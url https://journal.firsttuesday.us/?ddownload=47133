--- v0 (2025-10-09)
+++ v1 (2026-09-18)
@@ -1,1943 +1,1631 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00121543">
-[...182 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="19EBF245" w14:textId="33358098" w:rsidR="006A79DA" w:rsidRDefault="0048426F">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251806720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40089F0B" wp14:editId="7697A150">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5758815</wp:posOffset>
+              <wp:posOffset>5625465</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9138920</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1673860" cy="614045"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673860" cy="614045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...52 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7347BA89" wp14:editId="21CC1C4C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251824128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB9F5E5" wp14:editId="7248354E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>198755</wp:posOffset>
+                  <wp:posOffset>1600200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8260422</wp:posOffset>
+                  <wp:posOffset>8391525</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7138035" cy="621030"/>
-                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:extent cx="3067050" cy="1466850"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:docPr id="10" name="Text Box 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7138035" cy="621030"/>
+                          <a:ext cx="3067050" cy="1466850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00363C40" w:rsidRDefault="00363C40" w:rsidP="00363C40">
+                          <w:p w14:paraId="6C14D20E" w14:textId="77777777" w:rsidR="0048426F" w:rsidRDefault="00121543" w:rsidP="00121543">
                             <w:pPr>
-                              <w:pStyle w:val="NoParagraphStyle"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="22"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00121543">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Agent Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="08007F40" w14:textId="4DD27E62" w:rsidR="00121543" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="00121543">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...117 lines deleted...]
-                            </w:pPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00121543">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00121543">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00121543">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00121543">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
                             <w:r>
-                              <w:rPr>
-[...25 lines deleted...]
-                            </w:pPr>
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
                             <w:r>
-                              <w:rPr>
-[...360 lines deleted...]
-                              <w:t xml:space="preserve"> It’s not fun to consider but your homeowner’s insurance policy won’t cover losses stemming from a war or a nuclear event.  </w:t>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:15.65pt;margin-top:301.6pt;width:283.3pt;height:343.35pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0Tu/OgQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l01CAiVig1IQVSUE&#10;qFBxdrw2WdX2uPYku+nTM/buhoj2QtWLPZ75Zjz/5xetNWyrQqzBlXx8NOJMOQlV7Z5L/uPx+tNn&#10;ziIKVwkDTpV8pyK/WHz8cN74uZrAGkylAiMjLs4bX/I1op8XRZRrZUU8Aq8cCTUEK5Ce4bmogmjI&#10;ujXFZDQ6KRoIlQ8gVYzEveqEfJHta60k3mkdFTJTcvIN8xnyuUpnsTgX8+cg/LqWvRviH7ywonb0&#10;6d7UlUDBNqH+w5StZYAIGo8k2AK0rqXKMVA049GbaB7WwqscCyUn+n2a4v8zK2+394HVVclnnDlh&#10;qUSPqkX2BVo2S9lpfJwT6METDFtiU5UHfiRmCrrVwaabwmEkpzzv9rlNxiQxj2dnp2djEkmSTY9P&#10;RrNptl+8qvsQ8asCyxJR8kDFyzkV25uI5ApBB0j6zcF1bUwuoHGsKfnJ8WyUFfYS0jAuYVVuhd5M&#10;CqlzPVO4MyphjPuuNKUiR5AYuQnVpQlsK6h9hJTKYQ4+2yV0Qmly4j2KPf7Vq/cod3EMP4PDvbKt&#10;HYQc/Ru3q5+Dy7rDUyIP4k4ktqs298BkqOwKqh0VPEA3MNHL65qKciMi3otAE0KFpKnHOzq0AUo+&#10;9BRnawi//8ZPeGpcknLW0MSVPP7aiKA4M98ctfTZeDpNI5of09nphB7hULI6lLiNvQSqypj2i5eZ&#10;THg0A6kD2CdaDsv0K4mEk/R3yXEgL7HbA7RcpFouM4iG0gu8cQ9eJtOpSKnlHtsnEXzfl0gtfQvD&#10;bIr5m/bssEnTwXKDoOvcuynPXVb7/NNA55bul0/aGIfvjHpdkYsXAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAPSJ9geMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTRC1JGqeq&#10;IlVICA4tvXBz4m0S1V6H2G0DX485leNqnmbeFuvJaHbB0fWWBMxnETCkxqqeWgGHj+1TCsx5SUpq&#10;SyjgGx2sy/u7QubKXmmHl71vWSghl0sBnfdDzrlrOjTSzeyAFLKjHY304RxbrkZ5DeVG8ziKltzI&#10;nsJCJwesOmxO+7MR8Fpt3+Wujk36o6uXt+Nm+Dp8LoR4fJg2K2AeJ3+D4U8/qEMZnGp7JuWYFpDM&#10;k0AKWEZJDCwAi+w5A1YHMk6zDHhZ8P8/lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;9E7vzoECAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAPSJ9geMAAAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
-                <v:textbox style="mso-next-textbox:#Text Box 6">
+              <v:shapetype w14:anchorId="0BB9F5E5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:126pt;margin-top:660.75pt;width:241.5pt;height:115.5pt;z-index:251824128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAR6F3GZwIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc67Udx0ktryPXkatK&#10;URI1qXLGLNirsgyFsXfdX9+BXT+a9pKqFxhmPj7myfSmqQzbKR9KsDkf9PqcKSuhKO0659+elx+u&#10;OQsobCEMWJXzvQr8Zvb+3bR2EzWEDZhCeUYkNkxql/MNoptkWZAbVYnQA6csGTX4SiAd/TorvKiJ&#10;vTLZsN8fZzX4wnmQKgTS3rZGPkv8WiuJD1oHhczknHzDtPq0ruKazaZisvbCbUrZuSH+wYtKlJYe&#10;PVLdChRs68s/qKpSegigsSehykDrUqoUA0Uz6L+K5mkjnEqxUHKCO6Yp/D9aeb97co+eYfMJGipg&#10;TEjtwiSQMsbTaF/FnTxlZKcU7o9pUw0yScqL/viqf0kmSbbBaDy+pgPxZKfrzgf8rKBiUci5p7qk&#10;dIndXcAWeoDE1ywsS2NSbYxldc7HF0T5m4XIjY0alarc0ZxcTxLujYoYY78qzcoiRRAVqb/Uwni2&#10;E9QZQkplMQWfeAkdUZqceMvFDn/y6i2X2zgOL4PF4+WqtOBT9K/cLr4fXNYtnnJ+FncUsVk1XUlX&#10;UOyp0h7aIQhOLkuqxp0I+Cg8dT1VkCYZH2jRBijr0EmcbcD//Js+4qkZycpZTVOU8/BjK7zizHyx&#10;1KYfB6NRHLt0GF1eDengzy2rc4vdVgugcgzoz3AyiRGP5iBqD9ULDfw8vkomYSW9nXM8iAtsZ5s+&#10;DKnm8wSiQXMC7+yTk5E6Vif22nPzIrzrGhKpl+/hMG9i8qovW2y8aWG+RdBlatqY4DarXeJpSFPb&#10;dx9K/AXOzwl1+vZmvwAAAP//AwBQSwMEFAAGAAgAAAAhANE7XvDiAAAADQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTl0ZqhCnqiJVSAgOLb1wc2I3ibDXIXbbwNeznOC4M6PZ&#10;N8Vm8o5d7Bj7gAqWiwyYxSaYHlsFx7fd3RpYTBqNdgGtgi8bYVPObgqdm3DFvb0cUsuoBGOuFXQp&#10;DTnnsems13ERBovkncLodaJzbLkZ9ZXKveMiy+651z3Sh04Ptups83E4ewXP1e5V72vh19+ueno5&#10;bYfP47tU6nY+bR+BJTulvzD84hM6lMRUhzOayJwCIQVtSWSsxFICo8jDSpJUkySlkMDLgv9fUf4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEehdxmcCAAA+BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0Tte8OIAAAANAQAADwAAAAAAAAAAAAAA&#10;AADBBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00363C40" w:rsidRDefault="00363C40" w:rsidP="00363C40">
+                    <w:p w14:paraId="6C14D20E" w14:textId="77777777" w:rsidR="0048426F" w:rsidRDefault="00121543" w:rsidP="00121543">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...6 lines deleted...]
-                          <w:szCs w:val="22"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00121543">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Agent Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="08007F40" w14:textId="4DD27E62" w:rsidR="00121543" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="00121543">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:bCs/>
-[...22 lines deleted...]
-                      </w:pPr>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00121543">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00121543">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00121543">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00121543">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
                       <w:r>
-                        <w:rPr>
-[...6 lines deleted...]
-                        <w:t>Disasters:</w:t>
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
                       </w:r>
                       <w:r>
-                        <w:rPr>
-[...350 lines deleted...]
-                        <w:t xml:space="preserve"> It’s not fun to consider but your homeowner’s insurance policy won’t cover losses stemming from a war or a nuclear event.  </w:t>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...72 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ABAE5B1" wp14:editId="4BF8A43F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>504190</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8458200</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="862823" cy="1253490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="862823" cy="1253490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C9621D">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...385 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251504640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B3C77E2" wp14:editId="1D945171">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3520440</wp:posOffset>
+                  <wp:posOffset>3387090</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7772400" cy="164592"/>
+                <wp:extent cx="7772400" cy="164465"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="164592"/>
+                          <a:ext cx="7772400" cy="164465"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFF00"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:277.2pt;width:612pt;height:12.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPGLaVlQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0YabMGcYogRYYB&#10;RVu0HXpWZCk2IIuapMTJfv0oyXY/VuwwzAdZEslH8onk4urYKnIQ1jWgSzo5yykRmkPV6F1Jfzxt&#10;vnylxHmmK6ZAi5KehKNXy8+fFp2ZiwJqUJWwBEG0m3empLX3Zp5ljteiZe4MjNAolGBb5vFod1ll&#10;WYforcqKPL/IOrCVscCFc3h7nYR0GfGlFNzfSemEJ6qkGJuPq43rNqzZcsHmO8tM3fA+DPYPUbSs&#10;0eh0hLpmnpG9bf6AahtuwYH0ZxzaDKRsuIg5YDaT/F02jzUzIuaC5Dgz0uT+Hyy/Pdxb0lQlLSjR&#10;rMUnekDSmN4pQYpAT2fcHLUezb3tTw63IdejtG34YxbkGCk9jZSKoyccL2ezWTHNkXmOssnF9Pwy&#10;gmYv1sY6/01AS8KmpBa9RybZ4cZ59Iiqg0pw5kA11aZRKh7sbrtWlhwYPu8GP/SUTN6oKR2UNQSz&#10;JA43Wcgs5RJ3/qRE0FP6QUikBKMvYiSxGMXoh3EutJ8kUc0qkdyf5/gN3kP5BosYfgQMyBL9j9g9&#10;wKCZQAbsFGWvH0xFrOXROP9bYMl4tIieQfvRuG002I8AFGbVe076A0mJmsDSFqoTFoyF1EnO8E2D&#10;73bDnL9nFlsHnxrHgb/DRSroSgr9jpIa7K+P7oM+VjRKKemwFUvqfu6ZFZSo7xpr/XIynYbejYfp&#10;+azAg30t2b6W6H27BiyHCQ4ew+M26Hs1bKWF9hmnxip4RRHTHH2XlHs7HNY+jQicO1ysVlEN+9Uw&#10;f6MfDQ/ggdVQl0/HZ2ZNX7wey/4WhrZl83c1nHSDpYbV3oNsYoG/8Nrzjb0eC6efS2GYvD5HrZfp&#10;ufwNAAD//wMAUEsDBBQABgAIAAAAIQD07cvv3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;bsIwEETvlfoP1lbqrTikoUJpHNSicokqISjqeYndOCJeh9hA+vddTuW4M6PZN8VidJ04myG0nhRM&#10;JwkIQ7XXLTUKdl+rpzmIEJE0dp6Mgl8TYFHe3xWYa3+hjTlvYyO4hEKOCmyMfS5lqK1xGCa+N8Te&#10;jx8cRj6HRuoBL1zuOpkmyYt02BJ/sNibpTX1YXtyCj6mm6X+bOxxqHaH1fF7Xa2rd1Tq8WF8ewUR&#10;zRj/w3DFZ3QomWnvT6SD6BTwkKhgNssyEFc7TTOW9izNk2eQZSFvF5R/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAI8YtpWVAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPTty+/fAAAACQEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="yellow" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="7ADD28C4" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:266.7pt;width:612pt;height:12.95pt;z-index:251504640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRURMxfgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+1EabNFdaqoVaZJ&#10;VVu1nfpMMMRImGNA4mS/fgfYTtdVe5jmBwzc3Xd3H3d3eXVoNdkL5xWYik7OSkqE4VArs63o9+f1&#10;p8+U+MBMzTQYUdGj8PRq+fHDZWcXYgoN6Fo4giDGLzpb0SYEuygKzxvRMn8GVhgUSnAtC3h026J2&#10;rEP0VhfTsrwoOnC1dcCF93h7k4V0mfClFDzcS+lFILqiGFtIq0vrJq7F8pItto7ZRvE+DPYPUbRM&#10;GXQ6Qt2wwMjOqT+gWsUdeJDhjENbgJSKi5QDZjMp32Tz1DArUi5IjrcjTf7/wfK7/ZN9cEhDZ/3C&#10;4zZmcZCujX+MjxwSWceRLHEIhOPlfD6fzkrklKNscjGbXZxHNouTtXU+fBXQkripqMPHSByx/a0P&#10;WXVQic48aFWvldbp4Laba+3InuHDrfFDT9nkNzVtorKBaJbF8aY45ZJ24ahF1NPmUUiiaox+miJJ&#10;ZSZGP4xzYcIkixpWi+z+vMRv8B4LM1qkTBNgRJbof8TuAQbNDDJg5yh7/WgqUpWOxuXfAsvGo0Xy&#10;DCaMxq0y4N4D0JhV7znrDyRlaiJLG6iPD444yD3iLV8rfLdb5sMDc9gU+NTY6OEeF6mhqyj0O0oa&#10;cD/fu4/6WKsopaTDJquo/7FjTlCivxms4i+T2Sx2ZTrMzudTPLjXks1ridm114DlMMGRYnnaRv2g&#10;h6100L7gPFhFryhihqPvivLghsN1yM2PE4WL1SqpYSdaFm7Nk+URPLIa6/L58MKc7Ys3YNnfwdCQ&#10;bPGmhrNutDSw2gWQKhX4ideeb+ziVDj9xIlj4vU5aZ3m4vIXAAAA//8DAFBLAwQUAAYACAAAACEA&#10;XdsR2N8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTpEUQ4lRQ0UuE&#10;VLVUnN14iaPG6zR22/D3bE9w3JnR7JtiMbpOnHEIrScF00kCAqn2pqVGwe5z9fAEIkRNRneeUMEP&#10;BliUtzeFzo2/0AbP29gILqGQawU2xj6XMtQWnQ4T3yOx9+0HpyOfQyPNoC9c7jqZJsmjdLol/mB1&#10;j0uL9WF7cgrep5ul+Wjscah2h9Xxa12tqzet1P3d+PoCIuIY/8JwxWd0KJlp709kgugU8JCoYJ5l&#10;MxBXO01nLO1Zmj9nIMtC/l9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRURMxfgIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBd2xHY&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="yellow" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C9621D">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B221542" wp14:editId="39EFC946">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>3914775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3686175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3597910" cy="3724275"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3597910" cy="3724275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:linkedTxbx id="2" seq="1"/>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1B221542" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:308.25pt;margin-top:290.25pt;width:283.3pt;height:293.25pt;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLXVkfdAIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/Uzri2vIzdRqkpR&#10;EtWucsYs2CgsQwB71/31Gdj1Q24vqXqBgflmmJlvhulNXWqyE84rMDntXnUoEYZDocw6p7+W91++&#10;UuIDMwXTYERO98LTm9nnT9PKTkQPNqAL4Qg6MX5S2ZxuQrCTLPN8I0rmr8AKg0oJrmQBj26dFY5V&#10;6L3UWa/Tuc4qcIV1wIX3eHvXKOks+ZdS8PAkpReB6JxibCGtLq2ruGazKZusHbMbxdsw2D9EUTJl&#10;8NGjqzsWGNk69YerUnEHHmS44lBmIKXiIuWA2XQ7F9ksNsyKlAsWx9tjmfz/c8sfdwv77Eiov0GN&#10;BMaCVNZPPF7GfGrpyrhjpAT1WML9sWyiDoTjZX84Ho27qOKo6496g95oGP1kJ3PrfPguoCRRyKlD&#10;XlK52O7BhwZ6gMTXDNwrrRM32pAqp9f9YScZHDXoXJuIFYnl1s0p9CSFvRYRo81PIYkqUgbxIvWX&#10;uNWO7Bh2BuNcmJCST34RHVESg/iIYYs/RfUR4yaPw8tgwtG4VAZcyv4i7OL1ELJs8Fjzs7yjqJV5&#10;FcWyXtWYfuSXePF2xvMKij3S76CZDG/5vUKKHpgPz8zhKCCtON7hCRepAamAVqJkA+733+4jHjsU&#10;tZRUOFo59W9b5gQl+ofB3h13B4M4i+kwGI56eHDnmtW5xmzLW0COYuiWJzHigz6I0kH5gr/APL6K&#10;KmY4vp3TcBBvQzPw+ItwMZ8nEE6fZeHBLCyPriNlsQGX9Qtztu3SgA3+CIchZJOLZm2w0dLAfBtA&#10;qtTJsepNVVs2cHLTLLS/TPwazs8JdfoLZ+8AAAD//wMAUEsDBBQABgAIAAAAIQAN1IHu4gAAAA0B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hmYI3u0klMcRsSgkUQfTQ2ou3SXaahO5H&#10;zG7b6K93c7K3d5iHd54p1pNW7EKj660REC8jYGQaK3vTCjh8bh8zYM6jkaisIQE/5GBd3t8VmEt7&#10;NTu67H3LQolxOQrovB9yzl3TkUa3tAOZsDvaUaMP49hyOeI1lGvFV1GUco29CRc6HKjqqDntz1rA&#10;W7X9wF290tmvql7fj5vh+/CVCPGwmDYvwDxN/h+GWT+oQxmcans20jElII3TJKACkiwKYSbi7CkG&#10;Vs8pfY6AlwW//aL8AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAItdWR90AgAAUwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA3Uge7iAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CA91168" wp14:editId="17E15111">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>200025</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3686175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3597910" cy="4076700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3597910" cy="4076700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx id="2">
+                        <w:txbxContent>
+                          <w:p w14:paraId="1A385C92" w14:textId="77777777" w:rsidR="00363C40" w:rsidRPr="0048426F" w:rsidRDefault="00363C40" w:rsidP="00363C40">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="00ADEF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Typically covered</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A357AE6" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Disasters:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Hurricanes, windstorms, tornadoes and lightning strikes are typically covered. So are man-made disasters from riots or civil unrest.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="10B883A1" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Fire:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Losses from house fires, wildfires and water damage from firefighting are covered by standard policies.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="119E6233" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Property:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Loss of the contents of your home, from both disasters and burglary, are covered by standard policies, up to certain amounts (usually a percentage of your structural replacement cost coverage.)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="042A068A" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Accidents:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Most standard policies cover accidents like a car running into your home or a falling tree damaging your roof.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5B497E99" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Liability:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Standard policies cover accidents and injuries occurring to others on your property — whether they bill your insurance company or sue you. Standard policies also cover damage or loss you, your family or pets cause to someone else’s property.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0DC3DED8" w14:textId="77777777" w:rsidR="00363C40" w:rsidRPr="0048426F" w:rsidRDefault="00363C40" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="00ADEF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Typically</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="00ADEF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> not covered</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="487481F4" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Floods:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Except for the National Flood Insurance Program, standard policies exclude coverage for losses from flooding and mudflows.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38AA362C" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Earthquakes:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> In California, standard policies do not cover earthquake damage or loss of property. A separate earthquake policy is </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>expensive, but</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> may be a sound investment.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="74ED093A" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Earth movement:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Standard homeowners insurance coverage doesn’t cover losses from ground settlement, liquefaction, slope slippage, erosion or rockslide.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4487EEB4" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Wear and tear:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Typical use, mechanical or electrical failure, sewage or plumbing backups and termite damage are not covered under standard policies.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C969FF0" w14:textId="36CB7FD5" w:rsidR="00363C40" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>War:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> It’s not fun to consider but your homeowners insurance policy won’t cover losses stemming from a war or a nuclear event.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0CA91168" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:15.75pt;margin-top:290.25pt;width:283.3pt;height:321pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5bu7ybAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+y0SbMGdYosRYYB&#10;RVusHXpWZKkxJouaxMTOfn0p2Xmg26XDLjYlfnx9JHV13daGbZUPFdiCDwc5Z8pKKCv7UvAfT8tP&#10;nzkLKGwpDFhV8J0K/Hr28cNV46bqDNZgSuUZObFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6ehfstKL&#10;hrzXJjvL84usAV86D1KFQLc3nZLPkn+tlcR7rYNCZgpOuWH6+vRdxW82uxLTFy/cupJ9GuIfsqhF&#10;ZSnowdWNQME2vvrDVV1JDwE0DiTUGWhdSZVqoGqG+ZtqHtfCqVQLkRPcgabw/9zKu+2je/AM2y/Q&#10;UgMjIY0L00CXsZ5W+zr+KVNGeqJwd6BNtcgkXZ6PLyeXQ1JJ0o3yycUkT8RmR3PnA35VULMoFNxT&#10;XxJdYnsbkEISdA+J0SwsK2NSb4xlTcEvzsd5MjhoyMLYiFWpy72bY+pJwp1REWPsd6VZVaYK4kWa&#10;L7Uwnm0FTYaQUllMxSe/hI4oTUm8x7DHH7N6j3FXxz4yWDwY15UFn6p/k3b5c5+y7vBE5EndUcR2&#10;1VLhJ51dQbmjhnvodiE4uayoKbci4IPwNPzUSFpovKePNkDkQy9xtgb/+2/3EU8zSVrOGlqmgodf&#10;G+EVZ+abpWm9HI5GcfvSYTSenNHBn2pWpxq7qRdAXRnS0+FkEiMezV7UHupn2vt5jEoqYSXFLjju&#10;xQV2K07vhlTzeQLRvjmBt/bRyeg6NimO3FP7LLzr5xJppO9gv3Zi+mY8O2y0tDDfIOgqzW7kuWO1&#10;5592NY10/67Ex+D0nFDH12/2CgAA//8DAFBLAwQUAAYACAAAACEAJznmQeIAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q+RJ3FjaoqBSmk5TpQkJwWFjF25pk7XVEqc02VZ4esyJ&#10;3Wz50+/vL1ezs+xspjB4lJAuE2AGW68H7CTsPzb3ObAQFWplPRoJ3ybAqrq9KVWh/QW35ryLHaMQ&#10;DIWS0Mc4FpyHtjdOhaUfDdLt4CenIq1Tx/WkLhTuLM+S5JE7NSB96NVo6t60x93JSXitN+9q22Qu&#10;/7H1y9thPX7tP4WUd4t5/Qwsmjn+w/CnT+pQkVPjT6gDsxIeUkGkBJEnNBAgnvIUWENklmUCeFXy&#10;6w7VLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5bu7ybAIAAEUFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAnOeZB4gAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 6">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1A385C92" w14:textId="77777777" w:rsidR="00363C40" w:rsidRPr="0048426F" w:rsidRDefault="00363C40" w:rsidP="00363C40">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="00ADEF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Typically covered</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A357AE6" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Disasters:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Hurricanes, windstorms, tornadoes and lightning strikes are typically covered. So are man-made disasters from riots or civil unrest.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="10B883A1" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Fire:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Losses from house fires, wildfires and water damage from firefighting are covered by standard policies.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="119E6233" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Property:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Loss of the contents of your home, from both disasters and burglary, are covered by standard policies, up to certain amounts (usually a percentage of your structural replacement cost coverage.)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="042A068A" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Accidents:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Most standard policies cover accidents like a car running into your home or a falling tree damaging your roof.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5B497E99" w14:textId="77777777" w:rsidR="00F54433" w:rsidRPr="0048426F" w:rsidRDefault="00F54433" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Liability:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Standard policies cover accidents and injuries occurring to others on your property — whether they bill your insurance company or sue you. Standard policies also cover damage or loss you, your family or pets cause to someone else’s property.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0DC3DED8" w14:textId="77777777" w:rsidR="00363C40" w:rsidRPr="0048426F" w:rsidRDefault="00363C40" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="00ADEF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Typically</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="00ADEF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> not covered</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="487481F4" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Floods:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Except for the National Flood Insurance Program, standard policies exclude coverage for losses from flooding and mudflows.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38AA362C" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Earthquakes:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> In California, standard policies do not cover earthquake damage or loss of property. A separate earthquake policy is </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>expensive, but</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> may be a sound investment.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="74ED093A" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Earth movement:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Standard homeowners insurance coverage doesn’t cover losses from ground settlement, liquefaction, slope slippage, erosion or rockslide.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4487EEB4" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Wear and tear:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Typical use, mechanical or electrical failure, sewage or plumbing backups and termite damage are not covered under standard policies.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C969FF0" w14:textId="36CB7FD5" w:rsidR="00363C40" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>War:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> It’s not fun to consider but your homeowners insurance policy won’t cover losses stemming from a war or a nuclear event.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251773952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7347BA89" wp14:editId="3CCEBF96">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>361950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7734300</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6976110" cy="621030"/>
+                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6976110" cy="621030"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="62AC3982" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0048426F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Are you thinking about selling, or just curious about the value of your home? Call me today for a free home price opinion.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="380F7C93" w14:textId="77777777" w:rsidR="00363C40" w:rsidRDefault="00363C40"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7347BA89" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:28.5pt;margin-top:609pt;width:549.3pt;height:48.9pt;z-index:251773952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC44eVgbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTShkVKeqKmCYh&#10;QIOJZ9exaTTH59nXJt1fz9lJ2orthWkvydn33a/v7nx51daGbZUPFdiC5ycjzpSVUFb2peA/nm4+&#10;feYsoLClMGBVwXcq8Kv5xw+XjZupMazBlMozcmLDrHEFXyO6WZYFuVa1CCfglCWlBl8LpKN/yUov&#10;GvJem2w8Gk2zBnzpPEgVAt1ed0o+T/61VhLvtQ4KmSk45Ybp69N3Fb/Z/FLMXrxw60r2aYh/yKIW&#10;laWge1fXAgXb+OoPV3UlPQTQeCKhzkDrSqpUA1WTj95U87gWTqVaiJzg9jSF/+dW3m0f3YNn2H6B&#10;lhoYCWlcmAW6jPW02tfxT5ky0hOFuz1tqkUm6XJ6cT7Nc1JJ0k3H+eg08ZodrJ0P+FVBzaJQcE9t&#10;SWyJ7W1AikjQARKDWbipjEmtMZY15PT0bJQM9hqyMDZiVWpy7+aQeZJwZ1TEGPtdaVaVqYB4kcZL&#10;LY1nW0GDIaRUFlPtyS+hI0pTEu8x7PGHrN5j3NUxRAaLe+O6suBT9W/SLn8OKesOT0Qe1R1FbFct&#10;FV7w8dDYFZQ76reHbhWCkzcVNeVWBHwQnmaf+kj7jPf00QaIfOglztbgf//tPuJpJEnLWUO7VPDw&#10;ayO84sx8szSsF/lkEpcvHSZn52M6+GPN6lhjN/USqCs5vRxOJjHi0Qyi9lA/09ovYlRSCSspdsFx&#10;EJfYbTg9G1ItFglE6+YE3tpHJ6Pr2KQ4ck/ts/Cun0ukib6DYevE7M14dthoaWGxQdBVmt3Ic8dq&#10;zz+tahrp/lmJb8HxOaEOj9/8FQAA//8DAFBLAwQUAAYACAAAACEAIECTFuMAAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTIJcoxKmqSBUSgkNLL9w2sZtE+CfEbht4erYn&#10;epvdHc1+U65ma9hJT2HwTkK6SIBp13o1uE7C/mPzkAMLEZ1C452W8KMDrKrbmxIL5c9uq0+72DEK&#10;caFACX2MY8F5aHttMSz8qB3dDn6yGGmcOq4mPFO4NTxLkiW3ODj60OOo6163X7ujlfBab95x22Q2&#10;/zX1y9thPX7vP4WU93fz+hlY1HP8N8MFn9ChIqbGH50KzEgQT1Ql0j5Lc1IXRyrEElhD6jEVOfCq&#10;5Nctqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuOHlYGwCAABEBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIECTFuMAAAANAQAADwAAAAAA&#10;AAAAAAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="62AC3982" w14:textId="77777777" w:rsidR="0048426F" w:rsidRPr="0048426F" w:rsidRDefault="0048426F" w:rsidP="0048426F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0048426F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Are you thinking about selling, or just curious about the value of your home? Call me today for a free home price opinion.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="380F7C93" w14:textId="77777777" w:rsidR="00363C40" w:rsidRDefault="00363C40"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251516928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="684EE8BD" wp14:editId="77EFF97A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7772400" cy="3520440"/>
-                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:extent cx="7772400" cy="3390900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="3520440"/>
+                          <a:ext cx="7772400" cy="3390900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1945,140 +1633,697 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:277.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDsUekvKwMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv2yAUfp+0/4B4&#10;T+14ztxadaosaadJVVu1nfpMMI6RMDAgt0377zuAnXRttUnT8kC4HM7l4zufzy92nUAbZixXssLj&#10;kxQjJqmquVxV+Ovj1egUI+uIrIlQklV4zyy+mL5/d77VJctUq0TNDAIn0pZbXeHWOV0miaUt64g9&#10;UZpJOGyU6YiDpVkltSFb8N6JJEvTj8lWmVobRZm1sLuIh3ga/DcNo+62aSxzSFQYcnNhNGFc+jGZ&#10;npNyZYhuOe3TIP+QRUe4hKAHVwviCFob/spVx6lRVjXuhKouUU3DKQs1QDXj9EU1Dy3RLNQC4Fh9&#10;gMn+P7f0ZnNnEK/h7TCSpIMnugfQiFwJhsYenq22JVg96DvTryxMfa27xnT+H6pAuwDp/gAp2zlE&#10;YbMoiixPAXkKZx8mWZrnAfTkeF0b6z4z1SE/qbCB8AFKsrm2DkKC6WDioy0F11dcCFRrgBc8G+We&#10;uGsDWL6MwaiHCx7776SKD7FQdN0x6SKzDBPEAa1ty7WFMCXrlgyAMl/qGARqhAx9OF9teO0f2eks&#10;Tc+yT6P5JJ2P8rS4HM3O8mJUpJdFnuan4/l4/tOnOM7LtWXXihKx0Hyg3jh/le2bjOmbIJImkA9t&#10;SKB4BAwSCsANKQKGHjefqzXUvzDYwdwZ5mjrpw1A2u+D8eGgv+gB91ZC+lEqv46R/E7iORJZEWZu&#10;L1i0vmcNkAt4kIVnCW3N5sLEbAmlgHYE07akZnF7ksLPU88n4oXA3wgrIcHhMdved+9gsPzdd3QT&#10;qwtXWVCFQ2LpnxKLlw83QmQl3eFyx6UybzkQUFUfOdoPIEVoPEpLVe+h9YC9gcVW0ysODXBNrLsj&#10;BkQIqA3C6m5haITaVlj1M4xaZb6/te/tgUBwitEWRK3C9tuaGIaR+CJBNc7Gvv2QC4t8UmS+fZ6f&#10;LJ+fyHU3V0AqUAbILky9vRPDtDGqewL9nfmocEQkhdgVps4Mi7mLYgsKTtlsFsxA+TRx1/JB06Ff&#10;fYM/7p6I0b0KOGDujRoEkJQvxCDaRi7O1k41PCjFEdceb1DNQJxe4b0sP18Hq+N3aPoLAAD//wMA&#10;UEsDBBQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SP&#10;ywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGR&#10;k14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5Yya&#10;B5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTw&#10;ruVfj3UvAAAA//8DAFBLAwQUAAYACAAAACEAwALlbN0AAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPT0vDQBDF74LfYRnBm900pCoxmxIEEcG/1Yu3bXaahO7Oht1tm357p1708uDxhvd+Uy0nZ8Ue&#10;Qxw8KZjPMhBIrTcDdQq+Ph+ubkHEpMlo6wkVHDHCsj4/q3Rp/IE+cL9KneASiqVW0Kc0llLGtken&#10;48yPSJxtfHA6sQ2dNEEfuNxZmWfZtXR6IF7o9Yj3Pbbb1c4peHke599N2j4Omzw8vd4cG/sW35W6&#10;vJiaOxAJp/R3DCd8RoeamdZ+RyYKq4AfSb96yvK8YL9WsFgUBci6kv/x6x8AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQDg/1BYingmAIp4JgAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/hDopFeGlmAABN&#10;TQAqAAAACAAPAQAAAwAAAAEKsgAAAQEAAwAAAAEHIQAAAQIAAwAAAAMAAADCAQYAAwAAAAEAAgAA&#10;ARIAAwAAAAEAAQAAARUAAwAAAAEAAwAAARoABQAAAAEAAADIARsABQAAAAEAAADQASgAAwAAAAEA&#10;AgAAATEAAgAAACIAAADYATIAAgAAABQAAAD6AhMAAwAAAAEAAQAAgpgAAgAAABwAAAEOnJsAAQAA&#10;AQgAAAEqh2kABAAAAAEAAAI0AAACbAAIAAgACAAtxsAAACcQAC3GwAAAJxBBZG9iZSBQaG90b3No&#10;b3AgQ0MgMjAxNSAoV2luZG93cykAMjAxNTowODowNiAxMTowMToxNAAoYykgSmlyc2FrIHwgRHJl&#10;YW1zdGltZS5jb20AaAB0AHQAcAA6AC8ALwB3AHcAdwAuAGQAcgBlAGEAbQBzAHQAaQBtAGUALgBj&#10;AG8AbQAvAHIAbwB5AGEAbAB0AHkALQBmAHIAZQBlAC0AcwB0AG8AYwBrAC0AcABoAG8AdABvAHMA&#10;LQByAGUAYQBsAC0AZQBzAHQAYQB0AGUALQBhAGcAZQBuAHQALQBvAGYAZgBlAHIALQBoAG8AdQBz&#10;AGUALQBwAHIAbwBwAGUAcgB0AHkALQBpAG4AcwB1AHIAYQBuAGMAZQAtAHMAZQBjAHUAcgBpAHQA&#10;eQAtAGMAbwBuAGMAZQBwAHQALQBpAG0AYQBnAGUAMwA2ADUAMAAzADUAMAA4AAAAAAAABJAAAAcA&#10;AAAEMDIyMaABAAMAAAAB//8AAKACAAQAAAABAAAJ9qADAAQAAAABAAAEgwAAAAAAAAAGAQMAAwAA&#10;AAEABgAAARoABQAAAAEAAAK6ARsABQAAAAEAAALCASgAAwAAAAEAAgAAAgEABAAAAAEAAALKAgIA&#10;BAAAAAEAAAu4AAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSA&#10;AAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgASACgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEF&#10;AQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAAB&#10;BAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHx&#10;Y3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm&#10;9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS&#10;0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0&#10;pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A5ZgRmhDYEVoSUzaEVoUG&#10;hEakpmAiNCgERqSkjVX6oQOn3DcGlwEaiSA5u6G/nKw1ZPWn49t1bAA6yjcLHRoN0fo5/eb+ekpz&#10;6wAR3Uch4btf4PAPwPtd/wBUptABEc+Cq9UsaxrT+c4EEeMJKbZY17S13ghUvNYNNh+jLmk/uqzh&#10;4+RlOe2hhs9MNda4D2sDj6dfqO/etf8Ao6a/52+z9HRXY9dt9XfqS3HtZ1DqQFuSzXHpj21n/SPD&#10;v5y/93/B1f8AGJKc36tfU85Jb1DqzPTxRD6cR8h1vdr72/Trxv3a/p3/APE/znW24HTb6jjWYmK+&#10;kmTSa62tn95rNm1rv5avWmnFrc+86mY7k+a53rP1no6WaTZjmz7QXemxrgHBrY3WP3fmbnbUlMcn&#10;6lfVqxrmfY34+/kU3Ogx/XdYxv8AmrGyfqNdhy7puR9qpiGUZEV2taPzG2/0e7bu/wC66k//ABi4&#10;FRsa/Au0MEBzP608/upnfXd2Tjv+x4xqc6Nr7HA7dRO1jd30mfo0lPP5mPfi3+jlVupuGuywQY/e&#10;b++z+WxUrhAjvY4A/wBVvvd/0vTW91X6y5XU8JuDbTW2tj/U9T6Vkj9w/wCDa5Y2wufHdgE/E+93&#10;/fUlNrD9Oim3Ks+jU0u+7VZuG95tDB7rrTusd4E+5ysdau9Hp9WO3Q5DtR/JbDv+q2IOHYaW/owD&#10;Y/STw3zckp//0OZaitQmorUlJWojUNqI1JTMIjUNpRGpKXuyGY1D8h/0axMeJ/Nb/acuZrsbZYQ4&#10;fpCSSJl2upc5o+itLrGS57/sjPotgvnu6P8A0W0/56pNrDBsb7WjkiBp/VCSloYPMj80akpraxeA&#10;2xjdrTO3nVTAAOgjtHgE/lqPBJT6h9WOndJZ9UumZmPSP0JOXc46k3xZiZWQ7959E2el/oaq/Yr+&#10;TnMx2bt24ngD8IWR/i16nUekW4Dn/pce19tbT+5Ydz4/q27nf9cWd9bOh9fGX9r6Nc+7A0H7OpIY&#10;+r9702t92XS9/wDK9ev6HpWVMSUw699Y68Roffusttca21s4bA3OrfafbVY9q4nPz787Ldk5Dpe6&#10;Gho+i1o/m665/NZ/6kWn9a8vGx+mjpR2nONjLbmDX0AwO9tjvzMm1z/5n+dpr9T11i9IxLuqPPvb&#10;j0UAHLy7ATXWD7We1vvuvv8Ao42JV+mvf/I9SxCUhEEnYKYVYGV1TP8As2KBuewPssedtdbG+2zI&#10;yLD/ADVTPb/b/RV/pVdGJkYDXY2S3Zc0Bw1BDmn6F1NjfbbRZ/grmexbvT34GDtrxmljdwcA8g2O&#10;cPoZGS5ntfe3/BVs/V8L/tP+k9XKuv8AUBh5uGKrhoCXscyPUqc73PtomPbb/wBqcR36HJ/nP0OV&#10;+nTLyfNXp/c/Tr96/wD1GnR4+Ysk/RiT8Ai0gySYG4yZ8Sll4l+JZXVdDm3gvpvrk12Madv6Jx93&#10;0/bbRZ+no+hciVtlsdpH4J4IIsGwhy+vWEZ9DCZFdQ083FzkCmskgBxAcYJUetW+p1S0t1DNrG/2&#10;QG/9Up02ADawAvA9x7Aoqf/R5lqI1BaUVpSUmaiNKC0orSkpIEVpA1PA1PwCCCpkbmObMbmls+Ei&#10;ElOC+z1Hutd9Kwlx+ZlJ1ke35hCsFmPc6m4APZAcOfm3+Q781Bdc0mZSU2g/x48UzbS522IJ0jWQ&#10;Rr7v3VU+0NaDoT5zCi/KyWU+qGmupxgWbTBP7rXuHu9qSnb6b1G/puUzJrO2ts+pIMbf5W33O3Le&#10;6n/jCqpDcfobvtOW9s+vYP0VPfft9v2i2v8A7YZ/hPW+gvOXZVhduEk/vOJJTercWlk7Wn6QaA2f&#10;62wN3JKSWXGyyx5cXl7nEvdy4nl7v5T/AKSJR1XKrrox3OnHxy411gAAF5/SWHb9O130PVf+k9L9&#10;D/NoDGqBbqlQ+xT1jPrLj/sD9lj1TkuyBcHQz0dm5j/p/wBI9T2/8WtS3r2PZ0LGwCbBbS71LHOD&#10;fT2g5DjscP030bq/pf8ACLjMXpeZfWy7Fb9q1O+qn321kf6XHH6bb+c22tllH/C+pvYr+bj5VGOP&#10;tA9CSB6Np22uH8nH/nWVfvWXelX/AKP1HqH28V119z3f+qfKmz+FJcnOyyx1Iefsttrb3UnVoexv&#10;pV2Mn+bt9L9HZs/nf8L/AINT+1VVgOJAgrMOQY2jU9h3RKumvyWk3b2g/RDSI/t/ScpgANhuhotq&#10;sycl9jHMlxLwCfEk7Y/eRqsTIcxzm1C1o5c0iWn4OI/6lWj0llLAXV27TrvY5rtf8xWsShn85jvN&#10;l1cCyt8fpayYex7f9JX9KtJT/9LlmlEaUBpRWlJSZpRWlVwUVrklJmlEaUEFTaUlMcvp+JmhvrtO&#10;9ohtjDtcB+7/ACm/1lS/5tYpOuRbHhDPywtMFSBSU08foPTKXB7mOvcNR6zpb/200MZ/nqp9bXF9&#10;OJWTI32GPINYFsgrC+sh3X4zPCt7vvcB/wB9SU4IpCkKwj7dExakp0OnfVfqfUsF2dimksa5zG1v&#10;ftscWfSA9vps/k+rYxZ2Z0/LwbhTmUPx7SJDLBEj95n5tjf6itdO6hmdNyPXxXQXCLKzOx4H74H5&#10;zfzLF2OD1vo/XKhiZzGuI1FGQ1rnAn6Tqn/nf8ZT/bSU+ew1pL3iQ0K70npHUuqO/Vaf0ZdFl7vb&#10;U3+s/wDOc3/Rs/SLrbPqn0B9z3srtNbiP0LbDDI+l6f+Edu/ce5dNZn9P6c2nD6VQXUU1gEMboHH&#10;3bfdt/tpKaHQPqB0gNH2lj8kxL7LHuZP/WqXM9Nv8jcj9c+qnSavVb0ndTl4+P8Aaziuc59dlLXu&#10;pvdWbN9tVtMfv+mr/Ter2Pv9W1ramQd7fUDiBzuLWDasSr60UdU+vFLcYzj04OXRc4GQ5vpvyHcf&#10;y6mJKcetgjTg+GiBZjN9Tc5ok6eozSQdHMsah9NyTdVdr9C2G/Ata7/qtyNbkV1RZY8MZ5947Nb+&#10;ckp//9PkGuRA5cqkkp69rlNrlxqSSntmuRGuXCpJKe9BUw5efpJKfQQ5YHWLhb1BwBkVNbX89Xv/&#10;AOk5c6kkp1u6Y6rKSSU6Z1IUSBGqzkklO7idZz8dwG83MHLHkzH8m1v6Rv8A01sD63DGaLcOuyy+&#10;Po3wGMMfv1u3Xf5ta4pJJT0Gb17NzGFvUHvOOTJZjxWzX/SVN2+p/XfYhYnXcfphud0nHccnJpdj&#10;G26DtZZpb6FFf+Fe39H6j7bP+LWIkkp6TFsfg4bWWN3Xve59s6NDiPa3+U5ns3sVO619rzZYdzz3&#10;/gFjpJKf/9n/7RUiUGhvdG9zaG9wIDMuMAA4QklNBAQAAAAAADccAVoAAxslRxwBWgADGyVHHAIA&#10;AAIABBwCdAAbKGMpIEppcnNhayB8IERyZWFtc3RpbWUuY29tADhCSU0EJQAAAAAAENO0VJivq6xp&#10;eHA7YMKVXtE4QklNBDoAAAAAAOUAAAAQAAAAAQAAAAAAC3ByaW50T3V0cHV0AAAABQAAAABQc3RT&#10;Ym9vbAEAAAAASW50ZWVudW0AAAAASW50ZQAAAABDbHJtAAAAD3ByaW50U2l4dGVlbkJpdGJvb2wA&#10;AAAAC3ByaW50ZXJOYW1lVEVYVAAAAAEAAAAAAA9wcmludFByb29mU2V0dXBPYmpjAAAADABQAHIA&#10;bwBvAGYAIABTAGUAdAB1AHAAAAAAAApwcm9vZlNldHVwAAAAAQAAAABCbHRuZW51bQAAAAxidWls&#10;dGluUHJvb2YAAAAJcHJvb2ZDTVlLADhCSU0EOwAAAAACLQAAABAAAAABAAAAAAAScHJpbnRPdXRw&#10;dXRPcHRpb25zAAAAFwAAAABDcHRuYm9vbAAAAAAAQ2xicmJvb2wAAAAAAFJnc01ib29sAAAAAABD&#10;cm5DYm9vbAAAAAAAQ250Q2Jvb2wAAAAAAExibHNib29sAAAAAABOZ3R2Ym9vbAAAAAAARW1sRGJv&#10;b2wAAAAAAEludHJib29sAAAAAABCY2tnT2JqYwAAAAEAAAAAAABSR0JDAAAAAwAAAABSZCAgZG91&#10;YkBv4AAAAAAAAAAAAEdybiBkb3ViQG/gAAAAAAAAAAAAQmwgIGRvdWJAb+AAAAAAAAAAAABCcmRU&#10;VW50RiNSbHQAAAAAAAAAAAAAAABCbGQgVW50RiNSbHQAAAAAAAAAAAAAAABSc2x0VW50RiNQeGxA&#10;csAAAAAAAAAAAAp2ZWN0b3JEYXRhYm9vbAEAAAAAUGdQc2VudW0AAAAAUGdQcwAAAABQZ1BDAAAA&#10;AExlZnRVbnRGI1JsdAAAAAAAAAAAAAAAAFRvcCBVbnRGI1JsdAAAAAAAAAAAAAAAAFNjbCBVbnRG&#10;I1ByY0BZAAAAAAAAAAAAEGNyb3BXaGVuUHJpbnRpbmdib29sAAAAAA5jcm9wUmVjdEJvdHRvbWxv&#10;bmcAAAAAAAAADGNyb3BSZWN0TGVmdGxvbmcAAAAAAAAADWNyb3BSZWN0UmlnaHRsb25nAAAAAAAA&#10;AAtjcm9wUmVjdFRvcGxvbmcAAAAAADhCSU0D7QAAAAAAEAEsAAAAAQABASwAAAABAAE4QklNBCYA&#10;AAAAAA4AAAAAAAAAAAAAP4AAADhCSU0D8gAAAAAACgAA////////AAA4QklNBA0AAAAAAAQAAAAe&#10;OEJJTQQZAAAAAAAEAAAAHjhCSU0D8wAAAAAACQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAA&#10;AAABOEJJTQP1AAAAAABIAC9mZgABAGxmZgAGAAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAAB&#10;AFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAAAAABOEJJTQP4AAAAAABwAAD/////////////////&#10;////////////A+gAAAAA/////////////////////////////wPoAAAAAP//////////////////&#10;//////////8D6AAAAAD/////////////////////////////A+gAADhCSU0ECAAAAAAAEAAAAAEA&#10;AAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAAOEJJTQQaAAAAAANfAAAABgAAAAAAAAAAAAAEgwAA&#10;CfYAAAAVAGQAcgBlAGEAbQBzAHQAaQBtAGUAXwBsAF8AMwA2ADUAMAAzADUAMAA4AAAAAQAAAAAA&#10;AAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAn2AAAEgwAAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAA&#10;AAAAAAAAAAAAABAAAAABAAAAAAAAbnVsbAAAAAIAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3Qx&#10;AAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAEgwAAAABS&#10;Z2h0bG9uZwAACfYAAAAGc2xpY2VzVmxMcwAAAAFPYmpjAAAAAQAAAAAABXNsaWNlAAAAEgAAAAdz&#10;bGljZUlEbG9uZwAAAAAAAAAHZ3JvdXBJRGxvbmcAAAAAAAAABm9yaWdpbmVudW0AAAAMRVNsaWNl&#10;T3JpZ2luAAAADWF1dG9HZW5lcmF0ZWQAAAAAVHlwZWVudW0AAAAKRVNsaWNlVHlwZQAAAABJbWcg&#10;AAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRs&#10;b25nAAAAAAAAAABCdG9tbG9uZwAABIMAAAAAUmdodGxvbmcAAAn2AAAAA3VybFRFWFQAAAABAAAA&#10;AAAAbnVsbFRFWFQAAAABAAAAAAAATXNnZVRFWFQAAAABAAAAAAAGYWx0VGFnVEVYVAAAAAEAAAAA&#10;AA5jZWxsVGV4dElzSFRNTGJvb2wBAAAACGNlbGxUZXh0VEVYVAAAAAEAAAAAAAlob3J6QWxpZ25l&#10;bnVtAAAAD0VTbGljZUhvcnpBbGlnbgAAAAdkZWZhdWx0AAAACXZlcnRBbGlnbmVudW0AAAAPRVNs&#10;aWNlVmVydEFsaWduAAAAB2RlZmF1bHQAAAALYmdDb2xvclR5cGVlbnVtAAAAEUVTbGljZUJHQ29s&#10;b3JUeXBlAAAAAE5vbmUAAAAJdG9wT3V0c2V0bG9uZwAAAAAAAAAKbGVmdE91dHNldGxvbmcAAAAA&#10;AAAADGJvdHRvbU91dHNldGxvbmcAAAAAAAAAC3JpZ2h0T3V0c2V0bG9uZwAAAAAAOEJJTQQoAAAA&#10;AAAMAAAAAj/wAAAAAAAAOEJJTQQUAAAAAAAEAAAAAjhCSU0EDAAAAAAL1AAAAAEAAACgAAAASAAA&#10;AeAAAIcAAAALuAAYAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkI&#10;DAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwM/8AAEQgASACgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMA&#10;AQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMB&#10;AAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKj&#10;dDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cR&#10;AAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M0&#10;8SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW&#10;5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A5ZgRmhDYEVoSUzaEVoUGhEakpmAiNCgERqSkjVX6&#10;oQOn3DcGlwEaiSA5u6G/nKw1ZPWn49t1bAA6yjcLHRoN0fo5/eb+ekpz6wAR3Uch4btf4PAPwPtd&#10;/wBUptABEc+Cq9UsaxrT+c4EEeMJKbZY17S13ghUvNYNNh+jLmk/uqzh4+RlOe2hhs9MNda4D2sD&#10;j6dfqO/etf8Ao6a/52+z9HRXY9dt9XfqS3HtZ1DqQFuSzXHpj21n/SPDv5y/93/B1f8AGJKc36tf&#10;U85Jb1DqzPTxRD6cR8h1vdr72/Trxv3a/p3/APE/znW24HTb6jjWYmK+kmTSa62tn95rNm1rv5av&#10;WmnFrc+86mY7k+a53rP1no6WaTZjmz7QXemxrgHBrY3WP3fmbnbUlMcn6lfVqxrmfY34+/kU3Ogx&#10;/XdYxv8AmrGyfqNdhy7puR9qpiGUZEV2taPzG2/0e7bu/wC66k//ABi4FRsa/Au0MEBzP608/upn&#10;fXd2Tjv+x4xqc6Nr7HA7dRO1jd30mfo0lPP5mPfi3+jlVupuGuywQY/eb++z+WxUrhAjvY4A/wBV&#10;vvd/0vTW91X6y5XU8JuDbTW2tj/U9T6Vkj9w/wCDa5Y2wufHdgE/E+93/fUlNrD9Oim3Ks+jU0u+&#10;7VZuG95tDB7rrTusd4E+5ysdau9Hp9WO3Q5DtR/JbDv+q2IOHYaW/owDY/STw3zckp//0OZaitQm&#10;orUlJWojUNqI1JTMIjUNpRGpKXuyGY1D8h/0axMeJ/Nb/acuZrsbZYQ4fpCSSJl2upc5o+itLrGS&#10;57/sjPotgvnu6P8A0W0/56pNrDBsb7WjkiBp/VCSloYPMj80akpraxeA2xjdrTO3nVTAAOgjtHgE&#10;/lqPBJT6h9WOndJZ9UumZmPSP0JOXc46k3xZiZWQ7959E2el/oaq/Yr+TnMx2bt24ngD8IWR/i16&#10;nUekW4Dn/pce19tbT+5Ydz4/q27nf9cWd9bOh9fGX9r6Nc+7A0H7OpIY+r9702t92XS9/wDK9ev6&#10;HpWVMSUw699Y68Roffusttca21s4bA3OrfafbVY9q4nPz787Ldk5Dpe6Gho+i1o/m665/NZ/6kWn&#10;9a8vGx+mjpR2nONjLbmDX0AwO9tjvzMm1z/5n+dpr9T11i9IxLuqPPvbj0UAHLy7ATXWD7We1vvu&#10;vv8Ao42JV+mvf/I9SxCUhEEnYKYVYGV1TP8As2KBuewPssedtdbG+2zIyLD/ADVTPb/b/RV/pVdG&#10;JkYDXY2S3Zc0Bw1BDmn6F1NjfbbRZ/grmexbvT34GDtrxmljdwcA8g2OcPoZGS5ntfe3/BVs/V8L&#10;/tP+k9XKuv8AUBh5uGKrhoCXscyPUqc73PtomPbb/wBqcR36HJ/nP0OV+nTLyfNXp/c/Tr96/wD1&#10;GnR4+Ysk/RiT8Ai0gySYG4yZ8Sll4l+JZXVdDm3gvpvrk12Madv6Jx930/bbRZ+no+hciVtlsdpH&#10;4J4IIsGwhy+vWEZ9DCZFdQ083FzkCmskgBxAcYJUetW+p1S0t1DNrG/2QG/9Up02ADawAvA9x7Ao&#10;qf/R5lqI1BaUVpSUmaiNKC0orSkpIEVpA1PA1PwCCCpkbmObMbmls+EiElOC+z1Hutd9Kwlx+ZlJ&#10;1ke35hCsFmPc6m4APZAcOfm3+Q781Bdc0mZSU2g/x48UzbS522IJ0jWQRr7v3VU+0NaDoT5zCi/K&#10;yWU+qGmupxgWbTBP7rXuHu9qSnb6b1G/puUzJrO2ts+pIMbf5W33O3Le6n/jCqpDcfobvtOW9s+v&#10;YP0VPfft9v2i2v8A7YZ/hPW+gvOXZVhduEk/vOJJTercWlk7Wn6QaA2f62wN3JKSWXGyyx5cXl7n&#10;Evdy4nl7v5T/AKSJR1XKrrox3OnHxy411gAAF5/SWHb9O130PVf+k9L9D/NoDGqBbqlQ+xT1jPrL&#10;j/sD9lj1TkuyBcHQz0dm5j/p/wBI9T2/8WtS3r2PZ0LGwCbBbS71LHODfT2g5DjscP030bq/pf8A&#10;CLjMXpeZfWy7Fb9q1O+qn321kf6XHH6bb+c22tllH/C+pvYr+bj5VGOPtA9CSB6Np22uH8nH/nWV&#10;fvWXelX/AKP1HqH28V119z3f+qfKmz+FJcnOyyx1Iefsttrb3UnVoexvpV2Mn+bt9L9HZs/nf8L/&#10;AINT+1VVgOJAgrMOQY2jU9h3RKumvyWk3b2g/RDSI/t/ScpgANhuhotqsycl9jHMlxLwCfEk7Y/e&#10;RqsTIcxzm1C1o5c0iWn4OI/6lWj0llLAXV27TrvY5rtf8xWsShn85jvNl1cCyt8fpayYex7f9JX9&#10;KtJT/9LlmlEaUBpRWlJSZpRWlVwUVrklJmlEaUEFTaUlMcvp+JmhvrtO9ohtjDtcB+7/ACm/1lS/&#10;5tYpOuRbHhDPywtMFSBSU08foPTKXB7mOvcNR6zpb/200MZ/nqp9bXF9OJWTI32GPINYFsgrC+sh&#10;3X4zPCt7vvcB/wB9SU4IpCkKwj7dExakp0OnfVfqfUsF2dimksa5zG1vftscWfSA9vps/k+rYxZ2&#10;Z0/LwbhTmUPx7SJDLBEj95n5tjf6itdO6hmdNyPXxXQXCLKzOx4H74H5zfzLF2OD1vo/XKhiZzGu&#10;I1FGQ1rnAn6Tqn/nf8ZT/bSU+ew1pL3iQ0K70npHUuqO/Vaf0ZdFl7vbU3+s/wDOc3/Rs/SLrbPq&#10;n0B9z3srtNbiP0LbDDI+l6f+Edu/ce5dNZn9P6c2nD6VQXUU1gEMboHH3bfdt/tpKaHQPqB0gNH2&#10;lj8kxL7LHuZP/WqXM9Nv8jcj9c+qnSavVb0ndTl4+P8Aaziuc59dlLXupvdWbN9tVtMfv+mr/Ter&#10;2Pv9W1ramQd7fUDiBzuLWDasSr60UdU+vFLcYzj04OXRc4GQ5vpvyHcfy6mJKcetgjTg+GiBZjN9&#10;Tc5ok6eozSQdHMsah9NyTdVdr9C2G/Ata7/qtyNbkV1RZY8MZ5947Nb+ckp//9PkGuRA5cqkkp69&#10;rlNrlxqSSntmuRGuXCpJKe9BUw5efpJKfQQ5YHWLhb1BwBkVNbX89Xv/AOk5c6kkp1u6Y6rKSSU6&#10;Z1IUSBGqzkklO7idZz8dwG83MHLHkzH8m1v6Rv8A01sD63DGaLcOuyy+Po3wGMMfv1u3Xf5ta4pJ&#10;JT0Gb17NzGFvUHvOOTJZjxWzX/SVN2+p/XfYhYnXcfphud0nHccnJpdjG26DtZZpb6FFf+Fe39H6&#10;j7bP+LWIkkp6TFsfg4bWWN3Xve59s6NDiPa3+U5ns3sVO619rzZYdzz3/gFjpJKf/9k4QklNBCEA&#10;AAAAAF0AAAABAQAAAA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAAAAXAEEAZABvAGIA&#10;ZQAgAFAAaABvAHQAbwBzAGgAbwBwACAAQwBDACAAMgAwADEANQAAAAEAOEJJTQQGAAAAAAAHAAgA&#10;AQABAQD/4Q5EaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLwA8P3hwYWNrZXQgYmVnaW49Iu+7&#10;vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFk&#10;b2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzA2NyA3OS4xNTc3NDcs&#10;IDIwMTUvMDMvMzAtMjM6NDA6NDIgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0cDov&#10;L3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRpb24g&#10;cmRmOmFib3V0PSIiIHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1s&#10;bnM6ZGM9Imh0dHA6Ly9wdXJsLm9yZy9kYy9lbGVtZW50cy8xLjEvIiB4bWxuczpwaG90b3Nob3A9&#10;Imh0dHA6Ly9ucy5hZG9iZS5jb20vcGhvdG9zaG9wLzEuMC8iIHhtbG5zOnhtcE1NPSJodHRwOi8v&#10;bnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNv&#10;bS94YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZlbnQjIiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNS0wOC0w&#10;NlQxMTowMToxNC0wNzowMCIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAx&#10;NCAoV2luZG93cykiIHhtcDpDcmVhdGVEYXRlPSIyMDE1LTA0LTIxVDE2OjMyOjQ0LTA3OjAwIiB4&#10;bXA6TWV0YWRhdGFEYXRlPSIyMDE1LTA4LTA2VDExOjAxOjE0LTA3OjAwIiBkYzpyaWdodHM9Iihj&#10;KSBKaXJzYWsgfCBEcmVhbXN0aW1lLmNvbSIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVnIiBwaG90b3No&#10;b3A6Q29sb3JNb2RlPSI0IiBwaG90b3Nob3A6SUNDUHJvZmlsZT0iVS5TLiBXZWIgQ29hdGVkIChT&#10;V09QKSB2MiIgeG1wTU06SW5zdGFuY2VJRD0ieG1wLmlpZDo2NTUxYTM4MS1mYmNlLTQ1NGMtYWVj&#10;MS0xMjRiZThkZGExYzgiIHhtcE1NOkRvY3VtZW50SUQ9ImFkb2JlOmRvY2lkOnBob3Rvc2hvcDpk&#10;ZGViYzVmMi0zYzY0LTExZTUtYmI0My1kNGQ0ZTQxOWE3ZjAiIHhtcE1NOk9yaWdpbmFsRG9jdW1l&#10;bnRJRD0ieG1wLmRpZDo1ZjhmYzczNS0wZjU3LTNkNGMtOWI1Yy00ODIyYTlhNDAyMDEiPiA8eG1w&#10;TU06SGlzdG9yeT4gPHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJzYXZlZCIgc3RFdnQ6&#10;aW5zdGFuY2VJRD0ieG1wLmlpZDo1ZjhmYzczNS0wZjU3LTNkNGMtOWI1Yy00ODIyYTlhNDAyMDEi&#10;IHN0RXZ0OndoZW49IjIwMTUtMDgtMDZUMTE6MDE6MTQtMDc6MDAiIHN0RXZ0OnNvZnR3YXJlQWdl&#10;bnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIgc3RFdnQ6Y2hhbmdlZD0iLyIv&#10;PiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0ic2F2ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6&#10;NjU1MWEzODEtZmJjZS00NTRjLWFlYzEtMTI0YmU4ZGRhMWM4IiBzdEV2dDp3aGVuPSIyMDE1LTA4&#10;LTA2VDExOjAxOjE0LTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3Ag&#10;Q0MgMjAxNSAoV2luZG93cykiIHN0RXZ0OmNoYW5nZWQ9Ii8iLz4gPC9yZGY6U2VxPiA8L3htcE1N&#10;Okhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgIDw/eHBhY2tl&#10;dCBlbmQ9InciPz7/4v/iSUNDX1BST0ZJTEUAAQkACIBwQURCRQIQAABwcnRyQ01ZS0xhYiAH0AAH&#10;ABoABQApADVhY3NwQVBQTAAAAABBREJFAAAAAAAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUFEQkUA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApkZXNjAAAA/AAA&#10;AHRjcHJ0AAABcAAAACt3dHB0AAABnAAAABRBMkIwAAABsAAAogZBMkIyAAABsAAAogZBMkIxAACj&#10;uAAAogZCMkEwAAFFwAACOLRCMkExAAN+dAACOLRCMkEyAAW3KAACOLRnYW10AAfv3AAAkJFkZXNj&#10;AAAAAAAAABpVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHRl&#10;eHQAAAAAQ29weXJpZ2h0IDIwMDAgQWRvYmUgU3lzdGVtcywgSW5jLgAAWFlaIAAAAAAAALVaAAC8&#10;ZwAAkjBtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAAC&#10;AAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj&#10;/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNC&#10;RFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5i&#10;z2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/L&#10;gMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb&#10;1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXt&#10;ttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQ&#10;vtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema&#10;6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8A&#10;AAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7b&#10;H9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87&#10;fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2Vfb&#10;WN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0&#10;zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9O&#10;kD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGq&#10;h6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQ&#10;x5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463k&#10;suW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAA&#10;AgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQg&#10;LCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2&#10;O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolX&#10;iliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOj&#10;dKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2P&#10;w5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquO&#10;rJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbL&#10;ysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm6&#10;6qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB&#10;2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4s&#10;HxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE4&#10;8TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOI&#10;VHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5u&#10;qm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgF&#10;iOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+i&#10;T6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4E&#10;vxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3Rre&#10;Rt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAA&#10;gADltH/Nf1TMP3+lfsOyjH+UfmmYf3+efkx943/BfmNiQX/+fpJEYYB/fwUfZIH+gBz8uH50i3nk&#10;D35XibLK235PiBSxPn5chrSXL36ChZt8k36+hLpg6X8Pg/RDAH+Wg3gdooDkg9/6o30llwjiSH0c&#10;lDHJWH0lkXqvzn1Ljx6V1n2GjQ17Tn3XizxftH43iYlBy37AiC0cBH/PiBH4v3wXorDggnwXnsnH&#10;snwrmxSuRXxbl6OUc3yrlKZ6Dn0MkeZelX13j09Atn3/jS0ajH7Ei8n3CXtHrnXe2ntEqXrGG3td&#10;pMSs0nuWoGaTEHvqnFp42nxbmLtdiHzPlU0/uX1SkosZPH3GjvD1hXqqul3dWXqftEjEp3qzrour&#10;fHrwqT2R4ntMpE53snvAn7pci3w9m48+03y8mHYYF3zbkEn0OHovxnLcDXobvzvDYnonuHOqTXpk&#10;sjaQ33rJrHF20ntEpxBbrnvAojA+DHw7nw8XHHwHj6DzHXnR0sja8Xm0ymHCSXm4wo2pP3nwu2GP&#10;53pZtM52BnrdrsZbBnteqYc9Y3vQpNMWSXtSjxHyKnmM34TZ/Xlm1dPBVXlgzO6oVnmUxOKPE3n+&#10;vZJ1S3qGtwdaaXsMsdw82nt6qSUVnnrIjp3t7YkTfivWfogAfbG+zYcFfVemtYYwfTOOGoWEfUh0&#10;0IT8fYxaa4Sbfeg9joSffosYi4Z6gAHryYeuiQjVAIajh329jYW5hiGlfoT4hQOM0IRkhCpzfYP0&#10;g4hZD4Oogwc8OYO4guAW+YV3hAPp+4Zwk/jTU4V3kXW8EIScjxmkFIP1jROLiYN1i1ZyVYMXidVX&#10;/4LYiHw7LILrh5QViIR7h6joUoVznvjRsoSDm4G6f4OymDuioYMOlTqKOIKgkqFxKYJQkENW94Ib&#10;jhw6NIIujJYUOIOJisnmyISqqhjQMoO7pa25BoLxoYKhP4JVnaSI7oHjmhJwC4GjludWAoF1k/85&#10;U4GGkgwTFYKajOflY4QMtWLO1oMdsAO3tYJSquqgBYG5pi6H1YFOocZu/YEJnbxVH4DjmjM4iYDz&#10;mDgSH4G8jEHkL4OLwNrNrIKcuoK2koHOtHqe9IE2rt+G6IDTqbBuMYCTpO1UXIBloNg33YB0nlgR&#10;VIEDi7fjKYMkzJXMr4I2xTu1mIFlvkOeA4DKt8uGCYBpsd1td4AzrI1TxoAIqFY3TYAKo1wQroBs&#10;i0fiToLQ2LvL2oHm0E60xIETyGGdNYB0wRSFToASunps1X/ftM1TPH+6sEg20X+8pRAQKn/0iu7d&#10;PJJhfJjHa5B6fEOxVo6yfBCax40afBGDl4u3fElrnoqCfLFSdYmIfTI2joknfgERMovWf97bRpEt&#10;hsvGBY9ChYSwKo2DhG+Zsov8g5CCg4qtgvJqjImNgohRXoijgkA1eohJgmAQBIqYg4bZs5AAkSTE&#10;nY4iju2u/YxjjN+YgIrxiyaBVYmzibJpaoimiHxQSofLh3Y0dod5hwUO+olWhrvYR48Im5LDLo0y&#10;mHutgYuGlZeXHooTkv2AF4jokL5oU4fmjrxPW4cTjP8znYbCjB0OFIgoiYTW6Y5KphXB0Yx4oias&#10;JIrUnnOV0olomwp+5ogyl+pnS4c+lS1OfYZvkswy2YYckcENTocliP/Vp42xsMfAm4virACq9oo+&#10;p3eUtIjWo0F94oekn1xmWIanm9pNtYXdmPkyLIWKl/IMqIZLiI/UkI0zu6W/kotntgWp8onCsKaT&#10;vohbq6R9CocwpwhlnoY2oudNDIVfn68xnYULnT8MHoWXiDHTo4zLxse+s4sDwEmpFoleuhSS54f0&#10;tEl8QobMrwRk9oXcqndMh4UFp2UxJISioToLroUEh+bS4Ixy0le9+4qwyvGoXYkNw+GSMYejvVN7&#10;nYZ6t3xkaYWLssdMDYS9rmcwt4RcoPALVYSOh6nM+5vye1u4k5lHeyGj9pa4ewmO3pRgeyZ5FZJF&#10;e3hiaZBle/lKco7afJMvY441fX4KfpAff8DLOprihP23Zpgjg+ejAZWZgvyN+pNNgkt4K5FDgdhh&#10;fI91gZpJfo33gYEueY1XgeMJz46bgwjJ05nfjq22HJcljMKh5ZSYiviM4ZJbiYl3IZBeiFRgg46e&#10;h15ImI0qhqAtp4yMhp0JNY1HhejIqJjnmI6045Y9lc6gp5O9kzSLu5FykO12A4+Gjv9ff43SjVJH&#10;sYxmi/ss3ovMi80Ir4wfhd/HfJgsooazxpWEnvqfe5MLm6yKhJDSmKp07I7ZlfRej40xk6BG7ovF&#10;kcQsO4snkb4IPIshhZHGX5ebrKWyspT1qFmebJJ+pEqJhJBKoI10AY5TnSNduIydmidGQYs0l/cr&#10;roqUlzsH24pMhVDFZpcmtuyxyZSAsd6diZIIrQ6Iqo/VqJpzQI3lpI9dE4wwoRNFsYq0ntMrOooS&#10;m8gHi4mbhRrEkpbDwXixB5Qeu6WcyZGnthaH7o9ysO5yj42FrFVcfYvaqJlFPopcpkEq2YmonPkH&#10;SokLhO7D4pZuzHmwZ5PKxdicKJFWv4WHTo8jubNx/o02tKpcA4uNsRNE1YoarEIqfIlpnLoHFoiZ&#10;hMu9P6XQenqqHKJoek2W0Z8cekWDFJwIenJunZk4etRZLJaye2RCU5SifAon85PzfP0EqpN/f6a7&#10;s6Tig5SpKqFagpyWFZ4KgdCCYJr9gT5t25g6gOtYY5XCgM5BgpO8gNsnNJMLgXUEaJIDgpq6iKPr&#10;jMKoF6BoiwGVJJ0ViW6Ba5oXiCls8ZddhydXipTvhmZAvJLuhegmjpI4hlsEL5C0gtS5fKMblfWm&#10;/Z+jk3qT/5xZkTmAX5lOjzNr9ZadjZFWrZQ0jDFAApI0izkl+ZF3i9kD/Y+SgrK4lqJVn2imCp7p&#10;nDOS/puqmT9/VpimlotrBJXYlC5V2ZN8kj8/UpF+kOwlbpC/kVYD046Zgpa3o6HIqQKlNZ5VpRWS&#10;LpsRoWt+gpgRnhlqOZVWmyJVIpLrmKw+w5Dslz8lAZAnlgsDr43Ign22y6FXsr2kbZ3hrh6RbJqd&#10;qcZ9ypegpdFplpTrolJUlpKAn4M+T5BsnlQkrI+gmMwDkY0agmm2D6D+vLajxp2Ct2GQypo9slx9&#10;LJc/rcxpAZSOqeBUF5Itpw0975ASpMMkZY8wmJsDeYyNglm1caCvxyyjPJ0twReQQZnqu198pZbw&#10;tj9oiJRAshJTs5Hgr0c9m4/SqagkH470mGwDZYwdgkyuHq/+eeScKaveebaKEKfeebJ3iqQXeeZk&#10;R6CYelBP+Z1zeuY6H5r2e40gKZqYfHEAAJXTf8qszq8ogoObaKrkgZmJfqbagOB2+6MTgGNjqJ+b&#10;gCZPU5x/gCM5dJoFgEwfoZmWgRcAAJSOgACr3649iy6aiqn+iY2IvaXtiBp2MaIwhvti5J68hiBO&#10;n5umhY441ZkshUsfLpirhkYAAJNwgACrEq1qk+eZqqk3kZqHzKUwj4R1UKFojb1iEp38jFFN6Jro&#10;izg4QZhqiqIeypfXi7MAAJJ4gACqQazKnLSY2qiYmcKG86SUlxd0daDPlMBhTZ1LkrBNQpo9kSg3&#10;v5e4kGsedZcUkGEAC5GSgAepkKwspcyYL6f8ojGGSKP5nuJzyqA1m+9gqpyymVxMr5mPl2s3TZcK&#10;luUeKJZflFgAG5DEgBKo4qu5rwOXoqd9qriFwqNypsNzQJ+so0NgKZw2oE9MQZkcnjs29paAnX0d&#10;85XIlEAAKJAZgBuoQqthuHSXGacbs3uFQ6MNrudyyJ9IquRfu5vWp6lL4ZjFpeM2sJYjousdzJVP&#10;lCYAM4+PgCKnuasVwl6WpqbEvKuE1qK2t3FyYp72svpfY5uGr7pLnJh1rR82e5XdpNYdp5UJlA0A&#10;PI8ggCifsLqEeXSO1bWreTp90bD8eTJsZKyLeWdaOKhkedRG76Suemox66HmewcX8KJye74AAJEo&#10;gACeprm2gaSOQrTCgL19YrAFgA1r86uMf55ZuKdkf3JGbKOuf4MxbKDef8EXsKE7gLoAAJBugACd&#10;97jLidWNmrPeiEl8z68ahu5rVaqjhe1ZHqZ6hTRF4aLGhMww+p/shMQXgaAchgQAAI/LgACdaLfz&#10;khCM+LMPj+d8Gq5SjftqqqnOjGNYfaWriy1FWaH2ilcwlZ8TiiwXXJ8cirAAAI8+gACc1bdGmmmM&#10;YrJhl6Z7e62mlTRqBqkkkxhX7aTwkV1E4aE/kDUwPp5SkCoXPp42jrgAAI7EgACcO7a/ou6L2bHR&#10;n5J6+q0PnI9pi6iPmfhXeaRal9ZEfaCSlnAv+J2elqQXJ51nj6gAAI5egACbyLY2q6CLcLFEp6V6&#10;mKyCpBNpL6gEoQVXJaPUnpdEOaAInUkvxJzwnCcXFZyoj5sAAI4KgACbSrXXtIyLIrDUr9t6V6wD&#10;q6to6ad5qDFW36NLpbBD/J+VpJ4vnJyGoDEXFZwXj5sAAI3FgACa2bWGveuKy7B0uIN6Dquhs7Zo&#10;rKcbr+NWsqLvraBD3584qqcvkZwvoCkXH5u2j6IAAI2OgACR88VjeRiCH7/SeMtyFrp8eLlho7Vp&#10;eOpQcbCneVM+C6xzeeQppqmWemoPZqtZewsAAI1DgACRN8SLgOaBtr7zf/hxwrmQf0phSrRtfuJQ&#10;Da+efsQ9ratffuUpXahmfzIPhanDgEQAAIz+gACQzcOSiKiBR74IhydxXriehdxg27N1hPNPoa6f&#10;hFk9UqpahBkpI6dKhE4Pr6hPhO4AAIzBgACQgcKpkGuA6L0jjl9w6be8jJVga7KGiyZPOq2yiiU9&#10;AKlqiZMo9qZIieMP2qcEiQIAAIyMgACQLMHomE+AlLxblbVwkrbwk3RgC7G7kZVO6KzWkCY8w6iS&#10;j2ko16VjkBsQBKXhitQAAIxegACPx8FQoGKAQru1nTdwTbZAmnNfz7EJmCxOrqwmlnE8lafQlbIo&#10;wqSWlbwQK6Tjiu4AAIw4gACPZsDVqJR//LsqpNBwFrWqoYdforBvnt9OiauTnQc8fac6nKwouKPg&#10;mm4QTqQGiwYAAIwZgACPJsBRsPV/zLqhrJNv9rUfqMtfja/jpdhOd6sJpBo8b6a8ov8os6NTm4UQ&#10;bKNEixsAAIv/gACO1L/wucl/rrottJtv7bSbsC1fh69RrPpOe6pwq1w8gKYgp/Uo3KLIm6AQsKK4&#10;i0gAAIvrgACEtNCfePN118pZeINmrsRveFtXEb7WeH1Gs7mTeNo1B7UIeVgg9rJ3ea4H67LZe0UA&#10;AIn5gACEYs+fgG51m8l+f2dmcMOMfq1Wzr3WfkRGcbh0fik02bPMflAg9rD+fp8IZ7Dqf+cAAIoW&#10;gACESs6Fh8V1b8h8hkFmQ8KFhPpWmby9hCFGP7dLg540vrKRg4EhC6+Vg/gI5q8og/4AAIovgACE&#10;Rs18jxZ1X8dsjRlmIMFyi2dWdrubihpGJLYoiUg0tbFmiP4hLK5JieQJXa2bhlUAAIpFgACEOcyY&#10;loV1WMZ4lAdmHcBwkfBWarqXkElGIbUVjyQ0xLBVjt8hWq0gj3sJzKxChqAAAIpYgACEHcvUniF1&#10;UMWkmxpmKL+OmJBWg7mvlplGOLQvlUs0469dlUohkqwYlEAKNKsbhuYAAIpogACD/ssspc91SsTv&#10;ojlmN77MnztWobjpnP1GXLNum7k1Dq6am60hzasyltsKkaofhyUAAIp1gACD3MqaraZ1RcRUqXZm&#10;Sr4opgFWwrg9o45GhLLCoqE1Pa34oOkiCqqClwQK56lPh18AAIqAgACDvsoStcV1RcPFsOpmZL2T&#10;rPJW8rejqmZGwrIlqN81iK1WpDIiZanbl0ELR6iwh6AAAIqIgADyhntGeYra93uceaXC/Xv2edGq&#10;fXxYehyRcHzDeop3u307exZc9n3De6o/1n54fFwbFn/RfQ/wXHmQhO/ZOnoHg+jBcXqAgwSpFXr+&#10;gk6QHXuFgch2eXwXgWRbunyygQo+l31ngNQZdX5fgNvuangmkHTXaHisjlG/13k3jFGnknnMip+O&#10;vHppiSV1N3sRh9VakXu6hpU9dnxrhYkX9nzvhRjsmHb4nAbVn3eFmNO+IHgaldGmAXi8kw2NUnlv&#10;kKZz9XonjmtZdXrbjE08bHuFioIWmnuIiN/q8HYFp6PUAHaTo2y8inctn2+khXfXm7mL73iRmEZy&#10;vnlalSxYZ3oXkjk7dXq3j9UVZHpXjBTpgnVLs1LSmXXVriK7KXZsqSijNXcZpH6KvXfaoCJxmHin&#10;nBNXbHlrmGY6lnoCla4UVnlnjcDoUHS5vx3RbXU9uPS5/nXOsv+iE3Z6rWSJuXdDqCxws3gWo05W&#10;kXjYnus51nlmnCoTcnimjSbnV3RMywvQeXTKw+q5BnVSvQChGXX5tnaIzHbEsGhv6HeequFV53hk&#10;phw5M3jjodESuXgIjKjmkXQD1ynPuHR5zwy4OnT2xzGgRXWUv8iH/3ZcuPdvL3c4suhVRngAri04&#10;pnh3pk0SJXeLjETh44Qud+XMM4OjeDu18oMueJie/oLReQyHWoKLeZ1u8IJdektVYIJPewI5JoKZ&#10;e9MT34SdfI7gH4Kggr3K94Ipgfe03YHFgU2d34F5gMyGI4FDgHRts4EpgEBUHoEwgB437oGDgCwS&#10;eIMggKbehIFKjavJToDhi96zUYCHii+cZ4BRiMOE1IAyh4xshoAuhoFTDIBAhY4254CNhOIRPIGy&#10;hHPc54AqmJfHpH/FldWxqn92kzqa6n9GkNSDfH88jsJrWH9IjN5SCH9kiyQ1+n+sieEQK4B1h8Hb&#10;YH89o5LGJH7Yn+qwMn6QnGuZgX5pmSSCL35hlhdqOn5+k2hRFX6jkPM1IX7ij0oPQH9lilDaDX6F&#10;rq3E2n4gqiSu7X3Vpb2YS32xoY+BFX2wnalpMn3LmhtQOH35lws0Xn4ylV8Oe36AicrY833zuerD&#10;yH2OtIGt2n0+rzGXPH0YqiCAI30epW9oYX0/oSdPfH1nnYwzuH2Zm2YN2H3DiVzYEH2FxVnC630f&#10;vw6s8nzIuNeWUHyZsuN/RHygrW1nnXzLqJVO2nz3pNkzLH0boFgNU30oiQLXZH010RfCPHzQyees&#10;MHxuwsaVgnw0u/d+hHw4tc1m93xlsJdOVHyXrJYyuny3okwM6HytiLrRwY1RdpK9tYvrdwapA4qp&#10;d36TfomOeAl9MYiXeLJmBYfFeXpNnocoekkyOIclezEM1okkfHnQPIvxgMe8fIqZgD6n2oljf86S&#10;aIhVf358H4duf1dk+4auf1FMlIYef1wxNYYaf5gL7IeLgFrO4oqpixu7IYlfiZymrIgriDeRL4cw&#10;hw168oZYhhNj4oWphUZLj4UmhJYwRIUhhEQLHoYkg8LNfomPlXW5sYhJkxelJoclkNqPzYYujs95&#10;sYVsjQtix4TMi3ZKnIRRihUvboRGiVkKa4TshrfMJoiwn9q4V4dsnKujzoZOmZ6OgYVdlsJ4hISY&#10;lB5hwoQIkdFJwIOTj9Aur4N+jvEJ0oPhhqTK9ogAqmi3L4a9pmqiqoWeooiNaISwntp3goPvm29g&#10;04NYmF5I+4LqleMuB4LQlQ0JUYMAhkzJ+YdytRm2N4YxsE6hsYUPq5eMdYQgpxp2p4NmovdgF4LS&#10;n0dIVYJYnHUte4I4mkkI5oJGhgTJLIcDv/+1bYXFumeg34SftN6LoYOpr5J13oLvqsJfZ4JmpqRH&#10;x4Hto/ktBIG6nnAIj4GuhcnIkYauyz20zYV0xNigL4RJvnqK6oNLuGh1NYKOswBe1YIGrrVHSoGT&#10;qtYsl4FeniYISoE1hZvCB5a9dYSvWZSKdgucDZKDdpeH8JCudzZy+I8Hd/NdBo2UeMtFuYxyeaYr&#10;A4xOeowGqYz/fJzAvJV9fyyuU5NQfsubFJFTfn6HAY+IflNyCY3tfk9cHIyIfm1EzotvfpkqJ4tD&#10;fvoGLItsgBe/jpRXiNitGJI0h52Z+5A2hnWF5I54hYlw/4zqhMZbKIuShC9D8YqBg7opY4pNg7kF&#10;vooKgya+b5NBkqer5JEokJmYuY83jqGEyI1wjONv64v0i2ZaMIqoihxDGYmeiREoqolliOcFX4jX&#10;g6G9R5JnnIWqz5BOmbKXmY5hlwODlYyqlIVu2YsokkFZQInrkFJCU4jkjscoCIigjsoFDYfQg2q8&#10;PJG/poapxY+poviWkI28n4eCl4wHnEpt8IqHmVFYbYlAlrtBp4g8lN8nfIfwlDsEyIbzgzy7W5E5&#10;sKeo6Y8lrF+VtI01qCyBwIt+pDRtLIoEoJhXxoi9nYNBGYepm5UnC4dVmL4Ej4Y8gxW6pJDPuwGo&#10;No69tgCU+YzKsQ+BBIsOrF5seYmUqDBXKIhXpNdAnYdAotwmqobWmiQEYIWmgva6GpB8xbqnp45t&#10;wAOUW4x4ulKAYIq2tPJr4ok3sE5Wp4f7rRJALYbsqMQmSIaBmeIEO4Uvgt2yw6B6dMOhSJ2IdU6P&#10;PJrHdeJ8aJg9doxosZXpd1NT6JPaeDI9oZJFeQwjZ5JJedQBSpBZfLqxsJ9gfeagfZxrfZiOfJms&#10;fWN7qpckfVFn7JTYfWZTJJLSfZ0825FAfeEiuZEzflQBLI7Mf92wu55Ghw6feZtchfSNj5ibhPl6&#10;tpYghDNnBZPdg5xSUJHhgzE8HZBTgu4iHpA1gzsBEY1vgLmvvJ1TkDGeaJptjmCMbpe0jLZ5t5Uw&#10;izNmE5L6ifpRfpEFiPM7bo94iDkhlY9KiLMA+oxAgKmu1ZxwmYqddpmTlwSLcpbilKd4s5RlknNl&#10;MZIbkIJQtpAzju46yo6njdwhF45tji8A5os9gJyt85vMowicrJjun9GKqZY4nL534JO8meVkY5F9&#10;l1dP/4+KlT06OI3+lBIgqY23kuAA1opjgJGtMptNrKCb7JhvqMGJ6JW3pP53JZM6oX5jupD/nmZP&#10;bo8Km/E5wo1qmwIgVY0WldwAyImugIeskJrrtmqbUJgNseOJSJVRrXV2hZLOqVZjIJCTpctO5o6n&#10;o0o5WY0AoVsgDIyQlasAvYkbgICsFJqcwJ2a05e+u2+IvpUAtlZ195J4saJin5A5rc1Oeo5Mq104&#10;/IyupmUfvow+lXYAtIilgHqkCaqRdDmTn6bsdLyCsaN8dU9xBaBFdfxec51KdsVKvJqod6I1V5i+&#10;eGsbQJlreOwAAI2efxGjMKmWfOOTC6XnfJuCJKJwfHNwdp80fHBd2pw5fJdKIpmbfN40v5etfS0a&#10;0Jg1fZgAAIxsgACic6iKhYiSP6TkhIWBbKFmg6Rvsp4xgv5dH5s8gohJeZijgkQ0LJaygisabZcZ&#10;gsYAAItggAChsKeVji+RY6P2jIOAfaCAiv5u251EibJcVZpZiKtIy5fFh+EzoZXRh3gaE5YaiDgA&#10;AIp3gACg46bUluaQl6M1lJp/qZ/Ckn9uApyIkJ9bnJmJjvZILJb9jb8zJpUCjS8ZyJUtjO0AAImv&#10;gACgOqYin96P7aKJnPN+/J8WmjVtVpval7Za+JjalYZHoJY5k+Uyu5Q7k4kZhJRWkOoAAIkHgACf&#10;naWhqPKPZ6IFpWd+d56KogZsyJtGnvNabphOnFtHKpWympMyYpOdmhAZUJOikR0AAIh8gACfFqVD&#10;sjSO5qGkrhB99J4jqhVsSJrapnpZ9Zfgo5RGvpVMog4yEZMun3QZJpMQkQEAAIgLgACeqqT5u96O&#10;faFUtyF9hJ3Qsotr15qDrnpZkJeGq4NGbJTvqUIxzpLYoawY95K1kOEAAIewgACV8bUIc8SGfbC4&#10;dDd2kKyidMJl76jFdWxUZ6UrdjFBoqIIdwMs8J/4d6wSbqIcd6wAAIl+gACVVbQifAGGH6/Fe7R2&#10;NKuee5Bljqeye5ZT+6QRe8hBOKDpfBosj57JfGkSVKCdfK8AAIjEgACU1bMZhCyFjK7DgzR1sKqT&#10;gmVk/KapgdhTb6MHgX9AvZ/ggVssL520gWcSP58/ggkAAIghgACUTrIfjFOE7K3PisJ0+6mkiWBk&#10;WaWxiD9S1qIYh2hAPZ7yhtgr0py6hsESK54GhsoAAIeTgACTu7FTlJKEVK0EknB0WajckIhjsqTp&#10;jt9SSqFAjYQ/yJ4fjKErgZvbjKgSG5zuiuIAAIcZgACTKrC3nPmDy6xmmktz1Kg4l9VjL6RBla1R&#10;zqCUk+U/Zp1ZksMrQJsLkxMSEJvyjDYAAIazgACSvrAlpYWDYKvVoktzaKeln0pixqOtnKdRbqAB&#10;mo4/G5y/mXorEJpGmJQSCZsMjDIAAIZegACSU6/FrkWDG6tsqnhzJqcspuNieKMfo8lRHZ9toY0+&#10;zpw9oLoq2pnKnPkSB5pdjDEAAIYZgACR+696t2yCyqsXsxFy1abQrvFiKqK/q3xQ3J8JqXM+npvU&#10;ps0qvJlknOUSBpnmjDAAAIXigACIdr/lc1F54br1c61q2bZDdCtbJ7HKdMxKiq2edYc4k6oUdkYk&#10;UqgrdrcKWKoHdxcAAIYMgACIHr8Fey55uboIetRqrrU8eqxa9LCrerZKT6xueu44X6jVe0MkNKbH&#10;e4EKn6gufGIAAIW2gACH3r3ygul5Yrj9gfRqXrQmgS5alq+PgLVJ9qtMgHQ4GqesgGwkE6WBgJQK&#10;36aDgSYAAIVrgACHl7zniph5Abf1iRtp57Mih9RaLK6BhtdJlKpBhi03z6adhdUj8qRbhhgLF6UH&#10;hVEAAIUpgACHPrwKkmB4pbcWkGJphLJBjqZZwK2ejTNJP6lOjBw3j6Wsi5Yj16NWjD4LSqO5h6IA&#10;AITxgACG37timlN4ULZnl9ZpNbGIlZxZdazfk71I+aiMklU3XaTTkcYjw6JrkegLdKKUh78AAITC&#10;gACGh7reol94CbXan2Ro9bDvnK5ZOaw+mmtIwqfsmNs3OaQsmKojuqGYlqMLnKGUh9kAAISagACG&#10;TbpiqpV31bVapx5oxrBro/ZZD6uzoWVImqden+U3FKOmnwojqqD8mB0LwKC0h/IAAIR7gACGDboR&#10;sz53wLT4rzlot6/zq4NY9asjqKhIiKa9pzk3E6L9pA8jwqBgmC0L8aAdiBMAAIRhgAB7bssxcv1t&#10;mcW2czdfWMB/c5pQc7uCdCdAnrbfdMsvRbMhdWQbBrH4dWsDb7BNd4kAAIMkgAB7aMpAeohtq8TC&#10;ehFfXr9redlQcLpJedpAmbWHeg0vUrGoelYbR7Axel8EC64vfEYAAIMigAB7cskSgdltl8OegNhf&#10;R749gA9QTrkLf6BAfbQ6f20vULBHf3cbfa6Sf6sEl6xJgHUAAIMhgAB7cMfoiRRtfcJzh55fF70R&#10;hmdQJbfUhYVAXrMBhQIvSq8ChN8bra0dhYQFEqqbg24AAIMfgAB7W8bskGVtZcFwjoBe/rwEjOhQ&#10;ArbCi6VAT7Hfis8vUK3ciqwb36vQizAFgakkg7kAAIMegAB7OcYll+RtVMCalZBe97sfk45QA7XV&#10;kfZAT7DukOwvYazSkQEcFaqmkAsF5Kfhg/sAAIMdgAB7F8WEn3VtR7/qnLNe97pgmkdQCrUMmGZA&#10;W7All10veawAl3kcS6mjkyEGO6bOhDcAAIMdgAB69sUGpzBtP79bo/1e/LnBoSxQFrRhnxRAZ691&#10;nlkvjatWnNMceKjgk0AGh6XrhGoAAIMcgAB63MSdrz5tPr7hq5NfCbk4qFtQKrPMpjNAha7XpM4v&#10;uaqwoEUcs6gxk2cGyKVGhJYAAIMcgADmH3ZwcxjQG3dLc/G5gHgfdMyiKnjqda+KJHmydqFxY3p/&#10;d6NXhntPeJ87L3wxeZYWnX0heejkD3SHfmjOa3WJfhu3+nZ8feWgy3dlfcqI3XhLfc1wLnkzfeRW&#10;W3oVffk6B3rvfhIVIHtUfcHiMXLwidLMmnQCiGS2X3UKhxKfRnYKhf2HfncIhRFu83gGhEJVPnj2&#10;g3k4+XnEgsQTxHnVggvgaXGTlTjKzXKukr+0nHPAkGydsXTRjkyGEXXmjHZtsnb2isJUKnfyiSE3&#10;/niyh7cSlHiLhezeyXB1oJ3JMnGSnS+zAnKrmeecK3PFltWErnTlk/hsfHYHkWlTI3cLjvo3FXe7&#10;jP4Rj3dxiT/dbG+YrA3H2XC0p7qxqnHLo3+a23Lon3qDd3QPm7RrWHU1mDNSLnZBlQ82QnbhksUQ&#10;tHaEi0vcTm7rt4zGwXAEsluwi3EVrTGZvnIwqDyCcnNdo5pqcnSKn0xRWnWUm3U1j3YlmSUP/nW/&#10;itDbb25twx7F5W+BvRWvo3CItwSYy3GbsSOBhXLJq6xppHP9prZQr3UJons09HWFnrUPanUfimza&#10;y24bzsbFRG8px+Su63AhwPOX/3EnujaAu3JPs/xo63ODrn1QCnSOqkk0Y3T9oygO9HSfihzWFX8O&#10;cbbB5X8Qcsqs9H8dc8+XH381dNGAdX9Wdd1o7n+IdvZQMX/PeAg0moBZeQcPWIHyeTzUjH1RfH/A&#10;sn1zfHqrzn2XfHyV/n3AfI9/U33zfLln0343fPdPHn6NfTQzkH8SfXIOQYBIfYPTAHvSh1C/B3wC&#10;hkKqQXwzhUSUgXxxhG99/ny7g71mon0VgyZOC312gpgyk33tgiUNTH7SgYPRbnqGkhi9ZXq8kBmo&#10;oXr3jjCTDXtAjGl8qnuhit1leHwMiXJNCXx2iCExrXzehx4MeH2NhPzP83lynOm773mqmgunLXnt&#10;l0GRpHo/lJh7ZnqlkhxkW3sij+dMGXuTjeEw3HvqjH8Lwnx3h/POs3ibp9K6s3jUpB+l8nkVoHGQ&#10;cnlqnOZ6SnnWmZFjVnpTloRLPnrMk+YwIXsVkoILKXuNh4vNrnfxstO5sHgqrk6k6nhlqb+PbHi5&#10;pVR5WnksoTRihXmunXFKhHohmksvg3pcmHIKqnrLhzbM5HdzvfG443equKCkEHfcszWOi3gnret4&#10;gXibqQlhxHknpLdJ5XmcoWsu/HnBnU4KQnothvDMVXceyT64SndRwyOjX3d3vOCNy3e1tsJ3yHgk&#10;sS9hIHiwrHtJVHknqPIufXlBn28J8HmvhrjGfogYcIqz/Iczcb6gkoZyctqMG4XRc+52t4VHdQtg&#10;XITcdjVItISed1UtxYT0eFII3IZPeWDFRoaAeriy6oW7euqfc4UMexuLB4R1e1d1qoP5e6dfW4Oc&#10;fAlHuoNofGks2IOyfMAIL4SqfXXEEoUOhPmxqIRchDGeX4Ozg3KJ2YMsgtJ0h4K6glReUYJrgfNG&#10;x4JEgZ8r+4KFgW4HmIM5gQvCrYPHjyqwMYMWjY2cyYJ8i/eIcYIAinxzQoGoiTZdNYFriBJF1YFK&#10;hxMrLIF4hn4HFIH4hCjBVIK9mWGu2IINlv2bdYF6lJ2HKYEFklFyG4CwkC1cNYCEjlRFAIBojLwq&#10;eICEjAkGo4DmhH3AMIHto76tuIFAoJaaV4CrnWSGFIA4mkVxHH/nl1pbUX+2lMJERH+hkrQp13+w&#10;khMGRH/+hD2/RIFJrjesy4Cfqk6ZZIAFpkuFIH+OoltwPX9Enrhakn8Ym4JDpn72mSIpUX74l0IF&#10;9n8/hAi+kIDOuNqsEIAmtDKYmX+Er2CETn8Cqp9vc363pk5Z2H6VoqlDDH53oHAo335em4IFtn6j&#10;g9y+FIB4w8Grgn/TvmOX7H8kuMGDk36TszVuxn5ArklZRX4gqnNCk34HpzAoeX3mm14Fg34mg7q3&#10;XJFXb7GmNY+ecO2UIY4cchKA9IzJcy5sy4uYdFRXk4qVdYZA74ngdqQmgYo7d4EDKookeb22WI/h&#10;eVOlQ45HeZ6THozUeel/+YuHej9r1opfeqlWqolmeyRACoi1e5glsoj6e/QC24iEfWm1SY6Lguqk&#10;DI0Cgl2SA4uSgdN+14pTgWlqzIk3gRlVu4hKgOM/NoeegLok+ofOgLgClYcWgKK0LI1NjJWi1IvL&#10;iz6Qtopqieh9uYkqiLRpvYgfh6xUzoc+hsc+a4aYhg0kUIa2heYCWYXZgZazBYxLlkmhworLlDiP&#10;nIlvki18i4g6kDdosIcxjmtT34ZhjOU9pYW9i68js4XEi7kCJYTKgXOyBouFoB+gvooJnVmOmIis&#10;mo97kod5l9pnyoZxlVtTEoWYkzE8/oT3ka4jLITskSEB+YPlgVaxNYrpqg6f64lxppaNwIgPow16&#10;vIbZn51nBYXVnHtSaoT9mdQ8dYRKmD4iwIQwlZ0B1YMngT2wkopytCefQIj+sAKNCYeWq756AoZW&#10;p5dmUYVQo+FRxoSDoPQ78IPOn18iYYOUlz8BuIKNgSmwIIoavouevIiqucKMboc7tMZ5XYXvr+5l&#10;uYTiq8BRRIQTqOY7f4NkpTEh/4MilvwBoIISgRmom5rpbwiYjphzcEGHpZY8cWl1sJQ8coxitZJo&#10;c7dOkpDVdOc41I/CdfQeo5CGdoQAAIpye0WnypmdeCeX0pc9eICG15UOeN105JMNeUdh65E7ecVN&#10;0I+selA4GY6VesweBo81ewsAAIjZfpOm75hXgTuW0ZYJgMqF6ZPbgGVz7ZHlgBxhBZAdf/FNAY6Y&#10;f983Y42Bf9Ydd43+f/MAAIdygACl9Zc2ikCVwpTqiR+ExpLHiA1y9pDNhw9gG48ThkFMOY2WhZU2&#10;wIx+hRsc/IzdhWYAAIY7gAClC5Yuk3GUzpPskaODy5HQj+Jx9o/cjjNfRo4WjLNLfoyli302KouM&#10;iq4cj4vQiuMAAIUwgACkNJVvnMaUDZMvmlGDCpEOl95xJI8alYZed41ak2hKyovfka41mIrFkMcc&#10;I4ryj5EAAIRPgACjgZTapi6TUpKeoxmCSpB6n/pwaI6BnPxdyYzDmlNKNotGmD81JYoWl5Qb0Yos&#10;ks8AAIOVgACi8ZRpr7uSvZIxrAuBq5AHqEZvx44EpKddLYxEoYpJporPn2Q0tImYndkbi4mHkp8A&#10;AIL9gACiipQWuZqSSJHgtVuBI4+usPNvOI2hrL9cqovYqVJJN4pgp0g0UokwotcbN4kYkmcAAIKE&#10;gACaUqTbboSLPKG6b697WZ7dcNJqe5w4cfRYlZnGcxtFbpevdD8wcpZldSgV/5hNdSgAAIYgfmmZ&#10;sqO7dy6KtKCkd4V6w53Bd+lp5JsReF5X/JibeOdE3ZaCeXov6pUqee0VppbUedwAAIUAgACZC6KG&#10;f8GJ6p99f156CpyWfw1pH5ntfuBXRpd6ftBEO5VmftkvYpQHfugVVJV4fwgAAIQEgACYSqFliEqJ&#10;DZ5jh0R5GJuGhlNoTpjZhYRWgJZzhONDk5RkhGou3pL/hCsVB5Q+hIAAAIMogACXfqB8kN2IQ518&#10;j0J4R5qhjb1ndJf3jFhV0ZWBixpC/JN7ijUubJIMidEUypMbiUAAAIJsgACW15+wmauHl5y5l3p3&#10;l5nflVdmyZcvk1NVL5S3kY1Ce5KbkEAuDJEnkA4UkpIUjUYAAIHOgACWRp8coo+HGJwon893FZlE&#10;nQ1mOZaKmnRUnZQVmEFB/5H8lskttJBtloUUYZE4jcgAAIFLgACVzp6xq5eGnZu9qE52kpjSpPll&#10;tpYOoddUHpOVn1FBh5GCnhAtWI/pm+AUOZCEjawAAIDggACVdZ5itPCGO5trsSl2Iph4rUZlQZWq&#10;qa5TtJMqpw5BL5ESpTotDo99nnYUApAMjYcAAICLgACMnK80bgB+V6t7bxdvXagDcC9feaTAcUtO&#10;jKG7cmg8QZ83c3cnzZ33dCQNL6C4c8UAAIJ/gACMLK45dkF+Bqp6do5vAKbtdvJfGqOVd2xOK6CD&#10;d/s76J30eIwnhJyZeOQNOp7ieNEAAIHFgACLuq0Nfl19c6lYff9ufKXCfbtei6JpfaJNp59Wfag7&#10;eZzHfcYnM5tXfd4NP502fjsAAIEhgACLMKvqhmd8z6g6hXdtw6SrhKJd66FNg/lNEZ5Dg4E7AJu0&#10;gzYm4Jo1gy0NP5u1gxEAAICTgACKm6r5joN8NKdNjQ1tHqPBi7RdQaBiioFMiZ1MiYk6jZrBiOwm&#10;lJkxiP8NP5pchz0AAIAagACKEKpBlsR7rqaWlM1smKMFkuxcup+hkTlMCZyFj9E6MpndjvQmW5g/&#10;j1sNQpkniPcAAIAAgACJqKmenyB7QKX4nKtsJqJkmkZcSJ79mBhLoZvellw545kulYYmNpdelNwN&#10;SpgRiPwAAIAAgACJS6k0p6d7BaWKpL1r56Hkoc5b+J5inyNLSps5nTk5ipiZnKwl85bLmXINSpc5&#10;iPwAAIAAgACJA6josIJ6vKUzrSprlaGCqcBbo532pr1K/5rFpPo5TpgfosQlyJZRmYwNQ5agiPcA&#10;AIAAgAB/crn/bWxx4bXAbmljsbG9b3FUq63pcIBEmapgcY0zAaeTcngeu6bRcsEFvac/c20AAIAA&#10;gAB/M7kfdVBxx7TJdYxjkbCedelUiqypdmJEdqkJdvAy66Ymd3UexKUwd5IGIKUheMUAAIAAgAB+&#10;+bfxfP5xb7OffJ1jRa9nfF5UM6tofFREKqfCfGsytqTVfJYeuaO1fKEGcqM2faMAAIAAgAB+qra/&#10;hJJxBbJxg7Bixq49gvFTyqo4gmZDyaaWghQycqOkgfAepKJighYGtqF/geQAAIAAgAB+TLW/jDhw&#10;pLFyiuFiW60+ibBTVak3iK1DdKWGh/AyMaKTh54ekKE0iCsG8Z/6hLEAAIAAgAB98LT+lAZwT7Ct&#10;kkBiCKxxkJdTAqhijyZDJaSqjhIx/qGdjbUegaAjjeAHIZ6jhNIAAIAAgAB9n7Rpm+ZwC7ASmbZh&#10;xqvJl5lSvqevlcRC4qP2lIIx0qDelHoefp8ukqcHTp14hPEAAIAAgAB9arPpo+Vv2K+OoVBhkKs9&#10;ns1ShqcbnKlCrKNcm3AxnKBKmuIeZp58lI0HeZx2hQ4AAIAAgAB9NrObrEdv0K8rqVZhhKrBpl1S&#10;ZKaCo+tCkKKtosMxlJ+Pn/Medp3JlJkHoJvFhSgAAIAAgAByr8VIbN5lpcCsbbRYHbw5bp9J07fs&#10;b5U6dbQBcIEpU7E0cS0UlrHpcLgAAKspdHsAAIAAgAByosR3dHBlw7+xdItYOrsEdNVJ8baGdUA6&#10;lrJ2db8pja9/diEVFa/EdbsAD6npeOcAAIAAgAByo8M6e7hlqr5ye0VYJrm1ev1J1rUkevc6iLED&#10;exIpnq3yezgVbq3eewQAo6fTfS4AAIAAgABylcHtgtplgL0mgfhX57hqgUJJqLPSgMw6Zq+tgJYp&#10;nKyKgJAVr6wwgMwBIaX4gMQAAIAAgABydsDSigtlX7wHiMhXwLdFh7ZJdbKohto6Ua5zhlEpnqtH&#10;hkkV7aqvhpABkaRVgQ8AAIAAgAByUb/5kWhlSrsfj8tXsrZOjlRJZ7GojSI6Qa1sjF4pqKohjIUW&#10;J6lYi4MB8aLqgVAAAIAAgAByML9QmNNlP7piluBXrrV/lQpJY7DPk406P6yQksIptqk4kwcWYKgt&#10;jyECR6G0gYoAAIAAgAByE77ToGBlPbnMnhpXsbTVm+5JZLAWmjo6OqvSmbYpt6h9mHkWhadNjzoC&#10;jaCzgboAAIAAgABx/r52qDZlQ7lQpaJXu7RDoyhJa693oWs6RaspoFEp0KfKnEUWqKaPj1ICup/z&#10;gdgAAIAAgADZtXGBbKrFDnLXbjevv3Qbb7eZm3VJcS2CrHZrcqNq63eKdBtSBXigdYI2enmgdsAS&#10;Anp5dq3Xt29Xd97DcHDceEeuSXJBeLeYS3OPeTSBdHTSeb5px3YOelFQ63c0etY1aHghez4QznjC&#10;eq3V4m2Egx3BpG8bgmestXCZgcKWzHIAgUmAHHNegOpok3SygJxP2XXlgEo0bHa8f+8PwHdBfyLU&#10;GWvqjkq/1W2OjJCq7m8ZivCVOnCXiXV+sHIOiDFnV3N2hwROzHS0heIzgHVyhNsO1nXzgzDSemqU&#10;mW++O2xAlsypVG3WlD+Trm9ekdV9UnDij5RmJXJejZFNznOki6gypXRHihgODnTUhqjRJmmKpJ28&#10;62s4oSOoAmzPnaqSYW5cmlF8HG/olyplCnFolD9M43K2kaYx4HM/j84NZXPjiQ7QFWi5r9S73Wpn&#10;q4qm62v5pyuRSW2Foud7GG8YnuZkJnCfmzNMGXHol+8xOnJalhQM2XMbiLDPR2gfuxW7EGnLtgGm&#10;DGtTsMOQXmzWq5h6L25qpsZjV2/4om1LcHFDnsgwqnGXm5AMZ3J5iGLOuWe8xmC6gGlhwH2lYWra&#10;umOPnGxNtGB5bW3ars9ip29oqe9KznCuplAwGnDrn+4MDHH3iCXKWnnka4u3fXpkbUujwXrmbuuP&#10;AntocHR5VXvucfpitXx8c39K0n0VdO4v4X3Qdh4LOX9kdjfI6Xfodjy2V3iRduSipHktd4ON7HnE&#10;eCJ4QnpdeMphr3r/eXpJ2Xuiehou9XxJepAKa32xeqjHZXYqgOS0rnbmgIehHHeVgCyMc3hDf+h2&#10;8nj1f7lghXmtf5hIz3paf3MuB3rlf0AJtnwzftbF03Sli3qzC3VrijOfeHYniPKLA3bkh8R1oneu&#10;hr9fX3h4hdBH1XkthO8tMHmchDQJGXrognfEW3NdlhOxl3Qqk/aeBHTwkdmJl3W3j810ZXaJjeFe&#10;SHdmjC1G7Xggip0sbHhyiYoIk3nMhZPDJHJboMKwYnMsndecznPymt6IaHS+l/RzSnWXlTNdS3Z0&#10;kq5GG3c0kIsrvXdrj3oIInjdhYDCK3GPq36vZnJhp8ybzXMjo/mHaHPuoDNyXXTPnKxcfXWxmXZF&#10;anZpltErLHaHlVcHxHgXhUDBbnD4tk2upHHHsdma+nKBrTGGjnNEqJNxh3QmpE1bvXURoIxEznXJ&#10;ncAqrnXHmiMHeHd2hQ3A8HCUwTauF3FevAOaUnIJtomF1nK+sR5w1XOZrCtbHnSEqAhEO3U7pRAq&#10;KnUjnIIHO3b2hOS7boKUapyqMYI4bHiX64H5biqEeYHRb79v/IG5cU1acIG4ctlDgIHddEcpBIKB&#10;dVMFPIO7do26TIC9dLOpEICNdY2Ws4BldlaDT4BLdxdu5YBCd91ZcIBQeKZCk4B4eVooLoD8ecgE&#10;yIIMetK5HH8Ofs2nwn75freVmH7ffpyCJH7YfoZtz37cfoNYeX74fo1Bun8nfpInbn+OfnwEYoCR&#10;fpK3vH2UiNWmXH2Gh+6UDn18hv6AyX2BhhVskH2fhUxXYX3MhJhAzH3/g/YmqH5Eg4QECX9IgdS2&#10;bXxZkuGlC3xQkTiSv3xQj39/hHxdjchrd3yAjC1WaHy+isc//nz0iZAl/30YiQYDvn4vgoi1VXti&#10;nQyj83temqORqHtemB5+dXtulZtqeXuVkzxVinvPkR4/RnwJj3UlaHwPjwADfn1Bgly0dXqep0mj&#10;DXqdpCaQvHqZoNV9inqnnYhpoHrUmnVUznsSl78+rHs+lcYk7HsqlCADSXx9gjmzzHoLsaCiWHoM&#10;rcaP+Hn/qa98wnoEpZlo3Hoxod1UGnp5nro+GXqjnOQkf3pqmFIDHnvdghyzXHmnvCCh0nmnt5iP&#10;VnmNsr58FHmDreloOXmoqZdTjHnupkE9l3oao3wkC3nNmF8C/HteggSs2Iu9adqc+YqAa7uL/Yl+&#10;bXB5wIipbwhmaYfxcJhR7IdiciQ76Icgc4UhsYf1dE4AAIeBdySr84oCc2WcB4j4dFWK7ogMdTJ4&#10;uYc/dghlcYaNduJRB4YGd7w7EYXAeHgg9oZqeMcAAIWVexWq8IhqfNua1Yd7fPmJ2YaYfQt3nYXa&#10;fSFkcYU0fUZQKYS4fXU6UYRyfZkgVYT0fZAAAIPmfoqp0Yb2hlqZpIYPhbeIkIU+hQB2i4SGhFNj&#10;eYPtg8NPXIN5g0k5poM4guMfxoOYgrgAAIJvgACopYXDj9uYmITgjoqHg4QXjSJ1YoNni7Zib4LW&#10;imROa4J1iUo44YIyiG4fMoJmiHsAAIEugACnq4TXmX6XloP6l36GgYMwlVx0b4KAkzNhjIHxkTBN&#10;qoGGj3g4RYFFjlIetYFYjd0AAIAggACm4oQcozKWyINFoIiFrYJ2naxzmYHCmspgxIE3mCZNAIDN&#10;lfI3x4B2lLoeUYBsklcAAIAAgACmSoOPrQiWI4K+qbqE+IHnpiZy4YEmooxgEoCXn1ZMU4A5nNk3&#10;N3/fm7Ud+H+nlEQAAIAAgACl44MttxqVpIJgszOEXoF8rutyPICpqqBffIAQpu9L13+vpHo2zX9Y&#10;oXkdnn8NlAcAAIAAgACeppUeaU6P1JMmayN/7pF5bNRuzJADbmpcjY6wb/ZJD42dcXQz1o0QcrIZ&#10;h46icvYAAIMWeryd7JOUclqPFpHIc01/FJAndDNt+o6sdRRbxI1YdflIVYxFdtkzKIutd4oY/Y0A&#10;d4MAAIGhfh+dGJITe06OEJBie31+IY7Ge6dtAI1Ye9ha4IwNfBhHjosBfF8yfopjfJEYfot8fGwA&#10;AIBagACcGZC3hCuM/Y8Lg7N89o1+gzVsCYwQgrhZ+orWglhGzonTggkx5Ykwgc0YEYoSgdkAAIAA&#10;gACbJo+EjSyMAI3ijBB7+IxeiulrCIr2ib9ZLYm1iLJGHIi+h9wxWYgXh1AXsIjGh1gAAIAAgACa&#10;Uo6gllGLP40GlJh7N4t+ksRqNYoUkPBYXojVj0ZFbYfUjfEwy4cpjU0XSYesjAUAAIAAgACZpI3v&#10;n4KKh4xanTB6eYrNmrVpeolemD1XrYghlgpE1YcclFswXoZXk/QW/4ayj40AAIAAgACZHI1oqMyJ&#10;9YvYpel53IpEos1o3IjJn7dXEoeInQ9EQIaLm0kv5oW9mikWvoXhj2EAAIAAgACYvY0IslaJhIt7&#10;rvF5VoncqzloTohSp5BWkYcGpJRD1YYEovYvhoU4nx0Wa4VIjygAAIAAgACQ2J7haMyC15xMao1z&#10;35oCbDRjxJfvbcVSh5YLb0k/7JSGcLErSpPocbMQbJbecS8AAIAAfdCQQJ2NcWOCSJsQclFzPJjD&#10;czpjJpajdCJR8JS2dQw/ZZMqdekq05J1dnoQOJT1dfIAAIAAgACPmJwhedmBdZm6ehJyfZdtek1i&#10;YJVTepVRPZNqeuk+y5Hhe0AqWZEce3EQBpMveyUAAIAAgACOz5rMgj2AkphugdtxhJYtgXlhkJQT&#10;gSZQe5I3gOo+KpCzgMIp3o/igKkP0pGSgKoAAIAAgACOAJm0iqh/xpdZiblwtJUdiMdgtJMHh95P&#10;1pEchww9m4+ghnopd47Bhj4PrZAWhXsAAIAAgACNVZjGk0d/F5Z4kctwAZQ8kEBgCpIfjrpPM5Az&#10;jWA9JY6fjGopIo22jF0Pi47AiZEAAIAAgACMxpgYm/d+mpXPmfhvgpOJl9RfepFglblOno91k/E8&#10;pY3iks0oz4zYksUPaY2dimsAAIAAgACMVZeZpL9+IpVSokNvAJMDn5Ne9pDNnPFOHY7cmtQ8Jo1P&#10;mdwoa4w4mBoPS4ysilcAAIAAgACMAZc9rcR9w5T0qtxukZKap6hegpBWpJFNtI5bolE7z4zGoPUo&#10;H4uvmyEPHIv5ijcAAIAAgACDiakTaDd2PKX2aeBoFaMea3hY4qB4bP5Ii54ObnI2spw1b7ciXpvj&#10;cFoIWJ2vcCAAAIAAgACDEqfycGd13qTWcUdnraHncixYgZ8ncxZIMJyrc/42Z5rDdMsiK5pHdR4I&#10;gJt0dTEAAIAAgACClqaWeGh1P6OIeKJnIqCTeOVX753SeT1HsJtUeaA2AJlnef4h65jMehUInZln&#10;eqcAAIAAgACCAKVCgFB0kKI6gABmX59Of7ZXTpyMf4JHHJoYf2k1i5gpf18hoZd1f1gIrpeLf5MA&#10;AIAAgACBZKQliEdz8KEkh3hltZ48hq1Wn5t5hfFGlpj6hVw1G5cPhQIhWpZChRQIvJXfg9EAAIAA&#10;gACA2KNLkF9zaKBOjxllLp1hjctWFZqYjI9GE5gSi4g0yJYHivEhK5Uki2IIzJRghfMAAIAAgACA&#10;baKQmIdy95+Zls5kuJyolQJVnZnak01FppdRkfI0d5U8kVshFZQekOgI4pMOhgIAAIAAgACAFKIU&#10;oNNyw58bnrlkfpwXnG1VUZksmjhFUJaVmKY0F5SOmGEgxpNvlX8I6JIAhgYAAIAAgAB/0aG8qVxy&#10;fZ63puxkLpumpDJU+pitoaVFApYNoC0z2ZP8nnwgmZLYlgoI45E7hgIAAIAAgAB2tLPBZ39p9bA4&#10;aQhcgKzlaoxOGKm8bAI+h6bibVwtPaTrbmsYuaWXbmwBiaKqcAIAAIAAgAB2WrLQb1Jpyq8ocB1c&#10;V6umcPlN+ahUcd0+cKVecrwtOqNJc2oY46Onc0YB/qA3dWEAAIAAgAB2DLF8duhpYK3YdxtcAqpH&#10;d2BNoKbrd8M+KKPseC0tEKHHeIQY7qHpeFQCXp35elgAAIAAgAB1rLAdfl1o6ax9fhZbd6jzfd1N&#10;NKWUfcM9x6KZfcYs0KBqfdEY56BafbwCrJv6fq8AAIAAgAB1RK70heFof6tYhS5bBafPhIdMt6Rt&#10;g/M9cqFkg48skJ8yg2sY2Z73g78C7Zo7gfsAAIAAgAB05K4TjYpoKKp1jHJar6bji1hMX6N5ilg9&#10;HqBoiZosX54YiWgY0p22iYMDI5i2gh8AAIAAgAB0lK1llT1n5qnBk8pabqYjkkNMGKKtkN481J+a&#10;j+4sMJ07kAcY2pyVjlkDVpdqgkIAAIAAgAB0XazXnQJnsaktmztaMqWGmVZL2KIGl6M8lJ7slrUr&#10;65yTlnYYu5vGkLkDiZZTgmQAAIAAgAB0Lqx+pRdntKi+oxlaLqT8oNBLuKFdnsk8e54pnfMr65u+&#10;m5MY0ZrykMgDrJWMgnwAAIAAgABqMr8DZrRdzrtAaA5Q47eWaXBDI7QFasY0KrDoa/QjH68+bKIO&#10;IbFIa+MAAJ8Ec7AAAIAAgABp7b49bjJdz7o5bthQ9bZCb5xDRbJ3cG40W68ucTEjc61KcZwOta7o&#10;cOYAAJ3AeCkAAIAAgABpzbzndWRdnbjadYBQ1bTPdbhDJrDtdhk0Ua2QdnwjkauIdq4PHKzIdiYA&#10;AJyJfCIAAIAAgABpqLtyfGtdYbdmfB5Qh7Nde+lC8q93e940LawUe/Ajk6nye/gPZ6rie9gAAJto&#10;f6EAAIAAgABperoxg39dNbYjgtpQVrIVgktCtK4rgdc0FKq3gZojlKiFgZ4Pqakwga4AAJpsgAAA&#10;AIAAgABpTrk8irtdHrUciclQRLEAiNxCnq0NiBAz/KmRh5Ijnac6h8AP5qerhrgAAJmQgAAAAIAA&#10;gABpKbh/kf5dFLRHkMhQP7AYj4JClKwbjmwz8aibjeEjp6YyjkUQIqZZiukAAJjfgAAAAIAAgABp&#10;DbfzmVldF7Oel+ZQRK9ZllVCkqtNlQgz5KfHlLYjnKVek8wQP6VZivwAAJhIgAAAAIAAgABo+reP&#10;oOtdI7MTn0lQUa61nXxClqqbnCUz6acLm24jsaSUmCIQVqSDiwwAAJeygAAAAIAAgADNUGxtZkS5&#10;524waHWl02/YapCQ4HFjbJR7DnLfbo1kVXRPcH1MbHWkclAxrXapc9YNx3gxc7bLXGnucVS4WGvn&#10;cmekbW22c3ePn29ndIZ543EGdZdjPnKWdqVLYXP6d5swsXTceFUM5nZ0d+XJiGfJfGC2kWncfFyi&#10;4WvLfF+OJm2ZfH14kW9WfKpiEnD/fN5KWXJvfQQvxnMrfQQMIXTufIPHu2Xih1C0wmgKhlChG2oL&#10;hWCMmmvyhId3Km3Ng9Ng22+Mgy9JVHEFgo0u6XGZgesLdnObgLjGGGRGkjSzKWZ8kFSfg2iNjn6L&#10;D2qDjLt112xuixdfsm5DiaJIYG/CiEEuHnArhx8K5HJ4hFLExWMAnSGx3WU/mnCeOGdVl7WJymlT&#10;lQp0pmtHkoVepW0hkDNHgm6mjiktaW7mjMUKaHGEhwnDtmH9qBOw1GRApJedKmZVoPqIu2hUnWtz&#10;qWpSmhNdyGwzlv9Gx22xlFQs0m3LkvMKAnC5hsTC7WE8swmwDWN/rsScU2WNqkyH22eFpdtyymmE&#10;obhc/2ttngVGJGzqmv0sT2zZmFwJr3AUhozCamC7vf6vhWL6uOebsmT4s5OHJWbirk5yF2jaqXNc&#10;XWrCpT5Fi2w3oj4rxmwAnKgJbXAShl++r3SOZWCtBHWCZ76abHZxae+Gvndaa/1yD3hCbftcWnks&#10;b+5FU3oPcbsrA3rfcxkHgH0Wc329RnI9b/Cr6XNmcTuZWnR1cnCFtnV2c5hxDnZzdL1bandxdd9E&#10;dnhdduQqOHkFd5AG9XtbeBS7wHAuemuqPnFyeraX03KaevmEP3O2e0JvwXTPe5VaRHXke+xDc3bW&#10;fDIpWHdOfD8GennWfGy6KW5dhMqomm+yhDOWMXDsg5aC13Ibgv5ueHNPgoBZJ3R4gg5ChXVugZ8o&#10;kXW3gS4GD3iFgDG4rmzRjymnJ24yjcOUv298jFCBbHC4it9tRnH3iYRYGnM0iFJBqHQthzsn3nRE&#10;hnkFtHdkg2y3eGuWmZql9Gz/l22Tj25NlSOAQ2+RktpsMHDZkK9XKXIWjrdA4nMTjRInPnL7jFYF&#10;Z3beg6e2gmqbpBSk/GwIoSSSkm1UngV/SW6amuZrR2/rl/lWYHEulVZAPnIfkzgmvHHekiMFJ3dK&#10;g3y1y2nfrpekPmtMqueRxWyRpvh+dm3PowZqd28in2FVo3BunDc/pnFdmfMmSXDqluIE9Hehg1m1&#10;VmliuSSjuGrJtLeRI2v+r/h9xm0vqz5pz256pvJVD2/Fo2c/GHCuoQ0lx3AVmYsEynfngz2wcHz/&#10;ZKygTX0dZx2PEX1UaVd8ln2ca2do/n3xbWVURH5Wb1M+EX7VcQ8kAH+rciYB94FndAGvU3rRbqCf&#10;M3sncBON33t6cWh7dXvVcqln83w6c+NTU3yvdRQ9OH0sdh0jQ33Jdp8Btn+ueHGuHXjVeJGd4HlN&#10;eRmMvnm2eZF6S3omegBm5HqcenZSZnsfeu08cHude0winHwCe1QBfX4rfFesuHcQgmecc3eYgiWL&#10;N3gWgc94+niWgXJlrnkngSZRWnm8gOU7j3o6gKMh5npkgFYBS33Rf7qrZnWXjECbIHYqi0CJ5Xa0&#10;iiV3sXc/iQBknHfXh+tQZnh9hvs6x3j6hishSXjohcwBIH4YgMOqT3RpljKaCXUDlHiI0XWRkpZ2&#10;pHYjkKljoXbBjtZPkndjjTc6GXffi/kgv3eYi7YA/X5VgKupcHN4oC+ZJXQXnb6H6nSjmxZ1wXU1&#10;mGVizHXaleJO23aAk7E5inbrkiggUXZzkMwA336HgJeoynLBqjmYc3NipxaHK3Poo6x0/3RyoDli&#10;DnUYnRNOK3XHmng4/XYsmRAf73V6lPQAx36wgIaoXHJEtFiX8HLisIqGj3NbrGJ0WnPXqDhhc3R2&#10;pIFNpXUiobA4fHWDn4Yfd3SolUYAtH7RgHmif4XFZBmToIUWZomDl4ScaMJyP4RHatFfuIQLbMpL&#10;8YPybqw2gYQgcEgcZYVhcOYAAIBMdrqhmIO4bYOSp4NFbwmCgILocG1xNYKfcb5ew4JrcwRLF4Ja&#10;dDs1wIJ9dTgbyINvdWYAAIAAermgi4HZdtWRZoGId4uBXYE7eCtwEoEDeMBdwIDeeVVKOIDXeeQ1&#10;BYDzek8bN4GaeiwAAIAAfjqfZoAZgCWQM3/dgCKAF3+ngANvE395f95c239kf8JJgH9mf600eH9+&#10;f5Qayn/hf1cAAIAAgACeO36wiX2PJH59iM9/B35Qh/9t5H4rhx1b1n4ehkpIkX4yhZkzsn5ChQ0a&#10;OX5ZhQwAAIAAgACdRH2Qku6OJH1lkZV+Cn06kA9s8n0Zjnda9X0OjPhH130Zi7EzHH0kit0Zx3z7&#10;imYAAIAAgACcfXyqnGeNWXyGmml9PXxXmC5sJnw0leRaNHwuk8lHNHw4kgoypXwrkSYZcXvHjtkA&#10;AIAAgACb5Xv7pfOMtnvco1V8jnunoGtrd3t5nXJZiXtxmslGj3uDmMMyH3ttl/kZIHrEkP0AAIAA&#10;gACbfXt/r5+MOXtirG57/HshqNlq3nrkpTxY/nrSoh1GGXrgoBoxr3rGnZ8YuHnykLcAAIAAgACU&#10;0Y8MY5KG8o2dZfF38Ix5aCBnn4uJaidWG4q7bBVDPYoqbeEudoopb0cTyIybbxQAAIAAekCUEI0t&#10;bHqGK4v3bf53Dorlb2hmy4n0cMBVWYklcgtCkYiTcz8t34h9dB4TYop9c6wAAIAAfbaTMYtfdUeF&#10;HIpNdg52GIlIdsRl1Ihkd3BUfYefeBpB14cTeLktSYbueR8TA4h/eJoAAIAAgACSLIm4ffuEC4iy&#10;fiR08ofBfjVk6obifjtTqYYufkdBLoWpflUsy4V2flQSuYagfgYAAIAAgACRMIhMhsyDD4dThldz&#10;/IZrhcNj9YWShR1S9YTZhIFAnIRchAwsW4Qgg78Sd4Tog4YAAIAAgACQV4c7j76CVIZKjrJzQ4Vg&#10;jXdjIoSFjCdSJIPMivA/8oNEigAr0oL9iZ4SH4NniDoAAIAAgACPqIZimLWBmoV4lxdyhYSJlTli&#10;Z4Opk0ZRbYLykYo/VYJlkEIrb4H7kB0R5YIejBkAAIAAgACPIIW8ob6BCYTZn5Zx6YPhnRthzIL0&#10;motQ1YI3mFo+uYGylvQq8IE6lkYRsoERi/cAAIAAgACOvoVFqveAl4RlqFdxY4NipUVhP4JioiFQ&#10;WIGXn5g+VoEKnmUqm4COmzURcYBFi8sAAIAAgACHfJidYxV6aZaYZVlsRJTjZ3hc4ZNkaXJMSZIP&#10;a006NpEgbPUl2ZE4bgELPJOVbXQAAIAAfUaG1Zb9a4p5z5UfbQJrmZNpbmdcRZHbb79LvJB7cQY5&#10;vo+BcicleI92csgLLpEYckUAAIAAgACGIJVIc9t47pOIdKVq0pHZdWRbe5BRdh5LDI71dtQ5Lo36&#10;d3QlDo3Ud7sLHI7Id30AAIAAgACFSJOwfBZ3/pH8fExpzJBdfHNapo7afJdKS42MfMA4kYyUfOUk&#10;nIxYfOYLAYy8fQwAAIAAgACEb5JdhFl3KpCxhAdo+I8Yg6FZxo2agzFJqIxBgsk4BYtRgockOIr+&#10;gmcK7Yrxge4AAIAAgACDupFHjMh2co+oi+9oP44PivRZGIyJietJBosuiP03nIoliFsj64nAiGsK&#10;2YlnhhQAAIAAgACDJpB0lUR18Y7dk/BnvI07kmJYhouokMVIa4pNj2g3FIlCjpgjnoiyjsYKxogd&#10;h0kAAIAAgACCsY/Wnc51do5CnAVnOoyXme9YBIr2l8xH6omTlho2j4iMlWsjNIfplBUKtocQhz4A&#10;AIAAgACCWo9kpoR1Fo3OpFtmy4wXocdXkYpnny9HhIj3nVI2PIflnHAi7oc5l54KlYZGhygAAIAA&#10;gAB6kKKlYnBuE6AmZJVgq53uZqBSIJvnaIpCWJoeak4w4pj+a8McgZnBbD8D35ihbL4AAIAAf9B5&#10;/KFBanttoJ7Ma+JgNJx/bUFRuZpdbpVCAZiAb9Iwo5dKcNQcZpfPcQcEIJYQcdIAAIAAgAB5a5+i&#10;clhs7p1CcyFfnZr0c+ZRIZjRdKxBgpbydWgwRJWxdf4cNpYFdfsEUpPFd00AAIAAgAB4xJ4Qeh1s&#10;Mpu7emFezZl4epxQfJdYetxA7JWBex0v05Q8e08b95RnezEEdJHAfEwAAIAAgAB4G5y/ge9riJpy&#10;gbleHpg1gXZPyJYTgS1AaJQ0gPgvZJLvgNwbtZL1gNgEjo/9gJ0AAIAAgAB3hpu6id9q+plziThd&#10;k5cwiHVPOpUJh60/4pMihwcvGZG5hrEbj5GdhxYEqI52gyYAAIAAgAB3EZrdkddqgJiekMRdFZZY&#10;j4ZOupQrjkg/bZJAjU4uxJDKjPQbhpBljKQEx40pgzsAAIAAgAB2s5pFmetqS5gGmINc3ZWulstO&#10;c5NhlQw/HpFlk9YuY4/7k9IbMI+MkT0E1Ywcg0UAAIAAgAB2a5nWoitqApeNoHtci5UnnlxOHJLM&#10;nEQ+0pDEmxkuJ49LmfAbB47NkkYE2ItSg0YAAIAAgABuBq05YZNiA6pdY5JVOqe3ZYNHaaU7Z1c4&#10;TaMdaPcnNqIXahsSKqR/aacAAJjTbmIAAIAAgABtg6wQaT9huqkbao9U/aZGa+FHQKOgbSo4N6Fg&#10;blMnP6AxbxsScaItbooAAJctc2kAAIAAgABtF6qBcLNhOaeTcXNUmKS0cjdG3qIDcwE37Z+5c7on&#10;G55ydC4SkqATc5gAAJWgeDAAAIAAgABsoajqeAhgr6YDeFNT/aMseJxGaqB6eO83iZ4zeUEm3Zzc&#10;eWwSl54yePUAAJQwfGMAAIAAgABsKKeQf2xgOKSvf1BTgaHZfytF458mfwQ3MZzQfvQmnZtwfvIS&#10;kpyGfuMAAJLogAAAAIAAgABrvaaHhvJf2aOlhndTJaDHheRFhZ4LhVA22JurhOUmb5oohNUSkpsD&#10;hLgAAJHGgAAAAIAAgABrZKW3jn1fkaLSja9S35/njLJFOp0ei7s2hpq8ixsmO5kli0oSpZmoiaEA&#10;AJDbgAAAAIAAgABrJKUPlhBfVKImlPVSnJ8zk59E85xfklk2QJn0kbMl6ZhhkbwSgpitjIMAAJAn&#10;gAAAAIAAgABq8KShneNfVqGknKhSmZ6YmvdE2JuimVY2M5kXmM8l/JdqlucSqpepjJ4AC4+KgAgA&#10;AIAAgABhs7h8YIlV9LV8YlJJobKQZBg8Ya/DZcMtu62MZyUckq1EZ7gIXK6kZ2sAAJNYctgAAIAA&#10;gABhMLeRZ9tVx7RPaQJJkrEVajg8b64La2Yt5aufbGQc8KsKbLoI8awJbGkAAJIXd24AAIAAgABg&#10;6rYLbuxVd7K/b5JJXa9ycEU8Q6xRcQct1qnOcacdFKkFcckJXKmlcZ0AAJDhe4AAAIAAgABgqrRk&#10;ddhVJbEadhlI/a3QdmE8BKqrdrotqqggdwsdF6cydwYJqKd6dzgAAI+/fxYAAIAAgABgaLL1fNJU&#10;6a+sfL9IvqxdfK07uak0fJwtjqaVfKIdGaWOfJkJ6qWIfRkAAI7BgAAAAIAAgABgLrHag/FUx66B&#10;g5dIo6skgyo7m6fxgsEtb6VIgoMdJaQQgqAKJ6PMgjkAAI3jgAAAAIAAgABf/bD8ixRUta2Nin1I&#10;mKofibw7i6bhiQgtXaQxiLYdK6LeiSAKZaJKhogAAI0zgAAAAIAAgABf2bBXkkZUsqzLkX5ImKlI&#10;kHY7haX5j4ktS6NBj2UdGKHsjrwKfKEfhxcAAIycgAAAAIAAgABfwa/dmaBUu6wsmL1Io6iRl4E7&#10;h6U0loQtUqJtli0dM6EBk04KkqAihyYAAIwAgAAAAIAAgADBE2cVX+2u02k5YrSb7Ws+ZWCIIm0k&#10;Z+5zaW74amldt3C5bNFGx3JFbxAsz3MmcN0KBHYqcRS/IGQlatGtS2aKbIWajmi/biyG6GrSb8ty&#10;RmzPcWBcqG6xcutFyXBJdFMr6HDxdV0JbXRodWu9SWGVdaerhmQgdk6ZB2Z9dvOFc2izd6Vw+GrS&#10;eFxbgWzQeRFEym5wea8rD27ZegoI6XLcei27d19LgF2puGH1gA+XQ2Rsf8iD7mbBf41vl2kBf2la&#10;UmsYf01Dz2y+fykqQmzkfu0IdnGzfoa5zF1ViwSoIGAXidyVsmKmiLWCaWUMh5duUmdiho5ZNWmQ&#10;hadC52s5hM0piWsZhBoIFHJZgj+4cVvAlbOm1F6Sk7uUcGEtkbWBMWOij7ZtLWYDjdRYPGg3jB1C&#10;GmnjiqAo5Wl+ibEHwXLlhT63XFp5oGOlzF1WnZ6Tal/1mrqAMWJwl95sPWTelTFXamcaksBBcWi7&#10;kK8oYGgXj8oHfHNZhRC2jll/qw6lBVxip3ySnF7+o75/X2F2oAhrbmPnnJlWrWYsmY9A1mfJlycn&#10;7GbilSIHRHO4hOq2CljUtaykflu1sT+SA15ErKV+umCxqCFqz2MdpANWH2VgoH5ATWbwnh8nbmXI&#10;mV8HGHQDhMyzN27sX0eimXBPYjGRDnGnZOl+aHL2Z3dqtHQ/ae1V6XWBbE0/vHakbncmAndab/wE&#10;MnsJcRKxwmwsaauhe23Pa4yQAG9QbVB9a3C9bv9pw3IgcJ9VDnN4cjI++HSgc5olV3UPdHgD4Xly&#10;dcmwMWm1c/SfzWt+dN+Oe20gdbh79m6tdoxoenAwd2BT7XGheC49/nLJeNwkh3LmeSYDmXnrekau&#10;kmeCfh+eJmlmfi2M2mshfi56lWzHfilnOG5pfjBS2W/ufjs9HHEXfjwj0nDhfhADW3pTfiutEGWf&#10;iEecs2eYh4uLbGlphrp5LmsgheFmE2zRhRVR125shGc8S2+Sg8cjMG8Gg1MDJnqtgYKr1mQYkn2b&#10;gGYfkPyKQWf6j1l4Dmm/ja9lBWt6jBpQ9m0Wiq87lG46iYgioG1diR8C+nr5ggOq3GLcnLWaiWTs&#10;mnKJS2bLl/53H2iVlYVkJWpckzVQNmv+kSY6/20Sj48iL2vqjtwC1Xs3geqqI2Hspu2ZzGP+o+mI&#10;hGXZoKh2VmefnWJjYGlqmmFPgGsUl9E6bmwhlhYhyWqqk5ACt3tqgdaprWFFsR+ZRmNUrVuH6GUi&#10;qU11sWbcpUVixWiioaRO+mpKnrY562tKnPohT2mKloUCn3uTgcWlpHcVXsOWenevYbqGNHhcZHR0&#10;p3kUZvth8HnTaWdOBnqba7c4i3tmbb8ey3w7btMAAIAAcmCkeHR5aI2VWnVUao6FAXYlbGlzi3b2&#10;bidg7nfLb9VNInijcWw3w3lmcsceKHnYc1EAAIAAdwWjNnIXclCUAnMfc26D5HQOdHRyaHT4dWZf&#10;7HXgdlNMRnbHdzY3EXeFd+0dnXeSeAcAAIAAexihxG/1e/eSjXEXfE+CWHIffIxxGXMefLleuHQl&#10;fOlLPHUefRg2NXXVfTYc83V3fQMAAIAAfqKgbG4mhZyROG9ahTuBCHB1hLdv1HGDhB9dtHKUg5BK&#10;VXOfgxc1fHRNgq0canOFgm8AAIAAgACfUGyvj1aQIG3vjj5/+G8TjPduzXAsi51cvXFFilVJjXJM&#10;iTY023LyiGMb73HLiEsAAIAAgACebWuAmROPPGzIl0d/FG3ulT9t8G8Lkydb7nAukTRI3HE3j4g0&#10;WXHFjnEbkHBdjVgAAIAAgACdxGqWotOOimvjoFd+WG0FnZFtNW4dmrxbNm9CmCtIMHBSlhkz0XDU&#10;lR8bOm81kXoAAIAAgACdVGnxrJeOCGs9qXJ9wWxUpfJsl21fomtapW59n01HtW+KnQMzVm//m3ga&#10;xG5HkhkAAIAAgACYUH+XXlqKSX9wYUZ7GH94Y/hqln+eZnZY2H/XaNVFxoAuaw0w5YC+bN4WtYI9&#10;bTQAAIAAdlyXU30bZ5iJRn05aaR6AX1ka4dpkX2cbU1X7X3jbv5E+35BcI8wOX69cckWNn+zcbsA&#10;AIAAemeWOXrXcL6IAXsgcgF45XticydoeHuwdDdW+nwIdTpEL3xwdikvl3zbdtgVxX1IdoUAAIAA&#10;ffOVBXjEeeeGvHkqenJ3l3mFettneXnhezlWEHpOe45DcXrAe9wvCXsbfAoVZnsde6YAAIAAgACT&#10;03cHgw6Frnd/gvN2hHfqgrBmTXhSglJVH3jHgftClnlIgbQuV3mSgXYU6XlNgVMAAIAAgACS1HWk&#10;jEuEqXYmi4d1hHaXipFlWHcGiYNUOnd+iINB4Hf2h64txngwhy0UgXfGhqYAAIAAgACSB3SClYmD&#10;23UMlCN0t3V9knxkkXXukMFTfXZsjylBQXbijeEtWnb8jVMUOXZ+ixYAAIAAgACRanOgnsyDN3Qw&#10;nMp0C3Semnhj53UImBNS13WGlfNAoXYAlGYs2nYHk/4T9XV3jX4AAIAAgACQ/XL9qByCunOPpYpz&#10;fXP0opNjVXRRn49SU3TGnP1AM3U5m2osbHUzmYwTi3S0jTcAAIAAgACLLIh+XfB+EYetYMdv04cd&#10;Y2pgR4a4ZdtPdIZxaCc9K4ZmajsovIbta7kOBoj+a0cAAIAAedOKUYY0Zq19OoWkaLVu7IUtappf&#10;c4TObGJOuoSKbg88j4R8b48oQITfcI8N14ZJb/UAAIAAfViJXoQHb1N8HYOkcKNt7YNCcdted4Lz&#10;cvpN34K7dAs72IKxdPons4L3dYcNnoPndO8AAIAAgACIT4IUd+h6+oHFeJdsuIF4eSpdhIEyeahN&#10;AIENeh47I4EHeoEnLIEyeqsNZoHRel0AAIAAgACHSoBWgIt5/YAbgKNrwn/fgJZci3+mgG5MZ397&#10;gEk6qH99gC0m3H+OgBANUn/+f+gAAIAAgACGaH8HiU95Nn7YiNNrAn6biCNbwn5eh1ZLjX43hpc5&#10;/X4shgkmUX4khdkNDX56hKMAAIAAgACFsX3zkhF4eX3MkQZqR32Nj7dbDX1OjlBK3H0pjQ85Zn0W&#10;jCwl9XzjjDoM6n0yiJYAAIAAgACFIn0dmtV353z7mURpsHy3l19aeXxvlWJKSXxGk7I403w0krEl&#10;gnvmkkoMy3wniKYAAIAAgACEuHx/o7F3dHxgoaxpL3wTnzhZ9nu8nLFJ1nuHmqw4dntrmeAlJnsM&#10;lyMMintfiHoAAIAAgAB+Q5H5XWZx2pCRYBpkaY9xYqZVuo6DZQdFvo3DZzk0H41yaRsf0o5WahcG&#10;To6ZahQAAIAAfMt9e4/oZahxKo6wZ6Bjso2ZaX9VGYyka0NFNovcbOUztYt9bkUfjownbuAGaov2&#10;bvAAAIAAf958ro3XbdFwOozFbyNi5Iu8cGJUTorQcY5Ei4oNcqMzLompc4YfNoojc8wGd4mfdCsA&#10;AIAAgAB7yYvtdelvRIrudqph3on5d1RThYkTd/FD14hdeHsyo4f2eOce3YhGeO0GfIeSeb8AAIAA&#10;gAB66YpKfgVueIlYfkRhGYhrfmRSsIeOfmpDUYbLfm0yNoZnfncenYaMfmMGjIXGfq8AAIAAgAB6&#10;Ioj6hkRtuYgWhftgXocqhYdSC4ZChPhCuoV8hHEx8oT3hCAeboT5hDsGkYQ8gtsAAIAAgAB5g4f0&#10;joxtOocajc5f44YnjMpRd4Uwi6dCGYRpirIxYIPeijIeKYOjiokGi4LzhGwAAIAAgAB5BIcqlt1s&#10;uYZUlbFfXYVZlCdQ9YRVknxBmoODkTEw1IL4kMgduIKbj9YGiYHlhGsAAIAAgAB4ooaSn01sUoW+&#10;ncte6oS4m8ZQgoOlmaJBNoLCmCUwhoIml7YdgYGvk/MGfYEUhGMAAIAAgABxr5vYXLJl8Zn3X0JZ&#10;O5hgYbRLTpb8Y/s8CpXaZgcq4pV9Z54WLpeFZ8cAAJMNab8AAIAAf0pw95oOZIxlZ5hHZm9YtJai&#10;aEBK4ZUjafg7tpPqa4Mqr5NubKsWMJUXbJQAL5C+brYAAIAAgABwT5gTbEJkopZqbY5YDpTLbsxK&#10;P5NNb/s7NJIRcQkqVpGCccoWFZLccYUAc45wdDMAAIAAgABvk5Yxc+Nj0ZSWdK1XK5MHdWVJjZGP&#10;dhI6mZBbdqgp5Y/BdwkV3pDZdq0AooxreUQAAIAAgABu15Sbe5BjF5MMe+JWcZGCfB1I0JAJfEM6&#10;Eo7PfGcpdY4xfHwVnI8OfDoAw4qqfaYAAIAAgABuMpNbg1pifJHWgz5V3JBIgvtIO47KgqE5hI2G&#10;glYpMIy+gjcVdo1kgmgA4IkngJcAAIAAgABtrJJPiydh9ZDViqFVVI9FieRHs42/iRU5Box2iHYo&#10;z4udiFEVdYvjiAQBA4ffgK8AAIAAgABtQpGLkwphsZAXkjVVEo55kQFHaYzTj7E4vIt0jtMocIqe&#10;jwQVGYrHjKABGobRgL4AAIAAgABs75D4mw5hX499mfhUuY3UmF9HEIwglrE4coqxldEoOYnFlScU&#10;/InJjjABJ4YDgMgAAIAAgABlYqZXW7BaEqQfXhVN8KIjYGVAq6BbYo0x8p8FZGgg558TZYoL+6G7&#10;ZRoAAI2UbdIAAIAAgABks6TMYydZpqKOZPFNk6BtZrBAbJ57aFYx0pz/ab8g85zVaooMT576af0A&#10;AIv7cswAAIAAgABkK6LoanVZDKC4a7hNGZ6UbPE/+Jyabh4xf5sRbxog0JrBb5UMfZxsbwYAAIp7&#10;d6IAAIAAgABjnaEHcatYa57icnpMaJzJczw/dZrRc/UxEZlIdI0gkJjedMMMjpoZdFUAAIkUe+UA&#10;AIAAgABjDp9uePBX4Z1TeVhL3ps7ea0+45k/eewwtJepeicgTZctejEMjpgBeioAAIfRf5wAAIAA&#10;gABikJ4sgFZXcZwWgGFLdZn4gEg+fJfzgBowVZZOf/ogJZWif/gMlZYegBEAAIa0gAAAAIAAgABi&#10;Jp0th79XGZsYh3lLJJjwhvg+KJbchmYv+pUyhg4f5pRthkQMrJR0hQ0AAIXOgAAAAIAAgABh1Zxe&#10;jytWzJpKjptK05gcjb492JX9jNsvrpREjHYfi5N+jK8MiZMliHoAAIUhgAAAAIAAgABhlZvLls1W&#10;v5muliRKxZdslO89vZUok6wvq5NKk2cfsZJbke8Mv5HsiJ8AAIScgAAAAIAAgABZI7GtWmROGq9S&#10;XI1CZK0ZXqo1nKsYYJ4nLKnjYiMVk6thYmgDRam2Y1oAAIjncf0AAIAAgABYcLBnYX1Nuq3iYxtC&#10;I6tqZLk1f6kuZjonOqe9Z2AV6qjPZ3AD0qa/aFEAAIegdrIAAIAAgABYCK6SaGhNSqwLaZBB0KmJ&#10;arQ1OKc4a84nGKWsbJoWCqZzbHwEOaPzbXgAAIZnet0AAIAAgABXrqynbzpM36omb/1BV6eocLk0&#10;56VVcW0m36O8cewWCqROcasEhKFccvwAAIVBfooAAIAAgABXUqr9dhxMiqiCdopBBKX/duo0iqOm&#10;dzMmuqH1d20WCaJddykEwp8GeOEAAIQ+gAAAAIAAgABW/6mtfSNMUKcqfUpA1aSdfU40XqI3fT8m&#10;kqB0fTMWG6CXfRYE/5zvfhYAAINegAAAAIAAgABWuqighC1MKaYShBZAuaN1g8c0QaECg2wmdJ80&#10;g0cWHZ8tg4cFPpshgnoAAIKtgAAAAIAAgABWhafSi0NME6Uyiv1AqqKDimc0Mp/+ic8mXZ4hicoV&#10;/54RiTYFTZmrg5YAAIIWgAAAAIAAgABWYqc0kn5MDKR6kiJAp6G6kVU0Lp8jkKQmZ50vkJkWJpz2&#10;jeQFaphwg6kAAIGAgAAAAIAAgAC1JmFTWbKj/mPRXQOSNmYvYDd/hmhxY0xr3mqfZkZXKGyuaSVB&#10;Km5ia88n627abd0GuXSjbsWzKl3OZGGicWCaZqyQ1GM2aOZ+S2WuaxBqumgNbShWHmpAby5ANWv8&#10;cQYnGGwScl4GY3U1c0GxTlqxbwGgql2zcEqPTWCDcYx81mMmcs5pbmWsdA1U+2f+dUM/Pmm7dlYm&#10;UWlldwoGF3W1eCKvdFfleYGe3VsWedyNjF4Jejl7WWDSepdoFGN/ewFT1GXqe2s+Tmeoe8Qll2bd&#10;e+sF1XYkfJqtvlV4g/KdRljOg3WMBFvjgvZ53l7Fgnlm4mGMgghSyGQRga89dmXKgVgk8mSEgREF&#10;nXaDgG2sUlN2jmab91bpjRiKzFoUi8B4uF0Nimplzl/kiShR52JwiAo8vmQlhxkkYmJ1hp0FbnbT&#10;g6arLVHPmNWa6lVYlraJ0FiRlIN3yluYkllk716AkFRRJGEUjoU8KWK4jQwj8GDIjKIFRncWg5Gq&#10;UFCEozaaHlQboEOJCldanTd3DFpkmjtkN11Ul4BQeF/xlR47nGGKk1Yjjl9skewFJndMg3upwU+Y&#10;rXWZklM0qaCIeFZspbl2eVlwofhjsFxenplQBF76m8U7KGB/mgUjIl5Flh4FDXd3g2qoF2jbWUmY&#10;Y2qpXK+Hz2xrX+Z2JW4fYvBjZW/KZdxPf3FfaKc6InKvayog6HLxbMwBTH3PbvOmgWWIY3eXNGel&#10;ZeSGvWmaaDF1LWt2amNigG1CbH1Os27xbn85dHA+cEUgW3ACcUwBLn4Bc8ek3mKIbY6Vf2TZbw6F&#10;N2b7cHhzuGj/cdRhOGrvcyZNlmy4dGk4gW39dXwfnW0udfkBFH4teGWjNF/Xd4iT1WJQeDCDlmSU&#10;eMdyX2a4eVFf/mjNedxMjGqqemM3q2vmes8e+mqdeuEA/X5UfGahqF1/gX2SYGAZgV2CLWJ8gSZw&#10;/mS4gOJe6GbhgKRLl2jUgHc26GoDgEsea2h0gB0A6n51f9SgY1uQi3uRK15CipaBCWC4iZJv6WMJ&#10;iINd5mVAh4JKyWc1hqM2Q2hYhfgd7marhdoA2X6RgJOfX1n5lXSQMly8k8yAGl8+kftvBmGbkCRd&#10;EWPijm9KE2XcjPM1v2bli+Edj2Uzi4wAzH6ogIqenVi7n2GPc1uInPd/WV4NmltuSmBsl79cWmK4&#10;lWFJaGS5k2k1N2WykjcdOmQEkDYAwX66gIKeHVfYqTaO6lqlpgx+w10joqdtsl97n05b0GHEnFhI&#10;9WPCmgc0w2SimOUcy2MNk3gAuH7JgHybNnCyWPeM1XHMXGB9Z3LxX5BsvHQbYoxa4XVEZWRHwXZn&#10;aBMy8ndoamAZXnfNa1oAAIAAch2Z4W2HYo2Lo27uZQ98MXBBZ2lro3GMaaFZ5XLRa75G5nQHbboy&#10;OHT1b2AY0nTJb9wAAIAAdsiYhWqhbCCKP2xAbcd7EW29b1VqhW8mcMZY7nCDcihGGHHJc3QxmXKl&#10;dHwYY3ImdJMAAIAAeuKXBGgFdZmIwWnLdn55g2tnd0ZpOmzsd/lXvm5seKNFFm/CeUEwx3CJebcX&#10;ym/seYwAAIAAfnGVoGXGfw6HZ2emfzx4M2lef0Zn+Gr5fzlWxmyIfyxEOW3tfygwGm6efx4XUm4G&#10;fvAAAIAAgACUe2PqiJKGTGXfiAp3Jmemh1Zm92lThoxV1mrthcxDf2xOhSsviGznhL8W6WxyhMAA&#10;AIAAgACTj2JikhKFZWRmkNh2RmY2j2ZmIWftjeJVDWmSjH1C1mr0i1YvFWtqiqwWnWsjiccAAIAA&#10;gACS3mEum4mEsmM7maF1jmUOl3VlbmbDlTpUXmhtkz1CL2nSkbIuk2oukSUWVmoVjeUAAIAAgACS&#10;ZmBNpPOELmJdomd0+2Qpn4Rk2WXWnJxT2Gd6mhdBwWjZmFMuImkYl2AV5WlMjs4AAIAAgACOfHjn&#10;WLGBJ3lSXAlyt3nhXyhi/nqEYhNSAXsxZNQ/nXvvZ14rPHzFaVsQ3n5QaWAAAIAAdgmNUnXhYbqA&#10;EHaZZEBxnHdSZpth/XgPaNNRH3jPaus+3XmVbNMqn3pHbkAQiHuFbfYAAIAAeh+MHXMbarV+vXQJ&#10;bHlwe3Tjbh1g5XW7b6JQMnaPcRI+Gnddcl0qC3ftc0UQPXkQcssAAIAAfbWK1XCTc7J9a3GodMBv&#10;KXKhda1f6HONdodPT3R6d0s9Z3VPd/spjnW9eGkQA3bsd/AAAIAAgACJk25rfK58UG+ZfRZuC3Cp&#10;fVdeuHGlfXpOXXKefZo8inN9fboo3XPGfcMPoXUlfZ4AAIAAgACIiWykhbZ7R23jhXptDm7/hQxd&#10;x3AJhIJNf3EHg/8743Hbg5koW3H/g2UPWnOhgvoAAIAAgACHsmssjrp6dWx5jd5sQW2cjMNdAm6r&#10;i5FMxm+wins7SHB+iaYn+nBwiWkPLnJZh3AAAIAAgACHDGoCl7l5zWtYlkRrlWx8lIFcXW2JkqlM&#10;I26OkQ86qm9bj/YngG8nj+wPAHFQiiUAAIAAgACGl2kkoLN5T2p/nrRrCmuenFFb0Gyhmd5Lp22d&#10;l9I6RW5flq4nFW4JlWUOp3CRiegAAIAAgACB14GLWF11WIFYW5dnxoFaXqFY7IF9YXdIwYG4ZBs3&#10;A4InZnEi0YMdZ/gI54SkZ98AAIAAeXOAy362YOJ0aH7KY19m1H7tZbVYF38eZ+dIC39gafI2cH/K&#10;a7kiZ4CEbMkI34HpbJoAAIAAfQZ/unwNaV1zOXxWayllzXyXbNhXGXzcbmZHMn0tb9g1vn2WcRMh&#10;5n4YcbYIxX+GcZsAAIAAgAB+mHmmccpyDnoNcvdklnpodAVWLnq7dPdGW3sgddM1F3uHdoghdHvU&#10;dtAIsn1wdwsAAIAAgAB9gHeJektw+XgLetxjjHh5e0lVLHjae5lFtHk/e+E0i3mpfBshGXnAfCAI&#10;qnuhfJYAAIAAgAB8j3XXgt5wLHZrgt9izXbhgq1UX3dGglxE5XesghAz8ngCgd8gn3fjgdUIg3of&#10;gVwAAIAAgAB7y3Rxi2pvZnUQit5iDHWJihBTpXXxiShENHZYiF0zXHagh9kgSnY7iA8IcnjYhVUA&#10;AIAAgAB7MXNSk/BuznP7kuBhc3RzkX9TE3TVkARDo3U5jswyy3V6jisf3HTgjg0IY3fOhasAAIAA&#10;gAB6vnJ4nHxuV3Mnmv1g83ObmRBSk3Pylw5DNXRJlYEydHR6lRIfgXO2ktYILHcKhYYAAIAAgAB1&#10;Toq3V9ppgIn7WvBcsol8Xd5OpIknYJs/NIj+Yxst84lKZSkZf4r5ZfMB9YoUZxgAAIAAfF90WIgb&#10;X+dos4eZYlNb6IcuZJ5N+IbZZsU+qYaraLktjobiaksZT4gwarsCLIdsa/oAAIAAf4NzaoWRZ+dn&#10;rIU+abNbC4Tpa2ZNI4ShbPk9+IR4bmQtB4Shb30ZAIWZb6ACToUTcTYAAIAAgABycIM/b99moYMI&#10;cRlZ9oLHcjhMSoKMcz49NIJwdCMsbYKOdMoYnIM2dLICXYMKds0AAIAAgABxfYFCd+BluYEdeJFZ&#10;DoDqeSJLXYC3eZg8mYCTefwr6ICpekIYSID/ehMCboFEe8AAAIAAgABwpn+Qf/Jk739/gCNYUn9V&#10;gCdKtX8hgAw8B374f/Ars37pf+UYM37zf+gCjX+9f/gAAIAAgABv9n45iAtkYX46h8ZXz34Nhz1K&#10;K33KhpQ7cn2bhgsrKX19hdQX930qhh0Cln52gcAAAIAAgABvaX0mkCRj130vj3JXRX0AjmdJqny1&#10;jTw69Xx8jGAqpHxRjDwXkHu0i1sCn31qgcYAAIAAgABu/XxTmEtjanxgl0JW03wslb9JO3vWlCI6&#10;l3uNkxIqW3tJkv8XUXp1j48CkHyggbwAAIAAgABpA5R/Vwpd0JNIWfdRrpJVXMVEUZGVX2I1eZEl&#10;YbAkcpGiY1UPT5SMYycAAIgJaZoAAIAAftRoHZIjXqhdH5EUYP1RCZAhYzhDzI9RZU41F47MZx8k&#10;Po8caFsPaZFtZ/oAAIYibmQAAIAAgABnUY+2ZjdcQI7MZ/1QUI3naa1DHI0baz00jYyRbJUj4ozC&#10;bW4PXo6CbOkAAIRec6cAAIAAgABmfo1xbbxbXoyebv9PYovJcCpCZYsFcTwz7IqAciAjb4qYcp0P&#10;N4vPcg4AAIK8eJoAAIAAgABlr4t9dUxaloq8dhVOm4nxdsJBnokud1AzZoifd8gjA4iid/0PDIlT&#10;d5QAAIFOfOUAAIAAgABk94nifPBZ7okwfUtOAIhnfXtBCYeffY0y3ocEfZki2YbMfaMPC4cSfbUA&#10;AIAbgAAAAIAAgABkWoiIhItZUofmhHdNaIcghC9AdoZUg9AyWoWwg4oigIVYg4kPM4Uhg0cAAIAA&#10;gAAAAIAAgABj3oeAjEVZDYbvi+VNL4YfiyRAP4UsijsyL4RnibAiNoQGigEO5YOgh/IAAIAAgAAA&#10;AIAAgABjfIaxlBlYrYYhk3xMy4VNklM/4YRPkQYx44NzkG4iAoLtkCoO24JdigsAAIAAgAAAAIAA&#10;gABc4J7xVd9SQp1ZWJ9GwJwIW0U5+Zr7XbgriZp9X74aSZvNYLgGhJxKYQQAAIOjbUkAAIAAgABc&#10;BpzdXR1RrJtZX1VGN5n0YXk5lZjAY3IrUZgUZQwaUJkRZbQG35jdZeMAAIIQcjEAAIAAgABbX5qF&#10;ZENQ9ZkbZfxFn5e9Z6I5BZaEaSYq6pXFalYaJpaHarUHF5WcauQAAICXdxQAAIAAgABatphAa1pQ&#10;OJbnbJ5E0ZWXbc44apRhbuMqapOfb7EZ3ZQzb84HLpKxcCMAAIAAe2UAAIAAgABaDJZMcoFPkpUE&#10;c1tEMJO3dBw3xpJ8dLcqApGrdS0ZlJIcdSEHMZAqdd4AAIAAfy4AAIAAgABZc5S3echPBpN9ekND&#10;sZIuepU3UZDpesMpmJAEet8ZcZAteswHO434e9EAAIAAgAAAAIAAgABY8JNrgRNOlpI+gTtDTJDq&#10;gSM27Y+XgOwpLo6lgM4ZII6pgOsHUIwcgOAAAIAAgAAAAIAAgABYiJJciGBOL5E6iDtC54/mh8Q2&#10;kI6GhzYo3I1+hwYYt41zh0cHK4qjhNkAAIAAgAAAAIAAgABYN5GOj+VOCZByj6NCw48Vjs42b42Q&#10;jdso4oxXjcIY+YwIjKEHcolUhQkAAIAAgAAAAIAAgABQpqphVE1GYqiYVtI7TacNWT0u7KXkW2kg&#10;hqXZXPcOl6ijXQgAAKAIYHwAAIAAcS4AAIAAgABPxqiUWypFxKbMXTc6v6UeXzIuhaPBYPcgW6Nt&#10;YisOx6WyYgcAAJ1sZRUAAIAAdfgAAIAAgABPPaZTYe9FLaSWY446QaLrZRguEaF+ZnkgE6EHZ1YO&#10;0aLhZwoAAJreae4AAIAAejwAAIAAgABOx6QLaKdEo6JZad45pKC2awEtoZ9JbAAfwJ6/bJEOxqA/&#10;bCgAAJh3bysAAIAAff8AAIAAgABOS6ILb3FEK6BrcE45M57FcREtK51McaQfjJylcfYOwJ3ZcY4A&#10;NZYAdQkAAIAAgAAAAIAAgABN16BqdmBDyp7TdvA45J0od1Us65ued5EfWJrXd5wO2Jupd14AcZPa&#10;elQAAIAAgAAAAIAAgABNc58TfVVDf52DfaI4q5vPfbAst5o3fZ4fJpldfYwO0ZnlfbUAsJIJfs4A&#10;AIAAgAAAAIAAgABNJJ4DhFlDSpxzhHE4gZq2hDIsmZkIg98fCpgSg+QOqph3g3sAtZCZgHsAAIAA&#10;gAAAAIAAgABM8Z0pi49DKJuUi4Y4ZJnQiwgshpgQio4fE5bziq8O2ZceiEQA3Y9ngJYAAIAAgAAA&#10;AIAAgACpzlrqU6mZrV3HV3yI82CGWzV3UGMsXsxkqGW6YkNQ4WgVZZU7wmndaKMjJWlwaukD53ln&#10;bMunwlajXiCYFFngYP6Hh1zuY8Z2DV/YZnhjgGKfaRBP1mUia40602bnbdAiZWXYb2wDyHmccWel&#10;3FLMaI2WR1ZVanOF+1mnbEx0lVzGbhxiMl+7b99OtmJecZA55WQYcxUhsWKxdBkDrXnKdmKj+U9T&#10;ct2UelMgc9qEPFahdNRzH1nxdchg4V0UdrtNmV/Qd6g5AWF8eHghCmAEePkDlXnyevWiMkxAfR2S&#10;4FBIfUSCvlP8fWhxr1dtfYZfxFqzfapMnl2Ifdg4Ol8hfgEgel3Jfh0DgXoUft+gsEmkh1mRi03d&#10;hrCBkVG5hf9wnVVOhU5ew1iphKlL2FuJhB43mF0Ng7MgAVv0g6ADcHowgiufdkdxkYqQeEvTkA2A&#10;nk/PjodvxFN/jQpd91bxi6pLJ1nYinY3GltAiY8fpFp1iZYDYnpIgkmehEWsm6SPo0oumUx/4E4/&#10;lvBvGlH/lKtdV1V/kp9KjlhskN82m1m5j7AfVVlAjtUDVnpcgkKd4kRfpYaPD0jwokl/VU0JnxVu&#10;m1DOnBZc61RTmXJKNVc/l0g2QFhpliAe/lhEkv8DTXprgjydh2ImU4COpGRlV1h+9maVWwZuOmi3&#10;XohcYWrFYeZJUWypZRc0s24GZ+0b122CaZsAAIAAbfCbxF4QXXSNXmCxYGR92mMnYzVtQmV+ZeZb&#10;hGe3aHdIkmm2auQ0F2sDbQEbZ2pNbiAAAIAActOaC1paZ1mLnl1DaWZ8T1/1a1xrzGJ+bTxaPGTi&#10;bwlHd2b7cLwzK2gtci4aumeRcs8AAIAAd4OYUlb9cSaJ7loicl96rl0Dc4dqeF+2dJ1ZCGJFdadG&#10;dWRxdqQyYWWFd3YaK2U7d7YAAIAAe5aWuFQFeuyIdVdde195SVpqe71pHl0+fApYAl/qfFZFjmIo&#10;fKQxrWMbfOUZsGNEfO4AAIAAfxKVZFGChLWHPFUBhGR4K1gxg/poFVslg4JXDF3jgxJE1WAkgrkx&#10;GmD0goEZSGGlgqEAAIAAgACUUU9ojnOGP1MGjV93Q1ZPjCtnP1laivJWQlwridREK15uiOYwqV8U&#10;iFIY/GBNiEkAAIAAgACTgU24mBqFe1FtlkR2iFTFlElmkVfbklJVnVq3kJNDjFz6jy0wLF14jnwY&#10;uV85jO0AAIAAgACS9Ex3oZeE7VA3nwR191OTnERmB1armZlVJVmIl0lDLFvGlY0vyVwTlPsYWV5m&#10;kHYAAIAAgACRWGmsU2KDnmtMVy9082zwWsxlG26QXjdUEHAjYXhBrHGYZIAtdXKlZwkT0XPGZ8cA&#10;AIAAceSPymXDXL6CU2fAX7dztmmhYolkA2tvZTdTGW0nZ8BA2G6uahosx2+SbAITYXDnbFIAAIAA&#10;dpWOS2IqZiCA3WRyaElyj2aMaldi6GiBbENSKWpWbhdAFmvrb8UsOWylcRUTEm5dcQ8AAIAAerOM&#10;t17ob25/U2FocNdw/mOrciVhoWXGc1hQ/mfDdHg/G2ljdYArcWnrdkUSkmxHdgwAAIAAfkeLRVwM&#10;eLh98l61eWlvrWEgefxgYGNZenVQEGVseuY+R2cXe1Eq0Gdoe50SNGp6e28AAIAAgACKEVmgggh8&#10;0lxqggduol7ygd9fZWFGgaBPJ2NngWQ9nWULgTsqTWUkgSwR5mj3gTsAAIAAgACJGVeZi09751p9&#10;ip5txV0Yibxell9/iMhOZGGuh+08+mNLh0Ip6WMnhv8Rs2ewhkMAAIAAgACIXFX2lIJ7MVjtkydt&#10;EVuVkY5d7F4Cj+pNv2A2jns8W2HOjXEpb2FujUkRgmaqimIAAIAAgACH2VS6nZl6qle9m59sglpn&#10;mVZdXlzSlwhNRV8DlRY7+mCPk9MpCV/vk2gRJGXvi5cAAIAAgACFMHGSU0B4anKWVvNqpXOzWnhb&#10;pXTYXclLXnX3YOc5l3cOY7slmXf5ZdcLunrEZgIAAIAAdcKDx23SXA53N28wXwNpgXCEYc5apXHN&#10;ZHNKgnMGZu044XQiaSQlC3TIarYLjXf3aqoAAIAAeeGCcGpdZN110mwBZxdoWG2DaTJZjW7uaylJ&#10;mHBAbP84I3Febp4kgnG8b7ILZXWCb4oAAIAAfYCBDmczbbB0cGkMbzdnAGq2cKFYlWxAcfJIvW2u&#10;cyI3fW7MdCskF27hdMsLTnNedLMAAIAAgAB/umRydoBzSGZzd2Nl3Gg+eCJXYGndeMFHz2taeVQ2&#10;pGx4edMjbWw5ehULCnGbemUAAIAAgAB+oGIdf1lyN2Q5f5pk3GYbf61WcGfQf6NG9GlUf5g2Bmpf&#10;f5gi92nKf6MK33AYf8cAAIAAgAB9vGAoiCZxXmJah8pkD2RMhzRVrmYNhoZGPWeYhes1cGiThYIi&#10;pGekhYoKy27PhEMAAIAAgAB9Cl6RkOVws2DUj/ZjZGLQjrtVDGSUjWtFn2YejFA01GcKi6UiLmXY&#10;i+kKs23qhzwAAIAAgAB8i11XmZJwMl+omCBi22GllkpUhGNklGFFKWTlktY0eGW+khshyWRikVEK&#10;a25khwsAAIAAgAB4/XnuUv5tBHpiVo9gDXsAWfZR13uwXSlCR3xoYB8w/31BYq4c4n5sZCMEhIDp&#10;ZO0AAIAAeSB3s3ZgW0hr9XcoXi9fDnfyYO9Q/3i4Y4VBlHl9ZeYwdHpHZ+ociHsFaPEEm34pabIA&#10;AIAAfMB2fXMNY5dqsHQXZdRd/HUJZ/NP/HXqaetAuXa/a7gvxXd9bTUcEHfLbdYEnHvFbrkAAIAA&#10;f+91RHAFa99pc3E6bX1cunJPbv5PEHNFcGA/4nQucZovIXTfcpYbpnS6cuIEn3mxdCgAAIAAgAB0&#10;E21XdDdoS26wdTpbom/edh1OBXDndt4/PHHWd4wumXJ7eBIbWHHueCIErXgZebMAAIAAgABzDmsY&#10;fJ5nb2yPfRNa2m3PfVpNMm7ifX4+am/OfZwuAHBSfb0a4W+IfcIEmHg8foIAAIAAgAByOmkzhPlm&#10;oWq+hORaFmwKhJFMeG0lhCI9um4Qg8Qtbm51g5camG2Ig94Emng4goMAAIAAgABxkmenjUZmAGlD&#10;jLFZeGqWi81L5Guwis49KGyTigYs3GzfiboaK2v2icwEmXg6gxwAAIAAgABxFWZxlY1lhGgalI5Y&#10;92lwkyJLZWqDkZ48vWtYkIAsimuFkF8Z0Gq0jogEbHiHgv0AAIAAgABsxYLZUnthgoLNVedVSIL0&#10;WSxHy4M5XD041oOhXwEn2YR4YSwS9Ia7YZUAAIM6Za4AAIAAfANrln+EWk5gkH/BXSFUZoAHX9BH&#10;EIBVYlM4Q4C5ZJAndIFrZkQS14L7Zl8AAIEJamIAAIAAfzZqhHxTYiNfb3zLZF5Tdn0yZnxGLn2Q&#10;aG43i334aicm6n6Ka2cSlH+Jaz8AAIAAb3oAAIAAgABpbXlmafheTnoEa6FSUXqFbS1FS3r3bpg2&#10;v3tob84mTHvbcKESOXyPcEgAAIAAdP4AAIAAgABoY3bVcdNdVHeQcvVRXXglc/VEUXiidNE2I3kL&#10;dY0lyHlgdgMR9Xn4dZ4AAIAAeeIAAIAAgABnc3SgecVccHV4emJQiHYeetVDmnadeyU1f3b/e2Ql&#10;fXcfe5IR13e5e2AAAIAAfgkAAIAAgABmrnLIgbNby3O9gdtP9nRrgcVDC3TjgYw06XU5gWMk93Uv&#10;gWQRqXXagYkAAIAAgAAAAIAAgABmEnFJiZpbNHJNiVVPYnMBiL1CgnN0iAU0Z3O7h4skcnOJh5sR&#10;S3RqhsEAAIAAgAAAAIAAgABlmHAWkYZavnEokOpO63Hgj9tCE3JLjrM0C3J+jgIkL3IhjjYREXM/&#10;ivAAAIAAgAAAAIAAgABgpoxvUZhWB4vtVNxKd4upV/09nIuVWuQvGovXXWUeCI0pXvoJgI5qXykA&#10;AIAAaWkAAIAAfnBfj4lSWP5VK4kRW7tJqojeXlU89YjEYLwuoYjuYsYdyYn5Y/gJpIqoY/0AAIAA&#10;bikAAIAAgABen4ZBYGNULYYxYphI14YXZK88L4YEZpYuBYYkaCkdYob1aP0Jo4dRaOsAAIAAc2QA&#10;AIAAgABdsINoZ8lTMoN3aXpH1YNxaw07Z4NqbHotVYOJbZwc44QkbhgJhoRnbgwAAIAAeFsAAIAA&#10;gABcxoDobz1SToEScHFG9IEccYU6i4EVcm8swIEncy0cZ4GOc2MJYYHjc4oAAIAAfKwAAIAAgABb&#10;9H7HdsRRiH8Kd4VGPX8feBw53X8XeI4sI38UeOIcJX8oePEJWn+0eZkAAIAAgAAAAIAAgABbPHzw&#10;fj1Q131PfpJFmX1vfrQ5R31kfrcrm31Pfrob0X0kfsQJjX3SfzMAAIAAgAAAAIAAgABarHt5hctQ&#10;dHv5hc5FRnwbhXg5BnvxhP0rb3u2hMMbjXtahRsJUnxcg98AAIAAgAAAAIAAgABaO3pKjWxQBXrX&#10;jStE2Xr/jG04p3rNi5IrJ3p1i0gbYnnZizIJTHsqhkkAAIAAgAAAAIAAgABUpZbcUD1KjJXxU1U/&#10;iZVPVkozJpUCWPokz5V3WxYS75hSW6gBgpSlXY0AAIAAbRQAAIAAgABTnpP9Vz9JvJNEWeA+xZKn&#10;XF0yiJJEXpskZ5KIYE8S2JTnYJkB1JEKYmkAAIAAcfgAAIAAgABSy5EMXj9I3JB5YGc+Co/sYm0x&#10;2I+HZDkj5I+vZYcSm5GkZY4CBo3LZ2cAAIAAduQAAIAAgABSAI5CZUBIBo3IZvE9KI1LaIExL4zp&#10;aeEjVI0BatASSo6Tap0CH4rwbKQAAIAAezwAAIAAgABROYvIbFVHRItpbZY8a4r3brUwdIqPb54i&#10;44qKcD0R/ou+b+YCLYh4cloAAIAAfwYAAIAAgABQgomrc4BGmYlndFw70oj9dQ0v6oiMdY8iaYho&#10;ddcR4okfdYgCRYZVeEoAAIAAgAAAAIAAgABP4ofieqlGDIe4ey07WIdUe3UvgIbVe5ciBIaTe6YR&#10;qIble4sCcISCfVcAAIAAgAAAAIAAgABPYIZjgcRFiIZSgfA62IX2gdcvDIVwgachm4URgaYRL4UY&#10;gcMCYYMRgXUAAIAAgAAAAIAAgABO+IU0iTNFWoVGiUA6uYTziL0vEIQ4iBQh7YODiBoR5IMdhyQC&#10;14G0gewAAIAAgAAAAIAAgABIWKJxTl8+36E8UUI0aaBnU/YoWaAoVk4Zw6FzV78Io6MbWGUAAJGU&#10;X+QAAIAAcHoAAIAAgABHR5/mVP49+J7sV3czeJ4aWcUnj52vW7wZRZ6hXNgIp59zXVkAAI7cZH4A&#10;AIAAdVEAAIAAgABGm50NW509NJwtXawywptvX44m25r5YSQYw5u9YeoIl5vOYlAAAIxDaVEAAIAA&#10;eakAAIAAgABGB5o8Yjo8hJlvY9wx9pi8ZVYmQJhHZosYR5jtZwYIgJhMZ18AAInebnwAAIAAfYAA&#10;AIAAgABFZJe4aOg73ZcMaikxXpZYa0AlqJXSbAoX+5ZMbEsIdZUPbK8AAIfGdC8AAIAAgAAAAIAA&#10;gABExZWTb747SpUKcKcw5JRbcV8lTJO+cdMXuJQAcdAIkpIpcmQAAIYQeWcAAIAAgAAAAIAAgABE&#10;O5PCdpw6z5NadzkwgpKud5Yk+JIBd7wXaJIed5kIgo/SeJsAAISyfcoAAIAAgAAAAIAAgABDyZJB&#10;fZA6bZH2fe0wMpFPffgkw5CIfdoXQpBzfcgIUo3wfngAAINFgAAAAIAAgAAAAIAAgABDgJEEhMY6&#10;JZDOhPQv8ZAyhLMkmY9ZhGUXSo8FhIcIhYxZg1gAAIJxgAAAAIAAgAAAAIAAgACe+1PVTdWPyFcI&#10;Uh2ABFoiVlBvXF0sWmNdpWAZXlFKv2K1YhE2cWRjZYEeX2OWZ/QBe32Aaxmc0U6FWAiOFFIuW29+&#10;hFWyXr5uCFkRYfJcb1xDZQZJq18HZ/Y1gGCYap8drWAybHYBi31kb8+a2kmsYj6MO03AZLl871Gc&#10;ZyJsilVBaXtbIFioa75IjVuKbeg0mlzzb9odDl1KcSQBmn1LdOKY6EU8bGSKa0mzbfl7Mk3Ub4hr&#10;H1G5cQ1Z2lVWcoVHflhOc/AzyFmFdTQcf1radgYBpn02eYuXCkE2dniIy0YKdzh5vkp5d/VpvU6P&#10;eKpY2FJceV5GnFVoehAzF1ZmerMcCljTeyoBsX0kfYiVZz2pgH6Ha0LUgGx4m0eLgFxow0vcgEtX&#10;70/GgD5F91LegEMykVOggFgbq1cpgKgBun0UgOWUCjqWinGGSkAPiYh3sUUGiKdoAUmJh9RXO02T&#10;hxVFXFCthnsyLlE1hiEbZ1XKhpIBwn0IgTCS9TgGlD+FZT3AknZ2+ULtkMRnbkeYjzVWuUu7jdZE&#10;3E7UjLYxw08YjBsbMVSvi8sByHz9gTSSMzYPnbSEvjvymwd2cUFCmIZnBEYJlktWbEo/lGNEpU1Z&#10;kuMxiU1eklAa91PPj/ABzXz1gTiTg1q+Te6FQ11hUiB2W1/9VjlmfWKKWi9VgWT5XftDPWcXYY8v&#10;T2hAZLEWqml1ZlQAAIAAbdKReVWZV5mD1Vi7Wv51LVu2Xkplf16NYXZUo2ExZHhCgGNqZ0ouuWRd&#10;abcWTmZgatoAAIAAcrCPmlDkYUmCAlRtY9dzmVe5ZlBkAlrPaK9TVl2lavJBY1/xbRAt0WCdbtoV&#10;sWPgb4oAAIAAd2KNykyTauuAR1BzbKdx9VQBblZitFdSb/JSKVpZcXhAalyvcuctE10KdBgVOGG4&#10;dHMAAIAAe3aMHEiudIZ+xUzbdXtwklCtdmNhYFQsdzxRNFdceA0/lFm7eNQscVm6eXsU1V/neawA&#10;AIAAfvOKsUVIfht9hEm4fk1vek3EfnJgZlF2foxQTlS/fqk+9FcdftQr9VbAfwkUh15kf1gAAIAA&#10;gACJiEJbh558fkcGhw1ul0tEhm1fnk8ehc1PlFJ+hUM+WFTUhN8rm1RMhMQUVV2ihPoAAIAAgACI&#10;oT/wkP97skTKj61t4kkwjkpfAU0mjPNPA1CVi9A9y1LcivkrLVJHisYUKl3riZsAAIAAgACH/z4R&#10;mh57HEMMmBZtVkeKlfVehkuSk/JOoE8KkkU9glFFkR0q4VCtkRMT315pjUAAAIAAgACIHWHsTgx6&#10;w2QHUh1ssWYmVhddm2g5WexNVmouXZE7pGvaYO8n8myYY6kOk3DrZGgAAIAAcbSGJ1z5Vxt5SF+L&#10;WndrY2H+XbZce2RRYNNMWWZyY8M6zGgpZnUnQmiHaJQOQ24RaP8AAIAAdmiEblhiYEZ3tFtbYt9q&#10;LV4cZWNbXGCjZ8VLaWLoagM6C2ShbA0muWSSbZkOE2uHbcUAAIAAeouCu1QwaWl2F1d5a0JolVp0&#10;bQtaFF0wbrpKP1+gcEo5FGFVcbQl+WDIcr0NuGl4cs8AAIAAfiOBMlBrcoh0qlP0c6pnQVcpdLlY&#10;1FoPdbJJXFyfdp04TF5Ld3ElZ12DeAkNfmkxeDoAAIAAgAB/600he6dzgFDhfBdmNlRHfG9X31dW&#10;fLVIe1n2fPk3sluQfUMk9lrMfYkNUml8fgkAAIAAgAB+4UpNhLRyjk48hHhlW1HKhBlXGFT4g7BH&#10;wFelg1k3GVkmgykkpliRg0QNPGmhgxMAAIAAgAB+E0f1jaVx0kwKjMNkqk+2i7JWd1L4ipxHJ1Wq&#10;ibg2hFcKiSskN1bCiWINJWnIhzYAAIAAgAB9gkYglmdxSEpTlPJkH04RkzZV81FbkXpGulQLkBc2&#10;MVVPj1Ej31VQj2QM4Wo8iLUAAIAAgAB8lWlzThNwBmsNUfxiumy3VdJUYW5YWYNExm/dXPszj3Er&#10;YBMf1HGsYjkHM3e2YxAAAIAAdYZ6s2SyVpFunGa3Wdxhg2ipXQtTWGp9YBVD4mwhYuoy0m1lZWgf&#10;RG1PZwoHH3TqZ78AAIAAea15HWBFXyttF2KmYclgSWTaZE5SN2baZq9C8WiZaOQyEGnKas4eumlN&#10;a/cHDXQVbKUAAIAAfVJ3klwuZ9Nrml7aab5e5GFEa5dRO2NybVhCF2VLbusxbWZlcEUeWGXecQEH&#10;DnQTcc4AAIAAgAB2I1iHcHhqXltvcb1dtV4Jcu1QAmBUdAFBLWJBdQAwmmM7ddYduGL7dj0G53RV&#10;d4QAAIAAgAB081VTeSFpQlhpecdcsFsrek5PEV2WerxAVF+JeyIwB2BYe4MdT2CJe7sG1nRyfOoA&#10;AIAAgABz/VKRgbloYFXPgcZb4VixgaZOUFsygXM/oF0mgU8vdV3EgUsdDF5+gYgG2HRvgWkAAIAA&#10;gABzPVBDijlnr1OjiblbNlaeiPhNs1kqiCc/B1sWh4Yu3lt8h0EcnVzkh8UG03R4hJ0AAIAAgABy&#10;s05wkppnLVHtkaJasFT1kEtNL1eCjuI+mFlhjdIuilmUjXkcQFuejRkGnXTThHkAAIAAgABw0XFz&#10;TeJlBnKTUaRYeHPNVVVK0XUGWN47zXYtXCAq53dDXtkWnXgwYBYAp37mYloAAIAAeNpvD2zrVdxj&#10;u25qWRNXX2/cXC5J6XE2XyE7DXJqYdAqUnNaZAMWQ3QJZNcAzn6kZyEAAIAAfIRtlminXfdiUmp4&#10;YJFWNmwjYxFI2G2dZWk6Jm7dZ4gpmm+faTcVx3B9aa0A4H6GbCoAAIAAf7xsNWS0Zhdg+GbEaBJU&#10;4micafdH3mo2a705RmuEbU0o8GwRboIVXW1ubqkA835lcZYAAIAAgABq42EjbkZfuGNmb6RTu2Vk&#10;cO1GymcXchY4o2hucyIobWjDc+cVG2rJc9oBE34udx4AAIAAgABpxV4DdoBeyGB2d1BS52KWd/9F&#10;9GRceJA3zWWjeREn2WWqeXgUrmiaeWcBEn4we/QAAIAAgABo3FtLfqtd7V3jfvRSG2AffwxFNmHy&#10;fws3G2MrfxMnR2Lefy8UcWa7f2YBJH4Tf/oAAIAAgABoJVkDhsBdRFu7ho9ReV4LhhdEoF/jhYk2&#10;iWEIhSkmtGBhhSYUBmVUhUQBMH3+gM4AAIAAgABnnlctjsZcxVoAjjNQ91xejTZEIl4yjCI2IF8/&#10;i2omZ15hi4kTsGQ4ifMBD341gLgAAIAAgABk43oMTVpZ3Hq4UPhOB3uIVIJBA3xkV90ydH1MWtsh&#10;lH6AXQ0MzICgXXgAAIAAZZ0AAIAAe7RjRXXCVN9YqHbBWAJM/Xe6WwVAKnikXdgxyHmCYFMhHHpn&#10;YhEMtHysYj0AAIAAakgAAIAAfvRh8XGnXINXXXLuXxdL7nQSYZA/L3UPY9cw+nXmZdAggXZ4Zx4M&#10;fHlBZxoAAIAAb1YAAIAAgABgsG3VZDJWG29RZjRKsHCXaB0+N3Gsad8wHnJ+a1kf1XKzbD8MMHZY&#10;bCAAAIAAdNEAAIAAgABfhGpca+hVA2wEbV9JpG1pbrw9LG6Lb/MveG9PcPkfS28dcYgL/nPQcW4A&#10;AIAAebIAAIAAgABedmdGc7JUBmkZdKRIvmqcdXQ8amvHdiIuz2x0drAfA2vbdv0L9HGZdx8AAIAA&#10;fdMAAIAAgABdmGSTe3hTS2aVe/NIG2gzfDo70mlffGIuM2nofIseemkdfKwL12/CfT0AAIAAgAAA&#10;AIAAgABc52JKgzJSpGRtg0FHfWYhgwc7Q2dMgrMtq2ezgood7GbqgrcLim5cgnsAAIAAgAAAAIAA&#10;gABcYmBtiuxSJmKqiqVG/2RuifU6zGWViS0tS2XYiMwdqGUmiSoLWW0+hqoAAIAAgAAAAIAAgABY&#10;84NcTGBOq4OWT91DhIQEUz43CoSaVmEovIWAWQIXVoeJWlwEcYfVW6IAAIAAaTUAAIAAfhpXeH9O&#10;U3xNhH/VVopCeYBgWXE2LIDxXBsoE4GxXkkW8YMzX0MEjYQIYG4AAIAAbfEAAIAAgABWSHtaWrNM&#10;VHwfXUBBe3zJX6o1Pn1fYdcnU34CY5EWa377ZC8EioC2ZVYAAIAAcyQAAIAAgABVK3eiYfVLMXiS&#10;Y/1AVnlVZeQ0WHn3Z5omiHp/aOYV03r4aS8Ec33cam8AAIAAeCAAAIAAgABUGnQ5aUdKKXVSas4/&#10;VXYvbDYzYnbQbWwl4nc3blgVR3eEbl4EWntpb+MAAIAAfHIAAIAAgABTJnEscKtJQ3Jvcbs+hHNk&#10;cqYyoXQGc2clN3Q9c+sVBXSHc9MEYnlDdd8AAIAAgAAAAIAAgABSUW53eApIc2/neKk9xHD2eRox&#10;9XGWeWskoXGbeZ8UonImeYAEkHhKe3MAAIAAgAAAAIAAgABRpmwnf3RH723Mf7g9WG73f7ExqG+J&#10;f40kZW9Sf4kUQnA6f7AEXHiigCcAAIAAgAAAAIAAgABRJWo/hvJHb2wBhuk83G1BhngxOW3OhfMk&#10;EW1khdsUEG6khbgEUXi1gusAAIAAgAAAAIAAgABM742gStdDYI1qTjY41Y2DUWksvY3/VEQeVY9f&#10;VlcMgJHdVvYAAImKXDQAAIAAbK0AAIAAgABLk4nLUZRCOInmVIs3tYoXV1ArxYp/Wb4dmYuYW2wM&#10;OY0VW9YAAIZOYN8AAIAAcY4AAIAAgABKhYX6WGdBHIZLWuk2vIaUXTwq14bzXzsc3IfUYIQL5Iie&#10;YL8AAINUZboAAIAAdogAAIAAgABJjYJUX0dAF4LIYU81q4MjYysqAYOBZL8cIIQxZasLiIS3ZcIA&#10;AICqat4AAIAAeusAAIAAgABIm37xZjw/J3+PZ840wn/+aTcpHoBPalcblYDBavgLO4Fgav0AAIAA&#10;cHkAAIAAfr4AAIAAgABHunvibUw+TXywbnAz/n02b2gocX19cCIa+32mcGwLE36GcIcAAIAAdlUA&#10;AIAAgAAAAIAAgABG+HkxdF09lXotdR0zXHrLdacn5nsFdgMacnrndhMK1Hw2dmwAAIAAe0cAAIAA&#10;gAAAAIAAgABGT3bQe2w863gDe9AyvXi8e/gnXXjtfAAZ+niEe/sKbXpvfK0AAIAAf3gAAIAAgAAA&#10;AIAAgABF03Tbgrw8h3ZEguAyb3cggp8nOnc5gksaJHZyglsKzni1ggYAAIAAgAAAAIAAgAAAAIAA&#10;gABAmZlFSKs3spitS+Uto5iUTtQhqplRUTsSeZwyUlMDUpm+VGAAAISyX4oAAIAAcA0AAIAAgAA/&#10;N5W8TwQ2VJWOUdksLJWZVGIgS5ZAVmYRbpihVy8DCZUVWT8AAIGuZEAAAIAAdQEAAIAAgAA+QZIW&#10;VXg1OpIZV+ErHpI+WgIfOpLXW6AQoJTDXB8C0pDPXi4AAIAAaSMAAIAAeXQAAIAAgAA9b459W/00&#10;UI6fXfYqGI7VX6keZ49kYOgP/5DXYSoCqo0GYzoAAIAAblYAAIAAfVgAAIAAgAA8mosUYpozdItp&#10;ZCYpRIutZXQdmYwiZksPp40QZmcCmYnFaIcAAIAAdAQAAIAAgAAAAIAAgAA7y4fyaV0ypoiHaoEo&#10;kIjla2sdBolCa/EPP4mka9YCpocDbjAAAIAAeTsAAIAAgAAAAIAAgAA7FYUpcCkx9IX+cO8n+IZ3&#10;cXkcjYa/cbQO54aucYYCloTFdFMAAIAAfZgAAIAAgAAAAIAAgAA6fIK7dwoxXYPPd3wndoRld64c&#10;LoSXd6gOo4RJd5ICboMCeisAAIAAgAAAAIAAgAAAAIAAgAA6DYCqficw54H2fk8nC4KsfjEb44LM&#10;fgEOkYJcfi4CiYGIfv8AAIAAgAAAAIAAgAAAAIAAgAAAAP//AAD//wAA//8AAG1mdDIAAAAABAMJ&#10;AAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkKNguF&#10;DMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrHK+gt&#10;CC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K90wS&#10;TSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kzakJr&#10;UmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuGt4ez&#10;iK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8omqj&#10;V6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQu368a71Z&#10;vke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx1xjY&#10;ANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbvdvBV&#10;8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjnCgQL&#10;FgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLglsyau&#10;J6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GCQoVD&#10;iUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e8V/1&#10;YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQe4V8&#10;en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV2ZbJ&#10;l7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBasVSy&#10;T7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/NyM7S&#10;z9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU6+Xs&#10;9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIKUgtl&#10;DHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXuJuMn&#10;2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRBvUK3&#10;Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12WXphf&#10;m2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6h3uC&#10;fHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJloCX&#10;eJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOzCbQg&#10;tTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU07LU&#10;z9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zwW/FW&#10;8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38IlgmhCqQL&#10;nwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6YkkCV6&#10;JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6YP4pA&#10;fUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVaJlsY&#10;XAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQpdRJ1&#10;+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKOR48t&#10;kBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9qPOp&#10;6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbFesaP&#10;x6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ5ufo&#10;NumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOZPf85/WM2Zf6h+zbTa&#10;f5l+eZwUf6N+ZYNMf8Z+hWqFf/5+wFG/gGN/PTkAgRKAD/zFfnyLNOS1fmOJbMxAfl2HzLOafm6G&#10;ZprYfpiFQ4IYftmET2lafy+DZ1Cuf6+CoTgUgHaB5vq8fTaWceL7fTCTksrLfT6Qz7I6fWmOXpmT&#10;fayMLIDvfgeKImhOfnWIE0/BfwyGADdBf+iDrPjjfC6ht+FBfDOdv8kzfE2Z8LDCfIWWV5hFfN+T&#10;Gn/LfU+P82dWfdGMtU7vfnyJTTaHf2eFXPc3e2OtA9+le2an68eqe4ejCq9ge8meaZb4fCuZ+H6y&#10;fK+Vt2ZufUORQU4uff2MezXlfvSG7/W8esq4Vd4veseyFMZDeuSsFK4ZeyymYZXce5mg2n2kfCSb&#10;WWWVfMiVqE2CfZGPgTVbfpGIX/R3elLDqtzseka8MsUJel21Cqz5eqeuO5Tpex+nm3zZe7ag6GTY&#10;fGCZ3UztfTWSUDTofj2Jp/NjeffPAdvYeePGQMP6efK95Kv3ejq17JQCeriuJHwge1umQGRIfBCd&#10;5UxvfOqU4zSJffeKxfJ1ebTaWtrreZfQMsMPeZ/GlKsYeeO9apM7emS0ant3ew2rQGPCe8yhlkwJ&#10;fK+XMzQ9fb6Ltu5TiNt+NteGh8R9wsCfhsN9cKmMheZ9VZJShSp9dXsHhIZ9xmPEg/F+NUyPg3h+&#10;6TWSgyiAAOw9h32Iy9YUhnCHQL9rhYOF46hjhLuEwZEehBuD33nUg5SDLWKcgx2CjUuSgsOCFjTY&#10;gpCBwep6hkeTZdR0hU2Q2r38hG+Oc6cLg8SMWI/tgzmKd3jKgsqIvWG2gmmHA0rNgiaFTDQzggeD&#10;b+jbhU+d/tLghF+adLx6g46XFKWrgueT6I60gnKRC3e7ghWOQWDWgceLZEoYgZeIaDOigYuFBOdc&#10;hIuooNFsg52kFbsQgtSfuqRbgjeblI2AgcKXlXa6gXiTu2AIgTmPskl1gRqLZTMkgR+Ge+YAg/Gz&#10;S9AbgwSturnNgjqoWKMygaOjLYx7gTaeIHXIgO6ZFF9KgL6T20jkgK+OOjK5gMGHz+TVg3O9+M76&#10;goe3Vri1gbyw4qIvgSaqqIufgMSkinURgIOeVV6ngFSX0UhpgFOQ2TJggHKI++PWgw7Ipc4FgiTA&#10;4rfGgVe5U6FKgL+x+orQgGGqu3RrgC6jXF4pgAeblUgCgAeTOzIXgDCJ/uMAgr3TVM03gdbKWbb6&#10;gQfBmqCIgG65E4ojgBGwonPaf+KoBl23f8ae/Uerf9CVVjHcf/uK194SkeJ8sMjuj/F8Y7Oxjhh8&#10;Op47jGh8R4iNit58j3LFiWl9Cl0Rh/x9qEd7hpl+kzJRhTl/8dwqkLSGl8eUjsGFUrKSjPSEPJ02&#10;i1eDW4eOieSCtnHSiIiCPVwrhzOB2Ea5hemBojHLhKKBndqjj46QlcY5jaiOV7Fyi92MPpwVileK&#10;cIZ4iPiI2XDQh7WHaFtIhneF/EYFhUaEnzFUhBmDNNlCjpual8TYjL+XbLAHiweUa5rIiYKRpIVS&#10;iDmPHW/ZhwWMqFqDhdiKJkVvhLqHjzDsg6CEr9fujeGklMOHjAmgga66ilucm5mPiN6Y5IQ6h42V&#10;T27whmuR1VnOhUqONETohD2KWzCRgzWGC9a1jUuunMJci3epna2ZicqkxJiCiFKgF4NMhwibfm4a&#10;heGW4lkrhM6SHURzg9CM/zBFgtqHRNWnjNC4o8Fciv+ysKyhiVGs2pebh92nKoKGhpuhim13hXqb&#10;0FihhGKV0EQSg3OPbDAFgo2IVtTCjGrCpsCGip27sqvPiPG01JbRh3uuEoHOhj2nW2zjhSmgglg2&#10;hBaZTkPBgyeRnC/Rgk6JQdQEjBPMqb/Vik3EoKsfiKO8pZYnhy20voE3hfGs3mxnhOCk1VfUg9mc&#10;bUN4gvSThS+nghuKBc5Pmxt7gLqimFl7Uabvlax7RpMKkyd7c37okMZ72mqojnV8d1aIjCJ9OUKW&#10;icJ+UC9Ch0J/4sydmg+E0rmBlzyDvqYGlJeC1ZI0kiCCJH4Tj9OBrWnajZiBY1XGi1mBMUH8iRGB&#10;Ny7vhqaBestCmRGOIbhElkWMLqT5k52KWpEukTeI1X0gjvqHfWkCjNGGSlUOiqWFH0F0iHCECi6l&#10;hhuC+sohmB6XjrcYlWOUuaPLksmSAZAbkFePjHwdji2NUWggjBSLKVRYifmI+UDyh9uGwS5lhZ+E&#10;Xsj/l2ag9rYHlK2dRKKvkhuZv476j72WaXsgjYmTM2dRi3+QEVO+iW2MzUCKh12JYS4uhTSFocfs&#10;ltiqYLT+lCKl16GukZKhcI4LjzmdMXpMjQmZAmaXiviUzlM2iPCQdEAwhu+L0y3/hNiGwcb7lmSz&#10;v7Qgk66uVqDXkR+pBY1Bjsij0XmejKGep2YKipOZY1LGiIKT4j/nho+ODS3YhIyHu8YulgO9GbNl&#10;k062xKAhkMCwfIySjmmqRHj+jEakEWWJikSdulJriDaXFj+qhkGQCy24hEyIkMWFla/GcbLNkvy/&#10;HJ+JkHK3xov+jh2wd3h7i/upKGUgif6hslIah/2Z7D9whhGRwi2fhBqJQL8gpId6razJoPp6jZp/&#10;nXx6logUmh962HVylt57VmK0k6V8DFAqkFt86T3hjO5+ICxqiTt/072io5yDcKvin/KCfJnOnHOB&#10;tYdumR+BJXTFle+A0mIKkseArk+Jj4+Apj1ujDWA3CxJiJeBWbyDoqmMNqrcnwaKbpjsm4WIz4aM&#10;mEGHdXPzlRyGUGFSkgOFUE7zjtmEWz0Ki5CDhSwsiAWCxLuCod2U7KnQnkSSW5fZmsyP+YWVl36N&#10;wnMTlGSLzWCYkVSJ5k5mjjSH+jyyivuGECwTh4SEEbqloRqdw6jpnY6aZZbnmiGXNIShltqUJnI8&#10;k6mRP1/mkKmOa03hjZSLfTxhim+Idiv9hxWFPbm8oI+mmqgenP2iaZYkmYyeYIPflkmaf3GIkyuW&#10;r19NkCKS2k12jRWO4zwiif6KtyvqhreGRbjtoCCvWqdgnIqqWJVumRqlcYM1ldugqnD3ksSb617X&#10;j7+XFU0ejKeSCzvwiZuMwCvbhmiHKrg3n8e4CabBnC2yJ5TWmLysWIKllX6mnHBzkmug5F5tj3Cb&#10;DEzXjFmU8zvHiUuOjCvPhiiH67egn3nAtKY+m9m53pRWmGqzDoIplTCsSnAIkiCliV4ajyqepEyZ&#10;jCCXgTufiRyQFCvFhfSIibCdrih6Jp+Kqc16CY6OpX56G32AoUh6amxKnSF6+FsFmPB7wEoJlKB8&#10;sTlqkBF9/ynQixx/xK9crVKCZp7UqNmBgo4GpISA0Hz+oFCAWmu/nDKAIlp9mA+AHUmNk8qANjkh&#10;j0uAkyngimuBOa53rGuKn54Cp/eI941So52He3xHn3OGR2sTm12FSFnpl0WEc0kakwuDrjjkjpuD&#10;ECnuic+Cka20q5uSz50upzSQaoxzouOOMnt7nrGMNWpcmqOKcFlUlpKIwUiwkmCHEjivjf6Fbin6&#10;iUeDyaztqv2a9ZxqppaX1IuqokmU53q0nhmSLGmwmfmPg1jNlfKM+EhUkcWKVjiCjXGHpSoEiNGE&#10;4KxEqmKjN5vJpf2fUosLobCbmXoanYSYCGkjmWaUhVhWlVGRBUgCkTCNazhajPCJryoNiG6F1Kue&#10;qe+rXptEpYCmqIqOoS2iGHmdnQCdr2izmO+ZVFf9lOaU5UfFkLuQTTg+jIiLhyoUiByGpasGqZez&#10;aJrDpR+t2ooZoMqobHkxnJ6jH2hUmJOd21ewlJWYfEeTkGqS7DgqjDWNJSoZh9iHVKqDqUy7ZJpX&#10;pMm06Im0oHWuhXjVnE2oQWgHmEaiCVd4lEubtUdukC+VMzgXjAOOgioeh6OH46Lht/x5x5MBssx5&#10;o4M8rap5uHN1qJZ6EWOZo316rFO/nkh7g0RGmN98hjVKkxx95yd/jNl/tqHkty2BjZJ3seiAsILW&#10;rLyADHMRp6N/qGMroox/h1NYnV1/nkPxl/p/1jUskkSAVSe8jBmBHKE/tkaJQpHbsQmHsIJPq9iG&#10;TXKEpsKFOWKooa6EXFLrnIaDrkOllyqDFDUWkYOCqCfyi3CCYqC3tXKQ5pFEsD6OpYGpqxKMlXHs&#10;pfKKxGIgoOeJLVKBm8aHsUNglnGGOjUFkNmE2ighit6DiKAstMeYh5C3r5KVlIEZqmmS2XFbpUyQ&#10;T2GmoDON6VIjmxyLm0Mnlc6JQDT4kEOG5ChIimGEjZ+btEKgJZA3rwSceYCjqdaZAnDupLqVvGFE&#10;n6SSiVHVmn6PVUL5lTiMFDTtj7+IwShpifeFbp8us7qnsI/WrnqjQIBJqUyfA3CcpDWa8mD9nyWW&#10;7lGhmgKS20LWlKuOqjTlj0aKZiiFiaCGL563s1yvGY+NrgypzYAOqNKktHBeo7GfzWDCnqWa+lFx&#10;mZqWEUK8lFSRBTTlju6L2iibiVmGz55Nswq2Z488ra6wNH/LqHOqMHAoo1ekZGCcnlCetFFbmUiY&#10;70K0lBCTDTTqjraNEiitiSCHUZXswf15f4cyu/J5UHiRtfh5Ymn8r/95wltnqet6aEzso6F7Tz7r&#10;nQ58YjGFlgV90yV0jm9/qZU8wSaA2IbRuxh/+XhFtRR/XGmurw9/B1sVqPN+/Eymoqd/LD69nBN/&#10;gDGTlRaAHyXcjZ2BAZTZwDKID4ZrujOGi3frtCuFO2lNriKEQVq8qAODhExiobyC+j6amy2CiTGl&#10;lECCSyY2jOaCOJSRv1CPLoYUuVSNCHeCs0+LGWjtrTyJbVpopyWIAkwloOWGtT5+ml+FdDG4k4SE&#10;UyaEjEiDTpRCvpOWSIXGuJKTeXczsoqQ6miZrHqOk1olpliMZUv4oCeKVD5rmayIPDHLkuKGMybH&#10;i8KEQpPkvf2dXYV7t/CZ3Hb1seGWm2hmq9KTkln2pbWQpUvWn32NwT5fmQ2K0zHdklWH5ib+i1KF&#10;FZOJvYOkToU6t2igD3bEsVGcEGg/q0GYS1nYpS+UokvEnvyQ8T5YmIONLTHskdyJZScsivWFxpNN&#10;vQGrE4UOtuWmCnansM2hRmgsqr+cv1nJpLOYUku6npGT1T5VmBmPRDH6kXGKrydRiqmGWpMAvKKx&#10;tYTytnSrv3afsFGmEmgnqjmguVnMpCybjkvHnhKWVz5ul7qRETIYkTCLxidvim6G0YmVzCR5cHv1&#10;xTZ5KG5mvmh5L2Dst455j1OQsHh6PEZpqQl7LjnaoTd8TC4GmNR9ySOkj+F/nIlJyyqAZXu/xGJ/&#10;dm4vvY5+1WC0tpx+iFNbr3B+i0ZJp/Z+0TnZoB1/PC5Dl8d/9CQzjvyA6YkzyhqHInuXw2qFoG4I&#10;vJOEV2CHtZWDcFM0rmGCy0Y2puqCYDnlnxeCEi6AltaB/CSwjjaCE4kvyR2NvnuJwmeLp23ou5CJ&#10;z2BqtIiIQFMfrVyG+kYwpfCF1zn3niyExS65lgWD3SUbjY2DGokjyEKUUHuCwYCRmm3mup+PLmBf&#10;s5qNAlMdrGqLBUY6pRKJKjoRnWCHUS7ulVGFlSV1jP2EAIkJx4Sa2Ht7wLaXd23wuc2UZGB1ssmR&#10;lVMvq6SO50ZQpE2MSTovnK+Jqy8flLmHICXBjIWExYjsxuGhL3t2wAqdGG39uRqZVGCOshiV2lNL&#10;qwCSf0Zuo7WPJzpQnBmLyC9LlDmIeSX/jCKFaojNxlSnUHtxv3eidm4NuIKd+GCqsYCZylNrqnCV&#10;wkaPozmRtjpym6qNpC90k9GJoSYyi9KF84ixxdCtMntxvvGnh24lt/qiPWDSsPmdV1ObqfCYo0bD&#10;osWT7jqkm0uPNy+hk4eKliZai5OGYfLPe2N5sNvde7x50sSofBx6B60lfIN6XpVxfPd63X2tfXx7&#10;gmXwfhV8Pk5Eftl9NDbLf+l+ffCyebmEz9otejSDysMqerOC6KvPezuCMpQ0e9CBqnyIfHaBQmTh&#10;fS6A401VfhCAnzYBfzqAaO7MeFmQAthqeOWN2sGfeXiL0qpeehmKEJLqesmIfXtke4uHBWPkfF+F&#10;hkx9fVuD/jVMfpuCP+0GdzObMdaud8iX77/4eGiU2KjgeRmR8pGYeeGPVHpBeruMw2Lye6eKGku4&#10;fLmHRzStfgyD/etpdkemVdUbdt6iA75yd4Wd3qd3eEGZ7JBNeRaWHXkoegaScmINewaOlksCfCyK&#10;bzQkfY2FneoEdZOxb9O/diesEb0eds2m16Y3d4+hz48veG6c5ngfeWmX/WE5enyS60pfe7KNbTOv&#10;fR+HF+jadQW8e9KddZW2Drv/djevuqUkdvuplI49d+SjjXdReOqdc2CBegaXDEnUe0uQMzNNfMKI&#10;aOfndJzHcdGwdSe/7rsQdcK4e6Q3doKxK41gd3Gp+HabeIOirl/yeaqa/EleevaSuzL8fHSJjOcn&#10;dFXSQdD2dNnJm7pMdWrA/6NudiS4gIyidxOwFXX0eCuniF9qeVuejkj5erGU+jK8fDaKgeKZhBF4&#10;G82Ng4V4eLgcgw544aI4gqt5ZIwJglx6DHW8gh962V+AgfB7w0lVgeJ87DN8ggR+deDhgo6Cqcxc&#10;gheB5rcSgbOBP6EogWWAwYrpgSuAa3SggQmAOV5zgP6AGUh1gRWAHzLggVqASd9RgUGNQcrBgNmL&#10;brWWgIKJuJ/FgE2IPomygC6G8HOUgCmFvl2PgDWEike6gGSDWDJWgL+CB92/gCiXxcklf8eU9LQB&#10;f3ySQp5cf1CPuYh0f0uNbnKHf1yLMVy3f3+I40cTf8WGdDHdgDSDrNxEf0KiQcezfuKee7KafqCa&#10;0p0HfoCXSodBfoKT3XGJfqqQk1vvfuCNIEZ7fzmJbTF0f7qFMNr6fpCsvsZ0fjGoBLFjfe6jWJvj&#10;fdOexYY9fd+aSHCefgyV0Fs5flaRNkX0fsKMOzEbf1GGjtnofgK3MsVsfaSxfrBcfV6rx5rkfUOm&#10;IYVefVqgkW/mfZKa8lqefeGVF0WBflyO0TDQfvmHw9kNfZfBmMSWfTq64q9/fO20FpoGfM2tTYSR&#10;fOemm285fS2f11oafYeYw0UhfgiRKzCTfq+IzthmfUrL7sPufO7EJ67FfJi8NZlEfG+0O4PgfIis&#10;WG6mfNWkYFmsfTucFETTfciTPTBjfnSJrdLvjOt22b+Si3x3V6u9ii133ZdfiP54fIKph+Z5Q23R&#10;ht56NFkYhd57RkR7hPF8oTBahBp+a9F1i5SAwb5kijWAPKqjiPR/0ZZah9V/hoGvhtJ/ZWzoheN/&#10;Z1hAhP1/e0PMhCx/ui/ug26AKtAmilSKub0WiQWJNamDh8mHypU0hr+Gk4CbhdCFg2vxhPmEkVdt&#10;hCyDokMrg3eCvy+NgtSB0s7OiUKUpbu0h/iSN6gQhs6P4pPphcuNs392hPWLtGr6hDOJwlaqg3yH&#10;w0KdgtuFry85gkuDXc2BiGmehLpohyKbNKbJhgCX+pKyhQaU2X5khDGRzmoWg4WO2lX6gt6LxEIf&#10;glCIeS7xgdOExsxbh76oablMhnqkNqW0hVegCZGshGKb7X15g5WX32lHgumTzlVdglSPnEGygdiL&#10;Fy6zgWyGC8tmhzOyRLhehfKtJ6THhM6n/5DJg9qi33yygxedymikgnOYoFTZgd2TPUFXgXKNfi6A&#10;gRaHJ8qghse8D7echYq2AaQAhGOv1ZAEg2qpoXv8gqqjd2gLghSdMlRpgYeWpUELgR6Ppy5WgM6I&#10;GsoKhnXFzbcDhTy+wKNZhBC3fY9ZgxKwJXtiglGo1GeNgcChaFQGgT+ZsEDFgOGRiC40gJWI5MO7&#10;lfh13rHKk7J2cp9vkZB3EIyUj5F3yXlcjal4qmX+i8t5uFLLiet66j/EiA18ay1phiR+YMJ8lMF/&#10;NLDQkoN+2J6EkG1+k4u2jnp+cniFjKJ+eWU1itl+pVIUiQ9+5z87h0d/Wy0rhXSADMFZk6KIf6+i&#10;kW+HQJ17j1qGEoqvjXeFG3eWi7CERGRlifyDilFoiEaC1z7BhpSCNiz0hNeBncBFkpOR2K58kGyP&#10;upxLjmWNqomnjH2Lx3aeisyKDWORiSmIYlDCh4eGrz5Qhe+E8izFhEuDEL8nkb6bJq10j5iYMZs8&#10;jZeVUYiLi8CSiXWoig6P12LFiICNNVAphu2Kdj3thWSHkCycg9KEYr4nkRukc6x2jvigq5pCjPic&#10;6IehiyWZNXTXiXiVi2ISh+eR3E+mhmKODj2ZhOuJ/ix5g2uFjr1OkJitrquljnipDZlzjHakYIba&#10;iqSftnQoiP6bEmGFh3OWWE85hemRbD1VhIKMNSxcgxWGkryfkDG22ar6jhOxV5jDjBCrtYYtijmm&#10;B3OIiJagWmD/hxealE7bhZSUjj0bhCyOLixFgs6HcLwZj9+/96pyjca5hpgui8Cy24WWieWsF3MB&#10;iEGlU2CThsaedE6GhU+XVTzhg/OP3ywygpWIJ7UOnz11MqRjnCh1zpNimTd2eoHxlmV3RXAsk6N4&#10;Ol5GkOF5XkydjhF6qDs2iyx8RCqtiB5+VLQHnil9/KOjmxR9t5KumCd9joFElVt9im9+kqR9sl2j&#10;j/J+AUwKjTJ+ajrUimB/Cyqdh2V/7rMdnReGvKKtmg2FoJHRlyCEoIBklGKD0W6ykbmDKVzzjxmC&#10;n0t+jGmCHzp9iamBuyqPhsGBa7IpnCmPYqGqmSWNf5DClkGLvH97k36KFG3dkOSInFxFjlGHLUr9&#10;i7GFvDoxiQSESiqDhjGCyLFMm0uYH6DFmFGVdI/XlXaS4n6PkruQYm0XkBSN+1ugjZSLpUqFiwOJ&#10;ODnsiGyGsip5hbSEA7B0mqug2qAGl7CdZY8dlNKZ+n3OkhmWoWxij4CTUlsKjPyP/0obineMkTmw&#10;h++I8ipwhUqFGK+7mi6peZ9RlzWlOo5plFWg830lkZ2csmvOjwmYdVqTjImUJknFif2PrDmCh4SK&#10;+SpphPKGCK8hmc6x/p69ltSs643Uk/KnvnyTkTaiiGtIjqSdVFojjC6YB0l6iaWShzlbhyuMxCpj&#10;hKqG0q6qmYG6dp5Gloi0gY1Uk6OuWXwSkOOoHGrXjlCh4VnLi92bjkk2iWGVCjkwhvKOSSpehHCH&#10;eKcBqLp0wZd+pNx1W4e4oR52DHebnXV24mc5mc535lbElhl5HEahkkV6eDbgjkR8Kigvif5+SKYy&#10;p8R9Cpbzo+B8z4c2oB18t3canHN8yWa1mNF9C1ZJlSd9eEY3kV5+ATaojW1+yChLiTh/0aV/pr+F&#10;PZYzouSEOoaNnx6DWHZqm3yCrGYUl+OCKlXBlEeBykXRkIyBejZ4jKuBTChkiIqBO6TGpc+NW5Vm&#10;ofyLnoWxnj6KAHWqmpmIjmVnlw6HRlU3k32GEEVxj9CE2zZMi/+Dryh6h/KChaQEpRGVapSmoT+S&#10;+ITunYWQpXTnmeOOcWTIlkqMSlS5ksiKO0UdjyWIGDYoi2SF6iiNh3CDq6NjpGOdj5QHoJiaYIRP&#10;nN6XQ3ROmTyUOWQ8laaRN1RKkhmOOETUjoOLJzYIitmH9SichwGErKLPo+WllpOKoBehpIPUnFad&#10;tHPPmK+ZzmPGlSKV8lPtkZ+SCUSXjgKOADXvimeJzyiphqaFiaJOo4itepMRn7eowINdm/Kj9XNd&#10;mEafK2NflLqaZ1OYkUGVkERgjaeQljXbiguLbii0hluGQqHooz+1SJKun2qvuIL2m6Gp/3L4l/Kk&#10;PmMJlGWeh1NXkO6Yv0QzjV+S1zXEic+Myii8hh+G2Zmssmx0aYs8rcd0+nydqTp1rW2+pLN2jF6w&#10;oBp3nU+im2B44kD+lnZ6TzLckUR8FCX2i7d+PJkasYt8PIrlrNx8AXxKqEJ79G1po7F8GF5Wnxd8&#10;ck9RmmN8+0C/lYB9ozLRkFt+jCY8iuN/tpihsImD6opdq+KC9nvSp0KCKmzoorSBnV3hniCBPk7z&#10;mXeBBkCClJ+A4jLHj4qA5yZ6iimBEJgir5aLe4nJqvSJ23suplqIYmxZoceHG11inT+GA06SmKGF&#10;AUBHk9SEBjK/jtKDHyaviYiCR5eYrs6TA4k8qi+QunqcpZeOl2vHoQaMllztnHWKsU46l+SI4UAT&#10;kyGHBzK4ji6FLybciP6DW5cQrjWahoi+qZOXkHojpPeUtGtVoGWR9FyHm9SPQk3wlzWMkT/qkn2J&#10;2DKzjZ6HECcCiIqES5arraWh8IhaqQaeRXnCpGqaqGr5n9iXHVw4m0qTmU24lq6QCz/NkeaMajKw&#10;jRyIuichiCqFF5ZHrUapN4gaqKCkzHmGo/WgWWq1n1Gb8Vv1msKXmU1+ljqTOD+rkYOOwTKvjLuK&#10;Mic7h9yFwpX0rPywYYfQqE2rKXk9o5yl1GpxnvWghlu/mmWbUU1ald6WFD+YkTSQxzKvjHmLbCdP&#10;h52GTI0RvFJ0HH+ituN0oHIWsYR1UWRkrBd2N1acpn93VEjroK54qzu8mph6Ki8wlCN8AiQBjUl+&#10;MIy/u3h7gn99tgF7QnHwsI17O2Q5qw17b1ZtpWx730jGn518hTurmYt9TC9SkyN+VyRujGR/noyE&#10;um6Csn8utP+Bx3Gpr4SBDGPpqgKAmlYmpGOAXUiUnpyATTuYmJWAVC9wkj+AjCTNi52A6YxBuWyJ&#10;vn7VtAGINXE/roqG2mOOqQKFulXXo26E0EhfnbKEATuFl7eDPy+KkXWCnCUfivGCEYvvuJWQvn6C&#10;syqOmHDnrbKMoGMyqCuK0lWUopCJKEgxnOOHmDt2lvSGBi+ikMaEgyVkil+DFYuXt/GXuH40sn+U&#10;8HChrQGSS2Lzp3iPyVVbod6NXkgOnCmK/ztqlkeInC+2kC2GPCWfieSD9otFt3CejH3zsfebG3Bp&#10;rG+XvmK/puCUf1UwoUyRVkf0m5yOKztlla+K9y/Ij6iHwyXOiX+EtIsQtvalMn3FsXyhD3A/q/Gc&#10;9mKbpl+Y81UQoM2VA0famymRDTtclTyNEC/ZjzWJEyX1iS2FUorUtqarvX2xsR6m03Axq4Gh2mKF&#10;pduc+lUCoD+YQ0fZmqGTkDtqlNOO3i/wjuuKLyYUiOuF0YENxmRz9nSKwDR0ZGf+ugV1C1tps6x1&#10;807crQd3GkKCpgt4fzbDnrR6DivKluV79SJFjrZ+JYEHxX96+XSZv096p2gEuQZ6nltnspF6207Y&#10;q9x7XkKLpNx8HTbjnYd9ACwalcl+KiLXjcB/h4EQxGCBsHSHvjuAwWfwt+yADVtKsW1/sU7DqrZ/&#10;kEKJo75/pTb+nHR/1ixglM2AOyNVjOqAxYEPw0SIN3RwvSCGumfGttKFdFspsFCEdE6sqaKDtEKF&#10;oreDFTcWm32Ciiyek/CCJSPAjDOB34D7wlOOr3RbvCqMo2ewtdeKz1sMr1aJLU6gqKaHuUKJoc2G&#10;ZTcvmqSFGCzWkzCD5iQci5iC1oDcwZSVH3RLu2CSfmeqtQSQCVsNroGNwk6gp9aLmEKUoPyJgzdK&#10;meaHdS0HkoyFeyRoixaDqoC9wPmbYnRAurqYI2eqtFOVBVsTrc6SEE6ppyuPNUKkoFqMZDdlmUOJ&#10;ly0zkgGG3SSniqyEXICfwH6hcnQ5ujOdjGevs8KZu1scrTWWDk6zppeSgUKyn9eO+jd8mMqLeS1Y&#10;kZCIDiTailWE74CHwBmnUHQ4ucCis2e6s0SeHlstrLKZtE7JphWVckLPn12RPTeamGONEy14kT2J&#10;CCUCihGFZea3drFzaNFVd5N0S7uGeHB1NKU6eUh2Ko6heiR3OXfvew94ZWFPfA95qkrPfT17KDSv&#10;frt8/+S1dNd+c8+zdeF+K7oPduB9+qPtd9t9541weNt99Hbaeep+GmBTew5+Skn3fF9+ljQGfft+&#10;/OLlc02Jis3xdGmIGriFdX+GxKJ9dpWFqIwrd7OEr3W/eOKDy19keiaC4kk0e5WB9TNwfUyA5OEo&#10;cfyUjcwzcyOSCLbUdEaPpaD9dXGNa4rYdqyLanSgd/eJc159eVeHaUiAeuGFPDLsfK+Cst+UcOif&#10;esqmchOb87VLc0GYiJ+MdHiVQomPdcSSF3OLdyqPCl2ieKKL1UfbekOIXzJ6fCSEXt5BcBOqVclZ&#10;cT+l17QCcm6hYZ5Oc6ydBohwdQSYwHKHdneUfFzXeAaQGEdGebyLVjIZe62F490rb221GchKcJiv&#10;pbLvccKqIJ1BcwKkqYd/dGWfR3G7deaZ1Vwnd4GUJUbIeUqOFTHJe0eHO9xSbvO/usd2cBu5TbIR&#10;cT6ytpxccnmsGYakc+GljnEDdXCe8luadxiYAEZceOuQlDGGevOIZtuzbqXKI8bab8bCsrFhcN27&#10;Apuccg6zO4Xqc3WrfnBgdQqjp1sTdr2bd0X3eJySxjFReq+JYdcgfxVyGsOafxlzOa+Afyh0TprJ&#10;f0B1aIWqf2R2l3Bif5Z35Vszf9h5TkYegD569TF+gN58/dWjfWZ8mcJyfYt8mq5ofbN8o5m4feJ8&#10;wYSefh58+29pfm19T1pRftF9skVmf11+NzEAgCF+5NQje/OHFMDXfCiGBKztfGCFAphSfKmEKINl&#10;fQGDa25cfXCCwllxffGCGES4fpiBcDCRf3WAtNKeerKRdL9Eeu+PaatgezWNbpb1e4yLjIIufAGJ&#10;1G1VfImIJViffSWGZkQdfeeEizAvftyCZ9Eueaibxr3deeqYzan+ejmV3ZWiep2S/IEFex2QLWxb&#10;e8CNdFfdfHOKl0OQfUyHgS/aflWD98/5eNmmEryseR2iMKjSeW2eQpSDediaWoACemSWfWt3exCS&#10;nFcte9mOnkMTfMiKSS+SfeKFYc79eDWwTLuzeHqrfafXeMemjJOOeTShlH8necucpmrBeoSXpVaY&#10;e1aSbUKrfFeM2S9XfYGGn845d7y6aLrveAC0qqcIeEeurpK8eK+om35heUuijmoZehOcbVYYevGW&#10;BEJSe/qPKS8mfTCHsc2vd2rEXrpcd6y9pqZfd+i2lJIIeEWvWn25eOCoJGmJea+g1lWkepqZPEH/&#10;e7CRLi7/fO+IlcgJh9JxBbY6huhyRqO3hh9zdpB2hW90p3zBhM518GjfhDt3XFUlg7F46kGHg0N6&#10;vC57gvl8+cbchkd65bU0hX57H6KnhMl7Wo90hCl7pXvNg5t8CmgBgyF8i1RfgrR9IEDugmZ93C4n&#10;gjp+y8WzhOGEyrQAhC2EAqGig4GDQo5agvWCnnrFgnmCGmcbgheBrFOfgcqBREBhgZ2A5i3egY6A&#10;g8Rag6WOjrKZgvSM5KAiglmLPI0MgdyJp3mfgX+INmYngTiGzlLigQOFXj/egO6D2C2dgPaCHsMO&#10;gqSYQLFOgfaVvp7ggWWTNovbgPKQsHiVgJ6ONmVLgHGL01I7gFGJUj9tgFOGoC1mgHGDlcH1gduh&#10;9bA7gTKem53SgKKbJIrbgDSXpHewf+mUKWSIf8CQrlGpf7eNGz8Jf86JOi03f/+E5MESgT2rm69Z&#10;gJinYpztgASi9on5f5eecXbnf1eZ8mPlfzqVZVEufzOQrT63f16LnS0Qf6CGCcBkgMa1Kq6mgCWw&#10;DZwtf4uqoYk2fxalCXYyftmfeGNHfsyZ11C4ftKUAD5wfwKNwizwf1GHBL/tgHS+oa4ef9W4mJuK&#10;fzGyGoiJfq+rX3WWfm+kr2LKfmmd8lBbfn2W/D4yfruPnSzXfxKH1bl3kK5wRqkSjuZxkpf4jUxy&#10;0IYei9R0EXPRiml1bmFaiQd28k8Zh6V4mz0DhlB6jyumhQd887h+j0R5lagsjZx56pcFjBR6Q4U3&#10;iqd6rnL3iUp7NmCVh/x73U5shrB8mjyJhXV9iCt+hEN+srd6jfmCy6cEjGOCP5X7iuGBtoQsiYWB&#10;S3ILiDuA+V/NhwSAvk3MhdCAjDwdhK6Aaitag5OAVLZojMWMAKXbizmKnZTDiciJNoMmiHCH6XEa&#10;hz2Gtl8GhhqFj000hP+EYju7g/mDLCs6gvmB17VOi8yVJqTXikOS9pO7iNmQwYISh4+Oj3AshmSM&#10;aF4+hVuKT0yghFKIHTthg16FyCsggnODNrRaiw2eSaPgiYmbTZLIiCCYOYEthtuVHG9ghbaSAV2U&#10;hK2O4Uwkg7eLqTsVgtmINCsJggCEbbOSinanVaMYiPejh5H/h4yfjIBqhkabfG6yhSmXal0JhCmT&#10;Rku/gzKO+jrYgmaKaCr2gaGFfLL2igKwSKJ3iIirpJFUhxmmuX/Ahcyhpm4UhLGckVyAg8CXZ0td&#10;gtKSCzqiggiMXirngVKGYrKIia65IaH6iDizn5DChsKts38phWynj22OhE6halwWg2GbMEsJgoGU&#10;xDprgcSOCyragROHH6tamcBvu5wjlytxCoxOlMdyUXvSkoFzomrrkEN1EVnfjgJ2qUkai7Z4Zjia&#10;iWR6cykGhwN87KqTmH94gZtxlgF454uPk6d5WHsakWV53mo6jy96hFlBjP57S0iUisJ8LDhIiIR9&#10;QikHhjV+manDl0OBLJp/lNiAvoqykoKAXno6kE+AGmlyjil/81iZjAt/5UgSieN/4jf+h7p/+SkI&#10;hX+AJ6jVliuJtJmAk8WIh4mlkXqHZXlbj0iGT2injTaFWVf3iyqEa0eeiRaDfTe/hwOCjikJhN+B&#10;k6f2lSuSS5ibktCQXYi9kI+OcXh0jmaMhGfvjE+KpldgilmI1Uc1iFiG8jeIhl2E+SkKhFWC3Kcq&#10;lHKa35flkhqYMYgLj9eVcHe3jbCSqWc8i6OP5FbQia2NHUbPh7yKQTdRhdSHOCkKg+CD/qZ/k+Gj&#10;U5c2kY+f44daj0mcSXcOjSCYnWanixmU7lZYiSmRMUZ+hzWNUjcohV6JPikLg3+E96X3k3SrpZaq&#10;kSWnbIbHjtui8nZ9jKueVGYgiqaZslXliMGU/EYvhtKQIDcFhP2LCCkLgy+FyqWVkyOz3pY8kNeu&#10;1oZJjoepanX8jE6jymWvikSeJ1WNiGKYc0XrhoGSmTbbhLmMiykLgu+Gd53NowtvW4+ln7Vwo4D5&#10;nItx7nHCmXNzSmI0llN0x1KRkyN2cENKj9h4PjRojHF6XyaiiOF85J02ofR3o48nnqp4DoBwm314&#10;jXE8mGB5J2GzlUJ55lIfkhx6y0Lvjt17zDRBi4Z9BibLiAh+gJyZoMl/xI5qnY5/aX/HmmB/InCO&#10;l0x/AGEZlDp+/1GikSR/GkKVjfZ/RjQdirJ/kibwh0h/+5vin7KHxo2dnH6Gt37qmVuFuG/VlkmE&#10;1GBzk0iEDlEgkEODWEI+jSaCpDP7ifWB+ycPhqGBVJsins+PtIzhm56N+X4smICMSG8UlXOKo1/f&#10;kmuJBFCrj3iHeEH0jGmF3jPgiUyEOScqhhGCiZqFngiXsYxCmuKVRH2Nl8aSzm5+lLeQVF9XkbKN&#10;3VBIjriLaEG1i7qI5zPJiLWGSCdAhZiDl5n8nXmfj4vMmlacbn0WlzKZKW3/lByV1F7dkR6Sg0/p&#10;ji6PKUF8iyyLuDO0iDmIIydThTOEfpmMnRGnRItame+jaXyflsWfUG2Lk6abGV5zkKiW5E+OjcKS&#10;okFBisWORzOih9SJxCdihOGFQJk4nMSu2or/mZ+qPHw5lm6lQG0kk0igGV4akEaa9U9KjWGVxkEQ&#10;inGQgjOLh46LISduhKCF35DurI5vBYO3qH5wQnYepI1xjmgboJpy9FnanIp0f0uYmFd2OT3Kk/l4&#10;GjCDj2V6TiSBipl825CFq5t22oNsp4l3Q3XKo4d3y2fJn4V4eFmKm3F5UEtXl0R6Uj2dku97cjCI&#10;jmp80CTQibF+aJAbqnl+eYLmpnJ+KXVVomt99mdNnmx981kfmmB+FUsFlkF+Wj1tkfp+sjCLjYh/&#10;MyUViOZ/04+aqWCF8IJQpV6E+3SvoV+EHWbEnWGDZFimmWWCz0qslVSCTT07kR2B1TCKjL+BcSVR&#10;iDaBG48PqHaNWIHCpHmLw3QboH+KP2YxnIOIzVg3mIOHcUpZlIOGJT0OkFmE1DCKjA6DhiWEh5+C&#10;PY6Op8OUuYFHo8mSg3Okn8uQS2W9m82OG1fQl82L8koWk8KJzDzsj6aHozCMi3KFbCWuhyGDOo4t&#10;pySb+4DiozCZHnM+nzGWK2VbmzKTMld8lzWQOkndky2NPDzXjwSKMzCPiueHHCXShriEEY3Xpr2j&#10;GYCtosefkXMGnrib0mUXmqKX+1c3lqCULkmdkqyQXzyvjpWMhjCQinyImCXuhmOExY2TpnKqEoBq&#10;onKl1XK+nlmhP2TOmj2ch1b6ljeX30lxkkSTNzyWjjqOijCMijGJ1CYFhh+FV4S7tkZuqnhhsYNv&#10;2mvGrMhxJl7pp+9yllHrot90MUUEnZN1/zinmAx39Sz0kjh6PSKijCd80oSBtW52FnhKsJl2eGur&#10;q753CF7Nps13x1HQobN4uET1nGt52Tislut7Gy0lkSd8nSMVizB+U4RMtE19O3f6r3188Wtoqpp8&#10;zl6FpaV86FGUoJB9L0TQm1V9njimleJ+Ji1OkDN+2yN4ilh/r4QDsyiELnebrlyDTWr5qX6CjV4t&#10;pIuB/FFKn4OBmESimlaBTTiblPSBES1vj1uA8iPNiZ6A54OtsjCLEXdDrWiJnmqcqI2IRl3Mo5qH&#10;BlEInpCF50R2mXSE3jiQlCCD2C2Mjp6C4CQWiP+B+4NZsXWR7Hb3rKuP5mpTp8qN5V2GotSL81DL&#10;ncuKE0RTmKmIQDiIk2SGby2kjfiEoSRSiHqC6IMPsOWYnna6rBaWAGoapyuTUF1Ooi+QolCXnSqO&#10;A0Q2mA2LaDiHkr+IzC26jWmGLySEiA2DsoLesGmfHnaMq5ib4WnrpqeYfF0goaaVDVBunKCRqkQR&#10;l5CORjh6kkKK5i3PjO+HhySth7SEWYKusBylgnaFqzuhoGngpjWdaV0DoRuZGVBYnAmU60QMlv2Q&#10;yjiDkc+MtS3ijJuIpiTNh22E4XkawDBuZW19ustvgGHOtUpwx1YKr4ByPUpHqVxz5j64ouF1yTPK&#10;nBd31CmolO16MSD6jZF8yXkOv2l1b22XueR1wWHntDN2UVYirkd3HkpfqBR4Jz7boZt5ZzQBmth6&#10;yyoGk8J8cSGNjIh+PnkQvj58Hm2BuLl7z2HWsv97tVYMrQl76UpVpth8Uj7moGp87DQombV9oypV&#10;krl+iyIMi6N/jnkDvQOCkG1ct4GBuWGhscmBD1Xnq9eAoko8pbGAbT7ln1KAWDRFmLCAWSqYkc+A&#10;fiJ5it+AuXjnu/WI7W0/tnOHlWGAsLqGYVW/qsmFUUotpKWEaz7mnlmDpjRgl8mC6irSkQKCSCLW&#10;ijiBv3jGuyaPRG0ttZmNZ2F0r9iLmVW0qeWJ40oio8WIRz7snXmGwzR6lv2FSysFkFKD5SMjiayC&#10;oHiouoWVbG0ktOmTBmFwrxyQllWwqSWOMkogow2L5T70nMqJpjSTlk6HcSsyj72FUSNiiTqDXXiO&#10;ug2bYW0itF2YamFzroGVUFWxqIOSNkocom6PND71nDuMPzSklcmJWStWj0KGiSOViN2D+nh7ubSh&#10;Jm0ns+qdkWF8rf6ZwFW2p/iV6EokoeOSLz8Fm7iOiTS0lVmK9yttjuiHiSO+iJOEedqlcfBtKsam&#10;c1FuxLIrdKRwV50gdepx6Ye0dzBziXImeIV1Qly1efN3FUdte5R5IzKtfYp7k9i2b9t4GcUXcWt4&#10;ibDGcuN5BZvkdE95koaUdb56NHEidz1661vMeNR7r0atep58lDIlfLl9pNbvbhiDBcNbb7+CUa9E&#10;cVSBrpp7ct6BNYVXdG+A13ASdhSAilrqd9GAPUX9eb9/9DGte/t/ndU0bI+Nz8GdbkWMDa2Sb+yK&#10;Y5kAcZGI1oQJc0OHdW77dQqGHFoPdumEtkVaePiDODFEe1GBetOia0eYfcASbQiVxawKbr2TG5eM&#10;cHKQhYLIcjuOBW3tdCGLnFk/dh6JFETFeEqGWDDperyDMtJYakmjGL7PbA+fdqrIbcmbyJZUb4iY&#10;I4GrcV+UjGz0c1aQ9liAdW+NR0Q/d7WJSjCcejuEwdFQaYGtl73La0mpDam/bQKkWJVNbsWfnYC+&#10;cKqa7mwtcrKWMlfddNqRQ0PPdzaMBDBbec+GItCIaO+37L0Garayd6jrbGisuZRxbiem3n/pcBSh&#10;DWt4ciubLVdVdGSVCENvds6OezAneXWHU8/+aJDCA7x8alO7lKhIa/e0xJO7ba2tx384b5imzWre&#10;cbifv1bSc/2YZ0MPdnaQoi/9eSyIU8vEehlsJLmXep5t8qa9eyhvqJMse7ZxVH8ifExzDGrqfPF0&#10;31bWfat20ELpfo95AC+af7d7mMpgeC92i7h9eOB3PKWteYh36ZInejB4nX4oeuJ5ZGoGe6l6QlYO&#10;fIl7MkJOfZd8SS85fud9k8jodoKA3bbld0mAgaQ5eAeAKpDHeMx/6nz2eZ9/v2kDeot/plU6e41/&#10;kEGyfLx/gy7jfit/c8dkdQ2LC7VTdeGJvKKrdrCIcI9wd4mHMHvFeH2GEGgEeYeE9lR0eqmD00Em&#10;e/mCnS6YfYSBNcX5c9OVJ7PwdLCS8qFLdY6Qto4edneOfXqmd3uMT2cUeKSKMVO9eeGH90Cpe02F&#10;kC5YfPKC0sTOctyfObLHc7+cJKAmdKGY8Y0EdZSVtnmndqeSfmY6d92PQ1MYeTWL8EA6erqIVS4h&#10;fHWERsPdchqpMrHXcwClOp8zc+GhC4wWdNicx3jRdfiYhGWJdz6UMFKOeKKPrj/eej6K4C30fAuF&#10;jcMncYmzBbEdcm+uKJ5rc0uo+ItMdD+jn3gQdWaeRmTldr2Y2lIUeDGTMT+PediNKi3Oe7SGpsKu&#10;cSq8pbCWcgy22Z3NctywnIqhc8aqJ3dvdO2jrmRddkydIVGid86WUz89eYWPJC2xe26HkL1ggntr&#10;Uqzdgh5tP5uJgdxvC4lega5wyHatgYxylGPIgXh0f1ERgXJ2iz6HgY143Syzgdh7m7xJgLZ1G6vJ&#10;gId2AJpjgF922ohLgEZ3tnWygDt4omLugER5p1BbgF16wT4EgJp8BCx5gQZ9gLsmfxd+2aqMfwZ+&#10;xplYfvF+sIc2fu9+o3S5fvt+q2IcfyB+xU+0f1p+5j2Qf7x/FCxGgEl/SbnTfa2IdKk2faWHhZfm&#10;faSGioX3fbSFkXOdfeGEr2EwfiWD1E7/fnuC9D0afvqCBCwZf6KA8riSfH+R/Kf2fH+QOZarfIuO&#10;YITMfKqMe3KifOSKnGBefUWIyE5ifbWG3jy2fk+EzCvyfxGCdreGe5Obgabse5qY6pWme6mWJ4PS&#10;e9CTT3HBfBaQc1+jfICNkk3YfQqKmzxdfbyHYyvSfpWD0Lavetik7qYSeuShf5TJevKdzYL7exuZ&#10;93EAe26WHV8Ge+aSMU1lfHiOHjwVfUCJwiu3fi2E/rYMekuuOKVmelqp7ZQRemSlRIJDeoigZnBT&#10;euGbgl5we2uWikz2fAqRYDvWfNuL4CugfdeGAbWheey3V6TmefyyKpN6efqsfYGkehSmjG/Cemug&#10;lF35evuaiEyWe6qURjuTfIuNsSuPfZOG169miztqsqBOifRsqJBZiOBufn+Dh+5wR24phwdyI1yg&#10;hil0I0tXhVF2STpAhJB4uyn7g+x7nK6KiZJz6p9qiH906Y9dh4R13H6Uhp921G1Phch34VvjhQB5&#10;CUq5hEF6SjnZg517uynngxN9ba2TiAp8/55IhxN9I45bhiV9Pn2RhVZ9YmxvhJR9mVssg+Z95Uot&#10;g0R+OzmCgr9+pCnWglJ/IKyChqWGC50ohbqFYI0phOGEoXyYhB6D52uWg3GDRFqEgtuCqUmxgliC&#10;DTk1gfaBaSnGgaiAsatjhX+O/pwshJqNlIwvg82MC3uMgxaKcWqtgnqI3Fm/ggOHVUkjgZaFvDjm&#10;gUqEBCm5gRaCHKp2hJ2X8Zs5g8CVwIs/gvWTXnqvgkOQ3WnogbGOWFkigT6L00izgOmJPTikgLaG&#10;bymugJiDX6m2g+qgx5p2gxWdzYp7gkiainnugZeXGWk5gQ6To1iYgKeQIkhZgFSMgzhvgDiIoiml&#10;gDCEd6klg2SpgJnbgpWluInUgcOhinlIgQmdHGifgIOYqlgMgC6UKEfzf+mPhjhBf9KKlymef9uF&#10;ZajEgwayF5lkgjytfYlFgWCoVXizgJii3GgegA6dYleof76X3Ueof4mSNDgSf4OMQymYf5aGKaHl&#10;lBRqTpPvkgJsP4UtkC1uGHWcjnZv7GWXjMFx1VVtiwlz5kWWiUx2HjYJh5d4pid2hel7m6E1kppz&#10;AZM+kLV0CIRlju51C3TgjTp2GWTqi413P1TaieZ4hUUfiD155jXHhp97fieIhQh9WaBskSl7jZJJ&#10;j2B7xYOGjaN7/nQBi/98RWQoimR8o1Q8iNV9GESqh0R9nDWMhcB+PCeXhEB+9596j9uD75FIjhmD&#10;coJ0jG6C7nMkitKCamNkiVCB+1Olh9iBlkRDhl+BNDVZhPeA1Sekg5GAcp6VjrSMWJBcjP+LI4GL&#10;i1+J23JAic+IhWK1iFCHNlMZhvGF80PkhZGEpDUshEODQyewgvqByJ3NjdqUv4+ojC6S04Daio6Q&#10;vXGFiQCOjmIFh4uMXFKQhjCKKkOFhOSH6jT9g6yFgie6gnqC9Z0pjS+dAo78i4qaW4AtieiXcnDe&#10;iFmUYmFwhuyRTFIahZmOK0M8hE2K8jTbgyuHiSfCghCD+JypjK+lHI51ixChtn+diWid9HBSh9GZ&#10;+WDthmaV9VGmhSKR4kLsg9+NtjS+gsGJUyfIgbmE05xPjFOtE44Mireo7H8jiQekQW/Vh2WfTGCB&#10;hfSaUVFThLSVSUKtg4CQJjSYgnOK1ifNgXOFh5TjnSRp/Yfbml1r5Hotl8htv2vXlUNvnl0gkrJx&#10;lk5VkBBzuD/xjVt2ATH5ipl4myUrh8l7l5RVm91yM4dYmTBzPXmZlpx0TmtNlBJ1cFykkYN2r03v&#10;ju14Ej+mjEZ5kjHiiZd7TCVhhtt9RZO3moF6OIaVl+t6gnjulVt602qgktx7O1wQkFt7vk18jdl8&#10;XD9ai0d9DDHMiK993yWQhgp+0JL7mTqCF4XElq6BtXgNlC2BU2nrkbWA/1twj0qAwE0DjN2AkT8N&#10;imGAaDG1h+CATCW5hVSAOJI6mCyJ4IUJlaaI2ndSky2HymkskL2GtlrojlCFpkyYi/mEpj7NiZGD&#10;njGkhyiCjyXbhLeBeZGal0iRs4RnlNCQA3axklmONGiYj+mMUFpjjYGKa0xBiyeIij6ZiNSGojGV&#10;hoaEoiX5hDOCk5EVlqGZY4P1lDCXC3Y/kbKUdGgcjzqRuVnpjNmO/UviiouMPT5niDiJbzGGhf6G&#10;gCYRg8aDhJCrlieg5oOGk7id33XKkTSafGeqjrKW5FmAjFKTSkuEihCPpz4ph8SL9jF5hZCIIiYk&#10;g2yET5Bdlc6oP4Mvk16khnVnkNGgS2dGjkWby1kqi+CXSUtEiaGSwT37h2OOLTFjhUCJgCY0gyWE&#10;9IiApmxpp3xRovhrgW+jn6VtXWJ2nElvR1UFmMpxUEeVlSlzhTqhkWZ14i47jX94kCMhiYB7k4gS&#10;pVdxbHv8oehyc29HnoJzjWIjmxZ0w1S8l5R2HEdfk/t3nTqEkEN5Pi5PjG97HCN5iIR9MYegpAp4&#10;8ntroKp5RW7MnUR5q2Gomd16MlRXlmZ62UcXkt57ojpgjzh8gC5ci3p9hyPGh6h+rIcWosSASnrN&#10;n2yAAG4gnBJ/v2EgmLJ/llPilU1/iEbGkdh/jzo3jkd/oy5liqB/yyQIhumAAoaFobOHkXo8nmOG&#10;r22LmxCFy2CMl7OE61N5lFGEHkZ3kPCDXjoQjXGCoC5sieCB5iRAhkaBMoYFoOGOznnCnZeNVG0V&#10;mkGLw2AYluSKKFMSk4OIkEY9kByG/jn3jK+FbS5ziTiD0iRvhbyCO4WioC2V5nlcnOuTz2ysmZSR&#10;iV+zljaPKlK8ktmMyUYFj3iKZTnqjAKH/S5+iKWFiCSWhUuDHIVQn7ac13ksnHSaKWx6mQ6XIF90&#10;lZiT5VJ6kjaQsEXDjumNfzm/i4WKTS6BiDCHCCS1hO+D2YUSn2GjnHjunBWgS2w0mKOcd18rlSSY&#10;YlI9kb6UV0WYjnOQUjmnix+MTy5+h9uIRiTOhKWEcny+r+tpP3FLq9drC2WLp8Js6Fl8o4Ju301I&#10;nwRw/EEvmkxzSTWnlWN1vyrOkER4hCFXiwx7jXxtrwNwnXElqthxnWVopp1ywVliokJ0C003nbt1&#10;gUEtmQp3JTW7lCx46ysLjx967iHOigF9H3wlrb93rHDIqZl4BWUfpVh4fFkaoPx5JE0CnH158kES&#10;l9x66DXAkw97+Ss9jhp9NSI2iRl+i3vOrHF+hHBeqFF+TWSopBl+KljCn8R+LEy5m1V+U0DplsZ+&#10;kzW9kg1+5StmjTJ/VCKPiFB/0ntwq1WFSXAApzyEimRHowiD01hdnraDJ0x6mkqCmEDAlc+CHzW3&#10;kSmBrCuHjGeBSSLbh6WA83sZqn6MBm+zpmWKvmP+oiyJZFgWndiICUw7mW+Gu0ChlPKFfTWzkF6E&#10;RSuji7aDESMahxaB7XrQqdeSlm95pbuQw2PGoXqOwVfcnR+MrUwEmLuKo0CDlEWIojW3j6yGpSu9&#10;ix2EpiNOhqGCwXqfqU+Y729LpS+WimOToOiT3VepnIiRDEvVmCSOQkBXk7yLfDWojyWIwCvXipyG&#10;BSN4hkGDcXp0qPmfJm9NpMmcOWOPoGyYx1eOm/KVF0vDl4KRgkBWkx+OADWzjqiKkSvpikCHKSOa&#10;hfWEAHGBuaNo3GartQRqklvFsDFsbVDKqv9ucEXQpWlwojsNn4FzCzDymVh1nCejkul4eh/CjHJ7&#10;h3FEuORv12artBJwyFvUrwJx8VDkqapzTkXxpAh04zs9niV2rDE1mAZ4mSgKka56xCBXi1d9DXEo&#10;t6J2c2aAssp2yVu6rbB3TFDMqE94E0XrorN5CjtOnN56MTFjltJ7dihfkJV86CDXimJ+bXEHtkN8&#10;z2ZMsW98olt5rFt8mVCjpwN8w0XSoXR9HztPm7J9mzGFlbx+Lyimj51+5CFFiZB/p3DetRSDFGYm&#10;sEKCcFtRqy+B4FB0pduBZ0XBoFOBGDtQmqaA6DGjlMaAwyjjjsSAtyGjiN6AunC4tCyJUmYTr0+I&#10;NltCqjWHEVBjpOGF9UWwn2CE8DtVmbeEBTG+k+uDKikXjgiCXiHwiEiBp3CXs3mPYGYLrouNyFs+&#10;qWaMCVBbpBCKQUWpnpeIjDtamPiG6THZkzCFVSlGjWqD0iIwh86Cb3B+svWVN2YNrfCTIVtCqLyQ&#10;wFBZo1+ORUWfnemL3DtUmFyJhTHmkqCHQylrjOeFEiJkh2qDFXBtspaa2WYXrXKYPVtNqCyVMVBc&#10;oseR/EWjnVOO3Dtgl9CL1DHwkieI5Sl9jISGFyKNhxyDm86hbRhm+rvobuxpPai1cK1rcZTqcl5t&#10;nIC1dBJvzmxWddpyF1ggd790f0Qded93JzDJfFl6Psy+arRxxbpqbMFy5Kdgbq10BpO+cIt1MH+k&#10;cm52Z2tidGd3s1dJdn55EkN0eM96mzBie3h8Ysr5aKd8fri0atJ8gaXobOR8jZJebuZ8tn5wcPJ8&#10;82pccxd9QVZ0dVt9lkLXd9p9+zAHeqx+bMk7ZteHDbb4aRuGCqQ5a0SFFpDrbWiENX0pb5yDdmlO&#10;ceqCv1WldFiCA0JFdv+BPS+3efeAVsenZVCRe7VxZ6aPi6K2aeWNno98bB6Lu3v1bm+J6GhMcOOI&#10;KFTic3WGU0HBdkCEWi9yeViCG8ZfZByb1rQyZn2ZA6F9aMaWGo5NaxCTL3rhbXSQTGdkb/6NalQz&#10;crKKeEFLdZyHSS84eM+DtMVbYyamErM1ZY+iW6B9Z9yeco1Rai6aeHn9bKWWhmalb0SSiFOfcgyO&#10;ZEDqdRKJ/i8IeFyFHcSZYnCwILJ2ZNyrgZ+yZyWmlIyAaXehhHkza/iceWX4bqyXYlMfcYmSE0CX&#10;dKCMby7gd/2GVcQaYfe567H0ZGC0Up8ZZp+uV4vYaOioLXiRa2uiB2Vtbimb0FKncRWVXEA/dECO&#10;jC7Ad7CHWsCCdP9mNK+Pdf5opp3ldv9q9Yt4eAFtMHiKeQ5vc2Vrei5x0FJ8e2l0UD/EfNZ3FC3T&#10;fpB6S78ncshwe66Bc/9x1JzjdSNzHoqEdkZ0Z3ejd3R1vWSdeL53KlHPeiV4rj9Fe8R6Yi2Ofa98&#10;WL2vcNF6n6zqcid68ptzc2p7QIkodK97mXZ4dgV8A2Ojd3l8f1EHeQp9BD66etN9nC1SfOR+SLwo&#10;bxeEmatZcIKD/pnpcd2DXofbcz2CwXVQdLqCO2KwdlOBvFBQeAuBPD5BefuAti0dfDCAGLq7bZ+O&#10;e6n4bxuNBJiNcIuLeoaNcgCJ6HQ/c5OIXmHMdVGG4k+mdyuFVD3UeT6DqCzve5OBwrmSbHWYU6jU&#10;bfyWAJdvb3WThoV7cPqQ+XNHcqCObGEBdHGL3U8QdmuJPz10eJ2GaizJew2DQLima4iiC6fobRae&#10;3JaCbpKbbISWcB+X3XJ4cdiUTWBXc7yQr06TdciM7z0meBWI8Sypep2Ej7f3atermKc0bGeniJXB&#10;beGjHIPUb22egnG/cTCZ5V+5cyqVOU4gdUmQXzzid6WLNiyPekCFr7eGamG06Kaza+2v7ZUpbVyq&#10;fIMybuCkz3EpcKWfIF88cqqZYE22dNqTbDyVd0qNKSx6efWGnrLVfSFlpKN1fURoLJM5fYFqiYIc&#10;fdBsz3Bwfi5vH16Sfp1xjkzwfyF0IjuNf893ASsIgLp6VbHEewxvS6Jqe2lwz5Ibe8dyPoETfDJz&#10;p2+EfK11HV3KfUB2rExPfep4VDsifsJ6LSrmf9V8TLCceSh44aEqeat5cpENeiR5+YACeqt6fm6V&#10;e0R7FF0Fe/p7vEu6fMt8cjrDfc19PyrIfwl+Ja9Gd3qCS5/QeBGCB4+heKWBrn7PeUSBUW2FegOB&#10;Alwnet2AvEsVe9KAdzpefPiAMCquflR/264EdhWLoZ6PdrqKjo5md2CJXH2keBKIF2yVeOSG1Vte&#10;eeGFnEqDevWEVjoHfDyC9iqXfbeBa6z6dPiU8J2IdaiTDo1mdlaQ+HywdxaOxmu4d/iMjlqweQWK&#10;UkoEejeIBzm8e5uFjCqEfTGC0KwmdBSeH5yxdMyba4yPdX2YbHvhdkSVRWr+dzeSFloaeFWO2Emd&#10;eZSLfDmAexOH5yp1fMGEB6uHc2inJJwJdCSjmYvddNOfq3sydZmbhWpZdpaXVlmLd8mTFUk3eRmO&#10;rjlLeqSKASpofGWFEKsfcvKv8ZuOc66riYtNdFSmonqcdRGhdWnSdg+cPlked0uW9kjbeK2RgjkL&#10;ekyLzCpefByF7KWLhXxlO5d/hMhnyIiNhERqLHi2g95se2hRg4Nu2Fe9gzNxV0dygvBz/jdygsx2&#10;9ChqgtR6XKSvg4huU5aVgxJv74eMgq9xdHfGglxy9md+ghh0iFcNgeV2NEbqgcF3/DcjgcB5+Shr&#10;geh8PqOwgcB3RZVogXB4CYZ/gSN4u3bAgOl5b2afgL96L1ZagK17A0ZogKp75jbbgM185ChrgRZ+&#10;AaKbgBiAI5RIf9+AIIVTf66AA3Xcf4d/4mXaf3p/y1XHf4Z/vkYFf6Z/tTamf/F/rChrgF5/oKF/&#10;fsKI75NLfpaIL4RZfnOHSXTMfl2GSmT6fmSFTVUJfpKEWEV9fs+DWTZffzWCRyhrf7+BGKCWfbKR&#10;s5JcfZGQMYNxfXWOdnP0fWqMl2Q5fX6KsVR2fbeIx0UWfg+G0TYofpOEsShrfziCZZ/ZfNmaUpGe&#10;fMKYDIK1fKeVdnM+fKCSsWOVfMKP4FP1fQqNAUTFfWuKCzX+fgmG4ihrfseDhp9KfDSiyJEGfCSf&#10;u4IUfAacQ3Kie/yYjGMDfCSUyFNzfICQ8kRqfPGNADXYfZiI1ChrfmuEe57oe8CrDJCRe7OnNIGO&#10;e42i0XIae3meHmKNe6GZX1MXfASUjkQefIePnjWnfUKKeShrfiGFRZidjjFk6YupjK5nbH3di2hp&#10;0G86ikFsKGAdiRxukVDeh/lxIEH6htdz2TNyhcl25iX/hNV6YZfojGpteYrwiyFvGn0QifJwrm5/&#10;iNNyRV96h7xz71BZhq91uUGYhah3oTNGhLh5xSYhg+B8MJcXirR134n1iZJ2uXwxiHR3im2mh2t4&#10;X17Dhmt5Rk/LhXp6REE2hJF7VTMdg8F8hyY+gwd93ZYiiSN+Goj5iBB+R3smhwx+X2zZhhB+cV4S&#10;hS5+j09KhFt+uEDmg5F+6jL9guN/JSZYgkl/ZpU1h8uGV4gQhsiF0npHhdKFK2wChOWEbl18hAyD&#10;sU7bg1aDA0CegquCUDLggh+BkyZugaaAyJRrhsmOj4djhdGNWnmghN6L7GtJg/aKVlzPgymIvE5a&#10;gnyHKUBHgeqFjjK5gXmD1CaAgRyCAJPHhfuWn4a3hQ2Utnj1hBmSemqmgzOQClw3gnGNk03jgdCL&#10;GEAIgUOIkDKggOyF3SaPgKmDDJNHhV+egYYyhHmb4nhog4GY02ofgpOVflu5gdSSIU1ugUaOvD+4&#10;gMaLSjKKgHiHqSacgEuD75LshO+mOoXJhA6i5Xfvgw2e92mlghOar1tTgU+WZE0jgMeSFD+DgFmN&#10;tTJtgB6JLSamgACEqYwolwNkrYAelNBnIHNZktRpg2XfkOhr41gEjutuV0oZjOFw9jygis1zwC+c&#10;iLx23yPMhrd6Y4uOlXhswn+Rk25uYHLBkXdv/WVZj4dxpleSjY9zZ0nCi5d1TDxniZh3Uy+Vh6F5&#10;mSQOhbV8IYrmk9p0pH7EkfB1iXIQkAZ2b2SsjiV3YVcFjEB4a0laimF5kDwpiH16zS+NhqN8MiRI&#10;hNN9u4oekld8XX3pkHx8nnEnjqd81WP2jNR9ElZpiwt9XkjqiUZ9vDvnh35+Ji+AhcJ+pSR5hA5/&#10;MYlVkRaEAn0pj0eDpXBrjXuDMWM3i7WCsVXnifKCM0iFiEmBxzuthpuBWC93hPqA7CSkg2WAfoit&#10;kA+LqnyCjk6KqW/IjImJfWKkisOIMlVmiQmG5Eg7h2OFnzuBhc6EWi9thE2DAyTIgtaBooglj0eT&#10;LXwMjZKRjG9Ui8ePnmInifuNgVTriEqLYkfahrSJRTtVhSOHIy9kg7qE5CTlgmCCnYe5jrOafnue&#10;jQGYOG7hizGVhWG6iV6SkVSFh6+Pmkd8hieMoTsZhKKJpS9dg0KGiST9ggCDb4dojkahnntGjJWe&#10;sm5/irybMmFZiN+XXVQ0hyyTh0dChamPsTrxhDOL2C9NgueH6iUQgbOEG4BCoAxkW3T2nThmv2kk&#10;moJpIVzLl8JrjVAtlN1uFUOUkdtwyzeAjr9zqywDi5V23iHYiG56ZH+6nrpr/XSQm/RtmWi9mTJv&#10;QVx2lmRw/0/rk39y3ENqkIp04jdzjYB3Ciwkim15cyI4h198En82nTJzY3PxmoN0U2g6l8d1Tlv4&#10;lQJ2YU+Jkix3kUMrj0144zdbjFt6Tiw+iWN75SKMhnJ9nH6em7V6m3NJmRN682eHlmh7TFtwk7B7&#10;tU8XkPJ8NELgjit8yTc7i1N9byxPiHh+MCLVhaR+/34EmnaBwXKxl+CBiGbvlT2BQlrcko2A9k6z&#10;j9mAu0KWjSqAkDcaimmAaixch6mAUCMShPWAO319mX6I3XI0lvGIEmZ4lE+HIlpokaCGH05NjvCF&#10;HkJljECEKDcHiZeDOCxphvWCQSNGhGGBTn0SmK6PznHHliqObGYLk4mMzVoAkNuLDE31jjKJSEIt&#10;i4yHhjcCiN+Fxyx5hlmD/SNwg+eCOXy9mB2WlXGXlZ6UqGXbku+STlnGkCqPtU26jX2NIkHuiu2K&#10;mDbYiFWIFSyAhduFgSOSg4SC/Xx8l7SdKHFXlSyapmWVknOXjFl/j6aUIU2BjPaQvkHHimqNZTbD&#10;h+KKFyyBhX2GwyOugzWDnXTrqVBj6GpPpeNmPV9gonJooVQfntBrHki5mu5tvj1vltlwkDK+kp9z&#10;jCjAjkh22SAiifh6YnR1qDVrI2oQpLhsul8toSRublP/nWpwREipmYNyQj10lXl0bjLdkU92vSkH&#10;jQ55TCCeiNt8A3QVprxyFGmfo0lzDV7Zn7V0HFOxm/11U0h0mCN2rT1flC54MDLrkBp5zilCi/Z7&#10;myEKh+J9fnOspTx40WknodR5P15Xnkx5uVNWmqJ6T0gtltx7BT06kv571jLujwR8vClwiv19wSFn&#10;hwt+03NAo/Z/fGjAoJd/Z13wnRZ/T1LtmXJ/OkfulbZ/QT0Uke9/XjLsjg5/hSmWiiR/viG1hlV/&#10;/3LhovuGHmhun6CFhV2jnB2Ez1KjmHmEDkevlMKDWjz4kP+CuDLsjTOCICm0iWiBjiH3hbyBBHKS&#10;ojeMj2gvntuLdV1qm1KKHFJol6qIpkd2k/qHOjzZkEGF2TL0jHaEgynSiMaDKiIthT2B4XJZoZmS&#10;xWf7njyRIl0ymq+PJFIxlwKM9kdEk1SKzzypj6uIrzLli+SGoSnwiD+EkCJZhNeCmXIroTCY1Wf9&#10;nciWvV0vmiaUBFIclmCQ/Ec7kqaODDy0jwOLNDL2i16IdSoEh9qFuSJ8hIWDL2oJstdjal/8ruhl&#10;qVXhqrloDUuwpiRqm0GAoSttWDeJm+hwTS49lnRzayW9kNl20x6gi1x6YGmYsfJqQF/XrdJry1XW&#10;qWltiUu6pLFveEGcn65xmze5mnRz8y6FlQ//4v/iSUNDX1BST0ZJTEUAAgl2cCYoj415KB82ijB7&#10;9WlbsIRwwl+TrGBxu1Wsp/Jy20uZozV0N0GSnjx1wTfLmRV3ei64k8d5USaCjmN7Vh+3iSt9ZGkk&#10;rvl3CF9Pqtt3g1VfpnZ4Gktroch430F2nOF50DfNl9J64y7dkp98DibMjVx9WyAniEt+qmjqraJ9&#10;OV8cqYt9QVUtpSl9VEs0oIF9d0Fkm6h9xDfOlrB+Li78kZd+pycLjHZ/NiCFh41/ymi3rJmDY18A&#10;qHqC+VUXpBWCe0sen2+B/kFPmp+BlzfUlbCBTC8ZkLCBEydBi7CA5iDThu6AwmiOq8qJW17xp56I&#10;flUOozCHaksSnouGRUFDmcSFMTfXlOKEMS83j+mDRCdyiwmCYiEUhmuBk2huqy+PG17vpvCNyVUP&#10;onWMG0sNncqKRUE4mQiIgTfNlDmG0C9Bj0+FNyeYin+DqyFIhgGCQWhaqr6UoV72pmKS2VUXodiQ&#10;iEsPnSeN/UE8mGeLgzfbk6OJJC9Mjs2G3yeqihSEtiFyha2CzcLPaA5g4LFKak5jv59RbHlmjIzC&#10;bplpTXnDcMNsE2aWcwhu8FOfdXJx8kDoeCB1PC8Ieyx5AsDuZUVrf6/TZ8htRZ4GaipvB4ufbIBw&#10;zHi8buNymmWucWR0f1LYdAp2fEBVdvV4sS7Bej17Ob8pYth2BK4iZYZ2t5yVaBh3bIpFapt4NneP&#10;bTB5EGSxb+Z5/FIRcsR69z/Mded8ES6BeWV9U71pYLCAWaxqY4OADprqZjZ/zIjdaON/lnZSa6l/&#10;eWOubpB/Z1FOcaF/WT9LdPh/Uy5KeKV/TLvPXtmKjKrmYcmJWZlxZJuIJYd2Z2aG9HUvak+FzmK8&#10;bWaEu1CbcKWDnT7ZdCiCby4ad/6BHLqBXV6Uq6mpYGOSl5hDY0iQbIZWZiuOO3QpaTCMD2HobGSJ&#10;50/+b8yHtT50c3eFWy3yd26Cv7l3XC2epqiuX0GbrpdNYjCYiYVrZSOVU3NTaEGSIWE3a5GO5098&#10;bxSLkj4jcuGICy3QdvaEMLixW0SobqfwXmGkjJaLYVOgaISqZEycJXKbZ3uX52CYauWTn08HboKP&#10;LT3ccmaKdi21dpKFbbgzWqSx6qdwXcKtC5X7YK6n3IQSY6SijXINZtidQ2AgalKX606fbgKSYj2R&#10;cf6Mji2fdkKGd7V+b65gXqWjcSZjY5UWcp1mQoPHdBhpC3H1daNr2l/0d0luxU4xeRFx2Dy4exZ1&#10;OCwtfXB5F7QYbRNqeaSUbs5scJQZcHRuUoLechhwL3Efc89yFV87dah0FE2ed6d2MjxUeel4iSwE&#10;fH57NrKZar90bqL8bKZ1ZpKtbnR2VIGJcEV3Rm/8cit4Rl5KdDh5Wkzidmt6fzvbeOB7xSvge6Z9&#10;NrEMaK9+NKFsarZ+RpEobKZ+TIBGbpl+UW7fcLB+ZV1lcup+hkw6dU1+rTtzd/R+3yvAeuZ/FK+b&#10;ZuqH4aANaQyHGo/SaxmGPH7/bSqFUm3eb1+EblyPcceDmEugdFWCujsXdyaBzyulekCAya5vZX6R&#10;f57qZ7KP4I68adGOGH34a/mMOmzwbkiKW1vVcMqIfksZc4CGmTrGdneEjyuOebKCUa2BZFia+Z4B&#10;ZpqYf43XaMKVx30favmS8GwsbWGQFls3b/6NNEqscsqKOjqGdeOHEyt7eTuDqKzQY3ikQJ1PZcCg&#10;540dZ+ydOXxoaiiZYGuAbKCVhVqhb1iRn0pCcj2NmDpOdWmJVCtreNmEzqxfYt6tP5zQZSao/oyN&#10;Z0qkUnvSaYOfcmr4bAKak1o0bseVp0njccKQlDoKdQeLQStfeIqFw6iHd4hgBpoueDBjG4r4eO9m&#10;A3riecJo0Wo/eqZrp1lte6NunkjlfL1xwDiwfg11NSl9f6R5KadqdRFphJkfdf5rnoncduhtnnnh&#10;d99vlGleeOxxlVizehZzskhWe2B17ThafOR4ZSlyfq17MaY4ctNy7Zfbc/F0HIjUdQJ1O3jbdh12&#10;U2h/d053eVgBeKV4tUfYeh96BTgSe9d7eClofdJ9GaTacNN8KpZ9chF8iIdmc0N8znetdH59Cmd0&#10;dd99UVcrd2N9pEc9eQp+ATe7eu5+ailgfRB+3aOSbyOFTpU9cHiE4oYxccWEU3aJcxuDrmaUdJaD&#10;C1ZydkWCcka7eBSB1jd0eiGBMClZfGmAeKKFbceOZ5Q3by2NL4U2cImLw3WdcfWKNmXAc4iIpVXS&#10;dU2HE0ZLd0CFfDc3eXKDxSlTe9qB5qGvbK2XW5NhbiCVVYRlb4WTBXTXcP6QjGUOcqiOC1VFdIWL&#10;gUXwdoyI5DcIeN6GHilOe2ODJaEPa9SgHZK7bU+dRIO4breaC3QwcDSWnGRxce2TJVS8c+SPo0WS&#10;dgKMBjbdeGSINSlKewGENqClazyonJJCbLmk7YMtbhugw3Ojb5WcV2P1cVOX5lRbc1eTaEU+dYqO&#10;yzajeASJ/ClHerOFF5vof51f0Y7Df3pi44C+f4NlzHHaf6lon2Jtf95rflLWgCRugUOXgH9xsTS5&#10;gQZ1Nyb4gcR5N5r6fUdov43TfWtq6X+/fZ9s+nDzfeJvBWGmfjhxHlI3fqVzVEMjfyp1qzSAf954&#10;QScMgMZ7KpnweyZxh4yke3ty4H68e850Jm/6fDJ1Z2DZfKt2tFGYfUF4FkK4ffF5jzROftJ7Licd&#10;f+V8+5jPeTZ6P4t3ea16032MeiF7TG8Yep97wWAUez98OVEFe/x8wEJafNV9UjQlfeN99Scsfx9+&#10;ppevd5iC3Yp8eCWCunySeLGCbm4QeUiCCV9KegCBplBdeuaBTEHme+WA8TPufReAkic5fnWAKZa/&#10;dk6Lb4mLduqKjXuqd4OJcW05eCuIMl6KePiG7E/SefGFp0GIexGEXjPBfGaC/CdDfeSBgJX/dUGT&#10;2IjMdeqSNXrxdoqQRWyKdz6OJl3teB6L/U9YeSyJzEFCelyHjTOje9CFKydMfWyCqZVsdHGcD4g1&#10;dSOZqXpVdcWW3mv2dnuT111jd2iQxU7eeI+NpkDwedKKdjOFe1WHGydTfQmDpZUGc9qkBofBdJKg&#10;3nnUdTCdMWt2deKZOlz2dtKVOE6LeASRKkCpeVyNBjNXeveIvSdZfLqEdY+Xh+9fqYN3hxFir3aI&#10;hmlllmjNhdtob1qYhVJrWExFhM9uaT5bhFdxpjDlg/11PCSlg8t5Qo7LhcloEIKyhS5qQHW4hKZs&#10;XmgWhCxue1n/g7pwqkvRg1hy+j4PgwN1bDDQgtF4ICTWgsN7IY3pg8BwUYGsg1ZxwHTVgutzIWc8&#10;go10gVlNgjt18UtLgf13eT26gc95GjC2gcR65SUBgdp83Iztge94cICigZ55LnPBgVB52GZqgQh6&#10;eViYgNp7JUrGgMF73j1pgLh8pjCcgNR9gyUngQ5+cov6gFCAgX+7gBmAlHLlf+KAhWWVf7OAXlgc&#10;f5SAO0ptf6CAIT05f7yACjCTf/9/9SVGgF9/34sofxmIj38GfvKH9XI6fsOHI2TpfpuGK1dsfpGF&#10;Lknwfq6EODzmfuiDQDBzf0yCNiVhf8uBIIp/fhqQbn5aff+PJXGUfdSNi2ROfbWLwVbdfbuJ7kmD&#10;femIFzywfjGGOTBjfrKEPyV3f1CCNYn6fVSYFn3VfUKWHHEOfRiTuGPQfPiRElZofQiOYkkZfUyL&#10;qjxtfaSI6jBVfjSGCSWJfuyDHomYfMOfhH1sfLac3HCcfIiZpWNgfGOWHFYMfHOSiEjWfMGO7jw3&#10;fS2LSDA3fdSHiiWXfpyD3oOlkJxfc3hajwpiY2xnjatlRl/LjFpoKVLQiv1rIUXIiZpuRDk7iDdx&#10;lC08huV1PiKJha95S4Ltjq1nWHe8jU9phGvHjAFrrV9Firht31JliWtwJ0V/iCRylDkXht91Ji1K&#10;hbB3/SLWhJt7F4IxjL5vFXbli4twkGsTilRyCV6biSFziVHgh+91HkUihsh2zzjohaZ4nS1QhJt6&#10;miMag6h8v4FgivZ2rnYIidt3iGoviL54Vl30h6B5J1FUho96AkTEhYp68Ti5hIx78i1Tg6Z9ECNV&#10;gtV+QYCTiXF+MHVRiGh+cmmDh1x+mV1ChlJ+rlDthU1+x0R6hGt+8jiXg45/Ii1agsx/XCOHgiB/&#10;mX/eiDmFrXSmh0OFTGjhhj+EvVy6hTiEDVB5hEKDWERLg2iCtTh/gqyCGC1dgg+BciOwgYiAx39M&#10;h0aNBXQ1hl6MCmh3hVqKv1w/hE+JQE/9g2eHwUPpgqGGTjhage+E3y1agXGDVyPTgQqByn7YhoyU&#10;J3PBhauSkGgChKWQhVvUg5eONE+cgrOL5kOLggGJnjgggV6HXi1ZgO6FASPvgKOCo35/hgGbFHNl&#10;hSKY5GefhBeWElt1gwOS5k9PghyPwUNXgXGMpTgDgOCJjy1TgIiGZiQFgFGDVXgzmWZfKW2/lzJi&#10;CGLBlSFk6Vc6kwVn1ktvkMRq3j+vjmxuFzR9jAhxfSnpiap1PSCqh2h5UHeOl7hmn21GlaVoxWJO&#10;k5Bq91bikW1tPEsyjzNvnz+QjPFyLDR+iqd03yoXiGl32iEShkZ7DXb3leFt4WyZk+9vZWHCketw&#10;8FZgj9ZykUrTjbN0Sj9Yi452KDRyiWV4Iyo8h0p6UyFthUh8pHZOlCB0+WvikkF16WECkFR22FXS&#10;jlZ300phjFF44D8Sikt6BzRZiER7QypVhkx8oyG7hG1+E3Wmkqd8AGtAkNl8YWBljvl8s1U7jQd8&#10;/Un/ixR9Vz7NiS99xDQ8h0Z+PSpmhW5+yCH+g7F/WnUTkX6C/Gq5j76Cz1/pjeOCe1TFi/aCEEmZ&#10;ig6Bqj6iiC+BVTQrhmSBCyp1hK6AwCI1gxSAd3SbkIaJympDjtSJC193jP2IDFRZixSG50k9iTaF&#10;wz5nh2eEqjQrhZ+DmyqIhAmCgSJjgpKBanQ8j9GQbGoIjimPKF8/jEqNdFQeik+LfUkJiG+Jkj4t&#10;hreHtjQDhQaF6SqUg4GECyKIgiiCNXPyj0mW1mnBjZ6VCF71i7mSmlPZibmP10jTh9iNIj4LhiWK&#10;fzP2hIaH7CqbgxmFUiKmgdOC221Com9esGN4n6RhgFlanNZkY07mmdpnYkRMlqJqhznRk0Ft4i/1&#10;j8lxaSbPjEt1Qh8HiPJ5VGypoPxlvWMcnjRn4lkPm1BqI062mERsg0Q2lQxvCjnYkbxxwTAcjlt0&#10;nicfivt3vh+Ih8J7AmwxnzpsjWKZnIVuHVismaxvwk5elqlxiUP+k4VzcDnFkE91gTAxjQx3sSdh&#10;ic96FB/3hrl8imu1nXxzMGIRmth0OVgdmBF1TE38lSJ2d0O0khl3vjmijwF5IzA5i956oCeViMV8&#10;QSBXhdV96ms4nAB5w2GcmWx6Sletlq96zE2Nk8t7UEN2kNN77jl+jdp8pTA5itV9aie9h95+RSCp&#10;hRN/ImrKmtaAS2E9mEyAUldYlZKAOk1AkrKAFEM2j8R//DlojNN//DA8ieuACCfehxaAGyDthHCA&#10;MGptmemGpGDzl2aGLFcXlKqFdE0BkcmEnkL5juWD0zlGjAODGTBHiSGCbif+hmuBvyElg+mBFWon&#10;mSqMv2CylqyLw1bWk/CKaUzGkQ2I30LHji2HXjkVi12F6zA3iISEjigehd2DKyFSg3yB1GnvmKKS&#10;smCnliKRSVbLk1mPO0yykGCM3ELFjXWKmTkqiq2IczBQh/SGZyg2hW+EWiF2gyWCcGKsq8peGll9&#10;qHNg11A3pONjvUbRoPFm0D1pnKVqGTQ4mB1tnSu1k3dxTSP6jsd1RR2VilR5VWIVqpBkwVkvpyJm&#10;4VAEo2dpMEa9n1xrrz1xmwpuYjRflo5xSyv8kft0WiRojWh3ox4tiRZ6+GG9qN5rJFjUpXRsvE/F&#10;ocBueEaLnbhwaj1dmXdyhzRtlRN01SwxkJx3QCTFjCx52R6wiAJ8c2FwpxpxVlh9o7xyc09poBVz&#10;qUZTnCN1CT07l/p2kjRtk7V4PSxXj196ASURixV75h8ghxV9xWEjpZJ3eFg4okF4IU8pnqJ400YT&#10;mrl5lD0llqV6fjRskn17hix2jkd8nSVRiiN9yh9/hkt+72DdpF19klgKoQ59yk8GnXF97UX0mY1+&#10;ED0NlYR+SjR1kWl+pCyVjVF/DiWIiVJ/gh/PhaN/8GCjo2aDelfqoBWDQU7wnHWC0UXgmJSCTzz7&#10;lJaB4TR1kIuBiSy0jH6BRSW5iKKBBiAQhRiAymB2oqiJKlfYn0+IgE7lm6iHeEXWl8SGSjzuk8yF&#10;LzRoj9eEKiy8i9uDPiXgiBGCVyBEhKiBf2BZohiOpFfTnq+Nh07imv+L4UXTlxeKADzzkyGINDR5&#10;jzeGgyzKi1CE7SX1h5+DaSBuhE6CEbdZYrda6ab3ZV5eWJYrZ/ZhuYTOao1lDXL+bTpoZ2EAcA1r&#10;209Gcw1veT3cdltzaC1xegp347VyX2plVKV+YmRnuZTgZUNqF4OsaB5sdXH7axFu22Afbi1xW06M&#10;cXhz+z1ddRN24C1GeQ56LLOpXIFvpKPOX7lxAZNxYtVyXIJWZetzxXDTaRt1PF8rbHp2yE3ScAp4&#10;bDznc+16QC0heCt8VbHkWel5xqIZXVZ6K5HNYKF6lYD5Y+t7B2+iZ1p7jV42avZ8I00ebsZ8xTx5&#10;cul9gi0Ad2N+W7BBV6uDxKCXW0WDRJBgXryCwX+fYi+CQG6UZcyByV1WaaSBZEx9ba2A/jwZcgiA&#10;nSzkdrSAN67lVdONqZ9bWY+MSI89XSaK1n6TYL6JXW2hZIGH6FycaH+Ge0v0bL2FCzvFcUmDhyzM&#10;dh+B463OVE+XZp5dWCeVH45TW9SSt327X4eQQ2zdY22N01v7Z5CLX0uGa/GI2juEcKiGNCy5daKD&#10;W6z7UyGg552cVwudso2aWsaaT30NXoiW22w8YoeTbVttZs2P9ksea1CMYztMcCOImyypdTuEnqxz&#10;UkmqDJ0YVjyl2I0TWfihc3yIXb+dAWvFYcuYmFsNZiaUIkrKasOPhjsPb7WKrSycdOiFrKrcagxa&#10;rJv6a/1eNYx2bfFhnnw8b+5k82uEcgRoUFqhdD9ry0oLdqRvdDnSeVNzdSqufFp4AKlaZvBkk5rd&#10;aTRnHIt3a2Rpk3tbbZlsAmq8b+hueln6cmRxDkmMdQ9zxjmFeAp2xyqfe1p6MKfMZCVuVplBZqZv&#10;64oNaQ1xdXoKa3py/2mfbgZ0l1kScMJ2REjec654DDkfdul6BSqRenZ8P6Y3Yah37ZexZFl4oYiN&#10;Zu55SXjSaYp57WiObFF6n1g6b0h7YUhFcnF8MjjIdel9HyqFeax+KaS/X4GBaZZTYlqBR4c/ZRmB&#10;D3eVZ92Ay2eeas+Ajld0bf6AYEe7cV6ANTh9dQuADyp6eP1/6aOKXbyK0ZUxYLOJ2IYyY5CIu3ac&#10;ZneHi2a/aY2GW1bPbOGFMkdGcHGECDg8dE2CzipyeGiBeqKUXEmUD5RIX1iSO4VWYkmQNHXQZUqO&#10;E2YIaIKL8lY9a/mJzUbqb6iHnTgKc62FTyprd+uC2KHcWyidEZOVXkWaX4SkYUKXaHUoZFKUUGVr&#10;Z6OROVW0azuOHEaLbwuK6jfecyqHjCpld4WEBKFjWlmlvZMVXXyiKIQaYHqeO3SgY46aKWT1ZuyW&#10;HFVYapmSB0Y6boON1jemcsCJdSpgdzOE/p6lcZhajpEics1eH4LbdBhhinPEdXdk32Qodu5oPVRk&#10;eIdrv0T5ekZvcjX1fElzgSgWfpl4Gp1ibqVj2pAGcCxmfoG/ca9pCnLJc0FrjGNSdO5uGlO4dsNw&#10;x0R7eMBzmTWzewV2tCghfZN6MZwaa/VtFY65bbxu14C3b3JwinHMcTNyNGKAcxJz7FMWdSF1vUQP&#10;d1t3qTV/eeB5yCgrfKp8J5qwaY92Jo1Wa4R3Gn9MbWd3+XCmb1N4zmF/cW15rFJMc7R6nEOCdih7&#10;nTU4eOR8uygze91995lhZ4B/HIwVaZl/Sn4aa6J/V2+JbbV/UGCtb/V/TVGgcnF/WEMPdRh/aTUB&#10;eAZ/gSg6eyx/nZhMZc+IAosOaAOHZn0maiaGm26mbFqFtF/jbryEylERcVmD5kKudC2DBDTRd0iC&#10;FShAepWBFZdvZGyQvYo5ZrSPVXxaaOuNrG3qazaL3187bbiKDlCOcHWIO0Jic2WGYTSvdqeEbShF&#10;ehiCW5bJY1WZPImTZayXB3uzZ+6UfG1NakaRwV6obN+PBVAOb72MREINcsqJdTSPdiSGgShJebGD&#10;cZZZYoqhbokZZOmea3suZyya92zJaYmXTF45bC2ToE+6bx6P8EHDckaMLDRddb2IRShNeV+EWJKu&#10;eWFaiIZNedxeEHkien9hd2sqeztkzFyyfAtoL04afPVruj/off1vdjIsf0BzkiWpgMJ4L5GXdpRj&#10;RIVNd2Fl83gjeDloi2pJeSFrHlv3eh9tv02Jez5wgT+GfH9zazIGffx2nyXPf7N6MJB4dAZr44QV&#10;dRBtx3cedhRvm2lWdyhxaFszeFZzQ0z3eat1Nz8peyN3STHlfNl5jyXwfsN8D49FcbR0coLecu11&#10;lXXvdBt2oWh7dVV3qFp5drV4s0xyeDx50T7ceel7AzHLe9Z8VSYMffF9xo4ab71854HbcRh9U3Tw&#10;cmh9nWd0c8R90FmzdUh+CEvOdwN+TT5veOB+mjGfevl+8yYlfT1/VI0ibiGFSIDpb5OE+nQNcPyE&#10;eWakcnWD2Fj/dBeDNEtTde6CmD4gd/WB/zF/ejqBXiY5fKOAs4xabM6NfIApblSMcnNWb82LIWX7&#10;cVqJp1hpcxmIKErhdQ6Gpz3ldy2FJDFreZeDjSZKfCSB5IvBa8KVdn+QbVeTr3K9btqRimVtcHKP&#10;L1flckaMz0pudFmKbD2bdpKIAjFXeRGFeyZYe7yC5otUavqdJn8dbJmapnJBbh+XqGT0b7uUZ1eB&#10;cZeRIkokc7yN2j1bdhCKhjEveKyHGyZje2mDu4bwgW1ahHuCgThd/G9cgTJhXGJ+gURktVUvgV5o&#10;IEfOgYhrtjrhgcdvfi6AgjJzpiNsgs94QYX5ftBiuHqpfuhlaW6Hfw5oC2HJf0FqrlSff4JtY0dm&#10;f9pwPTqmgEpzQC58gOp2jiOsgbV6LoT+fGBq0nmXfLNsyG2gfQJutGDzfVxwnVPzfchymUbpflF0&#10;sTpefvR26C5wf8V5VSPjgL179oPzei5yy3iJeqh0FGyPex51TWAue5h2flNLfDR3ukZ0fOx5Cjof&#10;fb96bi5nfsF79SQTf+R9l4LyeER6vXeQeOB7WWumeXV72F9Veg98RVLIesd8ukYTe659OzntfK19&#10;yC5jfd1+ZiQ8fyp/DoIVdryCnnbYd3GCkWsAeBmCU16peMmB9VImeZyBmEWpep2BRjmqe8OA+S5Q&#10;fRuAqiRffo2AWIFhdXqKTnYmdkGJlWpXdvaIlF4Pd7iHalGceKOGPEVCeb6FEjl8evmD6i5IfHWC&#10;syR7fguBdIDVdHmRwHWedU+QW2nRdg2OlV2UdteMmFEsd9SKlkTfeQqIlDlAelyGki5Be+2EfCSS&#10;faGCZIBsc7eY73U0dJeW5GlidVmUVF0rdiWRfFDXdymOoESkeG6LxTkQedqI5y4me4aF/CSkfUyD&#10;KXt5icFaaXDkiOZdzWW2iDRhKVnth45kiE3KhuBoAUGlhjVrqTYFhZRvgisHhRJzuSFkhLd4T3qb&#10;h1xiHnAuhsFkzmUKhi9nellihZ9qL01ihRBs/UFjhIxv8zXuhBZzEisjg8J2fCG9g5F6KXnEhQtp&#10;t29GhKVrvGRMhDZtv1i0g8dvx0zeg11x5kEMgwZ0JTXJgr12hSs1gpZ5HCIKgo973Xjhgu9xNG5b&#10;gqxymGNggl9z8lgEghF1TkxMgdJ2uUCqgaV4PDWagYl51Ss9gY97lSJNga59angHgSJ4nW2OgPp5&#10;ZGKbgMd6FldFgJN6vUvZgGx7bUBVgGx8LzVygHh8/itGgKd94SKGgO5+zHdGf5t/9Gzdf4+AHmH7&#10;f3CAIVa+f02ACkttfz5/9EAzf1B/7zVpf4R/9StVf91//CK1gE2AA3anfmiHImxhfnOGtGGNfluG&#10;AFZQfjyFIksAfkGERz/cfm+DeTVMfrWCsytafzOB4SLcf8eBDXYpfXKOF2vofYuND2EYfXqLolXp&#10;fWKJ+kqlfXSIVz+JfbqGvTUdfhWFLCtffqeDiyL8f1qB7HXIfLaUy2uIfNeTL2C4fMqRBFWQfLSO&#10;jUpgfMuMGz9bfR2JtDUAfY6HVStXfjuE7iMVfwOCo3B1kl5aHmaskNpdcFxtj3NgylGzjgRkNka5&#10;jHpnxDvPiuNrhjF6iU1veCfZh8tzxR+ZhnF4Wm+pkDRhYGYUjuBkDVvkjYlmxlFMjCRpkkZ0iq5s&#10;fTuxiTlvlzGGh8hy2SgUhnB2ZSAJhT56I272jf5ogGVVjNdqkltMi5xsrFDEilFu2EYUiP1xHzt8&#10;h69zjDGBhmd2GyhChTt44iBqhDF7xm47i/BvgmSTiuZxAFqJiclyf1A3iJ10CkWlh291qTs6hkp3&#10;ZDFvhS15OShihCt7NSC+g0h9QG2Fiix2cGPoiT13XlnmiDZ4QU+fhx95IEVJhg16Ejr9hQ97GTFc&#10;hBh8MCh9gz19XyEFgoF+kWzkiLp9TWNZh+J9r1lohul9708theF+HkTshOF+VTrmg/F+ojFcgx9+&#10;/CiXgm5/WiFAgdp/tmxah4WD8mLUhsKDwFjshdeDWU69hNqC1kSSg+yCWDqzgxCB5jFugkaBgyiy&#10;gb2BHCFxgVGAsGvuhpiKdWKaheyJxFi+hQGIqk6Ug/SHVUR1gwaGEzqKgkmE5zFLgZ6D0ijDgSqC&#10;qyGZgOCBgmuYheGQv2JJhTmPilhthFONuk5Ng0iLnERBgluJmDptgaaHrTFGgQ+F1yjRgLiD9iG4&#10;gIeCLWXemzFZoVznmQhc5VOZludgQUntlJ9jv0AZkiJnaDZmj4lrTC1XjOdvXyUDildzxx4Hh/x4&#10;YmUimUdgfVxrlz9jKVMulRpl8Umlksxo2j/1kFhr6TZqjdlvKy2Ei1dylyVbiO52Sh6Mhrt6HWSU&#10;lydnLFvUlT9pTFK3kzNrgEk9kPlt1j+0jqFwSjZWjERy6i2fiel1rCWkh6x4ph8AhaN7sGQElRpt&#10;t1s4k0tvUFIWkVlw90jNjz1ytT9kjQp0jjYyitV2hy2qiKR4miXchpF62B9jhLJ9G2Nzk1d0M1qw&#10;kaJ1SVGaj8B2YEhYjbZ3ej8ki6B4sDYPiZF6Ai2sh4d7ZCYHhZx84h+3g+R+W2Lwkep6pVo9kEt7&#10;OlE3jnV7uEgFjHd8Kz7iinB8sDX/iHJ9VC2whot+BSYohMh+vx/9gzh/cmKCkMGA6VnijzWBAFDp&#10;jWeA30e+i22Apj6hiXaAfjXYh42Abi27hbOAbiZIhBSAaSA3gqmAX2Iqj8+G8FmOjlOGhFCbjI6F&#10;wUd9ipiE1z5uiKiEADWmhtWDPS2phQmCkiZog32B3SBmgjaBJGHljxiM01lvjaeL+FB/i+OKhEdm&#10;id2Iyz5yh+SHODXGhhiFxy3MhGyEcSaFgwaDESCLgdqBxVuTpFxY+VNQoZRcMUrlnqZfkUJIm2lj&#10;Jjmcl+Bm+DEnlCxrCylfkGtvTCJejL1z0xyliV54aFraoqxfcFLUn/RiHkp9nPZk+kIEmatoBjmF&#10;liBrRzE9knxuwCmkjtNyYCLPi0d2Oh0+iA96FlproKJltVJenf1n5kohmxRqOEG4l9ZsvjlelGRv&#10;bTFBkOByTSnXjVp1SyMtifh4dx3Chux7nFoKnpZr1VHznARti0mvmTFvW0FwlhNxUjkxksJzcTE8&#10;j2N1tCn8jAd4DiN6iNF6ix40hfJ8+FmlnMtx6FGVmlNzJklel450ckEjlH91zTkWkUx3VDE6jhJ4&#10;+iobit16rSO7h9J8dh6UhR5+LFlGm1R39FFLmPF4vkklljh5fED6kzN6PDj6kA97GDFFjOh8Fyo6&#10;idh9IyPxhvd+Nh7khGx/NVj2miJ90FERl89+J0j8lR1+UUDZkiF+cTjfjwx+qTFCi/p++ypciPh/&#10;YCQihj5/wh8mg9mAFli1mS+DelDnlueDW0jelDiC7kDFkT2CZTjQjjGB9TEwiziBnipfiEuBXyRK&#10;haWBGh9bg2OA0ViLmG+I9VDNlimIYUjJk36HU0C5kIWGGTjWjXqE/DFFio2D/Sp0h7aDFSRjhSyC&#10;NB+FgwSBaax/XONVK50yX/1ZJo2FYxFdFX1MZjBg+2yfaXRk51vEbOpo70s7cJVtKDsQdJlxuywH&#10;ePp25aqLWO1fYZuwXG9iYIwzX99lV3wnY1doTGucZvRrSVroasZuYUqMbtBxojqlczR1NCv3d/J5&#10;Pqi9VWdpgJn9WT5rgIrEXP9tfnrRYMNvg2p4ZK9xlln8aNVzwUnebTd2DDpAcfV4livqdwd7dqby&#10;Uj1zc5hLVmN0gokmWmR1lHmAXmx2q2lTYqZ30lkUZxt5DUk6a856XTnlcN572Svedjd9iKVCT3d9&#10;QpbLU+B9bofFWCJ9mXg0XGR9xGhbYNx9+FhJZZt+PkirapZ+jjmWb+x+9CvTdYN/bqPUTSCG8ZWL&#10;UcKGPYavVjiFf3c9WrGEu2d9X12D+1eoZFGDRUg4aY2CkjlUbyCB3SvKdOmBIqKpSymQc5SJT/uO&#10;14XPVJuNKnZ6WUCLdWbNXh6JxFcaY0OIEUfeaK2GVjkibnSEhyvDdGmCoaHESZeZsJPCTo6XJIUh&#10;U02UgnXiWBCR2mZEXROPN1afYmWMjUeEZ/uJzzj5beaG6yu9dACD6aErSHCigZM3TXue94SgUkub&#10;XHVwVyGXxWXnXDuUOFZYYaqQnUdEZ2KM5DjKbXKI+iu5c6uE+6DVY/NVNZLUZmlZOoRJaOddJ3UZ&#10;a3hhBmVxbixk7lWicRBo+UYvdChtNzcrd5Vx1ilbe1h3Cp8rYDBe5ZGjYw9h+4NFZeBlAnQ8aLxo&#10;AmS0a71rClUKbvVuMUXDcmVxgjbzdi91Kiljekt5SZ2KXM5oeZABYABqpYHbYxtsx3LuZkFu52Ob&#10;aY9xE1QqbRlzWkUhcN11wjaedPh4aylqeVt7ZZvqWcRx5Y5vXT1zNIBdYJd0enHAY/11u2KWZ5h3&#10;B1Nfa214aESXb3554TZYc+V7hilveIl9W5poVxt7NY0PWtB7r38XXmd8GXCNYgV8eWG4Zdt831Kq&#10;afh9WEQdbk593DYdcvZ+dil0d9N/JZkoVN+EaovtWMSED34TXIuDmm+jYF6DFWDoZGaCkVIZaLaC&#10;GEO6bUmBpjXrciuBNCl5dziAvpgmUwGNcIsCVw+MPH0/WvuK4m7lXveJdGA+YzCICFGVZ66GnUNu&#10;bGyFMDXHcYCDsyl8dreCI5diUYWWMYpNVbCUInyVWbeR3m5NXdCPg1+zYiyNLFEaZtaK00Mba72I&#10;cDWncPOF7il/dk2DVZbdUGqej4nKVKebo3wSWL2Yc23TXOeVKl9PYVqR6lDQZiGOpkLZaymLTzV6&#10;cIOH1CmBdfmEUpVbazVVVoiUbQRZVnsnbupdPW0EcOdhFl5ncwNk+0+pdUxpB0FTd8RtSTN2eo1x&#10;8SbZfaJ3K5PmZ6NeaodiaddhkHoIbAlko2wObkxnsF2ZcLFqyU8Ic0luBEDjdhNxazNGeS91Jyb4&#10;fI15UZKBZGFneIYJZuppxnj+aWFsB2sXa+RuQlzTbo1wik51cXBy7kCIdIh1dDMjd/J4PCcTe5h7&#10;U5EHYXRwYYSfZEBx43eUZvRzV2n5abR0wlvcbKh2NU23b9N3v0AJczR5YjLrduN7MScqesF9Lo+t&#10;Xul5LoNbYep563ZmZNV6kGjjZ8x7JVsYavd7wE0Zbmd8bD+kcgl9JjLDdfV9+Cc+egh+3o6PXMaB&#10;5IJSX/KB23V3YwmBrGgJZjGBZ1pZaYyBIkyZbSuA6T9ScQaAuTKgdSmAiydPeWuAXY2pWv6KaYF7&#10;Xk2JmHSxYYaIkWdXZNSHbVm6aF2GSUwhbCiFKT8UcCqEDDKKdH2C4iddeOiBq4z5WZCSrIDUXPqR&#10;EnQQYEyPL2bEY7WNJ1kzZ2CLIUura1WJHD7Jb32HFDJ0c++E9SdpeH2Cxox/WHyalYBZW/mYN3OQ&#10;X1mVdmZKYtKShljQZpKPm0tkaqKMsj6KbuyJwDJLc4KGtidyeCeDsYoHcrZVgH5Mc95ZcXHndSld&#10;T2TQdo5hI1dGeAtlCEmmeaxpGTx6e3VtYS/XfYVyESSBf9R3R4i5b09eBX01cNlhL3DlcmxkSmP1&#10;dA5nYlaWdc1qikkjd7dt1zwnectxUi/CfCZ1IiS3frV5Vod9bDRme3vwbg5o42/eb95rP2MHcb5t&#10;l1Xac75v/Uibde5ygjvYeEp1Ki+veux4EyTmfbh7QIY2aWJu43qwa31wjW6ubYhyJ2I0b55zvlUs&#10;cd91WkgldFF3DjuadvF43S+kedV62iUPfNx9AoT9ZvV3MXmkaUJ4JW2ta394/2EvbcZ5yVRwcDx6&#10;mUeLcvB7fDs5dcx8bi+EeOh9eiUyfB1+mYP6ZOp/Z3iuZ15/pGzMacJ/t2BkbDd/slPDbtl/rkcc&#10;cbd/tzr2dMp/yy9weBt/5SVPe32AAIMpYzaHaXfrZcqG72wZaE2GOF/CauSFX1Mzba+Eh0aycLeD&#10;tDrIc+2C6C9nd2yCFCVoeveBN4KGYdWPK3dRZISN+2uDZx6Mdl86ac2KxFK3bLiJE0ZGb+eHZjqG&#10;c0CFvS9bdtyEASV7eoqCP4IRYMeWm3bdY4qUvGsLZjKSZ17IaO+P11Jba+2NSkYGbzaKwjpOcrCI&#10;OC85dm+FoCWLejODGH7SenxVn3QEewFZfWibe7BdUVyPfHNhJVAgfUNlEEOofixpKjexfzRteyxX&#10;gHVyNCJYged3X32md0pdnXMTeCtgx2e/eRZj6Fvdeg1nDU+XexZqR0NLfEBtqTeEfYtxOixifxF1&#10;HyKkgL15WHyMdFJlj3HydYBoBmbSdqZqd1sId9Ns6E7weRhvbULWeoRyEzdHfBF03ixjfdV36SLn&#10;f7d7LHtwcaRtZ3DYcwpvM2W9dGVw9FpGdcNysk5Nd0h0fEJqePF2XzcSer54XixkfL56iiMhftN8&#10;13pcb0x1NW/ScOJ2VGTOcmp3YFlsc/Z4Xk3Qdah5Z0IRd416gzbreZJ7sSxse8l8+yNTfg9+V3lx&#10;bVl8728Qbxd9aGQjcMF9uljAcnN9800zdE1+MUGtdlp+gTaxeJB+3Sxhevp/QiN8fWp/qHixa7eE&#10;dG5abZOERWN8b1qD2VgqcSyDS0yvcymCwEFPdVyCQDaNd7KByCxiekiBTCOefOGAy3gaamSLtW3N&#10;bFqK4WL1bjaJtVeycB2IW0xDcjeHA0DwdI6FsjZYdwSEaixiebWDFiO6fHKBwXepaVySrm1ga2aR&#10;O2KHbVGPTVdMb0WNIEvzcXCK9UC8c96I1DYsdnWGtyxLeUeElSPPfBmCinPMgoxVmmnfgnFZZ19s&#10;gntdNFRsgo9hDUkbgqFlBD3Rgr9pMDMWgvFtkSkLg09yVCBjg9R3c3K+f5JdHGkMf8pgRl6vgAZj&#10;b1PZgENmpUiygIRp9j2UgNttdDMKgUlxHyk0geN1GyDGgp15WXHKfL5kkGgSfTxnFl3nfaxpnVMn&#10;fhlsLEgufpBu0j1BfyJxnjLtf8x0kClQgKB3vyEbgY17GHDTei1r7mcZet5t1Vz0e31vt1J1fBtx&#10;nkeefMtzljzjfZd1qzLFfnt33Clgf4Z6OiFlgKF8rm/od/JzOGZBeM10g1wqeZR1wFGzelt29kcw&#10;ezN4OTyWfDd5lDKnfVB7ASlyfo58iSGkf9Z+GW8Udgt6c2V9dw57IVt7d/d7sFEmeN58LEa9edt8&#10;sDxpewB9SzKafEh98ymEfbh+pSHZfyx/V25mdHiBfmTwdaCBlVsCdqKBclC3d52BL0ZUeLqA9Twc&#10;egOAzDKGe2iArymQfQKAjSIEfp+AaG3cczKISmRvdHOHyVqJdYqG8VBOdpeF7EX6d8yE8TvPeTaE&#10;AzJceraDIimZfGyCOCInfi2BTW1ycjCO0mQKc4WNwFondKyMME/4dcaKY0W6dwmIoTuoeIeG7TJD&#10;eiWFRSmTe/uDmyJDfdGCCGkgiuRVXGAMiiNZHFaNiX1c6UyZiNBgzUJliA9k2jhJh01pIC7JhpZt&#10;myYJhf9ybx6ohZF3g2guiCBcbV9Uh6pfmVXphypi0UwdhptmHkIWhgFpjjgphW9tLy7bhOtw/SZN&#10;hIp1FR8fhE15WGdfhWxja15/hTNmA1VBhOJoo0uLhH1rV0GxhBJuJjfzg7ZxIC7ag2l0PSaBgz93&#10;lR+GgzJ7BGaRgvBqU12vguRsWFR0gr1uYEr4goVwd0E+gk9yozeygil08C7MghJ3WSanghx57B/f&#10;gj18iGXHgMdxLFzxgONyoFPCgOB0DUpXgMp1ekDfgL53ADdzgMt4ni67gOZ6TibFgSB8GSAqgWx9&#10;4WUTfvV38lxNfzV41lMzf095o0nZf1h6ZkB7f2p7NzdSf5R8Hy63f9x9FSbhgEV+FiBpgLx/DWR2&#10;fWR+fVu7fct+0lKyfgF++0ltfiF/EUAkflB/MDcofph/Xy7QfvR/nycEf4l/3CCdgCuADmP7fCiE&#10;31tqfLSEr1JxfPuEKkk+fRyDe0AIfVWC4TcGfb+CWy60fj2B6icXfu+BayDHf7WA5WOaeyqLBVsP&#10;e8qKT1IdfCOJGkj5fFGHrD/bfJWGVTbwfQ6FFi6xfaaD6ickfniCtyDof1eBlF7jk4hU2VaekhVY&#10;k04KkKpcZkUdjyVgYTwEjX5kjjMUi8ho+irLihZtmCNNiH9yhR0mhxx3kF4IkPtbg1X3j8Zet013&#10;jnZiA0SxjQZlcDvIi3lpCTMKieps2Cr2iGRw0iOqhv51DB2vhct5VV1YjmdiFVVFjWRkw0zrjD1n&#10;g0Q6iu9qYjt9iY1tZDLwiC5wlSsQhtlz5yP1had3bB4mhKV68lyxi/toklSbiyBquExDih5s60PI&#10;iPtvNjsrh8hxoTLMhpt0LisdhXp21iQwhHt5ox6Ng6h8ZVwNidpvA1QCiSZwoku3iEVyRUNLh0Fz&#10;8TrrhjV1vjKrhTh3pyskhEZ5oCRhg3d7sB7jgtB9rlt1iAt1YVN7h352fEtHhrp3iELvhdB4lTqm&#10;hOB5tjKfg/969isxgzd8QCSJgpd9kB8rght+zFryhod7jVMNhh98J0rthXN8mEKphJt8/jpug8N9&#10;dzKFgv5+CCtHgk1+pySwgdh/PB9ngYV/v1qHhUaBcFKlhP2BgUqPhGiBVEJcg6KBEjo0gt2A5TJQ&#10;gjeAyis/gZOAxCTbgTKAsB+XgQyAilozhEiHSFKBhCeG60p5g6aGCUJfgs+E9DpigfuEDjKggVqD&#10;TSt8gN+CpST9gLKB6h+9gKyBL1TcnIZUI02LmlpX10X7mCBbrz4fla5fwDYmkv5kFi5gkDVosSdF&#10;jW1tfCDvisxyihvSiH53mlQEmjxaakzemFNdp0VVliphCj2kk7lknjXpkQ9oaC5hjl1sbCeFi7Vw&#10;lSFhiT909xxthyB5UlN9l79glExMlfxjWkTZk/1mPT05kadpUjWsjyFsjS5ajJlv+ye3ih9zhSHC&#10;h9x3Oxzyhe964VMIlVJmo0vJk69o7EROkdBrUTzcj6ht2jVyjVBwiy5OivpzXyfbiLN2SiIQhqZ5&#10;VR1khOl8RlKJkylspUtOkbNudEPnj+5wUzyDjd5yRTVOi7N0ZC5JiYt2oif3h3d46yJQhZp7Rh3F&#10;hAp9gVINkVRyo0rikAtz+EOWjmN1SjxNjGl2pjUvilR4Hy5XiEl5vSgYhmF7ZCKFhLR9DR4Wg1B+&#10;klGhj8p4dUqIjqx5UUNUjRt6EDwcizR6zzULiTZ7qi5Qh0Z8oSg7hXN9piK1g/J+oB5Ygrd/eVFK&#10;jod+GUpBjY1+ekMfjBJ+oTv9ijV+ujT5iEV+9C44hnV/RSg4hLp/qiLdg1B//x6OgjqAOVERjX+D&#10;m0oNjKCDfUL0iz2DADvliWuCazT9h3+B/C5RhbyBqShUhBuBaSL9gtGBIB65gdeA1aI1VptPqpPk&#10;WilUI4VCXb9YmHYdYXhdC2aHZWhhh1bGaZpmI0dmbgpq9jh3ctpwLSrHd/t2BKAoUcpZn5JNVdpd&#10;MIPhWexgunTsXhhkQ2V9Ynxn1FXqZyNrhUa+bA1vZzgacVhzpyrPdup4bJ5NTXFji5CTUflmKIJt&#10;Vndow3OXWwtrYmReX9VuDlUGZOpw2EYdakRzyjfIcAB3CyrXdfh6sZx3SYNtVY7iTnxvBYDWU1hw&#10;unJUWEhycmNIXXl0OFQvYvJ2F0WMaLN4FTeAbtR6TyredSJ8zpq0Rf52+41gS2B3yX+CUJx4m3Ea&#10;VeB5bWJtW2Z6S1N9YT97PEUTZ1t8PzdEbdN9airjdGp+vZkqQu6AdowZSK+AZX54TkCAVHA8U9eA&#10;QmGoWaeANFL8X8mANES3ZjeAPDcVbPqAUyroc82AeZfiQEyJvYsNRmGIwn2kTD6HyW+RUhuG0WEP&#10;WDGF3FKDXpWE6kR0ZUGD9zbzbEOC/Crsc0qB/pbfPh+Ss4o5RHqQxnz9SpaO4G8PUKuNA2CiVvqL&#10;K1IfXZmJTEQsZH2HYjbYa62FXirvct6DS5YoPHWbIYmeQwCYO3yBSUeVam6yT4aSsmBhVf6QA1H0&#10;XMeNQ0QEY9eKaza7azSHairycoiEYZdkXWVP/ooZYGFUaXxtY3NY0W47ZqldN1+cahBhq1DdbbZm&#10;RUKJcZlrGDS0ddxwVigvemd2MJV6WMdZaojHXElc/3tbX81gj21bY2tkHl7iZztntVBMa05rbkIm&#10;b6FvWDSLdFhzqChMeU94fZO6VJpizIcYWJJlg3nuXHxoNmwNYH1q6l3MZLNtqk9yaTFwikGPbfBz&#10;kjRGcw127ChleFd6ppIIUNJsEIV/VTJt7HhzWXdvyGrpXdFxpFzSYmtzik61Z0t1i0EUbG13qzQQ&#10;ceZ6CCh7d318ppB2TXV1N4QcUjB2P3czVs53Q2nBW3t4Q1wIYGh5TU4TZaR6bECsax57nzPmcOh8&#10;+SiOdsF+eY8jSo5+PIL1T5d+cXY4VIN+mmjoWX5+vVtKXrV+5U2aZDh/HUBdaf9/YjPEcBB/tyie&#10;diGAGY4PSBSHC4IGTWOGaHVtUpCFsmg7V82E9VqxXUeEPU0mYwqDjUAkaQyC4zOub1mCNSirdZ2B&#10;hI05RgyPi4FLS5OOEHTLUPaMeWezVmeK2Fo7XBaJQEy8YhSHqz/faEqGFjOcbsOEbii1dTCCu4yi&#10;RHqXloDBSiuVSHROT7SSz2dJVUuQTlnrWyGN20yGYUeLZj+vZ6qI6TN8bk6GUSi+dNmDvIy+ZF1Q&#10;Y4BwZslUt3O6aVRZDmZ+bAFdaFjebthh1UslcehmbT3gdTFrPzEleNdwgCXAfL12WIrsX/hZMn8X&#10;YuVcyHKRZdtgWmWHaOhj7lgQbCRnkUqGb55rWz12c1JvWDEBd19ztiXxe5t4i4lUW/FiDX2nX1Nk&#10;2HF9YqlnoGSRZhFqaFdPaahtP0n6bYRwNj0kcZ1zVzDrdgt2yiYcepx6mYfCWFFqznwvXBRsz3AT&#10;X8Buz2N6Y31wzVZgZ3dy1UlIa7J0+jyzcCh3PzDCdOt5wSZBebx8foZYVRpzdHrkWS10sG7nXSt1&#10;42JqYTp3EVWqZYN4Ski4ahd5mDxdbuB6/DCoc+18iSZhePx+NoUqUlN7/HnXVq18dG38WvJ82GGa&#10;X0p9MlT4Y9p9kkhKaLF+BTwbbcN+iDCTcxR/HSZ7eFl/vYQ2T/eETXj9VIyEAm08WQ2Dk2DyXaSD&#10;FFRkYnSCnUfdZ4iCMjvtbNCB0jCJcluBciaRd9GBEIN5TgaMVHhUUs2LRmygV3+KAmBrXEWIp1Pr&#10;YUmHV0d0ZpaGEDutbBCE0DB/ccSDgyajd2KCMIL0TIKT9HfXUXKSMGwnVkaQFl/8Wy+N3VOVYFeL&#10;skc6ZcuJkDt6a3KHcDBfcVGFQiaxdwqDH4Iba45Qw3a2bW1U/mrub3BZQ16rcY9dlFIOc85h/kVl&#10;dj5mlzk8eN9rai2te9JwryN7fvh2e4BiZ2FZAHVxabhckmnfbBtgJV3ObpNjv1FdcS9nbkTkdAJr&#10;RzjvdwdvUy2jellzwCPAfcx4ln7vY4thSHQVZk5kI2jPaQpm/lzea9dp3FCjbsxszkRgcf1v4zim&#10;dWBzIy2aeQl2sSP8fMN6i32IYA1piXLCYy1rqGeaZjttx1wOaVZv6k/7bKRyFkPycCt0YDhzc+R2&#10;zC2bd995diQxe918Vnw6XPxxsXGpYGdzGWaVY8B0elsMZyZ11k9JasB3P0Nkbp14wDgfcqR6WC2I&#10;duR8GSRdexZ99XsnWlN5u3CtXf16cGW1YZh7DlpGZUR7oE6kaSF8PEMCbTx87TfqcYl9ry1/dgh+&#10;hSSCem9/Y3pIWA6Bjm/lW/CBkGUDX8KBaFmpY6iBLU4cZ8CA+0KibBaA2DfHcJWAxC2AdUyAtCSh&#10;eeSAoHmbVi6JGW9JWkCIbmRxXj+HflkpYlGGcE2pZpuFbkI+ayeEeTePb9SDkC19dLKCoCS6eXOB&#10;rXkeVLSQSm7WWO2O/WP+XQ6NRVi+YUCLYE1VZauJiUIHal2HwTdgbzeGAi1jdECEPiTOeRiCinds&#10;cwZRBWzxdFdVK2IcdcxZZFbVd1VdsUtCePBiHT+yerFmvTSvfJhrmCpXfsRw4CFkgRN2mXXYbxhY&#10;vWvPcNVcTGEucp5f4lYbdHNjhUq2dmJnQz9WeH5rMDSGesFvTypsfURzyyG9f9p4nXSHa3FggmqU&#10;bZJjamA0b61mVlVBcdFpS0oOdBNsWD7jdoZvjDRPeSFy7Cp1e/J2liIKfsh6e3NMaB5oOWlnapJq&#10;dV8XbPlstVR8b2Ru+0lscfxxUz57dMJzyzQhd652ZSp/esl5OCJNfdl8L3IfZSlv42hSZ+Vxc14g&#10;apBzAFOibUJ0i0j2cB52KT4qczJ34TQEdmZ5sCqQecR7qSKFfQx9t3EhYpx3dmeCZZd4YV1waH95&#10;N1L6a3B6BEhebol63j3Rcdh70jPVdUt82CqQeOZ98iK1fGB/D3BTYGt+0mbFY5x/GVzHZrl/NVJl&#10;aeB/QEffbTF/Vz15cLV/gjO6dFd/vSqZeCh//SLce9GAOG+wXpmF5WY0YfeFjVxBZUGE71HwaJOE&#10;M0d4bBGDhD0hb8mC5zONc5WCWSqgd4qBxyL8e12BMm85XSSMqmXHYKqLv1vWZBaKZVGOZ4iI20cu&#10;ayWHYDzzbwCF+TNncviEnyqOdxeDRiMVewCB/2zSes1RFWNKe4dVLlltfGJZYE8pfUVdr0Skfi1i&#10;JTowfy1m1TBVgEprvic4gZpxDh+AgwR2smtodx9YVWJEeDxb5ViVeV5fg06EeoJjNUQve7NnCTnu&#10;fQRrDzBKfnJvRydogBJz1h/sgb94ompAc6dfoGEtdR9il1e7dotlmE3Gd/RoqEOleXBr1jmaexJv&#10;LzAwfNBysieKfrl2eyBJgKF6a2kocHpm32Adcj1pOFa7c+1rl00NdZ5uBEMRd2hwiTk9eVdzMTAN&#10;e2F1+iehfY14+CCZf6p8CmgkbaRuC18zb6lvxlXkcZlxgkxGc4xzQ0KkdZV1GDjzd853Di/2eht5&#10;GSe6fIZ7SCDeftd9fGc7ayp1Jl5fbW12RFUtb5l3VEu3ccR4YUI1dAd5fTjNdnJ6uS/yePp8BifU&#10;e6B9ZiEXfiV+wWZ8aQd8EV3Da4d8mFSrbed8+EtGcEF9S0HOcrV9sDiEdVR+Li/keAV+vifnet5/&#10;TyFGfZJ/12XkZz2CuV05ae6CrFQvbHyCXErebv6B8kF2cZyBnDg6dGqBXC/Ad0KBLif1ej+A+yFs&#10;fRqAwWVyZcuJHFzQaKSIg1PLa1iHgEqHbfuGU0E4cLeFOzgXc6WEOy+pdqWDTCfxeciCXyGLfLqB&#10;gGKEgtxQ4Vn0gvFU91EUgyBZKkfTg0tdgz5bg25iDTUDg5tm1ixNg9tr2CRihENxNR3VhMR2x2FD&#10;f2pXt1kDf91bT1BHgEpe+0c2gKpixD30gQhmtjTVgXtq3yxbggJvOCSqgrFz3h5Sg3F4pWBDfB1e&#10;kFgMfOFhnk+EfZBkuUaPfi5n7D2AftBrQzSYf4xuySxagFxydiTigU92YR6+gkl6W19UeQ5lXlci&#10;ehdn2U6lewNqX0Xwe+Rs+j0HfM5vsjRUfdJykSxOful1jyUNgBx4ux8cgUl7515wdk9sH1ZOd5hu&#10;Bk3jeMFv80VGedxx6jylewZ0ADQXfE52NixCfaN4gSUwfxF66h9rgG59R12lc+Ryy1WXdWx0IU1H&#10;ds51bkTCeCF2wTxBeX54KDP6evR5rixFfIF7RiVTfih86R+tf7d+elz0ccl5RFTyc496CEy3dSh6&#10;skROdqt7WTvqeDV8FDPQedh85ixde4V9yiV5fV9+rx/jfx9/gFxmcAJ/jFSIcgd/x0xnc9F/xkQZ&#10;dXN/sjvHdxx/uzOmeOx/3SxCesGAFCWPfLyAQCAPfqSAXFv8bpCFmlQkcL+FTEwLcrSEnkPPdHiD&#10;0TuXdjyDIzOReCmCjyw9eiKCDyWbfEKBjCAyfkKBD1iKizpQYVD4ipRUgUkaigBYvkDdiV5dKzhx&#10;iKdh0zAyh+5mwSidh0Jr5CHYhrZxVRxghlF22Vdxh/1W11AVh7hagUhMh1peRUA+huJiLjgQhlhm&#10;SDAShddqnii/hWZvICI1hRtz4hzthPF4p1aYhNVdSU87hNhgdUechLhjsz+ohHZnEzevhChqnC/q&#10;g+huWCjVg7lyNiKBg692Rh1ng756TFXSgd1jr052gh1mU0bcgjdpBz8jgjRr2DdQgihuzy+/gixx&#10;7Cjggj91JSK+gnJ4gR3QgrZ7x1URfylqDU3Bf6tsJkY5f/5uTD6XgDFwgjcKgGFy4S+bgKR1Xyjo&#10;gPR37iLxgWB6kR4pgdR9F1RffMRwW00dfYpx6kWxfhdzej4tfnx1FTa+ftx2zS+If014pyjzf9J6&#10;iyMcgHR8dB5zgRd+O1PFerN2eUyUe7h3gEVCfHt4dD3ZfQx5bjZ7fZd6gy9rfjJ7sikIftZ87iNE&#10;f6p+IR6wgHt/M1NBeOd8WUwWei981kTVeyZ9LT2Ge+B9gjZAfIx98i86fVJ+eCkDfg9/DiNvfv9/&#10;lh7hf/2AA1Lgd3GCHkvMePaCF0Sgeh+Bvz1xeu2BWDZVe6OBGi9ofHyA+CknfWOA6COKfn6Azh8I&#10;f5iArE7Yk/1Po0hKkoRT0kFxkRFYHTo9j4VcpDLhjdlhdiu7jCNmkyVBinpr5B+UiPZxbxsZh7R2&#10;503MkPpVuUdSj+1ZfUCAjq9dXzl9jT9hcTJsi61lwSuWih1qTyVsiJ9vAyAAh1Jz5Ru1hkd4p00U&#10;jfhby0aMjSxfHD/VjClihDjqiuhmHDIRiYlp4yt5iDFt4CWQhu1x9yBbhd12Lxw7hQl6Pkx4ixFh&#10;0EXqinxkpD8xia9njzh7iKxqnzHJh4lt4Ctlhm9xRiWvhWp0wCCohJd4TRyvg/h7qkvaiF5nzkVT&#10;iBBqIT6uh3tsiDgQhqhvCDGihb9xuStchOJ0iiXPhBd3YiDsg316QR0QgxB87EtBhe9tx0TGhfFv&#10;lT5AhZlxbjfEhPZzXjFzhDl1cCtjg4l3pCXwgvF52iEmgox8CR1hgk5+A0q8g9Bzk0RMhCB03D3k&#10;hAJ2IjeGg4t3ezFMgvV48itagm16giYSgfd8FyFbgcB9nB2kga5+70pMggB5L0Pngpd58j2Vgq96&#10;nzdWgl57WDEtgep8MitFgYt9ICYagTJ+FiGEgRl++R3agSx/tEn7gHx+pUOXgVJ+2z1VgZ1+5jcx&#10;gWx++TEkgQ9/MCtUgMp/fCYogJZ/0SGagJ6AGx4FgMSAVAAA//8AAP//AAD//wAAbWZ0MQAAAAAD&#10;BCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAR&#10;EhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElK&#10;S0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKD&#10;hIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8&#10;vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T1&#10;9vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoa&#10;GxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxN&#10;T1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8&#10;vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp&#10;6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkK&#10;CwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4v&#10;MDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomL&#10;jpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX&#10;2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6&#10;+/v8/P39/v7//6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Og&#10;h9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2&#10;wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6&#10;pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRUr9oUxg8qVLceapSoPaqk2Vz6lW&#10;pcioYbDFqmu1wqx1ur6rfb+6qoPFtqiHyrKmh9CroofWpJ6J3Jqaj+Gamo/hmpqP4Zqaj+Gamo/h&#10;mpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h/6Y4Mv+jRUr9&#10;oktg8qZJceaqSILbrUqT0KxSo8msXa/Gr2ezw7FxuL+zeb24r4HEsqqHy6ymhtClo4bVnZ+G2pOd&#10;i96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L&#10;3pOdi96TnYve/6c4Mv+jRUr9okpf8qdIcOesRoHcr0eS0rBOocqxV63ItmKwxbpstbqzeL6yroHF&#10;raqHy6enhc+gpITTmKGF14+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqP&#10;n4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja/6c4Mv+jREv+o0lf86lGb+iuRIDds0OQ07ZIn8y3&#10;UarKwFysvbhst7OyeMCtroHGqaqGyqKohM6bpYTRlKOE1Iyhh9eMoYfXjKGH14yhh9eMoYfXjKGH&#10;14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfX/6c3Mv+jREv+pUde&#10;86pEbumxQX/fuD6O1r1Cm8/DSqTCvlyvtrdsua6xeMGproHGpauFyZ6phMyYp4PPkaWE0oqjhtSK&#10;o4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1Iqj&#10;htSKo4bU/6g3Mv+kREv+pkZe9K1Cbeq0Pn3hvTuL2sY8lsrGSKS5vFyyr7Ztu6mxecGlroLFoayE&#10;yJuqg8uVqYPNj6eEz4mmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR&#10;iaaG0YmmhtGJpobRiaaG0YmmhtGJpobR/6g3Mv+kQ0v/qENd9a8/bOy4OnrkwzeH3dM1kMHESaex&#10;ul61qbVuvKSxesCir4LEna2Ex5ishMmSqoTLjamFzYiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoio&#10;hs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbO/6k2Mv+lQkv/qkFc9rI7&#10;au69NnfoyzOA0NIzk7jDS6iquWC2pLVwvKGye8CesIPDmq6ExZWthMeQrITJi6uFyoeqhsyHqobM&#10;h6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyH&#10;qobM/6k1Mv+lQkv/rD1a+Lc3Z/HEMXHf1yx7xdA1lbDCTqmkuGO3n7VyvJ2zfL+bsYPBl6+Ew5Ku&#10;hMWOrYXGiqyGyIesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yH&#10;yYesh8mHrIfJh6yHyYesh8mHrIfJ/6o0Mv+mQEv/sDlY+b0xYufOLWnQ4CR/uc83l6fCUqmeuma1&#10;mrVzu5izfb6XsoPAlLGFwZCwhcONr4XEia6GxYauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aG&#10;rofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG/6szMv+qO0n/tjJT8McqWtje&#10;IWbC3ySCrc48mJ/DVqeZvGiylrd1uJS0fb2Ts4O+kbKFv46yhsCLsYbBiLCHwoawiMOGsIjDhrCI&#10;w4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjD&#10;/60xMv+wM0X4wClM39YjTcfoIGqz3iaEoc9BlpfGWaSTwGqskLx1so+5fbaPt4O4jLaEuoq1hbyI&#10;tIa9hrOHvoSziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4Sz&#10;iL+Es4i/hLOIv4SziL+Es4i//68vMv+5KT/ozh4/zOYbUrfuIW2l3iyDl9JFkpDLW52MxWuli8J1&#10;qoq/fK2Hvn+whLyAsYO8grKBu4Ozf7qEtH66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1&#10;frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1/7IqMvHGHDPR4hQ6vPMbVqjuJm2Y&#10;4TV/jthKjIjQXZWGzGubhMl0oIHHeKN+xXulfMR9pnvEfqd5w4CoeMKCqXfCg6p3woOqd8KDqnfC&#10;g6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq+r4c&#10;KNbdDiPA8BQ/rP0eV5zwLWqP5T55ht5Og4HYX4t/1GuQetFwlHfPdJd1zneYc815mnLNe5txzH2b&#10;cMt/nG/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1v&#10;y4Cdb8uAnW/LgJ1vy4Cd2dILGMTtDimw/RZBn/8kVZH0NWWH60Zwf+VUeXvhYX923WiEcttuh2/Z&#10;cYlt2HSLa9h3jGrWeY1p1nqOaNV8jmfVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+&#10;j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG&#10;2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/&#10;mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJb&#10;ltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/&#10;nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOE&#10;l8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+&#10;vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCg&#10;ZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV&#10;+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+y&#10;gZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQ&#10;Ze+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/S&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQ&#10;jMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCw&#10;xZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nk9U+qFOZO+k&#10;T3XlplGF2qVYldGiYqPJn22vxZ93tcKegLm/nYi+vJmJw7mUi8e2j43Ls4qQz7GGltSug6DXp4Gh&#10;1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHV&#10;/6M5Kv+gRkD/nk5U+qJNZPClTnTlqE+E26dVlNKlX6HKo2mtxaJ0tMKhfbm/oIW+u52Iw7iYici1&#10;k4vNsY6O066JltinhZ3aoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGF&#10;oNahhaDWoYWg1qGFoNahhaDW/6M5Kv+gRkD/n01U+6NMZPCnTHTmqU6D3KpTktKpW6DLpmarxqVw&#10;s8Oleri/pIK9u6KHw7idh8mzmInPsJSO1auSl9qgipzcm4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y&#10;m4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y/6M4Kv+gRUD/oExU+6RLY/GoS3Pm&#10;q0yD3a1QkdSsWJ7MqmKpx6psscSqdrbAqn68vKiEwrikhsmzoYjPrJyN1aOWlNqakZzclo6e2JaO&#10;ntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y/6Q4&#10;Kv+gRUD/oEtT+6VKY/GpSXLnrUqB3rBNkNWwVZzOsF6nybBor8ayc7PDsny4vbCAwbasgsmup4XP&#10;paGK1ZyckdqVmZzckZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmR&#10;lJ7ZkZSe2ZGUntmRlJ7Z/6Q4Kv+gRUD/oUpT+6ZIYvKrSHHor0iA37NKjta1UZrQtlqkzLhlq8q9&#10;ca7BuXu2t7KAwK6shMimqIXOnaSH1JSgjtiOn5nbjJue2YybntmMm57ZjJue2YybntmMm57ZjJue&#10;2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57Z/6Q4Kv+hRUD/oklT/KdHYfKtRnDpskZ/&#10;4LdHjNm7TpfTv1ef0MVjpMXAcK26uHm3sLKAwKmthcegqITNl6WF0o6hideHoJLZh6Gc2IehnNiH&#10;oZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY/6Q3Kv+h&#10;RED/o0hS/KlFYfOuRG/qtUN94rxEidzCSpPYylSZysZipLy9brCytni5qrGAwaSthcebqYTMk6aE&#10;0Iqjh9SDoo7WgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW&#10;gqKW1oKiltaCopbW/6U3Kv+hREH/pEZS/apEYPSxQm7ruEF75MFCht/MRo3Tz1KXwcRhp7O7bbOr&#10;tXi7pbGAwZ+uhMaYq4TKkKiEzoimhtGCpIzTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04Ck&#10;ktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT/6U3Kv+hREH/pUVR/qxCX/W0P2ztvD5458dA&#10;geDWRofJzVGauMJgqqy6bbWltXi8oLGAwZuuhMWVrITIjqqEy4eohs6Cp4vPf6aP0H+mj9B/po/Q&#10;f6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q/6U2Kv+iQ0H/&#10;p0NQ/64/Xfe3PGnwwjtz5tA/edPZP4q+y1Gdr8BhrKW5bragtXm8nLKBwJivhMOSroTGjKyFyIeq&#10;h8qCqYrMf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mO&#10;zX+pjs1/qY7N/6Y2Kv+iQkH/qUBP/7I7W/m9OGXsyzht3Nw1eMfWPo6zyVKgp8BjrZ+5cLaatXq8&#10;mLKBv5SxhcKPr4XEi66GxYath8eCrIrIf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/&#10;q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J/6c1Kv+jQkH/rDxN/7c2V/LFM1/h1jZjzeMxfLrT&#10;P5GpyFShn8BlrZm6crWWtnu6lLOCvpKyhcCNsYbBibCHw4aviMSCrorFgK6MxYCujMWArozFgK6M&#10;xYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozF/6g0Kv+mPj//sTdK&#10;+b4wUufPL1XR4ixowOEwf63SQpOgyFehmMFnq5S8c7KSuHy3kLaCuo60hbyLs4a+iLKHwIWxicGD&#10;sYrBgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGw&#10;jMKBsIzC/6kyKv+rOD3/uC9F7sgpSNbfJVLD7Clssd8xgqHSRZKXylqfkcNpp46/dK2NvHyxi7qB&#10;tIi5g7aFuIS4g7eGuYG2h7p/tYm7frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8&#10;frWLvH61i7x+tYu8frWLvH61i7x+tYu8/6swKv+xLzj2wiY83NofO8brI1ez7Cpvo981gpbUSpCP&#10;zV2ai8hroYnEdaaGwnuqg8B+rIG/gK5/voKwfb2DsXu8hbJ6u4ezebuIs3m7iLN5u4izebuIs3m7&#10;iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4iz/60uKv67JTDj0hotyegb&#10;Qbb3I1ql7C5vluE8f4zYT4uH0l+ThM1smYHKdJ5+yHihe8d7o3nGfaR4xX+ldsSBpnXDg6d0w4So&#10;c8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlz&#10;woap/7QkJezKFiPN5RMsufYbRqf6JluY7jVsjOVEeoTeU4OA2WKKfNVsj3jScZN10HWVc894l3HO&#10;ephwzXyZb81+mm7MgJttzIKcbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuE&#10;nGzLhJxsy4ScbMuEnGzLhJxsy4Sc9cEVGdHfDBi88xMxqv8eR5r8LFmO8jxnhOpLcn3lWHp54GOA&#10;dN5qhHDbb4dt2nOJa9l2imrYeItp13qMaNZ8jWfWfo5m1YCOZdWBj2XVgY9l1YGPZdWBj2XVgY9l&#10;1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGP0tIKCb/oDR2t/xUznf8jRZD/&#10;M1SF90NffvFRaHfsXG9w6WJ0a+dnd2jlbXlm5HB7ZeNzfWPidn1i4Xh+YuF5f2Hhe39g4H2AX+B/&#10;gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+B&#10;/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+&#10;h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7&#10;q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGnt&#10;oFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5&#10;If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/&#10;vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aU&#10;hLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4&#10;459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+c&#10;Rjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOY&#10;wbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPE&#10;k4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459c&#10;h9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/&#10;mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyB&#10;m8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzG/6A5If+dRjb/mlBK/55RWfegUmjtoVZ45KFahtueZJTSm26gzJh4qsaVgbLElYm2&#10;wZGOur+MkL29iJPAvISXw7qBm8W5fqDHuHynyLJ7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiw&#10;e6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI/6A4Iv+dRjf/m09K/59PWfiiUGjuo1N35aRXhdyi&#10;YJPTnmqfzZt0qceYfbHEl4a2wZSMur+Pjr68ipLCuoaVxbiCmsi3f6DLtHynzKx8qcqqfanKqn2p&#10;yqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanK/6A4Iv+dRTf/nE5K&#10;/6BOWPijT2fvpVF25aZVhN2lXZHUomadzZ9wqMicerDEmoK2wZiKur6SjL+7jY/EuIiTyLaDmcy0&#10;gKHPrH2lz6Z+p8ykf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/&#10;qMukf6jL/6E4Iv+dRTf/nU1J/6FMWPmlTWbvp0915qlTg96oWpDVpmKcz6Nspsmgdq7Fnn+1wZyH&#10;ur6XisC6kI3GtouSy7SIms6yhqTRpoCk0aCBp82fgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM&#10;n4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM/6E4Iv+eRTf/nkxJ/6JLV/mmTGbwqU5056tRgt+rV47X&#10;ql+a0KhppMulc6zGo3yzwqCEub6ciMC5lozGtZGSy6+NmM+qiqHSoISj05uEps6ahKfNmoSnzZqE&#10;p82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfN/6E4Iv+eRTf/nktJ/6NK&#10;V/qnS2Xwq0xz6K1PgOCvVI3ZrlyY0q1moc2rcKnIqnmww6eBt76hhMC1m4nGrpWPzKiRlc+ijp7S&#10;momi05aHpc+Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6V&#10;h6bO/6E3Iv+eRDf/n0pJ/6RJVvqoSWTxrEty6bBNf+GzUYvas1qV1LNjns+zbqXLs3irw6x8t7il&#10;gb+vnobGqJmMy6GVktCbkpvTlY6i1JGMpdCRi6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYum&#10;zpGLps6Ri6bOkYumzpGLps6Ri6bO/6E3Iv+eRDf/oElI/6VIVvuqSGTyrklx6rJMfeK2T4ncuFeS&#10;1rphmtO9baDJuHWrvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSkJWi1I2QpdCMkKbPjJCmz4yQps+M&#10;kKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbP/6E3Iv+eRDf/oElI/6ZHVfur&#10;R2PzsEhw67VKfOS6Tobev1WP2sNgldLEbZzFu3OqubN4tq6tfb+lp4LFnaKIy5afjs+PnJbSi5yi&#10;04iVpNCJlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXP&#10;/6I3Iv+fRDf/oUhI/6dGVfysRWL0skZu7LhIeua/TIPhx1OK3M1ijs7IbJvAv3GqtLd3tamxfL6f&#10;rIHFl6eGypCkjM6KopXRhqKh0oSbpdCFmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wa&#10;pc+FmqXPhZqlz4Wapc+FmqXP/6I2Iv+fQzf/okZH/6hEVP2uQ2H1tURs7rxGd+nES3/jz1SE2dRl&#10;iMjLa5q6wnCprrp3tKO0fL2ar4HDkqyFyIupisyEp5LPgKac0ICjpc+AoabOgKGmzoChps6AoabO&#10;gKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabO/6I2Iv+fQzf/o0VH/6pCU/6xQV/2&#10;uEFq8cFEc+rMS3ng2lZ8z9VejcDMaZuzw3Kop7t5s561f7uXsYPCjq2FxoeriMqBqY3NfKiWznuo&#10;os17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabN/6M2&#10;Iv+fQzf/pUNG/6xAUv+0Pl35vT9m7shDbePWTW/V3U6BxNNZkbXJZp+pwXGroLt5s5m2gLqUsoXA&#10;jK+GxIatiMeAq4zJfKqSynqrnMp5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5&#10;q5/Keaufynmrn8p5q5/K/6M1Iv+gQjf/pkFF/689UP64O1nzxDxh5tFDZNnfQ3PI3EqFt9BXlarH&#10;ZaKgwHCsmbp5tJS2gLqRs4W+i7GGwYWwiMOBrovFfa2Qxnqtl8Z6rZrGeq2axnqtmsZ6rZrGeq2a&#10;xnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrG/6Q0Iv+hQTf/qT1D/7M5Tfm+N1XqzDpZ&#10;2907YsvlP3e72UiJq85XmKDGZaSYwHGsk7t6s5C4gbiMtYS7iLOGvoWyicCBsYvBfrCPwnuwlMN6&#10;sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD/6Q0Iv+j&#10;Pjb/rTlB/7g0SPDGM03f2TZQzeU2Z77kO3ut10iMoM1YmZfGZ6SSwXKrjr17sIy6gbSIuIO3hLeF&#10;uYK1iLt/tIq9fLONvnqzkb96s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/&#10;erOTv3qzk796s5O//6YyIv+mOjT/sjM998AuQuTSL0HP5C5Vv+8za6/hO36g1kqNls5bmZDIaaGM&#10;w3OoicB7rIa+f6+CvIGygLuEs326hrV7uYi2ebiLt3e3j7h3t5C5d7eQuXe3kLl3t5C5d7eQuXe3&#10;kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5/6cxIv+sMzH/uSs26swmNtLhJkHB7yxasO0z&#10;bqHhPX+V102MjdBelonLa52Gx3Sig8R6pn/Dfal8wYCresCCrHm/hK13voavdb6JsHO9jLFzvY2x&#10;c72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x/6kuIf+zKivy&#10;xSIs1t4cLcPtI0ey+Stdouw2b5XiQn2L2lKIhdRgkILQbJZ+zHObe8p3nnjJe6B2yH6idMeAo3PG&#10;gqRxxYSlcMSHpm7Eiqduw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOL&#10;p27Di6duw4un/6wqIPq9HyLc2RIbxesaM7T6I0qj+S5ele48bYrlSXmD31aCftpkiXrWbI5203GR&#10;c9J1lHHQeZVvz3uXbc5+mGzOgJlrzYKaas2Em2nMh5xozIicaMyInGjMiJxozIicaMyInGjMiJxo&#10;zIicaMyInGjMiJxozIicaMyInGjMiJxozIic/7YeGOTQDhPI6REgtfkbN6X/JkuX+jRci/FCaILq&#10;T3J85Vt6d+Fkf3LeaoNu3HCGbNt0iGrZd4lo2XmLZ9h8i2bXfoxl1oCNZNaCjmPVhY9i1YWPYtWF&#10;j2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWP6ccNDMraCw+39xIk&#10;p/8dOZj/K0mM/jpXg/ZJYXzwVWl17F5vbuljdGrnaXdn5W55ZeRye2PjdXxi4nd9YeJ5fmDhe39f&#10;4X1/X+B/gF7ggoFd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3f&#10;g4Fd34OBy9AJA7riCxOo/xQmmv8hN43/MUWE/0BQfPxOWHT4V19t9F1kZ/JiZ2PwaGph7mxsX+1w&#10;bV3tcm9c7HVvW+x3cFrreXFa63pxWep8cljqf3JY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z&#10;WOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fc&#10;lnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pT&#10;T/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7&#10;wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWH&#10;lLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS&#10;1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6c&#10;VV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHum&#10;vMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTD&#10;hJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7&#10;nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71&#10;nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5&#10;q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/504&#10;Gv+aRS7/l1BB/5tRT/+dVF31nlhr7J1deeSbZIbcmG6S1ZV4nNCSgaTLj4mrx42PscWJk7XDhZe4&#10;woKausF/nrvAfaK9v3unvr95rb67eLG+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62&#10;ebK+tnmyvrZ5sr62ebK+/504Gv+aRS7/mE9A/51QTv+fUlz2oFVq7aBaeOWfYIXdnGqR1phzm9CV&#10;faTLkoWrx4+NscSMkbbCh5W5wYOZu79/nb6+faK/vXqowLx5r8G0ebDBsHqwwLB6sMCwerDAsHqw&#10;wLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDA/503Gv+bRS7/mU5A/55OTv+hUFv3olNp&#10;7qNXd+aiXYPen2aP15xvmtGYeaPLlYKrx5KJscSOj7bCiZO6v4SYvb2AncC8faPCu3uqxLR6rcSt&#10;e67Dqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B/543Gv+b&#10;RC7/mk1A/59NTf+iTlv3pFFo76VVdeelWoLfo2KN2KBrmNKcdaHMmX6pyJWGsMSSjbbBjJG7voaW&#10;v7yBnMO6fqTFt3yrx617q8anfK3EpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D&#10;pH2uw6R9rsOkfa7D/543Gv+bRC7/m0xA/6BMTf+kTVr4pk9n8KhTdOioV4Dgp16M2qRoltOhcZ/O&#10;nXqnyZmDr8WVirXBj4+7vYmVwbqFncS2gqTHsICqyKd9qsiifqzFn3+uw59/rsOff67Dn3+uw59/&#10;rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D/543Gv+bRC7/nEs//6FKTP+lS1n5qE5m8apR&#10;c+mrVX/iq1uK26lllNWmbp3Po3elyp+ArMWZhrS/k4y8uI2TwbKJmcWuhqHIqoSpyaGAqcqcgazG&#10;m4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E/542Gv+cRC7/&#10;nEo//6JJTP+mSln5qUxl8axPcequVH3jr1mI3a5ikdata5rRqnWiy6V9q8Gdg7S5lom8spGQwayM&#10;lsaniZ3Io4emypuDqMuYg6vHloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloSt&#10;xZaErcWWhK3F/542Gv+cQy7/nUk//6NIS/+nSVj6q0tk8q5OcOuxUnvks1eF37RgjtmzapbRsXWe&#10;xqh7q7yggbSzmoe8rJSNwqaQlMagjZvJnIuky5aHqMuTh6vIkoesxZKHrMWSh6zFkoesxZKHrMWS&#10;h6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zF/582Gv+cQy7/nkg//6NHS/+oSFf7rUlj87BMb+y0&#10;UHnmuFaD4btei9q7apLNtHOewat5qrekf7SunYS8ppiKwaCUkcaakZjJlo+hy5GMqMyPiqrIjoqs&#10;xo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzG/582Gv+cQy7/nkc+&#10;/6RGSv+qRlb8rkhi9LNLbe64T3fovVV/4cFehtbAbI7It3Gdva53qrKnfbSpoYK7oZyIwZqYj8aU&#10;lpbJkJSfy4ySqMyKj6rJio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqO&#10;rMaKjqzG/582Gv+cQy7/n0Y+/6VFSv+rRVX8sEZh9rZJa/C8TnTnwlV738hhgNHDao3EunCduLJ1&#10;qa2re7OjpYC7m6GGwZSdjcWOm5TIipmdyoaZqMuGlKrJhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG&#10;hpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG/581Gv+dQi7/oEU9/6dESf+tQ1T+s0Rf97pHaO/BTXDl&#10;yVZ13M5keszGaY2+vm6csrZ0qKewebKeq366laaEwI6ji8SIoZLHhJ+ayYCfp8qBmqrIgpirxoKY&#10;q8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvG/6A1Gv+dQi7/oUQ9/6hC&#10;SP+vQVP/tkJd975GZezHTWvj0lht1tNhesfKZ4y5wm2brLxyp6G2d7GYsX25j62CvoiqicOCqJDG&#10;faeZyHqnpcl7oqvIfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9&#10;nqzG/6A1Gv+dQi7/okI8/6pAR/+yPlH9ukBZ88NEYOjPTmPf3Flnz9hgecDPZoqyyGuapsJwppu8&#10;dq+RuHu3ibWBvIKyh8B9sI7DeK6WxXatocZ1rKzGd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6at&#10;xXemrcV3pq3Fd6atxXemrcV3pq3F/6A0Gv+eQS7/pEA7/6w9Rf+1O073vz5V7MtEWeHaT1rU31Fs&#10;xtpafbjTYourzmmYn8ZxpJXAd62Ou360h7eDuYG0h718soy/ebGTwXawm8J0sKbCcrCtwnKwrcJy&#10;sK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3C/6EzGv+eQS//pz06/7A6Q/26&#10;OErwxjtP49VFTtXhRl/I4ktxut1SgazVW4+fzGablsZwpI/AeKuKvH+xhLmDtYC3h7h8tou7ebSQ&#10;vHe0l712tKG9dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+&#10;/6IzGv+gPi7/qjk3/7Q1P/bANUTnzzlF1988UMnnQWS75UZ2rNxOhZ/TWpKVzGecjsZxpIrCeaqF&#10;v36ugLyCsn26hrR6uYq2d7iOuHW3k7lzt5q5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3&#10;oLlzt6C5c7eguXO3oLlzt6C5/6MyGv+jOiz/rjQ0/roxOu3KMDva3TI/yuc4VbzsPWmt5UR5n9tO&#10;h5TTXJKNzGibiMhyoYTEeaaAwn2qfMCBrXm+ha93vYiwdLyLsnK7kLNwu5W0b7qatG+6mrRvupq0&#10;b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0/6QwGv+nNSr/tC8w9MMqMd7YKy3M&#10;5i5FvfI1Wq3uO2yf5ER7k9tRh4vUXpCGz2qYgstznX7IeKF6xnykd8SApnXDg6hzwoapccGJq2/A&#10;jaxtwJKtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5Wt/6Uv&#10;Gv+tLSX8vCco5dAhJM7kJDO+8SxKrvgzXaDtPW2T5Ed6it1UhYPXYYx/0mySe89yl3fNd5p0y3uc&#10;csp+nnDJgaBuyIShbceHomvGiqNpxo6kaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVo&#10;xZGlaMWRpWjFkaVoxZGl/6csGv+1JR/syRoc0OIZIb/wIjiv/StNoPg1XpPuQWyJ5k13geBYgH3c&#10;ZIZ42GuLc9VxjnDTdZFu0nmTbNF8lGrQf5Zpz4KXaM+FmGbOiJllzYyaZM2OmmTNjppkzY6aZM2O&#10;mmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6a/64kFvXBFxTU3w4QwO8YJrD9Izyh/y1O&#10;lPk6XYnxR2iB61JxeuZdeHTiZH1w32uBbd1whGrcdIZo23iIZtp7iWXZfYpk2ICLYtiDjGHWhY1g&#10;1omOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO/rkWDdTS&#10;CwbC7g4WsfwZKqL/JT2U/zJMifxAWYH2TWJ68Fhpc+xfb2zpZHNo52p2ZuVveWTkc3pi43Z8YeN5&#10;fWDie35f4X5+XuGAf13gg4Bc4IWBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB&#10;W9+IgVvfiIFb34iB1MgJA8TXCgey+xAZo/8cK5X/KDuK/zhIgf9FUnr8Ulpy91lga/ReZGbyZGhi&#10;8GlqYO5tbF7tcW1c7XRuW+x2b1rseXBZ63txWOt9cVjqf3JX6oJzVumEc1bphHNW6YRzVumEc1bp&#10;hHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzxM0IAbTdCAuk/xIal/8fKov/LjaB/z1Bef9K&#10;SXH/UlBp/1hVY/1dWF/7Y1tc+WddWvhrX1j3bmBX93FhVvZ0YVX2dmJU9XdjU/V5Y1P0fGRS9H5k&#10;UfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl/5YzFP+VQyX/&#10;klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5&#10;oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc&#10;0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2V&#10;aHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3&#10;/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3J&#10;d6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQ&#10;oc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnl&#10;knKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/k1E3/5dT&#10;Rf+ZVlL9mVtg9Zhgbe2WZ3nlk3GE35B7jtqNhJbViIqc0YSQos+AlabMfZmpy3udrMl5oa7Id6Wv&#10;yHaqscd0rrLHc7SyxHS6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/&#10;dbqy/5YzFP+WQyX/lVA3/5lRRP+bVFL+nFhf9ZtdbO2ZZHjmlmyD35N2jdqPgJbUjIid0YeOo82D&#10;k6jLgJiryX2crsh6obHGeKWyxneqtMV1sLXFdLi1vXe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4&#10;tbh3uLW4d7i1uHe4tbh3uLW4d7i1/5czFP+WQyX/lk43/5pPRP+dUlH+nlVe9p5aau6cYHbnmmeC&#10;4JZyjNqSe5XUjoSd0IqLo82GkanKgpatyH6bsMZ7oLPFeaa1xHestsN2s7e+d7e3t3i2uLJ5triy&#10;eba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4/5gzFP+XQyX/l003/5tNQ/+f&#10;UFD/oFNd96BYae+fXXXonWSA4Zpui9uWd5TVkYCc0I6Jo8yJj6nJhJWux4CassV9oLXDeqe3wniu&#10;ucB3tbm4eLW5sXm1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5&#10;/5gzFP+YQyX/mEw2/5xMQ/+gTk//olFc+KNVaPCiW3TpoWF/4p5qidyac5PWlXyb0ZGFo8yMjKnJ&#10;h5OvxoKZs8N+oLfCeqi5wXixu7l4s7yxebO7q3q0u6d7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7&#10;tbqne7W6p3u1uqd7tbqne7W6/5kzFP+YQyX/mUs2/55LQv+hTE7/pE9b+aVTZvGlWHLqpF5946Jm&#10;h92ecJHXmXiZ0pWBoc2PianJipGvxYOYtMJ/n7i9fKe7unqwvbJ6sr6re7K9pnyzvKN9tLqjfbS6&#10;o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6/5kzFP+YQyb/mUo2/59KQv+jS07/&#10;pk5Z+qhRZfKoVnDrqFx75adihd+jbI7Zn3WX05p+n82ThqjFjY2vv4eUtbmDnLm1f6O8sX2svqx8&#10;sb+lfLG/oX6zvZ5+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7/5kz&#10;FP+ZQyb/mkk1/6BIQf+kSU3/p0xY+qpQZPOrVG7trFp55qxgguCqaYvapnOUz598ncaXg6i+kIqw&#10;uIuRtrKGmLqtg6C9qYGov6WAsMCff7DAnICyvZqBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7ua&#10;gbO7moGzu5qBs7uagbO7/5ozFP+ZQyb/m0g1/6FHQf+lSEz/qUpX+6xOYvWvUmzusFh26LFef9+w&#10;aIjVrHSQyqN6ncCbgai4lIewsY+OtquKlbumh52+ooWlwJ+Er8GZga/Bl4KyvpWDs7yVg7O8lYOz&#10;vJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8/5ozFP+ZQyb/nEc1/6JGQP+nR0v/q0lW&#10;/a9MYPayUWrutFdz5bdefN22aoPPr3KQxaZ4nbuefqeymIWwq5OLtqWOk7ufi5q+m4miwZiIrMKT&#10;ha/Ckoaxv5GGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8/5ozFP+Z&#10;Qib/nEY0/6NFQP+oRUr/rUdV/rFKX/W1UGjruVZw471ed9m7aoDLsnCQwKl2nbaifKetnIKvpZeJ&#10;tp6TkLuZj5i+lI2gwZGMqcKNiq7CjYmxv42Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9&#10;jYmyvY2Jsr2NibK9/5szFP+aQib/nUU0/6REP/+qREn/r0VT/LRJXfK5T2XpvlZs4cNgctO+aYDG&#10;tW6Pu610nLCmeqenoICvn5uGtZiXjruTlZW+jpKdwYqSp8KIkK7CiI6wwIiNsr2IjbK9iI2yvYiN&#10;sr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9/5szFP+aQib/nkQz/6VCPv+rQkj/sURS+rdI&#10;WvC9TmHmxFZn3slibc7BZ3/BuW2OtrFym6uqeKaipX6umaCEtZKdi7qMmpO+h5ibwISXpMKClq/C&#10;g5OwwISRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+/5szFP+aQSb/&#10;n0Iz/6ZAPf+tQEf/tEJP97tHV+3DTV3kzFhg2c1gbMnFZn68vWuNsLVxmqWvdqWcqnytk6aCtIyi&#10;ibmGoJC9gZ6Zv32eosF7nq/BfZmwwH+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ay&#10;vn+Wsr5/lrK+/5wzFP+aQSb/oEEy/6g/PP+wPkX/t0FN9MBFU+rJTlbi1VpX0tFea8TJZH22wWqM&#10;qrtvmZ+1dKSWsHqsjayAsoaph7d/p467eqaWvneloL90pq2/d6Gxv3qdsr56nbK+ep2yvnqdsr56&#10;nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+/50zFP+bQSb/oj8x/6o8Ov+zPEL7uz5J8MZETebS&#10;T03c3FdWzNVdar7NY3uwx2iLpMFtl5m8c6KPuHiqhrR+sH+yhbV5sIy4dK+Vu3Gun7xur6u9caqz&#10;vHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8/50zFP+bQCb/pDww&#10;/605OP+2OT/1wTxD6c5ERN7dTUfS4FNYxdtcaLfTYXqpzWaJnMhrlZHEcZ+IwHanf719rXi7hLFz&#10;uou0b7iUt2y3nbhqt6i5aba2uG2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2v&#10;tbltr7W5/54yFP+dPiX/pzku/7E2Nfu8NjrtyTo84NpEOtLiR0zH4k1eud5UbqzZW3yf1GKIlNBo&#10;k4rMb5uCx3eifMN+qHbAhKxyvoqvb7yRsW28mLJru6Gzarutsme6trRnura0Z7q2tGe6trRnura0&#10;Z7q2tGe6trRnura0Z7q2tGe6trRnura0/58yFP+gOiT/qjQs/7UyMfPDMjPj1Dgw0+E8P8boQlK5&#10;5UhjrOJNcp/fVH+T2V2KidJnk4PNcJp9yXefeMZ9pHTEg6dwwoipbsGOq2zAlKxqv5utab+lrWi/&#10;rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66t/6AwFP+jNiL/rzAo+7wt&#10;K+jNLCjV4DAwx+k4RLnsPles6UVnnudLdZLgU4CJ2V6JgtRokXzQcZZ4zHebdMp9nnDIgqFux4ej&#10;a8WLpWnEkKZoxJanZsOeqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahl&#10;w6Wo/6EvFP+oLx//tSoi8MYkIdjdIyDI6S01uvI1SazxPFqe8ENpkuhMdYjhVX+B22GHe9dqjXbT&#10;cZFy0XeVb898l2zNgJpqzIWbaMuJnWbKjZ5lyZKfY8mYoGLInqFiyJ6hYsieoWLInqFiyJ6hYsie&#10;oWLInqFiyJ6hYsieoWLInqFiyJ6h/6MtFP+uKRr4vyAa3tYYE8noIiW69Cs6rPg0TZ73PFyS8UZp&#10;iOlQc3/jWXt632SCdNxrhnDZcYpt1naNatV7j2jTf5Fm0oOSZNGHlGPRipVh0I+WYM+Ul17PmZhe&#10;z5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mY/6coEv+3HxLmzhENy+YVFrv0&#10;ISqs/is+nv80TpL6P1yI8kpmf+xVb3noXnVy5GR7buFrfmrfcIFo3nWEZdx5hWPbfYdi2oGIYNqE&#10;iV/Zh4pd2IuLXNeQjFvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSN&#10;/7AeC+3GDgjN2wsIu/MVGqz/IS6e/yw/kv83TYf9RFh/9k9hePFZaHHtX21q62RxZ+hqdGTnb3di&#10;5XR5YOR4el/je3td4358XOKBfVvhhH5a4Yh/WeCMgFjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjg&#10;j4FY4I+BWOCPgVjgj4FY4I+B870NBMzPCQG95QwMrP8XHp7/JC+S/y89h/89SX//SVJ4/FRacPha&#10;X2n0X2Rk8mVnYfBqaV7vbmtc7nJtW+12blrseW9Y7HxwV+t+cFbrgXFV6oRyVOqIc1Ppi3RT6Yt0&#10;U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0zMYIAL3UCAOt9Q4Pn/8aH5P/Jy2I&#10;/zQ5fv9CQ3f/TUpu/1NQZ/9ZVWL8Xlhe+2RbW/loXVn4bF5X93BgVvdzYVX2dmJU9XhiU/V7Y1L0&#10;fWRR9IBkUPODZU/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmvcsG&#10;AK7bBgSf/xAQk/8dHYj/Kih+/zgydv9EOm3/S0Fl/1FGX/9XSVv/XUxY/2JOVf9mUFP/alFS/21S&#10;UP9wU0//clRO/3VUTf93VU3/eVVM/ntWS/5+V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK&#10;/YFXSv2BV0r9gVdK/YFX/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SF&#10;hIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU&#10;/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HR&#10;bLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+M&#10;Ph3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOg&#10;m9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbg&#10;gIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNi&#10;YPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi&#10;0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+NPh3/&#10;jEwu/5RTO/+VVkf/lltU/ZVhYPaSaGvvj3B16Yt6f+SHg4ffgoqN3H6Qktl6lpfWd5ua1XSgndNy&#10;pZ/ScKmh0W6uotBttKPQbLqk0GzCpMpuxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/E&#10;pMRvxKTEb8Sk/44tDv+OPh3/jksu/5VROv+YVEf/mFhT/pheX/aVZGrvkmx16Y52fuSKgIffhYeO&#10;24COlNh8lJjVeZqc03afn9FzpKLQcaqkz2+vpc5utqbObb2nym7Cp8Nwwqe9ccKnvXHCp71xwqe9&#10;ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKn/48tDv+OPh7/kEot/5dPOv+ZUUb/m1ZS/ppbXveY&#10;YWnwlWh06pFxfuSOfIbfiYSO24OLlNd/kprUe5ie0neeodB0pKTOcqqmzXCxqM1vuanLb8Gpw3HB&#10;qbxywKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cq/48tDv+PPh7/kkot&#10;/5hNOf+bT0X/nVNR/51YXPibXmjxmWVy6pVtfOSRd4bfjIGO24eJldaBkJrTfZaf0Hmdo851o6bN&#10;cqupzHCzqstvvavFcr+rvXO/rLZ0vqyxdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1&#10;vq2xdb6t/5AtDv+QPh7/k0kt/5lMOf+dTkT/n1FQ/59WW/meXGbynGJx65hpe+WUc4Tgj32N24qG&#10;lNaEjZvSf5Wgz3qcpc12o6jLc6urynG1rcZxvq2+dL2utnW9rrB2va6sd72urHe9rqx3va6sd72u&#10;rHe9rqx3va6sd72urHe9rqx3va6sd72u/5AtDv+QPh7/lUks/5tKOP+eTEP/oU9P/6JUWvqhWWXz&#10;oF9v7J1meeaYb4Pgk3mM246Ck9aHipvSgZKhz3yapsp4oqrHdautw3O0r79zvLC3dbywsHe7sKp4&#10;u7Cnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebyw/5EtDv+RPh7/lkgs/5xI&#10;N/+gSkL/o01N/6RSWPulV2P0pF1t7qFjd+iea4DimHWJ3JJ+ktOMh5rMho+hxoCXp8F8nqy9eaav&#10;uXavsbd2urKvd7qyqnm6sqV6urKie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gi&#10;e7ux/5EtDv+RPh7/mEcs/51HN/+hSEH/pUtM/6dQVvyoVWH1qFtr7adhdOWkaX7en3OH1Jh9kMuR&#10;hJrEioyivoSTqLiAmq20fKKwsHqrs615tbSoerm0pHu5tKB9ubOdfbqznX26s519urOdfbqznX26&#10;s519urOdfbqznX26s519urOdfbqz/5ItDv+SPh7/mEYr/55GNv+jR0H/p0lL/6pOVfqrU17yrFlo&#10;6axgceKpaHrZpXODzZx6j8WVgZq9joiit4iQqbGEl66sgJ+xqH6ntKV9sbWhfbi2nX64tZp/ubSZ&#10;gLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqz/5ItDv+SPh7/mUUr/59ENf+k&#10;RUD/qUhJ/6xMU/iuUlzvsFhl5rFfbd6waXbSqXGCyKB4j7+Yfpq3koWisIyMqaqIlK6khZyyoIKk&#10;tZ2BrraagLe3l4G3tpWCubSUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmz&#10;/5MtDv+SPR7/mkQq/6BDNf+mRD7/q0ZI/65LUfWyUFnstVdh5Ldeadq0aXPNrG+CwqR2j7mcfJmx&#10;loOiqpGKqaOMka6eiZmymYehtZaFq7eThba3kYS3t5CFuLWQhbm0kIW5tJCFubSQhbm0kIW5tJCF&#10;ubSQhbm0kIW5tJCFubSQhbm0/5MtDv+TPR7/m0Mq/6JCNP+oQj3/rUVG/LFKT/K1T1bpulZd4b1g&#10;ZNS4Z3LIr22Bvad0jrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqLeMirO4i4m3t4uIuLWLiLm0&#10;i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0/5MtDv+TPR7/nEEq/6NAM/+pQTz/&#10;r0RF+rRITPC6TlPnv1ZZ3sJgYM+7ZnHDs2yBuKtyjq6keJilnn6hnpqEqJeWjK6Rk5SyjJGctYiP&#10;preFj7G4hY62t4aNuLaHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1/5Qs&#10;Dv+UPR7/nUAp/6Q+Mv+rPzv/sUJC+LhHSe2+Tk/lxldT2sZeX8u+ZHG+tmqAs69wjampdpigo3yh&#10;mJ+CqJGbia2KmZKyhZaatYGVpLd/la63fpS3t4GRt7aCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWC&#10;kLi1gpC4tYKQuLWCkLi1/5QsDv+UPR7/nj8o/6Y9Mf+tPjn/tEFA9LxGRevETUnizlhL08pcXsbC&#10;Y3C5umh/rrRujKOudJeaqXqfkqWAp4qhh6yEn4+xf52XtHucobZ4m6y3d5u3tnqXuLV8lbm0fJW5&#10;tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0/5UsDv+VPR7/oD0n/6g7MP+wPDf9uD88&#10;8cFEQOjLTkLe01VKzs1bXcDGYW60v2d+qLltip20cpWUr3iei6t+pYSohap9poyveKSVsnSjn7Rx&#10;o6q1cKO4tXOeubR2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz/5YsDv+X&#10;PB7/ojom/6o5Lv+zOjT5vTw47shDOePVUDfX2lJIyNJZXLrLX22txWV8ocBriZe6cJONtnachLN8&#10;on2wg6h3roqscq2Tr26snbFrrKiyaa22smyou7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux&#10;b6O7sW+ju7Fvo7ux/5csDv+aOx3/pDcl/602K/+3NzDzwzox5tBDMNzfSjXP31JHwdhYWrPRXmum&#10;y2N6msdpho/CbpCGv3SYfbx6n3a6gaRwuImoa7eSq2i3nK1lt6euZLe0rmWzva5orb2uaK29rmit&#10;va5orb2uaK29rmitva5orb2uaK29rmitva5orb2u/5gsDv+dORz/pzQj/7EzKPm9Mirqyzcp3N0+&#10;KdDjRjrF4k1LuN5VWqzZXGie02J3ks9ngojLbYx+yXOUdsd5mnDFgZ9qxImiZsOSpWLDnKdgw6ao&#10;X8O0qF/BwqhhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGp/5ksDv+gNRr/&#10;qjEg/7YuI/DFLSLf2DMc0OM6LsToQkC45UlQq+FOX57eVWyS21x3h9hjgX7Vaol21HGPb9F5lGvO&#10;gJhnzIibZMqQnWLJmJ9gyaGgX8mroF/JuZ9cyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjD&#10;olzIw6JcyMOi/5ssDv+kMBj/rywb+L4nG+TRJhfR4i0gxOs3M7frPkWq6UVUnudMYpLlUm6G41h4&#10;feBgf3bcaYZw2HGLa9V4j2jTf5Jl0YaUYs+NlmDOlJhezpuZXc2jmlzNrZpbzbeaW823mlvNt5pb&#10;zbeaW823mlvNt5pbzbeaW823mlvNt5pbzbea/50sDv+oKxT/tyQV68ocEdPgHhPE6ysmt/E0OKrw&#10;PEmd70RXke5LY4btUm196Ft1deNifHDga4Fr3XKFaNp4iGTZfoti14SNX9WKjl7UkJBc05WRWtOc&#10;klnSpJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyT/6ErDf+vIw/0whcM&#10;1t0QB8XrHhi39ikrqfczPJ32PEuR90RYhvZNYn3wVmp2615xbudkdmrka3pm4nJ9ZOB3gGHffYJf&#10;3oKEXd2HhVvcjIZa25GHWNqWiFfZnYlW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZ&#10;o4pW2aOK/6gjCf25FgfW0QsDxuoQC7b3Hh2p/SkunP40PpD/PkuG/kdWffhRXnbzWWVu8F9qaO1l&#10;bmTqa3Jh6XF0X+d2dl3me3hb5X95WeSEeljjiHxX44x9VuKRflThl39T4Zx/U+Gcf1PhnH9T4Zx/&#10;U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx//7EVA9THCQHG1goDtvcSD6j/HyCb/yswkP82PYX/QEh9&#10;/0tRdf1UWG35Wl1n9mBiY/NmZV/ya2dc8HBpWu90a1jueGxX7XxuVeyAb1TshHBT64hxUuuMcVHq&#10;kXJQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVz1r4HAMXLCAC32wkFqP8U&#10;Epv/IiGQ/y4uhf85Onz/REN0/05KbP9UUGX/WlRg/V9YXftlWlr6alxX+W5eVfhyX1T3dmBS9nlh&#10;UfZ9YlD1gGNP9IRkTvSHZE3zjGVM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM&#10;85BmxMIGALbRBwCo7QsGm/8XE5D/JR+F/zEqfP88NHP/Rjtq/0xBY/9TRl7/WUla/15MVv9jTlT/&#10;aFBS/2xRUP9vUk//clNO/3ZUTP95VUv/fFVK/n9WSf6CV0j9hlhH/YpYR/2KWEf9ilhH/YpYR/2K&#10;WEf9ilhH/YpYR/2KWEf9ilhH/YpYtskEAKjZBAGb/w4Hj/8aEYX/Jxt7/zMkcf88LGj/QzJh/0o3&#10;W/9QO1b/Vj1T/1xAUP9gQU7/ZENM/2hESv9rRUn/bkZI/3FGR/90R0b/dkhF/3lIRP98SUP/gElC&#10;/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NK/4IoCf+CORb/gUgl/4pPMf+O&#10;Vj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mix&#10;kN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS&#10;/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXi&#10;b52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6&#10;cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/&#10;j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1n&#10;t5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4Io&#10;Cf+DORb/g0cl/4xOMf+QVT3/kVtI/5BhU/6NaF74iG9o8oN4cO1+gnjpeop+5naRg+Rzl4ficJ2K&#10;4G6ijN9rp47daqyQ3WiykdxnuJPbZr+T22bHlNlm0JTPaNCTy2nQlMtp0JTLadCUy2nQlMtp0JTL&#10;adCUy2nQlMtp0JTLadCU/4MoCf+DORf/hkYk/45NMP+TVDz/lFhH/5JeU/+QZV34jG1n8oZ1cO2B&#10;f3jpfYd+5XmPhOJ1lYjgcpuM3m+hj91sp5Hca6yT22mzlNpoupbZZ8OW2WbNl9BpzpbIas6XxGvN&#10;l8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82X/4QoCf+EORf/iEUk/5FMMP+VUTv/llZH&#10;/5VcUv+TYlz5j2pm84pycO2Fe3jpgIR/5XuMheJ3k4rfc5qO3XCgkdttppTaa62W2Wm0l9hovZjY&#10;Z8iZ0WnMmclrzJnCbMyavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua/4UoCf+F&#10;ORf/ikQk/5NLL/+XTzr/mFRG/5dZUP+WYFv5kmdl845vb+6JeHfpg4F/5H6KheF5kYvedZiP3HGf&#10;k9puppbYbK6Y12q2mtZowZvTacubymvLm8Jtypy7bsqduG/Knbhvyp24b8qduG/Knbhvyp24b8qd&#10;uG/Knbhvyp24b8qd/4UoCf+GORf/jEQj/5VKL/+ZTTr/mlFE/5pWT/+ZXVr6lmRk9JJrbu6NdHbp&#10;h35+5IGHheB8j4vdd5eQ23OeldhvppjWbK+a1Wq5nNRpxp3LbMmdw23JnrxvyJ+1cMifsnHIn7Jx&#10;yJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccif/4YnCf+GORf/jkMj/5dJLv+aSzn/nE9D/51U&#10;Tv+cWlj7mmBi9ZZobO+Rb3Xqi3l+5YWDheB/jIzdeZWR2XSdltRwpZrQbq6dzWy3n8trw6DDbseg&#10;u2/HobVxxqGvcsahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ah/4cnCf+HORf/&#10;kEIj/5hHLf+cSTj/n0xC/6BRTP+gV1b7nl5g9Jtlau2WbHPnkHZ84YqAhNuEiYvTfpGSzniZmMl0&#10;oZzGcamfwnCyosBvvaO6cMWjs3LFpK5zxaSpdMWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXF&#10;o6Z1xaOmdcWj/4cnCf+IOBf/kUEi/5pFLP+eRzb/oUpA/6NQSv6jVVT2olxd76BiZ+icaXDhlnR5&#10;2pB9gtGJhovKgo2TxX2VmcB5nZ68dqWhuHOtpLVyuKWycsOmrHTDpqd2w6ajd8SloXjEpaF4xKWh&#10;eMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSl/4gnCf+IOBf/k0Ei/5tELP+gRTX/o0k//6VOSPun&#10;VFHzplpb66VgZOOiaG3cnXN20ZV6gsmNgovCh4qTvIKRmrd9mZ+yeqGjr3eppqt2s6epdsCopHfC&#10;qKF5wqedesOnm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOm/4gnCf+JOBf/lUAh&#10;/51CK/+iRDT/pUg9/6hMRviqUk/vq1hX56tfYOCoaWnUoXB1y5l4gcKSf4u7i4aUtYaOmq+ClaCq&#10;fp2kpnump6N6sKmgebyqnXrBqZp8wamYfcKoln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9&#10;wqeWfcKn/4knCf+JOBf/lj8h/55BKv+jQjP/p0Y7/qtLRPWuUUzssFdU5LFeXNutaGbPpW51xZ11&#10;gbyWfIu1kIOUroqLm6iGkqCjgpqlnoCiqJt+rKqYfrirln7Aq5R/wKqTgMGokoDCqJKAwqiSgMKo&#10;koDCqJKAwqiSgMKokoDCqJKAwqiSgMKo/4knCf+KOBf/mD8g/58/Kf+lQTL/qkU6/K5JQfKxT0np&#10;tVZQ4bdfV9WxZWXKqGx0wKFzgLeaeouvlIGUqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWrj4K/q46D&#10;wKqNg8GpjYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8Go/4onCf+LOBf/mT4g/6E+&#10;KP+mQDD/rEM4+bFIP/C1TkXnulVL3rteVNC0ZGXFrGtzu6RxgLGeeIqpmH6TopOFmpuPjaCWjJWl&#10;kYmdqI2Hp6uKh7KsiIe/rIiHwKuIhsCpiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiI&#10;hsGo/4onCf+MNxf/mz0f/6I9J/+oPy//rkI297RHPO26TUHkwFZG2b9cU8u3Y2TAr2lztqhvf6yi&#10;dYqknHyTnJiDmpWUiqCPkZKlio6bqIaNpKuDjK+sgY29rIKMv6uDisCpg4rBqYOKwamDisGpg4rB&#10;qYOKwamDisGpg4rBqYOKwamDisGp/4snCf+ONxf/nDwf/6M7Jv+qPS3/sUAz9LhFOOq/TDzix1VA&#10;08JaUse6YWO7s2dysK1tfqenc4meoXqSlp2AmY+aiJ+Jl5CkhJSYqH+Toqp8kq2repK6rHuRwKt9&#10;j8Gpfo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGo/4wnCf+PNhb/nToe/6U6Jf+t&#10;Oyv8tD4w8bxDNOfFTDbey1I/zsZZUcK+YGK2uGZwq7FsfaGscoiYp3iRkKN+mImghZ6CnY2jfZuW&#10;p3iZn6l1mKqqc5m3q3SYwKp3lMGpeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8Ko&#10;/4wnCf+RNRb/nzgd/6c4I/+vOSj5uDws7sJCLuXNTC3Y0E89yclXULzDXmCwvGRvpbdqfJuycIaS&#10;rXaPiql8loKmg5x8pIuhdqKTpXKhnadvoKipbaC1qW2gwahwm8KncpnCp3KZwqdymcKncpnCp3KZ&#10;wqdymcKncpnCp3KZwqdymcKn/40mCf+UNBX/oTYb/6o2If+zNiX1vjkn6slAJuDWSSjR1U48w85W&#10;TrbIXF+qwmNtn71oepS4boSLtHSNg7F6lHyugZp1rIiecKuRomupm6RoqaamZqmzpmaqw6VppMSl&#10;a6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSl/44mCf+XMxT/ozQa/60zHv64MiDw&#10;xTUg49M/HNjeRSbK2006vdNUTLDOW12jyWFrmMRnd43AbIGEvXKJfLp4kHW4f5ZvtoeaarWQnWW0&#10;mqBis6WhYbSxomC1wqFir8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8ai/5Am&#10;Cf+bMRL/pjEX/7EuGve+LRrnzjEX2d45Gc3jRCjC4E04tdtTSqjVWVqc0F9okMxlc4bJa319xnGF&#10;dcR3i27DfpBpwYaUZMCPl2DAmppdwKWbW8Cxm1rBwZtbvMqcXbfKnV23yp1dt8qdXbfKnV23yp1d&#10;t8qdXbfKnV23yp1dt8qd/5EmCf+fLxH/qi0U/7coFe3IJhLa3CkOzOQ2HcHmQC6240g+quBOTJ7d&#10;VlmS2l1liNZjb37Uanh20nB/btB3hWjPf4ljzoeNX86QkFvNmpJZzaWTV86yk1bPwpNWy9CUV8XP&#10;lVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+V/5MmCf+jLA7/sCYP9cAfDd/VGwfN5CcT&#10;wes0I7XqPTOp50VCneVLUJHjUlyG4lhmfOBfbnTfZnVs3m16Zt51f2HdfYJd3IaFWtuPiFjZmIpW&#10;2KGLVNisi1TYt4xT2MmLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL/5ckCf+p&#10;Jgr+uBwJ5s4RBc7jFwjA7iYXtPAyKKjuOzic7UNGkexLUobsUlx861lkc+tea2rqZHBl6Gx1YeZ0&#10;eF7kfHtb4oN9WeCLf1bfkoFV3pqDU96ig1LdqoRR3baEUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E&#10;Ud2/hFHdv4RR3b+E/58hBv+wGwXpxQ0D0NkLAsDuGAyz9iYcp/UxLJv1OzqQ9URHhfVMUXz1U1pz&#10;9Vlga/NfZmXwZmph7W1tXet0cFrqenNY6IF0VueHdlTmjXhT5ZR5UeSbelDkoXtP46p8TuOwfE7j&#10;sHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8/6gcAuu8DAHNzAkAweAMBLL6GRCl/Ccgmv0y&#10;Lo/9PTuF/kVFe/9NTnL/VFVr+1paZPhgX2D2Z2Jc9G1lWfJyZ1fxeGlV8H5qU++DbFHuiW1Q7Y9u&#10;TuyUb03rmnBM66FxS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZy97MNAMzDCAC/&#10;0QgAse8OBqT/GxOZ/ykhjv80LoT/Pzl7/0dBcf9OSGr/VE5j/1pSXv5gVlr8ZlhX+2xaVfpxXFP5&#10;dl5R+HpfT/d/YE72hGFM9YliS/WOY0r0lGRJ85plSPOeZkjznmZI855mSPOeZkjznmZI855mSPOe&#10;ZkjznmZI855mzbsFAL3HBgCx2AcBo/8QCJj/HxSN/ywgg/83K3r/QTRw/0c7aP9NQWH/VEVc/1pJ&#10;WP9fS1X/ZU1S/2pPUP9uUU7/clJM/3dTS/97VEn/f1VI/oRWR/6IV0b9jVdE/ZNYRPyWWUT8lllE&#10;/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZvb8EALDOBACi4AYCl/8TCIz/IhOD/y4def84JW7/&#10;Pi1m/0UyX/9MN1n/UjtV/1g+Uf9dQE//YkJM/2ZDSv9qREn/bkVH/3JGRv92R0X/ekhD/35IQv+C&#10;SUH/hkpA/4tLP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49Lr8YCAKLWAgCW9woC&#10;i/8WB4L/JA93/y0XbP8zHmP/OiRc/0IoVv9JLFH/Ty9O/1UxS/9aM0j/XjVG/2I2RP9mN0P/aThB&#10;/2w4QP9wOT//czo+/3c6Pf97Ozz/fjw6/4M8Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/&#10;hj06/4Y9/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyT&#10;cu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B&#10;1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/&#10;fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe&#10;1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BK&#10;J/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq99&#10;6WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HU&#10;Y9+B/3YkBv93NRD/eUIc/4JJJ/+HUTL/iFg9/4dfSP+DZlH/fm5a+3l3Yvd1gmn0cYpu8W2Sc+5r&#10;mXbsaJ9562ake+pkqn3pY69/6GK1gOdhvIHnYMSC5l/OguNf14PcYduD0mPdg89k3YPPZN2Dz2Td&#10;g89k3YPPZN2Dz2Tdg89k3YPPZN2D/3ckBv94NRD/fEEc/4VIJ/+KTzL/jFY9/4tdR/+HZFH/gmxa&#10;+3x0Yvd4f2nzdIhv8HCQdO1sl3jrap576WekfuhmqoDnZLCC5mK2g+VhvoTlYMeF5WDThd1i2YXT&#10;ZNyFzGXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduG/3gkBv94NRD/fkAb/4hHJv+N&#10;TjH/j1U8/45bRv+LYlD/hmlZ/IBxYvd7e2nzdoVw73KOdexulXnqa5x96GmjgOdmqYLlZbCE5GO3&#10;heRiwIfjYcuH32LVh9Vk2ofNZdmIxmfZicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJ&#10;/3kjBv95NBD/gD8b/4pGJv+QTTD/klM7/5FaRf+PYE//imdZ/IRuYfd+eGnyeYJw73SLdutwk3vp&#10;bZt/52qiguVnqYTkZbCG42S5iOJiw4niYtCK2GTYis5m2IrHZ9eLwGjWjL5p1oy+adaMvmnWjL5p&#10;1oy+adaMvmnWjL5p1oy+adaM/3kjBv96NBD/gz4b/41FJf+TTC//lVE6/5RXRP+SXU7/jmVY/Ihr&#10;YfeCdGnyfH9w7neIdutzkXzob5mA5muhhORoqYfiZrGJ4WS7i+Bjx4zcY9SMz2bWjMdo1Y3AadSO&#10;umrUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SO/3ojBv97NBD/hT0a/49EJP+WSi7/&#10;l044/5dUQv+VWkz/kmFW/I5pX/aHcGjygXpw7XuFd+p2jnzmcZeB422fhuBqqIndZ7CM2ma7jdZl&#10;x47RZtSPx2jTj79q05C5a9KRs2zSkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKR/3sj&#10;Bv98NBH/iDwa/5JDJP+YSC3/mkw3/5pSQf+ZWEr8l19U9pNmXfCNbmbrh3dv5oCBduF7i33cdZOD&#10;13Gch9JupIvPa6yOzGm1kclowJLHaM+Tv2vRk7hs0JOybdCUrW/Qk6tv0ZOrb9GTq2/Rk6tv0ZOr&#10;b9GTq2/Rk6tv0ZOrb9GT/3wjBv99NBH/ijsZ/5RBI/+aRiz/nEs1/51QP/+dVkj4m11R8ZhjW+uT&#10;a2TkjXVt3oZ+ddiAh3zReo+DzHaXicdyn43Eb6eRwG2wk75su5W7a8iWtm3PlrBvzparcM+WpnHP&#10;laVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+V/3wjBv99NBH/jDoZ/5dAIv+cRSv/n0k0&#10;/6BOPPuhVEX0oFpO7J1hWOWZaWHek3Nq1Yx7dM6Fg33If4uEwnqTir52m4+6c6OTtnGrlrNvtpix&#10;b8KYrXDNmKhyzZikc82YoHTOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X/30jBv9/&#10;MxH/jjkY/5k/If+eQyn/oUcy/6NMOvilUkPwpFhL6KNfVOGfaF3XmHBozpF4dMaKgH3AhIiFun+P&#10;i7V7l5Cxd5+UrXWnl6pzsZmnc72bpXPLm6B1y5qddsyamnfNmZl3zZiZd82YmXfNmJl3zZiZd82Y&#10;mXfNmJl3zZiZd82Y/34iBv+AMhD/kDgY/5s/IP+gQij/pEYw/qZLOPSoUEDsqVdH5KldUNylZlrQ&#10;nW5ox5V1c7+OfX25iYSFs4OMjK1/k5GpfJuVpHmkmaF3rZued7mcnHfInJl4ypyXecublXrMmpR6&#10;zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZ/34iBv+CMhD/kjcX/5w9H/+hQCf/pkQu+6lJ&#10;NfGsTzzprlVD4a9dS9WoZFnLoWtnwplzc7mTen2yjYGFrIiJjKaEkJGhgJiWnX2gmpl8qpyWe7ad&#10;lHvEnpJ8yp2Rfcqcj33Lm499zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcya/38iBv+EMRD/&#10;kzYX/548Hv+jPyX/qEIs+K1HMu+wTTnmtFQ/3bNbSdCsYlnGpGpmvJ1xcrSXd3yskX6FpoyGjKCI&#10;jZGahZWWloKempKAp52Pf7KejYDBnoyAyZ6LgMqdioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDL&#10;m4qAy5uKgMub/38iBv+FMA//lTYW/587Hf+lPST/q0Eq9bBFL+y1TDTjulQ52LdZSMuvYVjBqGhm&#10;t6Fvcq+bdXynlXyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhoS+n4WFyZ6FhMmdhYTKnIWEy5uF&#10;hMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMub/4AiBv+HLw//lzUW/6A6HP+nPCL+rT8n87NELOm6&#10;SzDhv1I107pYR8ezX1e8rGZlsqVtcamfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKop2Biq2ff4q7&#10;n36KyJ5/icmdgIjKnICIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMub/4EiBv+JLg//mTUV&#10;/6I4G/+pOiD7sD0k8LhCKOa/Sirdw080zr1WRsK2Xla3sGVkralrcKSkcXqcn3iDlJt+io6XhpCI&#10;lY6VgpKWmX6QoJx6j6ueeI+4n3eQyZ55jsqdeozLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uM&#10;y5t7jMub/4EiBv+LLQ7/mzQU/6Q3Gf+sOB74tDoh7b1AI+TGSSPXx0wzycFVRb26XFWytGNjqK5p&#10;b5+pb3mWpXaCjqF8iYedg4+Bm4uUfJiUmHeXnZtzlqidcZa1nnCWxp1ylMqcdJLLm3WRy5p1kcua&#10;dZHLmnWRy5p1kcuadZHLmnWRy5p1kcua/4IiBv+NLA3/nTQT/6Y0GP+vNRv0uDcc6cM+HODNRR/R&#10;y0syxMVUQ7i/W1OtuWFhorRobZmvbneQq3SAiKd6h4GkgY17oomSdaCRlnCem5ltnaabap2znGme&#10;w5xrnMubbpjMmm+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZ/4MhBv+QKw3/oDMR/6ky&#10;Ff2zMRfwvjQX5cs7FdrUPx3Lz0kwvslSQrLEWVGnv2BfnLpma5K2bHWJsnJ+ga94hXqsf4t0qoeQ&#10;b6iPk2qnmZZnpqSYZKaxmWOnwZlkpc2YZ6DNmGifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZdo&#10;n82X/4QhBv+TKQv/ojAP/60uEvi4LBLrxi8Q4NU4C9LaPRzF1EguuM9QQKzKWE+gxV5dlcFkaIu9&#10;anKDunB6e7d2gXS1fYdus4WLaLKOj2SxmJJhsKOUXrCwlV2xv5VdsdCUYKrQlGGo0JRhqNCUYajQ&#10;lGGo0JRhqNCUYajQlGGo0JRhqNCU/4YhBv+XKAr/piwN/7EoDvLAJgzj0CgH1N8yC8nfPhm920cs&#10;sdZPPaTRVkyZzVxZjsliZYTGaG57xG92dMF1fG3AfIJovoSGY72NiV+8l4xbvKKOWbyvj1i9vo5X&#10;vtSOWbbTj1q005BatNOQWrTTkFq005BatNOQWrTTkFq005BatNOQ/4ghBv+cJwj/qicK/LghCenK&#10;GwXV3iAEyeUwD77jPR204UYsqN5OOpzaVUiR1ltVhtNhYHzQZ2l0zm5wbc11dmfLfHtiy4R+XsqN&#10;glrKl4RXyqOGVcqvhlTLvoZTzNWGVMTZiFXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJ&#10;/40dBf+iJQb/sB8F8sIUA9nbDgHJ5iAHvegvFLLnOiKn5UMxm+NKPpDhUEqG31dUfN5eXXTdZWRs&#10;22xqZtt0b2HafHNc2YR2WdmOeVXZmHtT2qN8UdqwfVDbvn1Q3NN8UNTgflHQ4H9R0OB/UdDgf1HQ&#10;4H9R0OB/UdDgf1HQ4H9R0OB//5UaA/+pHwP7uhIC1M0LAMnmDwK87SALsO0uGaXsOSea60I1j+pJ&#10;QYXpUEt76FdTcuhdWmrnY2Bk52plX+dyaVvnemxX54JuU+eLcVDnlXJO6J90TOiqdUvotXZK58N2&#10;Sujddkvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1/50WAf+xEgHTwwkAx9EKALvyEQSv&#10;8yEPo/MuHZnzOSqO80I2hPNKQXvzUkly81dQafNcVmPzY1pd82leWfNwYVXzd2NS839mT/KHZ03w&#10;j2lL75hrSu+gbEnuqW1I7rNtR+3Abkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G7cdu/6cP&#10;ANO6BwDFxwcAutYJAK36Ewai+iISl/ovH437OiuD/EM1ev1MPnH9UUVo/VZLYf5bT1z+YlNX/mhW&#10;VP1vWFH7dVpO+nxcTPmDXUr4il9I95FgR/aZYUb2oGJF9adjRPSxZEP0tWRD9LVkQ/S1ZEP0tWRD&#10;9LVkQ/S1ZEP0tWRD9LVk1rIEAMS+BgC3zAYArNwJAaD/FgiV/yUUi/8yH4L/PCl5/0Uyb/9KOWf/&#10;Tz9f/1VDWv9bR1X/YUpS/2dMT/9sTk3/ck9L/3hRSf9+Ukf/hFNF/4tUQ/+RVUL+mFZB/Z5XQP2m&#10;WED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYxrgEALbEBACq0wUAnvINApT/GgmK/ygT&#10;gf80HXf/PCVt/0IsZf9HMl3/TTZX/1M6U/9ZPU//Xz9M/2RBSv9pQ0j/bkRG/3NFRP95RkL/fkdB&#10;/4RIP/+KST7/kEo9/5VLPP+cTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59Mt7wDAKnL&#10;AgCc2wMAkv8QAon/HQiA/yoQdf8xGGv/OB9i/z4kW/9EKVT/SixQ/1EvTP9XMkn/XDNG/2A1RP9l&#10;NkL/aTdB/244P/9zOT3/dzo8/3w7O/+CPDn/hz04/4w9N/+TPjb/lT42/5U+Nv+VPjb/lT42/5U+&#10;Nv+VPjb/lT42/5U+qsQAAJzSAACP5wIAhv8RAnz/GwVx/yQLaP8rEV//MhdX/zkbUf8/Hkz/RiFI&#10;/00jRf9SJUL/VydA/1soPv9fKTz/Yyo6/2crOf9rLDf/byw2/3QtNf94LjT/fS4y/4IvMf+IMDH/&#10;ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4ow/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pd&#10;Pf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv&#10;8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2okBP9pMgr/&#10;bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZc&#10;rWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3o&#10;cNxd6HDcXehw/2ojBP9pMQr/bj4U/3dFHv98TSj/flQz/3xcPP95ZEX/c21O/294Vf9rglr9aItf&#10;+2WUY/lim2b3YKFp9l6na/VdrWz0XLNu81q6b/JZwXDyWcpx8VjYcexZ4XHmWuRx4Fzncdhd6HHY&#10;Xuhx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx/2sjBP9qMQr/cTwU/3pDHf+ASyj/gVMy/4BaPP98&#10;YkX/d2pO/3F0Vf9uf1v9aolg+maSZPhkmWj2YaBr9V+nbfNerW/yXLNw8lu6cfFaw3LwWc1z7lnd&#10;c+ha4nThXOVz2V7mc9Bf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d0/2wjBP9rMQr/czsU&#10;/31CHf+CSif/hFEy/4NZO/+AYEX/e2hN/3RxVf9wfFv8bIdh+WiQZvdlmGn1Y59s82Gmb/JfrHHx&#10;XbNy8Fy7dO9bxXXvWtB16lrfduJc4nbbX+V10WDmdsph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph&#10;5XfKYeV3/20iBP9sMQv/djoU/4BBHf+FSCf/iE8x/4dXO/+EXkT/f2ZN/3huVf9zeVz8boRi+WqN&#10;Z/Znlmv0ZJ5u8mKlcfFgrHPvXrR17l28du5bx3ftW9Z45VzgeNxf43jSYOR4y2HkecRj43rEY+N6&#10;xGPjesRj43rEY+N6xGPjesRj43rEY+N6/24iBP9tMQv/eDgT/4M/HP+JRyb/i04w/4tVOf+IXEP/&#10;g2NM/31rVP92dVz8coBi+G2KZ/VplGzzZpxw8WOkc+9hrHXuX7R37V2+eexcy3roXNx63l/hetJh&#10;43vKYuJ8xGPifb5l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9/24iBP9uMAv/ezcT/4Y+&#10;HP+MRSX/j0wu/49TOP+NWkH/iGFL/4NpU/p8cVv3dnxi83GHaPBtkG3taZlx6mahdehjqXjmYbJ6&#10;5GC7e+Jfx3zgX9p91GLhfcpj4H7DZOB/vWbfgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34C3&#10;Z9+A/28hBP9vMAv/fjYS/4k8G/+QRCT/k0wt/5NSNv+SWUD/jmBJ+YhmUvSCblrvfHlh63eDaOdy&#10;jG7kbZVz4Gqdd91npnraZa581mO4ftNiw4DRYtOBymTfgcFl3oK7Z92CtWjdg7Bp3YOwad2DsGnd&#10;g7Bp3YOwad2DsGndg7Bp3YOwad2D/3AhBP9yLwv/gTQS/4w7Gv+TQyL/l0sr/5dRNP+WVz36k11G&#10;845kT+6Ia1jognVg43x/aN53iW7ZcpF0026ZedBroX3MaKmAyWaygsdlvYPFZcuEwWbchLlo24Wz&#10;aduFrmvbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuF/3EhBP90Lgr/hDMR/486Gf+W&#10;QyH/mkkp/5pOMvyaVDv1mFtE7pRiTeePaVXhiXNe24J8ZtN8hW/Nd411yXKVesVvnX/BbKWCvmqt&#10;hbtpuIe5acSIt2nYiLBr2YirbNmIp23ZiKNv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qH&#10;/3EgBP92LAr/hjIR/5I6GP+ZQiD/nEcn/55ML/ieUjjwnVhA6ZpfSeKVZ1Laj3Bc0Yd4ZsqBgW/F&#10;fIl2wHeQfLt0mIC3caCEtG+ph7Fts4mubL+KrGzPi6hu14ukb9iKoHDYip1x2YmdcdmJnXHZiZ1x&#10;2YmdcdmJnXHZiZ1x2YmdcdmJ/3IgBP94Kwr/iDAQ/5Q5F/+bQR7/n0Ul/aFKLfSiUDTsolY85KBc&#10;RdybZU/Sk21cyox1ZsOGfW+9gYV2t3yNfbN4lIGudZyGq3OliadxroulcLqNo3DJjaBx1Y2cc9aM&#10;mnTWi5d02IqXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiK/3MgBP96Kgn/iy8P/5Y5Fv+dPxz/&#10;oUMj+qRIKvGmTjHop1Q44adcQNWfYk7LmGtbw5FyZryLem+2hYJ3sIGJfat9kYKmeZmGonehip91&#10;q42cdLaOmnTFj5h11I6VdtWNk3fVjZJ31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ouSd9aL/3Mg&#10;BP98KQn/jS8P/5g4Ff+fPRv/pEEh96hGJ+2rTC3lrVIz3KpZP9CjYU3GnGlavpVwZbaPd2+vin92&#10;qYWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjBkJB505CPetSPjnrVjYx71oyMe9aMjHvWjIx71oyM&#10;e9aMjHvWjIx71oyMe9aM/3QfBP9+KAn/ji4O/5s4FP+hPBn/pz8f9KtEJOqvSinis1Eu1q5XPsun&#10;X03BoGdauZluZbGTdW6qjnx2o4qDfZ6Gi4KZg5OHlICbi5B+pY6NfbCQin29kYl+0JGIftOPiH7U&#10;jod+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWN/3QfBP+AJwj/kC4O/503E/+jOhj8qT0c&#10;8a9CIOe0SCTft04s0bFVPceqXky9o2VZtJ1sZKuXc26kk3p2no6BfJiLiIKSh5CHjoWZi4mDoo6G&#10;gq2Qg4K7kYKCzJGCgtOQgoLUj4KB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN/3UfBP+C&#10;Jgj/ki0N/582Ev+lOBb5rDsa7rM/HeW5Rh/au0srzbRUPMKuXEu4p2NYr6FqY6accW2fl3d1mJN+&#10;fJKQhoKMjY6Hh4qWi4OIoI5/h6uQfYe4kXuHyZF8h9OQfIbUj32F1Y19hdWNfYXVjX2F1Y19hdWN&#10;fYXVjX2F1Y19hdWN/3UfBP+EJQj/lC0M/6A1EP+oNhT2rzgX67c9GOK/RRnVvkkqyLhTO72xW0qz&#10;q2JXqqZoYqGhb2yZnHV0kph8e4yVg4GGkouGgZCUi3yOno55jaiQdoy1kXSNxpF1jdOQdovUj3iJ&#10;1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWN/3YeA/+GJAf/lywL/6IyD/+rMxHyszUT6Lw6&#10;E97FPxfQwUgpxLtRObm1WUiusGBVpapnYZymbWuUonRzjZ56eoabgYCAmImFe5aSiXaUm41yk6aP&#10;b5OzkG6Tw5Buk9OPcJHUjnKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWN/3ceA/+JIgf/&#10;mSwK/6UwDfyuLw7vuDEO5MM3DdnKOxbLxUYnv79QOLO6WEeptV9Un7BlX5asa2mOqHJxhqV4eICi&#10;f356n4eDdJ2PiG+bmYtsmqSNaZqwjmebwI5nm9WOaZjVjWyU1oxslNaMbJTWjGyU1oxslNaMbJTW&#10;jGyU1oxslNaM/3geA/+MIQb/nSsI/6gsCvizKgvqvysJ4MwyBtHOORXFyUUlucRONq6/VkWju11S&#10;mbZjXZCyaWeHr3BvgKx2dnmpfXxzp4SBbqWNhWmkl4hlo6KKY6OujGGjvoxgpNKLY6DXi2Wc2Ipl&#10;nNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiK/3odA/+PIAX/oCkH/6wnB/K4JAblxyQE2dUnBcvT&#10;NxO/zkMjs8pMNKfFVEKcwVtPkr1iWom6aGSBt25sebR0cnOye3htsIN9aK+LgWOulYRfraCGXa2t&#10;h1utvIdartCHXKrah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqH/34aA/+UHwT/pSYF&#10;/bEgBOzBGgPf0xcB0NwlBMTZNRC41UEhrNBLMaDMUj+VyVlMi8VgV4LDZmB6wGxnc75zbWy8enNn&#10;u4J3YrqKe165lH5auJ+AWLisgVa5u4FVus+BVrbegliw3YJYr92CWK/dgliv3YJYr92CWK/dgliv&#10;3YJYr92C/4QXAv+ZHAL/qh8D9bkVAt7NDADQ3xIAxeAmBbvfNg6w3UAdpNlJLZjVUTuN0VhIg89e&#10;UnvMZVpzy2thbMlyZ2bIeWxhx4FwXcaKdFnGlHZWxZ94U8aseVLGu3pRx895UcTjelO84nxTvOJ8&#10;U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8/4oUAf+fGAH/sBQB2MMKAM7RCgDE5RQBueQmCK7kNBOk&#10;4j8gmeBHLY/eTzmF3FZEe9pdTHPZZFRs12taZtZyX2HVeWRc1IJnWNSLalXUlW1S1KBuUNStb07V&#10;vHBN1tBvTdXocE7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOly/5IRAf+nEQDYuQkAy8YI&#10;AMLVCgC36hYDrOonDKLpNBiY6D4kjedHMIPmTjp65VRDceRaSmnkYVBk42hVX+NwWVrjeFxW44Bf&#10;U+OJYlDjk2RN5J1lS+SpZ0rltmdJ5cZnSObfZ0rg7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7GdK&#10;3+xn/5wNANuxBgDKvQcAv8oHALXaCgCq7xkFoPAoD5bwNRuM8D8mgvBHMXnwTjlw71RAaO9aRmHv&#10;YEtd72dPWO9uUlTvdVVR8H1XTvCFWUvwj1tI8ZlcRvGjXkTyr19D8rtfQvPMYEHz52BB8+hgQfPo&#10;YEHz6GBB8+hgQfPoYEHz6GBB8+hg3qcCAMu2BQC9wQUAss8HAKfqDQGd9xwHlPgrEor4NhyB+UAm&#10;ePpIL2/6TTZn+lM8YPpYQFv7X0RW+2VHUvtsSU/8cktL/HlNSPyBT0X9ilFD/ZNSQf6cUz/+plQ9&#10;/7FVPf68Vjz+zVY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WzrACAL26BACxxwQApdYHAJv9&#10;EAKR/yAJiP8tEoD/ORt2/z8jbf9FKmX/SzBe/1E1WP9XOFP/XTtP/2M+TP9oQEn/bkFG/3VDQ/98&#10;RED/hEY9/4xHPP+USDv/nUk6/6VKOf+tSzj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lL&#10;vrUCALDAAgCkzgMAl94FAI//FAKG/yMIff8uEHP/NRhq/zweYv9CJFv/SChV/04sUP9UL0z/WjFI&#10;/18zRf9kNUL/ajY//3A3Pf92OTv/fDo5/4M7OP+LPDb/kz01/5o+NP+hPjP/qj8z/6o/M/+qPzP/&#10;qj8z/6o/M/+qPzP/qj8z/6o/sboBAKPIAACW1gAAi/QJAYP/FgJ5/yAGb/8oDGf/MBJf/zcXWP8+&#10;G1L/RB9M/0oiSP9QJET/VSZB/1onPv9fKTv/ZCo6/2krOP9uLDb/dC00/3ouM/+BLzH/iDAw/48w&#10;Lv+WMS3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54ypMIAAJbPAACI3wAAgP8MAXX/EgJq&#10;/xgDYv8hB1r/KQtT/zEPTf84Ekj/PhVD/0QXP/9KGTz/Txo5/1MbN/9YHDX/XB0z/2EeMf9lHzD/&#10;aiAu/3AgLf92ISv/fCIq/4IjKP+IIyf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5Ak/2Al&#10;BP9bMAb/YToN/2pBFv9vSh//cVIp/29bMv9rZDr/Z25B/2R6R/9ghEz/XY5Q/1qWU/9Ynlb/V6VY&#10;/1WrWv9UsVv/U7dc/1K+Xf5Rx178UdFf+1DgX/hQ6V/zUe1f7lPwX+hU8V/kVvJf5FbyX+RW8l/k&#10;VvJf5FbyX+RW8l/kVvJf/2AlBP9bMAb/YjkN/2xAFv9xSR//clEp/3FaMv9tYzr/aG1B/2V4R/9h&#10;g03/Xo1R/1uWVP9ZnVf/V6RZ/1aqW/9VsVz/VLdd/lO/Xv1Sx1/8UdNg+lDiYPZR6WDxUu5g61Tv&#10;YOVW8WDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg/2ElBP9cMAb/ZTgN/24/Ff90Rx//dVAo&#10;/3RYMf9wYTr/a2pB/2d2SP9jgU3/YItS/12UVf9anFj/WKNa/1eqXP5WsF79VLdf/VO/YPxTyWH6&#10;UtZi+FHkYvNS6mLtVO5i5lbvYuBY8GLbWPFj21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj/2IlBP9d&#10;Lwb/ZzYN/3E+Ff93Rh7/eE4o/3dWMf90Xzr/bmhB/2pzSP9mfk7/YolT/1+SVv9cm1r/WqJc/lip&#10;Xv1XsGD8Vbdh+1TAYvtTymP5U9pk9VLmZO9U62ToVu5k4VjvZNlZ8GXTWvBm01rwZtNa8GbTWvBm&#10;01rwZtNa8GbTWvBm/2IkBP9eLwb/ajUN/3Q8Ff96RB7/fEwn/3tUMP93XDn/cmVB/2xvSP9oe07/&#10;ZIZT/2CQWP9dmVv+W6Fe/VmoYPxYsGL7Vrhj+lXBZPlUzWX3U95m8lTnZupW62biWe5m2lruZ9Fb&#10;72jMXPBozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBo/2MkBP9fLgb/bTMM/3c6FP99Qh3/gEom/39S&#10;MP98Wzj/d2NB/3BsSP9sd0//Z4JU/2ONWf1gllz8XZ9f+lunYvhZrmT3WLZm9VfAZ/RWy2jxVd1o&#10;7VbpaeNZ7GjaW+1p0Fzuasld7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5r/2QjBP9hLQb/&#10;cDIM/3s4FP+BQBz/hEkl/4RRLv+BWTf/fGFA/3ZpSP9wc0/7bH9V+GiJWvZkkl7zYZth8V+jZPBd&#10;q2buW7No7Fq8aupZx2voWdhr5Fnoa9pb62zPXe1tyF7sbsJf7G6+YOxvvmDsb75g7G++YOxvvmDs&#10;b75g7G++YOxv/2UjBP9kKwb/czAM/342E/+FPxv/iUgk/4lPLf+GVzb/gl4+/HxmRvh2cE70cXtV&#10;8G2FWu1pjl/qZZdj6GKfZuZgp2njXq9r4V25bOBcxG3eXNNu2V3mbs5e62/GX+pxv2Hqcbpi6XK2&#10;Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+ly/2YjBP9nKQb/dy4L/4I1Ev+JPhr/jUci/41OK/+M&#10;VTP8iFw89oNkRfF8bE3sd3dU6HKBWuRuimDhapNk3WabaNpko2vWYqxu02C1cNBfv3HOX81yy1/i&#10;c8Rh6HO9Yuh0t2TndLJl53SvZud0r2bndK9m53SvZud0r2bndK9m53SvZud0/2ciBP9qJwX/eiwK&#10;/4Y0Ef+NPRn/kUUg/5JNKP2RUzH2jlo68IlhQuqDaUvlfnRT4Hh9WtpzhmDUbo9m0GuXasxon27J&#10;Zqdxx2Svc8RjuXXCYsZ2wGLad7pk5nezZeV3rmbld6po5XeoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho&#10;5neoaOZ3/2ciBP9tJgX/fSoK/4k0EP+RPBf/lUQe/5dLJviWUi7xlFg26pBeP+SKZ0jdhHFQ1X15&#10;Ws94gmHKc4pnxm+SbMJsmnC/aqJzvGiqdrlntHi2ZsB5tGbQerFn43qraON6p2rjeqNr5Hmha+R5&#10;oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5/2ghBP9vJAX/gCkJ/4wzD/+UOxb/mUMc/ZtJI/SbTyrs&#10;mVUz5ZZcO96RZUXUiW1QzIN2Wsd9fmHBeIZovXSObbhxlnK1bp11sWymeK5rr3usart8qmnKfahq&#10;4X2jbOJ8n23ifJxu4nuabuN7mm7je5pu43uabuN7mm7je5pu43uabuN7/2khA/9xIwX/gigJ/48y&#10;Dv+XOxT/nEIa+Z5GIPCfTCfon1Iu4J1aNtaVYUTNjmpPxohyWb+CemK5fYJotHmKbrB2knOsc5p3&#10;qHCieqVvq32ibrZ+oG3Ff55u23+bb+B+mHDhfpZx4X2UceJ8lHHifJRx4nyUceJ8lHHifJRx4nyU&#10;ceJ8/2khA/90IgT/hSgI/5ExDf+aOhL/nz8X9aJEHeykSiPkpFAp26FXNc+aX0PHk2hPv4xwWbiH&#10;d2Gygn9orX6Gbql6jnOkd5Z4oHWee51zqH6acrOAl3HAgZZy04GTc9+AkXTgf5B04H6PdOF9j3Th&#10;fY904X2PdOF9j3ThfY904X2PdOF9/2ohA/92IAT/hycH/5QwDP+dORH9oj0V8qVBGumoRx/gqk0l&#10;1KRUNMqdXULBl2VOupFtWLKLdWGshnxop4KDbqJ/i3SdfJN4mXmbfJV3pX+Sdq+BkHa9go52zoKN&#10;d96Bi3ffgIp44H+KeOB+injgfop44H6KeOB+injgfop44H6KeOB+/2ogA/94HwT/iSYH/5YwC/+f&#10;Nw/6pDoT76k/F+atRRrcrkokz6hTM8ahXEG9m2RNtJVrWK2PcmCni3looYeBbpuDiHSXgJB4kn6Z&#10;fI58on+Leq2CiHq6g4d6y4OGe96ChXvegYV734CFe+B/hXvgf4V74H+Fe+B/hXvgf4V74H+Fe+B/&#10;/2sgA/96HgT/iyYG/5gvCv+hNQ33pzgQ7K08E+OyQhbXsUcjy6tSMsGlWkC4n2JMsJlpV6iUcGCh&#10;j3dnm4t+bpaIhnORhY54jIKWfIiAn4CEf6qCgX+3g4B/yIR/gN2Df3/egX9/34CAfuB/gH7gf4B+&#10;4H+AfuB/gH7gf4B+4H+AfuB//2wgA/98HAP/jSUG/5ouCf+jMwv0qjQN6bE5D9+3PxLStEYix65Q&#10;Mb2oWT+zomBLq51nVqOYbl+clHVnlpB8bZCNg3OLiot4hoiUfIGGnYB+hKiCe4S1g3mExYR4hd2D&#10;eYTegXqD34B6guB/eoLgf3qC4H96guB/eoLgf3qC4H96guB//20fA/9+GwP/jyQF/50sB/6mMAnw&#10;rjEL5bY1C9u8ORHOt0Ugw7JPMLisVz6vp19KpqFlVZ6dbF6XmXNmkJV6bIqSgXKFkIl3gI2RfHuL&#10;m393iqWCdImyg3KJwoNyitqDc4negXSH34B1huB/dYbgf3WG4H91huB/dYbgf3WG4H91huB//28e&#10;A/+AGwP/kiME/6ArBvqpLAftsiwH4rwxB9XANhDJu0MfvrZNLrSwVjyqq11JoaZkVJmial2RnnFl&#10;ipt4a4SYf3F/loZ2eZOPenWRmH5xkKOBbpCvgmyQv4NrkdWCbY/egW+N34Bwi+B/cIvgf3CL4H9w&#10;i+B/cIvgf3CL4H9wi+B//3EcA/+DGQL/lSED/6MpBfatJwXotyYE3sMqA9DDNQ7Ev0EdubpMLa61&#10;VDulsFtHm6xiUpOoaVuLpW9jhaJ2an6ffG94nIR0c5qMeW+Zlnxrl6F/aJetgGaXvIFlmNGAZpbf&#10;f2iT4H5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+/3UaAv+HGAL/mCAD/6YlA/KyIAPkvh4C&#10;18kiAsrHMw2+w0Acs79KK6m6UzmftlpFlrJhUI2vZ1mFrG1gfql0Z3imem1ypIJybaKKdmihlHlk&#10;oJ98YZ+rfl+gun5foM5+X5/hfWKb4X1jmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8/3gYAv+L&#10;FwH/nR0C/aseAuy4FwHeyBEAz80fAsTMMAu4yD4ZrcVIKKPBUTaYvVhCj7lfTYa2ZVZ/s2tdeLFy&#10;ZHKveWlsrYBuZ6yJcmKqknVfqZ14XKmqelqpuXpZqsx6WKnkeluk5HpdoeR5XaHkeV2h5HldoeR5&#10;XaHkeV2h5HldoeR5/30VAv+QFAH/oRgB9rEUANnBCwDSzwsAyNIcAbzRLgmxzjsXpstGJZzITzOR&#10;xFY/iMFdSYC/Y1J4vGpZcbpwX2u5d2Rmt39pYbaHbV21kXBZtZxyVrSpdFS0uHRTtct0U7XkdFSw&#10;53VWrOd1VqzndVas53VWrOd1VqzndVas53VWrOd1/4MSAf+WEQD/qBEA2bgKAM7ECQDH0goAv9kZ&#10;AbTYKwep1jkUn9NEIpTQTS+KzVQ7gcpbRHjIYk1xx2lTa8VvWWXEdl5gw35iXMKHZljBkWhVwZxr&#10;UsGobFDBt21PwsptT8LkbE+97G5QuexvULnsb1C57G9QuexvULnsb1C57G9Quexv/4kQAf+dDgDa&#10;rwgAzbsIAMTHBwC81gsAs98aAarfKweg3jkSlt1DHozaSyqC2FM1edVaP3HTYUZq0mhMZdFvUmDQ&#10;dlZb0H5aV8+HXVPPkV9Qz5xhTs+pY0zPuGNL0MtjTNDlYkrO8mVLyPJmS8jyZkvI8mZLyPJmS8jy&#10;ZkvI8mZLyPJm/5INAN6mBADOtAYAwr8GALnMCACw3QwAp+UdA57lLQuU5TkWiuRCIIHjSip34lAz&#10;b+FYO2ngX0Fj4GZGXt9uSlrfdU5W331RUt+GU0/fkFZN35tXS+CnWEngtVlI4cZZSOHfWUff8FlG&#10;3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVb7ZwEANGtBADCuAUAt8MFAK3RCACk7RABm+0gBZLt&#10;Lg6J7DoYgOxDIXbsSipu7FAxZutWN2DrXDxb62RAV+trQ1PrckZQ63pJTeyDS0rsjE1I7JZORe2h&#10;UEPtrlFC7rxRQe/MUkHv5VJA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFR1KUAAMSyAwC2vAMA&#10;q8kFAKDYCACX9BMBj/UkB4f1MQ9+9jsYdPZCIGz2SCdl9k8tXvdVMVn3WzVV92I4UfdoO034bz1K&#10;+HY/R/h+QUT5h0NC+ZFFQPqbRj76pkc8+7FIO/u+STr8z0k5/ONJOfzjSTn840k5/ONJOfzjSTn8&#10;40k5/ONJx60AALe3AgCqwwIAntAEAJPjCQCM/RgChP4nB3v/MQ9y/zgWaf9AHGL/RiJc/00mVv9T&#10;KlL/WS1O/18wSv9lMkf/azRE/3E1Qf95Nz//gTg8/4o6Ov+TOzj/nTw2/6c9Nf+xPjT/vj4z/8o/&#10;M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/uLIAAKq9AACdygAAkdgCAIj7DQF//xkCdv8kBm7/LQxm&#10;/zUSX/88F1j/QxtT/0keTv9PIUr/VSRG/1smQ/9gJ0D/Zik+/2sqO/9yKzn/eS02/4EuNP+KLzH/&#10;lDAw/5wxLv+lMi3/rzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czq7gAAJ7FAACQ0gAAg+AA&#10;AH3/DwFy/xYCaP8eBGH/Jwha/y8MVP83EE7/PhNJ/0QWRf9KGEH/Txk+/1UbO/9ZHDn/Xx02/2Qe&#10;NP9pHzL/cCAv/3chLf9/Iiv/hyMo/5AkJ/+ZJSb/oSYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyYl&#10;/6cmn8AAAJHNAACD2wAAePYCAG//DQFk/xICXP8ZA1T/IARO/ycGSP8vCEP/Ngo//zwMPP9CDjj/&#10;Rw81/0wQM/9RETD/VhIu/1oTLP9fFCr/ZRQo/2sVJv9xFiP/eRci/4EYIP+JGB7/kRkd/5cZHf+X&#10;GR3/lxkd/5cZHf+XGR3/lxkd/5cZ/1YnBP9RMgX/VjUH/189Dv9kRRb/Zk4f/2RYJ/9hYi//Xm41&#10;/1p5O/9XhD//VI9D/1GYRv9PoEj/TqdK/02uS/9MtUz/S7xN/0rETv9Jzk//Sd5P/0jpUP9I8lD8&#10;SfZQ90v5UPFM+k/rTvtQ6k/7UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ/1YnBP9RMgX/WDQH/2I7Dv9n&#10;RBb/aU0f/2dWJ/9jYC//YGs1/1x3O/9YgkD/VY1E/1OWR/9Qn0n/T6ZL/06tTf9NtE7/TLxP/0vF&#10;UP9Kz1H/SeBR/0nrUf5J8lL5S/dS8035Ue1P+lHmUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lLlUPpS&#10;/1cnA/9SMQX/WjIH/2Q6Dv9qQhb/bEsf/2pUJ/9nXi//Ymg2/150PP9agEH/V4tF/1SVSP9SnUr/&#10;UKVM/0+tTv9OtE//TbxR/0zFUf9L0VL/SuJT/0ntU/tL81P1TPdT7k/4U+hQ+VPhUvpU4FL6VeBS&#10;+lXgUvpV4FL6VeBS+lXgUvpV/1gmA/9UMAX/XTEH/2c4Dv9tQBb/b0ke/25SJ/9qXC//ZWY2/2Fx&#10;PP9dfUH/WYhG/1aSSf9UnEz/UqRO/1CrUP9Ps1H/TrtS/03EU/9Nz1T+TOBV+0zrVfhM9FXwT/dV&#10;6VH4VeJS+FbbVPlX2VT5V9lU+VfZVPlX2VT5V9lU+VfZVPlX/1kmA/9XLgX/YC8H/2o2Df9xPhX/&#10;c0ge/3JRJv9vWi7/amM2/2VuPP9hekL/XYVH/1qPSv9XmE3/VaBQ/1SoUv5Sr1P9UbdV/FDAVvpP&#10;y1b4T9xX9U/pV/JP81fqUvZX4VP3WNpV+FnRVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+FrPVvha/1km&#10;A/9aLAX/ZC0H/24zDf91PRX/eEYd/3dPJf90WC3/cGA1/2pqPP9mdkL/YoFH/l6LS/tblE/5WZ1S&#10;+FekVPZWrFb1VLRX81O8WPJTx1nwUtVa7FLmWulT8lnhVPVb11b2XM9X913IWfhdx1n4XcdZ+F3H&#10;Wfhdx1n4XcdZ+F3HWfhd/1olA/9dKgX/ZyoG/3IyDP95OxT/fEUc/3xNJP96VSz/dV40/29nPPxq&#10;ckL5Zn1I9mOHTPNfkFDxXZlT71uhVu1ZqFjrWLBa6le5W+hWw1zmVtFc41bkXN9W8F3VV/VfzFn2&#10;YMZa9mDAW/Zhvlz2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZh/1slA/9gKAX/aygG/3cwC/9+OhP/gUMa&#10;/4JLIv9/Uyr/e1sz+XZkOvVwbkHxbHlI7WiDTepkjFHnYZVV5V+dWONdpVrhW61c3lq2XtxZwF/a&#10;Wc5g1VniYNFZ72HKWvRiwlz0Y7xd9GS3XvNktl/zZLZf82S2X/Nktl/zZLZf82S2X/Nk/1wkA/9j&#10;JgT/byYF/3svC/+CORH/hkEY/4dJIP+FUSj4glkw8n1gOO13akDocnVH5G5/TeFpiFLdZpFX2WOZ&#10;WtVgoV3SX6hgz12xYs1cu2PLXMdkyVzbZcVd62W/XfJmuF/xZ7Ng8WevYfFnrmLxZ65i8WeuYvFn&#10;rmLxZ65i8WeuYvFn/10kA/9mJAT/ciQF/34uCv+HNxD/iz8W/4xHHfmLTyXyiFYt7INdNuZ+Zz7g&#10;eHFG23N7TdVug1PQaoxYzGeUXcllnGDGY6Njw2GsZcFgtWe/X8FovV/Qabpg5mm1Ye9qr2Lvaqtj&#10;72qnZO9ppmXwaaZl8GmmZfBppmXwaaZl8GmmZfBp/14jA/9pIgT/diME/4IsCf+LNg7/jz4U/ZFF&#10;G/SRTCLtjlMq5opaMt+FZTvXfm1F0Hh2Tct0f1TGcIdawmyPXr9pl2K7Z59luGWnaLZksGqzY7tr&#10;sWPKbK9j4WyrZO1tpmbtbKNn7WygaO5rn2jua59o7mufaO5rn2jua59o7mufaO5r/18jA/9rIAP/&#10;eSIE/4UrCP+ONAz/kzwS+JZDGO+WSh7nlVAm4JFYLteKYTrOhGpFyH5zTcJ5e1W+dYNbuXGLYLVu&#10;kmSybJpnr2qjaqxorGypZ7Zup2fEb6Vn2m+iaOtvnmnsb5tq7G6Za+1tmGvtbZhr7W2Ya+1tmGvt&#10;bZhr7W2Ya+1t/18jA/9uHgP/eyEE/4gqB/+RMgv/lzoP9JpBFeubRxrjm00h2pZVLc+PXjnIiWdE&#10;wYNvTbt+d1W2eX9bsXaHYK1zj2WpcJZopm6fbKNsqG6ga7JwnWvAcZxr0nKabOlxl23qcJRt63CS&#10;buxvkm7sbpJu7G6Sbuxukm7sbpJu7G6Sbuxu/2EhA/9wHQP/fiAD/4spBv+VMQn7mzgN8J4+Eeeg&#10;RBbfoEod05pSK8qTXDjCjWRDu4dtTbSCdFSvfnxbqnqEYaZ3i2WidJNpnnKbbZpwpHCXb69ylW+8&#10;c5NvzXOScOZzkHDpco5x6nGNcetwjHHrcIxx63CMcetwjHHrcIxx63CMcetw/2MgA/9yGwP/gB8D&#10;/44nBf+XLwj4njYL7aI7DuSlQBLapEYczp5RKsWXWje9kWJCtYxqTK+HclSpgnlbpH+AYJ98iGWb&#10;eZBql3eYbZN1oXCQc6xzjXO4dItzyXWKdOJ0iXToc4h16XKHdepxh3XqcId16nCHdepwh3XqcId1&#10;6nCHdepw/2UfA/90GgL/gx4C/5AmBP+aLQb0oTQJ6aY3C+CqPQ7Up0QbyaFPKcCbWDa4lWBCsJBo&#10;S6mLb1Ojh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKlzhne1dYR3xXaDeN91g3jodIJ46XOCeOpx&#10;gnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpx/2cdA/93GQL/hRwC/5MkA/+dKwXxpDAG5qozCNyuNwzP&#10;qkMaxaVOKLyfVzWzmV9Bq5RmSqSQbVOei3RamIh7YJOFg2WOgotqioCTboZ+nHGCfad0f3yzdX18&#10;w3Z8fdt2fH3odH186HN9fOlyfXzqcX186nF9fOpxfXzqcX186nF9fOpx/2kcAv95GAL/hxsC/5Uj&#10;A/ugKQTuqCwE468vBdeyNAvLrUEZwahMJ7ejVTSvnV1Ap5lkSZ+Ua1KZkHJZk415X46KgGSJh4hp&#10;hIWRbYCDmnF8gqR0eYGxdneBwHZ2gdZ2doHndHeB6HN4gOlyeH/qcXh/6nF4f+pxeH/qcXh/6nF4&#10;f+px/2sbAv97FwL/ihoB/5ghAvijJgPqrCcD37QpA9K1MgrHsEAYvKxLJrOnUzOqols+op1jSJqZ&#10;aVGUlXBYjpJ3XoiPfmSDjYZpfoqObXqJmHF2h6Jzc4audXGGvXZvh9J2cIfodHGF6HNyhOlyc4Tq&#10;cXOE6nFzhOpxc4TqcXOE6nFzhOpx/20ZAv9+FgH/jRgB/5seAfSnIgLmsCAB2rohAc24MQnCtD4X&#10;uLBJJK6rUjGlplo9naJhR5WeaE+Om25XiJh1XYKVfGN9k4RoeJCMbHSPlXBwjaBybYysdGqMu3Vp&#10;jc51aY3odGuL6XNtiepxbYjqcW2I6nFtiOpxbYjqcW2I6nFtiOpx/3AXAv+BFQH/kBYB/54aAfCr&#10;GwHithYA070dAci7Lwi9uDwVs7RHI6mwUDCgq1g7mKhfRZCkZk6JoWxVgp5zW32cemF3mYFmcpeK&#10;am6Wk25qlJ5xZpSqc2STuHNjlMtzY5TmcmWS6nFnj+pwZ47qcGeO6nBnjupwZ47qcGeO6nBnjupw&#10;/3MVAv+FEwH/lBQA/KMVAOqwEgDZvgwAzcEbAcLALQe4vToTrrlGIaS1Ty2asVY5kq5eQ4qrZEyD&#10;qGpTfKVxWXajeF9xoX9jbJ+HaGiekWtknZxuYJyocF6ctnFdnMlxXZzkcF6a63BglutvYZXsb2GV&#10;7G9hlexvYZXsb2GV7G9hlexv/3cSAf+JEQH/mREA86gOANe1CgDPwQoAxsUYALzEKgWywjgRp79E&#10;Hp67TSuUuFU2i7VcQISyYkl8r2lQdq1vVnCrdltrqn1gZqiGZGKnj2depppqW6WmbFiltW1Xpsdt&#10;V6bibFek7Wxan+1sWp7tbFqe7Wxanu1sWp7tbFqe7Wxanu1s/3wQAf+OEAD2ng0A2K0JAM24CQDH&#10;xAgAvsoUALXKJwSryDYPocVBG5fCSyiNv1Mzhb1aPH26YUV2uGdLcLdtUWq1dFZltHxbYLKEX1yx&#10;jmJYsZllVbClZlOws2dSscZnUrHhZ1Gv8WhTqvBoVKnwaFSp8GhUqfBoVKnwaFSp8GhUqfBo/4IO&#10;AP+UDADbpQYAzrEHAMW7BwC9xwcAtdAQAKzQIwOjzzMMmc0/GI/KSCT/4v/iSUNDX1BST0ZJTEUA&#10;AwmGyFEufcZYOHbEXz9vwmZGacFsS2TAc1Bfv3tUW76EWFe9jVtUvZhdUbykX0+8s2BNvcVgTb3g&#10;X0y88GFNt/ViTbb1Yk229WJNtvViTbb1Yk229WJNtvVi/4kLAOGcAwDQqgUAxbUFALu/BACyywgA&#10;q9gNAKPZIAKa2C8JkNY8FIfURh9+0k8pdtBWMm/PXjlozWQ/Y8xrRF7Mc0lay3pMVsqDT1LKjVJP&#10;yphUTcqlVkvKs1dKy8VXScvgVknJ8FhHx/pZSMX7WkjF+1pIxftaSMX7WkjF+1pIxfta95EEANSi&#10;AgDHrwQAurkDALDEBQCn0AkAn+EQAJjhIQOP4DAJhuA7En3fRBt13k0kbt1VK2fcXDJi22Q3Xdtr&#10;O1nacj9V2npDUtqDRU7ajUhM2phKSdqlS0jbs0xH3MRMRtzeTEba7UxE2PlPQ9j7T0PY+09D2PtP&#10;Q9j7T0PY+09D2PtP25oAAMqpAgC7swIAsL0DAKXJBQCb1gkAlOgUAYzpJQSE6DMLe+g8FHPoRBtr&#10;6EsiZOdSKF7nWS1Z52AyVedoNVLnbzhP53c7TOeAPUnniT9H6JRBROifQkLprENB6bpEQOrNREDq&#10;5ERA6PVEQOf4Q0Dn+ENA5/hDQOf4Q0Dn+ENA5/hDzaMAAL2uAQCwuAEApMQCAJnQBQCP4QoAifEa&#10;AYHxKAV48jIMcPI7E2nyQxli8kofXPNQI1bzVydS814rT/NlLUz0bDBJ9HMyRvR7NEP0hDZB9Y43&#10;PvWZOT32pDo79rA7Ove/PDn4zzw49+g8OPfsPDj37Dw49+w8OPfsPDj37Dw49+w8v6oAALGzAACk&#10;vwAAmMoBAIzYBACE+g4AfPsbAnT7JgVs/DAKZfw4EF79QBVY/kcZU/5NHU//VCBL/1oiSP9hJUX/&#10;ZyZC/20oQP91Kj3/fSs6/4YtOP+RLjb/my80/6YwM/+yMTL/vjIx/9AyMf/WMjH/1jIx/9YyMf/W&#10;MjH/1jIx/9Yysq8AAKW6AACYxgAAi9IAAH/fAgB5/xEBb/8ZAmf/IgRg/ywHWv80DFT/PA9P/0MT&#10;Sv9JFUf/TxdD/1UZQP9bGz7/YRw7/2YeOf9tHzb/dCA0/30hMf+GIy//kSQt/5slLP+lJiv/ryYq&#10;/7snKf++Jyn/vicp/74nKf++Jyn/vicp/74nprYAAJjCAACLzgAAftsAAHX5BwBr/w8BYv8WAlv/&#10;HgNU/yYFTv8uBkn/NQhF/zwLQf9DDT7/SA47/04QOP9TETX/WBIz/14TMf9kFC7/ahUs/3IWKv96&#10;Fyf/gxgl/44ZJP+YGiP/oBoi/6obIf+tGyH/rRsh/60bIf+tGyH/rRsh/60bmr4AAIvKAAB+1wAA&#10;cOMAAGf/BABe/w0AVv8SAU//GQJJ/yADQ/8nBD//LgU6/zQGN/86BzP/Pwcw/0QILv9JCSz/Tgkp&#10;/1MKJ/9YCiX/Xgsj/2QLIf9sDB//dA0d/30OG/+HDhn/jw8Y/5kPGP+bEBj/mxAY/5sQGP+bEBj/&#10;mxAY/5sQ/0wqA/9IMwX/TzQG/1Q3CP9aQQ7/XEoW/1pUHf9XYCT/VGsq/1B4L/9NhDP/So82/0eZ&#10;Of9GoTv/Rak8/0SwPv9Dtz//QsA//0LJQP9B1UH/QeRB/0HuQv9B9kL/Qf1C/0L/QflE/0H0Rv9C&#10;70f/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C/00pA/9KMgT/UTIG/1c2CP9cPw7/XkkW/11THf9aXiT/&#10;V2kq/1N1L/9QgTT/TY03/0qXOv9Inzz/R6c9/0auP/9FtUD/RL1B/0TGQv9D0UL/Q+JD/0PsQ/9D&#10;9UP/Q/xD/ET/Q/VH/0PvSP9E60n/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E/00pA/9MMAT/VDEF/1k0&#10;CP9fPQ7/YUcW/2BSHf9dXCT/Wmcr/1ZzMP9TfzT/T4o4/02UO/9LnT3/SqQ//0isQP9Is0H/R7tC&#10;/0bDQ/9GzkT/Rd9E/0XqRf1F80X7RftF90b/RPBJ/0XqSv9G5Uv/R+VL/0flS/9H5Uv/R+VL/0fl&#10;S/9H/04pA/9PLgT/Vy4F/10yB/9jOw7/ZUYW/2VQHf9hWST/XWQr/1pwMP9WfDX/U4c5/1CRPP9O&#10;mj//TaJA/0upQv9KsEP/SrdE/0nARf9Iykb9SNtG+kjnR/hI8kf1SPpG8Un/R+pL/0jjTP9J3k3/&#10;St5N/0reTf9K3k3/St5N/0reTf9K/08oA/9SLAT/WiwF/2EvB/9nOg7/akQV/2pOHP9nVyT/YmEr&#10;/15tMf9beDb/V4M6/1SNPf9SlkD/UJ5C/k+lRPxOrUX7TbRH+ky8SPlMx0j2S9RJ80vlSfBL8Ent&#10;TPlI6Uz/SuFO/0vaT/9M01D/TdNQ/03TUP9N01D/TdNQ/03TUP9N/1AoA/9VKgT/XSkF/2UtB/9s&#10;OA3/b0IU/29LHP9sVSP/aF4q/2NpMf9fdDb9XH87+1mJP/lWkkL3VJpE9VOiRvRSqUjyUbFJ8VC5&#10;Su9Pw0vuT89L60/iS+dP7kvkT/hN30/+TtVR/0/OUv9QyVP/UMlT/1DJU/9QyVP/UMlT/1DJU/9Q&#10;/1EnA/9YJwT/YScE/2osBv9xNgz/dEAT/3RJGv9yUiL/blsp/WhkMPllcDb2YXs7816FQPBbjkPu&#10;WZZG7FeeSOpVpkroVK1M51O1TeVTv07jU8xO4VPfTt1T7U/YUvdR0VP9UspU/lPEVv9Tv1f/U79X&#10;/1O/V/9Tv1f/U79X/1O/V/9T/1InA/9bJQP/ZSQE/24qBv92NAv/ej0R/3pGGP94TyD7dFgo9m9h&#10;L/FrbDbtZ3Y86WOAQOZgikXkXZJI4VuaSt9Zok3dWKpP2leyUNhWvFHVVchS0lXbU85W61PLVvZV&#10;xlb9Vr9Y/Va6Wf1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1X/1MmA/9fIgP/aSED/3MoBf97Mgr/&#10;fzsQ/4BEFvt+TB70e1Ql7nZdLelxaDTkbXI74Gl8QdxlhUbYYo5K1F+WTdFdnVDOXKVSzFqtVMlZ&#10;tlbHWcJXxlnQV8JZ5li/WfNZu1r7WbVb+1qwXftarV37Wa1d+1mtXftZrV37Wa1d+1mtXftZ/1Yk&#10;A/9iIAP/bSAD/3cmBP9/MAj/hDkN/YZBFPWFSRvuglEi531aKuF4ZDLcc2461G53QdBqgEfMZolM&#10;yGSRUMVimFPDYKBVwF6oWL5dsVm7XbxbuVzJXLdc4Fy0Xe9csF75Xatf+V2oYPlcpWH5XKVh+Vyl&#10;YflcpWH5XKVh+VylYflc/1giA/9lHgP/cR8D/3skA/+ELgf/iTYL+Is+Ee+LRhfoiE4e4YRXJtl+&#10;YTHReGo6y3NzQsZvfEjCbIRNvmmMUbtmk1W4ZJtYtWOjWrNhrFywYLdermDEX6xg2F+pYetfp2H3&#10;X6Jj91+fZPdfnWT4Xp1k+F6dZPhenWT4Xp1k+F6dZPhe/1sgAv9oHAL/dB0C/34jA/+IKwX9jTQJ&#10;85A7DuqQQxTij0oa2opUJdCDXTDJfmc6w3hvQr50eEi5cYBOtW6IUrJrj1avaZdarGefXKllqF+m&#10;ZLJhpGS/YqJk0GKgZOdinmX1Yppm9WGYZ/Zglmj2YJZo9mCWaPZglmj2YJZo9mCWaPZg/10fAv9q&#10;GgL/dxwC/4IhAv+LKQT5kTEH75U4C+aWPxDdlEcX0o5RJMqIWy/Cg2Q5vH5sQbd5dEiydXxOrnKE&#10;U6pvi1embZNbo2ubXqBqpGCdaK5jm2i6ZJloy2WXaONklWnzZJNq9GORa/VikGv1YZBr9WGQa/Vh&#10;kGv1YZBr9WGQa/Vh/18dAv9tGAL/ehsC/4UfAv+OJwP1lS4F65k1COGcOwzWmEMWzJNPIsSNWC69&#10;h2E4toJpQbB+cUirenlOp3eAU6N0iFifcZBbm2+YX5huoWKVbatkkmy3ZpBsxmaPbN9mjm3xZYxu&#10;82SLbvRjim70Yopu9GKKbvRiim70Yopu9GKKbvRi/2EcAv9vFgL/fBoB/4geAf+RJALymSsE554x&#10;Bd2gNgnRnEEVx5dNIb+RVi23jF83sYdnQKuCbkilfnZOoHt9U5x4hViYdo1clHSVX5FynmKOcahl&#10;i3C0Z4lww2iHcNtnhnHuZoZy8mWFcvNkhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GOEcvRj/2MaAv9xFQH/&#10;fxgB/4ocAfyUIQLunCcC46IsA9ikMgjMn0AUw5pLILqVVSyzkF03rItlP6WHbEegg3NNm4B7U5Z9&#10;gleSeopcjniSYIp2m2OHdaVmhHSxZ4J0wGiAdNVogHXsZ3928mZ/dfNlf3XzZH9182R/dfNkf3Xz&#10;ZH9182R/dfNk/2UZAv90FAH/gRcB/40aAfmXHgHroCMB36YmAtKnMAfIoz4Tv55JH7aZUyuulFs2&#10;p49jP6CLakabh3FNlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfnmvaHt5vWl6edFpeXrqaHp68mZ6&#10;efJlennzZHp582R6efNkennzZHp582R6efNk/2cXAv92FAH/hBYB/5AXAfWbGgHnpB0B26sfAc6q&#10;LwbEpj0SuqFIHrKdUSqqmFk0opRhPpyQaEWWjG9MkIl2UouGfVeGhIVbgoKNX36Al2N6f6Fmd36s&#10;aHV9u2lzfs5pc37oaHR+8WZ0ffJldXzzZHV882R1fPNkdXzzZHV882R1fPNk/2kWAf94EwH/hxQA&#10;/5MVAPGeFQDjqBYA1a4bAcqtLQbAqTsRtqVGHa2hUCmlnFgznphfPJeUZkSQkW1Li450UYaMe1aB&#10;iYNbfIeLX3iGlGJ0hJ9lcYOqZ2+DuGltg8tpbYPmaG6D8mZvgvJlcIHzZHCB82RwgfNkcIHzZHCB&#10;82RwgfNk/2sUAf97EgH/ihIA/5YSAO2iEADerQ4A0LEZAMWwKwW7rTkPsqlEG6mlTiegoVYymZ1e&#10;O5KaZEOLl2tKhpRyUICSeVV7j4Bad42JXnKMkmFuipxka4moZ2mJtmhnichoZ4njZ2iJ8mZph/Nl&#10;aobzZGqG82RqhvNkaobzZGqG82RqhvNk/24SAf9+EAD/jRAA95oOANunCgDTsAsAyrQWAMC0KQS2&#10;sTcOra5DGqSqTCWbplUwk6NcOYygY0GGnWlIgJpwTnuYd1N2ln5YcZSGXGySkGBokZpjZZCmZWOQ&#10;tGZhkMZmYZDhZmGQ8mVjjvNkZIz0Y2SM9GNkjPRjZIz0Y2SM9GNkjPRj/3EQAf+CDwD/kQ0A3p8J&#10;ANOqCQDMswkAxLgTALq4JgOxtjUMp7NBGJ6vSiOWrFMujqlaN4emYT+ApGdGeqFuTHWfdVFwnXxV&#10;a5yEWmaajl1jmZhgX5ikYl2YsmRbmMNkW5jeY1uY8GNclfViXpP1Yl6T9WJek/ViXpP1Yl6T9WJe&#10;k/Vi/3UOAP+GDQDrlggA1aMHAMytCADFtgcAvbwRALS9IwKruzIKobk/FZi2SCCQs1EriLBYNICu&#10;Xzx6q2ZDdKlsSG+oc05qpnpSZaWCVmGjjFpdopZcWqKiX1ehsGBWocFgVaLcYFWh72BWn/dfV5z3&#10;X1ec919XnPdfV5z3X1ec919XnPdf/3oMAP2LCQDamwQAzqcGAMSwBgC8uQQAtcEOAKzCIAGkwTAI&#10;mr88E5G9Rh2Juk8ngbhWMHq2XThztGQ/brJqRGixcUlksHlNX66BUVutilRYrZVXVKyhWVKsr1tQ&#10;rMBbUKzaWk+r7ltPqvpbUab6W1Gm+ltRpvpbUab6W1Gm+ltRpvpb/4AJAOGSAQDRoAQAxqsFALy0&#10;BACzvQMAq8cLAKTJHAGcyCwGk8c5D4rFRBmBw00jesFULHO/WzNtvmI5Z7xpPmK7cENeundHWrmA&#10;S1a5iU5TuJRQULigUk24rlRMuL9US7nYVEu37VRKtvlVSrP+Vkqz/lZKs/5WSrP+Vkqz/lZKs/5W&#10;+ocCANaYAADJpQMAva8DALO4AQCpwgQAoc0IAJrQFgCS0CgEis82DIHOQRV5zEoecstSJmzKWi1m&#10;yWEyYchoN1zHbzxYxnY/VcZ/Q1HFiUVOxZRIS8WgSknFrktIxb9LR8bYS0fF7UtGw/lNRcL/TkXC&#10;/05Fwv9ORcL/TkXC/05Fwv9O35AAAMyfAAC/qgEAs7MBAKm9AgCfxwUAltIJAI7aEgCI2yQCgNoy&#10;CHjZPhBx2EgYatdQH2TWWCVf1V8qW9RnL1fUbjNT03Y2UNN/OUzTiDtK05Q+R9OgP0XUrkBE1L9B&#10;Q9XYQETT7EBC0vZCQdH+REHR/kRB0f5EQdH+REHR/kRB0f5E0ZgAAMOlAAC1rgAAqbgAAJ7DAgCU&#10;zQYAitkKAITjGAF95CYDdeQyCG7jPA9n40UVYeNNG1zjVSBX410kVONkJ1DiaypN4nMtSuN8MEjj&#10;hjJF45A0Q+OcNUHkqTZA5Lg3P+XLNz/l5Dc/4/M2PeL7OD3i+zg94vs4PeL7OD3i+zg94vs4xqEA&#10;ALerAACqtAAAnr4AAJPJAgCI1AYAf+4OAHntGwFx7ScDau4yCGTuOw1e7kMTWO5LF1PuUhpQ71ke&#10;TO9gIEnvZyNH728lRPB3J0HwgCk/8IoqPfGVLDvxoS058q4uOPK+Lzfz0C838+cvNvHzLzbx8y82&#10;8fMvNvHzLzbx8y828fMvuacAAKuwAACfuwAAksYAAIbQAQB73QUAdPcRAG33HAFm+CYDX/gvBlr5&#10;OApU+UAOUPpHEUz6ThRI+1UWRftbGEL7YhpA/GgcPfxwHTr9eB84/YIgNv2NIjT+mCMy/qQkMf+x&#10;JTD/vyYv/88mLv/jJi7/4yYu/+MmLv/jJi7/4yYu/+Mmra0AAJ+3AACSwgAAhs0AAHnaAABw8ggA&#10;aP8RAGH/GgFa/yMDVP8rBE//MwZK/zsIRv9CC0P/SQ1A/08OPf9VEDr/WxE4/2ETNf9oFDP/bxUw&#10;/3gWLv+CFyz/jRkq/5kaKf+kGij/rxsn/7ocJv/HHCb/xxwm/8ccJv/HHCb/xxwm/8ccobQAAJO/&#10;AACGygAAeNYAAGziAABj/AcAXP8PAFX/FgFP/x4CSf8mA0T/LgRA/zQFPP87Bjn/QQc2/0YIM/9M&#10;CDH/UQku/1cKLP9dCir/ZAso/2wMJf91DSP/fw4h/4oPIP+VEB7/oBAe/6gRHf+xER3/sREd/7ER&#10;Hf+xER3/sREd/7ERlbwAAIbHAAB50wAAa+AAAF7tAABW/wMAT/8MAEn/EgFD/xkBPv8gAjn/JwM1&#10;/y0DMv8zBC7/OAQr/z0FKP9CBSb/RwUk/0wGIv9RBiD/VwYd/14HG/9lBxn/bggX/3gIFf+DCBP/&#10;jQkT/5YJEv+eCRL/ngkS/54JEv+eCRL/ngkS/54J/0ItA/9CMgT/SDIE/0w2Bv9OPAj/UEcO/1BS&#10;Ff9OXxr/S2sf/0h3JP9Fgyf/Qo4q/0GXLP8/oC7/P6cv/z6uMP89tTH/Pbwy/zzFMv88zjP/O98z&#10;/zvqNP878zT/O/s0/zz/M/48/zP8Pf809j//NfU//zX1P/819T//NfU//zX1P/81/0MsA/9EMAT/&#10;SjAE/040Bv9ROgj/U0YO/1JRFf9RXRr/Tmkg/0t0JP9IgCj/RYsr/0OVLf9CnS//QaUw/0CsMf8/&#10;szL/P7oz/z7CNP8+zDT/Ptw1/z3oNf898TX/Pvo1/T7/Nfs//zT4P/828kH/N/BB/zfwQf838EH/&#10;N/BB/zfwQf83/0QsA/9HLgP/TS4E/1EyBf9UOQj/V0QO/1ZPFf9UWhv/UWYg/05yJf9LfSn/SIgs&#10;/0aSLv9FmzD/RKIy/0OpM/9CsDT/Qrc1/0G/Nv9ByTb/QNc3/0DlN/1A8Df6QPg390H/NvZB/zfy&#10;Qf847EP/OepE/znqRP856kT/OepE/znqRP85/0UrA/9JLAP/UCwE/1UvBf9ZNwj/XEIO/1tNFf9Y&#10;Vxv/VmMg/1JvJf9Peir/TIUt/0qPMP9ImDL/R580/0amNf9FrTb/RbQ3/0S8OP5Exjj8RNI5+UPi&#10;OfZE7jnzRPc58UT/Oe9E/zrrRf875Eb/PONG/zzjRv8840b/PONG/zzjRv88/0YrA/9NKQP/VCkE&#10;/1ksBf9eNQf/YUAN/2FKFP9eVBr/Wl8g/1drJv9Udir/UYEu/06LMf5MlDT8S5w1+0qjN/pJqjj4&#10;SLE590i5OvZHwjv1R8078kffO+5H7DvrSPY76Uf/PedH/z7hSP8/2kr/QNhK/0DYSv9A2Er/QNhK&#10;/0DYSv9A/0cqA/9QJwP/WCYD/14qBP9jMwf/Zj0N/2ZHE/9kURr/YFsg/1xnJv1Zciv6Vn0v+FOH&#10;M/ZRkDX0UJg38k6fOfFNpjvvTK087ky1PexLvj3rS8o+6UvcPuVM6j3iS/U/30v+QdxK/0LUTP9D&#10;zU3/Q8tO/0PLTv9Dy07/Q8tO/0PLTv9D/0ooA/9UJAP/XCMD/2MoBP9oMAb/bDsL/2xEEv9qThn+&#10;Zlgf+WFiJfVebSvyW3gw71iCNOxWizfqVJQ56FObO+ZRoz3lUao+41CyP+FPu0DgT8dA3k/YQdlP&#10;6EHUT/RD0E7+Rc5O/0bIUP9GwlH/R8BR/0fAUf9HwFH/R8BR/0fAUf9H/00lAv9XIQL/YCAD/2gm&#10;A/9uLgX/cjgK/3JBEP1wSxf3bVQd8mheJO1kaSrpYXQw5V5+NOJbhzjgWY873VeXPttVn0DYVKZC&#10;1VOuQ9JSt0TQUsJFzlLQRstS5UbIUvJIxVL9ScJS/0q8VP9Kt1X/SrZV/0q2Vf9KtlX/SrZV/0q2&#10;Vf9K/1AjAv9bHgL/ZB4C/20kA/9zKwT/dzUI/ng+DvZ3RxTwdFAb6m9aIuRrZSngZ28v22N5NdZg&#10;gjrSXYo+z1uSQcxZmkPKWKFFyFepR8ZWsknEVrxKwlXJS79V30u8Vu5MuVb6TbdW/02yWP9Nrln/&#10;TaxZ/02sWf9NrFn/TaxZ/02sWf9N/1MgAv9eHAL/aBwC/3EiAv94KAP/fDEH+H46C/B9QxHpekwY&#10;4nZXH9xyYSjUbWsvz2l0NstlfTvHYoVAxGCNQ8FelUa/XZxIvFukS7parUy4WbdOtlnDT7RZ1U+x&#10;WupQrlr3UKxa/1CoW/9QpFz/UKRd/0+kXf9PpF3/T6Rd/0+kXf9P/1YeAv9hGQL/bBoC/3UgAv98&#10;JQP9gS4F84Q3CeqEPw7igUgV231THdF3XSfLcmcwxm5wN8JqeDy+Z4BBumWIRbdjkEi0YZhLsl+f&#10;Ta9eqE+tXbJRq12+UqldzlOmXeVTpF70U6Je/1OfX/9SnGD/Uptg/1KbYP9Sm2D/Uptg/1KbYP9S&#10;/1gcAv9kFwH/cBkB/3kdAf+AIwL4hioD7YkyBuSKOwrciEUS0YJQHMp9WibEeGMvvnNsN7lvdD21&#10;bHxCsmqERq5njEqrZZNNqGSbT6VipFKjYa5UoWG5VZ9hyFadYeFWm2LxVZli/VWXY/9UlWT/VJRk&#10;/1OUZP9TlGT/U5Rk/1OUZP9T/1oaAv9nFQH/cxcB/30bAf+EIAHziiYC6I4uBN+QNgfUjEERy4dN&#10;G8SCVya9fWAvt3hpNrJ0cT2ucXhCqm6AR6ZsiEqjao9OoGiYUZ1noFOaZqpVmGW1V5VlxFiUZdtY&#10;kmbvV5Fm/FePZ/5Wjmf+VY1o/lWNaP5VjWj+VY1o/lWNaP5V/1wYAf9pEwH/dhYB/4AZAf2IHQHv&#10;jiIB5JMpAtqUMQbOkD8PxotLGr6GVSW3gV4usX1mNqx5bjyndnVCo3N9R59whEucboxOmGyUUpVr&#10;nVSSaqdXkGmyWY1pwFqMadVaimrsWYpq+liJa/1Xh2v9Vodr/laHa/5Wh2v+Vodr/laHa/5W/14X&#10;Af9sEgH/eBQB/4MXAPmLGgDrkh0B4JgjAdOYLwXKlD0OwY9JGbmKUySyhlstrIFkNaZ+azyhenJC&#10;nXd6R5l1gUuVc4lPkXGRUo5vmlWLbqRYiG2vWoZtvVuEbdBbg27pWoNu+FmCb/xYgm/9V4Jv/VeC&#10;b/1Xgm/9V4Jv/VeCb/1X/2AVAf9uEQH/exMA/4YUAPaPFgDnlhgA25wcAM+bLQTFlzsNvJNHGLSO&#10;USOtilksp4ZhNKGCaTucf3BBl3x3RpN5fkuPd4ZPi3WOUohzl1WEcqFYgnGsWn9xulx+ccxcfXLn&#10;W31y9lp8cvxZfHL8V3xy/Vd8cv1XfHL9V3xy/Vd8cv1X/2IUAf9xEQH/fREA/4gSAPKSEgDjmhIA&#10;1Z8ZAMqeKwTBmzkMuJdFF7CSTyKpjlgroopfM5yGZzqXg25AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+&#10;d59Ye3aqW3l1uFx3dcpcd3blXHd39Vp3dvtZd3b8WHd2/Fd3dvxXd3b8V3d2/Fd3dvxX/2QSAf9z&#10;EAD/gBAA/4sQAO+VDgDfng0A0KIXAMahKQO9njcLtJpDFqyWTSCkklYqnY5eMpeLZTmSiGxAjYVz&#10;RYiDekqEgIFOgH+KUnx9k1V4fJ1YdXuoW3N6tlxxesdccXriXHF781pxe/tZcnr8WHJ6/FhyevxY&#10;cnr8WHJ6/FhyevxY/2cRAf91DwD/gw4A9I4NANuZCgDUoQsAzKQVAMKkJwO4ojYKsJ5CFaeaTB+g&#10;l1QpmZNcMZOQYziNjWo/iIpxRIOIeEl+hn9NeoSIUXaCkVVzgZtYb4CmWm1/tFxrf8Vca4DfXGuA&#10;8lprgPtZbH78WG1+/FhtfvxYbX78WG1+/FhtfvxY/2kQAf94DgD/hQwA4pIIANWbCQDOowkAx6gS&#10;AL2oJQK0pjQJq6JAE6OfSh6bm1InlJhaMI6VYTeIkmg9gpBvQ36Odkh5jH1MdYqFUHGIjlRth5lX&#10;aoakWWeFsVtlhcJbZYXcW2WF8FpmhftZZ4P8WGeD/Fdng/xXZ4P8V2eD/Fdng/xX/2wOAP97DADy&#10;iQkA2ZUGAM+eCADJpggAwasQALirIgKvqjIIpqc+Ep6kSByWoVElj55YLoibXzWCmWY8fZZtQXiU&#10;dEZzkntLb5CDT2uPjFJnjpZVZI2iWGGMr1lfjMBaX4zZWV+M7llfjPtYYYr9V2GJ/Vdhif1XYYn9&#10;V2GJ/Vdhif1X/28MAP9/CQDfjQMA0pgGAMqiBgDCqQYAuq8OALKwIAGpri8Goaw8EJipRhqRp08j&#10;iaRWLIOiXTN9n2Q5d51rP3KbcURumnlIaZiBTGWXilBhlZRTXpWgVVuUrVdalL1YWZTUV1mU7FdZ&#10;k/lWW5H+VVuQ/lVbkP5VW5D+VVuQ/lVbkP5V/3MJAPWEBADYkQMAzJwFAMOlBQC7rQQAs7MMAKu1&#10;HAGjtCwFm7I5DpKwRBeKrU0gg6tUKX2pXDB3p2I2caVpPGykb0FoondFZKF/SV+fiExcnpJPWJ6e&#10;Uladq1NUnbxUU53RVFOd61NTnPhTVJr/U1SZ/1NUmf9TVJn/U1SZ/1NUmf9T/3gGAOGJAADQlgIA&#10;xqEDALypAwCzsAEAq7gIAKS6GACcuikDlLk2C4y3QRSEtUodfLNSJXaxWixwr2Aya65nOGatbjxi&#10;q3VAXqp9RFqphkhWqJFKU6idTVGnqk5PqLpPTqjPT06n6U9NpvdPTaX/T06k/09OpP9PTqT/T06k&#10;/09OpP9P+n8AANiOAADJmwEAvqUCALStAQCrtQAAob8EAJvBFACUwSUCjMAzCIS/PhF8vUgZdbxQ&#10;IW+6WCdquV8tZbhlMmC3bDZctnQ6WLV8PlW0hUFRtJBETrOcRkyzqUhKs7lISbTOSEmz6UhIsfZJ&#10;SLD/Skiw/0pIsP9KSLD/Skiw/0pIsP9K4oYAAM6UAADCoQAAtqkAAKuxAAChugEAmMMFAJDJEACK&#10;ySABg8kvBXvIOw10x0UUbsZOG2jFViFjxF0nXsNkK1rCay9WwXIzU8F7Nk/AhDlMwI88SsCbPkfA&#10;qD9GwLhARcDNQEXA6D9EvvZBQ73/QkO8/0NDvP9DQ7z/Q0O8/0NDvP9D1o0AAMabAAC4pQAAra4A&#10;AKK2AACYvwIAjcgGAIPRCwB/0hoAedIqA3LSNwhs0UIPZtFLFWHQUxpcz1sfWM9iI1TOaSdRznEq&#10;Tc56LUrOgzBIzo4yRc6aNEPOqDVCzrg2Qc/NNUHO6DVAzfU3P8v+OT7L/zk+y/85Psv/OT7L/zk+&#10;y/85ypYAALyiAACvqgAAo7MAAJi8AACNxgMAgs8HAHjZCwBz3hgAbt4mAmjeMwVi3j4KXd5ID1ne&#10;UBRV3lgXUd5gG07eZx5L3W8gSN54I0begSVD3ownQd6YKT/epio+37UqPeDIKj3f4yo83fErO9z7&#10;LTrc/S463P0uOtz9Ljrc/S463P0uwJ8AALGnAACksAAAmLoAAI3DAACBzQIAdtcHAG7oDwBp6BsB&#10;Y+gnAl7pMgVY6TsIVOlEDE/qTA9M6lMSSepbFUbqYhdE62oZQetyGz/rex0864YeOuyRIDjsniE3&#10;7awiNu27IzXuzyM07uYjNOv1IzTr+CM06/gjNOv4IzTr+CM06/gjs6UAAKatAACZtwAAjcEAAIDL&#10;AAB11QEAaeEGAGTzEQBe8xwBWfQmAlT0MARP9TgGS/VACEf2RwpE9k4MQfdVDj/3XA8892MROvhq&#10;Ezf4cxQ1+H0WM/mIFzH5lBgv+qEZLvqvGi37vhos+88bK/vnGyv76xsr++sbK/vrGyv76xsr++sb&#10;qKoAAJq0AACNvwAAgMkAAHTTAABn3gAAXvIIAFn+EQBT/xoBTv8jAkn/KwNF/zMEQf86BT7/QQY7&#10;/0cHOP9OCDX/VAkz/1oJMf9hCi//aQss/3IMKv99DSj/iA4m/5UPJf+hECT/rhEj/7oSIv/KEiL/&#10;0BIi/9ASIv/QEiL/0BIi/9ASnLIAAI68AACBxwAAc9EAAGfdAABZ4wAAU/0GAE3/DgBI/xYAQ/8e&#10;AT//JgI6/y0CN/8zAzP/OQMw/z8ELv9EBCv/SgUp/1AFJ/9WBiT/XQYi/2UHIP9uBx3/eQgb/4UI&#10;Gv+SCRn/ngkY/6gJF/+zCRf/twkX/7cJF/+3CRf/twkX/7cJkLoAAILFAAB00AAAZ9wAAFjjAABN&#10;8AAAR/8CAEL/DAA8/xEAOP8YATT/HwEw/yUBLP8rAin/MAIl/zUCI/86AiD/PwMe/0QDHP9JAxn/&#10;TwMX/1YEFf9eBBL/aAQR/3IFD/9+BQ7/igUO/5QFDf+eBQ3/ogUN/6IFDf+iBQ3/ogUN/6IF/zkv&#10;Av88MAP/QTED/0Q0BP9EOgb/REUI/0VRDP9DXRH/QWkW/z52Gf88gRz/Oowe/zmWIP84niH/N6Uj&#10;/zerI/82siT/Nrkl/zbAJf81yib/Ndcm/zXlJv817yb/Nfgm/zb/Jv42/yb8Nv8m/Db/J/o2/yj6&#10;Nv8o+jb/KPo2/yj6Nv8o/zkvAv8+LwP/RC8D/0YyBP9IOAb/SEMI/0hPDf9HWxL/RGcW/0JzGv8/&#10;fx3/PYof/zyTIf87myP/OqIk/zmpJf85sCb/OLYm/zi+J/84xyf/ONMo/zjjKP847Sj+OPco+zj+&#10;J/k5/yf4OP8p+Dj/KvY4/yr2OP8q9jj/KvY4/yr2OP8q/zovAv9BLAP/RiwD/0ovBP9MNwX/TUEI&#10;/0xMDf9LWBL/SGQX/0ZwG/9DfB7/QYcg/z+QI/8+mCT/PaAl/z2mJv88rSf/PLQo/zu7Kf87xCn/&#10;O88p/jvgKvs76yr4O/Up9jz+KfQ8/yrzO/8r8jv/LO87/y3vO/8t7zv/Le87/y3vO/8t/zwtAv9E&#10;KQL/SikD/04sBP9RNAX/Uj4I/1JKDf9QVRL/TWEX/0ptG/9IeB//RYMi/0ONJP9ClSb/QZ0n/0Cj&#10;KP9Aqin+P7Eq/T+4K/w/wSv6P8sr9z/cLPU/6SzxP/Qr7z/9LO0//y3sPv8v6z7/MOc//zDnP/8w&#10;5z//MOc//zDnP/8w/0AqAv9IJgL/TiYD/1IpA/9WMgX/VzwH/1dHDP9VURL/Ul0X/1BpHP9NdCD/&#10;Sn8j/UiJJvtHkSj6Rpkp+EWgKvdEpyv1RK0s9EO1LfNDvS3yQ8gu8EPXLuxD5y7pRPMt5kP8MORC&#10;/zHjQv8y4UL/M9xD/zTcQ/803EP/NNxD/zTcQ/80/0MnAv9LIwL/UiIC/1gnA/9cLwT/XTkH/15D&#10;DP9bThH/WFgX/lVkHPpSbyD3UHok9E2EJ/JMjSnwSpUr70mcLe1Joy7sSKov6kexL+lHujDnR8Uw&#10;5kfSMOJI5TDfR/Iy20f7NNhG/zXVRv820kb/N81I/zfNSP83zUj/N81I/zfNSP83/0YkAv9PIAL/&#10;Vh8C/10kA/9hLAT/YzUG/2RAC/9iShD6XlQW9VtfHPFYayDuVXUl61N/KOhRiCvmT5Et5E6YL+JN&#10;oDDhTKcx30yuMt1LtzPbS8I02UrPNdVL5DXQS/A2zUr7OMpK/zrISv86xkv/O8FM/zvBTP87wUz/&#10;O8FM/zvBTP87/0ohAv9THQL/WxwC/2IiAv9nKQP/aTIF/2o8CfloRg/yZVAV7WFbGuheZiDkW3El&#10;4Vh7Kd5WhCzbVIwv2FKUMtRRmzTSUKM10E+qN85OsjjMTrw5yk7JOshO3TrET+07wU75Pb5O/z28&#10;Tv8+uk//PrZQ/z62UP8+tlD/PrZQ/z62UP8+/00eAv9WGgH/XxoB/2cgAv9sJgL/by4E+XA4B/Jv&#10;QgzrbEsS5WlXGd9lYh/aYWwl1F12KtBbfi/NWYcyylePNchWljfGVJ05xFOlO8FTrTy/Urc+vVLD&#10;P7xS0z+5Uug/tVL2QbNS/0GxU/9Br1P/QaxU/0GsVP9BrFT/QaxU/0GsVP9B/1AcAf9aFwH/ZBgB&#10;/2wdAf9xIwL9dSoD83YzBet2PQrjc0cP3G9TF9RrXh/OZmcmymNxK8ZgeTDCXoE0v1yJN71akTq6&#10;WZg8uFigPrZXqEC0VrJCsla9Q7BVzEOtVuNEq1bzRKhX/kSnV/9EpVj/RKJY/0SiWP9Eolj/RKJY&#10;/0SiWP9E/1MZAf9dFAH/aBYB/3AaAf92IAH3eiYC7XwuA+R8OAfcekQN0nVPFstwWh7GbGMmwWhs&#10;LL1mdTG5Y301tmGEObNfjDywXZQ/rlybQatbpEOpWq1Fp1q4RqVZx0ejWt5HoVrvR59b/EedW/9H&#10;m1z/Rppc/0aaXP9Gmlz/Rppc/0aaXP9G/1UXAf9gEgH/axQB/3QXAP96HAHyfyIB54EpAt6CMwTT&#10;f0AMy3pMFcR2Vh6+cWAluW5oLLRrcTKxaHk2rWaAOqpkiD2nYo9ApWCXQ6JfoEWfXqlHnV60SZtd&#10;wkqZXdZKl17sSpZf+kmVX/9Jk2D/SJJg/0eSYP9HkmD/R5Jg/0eSYP9H/1gVAf9jEQH/bhIA/3cV&#10;APt+GADtgx0A4ocjAdaHLgPMgz0LxX9JFL17Ux23dl0lsnNlLK1vbTKpbXU3pmp8O6JohD6fZoxB&#10;nGWURJljnEeXYqZJlGKwS5JhvkyQYdBMj2LoTI5j+EuNY/9KjGT/SYtk/0mLZP9Ji2T/SYtk/0mL&#10;ZP9J/1oTAf9mEAD/cREA/3oSAPeCFADohxcA3YscANCLLAPHiDsKv4RHE7h/URyxe1okrHdiK6d0&#10;ajGjcXI2n295O5ttgD+Ya4hClWmQRZJomUiPZqJKjGatTIpluk2IZcxOh2bmToZn9kyGZ/9LhWj/&#10;S4Ro/0qEaP9KhGj/SoRo/0qEaP9K/1wSAf9oDwD/dBAA/30QAPOFEADkixEA1o8XAMuOKgLCjDgJ&#10;uohEErOETxusf1gjp3xgK6F4aDGddW82mXN2O5VxfT+Sb4VCjm2NRYtslkiIa6BLhWqqTYNpt06B&#10;achPgGrjT4Br9E5/a/9Mf2v/S39r/0t/a/9Lf2v/S39r/0t/a/9L/14QAf9rDgD/dg4A+4ANAOqI&#10;DQDbjwwA0JIVAMeSJwK+jzYItoxCEa6ITRqohFYiooBeKpx9ZTCXemw1k3dzOo91ez6Mc4JCiHKL&#10;RoVwk0mCb51Mf26oTn1utU97bcZQem7gUHlv8k55b/5NeW//THlv/0t5b/9LeW//S3lv/0t5b/9L&#10;/2APAP9tDQD/eQwA7oMLANuLCQDUkQoAzJUTAMKVJQK5kzQHsY9BEKqMSxmjiFQhnYRcKZeBYy+S&#10;fmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tMeXKmTnZys1B1csNQc3LdUHRz8E90c/1NdHP/THRz&#10;/0x0c/9MdHP/THRz/0x0c/9M/2IOAP9vDAD8ewoA3oYGANWOCADPlAkAx5gRAL6YIwG1ljIGrZM/&#10;D6aQSRifjFIgmIlaKJOGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXp5j0l2eJlMc3ekTnF3sVBvdsFQ&#10;bnfZUG53709ud/xObnf/TW93/0xvd/9Mb3f/TG93/0xvd/9M/2QNAP9yCgDwfgYA2ogFANCQBwDK&#10;lwgAwpsQALmbIQGxmjAGqZc9DqGURxeakVAflI1YJ46LXy2JiGYzhIZtOICEdD17gntBeICERXR/&#10;jUhxfZdLbXyiTmt8r09pe75QaHzVUGh87U9pfPtOaXz/TWp7/0xqe/9Manv/TGp7/0xqe/9M/2YK&#10;AP91CADhgQIA1IsFAMuTBgDEmgYAvZ4OALWfHwGsni4FpJs7DJ2YRRWWlU4ej5NWJYmQXSyEjmQy&#10;f4trN3qKcjx2iHlAcoaBRG+Fikdrg5VKaIKgTWWBrE5jgbxPYoHRT2KB605jgflNY4H/TGSA/0tk&#10;gP9LZID/S2SA/0tkgP9L/2kIAPt4BADchAEAz48EAMaXBQC/nQUAt6EMAK+jHACnoiwEn6A5C5ie&#10;QxSRm0wciphUI4SWXCp/lGIwepJpNXWQcDpxjnc+bY1/QmmLiEZlipJJYomeS1+Iqk1eiLpOXIjO&#10;Tl2I6U1dh/hMXYf/S16G/0tehv9LXob/S16G/0tehv9L/20FAOp8AADViAAAypIDAMGaAwC5oAMA&#10;saYJAKmnGQCipykDmqU2CZKjQRKLoUoahJ9SIX6dWih5m2AudJlnM2+XbjhrlnU8Z5R9QGOThkNg&#10;kZBGXJGcSVqQqUtYkLhMV5DMTFeQ50tXj/dKV47/SliO/0lYjv9JWI7/SViO/0lYjv9J/3EBAOCA&#10;AADPjAAAxJYCALueAgCypAAAqaoFAKKsFQCbrCYClKs0B4yqPw+FqEgXfqZQHnikWCVzol4rbqFl&#10;MGqfbDRlnnM5YZ17PF6bhEBamo5DV5maRVSZp0dSmbZIUZnKSFGY5khRl/VIUZf/R1GW/0dRlv9H&#10;UZb/R1GW/0dRlv9H9ncAANiFAADJkQAAv5sBALSiAACrqAAAobAAAJqyEQCUsyIBjbIwBYWxPAx+&#10;r0YUeK5OG3KsViFtq1wnaKljLGSoajBgp3E0XKZ5OFilgjtVpIw+UaOYQE+jpUJNo7RDTKPIQ0yj&#10;5ENLofRDS6D/REug/0RLoP9ES6D/REug/0RLoP9E430AAM+LAADClgAAt58AAK2mAACjrQAAmbUA&#10;AJC5DgCLuh4BhLotA325OQl3uEMQcbZMF2u1Ux1mtFoiYrNhJl6yaCtasW8uVrB3MlOwgTVPr4s4&#10;TK+XOkqupDxIrrM9R67HPUeu4zxGrfM9Rqv+PkWr/z9Fq/8/Rav/P0Wr/z9Fq/8/2oMAAMeRAAC7&#10;nAAAr6QAAKWrAACasgAAkLoBAIbBCQCBwhgAe8IoAnXCNQZvwUAMacBJEmS/URdfvlgcW75fIFe9&#10;ZiRUvG4nUbx2Kk27fy1Ku4owSLuWMkW7ozRDu7I0QrvFNUO74jRCufM1Qbj9N0C3/zdAt/83QLf/&#10;N0C3/zdAt/83zosAAL+YAACyoQAAp6kAAJywAACRuAAAhsACAHvIBwB0yxIAcMwiAWvLMANmyzwH&#10;YctFDFzKThFYylYVVMpdGVHJZBxOyWwfS8l0IkjIfiRFyIgnQ8iVKEHIoio/yLErPsnEKz7J4So+&#10;x/IrPcb8LTzF/y48xf8uPMX/LjzF/y48xf8uxJMAALafAACppgAAna4AAJK3AACGvwAAe8cDAHDP&#10;BwBn1g0AZNcaAGDYKgFc2DYDWNhBBlTYSgpQ2FINTdhaEErXYhNH12kWRddyGELXfBpA2IccPdiT&#10;HjzYoR862bAgOdnDIDnZ3yA51+8gONX5IjfU/yM31P8jN9T/IzfU/yM31P8juZwAAKukAACfrAAA&#10;k7UAAIe+AAB7xgAAcM4DAGXWBwBd4w4AWuMbAFbjJwFS5DICTuQ8BErkRAZH5U0IReVVCkLlXAxA&#10;5WQOPuZsEDvmdhI55oAUN+eMFTXnmRY056gXMui4GDLozBgx6OUYMeb0GDHl/Bgx5fwYMeX8GDHl&#10;/Bgx5fwYrqIAAKGqAACUswAAiL0AAHvGAABvzgAAY9YBAFjeBQBU7hAAUe8bAE3vJgFJ8C8CRfA4&#10;A0HxPwQ+8UcFPPJOBjryVQc38lwINfNkCTPzbQox9HcML/SCDS30jw4r9Z0PKvarECn2vBAo9s4R&#10;J/fmESf18REn9fERJ/XxESf18REn9fERo6gAAJayAACIuwAAe8UAAG/OAABi1wAAVt4AAE7wBwBK&#10;+hAARvsZAEL7IgE//CoBO/0yAjj9OQI1/j8DMv5GAzD/TAQu/1MFK/9aBSn/YgYn/2sGJP92ByP/&#10;gggh/5AIIP+dCR//qwke/7oJHf/JCRz/3Qkc/90JHP/dCRz/3Qkc/90JmLAAAIq6AAB8xAAAb80A&#10;AGLYAABV3gAASeQAAET7BQA//w4AO/8VADj/HAA0/yQBMf8rAS3/MQEq/zYCJ/88AiX/QgIj/0gC&#10;IP9OAx7/VQMc/10DGf9nBBf/cgQV/38EFP+MBRP/mgUS/6YFEf+yBRH/vAUR/7wFEf+8BRH/vAUR&#10;/7wFjLgAAH3CAABvzAAAYtgAAFTfAABH5QAAPvEAADn/AQA0/wsAMP8QACz/FgAp/xwAJv8iACL/&#10;JwEf/ywBHP8xARr/NgEY/zwBFf9BARP/SAIR/08CEP9XAg3/YQIM/2wCCv95Agn/hgMI/5IDB/+d&#10;Awb/pQMG/6UDBv+lAwb/pQMG/6UD/zExAv82LgL/Oi8C/zsyA/87OQT/O0MF/zlPB/84XAr/NmgN&#10;/zR0EP8ygBL/MYsU/zCUFv8wmxf/L6IX/y+oGP8urxn/LrUZ/y68Gf8uxRr/Ls8a/y7gGv8u6xr/&#10;LvQa/y78Gvwv/xn7L/8a+i7/G/ou/xz6Lv8c+i7/HPou/xz6Lv8c/zMvAv85LAL/PS0C/z4wA/8/&#10;NgT/P0EF/z1NB/88WQr/OmUO/zhyEf82fRP/NYgV/zSRF/8zmRj/M6AZ/zKmGf8yrBr/MbMa/zG6&#10;G/8xwhv/Mcwb/zHdG/8x6Rv9MfMb+jL7G/gy/xv3Mv8c9jH/HfUx/x71Mf8e9TH/HvUx/x71Mf8e&#10;/zUsAv88KgL/QCoC/0ItA/9DNAT/RD8F/0JKB/9BVgr/P2IO/z1uEf87ehT/OYQW/ziOGP83lhn/&#10;Np0a/zakG/81qhz/NbAc/zW3Hf81vx3/Nckd/DXYHfo15x33NfEd9DX6HfI1/x7xNf8f8DX/IO80&#10;/yHvNP8h7zT/Ie80/yHvNP8h/zgqAv8/JwL/QyYC/0YpAv9JMgP/STwF/0hHB/9GUwv/RF8P/0Jq&#10;Ev9AdhX/PoAY/zyKGf88khv/O5oc/TqgHfw6px37Oa0e+jm0H/k5vB/4OcYf9jnTH/I55B/vOfAf&#10;7Dr6H+o5/yHpOf8j6Dn/JOc5/yTnOf8l5zn/Jec5/yXnOf8l/zwnAv9DIwL/SCIC/0wmAv9PLwP/&#10;UDkF/05DB/9MTwv/SlsP/0hmE/9FcRb8Q3wZ+kKGG/hBjhz2QJYe9T+dH/M/oyDyPqog8T6xIfA+&#10;uSHuPsMh7T7PIeo+4iHmP+8h4z75I+E9/yXfPf8n3j3/KNw9/yjcPf8o3D3/KNw9/yjcPf8o/z8j&#10;Af9HIAH/TB4B/1EkAv9VLAP/VjUE/1U/Bv9TSgr+UFYP+k5iE/ZLbRfzSXca8EeBHO5Gih7sRZIg&#10;60SZIelDoCLoQ6cj5kOuI+VCtiTkQsAk4kPMJN9D4CTbQ+0l1kL4KNNC/yrRQv8rz0H/K85B/yzO&#10;Qf8szkH/LM5B/yzOQf8s/0MgAf9KHAH/UBsB/1chAf9bKAL/XDID/1s7BvxZRgn2VlEO8VRdE+1R&#10;aBfpT3Ia5k18HeRLhSDiSo4h4EmVI95InCTcR6Mm2kerJ9hGsyjVRrwo00bIKdFG3CrNR+wqyUb3&#10;LMdG/y7ERv8vw0b/L8JG/y/BRv8vwUb/L8FG/y/BRv8v/0YdAf9OGAH/VhgB/1weAf9gJQL/Yi0D&#10;/GI3BfRgQQjuXUwN6FpYEuNYYxffVW4b21J3H9hQgCLUT4kk0U2QJ89MlyjNTJ4qy0umK8lKrSzH&#10;SrctxkrCLsRK0S/BS+cvvUr0MbtK/zK4Sv8yt0v/M7ZL/zO2S/8ztkv/M7ZL/zO2S/8z/0oaAf9S&#10;FQH/WhYB/2EbAf9mIQH+aCkC9GgyA+xnPAblZEgL32FUENleXhfSW2kczlhyIMtWeyTIVIMnxVKL&#10;KsNRkizBUJkuv0+hL71PqDG7TrEyuU68M7dOyjS1TuE0sk7xNa9P/TatT/82rE//NqtP/zarT/82&#10;q0//NqtP/zarT/82/00XAf9VEgH/XxQA/2YYAP9rHQH4bSQB7W4sAuVtNgTda0MI1GdPEM1kWhfI&#10;YGQdxF1tIsFbdia9WX4pu1eFLLhWjS+2VZQxtFScM7JTpDSwUq02rVK3N6xSxTiqUto4p1LtOaVT&#10;+jmjU/85olP/OaFU/zihVP84oVT/OKFU/zihVP84/08UAf9ZEAD/YxIA/2oUAP9vGQDych8A5nQm&#10;Ad10MQLTcT8Iy21LD8VpVhfAZmAdu2NpIrdgcSe0XnkrsVyALq5biDGsWY8zqliXNadXnzelV6g5&#10;o1azOqFWwDufVtI8nVbpPJtX+DyaV/88mVj/O5hY/zuYWP86mFj/OphY/zqYWP86/1ISAf9cDgD/&#10;ZhAA/20RAPpzFADrdxgA4HkfANR5LQLLdjwHxHJIDr5vUxa4a1wds2hlIq9lbSesY3UrqWF8L6Zf&#10;hDKjXos1oV2TN55cmzmcW6Q7mVqvPZdauz6WWsw/lFrlP5Jb9T6RW/8+kFz/PZBc/zyPXP88j1z/&#10;PI9c/zyPXP88/1URAP9fDQD/aQ4A/3EOAPV3EADmexEA2X0YAM59KgLFezkGvndFDrd0UBWxcFkc&#10;rW1iIqhqaSelaHEsoWZ4L55kgDObYoc2mGGPOJZgmDuTX6E9kV6rP49euECNXshBi17hQYpf80CJ&#10;X/8/iWD/Pohg/z6IYP89iGD/PYhg/z2IYP89/1cPAP9iDAD/bAwA+HQMAOl6DADefgwA0oEVAMiB&#10;JwHAfzYGuHxCDbJ4TRWsdVYbp3JfIqJvZieebG4sm2p1MJdofDOUZ4Q2kWWMOY5klTyMY54+iWKo&#10;QIditUKFYsVChGLeQ4Nj8UKCY/1BgmT/QIJk/z+CZP8/gmT/P4Jk/z+CZP8//1kOAP9kCwD/bgoA&#10;6ncIANt9CADUggoAzIQSAMOFJAG7gzQFs4BADK18SxSmeVQboXZcIZxzZCaYcWsrlG9yL5FteTOO&#10;a4E2i2qJOYhokjyFZ5s/gmamQYBmskN+ZsFEfWbZRHxn70N8Z/xBfGj/QHxo/0B8aP8/fGj/P3xo&#10;/z98aP8//1sMAP9nCQD3cQcA3noFANSABwDOhQkAx4cRAL6IIgG2hzEEr4Q+C6iBSROifVIanHpa&#10;IJd3YSaTdWgrj3NvL4txdzOIb342hW6GOoJtjz1/a5k/fGujQnlqsEN4ar9EdmrURXZr7UN2a/tC&#10;dmv/QXZs/0B2bP9Admz/QHZs/0B2bP9A/10KAP9pBwDsdAMA2nwEANCDBgDJiAcAw4oPALqLIAGy&#10;ii8Eq4g8CqSFRxKdgVAZmH5YH5N8XyWOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJZAdm+hQnRu&#10;rkRybr1FcG7RRXBv60Rwb/pDcW//QXFv/0BxcP9AcXD/QHFw/0BxcP9A/18IAP9rBADhdgAA1H8D&#10;AMuGBQDFiwYAvo0NALWPHgCuji0Dpow6CZ+JRRGZhk4Yk4NWHo6AXSSJfmQphXxrLYF6cjJ9eHk1&#10;eneCOXd2izxzdZU/cXSfQm5zrERsc7tFa3PORWtz6URrc/hDa3P/Qmxz/0Fsc/9AbHP/QGxz/0Bs&#10;c/9A/2EFAPpuAQDdeQAA0IICAMeJBADAjgQAuZEMALGSGwCpkisDopA4CJuNQw+UikwXjohUHYmF&#10;WyOEg2IogIFpLXx/cDF4fnc1dXx/OHF7iDxuepI/a3mdQWh4qkNmeLhEZXjMRWV450RlePdDZnj/&#10;QmZ4/0FmeP9AZnj/QGZ4/0BmeP9A/2QDAO5xAADYfAAAy4UCAMOMAwC7kQMAs5QJAKyWGAClligC&#10;nZQ2B5aSQQ6Qj0oVio1SHISLWiJ/iWAne4dnLHeFbjBzg3U0b4J9N2yBhjtpf5A+Zn6bQWN+qENh&#10;fbZEYH3JRF995UNgffZCYH3/QWF9/0Bhff9AYX3/QGF9/0Bhff9A/2cAAON0AADSfwAAx4gBAL6P&#10;AgC2lQEArpgGAKaaFQCfmiYCmJkzBpGXPwyLlUgUhZNQGn+RWCB6j18ldo1lKnKLbC5uinMyaoh7&#10;NmaHhDljho48YIWZP12EpkFbhLRCWoTHQ1qE40Jag/RBW4P/QFuD/0Bbg/8/W4P/P1uD/z9bg/8/&#10;/2oAAN54AADNgwAAwowAALmTAACwmAAAp50CAKCfEgCZnyMBk54xBYydPAuFm0YSf5lOGHqXVh51&#10;ll0jcJRjKGySaixokXEwZZB5NGGOgjdejYw6WoyXPViMpD9Wi7JAVIvFQFSL4UBUivM/VYr+P1WJ&#10;/z5Vif8+VYn/PlWJ/z5Vif8+728AANZ8AADIhwAAvZEAALSYAACqnAAAoKIAAJmkEACTpSABjKQu&#10;A4WjOQl/okMPeaBMFnSfUxtvnVogapxhJWaaaCljmW8tX5h3MFuXgDRYloo3VZWVOVKVojtQlLA9&#10;T5TDPU+U3zxPk/I8T5L9PE+S/zxPkf88T5H/PE+R/zxPkf885HQAAM+BAADCjAAAuJYAAK2cAACj&#10;oQAAmKgAAJCqDQCLqxsAhasqAn6qNgZ4qUEMcqhJEm2nURhpplgcZKRfIWCjZiVdom0pWaF1LFah&#10;fi9ToIgyT5+TNU2foDdLnq84Sp7BOEme3ThJnfA4SZz8OEmb/zlJm/85SZv/OUmb/zlJm/8523oA&#10;AMiHAAC8kgAAsZoAAKagAACcpgAAkawAAIexCACBshYAfLMmAXayMwRxsj0Ja7FHDmawTxNir1YY&#10;Xq5dHFqtZCBXrGsjVKxzJlCrfClNqoYsSqqSL0ipnzBGqa0yRam/MkSq2jJEqO8yQ6f7M0Om/zND&#10;pf80Q6X/NEOl/zRDpf800IEAAMGOAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAHy5AgB2uhEAcrshAG67&#10;LgJouzoGZLpDCl+6TA5buVMSV7haFlS4YRlRt2kcTrdxH0u2eiJItoQlRbaQJ0O1nSlBtawqQLa+&#10;Kj+22Co/tO4qPrP6LD2y/y09sf8tPbH/LT2x/y09sf8tx4kAALmVAACsnQAAoaQAAJarAACKsgAA&#10;f7gAAHO/AwBqxAwAZ8UaAGPFKAFfxTUDW8U/BVfFSAlUxFAMUMRYD03EXxJKw2YVSMNuF0XDeBpC&#10;w4IcQMOOHj7DnB88w6sgO8O8ITrD1SE7wu4hOcD5Iji//yQ4v/8kOL//JDi//yQ4v/8kvZEAALCb&#10;AACkogAAmKoAAIyxAACAuQAAdb8AAGrGBABezAgAWc8SAFfQIQBV0C4BUdA5Ak7QQwRL0EwGSdBT&#10;CEbQWwtD0GMNQdBrDz7QdRE80YATOtGMFDjRmhY20akXNdG7FzTS0hc10OwWNM/3GDPO/xozzv8a&#10;M87/GjPO/xozzv8as5kAAKahAACaqQAAjrEAAIG5AAB1wAAAascAAF7NAwBU1AgATN0NAErdGABI&#10;3iYARt4yAUTfPAJC30UDP99NBD3gVQU74F0GOeBmCDfgbwk14XoKM+GGDDHhlA0w4qMOLuKzDi7j&#10;xw4t4+MOLeDyDizf+w8s3/0QLN/9ECzf/RAs3/0QqKAAAJynAACPsAAAg7gAAHbBAABqyQAAXs8A&#10;AFPVAQBJ3AYARekPAELpGQBA6iQAPeouADrrNgE47D4BNuxGAjPtTQMx7VUDL+5dBC3uZQUr7nAF&#10;Ke97BijviQcm8JcHJfCnCCTxuAgj8cwIIvLlCCLw8wgi7/UIIu/1CCLv9Qgi7/UInqYAAJGvAACE&#10;uAAAd8EAAGrJAABd0AAAUdcAAEbdAAA/6gUAPPYOADn2FwA29yAAM/coADH4MAAu+TYBK/k9ASn6&#10;RAEn+koCJftSAiP7WgIg/GMDHvxuAxz9ewMb/okEGf6YBBj/qAQX/7cEFv/IBBb/4AQW/+QEFv/k&#10;BBb/5AQW/+QEk64AAIW3AAB4wAAAaskAAF3SAABQ2QAARN8AADrkAAA19wMAMv8MAC7/EgAr/xoA&#10;KP8hACb/JwAj/y0AIP8zAB7/OQEc/z8BGf9FARf/TQEV/1UBE/9fARH/agIQ/3gCDv+HAg7/lgIN&#10;/6QCDP+wAgz/vgIM/8ICDP/CAgz/wgIM/8ICh7YAAHm/AABryQAAXtMAAFDbAABD4AAAOOUAAC/w&#10;AAAr/wAAJ/8IACT/DgAh/xMAHv8ZABv/HgAY/yMAFf8oABP/LQAR/zIAEP84AA7/PwAM/0YBCv9P&#10;AQf/WQEE/2UBAf9yAQD/gQEA/48BAP+bAQD/pwEA/6kBAP+pAQD/qQEA/6kB/ywvAf8wLAH/MiwC&#10;/zMwAv8xNgP/MEED/y9NBP8tWgb/K2YH/ylzCP8ofgr/J4gL/yeRDP8nmQ3/Jp8N/yalDv8mqw7/&#10;JrEP/ya4D/8mwA//JskP/ybXD/8m5g//JvAP/ib5D/sn/w/5J/8P+Sb/Efgm/xH4Jv8S+Cb/Evgm&#10;/xL4Jv8S/y4sAf8zKQH/NSoC/zYtAv82NAL/NT8D/zNLBP8yVwb/MGQH/y5wCf8sewr/LIUM/yuO&#10;Df8rlg7/Kp0P/yqjD/8qqRD/Kq8Q/ym2EP8pvRH/KccR/ynTEf4p4xH7Ku8R+Cr4EPYr/xD0Kv8S&#10;9Cr/E/Mq/xTzKf8U8yn/FPMp/xTzKf8U/zEpAf82JgH/OSYB/zopAv87MgL/Oz0D/zlIBf83VAb/&#10;NWAH/zNsCf8ydwz/MIIN/zCLDv8vkw//L5oQ/y6gEf8uphH/LqwS/y6zEv4uuhL9LsQS+y7PE/gu&#10;4RL1Lu0S8S/3Eu8v/xPuLv8V7S7/Fuwu/xfsLv8X7C7/F+wu/xfsLv8X/zQmAf85IwH/PSMB/z4m&#10;Av9BLwL/QTkD/z9FBP89UAb/O1wI/zloCv83cw3/Nn4O/zWHEP00jxH8NJYS+jOdE/kzoxP4M6kU&#10;9zOwFPYztxT0M8AU8zPMFPAz3hTtM+sU6TT2Fecz/xfmM/8Y5DL/GeQz/xrjMv8a4zL/GuMy/xrj&#10;Mv8a/zgjAf89IAH/QR8B/0UjAf9HLAL/RzYD/0ZABP9ETAb/QVgI/z9kC/s+bw75PHkQ9juDEfQ6&#10;ixPzOZMU8TmZFPA4oBXuOKYW7TitFuw4tBbqOL0W6TjJFuc42xbjOeoW4Dj1GN04/xrbN/8c2Tf/&#10;Hdc3/x3WN/8e1jf/HtY3/x7WN/8e/zsgAf9BHAH/RRoB/0sgAf9NKAH/TjIC/008BP9KRwb6SFMI&#10;9kZfC/JEag7vQnQR7EF+E+pAhxToP44V5j6WFuU+nBfjPaMY4j2qGOA9shjfPbsZ3T3GGds92BrW&#10;Peka0j31Hc49/h/MPP8gyzz/Ick8/yHJPP8hyTz/Ick8/yHJPP8h/z8cAf9FFwH/SxcB/1AdAf9T&#10;JAH/VC0C/1M3A/dRQgXxTk0I7ExaC+hKZQ/lSG8R4kd5FN9FghbdRIoX2kORGdhCmRrVQp8b00Gm&#10;HNFBrh3PQbcezkHBHsxB0B/JQuUfxULzIcJB/iPAQf8kvkH/JL1B/yW9Qf8lvUH/Jb1B/yW9Qf8l&#10;/0IYAf9JEwD/UBQA/1YZAP9ZIAH/WigB91oyAu9YPQToVUkH41NVCt5RYA7ZTmoS1Ex0FtBLfBjO&#10;SYQbzEiMHMpHkx7IR5ofxkahIcRGqSLCRbEjwUW8I79FySS9Rt8luUbvJrZG+ye0Rv8os0b/KLJG&#10;/yixRv8osUb/KLFG/yixRv8o/0YVAP9NEQD/VRIA/1sWAP9eGwD5YCMB72AsAeZeNgPfXEQF2FlQ&#10;CtFXWw/MVGUUyFJuGMVQdxvDT38dwE6GH75NjiG8TJUjukucJLhKpCa2SqwntEq2KLNJwymxSdYp&#10;rkrqKqtK+CupSv8rqEv/K6dL/yunS/8rp0v/K6dL/yunS/8r/0kSAP9QDgD/WRAA/18SAP9jFgDy&#10;ZR0A52UlAN5kMQHUYj8FzWBLCsddVg/CWmAVvlhpGbtWcRy4VHkftlOBIrNSiCSxUJAmr1CXKK1P&#10;nymrTqgrqU6yLKdOvi2mTs4uo07mLqFP9S6fT/8unk//Lp1P/y6dUP8unVD/Lp1Q/y6dUP8u/0wQ&#10;AP9UDQD/XQ4A/2MPAPlnEQDraRUA32ocANNqLAHLaDsExWVHCb9iUg+6YFwVtl1lGbJbbR2vWXUh&#10;rFh8I6pWgyanVYsopVSTKqNTmyyhU6Mun1KtL51SuTCbUskxmVLiMZdT8jGWU/8xlVT/MZRU/zCU&#10;VP8wlFT/MJRU/zCUVP8w/08OAP9YCwD/YAsA+2YMAPBrDQDkbQ4A1m4WAMxvKAHEbTcEvWtECbdo&#10;Tw+yZVgVrmJhGqpgaR6nXnAhpF14JaFbfyefWocqnFmOLJpYly6YV6AwlVaqMpNWtTORVsU0kFbd&#10;NI5X8DSNV/0zjFj/M4xY/zKMWP8xjFj/MYxY/zGMWP8x/1EMAP9bCQD/YwgA62oHAN1uCADYcQoA&#10;z3ITAMZzJQG+cjQDt3BBCLFtTA6salUUp2deGaNlZR6gY20inGF0JZpgeyiXXoMrlF2LLZJckzCP&#10;W5wyjVqmNItasjWJWsE2h1rWNoZb7TaFW/s1hVz/NIRc/zOEXP8zhFz/M4Rc/zOEXP8z/1MKAP9d&#10;BgD1ZgQA320DANVyBgDQdQkAyXYRAMB3IgC4djEDsXQ+B6txSQ6mblIUoWxbGZ1pYh2ZZ2oilmZx&#10;JZNkeCiQY38rjWGHLopgkDCIX5kzhV+jNYNerzaBXr44gF7ROH9f6jd+X/o2fmD/NX5g/zR+YP80&#10;fmD/NH5g/zR+YP80/1UIAP9gBADoaQAA2nADANB1BQDKeAcAw3oPALt7HwCzei8CrHg8B6Z1Rg2h&#10;c1ATnHBYGJduYB2Ta2chkGpuJY1odSiKZ3wrh2aELoRkjTGBY5Y0f2OhNnxirTd6Yrs5eWLOOXhj&#10;6Dh4Y/g3eGT/Nnhk/zV4ZP81eGT/NXhk/zV4ZP81/1cFAP9iAQDhbAAA1HMCAMt4BADFewUAvn0N&#10;ALZ+HQCvfiwCqHw5BqF5RAycd04Sl3RWGJJyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pijF7aJQ0&#10;eGefNnZmqjh0Zrk5c2bLOnJm5jlyZ/c4cmf/N3Jo/zZyaP81cmj/NXJo/zVyaP81/1kCAPZlAADd&#10;bgAAz3YBAMd7AwDAfwQAuYAMALGCGgCqgioCo4A3BZ19QguXe0sRknhUF412WxuJdGIghXJpJIFx&#10;cCd+b3cre25/LnhtiDF2bJI0c2ucNnBqqDhuarc6bWrJOmxq5Dpta/U4bWv/N21r/zZta/82bWv/&#10;Nm1r/zZta/82/1sAAOtnAADZcQAAzHkAAMN+AgC7ggMAtIQJAK2FGACmhSgBn4Q1BZmCQAqTf0kQ&#10;jX1SFol7WRuEeWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCbNmtvpzhpb7U6aG/HOmdv4jpn&#10;b/Q4aG//N2hv/zZob/82aG//Nmhv/zZob/82/14AAORqAADTdAAAyHwAAL+BAQC3hQEAr4cHAKiJ&#10;FQChiSUBm4gzBJSGPgmOhEcPiYFQFYR/Vxp/fl4ee3xlInh6bCZ0eXMqcXh7LW53hDBrdo4zaHWZ&#10;NmZ0pThkc7M5YnPEOmJz4Dpic/M4Y3P/N2Nz/zZjc/82Y3P/NmNz/zZjc/82/2EAAOBtAADPdwAA&#10;xH8AALuFAACziQAAqosDAKOMEwCcjSMBlowwA5CLPAiKiUUOhIdOE3+FVRh7g1wdd4JjIXOAaiVv&#10;f3EpbH15LGl8gi9me4syY3qXNWB5ozdeebE4XXnCOVx53TldefE4XXj+N154/zZeeP81Xnj/NV54&#10;/zVeeP819WQAANxwAADKegAAwIMAALaJAACujQAApI8AAJ2REACXkiAAkZEuA4qQOQeEjkMMf41M&#10;EnqLUxd1iVobcYhhIG6GaCNqhW8nZ4R3K2ODfy5ggokxXYGUM1uAoTZZf683V3/AOFd/2jdXf/A3&#10;WH79Nlh+/zVYfv81WH7/NVh+/zVYfv816WgAANR0AADGfgAAu4cAALKNAACokQAAnpQAAJaWDgCR&#10;lxwAi5crAoWWNwV/lEEKeZNJEHSSURVwkFgZbI9fHWiOZiFljG0lYYt0KF6KfSxbiYcvWIiSMVWH&#10;nzNTh601Uoe+NVGH1jVRhu41UoX7NFKF/zRShf8zUoX/M1KF/zNShf8z42wAAM55AADBgwAAtosA&#10;AKyRAACilQAAl5kAAI+bCwCKnRgAhJ0nAX6cNAR5mz4Ic5pHDW+ZTxJqmFYXZpddG2OVYx5flGoi&#10;XJNyJVmSeyhVkYUrUpGQLlCQnTBOkKsxTJC8MkyQ0zJMj+0yTI76MkyN/zFMjP8xTIz/MUyM/zFM&#10;jP8x3HEAAMh+AAC7iAAAsZEAAKaWAACcmgAAkJ8AAIeiBgCBoxQAfKQjAXekMANyozsGbaJEC2ih&#10;TA9koFQTYJ9aF12eYRtZnWgeVp1wIVOceSRQm4MnTZqOKUqamyxImqktR5m6LUaa0C1GmOstRpf5&#10;LkaW/y5Glv8uRpb/LkaW/y5Glv8u0XcAAMGEAAC2jgAAqpUAAKCbAACVnwAAiqQAAH2pAAB3qxAA&#10;c6seAG+sLAFqqzcEZatBB2GqSQtdqVEPWqlYE1eoXxZTp2YZUKduHE2mdh9KpYEhSKWMJEWlmSZD&#10;pKgnQqS4KEGkzidBo+onQKL4KECh/ylAoP8pQKD/KUCg/ylAoP8pyX4AALqLAACvlAAAo5oAAJig&#10;AACNpQAAgqoAAHWwAABsswwAabQYAGW0JwFhtDMCXrQ9BFq0RgdWs04KU7NVDVCzXBBNsmMTSrJr&#10;FkexdBhFsX4aQrCKHUCwlx4+sKYgPLC3IDywzCA8r+ggO673ITqt/yI6rP8jOqz/Izqs/yM6rP8j&#10;wIYAALOSAACnmQAAnJ8AAJCmAACErAAAebEAAG23AABhvAUAXb0SAFq+IABYvi0BVL44AlG+QgRO&#10;vkoGTL5SCEm+WQpGvmAMRL5oDkG9cRE/vXwTPL2IFTq9lRY4vaQXN721GDa9yhg3vOcXNbv2GTW6&#10;/xo0uf8bNLn/GzS5/xs0uf8buI8AAKqYAACfnwAAk6YAAIesAAB7swAAb7kAAGO+AABYxAQAUMgM&#10;AE3IFwBMySUASsoxAEfKOwFFykQCQ8pMA0HKVAQ+ylwGPMpkBzrLbgk4y3gKNsuFDDTLkg0yy6IO&#10;McuyDzDMxw8wy+UOL8n1Dy7I/REux/8SLsf/Ei7H/xIux/8SrpcAAKGeAACVpQAAia0AAHy0AABw&#10;uwAAZMEAAFnGAABOywMARdAIAD7VDgA91RoAPNYmADvXMQA52DsAONlFATbZTQE12VYCM9peAjHa&#10;aAMw23MELtt/BSzbjQUq3J0GKdytBijdwQYo3d4GJ9vvBybZ+Qgm2P4JJtj+CSbY/gkm2P4JpJ0A&#10;AJilAACLrQAAfrQAAHG8AABlwwAAWckAAE3NAABD0wEAOtkGADXkDQAz5BYAMeQgADDlKgAu5jMA&#10;LeY8ACvnRAAq50wBKOhUASfoXQEl6WcCI+lzAiLqgQIg6pEDH+uhAx3rsgMc7McDHOzhAxvq8QMb&#10;6fkDG+n5Axvp+QMb6fkDmqQAAI2sAAB/tQAAcr0AAGXFAABZywAATNAAAEHVAAA43AAAL+ECAC3x&#10;DQAr8RMAKPIcACbyJAAk8ysAIvQyACH0OQAf9UEAHfVJABv2UQAZ91oBF/dlARX4cgEU+YEBE/mS&#10;ARL6ogIR+rMCEPvGAhD73QIQ++kCEPvpAhD76QIQ++kCj6sAAIG0AABzvQAAZsYAAFnNAABL0wAA&#10;QNkAADXeAAAs4wAAJvEAACT+CgAh/xAAH/8WABz/HAAZ/yIAF/8oABX/LgAT/zUAEv88ABD/QwAO&#10;/0wADf9WAAv/YgAJ/28ACP9/AQf/kAEF/6ABBP+uAQT/vAED/8cBA//HAQP/xwED/8cBg7QAAHW9&#10;AABnxgAAWs8AAEvVAAA/3AAAM+EAACnlAAAh7AAAHv0AABr/BQAX/wwAFf8QABL/FAAQ/xkADv8e&#10;AA3/IwAL/ygACP8uAAb/NQAD/z0AAP9GAAD/UQAA/10AAP9rAAD/ewAA/4sAAP+ZAAD/pQAA/6wA&#10;AP+sAAD/rAAA/6wA/ycsAf8qKgH/KyoB/youAf8mNAL/JT8C/yNLA/8hWAP/IGQE/x5wBP8dewT/&#10;HYUF/x2OBf8dlgX/HZwG/x2iBv8cqAb/HK4H/xy0B/8cuwf/HMMH/xzOB/8d3wf/HesH/B31B/kd&#10;/gb3Hv8H9x3/CPYd/wn2Hf8J9h3/CfYd/wn2Hf8J/ykqAf8sJwH/LicB/y0qAf8sMgH/Kz0C/ylJ&#10;A/8nVQP/JWEE/yNtBP8ieAX/IoIF/yGLBv8hkwb/IZoH/yGgB/8hpQf/IasI/yGxCP8huAj/IcEI&#10;/yHLCPwh3Aj5IekI9iH0CPMi/QfyIv8J8SL/CvEh/wvwIf8L8CH/C/Ah/wvwIf8L/ywmAf8wJAH/&#10;MSMB/zEmAf8yLwH/MToC/y9GA/8tUgP/K14E/ylpBf8odQX/J38G/yeIB/8mkAf/JpYI/yadCP4m&#10;own9JqkJ/CavCfsmtgn6Jr4J+CbICfYm2QnyJugJ7yfzCe0n/QrrJv8L6ib/Dekm/w3oJv8O6Cb/&#10;Dugm/w7oJv8O/y8jAf8zIAH/NR8B/zcjAf84LAH/ODcC/zZCAv80TgP/MloE/zBlBf8ucAb+LXsH&#10;/C2ECPosjAn4LJMJ9yyZCvYroAr0K6YK8yusC/IrswvxK7sL7yvGC+4s1AvqLOYL5izyC+Qs/A3i&#10;LP8P4Sz/EOAs/xDfLP8R3yz/Ed8s/xHfLP8R/zMfAf83GwH/OhoB/z0gAf8/KAH/PzIB/z0+Av87&#10;SQP/OVUE+zdhBvc1bAf1NHYI8jN/CfAyhwrvMo8L7TKWC+wxnAzqMaIM6TGpDOgxsA3mMbkN5THD&#10;DeMy0Q3fMuUM3DLxD9gx/BHVMf8S0jH/E9Ex/xTQMf8U0DH/FNAx/xTQMf8U/zcbAf87FwD/PxYA&#10;/0McAP9GJAH/Ri4B/0Q5AvxCRAP2P1AE8T1cBu08ZwfqO3EJ6Dp6CuU5gwvjOIsM4jiSDeA3mQ3f&#10;N58O3TemDts3rQ/ZNrYQ1zbBENU2zhDRN+MRzTfxE8o3+xXIN/8Wxjf/F8U3/xjEN/8YxDf/GMQ3&#10;/xjEN/8Y/zsXAP9AEwD/RRMA/0kYAP9MIAD/TCkB+kszAfJIPgLsRkoE50RWBuNDYgjfQWwK3EB1&#10;DNk/fg3VPoYP0z2NENE9lBHPPJsSzTyiE8w8qRTKO7EUyDu7Fcc7yBbFPNwWwTztF748+Rm7PP8a&#10;ujz/G7k8/xu4PP8buDz/G7g8/xu4PP8b/z4UAP9EEAD/ShEA/08UAP9RGwD7UiMA8VEtAelPOAHi&#10;TUUD3EtRBdZJXAjRR2YLzkZwDstFeBDIRIASxkOHFMRCjhXDQpUWwUGcF79BpBi9QKwZvEC2GrpA&#10;whq4QNIbtUHoG7JB9h2wQf8erkH/Hq1B/x6sQf8erEH/HqxB/x6sQf8e/0IRAP9HDQD/Tw4A/1MR&#10;AP9WFQDzVxwA6FYlAOBVMQHXUz8Cz1JMBcpQVwnGTmENw0xqEMBKchK9SXoVu0iCFrlHiRi3R5AZ&#10;tUaXG7NGnxyxRacdsEWxHq5FvB+sRcwfqkXjIKdG8yGlRv8ho0b/IqJG/yGiRv8hokb/IaJG/yGi&#10;Rv8h/0UOAP9LCgD/UwwA/1cNAPlaEADrWxQA31ocANRaKwDMWjsCxlhIBcFWUwm8VFwNuVJlEbVQ&#10;bRSzT3UXsE58Ga5NhBqsTIscqkuSHqhKmh+mSqMhpEmsIqNJuCOhScYkn0reJJ1K8CSbSv0lmUv/&#10;JJlL/ySYS/8kmEv/JJhL/ySYS/8k/0gMAP9PCAD/VggA9VsJAOleCgDkXg0A1V8VAMtgJwDEXzYC&#10;vl5DBbhbTgm0WVgOsFdhEqxVaRWqVHAYp1N4GqVSfxyiUYYeoFCOIJ5PliKcTp8jmk6oJZhOsyaX&#10;TsInlU7WJ5NO7CeRT/snkE//J5BQ/yaPUP8mj1D/Jo9Q/yaPUP8m/0oJAP9TBQD4WgQA4l8DANpi&#10;BgDUYwkAzWMSAMRlIwC8ZTICtmNABbFhSwmsXlQOqFxdEqVbZRahWWwYn1hzG5xWeh6aVYIgmFSK&#10;IpVUkiSTU5smkVKlJ49SsCmNUr4qjFLQKopT6SqJU/kpiFT/KYdU/yiHVP8oh1T/KIdU/yiHVP8o&#10;/0wFAP9WAQDpXQAA3GMCANFnBQDMaAcAxmgQAL1qIAC2aS8BsGg8BKplRwmlY1ENoWFaEp1fYRaa&#10;XmkZl1xwHJVbdx6SWn4hkFmGI41YjiWLV5cniVehKYZWrSuFVrosg1bMLIJX5iyBV/crgFj/KoBY&#10;/yqAWP8pgFj/KYBY/ymAWP8p/08CAP1ZAADiYAAA1WcAAMxqAwDGbAUAwGwOALdtHQCwbiwBqmw5&#10;BKVqRAigaE4Nm2ZXEZdkXhWUYmUZkWBsHI5fcx6LXnshiV2CJIZciyaEW5QogVueKn9aqix9Wrct&#10;fFrJLnpa4y56W/Utelz/LHlc/yt6XP8qelz/Knpc/yp6XP8q/1EAAPJbAADeZAAAz2oAAMduAgDA&#10;cAQAunAMALJxGgCrcSkBpXA3A59uQgeabEsMlmpUEZJoXBWOZmMYi2VpG4hjcB6FYnghgmF/JIBg&#10;iCZ9X5Epe1+cK3hepy12XrUudV7GL3Re4S90X/MudF//LHRg/yt0YP8rdGD/K3Rg/yt0YP8r/1MA&#10;AOheAADZZwAAy20AAMNxAQC7cwIAtXMJAK11FwCndScBoXQ0A5tyPweVcEkLkW5SEIxsWRSJamAY&#10;hWlnG4Jobh5/ZnUhfWV9JHpkhSZ3ZI8pdWOaK3JipS1wYrMvb2LEL25i3i9uY/IubmP+LW5j/yxu&#10;Y/8rbmP/K25j/ytuY/8r/1UAAOVgAADTaQAAyHAAAL90AAC3dwEAsHcHAKh4FQCieSQAnHgyApZ2&#10;PQaRdEcLjHJPD4hwVxOEb14XgG1kGn1sax16a3Mgd2p6I3RpgyZyaI0pb2eXLG1noy5rZrEvaWbB&#10;MGlm2zBpZ/AvaWf9LWln/yxqZ/8ramf/K2pn/ytqZ/8r/lgAAOFjAADPbAAAxHMAALt4AACzegAA&#10;q3oEAKR7EgCefCIAmHwvApJ6OwWMeEUKh3dNDoN1VRJ/c1wWe3JiGnhwaR11b3Agcm54I29tgSZt&#10;bIspamyWK2hroS5ma68vZGq/MGNr2DBja+8vZGv8LWRr/y1la/8sZWv/LGVr/yxla/8s9FsAAN1m&#10;AADLbwAAwHYAALd7AACvfgAApn4BAJ9/EACZgB8Ak4AtAo1/OQWIfUMJg3tLDX56UxJ6eFoWdndh&#10;GXN1ZxxwdG4fbXN2ImpyfyZocYkoZXCUK2JwoC1gb60vX2+9L15v1C9eb+0vX2/7LV9v/yxgb/8s&#10;YG//LGBv/yxgb/8s614AANhpAADHcgAAvHkAALN/AACrggAAoYIAAJmDDgCUhB0AjoQrAYiDNgSD&#10;gkAIfoBJDHl/URB1fVgUcnxfGG57ZRtremweaHl0ImV4fSVid4cnYHaSKl11nixbdasuWnS7L1l1&#10;0S9ZdOwuWXT6LVp0/yxadP8rWnT/K1p0/ytadP8r5mEAANFtAADDdgAAuX0AAK+DAACmhgAAnIYA&#10;AJSIDACOiRkAiYkoAYOJNAN+hz4HeYZHC3SFTw9whFYTbYJdF2mBYxpmgGodY39yIGB+eiNdfYQm&#10;WnyPKVh7nCtWe6ksVHu5LVN7zi1UeuotVHr5LFR5/ytVef8qVXn/KlV5/ypVef8q4WUAAMxxAAC/&#10;egAAtIIAAKuHAAChigAAlYsAAI2NCQCHjhYAgo8kAX2PMQJ4jjsFc41ECW+MTA1rilQRZ4laFWSI&#10;YRhhh2gbXoZwHluFeCFYhIIkVYSNJlKDmilQgqcqT4K3K06CzCtOgugrToH4Kk+A/ypPgP8pT4D/&#10;KU+A/ylPgP8p22oAAMd1AAC6fwAAsIcAAKaMAACcjwAAj5EAAIaTBQCAlBIAe5UhAHeVLQFylTgE&#10;bZRCB2mTSgtlklEOYpFYEl6QXxVbj2YYWI5tG1WOdh5SjYAhT4yLI02LmCVLi6UnSYu1KEiLyihI&#10;iucnSYn3KEmI/ydJh/8nSYf/J0mH/ydJh/8n0W8AAMF7AAC1hAAAq4wAAKCQAACVlAAAiZcAAH6a&#10;AAB3mw4Ac5wcAG+dKQFrnDUCZpw/BWKbRwhfmk8LXJpWD1iZXBJVmGMVU5hrF1CXcxpNln0dSpWJ&#10;H0eVlSFFlaQjRJSzI0OUyCNDlOUjQ5L1JEOR/yRDkP8kQ5D/JEOQ/yRDkP8kynUAALuBAACwiwAA&#10;pJEAAJqVAACPmQAAg50AAHSiAABuowsAaqQXAGalJQBjpTEBX6Q7A1ukRAVYpEsIVaNTC1KjWg1P&#10;omEQTaJoE0qhcRVHoHsYRKCGGkKfkxxAn6IdPp+yHj2fxh49n+MdPZ30Hj2c/x88m/8fPJv/IDyb&#10;/yA8m/8gwnwAALWIAACpkAAAnpYAAJObAACHnwAAe6QAAG+oAABjrAQAX60RAFytHwBarisAV642&#10;AVSuQANRrUgFTq1PB0utVwlJrV4LRqxmDUSsbg9BrHgRP6uEEzyrkRU6q6AWOauwFzirwxc4quEX&#10;N6nzGDen/hk2pv8aNqb/Gjam/xo2pv8auoQAAK6PAACilgAAl5sAAIuhAAB/pgAAc6sAAGevAABa&#10;tAAAU7YMAFG3FwBPtyQATbgwAEq4OgFIuEMCRrhLA0S4UgRBuFoGP7hiBz24awk6uHULOLeBDDa3&#10;jg40t50PM7etDzK3wQ8xt94PMbbyEDC0/BEws/8SMLP/EzCz/xMws/8Tso4AAKWVAACamwAAjqIA&#10;AIKoAAB1rQAAabMAAF63AABTuwAAR8AFAEPCEABCwhsAQMMnAD/DMgA+xDwAPMREATrETQE4xFUC&#10;NsRdAzXEZgQzxXAEMcV8Bi/FigYtxZoHK8WqCCrFvggqxdoIKsTwCCnC+wkowf8KKMH/CyjB/wso&#10;wf8LqJUAAJ2bAACRogAAhKkAAHivAABrtQAAX7sAAFS/AABJwwAAP8gEADbNCQAzzhEAMs8cADHP&#10;JwAw0DEAL9A6AC7RQwAt0UwAK9JVACrSXwEo02kBJ9N2ASXThAIk1JQCItSmAiHVuQIh1dICINPr&#10;AiDS9gMf0f8EH9H/BB/R/wQf0f8En5sAAJSiAACHqQAAebEAAG24AABgvgAAVMMAAEnHAAA+ywAA&#10;NdABAC3VBgAl2wsAJN4SACPeHAAi3yUAIeAuACDgNwAf4UAAHuFKAB3iUwAc414AG+NqABrkeAAY&#10;5IgBF+WaARbmrAEV5sABFOfdARPl7wET4/oBE+P6ARPj+gET4/oBlqIAAImpAAB7sQAAbrkAAGHA&#10;AABUxgAASMoAAD3PAAAz0wAAKtkAACLeAgAe6woAHOwQABvtFwAZ7R8AF+4mABXuLQAU7zUAE/A9&#10;ABHwRgAQ8VAAD/JbAA7yaQAN83gADPSKAAv1nAAK9a4ACfbCAAn22QAI9e0ACPXtAAj17QAI9e0A&#10;i6kAAH2yAABvugAAYsIAAFXJAABHzgAAO9IAADHYAAAn3QAAH+EAABnoAAAW+AYAFPoNABL7EgAQ&#10;/BcADvwdAA39IwAM/SkACv4wAAj/OAAG/0EAA/9MAAD/WAAA/2YAAP93AAD/iQAA/5sAAP+rAAD/&#10;uwAA/84AAP/PAAD/zwAA/88Af7IAAHG6AABjwwAAVssAAEjRAAA61gAAL90AACXhAAAc5QAAFOkA&#10;ABH3AAAP/wEADf8JAAv/DQAI/xAABv8UAAP/GAAA/x4AAP8jAAD/KgAA/zIAAP88AAD/RwAA/1QA&#10;AP9jAAD/cwAA/4UAAP+XAAD/pAAA/7IAAP+yAAD/sgAA/7IA/yIpAf8jJwH/IygB/yArAf8cMQH/&#10;Gj0B/xhJAf8WVgL/FGIC/xNuAv8SeAL/EoIC/xKLAv8SkgL/EpkC/xKeAv8SpAL/EqkC/xKvAv8S&#10;tgL/Er0C/xLHAv8S1AL9EuUC+hLxAvcS+gL1E/8C9BP/A/QT/wP0E/8D9BP/A/QT/wP0E/8D/yQn&#10;Af8mJAH/JiQB/yQnAf8iLwH/IDoB/x5GAf8cUwL/Gl8C/xhqAv8XdQL/F38C/xeIAv8XjwL/F5YC&#10;/xecAv8XoQL/F6cC/xetAv8XswP+F7sD/RfFA/oX0QP3F+QC9BfvAvEY+gLvGP8D7hj/BO4Y/wTt&#10;GP8F7Rj/Be0Y/wXtGP8F/ycjAf8pIAD/KSAA/ygjAP8pLQH/JzcB/yVDAf8jTwL/IVsC/x9mAv8d&#10;cQL/HXsD/x2EA/8djAP+HZMD/ByZA/scnwP6HKQD+RyqA/ccsQP2HLkD9R3CA/MdzgPwHeED7B3u&#10;A+ke+QToHv8F5h7/BuUe/wblHv8H5R7/B+Ue/wflHv8H/ysfAP8tHAD/LRsA/y4gAP8vKQD/LzQB&#10;/yw/Af8qSwL/KFcC/yZiAv0lbQP6JHcD+COAA/YjiAP1I48D8yOVBPIjmwTxI6EE7yOoBO4jrgTt&#10;I7YE6yO/BOojzATnI+AE4yTtBOAk+QbeJP8H3CT/CNsk/wnaJP8J2iT/Cdok/wnaJP8J/y4bAP8x&#10;FwD/MhYA/zUcAP82JQD/Ni8B/zQ6Af8xRgH7L1IC9y1dAvMsaAPwK3ID7ip7BOwqhATqKosE6CqS&#10;BecpmAXmKZ4F5CmlBeMprAXhKbQF4Cq9Bd4qygXbKt4F1irtB9Iq+AnPK/8KzSr/C8wq/wzLKv8M&#10;yyr/DMsq/wzLKv8M/zIXAP81EgD/OBIA/zsYAP89IAD/PCoA/js1Afc5QQHxNk0C7DRYAugzYwPl&#10;Mm0E4zJ2BOAxfwXeMYcF3DCOBtowlQbYMJsH1i+iB9QvqQjSL7EI0C+6Cc8wxgnNMNgJyTHqCsYx&#10;9wzDMf8OwTH/D8Ax/w+/Mf8PvzH/EL8x/xC/Mf8Q/zYTAP85DwD/PhAA/0EUAP9DGgD/QiMA9UEu&#10;AO0+OgHnPUYB4TxTAt06XgPZOWgE1DhxBtE4egfPN4EIzTeICcs2jwrKNpYKyDadC8Y1pAzFNawM&#10;wzW1DcE1wA3ANs8OvTbmDrk29BC3Nv8RtTb/ErQ2/xOzNv8Tszb/E7M2/xOzNv8T/zkQAP89CwD/&#10;Qw0A/0cQAP9IFAD1RxwA60YmAONEMgDcREEB1ENNAs9BWATLQGIGyD9rCMU+dAnDPXsLwT2DDL88&#10;ig29PJAOuzyXD7o7nxC4O6cQtjuwEbU7uxKzO8kSsTvgE6488RSrPP0VqTz/Fqg8/xaoPP8Wpzz/&#10;Fqc8/xanPP8W/z0NAP9CCAD/SAoA/0sMAPpMDwDsTBQA4UodANZKLADOSzsByUpIAsRIUwTAR10H&#10;vEZmCbpEbgu3Q3YNtUN9DrNChBCxQYsRsEGSEq5AmhOsQKIUqkCrFalAthanQMQXpkDZF6NB7Rig&#10;QfsYn0H/GZ5B/xmdQf8ZnUL/GJ1C/xidQv8Y/0AJAP9GBQD/TAUA8U8HAOZQCQDjTw0A1U8VAMxR&#10;JwDFUTYBv1BDArpPTgW2TVgIs0xhCrBKaQ2tSXAPq0h4EalHfxKnR4YUpUaNFaNGlRahRZ4Yn0Wn&#10;GZ5FshqcRb8amkXRG5hF6RuWRvgclUb/G5RG/xuTRv8bk0f/G5NH/xuTR/8b/0IFAP9KAQDyUAAA&#10;4VQBANlWBQDTVQkAzFUSAMNWIgC8VzIBt1Y/ArJUSgWtU1QIqlFdC6dQZA6kTmwQok1zEp9MehSd&#10;TIEWm0uJF5lKkRmXSpkalUmjG5NJrh2SSbsekEnMHo5K5R6NSvYei0v/HotL/x2KS/8dikv/HYpL&#10;/x2KS/8d/0UAAP9NAADlVAAA2VkAAM9bAwDKWwYAxFoPALtbHgC1XC4Br1s7AqpaRgWmWFAIolZZ&#10;C59VYA6cU2gRmVJvE5dRdhWVUH0Xk1CEGZBPjRqOTpYcjE6fHopOqh+ITrcgh07IIYVO4iGET/Mg&#10;g0//IINP/x+CUP8fglD/HoJQ/x6CUP8e/0cAAPNRAADfWAAA0V0AAMlgAgDDYAQAvV4NALVgGgCu&#10;YSoAqWA3AqReQwSfXU0Im1tVC5hZXQ6VWGQRkldrE49WchaNVXkYi1SBGohTiRyGU5IehFKcH4JS&#10;pyGAUrQif1LEI31S3iN8U/EifFP+IXtU/yF7VP8ge1T/IHtU/yB7VP8g/0oAAOlUAADaXAAAzGEA&#10;AMNkAAC8ZAIAtmMKAK9kFwCpZScAo2Q0Ap5jQASZYUoHlV9SC5FeWg6OXWERi1toE4labxaGWXYY&#10;hFh9GoFYhhx/V48efVaZIHtWpCJ5VrEjd1bBJHZW2iR1V+8kdVf9I3VY/yJ1WP8hdVj/IXVY/yF1&#10;WP8h/00AAOVXAADTXwAAyGQAAL9nAAC3aAAAsWcHAKloFACjaSQAnmgyAZlnPQSUZUcHkGRPCoxi&#10;Vw2IYV4QhV9lE4NebBaAXXMYfV16Gntcgx15W4wfdluXIXRaoiNyWq8kcVq/JXBa1SVvW+0lb1v8&#10;I29b/yJvW/8ib1v/IW9b/yFvW/8h+k8AAOFaAADPYgAAxGcAALtrAACzbAAArGoEAKRrEgCebCEA&#10;mWwvAZRrOgOPaUQGimhNCYZmVQ2DZVwQgGRiE31iaRV6YnAYeGF4GnVggB1zX4ofcF+UIW5eoCNs&#10;Xq0la168Jmpe0SZpXuwlal/7JGpf/yNqX/8ial//Impf/yJqX/8i8FIAAN1dAADLZQAAwGsAALdu&#10;AACvbwAAp24BAKBvEACacB8AlHAsAY9vOAOKbUIGhmxLCYJqUgx+aVkPe2hgEndmZhR1Zm4XcmV1&#10;GnBkfh1tY4gfa2OSImliniRnYqslZWK6JmRizyZkYuomZWL6JGVj/yNlY/8iZWP/ImVj/yJlY/8i&#10;61UAANhgAADIaAAAvG4AALNxAACrcwAAonEAAJtyDgCVcxwAkHQqAYpzNgKFckAFgXBICH1vUAt5&#10;bVcOdmxeEXNrZBRwamwXbWlzGmtpfBxoaIYfZmeQIWRnnCNiZqklYGa5Jl9mzSZfZugmYGb5JGBm&#10;/yNgZv8jYWb/ImFm/yJhZv8i6FgAANNjAADEawAAuXEAALB1AACndwAAnnUAAJZ2DQCQdxkAi3gn&#10;AIZ3MwKBdj0EfHVGB3hzTgt1clUOcXFcEW5wYxRrb2oWaW5xGWZuehxjbYMeYWyOIV9rmiNda6cl&#10;W2u3JlpryiZaa+clW2v3JFtq/yNcav8iXGr/Ilxq/yJcav8i41sAAM5mAADAbgAAtnQAAKx5AACj&#10;ewAAmHkAAJB6CwCKexYAhXwkAIF8MQF8ezsEd3pEBnN5TApweFMNbHdaEGl2YRNndWgWZHRvGGFz&#10;eBtecoEdXHGMIFpxmCJYcKYkVnC1JVVwyCVVcOUlVXD2JFZv/yNWb/8iV2//Ildv/yJXb/8i318A&#10;AMppAAC8cgAAsngAAKl9AACffwAAkn4AAIp/BwCEgBMAgIEhAHuBLgF3gDkDcoBCBW5/SghrflEL&#10;aH1YDmR8XxFie2YUX3ptF1x5dRlZeH8cV3iKHlR3liFSdqQiUXazI1B2xiRQduMjUHX1I1F1/yJR&#10;dP8hUXT/IVF0/yFRdP8h2GMAAMVtAAC4dgAArn0AAKWCAACagwAAjYMAAISEAwB9hRAAeYYeAHWH&#10;KwFxhzYCbYY/BGmFRwdlhE8KYoNWDV+DXA9cgmMSWoFrFVeAcxhUf30aUX+IHE9+lB9NfqIgS32x&#10;IUp9xCJKfeEhS3z0IUt7/yBLe/8gS3v/IEt7/yBLe/8g0GcAAMByAAC0ewAAqoIAAKCGAACViAAA&#10;h4gAAHyKAAB2jA4Aco0aAG6OJwBqjjIBZo08A2ONRAVgjEwIXItTClqLWg1XimEQVIloElGIcRVP&#10;iHoXTIeFGkqGkhxIhqAdRoavHkWFwh5Fhd8eRYTyHkWD/h5Fgv8eRYL/HkWC/x5Fgv8eym0AALp4&#10;AACvgQAApYcAAJqLAACPjQAAgY4AAHSRAABukwoAaZQVAGaVIgBjlS4BYJU4AlyVQQRZlEkGVpRQ&#10;CFSTVwpRk14MTpJmD0ySbhFJkXgURpCDFkSQkBhCj54ZQI+tGj+PwBo/j9waP43xGj+M/Rs/i/8b&#10;P4v/Gz+L/xs/i/8bwnMAALV+AACqhwAAn4wAAJSQAACIkwAAe5UAAGyZAABlmwQAYJwQAF2dHQBb&#10;nikAWJ40AVWePQJSnUUDUJ1NBU2dVAdLnFsJSJxjC0acaw1Dm3UPQZuAET6ajRM8mpsUOpqrFTma&#10;vRU5mtkVOZjvFjmX/BY4lv8XOJX/FziV/xc4lf8Xu3oAAK+FAACkjAAAmJEAAI2VAACBmgAAdZ0A&#10;AGigAABbpAAAVqUMAFOmFwBRpyMAT6cvAEynOAFKp0EBSKdJAkanUARDp1gFQadfBj+maAg9pnIK&#10;OqZ9Czimig02pZkONKWpDzOluw8zpdQPM6TuDzKi+xAyof8RMqH/ETKh/xEyof8RtIIAAKiMAACd&#10;kgAAkpcAAIacAAB5oQAAbaUAAGGpAABVrAAAS68FAEewEABFsBwARLEnAEKxMgBBsjsAP7JDAT2y&#10;SwE7slMCObJbAzeyZAQ1sm4FM7J5BjGyhwcvsZYILrKmCC2yuAksstAILLDsCSuv+Qorrv8LKq3/&#10;Cyqt/wsqrf8LrYsAAKCSAACVmAAAiZ0AAH2jAABxqAAAZK0AAFmxAABNtAAAQrgAADu6CgA4uxMA&#10;N7weADW8KQA0vTIAM707ADK9RAAxvkwAL75VAS6+XgEsvmgBKr50Aim+ggInv5EDJr+iAyS/tAMj&#10;v8sDI77oAyO89wQiu/8FIrv/BSK7/wUiu/8FpJIAAJiYAACMngAAgKUAAHOrAABnsAAAW7UAAE+5&#10;AABEvAAAOsAAADDEBAAqxwsAKMgTACfJHQAmyScAJckwACTKOQAjykIAIstLACHLVQAgzF8AH8xs&#10;AB3NegAczYoAG82cABnOrgEYzsUAGM3kABjM9AEYyvwBGMr/AhjK/wIYyv8Cm5kAAI+fAACCpgAA&#10;da0AAGizAABcuQAAUL0AAETBAAA5xAAAMMgAACjMAQAg0AYAGdULABbXEAAV2BkAFdkiABTZKwAT&#10;2jQAE9o9ABLbSAAR3FMAEd1fABDdbQAQ3n4ADt+RAA7gpAAN4LgADODSAAvf7QAM3vcADN37AAzd&#10;+wAM3fsAkp8AAIWnAAB3rgAAarUAAF28AABQwQAARMUAADjJAAAuzQAAJdEAAB7VAAAW2gEAEd4G&#10;ABDnDQAO5xIADegZAAzoIQAL6SkACuoxAAnqOwAH60UABetRAATrXgAD624AAeuAAADqlAAA6qcA&#10;AOu8AADr0gAA6+kAAOzvAADs7wAA7O8Ah6cAAHmvAABrtwAAXr4AAFHFAABDyQAAN80AAC3RAAAj&#10;1gAAG9sAABPfAAAO4wAADO4CAAr2CgAH9g4ABfYSAAP2GAAA9R4AAPUlAAD1LgAA9TcAAPZCAAD2&#10;TgAA9l0AAPZuAAD2gQAA9pUAAPenAAD3twAA+McAAPjQAAD40AAA+NAAe68AAG24AABgwAAAUsgA&#10;AETNAAA30QAAK9cAACHcAAAY4AAAEeQAAAznAAAH7wAABPoAAAH/AwAA/wgAAP8NAAD+EAAA/hQA&#10;AP8aAAD/IQAA/ykAAP8zAAD/PgAA/0sAAP9bAAD/bAAA/4AAAP+SAAD/oQAA/60AAP+zAAD/swAA&#10;/7MA/xwmAP8cJAD/GiUA/xUnAP8RLgD/EDoA/w5HAf8NUwH/C18B/wprAf8KdQH/Cn8B/wqHAf8K&#10;jgH/CpUB/wqbAf8JoAH/CaUA/wmrAP8JsQD/CbgA/wnBAP4JzAD8Cd4A+QnrAPUJ9gDzCf8A8gr/&#10;APEK/wHxC/8B8Qv/AfEL/wHxC/8B/x8jAP8fIQD/HiEA/xkkAP8XLAD/FTcA/xNEAP8RUAH/EFwB&#10;/w5nAf8OcgH/DnsB/w6EAf8OiwH/DpIB/w6YAf8OnQH/DqMB/g6oAfwOrgH7DrUA+g6+APgOyQD1&#10;DtsA8g7qAO4O9QDsDv8B6w//AeoP/wHqEP8B6RD/AekQ/wHpEP8B/yIfAP8iHAD/IRwA/x8gAP8f&#10;KQD/HDQA/xpAAP8XTAH/FVgB/xRjAf8TbgH/E3cB/hOAAfwTiAH6Eo4B+RKVAfgSmgH2EqAB9RKm&#10;AfQSrAHzErMB8RK8AfASxwHtEtgB6RPoAeYT9QHkFP8B4hT/AuEV/wLhFf8C4BX/AuAV/wLgFf8C&#10;/yUbAP8mFwD/JBYA/yUcAP8mJQD/JDAA/yE7AP8fSAD/HVQB/RtfAfkaaQH3GnMB9Bl8AfIZhAHx&#10;GYsB7xmRAe4ZlwHsGZ0B6xmjAekZqgHoGbEB5xm6AeUZxQHjGdUB3xroAdwb9QLYG/8C1Rz/A9Qc&#10;/wPTHP8E0hz/BNIc/wTSHP8E/ykXAP8qEwD/KRIA/ywYAP8sIQD/LCsA/yk3AP0nQwD3JU8B8yNa&#10;Ae8iZAHsIW4B6SF3AechfwHlIYYB5CGNAeIglAHhIJoB3yCgAd4gpwHcIa8B2iG4AtghwwLVIdMC&#10;0SLnAs0i9APKI/8EyCP/Bccj/wbGI/8GxiP/BsYj/wbGI/8G/ywSAP8uDwD/MBAA/zMUAP8zGwD/&#10;MiUA+jAwAPIuPADsLEkA5ypVAeMqXwHgKWkB3SlyAdooegHXKIIC1SiJAtMokALRKJYDzyicA84o&#10;owPMKKsDyiizA8kovgTHKMwExSniBMEq8Qa+Kv4HvCr/CLoq/wi6Kv8IuSr/Cbkq/wm5Kv8J/zAP&#10;AP8yCwD/Ng0A/zgQAP85FQD5Nx4A7zUoAOczNQDgMkIA2zJPANUxWgHQMWQCzTBtAsswdQPJMHwD&#10;xy+DBMUvigTEL5EFwi+XBcEvnga/L6YGvS+vBrwvuQe6L8cHuDDdB7Uw7gmyMPsKsDD/C64w/wuu&#10;MP8LrTD/C60w/wutMP8L/zMMAP82BgD/PAkA/z4MAP09EADvPBUA5DkfANs5LQDSOjwAzTpJAcg5&#10;VAHEOV4CwThnA783bwS9N3YFuzZ9Brk2hAe3NosHtjWSCLQ1mgmzNaEJsTWqCq81tAuuNcELrDXU&#10;C6k26gymNvgNpTb/DqM3/w6iN/8Oojf/DqI3/w6iN/8O/zcHAP87AgD/QAMA8kIFAOlCCQDlPw4A&#10;2D4WAM5AJwDHQTYAwkFEAb1BTwK5QFkDtj9hBLQ+aQaxPXEHrz14CK48fwmsPIYKqjuNC6k7lQyn&#10;O50NpTumDaM6sA6iO7wPoDvND5475hCbPPURmjz/EZk8/xGYPP8RmDz/EZg8/xGYPP8R/zoBAP9A&#10;AADvRQAA4UgAANlIBQDTRgkAzEUSAMRHIgC9SDEAuEg/AbNHSgKwRlQErEVdBapEZAenQ2wIpUJz&#10;CqNCeguhQYEMoEGIDZ5AkA+cQJgQmkChEZhArBKXQLgSlUDIE5NA4RORQfMUkEH/FI9B/xSOQv8T&#10;jkL/E45C/xOOQv8T/zwAAPlEAADkSgAA2E4AAM5PAgDJTQYAw0sPALtNHQC1Ti0Ar046AatNRgKn&#10;TE8EpEtYBqFKYAieSWcJnEhuC5pHdQ2YRnwOlkaDD5RFixGSRZQSkEWdE45FqBSMRbQVi0XEFopF&#10;3BaIRvAWhkb9FoZG/xaFR/8VhUf/FYVH/xWFR/8V/z8AAOxIAADdTwAAz1MAAMZVAADAUwMAu1EM&#10;ALNSGQCtUykAqFM2AaNSQgKfUUsEnFBUBplPXAiWTmMKlE1qDJFMcQ6PS3gPjUt/EYtKhxKJSpAU&#10;h0maFYVJpReDSbEYgknAGIFK1hl/Su0Yfkv8GH5L/xd9S/8XfUv/Fn1L/xZ9S/8W/0MAAOZMAADW&#10;UwAAyVgAAMBZAAC6WAEAtFYJAKxXFgCmWCUAoVgyAZ1XPgKYVkgElVVRBpJUWAiPUl8KjFJmDIpR&#10;bQ6IUHQQhU97EoNPhBOBTo0Vf06XF31OoRh7Ta4Zek69GnhO0Rp3Tusad0/6GXZP/xl2T/8Ydk//&#10;F3ZP/xd2T/8X+EYAAOJQAADQVwAAxFwAALteAAC0XQAArloGAKZbEwCgXCIAm1wvAJdbOwKSWkUD&#10;j1lNBotYVQiIV1wKhlZjDINVag6BVHEQflR4EnxTgBR6UokWeFKUGHZSnxl0UqsaclK6G3FSzRxw&#10;UugbcFP5GnBT/xpwU/8ZcFP/GHBT/xhwU/8Y70kAAN1TAADLWgAAwF8AALdiAACvYQAAqF4CAKFf&#10;EACbYB4AlmAsAJFgOAGNXkIDiV1LBYVcUgeCW1kKgFpgDH1ZZw57WG4QeFh1EnZXfRR0V4cWclaR&#10;GG9WnBpuVqkbbFa4HGtWyx1qVuYcalf3G2pX/xpqV/8Za1f/GWtX/xlrV/8Z60wAANhWAADIXgAA&#10;vGIAALNlAACrZQAAo2IAAJxiDgCWYxwAkWQpAIxjNQGIYj8DhGFIBYBgUAd9X1cJel5dC3ddZA11&#10;XGsQc1xyEnBbexRuW4QXbFqPGGpamhpoWqccZlq2HWVayB1lWuQdZVr2HGVa/xtlWv8aZVr/GWVa&#10;/xllWv8Z6E8AANNZAADEYQAAuWYAALBoAACnaQAAnmUAAJdmDQCRZxkAjGgnAIdnMgGDZj0Cf2VG&#10;BHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4IWZ16NGWVemBpjXqUcYV60HWBexx1gXuMd&#10;YF71HGBe/xtgXv8aYV7/GmFe/xphXv8a5FIAAM9cAADAZAAAtmkAAKxsAACjbAAAmWkAAJJqCwCM&#10;ahYAh2skAIJrMAF+ajoCemlDBHZoSwZzZ1IIcGdZCm1mYA1rZWYPaGRuEWZkdhRkY4AWYmOLGGBi&#10;lxpeYqQcXGKyHVtixR1bYuEdW2L0HFti/xtcYv8aXGL/Glxi/xpcYv8a4FUAAMtfAAC9ZwAAsmwA&#10;AKlwAACfbwAAlGwAAIxtCACGbhMAgm8hAH1vLQF5bzgCdW5BA3JtSQVubFAHa2tXCmlrXgxmamUO&#10;ZGlsEWFpdBNfaH4WXWeJGFtnlRpZZqIbV2awHFZmwx1WZt8dVmbzHFdm/xtXZv8aV2b/Gldm/xpX&#10;Zv8a21kAAMdiAAC6agAAr3AAAKZzAACacwAAj3AAAIdxBQCBchEAfHMeAHhzKgB0czUBcHM/A21y&#10;RwVqcU4HZ3FVCWRwXAtib2MOX29qEF1uchJabXwVWG2GF1ZskxlUbKAbUmuvHFFrwRxRa9wcUWvx&#10;G1Jr/hpSav8aUmr/GVJq/xlSav8Z1FwAAMNmAAC2bgAArHQAAKJ3AACWdgAAiXUAAIF2AQB6dw8A&#10;dngbAHJ5JwBveTIBa3g8Amh4RARld0wGYndTCF92WgpddWEMWnVoD1h0cBFVc3kTU3OEFlFykBhP&#10;cp4ZTXGtGkxxvxtLcdkbTHHwGkxw/RpNcP8ZTW//GU1v/xlNb/8ZzmAAAL5qAACycgAAqHgAAJ17&#10;AACQegAAhHoAAHp7AAB0fAwAb34XAGx+JABpfy8BZn85AmJ/QgNffkkFXX1QB1p9VwlXfF4LVXxl&#10;DVJ7bg9QencSTnqCFEt5jhZJeZwXSHirGEZ4vRlGeNUZRnfvGEd2/BhHdv8YR3X/F0d1/xdHdf8X&#10;yWUAALpvAACudwAApH0AAJh/AACLfwAAfn8AAHOBAABsgwkAaIQTAGWFIABihiwAX4Y2AVyGPwJZ&#10;hUYDV4VOBVSFVQdShFwJT4NjC02Daw1LgnQPSIJ/EUaBjBNEgZoVQoCpFkGAuhZAgNIWQX/tFkF+&#10;+xZBff8WQX3/FkF9/xZBff8WwmoAALV1AACqfQAAn4IAAJKDAACFhAAAeYUAAGqJAABkigMAYIwQ&#10;AF2NGwBbjicAWI4yAFWOOwFTjkMCUI5KA06NUgVMjVkGSYxgCEeMaApFi3IMQot9DkCKiQ8+ipgR&#10;PIqnEjuKuBI6is8SO4jrEjuH+hM7hv8TO4b/EzuG/xM7hv8TvHEAAK97AAClgwAAmYcAAIyIAAB/&#10;iQAAc4wAAGWQAABckwAAV5UMAFSWFgBSliIAUJctAE2XNgBLlz8BSZdHAkeXTgNFllUEQ5ZdBUGW&#10;ZQY+lW8IPJV6CTqVhws4lZUMNpSlDTWUtg40lMwNNJPpDTSS+A40kP8PNJD/DzSQ/w80kP8PtXgA&#10;AKqCAACeiAAAk40AAIaOAAB5kAAAbZMAAGGXAABVmwAATZ4GAEmfEABHnxsARqAmAESgMABDoToA&#10;QaFCAT+hSQE9oVECO6FZAjmhYQM3oGsENaB2BTOggwYxoJIHMKCiCC6gswguoMkILp/nCC2d9wkt&#10;nP8KLZv/Ci2b/wotm/8Kr4AAAKOJAACXjgAAjZMAAH+VAABymAAAZpwAAFugAABPpAAARacAAD6p&#10;DAA8qhQAOqofADmqKQA4qzIAN6s7ADWrQwA0rEsAMqxTATGsXAEvrGYCLaxxAiusfwMqrI4DKKye&#10;BCessAQmrMUEJqvkAyWp9QQlqP8FJaf/BSWn/wUlp/8Fp4kAAJuPAACRlAAAhJkAAHieAABrogAA&#10;X6YAAFOqAABIrQAAPbAAADSzAwAvtQ4ALbUWACy1IAArtikAKrYyACm3OgAot0MAJ7dMACa4VQAk&#10;uF8AI7hrACK4eAEguIgBH7iZAR25qwEcucABHLjfARy28gEbtfwCG7T/Ahu0/wIbtP8Cn48AAJSV&#10;AACImwAAe6EAAG6mAABiqwAAVrAAAEqzAAA/tgAANbkAACy8AAAkvwYAH8INAB3CFAAcwh4AG8Mm&#10;ABrDLwAZxDgAGMRBABfESgAWxVUAFcVhABTGbwATxn8AEsaRABHHpAAQx7kAD8fUABDG7gAQxPoA&#10;EMP/ABDD/wAQw/8Al5YAAIucAAB+ogAAcakAAGSvAABYtAAAS7gAAEC7AAA1vgAAK8EAACPFAAAb&#10;yQEAFMwGABDQCwAO0READdEZAA3RIQAM0SoADNE0AAvSPgAK0kkACdNVAAnTYgAI03IABtSEAAXU&#10;mAAE1KsAA9XAAAHV3AAB1e0AAdX2AAHV9gAB1fYAjp0AAICkAABzqwAAZrEAAFm4AABMvQAAP8AA&#10;ADTDAAAqxwAAIcoAABnOAAAS0gAADdYBAAnbBQAG3A0ABNwRAAPdGAAB3iAAAN4oAADfMQAA4DwA&#10;AOFHAADiVAAA42MAAON0AADkiAAA5JsAAOWuAADlwQAA5dUAAObnAADm5wAA5ucAg6QAAHWsAABo&#10;swAAWrsAAE3BAABAxAAAM8gAACjMAAAf0AAAF9QAABDZAAAL3QAABeEAAADkAAAA5QcAAOYNAADn&#10;EQAA6BYAAOkdAADqJQAA6y4AAO05AADvRQAA8FMAAPFkAADxdgAA8ooAAPOcAADzrQAA9LsAAPTI&#10;AAD0yAAA9MgAd60AAGq1AABcvQAAT8QAAEDJAAAzzQAAJ9EAAB3WAAAU3AAADuAAAAjjAAAB5gAA&#10;AOoAAADuAAAA7gAAAO8EAADwCgAA8Q4AAPMSAAD0GAAA9iAAAPgqAAD6NQAA/UMAAP5SAAD/YwAA&#10;/3YAAP+JAAD/mgAA/6YAAP+wAAD/sAAA/7AA/xYjAP8VIQD/ESEA/w0kAP8JKwD/BjcA/wNEAP8A&#10;UQD/AF0A/wBoAP8AcgD/AHsA/wCDAP8AigD/AJEA/wCWAP8AnAD/AKEA/QCmAPsArAD5ALMA9wC7&#10;APUAxQDzANEA8gDkAPEA8QDvAPoA7gD/AO4A/wDtAP8A7QD/AO0A/wDtAP8A/xkgAP8YHQD/FR0A&#10;/xAfAP8OKQD/DDQA/wpBAP8HTQD/BVkA/wRkAP8EbgD/A3cA/wOAAP8DhwD/A40A/QKTAPsCmQD5&#10;Ap4A9wKkAPUCqgDzAbAA8QG4AO8BwgDtAc8A6wHjAOoB7wDoAvsA5wT/AOYF/wDmBv8A5gb/AOYG&#10;/wDmBv8A/xwbAP8bGQD/FxgA/xUdAP8TJQD/ETAA/xA9AP8OSQD/DFUA/wtgAP8LagD9C3MA+wt8&#10;APkKgwD3CooA9QqQAPQKlgDzCpsA8QqhAO8JpwDtCa4A6wm2AOgJwADmCc0A5AniAOIK8ADfC/sA&#10;3gz/ANwN/wDcDf8A2w3/AdsN/wHbDf8B/x8XAP8eEwD/GxIA/xwZAP8bIgD/GCwA/xU4AP8TRAD+&#10;ElAA+RFbAPUQZgDzEG8A8BB3AO4QfwDsEIYA6hCMAOkQkgDoEJgA5g+eAOUPpQDjD6wA4Q+0AOAP&#10;vgDeD8wA2hDhANUR8ADSEvsAzxL/Ac4T/wHNE/8BzRP/AcwT/wHME/8B/yISAP8iDwD/IQ8A/yIU&#10;AP8iHAD/ICcA/x0yAPgbPgDyGUsA7hhWAOoXYADnFmoA5BZyAOIWegDgFoIA3haIANwWjwDbFpUA&#10;2RabANYWogDUFqkA0haxANAXuwDOF8kAzBjeAMgZ7gHFGvsBwxr/AsEb/wLAG/8CwBv/AsAb/wLA&#10;G/8C/yYOAP8lCwD/KAwA/ykQAP8oFgD+JiAA9CQrAOwhOADmIEQA4R9QAN0fWwDZHmUA1R5tANIf&#10;dQDQH30Azh+DAMwfigHLH5AByR+XAcgfngHGH6UBxSCtAcMgtwHBIMQBwCHWAbwi6gK5IvgDtiL/&#10;A7Uj/wO0I/8EsyP/BLMj/wSzI/8E/ykLAP8qBQD/LggA/y8MAP8tEADzKxcA6CgiAOAmLwDZJj0A&#10;0idKAM0nVQDKKF8AxyhoAcUobwHDJ3cBwSd+Ab8nhAG+J4sCvCeSArsnmQK5J6ACtyepA7YoswO0&#10;KL8DsyjPA7Ap5gStKfYEqyr/Bakq/waoKv8GqCr/Bqgq/waoKv8G/y0FAP8wAAD/MwIA9jQGAO8y&#10;CgDoLhAA3CwYANEuKADLLzcAxjBEAMEwTwC+MFkBuzBiAbgwagK2L3ECtS94ArMvfwOxL4YDsC+N&#10;A64ulAStLpwEqy6kBakvrgWoL7oFpi/KBqQw4gahMPMHnzD/CJ4x/widMf8InDH/CJwx/wicMf8I&#10;/zAAAP81AADvOAAA4joAANs5BADWNQkAzjQTAMY2IgC/ODEAujg/ALY4SgGzOFQBsDddAq03ZAKr&#10;NmwDqTZzBKg2eQSmNYAFpDWHBaM1jwahNZcHnzWgB541qgicNbYImzXFCZk13QmWNu8KlDb9CpM3&#10;/wqSN/8Kkjf/CpI3/wqSN/8K/zMAAPY6AADkPwAA2EIAAM5CAQDJPgYAxDsPALs+HQC1PywAsT86&#10;AK0/RQGpP08Bpj5YAqM9XwOhPWcEnzxtBZ08dAacO3sGmjuCB5g7igiWO5MJlTqcCpM6pguROrIL&#10;kDvADI471QyMPOwNijz7DYk8/w2JPP8MiDz/DIg8/wyIPP8M/zcAAOo/AADcRQAAzkkAAMVJAAC/&#10;RgIAukMMALNEGQCtRScAqEY1AKRFQQGgRUsCnURTAppDWwOYQ2IFlkJpBpRBcAeSQXYIkEB+CY5A&#10;hgqNQI4Li0CYDIlAog2HQK4OhUC8D4RAzw+CQekPgUH5D4BB/w+AQv8OgEL/DoBC/w6AQv8O+jsA&#10;AOVEAADTSwAAx04AAL5PAAC4TAAAskkJAKtJFQClSyMAoEsxAJxLPQGYSkcClUlPA5JJVwSQSF4F&#10;jkdlBotHaweJRnIJiEZ5CoZFgguERYoNgkWUDoBEnw9+RKsQfEW5EXtFyxF6ReYReUb3EXhG/xB4&#10;Rv8QeEb/D3hG/w94Rv8P8D8AAN9JAADNTwAAwVMAALhUAACxUgAAq04FAKROEQCeTyAAmVAtAJVQ&#10;OQGST0MBjk5MA4tNUwSJTVoFhkxhBoRLaAiCS24JgEp2C35Kfgx8SYcOekmRD3hJnBB2SagSdEm2&#10;EnNJyBNySuMTcUr1EnFK/xFxS/8RcUv/EHFL/xBxS/8Q7EMAANlMAADIUwAAvVcAALRYAACsVwAA&#10;pVIBAJ5TDwCYVBwAk1QpAI9UNQCLU0ABiFNIAoVSUASCUVcFf1BeBn1QZAh7T2sJeU9yC3dOew11&#10;ToQOc02OEHFNmRFvTaUTbU2zFGxNxRRrTuEUa070E2tO/xJrTv8Sa07/EWtO/xFrTv8R6EYAANNQ&#10;AADEVgAAuVoAALBcAACmWgAAn1YAAJhWDQCSVxkAjlgmAIlYMgCGWD0BgldFAn9WTQN8VVQFeVRb&#10;BndUYQh1U2gJc1NwC3FSeA1vUoEPbVKLEGtRlxJpUaMTZ1GxFGZRwxVlUt4VZVLyFGVS/xNlUv8S&#10;ZVL/EmVS/xJlUv8S5EoAAM9TAADAWgAAtV4AAKxgAACiXgAAmlkAAJJaCwCNWxYAiFwjAIRcLwCA&#10;WzoBfVtDAnlaSwN2WVIEdFhYBnFYXwdvV2YJbVdtC2tWdQ1pVn4PZ1aJEWVVlRJjVaEUYlWvFWFV&#10;wRZgVdsWYFbxFWBW/hRgVv8TYVb/EmFW/xJhVv8S4E0AAMtWAAC9XQAAsmEAAKhjAACdYQAAlV0A&#10;AI1eCQCHXhMAg18gAH9fLAB7XzcBd15AAnReSANxXU8Eb1xWBWxcXAdqW2MJaFtrC2Zacw1kWnwP&#10;YlqHEWBZkxJeWaAUXVmuFVtZvxZbWdgWW1nvFVtZ/RRcWf8TXFn/ElxZ/xJcWf8S3FAAAMdZAAC6&#10;YAAAr2QAAKRlAACZZAAAkGAAAIhhBgCCYhEAfmMdAHpjKgB2YzQBc2I9AW9iRgJsYU0EamFUBWdg&#10;WgdlYGEIY19pCmFfcQxfXnoOXV6FEFtekRJZXZ4UWF2sFVddvRZWXdUWVl3uFVdd/BRXXf8TV13/&#10;Eldd/xJXXf8S1lMAAMRcAAC3YwAArGgAAKBoAACVZwAAimMAAINlAgB9Zg8AeGYaAHRnJwBxZzIA&#10;bmc7AWtmQwJoZksDZWVSBWNlWQZhZF8IXmRnClxjbwxaY3gOWGODEFZijxJUYpwTU2KqFVJiuxVR&#10;YtIVUWHtFVJh+xRSYf8TU2H/ElNh/xJTYf8S0VYAAMBfAACzZgAAqWsAAJxrAACQagAAhWcAAH1p&#10;AAB3ag0Ac2sXAG9rJABsbC8AaWw4AWZrQQJja0kDYWtQBF5qVwZcal0HWmllCVhpbQtVaHYNU2iB&#10;D1FnjRFPZ5oSTmepFE1nuRRMZ88UTGbrFE1m+xNNZv8STmX/Ek5l/xJOZf8SzFoAALxjAACwagAA&#10;pW8AAJhuAACMbQAAgGwAAHdtAABxbgsAbW8UAGlwIQBmcSwAZHE2AWFxPgFecUYCXHBNA1lwVAVX&#10;cFsGVW9iCFNvagpQbnMMTm5+DkxtihBKbZgRSWynEkhsuBNHbM0TR2zqE0hr+hJIa/8SSGr/EUhq&#10;/xFIav8Rx14AALhnAACsbgAAoXIAAJNyAACHcQAAenEAAHFyAABrdAcAZnURAGN2HQBgdygAXncz&#10;AFt4PAFZd0MCVndLA1R3UgRSdlkFUHZgB051aAhLdXEKSXR8DEd0iA5Fc5YPQ3OlEEJzthFBc8sR&#10;QnLoEUJy+BFCcf8QQ3D/EENw/xBDcP8QwWMAALNsAACocwAAm3YAAI51AACBdgAAdXYAAGl4AABj&#10;egIAXnwOAFx9GQBZfiQAV38vAFV/OAFTf0ABUH9IAk5+TwNMflYESn5dBUh9ZQZGfW4IQ3x5CkF8&#10;hgs/e5QNPnujDjx7sw48e8gOPHrmDjx59w48eP8OPHj/Dj13/w49d/8OvGgAAK9yAACkeQAAlnoA&#10;AIh6AAB8egAAcHwAAGN/AABcggAAV4QLAFOFFABRhiAAT4YqAE6HNABMhzwBSodEAUiHSwJGh1MC&#10;RIZaA0KGYgRAhmwGPoV2BzuFgwg5hZEKOISgCzaEsQs2hMYLNoPkCzaC9gs2gf8MNoD/DDaA/ww2&#10;gP8Mtm8AAKp4AACffwAAkH4AAIN/AAB3gAAAa4IAAF6HAABVigAATowGAEqOEABIjxoAR48lAEWQ&#10;LwBEkDgAQpBAAECQRwE/kE8BPZBWAjuQXwI5kGgDN49zBDWPgAUzj44GMY+eBzCOrwcvjsMHL47h&#10;By+M9Agvi/8IL4r/CC+K/wkviv8JsHYAAKV/AACYhAAAioQAAH2FAABwhwAAZYoAAFqOAABPkgAA&#10;RpUAAEGYDAA+mBQAPZkfADuZKAA6mjEAOZo6ADeaQgA2mkoANZpSATOaWgExmmQBL5pvAi2aewIs&#10;mooDKpqaAymarAQomsAEJ5neAyeX8gQnlv0FJ5X/BSeV/wUnlf8FqX4AAJ6FAACSiQAAhIoAAHaM&#10;AABqjwAAXpMAAFSXAABJmwAAQJ8AADeiBAAyow4AMaMXADCkIQAupCoALaQyACylOgArpUMAKqVL&#10;ACmlVAAopV4AJqVpACWldgEjpYUBIqWWASCmqAEfpbsBHqXXAR6k7wEeovsCHqH/Ah6h/wIeof8C&#10;ooYAAJeMAACLjwAAfZEAAG+UAABjmAAAV50AAE2hAABDpQAAOKgAADCrAAAorgcAJK8QACOvFwAh&#10;ryEAILApAB+wMQAesDoAHbFCAByxTAAbsVYAGrFhABmybwAYsn4AFrKQABWyogAUsrYAE7LOABOx&#10;6wATr/kAE67/AROu/wETrv8Bmo0AAJCSAACElwAAdZoAAGifAABbowAAUKgAAEWsAAA7sAAAMbIA&#10;ACe1AAAguAAAGLoHABS8DgATvBUAErweABG9JgARvS4AEL03ABC+QQAOvkwADr5XAA2+ZQAMv3QA&#10;C7+GAAq+mQAIvqwAB77CAAe+3wAIvvAACL36AAi9/AAIvfwAk5QAAIeZAAB6nwAAbKUAAGCqAABT&#10;rwAAR7MAADy2AAAxuAAAJ7sAAB++AAAXwQAAEcQBAAzICAAIyQ4AB8kUAAbJHAAFySQABMosAAPK&#10;NgACykAAAMtMAADLWQAAy2gAAMt5AADMjAAAy58AAMuzAADLyAAAzOIAAMzvAADM8QAAzPEAipoA&#10;AHyhAABvpwAAYq0AAFWzAABIuAAAO7sAADC+AAAmwQAAHcQAABXIAAAPywAACs4AAATSAgAA0woA&#10;ANMPAADUFAAA1RoAANYiAADXKgAA2TQAANo/AADcSwAA3FoAAN1qAADdfQAA3ZEAAN2kAADetgAA&#10;3sgAAN7eAADe4gAA3uIAf6IAAHGpAABksAAAVrcAAEm8AAA8wAAAL8QAACTHAAAbywAAE88AAA3S&#10;AAAH1gAAANsAAADeAAAA3wMAAOAJAADhDgAA4hIAAOMXAADlHgAA5icAAOgxAADqPQAA7EsAAOxa&#10;AADtbAAA7oAAAO6UAADupQAA7rQAAO7CAADuxgAA7sYAdKoAAGayAABYuQAAS8AAAD3FAAAvyQAA&#10;JM0AABnRAAAR1gAAC9sAAAPeAAAA4QAAAOUAAADoAAAA6QAAAOoAAADrBgAA7QsAAO8PAADwEwAA&#10;8hoAAPQjAAD3LgAA+TsAAPtKAAD8WwAA/W0AAP2AAAD+kwAA/qIAAP6tAAD+rwAA/q8A/xAfAP8O&#10;HQD/Ch0A/wEgAP8AKAD/ADUA/wBBAP8ATgD/AFoA/wBlAP8AbgD/AHcA/wB/AP4AhgD8AIwA+wCS&#10;APkAlwD4AJwA9wCiAPYApwD1AK0A8wC1APIAvQDxAMkA7wDcAO4A6wDtAPcA7AD/AOsA/wDqAP8A&#10;6gD/AOoA/wDqAP8A/xMcAP8RGQD/DRkA/wYcAP8DJQD/ADEA/wA+AP8ASgD/AFYA/wBhAP8AawD9&#10;AHMA+gB7APcAgwD1AIkA9ACPAPIAlADxAJkA8ACfAO4ApADtAKsA7ACyAOoAugDoAMYA5wDWAOUA&#10;6ADkAPUA4wD+AOIA/wDhAP8A4QD/AOEA/wDhAP8A/xUYAP8TFAD/DxQA/w0ZAP8LIgD/CC0A/wQ5&#10;AP8BRgD/AFEA/gBcAPoAZgD2AG8A8gB3AO8AfgDtAIUA6wCLAOoAkQDoAJYA5wCcAOYAoQDkAKgA&#10;4wCvAOEAuADfAMMA3QDRANsA5gDZAPMA1wD9ANUC/wDUAv8A1AP/ANQD/wDUA/8A/xgTAP8VEAD/&#10;Eg8A/xIVAP8RHQD/DigA/ww0AP8KQQD5CEwA9QZXAPEGYQDtBmoA6QVyAOYFegDkBYEA4gWHAOAG&#10;jQDfBpIA3QaYANsGngDZBqUA1watANQGtQDSBsAA0AfPAM4I5QDMCfQAygv/AMgM/wDHDP8Axwz/&#10;AMYM/wDGDP8A/xsOAP8ZDAD/GA0A/xgRAP8XGAD/FCIA+xEuAPMQOgDtDkYA6A1SAOUNXADhDWUA&#10;3g1tANsNdQDYDXwA1Q2CANMNiQDRDY8A0A2VAM4NnADNDqMAyw6rAMkOtADIDsAAxg7PAMMQ5gDA&#10;EfUAvRL/ALwS/wC7Ev8AuhL/AboS/wG6Ev8B/x8KAP8cBAD/HwgA/x8NAP8dEgD4GhsA7hYmAOYU&#10;MwDgEz8A2hNLANQTVgDQE18AzhRoAMsUbwDJFHcAxxV9AMYVhADEFYoAwxWRAMEWmADAFp8Avhan&#10;ALwXsAC7F7wAuRfLALcY4gCzGfIBsRr/Aa8b/wGuG/8Brhv/Aa0b/wGtG/8B/yIEAP8iAAD/JQIA&#10;/CQHAPchDADsHRIA4RocANgaKgDQGzgAyx1FAMcdUADDHloAwB5iAL4eagC8H3EAuh94ALkffgC3&#10;H4UAth+MALQfkwCzH5oBsSCjAbAgrAGuILcBrCHGAash3QGnIu8CpSL9AqMj/wKiI/8CoiP/AqEj&#10;/wKhI/8C/yUAAP8oAADyKgAA5SsAAN8oBQDcIQsA0iEUAMkkJADDJTIAviY/ALonSgC3J1QAtCdd&#10;ALInZACwJ2wAridyAa0neQGrJ38BqieGAagnjgGnJ5YCpSeeAqMoqAKiKLMCoCjBAp8o1QKcKewD&#10;mir6A5gq/wSXKv8Elyr/BJYq/wSWKv8E/ygAAPUuAADlMwAA2jUAANAzAQDMLQYAxioQAL4tHgC4&#10;LiwAsy86AK8vRQCsME8AqS9YAKcvXwGlL2YBoy9tAaEvcwKgLnoCni6BAp0uiQKbLpEDmS6aA5gu&#10;pASWL68ElS+9BJMvzwSRMOgFjzD4BY0x/wWNMf8FjDH/BYwx/wWMMf8F/y0AAOo1AADcOgAAzj0A&#10;AMY8AADANwIAuzMNALM0GQCuNicAqTc0AKU3QACiN0oAnzdTAZ02WgGbNmEBmTZoApc1bwKVNXUD&#10;lDV8A5I1hASQNY0EjzWWBY01oAWLNasGijW5Bog1ygeHNuUHhTb2B4Q3/weDN/8Hgzf/B4I3/weC&#10;N/8H9DIAAOM7AADSQQAAxkQAAL1DAAC3PwAAsTsJAKo7FAClPCIAoD0wAJ09OwCZPUUAlj1OAZQ8&#10;VgGSPF0CkDxjAo47agOMO3EEijt4BIg6gAWHOogGhTqSBoM6nAeBOqgIgDq1CX47xgl9O+EJezzz&#10;CXs8/wl6PP8Iejz/CHo8/wh6PP8I7jcAAN1BAADLRgAAv0kAALZJAACuRgAAqUEEAKNBEQCdQh4A&#10;mEMrAJVDNwCRQ0EAjkJKAYxCUgGJQVkCh0FfA4VBZgODQG0EgUB0BYBAewZ+P4QHfD+OCHo/mQl4&#10;P6UKd0CyCnVAwwt0QN0Lc0HxC3JB/wpyQf8KckH/CXJB/wlyQf8J6TwAANVFAADFSwAAuk4AALBO&#10;AACnSwAAokYAAJtGDgCWRxoAkUgnAI5IMwCKSD0Ah0dGAYRHTgGCRlUCgEZcA35FYgR8RWkEekVw&#10;BXhEeAZ2RIEIdESLCXJElgpwRKILb0SvDG5EwAxtRdkNbEXvDGtF/QtrRv8La0b/CmtG/wprRv8K&#10;5UAAAM9JAADBTwAAtVIAAKtSAAChTwAAm0oAAJRKDACPSxcAi0wkAIdMLwCETDoAgUxDAX5LSwF7&#10;S1ICeUpYA3dKXwR1SWYFc0ltBnFJdQdvSX4IbUiICWtIkwtqSJ8MaEitDWdJvQ1mSdQOZUntDWVK&#10;/AxlSv8LZUr/C2VK/wtlSv8L4EQAAMtNAAC9UgAAslYAAKZVAACcUgAAlU4AAI5OCQCJTxQAhVAg&#10;AIFQLAB+UDcAe1BAAXhQSAF1T08Cc05VA3FOXARvTmMFbU1qBmtNcgdpTXsIZ02FCmVNkQtkTJ0M&#10;Yk2rDWFNuw5gTdEOYE3sDmBN+w1gTf8MYE3/C2BN/wtgTf8L3EcAAMdQAAC5VgAArlkAAKJYAACY&#10;VgAAkFEAAIlSBgCDUxEAf1MdAHtUKQB4VDQAdVQ9AXJTRQFwU0wCbVJTAmtSWQNpUmAEZ1FnBmVR&#10;bwdjUXgIYlGDCmBRjwteUJsNXVCpDltRuQ5bUc4PWlHqDltR+g1bUf8MW1H/DFtR/wtbUf8L1koA&#10;AMNTAAC2WQAAq1wAAJ5aAACTWQAAi1QAAIRWAwB+VhAAelcaAHZXJgBzWDEAcFc6AG1XQgFqV0kC&#10;aFZQAmZWVwNkVl4EYlVlBWBVbQdeVXYIXVWBCltVjQtZVJoNWFSnDlZVuA9WVcwPVlXpDlZV+Q1W&#10;Vf8NV1T/DFdU/wxXVP8M0U0AAMBWAACzXAAAp14AAJpdAACPXAAAhlgAAH9ZAAB5Wg0AdFsXAHFb&#10;IwBuWy4Aa1s3AGhbQAFlW0cBY1pOAmFaVQNfWlwEXVpjBVxaawZaWXQIWFl/ClZZiwtUWZgNU1im&#10;DlJZtg5RWcoPUVnnDlFY+A1SWP8NUlj/DFJY/wxSWP8MzVEAALxZAACwXwAAo2EAAJZgAACLXwAA&#10;gVsAAHldAABzXgwAb14VAGtfIABoXysAZmA1AGNgPQFhX0UBX19MAl1fUwNbX1oEWV5hBVdeaQZV&#10;XnIIU159CVFdiQtQXZYMTl2kDU1dtA5MXcgOTF3mDk1d9w1NXP8MTVz/DE5c/wxOXP8MyVQAALlc&#10;AACtYwAAn2MAAJJjAACHYgAAfGAAAHRhAABuYgkAaWMSAGZjHQBjZCgAYWQyAF5kOwBcZEMBWmRK&#10;AlhkUQJWZFgDVGRfBFJjZwVQY3AHTmN6CExihgpLYpQLSWKiDEhisg1HYscNR2LkDUhh9gxIYf8M&#10;SGD/C0lg/wtJYP8LxFgAALVgAACqZgAAm2YAAI1mAACCZQAAdmQAAG5lAABoZgUAY2cQAGBoGgBd&#10;aSUAW2ovAFlqOABXakABVWpHAVNqTgJRalUDT2ldBE1pZAVLaW0GSWh4B0dohAlGaJIKRGehC0Nn&#10;sQxCZ8UMQmfiDEJm9QxDZv8LQ2X/C0Nl/wtDZf8Lv1wAALFkAACmagAAlmkAAIlpAAB9aQAAcWkA&#10;AGdqAABibAEAXW0NAFluFgBXbyEAVXArAFNwNQBRcD0AUHBFAU5wTAFMcFMCSnBaA0hwYgRGb2sF&#10;RG91BkJvggdAbo8JP26eCj1urwo9bsIKPG7gCj1t9Ao9bP8KPWv/Cj5r/wo+a/8KumAAAK1pAACg&#10;bgAAkW0AAIRtAAB4bQAAbG4AAGFwAABbcgAAVnQKAFJ1EgBQdh0ATncnAEx3MQBLeDkASXhBAEh4&#10;SQFGeFABRHdXAkJ3XwNAd2gDPndzBDx2fwY6do0HOXacCDd1rQg3dcAINnXeCDd08gg3c/4IN3L/&#10;CDdy/wg3cv8ItWYAAKlvAACacQAAi3EAAH5xAABzcgAAaHMAAFx2AABUeQAATnsFAEp9DwBIfhgA&#10;Rn8jAEV/LABDgDUAQoA9AEGARQA/gEwBPYBUATyAXAI6f2UCOH9vAzZ/fAQ0f4oEMn+aBTF+qgYw&#10;fr0GMH7aBjB98AYwe/0GMHv/BjB6/wYwev8GsGwAAKR1AACUdQAAhnUAAHl2AABudwAAY3kAAFd9&#10;AABPgQAAR4QAAEKGDAA/hxMAPYgdADyIJwA7iTAAOok4ADiJQAA3iUgANolPADSJWAEziWEBMYls&#10;AS+JeAItiYcCLImXAyqIpwMpiLoDKYjUAymG7gMphfwEKYT/BCmE/wQphP8EqnQAAJ57AACOegAA&#10;gHoAAHR7AABofgAAXYEAAFKFAABJiQAAQYwAADmQBQA1kQ8AM5IXADKSIQAxkikAMJMyAC6TOgAt&#10;k0EALJNKACuUUgAqlFwAKJRnACeUcwEllIIBJJSTASKTpAEhk7cBIJPPASGS7AEgkPoCII//AiCP&#10;/wIgj/8CpHwAAJeAAACHfwAAe4AAAG6CAABihQAAV4kAAE2OAABCkgAAOpYAADKZAAAqnAkAKJ0R&#10;ACadGQAlnSIAJJ4qACOeMgAinjoAIZ5CACCeSwAfn1UAHp9gAByfbQAbn3wAGp+NABifnwAXn7IA&#10;Fp/JABae6AAWnPcAFpv/AReb/wEXm/8BnYMAAI+GAACChgAAdIcAAGeLAABbjwAAUJMAAEaYAAA8&#10;nAAAM6AAACujAAAjpgAAHKgLABqpEQAYqRgAF6khABaqKQAVqjEAFKo5ABOqQwATq00AEqtYABGr&#10;ZQAQq3QADquGAA6rmQANq6wADKvBAAyq3wAMqfIADaj8AA2o/wANqP8AlooAAImMAAB6jQAAbJEA&#10;AGCVAABUmgAASZ8AAD+jAAA1pwAAK6oAACOuAAAbsAAAFLMBAA+1CgANthAADLYWAAu2HwAKticA&#10;CbYvAAi2OQAHt0MABrdPAAS3WwADt2oAArd7AAC3jgAAt6EAALa0AAC2ywAAtuUAALXxAAC19wAA&#10;tfcAj5EAAIGUAABylwAAZZwAAFihAABMpgAAQasAADevAAAssgAAI7UAABq4AAATuwAADr0AAAnA&#10;BQADwQ0AAMERAADBFwAAwh4AAMImAADCLwAAwzkAAMREAADEUAAAxF4AAMVvAADFgQAAxZUAAMWo&#10;AADFvAAAxNEAAMTmAADE7gAAxO4AhpgAAHmeAABrowAAXakAAFCuAABEswAAN7YAACy5AAAivAAA&#10;Gb8AABHCAAAMxQAABsgAAADLAAAAzAcAAMwNAADNEQAAzRYAAM4dAADPJAAA0C0AANI4AADURAAA&#10;1FIAANVhAADVcwAA1ocAANabAADWrQAA178AANjOAADY3QAA2N0Ae6AAAG6mAABgrQAAU7MAAEW4&#10;AAA4vAAAK78AACHCAAAXxgAAEMkAAArMAAAC0AAAANQAAADXAAAA2AAAANoFAADbCwAA3A4AAN4T&#10;AADfGQAA4SEAAOMqAADlNgAA50MAAOdTAADoZAAA6XcAAOmMAADqnwAA6q4AAOq6AADqwwAA6sMA&#10;cKgAAGKvAABVtgAAR7wAADnAAAAsxAAAIMgAABbMAAAO0AAAB9QAAADZAAAA3QAAAOEAAADjAAAA&#10;5AAAAOYAAADnAQAA6QcAAOsMAADsEAAA7hUAAPAdAADzJwAA9jMAAPdDAAD4VAAA+WYAAPl6AAD6&#10;jgAA+p4AAPupAAD7sAAA+7AA/wsbAP8HGQD/ABkA/wAcAP8AJQD/ADIA/wA/AP8ASwD/AFcA/wBi&#10;AP8AawD/AHMA/QB7APsAggD6AIgA+ACNAPcAkgD2AJgA9QCdAPQAogDzAKkA8QCwAO8AuADuAMMA&#10;7ADRAOsA5gDpAPMA6AD+AOgA/wDoAP8A6AD/AOgA/wDoAP8A/w4YAP8KFQD/ARQA/wAYAP8AIgD/&#10;AC4A/wA7AP8ARwD/AFMA/QBeAPoAZwD3AG8A9QB3APMAfgDyAIQA8ACJAO8AjwDuAJQA7ACaAOsA&#10;nwDpAKUA6ACsAOYAtADkAL8A4wDMAOEA4gDfAPAA3gD7AN4A/wDdAP8A3QD/ANwA/wDcAP8A/xAT&#10;AP8NEQD/BhAA/wIVAP8AHgD/ACkA/wA2AP8AQgD6AE4A9ABZAPEAYgDuAGsA7AByAOoAeQDoAH8A&#10;5wCFAOUAiwDkAJAA4gCWAOEAnADfAKIA3QCpANoAsQDYALsA1QDIANIA3QDRAO0A0AD5AM8A/wDO&#10;AP8AzQD/AM0A/wDNAP8A/xEPAP8ODQD/DA0A/wsSAP8HGQD/AiQA/wAwAPYAPADvAEkA6gBTAOcA&#10;XQDkAGYA4QBtAN8AdADdAHsA2wCBANkAhgDWAIwA1ACSANIAmADQAJ4AzgCmAMwArgDKALgAyADE&#10;AMYA1wDFAOoAwwD3AMIA/wDBAf8AwAL/AMAC/wDAAv8A/xQLAP8QBgD/EAkA/xAOAP8OFAD/Ch4A&#10;9QYpAOsENgDjA0IA3wNOANsEVwDWBGAA0wRoANAEbwDOBXYAzAV8AMoFggDJBYgAxwWOAMYFlADE&#10;BZsAwgWjAMAGqwC+BrUAvQbCALsI1AC6CekAtwv4ALUM/wC0DP8AtAz/ALQM/wC0DP8A/xcEAP8U&#10;AAD/FgMA/xQJAP8RDgDyDhUA6AwhAN4KLgDWCzsA0AxHAMwMUQDJDFoAxg1iAMQNagDCDXEAwA13&#10;AL8NfQC9DoMAvA6KALoOkQC5DpgAtw6gALYOqQC0D7QAsg/BALEQ1ACuEesAqxL6AKkS/wCoE/8A&#10;pxP/AKcT/wCnE/8A/xoAAP8bAAD5GwAA6xkAAOUUBgDlEA4A2Q4XAM8RJgDIEjQAxBNAAL8USwC8&#10;FFQAuRVdALcVZAC1FWsAtBVxALIVeACxFn4ArxaFAK4WjACsFpQAqxecAKkXpgCnGLAAphi9AKQY&#10;zwCiGucAnxr3AJ0b/wGcG/8BnBv/AZsb/wGbG/8B/x0AAPchAADoJAAA3SUAANQhAQDPGwgAyhcR&#10;AMIaIAC8HC0Atx06ALMeRQCwHk8ArR5XAKseXwCpH2YAqB9sAKYfcwClH3kAox+AAKIfhwCgII8A&#10;nyCYAJ0gogCbIKwBmiG5AZghygGWIuQBlCP1AZIj/wGRI/8BkCP/AZAj/wGQI/8B/yIAAOspAADd&#10;LgAAzy8AAMctAADBJwMAvSINALYjGgCwJSgArCY0AKgmQAClJ0kAoidSAKAnWgCeJ2EAnCdnAJsn&#10;bQCZJ3QAmCd7AZYnggGVJ4sBkyeUAZEongGQKKkBjii1Ao0pxgKLKd8CiSryAocq/wKGKv8Chir/&#10;AoYq/wKGKv8C9CgAAOMxAADRNgAAxTgAALw2AAC2MAAAsisJAKssFACmLSIAoi4vAJ4uOgCbLkQA&#10;mC9NAJYvVQCULlwAki5iAJAuaQGPLm8BjS52AYwufgGKLoYCiC6PAocumgKFL6UDgy+yA4IvwgOB&#10;MNoDfzDvA30x/gN9Mf8DfDH/A3wx/wN8Mf8D7S8AANs3AADJPQAAvj4AALM8AACsOAAApzMEAKIy&#10;EQCdNB0AmTUqAJU1NQCSNUAAjzVJAI01UACLNVcAiTVeAYc1ZAGFNGsBhDRyAoI0eQKANIICfjSL&#10;A300lgN7NaEEeTWuBHg1vgV3NtQFdjbtBXQ3/AV0N/8EdDf/BHQ3/wR0N/8E5zUAANI9AADDQgAA&#10;uEQAAKxCAACkPgAAnzkAAJo4DgCUOhkAkDomAI07MQCKOzsAhztEAIQ7TACCO1MBgDpaAX46YAF9&#10;OmcCezpuAnk6dQJ3On4DdjqIBHQ6kwRyOp4FcTqrBW87uwZuO88GbTvqBm08+gZsPP8FbDz/BWw8&#10;/wVsPP8F4jkAAMxCAAC+RwAAsUgAAKVGAACdQwAAlz8AAJI+CwCNPxUAiT8hAIVALQCCQDcAf0BA&#10;AH1ASAB7QE8BeUBWAXc/XQF1P2MCcz9qAnE/cgNwP3oDbj+EBGw/kAVrP5wGaT+pBmg/uAdnQMwH&#10;ZkDoB2ZA+QZlQP8GZUD/BmVA/wVlQP8F3D4AAMdGAAC5SwAArEwAAKBKAACXRwAAkUMAAItDCACG&#10;QxIAgkQeAH5EKQB7RTQAeUU9AHZFRQB0REwBckRTAXBEWQFuRGACbENnAmtDbwNpQ3cEZ0OBBWZD&#10;jQZkQ5kGYkOnB2FEtghgRMoIYETmCF9F+AdfRf8HYEX/BmBE/wZgRP8G1kEAAMNJAAC2TgAAp08A&#10;AJtNAACSSwAAjEcAAIVHBACARxAAfEgaAHhIJgB1STAAc0k6AHBJQgBuSUkBbEhQAWpIVgFoSF0C&#10;ZkhkAmVIbANjSHUEYUd/BWBHigZeSJcHXUilCFtItAhbSMcJWkjkCFpJ9ghaSf8HWkj/BlpI/wZa&#10;SP8G0UUAAL9MAACyUgAAo1EAAJdQAACNTgAAhkoAAIBKAQB6Sw4AdkwXAHJMIwBvTC0AbU02AGpM&#10;PwBoTEYAZkxNAWRMUwFiTFoCYUxhAl9MaQNeTHIEXEx8BVpMiAZZTJUHV0yjCFZMsghVTMYJVUzi&#10;CVVM9QhVTP8HVUz/B1ZM/wZWTP8GzEgAALxQAACvVQAAoFQAAJNTAACJUQAAgU0AAHpOAAB1TwwA&#10;cE8VAG1QIABqUCoAZ1AzAGVQPABjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNZUHAEV1B6BVVQhgZU&#10;UJMHUlChCFFQsQlQUMQJUFDhCVBQ9AhRUP8HUU//B1FP/wZRT/8GyUsAALlTAACrVwAAnFYAAI9V&#10;AACFVAAAfFAAAHVRAABwUgkAa1MSAGhUHQBlVCcAYlQxAGBUOQBeVEEAXFRIAVpUTwFZVFYBV1Rd&#10;AlZUZQNUVG4EUlR4BVFUhAZPVJEHTlSgCExUrwhMVMIJS1TfCUxU8whMU/8HTFP/B01T/wZNU/8G&#10;xU4AALZWAACnWgAAmFkAAItYAACBVwAAd1QAAHBVAABqVgYAZlcQAGJXGgBgWCQAXVguAFtZNwBZ&#10;WT8AV1lGAFZZTQFUWVQBU1lbAlFZYwJPWGwDTlh2BExYggVKWI8GSVieB0hYrghHWMAIR1jdCEdY&#10;8ghHV/8HSFf/B0hX/wZIV/8GwVEAALJZAACjXAAAlFsAAIdbAAB9WgAAclgAAGtZAABlWgMAYFsO&#10;AF1cFwBaXCEAWF0rAFZdNABUXjwAU15EAFFeSwFQXlIBTl5ZAkxeYQJLXWoDSV10BEddgAVFXY0G&#10;RF2cB0NdrAdCXb4IQl3aCEJc8QdCXP4HQ1v/BkNb/wZDW/8GvVUAAK9dAACfXwAAkF4AAINeAAB4&#10;XQAAbVwAAGVdAABfXwAAWmAMAFdhFABVYh4AUmIoAFFjMQBPYzkATmNBAExjSABLY08BSWNWAUdj&#10;XgJFY2cCRGNxA0JjfQRAYosFP2KaBj5iqgY9YrwHPGLWBz1h7wY9Yf0GPmD/Bj5g/wY+YP8GuVkA&#10;AKthAACaYQAAi2EAAH9hAAB0YQAAaWEAAF9iAABZZAAAVGYJAFFnEQBOZxoATGgkAEtpLQBJaTYA&#10;SGk+AEZqRQBFakwAQ2pUAUJqXAFAaWUCPmlvAjxpewM7aYkEOWmYBThoqAU3aLoFN2nTBTdo7gU3&#10;Z/wFOGb/BThm/wU4Zv8FtF4AAKdlAACVZQAAhmQAAHplAABvZQAAZGYAAFloAABSagAATWwEAElu&#10;DgBHbhYARW8gAERwKQBCcDIAQXA6AEBxQgA/cUkAPXFRADxxWQE6cWIBOHFsAjZweAI1cIYDM3CV&#10;AzJwpgQxcLgEMHDQBDFv7AQxbvsEMW3/BDFs/wQxbP8Er2QAAKFpAACPaAAAgWgAAHVpAABraQAA&#10;YGsAAFVuAABNcQAARnMAAEJ1CwA/dhIAPXccADx3JQA6eC0AOXg1ADh5PQA3eUUANnlNADV5VQAz&#10;eV4AMXloATB5dAEueYMCLXmSAit4owIqeLUCKnjMAip36gIqdvkDKnX/Ayp0/wMqdP8DqmoAAJpt&#10;AACJbAAAfG0AAHBtAABmbgAAW3EAAFB1AABIeAAAQXsAADp+BQA2fw4ANIAWADOBIAAygSgAMIEw&#10;AC+COAAugkAALYJIACyCUAArgloAKoJkACiCcAAmgn8BJYKPASSCoAEjgrIBIoLJASKB5wEif/cB&#10;In7/AiJ9/wIiff8CpXEAAJNxAACDcQAAdnEAAGxyAABgdQAAVngAAEx8AABDgAAAO4MAADOGAAAt&#10;iQoAKooRACmLGQAniyIAJosqACWMMQAkjDkAI4xCACKNSgAhjVQAII1eAB+NawAdjXkAHI2KABuN&#10;nAAZja4AGIzEABiM4wAZivUAGYn/ARmI/wEZiP8BnXcAAIx2AAB9dgAAcncAAGV5AABafAAAUIAA&#10;AEaEAAA8iQAANIwAAC2QAAAlkwIAH5UMAB2WEgAclhoAG5ciABqXKgAZlzIAGJg6ABeYQwAWmE0A&#10;FZhYABSYZAATmHMAEZiEABCYlgAQmKkADpi/AA6X3QAPlvIAEJX8ABCU/wAQlP8AlX0AAIV8AAB4&#10;fAAAa34AAF+BAABUhgAASooAAECPAAA2kwAALZcAACaaAAAenQAAF6ADABKiDAAQoxIAEKMZAA+j&#10;IQAOpCkADqQxAA2kOgAMpEUAC6RQAAqkXAAJpGoAB6R7AAajjgAEo6EAAqO0AAOiywADouYAA6Hz&#10;AAOh+wADofsAjYMAAH+CAABxhAAAZIcAAFiMAABNkQAAQpYAADiaAAAvngAAJqIAAB6lAAAXqAAA&#10;EasAAAyuBwAHrw0AA68SAAKvGQABryEAAK8pAACwMgAAsDwAALBHAACwUwAAsGEAALBxAACwgwAA&#10;r5cAAK+qAACvvwAArtkAAK7rAACu9AAArvQAh4kAAHiKAABqjgAAXZMAAFGYAABFnQAAO6IAADCm&#10;AAAnqgAAHq4AABaxAAAQtAAAC7YAAAW5AwAAugoAALoOAAC6EwAAuxkAALshAAC8KAAAvDEAAL08&#10;AAC+SAAAvlYAAL5lAAC+dwAAvowAAL6fAAC9swAAvscAAL7eAAC96wAAvesAf5IAAHCVAABimgAA&#10;VZ8AAEmlAAA9qwAAMq8AACi0AAAetgAAFbkAAA68AAAJvwAAAsIAAADEAAAAxQQAAMYKAADGDgAA&#10;xxIAAMgYAADJHwAAyicAAMwwAADOPAAAzkkAAM9ZAADPagAAz34AAM+TAADPpgAAz7gAAM/IAADP&#10;2wAAz9sAd5wAAGihAABbpwAATq4AAEG0AAA0twAAKLoAAB29AAATwAAADcQAAAbHAAAAygAAAM4A&#10;AADQAAAA0QAAANICAADTCAAA1QwAANYQAADZFQAA2xwAAN0kAADgLwAA4jwAAONLAADkXAAA5G8A&#10;AOWDAADlmAAA5akAAOW2AADlwwAA5cMAbKUAAF+sAABRsgAARLkAADW8AAAowAAAHMQAABLIAAAM&#10;ywAAA88AAADTAAAA2AAAANwAAADfAAAA3wAAAOEAAADjAAAA5AMAAOYIAADoDQAA6REAAOwYAADu&#10;IgAA8S4AAPM8AAD0TQAA9V8AAPZzAAD3hwAA95kAAPilAAD4sAAA+LAA/wMXAP8AFQD/ABUA/wAY&#10;AP8AIwD/AC8A/wA8AP8ASAD/AFQA/wBeAP8AZwD9AG8A+wB2APkAfQD4AIMA9gCIAPUAjgD0AJMA&#10;8gCYAPEAngDwAKQA7gCrAO0AswDrAL0A6gDLAOgA4QDnAPEA5gD9AOUA/wDkAP8A5AD/AOQA/wDk&#10;AP8A/wcTAP8AEQD/ABEA/wAVAP8AHwD/ACsA/wA3AP8ARAD+AE8A+gBaAPcAYwD0AGsA8gByAPAA&#10;eQDvAH8A7QCEAOsAigDqAI8A6ACUAOcAmgDlAKAA5ACnAOIArwDgALkA3gDGANwA2gDaAOwA2AD5&#10;ANYA/wDWAP8A1wD/ANgA/wDYAP8A/woQAP8DDgD/AA0A/wASAP8AGgD/ACYA/AAyAPcAPwD0AEoA&#10;8QBVAO0AXgDqAGYA6ABuAOUAdADjAHoA4gCAAOAAhQDeAIsA3ACQANsAlgDYAJwA1QCjANMAqwDR&#10;ALUAzgDBAMwA0QDLAOcAyQD1AMgA/wDIAP8AyAD/AMgA/wDIAP8A/wwMAP8GCAD/AgoA/wAPAP8A&#10;FQD8ACAA8QAsAOwAOQDpAEUA5QBPAOEAWQDeAGEA2wBoANcAbwDUAHUA0gB7ANAAgADOAIYAzACM&#10;AMsAkgDJAJgAxwCgAMUAqADDALEAwQC8AL8AywC9AOMAvADyALsA/QC7AP8AugD/ALoA/wC6AP8A&#10;/w4FAP8JAAD/CQUA/wYLAP8BEADwABkA5gAlAOEAMgDcAD8A1gBJANEAUwDOAFsAywBjAMgAagDG&#10;AHAAxQB2AMMAewDBAIEAwACHAL4AjgC8AJQAuwCcALkApAC3AK4AtQC5ALMAyACxAN8AsAHvAK8B&#10;+wCuAv8ArQP/AK0D/wCtA/8A/xAAAP8OAAD/DQAA9gsDAPIHCgDiAREA2wIdANIDKwDMAzcAyARD&#10;AMQETQDBBFYAvgVdALwFZAC6BWsAuAVxALcFdgC1BXwAswaDALIGiQCwBpEArweZAK0HoQCrB6sA&#10;qQi3AKgJxgCmCt0ApQvwAKMM/QCiDf8AoQ3/AKEN/wCgDf8A/xEAAPwSAADsEwAA4hMAANsPAwDW&#10;CQsAzggUAMYKIgDADDAAvA08ALgNRgC1DU8Asg5XALAOXwCuDmUArQ5rAKsOcQCqDngAqA5+AKcP&#10;hQClD40ApA+WAKIQnwCgEKkAnxC1AJ0RxQCbEd4AmRLxAJcT/wCWFP8AlRT/AJUU/wCUFP8A/xUA&#10;AO0bAADgHwAA0h8AAMkbAADEFAUAwRAOALoSGwC0EykAsBQ1AKwVQACpFUkAphVSAKQWWQCiFmAA&#10;oRZmAJ8WbACeFnIAnBZ5AJsXgACZF4gAmBeRAJYYmwCUGKYAkxmyAJEZwQCQGtgAjRvuAIsc/QCK&#10;HP8Aihz/AIkc/wCJHP8A9B0AAOQlAADTKQAAxyoAALwmAAC2IAAAtBkLAK4aFQCoHCMApB0vAKEe&#10;OgCeHkQAmx5MAJkeVACXH1sAlR9hAJQfZwCSH20AkR90AI8gfACOIIQAjCCNAIoglwCJIaIAhyGu&#10;AIYivQCFItEBgiPrAYEk+wGAJP8BfyT/AX8k/wF/JP8B7CUAANstAADJMQAAvDEAALEuAACrKQAA&#10;pyQFAKMjEQCeJB0AmiUqAJYmNQCTJj8AkSZHAI8mTwCNJlYAiydcAIknYgCIJ2kAhidvAIUndwCD&#10;J38AgSeJAYAokwF+KJ4BfSmrAXspuQF6Kc0BeCroAXcr+QF2K/8Bdiv/AXUr/wF1Kv8B5SwAANA0&#10;AADBOAAAszgAAKg1AACiMQAAnS0AAJkqDgCUKxgAkCwkAI0tMACKLToAhy1DAIUtSgCDLVEAgS5Y&#10;AIAuXgB+LmQAfS5rAHsucwF5LnsBeC6FAXYujwF0L5sBcy+oAnEvtgJwMMkCbzDlAm4x9wJtMf8C&#10;bTH/Am0x/wJtMf8C3zIAAMk5AAC7PgAArD0AAKE6AACaNwAAlTMAAJAxCgCMMRQAhzIgAIQzKwCB&#10;MzUAfzM+AH0zRgB7M00AeTNUAHczWgB2M2EAdDNnAXI0bwFxNHcBbzSBAW40jAJsNJgCajWlAmk1&#10;swNoNcYDZzbiA2Y29QNmNv8CZjb/AmY2/wJmNv8C2DcAAMQ+AAC1QgAApkEAAJs/AACTPAAAjTgA&#10;AIg2BwCENxEAgDccAHw4JwB6ODEAdzk6AHU5QgBzOUkAcTlQAHA5VwBuOV0AbDlkAWs5awFpOXQB&#10;aDl+AmY5iQJkOZUDYzqiA2I6sQNhOsMDYDvgBF878wNfO/8DXzv/A187/wJfO/8C0TsAAMBCAACw&#10;RQAAoUQAAJVDAACNQAAAhz0AAII7AgB9Ow4AeTwYAHU9IwBzPS0AcD02AG49PwBsPUYAaz1NAGk9&#10;UwBnPVoAZj1hAWQ9aAFjPXEBYT57Al8+hgJePpMDXD6gA1s/rwRaP8EEWj/dBFk/8gRZP/8DWT//&#10;A1k//wNZP/8DzD8AALxGAACrSAAAnEcAAJFGAACIRAAAgkAAAHw/AAB3QAwAc0AVAG9BIABsQSoA&#10;akEzAGhBOwBmQkMAZEJKAGNBUABhQVcAYEJeAV5CZQFdQm4CW0J4AlpChANYQpADV0KeBFZDrQRV&#10;Q78EVEPaBFRD8QRUQ/4DVEP/A1RD/wNUQ/8DyEIAALhJAACnSwAAmEoAAI1JAACDRwAAfUMAAHZD&#10;AABxRAoAbUQSAGpFHQBnRScAZEUwAGJFOABgRT8AX0VHAF1FTQBbRVQAWkZbAVlGYwFXRmwBVkZ2&#10;AlRGgQNTRo4DUkecBFBHqwRQR70ET0fWBU9H7wRPR/0ET0f/A09H/wNQR/8DxEUAALVNAACjTQAA&#10;lUwAAIlLAAB/SgAAeEYAAHFHAABsRwcAaEgQAGRIGgBhSSQAX0ktAF1JNQBbST0AWUlEAFdJSgBW&#10;SVEAVUpZAVRKYQFSSmkBUUp0Ak9KfwNOSowDTUqbBExLqgRLS7wESkvTBUpL7gRLS/0ES0r/A0tK&#10;/wNLSv8DwUgAALJQAACgTwAAkU8AAIVOAAB7TQAAc0kAAGxKAABnSwQAYkwOAF9MFwBcTSEAWk0q&#10;AFhNMgBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFOTmcBTE5yAktOfQJJTosDSE6ZBEdPqARGT7oE&#10;Rk/RBEZP7QRGTvwERk7/A0dO/wNHTv8DvUwAAK5SAACcUQAAjVEAAIFRAAB3UAAAbkwAAGdOAABi&#10;TwAAXVANAFpQFABXUR4AVVEnAFNRMABRUjgAUFI/AE5SRgBNUk0ATFNVAEpTXQFJU2UBSFNvAkZT&#10;ewJFU4kDQ1OXA0JTpwRBU7gEQVPPBEFT7ARBUvsDQlL/A0JS/wNCUf8Duk8AAKpUAACYVAAAiVQA&#10;AH1TAABzUwAAaVEAAGJSAABcUwAAWFQKAFRVEgBSVRsAT1YkAE5WLQBMVzUAS1c8AEpXRABIV0sA&#10;R1hSAEZYWgFEWGMBQ1htAUFYeQJAWIYCPliVAz1YpQM8WLcEPFjNBDxX6gM8V/oDPVb/Az1W/wM9&#10;Vv8DtlMAAKVXAACUVwAAhVYAAHlWAABvVgAAZVUAAFxWAABXWAAAUlkHAE5aEABMWhgASlshAEhc&#10;KgBHXDIARVw6AERdQQBDXUgAQl1QAEBdWAA/XWEBPV1rATxddgI6XYQCOV2TAjhdowM3XbUDNl3L&#10;AzZc6AM3XPkDN1v/Azhb/wM4Wv8DslcAAKBaAACPWQAAgVkAAHVZAABrWQAAYFoAAFZbAABRXQAA&#10;TF4CAEhgDQBFYBQARGEeAEJiJgBAYi4AP2I2AD5jPgA9Y0UAPGNNADtjVQA5Y14AOGNoATZjdAE1&#10;Y4EBM2ORAjJjoQIxY7MCMWPIAjFi5wIxYfgCMWH/AjJg/wIyYP8CrlwAAJtdAACKXQAAfF0AAHBd&#10;AABmXQAAXF4AAFJgAABMYgAARWUAAEFmCgA+ZxEAPGgaADtoIgA5aSsAOGkyADdqOgA2akEANWpJ&#10;ADRqUgAzalsAMWplADBqcAEuan4BLWqOASxqnwErarABKmrGASpp5QEqaPYCK2f/Aitn/wIrZ/8C&#10;qWEAAJVgAACEYAAAd2AAAGxhAABiYQAAWGMAAE5mAABHaAAAQGsAADpuBQA2bw4ANHAVADNwHgAy&#10;cSYAMHEuAC9xNQAucj0ALXJFACxyTQArclcAKnJhAClybQAncnsAJnKLACRynAEjcq4BI3LDASNx&#10;4gEjcPQBI2//ASNu/wEjbv8BoWUAAI5kAAB/ZAAAcmQAAGhlAABeZgAAVGkAAElsAABCbwAAO3IA&#10;ADR1AAAueAoAK3kRACp5GAApeiEAJ3ooACZ6MAAlezgAJHtAACN7SAAie1IAIXtcACB7aAAffHYA&#10;HXyGABx7mAAbe6oAGnu/ABp73gAaefIAG3j+ABt3/wEbd/8BmWkAAIhpAAB5aQAAbWkAAGNqAABZ&#10;bAAAT28AAEVzAAA9dwAANXoAAC59AAAngQMAIoMNACCEEgAfhBoAHYQiAByFKgAbhTEAGoU5ABmF&#10;QgAYhkwAF4ZWABaGYwAVhnEAFIaBABKGkwARhqYAEYW7ABCF1gARg+8AEYL7ABKC/wASgf8AkW4A&#10;AIFtAAB0bgAAaW4AAF1wAABTcwAASXcAAEB8AAA3gAAAL4MAACeHAAAhigAAGo0GABWPDQATkBMA&#10;EpAaABKQIgARkCoAEJEyABCROwAPkUQADpFPAA2RXAAMkWoAC5F6AAqRjQAIkJ8AB5CzAAePyQAH&#10;j+YAB470AAiN/AAIjf8AiXMAAHtzAABvcwAAY3UAAFd4AABNfQAAQ4EAADmGAAAwigAAKI4AACGR&#10;AAAalQAAE5cAAA6aCAALnA4ACZwTAAicGgAHnCIABpwqAAScMwADnD0AAp1IAACdVAAAnWIAAJxy&#10;AACchAAAnJcAAJuqAACbvwAAmtsAAJrsAACa9QAAmfgAgnkAAHZ5AABoegAAXH4AAFGCAABGhwAA&#10;PIwAADKRAAAplQAAIZkAABmdAAASoAAADqMAAAmmBQADpwwAAKcQAACnFQAAqBwAAKgjAACoKwAA&#10;qTQAAKk/AACpSwAAqVkAAKloAACpegAAqY4AAKmhAACotQAAqMsAAKfkAACn7wAAp/MAfYAAAG+B&#10;AABhhAAAVYkAAEmOAAA+lAAANJkAACqeAAAhogAAGaYAABKpAAANrAAAB68AAACyAAAAswcAALMM&#10;AACzEAAAtBUAALQbAAC1IgAAtisAALc1AAC3QAAAuE4AALhdAAC4bgAAuIIAALiXAAC4qgAAt74A&#10;ALfSAAC35gAAt+oAdogAAGeLAABakAAATpYAAEKcAAA3ogAALKcAACKrAAAZrwAAEbMAAAu2AAAE&#10;uQAAALwAAAC+AAAAvgAAAL8GAADACwAAwQ8AAMITAADDGQAAxCAAAMUpAADHNAAAyEIAAMlRAADJ&#10;YgAAyXUAAMmKAADJnwAAyrEAAMrBAADJ0QAAydkAbpMAAGCYAABTngAARqQAADqrAAAvsAAAJLUA&#10;ABm4AAAQvAAACr8AAAHBAAAAxAAAAMgAAADKAAAAygAAAMwAAADNAwAAzggAANANAADREAAA0xYA&#10;ANYeAADaKAAA3TQAAN5DAADfVAAA32cAAOB8AADgkQAA4KQAAOCyAADgvgAA4MMAZp8AAFmmAABM&#10;rQAAP7QAADK4AAAkvAAAGL8AABDDAAAIxwAAAMoAAADNAAAA0QAAANUAAADYAAAA2QAAANsAAADd&#10;AAAA3wAAAOEEAADjCgAA5Q4AAOcTAADqHAAA7ScAAPA1AADxRgAA8lgAAPNrAADzgAAA9JQAAPSj&#10;AAD0rgAA9LIA/wATAP8AEQD/ABEA/wAVAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBaAP4AYwD7AGsA&#10;+QByAPcAeAD1AH4A9ACEAPIAiQDxAI4A8ACTAO4AmQDtAJ8A7ACmAOoArgDoALgA5gDFAOUA2wDj&#10;AO0A4gD7AOIA/wDhAP8A4QD/AOEA/wDhAP8A/wAQAP8ADgD/AA0A/wASAP8AGwD/ACgA/wA0AP4A&#10;QQD7AEwA9wBWAPQAXwDxAGYA7wBtAOwAdADqAHoA6QB/AOcAhQDmAIoA5QCPAOMAlQDhAJsA4ACi&#10;AN4AqgDbALQA2QDAANYA0ADTAOgA0gD3ANEA/wDRAP8A0AD/ANAA/wDQAP8A/wANAP8ACQD/AAoA&#10;/wAPAP8AFgD7ACIA9wAvAPQAOwDwAEcA7QBRAOkAWgDlAGIA4gBpAOAAbwDeAHUA3AB6ANoAgADY&#10;AIUA1QCLANMAkQDRAJcAzwCeAM0ApgDLAK8AyQC6AMcAyQDFAOIAxADyAMMA/gDCAP8AwQD/AMIA&#10;/wDCAP8A/wMGAP8AAQD/AAYA/wAMAPkAEQDxAB0A6wApAOcANgDjAEEA3wBLANsAVADVAFwA0gBj&#10;AM8AagDNAHAAywB1AMkAewDIAIAAxgCGAMUAjADDAJMAwQCaAL8AogC9AKsAuwC2ALkAxAC3ANoA&#10;tgDtALQA+gC0AP8AtAD/ALQA/wC0AP8A/wQAAP8AAAD/AAAA/wAGAOwADQDlABYA3gAiANcALwDR&#10;ADsAzQBFAMoATgDGAFcAxABeAMEAZAC/AGoAvQBwALwAdQC6AHsAuQCBALcAhwC1AI4AswCVALIA&#10;ngCwAKcArgCyAKwAvwCqANEAqADoAKgA9wCnAP8ApwD/AKYA/wCmAP8A/wYAAP8FAADxAwAA6AAA&#10;AOEABwDVABAAzQAbAMcAJwDDADMAvwA+ALwASAC5AFEAtgBYALQAXwCyAGUAsABqAK8AcACtAHYA&#10;rAB8AKoAggCpAIkApwCRAKUAmgCjAKQAoQCuAKAAuwCeAc0AnQLmAJwE9ACbBP8AmgX/AJoF/wCZ&#10;Bf8A/woAAPEOAADkEAAA2Q8AAM4LAADIAwsAwgATALwCHwC3AywAswQ3ALAFQgCtBkoAqgZSAKgH&#10;WQCmB18ApQdlAKMHawCiCHEAoAh3AJ8IfgCdCIUAmwmOAJoJlwCYCqEAlgqsAJULugCTC8wAkgzl&#10;AJAN9gCPDv8Ajg7/AI4O/wCNDv8A9hEAAOYXAADWGwAAxxkAAL4VAAC5EAAAtwoNALELFwCsDSQA&#10;qA4wAKUOOwCiDkQAnw9MAJ0PUwCbD1oAmg9gAJgQZgCXEGwAlRByAJMQeQCSEIEAkBCKAI8RlACN&#10;EZ8AixGqAIoSuACIEssAhhPmAIUU9wCDFf8AgxX/AIIV/wCCFf8A7RoAANwhAADKJQAAuyIAALEf&#10;AACrGgAAqRQGAKUSEQCgFB4AnBUqAJkVNQCWFj4AlBZHAJIWTgCQFlUAjhdbAIwXYQCLF2cAiRdt&#10;AIgXdACGGHwAhRiGAIMZkACBGZsAgBqnAH4atQB9G8cAfBziAHod9QB5Hf8AeB3/AHgd/wB4Hf8A&#10;5SIAANApAAC/LAAAsCoAAKcnAACgIwAAnR8AAJoaDgCVHBgAkR0kAI4eLwCMHjkAiR5BAIcfSQCF&#10;H1AAgx9WAIIfXACAH2IAfx9pAH0gcAB8IHgAeiCBAHkhjAB3IZcAdSKkAHQisgBzI8MAciPfAHAk&#10;8wBvJP8AbyT/AG4k/wBuJP8A3SkAAMgwAAC3MgAAqDAAAJ4uAACXKgAAkycAAJAjCgCMIxMAiCQf&#10;AIQlKgCCJTQAgCY9AH0mRAB8JksAeiZSAHgmWAB3Jl4AdSZlAHQnbAByJ3QAcSd9AG8oiABuKJQA&#10;bCihAGsprwFqKcABaSrbAWcq8QFnK/8BZiv/AWYq/wFmKv8B1C8AAMI2AACvNgAAoTUAAJY0AACQ&#10;MAAAii0AAIcqBgCDKRAAfyoaAHwrJQB5Ky8Adyw4AHUsQABzLEcAcSxNAHAsVABuLFoAbSxhAGst&#10;aABqLXAAaC16AGcuhQBlLpEBZC6eAWIvrAFhL70BYTDVAWAw7wFfMP0BXzD/AV8w/wFfMP8BzTQA&#10;ALw7AACpOgAAmzoAAJA4AACJNQAAgzIAAH8wAQB7Lw4AdzAWAHQwIQBxMSsAbzE0AG0xPABrMUMA&#10;ajFKAGgyUABnMlcAZTJdAGQyZQBiMm0AYTN3AF8zggFeM44BXTScAVs0qgFaNbsBWjXSAVk17QFZ&#10;NfwBWDX/AVg1/wFZNf8ByDgAALc+AACkPgAAlj0AAIs8AACDOgAAfTcAAHg0AAB0NAsAcDUTAG01&#10;HQBqNScAaDYwAGY2OABkNj8AYzZGAGE2TQBgNlMAXjdaAF03YgBcN2oAWjh0AVk4fwFXOIwBVjmZ&#10;AVU5qAJUObkCUzrPAlM66wJTOvsBUzr/AVM5/wFTOf8BxDwAALJBAACgQAAAkkAAAIY/AAB+PQAA&#10;eDoAAHM4AABuOQgAajkRAGc5GgBkOiQAYjosAGA6NABeOjwAXTtDAFs7SgBaO1AAWDtXAFc7XwBW&#10;PGcAVDxxAVM8fAFSPYkBUT2XAU89pgJOPrcCTj7NAk4+6QJNPvoCTj7/AU49/wFOPf8BwD8AAK5D&#10;AACcQwAAjkMAAIJCAAB6QAAAcz0AAG08AABoPQUAZD0OAGE+FwBePiEAXD4pAFo+MQBYPjkAVz5A&#10;AFU/RgBUP00AUz9VAFJAXABQQGUAT0BvAU5BegFNQYcBS0GWAUpBpQJJQrUCSULLAklC6AJJQvkC&#10;SUH/AklB/wFJQf8BvUMAAKpFAACYRQAAikUAAH9FAAB2QwAAb0AAAGhAAABjQQEAX0ENAFxBFABZ&#10;Qh0AV0ImAFVCLgBTQjYAUUI9AE9CQwBPQ0sATkNSAE1EWgBMRGMASkRtAUlFeAFIRYUBR0WUAUVF&#10;owJFRrQCREbJAkRG5wJERfgCREX/AkVF/wJFRf8BukYAAKZIAACUSAAAhkgAAHtHAAByRgAAakIA&#10;AGNDAABeRAAAWkULAFZFEgBURhsAUUYjAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhIWABHSGEA&#10;RklrAERJdgFDSYMBQkmSAUFJogJASbMCP0rHAj9K5QI/SfcCQEn/AkBI/wJASP8BtkkAAKJKAACR&#10;SgAAg0oAAHdKAABuSQAAZUUAAF5HAABZSAAAVUkIAFFKEABPShgATEohAEpLKQBJSzEAR0s4AEZM&#10;PwBFTEYARExOAENNVgBCTV8AQU1oAEBNdAE+TYEBPU2QATxNoAE7TrECOk7GAjpO5AI7TfYCO03/&#10;ATtM/wE8TP8Bs00AAJ5MAACNTAAAf0wAAHRMAABqTAAAYEoAAFlLAABUTAAAUE0FAExODgBJTxUA&#10;R08eAEVPJgBEUC4AQlA1AEFQPQBAUUQAP1FLAD5RUwA9UlwAPFJmADpScgA5Un8BOFKOATdSngE2&#10;Uq8BNVLEATVS4gE2UvUBNlH/ATZQ/wE3UP8Brk8AAJlPAACJTwAAe08AAHBPAABmTwAAXE4AAFRP&#10;AABPUQAASlIBAEZTDABDVBIAQVQbAEBVIwA+VSsAPVYyADxWOgA7VkEAOlZJADlXUQA4V1oANldj&#10;ADVXbwA0V3wBM1eMATFXnAEwV60BMFfCATBX4AEwVvQBMVb/ATFV/wExVf8BqFIAAJVSAACEUgAA&#10;d1IAAGxSAABiUgAAWFMAAE9UAABJVgAARFcAAEBZCAA9WhAAO1oXADlbIAA4WycAN1wvADZcNgA1&#10;XD4ANFxGADNdTgAxXVcAMF1hAC9dbAAuXXoALF2JACtdmgEqXasBKl2/ASld3gEqXPIBKlv+AStb&#10;/wErWv8Bo1UAAI9VAAB/VQAAclUAAGdWAABeVgAAVFcAAExZAABFWwAAP10AADpfBAA2YA0ANGET&#10;ADJiHAAxYiMAMGIrAC9jMgAuYzoALWNCACxjSgAqZFMAKWRdAChkaQAnZHYAJmSGACVklwAkZKkA&#10;I2S9ACJk2gAjY/EAI2L9ASRh/wEkYf8BnFgAAIlYAAB6WQAAblkAAGNZAABaWgAAUFwAAEheAABB&#10;YAAAOmMAADRmAAAvaAoALGkQACppFwApah8AKGomACdqLgAmazUAJWs9ACRrRgAja08AImxZACBs&#10;ZQAfbHIAHmyCAB1slAAcbKYAG2u6ABpr1AAbau4AHGn8ABxo/wAcaP8AlVwAAINcAAB1XAAAaV0A&#10;AF9dAABWXgAATGEAAENkAAA8ZwAANWoAAC9tAAAocAQAI3INACFyEgAgcxoAH3MhAB5zKAAddDAA&#10;HHQ4ABt0QAAadEoAGXRUABd1YAAWdW4AFXV+ABR1kAATdKIAEnS2ABF0zwASc+wAEnL6ABNx/wAT&#10;cf8AjmAAAH1gAABvYQAAZWEAAFtiAABRZAAASGcAAD5rAAA3bgAAMHEAACl1AAAieAAAHHsHABd9&#10;DgAWfRMAFX0bABR+IgATfioAEn4xABF+OgARfkQAEH9OAA9/WgAOf2gADX94AAx/igALfp0ACn6w&#10;AAl9xgAKfeQACnz0AAt7/QALev8AhmUAAHdlAABqZQAAYWYAAFZoAABMawAAQm8AADlzAAAxdwAA&#10;KnoAACN+AAAcgQAAFYQAABCHCAANiQ4ADIkUAAyJGwALiSMACokrAAmJMwAIiT0ABolIAAWJVAAE&#10;iWEAAolxAAGJgwAAiZYAAIipAACHvgAAh9oAAIbsAACG9QAAhvoAfmoAAHFqAABnawAAW2wAAFBw&#10;AABGdAAAPHgAADN9AAAqgQAAI4UAAByIAAAVjAAAEI8AAAySBgAGkwwAApMRAACUFgAAlB0AAJQk&#10;AACVLAAAlTUAAJVAAACVTAAAllkAAJZpAACVegAAlY4AAJShAACUtQAAk8wAAJLmAACS8gAAkvcA&#10;eHAAAG1wAABgcgAAVHUAAEl5AAA/fgAANYMAACyIAAAjjQAAG5EAABSUAAAPlwAACpoAAASdAwAA&#10;ngkAAJ8OAACfEgAAoBcAAKAdAAChJQAAoi0AAKI3AACjQwAAo1AAAKNfAACjcQAAo4QAAKKZAACi&#10;rQAAocIAAKHcAACh6wAAoPIAc3YAAGZ3AABZewAATYAAAEKFAAA4iwAALpAAACSVAAAbmgAAFJ4A&#10;AA6hAAAJpAAAAqcAAACqAAAAqwQAAKsKAACsDQAArREAAK0WAACuHAAAryQAALAtAACxOQAAsUYA&#10;ALJVAACyZgAAsnkAALKOAACxowAAsrcAALHKAACx4AAAsekAbH4AAF+CAABShwAARo0AADuTAAAw&#10;mQAAJp4AAByjAAATpwAADasAAAeuAAAAsgAAALUAAAC3AAAAuAAAALkCAAC5CAAAugwAALsQAAC8&#10;FAAAvRsAAL8jAADBLQAAwjoAAMJJAADDWgAAw2wAAMSCAADElwAAxKsAAMS8AADEywAAxNoAZYkA&#10;AFiOAABLlQAAP5sAADOiAAAoqAAAHa0AABSxAAANtgAABrkAAAC8AAAAvwAAAMMAAADEAAAAxQAA&#10;AMYAAADHAAAAyQQAAMoJAADLDQAAzREAAM8YAADSIQAA1S0AANY8AADYTQAA2V8AANpzAADaigAA&#10;254AANuuAADbugAA3MMAXpYAAFGcAABEowAAOKoAACyxAAAgtwAAFbsAAA2+AAAEwgAAAMUAAADJ&#10;AAAAzQAAANAAAADSAAAA0gAAANUAAADWAAAA2QAAANsAAADeBQAA4AoAAOIPAADlFgAA6CAAAOwt&#10;AADtPgAA7VEAAO5lAADvegAA748AAPCfAADwqwAA8LMA/wAQAP8ADgD/AA4A/wASAP8AHQD/ACkA&#10;/wA1AP8AQQD/AE0A/gBWAPsAXwD4AGYA9gBtAPQAdADyAHkA8QB/APAAhADuAIkA7QCPAOsAlQDq&#10;AJsA6ACiAOYAqgDlALMA4wDAAOEA0gDgAOoA3wD5AN0A/wDdAP8A3QD/AN4A/wDeAP8A/wANAP8A&#10;CgD/AAkA/wAPAP8AGAD/ACQA/gAxAPsAPQD4AEgA9ABSAPAAWgDtAGIA6wBpAOkAbwDnAHUA5QB6&#10;AOMAfwDiAIUA4ACKAN4AkADcAJYA2gCdANgApQDVAK8A0gC6ANAAygDOAOMAzQD0AMsA/wDLAP8A&#10;ywD/AMsA/wDLAP8A/wAIAP8AAwD/AAUA/wAMAPwAFAD3AB8A8gArAO8ANwDrAEIA5wBMAOQAVQDg&#10;AF0A3QBkANoAagDYAHAA1QB1ANIAegDQAIAAzwCFAM0AiwDLAJIAyQCZAMcAoQDFAKoAwwC1AMEA&#10;wwC/ANoAvgDuAL0A/AC8AP8AvAD/ALwA/wC8AP8A/wAAAP8AAAD/AAAA+QAHAPEAEADqABoA5AAl&#10;AN8AMQDbADwA1wBHANIAUADOAFcAywBeAMkAZQDGAGoAxQBwAMMAdQDBAHoAwACAAL4AhgC8AI0A&#10;ugCUALkAnAC3AKUAtQCwALMAvQCxAM8ArwDoAK4A+ACuAP8ArQD/AK0A/wCtAP8A/wAAAP8AAAD9&#10;AAAA7gABAOMADADaABQA0QAfAMwAKwDIADYAxQBAAMIASgC/AFIAvABZALoAXwC4AGUAtgBqALQA&#10;bwCzAHUAsQB6ALAAgQCuAIgArQCPAKsAmACpAKEApwCrAKUAuACjAMgAogDiAKEA8wCgAP4AoAD/&#10;AKAA/wCgAP8A/wAAAPYAAADqAAAA4AAAANMABgDJAA8AwgAYAL0AJAC5AC8AtgA6ALQAQwCxAEwA&#10;rgBTAKwAWQCqAF8AqQBkAKcAagCmAG8ApAB1AKMAewChAIIAoACKAJ4AkwCcAJ0AmgCnAJgAtACW&#10;AMMAlQDcAJQA7wCTAPsAkwD/AJMA/wCSAP8A+QUAAOoLAADcDQAAywoAAMIFAAC8AAoAtgARALEA&#10;HACuACgAqgAzAKcAPQCkAEUAogBNAKAAUwCeAFkAnABfAJsAZACaAGoAmABwAJcAdgCVAH4AkwCG&#10;AJIBjwCQAZkAjgKkAIwCsQCLA8AAiQXWAIgG7QCIB/oAhwj/AIYI/wCGCP8A7w8AAN4UAADKFQAA&#10;vBIAALMQAACuDAAAqwYNAKcDFQCiBSAAnwcsAJwINgCZCD8AlwlHAJUJTgCTCVQAkQpaAJAKXwCO&#10;CmUAjQprAIsKcgCKC3kAiAuCAIcLjACFDJcAgwyiAIENsACADcAAfw3YAH0O7wB8D/0Aew//AHsQ&#10;/wB7EP8A5hcAANEeAAC9HQAArxwAAKYZAAChFQAAnhAEAJ0NDwCYDhkAlA4lAJEPLwCPEDkAjBBB&#10;AIoQSACIEE8AhxBVAIUQWwCEEWEAghFnAIARbgB/EXUAfRF+AHwSiAB6EpQAeBKgAHcTrgB1E74A&#10;dBTVAHMV7gBxFv0AcRb/AHEW/wBwFv8A3B8AAMYlAACzJQAApSMAAJwhAACWHgAAkhkAAJEUCwCN&#10;FBQAiRUfAIYWKQCDFjMAgRc8AIAXQwB+F0oAfBdQAHoXVgB5GFwAdxhiAHYYaQB0GHEAcxl6AHEZ&#10;hABvGpAAbhqdAGwbqwBrHLsAahzQAGkd7ABoHvsAaB7/AGce/wBnHv8A0SYAAL0qAACrKgAAnSoA&#10;AJMoAACNJQAAiCIAAIYdBgCDGxAAfxwaAHwdJAB6HS4Adx42AHYePgB0HkUAch9LAHEfUQBvH1gA&#10;bh9eAGwfZQBrIG0AaSB2AGghgQBmIY0AZSKaAGMiqABiI7gAYSPNAGAk6QBgJPoAXyT/AF8k/wBf&#10;JP8AyiwAALYvAACkLwAAli8AAIwtAACFKgAAgCgAAH0kAAB6Ig0AdiMVAHMjIABxJCkAbyQyAG0k&#10;OgBrJUEAaiVHAGglTQBmJVQAZSVaAGQmYQBiJmkAYSZyAF8nfQBeJ4oAXSiXAFsppQBaKbUAWirK&#10;AFkq5wBYKvgAWCr/AFgq/wBYKv8AxTEAAK8zAACeMwAAkDMAAIYyAAB/LwAAeS0AAHUqAAByKAoA&#10;bygSAGspGwBpKSUAZyotAGUqNQBjKj0AYipDAGAqSgBfK1AAXitXAFwrXgBbLGYAWSxvAFgtegBX&#10;LYcAVi6VAFQuowBTL7MAUy/HAFIv5QBSL/cAUi//AFIv/wBSL/8AwTYAAKo2AACZNgAAizYAAIE1&#10;AAB5MwAAczEAAG8vAABrLgYAaC0QAGQuGABiLiEAYC8qAF4vMQBcLzkAWy9AAFkvRgBYL00AVzBT&#10;AFYwWwBUMWMAUzFsAFIydwBRMoQATzOSAE4zoQBNM7EATTTFAUw04wFMNPYATDT/AEw0/wBMM/8A&#10;uzkAAKY5AACVOQAAhzkAAHw5AAB0NwAAbjQAAGkzAABlMgIAYTINAF4yFABcMx4AWjMmAFgzLgBW&#10;MzUAVTQ8AFM0QwBSNEoAUTRQAFA1WABONWAATTZqAEw2dQBLN4IASjeQAEk4nwBIOLABRzjDAUc4&#10;4QFHOPUBRzj/AUc4/wFHOP8BtzsAAKI8AACRPAAAgzwAAHg8AABwOgAAajcAAGQ2AABgNgAAXDYL&#10;AFk3EgBWNxoAVDcjAFI3KwBQNzIATzg5AE04QABMOEcASzhOAEo5VQBJOV4ASDpoAEc6cwBGO4AA&#10;RTuOAEQ8ngBDPK4BQjzCAUI93wFCPPMBQjz/AUI8/wFCO/8Bsz0AAJ4+AACNPgAAfz4AAHU+AABs&#10;PQAAZjoAAGA5AABbOgAAVzoIAFM7EABROxgATjsgAEw7KABLOy8ASTw2AEc8PQBHPEQARj1LAEU9&#10;UwBEPlwAQz5mAEI/cQBBP34AQD+NAD9AnAA+QK0BPUDAAT1A3QE9QPIBPUD/AT4//wE+P/8BrkAA&#10;AJpAAACJQQAAfEEAAHFBAABoQAAAYTwAAFs9AABWPgAAUj4FAE4/DgBMPxUAST8dAEdAJQBGQCwA&#10;REAzAENAOgBCQUIAQUFJAEBBUQA/QloAPkJjAD1DbwA8Q3wAO0OLADpEmwA5RKsBOUS+AThE2wE5&#10;RPEBOUP+ATlD/wE5Q/8BqkIAAJZDAACGQwAAeEMAAG5DAABlQwAAXUAAAFZAAABRQgAATUICAElD&#10;DABGQxIAREQaAEJEIgBBRCoAP0UxAD5FOAA9RT8APEZHADtGTwA6RlcAOUdhADhHbAA3R3oANkiJ&#10;ADVImQA0SKoANEi9ADNI2QA0SPAANEf9ADRH/wA1Rv8ApkQAAJJFAACCRgAAdUYAAGpGAABhRQAA&#10;WUQAAFFEAABMRgAASEcAAERHCgBBSBAAP0kYAD1JIAA8SScAOkouADlKNgA4Sj0AN0tEADZLTAA1&#10;S1UANExfADNMagAyTHcAMUyGADBMlwAvTagALk27AC5N1QAuTO8AL0z9AC9L/wAwS/8AoUcAAI5I&#10;AAB+SAAAcUgAAGZJAABdSAAAVUgAAExJAABHSgAAQksAAD9MBgA7TQ4AOU4VADdOHQA2TyQANU8r&#10;ADNPMwAyUDoAMVBCADBQSgAvUVIALlFcAC1RZwAsUXUAK1GEACpSlQApUqYAKVK5AChS0gApUe4A&#10;KVD8ACpQ/wAqT/8AnEoAAIlKAAB6SwAAbUsAAGNMAABaTAAAUUwAAEhNAABDTwAAPVAAADlSAgA1&#10;UwwAM1QSADFUGQAwVSEALlUoAC1VLwAsVjcAK1Y+ACpWRgApVk8AKFdZACdXZAAmV3IAJVeBACRX&#10;kgAjV6QAIle3ACJXzwAiV+wAI1b6ACNV/wAkVf8Alk0AAIROAAB1TgAAaU4AAF9PAABWTwAATVAA&#10;AEVSAAA/UwAAOVYAADNYAAAvWggAK1sPACpbFQAoXB0AJ1wkACZcKwAlXDMAJF06ACNdQwAiXUwA&#10;IV1WACBeYQAfXm4AHl5+AB1ejwAcXqEAG160ABpdzAAbXekAG1z5ABxb/wAcW/8AkFEAAH5RAABw&#10;UQAAZFIAAFtSAABSUwAASlQAAEFXAAA7WQAANVsAAC5eAAAoYAMAJGIMACJjEQAhYxgAH2QgAB5k&#10;JwAdZC4AHGQ2ABtlPgAaZUcAGWVRABhlXQAXZWoAFmV6ABVliwAUZZ4AE2WxABJlyAASZOcAE2P3&#10;ABRi/wAUYv8AiVQAAHhVAABrVQAAYFYAAFdWAABPVwAARlkAAD1cAAA2XwAAMGIAAClkAAAjZwAA&#10;HWoHABlsDgAYbBMAFm0aABVtIQAUbSkAFG0wABNtOQASbkIAEW5MABBuWAAPbmUADm51AA1uhwAN&#10;bpoADG2tAAttwgALbOAADGvzAA1r/QANav8AglkAAHJZAABmWQAAXFoAAFRaAABKXAAAQV8AADlj&#10;AAAxZgAAKmkAACRsAAAdbwAAF3IAABJ1CQAPdw8ADncUAA53GwANdyMADHcqAAt3MwAKdzwACXdH&#10;AAh3UgAHd18ABXdvAAR3gAADd5QAAXanAAB2uwABddUAAXTrAAJ09gACdPwAe10AAG1dAABiXgAA&#10;WV4AAE5gAABFYwAAPGcAADNrAAArbgAAJHIAAB51AAAXeQAAEnwAAA1/BgAJgQwABYERAAOBFgAC&#10;gR0AAYEkAACBLQAAgjYAAIJAAACCTAAAglkAAIJoAACCeQAAgo0AAIGgAACAtAAAgMsAAH/nAAB+&#10;8gAAfvkAdGIAAGhiAABeYgAAU2QAAElnAAA/awAANnAAAC10AAAleAAAHnwAABeAAAARgwAADYYA&#10;AAiJBAACiwoAAIsOAACLEwAAjBgAAIwfAACNJgAAjS8AAI45AACORAAAjlEAAI5gAACOcQAAjoUA&#10;AI6ZAACNrQAAjMMAAIzfAACL7gAAi/YAbmgAAGRnAABYaQAATWwAAEJxAAA4dgAAL3sAACZ/AAAe&#10;hAAAFogAABCMAAAMjwAABpIAAACVAAAAlgcAAJcMAACXDwAAmBMAAJkYAACaHwAAmyYAAJswAACc&#10;OwAAnEgAAJxXAACcaAAAnHsAAJyQAACbpQAAm7oAAJrQAACa5wAAmvEAam0AAF5vAABRcgAARncA&#10;ADt8AAAxggAAJ4cAAB6MAAAWkQAAEJUAAAqZAAAEnAAAAKAAAACiAAAAowEAAKMGAACkCwAApQ4A&#10;AKYSAACnFwAAqB4AAKomAACrMQAAqz4AAKxNAACsXQAArHAAAKyFAACsmwAAq68AAKvDAACr2QAA&#10;qugAZHUAAFd5AABLfgAAP4QAADSKAAApkAAAH5YAABabAAAQnwAACaMAAAGnAAAAqgAAAK4AAACw&#10;AAAAsAAAALEAAACyAwAAtAgAALUNAAC2EAAAtxUAALkdAAC7JgAAvDMAAL1BAAC9UgAAvWQAAL55&#10;AAC+kAAAvaQAAL23AAC9xgAAvdcAXH8AAFCFAABEiwAAOJIAACyZAAAhnwAAF6QAABCpAAAJrgAA&#10;ALIAAAC2AAAAuQAAAL0AAAC/AAAAvwAAAMAAAADBAAAAwwAAAMQFAADGCgAAxw4AAMkTAADLHAAA&#10;ziYAANA1AADRRQAA0lcAANJrAADTggAA05cAANOpAADSuAAA0sQAVYwAAEmTAAA9mgAAMKIAACWo&#10;AAAargAAEbQAAAm5AAAAvQAAAMEAAADEAAAAyAAAAMsAAADNAAAAzQAAAM8AAADQAAAA0gAAANQA&#10;AADYAAAA2gYAAN0MAADgEQAA4xoAAOYnAADnOAAA6EoAAOldAADqcgAA64gAAOubAADsqAAA7LIA&#10;/wANAP8ACwD/AAsA/wAQAP8AGgD/ACYA/wAyAP8APQD/AEgA+wBSAPgAWgD2AGIA8wBpAPEAbwDw&#10;AHUA7gB6AOwAfwDrAIQA6QCKAOgAkADmAJYA5ACdAOIApQDhAK8A3wC7AN0AywDbAOYA2QD3ANgA&#10;/wDYAP8A1wD/ANcA/wDUAP8A/wAIAP8ABAD/AAQA/wANAP8AFQD+ACEA+gAsAPcAOAD0AEMA8ABN&#10;AO0AVQDqAF0A5wBkAOQAagDiAHAA4AB1AN4AegDdAH8A2wCFANkAiwDVAJEA0wCZANEAoADPAKoA&#10;zQC1AMsAxADJAN0AyADxAMcA/wDGAP8AxgD/AMYA/wDHAP8A/wAAAP8AAAD/AAAA/wAKAPgAEQDx&#10;ABwA7AAnAOkAMgDmAD0A4gBHAN0AUADZAFgA1QBfANIAZQDQAGoAzgBwAMwAdQDKAHoAyQB/AMcA&#10;hQDFAIwAwwCUAMEAnAC/AKUAvQCwALsAvQC6ANAAuADrALcA+wC2AP8AtgD/ALYA/wC2AP8A/wAA&#10;AP8AAAD9AAAA8wAFAOkADgDhABYA2wAhANUALQDRADcAzgBBAMoASgDHAFIAxABZAMIAXwDAAGUA&#10;vgBqALwAbwC7AHQAuQB6ALcAgAC2AIcAtACOALIAlwCwAKAArgCqAK0AtwCrAMgAqQDjAKgA9QCn&#10;AP8ApwD/AKcA/wCmAP8A/wAAAP4AAADxAAAA5QAAANcACgDNABEAxwAcAMIAJgC/ADEAvAA7ALoA&#10;RAC3AEwAtABTALIAWQCxAF8ArwBkAK0AaQCsAG8AqgB0AKkAegCnAIEApgCJAKQAkQCiAJsAoACl&#10;AJ4AsgCdAMEAmwDaAJoA7wCZAP0AmAD/AJgA/wCYAP8A/QAAAPAAAADhAAAA0QAAAMYABAC9AA0A&#10;twAVALMAIACwACsArQA1AKsAPgCoAEYApgBNAKQAVACjAFkAoQBfAKAAZACeAGkAnQBuAJsAdQCa&#10;AHsAmACDAJYAjACVAJYAkwChAJEArQCPALsAjQDPAIwA6QCLAPgAjAD/AIwA/wCMAP8A8wIAAOIH&#10;AADMBwAAvwQAALcAAACxAAgAqwAQAKcAGQCkACQAoAAuAJ4ANwCcAEAAmgBHAJgATgCWAFQAlQBZ&#10;AJMAXgCSAGQAkABpAI8AbwCNAHYAiwB+AIoAiACIAJIAhgCdAIUAqQCDALgAgQDKAIAA5QCAAPUA&#10;fwD/AH8A/wB/AP8A6A0AANAQAAC+EAAAsQ4AAKgNAACjCAAAoAIMAJwAEwCYAB0AlQAnAJIAMQCQ&#10;ADkAjgFBAIwBSACKAk4AiQJUAIcCWQCGAl8AhANkAIMDawCBA3IAgAR6AH4EhAB9BY4AewWaAHkG&#10;pwB4BrUAdgfIAHUI4wB1CfQAdAr/AHMK/wBzCv8A3RUAAMQXAACxFwAApRYAAJwTAACWEQAAlA0E&#10;AJMIDQCOBxUAiwkgAIgJKgCFCjMAgws7AIELQgCAC0kAfgtPAH0MVAB7DFoAegxgAHgMZwB3DG4A&#10;dQ12AHQNgAByDYwAcA2ZAG8OpgBtDrUAbA7JAGsP5gBqEPcAaRD/AGkQ/wBpEP8A0B0AALkeAACo&#10;HgAAmx0AAJIbAACLGQAAiBUAAIcRBwCFDhAAgQ8aAH4QJAB7EC0AeRA2AHcRPQB2EUQAdBFKAHMR&#10;UABxEVYAcBFcAG4SYgBtEmoAaxJzAGkTfQBoE4kAZhOWAGUUowBjFbMAYhXGAGIW4wBhFvYAYBf/&#10;AGAX/wBgF/8AxyIAALAjAACfJAAAkiMAAIkiAACCIAAAfh0AAHwZAAB6FQ0AdxUVAHQWHwBxFigA&#10;bxcwAG4XOABsFz8AaxdFAGkYSwBoGFEAZhhYAGUYXgBjGWYAYhlvAGAZeQBfGoUAXRuSAFwboQBb&#10;HLAAWhzDAFkd4ABYHvQAWB7/AFge/wBYHv8AvycAAKkoAACZKAAAiygAAIInAAB7JQAAdiMAAHMg&#10;AABxHAkAbhwRAGscGgBpHSMAZx0sAGUdMwBjHjoAYh5BAGAeRwBfHk0AXh5UAFwfWwBbH2IAWSBr&#10;AFggdgBWIYIAVSGQAFQingBTIq4AUiPAAFEj3QBRJPIAUST/AFEk/wBRI/8AuSsAAKMsAACTLAAA&#10;hi0AAHwsAAB0KgAAbygAAGslAABpIgUAZiEOAGMiFgBhIh8AXyMnAF0jLwBcIzYAWiM9AFkkQwBX&#10;JEoAViRQAFUkVwBTJV8AUiVoAFEmcwBPJn8ATieNAE0onABMKKwASym+AEsp2gBKKfEASin/AEsp&#10;/wBLKf8Asy4AAJ4vAACOMAAAgTAAAHcvAABvLgAAaisAAGUqAABjJwEAXycMAFwnEwBaJxsAWCgk&#10;AFYoKwBVKDIAUyg5AFIpQABQKUYATylNAE4pVABNKlwATCplAEorcABJK3wASCyLAEctmgBGLaoA&#10;RS68AEUu1gBFLu8ARS7+AEUu/wBFLf8ArjEAAJoyAACJMwAAfDMAAHIzAABrMQAAZS8AAGAtAABd&#10;LAAAWSwJAFYsEABULBgAUiwgAFAsKABOLS8ATS02AEwtPABKLUMASS1KAEguUQBHLlkARi9jAEUw&#10;bQBDMHoAQjGJAEExmABBMqgAQDK7AD8y0wA/Mu4AQDL9AEAy/wBAMv8AqjMAAJY1AACGNQAAeTYA&#10;AG41AABmNQAAYTIAAFwwAABXMAAAVDAGAFEwDgBOMBUATDEdAEoxJQBIMSwARzEyAEYxOQBEMUAA&#10;QzJHAEIyTwBBM1cAQDNgAD80awA+NXgAPTWHADw2lgA7NqcAOza5ADo20QA6Nu0AOzb8ADs2/wA7&#10;Nv8ApjYAAJI3AACCOAAAdTgAAGs4AABjNwAAXTYAAFczAABTNAAATzQDAEs0DABJNBIARjUaAEU1&#10;IgBDNSkAQTUvAEA1NgA/Nj0APjZEAD03TAA8N1UAOzheADo4aQA5OXYAODmFADc6lQA3OqUANjq4&#10;ADU6zwA2OuwANjr7ADY5/wA3Of8AojgAAI45AAB+OgAAcjsAAGg7AABfOgAAWTkAAFM2AABONwAA&#10;SjgAAEY4CgBEORAAQTkXAD85HwA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3O1MANjxcADU8ZwA0&#10;PXQAMz2DADM+kwAyPqQAMT62ADE+zQAxPuoAMT76ADI9/wAyPf8AnjsAAIs8AAB7PAAAbj0AAGQ9&#10;AABcPQAAVTwAAE46AABJOwAARTwAAEE9BwA+PQ4APD0VADo+HAA5PiMANz4qADY/MQA1PzgAND9A&#10;ADNASAAyQFAAMUBaADBBZQAvQXIALkKBAC1CkQAtQqIALEK1ACtCywAsQukALEL5AC1B/wAtQf8A&#10;mT0AAIc+AAB3PwAAaz8AAGFAAABZPwAAUj8AAEk+AABEPwAAQEAAADxBBAA5Qg0AN0ISADVDGQAz&#10;QyEAMkMoADFELwAwRDYAL0Q9AC5FRQAtRU4ALEVYACtGYwAqRm8AKUZ+AChGjwAnR6EAJkezACZH&#10;yQAmRucAJ0b4AChF/wAoRf8AlUAAAIJBAABzQgAAZ0IAAF5CAABVQgAATkIAAEVCAAA/RAAAO0UA&#10;ADdGAAA0RwoAMUgQAC9IFgAuSR4ALEklACtJLAAqSTMAKUo6AChKQgAnSksAJktVACVLYAAkS20A&#10;I0t8ACJLjQAhTJ8AIUyxACBMxwAgS+YAIUv3ACJK/wAiSv8AkEMAAH5EAABvRAAAZEUAAFpFAABS&#10;RQAASkYAAEFHAAA8SAAAN0kAADJLAAAuTQcAK04OAClOEwAnTxoAJk8hACVPKAAkTzAAI1A3ACJQ&#10;PwAhUEgAIFBSAB9RXQAeUWoAHVF5ABxRigAbUZwAGlGvABlRxQAZUeQAGlD2ABtP/wAcT/8AikYA&#10;AHlHAABrRwAAYEgAAFZIAABOSAAAR0kAAD5LAAA5TAAAM04AAC5QAAAoUwIAJFQLACJVEAAgVRYA&#10;H1YeAB5WJAAdViwAHFYzABtXOwAaV0QAGVdOABhXWQAXWGYAFVh1ABRYhwAUWJoAE1esABJXwgAS&#10;V+EAE1b0ABRV/wAUVf8AhEkAAHRKAABmSwAAXEsAAFNLAABLTAAARE0AADxPAAA1UQAAL1QAAClW&#10;AAAkWQAAHlsHABpdDQAYXRIAF10ZABZeIAAVXicAFF4uABNeNwASXkAAEV9KABFfVQAQX2IAD19x&#10;AA5fgwANX5YADV+pAAxevgAMXtoADV3wAA1c/AAOXP8Afk0AAG5OAABiTgAAWE8AAE9PAABIUAAA&#10;QFIAADhUAAAwVwAAKloAACRdAAAfXwAAGWIBABNlCQARZg8AEGYUAA9mGwAOZyIADWcpAA1nMgAM&#10;ZzsAC2dFAApnUAAJZ10AB2dsAAZnfQAFZ5AABGajAAJmtwADZc8ABGXpAARk9QAEZPwAd1EAAGlS&#10;AABdUgAAVFIAAExTAABDVQAAO1gAADNbAAArXgAAJWEAAB9kAAAZZwAAE2oAAA9tBgALcAwACHD/&#10;4v/iSUNDX1BST0ZJTEUABAkRAAdwFgAFcB0ABHAkAANwLAACcDUAAHA/AABwSgAAcFcAAHBlAABw&#10;dgAAcIoAAG+eAABvsgAAbsgAAG3lAABt8gAAbfkAcFYAAGNWAABZVgAAUVcAAEdYAAA+WwAANl8A&#10;AC5iAAAmZgAAH2oAABltAAATcAAADnMAAAt2BAAFeAsAAXgPAAB5EwAAeRkAAHkfAAB6JgAAei8A&#10;AHo5AAB6RAAAelAAAHpfAAB6cAAAeoMAAHqYAAB6rAAAecIAAHjfAAB47wAAd/cAalsAAF9bAABW&#10;WwAATFwAAEJgAAA5YwAAMGgAAChsAAAgcAAAGXQAABN3AAAOewAACX4AAASBAgAAgggAAIMNAACD&#10;EAAAhBQAAIUZAACGIAAAhigAAIcxAACHPAAAh0kAAIdXAACHaAAAh3sAAIeQAACGpQAAhboAAIXT&#10;AACE6gAAhPQAZWAAAFxgAABRYQAARmQAADxpAAAybQAAKXIAACF3AAAZewAAEoAAAA2DAAAIhwAA&#10;AooAAACNAAAAjgQAAI4JAACPDQAAkBAAAJEUAACSGQAAkyAAAJQpAACVMwAAlUAAAJZOAACWXwAA&#10;lXIAAJWIAACVnQAAlLIAAJTIAACT4gAAk+4AYWUAAFZmAABKagAAP24AADV0AAAreQAAIX8AABmE&#10;AAARiQAADI0AAAaRAAAAlAAAAJgAAACaAAAAmwAAAJwCAACdBwAAngsAAJ8OAAChEgAAohgAAKMg&#10;AAClKQAApjYAAKZEAACmVQAApmgAAKZ9AACmlAAApakAAKS9AACk0QAApOQAW2wAAE9wAABDdQAA&#10;OHsAAC2BAAAjhwAAGY0AABGSAAALlwAABJwAAACgAAAAowAAAKYAAACoAAAAqQAAAKoAAACsAAAA&#10;rQQAAK4JAACwDQAAsREAALMXAAC1IAAAtisAALc6AAC3SwAAuFwAALhxAAC4iAAAuJ0AALixAAC3&#10;wgAAt9AAVHYAAEh8AAA8ggAAMYkAACaQAAAblwAAEp0AAAyiAAADpwAAAKsAAACuAAAAsgAAALYA&#10;AAC4AAAAuAAAALoAAAC7AAAAvQAAAL4AAADABQAAwQsAAMMQAADGFgAAySAAAMouAADLPgAAzFAA&#10;AMxkAADNegAAzZEAAM2kAADNtAAAzcAATYMAAEGKAAA1kQAAKZkAAB6gAAATpgAADKwAAAOxAAAA&#10;tgAAALoAAAC+AAAAwgAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM4AAADQAAAA0gEAANUIAADZ&#10;DgAA3RUAAOEhAADiMQAA5EMAAOVWAADmawAA5oIAAOeWAADnpQAA5rAA/wAJAP8ABQD/AAYA/wAO&#10;AP8AFgD/ACEA/wAtAP8AOAD9AEMA+QBNAPUAVQDyAF0A8ABjAO4AaQDsAG8A6gB0AOkAegDnAH8A&#10;5gCFAOQAiwDjAJEA4QCZAN8AoQDcAKoA2gC2ANcAxgDVAOEA0wD0ANIA/wDRAP8A0QD/AM8A/wDK&#10;AP8A/wABAP8AAAD/AAEA/wAMAP8AEgD6AB0A9gAoAPMAMwDwAD4A7ABIAOgAUADlAFgA4gBeAN8A&#10;ZADdAGoA2wBvANkAdADWAHoA1AB/ANIAhQDQAIwAzgCTAMwAnADJAKUAxwCwAMYAvgDEANQAwgDu&#10;AMEA/gDAAP8AwAD/AL8A/wC+AP8A/wAAAP8AAAD/AAAA+gAHAPEADwDrABgA5gAjAOIALgDgADgA&#10;2wBCANUASwDRAFIAzgBZAMsAXwDJAGUAxwBqAMYAbwDEAHQAwgB6AMEAgAC/AIYAvQCOALsAlgC5&#10;AKAAtwCqALYAtwC0AMoAsgDmALEA+ACwAP8ArwD/AK8A/wCwAP8A/wAAAP8AAAD3AAAA6gACAOEA&#10;DADXABMA0AAdAMwAKADJADIAxgA8AMIARQC/AE0AvABTALoAWQC4AF8AtwBkALUAaQC0AG4AsgB0&#10;ALEAegCvAIAArQCIAKwAkQCqAJoAqAClAKYAsQCkAMEAowDcAKEA8gChAP8AoAD/AKAA/wChAP8A&#10;/wAAAPcAAADoAAAA2QAAAMsACADDABAAvQAYALkAIgC2ACwAtAA2ALIAPwCvAEcArABNAKsAVACp&#10;AFkApwBeAKYAYwClAGgAowBuAKIAdACgAHoAngCCAJwAiwCbAJUAmQCfAJgArACWALoAlADPAJMA&#10;6wCSAPsAkgD/AJIA/wCRAP8A9wAAAOcAAADTAAAAxgAAALsAAgCzAAwArQASAKoAHACnACYApAAw&#10;AKMAOACgAEAAngBHAJwATgCaAFMAmQBYAJcAXQCWAGMAlQBoAJMAbgCSAHQAkAB8AI8AhQCNAI8A&#10;iwCaAIoApwCIALUAhgDHAIUA5ACEAPUAhAD/AIMA/wCDAP8A7AAAANMAAADBAQAAtAAAAKwAAACm&#10;AAcAoAAOAJ0AFgCaACAAlwApAJUAMgCTADoAkQBBAI8ASACNAE0AjABTAIsAWACJAF0AiABjAIcA&#10;aQCFAG8AgwB3AIIAgACAAIoAfgCWAH0AowB7ALAAegDCAHkA3QB4APEAdwD9AHgA/wB4AP8A3goA&#10;AMQLAACyDAAApgsAAJ0IAACZBAAAlQAKAJEAEQCOABkAiwAjAIkALACHADQAhQA7AIMAQgCCAEgA&#10;gABOAH8AUwB9AFgAfABeAHsAZAB5AGoAeAByAHYAewB0AIYAcwCSAHEAnwBwAK0AbgC+AG0B1gBt&#10;Au0AbAP6AGwD/wBsA/8AzhAAALcRAACmEgAAmhEAAJEQAACLDgAAiQsDAIcFDACEARMAgQEcAH4C&#10;JQB8Ay4AegM2AHgEPAB3BEMAdQVIAHQFTgBzBVQAcQVZAHAGXwBuBmYAbQZuAGsHeABqB4MAaAiQ&#10;AGcJnQBlCawAZAm8AGMK1ABjC+wAYgz6AGIM/wBiDP8AwxYAAK0XAACdGAAAkBgAAIcWAACBFAAA&#10;fREAAHwOBgB8Cg4AeAoWAHULHwByCygAcAwwAG8MNwBtDD4AbAxEAGsNSgBpDU8AaA1VAGcNXABl&#10;DWMAYw5rAGIOdQBgDoEAXw6OAF0PnABcEKsAWxC9AFoQ1gBZEfAAWRH9AFkR/wBZEf8AuRsAAKUd&#10;AACUHgAAiB4AAH4dAAB4GwAAdBgAAHEVAABxEQkAbxARAGwQGQBpECIAZxEqAGYRMgBkETkAYxE/&#10;AGIRRQBgEksAXxJRAF0SWABcEl8AWhNoAFkTcgBXFH0AVhSLAFQVmQBTFakAUha6AFEW0gBRF+0A&#10;URf9AFEX/wBRF/8AsiAAAJ4iAACOIgAAgSMAAHciAABwIQAAbB4AAGkbAABnGAQAZhUOAGMWFQBh&#10;Fh4AXxYmAF0WLQBcFzQAWhc7AFkXQQBYGEcAVhhNAFUYVABTGFwAUhlkAFEZbgBPGnoAThuIAE0b&#10;lwBLHKYAShy4AEodzwBJHesASR37AEkd/wBKHf8ArCQAAJglAACIJgAAeycAAHEmAABqJQAAZiMA&#10;AGIhAABgHgAAXhwLAFsbEgBZHBoAVxwiAFUcKQBUHDAAUx03AFEdPQBQHUMATx1KAE0eUQBMHlgA&#10;Sx9hAEkfawBIIHcARyCFAEYhlABEIqQARCK2AEMizABDI+kAQyP6AEMj/wBDIv8ApicAAJMpAACD&#10;KgAAdioAAG0qAABlKQAAYCcAAFwlAABZIwAAVyEHAFUhDwBSIRYAUCEeAE4hJQBNIiwATCIzAEoi&#10;OQBJIkAASCJGAEcjTQBFI1UARCReAEMkaQBCJXUAQCaDAD8mkgA+J6MAPie0AD0nygA9KOgAPSj5&#10;AD0n/wA+J/8AoioAAI4rAAB/LQAAci0AAGgtAABhLAAAXCsAAFgoAABUJgAAUSYEAE4lDQBMJRMA&#10;SiYaAEgmIgBHJikARSYvAEQmNgBDJzwAQSdDAEAnSwA/KFMAPilcAD0pZgA8KnIAOyqBADorkAA5&#10;K6EAOCyyADcsyAA3LOYAOCz4ADgs/wA4LP8AnSwAAIouAAB7LwAAbzAAAGUwAABdLwAAWC4AAFMr&#10;AABQKgAATCoAAEkqCwBGKhEARCoXAEIqHwBBKiUAPyosAD4rMwA9KzkAPCtAADssSAA6LFAAOS1Z&#10;ADguZAA3LnAANi9/ADUvjwA0MJ8AMzCxADIwxwAyMOUAMzD3ADMw/wA0L/8AmS8AAIcxAAB3MgAA&#10;azIAAGIyAABaMgAAVDEAAE8vAABLLQAARy4AAEQuCABBLg4APy4UAD0uHAA7LiIAOS8pADgvLwA3&#10;LzYANjA+ADUwRgA1MU4ANDFXADMyYgAyMm4AMTN9ADAzjQAvNJ4ALjSwAC00xQAtNOMALjT2AC8z&#10;/wAvM/8AlTEAAIMzAAB0NAAAaDUAAF41AABXNAAAUTQAAEsyAABGMQAAQjIAAD8yBQA8Mg0AOTMS&#10;ADgzGQA2MyAANDMmADMzLQAyNDQAMTQ7ADA1QwAwNUwALzZVAC42YAAtN2wALDd7ACs3iwAqOJwA&#10;KTiuACg4wwAoOOIAKTj1ACo3/wAqN/8AkjQAAH81AABxNgAAZTcAAFs3AABUNwAATTYAAEc2AABC&#10;NQAAPTYAADo2AgA3NwsANDcQADI3FgAxOB0ALzgkAC44KwAtOTIALDk5ACs5QQAqOkkAKjpTACk7&#10;XgAoO2oAJzt5ACY8iQAlPJsAJDytACM8wgAjPOAAJDz0ACU7/wAlO/8AjTYAAHw4AABtOQAAYjkA&#10;AFg6AABROQAASjkAAEQ5AAA9OQAAOToAADU7AAAyOwgALzwOAC09FAAsPRoAKj0hACk9KAAoPi8A&#10;Jz42ACY+PgAlP0cAJD9QACNAWwAiQGgAIUB2ACBAhwAfQZkAH0GrAB5BwAAeQd4AH0DzAB9A/gAg&#10;P/8AiTkAAHg6AABpOwAAXjwAAFU8AABNPAAARzwAAEA8AAA4PQAAND4AADBAAAAtQQUAKkIMACdC&#10;EQAmQxgAJEMeACNDJQAiQywAIUQzACBEOwAfREQAHkVOAB1FWQAcRWUAG0V0ABpFhQAZRpcAGUap&#10;ABhGvgAXRdwAGEXxABlE/QAaRP8AhDwAAHM9AABmPgAAWz8AAFI/AABKPwAARD8AAD1AAAA2QQAA&#10;MUMAACxEAAAnRgEAJEcKACFIDwAgSRQAHkkbAB1JIgAcSSkAG0owABpKOAAZSkEAGEpLABdLVQAW&#10;S2IAFUtxABRLggATS5QAEkunABJLvAARS9kAEkrwABNK/AAUSf8Afz8AAG9AAABhQQAAV0IAAE5C&#10;AABHQgAAQUIAADpDAAAyRQAALUcAAChJAAAjSwAAHk0GABtPDQAYUBEAF1AXABZQHgAVUCUAFFAs&#10;ABNRNAASUT0AEVFHABFRUgAQUV8AD1JtAA5SfgANUZEADVGkAAxRuAAMUdEADVDsAA1Q+gAOT/8A&#10;eUMAAGpEAABdRAAAU0UAAEtFAABERQAAPkYAADZIAAAvSgAAKUwAACRPAAAfUQAAGlMAABRWCQAR&#10;Vw4AEFgTABBYGQAPWCAADlgoAA1YMAANWDkADFhDAAtYTgAKWFoACFhoAAdYeQAGWIwABVifAARY&#10;swAEV8oABVfmAAVX8wAGVvwAc0YAAGRHAABZSAAAUEgAAEhIAABBSQAAOkoAADJNAAArUAAAJVIA&#10;ACBVAAAaWAAAFVoAABBdBgAMYAwACmAQAAlgFQAIYBwAB2AjAAVgKwAEYDQAA2A9AAFgSQAAYFUA&#10;AGBjAABgcwAAYIYAAF+aAABfrgAAX8QAAF7iAABe8AAAXvgAbEoAAF9LAABVSwAATEwAAEVMAAA9&#10;TgAANVAAAC5TAAAnVgAAIFkAABpcAAAVXwAAEGIAAA1lBAAIZwsAA2cOAABoEwAAaBgAAGgfAABp&#10;JgAAaS4AAGk4AABpQwAAaU8AAGldAABpbQAAaYAAAGmUAABoqQAAaL8AAGfcAABm7gAAZvcAZk8A&#10;AFpPAABRTwAASk8AAEFRAAA4VAAAMFcAAChbAAAhXgAAGmIAABRlAAAQaAAADGsAAAduAwABcAkA&#10;AHANAABxEAAAcRQAAHIaAABzIQAAcygAAHMxAABzPAAAdEgAAHNWAABzZgAAc3kAAHOOAABzowAA&#10;crkAAHHSAABx6wAAcPQAYVMAAFZTAABPUwAARVUAADtYAAAyXAAAKmAAACJkAAAbaAAAFGwAAA9v&#10;AAALcgAABnYAAAB5AAAAegYAAHoKAAB7DgAAfBEAAH0VAAB+GwAAfyIAAIAqAACANQAAgEEAAIBP&#10;AACAXwAAgHEAAICGAACAnQAAf7IAAH7KAAB+5QAAffEAXFgAAFRYAABJWgAAP10AADVhAAAsZQAA&#10;I2oAABtvAAAUcwAADncAAAl7AAADfwAAAIIAAACEAAAAhgEAAIYGAACICgAAiQ0AAIoQAACLFQAA&#10;jBsAAI4iAACPLAAAjzgAAI9GAACPVgAAj2gAAI9+AACPlQAAjqsAAI3BAACN3AAAjOsAWV0AAE5f&#10;AABDYgAAOGYAAC5sAAAkcQAAHHcAABR8AAAOgQAACIUAAACJAAAAjQAAAJAAAACSAAAAkwAAAJQA&#10;AACWAwAAlwgAAJgMAACaDwAAmxMAAJ0aAACfIwAAoC4AAKA8AACgTAAAoF4AAKB0AACfjAAAn6IA&#10;AJ+3AACeywAAnuAAU2QAAEdoAAA8bQAAMXMAACd5AAAdfwAAFIUAAA2LAAAGkAAAAJQAAACYAAAA&#10;nAAAAJ8AAAChAAAAogAAAKQAAAClAAAApwAAAKgEAACqCQAArA0AAK0SAACwGQAAsiMAALIxAACy&#10;QgAAslQAALJpAACygAAAspgAALGsAACyvwAAsc4ATG4AAEBzAAA1egAAKoEAAB+IAAAVjgAADpUA&#10;AAaaAAAAnwAAAKQAAACoAAAArAAAAK8AAACxAAAAsQAAALMAAAC1AAAAtgAAALgAAAC6AAAAvAYA&#10;AL4MAADAEQAAwxkAAMUmAADFNwAAxkkAAMZdAADHcgAAx4oAAMifAADIrwAAyLwARnoAADmBAAAu&#10;iQAAIpAAABeYAAAPnwAAB6UAAACqAAAArwAAALMAAAC3AAAAvAAAAL8AAADBAAAAwgAAAMQAAADF&#10;AAAAxwAAAMkAAADLAAAAzQAAAM8DAADSCgAA1hAAANwaAADdKgAA3jwAAN9QAADgZQAA4XsAAOGR&#10;AADiogAA4q0A/wACAP8AAAD/AAMA/wAMAP8AEwD/AB0A/wAoAP4AMwD7AD4A9wBIAPMAUADwAFcA&#10;7QBeAOsAZADoAGkA5wBvAOUAdADjAHkA4gB/AOAAhQDeAIwA3ACTANkAnADWAKYA0wCxANEAwADP&#10;ANoAzgDxAMwA/wDLAP8AywD/AMYA/wDBAP8A/wAAAP8AAAD/AAAA/wAIAPsAEAD2ABkA8gAkAO8A&#10;LgDtADkA6ABCAOMASwDgAFIA3QBZANkAXwDWAGQA0wBpANEAbgDPAHQAzgB5AMwAfwDKAIYAyACO&#10;AMYAlgDEAKAAwgCrAMAAuQC+AM0AvADqALsA/AC6AP8AugD/ALoA/wC2AP8A/wAAAP8AAAD+AAAA&#10;9AAEAOsADQDkABQA3wAfANsAKQDYADMA0wA9AM4ARQDKAE0AxwBTAMUAWQDDAF8AwQBkAL8AaQC9&#10;AG4AuwBzALoAeQC4AIAAtgCIALQAkACyAJoAsQClAK8AsgCtAMQArADhAKsA9gCqAP8AqgD/AKoA&#10;/wCqAP8A/wAAAP0AAADuAAAA4gAAANUACgDNABEAxwAZAMQAIwDBAC0AvwA3ALsAPwC3AEcAtQBO&#10;ALIAUwCwAFkArwBeAK0AYwCsAGgAqwBtAKkAcwCoAHoApgCBAKQAigCjAJQAoQCfAJ8ArACeALsA&#10;nADSAJsA7gCaAP8AmgD/AJkA/wCZAP8A/gAAAO4AAADeAAAAywAAAMEABQC5AA0AtAAUALEAHgCu&#10;ACcAqwAwAKoAOQCnAEEApABIAKIATQChAFMAnwBYAJ4AXQCdAGIAmwBnAJoAbQCYAHMAlwB7AJUA&#10;hACUAI4AkgCZAJAApgCOALQAjQDIAIwA5gCLAPkAigD/AIoA/wCLAP8A8AAAANsAAADHAAAAugAA&#10;ALAAAACoAAoApAAQAKAAGACdACEAmwAqAJoAMwCYADsAlgBBAJQASACSAE0AkQBSAI8AVwCOAFwA&#10;jABhAIsAZwCKAG4AiAB1AIcAfgCFAIgAgwCUAIIAoACAAK8AfwDAAH4A3QB9APIAfQD/AH0A/wB9&#10;AP8A4AAAAMYAAAC1AAAAqgAAAKIAAACbAAUAlQANAJIAEwCQABwAjQAkAIsALQCKADQAiAA7AIYA&#10;QgCFAEcAgwBNAIIAUgCBAFcAfwBcAH4AYgB9AGgAewBwAHoAeQB4AIMAdgCPAHUAnAB0AKoAcgC6&#10;AHEA0QBwAOwAcAD7AHAA/wBwAP8AzQQAALcGAACnBwAAmwYAAJMEAACOAAAAigAIAIYADwCEABYA&#10;gQAeAH8AJwB9AC4AfAA2AHoAPAB5AEIAdwBHAHYATAB1AFIAcwBXAHIAXQBxAGMAbwBrAG4AdABs&#10;AH4AawCKAGkAmABoAKYAZwC2AGYAywBlAOcAZQD3AGUA/wBlAP8AwAwAAKsNAACbDgAAjw4AAIYN&#10;AACBCwAAfgcBAHwBCwB5ABEAdwAYAHUAIQBzACkAcQAwAG8ANgBuADwAbABCAGsARwBqAE0AaQBS&#10;AGgAWABmAF8AZQBnAGMAcABiAXoAYAGHAF8ClQBeAqMAXAOzAFwDxwBbBOQAWwX0AFsG/gBbBv8A&#10;tRAAAKESAACREwAAhRMAAHwSAAB2EQAAcw4AAHIMBABxBw0AbgQSAGwEGwBpBSMAZwUqAGYGMQBk&#10;BjcAYwY9AGIHQwBhB0kAXwdOAF4IVQBdCFwAWwljAFoJbQBYCngAVwqFAFYLkwBUC6IAUwuzAFIM&#10;xwBSDOQAUQ31AFEN/wBRDf8ArRUAAJkXAACJGAAAfRkAAHQYAABtFwAAahQAAGcRAABnDgcAZgwO&#10;AGMMFQBhDB0AXwwlAF0NLABcDTMAWw05AFoNPwBYDUUAVw1LAFYOUQBVDlkAUw5hAFIOawBQD3YA&#10;ThCDAE0QkgBMEKIASxCyAEoRyABJEeUASRH3AEkS/wBJEf8ApRkAAJIcAACDHQAAdh4AAG0dAABm&#10;HAAAYhoAAF8XAABeFAEAXhEKAFsQEQBZERgAVxEgAFURJwBUES4AUxE0AFEROwBQEkEATxJHAE4S&#10;TgBMElUASxNeAEkTZwBIFHMARhSAAEUVjwBEFZ8AQxawAEIWxQBCF+MAQhf2AEIX/wBCF/8Anx0A&#10;AIwgAAB9IQAAcSIAAGgiAABhIQAAXB8AAFkcAABXGQAAVRYGAFQVDgBRFRQATxYcAE4WIwBMFioA&#10;SxYwAEoWNwBJFz0ARxdDAEYXSgBFGFIAQxhaAEIZZABBGXAAPxp9AD4bjQA9G50APByuADscwwA7&#10;HOEAOx31ADsc/wA8HP8AmiEAAIcjAAB4JAAAbCUAAGMlAABcJAAAVyMAAFMgAABRHgAATxwCAE0b&#10;DABLGhEASBsYAEcbIABFGyYARBstAEMcMwBCHDkAQBxAAD8dRwA+HU8APR5YADweYgA6H20AOR97&#10;ADggiwA3IZsANiGtADUhwQA1Id8ANSHzADYh/wA2If8AliMAAIMmAAB0JwAAaCgAAF8oAABYJwAA&#10;UyYAAE8kAABMIgAASSAAAEcgCQBEHw8AQh8VAEAgHAA/ICMAPiApADwgLwA7ITYAOiE9ADkhRAA4&#10;IkwANyJVADYjXwA0I2sAMyR5ADIliQAxJZoAMCWrADAmvwAvJtwAMCbyADAm/wAxJf8AkSYAAH8o&#10;AABxKgAAZSoAAFwqAABVKgAATykAAEsoAABIJQAARCQAAEEkBQA/JA0APSQSADskGQA5JB8ANyQm&#10;ADYkLAA1JTMANCU6ADMmQQAyJkoAMSdTADAnXQAvKGkALil3AC0phwAsKZgAKyqqACoqvQAqKtoA&#10;KyrxACsq/gAsKf8AjSgAAHwqAABtLAAAYi0AAFktAABRLQAATCwAAEcrAABDKAAAPygAADwoAgA5&#10;KAsANygQADUoFgAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0cALCtRACssWwAqLGcAKS11ACgt&#10;hQAnLZcAJi6oACUuvAAlLtgAJi7wACYu/QAnLf8AiisAAHgtAABqLgAAXy8AAFYvAABOLwAASC4A&#10;AEMtAAA/LAAAOywAADcsAAA0LAkAMiwOADAtEwAuLRoALS0gACstJwAqLi0AKi41ACkvPQAoL0UA&#10;JzBOACYwWQAlMWUAJDFzACMxgwAiMpUAITKnACEyuwAgMtQAITLvACIx/AAiMf8Ahi0AAHUvAABn&#10;MAAAXDEAAFMxAABLMQAARTEAAEAwAAA7MAAANjAAADMwAAAwMQYALTENACsxEQApMhcAKDIeACcy&#10;JAAlMysAJTMyACQzOgAjNEMAIjRMACE1VwAgNWMAHzVxAB42gQAdNpMAHDalABs2uQAbNtIAHDbt&#10;AB02+wAdNf8AgjAAAHEyAABjMwAAWTQAAFA0AABJNAAAQjMAAD0zAAA3MwAAMTQAAC41AAArNQIA&#10;KDYLACU3EAAkNxUAIjcbACE4IgAgOCgAHzgwAB44NwAdOUAAHDlJABs6VAAaOmAAGTpuABg6fwAX&#10;O5EAFzukABY7twAVO9AAFjrsABc6+gAYOf8AfTIAAG00AABgNQAAVTYAAE02AABGNgAAQDYAADo2&#10;AAA0NgAALjgAACo5AAAmOgAAIzsIACA8DgAePRIAHT0YABw9HwAbPiUAGj4tABk+NAAXPj0AFj9H&#10;ABU/UQAUP14AFD9sABNAfAASQI8AEUCiABFAtgAQQM4AET/rABI/+QASPv8AeTUAAGk3AABcOAAA&#10;UjkAAEo5AABDOQAAPTkAADc5AAAxOgAAKzwAACc9AAAiPwAAHkEEABpCCwAYQxAAF0MVABVEGwAU&#10;RCIAE0QpABNEMQASRDoAEUVDABBFTgAQRVsADkVpAA5FeQANRYwADUWfAAxFsgALRckADEXlAA1E&#10;9gANRP8AdDkAAGU6AABYOwAATzsAAEc8AABAPAAAOjwAADQ8AAAuPgAAKEAAACNCAAAfRAAAGkYA&#10;ABVICAASSg0AEUoSABBKGAAPSx4ADkslAA1LLQANSzYADEtAAAtLSgAKS1YACUtkAAhLdAAHS4cA&#10;BUuaAARLrgAESsQABUrgAAVK8AAGSfoAbjwAAGA9AABUPgAASz4AAEQ+AAA9PgAANz8AADFAAAAq&#10;QgAAJEUAAB9HAAAaSQAAFUwAABFOBQAOUQsAC1EQAApRFAAJURsACFEiAAdRKQAFUTIABFI7AANS&#10;RgABUlIAAFJfAABSbwAAUoEAAFGWAABRqQAAUb8AAFDcAABQ7gAAUPcAaEAAAFtBAABQQQAASEEA&#10;AEFBAAA7QgAANEMAAC1FAAAmSAAAIEsAABtNAAAWUAAAEVMAAA5VBAAKWAoABlgOAAJYEgAAWRcA&#10;AFkdAABZJQAAWS0AAFk2AABZQQAAWU0AAFpaAABaaQAAWXwAAFmQAABZpQAAWLoAAFjVAABX7AAA&#10;V/YAY0QAAFZFAABNRQAARUUAAD9FAAA3RwAAL0kAAChMAAAiTwAAG1IAABZVAAARWAAADVoAAAld&#10;AwAEXwkAAGANAABgEAAAYRQAAGEZAABiIAAAYicAAGIxAABiOwAAYkcAAGJVAABjZAAAYnYAAGKL&#10;AABioAAAYbYAAGHPAABg6gAAYPUAXUgAAFJJAABKSAAAQ0gAADpKAAAyTQAAKlAAACNTAAAcVwAA&#10;FloAABFdAAANYAAACGMAAANmAQAAZwYAAGgLAABpDgAAahEAAGsVAABsGwAAbSIAAG0qAABtNAAA&#10;bUAAAG1OAABtXQAAbW8AAG2EAABsmgAAbLAAAGvIAABr5gAAavMAWE0AAE5NAABITAAAPk4AADVR&#10;AAAsVAAAJFgAAB1cAAAWYAAAEGQAAAxnAAAHawAAAW4AAABwAAAAcgMAAHIHAABzCwAAdQ4AAHYR&#10;AAB3FgAAeBwAAHkjAAB6LQAAejkAAHpHAAB6VgAAeWgAAHp8AAB5lAAAeKoAAHjBAAB33wAAd+8A&#10;VFEAAExRAABCUgAAOFUAAC9ZAAAmXgAAHmIAABZnAAAQawAAC28AAAVzAAAAdwAAAHoAAAB8AAAA&#10;fgAAAH8CAACABgAAgQoAAIMNAACEEQAAhhUAAIgcAACJJQAAijAAAIo+AACJTQAAiV8AAIlzAACI&#10;iwAAiKIAAIe5AACH0QAAhugAUlYAAEdXAAA8WgAAMl8AAChkAAAfaQAAFm8AABB0AAAKeQAAAn0A&#10;AACBAAAAhQAAAIgAAACKAAAAjAAAAI0AAACPAAAAkAQAAJIIAACTDAAAlRAAAJcVAACZHQAAmycA&#10;AJs0AACbRAAAmlYAAJpqAACZggAAmpoAAJiwAACYxwAAl94AS1wAAEBgAAA1ZQAAK2oAACFxAAAX&#10;dwAAEH0AAAmDAAABiAAAAIwAAACRAAAAlQAAAJgAAACaAAAAmwAAAJ0AAACfAAAAoAAAAKIAAACk&#10;BQAApgoAAKgOAACqFAAArR0AAK0qAACtOQAArUsAAK1fAACtdwAArJAAAKunAACrugAAq8sARWYA&#10;ADlrAAAucQAAI3gAABl/AAAQhgAACY0AAACTAAAAmAAAAJ0AAAChAAAApQAAAKgAAACrAAAAqwAA&#10;AK4AAACvAAAAsQAAALMAAAC1AAAAtwEAALkHAAC8DQAAvxMAAMIfAADCLgAAwkAAAMJUAADBawAA&#10;wYMAAMCbAADBrQAAwbwAPnIAADJ4AAAngAAAHIgAABKQAAAKlwAAAJ0AAACjAAAAqAAAAK0AAACy&#10;AAAAtgAAALkAAAC7AAAAvAAAAL4AAADAAAAAwgAAAMQAAADGAAAAyAAAAMsAAADOBQAA0Q0AANYU&#10;AADXIwAA2DUAANlJAADaXgAA23UAANuMAADcnwAA3KsA/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA&#10;/gAkAPwALwD5ADkA9ABDAPAASwDtAFIA6gBZAOcAXwDkAGQA4gBpAOAAbgDeAHMA3AB5ANoAfwDX&#10;AIYA1ACOANEAlgDPAKEAzACsAMoAuwDIANIAxgDuAMYA/wDFAP8AxQD/AL8A/wC6AP8A/wAAAP8A&#10;AAD/AAAA/gAFAPcADgDyABUA7gAfAOsAKgDpADQA4wA9AN4ARQDZAE0A1ABTANEAWQDOAF4AzABj&#10;AMoAaADJAG0AxwBzAMUAeQDDAIAAwQCIAL8AkAC9AJsAuwCmALkAtAC3AMgAtgDmALUA+wC0AP8A&#10;tAD/ALMA/wCuAP8A/wAAAP8AAAD4AAAA7QAAAOUACwDdABEA1wAaANIAJADPAC4AywA3AMcAQADD&#10;AEcAwABOAL4AUwC8AFkAugBeALgAYwC2AGgAtQBtALMAcwCxAHkArwCBAK0AigCrAJQAqQCgAKgA&#10;rQCmAL4ApQDbAKQA9ACkAP8AowD/AKMA/wCiAP8A/wAAAPYAAADmAAAA1wAAAMsABgDEAA4AvgAV&#10;ALsAHwC5ACgAtwAxALQAOgCwAEEArQBIAKsATgCpAFMApwBYAKYAXACkAGEAowBnAKEAbACgAHMA&#10;ngB6AJ0AgwCbAI4AmQCZAJcApgCWALYAlQDMAJQA6wCTAP0AkwD/AJMA/wCTAP8A9wAAAOQAAADQ&#10;AAAAwQAAALcAAgCvAAsAqwARAKcAGQClACIAowArAKIAMwCfADsAnABCAJsASACZAE0AlwBSAJYA&#10;VwCVAFsAkwBhAJIAZgCQAG0AjwB0AI0AfQCMAIcAigCTAIgAoACHAK8AhQDCAIUA4gCEAPcAhAD/&#10;AIQA/wCEAP8A5QAAAM0AAAC8AAAArwAAAKYAAACeAAcAmgAOAJYAFACUAB0AkgAlAJEALQCQADUA&#10;jQA8AIwAQgCKAEcAiABMAIcAUQCGAFYAhABbAIMAYACBAGcAgABuAH4AdwB9AIEAewCNAHoAmgB4&#10;AKkAdwC6AHYA0wB2AO8AdgD+AHUA/wB1AP8A0AAAALsAAACrAAAAnwAAAJcAAACQAAIAiwALAIgA&#10;EACGABcAhAAgAIIAJwCBAC8AfwA1AH0APAB8AEEAewBGAHkASwB4AFAAdwBVAHYAWwB0AGEAcwBp&#10;AHEAcQBwAHsAbgCHAG0AlQBrAKMAagC0AGoAyQBpAOgAaQD5AGkA/wBpAP8AwAAAAKwAAACcAgAA&#10;kAIAAIgAAACDAAAAfwAGAHsADQB5ABIAdwAaAHYAIgB0ACkAcwAwAHEANgBwADwAbwBBAG0ARgBs&#10;AEsAawBQAGoAVgBoAFwAZwBkAGUAbABkAHYAYwCCAGEAkABgAJ8AXwCvAF4AwwBeAOEAXgD0AF0A&#10;/wBdAP8AtAcAAKAJAACQCwAAhAsAAHwKAAB3BwAAdAQAAHEACQBvAA8AbQAVAGsAHABpACMAaAAq&#10;AGcAMQBlADYAZAA8AGMAQQBiAEYAYABMAF8AUgBeAFgAXQBfAFsAaABaAHIAWAB+AFcAjABWAJsA&#10;VQCrAFQAvgBUANoAUwDvAFQA+wBUAP8AqQ0AAJYOAACHEAAAehAAAHIQAABsDgAAaQwAAGcJAwBm&#10;BAsAZAAQAGIAFwBgAB4AXgAlAF0AKwBcADEAWgA3AFkAPABYAEIAVwFHAFYBTgBVAlQAUwJcAFID&#10;ZQBRA28ATwR7AE4EigBNBZkATAWpAEsFvABKBtQASgftAEoH+QBKB/8AoRAAAI4SAAB+FAAAcxQA&#10;AGoUAABkEwAAYBEAAF4PAABdDQUAXQkNAFoGEgBYBxkAVgcgAFUHJwBTBy0AUggzAFEIOABQCD4A&#10;TwlEAE4JSgBMCVEASwpZAEoKYgBIC20ARwt6AEYMiABEDJgAQwypAEINvABCDdUAQg3uAEIN+wBC&#10;Df8AmhQAAIcWAAB4GAAAbBkAAGMZAABdGAAAWRYAAFYTAABUEQAAVA4IAFMNDgBRDRQATw0bAE0N&#10;IgBMDSgASw0uAEoNNABJDToARw5BAEYORwBFDk8ARA5XAEIPYQBBEGwAPxB5AD4QiAA9EZgAOxGp&#10;ADsRvAA6EdYAOhHwADoS/QA7Ef8AkxgAAIEaAABzHAAAZx0AAF4dAABYHAAAUxsAAFAYAABOFgAA&#10;TBMDAEwRCwBKEBAASBEXAEYRHgBFESQARBEqAEIRMABBETcAQBI9AD8SRAA9EkwAPBNUADsTXgA5&#10;FGkAOBR2ADcVhQA2FZYANBanADQWugAzFtMAMxbuADQW/AA0Fv8AjhsAAHwdAABuHwAAYyAAAFog&#10;AABTIAAATh4AAEodAABIGgAARhgAAEUWBwBDFQ4AQRUTAD8VGgA+FSAAPRUnADsVLQA6FjMAORY6&#10;ADgWQQA3F0kANRdRADQYWwAzGWYAMhlzADAagwAvGpQALhulAC0buAAtG9AALRvsAC4b+wAuG/8A&#10;ih4AAHggAABqIgAAXyMAAFYjAABPIgAASiEAAEYgAABDHgAAQRsAAD8aAwA9GgwAOxkRADkZFgA3&#10;Gh0ANhojADUaKQA0GjAAMxs2ADEbPgAwHEYALxxPAC4dWQAtHWQALB5xACsfgQAqH5IAKR+kACgg&#10;twAnIM4AJyDrACgg+gApH/8AhiAAAHQjAABnJAAAXCUAAFMlAABMJQAARyQAAEIjAAA/IQAAPR8A&#10;ADoeAAA3HgkANR4OADMeEwAxHhoAMB4gAC8eJgAuHy0ALR8zACwgOwArIEMAKiFMACkhVgAoImIA&#10;JiJvACUjfwAkI5AAIyOiACIktQAiJMwAIiTpACMk+QAkI/8AgiMAAHElAABjJgAAWScAAFAoAABJ&#10;JwAAQycAAD8mAAA7JAAAOCIAADUiAAAyIgYAMCINAC4iEQAsIhcAKiIdACkiIwAoIyoAJyMxACYk&#10;OAAlJUEAJCVKACMmVAAiJmAAISdtACAnfQAfJ48AHiihAB4otAAdKMoAHSjoAB4o+AAfJ/8AfiUA&#10;AG4nAABgKQAAVikAAE0qAABGKgAAQSkAADwoAAA3JwAANCYAADAmAAAtJgMAKycLACgnEAAnJxQA&#10;JScaACQnIQAjKCcAIiguACEpNgAgKT4AHypIAB4qUgAdK14AHCtrABsrewAaLI0AGSyfABgssgAY&#10;LMkAGCznABkr9wAaK/8AeicAAGoqAABdKwAAUywAAEosAABDLAAAPisAADkrAAA0KgAAMCoAACsq&#10;AAApKwAAJisIACMsDgAiLBIAICwYAB8sHgAeLSUAHS0sABwtMwAbLjwAGi5FABkvUAAYL1wAFy9p&#10;ABYweQAVMIsAFDCeABQwsQATMMcAEzDlABQw9gAVL/8AdioAAGcsAABaLQAAUC4AAEguAABBLgAA&#10;Oy4AADYtAAAxLQAALC0AACcvAAAkLwAAITAFAB8xDAAcMRAAGzIVABoyHAAZMiIAGDIpABczMQAW&#10;MzkAFTNDABQ0TQATNFkAEjRnABE1dwARNYkAEDWcABA1sAAONcYADzTkABA09QAQNP8AciwAAGMu&#10;AABXMAAATTAAAEUwAAA+MAAAODAAADMwAAAvMAAAKTEAACQyAAAhMwAAHTUCABo2CQAXNw4AFTcT&#10;ABQ4GQATOB8AEjgmABI4LgAROTYAEDlAABA5SwAOOVcADjpkAA06dAAMOoYADDqZAAs5rAAKOcEA&#10;CjneAAs58QAMOPwAbi8AAF8xAABTMgAASjMAAEIzAAA7MwAANjMAADEyAAAsMwAAJzQAACE2AAAd&#10;OAAAGTkAABU7BgASPQwAED4QABA+FQAOPhwADj4jAA0+KgAMPjMADD48AAs/RwAKP1IACD9gAAc/&#10;bwAGP4EABT+UAAQ/qAADPrwABD7XAAU+7AAFPvcAaTMAAFs0AABQNQAARzUAAD81AAA5NQAANDUA&#10;AC41AAApNwAAIzgAAB47AAAaPAAAFj8AABJBBAAOQwoADEQOAApEEwAJRBkACEQgAAdEJwAGRC8A&#10;BUQ4AANFQgACRU4AAEVbAABFagAARXwAAEWQAABEpAAARLkAAETRAABE6gAAQ/UAZDYAAFc3AABM&#10;OAAAQzgAADw4AAA3OAAAMTgAACs5AAAlOwAAID0AABpAAAAWQgAAEkQAAA5HBAALSQkAB0oNAARL&#10;EQABSxYAAEscAABLIwAASysAAEs0AABLPgAATEkAAExXAABMZgAATHcAAEuMAABLoQAAS7UAAErO&#10;AABK6QAASvUAXzoAAFI7AABIOwAAQDsAADo7AAA0OwAALjwAACc+AAAiQQAAHEMAABZGAAASSQAA&#10;DksAAAtOAwAHUAgAAlEMAABREAAAUhMAAFMYAABTHwAAUyYAAFMvAABTOQAAU0UAAFNSAABTYQAA&#10;U3IAAFOHAABSnAAAUrEAAFHKAABR5wAAUfQAWT4AAE4+AABFPgAAPj4AADg+AAAwQAAAKUIAACNE&#10;AAAdRwAAF0oAABJNAAAOUAAAC1MAAAZVAgAAVwcAAFgLAABZDgAAWhEAAFoVAABbGgAAXCEAAFwq&#10;AABcNAAAXD8AAFxNAABcWwAAXGwAAFyBAABblwAAW60AAFrFAABa5AAAWfMAVEIAAEpCAABCQgAA&#10;PEIAADRDAAAsRgAAJUkAAB5MAAAXTwAAElMAAA5WAAAKWQAABVsAAABeAAAAYAQAAGEIAABiDAAA&#10;Yw4AAGQRAABlFgAAZhwAAGcjAABnLQAAZzkAAGdGAABnVQAAZ2YAAGd6AABmkQAAZagAAGXAAABk&#10;3gAAZPAAT0YAAEdGAABARQAAN0cAAC9KAAAmTQAAH1EAABhVAAASWQAADVwAAAhgAAACYwAAAGYA&#10;AABoAAAAagAAAGsEAABsCAAAbQwAAG8OAABwEgAAchcAAHMdAAB0JgAAdDIAAHQ/AAB0TgAAc18A&#10;AHRyAABzigAAcqEAAHG4AABx1AAAcOwATEoAAEVKAAA7SwAAMk4AAClSAAAgVgAAGFsAABJfAAAN&#10;ZAAAB2gAAABrAAAAbwAAAHIAAAB1AAAAdgAAAHcAAAB5AgAAegYAAHwKAAB+DgAAgBEAAIIWAACE&#10;HgAAhCkAAIQ2AACERQAAhFYAAINqAACDgQAAgpkAAIGxAACAyQAAgOUASk4AAD9QAAA1UwAAK1cA&#10;ACJcAAAZYgAAEmcAAAxsAAAFcQAAAHUAAAB5AAAAfQAAAIEAAACDAAAAhQAAAIYAAACIAAAAiQAA&#10;AIsEAACNCAAAjw0AAJIQAACUFgAAliAAAJYsAACWOwAAlkwAAJVgAACVdgAAlJAAAJOnAACSvQAA&#10;ktUARFUAADlZAAAvXQAAJGMAABppAAASbwAADHUAAAR7AAAAgAAAAIUAAACJAAAAjQAAAJEAAACT&#10;AAAAlAAAAJYAAACYAAAAmgAAAJwAAACeAAAAoAYAAKILAAClEAAAqBcAAKkjAACpMQAAqUMAAKlW&#10;AACobQAApocAAKeeAACmswAApccAPl4AADJjAAAnagAAHXAAABN4AAAMfwAAA4UAAACLAAAAkQAA&#10;AJYAAACbAAAAnwAAAKIAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUCAAC3CQAA&#10;uxAAAL4YAAC+JgAAvjgAAL5LAAC9YQAAvHoAALuUAAC6qQAAurkAN2oAACtwAAAgeAAAFoAAAA2I&#10;AAAFjwAAAJYAAACcAAAAogAAAKcAAACsAAAAsAAAALMAAAC2AAAAtwAAALkAAAC7AAAAvQAAAL8A&#10;AADCAAAAxQAAAMgAAADKAAAAzggAANIQAADVGwAA1SwAANRAAADUVwAA024AANSGAADUmwAA06sA&#10;/wAAAP8AAAD/AAAA/wAFAP8ADgD/ABUA/AAgAPkAKgD2ADQA8QA9AO0ARgDpAE0A5gBTAOQAWQDh&#10;AF4A3gBjANwAaADZAG4A1QBzANMAeQDQAIAAzgCIAMsAkQDJAJwAxgCnAMQAtwDCAMwAwADsAL8A&#10;/wC+AP8AvQD/ALcA/wCyAP8A/wAAAP8AAAD/AAAA+gABAPMACwDtABIA6AAbAOUAJQDkAC4A3wA4&#10;ANgAQADSAEcAzgBOAMsAVADIAFkAxgBeAMQAYwDCAGcAwABtAL8AcwC9AHoAuwCBALkAiwC2AJUA&#10;tAChALIArwCwAMIArgDjAK4A+gCsAP8ArQD/AKkA/wCmAP8A/wAAAP8AAADyAAAA5gAAAN0ABwDS&#10;AA4AzQAWAMoAIADIACkAxQAyAMAAOgC8AEIAuQBIALcATgC1AFMAswBYALEAXQCwAGIArgBnAKwA&#10;bACqAHMAqQB7AKcAhAClAI4AowCaAKEAqACfALkAngDSAJ0A8gCcAP8AnQD/AJwA/wCZAP8A/AAA&#10;AO4AAADdAAAAzAAAAMEAAgC6AAwAtgASALIAGgCwACMArwAsAK0ANACpADwApgBCAKQASACiAE0A&#10;oABSAJ4AVwCdAFsAnABgAJoAZgCZAGwAlwB0AJUAfQCTAIcAkQCTAJAAoQCOALEAjQDGAIwA6ACL&#10;AP0AjAD/AIwA/wCMAP8A7QAAANgAAADFAAAAtwAAAKwAAACmAAgAoQAOAJ8AFQCdAB4AmwAmAJoA&#10;LgCXADUAlQA8AJMAQgCRAEcAkABMAI4AUQCNAFUAiwBaAIoAYACJAGYAhwBtAIUAdgCEAIAAggCM&#10;AIAAmgB/AKkAfQC8AHwA3AB8APUAfAD/AHwA/wB8AP8A2QAAAMEAAACxAAAApAAAAJwAAACUAAMA&#10;kAAMAI0AEQCLABgAiQAgAIkAKACHAC8AhQA2AIMAPACCAEEAgABGAH8ASwB9AE8AfABUAHsAWgB5&#10;AGAAeABnAHYAcAB1AHoAcwCGAHEAkwBwAKIAbwC0AG4AzABuAO0AbgD+AG4A/wBuAP8AxAAAAK8A&#10;AACgAAAAlAAAAIwAAACGAAAAgQAIAH4ADgB8ABQAewAbAHkAIgB4ACkAdwAwAHUANgB0ADsAcgBA&#10;AHEARQBwAEoAbwBPAG0AVABsAFsAawBiAGkAagBoAHQAZgCAAGUAjgBjAJ0AYgCtAGEAwgBhAOQA&#10;YQD4AGEA/wBhAP8AtAAAAKAAAACRAAAAhgAAAH4AAAB5AAAAdQADAHEACwBvABAAbQAWAGwAHQBr&#10;ACQAawAqAGkAMABoADYAZgA7AGUAQABkAEUAYwBKAGEATwBgAFYAXwBdAF0AZQBcAG8AWgB6AFkA&#10;iABYAJgAVwCoAFYAuwBWANgAVgDxAFYA/wBWAP8AqAEAAJQFAACFBwAAegcAAHIGAABsBAAAaQEA&#10;AGcABwBkAA0AYwARAGEAGABgAB8AXwAlAF4AKwBdADAAWwA2AFoAOwBZAEAAWABFAFcASwBWAFEA&#10;VQBYAFMAYQBSAGoAUAB2AE8AhABOAJMATQCkAEwAtgBMAM0ATADrAEwA+gBMAP8AnQkAAIsLAAB8&#10;DQAAcA0AAGgNAABiDAAAXwoAAF0GAQBcAQkAWgAOAFgAEwBXABkAVgAgAFUAJgBTACsAUgAxAFEA&#10;NgBQADsATwBBAE4ARwBNAE0ASwBVAEoAXQBJAGcARwBzAEYAgABFAJAARAChAEMAsgBDAMgAQwDm&#10;AEMA9QBDAP8AlQ0AAIMPAAB0EAAAaREAAGARAABaEAAAVg4AAFQNAABTCgQAUwYLAFEDEABPARUA&#10;TgEbAEwBIQBLAScASgIsAEkCMgBIAjcARwM9AEUDQwBEA0oAQwRRAEIEWgBABWQAPwVwAD4GfgA9&#10;Bo4APAefADsHsQA6B8YAOgfjADoH8wA6CPwAjhAAAHwSAABuFAAAYhUAAFoVAABUFAAAUBMAAE0R&#10;AABLDgAASw0GAEoKDABJCBEARwgWAEUIHQBECCMAQggoAEEJLgBACTMAPwk5AD4KQAA9CkcAPApP&#10;ADoLWAA5C2MAOAxvADYMfgA1DI4ANA2fADMNsQAyDccAMg3jADIN9AAyDf4AiBMAAHcVAABpFwAA&#10;XhgAAFUYAABPGAAAShYAAEcVAABFEwAAQxACAEMOCABCDQ4AQA0SAD8NGAA9DR8APA0kADsNKgA5&#10;DTAAOA43ADcOPQA2DkUANQ5NADMPVwAyD2IAMRBuAC8QfQAuEI4ALRGgACwRsgArEcgAKxHmACsR&#10;9gAsEf8AgxYAAHIZAABkGgAAWRsAAFEbAABLGwAARhoAAEIYAAA/FwAAPhQAADwSBAA7EQoAOhAQ&#10;ADgQFQA3EBsANREhADQRJwAzES0AMhEzADAROgAvEkIALhJLAC0TVAArE18AKhRsACkUewAoFIwA&#10;JxWeACYVsAAlFcYAJRXkACUV9gAmFf8AfhkAAG4bAABgHQAAVh4AAE0eAABHHgAAQh0AAD4cAAA6&#10;GgAAOBgAADcWAAA1FQcANBQNADIUEgAwFBcALxQdAC0UIwAsFSoAKxUwACoVNwApFj8AKBZIACcX&#10;UgAmGF0AJBhqACMZeQAiGYoAIRmcACAZrwAfGcQAHxniACAZ9AAgGf8AehsAAGoeAABdHwAAUyAA&#10;AEogAABEIAAAPh8AADoeAAA3HQAANBwAADIZAAAwGQQALhgLACwYEAAqGBQAKRgaACcYIAAmGSYA&#10;JRktACQaNQAjGj0AIhtGACEbUAAgHFsAHx1oAB4ddwAdHYgAHB6bABserQAaHsMAGh7gABod8wAb&#10;Hf8Adx0AAGcgAABaIQAAUCIAAEgiAABBIgAAOyIAADchAAAzIAAAMB8AAC0dAAArHQAAKB0IACYd&#10;DgAlHRIAIx0XACEdHQAhHSQAIB4qAB8eMgAeHzoAHR9DABwgTQAbIVkAGiFmABkhdQAYIocAFyKZ&#10;ABYirAAVIsEAFSLfABUh8gAWIf4AcyAAAGQiAABXIwAATSQAAEUlAAA+JAAAOSQAADQjAAAwIgAA&#10;LCIAACkhAAAmIQAAJCEGACIhDAAgIRAAHiEVAB0iGwAbIiEAGyIoABojLwAZIzgAGCRBABckSwAW&#10;JVcAFSVkABQmcwATJoUAEiaYABEmqwARJsAAECbdABEl8QASJf0AcCIAAGEkAABUJgAASiYAAEIn&#10;AAA8JgAANiYAADElAAAtJQAAKSQAACYkAAAiJQAAHyUDAB0mCgAbJg4AGScSABgnGAAXJx8AFicl&#10;ABUoLQAUKDUAEyk+ABIpSQARKVUAESpiABAqcQAPKoMADiqWAA4qqQANKr0ADSrXAA0q7gAOKfsA&#10;bCQAAF0mAABRKAAASCgAAEApAAA5KAAANCgAAC8oAAArJwAAJycAACIoAAAeKQAAGyoAABgrBwAW&#10;Kw0AFCwRABMsFgASLBwAES0jABAtKgAQLTIADy48AA4uRgANLlIADS5fAAwvbgALL38ACi+SAAkv&#10;pQAJLrkACC7QAAku6QAKLvcAaCcAAFopAABOKgAARSsAAD0rAAA3KwAAMSoAAC0qAAApKgAAJCoA&#10;ACArAAAbLQAAGC4AABUvBAASMQoAEDIOAA8yEwAOMhkADTIgAA0yJwAMMi8ACzM4AAozQgAJM04A&#10;CDNbAAY0agAFNHsABDOOAAMzogACM7YAAjPNAAMz5wAEMvMAZCoAAFYsAABLLQAAQi0AADotAAA0&#10;LQAALywAACssAAAmLAAAIi0AAB0vAAAZMQAAFTIAABI0AwAPNgkADDgNAAo4EQAJOBYACDgdAAc4&#10;JAAGOCwABDg0AAM4PgACOUoAADlXAAA5ZQAAOXcAADmLAAA4nwAAOLMAADjKAAA45gAAN/IAXy0A&#10;AFIuAABILwAAPzAAADgvAAAyLwAALS8AACkvAAAkMAAAHzEAABozAAAVNQAAEjcAAA85AwAMOwgA&#10;CD0NAAU+EAADPhQAAD4aAAA+IQAAPigAAD4xAAA/OwAAP0YAAD9TAAA/YQAAP3MAAD+HAAA+nAAA&#10;PrAAAD3HAAA95AAAPfIAWjAAAE4yAABEMgAAPDIAADUyAAAwMQAAKzEAACYyAAAgNAAAGzYAABY4&#10;AAASOwAADz0AAAw/AwAIQQgABEMMAABDDgAARBIAAEUWAABFHQAARSQAAEUtAABGNgAARkIAAEZO&#10;AABGXQAARm4AAEWCAABFmAAARK0AAETEAABD4wAAQ/IAVTQAAEo1AABBNQAAOTUAADM0AAAuNAAA&#10;KDUAACI3AAAdOgAAFzwAABI/AAAPQQAADEQAAAhGAQADSAYAAEkKAABKDQAASxAAAEwUAABNGQAA&#10;TiAAAE4oAABOMgAATT0AAE5KAABOWAAATWkAAE19AABMlAAATKoAAEvBAABL4QAASvIAUDgAAEY4&#10;AAA9OAAANzgAADE3AAAqOQAAJDsAAB49AAAYQAAAE0MAAA9GAAALSQAAB0sAAAJOAAAAUAQAAFEI&#10;AABSCwAAUw4AAFQRAABVFQAAVhsAAFcjAABXLAAAVzgAAFdEAABXUgAAVmMAAFZ3AABWjgAAVaUA&#10;AFS9AABT3QAAU/AASzwAAEI8AAA7OwAANTsAAC08AAAmPwAAH0IAABlFAAATSAAADksAAAtPAAAF&#10;UQAAAFQAAABXAAAAWAEAAFoFAABbCAAAXAwAAF0OAABfEQAAYBYAAGIdAABiJgAAYjEAAGI+AABh&#10;TAAAYV0AAGFwAABgiAAAYKAAAF+3AABe1AAAXe4AR0AAAD8/AAA6PwAAMUAAAClDAAAhRgAAGkoA&#10;ABNOAAAOUQAAClUAAARYAAAAWwAAAF4AAABhAAAAYwAAAGQBAABlBAAAZwgAAGgLAABqDgAAbBIA&#10;AG4XAABvIAAAbyoAAG82AABuRQAAblUAAG5oAABtfwAAbZgAAGywAABrygAAaugAREQAAD5DAAA1&#10;RAAAK0cAACNLAAAbTwAAE1QAAA5YAAAIXAAAAmAAAABkAAAAZwAAAGsAAABtAAAAbwAAAHAAAABy&#10;AAAAdAIAAHUGAAB3CgAAeQ4AAHwSAAB+GAAAfyIAAH8uAAB/PQAAfk0AAH1hAAB9dwAAfJAAAHuo&#10;AAB6wAAAed8AQ0cAADlJAAAvTAAAJVAAABxVAAAUWwAADmAAAAdlAAAAagAAAG4AAAByAAAAdgAA&#10;AHkAAAB8AAAAfgAAAH8AAACBAAAAgwAAAIUAAACHAwAAiggAAIwNAACPEQAAkhkAAJIlAACSMwAA&#10;kkQAAJFXAACQbQAAj4YAAI6fAACNtQAAjM0APU4AADJRAAAoVgAAHlwAABViAAAOaAAAB24AAAB0&#10;AAAAeQAAAH4AAACCAAAAhgAAAIkAAACMAAAAjgAAAJAAAACSAAAAlAAAAJYAAACYAAAAmwAAAJ4G&#10;AAChDAAApBEAAKYbAACmKQAApjoAAKVNAAClYgAApHsAAKOUAAChqwAAob8ANlcAACxcAAAhYgAA&#10;F2kAAA9wAAAHdwAAAH4AAACEAAAAigAAAI8AAACUAAAAmAAAAJsAAACeAAAAnwAAAKIAAACkAAAA&#10;pgAAAKgAAACrAAAArQAAALAAAACzBAAAtwwAALsSAAC7HwAAuzAAALtDAAC6WAAAuXAAALeLAAC3&#10;oQAAt7MAMGIAACVpAAAacAAAEHgAAAmAAAAAiAAAAI8AAACWAAAAmwAAAKEAAACmAAAAqgAAAK4A&#10;AACwAAAAsQAAALQAAAC2AAAAuAAAALsAAAC9AAAAwAAAAMMAAADHAAAAywMAAM8MAADTFQAA0iUA&#10;ANI4AADRTgAA0GUAAM9+AADNlgAAzKkA/wAAAP8AAAD/AAAA/wADAP8ACwD8ABEA+QAbAPcAJQDz&#10;AC8A7gA4AOkAQADmAEgA4gBOAN8AVADcAFkA2QBeANUAYwDTAGgA0ABtAM4AcwDLAHoAyACCAMYA&#10;jADDAJcAwACjAL4AsgC8AMgAugDqALkA/wC4AP8AsQD/AKoA/wCnAP8A/wAAAP8AAAD7AAAA9gAA&#10;AO0ABwDnAA8A4gAWAN8AIADeACkA2QAzANEAOwDMAEIAyABIAMUATgDCAFMAwABYAL4AXQC8AGIA&#10;ugBnALkAbQC3AHQAtQB7ALIAhQCwAJAArgCcAKwAqgCpAL0ApwDeAKYA+QClAP8AowD/AJ0A/wCb&#10;AP8A/QAAAPYAAADrAAAA3wAAANEAAwDKAAwAxQASAMMAGwDAACQAvgAsALkANQC2ADwAswBDALAA&#10;SACuAE4ArABSAKsAVwCpAFwApwBhAKYAZwCkAG0AogB0AKAAfQCeAIgAnACVAJoAowCYALQAlgDN&#10;AJUA8QCUAP8AlQD/AJAA/wCOAP8A8wAAAOYAAADRAAAAwgAAALgAAACxAAgArQAPAKoAFgCoAB4A&#10;qAAnAKYALwCiADYAnwA8AJ0AQgCbAEcAmQBMAJcAUQCWAFUAlABaAJMAYACRAGYAkABuAI4AdgCM&#10;AIEAigCNAIgAmwCGAKwAhQDBAIQA5gCDAP0AhAD/AIMA/wCBAP8A5AAAAMsAAAC6AAAArAAAAKIA&#10;AACcAAQAmAAMAJYAEQCUABkAkwAhAJIAKACPADAAjQA2AIsAPACJAEEAiABGAIYASwCFAE8AhABU&#10;AIIAWgCBAGAAfwBnAH4AbwB8AHoAegCGAHgAlAB3AKQAdQC3AHQA1ABzAPQAdAD/AHQA/wB0AP8A&#10;ywAAALYAAACmAAAAmgAAAJIAAACKAAAAhgAIAIMADgCBABQAgQAbAIAAIwB/ACoAfQAwAHsANgB6&#10;ADsAeABAAHcARQB1AEkAdABOAHMAVABxAFoAcABhAG4AaQBtAHMAawB/AGkAjQBoAJ0AZwCuAGYA&#10;xwBlAOoAZgD/AGYA/wBnAP8AuAAAAKQAAACVAAAAigAAAIEAAAB8AAAAdgAEAHQADAByABAAcQAW&#10;AHAAHQBwACQAbgAqAG0AMABrADUAagA6AGkAPwBoAEQAZwBJAGUATgBkAFQAYwBbAGEAYwBgAG0A&#10;XgB5AF0AhwBbAJYAWgCoAFkAvQBZAN8AWQD4AFoA/wBaAP8AqAAAAJUAAACHAAAAewAAAHMAAABu&#10;AAAAagABAGcACABlAA4AZAASAGMAGABjAB8AYgAlAGEAKgBfADAAXgA1AF0AOgBcAD4AWwBEAFkA&#10;SQBYAE8AVwBWAFYAXgBUAGgAUwBzAFEAgQBQAJEATwCiAE4AtQBOANAATgDwAE4A/wBPAP8AnAAA&#10;AIkAAAB7AwAAcAMAAGgDAABiAQAAXwAAAF0ABABbAAsAWQAPAFgAFABXABkAVwAgAFYAJQBVACoA&#10;UwAwAFIANABRADkAUAA/AE8ARABOAEsATQBSAEsAWgBKAGMASQBvAEcAfABGAIwARQCdAEUAsABE&#10;AMcARADoAEQA+gBFAP8AkgQAAIAHAABxCgAAZgoAAF4KAABZCQAAVQcAAFQEAABSAAcAUAAMAE8A&#10;EABOABUATQAbAEwAIABLACYASgArAEkAMABIADUARwA6AEYAQABFAEYAQwBOAEIAVgBBAF8AQABr&#10;AD4AeAA9AIgAPACZADwAqwA8AMEAOwDgADsA9AA7AP8AiQoAAHgMAABqDgAAXw4AAFcOAABRDgAA&#10;TQwAAEsLAABKCAIASQQJAEgADQBGABEARQAWAEQAHABDACEAQgAmAEEAKwA/ADEAPgA2AD0APAA8&#10;AEMAOwBKADoAUgA5AFwAOABoADYAdQA1AIUANACWADQAqAAzALwAMwDYADMA7wAzAPsAgg0AAHEP&#10;AABkEAAAWREAAFERAABLEQAARxAAAEQOAABCDQAAQQsFAEEHCwA/BQ4APgMSADwCGAA7Ah0AOgMi&#10;ADkDKAA4Ay0ANwMyADYEOQA1BD8ANAVHADMFUAAxBloAMAZmAC8HcwAuB4MALQeVACwHpwArB7oA&#10;KwfSACsH6wArB/cAfRAAAGwRAABfEwAAVBQAAEwUAABGFAAAQhMAAD4SAAA8EAAAOg4BADoNBgA6&#10;CgwAOAkQADYIFAA1CBkANAkfADIJJAAxCSkAMAkvAC8KNgAuCj0ALQpFACwLTgArC1kAKQxlACgM&#10;cwAnDIMAJg2VACUNpwAkDbsAIw3SACMN6wAjDfcAeBIAAGgUAABbFgAAURcAAEgXAABCFgAAPRYA&#10;ADkVAAA3EwAANREAADMQAwAzDggAMg0NADANEQAvDRYALQ0bACwNIQArDScAKg0tACkONAAoDjsA&#10;Jw5EACUOTgAkD1kAIxBlACEQcwAgEIQAHxCWAB4QqQAdEL0AHBDYAB0Q7gAdEPkAcxQAAGQWAABX&#10;GAAATRkAAEUZAAA/GQAAOhgAADUXAAAyFgAAMBUAAC4TAAAtEQQALBAKACsQDgApEBIAKBAYACYQ&#10;HgAlECQAJBAqACMRMQAiETkAIRFCACASSwAeElYAHRNjABwTcQAaE4IAGRSVABgUpwAXFLsAFxPU&#10;ABcT7gAYE/oAcBYAAGAZAABUGgAAShsAAEIcAAA8GwAANhsAADIaAAAvGQAALBgAACoWAAAoFAEA&#10;JhMHACUTDAAjExAAIhMVACATGgAfEyEAHhQnAB0ULgAcFTYAGxU/ABoWSQAZFlQAGBdhABYXcAAV&#10;GIEAFBiTABMYpgASGLoAEhfSABIX7AATF/oAbBkAAF0bAABRHQAARx0AAD8eAAA5HQAANB0AAC8c&#10;AAArGwAAKBoAACYZAAAkGAAAIhcEACAXCgAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho9&#10;ABUaRwAUG1IAExtfABIcbgARHH8AEBySABAcpQAPHLkADhzQAA4b6gAPG/gAaRsAAFodAABOHwAA&#10;RR8AAD0gAAA2HwAAMR8AAC0eAAApHQAAJR0AACMcAAAgGwAAHRsBABsbBwAZHA0AFxwQABYcFQAV&#10;HBsAFB0iABMdKQASHjEAER46ABEfRQAQH1AADyBdAA4gbAANIHwADSCPAAwgogALILUACyDKAAsg&#10;5QAMH/QAZR0AAFcfAABMIQAAQiEAADohAAA0IQAALyEAACogAAAmHwAAIx8AACAeAAAdHgAAGSAA&#10;ABYgBAAUIAsAEiEOABEhEwARIhkAECIfAA8iJgAOIy8ADiM3AA0jQQAMJE0ACyRZAAokZwAJJHgA&#10;CCSLAAckngAHJLEABiTHAAYj4wAHI/EAYh8AAFQhAABJIwAAQCMAADgjAAAyIwAALCMAACgiAAAk&#10;IQAAISEAAB4hAAAaIQAAFiMAABMkAwARJQgADyYNAA4nEQANJxYADCcdAAsnIwAKJysACSg0AAgo&#10;PgAHKEkABihVAAUpZAAEKXQAAymHAAIpmwABKK8AACjFAAEo4QABJ/AAXiIAAFEkAABGJQAAPSUA&#10;ADUlAAAvJQAAKiQAACYkAAAiIwAAHyMAABskAAAYJQAAFCYAABEoAwAPKQgADCwMAAosEAAILBQA&#10;BywaAAYsIQAFLCgAAy0wAAItOgABLUUAAC1SAAAuYAAALnEAAC2EAAAtmQAALa0AACzCAAAs4AAA&#10;LPAAWiQAAE0mAABDJwAAOicAADMnAAAtJwAAKCYAACQmAAAhJgAAHSYAABknAAAVKQAAESsAAA8s&#10;AwANLgcACTAMAAYxDgADMRIAATIXAAAyHgAAMiUAADItAAAyNgAAM0IAADNOAAAzXQAAM20AADOB&#10;AAAylgAAMqsAADHBAAAx3wAAMfAAVicAAEopAAA/KgAANyoAADAqAAArKQAAJygAACMoAAAeKQAA&#10;GioAABYsAAASLgAADzAAAA0xAgAKNAcABTULAAI2DgAANxAAADgUAAA4GgAAOCIAADgqAAA5MwAA&#10;OT4AADlKAAA5WQAAOWkAADl9AAA4kwAAOKgAADe/AAA33gAANvAAUSsAAEYsAAA8LAAANCwAAC4s&#10;AAAqKwAAJSsAACAsAAAbLQAAFy8AABMxAAAQMwAADTUAAAk3AgAFOgYAATsKAAA8DQAAPQ8AAD4S&#10;AAA/FwAAQB4AAEAlAABALwAAQDoAAEBGAABAVAAAQGUAAD94AAA/jwAAPqYAAD69AAA93AAAPfAA&#10;TS4AAEIvAAA5LwAAMi8AAC0uAAAoLgAAIi8AAB0wAAAYMgAAEzUAABA3AAAMOgAACTwAAAU+AAAA&#10;QQQAAEIIAABDCwAARA0AAEYQAABHFAAASBkAAEghAABIKgAASDUAAEhBAABITwAASGAAAEdzAABH&#10;igAARqIAAEW5AABF2QAARPAASDIAAD4yAAA2MgAAMDEAACsxAAAlMgAAHzQAABk2AAATOQAAEDwA&#10;AAw/AAAIQgAAA0QAAABGAAAASAIAAEoFAABLCAAATAsAAE4OAABPEQAAURUAAFIcAABSJQAAUjAA&#10;AFI8AABRSgAAUVoAAFFtAABQhAAAT50AAE61AABN0gAATe4AQzYAADs2AAA0NQAALzQAACc1AAAh&#10;OAAAGjsAABQ+AAAQQQAADEQAAAdHAAACSgAAAE0AAABPAAAAUQAAAFMCAABUBQAAVQgAAFcLAABZ&#10;DgAAWxEAAF0XAABdHwAAXSoAAF02AABcRAAAXFQAAFtnAABbfgAAWpcAAFmvAABYywAAV+oAPzkA&#10;ADg5AAAzOAAAKzkAACM8AAAcPwAAFUMAABBHAAALSgAABU4AAABRAAAAVAAAAFcAAABaAAAAXAAA&#10;AF0AAABfAAAAYAQAAGIHAABkCwAAZg4AAGgSAABrGQAAayMAAGouAABqPAAAak0AAGlfAABodQAA&#10;Z48AAGaoAABlwgAAZOMAPT0AADc8AAAuPQAAJUAAAB1EAAAWSQAAEE0AAApRAAAEVQAAAFoAAABd&#10;AAAAYAAAAGMAAABmAAAAaAAAAGoAAABrAAAAbQAAAG8CAABxBgAAdAoAAHYOAAB5EwAAexsAAHsn&#10;AAB6NQAAeUUAAHhZAAB4bQAAd4YAAHafAAB1twAAdNIAPEEAADJCAAAoRQAAIEoAABdOAAAQVAAA&#10;ClkAAAJeAAAAYwAAAGcAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkAAAB7AAAAfQAAAH8AAACCAAAA&#10;hAMAAIcJAACKDgAAjhMAAI8eAACOKwAAjjsAAI1OAACLYwAAinwAAIqVAACIrQAAh8UANkcAACxL&#10;AAAiTwAAGVUAABBbAAAKYQAAAWcAAABtAAAAcgAAAHcAAAB7AAAAfwAAAIMAAACGAAAAiAAAAIoA&#10;AACNAAAAjwAAAJEAAACUAAAAlwAAAJoBAACdBwAAoQ0AAKUUAACkIQAApDEAAKNEAACiWQAAoHAA&#10;AJ+LAACdogAAnbcAMFAAACVVAAAbWwAAEmIAAAtpAAABcAAAAHcAAAB9AAAAgwAAAIgAAACNAAAA&#10;kQAAAJUAAACYAAAAmgAAAJwAAACfAAAAoQAAAKMAAACmAAAAqQAAAKwAAACwAAAAtAcAALgOAAC6&#10;GAAAuicAALk5AAC4TgAAt2UAALZ+AAC1lgAAs6sAKVsAAB5iAAAUaQAADHEAAAJ5AAAAgQAAAIkA&#10;AACPAAAAlgAAAJsAAACgAAAApAAAAKgAAACrAAAArAAAAK8AAACyAAAAtAAAALYAAAC5AAAAvAAA&#10;AMAAAADEAAAAyAAAAM0HAADSEAAA0h0AANEvAADQRAAAz1sAAM1zAADLjQAAyqEA/wAAAP8AAAD7&#10;AAAA+gAAAPwACAD4AA8A9QAXAPQAIADxACoA6wAzAOYAOwDiAEMA3gBJANoATwDWAFQA0wBZANAA&#10;XgDOAGMAywBoAMkAbgDGAHUAwwB9AMEAhgC+AJIAuwCeALkArgC2AMMAtADoALMA/wCvAP8ApQD/&#10;AJ4A/wCbAP8A/QAAAPcAAADyAAAA8AAAAOcAAwDhAAwA3AASANgAGwDWACQA0gAtAMwANgDGAD0A&#10;wgBDAL8ASQC8AE4AugBTALgAWAC2AF0AtQBiALMAZwCxAG4ArwB2AKwAfwCqAIoAqACXAKUApgCj&#10;ALkAoQDZAKAA+QCeAP8AmAD/AJIA/wCPAP8A8wAAAOwAAADjAAAA0wAAAMgAAADBAAkAvQAPALsA&#10;FgC5AB8AtwAnALMALwCvADcArAA9AKoAQwCoAEgApgBNAKQAUgCjAFYAoQBbAJ8AYQCeAGcAnABv&#10;AJoAeACXAIMAlQCQAJMAngCRALAAkADIAI4A8ACNAP8AigD/AIUA/wCCAP8A5wAAAN0AAADGAAAA&#10;uAAAAK4AAACoAAQApQAMAKEAEgChABkAoAAiAJ8AKQCbADAAmAA3AJYAPQCTAEIAkgBHAJAASwCP&#10;AFAAjQBVAIwAWgCKAGEAiABoAIcAcACFAHsAgwCIAIEAlgB/AKcAfQC8AHwA4wB8AP0AfAD/AHgA&#10;/wB2AP8A1gAAAMAAAACvAAAAowAAAJkAAACTAAAAjwAJAI0ADgCLABQAigAcAIoAIwCIACoAhQAw&#10;AIMANgCCADsAgABAAH8ARQB+AEoAfABPAHsAVAB6AFoAeABhAHYAaQB1AHMAcwCAAHEAjgBvAJ8A&#10;bgCyAG0AzwBsAPQAbAD/AGsA/wBpAP8AwAAAAKsAAACbAAAAjwAAAIcAAACAAAAAfAAEAHoADAB4&#10;ABEAeAAXAHgAHgB3ACQAdQAqAHMAMABxADUAcAA6AG4APwBtAEQAbABJAGsATgBqAFQAaABbAGcA&#10;YwBlAG0AZAB4AGIAhwBgAJcAXwCqAF4AwgBeAOkAXgD/AF4A/wBdAP8ArAAAAJkAAACKAAAAfwAA&#10;AHcAAABxAAAAbQAAAGoACABpAA4AaAASAGcAGABnAB8AZwAlAGUAKgBjAC8AYgA0AGEAOQBgAD4A&#10;XwBDAF4ASABdAE4AWwBVAFoAXQBYAGcAVwByAFUAgQBUAJEAUwCjAFIAuABRANwAUQD5AFIA/wBS&#10;AP8AnQAAAIsAAAB8AAAAcQAAAGkAAABkAAAAYAAAAF4ABQBcAAsAWwAPAFsAFABaABkAWgAfAFkA&#10;JQBXACoAVgAvAFUANABUADgAUwA9AFIAQwBQAEkATwBQAE4AWABNAGIASwBtAEoAegBJAIsASACd&#10;AEcAsQBHAMwARgDwAEcA/wBHAP8AkAAAAH4AAABwAAAAZgAAAF4AAABZAAAAVgAAAFMAAQBSAAgA&#10;UAANAE8AEABPABUATgAaAE4AIABNACUATAAqAEoALgBJADMASAA4AEcAPgBGAEQARQBLAEQAUwBD&#10;AF0AQQBoAEAAdQA/AIUAPgCXAD0AqwA9AMMAPQDmAD0A+wA+AP8AhwAAAHUDAABoBgAAXQcAAFUG&#10;AABQBgAATAQAAEoBAABJAAQARwAKAEYADgBFABEARQAWAEQAGwBDACAAQgAlAEEAKgBAAC8APwA0&#10;AD4AOgA9AEAAOwBHADoATwA5AFkAOABkADcAcQA2AIEANQCTADQApgA0ALsANADdADQA9QA1AP8A&#10;fgYAAG0JAABgCwAAVgwAAE4MAABICwAARAoAAEIIAABABQEAPwEHAD4ACwA9AA4APAASADsAFwA7&#10;ABwAOgAhADkAJQA3ACoANgAwADUANQA0ADwAMwBDADIATAAxAFUAMABgAC8AbQAuAH0ALQCPACwA&#10;ogAsALYALADQACwA7gAsAPwAdwoAAGcMAABaDgAAUA4AAEkOAABDDgAAPg0AADsMAAA5CwAAOAkD&#10;ADcFCAA2Ag0ANQEQADQAEwAzABgAMgAdADEAIgAwACcALwAsAC4AMgAtADgALABAACsASQAqAFIA&#10;KQBdACgAawAnAXoAJgGMACUAnwAlALIAJQDKACUA6AAlAPcAcg0AAGIOAABWEAAATBEAAEQRAAA+&#10;EQAAORAAADYPAAAzDgAAMQ0BADALBQAwCAoALwYNAC4FEQAsBBQAKwMZACoDHgApAyMAKAQpACcE&#10;LwAmBTUAJQU9ACQFRgAjBlAAIgZcACEHaQAgB3kAHweLAB4HnQAeB7AAHQbGAB0G4wAdBfMAbQ4A&#10;AF4RAABSEgAASBMAAEATAAA6EwAANRIAADERAAAuEAAALA8AACoOAwAqDQcAKQsLACgJDgAnCREA&#10;JQgWACQIGwAjCSAAIgkmACEJLAAgCjMAHwo7AB4LRAAdC08AHAxbABsMaQAaDHkAGAyLABgMngAX&#10;DLAAFgzFABYM4QAWC/AAaRAAAFoSAABOFAAARRUAAD0VAAA3FQAAMRQAAC0TAAAqEgAAKBEAACYQ&#10;AQAkEAQAIw4IACMNDAAiDA8AIAwTAB8MGAAeDR0AHQ0jABwNKgAbDTIAGg46ABgORAAXDlAAFg9c&#10;ABUPagATEHsAEhCNABEQoAARELMAEA/JABAP5AARD/IAZRIAAFcUAABLFgAAQhcAADoXAAA0FwAA&#10;LxYAACoVAAAnFAAAJBMAACITAAAgEgMAHhEGAB0QCQAcEA0AGw8QABkQFQAYEBsAFxAhABYQKAAV&#10;ETAAFBE5ABMRQwASEk4AERJaABASaQAQE3kADhOMAA4TngANE7EADRLFAAwS4QANEvEAYhQAAFQW&#10;AABJGAAAPxkAADcZAAAxGQAALBgAACgXAAAkFgAAIRYAAB8VAAAcFAIAGhMEABkSBgAXEgsAFRIO&#10;ABQSEgATExgAEhMfABETJgARFC0AEBQ2AA8VQQAOFUwADhZXAA0WZQAMF3UACxeHAAoXmgAJFq0A&#10;CBbBAAgW3QAJFe4AXxYAAFEYAABGGgAAPRoAADUbAAAvGgAAKhoAACUZAAAiGAAAHxgAABwXAAAZ&#10;FgEAFxYDABUWBAATFgkAERYNABAXEQAPFxYADhccAA4YIwANGCoADBkzAAwZPAALGkcAChpTAAka&#10;YQAHG3EABhuDAAUblwAEGqoAAxq/AAMZ2gAEGewAXBgAAE4aAABDHAAAOhwAADMcAAAsHAAAJxwA&#10;ACMbAAAgGgAAHRkAABoZAAAXGAEAFRgCABIZBAAQGwcADhsMAA0cEAAMHBMACxwZAAocHwAJHScA&#10;CB0vAAceOQAGHkMABB5QAAMfXgACH24AAR+AAAAflQAAHqkAAB69AAAd2AAAHewAWBoAAEscAABB&#10;HgAAOB4AADAeAAAqHgAAJR0AACEcAAAeHAAAGxsAABgbAAAWGwEAExsCABEcBAAOHgcADB8LAAog&#10;DgAIIBIABiEXAAUhHQAEISQAAiIsAAEiNQAAIkAAACNNAAAjWgAAI2sAACN+AAAjkwAAIqcAACK8&#10;AAAh1wAAIe0AVR0AAEgfAAA+IAAANSAAAC4gAAAoIAAAIx8AACAeAAAdHQAAGh0AABYdAAATHgAA&#10;ER8CAA4gBAANIgcACiQLAAYlDQAEJRAAAiYUAAAmGgAAJiEAACcpAAAnMgAAJz0AACdJAAAoVwAA&#10;KGcAACd7AAAnkAAAJ6UAACa7AAAm1gAAJe0AUSAAAEUhAAA7IgAAMiIAACwiAAAmIQAAIiEAAB4g&#10;AAAbHwAAGCAAABQgAAARIgAADyMAAA0lAwAKJgYABigKAAMpDQAAKw8AACwSAAAsFwAALB4AACwm&#10;AAAtLwAALTkAAC1GAAAtVAAALWQAAC13AAAsjQAALKQAACu6AAAr1gAAKu4ATSIAAEEkAAA4JAAA&#10;MCQAACkkAAAkIwAAISIAAB0iAAAZIgAAFSMAABIkAAAPJgAADSgAAAoqAgAGLAUAAi4JAAAvCwAA&#10;MA4AADIQAAAzFQAAMxsAADMiAAAzKwAAMzYAADNCAAAzUAAAM2AAADNzAAAyigAAMqEAADG4AAAw&#10;1gAAMO8ASSUAAD4mAAA0JwAALScAACgmAAAjJQAAHyQAABslAAAWJgAAEigAABAqAAANLAAACi4A&#10;AAYwAQACMgQAADQHAAA1CgAANwwAADgOAAA6EgAAOhcAADofAAA6JwAAOjIAADo+AAA6TAAAOlwA&#10;ADpvAAA5hgAAOJ4AADi2AAA31AAANu8ARCkAADopAAAxKQAAKykAACYoAAAiJwAAHSgAABgpAAAT&#10;KwAAEC4AAA0wAAAJMgAABTUAAAE3AAAAOQIAADsFAAA8CAAAPgsAAD8NAABBEAAAQxQAAEMbAABD&#10;IwAAQy4AAEM5AABDRwAAQlcAAEJqAABBgQAAQJoAAD+yAAA+zwAAPu8APywAADYsAAAvLAAAKisA&#10;ACUqAAAfKwAAGS0AABQvAAAQMgAADTUAAAg4AAAEOgAAADwAAAA/AAAAQQAAAEMCAABFBQAARggA&#10;AEgLAABKDgAATBEAAE0WAABNHgAATSgAAE00AABMQgAATFEAAEtkAABLewAASpQAAEmtAABIygAA&#10;R+wAOzAAADMvAAAtLwAAKC0AACIvAAAbMQAAFTQAABA3AAANOgAACD0AAAJAAAAAQwAAAEYAAABI&#10;AAAASgAAAEwAAABOAQAATwQAAFEHAABTCwAAVQ4AAFgSAABZGQAAWCIAAFguAABXPAAAV0sAAFZe&#10;AABWcwAAVY0AAFSnAABSwgAAUuYAODMAADEyAAAsMQAAJTIAAB01AAAWOAAAETwAAAxAAAAHRAAA&#10;AEcAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABZAAAAWgAAAFwDAABeBwAAYQsAAGQOAABmEwAA&#10;ZxwAAGYnAABmNAAAZUQAAGRXAABkawAAYoUAAGGfAABguQAAXtwANTcAADA1AAAoNwAAIDoAABg9&#10;AAARQgAADEYAAAZKAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAAYQAAAGQAAABlAAAAZwAAAGkA&#10;AABsAQAAbgYAAHELAAB0DwAAdxUAAHcgAAB2LQAAdj0AAHVPAAB0YwAAc3sAAHKVAABwrwAAb8kA&#10;NToAACs7AAAiPwAAGkMAABJIAAAMTQAABVIAAABXAAAAXAAAAGAAAABkAAAAaAAAAGsAAABuAAAA&#10;cQAAAHMAAAB1AAAAdwAAAHoAAAB8AAAAfwAAAIIEAACGCgAAig8AAIwXAACLJAAAijMAAIlFAACH&#10;WwAAhnIAAIWLAACDpQAAgrwAL0AAACVEAAAcSQAAE04AAA1UAAAEWgAAAGEAAABmAAAAawAAAG8A&#10;AAB0AAAAeQAAAH0AAACAAAAAgwAAAIUAAACHAAAAigAAAIwAAACPAAAAkgAAAJYAAACZAgAAngkA&#10;AKIQAACiGgAAoSkAAKA7AACfUAAAnWcAAJqBAACamQAAma8AKUkAAB9OAAAVVAAADlsAAAViAAAA&#10;aQAAAHAAAAB3AAAAfQAAAIIAAACGAAAAiwAAAI8AAACTAAAAlQAAAJcAAACaAAAAnQAAAKAAAACj&#10;AAAApgAAAKoAAACuAAAAsgAAALcKAAC7EQAAuh8AALkwAAC3RQAAtVwAALR0AACxjgAAr6QAIlQA&#10;ABhbAAAQYgAAB2oAAABzAAAAewAAAIIAAACJAAAAkAAAAJUAAACaAAAAnwAAAKMAAACmAAAAqAAA&#10;AKsAAACuAAAAsAAAALMAAAC2AAAAugAAAL0AAADCAAAAxwAAAMwBAADTCwAA1BUAANMmAADROgAA&#10;0FEAAM1oAADLgQAAypYA/AAAAPYAAADyAAAA8QAAAPMABQD0AAwA8gATAPAAHADtACUA6AAuAOIA&#10;NgDeAD4A2QBEANQASgDRAE8AzgBUAMsAWQDJAF4AxgBjAMQAaQDBAHAAvgB4ALwAgQC5AI0AtgCa&#10;ALMAqwCxAMAArwDmAK4A/wClAP8AmgD/AJQA/wCPAP8A9AAAAOwAAADoAAAA5wAAAN8AAADZAAkA&#10;0gAQAM8AFwDPACAAzAAoAMYAMADAADcAvAA+ALkARAC3AEkAtQBOALMAUwCxAFcArwBdAK0AYgCr&#10;AGkAqQBxAKcAegClAIUAogCTAKAAogCdALYAmwDUAJkA+QCWAP8AjQD/AIgA/wCEAP8A6AAAAN8A&#10;AADZAAAAyQAAAL8AAAC4AAQAtQANALMAEgCxABoAsAAiAK0AKgCpADEApgA4AKQAPQCiAEMAoABI&#10;AJ4ATACcAFEAmwBWAJkAXACXAGIAlQBpAJMAcgCRAH0AjwCLAI0AmgCLAKwAiQDFAIgA7gCGAP8A&#10;fwD/AHoA/wB4AP8A2QAAAM0AAAC7AAAArgAAAKUAAACfAAAAnAAJAJkADwCZABUAmQAdAJgAJACU&#10;ACsAkQAxAI4ANwCMADwAiwBBAIkARgCIAEsAhgBQAIUAVQCDAFsAggBiAIAAawB+AHUAfACCAHoA&#10;kgB4AKMAdwC5AHYA4AB1AP8AcgD/AG4A/wBsAP8AxwAAALUAAAClAAAAmQAAAI8AAACJAAAAhQAE&#10;AIQADACCABEAggAXAIIAHgCAACUAfgArAHwAMQB6ADYAeQA7AHcAQAB2AEQAdQBJAHMATwByAFUA&#10;cABcAG8AZABtAG4AbAB6AGoAigBoAJsAZwCvAGYAzABlAPUAZAD/AGEA/wBgAP8AtAAAAKAAAACQ&#10;AAAAhQAAAH0AAAB3AAAAcwAAAHAACABvAA4AbwASAG8AGABvAB8AbQAlAGsAKgBpADAAaAA0AGcA&#10;OQBmAD4AZQBDAGMASABiAE4AYQBVAF8AXgBeAGcAXABzAFsAggBZAJMAWACmAFcAvwBXAOoAVwD/&#10;AFYA/wBUAP8AoQAAAI4AAAB/AAAAdQAAAGwAAABoAAAAZAAAAGEABABgAAsAXwAPAF8AEwBfABkA&#10;XwAfAF0AJQBcACoAWwAvAFkAMwBYADgAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEAUABtAE4AewBN&#10;AIwATACfAEsAtQBKANwASgD6AEoA/wBKAP8AkgAAAIAAAAByAAAAZwAAAF8AAABaAAAAVwAAAFUA&#10;AQBTAAcAUgAMAFIAEABSABQAUgAaAFEAHwBPACQATgApAE0ALgBMADMASwA4AEoAPQBJAEMASABK&#10;AEYAUgBFAFwARABnAEMAdQBCAIYAQQCYAEAArgBAAMsAPwDyAEAA/wBAAP8AhQAAAHQAAABnAAAA&#10;XQAAAFUAAABPAAAATAAAAEoAAABIAAQARwAKAEcADQBGABEARgAVAEYAGgBFAB8ARAAkAEMAKQBC&#10;AC0AQQAzAD8AOAA+AD4APQBFADwATgA7AFcAOgBiADkAbwA4AIAANwCTADYApwA2AMAANgDoADYA&#10;/gA2AP8AfAAAAGsAAABeAgAAVAMAAE0DAABHAwAAQwEAAEEAAAA/AAEAPgAHAD0ACwA9AA4APAAR&#10;ADwAFgA8ABoAOgAfADkAJAA4ACkANwAuADYAMwA1ADoANABBADMASQAyAFMAMQBeADAAawAvAHsA&#10;LgCOAC0AogAtALgALQDdAC0A+AAuAP8AcwEAAGQFAABXBwAATQgAAEYIAABACAAAOwcAADgFAAA3&#10;AwAANgAEADUACAA0AAwANAAPADQAEgAzABYAMgAbADEAIAAwACQALwApAC4ALwAtADYALAA9ACsA&#10;RQAqAE8AKQBaACgAZwAnAHcAJgCJACYAnQAlALMAJQDPACUA8AAmAP8AbQYAAF4JAABSCwAASAwA&#10;AEAMAAA6CwAANgsAADIKAAAwCAAALgYCAC4DBgAtAAoALAANACwAEAArABMAKgAXACkAHAAoACAA&#10;JwAlACYAKwAlADIAJAA5ACMAQgAiAEsAIgBXACEAZAAgAHMAHwCFAB8AmQAeAK4AHgDHAB4A6QAf&#10;APoAaAkAAFkMAABNDQAAQw4AADwOAAA2DgAAMQ0AAC0NAAAqDAAAKAsAACcJBAAmBggAJgQLACUD&#10;DgAkARAAJAEUACIBGAAhAR0AIQAiACAAKAAfAC4AHgE2AB0BPwAcAUkAGwFUABoBYQAaAXAAGQGC&#10;ABgAlgAYAKoAGADBABgA4QAYAPQAYwwAAFUOAABJDwAAQBAAADgQAAAyEAAALQ8AACkOAAAmDgAA&#10;Iw0AACIMAwAgCwYAIAkJAB8HDAAeBg4AHgURABwFFQAbBRoAGgUfABoFJQAZBSsAGAUzABcGPAAW&#10;BkYAFgZSABUHXwAUB24AEweAABIHlAASBqcAEgW8ABIE2QASA+8AXw4AAFEPAABGEAAAPBEAADUR&#10;AAAvEQAAKhEAACYQAAAiEAAAIA8AAB0OAgAcDQUAGg0HABoLCgAZCg0AGAkQABcJEgAWCRcAFQkc&#10;ABQJIgAUCikAEwoxABIKOgASC0UAEQtRABAMXwAPDG4ADgyAAA4MlAANC6cADQu6AA0K0gANCuoA&#10;XA8AAE4RAABDEgAAOhMAADITAAAsEwAAJxIAACMRAAAfEQAAHBAAABoQAgAYDwQAFg4HABUOCQAU&#10;DQsAEwwNABIMEAASDBQAEQwaABENIAAQDSgADw0wAA4OOwANDkYADQ5RAAwPXgALD20ACg9/AAkP&#10;kwAJD6YACA65AAgO0AAHDugAWBEAAEsSAABAEwAANxQAADAUAAApFAAAJRQAACETAAAdEgAAGhIA&#10;ABcRAgAVEQUAExAHABIQCQARDwoAEA4MAA4ODgAODxIADRAYAA0QHgAMECUADBAtAAsRNgAKEUEA&#10;CRFNAAgSWgAHEmoABhJ8AAUSkAAEEqQAAxG4AAMRzwACEegAVRIAAEkUAAA+FQAANRYAAC0WAAAn&#10;FgAAIhUAAB4UAAAbFAAAGBMAABUSAwATEgUAEhEHABARCQAPEQoADRELAAwSDgALEhEAChIVAAkT&#10;GwAJEyIACBMqAAcUMwAFFD4ABBVKAAMVWAACFWcAARV6AAAVjgAAFaMAABS3AAAUzwAAE+kAUhQA&#10;AEYWAAA7FwAAMhcAACsXAAAlFwAAIRYAABwWAAAZFQAAFhQBABQTBAASEwYAERIIAA8SCAAOEwkA&#10;DBQKAAoVDQAIFhAABhYTAAUWGQAEFx8AAxcnAAIYMAABGDsAABlHAAAZVQAAGWQAABl3AAAZjAAA&#10;GKIAABi3AAAXzwAAF+oATxYAAEMYAAA5GQAAMBkAACkZAAAjGQAAHxgAABsXAAAYFgAAFRUCABMV&#10;BQARFAYAEBQGAA4VBwAMFggAChcKAAcZDAAEGg4AAhsSAAEbFgAAGx0AABwkAAAcLQAAHDgAAB1E&#10;AAAdUgAAHWIAAB11AAAdigAAHKAAABy2AAAb0AAAGusATBgAAEAaAAA2GwAALRsAACYbAAAhGgAA&#10;HRkAABkZAAAXGAAAFBcDABIWBAAQFwQADhcEAAwZBQAKGgcABxwJAAMdCwAAHw0AACAQAAAgFAAA&#10;IRoAACEiAAAhKgAAITUAACJBAAAiTwAAIl8AACJyAAAhiAAAIZ8AACC2AAAf0QAAH+0ASBoAAD0c&#10;AAAzHQAAKx0AACQdAAAgHAAAHBsAABgaAAAWGQEAExkBABEZAQAOGgEADBwCAAodAwAHHwUAAyEI&#10;AAAiCgAAJAwAACYOAAAmEgAAJhgAACcfAAAnJwAAJzIAACc+AAAnSwAAJ1wAACduAAAmhQAAJp0A&#10;ACW0AAAk0QAAI+4ARB0AADkfAAAwHwAAKB8AACMeAAAeHQAAGxwAABgbAAAUHAAAERwAAA4dAAAN&#10;HwAACiEAAAYiAQADJAQAACYGAAAoCAAAKgsAACsNAAAtEAAALRUAAC0cAAAtJAAALi4AAC46AAAu&#10;SAAALVgAAC1qAAAtgQAALJoAACuyAAAq0AAAKe8AQCAAADYhAAAtIQAAJiEAACEgAAAdHwAAGh4A&#10;ABYeAAASHwAADyEAAA0iAAAKJAAABiYAAAIoAAAAKwIAAC0EAAAvBgAAMAkAADIMAAA0DgAANRIA&#10;ADUYAAA1IAAANSoAADU2AAA1QwAANVMAADRmAAA0fAAAM5YAADKvAAAxzQAAMO8APCMAADIkAAAq&#10;JAAAJCMAACAiAAAcIQAAFyEAABMjAAAQJQAADScAAAkpAAAFKwAAAS4AAAAwAAAAMgAAADQBAAA2&#10;BAAAOAYAADoJAAA8DQAAPhAAAD4UAAA+HAAAPiYAAD4xAAA+PwAAPU4AAD1hAAA8dwAAO5EAADqr&#10;AAA5yQAAOO0ANycAAC8nAAAoJgAAIyUAAB8kAAAZJQAAFCYAABAoAAANKwAACS4AAAUwAAAAMwAA&#10;ADUAAAA4AAAAOgAAADwAAAA+AQAAQAMAAEIHAABECgAARg0AAEkRAABJFwAASCEAAEgsAABHOgAA&#10;R0kAAEZbAABFcQAARIsAAEOlAABCwwAAQegANCoAACwqAAAnKAAAIicAABwoAAAWKgAAES0AAA0w&#10;AAAJMwAAAzYAAAA5AAAAPAAAAD4AAABBAAAAQwAAAEYAAABIAAAASgAAAEwDAABOBgAAUAoAAFMO&#10;AABUEwAAVBwAAFMnAABTNAAAU0MAAFJVAABRagAAUIMAAE+eAABNuQAATOAAMC0AACssAAAmKwAA&#10;HywAABguAAASMgAADTUAAAg5AAACPQAAAEAAAABDAAAARgAAAEkAAABMAAAATgAAAFEAAABTAAAA&#10;VQAAAFcAAABZAQAAXAYAAF8KAABiDgAAYxUAAGMfAABiLAAAYTwAAGBOAABfYgAAXnsAAFyWAABb&#10;sAAAWc8ALzAAACovAAAiMAAAGjMAABM3AAAOOwAACD8AAAFEAAAASAAAAEwAAABPAAAAUgAAAFUA&#10;AABYAAAAWwAAAF0AAABgAAAAYgAAAGQAAABmAAAAaQAAAG0FAABwCwAAdBAAAHQYAABzJQAAcjQA&#10;AHJFAABwWQAAb3EAAG2LAABrpgAAasAALjMAACU1AAAdOAAAFDwAAA5BAAAHRwAAAEwAAABRAAAA&#10;VQAAAFkAAABdAAAAYQAAAGUAAABoAAAAawAAAG0AAABvAAAAcgAAAHQAAAB3AAAAegAAAH4AAACC&#10;BAAAhgsAAIoRAACJHAAAiCsAAIY9AACEUgAAg2cAAIGBAAB/mwAAfrIAKToAACA9AAAWQgAAD0gA&#10;AAhOAAAAVAAAAFoAAABgAAAAZAAAAGkAAABuAAAAcgAAAHYAAAB6AAAAfQAAAIAAAACCAAAAhQAA&#10;AIgAAACLAAAAjgAAAJIAAACWAAAAmwMAAKAMAACiEwAAoCEAAJ8zAACdRwAAml4AAJh3AACXjwAA&#10;lacAI0MAABlIAAARTgAACVUAAABcAAAAYwAAAGoAAABxAAAAdgAAAHsAAACAAAAAhgAAAIoAAACO&#10;AAAAkQAAAJMAAACWAAAAmQAAAJwAAACgAAAAowAAAKcAAACrAAAAsAAAALYEAAC8DQAAuhcAALko&#10;AAC3PAAAtFIAALJqAACvhQAArZwAHE4AABNUAAALXAAAAWQAAABsAAAAdAAAAHwAAACDAAAAiQAA&#10;AI8AAACUAAAAmgAAAJ8AAACiAAAApAAAAKcAAACqAAAArgAAALEAAAC0AAAAuAAAALwAAADBAAAA&#10;xwAAAM0AAADUBQAA2BAAANUeAADTMQAA0EgAAM1fAADLdgAAyI4AAAAAAAAAAAAAAAAAAAAAAAED&#10;BAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpL&#10;TU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOU&#10;lZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd&#10;3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////&#10;/////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYo&#10;KSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9w&#10;cXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5&#10;uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////&#10;//////////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQME&#10;BQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktN&#10;Tk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SV&#10;lpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e&#10;3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////&#10;////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4v&#10;MDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdo&#10;aWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6Ch&#10;oqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna&#10;29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAA&#10;AAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoa&#10;GxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFS&#10;U1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqL&#10;jI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TF&#10;xsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8A&#10;AQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEi&#10;IiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5g&#10;YmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfI&#10;ycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w&#10;8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQ&#10;ERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5&#10;Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gj&#10;paeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f&#10;3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/9rL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ46&#10;6cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Ol&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I&#10;2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIve&#10;qJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5tnLCRvnzg056M0QYNzJDZLLuzCrxrhPtMCzZ727rnvEtamIy7Km&#10;h9Gvo4fVraCI2aueidypnIrep5uM4KWZj+OhmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ&#10;5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5NnLCRrkzg05584OYNrKDJLLvC6r&#10;xblNtMC0Zr26rnrFtamHy7Gmh9Guo4fVrKCI2aqeidynnIrepZuL4KKajeKemY/jnpmP456Zj+Oe&#10;mY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP49jL&#10;CRrhzww55c8OYNnKDJHLviyrxblMtb60Z725rnvFtKqHzLCmh9Gto4fVq6CI2aieiNulnYndo5yK&#10;35+ai+GbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7i&#10;m5mO4puZjuKbmY7im5mO4tjLCRrc0As549ANYNjLC5HLvyurxLpMtb2zZ764rnvFtKmHzLCmh9Gs&#10;o4fVqaCH2KafiNujnYjdoJyJ3p2biuCYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4Zia&#10;jeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4dfMCRra0Qs43tEMX9bLC5HLwCmswrlN&#10;tryzaL63rnvGs6mHzK+mh9Gqo4bVp6GH2KSfh9qhnofcnp2I3Zqcid6Vm4zglZuM4JWbjOCVm4zg&#10;lZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4NbMCRnZ&#10;0Qs42tMMX9TMC5HJwCmtwLlOtrqzab+1rnzGsqmHzK2mhtGpo4bUpaGG16Kghtmfn4bam56H3Jed&#10;iN2TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL&#10;3pOci96TnIvek5yL3tXMCRnY0gs32NMLXtLMC5PHvyutvrhQt7myar+0rXzGsKmHzKumhtCnpIXU&#10;o6KF1p+hhdicoIXZmJ+G2pSeh9yQnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2Q&#10;nYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3dTNCRnW0gs31tQLXtDLCpXEvi2uvLhRuLey&#10;asCzrXzGrqmHzKmmhtClpIXToKOE1Z2ihNaZoYXYlaCF2ZGfh9qOnonbjp6J246eiduOnonbjp6J&#10;246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J29PNChjV0ws2&#10;1NQLX87LCZfBvjCvurdTuLWybMCwrX3HrKqGy6enhc+ipYTRnqSE05qjhNWWooTWk6GF14+ghtiL&#10;oInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2Yug&#10;idmLoInZi6CJ2dLOChfT1As10dMKYsvMCZm+vTOxt7dVubKxbcGtrX3GqqqGy6SohM6fp4TQm6WD&#10;0pekg9OTo4TUkKOF1YyihtaJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjX&#10;iaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI19DPChbR1As3ztMKZcbKC525vDiytLZYuq2xbsGq&#10;rn3Gp6uFyaGphMycqIPOl6eDz5Omg9GQpYTSjaWF04qkhtOHo4jUh6OI1IejiNSHo4jUh6OI1Iej&#10;iNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1M7QChXO1Ao6ytMK&#10;aMDID6G1uz60rbVbu6mxb8Gmr33Eo62Ex52rg8qYqoPLk6mDzZCohM6Np4TPiqeFz4emh9CFpojR&#10;haaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGF&#10;pojRhaaI0czQCRjK1Ao+xdMKbbjFFqWuuUS1p7Veu6OycMChsH3Dn66ExZmtg8eUrITJkKuEyo2q&#10;hcuKqoXLiKmGzIWph82DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJ&#10;zYOoic2DqInNg6iJzYOoic2DqInNg6iJzcjRCRvF1QpCv9MKcrHEHqeluUm2obZgu56zcL6dsX3B&#10;m7CEw5WvhMSRroTGja2Fx4qthseIrIbIhqyHyISricmCq4rJgquKyYKrismCq4rJgquKyYKrismC&#10;q4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKycTSCCDA1glIuNQKeKnP&#10;F5ievkeumrZiupi1cbyXs3y+l7KEwJKxhcKNsIXDiq+GxIivh8SGr4jFhK6JxYOuisWBrovFga6L&#10;xYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovF&#10;ga6Lxb/UByW61wlOrtoLcKDbE4eXzTmaksNYqJG8bLKRt3q5krSDvY6zhr+LsofAiLGHwIaxiMGE&#10;sYnBg7GKwYKxi8KAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCw&#10;jMKAsIzCgLCMwoCwjMKAsIzCgLCMwvfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCI&#10;w7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzM&#10;qESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vS&#10;sIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mb&#10;iMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESq&#10;xqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfA&#10;EBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN&#10;1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3&#10;mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVd&#10;tMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjK&#10;tZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKj&#10;cLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx&#10;+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNau&#10;iJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2vfADxX4wBYw+b0gU+q4J3zMqESrxqVdtMKkcLq+on+/vKCIw7mbiMe3mIjKtZWJ&#10;zrOSitCxj4vTsI2N1a+Kj9etiJPZrYaY2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3a&#10;q4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2vfBDxX3wRYw+L4fU+q4JnzLqUOrxqZctMKkb7q+&#10;on6/u6CIw7mdh8i2mofMs5eIz7GUidKwkorVro+M162NjtmsipLcq4mZ3aeInNuniJzbp4ic26eI&#10;nNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic2/bBDhT3wRUw+L8e&#10;U+q5JXzLqUKrxqdbs8Klbrq+o36/u6GIxLieh8m1nIfNspmH0bCWiNSulInXrZKL2quQjdypjZLf&#10;qI2a36OLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyj&#10;i5zco4uc3PbBDhT2whUw978eU+q6JHzLqUGsxqdas8Klbbq+o32/u6OIxLegh8m0nYfOsZuH06+Z&#10;iNatl4naq5WK3KmTjd+nkpHipJGZ4KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c&#10;3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3PXCDhT1whQw9sAdU+q6I3zLqkGsxqhZs8Kmbbq+pH2/&#10;uqSHxbehh8qzn4fPsJ2H1K6biNirmYncqZiL36eYjuKll5LmoJaZ4JyTm92ck5vdnJOb3ZyTm92c&#10;k5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3fTCDRT1wxQw9sAcU+q7&#10;InzKqkCsxqhYs8KmbLq+pHy/uqWFxbajh8uzoYfQsJ+H1a2diNqqnYrdp5uM4KSajuKfmI/jnZqY&#10;4ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vd&#10;mZeb3fLDDRT0wxMw9cEbU+q8IXzKqz+txqlXs8Kna7q+pXu/uqaExbalh8uyo4fRr6GH1qufiNqn&#10;nYndpJyK36Cbi+Cbmo3il5qT4Zecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pec&#10;m96XnJvel5yb3pecm96XnJvel5yb3vDDDRT0xBMv9cIaUuq9IHzKqz6sxqpWs8Koa7q+p3m/uqiD&#10;xbanh8yypYfRrKKH1qigh9mknojcoZ2I3Zycid6Xm4vgk5uP4JKdl96SnZfekp2X3pKdl96SnZfe&#10;kp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3u3EDBPzxRIv9MIZUuq9H3zK&#10;rDysxqtVs8Koarm+qXe/uqqAxbWph8yvpYfSqqKH1qWghtihn4banZ6H25mdh92UnYnekJyN3o6d&#10;k92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T&#10;3erFDBPyxREv88MYUuq+HXzLrTqsxqxUs8Kpabm+rHO/uq1+xbKph8yspYbRp6OG1aKhhdeeoIXY&#10;mqCF2pafhtuRnojcjZ6L3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yL&#10;no/ci56P3Iuej9yLno/ci56P3ObFCxPxxhEv8sQXUurAG3zLrzisxq1SssKrZrm/sG++t61+xrCp&#10;h82qpobRpKSF05+jhNWbooTWl6GF2JOghdmPoIfZi5+K2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N&#10;2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2uHGChPwxxAu8MYWUerBGXzLsDWr&#10;x69PssOwYLi8smy/sq1+x62phsynp4XPoaWE0pykhNOYo4TUlKOE1ZCihdaNoYbXiaGI2Iehi9iH&#10;oYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2NvH&#10;CRLuyQ8u7sgUUevEFnzMszCrx7FMscS4Vre2sW7Brq1/x6mqhsujqITOnqeDz5mmg9GVpYPSkaSE&#10;046khdSLo4bUiKOI1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rV&#10;haOK1YWjitWFo4rVhaOK1drICRLryw0t68oRUOvHEnzMtiqqyLdEsLq2WbqvsXDCqq1/x6arhcqg&#10;qoTMmqiDzZaog86Sp4PPj6aE0IymhdGJpYbRh6WH0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWl&#10;idKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0tjJCRHfzQss580PT+jLDnvNvCKowrw8&#10;sbG1XrypsXLCpq5/xaKthMecq4PJl6qDypOqhMuQqYTMjamEzYuohc2IqIbOhqeHzoSnic+Ep4nP&#10;hKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz9XJCRDY&#10;zwor2tMLTtjQC3rNwxaos7pGtam0Yr2ksXTBobB/w56uhMWZrYTHlKyEyJCrhMmOq4TKi6qFy4mq&#10;hsuHqYfMhamIzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJ&#10;zIOpicyDqYnMg6mJzNLLCQ/U0Qop1dULTNDQCn64vyWuqLhPuKG0ZryesnW/nbF/wZuwhMOWroTF&#10;ka6Exo6thceLrIXHiayGyIesh8mGq4fJhKuJyYKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqC&#10;q4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKys/MCQ3Q0gooztQKUsXRCoOqwy2onrdXuJu1&#10;aLuatHW+mbJ/v5exhMGTsIXCj6+Fw4yvhcSKrobFiK6HxYauiMaErYjGg62KxoGti8eBrYvHga2L&#10;x4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx8zNCQzL0wot&#10;x9QKWbLYC4CezSuamMFQq5a4Z7eVtXW8lLR+vpSzhb+QsoXAjLGGwYqxh8KIsIfChrCIwoWwicOD&#10;sIrDgq+Lw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4Gv&#10;jMOBr4zDga+Mw8fPCBDF1Ak0uNkKW6LnEnaX2iWJkM9FmI7HXaONwW6rjb15sYy6gbSJuIO3hreF&#10;uYS2hrqDtYe7grWIvIG0ib2AtIq9f7SLvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+&#10;frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvsLRBxa91gg6p/EOVZvxG2iR5i14id1AhYXVVo+D&#10;z2eXgstznX7IeKF7xnykecR/pnfDgqh1woSpdMKFqnPBh6tywYircsCKrHHAi6xxwIusccCLrHHA&#10;i6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrP+4FA7/uB4n/7Qq&#10;RvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bP&#10;s4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriN&#10;jci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5&#10;wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvev&#10;Nmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ&#10;0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3&#10;io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuI&#10;vb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmne&#10;p0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOA&#10;ndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/K&#10;toiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6Z&#10;icC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KP&#10;x5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGy&#10;f6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4&#10;FA7/uB0n/7UpRvewNWneqEGQx5xhscSccbbCm365v52Gvb2aicG7l4nEuZOKx7ePjMq1jI7MtImQ&#10;zrOHktCyhJXSsYKZ07GBntSugKLUrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPS&#10;rICj0qyAo9KsgKPSrICj0v+5Ew7/uRwn/7YoRvewNGrdqECQx51gscSccbbCnHy6v56FvryciMK6&#10;mYjFuJWJybaRisy0jozPsouO0bGIkdOwhpTVr4SZ1q+Dn9eqgqHVp4Ki06eCotOngqLTp4Ki06eC&#10;otOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki0/+5Ew7/uRwn/7YoRvexM2rdqT+Rx51g&#10;scSdcLbCnnu6v5+DvryeiMK5m4jHt5eIyrWUic6zkIvRsY2N06+KkNauiJPYrYaZ2aqFntmlhKHV&#10;pISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1P+6Eg7/&#10;uhsn/7cnRvexMmrdqT6Rx55fscSdb7bBn3m6vqCCv7ugiMO4nIfItpmIzLOWiNCxkorTr4+M1q6M&#10;jtisipPbq4mZ3KaHndqihqDWoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai&#10;1KCGotSghqLUoIai1P+6Eg7/uhsm/7cmRvayMWrdqj2Rx55escSdb7bBoHi6vqGBv7uhiMS4nofJ&#10;tZuHzbKYiNGwlYnVrpKL2KyPjduqjZLeqIya36KKndqeiaDWnImh1JyJodSciaHUnImh1JyJodSc&#10;iaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1P66EQ7/uxom/7gmRvayMGrdqjyRx55dscSe&#10;brbBoXa6vqJ/v7ujiMS3oIfKtJ2Hz7Gah9OumIjXrJWK26qTjd6okZLipJCZ4J6NnduajKDXmYuh&#10;1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1f67EQ7+uxom&#10;/7glRvazMGrcqzuSx59dscSfbLbBonS6vqR+v7qkh8W3oofKs5+H0LCch9WtmojZqpmK3qiYjuKl&#10;l5Pmn5WZ4JqRnNuXj5/Xlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaO&#10;odWWjqHVlo6h1f27EQ7+uxom/7klRvazL2rcqzqSx59cscSgarbBo3O6vqV8wLqlhcW2o4fLs6GH&#10;0a+fh9asnonbqJyL36SajeGfmY/jnJqY4ZeWnNyUk5/Yk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDW&#10;k5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1v27EQ39vBkm/rkkRva0LmrcqzqSx6BcscShaLbB&#10;pXG6vqd6wLqnhMW2pofMsqSH0a6ih9epn4jbpJ2J3qCbiuCamozhlpuT4ZWbm92Sl57YkZWg15GV&#10;oNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg1/y8EA39vBkm/roj&#10;Rva0LWrcrDmSx6BbscSjZrXBpm66vql4wLqpgsW2qIjMsKWH0qqih9emn4faoZ6H3JudiN6WnIrf&#10;kZuQ35Gdmd2Pm57Zj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9eP&#10;mZ/Xj5mf1/y8EA38vBgm/boiRfa1LGrcrTeTx6FascWlY7XCqWu6vqx1v7qtf8WzqYfMraWG0qei&#10;htaioYbYnZ+G2pieh9uSnYndjp2N3YyelNyNoJ7ZjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f&#10;14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f1/u9EA37vRcl/bsiRfa2K2rbrTaTx6JZscWnX7XCrWa5&#10;v7FwvretfsawqYfNqqaG0aSkhdSeooXWmaGF2JSghtmPn4fai5+L24ifkNuIoJjYiKGd14ihndeI&#10;oZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd1/q9Dg36vhYl/LwgRfa3&#10;KmrbrzSUyKRVscarWLTDs1+3u7Juv7KtfsesqYbMpqeF0KClhNKbpITUlqOE1ZGihdaNoYbXiaGJ&#10;2IahjdiEoZPXhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfW&#10;hKKX1vm+Dgz5vxUl+r0fRfa4J2rbsDGUyKhNr8eyTrLBuFi4tLFwwa2tf8epqoXLoqiEzp2ng9CX&#10;poPRkqWE0o6khdOLo4bUiKOI1YSji9WCo5DVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGj&#10;k9WBo5PVgaOT1YGjk9WBo5PVgaOT1fTADQz3wBMk+b8dRPa6JWrasi6Vyq9Arci9Pa+3tl26rrFy&#10;wqmtf8alq4XJn6qDy5mpg82UqIPOkKeEz4ymhdCJpobRhqWH0oSlitKBpY3SgKWP0oClj9KApY/S&#10;gKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0uzBCwz1whIk9sEaRPe9IWra&#10;tCmWzbwoqbu7Q7OutWG8qLFzwaWuf8WhrYTHm6yDyZarg8qRqoTLjqmEzIuphc2IqIbOhqiHzoOo&#10;ic6Bp4zPgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeN&#10;z9/ECQvyxRAj88QWQ/TBHGnewhWPwcAjrK+5TLamtGW9orJ1wKCwgMOdroTFl62ExpOthMePrITI&#10;jKuFyYmrhsqHq4bKhaqIyoOqicuBqovLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuA&#10;qozLgKqMy4CqjMuAqozLgKqMy9rFCArryQ0i7sgSQu/GFWjQ0gqHsb4vrqW4VLiftWi8nbN2v5ux&#10;f8GZsITClK+Ew5CvhcSNroXFiq6GxoithsaHrYfGha2Ix4OticeBrYvHgKyLx4Csi8eArIvHgKyL&#10;x4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx9XGCAnZzAog5c8NQNjVC1+91guI&#10;pcQ0ppy3WriZtWu7l7R3vZazf76VsoXAkbGFwY6xhcGLsIbCibCHwoiwh8OGsIjDha+Jw4OvisSC&#10;r4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxNLI&#10;CAfTzwod1dQLPcLZC2Or3hCDm84zmZTEU6aRvmevkLp0tJC3fbmRtYS8jrOGvoyyhr+KsofAiLKI&#10;wIaxiMGFsYnBhLGKwYKxi8GBsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzC&#10;gLGMwoCxjMKAsYzCgLGMws7KCAbO0QocxtcKQa/qDmGd5hx4kNoyiIvSTJSJy1+ciMZuo4jDeKiF&#10;wHyrg79/roC9gbB/vIOxfbyEsny7hrN7u4e0erqItHm6ibV4uYu1eLmMtni5jLZ4uYy2eLmMtni5&#10;jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtsnLCAbI0gkis98JQqD8FVqT8Chqi+Y5&#10;d4TfSYKB2FuLgNNpkXzQcZZ5zXaadst6nXTKfZ5yyX+gcciBoXDHg6Jvx4WjbsaGo23GiKRsxYql&#10;bMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpcTOBwq3&#10;2Qcmo/sOPZb/Hk6N+i9bhvI/Z4DrTnF75Vt5duBlgHHdbIRu2nKIa9l3i2nXeo1n1n6OZtWAj2XU&#10;gpBk1ISRY9OGkWLTiZJh0ouTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKM&#10;k2HSjJNh0oyTYdKMk/+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9&#10;vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iV&#10;crDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3yn&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe&#10;/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5&#10;gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+O&#10;wLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDF&#10;lX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64x&#10;Ov+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnH&#10;uICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyM&#10;j8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21&#10;w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xFwn/siIe/64wOv+p&#10;PVnso0p52JtbmMeVcrHFl3u1w5iDuMGZiru/lYu+vZGMwbuOjsO6ipDFuYeSx7iElcm3gpjKtoCb&#10;y7Z+nsy1faPMs3ynza98qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjL&#10;r3yoy/+yFwn/siEe/68vOv+qPFnspEl62JtamcaWcbLEmHi1wpmBucCbiLy+l4q/vJSLwrqQjcW5&#10;jI7Ht4iRybaFlMu1g5fNtIGazrR/n8+zfqTPrn2mzqt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9&#10;qMyrfajMq32ozKt9qMyrfajMq32ozP+yFgn/syEe/7AuOv+rO1nspEh615xZmsaXb7LEmXa2wpt/&#10;ucCch729monAu5aKw7mSi8a3jo3JtoqPzLSHks6zhJbQsoGa0bKAn9Kuf6PSqn+lz6Z/p82mf6fN&#10;pn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzf+zFgn/syAe/7AtOv+rOlns&#10;pUd61pxZmsaYbbLEmnS2wpx9ub+dhb29nIjBu5iJxbiUisi2kIvLtIyOzrOIkdGxhZXTsIOa1LCC&#10;oNWqgaLTpoGl0KOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4Gn&#10;zf+zFQj/tCAe/7EtOv+sOVnrpUZ71pxYm8aZa7LEnHK2wp17ub+fg768nojCupqIxreWicq1korN&#10;s46M0LGKj9Ovh5TWroWa2KuDn9emg6LUooOk0J+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2f&#10;g6bNn4OmzZ+Dps2fg6bNn4Omzf+0FQj/tB8e/7EsOv+sOVnrpkV71Z1Ym8eaabLEnXC2wp95ur+g&#10;gr68n4jCuZyIx7aYiMu0lInPsZCL06+MjtatiZPZrIeb26aGntmihaHVnoWk0ZyFps6chabOnIWm&#10;zpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzv+0FAj/tB8d/7EsOv+tOFnrpkV7&#10;1Z1XnMebZ7LEnm62wqB3ur+hgL67oYjDuJ6HyLWah82yl4jRsJOK1a2PjdmrjJPdqIqb3qKIntme&#10;iKHVm4ek0ZmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzv+0&#10;FAj/tR4d/7IrOv+tOFrrpkR71Z1XnMecZbLEn2y1wqF1ur6ifr+7o4fEuKCHybSdh86xmYjTrpaJ&#10;2KuTjNyokJLho46a356Mntqai6HVl4qk0ZaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabO&#10;lommzpaJps6WiabOlommzv+0FAj/tR4d/7IqOv+tN1rrp0N81Z5VncedY7LEoGq1wqNzur6kfL+7&#10;pIXEt6KHyrOfh9CwnYfVrJqJ26mYjOCll5PmnpSa35mRndqWj6DWlI2j0pOMpc+TjKXPk4ylz5OM&#10;pc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz/+1Ewj/tR4d/7MqOv+uNlrrp0N81Z9T&#10;nceeYLLFomi1wqVwur6mer+7poPFt6WHy7Oih9GvoIfXqp6J3KSbi+CdmY7jmpuZ4JWWnNuTk6DX&#10;kZGj05CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz/+1Ewj/&#10;th0d/7MpOv+uNlrrqEJ81aBRncefXrHFpGS1wqdtub6pd7+7qYHEtqiIy7Glh9GroofXpZ+I256d&#10;iN2Xm4vgkpuT35KcnNyPmJ/XjpWi042TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk&#10;0I2TpNCNk6TQjZOk0P+1Ewj/th0d/7QpOv+vNVrqqEF81aJOnMehWrHFpmC0wqppub+tc767rn3E&#10;tKqHy62lhtGnoobVoKCG2JmfhtuSnYndjZ2O3YyemNuMnp/Yi5qi1IqXpNGKl6TRipek0YqXpNGK&#10;l6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0f+2Egj/txwd/7QoOf+wNFrqqUB91aRJnMik&#10;VbDGqluzw69jt8CzbL22rnzFsKmHzKmmhtCjpIXUnKKE1pWhhdiPn4faip+L24efktqIoZzXiJ+h&#10;1IecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0f+2Egj/txsd&#10;/7UnOf+wM1rqqj591qhEm8moT6/HsFOyxbhZtbmzbb+xrX3GrKqGy6Wnhc+fpoTRmKSE05KjhNWM&#10;oobXiKGK14WhjteDopbWhKSf1ISio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSi&#10;o9GEoqPRhKKj0f+3EQf/uBoc/7YlOf+xMVrqqzx+16w7mcqtRK3JuUWuvbhZuLKyb8Csrn7GqKuF&#10;yqGphM2bp4PPlaaD0I+lhNKKpIbThqOI1IOjjNSBo5HUgKSZ04CmodGApqHRgKah0YCmodGApqHR&#10;gKah0YCmodGApqHRgKah0YCmodGApqHRgKah0f+4EAf/uRkc/7ckOf+zL1rprTl+2bQvlsy4MqnC&#10;vUCws7ZduqyxccGnrn7FpKyFyJ2rg8qXqYPMkqiEzo2nhM+Jp4bQhaaI0IKmi9GApo7RfqaU0H2n&#10;ms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz/+5Dwf/uhcc/7ki&#10;Of+1LVrsszB63cAfkMnDIai1uki0q7VivKayc8Cjr37DoK6Expmsg8iUq4TJj6qEyouqhcuIqYbM&#10;hamIzYKois2AqI3OfqiRzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18&#10;qZbNfKmWzfy7Dgf8vBUb/rsfOP+3KVrwvSR039MOhrnBKqqquU+2pLVlvKCydL+esX/Cm6+Ew5au&#10;hMWRrYTGja2Fx4qshsiHrIfJhauIyYKrisqAq4zKfquPynyrksp8q5LKfKuSynyrksp8q5LKfKuS&#10;ynyrksp8q5LKfKuSynyrksp8q5LKfKuSyvG9DAb5vhIa+r4bN/y6JVrnzhNoyNkLia3DMqehuFa4&#10;nbVou5uzdb6Zsn/AmLGEwZOwhcKPr4XDjK+GxImuhsWGrofFhK6IxoOtisaBrYvGf62Ox32tkMd9&#10;rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx9/ACAX1wg8Z9sIWNu7I&#10;FVDN3AxmtdoPiKLJNqCavlawl7dquZW1dryUtH6+lLOEv5CyhcCNsYbBirGGwYixh8KGsIjChLCJ&#10;woOwisOBsIvDgK+Nw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/D&#10;fq+Pw9nCBwXkxwsY78gQNNHaC0W66Q5opt4YgpjRN5WRyFOhj8JlqY6+cq6NvHuyjLqBtYm4greH&#10;uIS4hbeFuYO2hrqCtoe6gbWIu4C1ibt+tYq8fbSMvHy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0&#10;jb18tI29fLSNvXy0jb18tI29fLSNvdTEBwTWywkV09QLJ73iDEmp9BRlmeYleI7cOYaI1E+Qhs9g&#10;l4TMbZyDyXWgf8d4on3Ge6R6xX2mecSAp3fDgah2woOpdcKEqnTBhqtzwYercsCJrHG/i61xv4ut&#10;cb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+Lrc/GBwLQzQkSwNkJLKz3D0ib&#10;+h5cj+8xa4bnQnaA4lB+ft1fhXvZaYp31W6PdNNzknHRd5Rw0HqWbs99l23Of5lszYGZa82DmmrM&#10;hZtpzIecaMuJnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qM&#10;ncrICAHC0gcTruYJLZ3/FUGR/yhQh/o5XIHzSGZ87VRud+hedXHkZXpt4Wt+at9wgWjedYRm3HiF&#10;Zdt7h2Pafohi2oGJYdmDimDZhYpg2IeLXtiKjF7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e&#10;1o2NXtaNjV7WjY1e1o2NXtaNjcTKBwOx2gQVn/8NKJL/HTeJ/y5Dgv89Tnz9S1d3+FZfb/NdZWjw&#10;Ympk7WluYetvcV/pc3Nd6Hd1XOd7dlvmfnda5oB4WeWDeVjlhXpY5Ih6V+SLe1bjjnxW4458VuOO&#10;fFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfP+qHAX/qicX/6c2L/+iREr6nVJl&#10;6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8&#10;e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+q&#10;HAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSW&#10;v76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbD&#10;kY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdf&#10;ftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TC&#10;vHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/&#10;qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76C&#10;mcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64&#10;wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qGwX/qicX/6c1L/+jREr6nVFl6ZdeftuU&#10;bZTPknemxZKBtMSTiLbDko24wY+PusCLkby/iJO+voWWv72CmMG8gJvCvH6ewrx9ocO7e6TEu3qp&#10;xLp5rcS1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw/+rGwX/qyYX&#10;/6g0L/+kQ0r5nlBl6Zhdf9qVaZXNlHSoxZR+tMSVhrbClYy5wZGOu7+NkL2+iZK/vYaUwbyDl8O7&#10;gZrEun6dxbp9oca6e6XGuXqqxrV6rMaxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6&#10;rcSxeq3EsXqtxP+rGgX/qyUX/6k0L/+kQkr5n09m6JlcgNqWZpbMlXGpxZV8tMSWg7fCl4u6wJOM&#10;vL6Pjr+9i5DBvIeTw7qElsW5gZnGuX+dx7h9oci4fKbJtXqqybB7q8ese63FrHutxax7rcWse63F&#10;rHutxax7rcWse63FrHutxax7rcWse63FrHutxf+sGQX/rCQW/6kzL/+lQUr5n09m6JlbgdmYY5bM&#10;lm+qxZZ5tMOXgbfBmIm6v5WLvb6RjcC8jY/CuoiSxbmFlce4gpjJt3+dyrZ9osu2fKjLsHupyqx8&#10;qsiofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxf+sGQX/rCQW/6oy&#10;L/+lQUv5oE5n55pZgdmZYZfLl22rxZd3tMOZf7fBmoe7v5eKvr2TjMG7jo7EuYqQx7iGk8m2gpjL&#10;tX+dzbR+o86xfKbOrH2oy6h9qsmlfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMal&#10;fqzGpX6sxv+sGQX/rSMW/6oyL/+mQEv4oE1n55xXgdmaXpfLmGqsxZl0tMOafbfBm4W7vpmJv7yV&#10;isK6kIzFuIyPyLaHksu0g5fOs4Cd0LJ/pNGsfqXPqH6nzKR/qcmhgKzGoYCsxqGArMahgKzGoYCs&#10;xqGArMahgKzGoYCsxqGArMahgKzGoYCsxv+tGAX/rSMW/6sxL/+mP0v4oE1n551VgdmcXJfKmWis&#10;xZpytMOcerjAnIO7vpyJv7uXicO5k4vHt46Ny7SJkM6yhJbRsYGd06yAotOngKXQpICnzaCBqcqe&#10;gavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxv+tGAX/rSIW/6sxL/+n&#10;P0v4oUxn555TgdmdWZfKm2WsxZxvtMOdeLjAnoG8vZ6IwLuaiMS4lYnJtZCLzbKLj9GwhpXVroSe&#10;16eCodSjgqTRn4KnzZyDqcqag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vH&#10;moOrx/+tFwX/riIW/6swL/+nPkv4oUto559RgdmfVpfKnGKsxZ1stMOfdbjAoH68vaCHwbqdiMa3&#10;mIjLs5OJz7COjdStiZTZqIad2qKFodWehaTRm4WmzpmFqcqXhavHl4Wrx5eFq8eXhavHl4Wrx5eF&#10;q8eXhavHl4Wrx5eFq8eXhavHl4Wrx/+uFwT/riIW/6wwL/+nPkv4okto6KFPgdmgU5fKnl+sxp9p&#10;tMOhcrjAony8vaKEwbmgh8e1nIfNspeI0q6Ti9iqjpPfoouc3JyJoNaZiKPSl4imzpWIqcqUiKvH&#10;lIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx/+uFwT/riEW/6wvL/+oPUv4&#10;okpo6KJNgNmiUJfLoFysxqFls8OkbrfApXi8vKWCwrikh8i0oIfOsJ2I1auZit2ll5Pmm5Gb3ZaP&#10;oNeUjaPTkoymz5GLqMuQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqr&#10;yP+uFgT/ryEW/60vL/+oPEv3oklo6KRKgNmkTZbLolirxqRhs8SnarfAqXS8vKl+wrioh8izpofP&#10;rKKH16Sdid2amo3hlZqb3pGVn9iPk6LTjpCl0I6PqMyNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmN&#10;jqrJjY6qyY2OqsmNjqrJjY6qyf+vFgT/ryEW/60uL/+pPEv3o0lp6KZIf9qnSJXMpVOqx6hcssSs&#10;ZLbBrm67va94wLashMmup4fQpqOG1Z2ghtmTnYndjZ2U3Y2dn9iLmaHUi5ak0IqTp82KkanJipGp&#10;yYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyf+vFQT/sCAW/64uL/+pO0v3pEdp&#10;6ahEfturQ5TNqUypyK1UsMazXLPCt2a5t7B3wrCrhMmpp4bPoaSE05eihNaOoIfZiJ+P2oehmtiH&#10;oKHUh5uk0YeYps6HlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5Wpyv+w&#10;FQT/sCAV/64tL/+qOkv4pkRo6qtAfdyvPJLPr0KmyrVJrca8UrG5tWe7sLB4w6ushMmkqYTNnKaD&#10;0JOkhNOLo4bVhaKM1oKilNaDpJ3Ug6Kk0YOeps6EmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjL&#10;hJqoy4SaqMuEmqjLhJqoy/+wFAT/sR8V/68sLv+rOUv4qUBn6687e962M4/SujShzMI5qru6VbWw&#10;tGq9qrB5w6ethMefqoTLmKiDzZCnhNCJpYbShKSK04CkkNN/pZfSf6ag0H+lps6AoKjLgKCoy4Cg&#10;qMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy/+xEwT/sh4V/7ArLv+sN0z6rDtl7bU0&#10;eOK/KYnYzCCYvr89rrC4Wbips2y+pbB6wqKuhMWbrIPIlKqEyo6phMyIqIbOg6eJz4Cnjc9+p5PP&#10;fKiaznypos18p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy/+yEgT/&#10;sx0V/7EpLv+tNkz8sTVi8b0qcubNH4DIzCGbsbxFsqi3Xrmjs2++oLF7wZ6vhMOXroTGkayEx4yr&#10;hcmHqofKg6qJy4CqjMx9qZDMfKqVy3qqnMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeauk&#10;ynmrpMp5q6TKeaukyv+zEQT/tBsU/7MmLv+vM0z9uStd68ofadLfEX+5zCecp71MsaC3YrmdtHG9&#10;m7J8v5qxhMGUsITDj6+FxYquhsaGrYfHg6yJx4Csi8h+rI7IfKySyHusl8h5rZ7Hea2ex3mtnsd5&#10;rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex/+1EAP/thkU/7UkLf+0LEnyxR9U1t0SYsHf&#10;E4GszS6an8BPq5q4ZbeXtXK7lrR8vZWyg7+RsYXBjbGGwomwh8OGr4jDg6+JxIGvi8R/ro3Ffa6Q&#10;xXuulMV6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxP+3DgP/uBYT&#10;/7cgLfm/H0Hc2RFExOsSZrHfGIGg0DOVl8ZQo5PAY62Ru3Gzkbh7uJC2gruOtIW9i7OGv4iyh8CG&#10;sonAhLGKwYKxi8GAsY3BfrGPwnyxksJ7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXux&#10;lcF7sZXBe7GVwfS6CwP9uxIS/rsbLOXQDzLI6Q9KtPIVZ6LiIn2W1jeNj85PmIzIYaCKxG6misF4&#10;qoe/fa2EvoCwgbyCsX+7hLN9u4W0e7qHtXq5ibV5uYu2d7mNtna4j7d0uJO3dLiTt3S4k7d0uJO3&#10;dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt9y+BgL4wA4R7sgOIsvbCy62+BFMpfUdY5foLHWN&#10;3z2Bh9hQi4PTYJKCz2yXf81zm3zLd515yXqgd8h9oXXHf6NzxoKkcsWEpXDFhqVvxIimbsSKp23D&#10;jadrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqNfABgHbxggOy9MK&#10;FbjoDDKm/xVKmPomXI3wN2mF6UZ0f+RTe3zfYIF43GiFdNptiXDYcYtu1nWNbNV4j2rUe5Bp036R&#10;Z9OAkmbSg5Nl0oWUZNGHlGPQipVi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi&#10;0I6WYtCOltHCBgHNywkFutoHGaj+DjGZ/x1Djv8vUYX6P1x+9E1kefBYanPsX29t6mNzaedpdmfl&#10;bnll5HJ7Y+N2fWLieX5g4Xx/X+B+gF7fgYFd34OCXN6Gg1vdiYRa3Y2FWt2NhVrdjYVa3Y2FWt2N&#10;hVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhcvEBgC70QYHqecGGpr/EyuO/yQ5hf82RH7/RE15/1FV&#10;cftXW2v3XWBl9GJkYvJoZ1/wbWpd73FsW+11bVrteG9Z7HtwWOt+cVfqgXJW6oRyVemHc1TpinRT&#10;6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdbzJBQCr2wEImv8LFo//&#10;GSOF/ystfv85N3j/RkBw/05Haf9UTWL/WlJe/mFWWvxmWVj7a1tV+XBdVPh0XlL3eF9R93tgUPZ+&#10;YU/1gWJP9YRjTvSHZE30i2VM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm&#10;TPOQZv+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbD&#10;hZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+&#10;l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/&#10;l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7&#10;pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4&#10;woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GN&#10;h6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+hGAP/oysQ/6A6Jf+cSDz/l1ZT&#10;+JNjaOySaXrhkXOK2I98mNCOhKTKjoytxo2QtMSKk7fDhpW4woSYucGBm7rBf527wH2gvMB7pLzA&#10;eqe9wHmsvcB4sL29eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvP+h&#10;GAP/oyoQ/6E5Jf+dSD3/mFVU95RhaeuUZnvgkm+M1pF4ms6QgqbIj4mwxI+PtsOLkbfCiJS5wYSX&#10;usCCmrzAf529v32gvr97pL6+eqi/vnitv714sb64eLK+tHmzvbR5s720ebO9tHmzvbR5s720ebO9&#10;tHmzvbR5s720ebO9tHmzvf+iGAP/pCkQ/6E4Jf+dRz3/mVVU95ZeaeuVY3vglGyN1ZJ1nM2Rf6jH&#10;kYeyxJGOtsONkLjBiZO6wIaWvL+Cmb2/f5y+vn2gv717pcC9earAvXiwwLh5sMC0ebG/r3qyva96&#10;sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyvf+jGAP/pCkQ/6I4Jf+eRj3/mVRV95dc&#10;aeuXYHzflmmN1ZNyncySfKrFkoW0xJKMtsKPj7nBi5K7wIeVvb6DmL+9gJzAvX2gwbx7pcK8eavC&#10;uXmvwrR5r8GwerDArHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvv+jGAL/&#10;pSgQ/6I3Jf+fRj3/mlNV95laaeuZXnzfl2WO1JVvncuUeavFk4K0xJSKt8KRjrnAjJC8v4iTvr2E&#10;l8C8gJvCu32gw7t7psS6eq3FtHquxK96r8Kse7DAqHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyx&#10;v6h8sb+ofLG/qHyxv/+kGAL/pSgQ/6M2Jf+fRT3/mlNV95pXaeubW3zfmWKO1JdrnsuVdqzFlIC0&#10;w5WIt8GTjbrAjo+9vomSwLyFlcK7gZrEuX2gxrl7qMe0eqvHr3utxat7rsOnfK/BpH2xv6R9sb+k&#10;fbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv/+kGAL/picQ/6M2Jf+gRD3/m1JW95xVaeuc&#10;WHzfm16O1JlnnsqXc6zFlny0w5eFt8GWi7u/kY2+vYuQwbuGlMS5gZnHt36gybZ8qcque6rIqnys&#10;xqZ9rcSjfq/BoH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv/+lGAL/piYP&#10;/6Q1Jf+gRD3/nFFW955TaeueVXvfnlqN1JtknsqZb6zFmHm0w5mCuMGZiru+lIy/vI6Ow7mIkse3&#10;gpjLtX6hza98p82pfanKpX6rx6J/rcSff6/CnYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52A&#10;sb+dgLG/nYCxv/+mGAL/pyYP/6Q1Jf+gQz7/nVBV959RaOugU3vgoFeN1J5fnsqba6zFm3W0w5t+&#10;uMCbh7y9l4rAupGMxbeKkMq0hJfPsoCj0qh/pc+jgKjLoICrx52BrcWbga/CmYKxv5mCsb+ZgrG/&#10;mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv/+mGAL/pyUP/6U0Jf+hQz7/nk5V+KFOaOyiUHrg&#10;o1KM1aFbncueZqzGnXG0w556uMCehLy8m4jCuZWKx7WNjc6whpbUqYKg1qGCpNCdgqjLmoOqyJmD&#10;rcWXhK/CloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwP+mGAL/pyUP/6U0&#10;Jf+hQj7/n0xV+KJMZ+ylTXnhpk6L1aRWnMyhYarGoWyzw6J2t8CigL28oIfDt5qIyrKTitKsi5Tb&#10;oIef2JqGpNGXhqfMlYaqyJSHrMWTh67DkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCS&#10;h7DAkoewwP+nGAL/qCQP/6YzJf+iQj7/oEpU+aRKZu2nSnjiqUuK1qhRms2mW6nHpWWyxKdwtsCn&#10;ery8poPDtqKHy6+diNall5Xml4+e2pONo9KRi6fNkIuqyZCKrMaPiq7Dj4mwwY+JsMGPibDBj4mw&#10;wY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwf+nGAL/qCQP/6YzJf+iQT7/okhU+aZHZu6qR3fjrUeI&#10;2a1LmM+sVKbIrF6vxq9os8Kxc7m+sn3AsqqHy6WihtWUnIvej5qd2o2VotOMkqbOi5CpyouOq8eL&#10;ja3EjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwf+oGAL/qSQP/6cyJf+j&#10;QT7/pEZT+qlEZO+tQ3XksUKF27RElNK1SqHLt1Oryr5frb23briysHzCqaqGy5ylhNKNoIfYhqCX&#10;2YeeotOHmKXPh5Woy4eTqsiIka3FiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/C&#10;iJCvwv+oGAL/qSMP/6cyJf+jQD7/pkNS+6tBY/CxP3Pntz2C3r47j9bEP5rMxUqmvLxdsrG1b7uq&#10;sH3Do6uEyZang86KpIbTgaOQ1YGln9KCoaXPgpyozIOZqsmElqzGhZSuw4WUrsOFlK7DhZSuw4WU&#10;rsOFlK7DhZSuw4WUrsOFlK7DhZSuw/+pGAL/qiMP/6gxJf+kPz7/qEBR/K88YfO2OXDqvzd948o1&#10;h9TRN5W+wkupsLlgtai0cL2jsH7Cna2Ex5KqhMuIp4bOgKaN0H2nmNB9qKTOfqSoy3+fqsmAm6vG&#10;gZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxP+qFwL/qiIP/6gwJf+lPj7/&#10;qztP/7Q3Xfa9M2rryjF13NopgsTOOJmywU+rp7hjt6G0c7yesX/BmK+ExI+shMiHqofKgKmMzHyp&#10;k8x6qpzLeaumynqnqsh8oqvHfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6t&#10;xP+qFgL/qyEO/6kuJf+nPD7/sDZM/LowWe/ILGLe2Sdty9wmhrbMPJuowVSrn7lmtpu1dLyZsn+/&#10;lbCEwo2vhcSGrYfGgayLyH2skMh7rJjIea2fx3etp8d3qqzGeaWtxHmlrcR5pa3EeaWtxHmlrcR5&#10;pa3EeaWtxHmlrcR5pa3EeaWtxP+rFQL/rCAO/6stJP+rNjv/ti9I88QoUeDWJlbM5CJxu9ooiKrM&#10;QZufw1epmbxpspa3drmUtIC9kbKFwIuxhsGGsIjDga+LxH6uj8V7rpTFeq+axHivoMR1r6fEdK2u&#10;w3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw/+sFAL/rR8O/6wrJP+wLzf6vyVB&#10;5NEgRc7kHVu96SJ0rdosiZ/ORZmXxlqkk8BqrZG7drOQuH+3jbaEu4m0hr2Fsoi/grGLwX+xjsF8&#10;sZLCerGWwXmxm8F4sqHAdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwf+u&#10;EgH/rx0N/64oJP+4JDHqyxo10OIXQ7/wHV6v6CV1oNsxh5bRSJSQylyejcVqpYvBdqqJvn2vhbyA&#10;soK6g7R+uYa2fLiJt3m3jLh3t4+5draTunW2l7p0tp26c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5&#10;c7ekuXO3pLlzt6S5c7ekuf+wEAH/sRoN/7ElI/PEFyfU3xArwe8XSLD3IGCh6itzld85go3XTI2I&#10;0V2Vhsxqm4TJdKCAxnmkfcR9pnrCgKl3wYOqdcCGrHO/iq1xv42ub76Qr26+lK9svpmva76gr2u+&#10;oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr/+zDgH/tBYM/LwXGtbWCxbD7RAwsvwZ&#10;SqL5JV6W7TNujOVBeoXeT4OB2V6Kf9Vqj3rScJN2z3WXc855mXHMfZtvy4CdbcqEnmvJh59pyYqg&#10;aMiOoWfHkqJlx5aiZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco/S2CgH/&#10;uBIL1cwKC8TbChmy/BEzo/8dSJb8LFiM8ztlhOxJb37nVXZ642B8dd9ngXHdbYRt23KHatl2iWjY&#10;eotm132NZNaBjmPVhI9h1IiQYNOLkV/Tj5Je0pSSXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZ&#10;k1zSmZNc0pmTXNKZk9y7BADYwwcExNEIB7PoChyj/xQxlv8kQ4z/NFCE+0JaffZPYnjxWmhx7l9t&#10;a+tkcWfpaXRk5252YuZzeGDld3lf5Hp7XeN+fFzigX1b4oV+WuGIf1ngi4BX4JCAVt+VgVbflYFW&#10;35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgdS9BQDEyAcAtNkFCqP+DRyW/xosi/8rOoP/&#10;OkR8/0hNdf9SU279V1hn+l1cY/diX2D2Z2Jd9GtkW/NvZVnyc2dX8XdoVvF6aVXwfWpU74BrU++E&#10;a1Luh2xQ7ottT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2QbsbABQC00AQB&#10;o+MCCpb/EBiL/yAkgv8wL3r/Pzdy/0g+av9OQ2T/VEhe/1lMW/9fT1j/ZFJV/2lUU/9tVVL+cVdQ&#10;/XRYT/x4WU77e1pN+39bTPqDXEv5hl1J+YteSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4&#10;kF9I+JBfSPiQX7XHAgCk2gABlv8GB4r/FBGB/yQaef8zInD/Oypo/0IxYf9KNlz/UTtX/1c/U/9d&#10;QlD/YkRO/2dGTP9sSEr/cElJ/3RKSP93S0b/e0xF/39NRP+DTkP/h05C/4tPQf+RUEH/kVBB/5FQ&#10;Qf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUP+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2Py&#10;inJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8tw&#10;tqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7&#10;HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKm&#10;zXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9&#10;lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx&#10;6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvL&#10;b7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+SEgH/licK/5Y7HP+U&#10;SzD/kFlD/49jVPqOaWTxjXBy6Yt6fuKJgonchYmS2IKOmdR/k57RfZeiz3ubps15nqjMd6Kqy3al&#10;rMp0qa3Jc62uyXKyr8lxt6/IcbyvwnO9rr50va++dL2vvnS9r750va++dL2vvnS9r750va++dL2v&#10;vnS9r/+TEgH/lycK/5g7HP+VSzD/kVlE/5FgVfqQZmTwj21z6I13gOGMgIvbiIeU1YWNnNKCkaHP&#10;f5amzH2Zqct7nazJeaGuyHelsMd2qbHGda2yxnSys8ZzubPCdbqzvHW6s7h2urO4drqzuHa6s7h2&#10;urO4drqzuHa6s7h2urO4drqzuHa6s/+UEQH/mCcK/5k7HP+WSzD/kllE/5JeVfqSZGXwkWp0549z&#10;geCOfYzZi4WW1IiLntCFkKTNgpSpyn+Yrch9nLDHe6CyxnmktMV4qLXEdq62xHW0tsF2t7a8d7e2&#10;t3e3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3tv+VEQH/mScK/5k7HP+XSjD/&#10;k1hE/5RcVfqUYWXwk2d055Fwgt+Peo7YjYOY0ouKoM6Hj6fLhJOsyIGXsMZ/m7PEfZ+1w3ukt8J5&#10;qbnCd6+5wna1ubx4tri4eLa4s3i2t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3&#10;t/+WEQH/micK/5o7HP+XSjH/lFVE/5ZZVfqWXmXwlWR055Nsgt6Rdo7Yj3+Z0Y2Ios2KjqnJh5Ku&#10;xoSWs8SBmrbCfp+5wnukusF5qrrBd7G6vXi1urd4tbmzebW5r3m2uKx6tresera3rHq2t6x6tres&#10;era3rHq2t6x6tresera3rHq2t/+XEQH/myYK/5s7HP+YSTH/llNE/5hXVfqYW2Xwl2F055Zogt6T&#10;co/WkXua0I+Eo8uNjKvHipGxxIaVtsODmbjBf566wXuku8B5q7y/d7O8uHizu7J5tLuuebW6q3q1&#10;uah7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uP+XEQH/myYK/5w6HP+YSTH/mFFE&#10;/5pUVPqbWGTwml1055hjgt6WbY/Wk3ea0JGApMqPiazGjY+zw4mUt8KEmLrAf568v3ulvr95rr65&#10;eLK+snmyva16s7ype7S6pnu1uaR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uP+Y&#10;EQH/nCYK/5w5HP+ZSDH/mU9E/5xSVPudVWPxnVpz55tfgd6ZaY/WlnKaz5N8pcqRha3FkI20w4uS&#10;uMGFlru/gJ2+vXulwbt5r8GyerDArHuxvqh7s72lfLS7on21uaB9trigfba4oH22uKB9trigfba4&#10;oH22uKB9trigfba4oH22uP+ZEQH/nSYK/505HP+ZRzH/m01D/55PU/ufUmPxoFZy6J9bgN+dZI7X&#10;mm2a0Jd3pMqUga3Fkoq1wo6Qub+Hlb29gJzBu3unxLN6rcSre6/Cpnyxv6N9sr2gfrS7nn+1uZx/&#10;tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uP+ZEQH/niYK/504HP+aRzH/nEtC/6BN&#10;UvyiUGLyo1Nx6aNXf+ChXozYnmeY0Jtxo8qYe63FlYW0wpKNur6Kkr+6gZvFt3ypyat8q8ekfa7D&#10;oH6wwJ1/sr2bgLO7mYG1upiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uP+aEQH/&#10;niYK/544HP+aRjL/nklC/6JKUf2kTWDzplBv6qdUfeGmWIrapGKW0qFrocuddavGmoCzwpiKuryO&#10;j8K2g5nLrH2mzqJ/qsmdgK3EmoGwwJiCsr6Xg7O8lYO1upSDtriUg7a4lIO2uJSDtriUg7a4lIO2&#10;uJSDtriUg7a4lIO2uP+aEQH/nyYK/543HP+bRjL/n0dB/6RIUP6nSl/0qUxt66tQe+OsVIfcq1yT&#10;1Kllnc6mb6fIo3qww5+EuLuWi8SwjJnOoIOk0ZmEqcqWha3FlIWvwZOFsb6ShbO8kYW0upGFtbmR&#10;hbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uf+bEQH/nyYK/583HP+bRTL/oUVA/6ZGT/+q&#10;R132rUlr7bBMeOazT4PftFWO2bVfl9O1aaDOtXanwat8trCfhcShlZLOlI6j0pCLqMuPiqzGjoqv&#10;wo6Jsb+OibK9joi0u46ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uf+bEQH/oCYK&#10;/582HP+cRDH/o0M//6hDTv+tRFv4sUVo8LZIdOm7TH7jwFGH38ZbjtbIa5TGvXGmtbN4taWogcOU&#10;n43NiZyi0oeUp8yIkavHiY+uw4mOsMCJjbK+ioyzvIqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqL&#10;tLqKi7S6iou0uv+cEAH/oSYK/6A2HP+eQjH/pUA+/6tATP+xQFn6t0Fk871Eb+7FSXflzlJ83dZi&#10;f8zOaJK8xW6kq7t2tJqxf8GKqorLf6edz4CfqMyCmavHg5WtxISTr8GFkbG/ho+zvYeOtLuHjrS7&#10;h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u/+dEAH/oiYK/6A1HP+gPzD/pz09/648Sv+1PFX6&#10;vT1g8MZCZ+bRSmze3k52zdpXh77QYpauxW6lobx5spW0g72GrYjGe6qUynirqMl7oqvHfpytxICZ&#10;r8KBlrDAgpSyvoOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvP+eEAH/oiYK/6E0&#10;HP+iPC7/qjo7/7I4R/y7N1HyxTpY5tFBXNveQmnN4kZ8vtdRjK7MX5uhw22omLx5spG1hLuFsYnC&#10;fK6RxXiun8V1razFeKWuxHqgr8J8nLDAfpmxvn+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/&#10;lrK9f5ayvf+eEAH/oyUJ/6I0HP+lOS3/rjU4/7gzQvTDM0rn0DhO2d45WsvmPW6+4EKArtRQkKHL&#10;X52Yw22okb15sYu4g7iDtIi9fbGQwXmxmsF1saXBcq+vwnWor8F3o7DAeZ+xv3ucsr17nLK9e5yy&#10;vXucsr17nLK9e5yyvXucsr17nLK9e5yyvf+gEAH/pCQJ/6MyHP+oNCv/sy80+b8tPOnNL0DZ3i9K&#10;yuc0X73qOnOv3kGDodNRkZfLYJ2QxG6mjL96rYa7gbN/uIe4eraNu3e1lbx1tZ+8crSovW6zsr5x&#10;rLK+dKeyvnajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvf+hEAH/pSMJ/6QxHP+t&#10;Lif/uSkv7sgmM9rcJjfK5yxPvfIyY6/oOXWh3UKEltRTkI/NYpqKx3CihsN6qIC/gK17vYWxdruL&#10;tHO5krVxuZq2cLmjtW25q7ZquLS4a7K2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4&#10;bqy2uP+jEAH/pyIJ/6UvG/+zJyL0wiEm3dgdJMvnIzy98ipTr/MyZqHnO3aV3kaDjdZWjYfQZJaE&#10;y3Gcf8h4oXrFfqV2woOpcsGJq2+/j61sv5aua76drmq/pq5ov66uZb24sGW5u7BlubuwZbm7sGW5&#10;u7BlubuwZbm7sGW5u7BlubuwZbm7sP+lEAH/qCAI/6wmF/y7HRrj0RMZzOUZKb3yIkGv/SpVofM0&#10;ZpbpP3SM4Ut/hdtZiIDVZo980W+Ud852mXPLfJxwyYGfbciHoWrHjKNoxpKkZsWZpWTFoKVkxail&#10;Y8aypGDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pv+oEAD/qh4I/7MdEezJDg/O&#10;4w4VvvIYLa/+IkOh/y1VlvQ5ZIzsRW+E5VF5fuBcgHncZ4Z02W6KcNZ0jmzTeZFp0n+TZ9CElWTP&#10;ipdizo+YYM2VmV/NnJpezaKbXc2rm1zNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20&#10;mv+rDwD/rRoH8sANCM7TCga+8A4ar/4ZMKH/JEOV/zJSi/g/XoPxS2h97FZwd+hfdnHkZXps4Wx+&#10;ad9ygWbdeIRj3H2GYduCiF/ah4ld2YyLW9iSjFnXmI1Y1p6NV9aljlbVrI5W1ayOVtWsjlbVrI5W&#10;1ayOVtWsjlbVrI5W1ayOVtWsjv+vDQD/tw4DzckIAb7YCQmu/RAcof8cL5X/KT+L/zdMgv5FVnz5&#10;UF519FlkbvFfaWjuZG1k62pwYepwc1/odXVd53p3W+Z/eFnlhHlY5Il7VuOOfFXik31U4ph+UuGe&#10;flHhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf/G0CADOwAYAvc4HAa7gBwug/xIc&#10;lP8gK4r/LziB/z1Dev9JS3P/UlFs/ldXZftdW2H5Y15e92hgW/VtYlj0cmRW83dmVfJ7Z1PxgGhR&#10;8IRpUPCJak/vjmtO7pNsTO6ZbUvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbtG5&#10;AwC8xQUArdYDAZ/4CwuT/xYYif8kJID/NC95/0E3cP9IPmj/T0Ni/1VHXf9aS1n/YE1W/2VQU/9q&#10;UVH/blNP/3JUTv92VUz+e1ZL/X9XSf2EWEj8iFlH+41aRvuTW0X6mFxF+phcRfqYXEX6mFxF+phc&#10;RfqYXEX6mFxF+phcRfqYXL29AwCtzQEAnt8AAZL/DQiH/xkSfv8pG3X/NSNs/zwqZP9DL17/SjRY&#10;/1A3VP9WOlH/WzxO/2A+S/9kQEr/aEFI/2xCRv9wQ0X/dERE/3hFQv99RkH/gUdA/4ZIP/+MST3/&#10;kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSq7FAACe1wAAj/UAAYb/DwR8/xsLcf8k&#10;EWf/LBdf/zUcWf89IVT/RSZP/0spTP9SLEj/Vy9G/10wRP9hMkL/ZjNA/2o1P/9uNj3/czc8/3c4&#10;O/98OTr/gTo4/4Y6N/+MOzb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPP+DEwH/&#10;hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFs&#10;oovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjS&#10;kc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h3&#10;6nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+B&#10;ZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6&#10;kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+EEwH/hSIG&#10;/4Y1FP+ERiT/gFU0/4RdQ/+FZVD/g21d+IB1aPJ9fnHseoZ56HeNf+V1k4XicpiJ4HCdjN9uoo7d&#10;bKaQ3Gurkttpr5TaaLWV2me7ldpmw5baZsyW02jPlsxpz5XIas+WyGrPlshqz5bIas+WyGrPlshq&#10;z5bIas+WyGrPlv+FEgH/hyIG/4c1FP+FRiT/hFQ1/4hcQ/+IZFH+h2te94NyafGAfHPrfYV753qM&#10;guN3kofgdJeM3nKcj9xwoZLbbqaU2WyqltlqsJjYabaZ12i9mddoxprTaMyazGrMmcZrzJrCbMya&#10;wmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmv+GEgH/iCEG/4g1FP+GRiX/h1M1/4tbQ/+MYlH+&#10;impe9odxavCEenTqgIN95X2KhOJ6kIredpaP3HSbktpxoJXYb6WY1m2rmtVrsJvVarec1Gm/ndRp&#10;yZ3Ma8qdxmzJncBtyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnf+HEgH/iSEG/4o1&#10;FP+IRiX/ilI1/45aQ/+PYVH+jmhe9otvau+HeHXphIF+5ICIhuB8j4zdeZSR2naaldhzn5nVcKWb&#10;1G6qntNtsZ/Sa7ig0mvCoc1sx6HGbsehwG7Hobtvx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4&#10;cMehuHDHof+IEQH/iiEG/4s1FP+JRiX/jVE1/5JYQ/+SXlH+kGVe9o5sa++LdXboh36A44SGiN5/&#10;jY/be5OU2HiZmdV1npzTcqSf0XCqotBusqPQbbqkzmzEpcZvxKS/cMSlunHEpbVxxKWycsSksnLE&#10;pLJyxKSycsSksnLEpLJyxKSycsSksnLEpP+JEQH/iyEG/4w0FP+KRiX/kE80/5RWQ/+UW1H+k2Fe&#10;9pFoa+6OcHboi3uA4oeDid2DipHZfpGX1XqXnNN3naDQdKSjz3Gqps5vs6fNbr2ox3DCqL5xwam4&#10;csGptHPBqa90wqitdMKnrXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp/+KEQH/jCEG/400FP+L&#10;Rib/k040/5ZTQv+XWFD+ll5e9pRkau6SbHbnj3aB4YyAityHiJLYgo+Z032Vn9B5nKPOdaOnzHKr&#10;qstwtKvIcL+sv3O+rLd0vq2ydb6srna/rKp2v6uod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8Cq&#10;qHfAqv+LEQH/jSAG/440FP+NRSb/lk0z/5lQQf+aVU//mlpd95hgae+VaHXoknCA4Y97ityLhJPW&#10;hoya0oCToc57mqbMd6KqynSrrshyuK/AdLyvt3W8sLB2vLCrd7yvqHi9r6V5vq2jeb6to3m+raN5&#10;vq2jeb6to3m+raN5vq2jeb6to3m+rf+LEAH/jiAG/480FP+PRCX/mEoz/5tNQP+dUU7/nVdb+Jxc&#10;aPCaY3Tol2p/4pN1ityPgJPWiomb0YSQo81+mKnJeaKux3WtscR0urO3drmzr3i5s6p5urOmerqy&#10;o3u7saB7vLCffL2un3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rv+MEAH/jyAG/5A0FP+SQyX/&#10;mkgy/51KP/+fTk3/oFNa+aBYZvGfX3LqnGV945hviNyTepLWj4Sb0IiNo8uBlqvHe6GxxXawtbp3&#10;t7avebe2qHq4tqN8uLT/4v/iSUNDX1BST0ZJTEUABQmgfLmznn26spx+u7Gbfrywm368sJt+vLCb&#10;frywm368sJt+vLCbfrywm368sP+NEAH/jyAG/5E0FP+UQyT/m0Yx/6BIPv+iS0v/pFBY+qRVZPOk&#10;WnDromF75J9phd6ac5DXlX6Z0I6Io8qFk6zEfaC0vXiwua95tbmme7a4oX23tp1+uLWbf7m0mX+6&#10;s5iAurKXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sf+NEAH/kCAG/5E0FP+XQiT/nUMw&#10;/6JFPf+lSEn/qExV/KlRYfWqV2zuqV1356hjgeGkbYvWnnmWy5WDosCLjq22g5q2rn6qu6R8s7ye&#10;frW6moC3t5iBuLWWgbm0lYK6s5SCurKTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgruxk4K7sf+O&#10;EAH/kSAG/5I0FP+ZQSP/n0Ev/6RCO/+oRUf/rElT/q5OXvWwU2jsslpy5LNhe9uvboTMpnaUwJx+&#10;orSSiK6pipS3oIWkvZmCsb6Vg7S7k4S2uJKEuLaRhLm0kIS5s5CEurKQhLqykIS6spCEurKQhLqy&#10;kIS6spCEurKQhLqykIS6sv+PDwH/kiAG/5M0FP+aPyL/oT8u/6dAOv+sQkX/sEZQ+bNLWvC3UmPo&#10;u1lr371kctG2bILErHOTtqN6oaqZg66ekpC3lI2fvo6Lsb+MibO8jIm1uYyIt7aMiLi1jIe5tIyH&#10;urOMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6sv+PDwH/kh8G/5Q0FP+cPSH/ozwt/6o9&#10;OP+vQEL/tERM9bpJVey/UVzkxlph2MVib8m8aYG7snCSrap3oKChgK2Tm4u3iZabvYOVr7+EkbO8&#10;ho61uYeNtreHjLe2iIu4tYmKubSJirqyiYq6somKurKJirqyiYq6somKurKJirqyiYq6sv+QDwH/&#10;kx8G/5U0Ff+eOyD/pTkr/6w6Nf+zPT/7ukJH8cFITujJUVLf0VtZz8pgbcHCZ4CyuW2QpLF0n5eq&#10;fauKpIi1f6CXu3ifrL58mrO8f5W0uoGStriDkLe3hI+4tYSNubOFjbqyhY26soWNurKFjbqyhY26&#10;soWNurKFjbqyhY26sv+RDgH/lB8G/5YzFf+gOB//qDYp/7A4Mv+4Ojv2wD9B7MpHRePWVEXW2VdY&#10;x9Bea7jIZH6qwWuOnLpynI60eqiAroWydquUuG+rqbpypbW6d521uXqZtrd9lre2fpO5tH+RurKA&#10;kLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sf+SDgH/lR8G/5czFf+iNR7/qzMn/7Q0L/m+&#10;NjXtyT044tZIONngTUXN31ZWv9hcabDQYnuhyWiLk8NvmYW+d6R4uoOtbriTs2i4qLZpsri2b6e3&#10;tnOhuLV2nLm0eJm6s3qWu7F7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sP+TDgH/lh8F&#10;/5kzFP+lMBz/rzAj/bovKfDGMi3j1Dss1uBAOsvlSEzA4U5cs91WbKXYXXqY0mWIis5tlH3Jdp9z&#10;xIOnbMCRrGe+oa9lvravZrS7sWuru7FupbuxcaC8sHOdva90mr2udJq9rnSava50mr2udJq9rnSa&#10;va50mr2udJq9rv+UDgH/mB4F/50xEv+pLRn/tCoe9cIpIuTRLSHV4DMsyeg8P77oQ1Gx5UlhpOJP&#10;cJffVn2K2mCIgNNrknjNd5pwyIKhasWOpWbDm6hlw6ynYcK9qmO4v6tmsL+saaq/rGylv6ttosCq&#10;baLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqv+VDQD/mh4F/6IsEP+tKBX7uyMY6M0gF9XfJR3I&#10;6DAxvO85RLDsQFWj6kZkl+hNcYvjVX2B3GGGedVsjnLRd5VszYGaZ8qLnmTIlqBhyKOhYMizoV3H&#10;w6NfvsSlYbbDpWSww6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpf+XDQD/nB4F/6Ym&#10;Df+0IA/vxhcP1t0WDsjpIyK78y42r/Q2SKLyPliX8UZli+tPcIHlWHp632SCc9ptiG3Wdo1o03+S&#10;ZNCIlWDPkphezp2ZXM2pmlvOuZlZzciaWsXKnFy9yZ1euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5e&#10;uMmeXrjJnv+aDAD/nx0F/6wfCPi+EwjY1gsEyOgVE7r0Iieu+i05ovo2Spb6P1iL9Uhjgu5SbXro&#10;XHVy5GR7beBtgGjddYVk2n6IYNiGi13Wj41a1ZiPWNSikFfUrpFW1LyQVtTNkFbN0ZJXyNGTV8jR&#10;k1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk/+cCwD/ox0E/7USA9TJCgLI2gsGufQWF6z/Iyqh/y47&#10;lf84SYv/QlWC+ExfevJWZ3PuXm1r6mRyZudsd2LkdHpf4nx9XOGDf1rfi4JX3pODVd2chVTcpYZS&#10;3K+GUty7hlHczIVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahf+gCgD/rRMB1MAIAMbO&#10;CAC54wsIq/8XGZ//JCqU/zA5iv86RYH/Rk96/VFYcvhYXmv1XmNl8mVoYO9sa13tcm5a63lwV+qA&#10;clXph3RT5492UeaWd1DmnnhO5ad5TeWvek3ku3pM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6&#10;TOTFev+kBwDYuAQAxMQGALfTBwGq8w0Lnv8aGpP/JyiJ/zM1gP8/P3n/Skdw/1FOaf9XU2L9XVde&#10;+2RbWvlqXlf3cGBU9nZiUvR8ZFDzg2VO8opnTPGRaEvwmGlK8J9qSe+na0jvsGxH7rdsR+63bEfu&#10;t2xH7rdsR+63bEfut2xH7rdsR+63bN2vAADFvAQAtcoEAKjbBQKc/xALkf8dF4f/KiN+/zYtdv9B&#10;Nm3/SDxm/09CYP9VRlv/W0pX/2FMU/9nT1H/bVFO/3JSTP94VEr/flVI/oRWR/2LWEX8kllE+5ha&#10;Q/ufW0L6p1xB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXMi2AQC1wQMAp9EBAJnrBQKP&#10;/xIJhf8gEnz/LBtz/zUjav89KmL/RDBc/0s0V/9SOFP/WDtP/149TP9jP0r/aEBH/21CRf9yQ0T/&#10;d0RC/31FQP+DRj//ikg9/5BJPP+XSTv/nko7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLO/+j&#10;S7a6AgCmygAAmNwAAIz/CAGD/xQFeP8eDG7/JhJl/y8ZXf83Hlf/PyJS/0YmTf9MKEr/UitG/1gt&#10;RP9dLkL/YS9A/2YxPv9rMjz/cDM6/3U0Of96NTf/gDY2/4Y3Nf+MODP/lDgz/5g5M/+YOTP/mDkz&#10;/5g5M/+YOTP/mDkz/5g5M/+YOafDAACX1AAAiOQAAID/CgFy/w4CZ/8TBV//HQlX/yYNUf8vEUz/&#10;NxVH/z4XQ/9FGUD/Sxs9/1AdO/9VHjn/WR83/14hNf9iIjT/ZyMy/2wkMf9yJS//dyYu/30nLf+E&#10;KCv/iykr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKf92FQL/cyAE/3IxDP9xQxn/cVAm&#10;/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXft&#10;Xrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92&#10;FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOh&#10;cfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON5&#10;1WDjedVg43nVYON51WDjef92FQL/cx8E/3QxDf9yQhn/dE8n/3hYM/95YD//d2lK/3NxVP9xfFz7&#10;boZj92uOafRplG3yZ5tx8GWgdO9kpXbtYqp47GGweetgtXvrX7x86l7EfepdzX3nXdl94V/efdpg&#10;4HzRYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhff93FQL/dB8E/3UxDf9zQhr/d00n/3tW&#10;NP98X0D/emdL/3dvVf5zel76cYNl9m6Ma/Nrk3DwaZlz7mefd+xlpXnrZKp76mKvfelhtX7oYL1/&#10;6F/FgOhe0IHiX9qA22HegNJi34DLY9+BymTfgcpk34HKZN+BymTfgcpk34HKZN+BymTfgf94FAL/&#10;dR8E/3YxDf90Qhr/ekwn/39VNP+AXUD/fmVM/3puVv52d1/5dIFm9XCKbfFtkXLua5h27Gmeeetn&#10;pHzpZal+6GOvgOditoLmYb2D5mDHhOVf04TdYdqE02Pdg8xk3ITGZdyExWXchMVl3ITFZdyExWXc&#10;hMVl3ITFZdyExWXchP95FAH/dh4D/3cwDf92Qhr/fksn/4JTNP+DXED/gmRM/39sVv16dGD4d39o&#10;83OIb/Bwj3TtbZZ56mudfOhoo3/nZqmC5WWvhORjtoXkYr+H42HJh+Bh1YfVZNqHzWXaiMdm2YjB&#10;Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiP96FAH/eB4D/3kwDf94QRr/gUkn/4ZSM/+I&#10;WkD/h2JM/4NpV/x+cWH3e3tp8neFce5zjXfrcJR86G2bgOZqooPkaKiG42aviOJkt4rhY8GL4WLO&#10;i9hk1ovNZtaLxmfWjMBo1oy7adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjP97EwH/eR0D&#10;/3owDf98Pxr/hUgm/4pQM/+MWED/i19M/4hnV/yEbmH2f3hq8XuCcu13innpc5J+5m+Zg+RsoYfi&#10;aqiK4GevjN9luI7eZMSP22TSj85n04/GaNOQv2rTkLpr05C1bNOQtGzTj7Rs04+0bNOPtGzTj7Rs&#10;04+0bNOPtGzTj/98EwH/eh0D/3swDf9/Phr/iUYm/49OMv+RVj//kF1L/45kVvyJa2H2hHNr8H9+&#10;c+x7h3rodpCB5HKXhuFun4rfa6eO3WiwkNxmu5LbZcqT0GjRk8Zq0JS+a9CUuGzQlLNt0JSvbtGT&#10;rm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk/99EgH/exwD/3wvDf+DPBn/jUUl/5NNMf+VUz7/&#10;lFlK/5JgVf2PaGD2inBq8IR5dOt/g3zmeoyD4nWViN9xno3dbaeR22mxlNlnv5bUZ86Xx2vNmL1s&#10;zZi2bs2YsG/NmKxwzpepcc6WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlv9+EgH/fBwD/34v&#10;Df+GOxn/kUMk/5ZLMP+YUDz/mFVI/5ZcVP2TY1/3j2tp8Ip0c+uEf3zmfomE4XiSi91znJDabqaV&#10;2GqzmdZoxZvJa8ubvW7KnLRvypyuccqcqnLLm6Zzy5qjc8yZonTNmKJ0zZiidM2YonTNmKJ0zZii&#10;dM2YonTNmP9/EgH/fRsD/38vDf+JOhj/lEIj/5lHL/+bTDv/nFJG/5tYUv+ZX134lWZo8ZBucuuK&#10;eXvlg4SE4HyPjNx2mpPYb6aZ0mu1nc5qyJ++bsifs3HHoKxyx6CndMifo3XJnqB2yp2edsubnXbL&#10;mp12y5qddsuanXbLmp12y5qddsuanXbLmv+AEQH/fhsD/4AvDf+MOBj/l0Ai/5xELf+fSTn/oE5E&#10;/6BVT/yeW1r1nGJl7pdqb+iRdHnhin+D2YOKjM97lZXIdaCcw3Cuob5vv6OzcsWjqnTFo6R2xaOg&#10;d8ahnXjHoJt4yJ6ZecqdmHnKnJh5ypyYecqcmHnKnJh5ypyYecqcmHnKnP+AEQH/fxsD/4EvDf+P&#10;Nxf/mj8h/59CLP+iRjf/pExC/6RSTPekWFfvo19h56Bma+CacXXVk3yBy4qFjcOCj5a7e5qetXan&#10;pLB0uKeodsKnoXjDpp15xKWaesWjmHvGopZ7x6CUe8melHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmd&#10;lHzJnf+BEQH/gBsD/4IuDv+RNhb/nDwg/6FAKv+lRDT/qEo/+qlQSfKqVlLqql1c4qlmZteib3LL&#10;mXiBwZCBjbiIipevgZWgqHyipqN6sqmeesGpmXzBqJZ9w6aUfsSkkn7Fo5F+x6GQfsifkH7JnpB+&#10;yZ6QfsmekH7JnpB+yZ6QfsmekH7Jnv+CEQH/gRsD/4QuDf+UNRb/njoe/6Q+KP+oQjL/rEc79q9N&#10;RO2xVE3ls1tV3LBlYc6obHHDn3SAuJZ8ja6PhpiliJGhnYOdp5eArauTgL+rkYHBqY+BwqeOgcOl&#10;jYHFo42BxqKMgcifjIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn/+CEQH/gRoD/4YtDf+WNBX/&#10;oDkd/6Y8Jv+rQC/7sEU48rRLP+m5U0bhvVxN07ZiYMataXC7pXF/sJ15jKWVgpebj42hk4qZp4yH&#10;qauIh7+siIfAqoiGwqiIhcOmiIXFpIiExqKIhMigiITIn4iEyJ+IhMifiITIn4iEyJ+IhMifiITI&#10;n/+DEAH/ghoD/4grDP+ZMhT/ojcb/6k5JP+vPSz3tUIz7btJOeXCUj7awlhMzLpgX7+yZ2+zq25+&#10;qKN2i52cfpeSl4mgiZKWp4KPpat+j7qsgI3AqoGLwqiCisOmg4nFpIOIxqKEh8ighIfIn4SHyJ+E&#10;h8ifhIfIn4SHyJ+Eh8ifhIfIn/+EEAH/gxoD/4sqDP+cMRL/pTQa/6w2If6zOijzu0At6cNIMeHL&#10;UTfSx1ZLxcBeXbi4ZW6ssWx9oKpzipSke5WKn4aegJuSpXmYoqp0mLerd5XBqXqRwqd8j8OlfY3F&#10;o36MxqF/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn/+FEAH/hBoD/44oC/+fMRH/pzIX&#10;/7AzHfm5NiLuwj0m5s1HJtvTTDXLzFRJvsVcW7G+Y2ykuGp6mLJxh4yseZOBqIKcd6SPo3Cin6ds&#10;orSobp/Cp3KZw6Z1lcSkd5LGoniQx6F6jsifeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsmeeo7Jnv+G&#10;EAH/hRkD/5EmCv+hLw//qy4V/7UvGfS/Mhzpyzoc39lEHdHaSjPE0lJHt8taWanGYWmcwGd4kLpu&#10;hIS2do95soCYb6+Nn2itnaNkrbKkZarFpGqixaNtncaicJnHoXKWyJ90k8mddZPKnXWTyp11k8qd&#10;dZPKnXWTyp11k8qddZPKnf+HDwH/hxkD/5UkCf+kKw3/rykR+rspE+zILBPe2DcQ0+FBHsnfSTC8&#10;2lFEr9NYVqHNX2aUyGV0iMRsgHzAdIpxvX+TabuMmWK5nJ1eurGeXbjJnmKuyJ9mpsifaaHJnmud&#10;yp1umsubbpnLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm/+IDwH/iRkD/5ojB/+oJwr/tSIM8cQg&#10;DODVJAnR4TAUx+Y9JL3jRjSy4E5EptxWUpnXXWGM0mNvgM9renTMc4Rryn6LYsiMkVzInJVZyLGW&#10;V8jOllu7zZhessyZYavMmWSmzZlnos2YZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2XZ6DNl/+KDgH/&#10;ixgD/58hBf+uIAb4vRgG49ETBNDhHgnF6i4Zuuk6KbDnQzmk5EpImOJQVozgV2KA3V9sdttodWza&#10;cn1j2H6DXNiMiFfYnYtU17CNVNjNjFXL049XwNKRWrjRk1yy0ZNfrNGTYKrRk2Cq0ZNgqtGTYKrR&#10;k2Cq0ZNgqtGTYKrRk/+MDgH/jxYC/6UeA/+1FQPaygsC0OEOAsTrHg247ywdre43LqLsQD2X60hK&#10;jOlPVoHoVmB2515pbOdlcGTmcHde43x8WeCJgFbel4NT3aaEUdy4hVHd1IRT0NqHVMbYiVa/14pY&#10;uNaLWbbWi1m21otZttaLWbbWi1m21otZttaLWbbWi/+ODQD/lxIB/60VAdm/CQDMzgkAw+sOBLb1&#10;HhGr9SwhofQ3MJbzQD6L80hKgfNQVHfzV11t811kZfBmal/tcG5a6npyVueFdlPlkXlR5J57T+Os&#10;fE3jvXxN49l8UNjgfFHO4H9Sxt6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6BU8Tegf+SDAD/oA0A&#10;27cGAMrDBwDA0gkAtfQQBqn7HxSf/CwjlPw3MYr8QT2B/UlHeP1RUG79V1dl+l5cYPZmYVv0b2VW&#10;8XhoU++Ca1DujG1O7JdvTOujcUrqsHJJ6sFySOrYckvj5HJO2OZzTtXndE7V53RO1ed0TtXndE7V&#10;53RO1ed0TtXndP+WCgDerAIAy7oFAL3HBgCy2AgBp/8SCJz/IRaS/y4jif85L4D/Qjl3/0pCbf9Q&#10;SWX/Vk5f/15TWv5lVlX8bVpS+nVcT/h+X0z3h2FK9ZFiSPScZEbzpmVF8rNmRPLBZ0Py1GdF7udn&#10;RuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ+6iAADNtAIAvL4EAK/NBACk3gcBmv8VCZD/JBWH&#10;/zAgfv87KnT/QjJr/0g5Y/9OP13/VUNY/11HU/9kSlD/a01N/3JPSv95UUf/glNF/4tUQ/6UVkH9&#10;nldA/ahYP/yzWT78v1o++9FaPfvbWj3721o9+9taPfvbWj3721o9+9taPfvbWtKtAAC9uAIArsUC&#10;AKHVAgCW9wsCjf8YCIT/JhF8/zEacf84Imj/Pilg/0UvWv9MM1T/UzdQ/1o6TP9gPEn/Zj5G/21A&#10;RP90QkH/e0M//4NFPf+MRjv/lUc6/55JOf+nSjj/sUo3/75LN//CSzf/wks3/8JLN//CSzf/wks3&#10;/8JLN//CS7+zAACuvgAAoM0AAJLeAACJ/w0Bgf8aBXf/Iwxt/yoTZP8xGVz/OB5V/0AiUP9IJkz/&#10;TylI/1UrRP9bLUL/YS8//2cxPf9tMjv/czM5/3o1N/+CNjX/izcz/5Q4Mv+cOTH/pDow/687MP+y&#10;OzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yO7C4AACgxwAAkdgAAITvAAB8/w0Bb/8RA2b/GQZe/yEK&#10;Vv8pD1D/MhNL/zoWRv9BGUL/SBs//04dPP9THjn/WSA3/14hNf9kIjP/aSMx/3AkL/93JS3/fiYs&#10;/4cnKv+PKCn/lyko/6AqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKqHCAACR0QAAguEAAHj/&#10;AABs/wgBYP8NAlf/EQNP/xgFSP8gBkP/KQg//zEKO/84DDj/Pg41/0QPMv9JEDD/ThEu/1MSLP9Y&#10;Eyr/XRQp/2MVJ/9pFiX/bxck/3cXIv9+GCH/hRkf/48aH/+RGh//kRof/5EaH/+RGh//kRof/5Ea&#10;H/+RGv9oGQL/ZCME/18vBv9eQBD/Y0sa/2dUJf9oXS//Zmc5/2RyQf9ifUj/YIdO/12QUv9bmFb/&#10;Wp5Z/1ikW/9Xql3+VrBf/VW1YPxUvGH8VMRi+1PNY/lS3GP2UuZj8VPqY+xU7WPmVu9i4FfwY+BX&#10;8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY/9pGAL/ZSME/2AuBv9fQBD/Zkka/2pTJf9rXDD/aWU6/2dw&#10;Qv9ke0n/YoVP/1+OVP9dllj/W51b/1qjXf1YqV/8V69h+1a1YvpVvGT6VcRl+VTOZfdT3WbzU+Zm&#10;7lXqZudW7WXhWO5l21nvZttZ72bbWe9m21nvZttZ72bbWe9m21nvZv9qGAL/ZiIE/2EuB/9gPxD/&#10;aUgb/21RJv9uWzD/bGQ6/2luQ/9neUv/ZINR/2GMVv9flVr/XZxd/VuiYPtaqWL6Wa9k+Vi1ZflX&#10;vGf4VsVo91XPaPVU4GnwVeZp6VfqaOJZ7GjbWu1p01vuadNb7mnTW+5p01vuadNb7mnTW+5p01vu&#10;af9qGAL/ZyIE/2IuB/9jPhD/bEYb/3FQJv9yWTH/cGI7/2xrRP9pdkz/Z4FS/2SLWP9hk1z9X5tg&#10;+12hYvpbqGX5Wq5n+Fm1aPdYvGn2V8Zq9VbRa/JV4WzsV+ds5Fnpa9xb62vUXOxszV3tbM1d7WzN&#10;Xe1szV3tbM1d7WzNXe1szV3tbP9rFwL/aCED/2MtB/9nPBD/cEUb/3ROJv92VzH/dGA7/3BpRf9t&#10;c03/an5U/2aIWv5jkV77YZli+V+gZfhdp2j2XK1q9Vq0bPRZvW30WMdu8lfUb+5X4m/mWeZv3Vzp&#10;btNd6m/NXutwx1/rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcP9sFwL/aSED/2UtB/9rOhD/dEMb&#10;/3lMJv96VTH/eV08/3VmRf9wcE7/bXtW/2qFXPxmj2H6ZJdl92GfaPZfpmv0Xa1t81y0b/JavXHx&#10;Wcly71jac+ha43PeXeZy017oc8tf6HTGYOh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0wWHodP9t&#10;FgL/aiAD/2YtB/9vOBD/eEEa/31KJf9/UjH/fls8/3tjRv92bE//cXdX/m2CXvtqjGP4ZpVo9WSd&#10;bPNhpG/yX6xx8F20c+9cv3XuW8t26lvdd+Bd43bTYOV3ymHleMRi5Xi+Y+V4umTleLpk5Xi6ZOV4&#10;umTleLpk5Xi6ZOV4umTleP9uFgL/ayAD/2gsB/9zNhD/fT8a/4JHJf+EUDD/hFg7/4FgRf98aU//&#10;dnJX/nF9X/ltiGX2apJq82abb/Fjo3LvYat17V+1eOxdwXnsXNB6413fe9Rh4nvKYuJ8wmThfbxl&#10;4X23ZuJ8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifP9wFQH/bB8D/2ksB/93NA//gTwZ/4dF&#10;JP+KTS//iVU6/4ddRf+CZU//fG5Y/XZ4YPhyhGf1bY5t8WmYcu9moXbsY6t562C2fOlexH7nXth/&#10;2GHffspj34DBZd6BuWfegbRo3oGwad+ArGnff6xp33+sad9/rGnff6xp33+sad9/rGnff/9xFQH/&#10;bR8D/2srB/97Mg//hjoY/4xDIv+PSy3/j1M4/41aQ/+JYk3/g2lX/XxyYPh2f2f0cYpu8GyVdO1o&#10;n3nqZKp96GG3gOZfyILdYduDzGTchMBm3IW4aNuFsWrbha1r3ISpbN2DpmzdgqZs3YKmbN2Cpmzd&#10;gqZs3YKmbN2Cpmzdgv9yFAH/bx4D/28pB/9/MA7/ijgX/5FBIf+USiz/lVE2/5NYQf+QYEv7i2dV&#10;9YRvX/B9emfrd4Vv53KQduNtm3zeaKaB2mWzhNVjxIbPZNqHwWfZiLdp2Imva9iJqm3ZiKZu2oej&#10;btqGoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhf9yFAH/cB4D/3IoB/+CLg3/jjYW/5VAH/+Z&#10;SCn/mU80/5hVPvqWXEn0kmRT7YxrXeeFdmbhf4Fv23iMd9Nyln7NbaGEyWqticVou4vBaNCMtmvV&#10;ja5t1Y2nb9aMo3DWi59x2IqdcdmJm3Lah5ty2oebctqHm3Lah5ty2oebctqHm3Lah/9zFAH/cB0D&#10;/3UmBv+GLA3/kTYV/5lAHf+cRif/nUwx/J1SO/ScWUXtmWBP5pRoWd+Oc2PVhn1uzX+HeMZ4kYDA&#10;c5uHu2+njLZttI+zbMiRrG7SkaVw05CgctSPnHPVjZl01oyXdNiKlnXZiZZ12YmWddmJlnXZiZZ1&#10;2YmWddmJlnXZif90EwH/cR0D/3gkBv+JKwz/lTUT/5w+G/+gQyT/okku96NQN++iVkHnoV1K351n&#10;VNSVb2LLjXhuw4WCebt/jIK1eZaJr3Whjqpyr5KmccGUoXPQlJx00ZKYdtKRlnfTj5R31Y2Sd9aM&#10;kXjYipF42IqReNiKkXjYipF42IqReNiKkXjYiv91EwH/chwD/3sjBv+MKQv/mDQS/588Gf+jQSL7&#10;pkYq8qhNM+qpVDziqVtE16NjU8yabGLCk3Vuuot+ebKFh4Oqf5GKpHuckJ54qpSadruWl3fPlpR5&#10;0JSRetGSj3rTkI561I+NetWNjHrXi4x614uMeteLjHrXi4x614uMeteLjHrXi/91EwH/cxwD/30h&#10;Bf+OKQr/mzQQ/6I5F/+mPh/3qkQm7q5KLuWxUjXcr1lBz6hhUsWgaWG7mHJusZF6eamLg4OhhY2L&#10;moGYkZR+pZaQfLaYjX3Nl4x+z5WKftCTin7SkYl+04+JfdWNiH3Wi4h91ouIfdaLiH3Wi4h91ouI&#10;fdaLiH3Wi/92EgH/dBwD/4AgBf+RKAn/njMP/6Q3Ff6qOxvzr0Ei6rRIKOK5UC7UtFZAya1fUb6l&#10;Z2C0nm9tqpd3eKGRgIKZjIqLkYeVkYuEopaGg7KZg4TLmISDzpaEg9CUhILSkoSB05CEgdSOhIDW&#10;jISA1oyEgNaMhIDWjISA1oyEgNaMhIDWjP93EgH/dBsD/4IeBP+UJwj/oDIN/6c0E/quOBjvtT0c&#10;5rxGIdy/TCzOuVQ/w7FdULeqZV+tpGxso510d5mYfIGRk4aKiY+SkYKMn5Z9iq+YeovHmHyJzpZ9&#10;iNCUfobSkn+F05B/hNSOgIPWjICD1oyAg9aMgIPWjICD1oyAg9aMgIPWjP94EgH/dRsD/4UcBP+X&#10;Jgf/oy8L/6swEPWzNBTruzoX4sREGNXESCvIvVM9vLZbTrGwY12mqmpqnKRxdpKfeoCJmoOJgZaO&#10;kHmTnJV0kqyXcZLDmHORz5Z2jtCUeIvSkXmK05B6iNWOe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aM&#10;e4fWjP94EgH/dhsD/4gbA/+aJQb/pisJ/q8sDPG5Lw7mwzYP3c08Fs7IRynCwlE7trxZTKq2YVuf&#10;sGholatvdIumd36BooCGeZ+LjXGcmZJsm6mVaZu/lmuZ0JRulNGScZHSkXOP1I91jdWNdovWi3aL&#10;1ot2i9aLdovWi3aL1ot2i9aLdovWi/95EQH/eBoC/4wZA/+eIwT/qiYG+LQlCOvAKAjhzTAH1NI3&#10;FMjNRSe7yE85r8JXSqO9X1iYuGZljbNtcYOvdXt6q36DcaiJimqmlo9lpaeSYqa9kmOj0pFnndOQ&#10;apjUj22V1Y1uktaMcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYiv97EQH/fBcC/5AXAv+iIQP/&#10;riAE8rsdBOXKHgPa2yQDzNk1EsDTQyS0zk02qMlVR5zEXVWRwGRihrxrbXu4c3ZytXx+arOHhWOx&#10;lYpesKWMW7G8jVuv1Y1fp9WNY6HWjGac14tomdiKapbZiGqW2YhqltmIapbZiGqW2YhqltmIapbZ&#10;iP98EAH/gRQC/5UVAf+nHQL8tRYC68YQAdrbDwDN4CUEw982D7jbQSGs1UszoNFTQ5TNWlGJyWJd&#10;fsZpZ3TDcXBrwXt4ZL+Gfl2+lIJYvaWFVr67hlW924ZYs9qHXKvah1+m2odhoduGY53bhWOd24Vj&#10;nduFY53bhWOd24VjnduFY53bhf9+EAH/hxEB/5oRAP+tFADavgoA0c0KAMvkEAHB5CUHt+M1E63h&#10;QCGj3kkvl9tSPovXWUuA1GBXdtFoYW3PcGllzXpwXsyGdVjMlXlUzKZ7Uc28fFDM4nxTweB/Vbff&#10;gFix3oFaq96BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgf+ADwH/jg4B/6INANu1CADOwQgA&#10;xtAJAL7pEgK06SUKqugzF6DmPiWW5Ucyi+NOP4DhVUl24F1Tbd5mW2Xdb2Fe3XpnWNyGa1PclW9Q&#10;3aZxTd67ck3f4XFO0ed0UMbmd1K+5HhTuOR5VbLjelWy43pVsuN6VbLjelWy43pVsuN6VbLjev+D&#10;DgH/lgsA3asEAM24BgDCxAYAutQJALHvFAOn7iUNnu4zGpTtPSeK7EYzgOtOPnbrVUds6ltOZOpj&#10;VV3qbVpY6ndeU+qDYk7qkWVK66FnR+yzaUbt0GlI5uhpS9nrakzP7G1Ox+tvT8DqcE/A6nBPwOpw&#10;T8DqcE/A6nBPwOpwT8DqcP+JCwDpoAEA0LEEAMG8BQC3yQYArtoJAKT1FwWb9ScQkvU0HIj2Pid/&#10;9kcydvZOO2z2VEJk9lpIXfZiTVf2a1FS9nVVTfeAWEj4jVpF+JtcQvirXkH3vl9A999gQ+7sYEfj&#10;8V9I2/FhSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY/6VAADUqQAAwrUDALXBAwCqzwUAoOcL&#10;AZj9GgaP/ikQhv81G37/QCV0/0Yta/9MNWP/Ujpc/1k/Vv9gQ1D/aEdM/3FKR/97TEP/h05A/5RQ&#10;Pv+hUj3/sFQ7/8NVO/7hVTz58FVA8PRVQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3VNuhAADF&#10;sAAAtboCAKjHAgCd1gQAk/wOAYv/HQaD/ysPev81F3H/PB9o/0ImYP9JLFn/TzFT/1Y1Tv9dOEn/&#10;ZTtF/209Qf92Pz7/gEE7/4tDOf+YRTj/pEY2/7JHNf/ESDX/3Uk0//BJN/74STf++Ek3/vhJN/74&#10;STf++Ek3/vhJN/74ScmrAAC2tAAAqMEAAJvPAACO3wEAh/8RAX7/HQR1/ycLbP8vEmT/Nxhc/z4d&#10;Vv9FIlD/SyVL/1IoRv9YK0H/Xy0+/2cvO/9vMTj/eDM2/4I0M/+NNjH/mTcw/6U4L/+yOi7/wDsu&#10;/9M7Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPLiwAACovAAAmskAAIzZAACB9QMAef8QAW7/&#10;FgNl/x8GXv8nC1f/MA9R/zcTS/8+F0b/RRlB/0wbPf9SHTn/WB82/18hNP9mIjH/biQv/3clLf+A&#10;Jiv/jCgp/5cpKP+iKif/rSsm/7ksJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLaq3AACaxQAA&#10;i9MAAH3iAAB1/wUAaf8MAV//EQJX/xcDUP8fBUn/JgdE/y4JP/82Czv/PQ03/0MPM/9JETD/TxIu&#10;/1UTLP9bFCr/YhUn/2kWJf9yFyP/exgh/4YZH/+RGh7/nBse/6UcHf+wHR3/sB0d/7AdHf+wHR3/&#10;sB0d/7AdHf+wHZzAAACMzgAAfN4AAHD1AABl/wAAWv8GAVH/DQFJ/xECQ/8XAz3/HwQ4/yYFNP8t&#10;BjD/Mwct/zkHKv8+CCf/Qwgl/0kJI/9OCSH/VAkf/1oKHf9hChv/aQsZ/3IMF/98DRb/hg0U/48O&#10;FP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aD/9cHAL/VyYD/1EyBv9OPAj/V0UQ/1tOGf9cWCL/&#10;W2Mr/1lvMv9Xejj/VIU9/1KQQf9QmUX/T6BH/06nSf9Nrkv/TLRM/0u7Tf9Kw07/Sc1P/0ndUP9I&#10;6VD/SPJQ+0n2UPZL+VDwTftP6k/7UOdP/FDnT/xQ50/8UOdP/FDnT/xQ50/8UP9cHAL/WCYD/1Iy&#10;Bv9ROgj/WkMQ/19NGf9fVyP/XmEr/1xtM/9ZeTr/V4Q//1SOQ/9Sl0f/UJ9J/0+mS/9OrU3/TbRP&#10;/0y7UP9Lw1H/S85S/0rfUv9J6lP9SvJT+Ev2U/FN+FLrT/pS5VD6U+JR+lPiUfpT4lH6U+JR+lPi&#10;UfpT4lH6U/9dGwL/WSYD/1MxBv9UOQj/XUIQ/2JLGv9iVSP/YF8s/19rNP9cdzv/WYJA/1aMRf9U&#10;lUj/Up5L/1GlTv9QrE//T7NR/067Uv9NxFP/TM9U/0vgVf9L61X6TPJV9E32VexQ+FTmUfhV31L5&#10;VtxT+VbcU/lW3FP5VtxT+VbcU/lW3FP5Vv9eGwL/WiUD/1QxBv9YNwj/YUAR/2VJGv9mUyP/ZF0t&#10;/2JoNf9fdDz/XH9C/1mKR/9Wk0v/VJxO/1OkUP9Rq1L/ULNU/0+6Vf9OxFb/TdBX/03iWPxM7Vj2&#10;TvJY7lD1WOZT9ljfVPdZ11X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ01X4Wf9fGgL/WyUD/1UwBv9c&#10;NAj/ZT0R/2pHGv9rUST/aVot/2ZkNv9jcD3/X3xD/1yHSf9ZkU3/V5pQ/1WiU/9TqlX/UrJX/1G6&#10;Wf9QxVr/T9Jb/E7kW/hP7VzwUfJb51T0W95V9VzVVvZdzlj3XctY913LWPddy1j3XctY913LWPdd&#10;y1j3Xf9gGgL/XCQD/1YvBf9gMgj/ajsQ/29EGv9wTiP/b1ct/2thNv9nbD7/Y3hF/2CDS/9cjk//&#10;WphT/1egVv9WqVn/VLFb/1O6XP5Rxl78UNZf+VDnX/JS7l/nVfFf3VfyYNJY82HLWfVixVv1YsNb&#10;9WLDW/Viw1v1YsNb9WLDW/Viw1v1Yv9hGQL/XSMD/1otBf9lLwj/bzgQ/3RBGf92SyP/dVQt/3Fd&#10;Nv9sZz//aHNG/2R/TP9gilL/XZVW/1qeWf9Yp1z+VrBf/VS6YPxTx2L5Utxj81PoY+lV7mPeWPBk&#10;0FrxZchc8mbCXfJmvV7yZrte8ma7XvJmu17yZrte8ma7XvJmu17yZv9iGQL/XiMD/14qBf9pLQj/&#10;dDUP/3o+GP98SCL/e1Es/3haNv9zYz//bW1H/2l6Tv9khlT/YJFY/12cXP1apWD7WLBi+la7ZfhV&#10;ymb1VOBn7FbqZ99a7WfQXO9pxl3var9f72q5YO9qtWHvarNh72qzYe9qs2HvarNh72qzYe9qs2Hv&#10;av9jGAL/YCID/2InBf9uKgf/eTIO/388F/+CRiH/gk8r/39YNf97YD7/dWlH/290TvtqgVX4Zoxb&#10;9WKXX/NfoWPwXKtm7lq2aexZxGrpWNpr4Vrqa9Bd7G3FX+xuvGHrb7Zi7G+xY+xurWTsbqtk7W2r&#10;ZO1tq2Ttbatk7W2rZO1tq2Ttbf9kGAL/YSID/2YlBP9yJwf/fjAN/4U7Fv+IRR//iE0p/4ZVM/+C&#10;Xj37fWZG9nZwTvJyfFXubYdc6miSYuZknGbjYaZq4F+ybd1dv2/aXdNw0l7qcMRg6XK6Yuhzs2To&#10;c61l6XOpZulypmfqcaRn6nCkZ+pwpGfqcKRn6nCkZ+pwpGfqcP9lFwL/YiED/2kjBP93JQb/gi8M&#10;/4o5FP+OQx3/j0wm/41TMPmKWzrzhWNE7X9sTeh5d1XjdIJd3m6NY9lpl2nTZqFuz2OsccthuXTI&#10;Ycp1xWHldrlk5newZuV3qmjmd6Vp5naiaud1n2roc55r6XOea+lznmvpc55r6XOea+lznmvpc/9m&#10;FwH/YyED/20gBP97IwX/hy4L/484Ev+TQRr/lUoj+pRRLfORWTfsjWBB5YdpSt+BdFPWen5dz3SI&#10;ZcpvkWzFa5txwWimdb1msni6ZcJ6t2Xde65o43unauN7omvkep5s5XibbeV3mW3ndphu53WYbud1&#10;mG7ndZhu53WYbud1mG7ndf9nFgH/ZCAD/3AeA/9+IgX/iywJ/5M3EP+YQBj9mkgg9JpOKeyYVTPl&#10;lV083Y9mR9OIb1PLgXlexXuDZr91jG65cZZ0tW6heLBrrHytart+qmrSf6Rs4H6ebeF9mm/ifJdw&#10;43qVcOR5k3Dld5Nx5neTceZ3k3Hmd5Nx5neTceZ3k3Hmd/9oFgH/ZCAD/3McA/+BIAT/jisI/5c1&#10;Dv+dPhX4n0Qc76BLJeefUi3fnVo305VjRsqObFPDh3Veu4F+Z7V7iG+vd5F1qnOceqVwqH6hb7aB&#10;nm/Kgptw3oGWcd+Ak3LhfpFz4nyQc+N6jnPkeY5z5XiOc+V4jnPleI5z5XiOc+V4jnPleP9pFgH/&#10;Zh4D/3YaA/+EHwP/kioH/5s0DP6gOxLzo0EY6qZIIOKnTyfYolY2zJpgRcOTaVK7jXJes4Z6Z6yB&#10;hG+mfY12oHmYfJt2o4CXdLGDlHTFhJF13YOPdt6BjXbgf4t34X2Kd+J7iXbkeol25HmJduR5iXbk&#10;eYl25HmJduR5iXbkef9pFQH/aR0D/3gZAv+HHgP/lSgG/54yCvqkNw/vqD0U5qxEGt2tSyTQplQ1&#10;xp9eRLyZZlK0km9drIx3Z6SHgG+egop3mH6UfZJ7oIGNeq2EinnAhYh63ISHet2ChnrfgIZ64H6F&#10;euJ8hXnjeoV55HmFeeR5hXnkeYV55HmFeeR5hXnkef9qFQH/axsC/3sXAv+KHAL/mCYF/6IwCPWo&#10;MwzrrjkQ4rNBFNaxRyPKq1I0wKRcQ7aeZFGtmGxcpZJ0Zp2NfW+WiIZ2j4WRfYqCnIKFgKqFgX+8&#10;hoCA24WAgN2DgH/egYB+4H+AfeF9gH3je4B85HqAfOR6gHzkeoB85HqAfOR6gHzkev9rFQH/bRkC&#10;/34VAv+NGwL/myQD/qUsBvGsLwjnszQL3bo6ENC1RiHFr1EyuqlaQrCjYk+nnWpbnphyZZaTem6P&#10;j4N2iIuOfIKImYF8hqeFeYa5hneH14V4hd2DeoPegXqC4H97geF9fIDje3x/43p8f+N6fH/jenx/&#10;43p8f+N6fH/jev9rFAH/cBgC/4EUAf+QGQH/nyIC+qkmBO2xKQXiui8G1r82D8q6RCC/tE8xtK5Y&#10;QKqoYE6ho2damJ5vZI+ad22IloB1gJKLe3qPloB0jqSEcY22hW+O0YVxi92Dc4nfgXWH4H52heF9&#10;d4Tje3eD5Hp3g+R6d4PkeneD5Hp3g+R6d4Pkev9sFAH/cxYC/4UTAf+UFgH/oh4B9a0gAue4IQLd&#10;wyYC0MM0DcS+Qh65uU0vrrNWPqSuXkyaqWVXkaVtYomhdWuAnX5yeZqIeXKXlH5tlqKCaZWzhGeW&#10;zYNpk96CbI/fgG+M4X5wiuJ8cojjenKH5Hlyh+R5cofkeXKH5Hlyh+R5cofkef9tEwH/dhMB/4gS&#10;Af+YEwD/pxkB77MWAeLAFQDVyh4ByccyDL7DQByzvkssqLpUPJ61XEmUsGNViqxrX4Gpcmh5pXtv&#10;cqOFdmugkXtmn59/Yp+xgWCfyoBinOB/ZZfhfmiT4nxqkON7bI3keW2M5XhtjOV4bYzleG2M5Xht&#10;jOV4bYzleP9uEwH/exEB/40QAP+dEAD6rBEA2rsLANXJCwDNzhsBwswvCrfJPRmsxUkpocBSOJe8&#10;WkaNuGFRg7VoW3qycGRyr3lra6yDcWSrj3ZfqZ56W6mvfFmqyXxap+J7XqDje2Gb43pjl+R5ZpTl&#10;d2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd/9wEgH/gA4B/5IOAPKjCwDZswkAz74JAMvMCQDE0xcA&#10;utIsB7DPOxalzEYmmshQNY/EWEGFwV9NfL5nVnO8b15ruXdlZLiCa162jnBZtZ1zVbWudVS2yHVT&#10;s+d2V6vmdlqk5nZcoOd1X5zndGCa6HRgmuh0YJrodGCa6HRgmuh0YJrodP9yEgH/hgwA+5gJANmp&#10;BgDOtQcAxsEHAMDPCQC62xMAsdopBafYNxKc1EQhktFNMIfOVTx9y11HdMllUGzHbVdlxXZeXsSB&#10;Y1nDjmhUw51rUcOubE/EyG1Owu1tULjrb1Ow63BVq+pwWKbrcFmj63BZo+twWaPrcFmj63BZo+tw&#10;WaPrcP93DwH/jQgA3qACAM+uBQDEuQUAu8UGALXTCgCu4RYBpuEpBp3gNxGT3kIdidxMKX/aVDV1&#10;11w/bdVkSGXTbE9f0nZUWdKBWVTRjl1Q0Z1gTdKwYkvTyWJK0u1iS8jyZk2/8WhPuPBpUbLwaVKv&#10;72lSr+9pUq/vaVKv72lSr+9pUq/vaf9/CgDtlgAA0qYBAMSyAwC5vAMAsMkGAKnYCgCh5xkCmecq&#10;CZDnNxSH5kIffeVKKXTkUTNr41k6ZOJhQV7ia0dY4nVLU+GAT0/ijVNL4ptVSeOsV0fkxFdG4+lX&#10;Rt32WUfQ91xJyPdeSsH2YEu99mBLvfZgS732YEu99mBLvfZgS732YP+JAADZngAAx6wBALm2AgCu&#10;wQMApc4GAJzkDACV7x0Dje8sC4XvORV870Eec+9JJ2ruUC9i7lc1XO5fOlbuaD9S7nFCTe98Rknv&#10;iUlG8JZLQ/CmTUDxuU4/8ttPPvD3TkLm+09D3ftRRNT8U0XP/FRFz/xURc/8VEXP/FRFz/xURc/8&#10;VOGVAADLpgAAu7AAAK67AQCiyAIAmNUFAJD4DwGJ+CAEgvguC3n5NxNw+T8baPlGImD6TSha+lQt&#10;VPpcMU/7ZTVL+204R/x3O0P8gz0//ZA/PP2fQTr+r0M4/8ZEN//qRTb8/UU78v9EPur/RD7m/0Y+&#10;5v9GPub/Rj7m/0Y+5v9GPub/RtCfAAC9rAAArrUAAKLCAACVzwAAit0DAIT/EgF7/x4DdP8qCWz/&#10;Mw9k/zsWXf9DG1f/SiBR/1EkTP9YJ0j/YCpE/2gsQP9xLjz/ezE5/4gyNf+WNDP/pDYx/7Y3L//Q&#10;OC7/7zkt//85Mf//OTP8/zkz/P85M/z/OTP8/zkz/P85M/z/OcGoAACvsQAAor0AAJTKAACH2AAA&#10;ffMHAHb/EgFt/xoDZf8kBV7/LQpY/zYPUv89E0z/RRZI/0wZQ/9TGz//Wh48/2EgOP9pITX/ciMx&#10;/30lLv+KJiv/mSgp/6cpJ/+5Kyb/0iwl/+8sJP//LST//y0k//8tJP//LST//y0k//8tJP//LbGu&#10;AACjuQAAlMYAAIbTAAB54QAAcf8IAGf/DwFf/xUCV/8eA1H/JgVL/y4HRv82CkH/PQw9/0QOOf9L&#10;EDb/URIy/1gTL/9fFSz/ZxYp/3EXJv98GCP/iRog/5gbH/+mHB3/tx0c/8oeHP/mHxv/8B8b//Af&#10;G//wHxv/8B8b//AfG//wH6S1AACVwgAAhs8AAHfeAABr9AAAYv8DAFn/CwFR/xEBSv8XAkT/HwM/&#10;/yYEOv8tBTb/NAYy/zoHLv9ACCv/Rggo/0wJJf9SCSL/WQog/2ILHf9rDBr/dg0X/4QOFf+SDxT/&#10;oBAT/60RE/+6ERP/wxIT/8MSE//DEhP/wxIT/8MSE//DEpe+AACGzAAAd9sAAGnnAABc/QAAVP8A&#10;AEv/BQBD/wwBPf8RAjf/FwIy/x4DLv8kAyr/KgQl/y8EIv81BR//OgUd/z8FGv9FBhj/SwYW/1IG&#10;FP9aBxL/YgcQ/2wHD/93CA3/hAgM/5AIDP+cCAz/oggM/6IIDP+iCAz/oggM/6IIDP+iCP9QIAL/&#10;SyoD/0Q2Bf9HOgb/Sj8I/05JD/9PVBf/T2Ae/01sJP9KeSr/SIUu/0aQMv9EmjT/Q6I3/0KqOP9B&#10;sTr/QLk7/0DBPP8/yz3/Ptw+/z7oPv898z7/Pfs//z7/Pv9A/z76Q/899ET/Pu5G/z/uRv8/7kb/&#10;P+5G/z/uRv8/7kb/P/9QIAL/SyoD/0U1Bf9KOAb/TT0I/1FID/9SUhf/UV4e/09qJf9Ndyv/SoMv&#10;/0iOM/9GmDb/RKE4/0OpOv9CsDz/Qrg9/0HBPv9Ayz//QNxA/z/pQP8/9ED/Pv1B/0D/QP1C/0D2&#10;Rf9A8Eb/QelI/0HpSP9B6Uj/QelI/0HpSP9B6Uj/Qf9RHwL/TCkD/0c0Bf9NNgb/UTsI/1VGEP9W&#10;UBj/VVwf/1JoJv9QdCz/TYAx/0qMNf9Ilzj/RqA7/0WoPP9EsD7/Q7g//0PBQf9CzEH/Qd5C/0Hr&#10;Q/9A9UP/QP1D/0P/Q/hG/0LwSP9D6kn/RONK/0XjSv9F40r/ReNK/0XjSv9F40r/Rf9SHwL/TSkD&#10;/0oyBP9QMwb/VTkI/1lDEP9aTRj/WVgg/1ZkJ/9TcS3/UH0z/02JN/9LlDr/SZ49/0emP/9GrkH/&#10;RbdC/0TBRP9EzEX/Q99F/0LtRv9C90b/Q/1G+Ub/RvBJ/0bpS/9H4kz/SNtN/0jbTf9I203/SNtN&#10;/0jbTf9I203/SP9THgL/TigD/04vBP9UMAb/WjYI/15AEP9gShj/XlUg/1tgKP9YbS//VHk0/1GF&#10;Of9OkT3/TJtA/0qkQv9JrUT/SLZG/0fBR/9GzUj/ReFJ/0TvSv9F+Er7R/1K8Ur/SehN/0vfTv9M&#10;10//TM9R/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TP9UHQL/UCcD/1IsBP9ZLQX/XzII/2Q8EP9mRxj/&#10;ZFIg/2FcKP9daDD/WnU2/1aBO/9SjT//T5hD/02iRf9Mq0j/SrVJ/0m/S/9IzEz/SOFN/0juTfxI&#10;+U7yS/xN5079T91Q/VDSUv5QzFP/UcZU/1HGVP9RxlT/UcZU/1HGVP9RxlT/Uf9VHQL/UScD/1Yp&#10;BP9eKgX/ZC8I/2o6D/9sRRf/bE8g/2hZKP9kYzD/YHA3/1x8Pf9YiEL/VZNG/1OdSf9Rpkv/T7BN&#10;/066T/1NxlD6TdlR9kzqUfJN91HnUPpS21L7VM5U/FXHVv1VwVf+VbxY/lW8WP5VvFj+VbxY/lW8&#10;WP5VvFj+Vf9XHAL/UiYD/1omBP9iJgT/aiwH/3E3Dv9zQhb/c0wf/3BWKP9rYDD/Zms4/2N3Pv5f&#10;g0T7W45I+ViYTPdWoU/1VatR81O1U/FSwVTvUdBV61HnVeZS9lbaVPlYzFb6WcNY+1q8Wvtat1v7&#10;WbNc+1mzXPtZs1z7WbNc+1mzXPtZs1z7Wf9YGwL/UyUD/14jA/9nIwT/cCoG/3c1Df96QBX/ekod&#10;/3hTJv9zXC/8bmY3+GlyP/RlfkXxYYlK7l6TTutcnVLoWaZV5liwV+RXvFjiVsxZ3lbkWdhW9FvK&#10;WPddwFr4Xrhc+F6zXfherl74Xatf+VyrX/lcq1/5XKtf+VyrX/lcq1/5XP9ZGwL/ViMD/2IgA/9s&#10;IAP/dSgF/30zC/+APRP/gUcb/39QJPl7WS30dmI27nFtPupseUXmaIRL4mSOUd5hmFXbXqJZ1lys&#10;W9NbuF7QWsZfzVrfYMha8mG+XPVitV70Yq5g9WKqYfVhpmL2YaNj91+jY/dfo2P3X6Nj91+jY/df&#10;o2P3X/9aGgL/WSEC/2YdAv9wHgP/eiYE/4IxCf+GOxD/iEQZ+YZNIfKDVivrfl405XlpPeB0dEXa&#10;b39M02qJU89mkljLY5xdx2GmYMRfsWPBXr9kvl7SZbpf7GayYPJmq2LyZqVk8mWhZfNkn2X0Y5xm&#10;9WKcZvVinGb1Ypxm9WKcZvVinGb1Yv9bGgL/XB8C/2kbAv91HAL/fiQD/4cuCP+MOA77jkIW8o5K&#10;HuuLUifkh1sw3YFmOtN6cEXNdXpOyHCDVcNsjVu+aZZgumagZLdkq2e0Y7hpsWLKaq5j5mqoZO9q&#10;ombvaZ1n8GiaaPFnmGnyZpZp82SWafNklmnzZJZp82SWafNklmnzZP9bGQL/XxwC/2wYAv95GwL/&#10;gyED/4wsBv+RNgv1lD8S7JVHGeSTTyLcjlgt0odiOsqBbEXDe3VOvnZ/VrhyiF20bpFir2ubZqtp&#10;pmqoZ7NspWfDbqJn4G6eae1tmWrubJZr72qTbPBpkmzxZ5Bs8maQbPJmkGzyZpBs8maQbPJmkGzy&#10;Zv9cGQH/YhoC/3AWAv98GQL/hh8C/5ApBPqWMwnwmjwO55tEFd+aSx3TlFUsyo1fOcKHaUW7gXFP&#10;tXx7V694hF6qdI1jpXGXaKFuomydbK5vmmy+cJhs2XGVbetvkW7sbo9v7WyNb+9qjG/waYtv8WeL&#10;b/Fni2/xZ4tv8WeLb/Fni2/xZ/9dGQH/ZBkC/3IUAf9/GAH/ih0B/5QmA/abMAbrnzgK4qI/ENif&#10;RxzNmVIrxJJdObuMZkS0h25OrYJ3V6d9gF6ieYlknXaTaZhznm2UcapxkHG6co5x0XOMcupxinPr&#10;b4hz7W2Hc+5rh3PvaoZy8GiGcvBohnLwaIZy8GiGcvBohnLwaP9eGAH/ZxcB/3UTAf+DFgH/jhoB&#10;/pgjAvGfLATnpTMH3ag5DNGjRRvHnVAqvpdaOLWSY0StjGxOpod0V6CDfF6af4ZklXyPapB5mm6L&#10;d6ZyiHa2dIV2zHSEd+lyg3fqcIJ37G6Cdu1sgnbvaoF28GmBdvBpgXbwaYF28GmBdvBpgXbwaf9e&#10;GAH/aRUB/3gSAf+GFAH/kRgB+pwfAe2kJwLiqiwE1qw0C8unQxrBok4puJxYNq+XYUOnkWlNoI1x&#10;VpmIeV6ThYJkjYGMaoh/l2+DfaRyf3yzdH18yHV8fehzfHzqcXx77G99eu1tfXnua3158Gl9efBp&#10;fXnwaX158Gl9efBpfXnwaf9fGAH/axMB/3sRAf+JEwD/lRUA9aAaAeipIAHdsCQB0LAyCsasQRi8&#10;pkwns6FWNaqcX0Gil2dMmpJvVZOOd12Mi4BkhoiKaYGFlW58g6Fyd4KwdHWCxXV0g+dzdYHqcXZ/&#10;6293fu1teH3ua3h88Gl4fPBpeHzwaXh88Gl4fPBpeHzwaf9gFwH/bhIB/34QAP+MEQD/mREA8aQT&#10;AOOuFgDWthwBy7QwCMGwPxe3q0slraZUM6ShXUCcnWVKlJhsU4yVdFuGkX1if46HaHmMkm10ip5x&#10;cIitdG2IwXRtieRzb4fqcXCE7G9yg+1tc4Hua3SA8Gl0gPBpdIDwaXSA8Gl0gPBpdIDwaf9hFwH/&#10;cRAB/4IOAP+QDgD1nQ0A46kMANm1DADPuRoAxbguB7u0PRWxsEkjp6tSMZ6nWz6Wo2NIjp9qUYab&#10;cll/mHpgeJWEZnKTj2xtkZxvaZCqcmaQvnNlkeFyaI7rcGqK7G5siO1sbYbva26E8GluhPBpboTw&#10;aW6E8GluhPBpboTwaf9jFQH/dQ4B/4YNAPiUCwDcoggA1K0JAM+4CgDJvRcAv7wrBrW5OxOrtkch&#10;obFQL5itWTuPqmFGh6ZoT3+jcFd4oHhecp6BZGubjGlmmpltYpmob1+ZvHBemd9vYJbsbmOR7W1m&#10;ju5rZ4vvammJ8GhpifBoaYnwaGmJ8GhpifBoaYnwaP9nEgH/eQwA/4oKAN+aBADTpgcAzLEIAMe7&#10;CADBwhMAuMIoBK6/OBClvEQem7hOLJG1VziIsV5CgK5mS3irbVNxqXZaa6d/YGWlimRgo5doW6Om&#10;a1mjumxYo9xrWaDua1ya72pflvBpYZLxaGOP8WZjj/FmY4/xZmOP8WZjj/FmY4/xZv9rEAH/fgkA&#10;8ZAEANaeAwDMqgYAxLQGAL6+BQC4yBAAsMgkA6fGNQ2dw0Ibk8BMKIq9VDOBulw+ebdkRnG1a05r&#10;s3RUZLF+Wl+wiV9ar5ZiVq6lZVOuuWZSr9tlUqvyZlWk8mZYn/JmWpvzZVyX82Rcl/NkXJfzZFyX&#10;82Rcl/NkXJfzZP9wDQD/hAQA3ZYAAM6jAwDErgQAu7cEALTCBQCuzQwAp84gAp7NMQqVyz4Wi8hJ&#10;I4LGUi56w1o4csFiQGvAakdkvnNNXr18U1m8iFdUu5VbULulXU67uV5NvNtdS7n3X06x9mBRqvZg&#10;U6X2YFWh9mBVofZgVaH2YFWh9mBVofZgVaH2YP93CADrjAAA05sAAMaoAgC7sQIAsrsCAKrHBgCi&#10;0woAndYaAZXWLAaM1DoRg9JGHXrQTydyzlgxas1gOGTLaD9eynJFWMp8SVTJiE1PyZVRTMmlU0rJ&#10;uVRJytxTR8j3VUjA/FhKuPtZTLL7Wk6t+lpOrfpaTq36Wk6t+lpOrfpaTq36Wv9/AADckwAAyqIA&#10;ALysAQCxtQAAqMADAJ/LBgCW2QsAkeAbAYrfLAaC3zkOed5DF3HdTSBq3FYoY9tfL13aZzVY2XE6&#10;U9l7Pk/ZiEJL2ZZFSNmmR0baukhF29tHRNj0SULT/01Eyf9PRcL/UEe7/1JHu/9SR7v/Uke7/1JH&#10;u/9SR7v/UuaKAADPmwAAv6cAALKwAACnuwAAnMYDAJPRBgCL6g4AhegfAn7oLQZ26DgObuhBFmbn&#10;Sh1f51IjWedbKVXnZC1Q520xTOd4NUnnhDhG6JE6Q+igPEDpsj4/6ss+PujvPj3m/z894P9CP9f/&#10;REDO/0ZAzv9GQM7/RkDO/0ZAzv9GQM7/RtaTAADEowAAtKwAAKe2AACbwQAAkMwCAIbZBgCA8hIA&#10;efIfAnHyKwZq8jYMY/M/El3zRxhX808dUvNXIU30YCRJ9GkoRvRzKkL1fi0/9YsvPPaZMTr2qTM4&#10;9740NvjhNTb1+TU18/80N+z/Njnl/zg55f84OeX/ODnl/zg55f84OeX/OMieAAC2qQAAqLIAAJu9&#10;AACPyAAAg9QAAHnoBwBz/BIBa/0dAmT9JwRe/jEIWP47DVP/QxFN/0sVSf9TGEX/WhpB/2MdPv9s&#10;Hzv/diE3/4IjNP+QJTL/nycw/7AoLv/IKS3/6ios//8qLP//Ki/5/yov+f8qL/n/Ki/5/yov+f8q&#10;L/n/KrmmAACqrgAAnLkAAI7FAACB0QAAdd4AAG36CQBl/xEBXv8aAlf/IwNS/ywFTP80B0j/PApD&#10;/0QMP/9MDjz/UxA4/1sSNf9jFDL/bBYv/3cXLP+EGSn/kxon/6IcJf+0HST/zB4j/+0eIv/9HyL/&#10;/x8i//8fIv//HyL//x8i//8fIv//H6yrAACdtgAAj8IAAIDOAABz3AAAZ+kAAF//BgBY/w4AUf8V&#10;AUv/HQJG/yYDQf8tBDz/NQU4/zwGNP9CBzH/SQgu/1AJK/9XCij/Xwol/2kMI/90DSD/gg4d/5IP&#10;G/+iEBr/shEZ/8gSGP/lExf/+hQX//oUF//6FBf/+hQX//oUF//6FJ+zAACQvwAAgMwAAHLaAABk&#10;5AAAWPUAAFH/AQBK/wsARP8QAT7/FwE5/x4CNP8lAjD/LAMs/zIEKP84BCX/PgUi/0QFH/9KBRz/&#10;UQYa/1kGF/9jBxT/bgcS/3wIEP+MCA//nAgO/6wJDv+7CQ3/0wkN/9MJDf/TCQ3/0wkN/9MJDf/T&#10;CZG8AACByQAActcAAGTkAABU6wAAS/8AAET/AAA9/wQAN/8MADH/EAEs/xYBKP8cAST/IgIg/ycC&#10;HP8sAhn/MQMW/zYDE/88AxH/QgMP/0kEDf9RBAv/WgQJ/2YEBv9zBQP/gQUC/5AFAf+cBQH/qwUB&#10;/6sFAf+rBQH/qwUB/6sFAf+rBf9EJAL/Py4D/zw2BP9AOAT/QT0G/0FFCP9BUQ3/QF0T/z9qGP88&#10;dxz/OoQg/zeRI/82myX/NaQn/zSsKP80tSr/M74r/zLIK/8y1Sz/MeUt/zHxLf8x+y3/MP8t/zD/&#10;Lf8z/y3/Nv8s/jj/Lfk6/y72O/8u9jv/LvY7/y72O/8u9jv/Lv9FIwL/Py4D/z40A/9CNgT/RDsG&#10;/0RDCP9FTw3/RFsT/0FoGf8/dR3/PIIh/zqPJP84mif/N6Mp/zasKv82tCz/Nb0t/zTILv801i7/&#10;M+Yv/zPyL/8y/DD/Mv8w/zP/L/82/y//Of8v+Tv/MPQ9/zHxPf8x8T3/MfE9/zHxPf8x8T3/Mf9G&#10;IwL/QC0D/0EyA/9GMwT/SDgG/0hACP9JTA7/SFgU/0VlGv9Cch//QH8j/z2MJv87mCn/OqEr/zmq&#10;Lf84sy7/N70v/zbHMP821TH/NuYy/zXxMv81+zL/Nf8y/zb/Mv86/zH6Pf8z8z7/NO1A/zTqQf80&#10;6kH/NOpB/zTqQf806kH/NP9HIgL/QSwD/0UvA/9JMAT/TDUG/009CP9OSA7/TVQV/0thG/9IbiD/&#10;RXsl/0KIKP8/lCv/Pp4u/z2nL/88rzH/PLgy/zvDM/86zzT/OuE1/zruNf86+DX/Ov81/zr/Nfs+&#10;/zXyQf8360L/OOVE/zjhRf844UX/OOFF/zjhRf844UX/OP9IIgL/QywD/0gsA/9OLQT/UTEF/1M5&#10;CP9VRQ7/U1EV/1FdHP9OaiH/S3cm/0iDK/9Fjy7/RJkw/0KiM/9BqzT/QbQ2/0C9N/8/yTj/P9s4&#10;/z/qOf8/9Tn/P/85+0D/OPFD/zroRf884Uf/PNpI/z3VSf891Un/PdVJ/z3VSf891Un/Pf9JIQL/&#10;RCoD/00oA/9TKQT/Vy0F/1k2CP9cQg7/W04V/1hZHP9VZSL/UnIo/09+Lf9MijD/SpQz/0ieNv9H&#10;pjj/Rq85/0W4O/9FxDz/RNI8/ETlPfhE8j31Rf488UX/PuZI/0DcSv9B0kv/QcxN/0HJTf9ByU3/&#10;QclN/0HJTf9ByU3/Qf9KIAL/SCcC/1ElA/9YJQP/XSoE/2AzB/9jPw7/YkoV/2BVHP9cYSP/WW0p&#10;/1V5Lv9ShDP/UI82/U6ZOftMojv6S6o9+Eq0P/dKvkD1ScxA8UnhQe1K8EHqSvxC5Er/RNhM/0XM&#10;T/9GxlD/RsBR/0a+Uf9GvlH/Rr5R/0a+Uf9GvlH/Rv9MIAL/TCQC/1UhAv9dIQP/YycE/2cxBv9q&#10;PAz/akcU/2dSG/9jXCP/X2gq+1x0MPdZfzX1Voo58lSUPPBSnT/uUaZB7FCvQ+pPukToTsdE5k/d&#10;ReFP7kXdTvtI1E//SchR/0rAU/9KulT/SrZV/0q0Vv9KtFb/SrRW/0q0Vv9KtFb/Sv9NHwL/UCEC&#10;/1oeAv9iHgL/aSUD/20tBf9xOQv/cUQS/29OGvtrWCL1ZmMp8WNvMO1gejbpXIU75lqPP+RYmELh&#10;VqJE31WrRtxTtkjaUsNK1lLYStFT7EvMU/pNxVT/TrxW/0+1V/9PsFj/TqxZ/02qWv9Nqlr/Tapa&#10;/02qWv9Nqlr/Tf9OHgL/Ux4C/14bAv9nGwL/biID/3MqBP93NQn/eEAQ+XdKGPJzVCDsb14o52tq&#10;MOJndTbeY4A82V+KQdRdk0bRW51JzlmmTMtYsE7IV7xQxlbNUcNX5lG+V/dSuFj/U7Ba/1OrXP9S&#10;p13/UqNd/1GiXf9Qol3/UKJd/1CiXf9Qol3/UP9PHgL/VxsC/2IXAf9sGQL/dCAC/3knA/9+Mgf5&#10;gDwN8X9GFep7UB3kd1sm3XNmLtVtcDfQaXo+y2WERMdijknEYJdNwF6gUL1dqlO7W7ZVuFvFVrVb&#10;31ayXPNXrF39V6Ze/VahYP5VnmD/VJxh/1OaYf9TmmH/U5ph/1OaYf9TmmH/U/9QHQL/WhkB/2UV&#10;Af9wFwH/eB0B/38kAv2ELgXzhjgK6oZCEeOESxnbf1cj0XliL8t0bDjFb3ZAwGx/RrxoiEu4ZpFQ&#10;tWObU7FhpVauYLBZq1+/Wqlf1FumYO9bomH6Wp1j+1mZZPxYlmT9V5Vl/lWUZf5VlGX+VZRl/lWU&#10;Zf5VlGX+Vf9QHQL/XRcB/2kSAf90FQH/fRoB/4QhAfeJKgPtjTQH5I09DdyLSBbRhVQjyX9eLsJ6&#10;aDi8dXFAt3F6R7JuhE2ua41SqmiWVqdmoFmjZatcoGS5Xp5kzV6bZOpemGb4XZRn+VySaPtakGj8&#10;WY5o/VeOaP1Wjmj9Vo5o/VaOaP1Wjmj9Vv9SHAH/XxQB/2wRAf94EwH/gRcB/4gdAfKPJQLnky8E&#10;3pU4CdOQRRXKi1EiwoVbLruAZTi0e25Br3d3SKp0f06lcIhToW6SV51rnFuZaqdelmm1YJRoyGGS&#10;aeZgj2r3X41r+F2La/lciWz7Wohs/FiIa/xYiGv8WIhr/FiIa/xYiGv8WP9UGgH/YhMB/28QAf97&#10;EgD/hRQA+o0ZAO2THwHimSgC2JkzCMyVQhTEkE4hvItZLbSFYjeugWtAqHxzSKJ5fE6ddoVUmXOO&#10;WJVxmFyRb6RgjW6xYottw2OJbuJih2/2YYZv91+Fb/ldhG/6W4Nv+1mDb/xYg2/8WINv/FiDb/xY&#10;g2/8WP9WGAH/ZBEB/3IOAP9+EAD/iBEA9ZEUAOiYGQDdniAB0Z4xB8eaQBO+lUwgtpBWLK6LYDen&#10;hmhAoYJwSJx+eU6We4JUkniLWY12lV2JdKBhhXOuY4Jyv2SAc95kgHT1Yn909mB/c/hefnP5XH5y&#10;+lp+cvtZfnL7WX5y+1l+cvtZfnL7Wf9YFwH/ZxAB/3UOAP+BDgD/jA4A8ZUQAOOdEQDWoxsAy6Ev&#10;BsKePhK5mUoesJRUK6mQXTaii2Y/m4duR5WEdk6QgH9Ui36IWYZ7kl2BeZ5hfXirZHp4vGV5eNll&#10;eHn0Ynl49mB5d/heeXb5XHl1+lp5dftaeXX7Wnl1+1p5dftaeXX7Wv9aFQH/aQ4A/3gMAP+EDADv&#10;kAsA3ZoKANmiCwDQphgAxqUsBb2iPBC0nkgdq5lSKaOVWzSckWM+lY1rRo+Jc02JhnxThISFWH+B&#10;kF16f5thdn6oZHN9uWVxftNlcX7yY3J99mBze/dedHr5XHR5+lt1eftadXn7WnV5+1p1eftadXn7&#10;Wv9dEwH/bA0A/3sLAPaICQDckwYA1Z0JANGlCgDKqhUAwakqBLemOg+uokYbpp5QKJ6aWTOWlmE8&#10;j5NpRImPcUyDjXlSfYqDV3iIjVxzhplgb4SmY2yEt2RqhM9kaoTwYmyC9mBtgPdeb3/5XG99+ltw&#10;fPtacHz7WnB8+1pwfPtacHz7Wv9fEQH/bwoA/34IAOOMAwDWlwUAz6AHAMqoCADErhMAu60nA7Kr&#10;Nw2pp0QZoKROJpigVzGRnF86iplnQ4OWb0p9k3dQd5GAVnKPilptjZZeaIujYWWLtGNji8xjY4vu&#10;YWWJ919nhvheaYT5XGqC+lprgftaa4H7WmuB+1prgftaa4H7Wv9iEAD/cgcA+IIDANuPAgDPmgUA&#10;yaMGAMOsBgC9shAAtbIkAqywNQujrUIXm6pMI5KmVS6Ko104g6BlQH2dbEd2m3RNcJl9U2uWiFhm&#10;lZRcYpShX1+TsmBdk8lgXZPtX16Q+F5hjPlcY4r6W2SH+1plhvtZZYb7WWWG+1llhvtZZYb7Wf9m&#10;DQD/dwMA44cAANOTAQDKngQAwqcEALuvBAC1tg0ArrchAqW2Mgmdsz8VlLBKIIytUyuEqls0fahj&#10;PHalakNwo3JKaqF7T2WghlRgnpFYW52fW1idsF1WncddVp3rXFea+ltalfpaXJH7WV6O/FhfjfxX&#10;X438V1+N/FdfjfxXX438V/9qCgD/fAAA3IwAAM2YAADDowMAuqoCALOzAQCsvAoApr0dAZ68LwaW&#10;ujwRjbhHHIW1UCd9s1kwdrFgOG+vaD9prXBFY6t5Sl6qhE9aqZBSVaieVVKnr1dRqMZXUKfqV1Cl&#10;/FdTn/1XVZr9VleW/lZYlf5VWJX+VViV/lVYlf5VWJX+Vf9vBADmggAA0pEAAMadAAC7pgEAsq4A&#10;AKq3AQCiwgUAnMQYAJXDKgSNwjkNhcBEGH2+TiF1vFYqbrpeMmi5Zjhit24+XbZ4Q1i1gkdUtI9L&#10;ULSdTk2zrlBLtMVQS7PqUEqx/1FMq/9STqX/UlCh/1JRnv9RUZ7/UVGe/1FRnv9RUZ7/Uf92AADd&#10;iQAAypcAAL6iAACzqgAAqbMAAKC8AgCYxgYAkcwSAIvMJQKEyzQJfMlAEnXIShttx1MjZ8VcKmHE&#10;ZDBcw202V8J2OlPCgT9PwY5CS8GdRUjBrkZHwcVGR8HqRkS+/0lFuf9KR7P/S0mt/0xKq/9MSqv/&#10;TEqr/0xKq/9MSqv/TOl/AADRkAAAwp4AALWnAACqrwAAoLgAAJbBAgCMywcAhNUNAIDVHgF51S4F&#10;ctQ8DGzTRxRl0lAbX9FZIVrRYidV0GssUdB1ME3PgTRJz443Rs+dOUTQrjtC0MY7Q9DqOkDN/T4+&#10;y/9AQMP/QkG9/0NCuf9EQrn/REK5/0RCuf9EQrn/RN2IAADHmAAAuKMAAKurAACgtAAAlb4AAIvI&#10;AwCA0QcAeOENAHThHQFu4SsDaOA3CGHgQg5c4E0UV+BWGVPgXx1P4GkiS+BzJUfgfihE4IsrQuCa&#10;LT/hqy8+4sEvPuLlLzzf+jE53v80Odn/NjrQ/zg7zP85O8z/OTvM/zk7zP85O8z/Oc2SAAC8oAAA&#10;ragAAKGxAACVuwAAicUAAH7PAgB02gYAbusRAGjrHgFi6yoDXew1BlfsPwtS7EgPTexRE0rtWhZG&#10;7WMZQ+1tHEDteB497oUhOu6TIzjvoyQ28LYmNfHSJjTv8yY07P8mMuv/KDLn/ysz5P8sM+T/LDPk&#10;/ywz5P8sM+T/LMGcAACwpgAAo64AAJa4AACJwwAAfc0AAHHYAABn5gYAYvYRAFz3HQFX9ycCUvcx&#10;BE34OgZI+UIJRPlLC0H6VA4++lwQO/tlEjj7bxQ1+3sWMvyJGDD9mBku/aobLP6/HCv/4x0q/Pod&#10;Kvr/HSr3/xwq9/8dKvf/HSr3/x0q9/8dKvf/HbOjAACkqwAAl7YAAInBAAB7ywAAb9YAAGPfAABb&#10;9QYAVf8QAFD/GQFL/yMCRv8sA0L/NAQ+/zwFOv9DBjf/Swc0/1MIMf9bCS7/ZAor/28MKP98DSb/&#10;iw4k/5wQIv+uESH/xRIg/+kTH//8Ex7//xMe//8THv//Ex7//xMe//8THv//E6apAACYswAAir8A&#10;AHvKAABu1QAAYN8AAFTnAABO/wQASf8OAEP/FAA//x0BOv8lAjb/LAIy/zMDL/86Ayv/QQQo/0gE&#10;Jf9PBSL/VwUg/2AGHf9sBxr/eQcY/4oIFv+bCBX/rQkU/8MJE//jCRP/+AkT//8KE///ChP//woT&#10;//8KE///CpqxAACLvQAAfMgAAG3UAABf4AAAUeYAAEf1AABB/wAAPP8JADf/EAAy/xUBLv8dASr/&#10;IwEm/ykBIv8vAh//NQIc/zsCGf9CAxb/SQMT/1EDEf9aAw//ZgQN/3QEC/+FBAr/lgUJ/6gFCP+5&#10;BQf/0AUH/+MFB//jBQf/4wUH/+MFB//jBY26AAB9xwAAbdMAAF/gAABQ5wAAQu0AADr/AAA1/wAA&#10;L/8CACr/CgAm/w8AIv8UAB7/GgEa/x8BFv8jARP/KAEQ/y0BDv8zAQz/OQIK/0ECB/9JAgP/UwIA&#10;/14CAP9sAgD/fAMA/40DAP+dAwD/rAMA/7UDAP+1AwD/tQMA/7UDAP+1A/85JwL/MzIC/zU0A/84&#10;NgP/ODsE/zZDBf8zTgf/MVsJ/y9oDf8tdhH/K4QU/ymRFv8pmxj/KKQZ/yitGv8otRv/J74c/yfI&#10;HP8n1B3/J+Qd/yfvHv8n+R7/J/8e/yf/Hv8n/x3/KP8d/yv/Hv8t/x/8L/8f/C//H/wv/x/8L/8f&#10;/C//H/86JwL/NDEC/zgxA/87NAP/OzkE/zpBBf83Swf/NVgK/zNlDv8xcxL/L4EV/y2OF/8tmBn/&#10;LKEb/yyqHP8rsh3/K7se/yvEH/8r0B//KuEg/yrtIP8q9yD/Kv8g/yv/IP8r/x//LP8f/y//Ifwx&#10;/yL3M/8i9zP/Ivcz/yL3M/8i9zP/Iv87JgL/NTAC/zsvAv8+MQP/PzYE/z49Bf88SAf/O1UL/zli&#10;D/83bxP/NX0X/zOKGf8ylRv/MZ4d/zCnHv8wrx//MLcg/y/AIf8vyyL/L9wi/y/qI/8v9SP/L/4j&#10;/y//Iv8w/yL/MP8j+zP/JfU1/yXwN/8m8Df/JvA3/ybwN/8m8Df/Jv88JgL/OS0C/z8sAv9DLQP/&#10;RDIE/0M5Bf9DRQf/QlIL/0BfEP8+axX/O3gY/zmFG/83kB7/N5og/zajIf81qyL/NbMj/zS8JP80&#10;xiX/NNQl/zTmJv808Sb/NPsm/zX/Jf41/yb6Nv8o8zj/Kew6/ynmPP8q5jz/KuY8/yrmPP8q5jz/&#10;Kv89JQL/PSoC/0MoAv9HKQP/SS0E/0o2Bf9KQQf/SU0M/0daEf9FZxb/QnQa/0CAHf8+jCD/PZUi&#10;/zyeJP87pib/O64n/zq3KP86wSj/Os0p/zrhKf467in7Ovkp9zv/KfY6/yvwO/8t6D3/LuE//y7b&#10;Qf8u20H/LttB/y7bQf8u20H/Lv8+JQL/QSYC/0gkAv9MJQL/TykD/1IzBf9RPgf/UUkM/09WEv9M&#10;Yhf/Sm8c/0d7IP9FhiP/Q5El/0KaJ/9Boin/Qaoq/UCyK/xAvCz7P8gt+D/bLfRA6y3wQPct7UD/&#10;L+s//zHkQf8y20P/M9FE/zPLRv8zy0b/M8tG/zPLRv8zy0b/M/9AJAL/RSMC/0wgAv9SIQL/ViYD&#10;/1kvBP9ZOgf/WUYM/1ZREv9UXRj/UWod/k51IfxMgSX5Soso90mVK/VHnSzzR6Yu8kauL/BFuDDv&#10;RcQx7UXTMehG6DHlRvYy4kX/Nd9E/zbTR/83ykj/OMRK/zi/S/83v0v/N79L/ze/S/83v0v/N/9B&#10;IwH/SR8B/1EcAf9XHAL/XCMC/2AsA/9gNgb/YEEL/15NEf1bWBj4WGQd9FVwI/FTfCfuUIYr60+Q&#10;LulNmTDnTKEy5UyqM+NLtDTiS8A14EvPNdtL5jbVSvQ40Ur/Os5K/zzETP88vU3/PLhP/zy0T/87&#10;tE//O7RP/zu0T/87tE//O/9CIgH/TBwB/1UYAf9cGQH/YyAC/2YoA/9oMgX/aD0J+mZIEPRjUxfu&#10;YF8d6l1rI+ZadijiV4Et31WLMNxTlDPZUZ021VCmONNPrzrQT7s7zk7JPMtP4T3HT/I+w0//QMBP&#10;/0G3Uf9BsVL/QK1T/0CqVP8/qlT/P6pU/z+qVP8/qlT/P/9GHwH/UBkB/1kVAf9iFwH/aB0B/2wk&#10;Av9vLgP5bzgH8W5EDutrThXlaFsc32RnI9pgcSrUXXsv0FuFNMxYjjjJV5c7x1WgPcRUqT/CU7RB&#10;v1PCQr1T1kO5U+1EtlP9RbNU/0WsVv9Ep1f/RKRY/0OhWP9CoVj/QqFY/0KhWP9CoVj/Qv9IHQH/&#10;UxYB/10SAf9mFAH/bRkB/3IhAft1KQLydjMF6XY+C+JzShLbb1ca0mtiI81nbCvIZHYxxGF/N8Be&#10;iTu9XJI+uluaQbdZpES1WK5Gsle7R7BXzUitWOhIqlj6SadZ/0ihWv9InVv/R5tc/0aZXP9FmVz/&#10;RZlc/0WZXP9FmVz/Rf9LGgH/VxMB/2EQAP9rEgD/chYA/3gcAfV7JAHrfS0D4n45B9l7RhDQdlMa&#10;yXFeJMNtaCy+anEzumd7OLZkgz2yYoxBr2CVRaxen0epXalKply2S6Rcx0yiXOJNn133TJxe/0yY&#10;X/9KlWD/SZNg/0iRYP9HkWD/R5Fg/0eRYP9HkWD/R/9OGAH/WhEB/2QOAP9vEAD/dhMA/H0XAO+B&#10;HgHkhCcC24Q0BdCBQw/IfE8ZwXhaI7tzZCy1cG0zsWx2Oq1qfz+pZ4hDpWWRR6Jjm0qfYqVNnGGx&#10;T5lgwVCXYNxQlWHzT5Ni/06QY/9MjmT/S4xk/0qLZP9Ii2T/SItk/0iLZP9Ii2T/SP9QFgH/XBAA&#10;/2gNAP9yDgD/ehAA9oESAOmGFwDeiiAB0oowBMmGQA7Bgk0Zun1XI7R5YSyudWo0qXJyOqRve0Cg&#10;bIREnWqNSJlol0yVZ6FPkmatUZBlvVKOZdRTjGbwUYtn/1CIZ/9Oh2j/TIZo/0uFZ/9JhWf/SYVn&#10;/0mFZ/9JhWf/Sf9SFAH/Xw4A/2sLAP91DAD5fg0A8IUOAOOLEADWjxoAzI4uBMOLPQ27h0oYtINV&#10;Iq1+Xiune2czondvOp10eECZcoBFlW+JSZFtk02NbJ5QimqqU4dquVSFas9UhGvuU4Ns/1GCbP9P&#10;gWv/TYBr/0yAa/9KgGv/SoBr/0qAa/9KgGv/Sv9UEgH/YQwA/24KAP14CQDogggA3IkJANiPCwDQ&#10;kxcAxpMrA76QOwy2jEgXrohSIaeEXCuhgGQznHxtOpd5dUCSd31FjnWGSopykE6GcZtRgm+nVH9v&#10;tlV9b8tWfG/rVHxw/1J7cP9Qe2//Tntv/017bv9Le27/S3tu/0t7bv9Le27/S/9XEQD/YwoA/3AH&#10;APB8BQDchQUA1IwIANCTCQDKlhQAwZcpA7mUOQuxkEYWqY1QIKKJWiqchWIyloJqOZF/cj+MfHpF&#10;h3qDSoN4jU5/dphRe3WkVHh0s1Z2dMhWdXToVXV1/VN1dP9RdXP/T3Zy/012cf9MdnH/THZx/0x2&#10;cf9MdnH/TP9ZEAD/ZgcA/3MEAOF/AQDWiAQAz5AGAMqWCADEmhIAvJsmArSYNwmslUQUpJFOH52O&#10;VyiWimAxkIdoOIuEcD+GgnhEgX+BSX19i014e5ZRdHqiVHF5sVZvecVWbnrmVW56/FNvef9RcHf/&#10;T3F2/01xdf9McXX/THF1/0xxdf9McXX/TP9bDgD/aQQA9ncAAN2CAADQiwMAyZMFAMSZBgC+nhAA&#10;tp8kAq6dNAimmkETn5ZMHZiTVSeRkF4vi41lN4WKbT2AiHVDe4V+SHaDiExygpNQboCgU2t/rlVo&#10;f8JWZ3/jVWiA+lNpfv9Ranz/T2t7/01sef9MbHn/TGx5/0xsef9MbHn/TP9eDAD/bAEA5noAANaG&#10;AADLjwIAxJcEAL6dBAC4og4AsaMhAamiMgehnz8RmZxKG5KZUyWLllwthZNjNX+Razt6jnNBdYx8&#10;RnCKhUtriJFPZ4edUmSGrFRihr9VYYbhVGGG+VJjhP9QZYH/T2Z//01nfv9MZ37/TGd+/0xnfv9M&#10;Z37/TP9hCgD/bwAA4H4AANCJAADGkwEAv5sDALihAgCxpgsAqqgeAaOnLwWbpT0PlKJIGYyfUSKF&#10;nFkrf5phMnmYaTl0lXE/b5N5RGqSg0hlkI5MYY+bT16OqlJbjr1SWo7eUluN+FBci/9PXoj/TmCF&#10;/0xhg/9LYYP/S2GD/0thg/9LYYP/S/9kBQD1dAAA2oIAAMuOAADBlwAAuJ4BALGlAACpqwcAo60a&#10;AJysLASVqzoMjahFFoamTx9/pFcoeaJfL3OgZjVtnm47aJx3QGOagUVfmYxJW5iZTFeXqE5Vl7tP&#10;VJfcTlSW9k5VlP9NWJD/TFmN/0tbiv9KW4r/SluK/0pbiv9KW4r/Sv9oAADleQAA0YcAAMWSAAC7&#10;nAAAsaIAAKmpAAChsQIAm7MVAJWzKAKOsjYJhrBCEn+uTBt4rFQjcqpcKmyoZDFnp2w2YqV1O12k&#10;f0BZo4pDVaKXR1Ghp0lPobpKTqLZSU6g9UlOn/9JUJn/SVKW/0hUkv9HVJL/R1SS/0dUkv9HVJL/&#10;R/9uAADefwAAyo0AAL6YAACzoAAAqqcAAKGuAACXtgAAkboQAIy6IwGFuTIGfrg+Dne2SRdxtVIe&#10;a7NaJWWyYitgsWowW7BzNVevfTlTrok9T62WQEytpUJKrblDSa7YQkir9UNHqv9ESaX/REug/0RN&#10;nP9ETZz/RE2c/0RNnP9ETZz/ROp1AADShgAAw5MAALedAACspAAAoqsAAJizAACOuwEAhcEMAIHC&#10;HQB7wi0DdcE6CW/ARRFpv08YY75XHl69XyNZvGgoVbtxLVG7ezBNuoc0SrqVN0e6pTlFurg6RLrX&#10;OUO49TtCtv89QrP/PkSu/z5Fqf8+Ran/PkWp/z5Fqf8+Ran/PuB9AADJjQAAu5oAAK6iAACjqQAA&#10;mLEAAI65AACEwQIAeckHAHTLFABwzCYBa8s1BWXLQApgyksQW8pUFlfJXRpSyWUfTshvI0vIeiZH&#10;yIYpRMiULELIpC5AyLgvP8nXLz/H9TA9xP8zO8P/NTy+/zY9uP83Pbj/Nz24/zc9uP83Pbj/N9GG&#10;AADAlQAAsp8AAKWnAACarwAAjrcAAIO/AAB4xwMAbs8HAGXXDQBj2B0AYNgtAlvYOgRX2EYJU9hQ&#10;DU/YWRFL12IVR9dsGETXdxtB14QePtiTIDzYoyE72bciOtrVIjrW8iM31P8nNtL/KTTR/ys2yv8t&#10;Nsr/LTbK/y02yv8tNsr/LcWQAAC2nQAAqKUAAJytAACPtgAAg74AAHfHAABszwIAYtYHAFrkDgBY&#10;5BwAVOQpAVDkNQNM5T8FSOVJB0XlUwpC5lwNP+ZmDzzmcRI6534UN+eMFjXnnBcz6K4ZMunGGTLo&#10;6hkx5f4ZL+T/HC7k/x4t4v8gLeL/IC3i/yAt4v8gLeL/ILqaAACqowAAnasAAJC0AACDvQAAd8YA&#10;AGvPAABf1gAAVN4EAFHwEABN8BsASvAmAUbxMAJC8joDPvJDBDvzSwU481QHNvRdCDP0aAkw9XQL&#10;LvWBDCz2kQ4q9qIPKPe3ECf41hEn9vQRJvP/ESbx/xEl8f8TJfH/EyXx/xMl8f8TJfH/E62hAACg&#10;qQAAkrMAAIS8AAB2xgAAac8AAF3YAABR3wAASe4EAEb8DgBC/RcAPv4hADv+KgE3/zMCNP86AjD/&#10;QgMt/0oDK/9TBCj/XAUl/2YFIv9zBiD/gwcf/5QIHf+mCBz/vAgb/+IJGv/5CRr//wkZ//8JGf//&#10;CRn//wkZ//8JGf//CaKnAACTsQAAhbsAAHbGAABp0AAAW9oAAE7gAABD5QAAPvsBADr/DAA2/xMA&#10;Mv8bAC//IwAr/yoBKP8xAST/NwEh/z8CH/9GAhz/TgIZ/1gDFv9jAxP/cAMS/4EEEf+TBBD/pwQP&#10;/70FDv/gBQ7/9gUO//8FDv//BQ7//wUO//8FDv//BZWvAACGugAAd8UAAGjQAABa2wAATOEAAEDn&#10;AAA38wAAMv8AAC7/BwAq/w4AJv8TACP/GgAf/yAAG/8mABj/KwEV/zIBEv84ARD/QAEO/0gBDP9S&#10;AQn/XQIG/2sCBP99AgL/kAIB/6MCAP+2AgD/zQMA/+wDAP/sAwD/7AMA/+wDAP/sA4i5AAB4xAAA&#10;adAAAFvdAABL4wAAPukAADLuAAAr/wAAJv8AACH/AAAd/wgAGv8NABb/EQAT/xYAEP8aAA7/HwAL&#10;/yQACf8qAAb/MAAC/zcBAP9AAQD/SgEA/1YBAP9kAQD/dQEA/4gBAP+aAQD/qgEA/7sBAP+7AQD/&#10;uwEA/7sBAP+7Af8vKwH/KzIC/y8xAv8wNAL/LzkD/ytBA/8nTAT/I1gF/yFmBv8gdAf/HoIJ/x6O&#10;C/8emAz/HqEN/x6pDv8esA//HbgP/x3BEP8dyxD/HdsR/x3oEf8d8hH/HfwR/x7/Ef8e/xD/Hv8Q&#10;/x//Ef8f/xL/If8T/yL/E/8i/xP/Iv8T/yL/E/8vKwH/LjAC/zIvAv8zMQL/MjYD/y8+A/8rSQX/&#10;KVYG/ydjB/8lcQj/JH4L/yOKDP8jlQ7/Ip4P/yKmEP8irRH/IrUR/yK9Ev8ixxL/ItQT/yLlE/8i&#10;8BP/IvoT/yL/E/8j/xL/I/8S/yP/FP8k/xX+Jv8W/Cf/Fvwn/xb8J/8W/Cf/Fv8wKgH/MS0C/zUr&#10;Av83LQL/NjID/zQ6A/8yRQX/L1IG/y1gB/8sbQr/KnoM/ymGDv8okRD/KJoR/yiiEv8nqhP/J7EU&#10;/ye5FP8nwxX/J88V/yfhFf8n7RX/J/gV/yj/Ff8o/xX/KP8W/yf/F/wp/xj2K/8Z9Cz/GfQs/xn0&#10;LP8Z9Cz/Gf8xKQH/NCkB/zkoAv87KgL/PC4C/zo2A/85QgX/N08G/zVcCP8zaQv/MXYO/zCCEP8v&#10;jRL/LpYU/y6eFf8tphb/La0W/y21F/8tvhj/LcoY/y3cGP8t6hj/LfUY/S7/GPou/xj5Lf8a+S3/&#10;HPMv/xztMf8d6jL/Heoy/x3qMv8d6jL/Hf8zKQH/OCYB/z0kAf9AJQL/QSkC/0IzA/9BPgX/P0oG&#10;/z1XCf87ZAz/OXAP/zd9Ev82iBT/NZEW/zWaF/80ohn/NKkZ/zOxGv8zuhv/M8Ub/TPTG/oz5hv3&#10;NPMb8zX+G/E0/x3wM/8f7jP/IOc2/yHhN/8h3jj/Id44/yHeOP8h3jj/If81JwH/PSIB/0IgAf9G&#10;IAH/SCUC/0ovA/9JOgT/R0YG/0VSCf9DXw3/QWsR/z93FP89ghf+PIwZ/DyVGvs7nRz5O6Ud+Dqt&#10;HvY6th71OsAf8zrOH/A64x/rO/Ef6Dr9IeY6/yPkOv8l4Tr/Jdg8/ybQPf8mzT7/Js0+/ybNPv8m&#10;zT7/Jv85JAH/QR4B/0cbAf9LGwH/TyIB/1ErAv9RNgT/T0EG/0xNCf9LWg78SWYS+EdyFvVFfRnz&#10;Q4cb8UKRHe9CmR/tQaEg7EGpIepAsiLoQLwi50DKI+RB3yPgQe8k3ED8J9hA/ynUP/8qz0D/KsdC&#10;/yrCQ/8qwEP/KsBD/yrAQ/8qwEP/Kv88IAH/RRoB/0sXAf9RFwH/Vh8B/1gnAv9YMQP/VzwF/FVI&#10;CfZSVA7yUGET7k5tF+pMeBvnSoIe5UmMIOJIlSLgR50k3kelJdxGribaRbkn2EXGKNRF3CnPRu4q&#10;y0X7LchF/y7FRf8vwEb/L7pI/y+1Sf8utEn/LrRJ/y60Sf8utEn/Lv9AHQH/SRYB/1ATAf9WFAD/&#10;XBsB/18jAf9gLAL6XzcE811CCO1aTw3nWFwT4lZoGN5TchzaUX0g1k+GJNJOjyfQTZgpzUygK8tL&#10;qS3JSrMux0q/L8VK0DDCS+gwvUv4MrpK/zO4S/8zs0z/M65N/zOqTv8yqU7/MqlO/zKpTv8yqU7/&#10;Mv9DGgH/TBMA/1QQAP9cEgD/YRcA/2UeAftmJwHyZjED6mU9BuNjSgvcYFcS1V1iGdBabR/MV3cj&#10;yFWAJ8VUiSvCUpIuwFGaML5QozK7T600uU+5NbdPyDa0T+I2sU/0N65Q/zisUP84p1H/N6NS/zag&#10;U/81n1P/NZ9T/zWfU/81n1P/Nf9GFwH/UBEA/1gNAP9gEAD/ZhMA/2oZAPRsIQHqbSsC4Ww3BNlq&#10;RQrQZ1ISymNeGsVgaCDBXnImvVx7KrpahC63WIwxtFeVNLFVnjavVKg4rVSzOqpTwjuoU9o7pVTw&#10;PKJV/zyhVf87nVb/OppX/zmXV/84l1f/N5dX/zeXV/83l1f/N/9JFAD/Uw4A/1wMAP9lDQD/aw8A&#10;+m8TAOxyGQDidCMB2HMyA85xQgnHbU8SwWpaGrtnZCG3ZG0ns2J2LK9ffzCsXoc0qVyQN6dbmTqk&#10;WaM8oVmuPp9YvT+dWNFAmlnsP5hZ/j+XWv8+lFv/PJFb/zuPW/86j1v/Oo9b/zqPW/86j1v/Ov9M&#10;EgD/Vg0A/2AJAP9oCgD6bwwA83MOAOV3EQDaeRsAz3kuAsd3Pgm/dEsRuXBWGrNtYCGvamkoqmdy&#10;LadlejKjY4M2oGGMOZ1glTyaXp8/l12qQZVduEKTXctDkF3oQ49e/EGOX/9Ai1//Popf/z2IX/88&#10;iF//O4hf/zuIX/87iF//O/9OEQD/WAoA/2MHAPpsBgDncwYA3XgIANp7CwDRfhcAyH4rAsB8Owi5&#10;eUgRsnZTGaxyXSGnb2Yoo21uLp9qdzObaH83mGaIO5VlkT6RY5tBjmKnQ4xhtEWJYcdFiGLlRYZi&#10;+kOGY/9ChGP/QINj/z6CY/89gmP/PIJj/zyCY/88gmP/PP9QDwD/WwcA/2YDAOxvAgDcdgMA1HwH&#10;ANGACQDKghQAwoMoArqBOQezfkYQrHtRGaZ3WiGhdGMonHJrLphvczOUbXw3kWuEO41qjj+KaJhC&#10;hmejRIRmsUaBZsNHf2bhR39n+EV+aP9Dfmj/QX1n/z98Z/8+fGf/PXxn/z18Z/89fGf/Pf9SDgD/&#10;XQMA/WkAAOFyAADWegIAzn8FAMqDCADFhhIAvIcmAbWGNgaug0MPp4BOGKF8WCCbeWAnlndpLZJ0&#10;cDOOcnk3inCBPIZuiz+DbZVDf2yhRXxrrkd6a79IeGvdSHhs9kZ4bP9Ed2z/Qndr/0B3av8/d2r/&#10;Pndq/z53av8+d2r/Pv9UDAD/XwAA8mwAAN12AADQfQIAyYMEAMSHBgC/ihAAt4wjAbCKNAWpiEEO&#10;ooVMF5yBVR+Wf14mkXxmLYx5bjKId3Y3hHV/O4B0iD98cpJDeHGeRnVwrEhzb71JcXDZSXFw9Edx&#10;cf9EcnD/QnJv/0Fybv8/cm7/PnJu/z5ybv8+cm7/Pv9WCgD/YgAA5m8AANd5AADMgQEAxYcDAL+L&#10;BAC5jg4AspAgAauPMQWkjD8NnYpKFpaHUx6RhFwli4FkLIZ/azGCfXM2fnt8O3p5hj92d5BCcnac&#10;RW91qUhsdbpJa3XUSWt18kdrdf9FbHX/Q21z/0Ftcv8/bXL/P21y/z9tcv8/bXL/P/9ZBwD/ZQAA&#10;4nIAANF8AADHhAAAwIoCALmPAgCzkgwArJQdAKaTLwSekTwLmI9IFJGMURyLiVokhodiKoGFaTB8&#10;gnE1eIF6OnR/gz5wfY5CbHyaRWl7p0dmerhIZHvQSGR78Edle/9EZnr/Q2d4/0Fodv8/aHb/P2h2&#10;/z9odv8/aHb/P/9bBAD3aQAA3XYAAM2AAADDiAAAu44AALSTAQCtlwkAp5gaAKCYLAOZljoKkpRF&#10;EoySTxqGj1cigI1fKHuLZy52iW8zcod3OG2FgTxphItAZoKXQ2KBpUZggbZHXoHNR16B70Zfgf9E&#10;YH//QmF9/0Fie/8/Y3r/P2N6/z9jev8/Y3r/P/9eAADpbQAA1nkAAMiEAAC+jAAAtpMAAK6XAACm&#10;mwQAoJ0XAJqdKQKTnDcIjJpDEIaYTRiAllUfepRdJnWSZSxwkGwxbI51NmeNfjpji4k+X4qVQVyJ&#10;o0RaibRFWInLRViI7URYiP9DWYb/QVuD/0Bdgf8+XYD/Pl2A/z5dgP8+XYD/Pv9iAADkcQAAz34A&#10;AMOIAAC5kQAAsJcAAKebAACeoQAAmKMTAJOjJQGNojQGhqFADYCfShV5nVMcdJtaI2+ZYihqmGou&#10;ZpZyMmGVfDddlIY6WZKTPlaSoUBTkbJBUpLJQlKR60FSkP9AUo//P1WL/z5WiP89V4f/PVeH/z1X&#10;h/89V4f/PflnAADddgAAyYMAAL2NAACzlQAAqZsAAKCgAACWpwAAj6kPAIuqIQGFqTAEf6g8Cnin&#10;RxJzpVAYbaNYHmiiYCRkoWcpX6BwLlueeTJXnYQ2U5yROVCcnztOm7A9TJzHPUyb6jxMmf88TJj/&#10;PE2V/zxPkf87UI//O1CP/ztQj/87UI//O+ttAADTfAAAw4kAALeTAACsmgAAop8AAJmlAACOqwAA&#10;hbALAIGxGwB8sSsCd7A4B3GvQw1rrk0UZq1VGWGsXR5dq2UjWapuJ1WpdytRqIIvTaePMkqnnjVI&#10;p682R6fGNkam6TZFpP43RaP/N0ag/zdInP83SZr/N0ma/zdJmv83SZr/N+J0AADKgwAAvI8AALCY&#10;AAClngAAm6QAAJCrAACFsQAAergEAHa5FAByuSUBbbkzBGi4PwhjuEkOXrdSE1q2WhhWtmIcUrVr&#10;IE60dSRLtIAnSLOOKkWznSxCs64tQbPFLkGz6S1AsP4vP6//MT6t/zJAqP8yQab/MkGm/zJBpv8y&#10;Qab/MtV8AADCigAAtZYAAKidAACdowAAkqoAAIexAAB8twAAcL4DAGjCDgBmwx0AY8MtAV7DOQRa&#10;w0QIVsJODFLCVxBPwV8US8FpF0jBcxpFwH4dQsCMID/AmyI9wK0jPMHEIzzA6SM6vv4mOLz/KDe7&#10;/yk4uP8qOLb/Kzi2/ys4tv8rOLb/K8mFAAC5kwAArJwAAKCiAACUqgAAiLEAAHy4AABxvgAAZsUD&#10;AFvLCABXzRMAVs4jAFPOMgFQzj4DTc9IBUnPUghGz1sLQ89lDkDPbxA+z3sTO8+JFTnPmRc3z6sY&#10;NtDDGDbP6Bg0zfsbMsv/HTHK/x8wyf8hL8j/IS/I/yEvyP8hL8j/Ib6PAACvmgAAoqEAAJapAACK&#10;sAAAfbgAAHG/AABmxgAAW8wCAFDSBwBH2gwARtwYAEXcJwBE3TUBQd1AAj/eSwM93lUEOt9fBjjf&#10;aQc133YJM+CECzHglAwv4aYNLuG8Di3i4A4t3vgPK93/Eirc/xQp2v8WKNr/Fija/xYo2v8WKNr/&#10;FrOYAACloAAAmacAAIuwAAB+uAAAccAAAGXIAABZzgAATtMAAETbBAA/6Q0APekXADvqIwA56i4A&#10;Nus4ATTrQgEx7EsCL+1VAy3tXwMq7msEKO54BSbviAYl75oHI/CuByLxyAci8O0HIez/ByHr/wgg&#10;6/8KH+r/Cx/q/wsf6v8LH+r/C6ifAACbpgAAja8AAH+4AABxwQAAZMoAAFjQAABM1gAAQd0AADjk&#10;AAA19gwAM/cUADD3HgAu+CcAK/kwACj5OAEm+kABI/tJASH7UgEe/F0CHP1pAhr9eQMY/osDF/+e&#10;AxX/swQU/9MEFP70BBP8/wMT+v8DE/n/AxP5/wMT+f8DE/n/A52lAACPrgAAgLgAAHLCAABkywAA&#10;VtMAAEnaAAA+3wAANOQAAC70AAAr/woAKP8QACX/FwAi/x8AH/8mABz/LQAZ/zQAF/88ABT/RAES&#10;/04BEP9ZAQ7/ZwEM/3cBC/+KAgr/nwIJ/7UCCP/VAgf/9AIH//8CB///Agf//wIH//8CB///ApGt&#10;AACCuAAAc8IAAGTMAABW1QAASN0AADviAAAw5wAAJ+4AACP/AAAg/wQAHP8MABn/EQAW/xYAE/8b&#10;ABH/IQAO/ycADf8uAAr/NgAH/z4ABP9IAAD/VAAA/2IBAP9zAQD/hwEA/50BAP+yAQD/ygEA/+oB&#10;AP/zAQD/8wEA//MBAP/zAYS3AAB0wQAAZcwAAFbYAABH3wAAOeUAAC3qAAAj7gAAHP0AABj/AAAV&#10;/wAAEf8EAA//CwAN/w4ACf8RAAb/FQAD/xoAAP8gAAD/JgAA/y4AAP83AAD/QQAA/00AAP9cAAD/&#10;bQAA/4IAAP+WAAD/qAAA/7oAAP/DAAD/wwAA/8MAAP/DAP8kLwH/JS8B/ygvAf8nMQH/JDYC/yA+&#10;Av8aSQP/F1YD/xVkA/8TcgT/En8E/xKKBP8SlAT/Ep0F/xKkBf8SrAb/ErMG/xK6Bv8Swwb/E84H&#10;/xPfB/8T6wf/E/YH/xP/B/8T/wb/E/8G/xT/B/8U/wj/E/8I/xX/Cf8V/wn/Ff8J/xX/Cf8lLgH/&#10;KS0B/yssAf8rLgH/KTMC/yQ7Av8fRgP/HVMD/xthBP8ZbgT/F3sE/xeHBf8XkQX/F5oG/xehBv8X&#10;qQf/F7AH/xe3CP8XwAj/GMoI/xjbCP8Y6Aj/GPQI/xj9CP8Z/wj/Gf8I/xn/Cf8Z/wr/GP8L/xr/&#10;C/8a/wv/Gv8L/xr/C/8mLQH/LCkB/y4oAf8vKgH/LS8C/yk3Av8nQwP/JFAD/yJdBP8gagX/HncF&#10;/x6DBv8ejQf/HpYH/x6eCP8epQn/HqwJ/x6zCf8evAr/HsYK/x7TCv8e5Qr/HvEK/x/8Cv4f/wr9&#10;H/8L/B//DPwe/w38H/8O9yH/Dvch/w73If8O9yH/Dv8qKgH/LyYB/zIkAf8zJQH/MioB/zE0Av8v&#10;PwP/LUwD/ypZBP8oZgX/JnIG/yV+B/8liQj/JZIJ/yWaCv8loQv/JagL/ySwDP8kuAz/JcEM/yXO&#10;Df8l4Q38Je8N+Sb6DPYm/w31Jv8P9CX/EPQl/xHyJv8S7Sf/Eu0n/xLtJ/8S7Sf/Ev8uJgH/NCIB&#10;/zcgAf85IQH/OCUB/zkvAv84OwL/NUcD/zNUBf8xYQb/L20H/y55Cf8thAr/LY0M/yyWDf8snQ3/&#10;LKUO/SysD/wstA/7LL0P+SzJEPYs3RDzLewP7y34D+0t/xLrLP8U6iz/Feks/xblLf8W4C7/FuAu&#10;/xbgLv8W4C7/Fv8yIwH/OB0B/zwbAf8+GwH/QCIB/0ErAf9ANgL/PkID/zxPBf85XAb/OGgI/TZz&#10;C/s1fgz4NYgO9zSRD/U0mRDzNKAR8jOoEvAzsBLvM7kT7jPFE+s01xPnNOoS4zT3FOE0/xfeM/8Z&#10;3DP/Gtsz/xrUNP8azjX/Gs41/xrONf8azjX/Gv82HwH/PBkB/0EWAP9EFgD/Rx4B/0knAf9IMgL/&#10;Rj0D/0RJBfpCVgf2QGIJ8j9uDO89eQ/tPIMQ6jyMEug7lBPnO5wU5TukFeM6rRXiOrYW4DvCFt87&#10;0hbaO+gX1Dr2GtA6/xzNOv8eyzr/Hso6/x/EO/8fwDz/HsA8/x7APP8ewDz/Hv85GwH/QBUA/0UR&#10;AP9KEwD/ThkA/1AiAf9QLAH9TjcC9ktDBPBJUAfrSF0K50ZpDeNFdBDgRH4T3UOHFdtCkBfYQZgY&#10;1UCgGdNAqRvRQLIcz0C9Hc1AzB3KQeQexkD0IMJA/yK/QP8jvUD/I7tA/yO2Qf8js0L/IrNC/yKz&#10;Qv8is0L/Iv89FwD/RBEA/0oOAP9QEAD/VBUA/1YdAP1WJgHzVTEB61M9A+VSSwbfUFgK2k5jDtRM&#10;bhPQSngWzUmBGctIihvIR5IdxkeaH8RGoyHCRqwiwEW3I75FxSS8RdwkuEbwJbVG/yeyRv8nsEb/&#10;J65G/yeqR/8mp0j/JqdI/yanSP8mp0j/Jv9AFAD/SA4A/04LAP9VDgD/WREA/1wWAPRdHwDqXCoB&#10;4ls3AtpaRgXSV1MLzFVeEMhTaBXEUXIZwVB7HL5PhB+8TYwiuU2VJLdMnSa1S6cns0uxKbFKvyqv&#10;StEqrEvrK6lL/CymS/8spUz/K6NM/yqfTf8qnU3/KZ1N/ymdTf8pnU3/Kf9DEQD/SwwA/1MIAP9a&#10;CwD/Xg0A+WAQAOthFgDhYiEA1mIxAc5hQQXHX04LwlxZEb1aZBe5WG0btlZ2H7NVfiKwU4clrlKP&#10;KKtRmCqpUKIsp1CsLaVPuS+jT8svoFDmL55Q+TCcUP8vmlH/LphR/y2WUv8slFL/K5RS/yuUUv8r&#10;lFL/K/9GEAD/TgkA/1YFAP5eBgDvYgcA52UKAORmDgDWZxkAzWgtAcVnPQW/ZUoLuWNVErRgXxew&#10;XmkcrFxxIalaeiSmWYIopFiLK6FWlC2fVZ0vnFWoMZpUtDOYVMUzllThNJNV9jOSVf8ykVb/MY9W&#10;/zCNVv8ujFf/LYxX/y2MV/8tjFf/Lf9JDgD/UQUA/1oBAO5iAADfZwMA2GoGANVrCgDNbRUAxW4p&#10;Ab5tOQS3a0cLsWhSEaxmXBioZGUdpGJtIqFgdSaeXn4pm12GLZhcjy+VWpkyk1mkNJBZsDaOWcA2&#10;jFnbN4pZ8zaJWv80iFv/M4db/zGGW/8whVv/L4Vb/y+FW/8vhVv/L/9LDAD/VAAA+14AAOJlAADY&#10;awEAz24FAMxwCADGchIAvnMmAbdzNgSxcEQKq25PEaZrWRihaWEdnWdqIpllcieWY3oqk2KDLpBg&#10;jDGNX5U0il6gNoderTiFXbw5g13UOYJe8DiBX/82gF//NIBf/zN/X/8xfl//MH5f/zB+X/8wfl//&#10;MP9NCQD/VgAA7mEAAN1pAADRbwAAynMDAMV1BgDAdhAAuHgjALF4MwOrdkEJpXNMEJ9wVhebbl8d&#10;lmxnIpNqbyePaHcrjGd/L4lliDKFZJI1gmOdN4Biqjl9Yrk6e2LPO3pi7jl6Y/84emP/Nnlj/zR5&#10;Y/8yeWL/MXli/zF5Yv8xeWL/Mf9PBwD/WQAA5mQAANdsAADMcwAAxHcCAL95BAC5eg4AsnwgAKx8&#10;MQOlej4Jn3hKEJp1UxeVc1wdkXFkIo1vbCeJbXQrhWx8L4JqhTJ/aY81fGibOHlnpzp2ZrY7dGbM&#10;PHNn6ztzZ/84c2j/NnNo/zVzZ/8zc2b/MnNm/zJzZv8yc2b/Mv9RBAD/XAAA4mcAANJwAADHdgAA&#10;wHoAALp9AgC0fwwArYEdAKeBLgKgfzwImn1HD5V6URaQeFoci3ZiIYd0aSaDcnErf3F6L3xvgzJ4&#10;bo01dW2YOHJspTtwa7Q8bmvJPG1r6TttbP45bWz/N25s/zVua/80bmr/Mm5q/zJuav8ybmr/Mv9T&#10;AAD0XwAA3moAAM1zAADDegAAu34AALWBAACugwkAqIUaAKKFKwKbhDoHlYJFDpB/TxWKfVgbhntf&#10;IIF5ZyV9d28qenZ3LnZ0gDJzc4s1b3KWOGxxozppcLI8aHDGPGdw5ztncfw5aHH/N2hw/zVpb/80&#10;aW7/M2lu/zNpbv8zaW7/M/9WAADrYgAA2G4AAMl2AAC/fQAAt4IAALCFAACohwYAookXAJyKKQGW&#10;iTcGkIdDDIuFTROFglUZgIBdH3x/ZSR4fW0pdHt1LXB6fjFteYg0aXeUN2Z2oTpjdrA7YXbEPGF2&#10;5Tthdvs5Ynb/N2N1/zVjc/80ZHL/M2Ry/zNkcv8zZHL/M/9YAADmZgAA0nEAAMV6AAC7gQAAsocA&#10;AKuKAACijAIAnI4UAJePJgGRjjQFi4xAC4WKShGAiFMYe4ZbHXaFYyJyg2onboJyK2qAey9nf4Yz&#10;Y36RNmB9njldfK46W3zBO1t84zpbfPo4XHv/N117/zVeef80X3f/M193/zNfd/8zX3f/M/5cAADh&#10;agAAzXUAAMB+AAC2hgAArosAAKWOAACbkQAAlZMRAJCUIgGLkzEDhZI9CX+RSA96j1EWdY1ZG3GM&#10;YCBsimglaIlwKWSHeS1hhoMxXYWPNFqEnDZXg6w4VYO/OVWD4ThVgvk3VoL/NVaB/zRYf/8zWX3/&#10;Mll9/zJZff8yWX3/Mu9gAADbbgAAx3oAALuDAACyiwAAqJAAAJ+TAACUlgAAjZkOAImaHgCEmi4C&#10;fpk6B3mXRQ10lk4Tb5VWGGqTXh1mkmUhYpFtJl6PdipbjoEtV42NMFSMmjNRjKo1T4y9NU+M3jVP&#10;i/c0T4r/M1CJ/zJRhv8xUoT/MVKE/zFShP8xUoT/MeplAADScwAAwn8AALaIAACskAAAopQAAJiY&#10;AACMnAAAhJ8KAICgGQB8oSkBd6A2BXKfQQptnksPaJ1TFGScWxlgm2MdXJprIViZdCVVmH4pUZeK&#10;LE6WmC5LlqgwSpa8MUmW3DBJlPYwSZP/MEmS/zBKkP8vS43/L0uN/y9Ljf8vS43/L+JrAADKeQAA&#10;vIUAALGPAACmlAAAm5kAAJGdAACGogAAeqYDAHanEwBzqCQAbqgyA2qoPQZlp0cLYaZQD12lWBRZ&#10;pGAYVaNoHFKjcR9OonwjS6GIJkihlihFoKYqRKG6K0Oh2ipDn/UrQp3/K0Kc/yxCm/8sRJf/K0SX&#10;/ytEl/8rRJf/K9dyAADDgAAAtowAAKqUAACfmQAAlJ4AAImjAAB+qAAAcK4AAGqwDgBosR0AZbEs&#10;AWGxOANdsEMGWbBMClWvVA5Sr10RTq5lFUuubxhIrXkbRa2GHkKslSA/rKUiPq25Iz2t2CI9q/Uj&#10;PKn/JTun/yY7pv8mO6T/Jjuk/yY7pP8mO6T/Jsx6AAC7iAAArpIAAKKZAACXngAAjKQAAICqAAB1&#10;rwAAabQAAF65BgBbuhQAWbskAFa7MQFTuz0DULtHBU27UAdKulkKR7piDUS6bBBBuncTPrmEFTy5&#10;kxc5uaMYOLm3GTe61hk3uPQaNbb/HDS0/x4zs/8fM7L/IDOy/yAzsv8gM7L/IMGDAAC0kQAAppgA&#10;AJueAACPpQAAgqsAAHaxAABrtgAAX7wAAFTBAwBMxQ0AS8UZAEnGKABIxjUARcdAAUPHSgNAx1ME&#10;PsddBjvHZwg5x3MKN8eADDTHkA0yx6EOMci1DzDI0w8wxvQQLsT/Ey3C/xUswf8WK8D/FyvA/xcr&#10;wP8XK8D/F7iNAACqlwAAnp4AAJGlAACErAAAeLIAAGu5AABgvwAAVMMAAErIAgBAzQcAOtIOADnS&#10;GwA40ygAN9M1ADbUQAA01UsBM9VVATHWYAIv1mwDLdd6BCvYiwUq2J0FKNmxBifazQYn1+8GJtT/&#10;CSXS/wsk0f8MI9D/DSPQ/w0j0P8NI9D/Da6WAACgnQAAlKQAAIasAAB5tAAAbLsAAGDCAABUxgAA&#10;SMsAAD7QAAA11QQALd0KACzhEwAr4h8AKeMqACjkNQAn5D8AJuVKACTmVQAj5mEBIeduASDnfgIe&#10;6JACHemkAhvpvAIa6uICGub8Ahnl/wMZ5P8EGOP/BRjj/wUY4/8FGOP/BaOdAACWpAAAiKwAAHq1&#10;AABsvQAAX8QAAFPKAABHzgAAPNMAADLaAAAq3wAAJe4JACPwEQAh8RkAH/EiAB3yKwAb8zQAGfQ+&#10;ABf0SAAV9VIAE/ZfABL2bgER94ABEPiUAQ/5qgEO+cYBDvntAQ32/wEN9P8BDfP/AQ3z/wEN8/8B&#10;DfP/AZmjAACLrAAAfLUAAG2+AABfxgAAUs0AAEXSAAA52AAAL94AACbiAAAf6gAAHPsGABn/DgAX&#10;/xMAFP8aABL/IQAQ/ygADv8wAA3/OQAL/0MACf9OAAb/XAAE/2wAAv+AAAH/lgAA/60AAP/KAAD/&#10;8AAA//8AAP//AAD//wAA//8AAP//AI2rAAB9tQAAbr8AAGDIAABS0AAAQ9cAADfdAAAr4gAAIuYA&#10;ABnqAAAV+QAAEv8AABD/CAAO/w4ADP8RAAn/FgAG/xwAA/8iAAD/KgAA/zMAAP89AAD/SQAA/1cA&#10;AP9pAAD/fgAA/5UAAP+sAAD/xwAA/+gAAP/6AAD/+gAA//oAAP/6AIC1AABwvwAAYckAAFLTAABD&#10;2wAANeEAACnmAAAe6gAAFe4AABD4AAAO/wAAC/8AAAj/AAAE/wYAAP8KAAD/DgAA/xEAAP8VAAD/&#10;GwAA/yMAAP8rAAD/NgAA/0MAAP9TAAD/ZQAA/3oAAP+RAAD/pgAA/7gAAP/PAAD/zwAA/88AAP/P&#10;AP8cLwH/ICwB/yEsAf8eLgH/GjMB/xQ8Af8PRgH/DVQC/wthAv8JbwL/CXsC/wmGAv8JkAL/CZkC&#10;/wmgAv8JpwL/Ca0C/wm0Av8JvAH/CcUB/wnRAv8J4wL/Ce8C/wn5Af8K/wH/Cv8B/wr/Av8K/wL/&#10;Cv8C/wv/A/8L/wP/C/8D/wv/A/8fLQH/IykB/yQpAf8iKwH/HjAB/xg4Af8UQwH/EVAC/xBeAv8O&#10;awL/DncC/w6DAv8OjQL/DpUC/w6dAv8OpAL/DqoC/w6xAv8OuQL/DsEC/w7NAv8O3wL/DuwC/w74&#10;Av8O/wL/Dv8C/w//A/8P/wP/D/8E/xD/BP8Q/wT/EP8E/xD/BP8jKgH/JiYB/yglAf8nJwH/IysB&#10;/x4zAf8bQAH/GU0C/xZaAv8UZwL/E3MC/xN+Av8TiQP/E5ED/xOZA/8ToAL/E6cD/xOuA/8TtQP/&#10;E74D/xPJA/8T2gP/FOkD/hT2A/sU/wP5Ff8D+RX/BPgV/wX4Ff8G+BX/BvgV/wb4Ff8G+BX/Bv8m&#10;JgH/KiIB/ywgAP8rIgH/KCYB/ycwAf8kPAH/IkkC/x9VAv8dYgL/G24D/xt6A/8ahAP/Go0D/xqV&#10;A/8anAT/GqME/xuqBP8bsgT/G7oE/xvFBPwb0wT5G+cE9Rz0BPIc/wXxHP8G8Bz/B+8d/wjvHf8J&#10;7xz/Ce4c/wnuHP8J7hz/Cf8qIgH/Lh0A/zAbAP8wHAD/MCIA/zAsAf8uNwH/K0QC/yhRAv8mXQP/&#10;JGkD/yN1BP8jfwT+I4gE/SORBfsjmAX6I6AF+COnBvcjrgb1I7cG9CPBBvIkzwbuJOQG6iXyBugl&#10;/gjmJP8K5CX/C+Ml/wzjJP8M4iT/DOEk/w3hJP8N4ST/Df8uHgD/MxgA/zUWAP81FQD/OB0A/zgn&#10;Af83MwH/ND8B/zJLAv8vWAP7LmQE+C1vBPUsegXzLIMG8SyMBu8slAftLJwI7CyjCOosqwjpLLMI&#10;5yy+CeYszAniLeII3i3xCtss/gzWLf8O1Cz/D9Is/xDRLP8Qzyz/EM4t/xDOLf8Qzi3/EP8yGQD/&#10;NxQA/zoRAP88EgD/PxkA/0AiAP8+LQH/PDkB+jpFAvQ4UgPwN14E7DZqBek1dAbmNX4I5DSHCOI0&#10;kAngNJgK3jSfCtwzpwvaM7AM2DO7DNUzyQ3SNN8NzjTwD8o0/RLHNP8TxTT/FMM0/xXDM/8VwDT/&#10;Fb80/xS/NP8UvzT/FP82FQD/OxAA/z4NAP9DDwD/RhQA/0YcAP9GJgD2RDIB70I/AelATAPkP1kE&#10;3z5kBts9bwjYPHkK1DyCDNE7iw3PO5MPzTqaEMs6ohHJOqsSyDq1E8Y6whPEOtUUwDvrFbw6+xe5&#10;Ov8Ytzr/GbY6/xm1Ov8Ysjv/GLE7/xixO/8YsTv/GP85EgD/Pw0A/0MJAP9IDAD/SxAA/0wVAPVM&#10;HwDrSioA5Ek3Ad1JRgLVR1ME0EZfCMxFaQvJRHMNxkN8EMNChBLBQowTv0GVFb1BnRa7QKYXukCw&#10;GLhAvBm2QMwas0HmGq9B9xytQf8dq0H/HalB/xypQf8cpkH/G6VB/xulQf8bpUH/G/89EAD/QgkA&#10;/0gFAP9NCAD/UAsA+VEPAOtQFQDhTyAA2FAxAM9QQQLJT04FxE5aCcBMZA29S20Qukp2E7dJfhW1&#10;SIcXs0ePGbFHlxuvRqAcrUaqHqtFth+pRcYfp0bgIKRG9CChRv8hn0f/IJ5H/yCeR/8fm0f/HppH&#10;/x6aR/8emkf/Hv9ADQD/RgQA/0wAAPhSAgDoVQQA4VUIAOJVDQDVVRkAzFcsAMVXPAK/VkoGulVV&#10;CrZTXw6yUmgSr1BxFaxPeRiqToEaqE2KHaVMkh+jTJwgoUumIp9LsSOdS8Akm0vYJZlL8CWWTP8k&#10;lUz/JJRM/yOTTP8ikU3/IZFN/yGRTf8hkU3/If9CCgD/SQAA/1EAAOZXAADdWwEA1VwFANJbCQDL&#10;XBQAw14oALxeOAK2XUYGsVtRCq1ZWw+pWGQTplZsF6NVdBqgVH0dnlOFH5tSjiKZUZckl1ChJpVQ&#10;rSeSULwokVDQKI5Q7CiNUf4ni1H/JotR/yWKUv8kiVL/I4hS/yOIUv8jiFL/I/9FBwD/SwAA8FUA&#10;AN9bAADTYAAAzGEDAMhhBgDDYREAu2QkALVkNAKvY0IFqmFOCqVfVw+hXWAUnlxoGJtbcBuYWXge&#10;lViBIZNXiiSQVpMmjlWeKItVqSqJVLcrh1TLK4VV6SuEVfwqg1b/KINW/yeCVv8lgVb/JIFW/ySB&#10;Vv8kgVb/JP9HAwD/TwAA51gAANlgAADNZAAAxmYBAMFmBAC7Zg4AtGkgAK5pMQKoaD8Fo2ZKCp9l&#10;VA+aY10Ul2FlGJNgbRyQXnUfjl19IotchiWIW5AohVqaKoNZpiyAWbQtf1nHLn1Z5i18Wvose1r/&#10;Kntb/yh7W/8ne1r/Jnpa/yV6Wv8lelr/Jf9JAAD7UgAA41wAANJjAADHaAAAwGsAALprAgC1aw0A&#10;rm0dAKhuLgGjbTwFnWtICplqUQ+UaFoUkGZiGI1lahyKY3Igh2J6I4RhgyaBYIwpfl+XK3teoy15&#10;XrEvd13EL3Ve4i91XvktdV//K3Vf/yl1X/8odV7/JnVe/yZ1Xv8mdV7/Jv9LAADwVQAA3l8AAM1n&#10;AADDbAAAu28AALVwAACvbwoAqHEaAKNyKwGdcjkEmHBFCZNuTw6PbVgUi2tgGIdpZxyEaG8ggWd3&#10;I31mgCZ6ZIopd2OULHVjoS5yYq8vcGLBMG9i3zBuY/cub2P/LG9j/ypvY/8ob2L/J29i/ydvYv8n&#10;b2L/J/9NAADrWAAA2WMAAMlqAAC/cAAAt3MAALB0AACpdAcAo3YXAJ53KAGYdjcEk3VCCI5zTA6J&#10;cVUThXBdGIFuZRx+bWwfe2x0I3hqfSZ0aYcpcWiSLG5nni5sZ6wwame+MWln3DBpZ/UuaWf/LGln&#10;/ypqZ/8pamb/KGpm/ydqZv8namb/J/9QAADnWwAA02YAAMVuAAC7cwAAs3cAAKt5AACkeAMAnXoU&#10;AJh7JQGTezQDjnpAB4l4Sg2EdlMSgHVbF3xzYht4cmofdXFyInJveyZvboUpbG2QLGlsnC5mbKow&#10;ZGy8MWNs2TBjbPQvY2z/LWRs/ytka/8pZWr/KGVq/yhlav8oZWr/KP1TAADjXwAAzmkAAMFxAAC3&#10;dwAAr3sAAKd9AACefQAAmH4RAJOAIgCOgDECiX8+BoR9SAx/fFERe3pZFnd5YBpzd2geb3ZwIWx1&#10;eCVpdIIoZnOOK2Nymi5gcagvXnG6MF1x1DBdcfIuXnH/LF5w/ytfcP8pYG//KGBu/yhgbv8oYG7/&#10;KPFVAADeYgAAym0AAL11AACzewAAq4AAAKKCAACYgQAAkYMPAI2FHwCIhS4Cg4Q7BX6DRQp6gU4P&#10;dYBWFHF/XhhufWYcanxtIGd7diNjeoAnYHmLKl14mCxad6YuWHe4L1d30S9Xd/EuWHb/LFh2/ypZ&#10;df8pWnT/KFp0/ydadP8nWnT/J+1ZAADXZgAAxXEAALl6AACvgAAApoQAAJ2GAACRhwAAiokMAIaK&#10;GwCCiysBfYo4BHiJQgh0iEwNb4dUEmyFWxZohGMaZINrHmGCdCFdgX0kWoCJKFd/lipVfqQsUn62&#10;LVF+zi1Rfe8sUn3/K1J8/ylTe/8oVHr/J1R6/ydUev8nVHr/J+heAADQawAAwHYAALR+AACrhQAA&#10;oYkAAJeLAACJjQAAg48IAH6QFwB7kScBdpE0A3KQPwZtj0kLaY5RD2WNWRNijGAXXotoG1uKcR5X&#10;iXshVIiGJFGHlCdPhqIpTYa0KkuGzCpLhe4pTIT/KUyD/yhMg/8nTYH/Jk6B/yZOgf8mToH/JuFj&#10;AADJcAAAu3sAALCEAACmigAAm44AAJGRAACEkwAAepUCAHWXEgBymCIAb5gwAmqXOwRml0UIYpZO&#10;DF+VVg9blF0TWJNlF1WTbhpRkngdTpGEIEuQkSNJkKEkR5CyJkWQyiZFj+0lRY3/JUWM/yVGi/8k&#10;Ror/JEaK/yRGiv8kRor/JNhpAADDdgAAtYEAAKuKAACfjwAAlZMAAIqWAAB+mgAAcJ0AAGufDgBo&#10;nxwAZqAqAWKgNwJfn0EFW59KCFieUgtUnloOUZ1iEk6caxVLnHUYSJuBGkWbjx1Cmp8fQJqwID+a&#10;yCA/mesfP5j/ID6W/yE+lf8hP5T/IT+U/yE/lP8hP5T/Ic1wAAC8fQAAsIgAAKSPAACZlAAAjpgA&#10;AIOdAAB3oAAAaaQAAGCnCABdqBQAW6kkAFmpMQFWqTwCU6lFBFCoTgZNqFcJSqhfDEenaA5Ep3MR&#10;QaZ/FD6mjRY8pp0XOqavGDmmxxg5peoYOKP/Gjeh/xs3oP8cN5//HDef/xw3n/8cN5//HMR4AAC1&#10;hQAAqY8AAJ2VAACSmgAAhp8AAHqjAABuqAAAYqwAAFWwAABQsg4ATrIbAE2zKABLszUASbM/AUaz&#10;SQJEs1IEQbNbBj+zZAg8s28KOrN7DDezig41spoPM7OtEDKzxRAysukQMbD+EjCu/xQvrf8VL6z/&#10;Fi+s/xYvrP8WL6z/FruBAACujgAAoZUAAJaaAACJoAAAfaYAAHGrAABlrwAAWbQAAE63AABDvAUA&#10;QL0RAD+9HgA+visAPL42ADu/QQA5v0sBN79UAjXAXwIzwGoEMcB3BS/AhgYtwJcHK8CqCCrBwggq&#10;wOcHKb39Cii8/wwnuv8NJ7n/Die5/w4nuf8OJ7n/DrKMAACllAAAmZoAAI2hAAB/pwAAcq0AAGaz&#10;AABauAAAT7sAAES/AAA6xAIAMMkIAC7KEQAtyh0ALMspACvLNQArzEAAKs1KACjNVgAnzmEAJs5v&#10;ASTOfwEjz5ECIc+lAiDQvQIgz+QCH836Ax7L/wQeyv8FHcn/Bh3J/wYdyf8GHcn/BqiUAACcmgAA&#10;kKEAAIKoAAB0rwAAZ7YAAFu8AABOwAAAQ8MAADnHAAAvzAAAJ9AEAB/WCgAb2hAAG9saABrbJgAa&#10;3DEAGd08ABjdSAAY3lUAF99iABbgcgAV4IUAFOGaABPisQAS488AEuD0ABLe/wER3f8BEdv/AhHb&#10;/wIR2/8CEdv/Ap6aAACSoQAAhKkAAHaxAABouAAAW78AAE7EAABCyAAAN8wAAC3QAAAk1QAAHNsA&#10;ABXfBQAU6Q4AEuoUABHrHQAQ6yYADuwwAA7tOgAN7kYAC+5TAArvYgAJ8HQACPGJAAfyoAAF8roA&#10;BPHkAALx/QAC7/8AA+3/AAPt/wAD7f8AA+3/AJWhAACGqQAAeLIAAGm6AABbwgAATcgAAEDMAAA0&#10;0QAAKtYAACHbAAAZ4AAAEuQAAA/wAQAN+QoAC/oPAAn7FQAH+xwABPwkAAH8LAAA/DcAAPxCAAD8&#10;UAAA/GEAAP11AAD8jAAA/KQAAPzBAAD86wAA/P8AAP3/AAD9/wAA/f8AAP3/AImpAAB5sgAAarsA&#10;AFzEAABOzAAAP9EAADLXAAAn3QAAHeEAABXlAAAO6AAACvEAAAj9AAAF/wMAAf8JAAD/DgAA/xIA&#10;AP8XAAD/HwAA/ycAAP8xAAD/PgAA/00AAP9fAAD/dQAA/40AAP+mAAD/wgAA/+cAAP/8AAD//wAA&#10;//8AAP//AHyzAABsvAAAXcYAAE7PAAA/1gAAMd0AACXiAAAa5gAAEeoAAAzuAAAF8gAAAP8AAAD/&#10;AAAA/wAAAP8AAAD/BQAA/woAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zkAAP9KAAD/XQAA/3MAAP+M&#10;AAD/pAAA/7kAAP/UAAD/3gAA/94AAP/eAP8YLAD/GSkA/xkoAP8VKwD/EDAA/ws4Af8DRAH/AFEB&#10;/wBeAf8AbAH/AHgB/wCCAf8AjAH/AJQB/wCcAP8AogD/AKgA/wCvAP8AtgD/AL4A/wDIAP8A1wD/&#10;AOcA/wDzAP8A/QD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8bKQD/HSYA/xwlAP8Z&#10;JwD/EywA/w40AP8LQAH/CE4B/wVbAf8DaAH/AnQB/wJ/Af8CiAH/ApEB/wKYAf8CnwH/AaUA/wGs&#10;AP8BsgD/AboA/wHEAP8B0QD/AOQA/wDxAP8A/AD8Af8A/AL/APwD/wD8BP8B/AX/AfwF/wH8Bf8B&#10;/AX/Af8fJgD/ISIA/yAhAP8eIwD/GCcA/xMwAP8RPAH/DkoB/w1XAf8LYwH/Cm8B/wp6Af8KhAH/&#10;Co0B/wqUAf8KmwH/CqIB/wqoAf8KrwH/CrcB/wrAAP8KzAD/CuAA+wrvAPcK+gD1C/8B9Qz/AfQN&#10;/wH0Df8C9A3/AvQN/wL0Df8C9A3/Av8iIgD/JB0A/yQcAP8iHQD/HiIA/xwsAP8ZOAD/FkUB/xNS&#10;Af8SXgH/EGoB/xB1Af8QfwH/EIgB/xCQAf8QlwH/EJ4B/xClAf0QrAH8ELMB+hC9AfkRyQH1Ed0B&#10;8RHtAe4R+QHsEv8C6xP/AuoT/wPpE/8D6RP/A+kT/wPpE/8D6RP/A/8mHQD/KBgA/ygWAP8mFgD/&#10;Jh0A/yYoAP8jNAD/IEAA/x1NAf8bWQH/GWUB/hlwAfwYegH5GIMB9xiMAfYYkwH0GJoB8xihAfEZ&#10;qAHwGbAC7hm6Au0ZxgLqGtkC5hrrAeIb+QLgG/8D3hz/BN0c/wXcHP8F3Bz/Bdsc/wXbHP8F2xz/&#10;Bf8qGQD/LRMA/y0RAP8tEQD/LhkA/y0iAP8sLgD/KToA/yZHAfokVAH2I2AB8iJrAe8idQLtIn4C&#10;6yKHAukijwLnIpYC5SKeAuQipQLiIq0C4SO3At8jwwLdI9YC2CTqA9Ik+QXPJf8GzSX/B8sl/wjK&#10;Jf8IyiT/CMok/wjKJP8IyiT/CP8uFAD/MRAA/zINAP80DgD/NRQA/zUcAP8zJwD6MTQA8y9BAO4t&#10;TgHpLFoB5SxlAuIscALfK3kC3SuCA9oriwPYK5IE1SuaBNMrogTRK6oFzyuzBc0rvwbMLM8GyC3n&#10;B8Qt9wnBLf8Kvy3/C70t/wy8Lf8MvCz/DLss/wy7LP8Muyz/DP8xEQD/NQwA/zYHAP86CwD/PBAA&#10;/zsVAPg5HwDvNysA5zY5AOE1RwDcNVQB1TVgAtE1agPONHMEzDR8Bco0hQbINI0HxjOUCMQznAnC&#10;M6UJwTOuCr8zuQu9M8gLuzThC7c08w20NP8PsTT/D7A0/xCvNP8QrjT/D640/w+uNP8PrjT/D/81&#10;DgD/OAcA/zwCAP9ABgD/QQsA+kEPAO0/FgDjPCIA2j0xANI+QQDMPk8CyD5aA8Q9ZAXBPW4Hvzx2&#10;CLw8fgq6O4cLuDuPDLc7lw21Op8OszqpD7E6tBCvOsIRrjrZEao77xKnO/8TpTv/FKQ7/xOjO/8T&#10;ojv/E6I7/xKiO/8Sojv/Ev84CgD/PAAA/0EAAPVFAADmRgIA4UUHAONCDQDVQxkAzEUsAMZHPAHB&#10;R0kCvEZVBLlFXwa1RGgJs0NxC7BDeQ2uQoEPrEKJEKpBkRKoQZoTp0CkFKVArxWjQLwWoUDQFp5B&#10;6hecQfwXmkH/F5hB/xeYQf8Wl0H/FZdB/xWXQf8Vl0H/Ff87BgD/PwAA+UYAAOVLAADcTgAA000E&#10;ANFKCQDKShQAwk0nALxONwG3TkUCsk1QBa9MWgirS2MKqEpsDaZJdA+kSXwRoUiEE59HjBWdR5UX&#10;m0afGJlGqhmXRrgalkbKG5NG5huRR/kbj0f/Go5H/xmOR/8YjUf/GI1H/xeNR/8XjUf/F/8+AgD/&#10;QwAA60sAAN1RAADRVAAAylQBAMZSBQDBUREAuVMiALNVMwGuVEECqlRMBaZTVgiiUV8Mn1BnD51P&#10;bxGaTncUmE5/FpZNiBiTTJEZkUybG49Lph2NS7Mei0vFHolL4h6HTPcehkz/HYVM/xyFTf8ahUz/&#10;GYVM/xmFTP8ZhUz/Gf9AAAD8RwAA5VAAANVWAADKWQAAwloAAL1YAwC4Vw4AsVkeAKxaLwGnWj0C&#10;ollJBZ5YUwmbV1sMl1ZkEJVVaxKSVHMVj1N7F41ShBqLUY0ciFGXHoZQox+EULAgglDBIYBQ3SF+&#10;UfQgfVH/H31R/x19Uf8cfVH/G31R/xp9Uf8afVH/Gv9CAADwSgAA31QAAM5aAADEXgAAvF8AALZe&#10;AACxXAsAq14aAKVgKwCgYDoCnF9FBZdeUAmUXFgMkFtgEI1aaBOLWXAWiFh3GIVXgBuDVokdgFaU&#10;H35VnyF7Va0ieVS9I3hV1yN3VfIidlb/IHZW/x92Vv8ddlb/HHZW/xt2Vv8bdlb/G/9FAADsTgAA&#10;2lgAAMleAAC/YgAAt2QAALFjAACrYQgApGMXAJ9kKACaZTcClmRDBZFjTQiOYVUMimBdEIdfZROE&#10;XmwWgV10GX5cfRx8W4YeeVqRIHdanSJ0Waokclm6JXFZ0iVwWvAjb1r/Im9a/yBwWv8ecFr/HXBa&#10;/xxwWv8ccFr/HP9IAADnUgAA01sAAMViAAC7ZgAAs2gAAKxoAAClZgUAn2cUAJppJQCVaTQCkGhA&#10;BIxnSgiIZlMMhGVbEIFkYhN+Y2oWe2JyGXhhehx2YIQec1+OIXBemiNuXqglbF24JWpeziZpXu4k&#10;aV7/Impe/yBqXv8fal7/Hmpe/x1qXv8dal7/HflKAADjVQAAz18AAMFlAAC3agAAr2wAAKdsAACf&#10;agEAmWsRAJRtIgCQbjEBi209BIdsRweDa1ALf2pYD3xoYBN4Z2cWdmdvGXNmeBxwZYEebWSMIWpj&#10;mCNoYqYlZmK2JmRizCZkYuwlZGL/I2Ri/yFlYv8fZWL/HmVi/x1lYv8dZWL/HfJMAADfWAAAymIA&#10;AL1pAACzbgAAq3AAAKJwAACZbgAAk3AQAI9yHwCKci4BhnI7A4JxRQd9cE4Lem5WDnZtXhJzbGUV&#10;cGttGG1qdRtqaX8eZ2mKIWVoliNiZ6QlYGe0Jl9nySZeZ+olXmf+I19n/yFfZv8fYGb/HmBm/x5g&#10;Zv8eYGb/Hu9PAADaXAAAxmUAALptAACwcgAAp3UAAJ10AACUcwAAjXQNAIl2HACFdysBgXc4A3x2&#10;QwZ4dUwJdHRUDXFzWxFucmMUa3FrF2hwcxplb3wdYm6HIF9tlCJdbKIkWmyyJVlsxyVYbOglWWz9&#10;I1lr/yFaa/8fW2v/Hltq/x5bav8eW2r/HutTAADTYAAAwmkAALZxAACsdgAAo3kAAJl5AACNdwAA&#10;h3kLAIN7GAB/fCgAe3w1And7QAVzekkIb3lRDGx4WQ9od2ETZXZoFmJ1cBlfdHocXHSFH1pzkSFX&#10;cqAjVXKwJFNyxSRTcuckU3H8IlRx/yBUcP8fVXD/HlVv/x1Vb/8dVW//HeVXAADNZAAAvm0AALJ1&#10;AACoewAAn34AAJN9AACHfQAAgH8HAHyAFQB4gSQAdYIyAXGBPQRtgEYHaYBPCmZ/Vg1jfl4RYH1m&#10;FF18bhdae3caV3qCHVR6jx9ReZ0hT3muIk55wyJNeOUiTXf7IU53/x9Odv8eT3X/HU91/x1Pdf8d&#10;T3X/Hd9cAADIaAAAuXIAAK56AAClgAAAmoIAAI6CAACAgwAAeYUCAHSGEQBxiCAAboguAWqIOQJn&#10;h0MFY4dMCGCGUwtdhVsOWoRjEVeEaxRUg3UXUYKAGk6BjRxLgZseSYGsH0iAwSBHgOMfR3/6Hkh+&#10;/x5Iff8dSXz/HEl8/xxJfP8cSXz/HNZhAADCbgAAtHgAAKqAAACfhQAAlIcAAIiHAAB7iQAAcIwA&#10;AGuODQBojxoAZo8pAGKQNQFfjz8DXI9IBVmOUAhWjlgLU41gDlCMaBBNjHITSot9FkiKihhFipka&#10;Q4qqG0KKvxtBiuEbQYj5G0GG/xtBhf8bQoX/GkKE/xpChP8aQoT/Gs1nAAC8dAAAr34AAKWGAACa&#10;igAAjowAAIKNAAB1kAAAZ5QAAGGVCABelxQAXJcjAFqYLwBXmDoBVJhEA1KXTAVPl1QHTJdcCUmW&#10;ZQxHlm8ORJV6EUGViBM/lJcVPZSoFjuUvRY7lN8WOpL4FzqQ/xc6j/8XOo7/FzqO/xc6jv8XOo7/&#10;F8VuAAC2ewAAqoUAAJ6LAACUjwAAiJIAAHuUAABulwAAYpsAAFeeAABSoA4AUaAbAE+hKABNoTQA&#10;S6E+AUmhRwJHoVADRKFYBUKhYQc/oGsJPaB3CzqghQ04oJQONqCmDzWguxA0oN0PNJ33EDOc/xIz&#10;mv8SM5n/EzOZ/xMzmf8TM5n/E713AACvgwAAo4sAAJiRAACNlQAAgZkAAHOcAABnnwAAW6IAAE+m&#10;AABHqQgARKoSAEOqHwBBqysAQKs3AD+sQQA9rEoBO6xTAjmsXAM3rGcENaxzBTKsgQYwrJEHLqyj&#10;CC2suAksrNkILKr1Ciuo/wsqpv8MKqX/DSql/w0qpf8NKqX/DbWAAACoiwAAnJEAAJGWAACFnAAA&#10;eKAAAGulAABfqAAAU6wAAEivAAA9sgAANrULADS1FQAztiEAMrYsADG3NwAwt0EAL7hLAC64VQAs&#10;uGABKrhtASm5ewInuY0CJbmfAyS5tAMjudIDI7f0BCK1/wUhtP8GIbP/ByGy/wchsv8HIbL/B62K&#10;AACgkQAAlZcAAIidAAB7owAAbqgAAGGtAABVsQAASrQAAD+3AAA0uwAAK74DACTCDAAiwhQAIsMf&#10;ACHDKgAgxDQAH8Q/AB7FSgAdxlYAHMZjABvHcwAax4UAGceZABjIrgAXyMsAF8bxARfE/wEWw/8C&#10;FsH/AxbB/wMWwf8DFsH/A6ORAACYmAAAi54AAH2lAABwqwAAYrEAAFa2AABKuQAAPr0AADTAAAAq&#10;xAAAIsgAABnMBAAT0AoAEdIRABDSGgAQ0yUAD9MwAA7UPAAO1EgADdVWAA3VZQAM1ngADNaNAAvY&#10;pAAK2L4ACdnmAArW/gAL1P8AC9L/AAvS/wEL0v8BC9L/AZqYAACOnwAAgKYAAHKtAABktAAAV7oA&#10;AEm/AAA9wgAAMsYAACjJAAAfzQAAF9EAABHWAAAM2wUACN4LAAbfEQAF3xoABOAkAALhLgAB4joA&#10;AONHAADkVgAA5GcAAOV7AADmkgAA5qoAAOfIAADn8AAA6P8AAOj/AADo/wAA6P8AAOj/AJGfAACC&#10;pwAAdK8AAGW3AABXvgAAScMAADzHAAAwywAAJc8AABzUAAAU2QAADt0AAAnhAAAC5QAAAOkGAADp&#10;DQAA6REAAOoYAADrIQAA7SsAAO83AADxRQAA8lYAAPNoAADzfgAA9JcAAPWwAAD20AAA9/MAAPf/&#10;AAD3/wAA9/8AAPf/AIWnAAB2sAAAZrgAAFjBAABKyAAAO8wAAC7RAAAj1gAAGdwAABHgAAAM4wAA&#10;BOcAAADqAAAA9QAAAPQAAAD1BQAA9QsAAPYPAAD2FAAA+B0AAPonAAD8NAAA/0MAAP9VAAD/aQAA&#10;/4EAAP+aAAD/sgAA/88AAP/tAAD/+QAA//kAAP/5AHiwAABougAAWcMAAEvLAAA70QAALdgAACHd&#10;AAAW4gAADuYAAAjqAAAA7QAAAPAAAAD4AAAA/wAAAP8AAAD/AAAA/wAAAP8GAAD/DAAA/xAAAP8Y&#10;AAD/IgAA/zAAAP9AAAD/UwAA/2kAAP+BAAD/mQAA/68AAP/DAAD/1QAA/9UAAP/VAP8TKAD/EyUA&#10;/xElAP8NJwD/Bi0A/wA1AP8AQQD/AE8A/wBcAP8AaQD/AHQA/wB+AP8AiAD/AJAA/wCXAP8AnQD/&#10;AKQA/wCqAP8AsAD/ALcA/wDAAP8AzAD/AN8A/wDsAP8A+AD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8WJQD/FiIA/xQhAP8QIwD/CigA/wAwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6&#10;AP8AhAD/AIwA/wCTAP8AmgD/AKAA/wCmAP8ArQD/ALQA/wC8AP4AyAD9ANkA+wDpAPoA9gD5AP8A&#10;+AD/APgA/wD4AP8A+AD/APkA/wD5AP8A+QD/AP8aIgD/Gh4A/xgdAP8THgD/DiIA/wosAP8HOQD/&#10;A0YA/wBTAP8AYAD/AGsA/wB2AP8AfwD/AIgA/wCPAP8AlgD/AJ0A/wCjAP4AqQD8ALAA+gC5APcA&#10;xAD1ANIA8wDmAPIA9ADxAP8A8AD/AO8A/wDvAP8A7wD/APAA/wDwAP8A8AD/AP8eHQD/HhkA/xwX&#10;AP8XGAD/Ex4A/xEoAP8ONAD/DEEA/wpOAP8IWwD/B2YA/wZxAP8GegD/BoMA/gaLAPwGkgD6BpkA&#10;+AafAPYGpgD0Bq0A8ga1APAFwADtBc4A6wXkAOkG8wDmCP8A5Qr/AOQL/wDkC/8B5Av/AeQL/wHk&#10;C/8B5Av/Af8hGAD/IRMA/yARAP8bEgD/HBoA/xokAP8WLwD/EzwA/xFJAP8QVQD8DmEA+Q5rAPYO&#10;dQD0Dn4A8g6GAPAOjgDuDpUA7Q6bAOsOogDqDqoA6A6zAOYPvQDlD8wA4Q/jAN0Q8wDZEf8B1hL/&#10;AdQT/wHTE/8C0hP/AtIT/wLSE/8C0hP/Av8lEwD/JRAA/yQNAP8jDgD/IxQA/yIeAP8fKQD/HDUA&#10;+RlDAPQYTwDvF1sA7BdmAOkXcADmF3kA5BeBAOIXiQDgF5EA3xeYAN0XnwDbF6cA2RixANYYuwDU&#10;GcoA0BrhAcwb8wHJHP8Cxhz/AsQc/wPDHP8Dwxz/A8Mc/wPDHP8Dwxz/A/8oEAD/KQsA/ygGAP8r&#10;CwD/KxAA/ykXAP0mIgD0Iy4A7CE7AOYgSQDiIFUA3iBgANohagDWIXQA0yF8AdAhhAHPIowBzSKT&#10;AcsimwHJIqMByCOsAsYjtgLEI8QCwiTbAr4l7gO7Jf4EuCX/BbYl/wW1Jf8GtSX/BrUl/wW1Jf8F&#10;tSX/Bf8sDQD/LQUA/y4BAP8xBQD/MQsA/S8QAPErGADnKSUA3ygzANgoQgDRKk8AzStaAMkrZQHH&#10;K24BxCx2AsIsfgLALIYDviyOA70slgO7LJ4EuSynBLgssQW2LL8FtS3RBbEt6gauLvsHqy7/CKku&#10;/wioLv8IqC3/CKgt/wioLf8IqC3/CP8vCAD/MQAA/zUAAPY3AADqNgIA5zMIAOQvDwDZLhsAzzEs&#10;AMkzPADENEkAwDVVAbw1XwK6NWgCtzVwA7U0eASzNIAFsTSIBrA0kAauNJkHrDSiCKs0rAmpNLkJ&#10;pzTKCqU15QqhNfgLnzX/DJ01/wydNf8LnDX/C5w1/wucNf8LnDX/C/8zAgD/NQAA9joAAOU+AADc&#10;QAAA1D0EANI3CQDLOBUAwzomAL09NgC4PkQBtD5QAbE9WgOuPWMErD1rBak8cwanPHsIpjyDCaQ7&#10;iwqiO5QLoDudDJ47qA2dO7QOmzvFDpk74A6WO/QPlDz/D5I8/w+SPP8OkTz/DZE8/w2RPP8NkTz/&#10;Df81AAD/OQAA6kEAAN1GAADQRwAAyUYAAMZBBQDAQBEAuUIhALNEMgCvRUABq0VLAqdFVQOkRF4F&#10;oURmB59DbgidQ3YKm0J+C5lChg2XQY8OlUGZD5NBpBGRQbASkEHAEo5B2RKLQfESiUL/EohC/xGI&#10;Qv8Qh0L/EIdC/w+HQv8Ph0L/D/84AADzPQAA40cAANJMAADITgAAwE0AALtKAgC2Rw4AsEkdAKtL&#10;LQCmTDsBokxHAp5LUQSbS1oGmUpiCJZJagqUSXEMkkh5Do9Igg+NR4sRi0eVEolGoBSHRqwVhUa7&#10;FoRG0RaCR+4WgEf/FX9H/xR/R/8Sf0f/EX9H/xF/R/8Rf0f/Ef87AADuQwAA3EwAAMxRAADBVAAA&#10;uVQAALRRAACuTQsAqE8ZAKNRKQCeUjcBmlJDApdRTgSUUVYGkVBeCY5PZguMTm0NiU51D4dNfhGF&#10;TYcTgkyRFYBMnBZ+S6kXfEu4GHtLzRh5TOsYeEz+F3dM/xV3TP8Ud0z/E3dM/xJ3TP8Sd0z/Ev8+&#10;AADoRwAA1VAAAMZWAAC8WAAAtFkAAK1WAACnUwcAoVQVAJxWJQCYVzQBlFdAApBXSgSNVlMGilVb&#10;CYdUYwuEVGoOglNyEIBSehJ9UoMUe1GOFnhQmRh2UKYZdFC1GnNQyRpxUOgacFH8GHBR/xdwUf8V&#10;cFH/FHFQ/xNxUP8TcVD/E/VAAADkSwAAz1QAAMFaAAC3XQAAr14AAKdbAAChWAMAm1kSAJZbIgCS&#10;XDEBjlw9AopcRwSHW1AGg1pYCYFZYAx+WWcOe1hvEHlXdxN2VoAVdFaLF3JVlhlvVaMabVSyG2xU&#10;xhtqVeYbalX7GWpV/xdqVf8WalX/FWtV/xRrVf8Ua1X/FPJDAADfTwAAy1gAAL1dAACzYQAAq2IA&#10;AKJgAACbXAAAlV4QAJBgHwCMYS4AiGE6AoRgRQSBYE4Gfl9WCXteXQt4XWUOdlxsEHNcdBNwW30V&#10;blqIF2talBlpWaEbZ1mwHGVZwxxkWeMcZFn6GmRZ/xhkWf8XZVn/FWVZ/xRlWf8UZVn/FO9GAADa&#10;UgAAxlsAALphAACwZQAApmYAAJ1jAACVYQAAj2IOAItkHACHZSsAg2U3AX9lQgN8ZEsGeGNTCHVj&#10;WwtzYmIOcGFqEG1gchNrYHsVaF+GF2ZekRljXp8bYV2uHGBdwRxfXeEcX134Gl9d/xhfXf8XYF3/&#10;FmBd/xVgXf8VYF3/FetKAADUVgAAw14AALZlAACsaQAAomkAAJhnAACPZQAAiWYMAIVoGQCBaSgA&#10;fmo1AXppPwN2aUkFc2hRCHBnWQptZ2ANa2ZnEGhlcBJlZHkVY2SDF2BjjxleYp0bXGKsHFpivxxZ&#10;Yt8cWWL3Glpi/xlaYf8XW2H/Flth/xVbYf8VW2H/FedNAADPWQAAv2IAALNoAACpbQAAnm0AAJNr&#10;AACJaQAAg2sJAH9tFQB8biUAeG4yAXVuPQJxbkYEbm1PB2tsVglobF4MZWtlD2NqbRFgaXYUXWmB&#10;FltojRhYZ5saVmeqG1VnvRxUZ9wcVGf2GlRm/xhVZv8XVWX/FlZl/xVWZf8VVmX/FeJRAADKXQAA&#10;u2YAAK9sAACmcQAAmXAAAI5vAACDbgAAfXAFAHhyEgB1cyEAcnMvAW9zOgJsc0QEaXJMBmZyVAhj&#10;cVsLYHBjDV1waxBbb3QTWG5/FVVuixdTbZkZUW2oGk9tuxtObdkaTmz0GU9r/xhPa/8XUGr/FlBq&#10;/xVQav8VUGr/Fd1VAADFYQAAt2oAAKxxAACidQAAlHQAAIl0AAB8cwAAdnUAAHF3EABveB0AbHkr&#10;AGl5NwFmeUADY3lJBWB4UQddd1gJW3dgDFh2aA5VdXERUnV8E1B0iBZNdJcXS3OmGElzuRlIc9UZ&#10;SXLzGElx/xdKcf8WSnD/FUtw/xRLcP8US3D/FNRaAADAZgAAs28AAKh2AACdeQAAj3gAAIR4AAB3&#10;eQAAb3wAAGp9DQBnfhkAZH8mAGKAMgFfgD0CXIBGA1p/TgVXf1UHVH5dCVJ9ZQxPfW8OTHx5EUp8&#10;hhNHe5QVRXukFkR7txZDe9IWQ3ryFkN5/xVDeP8URHf/FER2/xNEdv8TRHb/E81fAAC7awAArnQA&#10;AKR8AACXfgAAin0AAH9+AAByfwAAZoMAAGGECABehhMAXIchAFqHLgBYhzgBVYdCAlOHSgNQh1IF&#10;ToZaB0uGYglJhWwLRoV3DUOEgw9BhJIRP4SiEj2EtRM8hM8TPILwEjyB/xI9gP8SPX//Ej1+/xE9&#10;fv8RPX7/EcVmAAC1cQAAqnsAAJ+CAACSggAAhYIAAHmDAABthgAAX4oAAFiNAQBUjg8AUo8bAFCP&#10;JwBPkDMATZA9AUuQRQJJkE4DRpBWBESPXwVCj2gHP49zCT2OgAs6jo8MOI6gDTeOsw42jswONo3v&#10;DjWL/w41if8PNYj/DzaH/w82h/8PNof/D75tAACweQAApYIAAJmHAACMiAAAf4gAAHKKAABmjQAA&#10;WpEAAFCVAABJlwkAR5gTAEWYIABEmSsAQ5k2AEGaQABAmkgBPppRAjyaWgI6mmQDN5pvBTWZfQYz&#10;mYwHMZmdCC+ZsAgumcoILpjtCC6W/wotlP8KLZP/Cy2S/wstkv8LLZL/C7Z1AACqgQAAnogAAJON&#10;AACGjgAAeI8AAGuSAABflQAAVJkAAEmdAABAoAAAOqINADijFwA3oyIANqQtADWkNwA0pEEAM6VL&#10;ADGlVAEwpV4BLqVqASyleAIqpYgDKKWaAyelrQQmpcYDJqTrBCWi/wUloP8GJJ//BiSe/wcknv8H&#10;JJ7/B69+AACjiAAAl44AAI2TAAB+lQAAcJgAAGObAABXnwAATKIAAEKmAAA4qQAAL6wDACquDgAp&#10;rhgAKK8jACevLQAmsDcAJbBBACSwSwAjsVYAIrFjACGxcQAfsYIAHrKUARyyqQEbssEBG7HnARuv&#10;/gIarf8CGqz/Axqr/wMaq/8DGqv/A6iIAACbjwAAkZQAAISaAAB2nwAAaKIAAFulAABPqQAARK0A&#10;ADmwAAAvswAAJrYAAB65BQAYuw4AF7sWABe8IAAWvCoAFb01ABS9QAATvksAEr5YABK+ZwARv3gA&#10;EL+MABDAogAOwLoADsDhAA+9+wAPvP8AELr/ARC6/wEQuv8BELr/AZ+PAACUlQAAh5sAAHmhAABr&#10;pwAAXqwAAFKxAABFtAAAOrYAAC+5AAAlvAAAHb8AABXDAAAPxgUAC8oNAAnKFAAIyh0AB8onAAfK&#10;MgAGyz4ABctLAATMWgADzGoAAsx+AAHMlAAAzKsAAM3IAADM7QAAzP8AAMv/AAHK/wAByv8AAcr/&#10;AJeWAACKnAAAfKMAAG6qAABgsAAAUrYAAEW5AAA5vAAALr8AACPDAAAbxgAAE8oAAA3NAAAI0QAA&#10;AdQJAADUDgAA1RUAANYeAADYJwAA2TEAANs+AADcSwAA3VsAAN5uAADehAAA35sAAN+0AADe2QAA&#10;3/cAAN//AADf/wAA3/8AAN//AI2dAAB/pQAAcKwAAGGzAABTugAARb8AADjCAAAsxgAAIckAABjN&#10;AAAQ0QAAC9UAAATaAAAA3gAAAOABAADhCQAA4g4AAOQTAADlGwAA5yQAAOkvAADrPAAA7UsAAO5d&#10;AADucQAA74kAAPCiAADwvAAA8OMAAO/5AADw/wAA8P8AAPD/AIGlAAByrQAAY7UAAFS9AABGxAAA&#10;N8gAACrMAAAf0AAAFdUAAA7aAAAH3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gUAAO8MAADxEAAA&#10;8xcAAPUgAAD4KwAA+zkAAP1KAAD+XgAA/3QAAP+NAAD/pgAA/8AAAP/hAAD/9QAA//UAAP/1AHSu&#10;AABltwAAVsAAAEfIAAA4zQAAKtIAAB3YAAAT3QAADOIAAAPmAAAA6QAAAOwAAADwAAAA8wAAAPQA&#10;AAD2AAAA+AAAAPoAAAD9BwAA/w0AAP8SAAD/GwAA/ygAAP83AAD/SgAA/14AAP92AAD/jwAA/6YA&#10;AP+6AAD/0QAA/9EAAP/RAP8PJAD/DiIA/wshAP8DJAD/ACkA/wAyAP8APgD/AEwA/wBZAP8AZQD/&#10;AHAA/wB6AP8AhAD/AIwA/wCSAP8AmQD/AJ8A/wClAP8AqwD/ALIA/wC6AP8AxQD/ANMA/wDnAP8A&#10;9AD/AP8A/gD/AP8A/wD+AP8A/gD/AP4A/wD+AP8A/gD/AP8RIQD/EB4A/w0dAP8HHwD/ACMA/wAt&#10;AP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8AlQD/AJsA/wChAP8ApwD+AK4A&#10;/QC2APwAwAD7AM0A+QDiAPgA8AD3APwA9gD/APUA/wD1AP8A9QD/APUA/wD1AP8A9QD/AP8VHQD/&#10;ExoA/xAZAP8LGQD/AB0A/wApAP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD+AIMA/ACKAPoA&#10;kQD5AJcA+ACdAPcAowD1AKoA9ACyAPIAuwDxAMgA7wDcAO4A7ADtAPoA6wD/AOoA/wDqAP8A6gD/&#10;AOoA/wDqAP8A6gD/AP8YGQD/FhUA/xMTAP8OEwD/CxoA/wckAP8CMAD/AD4A/wBLAP8AVwD/AGIA&#10;/ABsAPgAdQD1AH4A8gCFAPEAjADvAJMA7gCZAOwAoADrAKYA6QCuAOcAtwDmAMMA5ADUAOIA6QDh&#10;APcA3wD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8bEwD/GhAA/xYOAP8SDgD/EhUA/w8fAP8M&#10;KwD/CTgA/wZFAPsDUQD3AlwA8gJmAO4CcADqAngA5wKAAOYDhwDkA44A4gOVAOEDnADfBKMA3QSr&#10;ANsEtADYBcAA1gXQANMG5wDQCPgAzgr/AMwL/wDLDP8Aywz/AMsL/wDLC/8Aywv/AP8fEAD/HgsA&#10;/xoHAP8ZCwD/GBEA/xYZAP8SJAD6EDAA8w4+AO4NSgDpDFYA5QxhAOIMagDeDXMA2w17ANkNgwDW&#10;DYoA1A2RANINmQDQDqAAzw6pAM0OswDLDr8Ayg/QAMYR6QDCEvkAvxP/AL0T/wG8E/8BvBP/AbwT&#10;/wG7E/8BuxP/Af8iDAD/IQQA/yAAAP8hBQD/HwwA/xwRAPYYHADsFSgA5RM2AN8SQwDZE08A0xRa&#10;ANAVZADNFm0AyxZ1AMkXfQDHF4UAxRiMAMQYlADCGZwAwBmlAL4ZrwC9GrsAuxrLALgb5QG0HPYB&#10;sh3/ArAd/wKvHf8Crh3/Aq4d/wKuHf8Crh3/Av8mBgD/JQAA/yYAAPsnAADxJQMA8CELAOgcEgDe&#10;GR0A1BstAM0dPADIH0kAxSBVAMEhXwC/ImgAvCJwALojeAC5I38BtyOHAbUjjwG0JJcBsiSgAbEk&#10;qgKvJLYCrSXGAqsl3wKoJvMDpSb/A6Mm/wOiJv8EoSb/A6Em/wOhJv8DoSb/A/8pAAD/KAAA9i0A&#10;AOcwAADfLwAA2SsEANYiCgDOIxYAxiYnAMAoNgC7KkQAuCtPALUsWQCyLGIBsCxqAa4tcgGsLXoC&#10;qi2BAqktigKnLZIDpS2bA6QtpQSiLbEEoC3ABJ8t2AScLu8FmS7/Bpcv/waWL/8GlS7/BZUu/wWV&#10;Lv8FlS7/Bf8sAAD/LgAA6jUAAN05AADROQAAyjYAAMcvBgDBLREAujAhALQyMQCwND4ArDVKAKk1&#10;VAGnNV0BpDVlAqI1bQKgNXQDnzV8BJ01hASbNY0FmjSXBpg0oQaWNK0HlDW7CJM10AiQNewIjjb+&#10;CIw2/wiLNv8Iizb/B4o1/weKNf8HijX/B/8vAADyNAAA4jwAANJBAADHQgAAwEAAALs6AQC2Ng4A&#10;sDkcAKo7LACmPDoAoz1GAJ89UAGdPVkCmj1hA5g9aASWPHAFlDx3BpI8gAeRPIgHjzuSCI07nQmL&#10;O6kKiTu3C4g7yguFPOgLgzz7C4I8/wqBPP8KgTz/CYE8/wiBPP8IgTz/CP8zAADsOgAA2kMAAMpH&#10;AAC/SQAAt0cAALFCAACtPgoApkAXAKJCJwCeQzUAmkRCAZdETAGURFUCkUNdA49DZAWNQ2sGi0Jz&#10;B4lCewiHQoQKhUGOC4NBmQyBQaUNf0GzDn5Bxg58QeQOekL5DXlC/wx4Qv8LeEL/C3hC/wp4Qf8K&#10;eEH/CvY2AADmQAAA0UgAAMNNAAC5TgAAsU0AAKlJAACkRQYAn0YTAJpIIwCWSTIAkko+AY9KSAKM&#10;SlEDiklZBIdJYAWFSWgHg0hvCIFIdwp/R4ALfUeKDXpHlQ54RqIPdkawEHVGwhBzRuAQckf3D3FH&#10;/w5xR/8NcUf/DHFH/wtxRv8LcUb/C/M5AADgRAAAzEwAAL5RAAC0UwAAqlIAAKJOAACdSgEAl0sR&#10;AJNNIACPTy4AjE86AYhPRQKFT04Dg09WBIBOXQZ+TmQHfE1sCXlNdAt3TH0MdUyHDnNMkg9xS58R&#10;b0utEm1LvxJsS9wSa0z1EWpM/w9qTP8Oakv/DWpL/wxqS/8Makv/DPA9AADbSAAAx1AAALpVAACw&#10;WAAApVYAAJxTAACXTwAAkVAOAIxSHACJVCsAhVQ3AIJUQgF/VEsDfFRTBHpTWgZ4U2IIdVJpCXNS&#10;cQtxUXoNblGED2xQkBBqUJwSaFCrE2ZQvBNlUNgTZFDzEmRQ/xBkUP8PZFD/DmVP/w1lT/8MZU//&#10;DOxBAADUTAAAw1QAALZZAACsXAAAoFoAAJdXAACRVAAAi1UMAIZXGQCDWCcAgFk0AH1ZPwF6WUgD&#10;d1hQBHRYWAZyV18Hb1dmCW1WbgtrVncNaFWBD2ZVjRFkVJoSYlSpE2BUuhRfVNMUXlTyE15U/xFf&#10;VP8PX1T/Dl9T/w1fU/8NX1P/DedEAADPUAAAv1gAALNdAACoXwAAnF0AAJJbAACLWAAAhVoKAIFb&#10;FgB9XCQAel0xAHddPAF0XUYCcV1OBG9cVQVsXF0HalxkCWhbbAtlWnUNY1p/D2FZixFeWZgSXFin&#10;FFtYuBRZWdAUWVjwE1lY/xFaWP8QWlj/DlpX/w1aV/8NWlf/DeNIAADLUwAAu1sAALBhAACkYgAA&#10;l2EAAI5fAACFXAAAf14HAHtfEwB4YSEAdWIuAHJiOQFvYkMCbGFLA2phUwVnYVoHZWBiCWNgagtg&#10;X3MNXl59D1teiRFZXZYSV12lE1VdthRUXc4UVF3uE1Rd/xFVXP8QVVz/DlVb/w5WW/8NVlv/Dd5M&#10;AADHVgAAuF8AAK1kAACgZQAAk2QAAIljAAB/YQAAeWIDAHVkEQByZR4Ab2YrAGxnNwFqZ0ACZ2ZJ&#10;A2VmUQRiZVgGYGVgCF1kZwpbZHAMWWN7DlZjhhBUYpQSUmKjE1BitBNPYswTT2LtEk9h/xFPYf8Q&#10;UGD/DlBg/w5QYP8NUGD/DdlPAADDWgAAtGMAAKlpAACbaAAAj2cAAIRnAAB5ZQAAc2cAAG9pDgBs&#10;ahsAaWsoAGdsNABkbD0BYmxGAl9rTgRda1YFWmpdB1hqZQlWaW4LU2l4DVFohA9OaJIQTGehEktn&#10;shJJZ8kSSWfrEklm/xBKZv8PSmX/Dktl/w1LZP8NS2T/DdFUAAC+XgAAsWcAAKZtAACXbAAAimsA&#10;AH9rAABzawAAbW0AAGhuDABlcBcAYnEkAGBxMABecToBXHFDAllxSwNXcVMEVXBaBlJwYgdQcGsJ&#10;Tm91C0tvgg1Jbo8PR26fEEVusBFEbscRQ23qEERs/w9Ea/8ORWv/DUVq/w1Fav8NRWr/DctYAAC6&#10;YwAArWwAAKFxAACScAAAhW8AAHpvAABucAAAZXMAAGB1BwBddhIAW3cfAFl4KwBXeDYAVXg/AVN4&#10;SAJReE8DT3dXBEx3XwVKd2gHSHZzCUV2fwtDdY0MQXWdDj91rg4+dcUOPXXoDj5z/Q0+cv8NPnH/&#10;DD9x/ww/cP8MP3D/DMVeAAC1aQAAqXEAAJx1AACNdAAAgHQAAHV0AABpdgAAXnkAAFh8AQBUfQ4A&#10;Un4aAFF/JgBPfzEATYA7AEyAQwFKgEsCSH9UAkZ/XARDf2UFQX9wBj9+fAg8fooJOn6aCjl+rAs3&#10;fsMLN33mCzd7/As3ev8LN3n/Cjh4/wo4eP8KOHj/Cr5kAACwbwAApXgAAJZ5AACHeQAAe3kAAHB6&#10;AABkfAAAWIAAAFCDAABLhQoASIYUAEeHIABFiCsARIg1AEOIPgBBiUcBQIlPAT6IWAI8iGEDOohs&#10;BDeIeAU1iIcGM4iYBzKHqgcwiMAHMIfkBzCF+wgwg/8IMIL/CDCB/wgwgf8IMIH/CLdrAACqdgAA&#10;oH8AAJB+AACCfgAAdn8AAGqAAABegwAAU4cAAEqLAABBjgIAPZAOADuQGAA6kSMAOZEtADiSNwA3&#10;kkAANpJJADSTUgAzk1wBMZNnAS+TdAItkoMDK5KUAyqSpwMokr0EKJLhAyeQ+gQnjv8FJ43/BSeM&#10;/wUnjP8FJ4z/BbF0AAClfgAAmYUAAIqEAAB9hAAAb4UAAGOIAABYiwAATY8AAEOTAAA6lwAAMpoH&#10;AC6bEAAtmxoALJwkACucLgAqnTgAKZ1BACidSwAnnlUAJp5hACWebgAjnn4BIp6QASCeowEfnrkB&#10;Hp7dAR6c+AIemv8CHpn/Ax6X/wMel/8DHpf/A6p9AACehQAAk4sAAIWKAAB1iwAAaI4AAFuRAABQ&#10;lQAARpkAADudAAAyoAAAKqMAACKmCQAfpxEAHqcaAB2oJAAcqC0AG6g3ABqpQQAZqUwAGKlYABeq&#10;ZgAWqnYAFaqJABSqngATq7QAEqvTABKo9QATp/8BE6X/AROl/wETpP8BE6T/AaOGAACXjAAAjZEA&#10;AH2SAABtlQAAYJgAAFScAABIoAAAPqQAADSnAAAqqwAAIa4AABmxAAASswcAD7UQAA61FwAOtSEA&#10;DbUrAA21NgAMtkEAC7ZOAAq2XAAJtmwACLZ/AAe2lAAGtqoABbbFAAa26gAHtf8ACLT/AAiz/wAJ&#10;sv8ACbL/AJqNAACQkwAAhJgAAHScAABloAAAV6QAAEuoAABArAAANbAAACqzAAAhtQAAGLgAABG7&#10;AAAMvgIABsALAALAEQABwRkAAMEiAADCKwAAwjYAAMNCAADDUAAAxF8AAMRxAADEhwAAxJ0AAMS1&#10;AADE2gAAxPYAAMP/AADD/wAAw/8AAMP/AJOUAACHmgAAeKAAAGqmAABcrAAAT7EAAEG1AAA1twAA&#10;KboAAB+9AAAWwAAAEMMAAArGAAADygAAAMwFAADMDAAAzREAAM4YAADOIQAA0CoAANE1AADTQwAA&#10;1FIAANRjAADVeAAA1Y8AANWnAADWwgAA1ukAANb9AADW/wAA1v8AANb/AIqbAAB7ogAAbKkAAF6w&#10;AABQtgAAQroAADS9AAAowQAAHcQAABTHAAANywAABs4AAADSAAAA1wAAANkAAADaBQAA3AsAAN0Q&#10;AADfFQAA4R0AAOMnAADlMwAA50IAAOhUAADoZwAA6X4AAOmXAADqrwAA6s4AAOvvAADr/gAA6/8A&#10;AOv/AH2jAABuqwAAX7IAAFG6AABCwAAANMMAACfHAAAbywAAEs8AAAvTAAAC2AAAAN0AAADhAAAA&#10;5AAAAOUAAADnAAAA6QAAAOsHAADtDQAA7xEAAPEZAAD0JAAA9zEAAPlBAAD6VQAA+moAAPuEAAD7&#10;nQAA/LYAAPzSAAD97QAA/fQAAP30AHGsAABhtQAAUr0AAETEAAA0yQAAJs0AABrSAAAQ2AAACN0A&#10;AADhAAAA5QAAAOgAAADsAAAA7wAAAPEAAADzAAAA9QAAAPcAAAD5AQAA+wgAAP4OAAD/FQAA/yEA&#10;AP8vAAD/QQAA/1YAAP9tAAD/hwAA/6AAAP+2AAD/ygAA/9QAAP/UAP8LIAD/Bx4A/wAdAP8AIAD/&#10;ACUA/wAuAP8AOwD/AEkA/wBWAP8AYgD/AG0A/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8A&#10;pgD/AK0A/wC1AP8AvgD/AMsA/wDhAP8A8AD+AP0A/QD/AP0A/wD9AP8A/QD/APwA/wD5AP8A+QD/&#10;AP8NHQD/CxoA/wQZAP8AGgD/AB8A/wAqAP8ANwD/AEUA/wBRAP8AXgD/AGgA/wByAP8AegD/AIIA&#10;/wCJAP8AkAD/AJYA/wCcAP4AogD8AKkA+wCwAPkAuQD4AMYA9gDZAPUA6wD0APkA8wD/APIA/wDz&#10;AP8A8wD/APMA/wDzAP8A8wD/AP8QGQD/DhUA/wgUAP8AFAD/ABkA/wAlAP8AMgD/AEAA/wBMAP8A&#10;WQD/AGMA/gBtAPwAdQD6AH0A+QCEAPcAiwD2AJEA9ACXAPMAngDyAKQA8ACsAO4AtADtAMAA6wDP&#10;AOkA5gDoAPUA5gD/AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AP8SFAD/EBAA/wwPAP8DEAD/ABUA&#10;/wAgAP8ALAD/ADoA/wBHAPoAUwD3AF4A9ABnAPEAcADvAHgA7QB/AOsAhgDqAIwA6ACTAOcAmQDl&#10;AKAA4wCnAOEAsADfALoA3QDJANsA4ADYAPAA1wD+ANUA/wDUAP8A0wD/ANMA/wDTAP8A0wD/AP8V&#10;EAD/EgwA/w4JAP8LDAD/CRIA/wMaAP8AJgD9ADMA9ABAAO8ATQDrAFgA6ABhAOUAagDiAHIA4AB6&#10;AN4AgADcAIcA2gCOANgAlQDUAJwA0gCjANAArADOALYAzADEAMoA2QDIAO0AxwD7AMUA/wDEAf8A&#10;wwH/AMQB/wDEAf8AxAH/AP8YCwD/FQUA/xAAAP8QBgD/Dw0A/wwUAPwHHwDxAysA5wA5AOIARgDe&#10;AVEA2gJbANUCZADSA2wAzwN0AM0EewDLBIIAygSJAMgFkADGBZgAxAWgAMIGqQDBBrQAvwbBAL0I&#10;1QC7CewAuAv9ALYM/wC1Df8AtA3/ALQN/wC0Df8AtA3/AP8bBQD/GAAA/xcAAP8WAAD7EwYA+hAO&#10;AO4MFgDjCSIA2gkwANMKPgDOC0oAygxVAMcNXgDFDWcAwg5vAMEOdgC/Dn4AvQ+FALwPjQC6EJUA&#10;uBCdALcQpwC1EbIAsxHAALIR1QCuE+4AqxT+AKkV/wCnFf8ApxX/AKYU/wGmFP8BphT/Af8fAAD/&#10;HAAA+h4AAOseAADjHAAA3xUFAN4ODQDTDhgAyxEoAMUTNwDAFEQAvBZPALkXWQC3F2EAtBhpALMZ&#10;cQCxGXgArxqAAK4aiACsG5AAqxuZAKkbowCnHK4Aphy8AKQdzwChHuoBnh78AZwf/wGbH/8Bmh//&#10;AZoe/wGZHv8BmR7/Af8iAAD/IQAA7CcAAOAqAADUKQAAzSQAAMocCADEGRIAvRwiALceMQCzID4A&#10;ryFJAK0iUwCqI1wAqCRkAKYkbACkJHMAoyR6AKElggGgJYsBniWUAZ0lngGbJqoBmSa3AZgmyQKV&#10;J+YCkif5ApAo/wKPKP8Cjif/Ao4n/wKOJ/8Cjif/Av8mAADyKQAA4zEAANI0AADINAAAwDAAALsp&#10;AgC4Iw4AsSYcAKwoKwCoKjgApCtEAKEsTgCfLVcAnS1fAJstZwGZLW4BmC51AZYufQKULoYCky6Q&#10;ApEumgOPLqYDjS6zA4wuxQOKL+EEhy/2BIUv/wSEL/8DhC//A4Mv/wODL/8Dgy//A/spAADrMQAA&#10;2TgAAMk8AAC/PAAAtjkAALAyAACsLQsApy8XAKIxJgCeMzQAmjRAAJg1SgCVNVMAkzVbAZE1YgGP&#10;NWkCjTVxAow1eQOKNYIDiDWLBIY1lgSENaIFgjWvBYE1wAZ/NtwGfTb0Bns2/wV7Nv8Fejb/BHo2&#10;/wR6Nf8EejX/BPUtAADkNwAA0D8AAMJDAAC3RAAArUAAAKc6AACjNgYAnTcTAJk5IgCVOi8Akjw7&#10;AI88RgCMPE8BijxXAYg8XgKGPGUChDxtA4I8dQSAPH0EfzyHBX08kgZ7O54HeTusB3c7vAh2PNUI&#10;dDzxCHM8/wdyPP8Gcjz/BXI8/wVyO/8Fcjv/BfEyAADePQAAyUQAALxIAACwSQAApkYAAJ9BAACb&#10;PQEAlT0QAJE/HQCNQSsAikI4AIdDQgCEQ0sBgkNTAYBDWwJ+QmIDfEJpBHpCcQV4QnoGdkGEB3RB&#10;jwhyQZsIcEGpCW9BuQptQdAKbEHuCWtC/whqQv8HakH/BmpB/wZqQf8FakH/Be03AADWQgAAxEkA&#10;ALdNAACrTQAAoEoAAJhHAACTQgAAjkMNAIlFGgCGRigAg0c0AIBIPwB+SEgBe0hQAnlIVwJ3SF8D&#10;dUhmBHNHbgVxR3YGb0eAB21GjAlrRpgKaUamC2dGtgtmRswLZUbsC2RH/wlkRv8IZEb/B2RG/wZk&#10;Rf8GZEX/Bug7AADQRgAAv00AALNRAAClUQAAmk4AAJJLAACNRwAAh0gLAINKFgB/SyQAfUwxAHpN&#10;PAB3TUUBdU1NAnNNVQJxTVwDb01jBG1MawVrTHMHaUt9CGZLiQlkS5YKYkukC2FLtAxfS8oMXkvq&#10;C15L/gpeS/8JXkr/CF5K/wdeSv8HXkr/B+M/AADLSQAAvFEAALBVAAChVAAAllIAAI1QAACHTAAA&#10;gU0IAH1PEwB6UCEAd1EuAHRSOQByUkIBb1JLAW1SUgJrUVkDaVFhBGdRaAZlUHEHY1B7CGFQhgpf&#10;T5MLXU+hDFtPsg1ZT8cNWU/oDFhP/QtYT/8JWU//CFlO/wdZTv8HWU7/B99DAADHTQAAuFQAAKxZ&#10;AACdVwAAkVUAAIhUAACBUAAAe1IEAHdTEQB0VB4AcVUrAG9WNgBsVkABalZIAWhWUAJmVlcDZFZe&#10;BGJVZgVgVW8HXVV4CFtUhApZVJELV1SgDFVTsA1UU8UNU1PmDFNT/AtTU/8JVFL/CFRS/whUUv8H&#10;VFL/B9pGAADDUAAAtVgAAKhbAACZWgAAjVgAAIRXAAB7VAAAdlYBAHFXDwBuWRsAbFooAGlaMwBn&#10;Wz0BZVtFAWNbTQJhWlUDX1pcBF1aZAVbWWwGWFl2CFZZgglUWI8LUlieDFBYrg1PWMMNTljkDE5Y&#10;+wtPV/8JT1f/CE9W/whQVv8HUFb/B9NKAADAVAAAslwAAKNeAACVXQAAiVwAAH9bAAB2WQAAcFoA&#10;AGtcDQBoXRgAZl4kAGRfMABiXzoAYF9DAV5fSwJcX1ICWl9aA1hfYQVVXmoGU150B1FdfwlPXY0K&#10;TV2cC0tdrAxKXcEMSV3jDElc+gpJW/8JSlv/CEpa/whKWv8HSlr/B85OAAC8WAAArmAAAJ9hAACR&#10;YAAAhV8AAHtfAABwXQAAal8AAGVhCgBiYhQAYGMhAF5kLQBcZDcAWmRAAVhkSAFWZFACVGRXA1Jk&#10;XwRQZGcFTmNxBkxjfQhJYosJR2KaCkZiqgtEYr8LRGLhC0Rh+QpEYP8JRGD/CEVf/wdFX/8HRV//&#10;B8hSAAC4XAAAq2QAAJtkAACMYwAAgGMAAHZjAABqYgAAY2QAAF9mBgBbZxEAWWgdAFdpKQBWajMA&#10;VGo8AFJqRQFQakwBTmpUAkxqXANKamUESGlvBUZpegdEaYgIQmiYCUBoqQo/aL0KPmjeCT5n9wk+&#10;Zv8IP2X/Bz9l/wc/ZP8HP2T/B8NXAACzYQAAp2kAAJZoAACHZwAAe2cAAHFnAABlaAAAXGoAAFhs&#10;AQBUbg4AUm8YAFBvJABOcC4ATXA4AEtxQQBKcUkBSHFRAUZxWQJEcGIDQnBsBEBweAU+cIYGPG+V&#10;Bzpvpgg4b7sIOG/bBzhu9gc4bf8HOGz/Bjlr/wY5av8GOWr/Br1cAACvZgAAom0AAJFsAACCawAA&#10;d2sAAGxsAABhbgAAV3AAAFBzAABMdQoASXYTAEd3HwBGdykARXgzAEN4PABCeEQAQXhNAT94VQE9&#10;eF4CO3hoAjl4dAM3eIIENXiTBTN3pAUyd7kFMXjXBTF29QUxdP8FMXP/BTFy/wUycv8FMnL/Bbdj&#10;AACqbQAAnHEAAItwAAB9cAAAcnAAAGdxAABccwAAUXcAAEp6AABCfQMAP34OAD1/GAA8fyMAO4At&#10;ADqANgA5gT8AOIFIADaBUAA1gVoBM4FkATGBcAEvgX8CLYGPAyyBoQMqgbYDKYHSAyl/8wMpff8D&#10;KXz/Ayl7/wMpe/8DKXv/A7FqAACldAAAlXYAAIV1AAB4dQAAbXUAAGF3AABXegAATH4AAEOBAAA7&#10;hQAANYgJADKJEQAxiRsAMIklAC+KLwAuijgALYtBACyLSgAqi1QAKYtfACiLawAmi3oBJIuLASOL&#10;ngEii7MBIYzOASGK8QEgiP8CIIb/AiCF/wIhhf8CIYX/AqtyAAChfAAAj3sAAIB6AABzegAAZnwA&#10;AFt/AABQggAARoYAADyKAAA0jQAALJEAACaTDAAklBMAI5QcACKVJgAhlS8AIJU4AB+WQgAelkwA&#10;HZZYAByWZAAal3QAGZeGABiXmQAXl64AFZfJABaV7gAWk/8BFpL/ARaR/wEWkP8BFpD/AaV7AACZ&#10;gwAAiYEAAHuAAABsggAAX4QAAFSIAABJiwAAP5AAADWUAAAtlwAAJZoAAB2eAQAWoAwAFKESABSh&#10;GwAToSUAEqEuABGiOAARokMAEKJPAA+iXAAOo2sADaN9AA2jkgAMo6cACqLAAAui5gAMoP4ADZ//&#10;AA2e/wANnf8ADZ3/AJ6EAACSiQAAg4gAAHOIAABliwAAWI4AAEySAABBlwAAN5sAAC6eAAAkogAA&#10;HKUAABWoAAAPqwQACq4MAAetEgAGrRsABa0kAASuLgACrjkAAa5FAACuUgAArmEAAK5zAACuhwAA&#10;rp0AAK60AACu1QAArfQAAK3/AACs/wAAq/8AAKv/AJaLAACMkAAAe5AAAGuSAABdlgAAUJoAAESf&#10;AAA5owAAL6cAACWrAAAcrgAAFLEAAA60AAAJtwAAAbgJAAC4DgAAuRQAALkcAAC6JQAAui8AALs6&#10;AAC8RwAAvFYAALxnAAC8ewAAvJEAALypAAC8xAAAvOsAALv+AAC7/wAAu/8AALv/AJCSAACDmAAA&#10;c5sAAGOfAABVowAAR6gAADutAAAwsQAAJbQAABu3AAASugAADL0AAAW/AAAAwwAAAMQCAADFCgAA&#10;xQ4AAMYUAADHGwAAyCQAAMouAADMOgAAzUkAAM1ZAADNbAAAzoMAAM6bAADNtQAAztoAAM72AADN&#10;/wAAzf8AAM3/AIaZAAB3oAAAaaYAAFqsAABMsgAAPrYAADC5AAAkvAAAGb8AABHCAAAKxQAAAskA&#10;AADMAAAA0AAAANEAAADSAQAA0wgAANUNAADXEQAA2hgAANwhAADfLAAA4ToAAOJKAADjXQAA5HIA&#10;AOSLAADlpQAA5cAAAOXmAADl+AAA5f8AAOX/AHqhAABrqQAAXK8AAE22AAA/vAAAML8AACPDAAAX&#10;xwAAD8oAAAfOAAAA0QAAANYAAADcAAAA3wAAAOAAAADiAAAA5AAAAOYDAADoCQAA6Q4AAOwVAADu&#10;HgAA8SsAAPQ6AAD1TQAA9mEAAPd5AAD4kwAA+K0AAPnGAAD55AAA+fMAAPnzAG2qAABesgAAT7oA&#10;AEDBAAAxxQAAIskAABbOAAAN0gAABNgAAADdAAAA4QAAAOQAAADoAAAA6wAAAO0AAADvAAAA8QAA&#10;APMAAAD2AAAA+AMAAPoLAAD9EQAA/xsAAP8pAAD/OwAA/08AAP9mAAD/fwAA/5kAAP+vAAD/wwAA&#10;/9YAAP/WAP8EHAD/ABkA/wAZAP8AHAD/ACIA/wArAP8AOAD/AEYA/wBTAP8AXgD/AGkA/wByAP8A&#10;egD/AIIA/wCJAP8AjwD/AJUA/wCbAP8AoQD/AKgA/wCvAP8AuQD/AMUA/wDZAP4A7AD9APsA+wD/&#10;APsA/wD7AP8A+gD/APQA/wDwAP8A8AD/AP8HGAD/ARUA/wAUAP8AFgD/ABsA/wAmAP8ANAD/AEIA&#10;/wBOAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD9AJAA/ACWAPoAnQD5AKMA+ACrAPcAtAD1&#10;AL8A9ADOAPMA5gDxAPYA8AD/AO8A/wDvAP8A7gD/AO4A/wDqAP8A6gD/AP8LFAD/BhEA/wAQAP8A&#10;EAD/ABYA/wAiAP8ALgD/ADwA/wBJAP8AVAD+AF8A+wBoAPkAcAD3AHgA9QB/APMAhQDyAIsA8ACS&#10;AO8AmADtAJ8A7ACmAOoArgDoALkA5wDHAOUA3gDjAPAA4gD+AOAA/wDgAP8A4QD/AOEA/wDhAP8A&#10;4QD/AP8NEAD/CQ0A/wEMAP8ADAD/ABIA/wAcAP8AKAD8ADYA+QBDAPYATgDyAFkA7wBiAOwAawDq&#10;AHIA6AB5AOYAgADkAIYA4gCMAOEAkwDfAJoA3QChANsAqgDYALQA1QDAANIA0wDQAOoAzgD6AM0A&#10;/wDNAP8AzQD/AMwA/wDMAP8AzAD/AP8QDAD/DAcA/wMCAP8ACAD/AA4A/wAWAPYAIgDwAC8A7AA8&#10;AOkASADlAFMA4QBcAN4AZQDbAGwA1wBzANQAegDSAIAA0ACHAM4AjgDMAJUAygCdAMgApQDGAK8A&#10;xAC7AMIAywDAAOUAvgD1AL0A/wC8AP8AvAD/ALwA/wC8AP8AvAD/AP8RBQD/DgAA/woAAP8IAQD/&#10;BAoA+AAQAOkAGgDjACgA3gA1ANkAQQDTAEwAzwBWAMsAXwDJAGYAxgBuAMQAdADCAHsAwQCCAL8A&#10;iQC9AJAAvACYALoAoQC4AKsAtgC3ALQAxwCyAOAAsQHyAK8C/wCuA/8ArQT/AK0E/wCtBP8ArQT/&#10;AP8UAAD/EAAA/w8AAPINAADqCgAA6QMJAN0AEgDUAB8AzQEtAMgCOgDEA0UAwANQAL0EWQC7BWEA&#10;uQVoALcGbwC1BnYAtAd9ALIHhACxCIwArwiVAK0JngCrCagAqgq1AKgKxQCmC98ApA30AKIO/wCg&#10;Dv8Anw7/AJ8O/wCfDv8Anw7/AP8XAAD/EwAA7xgAAOQZAADbFgAA0hACAM8JCwDICBYAwQokALwM&#10;MgC3DT4AtA5JALEOUwCvEFsArRBjAKsQagCpEXEAqBF4AKYRgAClEYgAoxKRAKESmwCgE6YAnhOz&#10;AJwTwwCbFN4Alxb0AJUW/wCUF/8Akxf/AJIX/wCSFv8Akhb/AP8aAAD0HQAA5SMAANUlAADKJAAA&#10;wh0AAL4WBAC7EBAAtBMdAK8VKwCrFjgApxhDAKUZTQCiGVYAoBpdAJ4bZQCdG2wAmxxzAJocewCY&#10;HIMAlx2NAJUdlwCTHqIAkh6vAJAevwCPH9gAjCDxAYkg/wGIIP8BhyD/AYcg/wGGIP8BhiD/Afoe&#10;AADrJgAA2i0AAMowAAC+LgAAtSgAALAiAACuGwwAqB0XAKMfJgCfITMAnCI+AJkjSACXJFEAlSRZ&#10;AJMlYACSJWcAkCZuAI4mdgCNJn8AiyaIAYonkwGIJ54BhierAYQnuwGDKNEBgCjuAX4p/wF9Kf8B&#10;fCj/AXwo/wF8KP8BfCj/AfUkAADjLgAAzzUAAME4AAC0NgAAqzEAAKUsAACiJgYAniYTAJkoIQCV&#10;Ki4Akis5AI8sRACNLUwAiy1UAIkuXACHLmMAhi5qAYQucgGCLnoBgS+EAX8vjwJ9L5oCey+nAnov&#10;twJ4L8wCdjDqAnUw/gJzMP8CczD/AnMv/wJzL/8Ccy//AvAqAADcNQAAxzsAALo/AACsPAAAojgA&#10;AJwzAACYLwAAlS4QAJAwHACMMikAiTM1AIY0PwCENUkAgjVRAIA1WAB+NV8BfTVmAXs2bgF5NXYC&#10;eDWAAnY1iwN0NZcDcjakA3A2tARvNsgEbTbnBGw2/ANrNv8Dazb/Amo2/wJqNf8CajX/AuowAADT&#10;OgAAwkEAALNDAAClQQAAmz4AAJU6AACQNgAAjDUNAIg3GACEOCUAgToxAH87PAB8O0UAejxNAHg8&#10;VQF3PFwBdTxjAXM8agJxPHMCcDx8A247hwNsO5QEajuhBGg7sQVnPMUFZTzlBWQ8+gRkPP8DYzv/&#10;A2M7/wNjO/8CYzv/AuU1AADNPwAAvUYAAK5HAACfRQAAlUMAAI5AAACJPAAAhDwKAIA9FAB9PiIA&#10;ej8uAHhAOAB1QUIAc0FKAHJBUQFwQVkBbkFgAmxBZwJqQXADaEF5A2dBhARlQZEFY0GfBWFBrgZg&#10;QcIGXkHiBl5B+QVdQf8EXUD/A11A/wNdQP8DXUD/A985AADIQwAAuUoAAKlLAACbSQAAkEcAAIhE&#10;AACDQQAAfkEGAHpCEQB2Qx4AdEUqAHFFNQBvRj8AbUZHAGtGTwFqRlYBaEZdAmZGZQJkRm0DYkZ2&#10;BGBGggReRo4FXEWcBltFrAZZRr8HWEbfBlhG9wVXRf8EV0X/BFdE/wNYRP8DWET/A9o9AADERwAA&#10;tU4AAKROAACWTAAAi0sAAINJAAB9RQAAeEYCAHRHEABwSBsAbkknAGtKMgBqSzwAaEtEAGZLTAFk&#10;S1MBYktaAmBLYgJfS2oDXUt0BFtKfwVZSowFV0qaBlVKqgdUSr0HU0rcB1JK9gZSSv8FUkn/BFJJ&#10;/wNSSP8DU0j/A9RBAADASwAAslEAAKBQAACSTwAAh04AAH5MAAB4SAAAckoAAG5LDQBrTRgAaE4k&#10;AGZOLwBkTzkAYk9CAGFQSQFfUFEBXVBYAltPYAJZT2gDV09yBFVPfQVTT4oFUk6YBlBOqAdOTrsH&#10;TU7ZB01O9QZNTv8FTU3/BE1N/wROTP8DTkz/A85EAAC8TgAArlQAAJxTAACOUgAAg1EAAHpQAABy&#10;TQAAbE8AAGhQCwBlURUAY1IhAGFTLABfUzYAXVQ/AFtURwBaVE4BWFRWAVZUXQJUVGYDUlNvA1BT&#10;ewROU4gFTFOXBktTpwdJU7oHSFPVB0hS8wZIUv8FSFH/BElR/wRJUP8DSVD/A8pIAAC5UgAAqlcA&#10;AJhWAACKVQAAf1QAAHZTAABsUQAAZ1MAAGJUCABfVhIAXVceAFtXKQBZWDMAWFg8AFZZRABVWUwB&#10;U1lTAVFZWwJPWGQCTVhtA0tYeARJWIYFR1eVBkVXpQZEV7gGQ1jSBkNX8gZDVv8FQ1X/BERV/wRE&#10;VP8DRFT/A8ZMAAC1VgAApVoAAJRZAACGWAAAe1gAAHFXAABmVgAAYVgAAF1ZBABZWhAAV1sbAFVc&#10;JgBTXTAAUl05AFFeQQBPXkkATV5RAUxeWAFKXmECSF1rA0ZddgNEXYMEQl2SBUBdowY/XbYGPl3Q&#10;Bj1c8QU+W/8EPlr/BD5a/wM+Wf8DP1n/A8FQAACxWgAAoV0AAJBcAACCWwAAdlsAAG1bAABhWwAA&#10;W10AAFZeAABSYA0AUGEXAE5iIgBNYiwATGM1AEpjPgBJY0YAR2NOAEZjVgFEY14BQmNoAkBjcwM+&#10;Y4EDPGOQBDpioQQ5YrQFOGPNBThi7wQ4Yf8EOGD/Azhf/wM5Xv8DOV7/A7xVAACtXwAAnGAAAItf&#10;AAB9XwAAcl8AAGhfAABdYAAAVWIAAE9kAABLZgoASWcSAEdoHQBFaCcARGkxAENpOQBCakIAQGpK&#10;AD9qUgA9alsBPGplATpqcAI4an4CNmmNAzRpnwMzabIDMWnLAzFo7QMxZ/8DMWb/AzJl/wMyZP8D&#10;MmT/A7dbAACpZAAAlmQAAIZjAAB4YwAAbWMAAGRkAABZZQAAUGgAAElrAABDbQQAQG4OAD5vGAA9&#10;byIAPHArADpwNAA5cT0AOHFFADdxTgA2cVcANHFhATJxbQExcXoBL3GKAi1xnAIrca8CKnHIAipw&#10;6wIqb/8CKm3/Aips/wIrbP8CK2z/ArFhAACkaQAAkGgAAIBnAAB0ZwAAaWcAAF9oAABVawAAS24A&#10;AENxAAA8dAAAN3YKADR3EgAzeBwAMnglADF5LgAweTcAL3k/AC55SAAselIAK3pcACp6aAAoenYA&#10;JnqHASV6mQEjeqwBInrFASJ56QEid/8BInb/ASJ1/wIidP8CI3T/AqxoAACdbgAAim0AAHtsAABv&#10;bAAAZWwAAFpuAABQcQAARXUAAD14AAA2fAAALn8CACmBDQAnghQAJoIeACWCJwAkgi8AI4M4ACKD&#10;QgAhg0sAIIRWAB+EYgAehHEAHISCABuElQAahKkAGITBABiD5gAYgf0AGYD/ARl//wEZfv8BGX7/&#10;AaZwAACVcwAAhHIAAHZxAABrcQAAXnMAAFR2AABJeQAAP30AADeBAAAvhAAAJ4gAACCLBQAbjQ4A&#10;Go0VABmNHgAYjicAF44wABaOOQAVjkMAFI9PABOPWwASj2oAEY97ABCPjwAPj6QADo+7AA2P4AAO&#10;jfoAD4v/ABCK/wAQif8AEIn/AKF6AACOeQAAfncAAHJ3AABkeAAAWHsAAE1+AABCggAAOYYAAC+K&#10;AAAnjgAAIJEAABiVAAASmAUADpoOAA2aFAAMmh0AC5omAAuaMAAKmjsACZpGAAiaUwAGm2EABZpy&#10;AASahgACmpsAAJqxAAGZzwACmfAAApj/AASX/wAFlv8ABZb/AJmBAACHfwAAen4AAGt+AABdgQAA&#10;UIUAAEWJAAA7jQAAMZIAACiWAAAfmQAAGJ0AABGgAAAMowIABqUKAAGlEAAApRYAAKYfAACmKAAA&#10;pjIAAKc9AACnSgAAp1gAAKdoAACnfAAAp5EAAKaoAACmwwAApekAAKX8AACl/wAApP8AAKT/AJGH&#10;AACChgAAcoYAAGOIAABVjAAASZEAAD2WAAAymgAAKJ4AAB+iAAAXpgAAEKkAAAusAAAErwAAALEG&#10;AACxDAAAshEAALIXAACzHwAAsygAALQyAAC1PwAAtU0AALVdAAC1cAAAtYYAALWdAAC1tgAAtdwA&#10;ALT3AAC0/wAAtP8AALT/AIuPAAB6jgAAapEAAFuVAABNmgAAQJ8AADWkAAAqqAAAIKwAABawAAAP&#10;tAAACbcAAAG5AAAAvQAAAL4AAAC+BgAAvwwAAMAQAADBFgAAwh0AAMMnAADFMgAAxkAAAMZRAADH&#10;YwAAx3gAAMeRAADHqQAAx8cAAMfsAADH/gAAx/8AAMf/AIOXAABxmgAAYZ4AAFKjAABFqQAAOK4A&#10;ACyzAAAgtwAAFroAAA69AAAGwAAAAMMAAADHAAAAyQAAAMoAAADMAAAAzQMAAM4JAADQDgAA0hMA&#10;ANQbAADYJQAA2zIAAN1CAADdVAAA3mkAAN6BAADenAAA37UAAN/ZAADf8wAA3/8AAN//AHefAABo&#10;pgAAWa0AAEqzAAA7uAAALbsAAB+/AAAUwgAADMYAAAPJAAAAzAAAANAAAADVAAAA2QAAANoAAADc&#10;AAAA3gAAAOAAAADiBQAA5AsAAOcQAADqGAAA7SQAAPAyAADxRAAA8lgAAPNvAAD0igAA9KQAAPS/&#10;AAD03wAA9PMAAPT0AGqoAABbrwAATLcAAD29AAAtwQAAH8YAABPKAAALzgAAANIAAADXAAAA3AAA&#10;AOAAAADlAAAA5wAAAOkAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYHAAD5DgAA/BYAAP8iAAD/MwAA&#10;/0cAAP9dAAD/dgAA/5EAAP+pAAD/vgAA/9gAAP/bAP8AGAD/ABYA/wAVAP8AGAD/AB4A/wAnAP8A&#10;NgD/AEMA/wBPAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD/AJAA/wCWAP8AnAD/AKMA/wCr&#10;AP8AtAD+AL8A/QDPAPsA5wD6APgA+QD/APkA/wD5AP8A9QD/AO4A/wDpAP8A5wD/AP8AFAD/ABEA&#10;/wARAP8AEgD/ABcA/wAjAP8AMQD/AD4A/wBKAP8AVgD/AGAA/wBoAP8AcAD/AHgA/QB+APwAhQD6&#10;AIsA+QCRAPgAmAD3AJ4A9QCmAPQArgDyALkA8QDHAO8A4ADuAPIA7AD/AOwA/wDsAP8A6wD/AOUA&#10;/wDgAP8A3gD/AP8DEAD/AA4A/wANAP8ADQD/ABMA/wAeAP8AKwD/ADgA/wBFAP4AUAD7AFoA+ABj&#10;APUAawDzAHIA8QB5AO8AfwDuAIYA7ACMAOoAkgDpAJkA5wCgAOYAqQDkALMA4QDAAOAA0wDeAOsA&#10;3AD7ANsA/wDaAP8A2gD/ANkA/wDUAP8A0gD/AP8HDQD/AAkA/wAGAP8ACQD/AA8A/wAYAPsAJQD4&#10;ADIA9QA/APIASgDtAFQA6gBdAOcAZQDkAGwA4gBzAOAAegDeAIAA3ACGANoAjQDXAJQA1ACbANIA&#10;pADPAK0AzQC5AMsAyQDJAOQAyAD2AMYA/wDFAP8AxgD/AMcA/wDHAP8AxwD/AP8KBgD/AQAA/wAA&#10;AP8ABAD/AAsA9AASAO8AHwDqACwA5QA4AOIAQwDdAE4A2QBXANQAXwDRAGcAzgBtAMwAdADKAHoA&#10;yACAAMYAhwDFAI4AwwCWAMEAngC/AKgAvQCzALoAwgC5ANsAtwDwALUA/wC2AP8AtQD/ALUA/wC1&#10;AP8AtQD/AP8MAAD/BAAA/wAAAP4AAAD2AAMA6AANAOAAFwDZACQA0QAxAM0APADKAEcAxgBRAMMA&#10;WQDAAGAAvgBnALwAbgC6AHQAuQB7ALcAggC1AIkAswCRALIAmgCwAKQArgCvAKwAvQCqANAAqADr&#10;AKcA+wCmAP8ApgD/AKUA/wClAP8ApQD/AP8NAAD/BwAA9AkAAOoJAADiBAAA2gAHAM8AEQDIABwA&#10;wgApAL4ANQC7AEAAtwBKALQAUwCyAFsAsABiAK4AaACsAG8AqwB1AKkAfQCoAIQApgCNAKQAlgCj&#10;AKAAoQCrAJ8BuQCdA8wAnAToAJoG+QCZB/8AmAj/AJcI/wCXCP8Alwj/AP8QAAD3EAAA6BQAANwV&#10;AADOEQAAxg0AAMIECwC8ABQAtwEhALIDLgCuBToAqwZEAKgITQCmCFUApAlcAKIKYwCgCmoAnwtx&#10;AJ0LeACcC4AAmgyJAJkMkwCXDJ4AlQ2qAJQNuACSDcwAkA7qAI4Q/ACMEP8AixD/AIsQ/wCLEP8A&#10;ihD/APsTAADtGgAA3SAAAMwhAAC/HQAAtxcAALMRAACyCw0Aqw0ZAKcOJgCjDzMAnxA+AJ0RRwCa&#10;EVAAmBJXAJYSXgCVE2UAkxNsAJITcwCQFHwAjxSFAI0VjwCLFZoAihWnAIgWtQCGFskAhBfnAIIY&#10;+wCAGf8Afxn/AH8Z/wB/GP8Afxj/APUaAADkIwAAzykAAMAqAACzJgAAqiIAAKUcAACkFQgAoBQT&#10;AJsWIQCXGC0AlBk4AJEaQgCPG0sAjRxSAIscWQCJHWAAiB1nAIYebwCFHncAgx+AAIIfiwCAH5cA&#10;fiCjAH0gsgB7IMUAeSHkAHci+QB2Iv8AdSL/AHQh/wB0If8AdCH/AO8hAADbKwAAxzEAALYxAACp&#10;LgAAoCoAAJsmAACYIQEAlR4QAJAgGwCNISgAiSMzAIckPQCFJEYAgyVOAIEmVQB/JlwAfiZjAHwn&#10;awB7J3MAeSd8AHgohwB2KJMAdCigAXIorwFxKcEBbyngAW0p9wFsKf8Bayn/AWsp/wFrKP8Bayj/&#10;AegoAADQMgAAwDgAAK43AAChNQAAmDIAAJItAACOKQAAiycMAIcoFwCDKiMAgCsvAH4sOQB8LEIA&#10;ei1KAHguUQB3LlgAdS5gAHMvZwByL28AcC95AW8vgwFtL5ABay+dAWkvrAFoML4BZzDbAWUw9QFk&#10;MP8BYzD/AWMv/wFjL/8BYy//AeIuAADKOAAAuj0AAKg8AACaOgAAkTcAAIozAACGMAAAgy4JAH8v&#10;EwB7MB8AeDIrAHYzNQB0Mz4AcjRGAHA0TgBvNVUAbTVcAGw1ZABqNWwBaDV1AWc1gAFlNYwBYzWa&#10;AmE2qQJgNrsCXzbWAl028wJdNv8CXDb/AVw1/wFcNf8BXDT/AdwzAADFPAAAtEEAAKJAAACVPgAA&#10;izwAAIQ5AAB/NgAAezQEAHc1EAB0NxwAcTgnAG85MgBtOTsAazpDAGo6SwBoO1IAZztZAGU7YQFj&#10;O2kBYjtyAWA7fQFeO4oCXDuXAls7pwJZO7gDWDv/4v/iSUNDX1BST0ZJTEUABgnSA1c78QJWO/8C&#10;Vjv/AlY6/wFWOv8BVjn/AdQ3AADAQQAAr0QAAJ1DAACQQgAAhUAAAH4+AAB5OwAAdDoAAHE6DgBt&#10;PBgAaz0kAGk+LwBnPzgAZT9AAGRASABiQE8AYUBXAF9AXgFdQGYBXEBvAVpAegJYQIcCVkCVAlRA&#10;pANTQLYDUkDPA1FA7wNQQP8CUD//AlA//wJRPv8BUT7/Ac87AAC9RQAAqkcAAJlGAACLRQAAgUQA&#10;AHlCAAB0PgAAbz8AAGtADABnQRUAZUIhAGNDKwBhQzUAX0Q+AF5ERQBdRU0AW0VUAFlFXAFYRWQB&#10;VkVtAVRFeAJSRYUCUUSTA09EowNNRbQDTEXMA0tF7QNLRP8CS0T/AktD/wJMQv8CTEL/Aso/AAC5&#10;SAAApkoAAJVJAACHSAAAfUcAAHVFAABuQgAAaUMAAGVECQBiRRMAX0YeAF1HKABcSDIAWkg7AFlJ&#10;QwBXSUoAVklSAFRJWQFTSWEBUUlrAU9JdgJNSYICS0mRA0pJoQNISbMDR0nKA0ZJ7ANGSP8CRkj/&#10;AkdH/wJHRv8CR0b/AsZDAAC2TAAAokwAAJFMAACESwAAeUoAAHBJAABpRgAAZEcAAF9JBgBcShAA&#10;WksbAFhMJQBWTC8AVU04AFNNQABSTUgAUU5PAE9OVwBOTl8BTE5pAUpOcwJITYACRk2PA0VNnwND&#10;TbEDQk3IA0FN6gNBTP8CQUz/AkJL/wJCSv8CQkr/AsJHAACzTwAAnk8AAI1OAACATgAAdU0AAGxM&#10;AABjSgAAXkwAAFpNAgBWTg4AVE8YAFJQIgBRUSwAT1E1AE5SPQBNUkUATFJNAEpSVABJUl0BR1Jm&#10;AUVScQFDUn4CQVKNAj9SnQM+Uq8DPVLGAzxS6QI8Uf4CPFD/Aj1P/wI9T/8CPU7/Ar5LAACuUwAA&#10;mlIAAIlRAAB8UQAAcVAAAGhQAABeTgAAWFEAAFRSAABRUwwATlQUAExVHwBLVikASVYyAEhWOgBH&#10;V0IARldKAERXUgBDV1oAQVdkAUBXbgE+V3sCPFeLAjpXmwI4V60CN1fEAjdX5wI3Vv0CN1X/AjdU&#10;/wI3U/8COFP/ArpPAACpVgAAlVUAAIVUAAB4VAAAbVQAAGRUAABYVAAAUlYAAE5XAABKWQkAR1oR&#10;AEZaGwBEWyUAQ1suAEJcNgBBXD4AP1xGAD5dTwA9XVcAO11hADpdbAE4XXkBNl2IATRdmQIzXasC&#10;MV3CAjFc5QIxW/wCMVr/AjFZ/wIyWf8BMlj/AbZUAACkWQAAkFgAAIBYAABzVwAAaVcAAGBYAABU&#10;WQAATlsAAEhdAABDXwQAQGAOAD5hFwA9YSAAO2IpADpiMgA5YjoAOGNCADdjSwA2Y1QANGNdADNj&#10;aAAxY3YBL2OFAS5jlgEsY6kBK2O/ASpj4wEqYvsBKmD/AStf/wErX/8BK17/AbFZAACeXAAAi1wA&#10;AHtbAABvWwAAZVsAAFxcAABRXgAASWAAAENiAAA8ZQAAOGcKADVoEgA0aBsAM2kkADJpLQAxaTUA&#10;L2o9AC5qRgAtak8ALGpZACtrZQApa3IAKGuCACZrkwAka6cAI2u9ACJq4AAjafkBI2f/ASNm/wEj&#10;Zv8BJGX/AaxgAACYYAAAhWAAAHZfAABqXwAAYWAAAFdgAABNYwAARGYAAD1oAAA2awAAMG4EACxw&#10;DgAqcRUAKXEeAChxJgAnci8AJnI3ACVyQAAkckoAInJUACFzYAAgc20AHnN9AB1zkAAbc6MAGnO5&#10;ABlz3AAacfcAGnD/ABtv/wAbbv8BG23/AaZmAACRZQAAf2QAAHFkAABmZAAAXWQAAFJmAABIaQAA&#10;P2wAADdvAAAwcwAAKXYAACJ5CAAfexAAHnsXABx7HwAbeygAGnswABl8OQAYfEMAF3xOABZ8WgAV&#10;fGcAFH14ABJ9iwARfZ8AEH21AA991QAQe/UAEXn/ABF4/wASd/8AEnf/AJ5rAACKagAAemkAAG1p&#10;AABiaQAAV2oAAExtAABDcAAAOXQAADF4AAApewAAIn8AABuCAAAUhQkAEYYQABGGFwAQhx8AEIco&#10;AA6HMQAOhzsADYdGAAyHUwALh2EACodxAAmHhAAHh5gABoauAAWGyQAGhewAB4T/AAiD/wAJgv8A&#10;CYL/AJVxAACDbwAAdG4AAGluAABcbwAAUHIAAEZ1AAA8eQAAMn0AACqBAAAihQAAG4kAABSMAAAP&#10;jwMACpILAAaSEQAEkhgAApIgAAGSKQAAkjMAAJM+AACTSwAAk1kAAJNpAACTewAAkpAAAJKmAACR&#10;vwAAkeUAAJD6AACP/wAAj/8AAI//AI13AAB9dQAAcHQAAGJ1AABVeAAASXwAAD+AAAA0hAAAK4kA&#10;ACKNAAAakQAAE5QAAA6XAAAJmwAAAZ0IAACdDgAAnRMAAJ4aAACeIgAAnysAAJ81AACgQgAAoFAA&#10;AKBfAACgcQAAoIcAAJ+dAACftQAAntoAAJ32AACd/wAAnP8AAJz/AIZ9AAB4fAAAaXwAAFt/AABO&#10;gwAAQYgAADaMAAAskQAAI5YAABqaAAASngAADaEAAAakAAAApwAAAKkDAACpCgAAqg4AAKsTAACs&#10;GQAArSIAAK4rAACvNwAAr0UAAK9UAACvZgAAr3sAAK6UAACuqwAArskAAK7vAACt/wAArf8AAK3/&#10;AIGEAABxhAAAYYcAAFOLAABGkAAAOZYAAC6bAAAjoAAAGqQAABKoAAAMrAAABK8AAACyAAAAtgAA&#10;ALcAAAC3AgAAuAgAALkNAAC6EgAAuxgAAL0hAAC+KwAAwDgAAMBIAADAWgAAwW4AAMGGAADBoAAA&#10;wboAAMHjAADA+QAAwP8AAMD/AHmNAABokAAAWZQAAEuaAAA9oAAAMaUAACWrAAAarwAAEbMAAAu4&#10;AAACuwAAAL4AAADBAAAAxAAAAMUAAADGAAAAxwAAAMgFAADKCwAAzA8AAM4VAADQHwAA0ysAANU6&#10;AADVTAAA1mAAANh3AADYkgAA2KwAANnJAADZ7AAA2fsAANj/AHCZAABgngAAUaQAAEOqAAA1sAAA&#10;KLYAABy6AAARvgAACcEAAADFAAAAyAAAAMsAAADPAAAA0gAAANMAAADWAAAA2AAAANsAAADdAAAA&#10;3wcAAOINAADlEwAA6B0AAOwqAADtPAAA7VEAAO5nAADvgQAA75wAAPC3AADw0wAA8OwAAPD0AGem&#10;AABYrQAASbQAADq6AAAqvgAAHMIAABDGAAAHygAAAM4AAADSAAAA1gAAANwAAADgAAAA4wAAAOQA&#10;AADmAAAA6AAAAOsAAADtAAAA7wAAAPICAAD1CgAA+BEAAPwcAAD/LAAA/z8AAP9VAAD/bgAA/4oA&#10;AP+kAAD/ugAA/9EAAP/hAP8AFAD/ABIA/wASAP8AFAD/ABkA/wAlAP8AMgD/AD8A/wBLAP8AVgD/&#10;AGAA/wBoAP8AcAD/AHgA/wB/AP8AhQD/AIsA/wCRAP8AmAD/AJ4A/gCmAP0ArgD8ALkA+gDIAPkA&#10;4gD4APQA9wD/APYA/wD2AP8A7wD/AOcA/wDiAP8A3gD/AP8AEQD/AA4A/wAOAP8ADwD/ABQA/wAg&#10;AP8ALQD/ADoA/wBGAP8AUQD/AFsA/wBjAP4AawD8AHMA+gB5APkAgAD3AIYA9gCMAPUAkgDzAJkA&#10;8gCgAPAAqQDuALMA7QDBAOsA1gDqAO4A6QD+AOcA/wDnAP8A5QD/AN0A/wDVAP8A0QD/AP8ADQD/&#10;AAoA/wAIAP8ACQD/ABAA/wAbAP8AKAD/ADUA/wBAAPoASwD2AFUA8wBeAPEAZgDuAG0A7AB0AOsA&#10;egDpAIAA5wCGAOYAjQDkAJMA4gCbAOAAowDeAK0A3AC5ANoAygDXAOYA1AD4ANIA/wDSAP8A0gD/&#10;AM4A/wDJAP8AxgD/AP8ACAD/AAMA/wAAAP8AAwD/AA0A/AAWAPcAIgDzAC4A7wA6AOwARQDoAE8A&#10;5ABYAOEAYADeAGcA2wBtANkAdADVAHoA0wCAANEAhwDPAI4AzQCVAMsAngDJAKcAxwCzAMUAwgDD&#10;ANwAwQDxAL8A/wC/AP8AvgD/AL4A/wC9AP8AuwD/AP8AAAD/AAAA/wAAAP8AAAD2AAgA7gARAOcA&#10;GwDhACcA3QAzANkAPgDTAEkAzwBSAMsAWQDIAGEAxgBnAMQAbQDCAHMAwAB6AL8AgAC9AIgAuwCQ&#10;ALkAmAC4AKIAtQCtALMAuwCxAM4AsADqAK8A/ACtAP8ArQD/AK4A/wCuAP8ArgD/AP8CAAD/AAAA&#10;/QAAAPIAAADoAAAA3gAMANMAFQDMACEAyAAsAMQAOADBAEIAvQBLALoAUwC4AFoAtgBhALQAZwCy&#10;AG0AsAB0AK8AegCtAIIArACKAKoAkwCoAJ0ApgCoAKQAtQCiAMYAoQDjAJ8A9gCeAP8AngD/AJ4A&#10;/wCeAP8AngD/AP8GAAD7AAAA7gUAAOIEAADVAAAAywAGAMMADwC9ABkAuAAlALQAMQCxADsArgBF&#10;AKwATQCpAFUApwBbAKUAYgCkAGgAogBuAKEAdQCfAHwAngCFAJwAjgCaAJgAmACkAJYAsACVAMEA&#10;kwDcAJIA8gCRAP8AkAD/AJAA/wCPAP8AjwD/AP0KAADwDgAA4REAAM4QAADCDQAAuwcAALcACgCx&#10;ABIArAAeAKgAKQClADQAogA+AJ8ARwCdAE8AmwBWAJkBXACXAWMAlgJpAJQCcACTA3gAkQOAAJAE&#10;igCOBJUAjAWhAIoFrgCJBr4AhwjYAIYJ8ACECv8Agwv/AIML/wCDC/8Agwv/APYQAADmFwAA0hwA&#10;AMAaAACzFgAArBIAAKgNAACmBw0AogUWAJ0HIgCZCS4Algo4AJQLQQCSDEoAkAxRAI4NWACMDV4A&#10;iw1lAIkNbACIDnQAhg59AIUOhwCDDpMAgQ+fAIAQrQB+EL4AfRDbAHoR9AB4Ev8AdxL/AHcS/wB3&#10;Ev8AdxL/AO8XAADbIQAAxiQAALQjAACoIAAAoBwAAJsXAACZEQQAmA4QAJMQGwCPEScAjBIyAIkT&#10;PACHE0QAhRRMAIMUUwCBFVoAgBVgAH4WaAB9Fm8AexZ4AHkXgwB4F48AdhicAHQYqgBzGbsAchnU&#10;AG8a8QBuG/8AbRv/AG0a/wBtGv8AbRr/AOcgAADQKQAAvCsAAKsqAACeKAAAliQAAJAgAACNHAAA&#10;jBcMAIgYFgCEGiIAgRstAH4cNwB8HUAAeh1IAHkeTwB3HlUAdh9cAHQfYwBzH2sAcSB0AHAgfwBu&#10;IYsAbCGYAGshpwBpIrgAaCLPAGYi7gBlI/8AZCP/AGQi/wBkIv8AZCH/AOAmAADILwAAtDEAAKMw&#10;AACWLgAAjSsAAIcoAACEJAAAgiAIAH4gEgB7Ih4AeCMpAHUkMwBzJTwAcSVDAHAmSwBuJlIAbSdZ&#10;AGsnYABqJ2gAaShxAGcoewBlKIgAZCmVAGIppABgKbUAXynLAF4q7ABcKv8AXCn/AFwp/wBcKf8A&#10;XCj/ANgsAADDNQAArTUAAJ00AACQMwAAhjEAAIAtAAB8KwAAeSgDAHYnEAByKRoAcColAG0rLwBr&#10;LDgAaixAAGgtRwBnLU4AZS5VAGQuXQBjLmUAYS9uAF8veABeL4QAXC+SAFovoQFZL7IBWDDIAVYw&#10;6QFVMP4BVS//AFUv/wBVLv8AVS7/ANAxAAC9OgAAqDkAAJc4AACKNwAAgDYAAHoyAAB1MAAAci4A&#10;AG4uDQBrLxYAaTAhAGYxKwBkMjQAYzI9AGEzRABgM0sAXzRSAF00WgBcNGIAWjRrAFk1dQBXNYIA&#10;VTWQAVQ1nwFSNbABUTXGAVA15wFPNf0BTzX/AU80/wFPNP8BTzP/Acs2AAC4PQAAozwAAJI8AACF&#10;OwAAezoAAHQ3AABvNQAAbDMAAGg0CgBlNRMAYjYeAGA3KABeNzEAXTg6AFs4QQBaOUgAWTlQAFc5&#10;VwBWOl8AVDpoAFM6cwBROn8BTzqNAU46nQFMOq4BSzrDAUo65QFJOvwBSTn/AUk5/wFJOP8BSjj/&#10;Acc6AACzQAAAnj8AAI4/AACBPgAAdz0AAHA7AABqOAAAZjgAAGI5BwBfOhEAXDsbAFo7JQBZPC4A&#10;Vz03AFY9PgBUPkYAUz5NAFI+VQBRPl0ATz9mAE0/cABMP30BSj+LAUg/mwFHP6wBRT/BAUQ/4wFE&#10;PvsBRD7/AUQ9/wFEPf8BRTz/AcM+AACvQwAAmkIAAIpCAAB9QQAAc0AAAGs/AABlPAAAYDwAAFw+&#10;BABZPg8AVz8YAFVAIgBTQSsAUkE0AFBCPABPQkMATkJLAE1DUgBLQ1oASkNkAEhDbgBHQ3sBRUOJ&#10;AUNDmQFCQ6sBQEPAAT9D4QE/Q/kBP0L/AT9B/wFAQf8BQED/Ab9BAACqRQAAlkUAAIZFAAB5RAAA&#10;b0QAAGdCAABgPwAAW0EAAFdCAABUQw0AUUQVAE9FHwBORSgATEYxAEtGOQBKR0EASUdIAEhHUABG&#10;R1gARUdhAENIbABCSHgBQEiHAT5IlwE8SKkBO0i+ATpI3wE6R/gBOkb/ATpF/wE7Rf8BO0T/AbtF&#10;AACmSAAAkkcAAIJHAAB2RwAAa0cAAGNGAABbQwAAVkUAAFJHAABOSAoATEkSAEpJHABISiUAR0ou&#10;AEZLNgBFSz4AQ0tGAEJMTQBBTFYAQExfAD5MagA8THYAO0yFATlMlQE3TKcBNky8ATVM3QE1S/cB&#10;NUv/ATVK/wE2Sf8BNkn/AbhJAACiSwAAjkoAAH5KAABySgAAaEoAAF9JAABVSAAAUEoAAExLAABJ&#10;TAcARk0QAEROGQBCTyIAQU8rAEBQMwA/UDsAPlBDADxRSgA7UVMAOlFcADhRZwA3UXMANVGCADNR&#10;kwEyUaUBMFG6AS9R2gEvUPYBL0//ATBO/wEwTv8BME3/AbRNAACdTQAAik0AAHpNAABuTQAAZE0A&#10;AFtNAABRTQAAS08AAEZQAABCUgMAP1MNAD1UFQA8VB4AOlUnADlVLwA4VTcAN1Y/ADZWRwA1VlAA&#10;M1ZZADJXZAAwV3EAL1eAAC1XkQArV6MAKle4AClX1gApVvUAKVX/ACpU/wEqU/8BKlL/Aa9RAACY&#10;UQAAhVEAAHZQAABqUAAAYFAAAFhRAABOUgAAR1MAAEFVAAA7WAAAOFkKADVaEQA0WhoAM1siADJb&#10;KwAxWzMAL1w7AC5cQwAtXEwALFxWACtdYAApXW0AKF18ACZdjgAkXaEAI121ACJd0gAiXPMAIlv/&#10;ACNa/wAjWf8AJFj/AKhVAACSVAAAgFQAAHFUAABmVAAAXFQAAFRVAABKVgAAQ1gAADxbAAA2XQAA&#10;MGAFAC1hDgArYRUAKmIdACliJQAoYi4AJ2M2ACZjPgAlY0cAI2NRACJkXAAhZGkAH2R5AB5kigAc&#10;ZJ4AG2SzABlkzgAaY/EAG2H/ABtg/wAcYP8AHF//AKFZAACMWAAAe1gAAG1YAABiWAAAWVgAAFBZ&#10;AABHWwAAPl4AADdgAAAxYwAAKmYAACRpCQAhahAAIGoXAB9qIAAeaygAHWswABxrOQAba0IAGmxM&#10;ABlsWAAXbGUAFmx0ABRshgATbJoAEmyvABFsygARa+8AEmn/ABNo/wATaP8AE2f/AJldAACFXQAA&#10;dVwAAGhcAABeXAAAVVwAAEteAABCYQAAOWQAADJnAAAragAAJG0AAB5wAQAXcwsAFXQRABR0GAAT&#10;dCEAEnUpABF1MgARdTsAEHVGAA91UgAOdV8ADXVuAAx1gQALdZUACnWqAAh0wwAJdOcACnP9AAtx&#10;/wAMcf8ADHD/AJFiAAB/YQAAcGEAAGRhAABaYQAAT2IAAEVlAAA8aAAAM2wAACtvAAAkcgAAHXYA&#10;ABd5AAARfAQADX8MAAt/EgAKfxkACX8iAAh/KgAGfzQABX8/AAR/SwACf1gAAX9nAAB/eQAAf44A&#10;AH+jAAB+uwAAfeAAAH33AAB8/wAAe/8AAHv/AIlnAAB4ZwAAa2YAAGFmAABUZwAASWkAAD9tAAA1&#10;cQAALHUAACR5AAAdfAAAFoAAABCDAAAMhgIABokKAAGJDwAAiRQAAIobAACKIwAAiywAAIs3AACL&#10;QwAAi1AAAItfAACLcQAAi4YAAIucAACKswAAidMAAIjzAACI/wAAh/8AAIf/AIJtAABzbAAAaGwA&#10;AFptAABObwAAQnMAADh3AAAuewAAJYAAAB2EAAAViAAAEIwAAAuPAAAEkgAAAJQGAACVDAAAlRAA&#10;AJYVAACXHAAAmCQAAJguAACZOQAAmUcAAJlWAACZaAAAmX0AAJmUAACYqwAAl8gAAJbuAACW/wAA&#10;lf8AAJX/AHt0AABvcwAAYXMAAFN2AABGegAAO38AADCEAAAmiAAAHY0AABSSAAAOlgAACZkAAAGc&#10;AAAAoAAAAKEAAACiBgAAogwAAKQQAAClFAAApRwAAKckAACoLwAAqD0AAKlMAACpXgAAqXIAAKiJ&#10;AACoogAAqLwAAKflAACm+wAApv8AAKX/AHd7AABoewAAWX4AAEuCAAA+hwAAMo0AACeSAAAdlwAA&#10;FJwAAA6gAAAHpAAAAKgAAACrAAAArgAAAK8AAACwAAAAsQQAALMKAAC0DgAAtRMAALYbAAC4JAAA&#10;ujEAALpAAAC6UgAAu2UAALt9AAC6lwAAurEAALrSAAC68wAAuf8AALn/AG+DAABfhgAAUYsAAEOQ&#10;AAA2lwAAKp0AAB+iAAAVpwAADawAAAWwAAAAtAAAALcAAAC7AAAAvgAAAL8AAADAAAAAwQAAAMMB&#10;AADEBwAAxQ0AAMcRAADKGQAAzSQAAM4zAADPRAAA0FgAANBuAADRiAAA0KQAANDBAADR5gAA0fgA&#10;ANH/AGePAABXlAAASZoAADuhAAAupwAAIa0AABazAAAOuAAABrwAAADAAAAAwwAAAMYAAADLAAAA&#10;zQAAAM4AAADQAAAA0QAAANQAAADWAAAA2gIAANwJAADfDwAA4xcAAOYkAADnNgAA6EkAAOlfAADq&#10;eAAA65QAAOuvAADrzAAA7OgAAOz2AF+eAABQpAAAQqsAADSyAAAmuQAAGb4AAA7CAAAExQAAAMoA&#10;AADNAAAA0QAAANgAAADbAAAA3wAAAOAAAADiAAAA5AAAAOYAAADpAAAA6wAAAO4AAADxBQAA9Q0A&#10;APkWAAD8JQAA/TkAAP5PAAD/ZwAA/4IAAP+dAAD/tQAA/8sAAP/kAP8AEQD/AA8A/wAPAP8AEQD/&#10;ABYA/wAiAP8ALwD/ADsA/wBHAP8AUgD/AFsA/wBkAP8AbAD/AHMA/wB6AP8AgAD/AIYA/wCMAP4A&#10;kwD9AJkA+wChAPoAqQD4ALQA9wDCAPYA2gD1APEA9AD/APMA/wDzAP8A6QD/AOAA/wDYAP8A0wD/&#10;AP8ADgD/AAsA/wAKAP8ACwD/ABEA/wAdAP8AKgD/ADYA/wBBAP8ATAD/AFYA/gBfAPsAZgD5AG0A&#10;9wB0APUAegD0AIAA8gCGAPAAjQDvAJQA7QCbAOwApADqAK4A6QC6AOcAzQDlAOkA5AD7AOMA/wDi&#10;AP8A3gD/ANEA/wDMAP8AyAD/AP8ACQD/AAQA/wABAP8ABAD/AA4A/wAYAP8AJAD9ADAA+wA7APcA&#10;RgDzAFAA7wBZAOwAYADqAGcA5wBuAOYAdADkAHoA4gCAAOAAhwDeAI4A3ACVANoAngDWAKgA1ACz&#10;ANEAwwDPAN8AzgD0AMwA/wDLAP8AywD/AMUA/wC/AP8AvAD/AP8AAgD/AAAA/wAAAP8AAAD9AAsA&#10;9wATAPEAHgDtACoA6gA1AOcAQADiAEoA3QBSANkAWgDVAGEA0gBnANAAbQDOAHMAzAB6AMoAgADI&#10;AIcAxgCPAMQAmADCAKEAwACtAL4AuwC8ANAAugDtALkA/gC4AP8AuAD/ALcA/wCzAP8AsAD/AP8A&#10;AAD/AAAA/wAAAPkAAADuAAUA5QAOAN4AGADYACMA0gAuAM8AOQDLAEMAxwBMAMQAVADBAFsAvwBh&#10;ALwAZwC7AG0AuQBzALcAegC1AIEAtACJALIAkgCwAJsArwCnAKwAtACrAMYAqQDkAKcA+ACmAP8A&#10;pgD/AKUA/wClAP8ApAD/AP8AAAD/AAAA9QAAAOoAAADeAAAA0AAKAMgAEgDCAB0AvgAoALsAMwC5&#10;AD0AtQBGALIATQCwAFUArQBbAKwAYQCqAGcAqABtAKcAcwClAHoApACCAKIAjACgAJYAnwChAJ0A&#10;rgCbAL4AmQDYAJcA8QCWAP8AlgD/AJcA/wCXAP8AlwD/AP8AAAD1AAAA5wEAANQAAADJAAAAwAAE&#10;ALgADgCzABYArwAhAKsALACoADYApgA/AKMARwChAE8AnwBVAJ0AWwCbAGEAmgBnAJgAbgCXAHUA&#10;lQB9AJQAhgCSAJEAkACcAI4AqQCMALgAiwDNAIkA6wCIAP0AiAD/AIgA/wCIAP8AiAD/APkGAADp&#10;DAAA1A4AAMMMAAC3CQAAsAIAAKsACQCmABAAogAaAJ4AJQCbADAAmAA5AJYAQQCUAEkAkgBQAJAA&#10;VgCOAFwAjQBiAIsAaQCKAHAAiAB4AIcAgQCFAIwAhACYAIIApQCAALQAfgDIAH0B5wB8AvkAewP/&#10;AHsE/wB7BP8AewT/APEOAADeFQAAxRUAALQUAACpEQAAoQ4AAJ4KAACbAwwAlwATAJMAHgCQASkA&#10;jQIzAIoDPACIBEMAhgVLAIUGUQCDBlcAggdeAIAHZAB/CGwAfQh0AHwIfgB6CYkAeAmWAHcKowB1&#10;CrMAcwvHAHIM5gBwDfsAcA3/AG8N/wBvDf8Abw3/AOgWAADQHgAAuR0AAKkcAACdGgAAlRYAAJAT&#10;AACPDgMAjgoOAIkLFwCGDCMAgw0tAIANNgB+Dj4AfA5GAHsOTQB5D1MAeBBaAHYQYQB1EGgAcxBx&#10;AHERewBwEYcAbhGUAGwRogBrErIAaRLHAGgT5wBmE/0AZRT/AGUU/wBlE/8AZRP/AN8eAADGJAAA&#10;sCQAAKAjAACUIQAAix8AAIYbAACDFwAAghIIAH8REgB8Eh0AeRQoAHYUMQB0FToAchZBAHEWSABv&#10;F08AbhdWAGwXXQBrGGQAaRhtAGgZdwBmGYMAZBmQAGManwBhGq8AYBrEAF4b5ABdHPsAXBz/AFwb&#10;/wBcG/8AXBv/ANUlAAC9KgAAqCkAAJgpAACMKAAAgyUAAH0iAAB5HwAAeBsDAHYZDwByGhgAbxwj&#10;AG0dLQBrHTUAaR49AGgeRABmH0sAZR9SAGMgWQBiIGEAYSBpAF8hcwBdIX8AXCGNAFoinABZIqwA&#10;VyLAAFYj4QBVI/kAVCP/AFQi/wBUIv8AVCL/AM0rAAC2LgAAoi4AAJIuAACFLQAAfCsAAHYoAABy&#10;JgAAbyMAAG0hDABqIhUAZyMfAGUkKQBjJDEAYiU5AGAmQQBfJkgAXSZPAFwnVgBbJ10AWSdmAFgo&#10;cABWKHwAVCiKAFMpmQBRKaoAUCm+AE8p3gBOKfcATSn/AE0p/wBNKP8ATij/AMgwAACwMgAAnDIA&#10;AIwyAACAMQAAdjAAAHAtAABrKwAAaCkAAGYoCQBjKBEAYCkcAF4qJQBcKy4AWys2AFksPQBYLEQA&#10;Vy1MAFUtUwBULVsAUy1jAFEubgBQLnoATi6IAEwvlwBLL6gASS+7AEgv2wBIL/YARy//AEcu/wBH&#10;Lf8ASC3/AMQ0AACrNQAAlzUAAIc1AAB7NQAAcjQAAGsyAABmLwAAYi4AAF8tBQBcLhAAWi8YAFgw&#10;IgBWMCsAVTEzAFMxOgBSMkIAUTJJAFAyUABOM1gATTNhAEszawBKM3cASDSFAEc0lQBFNKYAQzS5&#10;AEI01gBCNPQAQjT/AEIz/wBCMv8AQjL/AMA4AACnOAAAkzgAAIM4AAB3OAAAbTcAAGY2AABhMwAA&#10;XTIAAFkyAgBXMw0AVDQVAFI1HwBRNSgATzYwAE42OABMNz8ASzdGAEo3TgBJOFYARzhfAEY4aQBE&#10;OHUAQziDAEE5kwBAOaQAPjm4AD050wA8OfMAPDj/AD03/wA9N/8APTb/ALs7AACiOwAAjzsAAH87&#10;AABzOwAAajoAAGI5AABdNwAAWDYAAFQ3AABROAsATzkTAE05HABLOiUASjotAEg7NQBHOzwARjxE&#10;AEU8SwBEPFMAQjxcAEE9ZwA/PXMAPj2BADw9kQA6PaMAOT22ADg90QA3PfIANzz/ADg7/wA4O/8A&#10;ODr/ALY9AACePgAAiz4AAHw+AABvPgAAZj0AAF49AABYOwAAUzoAAE87AABMPAgAST0RAEc+GQBG&#10;PyIARD8qAEM/MgBCQDoAQUBBAEBASQA+QVEAPUFaADxBZAA6QXAAOEF/ADdBjwA1QqEANEK0ADJC&#10;zgAyQfAAMkD/ADNA/wAzP/8AND7/ALFAAACaQAAAh0AAAHhBAABsQQAAYkAAAFtAAABUPwAATj8A&#10;AEpAAABGQQUAREIOAEJDFgBAQx8AP0QnAD5ELwA8RDcAO0U+ADpFRgA5RU4AOEZYADZGYgA1Rm4A&#10;M0Z8ADFGjQAwRp8ALkazAC1GzAAtRu8ALUX/AC5E/wAuQ/8ALkP/AKxDAACWQwAAg0MAAHRDAABo&#10;QwAAX0MAAFdDAABQQwAASEMAAERFAABBRgEAPkcMADxIEwA6SBwAOUkkADhJLAA2STQANUo7ADRK&#10;QwAzSkwAMkpVADBLXwAvS2sALUt6ACxLiwAqS50AKEuxACdLygAnS+0AJ0r/AChJ/wAoSP8AKUf/&#10;AKdGAACRRgAAf0YAAHBGAABlRgAAW0YAAFRGAABMRwAAREgAAD9KAAA7SwAAN0wJADVNEAAzThgA&#10;Mk4gADFPKAAwTzAAL084AC5PQAAsUEgAK1BSACpQXAAoUGgAJ1B3ACVQiAAkUJsAIlCvACFQyAAg&#10;UOsAIU//ACJO/wAiTf8AI03/AKFJAACMSQAAekkAAGxKAABhSgAAWEoAAFBKAABJSwAAQEwAADtO&#10;AAA1UAAAMVIEAC1TDQAsVBQAKlQcAClVJAAoVSwAJ1UzACZVPAAlVkUAJFZOACJWWQAhVmUAH1Z0&#10;AB5WhQAcVpgAG1asABlWxQAZVukAGlX/ABtU/wAbU/8AHFL/AJtNAACGTQAAdU0AAGhNAABdTQAA&#10;VE0AAE1OAABFTwAAPFEAADZTAAAxVQAAK1gAACZaCQAjWxAAIlsXACFcHwAgXCcAH1wuAB1cNwAc&#10;XUAAG11KABpdVQAYXWEAF11wABVdgQAUXZUAE12qABFdwgARXecAElv+ABNa/wATWv8AFFn/AJRR&#10;AACAUQAAcFEAAGRRAABZUQAAUVEAAElSAABBUwAAOFYAADJZAAArWwAAJV4AAB9hAwAaYwwAGGQR&#10;ABdkGQAWZCEAFWQpABRlMQATZToAEmVEABFlUAAQZV0AD2VrAA5lfQANZZEADGWlAApkvAAKZOAA&#10;C2P5AAxi/wANYf8ADWH/AI1VAAB6VQAAa1UAAF9VAABWVQAATlUAAERXAAA8WQAANFwAACxfAAAm&#10;YgAAH2UAABloAAATawUAEG0NAA5uEgANbhoADG4iAAxuKwALbjQACm4+AAhuSgAHblcABm5lAARu&#10;dgACbooAAG2fAABttgAAbNYAAGzzAAFr/wACav8AA2r/AIVaAAB0WgAAZloAAFxZAABTWQAASFoA&#10;AD9dAAA2YAAALmMAACZnAAAfagAAGW0AABNxAAAOdAMACncKAAV3EAABdxUAAHccAAB3JAAAeC0A&#10;AHg3AAB4QwAAeFAAAHheAAB4bwAAeIQAAHiZAAB3sAAAds0AAHXwAAB1/wAAdP8AAHT/AH5fAABu&#10;XwAAYl4AAFleAABNXwAAQmIAADllAAAwaAAAJ2wAAB9wAAAYdAAAEncAAA17AAAIfgAAAoAIAACB&#10;DQAAgREAAIIXAACDHgAAgyYAAIQwAACEOwAAhEgAAIRXAACEaAAAhHwAAISTAACDqgAAgsUAAIHr&#10;AACB/gAAgP8AAID/AHdlAABpZAAAX2MAAFJkAABHZwAAPGsAADFvAAAocwAAIHcAABh8AAARfwAA&#10;DIMAAAaHAAAAigAAAIwDAACMCQAAjQ4AAI4RAACPFwAAkB4AAJEnAACSMgAAkj8AAJJOAACSXwAA&#10;knMAAJKLAACRogAAkbwAAJDlAACP/AAAjv8AAI7/AHFrAABmagAAWGsAAEttAAA/cQAANHYAACp7&#10;AAAggAAAF4UAABCJAAALjQAABJEAAACVAAAAmAAAAJkAAACaAwAAmwgAAJwNAACeEQAAnxYAAKAe&#10;AACiKAAAojUAAKNEAACjVQAAo2kAAKKAAACimgAAobMAAKDYAACg9gAAn/8AAJ//AG5xAABfcgAA&#10;UXUAAER5AAA3fgAALIQAACGKAAAXjwAAEJQAAAqZAAABnQAAAKAAAACkAAAApwAAAKgAAACpAAAA&#10;qgAAAKwGAACtCwAArxAAALAVAACyHgAAtCkAALQ5AAC0SgAAtV0AALVzAAC1jgAAtagAALTGAACz&#10;7QAAsv8AALL/AGZ6AABXfQAASYIAADyHAAAvjgAAI5QAABiaAAAQnwAACaQAAACpAAAArQAAALAA&#10;AAC0AAAAtwAAALgAAAC5AAAAuwAAALwAAAC+AgAAwAgAAMIOAADEFAAAxx4AAMgsAADJPQAAylAA&#10;AMpmAADKfwAAypsAAMq4AADK3QAAyvUAAMr/AF6GAABPiwAAQZEAADOYAAAnnwAAG6UAABGrAAAJ&#10;sAAAALUAAAC5AAAAvQAAAMEAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQAAAA0gAAANQFAADZ&#10;DAAA3RIAAOEeAADiLgAA40IAAORXAADlbwAA5owAAOaoAADlxQAA5ecAAOb2AFaUAABImwAAOqIA&#10;ACypAAAfsAAAE7YAAAu8AAAAwQAAAMUAAADJAAAAzQAAANIAAADWAAAA2gAAANsAAADeAAAA4AAA&#10;AOIAAADkAAAA5wAAAOkAAADtAAAA8AoAAPQRAAD4HwAA+TIAAPpIAAD7XwAA/HoAAP2XAAD9rwAA&#10;/ccAAP3kAP8ADgD/AA0A/wAMAP8ADgD/ABMA/wAeAP8AKgD/ADYA/wBCAP8ATQD/AFcA/wBfAP8A&#10;ZwD/AG4A/wB0AP8AegD/AIEA/QCHAPwAjQD6AJQA+QCcAPcApQD1AK8A9AC8APMAzwDxAOwA8AD+&#10;AO8A/wDvAP8A4wD/ANcA/wDOAP8AygD/AP8ACgD/AAYA/wAEAP8ACAD/ABAA/wAZAP8AJQD/ADEA&#10;/wA9AP8ARwD+AFEA+wBZAPkAYQD2AGgA9ABuAPMAdADxAHoA7wCBAO4AhwDsAI4A6gCWAOgAnwDm&#10;AKkA4wC1AOIAxgDgAOMA3wD4AN0A/wDdAP8A1AD/AMkA/wDCAP8AvgD/AP8AAwD/AAAA/wAAAP8A&#10;AQD/AA0A/wAUAP0AIAD6ACsA9wA2APMAQQDvAEsA7ABUAOgAWwDmAGIA4wBoAOEAbgDfAHQA3AB6&#10;ANoAgQDYAIgA1ACQANIAmADPAKIAzQCuAMsAvADJANMAxwDwAMYA/wDEAP8AxAD/ALsA/wC2AP8A&#10;swD/AP8AAAD/AAAA/wAAAP8AAAD3AAgA8AAQAOsAGgDnACUA5AAwAOEAOwDcAEUA1QBNANEAVQDO&#10;AFsAywBiAMkAZwDHAG0AxQBzAMMAegDBAIEAvwCJAL0AkgC7AJwAuQCnALcAtQC1AMgAswDmALIA&#10;+wCxAP8AsAD/AK4A/wCqAP8ApwD/AP8AAAD/AAAA/gAAAPEAAADlAAIA3AANANMAFADNAB8AygAq&#10;AMcANADEAD4AwABHALwATgC6AFUAtwBbALUAYQCzAGcAsgBtALAAcwCuAHoArACCAKoAiwCoAJUA&#10;pwCgAKUArQCjAL4AoQDbAKAA9ACfAP8AngD/AJ8A/wCdAP8AmwD/AP8AAAD8AAAA7gAAAOAAAADQ&#10;AAAAxQAIAL4AEAC5ABkAtQAjALMALgCwADcArQBAAKoASACoAE8ApQBVAKMAWwCiAGAAoABmAJ8A&#10;bACdAHMAmwB7AJoAhACYAI4AlgCaAJUApwCTALcAkQDMAJAA7ACPAP8AjgD/AI4A/wCOAP8AjwD/&#10;APwAAADvAAAA2wAAAMkAAAC9AAAAtQACAK4ADACpABMApQAdAKIAJwCgADEAnQA6AJoAQgCYAEkA&#10;lgBPAJQAVQCTAFsAkQBgAJAAZwCOAG0AjQB1AIsAfgCJAIkAiACVAIYAogCFALEAgwDEAIEA5ACA&#10;APkAfwD/AIAA/wCAAP8AgAD/APQCAADgCQAAxwgAALcHAACsAwAApgAAAKAABwCbAA8AmAAXAJUA&#10;IQCSACoAjwAzAI0APACLAEMAiQBJAIcAUACGAFUAhABbAIMAYQCBAGgAgABwAH4AeQB8AIQAewCQ&#10;AHkAnQB4AKwAdgC+AHUA3QBzAPQAcwD/AHMA/wBzAP8AcwD/AOkNAADPEAAAuRAAAKkQAACeDgAA&#10;lwsAAJMGAACQAAsAjAARAIkAGgCGACQAgwAuAIEANgB/AD4AfQBEAHwASwB6AFEAeQBXAHcAXQB2&#10;AGQAdABsAHMBdQBxAYAAbwKNAG4CmgBsA6oAawO7AGkE1gBoBvEAaAf/AGcH/wBnB/8AZwf/AN8U&#10;AADDFwAArhcAAJ4WAACTFQAAixIAAIYQAACEDAIAgwYNAIADFAB8BR4AeQcoAHcIMAB1CDgAcwlA&#10;AHIJRgBwCkwAbwpTAG0LWQBsC2EAagtpAGkMcgBnDH4AZgyLAGQNmQBiDakAYQ27AGAN2ABeDvMA&#10;XQ7/AF0O/wBdDv8AXQ7/ANQcAAC5HQAApB4AAJUdAACJHAAAgRoAAHsXAAB4EwAAeBAGAHcNDwBz&#10;DhgAcA4iAG4PKwBsEDMAahA7AGkQQgBnEUkAZhFPAGQRVgBjEl0AYRJmAGASbwBeEnsAXBOIAFsT&#10;lwBZE6cAVxS6AFYU1QBVFfMAVBX/AFQV/wBUFf8AVBT/AMoiAACwIgAAnSMAAI0jAACBIgAAeSEA&#10;AHMeAABvGwAAbhcAAG0TDABqFBQAZxUeAGUWJwBjFi8AYRc3AGAXPgBeGEUAXRhLAFwZUgBaGVoA&#10;WRliAFcabABWGncAVBqFAFIblABRG6QATxu3AE4b0ABNHPEATBz/AEwc/wBNHP8ATRv/AMMmAACq&#10;JwAAlicAAIcoAAB7JwAAciYAAGwkAABoIQAAZh4AAGQbCABiGxEAXxwaAF0dIwBbHisAWh4zAFgf&#10;OgBXH0EAViBIAFQgTwBTIFcAUSFfAFAhaQBOIXQATSGCAEsikQBJIqIASCK0AEcizQBGI+8ARSP/&#10;AEUi/wBGIv8ARiH/ALwqAACkKwAAkSsAAIIsAAB2KwAAbSoAAGYpAABiJgAAXyQAAF0iBABbIQ4A&#10;WCIWAFYjHwBUJCgAUyQwAFIlNwBQJT4ATyZFAE4mTABMJlQASydcAEknZgBIJ3EARid/AEUojwBD&#10;KKAAQSiyAEAoywA/KO0APyj/AD8o/wBAJ/8AQCf/ALctAACfLgAAjC8AAH0vAABxLwAAaC4AAGEt&#10;AABdKwAAWigAAFcnAABUJwwAUigTAFApHABOKSUATSosAEsqNABKKzsASStCAEgsSQBGLFEARSxa&#10;AEQsZABCLW8AQC19AD8tjQA9LZ4APC2wADotyAA6LesAOi3/ADot/wA6LP8AOiz/ALIwAACbMQAA&#10;iDIAAHkyAABtMgAAZDIAAF0xAABYLwAAVSwAAFEsAABPLQkATC0RAEouGQBJLyIARy8qAEYwMQBF&#10;MDgAQzA/AEIxRwBBMU8AQDFXAD4xYQA9Mm0AOzJ7ADkyiwA4MpwANjKvADUyxwA0MukANDL/ADUx&#10;/wA1Mf8ANTD/AK0zAACWNAAAhDUAAHU1AABpNQAAYDUAAFk0AABUMwAAUDAAAEwxAABJMQYARzIP&#10;AEUzFgBDMx8AQjQnAEA0LgA/NTYAPjU9AD01RAA8NkwAOjZVADk2XwA3NmsANjZ4ADQ3iQAyN5oA&#10;MTetAC83xQAvN+gALzb+ADA1/wAwNf8AMDT/AKk2AACSNgAAgDcAAHI4AABmOAAAXTcAAFY3AABQ&#10;NgAASzQAAEc1AABENgMAQTcNAD84FAA+OBwAPDkkADs5LAA6OTMAOTo6ADg6QgA2OkoANTpTADQ7&#10;XQAyO2gAMDt2AC87hwAtO5kALDusACo7wwApO+YAKjr9ACo6/wArOf8ALDj/AKQ4AACOOQAAfDoA&#10;AG46AABjOgAAWjoAAFM6AABNOgAARjgAAEI6AAA/OwAAPDwLADo8EQA4PRkANz0hADY+KQA0PjAA&#10;Mz43ADI/PwAxP0cAMD9QAC4/WgAtQGYAK0B0AClAhAAoQJcAJkCqACVAwQAkQOUAJD/8ACU+/wAm&#10;Pf8AJj3/AJ87AACKPAAAeD0AAGo9AABfPQAAVj0AAE89AABJPQAAQj0AADw+AAA5PwAANkEIADRB&#10;DwAyQhYAMUIeAC9DJQAuQy0ALUM0ACxEPAArREQAKkRNAChEWAAnRWMAJUVxACNFggAiRZUAIEWo&#10;AB9FvwAeROMAH0T7AB9D/wAgQv8AIUH/AJo+AACFPwAAdEAAAGdAAABcQAAAU0AAAExAAABGQAAA&#10;PkEAADhDAAA0RQAAMEYDAC1HDQArSBIAKkgaAClIIgAoSSkAJ0kxACVJOQAkSUEAI0pKACJKVQAg&#10;SmEAH0pvAB1KfwAbSpIAGkqmABhKvQAXSuAAGEn6ABlI/wAaR/8AGkf/AJVCAACAQgAAcEMAAGND&#10;AABYQwAAUEMAAElDAABCRAAAO0UAADVHAAAwSQAAK0sAACZNCQAkThAAIk4WACFPHQAgTyUAH08s&#10;AB5PNQAdTz0AHFBHABpQUQAZUF0AF1BrABZQfAAUUI8AE1CkABFQugARUN4AEU/4ABJO/wATTf8A&#10;FE3/AI9FAAB7RgAAa0YAAF9HAABVRwAATUcAAEZHAAA/RwAAN0oAADFMAAArTgAAJlAAACBTAwAc&#10;VQwAGlYRABlWGAAXViAAFlYnABVWMAAUVjkAE1dCABJXTQARV1kAEFdoAA9XeQAOV4wADVegAAtX&#10;tgALVtQAC1b0AAxV/wANVP8ADlP/AIhJAAB2SgAAZ0oAAFtKAABRSgAASkoAAENKAAA7TAAAM04A&#10;ACxRAAAmVAAAIVYAABtZAAAVXAcAEV4NABBeEwAQXhoADl4iAA5eKgANXjMADF49AAteSAAKXlQA&#10;CF5iAAdecwAFXoYAA16bAAJesQACXcwAAl3uAANc/wAEW/8ABVv/AIFOAABwTgAAYk4AAFdOAABO&#10;TgAAR04AAD5PAAA2UQAALlQAACdXAAAhWgAAG10AABVgAAAQYwMADGYLAAhnEAAGZxUABWccAARn&#10;JAACZy0AAWc3AABnQgAAZ04AAGdcAABnbQAAZ4AAAGaVAABmrAAAZccAAGXrAABk/AAAZP8AAGP/&#10;AHpSAABqUwAAXVIAAFRSAABLUgAAQlMAADlVAAAwWAAAKFsAACFfAAAaYgAAFGUAABBoAAAMawEA&#10;Bm4JAABvDgAAbxIAAG8YAABwHwAAcCcAAHEwAABxOwAAcUgAAHFWAABxZgAAcXkAAHGPAABwpwAA&#10;b8EAAG/nAABu/AAAbf8AAG3/AHNYAABlVwAAWlcAAFFWAABGVwAAPFoAADJdAAAqYQAAImQAABpo&#10;AAAUbAAADm8AAApyAAAEdgAAAHgFAAB4CwAAeQ4AAHoTAAB7GQAAfCAAAH0pAAB9MwAAfUAAAH1O&#10;AAB9XgAAfXIAAH2IAAB8oQAAfLoAAHviAAB6+gAAef8AAHj/AG1dAABgXAAAV1wAAEtdAABAXwAA&#10;NWMAACtnAAAjawAAGm8AABNzAAAOdwAACHsAAAJ+AAAAggAAAIMBAACEBgAAhQsAAIYPAACIEwAA&#10;iRkAAIohAACLKwAAizcAAIxGAACLVgAAi2kAAIuAAACLmQAAirMAAInYAACI9wAAiP8AAIf/AGhj&#10;AABeYgAAUWIAAERlAAA4aQAALm4AACRzAAAaeAAAE30AAA2BAAAGhQAAAIkAAACNAAAAkAAAAJIA&#10;AACSAAAAlAUAAJUKAACXDgAAmBIAAJoYAACbIQAAnC0AAJ08AACdTAAAnF8AAJx2AACbkQAAm6sA&#10;AJrJAACa8AAAmf8AAJj/AGVpAABXaQAASWwAAD1xAAAwdgAAJXwAABuBAAAShwAADIwAAASRAAAA&#10;lQAAAJkAAACdAAAAoAAAAKEAAACiAAAApAAAAKUBAACnBwAAqQwAAKoRAACtGAAAryIAAK8wAACv&#10;QQAAr1QAAK9rAACuhQAArqEAAK6+AACt5gAArPwAAKz/AF5xAABPdAAAQnkAADV/AAAohQAAHYwA&#10;ABOSAAAMmAAAA50AAACiAAAApgAAAKoAAACuAAAAsAAAALEAAACzAAAAtAAAALYAAAC4AAAAugQA&#10;ALwKAAC+EAAAwRcAAMMkAADDNQAAxEkAAMReAADFdwAAxZMAAMWvAADF0QAAw/IAAMP/AFZ8AABH&#10;ggAAOogAACyPAAAglgAAFJ0AAA2jAAADqQAAAK4AAACyAAAAtwAAALsAAAC/AAAAwgAAAMIAAADF&#10;AAAAxgAAAMgAAADKAAAAzQAAAM8AAADSCAAA1Q4AANsYAADdJwAA3joAAN9QAADgaAAA4IQAAOGh&#10;AADhvQAA4eIAAOD0AE6LAABAkgAAMpkAACWhAAAYqAAADq8AAAW1AAAAugAAAL8AAADEAAAAyAAA&#10;AM4AAADRAAAA1AAAANUAAADYAAAA2gAAAN0AAADfAAAA4gAAAOQAAADnAAAA6wUAAO8OAAD0GQAA&#10;9SsAAPZBAAD3WAAA+HIAAPmQAAD5qwAA+MQAAPjhAP8ACwD/AAgA/wAJAP8ADAD/ABIA/wAaAP8A&#10;JgD/ADIA/wA+AP8ASAD/AFIA/wBaAP8AYgD/AGkA/wBvAP8AdQD+AHsA/ACBAPsAiAD5AI8A9wCX&#10;APUAoADzAKoA8gC3AO8AyQDtAOYA7AD7AOsA/wDrAP8A3QD/AM4A/wDGAP8AwgD/AP8ABAD/AAAA&#10;/wAAAP8ABQD/AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD9AEwA+QBUAPcAXAD0AGMA8gBpAPAAbwDu&#10;AHUA7AB7AOoAggDoAIkA5wCRAOQAmgDiAKQA4ACwAN0AwADaANwA2AD0ANUA/wDTAP8AywD/AMEA&#10;/wC7AP8AtwD/AP8AAAD/AAAA/wAAAP8AAAD/AAoA/QARAPkAGwD2ACcA9AAyAPAAPADsAEYA6ABO&#10;AOQAVgDhAFwA3gBjANwAaADZAG4A1QB0ANIAewDQAIIAzQCKAMsAkwDIAJ0AxgCoAMQAtwDBAMwA&#10;wADrAL4A/wC9AP8AvQD/ALQA/wCuAP8AqwD/AP8AAAD/AAAA/wAAAPoAAADyAAUA6gAOAOUAFgDg&#10;ACEA3QArANsANgDTAD8AzgBIAMoATwDHAFYAxABcAMIAYQDAAGcAvgBtALwAcwC6AHoAuACCALYA&#10;iwC0AJYAsgChALAArwCuAMEArQDgAKsA9wCqAP8AqQD/AKYA/wChAP8AnwD/AP8AAAD/AAAA9wAA&#10;AOgAAADcAAAA0AAKAMoAEQDFABsAwgAlAL8ALwC8ADgAuABBALUASACyAE8AsABVAK4AWwCsAGEA&#10;qgBmAKgAbACnAHMApQB7AKMAhAChAI4AnwCaAJ0ApwCbALgAmgDQAJkA7wCYAP8AlwD/AJYA/wCU&#10;AP8AkgD/AP8AAAD2AAAA5AAAANIAAADFAAAAuwAFALUADgCwABUArAAfAKoAKQCoADIApQA6AKIA&#10;QgCgAEkAngBPAJwAVQCaAFoAmABgAJYAZgCVAGwAkwB0AJIAfQCQAIcAjgCTAIwAoQCLALAAigDF&#10;AIgA5gCHAPsAhgD/AIcA/wCHAP8AhgD/APgAAADlAAAAzQAAAL0AAACzAAAAqgAAAKMACgCfABEA&#10;mwAZAJkAIwCXACwAlQA0AJIAPACQAEMAjgBJAIwATwCKAFQAiQBaAIcAYACGAGYAhABuAIMAdwCB&#10;AIEAfwCNAH4AmwB8AKoAewC8AHoA2wB4APUAeAD/AHgA/wB4AP8AeAD/AO0AAADRAgAAuwIAAKwB&#10;AACiAAAAmwAAAJYABQCRAA0AjQAUAIsAHQCIACYAhgAuAIQANgCCAD0AgABDAH4ASQB9AE8AfABV&#10;AHoAWwB5AGEAdwBpAHUAcQB0AHwAcgCIAHEAlgBvAKUAbgC2AG0AzgBsAO4AawD/AGsA/wBrAP8A&#10;awD/AN8LAADCDAAArgwAAJ4MAACTCwAAjAcAAIgCAACFAAkAgQAQAH8AFwB8ACAAegAoAHgAMAB2&#10;ADgAdAA+AHMARABxAEoAcABQAG4AVgBtAF0AbABkAGoAbQBoAHcAZwCEAGUAkgBkAKEAYwCyAGEA&#10;yQBgAOkAYAD8AGAA/wBgAP8AYAD/ANAQAAC2EQAAohIAAJMSAACIEQAAgA8AAHwNAAB5CQEAeAML&#10;AHUAEQBzABoAcAAjAG4BKwBsATMAagI5AGkDQABnA0YAZgRMAGUEUgBjBVkAYgVhAGAFagBfBnQA&#10;XQaBAFwHjwBaB58AWQewAFcHxgBWCecAVgr7AFUK/wBVCv8AVgr/AMYVAACtFwAAmRgAAIoYAAB/&#10;FwAAdhYAAHETAABuEAAAbQ0FAG0JDQBqCRQAZwodAGUKJgBjCy4AYgw1AGAMPABfDEIAXg1IAFwN&#10;TwBbDVYAWQ1eAFgOaABWDnMAVQ6AAFMOjwBRDp8AUA6xAE4OyABNEOoATRD9AE0Q/wBNEP8ATRD/&#10;ALwbAAClHAAAkh0AAIMeAAB3HQAAbxwAAGkaAABmFwAAZBQAAGQQCABiDxAAXxAYAF0QIQBbESkA&#10;WhExAFgSOABXEj4AVhJFAFQSTABTE1MAURNbAFATZQBOFHAATBR9AEsUjABJFJwARxWuAEYVxQBF&#10;FegARRb+AEUW/wBFFf8ARRX/ALUfAACeIQAAiyIAAHwiAABxIgAAaCEAAGIfAABfHQAAXBoAAFsX&#10;AgBaFQ0AVxYUAFUWHQBUFyUAUhgtAFEYNABPGDsAThlCAE0ZSABLGlAAShpYAEgaYgBHGm0ARRt6&#10;AEMbiQBCG5oAQBusAD8bwgA+HOUAPRz8AD4c/wA+G/8APhv/AK8jAACYJAAAhiUAAHcmAABsJgAA&#10;YyUAAF0kAABZIgAAVh8AAFQdAABTHAsAURwSAE4dGgBNHSIASx4pAEoeMQBJHzcARx8+AEYgRQBF&#10;IE0AQyBVAEIgXwBAIWoAPyF3AD0hhwA7IZgAOSGqADgiwAA3IuMANyL7ADci/wA4If8AOCH/AKom&#10;AACUJwAAgSkAAHMpAABnKQAAXykAAFgoAABUJgAAUSMAAE8iAABMIgcASiIQAEgiFwBHIx8ARSQm&#10;AEQkLgBCJDQAQSU7AEAlQwA/JUoAPSZTADwmXAA6JmcAOSZ1ADcnhAA1J5YANCeoADInvgAxJ+EA&#10;MSf5ADIm/wAyJv8AMyX/AKUpAACPKgAAfSwAAG8sAABkLQAAWywAAFUrAABQKgAATCgAAEomAABH&#10;JwQARCcNAEIoFABBKBwAPykjAD4pKwA9KTIAPCo5ADsqQAA5KkgAOCtQADYrWgA1K2UAMytyADEr&#10;ggAwLJQALiynACwsvAArLN4ALCz4ACwr/wAtKv8ALSr/AKEsAACLLQAAeS4AAGsvAABgLwAAWC8A&#10;AFEuAABMLgAASCwAAEUrAABBKwAAPywLAD0sEQA7LRkAOi4hADkuKAA3Li8ANi82ADUvPgA0L0UA&#10;My9OADEwWAAwMGMALjBwACwwgAAqMJIAKTClACcwugAmMNwAJjD3ACcv/wAoL/8AKC7/AJwuAACH&#10;MAAAdjEAAGgyAABdMgAAVTIAAE4xAABIMQAARDAAAEAvAAA8MAAAOjEJADcxEAA2MhYANTIeADMz&#10;JQAyMywAMTMzADA0OwAvNEMALTRMACw0VgAqNWEAKTVuACc1fgAlNZAAIzWjACI1uQAhNdkAITT2&#10;ACI0/wAjM/8AIzL/AJgxAACDMwAAcjQAAGU0AABaNQAAUTUAAEs0AABFNAAAQDQAADozAAA3NAAA&#10;NDUGADI2DgAwNxMALzcbAC43IgAtOCkAKzgxACo4OAApOUAAKDlJACY5UwAlOV8AIzlsACE6fAAg&#10;Oo4AHjqiABw6twAbOdUAHDn1AB04/wAdOP8AHjf/AJM0AAB/NgAAbjcAAGE3AABXNwAATjcAAEg3&#10;AABCNwAAPDcAADU4AAAyOQAALzoCACw7CwAqPBEAKTwYACg9HwAmPSYAJT0uACQ9NQAjPj0AIj5G&#10;ACA+UAAfPlwAHT9pABs/eQAaP4wAGD+gABY/tQAVPtIAFj7zABc9/wAYPP8AGDz/AI43AAB6OAAA&#10;ajkAAF46AABTOgAASzoAAEU6AAA/OgAAOToAADI8AAAuPgAAKUAAACZBCAAkQg4AIkIUACFCGwAg&#10;QyMAH0MqAB5DMgAcQzoAG0RDABpETQAYRFkAF0RnABVEdwATRIoAEkSeABFEswAQRNAAEEPyABFC&#10;/wASQv8AE0H/AIk7AAB2PAAAZj0AAFo9AABQPQAASD0AAEI9AAA8PQAANj4AAC9AAAAqQgAAJUQA&#10;ACFGAwAdSAwAG0kRABlJFwAYSR4AF0kmABZJLgAVSjYAFEpAABNKSgARSlYAEEpkAA9KdAAOSocA&#10;DUqbAAxKsAAKSsoAC0nsAAxI/wANR/8ADUf/AIM+AABxPwAAYkAAAFZAAABNQAAARUAAAD9AAAA5&#10;QQAAMkIAACtFAAAmRwAAIUkAABxLAAAWTgcAE1AOABJQEwARUBkAEFAhAA9QKQAOUDEADVA7AA1R&#10;RgALUVEAClFfAAlRbwAHUIEABVCWAANQqwACUMUAA0/oAANP+wAFTv8ABk3/AH1CAABrQwAAXUQA&#10;AFJEAABKRAAAQ0MAADxEAAA1RQAALkcAACdKAAAhTAAAHE8AABdRAAASVAMADlcKAAtYEAAKWBUA&#10;CFgcAAdYJAAGWCwABVg2AANYQAABWEwAAFhaAABYaQAAWHwAAFiRAABXpwAAV8AAAFblAABW+QAA&#10;Vf8AAFX/AHZHAABmRwAAWUgAAE9HAABHRwAAQEcAADhIAAAwSgAAKU0AACJQAAAcUwAAFlUAABFY&#10;AAANWwIACV4JAARfDgAAXxIAAF8YAABgHwAAYCcAAGAwAABgOwAAYEcAAGBUAABgYwAAYHYAAGCL&#10;AABfogAAX7sAAF/iAABe+QAAXf8AAF3/AG9LAABhTAAAVUwAAExLAABESwAAO0wAADJOAAArUQAA&#10;I1QAABxXAAAWWwAAEV4AAA1gAAAIYwAAAmYHAABnDAAAZw8AAGgTAABpGQAAaiEAAGopAABqNAAA&#10;akAAAGpNAABqXQAAam8AAGqFAABqnQAAabYAAGjdAABo9wAAZ/8AAGb/AGlRAABcUAAAUlAAAEpP&#10;AAA/UAAANVMAAC1WAAAkWQAAHV0AABZgAAAQZAAADGcAAAZqAAAAbgAAAG8DAABwCAAAcQ0AAHIQ&#10;AAB0FAAAdRsAAHYjAAB3LAAAdzgAAHZGAAB2VgAAdmgAAHZ+AAB2lwAAdbEAAHTTAABz9QAAc/8A&#10;AHL/AGNWAABYVQAAUFQAAERVAAA5WAAAL1sAACZfAAAdYwAAFWcAABBsAAAKcAAABHMAAAB2AAAA&#10;egAAAHwAAAB8AwAAfggAAH8MAACBEAAAghQAAIQbAACFJAAAhi8AAIY9AACGTQAAhV8AAIV1AACF&#10;jwAAhKkAAIPJAACC8QAAgf8AAID/AF9bAABWWgAASVsAAD1eAAAyYQAAJ2YAAB5rAAAVcAAADnUA&#10;AAl5AAABfgAAAIEAAACFAAAAiAAAAIoAAACLAAAAjQEAAI4GAACQCwAAkQ8AAJMUAACVGwAAlyYA&#10;AJc0AACXRAAAl1YAAJZsAACVhgAAlaIAAJTBAACT6gAAkv8AAJL/AF1hAABPYQAAQmQAADZpAAAq&#10;bgAAH3QAABV5AAAOfwAAB4QAAACJAAAAjgAAAJIAAACWAAAAmAAAAJoAAACbAAAAnQAAAJ8AAACh&#10;AwAAowgAAKUNAACnEwAAqRwAAKooAACqOQAAqksAAKphAACpegAAqJkAAKi1AACn3QAAp/gAAKb/&#10;AFZoAABIbAAAOnAAAC52AAAifQAAF4QAAA6KAAAHkAAAAJYAAACaAAAAnwAAAKMAAACnAAAAqgAA&#10;AKsAAACtAAAArwAAALEAAACzAAAAtQAAALgFAAC6DAAAvRIAAMAcAADALQAAwEAAAL9VAAC/bgAA&#10;vosAAL6oAAC+yQAAve8AALz+AE50AABAeQAAMn8AACWHAAAZjgAAEJUAAAecAAAAogAAAKcAAACs&#10;AAAAsAAAALUAAAC5AAAAvAAAAL0AAAC/AAAAwQAAAMMAAADGAAAAyAAAAMoAAADNAgAA0AsAANUS&#10;AADWIQAA1zQAANhJAADZYAAA2nwAANqaAADbtQAA29kAANvyAEaCAAA4iQAAK5AAAB2YAAASoAAA&#10;CqcAAACuAAAAtAAAALkAAAC+AAAAwgAAAMgAAADLAAAAzgAAAM8AAADSAAAA1AAAANYAAADaAAAA&#10;3QAAAN8AAADiAAAA5gAAAOoKAADvEwAA8CUAAPI6AADzUQAA9GsAAPSJAAD1pQAA9b8AAPXdAP8A&#10;BgD/AAMA/wAFAP8ACwD/ABAA/wAXAP8AIgD/AC0A/wA5AP8ARAD/AE0A/wBVAP8AXQD/AGQA/wBq&#10;AP8AcAD9AHYA+wB8APkAgwD3AIoA9QCSAPMAmwDwAKYA7gCzAOsAxADpAOQA5wD5AOYA/wDlAP8A&#10;0wD/AMcA/wC/AP8AuwD/AP8AAAD/AAAA/wAAAP8AAgD/AAsA/wASAP8AHQD/ACgA/wAzAP8APgD8&#10;AEcA+ABPAPQAVwDxAF0A7gBjAOwAaQDqAG8A6AB1AOYAfADkAIMA4gCLAN8AlQDcAJ8A2QCrANUA&#10;uwDSANQAzwDyAM0A/wDMAP8AxQD/ALoA/wC0AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA+QAP&#10;APUAFwDzACIA8QAtAO0ANwDnAEAA4gBJAN8AUADbAFcA1wBdANQAYwDRAGgAzwBuAMwAdQDKAHwA&#10;yACEAMUAjQDCAJgAwACkAL0AsgC7AMYAuQDoALgA/QC3AP8AtgD/AK0A/wCnAP8AowD/AP8AAAD/&#10;AAAA/wAAAPUAAADrAAEA5AAMAN4AEwDZABwA0wAmANEAMADMADoAyABCAMQASgDAAFAAvQBWALsA&#10;XAC5AGEAtwBnALUAbQCzAHQAsQB8AK8AhQCtAJAAqgCcAKgAqgCmALsApQDaAKMA9QCjAP8AogD/&#10;AJ4A/wCaAP8AlwD/AP8AAAD+AAAA7wAAAN8AAADQAAAAxwAHAMEADwC8ABcAuQAgALcAKgC1ADMA&#10;sAA7AK0AQwCrAEkAqABPAKYAVQCkAFoAowBgAKEAZgCfAG0AnQB0AJwAfQCaAIgAmACUAJYAogCU&#10;ALIAkgDJAJEA6wCRAP8AkAD/AJAA/wCMAP8AigD/APwAAADsAAAA2QAAAMcAAAC6AAAAsQACAKsA&#10;DACnABIApAAbAKEAJACgACwAngA1AJsAPACYAEMAlgBJAJQATwCSAFQAkABaAI8AXwCNAGYAiwBt&#10;AIkAdgCIAIAAhgCMAIQAmgCCAKoAgQC+AIAA4ACAAPkAfwD/AH8A/wB/AP8AfgD/APEAAADYAAAA&#10;wgAAALMAAACoAAAAoAAAAJkABwCVAA4AkgAVAJAAHgCOACYAjQAuAIoANgCHAD0AhQBDAIQASQCC&#10;AE4AgQBUAH8AWQB+AGAAfABnAHoAbwB5AHoAdwCGAHUAlAB0AKMAcgC1AHIAzwBxAPEAcAD/AHAA&#10;/wBwAP8AcQD/AOEAAADEAAAAsAAAAKIAAACXAAAAkQAAAIsAAgCGAAsAgwARAIEAGAB/ACEAfQAp&#10;AHwAMAB5ADcAeAA9AHYAQwB0AEkAcwBOAHIAVABwAFoAbwBiAG0AagBrAHQAagCAAGgAjgBnAJ0A&#10;ZQCvAGUAxgBkAOgAZAD9AGMA/wBjAP8AZAD/AM8FAAC2BwAAowgAAJQIAACJBwAAggMAAH4AAAB7&#10;AAYAdwAOAHUAEwByABsAcQAjAG8AKwBtADIAbAA4AGoAPgBpAEQAZwBJAGYATwBlAFYAYwBdAGIA&#10;ZQBgAG8AXwB7AF0AiQBcAJkAWwCqAFkAvwBZAOEAWAD4AFgA/wBYAP8AWQD/AMIMAACqDQAAlw4A&#10;AIkOAAB9DgAAdg0AAHEKAABvBgAAbQAKAGsAEABpABYAZwAeAGUAJgBjAC0AYQAzAGAAOQBfAD8A&#10;XQBFAFwASwBbAFIAWgBZAFgAYgBXAGwAVQB4AFMAhgBSAJYAUQCnAFAAuwBPAdsATgL0AE4D/wBO&#10;BP8ATgP/ALgQAAChEgAAjhMAAH8TAAB0EwAAbBIAAGcQAABlDgAAYwsDAGMGDABhBBEAXgMZAFwE&#10;IQBbBSgAWQYvAFgGNQBWBzsAVQdCAFQHSABTCE8AUQhWAFAJXwBOCWkATQl2AEsKhABJCpQASAqm&#10;AEcKugBGCtgARQvzAEUM/wBFDP8ARQz/ALAUAACZFgAAhxgAAHgZAABtGAAAZRcAAF8WAABcEwAA&#10;WhEAAFoOBgBaDA0AVwwUAFUMHABTDSQAUg0rAFANMQBPDjgATg4+AE0ORQBLDk0ASg5VAEgPXgBH&#10;D2gARQ91AEMQhABBEJUAQBCmAD4QuwA9ENwAPRH2AD0R/wA9EP8APhD/AKkZAACSGwAAgRwAAHId&#10;AABnHQAAXxwAAFkbAABVGQAAUxYAAFITAABSEQoAUBAQAE4RGABMESAAShInAEkSLgBIEzQARxM7&#10;AEUTQgBEE0kAQxRSAEEUWwA/FGUAPhVyADwVgQA6FZIAOBWkADcVuQA1FdgANRb1ADYW/wA2Fv8A&#10;NxX/AKMcAACNHgAAeyAAAG0hAABiIQAAWiEAAFQfAABQHgAATRsAAEwZAABLFgYASRYOAEcXFQBF&#10;FxwARBgkAEIYKgBBGDEAQBk4AD8ZPwA9GUYAPBpPADoaWAA5GmMANxtvADUbfgAzG5AAMhuiADAb&#10;twAvG9MALxzzAC8b/wAwG/8AMBv/AJ0fAACIIgAAdyMAAGkkAABeJAAAViQAAFAjAABLIgAASCAA&#10;AEYdAABFHAIAQxwMAEEcEgA/HRkAPh0hADweJwA7Hi4AOh81ADkfPAA3H0QANh9MADQgVgAzIGAA&#10;MSBtAC8gfAAtIY4ALCGgACohtQApIdAAKSHyACkh/wAqIP8AKyD/AJkiAACEJQAAcyYAAGUnAABb&#10;JwAAUycAAEwmAABHJQAARCQAAEIhAAA/IQAAPSEJADshEAA5IhYAOCIeADYjJQA1IysANCQyADMk&#10;OQAyJEEAMCRKAC8lUwAtJV4AKyVrAColegAoJYwAJiWfACQlswAjJc4AIyXwACQl/wAlJP8AJST/&#10;AJQlAACAJwAAbykAAGIqAABXKgAATyoAAEkpAABEKAAAQCcAAD0mAAA6JQAANyYGADUmDgA0JxQA&#10;MicbADEoIgAwKCkALygwAC0pNwAsKT8AKylHACkpUQAoKlwAJippACQqeAAjKooAISqdAB8qsgAe&#10;KswAHirvAB8p/wAgKf8AISj/AJAoAAB8KgAAbCsAAF8sAABULAAATCwAAEYsAABBKwAAPCsAADgq&#10;AAA1KgAAMisDADArDAAuLBEALSwYACwsHwAqLSYAKS0tACgtNAAnLjwAJi5FACQuTwAjLloAIS9n&#10;AB8vdgAdL4gAHC+bABovsAAYL8oAGC7tABku/wAbLf8AGy3/AIwrAAB4LQAAaC4AAFsvAABRLwAA&#10;SS8AAEMvAAA+LgAAOS4AADQuAAAwLgAALS8AACswCgApMRAAJzEVACYxHAAlMiMAJDIqACMyMQAh&#10;MzkAIDNCAB8zTAAdM1cAGzNkABo0dAAYNIYAFjSaABQzrgATM8gAEzPsABQz/wAVMv8AFjH/AIcu&#10;AAB0LwAAZTEAAFgxAABOMgAARjIAAEAxAAA7MQAANjEAADExAAArMwAAKDQAACU1BgAjNg0AITYS&#10;ACA3GQAfNyAAHjcnAB04LgAbODYAGjg/ABk4SQAXOVUAFTliABQ5cQASOYQAETmYABA5rQAOOMcA&#10;DjjrABA4/wAQN/8AETb/AIMxAABwMgAAYTQAAFU0AABLNAAARDQAAD00AAA4NAAAMzQAAC01AAAo&#10;NwAAJDkAACA6AgAdOwsAGzwQABk9FQAYPRwAFz0jABY9KwAVPjMAFD48ABI+RgARPlIAED5fAA8+&#10;bwAOPoEADD6VAAs+qQAKPsEACj3kAAs9+wAMPP8ADTv/AH00AABrNgAAXTcAAFE3AABINwAAQTcA&#10;ADs3AAA1NwAAMDcAACo5AAAlOwAAID0AABw/AAAXQQYAFEMNABJDEgARQxgAEUMfABBEJwAPRC8A&#10;DkQ5AA1EQwAMRE4AC0RbAAlEagAHRHwABkSQAARDpQACQ70AA0PgAAND9gAEQv8ABkH/AHg4AABn&#10;OQAAWToAAE46AABFOgAAPjoAADg6AAAzOgAALTsAACc9AAAhQAAAHEIAABdEAAATRgMAD0kKAA1K&#10;DwAMShQAC0obAAlKIwAISisAB0o0AAVKPgAESkkAAkpWAABKZQAASncAAEqLAABKoQAASbkAAEnd&#10;AABJ9QAASP8AAEj/AHI8AABiPQAAVT4AAEo+AABCPQAAPD0AADY9AAAvPgAAKUAAACNCAAAdRQAA&#10;F0cAABNKAAAPTAIAC08JAAdQDQADUREAAFEXAABRHgAAUSYAAFEvAABROQAAUUQAAFJRAABSYAAA&#10;UXIAAFGHAABRnQAAUbUAAFDYAABQ9QAAT/8AAE//AGxAAABdQQAAUUEAAEdBAABAQAAAOUAAADJB&#10;AAAqQwAAJEYAAB5IAAAXSwAAEk4AAA5RAAALUwEABlYHAABXDAAAWBAAAFgTAABZGQAAWiEAAFop&#10;AABaMwAAWj8AAFpMAABaWgAAWmwAAFqBAABZmQAAWbEAAFjRAABY9AAAV/8AAFf/AGVFAABYRQAA&#10;TUUAAEVEAAA+RAAANUUAAC1HAAAlSgAAHk0AABhQAAASUwAADlYAAApZAAAEXAAAAF4EAABfCQAA&#10;YA0AAGEQAABiFQAAYxsAAGQjAABkLQAAZDgAAGRFAABkVAAAZGYAAGR7AABjkwAAY60AAGLMAABh&#10;8gAAYf8AAGD/AF9KAABTSgAASkkAAENIAAA5SQAAL0wAACdPAAAfUgAAGFUAABJZAAANXQAACGAA&#10;AAJjAAAAZgAAAGgBAABpBQAAagoAAGsNAABtEQAAbhYAAHAdAABxJgAAcTEAAHA+AABwTgAAcF8A&#10;AHBzAABvjQAAb6cAAG7GAABt7wAAbP8AAGz/AFpPAABQTgAASE0AAD1OAAAzUQAAKVQAACBYAAAY&#10;XAAAEWAAAAxkAAAGaAAAAGsAAABvAAAAcgAAAHQAAAB1AAAAdwQAAHgJAAB6DQAAfBAAAH0WAAB/&#10;HgAAgCgAAIA1AACARQAAf1YAAH9rAAB/hAAAfqAAAH2+AAB86QAAe/8AAHr/AFZUAABOUwAAQlQA&#10;ADdWAAAsWgAAIl8AABhjAAARaAAAC20AAANyAAAAdgAAAHoAAAB9AAAAgAAAAIMAAACEAAAAhgAA&#10;AIcCAACJBwAAiwwAAI0QAACQFgAAkh8AAJIsAACSOwAAkk0AAJFiAACRegAAj5cAAI+0AACO4QAA&#10;jPsAAIz/AFVZAABIWgAAO10AAC9hAAAkZgAAGWwAABFyAAAKdwAAAn0AAACCAAAAhgAAAIsAAACO&#10;AAAAkQAAAJMAAACVAAAAlwAAAJkAAACbAAAAnQQAAJ8KAACiDwAApBYAAKYhAACmMQAApkMAAKVX&#10;AACkcAAAo44AAKOrAACh0AAAoPUAAJ//AE5hAABAZAAAM2kAACduAAAbdQAAEXwAAAuDAAAAiQAA&#10;AI4AAACTAAAAmAAAAJ0AAAChAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIAAAC1CAAA&#10;uA4AALwWAAC8JQAAvDcAALtMAAC6ZAAAuYEAALeiAAC3wAAAt+oAALf8AEZrAAA5cAAAK3cAAB9/&#10;AAAThgAAC44AAAGVAAAAmwAAAKEAAACmAAAAqwAAALAAAACzAAAAtwAAALcAAAC6AAAAvAAAAL8A&#10;AADBAAAAxAAAAMcAAADKAAAAzQUAANEOAADUGQAA1CsAANRAAADTWAAA03QAANOSAADSsAAA0tMA&#10;ANLyAD55AAAxgAAAI4gAABeRAAANmQAAA6AAAACnAAAArgAAALMAAAC4AAAAvQAAAMIAAADGAAAA&#10;ygAAAMoAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADfAAAA4wAAAOcFAADrDwAA7B8AAO0zAADu&#10;SwAA72QAAO+CAADwnwAA8bkAAPHYAP8AAAD/AAAA/wAEAP8ACQD/AA4A/wAVAP8AHgD/ACkA/wA0&#10;AP8APwD/AEgA/wBQAP8AWAD/AF4A/wBlAP0AawD7AHEA+QB3APgAfgD2AIUA8wCNAPEAlwDuAKIA&#10;6wCvAOgAwADmAOAA4wD4AOIA/wDbAP8AywD/AMEA/wC5AP8AtAD/AP8AAAD/AAAA/wAAAP8AAAD/&#10;AAkA/wAQAP8AGQD/ACMA/wAuAP0AOQD5AEIA9QBKAPIAUgDuAFgA6wBeAOkAZADmAGoA5ABwAOIA&#10;dgDfAH0A3QCGANkAjwDVAJoA0QCnAM4AtgDLAM4AyQDwAMcA/wDFAP8AuwD/ALQA/wCtAP8AqQD/&#10;AP8AAAD/AAAA/wAAAP8AAAD7AAIA9gANAPEAEwDtAB4A7AAoAOkAMgDjADsA3QBEANgASwDTAFEA&#10;0ABYAM0AXQDLAGMAyQBoAMYAbwDEAHYAwgB+AL8AhwC8AJIAugCfALcArQC1AMEAsgDkALEA/QCv&#10;AP8ArAD/AKUA/wCgAP8AnAD/AP8AAAD/AAAA+wAAAO4AAADkAAAA3AAIANMAEADPABgAywAiAMkA&#10;KwDGADQAwQA9AL0ARAC6AEsAtwBRALUAVgCyAFwAsABhAK4AZwCsAG4AqgB2AKgAfwCmAIoAowCW&#10;AKEApQCfALYAnQDRAJwA8wCbAP8AnAD/AJYA/wCTAP8AkAD/AP8AAAD2AAAA5wAAANMAAADGAAAA&#10;vQADALgADQCzABMAsQAcAK8AJQCuAC4AqQA2AKYAPQCjAEQAoQBKAJ8ATwCdAFUAmwBaAJoAYACY&#10;AGYAlgBuAJQAdwCSAIEAkACOAI4AnACMAK0AigDDAIkA6ACIAP8AiQD/AIcA/wCFAP8AggD/APMA&#10;AADjAAAAzAAAALwAAACwAAAApwAAAKEACACeAA8AmwAWAJkAHwCYACcAlgAvAJMANwCRAD0AjgBD&#10;AIwASQCLAE4AiQBUAIcAWQCFAGAAhABnAIIAbwCAAHoAfgCGAHwAlAB6AKQAeQC4AHgA2AB3APcA&#10;eAD/AHgA/wB3AP8AdQD/AOYAAADLAAAAtwAAAKgAAACeAAAAlgAAAI8ABACLAAwAiAASAIcAGQCF&#10;ACEAhAApAIIAMAB/ADcAfQA9AHwAQwB6AEgAeQBNAHcAUwB2AFkAdABhAHIAaQBxAHMAbwB/AG0A&#10;jQBsAJ0AagCvAGkAyABoAO0AaQD/AGkA/wBpAP8AaQD/ANIAAAC4AAAApQAAAJcAAACNAAAAhgAA&#10;AIEAAAB8AAgAeQAOAHcAFAB2ABwAdAAjAHMAKwBxADEAbwA3AG4APQBsAEMAawBIAGoATgBoAFQA&#10;ZwBbAGUAYwBjAG0AYgB4AGAAhwBfAJYAXQCoAF0AvgBcAOQAXAD7AFwA/wBcAP8AXAD/AMIAAACq&#10;AQAAmAMAAIkEAAB/AgAAeAAAAHQAAABwAAQAbQAMAGsAEQBpABcAaAAeAGYAJQBlACwAYwAyAGIA&#10;OABgAD0AXwBDAF4ASQBcAE8AWwBWAFoAXgBYAGgAVwBzAFUAgQBUAJEAUgCjAFEAtwBRANYAUQD1&#10;AFEA/wBRAP8AUgD/ALYHAACfCQAAjQsAAH4MAABzCwAAbAoAAGgHAABlAwAAYwAHAGEADQBfABMA&#10;XQAaAFwAIQBbACcAWQAtAFgAMwBWADkAVQA/AFQARQBTAEsAUQBSAFAAWgBPAGQATQBvAEwAfQBK&#10;AI0ASQCfAEgAsgBHAMwARwDvAEYA/wBHAP8ARwD/AKwMAACVDgAAgxAAAHUQAABrEAAAYw8AAF4O&#10;AABbDAAAWgkCAFkECgBXAA8AVQAVAFMAHABSACMAUQApAE8ALwBOADUATQE7AEwBQQBKAkgASQJP&#10;AEgCVwBGA2EARQNtAEMDegBCA4sAQAOcAD8DrwA+A8gAPQTqAD0F/AA9Bv8APgb/AKQQAACOEgAA&#10;fBMAAG4UAABkFAAAXBMAAFYSAABTEQAAUQ4AAFAMBQBQCQwATwcRAE0HFwBLCB8ASQglAEgJKwBH&#10;CTEARgk4AEQKPgBDCkUAQgpNAEALVQA/C18APQtrADwLeQA6DIoAOAycADcMrwA1DMcANQzpADUN&#10;/QA1Df8ANgz/AJ0TAACHFQAAdhcAAGkYAABeGAAAVhgAAFAXAABNFQAAShMAAEkRAABJDgcASA0O&#10;AEYNEwBEDRoAQw4hAEIOKABADi4APw41AD4PPAA9D0MAOxBLADoQVAA4EF4ANhBrADQQeQAyEIoA&#10;MRCcAC8QsAAtEMkALRHsAC0R/wAuEf8ALxD/AJcWAACCGQAAcRsAAGQcAABZHAAAURwAAEwbAABH&#10;GgAARBgAAEMVAABCEwIAQRILAEAREAA+EhcAPBIeADsTJQA6EysAOBMyADcTOQA2FEAANBRIADMU&#10;UQAxFFwAMBVoAC4VdwAsFYgAKhWaACgVrgAnFccAJhXqACcV/wAoFf8AKRX/AJEaAAB9HAAAbR4A&#10;AGAfAABWHwAATh8AAEgeAABDHQAAQBwAAD4aAAA9GAAAOxcHADkWDgA4FxQANhcbADUYIgAzGCgA&#10;MhgvADEZNgAwGT0ALhlGAC0aTwArGlkAKhpmACgadAAmGoYAJBqZACIarQAhGsUAIBroACEa/gAi&#10;Gv8AIxr/AI0dAAB5HwAAaSEAAFwiAABSIgAASiIAAEQhAAA/IQAAPCAAADkeAAA4GwAANRwEADQc&#10;DQAyHBIAMB0YAC8dHwAuHSUALR4sACseMwAqHjsAKR9DACcfTQAmH1cAJB9kACIfcgAgH4QAHx+X&#10;AB0fqwAbH8MAGx/nABsf/QAdH/8AHh7/AIkgAAB1IgAAZSMAAFkkAABPJQAARyUAAEEkAAA8IwAA&#10;OCMAADUiAAAzIAAAMCABAC4hCgAsIRAAKyEVACoiHAAoIiMAJyIpACYjMAAlIzgAIyNBACIkSgAh&#10;JFUAHyRhAB0kcAAbJIIAGSSVABckqgAWJMEAFSTlABYk/AAXI/8AGSP/AIUiAABxJAAAYiYAAFYn&#10;AABMJwAARCcAAD4nAAA5JgAANSYAADElAAAuJAAAKyUAACklBwAnJg4AJSYTACQnGQAjJyAAIicn&#10;ACEoLgAgKDYAHig+AB0oSAAbKVMAGSlfABgpbgAWKYAAFCmUABIpqAARKcAAESjkABEo+wATKP8A&#10;FCf/AIAlAABuJwAAXygAAFMpAABJKgAAQikAADspAAA2KQAAMigAAC4oAAAqKAAAJikAACQqBAAi&#10;KwwAICsRAB8sFgAdLB0AHCwkABstKwAaLTMAGC08ABctRQAWLlAAFC5dABIubAARLn4AEC6SAA4u&#10;pwANLb0ADS3fAA0t+QAOLP8AECz/AHwoAABqKgAAWysAAFAsAABGLAAAPywAADksAAA0KwAALysA&#10;ACsrAAAmLAAAIi4AAB8vAAAcMAkAGjEOABkxEwAXMRoAFjIhABUyKAAUMjAAEzI5ABIzQwARM04A&#10;EDNbAA4zaQANM3oADDOOAAozogAIMrkACDLZAAgy9AAKMf8ACzH/AHcrAABmLQAAWC4AAE0vAABD&#10;LwAAPC4AADYuAAAxLgAALS4AACkuAAAjMAAAHzIAABszAAAXNQUAFDYMABI3EQARNxYAETcdABA4&#10;JAAPOCwADjg1AA04PwAMOEoACzhXAAk4ZQAHOHYABTiKAAM4nwABN7UAATfTAAI38QADNv8ABTb/&#10;AHMuAABiMAAAVDEAAEkxAABBMQAAOTEAADQxAAAvMAAAKzAAACUyAAAgMwAAGzYAABc4AAATOgIA&#10;EDwJAA09DgAMPRMACz0ZAAo9IQAJPSkACD0xAAY+OwAFPkYAAz5SAAE+YQAAPnIAAD6GAAA9nAAA&#10;PbIAAD3QAAA88AAAPP8AADz/AG0yAABdMwAAUDQAAEY0AAA+NAAANzQAADIzAAAtMwAAJzQAACI2&#10;AAAdOAAAGDoAABQ9AAAQPwIADUEIAAlDDQAGRBEAA0QWAAJEHQAARCQAAEQtAABENgAAREEAAERO&#10;AABEXAAARG0AAESBAABEmAAAQ68AAEPNAABC8AAAQv8AAEL/AGg2AABYNwAATDgAAEM4AAA7NwAA&#10;NTYAADA2AAApNwAAIzkAAB47AAAYPQAAE0AAABBCAAANRQEACEcHAANJDAAASQ8AAEoTAABLGQAA&#10;SyAAAEsoAABLMgAASz0AAExJAABMVwAAS2gAAEt9AABLlAAASqwAAErKAABJ7wAASf8AAEn/AGI6&#10;AABUOwAASTsAAEA7AAA5OgAAMzkAACw6AAAlPAAAHz8AABlBAAATRAAAEEcAAAxJAAAITAAAAk8F&#10;AABQCgAAUA0AAFEQAABSFQAAVBsAAFQjAABULAAAVDcAAFREAABUUgAAVGMAAFR3AABUjwAAU6gA&#10;AFLGAABS7QAAUf8AAFH/AFw/AABPPwAART8AAD4+AAA3PQAALz4AACdAAAAgQwAAGUYAABNJAAAP&#10;TAAAC08AAAZSAAAAVAAAAFcCAABYBwAAWQsAAFoOAABbEQAAXRYAAF4dAABfJgAAXzEAAF49AABe&#10;TAAAXl0AAF5xAABdiQAAXaMAAFzBAABb6wAAWv8AAFr/AFZEAABLQwAAQ0IAADxBAAAyQgAAKUUA&#10;ACFIAAAaSwAAE04AAA5SAAAKVQAAA1kAAABbAAAAXgAAAGAAAABiAgAAYwYAAGUKAABmDgAAaBEA&#10;AGoXAABrHwAAaykAAGs2AABrRQAAa1YAAGpqAABqggAAaZ0AAGi7AABn5wAAZv8AAGX/AFFIAABI&#10;SAAAQUYAADdHAAAsSgAAI00AABtRAAATVQAADlkAAAhdAAABYQAAAGQAAABnAAAAagAAAGwAAABu&#10;AAAAcAAAAHIFAABzCQAAdQ0AAHcRAAB6GAAAeyEAAHsuAAB6PQAAek4AAHliAAB5eQAAeJYAAHez&#10;AAB14AAAdPwAAHP/AE5NAABHTAAAO00AADBPAAAmUwAAHFgAABNcAAANYQAABmYAAABqAAAAbwAA&#10;AHIAAAB2AAAAeQAAAHwAAAB9AAAAfwAAAIEAAACDAgAAhgcAAIgMAACLEQAAjhgAAI4kAACOMwAA&#10;jUQAAIxYAACLbwAAiowAAImqAACIzwAAhvcAAIX/AE1RAABBUwAANFUAAClaAAAeXwAAFGUAAA1q&#10;AAAFcAAAAHYAAAB7AAAAfwAAAIMAAACHAAAAigAAAI0AAACOAAAAkQAAAJMAAACVAAAAmAAAAJoF&#10;AACdDAAAoBEAAKMaAACjKAAAojoAAKFOAACgZQAAoIEAAJ6gAACdwQAAm+4AAJr/AEZZAAA5XAAA&#10;LWEAACFnAAAWbgAADnUAAAV7AAAAgQAAAIcAAACNAAAAkgAAAJYAAACaAAAAnQAAAJ8AAAChAAAA&#10;pAAAAKYAAACoAAAAqwAAAK4AAACxAwAAtAsAALgRAAC5HgAAuS8AALhDAAC3WgAAtXYAALSXAAC0&#10;tQAAseIAALD8AD9kAAAxaQAAJW8AABh3AAAPfwAABocAAACOAAAAlAAAAJoAAACgAAAApQAAAKoA&#10;AACuAAAAsQAAALIAAAC1AAAAtwAAALoAAAC8AAAAvwAAAMMAAADGAAAAyQAAAM4KAADSEwAA0iMA&#10;ANE3AADQTwAAzmoAAM2KAADKqwAAy8sAAMvvADdxAAApeAAAHYAAABGJAAAIkQAAAJoAAAChAAAA&#10;pwAAAK0AAACzAAAAuQAAAL4AAADCAAAAxQAAAMYAAADJAAAAzAAAAM4AAADSAAAA1QAAANoAAADe&#10;AAAA4QAAAOUAAADqCwAA6xcAAOorAADqQwAA6l4AAOp6AADrmQAA67UAAOvVAP8AAAD/AAAA/wAB&#10;AP8ABwD/AA0A/wASAP8AGwD/ACUA/wAvAP8AOgD/AEMA/wBLAP8AUwD/AFoA/QBgAPsAZgD6AGsA&#10;+AByAPYAeAD0AIAA8QCJAO8AkgDsAJ0A6QCqAOYAvADjANwA3wD3AN0A/wDMAP8AvgD/ALUA/wCw&#10;AP8ArQD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFAD/AB8A/wApAPsAMwD3AD0A8wBFAO8A&#10;TQDsAFMA6ABZAOUAXwDjAGUA4ABqAN0AcQDaAHgA1gCAANIAigDPAJUAzACiAMgAsgDFAMkAwgDt&#10;AMAA/wC7AP8AsAD/AKgA/wCkAP8AoQD/AP8AAAD/AAAA/QAAAPoAAAD4AAAA8AAJAOwAEQDoABkA&#10;5wAjAOUALQDeADYA1gA+ANEARgDNAEwAygBSAMgAWADFAF0AwwBjAMAAaQC+AHAAvAB4ALkAgQC3&#10;AI0AtACaALEAqQCuALwArADhAKoA/ACoAP8AoAD/AJkA/wCWAP8AlAD/AP8AAAD5AAAA8gAAAOcA&#10;AADbAAAA0QAEAMoADQDHABQAxAAdAMIAJgC/AC8AuwA3ALcAPwC0AEUAsQBLAK4AUQCsAFYAqgBc&#10;AKgAYQCmAGgAowBwAKEAeQCfAIQAnQCRAJoAoACYALEAlgDMAJUA8QCUAP8AkQD/AIsA/wCIAP8A&#10;hgD/APcAAADsAAAA3gAAAMkAAAC8AAAAtAAAAK8ACgCrABAAqQAXAKgAIACnACgAogAwAJ8AOACc&#10;AD4AmgBEAJgASgCWAE8AlABVAJMAWgCRAGEAjwBoAI0AcQCLAHsAiQCIAIcAlwCFAKgAgwC+AIEA&#10;5ACAAP8AgAD/AHwA/wB7AP8AeQD/AOkAAADXAAAAwQAAALEAAACmAAAAnQAAAJcABQCUAA0AkgAS&#10;AJAAGgCPACIAjgAqAIsAMQCJADgAhwA+AIUAQwCDAEgAgQBOAH8AVAB+AFoAfABhAHoAaQB4AHMA&#10;dgB/AHUAjgBzAJ8AcQCzAHAA0ABvAPYAbwD/AG8A/wBtAP8AbAD/ANoAAAC/AAAArAAAAJ4AAACT&#10;AAAAjAAAAIUAAACCAAkAfwAPAH4AFQB9ABwAfAAkAHoAKwB3ADEAdQA3AHQAPQByAEIAcQBIAG8A&#10;TQBuAFMAbABaAGsAYgBpAGwAZwB4AGYAhgBkAJcAYgCqAGEAwgBgAOsAYQD/AGEA/wBhAP8AYAD/&#10;AMUAAACtAAAAmwAAAI0AAACDAAAAfAAAAHcAAAByAAUAcAAMAG4AEQBsABcAbAAeAGsAJQBpACwA&#10;ZwAxAGYANwBkAD0AYwBCAGIASABgAE4AXwBVAF0AXQBcAGYAWgByAFkAgABXAJAAVgCjAFUAuQBU&#10;AN4AVAD7AFQA/wBVAP8AVQD/ALYAAACfAAAAjQAAAH8AAAB1AAAAbgAAAGkAAABmAAEAYwAJAGEA&#10;DgBgABMAXwAZAF4AIABdACYAWwAsAFoAMgBYADcAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEATwBs&#10;AE4AegBMAIoASwCcAEoAsQBJAM4ASQDzAEkA/wBJAP8ASgD/AKoBAACUBQAAggcAAHQIAABqCAAA&#10;YwYAAF4EAABbAAAAWQAFAFcADABWABAAVAAVAFMAGwBSACIAUQAoAFAALQBOADMATQA4AEwAPgBL&#10;AEUASgBMAEgAVABHAF0ARgBoAEQAdQBDAIUAQQCYAEAAqwBAAMUAPwDqAD8A/wBAAP8AQAD/AKAI&#10;AACKCwAAeQ0AAGwNAABhDQAAWg0AAFULAABSCQAAUAYAAE8CCABOAA0ATAASAEsAFwBKAB4ASQAj&#10;AEcAKQBGAC8ARQA0AEQAOgBCAEEAQQBIAEAAUAA+AFoAPQBkADwAcgA6AIIAOQCUADgApwA3AL4A&#10;NgDjADYA+QA2AP8ANwD/AJgNAACDDgAAchAAAGURAABbEQAAUxAAAE4QAABKDgAASA0AAEcKAwBH&#10;BwoARQQOAEQCEwBCAhoAQQIgAEADJQA+AysAPQQxADwENwA7BD4AOgVFADkFTgA3BVcANgViADQG&#10;cAAyBoAAMQaSADAGpQAvBbsALgXdAC4G9QAtB/8ALgf/AJEQAAB9EQAAbBMAAF8UAABVFAAAThQA&#10;AEgTAABEEgAAQRAAAEAOAABADQYAQAoMAD4JEAA8CRYAOwocADkKIgA4CigANwsuADYLNQA1CzsA&#10;MwtDADIMTAAwDFYALwxhAC0MbwArDH8AKgySACgMpQAnDLsAJQzdACUN9QAmDf8AJw3/AIsSAAB3&#10;FAAAZxYAAFsXAABRGAAASRcAAEMXAAA/FQAAPBQAADoSAAA5EQEAOQ8IADgODQA3DhIANQ4YADQO&#10;HwAyDiUAMQ8sADAPMgAvEDoALRBCACwQSwAqEFUAKBBhACYQbwAkEIAAIxCTACEQpwAfEL0AHhDg&#10;AB4R9wAfEP8AIBD/AIYUAABzFwAAYxkAAFcaAABNGwAARRoAAEAaAAA7GQAAOBgAADUWAAA0FAAA&#10;MxIEADISCwAxEhAALxIVAC0SHAAsEyIAKxMpACoTMAAoEzcAJxQ/ACYUSAAkFFMAIhRfACAVbQAf&#10;FX4AHRWRABsVpQAZFbsAGBXeABgV+AAZFP8AGhT/AIIXAABvGgAAXxwAAFMdAABKHQAAQh0AADwd&#10;AAA3HAAANBsAADEaAAAvGQAALhYAACwXCAArFg4AKRcTACgXGQAnGCAAJRgmACQYLQAjGDQAIhk9&#10;ACAZRgAeGVEAHRldABsaawAZGnwAFxqPABUaowAUGboAEhnbABMZ9gAUGf8AFRj/AH0aAABrHQAA&#10;XB8AAFAgAABHIAAAPyAAADkfAAA0HwAAMR4AAC0dAAArHAAAKRsAACcbBQAlGwwAJBwRACIcFgAh&#10;HB0AIB0jAB8dKgAeHTIAHB46ABseRAAZHk4AFx5bABYeaQAUH3oAEh6NABEeogAQHrgADh7YAA8e&#10;9QAQHf8AER3/AHodAABnHwAAWSEAAE0iAABEIgAAPCIAADYiAAAyIQAALiEAACogAAAnIAAAJB8A&#10;ACIgAgAgIAoAHiEPAB0hFAAcIRoAGyIhABkiJwAYIi8AFyI4ABUjQQAUI0wAEiNYABEjZwAQI3gA&#10;DiOLAA0jnwAMI7QACyPQAAsi8AAMIv8ADSH/AHYfAABkIgAAViMAAEskAABBJAAAOiQAADQkAAAv&#10;IwAAKyMAACgjAAAkIwAAICMAAB0kAAAbJQcAGSYNABcmEQAWJhcAFSceABQnJQATJywAEic1ABEo&#10;PwAQKEoADihWAA0oZAAMKHQACiiHAAkomwAHJ7EABSfMAAYn7AAHJv4ACCb/AHEiAABgJAAAUyYA&#10;AEgnAAA/JwAANyYAADEmAAAtJgAAKSUAACUlAAAiJQAAHScAABkoAAAWKgQAFCsLABIsEAARLBQA&#10;ECwbABAsIgAOLCkADi0yAA0tOwALLUYACi1SAAgtYAAGLXAABC2DAAItmAAALK4AACzJAAAs6wAB&#10;K/wAAiv/AG0lAABdJwAATygAAEUpAAA8KQAANSkAAC8oAAArKAAAJycAACMnAAAfKAAAGyoAABcs&#10;AAATLgIAEDAIAA4xDQANMRIADDEXAAsxHgAKMSYACDIuAAcyNwAFMkIAAzJOAAEyXAAAMmwAADJ/&#10;AAAylQAAMawAADHHAAAw6gAAMPwAADD/AGgpAABYKgAATCsAAEEsAAA5LAAAMisAAC0rAAApKgAA&#10;JSoAACArAAAcLAAAFy4AABMwAAAQMgIADjQHAAo3DAAHNxAABTcUAAM3GwACNyIAADcqAAA4MwAA&#10;OD4AADhKAAA4WAAAOGgAADh8AAA3kgAAN6kAADbFAAA26gAANv0AADX/AGMsAABULgAASC8AAD4v&#10;AAA2LgAAMC4AACstAAAnLQAAIi0AAB0vAAAYMQAAFDMAABA1AAAONwEACjoHAAY7CwACPA4AAD0S&#10;AAA+FwAAPh4AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD53AAA+jwAAPacAAD3DAAA86QAAPP0A&#10;ADv/AF4wAABQMQAARDIAADsyAAA0MQAALjAAACkvAAAkMAAAHjIAABk0AAAUNgAAEDkAAA07AAAK&#10;PQAABUAFAABBCgAAQg0AAEMQAABEFAAARRoAAEYiAABGKwAARjUAAEZBAABGTwAARl8AAEZzAABF&#10;igAARaQAAETAAABD6AAAQ/4AAEL/AFg0AABLNQAAQTUAADk1AAAyNAAALTMAACY0AAAgNQAAGjgA&#10;ABQ6AAAQPQAADUAAAAlCAAAERQAAAEcDAABIBwAASgsAAEsOAABMEQAAThUAAE8cAABPJQAATy8A&#10;AE88AABPSgAAT1oAAE5tAABOhQAATaAAAEy8AABL5wAAS/4AAEr/AFM5AABHOQAAPjkAADc4AAAx&#10;NwAAKTcAACE5AAAbPAAAFT8AABBCAAAMRQAAB0gAAAJKAAAATQAAAE8AAABRBAAAUgcAAFQLAABV&#10;DgAAVxEAAFkXAABaHwAAWSkAAFk2AABZRAAAWVQAAFhnAABYfwAAV5oAAFa3AABV4wAAVP0AAFT/&#10;AE49AABDPQAAPDwAADU7AAAsPAAAJD4AABxBAAAVRAAAEEgAAAtLAAAFTgAAAFEAAABUAAAAVwAA&#10;AFkAAABbAAAAXQIAAF4GAABgCwAAYg4AAGQSAABnGAAAZyIAAGYuAABmPAAAZk0AAGVgAABldwAA&#10;ZJMAAGOxAABh3QAAYPwAAF//AElCAABBQQAAOj8AADBAAAAmQwAAHkYAABVKAAAQTgAAClIAAANW&#10;AAAAWgAAAF0AAABgAAAAYwAAAGUAAABnAAAAaQAAAGsBAABtBQAAbwoAAHIOAAB1EgAAdxsAAHYm&#10;AAB2NQAAdUYAAHRZAAB0bwAAc4sAAHKpAABwzQAAb/cAAG7/AEZGAABARQAANUYAACpIAAAgTAAA&#10;F1EAABBWAAAJWgAAAV8AAABjAAAAaAAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAA&#10;gAMAAIMIAACGDQAAiRMAAIodAACKKwAAiTwAAIhPAACGZgAAhYEAAISgAACCwgAAgfAAAH//AEZL&#10;AAA6TAAALk8AACNTAAAYWAAAEF4AAAlkAAAAaQAAAG8AAAB0AAAAeAAAAHwAAACBAAAAhAAAAIcA&#10;AACIAAAAiwAAAI4AAACQAAAAkwAAAJYAAACZBwAAnQ0AAKEUAACgIQAAoDEAAJ5EAACdWwAAnHYA&#10;AJmWAACZtQAAluUAAJX+AD9SAAAyVQAAJloAABtgAAARZwAACW0AAAB0AAAAewAAAIEAAACGAAAA&#10;iwAAAJAAAACUAAAAlwAAAJkAAACcAAAAnwAAAKEAAACkAAAApwAAAKoAAACtAAAAsQYAALUNAAC4&#10;FgAAtyYAALY5AAC1UAAAtGoAALKJAACwqgAArs8AAK31ADdcAAArYQAAHmgAABNwAAALeAAAAIAA&#10;AACHAAAAjgAAAJUAAACaAAAAnwAAAKQAAACoAAAArAAAAK0AAACwAAAAswAAALUAAAC4AAAAuwAA&#10;AL8AAADDAAAAxwAAAMsFAADRDgAA0RsAANAuAADPRQAAzV8AAMt+AADJngAAyL4AAMXpAC9pAAAj&#10;cAAAFnkAAA2BAAABiwAAAJMAAACbAAAAogAAAKgAAACuAAAAtAAAALgAAAC9AAAAwAAAAMIAAADF&#10;AAAAyAAAAMsAAADOAAAA0QAAANYAAADbAAAA3wAAAOQAAADoBgAA6xEAAOojAADqOgAA6VQAAOdy&#10;AADlkwAA47MAAOPUAP8AAAD/AAAA/wAAAP8ABAD/AAsA/wAQAP8AFwD/ACEA/wArAP8ANQD/AD4A&#10;/wBHAP8ATgD/AFUA/ABbAPoAYQD4AGYA9gBtAPQAcwDyAHsA7wCEAO0AjgDqAJkA5gCnAOMAuQDf&#10;ANUA2wD3ANYA/wDAAP8AsgD/AKoA/wClAP8AogD/AP8AAAD/AAAA/gAAAPwAAAD8AAMA/gALAP8A&#10;EQD/ABoA/QAkAPkALgD0ADgA8ABAAOwASADpAE4A5gBUAOIAWgDfAF8A3ABlANgAawDUAHIA0AB7&#10;AM0AhQDKAJEAxwCeAMMArgDAAMUAvQDrALsA/wCwAP8ApAD/AJwA/wCYAP8AlQD/AP8AAAD6AAAA&#10;9AAAAPEAAADyAAAA6gAFAOcADgDiABUA4QAeAOEAKADYADEA0AA5AMsAQADIAEcAxQBNAMIAUwC/&#10;AFgAvQBeALsAZAC5AGsAtgBzALQAfACxAIgArgCVAKsApACoALgApgDcAKMA+wCfAP8AlQD/AI8A&#10;/wCLAP8AiQD/APkAAADvAAAA5wAAAN8AAADPAAAAyAAAAMEACgC/ABEAvAAYALsAIQC5ACoAtAAy&#10;ALEAOgCuAEAAqwBGAKgATACmAFEAowBWAKEAXACfAGMAnQBqAJsAcwCZAH4AlgCMAJQAmwCSAK0A&#10;kADHAI4A8ACNAP8AhgD/AIAA/wB9AP8AfAD/AO0AAADgAAAA0QAAAL8AAACzAAAAqgAAAKYABQCi&#10;AA0AoQATAKAAGwCfACMAmwArAJgAMgCVADkAkwA/AJEARACPAEoAjgBPAIwAVQCKAFsAiABjAIYA&#10;awCEAHYAggCCAIAAkgB+AKMAfAC6AHoA4QB5AP8AdwD/AHIA/wBwAP8AbwD/AN0AAADLAAAAtgAA&#10;AKcAAACdAAAAlAAAAI4AAQCLAAoAiQAQAIgAFQCHAB0AhwAlAIQALACCADIAfwA4AH0APQB7AEMA&#10;eQBIAHgATgB2AFQAdQBbAHMAYwBxAG4AbwB6AG0AiQBsAJoAagCuAGkAzABoAPYAZwD/AGUA/wBk&#10;AP8AYwD/AMoAAAC0AAAAoQAAAJMAAACJAAAAggAAAHsAAAB4AAUAdgAMAHUAEQB0ABgAcwAfAHIA&#10;JQBwACwAbgAyAGwANwBqADwAaQBCAGgASABmAE4AZQBVAGMAXQBiAGYAYAByAF4AgABdAJIAWwCl&#10;AFoAvgBZAOkAWQD/AFkA/wBYAP8AWAD/ALkAAACiAAAAkAAAAIMAAAB5AAAAcQAAAG0AAABpAAEA&#10;ZgAJAGUADgBkABMAYwAZAGMAIABhACYAYAAsAF4AMQBcADcAWwA8AFoAQgBYAEgAVwBPAFYAVwBU&#10;AGAAUwBsAFEAeQBQAIoATwCeAE4AtABNANoATQD7AE0A/wBNAP8ATQD/AKoAAACUAAAAggAAAHUA&#10;AABrAAAAZAAAAGAAAABdAAAAWgAFAFgADABXABAAVgAVAFYAGwBVACEAUwAnAFIALABRADEATwA3&#10;AE4APQBNAEMATABKAEoAUgBJAFsASABmAEYAcwBFAIQARACXAEMArABCAMkAQgDxAEIA/wBDAP8A&#10;QwD/AJ4AAACJAAAAeAMAAGoEAABhBAAAWgMAAFUBAABSAAAAUAACAE4ACQBNAA0ATAARAEsAFwBK&#10;ABwASQAiAEgAJwBHAC0ARQAyAEQAOABDAD4AQgBFAEEATQA/AFYAPgBhAD0AbgA7AH4AOgCRADkA&#10;pgA4AL8AOADoADgA/wA5AP8AOQD/AJUDAACABwAAbwkAAGIKAABYCwAAUQoAAEwIAABJBgAARwMA&#10;AEYABgBEAAsAQwAPAEIAEwBBABgAQQAeAD8AIwA+ACkAPQAuADsANAA6ADoAOQBBADgASQA3AFIA&#10;NgBdADQAagAzAHoAMgCMADEAoQAwALgALwDeAC8A+QAvAP8AMAD/AIwJAAB4DAAAaA0AAFwOAABS&#10;DgAASw4AAEUNAABBDAAAPwoAAD4IAgA9BAgAPAENADsAEAA6ABUAOQAaADgAIAA2ACUANQArADQA&#10;MAAzADcAMgA+ADEARgAvAFAALgBaAC0AZwArAHcAKgCJACkAnQAoALMAJwDRACcA8gAnAP8AJwD/&#10;AIYMAAByDgAAYxAAAFYRAABNEQAARREAAEAQAAA8DwAAOQ4AADcNAAA2CwQANggKADUGDgA0BRIA&#10;MgQXADEFHAAwBSIALwUoAC4GLgAtBjQAKwY8ACoGRAApB04AJwdZACYHZQAkB3UAIweHACIHmwAg&#10;BrAAIAbLAB8F7QAfBv4AHwf/AIAOAABtEQAAXhIAAFITAABIEwAAQRMAADsTAAA3EgAANBEAADIQ&#10;AAAwDwEAMA0GADALCwAvChAALQoUACwLGQAqCx8AKQslACgMKwAnDDIAJgw6ACQMQwAjDE0AIQ1Y&#10;ACANZQAeDXUAHA2IABoNnAAZDbEAGAzKABcM6wAXDfwAGAz/AHsRAABpEwAAWhUAAE4WAABFFgAA&#10;PRYAADgVAAAzFQAAMBQAAC0TAAArEgAAKhADACoPCAApDg0AKA4RACYOFgAlDx0AJA8jACMPKQAh&#10;EDEAIBA5AB4QQgAdEEwAGxBYABkQZgAXEHYAFRCJABQQngASELMAERDOABEQ7gASEP4AEhD/AHcT&#10;AABlFQAAVxcAAEsYAABCGQAAOhkAADQYAAAwFwAALBcAACkWAAAnFQAAJhQBACUSBAAjEgsAIhIP&#10;ACESFAAgEhoAHhMgAB0TJwAcEy4AGhM2ABkUQAAXFEoAFhRWABQUZAASFHQAERSHABAUnAAOFLEA&#10;DRTKAA0U6wAOE/4ADhP/AHMVAABhGAAAUxoAAEgbAAA/GwAANxsAADIaAAAtGgAAKRkAACYYAAAk&#10;GAAAIhcAACAWAQAeFggAHRYNABsXEgAaFxcAGRcdABgYJAAWGCsAFRg0ABQYPQASGUgAERlUABAZ&#10;YgAOGXIADRmEAAwZmAAKGa0ACRjGAAkY5wAJGPoAChf/AG8YAABeGgAAUBwAAEUdAAA8HQAANR0A&#10;AC8dAAAqHAAAJhsAACMbAAAhGgAAHhoAABwaAAAaGwUAGBsMABYcEAAVHBUAFBwbABMcIgASHSkA&#10;ER0xABAdOwAOHUUADR5RAAweXgAKHm0ACR6AAAcelAAFHaoAAx3CAAMd5gAEHPgABRz/AGsaAABb&#10;HQAATR4AAEIfAAA6HwAAMh8AAC0fAAAoHgAAJB4AACEdAAAeHQAAHB0AABgeAAAVHwIAEyAJABIh&#10;DgAQIRIAECEYAA4hHwAOIiYADSIuAAwiNwAKIkEACSJNAAciWgAFImkAAyJ8AAEikQAAIqgAACHA&#10;AAAh5QAAIPgAACD/AGcdAABXHwAASiEAAEAhAAA3IgAAMCEAACohAAAmIAAAIiAAAB8fAAAcHwAA&#10;GSAAABYhAAASIwIAECQHAA4mDAAMJhAACyYVAAomHAAJJiIACCYqAAYnMwAEJz0AAydJAAEnVgAA&#10;J2YAACd5AAAnjwAAJqYAACa/AAAl5AAAJfkAACT/AGMgAABUIgAARyMAAD0kAAA0JAAALiMAACgj&#10;AAAkIgAAISIAAB4hAAAaIgAAFyMAABMkAAAQJgIADigHAAsqCwAIKw4ABisTAAQrGAACKx8AASwn&#10;AAAsMAAALDoAACxFAAAsUwAALGMAACx2AAAsjAAAK6QAACu+AAAq5AAAKvoAACn/AF8jAABQJQAA&#10;RCYAADomAAAyJgAAKyYAACYlAAAjJAAAHyQAABskAAAXJQAAFCcAABEpAAAOKwIACy0GAAcvCwAE&#10;MA4AADARAAAxFQAAMRwAADEjAAAyLAAAMjYAADJCAAAyTwAAMl8AADJyAAAxiQAAMaIAADC8AAAw&#10;5AAAL/sAAC//AFonAABMKAAAQCkAADcpAAAvKQAAKSgAACUnAAAhJgAAHCcAABgoAAAUKgAAESwA&#10;AA4uAAALMAEABzIFAAM0CQAANQwAADYPAAA3EgAAOBgAADggAAA4KAAAODIAADk9AAA5SwAAOVsA&#10;ADhuAAA4hQAAN58AADe6AAA25AAANfwAADX/AFUqAABILAAAPSwAADQsAAAtKwAAKCoAACQpAAAe&#10;KgAAGSsAABQtAAARLwAADTEAAAo0AAAHNgAAAjgEAAA6BwAAOwoAAD0NAAA+EAAAQBQAAEAbAABA&#10;JAAAQC4AAEA5AABARwAAQFYAAEBpAABAgAAAP5sAAD63AAA94wAAPPwAADz/AFAvAABDLwAAOS8A&#10;ADIvAAAsLQAAJywAACAtAAAaLwAAFTEAABEzAAANNgAACTgAAAU7AAAAPQAAAEABAABBBAAAQwcA&#10;AEULAABGDgAASBEAAEoWAABKHgAASigAAEo0AABJQgAASVEAAElkAABIewAASJcAAEe0AABG4AAA&#10;RfwAAET/AEozAAA/MwAANjMAADAxAAAqMAAAIzEAABwzAAAWNQAAETgAAA07AAAIPgAAA0EAAABD&#10;AAAARgAAAEgAAABKAAAATAQAAE4HAABPCwAAUQ4AAFQSAABVGQAAVSIAAFQuAABUPAAAVEsAAFNe&#10;AABTdAAAUpAAAFGuAABQ1wAAT/sAAE7/AEU3AAA8NwAANTYAAC80AAAmNQAAHjcAABc6AAARPQAA&#10;DEEAAAdEAAAASAAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFgCAABbBgAAXQsAAF8OAABiEwAA&#10;YhsAAGInAABiNAAAYUUAAGBXAABgbQAAX4kAAF2nAABczAAAWvgAAFn/AEE8AAA6OwAANDkAACo6&#10;AAAhPAAAGEAAABFDAAAMRwAABksAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAYwAAAGUA&#10;AABnAQAAagUAAG0KAABwDgAAcxUAAHIgAAByLQAAcT0AAHBPAABvZQAAboAAAG2fAABrwQAAafEA&#10;AGj/AD9AAAA5PgAALj8AACRCAAAaRgAAEkoAAAxPAAAEVAAAAFgAAABdAAAAYQAAAGUAAABoAAAA&#10;awAAAG4AAABxAAAAcwAAAHUAAAB4AAAAewAAAH4DAACBCgAAhQ8AAIcXAACGJAAAhTQAAIRGAACC&#10;XQAAgXYAAH+WAAB+tgAAfOcAAHr/AD9EAAAzRQAAKEgAAB1MAAATUgAADFcAAANdAAAAYwAAAGgA&#10;AABtAAAAcQAAAHYAAAB6AAAAfgAAAIEAAACDAAAAhgAAAIkAAACLAAAAjgAAAJIAAACVAQAAmQkA&#10;AJ4QAACeGgAAnSkAAJw8AACaUgAAmGwAAJaLAACUqgAAktQAAJD6ADhLAAAsTgAAIFMAABVZAAAN&#10;YAAAA2cAAABuAAAAdAAAAHoAAACAAAAAhAAAAIoAAACOAAAAkgAAAJUAAACXAAAAmgAAAJ0AAACg&#10;AAAAowAAAKcAAACrAAAArwAAALQJAAC4EAAAtx4AALUwAACzRgAAsWAAAK9+AACsoAAAq8EAAKnu&#10;ADFVAAAkWwAAGGEAAA5pAAAFcQAAAHkAAACBAAAAiAAAAI8AAACUAAAAmgAAAJ8AAACkAAAAqAAA&#10;AKkAAACsAAAArwAAALMAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMsAAADRCgAA0xQAANElAADQOwAA&#10;zVQAAMpxAADIkgAAxbMAAMPeACliAAAcaQAAEXEAAAd7AAAAhAAAAI0AAACVAAAAnQAAAKMAAACp&#10;AAAArwAAALQAAAC5AAAAvAAAAL4AAADCAAAAxQAAAMgAAADMAAAA0AAAANQAAADaAAAA3wAAAOQA&#10;AADqAAAA7gwAAO0aAADsLwAA6kkAAOhlAADmhgAA5KUAAOLGAP8AAAD/AAAA/wAAAPwAAQD8AAgA&#10;/gAOAP8AFAD/AB0A/wAmAP8AMAD/ADoA/wBCAP8ASQD+AFAA+wBWAPkAXAD2AGIA9ABoAPIAbwDw&#10;AHYA7QB/AOoAiQDnAJUA5ACjAOAAtQDbANAA1QD2AMoA/wC2AP8AqAD/AJ8A/wCaAP8AlgD/AP8A&#10;AAD7AAAA9gAAAPMAAADzAAAA9gAJAPoADgD9ABYA+wAgAPcAKgDyADMA7QA7AOkAQwDmAEkA4gBP&#10;AN4AVQDbAFsA1gBgANIAZwDPAG4AzAB2AMkAgADGAIwAwgCaAL8AqgC7AMEAuADpALYA/wCnAP8A&#10;mgD/AJIA/wCNAP8AigD/APoAAADxAAAA6gAAAOcAAADnAAAA5AABAOAACwDbABEA2gAaANsAIwDR&#10;ACwAygA0AMYAOwDCAEIAvwBIALwATgC6AFMAuABZALYAXwCzAGYAsQBuAK4AdwCsAIMAqQCRAKYA&#10;oQCjALUAoADYAJ4A+wCVAP8AiwD/AIUA/wCAAP8AfgD/AO8AAADjAAAA2gAAANMAAADGAAAAvwAA&#10;ALkABgC3AA4AtAAUALQAHQCzACUArgAtAKsANACnADsApABBAKEARgCfAEwAnQBRAJsAVwCZAF4A&#10;lwBlAJUAbgCTAHkAkACHAI4AlwCMAKkAiQDEAIgA7wCFAP8AfAD/AHYA/wBzAP8AcgD/AOAAAADQ&#10;AAAAxgAAALYAAACpAAAAoQAAAJ0AAQCZAAoAmAAQAJgAFgCXAB4AlAAmAJEALQCPADQAjAA6AIoA&#10;PwCIAEUAhwBKAIUAUACDAFYAgQBeAIAAZgB+AHEAfAB9AHkAjQB3AKAAdQC2AHMA3wByAP8AbgD/&#10;AGkA/wBnAP8AZQD/AMwAAAC+AAAAqwAAAJ0AAACTAAAAigAAAIUAAACCAAUAgAANAH8AEQB/ABgA&#10;gAAgAH0AJgB6AC0AdwAzAHUAOAB0AD4AcgBDAHAASQBvAE8AbQBWAGwAXgBqAGgAaAB1AGcAhABl&#10;AJYAZACrAGIAyQBhAPYAYAD/AFwA/wBbAP8AWgD/AL0AAACpAAAAlwAAAIkAAAB+AAAAeAAAAHMA&#10;AABvAAEAbQAJAGwADgBrABMAawAZAGoAIABoACYAZgAsAGUAMgBjADcAYgA8AGAAQgBfAEgAXQBP&#10;AFwAVwBaAGEAWQBtAFcAewBWAI4AVQCiAFMAuwBSAOkAUgD/AFAA/wBPAP8ATwD/AK0AAACYAAAA&#10;hgAAAHgAAABuAAAAZwAAAGMAAABgAAAAXQAFAFwACwBbABAAWwAVAFsAGwBaACEAWAAmAFYALABU&#10;ADEAUwA2AFIAPABRAEIATwBJAE4AUQBNAFsASwBmAEoAdABJAIUASACZAEcAsQBGANgARgD8AEUA&#10;/wBFAP8ARQD/AJ8AAACJAAAAeAAAAGwAAABiAAAAWwAAAFYAAABTAAAAUQACAE8ACABPAA0ATgAR&#10;AE4AFgBNABwATAAhAEoAJgBJACwASAAxAEcANwBFAD0ARABEAEMATABCAFUAQABgAD8AbgA+AH4A&#10;PQCSADwAqQA7AMcAOwDzADsA/wA7AP8APAD/AJMAAAB+AAAAbgAAAGEAAABYAAAAUQAAAEwAAABJ&#10;AAAARwAAAEUABQBEAAsAQwAOAEMAEgBDABcAQgAdAEAAIgA/ACcAPgAsAD0AMgA7ADgAOgA/ADkA&#10;RwA4AFAANwBbADUAaAA0AHgAMwCMADIAogAxALwAMQDnADEA/wAyAP8AMwD/AIkAAAB2AwAAZgUA&#10;AFkHAABQBwAASQYAAEMFAABAAwAAPgEAADwAAwA7AAgAOgANADoAEAA5ABQAOQAZADcAHgA2ACMA&#10;NQAoADQALgAzADQAMgA7ADAAQwAvAEwALgBXAC0AZAAsAHMAKwCHACoAnAApALUAKQDcACkA+wAp&#10;AP8AKgD/AIEEAABuCAAAXwoAAFMLAABKCwAAQgsAAD0KAAA5CQAANggAADUFAAA0AgYAMwAKADIA&#10;DgAxABEAMQAVADAAGgAvAB8ALgAkACwAKgArADAAKgA3ACkAPwAoAEkAJwBUACYAYAAkAG8AIwCC&#10;ACIAlwAhAK4AIQDMACEA8wAhAP8AIgD/AHsJAABoDAAAWg0AAE4OAABFDgAAPQ4AADgNAAAzDQAA&#10;MAwAAC4LAAAtCQMALQYIACwEDAArAg8AKgESACkBFwAoARwAJwAhACYAJwAlAC0AJAA0ACMBPQAi&#10;AUYAIQFRAB8BXQAeAWwAHAF/ABsAlAAaAKoAGgDFABoA6wAZAP8AGgD/AHUMAABkDgAAVQ8AAEoQ&#10;AABAEAAAORAAADMQAAAvDwAALA4AACkOAAAnDQEAJwwFACcKCgAmCA0AJQcQACQGFAAiBhkAIQYf&#10;ACAHJAAfBysAHgcyAB0HOgAcCEQAGghPABkIXAAXCGsAFgh9ABUHkQAUB6cAEwa/ABIF5AASBfoA&#10;EgX/AHEOAABfEAAAUREAAEYSAAA9EgAANhIAADASAAArEQAAKBEAACUQAAAjEAAAIg4EACENBwAh&#10;DAsAIAsOAB8LEgAdCxcAHAwcABsMIgAaDCkAGQwxABgMOQAWDUMAFQ1PABMNXAASDWsAEA1+AA8N&#10;kgAODacADQy+AA0M4AANDPUADQz/AG0QAABcEQAAThMAAEMUAAA6FAAAMhQAAC0UAAAoEwAAJRMA&#10;ACISAAAgEQAAHhEDABwQBQAcDwgAGw8MABoOEAAZDxQAFw8aABYPIQAVECgAFBAwABIQOQAREEQA&#10;EBBQAA4QXQANEGsADBB8AAsQkAAJEKUACBC8AAcQ3wAHEPQABw//AGkRAABYFAAASxUAAEAWAAA3&#10;FgAAMBYAACoWAAAmFQAAIhUAAB8UAAAdEwAAGhMCABkSBAAXEgYAFhIKABUSDgAUEhIAEhIYABET&#10;HgAREyUAEBMuAA4TNwANFEAADBRLAAsUWAAJFGcABxR4AAYUjQAEFKMAAxO7AAIT3QABEvQAAhL/&#10;AGUTAABVFgAASBcAAD0YAAA0GAAALRgAACgYAAAjFwAAIBcAAB0WAAAaFQAAGBUCABYVBAAUFQUA&#10;EhYIABEWDQAQFxAADhcVAA4XGwANFyIADBcpAAsYMgAJGDwABxhHAAUYVAAEGGMAAhh1AAEYiwAA&#10;F6EAABe5AAAX3QAAFvUAABb/AGEWAABSGAAARRoAADsaAAAyGgAAKxoAACUaAAAhGQAAHhgAABsY&#10;AAAYFwAAFhcCABQXAwASGAUAEBkHAA4bCwAMGw8ACxsTAAobGAAIHB8ABxwmAAUcLwAEHDgAAhxE&#10;AAAdUQAAHWAAAB1yAAAciAAAHKAAABu5AAAb3gAAGvYAABr/AF4YAABPGgAAQhwAADgcAAAvHQAA&#10;KRwAACMcAAAfGwAAHBoAABkZAAAXGQEAFBkCABIaAwAQGwQADh0HAAweCwAJHw4ABiARAAUgFgAD&#10;IBwAASEjAAAhKwAAITUAACFAAAAhTgAAIV0AACFvAAAhhgAAIJ4AACC4AAAf3gAAHvgAAB7/AFob&#10;AABLHQAAPx4AADUfAAAtHwAAJx4AACIdAAAeHQAAGxwAABgbAAAVGwAAEhwAABAdAgAOHwQADCEG&#10;AAkiCgAFIw0AAiQQAAAlEwAAJRkAACYgAAAmKAAAJjIAACY9AAAmSgAAJloAACZsAAAmgwAAJZwA&#10;ACW3AAAk3wAAI/kAACP/AFUeAABHIAAAPCEAADIhAAArIQAAJSAAACAfAAAdHgAAGh0AABYeAAAT&#10;HgAAECAAAA4hAAAMIwIACCUFAAUnCQAAKAsAACoOAAArEQAALBYAACwdAAAsJQAALC4AACw6AAAs&#10;RwAALFYAACxpAAAsgAAAK5oAACq1AAAp3wAAKfsAACj/AFEiAABEIwAAOCQAAC8kAAAoIwAAIyIA&#10;AB8hAAAcIAAAFyAAABMhAAAQIwAADiQAAAsmAAAIKAAABCoEAAAsBwAALgkAADAMAAAxDwAAMxMA&#10;ADMZAAAzIQAAMyoAADM1AAAzQwAAM1IAADNlAAAyewAAMpcAADGzAAAw3gAAL/sAAC7/AEwlAAA/&#10;JgAANScAAC0mAAAnJQAAIiQAAB4jAAAZIwAAFCQAABEmAAAOKAAACyoAAAcsAAADLwAAADECAAAz&#10;BAAANQcAADcKAAA5DQAAOhAAADsVAAA7HQAAOyYAADsxAAA7PgAAO04AADtgAAA6dwAAOZIAADiw&#10;AAA32wAANvwAADX/AEcpAAA7KgAAMioAACspAAAlJwAAISYAABsnAAAVKAAAESoAAA4sAAAKLwAA&#10;BjEAAAE0AAAANgAAADgAAAA7AQAAPQQAAD8HAABBCgAAQw4AAEURAABFGAAARSEAAEUsAABEOQAA&#10;REgAAERbAABDcQAAQo0AAEGrAABA0gAAP/oAAD7/AEItAAA4LgAALy0AACkrAAAkKgAAHSoAABcs&#10;AAARLgAADTEAAAk0AAAENwAAADoAAAA8AAAAPwAAAEEAAABEAAAARgAAAEgDAABKBwAATAsAAE4O&#10;AABQEwAAUBwAAFAnAABPNAAAT0MAAE9VAABOagAATYYAAEykAABKygAASfgAAEj/AD4yAAA1MQAA&#10;Li8AACkuAAAgLgAAGTEAABIzAAAONwAACToAAAI9AAAAQAAAAEQAAABHAAAASQAAAEwAAABPAAAA&#10;UQAAAFMAAABVAQAAWAYAAFoLAABdDgAAXxUAAF4gAABeLAAAXTwAAFxOAABbYwAAWn4AAFidAABX&#10;wAAAVfIAAFT/ADo2AAAzNAAALTIAACQzAAAbNgAAEzkAAA49AAAIQQAAAEUAAABJAAAATAAAAFAA&#10;AABTAAAAVgAAAFkAAABbAAAAXQAAAGAAAABiAAAAZQAAAGgFAABrCwAAbxAAAG8YAABuJQAAbTQA&#10;AG1GAABrWwAAanUAAGiUAABmtgAAZOkAAGL/ADg5AAAyNwAAKDkAAB47AAAVPwAADkQAAAdJAAAA&#10;TQAAAFIAAABWAAAAWgAAAF4AAABiAAAAZQAAAGgAAABrAAAAbQAAAHAAAABzAAAAdgAAAHkAAAB9&#10;BAAAgQsAAIURAACEHQAAgiwAAIA+AAB+VAAAfmsAAHuKAAB6qgAAd9YAAHX9ADg9AAAsPgAAIkEA&#10;ABdGAAAPSwAAB1EAAABXAAAAXAAAAGIAAABmAAAAawAAAG8AAAB0AAAAeAAAAHsAAAB+AAAAgAAA&#10;AIMAAACGAAAAigAAAI0AAACRAAAAlgMAAJsMAACdEwAAmyEAAJozAACXSQAAlGIAAJN/AACQoAAA&#10;jsUAAIzzADFEAAAlSAAAGk0AABBTAAAIWgAAAGEAAABoAAAAbgAAAHQAAAB5AAAAfwAAAIQAAACJ&#10;AAAAjQAAAJEAAACTAAAAlgAAAJkAAACdAAAAoAAAAKQAAACoAAAArAAAALIDAAC3DQAAtxcAALUo&#10;AACyPgAAsFYAAKxzAACqlAAAqbQAAKXlACpPAAAeVAAAElsAAApiAAAAagAAAHMAAAB7AAAAggAA&#10;AIkAAACOAAAAlAAAAJoAAACfAAAApAAAAKYAAACpAAAArQAAALAAAACzAAAAtwAAALsAAADAAAAA&#10;xQAAAMsAAADRBAAA1Q4AANMdAADQMgAAzUsAAMpmAADGhwAAwqkAAMHLACJbAAAWYgAADGsAAAF0&#10;AAAAfQAAAIcAAACQAAAAlwAAAJ4AAACkAAAAqwAAALEAAAC2AAAAugAAALwAAADAAAAAxAAAAMgA&#10;AADLAAAAzwAAANQAAADaAAAA4AAAAOYAAADrAAAA8QYAAPATAADuJwAA7D8AAOpbAADnegAA5JsA&#10;AOC7AP8AAAD7AAAA9gAAAPMAAAD0AAUA9gAMAPoAEQD/ABkA/wAiAP8ALAD/ADUA/wA9AP8ARQD8&#10;AEwA+gBSAPcAWAD1AF4A8wBkAPEAagDuAHIA7AB6AOkAhQDlAJEA4QCgAN0AsgDYAM4A0gD2AMEA&#10;/wCtAP8AngD/AJYA/wCQAP8AjAD/APoAAADyAAAA7AAAAOkAAADpAAAA7AAFAPIADAD4ABIA9wAb&#10;APUAJQDwAC4A6wA3AOYAPgDiAEUA3QBLANgAUADTAFYA0ABcAM0AYgDKAGoAyAByAMUAfADCAIgA&#10;vgCWALoAqAC3AL8AtADoAK4A/wCdAP8AkAD/AIgA/wCDAP8AgAD/APAAAADlAAAA3gAAANoAAADb&#10;AAAA3AAAANgABwDRAA4A0QAVANIAHgDLACcAxQAvAMAANwC9AD0AugBEALcASQC1AE8AsgBVALAA&#10;WwCuAGEArABpAKkAcwCnAH8ApACNAKEAngCeALIAmwDVAJkA/ACMAP8AggD/AHsA/wB2AP8AdAD/&#10;AOIAAADTAAAAygAAAMcAAAC8AAAAtgAAALAAAQCvAAsArAARAK0AGACtACAAqAAoAKQALwCgADYA&#10;nQA8AJsAQgCZAEcAlwBNAJUAUwCTAFkAkQBhAI8AagCMAHUAigCDAIgAlACGAKcAgwDCAIIA8AB8&#10;AP8AcwD/AG0A/wBqAP8AaAD/AM8AAADBAAAAuQAAAK0AAACgAAAAmAAAAJQAAACRAAYAkAANAJAA&#10;EgCPABkAjgAhAIsAKACIAC8AhgA1AIQAOgCCAEAAgABFAH4ASwB8AFIAegBZAHgAYgB2AGwAdAB5&#10;AHIAiQBxAJ0AbwC0AG0A3wBsAP8AZQD/AGAA/wBeAP8AXAD/AL4AAACxAAAAoAAAAJIAAACJAAAA&#10;ggAAAHwAAAB6AAEAeAAJAHcADgB4ABQAdwAaAHQAIQByACcAcAAtAG4AMwBsADgAawA+AGkARABo&#10;AEoAZgBRAGQAWgBjAGQAYQBwAF8AfwBeAJMAXQCpAFwAyABbAPcAVwD/AFQA/wBSAP8AUQD/ALAA&#10;AACfAAAAjQAAAH8AAAB0AAAAbgAAAGoAAABmAAAAZQAEAGMACwBjABAAYwAVAGMAGwBhACEAXwAn&#10;AF0ALABcADIAWgA3AFkAPQBXAEMAVgBLAFUAUwBTAFwAUgBoAFAAdwBPAIkATgCfAE0AugBMAOkA&#10;SwD/AEkA/wBHAP8ARwD/AKIAAACNAAAAfAAAAG4AAABlAAAAXgAAAFkAAABXAAAAVQABAFQABwBT&#10;AA0AUwARAFQAFgBSABsAUQAhAE8AJgBOACsATAAxAEsANwBKAD0ASQBEAEcATABGAFYARABhAEMA&#10;cABCAIEAQQCXAEAArwA/ANcAPwD/AD4A/wA9AP8APgD/AJQAAAB/AAAAbwAAAGMAAABZAAAAUQAA&#10;AE0AAABKAAAASAAAAEcABABHAAoARgAOAEYAEQBHABYARQAcAEQAIQBCACYAQQArAEAAMQA+ADcA&#10;PQA+ADwARwA6AFAAOQBbADgAaQA3AHoANgCPADUApwA1AMYANAD1ADQA/wA0AP8ANQD/AIgAAAB0&#10;AAAAZQAAAFgAAABPAAAASAAAAEMAAAA/AAAAPQAAADwAAgA8AAcAOwAMADsADwA7ABIAOgAXADkA&#10;HAA3ACEANgAmADUALAA0ADIAMwA5ADEAQQAwAEsALwBWAC4AYwAtAHMALACIACwAoAArALsAKwDq&#10;ACsA/wArAP8ALAD/AH8AAABsAAAAXQEAAFECAABIAwAAQAMAADsCAAA3AAAANAAAADMAAAAyAAUA&#10;MgAJADIADQAxABAAMQATADAAGAAvAB0ALQAiACwAKAArAC4AKgA1ACkAPQAoAEYAJwBRACYAXgAl&#10;AG4AJACCACMAmQAjALMAIgDeACIA/wAjAP8AJAD/AHcAAABlBAAAVgYAAEsHAABCCAAAOggAADUH&#10;AAAwBgAALQUAACwDAAArAAMAKgAHACkACwApAA4AKQARACgAFQAnABkAJgAeACUAJAAkACoAIwAx&#10;ACIAOQAhAEMAIABOAB8AWgAeAGkAHQB8ABwAkwAbAKwAGwDNABsA9gAbAP8AHAD/AHAFAABfCAAA&#10;UQoAAEYLAAA9CwAANQsAADALAAArCgAAKAkAACUIAAAkBwIAIwQGACMCCQAiAQwAIgAPACEAEgAg&#10;ABYAHwAbAB4AIAAdACYAHAAuABsANgAaAD8AGQBKABgAVwAXAGYAFgB4ABUAjwAVAKYAFADDABQA&#10;7gAUAP8AFQD/AGsIAABbCwAATQwAAEINAAA5DQAAMQ0AACwNAAAnDQAAIwwAACEMAAAfCwEAHgoF&#10;AB0ICAAdBgsAHAUNABwEEAAbBBQAGQQYABkEHgAYBCMAFwQrABYEMwAVBDwAFARHABMDVAASA2MA&#10;EQN1ABACigAQAaIADwC8AA8A5QAPAP4AEAD/AGcLAABXDQAASQ4AAD4PAAA1DwAALg8AACgPAAAk&#10;DgAAIA4AAB0OAAAbDQEAGQ0EABgMBwAYCwkAFwkMABcJDgAWCRIAFQkWABQJGwATCSEAEgkoABIJ&#10;MAARCToAEAlFAA8JUgAOCWEADQlzAAwIiAALCJ8ACge3AAoG2wAKBfYACgT/AGMNAABTDgAARhAA&#10;ADsRAAAyEQAAKxEAACUQAAAhEAAAHRAAABoPAAAYDwEAFg4EABUOBwAUDQkAEw0LABMMDQASDBAA&#10;EQwUABAMGQAQDB8ADwwnAA4NLwANDTkADA1FAAsNUQAJDWAACA1xAAYNhgAFDZ0ABAy0AAMM0gAC&#10;DPEAAgv/AF8OAABQEAAAQxEAADgSAAAvEgAAKBIAACMSAAAeEQAAGxEAABgRAAAVEAIAFBAFABIQ&#10;BwARDwkAEA8KABAODAAODg4ADg8SAA0PFwAMEB0ADBAkAAoQLAAJEDYACBBBAAYQTgAFEF0AAxBv&#10;AAEQhAAAEJwAAA+0AAAO1AAADvMAAA7/AFwQAABNEgAAQBMAADYUAAAtFAAAJhQAACETAAAcEwAA&#10;GRIAABYSAAAUEQMAEhEGABERCAAQEAoADhALAA0RCwAMEQ0ACxIRAAoSFQAJEhoACBIhAAYTKQAF&#10;EzMAAxM+AAITSwAAE1oAABNsAAATggAAEpsAABK0AAAR1wAAEfUAABH/AFgSAABJFAAAPRUAADMW&#10;AAArFgAAJBUAAB8VAAAaFAAAFxQAABQTAQATEgQAERIHABASCQAOEgkADRIJAAsTCgAJFA0ABxUP&#10;AAYWEwAEFhgAAxYfAAIWJwAAFzAAABc7AAAXSAAAF1gAABdqAAAWgAAAFpkAABW0AAAV2QAAFPcA&#10;ABP/AFUUAABGFgAAOhcAADAYAAAoGAAAIhcAAB0WAAAZFgAAFhUAABMUAwASEwYAEBMHAA8TBwAN&#10;FAcACxUIAAkWCQAGGAwAAxoOAAEaEQAAGhYAABscAAAbJAAAGy0AABs4AAAbRgAAHFUAABtnAAAb&#10;fQAAG5cAABqzAAAZ2wAAGPkAABf/AFEWAABDGAAANxkAAC4aAAAmGgAAIBkAABsYAAAYFwAAFRYB&#10;ABMVBQARFQQADxUEAA0WBAALFwUACRkGAAYaCAACHAoAAB4NAAAgEAAAIBMAACAZAAAgIQAAISoA&#10;ACE1AAAhQgAAIVIAACBkAAAgegAAH5UAAB+xAAAe2wAAHfoAABz/AE0ZAAA/GwAANBwAACscAAAk&#10;HAAAHhsAABoaAAAXGAAAFBcCABIXAgAQGAEADRkBAAsaAgAIHAMABR0EAAIfBgAAIQgAACMLAAAl&#10;DgAAJhEAACYWAAAmHgAAJycAACcyAAAnPwAAJk4AACZgAAAmdwAAJZIAACSvAAAj2gAAIvsAACH/&#10;AEgdAAA8HgAAMR8AACgeAAAiHgAAHRwAABkbAAAWGgAAEhoAABAbAAANHAAACx0AAAgfAAAEIQAA&#10;ASMCAAAlBAAAJwYAACkJAAAsDAAALg8AAC4TAAAuGgAALiMAAC4uAAAuOwAALkoAAC1cAAAtcgAA&#10;LI4AACusAAAq1AAAKfsAACj/AEQgAAA4IQAALiEAACYhAAAgIAAAHB4AABgdAAAUHQAAEB4AAA4f&#10;AAALIQAAByMAAAMlAAAAJwAAACkAAAAsAQAALgMAADAGAAAzCgAANQ0AADYRAAA2FwAANh8AADYp&#10;AAA2NgAANkUAADVXAAA1bQAANIkAADKoAAAxzwAAMPoAAC//AD8kAAA0JAAAKyQAACQjAAAfIQAA&#10;GyAAABYgAAARIQAADiMAAAolAAAGKAAAAioAAAAtAAAALwAAADIAAAA0AAAANwAAADkDAAA7BgAA&#10;PgoAAEAOAABBEgAAQRoAAEAlAABAMQAAQEAAAD9SAAA+ZwAAPYIAADyiAAA6xwAAOfgAADj/ADoo&#10;AAAwKAAAKScAACMlAAAfIwAAGCQAABIlAAAOKAAACioAAAUtAAAAMAAAADMAAAA2AAAAOAAAADsA&#10;AAA+AAAAQAAAAEIAAABFAgAARwYAAEoKAABNDgAATRUAAEwfAABMKwAASzoAAEpMAABJYQAASHwA&#10;AEebAABFvwAAQ/MAAEL/ADYsAAAtKwAAJykAACMnAAAbKAAAFCoAAA4tAAAKMAAABDMAAAA3AAAA&#10;OgAAAD0AAABAAAAAQwAAAEYAAABIAAAASwAAAE0AAABQAAAAUwEAAFYGAABZCwAAWxAAAFsZAABa&#10;JQAAWTQAAFhGAABXWgAAVXQAAFSTAABStQAAUOoAAE//ADMwAAAsLgAAJywAAB4tAAAWLwAAEDIA&#10;AAo2AAADOgAAAD8AAABCAAAARgAAAEkAAABMAAAATwAAAFIAAABVAAAAWAAAAFoAAABdAAAAYAAA&#10;AGMAAABnBgAAawwAAGwSAABrHgAAaywAAGk9AABnUgAAZmoAAGSJAABhqwAAX9wAAF3/ADEzAAAs&#10;MQAAIjIAABk1AAAROQAACj0AAAJCAAAARwAAAEwAAABQAAAAVAAAAFgAAABbAAAAXwAAAGIAAABl&#10;AAAAaAAAAGsAAABuAAAAcQAAAHUAAAB5AAAAfQYAAIINAACCFgAAgCQAAH41AAB8SQAAe2EAAHh/&#10;AAB2nwAAc8YAAHD3ADE2AAAmOAAAHDsAABJAAAALRQAAAksAAABRAAAAVgAAAFsAAABgAAAAZQAA&#10;AGkAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAACCAAAAhQAAAIkAAACOAAAAkwAAAJgGAACcDgAA&#10;mxoAAJgrAACWQAAAklkAAJFzAACNlQAAi7UAAIjoACs+AAAgQQAAFUcAAA1NAAACVAAAAFsAAABh&#10;AAAAaAAAAG4AAABzAAAAeQAAAH4AAACDAAAAiAAAAIwAAACPAAAAkgAAAJUAAACZAAAAnQAAAKEA&#10;AAClAAAAqgAAALAAAAC3BwAAuBEAALUhAACyNQAAr00AAKppAACoiAAApqgAAKLRACNIAAAYTgAA&#10;DlQAAARcAAAAZAAAAG0AAAB1AAAAfAAAAIMAAACJAAAAjwAAAJUAAACbAAAAoAAAAKMAAACmAAAA&#10;qQAAAK0AAACxAAAAtQAAALkAAAC+AAAAxAAAAMoAAADSAAAA2goAANYWAADSKQAAzkEAAMpcAADF&#10;fAAAwp0AAMG9ABxVAAARXAAAB2UAAABuAAAAdwAAAH8AAACIAAAAkAAAAJgAAACfAAAApQAAAK0A&#10;AACzAAAAuAAAALoAAAC+AAAAwgAAAMYAAADKAAAAzgAAANMAAADaAAAA4AAAAOcAAADtAAAA8wAA&#10;APQOAADyHgAA7zYAAOxRAADobgAA5JAAAN+xAAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8R&#10;EhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZ&#10;W1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gi&#10;o6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr&#10;7O3u8PHy9PX29/n6+/z+//////////////////////////////////////////////////////8A&#10;AAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2&#10;Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+&#10;gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbH&#10;yMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////&#10;////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxES&#10;ExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlb&#10;XF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKj&#10;pKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs&#10;7e7w8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAB&#10;AgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6&#10;Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJz&#10;dHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqus&#10;ra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl&#10;5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEA&#10;AAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYn&#10;KCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9g&#10;YWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZ&#10;mpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS&#10;09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYG&#10;BwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkp&#10;KissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5&#10;fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS&#10;0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb2&#10;9/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYX&#10;FxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RF&#10;RkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1&#10;tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm&#10;5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tL&#10;Mv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7Gd&#10;gtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+m&#10;Ohj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/piUG/6QwDv+nOhj/skMi/7xLMv/DVEX8xl1a8chkcePGaofWwG+by7hyrMKxdLq7&#10;rXfEtKl7zaujf9SinoXbmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4Zma&#10;juGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuH/piUG/6UwDv+oOhf/s0Mi/75LMf/FVEX5yVxb781j&#10;cePMaYjVxm2cyb9wrr22crq0sHXDq6p4yqKlfNGZoYHYkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd&#10;kJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid3/piUG/6UwDv+qOhf/&#10;tUMi/8BLMf3IU0X2zVtb7dFhcuHQZ4nRy2udwsBurba3cbissXPBo6x2yJqoec6SpH7UiaCF2Img&#10;hdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF&#10;2Imghdj/pyUG/6UwDv+rOhf/tkMh/8FLMfrLUkTz0Vpa6tlgct7WZYnLzGqcu8Ftq6+5cLaltHK+&#10;nK90xJSrd8qLp3vPhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSE&#10;pIHUhKSB1ISkgdSEpIHUhKSB1ISkgdT/pyUG/6YwDv+tOhb/uEIh/sRKMPfOUkTw1lha5+Bectba&#10;ZIjEzWmatMNsqKi7b7KetnC6lrJywI6udsaGqnrKf6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/&#10;zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf87/qCUG/6cwDv+uORb/ukIg&#10;+8ZKL/TTUUPr3Vda4+Zccc7bZIe9z2mYrsVrpaK+bq+YuW+2kLVxvIixdMGBrnjFe6x9yXusfcl7&#10;rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXus&#10;fcn/qCQG/6cwDf+wORX/vUIf98lKL+/YUELm41VZ3OhbcMbdY4W20WiVp8hroZzBbaqTvG+xirlx&#10;toS1dLt9sne/d7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzC&#10;d7B8wnewfMJ3sHzCd7B8wnewfML/qSQF/6gwDf+zORT+wEIe881KLendT0Dh6VNZ0+pbb7/fY4Kv&#10;02eRoctqnZbFbaWNwG+rhr1xsH+6c7V6t3e4dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1&#10;e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7v/qiQF/6kvDf+2OBP5xEEd7dJJ&#10;K+LjTUDb71JYyu1abbfhYn+o1meNm89ql5HJbZ+IxW+lgsJxqXu/dK12vXewcbt7s3G7e7Nxu3uz&#10;cbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7P/&#10;qyQF/6svDf+6OBLzyUEb5NpJKNjoTEDO81FXwO9Za67kYXqg3GeGlNRrkIvPbpeEzHCcfclzoHjG&#10;daNzxHimbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8&#10;qW7CfKluwnypbsJ8qW7CfKn/rSQF/7AvC/vAOA/q0EEX2uJGKMzuTEHD+VBVtfNYZqXpYXSX4Wd+&#10;jdtrhoXXb4x/1HKRetF1lHXPeJdxzXuabMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxs&#10;zH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpz/ryME/7YtCfHINgzd3D0TzepGKsH2&#10;S0C2/09RqvdYYJvvYWuP6Gh0heRte3/gcYB53nSDddx4hnLae4lu2H6La9aCjWvWgo1r1oKNa9aC&#10;jWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo3/sSME&#10;+r8sBuPULwfO5jsWwfNFK7T/ST2o/05Mnv1XWJH2YWGG8Wlpf+1vbnnqdHJ16Hd1ced6d27lfXlr&#10;5IB7aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnj&#10;hHxp44R8aeOEfGnjhHz/tSID68siAtDjJwfC8ToZtP5CKqb/Rjmb/01Fkv9WT4b+YlZ++mpcd/dw&#10;YHP1dWNv83hlbfJ8Z2rxf2ho8IJqZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr&#10;Zu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWv2whsB1N8RAcLvJgu1/Doap/8+J5n/RDON&#10;/0s9hf9VRXz/YUt1/2pPcP9wUmz/dVRq/nlWaP18V2b8f1hk/IJaY/uGW2P7hltj+4ZbY/uGW2P7&#10;hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hlvUzwoAxO0S&#10;ArX7Jg2o/zYZmf87I4z/QSyA/0o0eP9TOnH/Xz9s/2lDaP9vRWX/dEdj/3dIYv97SWH/fkpf/4FK&#10;Xv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte&#10;/4RLXv+ES17/hEv/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6b&#10;f6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+e&#10;OBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+X&#10;y7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bI&#10;k4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7Zm&#10;Y+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/&#10;qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9&#10;oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sx&#10;wo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60&#10;b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3fi&#10;rHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJ&#10;K/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/&#10;nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6I&#10;jL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+fOBX/qkAe/7NJK/+5Ujz/u1xP+rplZO24bXjhsHOL&#10;1ah5nMyffarFl4G1v5GFvrqMicW2h4/MsoOW0q+BoNanfqLTp36i06d+otOnfqLTp36i06d+otOn&#10;fqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otP/nyIF/54tDP+gNxT/q0Ae/7RJK/+7&#10;Ujz/vVtQ+r5kZOy8bHngtXKN0613nsqkeq3CnH65vJaCw7eQh8qyi4zSroeV2KaDndqhgqHVoYKh&#10;1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodX/oCIF&#10;/54tDP+hNxT/rEAd/7ZIK/+9UTz/wFpQ+sFjZezBanreuXCP0rF1ocioeLDAoXu8uZt/x7SWhM+w&#10;lI3Vq5GX2qCJnNyaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qI&#10;oNeaiKDXmoig15qIoNf/oCIF/54tDP+iNxT/rUAd/7dIKv+/UTz/wlpQ+cRiZevFaXvevm6Q0bZz&#10;o8audrO+p3nAuKN/ybShhs+snI3Vo5aU2pqRnNyVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y&#10;lY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9j/oCIF/58tDP+jNxT/rkAd/7hIKv/BUDz+&#10;xVlQ98hgZuvKZ3zdw22Rz7xxpcW0dLW9sHnAtqx/yK6nhc+loYrVnJyR2pWZnNyPlJ/Yj5Sf2I+U&#10;n9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9j/oSIF/58t&#10;DP+kNxT/sD8c/7pIKv/DUDv7yFhQ9ctfZunPZnzcyWuSzsNvpsG6crW2snbArKx7yKSof86cpIXU&#10;lKCN2I2fmduKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iK&#10;nJ/Yipyf2Iqcn9j/oSIF/6AtDP+mNhP/sT8c/7tIKf7GTzv4y1dQ8tBeZufUZH3az2mTyMVtprq7&#10;cLSts3O/o612x5qoes2SpX/SiqKG14SgkdmEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc&#10;14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNf/oSIF/6AtDP+nNhP/sz8c/71HKfzITjv1zlZP&#10;7tVdZuTaYn3T0miSwcZspLO8b7GmtXK8nK90xJOrd8qLp3vPg6SB1H2ii9Z7o5XVe6OV1XujldV7&#10;o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldX/oiEF/6AtDP+o&#10;NhL/tD8b/79HKPnLTjry01VP6txbZuDgYX3M02eRu8hroqy+bq+gt3C4lbJzwI2udsWFqnrKfqh/&#10;znimh9F1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/S&#10;daWP0nWlj9L/oiEF/6EsC/+qNhL/tj4b/cJHKPXNTjnu2VRO5uNZZdjiYHvF1WaPtMpqn6XBbauZ&#10;um+0kLVyu4ixdcCBrnjFeqx9yXSqhMtxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGp&#10;i8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8z/oyEF/6IsC/+sNRH/uT4a+cVHJ/DRTTjp4FJM4ulX&#10;ZM7kX3q912aMrcxqm5/EbKeTvm+virlxtYO2dLp8s3e+drF8wnGvgsRurofGbq6Hxm6uh8ZurofG&#10;bq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8b/pCEF/6MsC/+vNRD/&#10;vD4Y9MlGJerYTTbi509M3O9VY8bmX3i02mWJpdBplpjIbKGNw2+ohb9xrn67dLJ4uXe2c7d7uW61&#10;gLxrtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SF&#10;vmu0hb7/pSEE/6QsC/+zNQ/7wT4X7c9GIuHfSzTY609Mz/NUYrzoXnSr3mSEndRpkJHObZmHyW+g&#10;gMVypXrCdKl0wHiscL57r2u8gLJou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNo&#10;u4SzaLuEs2i7hLNou4SzaLuEs2i7hLP/piEE/6grCv+4NA3zxz0U5NhFHtbmSTXL8U5MxPdTX7Hs&#10;XXCh4mR9ldtph4rVbo+C0HGVe810mnbLd51xyXmgbcd9omnFgaVmxIWmZsSFpmbEhaZmxIWmZsSF&#10;pmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhab/qCAE/64qCPy/MwvpzzwQ&#10;1+FCHsrtSTW/+E1Kt/tSW6bxXWmY6WV0jOJqfYPdb4R82nOJd9d3jHPVeo9v032RbNGAlGjQhJZl&#10;z4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XP&#10;h5f/qiAD/7UpBvDIMQfa3TMMy+pCIb72SDWy/0xGqf9RVZv3XWCO8GVqhetscX3ncXZ35HZ6c+J5&#10;fW/hfH9s34CBad6Dg2fdh4Vl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImG&#10;ZdyJhmXciYZl3ImGZdyJhmXciYb/rR8D+b8lA9/WIgLL6DIPvvRBIrD/RTOk/0pBnP9RTY/+XVaF&#10;+WZeffRuZHbyc2hy73hrbu58bWztf29q7IJwZ+qFcmXqiXNj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPp&#10;jHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHT/thwC6M0UAczmHQS+8zESsf8+&#10;IqP/Qi+W/0g6jf9QRIT/XEt7/2dRdP5uVm/8c1ls+3hbafl8XWf4f15m+INfZPeGYGL2iWFh9oxi&#10;YfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGLz&#10;xA8AztoLAL3zHQex/zIUo/86H5X/PyqJ/0YzgP9POnj/W0Bx/2ZFbP9tSGj/c0pm/3dMZP97TWL/&#10;f05h/4JPYP+FUF7/iVFe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+L&#10;UV7/i1Fe/4tRXv+LUV7/i1HMywkAvuYMAa//Hgmk/zATlf81HIf/PCR8/0Qrc/9NMWz/WDVn/2M5&#10;Y/9rO2H/cT1f/3U+Xf95P1z/fEBb/39BWv+CQVn/hkJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY&#10;/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEL/mR8F/5YrC/+VNhL/oD4a/6hHJv+u&#10;UTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGy&#10;vrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F&#10;/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazH&#10;fJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/&#10;h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/&#10;r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5Yr&#10;C/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmx&#10;xXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uS&#10;hZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF&#10;/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+V&#10;NhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXme&#10;tcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTU&#10;i4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61l&#10;V/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5crC/+XNhL/&#10;oT4a/6pGJf+wUDT/sVpF/7BkV/esbWnsp3d74Z59itmWg5fRjomiy4iOq8eCk7HEfpe3wXqcu753&#10;or+8darCtXGuw7Nyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3Kv&#10;wbNyr8H/mR8F/5cqCv+YNRL/oz0a/6xGJf+zTzT/tFlG/7RjWPaxbGvqrXV936N7jdWbgZzNkoao&#10;x4uKscKFj7m/gJS+u3yaw7l5oce1dqnKrXWsxqt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSr&#10;dq3Eq3atxKt2rcSrdq3Eq3atxKt2rcT/mh8E/5gqCv+aNBL/pT0Z/65GJf+1TjT/t1hG/7dhWfW1&#10;amzpsnN/3ah4kNOffqDKloKsxI6Ht76IjL+6g5HFt3+Yy7R8oc+reKXPpXmqyKR5rMakeazGpHms&#10;xqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMb/mh8E/5gqCv+bNBH/pj0Z&#10;/69FJf+3TjT/uldG/7tgWfS5aW3ntnGB3Kx2k9Cke6PImn+xwJOEvLuMicW3iJDLtIaZzrKGpNGk&#10;fKTRn32pyp59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59&#10;qsj/mx8E/5kqCv+cNBH/pzwZ/7FFJP+5TTT/vFdG/r5fWfS9Z27num+C2rF0lc+oeabFn320vpeB&#10;wLmUisa1kZLLr42Yz6qKodKegqPTmYGozJiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnK&#10;mIKpypiCqcqYgqnKmIKpypiCqcr/mx8E/5kqCv+dNBH/qTwY/7JFJP+7TTP/v1ZG/cFeWvPBZm/m&#10;v22D2bZzl82td6jEpXu3vqGDwLabicaulY/MqJGVz6KOntKZh6LTlIanzZOGqMuThqjLk4aoy5OG&#10;qMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMv/mx8E/5kqCv+eMxH/qjwY/7NF&#10;JP+8TDP/wVVG+8RdWvPFZW/lw2yE2LtxmMyydavDrXy2uaWBv7CehsaomYzLoZWS0JuSm9OUjqLU&#10;j4qmzo+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMv/&#10;mx8E/5oqCv+fMxD/qzwY/7VEI/++TDP+w1VF+cdcWvHJZG/lyGqF1sFvmsq5dKq+sHq2s6l/v6qi&#10;hMainYrLm5qQz5WXmdKPlKLUipCmzoqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+o&#10;zIqPqMyKj6jMio+ozIqPqMz/nB8E/5oqCv+gMxD/rDwY/7ZEI/+/TDL8xlRF9spcWu/NYnDkzWiG&#10;08VtmsW8c6q5tHi1rq19vqWngsWdoojLlZ+Oz4+cltKLnKLThpWmzoaUp8yGlKfMhpSnzIaUp8yG&#10;lKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8z/nB8E/5opCv+iMxD/rTsX/7dEI//B&#10;TDL5yVNF881aWuzSYHDg0GaGzshsmsC/cam0uHe1qbF8vp+sgcWXqIbKkKSMzoqildGFoqHSgZym&#10;zoGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8z/nB4E&#10;/5spCv+jMxD/rzsX/7lEIv3DSzH2zFJE8NJZWejaX3Db1WSGycxqmbrDb6itu3S0orR5vZivfcOQ&#10;rIPIiamJzIOnkc9+ppzQfaSmzXyiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yi&#10;qMt8oqjLfKKoy3yiqMv/nR4E/5spCv+lMg//sTsW/7xEIfrGSzHz0VFD69pXWePfXW/T22OFws9p&#10;l7HEbaekvHCymLV0u46xeMKGrX3GgKuCynqpis12qJTOdqmjzHerqMp3q6jKd6uoynerqMp3q6jK&#10;d6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMr/nR4E/5wpCv+nMg//szsW/75DIPXKSy/u&#10;1lBC5uFWV9zkW27L3mODutFolKnHbKObvm6ukLhxt4a0dL1+sHjCd658xnKsg8ltq4zKbauZyW6s&#10;n8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8f/nh4E/50p&#10;Cf+pMg7/tjoU+sJDH/DOSi7n3U9A4ulSV9LoWm3B4GKAsdRnkaHKa56Uw26oib1xsIC5dLZ5tne6&#10;dLR7vW6ygcBqsIjCZ7CSw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNm&#10;sJbDZrCWw2awlsP/nx4E/54pCf+tMQ3/ujoT9MdCHejVSivf5Ew/1+xRVsnuWWu342F8qNhni5rP&#10;a5eNyW6gg8Rxp3vAdKx1vXiwcLt7s2y5gLZouIa4ZLePuWO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aR&#10;umO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbr/oB4E/6EoCP+xMAv7wDkR7M5CGd/fRyjT6UxA&#10;yvFRVb7yWGit5mF3nt1nhJLVbI+Hz2+WfstznHjIdqFyxnmkbsR8p2nCgalmwIasYr+NrWG/j65h&#10;v4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j67/oh0D/6YnB/+3&#10;LwnyxzgN4dhBFNLmRirH8ExAvvhQU7L1V2Oi62FwleNne4rdbYSB2HGLetR1kHTSeZNw0HyWbM5/&#10;mWjMg5tky4idYcqNn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+f&#10;YMmPn2DJj5//pB0D/60mBfu+LQbm0DQI0+I8FsfuRiu7+Uo+sP5PT6b6V1yY8WFojOtocYPmbnh7&#10;4nN9dd94gXHde4Rt23+HatqDiWfZhopk14uMYdaQjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDV&#10;kY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY7/pxwD/7UjA+7JJgPV3ykHx+w8Gbr4RCut/0g7o/9N&#10;SZr/V1SN+WFdhPRqZXzwcGp27XZucet6cW3pfnRr6IJ2aOaFd2bliHlj5Ix6YeORfGDjknxg45J8&#10;YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknz/qxsC98AdAdncEgHH&#10;6ygKuvc7Gqz/QSmg/0Y2lf9MQY3/VkuD/2FSe/1rV3T6cVxv+HZfbPZ7YWn1f2Nn9INkZfOGZmPy&#10;imdh8Y5oX/CSaV/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CT&#10;al/wk2r/txUB1s8LAMfqEwK59ykNrP85Gp7/PiaS/0Qwh/9LOYD/VEB4/2FGcv9qSmz/cE1p/3ZQ&#10;Zv97UWT/f1Nj/4NUYf+GVWD+iVZe/o1XXf2SWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc&#10;/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1jWxAgAxtQJALj3FASr/ykOnv80GJD/OiGE/0Epev9JMHL/&#10;UjZs/146aP9oPWT/b0Bh/3RBX/95Q17/fURd/4BFXP+ERVv/h0Za/4pHWP+PR1j/kEhY/5BIWP+Q&#10;SFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEjExwcAt9sHAan/Fgaf/yoN&#10;kP8wFYP/Nhx3/z4ibv9HKGb/UCxh/1ovXf9kMVv/bDNZ/3E1WP91Nlb/eTZW/3w3Vf9/N1T/gjhT&#10;/4U5Uv+JOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/&#10;ijn/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICV&#10;k9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3&#10;m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BE&#10;If+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6o&#10;zG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/&#10;kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8&#10;m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq&#10;7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+m&#10;Ti3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1&#10;qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E&#10;/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nU&#10;eKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWB&#10;d+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kx0E/5ApCf+PNBD/mjsX/6JEIP+pTS3/&#10;qlg8/6hiTP+kbFz1n3Zs7Jl/euSRh4beiY2Q2IOTmNN+mZ/Qep2kzXaiqct0p6zJca2vx2+0ssFs&#10;ubS8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7H/lB0E/5Eo&#10;Cf+RMxD/nDoW/6RDIP+sTC3/rVY9/61gTf6pal70pXRu6p99feGWg4vZjoqW04eQoM6BlafKfJqt&#10;x3ifssR1pbbCcqu5wHC0u7dutbmzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWz&#10;b7i1s2+4tbNvuLX/lB0E/5IoCf+TMg//njoW/6dDIP+uSy3/sVU9/7BfTv2uaF/yqnJw56R6gd6a&#10;gI/VkoeczouMpsmEka/Efpe1wXmcu752o7+8dKvCtG+uw65ys7yrc7a4q3O2uKtztrirc7a4q3O2&#10;uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrj/lRwE/5IoCf+VMg//oDoW/6lCH/+wSi3/tFQ9&#10;/7ReTv2zZ2Dxr3By5ql4g9uffpPSl4Ohy46JrMSGjrXAgJS9vHuaw7p6o8W3eavHrHOsxqd1sb+l&#10;d7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbr/lRwE/5MoCf+W&#10;MQ//oTkV/6pCH/+ySiz/tlM8/7ddTvu2ZWHwtG505K11htmke5bPm4Clx5KFscGKi7u9h5TAu4Wd&#10;xLaCpMewfqrIpXeqyKF5sMGferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8&#10;n3qzvJ96s7z/lRwE/5MoCf+XMQ//ozkV/6xCH/+0Siz/uVM8/7pcTvi6ZGLvuGx147JziNipeZnN&#10;n36pxZiEtL+TjLy4jZPBs4mZxa6GociqhKnJn3ypypt9rsKZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+&#10;sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr3/lhwE/5MoCf+YMA7/pDkV/61BHv+1SSz/u1I8/b1b&#10;Tva9Y2LuvWt24rZxidWud5vLpXyqwp2DtLmWibyykZDBrIyWxqeJncijh6bKmYCoy5aBrsSVgbG+&#10;lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb7/lhwE/5QnCf+ZMA7/&#10;pTkU/65BHv+3SSv/vVE8/L9aTvTBYmLswWl34btwi9KxdJ3HqHuqvKCBtLSah7yslI3CppCUxqCN&#10;m8mci6TLlYaoy5GFrcWQhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWx&#10;v5CFsb//lhwE/5QnCP+aMA7/pjgU/7BBHf+4SSv/v1E8+sJZTvLEYWPpxWh33b5tjM20c53Cq3mq&#10;t6R+tK6dhLymmIrBoJSRxpqRmMmWj6HLkIuozIyJrMWMibDAjImwwIyJsMCMibDAjImwwIyJsMCM&#10;ibDAjImwwIyJsMCMibDAjImwwIyJsMD/lxwE/5UnCP+bMA7/pzgU/7FBHf+6SSv/wlA7+MZYTvDI&#10;X2PmyGZ42MFrjcm3cZ29r3epsqd8s6mhgruhnIjBmpiPxpSWlsmQlJ/Li5GozIeOrMaHjbDBh42w&#10;wYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMH/lxsD/5UnCP+dLw3/qTgT&#10;/7NAHf+8SCr8xU879slXTu3NXmPiy2R40sRqjMS7b5y4snWprat7s6OmgLuboYbBlJ2NxY6blMiK&#10;mZ3Khpmoy4KTrMaCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKS&#10;r8H/lxsD/5UnCP+eLw3/qjgT/7VAHP++SCn5yE46881WTerTXGLez2J4zcdoi7++bpuyt3Oop7B5&#10;sp6rfrqVp4TAjqOLxIihkseDn5rJgKCnyn2arMZ9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/B&#10;fZivwX2Yr8F9mK/BfZivwX2Yr8H/mBsD/5YnCP+gLw3/rDcS/7dAG/3BSCj2y04579NUTObZWmLY&#10;1GF3x8tnirnDbJqtvHKnobZ3sZixfbiPrYK+iKqJw4KokMZ9p5nIeqelyXeirMV4n7DBeJ+wwXif&#10;sMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMH/mBsD/5cmCP+iLwz/rjcS/7k/&#10;GvnERyfxzk046ttTS+DfWWDQ2l92wdBlibPJa5mmwnClm711r5G4e7aItYC8gbKGwHuwjcN2rpbF&#10;c66hxnKtrcRyqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMD/&#10;mRsD/5gmCP+kLgv/sTYR/r0/GfTIRyXr1E025eNQSdnjV1/J3150utdkhqzPaZadx22jkcBxrIa7&#10;dbN+t3q5d7R/vXKyhb9tsY3BarCXwmmxpcFstLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSy&#10;vWy0sr1stLK9bLSyvWy0sr3/mhsD/5kmCP+nLQr/tTYP+cE/F+7ORiPk3Ewy3edPSc/oVl7A5F1y&#10;st5kgqPUaZGVy22cicVwpX/Ac6x3vHexcLl8tWu3gbhntoe6Y7WQu2G1m7xjt6a5Y7emuWO3prlj&#10;t6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prn/mxsD/5slB/+rLQn/uTUN8sc+FeXV&#10;Rh/a40kzz+tOScbtVF236lxuqOJjfZrZaYqO0m2UhMxxm3vIdaFzxHimbsJ8qWnAgaxlvoeuYr2O&#10;sF+9l7FevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrH/nBoD&#10;/6AkBv+wLAj5wDQL6c89ENrfQh3O6UkzxPFOSLvyUlqt8FtpnudjdpLgaYGH2m+JftRzkHfRd5Vx&#10;znuZbMx/nGjKg55kyYigYceOol7GlaRcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzG&#10;m6RcxpukXMabpFzGm6T/nhoD/6UjBf+3KgXwyDIH3Ns1DM7nQh/C8Ug0uPlMRq/3UVWi9Vtile1k&#10;bYrna3aA4nB9ed51gnPbeodu2X6Ka9eCjGfVho5k1IuQYdOQkl7RlpRc0ZuVXNGblVzRm5Vc0ZuV&#10;XNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5X/oRkC/60hA/i/JgPi1CUDzuUzD8LwQiG2&#10;+kczq/5LQqL+UE+X+1tai/VlY4LwbGp67HJwdOl4dG/nfHds5YF6aOOEfGbiiH1j4Yx/YOCRgV7f&#10;loJc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoP/oxkC/7Yd&#10;AenMFwHP4x4DwvAzErX6QCKp/0Qwnf9JPZX/UEiL/1tQgv1lV3r5bV109nNhb/R5ZGvyfmdo8YJp&#10;ZvCGamTvimxi7o5tYO2Sbl3sl3Bc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc&#10;65txXOubcVzrm3H/rBUB88MQANHaCwDB7x8GtPszE6j/PCCb/0IskP9INof/Tz9//1pGeP9lS3H/&#10;bU9s/3NSaf95VWb+fldk/YJYYvyGWWH7ilpf+o5bXvqSXFz5l11b+JteW/ibXlv4m15b+JteW/ib&#10;Xlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m176uQ4AzcsJAMDmDQGy/CAIp/8zE5r/OR2N/z8m&#10;gv9GLnr/TjVz/1g6bf9jP2n/bEJl/3JEYv93RmD/fEdf/4FIXf+FSVz/iEpb/4xLWv+QTFj/lU1X&#10;/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU3NwQYAvtAHALH2&#10;DgKl/yEJmf8uEoz/NBmA/zsgdv9DJ23/TCxm/1QwYv9gM17/aTVc/283Wv90OFn/eTlY/306V/+A&#10;O1b/hDtV/4c8VP+LPVP/kD1S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+&#10;Uv+TPlL/kz69xQUAsNcFAKP/EAOZ/yIJi/8pD37/MBVz/zgaaf9AH2L/SSNb/1EmV/9aKFX/YipS&#10;/2krUf9vLFD/cy1P/3cuTv96Lk7/fS9N/4AvTP+EMEv/iDBL/4swS/+LMEv/izBL/4swS/+LMEv/&#10;izBL/4swS/+LMEv/izBL/4swS/+LMEv/izD/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51i&#10;Qv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacya&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/4v/iSUNDX1BST0ZJ&#10;TEUABwn/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN5&#10;6HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+Z&#10;bU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU&#10;/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHb&#10;bbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZ&#10;gOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//&#10;k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4koCP+FMw7/kDkU/5hC&#10;HP+eSyf/n1Y0/55hQv+abVD/lXdd94+BaPGJi3Lrg5J7532YguN4nYjgdKOM3XKokNtvrZPabrOW&#10;2Gy6mNZrwpvRacqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypz/&#10;jBwD/4knCP+IMg7/kzgU/5tBHP+iSif/pFQ0/6JfQ/+falH9mnRf9ZR+bO2OiHjnh4+B4oCVit17&#10;mpDad6CW1nSmmtRxrJ7Sb7Kh0G25o89sw6bFZ8OmwGnHocBpx6HAacehwGnHocBpx6HAacehwGnH&#10;ocBpx6HAacehwGnHocBpx6H/jRwD/4onCP+KMQ3/ljcT/55AG/+lSSf/p1M0/6ddQ/+kaFP8oHJi&#10;8pp8cOqUhX3ji4uI3YSSkdh+mJjTep6f0HWkpM1yqqjLb7CryW24rsJpvLC8a8Cqt23EpbdtxKW3&#10;bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKX/jRsD/4snCP+MMA3/mDcT/6BAG/+n&#10;SCb/q1I0/6tcRP+pZlT6pXBk8J95c+eYgoHfj4iN2YiPl9KBlaDOe5unynahrcdzqLHFcK+1wW23&#10;t7lruLWzbr2usHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaj/jhsD&#10;/4smCP+OMA3/mjYS/6I/Gv+pSCb/rlE0/65bRP+sZFX5qm5l76V3duWdf4XclIWS1IyMnc6EkqfJ&#10;fZivxHietcJ1p7nBdLG7uHCzu7FvtriscbuxqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lz&#10;v6upc7+rqXO/q6lzv6v/jhsD/4wmCP+QLw3/mzYS/6Q/Gv+rRyb/sVA0/7FZRPywY1X2rmxn7ap1&#10;eOOhfIjZmIOW0ZCJo8qHj63Fgpe0wn+guL58qLu7erC9sXSyvalytLumdLmzo3a+raN2vq2jdr6t&#10;o3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq3/jxsD/4wmB/+RLgz/nTYS/6Y+Gv+tRyX/&#10;s080/7RYRPq0YVbzsmpo7K9zeuGmeovWnYCazZSGp8aNja+/h5S1uoKcubV/pLyyfay+q3mxv6N2&#10;sr2geLi1nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va//jxsD/40m&#10;B/+TLgz/njUR/6g+Gf+vRiX/tk4z/rdXRPe3YFbwtmhp6LNwe96qd43Qn3ydx5eDp7+Qiq+4i5G2&#10;soaYuq2DoL2pgam/pX6wwJx5sb+ae7e3mH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CY&#10;fbuwmH27sJh9u7D/kBoD/40mB/+ULQz/oDUR/6k+Gf+xRiT/uE0z/LtWRPW7X1btu2dp47Vufdas&#10;c4/Ko3qdwZuAp7iUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZZ+sMGUf7a4k4C7spOAu7KTgLuyk4C7&#10;spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7L/kBoD/44mB/+VLQz/oTUR/6s9GP+zRiT/uk0z&#10;+r5VRPO/XVbqv2Vq37hrftCvcY/Fpnicu59+p7KYha+rk4u2pY6Tu5+Lmr6biaLBmIiswpCCr8KP&#10;g7W5j4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurP/kBoD/44lB/+W&#10;LAv/ojUQ/6w9GP+1RSP/vEwy+MFUQ/DDXFbnw2Nq2rtpfsyycI/AqnactqJ8p62cgq+ll4m2npOQ&#10;u5mPmL6UjaDBkYypwouIrsKKiLS6ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0&#10;ioi5tIqIubT/kRoD/48lB/+YLAv/pDQQ/649GP+3RSP/v0wy9sVTQ+7IW1bjxmFq1L9ofse2bo67&#10;rXScsaZ6pqeggK+fm4a1mJeOu5OVlb6Okp3BipKnwoaOrsKEjbS7hYy5tIWMubSFjLm0hYy5tIWM&#10;ubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubT/kRoD/48lB/+ZLAv/pjQP/7A8F/+5RCL8wUsx9MlS&#10;QuvNWVXfyWBqz8JmfcK5bI22sXKbq6t4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJelwoCWr8J/krO8&#10;gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLX/khoD/5AlB/+bLAr/&#10;pzQP/7I8Fv+7RCH5xUsw8c5RQefSWFTazl5pysZlfL29a4ywtnCapbB2pZyqfK2TpoK0jKOJuYag&#10;kL2Bnpm/fZ6iwXuer8F5mbO8epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4&#10;tXqXuLX/khkD/5AlB/+dKwr/qjMO/7U8Ffy/RCD0yEou7dNQP+PYVlPT0l1oxcpje7fCaYuqu2+Y&#10;n7Z0o5WxeqyNrYCyhaqHt3+njrt6ppe+d6agv3Smrb9zobS7dJ64tXSeuLV0nri1dJ64tXSeuLV0&#10;nri1dJ64tXSeuLV0nri1dJ64tXSeuLX/kxkD/5EkB/+fKwn/rDMN/7g7FPjDQx7vzUos59pPPd3e&#10;VVHN2Ftnvs9ierDIZ4mkwm2XmbxyoY+4eKmGtX6wf7KFtXmwjLh0r5W7cK+fvG6vrLxtq7W5bqe5&#10;tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubT/lBkD/5IkB/+iKgj/sDIM&#10;/rw6EvLHQhzo00kp4eFMO9TjU1HG3Vplt9VgeKnPZoedyWuUkcVwnofBdqZ/vnyseLyEsXK6i7Rt&#10;uZO2aricuGe3p7hnt7e2aLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiy&#10;u7H/lRgD/5UjBv+lKQf/tDEK+ME6EOvOQhjg3Ucl1eVLO8vnUVC941ljr95fdKLYZYOW02qPis5v&#10;mX/Ic6F1xHinbsF9q2m+hK5lvYuxYbyTsl+8nbJfvKyxYr++rWK/vq1iv76tYr++rWK/vq1iv76t&#10;Yr++rWK/vq1iv76tYr++rWK/vq3/lhgD/5khBf+qKAb/uTAI8Mg4DeHYQBPU40UmyutLO8HsT0+z&#10;6FdgpuVfb5riZnyO3GyGhNVxj3rQdZVzzXqbbMp/n2fHhKJjxoqkX8SRplzEmadaw6SnWsSwp1rE&#10;sKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKf/mBcC/54gBP+vJgX4wC4G5tAz&#10;CNXhPBTJ6kUov/JKO7XxTkyp71Zbne1faJLqZ3OH4218ft5ygnbaeIhw132Ma9SCkGbSh5Jj0YyV&#10;X8+SllzOmZhZzqKZWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5r/&#10;mhcC/6UeA/+3IwPtySYD1t4pBsnpOxe+80Qps/hJOqj3TUif9lVVlPVfYInxaGiA7G9weOh1dXLl&#10;enlt4n99aeCEgGXfiYJi3Y6EX9yThl3bmYda2qGJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmo&#10;iVjZqIlY2aiJWNmoiVjZqIn/nBYC/60bAvbBHQHb2hMByegpCb3zOxmy/UMopv5HNpz9TEOT/VVN&#10;iv1fVoH5aV159XBic/J2Z27wfGpq7oFtZ+yGb2Tri3Fh6o9yX+mUdF3omXVa56B3WOameFjmpnhY&#10;5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnj/ohUB/7cVANjPCwDK5xMCvPMpC7H9&#10;Oxmk/0Ammf9FMo//SzyH/1REf/9fS3j/aVBx/3BUbP12WGn7fFpm+oFcY/iGXmH3i19f9pBhXvaV&#10;Ylz1mmNa9KBkWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWX/rRAA&#10;1sMIAMjTCgC79BUDr/8qDaP/NxiX/z0ii/9DLIH/SjR6/1I6c/9eP27/aENp/29HZv91SWP/e0th&#10;/4FMX/+FTl3/ik9c/49QWv+TUVn/mFJX/55TVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/&#10;o1RW/6NUVv+jVFb/o1TZugUAxccHALnZCACs/xcFov8rDZX/MxaJ/zkefv9AJXX/SCtt/1AwZ/9a&#10;NGP/ZTdg/205Xv9zO1z/eD1a/30+WP+CP1f/hkBW/4tAVf+PQVT/lEJT/5pDUf+fQ1H/n0NR/59D&#10;Uf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0PGvgUAt80FAKrkCAGf/xkGlP8oDIf/LhN7&#10;/zUZcf89Hmn/RSNi/00mW/9WKVj/XyxW/2gtVP9uL1P/czBS/3gxUf98MVD/gDJP/4QzTv+IM03/&#10;jDRM/5I0S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljW3xAMAqdQC&#10;AJz5CwKT/xsFhf8jCnn/KQ9u/zEUZf85GF3/QRtX/0oeU/9SIFD/WSJN/2AjS/9mJEr/ayVJ/28l&#10;SP9zJkf/dyZG/3snRf9+J0X/gihE/4coQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD&#10;/4spQ/+LKUP/iyn/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyC&#10;jmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt&#10;/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4Pj&#10;Zc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97&#10;Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6u&#10;eupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3&#10;fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5Nh&#10;Of+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F&#10;3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/99Mgz/&#10;iDcR/5A/GP+VSSL/l1Qt/5ZfOf+Ta0X/jndR/4iCW/qEjGT1f5Rr8Xqbcu52onfrcqd76W+tf+ds&#10;soLlariE5Gm/h+Jox4ngZs+K1mPWjM9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LY&#10;is9i2Ir/hBsD/4EnB/+AMQz/izYR/5M+GP+ZRyL/nFIt/5pdOv+YaUf/k3RT/o5+X/eIiWnxgpFy&#10;7X2Yeel4n3/ldKSE43CqiOBtsIzea7eP3Wq/kdtpyJPVZs+Vy2TRk8Zl1I7GZdSOxmXUjsZl1I7G&#10;ZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7/hRsD/4ImB/+CMAz/jjUQ/5Y9GP+cRiH/oFAt/59bO/+c&#10;Zkj/mHFW+5N8YvSNhm3uh4536ICVgOR6nIfgdaKM3XKokdpvr5XYbbeZ1WvAnNJpyZ7JZcmewmfN&#10;mL5p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZP/hhsD/4MmB/+FLwv/kDQQ&#10;/5k9F/+fRiH/o08t/6NaO/+gZEn/nW9Y+ph5ZfGSg3Hqi4x85IOSht99mY7aeKCV1nSnmtNwrp/R&#10;bbajz2vApcdmwqfAaMaiu2rLm7dszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrds&#10;zpb/hhsD/4MmB/+HLgv/kzQQ/5s8F/+hRSD/p00t/6ZYO/+kYkr8oWxZ95x2aO+WgHXnj4mB4IeQ&#10;jNqAlpXVep6d0XWlo81wrKjLbbWsx2u+rb1ov6y4a8Oms23In7BvzJmwb8yZsG/MmbBvzJmwb8yZ&#10;sG/MmbBvzJmwb8yZsG/MmbBvzJn/hxoD/4QlB/+JLQv/lTMP/508Fv+kRCD/qkwt/6pXO/6oYEv4&#10;pWpa86F0au2cfnnkk4aG3IuNktWDlJzPfJuly3ejqsd0q63Ec7Wvv3C8sLVrvLCwbsGprHDGoqly&#10;ypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypz/hxoD/4QlB/+LLAr/lzMP/587&#10;Fv+mRB//rEss/65VO/usX0v1qmhc7qZxbOegenzfl4KK1Y6ImM2Fj6HHgJenwnuerL14p6+6drCx&#10;t3W6sq1wurKpcb+spXTEpKN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ7/&#10;iBoD/4UlB/+MKwr/mDIO/6E7Ff+pQx//r0ss/7FUO/ixXUvxr2Zc6qtvbuGjdn/VmX2PzJGEmcWK&#10;jKK+hJOouX+arbR8o7CwequzrXm2tKZ0ubSidb2vn3fDpp15x6CdecegnXnHoJ15x6CdecegnXnH&#10;oJ15x6CdecegnXnHoJ15x6D/iBoD/4UlB/+OKgr/mjIO/6M6Ff+rQh7/sUor/bVTO/a1XEvus2Rd&#10;5a5sb9ulc4HOnXqPxZWBmb6OiKK3iJCpsYSXrqyAn7Gofqi0pX2ytZ96uLabebuxmXvBqJh8xqKY&#10;fMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqL/iRoD/4YlBv+QKgr/nDEN/6U6FP+t&#10;Qh7/tEor+7hSOvO5WkvquGJe4bFqcNOpcIHIoHePv5l+mbeShaKwjIypqoiUrqWEnLKggqS1nYGu&#10;tpl/t7eUfbqzk3/AqpJ/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaP/iRkD&#10;/4YkBv+RKQn/nTEN/6c5FP+vQh3/tkkq+LxQOvC9WUvnvGFe3LVncc6sb4HDpHWOuZx8mbGWgqKq&#10;kYqpo4yRrp6JmbKZhqG1loWrt5OFtreOgbm0joO/q42DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2D&#10;xKWNg8SljYPEpY2DxKX/iRkD/4ckBv+TKQn/nzEN/6k5E/+xQRz/uUkp9sBPOe3CV0rkv19d1rlm&#10;cMmwbYC+qHOOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qpt4yKtLiIhri1iIe+rIiHw6aIh8Om&#10;iIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6b/ihkD/4ckBv+UKQn/oTAM/6s5Ev+0QRz8&#10;u0go9MNOOOvHVkrgw15d0bxlb8Sza4C5q3GNr6R3mKaefqGemoSol5aMrpGTlLKMkZy1iI+mt4WP&#10;sbiCjLe2goy+rYOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6b/ihkD/4gk&#10;Bv+WKAj/ozAM/604Ev+2QBv6vkgn8cdON+fMVUjcx1xczL9jb7+3aX+0sHCMqal1l6Cje6CYn4Ko&#10;kZuJrYqZkrKFlpq1gZWkt36Vr7d7kre2fZG9rn2Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9&#10;kMKnfZDCp32Qwqf/ixkD/4kkBv+YKAj/pS8L/7A4Ef+5QBn4wkcm7stNNeTQVEbVy1tbx8Nibrq7&#10;aH6utG6Lo65zlpqpep+SpYCmiqGHrISfj7F+nZi0epyhtnibrLZ1mre2d5i9rniWwqd4lsKneJbC&#10;p3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqf/jBgD/4ojBv+aJwf/py8K/7M3D/y9PxjzxkYj&#10;6tBMMuDVUkXPz1lawchgbLTAZnyoumyKnbRylZSweJ6LrH6lg6iFqn2mjK94pJWydKOftHGjqrVv&#10;pLm0cKC+rXKdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3Kdwqf/jBgD/4wiBv+d&#10;Jwf/qi4J/7Y2DvfBPhbtzEYg5NhLLtncUETJ1FhYu81ea67GZXqiwGqIl7twko23dZuEs3yifbGD&#10;qHaviqxxrZOvba2dsWqtqbJprbexaqm/rGumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOm&#10;a6bDpmumw6b/jRgC/48gBf+gJgb/ri0I/bs1DPHHPRPl00Qc3eBILdDhT0LC21ZWtNNdaKfNY3ia&#10;yGiFj8Nuj4XAdJh9vXqedrqBpHC5iahruJKqZ7ecrGW4qK1juLatZLXBqWWwxaRlsMWkZbDFpGWw&#10;xaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaT/jhcC/5MfBP+kJQX/sywG98EzCejOPA/c3kAZ0OVI&#10;LsflTUK54FVUrNtbZZ/VYXSS0GaBh81si37KcpN2yHmZb8aBnmrFiaJlxZKkYsSdpl/Ep6ddxLSn&#10;XsPEpF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKD/kBcC/5gdBP+pIwT/&#10;uSkE7sgxBt3aNArQ5EEbxutHLrzqTEGw5lNSo+NaYZfgYW6M3Wh5gttugnrZdYly1XyPa9KCk2XP&#10;iJdgzY+aXMyXnFrLoJ1Yy6udV8u6nVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczM&#10;mVnMzJn/khYC/50cA/+vIAL2wCUC4tMkA9DjMgzF7EAduvFHL7DvSz+l7VFOmutaWo/qYmWF6Gpu&#10;fedydXXjeHtv4H6Aad2EhGTbiodg2ZGJXdiYi1rWoI1Y1qiOVtW0jlTVwY5U1cGOVNXBjlTVwY5U&#10;1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY7/lBUC/6QZAv+3HAHpyxYB0eEdAsXsMQ669UAervdFLqP1&#10;Sjya9FBIkPNaU4bzY1t+8mxid/FzaHHuem1s64BwZ+mGc2PnjHZg5pJ4XeSYelrjnntY46V9VuKv&#10;flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH7/mBMB/60UAfPDDwDS2AsA&#10;xOweBLj2MRGt/T4eov1DK5f8SDeO/E9BhfxZSX38Y1B3/G1WcPt0Wmv5el5o94FhZPWHY2HzjWVf&#10;8pNnXfGZaFrwnmlY76VrVu+tbFTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTu&#10;tG3/oxAA8bkMAM7JCQDE3wsAtvcfBqz/MhKg/zsdlP9BJ4r/RzGB/045ev9YP3P/YkVu/2xJaf9z&#10;TGb/ek9j/4BRYP+GU17/jFRc/5JVWv6YV1n9nVhX/KRZVfurWlT7sVtU+7FbVPuxW1T7sVtU+7Fb&#10;VPuxW1T7sVtU+7FbVPuxW1T7sVvwrwgAzb8HAMDNCAC07g4Cqf8hCJ//MRGS/zcah/8+In3/RSl1&#10;/00wbv9VNWn/YDll/2o8Yf9xPl//d0Bc/35CWv+EQ1n/iURX/49FVv+URlX/mkdT/6BIUv+nSVH/&#10;rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUrPuAQAvsMFALLUBgCm/hADnP8j&#10;CJD/LQ+E/zMWef87HHD/QyJp/0onYv9SKl3/XC1a/2UwWP9tMVb/czNU/3k0U/9+NVL/hDZQ/4k3&#10;T/+OOE7/kzhN/5k5TP+gOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjq/&#10;vAMAsMoDAKPcAwGZ/xIDj/8iCIL/KA12/y8Sbf83F2X/Pxte/0ceWP9OIVT/VyNR/18lTv9lJk3/&#10;bCdL/3EoSv92KUn/eypI/4AqR/+FK0b/iStF/44sRP+ULEP/mi1D/5otQ/+aLUP/mi1D/5otQ/+a&#10;LUP/mi1D/5otQ/+aLUP/mi2xwgEAo9IAAJXrAwGM/xMDgP8cBnT/Iwpp/yoOYP8yEln/OhVT/0IX&#10;Tv9JGUv/URpI/1gcRv9dHUT/Yx1D/2ceQf9sH0D/cB8//3QgPv94ID3/fCA8/4EhO/+HITv/jCI7&#10;/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCL/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+I&#10;SB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bI&#10;be9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D&#10;/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6&#10;bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36G&#10;TP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/&#10;i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9j&#10;zW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/ehwD/3cn&#10;Bv90Mgv/fzYP/4Y9Ff+LRx3/jlEn/4xeMf+Jazz/hXdG/4GDTv99j1b/eZhc/HWgYflypmX3b61p&#10;9WyzbPNquW/yaMBx8GbIc+xkzXXoYdR241/ed9td43nVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbV&#10;XeV21V3ldtVd5Xb/exwD/3cnBv93MAr/gjUO/4o8Ff+PRh3/kk8n/5FcMv+OaD3/inRI/4aAUv+B&#10;i1r8fZVh+HidZ/V0pG3ycapx8G6wdO5rtnfsab566mfHfedlzn/iYtaA2V/dgdBf4H7MYON7zGDj&#10;e8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43v/fBwD/3gmBv96Lwr/hTMO/407FP+SRBz/lk4n&#10;/5VaMv+SZT7/jnFK/4p9Vf6FiF75gJJn9HuabvB2oXPtcqd46m+ufehstIDmabyD5GfGhuFlz4jZ&#10;YteKz2HZiMhi3YLEY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H//fRsD/3kmBv98&#10;Lgr/iDIO/5A6FP+VQxz/mkwn/5lYM/+WYz//km5M/456V/yJhWL1hI9r8H6Xc+x5nnrodKWA5XCr&#10;heJss4ngaruM3mjGj9pm0ZLOYtGSx2TVjMFl24a9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2C&#10;vWbdgr1m3YL/fRsD/3omBv9/LAr/izEN/5M6E/+YQhz/nUsm/51WM/+bYUD/l2xN+5J2WveNgWby&#10;iIxw7IKUeed7m4HjdaKI33GpjtxtsZLZa7uW12nImcxky5vFZc6XwGfSkbpo2Iq2aduGtmnbhrZp&#10;24a2aduGtmnbhrZp24a2aduGtmnbhrZp24b/fhsD/3smBv+BKwn/jTEN/5U5E/+bQhv/oEom/6FU&#10;M/+fX0H7nGlP9pdzXfGSfmrsjIh154WRgOJ+mIndeKCR2HKnl9Jtr53PbLmfzGvFoMNnx6C8aMub&#10;t2rQlLJs1Y2vbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2Yn/fhoD/3slBv+DKgn/&#10;jzAM/5g4Ev+eQRv/o0km/6ZSM/2kXUH3oWdQ8ZxxX+uXe23lj4N63oeLhtV+kpHPeJmXynShnMdx&#10;qp/Db7OhwW6/o7prxaOza8ifr23NmKtv0pGpcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDW&#10;jKlw1oz/fxoD/3wlBv+GKQj/ki8M/5s4Ev+hQBr/p0gl/6pRMvmpW0HzpmRR7KJuYeWadnDckX5/&#10;0omGi8uCjZPFfZWZwHidnrx1paG5c66ktnK5pbJww6arb8aiqHHLm6Rz0JOidNSOonTUjqJ01I6i&#10;dNSOonTUjqJ01I6idNSOonTUjqJ01I7/gBoD/3wlBv+IKAj/lC8L/503Ef+kPxn/qkck/a5PMvat&#10;WUHvq2JS56ZrYt6ecnPSlXqByo2Ci8OHipO9gZGat32Zn7N5oaOvd6qmrHa0p6p2waijc8OloHXJ&#10;np53z5acd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pH/gBoD/30lBv+KJwj/li4L&#10;/582EP+nPxj/rUcj+7JOMfOyV0HrsWBS4qpoZNaicHTMmXeBw5J/i7yLhpS1ho6ar4GVoKp+naSm&#10;e6ano3qwqaF5vKmbd8GomXnHoJh6zZiXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d7&#10;0ZP/gRoD/34kBv+MJgf/mC4K/6I2EP+pPhj/r0Yj+LVNMPC3VkDntV5S3a5mZNClbnPGnXWAvZZ8&#10;i7WQg5SuioubqIaSoKOCmqWff6Oom36tqph9uauUe8Cqk33GopJ+zJmRf9CUkX/QlJF/0JSRf9CU&#10;kX/QlJF/0JSRf9CUkX/QlJF/0JT/gRkD/34kBv+NJgf/mi0K/6Q1D/+sPRf+skUi9rhMMO28VEDk&#10;uF1R17JkY8upbHPAoXOAt5p6i6+UgJOoj4ibooqPoJyHl6WXhKColIKpqpGCtauNgb+rjYHFpIyC&#10;y5uMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5X/ghkD/38kBv+PJQf/nC0J/6Y1&#10;Dv+uPRb8tUUh87xLLurBUj/gvFtR0bVjY8atanK7pXF/sp53iqmYfpOik4Wam4+NoJaMlaWRiZ2o&#10;jYenq4qHsqyHh7+shobEpYeGypyHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpf/&#10;ghkD/4AjBf+RJQb/niwJ/6g0Df+xPBX6uEQf8L9LLefFUT3cwFpQzbhhYsGwaHG2qW9+rKJ1iaSd&#10;fJKcmIKalZSKoI+RkqWKjpuoho2lq4OMsKyBjb6sgIvDpoGLyZ2Bi82YgYvNmIGLzZiBi82YgYvN&#10;mIGLzZiBi82YgYvNmIGLzZj/gxkD/4IiBf+TJAb/oCwI/6szDf+0PBT3vEMe7sRKK+TJUTvVxFhP&#10;yLxgYby0Z3CxrW19p6dziZ6ieZKWnYCZj5qIn4mXkKSDlJiof5OiqnySrat6krusepHDpnuQyZ58&#10;j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZj/gxgC/4QhBf+VJAb/oisI/60zC/63&#10;OxL0wEIc6slJKODNTznQx1dOw8BeYLe4ZW+rsmt8oaxxh5ineJCQo36YiaCFnoKdjaN9m5aneJmg&#10;qXWZq6pzmbirc5jDpnWWyZ52lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZn/hBgC&#10;/4cgBf+XIwX/pSoH/7EyCvu7OhDxxUEZ589IJdvSTTjLy1VMvcRdXrG+Y26luGp7m7JvhpKudo+J&#10;qnyWgqeDnHuki6F2opSlcaGdp26gqalsobapbaHDpm+dyZ5wnM2YcJzNmHCczZhwnM2YcJzNmHCc&#10;zZhwnM2YcJzNmHCczZj/hRgC/4oeBP+aIgT/qCkG/7UwCPbAOA7ry0AV4dhGINPYSzbF0FRLt8lb&#10;XKvDYmyfvmh4lLlug4u1c4yDsnqTe6+BmXWtiZ5vq5Kia6qcpGiqp6VmqrSmZqvFpGimypxppM2X&#10;aaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZf/hhcC/40cBP+eIQT/rCcF/bovBu/HNgrj&#10;1D4Q2N9DH8veSjS+1lJIsNBaWqTKYGmYxmZ2jcFsgIS+col7u3iQdLl/lW63h5pptpCdZbWboGK0&#10;pqFgtbOhX7bFoGGxzJpirs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5X/hxcC/5Ea&#10;A/+iIAP/siUD9cArBObPMQbY3jgPzOVDIMPiSTO23lFGqdhYV5zSXmWQzmRyhstqfHzIcIR0xneK&#10;bsR+j2jDh5RjwpCXX8GbmVzBpppbwrObWsPFmlu+z5VcutKRXLrSkVy60pFcutKRXLrSkVy60pFc&#10;utKRXLrSkVy60pH/iRYC/5YZAv+oHQL+uCEC7MkiAtndJQTM5TcRwupDIrfnSDOs5E9EoOBWU5Td&#10;XWCI2mNrftZqdXXUcH1u0neDZ9F/iGLQh4te0JGOWtCckFjQp5FW0LWSVdLHkVbN1I5WyNaLVsjW&#10;i1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1ov/ixUC/50XAf+vGQH0wRgB3dgRAMzlJgXB7jcT&#10;tu9CI6vtRzKh60xAlulVTYvnXViC5mVheeRsaXLkdG9s43x0Z+KEeGLijXte4pV+W+CegFjfp4JV&#10;3rGDU96+g1Le0oNR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IL/jxMC/6QTAf64&#10;EgDWzAsAzOQRAcDvJge19TgVqvRAIp/zRjCV8ks8jPFURoLwXU968GZWdPBuXG7vdmFp735kZe+G&#10;aGHvjmpe7pZtW+2eb1jrpXBW665xVOq4clLqx3NR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVz&#10;UenVc1Hp1XP/mBAB/64OANTBCQDJzwkAvvASArP5Jwqp+zgVnvs+IZP7RCyJ+ko1gfpTPnn6XUVy&#10;+mZKbfpvTmj6dlJk+n5VYfqGV1/7jlpc+pZbWvmdXVf4pV5V96xgU/e1YVL2wWFQ9spiUPbKYlD2&#10;ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymL/owsA1rgGAMbEBwC71AkAsPwUA6b/KQuc/zUVkP87&#10;Hob/QiZ9/0kudf9RNG//Wzpp/2U+Zf9uQWL/dURf/3xGXP+DSFr/i0lY/5NLVv+bTFX/ok1T/6lO&#10;Uf+xT1D/u1BP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1HarwIAxrwFALnJBQCt&#10;2wgAo/8XBJr/KwuO/zESg/84Gnn/QCBw/0cmaf9PK2P/WC9f/2IyXP9rNFr/cjZY/3g4Vv9/OVT/&#10;hjtS/408Uf+VPU//nD5O/6M+Tf+qP0v/s0BK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5&#10;QUr/uUHItQIAuMEEAKvQAwCf6wkBlv8aBYv/Jgp//y0Pdf81FWz/PRpl/0QeXv9MIlj/VCVV/10n&#10;Uv9lKVD/bCpO/3MrTf95LEz/fy1K/4UuSf+ML0j/kjBH/5kwRf+gMUT/qTJD/64yQ/+uMkP/rjJD&#10;/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjK4ugIAqsgAAJ3ZAACS/wwCif8aBH3/IQhy/ygMaP8wEGD/&#10;OBRa/0AXVP9IGk//TxxM/1cdSf9dHkf/YyBF/2kgRP9vIUL/dCJB/3oiQP+AIz//hiQ+/4wkPf+S&#10;JTz/mSU7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niarwQAAndAAAI/hAACG/w4C&#10;ev8VA27/HAZk/yMJXP8rDFX/Mw9P/zsRSf9CE0b/SRRC/08WQP9VFj7/Whc8/18YO/9kGDn/aBk4&#10;/20ZN/9yGjb/dxo1/3waNP+BGzP/iBsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/&#10;jRv/cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26m&#10;Tv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf&#10;5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/&#10;eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb&#10;6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+&#10;Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ&#10;+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//&#10;cB4D/2woBv9rMQn/dTYN/3s8Ev9/Rhn/g1Ah/4FeKv9+azP/e3g7/3iGQv91kkj/cptN/3CkUf9t&#10;rFT/a7JX/2m5Wv9nwVz8Zcde+GLMX/Vg02HwXt1i7FzkY+hb6WTiWu9k4FrwYuBa8GLgWvBi4Frw&#10;YuBa8GLgWvBi4FrwYuBa8GL/cR0D/20oBv9uMAn/eDQM/387Ev+DRBn/h04h/4ZbK/+DaDT/f3U9&#10;/3yCRf95jkz/dplS/3KhVv9vqVr+bbBe/Gq3YftovmP5ZsZl9GPMZ/Bh02nrX95r5l3lbOBb6W3Z&#10;XO5o1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72f/ch0D/24oBv9xLgn/ezIM/4M6Ef+H&#10;Qxj/ikwh/4pZK/+HZTX/g3I//39+SP98i1D/eZZW/3WfXP1ypmD6bq1k+Gy0aPZpvGv0Z8Vt8GTM&#10;cOth03LlX99z3lzldNZc6HHPXu1szV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e7mv/cxwD&#10;/28nBv90LQj/fjEM/4Y5Ef+LQhj/jksh/45WK/+LYzb/h29B/4N7S/9/h1P+fJJb/HicYfl0pGf2&#10;cKtr822yb/FqunPvaMN262XMeOZi1XreX998013je81f5nbHYOpwxmDsbsZg7G7GYOxuxmDsbsZg&#10;7G7GYOxuxmDsbsZg7G7/dBwD/3AnBv92Kwj/gS8L/4k4EP+OQBj/kkkh/5NULP+QYDf/jGxD/4d3&#10;TfuDg1f4f45g9nqXZ/N2oG7wcqhz7W6veOtruHzoaMJ/5mbNgt9i2ITRX9yFymDgf8Vh43q/Y+h0&#10;vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XL/dBwD/3AmBv95Kgj/hS4L/403EP+SPxf/&#10;lkgg/5dSLP+VXjj+kWlE+ox0UPWHf1vygoll7n2Tbup3m3XncqN85G6rgeFqs4beZ72K2mXKjdJi&#10;1I7IYtiKwmPchLxl4H63ZuV4tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5nb/dRsD/3Em&#10;Bv98KAf/iC0K/5A2D/+WPhb/mkcg/5xQK/+aWzj5l2ZF9JJwUu+Me1/qhYVq5X6NdOB4lX3bcp2F&#10;1G2ki9BqrY7NaLeQy2jDkchn0ZK/ZdSPuWfZibRo3YKwaeJ8rmrkea5q5HmuauR5rmrkea5q5Hmu&#10;auR5rmrkea5q5Hn/dhsD/3ImBf9/Jwf/iiwK/5M1Dv+ZPRb/nkYf/6FOK/ugWTj1nGNG75htVOiQ&#10;d2LiiH9v2oCHe9J6j4PNdZeJyXGfjcVuqJHCbLGTv2u8lb1ry5W2adCUsWvVjaxs24aobeB/p23i&#10;fKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nz/dhsD/3MlBf+BJgf/jSwJ/5Y0Dv+dPBX/oUQe&#10;/qVMKvelVzjwomFH6ZxqVuGUcmXYjHtzz4WDfMl/i4TDepOKv3abj7pzo5O3cKyWtG+3l7FvxJis&#10;bc2YqW/TkKVw2Imhcd6CoHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H//dxsD/3QlBf+D&#10;JQb/kCsJ/5kzDf+gOxT/pUMd+6lLKfOqVDjsqF5H46FnV9qZb2fPkXhzx4qAfcGEiIW7f4+LtXqX&#10;kLF3n5StdKiXqnOymadyv5qkcsuaoXPQk5501oybddyEmnXegZp13oGadd6BmnXegZp13oGadd6B&#10;mnXegZp13oH/eBoD/3YkBf+GIwb/kioI/5syDP+jOhP/qEIc+K1KKPCvUjfnrFxH3qVkWNGdbWbI&#10;lXVzwI58fbmJhIWzg4yMrX+Tkal7m5WleaSZoXeum552upydd8qcmXfPlpd41I6VeNuGlHjdg5R4&#10;3YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YP/eBoD/3gjBf+IIwb/lCoI/54xC/+mOhL+q0Ib9bBJ&#10;J+y1UDbjsFpG2KljV8yha2bCmnJyupN6fLONgYWsiImMpoSQkaGAmJadfaGamXuqnJZ7tp2Ue8ae&#10;knvNmJF805CPfNmIj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchY983IX/eRoD/3oiBf+KIgX/&#10;likH/6AxC/+oORH7r0Ea8rRIJum5TzTftFlF0q1hVselaWW9nnBytJd3fK2RfoWmjIaMoIiNkZqF&#10;lZaWgp6akoCnnY9/s56NgMKei4DMmouB0pKKgNiJiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDb&#10;homA24b/eRoC/3shBP+LIgX/mCgH/6MwCv+rOBD5skAY77hHJOa9TjPbuFdEzbBgVsKpZ2S4om5x&#10;r5t1e6eWfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+FhL+fhYXLm4WF0ZOFhdiKhITah4SE2oeE&#10;hNqHhITah4SE2oeEhNqHhITah4SE2of/ehkC/30gBP+NIQX/mygG/6UvCf+uNw72tj8X7LxGIuPB&#10;TjDVvFZDyLReVb2sZmOzpmxwqp9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqjnYGKrp9+iryfforK&#10;nH+K0JR/idaLf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yj/ehkC/38eBP+QIQT/nScF&#10;/6guCP6yNg3zuj4V6cFFH9/FTC/Qv1RCxLddU7iwZGKuqmpvpKRxepyfd4OUm36KjpiGkIeVjpWC&#10;kpeZfZCgnHqPq554j7mfd5HKnXmQz5V5jtaMeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3YiXmN&#10;2In/exkC/4EdBP+SIAT/oCYF/6stB/u1NQvwvj0S5sdEHNrJSS7Lw1NBvrxbUrO1YmGor2lun6pv&#10;eJaldYGOoXyJh56Dj4Gbi5R7mZSYd5eem3OWqZ1xlraecJfInXKWz5VzlNWMdJPYiXST2Il0k9iJ&#10;dJPYiXST2Il0k9iJdJPYiXST2In/fBgC/4QcA/+VHwP/oyUE/68sBve6MwnsxDsP4s5CGNPOSCzG&#10;x1JAucBaUa26YV+jtGdsmbBtd5CrdICIqHqHgaWBjXqiiZJ1oJKWcJ6bmWyep5tqnrScaZ/Fm2ye&#10;0JRtmtaMbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2In/fRgC/4caA/+YHgP/piMD/7Mp&#10;BPPAMQfnyzgL3dg6Fs3SRirAzFA+s8ZYT6fAX12cu2VqkrdrdImzcX2Br3iEeq1/inSqh49uqY+T&#10;aaealmanpZhjp7KZYqjDmGWn0ZNmo9aLZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2Yn/&#10;fhcC/4sYAv+cHAL/qyEC+7kmA+3HLATf1TEG0945FMbYRCi50U47rMxWTKDHXVqVwmNni79pcYK7&#10;b3l6uHaAc7Z9hm20hYtos46PY7KYkmCxpJNesrGUXLLClF6y05BfrNmJYKrahmCq2oZgqtqGYKra&#10;hmCq2oZgqtqGYKrahmCq2ob/fxcC/5AWAv+hGgH/sR0B9MAgAePRIAHT3ywGyeI7FL7fRCWy2Uw4&#10;pdNUSZnPW1eOy2FjhMhobHvFbnVzw3V7bMF8gWfAhIViv46JXr6Yi1q+pI1YvrGOV7/CjVi/14tZ&#10;uNyFWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YP/gRYC/5UUAf+nFgH9uBcA6csRANPf&#10;FgHI5ywHvuY7FrPkRCWo4Us1nN1SRJHZWVKG1WBdfNNmZnTRbW5sz3R0Zs58eWHNhX1czI6AWcyZ&#10;g1bMpYRUzLOFU83EhVPN3YNTxuB+VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X3/hxMB&#10;/5wSAf+uEQDawgoA0NIKAMfoGAG87CwKsus8F6jqQyWd6EgzkuZQQIjkWUt+4mBUduFoXG/gb2Jo&#10;33doY95/bF7eiHBa3pFzV96bdVTep3dS37R4UN/EeE/g3nhP1uV1T9PndE/T53RP0+d0T9PndE/T&#10;53RP0+d0T9PndE/T53T/jw8B/6QOANu4CADNxQkAxdUKALrxGgOw8i0MpvE7GJvwQSSR70cvh+5O&#10;On7uWEN37WFKcO1pUGrscVVl7HlZYeyBXF3sil9a7JNhV+2dY1Xtp2VS7bNmUe7AZ0/v1GhO6+Zo&#10;TejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6Gj/mQsA3a4EAMy8BgDByQcAuNsKAK34HASk&#10;+C8Nmfg5F4/4PyGF+EYqfPhNMnX3Vzlu92A/afdpQ2T4cUdh+HlKXfiBTFr4iU9Y+JJRVvmbUlP5&#10;pVRR+q9VUPq7Vk76yldN++NXTPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76VflpQAAzrQE&#10;AL+/BQC0zgYAqusNAaD/HwaX/y8NjP82FYL/PR14/0QkcP9MKmr/VC9l/14zYf9nN13/bzla/3Y8&#10;WP9+Plb/hj9T/45BUf+XQlD/oENO/6lFTf+zRUv/vkZK/9BHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ&#10;/9xHSf/cR0n/3EfRrgAAv7kDALLFAwCn1QUAnP0PApT/IgaJ/ysMfv8yEnX/Ohhs/0IdZf9JIl//&#10;USVa/1ooV/9jK1T/ay1S/3IvUP95ME//gDFN/4gyS/+QNEr/mDVI/6E1R/+qNkb/szdE/784RP/F&#10;OET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xTjBswAAsr4CAKXMAQCZ3QMAkP8SAob/HwV7/ycK&#10;cf8uDmj/NhNh/z4XWv9GGlX/TR1R/1UfTv9dIEv/ZCJJ/2sjR/9xJEb/eCVE/38mQ/+GJ0H/jihA&#10;/5YoP/+eKT3/pyk8/7AqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCqzuAEApcYAAJfV&#10;AACL7wQBhP8TAnf/GgRt/yIHZP8qC1z/Mg5V/zkRUP9BE0v/SBVI/08XRf9WGEL/XBlA/2EaPv9n&#10;Gjz/bRs7/3McOf95HDj/gB02/4gdNf+PHjT/lx4y/6AfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6Qf&#10;Mv+kHzL/pB+mwAAAl84AAIneAAB//wcBdP8QAmn/FQNf/xwFV/8kCFD/LApK/zMMRf87DkH/QQ89&#10;/0cQOv9NETj/UhE2/1cSNP9cEzL/YRMx/2YUL/9rFC7/cRUt/3cVLP99FSr/gxYp/4sWKf+OFin/&#10;jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhb/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3Ne&#10;I/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM&#10;91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2EqBf9hMwj/&#10;aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9g&#10;yEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4&#10;TexV+E3/ZiAD/2IqBf9jMQj/azUL/3A8D/9zRRX/dU8c/3ZdI/9zbCr/cHox/22HNv9rlDv/aZ8/&#10;/2ioQv9msEX/ZLhH/2PASf9hx0r/X8xM/13TTfxc3k75WuRP9VnqUPFY71HtV/RR6Vf5UOlX+VDp&#10;V/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VD/Zx8D/2MqBf9lMAj/bjML/3Q6D/93QxX/eU4c/3paJP93&#10;aCv/dHYz/3GEOf9ukD//bJtD/2qlR/9orUr/Z7ZM/2W+Tv9jxVD/YctS/V/SVPld3VX0W+RW8Frq&#10;V+tY8FjnWPVX41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lT/aB8D/2MpBf9oLgf/cTIK&#10;/3c4D/97QhX/fUwc/35YJP97Zi3/d3M1/3SAPP9xjEL/b5dH/2yhS/9qqk//aLJS/2e7VP9lxFb+&#10;YspY+WDRWvVe3FzwXORd6lrrXuZZ8V/iWvVb3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb&#10;+Vf/aR4D/2QpBf9rLQf/dDAK/3s3Dv9/QRX/gUoc/4JVJf9/Yy7/e3A2/3h8Pv91iUX/cZRL/2+e&#10;UP9splT/aq5Y/Wi3W/xmwF36ZMlg9WHQYvBe3GPqXOVl5VvsZt5a8GPYW/Rg0V34W9Fd+FvRXfhb&#10;0V34W9Fd+FvRXfhb0V34W9Fd+Fv/aR4D/2UoBf9uKwf/eC4K/382Dv+DPxT/hUgc/4dTJf+EYC//&#10;gGw4/3x5Qf94hUn+dJBQ+3GZVvluolr4a6pf9miyYvRmu2XzZMVo8GLQa+pf3W3jXedu21vqbdNc&#10;72jNXvNkyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91//ah4D/2YoBf9xKQf/eywJ/4M1&#10;Df+HPhT/ikcb/4xQJf+JXS//hWk6/YF1RPp8gE33eItV9HOVXPFvnWLvbKVn7Wmta+tmtm/oY8By&#10;5mHMdeNg33fWXOR4zl7pcslf7W3EYPBov2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GP/&#10;ax0D/2cnBf90Jwb/fysI/4czDf+MPBP/j0Ub/5FOJf+PWjD8i2Y7+IZxRvOBfFHvfIda7HaQYuhx&#10;mGnlbKBw4Wiodd5ksHrbYrp+2GHHf9Rh2n/LX+F+xGHld79i6XK7Y+1ttmTxZ7Zk8We2ZPFntmTx&#10;Z7Zk8We2ZPFntmTxZ7Zk8Wf/bB0D/2omBf93Jgb/gioI/4oyDP+QOxL/k0Ma/5ZMJP2VVzD3kWI8&#10;8oxtSeyGeFTnf4Ff4niKadxyknLWbZp40mqifM5nq3/LZrSByWW/g8dkzoTBY92DumTifLZm5nay&#10;Z+pxrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72r/bRwD/2wkBf96JAX/hSkH/44xC/+U&#10;ORH/mEIZ/5tKJPibVDDyl18965JqS+WKc1jegnxk1XyFbs92jXXKcpV6xm6dfsNspYK/aq+EvWm5&#10;hrpox4e3aNqHsWjega1p43qpa+h0pmvsbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbaZs7W3/bRwD&#10;/24jBP99IgX/iCgH/5EwCv+YOBD/nEAY+59JI/ShUi/tnVw95ZZmTN2Ob1rTh3hlzIGBbsZ7iXbB&#10;d5F7vHOZgLhwoYS1bqqHsm20ia9swYqtbNKKqGzchaVt4X6ibuV3n2/rcJ9v63Cfb+twn2/rcJ9v&#10;63Cfb+twn2/rcJ9v63D/bhwD/3EiBP9/IQX/iycG/5QvCf+bNw//oD8X+KRHIfCnTy7oolo935tj&#10;TdSUbFrLjHVlxIZ9b76AhXa4fI18s3iVga91nYWrcqWJqHGvi6Vwu4yjcMuNoHHZiJ1x34GbcuR6&#10;mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XL/bxsD/3MgBP+CIAT/jiYG/5cuCP+fNg79&#10;pD4V9KhGIOysTS3jp1g82aBhTM2YalnFkXJlvYt6braFgnawgIl9q32Rgqd5mYajd6KKn3WrjZx0&#10;t46adMaPmHXWi5Z23YOUduJ8k3bndJJ26HSSduh0knbodJJ26HSSduh0knbodJJ26HT/bxsC/3Uf&#10;BP+EHwT/kCUF/5otCP+iNQz6qD0U8axFHuiwTCvfq1c70qRfS8icaFm/lW9kt493brCKf3aqhYZ9&#10;pIGOgp9+loebe56Ll3mojpR4s4+SeMKQkXrVjY9624WOeuF+jXrmdo165naNeuZ2jXrmdo165naN&#10;euZ2jXrmdo165nb/cBsC/3YeA/+GHgT/kyUF/50sB/+lNAv3qzwS7rFDHOW0Synar1U6zaheSsKg&#10;Zli5mm1ksZN1bqqOfHajioN9noaLgpmCk4eUgJuLkH6ljo19sJCKfb6Rin/Tj4l+2oeIft9/h37l&#10;d4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5Xf/cBsC/3gdA/+IHgP/lSQE/6ArBv+oMgr0rzoR&#10;67VCGuG4SifUs1M5yKtcSb6kZFe0nmtjrJhybaSTeXWejoF8mIuIgpKHkIeNhZmLiYOijoaCrpGD&#10;gryRgoPOkYOD2YiCgt+BgoLkeYKC5HiCguR4goLkeIKC5HiCguR4goLkeIKC5Hj/cRoC/3ocA/+K&#10;HQP/lyME/6IpBfysMQnxszkP6LpAF928SCXPtlI4w69bSLmoYlavompip5xwbJ+Xd3WYk358kpCG&#10;goyNjoeHipeLg4igjn+Hq5F8h7mRe4fLkXyI2Il9h96CfYbken2G5Hl9huR5fYbkeX2G5Hl9huR5&#10;fYbkeX2G5Hn/cRoC/3waA/+NHAP/miID/6UoBPmvLwfuuDcM5L8/FNjARiTKulA3v7NZR7SsYVWq&#10;pmhhoaFua5mcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejniNqZB2jLaRdI3IkXaO2Ip3jN2Cd4rjeneK&#10;43p3iuN6d4rjeneK43p3iuN6d4rjeneK43r/choC/38ZAv+PGwL/nSAD/6kmA/azLQXqvTUJ4MY8&#10;ENLERCPFvU81urdYRq+xX1Slq2ZgnKZtapSic3OMnnp6hpuBgICYiYV6lpKJdZSbjXKTpo9vk7SQ&#10;bZTFkHCV2Ipwkt2DcZDje3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43v/cxkC/4IXAv+SGgL/&#10;oB8C/60kAvK4KgTmwzEG28w1D8zIQiHAwk00tLxWRKm2XlKfsWRelqxraI6pcXGGpXh4f6J/fnmg&#10;h4N0nY+Ib5yZi2ubpI1om7KOZ5vCjmmd2Ipqmd2Ca5bje2uW43trluN7a5bje2uW43trluN7a5bj&#10;e2uW43v/dBkC/4UVAv+WGAH/pBwB+7IgAe2/JQLhzCoD1NEyDcfMQR+6x0wxrsFUQqO8XFCZt2Jc&#10;kLNpZoewb26ArXZ1eap9e3OohIBtpo2FaKWXiGWko4pipLCLYKTBi2Km2Yhjot6BZZ7jemWe43pl&#10;nuN6ZZ7jemWe43plnuN6ZZ7jemWe43r/dhgC/4kTAf+aFgH/qRgB9rgbAefHGgHb2RwBzdYwC8DS&#10;Px20zUovqMhSP53DWk2Sv2FYibtnYoC4bWt5tnRxcrN7d2yxg3xnsIyAYq+Wg16uoYZcrq+HWq+/&#10;h1uw2oRdrOB/XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xj/ehUC/44SAf+fEwD/sBMA&#10;78AQANnUDADO3xwBxN0vCbnZPRqt00gsoc9QO5XLWEmLx19UgsRlXnnCbGZywHJsa756cma9gnZh&#10;u4t6XLuVfVm6oX9Xuq+AVbu/gFW82X9WuON6WLLndViy53RYsud0WLLndFiy53RYsud0WLLndFiy&#10;53T/gBIB/5QQAP+mDwDjuAsA0sYKAMzXCwDD4x4CueIxCq/gPRik3UYnmdlON43UVkSD0V1Pes9k&#10;WHLNal9ry3JlZcp5amDJgm9byYtyV8iWdVTIondSyK94UcnAeFDK23dRxuhzUsDrb1K/7G9Sv+xv&#10;Ur/sb1K/7G9Sv+xvUr/sb1K/7G//hw4B/5sNAN+uBwDQvAgAx8kIAMHbCwC36CADrecxDaTmPRmZ&#10;5EQmjuJMM4TgVD573lxHc91jT2vcalZl2nJcYNp6YFvZg2RX2YxnU9mXalDZo2xO2bFtTdrCbUzb&#10;3GxN2OxqTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8Gf/jwsA6aQEANG0BgDFvwYAvM0I&#10;ALTpDgGq7iIFou4zDpftOxmN7EIkg+tJLnvqUzZz6Vw+bOlkRGfpbEli6HRNXuh8UVrohVRW6I5W&#10;U+mYWVHpo1pO6bBcTeq+XEzr0l1L6uldSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXErj81z5&#10;mQMA1KwCAMW3BAC5wwUAsNIIAKf2EQGe9SQGlfUyDor1OheB9UEgePVIJ3D1UC5q9Fo0ZfRjOGD0&#10;azxd9XQ/WfV8Qlf1hERU9Y1GUfaXSE/2oUpN9qxLS/e5TEr3yE1J+OBNSPfzTUj39E1I9/RNSPf0&#10;TUj39E1I9/RNSPf0TUj39E3aowAAx7ECALi7AwCtyQQAo9kHAJr9FAKS/ScHh/4vDX3+NxR0/z8b&#10;bP9HIGb/TiVg/1cpXP9gLVn/aTBW/3EyU/94NFH/gDZP/4k3Tf+SOUv/nDpJ/6Y7SP+xPEb/vT1F&#10;/8w9RP/mPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z7LrAAAubYBAKzCAQCg0AIAleUHAI7/&#10;GAOE/yQGev8sC3D/NBBo/zwVYf9EGVv/Sx1W/1MgU/9bIlD/YyRN/2smS/9zJ0n/eilI/4IqRv+K&#10;K0T/lCxC/54tQf+nLkD/sS4//7wvPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/zTC7sQAA&#10;rLwAAJ/JAACT2QAAifwLAYD/FwJ2/yAFbP8oCWT/MA1d/zgQV/9AE1H/RxZN/04YSv9WGUf/XBpE&#10;/2McQv9pHUD/cB4//3gePf+AHzv/iCA6/5EhOP+bIjf/pCI2/60jNf+4IzX/uSM1/7kjNf+5IzX/&#10;uSM1/7kjNf+5IzX/uSOttgAAn8QAAJLSAACE4QAAff8NAXL/EwJo/xsEX/8jBlj/KwlR/zMLTP86&#10;DUf/QQ9D/0gRQP9OEj3/VBM7/1oUOf9fFDf/ZRU1/2sWM/9yFjH/ehcv/4IXLv+LGCz/kxgr/5wZ&#10;Kv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxmhvwAAkswAAITcAAB49wAAbv8KAWP/EAJa&#10;/xUDUv8dBEv/JAZG/ywIQf8zCTz/Ogo5/0ALNf9FDDL/Sg0w/1ANLv9UDiz/WQ4q/14PKP9kDyb/&#10;ag8l/3EQI/94ECL/gBEg/4gRH/+RER//kREf/5ERH/+RER//kREf/5ERH/+RER//kRH/XCID/1ct&#10;Bf9YMwf/XzYJ/2M9Df9lRhL/ZlAX/2VeHP9kbiL/YXwn/1+KK/9eli7/XKEx/1uqM/9asjX/Wbo2&#10;/1jDN/9YzTn/V9g5/1bgOv9V5jv/VOw8/1PxPPxS9T34Uvk99VH9PfNR/z3zUf8981H/PfNR/z3z&#10;Uf8981H/PfNR/z3/XCID/1csBf9aMgf/YTUJ/2U8Df9nRRL/aE8X/2hcHf9mbSL/Y3so/2GILP9f&#10;lC//Xp8y/12pNf9bsTf/Wrk4/1rBOv9Zyzv/WNU8/1ffPf9W5j7/Ves+/VTwP/lT9T/2UvlA81L9&#10;QPBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7/XSED/1gsBf9cMAf/ZDMJ/2g6Df9rQxL/bE4X&#10;/2xaHf9qaiT/Z3gp/2SFLv9ikTL/YZw2/1+mOP9erjr/XbY8/1y+Pv9byD//WtJB/1ndQv9X5UP9&#10;VupE+VXwRPVU9UXxVPpF7lT+ROxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0L/XiED/1ksBf9f&#10;Lgb/ZjIJ/2w4DP9vQRH/b0wX/3FXHv9uZyX/a3Ur/2iCMP9ljjX/ZJk5/2KjPP9gqz7/X7NB/167&#10;Qv9dxET/XM5G/1rcR/5Z5Ej6V+pJ9VbwSvBV9krtVfpK6Vb+R+dW/0XnVv9F51b/RedW/0XnVv9F&#10;51b/RedW/0X/XiED/1krBf9iLQb/ajAI/282DP9yQBH/dEoY/3VVHv9yZCb/b3It/2x/M/9pizj/&#10;ZpY8/2WgQP9jqEP/YbBG/2C4SP9ewUr/XctL/1zaTfpa4071WepP8FfxUOtW9lHnV/tO5Fj/S+FZ&#10;/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0n/XyAD/1orBf9lKwb/bS4I/3M1DP93PhH/eEgX/3lS&#10;H/93YCf/dG4u/3B7Nf9thzv/apJB/2ebRf9lpEn+Y6xM/WG0TvtgvFH6XsZT+V3UVfVb41bvWupY&#10;6VjyWeVZ91bgWvtT21v/T9db/03XW/9N11v/Tddb/03XW/9N11v/Tddb/03/YCAD/10pBf9oKQb/&#10;cSsH/3gzC/98PBD/fUYX/35QH/99XSj/eWow/3V2OP9xgj/8bY1F+mqXS/hnn0/2ZadT9GKvVvNg&#10;uFnxX8Fc8F3NXu1c4GDoWuxh4VryYNpb9lvTXPpXz139U8xe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/&#10;Ucxe/1H/YR8D/2AnBP9rJgX/dSkH/3wxCv+BOhD/g0QX/4RNH/+DWSj/f2Yy/HpyO/h1fkP1cYhL&#10;8m2SUe9pmlbtZqJb6mOqX+hgsmPmXrxm5FzIaeFb2mvdWupr01zwZs1e9WHIX/lcxGD8WMFh/lXB&#10;Yf5VwWH+VcFh/lXBYf5VwWH+VcFh/lX/Yh8D/2MlBP9vJAX/eSgG/4EwCv+FOQ//iEIW/4lLHv+J&#10;Vij6hWIz9YBuPfB6eUfsdYNQ6XCMWOVrlV7hZp1k3mOkadtgrW3XX7dv1F7DcNFe0nHNXedxx1/u&#10;a8Jh8ma+YvZhumP5XLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fj/Yx8D/2YjBP9yIgT/fScG&#10;/4UuCf+KNw7/jUAV/49JHvqPUyj0jF807oZqP+l/dEvjeH5V3nKGXthtj2XTaphqz2egbcxlqHDJ&#10;Y7FzxmK8dMRhyXXBYeB2vGPqcbdk72q0ZfNlsGb2YK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XK5n&#10;+Vz/Yx4D/2ghBP91IAT/gSUF/4ktCP+PNQz/kj4U/JRHHfWWTyjukVs054tmQeCEb07ZfXlY0XeC&#10;YMxzimfHb5NsxGybcMBpo3O9Z6x2uma2eLhlwnm2ZdV5smbmdq5o7G+qafBpqGn0Y6Zq91+mavdf&#10;pmr3X6Zq91+mavdfpmr3X6Zq91//ZB4D/2sgA/94HgT/hCQF/40sB/+TNAv/lzwS+JlFG/CbTSfo&#10;l1k04ZBiQteJbE7Og3VYyH1+YcN4hmi+dI5tuXCWcrZunnWybKd4r2qxe61pvXyqac19qGrjeqVs&#10;6XKibO1soG3yZp5u9WKebvVinm71Yp5u9WKebvVinm71Yp5u9WL/ZR0C/20eA/97HQP/hyME/5Aq&#10;Bv+XMgr9nDsQ9J9DGeyhSyXjnFYz2pZgQc+OaU7HiHJYwIJ6Ybp9gmi1eYpusXWSc6xymnepcKN6&#10;pm6sfaNtuH6hbcd/n27gfpxw53WacOtvmXHwaJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZJdx82T/&#10;ZR0C/28dA/9+HAP/iiIE/5MpBf+bMQn5oDkP8KNBGOemSSPeoVQx0ppeQMiTZ03AjG9YuYd3YbOC&#10;f2iufYduqXqOc6R3lnigdJ97nXOofppxtICYccKBlnLYgZV05XiTdOpxknXva5F18maRdfJmkXXy&#10;ZpF18maRdfJmkXXyZpF18mb/Zh0C/3EbA/+AGwP/jCED/5YoBf+eLwj2pDcN7Kg/FeOrSCDYplIw&#10;zJ5cQMOXZU27kW1Xs4t0Ya2GfGingoNuon6LdJ17k3iZeZx8lXelf5J2sIGQdb6CjnbRgo5443qN&#10;eOhzjHjtbIt48WiLePFoi3jxaIt48WiLePFoi3jxaIt48Wj/ZxwC/3MaAv+CGgL/jyAD/5kmBP6i&#10;LgbzqDUL6a09E9+vRh7SqVEvx6JaP76bY0y1lWpXro9yYKeLeWihh4FunIOIdJeAkHiSfZl8jnyi&#10;gIt6rYKIeruDh3rNg4d84nyHfOd1hnzsboZ88GmGfPBphnzwaYZ88GmGfPBphnzwaYZ88Gn/ZxwC&#10;/3UZAv+FGQL/kh8C/5wlA/ulLAXwrDQJ5rI7ENuzRB3NrU8uw6ZZPrmfYUuwmWhWqJRwX6GPd2eb&#10;i35uloiGc5CFjniMgpZ8iICggIR/q4KBf7iDf3/KhIGB4X2BgeZ2gYDrb4CA72qAgO9qgIDvaoCA&#10;72qAgO9qgIDvaoCA72r/aBwC/3gXAv+HGAL/lB0C/58jA/ipKgTssTEH4rc5DdW3QhzJsE4tvqpX&#10;PbSjX0qrnmdVo5huX5yUdWaWkHxtkI2Dc4uKi3iGiJR8gYaegH2EqIJ7hLWEeYTHhHqG4H97heZ3&#10;e4XrcHuE7mt7hO5re4Tua3uE7mt7hO5re4Tua3uE7mv/aRsC/3oWAv+KFwL/lxwC/6MhAvStJwPo&#10;tS4F3r01CtC6QBvEtEwsuq5WO6+oXkmmomVUnp1sXZeZc2aQlXlsipKBcoWQiXd/jZJ8e4ubf3eK&#10;poJ0ibODcorEg3SM4H90i+V4dYnqcXaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wz/axoC/30U&#10;Av+NFgH/mhoB/6YeAfCxIwLkuykD2cIwCcu9PxnAuEoqtbJUOqqsXEehp2NSmaNqXJGfcWSKm3dr&#10;hJh/cX6WhnZ5k497dJKZfnCQpIFtkLGCa5DBgm2S3X9ukeV4b4/qcXCO7Wxwju1scI7tbHCO7Wxw&#10;ju1scI7tbHCO7Wz/bhgC/4ASAf+QFQH/nhcB+6saAey3HgHgwyEB0sYtCMbBPRi6vEkor7dSOKWy&#10;WkWcrWFRk6loWoulb2KEonVpfp98b3idhHRzm415bpmWfGqYon9nl66AZZi/gWWZ2H9omOV4aZbq&#10;cWqU7WxqlO1sapTtbGqU7WxqlO1sapTtbGqU7Wz/cRYC/4MRAf+UEwH/ohQA9bAUAOa+FADZzBUA&#10;zMorB8DGOxa1wUcmqrxRNp+4WEOWs2BOjbBmWIWsbWB+qnNnd6d6bHKlgnJso4t2aKKUeWShoHxg&#10;oK19X6G9fl6i1H1hoeZ2Yp3rcGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubGOb7mz/dBMB/4cQAf+Y&#10;EAD+pxAA57cNANbFCwDQ0BEAxc8oBbnLORSux0Ujo8NPM5m/V0CPu15LhrhkVH61a1x3snFjcbB4&#10;aWuugG1mrYlyYauTdV2rnnhbqqx5Wau8eVis0nlaq+hzXKfsbl2k72pdpO9qXaTval2k72pdpO9q&#10;XaTval2k72r/eREB/4wOAP+eDQDcrggA0rsJAMzICQDH1g4AvdUlBLLSNhGnzkIgnMpML5LHVDyI&#10;w1xHf8FiUHe+aVdwvHBeart3Y2W5f2hguIhsXLeSb1i2nnFVtqtzU7e7c1K30nNUt+tvVrLvalev&#10;8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8Wf/fw4B/5MLAOGlBQDSswcAyb4HAMLLCAC83Q4AtN0j&#10;A6raMw2f1kAclNNKKorQUjeAzVpBeMthSnDJaFFqyG9XZMZ2XF/Ff2BaxYhkVsSSZ1PEnmlQxKxq&#10;T8S8a07F02pPxe1oUMDzZFG99WFRvfVhUb31YVG99WFRvfVhUb31YVG99WH/hgoA8JoEANSqBADI&#10;tgYAvsEFALfPCQCw4xEAqOMlBJ/iNQ2V4D4Zi95IJYHcUDB42lg6cNhfQmnWZ0lj1W5PXtR2U1nT&#10;f1dV04laUtOTXU/ToF9N061gS9S+YErV2GBL1O1eTNH3XEzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5&#10;WkzM+Vr/jwMA2qIAAMqvAwC9uQQAtMYFAKvUCQCk6hQBnOkoBpPpNA6J6D0Yf+dEInfmTipv5lcy&#10;aeVfOGPlZz1f5G9CWuR3RVbkgElT5IpLUOSUTk3kn1BL5axRSeW7Ukjmz1JI5uhSSOT4UUjh/E9I&#10;4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E/hmQAAzakAAL6zAgCzvgMAqMsFAJ/aCQCY8hgCkPIqB4by&#10;Mw588TsWdPFDHWzxSyNm8VQpYfFdLV3xZjFZ8W41VvF2N1PxfzpQ8og8TfKSPkvynUBJ86lBR/O2&#10;Qkb0x0NF9N9DRPTwQ0Ty+kJE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kLRogAAwK4AALK4AQCnxAIA&#10;nNIEAJLtDACM+xwDgvsoB3n7MQxw/DkSafxBF2L8SRxc/FAgV/xZI1T9YiZR/WooT/1zKkz+eyxK&#10;/oMuSP6NL0b/mDFE/6IyQ/+uM0H/uzRA/8s0P//jND//7zU//+81P//vNT//7zU//+81P//vNT//&#10;7zXEqgAAs7MAAKe/AACaywAAj9oCAIb/DwF+/xwDdf8lBmz/LQpk/zYOXf8+Elj/RRVS/00YT/9V&#10;Gkz/XBxJ/2QeR/9rH0T/cyBC/3wiQf+FIz//jyQ9/5olO/+kJjr/ryY5/7onOP/KJzj/3Cg4/9wo&#10;OP/cKDj/3Cg4/9woOP/cKDj/3Ci1rwAAp7oAAJrGAACN1AAAgeYBAHr/EAFw/xgCZ/8hBV//KQdY&#10;/zEKUv85DU3/QQ9J/0gRRf9PE0L/VRRA/1wVPf9iFjv/aRc5/3AYN/95GTX/ghkz/4waMv+XGzD/&#10;oRsv/6ocL/+1HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxyptQAAmsIAAIzPAAB/3gAAdv8F&#10;AGz/DgFi/xQCWv8bA1P/JAVN/ysHR/8zCUP/Ogo//0ELO/9HDDj/TQ01/1MOM/9YDzH/Xg8v/2QQ&#10;Lf9rESv/cxEp/3wSJ/+GEiX/kBMk/5kTI/+jFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFCL/qxSc&#10;vgAAjcsAAH7aAABw5gAAZ/8AAF3/CgFU/xABTf8VAkf/HQNB/yQEPP8rBTf/MgY0/zgHMP89CC3/&#10;Qwgq/0gJKP9NCSb/Ugok/1cKIv9dCyD/Ywse/2sLHP9zDBr/fAwY/4QMF/+ODRX/lQ0V/5UNFf+V&#10;DRX/lQ0V/5UNFf+VDRX/lQ3/UiUD/00vBP9RMgb/VzUH/1o8Cv9bRQ7/Wk8T/1ldF/9YbRv/Vnsf&#10;/1WJIv9TlSX/UqAn/1GoKf9QsSr/ULgr/0/BLP9Pyi3/TtYu/07kLv9O7S//TvMv/034MP9N/DD/&#10;TP8w/Ez/MPlM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y//UyQD/00vBP9UMAX/WTQH/106Cv9f&#10;Qw7/Xk4T/11aGP9bahz/Wnkh/1iGJP9Wkif/VZ0p/1SmK/9Tri3/UrYu/1K+L/9RxzD/UdIx/1Dh&#10;Mv9Q6zL/T/Iz/0/3M/9O/DT7Tv80+E3/NPVO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO/zL/UyQD&#10;/04uBP9WLwX/XDIH/2A4Cv9iQQ7/YkwT/2BYGP9faB3/XXYi/1uDJv9Zjyn/WJos/1ajLv9VrDD/&#10;VbMx/1S7M/9TxDT/U841/1LeNv9S6Tf/UfE3/1H2OPtQ+zj3T/849E//N/FQ/zXwUP808FD/NPBQ&#10;/zTwUP808FD/NPBQ/zT/VCMD/1AtBP9ZLQX/XzAH/2M2Cv9mQA7/ZkoT/2VVGf9jZR7/YXMj/16A&#10;KP9cjCz/W5cv/1mhMf9YqTT/V7A1/1a4N/9VwTj/Vcs5/1TaOv9U5zv/U/A8+1L2PfZR+z3yUf89&#10;71L/O+xS/zjrUv8461L/OOtS/zjrUv8461L/OOtS/zj/VSMD/1IrBP9cKwX/Yy4H/2c0Cv9qPg7/&#10;a0gT/2pTGf9oYR//ZnAl/2N9Kv9giC//XpMz/1ydNv9bpTj/Wq06/1i1PP9XvT7/V8c//1bTQfxV&#10;5EL5Ve5D9VT2RPBT/ETsVP9B6VX/P+ZV/zzlVf875VX/O+VV/zvlVf875VX/O+VV/zv/ViID/1Up&#10;BP9fKAX/ZysG/2wyCf9vPA3/cEYT/3BQGf9uXSD/a2sn/2h5Lf9lhDL/Yo83/2CZO/5eoT79XKlB&#10;+1uxQ/pZuUX5WMJH91fOSPVW4ErxVuxL7lX2TOlW/ErlV/9G4lj/Q95Z/0DdWf8/3Vn/P91Z/z/d&#10;Wf8/3Vn/P91Z/z//VyID/1knBP9jJgT/aygG/3EwCP90OQ3/dUMT/3VNGf91WSH/cWcp/210MP1q&#10;gDb6Zoo8+GOUQPZhnET0XqRI8lysS/FbtE3vWb1Q7VjJUutX2lPnVulV5Ff1VOFZ/U/bWv9L1Vv/&#10;SNBc/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0T/WCID/1wkA/9mIwT/byYF/3YuCP96Nwz/e0ES&#10;/3tLGf97VSH+d2Mq+XNvMvZuezryaoVB72aPR+xjl0zqYJ9Q6F2nVOVbr1fjWbha4VfDXd9X0l7a&#10;VuZe1lnzWtJc/FXNXv9QyV7/TMVf/0nEX/9IxF//SMRf/0jEX/9IxF//SMRf/0j/WSEC/18iA/9q&#10;IQT/dCQF/3ssB/9/NQv/gT4R/4JIGf2CUiH3fl8r8nlrNe1zdT7pboBG5WmJTeFlkVTeYZlZ2l+i&#10;XNZdql/TXLNh0Fu+Ys5bzGPLWuJjyFzxYMZf+lrBYP5VvWH/Ubpi/025Yv9LuWL/S7li/0u5Yv9L&#10;uWL/S7li/0v/WSEC/2IgA/9uHwP/eCME/38rBv+EMwr/hzwQ/ohFF/eITiHwhFsr6n5mNuR4cEHf&#10;cnpL2W2DUtNpjFjPZpVczGSdX8lipWLGYK5kw1+4ZsFexGe/XthovF/rZrpj91+2ZPtZs2X+VbBl&#10;/1CvZf9Pr2X/T69l/0+vZf9Pr2X/T69l/0//WiAC/2UeA/9xHAP/fCID/4QpBf+JMQn/jDoO+Y5D&#10;FvGOTCDqilgr44RiN9t+bEPTeHZMzXN/U8hvh1nEa5BewGmYYr1moGW6Zahot2OyarVivmuzYs5s&#10;sGLla69m9GSsZ/hdqWj8WKdp/1Omaf9Spmn/UqZp/1Kmaf9Spmn/UqZp/1L/WyAC/2ccAv90GgL/&#10;fyAD/4gnBP+OLwf9kjcM9JRAFOyVSR7kkFUq24pfN9GEaUPKfXJMxHh7VL90g1q6cYtftm6TZLNr&#10;m2evaaRqrWetbKpmuG6oZsdvpWbfb6Vq8Wiia/ZhoGz5W55s/VaebP5Vnmz+VZ5s/lWebP5Vnmz+&#10;VZ5s/lX/XB8C/2oaAv93GQL/gx8D/4wlBP+SLQb5lzUL75k+EuebRhzellIp0pBcN8qJZkLDg29M&#10;vH53VLd5f1uydYdgrnKPZapwl2imbZ9so2ypbqBrtHCeasJxnGrXcZxu7muab/NkmW/4Xpdw/FiX&#10;cP1Xl3D9V5dw/VeXcP1Xl3D9V5dw/Vf/Xh4C/2wZAv96GAL/hh0C/48jA/+WKwX1mzMJ6587EOKg&#10;RRnXm1AozJRaNsSNY0K8iGxMtYJ0VLB+fFureoRgpneLZaJ0k2mecpxtm3ClcJhvsHKVbr1zk2/Q&#10;c5Ry626Tc/JmknP2YJBz+lqQc/tZkHP7WZBz+1mQc/tZkHP7WZBz+1n/Xx0C/24XAv99FwL/iRwC&#10;/5IiAv2aKQTxoDAH56Q5Dd6lQxfRn04nx5hYNb6SYUG2jGlLr4dxVKmCeVukf4Bgn3yIZZt5kGqX&#10;dpltk3WicZBzrHONc7p0i3PLdYx253CMd/Boi3f1Yop3+VyKd/painf6Wop3+lqKd/painf6Wop3&#10;+lr/YRsC/3EWAv9/FgH/ixoB/5UgAvmeJgPtpC4F46k2CtipQBbMo0wmwpxWNLmWX0CxkGdKqotv&#10;U6SHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qnSGd7Z1hHfHdoV65HKGe+9qhXv0ZIV7+F2Fe/lc&#10;hXv5XIV7+VyFe/lchXv5XIV7+Vz/YxoC/3MUAf+BFQH/jhkB/5keAfahIwLqqSoE4K8yB9KsPhXH&#10;pkskvaBVM7SaXj+slWVKpZBtUp6MdFmYiHtgk4WDZY6Ci2qKgJNuhn6dcYJ9p3R/fLR2fXzFdn1+&#10;4HN/f+5rf3/zZX9+915/fvhdf374XX9++F1/fvhdf374XX9++F3/ZRgC/3UTAf+EFAH/kRcB/5wb&#10;AfKlIAHmriYC27QuBs6vPRTDqkkjuaRTMa+eXD6nmWRJoJRrUZmQclmTjXlfjoqAZImHiGmEhZFu&#10;gIOacXyCpXR5gbJ2d4HCdnaC3XR5hO1seYPyZnqC9196gvheeoL4XnqC+F56gvheeoL4XnqC+F7/&#10;ZxcC/3cRAf+HEwH/lBUA/p8YAO6qHAHisyEB1bcqBcmzOxO+rkgitKhSMKujWj2inmJHm5lpUJSV&#10;cFiOkndeiI9+ZIONhml+i49teYmYcXaHo3Nyhq91cIa/dm+H13Vzie1tc4jyZnSH9mB0h/dfdIf3&#10;X3SH9190h/dfdIf3X3SH91//aRUB/3oQAf+KEQD/lxIA+aMUAOquFQDduRcAz7ooBMS3ORG5skYg&#10;r6xQL6anWDudo2BGlZ9nT46bblaImHVdgpV8Y32ThGh4kYxsc4+WcG+OoHJsja10ao29dWmN0nVs&#10;kO1tbY7xZ26M9mBujPdfboz3X26M919ujPdfboz3X26M91//bBMB/30PAf+NEAD/mxAA9KgPAOW1&#10;DQDVvxAAyr4mA7+7NxC0tkQeqrFOLaGtVzmYqV5EkKVlTYmibFWCn3NbfJx6YXeagWZymIpqbZaU&#10;bmmVnnFmlKtzY5S6c2KVz3Nml+xsZ5XxZmiT9mBokvdfaJL3X2iS919okvdfaJL3X2iS91//bxEB&#10;/4EOAP+RDgDyoAwA2q0JANO4CgDOww4AxMIjA7m/NQ6vu0IcpLdMKpuzVTeSr1xBiqxjSoOpalJ8&#10;pnFZdqR4XnCif2NroIhnZ56Ra2OdnW5fnalwXZ25cFydzXBfn+trYZ3yZWKa9mBimfdeYpn3XmKZ&#10;915imfdeYpn3XmKZ917/cxAB/4UMAPqWCgDbpQYA0bEIAMu7CADGxwsAvccgArLFMguowUAZnr5K&#10;J5S6UzSLtlo+g7RhR3yxaE91r29Vb612WmqrfV9lqYZjYaiQZ12nm2pZp6hrV6e4bFanzGxYqOlo&#10;Wqf0Y1uj+F5co/ldXKP5XVyj+V1co/ldXKP5XVyj+V3/eA0A/4sJAN+cAwDSqQYAybQHAMK+BgC8&#10;zAgAtc0cAavLLwmhyD0Wl8VII43CUS+Ev1g6fLxfQ3W6ZkpvuG1Qabd0VWS1fFpftIVeW7OPYVez&#10;mmRUsqdlUrK3ZlGzzGZSs+ljVLL3X1Wu+ltWrftaVq37Wlat+1pWrftaVq37Wlat+1r/fgkA8pEC&#10;ANahAgDKrQUAwLcFALjCBQCyzwkAq9QXAKPTKwaZ0DoSj85FH4XLTip9yVY0dcddPW7FZURoxGxJ&#10;Y8JzTl7Be1NZwYRWVcCPWVK/m1xPv6hdTb+4XkzAzV5MwOpcTr/5WU+8/lVQuv5VULr+VVC6/lVQ&#10;uv5VULr+VVC6/lX/hQIA3ZgAAM2mAgDBsQMAt7oDAK7GBgCn0woAoN0VAJndKASQ2zcOhtlCGX3W&#10;SyR11FQtbdJcNWfRYzxh0GtBXM9yRljPe0lUzoRNUM6PUE3Om1JLzqlTSc65VEjPz1RIzutTSc74&#10;UErL/05Kyv9NSsr/TUrK/01Kyv9NSsr/TUrK/03njwAA0Z8AAMOrAQC3tAIArb8DAKPLBgCb2QoA&#10;lOUaAY3lKwaE5DUNe+M/FnPiSB5s4VImZuFaLGDgYjJb4Go2V+ByOlPfez1Q34VATd+PQ0rgm0VI&#10;4KhGRuC4R0XhzEdF4OhHRd/2RkXe/0RF3v9ERd7/REXe/0RF3v9ERd7/REXe/0TZlwAAx6YAALiw&#10;AACsuQEAosUCAJjRBgCP6w0Aie4fAoDuKwZ47TQMcO09E2jtRhli7U4eXe1XI1ntYCdV7WgqUu1x&#10;LU/teS9M7YMySu6NNEfumDVF7qU3Q++zOELwxDhB8N85Qe/vOEDt/ThA7P84QOz/OEDs/zhA7P84&#10;QOz/OEDs/zjLoAAAuqsAAK20AAChwAAAlswBAIvZBQCE+BEBfPgfAnT4KQZs+DIKZPg7D175QxNY&#10;+UsXU/lTGlD5Wx1N+mQfSvpsIUj6dCNG+n4lRPuIJkH7kyhA+54pPvyrKj38uSs7/csrO/3iKzr8&#10;9Cs6/PcrOvz3Kzr89ys6/PcrOvz3Kzr89yu9qAAArrAAAKG8AACVyAAAidQAAH7oBQB3/xIBb/8c&#10;Amf/JgVg/y8IWf83C1T/Pw5P/0cRS/9OE0f/VhVE/10WQv9kGED/bBk9/3UaO/9+Gzn/iRw3/5Qd&#10;Nv+gHjX/rB8z/7kfM//IHzL/4iAy/+cgMv/nIDL/5yAy/+cgMv/nIDL/5yCwrQAAorcAAJXEAACH&#10;0AAAe90AAHL9CQBq/xEBYf8ZAlr/IgNU/yoFTv8yB0n/OglF/0ELQf9IDD7/Tg47/1UPOP9bEDb/&#10;YhE0/2kRMv9yEi//exMt/4YUK/+SFSr/nhUp/6kWKP+zFif/whYn/8cWJ//HFif/xxYn/8cWJ//H&#10;Fif/xxaktAAAlsAAAIfMAAB62gAAbesAAGT/BQBc/w4BVP8UAU3/HAJI/yQEQv8sBT7/MwY6/zkH&#10;Nv9ACDP/RQgw/0sJLv9RCiv/Vwop/10LJ/9kCyT/bAwi/3YNIP+ADR7/jA4d/5cOHP+hDhv/rA8b&#10;/64PG/+uDxv/rg8b/64PG/+uDxv/rg+XvAAAiMkAAHnWAABr4wAAX/YAAFb/AABO/woAR/8QAUH/&#10;FgI8/x0CN/8kAzL/KgMv/zAEK/82BSf/OwUl/0AFIv9FBiD/SgYe/1AGG/9WBxn/XAcX/2QIFf9t&#10;CBP/dwgR/4EJEP+LCRD/lQkP/5gJD/+YCQ//mAkP/5gJD/+YCQ//mAn/SScC/0QxBP9LMQT/UDQG&#10;/1I6CP9SQwv/UU4P/09cE/9Naxb/THkZ/0uHG/9Jkx3/SJ0f/0imIP9HriH/R7Ui/0a9I/9GxiP/&#10;RtAk/0bgJP9G6iX/RvMl/0b6Jf9G/yX/Rv8l/0b/Jf9G/yT9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/1G&#10;/yP/SScC/0YvA/9NLwT/UjIG/1U5CP9VQgv/VE0P/1JZE/9QaBf/T3ca/06EHf9MkR//S5sh/0qk&#10;Iv9KrCP/SbMk/0m7Jf9IxCb/SM0m/0jdJ/9I6Cf/SPEo/0j5KP9I/yj/SP8o/kj/KPtI/yf5SP8m&#10;+Uj/JvlI/yb5SP8m+Uj/JvlI/yb/SicC/0gtA/9QLQT/VTAG/1g2CP9ZQAv/WEsP/1VWE/9UZhj/&#10;UnQb/1GBHv9PjiH/Tpgj/02hJf9NqSb/TLEn/0u4KP9LwSn/S8oq/0rZKv9K5iv/SvAr/0r4LP9K&#10;/yz9Sv8s+kr/K/dK/yn1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj/SyYC/0srA/9SKwT/WC4F/1s0&#10;CP9dPgv/XUkP/1pUFP9ZYhj/V3Ed/1V+IP9TiiP/UpUm/1GeKP9Qpir/T64r/061LP9OvS3/Tccu&#10;/03TL/9M4zD/TO0w/Ez2MfpM/jH3TP8x9U3/L/JN/y3wTf8r8E3/K/BN/yvwTf8r8E3/K/BN/yv/&#10;SyYC/04pA/9WKQT/XCsF/2AxB/9iOwv/YkYP/2BRFP9eXxn/XG0e/1p6I/9Yhib/VpEp/1WaLP9T&#10;oi7/Uqow/1GxMf9RuTP/UMM0/k/ONftP3zb4Tus39U71OPJO/TjwT/817lD/M+tR/zHpUf8v6VH/&#10;L+lR/y/pUf8v6VH/L+lR/y//TCUC/1EnA/9aJgP/YCgF/2UvB/9oOQr/aEMP/2dOFf9lWhr/Ymgg&#10;/192Jf9dgSr/Wowu/liWMfxXnjT7VaY2+VStOPhTtTr3Ur479VHJPfNR2j7wUOg/7FDzQOlR/T7o&#10;U/875lT/OONV/zXhVf8z4VX/M+FV/zPhVf8z4VX/M+FV/zP/TSQC/1QkA/9dIwP/ZSUE/2otBv9t&#10;Ngr/bkAO/21LFP9rVhv/aGQh/mVxKPtifS34X4cy9lyRNvNamTryWKE98FepQO5VsULsVLlE61PE&#10;RulS0kjlUeVJ4lLySN9U/ETdVv9A21j/PdZZ/zrSWf840ln/ONJZ/zjSWf840ln/ONJZ/zj/TiQC&#10;/1ghA/9hIAP/aiME/3ArBf9zNAn/dD4O/3RIFP9yUhv7b18j9mtsKvJndzHvY4I37GCLPeldlEHm&#10;WpxF5FikSeJWrEzgVLRO3VS/UNtUzVDXU+JR0lTwTtBX+0rOWv9FzVz/Qslc/z7FXP88xVz/PMVc&#10;/zzFXP88xVz/PMVc/zz/TyMC/1sfAv9lHQL/biED/3UpBf95MQj/ejsM/3pEE/p5Thv0dlsj7nFn&#10;LOlscjXlaHw84WOFQ91gjkjZXZdM1VyfT9Jap1HPWbBTzVi6VMtYxlXJV9pWxVfsVcNb+U/CXv9K&#10;wF//Rr1g/0K6YP9AumD/QLpg/0C6YP9AumD/QLpg/0D/UiEC/14dAv9pGgL/cx8D/3omBP9+Lwb/&#10;gTgL+4FBEvOASxrsfFcj5ndjLeBxbTjabXdA02mARs9liUvLY5FPyGCZUsVfoVXCXapXwFyzWb5c&#10;v1q8W85buFvlW7de9VW3Yv9PtWP/SrJk/0awZP9DsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0P/VR8C/2Ea&#10;Av9tGAL/dx0C/34kA/+ELAX+hzUJ9Yg+EO2HSBjlg1Qi3n5fLtR4aTjOc3NAyW58R8RrhEzAaIxR&#10;vWWUVLpjnFe3YqVatGCuXLJguV6wX8derV/fX6xi8VmsZf5Tqmf/Tqhn/0qmZ/9Gpmf/RqZn/0am&#10;Z/9Gpmf/RqZn/0b/Vx0C/2QYAv9wFgL/exwC/4MiAv+JKgT5jDIH7447DeeORBbeilEh1IRcLcx+&#10;ZjjFeG9BwHR3SLtwgE23bYhSs2qQVrBomFmsZqBcqmWpX6dktGClY8Jho2PVYqJl7V2iaftXoWr/&#10;UZ9r/0yea/9Jnmv/SZ5r/0mea/9Jnmv/SZ5r/0n/WRwC/2cWAf9zFQH/fhoB/4cgAv+NJwP0ki8G&#10;6pQ4C+GUQhPWj04gzIlZLcWDYze+fWtAuHl0SLN1fE6ucoRTqm+MV6dtlFuja5xeoGmlYJ5osGOb&#10;Z71kmWfOZJhp6GGabflamW7/VJdu/0+Wbv9Llm7/S5Zu/0uWbv9Llm7/S5Zu/0v/WxoC/2kUAf92&#10;FAH/gRgB/4odAfyRJALwlywE5Zo0CNyaPxHPlEwfxo5XLL6IYDe3gmlAsX5xSKx6eU6nd4BTo3SI&#10;WJ9xkFybb5hfmG2hYpVsrGSTbLlmkWvJZpBt5GSRcfZckXL+VpBy/1GQcv9NkHL/TZBy/02Qcv9N&#10;kHL/TZBy/03/XRgB/2sTAf95EwH/hBYB/44bAfiVIQHrmygD4aAwBtWePRDKmEoewZJUK7mMXjax&#10;h2Y/q4JuR6Z+dk6he31TnHiFWJh2jVyUdJVfkXKeY45xqWWLcLVniXDFZ4hw4GaKdPRei3b8WIp2&#10;/1KJdv9OiXb/Tol2/06Jdv9OiXb/Tol2/07/XxcB/24RAf97EgH/hxQA/5EYAfSZHQHnoCMC3aUr&#10;BM+hOw/FnEgdvJZTKrSQXDWsi2Q/podsR6CDc02bgHpTln2CV5J6ilyOeJJginacY4d1pmaEdLJo&#10;gnTCaIB022iDePJghHr7WYR5/1SEef9PhHn/T4R5/0+Eef9PhHn/T4R5/0//YRUB/3AQAf9+EQD/&#10;ihIA/5QVAPCdGQDjpR4B16goA8ulOQ7Bn0Ybt5pRKa+VWjSnkGI+oYtqRpuHcUyVhHhSkIF/V4x/&#10;h1yIfZBghHuZY4B6o2Z9ebBoe3m/aXp51ml8fPBhfn76Wn59/lV+ff9Rfn3/UX59/1F+ff9Rfn3/&#10;UX59/1H/YxQB/3IPAf+BEAD/jREA/JgSAOyhEwDfqhYA0awmA8eoNw28o0Qas55PJ6qZWDOjlGA9&#10;nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo5ffoCXY3p/oWZ3fq1odX69aXN+0ml2ge5ieIL6W3iC/lZ5&#10;gf9ReYH/UXmB/1F5gf9ReYH/UXmB/1H/ZRMB/3UOAP+DDgD/kA4A9ZsOAOimDgDZrw8AzK8kAsKr&#10;NQy4p0MZrqJOJqadVjGemV47l5VmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaVYnSEn2Vxg6toboO6&#10;aW2Dzmlvhutjcof5XHOG/VZzhf9Sc4X/UnOF/1Jzhf9Sc4X/UnOF/1L/aBEB/3gNAP+GDQD2kwwA&#10;3qAJANapCgDSsg0Ax7IiAr2vMwqzq0EXqqdMJKGiVTCZnl06kppkQouXa0mFlHJQgJJ5VXuPgVp2&#10;jYlecoySYm6KnWVrialnaIm4aGeJy2hpi+ljbI35XG2M/Vdtiv9SbYr/Um2K/1Jtiv9SbYr/Um2K&#10;/1L/axAB/3sLAP+KCgDimAYA1qMIANCsCQDLtQsAwbYfAbi0MQmusD8WpKxKIpyoUy6UpFs4jKBi&#10;QIaeaUiAm3BOepl3U3WWflhwlIdcbJOQYGiSm2NkkadlYpC2ZmCRyWZikudiZZT4XGeS/Vdnkf9S&#10;Z5H/UmeR/1Jnkf9SZ5H/UmeR/1L/bg4A/38JAPGOBQDZmwUAz6YHAMmvBwDEuQgAu7ocAbK4Lweo&#10;tT0Tn7FIIJauUSuOqlk1hqdgPoClZ0V6om5LdKB1UW+efFVqnIVZZpuOXWKamWBemaZiXJm0Y1qZ&#10;x2NbmuVgX5v3W2Ca/lZhmP9SYZj/UmGY/1JhmP9SYZj/UmGY/1L/cgsA/4MFAN+TAQDRnwQAyaoG&#10;AMGyBQC7vQQAtL8YAKu+LAWiuzoRmbhFHZC1TyiHslcygK9eOnmtZUJzq2xIbqlzTWmnelFkpoNW&#10;X6SNWVyjmFxYo6ReVqOzX1Wjxl9VpORdWKT2WFqj/1Rbof9QW6H/UFuh/1Bbof9QW6H/UFuh/1D/&#10;dwcA8IkAANaYAADLpAMAwa0EALm2AwCywAQAq8UUAKPFKASbwjcOkcBDGYm9TCSAulUuebhcNnK2&#10;Yz1ttGpDZ7NxSGKxeUxesIFQWq+LVFavl1ZTrqNYUK6yWU+uxllPruRYUa72VFOu/1BUrP9NVKz/&#10;TVSs/01UrP9NVKz/TVSs/03/fQAA348AAM6dAADDqAIAubACALC6AgCoxAUAocwPAJvMIwKSyjMK&#10;icg/FYHGSR95xFIocsJaMGvBYTdmv2g8Yb5wQVy9eEVYvIFJVLyLTFG7lk9Ou6NRTLuzUkq7xlJK&#10;u+RRTLv2Tk26/0tOuf9JTrn/SU65/0lOuf9JTrn/SU65/0nvhQAA1JUAAMejAAC6rAEAsLQAAKe/&#10;AwCeyQYAldQLAJDVHQGJ1C4GgNI8EHjQRhlxz08has5YKWTNXy9fzGc0WstuOVbKdz1SyoBAT8mL&#10;Q0zJl0VJyaRHR8mzSEbKyEhGyuZHR8n3RUfI/0NIx/9CSMf/QkjH/0JIx/9CSMf/QkjH/0LejQAA&#10;y5wAAL2nAACxsAAAproAAJzEAwCTzwcAit0MAIXfHQF+3ywFdt43C2/eQxNo3U0aYtxVIF3bXSZY&#10;22UqVNptLlDadjJN2oA1StqLN0falzlF2qQ7Q9u0PELcyDxC2+U7Qtr0OkLZ/jpD2P85Q9j/OUPY&#10;/zlD2P85Q9j/OUPY/znQlgAAwaMAALKsAACntQAAnMAAAJHKAwCH1gcAgOkRAHnpIAJy6SwFa+k2&#10;CmTpPw9e6UgUWelRGVXoWhxR6WIgTulrI0vpdCVI6X0nRumIKkPpkytB6qAtQOqvLj7rwC497Nsu&#10;PervLj3o/C495/8tPef/LT3n/y095/8tPef/LT3n/y3FnwAAtakAAKixAACcvAAAkMcAAITSAQB6&#10;3wYAdPQTAG30IAJm9CoEX/Q0CFr1PQtU9UUPT/VMEkz1VRRJ9l0XRvZlGET2bhpB9nccP/eBHT33&#10;jR8795kgOfimITj4tSI3+cgiNvnjIjb48yI29/wiNvf8Ijb3/CI29/wiNvf8Ijb3/CK3pgAAqa4A&#10;AJy5AACQxAAAg88AAHfbAABv9goAZ/8TAWD/HQJa/ycDVP8wBU//OAhK/0AKRv9IDEP/Tw5A/1YP&#10;Pf9eEDv/ZRI4/24TNv93FDT/ghUy/48WMP+bFy//qRcu/7cYLf/IGCz/4Rgs/+8YLP/vGCz/7xgs&#10;/+8YLP/vGCz/7xirqwAAnrUAAJDBAACCzAAAddkAAGnkAABh/wkAW/8RAFT/GQFO/yICSf8rBET/&#10;MgVA/zoGPP9BBzn/Rwg2/04JM/9UCjH/Wwsu/2IMLP9rDCn/dQ0n/4AOJf+NDiT/mg8j/6YQIv+z&#10;ECH/wRAh/9AQIf/QECH/0BAh/9AQIf/QECH/0BCfsgAAkb4AAIPKAAB11gAAZ+IAAFvxAABU/wYA&#10;Tv8OAEj/FAFC/xwCPf8kAjn/KwM1/zIEMf84BC7/PgUr/0MFKP9JBiX/TwYj/1YHIf9dBx7/ZQgc&#10;/28IGf96CRf/hwkW/5QJFf+fChT/qgoU/7MKFP+zChT/swoU/7MKFP+zChT/swqTuwAAhMcAAHXT&#10;AABn4QAAWOgAAE77AABI/wAAQf8KADv/EAE2/xUBMf8cAS3/IgIp/ygCJf8tAiL/MgMf/zgDHP89&#10;Axr/QgMX/0gEFf9OBBP/VQQR/10FD/9nBQ3/cgUM/30FCv+JBgr/kwYJ/5wGCf+cBgn/nAYJ/5wG&#10;Cf+cBgn/nAb/PyoC/z8wA/9EMAP/SDME/0k5Bv9IQgj/Rk0L/0VbDv9DaRH/QXcT/0CFFf8/kRb/&#10;PpsY/z6kGP89qxn/PbMa/z26Gv89wxr/PMwb/zzbG/885xv/PPAb/zz4G/89/xv/Pf8b/z3/G/89&#10;/xr/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/QCoC/0EuA/9HLgP/SjEE/0w3Bv9LQAj/SksL/0hZ&#10;D/9GZxH/RHUU/0OCFv9Cjxj/QZkZ/0GiGv9AqRv/QLEb/z+4HP8/wBz/P8kd/z/WHf8/5R3/P+8d&#10;/z/3Hv8//h3/P/8d/z//Hf9A/xz+QP8b/kD/G/5A/xv+QP8b/kD/G/5A/xv/QCoC/0MsA/9JLAP/&#10;TS8E/081Bv9QPgj/TkkM/0xWD/9KZBL/SHIV/0d/GP9Gixn/RZYb/0SfHP9Epx3/Q64e/0O1H/9C&#10;vR//QsYg/0LRIP9C4iH/Qu0h/0L1If9C/SH9Qv8h+0P/IPpD/x/5Q/8e+UP/HvlD/x75Q/8e+UP/&#10;HvlD/x7/QSkC/0YqA/9MKQP/USwE/1MyBv9UPAj/VEcM/1FSD/9PYBP/TW8X/0x8Gf9KiBz/SZIe&#10;/0ibH/9HoyH/R6si/0ayI/9GuiP/RsMk/0XNJf9F3iX/Reom/EX0JvlF/Cb2Rf8m9Ub/JPRG/yPz&#10;R/8h80f/IfNH/yHzR/8h80f/IfNH/yH/QigC/0knAv9QJgP/VSgE/1gvBf9aOQj/WkQM/1dPEP9V&#10;XBT/U2oY/1F3G/9Pgx//To4h/02XI/9MnyX/S6cm/0quJ/9Ktin+Sb4q/UnJKvpI2Sv3SOcs9Ejy&#10;LPFI+yzvSf8q7Ur/KOxK/yfrS/8l60z/JetM/yXrTP8l60z/JetM/yX/QygC/00kAv9UIwP/WiUD&#10;/14sBf9gNgf/YEEL/15MEP9bVxX/WWYZ/1dyHv9VfiL+U4kl/FGTKPpQmyr5T6Ms906qLvZNsi/0&#10;TLow80zEMvJL0TPuS+Q06krwNOdL+jPlTf8w5E7/LeJP/yvhUP8p4VD/KeFQ/ynhUP8p4VD/KeFQ&#10;/yn/RiUC/1AhAv9YIAL/XyED/2QqBP9mMwf/Zj0L/2VIEP9iUxX/YGEb/F1tIPhaeSX1WIQp81aN&#10;LfBUljDuUp4z7VGlNetQrTfpTrU5506/O+ZNzDzjTOA9303uPNxP+TnZUf811lL/MtRT/zDTVP8t&#10;01X/LdNV/y3TVf8t01X/LdNV/y3/SiMC/1QeAv9cHAL/ZB8C/2knBP9sMAb/bToK/2xED/1qTxX4&#10;Z1wc82NoIu9gdCjrXX4u6FqIM+VXkTfjVZk64FOgPt5SqEDcUbFB2VC7QtZQyEPTUNxEz1DsQ8xS&#10;+D/LVf87yVf/N8hY/zTHWf8yxln/McZZ/zHGWf8xxln/McZZ/zH/TSAC/1cbAv9gGQL/aR0C/28l&#10;A/9yLQX/dDcI/XNBDvZxSxTwblgc6mpkJOVlbivgYXkz3F6CONhcizzTWpQ/0FicQs5Xo0TLVaxG&#10;yVW1R8dUwEnFVNBJwlPmScBW9UW+Wf9AvVv/PLxc/zm7Xf81ul3/Nbpd/zW6Xf81ul3/Nbpd/zX/&#10;UB4C/1sZAf9kFgH/bRsC/3QiAv94KgT/ejMH9no9DO94RxPndVQb4XBfJdprai3TZ3Q0zmR9Osph&#10;hj/HX45CxF2WRcFbnki/WqZKvFmvTLpYuk24WMhOtljfTrRZ8EuzXP1Fsl//QLJg/zywYf85sGH/&#10;OLBh/ziwYf84sGH/OLBh/zj/UhsB/14WAf9oFAH/chkB/3kfAv9+JwP5gDAF8IE5CueAQxHgfFAa&#10;1ndbJM9yZi7JbW81xGp4O8BngUC8ZIlEuWKRSLZgmUqzX6FNsV2qT65ctFGsXMFSqlzUUqhd61Co&#10;YPpJqGP/RKhk/0CmZf88pmX/O6Zl/zumZf87pmX/O6Zl/zv/VRkB/2EUAf9sEgH/dhcB/30cAf+D&#10;IwL0hiwE6og1B+GHQA7WgkwZzX1YJMZ3Yi3Ac2s1u290PLdsfEGzaYRGr2eMSaxllEypY5xPpmKl&#10;UaRhr1OiYLxVoGDNVZ5g5lSeZPdNn2f/R59p/0Oeaf8/nWn/PZ1p/z2daf89nWn/PZ1p/z3/VxcB&#10;/2MSAf9vEQH/eRQB/4EZAfuHIAHvjCcC5I4wBdqNPQzPh0oYx4JVI799Xy25eGg1s3RwPK9xeEKr&#10;boBGp2yISqRpkE6gaJhRnWahU5tlq1WYZLhXlmTIWJRk4ViVaPRQlmv/Spds/0WWbf9Blm3/QJZt&#10;/0CWbf9Alm3/QJZt/0D/WRUB/2YQAf9yEAD/fRIA/4UWAPaMGwHqkSIB35QrA9OROgvJjEcXwIdT&#10;IrmCXCyyfWU1rXltPKh1dUKjc31HoHCES5xujE6ZbJVSlWueVJJpqFeQabRZjmjDWYxo3FqNbPJT&#10;j27/TJBw/0ePcf9Dj3H/QY9x/0GPcf9Bj3H/QY9x/0H/WxQB/2gPAP91DwD/gBEA/4kTAPKQFwDl&#10;lhwA2ZkmAs2VOArEkEUWu4tRIbOGWiytgmM0p35rO6F6ckGdd3pGmXWBS5VziU+ScZFSjm+bVYtu&#10;pViIbbBahmy/W4Rt1VuGb+9ViHL9Tol0/0mJdP9EiHT/Q4h0/0OIdP9DiHT/Q4h0/0P/XRIB/2sO&#10;AP94DgD/gw8A/YwQAO2UEgDgmhUA05wkAsiZNgm/lEMVto9PIK6KWCunhmEzoYJoO5x/cEGXfHdG&#10;k3l+S493hk+LdY9SiHOYVoRyoliBca5af3G8XH1x0Fx/c+xWgXb7T4N4/0qDeP9Fgnj/RIJ4/0SC&#10;eP9Egnj/RIJ4/0T/XxEB/20MAP96DQD/hQ0A8o8NAOeYDQDbnw4Azp8iAcSdNAi6mEIUspNNH6qP&#10;Viqjil8ynIZmOpeDbUCSgHVFjX58Sol8hE6FeoxSgniVVn53oFl7dqtbeXW6XHd2zVx4d+pYe3r6&#10;UX18/0t9fP9GfXz/RX18/0V9fP9FfXz/RX18/0X/YRAB/28LAP99CwD1iAoA35MIANibCgDTogwA&#10;yaMfAb+gMge2nEATrZdLHqWTVCiej10xmItkOZKIaz+NhXJFiIN6SoSAgU6Af4pSfH2TVXh8nVh1&#10;e6lbcnq4XHF6ylxyfOhYdX75UXeA/0x3gP9Hd4D/RneA/0Z3gP9Gd4D/RneA/0b/ZA8A/3IJAP9/&#10;CADljAUA2JYHANGeCQDOpQoAxKYdAbqkLwaxoD4RqJxJHaCYUyeZlFswk5BiOI2NaT6IinBEg4h4&#10;SX6Gf016hIhRdoKRVXKBm1hvgKdabH+1XGuAyFxrgeVZboP3UnGE/01yhP9IcoT/R3KE/0dyhP9H&#10;coT/R3KE/0f/Zg0A/3UHAPaDBQDcjwMA0pgGAMyhBwDIqAgAv6kaALWoLQWspDwQpKBHG5ydUSWU&#10;mVkvjpZgNoiTZz2CkG5DfY52SHmMfUx0ioVQcIiPVGyHmVdphqVZZoazW2WGxVtlhuNZaIj2UmuK&#10;/01siv9IbIn/R2yJ/0dsif9HbIn/R2yJ/0f/aQsA/3gEAOWHAADWkgMAzZwFAMakBgDBqwYAua0X&#10;ALCsKwSnqToOn6ZFGZaiTyOPn1ctiJxfNYKZZjt9l2xBeJVzRnOTe0tukYNPao+NUmaOl1VjjaNY&#10;YI2xWV+Nw1pejeBYYo/1UmSQ/01mkP9IZo//R2aP/0dmj/9HZo//R2aP/0f/bAgA/nwAAN6KAADQ&#10;lgIAyJ8EAMCnBAC5rgMAsrIUAKqxKAOhrzcMmaxDF5GoTSGJpVUqgqNcMnygYzl3nmo+cpxxRG2a&#10;eUhomYFMZJeLUGCWlVNdlqJVWpWwV1mVwVdYld5WW5bzUF2X/0xfl/9HYJb/RmCW/0Zglv9GYJb/&#10;RmCW/0b/cAMA64EAANaPAADKmgEAwaMDALmqAgCxsgEAqrcRAKO3JAKbtTQKk7JAFIqvSh6DrVMn&#10;fKtaLnaoYTVwp2g7a6VvQGejd0Rion9IXqGJTFqglE9Xn6BRVJ+uU1OfwFNSn91SVZ/zTleg/0pZ&#10;oP9GWZ//RVmf/0VZn/9FWZ//RVmf/0X/dQAA4IYAAM+TAADEnwEAuqcBALGuAACptgAAob0NAJu9&#10;IAGUvDEHi7o9EIO3SBp8tVAidbNYKm+yXzBqsGY2Za9tO2CtdT9crH5DWKuHR1Wqk0pRqp9MT6qu&#10;TU2qwE1NqtxNTqrySVCq/kZSqf9DUqn/QlKp/0JSqf9CUqn/QlKp/0LyfAAA14wAAMiZAAC9owAA&#10;sqsAAKmyAACguwIAl8QJAJLFGwCLxCwEg8I6DHvBRBV0v04dbr1WJGi8XSpju2QwX7psNFq5dDlW&#10;uHw8U7eHP0+3kkJMtp9ESratRki2wEZIt91FSbbyQ0q1/0FLtf8+S7T/PUu0/z1LtP89S7T/PUu0&#10;/z3igwAAzZIAAMGfAAC0pwAAqq8AAKC4AACWwAMAjMoHAIbNFACBzSYCesw1CHPLQQ9sykoXZslT&#10;HWHIWyNcx2IoWMZqLFTGcjBQxXwzTcWGNkrEkjlHxJ87RcSuPETFwTxDxd88RMTzO0TD/zlFwv83&#10;RcH/N0XB/zdFwf83RcH/N0XB/zfViwAAxZoAALekAACrrAAAoLQAAJa+AACLxwQAgdAIAHjZDgB1&#10;2SABb9gvBGnYPAlj1kYQXtZQFVnVWBpV1GAfUdRoIk7UcSZL03spSNOFK0XTki5C1J8vQdSvMD/V&#10;wjE/1eEwP9PyMD/S/S8/0f8uP9D/Lj/Q/y4/0P8uP9D/Lj/Q/y7KlAAAu6EAAK2pAACisQAAlrsA&#10;AIvEAACAzQMAddgIAG/kEQBq5CABZOQtA17kOAdZ5EELVeRLD1HkVBJN5F0WSuRlGEfkbhtF5Hcd&#10;QuSCH0DkjiE+5ZsjPOWqJDvmvCQ65tMkOeXuJDnj+iM54v8kOeL/JDni/yQ54v8kOeL/JDni/yS/&#10;ngAAr6YAAKOuAACXuAAAisIAAH7MAABz1gIAaeUJAGTvFABf8CABWfArA1TwNQVP8D4HS/FGCkfx&#10;TgxE8VcOQvFfED/yZxI98nAUOvJ7FTjzhxY285QYNfSiGTP0sRky9cUaMfXiGjH08Rkx8f4ZMfH/&#10;GTHx/xkx8f8ZMfH/GTHx/xmypAAApasAAJi2AACLwAAAfsoAAHHVAABl3gAAXvUKAFn8EwBT/B4B&#10;TvwnAkr9MANF/TkFQf1ABj7+SAc7/k8JOP9XCjb/Xgsz/2cMMf9wDS7/fA4s/4kPK/+WECn/pBAo&#10;/7QRJ//HESf/4REm//IRJv/2ESb/9hEm//YRJv/2ESb/9hGnqQAAmbMAAIu+AAB+yQAAcNMAAGTe&#10;AABY5wAAUv8JAE3/EQBH/xkBQ/8iAT7/KgI6/zIDN/85AzP/PwQw/0YFLf9NBSv/VAYo/1sHJv9j&#10;ByP/bQgh/3kJH/+HCR7/lQod/6MKHP+xChv/wAsa/9YLGv/fCxr/3wsa/98LGv/fCxr/3wubsQAA&#10;jbwAAH7HAABw0gAAY94AAFXkAABL9QAARv8FAED/DgA7/xQAN/8bATP/IwEv/ykCK/8wAij/NQIl&#10;/zsDIv9BAx//RwMd/04DGv9VBBj/XgQV/2gFE/90BRH/ggUQ/5AGEP+dBg//qQYO/7UGDv+6Bg7/&#10;ugYO/7oGDv+6Bg7/ugaOugAAf8UAAHDRAABi3gAAVOUAAEbrAAA//gAAOf8AADT/CQAv/w4AK/8U&#10;ACf/GgEj/yEBH/8lARz/KgEZ/y8BFv80AhT/OgIR/0ACEP9GAg7/TgIM/1YCCf9gAwf/bAME/3gD&#10;A/+GAwL/kQMB/50DAf+hAwH/oQMB/6EDAf+hAwH/oQP/Ni0C/zkuAv8+LgP/QDID/0A4BP8+QQb/&#10;PEwI/zpaCv84aAz/NnYO/zWDD/80jxD/M5kR/zOhEf8zqRL/MrAS/zK3Ev8yvxL/MsgT/zLTE/8y&#10;4xP/Mu0T/zL2Ev8z/hL/M/8S/zP/Ev8z/xH/M/8R/zP/EP8z/xD/M/8Q/zP/EP8z/xD/Ni0C/zss&#10;Av9ALAP/Qy8D/0M1BP9CPgb/QEoI/z5XC/88ZQ3/OnMP/ziAEP83jBH/N5YS/zafE/82pxP/Nq4U&#10;/za1FP82vBT/NcUV/zXQFf814BX/NusV/zb0Ff82/RT/Nv8U/zb/FP43/xP+Nv8T/Tb/Ev02/xL9&#10;Nv8S/Tb/Ev02/xL/NywC/z4qAv9DKgL/Ri0D/0cyBP9GPAb/RUgI/0NVC/9BYg3/P3AQ/z19Ef88&#10;iRP/O5MU/zucFf86pBb/OqsW/zqyF/86uRf/OcIX/znMF/853Rj/OekY/znzGP86+xj8Ov8X+jr/&#10;F/k6/xb4Ov8W+Dr/Ffg6/xX4Ov8V+Dr/Ffg6/xX/OSsC/0EnAv9GJwL/SikD/0svBP9MOQb/S0UI&#10;/0hRC/9GXg7/RGwR/0J5E/9BhRX/QI8X/0CYGP8/oBj/P6cZ/z6uGv8+thr/Pr4b/z7IG/891hz+&#10;PeYc+z7xHPg++hz1Pv8c8z7/GvI//xnxP/8Z8T//GPE//xjxP/8Y8T//GPE//xj/PSgC/0UkAv9K&#10;IwL/TiUD/1EsBP9SNgb/UUEI/09NDP9MWg//SmcS/0h0Ff9HgBf/RosZ/0WUG/9EnBz/Q6Qd/kOr&#10;Hv1Csh/8Qrog+kLEIPlC0CH2QeIh8kLuIu9C+SLtQv8g60P/H+pD/x3pRP8c6ET/G+hE/xvoRP8b&#10;6ET/G+hE/xv/QCUC/0ghAv9PIAL/UyEC/1cpA/9ZMwX/WD4I/1ZJDP9SVRD/UWMU/09vF/5Nexr7&#10;S4Yd+UqPH/dJmCH2SJ8i9EemJPNHriXxRrYm8Ea/J+9FyyjsRd4p6EXsKeVG+CjiR/8m4Uj/JN9J&#10;/yLeSf8g3Un/H91J/x/dSf8f3Un/H91J/x//QyIC/0weAf9THAL/WR4C/10mA/9fMAT/XzoH/11F&#10;C/9aUBD9WF4V+FVqGfVTdh3yUYAh70+KJO1NkybrTJop6UuiK+dKqSzlSbEu5Ei7L+JIxzHgSNkx&#10;3EjqMdhJ9i7US/8r0kz/KdBN/ybPTv8lzk7/I85O/yPOTv8jzk7/I85O/yP/Rx8B/1AaAf9XGAH/&#10;XhwB/2MjAv9mLAT/ZjYG/2RBCvpiTA/0X1kV71xlG+tZcCDnVnsl5FSEKeFRjS3eUJUw3E+dMtlO&#10;pTPWTa010023NtFMwjfPTNE4zEzmOMlN9DXHT/8xxVH/LsRS/yvDU/8pwlP/J8JT/yfCU/8nwlP/&#10;J8JT/yf/ShwB/1QXAf9cFQH/YxkB/2kgAv9sKQP/bTIF+Ww9CfJpRw7rZlQV5WNgHOBfayLbXHUo&#10;1ll/LdJXiDDPVZAzzFSYNspToDjHUqc6xVGwO8NQuzzBUMk9v1DfPbxR8Du6U/w3uVX/M7hX/y+3&#10;WP8tt1j/K7dY/yu3WP8rt1j/K7dY/yv/TRoB/1cUAf9gEgH/aBcB/24dAf9yJQL7cy4D8nM4B+lx&#10;Qw3iblAU22lcHNNlZiTOYnAqyV96L8ZcgjPDW4o2wFmSOb1Ymju7VqI+uFWrP7ZVtUG0VMJCslTU&#10;QrBV6kGuV/k8rln/N61b/zOtXP8wrV3/Lq1d/y6tXf8urV3/Lq1d/y7/UBcB/1oSAf9kEAD/bRQA&#10;/3MaAf93IQH0eSkC6nozBeJ4PwrZdEwTz3BYHMlrYiTEaGwrv2V1MLtifTW4YIU4tV6NPLJclT6v&#10;W51BrVqmQ6tZr0SpWbxFp1jMRqRY5UakW/ZAo17/O6Nf/zejYP8zo2H/MaNh/zGjYf8xo2H/MaNh&#10;/zH/UxUB/10QAP9oDwD/cBIA/3cWAPt8HAHufyQB5IAtA9p/OwjPekkSx3VUG8FxXyS7bWgrtmpw&#10;MbJneTavZYA6q2OIPahhkECmYJhDo16hRaBeq0eeXbdInF3GSZpc30maX/JEmmL/Pppj/zmbZf82&#10;m2X/M5tl/zObZf8zm2X/M5tl/zP/VRMB/2AOAP9rDgD/dBAA/3sSAPWBFwDohB4A3ocnAdGENwfI&#10;f0YRwHtRG7l2WyO0cmUrr29tMapsdTananw6o2iEPqBmjEGdZJREmmOdR5dip0mVYbJLk2HBTJFh&#10;2EyRY+9HkmX9QZJn/zyTaf84k2r/NZNq/zWTav81k2r/NZNq/zX/VxEB/2MNAP9uDAD/dw4A/38P&#10;APCFEQDjiRYA1osjAcuINQbChEMQuoBPGrN7WSOtd2IqqHRqMaNxcTafbnk7nGyBP5hqiEKVaZFF&#10;kmeaSI9mo0qNZa9MimW9TYll0U6JZ+xKimn7Q4tr/z6Mbf86jG7/N4xu/zeMbv83jG7/N4xu/zf/&#10;WRAA/2ULAP9xCwD/egsA8YIMAOiJDQDdjg4Az48gAcaNMga9iUEPtYRNGa6AViKnfF8qonhnMJ11&#10;bzaZc3Y6lXF9P5JvhUKObY5Gi2yWSYhqoEuFaqxNg2m6T4FpzE+BauhMg235RYRv/z+FcP87hnH/&#10;OIZx/ziGcf84hnH/OIZx/zj/Ww8A/2cIAP9zCADzfQgA3oYHANmMCQDVkQsAypIeAMGQMAW4jT8O&#10;sIhKGKmEVCGigF0pnX1lMJh6bDWTd3M6j3V7PoxzgkKIcotGhXCUSYJvnkx/bqlOfG23T3ttyVB6&#10;buZNfHH4Rn5z/0F/dP89gHX/OoB1/zqAdf86gHX/OoB1/zr/XQ4A/2oGAP92BgDkgAMA2YkGANKP&#10;CADPlAoAxZYbALyULgSzkT0Nq41IF6SIUiCehVsomIFjL5N+ajWOfHE5inp4PYZ4gEKDdohFf3WR&#10;SXxzm0x5cqdOdnK1UHRyxlB0cuNPdnX2R3h3/0J6eP8+e3n/Ont5/zp7ef86e3n/Ont5/zr/XwwA&#10;/2wEAPV5AgDegwIA04sFAM2SBwDJlwgAwJkZALeYLAOvlTsMp5FHFp+NUB+ZiVknk4ZhLo6DaDSJ&#10;gW85hX92PYF9fkF9e4ZFeXqPSXZ4mUxzd6VOcHeyUG53xFBtd+BPcHn1SHJ7/0N0fP8+dX3/O3V9&#10;/zt1ff87dX3/O3V9/zv/YQoA/28CAOh8AADZhgEAz44EAMiVBgDDmgYAu5wWALOcKgOqmTkLopVF&#10;FJuRTh2UjlcmjotfLYmIZjOEhm04gIR0PXuCe0F3gIRFdH+NSHB9l0ttfKNOanywT2h8wVBnfN1Q&#10;an7zSW2A/0Nugf8/b4H/PG+B/zxvgf88b4H/PG+B/zz/ZAgA/3IAAOF/AADTiQEAypIDAMOYBAC9&#10;ngQAtqATAK6gJwKlnTYJnZpDE5aXTRyPk1UkiZFdK4SOZDF/jGs3eopyO3aIeUByhoJEboWLR2qD&#10;lUpngqFNZIKuT2KCv09hgtpPZITySWaF/0Nohv8/aob/PGqG/zxqhv88aob/PGqG/zz/ZwQA9nYA&#10;ANyCAADOjQAAxZUCAL6cAwC3oQIAr6QRAKikJAKgojQImJ9AEZGcShqKmVMihJdbKX6VYjB5kmk1&#10;dZBwOnCPdz5sjX9CaIyJRmWKk0lhiZ9LXomsTV2JvU5cidZNXorwSGCL/kNii/8/Y4z/PGOM/zxj&#10;jP88Y4z/PGOM/zz/agAA5noAANWGAADJkQAAwJkBALifAQCwpQAAqKkOAKKpIQGaqDEGk6U+D4uj&#10;SBiEoFEgfp5ZJ3icYC1zmmcyb5huN2qWdTxmlX0/YpSHQ1+SkUZbkp1JWZGrSleRu0tWkdNLV5Lv&#10;R1qS/UJck/8+XZP/O12T/ztdk/87XZP/O12T/zv/bgAA4H4AAM6LAADElQAAup0AALGjAACpqQAA&#10;oa4LAJuvHQGUri4EjKw7DIWqRhV+qE4ceKZWI3KkXSptomQvaaFrNGSfczhgnns8XJ2FP1mcj0JV&#10;m5xFU5uqR1GbukdQm9FHUZvuRFOb/EBVm/88Vpv/Olab/zpWm/86Vpv/Olab/zrxdAAA2YMAAMiQ&#10;AAC+mgAAs6EAAKqnAAChrgAAl7UGAJK2GACMtSoDhbQ3CX6yQhF3sEwYca5UH2ytWyVnq2IqYqpp&#10;L16pcTNaqHo3VqeDOlOmjj1QpptATaWpQUulukJLptFCS6XtP02l/DxOpP85T6T/N0+k/zdPpP83&#10;T6T/N0+k/zfkegAAz4kAAMKVAAC2nwAArKUAAKKsAACYswAAjrsCAIi9EgCDvSUBfLwzBna7Pw1v&#10;ukkUarhRGmW3WR9gtmAkXLVnKVi0byxUs3gwUbOCM02yjTZKspo4SLGoOkayuTpFstE6RrHtOUew&#10;/DZHsP80SK//M0iv/zNIr/8zSK//M0iv/zPbggAAx5AAALucAACuowAApKoAAJmxAACPuQAAhMAD&#10;AHvGDQB4xh4Ac8YuA23FOghnxEUOYsNOE13DVhhZwl4dVcFmIVHBbiROwHcoS8CBK0i/jC1Fv5ov&#10;Q7+oMUG/ujFBwNIxQb7uMEG9/S9BvP8uQbz/LUG8/y1BvP8tQbz/LUG8/y3OigAAv5gAALGgAACm&#10;qAAAm7AAAJC4AACFvwAAescEAG/PCQBr0RUAZ9EmAWPRNARe0EAIWdBKDFXPUxBRz1sUTs9jGEvO&#10;axtIznUeRc5/IELOjCJAzpkkPs6oJjzOuiY8z9QmPM3vJTvM+yU7y/8lO8r/JTvK/yU7yv8lO8r/&#10;JTvK/yXDkwAAtZ4AAKimAACdrgAAkbYAAIW/AAB5xwAAb84EAGTWCQBe3hEAW94gAFfeLQJT3zoE&#10;UN9EBkzfTglJ31cMRt9fD0PfaBFB33ETPt98FTzfiRc64JYZOOClGjfgtxo24c0aNt/sGjXe+Ro0&#10;3f8bNNz/GzTc/xs03P8bNNz/GzTc/xu5nAAAqqQAAJ6rAACStQAAhb4AAHnHAABtzwAAYtYDAFjh&#10;CABV6hMAUesgAE3rKwFJ6zUCRew+BELsRwU/7E8HPe1YCTrtYAo47WoMNu50DTPugA4y7o4PMO+d&#10;EC7vrREt8MARLfDeESzu8REs7P4RLOv/ECzr/xAs6/8QLOv/ECzr/xCtogAAoKkAAJOzAACGvQAA&#10;ecYAAGzPAABg2AAAVd4AAE7zCgBK9xMARvgdAEP4JwE/+DACO/k4Ajj5QAM1+kcEM/pPBTD7VwUu&#10;+18GK/xpByn8dAgn/IIJJf2QCST9oAoj/rAKIv7ECyH/4Ash/fIKIPz8CiD8/Aog/PwKIPz8CiD8&#10;/AqipwAAlbEAAIe7AAB5xgAAbM8AAF/ZAABS3wAASOgAAEP/CAA//xAAO/8ZADf/IQA0/ykBMP8w&#10;AS3/NwIq/z4CJ/9EAiX/SwMi/1MDIP9cAx3/ZgQb/3IEGf+ABRf/jwUW/58GFf+vBhT/wAYU/9YG&#10;E//pBhP/6QYT/+kGE//pBhP/6QaXrwAAiLoAAHrFAABszwAAXtoAAFDgAABE5gAAPPUAADf/BAAz&#10;/w0AL/8TACv/GgAo/yEAJf8nASH/LQEe/zIBG/84ARn/PwEW/0YCFP9NAhH/VgIQ/2ACDv9sAgz/&#10;ewML/4sDCv+aAwr/qAMJ/7UDCP/CAwj/wgMI/8IDCP/CAwj/wgOKuAAAe8MAAGzOAABe2wAAT+IA&#10;AELnAAA27AAAMf8AACz/AAAn/wcAI/8OACD/EgAc/xgAGP8dABX/IQAS/yYAEP8sAQ7/MQEN/zcB&#10;Cv8+AQj/RgEF/08BAf9ZAQD/ZgEA/3QBAP+CAgD/kAIA/5wCAP+mAgD/pgIA/6YCAP+mAgD/pgL/&#10;Li8C/zMsAv83LQL/ODAC/zc2A/80PwT/MUsG/y9YB/8sZgj/KnQJ/ymBCv8ojQv/KJcL/yifC/8o&#10;pgz/J60M/ye0DP8nuwz/J8QM/yfODP8o3gv/KOkL/yjzC/8o+wv/KP8K/yn/Cv8p/wr/Kf8K/yj/&#10;Cv8o/wr/KP8K/yj/Cv8o/wr/MC0C/zYqAv85KgL/Oy4C/zo0A/84PAT/NkkG/zNWB/8xYwn/L3EK&#10;/y1+C/8tigz/LJQM/yycDf8spA3/LKsN/yyxDf8suQ3/K8EN/yzLDf8s2g3/LOcN/yzxDf8s+g3/&#10;LP8M/i3/DP0t/wz9Lf8M/Sz/C/0s/wv9LP8L/Sz/C/0s/wv/MisB/zkoAv89KAL/PyoC/z4wA/89&#10;OgT/PEYG/zlTCP83YAn/NW0L/zN6DP8yhg3/MZAO/zGZDv8xoQ//MagP/zCuD/8wtQ//ML0Q/zDH&#10;EP8w1BD/MOQQ/zHvEP4x+Q/7Mf8P+TH/D/gx/w73Mf8O9zH/DvYx/w72Mf8O9jH/DvYx/w7/NSgB&#10;/zwlAf9AJAL/QycC/0MsA/9ENwT/QkMG/0BPCP89XAr/O2kM/zl2Df84gg//N4wQ/zeVEf82nRH/&#10;NqQS/zarEv82shP/NboT/zXDE/81zxP8NeET+TbtE/Y29xPzNv8T8Tb/EvA2/xLwN/8R7zf/Ee83&#10;/xDvN/8Q7zf/EO83/xD/OSUB/0AhAf9FIAH/RyIC/0kpAv9KNAT/ST8F/0ZLCP9EWAr/QmUN/0Bx&#10;D/8+fRH/PYcS/z2RFP48mRX9PKAV/DunFvo7rhf5O7YX+Du/F/Y7yhj0O9wY8DvqGO079hjqO/8X&#10;6Dz/F+c8/xbmPf8V5T3/FOU9/xTlPf8U5T3/FOU9/xT/PSIB/0QeAf9JHAH/TR4B/1AmAv9RMAP/&#10;UDsF/05GCP9LUwv/SGAO/0ZsEftFeBP4RIIV9kOMF/RClBjzQZwZ8UGjG+9AqhvuQLIc7T+7Hes/&#10;xh7pP9Ue5T/oH+JA9B7fQP4d3UH/G9tC/xrZQv8Y2EL/F9hC/xfYQv8X2EL/F9hC/xf/QB8B/0ga&#10;Af9OGAH/UhsB/1YjAv9YLAP/VzcE/1VCB/9STQv5UFoO9U1nEvFMchbuSn0Y60iGG+lHjx3nRpcf&#10;5UWeIONEpiLhRK4j4EO3JN5DwiXcQ9Am10PlJtNE8yTQRf4izUb/IMxH/x7KR/8cyUj/G8lI/xvJ&#10;SP8byUj/G8lI/xv/RBsB/0wWAf9SFAH/WBgB/10fAf9fKAL/XjID/V09BvZaSQrwV1UP6lViE+ZS&#10;bRjiUHcc306BH9xMiiLZS5Ik1UqaJtNJoSjRSakpz0iyKs1IvCvLSMksyEjfLMVI7yvCSvwowEv/&#10;Jb9M/yK+Tf8gvU3/H71N/x69Tf8evU3/Hr1N/x7/RxgB/08TAf9WEQD/XhUA/2IcAf9lJAH+ZS0C&#10;9GQ4Be1hQwnmX1EO4FxdFNpYaBrUVnIe0FR7IsxShCbKUIwox0+UKsVOmyzDTqMuwU2sL79MtjC9&#10;TMIxu0zTMrhM6TG2TvgttFD/KrNR/yezUv8kslL/IrJS/yKyUv8islL/IrJS/yL/ShUB/1MRAP9b&#10;DwD/YhIA/2gXAP9qHwH2aygB7GsyA+RpPgfcZkwN02JYFM1fYxvIXG0gxFp2JMFYfii+VoYru1WO&#10;LrlTljC2Up4ytFKmM7JRsDWwUbw2rlDLN6xQ4zeqUvQzqVT/LqhW/yuoV/8oqFf/JahX/yWoV/8l&#10;qFf/JahX/yX/TRMA/1YOAP9fDQD/ZxAA/2wTAPtwGQDvcSIB5HEsAttwOgXRbEgMyWhUFMNlXxu+&#10;Ymghul9xJrZdeSqzW4EtsFqJMK5YkTOrV5k1qVahN6dWqzilVbY6o1XFO6FV3TufVvA3n1j+Mp9a&#10;/y6eW/8rnlz/KJ5c/yieXP8onlz/KJ5c/yj/UBEA/1kMAP9jDAD/aw0A/3AQAPV0EwDodhoA3Xcl&#10;AdF2NgTIckQMwW5QFLtrWxu2Z2QhsWVtJ61idSuqYHwvp1+EMqRdjDSiXJQ3n1udOZ1apjuaWbE9&#10;mFm/PpdZ0z6VWuw7lV37NZZe/zGWX/8tlmD/KpZg/yqWYP8qlmD/KpZg/yr/Ug8A/1wKAP9mCQD/&#10;bgoA9nQMAO94DgDhexIA1HwgAMp7MwTBd0ELunRNE7RwWBuubGEhqWppJ6ZncSuiZXgvn2SAM5xi&#10;iDaZYZA4ll+ZO5Reoj2RXq0/j127QI1dzUGMXug/jWH5OI1i/zOOZP8wjmT/LI5l/yyOZf8sjmX/&#10;LI5l/yz/VQ4A/18GAP9pBgD0cgYA4ngGANt8CQDZfwwAzYEdAMR/MAO7fD8KtHhLEq11VRqocV4h&#10;o25mJp9sbiubanUvmGh9M5VnhDaSZYw5j2SVPIxjnz6JYqpAh2G3QoVhyUKEYuRBhWT3O4Zm/zWH&#10;Z/8xh2j/Lodp/y2Haf8th2n/LYdp/y3/VwwA/2EEAP5sAwDkdQEA23sFANOACADQgwoAx4UaAL6E&#10;LQO2gTwJr31IEqh5UhmidlsgnXNjJplwayuVbnIvkW15M45rgTaLaYk6iGiSPIVnnD+CZqdBgGa0&#10;Q35mxUR8ZuFDfmj1PH9q/zeAa/8zgWz/L4Fs/y+BbP8vgWz/L4Fs/y//WQsA/2MBAPRvAADfeAAA&#10;1H8EAM6DBgDKhwgAwogYALmHKwKxhToIqoFGEaN+UBidelkfmHdhJZN1aCqPc28vi3F3M4hvfjaF&#10;boY6gmyPPX9rmUB8aqVCeWqxRHdqwkR2at1EeGzzPnlu/zh6b/80e3D/MHxw/zB8cP8wfHD/MHxw&#10;/zD/WwgA/2YAAOdyAADaewAAz4IDAMmHBQDEigYAvIwVALSLKAKsiTgHpYVEEJ6CThiYf1cek3xf&#10;JI55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwl0B2b6JCc26vRHFuwEVwbtlFcnDxP3Ny/zl1c/81&#10;dnT/MXZ0/zF2dP8xdnT/MXZ0/zH/XQYA/2kAAOJ0AADUfQAAy4UCAMSKBAC/jQUAt48TALCPJgGo&#10;jTUHoIpCDpqGTBaTg1UdjoFdJIl+ZCmFfGstgXpyMn14eTV6d4I5dnaLPHN1lUBwdKBCbXOtRGtz&#10;vUVqc9VFbHTvQG52/jpvd/82cXj/MnF4/zFxeP8xcXj/MXF4/zH/XwIA92wAAN53AADQgQAAx4gB&#10;AMCNAwC5kQMAspMRAKuTIwGjkTMGnI5ADZWLShWPiFMciYZbIoSDYiiAgWktfH9wMXh+dzV0fIA4&#10;cXuJPG56kz9reZ5CaHirRGZ4u0VkeNFFZnnuQGh7/Tpqe/82a3z/Mmt8/zJrfP8ya3z/Mmt8/zL/&#10;YQAA6m8AANl6AADMhAAAw4sAALuRAQC0lQEArJcOAKWXIQGeljEFl5M+DJCQSBSKjlEbhItZIX+J&#10;YCd7h2crd4VuMHOEdTRvgn03a4GHO2iAkT5lf5xBYn6pQ2B+uURffs9EYH/sQGKA/DpkgP82ZYH/&#10;M2aB/zJmgf8yZoH/MmaB/zL/ZAAA5XIAANN+AADHhwAAvo8AALaVAACumQAAppsMAKCcHgCZmy4E&#10;kpk7CouWRhKFlE8Zf5FXH3qPXiV1jmUqcYxsLm2KczJpiXs2ZoiEOWKGjz1fhZo/XIWoQVqFt0JZ&#10;hcxCWoXqP1yG+zpehv82X4f/Ml+H/zJfh/8yX4f/Ml+H/zL9aAAA4HYAAM2CAADCjAAAuZMAALCZ&#10;AAConQAAn6AJAJmhGgCToCsDjJ84CIWdQxB/mkwXeZhUHXSXXCJwlWMna5NqLGeScTBkkXkzYI+C&#10;N1yOjTpZjZk9V42mP1SNtkBTjctAVI3pPVaN+jlXjf81WY7/MlmO/zFZjv8xWY7/MVmO/zHtbQAA&#10;2XsAAMiHAAC9kAAAtJgAAKqdAAChoQAAl6YEAJGnFQCMpycChaY1Bn+kQA15okoUc6BSGm6fWR9p&#10;nWAkZZxnKGGbbyxemncwWpiAM1aXizZTl5c5UZalO0+WtDxOlsk8TpboOk+W+TZRlv8zUpb/MFKW&#10;/zBSlv8wUpb/MFKW/zDmcgAA0IAAAMKMAAC4lgAArZwAAKOhAACZpgAAjq0AAIiuEQCDriIBfa0x&#10;BHesPQpyqkcQbKlPFmeoVxtjp14fX6ZlJFukbSdYpHUrVKN/LlGiiTFOoZY0S6GkNkmhtDZIocg3&#10;SKDnNUmg+TJKn/8wS5//Lkuf/y1Ln/8tS5//LUuf/y3deQAAyYYAALySAACxmgAApqAAAJymAACR&#10;rAAAhrIAAH22DQB5th0AdbYsAm+1OQZqtEMLZbNMEWCyVBZcsVsaWLBjHlWvayFRr3MlTq59KEut&#10;iCpIrZUtRa2jLkStsy9DrcgvQqznL0Or+S1Eq/8rRKr/KUSq/ylEqv8pRKr/KUSq/ynRgAAAwY0A&#10;ALWYAACpnwAAnqUAAJOsAACIsgAAfbgAAHG+BgBuvxUAar8mAWa/MwNhvj8HXb5IC1m9UQ9VvVkT&#10;UbxgF068aBpLu3EdSLt7H0W6hyJCupQkQLqiJj66syY9usgmPbroJj24+SU9t/8kPbb/Iz22/yM9&#10;tv8jPbb/Iz22/yPHiAAAuZUAAKydAAChpAAAlqsAAIqyAAB/uQAAc78BAGjGBQBgyg4AXsodAFvK&#10;LAFXyjgDVMpDBVDKTAhNyVULSsldDkfJZhFEyW8UQcl5Fj/IhRg8yJMaOsiiGznJsxw4yckcOMjo&#10;HDfH+Rw3xf8cNsT/HDbE/xw2xP8cNsT/HDbE/xy+kQAAsJsAAKSjAACYqgAAjLIAAIC5AAB0wAAA&#10;aMcAAF3NBQBT0woAT9cSAE3YIgBL2DAASdg8AkbYRgNE2U8EQdlYBj/ZYQg82WsKOtl2DDfZgg41&#10;2pAPNNqgEDLasREx28cRMdrnETDY9hIw1v8TL9T/Ey/U/xMv1P8TL9T/Ey/U/xOzmgAApqEAAJqp&#10;AACNsQAAgLoAAHTBAABoyQAAXM8AAFLVAwBI3AgAReUSAEPlHgBB5ioAPuY1ATvnPgE550cCN+dQ&#10;AzToWQQy6GIFMOhtBi7peQcs6YcIK+qWCSnqpwoo6roKJ+vWCifp8Aon5/0JJub/Cibm/wom5v8K&#10;Jub/Cibm/wqooAAAnKcAAI+wAACCuQAAdMIAAGjKAABb0QAAT9cAAEXdAAA+7gkAPPIRADnzGwA2&#10;8yUANPQuADH0NwEu9T8BLPVHASn2TwIn9lcCJfdhAyP3bAMh+HoEH/iJBB75mgUc+asFG/rABRr6&#10;3gUa+fIFGvf9BRn2/wUZ9v8FGfb/BRn2/wWepgAAka8AAIO5AAB1wgAAZ8sAAFrTAABN2gAAQt8A&#10;ADjlAAA1+wcAMf8PAC7/FgAr/x8AKf8mACX/LQAj/zQAIP87AR7/QwEb/0sBGf9TARb/XQIU/2oC&#10;Ev94AhH/iAIQ/5oCEP+rAw7/vgMO/9UDDv/tAw7/8AMO//ADDv/wAw7/8AOTrgAAhLgAAHbCAABn&#10;zAAAWtUAAEzcAAA/4QAANeYAAC30AAAq/wIAJv8LACP/EQAg/xcAHf8dABn/IwAW/ykAFP8vABL/&#10;NQAQ/z0ADv9FAQz/TgEK/1gBB/9lAQX/dAED/4UBAv+WAQH/pgEA/7UBAP/GAQD/ygEA/8oBAP/K&#10;AQD/ygGGtwAAd8EAAGjMAABa1wAAS94AAD7kAAAy6QAAJ+0AACP/AAAf/wAAG/8FABf/DAAU/xAA&#10;Ef8UAA//GAAN/x0AC/8iAAj/KAAF/y4AAv81AAD/PQAA/0cAAP9SAAD/XgAA/20AAP9+AQD/jgEA&#10;/5sBAP+pAQD/qwEA/6sBAP+rAQD/qwH/Ki0B/y4rAf8wKwH/MC4C/y41Av8pPQP/JUkE/yNXBP8h&#10;ZAX/H3IG/x1/Bv8digb/HZQG/x2cB/8cowf/HKoH/xyxB/8cuAb/HL8G/xzJBv8c1gb/HeUG/x3v&#10;Bv8d+QX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/LCsB/zAoAf8zKAH/MysC&#10;/zExAv8tOgP/K0cE/yhUBf8mYQX/JG8G/yJ8B/8ihwf/IpEH/yGZB/8hoQj/IacI/yGuCP8htQj/&#10;IbwI/yHGB/8h0Qf/IeIH/yLtB/8i9wf/Iv8G/SL/Bvwi/wb8Iv8G/CL/Bvsi/wb7Iv8G+yL/Bvsi&#10;/wb/LigB/zMlAf82JQH/NycB/zUtAv80OAP/MkQE/y9RBf8sXgb/KmsH/yl3B/8ogwj/J40I/yeW&#10;Cf8nnQn/J6QJ/yerCf8nsgn/J7kJ/yfCCf8nzQn/J94J/yfrCfwn9gj5KP4I9yj/CPYo/wj1KP8I&#10;9Sj/CPUo/wj1KP8I9Sj/CPUo/wj/MiUB/zciAf86IQH/OyMB/zspAv87NAL/OUAE/zZNBf80Wgb/&#10;MWYH/zBzCP8ufwn/LokK/y6SCv8tmQv/LaEL/y2nC/8trgv/LbUM/y2+DP4tyQz7LdkM+C3oC/Qu&#10;9AvxLv4L7y7/C+4u/wvtLv8L7C7/Cuwu/wrsLv8K7C7/Cuwu/wr/NSIB/zseAf8/HQH/QB8B/0Im&#10;Af9CMQL/QDwD/z5IBf87VQb/OWII/zduCv82eQv/NYQM/TSNDfw0lQ36NJwO+TOjDvczqg/2M7IP&#10;9TO6D/MzxQ/yM9IP7jPlD+o08g/nNP0P5TT/D+Q0/w7iNf8O4jX/DeE1/w3hNf8N4TX/DeE1/w3/&#10;OR4B/z8aAf9DGAH/RhoB/0kjAf9JLQL/SDgD/0VEBf9DUAf/QF0J+z5pC/g9dA31PH8O8zuID/E7&#10;kBDvOpgR7TqfEuw5phPqOa4T6Tm2FOc5wRTmOc4V4jnjFd458RXbOvwU2Dr/E9U7/xLTO/8S0jv/&#10;EdI7/xDSO/8Q0jv/ENI7/xD/PRsB/0MWAP9IFAD/TBcB/08fAf9QKAH/TzMC/00/BPtKSgb1R1cJ&#10;8UZkDO1Ebw7pQ3kR50KDE+RBixTiQJMW4D+bF98/ohjdPqoZ2z6zGtg+vRrWPsob0j7fG84+7xvL&#10;P/sayUD/GMdA/xfGQf8VxUH/FMRB/xTEQf8UxEH/FMRB/xT/QRcA/0cSAP9MEAD/UhQA/1YbAP9X&#10;JAH/Vi4C+FQ5A/FRRQbrT1IJ5k1eDOFLaRDdSXQT2Uh9FtVGhhjSRY4a0EWWHM5EnR3MRKUeykOt&#10;H8hDtiDGQ8MhxUPTIcFD6SG+RPcfvEX/HbpG/xu5R/8ZuEf/GLhH/xe4R/8XuEf/F7hH/xf/RBQA&#10;/0sQAP9RDgD/VxEA/1sWAP9dHgD5XSgB71szAudZPwTgV00I2lRZDdNSZBLOUG4Wyk53GcdMgBzF&#10;S4gewkqQIMBKlyG+SZ8jvEinJLpIsCW4SLwmt0jLJ7RH4yeySfMlsEr/Iq5L/x+uTP8drUz/G61N&#10;/xqtTf8arU3/Gq1N/xr/RxEA/08NAP9WDAD/XA4A/2ASAP1iGADwYyEA5mIsAd5gOgPUXkgHzVtU&#10;DcdYXxPDVmkXv1RyG7xSeh65UYIhtlCKI7RPkSWyTpknsE2iKK5NqyqsTLYrqkzELKhM2yymTe8q&#10;pE/9JqRQ/yOjUf8go1L/HqJS/x2iUv8dolL/HaJS/x3/Sg8A/1IKAP9aCQD/YAsA/2UOAPVnEQDo&#10;aBgA3WckANJmNQLKZEQHw2FQDb1eWxO5XGQYtVptHLFYdSCuV30jrFWEJalUjCinU5QqpVKdLKNS&#10;pi2hUbEvn1G+MJ1R0TCbUeovmlP6KppV/yaZVv8jmVb/IZlX/x+ZV/8fmVf/H5lX/x//TQ0A/1UG&#10;AP9dBQD7ZAcA72kJAOlrDADhbBAA020eAMlsMQLCakAHu2dMDbVkVxOwYWAZrF9pHahdcSGlXHgk&#10;olqAJ6BZhyqdWJAsm1eYLplWojCWVawylFW5M5NVyjORVeUzkVf3LZFZ/ymRWv8lkVv/I5Fb/yGR&#10;W/8hkVv/IZFb/yH/TwsA/1cCAP9hAgDqaAEA3m0EANhwCADVcAsAy3IbAMJxLgK6bz0GtGxJDa5p&#10;VBOpZ10ZpGRlHaFibSGdYXQlml98KJhegyuVXYstkluUMJBbnjKNWqg0i1m1NYpZxjaIWeE2iFz0&#10;MIhd/yuJXv8oiV//JYlf/yOJX/8jiV//I4lf/yP/UQkA/1oAAPVkAADgbAAA13EDANB0BgDNdQkA&#10;xHYXALx2KgG0dDoFrnFGDKduURKia1oYnmliHZpnaSGWZXElk2R4KJBigCuNYYgui2CRMYhfmjOG&#10;XqU1g16yN4JewjeAXtw4gF/yM4Fh/y2CYv8pgmP/JoJk/yWCZP8lgmT/JYJk/yX/UwYA/10AAOdn&#10;AADbbwAA0HQCAMp4BQDGeQcAvnoVALZ6KAGveDcFqHZEC6JzThKccFcYmG1fHZRrZyGQam4ljWh1&#10;KIpnfSuHZYUuhGSOMYFjlzR/YqI2fGKvOHpivjl5YtU5eWPvNHpl/i97Zv8rfGf/KHxn/yZ8Z/8m&#10;fGf/Jnxn/yb/VQMA/2AAAONqAADVcgAAzHgBAMV7AwDAfQUAuX4SALF+JQGqfTUEo3pBCp13TBGX&#10;dFUXknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmLMXtnlTR4Z6A2dmasOHRmvDlzZtE6c2ftNnRp&#10;/TB1av8sdmv/KXdr/yd3a/8nd2v/J3dr/yf/VwAA9mMAAN9tAADRdQAAyHsAAMF/AgC7gAMAtIEQ&#10;AKyCIwGlgTIEnn4/CZh7ShCSeVMWjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXVskjRza543&#10;cGqqOW5quTptas46bWvrN29t/DFwbv8tcW7/KnFv/yhxb/8ocW//KHFv/yj/WQAA62UAANtwAADN&#10;eAAAxH4AALyCAQC2hAEAroUOAKeGIACghTADmoI9CJOASA+OfVEViXtZGoR5YB+Ad2cjfHVuJ3l0&#10;dSp2c30uc3KGMXBxkDRtcJw3am+oOWhvtzpnb8s6Z3DpN2lx+jJrcv8tbHP/Kmxz/yhsc/8obHP/&#10;KGxz/yj/XAAA52gAANVzAADJewAAwIIAALiGAACxiAAAqYkNAKKKHQCciS4ClYc7B4+FRQ6Jgk8U&#10;hIBXGX9+Xh57fGUieHtsJnR5cypxeHstbneEMGt2jjNodZo2ZXSmOGN0tTlhdMk6YXTnOGN2+TJl&#10;dv8uZnf/K2d3/ylnd/8pZ3f/KWd3/yn/XwAA42wAANB2AADFfwAAvIUAALSKAACsjAAAo44KAJ2O&#10;GgCXjisCkIw4BoqKQwyEh0wSf4VVGHqEXB12gmMhc4BqJW9/cSlsfnksaH2CL2V8jDJie5g1X3qk&#10;N116szhcesc5XHrlN157+DJfe/8uYHz/K2F8/ylhfP8pYXz/KWF8/yn1YgAA3m8AAMx6AADAgwAA&#10;t4kAAK+OAACmkQAAnZIGAJeTFwCRkygBi5I2BYWQQQt/jkoReoxSFnWKWhtxiGEfbYdoI2qGbydm&#10;hHcrY4OALmCCijFdgZY0WoGjNliAsjdWgMU3VoDjNliB9zFZgf8tW4L/KluC/ylbgv8pW4L/KVuC&#10;/ynsZgAA2HMAAMd+AAC8hwAAs44AAKmSAACglQAAlpgBAJCZEwCKmSQBhZgyBH+WPgl5lEgOdJNQ&#10;FG+RVxlrkF4daI5lIWSNbSVgjHUoXYt+K1qKiC5XiZQxVImhM1KIsDRRiMM1UIjiNFKI9jBTiP8s&#10;VIj/KVWI/yhViP8oVYj/KFWI/yjmawAA0HgAAMKDAAC3jAAArZIAAKOWAACamgAAjp4AAIefEACD&#10;nyAAfp8vAnidOwdznEUMbptNEWmZVRZlmFwaYZdjHl6WaiFblXIlV5R8KFSThitRkpIuTpKgMEyS&#10;rzFLksIxSpHgMUyR9S1Nkf8qTpD/KE6Q/yZOkP8mTpD/Jk6Q/ybecAAAyX0AALyJAACykgAAp5cA&#10;AJ2bAACTnwAAhqQAAH6mDAB6phsAdaYqAXCmNwRspUEJZ6NKDWOiUhJfoVkWW6FhGVigaB1Un3Ag&#10;UZ56I06dhCZLnZEpSJyeKkacrixFnMEsRZzfK0Wb9ClGmv8nR5r/JUea/yRHmv8kR5r/JEea/yTU&#10;dwAAwoQAALaPAACrlgAAoZwAAJagAACLpQAAf6oAAHSuBQBvrxQAbK8kAGivMgJkrj0FX61GCVus&#10;Tw1YrFYRVKteFFGqZhdOqm4aS6l4HUipgyBFqI8iQ6idJEGorSVAqMAlP6jfJT+m9CNApf8iQKX/&#10;IUCk/yBApP8gQKT/IECk/yDKfgAAu4sAAK+VAACkmwAAmaEAAI6mAACCrAAAd7EAAGq2AABjuA4A&#10;YbgdAF64LAFauDgCV7hCBVO4SwhQt1MLTbdbDkq2YxBHtmsTRLV1FkK1gRg/tY4aPbWcHDu1rBw6&#10;tcAdObXfHDmz9Bw5sv8cObH/Gzmw/xs5sP8bObD/Gzmw/xvBhgAAtJMAAKeaAACcoAAAkacAAIWt&#10;AAB5swAAbbgAAGK9AQBWwgcAU8MUAFLDIwBQxDABTcQ7AkrERQNHxE4FRcRXB0LDXwlAw2gLPcNy&#10;DTvDfg84w4wRNsObEjXDqxMzw8ATM8PgEzPB9RMywP8UMr//FDG+/xQxvv8UMb7/FDG+/xS4kAAA&#10;q5kAAJ+gAACTpwAAh64AAHu0AABuuwAAY8AAAFjFAQBNygUARM8MAEPQFwBC0CUAQNAyAD/RPQE9&#10;0UcBO9FQAjnSWQM20mMENNJuBTLSegcw0ogILtKYCS3TqQks074KLNPfCSvR8woqz/4LKc7/DCnN&#10;/w0pzf8NKc3/DSnN/w2umAAAop8AAJamAACJrgAAfLYAAG+9AABjwwAAV8gAAEzNAABC0gMAOdkJ&#10;ADXfEAA03xsAMuAnADHhMgAw4T0ALuJHAC3iUAEr4loBKuNlAijjcQIm5H8DJeSPAyPloQQi5bQE&#10;IeXNBCDk7AQg4vsEH+H/BR/g/wUf4P8FH+D/BR/g/wWkngAAmKUAAIuuAAB9tgAAcL4AAGPGAABW&#10;ywAAS9AAAEDVAAA23AAAL+UHAC3tEAAr7hgAKe4iACfvKwAl7zQAI/A8ACHwRQAf8U4AHfJYARvy&#10;ZAEZ83EBGPOBARf0kgIV9KUCFPW6AhP11gIT9O8CEvL8AhLw/wIS8P8CEvD/AhLw/wKapAAAja0A&#10;AH+2AABxvwAAY8cAAFbOAABJ0wAAPdoAADPfAAAq4wAAJvQFACT7DQAh/BMAHv0bABz9IgAZ/ikA&#10;F/4xABX/OQAT/0EAEf9KABD/VQAO/2EADP9vAQz/gAEK/5MBCf+mAQj/ugEH/9QBB//rAQb/9gEG&#10;//YBBv/2AQb/9gGPrAAAgLYAAHK/AABjyQAAVtEAAEjYAAA73QAAMOIAACbmAAAf8AAAHP8AABn/&#10;CQAW/w4AFP8TABH/GQAP/x4ADf8kAAv/KwAJ/zIABv87AAP/RAAA/08AAP9cAAD/awAA/30AAP+Q&#10;AAD/owAA/7QAAP/GAAD/1gAA/9YAAP/WAAD/1gCCtQAAc78AAGTJAABW0wAAR9sAADrgAAAu5QAA&#10;I+kAABrtAAAV/QAAEv8AABD/AgAO/wkAC/8NAAj/EAAE/xMAAf8YAAD/HgAA/yQAAP8rAAD/MwAA&#10;/z0AAP9JAAD/VgAA/2YAAP94AAD/igAA/5sAAP+oAAD/sQAA/7EAAP+xAAD/sQD/JSsB/ygpAf8p&#10;KQH/KCwB/yMyAf8eOwL/GkcC/xdVA/8VYgP/E3AD/xJ8A/8ShwP/EpED/xKZA/8SoAP/EqcD/xKt&#10;A/8RtAP/EbsD/xHEA/8RzgP/Ed8D/xHrAv8S9gL/Ev4C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C&#10;/xL/Av8S/wL/KCkB/ysmAf8sJgH/KykB/ygvAf8iOAL/IEQC/x1SA/8bXwP/GGwD/xd5BP8XhAT/&#10;F44E/xeWBP8WnQT/FqQE/xaqBP8WsQT/FrgE/xbAA/8WygP/FtsD/xboA/8X9AP/F/0D/Bf/AvsX&#10;/wP7F/8D+hf/A/oX/wP6F/8D+hf/A/oX/wP/KiYB/y4jAf8vIgH/LyUB/ywrAf8qNQL/J0EC/yRO&#10;A/8iWwP/IGgE/x50BP8dgAT/HYoE/x2SBf8dmgX/HaEF/x2nBf8drQX/HbQE/x29BP8dxwT/HdQE&#10;/h3mBPsd8gT3HvsD9R7/BPQe/wTzHv8E8x7/BPIe/wTyHv8E8h7/BPIe/wT/LiIB/zIfAf80HgH/&#10;MyAB/zImAf8yMgH/Lz4C/yxKA/8qVwP/J2QE/yZwBf8lewX/JIUF/ySOBv8klgb/JJ0G/ySjBv8k&#10;qgb9JLEG/CS5Bvskwwb5JM8G9iTjBvIk8AXuJfoF7SX/Busl/wbqJf8G6SX/Bukl/wbpJf8G6SX/&#10;Bukl/wb/Mh4B/zYbAP84GQD/OBsB/zojAf85LQH/ODoC/zVGA/8yUgT/MF8E/y5rBf8tdgb9LIAH&#10;+iyJB/krkQf3K5kI9SufCPQrpgjzK60I8Su1CPArvwjuK8sI6yvfCOcs7gjkLPoI4iz/CeAs/wne&#10;LP8I3iz/CN0s/wjdLP8I3Sz/CN0s/wj/NRoA/zoWAP89FAD/PxcA/0EfAP9BKQH/QDQB/z1BAv86&#10;TQP8OFoF+DZlBvQ1cQfxNHsI7zOECe0zjQnrMpQK6TKbCugyogvmMqoL5DKyDOMyuwzhMsgM3zLc&#10;DNoy7A3VM/gN0jP/DdAz/wzOM/8MzTT/C8w0/wvMNP8LzDT/C8w0/wv/ORYA/z4SAP9BEAD/RRMA&#10;/0gbAP9IJAD/Ry8B/kQ7AvdCRwPxP1QF7D5gBug8awjlO3YJ4jt/C+A6iAzdOZAN2zmXDtk4ng/W&#10;OKYQ1DiuEdI4txHQOMMSzjjTEso46BLHOfcSxDn/EcI6/xDBOv8PwDr/Dr86/w6/Ov8Ovzr/Dr86&#10;/w7/PRMA/0IPAP9GDQD/SxAA/04WAP9PHwD9TikB9Ew0AexIQQLmR04E4EVbBttEZgnWQnAM0kF5&#10;Ds9AghDNQIoRyj+RE8k/mRTHPqAVxT6oFsM+sRfBPrwXwD7LGL0+4hi6PvIXtz//FrVA/xS0QP8T&#10;s0H/EbNB/xCzQf8Qs0H/ELNB/xD/QBAA/0YMAP9LCgD/UQ0A/1MRAP9UGADzVCIA6VItAeFQOwHa&#10;T0kD0k1VB8xLYAvISWoOxUhzEcJHexO/RoMVvUWLF7tFkxi5RJoZt0OiGrVDqxu0Q7YcskPEHbBD&#10;2R6tQ+0dq0X8GqlF/xioRv8WqEb/FadH/xOnR/8Tp0f/E6dH/xP/RA4A/0oIAP9QBgD/VQoA/1gN&#10;APdZEQDqWBgA31ckANRXNQHMVUQExlRQCMFSWwy9UGUQuU5tE7ZNdha0TH0YsUuFGq9KjRutSZUd&#10;q0mdHqlIpiCnSLAhpUi9IqRIzyKhSOgioEn4Hp9L/xueS/8ZnUz/F51M/xadTP8WnUz/Fp1M/xb/&#10;RwsA/00CAP9UAgD3WgQA610HAOddCwDhXBAA010eAMpdMAHDXD8EvVpMCLdYVwyzVmARr1RpFKxT&#10;cRepUXgap1CAHKRPhx6iT48goE6YIZ5NoSOcTaskmk24JZlMyCaWTOImlU71IpRP/x+UUP8clFH/&#10;GpRR/xiUUf8YlFH/GJRR/xj/SQgA/1AAAPtYAADlXgAA3WIDANZjBwDUYQoAymIZAMJjLAG7YjsD&#10;tGBICK9dUwyqW1wRplpkFaNYbBigV3QbnVV7HZtUgyCZVIsillOTJJRSnSWSUacnkFGzKI5RwymN&#10;Ud0qjFLyJotU/yKLVf8ei1b/HItW/xqLVv8ai1b/GotW/xr/TAQA/1MAAOxcAADfYgAA1GYBAM5o&#10;BQDLZwgAwmcWALpoKAGzZzgDrWVFB6hjUAyjYVkRn19hFZtdaBiYXHAblVp3HpNZfyGQWIcjjleP&#10;JYxXmSeJVqMph1avKoVVvyuEVtUsg1fvKYNY/iSDWf8ghFr/HoRa/xyEWv8chFr/HIRa/xz/TgEA&#10;/1cAAOVfAADYZgAAzmoAAMdsAwDDawUAvGwSALRtJQCtbDUDp2pCB6FnTQycZVYRmGNeFZRiZRiR&#10;YGwbjl90HoxeeyGJXYMkhlyMJoRblSiBWqAqf1qsLH1auy18Ws8ue1vsK3xc/CZ8Xf8ifV7/H31e&#10;/x19Xv8dfV7/HX1e/x3/UAAA9VkAAOFjAADSagAAyW4AAMJwAQC9cAMAtnAQAK5xIgCocDICoW4/&#10;BpxsSguXalMQkmhbFI5mYhiLZWkbiGNwHoVieCGCYYAkgGCJJn1fkil7Xp0reF6pLXZeuC51Xswv&#10;dF7pLXVg+id2Yf8jd2L/IHdi/x53Yv8ed2L/Hndi/x7/UgAA7FwAANxmAADObQAAxHIAAL10AAC3&#10;dAEAsHQOAKl1HwCidC8CnHI9BZdwRwqRblEPjWxZFIlqYBeFaWcbgmhuHn9mdSF9ZX0kemSGJ3dj&#10;kCl1Y5sscmKnLnBiti9vYskvbmLmLm9k+ShwZf8kcWb/IXFm/x9xZv8fcWb/H3Fm/x//VAAA6F8A&#10;ANdpAADKcAAAwHUAALl4AACyeAAAq3gNAKR5HQCeeC0Bl3c6BZJ1RQqMck4OiHBWE4RvXheAbWQa&#10;fWxrHXprcyB3ansjdGmDJnJojSlvZ5ksbGalLmpmsy9pZsYwaGbkL2po9ylraf8lbGn/Imxq/yBs&#10;av8gbGr/IGxq/yD/VwAA5GIAANJsAADGcwAAvXgAALV7AACtfAAApXwKAJ99GgCZfCoBk3s4BI15&#10;QwmId0wOg3VUEn9zWxZ7cmIZeHBpHXVvcCBybngjb22BJmxsiylqbJcsZ2ujLmVrsi9ka8QwYmvh&#10;L2Rs9ipmbf8mZm3/I2du/yBnbv8gZ27/IGdu/yD2WQAA4GUAAM5vAADCdgAAuXwAALF/AACpgAAA&#10;oIAHAJmBFwCUgSgBjoA1A4h+QQiDfEoNfnpSEXp4WRV2d2AZc3ZnHHB0bh9tc3YjanJ/JmdxiSlk&#10;cZUrYnChLWBwsC9ecMIvXXDfL19x9Spgcf8mYXL/I2Jy/yBicv8gYnL/IGJy/yDvXAAA3GkAAMpy&#10;AAC+egAAtYAAAK2EAACkhQAAmoUDAJSFFACOhiUBiYQzA4ODPgd+gUgLeX9QEHV+VxRxfV4Ybntl&#10;G2t6bB5oeXQiZXh9JWJ3hyhfdpMqXHafLFp1ri5ZdcAuWHXdLll28ypbdv8mXHf/I1x3/yBcd/8g&#10;XHf/IFx3/yDqYAAA1WwAAMV2AAC6fgAAsYQAAKiIAACfiQAAlIoAAI2KEQCIiyEAg4owAn6JOwV5&#10;h0UKdIZODnCEVRJsg1wWaYJjGmaBah1igHIgX397I1x+hSZZfZEpV3yeK1V8rCxTfL4tUnzaLVN8&#10;8ilVfP8lVnz/Ild8/yBXfP8gV3z/IFd8/yDlZAAAz3AAAMF6AAC2gwAArYkAAKOMAACZjgAAjY8A&#10;AIaQDgCBkR0AfZAsAXiPOARzjkIIbo1LDGqMUxBniloUY4lhF2CIaBtdh3AeWoZ5IVaFgyRUhY8m&#10;UYScKE+EqipNhLwqTYTXKk2D8SdPg/8kUIP/IlCD/x9Qg/8fUIP/H1CD/x/eaQAAyXUAALyAAACy&#10;iAAAqI0AAJ2RAACTkwAAhZYAAH6XCwB5lxkAdZcoAXGXNQNslj8GaJVICmSUUA1hk1cRXZJeFVqR&#10;ZhhXkG4bVI93HlGOgSBOjo0jS42aJUmNqSZIjbsnR43UJ0eM8CRIjP8iSYv/IEqL/x5Ki/8eSov/&#10;HkqL/x7VbgAAw3sAALeFAACsjQAAopIAAJeWAACMmQAAf5wAAHWeBQBwnxMAbZ8jAGmfMAFlnjsE&#10;YZ5FB12dTQpanFQNV5tcEVSaYxRRmmsXTpl0GUuYfxxImIseRZeZIEOXqCFCl7oiQZfTIkGW7yBC&#10;lf4eQpX/HUOU/xxDlP8cQ5T/HEOU/xzMdQAAvIEAALGMAACmkgAAm5cAAJGbAACFnwAAeaMAAGqn&#10;AABlpw4AY6gcAGCoKwFdqDYCWadABFanSQZTplEJUKZZDE2lYA5KpWkRR6RyFESkfRZCo4kYP6OX&#10;Gj2jpxs8o7kcO6PSGzui7xs7oP4aO5//GTyf/xg8n/8YPJ//GDyf/xjEfAAAtokAAKqSAACflwAA&#10;lZwAAImhAAB9pgAAcaoAAGSuAABasQgAV7EUAFWyIwBTsjABULI7Ak2yRANLsU0FSLFVB0WxXQlD&#10;sWULQLBvDT6weg87sIcROa+WEzevphQ2r7gUNbDRFDWu7xQ0rf4UNKz/FDSr/xQ0q/8UNKv/FDSr&#10;/xS7hQAAr5AAAKOXAACYnQAAjKMAAICoAAB0rQAAaLIAAFy2AABQugEASbwNAEi8GQBGvScARb0z&#10;AEO9PQFBvUcBP71QAj29WAM6vWEFOL1rBja9dwg0vYQJMr2TCjC9pAsvvbcMLr7QCy687gwtuv4N&#10;LLn/DSy4/w4suP8OLLj/Diy4/w6zjwAAppcAAJudAACPowAAg6oAAHawAABqtQAAXroAAFK+AABH&#10;wgEAPccGADjJEAA3yRsANsonADXKMwA0yz0AM8tHADHLUQEwy1sBLsxlAizMcQIqzH8DKcyQBCfM&#10;oQQmzbQEJc3OBCXL7gQkyfwGI8j/ByPH/wcjx/8HI8f/ByPH/weplgAAnp0AAJKjAACFqwAAeLIA&#10;AGu4AABfvgAAUsIAAEfGAAA9ygAANM8EACvUCQAm2Q8AJdkZACXaJQAk2jAAI9s7ACPbRQAi3FAA&#10;Id1bACDdaAAe3nYAHd6HARzfmQEa36wBGd/EARje5wEY3PgBGNv/Ahfa/wIX2v8CF9r/Ahfa/wKg&#10;nAAAlKMAAIerAAB5swAAbLoAAF/BAABSxgAARsoAADvOAAAx0wAAKdkAACHeBQAe6A4AHegVABvp&#10;HgAZ6ScAGOowABbqOQAV60MAFOxOABLsWgAR7WcAEO53ABDuigAO754ADvCzAA3wzQAM7+wADO38&#10;AAzr/wAM6/8ADOv/AAzr/wCXowAAiasAAHu0AABtvAAAX8QAAFLKAABFzgAAOdMAAC/YAAAl3QAA&#10;HeEAABjsAgAW9wsAFPcRABH4FwAQ+B4ADvklAA35LQAL+jUACfs/AAf7SgAE/FcAA/1mAAL+dwAA&#10;/YsAAP2fAAD8tQAA/NEAAPztAAD8/AAA/P0AAPz9AAD8/QCLqwAAfbQAAG69AABgxgAAUs0AAETS&#10;AAA32AAALN0AACLhAAAZ5QAAE+oAABD6AAAO/wYADf8MAAr/EAAH/xQABP8aAAH/IAAA/ycAAP8w&#10;AAD/OgAA/0UAAP9TAAD/YgAA/3UAAP+KAAD/nwAA/7MAAP/HAAD/5QAA/+UAAP/lAAD/5QB/tAAA&#10;cL0AAGHHAABT0AAAQ9YAADbdAAAq4gAAH+YAABbqAAAQ7QAADPoAAAn/AAAG/wAAAv8EAAD/CQAA&#10;/w0AAP8QAAD/FAAA/xoAAP8hAAD/KQAA/zQAAP9AAAD/TgAA/14AAP9yAAD/hwAA/5oAAP+qAAD/&#10;uQAA/7kAAP+5AAD/uQD/ICkB/yInAf8iJwH/HyoB/xkwAf8SOQH/EEUB/w1TAf8MYAH/Cm0C/wl5&#10;Av8JhAL/CY4B/wmWAf8JnQH/CaMB/wmpAf8JsAH/CLcB/wi+Af8IyAH/CNYB/wjmAf8I8QH/CPsA&#10;/wj/AP8I/wD/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8J/wH/IyYB/yUkAP8lJAD/IycB/x0sAf8YNQH/&#10;FUIB/xJQAf8QXQL/DmoC/w52Av8OgAL/DooC/w6SAv8OmgL/DqAC/w6mAf8NrQH/DbMB/w27Af8N&#10;xQH/DdEB/w3jAf8N7wH+DfoB+g3/AfkO/wH5Dv8B+Q7/AfgO/wH4Dv8B+A7/AfgO/wH/JiMA/ygg&#10;AP8oIAD/JiIA/yIoAf8gMgH/HD8B/xlMAf8XWQL/FWUC/xNxAv8TfAL/E4YC/xOOAv8SlgL/Ep0C&#10;/xKjAv8SqQL/ErAC/xK3Av8SwQL/EswB/RLfAfkT7QH1E/gB8xP/AfIT/wHxE/8C8BT/AvAU/wLw&#10;FP8C8BT/AvAU/wL/Kh8A/ywcAP8sGwD/Kx0A/ykkAP8oLwH/JTsB/yJIAf8fVAL/HWEC/xttAv8a&#10;dwL/GoEC/xqKAv8akgL/GpkC/RqfAvwapgL7GqwC+Rq0AvgavQL2GsgC8xrbAu8a6gLsG/cC6Rv/&#10;Augb/wPnHP8D5hz/A+Uc/wPlG/8D5Rv/A+Ub/wP/LRsA/zAXAP8xFQD/MBYA/zEgAP8wKgD/LjYB&#10;/ytDAf8oTwL/JlwC/yRnAvwjcgP5I3wD9yKFA/UijQPzIpUD8iKbA/AiogPvIqkD7SKxA+wiuQPq&#10;IsUD6CLVA+Qj6QPgI/YE3iP/BNsk/wTZJP8E2CT/BNck/wTWJP8E1iT/BNYk/wT/MRYA/zQSAP82&#10;EQD/NxMA/zkbAP84JQD/NjEB/zM9Af0xSgH4LlYC9C1iA/AsbQPtK3cD6iuABOgqiATmKpAE5SqX&#10;BOMqngXhKqUF4CqtBd4qtgXcKsIF2irSBtUr5wbQK/UHzSz/B8ss/wfJLP8HyCz/B8cs/wbHLP8G&#10;xyz/Bscs/wb/NRIA/zkOAP86DQD/PhAA/0AWAP8/IAD/PSoA+Ts3AfI4RAHsNlEC5zVcA+M0ZwPg&#10;M3IE3TN7BdoygwbWMosG1DKTB9IxmgjQMaEIzjGpCcwxsgnLMbwKyTHKCsYy4QvCMvELvzP+C70z&#10;/wq7M/8KujP/Cboz/wm6M/8JujP/Cboz/wn/ORAA/z0LAP9ACQD/RA0A/0YRAP9FGQD3RCMA7kEv&#10;AOY/PAHgPkoB2j1XAtM8YgTPO2wGzDp1B8k6fQnHOYUKxTmMC8M4lAzBOJsNwDijDb44rA68OLYP&#10;ujjDD7k41xC1OOwQsjn7D7A6/w6vOv8Nrjr/DK06/wutOv8LrTr/C606/wv/PA0A/0AGAP9FBAD/&#10;SQkA/0sNAPlKEQDtSRoA40YmANpGNgDRRkUBy0VRA8ZEXAXCQmYIv0JvCrxBdwu6QH8NuD+GDrY/&#10;jhC0PpURsj6dErA+phOvPrAUrT69FKs+zRWpPuYVpj/3E6RA/xKjQP8QokD/D6JA/w6iQf8OokH/&#10;DqJB/w7/PwkA/0QAAP9KAAD3TgIA7FAGAOpPCwDjTBAA1kweAM1NMADGTT8BwExMBLtLVwa3SWEJ&#10;tEhpDLFHcQ6uRnkQrEaAEapFiBOoRJAUpkSYFqRDoReiQ6sYoEO3GZ9DxxmdQ+Aam0TzF5lF/xWY&#10;Rv8TmEb/EZhG/xCXRv8Ql0b/EJdG/xD/QgUA/0cAAPdPAADlUwAA3VUBANdVBgDVUgsAy1MZAMNU&#10;KwC8VDsBtlJIBLFRUgetUFwKqU5kDaZNbA+kTHQRoUt7E59KghWdSooXm0mTGJlJnBqXSKYblUiy&#10;HJRIwR2SSNgdkEnvG49K/hiPS/8Wjkv/FI5M/xKOTP8Sjkz/Eo5M/xL/RQAA/0sAAOlTAADeWAAA&#10;01sAAM1bBADKWAcAwlgVALpaJwCzWjcBrlhEBKlXTwekVVgKoVRgDZ5TaBCbUW8TmFB2FZZQfheU&#10;T4YZkk6OGo9OmByNTaIdi02uH4pNvCCITdAgh03rH4ZP/BuGUP8YhlD/FoZQ/xSGUf8UhlH/FIZR&#10;/xT/RwAA+E8AAORXAADVXQAAzGAAAMVgAgDBXgUAul0RALNfIwCsXzMBpl5AA6FcSwedWlQKmVlc&#10;DpZYZBGTVmsTkFVyFo5UehiLVIIaiVOKHIdSlB6FUp4fg1GqIYFRuCJ/UcsiflLnIX5T+R1+VP8a&#10;flX/F35V/xZ+Vf8VflX/FX5V/xX/SgAA7lIAAN5bAADPYQAAxmQAAL9lAAC6YwIAs2IPAKxjIACm&#10;YzABoGI9A5thSAaWX1EKkl5ZDY9cYRGMW2gTiVpvFoZZdhiEWH4agleHHH9XkB99Vpshe1anInlW&#10;tSN3VsckdlbkJHZX9x93WP8bd1n/GXdZ/xd3Wf8Wd1n/FndZ/xb/TAAA6VYAANlfAADLZQAAwWgA&#10;ALppAAC0aAAArWcNAKZoHACgaC0Bmmc6A5VlRQaQY04KjGJXDYlhXhCGX2UTg15sFoBdcxh+XHsa&#10;e1yDHXlbjR92WpghdFqkI3JasiRxWsQlb1rhJXBb9iBxXP8ccV3/GnFd/xhxXf8XcV3/F3Fd/xf9&#10;TwAA5VkAANNiAADHaAAAvWwAALZtAACvbAAAp2sLAKBsGQCbbCoBlWs3ApBpQwWLaEwJh2ZUDINl&#10;WxCAY2ITfWJpFXphcBh4YXgadWCBHXNfix9wXpYibl6iJGxesCVrXsEmaV7eJmpf9CFrYP8da2H/&#10;G2xh/xlsYf8YbGH/GGxh/xj1UQAA4lwAAM9lAADDawAAuW8AALFxAACqcQAAom8IAJtvFwCWcCcA&#10;kG81AotuQAWGbEkIgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXYacGR+HW1jiB9rY5MiaWKgJGZiriVl&#10;Yr8mZGLaJmRj8iJlZP8eZmT/G2dk/xlnZf8YZ2X/GGdl/xjwUwAA3V8AAMtoAAC/bwAAtnMAAK51&#10;AACmdQAAnXMFAJZzFACRdCQAi3MyAoZyPgSBcEcIfW9PC3ltVw52bF4Rc2tkFHBqbBdtanMaa2l8&#10;HGhohh9mZ5EiY2eeJGFmrCVgZr0mX2fWJl9n8SJgaP8eYWj/HGJo/xpiaP8ZYmj/GWJo/xnsVwAA&#10;2WIAAMdrAAC8cgAAs3cAAKp5AACheQAAl3cBAJB4EQCLeCEAhngvAYF3OwR8dUUHeHRNCnRyVQ5x&#10;cVwRbnBjFGtvahZobnEZZm56HGNthB5gbI8hXmycI1xrqiVaa7smWWzTJlps7yNbbP8fXG3/HF1t&#10;/xpdbf8ZXW3/GV1t/xnoWgAA0mYAAMNvAAC4dgAAr3sAAKZ+AACdfgAAkXwAAIp8DwCFfR4AgX0t&#10;AXx8OQN3ekMGc3lLCXB4Uwxsd1oQaXZhE2Z1aBZjdG8YYXN4G15ygh5bco0gWXGaIldxqCRVcbkl&#10;VHHQJVRx7iJWcf4eV3H/HFdx/xpYcf8ZWHH/GVhx/xnjXgAAzWkAAL9zAAC0egAAq38AAKKCAACY&#10;gwAAi4EAAISBDQB/ghoAe4IpAXaBNgJygUAFbn9JCGp+UAtnfVcOZHxeEWF7ZhReem0XW3p2GVl5&#10;gBxWeIsfU3iYIVF3piJQd7cjT3fOI0937CFQd/0eUXf/G1J3/xlSd/8ZUnf/GVJ3/xneYgAAyG4A&#10;ALt3AACwfwAAp4QAAJ2HAACShwAAhIcAAH2HCQB4iBYAdIgmAHCIMgJshz0EaIZGBmWFTglhhVUM&#10;XoRcD1uDYxJZgmsVVoF0F1OAfhpQgIkcTn+WHkx/pSBKf7YhSX/MIUl+6x9KfvwcS37/Gkt+/xlM&#10;fv8YTH7/GEx+/xjVZwAAw3MAALZ8AACshAAAookAAJiLAACNjQAAfI0AAHWOBABvjxIAbZAhAGmQ&#10;LgFljzkCYo5CBF6OSwdbjVIKWIxZDFaLYQ9Ti2gSUIpxFE2JexdKiYcZSIiVG0aIox1EiLQdQ4jK&#10;HUOH6hxEhvsaRIb/GEWG/xdFhf8XRYX/F0WF/xfNbQAAvXgAALGCAACnigAAnI4AAJKQAACGkwAA&#10;eZUAAGyXAABmlw4AY5gbAGGYKQBemDUBWpc+A1eXRwVVlk8HUpZWCU+VXgxMlGYOSpRvEEeTeRNE&#10;k4UVQpKTF0CSohg+krMZPZLJGT2R6Rg9kPoXPo//Fj6P/xU+j/8VPo//FT6P/xXFcwAAt38AAKyJ&#10;AAChjwAAlpMAAIuWAAB/mQAAc5wAAGSfAABcoAkAWaAUAFehIgBVoS8AUqE5AVChQwJNoEsESqBT&#10;BUigWgdFn2MJQ59sC0Cedg4+noMQO56RETmdoBI4nbITN57IEzed6BI2m/oSNpr/EjaZ/xE3mf8R&#10;N5n/ETeZ/xG+ewAAsYcAAKWPAACblAAAkJgAAIScAAB3oAAAa6QAAF+nAABSqgAATasOAEurGgBK&#10;qycASKszAEarPQFEq0YBQqtOAkCrVgM+q18FO6toBjmqcwg3qoAJNKqPCzKqnwwxqrAMMKrHDDCp&#10;5wwvp/oNL6b/DS+l/w0vpf8NL6X/DS+l/w22hAAAqo4AAJ6UAACUmQAAh54AAHujAABvqAAAY6wA&#10;AFevAABLsgAAQbUGAD62EQA9th4AO7YpADq3NAA5tz4AN7dHADa3UAE0t1oBMrdkAjC3bwMut3wE&#10;LLeLBSq3nAUpt64GKLjFBSi35gUntfkHJrP/Byay/wgmsv8IJrL/CCay/wivjQAAopQAAJeaAACL&#10;oAAAfqYAAHGrAABlsAAAWbQAAE23AABCuwAAOL4BAC/CCQAtwxIALMMeACvDKQAqxDMAKcQ9ACjF&#10;RwAnxVEAJsVcACXGaAAjxnYBIsaGASDGmAEfxqsBHsfBAR7G5AEdxPgCHML/AxzB/wMcwf8EHMH/&#10;BBzB/wSllAAAmpoAAI6hAACBpwAAc64AAGe0AABauQAATr0AAELAAAA4wwAAL8cAACbLBAAe0AoA&#10;G9ERABrSGgAZ0iUAGNMvABjTOgAX1EQAFtRQABXVXQAU1WsAE9Z8ABLXjwAR2KQAENm7ABDZ3gAQ&#10;1fMAENP/ABDS/wEQ0f8BENH/ARDR/wGcmgAAkaEAAIOoAAB1sAAAaLcAAFu9AABOwQAAQsUAADfI&#10;AAAtzAAAJNAAABzVAAAV2gUAEOILABDjEQAO5BoADuQjAA3lLQAM5TcAC+ZCAArmTwAJ510ACOdt&#10;AAbmgAAF5pUABOarAALmxAAB5uYAAOf5AADn/wAA5v8AAOb/AADm/wCToQAAhakAAHexAABpuQAA&#10;W8AAAE7GAABBygAANc4AACrSAAAh1gAAGdsAABLfAAAN4wAAC/EIAAnzDgAH8xMABPIaAALyIgAA&#10;8ioAAPI0AADyPwAA8kwAAPJcAADybQAA8oIAAPKYAADzrQAA88YAAPTlAAD09gAA9PsAAPT7AAD0&#10;+wCHqQAAebIAAGq6AABcwgAATskAAEDOAAAz0wAAKNgAAB7dAAAV4QAAD+QAAAroAAAF8wAAA/0B&#10;AAD8CAAA+w0AAPsRAAD7FgAA/B4AAPwmAAD8MAAA/TwAAP5JAAD+WgAA/m0AAP+CAAD/mAAA/6wA&#10;AP/AAAD/2AAA/+QAAP/kAAD/5AB7sgAAbLsAAF3EAABPzQAAQNIAADLZAAAm3gAAG+IAABLmAAAM&#10;6gAABe0AAAD0AAAA/wAAAP8AAAD/AAAA/wQAAP8JAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP83AAD/&#10;RgAA/1gAAP9rAAD/gAAA/5UAAP+mAAD/swAA/7sAAP+7AAD/uwD/GyYA/xwkAP8aJAD/FScA/xAt&#10;AP8KNgD/BUMA/wFQAf8AXgH/AGsB/wB2Af8AgQD/AIoA/wCSAP8AmgD/AKAA/wCmAP8ArAD/ALIA&#10;/wC5AP8AwgD/AM0A/wDfAP8A7AD/APgA/wD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD/&#10;HyMA/x8hAP8eIQD/GSMA/xMpAP8OMgD/DEAA/wlNAf8HWgH/BGcB/wNzAf8DfQH/A4cB/wOPAP8C&#10;lgD/ApwA/wKiAP8CqAD/Aq8A/wG2AP8BvgD/AckA/wHbAP8A6gD8APYA+AD/APcC/wD3A/8A9gT/&#10;APYE/wD2Bf8A9gX/APYF/wD/Ih8A/yIcAP8hHAD/Hh8A/xgkAP8VLwD/EjwA/xBJAP8OVgH/DGIB&#10;/wtuAf8LeQH/C4IB/wuLAf8LkgH/CpkB/wqfAP8KpQD/CqsA/wqyAP8KuwD9CsYA+wrUAPcK5wDz&#10;CvQA8Ar/AO8L/wDuDP8A7Qz/Ae0M/wHtDP8B7Qz/Ae0M/wH/JRsA/yYYAP8lFwD/IRgA/yAhAP8e&#10;KwD/GjcA/xdFAP8UUQH/El4B/xFpAf8RdAH/EX0B/xCGAf0QjgH8EJUB+hCbAfkQoQH3EKgB9hCv&#10;AfQQtwDzEMIA8RDQAO0Q5QDoEfIA5hH+AeQS/wHjEv8B4hL/AeIS/wHhEv8B4RL/AeES/wH/KRYA&#10;/yoTAP8pEgD/JxMA/ygcAP8nJwD/IzMA/yA/AP8dTAD/G1gB/BlkAfgZbgH2GHgB8xiBAfEYiQHv&#10;GJAB7hiXAewYngHqGKQB6RisAecYtAHmGL8B5BjNAeAZ4wHcGvEB2Br+AtQb/wLSG/8C0Rv/AtAb&#10;/wLQG/8C0Bv/AtAb/wL/LRIA/y4PAP8uDQD/LxAA/y8XAP8uIQD/LC0A/yk5APkmRgD0JFMB7yJe&#10;AesiaQHoIXMB5iF8AeMhhAHhIYwB4CGTAd4hmgHcIaEB2iGpAdghsQLVIbwC0yLJAtAi3wLMI/AD&#10;yCP9A8Yk/wPEJP8DwyT/A8Ik/wPBJP8DwST/A8Ek/wP/MA8A/zILAP8zCAD/Ng0A/zYSAP81GgD9&#10;MiUA9DAyAO0tPwDnLEwA4itYAd0rYwHZKm0B1Sp2AtIqfwLQKoYCziqOA8wqlQPKKpwDySqjBMcq&#10;rATFKrYEwyrDBcIq1QW+K+sFuiv5Brgs/wa2LP8FtSz/BbQs/wW0LP8FtCz/BbQs/wX/NAwA/zYF&#10;AP85AwD/PAgA/zwNAP07EwDxOB0A6DUpAOA0NwDZM0YA0TRSAc0zXQHJM2cCxjNwA8QyeATBMoAE&#10;vzKHBb4yjwa8MpYGujGeB7gxpge3MbAItTK8CLMyzAmxMuUJrTP1Casz/wmqM/8IqDP/B6gz/wen&#10;M/8HpzP/B6cz/wf/NwcA/zoAAP8+AAD6QQEA8UEGAPE/DQDmPBIA2zofANA7MQDKPEAAxDxNAcA8&#10;WAK8O2EDuTtqBbY6cga0OnoHsjmBCLA5iAmvOZAKrTiYCqs4oQupOKoMqDi2DaY4xQ2kON4OoTnx&#10;DZ86/wyeOv8LnTr/Cpw6/wmcOv8JnDr/CZw6/wn/OwIA/z4AAPdEAADmRwAA30gBANpGBgDZQAsA&#10;zUIZAMVEKwC+RDsAuURIAbVDUwOxQlwErkJlBqtBbAepQHQJpkB7CqQ/gwujP4oNoT6TDp8+nA+d&#10;PqUQmz6xEZo+vxGYPtQSlj/tEZQ//A+TQP8OkkD/DJJB/wuSQf8LkkH/C5JB/wv/PQAA/0MAAOlJ&#10;AADeTgAA008AAM1OAwDKSQgAwkkUALtKJgC1SzYAr0tDAqtKTgOnSVcFpEhgB6FHZwmeRm8KnEZ2&#10;DJpFfQ6YRYUPlkSOEJRElxKSQ6ETkEOsFI9DuhWNQ80Vi0ToFYpF+hKJRv8QiUb/DohG/w2IRv8N&#10;iEb/DYhG/w3/QAAA8kcAAONPAADUUwAAy1UAAMRUAADAUAQAuU8RALJQIgCsUTIAp1E/AqJQSgOe&#10;T1MFm05cCJhNYwqVTGoMk0txDZFKeQ+OSoARjEmJEopJkhSISJwVhkioFoVItReDSMcYgUjkGIFK&#10;9xWASv8SgEv/EIBL/w+AS/8OgEv/DoBL/w7/QwAA7EsAAN1TAADOWAAAxFoAAL1aAAC4VwEAsVQO&#10;AKpWHgClVi4An1Y7AZtVRgOXVFAFk1NYCJBSXwqNUWYMi1BtDohPdBCGT3wShE6FE4JOjhWATZkX&#10;fk2kGHxNshl6TcMaeU3fGnhO9Bd4T/8UeE//EnhQ/xB4UP8PeFD/D3hQ/w/9RgAA508AANZXAADI&#10;XAAAv18AALdfAACxXAAAqlkMAKRaGgCeWyoAmVs4AZRaQwOQWUwFjFhVCIlXXAqGVmMMg1VqDoFU&#10;cRB/U3kSfVOBFHpSixZ4UpUYdlGhGXRRrxtzUcAbcVHbHHFS8hlxU/8VcVT/E3JU/xFyVP8QclT/&#10;EHJU/xDzSAAA41MAANBbAADEYAAAumMAALNjAACsYQAApF4JAJ1fFwCYXycAk181AY5eQAOKXUoF&#10;hlxSB4NbWQqAWmAMfVlnDntYbhB4WHUSdld+FHRWiBdyVpMYb1afGm5VrBtsVb0ca1bVHWtW8Bpr&#10;V/8Xa1j/FGxY/xJsWP8RbFj/EWxY/xHxSwAA31YAAMxeAADAZAAAt2cAAK5oAACnZgAAn2IGAJhj&#10;FACSZCQAjWMyAYliPQKEYUcEgWBPB31fVgl6Xl0Ld11kDXVcaxBzXHMScFt7FG5bhRdsWpAZalqc&#10;G2hZqhxmWrodZVrRHWVa7htlW/4XZlv/FWZc/xNnXP8SZ1z/Emdc/xLtTgAA2lkAAMhhAAC8ZwAA&#10;s2oAAKtsAACiagAAmWcCAJJnEQCNZyEAiGcvAYRmOwJ/ZUQEe2RNBnhjVAl1YlsLcmFhDXBhaQ9t&#10;YHASa195FGlfgxdmXo4ZZF6aG2JeqBxhXrgdX17OHV9e7BtgX/0YYV//FWFf/xNiX/8SYl//EmJf&#10;/xLqUQAA1FwAAMRkAAC5agAAsG4AAKdwAACebgAAlGsAAI1qEACHax4Ag2ssAH5rOAJ6akIDdmlK&#10;BnNoUghwZ1kKbWZgDWtlZw9oZG4RZmR3FGRjgRZhY4wYX2KYGl1iphxbYrYdWmLMHVpi6hxbY/wY&#10;XGP/Flxj/xRdY/8TXWP/E11j/xPmVQAAz18AAMFoAAC2bgAArHIAAKR0AACacwAAjm8AAIdvDQCC&#10;bxsAfXApAHlvNQF1bj8Dcm1IBW5sUAdrbFcKaWteDGZqZQ5kaWwRYWl1E19ofxZcaIoYWmeWGlhn&#10;pBxWZ7QdVWfKHVVn6BtWZ/sYV2f/Fldo/xRYZ/8TWGf/E1hn/xPhWAAAy2MAAL1rAACycgAAqXYA&#10;AKB4AACWdwAAiHMAAIFzCwB8dBcAeHQmAHR0MgFwcz0CbXNGBGpyTgdncVUJZHBcC2FwYw5fb2oQ&#10;XG5zElpufBVXbYgXVWyUGVNsoxtRbLMcUGzIHE9s5xtRbPoYUWz/FVJs/xRSbP8TUmz/E1Js/xPc&#10;XAAAx2cAALlvAACvdgAApXsAAJx8AACRfAAAgngAAHp5BwB1eRQAcnojAG56LwFreToCaHlDA2R4&#10;SwVhd1IIX3dZClx2YAxZdWgPV3RwEVR0ehNSc4YWT3OTGE1yoRlMcrEaSnLGGkpy5RpLcvkXTHL/&#10;FUxy/xNNcv8STXL/Ek1y/xLUYAAAwmsAALV0AACrewAAon8AAJeBAACMgQAAen4AAHN/AgBufxEA&#10;a4AeAGiALABlgDcBYoBAA19/SARcflAGWX5XCFd9XgtUfGYNUXxuD097eBFMe4MUSnqRFkh6nxdG&#10;eq8YRXrEGER65BhFefgWRnn/FEZ4/xJHeP8RR3j/EUd4/xHNZQAAvXAAALF5AACngAAAnIQAAJKG&#10;AACGhgAAd4YAAGuGAABmhw0AY4cZAGCIJwBeiDMBW4g8AliHRQNWh00EU4ZUBlCGWwhOhWMKS4Rs&#10;DEmEdg9Gg4ERRIOPE0KDnRRAgq4VP4PCFT6C4hU/gfcTP4H/EkCA/xFAgP8QQID/EECA/xDGawAA&#10;t3YAAKx/AACihQAAl4kAAIyLAACBjQAAc44AAGWPAABdjwkAWpAUAFiQIQBWkS0AU5A4AVGQQQJO&#10;kEkDTJBQBEqPWAVHj2AHRY5pCUKOcwtAjX8NPo2NDzyNnBA6jawROY3BETiN4RA4i/YQOIr/DzmJ&#10;/w85if8OOYn/DjmJ/w6/cgAAsn0AAKeGAACcigAAkY4AAIaRAAB6kwAAbZUAAF+XAABUmQEAT5kP&#10;AE6aGgBMmicASpoyAEiaPAFGmkQBRJpMAkKaVANAmVwEPplmBTuZcAc5mHwIN5iKCjWYmgszmKsL&#10;Mpi/DDKY3wsxlvULMZX/CzGU/wsxk/8LMZP/CzGT/wu4egAArIUAAKGLAACWkAAAi5QAAH+XAABy&#10;mwAAZp0AAFqgAABOogAARaQJAEKkEwBApB8AP6QqAD6lNAA8pT4AO6VHATmlTwE3pVgCNaVhAjOl&#10;bAMxpXkEL6SHBS2klwYspKkGK6S9Biqk3gYqovUHKaH/Bymg/wgpn/8IKZ//CCmf/wixggAApYsA&#10;AJqRAACQlgAAg5oAAHafAABqogAAXqYAAFKpAABGqwAAPK0AADWvDAAzsBUAMrAhADGwKwAvsDUA&#10;LrE+AC2xSAAssVEAK7FbACmxZwEnsXQBJrGDASSxlAIjsaYCIrK7AiGy2wIhr/MDIK7/AyCt/wQf&#10;rP8EH6z/BB+s/wSqiwAAnZEAAJOXAACHnAAAeqIAAG2nAABgqwAAVa8AAEmxAAA+tAAAM7cAACq6&#10;AwAkvA0AIr0VACG9IAAhvSoAIL0zAB++PQAevkcAHb5SABy/XgAav2wAGb98ABi/jgAXwKEAFsC2&#10;ABTA0wAVvvEAFbz/ARW7/wEUuv8CFLr/AhS6/wKhkgAAlpgAAIqeAAB9pAAAb6oAAGKvAABWtAAA&#10;SrcAAD66AAAzvQAAKsAAACHEAAAZxwUAE8sLABHMEgARzBsAEMwlAA/NLwAOzToADs1GAA3NUgAN&#10;zmAADM5wAAvOgwAKzpcACc6sAAjOxgAIzugACM37AAnL/wAJy/8ACcv/AAnL/wCYmAAAjZ4AAH+l&#10;AABxrAAAZLMAAFe5AABKvQAAPsAAADLDAAAoxgAAH8oAABfNAAAR0QAADNYFAAjZDAAG2RIABdob&#10;AATaJAAD2y4AAds5AADcRQAA3VIAAN5iAADecwAA3ogAAN+dAADfswAA384AAODuAADf+gAA3/8A&#10;AN//AADf/wCPnwAAgaYAAHOuAABltQAAWL0AAErCAAA9xQAAMckAACbMAAAd0AAAFNQAAA7ZAAAJ&#10;3QAAA+EAAADjBwAA4w0AAOQSAADlGQAA5iIAAOcrAADpNgAA60MAAOxSAADsYgAA7XYAAO6MAADu&#10;oQAA77cAAO/RAADv6wAA8PYAAPD2AADw9gCEpwAAda8AAGe3AABZvwAAS8YAADzKAAAvzgAAJNIA&#10;ABrYAAAS3AAADOAAAAXjAAAA5wAAAOsAAADrAAAA7QUAAO4LAADwEAAA8RUAAPMeAAD0JwAA9zMA&#10;APlAAAD6UQAA+2MAAPx3AAD9jQAA/aMAAP62AAD+yQAA/98AAP/fAAD/3wB3sAAAaLkAAFrBAABM&#10;ygAAPM8AAC7UAAAi2gAAF94AABDiAAAJ5gAAAOkAAADsAAAA8AAAAPYAAAD2AAAA9wAAAPgAAAD6&#10;BwAA+w0AAP0RAAD/GQAA/yMAAP8vAAD/PgAA/08AAP9iAAD/dwAA/40AAP+fAAD/rgAA/7oAAP+6&#10;AAD/ugD/FiMA/xUhAP8SIQD/DiQA/wYqAP8AMwD/AEEA/wBOAP8AXAD/AGgA/wB0AP8AfgD/AIcA&#10;/wCPAP8AlgD/AJwA/wCiAP8AqAD/AK4A/wC1AP8AvQD/AMcA/wDWAP8A5wD+APMA/gD+AP0A/wD8&#10;AP8A+wD/APsA/wD7AP8A+wD/APsA/wD/GiAA/xkeAP8WHgD/ECAA/wolAP8EMAD/AD0A/wBLAP8A&#10;WAD/AGQA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCxAP0AuQD7AMMA+gDQ&#10;APgA4wD3APEA9gD8APQA/wD0AP8A8wD/APMA/wDzAP8A8wD/APMA/wD/HRwA/xwZAP8ZGQD/FBsA&#10;/w7/4v/iSUNDX1BST0ZJTEUACAkhAP8MLAD/CTkA/wVGAP8CUwD/AF8A/wBrAP8AdQD/AH4A/wCG&#10;AP8AjgD/AJQA/gCbAPwAoQD6AKcA+ACuAPUAtQDzAL8A8QDLAPAA3wDuAO4A7AD5AOsA/wDqAP8A&#10;6gH/AOkB/wDpAf8A6QH/AOkB/wD/IBcA/x8UAP8cEwD/FxUA/xYdAP8TKAD/EDQA/w1BAP8MTgD/&#10;CVoA/whmAP8IcAD+B3kA/AeBAPoHiQD4B5AA9gaWAPMGnQDxBqMA7waqAO0GsgDqBrsA6AbIAOYG&#10;3ADkBuwA4gj6AOAK/wDeC/8A3Qv/AN0M/wDcDP8A3Az/ANwM/wD/IxIA/yMQAP8hDgD/HhAA/x4Y&#10;AP8cIwD/GC8A/xQ7AP8SSQD8EFUA+A9gAPQPagDxD3QA7w58AO0OhADrDosA6Q6SAOcOmQDmDqAA&#10;5A6nAOIOrwDgDrgA3g7FANwO2gDWEOwA0hH6AM8S/wDNEv8BzBL/AcsT/wHKE/8ByhL/AcoS/wH/&#10;Jw8A/ycMAP8lCQD/Jg0A/yUTAP8jHAD/ICgA+xw1APUaQgDvGE8A6hdaAOYWZQDjFm4A4BZ3AN4W&#10;fwDcFocA2RaOANYWlQDUFpwA0hejANAXqwDOGLUAzBjBAMsY0gDHGugBwxv4AcAb/wG+HP8BvRz/&#10;Arwc/wK8G/8CvBv/Arwb/wL/KwwA/ysFAP8rAwD/LQkA/ywOAP8pFQD3JiAA7iMtAOchOgDhH0gA&#10;2x9UANUgXwDRIGgAziBxAMwheQDKIYEByCGIAcYhjwHEIZYBwyGeAcEipgG/Iq8BvSK7ArwjygK5&#10;I+MCtST0ArMk/wOxJP8DryT/A68k/wOuJP8DriT/A64k/wP/LwYA/y8AAP8yAAD/MwIA+TIIAPcv&#10;DgDrKxYA4SciANgnMgDQKUEAyypOAMYqWQDDKmIBwCprAb0qcwG7KnoCuSqCArgqiQK2KpACtCqY&#10;A7MqoQOxKqoDryu1BK4rxASsK9sEqCzvBKYs/gWkLP8Eoy3/BKIt/wSiLP8Eoiz/BKIs/wT/MgAA&#10;/zMAAPk4AADpOQAA4jkAAN41BwDeLg0A0S8bAMkxLADDMzsAvTNIALk0UwG2M1wBszNlArAzbQKu&#10;M3QDrDJ7A6sygwSpMooEpzKTBaUymwakMqUGojKwB6AyvgefMtEHnDPqB5oz+weYNP8HlzT/BpY0&#10;/waWNP8FljT/BZY0/wX/NQAA/zgAAOo+AADfQgAA1UIAAM8/AwDNOAgAxTgVAL06JgC3OzYAsjxD&#10;AK48TgGqO1cCpztgA6U6ZwOjOm8EoTp2BZ85fQadOYUHmzmNB5k4lgiYOKAJljirCpQ4uAqTOcoL&#10;kTnlC4869wqNOv8JjDv/CIw7/weMO/8HjDv/B4w7/wf/OAAA8T4AAONFAADUSQAAy0oAAMVHAADB&#10;QQQAuj8RALNBIQCtQjEAqEM+AKRDSQGgQlMCnUFbA5tBYgSYQGoFlkBxBpQ/eAeSP38IkD+ICo8+&#10;kQuNPpsMiz6mDYk+sw2IPsQOhj/gDoQ/9A2DQP8Lg0D/CoJA/wmCQf8IgkH/CIJB/wj/PAAA60MA&#10;ANxKAADMTwAAw1AAALxOAAC3SQEAsUYOAKpIHACkSSwAoEk6AJtJRQGYSE4ClEdXA5JHXgWPRmUG&#10;jUZsB4tFcwmJRXsKh0SDC4VEjQyDRJcOgUOiD39DrxB+Q8AQfETaEXtE8Q96Rf8Nekb/C3pG/wp6&#10;Rv8Jekb/CXpG/wn1PgAA5kgAANNPAADHVAAAvVUAALZUAACwUAAAqUwLAKJNGACdTigAmE42AJRO&#10;QQGQTUsCjU1TBIpMWgWHS2EGhUtoCINKbwmASncLfkl/DHxJiQ56SJMPeEifEHdIrBJ1SLwSdEnS&#10;E3NJ7hFySv8Pckr/DXJK/wtySv8Lckr/CnJK/wryQgAA4EwAAM5TAADBWAAAuFoAALBZAACpVgAA&#10;olIHAJtSFQCWUyQAkVMyAI1TPgGJUkcChlFQBINRVwWAUF4Gfk9lCHtPbAl5TnMLd057DXVNhQ5z&#10;TZAQcU2cEm9NqRNuTbkUbE3OFGxN6xNsTv0QbE//DmxP/wxsT/8LbE//C2xP/wvuRQAA3FAAAMlX&#10;AAC9XAAAtF4AAKxeAACkWwAAnFYEAJVWEgCQVyEAi1gvAIdXOwGDVkQCf1ZNA3xVVAV6VFsGd1Ri&#10;CHVTaAlzU3ALcVJ4DW9Sgg9tUY0Ra1GZEmlRphRnUbYVZlHLFWVS6RRlUvsRZlP/D2ZT/w1mU/8M&#10;ZlP/DGZT/wzqSQAA1VMAAMVaAAC6XwAAsGIAAKhiAACfXwAAlloAAI9aEACKWx4AhVssAIFbOAF9&#10;W0ECelpKA3dZUQR0WFgGcVhfB29XZgltV20La1Z2DWlWfw9nVYoRZVWXE2NVpBRhVbQVYFXIFl9V&#10;5xVgVvoSYFb/D2FX/w5hV/8NYVf/DGFX/wznTAAA0VYAAMFeAAC2YwAArWYAAKRmAACbZAAAkF4A&#10;AIleDgCEXxsAgF8pAHxfNQF4Xz8CdF5HA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafQ9iWogR&#10;X1mUE15ZohRcWbIVW1nGFlpZ5RVbWvkSW1r/EFxa/w5cWv8NXFr/DVxa/w3jTwAAzVkAAL5hAACz&#10;ZgAAqWkAAKBqAACXaAAAi2IAAINiDAB+YxgAemMmAHZjMgBzYzwBb2JFAmxhTARqYVQFZ2BaB2Vg&#10;YQhjX2kKYV9xDF9eew5dXoYRWl6TElhdoBRXXbAVVl7EFlVe4xVWXvcSVl7/EFde/w5XXv8NV17/&#10;DVde/w3eUwAAyF0AALtkAACwagAApm0AAJ1uAACTbQAAhWcAAH5nCQB4ZxUAdGcjAHFoLwBuZzkB&#10;a2dCAmhmSgNlZlIFY2VYBmBlXwheZGcKXGRvDFpjeQ5YY4QQVWKRElNinxNSYq4VUWLCFVBi4RVR&#10;YvYSUWL/EFJi/w5SYv8NUmL/DVJi/w3ZVgAAxGAAALdoAACsbgAAo3EAAJpzAACPcQAAf2sAAHhr&#10;BQByaxIAbmwfAGtsLABobDcBZmxAAmNrSANga08EXmpWBlxqXQdZaWUJV2ltC1Vpdw1TaIIPUGiP&#10;EU5nnRNNZ6wUS2jAFEto3hRLZ/USTGf/D0xn/w5NZ/8NTWf/DU1n/w3SWgAAwGQAALNsAACpcgAA&#10;oHYAAJZ3AACKdgAAeXEAAHFxAABrcQ8AaHEcAGZyKABjcjQAYHI9AV5yRQJbcU0DWXFUBVdwWwZU&#10;cGMIUm9rClBvdAxNboAOS26NEElumxFHbasSRm6+E0Vu3BJGbfQRRm3/D0dt/w5HbP8NR2z/DUds&#10;/w3MXwAAvGkAALBxAACldwAAnHsAAJF8AACGewAAdXgAAGt3AABldwwAYXgXAF94JABdeTAAWnk6&#10;AVh5QgJWeEoCU3hRBFF3WAVPd2AHTHZoCEp2cgpIdX0MRXWKDkN1mQ9CdakQQHW8EEB12RBAdPMP&#10;QHT/DkFz/w1Bc/8MQXP/DEFz/wzGZAAAt24AAKt2AACifAAAl38AAIyBAACBgQAAcoAAAGV/AABd&#10;fwgAWX8TAFeAIABVgCsAU4E2AFGAPgFPgEYCTYBOAkt/VQNJf10FRn9mBkR+cAhCfnsJP36ICz19&#10;lww8facNOn26Djp+1g06fPENOnv/DDp7/ws6ev8LOnr/Czp6/wvAaQAAsnQAAKd8AACdgQAAkoQA&#10;AIeGAAB7hwAAbocAAGCHAABVhwEAUIgOAE6IGgBNiSYAS4kwAEmJOgBIiUIBRolKAUSJUgJCiVoD&#10;QIhjBD2IbQU7iHgGOYeGCDeHlQk1h6YKNIe5CjOH0wozhvAJM4X/CTOE/wkzg/8JM4P/CTOD/wm5&#10;cAAArXoAAKKCAACXhwAAjYoAAIGMAAB1jgAAaI8AAFqQAABPkQAAR5IKAESSEwBDkx8AQZMqAECT&#10;NAA/kz0APZNFADuTTQE6k1YBOJNfAjaTaQM0k3UDMpKDBDCSkwUukqQGLZK3BiyS0QYske8GK4//&#10;BiuO/wYrjf8HK43/ByuN/wezeAAAp4IAAJyIAACRjAAAh5AAAHqTAABtlQAAYZcAAFWZAABJmwAA&#10;P5wBADmdDgA3nRcANp4iADSeLAAznjUAMp4+ADGeRwAwn1AALp9aAC2fZAErn3EBKZ5/AieekAIm&#10;nqECJJ61AiOezgIjne4DI5v+AyKa/wQimf8EIpn/BCKZ/wSsgQAAoIgAAJWOAACLkgAAf5YAAHKa&#10;AABlnQAAWaAAAE6jAABCpAAAN6YAAC6oBQApqQ8AKKkYACeqIgAmqiwAJao1ACSqPwAjqkgAIqtT&#10;ACGrXgAgq2oAHqt5AB2riwAbq50AGquxABmrygAZquwBGaj9ARin/wIYpv8CGKb/Ahim/wKliQAA&#10;mY8AAI+UAACDmQAAdZ4AAGiiAABcpgAAUKkAAESsAAA5rgAAL7AAACazAAAetQYAGbcPABi3FwAX&#10;tyEAFrcqABW3NAAUuD4AE7hJABK4VAASuWIAEblxABC5gwAPuZcADrmsAA25xAANuOcADrb7AA61&#10;/wAOtP8ADrT/AA60/wCckAAAkpUAAIabAAB5oAAAa6YAAF6rAABSrwAARrIAADq1AAAvtwAAJboA&#10;AB29AAAVwAAAEMMGAAvGDgAKxRUACcUeAAjFKAAHxTIABsY9AAXGSQAFxlcAA8ZmAALGdwABxosA&#10;AMagAADFtgAAxtIAAMXvAADF/AAAxf8AAMX/AADF/wCVlgAAiZwAAHujAABtqQAAYK8AAFO0AABG&#10;uAAAOrsAAC6+AAAkwQAAG8QAABPHAAAOygAACM4BAAHQCgAA0BAAANAWAADRHgAA0icAANMxAADU&#10;PAAA1UkAANZYAADWaQAA1nwAANaSAADWpwAA1r8AANbgAADW8wAA1v4AANb/AADW/wCMnQAAfqQA&#10;AG+rAABhsgAAVLkAAEa9AAA5wQAALcQAACLHAAAZywAAEc4AAAzSAAAF1QAAANsAAADcAwAA3QoA&#10;AN4PAADfFAAA4RwAAOIkAADkLgAA5joAAOdJAADoWQAA6GsAAOmBAADpmAAA6a0AAOnFAADp4gAA&#10;6fIAAOn1AADp9QCApQAAca0AAGO1AABVvAAAR8IAADnGAAAsygAAIM4AABbSAAAP1gAACNsAAADf&#10;AAAA4wAAAOUAAADnAAAA6AEAAOoHAADrDQAA7REAAO8YAADxIQAA8ysAAPY4AAD3SAAA+FoAAPlt&#10;AAD6hAAA+psAAPqvAAD6wgAA+toAAPrfAAD63wB0rgAAZbYAAFa+AABIxgAAOcsAACvQAAAf1AAA&#10;FNoAAA3fAAAF4wAAAOYAAADpAAAA7QAAAO8AAADxAAAA8wAAAPUAAAD2AgAA+AkAAPoOAAD9EwAA&#10;/xwAAP8oAAD/NgAA/0cAAP9aAAD/bgAA/4UAAP+aAAD/qwAA/7kAAP+8AAD/vAD/ESAA/xAeAP8M&#10;HgD/BCEA/wAnAP8AMAD/AD4A/wBMAP8AWQD/AGUA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCe&#10;AP8ApAD/AKoA/wCwAP8AuAD/AMIA/wDOAP8A4gD+APAA/QD7APsA/wD7AP8A+wD/APoA/wD6AP8A&#10;+gD/APoA/wD/FBwA/xIaAP8OGgD/CBwA/wAhAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/&#10;AH8A/wCHAP8AjgD/AJQA/wCaAP4AoAD9AKYA/ACsAPsAtAD5AL0A+ADJAPcA3AD1AOwA8wD4APMA&#10;/wDyAP8A8QD/APAA/wDwAP8A8AD/APAA/wD/FxgA/xUWAP8RFQD/DBcA/wUdAP8AKAD/ADYA/wBD&#10;AP8AUAD/AFwA/wBnAP8AcQD/AHoA/ACCAPoAiQD4AJAA9wCWAPUAnAD0AKIA8wCoAPEAsADwALgA&#10;7gDDAOwA0wDqAOcA6QD1AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AOUA/wD/GhMA/xgRAP8UEAD/&#10;DxEA/w0ZAP8KJAD/BTAA/wE+AP8ASwD/AFcA/gBiAPoAbAD1AHUA8gB9APAAhADuAIsA7ACRAOsA&#10;lwDpAJ4A5wCkAOYArADkALQA4gC/AOAAzQDeAOMA3ADyANoA/QDYAP8A1gD/ANUB/wDVAf8A1QL/&#10;ANUC/wD/HhAA/xwNAP8XCwD/FQ4A/xQVAP8RHwD/DioA/ws4AP0IRQD4BlEA9ARcAO4EZgDqBG8A&#10;5gN3AOQEfwDiBIYA4ASMAN4EkwDdBZoA2wWgANgFqADVBbEA0gW7ANAGyQDOB+AAzAjxAMkK/wDH&#10;C/8Axgz/AMUM/wDFDP8AxQz/AMUM/wD/IQwA/yAGAP8cAwD/HQoA/xsQAP8YGAD/FCMA9hEwAO8O&#10;PgDqDkoA5Q1WAOENYADdDWkA2Q1xANUNeQDTDYEA0Q2IAM8NjwDNDpYAyw6dAMoOpQDIDq4Axg+5&#10;AMQQyADCEN8AvhHyALsS/wC5E/8AtxP/AbYT/wG2E/8BthP/AbYT/wH/JQYA/yMAAP8jAAD/JAMA&#10;/yEKAP0dEQDxGhsA6BYnAOEUNQDaE0MA0xRPAM4VWQDLFWMAyBZrAMUWcwDDF3sAwReCAMAYiQC+&#10;GJAAvBiYALsZoAC5GakAtxm0ALUawgC0GtYAsBvtAa0c/AGrHf8BqR3/Aakd/wGoHf8BqB3/Aagd&#10;/wH/KAAA/ycAAP4qAADvKgAA5ycBAOciCQDkHRAA2RsdAM8dLQDJHjwAxCBJAL8gUwC8IV0AuSFl&#10;ALcibQC1InQAsyJ8ALEigwGwIooBriKSAawjmwGrI6QBqSOvAacjvAGmJM4BoyToAqAl+QKeJf8C&#10;nSX/Apwl/wKbJf8CmyX/Apsl/wL/LAAA/y0AAO0yAADiNAAA2jMAANMuAwDSJQoAySUXAMEnJwC7&#10;KTYAtipDALIrTgCvK1cArCtgAKorZwGoK28Bpit2AaQrfQGjK4QCoSuNAp8rlQKeK58CnCuqA5or&#10;tgOZLMcDlyziA5Qt9QSSLf8DkS3/A5Au/wOQLf8DkC3/A5At/wP/MAAA8jMAAOQ6AADWPQAAzDwA&#10;AMc5AADDMQUAvS4RALUwIQCwMjAAqzM9AKczSQCkM1IAoTNaAZ8zYgGcM2kCmjNwApkzdwKXMn8D&#10;lTKHA5MykASSMpoEkDKlBY4ysQWNM8IGizPcBok08gaHNP8FhjT/BYY0/wSFNP8EhTT/BIU0/wT8&#10;MwAA6zoAANxBAADNRAAAw0QAAL1BAAC4OwEAsjcOAKs4HAClOSsAoTo4AJ07RACaO00BlzpWAZQ6&#10;XQKSOmQCkDprA445cgOMOXoEijmCBYk5iwWHOZUGhTmgB4M5rQeCObwIgTnTCH867gh9Ov4HfDv/&#10;Bnw7/wV8O/8FfDv/BXw7/wX0NwAA5UAAANJHAADFSgAAvEsAALVJAACvQwAAqT4LAKI/FwCdQCYA&#10;mEE0AJRBPwCRQUkBjkFRAYtAWQKJQGADh0BnA4U/bQSDP3UFgT99Bn8+hwd9PpEIez6cCXo+qQl4&#10;PrgKdz/NCnU/6gp0QPwIdED/B3RA/wZzQP8Gc0D/BnNA/wbxOwAA30UAAMxMAAC/TwAAtlAAAK5P&#10;AACnSgAAoEQHAJpFFACVRiIAkEYwAIxHPACJRkUBhkZOAYNGVQKBRVwDfkVjBHxEagR6RHEFeUR5&#10;BndEggh1Q40Jc0OZCnFDpgtwQ7UMbkTJDG1E5wxtRfoKbEX/CGxF/wdsRf8HbEX/B2xF/wfsPwAA&#10;2EkAAMdQAAC7VAAAsVUAAKlUAAChUAAAmUoCAJJJEQCNSh8AiUssAIVMOACCS0IBf0tKAXxKUgJ5&#10;SlgDd0pfBHVJZgVzSW0GcUl2B29IfwhtSIoJbEiWC2pIowxoSLINZ0jFDWZJ5A1mSfgLZkn/CWZK&#10;/whmSf8HZkn/B2ZJ/wfoQwAA0k0AAMJTAAC3WAAArVkAAKRYAACcVQAAk04AAIxODgCHTxsAgk8p&#10;AH9QNQB7UD8BeE9HAXZPTwJzTlUDcU5cBG9NYwVtTWoGa01yB2lNfAhnTIcKZUyTC2NMoA1iTK8O&#10;YU3CDmBN4Q5gTfYMYE7/CmBO/wlgTv8IYE7/CGBO/wjjRwAAzVAAAL5XAACzWwAAql0AAKFdAACY&#10;WgAAjVMAAIZSDACAUxgAfFMlAHlUMQB1VDwAc1NEAXBTTAJtUlMCa1JZA2lSYARnUWgGZVFwB2NR&#10;eQhhUYQKYFCRDF5Qng1cUK0OW1HADlpR3g9aUfUMWlL/CltS/wlbUf8IW1H/CFtR/wjfSgAAyVMA&#10;ALtaAACwXwAApmEAAJ1hAACUXgAAiFcAAIBWCgB6VxUAdlciAHNYLgBwVzkAbVdBAWpXSQJoVlAC&#10;ZlZXA2RWXgRiVWUFYFVtB15VdwhcVYIKWlWODFlVnA1XVasOVlW+D1VV2w9VVfMNVVX/C1ZV/wlW&#10;Vf8JVlX/CFZV/wjbTQAAxVcAALheAACtYgAAo2UAAJplAACQYwAAg1wAAHtbBgB1WxIAcVsfAG5c&#10;KwBrXDYAaFs/AWVbRwFjW04CYVpVA19aXARdWmMFW1prBllZdQhXWYAKVVmMC1RZmg1SWaoOUVm8&#10;DlBZ2A5QWfINUVn/C1FZ/wpRWf8JUVn/CFFZ/wjUUQAAwloAALRhAACqZgAAoGgAAJdpAACMZwAA&#10;fWAAAHVfAwBvXxAAa18cAGhgKABmYDMAY2A8AWFgRAFfX0wCXF9TA1tfWgRZX2EFV15pBlVecwhT&#10;Xn4JUV2KC09dmQxNXagNTF66Dkte1A5LXvEMTF7/C0xd/wpMXf8JTF3/CExd/wjPVAAAvl4AALFl&#10;AACnagAAnW0AAJRtAACJbAAAeGUAAG9kAABpZA4AZWQZAGJkJQBgZTAAXmU6AFxlQgFaZUoCWGRR&#10;AlZkWANUZF8EUmRnBVBjcQdOY3sJTGOICkpjlwtIY6YMR2O4DUZj0Q1GY+8MRmL/Ckdi/wlHYv8J&#10;R2L/CEdi/wjKWAAAumIAAK5pAACjbgAAmnEAAJByAACEcQAAdGsAAGlpAABjaQsAX2kVAFxqIQBa&#10;ai0AWGs2AFZrPwFVa0cBU2pOAlFqVQNPal0ETWplBUppbgZIaXkHRmmGCURplQpDaKULQWm3DEBp&#10;zwxAaO4LQWj/CkFn/wlBZ/8IQmf/CEJn/wjFXQAAtmYAAKptAACgcwAAlnYAAIt3AACAdgAAcHIA&#10;AGVxAABccAcAWHARAFZwHQBUcSgAUnEzAFBxPABPckQBTXFLAUtxUwJJcVoDR3FiBEVwbAVDcHcG&#10;QXCEBz9wkwg9b6MJO3C1CjtwzQo6b+wJO27+CDtu/wg7bf8HO23/Bztt/we/YgAAsWsAAKZzAACd&#10;eQAAknsAAId8AAB7fAAAbXoAAGB4AABWdwEAUHcOAE54GABMeCQAS3kuAEl5NwBIeUAARnlIAUR5&#10;TwFCeVcCQXlgAj94aQM8eHQEOniCBTh4kQY3eKEHNXizBzR4ywc0d+sHNHb9BzR1/wc1df8GNXT/&#10;BjV0/wa5aAAArXEAAKJ5AACYfgAAjYAAAIKBAAB2ggAAaYEAAFuBAABRgQAASIAKAEWBEwBDgR4A&#10;QoIpAEGCMgBAgjsAPoJDAD2CSwA7glMBOYJcATeCZgI1gnEDM4J/AzGBjgQwgZ8ELoGxBS2ByAUt&#10;gekELX/8BS1+/wUtff8FLX3/BS19/wWzbgAAqHgAAJ1/AACSgwAAiIYAAH2HAABwiAAAY4kAAFWK&#10;AABLigAAQYoCADuLDgA5ixcAOIwiADeMLAA2jDUANIw9ADOMRgAyjU8AMY1YAC+NYgEtjG4BK4x7&#10;ASqMiwIojJwCJoyvAiWMxgIli+gCJYr7AyWI/wMliP8DJYf/AyWH/wOtdgAAo4AAAJeFAACNiQAA&#10;gowAAHaOAABpkAAAXJIAAFCTAABElAAAOpUAADGWCAAtlxEALJcaACuXJAAqly0AKZc2ACiYPwAn&#10;mEgAJphSACWYXAAjmGgAIph3ACCYhwAfmJkBHZisARyYwwEcl+UBHJX6ARuU/wEbk/8CG5P/AhuT&#10;/wKnfwAAnIYAAJGLAACHjwAAepIAAG2VAABhmAAAVZsAAEmdAAA9ngAAM58AACqhAAAhowoAH6MR&#10;AB6jGgAdpCQAHKQtABukNgAapD8AGaRKABikVQAWpWEAFaVwABSlgQATpZQAEqWoABGlvwAQpOIA&#10;EaL4ABGh/wARoP8BEaD/ARGg/wGghgAAlYwAAIyRAAB/lQAAcZoAAGSeAABYoQAATKQAAECmAAA1&#10;pwAAKqkAACKsAAAZrgAAErAJABCxEAAQsRgADrEiAA6xKwANsTUADbFAAAyxSwALsVgACrFnAAix&#10;eAAHsYsABbGgAASwtQAEsNAABLDvAAWv/gAGrv8ABq7/AAau/wCYjgAAj5MAAIKYAAB1nQAAZ6IA&#10;AFqnAABOqwAAQa0AADWvAAArsQAAIbQAABi2AAARuQAADbwDAAe+DAADvRIAAb0ZAAC+IgAAvisA&#10;AL42AAC+QQAAv04AAL9cAAC/bQAAv4AAAL6VAAC+qgAAvsIAAL3kAAC99gAAvf8AAL3/AAC9/wCS&#10;lAAAhZoAAHigAABqpgAAXKsAAE+wAABCswAANbYAACq4AAAguwAAF74AABDBAAALxAAABMcAAADJ&#10;BwAAyQ0AAMkSAADKGQAAyyIAAMsrAADNNQAAzkEAAM5QAADPYAAAz3IAAM+HAADPnQAAz7MAAM/O&#10;AADP6wAAzvgAAM7+AADO/gCImwAAeqIAAGyoAABerwAAULUAAEK5AAA1vAAAKb8AAB7CAAAVxgAA&#10;DskAAAjMAAAA0AAAANMAAADVAAAA1gYAANgMAADZEQAA2xYAANwfAADeKAAA4DQAAOJBAADiUQAA&#10;42MAAON3AADkjgAA5KQAAOS6AADl1AAA5eoAAOXzAADl8wB8owAAbqoAAGCyAABRuQAAQ74AADXC&#10;AAAoxgAAHMkAABPNAAAM0QAABNUAAADaAAAA3gAAAOEAAADiAAAA5AAAAOUDAADnCQAA6Q4AAOsS&#10;AADtGgAA7yQAAPIxAAD0QQAA9FMAAPVmAAD1fAAA9pMAAPapAAD3vAAA984AAPffAAD33wBwrAAA&#10;YbQAAFO7AABFwwAANscAACfMAAAb0AAAEdUAAArbAAAA3wAAAOIAAADlAAAA6QAAAOwAAADtAAAA&#10;8AAAAPEAAADzAAAA9QQAAPcKAAD6EAAA/BYAAP8hAAD/LgAA/0AAAP9TAAD/aAAA/4AAAP+WAAD/&#10;qAAA/7YAAP+/AAD/vwD/DRwA/wobAP8CGwD/AB4A/wAkAP8ALgD/ADwA/wBKAP8AVgD/AGMA/wBt&#10;AP8AdwD/AH8A/wCHAP8AjgD/AJQA/wCaAP8AoAD/AKYA/wCsAP8AtAD/AL0A/wDJAP4A3QD9AO0A&#10;/AD6APsA/wD6AP8A+QD/APoA/wD6AP8A+gD/APoA/wD/EBkA/w0XAP8GFgD/ABgA/wAeAP8AKgD/&#10;ADcA/wBFAP8AUgD/AF4A/wBpAP8AcgD/AHsA/wCCAP8AiQD/AJAA/gCWAP0AnAD8AKEA+wCoAPkA&#10;rwD4ALgA9gDDAPQA0gDzAOcA8gD2APAA/wDvAP8A8AD/AO8A/wDvAP8A7gD/AO4A/wD/EhQA/w8S&#10;AP8LEgD/ABIA/wAaAP8AJQD/ADMA/wBAAP8ATQD/AFkA/wBkAP0AbQD7AHYA+QB9APcAhAD1AIsA&#10;9ACRAPMAlwDxAJ0A8ACjAO4AqgDsALMA6gC9AOgAywDnAOEA5QDxAOMA/QDjAP8A4gD/AOEA/wDh&#10;AP8A4AD/AOAA/wD/FBAA/xEOAP8NDQD/Bw8A/wIVAP8AIAD/AC0A/wA6AP8ARwD5AFMA9QBeAPIA&#10;aADwAHAA7QB4AOsAfwDpAIUA6ACMAOYAkgDlAJgA4wCfAOEApgDfAK4A3AC4ANoAxQDWANkA1ADs&#10;ANIA+QDRAP8AzwD/AM4A/wDOAP8AzgD/AM4A/wD/FwwA/xQIAP8PBQD/DgsA/wwRAP8HGgD/ASYA&#10;/AA0APQAQQDtAE0A6QBYAOYAYgDjAGoA4AByAN4AeQDbAIAA2QCGANYAjQDTAJMA0QCaAM8AoQDN&#10;AKoAywCzAMkAvwDGANAAxQDoAMMA9gDBAP8AwAL/AL8D/wC/A/8AvwP/AL8D/wD/GwYA/xcAAP8U&#10;AAD/EwUA/xENAP8OFAD5Ch8A8AYsAOYDOQDgA0YA3ANRANYEWwDSBGQAzwVsAMwFcwDKBXoAyAWB&#10;AMYFhwDFBo4AwwaWAMEGnQC/BqYAvQawALsHvAC5CM0AuArlALUL9wCzDf8AsQ3/ALAN/wCwDv8A&#10;rw7/AK8O/wD/HgAA/xsAAP8bAAD6GgAA9RYFAPYRDQDrDhUA4gsiANgLMQDQDD4Ayw1KAMcNVQDE&#10;Dl4AwQ5mAL8ObQC9DnQAuw97ALkPggC3EIoAthCRALQQmgCyEKMAsBGtAK8RugCtEcoAqhLlAKcU&#10;9wClFf8AoxX/AKIV/wCiFf8AohX/AKIV/wD/IgAA/yAAAPAjAADmJAAA4CEAANwZBQDbEAwA0BEZ&#10;AMgTKQDCFTcAvRZEALkXTgC1F1cAsxhgALAYZwCuGG4ArBl1AKsZfACpGYQAqBqMAKYalACkGp4A&#10;oxuoAKEbtACfHMUAnhzfAJod8wGYHv8Blx7/AZYf/wGVH/8BlR//AZUf/wH/JgAA9CcAAOYtAADa&#10;LwAAzy0AAMonAADHHwgAwRwTALoeIgC0HzEAryA9AKshSACoIlIApiJaAKMjYgChI2kAoCNvAJ4j&#10;dwCcI34AmyOGAJkkjwGXJJkBliSjAZQksAGSJb8BkSXWAY4m7wGMJ/8Ciyf/Aoon/wKJJ/8CiSf/&#10;AYkn/wH6KQAA7DAAAN02AADNOAAAxDcAAL4yAAC6KwIAtSUOAK4nHQCoKSsApCo4AKAqQwCdK0wA&#10;mitVAJgrXACWK2MAlCtqAZIrcQGQLHgBjyyBAY0sigGLLJQCiiyfAogsqwKGLLoChS3OA4Mu6gOB&#10;LvwDgC7/An8u/wJ/Lv8Cfi7/An4u/wL0LgAA5DcAANI9AADFPwAAuz8AALQ8AACvNQAAqS8LAKMv&#10;FwCeMSYAmTIzAJYyPgCSM0gAkDNQAI0zWACLM14BiTNlAYczbAGGM3MBhDN8AoIzhQKAM48DfzOa&#10;A30zpwN8M7UEejPJBHk05gR3NfkEdjX/A3U1/wN1Nf8DdTX/A3U1/wPwMwAA3T0AAMpDAAC+RQAA&#10;tUYAAK1DAACmPQAAoDYGAJk2EwCUOCEAkDkuAIw5OQCJOUMAhzlMAIQ5UwGCOVoBgDlhAX45aAJ8&#10;OW8Cejl3Ank5gAN3OYsEdTmWBHQ5owVyObEFcTnEBm864gZuOvcFbjv/BG07/wRtO/8DbTr/A206&#10;/wPqOQAA1UIAAMRIAAC5SwAAr0sAAKdJAACfRAAAmD4BAJE8EACMPR0AiD4qAIQ/NQCBPz8Afj9I&#10;AHw/TwF6P1YBeD9dAXY+ZAJ0PmsCcj5zA3A+fANvPocEbT6TBWs+oAZqPq4GaT/AB2c/3gdnP/UG&#10;ZkD/BWZA/wRmQP8EZj//BGY//wTlPQAAz0YAAL9MAAC0TwAAqlAAAKJPAACZSgAAkUQAAIpBDQCE&#10;QhkAgEMmAH1EMgB6RDwAd0REAHVETAFyRFMBcENZAW9DYAJtQ2cCa0NvA2lDeQRoQ4MFZkOPBmRD&#10;nQdjQ6sHYUO9CGBE2QhgRPMHYET/Bl9E/wVfRP8EYET/BGBE/wTgQQAAykoAALtQAACwUwAAp1UA&#10;AJ5TAACVTwAAi0kAAINHCwB9RxUAeUciAHZILgBzSDgAcUhBAG5ISQFsSFABakhWAWhIXQJmR2QC&#10;ZUdsA2NHdgRhR4AFYEeNBl5HmgdcR6kIW0i7CFpI1AhaSPEHWkn/BlpJ/wVaSP8FWkj/BFpI/wTb&#10;RAAAxk0AALhTAACtVwAAo1kAAJpYAACRVAAAhk4AAH1LCAB3SxIAc0wfAHBMKwBtTDUAa0w+AGhM&#10;RgBmTE0BZExTAWJMWgJhTGICX0xqA15McwRcS34FWkuKBlhLmAdXTKcIVky5CVVM0QlUTO8IVE3/&#10;BlVM/wZVTP8FVUz/BVVM/wXVSAAAwlEAALVXAACqWwAAoFwAAJdcAACNWQAAgVMAAHdPBABxTxAA&#10;blAcAGpQKABoUDIAZVA7AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1hQcQRXUHsFVVCIBlNQlgdS&#10;UKUIUFC3CVBQzglPUO0IUFD/B1BQ/wZQUP8FUFD/BVBQ/wXQSwAAv1QAALJaAACnXgAAnWAAAJRg&#10;AACJXQAAfFcAAHJUAABsUw4AaFQZAGVUJABiVC8AYFQ4AF5UQABcVEgBWlRPAVlUVgFXVF0CVVRl&#10;A1RUbgRSVHkFUFSGBk5UlAdNVKQIS1S1CEtUzAlKVOsIS1T+B0tU/wZLVP8FS1T/BUtU/wXMTgAA&#10;u1cAAK5eAACkYgAAmmQAAJFkAACGYgAAd1sAAG1YAABmWAwAYlgWAF9YIgBdWSwAW1k2AFlZPgBX&#10;WUYAVllNAVRZVAFSWVsCUVljA09ZbANNWXcES1iEBUlYkgdIWKIHR1mzCEZZyghFWeoIRln9BkZY&#10;/wZGWP8FR1j/BUdY/wXHUgAAuFsAAKthAAChZgAAmGgAAI5pAACDZwAAcmAAAGheAABhXQkAXF0T&#10;AFpdHgBXXSkAVl4zAFReOwBSXkMAUV5KAU9eUgFOXlkCTF5hAkpeagNIXnUERl6CBURdkAZDXqAH&#10;QV6xB0BeyAdAXugHQF38BkFd/wVBXf8FQVz/BUFc/wXDVgAAtF8AAKhmAACeagAAlW0AAIptAAB/&#10;bAAAb2cAAGRkAABbYgUAVmIQAFRiGwBSYyUAUGMvAE5kOABNZEAAS2RIAEpkTwFIZFcBRmRfAkVk&#10;aAJDZHMDQWN/BD9jjgU9Y54GPGOwBjtkxgY7ZOYGO2P6BTti/wU7Yv8FPGH/BDxh/wS+WwAAsGMA&#10;AKVqAACbbwAAkXIAAIZyAAB7cQAAbG0AAGBrAABVaQAAT2gNAE1pFwBLaSEASWorAEhqNABHaj0A&#10;RWtEAERrTABCa1QBQWtcAT9qZQI9anACO2p9AzlqjAQ3apwENmquBTVqxAU1auUFNWn5BDVp/wQ1&#10;aP8ENWj/BDVo/wS5YAAArGkAAKFwAACYdQAAjXcAAIJ3AAB3dwAAaXQAAFxzAABRcQAASHAKAEVw&#10;EgBDcR0AQnEnAEByMAA/cjgAPnJAAD1ySAA7clAAOnJZAThyYwE2cm0CNHJ6AjNyiQMxcpoDL3Ks&#10;Ay5ywQMucuMDLnH4Ay5w/wMub/8DLm//Ay5v/wOzZgAAp28AAJ12AACTegAAiHwAAH59AAByfQAA&#10;ZHwAAFd7AABMegAAQnkDADx5DgA6ehcAOXohADh6KgA3ezMANns7ADR7RAAze0wAMntVADB7XwAv&#10;e2oBLXt3ASt7hwEqe5gCKHuqAid7vwIme+ECJnr3AiZ4/wImeP8CJ3f/Aid3/wKubAAAo3YAAJl8&#10;AACOfwAAhIIAAHiDAABshAAAX4QAAFGEAABHhAAAPIQAADOECQAwhBEAL4QaAC2EJAAshS0AK4U1&#10;ACqFPgAphUcAKIZQACeGWgAmhmYAJIZzACOGgwAhhpUAIIanAR6GvAEeht4AHoT1AR6C/wEegv8B&#10;HoH/AR6B/wGodAAAnn0AAJOCAACJhQAAfogAAHGKAABliwAAWIwAAEyNAABAjgAANo4AACyPAAAl&#10;kAwAI5ATACKQHAAhkCUAIJEuAB+RNgAekUAAHZFJAByRVAAakWAAGZFuABiRfgAWkpAAFZKkABSR&#10;uQATkdgAE4/0ABSO/wAUjf8AFIz/ARSM/wGjfQAAmIMAAI6IAACEjAAAd48AAGmRAABdkwAAUJUA&#10;AEWXAAA5mAAALpkAACWaAAAdmwIAFp0MABWdEwAUnRsAE50kABKdLQARnjcAEZ5BABCeTAAPnlgA&#10;Dp5nAA2edwAMnooAC52eAAqdsgAJncwACZzsAAqb/gALmv8AC5n/AAuZ/wCchAAAkYoAAIiOAAB7&#10;kgAAbZYAAGCZAABUnAAASJ8AADygAAAwoQAAJqMAAB2lAAAVpwAAEKkFAAurDQAIqhMAB6obAAaq&#10;JAAFqi4ABKo4AAKqRAABqlAAAKpeAACqbgAAqoEAAKqVAACpqgAAqcEAAKjkAACo9gAAp/8AAKf/&#10;AACn/wCViwAAjJAAAH+VAABxmgAAY54AAFaiAABKpgAAPagAADGqAAAmqwAAHa0AABSwAAAOsgAA&#10;CbUBAAK2CgAAtg8AALYVAAC3HQAAtyUAALcvAAC4OQAAuEYAALhUAAC4ZAAAuHYAALiLAAC3oAAA&#10;t7YAALfTAAC27wAAtvwAALb/AAC2/wCPkgAAgpcAAHSdAABmogAAWKcAAEusAAA+rwAAMbEAACaz&#10;AAActgAAE7gAAA27AAAGvgAAAMEAAADCBAAAwgsAAMMQAADEFQAAxBwAAMUkAADGLgAAyDoAAMlH&#10;AADJVwAAyWkAAMl9AADJlAAAyKoAAMjDAADI5AAAyPQAAMj9AADI/QCFmQAAd58AAGimAABaqwAA&#10;TbEAAD+1AAAxuAAAJboAABq9AAARwAAAC8MAAAPHAAAAygAAAM0AAADOAAAAzwMAANAJAADRDgAA&#10;0xIAANUZAADXIgAA2i0AAN05AADeSQAA3loAAN9uAADfhQAA35wAAN+yAADeywAA3uYAAN/0AADf&#10;9AB5oQAAa6gAAFyvAABOtQAAQLsAADG+AAAkwQAAGcUAABDIAAAJzAAAAM8AAADTAAAA2QAAANwA&#10;AADdAAAA3wAAAOEAAADiBQAA5AsAAOYQAADoFgAA6iAAAO0rAADwOgAA8UsAAPFeAADycwAA84sA&#10;APOiAADztgAA88kAAPPhAADz4QBtqgAAXrEAAFC5AABBvwAAMsQAACTIAAAXzAAADtAAAAbVAAAA&#10;2gAAAN4AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4AAADwAAAA8gAAAPQGAAD2DAAA+RIAAPwcAAD/&#10;KQAA/zoAAP9NAAD/YgAA/3gAAP+QAAD/owAA/7MAAP/BAAD/wQD/BxkA/wEXAP8AFwD/ABoA/wAh&#10;AP8AKwD/ADkA/wBHAP8AVAD/AF8A/wBqAP8AcwD/AHsA/wCDAP8AigD/AJAA/wCWAP8AmwD/AKEA&#10;/wCoAP8ArwD/ALgA/wDEAP4A1QD8AOoA+wD4APoA/wD5AP8A+AD/APgA/wD2AP8A8wD/APEA/wD/&#10;CxUA/wUTAP8AEwD/ABQA/wAaAP8AJwD/ADQA/wBCAP8ATwD/AFsA/wBlAP8AbgD/AHYA/wB+AP8A&#10;hQD+AIsA/QCRAPsAlwD6AJ0A+ACjAPcAqwD2ALMA9AC+APMAzADxAOMA7wDzAO4A/wDtAP8A7AD/&#10;AOsA/wDsAP8A7AD/AOsA/wD/DREA/wkQAP8ADwD/ABAA/wAWAP8AIgD/AC8A/wA9AP8ASgD/AFUA&#10;/QBgAPoAaQD4AHEA9gB5APQAfwDzAIYA8QCMAO8AkgDuAJgA7ACfAOsApgDpAK4A5wC4AOUAxQDj&#10;ANoA4QDtAN8A+wDeAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/Dw0A/wwLAP8DCQD/AAwA/wASAP8A&#10;HQD/ACkA+wA3APgARAD1AFAA8gBaAO4AYwDsAGsA6QBzAOcAegDlAIAA4wCGAOEAjADfAJMA3QCZ&#10;ANsAoQDZAKkA1QCyANIAvgDQAM4AzgDmAMwA9gDKAP8AygD/AMkA/wDIAP8AyAD/AMgA/wD/EQgA&#10;/w0CAP8HAAD/BQgA/wAOAP8AFgD3ACIA7wAwAOsAPQDoAEkA5ABUAOAAXQDdAGUA2QBtANUAcwDS&#10;AHoA0ACAAM4AhwDMAI0AygCUAMgAmwDGAKQAxACtAMIAuADAAMcAvQDfALwA8QC7AP4AuQD/ALgA&#10;/wC4AP8AuAD/ALgA/wD/FAAA/w8AAP8NAAD/DAAA/wcJAPgBEADoABoA4wAoAN0ANgDYAEIA0gBN&#10;AM4AVwDKAF8AxwBmAMUAbQDDAHQAwQB6AL8AgQC9AIgAuwCPALkAlwC3AJ8AtQCoALMAswCxAMIA&#10;rwDYAK4C7QCsA/sAqwX/AKoG/wCpBv8AqQb/AKkG/wD/FgAA/xIAAPcSAADsEQAA5g4AAOUGCADd&#10;AxIA1AMgAM0ELQDIBDoAwwVGAL8FUAC8BlgAuQZgALcHZwC1B24Aswd1ALEIewCvCIIArgmKAKwJ&#10;kgCqCZsAqAqlAKYKsAClC78AowzUAKEN7QCfDv4AnQ7/AJwP/wCbD/8Amw//AJsP/wD/GgAA9xkA&#10;AOoeAADfHgAA1RoAANATAgDODAsAxwsWAMANJQC6DjIAtg4/ALIPSQCvEFIArBBaAKoQYQCoEWgA&#10;phFvAKQRdgCiEX0AoRGFAJ8SjgCdEpcAnBKiAJoTrQCYE7wAlxTQAJQV7ACSFv0AkBf/AI8X/wCO&#10;F/8Ajhf/AI4X/wD6HQAA7iMAAN8oAADQKgAAxycAAMEhAAC9GQUAuRIQALIVHgCtFiwAqBc4AKQY&#10;QwChGUwAnxlUAJwaXACaGmIAmRppAJcbcACVG3cAlBt/AJIciACQHJIAjxydAI0dqQCLHbcAih7K&#10;AIgf5wCGIPoAhCD/AYMg/wGDIP8BgiD/AYIg/wH1JAAA5SwAANMxAADGMwAAvDEAALYtAACwJQAA&#10;rB0MAKYeGAChICYAnCEyAJkiPQCVIkcAkyNPAJEjVgCPI10AjSRkAIskawCJJHIAiCR6AIYkgwCE&#10;JY0AgyWYAYElpAGAJrIBfibFAX0n4gF7J/cBeSj/AXgo/wF4KP8BeCj/AXgo/wHvKwAA3TMAAMo5&#10;AAC+OwAAtDoAAK02AACmLwAAoSgHAJsnEwCWKCAAkSktAI4qOACLK0IAiCtKAIYrUgCEK1gAgixf&#10;AIAsZgB/LG0AfSx1AHssfgF6LIgBeCyUAXYtoAF1La4CdC3AAnIu3QJxLvQCcC//Am8v/wJvL/8B&#10;bi//AW4v/wHoMQAA0zoAAMM/AAC3QQAArkEAAKY+AACeOAAAlzEBAJEuEACMLxwAiDAoAIQxMwCB&#10;Mj0AfzJGAH0yTQB7MlQAeTJbAHcyYQB1MmkBdDJwAXIyeQFwM4QBbzOQAm0znQJsM6sCajS8Amk0&#10;1QNoNfECZzX/Amc1/wJmNf8CZjX/AmY0/wLiNgAAzD8AAL1EAACyRwAAqEcAAKBEAACYPwAAkDkA&#10;AIg0DQCDNRcAfzYkAHw3LwB5NzkAdzhCAHQ4SQByOFAAcThXAG84XgBtOGUBbDhtAWo4dQFoOIAC&#10;ZziMAmU4mQNkOagDYjm5A2E60ANgOu4DYDr/A186/wJfOv8CXzr/Al86/wLdOwAAx0MAALlJAACu&#10;SwAApEwAAJtKAACSRQAAiT8AAIE6CQB7OhQAdzsgAHQ8KwByPDUAbz0+AG09RgBrPU0AaT1TAGg9&#10;WgBmPWEBZD1pAWM9cgFhPX0CYD2JAl49lgNdPqUDWz62BFo+zARaP+wEWT/+A1k//wNZP/8CWT//&#10;Alk+/wLWPwAAw0cAALVMAACqUAAAoFAAAJdPAACOSwAAhEUAAHpABgB1PxEAcUAcAG1AKABrQTIA&#10;aUE7AGdBQgBlQUkAY0FQAGFBVwBgQV4BXkFmAV1CbwJbQnoCWkKGA1hClANXQqMEVUOzBFRDyQRU&#10;Q+kEU0P9A1ND/wNUQ/8DVEP/AlRD/wLQQgAAv0oAALJQAACnUwAAnVQAAJRTAACKUAAAf0oAAHVF&#10;AgBuQw4Aa0QZAGdFJABlRS4AYkU3AGFFPwBfRUYAXUVNAFtFVABaRlsBWUZjAVdGbAJWRncCVEaD&#10;A1NGkQNRRqEEUEexBE9HxwROR+cETkf7BE5H/wNOR/8DT0f/A09H/wPMRgAAu04AAK9UAACkVwAA&#10;mlgAAJFXAACGVAAAe04AAHBKAABpSA0AZUgWAGJJIQBfSSsAXUk0AFtJPABZSUMAV0lKAFZJUgBV&#10;SlkBVEphAVJKagFRSnUCT0qBA05KjwNMS58ES0uwBEpLxQRJS+YESUv6BElL/wNKS/8DSkv/A0pL&#10;/wPISQAAuFEAAKxXAAChWwAAmFwAAI5cAACDWQAAdlMAAGtOAABkTQoAX0wTAFxNHgBaTSgAWE0x&#10;AFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU1OaAFMTnMCSk9/AklPjQNHT50ERk+uBEVPwwREUOQE&#10;RE/5BEVP/wNFT/8DRU7/A0VO/wPETAAAtVUAAKlbAACfXgAAlWAAAItgAACAXgAAclcAAGdTAABe&#10;UQcAWVERAFdRGwBUUSUAUlIvAFFSNwBPUj8ATlJGAE1TTQBMU1UASlNdAUlTZgFHU3ACRVN9AkRT&#10;iwNCU5sDQVSsBEBUwQQ/VOIEP1T4A0BT/wNAU/8DQFP/A0BS/wPAUAAAslgAAKZeAACcYgAAkmUA&#10;AIhlAAB9YgAAblwAAGNZAABZVgMAVFYOAFFWGABPViIATVcsAExXNABKVzwASVhEAEhYSwBHWFMA&#10;RVhbAURYZAFCWG4BQFh7Aj9YiQI9WJkDPFiqAztZvwM6WeADOlj3AzpY/wM7V/8DO1f/AztX/wO8&#10;VAAArlwAAKNjAACZZwAAkGkAAIVpAAB5ZwAAa2IAAGBgAABVXQAATlsMAEtbFABJXB8AR1woAEZd&#10;MQBFXTkAQ11BAEJdSABBXlAAQF5YAD5eYQE8XmwBO154AjlehwI3XpcCNl6pAzVevQM0X90DNF71&#10;AzVd/wI1Xf8CNVz/AjVc/wK4WQAAqmEAAKBnAACWbAAAjG4AAIFuAAB2bAAAZ2kAAFxmAABRZAAA&#10;SGIJAERiEQBCYhsAQWMkAD9jLQA+YzUAPWQ9ADxkRQA7ZE0AOWRVADhkXwA2ZGkBNWR2ATNkhQEx&#10;ZZUCMGWnAi9luwIuZdoCLmT0Ai5j/wIvY/8CL2L/Ai9i/wKzXgAAp2YAAJxtAACTcQAAiHMAAH1z&#10;AABycgAAZHAAAFhuAABNbAAAQmoDADxpDgA6ahYAOWogADhqKAA2azEANWs5ADRrQQAzbEkAMmxS&#10;ADFsXAAvbGYALmxzACxsggEqbJMBKWylAShsuQEnbdYBJ2vyASdq/wEnav8BKGn/Aihp/wKuZAAA&#10;o2wAAJlzAACOdgAAhHgAAHl5AABteAAAYHcAAFN2AABIdQAAPnMAADRyCgAxcxEAMHMaAC9zIwAu&#10;cysALXQ0ACx0PAArdEQAKXRNACh1VwAndWMAJXVvACR1fwAidZAAIXWiACB1twAfddIAH3TxAB9z&#10;/wEfcv8BIHH/ASBx/wGpawAAnnMAAJR5AACKfAAAgH4AAHR/AABnfwAAWn8AAE1+AABDfgAAOH0A&#10;AC99AgAofQ0AJn0UACR9HAAjfiUAIn4tACF+NgAhfj8AH39IAB5/UgAdf14AHH9rABp/egAZf4wA&#10;F3+fABZ/swAVf84AFX7vABZ8/wAWe/8AFnv/ABd7/wCkcgAAmnoAAI9/AACFggAAe4QAAG2GAABg&#10;hwAAVIcAAEiIAAA8iAAAMogAACiIAAAgiAUAGokOABmJFQAYiR0AF4omABaKLgAVijcAFIpBABOK&#10;TAASi1gAEYtlABCLdQAPi4cADoqbAA2KrwAMisgADInqAA2H/AAOh/8ADob/AA6G/wCfewAAlIEA&#10;AIqFAACAiAAAc4sAAGWNAABZjwAATJAAAEGSAAA0kgAAKpIAACGTAAAZlAAAEpYGAA6XDgANlxUA&#10;DJcdAAyXJgALly8ACpc5AAmXRAAIl1AABpdeAAWXbgADloAAAZaUAACVqAAAlb4AAJTgAACU9AAA&#10;k/8AAZL/AAGS/wCYggAAjogAAIWMAAB3jwAAapIAAF2VAABQmAAARJoAADibAAAsnAAAIp0AABme&#10;AAASoAAADaICAAejCwABoxAAAKMXAACjHwAAoycAAKMxAACkPAAApEgAAKRWAACkZQAAo3cAAKOL&#10;AACjoAAAorYAAKHSAACh8AAAoPsAAKD/AACg/wCRigAAiY4AAHuSAABtlwAAYJsAAFOeAABGoQAA&#10;OaMAAC2kAAAjpgAAGagAABGqAAAMrAAABa4AAACvBwAArw0AAK8RAACwGAAAsCAAALEoAACxMgAA&#10;sj4AALJMAACyWwAAsmwAALKBAACxlwAAsawAALDGAACw6AAAr/cAAK//AACv/wCMkAAAf5UAAHGa&#10;AABjnwAAVaQAAEeoAAA6qgAALawAACKuAAAYsAAAELMAAAq1AAACuAAAALsAAAC7AAAAvAcAALwN&#10;AAC9EQAAvhYAAL8eAADAJwAAwTIAAMJAAADDTwAAw2AAAMN0AADDiwAAw6EAAMO4AADC1wAAwu8A&#10;AML6AADB/gCBlwAAc50AAGWjAABXqAAASa0AADuxAAAtswAAIbYAABa5AAAOuwAAB74AAADBAAAA&#10;xQAAAMcAAADIAAAAyQAAAMoFAADLCwAAzQ8AAM4UAADQHAAA0yYAANYyAADYQQAA2FMAANlmAADZ&#10;fAAA2ZQAANmrAADZwwAA2eEAANnwAADZ9AB2nwAAZ6YAAFmsAABLsgAAPLcAAC66AAAhvQAAFcAA&#10;AA3EAAAFxwAAAMoAAADOAAAA0gAAANUAAADWAAAA2QAAANsAAADdAAAA3wcAAOEMAADjEQAA5hkA&#10;AOkkAADsMgAA7UMAAO5WAADvawAA74QAAO+cAADvsgAA78YAAO/dAADv5ABqqAAAW68AAEy2AAA+&#10;vAAAL8AAACDEAAAUyAAADMwAAALQAAAA1AAAANkAAADeAAAA4gAAAOUAAADmAAAA6AAAAOkAAADs&#10;AAAA7gAAAPACAADyCQAA9Q8AAPgXAAD8IwAA/zMAAP9GAAD/WgAA/3EAAP+JAAD/nwAA/7EAAP/A&#10;AAD/xgD/ABUA/wAUAP8AFAD/ABcA/wAdAP8AKAD/ADcA/wBEAP8AUQD/AFwA/wBmAP8AbwD/AHcA&#10;/wB+AP8AhQD/AIsA/wCRAP8AlwD/AJ0A/wCkAP8AqwD/ALQA/gC/AP0AzgD7AOYA+QD2APgA/wD3&#10;AP8A9wD/APcA/wDwAP8A7AD/AOkA/wD/AxIA/wAQAP8AEAD/ABEA/wAXAP8AJAD/ADIA/wA/AP8A&#10;TAD/AFcA/wBhAP8AagD/AHIA/wB5AP0AgAD8AIYA+gCMAPkAkgD4AJgA9gCfAPUApgD0AK4A8gC5&#10;APAAxgDuAN4A7QDwAOsA/gDqAP8A6QD/AOkA/wDnAP8A4wD/AOAA/wD/Bw4A/wANAP8ACwD/AAwA&#10;/wATAP8AHwD/ACwA/wA6AP8ARgD+AFIA+wBcAPgAZQD1AGwA8wB0APEAegDvAIEA7gCHAOwAjQDq&#10;AJMA6QCaAOcAoQDmAKkA4wCzAOEAvwDfANAA3QDpANoA+QDZAP8A1wD/ANUA/wDVAP8A1QD/ANQA&#10;/wD/CQoA/wEFAP8AAwD/AAkA/wAQAP8AGQD7ACYA9wA0APQAQADyAEwA7gBWAOoAXwDnAGcA5ABu&#10;AOIAdADgAHsA3gCBANwAhwDaAI0A1gCUANQAmwDRAKMAzwCtAMwAuADKAMcAyADgAMYA8wDFAP8A&#10;wwD/AMMA/wDDAP8AwwD/AMMA/wD/CwEA/wMAAP8AAAD/AAMA/wALAPMAEgDuAB8A6gAtAOYAOgDi&#10;AEUA3gBPANkAWADUAGAA0QBoAM4AbgDMAHQAygB7AMgAgQDGAIcAxACOAMIAlgDAAJ4AvgCnALsA&#10;sgC5AMAAtwDUALUA7ACzAPsAswD/ALIA/wCyAP8AsQD/ALEA/wD/DQAA/wYAAP8DAAD3AAAA9AAD&#10;AOcADQDgABgA2gAlANMAMgDOAD4AygBJAMYAUgDDAFoAwABhAL4AaAC8AG4AugB0ALgAewC2AIEA&#10;tACIALIAkACwAJkArgCiAKwArQCqALoAqADLAKYA5gClAPcApAD/AKMA/wCiAP8AogD/AKIA/wD/&#10;EAAA+wwAAO8OAADmDQAA3wkAANoABgDQABEAyQAdAMQAKgC/ADcAuwBCALcASwC0AFQAsgBbAK8A&#10;YgCtAGgAqwBuAKkAdQCoAHsApgCDAKQAiwCiAJQAoACeAJ4BqACcArUAmwPGAJkF4gCYBvQAlgj/&#10;AJUJ/wCUCf8AlAn/AJQJ/wD8EQAA8RUAAOMZAADWGQAAzBUAAMcQAADEBwoAvQMUALcEIQCyBi4A&#10;rgg6AKoJRACnCU0ApApVAKIKXACgCmIAngtpAJwLbwCbC3YAmQx+AJcMhgCWDJAAlAyaAJINpgCR&#10;DbMAjw3FAI0O4gCLEPYAiRD/AIgR/wCHEf8AhxH/AIcR/wD2GQAA5yAAANYkAADIJQAAvyIAALkc&#10;AAC0FAEAsQ0OAKoOGQClDycAoRAzAJ0RPgCaEUcAmBJPAJUSVgCTElwAkRJjAJATaQCOE3AAjBN4&#10;AIsTgQCJFIsAhxSWAIYVogCEFbAAgxbBAIEX3QB/GPQAfRn/AHwZ/wB8Gf8Aexn/AHsZ/wDvIQAA&#10;3SkAAMotAAC+LwAAtSwAAK4nAACoIAAAoxcIAJ4WEwCZFyEAlBktAJEaOACOGkEAixtJAIkbUACH&#10;G1cAhRxeAIQcZACCHGsAgBxzAH8dfAB9HYYAfB6RAHoengB4H6sAdx+8AHYg1AB0IfAAciH/AHEi&#10;/wBxIf8AcSH/AHEh/wDoKAAA0jAAAMI1AAC3NwAArTUAAKUxAACeKwAAmCMCAJIeEACNIBsAiSEn&#10;AIYiMgCDIzwAgSNEAH4jSwB8JFIAeyRZAHkkXwB3JGYAdiVuAHQldwBzJYEAcSaNAG8mmQBuJqcA&#10;bSe4AGwnzgFqKO0BaSn/AWgp/wFoKf8BaCj/AWgo/wHhLgAAyzYAALw7AACxPQAApz0AAJ85AACX&#10;MwAAjy0AAIgnDACDJxYAfygiAHwpLQB5KjcAdyo/AHUqRwBzK04AcStUAHArWwBuK2IAbCtqAGss&#10;cgBpLH0AaCyJAGYtlgFlLaQBZC60AWMuygFhL+kBYC/9AWAv/wFgL/8BYC//AWAu/wHaNAAAxTwA&#10;ALdBAACsQwAAokMAAJlAAACQOgAAiDQAAIAuCAB6LRIAdy4eAHMvKQBxMDMAbzA7AG0wQwBrMUoA&#10;aTFRAGcxVwBmMV4AZDFmAGMybwBhMnkAYDKFAV8ykgFdM6EBXDOxAVs0xgFaNOYBWTX7AVk1/wFZ&#10;NP8BWTT/AVk0/wHSOAAAwEAAALNFAACoSAAAnkgAAJVGAACLQAAAgjsAAHk1BABzMxAAbzQaAGw0&#10;JQBpNS8AZzU3AGU2PwBjNkYAYjZNAGA2VABfNlsAXTdjAFw3awBbN3YBWTeCAVg4jwFWOJ4BVTiv&#10;AlQ5wwJTOeQCUzr5AVM5/wFSOf8BUzn/AVM5/wHNPAAAvEQAAK9JAACkTAAAmkwAAJFLAACHRgAA&#10;fUAAAHM7AABsOA0AaDkXAGU5IgBjOisAYDo0AF46PABdOkMAWzpKAFo7UABYO1gAVztgAFY7aABV&#10;PHMBUzx/AVI8jQFQPZwBTz2sAk4+wQJNPuECTT74Ak0+/wFNPv8BTT3/AU09/wHJQAAAuEgAAKxN&#10;AAChUAAAl1EAAI5PAACESwAAeUUAAG5AAABmPQsAYj0UAF89HgBcPigAWj4xAFg+OABXPkAAVT9G&#10;AFQ/TQBTP1UAUkBdAFBAZgBPQHABTkB8AUxBigFLQZoCSkGrAklCvgJIQt4CSEL2AkhC/wJIQv8B&#10;SEH/AUhB/wHFRAAAtUsAAKlQAACeVAAAlVQAAItTAACAUAAAdUoAAGpGAABhQggAXEERAFlCGwBX&#10;QiUAVUIuAFNCNQBRQj0AT0JDAE9DSwBOQ1IATURaAEtEYwBKRG4BSUV6AUdFiAFGRZgCRUapAkRG&#10;vQJDRtwCQ0b1AkNG/wJDRv8BQ0X/AUNF/wHBRwAAsk8AAKZUAACcVwAAklgAAIhYAAB+VQAAcU8A&#10;AGZKAABcRgUAV0YPAFRGGABRRiIAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBFSWwA&#10;REl4AUJJhgFBSZYBQEqnAj9KuwI+S9gCPkrzAj5K/wI+Sf8BP0n/AT9J/wG9SgAAr1IAAKNYAACZ&#10;WwAAkF0AAIZcAAB7WQAAbVMAAGJPAABXTAEAUUoNAE5KFQBMSx8ASksoAElLMABHSzgARkw/AEVM&#10;RgBETE4AQ01WAEJNXwBATWoAP012AT1OhAE8TpQBO06lATlPuQI5T9QCOU/yATlO/wE5Tv8BOU3/&#10;ATpN/wG6TgAArFYAAKFbAACXXwAAjWEAAINhAAB4XgAAaVgAAF9WAABUUgAATE8LAElPEgBHUBwA&#10;RVAlAENQLQBCUDUAQVE8AEBRRAA/UUwAPlJUADxSXQA7UmcAOlJzADhTggE3U5IBNVOkATRTtwEz&#10;VNEBM1PxATRT/wE0Uv8BNFL/ATRS/wG2UgAAqVoAAJ5gAACUZAAAi2YAAIBlAAB0YwAAZl4AAFxc&#10;AABRWAAAR1UHAEJVEABAVRgAP1YhAD1WKgA8VjIAO1Y5ADpXQQA5V0kAOFdRADdYWgA1WGUANFhx&#10;ADJYgAExWJABL1miAS5ZtQEtWc8BLVnvAS5Y/wEuV/8BLlf/AS5W/wGyVwAApV8AAJtlAACRaQAA&#10;h2oAAHxqAABxaAAAY2UAAFhiAABNXwAAQ10CADxbDQA6XBQAOFwdADdcJgA1XS4ANF02ADNdPgAy&#10;XUYAMV5OADBeVwAvXmIALV5uACxffQAqX44AKV+gAChfswEnX8wAJ1/tASde/wEnXf8BKF3/AShc&#10;/wGtXAAAomQAAJhqAACObgAAg28AAHlvAABubgAAYGsAAFRpAABJZwAAP2UAADVjCQAyYxEAMGMZ&#10;AC9kIQAuZCkALWQxACxkOQArZUIAKmVKAChlVAAnZV8AJmZrACRmegAjZosAImadACBmsQAfZskA&#10;H2brACBl/gAgZP8AIGP/ASFj/wGpYgAAnmoAAJVwAACKcwAAgHUAAHV1AABpdAAAXHIAAE9xAABE&#10;bwAAOm4AADBtAwApbA0AJ2wUACZsHAAlbSQAJG0sACNtNAAibT0AIW5GACBuUAAeblsAHW5nABxu&#10;dgAabocAGW+aABhvrgAWb8YAFm7pABdt/AAYbP8AGGv/ABhr/wCkaQAAmnEAAJB2AACGeQAAfHsA&#10;AHF7AABkewAAV3oAAEp5AAA/eAAANXgAACt3AAAidgcAHXYPABx3FgAbdx4AGncmABl3LgAYdzcA&#10;F3hAABV4SgAUeFYAE3hjABJ4cgAReIMAEHiXAA94qwAOeMMADnfmAA52+gAPdf8AEHX/ABB0/wCf&#10;cQAAlXgAAIt8AACCfwAAd4EAAGqCAABdggAAUIIAAESCAAA4ggAALoIAACSCAAAcggAAFIIJABGD&#10;EAAQgxYAEIMeAA6DJwAOgzAADYM5AA2DRAAMg1AAC4NdAAmDbAAIg34ABoORAAWCpQADgrsABIHb&#10;AASB8gAFgP8ABn//AAZ//wCaeQAAkH4AAIaDAAB9hQAAb4cAAGKJAABVigAASYsAAD2MAAAxjAAA&#10;JowAAB2NAAAVjgAAD48DAAqQDAAGkBEABI8YAAOPIAABjykAAI8yAACQPQAAkEkAAI9WAACPZQAA&#10;j3YAAI+KAACOnwAAjrQAAI3PAACM7gAAjPsAAIv/AACL/wCUgAAAi4UAAIKJAAB0jAAAZo8AAFmR&#10;AABMkwAAQJUAADSWAAAolgAAHpcAABWYAAAPmgAACpsAAAKcCQAAnA4AAJwTAACcGgAAnCIAAJ0r&#10;AACdNQAAnUAAAJ1OAACdXAAAnW4AAJyBAACclwAAnKwAAJvGAACa6AAAmfkAAJn/AACY/wCOiAAA&#10;howAAHiQAABqlAAAXJcAAE+aAABCnQAANp4AACmfAAAfoQAAFaIAAA6kAAAIpgAAAKgAAACpBAAA&#10;qQoAAKkOAACpEwAAqhoAAKoiAACrKwAArDYAAKxEAACsUwAArGMAAKx3AACrjgAAq6QAAKu8AACq&#10;3gAAqfQAAKn9AACp/wCJjgAAe5MAAG2XAABfnAAAUaAAAESkAAA2pgAAKqgAAB6pAAAUqwAADa4A&#10;AAawAAAAsgAAALUAAAC1AAAAtQMAALYJAAC3DgAAuBIAALgZAAC6IQAAuysAALw4AAC9RwAAvVgA&#10;AL1rAAC9gQAAvZkAAL2wAAC9zAAAvOoAALz3AAC7/gB+lQAAcJsAAGKgAABTpQAARqoAADitAAAq&#10;rwAAHrEAABO0AAAMtwAAA7kAAAC8AAAAvwAAAMIAAADCAAAAwwAAAMQAAADGBgAAxwwAAMgQAADK&#10;FgAAzCAAAM8rAADQOgAA0UsAANFeAADScwAA0osAANKkAADTuwAA09gAANPtAADT9gBznQAAZKMA&#10;AFapAABHrwAAObMAACq2AAAduQAAErwAAAq/AAAAwwAAAMYAAADJAAAAzQAAAM8AAADQAAAA0gAA&#10;ANQAAADWAAAA2QIAANsIAADeDgAA4RMAAOQdAADoKgAA6DwAAOlPAADpZAAA6nwAAOuVAADrrAAA&#10;68IAAOzVAADs5QBmpgAAWKwAAEmzAAA7uQAAK7wAAB3AAAARxAAACcgAAADMAAAAzwAAANMAAADZ&#10;AAAA3QAAAOAAAADhAAAA4wAAAOUAAADnAAAA6gAAAOwAAADuBAAA8QsAAPUSAAD4HAAA+ysAAP0+&#10;AAD+UwAA/moAAP+DAAD/mwAA/64AAP++AAD/ygD/ABIA/wAQAP8AEQD/ABMA/wAZAP8AJgD/ADQA&#10;/wBBAP8ATQD/AFgA/wBiAP8AawD/AHMA/wB6AP8AgQD/AIcA/wCNAP8AkwD/AJkA/wCgAP8ApwD+&#10;AK8A/AC6APoAyQD5AOEA+ADzAPcA/wD2AP8A9QD/APEA/wDpAP8A5AD/AOEA/wD/AA8A/wANAP8A&#10;DQD/AA4A/wAUAP8AIQD/AC4A/wA8AP8ASAD/AFMA/wBdAP8AZgD+AG0A/AB1APsAewD5AIIA+ACI&#10;APcAjgD2AJQA9ACbAPMAogDxAKoA7wC0AO0AwQDrANUA6gDsAOgA/ADnAP8A5QD/AOYA/wDgAP8A&#10;2QD/ANQA/wD/AAsA/wAIAP8ABgD/AAkA/wAQAP8AHAD/ACkA/wA2AP8AQgD7AE4A9wBXAPQAYADy&#10;AGgA7wBvAO0AdgDsAHwA6gCCAOgAiADnAI4A5QCVAOMAnADhAKQA3wCuAN0AuQDaAMoA1wDkANQA&#10;9gDRAP8A0AD/ANAA/wDPAP8AywD/AMcA/wD/AAMA/wAAAP8AAAD/AAQA/wANAPoAFgD2ACMA8wAw&#10;APAAPADtAEcA6QBRAOUAWgDiAGIA3wBpAN0AbwDaAHYA2AB8ANQAggDSAIgA0ACPAM0AlgDLAJ4A&#10;yQCoAMcAswDFAMEAwgDYAMAA7wC/AP4AvgD/AL0A/wC8AP8AvAD/ALwA/wD/AgAA/wAAAP8AAAD/&#10;AAAA9AAHAO0AEQDoABwA4wApAN8ANQDbAEEA1gBLANEAVADNAFwAygBjAMgAaQDGAG8AwwB1AMEA&#10;ewC/AIIAvgCIALwAkAC6AJgAuACiALUArACzALkAsQDLAK8A5wCuAPgArAD/AKsA/wCsAP8ArAD/&#10;AKsA/wD/BAAA/wAAAPYAAADuAAAA5wAAAN8ADADWABUAzwAiAMoALgDHADoAwwBEAMAATQC8AFUA&#10;uQBcALcAYwC1AGkAswBvALEAdQCvAHsArQCCAKsAigCpAJIApwCcAKUApgCjALMAoQDDAJ8A3gCe&#10;APIAnQD/AJwA/wCcAP8AmwD/AJsA/wD/BwAA9gkAAOkLAADfCgAA1QQAAM4ABQDGABAAwAAaALsA&#10;JwC3ADIAswA9ALAARgCtAE8AqgBWAKgAXACmAGMApABoAKIAbwChAHUAnwB8AJ0AhACbAI0AmQCX&#10;AJcAogCVAK4AkwC9AJEA0wCQAO0AjwD8AI4A/wCNAf8AjQH/AI0B/wD5DgAA6hIAANwVAADNFQAA&#10;xBEAAL4MAAC6AgoAtAASAK4AHgCqACoApgA1AKIAPwCgAEgAnQFQAJsCVgCZAlwAlwNjAJUDaQCT&#10;A28AkQR2AJAEfwCOBYgAjAWSAIoGngCIBqoAhge6AIUIzwCECusAggv8AIEM/wCADP8AgAz/AIAM&#10;/wDxFQAA4B0AAM0gAADBIQAAuB0AALEXAACsEAAAqAkNAKIHFgCdCSMAmQouAJULOACTDEEAkAxJ&#10;AI4NUACMDVcAig1dAIgNYwCHDWoAhQ5xAIMOegCCDoQAgA6PAH4PmwB8D6gAexC4AHoQzgB4EewA&#10;dhL/AHUS/wB0E/8AdBP/AHQT/wDoHgAA0yYAAMMqAAC4KgAArigAAKcjAACgHAAAmxMDAJYPEACQ&#10;EBsAjBEnAIkSMgCGEzsAhBNDAIIUSwCAFFEAfhRXAHwUXgB7FWUAeRVsAHcVdAB2Fn4AdBaKAHIX&#10;lgBxF6QAbxi0AG4YyQBtGegAaxr8AGob/wBqG/8Aahv/AGob/wDgJgAAyi0AALwxAACwMwAApzEA&#10;AJ8sAACXJgAAkB8AAIoXDACFGBYAgRkiAH4aLAB7GzYAeRs+AHccRQB1HEwAcxxTAHEdWQBwHWAA&#10;bh1nAG0ecABrHnoAah6FAGgfkgBnH6AAZSCwAGQhxQBjIeQAYiL6AGEi/wBhIv8AYSL/AGEi/wDX&#10;LAAAwzQAALY4AACqOQAAoTgAAJg1AACQLwAAiCgAAIAhCAB7IBIAdyEdAHQiJwBxIjEAbyM5AG0j&#10;QQBrI0gAaSNOAGgkVQBmJFsAZSRjAGMlawBiJXUAYSWBAF8mjgBeJp0AXSetAFsowQBbKOAAWin3&#10;AFkp/wBZKf8AWSn/AFko/wDPMgAAvjkAALE9AACmPwAAnD8AAJM8AACKNgAAgTAAAHkqAwByJg8A&#10;bicZAGsoIwBpKCwAZik1AGUpPABjKUMAYSpKAGAqUQBeKlcAXSpfAFwraABaK3IAWSx9AFgsiwBW&#10;LZoAVS2qAFQuvQBTLtwAUi/1AFIv/wBSLv8AUi7/AFIu/wDKNgAAuj0AAK1CAACiRAAAmEQAAI9B&#10;AACFPAAAezcAAHIxAABrLAwAZy0VAGQtHwBhLigAXy4xAF0uOQBcL0AAWi9GAFgvTQBXL1QAVjBc&#10;AFUwZABTMW4AUjF6AFExiABQMpcATjKoAE0zuwBNNNgATDTzAEw0/wBMNP8ATDP/AEwz/wDGOgAA&#10;tkIAAKlGAACeSQAAlUkAAItHAACBQgAAdz0AAG03AABkMgkAYDISAF0yHABaMiUAWDMtAFYzNQBV&#10;MzwAUzRDAFI0SgBRNFEAUDRZAE81YQBNNWwATDZ3AEs2hQBKN5UASDemAEc4uAFHONMBRjjxAUY4&#10;/wFGOP8ARjj/AEY3/wDBPgAAskUAAKZKAACcTQAAkk0AAIhLAAB+RwAAc0IAAGk9AABfNwYAWjYQ&#10;AFc3GABUNyIAUjcqAFA3MgBPODkATThAAEw4RwBLOE4ASjlWAEk5XwBIOmkARzp1AEU7gwBEO5MA&#10;QzykAUI8tgFBPdABQT3wAUE9/wFBPP8BQTz/AUE8/wC+QgAAr0kAAKNOAACZUAAAj1EAAIVQAAB7&#10;TAAAb0YAAGVCAABaPQIAVDsOAFE7FQBPOx8ATTsnAEs7LwBJPDYARzw9AEc8RABGPUsART1UAEQ+&#10;XABDPmcAQj9zAEA/gQA/P5EAPkCiAD1AtQE8Qc4BPEHuATxB/wE8QP8BPED/AT0//wG6RQAArEwA&#10;AKFRAACXVAAAjVUAAINUAAB4UQAAbEsAAGFHAABWQgAAT0AMAEw/EwBJQBwAR0AkAEZALABEQDMA&#10;Q0A6AEJBQgBBQUkAQEJRAD9CWgA+Q2UAPUNxADtDfwA6RI8AOUSgADhFswE3RcsBN0XsATdF/wE3&#10;RP8BOET/AThD/wC3SQAAqVAAAJ5VAACUWAAAi1kAAIBYAAB2VgAAaFAAAF1MAABTSAAASkUJAEZE&#10;EQBERBkAQkQiAEFFKQA/RTEAPkU4AD1FPwA8RkcAO0ZPADpHWAA5R2IAOEhuADZIfAA1SI0ANEme&#10;ADNJsQAySckAMUnrADJJ/gAySP8AMkj/ADNI/wC0TAAAp1QAAJxZAACSXAAAiF0AAH5dAABzWgAA&#10;ZVUAAFtSAABQTgAARkoFAEBJDgA+SRYAPUkeADtKJgA6Si4AOUo1ADhLPQA3S0QANktNADRMVgAz&#10;TGAAMkxsADFNegAwTYsALk2cAC1OrwAsTscALE7pACxN/QAtTf8ALUz/AC1M/wCwUAAApFgAAJld&#10;AACPYQAAhmIAAHthAABwXwAAYlsAAFhYAABOVQAAQ1EBADtPDAA4TxMANk8bADVPIwA0UCsAM1Ay&#10;ADJQOgAxUEIAMFFKAC5RUwAtUl0ALFJpACtSeAApUogAKFOaACdTrQAmU8UAJlPnACZT/AAnUv8A&#10;J1H/ACdR/wCsVQAAoFwAAJZiAACNZgAAg2cAAHhmAABtZQAAYGEAAFVeAABKWwAAP1gAADVWCAAx&#10;VRAAMFYXAC5WHwAtVicALFYvACtXNgAqVz4AKVdHAChXUAAmWFoAJVhnACRYdQAjWYYAIVmYACBZ&#10;qwAfWcIAH1nlAB9Y+gAgWP8AIFf/ACFX/wCoWgAAnWIAAJNnAACKawAAf2wAAHVsAABqawAAXWgA&#10;AFFlAABGYwAAO2AAADFeAwAqXQ0AKF0TACZdGwAlXiMAJF4qACNeMgAiXjoAIV5DACBfTAAfX1cA&#10;Hl9jABxgcQAbYIIAGWCVABhgqQAXYMAAFmDiABdf+QAYXv8AGV7/ABld/wCkYAAAmWgAAJBuAACG&#10;cAAAfHIAAHJyAABmcQAAWG4AAExsAABBawAANmkAAC1nAAAjZggAH2YPAB1mFQAcZh0AG2YlABpm&#10;LQAZZzUAGGc+ABdnSAAWZ1MAFWhfABNobgASaH8AEWiSABBopgAPaL0ADmjgABBn9wAQZv8AEWX/&#10;ABFl/wCfZwAAlm8AAIxzAACCdgAAeHgAAG14AABgdwAAU3YAAEZ0AAA7cwAAMXIAACdxAAAecQAA&#10;FnAKABNwEAATcBcAEnAfABFxJwAQcS8AEHE4AA5xQgAOcU4ADXFbAAxxaQALcXoACnGNAAhxoQAG&#10;cbYABnDSAAdw7wAIb/8ACW7/AAlu/wCbbwAAkXUAAId5AAB+fAAAdH4AAGZ+AABZfgAATX4AAEB9&#10;AAA1fQAAKnwAACF8AAAYfAAAEXwEAAx8DAAKfBEACXwZAAh8IQAHfCkABnwyAAR8PQADfEgAAXxV&#10;AAB8YwAAfHQAAHyHAAB7nAAAe7EAAHrLAAB56wAAefoAAHn/AAB4/wCWdwAAjHwAAIOAAAB5gwAA&#10;bIQAAF6FAABRhgAARYcAADmHAAAthwAAI4cAABqHAAAShwAADYgBAAaJCgABiQ8AAIkUAACIGwAA&#10;iCMAAIksAACJNgAAiUIAAIhOAACIXQAAiG0AAIiBAACHlQAAh6sAAIbEAACF5gAAhPgAAIT/AACE&#10;/wCQfgAAh4MAAH6HAABxiQAAY4sAAFaNAABJjwAAPJEAADCRAAAkkQAAGpIAABKTAAANlAAABpUA&#10;AACWBgAAlgwAAJUQAACWFQAAlh0AAJYkAACWLgAAljkAAJZGAACWVQAAlmUAAJZ4AACVjgAAlaQA&#10;AJS8AACT3wAAk/UAAJL/AACS/wCLhgAAg4oAAHWNAABnkAAAWZQAAEyXAAA/mQAAMpoAACabAAAb&#10;nAAAEp0AAAyfAAAEoAAAAKIAAACjAQAAowcAAKMMAACjEAAApBUAAKQcAAClJQAApi8AAKY8AACm&#10;SwAAplsAAKZuAAClhAAApZsAAKSzAACj0AAAo+8AAKL8AACi/wCGjQAAeJEAAGqVAABcmQAATp0A&#10;AEGgAAAzogAAJqMAABulAAARpwAACqkAAAGrAAAArQAAAK8AAACwAAAAsAAAALAFAACxCwAAsg8A&#10;ALMUAAC0GwAAtSQAALcwAAC3PwAAt1AAALdiAAC3eAAAt5AAALapAAC2wgAAtuQAALb1AAC1/gB7&#10;kwAAbZgAAF+dAABQogAAQqYAADSpAAAmqwAAGq0AABCvAAAJsgAAALQAAAC3AAAAugAAALwAAAC9&#10;AAAAvgAAAL4AAADAAgAAwQgAAMINAADEEgAAxhkAAMkkAADKMgAAy0MAAMtVAADMagAAzIMAAMyc&#10;AADLtQAAzM4AAMzpAADM9gBwmwAAYaEAAFKmAABEqwAANrAAACeyAAAatQAAELgAAAe7AAAAvgAA&#10;AMEAAADEAAAAyAAAAMsAAADLAAAAzQAAAM4AAADQAAAA0gAAANUDAADYCgAA2xAAAN4YAADiJAAA&#10;4zUAAORIAADlXAAA5nMAAOaNAADmpQAA5rwAAObTAADn5wBjpAAAVaoAAEawAAA4tQAAKLkAABq8&#10;AAAPwAAABcQAAADHAAAAywAAAM8AAADUAAAA2AAAANwAAADdAAAA3wAAAOEAAADjAAAA5QAAAOgA&#10;AADqAAAA7QYAAPEOAAD1FgAA+CUAAPk4AAD5TQAA+mMAAPt8AAD8lQAA/KoAAPy7AAD9ywD/AA8A&#10;/wAOAP8ADgD/ABAA/wAWAP8AIwD/ADAA/wA9AP8ASQD/AFQA/wBeAP8AZgD/AG4A/wB2AP8AfAD/&#10;AIIA/wCJAP8AjwD/AJUA/gCbAP0AowD7AKsA+gC1APkAwwD3ANsA9gDwAPQA/wDzAP8A8gD/AOwA&#10;/wDiAP8A3AD/ANYA/wD/AAwA/wAJAP8ACAD/AAoA/wASAP8AHgD/ACsA/wA4AP8ARAD/AE8A/wBZ&#10;AP4AYQD8AGkA+gBwAPgAdwD3AH0A9gCDAPQAiQDyAI8A8QCWAO8AnQDtAKUA7ACvAOoAvADoAM0A&#10;5gDoAOQA+gDjAP8A4gD/AOAA/wDVAP8AzgD/AMsA/wD/AAYA/wABAP8AAAD/AAQA/wAOAP8AGQD/&#10;ACUA/QAyAPsAPgD3AEkA8wBTAPAAXADuAGMA7ABqAOoAcQDoAHcA5gB9AOQAgwDiAIkA4ACQAN4A&#10;lwDcAJ8A2QCpANYAtADTAMQA0ADeAM4A8wDMAP8AywD/AMoA/wDIAP8AwgD/AL4A/wD/AAAA/wAA&#10;AP8AAAD/AAAA+wALAPYAEwDxACAA7QAsAOoAOADnAEMA4wBNAOAAVgDcAF0A2QBkANUAawDSAHEA&#10;0AB2AM4AfADMAIMAygCJAMgAkQDGAJkAxACjAMEArQC/ALsAvQDPALsA6wC5APwAtwD/ALcA/wC2&#10;AP8AtAD/ALEA/wD/AAAA/wAAAP8AAAD2AAAA7gAFAOcADwDhABkA2wAlANUAMQDSADwAzgBGAMoA&#10;TwDHAFcAxABeAMEAZAC/AGoAvQBwALsAdgC5AHwAuACDALYAigCzAJMAsQCcAK8ApwCtALMAqwDF&#10;AKkA4QCnAPUApgD/AKUA/wCkAP8ApAD/AKQA/wD/AAAA/AAAAPEAAADoAAAA4AAAANQACwDMABMA&#10;xwAfAMIAKgC/ADUAvAA/ALgASAC1AFAAswBXALAAXgCuAGQArABpAKsAbwCpAHUApwB8AKUAhACj&#10;AIwAoQCWAJ8AoQCdAK0AmgC8AJgA0gCXAO4AlQD+AJQA/wCVAP8AlQD/AJUA/wD8AQAA8AUAAOMH&#10;AADVBQAAzAAAAMUABAC+AA4AuAAXALMAIwCvAC4AqwA4AKkAQQCmAEoAowBRAKEAVwCfAF0AnQBj&#10;AJsAaQCaAG8AmAB2AJYAfQCUAIYAkgCQAJAAmwCOAKcAjAC2AIoAyQCIAOcAhwD5AIcA/wCGAP8A&#10;hgD/AIYA/wD0DAAA5BAAANESAADFEQAAvQ4AALYIAACxAAgAqwARAKYAGwChACYAngAxAJoAOgCY&#10;AEMAlQBKAJMAUQCRAFcAjwBdAI4AYwCMAGkAigBwAIgAdwCGAIAAhACLAIIAlgCAAKMAfgCxAH0A&#10;xAB7AuEAegP1AHoF/wB5Bf8AeAb/AHgG/wDqEwAA1hoAAMYdAAC6HAAAsRkAAKoTAACkDQAAnwUM&#10;AJkAFACVAB8AkQIpAI0DMwCLBDwAiAVEAIYGSwCEBlEAggdXAIEHXQB/B2MAfQhqAHsIcgB6CHwA&#10;eAmGAHYJkgB0CqAAcwqvAHELwQBwDN8Abw32AG4O/wBtDv8AbQ7/AG0O/wDhHAAAyyMAALwmAACx&#10;JgAAqCQAAKAeAACZGAAAkxACAI4LDgCICxcAhAwiAIENLAB+DTUAfA49AHoORQB4DksAdw5RAHUP&#10;WABzD14AcRBlAHAQbgBuEHcAbBCCAGsQjwBpEZ0AaBGtAGYSwABlEt8AZBP2AGMU/wBjFP8AYhT/&#10;AGIU/wDWJAAAwyoAALUuAACqLwAAoC0AAJgoAACQIgAAiRsAAIITCAB9ERIAeRIcAHYTJwBzFDAA&#10;cRQ4AG8VPwBtFUYAbBVMAGoWUwBoFlkAZxZhAGUWaQBkF3IAYhd+AGEYiwBfGJkAXhmpAFwZvABc&#10;GtgAWhvzAFoc/wBZHP8AWRz/AFkc/wDNKgAAvTEAAK81AACkNgAAmzQAAJIxAACJKwAAgSUAAHkd&#10;AwBzGA4AbxkYAGwaIgBpGysAZxszAGUcOwBkHEEAYh1IAGAdTgBfHVUAXR1cAFweZABbHm4AWR95&#10;AFgfhwBWIJYAVSCmAFQhuABTIdIAUiLxAFIj/wBSI/8AUiL/AFIi/wDILwAAuDYAAKs6AACgPAAA&#10;ljsAAI04AACDMgAAei0AAHImAABqIAwAZiATAGMhHQBhISYAXyIvAF0iNgBbIj0AWiNEAFgjSgBX&#10;I1EAVSNYAFQkYQBTJGoAUSV2AFAlgwBPJpMATiejAEwntQBMKM4ASyjuAEsp/wBLKP8ASyj/AEso&#10;/wDDNAAAszsAAKc/AACcQQAAkkAAAIk+AAB/OQAAdTMAAGwtAABjJwgAXiYRAFwmGQBZJyIAVycr&#10;AFUoMgBUKDkAUihAAFEoRgBQKU0ATilVAE0pXQBMKmcASypzAEkrgABIK5AARyyhAEYtswBFLcsA&#10;RS7sAEQu/wBELv8ARS3/AEUt/wC+OAAAsD8AAKRDAACZRQAAj0UAAIVDAAB7PgAAcTkAAGc0AABe&#10;LgQAWCsOAFUrFgBSLB8AUCwnAE8sLwBNLTYATC08AEotQwBJLUoASC5SAEcuWgBGL2QARS9wAEMw&#10;fgBCMI0AQTGeAEAysQA/MsgAPzPqAD8z/gA/Mv8APzL/AD8y/wC7PAAArUMAAKFHAACWSQAAjEkA&#10;AINIAAB4RAAAbT4AAGM5AABaNAAAUjAMAE8wEwBMMBwASjAkAEkxKwBHMTIARjE5AEQxQABDMkcA&#10;QjJPAEEzWABAM2IAPzRtAD40ewA9NYsAPDacADs2rwA6N8YAOTfoADk3/AA6N/8AOjb/ADo2/wC3&#10;QAAAqkYAAJ5LAACUTQAAik4AAIBMAAB1SAAAakMAAGA+AABWOQAATTUJAEk0EQBHNRkARTUhAEM1&#10;KABBNS8AQDU2AD82PQA+NkUAPTdNADw3VQA7OGAAOjhrADk5eQA4OYkANzqbADU6rQA1O8QANDvm&#10;ADQ7+wA1O/8ANTr/ADU6/wC0QwAAp0oAAJxOAACSUQAAiFIAAH5QAABzTQAAZ0gAAFxEAABSPwAA&#10;SDoGAEQ5DwBBORYAPzkeAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc8UwA2PF0ANT1pADQ9dwAz&#10;PocAMT6ZADA/qwAvP8IALz/kAC8/+gAwP/8AMD7/ADA+/wCxRwAApE0AAJlSAACPVQAAhlYAAHxV&#10;AABxUgAAZEwAAFlJAABPRQAARUADAD8+DQA8PhMAOj4bADk+IwA3PioANj8xADU/OAA0P0AAM0BI&#10;ADJAUQAxQVsAMEFnAC5CdQAtQoUALEOXACtDqgAqQ8AAKUTiACpD+QAqQ/8AK0L/ACtC/wCuSgAA&#10;oVEAAJdWAACNWQAAg1oAAHlaAABuVwAAYVIAAFdOAABNSwAAQ0cAADpDCgA2QxEANEMYADNDIAAy&#10;RCcAMUQvADBENgAvRT0ALUVGACxFTwArRlkAKkZkAClHcgAoR4MAJkeVACVIqAAkSL4AI0jgACRI&#10;9wAlR/8AJUf/ACZH/wCqTwAAn1UAAJRaAACLXgAAgV8AAHdeAABrXAAAX1gAAFVVAABLUQAAQE0A&#10;ADVKBwAwSQ4ALkkVAC1JHQAsSSQAK0orACpKMwAoSjsAJ0tDACZLTAAlS1YAJExiACNMcAAhTIAA&#10;IE2TAB9NpgAeTbsAHU7dAB5N9gAeTP8AH0z/ACBL/wCnUwAAnFoAAJJfAACIYwAAfmQAAHRjAABp&#10;YQAAXF4AAFJbAABHWAAAPFUAADJSAgAqUAwAJ08SACZQGQAlUCAAJFAoACNQLwAiUTcAIVFAACBR&#10;SQAeUlMAHVJfABxSbQAaU30AGVOQABhTpAAWU7kAFVPZABZT9AAXUv8AGFH/ABlR/wCjWQAAmGAA&#10;AI9lAACFaAAAe2kAAHFpAABmZwAAWWQAAE1hAABCXwAAOFwAAC5aAAAlWAgAIFcOAB5XFAAdVxwA&#10;HFgjABtYKwAaWDMAGVg8ABhYRQAWWVAAFVlbABRZaQATWnoAElqNABFaoQAQWrcADlrVABBZ8wAQ&#10;Wf8AEVj/ABFY/wCfXwAAlWYAAIxrAACCbQAAeG4AAG5vAABibQAAVWoAAEhoAAA+ZgAAM2UAAClj&#10;AAAgYQEAGGALABVgEAAUYBcAE2AeABJgJgASYC4AEWE3ABBhQAAPYUsADmFYAA1hZgAMYnYAC2KJ&#10;AAphnQAJYbIACGHLAAhh6wAJYP0ACl//AAtf/wCbZgAAkm0AAIhxAAB+cwAAdXUAAGp0AABccwAA&#10;T3IAAENwAAA4bwAALW4AACRsAAAbawAAE2sEAA5qDAANahIADGoZAAtqIQAKaikACWoyAAhqPAAH&#10;a0cABWtTAARrYQACa3EAAGqEAABqmAAAaq0AAGnGAABp5wAAafgAAGj/AABo/wCXbQAAjXMAAIR3&#10;AAB7egAAcHsAAGN7AABWegAASXoAAD15AAAxeAAAJ3cAAB12AAAVdgAAD3YCAAl2CgAEdg8AAHYV&#10;AAB2HAAAdiQAAHUsAAB1NgAAdUEAAHVOAAB1XAAAdWwAAHV+AAB0kwAAdKgAAHPAAABz4wAAcvcA&#10;AHL/AABx/wCSdQAAiXoAAIB+AAB2gAAAaYEAAFuCAABOggAAQYIAADWDAAApggAAH4EAABaBAAAQ&#10;ggAACoIAAAKDBwAAgg0AAIIRAACCFwAAgh4AAIImAACCLwAAgjsAAIJHAACCVQAAgWUAAIF4AACB&#10;jQAAgKIAAH+6AAB/3QAAfvQAAH3/AAB9/wCNfAAAhIEAAHuEAABuhgAAYIgAAFKKAABFiwAAOYwA&#10;ACyMAAAhjAAAF4wAABCNAAAJjgAAAo8AAACQAwAAjwkAAI8OAACPEgAAkBgAAJAfAACQKAAAkDIA&#10;AJA/AACQTQAAkF0AAI9wAACPhQAAjpwAAI6zAACN0AAAjPAAAIv+AACL/wCIhAAAgIgAAHKLAABk&#10;jQAAVpAAAEiTAAA7lQAALpYAACKWAAAXlwAAD5gAAAiZAAAAmwAAAJ0AAACdAAAAnQMAAJ0JAACd&#10;DQAAnhEAAJ4XAACfHwAAnykAAKA1AACgQwAAoFQAAKBmAACfewAAnpMAAJ6rAACdxgAAnekAAJz5&#10;AACc/wCDiwAAdY4AAGeSAABZlgAAS5kAAD2cAAAwngAAI58AABegAAAOogAAB6QAAACmAAAAqAAA&#10;AKoAAACqAAAAqgAAAKsBAACrBwAArAwAAK0QAACuFgAArx4AALEpAACxOAAAsUgAALFaAACxbwAA&#10;sYgAALGgAACwugAAr90AAK/yAACv/QB4kQAAapYAAFyaAABNnwAAP6MAADGmAAAjpwAAF6kAAA6r&#10;AAAFrgAAALAAAACyAAAAtQAAALcAAAC3AAAAuAAAALkAAAC6AAAAvAMAAL0JAAC+DgAAwBQAAMMe&#10;AADFKwAAxTwAAMZOAADGYgAAxnoAAMaUAADGrQAAxsgAAMXlAADF8wBsmQAAXp4AAE+kAABBqAAA&#10;MqwAACSvAAAWsQAADbQAAAO3AAAAugAAAL0AAADAAAAAxAAAAMYAAADGAAAAyAAAAMkAAADLAAAA&#10;zAAAAM4AAADQBgAA0w0AANgTAADcHgAA3i0AAN9AAADgVAAA4WsAAOGFAADhnwAA4bcAAOHPAADh&#10;5gBgoQAAUqcAAEOtAAA0sgAAJbUAABe5AAANvAAAAb8AAADDAAAAxwAAAMoAAADPAAAA0wAAANYA&#10;AADXAAAA2gAAANwAAADfAAAA4QAAAOMAAADmAAAA6QEAAOwLAADwEgAA8x8AAPQxAAD2RgAA91wA&#10;APh0AAD4jwAA+aYAAPm4AAD4yQD/AA0A/wALAP8ACwD/AA4A/wATAP8AHwD/ACwA/wA5AP8ARQD/&#10;AFAA/wBZAP8AYgD/AGoA/wBxAP8AdwD/AH4A/wCEAP4AigD9AJAA/ACXAPoAngD5AKcA9wCxAPYA&#10;vgD1ANIA8wDsAPEA/gDwAP8A8AD/AOYA/wDcAP8A0gD/AM0A/wD/AAcA/wAEAP8AAgD/AAYA/wAQ&#10;AP8AGwD/ACcA/wAzAP8APwD/AEoA/gBUAPsAXQD5AGQA9wBrAPUAcgDzAHgA8gB+APAAhADvAIoA&#10;7QCRAOwAmQDqAKEA6ACrAOYAtgDkAMcA4gDjAOAA9wDeAP8A3QD/ANkA/wDMAP8AxQD/AMEA/wD/&#10;AAAA/wAAAP8AAAD/AAEA/wANAP8AFgD8ACIA+QAuAPYAOQDzAEUA7wBOAOwAVwDpAF4A5gBlAOQA&#10;bADiAHIA4AB3AN8AfgDdAIQA2wCLANgAkgDVAJsA0gCkAM8ArwDNAL4AywDVAMkA7wDHAP8AxQD/&#10;AMQA/wC+AP8AuAD/ALUA/wD/AAAA/wAAAP8AAAD+AAAA9wAJAPEAEQDrABwA5wAoAOQAMwDhAD4A&#10;3QBIANgAUQDTAFgA0ABfAM4AZQDMAGsAygBxAMgAdwDGAH0AxACEAMIAjADAAJQAvgCeALsAqAC5&#10;ALYAtwDIALUA5gCzAPoAsQD/ALAA/wCwAP8ArAD/AKkA/wD/AAAA/wAAAPoAAADxAAAA6AADAOAA&#10;DQDYABYA0QAiAM0ALQDKADcAxgBBAMIASgC/AFIAvQBZALoAXwC4AGUAtwBqALUAcACzAHYAsQB9&#10;AK8AhQCtAI0AqwCXAKkAoQCnAK4ApQC+AKIA2ACgAPIAnwD/AJ4A/wCeAP8AngD/AJwA/wD/AAAA&#10;9wAAAOsAAADhAAAA1gAAAMsACQDFABEAvwAbALsAJgC3ADEAtAA6ALEAQwCuAEsAqwBSAKkAWACn&#10;AF4ApgBkAKQAaQCiAHAAoAB2AJ4AfgCcAIYAmgCQAJgAmwCWAKcAlAC2AJIAygCQAOkAjwD8AI4A&#10;/wCNAP8AjAD/AI0A/wD4AAAA6QIAANsDAADMAQAAxAAAAL0AAgC2AA0AsAAVAKsAIACnACoApAA0&#10;AKEAPACeAEQAnABLAJoAUgCYAFgAlgBdAJUAYwCTAGkAkQBwAI8AdwCNAIAAiwCKAIkAlQCHAKEA&#10;hQCvAIMAwQCBAOAAgAD1AH8A/wB/AP8AfwD/AH8A/wDuCgAA3A4AAMoQAAC+DgAAtQsAAK8DAACp&#10;AAcAowAQAJ4AGACZACMAlgAsAJMANQCQAD4AjgBFAIwASwCKAFEAiABXAIYAXQCFAGMAgwBqAIEA&#10;cQB/AHoAfQCEAHsAjwB5AJwAdwCqAHUAuwB0ANQAcgDwAHIA/wByAP8AcQD/AHEA/wDjEQAAzRcA&#10;AL8ZAACzGQAAqhUAAKMQAACdCgAAlwEKAJEAEgCNABsAiQAlAIUALwCDADcAgAA+AH4ARQB9AEsA&#10;ewBRAHkAVwB4AF0AdgBkAHQBawByAXQAcAJ/AG4CiwBsA5gAawOmAGkEtwBoBc4AZwfsAGYI/QBm&#10;Cf8AZQn/AGUJ/wDWGgAAxCAAALYjAACrIwAAoSAAAJkbAACSFAAAjA4BAIYHDQCABBQAfAYeAHkH&#10;KAB2CDAAdAg4AHIJPwBwCUUAbwpMAG0KUgBsClgAagtfAGgLZwBnC3AAZQx6AGMMhwBiDJUAYA2k&#10;AF8NtgBeDc4AXA7tAFwP/wBbEP8AWxD/AFsQ/wDNIQAAvCgAAK8rAACkKwAAmikAAJIkAACJHwAA&#10;ghgAAHsRBQB1DQ8AcQ0XAG4OIQBrDioAaQ8yAGcQOQBlEEAAZBBGAGMQTQBhEFMAXxFaAF4RYgBc&#10;EWsAWxF2AFkSgwBYEpIAVhOiAFUTtABUE8sAUxTsAFIV/wBSFv8AUhX/AFIV/wDGKAAAti4AAKky&#10;AACfMgAAlTEAAIwtAACDJwAAeiEAAHIaAABrEwsAZxMTAGQUHABhFCUAXxUtAF0VNABcFTsAWxZC&#10;AFkWSABYFk8AVhdWAFUXXgBTF2cAUhhyAFAYfwBPGY4AThqfAEwasABLG8cASxvpAEoc/QBKHP8A&#10;Shz/AEoc/wDBLQAAsTQAAKU3AACaOAAAkDcAAIc0AAB9LwAAdCkAAGwjAABkHAcAXhkQAFsaGABZ&#10;GyEAVxspAFUbMABUHDcAUhw9AFEcRABPHUsATh1SAE0dWgBLHmMASh5uAEkffABHH4sARiCcAEUh&#10;rgBEIcQAQyLmAEMi/ABDIv8AQyL/AEMi/wC8MgAArTgAAKE8AACXPgAAjT0AAIM6AAB5NQAAbzAA&#10;AGYqAABeJAIAVyANAFQgFABRIB0ATyElAE4hLABMITMASyI6AEkiQABIIkcARyJOAEYjVwBEI2AA&#10;QyRrAEIkeQBBJYgAPyaZAD4mqwA9J8EAPSfjAD0o+gA9KP8APSf/AD0n/wC4NgAAqj0AAJ5AAACU&#10;QgAAikIAAIA/AAB2OwAAbDYAAGIwAABZKgAAUSULAE0lEQBLJRkASSUhAEcmKABFJi8ARCY2AEMm&#10;PQBCJ0QAQSdLAD8oVAA+KF0APSlpADwpdgA7KoYAOSuXADgrqQA3LL8ANyzgADcs+AA3LP8ANyz/&#10;ADgs/wC1OgAAp0AAAJxEAACRRgAAh0YAAH1EAABzQAAAaDsAAF82AABVMQAATCsHAEcpDwBFKhYA&#10;QyoeAEEqJQA/KiwAPiszAD0rOQA8K0EAOyxIADosUQA5LVsAOC5mADYucwA1L4MANC+VADMwpwAy&#10;ML0AMTHeADEx9wAyMf8AMjD/ADMw/wCxPgAApEQAAJlIAACPSgAAhUoAAHtJAABwRQAAZUAAAFs7&#10;AABSNgAASDEEAEIuDQA/LhMAPS4bADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADQxTwAzMVkAMjJk&#10;ADEycQAwM4EALzSTAC40pgAsNbsALDXbACw19QAtNf8ALTT/AC40/wCuQQAAokgAAJdMAACNTgAA&#10;g04AAHlNAABuSgAAYkUAAFhAAABOPAAARTcAAD0zCwA5MxEANzMYADYzHwA0MyYAMzMtADI0NAAx&#10;NDwAMDVEAC81TAAuNlYALTZiACw3bwArN38AKjiRACg4pAAnObkAJjnYACc59AAoOf8AKDj/ACk4&#10;/wCrRQAAn0sAAJRPAACLUgAAgVMAAHdSAABsTwAAX0kAAFZGAABMQgAAQj0AADg4CAA0OA8AMjgV&#10;ADE4HQAvOCQALjgrAC05MgAsOTkAKzpBACo6SgApO1QAKDtfACc8bQAlPH0AJD2PACM9ogAiPbcA&#10;IT7UACE+8wAiPf8AIz3/ACM8/wCoSQAAnU8AAJJTAACJVgAAf1cAAHVWAABqUwAAXU8AAFNMAABK&#10;SAAAQEQAADZABQAvPQ0ALT0TACs9GgAqPiEAKT4oACg+LwAnPjcAJj8/ACQ/SAAjQFIAIkBdACFB&#10;agAgQXoAHkGNAB1CoAAcQrUAG0LRABtC8QAcQv8AHUH/AB5B/wClTQAAmlMAAJBYAACGWwAAfVwA&#10;AHJbAABnWAAAW1QAAFFSAABITgAAPUoAADNHAAAqQwsAJkMQACVDFgAkQx4AI0QlACJELAAhRDQA&#10;IEU8AB5FRQAdRU8AHEZaABtGaAAZRngAGEeKABdHngAWR7MAFEjOABVH7wAWR/8AF0b/ABdG/wCi&#10;UgAAl1gAAI1dAACEYAAAemEAAHBgAABlXgAAWVoAAE9YAABEVAAAOVEAAC9OAAAmSwYAIEoOAB5K&#10;EwAdShoAHEohABtLKAAaSzAAGUs4ABdLQgAWTEwAFUxXABRMZQATTXUAEk2IABFNnAAQTbEADk7M&#10;AA9N7gAQTf8AEUz/ABFM/wCeVwAAlF0AAItiAACBZQAAd2YAAG1mAABjZAAAVmEAAEpeAAA/WwAA&#10;NVgAACtWAAAiVAEAGlIKABZSEAAVUhYAFFIdABNSJAASUiwAEVI0ABFSPgAQU0gAD1NUAA5TYgAN&#10;VHIADFSEAAtUmAAJVK0ACFTFAAlU5wAKU/sAC1L/AAtS/wCbXQAAkWQAAIhoAAB+awAAdGwAAGts&#10;AABfagAAUmcAAEVkAAA6YgAAMGAAACZeAAAdXQAAFVsFABBaDAAOWhEADloYAA1bIAAMWycAC1sw&#10;AApbOgAJW0UAB1tRAAZbXgAEW20AA1uAAAFblAAAW6gAAFvAAABa4gAAWvYAAVr/AAJZ/wCXZAAA&#10;jmsAAIRuAAB7cAAAcnIAAGdxAABZcAAATG4AAEBsAAA1awAAKmkAACFnAAAYZgAAEWYBAAxlCgAH&#10;ZQ8ABGUUAANkGwACZCMAAGQsAABkNQAAZEAAAGRMAABkWgAAZGkAAGR7AABkjwAAY6QAAGO7AABi&#10;3QAAYvQAAGL/AABh/wCTbAAAiXEAAIB1AAB4dwAAbXgAAGB3AABSdgAARnUAADl0AAAudAAAI3IA&#10;ABpxAAAScQAADXEAAAZxCAAAcA0AAHASAABwFwAAbx8AAG8mAABvMAAAbzsAAG9HAABvVAAAb2QA&#10;AG91AABuigAAbaAAAG22AABs1gAAa/IAAGv/AABr/wCOcwAAhXgAAH17AABzfQAAZX4AAFh+AABL&#10;fgAAPn4AADJ+AAAmfQAAHHwAABN8AAANfAAABn0AAAB9BQAAfAsAAHwPAAB8EwAAfBkAAHwhAAB8&#10;KQAAfDQAAHtAAAB7TgAAe14AAHtvAAB6hAAAepoAAHmxAAB4zgAAd+8AAHb+AAB2/wCJegAAgX8A&#10;AHiCAABrgwAAXYUAAE+GAABChwAANYgAACmHAAAdhwAAFIcAAA2IAAAGiQAAAIoAAACKAAAAiQYA&#10;AIkMAACJDwAAiRMAAIkaAACKIgAAiiwAAIo4AACKRgAAiVYAAIloAACJfAAAiJQAAIerAACGxgAA&#10;heoAAIX7AACE/wCFggAAfYYAAG+IAABhiwAAU40AAEWPAAA4kQAAK5EAAB+SAAAUkgAADZMAAASU&#10;AAAAlgAAAJcAAACYAAAAlwAAAJcFAACXCwAAmA4AAJgTAACZGgAAmSIAAJouAACaPQAAmU0AAJle&#10;AACZcwAAmIsAAJijAACXvAAAluIAAJb3AACV/wCAiQAAcowAAGSPAABWkwAASJYAADqZAAAsmgAA&#10;H5sAABScAAAMngAAA58AAAChAAAAowAAAKUAAAClAAAApQAAAKUAAACmAgAApwgAAKcNAACoEQAA&#10;qRkAAKsjAACrMQAAq0EAAKxTAACsZwAAq4AAAKqaAACqswAAqtAAAKnvAACp+wB1jwAAZ5QAAFmY&#10;AABKnAAAPJ8AAC2iAAAgowAAE6UAAAunAAABqQAAAKsAAACuAAAAsQAAALIAAACyAAAAswAAALQA&#10;AAC1AAAAtgAAALgEAAC5CwAAuxAAAL0YAAC/JAAAvzUAAMBHAADAWwAAwHIAAMCNAADBpgAAwMEA&#10;AL/jAAC+8wBqlwAAW5wAAE2hAAA+pQAAL6kAACGrAAATrQAAC7AAAACzAAAAtQAAALgAAAC8AAAA&#10;vwAAAMEAAADBAAAAwwAAAMQAAADGAAAAxwAAAMkAAADLAAAAzggAANEPAADVGAAA2CcAANk5AADa&#10;TQAA22QAANt+AADcmQAA3LAAANzJAADc4wBdnwAAT6UAAECqAAAyrwAAIrIAABS1AAAKuAAAALsA&#10;AAC/AAAAwwAAAMYAAADLAAAAzgAAANEAAADRAAAA1AAAANYAAADZAAAA2wAAAN4AAADgAAAA5AAA&#10;AOcGAADrDgAA7xkAAPAqAADyPwAA81UAAPRtAAD0iAAA9KEAAPS2AAD0xwD/AAkA/wAGAP8ABwD/&#10;AAwA/wARAP8AHAD/ACgA/wA0AP8AQQD/AEwA/wBVAP8AXQD/AGUA/wBsAP8AcgD+AHgA/AB+APsA&#10;hAD6AIsA+QCSAPcAmQD2AKIA9ACsAPMAuQDxAMsA8ADoAO4A+wDtAP8A7AD/AOEA/wDSAP8AyQD/&#10;AMQA/wD/AAEA/wAAAP8AAAD/AAQA/wAOAP8AFwD/ACMA/wAvAP8AOwD9AEYA+gBQAPcAWAD0AF8A&#10;8gBmAPAAbADvAHIA7QB4AOwAfgDqAIUA6QCMAOcAkwDlAJwA4wCmAOEAsQDfAMEA3QDdANsA9ADZ&#10;AP8A1gD/AM8A/wDEAP8AvQD/ALkA/wD/AAAA/wAAAP8AAAD/AAAA/wALAPwAEwD3AB4A9AAqAPIA&#10;NQDuAEAA6QBKAOYAUgDjAFkA4ABgAN4AZgDcAGwA2gByANcAeADUAH4A0gCFANAAjQDOAJUAzACf&#10;AMkAqgDHALgAxQDNAMMA6wDAAP4AvwD/AL4A/wC2AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD5AAAA&#10;8gAGAOsADwDmABkA4QAkAN4ALwDaADkA0wBDAM8ATADMAFMAyQBaAMcAYADFAGYAwwBrAMEAcQC/&#10;AHcAvQB+ALsAhgC5AI4AtwCYALUAowCzALAAsQDCAK4A4ACsAPcAqwD/AKoA/wCoAP8AowD/AKAA&#10;/wD/AAAA/wAAAPUAAADrAAAA4QAAANYADADPABMAygAeAMYAKQDCADMAvwA9ALsARQC4AE0AtgBU&#10;ALMAWgCxAF8AsABlAK4AagCsAHAAqwB3AKkAfwCnAIcApQCRAKMAnACgAKkAngC4AJwAzgCaAO4A&#10;mQD/AJcA/wCWAP8AlgD/AJMA/wD9AAAA8QAAAOUAAADZAAAAzQAAAMQABgC9AA8AtwAYALMAIgCw&#10;ACwArQA2AKkAPgCnAEYApABNAKIAUwCgAFkAnwBeAJ0AZACbAGoAmgBwAJgAdwCWAIAAlACKAJEA&#10;lQCPAKIAjQCwAIsAwwCJAOMAiAD5AIYA/wCGAP8AhgD/AIYA/wDzAAAA4wAAANEAAADFAAAAvQAA&#10;ALYAAACuAAsAqAASAKQAHACgACYAnAAvAJoANwCXAD8AlQBGAJIATACRAFIAjwBYAI0AXQCLAGMA&#10;igBqAIgAcQCGAHkAhACDAIIAjwB/AJsAfgCpAHwAuwB6ANUAeADyAHgA/wB3AP8AdwD/AHcA/wDn&#10;BwAA0QwAAMMNAAC4DAAArggAAKgAAACiAAUAmwAOAJYAFQCSAB8AjgAoAIsAMQCIADkAhgBAAIQA&#10;RgCCAEwAgABSAH8AVwB9AF0AewBjAHoAawB4AHMAdgB9AHQAiABxAJUAcACkAG4AtABsAMoAawDq&#10;AGoA/ABqAP8AagD/AGoA/wDaEAAAxhQAALgWAACtFQAApBIAAJwOAACWBwAAkAAJAIoAEACFABgA&#10;gQAhAH4AKgB7ADIAeQA5AHcAQAB1AEYAcwBMAHIAUQBwAFcAbgBeAG0AZQBrAG4AaQB3AGcAgwBl&#10;AJEAYwCfAGIArwBgAMQAXwDkAF8B+ABeAv8AXgL/AF4C/wDOGAAAvR0AALAgAAClHwAAmxwAAJMX&#10;AACLEQAAhAwAAH4ECwB5ABIAdQAbAHIAIwBvACsAbQEzAGsBOgBpAkAAZwNGAGYDTABkBFIAYwRZ&#10;AGEEYABfBWkAXgVzAFwGfwBaBo0AWQecAFcIrQBWCMEAVQnhAFQL9gBUC/8AVAv/AFQL/wDGHwAA&#10;tiUAAKkoAACeKAAAlCUAAIshAACDGwAAexQAAHQOAwBuCQ0AaQgUAGYJHQBkCiUAYgotAGALNABe&#10;CzoAXQtAAFsMRwBaDE0AWAxUAFcNXABVDWQAVA1vAFINewBQDooATw6aAE4OrABMD8IATBDjAEsQ&#10;+QBLEP8ASxH/AEsQ/wC/JgAAsCsAAKQvAACZLwAAjy0AAIYpAAB9JAAAdB4AAGwXAABlEQcAXw4Q&#10;AFwPFwBaEB8AWBAnAFYQLgBUEDUAUxA7AFIRQgBQEUgATxFQAE4RVwBMEmAASxJrAEkSeABIE4cA&#10;RhOXAEUUqQBEFL4AQxXfAEMW+ABDFv8AQxb/AEMW/wC6KwAAqzEAAKA0AACVNQAAizQAAIExAAB4&#10;KwAAbyYAAGYgAABeGQEAVxQNAFQUEwBRFBsATxUjAE4VKgBMFTEASxY3AEkWPgBIFkQARxdMAEUX&#10;VABEF10AQxhnAEEYdABAGYMAPxqUAD0apgA8G7sAOxvbADsc9gA8HP8APBz/ADwc/wC1MAAAqDYA&#10;AJw5AACROwAAhzoAAH43AABzMgAAai0AAGEnAABZIQAAURsJAEwZEABKGhcASBofAEYaJgBFGy0A&#10;QxszAEIbOgBBHEEAQBxIAD4cUAA9HVkAPB5kADsecQA5H4AAOB+SADcgpAA2ILgANSHWADUh9AA1&#10;Iv8ANSH/ADYh/wCyNAAApDoAAJk+AACPPwAAhT8AAHs8AABwOAAAZzIAAF0tAABUKAAATCIFAEYf&#10;DgBDHxQAQR8bAD8fIgA+ICkAPSAwADsgNgA6IT0AOSFFADgiTQA3IlcANiNiADQjbgAzJH4AMiSP&#10;ADElogAvJbYALybSAC8m8gAvJv8AMCb/ADAm/wCvOAAAoj4AAJZCAACMQwAAgkMAAHhBAABuPQAA&#10;YzgAAFozAABRLgAASCgBAEAkDAA9IxEAOyQYADkkHwA4JCYANiQsADUlMwA0JToAMyZCADImSgAx&#10;J1QAMCdfAC8obAAuKHsALCmNACsqoAAqKrQAKSrPACkr8AAqK/8AKir/ACsq/wCsPAAAn0IAAJRG&#10;AACKRwAAgEcAAHZFAABsQgAAYT0AAFc4AABOMwAARC4AADwpCQA3KBAANSgVADMoHAAyKCMAMCgp&#10;AC8pMAAvKjcALio/AC0rSAAsK1IAKyxdACosagAoLXkAJy2LACYungAlLrMAJC/NACQv7gAlL/8A&#10;JS//ACYu/wCpPwAAnUUAAJJJAACISwAAfkwAAHRKAABqRwAAXkIAAFQ9AABLOQAAQTQAADgvBgAy&#10;LQ0AMC0TAC4tGQAtLSAAKy0nACouLgApLjUAKS89ACgvRgAnME8AJTBbACQxaAAjMXcAIjKJACEy&#10;nQAfM7EAHjPLAB4z7QAfM/8AIDP/ACEy/wCmQwAAmkkAAJBNAACGTwAAfFAAAHNPAABoTAAAXEYA&#10;AFJDAABJPwAAPzsAADY2AgAuMgwAKzIRACkyFwAoMh4AJjIkACUzKwAkMzIAIzQ6ACI0QwAhNU0A&#10;IDVYAB82ZQAeNnUAHDeHABs3mwAaN68AGTjIABk46wAaOP8AGzf/ABs3/wCjRwAAmE0AAI5RAACE&#10;UwAAe1QAAHFTAABmUAAAWkwAAFBJAABHRQAAPUEAADM9AAAqOQkAJTcOACM3FAAiOBsAITgiACA4&#10;KAAfODAAHjk4AB05QQAcOksAGjpWABk7YwAYO3IAFjuFABU8mQAUPK0AEz3GABM96QAUPP0AFTz/&#10;ABY7/wCgSwAAlVEAAItVAACCWAAAeVkAAG5YAABkVgAAWFEAAE5PAABFSwAAOkcAADBDAAAnQAUA&#10;ID4NAB0+EQAcPhcAGz4eABo+JQAZPi0AGD81ABY/PgAVP0gAFEBTABNAYAASQXAAEUGCABBBlwAP&#10;QawADkLEAA5C5wAPQfwAEEH/ABBA/wCdUAAAk1YAAIlaAACAXQAAdl4AAGxdAABiWwAAVlcAAExV&#10;AABBUQAANk4AACxLAAAjSAAAG0UJABdEDwAVRBQAFEUbABNFIgASRSkAEUUxABFFOwAQRkUAD0ZQ&#10;AA5HXgANR20ADEd/AAtHkwAJR6cACEe+AAhH4AAJR/YACkb/AAtG/wCaVQAAkFsAAIdgAAB9YgAA&#10;c2MAAGpiAABgYQAAU14AAEdaAAA8VwAAMlUAAChSAAAfUAAAF04EABFMDAAPTBEADkwXAA5MHgAN&#10;TSUADE0uAAtNNwAKTUIACU1NAAdOWgAGTmkABE57AAJOjwABTqQAAE26AABN2wABTfIAAU3/AAJM&#10;/wCWWwAAjWIAAIRmAAB6aAAAcWkAAGhpAABcZwAAT2QAAEJhAAA3XwAALVwAACNaAAAaWAAAElcB&#10;AA1WCQAJVQ4AB1UTAAZVGgAEVSIAA1UqAAJVNAAAVT4AAFVKAABWVwAAVmUAAFV3AABViwAAVaAA&#10;AFW2AABU1AAAVPEAAFP9AABT/wCTYgAAimgAAIBsAAB3bgAAb28AAGNuAABWbAAASWoAAD1oAAAy&#10;ZgAAJ2UAAB1jAAAVYgAADmEAAAlgCAADYA0AAF8RAABfFwAAXx4AAF8mAABfLwAAXzoAAF9FAABf&#10;UwAAX2EAAF5yAABehwAAXZwAAF2yAABczwAAXO8AAFv9AABb/wCQagAAhm8AAH1yAAB1dAAAanUA&#10;AF10AABPcwAAQnIAADZwAAArbwAAIG4AABdtAAAQbAAACmwAAAJrBgAAawsAAGoPAABqFAAAahoA&#10;AGohAABpKgAAaTQAAGlAAABpTgAAaVwAAGltAABoggAAaJgAAGeuAABmygAAZe0AAGX8AABk/wCL&#10;cQAAgnYAAHp5AABwewAAYnsAAFV7AABIegAAO3oAAC96AAAjeQAAGXgAABF3AAAKdwAAA3cAAAB3&#10;AgAAdwgAAHYNAAB2EAAAdhUAAHYbAAB2IwAAdi4AAHU6AAB1RwAAdVYAAHVoAAB0fAAAdJIAAHOq&#10;AAByxAAAcekAAHD7AABw/wCGeQAAf30AAHZ/AABogQAAWoIAAEyCAAA/gwAAMoQAACWDAAAagwAA&#10;EYMAAAqDAAACgwAAAIQAAACFAAAAhAMAAIMIAACDDQAAgxAAAIMVAACEHAAAhCYAAIQyAACEPwAA&#10;g08AAINgAACCdQAAgowAAIGkAACAvQAAf+MAAH75AAB+/wCCgAAAeoQAAGyGAABeiAAAUIoAAEKL&#10;AAA1jQAAJ40AABuNAAARjgAACo4AAACPAAAAkQAAAJIAAACSAAAAkgAAAJIBAACSBwAAkgwAAJIQ&#10;AACTFQAAkx0AAJQoAACUNgAAlEUAAJNXAACTawAAk4IAAJKcAACRtgAAkNgAAI/zAACP/wB+hwAA&#10;cIoAAGGNAABTkAAARZMAADeVAAAplgAAHJcAABGYAAAJmQAAAJsAAACcAAAAngAAAKAAAACgAAAA&#10;oAAAAKAAAAChAAAAoQQAAKIJAACjDgAApBQAAKUdAACmKgAApjoAAKZMAAClYAAApXgAAKWSAACk&#10;rAAApMkAAKPrAACi+gBzjgAAZJEAAFaVAABHmQAAOZwAACqeAAAdoAAAEaEAAAijAAAApQAAAKcA&#10;AACpAAAArAAAAK4AAACuAAAArgAAAK8AAACwAAAAsQAAALIAAACzBgAAtQ0AALcTAAC5HgAAuS4A&#10;ALpAAAC6VAAAu2oAALqFAAC5oQAAubsAALreAAC58gBnlQAAWJkAAEqeAAA7ogAALKYAAB2oAAAR&#10;qgAAB6wAAACvAAAAsQAAALQAAAC4AAAAuwAAALwAAAC8AAAAvgAAAL8AAADAAAAAwgAAAMQAAADG&#10;AAAAyAMAAMsLAADPEgAA0SAAANEyAADSRgAA010AANR2AADUkgAA1asAANXEAADU4gBbnQAATKIA&#10;AD2nAAAvrAAAH68AABGxAAAHtQAAALgAAAC7AAAAvgAAAMIAAADHAAAAygAAAMwAAADMAAAAzgAA&#10;ANAAAADSAAAA1QAAANgAAADbAAAA3wAAAOIAAADmCwAA6xMAAOwkAADtOAAA7k4AAO9nAADwggAA&#10;8JwAAPCyAADxxQD/AAMA/wABAP8ABAD/AAkA/wAPAP8AGAD/ACQA/wAwAP8APAD/AEcA/wBRAP8A&#10;WQD/AGAA/QBnAPwAbQD6AHMA+QB5APgAfwD2AIUA9QCMAPMAlADyAJ0A8ACnAO4AswDsAMQA6wDh&#10;AOoA+ADpAP8A5wD/ANkA/wDLAP8AwgD/AL0A/wD/AAAA/wAAAP8AAAD/AAAA/wAMAP8AFAD/ACAA&#10;/wArAP4ANwD6AEIA9gBLAPIAUwDwAFsA7gBhAOwAZwDqAG0A6ABzAOcAeQDlAH8A4wCGAOEAjgDf&#10;AJYA3QCgANsArADYALsA1ADRANMA8ADQAP8AzgD/AMgA/wC9AP8AtgD/ALIA/wD/AAAA/wAAAP8A&#10;AAD/AAAA/QAIAPcAEADzABoA7wAmAO0AMQDoADsA4wBFAOAATQDcAFUA2QBbANYAYQDTAGcA0QBs&#10;AM8AcgDNAHgAywB/AMkAhwDHAJAAxQCaAMMApQDAALIAvgDFALwA5QC6APsAuAD/ALcA/wCwAP8A&#10;qQD/AKUA/wD/AAAA/wAAAP4AAAD1AAAA7AADAOUADQDfABUA2gAgANQAKgDQADUAywA+AMgARwDF&#10;AE4AwgBVAMAAWwC+AGEAvABmALoAbAC4AHIAtgB4ALUAgACzAIgAsQCSAK4AngCsAKoAqQC7AKgA&#10;1QCmAPMApAD/AKMA/wChAP8AmwD/AJgA/wD/AAAA+wAAAPAAAADlAAAA2AAAAM4ACQDHABEAwgAa&#10;AL4AJAC7AC4AtwA4ALQAQACxAEgArgBOAKwAVACqAFoAqQBfAKcAZQClAGsApABxAKIAeACgAIEA&#10;ngCLAJwAlgCZAKMAlwCyAJYAxwCTAOgAkgD+AJEA/wCQAP8AjQD/AIsA/wD5AAAA6wAAAN0AAADP&#10;AAAAxgAAALwABAC1AA0AsAAVAKwAHgCoACgApQAxAKIAOQCfAEEAnQBIAJsATgCZAFMAlwBZAJYA&#10;XgCUAGQAkgBqAJAAcQCOAHoAjACDAIoAjwCIAJwAhgCqAIQAvACCANwAgQD2AIAA/wB/AP8AfwD/&#10;AH4A/wDsAAAA2gAAAMkAAAC+AAAAtgAAAK4AAACnAAkAoQAQAJwAGACYACIAlQAqAJIAMgCQADoA&#10;jQBBAIsARwCJAE0AhwBSAIYAWACEAF0AggBkAIEAawB/AHMAfQB9AHsAiAB4AJUAdgCjAHUAtABz&#10;AMwAcQDtAHAA/wBwAP8AcAD/AHAA/wDfBQAAygoAALwLAACxCQAAqAQAAKEAAACbAAMAlAAMAI8A&#10;EwCKABsAhwAkAIQALACBADMAfwA6AH0AQQB7AEcAeQBMAHcAUgB2AFcAdABdAHIAZABwAG0AbwB2&#10;AGwAggBqAI8AaQCdAGcArgBlAMMAZADkAGMA+gBjAP8AYgD/AGMA/wDQDgAAvxIAALITAACnEgAA&#10;nRAAAJULAACPAwAAiQAHAIIADgB+ABUAegAeAHYAJQB0AC0AcQA0AG8AOgBuAEAAbABGAGoATABp&#10;AFIAZwBYAGYAXwBkAGcAYgBxAGAAfABeAIkAXACYAFsAqQBZALwAWADcAFgA9ABYAP8AVwD/AFcA&#10;/wDGFgAAthoAAKodAACfHAAAlRkAAI0UAACFDwAAfgkAAHcBCgByABAAbgAXAGoAHwBoACcAZQAu&#10;AGQANABiADsAYABAAF8ARgBdAEwAXABTAFoAWgBYAGIAVwBsAFUAdwBTAIUAUgCUAFABpQBPAbgA&#10;TgLSAE0E8ABNBf8ATQX/AE0F/wC/HQAAsCIAAKMlAACZJQAAjyIAAIUdAAB9GAAAdRIAAG4NAgBn&#10;BgwAYwMRAF8CGQBdAyEAWwQoAFkELwBXBTUAVgU7AFQGQQBTBkcAUQZOAFAHVQBOB14ATQhnAEsI&#10;cwBJCYEASAmSAEcKowBFCrYARAvQAEQM7wBDDf8AQw3/AEQN/wC5JAAAqikAAJ4sAACULAAAiioA&#10;AIAmAAB3IQAAbhsAAGYUAABfDwUAWQsNAFUKEwBTCxsAUQsiAE8MKQBNDC8ATAw2AEsNPABJDUIA&#10;SA1JAEYNUQBFDloARA5kAEIOcABADn8APw+QAD4QogA8ELYAOxDRADsR8QA7Ef8AOxH/ADwR/wC0&#10;KQAApi8AAJoyAACQMgAAhjEAAHwtAAByKAAAaSMAAGEdAABZFgAAUREIAEwPEABKEBYASBAdAEYQ&#10;JABFECsAQxExAEIRNwBBET4AQBFFAD4STQA9ElYAPBJhADoTbQA5E3wANxSNADYUnwA1FbMANBXN&#10;ADMW7gA0Fv8ANBb/ADQW/wCvLgAAojQAAJc3AACMOAAAgjYAAHg0AABuLgAAZSoAAFwkAABUHgAA&#10;TBgEAEYUDQBCFBIAQBQZAD8UIAA9FScAPBUtADsVNAA5FjoAOBZCADcWSgA2F1MANRdeADMYagAy&#10;GXkAMBmKAC8anQAuGrEALRvKAC0b7AAtHP8ALhv/AC4b/wCsMgAAnzgAAJQ7AACKPAAAgDwAAHY5&#10;AABrNAAAYi8AAFkqAABQJQAARx8AAEAaCgA8GRAAOhkWADgZHQA2GiMANRopADQaMAAzGjcAMhs+&#10;ADEbRwAvHFAALh1bAC0dZwAsHnYAKh6IACkfmwAoH64AJyDHACYg6gAnIP4AKCD/ACgg/wCpNgAA&#10;nTwAAJI/AACHQQAAfUAAAHQ+AABpOgAAXzUAAFYwAABNKwAARCUAADsgBwA2Hg4AMx4TADIeGQAw&#10;HiAALx4mAC4fLQAtHzQALCA7ACsgRAAqIU4AKSFYACciZQAmInQAJSOFACMjmQAiJK0AISTFACEl&#10;6AAiJf0AIiT/ACMk/wCmOgAAmj8AAI9DAACFRQAAe0QAAHJDAABnPwAAXToAAFM2AABKMQAAQSwA&#10;ADgmAwAxIwwALiIRACwiFgAqIh0AKSIjACgjKgAnIzEAJiQ5ACUlQQAkJUsAIyZWACImYwAhJ3IA&#10;HyeDAB4olwAdKKsAGynDABsp5gAcKfsAHSn/AB4o/wCjPgAAmEMAAI1HAACDSQAAekkAAHBHAABm&#10;RAAAWj8AAFE7AABHNwAAPjIAADUtAAAsKAkAKCcPACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACAp&#10;PwAfKkkAHipUAB0rYAAbK28AGiyBABkslQAXLakAFi3BABYt5AAXLfoAGC3/ABkt/wChQQAAlUcA&#10;AItLAACCTQAAeE0AAG5MAABkSQAAWEQAAE9AAABGPQAAPTgAADM0AAAqLwYAJCwNACEsEgAgLBgA&#10;Hy0eAB4tJQAdLSwAHC40ABsuPAAaL0YAGC9RABcwXgAWMG0AFTF/ABMxkwASMagAETK/ABEy4gAS&#10;MvkAEzH/ABMx/wCeRQAAk0sAAIlPAACAUQAAdlIAAG1QAABiTgAAVkkAAE1GAABEQwAAOz8AADE6&#10;AAAnNgMAHzILABwyEAAbMhUAGTIbABgyIgAXMykAFjMxABU0OgAUNEQAEzRPABI1XAARNWsAEDZ9&#10;AA82kQAONqYADTe8AA033QANNvYADjb/AA82/wCbSQAAkU8AAIdTAAB+VgAAdVYAAGpVAABgUwAA&#10;VU8AAExMAABCSQAAOEUAAC5BAAAkPQAAHDoIABY4DgAVOBIAFDgYABM5HwASOSYAETkuABA5NwAP&#10;OkEADjpMAA07WQANO2gACzt6AAo7jQAJPKIABzy4AAc81QAIPPAACTv/AAo7/wCYTgAAjlQAAIVY&#10;AAB8WwAAclsAAGhaAABeWAAAU1UAAElSAAA+TgAANEsAACpHAAAhRAAAGEIDABJACwAQPxAADj8V&#10;AA4/HAANQCMADEArAAtANAAKQD4ACUFKAAdBVgAGQWUABEF2AANBigABQZ8AAEG0AABB0AABQe4A&#10;AUH8AAJA/wCVVAAAjFkAAINeAAB5YAAAcGAAAGZgAABdXgAAUVsAAEVXAAA6VAAAL1EAACVPAAAc&#10;TAAAFEoAAA5ICAALRw4ACEcSAAdHGQAGRyAABUgoAANIMQACSDsAAEhHAABIUwAASGIAAEhzAABI&#10;hgAASJsAAEixAABHzAAAR+0AAEf7AABH/wCSWgAAiWAAAIBjAAB3ZQAAbmYAAGVmAABZZAAATGAA&#10;AEBdAAA1WwAAKlkAACBXAAAXVQAAEFMAAAtSBwAFUQ0AAVARAABQFgAAUB0AAFAlAABQLgAAUDgA&#10;AFBDAABQUAAAUF4AAFBvAABQgwAAT5gAAE+uAABOyQAATusAAE37AABN/wCPYQAAhmYAAH1pAAB0&#10;bAAAbG0AAGFrAABTaQAARmcAADpkAAAvYwAAJGEAABpfAAASXgAADFwAAAZcBgAAWwsAAFoPAABa&#10;EwAAWhkAAFkhAABZKQAAWTMAAFk/AABZTAAAWVoAAFlrAABYfgAAWJQAAFerAABXxQAAVukAAFX7&#10;AABV/wCMaAAAgm0AAHpwAABycgAAZ3IAAFpxAABMcAAAP24AADNtAAAoawAAHWoAABRoAAANZwAA&#10;B2cAAABmAwAAZgkAAGUNAABlEQAAZBUAAGQcAABkJAAAZC4AAGQ6AABjRwAAY1UAAGNmAABjegAA&#10;YpAAAGGnAABgwQAAX+YAAF/6AABe/wCHbwAAf3QAAHh3AABueAAAYHgAAFJ3AABFdwAAOHYAACt2&#10;AAAgdAAAFnMAAA5zAAAHcgAAAHIAAAByAAAAcQUAAHEKAABxDgAAcBEAAHAXAABwHgAAcCcAAHAz&#10;AABvQAAAb1AAAG9gAABudAAAbosAAG2iAABsvAAAa+IAAGr4AABp/wCDdwAAfHsAAHN9AABlfgAA&#10;V38AAEl/AAA8fwAAL4AAACJ/AAAXfgAAD34AAAd+AAAAfwAAAH8AAAB/AAAAfgAAAH4FAAB+CgAA&#10;fg0AAH4RAAB+FwAAfiAAAH4rAAB9OQAAfUgAAH1ZAAB8bQAAfIQAAHucAAB6tgAAedoAAHj1AAB3&#10;/wCAfwAAd4IAAGmDAABbhQAATYYAAD+IAAAyiQAAJIkAABiJAAAPiQAAB4oAAACLAAAAjAAAAI0A&#10;AACNAAAAjAAAAIwAAACMAwAAjAgAAI0NAACNEQAAjRcAAI4iAACOLwAAjj8AAI1QAACNZAAAjHsA&#10;AIyVAACLrgAAis0AAInvAACJ/wB7hQAAbYgAAF6KAABQjQAAQo8AADSRAAAmkgAAGZMAAA6UAAAG&#10;lQAAAJYAAACYAAAAmgAAAJsAAACbAAAAmwAAAJsAAACbAAAAnAAAAJ0FAACdCwAAnhAAAJ8XAACg&#10;JAAAoDQAAKBGAACgWQAAn3AAAJ+KAACepQAAnsIAAJ3oAACc+QBwjAAAYY8AAFOSAABElgAANpkA&#10;ACebAAAZnAAAD50AAAWfAAAAoQAAAKMAAAClAAAAqAAAAKkAAACpAAAAqQAAAKoAAACrAAAArAAA&#10;AK0AAACuAQAAsAkAALIPAACzGAAAtCcAALQ5AAC1TQAAtGQAALR+AACzmgAAs7QAALPVAACz8ABk&#10;kwAAVZcAAEebAAA4nwAAKaIAABqkAAAOpgAABKgAAACrAAAArQAAALAAAAC0AAAAtgAAALgAAAC4&#10;AAAAuQAAALoAAAC8AAAAvQAAAL8AAADAAAAAwwAAAMUHAADJDwAAyhoAAMssAADMQAAAzVYAAM5v&#10;AADNiwAAzKgAAMzCAADM4gBYmwAASaAAADqlAAAsqQAAHKsAAA+uAAAEsQAAALQAAAC3AAAAugAA&#10;AL4AAADDAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADhBQAA&#10;5g8AAOceAADoMgAA6UgAAOpgAADrewAA65cAAOyuAADswgD/AAAA/wAAAP8AAAD/AAYA/wANAP8A&#10;FQD/ACEA/wAsAP8AOAD/AEMA/wBMAP4AVAD7AFsA+gBiAPgAaAD2AG4A9QB0APQAegDyAIAA8QCH&#10;AO8AjwDtAJcA6wChAOkArQDnAL0A5QDYAOQA8wDiAP8A4AD/ANAA/wDEAP8AvAD/ALYA/wD/AAAA&#10;/wAAAP8AAAD/AAAA/wAJAP8AEQD/ABwA/QAnAPkAMgD1AD0A8QBGAO0ATwDrAFYA6ABcAOYAYgDk&#10;AGgA4wBuAOEAcwDfAHkA3QCAANoAiADYAJEA1ACbANIApgDPALQAzADJAMkA6QDIAP8AxwD/AMEA&#10;/wC3AP8ArwD/AKsA/wD/AAAA/wAAAP8AAAD/AAAA+AAFAPIADgDuABcA6gAiAOYALADhADcA3QBA&#10;ANgASQDTAFAA0ABWAM4AXADMAGIAygBnAMgAbQDGAHMAxAB5AMIAgQDAAIoAvgCUALwAnwC5AKwA&#10;tgC+ALQA3QCzAPcAsQD/ALAA/wCoAP8AogD/AJ4A/wD/AAAA/wAAAPkAAADvAAAA5gAAAN8ACwDW&#10;ABIA0AAcAMwAJgDIADAAxAA6AMAAQgC9AEoAuwBQALgAVgC2AFsAtQBhALMAZgCxAGwAsAByAK4A&#10;egCsAIIAqQCMAKcAmAClAKUAowC0AKAAywCfAO4AnQD/AJwA/wCZAP8AlAD/AJEA/wD/AAAA9gAA&#10;AOoAAADdAAAAzwAAAMcABgDAAA8AuwAXALcAIACzACoAsAAzAK0AOwCqAEMApwBJAKUATwCjAFUA&#10;ogBaAKAAXwCeAGUAnQBrAJsAcgCZAHsAlwCFAJQAkACSAJ0AkACsAI4AvwCMAOIAiwD6AIkA/wCJ&#10;AP8AhgD/AIMA/wD0AAAA5AAAANQAAADIAAAAvwAAALUAAQCuAAsAqQASAKUAGwChACMAngAsAJsA&#10;NACYADwAlgBDAJQASQCSAE4AkABTAI4AWQCNAF4AiwBkAIkAawCHAHMAhQB9AIMAiACBAJUAfwCk&#10;AH0AtQB7AM8AeQDxAHgA/wB3AP8AdwD/AHUA/wDlAAAA0QAAAMMAAAC4AAAArwAAAKgAAACgAAYA&#10;mgAOAJUAFQCRAB4AjgAmAIsALQCIADUAhgA8AIQAQgCCAEcAgABNAH8AUgB9AFgAewBeAHkAZQB4&#10;AG0AdgB2AHMAgQBxAI4AbwCdAG0ArgBsAMQAagDnAGkA/QBoAP8AaAD/AGkA/wDVAwAAwwcAALYI&#10;AACrBgAAogAAAJsAAACUAAAAjQAKAIgAEACDABgAfwAgAHwAJwB6AC4AdwA1AHUAOwB0AEEAcgBH&#10;AHAATABvAFIAbQBYAGsAXwBpAGYAZwBwAGUAewBjAIgAYgCXAGAApwBeALsAXQDcAFwA9gBcAP8A&#10;WwD/AFsA/wDJDQAAuRAAAKwRAAChEAAAlw0AAI8IAACIAAAAggAFAHsADQB3ABIAcwAaAG8AIQBs&#10;ACgAagAvAGgANQBnADsAZQBBAGMARgBiAEwAYABSAF8AWQBdAGEAWwBqAFkAdQBXAIIAVQCRAFQA&#10;ogBTALUAUQDPAFAA7wBQAP8AUAD/AFAA/wC/FAAAsBgAAKQaAACZGQAAjxYAAIcRAAB/DQAAdwYA&#10;AHEACABrAA4AZwAUAGQAGwBhACIAXgApAF0ALwBbADUAWQA7AFgAQQBWAEYAVQBNAFMAVABSAFwA&#10;UABlAE4AcABMAH0ASwCNAEkAngBIALAARwDHAEYA6QBGAPsARgD/AEUA/wC4GwAAqiAAAJ4iAACT&#10;IgAAiR8AAIAaAAB3FQAAbxAAAGgLAABhBAoAXQAQAFkAFgBWAB0AVAAjAFIAKgBQADAATwA1AE4A&#10;OwBMAEEASwBIAEkATwBHAVcARgFhAEQCbABDAnkAQQOJAEADmgA+BK0APQTEADwF5QA8B/gAPAf/&#10;ADwH/wCyIgAApScAAJkpAACOKQAAhCcAAHsjAABxHgAAaRgAAGESAABaDQMAUwgMAE8FEQBMBRcA&#10;SgYeAEgGJABHBioARQcwAEQHNgBDCD0AQQhDAEAISwA+CVMAPQldADsKaAA6CnYAOAuHADcLmQA1&#10;C6wANAzCADMM5AAzDfkAMw3/ADQN/wCtJwAAoCwAAJUvAACLLwAAgC4AAHcqAABtJQAAZCAAAFwa&#10;AABUFAAATA8GAEYMDQBDDBIAQQwYAD8MHwA+DCUAPA0rADsNMgA6DTgAOA0/ADcORwA2DlAANA5a&#10;ADMOZgAxD3QAMA+FAC4QmAAtEKsALBDDACsR5QAsEfoALBH/AC0R/wCqLAAAnTEAAJI0AACHNQAA&#10;fTQAAHQxAABqKwAAYCcAAFghAABPGwAARxYAAEARCQA7EA8AORAUADcQGwA2ECEANBAnADMRLQAy&#10;ETQAMRE7ADARQwAuEk0ALRJXACwSYwAqE3EAKROCACcUlQAmFKkAJRXAACQV4wAlFvoAJhb/ACYV&#10;/wCmMQAAmjYAAI85AACFOgAAezkAAHE2AABnMQAAXS0AAFQoAABMIgAAQx0AADsXBQA1FA0AMhMR&#10;ADEUFwAvFB0ALhQkACwUKgArFTEAKhU4ACkWQAAoFkoAJxdUACYXYAAkGG8AIxiAACEZkwAgGacA&#10;Hxm+AB4a4AAfGvgAIBr/ACAa/wCjNAAAmDoAAI09AACDPgAAeT0AAG87AABlNwAAWzIAAFItAABJ&#10;KAAAQCMAADgeAQAwGQoALBgPACoYFAApGBoAJxggACYZJwAlGS0AJBo1ACMaPgAiG0cAIRtSACAc&#10;XgAfHWwAHR1+ABwdkQAaHqUAGR68ABgf3QAZH/YAGh//ABse/wChOAAAlT0AAItBAACBQgAAd0IA&#10;AG1AAABjPAAAWTcAAE8zAABGLgAAPSkAADUkAAAtIAcAJx0NACUdEgAjHRcAIR0dACEdJAAgHisA&#10;Hx4yAB4fOwAdH0UAHCBPABohXAAZIWoAGCJ7ABYijwAVIqMAFCO6ABMj2gAUI/UAFSP/ABYj/wCe&#10;PAAAk0EAAIlEAAB/RgAAdUYAAGxEAABiQQAAVzwAAE04AABENAAAPDAAADMrAAAqJgMAIyILACAh&#10;EAAeIRUAHCIbABsiIQAaIigAGiMwABkjOAAYJEIAFiVNABUlWQAUJmgAEyZ5ABImjQARJ6IAECe4&#10;AA4n1gAQKPQAESf/ABEn/wCcQAAAkUUAAIdIAAB9SgAAdEoAAGpJAABgRgAAVUEAAEw+AABDOgAA&#10;OjYAADEyAAAoLQAAICkJABsnDgAZJxIAGCcYABYnHwAVKCUAFCgtABMoNgASKUAAEilLABEqVwAQ&#10;KmYADit3AA4riwANLJ8ADCy1AAsszwAMLO8ADSz/AA0r/wCZRAAAj0kAAIVMAAB8TgAAc08AAGlO&#10;AABeSwAAU0cAAEpEAABCQAAAOT0AAC84AAAlNAAAHTAFABYtDAAULBAAEy0VABItHAARLSMAEC0q&#10;AA8uMwAOLj0ADS9IAA0vVQAMMGMACjB0AAkwiAAIMZwABjGxAAYxywAGMesABzD8AAgw/wCXSAAA&#10;jU0AAINRAAB6UwAAcVQAAGdSAABdUAAAUkwAAElKAABARgAANUIAACs+AAAiOgAAGjcBABI0CQAP&#10;Mw4ADjMTAA0zGQANMyAADDQoAAs0MQAKNTsACDVGAAc1UgAFNmAABDZxAAI2hAAANpkAADavAAA2&#10;yAAANugAADb5AAE1/wCUTQAAilIAAIFWAAB4WAAAb1kAAGVYAABbVQAAUVIAAEdPAAA8TAAAMUgA&#10;ACdEAAAeQQAAFj8AABA8BwALOg0ACToRAAg7FwAGOx4ABTsmAAQ7LgACOzgAATxDAAA8TwAAPF4A&#10;ADxuAAA8gQAAPJcAADysAAA7xQAAO+cAADv4AAA7/wCRUgAAiFgAAH9cAAB2XQAAbV4AAGNdAABa&#10;XAAATlgAAEJUAAA3UQAALU4AACNLAAAaSQAAEkYAAA1EBgAHQwwAA0MQAABDFQAAQxsAAEMjAABD&#10;KwAAQzUAAENAAABDTQAAQ1sAAENrAABDfgAAQ5QAAEKqAABCwwAAQeYAAEH5AABB/wCOWAAAhl4A&#10;AH1hAABzYwAAa2QAAGJjAABXYQAASV0AAD1aAAAyWAAAJ1UAAB5TAAAVUQAADk8AAAlNBQACTQsA&#10;AEwOAABMEwAASxgAAEsfAABLKAAASzIAAEs9AABLSQAAS1cAAEtnAABKewAASpAAAEmnAABJwAAA&#10;SOQAAEj4AABH/wCLXwAAg2QAAHpnAABxaQAAaWoAAF5pAABQZgAAQ2QAADdhAAAsXwAAIV0AABhb&#10;AAAQWQAAClgAAANXAwAAVwkAAFYNAABVEAAAVRUAAFQbAABUIwAAVC0AAFQ5AABURQAAVFMAAFRk&#10;AABTdwAAU40AAFKkAABRvQAAUOIAAFD4AABP/wCIZwAAf2sAAHduAABvcAAAZXAAAFduAABKbAAA&#10;PWsAADBpAAAlaAAAGmYAABFkAAALYwAABGIAAABiAQAAYQYAAGALAABgDgAAXxIAAF8XAABfHgAA&#10;XigAAF4zAABeQAAAXk8AAF5fAABdcgAAXYgAAFygAABbuQAAWt8AAFn3AABY/wCEbgAAfHIAAHV1&#10;AABrdgAAXXUAAE90AABCcwAANXMAAChyAAAdcAAAE28AAAxuAAAEbgAAAG4AAABuAAAAbAIAAGwH&#10;AABrCwAAaw4AAGsSAABqGQAAaiIAAGotAABqOgAAaUkAAGlaAABpbAAAaIMAAGebAABmtQAAZdgA&#10;AGT1AABk/wCAdQAAenkAAHB7AABiewAAVHwAAEZ8AAA5fAAALHwAAB97AAAUegAADXoAAAR6AAAA&#10;egAAAHoAAAB6AAAAeQAAAHkBAAB4BgAAeAsAAHgOAAB4EwAAeBoAAHglAAB4MgAAd0EAAHdSAAB3&#10;ZQAAdnwAAHWVAAB0rwAAc84AAHLxAABx/wB+fQAAdYAAAGeBAABYggAASoMAADyEAAAuhQAAIYUA&#10;ABWFAAANhQAAA4UAAACGAAAAhwAAAIgAAACIAAAAhwAAAIcAAACHAAAAhwQAAIcJAACHDgAAiBMA&#10;AIgcAACIKQAAiDgAAIdKAACHXQAAhnMAAIaNAACFpwAAhMUAAIPsAACC/gB4hAAAaoYAAFyIAABN&#10;igAAP4wAADGOAAAjjwAAFo8AAA2QAAACkQAAAJIAAACTAAAAlQAAAJYAAACWAAAAlgAAAJYAAACW&#10;AAAAlwAAAJcAAACXBwAAmA0AAJkTAACaHwAAmi0AAJo/AACaUgAAmmgAAJmDAACZnwAAmLoAAJfi&#10;AACW+ABtigAAX40AAFCQAABBkwAAM5YAACSXAAAWmAAADZkAAAGbAAAAnQAAAJ8AAAChAAAApAAA&#10;AKUAAACkAAAApQAAAKUAAACmAAAApwAAAKgAAACpAAAAqgQAAKwMAACuEwAAriEAAK4zAACuRwAA&#10;rl0AAK52AACukwAArq4AAK3NAACs7wBhkQAAU5UAAESYAAA1nAAAJp8AABehAAANowAAAKUAAACn&#10;AAAAqgAAAKwAAACwAAAAsgAAALQAAACzAAAAtAAAALUAAAC3AAAAuAAAALkAAAC7AAAAvQAAAL8B&#10;AADDCwAAxRUAAMUlAADGOQAAx08AAMdoAADGhQAAxqIAAMa8AADG3gBVmQAAR50AADiiAAAppgAA&#10;GagAAA2rAAAArQAAALEAAAC0AAAAtwAAALoAAAC/AAAAwQAAAMQAAADDAAAAxQAAAMYAAADIAAAA&#10;ygAAAM0AAADPAAAA0gAAANYAAADbAAAA4AwAAOEYAADjKwAA5EEAAOVaAADmdAAA5pEAAOWsAADl&#10;xAD/AAAA/wAAAP8AAAD/AAEA/wAKAP8AEgD/AB0A/wAoAP8ANAD/AD4A/QBIAPoAUAD3AFcA9QBd&#10;APQAYwDyAGkA8ABvAO8AdADtAHsA6wCBAOkAiQDoAJIA5gCcAOQAqADiALcA3wDNANwA7gDZAP8A&#10;2QD/AMoA/wC+AP8AtQD/ALAA/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADwD8ABgA+AAjAPQALgDw&#10;ADgA6wBCAOgASgDlAFEA4gBYAOAAXQDeAGMA3ABoANkAbgDWAHQA1AB7ANEAggDPAIsAzQCVAMoA&#10;oQDIAK8AxQDBAMIA4wDAAPsAwAD/ALsA/wCwAP8AqAD/AKQA/wD/AAAA/wAAAP8AAAD7AAAA8wAB&#10;AO0ADADoABMA4wAeAOAAKADaADIA0wA8AM8ARADMAEsAyQBRAMYAVwDEAF0AwgBiAMEAZwC/AG0A&#10;vQB0ALsAewC5AIQAtwCOALQAmQCyAKcArwC3AK0A0ACrAPIAqgD/AKkA/wChAP8AmwD/AJcA/wD/&#10;AAAA/wAAAPQAAADpAAAA4AAAANUACADOABAAyQAYAMUAIgDBACsAvAA1ALkAPQC2AEUAswBLALEA&#10;UQCvAFYArgBbAKwAYQCqAGYAqQBtAKYAdACkAHwAogCGAKAAkgCeAJ8AnACuAJkAwwCXAOcAlgD/&#10;AJUA/wCSAP8AjQD/AIoA/wD8AAAA8AAAAOMAAADUAAAAyAAAAL8AAwC5AA0AswATAK8AHACsACUA&#10;qQAuAKUANgCjAD4AoABEAJ4ASgCdAFAAmwBVAJkAWgCXAF8AlgBmAJQAbACSAHUAkAB+AI4AigCL&#10;AJcAiQCmAIcAuACFANYAhAD2AIIA/wCBAP8AfgD/AHwA/wDtAAAA3QAAAMwAAADBAAAAuAAAAK4A&#10;AACnAAkAogAQAJ4AFwCaAB8AlwAnAJQALwCRADcAjwA9AI0AQwCLAEkAiQBOAIgAUwCGAFkAhABf&#10;AIIAZQCAAG0AfgB3AHwAggB6AI8AeACeAHUArwBzAMcAcgDsAHEA/wBwAP8AcAD/AG4A/wDdAAAA&#10;yQAAALwAAACxAAAAqQAAAKEAAACZAAMAkwAMAI4AEgCKABkAhwAhAIQAKQCBADAAfwA3AH0APQB7&#10;AEIAeQBIAHgATQB2AFIAdABYAHIAXwBxAGcAbwBwAGwAewBqAIgAaACXAGYAqABlALwAYwDhAGIA&#10;+gBhAP8AYQD/AGEA/wDNAQAAvAUAAK8FAAClAgAAnAAAAJQAAACNAAAAhgAIAIEADgB8ABQAeAAb&#10;AHUAIwByACkAcAAwAG4ANgBtADwAawBBAGkARwBoAEwAZgBSAGQAWQBjAGAAYQBpAF8AdABdAIEA&#10;WwCQAFkAoQBXALQAVgDQAFUA8gBVAP8AVAD/AFUA/wDBDAAAsg4AAKYPAACbDgAAkgsAAIkFAACC&#10;AAAAewACAHUACwBwABAAbAAWAGgAHQBmACMAYwAqAGEAMABgADYAXgA7AF0AQQBbAEYAWgBMAFgA&#10;UwBWAFsAVABkAFIAbgBRAHsATwCKAE0AmwBMAK4ASwDGAEoA6gBJAP4ASQD/AEkA/wC5EgAAqhYA&#10;AJ4XAACUFgAAihMAAIEQAAB5CwAAcQMAAGsABgBlAA0AYQARAF0AGABaAB4AWAAkAFYAKgBUADAA&#10;UwA2AFEAOwBQAEEATgBHAE0ATgBLAFYASQBfAEcAaQBGAHYARACFAEMAlwBBAKkAQAC/AD8A4gA/&#10;APgAPgD/AD8A/wCyGQAApB4AAJgfAACOHwAAhBwAAHoYAAByEgAAag4AAGIIAABcAQgAVwAOAFMA&#10;EwBQABkATgAfAEwAJQBKACsASAAwAEcANgBGADwARABCAEMASQBBAFEAPwBaAD4AZQA8AHIAOgCB&#10;ADkAkwA4AKUANgC6ADYA2wA1APQANQD/ADUA/wCsIAAAnyQAAJQmAACJJgAAfyQAAHUgAABsGwAA&#10;ZBUAAFwQAABUDAEATgYKAEoCDwBHABQARAAaAEIAIABAACUAPwArAD4BMQA8ATcAOwI+ADkCRQA4&#10;A00ANgNWADUEYQAzBG4AMQV+ADAFkAAvBaMALQa4ACwG1AAsB/AALAj/ACwI/wCoJQAAmyoAAJAs&#10;AACGLQAAeysAAHInAABoIgAAXx0AAFcXAABPEgAASA4EAEEKCwA+BxAAOwYVADkHGwA4ByEANggm&#10;ADUILAAzCDIAMgk5ADEJQQAvCUkALgpTACwKXgArC2wAKQt8ACgMjwAmDKIAJQy3ACQM0wAjDfAA&#10;JA3/ACUN/wCkKgAAmC8AAI0yAACDMgAAeTEAAG8uAABlKQAAXCQAAFMfAABLGQAAQxMAADwQBgA1&#10;DQwAMwwRADEMFgAvDBwALg0iAC0NKAArDS4AKg01ACkNPQAnDkYAJg5QACQOXAAjD2oAIg97ACAQ&#10;jgAfEKIAHRC3ABwQ1AAdEfIAHRH/AB4R/wChLwAAlTMAAIo2AACANwAAdjYAAG0zAABjLwAAWSoA&#10;AFAlAABIIAAAPxoAADgVAAAwEQgALBAOACoQEgAoEBgAJxAeACUQJAAkECoAIxEyACIROgAhEUMA&#10;IBJOAB4SWgAdE2gAGxN4ABoTiwAYFKAAFxS1ABYU0QAWFfEAFxX/ABgU/wCeMwAAkzcAAIg6AAB+&#10;OwAAdDsAAGs4AABhNAAAVy8AAE4rAABFJgAAPSEAADQcAAAtFwUAJhMMACMTEAAiExUAIBMaAB8T&#10;IQAeFCcAHRQvABwVNwAbFUEAGhZLABkWVwAXF2UAFhd2ABQYiQATGJ4AEhizABEZzgARGe8AEhn/&#10;ABMZ/wCcNgAAkTsAAIY+AAB8PwAAcz8AAGk9AABfOQAAVTUAAEwwAABDLAAAOicAADIiAAAqHgEA&#10;IhkJAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj4AFRpJABMbVQASG2MAERx0ABAchwAP&#10;HZwADh2xAA0dywANHewADh3/AA8d/wCZOgAAjz8AAIRCAAB7RAAAcUMAAGhCAABePgAAUzoAAEo2&#10;AABBMgAAOS0AADEpAAAoJQAAICAGABodDAAXHBAAFRwVABQdGwAUHSIAEx0pABIeMgARHzwAEB9G&#10;ABAgUwAOIGEADSFxAAwhhQALIpkACiKuAAkixwAJIucACiL7AAsh/wCXPgAAjEMAAINGAAB5SAAA&#10;cEgAAGdGAABcRAAAUj8AAEk7AABAOAAAODQAAC8wAAAnLAAAHicDABYjCgASIQ4AESETABAiGQAQ&#10;IiAADyInAA4jLwANJDkADCREAAslUAAKJV4ACSZvAAcmggAGJpYABCasAAMmxAAEJuUABCb3AAYm&#10;/wCVQgAAikcAAIFKAAB4TAAAb0wAAGVLAABbSAAAUEQAAEdBAAA/PgAANzsAAC02AAAkMQAAGy0A&#10;ABMqBwAPKA0ADScRAA0oFgAMKB0ACyglAAopLQAJKTcABypCAAYqTgAEK1wAAytsAAErfwAAK5QA&#10;ACupAAArwQAAK+MAACv2AAAq/wCSRgAAiEsAAH9PAAB2UQAAbVEAAGNQAABaTQAAT0oAAEdHAAA+&#10;RAAAM0AAACk8AAAgOAAAFzQAABExBQAMLwwACS4QAAcuFQAGLxsABS8jAAMvKwACMDUAADA/AAAw&#10;TAAAMVkAADFpAAAxfAAAMZEAADGnAAAwvwAAMOEAADD1AAAv/wCQSwAAhlAAAH1UAAB1VgAAa1YA&#10;AGJVAABYUwAATlAAAEVNAAA6SQAAL0UAACVCAAAcPgAAFDsAAA45BQAJNwsABDYPAAE2EwAANhkA&#10;ADYgAAA2KQAANjIAADc9AAA3SQAAN1cAADdnAAA3eQAAN48AADalAAA2vQAANuAAADX1AAA1/wCN&#10;UAAAhFYAAHxaAAByWwAAaVsAAGBbAABXWQAATFYAAEBSAAA1TgAAKksAACBIAAAXRgAAEEMAAAtB&#10;BAAEQAoAAD8OAAA+EQAAPhYAAD4dAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dgAAPYwAAD2j&#10;AAA8uwAAPN4AADv1AAA7/wCKVwAAglwAAHlfAABwYQAAaGEAAF9hAABUXgAAR1sAADpXAAAvVQAA&#10;JVIAABtQAAASTQAADEsAAAZKAwAASQkAAEgNAABHEAAARxQAAEYaAABGIgAARiwAAEY3AABGQwAA&#10;RlEAAEZgAABFcwAARYkAAESgAABEuAAAQ9wAAEL1AABC/wCIXQAAf2IAAHdlAABuZwAAZ2gAAFtm&#10;AABOYwAAQWEAADReAAApXAAAH1oAABVXAAAOVgAAB1QAAABTAQAAUgYAAFELAABRDgAAUBEAAE8W&#10;AABPHgAATycAAE8yAABPPwAAT00AAE5dAABObwAAToUAAE2dAABMtQAAS9gAAEr1AABK/wCFZQAA&#10;fGkAAHRsAABtbgAAYm0AAFRrAABHaQAAOmcAAC1lAAAiZAAAGGIAABBgAAAJXwAAAF4AAABeAAAA&#10;XQMAAFwIAABbDAAAWg8AAFoTAABZGQAAWSIAAFktAABZOgAAWUgAAFhYAABYawAAV4EAAFeZAABW&#10;sgAAVdIAAFT0AABT/wCBbAAAeXAAAHNzAABocwAAWnIAAExxAAA/cAAAMm8AACVuAAAabAAAEWsA&#10;AAlqAAAAagAAAGkAAABpAAAAaAAAAGcDAABmCAAAZgwAAGYPAABlFAAAZRwAAGUnAABkNAAAZEMA&#10;AGRTAABkZQAAY3sAAGKUAABhrQAAYM0AAF/xAABe/wB9dAAAd3cAAG55AABfeQAAUXkAAEN5AAA2&#10;eAAAKXgAABx3AAARdgAACnUAAAB1AAAAdQAAAHYAAAB1AAAAdAAAAHQAAABzAgAAcwcAAHMMAABy&#10;EAAAchUAAHIgAAByLAAAcjsAAHFMAABxXwAAcXQAAHCOAABvqAAAbsYAAGztAABr/wB7ewAAcn4A&#10;AGR+AABVfwAAR4AAADmBAAArggAAHoEAABKBAAAKgQAAAIEAAACCAAAAgwAAAIMAAACDAAAAggAA&#10;AIIAAACCAAAAggAAAIIFAACCCgAAgg8AAIIXAACCIwAAgjIAAIJDAACBVgAAgWwAAICGAAB/oQAA&#10;fr0AAH3mAAB8/AB2ggAAaIMAAFmFAABLhwAAPIkAAC6KAAAgiwAAE4sAAAqLAAAAjAAAAI0AAACP&#10;AAAAkQAAAJIAAACRAAAAkQAAAJEAAACRAAAAkQAAAJIAAACSAgAAkwkAAJQPAACUGQAAlCcAAJQ4&#10;AACUTAAAk2IAAJN8AACTmAAAkrMAAJHYAACQ9gBqiAAAXIoAAE2NAAA/kAAAMJIAACGUAAAUlQAA&#10;CpYAAACXAAAAmQAAAJsAAACdAAAAnwAAAKAAAACgAAAAoAAAAKAAAAChAAAAogAAAKMAAACkAAAA&#10;pQAAAKYHAACoEAAAqBwAAKgtAACpQAAAqVYAAKlvAACpiwAAqKgAAKfHAACm7ABfjwAAUJIAAEGW&#10;AAAzmQAAI5wAABSdAAAKnwAAAKEAAACjAAAApgAAAKgAAACsAAAArgAAAK8AAACvAAAAsAAAALAA&#10;AACyAAAAswAAALQAAAC2AAAAtwAAALoAAAC9BwAAvxAAAL8fAADAMwAAwEkAAMBiAADAfgAAwJsA&#10;AMC3AAC/2ABTlwAARJsAADWfAAAmowAAFqUAAAunAAAAqgAAAK0AAACwAAAAswAAALYAAAC7AAAA&#10;vQAAAMAAAAC/AAAAwQAAAMIAAADEAAAAxgAAAMgAAADKAAAAzAAAAM8AAADTAAAA2gcAANsTAADd&#10;JQAA3jsAAN9TAADgbgAA34wAAN2pAADdwgD/AAAA/wAAAP8AAAD/AAAA/wAHAP8AEAD/ABkA/wAk&#10;AP8ALwD8ADoA+QBDAPUASwDzAFIA8QBZAO8AXgDtAGQA6wBpAOkAbwDnAHUA5gB8AOQAhADiAI0A&#10;4ACXAN0AogDaALEA1QDFANIA6ADQAP8AzwD/AMQA/wC4AP8ArwD/AKkA/wD/AAAA/wAAAP8AAAD/&#10;AAAA/wACAPsADQD3ABUA8wAfAO8AKQDqADQA5gA9AOIARQDeAEwA2wBTANgAWADUAF4A0gBjANAA&#10;aQDOAG4AzAB1AMoAfQDIAIUAxgCQAMIAmwDAAKkAvgC6ALsA2QC5APcAuAD/ALQA/wCpAP8AogD/&#10;AJ0A/wD/AAAA/wAAAP8AAAD2AAAA7gAAAOcACgDhABEA3AAaANcAIwDQAC4AywA3AMcAPwDEAEYA&#10;wQBNAL8AUgC9AFgAuwBdALkAYgC4AGgAtgBuALQAdQCxAH4ArwCIAK0AkwCqAKEAqACxAKYAyACk&#10;AO0AogD/AKIA/wCbAP8AlQD/AJEA/wD/AAAA/AAAAO4AAADjAAAA2AAAAM0ABQDGAA4AwQAVAL0A&#10;HgC5ACcAtQAwALIAOACvAEAArABGAKoATACoAFEApwBWAKUAWwCjAGEAoQBnAJ8AbgCeAHYAmwCA&#10;AJkAjACXAJkAlACoAJIAvACQAN8AjgD7AI4A/wCLAP8AhgD/AIMA/wD4AAAA6QAAANwAAADMAAAA&#10;wQAAALgAAACyAAoArAARAKgAGAClACEAogApAJ4AMgCcADkAmQA/AJcARQCVAEoAlABQAJIAVQCQ&#10;AFoAjwBgAI0AZwCLAG8AiQB4AIYAhACEAJEAggCgAIAAsgB9AMwAfADxAHsA/wB6AP8AdwD/AHUA&#10;/wDmAAAA0wAAAMYAAAC7AAAAsQAAAKcAAAChAAUAmwANAJcAEwCTABsAkAAjAIwAKwCKADIAiAA4&#10;AIYAPgCEAEQAggBJAIEATgB/AFMAfQBZAHsAYAB5AGgAdwBxAHUAfABzAIkAcACYAG8AqQBtAL8A&#10;awDmAGoA/wBpAP8AaQD/AGcA/wDTAAAAwwAAALUAAACrAAAAowAAAJsAAACSAAAAjAAKAIcAEACD&#10;ABYAfwAdAH0AJAB6ACsAeAAyAHYAOAB0AD0AcgBCAHEASABvAE0AbQBTAGwAWQBqAGEAaABqAGYA&#10;dABkAIEAYQCRAF8AogBeALYAXADVAFsA9wBbAP8AWgD/AFoA/wDFAAAAtgIAAKkCAACfAAAAlgAA&#10;AI4AAACHAAAAgAAFAHoADAB1ABEAcQAYAG4AHgBrACUAaQArAGcAMQBmADcAZAA8AGMAQQBhAEcA&#10;XwBNAF4AUwBcAFsAWgBkAFgAbgBWAHsAVACKAFIAmwBRAK4AUADIAE8A7gBOAP8ATgD/AE0A/wC7&#10;CgAArA0AAKANAACVDAAAjAgAAIMCAAB8AAAAdQAAAG4ACABpAA4AZQATAGIAGQBfAB8AXQAlAFsA&#10;KwBZADEAWAA2AFYAOwBVAEEAUwBHAFEATgBQAFUATgBeAEwAaABKAHUASACEAEcAlQBFAKgARAC/&#10;AEMA5ABCAPwAQgD/AEIA/wCyEQAApRQAAJkVAACOEwAAhBEAAHsNAABzCAAAbAAAAGUAAwBfAAsA&#10;WwAPAFcAFABUABoAUQAfAE8AJQBOACsATAAwAEsANgBJADwASABCAEYASABFAFAAQwBZAEEAYwA/&#10;AG8APgB+ADwAkAA7AKMAOgC4ADkA2QA4APUAOAD/ADgA/wCsFwAAnxsAAJMdAACJHAAAfxkAAHUV&#10;AABsEAAAZAwAAF0GAABWAAYAUQAMAE0AEABKABUARwAaAEUAIABEACYAQgArAEEAMQA/ADYAPgA9&#10;ADwARAA7AEsAOQBUADcAXwA2AGsANAB6ADIAjAAxAJ4AMACzAC8AzgAvAO8ALgD/AC4A/wCnHgAA&#10;miIAAI8kAACEJAAAeiEAAHEdAABnGAAAXxMAAFcOAABQCgAASQMIAEUADQBBABEAPgAWADwAGwA6&#10;ACEAOQAmADcALAA2ADIANAA4ADMAPwAxAEcAMABQAC4AWwAtAGcAKwB2ACoAiAAoAJwAJwCwACYA&#10;yQAlAOoAJQH7ACUB/wCiIwAAligAAIsqAACBKgAAdygAAG0lAABkIAAAWxsAAFIVAABLEAAAQwwC&#10;AD0HCQA5Aw4ANgESADMBFwAxARwAMAEiAC8CJwAtAi0ALAM0ACoDOwApBEMAKARNACYFWAAlBWUA&#10;IwZ0ACIGhgAgBpoAHweuAB4HxgAdB+cAHQj4AB0J/wCfKAAAky0AAIgvAAB+LwAAdC4AAGorAABh&#10;JgAAWCEAAE8cAABHFwAAPxIAADgOBAAxCwoALggOACsHEgApBxcAKAgdACcIIwAlCCkAJAkwACMJ&#10;NwAhCkAAIApKAB8LVQAdC2IAGwxyABoMhQAYDJkAFwytABYMxgAVDeYAFQ35ABYN/wCcLQAAkDEA&#10;AIY0AAB8NAAAcjMAAGgxAABfLAAAVScAAEwjAABEHQAAPBgAADQTAAAtEAYAJg0LACQMDwAiDBMA&#10;IQwZAB8MHwAeDSUAHQ0sABsNNAAaDj0AGQ5HABcOUwAWDmEAFA9xABMQhAASEJgAERCuABAQxgAQ&#10;EOgAEBD7ABEQ/wCZMQAAjjUAAIQ4AAB6OQAAcDgAAGc2AABdMgAAUy0AAEooAABCJAAAOR8AADEa&#10;AAAqFQEAIxEHAB0QDQAbDxAAGQ8VABgQGwAXECEAFhApABUQMQAUEToAExFFABISUQAREl8AEBJv&#10;AA4TggAOE5YADROrAAsTwgALFOMADBT6AA0T/wCXNQAAjDkAAII8AAB4PQAAbz0AAGU6AABbNwAA&#10;UjIAAEkuAABAKgAANyUAAC8hAAAoHAAAIBgDABkUCgAVEg4AFBISABMTGAASEx8AERQmABEULgAQ&#10;FDgADxVCAA4WTwANFlwADBdsAAsXfwAJGJMACBioAAYYvwAHGOAABxj1AAkY/wCVOAAAij0AAIBA&#10;AAB3QQAAbUEAAGQ/AABaPAAAUDgAAEczAAA+MAAANisAAC4nAAAnIwAAHx8AABcaCAASFw0AEBcR&#10;AA8XFgAOGBwADhgjAA0ZLAAMGjUACxpAAAobTAAJG1oABxxpAAUcfAAEHZEAAh2mAAEdvAACHN0A&#10;AhzyAAMc/wCTPAAAiEEAAH9EAAB1RQAAbEUAAGNEAABZQQAATz0AAEY5AAA+NgAANTIAAC4uAAAl&#10;KgAAHSUAABQhBAAPHQsADR0QAAwdFAALHRoACh4iAAgeKgAHHzMABiA+AAQgSgADIVcAASFnAAAh&#10;eQAAIY4AACGkAAAhugAAIdsAACHyAAAg/gCQQAAAhkUAAH1IAAB0SgAAa0oAAGJJAABYRgAATkIA&#10;AEU/AAA9PAAANTkAACs0AAAiLwAAGSsAABIoBAANJAoACSMOAAYjEgAFIxkABCQgAAIkKAABJTEA&#10;ACU8AAAlSAAAJlUAACZlAAAmdwAAJowAACaiAAAmuQAAJtkAACXyAAAl/gCORQAAhEkAAHtNAABz&#10;TwAAak8AAGBOAABXSwAATUgAAERFAAA8QgAAMT0AACc5AAAeNQAAFTIAAA8uAwAKLAoABSsOAAEq&#10;EQAAKhYAACoeAAAqJgAAKy8AACs5AAArRQAALFMAACxiAAAsdQAALIoAACugAAArtwAAK9YAACry&#10;AAAq/wCMSQAAgk4AAHpSAABxVAAAaFQAAF9TAABWUQAATE4AAENLAAA3RwAALUMAACM/AAAaPAAA&#10;EjgAAAw2AwAGMwkAADINAAAyEAAAMRQAADEbAAAxIwAAMSwAADI3AAAyQwAAMlAAADJgAAAycgAA&#10;MocAADGeAAAxtQAAMNQAADDyAAAv/wCJTwAAgFQAAHhXAABvWQAAZlkAAF5ZAABVVwAASVMAAD5P&#10;AAAyTAAAKEgAAB5FAAAVQgAADkAAAAg9AgABPAgAADsMAAA6DwAAORIAADkYAAA5IAAAOSkAADk0&#10;AAA5QAAAOU4AADldAAA5bwAAOIUAADicAAA3swAAN9IAADbyAAA1/wCHVQAAf1oAAHZdAABtXwAA&#10;ZV8AAF1fAABSXAAARFgAADhVAAAtUgAAIk8AABhMAAAQSgAACkgAAANGAQAARQYAAEQKAABDDQAA&#10;QhAAAEEVAABBHQAAQSYAAEExAABBPQAAQUoAAEFaAABBbAAAQIEAAD+ZAAA/sQAAPtAAAD3yAAA8&#10;/wCEXAAAfGAAAHNjAABsZQAAZGYAAFlkAABLYQAAPl4AADJbAAAmWQAAHFYAABJUAAAMUgAABFEA&#10;AABPAAAATgMAAE0IAABMDAAASw4AAEsSAABKGQAASiIAAEosAABKOQAASkcAAEpWAABJaAAASX4A&#10;AEiWAABHrwAARs0AAEXxAABE/wCBYwAAeWcAAHJqAABrbAAAYGsAAFJpAABEZgAAN2QAACpiAAAf&#10;YAAAFV4AAA1dAAAGWwAAAFoAAABZAAAAWAAAAFcEAABWCAAAVgwAAFUQAABUFAAAVB0AAFQnAABU&#10;NAAAVEIAAFNSAABTZAAAUnkAAFKSAABRqwAAUMoAAE/vAABO/wB+agAAd24AAHBxAABmcQAAWHAA&#10;AEpvAAA8bQAAL2wAACJqAAAXaQAADmcAAAZmAAAAZQAAAGUAAABlAAAAYwAAAGIAAABiBAAAYQgA&#10;AGENAABgEAAAYBcAAGAhAABfLgAAXzwAAF9NAABeXgAAXnQAAF2NAABcpwAAW8UAAFrtAABZ/wB7&#10;cgAAdXYAAGt3AABddgAAT3YAAEF1AAAzdQAAJnQAABlzAAAQcgAAB3EAAABxAAAAcQAAAHEAAABx&#10;AAAAbwAAAG8AAABuAAAAbgIAAG4IAABtDAAAbREAAG0aAABtJgAAbDUAAGxGAABrWAAAa20AAGqG&#10;AABpoQAAaL4AAGfoAABm/gB5egAAcHwAAGF8AABTfQAARH0AADZ+AAAofgAAG30AABB9AAAHfQAA&#10;AH0AAAB9AAAAfgAAAH8AAAB+AAAAfQAAAH0AAAB8AAAAfAAAAHwAAAB8BgAAfAwAAHwSAAB8HQAA&#10;fCwAAHw8AAB8TwAAe2UAAHt+AAB6mgAAebYAAHjfAAB3+gBzgAAAZYEAAFaDAABIhAAAOYYAACuH&#10;AAAdhwAAEYcAAAeIAAAAiAAAAIkAAACKAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAAAAjAAAAIwA&#10;AACNAAAAjQQAAI4MAACOEwAAjyEAAI4yAACORgAAjlsAAI10AACNkAAAjK0AAIvOAACK8wBohgAA&#10;WogAAEuLAAA8jQAALY8AAB6QAAARkQAAB5IAAACTAAAAlQAAAJcAAACZAAAAmwAAAJwAAACbAAAA&#10;mwAAAJwAAACcAAAAnQAAAJ4AAACeAAAAnwAAAKEDAACiDAAAohYAAKMmAACjOgAAo08AAKNoAACi&#10;hgAAoqIAAKLAAACh6ABcjQAATZAAAD+TAAAwlgAAIZkAABKaAAAHmwAAAJ0AAACgAAAAogAAAKQA&#10;AACoAAAAqgAAAKsAAACqAAAAqwAAAKwAAACtAAAArgAAAK8AAACxAAAAsgAAALQAAAC3AQAAuQ0A&#10;ALkaAAC6LQAAukMAALpbAAC6dwAAu5QAALuxAAC50gBQlQAAQZgAADKcAAAjoAAAE6IAAAikAAAA&#10;pwAAAKoAAACsAAAArwAAALIAAAC3AAAAuQAAALsAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMIAAADE&#10;AAAAxgAAAMkAAADNAAAA0gEAANQPAADVHwAA1zUAANhNAADYaQAA14YAANejAADWvQD/AAAA/wAA&#10;AP8AAAD/AAAA/wADAP8ADQD/ABUA/wAgAPwAKwD4ADUA9AA/APAARwDuAE4A6wBUAOkAWgDnAF8A&#10;5QBkAOMAagDhAHAA3wB2AN0AfgDbAIcA2ACRANMAnQDPAKsAzQC9AMsA4ADJAPsAxwD/AL0A/wCx&#10;AP8AqQD/AKMA/wD/AAAA/wAAAP8AAAD/AAAA/AAAAPYACwDxABEA7QAbAOkAJQDkADAA3wA5ANoA&#10;QQDVAEgA0QBOAM8AVADNAFkAywBeAMkAYwDHAGkAxQBvAMMAdwDAAH8AvgCKALsAlQC4AKMAtgC0&#10;ALQAzQCyAPIAsAD/AKwA/wCjAP8AnAD/AJcA/wD/AAAA/wAAAPoAAADxAAAA6AAAAOAABgDZAA4A&#10;0gAWAM4AHwDIACkAxAAyAMAAOgC9AEEAugBIALgATQC2AFMAtABYALIAXQCwAGIArgBpAKwAbwCq&#10;AHgAqACCAKYAjgCkAJsAoQCrAJ8AwACdAOYAmwD/AJoA/wCUAP8AjgD/AIoA/wD/AAAA9gAAAOgA&#10;AADcAAAAzgAAAMYAAQC/AAsAugARALYAGgCyACIArgArAKoANACoADsApQBBAKMARwChAEwAnwBR&#10;AJ4AVgCcAFwAmgBiAJkAaACXAHAAlQB6AJIAhgCQAJMAjQCiAIsAtQCJANMAhwD3AIYA/wCEAP8A&#10;fwD/AHwA/wDyAAAA4wAAANIAAADFAAAAugAAALEAAACrAAcApQAOAKEAFACeABwAmgAlAJcALQCU&#10;ADQAkgA6AJAAQACOAEUAjQBKAIsAUACJAFUAiABbAIYAYQCEAGkAggByAH8AfQB9AIsAewCaAHgA&#10;qwB2AMQAdADrAHMA/wBzAP8AcAD/AG4A/wDfAAAAzAAAAL8AAAC0AAAAqwAAAKEAAACaAAIAlAAL&#10;AJAAEACMABcAiAAeAIUAJgCDAC0AgQAzAH8AOQB9AD8AewBEAHkASQB4AE4AdgBUAHQAWgBzAGIA&#10;cABrAG4AdQBsAIMAagCSAGgAowBmALgAZADeAGMA+wBiAP8AYgD/AGAA/wDMAAAAvAAAAK8AAACl&#10;AAAAnQAAAJQAAACMAAAAhgAHAIEADQB8ABIAeAAZAHUAHwBzACYAcQAtAG8AMgBtADgAawA9AGoA&#10;QgBoAEgAZwBOAGUAVABjAFsAYQBkAF8AbgBdAHsAWwCKAFkAmwBXAK8AVgDLAFUA8gBUAP8AVAD/&#10;AFQA/wC+AAAAsAAAAKQAAACZAAAAkAAAAIgAAACBAAAAeQACAHMACgBvAA8AawAUAGcAGgBlACAA&#10;YwAmAGEALABfADIAXgA3AFwAPABbAEIAWQBHAFcATgBWAFUAVABeAFIAaABQAHQATgCDAEwAlQBK&#10;AKgASQDAAEgA6ABHAP8ARwD/AEcA/wC0CQAApgsAAJsMAACQCgAAhgUAAH4AAAB2AAAAbwAAAGgA&#10;BQBjAAwAXwAQAFsAFQBYABoAVgAhAFQAJgBTACwAUQAxAFAANgBOADwATQBCAEsASABJAFAASABY&#10;AEYAYgBEAG4AQgB9AEAAjgA/AKIAPQC4AD0A3QA8APgAPAD/ADwA/wCsEAAAnxIAAJQSAACJEQAA&#10;fw8AAHYMAABuBQAAZgAAAGAAAQBZAAgAVQANAFEAEQBOABYASwAbAEkAIQBIACYARgArAEUAMQBD&#10;ADYAQgA8AEAAQwA+AEsAPQBTADsAXQA5AGkANwB4ADYAiQA0AJwAMwCxADIAzgAyAPEAMQD/ADEA&#10;/wCmFgAAmhkAAI4aAACEGgAAehYAAHASAABoDgAAXwoAAFgDAABRAAQATAAKAEgADgBEABIAQQAW&#10;AD8AGwA9ACEAPAAmADoALAA5ADEANwA3ADYAPgA0AEYAMwBPADEAWQAvAGUALgBzACwAhQArAJgA&#10;KgCtACkAxgAoAOoAKAD+ACgA/wChHAAAlSAAAIohAAB/IQAAdR8AAGwaAABjFgAAWhEAAFINAABL&#10;BwAARAAGAEAACwA8AA8AOAASADYAFwA0ABwAMwAhADEAJwAwACwALgAzAC0AOgArAEIAKgBLACgA&#10;VQAmAGEAJQBwACQAgQAiAJUAIQCpACAAwQAgAOQAHwD5AB8A/wCdIgAAkSYAAIYoAAB8JwAAciUA&#10;AGkiAABfHQAAVxgAAE4TAABGDgAAPwsAADgFBwA0AAwAMQAQAC4AEwAsABgAKgAdACkAIgAnACgA&#10;JgAuACQANgAjAD4AIgBHACAAUgAfAF4AHQBtABwAfgAaAJIAGQCnABgAvQAXAN8AFwH1ABcC/wCa&#10;JwAAjisAAIQtAAB5LQAAcCsAAGYoAABdJAAAVB8AAEsaAABDFAAAOxAAADQNAgAtCQkAKQUNACYD&#10;EAAkARMAIgIZACECHgAgAiQAHgMqAB0DMgAbBDoAGgVEABkFTwAXBlwAFgZqABQHfAATB5AAEgel&#10;ABEHuwAQB9sAEAjyABAJ/wCXKwAAjC8AAIExAAB3MgAAbjEAAGQuAABbKgAAUSUAAEkgAABAGwAA&#10;OBYAADESAAApDgQAIwwJAB8JDQAdBxAAGwcVABkIGgAYCCAAFwknABYJLgAVCjcAEwpBABILTQAR&#10;C1oAEAtpAA4MewAODJAADQylAAwNuwALDdkACw3xAAwN/wCVLwAAijMAAH82AAB2NgAAbDUAAGMz&#10;AABZLwAAUCsAAEcmAAA+IQAANh0AAC4YAAAnEwAAIBAFABkOCgAVDA4AFAwRABMMFgASDBwAEQ0j&#10;ABANKwAPDTQADg4/AA0OSgAMD1gACw9nAAoQeQAIEI0ABxCiAAYQuAAFENQABRDvAAYQ/wCSMwAA&#10;iDcAAH46AAB0OwAAazoAAGE4AABYNQAATjAAAEUsAAA9JwAANSMAAC0fAAAmGgAAHhYBABcTBgAR&#10;EAsADg4OAA4PEwANEBkADRAgAAwQKAALETIAChE8AAgSSAAHElUABhNlAAQTdgADE4sAARSgAAAT&#10;tgAAE9EAABPuAAAT+wCQNgAAhjsAAHw+AABzPwAAaj8AAGA9AABXOQAATTYAAEQxAAA8LgAANCoA&#10;ACwmAAAlIgAAHh4AABYaAgAQFQkADBMOAAoTEgAJFBcACBQfAAcVJgAGFS8ABBY6AAMWRgABF1MA&#10;ABdiAAAYdAAAGIkAABifAAAYtQAAF9AAABftAAAX+wCOOgAAhD8AAHtCAAByQwAAaEMAAF9CAABW&#10;PwAATDsAAEM3AAA7NAAAMzAAACwsAAAkKQAAGyQAABMfAgANGwkACRkNAAYZEQAEGRYAAhkdAAEa&#10;JAAAGi0AABs4AAAbRAAAHFEAABxgAAAdcgAAHYcAABydAAAcswAAHM4AABvtAAAb/ACMPgAAgkMA&#10;AHlGAABwSAAAaEgAAF5GAABVRAAAS0AAAEM9AAA7OgAAMzcAACoyAAAgLQAAFykAABAlAgALIgkA&#10;BSANAAEfEAAAHxQAAB8bAAAgIgAAICsAACE2AAAhQQAAIU8AACFeAAAicAAAIoUAACGbAAAhsgAA&#10;Ic0AACDtAAAf/ACKQwAAgEgAAHhLAABvTAAAZk0AAF1LAABUSQAASkYAAEJDAAA6QAAALzsAACU3&#10;AAAcMwAAEy8AAA0sAgAHKQgAAScMAAAmDgAAJRIAACYZAAAmIQAAJikAACYzAAAnPwAAJ00AACdc&#10;AAAnbQAAJ4IAACeZAAAmsAAAJcwAACXuAAAk/QCISAAAf0wAAHZQAABuUQAAZVIAAFxRAABTTwAA&#10;SkwAAEFJAAA1RAAAK0AAACE8AAAXOQAAEDYAAAoyAQADMAcAAC8LAAAuDgAALREAAC0WAAAtHgAA&#10;LScAAC0xAAAtPQAALUoAAC1ZAAAtawAALYAAACyXAAAsrwAAK8sAACruAAAq/gCFTQAAfVIAAHVV&#10;AABsVwAAY1cAAFtWAABTVQAAR1EAADtNAAAwSQAAJUYAABxDAAATPwAADT0AAAY6AAAAOAUAADcJ&#10;AAA2DQAANQ8AADQUAAA0GwAANCQAADQuAAA0OgAANEcAADRXAAA0aAAANH0AADOVAAAyrQAAMcoA&#10;ADHuAAAw/wCDUwAAe1gAAHNbAABqXQAAYl0AAFtdAABPWgAAQlYAADZSAAAqTwAAIEwAABZJAAAO&#10;RwAACEQAAABCAAAAQQMAAD8HAAA+CwAAPQ4AAD0RAAA8GAAAPCEAADwrAAA8NwAAPEQAADxTAAA8&#10;ZQAAO3oAADqSAAA6qwAAOcgAADjtAAA3/wCBWgAAeV4AAHFhAABpYwAAYmQAAFdiAABJXgAAPFsA&#10;AC9YAAAkVQAAGVMAABBRAAAKTwAAAU0AAABMAAAASgAAAEkEAABICAAARwwAAEYPAABGFAAARRwA&#10;AEUnAABFMwAARUAAAEVQAABEYQAARHYAAEOPAABCqAAAQcYAAEDsAAA//wB+YQAAdmUAAG9oAABo&#10;agAAXWkAAE9mAABCZAAANGEAAChfAAAdXQAAElsAAAtZAAACWAAAAFYAAABWAAAAVAAAAFMAAABS&#10;BAAAUQkAAFANAABQEAAATxgAAE8iAABPLgAATzwAAE9LAABOXQAATnIAAE2LAABMpQAAS8IAAEnq&#10;AABI/wB7aQAAdGwAAG5vAABkbwAAVW0AAEdsAAA5agAALGkAACBnAAAUZQAADWQAAANiAAAAYgAA&#10;AGEAAABgAAAAXwAAAF4AAABdAAAAXAQAAFwJAABbDQAAWxIAAFscAABaKAAAWjYAAFpGAABZWAAA&#10;WW0AAFiFAABXoAAAVr0AAFXoAABT/gB5cAAAc3QAAGl1AABbdAAATHMAAD5zAAAwcgAAI3EAABZv&#10;AAANbgAABG0AAABtAAAAbQAAAG0AAABsAAAAawAAAGoAAABpAAAAaQAAAGkDAABoCQAAaA4AAGgV&#10;AABnIQAAZy8AAGc/AABmUgAAZmYAAGV/AABkmgAAY7cAAGLhAABh/AB3eAAAbXoAAF96AABQegAA&#10;QnoAADN7AAAlewAAGHoAAA55AAAEeQAAAHkAAAB5AAAAegAAAHoAAAB6AAAAeAAAAHgAAAB3AAAA&#10;dwAAAHcAAAB3AQAAdwgAAHcOAAB3GAAAdyYAAHY2AAB2SQAAdV8AAHV3AAB0kwAAc68AAHLTAABx&#10;9wBxfgAAY38AAFSAAABFggAANoMAACiEAAAahAAADoMAAASEAAAAhAAAAIUAAACGAAAAiAAAAIkA&#10;AACIAAAAhwAAAIcAAACHAAAAhwAAAIcAAACIAAAAiAAAAIgHAACJEAAAiRwAAIksAACIPwAAiFUA&#10;AIhtAACHiQAAhqcAAIXHAACE7wBmhAAAV4YAAEiIAAA5igAAKowAABuNAAAPjQAABI4AAACQAAAA&#10;kQAAAJMAAACVAAAAlwAAAJgAAACWAAAAlwAAAJcAAACXAAAAmAAAAJgAAACZAAAAmgAAAJsAAACd&#10;BwAAnREAAJ0hAACdMwAAnUkAAJxiAACcfwAAnJwAAJy5AACb4gBaiwAAS44AADyRAAAtkwAAHpUA&#10;ABCWAAAEmAAAAJoAAACcAAAAngAAAKEAAACkAAAApgAAAKcAAACmAAAApwAAAKcAAACoAAAAqQAA&#10;AKoAAACsAAAArQAAAK8AAACxAAAAswkAALMVAAC0JwAAtD0AALVVAAC1cAAAtI4AALSsAAC0zABN&#10;kgAAP5YAAC+aAAAgnQAAEZ8AAAWhAAAAowAAAKYAAACpAAAArAAAAK8AAACzAAAAtQAAALcAAAC2&#10;AAAAtwAAALgAAAC6AAAAuwAAAL0AAAC/AAAAwQAAAMQAAADHAAAAywAAAM0MAADOGgAAzy8AAM9I&#10;AADQYgAA0IAAANCdAADQuAAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0f&#10;ICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZn&#10;aWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+w&#10;sbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5&#10;+vv8/v//////////////////////////////////////////////////////AAAAAAAAAAAAAAAA&#10;AAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJE&#10;RUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouM&#10;jo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV&#10;1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////&#10;/////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8g&#10;ISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdp&#10;amtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cx&#10;s7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6&#10;+/z+//////////////////////////////////////////////////////8AAQIDBAUGBwgJCgsM&#10;DQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RF&#10;RkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+&#10;f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3&#10;uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w&#10;8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADASEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAA&#10;AAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8w&#10;MTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdo&#10;aWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6Ch&#10;oqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc&#10;3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwM&#10;DQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIy&#10;MzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKV&#10;l5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna&#10;29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8&#10;/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0e&#10;Hh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNV&#10;V1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHC&#10;w8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs&#10;7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////4oHwSUNDX1BST0ZJTEUACQn/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////T/////////////////////////////////////////69H/////////////////&#10;////////////////////////9+n+////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////4c3X////////////////////&#10;///////////////////dr5a39P/////////////////////////////////////FjGin5///////&#10;///////////////////////////////MnImk5//////////////////////////////////////6&#10;zrvG9f//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////3MW99f////////////////////////////////////+/k3qFxf//////////&#10;/////////////////////////9uQWz1lqPb//////////////////////////////////rx1NABU&#10;m+v/////////////////////////////////05R+SSxOmuz/////////////////////////////&#10;///Y1MqzfmVtpfn////////////////////////////////////0xa6vyf//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////8NbG7P//////////////&#10;/////////////////////+a7kXRjq/f////////////////////////////////2xJpzRSY0fcz/&#10;//////////////////////////////+1gFUwCgAZYLL//////////////////////////////890&#10;NQsAAAAKUqf//////////////////////////////5Y0AAAAAAAAT6f/////////////////////&#10;////////9mkdAAAJDAYJUrH/////////////////////////////yzsOEzVMW01MXsP/////////&#10;////////////////////qWA2YIaftqypuNn/////////////////////////////4JeNvuX/////&#10;/////////////////////////////////+35////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////r2cq8x///////////////////////////////////z5qBbVpGiOr/////&#10;///////////////////////////EfD4mEAAAVLD//////////////////////////////+CDPAAA&#10;AAAALoft/////////////////////////////6xTEAAAAAAAF23W////////////////////////&#10;////+4AxAAAAAAAACWHM////////////////////////////0loCAAAAAAAAAF3M////////////&#10;////////////////qDUAAAAAAAAAAFzT////////////////////////////fQ0AAAAAAAAAAFTW&#10;///////////////////////////ufUUAAAAAAAAAAETU///////////////////////////8qmQv&#10;AgAABCI3SVjO////////////////////////////6aRrQSg/Y3+Vp7ra////////////////////&#10;///////////VsqyyzOT6////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////lu5d3Ysj/////////&#10;////////////////////////255nNgoAAoz////////////////////////////////Ifz8FAAAA&#10;AF7P/////////////////////////////9mBOQAAAAAAADyq////////////////////////////&#10;/55MAAAAAAAAACOQ////////////////////////////3G8aAAAAAAAAABB9+f//////////////&#10;////////////r0gAAAAAAAAAAABv7v//////////////////////////hBMAAAAAAAAAAABk5v//&#10;///////////////////////sUQAAAAAAAAAAAABX3v////////////////////////+4FQAAAAAA&#10;AAAAAABI1v////////////////////////90FAAAAAAAAAAAAAA4z///////////////////////&#10;//miWhMAAAAAAAAAAAAjxf/////////////////////////fm1wsAAAAAAAAAAANuv//////////&#10;////////////////77F9VTkiEQcBAhEisv//////////////////////////////37+lmZiaoKy9&#10;2v//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////476dgHz7////////////////////////////////8reEVzAOAB2s&#10;///////////////////////////////SikwVAAAAAABy8////////////////////////////9Z/&#10;NgAAAAAAAABLyf//////////////////////////+pE+AAAAAAAAAAAvq///////////////////&#10;////////wFoAAAAAAAAAAAAalf//////////////////////////jSQAAAAAAAAAAAAIhP//////&#10;///////////////////nXgAAAAAAAAAAAAAAd/////////////////////////+0JQAAAAAAAAAA&#10;AAAAav////////////////////////99AAAAAAAAAAAAAAAAW/T///////////////////////0r&#10;AAAAAAAAAAAAAAAATOv//////////////////////6UAAAAAAAAAAAAAAAAAPOH/////////////&#10;/////////zAMAAAAAAAAAAAAAAAALdn/////////////////////mYphJwAAAAAAAAAAAAAAJ9f/&#10;/////////////////////+2+iVUnAAAAAAAAAAAAJdz//////////////////////////sqddl1K&#10;PDItLDA5R97///////////////////////////////3m3dbS0NPZ5P//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////v1LvW////&#10;/////////////////////////////+e4j2pLLxVv///////////////////////////////koWc0&#10;BwAAAAA8yf///////////////////////////9aCOwAAAAAAAAASl///////////////////////&#10;////7YUxAAAAAAAAAAAAb///////////////////////////pkIAAAAAAAAAAAAAUOH/////////&#10;///////////////saQAAAAAAAAAAAAAAN8n///////////////////////+zLwAAAAAAAAAAAAAA&#10;Irb///////////////////////95AAAAAAAAAAAAAAAAEKf///////////////////////I0AAAA&#10;AAAAAAAAAAAAAJn//////////////////////6kAAAAAAAAAAAAAAAAAAIz/////////////////&#10;/////0YAAAAAAAAAAAAAAAAAAH//////////////////////3wAAAAAAAAAAAAAAAAAAAHT/////&#10;////////////////lwAAAAAAAAAAAAAAAAAAAGr/////////////////////zgAAAAAAAAAAAAAA&#10;AAAAAGP//////////////////////ykiAQAAAAAAAAAAAAAAAGH//////////////////////7mj&#10;gFc3FwAAAAAAAAAAAGj///////////////////////////rTrpSGfHVxcHJ3gZT/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////27qd&#10;gmlp0///////////////////////////////yJNlPRkAAAAdnv//////////////////////////&#10;/9uOTBMAAAAAAAAAbv//////////////////////////23wsAAAAAAAAAAAARdf/////////////&#10;////////////iyoAAAAAAAAAAAAAIrT////////////////////////CRAAAAAAAAAAAAAAAA5f/&#10;//////////////////////99AQAAAAAAAAAAAAAAAH///////////////////////+c2AAAAAAAA&#10;AAAAAAAAAGr//////////////////////50AAAAAAAAAAAAAAAAAAFj/////////////////////&#10;/0YAAAAAAAAAAAAAAAAAAEf4////////////////////6QAAAAAAAAAAAAAAAAAAADXp////////&#10;////////////lgAAAAAAAAAAAAAAAAAAACXb////////////////////vAAAAAAAAAAAAAAAAAAA&#10;ABjO////////////////////6wAAAAAAAAAAAAAAAAAAAA/C/////////////////////wAAAAAA&#10;AAAAAAAAAAAAAAq5/////////////////////ycAAAAAAAAAAAAAAAAAAAq1////////////////&#10;/////3AAAAAAAAAAAAAAAAAAAA25/////////////////////+CcjHBVQjMmGxQPDQ4SGia/////&#10;////////////////////////+eTY0s7My8zP1uD8////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////69O84///////////////////////////////&#10;/9KphWVILBIBhf////////////////////////////GrcTwPAAAAAAAAT+D/////////////////&#10;////////1X81AAAAAAAAAAAAH7L////////////////////////jdR0AAAAAAAAAAAAAAIn/////&#10;//////////////////+QIwAAAAAAAAAAAAAAAGf//////////////////////9VDAAAAAAAAAAAA&#10;AAAAAEj2/////////////////////4oAAAAAAAAAAAAAAAAAAC7d/////////////////////zgA&#10;AAAAAAAAAAAAAAAAABfI////////////////////vgAAAAAAAAAAAAAAAAAAAAS2////////////&#10;////////nAAAAAAAAAAAAAAAAAAAAACl////////////////////ugAAAAAAAAAAAAAAAAAAAACT&#10;////////////////////3AAAAAAAAAAAAAAAAAAAAACC/////////////////////wAAAAAAAAAA&#10;AAAAAAAAAAB0/////////////////////xMAAAAAAAAAAAAAAAAAAABo////////////////////&#10;/0IAAAAAAAAAAAAAAAAAAABg/////////////////////3oAAAAAAAAAAAAAAAAAAABd////////&#10;/////////////9EAAAAAAAAAAAAAAAAAAABh//////////////////////8kAAAAAAAAAAAAAAAA&#10;AABm///////////////////////JrJmJfXZxbGlnZmdrcHqM////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////4sWqkXlhd///////////////////////&#10;///////dpndQLAwAAAAAMcT/////////////////////////4JJOEwAAAAAAAAAAAI//////////&#10;///////////////ScB0AAAAAAAAAAAAAAGD//////////////////////+5vDwAAAAAAAAAAAAAA&#10;ADfi/////////////////////5YcAAAAAAAAAAAAAAAAABTA/////////////////////0AAAAAA&#10;AAAAAAAAAAAAAACj////////////////////rgAAAAAAAAAAAAAAAAAAAACJ////////////////&#10;////ngAAAAAAAAAAAAAAAAAAAABy////////////////////vAAAAAAAAAAAAAAAAAAAAABf////&#10;////////////////2gAAAAAAAAAAAAAAAAAAAABN////////////////////+gAAAAAAAAAAAAAA&#10;AAAAAAA7/////////////////////w4AAAAAAAAAAAAAAAAAAAAq+f///////////////////zMA&#10;AAAAAAAAAAAAAAAAAAAb6f///////////////////14AAAAAAAAAAAAAAAAAAAAP2///////////&#10;/////////48AAAAAAAAAAAAAAAAAAAAG0P///////////////////9AAAAAAAAAAAAAAAAAAAAAA&#10;yv////////////////////8rAAAAAAAAAAAAAAAAAAAAyP////////////////////+AAAAAAAAA&#10;AAAAAAAAAAAAy//////////////////////3FgEFBQMBAAAAAAABBg0Yy///////////////////&#10;/////Ovh2M/Mzc/Q0tTX3OLq////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////Haxv//////////////////////////////8cajhGhNMhgAFav/////////////&#10;/////////////7l8RhgAAAAAAAAAAHH////////////////////////XfC8AAAAAAAAAAAAAADvj&#10;/////////////////////99kCQAAAAAAAAAAAAAAAAy1/////////////////////3QDAAAAAAAA&#10;AAAAAAAAAACN////////////////////xRUAAAAAAAAAAAAAAAAAAABq////////////////////&#10;mQAAAAAAAAAAAAAAAAAAAABL////////////////////tgAAAAAAAAAAAAAAAAAAAAAw/f//////&#10;////////////1wAAAAAAAAAAAAAAAAAAAAAZ5///////////////////9gAAAAAAAAAAAAAAAAAA&#10;AAAF0////////////////////w4AAAAAAAAAAAAAAAAAAAAAwf///////////////////y8AAAAA&#10;AAAAAAAAAAAAAAAAr////////////////////1IAAAAAAAAAAAAAAAAAAAAAnv//////////////&#10;/////3kAAAAAAAAAAAAAAAAAAAAAjv///////////////////6UAAAAAAAAAAAAAAAAAAAAAgP//&#10;/////////////////9gAAAAAAAAAAAAAAAAAAAAAdP////////////////////82AAAAAAAAAAAA&#10;AAAAAAAAbf////////////////////98AAAAAAAAAAAAAAAAAAAAaf/////////////////////X&#10;DQAAAAAAAAAAAAAAAAAAaP//////////////////////cAAAAAAAAAAAAAAAAAAAYf//////////&#10;/////////////1A8Rk5UWV1hZGhscHZ+if//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////79W7o4tzWpX///////////////////////////i/jmRBIQUAAAAAAFL8////&#10;///////////////////3nVYYAAAAAAAAAAAAABfB/////////////////////+VsFgAAAAAAAAAA&#10;AAAAAACN/////////////////////2MAAAAAAAAAAAAAAAAAAABe////////////////////nQAA&#10;AAAAAAAAAAAAAAAAAAA1/P//////////////////oQAAAAAAAAAAAAAAAAAAAAAR2f//////////&#10;////////ygAAAAAAAAAAAAAAAAAAAAAAu///////////////////7gAAAAAAAAAAAAAAAAAAAAAA&#10;of///////////////////wwAAAAAAAAAAAAAAAAAAAAAiv///////////////////y0AAAAAAAAA&#10;AAAAAAAAAAAAdv///////////////////00AAAAAAAAAAAAAAAAAAAAAZP//////////////////&#10;/28AAAAAAAAAAAAAAAAAAAAAUv///////////////////5QAAAAAAAAAAAAAAAAAAAAAQP//////&#10;/////////////7wAAAAAAAAAAAAAAAAAAAAAMP///////////////////+oOAAAAAAAAAAAAAAAA&#10;AAAAIv////////////////////9EAAAAAAAAAAAAAAAAAAAAFf////////////////////+BAAAA&#10;AAAAAAAAAAAAAAAAC/X////////////////////ICwAAAAAAAAAAAAAAAAAAAuz/////////////&#10;////////XgAAAAAAAAAAAAAAAAAAAOX/////////////////////yRwAAAAAAAAAAAAAAAAAANr/&#10;/////////////////////50BAAAAAAAAAAAAAAcOF8X////////////////////////VubzBx87V&#10;2+Hm7fT7////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////438//////////&#10;////////////////////7MaliG1UOyEHADLe////////////////////////15JZKQAAAAAAAAAA&#10;AACg//////////////////////+JNgAAAAAAAAAAAAAAAABn/////////////////////2YAAAAA&#10;AAAAAAAAAAAAAAAy9v//////////////////lQAAAAAAAAAAAAAAAAAAAAADyP//////////////&#10;////pwAAAAAAAAAAAAAAAAAAAAAAoP//////////////////1wAAAAAAAAAAAAAAAAAAAAAAfP//&#10;/////////////////wAAAAAAAAAAAAAAAAAAAAAAXv///////////////////yUAAAAAAAAAAAAA&#10;AAAAAAAAQ////////////////////0gAAAAAAAAAAAAAAAAAAAAALP///////////////////2oA&#10;AAAAAAAAAAAAAAAAAAAAGP///////////////////4sAAAAAAAAAAAAAAAAAAAAABfP/////////&#10;/////////68AAAAAAAAAAAAAAAAAAAAAAOH//////////////////9UAAAAAAAAAAAAAAAAAAAAA&#10;AM////////////////////8kAAAAAAAAAAAAAAAAAAAAAL7///////////////////9UAAAAAAAA&#10;AAAAAAAAAAAAAK7///////////////////+LAAAAAAAAAAAAAAAAAAAAAJ//////////////////&#10;///LDgAAAAAAAAAAAAAAAAAAAJL/////////////////////VwAAAAAAAAAAAAAAAAAAAIb/////&#10;////////////////qgoAAAAAAAAAAAAAAAAAAHn//////////////////////20AAAAAAAAAAAAA&#10;AAAAAGb///////////////////////dVAAAAAAAAAAAAAAAAAEX/////////////////////////&#10;aiMrNT9KVWBqdX6HkZz/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+jPtp2DaU65&#10;/////////////////////////+yyg1w6HQIAAAAAAAB7///////////////////////FbSkAAAAA&#10;AAAAAAAAAABA/////////////////////4MbAAAAAAAAAAAAAAAAAAAHy///////////////////&#10;kgAAAAAAAAAAAAAAAAAAAAAAmP//////////////////pAAAAAAAAAAAAAAAAAAAAAAAav//////&#10;////////////3QAAAAAAAAAAAAAAAAAAAAAAQf///////////////////w4AAAAAAAAAAAAAAAAA&#10;AAAAHf///////////////////zkAAAAAAAAAAAAAAAAAAAAAAOj//////////////////2AAAAAA&#10;AAAAAAAAAAAAAAAAAM7//////////////////4UAAAAAAAAAAAAAAAAAAAAAALf/////////////&#10;/////6gAAAAAAAAAAAAAAAAAAAAAAKP//////////////////8sAAAAAAAAAAAAAAAAAAAAAAJD/&#10;/////////////////+8WAAAAAAAAAAAAAAAAAAAAAH3///////////////////8+AAAAAAAAAAAA&#10;AAAAAAAAAGz///////////////////9pAAAAAAAAAAAAAAAAAAAAAFr///////////////////+Z&#10;AAAAAAAAAAAAAAAAAAAAAEn////////////////////SFgAAAAAAAAAAAAAAAAAAADn/////////&#10;////////////WAAAAAAAAAAAAAAAAAAAACn/////////////////////ogAAAAAAAAAAAAAAAAAA&#10;ABn/////////////////////9VYAAAAAAAAAAAAAAAAAAAT//////////////////////7svAAAA&#10;AAAAAAAAAAAAAAD4//////////////////////+rKQAAAAAAAAAAAAAAAADP////////////////&#10;////////yUcAAAAABxMgLj5SaITt////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////9NXJ////////////////////////////+tKwkndd&#10;QigMAABK////////////////////////xX1FFwAAAAAAAAAAAAAR2P///////////////////8RQ&#10;AAAAAAAAAAAAAAAAAAAAn///////////////////ogwAAAAAAAAAAAAAAAAAAAAAaP//////////&#10;////////lAAAAAAAAAAAAAAAAAAAAAAANv//////////////////2gAAAAAAAAAAAAAAAAAAAAAA&#10;B+z//////////////////xUAAAAAAAAAAAAAAAAAAAAAAMT//////////////////0gAAAAAAAAA&#10;AAAAAAAAAAAAAKL//////////////////3UAAAAAAAAAAAAAAAAAAAAAAIP/////////////////&#10;/50AAAAAAAAAAAAAAAAAAAAAAGn//////////////////8MAAAAAAAAAAAAAAAAAAAAAAFL/////&#10;/////////////+cPAAAAAAAAAAAAAAAAAAAAAD7///////////////////8zAAAAAAAAAAAAAAAA&#10;AAAAACv///////////////////9YAAAAAAAAAAAAAAAAAAAAABj///////////////////+BAAAA&#10;AAAAAAAAAAAAAAAAAAX///////////////////+sAAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;///////eIgAAAAAAAAAAAAAAAAAAAADy////////////////////XAAAAAAAAAAAAAAAAAAAAADf&#10;////////////////////nwAAAAAAAAAAAAAAAAAAAADM////////////////////6EoAAAAAAAAA&#10;AAAAAAAAAAC3/////////////////////6AWAAAAAAAAAAAAAAAAAACc////////////////////&#10;//96AgAAAAAAAAAAAAAAAAB3////////////////////////egsAAAAAAAAAAAAAAAVM////////&#10;/////////////////6JXaHSAjZyrvNDn////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////+3j///////////////////////////S&#10;o3pYOikjHBYOBgAAn/////////////////////+sUg4AAAAAAAAAAAAAAAAAaf//////////////&#10;////5EMAAAAAAAAAAAAAAAAAAAAANP//////////////////eQAAAAAAAAAAAAAAAAAAAAAAAOP/&#10;////////////////zQAAAAAAAAAAAAAAAAAAAAAAALL//////////////////xMAAAAAAAAAAAAA&#10;AAAAAAAAAIX//////////////////08AAAAAAAAAAAAAAAAAAAAAAF3//////////////////4MA&#10;AAAAAAAAAAAAAAAAAAAAADr//////////////////7IAAAAAAAAAAAAAAAAAAAAAABz/////////&#10;/////////9sDAAAAAAAAAAAAAAAAAAAAAAL///////////////////8qAAAAAAAAAAAAAAAAAAAA&#10;AAD7//////////////////9PAAAAAAAAAAAAAAAAAAAAAADn//////////////////90AAAAAAAA&#10;AAAAAAAAAAAAAADU//////////////////+bAAAAAAAAAAAAAAAAAAAAAADA////////////////&#10;///EBwAAAAAAAAAAAAAAAAAAAACt///////////////////wMwAAAAAAAAAAAAAAAAAAAACa////&#10;////////////////ZwAAAAAAAAAAAAAAAAAAAACG////////////////////owAAAAAAAAAAAAAA&#10;AAAAAABy////////////////////40QAAAAAAAAAAAAAAAAAAABc/////////////////////5EG&#10;AAAAAAAAAAAAAAAAAABB/////////////////////+tfAAAAAAAAAAAAAAAAAAAd////////////&#10;///////////KSwAAAAAAAAAAAAAAAAAA////////////////////////y1cAAAwYJDE/TmB0i6fH&#10;///////////////////////////X5/L/////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////r1M3Hwr66t7Owramopf///////////////////91+Uz8wIxkRCQIAAAAAAAAAANv/////&#10;////////////dgAAAAAAAAAAAAAAAAAAAAAAAKf/////////////////ugAAAAAAAAAAAAAAAAAA&#10;AAAAAHX//////////////////wcAAAAAAAAAAAAAAAAAAAAAAEb//////////////////04AAAAA&#10;AAAAAAAAAAAAAAAAABr//////////////////4wAAAAAAAAAAAAAAAAAAAAAAAD9////////////&#10;/////8EAAAAAAAAAAAAAAAAAAAAAAADb//////////////////EZAAAAAAAAAAAAAAAAAAAAAAC+&#10;//////////////////9EAAAAAAAAAAAAAAAAAAAAAACk//////////////////9rAAAAAAAAAAAA&#10;AAAAAAAAAACN//////////////////+RAAAAAAAAAAAAAAAAAAAAAAB5//////////////////+3&#10;AAAAAAAAAAAAAAAAAAAAAABm///////////////////eIQAAAAAAAAAAAAAAAAAAAABT////////&#10;////////////SgAAAAAAAAAAAAAAAAAAAAA/////////////////////dwAAAAAAAAAAAAAAAAAA&#10;AAAr////////////////////rAoAAAAAAAAAAAAAAAAAAAAW////////////////////50UAAAAA&#10;AAAAAAAAAAAAAAAA/////////////////////4oAAAAAAAAAAAAAAAAAAAAA////////////////&#10;/////9ZNAAAAAAAAAAAAAAAAAAAA/f////////////////////+nLgAAAAAAAAAAAAAAAAAA1f//&#10;////////////////////mCoAAAAAAAAAAAYYLUVg4P///////////////////////6hjdIGPnKu7&#10;zeL6////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////ny7epnZWOiYSAfHh0cGxo&#10;ZZD/////////////////vGpILRkKAAAAAAAAAAAAAAAAADH//////////////////wAAAAAAAAAA&#10;AAAAAAAAAAAAAAP//////////////////0IAAAAAAAAAAAAAAAAAAAAAAADc////////////////&#10;/44AAAAAAAAAAAAAAAAAAAAAAACy/////////////////84AAAAAAAAAAAAAAAAAAAAAAACN////&#10;//////////////8pAAAAAAAAAAAAAAAAAAAAAABr//////////////////9aAAAAAAAAAAAAAAAA&#10;AAAAAABO//////////////////+GAAAAAAAAAAAAAAAAAAAAAAA0//////////////////+uAAAA&#10;AAAAAAAAAAAAAAAAAAAe///////////////////UFwAAAAAAAAAAAAAAAAAAAAAK////////////&#10;///////6PQAAAAAAAAAAAAAAAAAAAAAA////////////////////ZQAAAAAAAAAAAAAAAAAAAAAA&#10;////////////////////jgAAAAAAAAAAAAAAAAAAAAAA////////////////////vBkAAAAAAAAA&#10;AAAAAAAAAAAA7///////////////////8U4AAAAAAAAAAAAAAAAAAAAA2P//////////////////&#10;/4sAAAAAAAAAAAAAAAAAAAAAv////////////////////8xDAAAAAAAAAAAAAAAAAAAAof//////&#10;//////////////+RGQAAAAAAAAAAAAAAAAAAev/////////////////////ydAoAAAAAAAAAAAAA&#10;AAARX///////////////////////6HQTHyw4RVNicoWbtNL1///////////////////////////X&#10;6PT/////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////////v3&#10;8/Hu7Ovr7PH//////////////////9mymYd5bWRdVlFLRkE8ODItKCPE/////////////////0sl&#10;CwAAAAAAAAAAAAAAAAAAAACS/////////////////4gAAAAAAAAAAAAAAAAAAAAAAABm////////&#10;/////////9cAAAAAAAAAAAAAAAAAAAAAAAA9//////////////////8zAAAAAAAAAAAAAAAAAAAA&#10;AAAY//////////////////9sAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+dAAAAAAAA&#10;AAAAAAAAAAAAAAAA///////////////////JDAAAAAAAAAAAAAAAAAAAAAAA9v//////////////&#10;///xNQAAAAAAAAAAAAAAAAAAAAAA3///////////////////WwAAAAAAAAAAAAAAAAAAAAAAy///&#10;////////////////ggAAAAAAAAAAAAAAAAAAAAAAt///////////////////qQYAAAAAAAAAAAAA&#10;AAAAAAAAo///////////////////0y8AAAAAAAAAAAAAAAAAAAAAjf///////////////////14A&#10;AAAAAAAAAAAAAAAAAAAAd////////////////////5MHAAAAAAAAAAAAAAAAAAAAXv//////////&#10;/////////81DAAAAAAAAAAAAAAAAAAAAQP////////////////////+HEAAAAAAAAAAAAAAAAAAA&#10;HP/////////////////////YXgAAAAAAAAAAAAAAAAAAAP//////////////////////v04AAAAA&#10;AA4cLD5SaoalyP///////////////////////8J8jJqntsXW6P3/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+7h18/Jw766trGtqaempqeu////////////&#10;/////76GbVtMQDcvKCIcFhALBAAAAAAU/////////////////9cFAAAAAAAAAAAAAAAAAAAAAAAA&#10;//////////////////80AAAAAAAAAAAAAAAAAAAAAAAA9v////////////////92AAAAAAAAAAAA&#10;AAAAAAAAAAAA0v////////////////+wAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////h&#10;JAAAAAAAAAAAAAAAAAAAAAAAlv//////////////////UQAAAAAAAAAAAAAAAAAAAAAAfP//////&#10;////////////eQAAAAAAAAAAAAAAAAAAAAAAZv//////////////////oAAAAAAAAAAAAAAAAAAA&#10;AAAAUf//////////////////xyMAAAAAAAAAAAAAAAAAAAAAPP//////////////////7ksAAAAA&#10;AAAAAAAAAAAAAAAAJ////////////////////3QAAAAAAAAAAAAAAAAAAAAAEP//////////////&#10;/////6MWAAAAAAAAAAAAAAAAAAAAAP///////////////////9hMAAAAAAAAAAAAAAAAAAAAAP//&#10;//////////////////+IDwAAAAAAAAAAAAAAAAAAAP/////////////////////LUwAAAAAAAAAA&#10;AAAAAAAAAP//////////////////////pTgAAAAAAAAAAAkdNE5rjP//////////////////////&#10;/5k5Q1Ffbn2OoLXL5f/////////////////////////////r+f//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////rzLmsoZmRi4aBfHh0cGtoZmZo8f////////////////9hRTIjGA4GAAAAAAAA&#10;AAAAAAAAnv////////////////9+AAAAAAAAAAAAAAAAAAAAAAAAdf/////////////////DAAAA&#10;AAAAAAAAAAAAAAAAAAAAUv/////////////////7NwAAAAAAAAAAAAAAAAAAAAAAMv//////////&#10;////////agAAAAAAAAAAAAAAAAAAAAAAFv//////////////////lgAAAAAAAAAAAAAAAAAAAAAA&#10;AP//////////////////vxsAAAAAAAAAAAAAAAAAAAAAAP//////////////////5kIAAAAAAAAA&#10;AAAAAAAAAAAAAP///////////////////2kAAAAAAAAAAAAAAAAAAAAAAP//////////////////&#10;/5ACAAAAAAAAAAAAAAAAAAAAAP///////////////////7ksAAAAAAAAAAAAAAAAAAAAAPT/////&#10;/////////////+hcAAAAAAAAAAAAAAAAAAAAANn///////////////////+RGAAAAAAAAAAAAAAA&#10;AAAAALz////////////////////KUwAAAAAAAAAAAAAAAAAAAJ3/////////////////////mC4A&#10;AAAAAAAAAAAAEClGZsT/////////////////////7n8dDBooN0ZXaX6Vr8zu////////////////&#10;/////////+egqrnI2On8////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////fXw6+bi39vY1NLR0NLX4P/////////////////Onop8cWlh&#10;W1ZRTEhDPjo2Mi8uMf/////////////////SJREDAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;////QgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////fQAAAAAAAAAAAAAAAAAAAAAAAP//&#10;////////////////sAsAAAAAAAAAAAAAAAAAAAAAAPb/////////////////3TkAAAAAAAAAAAAA&#10;AAAAAAAAANz//////////////////2IAAAAAAAAAAAAAAAAAAAAAAMX//////////////////4kA&#10;AAAAAAAAAAAAAAAAAAAAAK///////////////////68iAAAAAAAAAAAAAAAAAAAAAJn/////////&#10;/////////9ZIAAAAAAAAAAAAAAAAAAAAAIL///////////////////9yAAAAAAAAAAAAAAAAAAAA&#10;AGn///////////////////+hKAAAAAAAAAAAAAAAAAAAAE7////////////////////TXAAAAAAA&#10;AAAAAAAAAAAAADP/////////////////////li4AAAAAAAAAAAAAABUyUnf/////////////////&#10;////4HITAAABDx8vQlhwi6jI7P///////////////////////8pvbn6OnrDD2O//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;+eDSyMC6tbCsqKWin52bm5ygp///////////////////gmRWS0M8NjArJyIdGBMOCQQAANT/////&#10;////////////kgAAAAAAAAAAAAAAAAAAAAAAAK3/////////////////zB4AAAAAAAAAAAAAAAAA&#10;AAAAAIv/////////////////+1IAAAAAAAAAAAAAAAAAAAAAAG3//////////////////4AAAAAA&#10;AAAAAAAAAAAAAAAAAFH//////////////////6kbAAAAAAAAAAAAAAAAAAAAADr/////////////&#10;/////9BCAAAAAAAAAAAAAAAAAAAAACP///////////////////VoAAAAAAAAAAAAAAAAAAAAAAz/&#10;//////////////////+PFAAAAAAAAAAAAAAAAAAAAAD///////////////////+4PgAAAAAAAAAA&#10;AAAAAAAAAAD////////////////////lbQMAAAAAAAAAAAAAAAAAAAD/////////////////////&#10;nzcAAAAAAAAAAAAAABAvUHT/////////////////////3XIUAAAAAAYXKkFadZS22v//////////&#10;/////////////7xYRFRkdYaar8jj///////////////////////////////SzeHx////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////8+/r7/f//////////////////////7rmonZaPioaCf3t4dnRyc3V4&#10;f5D/////////////////6086MCghGxUQCwcCAAAAAAAAACP//////////////////2kAAAAAAAAA&#10;AAAAAAAAAAAAAAD//////////////////5sKAAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;/8g5AAAAAAAAAAAAAAAAAAAAAAD///////////////////BjAAAAAAAAAAAAAAAAAAAAAAD/////&#10;//////////////+KDgAAAAAAAAAAAAAAAAAAAAD///////////////////+wNAAAAAAAAAAAAAAA&#10;AAAAAAD////////////////////VWwAAAAAAAAAAAAAAAAAAAAD/////////////////////hRoA&#10;AAAAAAAAAAAAAAAAAAPs////////////////////sUkAAAAAAAAAAAAAABg5XYH/////////////&#10;////////5XseAAAAAAAMIThSb4+z2f///////////////////////7tYKTlJWmyAl7DN7f//////&#10;//////////////////////+znrTF1+v/////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////67+fh3NnW1NLQ&#10;0NDR09ng6/f//////////////////7iKfndxbGhkYV5bWVhXV1leZXH//////////////////78x&#10;HxYQCgUAAAAAAAAAAAAAAAD//////////////////+1WAAAAAAAAAAAAAAAAAAAAAADo////////&#10;//////////+CBAAAAAAAAAAAAAAAAAAAAADM//////////////////+rLwAAAAAAAAAAAAAAAAAA&#10;AACz///////////////////SVwAAAAAAAAAAAAAAAAAAAACb///////////////////3fBAAAAAA&#10;AAAAAAAAAAAAAACF////////////////////ojcAAAAAAAAAAAAAAAAABSuU////////////////&#10;////y2ECAAAAAAAAAAAADCxQdp7R////////////////////9Y0wAAAAAAANIztXdpm+5f//////&#10;/////////////////8NjGCo7TF90jafG5/////////////////////////////+of5aou9Dn////&#10;/////////////////////////////////f//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////dzsW/vLm2tLOxsrK1ucDJ1eP/////////////&#10;//////+XbGReWVVRT0xKSEdGSEtQWWah//////////////////+nJg4HAgAAAAAAAAAAAAAAAABW&#10;///////////////////OUAAAAAAAAAAAAAAAAAAAAAA6///////////////////0eQsAAAAAAAAA&#10;AAAAAAAAAAAh////////////////////nzIAAAAAAAAAAAAAAAAAAAAO////////////////////&#10;xFgAAAAAAAAAAAAAAAAIMVqE////////////////////6X8fAAAAAAAAAAAGJ0txmsLp////////&#10;/////////////6dJAAAAAAIXL0poiq7V/P///////////////////////9N1HiY4Sl51j6vL7///&#10;//////////////////////////+ucoWYrMLb9v//////////////////////////////////3+//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////v7KqpqOhoJ+foaOmrLTAzd3s////////////////////ilpTT0tIRkRDQkFC&#10;Q0dOWWl9////////////////////ni4GAAAAAAAAAAAAAAAAAAAA////////////////////w1YA&#10;AAAAAAAAAAAAAAAAABVB////////////////////53saAAAAAAAAAAAAAAk0YIu0////////////&#10;/////////58/AAAAAAAAAAQlSnGZwuv//////////////////////8ZmDwAAABMqRGKDp831////&#10;/////////////////////+uONSs+UWiBnbze//////////////////////////////++dn+UqcHc&#10;+f//////////////////////////////////0tjz////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////28vDv7+/x8/j9////////////////////////////+LCfmpeW&#10;lpaYm5+krLbC0eHu/////////////////////o5QSkdFRERERUZHS1FaaIOp////////////////&#10;/////6ZBAQAAAAAAAAAABzZjj7rh/////////////////////8ZlCgAAAAAABCdMc5zE7P//////&#10;/////////////////+WILwAAEypEYoKmzPT///////////////////////////+rUDZKYXuWtNb6&#10;///////////////////////////////Sh3yYscvp////////////////////////////////////&#10;1M7t////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///t5ePj5Obo7fH5//////////////////////////////2xlJKSlZmdo6myvNDt////////////&#10;//////////////+dU0dJTVFWYHOKr9b8//////////////////////////+yVgAaNVBti67S9///&#10;///////////////////////////Nbz5fe5m31/n////////////////////////////////un4Om&#10;wuH/////////////////////////////////////487r////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAD/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////wAAAP/uAA5B&#10;ZG9iZQBkQAAAAAL/2wCEAAEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQECAQEBAQEBAgICAgIC&#10;AgICAgICAgIDAwMDAwMDAwMDAwMDAwMBAQEBAQEBAgEBAgMCAgIDAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDA//AABQIBIMJ9gQBEQACEQEDEQEEEQD/3QAE&#10;AT//xAEBAAAABwEBAQEBAAAAAAAAAAAAAQIDBAUGBwgJCgsBAQEBAQEAAwEBAQAAAAAAAAABAgME&#10;BQYHCQoIEAACAQIFAgQDBgMHAwACACcBAhEhAwAxEgQFQSJRYRMGcTIHgZFCIxQIobHB8NHhUjMV&#10;CfFiJHJDFoIKklM0JReissJzRCYYYxnSVDVFJ4OzdIQ2hjdHZyjylKS0Znc4EQEBAAIBAwIEBAME&#10;BwIEAC8AARECITESA0EEUWEiBXEyEwaBBwjwkaFCscHRUiMUCeEz8WKyc3LC0kOT0yRUtBU1dRY2&#10;FxmCkqJTYzRlGLOElCVFVZUmNziDRGR0pNRGVmYno8OF/9oADgQBAAIRAxEEAAA/APoeZAasUrAg&#10;Vntnx8cfX36Sg2hb1pAZT6y+ompWYqINzdPYPUClqAIMznhBFOp+GRPlGAnGAzEWinay6yAVCvIP&#10;qQwBEQTqA0mfHCDka9awTMxqkhvuwE2wxlVUghrNEuWxbSNJsvaDAkEMDKnOlMhhLKQOkzJMACDn&#10;Jyr5YCbYvA3PUfWyBRYtWw5dz6SlTAbuKgnu1U6SAcIGlpjrUxn4YCYQbdWDaUNtDcJE6rkk9whl&#10;RRmrCB49cJYUKgZ/ESPPASUuIrpfaNSW3dVRlMXGeClsdc5FaCdMHDZmvgFMdTORrl/jgLOyoYWy&#10;U1E3E0ymlF0tqBQHuABmCTBzr1STPhGcR0ykyIwEhIUEM9weo4SEIKl/FD84kES2XmK4RSKDqKQf&#10;OsfdgJ/q3wxmXtqHUMSuoEELoW9OUaga0knDeWYn+PmZAjqOhwE6NXbaunR2q1s+oq61X8tm1TBi&#10;kNEjKejbdpkUA6RXywE+yWvAKW1teUj1A2pChUtomZbpB6jpTBE90SCakgEVPQ18MBJtF/SJ9Iog&#10;W2i3CutULSTJGYJBA8vA4SRkBPWTQkZZE4CQG1NcZtGkujG0utAWC1a8FFUM6hIHkSDhMRFZy8xl&#10;IEZ4B9WDAkiFClYadRbXBArpJBCys+AOeC0noSRFYjxgj4YB8PItvdUh6qzOxBN38FwkGO2RQmkB&#10;cIZZiBGcEigOVMZ2/LVPW7zdwchgFB9IEgupM97HVmYJgkGTWM2yMhOZz7TOnpT+uOKpVsowJCdq&#10;IbmhmuIS7mVYlhQDKYJ8fHBScyPlGcUFMx/XAPhRIYEt6qlfTLd7AGQh0mDIoCajCSSa55R/SMBL&#10;ARBptflhlL3Dclx8sRdA1HUsCIg9MAmDUCZgfL/7MAP8MALdo3VhnK27Vk+oQh1hix0EusiARFSG&#10;6GMIM1Gc/dXIU/jgJgFr01dmVCAoKsCjMtJepH2DKZ8MDwEzAjTQgdQQfHAOqUIZ1DGSbiX1UB7l&#10;sJoZGDGABJCtSmCJzEFhQwDmc61H8sA5bBNAwUXRdDjuAVFhFAUD8UAapny64TLGhFAYoZzpEnrW&#10;uAkenaRUZHud9qSzElS8idLAzEKdPWgmhkIkk1opOc/KAYoTnngJQRE0RAbQZWKAmWQC0KAgUMfA&#10;yK4UJBpXSB2kQMpqDn/briNw5KNbSO5jd/1FYGG1aKacoidMVA+OG6QMjIORPbFaaq5ZDFYOaZuX&#10;VBNsLdVkB0lblk9oZja7czDECQKRgmjPzVZA6Cpbr0xl0P2SZVSoWBdco4HzMQioIAqGrqmgFcFp&#10;FPiIOoU6wJ8zScA8LjW9WpYBR9YKEqzRoDyCaAAyRlQThNJLSACKkyJMSAOnXAPale2tup0tojSH&#10;0gtpfWprpmsMZB8MJaIrFCOoANYgnBEmyIUBKn02YEamYaFldKQNWkCKxnGARJ6kAkVy1A/N/diz&#10;M5hxkEKoAqhZYFlAAZltXTpcalyAIqZgZDCSCKyYUEmKQJmaZ4ink0gBAFDO60Yk6iFjtzitTByp&#10;hsiAe4SQCBOk5+I+ONa/mgfkSkW3JJb8wjUGBUhYr45Caj78JIyIAZpYEkAwpEEzljrp12/FYV89&#10;s22ZwhVCoVmWbivqUKo7hXz+NKYJTAJGoSSoJIEGchHSJxjyfmSnCQWRgLbBFS5CwysCpCuxPUkq&#10;CBlhq4BqqwIkdCo8SYx08f5ViXaJC6bQlnYsuplZqg0GREDIifsrgjMdYBicgBHUx/DG1Emkamed&#10;T5GCxNwHSQFmD5N5GYGBBGcmoIzqCZAMeOAe1AsjKVBVIe6SoClAV1Wj+EzAMeIzw3lSlCBIYEeZ&#10;j/DAPxJBBYBrZZ1NtlY221emaiIGRJPn8EACQAMpA7iRQyA0fDAS2NwdxMO3o6hpGvttxcNrSDIg&#10;gAiZBrBwTUpMEdJnICdOfTwwAsvqJqGLhTcdl0HvlLbGNMkN1aKkTGCaYpqqpIEkisGFPj4YCTbO&#10;kAsLf+qFZ0OjuEq/qT41EDOlRTCSO6RJyPcMjHyk/eKYB1SWtm38qqXQBGUFiKetBPcYiAxyBjDA&#10;/CdMwwEGRAFWNRH34C1BZSwUwQhaSSQ7GFVSs5fAT9mC0qDAqSTJiDJEjSa9PHABbtxk1CVAVAql&#10;iyTq7kME6RLHSa0imeCgAgCYIPmRFSKeWAc1hluM6hWQqQ3ctt9TdoC6qwc4GeXhhLAzJMkUj/t1&#10;AmAvXwwDtklrbIiW0W4C+oAEHtK0ZjQQYJBp92APl0nLMCJIJzb788ArK6LquQ5BRrqvPq6K21C9&#10;xqMiIBBEYRUETqis06fb54CYGVxKFdQKuIYq5utS4Tb8AoPQRTMDCshJJiApOQ6EZ/f9mAZ79UKk&#10;upa53GfTIYhyXBoSKE+YEDDZBkyaCpnwDdqyKYCbaYKEKKCHMWmNyQrXLY9a8VbunqVBkiuWEkdB&#10;nNVJgeEUrgF2iyhmZQ6qqsrqs3JnUWVQ2Wk9IOWeeACPOhBNY7SsnSFzE9f8MArUaLCP3UK23MXA&#10;/wCWWd/lbTFIrWtDgiNSkkNKqJgAjOgg+OAWX9K6ttXEXXdhJMoVJLNKZASBHUZxhowadRMyNIAW&#10;KV8fPASkJGl01aNQELBB1gtrMfKQDUChmfMNwZLE1iQfE+J8/wDocBKDalW3bLd7m3UkhQDI0BgZ&#10;UAeecjBMSIziATWAKwBWuc4B+2ASRo7iXQkapuaRP4ZHykD4SfDDJnwMiBkJpWtTgJiLb7i5Q2yp&#10;gmDoIhdSkCQBkNRgt0w3MCpEgxBGqqnoSKDwwE4IGcsNXp5yHFokOoA9QfiOUmk+GGzmwAGZEgmC&#10;TUfaOmBjKQqvpBajnTcKlVkIDJIgTDDpWZwk5gHNe0jup4kkY4+T0Syn7aDRQDRcU3VuaVOqkaUB&#10;ppAGRINMEfMAZQJIB8yW/jTHJEu2Ikl2uaQzQVUuCQANKoM6UEiB9hw0/h3AQSSMjWkEAD+OLHXT&#10;8qRbEd+lHLQUVslQVZWDk5VOqYrFcEREFupqvnmaVpFf4eGK0XmHRDpAQVGbGukSYkyMyIAk9cIk&#10;SCBSpMKCWB6xmPEYB2HVX1MWMKAHLKECqusi5ORy6TmDhIMg0OXlpUzWT1zxBJKgFJ+f1GodZDKV&#10;LIIg1yEeGVcJakgUNInpTIkfxpj0REtCSiMygCWBCsCrTQsNUDOgBIy+OEzJPzBqHSegIJGqnX4Y&#10;oNVbRQo9oyhaTGoNodbekgkhaz4+IwJB8pImgEHT0Hh0BOAWqEwQCVrBksSNcs5iKmpgVA6TgCok&#10;zABAAM1zofHAHkGUFQSyMxGYA/ED1ESBFZqRhsmDkZgzn0MklSKyP8v+OAeW2TpBZNIYAaiDCRBC&#10;lDQA17j55UwJBOkQC3d5geMk/wAqCfjgFVCAkEhC1qQGAYnpA6dQazHhGEwKNWhJkyxVQSdAA+7z&#10;wCg5HZABGkEBdPq3CO64S5pUzA8KwcAznAoKTlq+ZhP2jLAKXSKTAnUSB3BSYV/GZBgH+M4QaAzq&#10;iMz3UPUVAyyOAcXQSKITIkKdBpnqFZl4LAVHXBVJhVkkEGqEViNTAYB2AUJdwO+3pC6wxqdTIpjw&#10;iorOWWDIgloBOmBlWZJlTFPKP54BrUNGgFVU3EEGQF0iFVYyaa5UqSMJIKrQGQe4KaBRT4ilftwC&#10;1dblyo+ZWhri1LMeoBAJPWsjphuTUdYWBkJHQCJpgJaBGbuDEAsS5zCik00ipqPD+ZE1IoIVZ6jK&#10;hURQxWmAOFYK7BiC7raEshBHd3EHKW0qTQ/CmEkjSRkARkVIbpAmPOv/AFwC7cqe8k6rbAhiywJq&#10;O0MKUhaQQOmCyJpqkiYpBKwpE5xlGAfUrChHdBqYgtLXB3D1QAoBrE6ixgZZ4SRM0jM1AEU8OlJx&#10;LM8B5XYDSZIhVgSzHSapqOddJE0mBhNIoYz6x8Ij+mJ2yXIX3l+60GOYENALEnvVukQfP7MDQZmM&#10;6GlSY7aeWNBaXAQE1QLf5k5WzaY/mjV0+2AKZ4TVpPjAgZgkQa9Z64BdtjbUjodbamhlYZIYk1gi&#10;IPQZCgTAmZOokVgsRBkAeWeAdEkCiBVUAJRQSVgho6ksJgzOE0gmW7SZAhSST5+M9cA4JBULbt62&#10;VNJYllRF+ekg5CPj4jCboOYMEf5RIjTAiJHSuAXtXVhpZaSBLkrqh9RDMRqjqPOk4aoVKkHVKATH&#10;bXNZ8vjgJf8A6wFSirDsdGbAZqwBjPwypXphpwWzg1JfIHOdRMEVyEYCWh9MhdUHQoQQW1as0VBB&#10;8618MsNEAsDqUrqNTUUoYnP7sBIWbcqfU1G2koCVKkwF1GpEmglqdYw20/jIilCAYAMqZ+3ASbYU&#10;QVme4QpYBmnS40NQREyB45nCJpn3Ma1giKk9J+OAkQAxoWQJPQ6qBU1N0PiInKcJJEwMpMRBzrQG&#10;f7eGAWBSWiQV1Bh3Up0iQRAPl4wcDSVUgQ3h5wIY+NREjAEWBIgel3E01HQGMqpJA1RmCf5DCGgy&#10;DMAiJYBhNCdIr9wwD1uhJGiSIIhmDEdwXWxEGZkz8MM5DSASQTpUlchESc6eeAlEq7lmCJbcLqcC&#10;4SzEk6QJzY5Dwwlm/AJpWM86V8Qf54By2gn1CQ2sRJYqZWj6QKgg0AIgxStcNnuyg6pAkaRShOkf&#10;zGAkgaNXqSFt6S5Vg5ggQA8eHjUjDeZgADISQWk9O0TOVP8ADAO0kEsxeS8CAwQVhm+ETQ08jhue&#10;5pLdBBYBi3jMxHnGAkxKgqqKCpNFLKLS0IIgVNeudYODkdwB00K0GmJipJnLpXAFpooYawDOkDWL&#10;mliYCGK0k0pl1oyDFGLA1AZoYiF0gEr92AlkBnXQLell1FRKKTPcoV4+0CmeAsdFGoaiNXQkwJPx&#10;8cAkmGJ1khykhWJmkkKK1+H8sETJA7h2qAygAUNTHjWa1+8YBSDsJhZDsSupiZZe1adPCP5DCTBk&#10;xLFgYJMx0NMA4HVWQUKqulTpmGJGWo1r4RMYESDQic4MmpoAD065fwwB1DGskyaiFYgZHSTB6TP8&#10;cImZjONNVBC9pBrJ+MYBwTpXVQalaQw1sdY0hgYoIAp8TGDJb5ZBErnXUQcwGOeAOArasp1iENQW&#10;EnUVAoTOofbTCYoaGAupSDFQZrJH8cAsKA0QdeqCDqYaSIKqakgCp6xkcIIgnSQSdIZhWVVsgOpj&#10;PALUAqNalU7iqgwVLLpGog/LIjx88GQSpMH4ZCkSSfGtMAQhGSNOk1iS0KVjSQc6AEnyrhNYBFSV&#10;NM4gSFik+eAX2lmQLqW2wGpQRq10N0tmDWQAMFRKSZaCKVDRJkwcA6SzEEqhQakKkz2MY8fvEzg2&#10;DTqpmQZEGKMRFYjxjAFbFuACHoqEBWJCnUUGljQyRkT/ABw2YrBLEzWIPd8sEAE5T/OMAqWlYACh&#10;rZVdWpS9pYYGZAk0kz4jOQmstDUBnNZOkeFfu8c8BIJWVkamZawGgF5zZumag+eCIqnzFakGQprU&#10;kA+OZ8MAYZQ1wnTLFlhtToQCAvd00gQJNfGcEpEiposQFYBiTn5Z0OWAO5OkkIBLKVlkOlQIIg5y&#10;RUZ1+wqBKmtaZ6ZABMGCKz41p44BJ09wUFQYELKyAAFBUwIIIgkeFMNk5aSZBJgqApgQT51y8MA6&#10;AvdrAKBCCVcu9G1CgpHicycsStjbN/c27dWBdZA0y2kzQ5/acsS9KKvmtwNjxm5vBlTTZYIx16VD&#10;LJdozEnwr4Y9f/TfZixtrdzRBCGTQRIoI8vtnEn57+Dy+e8V+ev/AJC/dtzeWd3xKXlYbndC0qq7&#10;gmHJu91fnWSRSek5Y67JPy5hZjVBljGR+zGnifHRFt2CFbtRtwF1LaZGtW7AJyWBAIMDqQJrhdu3&#10;ESaHwAiQI++MsBV8tylyL6WrcXbaTD3AwUO3qMot0CIxEuGJIYyBBwHMECdX+UiBlkZ+OAk8Nabd&#10;h3ey0An1LT6rwlhLzaRsgar3eJA8V2pMnwNO0VBFP5jAVXNrbS5ZFogXSPzCt24lsP6hN12VlEaQ&#10;MwKmaiZxI1do6SD/AGI+/AY+/tHvbi9S+qtfAGl2LaQJizdU10iJBBmnWQWZBDR0/jHlgNMLJsXb&#10;EAqHtC2DGkgQdJLMQQ+ek5gE1w0wDEmojzimcafPAXW33dy1ati26lLpdbvqhnDn5QVugdxSZB6f&#10;yFo1GoRJ8PEzOAe5lLD7ZriEljYNsATPquDZdPUIAXSK6jU+eGrwOo9Q01hcpnLAXftq6qbJbTP6&#10;b2LBDhbj3AVW0ttlZ5EqoHgCTUziMhBZZBks0+I8MGtvT8I3XI7Z32e4v2xZZf0di0GayDackmSY&#10;lpYDUylYw4zEmCIr5UHWo+GDLPbLY21ts5KXdO1d70K4JKmLStaelQxqIBHmIxI11gnoABQZVwGV&#10;bjm9Lb+ijku7992415STcZgO2R2hYErImMFecSk+Z/vwB+2+IuIN6oCTcv2wtwmUdG7EuO6SAVA7&#10;oofvGI+tqZAtJalImmfjgNc3HJUFmddvaRUe2XKroUqHQfhaZMkZVyw1fJIjKlOkeEDwwa0/NGh9&#10;r2LNhrFxh6y+r+YAtx9bgHXd1OSA+kAacjXEPbKdZJiSSZmesUU5+ODr5Jn/AB/1Oh+8L2ri7VpR&#10;qW3aNwqLXc1txq1E0OkKGNGYdDApiTdusgJg0gEgGdQp06eeDGvj7plifb/BWLy27c2raNdbctbJ&#10;1W0sPGpRGkLcJoE0kDMZjFTuG9RktkkeEAiQ1JIwd+nR3f23t247ab/fNaN8Q6sZtgKLalmtooEk&#10;gQK1P+aDhbW9Foufl7qASARSKEROAr7XJ/rOXtbNFPrRbDAgq5tP3k2iV1XAG0loNYg4j22ll7sm&#10;YSQKGT8etMBrOW2t0bTcD9KS14WGe0jXhbcOoTVQANIE6FbwkkyMXFl0ZV1knSCS1THWSKYOW/f3&#10;fTnDg/O8ZvNtc3b7UpZW4/bt2XQXXTp9A3VlQy+cCazOFMZ0gHUC1KCdPWB/TA0zjbP9uETY7cWV&#10;3u4FhUA2wF3Rpa2b/phbYNvvAKmRrNDWIw6NP8yOsGKAg/zwcfwZ66d5aZRcVgraTd0sbepPUkMx&#10;tzqZTAE+MYZuCFERJMkTIFOmnB18XWtPwt/1d7uPXJZbS27Vu6AUuNDlxcdTqGk1GkfCCMQu4lwI&#10;EQJMCCc4wdm8v3bKW9moZ2F4Pd0oGcabMqqXGafuFR0oAcWKLRQSQRHw+NPDB5t/zVy3f7lv1F06&#10;lum5cIRXL3Lop8lwtIIYgFjWSIMEYlWxCx5TB/zGkYMuectuGv7y1dddQ1vZ1Wywf9PbUG4QD29K&#10;VP3HDRBmhkzq8KilPicBdWrlhrV5WFyytmxDO1wFUm0HtpfE/KvQQDWManh306TBFAJmRlpAr/HA&#10;eC/3Fcfa3tvdW0Z5U372gdpd3YM7ahl5LJpmMsW/J2jc2xK1IAYCsUzp1HlgPOX7f+dscP73t2t2&#10;oG3/AFC7a5qNbis+hZcgxlUx9mOdsvcTEkErTMyZFDgPtFsuTR9raVbxS0/6Z0Lsum2EtaHmXL1M&#10;TIAOYjDf4hM5QJCkTMgwMBZ6bd7abq3bFu4guhrwR3KlLlr8wF7kDw7B4Z1wVegEhh4ZigzwddL9&#10;FTJV1JuX7otvY0xBYP2tRTMAgLV86EVBJw8Dp1TOUZgT0zyz8cHPnHyZm/bvbpLFpDYm9de7UXHt&#10;2ijly9tiNRbTXtMAkZ5YkLpJioKqSSZoQK1Ph/XBGM3Hr2BcvWmssu83IsoLbsjXtV0hBdmZI0ht&#10;Ag0NM8MxJMGNUlfOtRgL5QNpbRzbW6bT2fXuBzoFsUCpbTNi3c3gB0iMV+5SLjCpI6ATn5fzwd/F&#10;+V2P2pvnu8ZtO7UrCQbrslwkNqh3FCNQ7BTPww3eI9IAaTQx4AdYnywWf95fwTuDS8vMnd3m3JLs&#10;NTpoGpbep0crbjSdXbIUdJOKpEDX3hdQAOmSDln5k+WDbsm+5AWOE2pe4tl7p13ylpl1I/cJJoEa&#10;CSQRJykTi6tg2wBSIMZQ1I7SPuNfswZ26z8XB+TupyV9mYtcv29xaFxQjG5YHqz3g9pBBEUbwmsi&#10;VaAcWpCz0qegz/pg5eT87De4L36K/wAxctpe0HQ0AWVDW3JD278nsFIABgeczhtkJa4T/mnIZEzk&#10;Z8cGtd84nyq32nJWrGz4pLcOTsHKh2Z21AEOXfMkaRpoZz6nEljo9Md3WlIymZ/hg4sdxpO9bk91&#10;cWybhuttzduLdF5x+oIK0kHUKitCYAOWF7Uk/GTHWKCDJ8vvwa3/ADVA9+7S36Ft0ZCqpbVyUNpr&#10;tpnb17OgE0HQuZC1xOYr2A51gCgiczP8sPky5FtdvuHXkb6CbLraAZiWQFwxW3bZRpIAAOpugjOD&#10;iVYdAG+0UgEeAPiDgML7q4/e3NxtrSD1RpsXEd21I7ssXRaYwKSBpYRFJk4mC4KARlkIocBz69wj&#10;D1HvK+q7cH+pZ0pcUGQSDGmY06fDDtt5aCfHynzPxwGY5LjfS2lq8iBXVtA0uLj2y1whdOkiQDPz&#10;H+/EoZKAZ8hAOWc4DFXmZNxvHOpCUBWSzq4iWCoahgB2Ma+eHQILVOVSKA9CZwFJe3P6mztbMqgF&#10;1wtsspuhgSy22Kimqkg9aThOr5eoLVrMiYZcBLOyuIbsFbLW9vcBVYVgygFdLkRqECe05xngO5k1&#10;6eGR6HAI4/ZILFkqjMz39ZzQMxcPcEU0kk5jMZyKYjjS1DSJA8/OnjgNpu7N7ZkX0aQQIYt+adJ1&#10;em7rUgVgiojKK4pOT29JCwJ6CqkVBwa0/PHp/wCh3vBwdrsbu59Zmt3i5uXfSW5659JlYgZqJMMT&#10;PQ54zZdgGUmSp6iIBGk5fxwenh7Q2uwsXDtb1hStvcbe2gIuLcD9wvW7rq4WZAoMwJFZGKDdKfVG&#10;mASR3HxnxH9M8S59B6T9rX0fhg9+3S0pCrbZZCKIQ3LaGImRJaJ+YZjEpbjtbIrqAznIDMqB0/pO&#10;KMlueO4/a8wbhS0Le4ugqrF9LkL+Wl64xClpJYQc4imcRbp9WD+IkEnLM1CsRGA2284nb3OOoA36&#10;awz2EYNd1uEgozWwZOqh8z3eGLUDXb1UKgUESZiKCf4nLAcaN8cfyx21xL6XSWa41tgLJVbktZuM&#10;Rp0gZrMHxJxFsM1p9MwKmDnpNYJMTUeGA2fO7bbcxx1vdJb1XQoRnTUll9wlFdLdvUqArALLBNYA&#10;xPt3WcyGFAYEfyYZ5xTAcz5Hi9ttbWhrUpcuQWDB4uNlrtEnTpILgkyBWZiHVv6T3HMkVlTPx6xg&#10;m07phTbn20u62pbayVFkNXReRl0FkJDQwnu7iDnArlI1kSAYzakQDHif6YOc8U9azH+167Fhtwhu&#10;aLei7PqA3ds1wCQEmF1QdT90gS0YBm4JpqyJAr5Z4J45jahsNudhuLinW+2e8rWiXK2mVoW+q6ag&#10;REkVNfjiA1oBi1QGJkGpDeED+U4Ozoyc0d3thtyEN5LU2XJe2t3bWGJN4M5YkEZMMjWvRSo6kQPE&#10;SQQopAiMA1e32x3Fm67PbDhwhRbgLOLgBY3zcjUQBKxBpkJGLK3dGmGJgRWgP9Mjg82/5q4zy/A3&#10;l5A3Nras/m27hhrdwoug61AUapRg8kjqYrEYK7bB71ihmIFRNcG/Ht/kwne3uXe21vjdybxHoC3Z&#10;vXiXZbiAeijC4NOlBqjWAWFfHBW21CG85B6DoRg5C5ravs7y3dtW56gtrdOpnKMArw0kyrSREDMC&#10;Zw+pppC/YADIGX254DL7y1fbcNub8IXtq36t7t62bbMui8qq00oWHWvhiTaJqDIqCOmfSMBi+fFp&#10;blu/t/QNsrcseoTLBVaWqiwZIBMZ5x4IuLpMgUORAEUggT9+AkcRdfkdpc29+62tJW4ly8TcJvEq&#10;xUiKVVdNIH4ppiQgFxTFZAmTnJpB6QcBluUv3+K5CzedWsnUnehd7QvI86TauZnT3atVZIAw0yUj&#10;wj7z8MBe7blUZluEoiXbrEWraFpH/rGVpkr9uZgDqIjW2U5EggEKB0FT3dcBv+M5dNyNoBetWRau&#10;lXdr7MTfbuW49tZftACLQhoyicJtNpceZgignwXywXFkl+K257YjkNm1xFRxZtuVKq2q0EMm4gUE&#10;/MpqakGCYWr122DJgZiKgiM4HjgjN+3+S3S3dsrXHaVvevaT1G0uvYb24ZarIYyMqCD1w1t+4Qwq&#10;KAn/ANtOfXAW/u1RY3CvtLoW0T6xFgB3dZ9RXKqJgHMaqgySBiSg0vl5AycvGP78BjOUvJyOxDXb&#10;qqpRna36NtW9Qstq5aCmR1OoKYzzyxOW4GAmC5zMwaUkTnTpgOVbrid3tWZ7YdLNtiX1obkrnbS5&#10;MntafmoBkBliFcUrckggGtR9pj+0YDpvE7mzveI/LNi5dssLN5WLFVW4BbTSggAlp1EGRANMsWSM&#10;t1BRiYAoRND8wjAcY5TabzguWe/aFk2bl67dD/mlGOkF7JQgsJyJK1qYOINy3UxTLpGoD8M5gdPj&#10;gOm8Zy6C2j3C1xrVu4V9O6jCwz0BRbkBnWgAjSsVEkYFtSTCKxM5KCZ+45dK4B7kzba0Bee3rNoO&#10;DdebitR2Zba/MWUl6ExNYgSm9vthsm0bvf8AH7N2MhN1vtrtmOkyW03rgPwpg1Ndr0hvjvYH1D92&#10;Im+4L2N9QPcG3sdp3nEe0fcfJ229RdG3C3tntWUvEy2r5TIkRiRt71jeqX2l7b7sEfNtL9jdDyOq&#10;wW/jgziqDlPbXu32vuwvuD2z7l4FrLoj/wC/cHy/Fm4xRS6qd/atrK5x4g+eM17r90+2/ZfE3+Z9&#10;281xvt/idsGNze8rube0tkgSyp6pBdj/AJVBOLM9I3prdrxP9n9vm7t9Avod9X/rz7x2/tb6K+xv&#10;cfv33Hca0+423t/ZNvNjxu0qo3fK8pcA2+2tkEzd3DoPM4+cH1V/5K/pZ7Pu7raeyOF5H3lu7JuI&#10;u/vueL4hyDp12Swa7cWfBRIx0nit68OuPHrzb/d/tfoy+hn/AAUe+ua43Yb/APcH9UuN9nWbvpbm&#10;97T9g7KxzvOWHgTZ3fuHkFG0S4ROv0LN1ZmpgHHhD3l/yffX7mHuD2t/7DPtHbMri2u14m1vrsGd&#10;Jfcb7UZ6ZfwxueLX/M57eTx/5df43l9K/ZH/AA7fsT9pWLA5f6Zcp9Rd7adbp3/v/wB185y5a8BV&#10;k2Ozu7bbIOoVbMDpjgm7/wCQn91l2+tw/V3lbBW5WzY47ik24YVhlWzl/wBsfbjc8emOjnfc3PMn&#10;HyjvG3/48P2Oba21q1+1r6N6XRrZe77Q2V+/puGXA3N8NcBJrIeZ643/AAX/ACr/ALkfbG82ye4L&#10;3tL3ftU0+vZ5Xg7W1v31PcWG62BtuCfHp4Yl9vrec2Z/t6s33Ul+rWX/AAcZ96/8Q/7FPd+23VrY&#10;fSjeewd1udJTf/T/AN1+4uAubVk/0zZ2T3720IWh0vYZfLHr36Z/8vP0z528my+pvsjm/Zu7IXXy&#10;nAXRz3EMWP8AqXtve0X0AmgBY457e33xnXn/AAddfc+G8c6/jz/jP9jxD9S/+EC9srF279GfrAOU&#10;24e61r299T+Nt7W/YtuJNvZ+5/a9pQXJAUG7sPMscfSj6VfuG+kH1e2abn6ffUD27z5YJcucfb31&#10;racvtywhLd/jN4UugzQ9ueOV12l+qO3brZ3acy/B8iv3H/sE/cP9FRf33vn6W+5P9u2qtZt+6Pbl&#10;p/dftd7TwxvnlODW76JCgxb3Co+ZIFI9A7S5ouKXDKaUYEZf+l8ftxHn21utxXyk+pvt57vFcjtb&#10;S2L5i63bblZvWwCW0SQQohgVBBJnHSePui5aAnJR9s9aYOnivWPhf9buBvcbzl+7oKou4uSoXI69&#10;Emc5HXrGC3i1B6kEg9c64M+SY2W/0m3xuabZIUW3SgJEmCom2IJrSPLFCwqfwxGQ1ECcGHrnZbgC&#10;0EGhlCy6uwtm7eClV1O2WmSCtIOEyBAH+IjyPTAT7e3e5cYuEBhwjlma3cbTLd4EDKADSlTgZznQ&#10;x9vkR8MApEcqCptFSAVAYiVAlPynFDWaU65mMIYyKRn5SD0k4CZtNoi3A7o4OlSHtlvTcL+BEdYJ&#10;k1gdaHCgCQJMZGhn+OAavXbZcsha4qEJbJQ2kRSflFsZTUAkVpXCSqz0yCg+HWuAl2WvmwoU3Etr&#10;ce7ctMAjPpb0nQTGlBQgHxMZ4ZMkkUpFImSMvLAXG19C2lp1LsbikAPdQi2t1NBY2yJgxpgiDOWW&#10;HLS/MYrJImmZoJyE4Cr53cibFhWcWf09pdZcO35RLXEVrcMVQn5GGfwxMCxI6RQ+HjGA59ubiytw&#10;KCUfS66y92C3YgiPwicvvjEXcRpM/HKY6xgNz7L1jfWGtFNPqLpAcKSLjaluagJANajKTETTGcgO&#10;5lqaagenn/Y4Ovi619J/pZufU2Fm8joihtN20/qNft2UIdAVVS4mrCskUyxTlArTBImvnIM0yp5j&#10;B2eik5O7uNullG/TXGAFohDKhSulBFTqyMA0MHxxItQTRichJHXzjrgMlyouWbRvPaS2+ltQ9TVb&#10;9NGZSiKZFT/mB+NMW1kaYnOBIJAj7Dg8jgfuu6+5vvolrds3NFz8245ZKN3LQaSTKjM5GARi42wq&#10;MqHqBnNYjAecvfTXEV5u0u22LemhuEWmSjO5mTQwOkVyxobCwBBPhGQ+z7cB5A93bsN+oBQh5LSG&#10;VgFLEAsRBIAAignzxaWwdQjy6xngTq87+5N0jWrihhdpcBB1ACKOkDr4QfLFknyj+3XEvPD2OF8p&#10;cteoxXSw7YrOnun8uhqYrP3dcG2RPUA/bTI4Iice2q8qyVAYFUImS1WCZjI18emI5GoZRI+MYo2u&#10;0cjtbVqXrBACR5fCIz64AEADwnE4cPH+ZKfuQCQU6M5YCAIVCCDNKgHM16HFB7h2v6nj9whGsG04&#10;KwD0whtLrvl69/Zv77X2d9WPa+9bcHbGzzHHn1izhl1bkBHGgAiIqMvjUY+In7j/AGcNx9TLZXbB&#10;wGVipQ6RN2FYmfjPgcdfFtO178d0lf1J/wBlPvu1zv7ePanJvuvU/wDebai7qEsU2+tgoAr0jxzx&#10;9RvoLxq8b9OOC24t6ANuCFpGQEH/AAxzeT3Nzv8Ag/Fv/wA23u4+5v3l+5BbvarWw47jdvduSSqs&#10;Ge/aKRJDSVJXMiMhGOyun9hU/CT5YPO+Qu05VxdnWwVVPp27h1KzsSHvhAsgEkSob788U29KjUc6&#10;EUqcsqYD0r9MEu3Rx9kubWt0vBWJtC4GumGaBJMNJKg9K4ztySUUEGCCwqGABqK9MHp0/LHsjibi&#10;WNvvb/puhNo7e1cYqLZZQAXFpCFDjSG1MTnPlip3z+m5UEFQAcyoymB8D44ztcRt2r2FszyHH2d6&#10;yOl29fa1bUj1bufpBmJikdyhOhMiaYjL/oljEtnQGucjyxpGo3Aa5zlnZK7C3tCHUhnVHWv5TpUA&#10;ElpzPToMVV61rNtQTQkwBOZ6EHHDFt4V1fhOXt7LbcjujBW5ZS3bdnCg+imlUgyoCsKRU+PjIt20&#10;QO5LAiACTWYjqcdNJZ1Ge5Dk95u32GzVEdZe+UllKj1C+oFVqDJ0k/xnDV4UUSSFihHVqCZ+3DaZ&#10;gt+Lvvcu8huQIvX1Xbq4fUfTsk6zbC0DkQMh9hOG9sWe9cYhSZhRSBWDjGtztMib7ltWdpwnHbe0&#10;11Uq15q67pk7jSGEuGMkARXxzxoLpIsKgyINKAzIoBlXHZHnji9sX9w7zesGdrTt3jW4fb3LbM1w&#10;OxL61AgR1J6CMVttlVrjhlbSad2ZA0kAnx8P8MQdQ5Gxd3G043bXbO4X9SDc0IrxbUkMGCNB1BRO&#10;o1pQRhBUMBBCAk0PSRLD7/8AHFE3b3rllrupDvTYsrba6AhDDVoQhWEDtg1Iylc8WtohFVAflURV&#10;etY7etKYDkPL7e7vL1/cXlVX3G5CXXIuhrbWWgrbF4suhlavjQR4w2bVqZvnLmPMTPdFPvwG2220&#10;s7MbXZ7Uk7exsbNy4pgn13JBFlrhyEkjTToMKKhmRZBYMJIIitZPx/rjNktn4qas7i/s9vvNwi3F&#10;tejcXbzbu6kIU2wLerIxLKJ6GJqcLnU7sFgKSIMdKUAxpEM2xttjtLLXib27UX7tywrG2zP+ZeZz&#10;DaftbMVgATY7ZCFWAawPwxnJBC1zywWOUe6d8Df3XqXhptLdakrJt2gPVW7chSVWrHVTMRIOHtwT&#10;r0igVSZrKx5YOen5f71P7c288cbzMrjdX1RQdJF0Xmi1c1EEAwPGoEiCcMWmYyTUsdKz0EyYjBto&#10;OU2OzYLasMlrbWLL7jckkqhiLXp3ASSAD8pIzPTFhOo21E1JZljpMicHG6dutctuJZ2lvlN0XVUQ&#10;WbW2uiHKue0tb00LUH/wxBNcT7bE6j39oBUZgCIOfSuDk5Fye0Nk7cept7rb+65u3XlWZy/bct5M&#10;W0109BFADOIG6uBLJ1R+Y0CKSSZiDg66TNl+X+t1r2Xxd/kef29u16ynj9truXWtpob0rZRtDLSg&#10;7tA6AkYhq3qXAupjoUZ1qR3At/T7MHZ0HeWDxvH3t0ba2DyF421KlvTW2r0v2VQtLMYgnSBM4n21&#10;Cqz0ioAECPwyJ/kcHDy/mcq5vctu9/sOPf1Ali2m5uG4dQuD/Um6wDDQYJmc+ueEu2i3pqKmuRWk&#10;CcGtZ/xKs+N236vlBuVl0sWEUKS5S7cDC7duKSikBTQUiRHWcRFb86MtIIigMjxI8P5YOrol7bCz&#10;wTEsH/3Fw6MNbD06tquB4L6wSFFYIrAg4tVA0A6T3HwHXqDg8/k/PXD96967zlzb+sHfj7T3NTM6&#10;h3tCSpuLJWAYkkAExkKE4AKKMiJPSnkP64MBttw25v8AJ78olwotva2luItwa4VWb1zMqfAgmKYk&#10;bYBizH8FAKRlkT5jAYP3i1/Z2tns7RV25G1cuemi6n1M5LRJyBABQsDGVJxN/B01MSDn/Dx6YDmi&#10;3ry8lavXiWt7Xb67bF0NtnKAFr5WWAmihswM8SFtAaYBIUyJABPWoOAx/Je5Nxul3MvYS/uZ9UWy&#10;zJpghmWlAErAg9aAYeSmtxnA+4GcBmt4+v8ARbMlmAf1A5y1kam7wuQHcSCQSek0FwqLcCKlpFKU&#10;gjADi9vd3PJJcZmdkS3oNpWB7GmxdalAAe4Dr9+I1mRdFJ0z4ET08vvwG654A8MbSk2G3Vy0sI/o&#10;6rTS9yy15hqiegBmk1ph9rhGpyQdVaHIZCnwpTAZDa8Ym6v2thatlBYcIyqpa2X+a9qa5LGDMda0&#10;IEgRTc1MKkgVrTIxEYDom04YbLZ3yLei/dVrLPbd7quXWVvLdYUJJMrrAMeQxA396GVaQTqpAJM1&#10;FcGtZnaR1P6Q+3Li7Tdb4Owv2mFq0jLcv2qqAgiJIJMPpn4xOOfcpeIe6ZjUQgB6KTGZ6jHPe44+&#10;L1R9Q/pVwls8fw9sWmnZbYbp/SBYeuLdViunVBAkmgnPG39p8VKI7BgABcJMCf8AKQcumNa8Rw8u&#10;2fpj5x/vu+uacWeQ4vZ3ds+63LXeMs2PUm7ZsNqt3Q1tZK0JEU8ZrjpQBGk5/h+6mNOT4uM1q4+7&#10;shUKXLb3e54LV9SAGINTP/XAehPgwg/1GALi9V6zt7lrUDttwNZcaoBaUZ2AMhYy8pqMU+4uKqNn&#10;KPWtKmgpXCT4D0h7X4bd7vkLLqyfp9/x5YFgx9W2ls+ozau1QCe0gZZGgxVXXHqoTVWzMTH3eOA7&#10;5wHFXn4XlLSKE33HFDYtBQuu0yARZtf5VksZFcwTGF6ddq4pBJB1CkQBlEZ4CrXe3uK53h91bIYb&#10;m0Nrfdbhuq2pWtXCLxopBy0mBliFfVQUuESaAnOaUrgOo+192188xw2sEaWa2qgWtB10BtwZ1iJC&#10;DzXrglksVgwe7rEZgfHAP8iybazst2pF29YvoRb9T81Wtdj6ya6QsAUzz6YjX0BtUBBUg5AADBdf&#10;zRuPaHIlebUubV21vNtoSyLrXb2q9a0i33RIUmriRH8GEYLc1E9rrFQKk5z9uIWc2/NouY255Lgb&#10;myskPueP3Fy7aVHYJatWXNz1WJOrSomlJiTh9vzLTp+JCWJjoOlOlMVMM1sFHDc/x2+Un0OVs6CL&#10;14l1ZwfUuMWMB261rHTES+CBbYtGpSCfE5yRg6a862Oj+2byXhy+y9F7ibPepudsjFbd3TdYErbI&#10;z1GhagoIPXFTbYA3rZiUbUJ/EJmo88sHd2fmdm7JwfJ2A3o73ZDa3ja0a7FwoqLcsXOsLWAYNcHf&#10;u/m2HDFdQ0nwqM1E+WAT7c4hzwvP7L9Nqfb3Bu7Id2XuS+WJutp7dUliTBpFYnFTyFu2dtd0galO&#10;oKQSfHLx8sY351WdXY/pnyfIp7h4U3btwpvtsdpuL4KKW9CU9NdcEqRBLLXOmMLvzputAo9j7SRU&#10;mZ+zDx9HXXo9t+0LIbYWlLn1NrypQkliFRyQqIpHcTOo6qV8hhhd43o7cTOlHTUa5AwBONdv1dyr&#10;vce3rY3/ADJgaG3G1vm2vaFDMpN1tIy8SDU9K4pEutNqpA/U3O6Y0qTkpM1PTGldMv7C21vfKiWr&#10;jNxG1GhU1teurbB/NtqVJURJNcoxLNwSWrAumJIEAjKJ8cj1wFAm0uBLSaV7tgdWhXkvbu6nKkUE&#10;gkgET4kkTitv3jqPywLsUg1J7pE0p4YxveP4xMXHDb8Px/YGLHU2yZ2U6VtGE0o0qsNOkCNIpQHB&#10;2F1o1Q3eYEdyxXM0pTp088av/i4COTvDa37KN6loptrZZg9HpEhR3DrGdCB44vuMsPc3FnqQxZhM&#10;jOJg1/pib/lsibdHI/fHLbPj+G5K68rbbb6LRZCGMWiwTXWDIINQch549Rez9j6GzRysGhyiKUwj&#10;ySd3ktvSPx6/8kX1Z/8AYl9+bjidpuy67ZrltlVmOq810kkADMZEeJPhjUbkyY8D/MYrPlv1Y+Dw&#10;X7C2ZNn12IdndbuqCZJJC6yDmIjPEBxX+Jwc3c9nult2IOjUlssA1S5MakEdSBUg+GGzkfgf5Yzn&#10;6sC42bF76EFtbQQHcsisQCNUChHxHjliHfJAUyJygdI6nGh0X2zYtm89uGXQRpaSQ6vW4AyCpEZd&#10;cVd1jD0Y9pgfZEDAd34LZWjuOJ1C2t1rtu40xob0zIZbUAkkAgeZnEEOYAPgOv3ZzgOtbnhwbty7&#10;qA022DMijTo1epccemFEn/249AK4r9w0XCchQwMoyof6YDr/ALS2lnc8ZZtgJe0A2tOp1ZIPqh7y&#10;/wCUkAlutBEYYFbbzMBoGRBiuWC6/mjT37f6XmOJFs27T3dvp9QIbQVWAtH00QnVMmIyEfY1qraM&#10;xUZ08zUYNyZ7pP7crdePNxOc27Wl3IhEQR+UNYK2Wt2mIqCJYMa4bu3hpvgapAIWoMyooMF002m2&#10;aseA9t7mzvvbd26ipbF8fqFAugqUvFNTBhQwAoWaARWuMxeJ12iszrliM60LTHXKMR2exvb6i3s+&#10;Z29xbdy3+mNq2ADouIsuLfpGPlEtr+OqkDDV9vy7oA8TBqVOROWY+/E2/LVXHB7eOS4NjchWZQse&#10;oFZAda27aqaLWnQzBpijJPaNVDqrqHQ+J6eQxxV3G3askbm0bDEpetMu3h9KB1qpUGKwWEnKaxl/&#10;/9D6HMIz7gMj0NaEZ/3Y+vv0lDsXdfcV0MylXshZe3oUE25JUmCRq60E0mBQ0pJoINR1JEiuAlyU&#10;IYm+ba+kTbhBYuPkogEadJNNVayMMtMRWINQcpMExgLayRM3FtqxcE2mguy2xqCF400g6oielThB&#10;pIJrWek9CD8MBYAsSfTh0JgAlWW29piAUXMKw7tMTAkk5YKATMzMQNRmp64A0vOttENpVNvTquvZ&#10;0LFtS5MChNCCKgDqcN9oAEUBA85FJk1nAWKh2Kt6jGci1pV1eoBcUqgMRHzqfMTUnCTTIqcz8sVB&#10;jAS7Y7wHtXIZUU/namZ2Yh7rVg6SPlApQDPCCQBUGJJY1giO1vicsBMSdYVHtzpVUDhdSt/6xLk0&#10;CIBOrCTAme2DI61yEjywEm0rMF9ObqurCqi0CACyrKkZzWP54a6mnUkDMRFZwFkoW5btxcViAuog&#10;GVQNJgqfw5aTlE+WCIMGTWpWhyNNU4Cal1AVZVYuAvqlWABe0SSpUCi+AAmMsNdKGpmQIJA/EK+e&#10;AkIo121UOCpBGq21m00vFojQSAF1FRqrMeOATGRFc5EVj+2eAl2lUsuu1Ddyj02DB2R5tE3BUg0B&#10;pSsYQSQRSAJ6tSBT44B+yAYbsL6xJCAFrhud+m2ppINCT0zywUDpppNfGRBMDP44l6B/WpUyHd7g&#10;ttcVtYVQJOgoQQhFNQXOJNYw3JJObCtM4knP4Y4NHktq1tDW0wAFGCi8g7oEzCOpkRlXwwDqBHbT&#10;KPhUMM/4Y1rxtyh7b+mEcC47TDm4GVj3fltZuOY+Xt0qJ+M4I5HKpFfAEzM5/fje9naHBS4ihrrR&#10;DEALB9KhJkRlmFzMGmETmfsisH7qU6Y5KlFISz6iBlcM1tkYK0ajDujGisaxmTmfFJIECRNT91M8&#10;BKt2He4SwvaVX09KOVtNq7kQqooxzOk4GABZwCSGNm4zKWI1MfSAA1qaADrp6eeEEgwAsmp1VIAG&#10;WWAsLSsbdwvcZFUFgFY23u+rBsA+MZk5AV8Rg+kEFjEmuma0+GACs2pbo1WwpdAYWJQdqsoJJkR3&#10;REmuWGyAa6qRHhJ6npgJtpyV9REcM5LKVt64UqZUWmFAScqUy6YSaiPmJrmQBJofCR0wD57S9xyi&#10;Kvz6LYOt7IkIizIVsiCD55YEERNZrJIppJjGW50Pqy3FJQsoopVVh/zVDECaeBk+cQMG05gzQass&#10;8zJHhgoragkdoCOXNtilwBhqKC4A9AGpBOREVBBwggsKZEiKwKCY6YIfV2ttouMJt2+3QhbS73As&#10;kwdUyDBHkRhsdKaWEEADI5g+HXFT8U4jsLL+ZZdiCzSzABSHVok1IMxQGPGMH3NQA1ktBPb1gkYj&#10;RKsoM6lCB0QhlXUSey2bYYnUTUMfKOmEUImZBqB49DIzwEnU9s+mQAACHuRJMEVFyAEzOZ8cERQg&#10;agDUkGZMwYAy8ME6FLR1vPbV2D+ki6dOjrbtsQYc9SsAeJ64KrAUImKA1ygSch54qFlxbOhSDLgu&#10;XUhnAaQVr3+EiJ+GGGYsfws0mjRUqIJjzp4z1x38ckmfWtxPtW/TEHX6ZSVNZBZ/UUsxnKdIHQZC&#10;uEsBnBkgHOY00YgdM5n78bUasFcjUsjuAEEj1GizqBNdRWAvUyYjCRSgiATkQT20EkeOc/44z/n/&#10;AIJ6nWAYEuWDNDEaNEOwyhshPaQMsG5UlZgwq0yExAJms/2yxNJifxpCrK3lDlGKl3YF2WSyCpCi&#10;ICkCpAPjmcNATMf9smTMGhEZ42qQxVR2u8EXiFuKoQi2ZFwUhSBUKKVwCV1EFQATNPw+ZHj5YA0R&#10;/SVnaLllWJ9QAJ3TpAVO0qZ7mPjAjDZJkNBLE1NADMCoFDgJiWx6bWnuIEVeyyVZiNHeot3CRBJ+&#10;ZcjNMFpgVpU6s+6RQiOuAdu3AdJQ3XXQkBggPqFyLiEnuUMeudegGEkkgyMoWamuRMRP3YB62ltW&#10;twpY3WuOQ5tqSjVUlpAHRQJitROGyZJ6sNUQVMnOQfhgJlkIltLmlrasRIZar/6tAbdAc8xIjp1w&#10;s0lQW6SDInrKz08cAijFXe0iC41wFl9M6WBo1wLBlh8v9cRSpWACOndOkCGgFp6gzTAWtu4t0uwV&#10;gE1gh1B06rYLaNNCGA+Y9aYUAxYREimsmlahqdKfxwCNVkKNSsgdCTaVBFcwqmhasEUygYKCJBcr&#10;mzKa9chOWAe1I3/q1cKUtWykhQjfO101pppAr0Fa4aks01PmYkk5Gv3YCTpS1bgFQVb5VDKiqM0V&#10;6aTB1ZV+MYWQJDAGZJ+aVJI7gQfOZGAZBuKtxLujSoS1W3odFDUuKRlSNLTJ+zCDINCJBEQSBqHz&#10;Enp5YCWATXS7DRDu1oArbLdvogGoIENNQCcETFVBJM0J8FIA8vLAOIAfyrhCgR/pqDBLC4wQirEM&#10;BAyAw2cyRmMzMwJkCcz92WAmKyEKGabVzVp7NIDMNF13UwAM4k0NIoMIIJA6TIWZiSa+NesHAPKN&#10;FVghPTa5qbUzaQdJYmJWkEjyPTCjJM9gnwoaACQv8xgELBSQt31UCurXBQF7pMFw3cMzPwE4AIip&#10;gkLPWB4YBw2mF7WpDaSVRnNQzOCBFImBPwJ6nDbHtrMrUGegI75P8vswDtkMLupGHpv23CbRBYqC&#10;q2GtsSApqAc8j0wiSSIYSCQFIDQCYU6j5YCUFADOyjQO4MAwYmCXCAQaNnnQeQw0xXwJaMupNQRJ&#10;zrmOgrgJtv1NQ71Cg0YxAUQ6mKARIC1kmmGSTkpJOYJBoWM+HhTAT7SqxLMrBSGHpqyEP6Z0KViI&#10;gk50nBGZJCzJmjdYzg/x+GAdttAAZ1RUijqDqXUO0XEmvQQfHDQ1GJyIkk+BM6o8f78cvL0iVPHp&#10;F7oQ6nS4FCfiQlaW7h/yeHlOEkSO0eP/AHEQawfDxxyk+DWh5T+YouFFYksJATXIgIw6tFJECRhI&#10;AqSYBgMRXMRMHplli2WdV25nCRqbtUKGg67alYAAYEtK9esmh6YaB7jqPaKhgYOUTB6DLEanRJca&#10;QugTccQ9uA8gmqtpNC0z/dhJP/dqKgmIgBagmPMnFUtbZJZfSW1rYAC5LEusESBPy161FPHDYOcE&#10;HTXT1YmmeAlldIBkorALKydAI1KBbykAd0UH8cAkDPUJ88iViRHT/plgDRGuEaPTbTI06R3Ikn8R&#10;p1pnScIzGo0I6dQQIpA/hhiiQAAdAUHXOm5bRghTUWZH9Q1PQsRggDMt2iYpDSSZiTj0IkCixaUO&#10;SWZnI0wqgKgAbIwa0FPLAJiAJ1CQ0KKn8JM5VwAVJLyVNuV095CCO6EBMmQQTXrhAEiRpldWkFWV&#10;YmaBc8A8SoMHU2oqCQUZiQmmjNlQ5eGCEyxUyABBkg91JE/D+7AOwulVyYkqZCQpUSVOnr0GdDgy&#10;O4SZABHzaQF8WA+YZmvngEqT6ZIQLqYswCFiWM6tJMQaAARSmAZCtBOTSQKAhjUnyHhn4YAs2tqS&#10;IGiBczIIGoEDMkRMmhk5YIggiDHlJWAAZp1r0wC+ympFMECAocB2IFXJpAnLOB54QwkE6tJI1CSD&#10;Umqn4Zg/ZgHEYAodKQGIJCZgrKOCM58s/uwQB+ehqDUwKDqB4msDAGW7vTB7WVlgDVBdgYUHID5a&#10;nx64GWqgBEyMwyt3ET9lMAqWMEknWe1+22ZWUAAMAkdfGfjhBaRBKxqk1MwKVnKMpwDmnTLAODpj&#10;VpVawWlAKywBJBp54SZIaIrFK5E1Yk5/0wDqfl6WMghS3bWGUSAi9KQBTunCIiCSpJBMDpA6Hr4T&#10;gHWuMVaGuqpYCIEOS2R6rBOQP3xgVMnSdOZBoKVAHlngB/264iFL249QJcoxkCrEwBPlgmoTGUj4&#10;1joKYB5VDdxGgKrrrX5XVTGs3GrJoCRH3ThLUzgE0yzJ+FPIYBxW1yQCUFRqZdCBRqOmDqMHMVrn&#10;hFPhIrQHKpmfLzwEk6mBJ7u/1LY7kWHpRulR4Z9IwGMCQD4AyYpkR1z8MAVpS7w5clTMKVJuG5Rk&#10;+wAlZpArgtXWhaYIJiggU+NcA8qMYhiqMJBSQFLA5jMxOVK5UwgzUg6iTVQSIg6YJaojwwDq/Mis&#10;SiqAgfSGPcmoNoWjE07p64SQaemfxahBgQBUaes/zwD6nUG9ZdLBNEQHYS2os1wQViQKxHww2Iqg&#10;mCvaQZKzLGSBUjyHlgHTMhzbKuXAdWXtcBdAKB8pAGfWuG2NO4gQzNqP4lnx8MA8iuSCgLEogiY0&#10;tBWsf2oJwkhQpl/GAZkUHj91cA4jE3Ay2waiNJX52JYSAJI6yPhhgmZpHzQBKgT08hXxwE0CAulg&#10;RQvdMOayGYmg1UoIn7cNBTqiPxKIJEEzGZr5QP54CYzIF1F5hNbaV7gvgR1DGSSD49BhGkVkmdRM&#10;sQD3UM+YwD5ZqwEAVQIRSVUfPKZ0YGp6HLCSa9w8TCmJTIAlqVPXp8MApFLE6JmQup8tfwGcZ1Na&#10;nBElYPiZAnVmaDVMeH92WAcC6gVkEKY1tSmZLWxXOQKnKRhJBJ+GqkCQBQamHTxPXAOCFkFu8tbO&#10;oFgWkdzLbk1NIE0654R1AIkavlBIbSaRAzrXAPiAH0ChQNqcagGWFqxohImSa5Hyw006e45tLTA7&#10;lIAAAOdMsA7ajUGRFUKmhdOqqNViGINK5xnhpgayCYQ6ogBPEqPPASkZNVuHW3qaULgk3CD+KKyR&#10;4wBGE9rKe0gidJ+bUWyIHhJwD0sjqU06BpDkHRAUgyWECRXtia/ZhtiRWnzQZC5gVhh4nrgHx3HS&#10;Tq7ZBVmKgvJHbQEgdDnngiQKMYHcJUaiDE6SR5dcAtF7tS5nQXljp0zo1WwYMkzI8sNlYYhdMFaA&#10;SCQageZwD+uUOssT6ra1eCAyjSaD5adJ+JwUHtagyAVhAiK08+pwAkGUgsNQYspBYlWEaj4LIYdc&#10;HAADKCCTOuaEisfZ4/3DAG0hntkqUVdJBBDyRoDyMieoH9cIgEHtEMQIJyJOqR98UwDis2pasTaV&#10;iSqhgQqemncRkMwDl8ZwRqx0gEiBpApWe0R/YYBUUl2ciHYw3dqQCDXMnOlPA4BBBUCaypCggz0q&#10;af4YAtQKs/YwXTodmkldWlwLecSakn4YTALBQZA00Iz6wP6D7c8A4SwtsSjFjLM6PpmpUnQ+QMiT&#10;WcHGc/KCQoZmKgQRHhU9MAEpQwGCg3CEUO0d2vSMmA/p44ROkyalgegAXoYJ/vwCtLOO0wttlOuT&#10;rJK0aJyzBp1wkTQEkypWtCG09f5GesYBZ0zRVlNNxisMTMRBbM+U0g+OEQCYggAyDC5LQkg5TkDg&#10;JBfSnzITCrcEskFjkGiDXuKj4ChwK6hElApnMBZoRTLrgACQhftFxmGllUNLKe0wwr8MGIkH8NPE&#10;wCKjx+3+GAFwse1dRZS3gqmG1CB49anr9mCGkkFdIAM9e30xPdGdfv8AtwA0uuq3c1F4ghXCs4uG&#10;NCkTB8xkMNklQJiJDdwEKWMwRmfPAPBEdyFLNGq0NCy76SATlQDNQMojCDEn5gQFIPbQEwSCPuEV&#10;wDqGBqlCCx1AKYYhKAihHiek4PS66hoNJMtSP+6knOkYBJdLnpEXNJYgMFUMWOntUyIEASTOXngh&#10;1EmJAqsVAksx/hHU4Bwr2rKklSXB1MfmbQEj/D+GDPadLQ0kQdLBiGGZXpAkz54Akh4YeoiqG1Jq&#10;TRK/hVupJgCsdTni69v2hc5C3UrD0gf9wBAYARMRPXAYz3/um2nt3dUVluWe2upWQoR3K5kgVJEU&#10;x7Q9l7f0eOUkdF8ciJ7gcSdHg895kfmR/fBztzk/ea7GX9G1fvllQoLrXQ5tgWHBABzAk5gdMblc&#10;5NAJgT/mNIH8cV53z33jd521xfUqiX7iqXYemraGuFTAKwVuCDSeuJaRExTKIFcqfb5YDAcqSrmw&#10;iIbmm0+pWJCAXCFVkUgvGctECkwBiPeVdJ6dJBzg5VwGy9rbu4+6sf8AkAKLFwNbuW3tsW0C2pts&#10;lPlyYiDNDJnBWS0mRn/OMBI90WLbegUCyiEXGRVtp6bMRdVCZUCc1nVWDGJcSBNcqSQQYPX+04Dn&#10;lvcJbuXBbZrdxmTQVszbddYLkk0aRWcwTGWGgSsyB4fdToP54C/eN61u5bYs+lZka1YsSR+aaEau&#10;yAvWcADuAr5GRMCtJwCbm5f09TlZNuQEW4EZydH5tuvpwRJgA9DnhpUIasSZMhak55+OAtN/u1u7&#10;NNFFRLdrTcuMbKkqXIFx4gCKBomsEThFya0n5oNARByI/qcBccNatG8ot3IWwbL3Aq6jcDKHQ23+&#10;WDmQTMRSBiHbMuZBEGSKknVQAHBvbnH4R1Hl1FvYqbd317h25s279oLbtkJb1lzb8B8pIgiJOHWi&#10;dPmZiAudBGDDLcd6o29yAEb0Amu7cb9S4Ckl3a3kozk5dBBwU6mYgkhswKCgyM/zwD96ydpt9iWW&#10;2Ft2HuW1e5buXtNxu/TcUnUWkdxqSDhF9jrAkilcj5R4YNaY7plce17Stx19yEd724VRqVlXSHL6&#10;tK1XW0FaSFBpGAkMymcoEEEyev8A0wZvU1yCXNhs97p2qek63G1K+rdIHaQRoNQcw3UEKYwveWwl&#10;oEQARGqJEEyT0wa0/PFV9N+W3HI8+6mQqKXe0oFq64UelbVvmBIHznwk0pirsFQzHV1I7u4ipoAP&#10;sOeD0f5v7fJ3D3FtLl2xtLQtkG5ZVdVlWtLeLAFdz63gnyhZgGSc8SXMoxDECDUjrmIJwXMZPj9d&#10;nd7e21u1euWWsoVDKFa1baGNwW4/MbNStJEE4pLlwC8AZ+YE6oAAyif44D0Hx3H3b3CO66TNh7Vv&#10;0lk3gG13WBBKs0UWYg54f3F8GyYZagDTEGZ8PhFTiW4mRn/b3CXf99F07W8BZvamum4GQ2wppru9&#10;QfnA+YgxiNt1Z2BAGiCaioJ6eOE5mRrPc9/bbOxeW5cZLp3Fn04uFmuIJkXCDpCsV7lFaTTF3ZtB&#10;RJoRWhGoE5eRzxXK+XFxI8/89zfrbu3tUX1Q142j6kqjhVY3C5+cBcy0GQFJkVwtlkoWIpMTVhWc&#10;8DW/mt4Qbe/RLO8/Tba4W3LEG3bJW07qotXtOqJ0x2kNmMAuVJ6H+flH9cHTX8s/A1a2Nvd7Pb6A&#10;lxL2s6tQdpVpQo+QaNS6JoARM1w/p1IPCpPjORFPuGDhf+8/iyV7eXdryu7X1nF0NbXVtW9QtYBl&#10;HtFhpCMyzcBqMhAM4iMF1MQBQn4j7h8cHodC2ly9a2+29e45X0rVxQXJQO06e0MSFy8tMBpriXbr&#10;nWFmZMSB4zg82/5rhhuWGhdOpQq7i72OxBS2zqoZEAGrOg69IE4kK35fgRGkAg9czP8AI4MsHvtu&#10;LvI2w6FrDXNxcuteR0G4Fq0pCJ6caRplzTMU8MNqWLCgOlgY7REmYGAuN7YS1s7zeusXrZtI7G4w&#10;cogUAMw7e2CGaOkkVxo9hcClAOsSPA9DOA8b/VHj/wBanI3dwzN6OuybjW9N0sq/nI1sEyACoDdf&#10;HGouL6u3KlZlSI+yhGM8yjwJw29/2L3t6ts3LOnco5QHST+bVWZT0ie0/Zjnu6taL1wASNRBiQog&#10;+fxxofY/6b+4bfLcBxbm8vqfpdszKzB7ri4hJZGmAAFAbUJIxBImFMg6pmKR/aM8B2FHs7cblrTq&#10;6NZtqB6hBS5+F2U5giUJDUFTWmGyhn5jQwKVmc6YCVt+Rs3bTIbaNcNvVcBW4bbyYIhpM6RGkjzA&#10;OHTQUqadTWPxVwFLZ3DtfsWrtzQq3DeZFtj1bavHp7UFYEMDRfw9emHrcnp+ESep6RgM9zB9AgG7&#10;ahtyz2bYJCWVFybhDGQGj5SR0Iw0W0kzpAWBXKdNSGPjgLobU7ra2Ldq010sXuXLy3B/pgnSzWLX&#10;cDUm4OkRUUxA3EszxEwAsVMzAyzjzwd/F+V1r2rYsbXZ7G2FLW9DXb4M22KlfzHT1D2kkwFWpMmM&#10;MqNTQZkUljJmJqB4YOi33Nz07TXLa2RauMXm3bVFVZ0MpukwpjSsGpM+BOGRC3dSggHrRiwB6HpO&#10;A0G5uXtxwoF3TuLpUD09J9Pa3nSF9ZTBYoKA+M1jKa8KsqsTIkHOfxrgZmcMDsrF+5vR6269RrVw&#10;uim3aBVtABsbm4xgqaQSKjLCrF1g6ChKqYAmaf5p8sGd5nWonuL2/bu8Zv7+m4g3d+zdvO+oKYpr&#10;QoQdM6fnmnbiQbg0s0iQ81P2R/DBwmttwyG04Zru62lhEZ7S8altNJVxbFxZG6LsQDOqTWk5UjCz&#10;c1tPis5iR+H+uB23tyhWeJt8dsIv3LmpeQFtuxh6qkllLaYkmIM5wcjhu3cKHtGdwqDM9s+WC7y5&#10;tWvOcRa321eJK2dnZZkZdVobpEDt+oJqyopBkSZMZYlBy9wTB8AOh/qcGPRzu9xe12vGuLIKFtBH&#10;qoAl43V9VVZS35SmrVEQIFcPISB2yAfiZE5zgKLkNrYvXEfc2rGu3bVnVLcWkkFEhYDEEj5tIqBP&#10;TE62JYExADGAJPxYZ+OA5XzS2zZ3VoOyu6WlLFnKtcU6WS3daFEsYBOVcSVY5zM6Zjw8j8cBiN7s&#10;lQ2rJsMoT16tpSLrpK6h8plaA5VBnPFhbcGBSmcg5T0HXAcm5XjH267h3FXur+nRQhdLmkB/1D17&#10;FqAqmDIqTGJbmhOUjrmTECfswGB2dtl3m0VQrracujJbt3AVLF7zacjJ8OtDXDNtZI8J86eUHAX3&#10;J730xuhaBuXzttKg6CDNdaXKAgdWjyMZ4UyyWMidJ8zEVywEfZboJb2CuSVF223qFvSgiSrO5kCD&#10;nTKhMDEYAA+NfgR5wcBsr1xL23vW7TXEZQ9sKAl0X10nXatsPlJ+UGpjCN2iuhWp8aCYNJnwnAWn&#10;sHf7jjd/t3t3PScstyyC1xxcayTcNpLa5TXUSAAwr0xkd1YKM1IrWB06j/DB00tu0l9H0M+n/u23&#10;zW02iG4L627bLaU3ZuGZOu4DHcxB7ulREYpNzaAJc9xBBAE6ZzJkj44O70f7W5i7ftWtnAQ27JN9&#10;bhUXJd/SKabcMdIKtJkZwK4Yt3FY/hBgTpB/EaA9cBod9sL+0tEO1x7VoNcRrvy3Etr6mu2rSVUE&#10;1XVqI8MN39sVbUAagEZFgcyCw6RBwMxae3vc67/apbd7IbaTbvMWKl7QT07N70m6mSoIETBIPSRt&#10;rpEq4gDthAOoIyPSMBmPdPDG+1vcbXVfvsH3BO5YMwGvWG1WgAW1dsGkeFcHuVVTrAYmhlTNKwD5&#10;CuAY9q7jdmz/ALe7KNvFwOu51B1vuZcRWZYdoEDwOHttAJ1kNQkAzJPX7vhgKj3gbjW2Wwl3bJcu&#10;W1Z7PpMLCA6EcBAILKAimYmZFRh28rasoHjnMmKR8JwFJwm7sGyy3Gd9x+UdRQWriIAbmm612AJB&#10;0UoM+uFLfUpBqwAA8x4k9PDBzvjm1zlX7/2/vRvmuoWS1uHa46rLQzAllTSQGPUgkiIHSh6yHDAg&#10;I9CCPlkmYPxI64OkmJgdzj1bavYfV+r2oa5tb7QPUa2AylVtmVUpqEkeHXEhhJaNRMnQJykQWg0y&#10;wMydWe2l1ba7ZzdQ2NCDeE2bhULLN6aXwSyyw1zka06YCkMrUIZQPFY8Inpg5YvjuJzlH31ncbHd&#10;ba56hubPc3LgPbbv+qqnua6FYANGQDduYJxDuPocnVSSJJ7RkTH92Dr1mG/43jk3+xQMtkXHVNKq&#10;um5eDnR2GDJ6h4yk5zix27eqoAkUiDFI6zg82+vbcOQ+6tkvCbw3/Vs9rXL8KmmRbunVatoR3FWI&#10;LEgHOCaDDxsaadD5UNPDBLberNWvc6719vfZl17e6VZSW9RFPb6gcVg/LCiQIyM4akq7NMTplRnE&#10;xSeuDX+Sz5tE9rab7aWbBVtw9tbrrduMqi1ePeHlTRQYDDJs6wcSLZAAYVM1nOAf82DDF8tx7vc/&#10;TX7gRQvp2LmgNZ1PEF1Y5z2nwNSemH5FxSM5ExOQziR8MBl22+74vdW92nZ6F23b/wBAhLisTbIO&#10;sjuC5kiPI54ZtXdDgGnUScyR1nBbMSX4tJ7i4W3v+JW+rG76iMrvYt+oAiXZuXLpX/N+GfloaVOJ&#10;rsANdTC1rJPiQMEcw4na7hb36A6D/wCQ5VrrBWJgpYRr5Aqwp4wfIHDPa6gHKOuWfhgL+0N3srvq&#10;qwF15NkSdVuVCm6W/CFPb4kE5Yh3reknSRWSKk6ZzUk9YrgOme3uXuX7FpNw1wKr2rd12sraF/SQ&#10;qPcCSSs0DD5jOdcOIda6S0kD4tp/y0/ngtznN9UHltve47fDeWNsbVrcemLplltLduf6biIH2EE5&#10;TEYjFgrE+Oc1AOdPswWTbetbb2l3kthbDWwWtsz2iNNvcXrQklC4MOwBMLkR5jEzWrIcgQtNJFVJ&#10;zDDKmCWYuK5seL3O15Gifk3N1cuWjfsO35wWVtptXJ1gEAMC2cE9cM27jq8TI6DoDGc+eCNJyfCc&#10;Zu+NvXiAd4lhUum07KbxDflqAtAok6QcmBrlia4LoCCNQqR1AApUYDmPGbi1xnJ7jbX7Tnb7jXat&#10;3rd1mKsxU+obZI1ARJBFFEzXDQviyDqYaQCXZiAFCiSzk0AAzJNPswXtucYaC/7Yv+4jbsbXa3Du&#10;b9yxZ4/b7PbX71zcbi+4tbe3tk24a7ce62lURVLOxIANAfnj+5f/AJEfp19IL+69r/T7a7T6j+9L&#10;Ba1ud5+sNv2dwl9ZU29xvtrNzeXkIhrVghVPzP0x008d256Rvt11/wC8v8I+6f7DP+CP6lfVHiuM&#10;+o37q+Z5n6PexuRtru+M+mXDbfa2/qrzuzuMI3HPb/di7Y4Gxdtz6dgWbu7iGuLaLRj5L/UX/kL/&#10;AHC+/Df2e599bnhOOvs4PGezdpY4G3bS5ANlt3t9V99NADrEdcdtfFJS+4kuNZJ/Dl+iX6K/8a37&#10;I/oI+23fsP8Ab97Kv81trSWh7k95bW776524yLp/UHd+6m3SW7h6vYt2zPkBHjP3D9RPdfL7m7d5&#10;v3Fz/I7gFofe83ye6u6NRgncbi87GZ/DAyx0mmJnEcN/Pvnm3P417c2Ww2PGbe3s+N2W04/Z2hFr&#10;a7LbWdrtrQiIt2NuFUdMhgcd9XvfPtlNve9ue9veXBshUKvB+6ed49RdDgm5dFq/pNR+JYyw7Zeq&#10;f8xvJmW/31Wc97W9s+6dt+i9ze3eB9x7Mqynac9w/H8vttD0ZfQ5C3cSCJkEVxZ+5v3A/V732Nn/&#10;AOxz9QvcnvDY7In9Jb9w8o/ILYMQbVq0yoimgl2BPniTXWczqt9x5dpjbb+3+Cp9nfTn6ffTvb7z&#10;a/T/ANh+zfYu25G+u45Db+zvbHC+2bG+3Cgql/eWuFsWFuuoJ0tcBIFBjnm4+oO3tqByO2tlLxIV&#10;U3Ki5cfVplJpBzjGprt6Mfrz1jaDIf2/lgJyOw5Cx6mzv+mrsVazuLgF0GJBtkmD4Z1+/EssvKWz&#10;bpwPDF2xctWnQ2y4vaTaBWAHBmfVH4SIiuHWp+XXgMUe52p5C4WfQt6wihrbEqxRRAUK47h1NZnF&#10;6cMWWzNDFW+xCG4Styw4VfSIUpqI+caagz0GcYrGKGHOL5TluJ31vd7Pe7zZ3bJYWN5sd3d2O6sX&#10;JlXTc7UqwIisH+ONXsvRrTbbW8XH4CIkHr4ikHyOPdf0Q/5Gf3KfRq/tdpuPdifUj2pbNvX7a9/M&#10;2/K2IhhxvOiNzaiBmz5447+LTa/B6Nfc7dN53f6f7/V4T/cj/wAb/wC0j9z+x3X/ALHH0v4z277p&#10;v23Fj379Pbdj2f7t2t5kcC7e3fG2xY3Y1Nqdd5Yu6oAkY+zn0E/5c/28e+rVjjvqdtuZ+jnPMyW/&#10;W5K3c532punajXNvzGxBuW1kgAXbVB1jHn28G/TV28e/itzrtj5Xj+70r8nP/IL/AO0uP7ir53/u&#10;j9nv1H9n/WHjvSu3h7E+ot+x9Ove1oqvqsmy5/bpe4ret8y21ujbFjEkTj6ae0/qb9OPqZxy8n9P&#10;vfXtX3nsXtq/re3+a2XIOin5fX2ttvVtnPtuID5Y52Y6unkxZLH5m/qP+xr95f7Puafjf3I/tt+r&#10;P0m2tq7ctJzvO+2b/I+zN3ETd2fvj2+d3xTqQQQDvAxzjFvf7XgACk+eUD/DBxaj2urbzbW9yDcv&#10;WblnRb1KjqStVDBDpiPMmKnrhpYM9DE5gyBSa4DQ3ReSQ0taUmyIBIa6Gn0roWWIIAjIHCWhZE5D&#10;LOZHlgJm1teoTdYzr7VuXNNtlW2Q5ErWPmBBrQRlGBSgoBSlGrH9cA2H13GuXDdurba9rAU7ZbgW&#10;VVk1Hs9OtS3mAZjAEZEnqch8RMjAGA3qWr1u2LgJVPTQOrM2oBBaKkq01AFKxOGhGunUsK0yEz5+&#10;WAvbzldk6sWt+k49N7NWvBwVbU9yTqUz6gOeQAjC2NJUyR5xM1P3ZYCFsTcUXDehbV2h1SLSsqhJ&#10;YJUyqhgxiDBywpDBYHLqDNJ8YwDPJ2Eu27BHbcVUKbhAtz1ymV03AaEnLxABiZxKU+eQ+7+GA59u&#10;LToU1MthjdfS7KUL257hbHg0g6oq0wDiNfA0kViCJ8aVwGz9qXjb3SPca2D6lsqrHVc1I1LY/wC1&#10;piseMzjJ7+0QxqTSszGcEEdcGtbjZ9CPpZzy3rW1tt6Py9t60gLarahndgCDBWRSoNRjP3NRZgNV&#10;YLREkkHVMZ4PS9W8UNsm3RmKkhFW36skolt1RH1OSPUkiCKeNMSLCyScgYppiuQqc8sBm/cu8W3Z&#10;sWm1uLIaLoZWt3LcMzyFj04DENE0GcnFraH+UVzjUSCQYb7fhg8jg/uR7JS5dubl3UW71iBY9J7d&#10;C1tSaTbbJiIaDMmBi+2qCnjSgEahmK/zwHkj39vHDXEQA2blsoty47RaDppd/wAuJmQo8s5xfbeI&#10;rkYy8+k4mZOo8o+7i6m9puFVLuhUmTIaLly80ZdF6g+GLSyO40pAMzlB8sMt+P8APHm/3TeA1or/&#10;AI3Atx8zFTJVSZJyBJpnGLFchUn44Y5y9DivIuTduWhE9tVqdUSCxGYOX88Gagj7MJchewUA64Oo&#10;tpUFSFYydQJXpSpxHNJn4YYmcseT8rabXVeFvQza3JkLKDunPOa1oPhhhWgkxNK+WM51vNede/pm&#10;0zqDhlIEGCwNRpUmZDUB+Iwjcp6llgRQoadYIxufJvf0vyaD6fcnc4j3VsL1q76V5N7tmRBc9M6h&#10;fVmbX9hEf1x83vrH7LTf+/BuBZlgbQ1lepuaipnqvjljMx0j3+K58cr+kX/x2fXJN5+0j2du728t&#10;S3EfL6qn0V2+2FhUYoBnHdHXrnj2d7F2X+3+1+I2wAT09tbEDMlhMmBjTxea58lfkv8A+Qb3gvvf&#10;91n1V5drhuhOUOztk2/W9NdraS2UUMYGl4mKxlXGxuaQCQtAKVr9w88HJ4c40Peu2bBuMH3VwkUX&#10;JSQYYwY0zlWmM7vm1eRksBMsRMR/hgsuLl7M+lu0O2U7h7VxrSJb2jXEm3oYqGDrr+UwTqKxqFDl&#10;il0dxLSYalY6wCY88G75LtO2R6YG6Z9pY2lhg1y9ZUX7NqwtwFi5JS0WiWbKAfMQTOKbdjW7A5sR&#10;BBBZq1n/AAwd3ffZlx9rxtj0rqsllT2FPRsWgQfSTQJJNBBbrJmcFeC27VtJoKt0YLpAC4B/hW3W&#10;95Lk981opfcm3aVHR7LsLxJvlCTpK1VdOZJgUg0huk3XaGWAVWZmop1xz061XbNpx/p8fttsDbuv&#10;uLyPuFXQbcglyWVloSaDUMvsw60m2iMFJuHXQE0A6eGOiIW1/Tnkt9uLbm3b2AfZgepoKXWqLtwv&#10;QzMyMx4RiK9wBnLQYELnmPhl92Oe1xzFaPjuNvXE2VqyrWlu3mubzQECFHPcU1iGyjOhMeGHdlHY&#10;2kjWZrnMyFBrQ4nj60qr95Lcjc7d7ihdraFqLTm5coYN658oJSIBntJrlifuXYd00tLToaiJPni7&#10;cyz4Dn/trb2CEtCzcDchu0BACXEOkzpzPbAz6Z9cVaamT/ve4JBEx/lM/H7MYmbtmjqm/tWbHIIj&#10;Gdtx+zDW7loqmp/SIeyQBJaDIPhOZxLGr1YBiFmSKA5BVJ/njtmIy24NleJa5ctMzX77KPTKi441&#10;T6t1Aa9skQOvli3srqtsadwpAqAYzn7c8UcV5/dejyu2t21Z02pAuD1NSO1tTHpqQYWSAwqTBMxk&#10;xurfplbamoIJIoZMQTOeJeg0XtXkTyO13nJ3riXBdQ2bSXCGtBbbFbgtUJWJpFIGCsgH1HlqKVVS&#10;BMEVqcUSecu6f9s2K27aF7q7m84Z7iLcTvts9sRrMRTypSmJVm0sAissIDUAUGZJPScBk+a5jctc&#10;ZClxHso5uptYHquwKIqqtEBFaydXWBixsEaoiqVofsYHp9vxwZ3/AC/xn+lyj3Ft7p2Ny5N0/rC1&#10;gM4BNwk67V1LVwyILAFTE0nIHDDuGLuAAS2kyScj+HTT7MG17xmxubPZ7Ta3RdNjbWjfttaS1Zco&#10;oCBLzXavppFwLUkAThaKSUAGRDMx8B0p0muCcTqj8hu1Fre3bjjvt+mLdu2xN8sNWr0ycgKSTC59&#10;MT7QLSxoR18YFT8Pjg4+Wy4w5Z7idNv+m2dj1C+7Ct2Ijm2XclDdZZDyTHaAYw6pCgKM2NKxHWAD&#10;9+Dl81FubDbrcere0+htLfpvpUO6tbQC0RdXTpVjBlfEqRGK3kEDuigmFEgggnUaUpiO/jmNXW/p&#10;fuzs+O3+93KWlfd3GQaUYWyD3BXDNLGMhkTBqKYjbR+5pGqpXzyk51z88V0bf3ntVu29ullkAaxt&#10;9x6RYelZHyIs0AVgZhQJyOYizclEUAaiYmsmDkTH34OPilza4vxW0/Vb/f7244sWbPYgMW7aKjmX&#10;AugiXIgWxT7RiFe3BLBQMiAe5co/y9cHZ0fhvblxdpd3L3AzbhdYNsHWj3W1WVDkALoEjSRFQDlh&#10;uyCZINCwBzoxMgEmtcD8Vpzjpba3Ze1qTa7S9eQ3yWOhE0sVRJUMKkkgwDAFaW8GUXUIEtAiRTOM&#10;Hm5/P83BLZT0+V3q27h/VP6CN+Yqtbk3LiXVBqpJ1QI85BjBgzqYrlAjKepwZKNttrZ2OxN2youh&#10;9z6tlDXTBtorkaiuglzQRBmaYkWVZUqYL1NJHjX7MBjfce8sclyW6S1ZTc2NpIsaTpuqFU9y6YmS&#10;MqAYmpJdVqVUVqRSOsYDlvKItri9/u3PoNunWwoVFZVWQhQBcx4xMEUriV6hy0kRkJmviD1wHOrW&#10;xts9tSPUa4wU3UCi5oLary6PwTmWNKiaSMPqsKAZhoNehHSMBR3bty9yN+2ss1oGwDb9Jlt+q8L+&#10;YDBYKIHwE4bZdcTAUSZJplHXAWdm9Z424dS+tfuqUt2CmpxNzt0Pa7YHUzU/HCbSABiQZNBBNfMk&#10;ZfDAS+b5W/dvbBLd1NNm2GuLeRSAADdVbVr5i/UlZVRhO4MIABBMRXLxicBK9nj1uU9dyrWLNq7d&#10;KPLa11SociSTNSfAEdcQQIZi2QCqIiVbTX/HAdX3Ba7sLW32nqW7l3c+o63CgW+quCGRlOdtZI0k&#10;A0kEmMZ/esZuu5BCgxJNP+n34PTp+WR61+nWzsja8Lsdtb9FnNp7q2VVWuqbYK6pqCR0JgYxb69z&#10;vbdlRJ1qa1pMgEDoemOO2bvh0mMPdmxOw9r+yOX5ndXV21n9BubSqgCIs29LX1Zq6g0BmzbwjHeu&#10;D236fbJSZVQKkGB547PHt+avy8fun95N7p9+coRfVrW3324uv3s66tcOqT3HUoklj92LYiFInLzB&#10;88Eef7DTf218NptXbaCCoIVHiFOZoCcicRbzGFYEDoepB6EdMSSSYg2vtnZp/wC9Ha37JdgWu2s0&#10;qq6sxJFBU/8ATFJuZDuK1BzjPyzqcUepvZN61uOO4q/otG9tb+g+nR1BlVLa4CqJBINCfCmKu5q0&#10;5SbbA5RMmKz4YDvvF/pbfIsl5rlm1yG0ZAyS6kODHpOtYcqQsU+AriRauEMATOvSJnqMzlgMb7j4&#10;3RsWu2LIC8bfvXU/J+RbrRaQ3CSRpUktGXSuHWtTbdYUlGhQ0kZyTXynAUux5e5t+c4zdh762d6l&#10;mzdNgGzrDW/TRqyZqGI+3ocV6sq3EamnqTVQJrq/kMB2De7S5vOF5Cyy3Hvr+Zat2p/UBhb7QoYf&#10;KKkzQgeJwq4JZlMQwnOhIyifj1wEDgL429jZ7mySLu2u21usgvIbaPBaAAW7mUOJoACIGK5o0ioV&#10;0bMkEBsxHQYDsO0vXv1t1v09x9jv+MkWVUzdQL+cWZszqOogjLI+EhYDuCwHqW4BmACRlOAyHJJd&#10;vcZxtyzYEbLkXLuqs7XfQeBf0XJ1LboJaJnLELcH8nSM1JME5TWaYOnj42dP9p2Ljc6N3fa5p3my&#10;s3FO3T/xzdS36aqpap1BjTJWnoRildwl/ppuJ847tRNcx92Du9F8bsr299tGyYt7vZckNG2YKo24&#10;UqjBhnAifKkVOIG5YG2py9O5mK/i7QPhiUbv25s2s8pvLL6bo5LjDpS7bZ928ILd5r7N2FS0ELAi&#10;QJNcMby4xt3Auo67UhVK9xFZM0nzGMeTpFi99nbCzt97xzvbWy+05d2d3F30bQ9TQbNhu7KJIPhE&#10;xjCche1enXSRqtFpnUSKBfKk/wA8a117Zn4us6PbXtLjza/Vqlv1l/J3iWtAX0kJ/MuXB/nIMEyI&#10;oBiktMWS2WfTpvMBBoQDUL01CPDx8cbadO39pLe531u3txFzj7F5w6nUbgXSty5pOplgwxJpQ9Bi&#10;IzlA50/JuAwqdKj4jqM4rgdV9s9tavHaorEG/wAU9odoa7fITugP+Ewe+Z+/EgF3IIggEsKnSYEz&#10;9pyxnumcc/3HS4VnpWLDem50+pbW00MC3p+oQtpFJHaACCQawa4qNw5DlQYYvHce1R11CMzkMcd5&#10;9Va16VvOK2lu7tbF4jXZTbHttifU0tKC0VJIVZlhEROL/jLbXFtggf6hIMlQRHUiknLHTW9umb6M&#10;ejlnvfd2ttf3bLdaf0tq2dMXCr+pACKvdAoanLyOOh+3ONF/c200E94YkAeNBPTzxnX6tu+uXk3x&#10;LXhD9zX1Lb2j7J5feDdWbLHYbphrcxCWT6ji3NGMDuJyJAgxj0xxtgbfaooEQigjKNKxljq4+KcZ&#10;fi8+vHuy77y+o3Mb3W15bvI7i9ke4vfJUnrpAgHLLCLza3JHwnzGJnLjbm2tN7W2h2uws2hpAWbj&#10;ZtUmew9aysYjsKHqRAnM+OKja27pBQ62WAXosBZ/Efu8Mzhg9R1I8z0jGZ+ajT8bUpdBICNbeVI0&#10;iTTX6hHcBI7s5GQxDvAgKR1BECvXGh032/urRv30JthSZQFWRdYcEtKz3DMk9pGRnFW0kuM6UAah&#10;EyRJwHddg5trsGPqWUW6p3Fy7ZJuAOoRmNqZIIgKQaCpxVTBYGokCemeXgYwHoFQLtnb3EGq+23M&#10;WUi6ja7RPYY0hmGqTpqTTpiNvIGgjOWhiQFjKR8cFktrbfTxtzeXkLO5YsgFh2tW7E3vVYaRAt00&#10;qq6WJzIIxDW7pW5JyPkZXTIaCPu/xwdd/Hzmero294X9RyPCOoCE2fRAIYFrhulks23QkTpgFsq0&#10;rGIL3qWvlJfUvnnIp/U4Omus1mI6XseBZTy6WDesDbJZvEuzLZLXF0sBdNW0/K0SZEAyZwybnfcB&#10;6rMgAqKRQeX+OCrROPtqnFXEvNpF+6ienqtXZS4Ga65P4DAcQZAkCZOKa8sraMx+ZkQfmVpyFK9M&#10;Z/zfwV3Pg90qbrk1uJr1bAariNqN0XrGi9aR3I7aAkCgkTgntH07zFPnQmAR5Sfh4YbflolbHlLJ&#10;5Dhtv6wt3LF0Ib4t63tdxTtRo1aZHfWQwOKKDRu7qsR01fKQenmMcVd+Vu64s7ZjpRypujQlxbZO&#10;tHH/AK0kyVNNVAIx/9H6HZCaQKdTBJk0P8MfX36SiqVvblrSpca4dF7TFpWKlNIKnzkBwDMARhLZ&#10;DxDfL1MxJJGAnWkKsTqK6rJAZ10ooR2K2tDmJFCGNc+onDZK0EUEgkDIeeAnJbvMoJvLbd9L6WuA&#10;I7R/l+UGKxQE9Wyw2QDSJHlmIOf2jAWlssoL6zacMWQXFgJAKougEsNLEkEViImcFRZA6GKxT/KR&#10;gJJtteRVuKbls2xdGg1VwJZRkYIEsSQJpGEGoHUyR4CZzUE4nXoJiIqh0KsgNqzcKOHZmsEV9U1B&#10;jIfDLDZJIMzAJBgyJnKOmKLBLao4qqMQhAKaW9IpDXtYMaaHtzpEZYbJNJrLDPMHKROX24CZbW0x&#10;K9i2rCObwRZa6GUQuj5iomQQa0mmCpFBOomJoJgjunzwDygyNTtbSwlvUBaNyV1SQkUIIMEEfZSS&#10;2VNesZ/1wFkt22+ghVQXGkMNQ0uDo00mqjtdSM/hhJ8D/P7cBKth0ZWRtLfNpPcFrocnVUnpJPX4&#10;jCDJC0kgxUGJJk1B8MBKRlttuIK21a7FGDMAsDTcBE6pBWRI84wUQTSQTQzWCcA9rDEatwisrurC&#10;k6suvyxBgg+cYQ0VgZ9ayROc5jATLGsCHdwoCtpZVNqSSwQ6s5AzJmMqzhJHSpGmCDJrHgOkZYl6&#10;CQpEAdlvQQUKkeno16am5UvqP+UgfHCGLCZMEZRFCfPKBjh0aPbdLLC2EtKAzElmoWVTBOmaaiem&#10;fQVwliRIoAYHh5RX+1cXNvWol2rQNq0CW1aLlShcKbfcTSBIFYU10wZjAJMTlUjoaEZYigirMEM4&#10;m2QQWtkw3pmAehoQZ+PhhEzJEQfDKMBLtW1okB3tMZJo3qNOidLT9kwK+GCg0IyrP3YCSpt+oQ0k&#10;qEuKQQFSpCBQsBgT0H34HmfhMRlgDVIANsMFYwyKalTTQyg6oDECgzAFIOCmYzjOZgD7OuAfRFDX&#10;iug0CQqA6mBAKq9CBMnumpgHCZ7qkgGIETSMoFK9PtwEj04Fs6V1zcM+oDEirAg0ZciuWRHjhFD2&#10;wJMiDGYoakeMxgJNt4U3R6hCqjM6SSVd5Q6SZbLuFCKNM0wkA9q5CZpUkdZGAduFEN2+hV7jDW0E&#10;qpPSpziupiCaR4YMiTkSAAD3GAQciB8MvjjLc6HbbhEABQG6zaCUBZkuKBqDVCqP8zHqMq4QT3GD&#10;nCgjxjBUq2CLeq4NWkm44buaGMS7UJIrAmIg9MFECCAazBIEQKET/PAOAB2UqHAKqo0qW1AHuDSs&#10;GAJgCgrM4KTJJk0mMoJX8NfvwDg0G2qyjAEoGMszrrBhxpgk+Q8+hOCM1E1maAxBEmjZHr4YBwOg&#10;UXSGAREAJYM6GQgUaYJmBIbMGRgjBiNOcySTUCZIOdMA9bV4uBw5Zx/p24CDWQFVZkCKaV1HKsYb&#10;GkH/ACg5KTlJ/wAp8cA+0vppqa0rab1tVAYW5JGtoggzQzX7sAye2IFYpAFSICmfATgFqyKNfqS3&#10;bXUGYhgDr1qABqkhYOfTDLGQuo6CBkKChkkQPux31532sX1SFgFtA1KuoFmKtUrIR5MaozP29MFB&#10;khRJJoWJ7qT8wpHWJ/jjooAyqm80Kig3BZVQ9tdejV6ZBachJyyyjDeqQsHpAE5aiZK/DLASoI9X&#10;sMAhgCB3Ki6QLgPhqkRXPwwXSe3oREiZpRZyPhgHAyh1tkHtQWzUNo1iFhkFDWdQ6UzOESB4gyDl&#10;EDIdp6VwD9s1hrqMvywrazGrUSr5aiR+IGOlMFMGhBmlRp6zIwCrUXQVdSq2w1zSpDiSslDIktQG&#10;Yp4ZDBEjOnWGInTnI/uwEi0SQ1pgNI0s6oQq3EIADa6gkzXIjBEwBAFZmQaQK4BaqSzliIBDIysu&#10;kyw0WyyiSYEGmXhlhs6T8QBRfDMZ+I64CYguZEzbY6puxBdz3IYkAiJKzWg8sFGVJYUI6yADngF+&#10;oVFe2yXJBDAhVZoLEU0gkyMusYSS06sySazAoMiPLwwDiBAnolPTCKpC/MQty4ICO86tZozR9oEY&#10;ZBAkCCxaan7x44CzZK6g7IiW1TUogllaRrZfIRJr51ODKt+ImP8A2YUPyjw+H9MAhNxZukC3oOlT&#10;pUJaIDk6nuEAAkjMmYicNkaZAnSxgw1RNSD5AYCXVypZFDW5NsMsB9IzQQZJkdpg5eWCFRlSIAmJ&#10;MSZ/hgHH0rABq5kkW9RCMPTUKJPWREwZGAJCggVkAx4CmeY/jgAwVrgV2K20GmCwYBy1c+092Zge&#10;AwlpEEAwJgqZAr83n9uAftFG1hnB06LlzXkwyCtqrBkmU8cJMmMsiAcq+Y8f7ZYCSsgMJd2QBSqt&#10;IS0CD+XdcyUnMkavHLCDIJ8YiTMnrPn9mAkKwuWxqAI9RuwuAAoYqqtckGng2fngjQmDHQAAHOsn&#10;InAHbh0FAIZNTFtCkINDwoB7R82UeHjgEVgzkZBmFERJ/wAScAtIKsysCWcaTbMPdcMWCKIz0yQI&#10;A6mcEZiQIJnMjqZqRnToMAaZhiWYAgAW1LVZSGIXoBOcz0EYSxAIpAgtJIBPaRI+3APp3gkOzRCB&#10;NLOo76qY6wIMTAw2WOo0J0ig8IOZmhwElbSlAPUVfULk6nIDCIYaVrpNAD/fhLipOYBjVQkmuU/Z&#10;M4B+y5VAh0jX3LbAMELCqTQxJkrprSmGepGnUDks59Qf6+eAsLZ1QysqaTLXNAhCBDUodIMAxWYP&#10;nhqSINfwkEVI6SGz+P3YCXbAuadIChS6lSYtsuqNL2jKtXJQKmprhqviOvzaoA/zH++cZ2sk+qZS&#10;pqhWNwgkBgghSnqFgvbbIEARkRppgE1C+R8a1gBj8QRjOu2vpwsnrBi2QCxZmOpfmM0Wrm3bbMgZ&#10;ACSfhhtjpU0MAmgIMRUwV/jjO9lvDevTlNsoXcFWYXCmti4KFifkDs0gkxQrHhhrxE1BGpSBUEys&#10;n++cYaTAAGDImlGBAKknTcAqoAkGSJH3TTBMJmk1ImaAAkmtQRgHLTQqtPb82kCGJKVOlo0sRJ65&#10;Z4SQRUEZDOSRHTV1xe3brgOo4de5GCliUAGn1Fcf6jWzkesSZ+GEF20xBJjTQjuAjtJH8MQPLbth&#10;tQZVGvUyFJ9OAXLEEwJOdPtwSkwZkGBka51XHf0RJYKQoUpoDAwVWDFFIBilYE+da0L5QwnUQTFR&#10;8NIJzHhGKFqNTK/+kCq6iQYhiGi4ooIFW6VEYSZFTMQB1HwBHhP8owDvYdQ1HUvcpUToGisCJ1Rk&#10;ADSvhhIAddQJp1BK/Ka1zHw+7ALabTekSAWqwdZkXBqQNrMVkEHqc8JyodIJXUSA0fMMmHhgHdWq&#10;DoYhGK6WKhtUZ6SJJJOUAeeWDJJmksIEkgs5NVMf0OAbUAadVztm45VA0LpfTcAZjXyIjPBma5Sp&#10;EAnKkyAAanwGAJSrVAcLoKjtgmHIYamoFGRLZ+WAxgKagZxBAdmGqCQfD+eAXaAeUUwohGIFbdtG&#10;0swSBMEjPww3JiOpMeKyp+YFYkdPjgHYWSVJIQdpJAuBTP5bAyATnIIpFMEWJkS0gSpWSDWFINRG&#10;dMAtURYJS2ZMPq7ChABIYUM5GYrMdMJNJY0zMA5A+MeVcApe8ogUMGWNTDXbEdxYyI0mINDFfLBA&#10;TAABhlrJYiQQYy+H34BxqUc6ZVwUIhSUjSpBmc5kDwpgjUfMSQdJDTInJTStMAalgKgKrd4AqGIH&#10;cwAPaRETnhMMBBBHbE5mAIMj/DAOarepWW4pOtmmigaz2pWZPjXLBwDXtEMsg1EQPHrXKf8AAAre&#10;mqqrMt1rb/IIl2eZbSaKBkenlM4Q0qQBPRqwSehIGWXngHVFt1GpoWChiVETKlutCfmMCa1wkmCw&#10;AmsHMQCIUwKYCTaFdbll0qHMFDOkt6iDUQYJBzwgmudYnupMf0wDorrABGoifT7wdQDNJfpWB0EY&#10;BJEUAGdJPmZnLp5YBwhHyZ3IksWCgKGMBAlARHc0kkZThthEwZquoRk3UHpPngJKMzDuAkh1RtR7&#10;rZmDqJBEzJHh8MFpYhjBz1qIBaggyMiMzgBrRSpBiOy4SSqwTAKVpMKDHjEYRDLEeJ6kgk00iII/&#10;tGAe1BiTIBVkFxaKVVRIfqD20EyOpGG8/mkiCZBIDU716fE+NcA+RA7GiGXVqEtbGauAZgDLORhD&#10;QKkD5KVmSDKzApPWB9uAfSpIBJXWSYFYgK5BJ6UIJjPLphoyScm8JkSD2kCc5wEhIhBDiiyyEMVZ&#10;YaSAJgQBP3eGG6lTMBQ2laapMRUjxrgJAKLcmpYoGuKQUJGv5l1AgEA1P8IrhJyBDQBPiqxFYP8A&#10;OmAkAdzDSTMdNTAnsVQBSCJzNM4w0001TUDxJIBnTUdYyywEhIrpChSpK5LAYDugQaHtnqcjGE6o&#10;H+VhQrMBTGfxGRwDhBJh9TKwkMoLFhqI0qs9fw5fCMIb5qiKmlCB5qwr4ROAet6QnzBtMd51IGYC&#10;SpVjHQ6tOWWG8syJDaTU/N1nAOwzq3zENN2QFziRA8civWPOTgwoDAAQxqcwAG7jI8KYA1uNGpo0&#10;hREaWaVEIdZ6+YHjOWGHME6Y0yKkTqObS0ilKeHwrgJlsCEDFtZUhVHZAWQnYtQZOcT4xlgpBVRq&#10;OkamnpA7mBAofPAOr2vcYqmsn5XWuegEk5EkUBnzw0aATQiCDqAAms+MUgYCQhBLBazrDHQWkrkF&#10;k5iQSBOEuACCwPaRpEgGI+XUBMjPALtmhCZMJd6mpbUW0GQBQisYamv+UxBJJ6+JzNf6YCRWJIB7&#10;1KzkQvVR0p06kdBghImfMxVf5YBZEsIDAtGsnSfNpBH8BOWESZrFASAYU1EiGy64B4KPTAUkAsNT&#10;gFrY0yksBB6fETg5OoQoJIWmo1k6gBX+7AJ0oykFpOpqhBmp098zQiswcsJDksxIEghQxmZAiuf9&#10;vLAOG3pWA7CrM1sRpNsQwjLPOYNcJJFTJjqTINDGQn7sApBQAwaDSwKlTAEkPGXj1GCUAVFAyiCG&#10;klvlhlaYwC3h+1/nV21AppVF1apV7efRTAyzGDM5zAEgspEyTMAZeI+7AJU0EqGDdwVwaBTm5ESI&#10;IwK9vUgyINBSoYdI6eeACnuYTGakkd1SPTKQAawCTApnhIAABYRpBE0UaTnAMifGKYBRbNQfmYNX&#10;uZrikC2hYVCmJ+6k4SSZUkQxoFzA8zpHxwDgClX0t2qAzMdQaMtESYAIgfbhDACKCDUgyMjJckVi&#10;MA8rPBViJVhp0gECV+QAdszgMSJJigEEwDJIIIAr92ATbLURaaiSVrUrbIYam6CmZ8umAZgkmYMU&#10;IJ7a9wbKcpwDhgaFACs/cVIZQARmGTNhma0+3BVgkgyxGpsx0MGeg8sAbAGAhjQpCWzIJJmQQBFT&#10;UgzQRGE/NJJMnSdMwpXLTIP8I8sA8OztGmO5TC9ysYKsBFBWufUjPCK6jE901zD/APpAVEDALlSs&#10;CQVgQRDJqNHBMAzkJII6DBnpAYEwD3EAszQDcPUEQf41wBKuetvlOoSAWCoAwW3TMGsdOhGGY0kS&#10;DC50nr3VEZR1nplgJBbWCUZDropWVlR3dqmYJnKn24cJMyKGe0DX3mNIAM5Z4BtQir3EkhAJ0qRa&#10;HzM50ihyAFMbD2hY9Xf2jDSzfIQBVWAMx/LGdvy1L0cb+svJLs/bW+YlJSyx9USxb1LVG6Gv3jHt&#10;HgbZs8dZWPmWTEd3j5Ys6R8f5rnZ+W/9yPK2uW+p3JtcOtdoTZQ3DquIx1BmQAjMd1yJIEECuNCs&#10;vpFO2nbQrFc64ri8rcmlrZPupFz/AMga7fq97lSNAQWQQNP4iTJlQc6GUkzURWRmag5n+uAwXLtb&#10;RHvG8ts+mFPYVe5rnSjvcEzSEUgRUkkQMKu2yVnIMRSnXMYCBwHPWF3QC3dT2bLQ4YlrRRAylbYA&#10;VgIClWlYqJK0OxYZQQROmTWJrTMYBn3R7osXf08XF9S5pm2ZAL6tfqN0aRLZwI6ZYlG2CKk1GUz0&#10;/nOAwJ5O5cuhFsuEe6dL6Ap19yopVZJQrMwKUqcQboOqJgCZDSST1ED44DrPDX7f6L1Hb1gzWjqt&#10;aLc2kQIlw3LukGopEnM0OG6qQchBgU++uAtRtttetXWu6LvfalpunUbp1gLUAvlpAqDPUYJnagrE&#10;TGRH+WIywEi3s9ndsXyLyXLj7gWZ1arbgIFFu4GhWALUhZzpngiw06jGWZzg5TgH9vYZd0bKXSqf&#10;qNb5qoa2oW5bS2R2gxkaACmK9dXqZUmpkZjplg6dPHj5uu79rTcMBdJW7pQ2uoLNpE6lJIRuoMSa&#10;Z4lW+5lmYhgNMEgVIX/HBzYrnL6bXZbr9MV9LXt9bOjBXdYt3C4miiQdAyrTPAhVeJNWAGkyRApM&#10;jARbZ3W62ouXHT1U2L3Fe8LqG9uGHcZVjK9EEQsQIwm+oLA0nL7x1wFp7Y3W62u0FtyVtJea4rgK&#10;7lllT6YUg9xhZPiK4atStzIxJkeNaRgNDzhs7ni7yh7dt7m2WG9QepaW7Aua/TrAU0QffGE726Db&#10;XwkqMzQ9DP8Ab4YOnjl7snvplwibXkN2wJ9PtuXiw9MAKukXbACsAVpqAOUAkzirsdpIJEGZYFpJ&#10;8iKYO7tnP6Ltm3+nt3UYbdAttlshWgaGuurPq78pJFKxGJt4RbMSaUOQMiayPuwc9JZtbXPuD1X+&#10;StbgC3cKOpa3btqbsK5VLli4rQSJjuM9K4ze4b81mFOseGQgZTjO1s6Or1BwO21cRY2z6byu1xQ0&#10;EqT6rXtdwxCgHqDM+JyB13UAoQWFaAwKgmn3+WG2brwJCHacRu/UuIyXEtNCMzOocW4ZURSAFGoP&#10;BGdRJBxY7ZFUkkgQsg9Ax6Uj78aRzD3XvH3lgW7C3iL+4MghD/44Jua2IELJI7aE54tFu6UggEkR&#10;Egf+zNMUjzwc7p3b23o5FvOEXd8irK9y2Nu8qzISFJ7zZSpYsTI6DpJkYYa8dRIIIUDVIEfEU/rg&#10;3263rF/tuG267K0jobjXmO4J16btJ0BkkRBkHtHmJw27kjU3Uw3lWoGCrbj+PtsP01kiE25u2wVA&#10;RwukgXCSpGdTPXEqzcLIhmSFNRQZ5ycvjGDnvp3czqxHPcNbtb/cfkhFbcW3tagPXFPzLa6TpIpK&#10;29UxhJkFyQxAIU6a+cmOgn+GDdsk5qyFu09vZoyrZZ9ubqJdHpGQuj011EqxgfMQRBABmuJwU6e0&#10;HLuEZxnGDyz5uV77eWX3rrdv2/SN8+lcdlFuy+oK2ssSTUQZnOmAr9GgyREioIrT+/AvBW92JLjc&#10;bRG9O3ZNy9btXLbIbTP6azccSGJEKNIDQBU5ie8jzB8/AZYBu4n/ALz7Zb5rqXoBLQyi4A1lQTIY&#10;ExAgitIxZbV9DJLQMyafhNMBw33vw1vkOP5K5ZUOxVbVq3bUszLfJUgFiCSrCYNaA1FcbnaN6lkZ&#10;ZZTH24nqslvR8q/qbshwfulryk2WsXCGYWyCskyAWrmYk1r44ynN29D6tMgkmsGehyxUfQn9sPPJ&#10;yfCJY9QNdtJbXWVLNJUOrAvRpHaZEg9SKYziQSSYZdU9sgiRAH3+WA9ocg1xNsAm2ZHO1RWDMh9Q&#10;bdmuPcYWwBVaMFOeHriwADmRAzPWST54DNcVyNm/cvsNQW2LY0NdHqIRKG3bQmfMz83QjEe4WAYA&#10;GhkmTBEGoP8AY+WDpprrtOby2nDbezutzZNxkJudq2+zXauO4PpdpkQAYZdQOcxOJG3kCekGTQCI&#10;88Gdte3bDK+7EttulsuPm3ii2yWmkXVuTrQLACgTKiaDOco91pMqDpJoSM6RFRg14+3nLWcDtdva&#10;sxuLhW/loR/UuJac+pZvAWyIRyT2aVI/EJqIJ1QRJkNNCehpEfbTB3kxMOjeraW5abRb0fpgjKwR&#10;mV2sKGN2SJKggFxkQQZM4VI1EZQDIM55mhnpgEvbdtsjErct+oiBkH5R7tKaiIWNXymojPDdtNTm&#10;CTLA9IJBOWnKkYJbiZWfJci+z2NkalQW9s4lPUZmtMsTNwjUsyGc1g/YZd1QFAMiBWTmJJ+zpg56&#10;43vdesYTgt6d7u7t7uLs9wCbVxfRYqEVHIMMQsgyvhGeIaPF7KDAEVmdUH+mDq33JbBrvCqjDtMX&#10;NYdWthFtHSi5AlqgzMkZUxMYakiJlpMzX4YJmZx6sLs7tzab+7ctiGs7NRb9I2ytpLhDA3rjEkAk&#10;EVHSDTB2iod5giPuORg/DBN82cXBjm7F27x+zS00XHvl9dsALcsowuXEMZATpzJImMC3JPShgQBJ&#10;E/zwc7Ntdb3UnlD6G0ddV7Res23VbuoqLmnQ1ttUeosmVkqOvSrrMVaVFAsipIBBOY/lGDOs1sub&#10;hm9ls9rveOurubq6r24FkroRQUdACLTsO5FJkz07pEYdt3DCGTn8TU9JwYUnJ8Tb/XcgtmCdDqDJ&#10;a2bK2tLC5JmKSQO40CxiysmpBEQT4CPieuA4n7m2/wCmexdV/XLFQtu1NwrBAY2gYCqFFSaqKjMQ&#10;+hgAiMxHgCDUYDL8nat3biI6m5c/Tm5dYOlwhbrdl0ADMUqDAFACaYnW2MisQR/7aDXAcr5fapoe&#10;0AptujIkD1GG5uWyRdVFI1Kiin9+JmuUNTB61kHAc6t7L9PvrQAQlVkqhDW4ihZhHjLUpiTYoAYk&#10;ETPh/wBpwGL9zXXW7fKXLocO49IFlFzQoK3VtHw7oBr4jwK4QA5OVf54B3iLF3cPxgW4sEo5cobg&#10;iKm5bUkmKEzlPliNEkGhmfjWmkgYDZevbtWLtpnYNb1lQbupWOoTdUkgrOeZzpGEXAGkMDTyGeY+&#10;7AWPGbptt6D2rilbqy6KdcoTp0uX+WY0lpz6Tik5OxqEiI0lSagCBIk1+/BZe25j1D9EPdqWN4+2&#10;uXWeN36toAi48XXCMqqx7IMgL8DnXGZuWptkHIeM1C+JGXjGDrrvtbz0e2eK5o7TlbTWCWFxlVru&#10;q1a9K8SCiemzEkNkrdMx0inNr07obNRImRI8xHlng6u6WuTHLcS1lmtNfvKXUMFBLA5sGPYCein8&#10;JxNOq8hI7miQZEwvQgYGJnLCW7Njgt8ge5osK4c29NzQXvXdSm2WMBlJPhIyANcRB2kNJLKOs01d&#10;ZFRgNoAN7t2sqBbtX2VlIZSbqKWhSo7SBMVYClcO+prGkx9or5kgf1wFR/tR4+/b3Fj1JUQCbk2x&#10;MlAt24YNB25DoaGibbsrkAViZ/DpBjp/HATuQ2Fi9tWL6ASyWxYdAX1taN6bTvSRGoGaYsS2pACJ&#10;ZvlUmkgTQ54DmVvbW7HItcRvSsqqC8/oy6o/5dtyG7RpPTxPjMxShDBjFaxWRSMsBp7V9b9k7NtR&#10;ZSyJdhGDm28u4aoUgVALSazWmHrb00kEggnUBQkEV/xwFHyG0ZSb1t7Ie3cWssYt6QotXLhIIUrJ&#10;WWJBEZUxLt310gNAagCzUicvLBz8ktxhiOX4Ldvuhe2K3m2jF3dypFtSwdqIYmKSF8YjOCB71IFC&#10;II6Fs9PwGDdsnBx7DHY3trfJF7b67m1Bj1LdtKW7otD5m+ZWBIAzkjJN+zM0zIilBSMjXBNLMSeq&#10;V7Z9wolq2PUBKLdttquMTct2yVC61MLBFR4UEjIrLNbaikQB1kz4U8cF21m0xUjn9ntOV2z2nZGN&#10;20XFsqFRpiBbFwAIJHQwWIJxeT6yrlUA50M9YweazFw8wXbX/sPcluluIw2yXGtoTGp7aNqYCO1i&#10;aAqKeB64i3bcLKjMEyCakUMHBdbJtmtt7c5dTum224NzsdLdtuybdu6A3fpoGbIMBkc88IsNnmJB&#10;AZyf4YNeTbW3hb+69tt2Nhk9C459J3s2behBbtKCusaljUaxQmKyaE1ZkY6TX7SAB0wc0Df8ZsuU&#10;2lp90kWyx9fQoVGuQdNy4VLOukdp60HQ4U1Sr9ZMgdJpWPPLANbZzat73jGZ1FpUNq6b2lnKoGBR&#10;npouCBpJPnGWJttgy9xmQB4RXy8cBzHl9kdjyHq2UW3ae4X7Ut3EdmGq4SHMlQ8TAoDXKcRmYo5X&#10;UeuVJ1DMgZYLi4z6NttNha5LYbfdixbAuxYu3GIL67T96i4DD+R8JwgnUStAMpJ6zUz/ABwRNsq2&#10;2sHcKjXDbD6Utr6NxVcarcwxBJggmYzAiZMf5H6dZgwYJ8umDW3MknwbRzY5LjifTueoyKwBtm6l&#10;i+lvT6emZDGgIAgZjVGDZQwzzB0jrI8D18M8Fl20qt2G8v7BwbtpvTFz8xri6LQTSbrpdEiCCdS6&#10;FPWT0w7aVoYEEQsj+QaP6YJvc7Zio9wcrZXcI9u5ZvW7txlUONNpSpV7tsuZB0kgawYAipY4WyBd&#10;RrSCTAiegjzzwZVe35vcb30xrFr9X6tsKpuKpOR3JZtUlVJWoPQ9cMbnlNpxuy3e/wCR3e247j+P&#10;21zechyG+v29psdlsrCltxud3ubxCIiqJLE4Yzw1rrtbxFlxn0r9we+fcXt/217U4TlvdPur3PyW&#10;14n237Y4PYvyfNc1zm5I/T7LjdlYXUxgTcYwqLLlgoJHwe/eb+/3ce+9zv8A6b/R3ld5xXsNNxuN&#10;jzXurbM+15T3eiN6VwbJgA+344mdFQ9+hMJQ+jTx452bu88c7Z19b/s/2v2J/wDGv/xWe2/2xcPw&#10;f1W+uOy4b3f9ft1stvutjxoC8p7Z+k3rWQX4/grt+V3nJoDovcoyflmbe10oDcufJfeb8Xt1am41&#10;03XZVe5cCgKg9SFQ5AdZjxOO3zefa88Ps7FR/Onhig3G8s37l27bdUuF9KiYVgxglXT4Un44nVz2&#10;szmjxV7jVeuLbF1GcqNc1DVCqQBJgHOZnyzxpxtt5oYrje/Tpfs3SFLaSNEsGdCZZaGa9enwGC9J&#10;Z+AYpr4a8vpNdLBiL0A6Vef/AFdDM1B608sVkMBLd3an1btra+mtsoltrSXe6KwziDQVJH246aWS&#10;crjHPUMU1zd+tc13V3W7ukqF21lbVlbbRKqun5QRQ3GNMvhbrNuWZkMW/Fb/AJWwzWGFq3t1LPpf&#10;cNvJSgNu2phUJip1HKgxL456LNtoGNjZ5fZ7zb+pce1t2QVZ3DEQe0DQJORMffjndN3Wb63qGBaJ&#10;5FmW3ctbvQCUvJKqyNEEFxpBzyP8sTomLttnIYN+M3KPqbZ3EQH1NKqj2yQ3e7FdUQaGMGe3adYG&#10;K9rWjXavbTTpt+pZ7TpCzEAmkEeXxwi3EnShirci0tdGhW1qA35SiICQ2UzkMWMAcab2f7491+ze&#10;Xsc17U9wcz7b5Lbv6lrecHyW74vc7ZkYEN6u1ZAajIg1xbOOZHTx+TfS/TbFZy/DcR7g47dcPz3E&#10;8bznE7+0+333F8vsdryXHbzb3VNu5Z3ey3qvauIykqyupBBIjH0E+lv/ACj/ALmvYm52u25r3Lsf&#10;qLw67hUubD3nsku742VPeLXNbQW7wY56n1wakY43xaV3nn/39Z/ov+D5kfXP/ho/48/rrb3e4330&#10;C4D6be4t0t4j3R9Hyfp5v0v3FKi/uOL4YDjNyQakbnYvPlj6OfTT/mA+k/Mva2X1L9i+5vZ+6dlV&#10;+S4O5b9ycUI7Wuemnp7lVpJPpkRjnt4dteZiuk38W1xnH8P9b4v/AF9/9pkuaui9yH7df3EcZvLd&#10;qzubm39r/Vb29d4q6bkl9tt7Pub2uu4QsMg93j1HjSuPd308/eB+236prc/9g/6ue0r+9tBTe4vl&#10;uQt8FyVkMNQ17blPTnwJBxyum06xey2/Rjb8LHyX+rX/AAwf8g/0V3Hp8x9B+U98cCwR/wD2I/pd&#10;yG0+oO0n1Da17nYcU363bDIj1tsqifhj0TseT2PJbQbzj97s99tmhhf2m6s7q1BTWGW5tywMqQwr&#10;lXLGU2121uNph85vf30X+pv069y3Pbvvb2B7x9ucitlwu35329ynEK9j1TaY/wDnoiqqOChhu1gR&#10;hxdzZZiEuB21KO06mlgaEHLznBPmrd17K9xbPZG/y/D7jjNsu2u7i3+rt+irrYKfn7a/a7HI1CIM&#10;g5gzGHNenM1ApnHkBgKldld35u2rFuezU9orqYsLeq9eS5MBmAVyFzNIM0cYgRMgn7vI4Cns7V7p&#10;3Co4/Jdh2hbbOoaA5W5JmZqRIwpTJIiTEeVB1PjgIO5tG0lp7t307QvEuVJNz/U9JrVm2pzDCpmK&#10;/biVakR/3ADMV8RgOecybfrAhW1Wrrle0kKT3AmO0qBNIiaUgHBXgYzrBJjz8cBZe2nPqkkx3Jan&#10;XDyKrcVwSWDaoJB8PPGW5KpYiQQY6FSvWR/DBdfzR7v+j18W22qm4rH0hKy1vcWSaWClwmepzUgD&#10;I4zbAFvmQLQ1MSSJgRWuD1PZ+0vta2VsvZv37zKWKIW/LTWtoXDqIrqkEzAzIyw/bhAKyAAATnAy&#10;Mmv8cBnuVF7e6wloghvzFtXQVtsw1+npt0dmIAJUROZzGLLbqCVkzBkdKTSmWDyOJe775srfNjTp&#10;vFrRAMtcv+nUrdYwGk1NB0PWNBtpGnT1znx+GA8ie+WD27w3Diqq9t1ILqyjMohWIpAqKUnF5txM&#10;GgiJjrSYnEtHlf3ZcCWXtG4bnc1wa2tl7USGYaZz8CTIGLayCJPSP54St+OXuy82e6by3CdBJDKV&#10;MDQLih5lVBMgGKE59BicMh8B/LFehx3eGbzltUKQdAOtrYNe7KDPQ/fg8A9tCh7ndmKlQwZYB7tS&#10;BaxX4ffiMwBNYETAmn24OXl9G54/ULanXqBNrUWHy6jB0rSv3HrOI5PwjzHToRjF1zc30cWpsqQp&#10;0wzKTpNkirgRecT5VMefXC27kK9QOvStM8XG19W+6XTF9OiFYB2nI7fdqW0FlhkbuhiDIJqB5x/d&#10;jzb749ujd+4W3BtyNaRKhoIFSI8emJcyyzl6PDvjx4fsC/4/P3AW+M/a77Y4V+TR9xtuN3Vj/WCm&#10;5ba7qSzJkDSJ1tNfI1x13irC2eP2dqpNuza8slFKY28u1zbXxH+uXuK/zP1W+ovNliLO/wDcfMJA&#10;ti8VR9zMB3J1eoPtoKjErcEoojqcpIik54Iwfs5LfJciHZDG1AX1dHcSbum2h05MoyIFZjLPN7ky&#10;zFpOlcgcj4/4YD2r7M2aW9ltbFm8FG7dbl52UMbupu1OyAJgkswBgdCcQbqxaljBYQPEz1rXBvx/&#10;njrnCcmu75prG2th7W3ZHuEmbNsqBbdQykBu6QCMxWCcUXptcvkkmkwSBmazSp+3B6Ho07+zxXBl&#10;bVpCdwFW5pdyq2mQJOq5QLoAUaaCYiZOK/kL5Bf/AOdgZRAkxH3Y572Ywrov0+4P1NttWa0fT310&#10;3bnYzXWBTW11iJFO6tc8hnirRWI0iSWfV1kahBLQa1xiS2cDqu6vbdPVvuv6exY2f6ZNSr3/AKZ5&#10;VFMTSkgiQekVxO1QxmNSKYBmPlgSDjpeNpaMG23W9b2zWw5Xfb31XNnTeuunrEvaDzCiBUmCRliq&#10;vKwBBgEsSTNFABrXzpQ441qdXXeFu2vVZjD+jt/SVGM3AxYKttIEQbYJnL+lnxySwJzpFTSBlX+3&#10;njppnLNcq+oe9axt9xo06rlx2K+nZHqarna2lO6hzp2/NAnDu8eEYCT6hOZj/wBtPhWs0xre8cCr&#10;9m7HXurV12S2+zsWglte/SsFmV/VyuGG0KDqgjUYNIZPptbzgKIrANJ1YSyTGRsrKDd2d27EC7fc&#10;jUyy6L6ot2kayDUAgyRPjOJO1fULhKzqYoFBJqcln+OE6UZf3Nsztt5sduraRtbP6l7oVAoFknUw&#10;AmZNKTBE5Yu0lClsCe0NBkxAgqYONI4hyKW95Z32/venZZ916Vm7Yuai67i4St9CRMUIJieuWK/d&#10;Oz3bjRIAABioMRAjFJMTEdE9q7CxsOH47ZBkTcXXe7umZqXLAvagG11gA1ExGWGLf4VkguZzoBMw&#10;Z6eGAvt/6bXL24Bs3F2yejbfQUf1Lltl9VRbklgvzFTTLIVsS0aVn5FEn4meuXTLAc52uzF1dxeK&#10;lG3m5BtglQmuyfTS4AtGVjPWADUFsS9u0W2buBJ0hSQpyyjPAY33JsB/ue02yvaZdtpu3rtuybtp&#10;iSDaEtAHgWkdRJ6IhgVhjEjPxaQP7eGAeN4XdvfuXLKC5DWhIPputoJrFsVICmC0TWINMPG5HdQm&#10;gBqQdI+UqP4DAsl6qWzxhvFdvdMMLlfVVLPprdWS9t2ZoOk6WmZiRGJlhyyTDSTE0JM9f78HPfSe&#10;mIwvufjrO35Owieno2S3bmkMNP5NsxZtExqeJ0EgA1zEYXqPqqAKaTmIFM5nBizt069aqXtbReD3&#10;O4N0Frl9bLgXGLLcvAlbSoKqJoVKhvPDDfmPcNIgAgVkESIFfvjB2nGszw1W0nidlxG2tqwQhr/r&#10;XrcC0VE3fV1FSTMQhJg1g54SLIQKsEd2cEHInM4LLLzEt+du727uHO5W+oskIDdS6Aw021YuzEKf&#10;xL255xGHmbU2UqBLCCAKZKMGNbNdZLwobe1fj9rYttdtJf3t9UtNeYXWIcEs1+4Zq0hZX7T0xU3F&#10;g6oFWgCCWgzn/LBt2fid0Htfp9Ynb7d9xcuO2nb+sNDMgUdxMDUoFMpmMWO3tgaRpgKKCZqfEHBj&#10;yWTS5cy918i921vr5u+o99rikpoBX0V1kq6mIFV7QWadUYkhu4lRCgEHuIJI64Ocl7P4sUu007TZ&#10;ba67LduX1vJd0L6aWrrhtLXGgoSIZpk5ilcPWlGlVBJLGTlNRNcGdrna2M5zu5b9fye5UWU2mz2z&#10;WrdssWt5qiPaFzuMmsAEjOYBBlmVK9AMxlUnqDQ0zwZc7sWkv2t2xDM17W9m650vo0EvbVw095iJ&#10;Y6sqGmHrIJDsZHdSsmINSMBnfclzaputjxqNauqu0Vrtu3VWv+qG0W2QCoH+WMss8O+pHpgmTIgw&#10;PtEeeAztviXu3OX3Fq0BbG1YEG4rtbkBgzqahbbTEwZOVMSlf1Gz+TIjKgqDgMXu+MHG7dCNAub/&#10;APNe3cRVa2dahLgIgS0UjSDWZij2sJbJKisxFCK0nAZ5rDclym329ndXNQdLd9Gki8WBBABggiFk&#10;nzPSSwDkM9R1T1p5nAaLdIAr7k6R6WrZWgyabehgzO625zAyEyAfCmIt5j6rdQsRPxrU/dgN97Y4&#10;3aWeI2ZVtG73TXHupAclCNFkyAdOclm6Z4g3roS05BHbLD4nqYwa117rh1L25wv+583sNm63Llm8&#10;bdm9E/lCykm3qA1GSFBDD+mMzv75W1AFXk1oTGdMS3Ey9MxjEezPpv7eR+TJFxRa2Zt2Ea0p0K5A&#10;AI1f5RJbxM0gRiJ7U2R3nKF2EqpETUju+YH+7GNObdqz5bjXj1Xf70vfx+m30WubfbXRb3u62xV/&#10;RYKLhuW9Hp+ksiTq1Qc/447pbUWkVRMKAKZ+eOjzPzA8hylzluZ5Ld7i4rvu7ly4urSumHjUAeqz&#10;QUwdNRA6jPr4Ymc9A3aDnbWySS1i/bWmgxD6j2EUYwZ/hiC7qVYSJUx/eO7CTEwOscTtLtvdbO+V&#10;ui3vdtr0MC2tx2oH9OoAMiSPjTFRu47HBpIy6/Zij0Z9OLN0HkOOuC2b4Fxgr262rgWGRGYgAkHu&#10;BkZecVmsQytFTIMkg+GA7lc2N8nj93tLoVEa2L4JW2bBb8t3ds5MDrEZiMM22yICmGy/CYPWYwGh&#10;5Xj2jd2bjOBvNnebUdLPLoQFX05DSwqKyKjOMWQKzHaSy/cTUkYDhrWNzYUO/rW22V9bmopqkW3K&#10;fmEioBOY+XIYqDK3HAiQ8haAQOoPlgPR239Ld8ZsmuXLWnd7Cwh3aublw3T3bi22Q1MpEUmkgHD9&#10;75bd2DBEVgycjlgMp7aNqzv+b4n1DNi4Nxt31FHtrml3uljBzAOX24pWuMjXkzIMikwTmP7z0wdd&#10;NZcV6Z2vEbXcbP27yRRbMKbdy367W9Vsds3UWCNbHXBzOUScL9UnQxPXIdKRJ+zAviueEd+D2aWu&#10;W2lpdC6WvlmoXBm56VpQdQYmKrl1yjCL4LC6oUw4DKQc6dYwXs2k1nXFSvbWjbWeC3hdBd2NwWN2&#10;pVktkOJUh9JXWMmcrnSCMZvelhbsuSJR9J/yKAemMb5xHWPU3suztdxyXMbRbLXLG/2v6u2GhrzF&#10;hDtcIICrAFJM5kycV/6jUbyUJEXDWoQVg+cZ4zd7nhcOmf7Etm1xO+QsVNwccraGUNdeAlxIIOgQ&#10;Vn45k1j3LyuLa0AZQoGckVnVGWM7bWmPgv8AY8Fe217f6Azehuf1AuMwJUSBAtkxJcnofGBE4w2/&#10;YkipGm+QYkjSTSK9cv6Y73nV2eu/ZttFRiwtk3uOtOCzKGNxVl2uU+VWgiaCZmMVg7UYaY03QR0g&#10;EzTXTPKBi2ydRuGi/csODPrbC9bule43BatkKAyCigeJIj7DiJunUC8FHf6iEnIAESGJ8fhjO20k&#10;+ayZrQcJt3ZuP1MDtW2ty2BBe7c0HQbCKe7StCSzdZGWJvHFoGsnUSCQ2czR6f2piy2zkuPRlvd4&#10;QMwsgemsqLltwQtB6lupJNDmuRz8MVnIFRfdZUd4y6yAa+OeOfl9Kstma23tBLr8ZYum2xIsEBtQ&#10;IQFzoBZjpVmoKgD4Y13C21a1boe21IjMaj2nLw/sMXe5149WLeMvPv1K5J9pv92HKob2+9MsUo/p&#10;pFxfT6qTVTIoJOO4+yeOm4jsvgdJFRAmuLrMTl5PJc2ax8EP+SH6xf7V7Y5DitrvbQubk3LGqy6s&#10;rFQzOQD5UE5nHZWhLcCMgP4Y03caacPzWccLvK87f3dwlna+7As0HUzmgJnp0xUvU9M5zjGZMW/i&#10;8z0bxFpU29sCYZVVSiihiQFnPrEwcs8ECDI0/wAamuG3M4Ey6lxHAHzhgx7V0qCdQYGg8BA64bah&#10;qIrB8h0xoajh39RGtqZZJedI7TrEXbgbOMv5ZVh3mHpyDURlFfCPPAdE9ubJ25NPWZnsuXKSqkEa&#10;J1PaX8HRhIxTF4fTIMj5Y/hPxwHo/b7FH4q1unV7L2/luayQEjRIRTUGKg0AgnI4qbpP5hiAXBIM&#10;znSn34D0Nw6r+m4K2hZ3/SErctemy3A9orrNxJB1EUXotRQxiv3jE+n3fKRJkQOnT+GDr4utrr/s&#10;DYbbbW+XuLY7rkKnzrc9UEElJIAJPdJIC5GmIRmLoFe2QD8M65/E1wdnT7Kepd4d7umyRuILK+tA&#10;CQFFtVFDM6hVZiMV2oxbK172BIkpP4THXAdIu27Fp+V27tptrxu2vW9uyqLrW0uatxqYjSGAIYDT&#10;BEHMjBkgXbnfEACfAAEzGAY26PuOM464NpduKb1xtDOCzutwW0U3WgwZ0wKSxEwKRLhDW7IMlQwJ&#10;EmtZJ1GmA2vFqbHI8tdsmLrbUKtwhSbL6dOlLQMzmKT8aYmi2Xs3TEygAIidWmpiBideDPLB7jmb&#10;G05jhbfqXNa7p2f1Fa0rWjcCmzbeTBGqBDZAgyBjOmzBX/MzHoZEHwxxx6VXpJOZdheU021vbWmW&#10;3rItMlxCSCfmNR45Dwx//9L6Gkk51NQQsiSDNZzjH19+kkW1A0vHp3AUa0+4IZlFy0U7GQAw1QoW&#10;QBM1NETT5iJIMxUTT/rgJqIYuBbKNoskem5AR9IJRomABA0gTIGczhBpqMkCSPGeognI4Cbbu91k&#10;uE3DFCqXFLKPRDenXSDq0se4dWFMNGcyTBFKU8TTp8cBc2SDoW2oX03IfQ0ElrfpJ6btLMsGi5ik&#10;moGCMEk0zNafy8aYBe3RwLYZpRUI9NyzCZP+mx/BJkLOZOEKaRJFZBju+wH78Z1mJiqnPaBv6zrI&#10;0R+n16UDzOoMtUYiRUwaCmEUBJnM6ixkTU5n7MaRPYFwlJQLbtqiEDSHXWHS2YDNE/HBGTMEwxge&#10;QGdTWp8sAq0yggOA1xNTs0aEu6xILVrCxPdnIHhhBLeEEmhr8s1g/HATUQEJJLrp1EAAzdICIzBY&#10;E6dTCAfhhtqU8shlpAyHjWuAsLBV2VijsuolWLd731lA9woNC6UEHxNTnhJyIMRNTk0znJwEuywZ&#10;xBuXGW2BoDH0tCoSw9MAUaSRPWcIGZXOJMyDQ9YFPD7cBLIEh2KqXVLYX0yoGgibdxnrKkjTIiD4&#10;xhBrke6IECWAgGJ8TgJNmpIvWSAWDqmpTbLq5tm41o10FQGqJkVpXCWYdCcv/SYGhNcZ7tVTUDCQ&#10;8vDFgVRFW8hUqjelJkGhOdRPWiSOgJrMAAiYzI/t54l21x1EgXGS3LG3+WLet3MBnYdmprdQZiQK&#10;wMoOEkiB2mTMRNYpJJzy65Y5KfRSg/1RpQjUCVYMSR26AKUMKesHrhLGi1E9RJBBByEdKUwDlm2q&#10;3L0oWGuRcEFKgo97STSrAQwmBHXCQ3RjPQE5ycx/auAlMtuE029Ds49Qli9phbWhWok5kIaTXywn&#10;I/yUUHiYHTASQoKMFhQAq3GuKAiOBqXWx6ikgZdaYBqCYIGRyoY/scAu2V12u2FAtuGa5rL69XpW&#10;7bCgGax0EEUGEkxQ1gZQazX5fGBTAPogLeoqizcZhMMdQdB8yOG+QEmYywkVIECGk1mQBQUwEmi2&#10;i+pQLZAVURdFxmAZZYmuqJ0n7DU4JqntOamtQaZT5/HALSF1alKOlx10Nopqj1LoDHTOrIqCRNcE&#10;aE1r2rM9B1JArOAco6w5LWiz3AgVpINVRbbGQBA1SJgRhMzDLURA6HUKzH9fsxDFPgQjC6oQrcU6&#10;PmhT2Ao1S0kxoMfdgFsjQkjJY8IgAeFTXEbh9bbaXEMnouF1FypKKGZgC0hZnSQtAK0miSM5JmoY&#10;zAEnxNRPwpgp+2TbPb/6xrZS2wD60zRktLNQTB1NUVGZwmNPm0wARJg1ihr9uAlI/q3Kq9pQBNxS&#10;FAKwHig0pQMdIp5zgiZNKUiImJ6k/wBcsApVQqQ4Iks5fVBlBpGgqa6gYhYMZ1wBI8Kkz83WlI6d&#10;csACAxWAw0aSD2hroWQ4bXJ1RQyaCYOC8CQKeUmlJ+PXAKVnJZCvaIbUpFtKd7qwbpMgdfHPCDIg&#10;gREgyMxPzAmtcBJGh5VnZkuqjpbqVhqnbnSYmQYOdcsBjMxUNBIMQTp0xNcELQBTbGRQQpkGmsuG&#10;+BOVDQRhtprpmaADpGn5cvHwOOnjsmcrDqdx7iAAupydPqUMhqGADWaVEicNEkECpiO3JQQMiPh4&#10;Y755w0kWkDC4wm3RkFzV3wW7WtMJDAHMNShnphs1AYHQRJ8czEecYmZnAkOpR2QguGMBlgKc31gA&#10;wJyIB8sE4PkawBQjxLgg0PQYuULtSGAGqDYDLcCjWSJC2LgajJMkg93XOMJNKmJMmggiT8oJzynB&#10;TqrrYhaKoiT1CgkMwUUNdJkefjhJBJgGpbJRUqTl29cA5aKaWOg+iFiA5kX0AX1Yck6WMgSc69Yw&#10;cwBTTp6xWorgHRbBLCtwsQyWiQyEg0uITFTA1VoBIGEVBy8u7LtPiP4YCU3zSGlk0tFuG1+ohZWU&#10;tBBBq1OtBAwzqqFiaGCYgSOnWPtwEr0yy3LiuURAQ6KwShIBctBGoZZZZmcKMggVgaYAzzyk5YBM&#10;67ZM2pYXNbXCFt21qyOVSTJESBkZ6HCLwhpqQKACBlmskSaZGJwEvZF2TSxBbUNevU7lP8wWaKxj&#10;UsxkMMuRqEjw8hBqRIH9vjgLDbKy2mKtCy4JlmcgLp9Xz8V8KfHBBp8AJkgSRMUzr/DALW2ArKdZ&#10;IbsLhEYTGs/l5AmDU4IKQJmYJmhYGTEE+XhgJHqh3Ze4C4qFaqjKLaTccIaMVgVJBPSMJJCyBJJO&#10;ZyrUCfDAKBZ9NwsE0ihUguAoOq5cQQCROUjAkAie6CVUiZPjl9wwBhGIJWLSPaW49siiMUKqLjGM&#10;82Ay6dcFGkmvzQKEVOUk+GAWLmtR2qxtZm4p1IJ1KoRRmczGQiBU4bn8M5wRAypWCJwEvSpqbY1B&#10;rjXAQbYuhWGliF8KigA+3BzQiJEyDUjzkE4AR+ZauBlF0LocURmeQVHdSs0aP5zgjOYMUJIoIPUK&#10;MA4q2wsFS/d6aG4Xkj8Xq3axMEn+GEswIWB2zEtEgnPUekmcA7ZsspdrhCXNJ9VV1FHQD8vSg7iQ&#10;PCuQk4LVprm0NHatTkWOf34BSoWBtDQFDWZ759JSdQAUaSTMkCKzhqQT3CZmTFTMLP8AXATwjKo0&#10;M6+mR2FlUfMXIEZf5afbhMnTNBByyYEikL54Embgagerpk/mhYYiRpQksT4kDIrlWcNMJBDAjMZ6&#10;adD9+AsbZZWDW/SLEHVCm5B/yADKlTP3Vw0KxED7w4kUiPt8MBLZCFn8wMdJYBUewQtVLqaA+VaS&#10;ZkYSRn4y09oJXUxNI8pBwD1u6QV7QLelCU9UhWhQAsvEViCAPvwjxpGYhpYkeP8AClcc/JrdsYSp&#10;lsqmklwSWLBlC2ihB7V7jJInuaOknPDRip0sCaj5TNe7+GOVlnV016JQoSWa00FZCm5NugKtrkQS&#10;ZBplBNM0NQGDGYMCoTqa4NJdtiXmWmgK9Fun5FRTQjKn2YRUQQR0noSCPv8AtGAdQ6hpYU9EqlWB&#10;XS5kKMq0oT92CaSFmBBPT/MZnL4YB22yk3HUOw9KQCQhBQRoLE0Jzr5CcJJ+XICAsEHIV/jWmOmu&#10;0kxUSJSIRiCSbpAYE3GY6SwGUJXuyXp4YTJEFQCMixmCRl206YzdbbmKXpVgxdmVqDQNPysswblQ&#10;SWnoB+EjBSQSTMgqagyZ7ZBPxn+eOqJGhWCKQYZTBDoBNuXddIpqpQCnhUYTMwPm6AzWBTpOKHAp&#10;0EKzKylmKmI1vB01zp/7L/RJMwAMiZA1dREnAPKCF1F6QG1SGVjbeYE1qa0IrnnhIYgVBliBAJjM&#10;d4A8csAvSDIBA0hzqYK7QfzPS1RnU+XnhIEMYPeR16GPE/1pgHSy+mpaBaA0sBU6RQyCco+3x6YI&#10;EgA0boZlShyzPXr/AAwB6ELvBKsBKksH9QZxn9zfDwwAZEAgkAxmCsiQdPQ4BJXSwIDLqhjAQhj6&#10;g1JnGkjNo/kMBpBgk6WiokdTWfMx/DALtkMhAEPbc6lkTqKg6R4AKeteuEgNRS1c6CQATPaTUR1w&#10;DrhJLpb7TpQkkAhgPlcVDEkg1g0GCOoqTQCGa2ASBOfWnmB44A0gGrFpKJdcqLhQGDJGfis5+BwS&#10;tESwAzhTRZHi0T1nAKuAFqIRLaR6g1EwdQ0hJ0mQAB9k1nCZMEKCaae3VKgGumcyc/swCiCxBaB3&#10;amL9wuEnUmoDLrNZNMJ1FhBIbIMYGpmmIkZUzwC+xCDpYKSXUaiVC1IeIyqQo+MzTBA9prOgGgnu&#10;BMtIOWAVcVkKAq41trGsJ+XIharOonoelCeuAQM8tRoCDWJmfhSuAMMdISGfQAVuAopVrhWQY8Zz&#10;I/hhLz8oOWnoFNOuAkWGCxLVJYNINwNqMaCBQ5AgCg8PFDClFYzMGCJBHUf3YCTa1M0k2hpK6iY1&#10;IySsKooeksRSMJPyiNIoJMdwUmonx8MA6h7zV2CkwszbLiTp+Enug+GEyJJzOkglZ1E5AEDr44Bw&#10;I8J8wIdbltbsKAAIOhukSWBrPhgstQAGQOkdoM5ycA4Ap9M6nb02cIbgDsoC6QNIqTEx/SMEcpr8&#10;xGrKhoe1fA/fgDXSzDT82gQlH0sGmV1UbMyBllhAoVAEFqSRCk5qxWYmZr92AfEnWzVVNJC6w7qI&#10;0tpuEVBEQv2mcIBLEkghprCwQBmPiBWcA4VXSERgwgaVNwNVlOkzIpmOtYw0V1mO0gGcyonOR4E5&#10;+WWAlW3CdwDiQRkAQmkAoDWi5CSZzwh9QlTFS1ZA/D+EZCDP8cA7bKTKa2AKrBkMCTALHqWEfwOG&#10;PAgmmqRIAgnPATvhpAU29NzUWcjTPphctU06nocNkESPmCiVLyZqDmfgaeeAeSqzI72hktU0gypD&#10;ffmK0I6YIEBZMGpZqsSCKSCKTWMA6QSwUFm7VRYUKAD+EnMxEj+GeEQzdp6CgqaRU6jmcA8rKh1/&#10;5p9QlgGeaBdK5UpWCPjhpoIIUzqGomZnpH2dcBIVhqUkafTaE7aFmzZxEiSKUNc8GR0OYAOpooRS&#10;CZ+BnAGCoBMSCCrC04adcQ9oEAz+EjofLBG5CntBUGZiBOQOAWLYZhD6WKsueo2wCWgeYEUjPyxG&#10;K6jJA6owzMkmZrlFPHATlYKFVdSj/UllIQ9oI0rAJakmsdcF10yQDMgTGoUBp/0ywBliJYxKuNHy&#10;k1aRU1n/AB8MIMD5ioNKtJIAEdMqn+sYCQBqHYLmjVcZUQgLGmgJGYgUPh16YSRBb8SiSQa5SZDd&#10;Ac8A6HBAkhSyqpGZg9qhk6lTWD4xlhkmSWKwQMs6DuUfYfhOAkKY0IGNxZIJBEMWYqxmlPjlgD5S&#10;AQAQG0nqJma/2rgFEHXJBJDC2HUjMDTJANZ8coywQErBCmtTm0DpJ6mZwBgxcLqpglDpGpQzsJBg&#10;eYgQc6xhtogKQCQCFJJ6mcx/XAPIxL6hqWZZ9Iqpor51zzj44TlEwCMoqJBkqYznpgHTpOrQWKka&#10;mgIH7qAoKgAV1ffgAEk5SPCSFEyT3VFKGBgElwEWV7WykAsSq6ATpo1ek1GdcCFnu6lhFTQCAxJ/&#10;p0wBhiQYeTbW2WLaQh1dxVYNaVgwfLAoACK9yQpJrIJIFKHAENc1JUBbjM4XVUGFa6RmATEARkME&#10;WmBAABAWASwJMZyaTgFi2skyzMKvUqpWC8ViDFfhghNA06ZMAE0JEEZQfGBgF61Af09NFAlgCYnU&#10;GVhUGIAJwTKD1MaqlTBYkVjAGlwlv9OSqDSpOpU0t+Oc/s6/HDYgBe4DUxI8O06YI+3LAOtJLAIx&#10;9MAMFIJl116kmKCILROFxB1dulknKSCDCqGOc4BErAWZKvpB1FUKxJfR4rMVNfjhBmINWMDoTpB7&#10;RAoM8A6pXXIAVTqZjJVWYqFLHVUmlR/PBZQtW7oyAEaYOqk1M4BWgsWuTAj1CNRIYhpDBaiQKjKM&#10;8IoAoUmBSCJ1UgaiftoP54B3UFJZlAcmgIAIJbUVKgVBoCcjPTCSpkqNRC6qz0Bio6AA0/jgHEYa&#10;SToBdqAkHuI11JzNO7xmmCgBSpJkyQYpHykQDmIz+7AHLArcUrCmq1dtXzLBj5WM9orIM4OTIrAA&#10;0lhJ7Y7TrPWsZZYA2Ab5ZDF9QXtGksYb8voDVhXOgzwTqDJMSx1VBDQSCxWcopI8fjgDVivapZdA&#10;CmHDCRKgGDUkTXwNcsdJ9gWC+8tsrRouGQaUBGkSJ8KziX8tZ2uJXl39yvJJtPavILdSPU2qqk1O&#10;pkPqE5QACAIBP8Y9m8dZC8ftUkUVSTHz0qQTWn9qYTo+N8n56/J99XPcD7j6ne6dwqXJO4uWrNkO&#10;SNmq6vyGEkdxWdZMVgVxNRIkESJpAgkeHn5YrDnm/wB56gW6bK2t1oti5ZF4XVCkqodGiQsySvSl&#10;SYxNtgiKZiszSB/brgOdcru0u2NwFi4lq7pCW2DTqfuUi5VhI1NMkRBpOJyKDIzp0AFY8fGMBy/d&#10;bttvcs3kN2xBcrcLq2o+odBuKKBCxqKyOmHvS0ppBgkzIAigkARTAZdudu73fgbmfQ29oi3Z9T84&#10;MX7XLzJqZUEQPlrlhlwQG8ArQY6g9PhgNBsDt724sBmuFDdt6rYuQxVlUEq4ggzUA+ZpWat3r0r4&#10;CKZxXAd64rZI1oAf6S25Au3AtxmdlVXuhRlBiUoI7cGpDmsHyFKmsz/OuAjbyydmj+jcuFmZbgtu&#10;zqdCAuqOAAVetG0ionxwLtAYHSJFQIpWP64B/wBuB9w+2i61u56guzdtq96qkgi28KZWVPUZioxW&#10;XbhVDQ0PcfGokwT4YN6azbbFdt9u8RZ3G6VyyXUuSAiFjb2zW+xLSXSpbMEM5EVnPCNuwYAMpIMw&#10;Semck4L5Ji59Fh7w29zbaTYZFFu4jPFLrs6/6RDfOFgsq0r064n20GomtB4ZUrXrg5uScpunbZjb&#10;DQw3G6oz3QFL3TCBrZ1BCaAgGRkPONcfS4EGGmCRQAGgp/XpgSW9HQ+B4719huS/p3m2ylL1pHUl&#10;rlu2C7O9yoaZCkGAc1mmD6EnJZ1QYmPHxwEEi0b1u1ttLXWLC36/5WkOfSZSwFBpmTPwM0BKdR6s&#10;MviIkHASOST9HtjMWbZu6UY6WNtpVGDqv+WoESQIzwxu0ipA7erESYqBE9fHB18dx/fGo9jckSl2&#10;1Ze8ylmMWySpvXD6dy9buBZIU/Ms188QtuFJmQIJJGZMUAjwFMHS7TW8t97l3Nzb2kUbc3Uewihx&#10;pFpWCyLlssJHb2wD407jh+/OlgB0Jk1IMzmf4YLLNpmKX221trlrcNcQG5dW2npv6Fq+FBAPowTq&#10;Zh2iPOfHNXy2pjByjLPzJOJbJ1V6o9viymw2trXatx8iu4cIVBZlUrkGMBozgg54XantBnuNQCYB&#10;zAgT92EsvQR+Xdbo3j2yCiWg6m4gHyWygEQsASSABSa0xZpOn8LCtCTXyzxRyTfenc3BUX74ulUu&#10;QSvoIzxcLgRnk2omlYERhxz2qAGBYBqsaSaaqVjAVG0/O3+8utfQtZc7Yoti2xa2bfqLc2svTUeh&#10;6wBGAjFmLAZ9NIJJFIjOnT4YBzd2PT2m2sIV/wDHTQ90OLYRXX1Alxmo3TUCYOqInC92KKBBmpgE&#10;REUBHTxwJZZmIHspn9XdMXdEtKLdpnureLa3Ou4LbfIw1NnKxSMiCtOwQmTmQIEn5ZEkdMAvnNla&#10;v7xbYtK8oWZmuPbS5paLjbcE6kYCJMUyIBriZauB847nJNMyBMgYOXlnSsRyvHXtkXIS/cs7fZLq&#10;tLdi6BdJsw9+sgMAyBRHU0xaCCoIoSq0BynIYOLg11dxZ3N0XlvPbtb1rjDeITqQQdTJA7YpWmZk&#10;YjFTSJADDI1PgftyOA3G33lv176vduq77RNKMAQyqPlXQAVjoFpqzw5ZRqmBpHjJMGCJmmApfcXI&#10;7bXtkR/z9yvpzdREIK2yTcFtMjqmokkZ1w4jH1ws0gUIy+6mArOQ2KP7X3e5L27l50v6b6AsHui3&#10;ra3ACklvlRRFazGN1xbdiDMGtYJjMg4jWlxvHyZ/cDtXbfb6/o03U0s6ENLOD/qAnOAR6gIgmSAM&#10;Q+c25KF1oQZoor1zxTaY2sdH/ah7st7bktnxu6YFbtkaT6xDW2KxcVFSDAIoZJzjGHhkcxTuk0M9&#10;xoQPDBl9XFWxyPG2irn1LlnTY9NotzslDaWV/laJkdT4k4ddpE9uYMihNPM4DN8btV2946TeuMbT&#10;22QmwMoayXuNXVqJOdOuQxEu9ywM1mB0rWRg6+KXu7vR0HgVWxuNrfchFuLbBulf9EKdJ2+g0Kli&#10;CrV8TTDlg0hf8vmKEePmfHBPJ+ZUe7EazeTcs1be6YQFS8VaSrMqHuJEgNoH/o9cGyisnVmK1yWu&#10;keM4Ma/miHx28Y27Fu1bt2EW4rE23S16bHcCNRmXVh3BAM6ExiBebQyjKSCOppSuD1Sy9HWOHs/r&#10;9tfYs/q27DI4TSFQSXUW4o3zGDNeophAViGaKSRl0IkwRTBO6Z7fVNuX9vYu7baeoo1qlDc0gMtx&#10;QRdSDJ6gqIM/bhW3Rgx1GYNBXMnuIFK+eDHk/Kh+7d9t7m2tG3cYMLAuG5CBLZtIBYtvM+opiNEG&#10;GjIVxIvtMgxlECgjpAMVyzwZ8Uucst7Xtibm4tJcVt02vVdb17ikOCReNo6ghOtxAnrMRistBjeY&#10;lgFFT211dCKYOzsnNXNonB7e0tpm3XrG4NN0hTZyFsBZVYzBbIkxJnFvINtFMicwZE1oSQcHHbu1&#10;2744X/5Scnye4trpJsN6dy04FmxFqHCJpJ7qS5pOAVj1CJIgsdIAoo+MZ5YM99tnd8RbbeG4OJs3&#10;DZsudwttTuCzlndtK+haPdLAE6Scvsw1aDAgmk+FARnEfwwdfJJZm8YXvO3NtdtbtEfUE7HZTqvC&#10;5bX0C9B8pzHmTkuFXLgE+Gk01ClZEDBnXTW85yh8ZxPqJZ9F1Q/qbambVx3Cm0U/JyXUf8vSD0w7&#10;bbUizUEzAPjXBnfWa3EUHLbX0N3ule7cR0DrbPpaGRD+WrRQtApLZnpNcXOzdSWjOBI8AK4ObzZ9&#10;RNtukTZl1CIbr6HtKfzGuKAdFxjq0/h0T5nD0gkQSa1PUyYoIwGVay9m1um3G1FrVY9K3b1HQtxL&#10;eo3LvpklQDULkYkgGuH9WgkkE08DWvX+GAzVzYfqkH6ZwUusC6lrRuLcKBnCLmJMkCunrScS0eUz&#10;H3ggnxIGA5/yPGizyalkLNoulbyKbTKsaNKQIqPmGdZ6jE+y1B18KzmcBybnttcL7pwNaXbiWmIZ&#10;rb6EHyWwQTqAqWzIEHOMB1lW8JJ6gGTgHeN3K7Xc2Dr9K4LNpWd1HqKbad930z+I0BXM9BTDKzqA&#10;OYUVzBAH2eOAvL7W7vH379oG4gZEI9NQ1lyxghWkaDExOcDD+hSpPhSD8o6k/H7cBnxvLtncJt/V&#10;bQyFXNpgHAJOjWwpCkdsjOtYAxF3NpHRhAHbEaZAk4Dbew/c284rk1urdd3G6XQ3qQLvpmoZnA7i&#10;CAxjr44xu4t6LjIJAyJg0EUBA8cRvW2/T/F9LvaPMDleF2e5Hp3d0lpLpt+uCdSEm4RcgM62yImp&#10;igiJxVX7Mgj5qkxAFJos+WK7zaW4ds9tc24uJc7bVwemvqs7FQzy/q2rBpDUoPAxU4i2DpaI0moI&#10;n+I+3BWq55U3G0i21p19IXVuDWyIrjStsFqXCR3MGJgx3dML3NsAlgoK/jMZAiBP9qYJrc9eLCPa&#10;nKm5Zs7a/fvW9xbd124ZwPWdTDLCwFtt1UtOYUUBxBW2Q1QSDQGsnoADlTzwV0G9yVr0FZHRLlou&#10;z2nS36Y1NL37i1YLMdomAZNQRh9Upq7aGgg5jKuVBgM3vOQsn07Ol0tXAWu3C1u4ts3jLGEGol2g&#10;jwjM5YlWblSGFCYWZMR0MT9+Ax3PbJrdpLu1ZrgawXuAEJeIAYrct3GUigFZEmpFIOH7qrJgUK6c&#10;gVBzz/xwGd4i9u7lvb3L1wl7FwtKXCj3bY+SQPmJBPzU8ziLbKyDmVY0BNT5R5YDW79Lri7bW2zW&#10;79gBLtxRbgKDpNwgiTqaD0FZjDrhmhrY6dAASc4I64Cs2N3bbW1d2e8uMzrclQ95WW3bcQTZuv0k&#10;kAMMjB8cSrZVVKschkRKieowc95ttZhjOXsb27fS5ZVdD3D+ct0+uUFFQqKBz1EiIIoMPyHHWQAB&#10;9tMz0wSceS59Wft2LvFblnvNZt29w5a+quqH1HOoXkAgahpAAAiaSZxH0kDUYHzZSDqzgg1jB1am&#10;3uTuXubcXDetqNJNzSq+m6BG3Nr05UOSQCCcxNDidtLoV9GVAc6zODzXTaTNck+o/tu++1XkLCr8&#10;5S6JXSBbqjoohCSFKhpAAiaxiwKBs5gzEePWIz64MuSWd/udkgYIWu7NrYuM9ztuJdhERwKGAQQV&#10;kUjEW5a0VExPUGfAiP5YDfcX7gPKbf8AT31YHRZ1vaCOq3fmsNcf/JMljkKAT0j3JiQAWBBESKHx&#10;88Gtez/M2XEgC5uLFzXbs3TL27gBYkNBLAUBk6R5UJrGEo8gA0FSJBkn7Mh4jBrfWSTbXpUjk+OZ&#10;WTcoLhv60tMlhLZsrbuVQu7qPU0QoBMqKrkCcSLbEMIJ+YUoQfLVXBzZHm9tt7m0e5eso5O0ZnvC&#10;16V1LhBFldDZZqJAihY0Aw7dt6hrEUnLOteuB8mb9v8ALWtqx2G4Q3VukOAzPb9JmEC7HdqCgmcp&#10;PgK4hktrC5Kw6STOdfswbxrdO71jqy7fbXOMfc3dsn6q1cDnuS2hsvkNuBIBDgnrmRkcKuJK5/EC&#10;o+AnBNedoq+I5ApvTYVLca2cOXayym6pa3fW3QyASoJ8o8cMW9U1oCxiJJqKYNeT8zUc+m0TavdW&#10;5quptfTurcNtLSw4W7qu1ljHaR8wJPU4lO5UypPQmskkDMeflgxJn1wwfHcVY5Oy9u6lqVIXbvc2&#10;4/LtO0m2WuHS3UF10tMTmMVXNc/xHt7ieR57nuQ2nEcNxG0v8jyXI7+9bsbPZ7Tbp6l7cbi9cIAU&#10;AGBmchJgYTm4a103t4bT2J9J/eX1C93cB7E+nvCcr7u91e6eS2nD8LwfF2mvb/cby/fNuyLXpqAi&#10;Wwdd+85Fq1bU3LrKqTj85/76P358n9Xd1yPsf2DvNxxX0l466EG37trvffu4tN2crzaSH/SqRO02&#10;c6crlwFoUerxeKa3n1Z8vmnjmNOv9un9ur9m/wDxz/8AG/7P/Z17U2fvT3lt+L92fuL9w8Utn3J7&#10;qULvOP8AZOx3lpW3Psz2JdvIpt2BGne74ILu7eZIshUx8i+W96b/AHd25/5GkBjrCtpNx2EHU56j&#10;pOXTHp10mOY8G3ku23Xq+owHj/bpOIVrmnayy3LxOsBiW9W44CjUYEZR80fbi3SeiZo8XKcgr2aP&#10;rf0QyaEIYKflM0AmpA+Axm6XOIuQwdjfG1eS4CPya+oCJS4fwmax4jKcsTs2JcXIYuzvU3wZgiqr&#10;oDb0BiWOmmRhQBUgivhiYuvVdtu65DFcbTkarKW7Spc0sXIZpg/LlpHSpy+zBAw1uHW/ai4q+sSU&#10;nvonzEyJivQdM8AMNWbMWxpVihtOXW0hRSSCwkH5oAqv8sdNdtZrioGIyW1IuXL6KAoW2tq3bNwg&#10;NVrlw+f+QfGca79fiBhK3DatW9kq37lxw/p27AEXLjnV6VtYGlAoFWMDxnDu1+IGJStvLOpFvblx&#10;c7Wspdazt9uUQBbIggHRFGEzU443lqWzoGL3Y8xyG1u6xdWzatgW7lzQ1241q5J9Fbr9o7pZ5Wmc&#10;TGJhrXey8BjYbL3B6tga9vd3w7rNtr1u2Bdur3PutTQCgWQpiGgwDhj4u08mZ0yGHX3vE7t1DcXY&#10;vOVVTbuKu32+kZtdvGBprSJM5YhdtNukDDCcTxRS5d3C2rGi6XV9sxs27CoZVtTkl4IliRBigwSa&#10;6XqGJu/9u8Ff07xN1udpf3JtPuP0xR7F1yNL7hbLgLZJYyyqSPDwwavj0xmXHz/t0DDKe2uIUA2O&#10;c3VreQ9rbXjatw17VouK9sUaF+U+OH4J+nLx3UMXPHe3eOcf7bZuC/euXLa3N9d26WrtlywJdbrk&#10;kDTqYppM0xbbbmtTTWTtl49b6/wEf7Vx2D2D9RfqN9Od8H9ifVP3p7U2Ox3a7tttZ5DkWS9btaZu&#10;aNxce13URBpA0z0xnbXXbrMu+u22n067Xt+fP+lj/eX099ifUTjNzwvv32X7V958Tu9te2e44/3R&#10;wPF87tbu1vqVvWTa5K1cABkmnxFce7/YX/J39fOB3q7f3nxnsv31sbDaFv3xc4fmH2WmEL7vYj07&#10;12KlmQdx8Mc74dfRrv0vG+s/GWx8rfq3/wAHX7DPqTx/Kbb237H576Q7vkt4OR9X6fe4N7b4vbb3&#10;Wbj3Nt7e507vaW0cxrtWUtoYFBAj2Z7P/wCTn6Y83fu7T3LwfM8OxsbW9Z3NpttyGwtu5jkLdy4h&#10;tsps0Ya5JExOOd8O/py12eHb8tsfPH6i/wDtOhsNiOO3H0Z+q2w2tyx/un+72uc2O743e8v6aerw&#10;LfrNs24t231ym4CKintIpIx6K4v97f7feU2tm7t/qFwVi5uHti1Y5LcPxiXFugemy/qlkDIHw65Y&#10;xdN51ifoZ/LtMPCfPf8AAX+6Pjua07jjrG+4jb7Nrm35vgN/xHO8qu5Fxr+4G441ru0W87/hIIBo&#10;NJLGOu8B9fvpn7if0+K92cBvWBTW9jmeOO3q3zeq9wSoHWROM2WTNL7fbGZy8lfUz/ho/dZ7J2L8&#10;vuva3LpxSJu7u2t2fa3uHkuaRFtSnqbLhLV8m9uGMekoYIAdTQAcdK2/vf23uF/8fkrd8wCbW3tX&#10;d1cIJgN/4wYAHPVMHEzGP0vJPR4Z53/jv/dXw27Ycn9NF4/Zs7f+9/mPcPD8Bw8PtxcvENzd7b3z&#10;cVWFtrI25dWkaTnix/3zY3kZ0vA6VDaEDOVByLkCFr4nF9cM9mzBr+1r6pe3OT2mz33Bts2vbm7t&#10;f12+3Ox47Ybq8iglOLtvde/u+0r3W7ZmkCsYrd1utte1FL1og1AF1GaYkmFOB27fCuzexfZXu32/&#10;d2/+4e2+fsemb9lzueD5Hb2mFu56QKbi/aSQYkSFYg0GKO6RWGBHWBShg5YO2u1s+p6q4c3by2lu&#10;7a/ZcKBO4kuC6BlKWmhoGRGYMwKYSkllIEAkGKhcqYNpu8tptrW4D3lIVWXWNDXBdNbjPAAJY/KM&#10;4rnOLfbSNAEVAXxMjoQD/PB5HnX3q9oru9Ya7bWWZfTFpntl9Xq6XFIYx2xOWVcaDbAUk1OZ6U6Y&#10;DyR72o17Qlz0loHVFZ7c9wUMfhpLTlToTi92/TMz1+zIHAeSPd14ercVlIbQxtqWCs/5kMzsYzgE&#10;dc8W1rIeYHj0+GDt4vV5v9zXgCYuksnqO7iCncdWpSINaSB1xNwdXKt6R6oyZmSWMz3HouXSCcJb&#10;IgZn+PjgJfHovqW2JNTJABZtIardswZoPLPEZ65NBznOkx0wcfLeZHQOMVSQWGqpYBSi9wBZEVic&#10;vszmMsR3YSSM/wChHSMumJLnmOTTbTbkqNUJa0uwuAAMjJWXigLZSK0rhS5VyjpPUUn7cM+gjb5R&#10;AYEm5bZSoKhU+YAsU+yoH2Yx/NcWt7c+sYJ1IxPWggZYqzayWT1fS79rv103ntz2btfb6XbttbG3&#10;vbezbZdIUbm76lwBGIA9QLAX4VFcSbSaUUf5QogGuUA18+mCMnzu9/W8hvSV1PvL+53LwLqW1W65&#10;YkBZJMQQ/TEfdsCCJ6H/AOFgjAaP6ebC56qOFAe/uV7bZa3e0WnD23RznOkMSRTTTFA0uYzGqPCB&#10;4V6jAexeOa3sbFq6PTtfpUW5d9SZdrtvQHcJCkPIVaEUk5E4jboiATEqASSIAJnoR9/34N+P88bn&#10;2HZ9S9ur6MXW5f0beyvdrNtFZ4AJrQCesGM8VCjRbuXDMV7iOgqHBMYPQ7zut0OT5Hi9iqaivper&#10;aW4tu4b1xlDbdrK59sSCQDTrjLX39R1BaSWkEQDHhOOG1zeFeqPb/Gts+M3F21aFmxaW1aUG5KPc&#10;C0YzSMgSPicSLAT1Mz2LE9ZzCkAZUyxvTi2Uql5i9uk4+6os22be37aP6Z/KKpT1LXqGS1ArNIqO&#10;uGN22lSq5u4BIkkRULJNPPE32zMQXftbbXd1vLV++Q9vY7OfSIW0l0XUO3LsBRhGUVMCTGK5zFxQ&#10;RIQmCGkL2lqVjGFdE2u2a/tN21pxbfduq+mtvQ7radbCo0TERQKPu632w0pt2uE95oqkGkmWMVx1&#10;06I4H75Xc7j3DY2VlSu129xrm5vh0Zi0AW1dqANqEZxB+MxN0e9LYPXUxYEwSZ7fPGN/gNd7btG3&#10;st5uLtu4bV4W7VhB6eu7pPYWiIQdQRMfHERSW192rUYQZRXuWD18zjKtnutqu0GxMGy2025u3RbY&#10;NrtsB6d8EAMtSZUT5+VztLcaKV0zSsmImuO2ssmKji/uzlmvjeu9wA60s23hV0fiK2xbEsWBAPSm&#10;dTiZa1szuAw0kquYMaYJg/fjSMTyqbbbbPjtjduW7j7lBuLxYq4VmuBrQPp/MxiAB2glThs2mKiQ&#10;NWvUdQMUMAT9/XAW45K1+uK+pc/T29oLAWyVUFiC5uae0lwpnUwiTHTDRB9fQGB9MST1JFTPSZyx&#10;M+gtFum5wqbq8Cv6+/6ehnKhlcgKqj54gajEedMOAswLCfzRpFQA0GDT+GKK97Vnata21wKy7AC5&#10;e1ks9hFQtbRSoAIIPSnQzhcMgRJcEGsTIEdZ/vwFSzbXe3N9vbiWpu2/yrjlVSVi2ERUii10kfL1&#10;yEnauFnZiQBJVgBlTTPnGYwDfJ8bt9vsdrtbao7XAt62S+lrmok6Q0kKWVYJYQZE54nlWYCG+ZgF&#10;GkggV1GAPCgwHPttvksX7l3Qy2rNq426h0f1Sh02rbOTQNSQCDEkROLCyuntE0tpM06QQBFPPBy8&#10;tmMerlHP7l79q7uTcS4Nxvb6oy3HaCAHtvdSSCVEBdNT44Wzwly6IBVQgM0P+VRPnniM6zPbL0uU&#10;HY7E3eR4jiGe4Vv3W3l7Uqi+7pFy4SBVWQQUkznitVirIs0uGoE0rQ6f5VxXbrxXX99tLV/bb/e2&#10;7VvVsLQsrddba+tb06fSW8sAgCQAKjMgjEs3AWJqdIg5/MaZ+WBrJrMRhk4m7t9qtu7t0RN1e1Bk&#10;NqLe2n1gjBIJkFqkxMg1wq0NCuwoz0Y9CxFY6YjG+ttlhrnSu63fH7Vxdbb7VHewFKm9aQPCP2wY&#10;VmKhDNDQYYuIpZNJ6wTSfACn34ro0XG8lurdrdi8F1qqLbcrcZLhRv8AWGmAwqBAE9MhhduUFwz8&#10;sQZmAKxTr44Ofk1u0mFbyajd3ONsnbKv6i8we2V0pdv6YJCpkigArIpFegw+qyqiZLE9BJByHn54&#10;NXbWcVQb2+q7q7da2i2+KVlQG8zj10BS6GBnV1NoHKfCuJiUeFWdIGqCfGDAMYPM5tvl/V8ddv3X&#10;dDvt3d9C5etqr6UQN+Y9uZRznkTWgywWuSxmpGmTJgGtcAS8Zd2os7ZoBQJfNlQjKFUgstvUNQid&#10;YUmmLK2yrZAOZA+IMYDi/Nbbfb73E24TVotXXVQlsqrW2ceottKzBIyGYmcQy5N1q9q5w2XSAD/T&#10;AdI2fFpt+H2FprRLb67oYOrGA12bjNcQGUCkmbhmk+eJ1hgAtRqJhsx0rOA5J7x2jtut3bNpzs9n&#10;bYWNIRhcTVoQIwOpQ1NUzAgiuJd0jSFkEECsjPwEePXAYXgrV9N3f3S2zbKO3ph0Z1AuwNdzVkoB&#10;oxNZywi2kDWaBRHbAkZ1mB9uAf5Tfpd3FrYp/wCVd9S7cY3rgvMl282kEC2agkFaRBnpipumSxJq&#10;Wp4nwAJwHoz29skt2totq2Utpsbdu6yqFIGgI911WgUzoKgiIrXFZvbjHSDNSAYXMRSowdvFP8zt&#10;f034WzbW/vLcTqf0wCyt82qVtuJrTvJyBxk+V3AUMYJgaVJikZE/288c/I7R7R+kPAXjcsJf0Wjq&#10;bcX7Om4wuG6J0QSDBhmBnOnljc+wdhpQ7gggutaGWkSZ++mNaflcfLeZHzP/AOU76mk29v7S2u6/&#10;0Llt4t3pbbDV6Fq23gGAppEHLMY6VXLwn7PHGnF8SbN/07u3uhQwJDXHks2huwiBWaSeg8ZGGLra&#10;QCPE/GPCmMa8cXqN7wmzS/c3dgkq7ot23r9RZaKHUvTSTUmOueKzcuw16R8ySDSQQco8xnjY717N&#10;4+xf2/HXrtosdtu/QuepcJVk0AJduqFmQAQomuZjFLduF7TKfwVHjQRGA9JcLwtrj+Z2m4tsXG9t&#10;egLnc8SQBeZlgFj3Dw6fCCj6nyMEAGZEny/rgOp7zY3bHCXrAuht3t9y962AFuC2WuA6NxbAqgAE&#10;QQAeuBp7riinUDqZM0rgCTdi5ttjub1v1LXpGzCuFRdFtgGuIJAMnSKHIDriwAAtI/4hE0BOeZJw&#10;HG725bc8/wArwz2Au33SObT3GOn1GTULCBc11EtcIEzIyNIV4g3ZAoymCIzms+OA6t7et7q3wXpP&#10;dtsdi6Wn9YIum2LOt3VoUCCIBJBwlmDWWWRK+EwBnQYCXsNgbPubbb9AfT3oWDcVXe5cJAW7DGaT&#10;pAFDnURNVcWXS5FCCM8lIgED+ODr47J1egOJu29vxvI8fruFrN23ouMyM+8Fp5dfXrACnTqYUiMN&#10;IGHqiMjIZgKn5oIPTKMHW2azNXO93W1N/ht295tuu5tPt3tqxdbSG5B0lQQXImdVaRNcMX7jTabU&#10;0upRukxQmnj8MFab29xdldvzOzS3ZjaXLW92q3A120TdJuCw7GfmBqRTpSmKjdj8ncBgSFIYE1H+&#10;Wo8RGM7dKrtHtAh+Y4Dc2rtu296w+0v20Y2r7wUIFv8AF6BkqVmTjKG4w3KSx7wRDDwoW+778cpM&#10;y34NyccvWbbWw3t/coLVtDtby3Ee1cNB84QMBSsQOnxxE3bvbt9rEKlwS1Q0g0CKPv8ADF0ktxV1&#10;jRcHtdpuN4Q6JdvbzYGbTMdLW9Olnuu00AAWgkkg54oL7nuDlSVbUTGqrtJ7YOO7brnCWlVdvet2&#10;7ipesG1aGsq0W7ZFq0rKVXqaivQ4jXU/LvL2KdSspFSK1Zuvnh1Re7Dc+luuOkuUSxes31JAENOh&#10;LBaAQKq1M6zikvWnZ7sltMr+GATMqzeHURjj5Je78WtbJc10vjd5YtbTZaUtl0tXw0PqdLar6dy1&#10;ZBgnNe41+7FpZItqxlu3TIgkiVoRq/hjr6Iw3Ip+su2VNq1VrjAFlVmBYKUf0e2KQT1jIVOKy8pv&#10;32DxOtjqBGrt/sJxxvdttikvGG44+5a4zjLBs6haG3tILDI5tku5hRqoRGoTJJ6nrjovtzaG4bQA&#10;+ZUTKkAyf7f446X801no574kw8RfXv3Ta4zY8nu9w+r9Ne3V82zcCudCQsaDJy6H45V9Le2NgNtt&#10;0aO4qCTEGOgxczOHk0+rfufkX/fp9X7vu73VyWxs3WTa2N41j0A4Kqy/OK+BJE1maznjS7hoiaCK&#10;+dTnhbiZrflvGPi8M+y9iLhLBYdmU6hpYR6gJmRSnXpiqc1jwy+7FcHojjkVEtsujSWC+kTqYwYn&#10;urJynpnhExjGZOKJW6tKe8ssC66JbDQVQvPbIrnJY1Ar1wzdfSB5AnxB6jGpc8wa32zxf6u4VpV1&#10;VFBCFdYkvedcugkHr4Ripv3jpzMAwMqV6Rij0J7Y9vLe39sAFC6ataBLZddM3LZ6CV+YCehNcVTu&#10;GuKSaEAg5EAGv9jgO87XiTa4PdW1S2TbvulxbaEoutdYNsFpI0kCB4TGeIbEk3aE1JBMTWkyKfxw&#10;HT9su3sWeHg29pcdB6qWIBX8sSysI1kgwFVO2oqRiq3cg2yIiT4kx1FMHbxdK7n7CW2drylHvMyF&#10;VRgoRnBIMH5u7UJrESfEYhH5bsTMSpIg5wB/XxwdXSbAt2dzwep1KHcLb3BRgbY1L6hayBTuoqmQ&#10;CPsxAJOmya/6ksRnLZQZyHhgOjFLb7nmj6Vtmbj4taVQBUssoLOjiFeZ0xQikSBhuW9W7EAFQazl&#10;H4RgJlgWl2HEJetu+4XcEKy3JFu4jB7ZuNQBgvyiaj7Tggpa3ZUxJcjI1IPY3w/wxMyhd+6bO/5i&#10;5Di2m0t3nUaNAtG23rJaBHZcJyBIodWWLsLFl8ySpNcySKsY/lipnnDgl7d+tzHHsiq62dxbcqup&#10;9uLIukICbhIciQSZzkjMYpNMgtBlblDpyltOmfDricZV6BO5tW7q7X1SE3HHspGsaWNuwL36n0BX&#10;WI+QnrpmuP/T+hfj4QQCejGSJ86Y+vv0k4APTtssMwuK7LoOk2zADlFglOkT5gUwkg0GbT8JNAZ+&#10;/ATUMerda0UsuNSr6moKFYt0BIllCzFI88IMSQATOkDOZFCf+mAkCy+m25vC2T6r3rmoemwdtXpk&#10;jTQgTBJB8Zw2yyT3CsVB1dcjH3HAW22ukLL2nt6Uuuy3YAGof6oJrqWakGTlBpCI7QZJBJYkQZUZ&#10;T41if8MBP03CzHSNQs20UXAdVu6yCVPUTBIBNPgTgpFJEgkkzIExQQP54B1EuEvcJNpQiNIYa/TQ&#10;ga2eo1RAiMq1wljnANBFM4B8MBI29okIzuCXIYKxiWdJX1YNCBWQKCBhEmg65zAGQicBNFtdTszh&#10;iAwGuqs1wVDgSaCgLTPQUwknLPrmKQa5HAPWbYkozoKIVVLhDOVhkdmWmZPxMThFJkaajxpIpQdJ&#10;zwE+0j25VmYojoS4GkkSGVCs92ip1A5ZDCSINaRUx06VA/pgJlm4GBVUa739hTvDfi1IzV1T8kxJ&#10;rQYTkK9xjM1kSPk8cBIUMWAGpT6i1S2dC3EVhp3LMDJAIkqKkgYag1zpUQRBnxA/xwFlbc/MqqAz&#10;HXrQqVZVAuatRlon4LlGG6CaxJBM5DoTHkc8ee9VTgGcJAB0q1tYXQ1wfOqq9fA90VwU5gk6ZBzj&#10;KgM54KcFpiqXBbBuabqMzJqSqFhaS6RqJj8VYjDecEECJpWhwEoWXGqjHUyEXPyij+CB2oSRqik5&#10;TOAYIFT55mD9v3YBaFku0RdCgp2+mdOn5FbqC1SYEwMJP2iDnFSfA4CQkFnUMbgA7lVnYIQmlSqm&#10;QimsGs6ZzOCOeRwDihntMVuWvlcAwWLC2OxDayAEgajMmowljBIIHUA0+8YCZtof0WILMQD6c6nt&#10;NbJdUOqDMZDwMLTBmNP2EeRrArPn0rgFp/rrrUQSr2mY6Cp1arsADVq1UXMU86thio6EgEkGCKZS&#10;Yy8MBJNoFnVpHeO/MMHyItZq9Bq8MCkitZBoCsiIAgETgAARbYNaI9R3lLkuqCdVxwxBK5CZkzAm&#10;Mi01FCDEqJlZOcRnMUnxxFxakowb1IJdQIcHtutbAJR3NwmIJBJEiAMJaIEglsyCKDu7mExGX8cG&#10;pxEnb6ldl1JpZz6d1DoNxUTUlt4JZiFMaZA8axhLEmgNQDnVpI8vD44ipFm2A2qCCbinUWNu3Cgs&#10;urrLzpNCJp8SBJAzIIJGqZ+0g/dgFlArfKE7wpS2ZVHQhiLYIOUw4pXBGYMTMGpmZnMROAet6Ayh&#10;4PcNSqwCBSoLI6uIYAwREx9mEyFIipNVb8MnoT5VjAPSWRy6kC1qN2FgsmvSty2GqC0VI6HMYTq1&#10;agRkdMHIU6R9+KHTZNtKUgC4pWVYZhw01nNQBUjzpgw1JMn5gZrlSa0g4gO5bPaAoGrQRbCuCJq6&#10;0ljHXp1zwhiBIgQNWpRBzzH21wDlm2TFwMwZ20B2lGJtnQHmpgUrBM0M4JpiQZBCRJgCmcD4jFTn&#10;0KXSzCZUrccPRBNzppkRND4nphAPc4LQKAyBUmhrWQcdLrmTsVIdYVCUeVBZVtgFlQfJbKCFDGT9&#10;8xIAKCoJnUVqSCDlJpAH2xOOl+E6tHLbsokILhKAPqXSrgfidyDSYJj7hhpjMgf5mgA/g0iv8MXH&#10;OUSLUqVcmdKJDQWC3y5gy09TPngiakyDAWZqR4gEzhPXKnRoCiz3ABmClQqoGPyXioIzJIPWYmmE&#10;ExkFoKVgyJjpHX7q4ok27aiNTMdZ7iVPp+lA1AgmawDNQWpggRIVQ0CASskTNSCaT9+ADBhbd7rp&#10;DKzBWVFc6SRDJBIUdsAgYLrBzESwiBGfnkaYB7ULqNUBHt6wrI2slz2ACAs6gQIYRnMYSSAx7oFS&#10;JApNRPwwEgpdKWvytbTaV1RlaqhQSuoEmScgaQYPTDLPDaBqOoUzopE0YHAWFnaqbXquFt+m4VjM&#10;SwaPUZCAYJjrFIjIgMNQIMipMmXj4kYArLBXBQzbKlSpVbLMxFGlq1M6aCTmfBsggMCR2HTAYmSe&#10;4iT4dJwEy3D+iazestcLMmgqUhMiQQc9UHznLCPlJpJLEV/CIqaRT7cBLo6qULBURbmnUncyCVBL&#10;Gs5CK9MsJg5nSKmpI8cxA8PPAOMUMemxYAWgxAIGodCaE59R9uAekRqGSlqkRIMVqK4A1JAIe27I&#10;2khlOkB5l0RhBIYRBinngUjINnpI8uixXwOAADlqs9iwwUOsAamPaoKGgy01qaHPCCfEEg59CYro&#10;J/rgJaKO+CqMEA0QR6YJ0u1oGSZmqieh88DXkZJE5QKk5ivhgAtszcbSgKLRmYKWtR2kBP8AORQ5&#10;1FRgUCqIE90aTETTPpH8cAZDOXuBnYg2gxe3U2w+qIJ/M1HoaiMIoSaCgAABNZrAGUnOMBLVDohn&#10;YC4xdvUAYJKQbhbouaz186YIwfAVnSRXzIbr5+GAVb7UpJCjSrgysSAD6YiFgSkdfOMJNZMdsmpF&#10;G6kR+LASFDg211dx0KwU6XjTAbTTQTI6xSowlqLEn5WCzIPzVAX+WAVZUtdnQpUsmtkKtbchTLF2&#10;qSPxECfsw3pkwPmJ1dColaD7f+mAmyAgdiLtsDQtWQsA0ksUkAqKx5YStQTPwrpivdIEDBZ8TrCG&#10;RyAYJHaquxUIBb05kGvjXpGGqAnKoAgfKTPlngiSoZbdvulJjVpIgAaYBNVmCDWpw2ZUAdwnq1Fk&#10;mSZ6TX7MBNtFbjSDblGZFCEG44W12qUjICJ0n5gQcJkSxBz+Uaq6QIqfIA/w88BICsiKLi6VkEMb&#10;UBb1ScyYk0UwYj4YZDGA0aZNPAwYJ0n+WJdpr1WS3ol+g3cnqM8KWYwJDMupV1Tm3U/aBgtIkiYg&#10;9egmmWOO+0uMLPp/MkoWAgJrJUBog6jH5iC0c6ROo0w2wBlW6yYNMzQRn8cYall6JFpmU6kZ1ggB&#10;gpc6NP5h1mVkZKZpUE4TSpNPlkkwtcgD/DFVIIdriqpR49Y+mACzen2vcZYimWU/HPBE/LBFTQEg&#10;5ywI8MvDAENQ1tcUkhQCFWdJ1BXtkkkMTGomnUeWGiQxoGJ6saTDQaD+eAmqPTABe2EFEW2vqguU&#10;lZLdDUhRHxrgZAkEQYhmn5YoI/xx3nSIeQAlAUuFlBLWxpgtQOSwE0NZGeEnMgEDXBAUgTMiSZOK&#10;JAFO5Hi3r0uwLQCdSgLSPCnTBNWAWiKgmCGUDpOAWAbfqMg9UKsFQDCEtDEoIkdPDPPCTQEZkkha&#10;dT3aZPjgHUZXKmVGldT1MaFXTIHlMAA/4tqtBGoqC1YHzAw0BpFZMUpgJBMzICkqhJM1tkTbJ0wS&#10;R1qcyIwTfL3N2gwAQBqoFEas6x8cAdsNrOm13UJUMG0kmSSVosAZ+cVrgwasDPbEgLMIK0BmpP3/&#10;AGYBIGsLVSGqWmnqkaKuKaR1NfERgg7AgMwIkGpLNLVGUdOuABRGVmtBixEaVhbZUR1M5mSMpjPP&#10;AhiAINNJgmp7smj+vgcAFZA06lVmBUqKaSVH+mTNPgc/HCApfpAiZyIkwxBoK+GAdFxVLVDmrlCD&#10;oOkflFgtZAgqQBPXABERpzBmQCs5RM+dMAsqSTpfVDfMjaXIjUBpEAg+HhJw0YFSCppTOREST/T+&#10;GAeXU4YKQ60lySPTadU1yBiA04UDLCjkGkyZJzbSR44AElUczb1LCgaVAnoGBzIrlXPKcNg6oKmp&#10;qRByFdQnx/jgHSpWUuIGVSPTactZBhlBmFqIkx9hwAQK9SOuQkxIH9+ADBmZtRb00bUNFR20MkxB&#10;pIgzTzOCAYLAE/iBJmOkeOdDgFsyO7FxBOoElYQPbOpiI6hYCiPLBmhzBAiswHkConKtMAad50em&#10;ysuomVU3LY1SGdfxArUiTXyphBAiST1Jigz/AAt4HI4B8NEBVhSVXVpJZdIkTbObAVXpBnywkiTI&#10;8zQignqD/YYCSGW1RmMFYBYEgkKSJZDQZGucdIOEMSMxU5CJK9sgmM/L+OAeQKSQikKFFWYqWKmI&#10;AOVO6sUoMJLRpECszMATmJmtYwC0VXdipaFjSBBOhY1MCIFAZIJ8DGCJgEFipoAMizQWHd/f1ywD&#10;qAAI3Y06ibjNqABISNFO45jy8sNzJ1ah/mLZEAdrV6+PicA/GkQRT5Tag/KTrQmZqRQ+BnphPisF&#10;qkyxJB05a/DywCqkhwy2hpCiAisBdP8A6qesVMgYbpDEAy3bJFPHL+H9MBJOoNbkqQih4BnTBgAM&#10;eoYSJBifHDZygzq0x3ETrBqZyAwDyyp1EgIzEfloRI0gKpQ11HoMh4YRJCkiASOuUFpM1/lgJESQ&#10;Lh0IGD0IDSAVbRQjrLH7prhnSxMFjIPTSIPzGJr/ABwElLyekxTTBBEnXLU0j5IEEeWEUiVMrULA&#10;YaiTmficv78BJIIY+ogV4WSzW/lCzplYyEk55Uw3MCCBlAJMkwaZ5U+7AOhACSC0hlZgoKqvkAPm&#10;JJoBWKzhLFe7IARM6h4KQv8AWMAtFeElpWWaQywTUm5nOQ7dQwlqgVXSak/NBAkCf6YB5W0GivKh&#10;VDOsalnVUTSTkZ8zhF3VkFZ1yiAoIImSQcA/Ya2BLMiOGU6tTMwYMAwVjIqe6nxnDR0hlI+aXKxH&#10;h3A9CP4jAPjVpYlewquoPUuCwIfR0PgRQ4LVIGoTSCpUhgRUjy+OAeW3D9rnX6mpXRgRBMA6jU1m&#10;QBP2YaJiSCKBZNCGVQaKREkYCQqkkKwNC0QCjKSQS2noPxUphFJWokgSYkCsCJz+P9cA6pIRoVQq&#10;HtEyWXSDJIykmSo/rhIMnOK0AFCIBbP4YBZBGmFmlawQTksicxlHjXCRqWGHysCEYigOnuIJ6eOA&#10;WYMox7hNx0UxQGFFwL4gmADhJBjuPQd2mRpNZgxn0wDinuYKhaZGkMQwaSIDLSR+KMsAwZKzpIoJ&#10;1SFrkamM564AIWGkOV1TLFQUZDchBcpQDpBPjgooKwZAMAFdBrEj7R4YBaxqbSDpCyqFiGLLkGUx&#10;UZ5nMUjCW8CTE0GYzjP+mWAO3EFh2lhBLMoYihoCfvnp54IlaKKrqiVNIC0UjOh8KYBz03ksQQ4U&#10;GsAg6qvKmhMwZr4Tgdc9QpqGR8NQ+HTAENJJBVkk6Q40wDM+nB+2fER4YTNSoH/pjoSR2xkcqE+G&#10;AUVOlWYwrOfTtzBKrR3LCYM10mnTCpjLtC0NTn81P4CMANBbUWl2Yg26CoyBYmYismOhnCDBJGZB&#10;k+UzEyYoeuAcFFkMNGgImqPmWNRBPwPaPvwgsKnIVUBiIY9SAPHpGAdCkqBV7kBvyy2oKy9igmp0&#10;idQOUUwiT8QJEk1JImRGUTHwwDpUzpIKsYYBZAXoR3SDIEitPtwoEACWrpAICnTINYYCvSpywCTJ&#10;Y6VMep6kl+4KyQDcUzoEzIArnhuSTMgAFu5hMENMqxpBBrOAfCqigFSGCqDBaGRl+V1WaiNIr/Kc&#10;FSBpc1nSukqR1M4AxqFLloKYUFvUFxQQQoB0yczBj4YIAQCGOg6i0hiYAAkVwCpOohkUXxoCsgSr&#10;vXSQQJBFPPwwU6iAY8c5M9QQf6ffgBRQXZWjUgqsIFJhCCB1EfNlhMqrNMamZQS2RUjxiPiZwDwD&#10;us9wRUuMLfUENm0mZ8JHmBg5gsFOpmMydZ+agMrGURGQ8TgEQdILSoQQVUooXTmIMmoNTmZyx2H6&#10;bWv/ACEgTLqzDt1SDUGB5VocZtkmL6sb9HiH93O9az7a3zs/pi1s7xYywtBWSJS20yRkRNBXrj2F&#10;tYG3tICAdKkxTp1B8cV8bv8Anr8pHvx7p94c3vb1m46HkNxasG6Doawbh0rbCn8wrGq2324kqsEV&#10;B8hUQBXFZYrk98y2jLtZtrpZGuWS9wEAaXVz84J1CD06HEtFGUUEUzA6dfPAc23e8u3YuFHFy4Wa&#10;LwCF0DHTFi2ZUNJK/hMVAOJtpMszM9TIPxGA5rzvI2ybhRUYqLWrSodLlqTbZLqNpJgAtAqM4oJF&#10;94BANBMZ0gVn7cAPb/HvvL9jcXtu1y7e7bhLrp3Chwtks4HbKwwM+UCuIL3SRPQz0JJEyT8MB1Xj&#10;uAtWmuF7ZNyy1m47n8q1rZdNpCTmwOpmCqRIr0xBIDMTXLUJyoZEDxGA6ls7x2u2shixsm6LF1fU&#10;UEuUAc3CQCENZM+E0wpJXOlI8x2+GArt49rc2pZVV4uXDbLJc28C4QC13MTNZOYp0wq4C9t5gZAA&#10;D7z/AG8MBB4vcWdly2wtqrkLa9a673GUqdbMthTeB0au0qFOQjFTcTuuR5UM5kVNemDfjuNuXoXh&#10;+VVdhx+jWbl8s+pdXbbXtFlrsDVBnzA88PbdRWKzJNcypjMYG+1txfRn/d+/3WhXvA2oUIioQ3os&#10;RmUukMzLXuERUVxNoA1flHhJAjrGDDm/rfqTxjGvrXAt1TqFl7ouGWtKoY9wzYxp8ajEF/8AVFBQ&#10;FWoT8J6YNa2S234V07hrz/7Numc3F9TcWwjJIKgXJN4oACrCamTIYHDhAFuvWkRUeDHBlSbfcve5&#10;b0tFzSgl41upUvDIFWkCdRAPU0AE4YsmWJBmSPDpQAxgt1uvN9W057Ztc2dpHt+mVQi0Etq3YSbj&#10;ejq+WCBmJNOmI+7uA0FCFORjPLVUfEYOvjlxn0aD2HxF7aW/XdSgv7lZS5LjUktda0AsBSGIYgKY&#10;BAOC2gBAJjunuUiTEkk/zwPLOJU33zde0NwVF4PaudyOupBrQAXbFsiGkEKsii+dcHf0w0wBCkgi&#10;pHU4NeP8pn2wl3cLtUFpmvi7eAu2XhLQRAiqdAJkSQ2QHhimvJqOqoFR00nV0qcG3f8Ahd0+2sLY&#10;Gkvba3cCgl7tvR2Xf9LSMxAAFfhiGrBbtpRlI6yImuk/wOJmZwNjubLXuM5G7dDNddbmpTbNsIoW&#10;Ua8U/wAtWVW6keeLiAtoNKg6hMVYVPQUxRxFy97k9xt19e4q2HIa5dKbYogVlQqwDFhXQZgZR4mb&#10;hZgrSAqVMDuA8qAnrgEbfjLNq1f3Vlkf9VuCLSH1Py7jAI1xmQFiPwqxmSegwdkayBnqak+M00jL&#10;LBNuNah8+77Pb37jI1q1ZsF7iJQqgt6i+4bMazRFIkmcq4XvLLMw0GoAEASQDU/44MePaY7fVB9j&#10;+4Nnt9juL15Vb9RcuBL10MrlluaRbG3YE3GUFiAKEeFMMWzAVe7OYAkNJgR5ZDB0X3Iol+9e3dpL&#10;N609hWUXLv5tpSnc9wT23ANTKPIyMTWAtxUQWJJyKmZgA/diM63v15Yfb7i7yR3I9HU1m0LFuyjS&#10;b9pyNLXGEwxjVAk5mmJtu+rDPwBEwCcjliuV8dnTpHOeZ9qb20512F7iXtMlsXO7QXBJeiahJKSK&#10;/ZDw7lpUk5mgicp+FcHNlH9Szyd9b127as2rNxglvU931NIBBtmkgySYjKYMDEixBL9vQmOlBIE/&#10;2ywGV9z27q2+OY3S2q+xNx5LXJ+a4Jglh2hlbxkThvRF0NEg9B0r0PUYCzt8tbucFuLLPDKhVblt&#10;ibjWbYhbdZBYzqWssQcoxruMeiCKCoEj7K4D5y/XTirW4ub68tz1CVm6f/nLpCpoMCRSYGVcW3IW&#10;hdsMaGVpPWnTE9cN7Xu1m3r6vPH0c5luB93WUYsETc24a1cZYQtpOgdZMQDXr5Y55fsxc/EIIyyM&#10;VggdKYrD7Re3Oda5we2NprNz1bN2txx6gtXbY16kaUmYiI6gEYJlAWgU1BX4EZz5YA9pvb365FI3&#10;ZiwVZjc10CNptlADXoUmo6xTEC72swM50Jy+Pl4YPR4/yuucM96/tdm1t0C20D3E1xcrCi25BMOS&#10;enQhQYrhVr5jFIERkCMqR9+Dl5J9WVX7ptA7QXL/AKTE7i5dVId3DIrSgIMgmSNXgK54duma1NYr&#10;RppWmDOv5opuBjbMtv01t3AndasXBc21sjU9u06SCxyAFOp+EK4iypM5VgnIjM/34O+nr+NdK4fk&#10;rtu3uPTuEjcOugLpOs7diSsWIOkZQD0jKuHbYBtkgSQxpFKdYwYtmvkzVTye4ZOYt2r73PSu2AUh&#10;pdk1agru0aW1CCuRp8cHb0gksQYIBMkzH+OeDfk1u04J5r9Rd26rtVF4mySqIxs/pHaSoZ3PzFJN&#10;M6A1jCLoVpC1MHrAJqT/ADwZ8dkmL/oS/bd25tF2iXnNixrtSLzKLlol4UXQCDIjWo8CZJxEsLFx&#10;iZrCgwSaCsA4N7WzW2Nz7l3j/wC1ILZ77DvcKhvTt25uSTcuJMFxTSSIzPXFiVMCCO0iQtR4UHnS&#10;cHC77WYrkNnfWy++sQ//AJSugaHtnQWDRcaYUgEyBEgAGpOBqGl6VIiDl9kfywZODbbj9Xwtz1It&#10;re121tAre+UKBclSAScmgGmfXBWxVF8fEZDMz5YO2+8uuIc5jdNb2u+3DBgVa5aViSBdqbTNaMEG&#10;5FKnT1iIxG3SgaiRNYocq/hwXx/laz2buLl/b7C16t/SiG5fNy2WVxpDP6rGSjKKBFGYPUYVYag1&#10;RFD0AHjEYJ5Z0pv3Js3b1r1pfzNQTTL+peViCqsCNURqLlTQQAcWW3uQXImYEDxMUg+eWDlZjq4b&#10;7u4ti/C2t3b1peus7QoOm0t06nYvIRQ3zFsifM4ft3D6ig0+WAa0PRhgjN85wyHid7fTSV03nuOC&#10;bYAs/wDrbV3MMIEQO6aCoGLC6xOmoBE1jVAjoP7sByHh9mxF92tPdsXBNlCpsI18r+X6xAJUsJDa&#10;gKVFRhSPKCpGoiD0pXAROR4wtvr7FbSPYsXWu6mJUlyFQK8EkEfLFCACcji0tMDERRRJkQSOgP8A&#10;LAcK9x7I7RWDygfdXyAFOuAAqXRNVkfNpHcAQKyS8JCkEdPs+BwGdKg7pXLKi2khewEaktm3S3nU&#10;AEV8pw1UXM+mRjrnPhXAXVsh+FFtEtJdD5h2VwVUGybQygSQxObVPTEofKBSC1CD9mAxV21p392Q&#10;8rbRruojSAsnUXWQGmsDr9uGzDU1CnnQ/ZgLbZrc2w9VbNzV6wN0FQlzbh11gP6f/bnGQImuM/yG&#10;1o11Inqvwy/uwHrn6P8Av787YcRvReNv07zbfdsw7Wu3ArBSGmogVFIzAnGaugnosHpl3EZGPtwe&#10;nSy68Pb/AApthra2juC729LaAHm0kaL1kGFmT3aRJ6HwpblLhOYLSDM9wPyHr8cGneOH/wDI4xLM&#10;kaLQZrYQWgNrJU7tiBpKiJQiaA51Jn23N5CpmSKCJnxVo8PLBOc/Jzjl9oeF5L17bWXSQzhTetGz&#10;aR9abpXNcjkSDpPQ0wzcQLSmpe0gyaAT08s8FaXi9825ClljZ3B6tpteh1bXKoHb51kn05g06gYF&#10;tJInSdUgVoO6MjgGeS3bKrw+4taGtg27llC1z07cITpo58Ce2lR1w5ct6BK0qSOgkGCW/wAMEm02&#10;6IHEcod+DY3bF7jWlt3p0Omgybb2bjAMSYm4rjM0AAEmAbiTSVkTSpAmsdcRUe41vjuQV/TcW7mn&#10;1LSM+kFu0WrZvQDUAgEGCM8NNSM6QsqACemofAUnFF1t2W561oqqlwb6m6zN6Goa9LgwQFI1KJqS&#10;B1BxNsFCpAYZGDEZ06Z9cGdu6zGrA+413lq8NylncMbJtreRXMsAC1y42sQoeAACSJBgROAVJiOh&#10;aetDnBoanBrpyas7wKzlwTauJYRQxCN6uYLDKVEgkCSdIOcYeVlUAmASROnqYmYPnTBy2n6lzr0Z&#10;7d7C7yl07a3b12EtNdFu/q9P0/UBIW8olojW0CpgDtkYbuOCdINCJPXTTLxk4Lr45rc5W/E8ZuLF&#10;sbi4j3rtu4ulir2m3IAAQ6T2i3pkls/LLCbZ0kNlpMz1zkScGt5briLHlbFnfbW5YdWe1ftBNRU3&#10;FUNFthZWaMwhpBkCSIyxbpdZlr5QJggREyP6YPM86cpwNvZ7soi6gFuMLqD1SfUYabd1TBgUIB6V&#10;YYF65K5eAIzmsEgH+uAe9u8YLO/axdvIo9S5etMBEFxItNpBGoCREQTkKVh23FwkSOsZZeXw8sG9&#10;9O3mdG+5vjbnG2rG6G3f09NsX3divp6e7Qbi/wCorfhbSJOI9yUuFYYyS3bUeP2fHB10xtpJW34u&#10;7t+T4u3uvWRLZQbXVuUtgIjkg3GVgGkSy6QDQgATnKtuBDdpgSzfhECuk4OW+s1YfluJF/8AU7JU&#10;3Dm6SbQLg3bimLapfQiVGkdBpJpJAnEyzdltBzJAINTUZ16eFMGccZc49y+3Vs7W5yVtyNCnUyzt&#10;raX7LaY7JAKnTUCW65Ya3KFSCBIAoRlX/DPBdbJmXpV97H5VOQ2TbO5da3fZ3LMVLkGzp7rK+J/B&#10;JgmokzCUGu0SQaADodJ8fLBkfL3H4zlUWybZtX7t1lvXzds+rZcC2qSoLOQGkNEkiKZ4jX39O4mk&#10;VmpkVmhEffg1Nc83pG39r7ROT2G/s7u5dM2i9q1a7dDLqb9RbuQTUQulhJ8Mjir9ye5Pb3tH27zH&#10;uv3Ty+y9v+2/b+xv8lzPM8jcWxsthsrKanuXHJklhREWWZiFUEmMOvE5JrdunoufpT9M/qD9UfqX&#10;7Y+mP019s773f7091cja4rh+B2CuzXG/1L/I8ju70W9vs9umq7u95edbdlFLMaCfzafvJ/fHy/7j&#10;ucu+0vZh5P259Fvbu4uXLOyuMdtyXvjcWn/8fmuftKQBbYgHabMkhFhnBcwPX4/HNNc3r/oZ288u&#10;dfHxPW/73y+U/wBL9p/7Af8Aj59mfs39qXub5h+M93/XL3XtNuPePvW1tf8AwuF24sifafscbpfW&#10;2/Howm/dOm5urn5l0ABLafKT3d7ku7veO+i4yQdKgKRGSCTmB0PUyZgDHp0kkz6vB5fJbs+jX39M&#10;czW9c9UPduoblx+xQC1ruP5aWtVXIE6n6ZY24y42zR4vdvbvmb1w39Sos6iRbfxVXpMz8ooKHB0t&#10;tmdQxebe1eL27hc6R+DubWpooK5SJFIzxO6Zx6rM45DF5ZRXtpde4y2tf5hKqBb0mDrDVXKZNMLt&#10;JcVQxaCxou3Es3LbncWx+m3Oudut3UXm7aXrEyRE1pjG9l6KGG7G4a3dfZPa0PbUPeQkMSYlbiMR&#10;BVq6D4HGAMRrl67rN3tT07TG4jkldFqq3G8Z8TjU1tmYBhS3rqL+oJ9QsChKPFpSwhQCprQk+JIy&#10;w7NgMGx9TSiXTotoum41IYGGLqRkaUIMdMZssuKBh0AOiwG2wLn83V3wIAHcYqSNLZUjrgBh9Jqx&#10;a01q2xLbph86SA3pEfMTWSAIzwAxMs/pmUOV/wDG9UNb290AWxbQVdpqyvNdVDEnEXHzDFpbvXiC&#10;LOehCr+oEBRFqEtLFFWmQ+7E6un5ZxyGJG2sgvd7QbcTddxqNx9UKxBpHTSsfDCms9Z6hift7+29&#10;b07kveR/SMyLAoQoQAxIqQGGJhrMzgMWu3YMWTcs/azNbLadVwgTFouCCpH9pwal9L0DEl+Ssfmv&#10;tm27XUtiy9y4VS7bLt8hJAEEgTSuc4rV3noGGNtvLdu9avW2uHTq9YWTZuW3YGXRSSNLSSB08K4j&#10;MvIYlW9+iF7ruWtyFO0Zbh9WyB3F4NTJgBjit986hhkcjcX9Q1oeiLZULbbUhdbqlwUvuCFUREH7&#10;AcRibUMWHHby5yqvt99cuWtvfuBkNjSUt3LEXEVrtnuZDBVqZE4retu3F4wGJ+05Tf7lyA1q1t7Y&#10;I3dvcIIfbhibhsDTB6tWIFcMLLteIIgnrH88Wu45RLD2bn+4HfJu1H/g2bg9O09t/wAhLpeAykha&#10;rJp44Nd3bzKH3/bE41/AfWH6hcHvUTifePuf24Ut3QOT2nN8vttnt7YuA37fp+obTgR8rISaARiX&#10;XW9Y3+re7Etn4f8Aaoea9qe2Pclj9L7h9ucDzu21rd/T8xxHH8nZ9VPluC1vbbgMKw0SOhx2Tjv3&#10;g/uJ4fYXl2f1R5fmX2d4Tf5DdWN+17aIwuC3tVuootMAASrapBPicYvi0t5izy7ycf6v9jkG/wD2&#10;r/tv5J71zc/RD6Zi5uLr39xc2ntLiePe/fuWzaa/dfj7dos8GjklhQgggEdd9v8A/IJ+4L2lxg22&#10;93Hs33Ve3a2t2tjlOLFi5w1red1q5dvcOURnNQ6sWAPUZYzfBpbPRr9a380cY+oH/HX+1v6hcpt+&#10;a3ftHmfb3J2rVrb7jd+2Pc3KbU8jtLAAsbPeWuUbeJoWBHorbY9WNMeifbX/ACboNo597exb7bjZ&#10;be2m63/tXeK+23O+uV9Cxst6bbhB+JtcDwJxjb29t4rc8vik5leYPdP/ABAfSb1Nxd9he6+S42xf&#10;3GpOL9zbPacwm3s3CPWa1yfpsxuCrAvtiWNCyicelfaX/IB9DeW4+zu/cfIcr7RvXLlqzb2fIcLy&#10;e+3183hNq8lrjyxNogFfUGRp54z+j5NcST/Fra6WZleMfq1/w6/V/jL1+79NeY4v35YvsbtvZXeW&#10;4L2ha2iMO60By21vBn1d4A0oRI1A0x1Xafvt/alat7dd/wDWLhON3V24Nv8A7fvdlzFrklII03L+&#10;zayXRaxqY54n6e89K4b66292u0/vfPv6h/8AC/8Avm3XKb+z7d+mPt/lQbI5RNy31B9lcdsW9Qsu&#10;42GzIvKgvA0W21sDTUEY6mn7tf2x7VbLbn65/Tyx69u3dQXOWb1dLiVLWhbladGAI6jEmu19Kn6W&#10;/WdPxjwl7y/4ff8Akj5jdb6xxn7XPd11dq92xaa57i9mbfb3dMAPtL97flbigmVY0apAGWOl+yPr&#10;/wDQz3/vRxfsn6wfT73LyY/+xnHe49iN605C3t90bbOesLXywuu06xL4956ZfP36+/8AGJ/yF/Rz&#10;2/yHu/6h/tB+tPHe1dmP/O5/hfb9j3ns+OMkHcbxPZ97ebhLZNAxsFesipx2XY8nxe8u/p9ly3Eb&#10;3cg6RttpyvHbrcal+ZfQ291nkdRGMtaZ1z3S/wB1fND339Dfrh7c46/znuL6H/W329wm3Vr9/l+Z&#10;+j31J4vh7NkIGN65yXIcZbsW7cV9R3AA6xi7ZLiR6lt7c5a1ZQTkYnEu0jrmenLy1f3W2vblrdne&#10;7W7eUz+mtX7dy6ls5OUDEwc8v6Yadhp+Mf34qzlouLsqrWwwUMaqIBFFjUwNCQDMDLEViamsEU++&#10;cPV5t7LtmNvsbQmyjCbnqAse1JOmST0y8T/HDGf4tJ8K/wAMVlqO+3ZC6DpkHWukowMi3ppnNPgf&#10;DCkjImc/7GcZs5lEHfrc0EraILA2i4/Ma2Xq3aPGIn7cQd8kgmkrJiJyOXw8MX1o7B9KN9uNrd29&#10;u7ca3bYlAGuOqhWAW3cBFSyk9yjLLFVNOvXVTqDIp44o9GhFZw7tbuVKIAzp2XhpL3C0ysyCDJqT&#10;GKzcHUXDEdBQUBjp54Ds3tDa3NsuyuWLD2zbf1WYXGRyoOlraAatQhSACBIPhTFYUAjvOoGTUCel&#10;P6zgO97XebjcepZtbPStwW0QG27Sq5FjmBBoKwevjU7tz3QwjUMwBg7+PWY7vV3v2Jxlm3b2z3bO&#10;5VzYa5b9H1XglQrBlYrAMAEgzWkRis3t3RthbGkao1QRkKPH92Do637E4j9d7iv8jF6+NgGt2vUU&#10;B3uXvzNu7WiQVWnay0kmZxkiS98mIFsEAmACR8xHjIyx52nsAejtfb9q2pm5vboLWbYa9ctloFo3&#10;FpAUqxJAIEDFoEAsqyzqZZgqKHOhGO8nr8WXMdxvmuc4dvfVTt9sr/mW7uoaAAY0McgJJWtSJrGK&#10;rcNcN0pcDKBLGZyFSY6Qa44dGpLejq3tvaba1xn67ZFLt3daLY9BlftYBkWe0NqBnQuUZ9MQtYbX&#10;PbrMBgZmIEBT8TOIvTlt7W0G2O2VArLt7Re8jkwrMjFbj3hTIAqDUVxbLcNu2qkmQncQZJpIP2Y1&#10;NrJiMuSbrY2OQ5Hd7myp0PuLgts4AIdWC3LdulFJMKZqT44Y9TX6jljlpnPMZ0jxpiZzytmOF/e4&#10;79AeN26bdVuK53BRR6aB1uABLgIbWCFgkkfGRhW2Xvtr81ZIouk+ZHTrGE5L80T3RuGXa8nuNbI3&#10;ppt0ZPzC+lSfRqSFho0tmZr440S6e+CuoLHaaEjooHxx6GXm7fG6x2Nq6t4obvqA3iFZPUuFri37&#10;gOSx3GBNOhGDk20QD5iamSSCerachgG2s7fkuV5C9ecrtNtYtolvQq2XFoGVsggy/Z25HLPDmsah&#10;IEBQWEUmJr5eGArm2Jt2Te2utL1+/cS073DrC3mCkByCRMAPAFPuxECkepcIBHyhiTNa5eB8K4zJ&#10;zaNhe3o/953G2nuB7S/qLiKitaYx6ete2DcLK0THUkxOFij20PT8QkiOk9R8MaDD3PW2fIchZtgi&#10;8z2DZ9T07hJYqxVhGpABpLRQkx5zkUOHcFYURWkEChA/vwHOd9eubC7sdhcS6tzcXFvMbX5xuWVu&#10;dzX1ADVoNI8qnoi1aHaARUlopMT3SP44CfznM7gm+z27wezbFpT3Ed3bUyABp0qygiknwxLEm4gk&#10;kWQJgEwTkCaZ/DAYwoH4vetcK2bnKEiyhvMztakKLwBBLEmsSc4AmTifbj03eTE5UyzEg/zwefeZ&#10;3w5jy4Dcvx/GBQ6qUvMT2p6rHTdKaKgAFdSgmAPsDF9tNpLc6i7BjWsTn5wcG/Hi4+XDS+3Nr+o5&#10;/leZf07K7S0NmlxkNuz6i2iHtAissooQxjOMziMiarjOtYBIMmKddPWvTB15ark+T/RbDb7O+fmL&#10;etaGp7jsYbTaYUJAmJBAzGWCYlVpJ1ue6Yia1AyGAl7ZNvutyVCotvZ7T1PTMOzi26g6Lt1RqJBG&#10;ogRPlh7V2oo0klRqkE/AyOv+GBbJ19VDb21sbneb7cepoN029v6RFoyn5YtKLi1hp7pBFTlQIRwz&#10;XHPaFmlYWnj1OCWyWT4pe82A29nYbL1Gu3d0x9RbTLbu3VUSQtu4AQFo1T+GQa4BdggH4rlJHWTN&#10;YwUq1s7VzeXN7E2eNUsLbAkP6duQoDzQ07VIMmmWLG0ssBUlAOogHI9wwefyfnrlHuHd3bG3uXrT&#10;WktcldCootKl25a+dDeVv9MCVIoCBSmFE6QzT1IE0JBHSMGZLbiKnb6d3uthsnCOqWBeZgT6YNtx&#10;ca2EgEKpIqTAgZnCyBCIKzVjBHnBGeCSZQbl5hd5Tf3U0C3ba1t0t3wBZDoWe7buKSS5BCksQOk5&#10;YkOTBM000NQRHwwGU2lix+oW2WV9ybp1+mV0Pt2Cgi7ckA6R+EeRrGGAlJ6u4NCSBJmSPHywGm3P&#10;IWk3FmwHU7bj9kyIZti69zaqbjencWJVQYAaKmh6Ynq2lgBBgVjxymcByXlNsN9Y3FwKyjdXi1t7&#10;qsAlq25dbZFWI1FfGKE+GH9ZdupYRB6V8zn92AzZ2A4zZsVtC1t7ut7ttjbvN+UFHeqE6VmozkV6&#10;RiVeYW9uQ0SyxWVnoRgOee39u3Le77V+wzrt7O8tk2yvqOrAagoFZkTLER0mcZ+5VwCDEE5kgfE+&#10;GA9e8S9sbHdNOks1u1FzS25aSUKm2J7jkKwJEZUqN4wLOxyVTn50DA/wwejxyzV6C9i7S5Z2XH7V&#10;bbWm3O6sN6h0yrDuu7e/KyYSGJiZJAkYxO5uPuN3bsA0d6UrnkfiMcdvqrrJxl7s9tbKz7f9p8jz&#10;j2ravZ2r9+tVRFtp/qjUDRSCZaazGO8e29mNlx1lRPdUjw8RjrxOHk2vdtbH5hf3r/Uh/qB9Xect&#10;p6V/bbX1Lds7Zi4a2t3RauH1GqRpMgR4xUY0DxNPt+OFuJll4+46wt6yYcO1q6GQsSCqg6iUHQmT&#10;AOXxzg3flbPtNPMitMTF7sjsvt+yh3vHOilxubOh1J0mv5cK5EAM0HUBHTqcVd9tRVqeVQQVzGWN&#10;DvPtTbCwN/tYZLd5lN1zrRmvHtdLRPQisihjFNcU+pcWDDVAIg1yGA9J8DvbVzh+N3Acltq4S+4Z&#10;gttLTCaFYZgQagUmsxOIOhl6j8txkTlMkLPnngOqPvNvf3OsWi3+47C8vpsi3NUmpuLbWAwpp/CZ&#10;P2PmQ9sya+eoz5eGAyKA3OJ5Ww2tW2d2e61oTQX/ADGhZNwAEyBNcqDEr1CbVy3lNQQBJPUHAYhO&#10;Ct2+Z4TmUVblp7ty1fkXPT0MYtNbLnPuIIPlPiKxmMKx/CSCagSaEychgsmZXd9rsrHr7vZpbCtu&#10;LQv27Giw7G0olbepQdY61kQDFcBWlriyupwCM48aYGOMm99ZFvZcPvbVvSNrvnt3ey2wYadM3AhD&#10;KpBBUjr4EUZcEJP4gTGVPu6fbgTiytLsdyn+73bDg+hutnauS4KF7QGlXDGV00A/zVg4iq0XGBmX&#10;EebSMgcHfeXfWYbLcbZ7vE7YqtsDZbmkMbvplC2h3twSzMBL/fFIwxeUC3IX/TeSuRBY9YwWZzZ+&#10;DS8Lu717krate07flNt6YvGywF91tlUdwdPaTMAGIH3Ve8ZQ5UHsu25hWjUXoZxnb8tadg9j2777&#10;JLzWf/L4zkVts15A95F27HTaSadokk9RWmMRuGFv0rpotu8Up+LuygT0zOOevMuvrXWfB7f4nbtv&#10;U3mxlZ3nFDcrMAWwbIN4rccDuJHYPOAKE4Ze8LlvchQGMFgaDQMzIOc4s0xtM1ceix2vHNttzw1x&#10;me0qMlm4sMRuJhRUU8myBzJxmd5cIdlOZWpzMRQs1Mo+/wAsdbZJmq7d7Z2YuWLOgMQt+4UAFDqb&#10;Ubdq20tDE1BJofHC1cQwVhHpgnUY7guruP3x0xVNXrDRaDW7pdd5cH/jqWIsXLgQJYQ1BFKCuZOK&#10;7dFSLhWKi3JoQZMajHjA+GM7S2zHoerX8GXtttRdGpA+8CG3RlAVj6SA9VH2mR1wYaHKFQBCgHMK&#10;wE/xPnjRcehj0kNj1luPqW9fPp6tLXVusEOinRaEECvniHbVnulhJUu0mYg6q9wyxyuu027ouOOO&#10;rTbq9Y22wt27jolxLNtELqzghLUoGSRqjKT1kkyCMdt9nbJ7z7ZKwpUQczqyMfGcbs+rLzea8V8f&#10;v3r+/dt7b9se5N3rtK7bPc6XUta7VkuizJZgGXSsdIqJx6P2NkWduggAhRMZREUwxzlz8cxrn4vx&#10;yfV/3Jf90e9t+2trs7h2JY/OzOXbVQGamaZ0GGr7amgZVIzxNuZhz3udmv8AZfHeltluel+awUam&#10;7TBJXtC1FKV/lXEBiBJmn8Ti5Ydg4zbm86JqVVJVhIbS1Qo1Z1WkiJ+wYRrGoCRDTmR2wJrii73G&#10;wJsX2ZGR7KqisEZ9Qd9BI05jIEwJ/hiNuWHieuXWMBtfZWyJY3LiW4BtiLszVQulSnVaeVesYpr8&#10;em1ZmqsDAPgK/b1wHoj22blnmdm+mQUI3Kx+brKn1AWEVgjoeozxXkFnShyOXUaZ64DtG3v27XF7&#10;/Q9sOu5tvbWWKhten1IfwWFLEnTUdBiK1DdBMTpBiopU1GA3Wy2737XCsqC5cF9u+6HZ1W4pTWBJ&#10;mD3IOuYMYr9wARbNfmoB80EV/wCuDt4ulda9qX7u2v7/AGgVPSFhjevLqQW9Dn0tCnNnjWGNASAR&#10;GGhZUm9FV0nKZLZgj+Xjg13bSyWdWi3XOvt7ft4sRbZt2qszaXsrbYgsh0jTqVRqIjT3HqBFUbff&#10;bBBJ1tBrVfD4D4zg27SOUtts+QuW1t2lfjrZKk2wqNbcIb924pgkfjVgTEEZ4cayWuEgwdMUHaKd&#10;T44Cl2nOrY4zarcDXgd56ha7eP6lyLgJdUBogUr1JJmMK2+27bcz8+XcSYMTPhiFuOUXn/dLW97y&#10;yWbyH/xrlsl1VFlLcaWUEhmHbp0+IrIxd+kAGkxKx0kCIJ+GK893ue74POTe4dw+42ugwbG6a6pu&#10;6rZuEXPVCMJAJaoUFoBpAyxUiwYZKfMomTnq6j+OD0evyd33HOyOO5E3Xps91cRNJJptSX/OksDq&#10;IXpJ8c8f/9T6FMBSelDAFAQJAJ8cfX36Sf276p03NJKreW5cdZ1odVu9dRDCKtJWdJmmEkRHQE/j&#10;nw+OAl231qUktcCnS1rTKrBVnbVmGJ1DSCf44SZ6SJzWWpWRBjATLVvtKG3rCrbe1cZbcsFTQyyD&#10;OjUflBEHu8cNwJIIpPmPtJHngLJHY207rhulGNwEAsWGkFApjSCpFTQdDTCXzqTAMgUggmjgV/hg&#10;JW20PbfQgLXFa2xdXXRdYEXFa6dMg1BY/ZAwlpJPjWp8PifhOAlWhpUAs5RHRdIJGltObemCWPcF&#10;oYipGGyAScyBJk1JPX+BwFhausiJ2qpYi3ABrbqVFzVJGogViSCJphB6jTI7Y8ZFc/DxwEm1ci4L&#10;gZbVzSza1aUCkUS9qEayZFPgIwkhu6KifCTUdB/dgJdr9NNlirW2CgNrJ0AB+0M7ntBPUwemEmfA&#10;6ehmR5CMAtCHuLbd0TSChU9lxjbH+q0/GRqA/nhDVPnEiTlPUD4+WAsrPanbI9W4qakXS7FQFIiZ&#10;PbWp8RnGG561IMxIAFaV/jOAnlCOwMp+Ysqi45tsWHqC1PzKQF8fOsYQZgRIEVEzSegqPswE1CWD&#10;yEf83SjN6kKSgIMJ3R/mafjhusGkmKQ0EHMUzyrjz+rSRb0O6aiAjai+sEi4U+ZxBipoKx2g/FIi&#10;KiSCOoyMePh54Cc2pvTJvOCETSdWn0iEYh1fIahMznNBFMJAggEknrTxocA49xLll3IVYYuFR2Ym&#10;6sG23pEAkAxJNaE+WAafAg0AOXTrU4AlI1Eqygobf5pcQ50/hJBOf2wYGE9fCc/mgmM8BKtuEW5U&#10;6e8IE9NbqgtpVSBBkQAoU+IOB99PHr4YBwaQiAW7XqBcgphWBgWyqwCCInrlgjEg+ZppmngftwEo&#10;AadZtrqtgrq9UWtN3LUOumGIBmfuGCj4mmUxUdQOmACN3G2zkIpt2+8NcfU/cEe4RJhshnHWmEVi&#10;Kkwe0Ccgc5mTTrgLBWjU4IKyPzA2oMwIkCYpq85HjGBFan4fhJYGgp/fiLJku2ji2xQH/UMFHDKi&#10;5ZntjIdQYOCkhjnSCaQSx6qAenxwanEOIoayg1r3khWaCoTTOm4SBp19AKimRwgk5GQCSTqWRJBm&#10;R0+3ELwnKyaTcKq2nQQbR0MltWCC4Joa0JWpwiraQCRH2ywEUI6nASAyo1x9CN+HRAB9JqhTauE0&#10;GceMVJjBmQTnqymlIzMjwzwUSFLqqxFsAlXZUgrBUqGVXkywlYPhq6ThJygTIJJqREtERlH2YBy0&#10;FVl7kW20qCGtwrJa1hqGSYMEN0AnwwkhprA6HwYRlI6/2nFZ5LVQbcBm7W9VACWYCSNaifl/7evW&#10;sYAIYQdWnqB0gfxxGj8tauF1gMqpquAx6iloGkfLSaGvU0wiDqFSSIDUpnSlYGCHQ+m2TUSfywCW&#10;fURqcEMAZBmVPTpgoInqTCkEHrQAZfAHAyLWBoB7dB9a0UaQ6gFpKgnOZK/AmMFU0YBiZkUEHPST&#10;PQig64uOMqkBQGLAMNDBkGpiHjsNxUApNZJiK0rhsgmg0iAaCV0kCgJA8zAFMdNd5rrikOqR6huF&#10;maSA1JLWiahAcgCATNcokThDTBBMljqrIkAQa5n4Y3L3bd09F+Z22RKaBoACqqJXvNwvOgQIJMMw&#10;FcophqQQsUGWqQTHRYmcssbVMcFQzuNWpV/LWUt6zKtcAQBQAZyNOmBXwABJB/CSQIpFcAAVI0tD&#10;lV/KB1Qqu4o57QT8D0wk1n/MCBAHhQGY88/LASlAGkMDpZWOtnKMXY6iryTJDAmojpgiRMCYGRIm&#10;sxAM/wBBgEpaYqzEWwbi+pchgj9qTqYGaKaRNOvTBUqZAr/lgmk9fDLAOIKaGB7bZkatVtVNyO8A&#10;CdUkgAxFcNONSiAIM5CR9/X+OWAnbYm1dBdmZrYQL3MAp6qZyArWQBPhhrTlUxXIEERkZ6fdgLRb&#10;qgsVRQ0qwBYFXZjE6Z8D8OmDJgBQCINa9SZNfDAINkvdNx2+eEUKoJKWbZthlYSZANenlJOG2is5&#10;k5jVSe41y6YCVbDFV0QEt2e4QoBIPp6ipgkih1ZHz6JKs1NND4TIj4dMjgH1dLShyyeohQrauHSp&#10;0iCDPWGgCK+M0wRBU16iPDWR0M4By1c122UFlUO4fVqU2hSqpJJ8/D7sJgeFREGI+WpqPuwD4a6p&#10;IBuIkO7mSSdSfl2u78B+bOhpgTSk08M/+0Af49MAklkuKSylnA1No1RpAVy5NCVH29xjCa1AIqQW&#10;8C0Z9Yz6YB1USU1BptoRbOptYSYQySD5LOUwfIgIMEEiJFQcumAlXO5gBcjQ3pkMtYM901npqApE&#10;HwwWpfMCJqDPwH354BAsu5BPp6rbm36YcMCp/EI8BkJnwynCSVMzXTBiYAB7SZifgcBIUXFdBqVR&#10;dlWfSZZyC6rpPaKQDIOVJMwlqQe4VaQtf/RyET54B5HVtSL+Yi+kS9xYUGZY1qYFSsU+OCIYEikH&#10;sEUUCMo/n/PALFVChmMTddSTrYlgNRahmKCaRnOE+MSaE0FaQBNTlFOnhgHAxLJJ0nWhUFhpKXEJ&#10;dVkAgkGhzymmCkMuSnwPgP7ZeE4HB0dlwFHYSe5Fgap7gfi3461w0VoxJJJUGQaCM4nr40wE0MWZ&#10;AFXtdgqlT3G4fUUEqO5c9IBHhIGEOe2AadIqCQImn29cA/YVGeuohu51QaWVHM6VNa9sAgH+eGSR&#10;DmpVooZilBJFI8MBYWtRewCoF23bb84FR2zT018YoxGfQYbYTkRM5UAMwABMn7cDKWGKgG4NalVJ&#10;eBVQC1wXPwwaAjPrTCKwxIOZUmCayMumOXk9G9UnWpZV1CiWjbttEooSDqJAYgSJnLxwQjukigBE&#10;k9tesdccqzv1h4hvy2UMPzWV9Gki4JMqhyj/ADdfDxwhjI6MDIXUDAIEd0VPSMGtZiYPKSpZyWt6&#10;AnqaDANqdSBAaAQCKGvxw3ExAEDxJEgZCRSR4YrSTXvLaoKgsAABbBWFC/iCkVVv7sEVPaekt075&#10;yPTLrgmecFq4JfvYMwSdHbbZUgjI/NllNa4bAIFcj0ygE9PE41NLZlUshSSiaQ5KsWMn5RHehMAE&#10;H418sIpSe4DIisEiCSPvx1nEwiYoeRCqp096kkM4BlUBJmlDFPGmCbxWYFZECSc5jp8MULsqEYIV&#10;KmvzFiatIgtNQY+OEmtIrLSpqaDtAJpI8K/bgHz2K2ShY70hY1UcuASYIMk5DywO4iIMGAIBox6h&#10;TkPHANyocBHUlSxBMMCF/DqXrkVA/jGEkwQKACUmO2TUTPX78A8F7Sw1M5K3CmoeppXsYrE0pGEd&#10;5IZlnL5iDIK1Nf7hgHfy40qSFlxpSVycMFhfHwJI64B1A0gQQoOQJFayTnlA+OAClCp/EDbZtMks&#10;h1agqhQPl8T54IlgACAJgQZIIIgkE5ZeeAMaSXmSUBMiFcFX/Esdw6x4YWsEGpJaCxOZK5AAfD4Y&#10;Bt5BA0rAJCqFJUBqEkmgqTQVyOWGmLjSCJE1UxAERqNaDxp8MBJQW2B/MBLLq11JYgxokKBOQDTH&#10;U1wkaQIgQRILGIjM6fEYA2RmMhiWVtLBUjUD8oJBiD18sJknKSGzPaSW0yRXxHicA+EVT8yDSFr3&#10;wEJj1HYiD5QAPsrhJBoCYLZA9oAior/AYB62y1YjWtup7AzO6vpWGBFRB7shUYUAIE5QQFEFtQFB&#10;HQHANKGR2uCGl6tNCjHUCHqSyzQjx6zgQJ/EAACZOfgJFDTAEzEwsLc1SyMQCChYj1AjVU084Azq&#10;cCIOeRNVhjqnoP6H4YAmJuKJVZYqEWTaQLIYkgeM/aemEtpKiINYkCRIrEfH+uAcQ/mt6mrSElV1&#10;QzAkqGByCxWBlA8cJjqVMSJiIiOnhPmMBJBC2wCwnTFoH1AVWQVHZGqRU1Ejrhs6RJAhRUCpIIHz&#10;LqkxP34CUoL9rwbpkFiUXVbuMCAypAkr+Lp4iuEwdQECDEk9TGYAEzgHNQKkly5QN2iqr3EITMZC&#10;gPl9uErJQgiaAdC3gNQPxpXAPMxW4GJCLBZl0woJWZkdII6A4KDqNdKmIoAKGBQ1/hH88A6YCiQD&#10;clnOqJY3FAaoAA0jIgzEg1OG+slZqQCBQgVoCKUOZ/jgHBQHvOQcqSFA1LEv/mMgtH3Rhsl5g9o1&#10;RCq0wFICz/KmAeQWgNUm4QAZNxauDqZjIzymvxoMNSciBBy6Cg/hHXAS9KkEsx7SNRgB4YkDTnqM&#10;ZEjpHnhppAaJiACvQzQ0NZ+BrgJSBS6kqCSzkMFbIKGUA+dTX4E4In/MTBrBAJyknyA8TgFqO4Kp&#10;VZogXUqhlMQJJ1E/31w20kT0GVIYj5SyrnWev3YCSgGqgOZkEgqWklVuHKhnLxzw2arQEaQa5SRU&#10;5UoMjgHlVQ51MAGlACWYlCflkiZnx8Iw2P4mRVjEEeEfdGAkFu5QsAaixKKAdQYzpLHwzkz4UwTN&#10;AEmYGYmQugL/AHjPABO5gQAisQSvbpZlY11A9AF6eE4SSIIg0rQNBkRM4B5AQQQ0K4ALuVyQ0gdN&#10;XXpA654bZi3bBzkTSB0FcBItqtpi0gqsK0CjAqQGZR5k55x5YZfKhgAlqxBWagSPjOZwElAGILGX&#10;oiZnSY1QoBrFIn+mENIOpizEALSTqMTUHxkVnAPpGgBRbRST85C6FA/A4yIOcjyjCGArKk9QIIQE&#10;1MaR9n9jgHUJBAVgoOqQ0lrgBm2xVqz1kVIGEyQRIyFdQEFge2gOYwDulQG0PGozqDMTU98kjI5V&#10;OESQQDMnOoLOCI6A/wCGAcUAgwAFUAKdDaUh5iCa0oP+mEy2oAyI8SMvwgjw65YBww1shNPd3MV1&#10;DS2oFysHP4n4ZYB+WagwCakQDk+mhpgFBm1Nq0lSwAYaRJAjQWy8yaSRn1wgVKnuooLaaZyRAJME&#10;eXxxm6yhUGqUq0KTqeGoGEgDxyIwoL5EVmMoAnuYffTwxQJEjvpSCIYFjGpLRjwMSeuEmsGWFBlp&#10;PaM5PQH+wxQbEBSALZXVQFXXUfwahmTSDAjrTCKgD5pY6SFBAI1Sx1Dp4jAPgAlzFVCsC0CHiElG&#10;iprDeHngEkdysJB7o+cBTEAqM6eeASpMhWXPuthwfTLEBw5ViaeMfZSYDxBFYUAADUJgZKK/bX44&#10;BVudQ7hFyG1MBCENUsJECoAkEHoThBBgTJhsnFaZ0HTAP+pNxQhUQks1twBmNI1gTJipwlszpnM9&#10;pooBAAEVPhT+/AKVQAkqi9giFBcjUeuWeRPj4RgEDT2kkAaYggKc+0k0y6nAKVmVoIEND6pXXcCn&#10;TNwIIJE5gZVw1JMgAzpMGamsNBIHl/PASQUAXURo1amXSRGqCuseA8fCk4VqJBilJIUVBzBqTHwr&#10;gGCoVwZZiWIRneVYZA0APTtr9sYKrCgDVBoIOoCa9JPhlgFEem8EukqwKkrGj5QqBZaF8c/CmASA&#10;KsygFanMdPs88A4FYMoREZm1gKkqDA6HqT4+WEtIAUBchB1NDUlWI8unjgFIU7nkxLKwZV1IDAaP&#10;A+Ph44QQXX5Sor8oAYkZaXE1yzyywC1Kofm1OD3l5KqDIl0IGVcESRAOQ0mDnkAIUeJGWU0wDgAZ&#10;Ow9xDWw+okzMk6z4CB4xXPCg09sQHr+GlcwwkxX/ABwCGWG1CCyCK6gWlYK6TSaV8ox3L6YIBdtu&#10;2eoyaGpaACPKftxjedPxc/J0fPL96G8uJ7a5G0ilj+l10e4uk27esuZPWI+FIPX1fYIIRR+FQT0n&#10;IDwyxt8dv+evy8e7Ec7zkr40lt3yV1UOrWlorcYFLRglVYDUIqTNcWFlCWiP450jMYMuTe4eSfbW&#10;G/MIPqQ6G5XS1bAZc/8A0cxFZkTiWqHIiBIIIIAE5yM5wHOLm627F7/ddKW2V/VNxrjIqkFkZTEG&#10;chlSBiYhCgiJlSRJr8KYDm3JK1/cWzqQD1zt4q6M5JY3FLLJZRpUKM4Oc4rdzchonqJGQFPtzwHc&#10;/Znt8HaC/wCmSfS9Pb3NbTrBg6Q0BGzIDHIkROIgMg9aGZMDTHTTgOgvsfzLVswlr1bFi2xHqurA&#10;B3Ls0TLQGaJAkVjDZBFR5Uihg1giuAsxuke3cR9JYWLmp7hDCWm2rXLbSrgMYDCPsFMO0BBn4jrl&#10;SuApwnqC8qqiak7A0VCjS6C1mJNe01mZnDZu9nyiCYof4/fgJm24U3N9cY7l0fa7Pbl9S2woYAWx&#10;btFpUEiCHrlXoMQ2rJMGtYAnKgwWXFldU2dv9GbFgs627SIbdm7cK21Y1dvSXOQTqIEzlSRhdhgp&#10;AqZiQogz4nywLc21Ve7LJ3Vq5o0LfWz/AK952dm9VptiaKWHmJgxHXD5MgxQlhXyPUD+eCMrt9ud&#10;vdtC93W7e0Zht2Bs3GdTHq3SejE9kkg06jDNwQzEAkhRqoR1kicBquI3KXeO2tm4XtLc3mm0Ecsz&#10;I1GdmUwZICsHNAMssJuPCAaQaCepp55xlgsmbiJnF8Yyclc3Ru3Ldq2XtIvqMq2xekW3t2gGjV+E&#10;E1jPpiPbhRJgT1AoTnFfszGDr5Je2fJquXs3L16xt9udYsLbJT/SuaLtsAMBA1BmEKoqI8aYr77E&#10;3G+EmhKhetT/AAGDekxrHUPb+3Fnjdp6aoQbilnLJauLdU6kZLQkBSNMvHSPIqtOFAiJrkdJiJED&#10;BdpNpikc1x53LAMAICrN0G9JBNvWWJmGpI1GoHwCbraxBFCBBrJJ+WPgMDWduuA4PbWOLuo9m6lr&#10;0txcYSAbdvuNt9TkAHUTIE5GGrXEJ5ymOskUE+Pj0/hgrpG1No37brbINuAqoS1wC1WbYGkrMHSQ&#10;YImOuIWkLckLo0ChkVBrUfHGcfVkbv1blzi7lr9Q147m6bZAkFlEkBXAAYxCswBnzBxL9QgKp6mY&#10;HhESYxoYUcXbfcbndWSWu27C67t529PWGbVoa5ArBFcgDMimJNwgljqoFigBqBEj+uAotjYZE2lm&#10;2Ia/uQ9qDon1bncrI0oAANVukDI4VsxLrq6HUpMTUVCnp8MGd/yVWe+nCbHe+lVbm1KXbVsMbSMp&#10;j8+0wBdgCW1kEiTFaYtXkliWyECKQTUimDHj1s+pxfh7luzb2loWSRqNy47XvVUKGhLksNSsIqPD&#10;rTEP0/zZEiJYD8Ik1nr/AHYOtuJmtyOUFri7z3ltG7e0WXuFzau3JEIEKdo1A92qdVQDXAvozDJj&#10;FQQZ7ozr5Rgx4/yQPb+929j9NcRtvbusy27lthDpauXNNwhF65ljDAUOIS3nRgJElSKRSQTUfHoT&#10;g26BueB2W/2Tbhg7i3dc2iwJRT6yBGa4wlu0xr0xGRym3290OgnoZ6QaZEH7sHHyaf5pxHCfdvCD&#10;YclultqSblptTKHW+hmt1iB3TAcKaGSa5idtz3OxPSPKM8HPbW68Vyz3lsNGy4qxtlLO51XWWbhN&#10;8HSty3AJBIboTp8IxOt6DcSa5dKEk5AH+GCOY81+ut8Vv2ZjbTuYslw21sBHUW7s2ye41MiDWk5D&#10;QbNdBEUjp55nEsz1HjT6m333Fq4bwNxnZyl0htTF1CzbLDIRBJFR1FMaIgPtzHRYg+XX+eEmOjpM&#10;Xx/g8Y7TcnjPeYFpmVLl9SzqWUKdfdpPjPnGMDyCm3uHGowGmYNBmKTiub7B/SfeW+T9pcVeXaLe&#10;UbV9YNxdBK9iM1xQCJgMZmCa0xCZSVOR/gPCOn3YDpO2vbXbbi1oV7TencVrovNe7lBGs6y+kgyC&#10;56ZeGK3cz3CSDAJ+aCIrg6+PaT6XbPZlxXt7G72Ohu3ktXSbJNncLM6ysTAJABEQYEZ4XYrXuAUC&#10;orBBiZ8ME8kxc/FX+67T7doNtT6t28fRuM9u2oc6nS3pXSGpLSYNCJnC7kgVkhM9Xga5/wB+DGv5&#10;op+Bu2r+nU5tvetMgWy4JOsNbVWYzqWcyAIPUA0jN3Fu6IBpBrH4ak/Zg9OsxnPxdC2Q/T2bBRPU&#10;Z39M3lW2PT1osXWAAUDPVWSc5M4cUH0xAjtnzqKx44PPJO/F+Kg31z/3r3Bdc3VuXBt9FxlKyt1d&#10;FzVphFYAdoYxSgrhgBgoBDUbqCBGQ6H+7zwelqL7bV96TbfbovpAD0b6MrMygvb3CMQzqTkxqGI6&#10;QRHN15JAymlYo1JI6+GA1O24nZi1sbdwHU9y0wKi2X+Urc+YMGFCHoTGVK4asNqbUZmpAJqATFJ8&#10;MEs7pirf3Ggt7NturWdJW1ba6O9HOlgzGypqpkGRSfDLFkWYmpioJFCxkYMzx6y5cmtbLb2rcW7D&#10;uvpXlRVSbPqi5ADqPnIEAT1k1agjXLhVbhEw1AMonw+44NTWS5kazjOOsbluKUqn5dkveaNV5s2K&#10;zNSwM9wLDqRGEWrrG8qmlNMVPkTI6YM+TnX4pfOcJtl9u719P5b3De/UDSFd5lUbbmdLTURUicO7&#10;i4NLmQO4kBsiMiGHUYJ45ZnKt9q7DcNe2tsWkj9MCdwjIxa5rN5HVwRDhR3Ew0CeuBZjSAaGKU/D&#10;mIHhg1vLtriEcuGuby7dQrcSYuqSVFt9ZY6XgkFligERUnDlhmUPU/MagGIioj+uDG+sxJmZim9x&#10;bDZ7m/ske2LjJt0YWrlxEa5cY+n6lx4ppEgLBB69TiXYYm6hyzBrlK0oftwc7riZYf3Lxtu37d3i&#10;W5JVUQMyksfzTr0tb7SFAFPDyxZO+qZFQSARQg/D+WDLiGy4ptm3qSzWTZtF2uktYvoAFCyJJJMa&#10;jNCAABiRPYg6gzHiIiR/dgMe1tl3+9cF4ui7ab1WS5ctsLlUtkGpAFGCkffOLHbsQDSRTIEiY6fw&#10;wHGPde3tXyv52m6l+8y6iVuNoYTAamgjwJUZiuJofUtfmkRSc+vxwHOb+2azvWHqj0indcOZJAkS&#10;KBZMzn5Ya0lroYSYzHQnKMs8Bc+vZscNfssF1XCrWiyObkK3c6Ms0msxJ6yMpYEID1IiOk9YA64D&#10;Bm5eu8u4WRpA1lWKk2lSAzNEQoqKSYI88NEDUZAyoPjlMfzGAuxeuHao9u4403DpYIoAVD3aAT3A&#10;+B8fsxF3Ka7bJEg0NASPh/bLAbn2byd3j+W2m4LkGw6XbYR2Gu6xIuvH4aGK1Hh1xj93tyrPEqIE&#10;A5SRUf4YOmm81mK+jX06947flNhs03F0epLhjYVWc27elEcssmWIIcmkUrOKHcWyKZVoWEgiaRH3&#10;4O71F7a5K3ct2nL3LdptIuLbdbT27pEqLoYHUrKQoVaAdMDavoMyBIIr4+RNR93jngGvePHjkLTW&#10;7Vhl0XVuI1kOSRbIca1TtZQCZBaZjKMSrqEgHurUwJNQZEZ/HAY/hN5b2zehdKXAzsbQ3FxrarcS&#10;4DnQAAyUMCBSuYatLpNRAkkZGaZDyjAXfMXre4SxctXUItqPWXVdFxEU1lqGQxzmD1ocSfnVormB&#10;5CJEMcGNNbrnLH2E/wBv3NjSp1Moa5aVVALhzrc2pPQipIVRAkxiKjrbYwAACRQQIGdKnBtseQ46&#10;9yW2V4e9dexaIvXGfU+q0AugqNI1MB+EmfDDjFCxjrMVICtPT/rgIWxO9s7YPdTXcsFWe5cQlrm3&#10;AAPqAErQwpgTArGeG1VkymgJBhpIJzMnxpgJ263FjeljcZCt82kuW2t2blm1dRdI9NrUKYUBgDkS&#10;Ymsykua/MFZByplkMEtxGW5Ljk26tLP2bi3bZZXWSr0YEiImhOfgIwd2DTIGJjwI+zBnTW6zFROF&#10;9RC11mF5rJuiyTpHy3KkwpyOpge2TJmuEW7LG2wbxkDxIpE0wbWXJcxt9vyVq5b9S3aNhrN0h1Zb&#10;Fp2DBGRJnQ8QaH44Q+oNpllEdxmlK0PjgLDaW9le2pvkW7hBN6ylZtax+Y1yyNJCtViC0RJgYlWb&#10;+mjVDN8ozp1Jn4fbg576S8zqxPuDgNtv/wA3a27X6uzb1PuS6m23rOCNKqM1qFALCJriahFwQYgi&#10;pPj0jOvSmDh04cu5baX+Iui7aa4+i8rWUtktca3Ia76gu6Q4B0mSKQSZ6R2X07ggn5ug7oj5YwdZ&#10;c6Xurd7LeWec4RrMqt23t1klywS8L3pi9abuJhWookVJoBR14Pf4gBT4yuRH9+DnLZxKpOKU7a5u&#10;OLLuwYk3LV0obdty4ctatqAyinzVkmJpGGlzGSgqCQad2YoMHb8sz5OVxvtIt3rl03L9xL3e+vUW&#10;2xqBD9wCQCswYJWK4Wo9OPERMefxwc7JtbdeMKm9uLfK2d1aFpW2931ZW4UtqqrAuLoFFV4OmfDq&#10;TOLK5puW4AloH2mI/j1wYcW4s7vhOcJe61mwL7roWZRA5b1LjA10ETFAQTXFajFGCkQJiO6pmKGM&#10;G7rO3ulds3/H7fk9md1YuIzKq3P1NpluKluJclGaZgwpFKwZIBxnPfPu72x7A9o837296c1seA9s&#10;+39pd33KcrvrgSzYtIpK27SjuuXrh7LVlAXZiABhM29s6/A0/M2/7ffpn9RfrV9WfbX0g+k/tjf+&#10;6fdvPblbG32e1/J2224/bkHec3z3INqt7Pj9mPzr+7viFACqWdlVvzK/vL/er7o/c77gX2r7Xub7&#10;279I+G3JbjOGuXHtX+evAied9zpabQ7gCdtt5ItA9XJOPV49JpM+v+hz8vl7vo06T/H+3wftb/Yt&#10;+wn6d/s09obm/YXY+6PrB7s2u1/9jz6gttNLMtoa09te10vzc2vF2HJISQ+4f86/LaEt+B+f5Nbe&#10;3Xi9mVFvue9dOoXGdSEuPeIE6TIUD5ugrXHbWS3l5d9pia6vfWOWbzh95fv3Lba7rsrO1y2xttZQ&#10;DuC6u0kiB/2r8sY7SzHVx217gwrb+2r6MbQSzOkDSpuXblRr/wBcgEA5gqAJznC2M9mL8gxo9rwd&#10;2zZUsj2rSHvL3luXFJOdu3JHgDnjN8k/yuvbZAxNTjWtu5Q7hkuIDoJCitBc9U1rnArPhljEvOaB&#10;iRYsX7VsqDaNwrqkWAV3FrUF030aSCQJkAQcNrm5iyZDE/8A28tcsFOxrenWh0qrgNIZUBksoPY8&#10;+RpjOV7ecBgt9tWQBLji+TrFjcKPTZtvrn0br26agxosyPGMM5S69vUMVIW8HQen/wCTZDGzeQBb&#10;N+zRUDAdTIivljprtJMMhhQsqpuWgPy2i8y9gVb2RD2oHyvXqJyPTGu+GAxEF29atLbLo5Lk3QhV&#10;7bLPZDf5pqFNfKmOdublQwtFN23re6sXC1ptSNps3HMh2RqlSIAkRNcQDBlbSO3qXCpQp6dxdTW3&#10;ukgMtzpIpI0iZAwAwp7hDWiE9RLsAoBpyYdpAPQ6enxwAxYJuLqXgLsC76RIIVAj2QxCpry7TEkH&#10;ADFrtuRYKll0Ft/V06XVjbLM0FbbrAJyKk5eGJhubYxj+IYHrk3rloBmZVKqpF0OzCdAVyP8wgx8&#10;RhjhLt9WYGGbe+YkK1y5bvIrHtukhdQk21Z+2kGgHxwwTa55oYdXlTd1hlS8V1+ndNu29mCNPpNq&#10;grWoLdcsMLd89YGEjeGwilLVpQyFbr7cC2pCQQWV5A6Akmmc4YTu+EkDEu1vNXqNcF02rNsXG/JV&#10;jt7rfMdSkma5CZzww13XGbz/AKgxLHJ3L9um49W26AXbKu1sXFsDUbTjyA1ZSDTEJtbcQMO2eVv2&#10;HtXNtfIe5qVSqWjb7xLC5BGoRQyJgzhzG5vxxcBh5N/bcXNT2ls7tWQ3GNy3pJgG3dIPctAJFOuC&#10;y3rAxOXc7fe+p6dgWNzZdC9kRe2260j57RbuVoGogUPQg4hLLLj0oYPc8s+l7q7q5e3QdiLWvSvp&#10;XQRchSSkmggLWMVe6yZtzfmGLXZcxZ3i2dosbE2tqz27myVFW/cDa7h3KMIZmIhjQ0iYpg3NszHQ&#10;MaPgOW2W4u7i/v7f5m32tzbpesa7QbcXbnqbc39s02yFaOlMTlrXbu6hiRsb9q8myFr0dzcbe372&#10;4tOwsbgtbbWpNifzJNIWRSaYqhiNd53f7a+9wbi6OQ5Eslq4zEfobYuFC1ogalMSAMqTi8ep39tx&#10;jr6/AI/t/HCeIt3bn+6XLV1d1yezZL1h7zq9+9dgi67m5JfTVsvsxEm1ufiKD/YmtMV+y3YvfqV5&#10;GwBeuXyPUexbe6b99oullrpkCRNZ/g/BmXnmYHjc8xxye3NrtLXH2Hs8rutqm4HJ2UG1uWRf77Nj&#10;b7i0y3LbFYZ7hg1AnDr1drOyTHW+oqz/ACzxleB5HmuP3NzfbX3Jy3G8slt7+0v7PneW2299VHk3&#10;X3G3vAo09ywSxPxxLMuet3l63++o+72e15Da39lv9tt97s91aezudpu7Frc7XcWbgh7O4sXgUdCK&#10;FWEHrjpXA/vM/d39MPcNnlfa/wBcPqFclttcvcVzfKXPcfBbza2nkbff8Ny63EdW06aVinnifp+O&#10;znq57+Tza7TPM+Hp/wCF5E+tv/Hz+yH9xntlvaX1n/at9C/fHDB9xe2o33059tbLkuM3e4sNt25D&#10;iOa4rb2N5tdyoYm3fsX0dWhlIYA4+xf0t/5iPbu55Tg+A+tv0v5T2sNztdnb5L3l7S3n++cbs97f&#10;to129v8A25cRdzZsAmXa1eusoBi2RQcL4LM2XL06+XWWa2WZ/i/LP+7L/wBpHeHbb+7Pd37Lv3D7&#10;/bcq13ecl7f+kP1s43bbjiLttnN2zwGx+pvAhdzYKL2Wb2/43cazpF66gLXcfTb6U/uT+hf1yS8f&#10;pV9Tfa3u7c7cE7ji9pvhteasKH0C5d4bkBa3KqTkxtQfHHK6baddcMWZ+rX6p8uX5vf3Mf8AFL+/&#10;T9mGx23K/uB/b17x4H2teNlR719sXOO9/wDsmzeuK7W9pvfdHsq7vdrtb5VXK2d09t4UkCBjtcwx&#10;kd3hkR0yxnPwZeF71oBFKFHtMsI4XWNVv5S5NafLlU4ErkVjxPX7YxoQDZ0TqYnUtvXBAIDmCpJ6&#10;V8ZGRxE3JkMJIAiAag4Dq/sO0bV/bsKsjAyFl1aCJE1iDRsiR4xFRcIrHgZzzwHpHg7XqmyjKSIV&#10;vSIW6XtLDp81YzlpERJyxU7tqqB0BJp51nAd+9i2Q1vdi6t1nuXEFhEuMCyMSFtpMQQSZIJnt8KV&#10;jEiWNKy3nOUg54Dumz/TXP0u3thVtaFG3CPoZfROp5YfIuqhUigzMk4q3XVdCkAgVEE1UV/p44O+&#10;ts8eXc+P3P6Xgr24s3L9l7kW7ly5bAjc3KPbBGSkkFQRJzOU4p+UYG6ba/KizTIkjMYzbcyOjt30&#10;lsX04rb7zcMf1G63ACsSfU/TW2DaLimhDEg5GFoMUGgKmpRDFgJJia1nyxz21mqvQo3j3936Jvo9&#10;q3trgdEthkVWAItoqwS0gqJMiMWlnt0gyRp7gBBIHd08P45Tjsjl3LIdy24uWTbS6251WD2kJda5&#10;3rqaD3dWihrBjFRudJF0yPmIBp26vmENnPhjz3qrsPtezu7f6C0y3UY7dH+el1VTsdRbXQoUwAxo&#10;Y+OIS21LW4AAUlzBBlhmdRjrGI10mGy3G6u7fa7z1Wb1LyKiC4vbbtKksAtZkBiKyKkHwduFoeJE&#10;krMsAoygCP5YqKzYWLVu7s2cJctrbFwoLds37t8nUL7OGI0mhhh8MNOraFVdUuT3VWD0JJ+HjiL1&#10;Wlm7Ybc7zdO1u2uzsnSGdHLW3oyCPlljBlY6Ri12SAlifITFDSP7Z43p1ZrlHvXd+ja2+1sLqMu9&#10;xdQ1Z+q96CDLEQMh4wDi5VdFtABQt5gZZDyrGOyOJbi9d5Hldw76gbG0uRcVUci6XWgb5deTSQaR&#10;BMRgnukXAo+VFqNJAPjQfEdcTPOA7x3Hl+MuXbh/8nfbojX6ituVOqUVC0BWhSTIr8tMLCm5bJQE&#10;EyB4mtY8B0xRCv7izsuQsWd4yuiQW0MgW0ydtu66tEtplnUAVE4cuIulEUSTpJyGdSTPUYCu4/dX&#10;7245He7m5qsxdtWvTdmJZCFtCyCADrkE5AwQR0xBVwHdsqwGkVMwJn7KYmebPgN9d2Ny7sdjYUKV&#10;Oq56DqygAqDeW02RP4gaERFTlbhdG2AGlS3cxAzJzoOvXFHGfVub/wB1bm853DWtmf09sX+5rIUB&#10;STdaIHyp0I+/DdhjrY/5FzA+YASR8cBY+4LKvxdtDoS9yO9cg3TDWrgPoreYk1QrQkEz0yo413ta&#10;4ep0iPuiP78BV2eIvfqttsE7jtLaPduMyBZeuplu0AzCgZEAnEgX+xLQAM6RABAHjJNc64MXXNt/&#10;uZG97bVOW5HmmZw6+qUvXHRzrttANsKSJIMEiQ3gOrN1jcct0RQogRFdJP3dMGpJGj4yyvH8Vt9r&#10;Cs+/3L37i32S6wUotxLDAQTWek6aYcVtFma6mOQMeZn/AK4Kq9xaTkOaJtqH22yQSSEvCUT0l1XF&#10;ghZntVQKnwOGmOq4gJ0iAzEgAlhkDBj78Bebeza22w3t5Qbl1rrWNvZV20AXDN25bMAyCBOmR0NT&#10;OJCgPae4ZmgnT9gjwjBz22+uT4Mrudxc2nNbDidOpC43BI3BlkRZvK6KIfOC1NIlTOWG1UemEY/N&#10;nEkfGtQaVwdF5vN455K5yFq2g/TIgtM5IuXtKQulBqGgagQzGgHhgXTouqKkIsgt80xQGM/hgG+H&#10;Rt3we53benq325lij/llRdgvtmIJDSdQbKBlXE7btKM2esaRAPU0FDg4eSY2z8XLfeWxX/cdlsWU&#10;oNl6m4vq10Edqs0PAgkjLMeINIkXFMWkpIqZgyMGJcMhwt60m45fkmNw2lWzZt3Hc2WZ3WGABSPT&#10;AMkgeZM5No35rGpVYUQK6j8xMn7sRbMSWeq75fZK3BbWyrJ62/uXL9wM9of+OH1JbkrkxkkiogxS&#10;MS3fsBAktlP3mcVlz7YbE2+R1HRZG1e4XCQSUK6bTaK01Ggz6kYkW1E6TQpBGoQZIkSMBjOU3N9L&#10;F2/at+p/uN65ZAtXEUKitVvUlRVoYggAxAyq5pVQWp/WM/4dKYCutXN1eG22zK4KgaQHU27l9nAu&#10;RojTqpJkwKT4nZgslSZPhIjM/b5YBn3C36bbbwXEIurbNq4Tct2mDmV7gtNIJiokwDI6St4ZWMwN&#10;OYEio6YDBfTxW2+9XcKbyXvVvhrvf3vbBIVwAKEmTAgdAa4ody4UkzSKjyFcF1mdpHrL2RxjbsWb&#10;MRdN9GtOzrcW45cqWmTrABAgzMVArjK7u+y2bhkAliVkFgCcp+yuM7XEy9T2x7P9u7bcc3sLIRnt&#10;7azb9UIPShbchXRW1DtI0zn0JxU+29l+v5tCQbgtXAzGSV6RWfHGdfT5r5Nu3TDov7qfqBZ+lv0E&#10;5y/KbXcbnin2u1EBryteSh0EHtEjuFSTFceibSi3aW2B8oH2Rnjc+LxvyQ+6OWuc57iucxecuN9u&#10;GBJyvM1wvb9UjIwKhTUdKYMmB54TPqJG02n5l5AVUEC4CJgkCUDZr8B18cQrx74JMERUGhPxxR1L&#10;21bL7EP6YV7F0KhDJruIqRBmkZt208s8Vt8KFcQaafiazFKj78B2r27uN1ud7xwuH0zesuy6U/JU&#10;k6AltXrqMmKCMxiufSxS5XuzgGTTrNaYDr3HNyO3t8jxmhdVnUyBnYFULSNKpOpjMxTKPjW3zFx1&#10;AMsOgFDn/AYDtPtm1d3XD7DeXbyRtb6XG3CsqvJOg33KggISRpX7M8OImqwMwVJEmsQRUYCv5LkL&#10;nH+5jth6bW9xYDqUJT1GvW2U2wpEKdUEMpk9OuF2x+ZUyGXx6dCf4dcBW8ncvHhdyBZW1c2m4DWx&#10;pkIQQHFrUTBgvWOmZjEa8FAuofmJnItqIrE+f2YE5vLZcD+o3N/g+RR2/Si0dq1sXdJCXFAa7dKg&#10;EA/5YnI5HEBrhBtMsd1D2mB06xg6XTWW59MOobf27au2ec2V+43pWXbdoNaatY7gmgFhqUVMR01Z&#10;kYWjMRdt6QBJKtWSfERX78GdpJiz1ROT2dhLvEchbui6bot271km3c/T2gvoG1cBhZLD8JmtIxCu&#10;mFVwCSrQT0iegnypg763iT5OpcRbF6/f49bq2xu9q922jMzOzhAFV2UHtbIx3TBBIpiKX1NdAX51&#10;D0zduk4NNHb447Gzw99rxV9neFrU/da21tyAbcRpYCGHcJOqSBii393SLUUhysRVqzE545+T0WPQ&#10;/sHj/wBVueXtogvC5tU3UI6KNuAsToc6dRarVJM1xi+QvKrX1BqHLuIiDOQE5nI4vj1x9XxddZiP&#10;Xvs7j9w9riLgQODtl2qMX7W1KH+eMkJoTlJnERLpJdRE3LatNBo8RMR8YxrF7pV9Wi3PHenbsX7h&#10;vFtlyDoQJIvkEKXEkMKxU9OgnFTv1bSXUKA1tomZAXOpziszieT8quhe071r11s3TduPa3i69BWB&#10;6i9sWxkTSIPj5YgWbgdYU1a0oKtJUhTHSc+mJrttt8Cyzhq+T2Tbe4GvBlQb+82q2oLo95ZWDOYg&#10;agP4muGjuAlzQfluKgg9IaYbz8sdBMXijf2a30JF3b3dwztUzFoTpaZoeo+4YkvCsdLFhGodO1Vo&#10;I+OJbiZRTbcXLqpNtbDm5EM2oNca923AQfCSD/CJxK4ywLzqigdzLkDExmWNKDpnXrid07e46dVJ&#10;725N+L2F+9eeiWL2slwrqonQirQglpFfuE49IeyOMCm05UDSoE1MThMyfU8flt227Y/NL/yVfWJb&#10;PDcjxdjevO5vXyEI9JitptBC1JAj8P4hHQ16+x0pGQoPsHhiuvEn4R+cPjvU5bmL27uS3rX7mlTL&#10;aTcbsz6D+GWeK24wkmkdAMTHOXkeifb9u4u1RdMiAC7CAqA6QCDWP7/KMQLhIFPHPwERJwxyOv8A&#10;B7MO6A6yjWVaQNIutPzWz80GgmQJpQHDOrKQMp8/j9uKNIdrfZLkXHcDcLbKlyLVq3MKsr3ADMmZ&#10;6YiX3IFftNPgCMBu/avHj1wbatclk1W7c/mAMWuhh0URqBJpTLLFW7g2mqI1ChmpNJ/6jAd44zjr&#10;/wDvGztWyS9zbd7Ilt2t2lt67dtG0noBmQaYjNQrQmKE0r4QMBtNsujab1GAtXRcR7dlkugqFcm4&#10;7kisZgRUEziCx7n8qUMQBlUDpgOsbVFs7Ph7lttLXCV3CX2VixYAwqahoJU9gg6ZHWcR3XXoECdU&#10;UGQPgRg3ptNZZfVrOK5D9Fc5O4964wNoui3GEOwWATbrIUSuZiZzOHrNiDdLE/KDEVkClcGbtb19&#10;Ge5/3PbuW+AG1VQBviCwulLKB21XkZVoSH0lIMZx1xCbbBwpqCLhIAMiTWRT7IwdJ5Ma4vV0hfef&#10;6Ft3tS9t7b8TZIZnY+obX5c3CxCsVIgNBY9aZLG2UOZEwBQapB60FP44JfJtZhBb3tfv7TaXLRCF&#10;L5VWYrcZmJgnWxk5TIWNVBh5LS6BpgGe1YIJI8/78Ge7azFqi5Tndzb314Xrtxg+1Y3L+tXt21vK&#10;QGUJJLAEQNPkADiZcQBVYAT4xHTKMGXLuE5C7ut3fsfqb5IvswVgL4Zx3dzDuQZMQagVGWKPLclS&#10;BBIYLlSpPxOD1+n8HqFgG9oWt0vqr6e1uWn3Xro926TFpb5aIRFDRlB8Jrj/1foWZOoV8swCVE1J&#10;/jj6+/ST9tLVv07jummQboVdTC07QrAKAQOoIFK0wgycvAEdIPUV+7ATrbWiWOo6w5PpkltSssqx&#10;KQIOYI+JEqcNsTqFKkAERQCQZIpWOs4CwsKqoxH5K21JTSWlLzMUuLrBJZNQBKqoNKmDhABABMCo&#10;JGcjx8PHAWQcsPTLFoR09UwLXqEk6QqnVMA6QIgZ1IgmAinQGYEKJERPWuAVaY2yCzTq0KZLlj3a&#10;rT6W+ZmUwpz8yTGG4FInSZ1SR/E/wwFqrsSyO4W4SpsghrlsMQoW0BBjIGIzOYwheoINBIIjTApI&#10;Y9MA6A0qxI1F1RrTko0vS3rQjOYk9B4Z4KAIIINQsmRIzpgHHLsyqFuKz+p2oA2g/wCmC1xgABkB&#10;XqagjCBkKTWYEA1MZmowE9BDIHIA9IjWVbQ+kjUwBoxYiKZGvU4Q0iBSpJzMZTGAmW4uQQHhmGhX&#10;QXLhAJXWr0Wh6kQQDApVBiakauhqdVYgjPAT7YZwKFk9Mhl0ICDp7WFwUkEazFSemGmIkCsQdIya&#10;njp64Cx2yvouamt+oGR7jkMwOoSoCvQDTSBTUR0GCYggDqYJFaA1P34598l5i4SbKQrtqnQmm06r&#10;AaHq6wBqKgQ3nB8i2c6fMSIzAk0JM0HhnjmqQq3PTSCApRixCo7FXPZDZz+LKnWROExFR1masfif&#10;6RgJKOHFzUC62gshltAwCFA0kV7vDpgCeoy1TIrE0J/rhiocuHuTRckapAZgA5J0tbbTU6tQKiaE&#10;Z4QZrPjAIAEg50wU/ZGlxIUwztcDagpdRVXDCleqgeMYGUTqIHxBI6ZYB1V9bUtq4qXLhlTqR9Du&#10;oL/PIpEVE0g4SZEQevWT0AAwElVLS0BibYVPQGnTBY3rhD9p+DdJrTBUgmoEjUa0AzkZ/dgJGkqx&#10;TUtwCz6a23ZCguldSW9ZGkjrLfbhDEgQsxEgj411YCRbZGl7lwo51W2W5pVgxBlFUg+fcfERU4DM&#10;O4wRpiKEA6hmSMAdm06rbtpqBfWo0ujuqW4ddCOCZM9afxwkk1JzEMS0g+I+3oMRZcJKBRoRYe2W&#10;vIqWWGnVAQjtqVCiSp84qMETlMzFcxPwI+zEalylqmlSfUhBeK6SyEKFWbo0igUCIJNB1nCayIbI&#10;wSehjITipjnJZ0obpCrcR1tlFVVXtBj1HV5kEzEdcowdSJJiBQEUk9vSlOvjiNHNSDVbVFZXuWy7&#10;2mJZbTL6ltUDkkk0iciPLCTPx7SdQGZ6EhqVwDigIPTZzra7Btu+oJpAa4qslIC0ImZM0zwgMa5E&#10;imeZ8g2f9OuCHntrKBy4X1Aw1gBBaNSupag5CCKjLLAJNDEqPE92WdTn44Kd0KJYMguHuCEMflo+&#10;hc4qOs9fLCQe5gZ0AHTBqTEHt6dM8EOwRZU2wpdyvqa17FUvqUa6zJkErlFfDCC09mZJoTEdppn/&#10;ACxqa3t7j0O6FUBrYhAVFxUDKy+pAbt/yjx6xAmuDoAApygmVJhTmYyr5HEnPCXPBLq7XS1wKdU2&#10;0UOirdIUkqLkKzDI1FJw182R7YIqPP8ACo8KUxvaXWdn8WqlKVUIuko6KPleYIgkO70BOWqM8E+l&#10;47qCjFtWl4WuvTl0xNbNfzQ6F2tdvWwtyWOtLSlUuW9THstTmGH+Y+MYQdSqZk9xAgGGGUknrP8A&#10;DHXTabdJhcnVA1W4I0aPUuM6r2MpMi2igdtSZ8chGGqAQZMiDSAB1I8a5Y2qUC10q2nt1lh3RLLN&#10;tDdqSihZn40pOEyxJpQgACDGrNv7RgJFtbYQByrKr3C3cCzoiwqLBog+UE/AYTOWugYTCCO2c4jo&#10;MA6bYllsw5RmRfW0z6qiiC685nw8wKxgicvlIGrqTpByEdekxgDKgo4VWVgltVAQlbpQ6mJYgaSC&#10;aAAkgycED4icpINY8R55YCUAoIKMVUqWRCqi3KSGhhMqZMz4+OEOCeiVUwYpJMEAkyIOWAdtC0hA&#10;P6jSjkXEIlWhS66wZDds6waiPjKKwBQkeNNQJkk9I84wEx4b8TW0YyWtx+UOgsnPWRPiFmThLANq&#10;Y5DSRmYIERI/hgDsl7Zt2kunVdNwfOAczcVmEdAKik4aNZpkx8SCCwjLwy88BZtcHp2wCpL27WqF&#10;VbguKpWVYHL8UkEr8vngvUrAmo6RUnKcA6LBtJqb0wwgByGJhTBYMMqCa9BFDgiJ00gQcoBI1RJw&#10;BW9Re9cS5qZoWtsspldRZUatQZIiegrOE1iIImsAyKig+/PAP2yoc9wVhqHfrLoC49Qsvx+WcviM&#10;AkkwKgSUMmZywC0DhTpl3uMq3CVUrCNqCEqc4EedPPCRAeZIALEk5Ex2kfbgHvTuPYroJdbIsgOA&#10;0mS4LAxSs6RgHtjOdUwADBipBPn0ywCwWvPcJI0ra9M3CGSgYG2oQEmgHzD7ZnCSQCw7syskEM4O&#10;dBH2YBYBZQQtspcXWUtPNu2yNAm4etcyBUDyGEkGJULq7SMsjSARHSRgHLRWTF2bQN1TOoEvMq9x&#10;DmAx1DOQaSckEzPWkgZRAaFBGcdcBKtrIQQoLkgPUtrBB9XtMLq/D16HAKxpgKQcj8ykjyOXlOAW&#10;twMWDF1ZalCQptFm+YslCOpOXShwgHI6qgE5BaD4DqcvDAOaB8rK7MzqqMWZ2ZtOekmZAj40Bpgm&#10;I0kGQT/lMSCc4NeuAcCsLqtrR0XSe9SyhiDQssVikEfDCCYkAajWRqgqAZNT/PASbdsFlZjoOuWM&#10;q9slphntKNVCAIGWc4QY1EeM5iVMVmBgH7QdbUrBZIqCqvqJPYzNOkmmqseZwweqwwgtIYllJ8Af&#10;7jgLBXqjNcWqo6gQt7STqfWFjuihEEkSaYa0yIGYmajw/wAwxnbaazJ6ZWOozIciCujt7mM6RpQ5&#10;zMk06HLIiJBiFBnPMGKsBMfbjltv3ehNsF2yLdwKWN4IA7GQ2qT2oSczBnPyicIIoINR+LMED4fy&#10;xhuWbJKFQlQLgYmPTkEOy5yaATmaUphDlJzIyrlVpNY6jPA1lnVIteosAham5ChQwGiEc2g0krNA&#10;OhMzE4bzLCoioAOmSpk1PUdYxWklaCSAGYHUChu+kriAo0f5qkHITFIqTEkgaakElRnLUYj7uuIk&#10;nNp5FVEjWAqm1oYCVAXutr55kUzwgFafimKzn5N4RHTHSb4mDCQPUZSAFUhHgCAUAUMpQt8xbMag&#10;PPBfNHmF+QAGgjI0MdDjpOeQ9bOhTUlmLMBcJMgnUSTBAmYIzHTCYMIDorWY8sh554ocYUY9w7oY&#10;aqkAk1ciSqzQZ5T1whpJBBIBigy8GY0BmKZ4B8RUBNWgEaj2kHSCluhyrOWBU9oiYIEjVQNpqc6g&#10;zgFCAwfSQS1smAkG4ElSFy8ZOeG4gKO5TGRJYwvlngFqxZ2ZihUtqIA0kOzadUeGcRTywkULQKqV&#10;gAwINJn7MA+Z0q7CVdWB7tRLTAQeJ+7I4UpAJmpWIz8YKiehpWOuAbIlQRKhpJMp8rL2sSoPSTBO&#10;dMEYgsPMFuqk1EE08vOMAoH8zQ86R6Z0wVLpGr5RU5TPSYwWlchIGnuBAqwaTU+Ik4A/UYksYI9Q&#10;rbcXGHae0Aqs/An7Tlhsmq6h0JLVkiYUxn92AekEagxzURqC9satGqCoGcQJjoMJIYA6swQpMxqi&#10;uliOuAfDJ2+nqgrKhknS7U1BSZAMQCchTzwZJIIksKjosSIB0/bnGAT2sVIVVuBZUgtdmD3LqHhp&#10;pXy8MEDpaNNZIEyJn5SdXjgDKsyAm4YAkQdIBEs2nQPwihNJPwwPKZgEhhVT1yNepwBmCpDa1LlJ&#10;Uyty3rBy00igH2+OAdRpApFYoaSIA6nrgCKraA1llMXIXVNwl30ujlh8ogD/AAMYUSInuUyqkycy&#10;ekGvWf6YBNtBkzI6wxQsIOkD5SpFImFANM60wgklpDZzGVR4RT4VwDykC2dagKir6gMq6hCFJAAi&#10;higz+NcIJCxPbqOQEgEnInywEzR6gIQpcCqBqZiHKJVIHmf5GkYb6ikAAgKsnM/gAz8ZwD4VijMG&#10;a5cLIPUuEKWpMXXIgaegI8zTBaRIBnyNakmmgf1wDgkKHQKQO6WY0WDLOTQ0EAiKV6jDZiuZmijq&#10;Co+UH7Ov3YCQopMwwIY3JYoRcMh3Uf3x4YSWAipEALqiKfgLR93ngF6SVYgKQ2q4EMN3ClzM5msi&#10;aUzw2TQTDMKrFG1GasB06/ywElVPcUVraMoDgsShSRGktlGQgYIsZM1LwgMVPhMePTy8DgFKgCgD&#10;SoUm4YbtVZh9IY1A+0zlhmWIIJgDpPcK6fly6dcsBJCorCkl400i3GgMxLKdRBk/b3YQTOYB7h3U&#10;EUzp92AfS2AJlkUwUtnUBU9iyZI/DJ/xwjUY6RT5qMSp8OvSOmAfCiY0EsZLRVAWHRgJUA07RMVw&#10;00gxXM9IksRkTWSMhlgJNuDDBgWgATccEKoNAoyAaASc8N6dIIiRXKIM0AYeXhgJBIbvL9w9MTUw&#10;ZE6YopmuURhBiDAPywa5CJyXIz/1wDwOUlNRdYz1FpI7XMKQREjxqIwRJiZ/FmCCVDE0C/f9uAUE&#10;BI7V0qpKhuxXXVqRmcggAmk5xArhozkEyaVYnocyyjLOmAlWypEPdDag2sfLAFFRdYk9BQgZ4I0h&#10;QtZbuE9AJaPGoA+OAUpmXD6lIAKOZEsCpALT/l1GB0Iw1UECDVzGQ7RWAvjnGAlKNQLgo2m0hIgk&#10;lnbT8xHTOJphuSH7QoAkAknVQwPPuzwD6L2ga2d2KsQApXSyiWb/ALVGfnhDD/NQQaqILaa5CmeA&#10;eVoPaa/NDENEiAVJGcEiQcFBJkkgFiAVNaCk+ZPTALDGFkKGVQdDEFdRoWWRUASSSPHrhsAyQZIN&#10;KjS0aahvEnr8PPAO9o0mQhAX5K21kzKzJAAynr0phCuNUKpBEUoehqB5YB42iFLPcRlb8ba9NKju&#10;AmtJrQYU5MRUR8uWRA6nypOARaEGdSjUp1d34gTpIFRQyc6YQRSoz0qIDBSRWQelDgHQYcwUpquM&#10;QV9RFYaRAyNa+MYEioHVoLAGoH+eJJjoDgAVczIXttt26lUqTMlQYANYNPOcJIYAAwFmSCCpkr0H&#10;8IrgFzaYsTrZygAIIcDSwGly0T4VigjBARMRBAzILf8AoaR/DywC3JzdTqVg0SRbJ06tZbwHXoDA&#10;E4IzLUMDMLJU6aGAIrNMAdPTXS0M5GkN84cqGhjB/D83j9uEtqmGBGXblpAmqxmaf2nAKU2yqtb0&#10;uIYhu0ly1PzPAGkeGeDBnSKwSCIE+QYHrMihwBEEEmFkAgsxghjDEXFHyxFW+HQ4QuZVpMaia/bE&#10;daZHAPMBCt+WNUKCqBi3bpksPGkj7qYBaQywQRIU+AA7c/HywBhIZXbSwNTJZdWqBIihjoWrhqCs&#10;aQABme6QM/w5HAPgi/qD1dqgJpAdgYA7v5+GAS0RVZqUJhlJzkjr4jAHC6iV0uANKmO300AIJk5C&#10;c5npGDhgStIlQJqQfmkjr4VwAGjQTJ+UkhQqnTpgIrCo8T1j44bbMiasCJB+JK+PiJwD6CApgwug&#10;9wBUDQAHhYEZSP44TLH5WBUaVIhgK9yiSZOk1pScAqAvzBlatwN2MSQdLXNAESw7YPTBeBPzUae0&#10;9RMkZVEYBXUAAC2e1VJZitSokHOlSc8AtNVJCSxgqJgmFE50+/pgFhNI0MELhRRWYKjqsntFKyOs&#10;YcOkmAsEkFlP4gRADAZAf0wDKkhT3HsUorLK6QKkgtRsyCOuWO8fTBWizppLBtRIg105/wBMZsy5&#10;+T8r5vfvVfbrw3J+s6sBtbqemxi5ba5b1KESYLECB0GdIx6ktEhVBYiVUBqHoOp6Y0+O3/PX5pfc&#10;yWb+53Vy1ZW8TvrrMpZrZf8AMKtqBWNQ00k50yGLiwe3yGU9K9I+3Bl5x93qTvEdVugzKrZJ1FVD&#10;aRdF7tLwase2JoMPalkCagzESIjp4YDLrsNwbD3BbLC/rV3LG1oLdwi5UNQUpDH5RhV3cFVgCJBB&#10;p9gjwwDXA+z7W/39uSWFu4t46boTSquWZ2LD5iAQAD4dRApHcu9O2ATJJOQqBGA9L8bxFnj+KJJ1&#10;uXspbttb9J7du8dNu3OYcABVakkmcsJZjIIIMChIP2mDOAtNls7D27wa2rnXGnR6j6x3L2kGs5xW&#10;g6Th+20RTx+EnxjAZjlrCXHuoQZDWlZmaWsmdNxVuMe6SazUMcsPKARWRqBAIApTM4DN7ndCw9xC&#10;VI2z7d7nqXATbqPVthvwliIDMY8pGI91Sqg00qCZzrESY+/AavgN0m7u3Ucmxc3O429rUlwLe9NH&#10;1hQkTpqF1kRWSSAYryxUIpFdLHwFTNMHSeO2Zy7ONtZ3Db29bcIBudvbCuQ11hbHp3EugAjMgBwQ&#10;DJk9cTNuuoFqMYYA5E+a/wB+DnZi4cu938je2+8SyHfa2kvWC23GlltGQot3dAnTFXYQRWsQcKgi&#10;DCkapkk9awMBHe9tL/qJdfcFk2othEtKFK2GlbhknMkmNXykkDrgXO7VIM0mfsyP9+Ae2YXZDaTf&#10;V9St6NtWI9ZVcm47WiAFEgDVMk1mK4jOoEClAxBrXzODWn542PG72+bd689u4NbW1d5sj0wGBKgm&#10;CIMsWBNflmcMUEKBEk1GcTBjT9mD02Z6tktpbl9tw95r/p7ZUsyn5HegKvcZ82JJEUgxlXES8pIY&#10;kR1OkHT4D7fHAbDhd4tm7ttJV1VUt2xduLb3AutAfTqBBUEkqun/ANGBhpCqqQYMxmJAC0yzpgL3&#10;fWnv7xAF9I2lZWtpcQBrm4tklFuN25GFHjUeaywCXCJmINDLAVkTUCMBVba1cffcdtnACXWF9bxc&#10;Mm3LXdIt3LAEN0BM5VyGK5WLOphogs3aAoBiInrgOpbnbbbabVbS3LQYOtiwnqMb95rYIaWmdEk9&#10;sVBpOWEqou3XGlaw3aPmBpB+BwD93dXdhwu1utf3FtkK29G4GkWzbXXaZWU6grKSfMRQGBiRctkO&#10;qkQABRfLrTxwGd2HI+tx2+vWrjXbpu3fztyqkS7qUfuglrdWK5kChmRhLMwV81JpWSYPwwE7ZWbb&#10;39k90esFa/dL2Y0+uVljfVgSDWgiWHwxJ2an1AZFBJUqZk1BJPSsfHBnf8tY33xuLD8VctEMGvN/&#10;qrdl7m325Ft7aaCvctG1eHSMWpBCgHSTMQc5J8R4YOevkkkjim3v7fcX7zob/p2LbW1J7wLdkSUS&#10;R8zmZ1UbOMKRasxHcAIJ8IkmmDO+92vyM8lvrpWxtbLF7bXHItKwLXWuAKAFIUjSIkECnynMYiXj&#10;KsQILfdQ0IP2YOvj/JG09u7RNu+2F+/Z9Kzb1JeBgI1wg3Ee0Se40JJEDLIzirYywp8vUVJmkAZ0&#10;88G3Y9lbW3trqpfk3XdRbuBbQUBhcdizlgQTAJVSBlMAYnbcnSxAgrGktH2LXLxwZ36dvx4c+9zb&#10;fa7ncIL41+pZuC7+nuNbX1EGp9w3pwzqBpFJBWnUjFhaaJMySKgtLExl5+ODn5ZzK5Vz+xF8bdLq&#10;XHt7f1HixafbWLSMQqteW5JQGaMZE0yxN2dzXdElTpGYmJmlcHOy63Fcw+ofGpsuB3ASxctncO13&#10;0rxRH9JAJ+SagwQZqaAwca3bEKQpnOfKIwR87vfVi5vLNy4TRFCWxq0sNMiSpzUD5x/LPGjsRctE&#10;DODE/EzTElzMuvjkut19XiL3Yzcbz9y7OkpcVmdWliAJV1Y1AjKPDGK5y36d8ECJgzXMGCGI8ssV&#10;yfUv9rvMLyntRLD3PWazbUDUVlNSm6qhWo6gEEMIgiBipNyFMEnKOtfAtTAeh9rxly5vE9dfRtIG&#10;XW4KXCoqT6UkSCK9B4EDFduAH1AjMT5doz+zOMRrT88dp9oMdla2xDk27N5rKlQnqIbjgpZYA6QW&#10;UAqYzJGYqW2QqwMCDpH4Rmev88V08voV703Vm7tLq63D27l265GqU1LCKjNEwQFJPQA5nDu4JAAj&#10;KASoMGDVRPTxODGkzsznsywu43Nxrl9bfbdeza3LgFNQnVe01VjXSi5yDkJxW6yWcgVBEA0zMGdW&#10;D0O3DYW7Wx4+yxhXIvXbqFdRW0Fe05KwB4EZyASBOJQYqoBAE1GZMxkZwc7473d2WOu2Le83T3Sy&#10;g+ppf1gFt6Wu9xtWrcgtSdVehPXAroJGoSGGnKh+U/dTBrund2o9xLTb24so2m9Zu2rz+nD3Nsp/&#10;Ube5bSIZIkN1AgwcQtUB5AKiB3ExEzWf7sFt5nDo62bfr7JBcv2XeydIS2LhllE+rooVMwdRBigy&#10;q1ZUySB2+EmlassdRlgqy5+9Zs7e1676nN9muEqt0XNwE9O3Z7hOgkBiaUEAziaCRIigMqTUxIEE&#10;ivwwGEuWLToLhvNc3T2Ws3F21v5tNvX6qW6roczLPUAwMJaHtsZqcp8Jn+7BLn0O2VvbPlttasi5&#10;dtoAL12EXVdNoD0iy0YiSDFSKGuURRF6RErOefcZYfdgrb7u7au8Lpu3Lro7AAkApqs2vTs+p+Fg&#10;W7UUmanBXmYgapAJM1A7ZpU9adMBI4DbbdXK2gh3Ppr6fpobsM9vS7XAvYB3MCWyAB6QXrd3UqLM&#10;QCzFhQCKKT/TAUnK8L6F3eXLqoS5sW0Ns6hNu6VFy3bNNGrtZjStKxha3SFJkEajpUiAZp0rgztp&#10;rtzVZuOKsXdzaBtXQV2i3L99Ljs4KyfmuSAVYwXBmYzxLtXFL0JoMgDmB0Jwc/Jr2ySdGL9wcZe/&#10;2q63dfe7c9P1Ll0E+ncPqP8AqGOZIMhYhqHpicbgBUg5nuMEiRmQcHJyfZ8PuN16li7Z/NVVFq2W&#10;Ck+oT6Q3Fs0RFYEUMyZMDD4u6oiYmGqCB1wGT3nCrsju712l66tx0tPbFt2JOgMzHNTLFQx/hXFt&#10;buwp+CkkVEjKBT+OA88ctwLXdxbJFwpcNwwVPrva1/nl79YAo0gRGfnMRxoB8PhNajAc85Tjri8h&#10;dUmyU9N3AQOVthB3FkOcZmDh60CzsYmhpI+bp/1GAzXL3V22x29t3C2yytKaiLlm32HvADEDKta4&#10;dYQozrAqQa9YI/hgKG1e/U8k6tc0oqslwqFAt2WUFPVJEzUA+AwyG7zUxEUMnKZP3YDStsxb2IcM&#10;LkXWVrrqiHbkA2lVRFak6SudPjhu5JhYEFoJrEGlCMBa8cbdtzelhct29Vr0+31LijUiupiBAkj4&#10;HxxA3mxLozLJOmgoVJnIxXLwwHX/AKZfU/8AQ8tttnevWLCveua7hUBtuqLrDxQHU0UNKgxIxjtx&#10;ZPqERESABJ7SZgg0wd9Np2zP4Po17O9ybXc8XbdbouswtXgbrKlkXrdvS91dJ1N8w7TQE1pisdHt&#10;sDBUMaALJH+QEnB0dh2PI8bye1dbly3f3ItaLvq3Shu2GUHclTajrIKavm8ji2sMGtwTqgCoiaio&#10;jxnywcd/o2zq4Z7jt7nacuLtq1oS7uGWyS2q259T8tSbZU+mAINdX+bLEVidcZkESSD8oyknyODs&#10;3ezsW32d1mKixcQAJbKEeoVDH5j8upSbZzORFMG2lFkScjFagdYHgZmMBC2R3W6Z7JVLbW1ZDe7X&#10;vCSYVjdq2pIiaEyBiO6Bu4CpyPcCoKyZ6YDYbLkU26/prlwrZRUd4CH1XFxpS0rzEamme6ZEARhK&#10;AsQGE6ampqJyEV+3AK5bcWrCXGtNcNvcHSDatwqLbUsQ8tWk9hzmD8uJhKnI9xgGTUj8NDkelPtw&#10;GGW3uSG9ZAtsNrV7Itr6VxobSAigFGMsQ2RopMzh+wgYGAM5BrGeU4Ofk2xMM97i5PcWWs3LnrVB&#10;tXLbFke1a9PQzWx3BmMMA0iIpFDhFxGqKQWmp6Hzwbm3dMxY8XvbF21Y3KteZjaRFNu2VS41kgsU&#10;Z41GG0x/E4atudQEE1AOqT2j4UwNpmYXHK7Sydpuntqqk/m2zaEIl+8BqQOw1algllJyI6Vw/dhV&#10;DEEj5u0Gc4kAVGDOu1l7LzWb9v3HfcnbpcUNIsqb9y2yWgi9vqXH6tWRWBIrOIakkMBVlmCB/AAR&#10;EfHBtvXsWkFq+xt+hduKbimLarQelcdpn8wzCgUAgVjEuzdYCkgdoMSJgwQRg5+TWWZxywvuHiNt&#10;e1+oASFuLZZkVglxkLreBJESs61PWkkjFm6C4uqh0moiOsYODiux3t3h98uyAvA7sm96p3QuC1bD&#10;T3WiaVAgVIGZ6CITmmUVBiCPGhznB0117pLPR0X0Qbg5FN0t1i9oX7eqRf02wLHoEL8qswBk1mTU&#10;YQhAladNNDXwmcG/L+VM34V7K73RfAuesNwb2lgqkKHKadMg5kkzQk4m/lulVIYV8oy6x9uDg5hY&#10;fkeP5Ng1xr+2YqtwrqAsXdwwuAwNTKoA/LYiCCYphNq4ZZTUQAaCkCCwr1wW49E/3JxVu5tbG9sq&#10;EvKBuCouD8xjdBRQmQUCCJitCSIxzL6t/VX2L9FvZ/I++/qDy1viuE41H0W103eS5beC0XscXxGz&#10;J1XtxcqFAoolmIAxqa5uPi3ppLO69J1/t/qeo/2jft2+rX7t/e9j6Y/SniLl3fHbJe9x+5eQt3Lf&#10;tT2Twlzd+nved5/equpFBEbbbKTd3DwlhSNTL+Y/92H7wvqL+6v3QNtde77d+nfC3nb2z7J2V+5c&#10;2W3tF4XlefuoY3fIXRALMCluSqACp9Wmk8fpy8/l3u9/T8fGv+n8f9U/1v2ffsx/Y79Hf2VexL/t&#10;76f7H/dvefuMbbdfUL6l8ttrA9y+8eRs2wBbZkkbTj7LT+k46wfTtira7ha43mFOF3T2Tttpbtgs&#10;oe7eaLaJ2zF5hRQIMn4ATjXqz2Znbq9nYOx7Z2Fk223W6Rm0amKwfVWO8WWaCIP4z9kYLPFJ1DD1&#10;7a8DtE1HZq8QtlDcoCBqOq4AMzDEkmTQYF18enoGKi5vwyD9JxO1e2J9Ry62ANBq8rVhUgGsxgzt&#10;tMfTrwGHtve2bKHu7S1Yut2XGta3UAjuVfUAE+Jy+OC51kzZgMEzcPuQtlLtu2oU6luBA+faQFaV&#10;DGhBFM8MYTOl4yGJH+32lsa13G2VdKsml7VyblR6NxV61+HmMTK9utDFNd2IvBmQMql0VjccBQWM&#10;lrb0YdDIp9+NfC2sXXj6ZgMV+62t0Kbd57l+3cuFrYtKoIeNKpcN0/hoZjz8MMsXW/iGG9xav27Q&#10;urYe4LZBS1bUXO8L6ZgOR2nMxSMhTDKXWzkMRX298+kl/wDLGmWugqzliZa0WNNBWoY1kffUDFZ+&#10;jRtw5INq0rh4Vjce5ZKFjdXTRgenUYLJbxAxJXZ62U2n0tZHoF2VPQZdJKWr9vPvMggZEDEMBg73&#10;GPc1W7j3LK3bS23tnbm5esB8zba2Yf8ACSYBAwMc4yGKtbLWztx6dwk3r/p6g12Ciablpy1dJYEw&#10;TIIjGsT4oGHrF17tu24DLb9R7N9WYW4KHUbdpLlTn3KBmcQDE492ujut/dFXtkFlaADZatVChZVv&#10;44AYAc27zLdC3IQ3HButCMz6Stl6ECBqBnM4AYTe3O3vPZS4zK6i5DM3qXLagUi4sGIoKGv34AYg&#10;HcG2Aqrquu62numLiuLQPc4aKGYIP2Yus7qBhq3uLQZqoLVhxauoxuemGuvRkNzNGqpU/wAsW6zX&#10;ryBhFo7/AG126qi5uNi73ty5a+Bc2dxCSulUPcjChmqnFms2nHonMDE/9RdK3d1t09W9cFthauA2&#10;13rOne4t1AYAkMYAakzibSy8qGGhft7N0ZtVjb3Nybmxu39L23uXEAvWbzifTOqizQAeFMJrmZAx&#10;aWN1du7W44NoXbLXAlq+CpDW2Iube4UJXSw+VgOgxmzFwubgMTLe6Fu1ttzaVLQuMLjKSxNtbi6F&#10;uWwDJ1VArQ4li67WBiAd29vcBrhb0dzvXs27jUUSNdtSF7lgyCP64fgTGc31DB7bkbqbhrugW/T3&#10;12w+Tz6iwGbSaiZrjd1mv5uUlsvFDF/teSdNte73tXrFw37g1d7aCDBZZkg1ByrjnXXW8fAMaFOQ&#10;H6jj3R2Pr7gbhVIWFN4QASvnUgVHliRubY2melDFla3m43fK3Lu7uB7fHpcF1pVrmpW7YeZJ/wA0&#10;yY64s+ay27fV6Bh/gDYs8gvK37jes15ttZY6kFpb4Iu9jEA6hScwDSmC6/m7r68f+EMVN7fXNryF&#10;y8bZR3u3VUXGR7IZX7VuMtBIjS05dQZwZ7rrsGL/AN1+5P8AedttN9tnu2twlsWblh2Potd29sWx&#10;d1zJS5AAQmQBnXDmt+XyTaTacY4DCeC429uOLue5Cq/peP1De7a24DNu7qFePtWNRlbVx9TEzAVW&#10;GHqaa26/qf3hjAJ7nO05/Zrvdpc3+yff2Ev2Ntavbq7eRbgZrQCSUBAIZ5pnXFxMZcf1LPJMzjP+&#10;AY7tsxx/Pb7kd9F19neuX0FrQtu81wggPba6QfTUjujMZYmccvV3a7XuxmegiJ/t92Oe8xt+V9u7&#10;+1zHt/f73g+U2bi7s+X4re73iN9Zu221222e82zW7yzEyHFcOvFcd5db36cGN1tdtvtruNlvdvY3&#10;mz3li7td3tN1Zt7jbbrbX7Ztbjb7ixdBR7dxCVdGBBBIIg4+nP7b/wDl0+qH0qtcbwX7j+N3P1Y+&#10;n+341Nhtvc/BbXb7f6mcRu9qALV3f3mYbflbRSA/qC3eECrEk457+313zdLzP8fwXXy8SeSfxxP9&#10;H+vr8n50/wDkH/8AacX9qH7px7g+oP7cTsf2r/XbluUTlt1vOC4y/wAh9Hfct2/dJ5S1z3042lyz&#10;b2Ny6GD29xw9ywqOoBsOHYj73fRL9xH0Z/cX7YT3Z9HffXFe7uPVLP8AuOxss2157gr91NX6TmuF&#10;3Om/ZdSCpOkoSDpZox5dtdvHezaYrpxde/W5nx9P734pP3of8a/7uP2Ce57nB/uG+mG94325vNxu&#10;7Ptf6r+1zd9z/Sz3XZs3VC7nZ+5dnb0cfe0vbc7HlFsXkLRpcAnHXN040jymZIg5UB8cSWXonr8P&#10;x4eb/YvHOm47w4HpqroiywWIW4dESMiT0yjFPdNCAJqKTUxWIxR6V9u/p1uobulQLAthgHo5ZhW6&#10;QSSSeo8xOK66rMpnTWQc6zTAdc4Dd2tvfsW7ZvK9lEuq0C6q+mwdbRMRpkah9sgTir3DsgkUmRUG&#10;ABWY8fDBrSd20ld89pcZtOS3JuXfTCWWS5bKq7tJmgCHVpgzog0ia1xTerBdyAABCD5YUTJJ84E4&#10;PS9FDhUuWOP2CO73rxD3WLm4dV4KtpWUj5kVj6ZJoDEzjP3ib10k/jYwYMGWkSQcZ47p+CvR/D7U&#10;cRxtu3aVYsbW2LqAqHUlCigICSxZgSY+GWCvqCVWO0KI+OTK2msYba9wkcNuGG33V9L1xd3fuXEu&#10;MwkkONVs2WParKvasikEZmcPDSbV4VUsAoA6UqAP44qKK4bv+58WFFu9aW89x9WhAto0t3WeD5qX&#10;iehOeKK6gJAOr8THx8tWPO1MO9cRvSgu7hQtxLY2u0tADQqmIfQHqRMnRkTXzwxtk0tdaDBmCRSh&#10;gAfbi54XZd+4t161rj9uGX1LoUNbS9MGkqxIkmPlBMTAJjDrNOgROswFEnTBoR9ueCY4yh7TbJZ9&#10;e96z2l2iCHZ0a0tzQTuUuNUAlaqwNDIiMK094mSLY7fszk4CAXb9GBbcA767F500K57dS1oaLMeJ&#10;ri025i0gAIZm1QYinhPmcdNdeMzqjl3uDapd5Hdl2F/b2bHp6rLw+kmFDoQsSsgtND8Zw/65DqG/&#10;CDqJBIkiT8PKcdIijHAq+xv7hG1Hcvaur6ZFplt2YRApiDM/mD8QoMsO22lWasmUWKkimQr9uMy5&#10;1VUb/bXLe52+3hAu19LcX1uMQttgSQ7QAYrQhYzHhidauKnpJI1ACslVYHOCPDzxpGB5nZX943K7&#10;4al27OpCpZa8Ude1RdtvUMykFVHQifDDNxnuMzZhQVXM5mKH7aTiXpwLrjNvs9jtNht1LpcvXBut&#10;0xTSzi3bDJqtgQIgA6asCeoxHWwSQNJJDElogHSKgjy6YDR73mBZtbx/WtLtxtFtm2LhLqrgXALd&#10;wQltdQDAGuc0xMLkXQhoqD5jIrFanpijFbXj9fFPv7ZRd3vLjN6dthcIVr02wGGcSYDR0NcHrAt6&#10;1BGusDM+c9R5+eAi2trd3HKGxfJP6FSrm+qD0rgg2V9GgElq6RB6zhL52kWoB1GSAfIADOfMYC12&#10;LLZHJ7xrjBrlhbVpbSn07hWreu9yGDCTpZMj0OYesuNVy6QRpoiEnICpr5/ypgMx7n2N9dnxXEow&#10;L7i8253m4tJnc1yEJQAsFVat1Jr44knSFVQ0NdYMQTEDMkHoOlcBm1a/c326vXBcvWOK2rW1hAf1&#10;DgenZT06HxkTJjOJwHXUyqKBZykjOog54BnjN6lrZ73crDXty6IEueiboRLRLKWntAYxUnyphxgA&#10;rM9NYgU65AQazFcGddu6X0wjWLzPv9psdvpuPtrpa8rXT6pFyCbyXLXaVJ0rSrV8MMXHa3aS2NWp&#10;qgiF1AVM4LiXn4LfitjtuU53d8k62rtjai3bVbZYpYuk6TGiCodhX8JzrFF7d5fUZbQDHnlNPvwN&#10;pbMRE9z7G3t9g229c213VzUCrA+mHctatq9DQMFNehzBw2wOouc3Onu7SJoK/DwwWcTCdx5tLtLW&#10;1nRb2W3F5/07arZtHvuG3rA0rIJDE1NYAxaWEgWkoAYLCYy8CcHDyXNx8HHvdO+DXOa3U3HuNcbb&#10;bTcarasGLSy6BA71oxbJQR8FG4NTNEhe2fDTJ6df44F8VnqrrHC3ttx212r3it7dXf1rQCEv+qoC&#10;pbt3J7RLaRXLxOAABJiS7HLIycwT5YMW5knwSL11Nxuls62Xb8bbyaADdSzGi4rD5gaATBiOmJKK&#10;pcLkqwSZ1E0yjBGC5DdXrGw3G80Bd1uVbb27Q7IBuaWh1IJoKriYAwDkjKSpyHkK/wBMBzW9udru&#10;N3s9pa9EAlHv2Rqd1ehvlFIgqpHdJiJGeI7lmUrqBLUPSKSQMBsOK222tXv1lxVWxtbbXlLs5VmD&#10;EC5fuRKkgagtYWBXFjtlqfBVoSD4ZHwywHIve/IK9hLbAte3e7F1rIvIvp6nJRhqBLVIYKPw0OI2&#10;4uFS7ecRMUzEE4DZ+zuL2+42vH2fTBPpl66rt0PpZSwW13lm+aOn2Yo9xdTQ3Uk0AmgM/wDQYOum&#10;tzK9Qe0eA3trfWLyMVtWbCCsIjwQNdtTlH/rJEaY8RjM8iVFs26AmkfMfKn2Yxv+V3j1x9Nttfvb&#10;7b7wvca1b3Ba0SDZW5oQW1N9ugliShoDTIAY1P0843uvbpgsliFEUBoWIPnlGGmexy822bI8Df8A&#10;LD9WH2nA8P7H2W7ur+p236jeKu4MPoLJattbNSAV1DLVmfDHWXXS3gGUgycj8canRxssxn1fAfY7&#10;p9ztjalrhsXkYhWCswWCnpnPtzkfZiDcbTMyAPCvlScM84R2jgtk+6baFZum8FDhlhIMa9ZiCQeo&#10;rlGIO4uLpDV+w1HjijrHtLg7icjuNioJZtb6tDMHViVUOep6BYjxxVXWJf8A7XkHqTTKJwHe+IsW&#10;l4qyCT+p2L6rc6dVpLdye1IkAMH1jrERiGbnYy1lSDWuWSxgOm/7Ox32y3aBBY5HbPbdLd4AIXt6&#10;rt31MyWknTHWlRiLfUHTcXVBBJPgWE/LgN77S3N/brvOJutYCpetXbAZdV71LJ0jb+sMyJ1lyJJg&#10;GIwwl0qHtLIkFqg+Hnn5YDQ8twm23tziuYuhbrJuRsbrXbttrdpUBBW29qTQ0asdBg7V2VUiM/mi&#10;C1fAxlgF81wybbdX9qbGgtt9Tbf1VuWQnpdpS5aFdUqGMBj3A4O8VN0En/UWhnIx/PAnxV3ttbg4&#10;Hci3aBfit56oED0wE3AW3oCjV2ho7upE0xDe0DbNJ9MzSZIGR+zB07s759K6hsOY3VzmLTrdFpOS&#10;svti1xrOn1SveiFRWYgFpyNMIW6pAeZkKrECRJFP6Vwa28dtzlK3nDbq4m52bWDZG2e5uNraMBym&#10;oFiFNCYFUmWA1eANZublLiqCQsMYBmcoGDpJiYdh9pcX6d/jt4+5to1y1c2r3HdCDbpeVjaILR+E&#10;PJC0Ga4rG3Pp6XB7WBBNQTHa2fhjNyrrdn22+/bkNpdtrcuWmtXEtAq9hNcXLDWXERUiVjOpmMZ7&#10;kdw1y3eIJ1W3lSomBNIXxE9McrbvcN6zl6L+nvA2eK33GE2Bbsb3jjbdNzpQtf8ATDX5uj8LN1Aq&#10;ZGMVvnuC7cFDrXUpgyG8SfHx8Md/yz8HR6j9qbbbvsNjBZTtt0bF4FkKNbJBa2jAUStYE08sRVcg&#10;WTMarZUiAFMDNv7sMzHcNA+yW7c36IiuF3auCCGYMCCumtT5xHU1GGNxuBctW5aJFxQPI9B5nLE2&#10;lswqx4fjbuz3+7cWjcQPt31IAWQgeobr0qEkZxmfhiBtJ13mYUWR2iZCjNj4AdMZ8XStbdWr9wm0&#10;tnj0tONdz02LXGVNDXjqKpZOVesxMRiv3VwfqUhiV7UOkQxk6mAnLF2/LVjT8NtJ4i5qthLoS/cU&#10;tUDQuhWciATAkz1pOLKHKkVGpCwCzPcYHcPLocc5rtdcysS8904ZQ3Nul+XYM1u4tpmfRoPpjWYB&#10;AHzGJFcuk42ntbYepetDQTJBloqxbP441JxNb68/wZ8m3HLy3+4b3kOG9v8ALbtd0m2Fna3F024O&#10;lRZLQwY1Vs2ls/AY9Ve2tiu321ttMEgEyBMZCMbzy8el7t7s/GH++r6p3/dXu7f8cN2m4t2909rT&#10;admlNQcppJ+aaGD0iuNBfbp0io/jhbiyfFfJ3T8HjP2htUQWXclmdg8MKhWGkKEzgGpJyxWXMx/Y&#10;CuGecOL0PwdsXLKElrtvWMigd1DV+WnmIyxX3G8YoM69T5Yo7LwtkIbdzbohnQC7MRbuNUpaRGHd&#10;AB1HImcMNUUhjWADFftwGs2+3vM99VLKmtWZHAIXti7ZYipelGmOuIG5uVC5TnNZgyCvngOuezOH&#10;W5ZN+AbaMjEMhU6Ftk3UvFhWsaoqaEUGKt2co8ikk5kzPSOnxwHcNlt9kOT41UW5F3btrY7e3bZS&#10;Fq6Bj+YWVewkyMsIGa9AQQY6HofhgLXcD0rXJemjO4vJ6T3QguC2VJUNeBhnM+QFcI0ybkeBpAM1&#10;kk/HATRvEs7Xh03QuveW7ca5N1lgONVu7rNQBMMCcq+WCt2wdEjqTUUJ8J6fbgJHL8zurVrkhZul&#10;FuWVt3blqbRW2ywLo1EzqiJQdJznFitsd4AYDTE0zYZNgOP7rmryPxd43kZxvQLgAKn0bL6WayrZ&#10;sQYZpAyAxEWyCon/ANyBpg1GQIA64Dcbn3C1vc7lbbsFvcc4Km76mjQdVy2GbKlVrlSTTCXsH1KQ&#10;TH3dZGAm8R7ltf7ba1qFNu8HJa6txltulRB7Qe2QDQFTPm2iMoYEgQQUg5nMwcBectya7l9o9trV&#10;31rT+sRaIW0NMK9x7ZE5BnAEjKZxLur+SHIJBmnzGDQieuA59xG7Lc7uuMNy1bdGRRufU9JLhnUj&#10;hLkMpNWJgyKHPGdbR+vRO6KyK6pg/wDTB15/SevNu2+P0s3+89S3+qS3aT1dR9Aq25tqF1xnQt8u&#10;cLUZf//W+hRNIMgT+IgEEz984+vv0lLt2dF78q5auOAoDLBS76ZLWwhegILZAGJyGGzIBIqB4mlM&#10;h9vWuAsLcQLLsweXKi2pW5aa8Tq0GgoVpIIYGfIN6jkZPnIBPUCP78BaKgt21W1Fu6+tvSEBRpAW&#10;4yrcgqayNMST9mCOfWTOcQK5duAdRQLYdrqGBLMEYvdkFUYi7VWp3MT0wgmjDz1eUE9fuywE20pV&#10;7QDBwloKxJDXLjKpAKse6JM1HQeGG2ihAk0oMiZygjwwE+wGAuQQLZ1qxgTaAh0BuAkkgwTEUwnp&#10;OVTABkZVAwEhUliGBAdEDP2qsvOi4xFAWMglemdRhJrJmY6xBouWAkAOIbUyQp1W0ueoum48G6rA&#10;1GmIoYPjhHQGfl+yYFQIwE4EQUFtyWVoCZnUAA/dQVqf6HCZOZjMxM5GgP2YCfbAWVBgMtv1nA1M&#10;7JbAM3ciCZKsDTM9BhvKDnAipA+AOAmnSxZGZbet9ZADCdZ0lkVc8jpgV8DGCaSIAAJaoA6xUkf1&#10;wEq00XQHYhI029TK6kFpthXjoCWFKTBjIMsRWgJ7YkwFpMHHC9aqZaW5TQ7qCtwfIHuXRJZmtinh&#10;JkeEAVGC6zUGRWIBGUEYintUqloNPa9CA0s8MG1IB4mk5giuCB6iQQSehkDwAwCyBoLOQ9oaLZlt&#10;Ol5i2ahoPUdPjgiQTPSZ+AIyrn92Gah5Lb2lQqpUldOpTqDwRLQpkU1aSDEEdMEZiJI8ABQ1rPkc&#10;FP6QbjOUcqtxRqumilEKwzx8wJmhIifjhJ8jPjnT4nASbRfSvYo76AG3bNxWajWmeAQNJgnpU1Iw&#10;kxQ+B+MDqRgJVtGT1P8A42azJrTQSAK5gE4SrGIJnp1gEnMAfYcA+1pUcvbLWICuC0DV6a6syDOR&#10;7oM0IjCSaTMzB8DIMRPlgHbdtyWT0JfXB0E3Fi4fURwDWWFRB+7LCQprJMTELNTB+aaxNJM4CZqt&#10;6VcKkgMy3GVWKVAOkW6SBLUilc8EKj5gJiVgzRpH8ZxFkycUBW1qilE9ZhcFwQLhQKxMVAFJnLxj&#10;AiooQYmpU92Qo3SSMRqcHVhbRtsbXpnTpKKyDQoJfQyGuZ8akYLIxWmURBoZj7ROXlgpcErVAIUG&#10;6xo4JYKvqJTIGAoaszGEMe0ZfiEGSSDnlFfDASkUeo4RWK9nemhgpQlVEkHOmqBUgDBGQCCTWNPi&#10;KzFQeuAes6WMC2gCMUgOrWzpXQ7AkrDEZrlWTGEFZMCYpMAmDlnPXripyeFw2wC3pm6ysVBIC3LR&#10;kKVQzJAnT5/L4YKvdJAqRUGPCCQf44GficUj8sqCU0rphtJPcWdmBAGqsMB9+cEZIpUAQTPdUxAU&#10;5/fgXmFlQhWU0/mloyXtBrcPTzIBHhAwRAYgAMSDMmCAC0EBfCP78WXH4fBTgcWg1x3toulVWWZG&#10;kDsL3ZI+aRAkZjzwRnIM0TkV1BqxpkQR8P5YvdrOkSdCSuTOieoIW4/qBAouCbjiRn16eU4QSpzB&#10;ygDqOsmM8a0zZ2y4WJEXMhpYEE6gNR+WqqxqJB85g+GEMRQgCWzp3R1Bk/wx0ks63KlidWkgwFWC&#10;CShOY0gARBETIw3qEDrJmnmNMfbEmuNKf9MqYcjSFJGo1VUaWuicwpORBEUphJBImK1AiaREt/fg&#10;JAZbdyCQi9nqG4VLMWUj0whkwc+ojCCQOtcqVgTJmTQ9MBKRXICsFUF9RXU4RnI0rbUqO4BQTpGd&#10;M8JmTSSIahHSgII64B02wqoNCyTbhkZ/yCwYq6MKgwJpIE5iBhJmSGMnygSRlUT0wD1qIT0i4RWC&#10;rJDKqtC3IVgGJJq01BzwkMYkVghWkRnmSB088BKayNQV8mT1UKlioEi0AbgpBJiCK5+OCmdIAJIo&#10;zGhK+M16ZfZgHBZZW1F09MG09tVJZQ4BVwFp2mDIHSaVoiZJrIyBAMCuYYfbPTAOEgGQvpljrZbp&#10;TW8TR7TwQwBBALDwpAwBINW1EHTQk9KUJ/p9mAWfTa3ItlVe2WkhVLNqqmu2JkgiCDJ8Rhs1JI0i&#10;CRMGW0iACBA/hgJdp1VXV1Yyis5m22k3CdfpMZaBBU5Einnhv5fjDFZGYHj1+3ASluC5rAUhVdEc&#10;iGVSyz2hRpFACaVpTCQREkx0ppOQ/tngH0tupXRbY64u6XVkOtjKEnMk5yKUzimAYAyIj5T0k+B6&#10;4BSjUdThWUnvtppZhpMsEk0DQJNZNfPBdKUgfbArT7QDngHdYdlRySrMREqR6jJpQqRAJAmGAPXC&#10;fhkBmQQPIecYBUGdJgHVRhcDAWw2os0/KDRhPxgjCSwFKCmUkz9grgJK2CE1jNjRjoQaWyqSBBrX&#10;MCAInAnuWdQBQxM/KRWB/TALS2pskWlUAXFB0IFLEExqDTAHQjPzywRAK9RA1SKiNNSAM48ZwDid&#10;pUsAouELDAqyvr0qgcjtLf5YmczhEBYLNHy0ykaZNCP5YBcuy3VtoDpc6XZtQDqZTuU0C5dwkVpg&#10;PJJoSDGkjVmRFCSP6+BwDtlURVkLIlo7GqrVe4sGhJjMUyBzwgyKAiQTAggCDH4cA5bIcq7rdIdV&#10;LsHBIJEiC8GAaiRQZZYbP4jOklQYI6T1zjATEgBAjB19UlyjRJjUWV6SBnHX7MJoBUTA09oPyz4m&#10;P4YB5pIBlFqbihyCEuEjIWxI1GgBkePjhuRlLGRAgR+HznwwEm2h1F9KCHJcu+tbhLCKLQBa1rXC&#10;CZJMhiFlga6gDQ18/L44CVbE6QRp1klShAKTV7bxQAgVPXIUw2DQiANJMmmRmRIxz8n5S9MJQQak&#10;ALkuokHUpUjooYQhrIpFPswkiKz81ST3CpkifLwjHHjGWZj1S0di4CogZWVQEIRiUUQxUZaurePh&#10;Jw2QRNZgAR5RmT1Hjg1NpOkPoQ2jUApOuGIJa5cBOm0y5gk5HxoPHDZND0mR3A9JUN1pWMV1Sbak&#10;lKguxkhPmBBFx7YoCdQAIA6T1rhtiayTEiviQagED/p54CRZhtLKCzFGGlWlESQCCSxEg1IJM9IN&#10;MIMiI/Ee0ZiT5H+eAlLpOsHJRpLaghIJ7u9aUygAx8TgfEyYr1HlBEY3NMzOUOW5CBlA9MqAK6XU&#10;LIBYEkilFjLrGCic5kzQKy1FIx0nEwHC5WSNJC/LrcXD6YmGP2/dQYSxowBPjUGV60iuRIy/jih6&#10;3bJZWbSSZDBGbv1Eg+pqmSCB5DLxwkTPQgUUZrJPdM1+zAO0BoGBker0ulM0AJMAEmZzP8iqKyAI&#10;BDae6I6EeA61wCiAQDBYzVC0hjqmNGcmJgAfHDRUHVA0msk9o7jAMTM+YzwEhWhlUy4YyEBLdyrq&#10;GstSkkQRTxOEkkGSIWB83Wh+afPLAOCqmC2qclmatULpMfKACYjAJNR3GDPksDMDz/pXAEAoCmih&#10;hA7vm1EwJIGWRnCqMIUS2S1bqZPaMyB0/jgEHtFWAtBix+U6QKRn26vCPswgmCtZJgVmZExnOAdS&#10;ouE6gonp/m0g6YiZ/jgyQR1kyrAwaD5tIPxzwCtJUhTASFuK6gmtwGA2YBJAAAGWeGjNDUmRJP8A&#10;3GJjr1zwD1pgsgggAtpCpVCILIHzzasZ+YwcKAdU/NAUr9uYznrTrgB3sbYUK2lZdgQG7e2Bb8RN&#10;DJwcnpIJaFNDH2H7sAnQkMlxu2FZ1UsqyROmUJrIkjBEwxGeYBDQRBiSTJp8MAq0mu2ZZAaMUudZ&#10;JLaQI7S1T5+Jwk1zzaQaDpQEgUn7MA5oVWCL3LbbUPm7mIBITNojr4YIGKGswRGZ6CCfswDoUGHR&#10;dIBZTqMr6ZHcGjzodIEGnSMJYzUgHOKZTWn2eWAcQEHSCbbOqnQWB1Fe0qY6zBnPx8MIAicszWPE&#10;yDOf2YCWSWUEAgBVNIOrUNLLqJymoM16UpgpJ1Ayesha1kx5YAxb0hTI0sQCrsDI+U5CCMon7ThE&#10;jISP8sT9pPl5dcBJhpAZUYsX9SHB1NmJBGdZ/wC3KuCMT8AuTBpE1DA/dT7cApJYFtMlmZlOnSFe&#10;JJGkTTqP7zhokAsoH4lJgEdoyjMnPofswElR6mhiyICrqtVqepIAAUgjOJ64QejEUmIXOSJNBUHA&#10;OgA67cyw+b1O1IUwuk5FTBiszhsmQT1iGJoV1CmVaxGf2dcA6VIKqao2lkgjS+gyWAeAQJDGnwOG&#10;2br0+WYqYqCTMDASUt6dIUrFspdQFiFAbMRU1iRJ/uw0xrMQRJExQT8RTrWmAl2000Vi8jvqYmJZ&#10;e0GCJ6eEZYAgsVJmJLZgR4r5ffgFwQEYdoYBUzLBj3FWLDPwyHjhrUJGZoT0JgCsEZGtCf6YB8Wz&#10;pjSASyJE6Rqc1Yg0I+Bp1w2cqHMZx3EtVWzp54CQglhIkKZYEnTpFGWgy6/bhBIoSHlaa2WQZoBJ&#10;6dDPwwCx3FQSul2gIpCwB3SFFVNZAERgiM9VQwEwFQT4ET0r1wDgIbTpNEYrbPdcoDUKxpJMAmIk&#10;ThErqY0ORIooGkx3TIrkSPuwEkoQirRYlQSCzMG7gNQgz+KOuYywhtIgfLIaAPCJqeoMV+HhgFqW&#10;ZmNT8pL0VVMwZNIM0B8PHDRZSIAikDoFMVAIk4CSiOBrZp0kFgVqU1gKXV8p+6kjrhDGBXIihUGY&#10;mdJWZmMBIQNMkAXFY6w9xYUgVYNFRJmBTDZ1ajKV7WnunT0jTUGPH7sA92KAFeFUsNIUBZI7pYj4&#10;5U88AydQMEhlMgFdRitB1+zAElNOlyBDDPUYnUIb7orTp44ZY9qx8oOVCYiKMuAkgFmYse8rNAAu&#10;rMqUYCvj9+DMhiAJIY6dRggN8ylgJI+OAUNLKpOoK6AXCBIJHyHSSIJHSuEii9SYofNsiI8TJ8sA&#10;ZEMQsDxn5YA7g5JqoHbnhIljFcpJCkkT/nn76YByNC5gnWQBqTSwiSUXyNIINfPCdQNSYqGPZABb&#10;IjrB6DAONbEAAA6tSlg4YnTEw1BIAqT08cAk5TQHKYrMHKv9vDAF6YQSEjSooQDPW2a0IIEzHh1w&#10;QgArOkMIFAZg1zj7/wDpgHD6hZbphtDi4VHZqLLBkqMwYEZHplOClFqVJIhVIzmQAhgZ08vjgDh3&#10;mDBfvYHTpUROo6jUV8DGAwJ7hM5yek5SRn5nAGpUSr6QTI0irOAPwhhWtPA5jBSe4AhDIMHVqYk9&#10;BAg0nAGdOlWaLiCaqVKqiCG1NJkVGr+8YR0VQDAJgSASRVj9w6f9AeAq0lEYhAzKs6QT+UD517TF&#10;Og8RFJg5wIg9TKkeJ6YA1IE1EAL5fMvYynOBQmkDr0wZIgQQQRJmYACwYiJJ+GAQoJfuSNLaYQjU&#10;zMSZ7wQAJA6GPsw0pkMJyIJ1TU6axNaDxGAkGdSEAwweqgGQ1ySGgCpMSRQH7cAxNAe0FSCZzNe6&#10;Qa+GANdbAh4EsCDlCASs26rA6H/rhoAjLT8zAQAFURGfxOAkMw+Ui4aBzqkvckzGQ8CP4nxwZVgT&#10;GlmJrQhiAZIj+lBgArJAnWoUakJaVVnJAZyQSDNZzHlgOdMVY0nUBpkVqxE5UwCUTVrJCaVNRq1K&#10;rAioB6HLP74wgj5W1GSJrEytRQGB/fXAPI9WovY4WFMBQaPJIBP/AHT0pMYdHTxL1r/ANq64BnR3&#10;EkhdNknxGlTqAKQKD4fbj0H9Lo/JUqAQwMQREmq9BEfbiW4c/J+V8vf3ys9rgeXvWXcl9ncNrSyz&#10;qjtYAzXVFMs+kz6XUimQEUpWgoYxXxvW2vzrX7F6/b5FbguPukvm4uu2wVbbOReRDbADGZ0mDFTF&#10;cTrN0jOJ8RJXyP24I5T7o4D1Xb0xcIBLMvZZKypa+iMSQwAnuy6QCJxILgkxQQCRWvbI/tGAyVri&#10;m2+129trcuSSrPqkBtwPTd1cBWOQjwqIODeGUEihE06dCSMAjiXv7Xe3lslbbIUtqzRF9tZvLpgD&#10;Xp6EiQTWRXFWxUM3UHwBGdTmcB3jbI+547apcsut60zXGAuK5uCqyoA0gkkEEGeuWEkkiMjUgmoM&#10;VA+7AS9pbtWLN64xQhmt2rkFEJ1E69d1RKtSAaMTQTOHlYACYPl406/dgM1u9o+53Vy16WhmuqqS&#10;EYqNNNLXR2kzLT4RM5vC7AgUpqHiQaZHAZjd+17m63VwekxV7iba4jJ6oRgS9zUQCD3RMk555Yae&#10;5rBEU0lSaEEfDAaDh+IXj7lm6FvG4u7sujKqsSEB1B3IJe3GSmgFSJGIjWwYIFAAJg08K+ODpr5M&#10;STDe7XmH03NtfNpHvbkzbdmYPAgqYglGJOkTI+FMSbUgdoPykEacwc1n+WDFublj+btWd5cFvcuJ&#10;Xd2SqvdIYkqbguLcKywmVuhjTzNMGWFM6nI+Q6/ywREXbuj3C7WxpQMHFu46spJIAVVE0YnVAgQD&#10;PU1Cw9JEqD9lemWAXvrra+NYuqlLMr3qZNw9oRhRpMAA0ORkVwwyyaZAH5TAMUbPxGCy4svwaHbb&#10;2xt7SqhC3n3Fk3vVRnFtGchLlw2YXSjysjIRIEzhoqAAWoZgeAXMH4gHPB218ndcYaSzvn5Dct6D&#10;G8lpy7m4wJutcQW7to6SdQYqsVpPQmcQrrgBgK0IgAE/GMHR0fiNiy39szoVLXbTuHusFuOtr0mV&#10;7pJAKZSMhnMTiGIZaEVOcEmBFY8zgNoxu7a+6bizdT0rehi5UMbzmltDPYFX5TIkVJwp9S2XUCCB&#10;JJBn/wBEEVH3YCNxlm0/ObG7BUNe/IFtVNtofSLiqZBHjQBc5rOI1jvDETMTUeMFanEnMyNf7i07&#10;K7tRfIALstv0mabOhPzD2juAIDDuk164G2EXHY1rTtIJUUFfEdRigvc7jccds9mGuW9CoLsXUeLp&#10;VbkXLYBJRqMlQa/Lh64wa8QAIRAYiCPsnrgKHjdsNpwu2uO7u+43RR3Vw9u6qPqB9QKpUoDELWOs&#10;E4L03AWSamfMactU/wAsA43J7K5uNzbtIiG1ZKku2m036g6bugKBTtkMwoZ6nBbe8VuMVoZjuBBk&#10;GvQ5YJtMzBz3H7fTd8btQytetnaamO3uWjptFCyMtVHdkaEg9Ixam+zAKBmTJ0nwrngzPHrPm4zY&#10;9t7PY3nueu1Etmy73gNNx2IIaFIE06HzNKSJhCPBTHj5drSevhg4Xqyq20O/tMQqN6yJcVGe7Yt9&#10;5YlLyQDLAiZk5YiuFC1AEmkhSYg/LGD06ztmG3443G3TOhMojG8yi7bQ3lIJa96uZFajrOYjENUL&#10;OQvQiNQMSfAE9KTgra7jkre02FkXlJRrd4ObblmLMRqe7cgVahQ/Z1xYelpSVMRmtAokZCf78HLu&#10;7t5r8K5qvNm5yujc2jdf0l9O4ra77E3dBuLaQjRAALQCIrmMIDMAwA8pMTMQIGDe2stlvom7za2L&#10;l21u2Jcm6LjKoc6k9Rm9S4RJAEZlaZxGJ2zDBg00kH4r4AePlg477906OafUK5Y3GxuWNC3C1u4D&#10;cuXQwZ0GgbhjloqQPskA4022uBiJrQEj+UH+eDDwv774obaxItxqN0AdjdigsS6tQqwmCKE0IpjY&#10;bNu1RWix5HrIxM5dPFecPm79UNkbW5vbiK/qjoQBwyuxOoEnOJiKeAxnefsEjWIGk1Px88Vjadtw&#10;9h/tD90pY1cde7vV2/cqsmkraPytlINZn7sZbQQpkmIBzoKRgj6Dru0febdrSh3a8+ouWV7QnWEI&#10;YUiCAyTIMzmcQr1CwkyVAymViCafZXBrT88dG9r676WDo0W9vv7t02xdUEOG1i3JrcVRMK+UVGBY&#10;0mv/AKIn4dYrg15Lm4+Bz3bcuLaNli6Lda7dUJcR1UmC5uSoyz0qDH8cP3Fk+MCpGR6kEfzj+GDm&#10;yvC75toCLbLbbW6hX0srXrRCB1LSSolih1TIgDwgNbVaEEkmDTzmpH8Bg7ybYmL/AIOr7Xlr91bb&#10;Buy1buOpEEXQbQVFt2nIZ11BjcaIUEfDBh1JAzrSsGfhg3te2ZR32V+0tzdFhZRUUvChxRe/U4ip&#10;mFy60w/C+mAK0alARWTR85weadYyq7zdXObuXGuo4Xc2vTcafzQlvT6Ya3EaQSTkXMyOuKW4WWJB&#10;MkmT8COmUYPU9I8TZ2+6LKpRGtW7LFbak9oZXuEm+O8lgD5ZKTJxK2fdJIyoJzAAkACYpgm1xMsR&#10;78u3durHaNcZSlu47qHZQ1+4UuKzFQxXTLATIw5fkGQVitQAesdcDW90yq/b9tb2za26OrOQlpPV&#10;06/TVSbgZZGlmIoxyqRGGS3aiQF7jULE0mvXxwVfbbb233O93MtddLKC/YFw9txSbbemHoO7LTlk&#10;cNL/AKkaT3EmYFRGU+GAtdwVt8egF0m1s9sgv2Tra2ql9LW1VlEuCaQTSSCMNbiTpFemeUTJ/wCu&#10;AvPa7WF/UXR6Z0gtKgFi6W/SFs2xUEVhMj1JIjBKvp1OVZJMDUeo+zAKvX238bTblSytbW0iKty4&#10;9oNNy27sVPaTNOhgScGbg0ATJmSYn7YwCrPE3be93bFVFo7cJ6evSAQoIVmJAWgMTU9K5O2bhDMw&#10;kCPORToGzGApub461c2ljbNouMCLQKqBaY2iLjKzWzpUkZMBA+JxMDFtJNSJg5T9gwcrrNNbfi59&#10;udhY2q7y5ZcJqNtXY20cWyi65e48krH4pqTWkjFomlStRNKQZJ64OLiHKNf343/5Gm1+ZOq6vp27&#10;aMWVkNyC32LmY6DFkGPotpGZXJdRmZJpgOHHZge4rVrdOT6Nq9ca9dc2ptLb7bTOQ2tYJB1Q0xNI&#10;xKtkxFKyPKesnxOAwPM2doNxre44cnUAwW2oRxCsHNShNSOpnKcWNh8/MGpPU+P8sByX3Tx7v+m1&#10;zDFWtW0W1+C53gKggyKkGSAK+OJUhrcV/h8euAwC2dzY5NpCsUV1VBbe4VUN8qgE1mpPmemIcwzn&#10;PLykDyGA6ObTHacanqMhBZ1nuNq4FB7z/mIE508JwkHupXp4U8sBKuWNFhbY0IK3Ft6yulyzE+uW&#10;rlMifOIxKuVSKGgBJGdIwGJ4VGtcv+pHqW43JNsBiToe8O4MejAHOczPhjH76yqXDCipkAg+E6hO&#10;eA+jH0u9xbjf8VasPfb/AMe1ZT1rF1NCOHBFiVg5VlelSJGKi9aUgggsaEZR55VH2YO2u1tky9F+&#10;3eW3Fm4rJcQW7r3UuhWdmFP9S5cZdJEVkVpIFcR7LHVpB7STIH+bw8aZ4Om2vdMNBzO0s7iyVZC9&#10;60vqWrlwXEX0XYCXC0Elu3qfDwkPaDgEgxkYMfCIwc9N7L2VQ8ZzN3bXL21Q25uXBoBQCTaAt61a&#10;e9hHbGUmtDhiFhgTDAyIzr1Pjg6r5XuJdTdaHuWnGi6WRk0vbPzqUqq1Mt4mhiMNqQJUg6lJ7jMD&#10;poJ+OAst4CEt7qwbSWr9m01pEhLlxv8AV9fQoYSAfD5hXrhuCjyJk6lrIWPj4YC0W8d7xl23f9Mr&#10;baxduKtxHvKVoQbbDSWESHJM6gB44PQdY1k6StSQIJOYE/wwDC7q023vLt1QblbiNYsq7E+nbTUj&#10;VkBlqTApliXZvhdKsTqyAFIDGAZA+HTBz8mt2xhiud4C7vlbc7aLVmC7XWc/nGy4U7fVckAMZIAI&#10;k1ikYmsmpQwE6pMxAEdBGDlre3Zzjacw+y3t/jrpYPtITSbo1fmksrquaoFBqqzpIxCvLohgpgdt&#10;B0zmR9uDvrt3TLpHtzeDkPV2d7e2w1sreVb5tgBCkFJGpkQUMgzBzjC7J12zBk5wB0Na9Tgxt9O/&#10;d8VT7gsJxvLWLzWmW3rUD0w62nuHSikKtAdRWuZHjBwgpMgGJE/KPl8RIrlg6S5mVyeQKC0xVn1m&#10;2PUDxZt7gAn0yRkCTUqIB8xASoKsIkLIkACkdY8MC3Fk+J+9fXeWGV2S7fOtLdx7uqzfW4upwrKp&#10;qBqBJEnFjZugAAyQwjPqRUxg8+2vbXJ/c/AnUd3ba0p2ulUUKqva9NyAh0nVBIEkUK0Jwm6i6w3g&#10;MjWJH8cF037U3g+S3D7C4WRSHb0STNtjbLFfztdbZXxU18MDTI1qFJjICCT9uBtv3TGCLm+/Rbm5&#10;sN8+4Xb65D3busIribKIq1YsZoQAAAKzV+3pah/DMg1AIB1V/mMjngwyPMJvNg24UO9y5eNh7F+0&#10;4T1tpeANq4GgEqF+VqRMEAzjin12+ufsD9vvsje++vfPIaLSMdvwfCbRkbmvcnLAEWeN4vbEzBNb&#10;t4jRbWST0xrXW7Xh111nb37dP7cfi9yfsy/Z99Xf3je/tr7F9o8Z/tHC7CxY3f1G9/8AKbN917Z9&#10;ncVvCr2r2pQF3PJ30k7XjluhnYa7mi0HbH5if3BfX76mfuh9/wBznvd28Ow4pLt7a+1vbG0vXBwv&#10;tvjDL29ttkkepfcH87cuC1xvBQAPXprrpPm4b7beW9s4j9qP7ZP2wfSj9pv0v4v6W/SfhRseO24T&#10;d89zu8Fu97i948+1oW937h9ycgqg3r9yIS2ALdlIt2kVABjk9vj+K9s2XbkLgv7koUFrbldZuhdX&#10;p21NKjNugFcXOUmuvimLy9D4yl7mNzyF42rRNsVCbW2p0Lnp9czQaupqTMDD15Z7+7mBiLd2u/uM&#10;Xub50RFKMqWkgvcGS3bsyqnKBE1Jw4Y+q82hhtbosIbe5YXWLppuX2Dr+XUOyL5/KBAw69DPbxfU&#10;MRGvbe5bZDLI7SNSvbZSCQw0Wz8oFanBm2SXnkMQL1y0tllvMby6inp2SfTSzpiynpI2RjM0xWJ1&#10;5DFPbF/U36e1Y2221FQui2L929qkq6ONKr5sZPgBXFQMWFjkXYKlu9uZttHqhLC2LLBYKm6UghSa&#10;LbmPGK4mI13bdJQxabfmDfKJHIXtPq3jet7S01hgkemWuXlqxgxFPsxMYb1326chiyt37195VbaX&#10;EGv0tzf9S8dSwNG32oMspNYaAPHBrObzwGG7u2vy1x/Vs2gzQXe1tbLC3R3c9zhcxMVw6GNr16Bh&#10;VixtLgFixZuXNcoXWy9y2GH5jO17cEAg006euVcCYs4DDz7BVorsjekRbvhkQhmBBCsVo4g6l8K4&#10;hZ8OKGIh4+3K3r1tbrhVa6iBhcvG2CqOHUAFu4EgipHTFTEn1XkMK5HiVvHYgesF21xbt24pYXkb&#10;SDbF69HcDQspIiM8M4LrLihiXvfa2+slvU9dBd2rbq0+2sh9u9xYvC7tws6pzIEnxGLkvhsDGcvc&#10;Feuba9ftqL90Aboa9q1t7rNKXDGaO3zQKmBlhnnhn9O2ZgYj2djuAjrd2+kqTbVSXtG5dW32BCR3&#10;AKQa9fPDMZ7dgwwLFwG4Llt0Zy1uXsi6FDQiaWWNI6iR/LDJ28ZvAYqdxxLgXXi5Nr0ra3LTTeWx&#10;eeZtowB6VxrWybcs4uMhiHd2u7tl7hlYsW7Fn1OxzqmG0daGTBrFIx079UDED9ISw2wJU+tbbReV&#10;mDLbX1bptlsw/QyYywu8nQDEm0WtXk9JPmtt6DEsxC2nKXttcaoJz6ZdcZ7/AJGAwf5QtXrVsXtJ&#10;F0beCxvWfVYF7dlgZIUiYn5csMd/PQDDj3rq+ltry6be5t+jcKQIvhzcsbuxqoQ1JJzqIxvXGsxk&#10;t+IYfPqrf3TC2Ar27K7hJ0lrwor7e6PxkrIFcz0xLpm5Awu9ftWjbu29N2ypTZ7q2FW3ctpdYX9p&#10;cFsnuKsGAK/zxP0/mZDDG+/ULtd/YFz1Ta3lvkLRUAPvdkw9VjYFa2yCStJg43JiHpgMOW7iG7vd&#10;vt7uq3yO3Te8fdEi2t4qr2SzGT8wK06Y53O0z8D1sDEvZbtt5fUgA3buxfZ6FJUJvLCHXYd6AmQQ&#10;cXs+a5DEzbb3cbmza2y22S/tFe/YdW0sX2zkb2woIoRBJAzzGOdknMuWu7iT4BjV7DkBueReV1py&#10;XGNeLJQs62jPbn3ESOn24zh013ztgMWew3HrcNutvbJu7j1Fv7ZtPe72FLegZ/FEgEfHBrXnx3X1&#10;DGW/3Fd7Y3dpXui9BuWrVzVaupct1YW9Ug/AUicXDndrtOQxejfbfdcfsNta0Jdm+Nwt0Kl782Iu&#10;ISQSJhRFMoGI3LnSSBjqvs/e7HhuGv8AtXc7UNe5xxud7vtwXuPsblpCvH7YKxIUWpPqoAe5sSzN&#10;lejx3s07PiKKhpNARHQzGf3Y5xydvc7XebhfVG3bW9q4oVAOxyqmLddPU/44rhtrZcDxEXm7nD21&#10;dNxZv3LttgG7qbdj329b/jOTQMqdMJLbiHddNchjN7n3nyPK8lt+N2Kru99vrtq3tuOvXQxYO2lG&#10;ukzpRQC7SZCgzjpfHiZtc/1dt9prPUMNe/eWsWBb4XZXbRXZ2B+ovFNIv7m43q7zcW0WpXVAtjPT&#10;EmaYmutvJ5tpPo15wKOuHPpf729z+w+U4TnPZ3O837Z9z7fk9rf2u/4Pebzjt2t+3dLbVfW2jKHr&#10;nacEFTBEHGvJrrjn/tZ8W2+tnb1UnuT2z7d948Hyftn3ZwXEe5fbnM7Pccdy/Bc7x205XieS2O7s&#10;tt9ztN7sN6j2rlu5bZkZXUggkdcfbD6Gf8u3vngeZt+3f3Fe3dr7u4G7vrW1Pvn2ptdvxXO8LZZx&#10;avbnk+GtkbbeWrZ7mNj07kAwrk48m3il514er9XW7fXxfjPT8Y/O5+7f/wBpx/2vfULjuQ9y/tM3&#10;V/8Abv76sbbe7ix7Mv7jkvcv0m9y71i1+1tr+x5O9d33DF3IQX+PvtYtrH/htEj7SfSb69/SD69c&#10;Vf5f6Se/uB967XaEJv8AacbuBb5bj2NVG/4jcaNxamDBZIPjjhtrdb9XH4unbxmWX8OX5gf3H/sB&#10;/dP+zXfcfs/rn9Jeb9t8fy167b4v3nwr2/d/sTkXVPXubax7n9vm/t7dwIys9jd+m4LElKY6deNI&#10;NIzkHxzJP2xiXhlwb2/aVr6uiylxNNp2uWnDRbIFq0gkF6SGJ+6MVO6ZSIzgE5eNOpywdPFL3Zej&#10;/YW336C1dti5ZLsLalbhHSEUsqsQTBiB9pxSbrStuMpBBEHrM1ODu9G+0U3O85dblwi4tm4ji5cu&#10;QyG00IWUCRcZu1iFJpkIk58KwvikaVJif4xjN/PPwV6PFy3e4N1Ug+turaM6qAVKPJ9MpUaCdJC0&#10;ioHTCtfqFjMmQoMRMxUD7MaREG0OwS2jHSlu1+ovW/VLLbW0YRbnVgTAJApSsycO7hTbthZK64Kg&#10;xMk6cxPXxwEDhNynJcnc3fp2736PXZvusFbegeqxK3AFg0GkSD0rituqV9UgMdAoQKwakifD7ccd&#10;te2ZV0vi79oJxm23F2xbXc7hb1waiqKyrAS6FkxJLR0BGI4QrbAEy3UiK+EH44zhc5aC9vdvf5F7&#10;t0g2tsltbNpT6gcSUt6GNZhRFMgCTFMBU7zdYLpRSoYEyzDoFk/ywxepnjBvcbxn2Fni7bsu53m7&#10;R7i3AhAsNqZrhuiJOkZCgHSTGDIpkDqJykUiDP8AHBCgSt9tQ0W9ptwgDOCpvmWUWwAdIKyBMeOL&#10;GyRVTBW0inuBkOwj+mOs4l+Q5pzSXybV4Epd3+53ILLdVQLFq4GMCo1MSTlSK0wCuq2TXuMAydVa&#10;9fHpWuNS+qHLN82t81lu70bCXWZkDWXe2NDodBgRIJ6iTnniTbTSltBAgdKSTUKa9JwkxMDK77dP&#10;f3vI70qzBmW2HaGUIAQ7KagTH4ienwwr1SxdwPlAUUAn/MAY+PniiM3HrZTjtpde3ZO6uHcsPULA&#10;qGmzcha6iR1gCDSZxJWFRQwOpqmRAEgwY69MBnNyy3uTv7jbXFaxt4tC3aYJdLW4a+LTKQFDaSqx&#10;XKMycK27kXW+YKggeUda+fQYCJ7l2dv/AGy0oCPuOQuLrAJFy4l8ljZFkDt0Ar3ETJ6iMRbjElyI&#10;loIpGbT2nEufQazjNsbe129i6CV21gW3ZtDsGFtdAuWzDForK0E4cQ6riWzkoMkQZ8O0UxRT7yzZ&#10;2fG7/klb8y/eRLYLL2XA2i5BhjrkAmSZJEyKYlCG9RhSJXKesQcssBl9y12wON2TMzreZbzl/Ut2&#10;nJXtdCMmABYhswftw6iBLYiNVxwCRWpNM8BVcjyFzdctuC1Ntx+3m3qvqrXXkG4R6dA2qXimUYdU&#10;y5BIhF0nVkOsNPlgKPcbcW+Ot3La3Fuchea6VRiG3CgGGtXWoYJlhPbWa4VaYPcZpzMR4zkTOCW4&#10;mfgj81sDtOM2+1W2iFbK3XugQCto6zbDDMoANTtQfDEm/CqinIqJrFZgg/DBz8V6xjvarXN5uOS3&#10;qn1W/UabLuCPyyuptN2gnxIOXhiK4QtqLSEBHgB0gn7owdZMNzsbm921hNvb2+i5vdwGKh9LSza2&#10;uBECgHNDUsRXpGFbdB6ZYiGaQZ8Jjpgztt24QvdXIFuSsbW2y39vtz6rSp06vR1XGJIHbMwa5R1w&#10;pkBuIhAhTqIrWf54Ln6e4zteQezxnI8lZZQ24tLtwtw2vSsW7IgkABlVKiZ6DE/UFUvSFHSueQGD&#10;z253y5a3H3uS3uz2NxtA3t03bo1FGITuZjpXNgZWR/UYatA6ZIPcxZvGtSYwdfJtjj4rXnLtpOQ9&#10;NWH/AIe2G1sK9shUNoemFYgSJIqWgRWpOHIAZV6CfxZTOoj+cRg4yZlvwVltrl/a7p3vBL1x1uL+&#10;TbBYIV0lrjgypmFYERmQZxJsuInVFQPOgy/rgjE+5eMu27luyRaY3bdy5buBwlu36xDAvbQU0s2a&#10;RU/DE9yptqBOonLxjyGA5FxWy3u25vetuk9OxY25tuyrbVFbXqTUZKy7U8+oriOgl/8A0c6QK1Jn&#10;AbTebh7XGC2Ct1t1d1Iy3R2W1JHplFrABByrlMKZtLTotuoksJoPsBA+BwHAub4rcb7mk9Bblu1t&#10;39FdwoFw6F/MLtdBYgs0aJXyigxUb1mAJBB1QAdIoRXx+zAnV6S+mOzsnd2RdGi7tFXcOPXY3XDA&#10;27gtllknIlaEiTnigarmWbtBJORSfmEYPX+D1XsDa2+1QbdLBt728tu3bZ1db0kC1e9QgsYmTpJI&#10;hScqY7kb5fchFaQGAIyqegPljjvc3tjU6Wva3024AbH2s+8vWLdq++zZheVtasoRr0sjGoqCQTTM&#10;Tju3tLZnacVaBXSzJqp4kAySMdZMcPLt9W1s9H5hP+Qf6jD3t9at7Zsbht1tOIutx6ObpfV6VwqA&#10;EgFRkYbKB440d0yBn0H3DFTbbuw8W8Dtbg3+4tKgUUeSxuDQDqCQYPmKxmMVG5bSehBBBBp1znBl&#10;6d9h8eNztIJZL22ZbqOSplRCaQtIaT3xl/HFNcbsYZ6T1FY8K+OA9E8Xx9rachtHtqF9fb2luNbZ&#10;NCgJ2h1CyHDA6lGfQxXDbuCik1YHTkB5H+WA1ew2DWOSv2BNuzo/UvcDFwwa4dAJXJgaaokQYkYr&#10;rgAuFRIVpB8KZVPTAdY4Tcs3F7bcXvTfcbK6FDByLvc2l1YAU0GApfIfxZk+kaxoBoaMO6g04DWL&#10;trdj3FtrttFI3rWddy2wFtH9AlkuM69jOxmAIOU9cNae5HmQ/aR1knAaZndNjvth6Vpb/GXBubJl&#10;lt2QGNwqLagBtMZAdCaxg7VvS1xCZzIMVAYUE4Cu9wcoN7tuP323tJbdktpcFq4FtuLYa7cu3rAB&#10;AZvlloMNOVMK3Qi3bcMJUwTWgynBZes+KN7Fui5y/K8fcQCxv7QdVuOLV3vBZV9S2GASo+USfiBi&#10;H6kuyqQdQkDwnx+ODrde3WX4Oi/7QNrtdpudxbNr/bt56LMr2WlwdR0OO0skqZLCZMmJitFwopUQ&#10;Cj6ScjpJqQP78HWdHYdzxibve7ZiS9nd8b66D1NVtb6jSLl6+3VqadNC32YjXyrtXK4sAAEd0EFv&#10;54DU8Htr+y2gVFTXsN2ly4xFsl0Laxt7TPp+Sh7zQZyMUW6XsaG1KlwwMwQekz9+Ofk9FjvftJiN&#10;/t7ptsP1+xk3KHTcsHuZqAFoIIUgCK9Biiuspa+gEdgYqCBEZkEn+OOczLn5tz4u78dtnO34u+z6&#10;vQvXrC3nQuWNw0tuqjoTq0z54yHJOVKtUhkagzp49Vx6Nvy10kzw9B+ytql61fsuotmzuEdXbS2v&#10;UASLa26FQO2aUofOo9S5csIMxBEx82mupj0B645by4i3tlxXRxttts+T3moBWJtXras0rbe52i2k&#10;xqK00RQCkZ4jW2ciomGOnMqsT3V+FYrjDV1npwudxatW3uNbfSr209VRCXHaSy2pXpMxMDODGJO3&#10;lEYmhdSJJk1aJZTH347SdkrO1zMqTlAu43FgWwSlncLoOlUDRbDutllJoDHUgnEFlFzdGo7Xmmc6&#10;BUR4dMYu+ZZhbcTlprd5tvwqDRcg7bQFcqEAW5IR4GcVgfHGhsWgbdoKBIgHoSZrPx8MdJrjXDPy&#10;ck5Pkwu93bXrrVV3RS4fRb0wotmoA6lsyZ8MdX9l8cW3FpiJgqciZJqpHkPHGZzva8/m2xrw+XH7&#10;4vqda4L2Lzi2mcOtncLE9op3ay09zKO0GtaY9JbKyLG2RPACuZMDwxtz8cxq/HF9Wufve5/fW+3L&#10;lnNzdXCO8H/UuG5p1KaCTAk06xhu8QdRrSafHriWdKz5dv8AKtPb1kWjZJ0aXZVLEjvmSUXPVlUT&#10;1xV32gjp/U5jFcno32fsEvJfBVdNFgkE2pp6ltV6CCGAqT44rLlyAcjPhGc+eA7txHDq1/aO4uDs&#10;VexdQuEHQImvwyPjiIbkr1ifiZ6fzjAb7b8Otvd3V/LW5tyX0B9NrS0TbCQajqakVBpiNdEuCRnU&#10;DKmA2fC3kscburdl1JS4tpywuAlrhJlmkQImoMgDrAxHuD8twR+IRGcCokjrgNlx1+9/unFtbuqP&#10;/H3D3He7oTXcYE3QHiFAGqP81RGWIrCNGakwCOprlTLAbrbXbTLybabG49KTa0CUVdEeumoQ7Mxi&#10;GFOgJw5aXUHJ6A5iRHSP78BUc5yFrb/7WUu6dV0K9wN6RFxk03GuavlNNIDZCCMLVDqSKAGDnBgd&#10;T/LAVfIcxtxtd7rZLu5O3Dp6zKsMD6RXOAACoeCZIIjFpbQAxMUNKnOpif64DhXLcpcupbYJ6gRo&#10;Z3bT22mKIFEZT3aZ6YHoSjtQsDIpJnLPywAf3W9vk9kq33W16aWryEqVVBaz0CZk5A5AYjukMDFC&#10;egpl4HAazh+Vd9tu7Nq8PUQK7ObrO4PqVurcUADUpzIitfDFXeOlz8KiD20AgfHPAd44XbjdcZYD&#10;IiljbhSyvdvIRV6ggEmBpGdGFMSHuA7Q6YosAnxJqKRgdeGR4zibifUOwt5Xupe3Vy9cpaZbgBIt&#10;shKuukqBRTlmPDINe/8APtGWmGE0kHSQT/YYPXiY7fR9BNpwn/2u+VtBrNLm2uMAtszb/VW3RCp7&#10;QwWaaszlnj//1/oVkAQAYUHSBWg6nxx9ffpKyssjm7Ia2HuaBc1KEJuvN42kYE6aSCACenjhtiCB&#10;LSwBBOciZI/ocBMtoEvtot3LVsm3ctwe5GZIJWWrAIKTQFjPhhs9JpTIEEaj4/DpgLFIuOjqzuzk&#10;KWeyqXVtJHqLaVpXWxzYGSMI1GTlBAM+FfDATbdi0lsLpZ2U3LRSC8hvzB+YJBIAmuVMJYk6pMzC&#10;mKTSvl9uAfs27C+kiqAqg3B+W2qAdFvVdNTmSF65xWiZg+XwmCMtMn+OAljSBBd2ZDkaC4Ce8sDT&#10;STqhRWoPTCI88h94rIY4CXbYAoB6rB9TIW0aLbwEVlWJLRkMpnCDJINCMwIyGVfjgJKKdCgq8qGD&#10;lHXTcLQWW6qGRSY0wAxihwkyPDOoIBH2YCctu2ygHW5hgH9QoQbKaVNwwJIOZnrFc8JpESRVpHUS&#10;c4/6YCXaJEadLL6VjTMDTMgqDSJIEiZFBhBoIkQOg88yeuWAetAh6li5Ms7kgHSSi6GrmTAIzmlc&#10;NkzJNDlURLU6fDwwFjbRwVCqHNzQ66FVotq5VnLtkSwGoEUnDXbPUzPh3UkZ44XrVT7gZgwQFQCi&#10;hxAKqx1OFbpqbIihOdMAkeNM56GPj59MRQtH8sCC5aRojTeGsd2px+FVkyM61wlqgQcswCSQRmch&#10;0kYCUBIPytbuqFGrSnqAPrW0lSQVgMWJjpnhJaQBX459PDASbdpmh2EBWLMKI0tmgBPUj5CQtMFN&#10;SaiY6mhHh/dgJFsH029RgyNcMDSC/wApAa4pI7q/+lSIIwRaVAmpyoYIAqDGAkW7Shpe2rohCay6&#10;erad3ChWDkD8I++YIOEw3nOVaUzBK+eWAkhrIYFXQkrpbSHJ1dytaJAMFTmKZD7Ux5wfGIyqafbg&#10;Hl1kJ6SobWiAJZ2m5AGgACKjLqTMYImYAMQw+Bg0NMprgJFlWtm6yWhpZVjSxUBD8wBM9QBAEZRX&#10;CdTAd0jIChIkVBPjPkcA8UtuT6I7lZm0mn5YnUI6G3+InympODggRJAFVIBpJB7uoOJWtegkMszr&#10;LFiy3SzCoWjJ2iG+MERXCGYFiQ0kaaqsaRQwQfMZYLn0S7dt7dsIbQBcXCwuMALzQVUpAoYyyH8M&#10;AQQM50kESYzoAcQKdB6jPpEFvy9JHYwSbzsBJEkifMgggSMECxBGoGpgTWvSPPp/TBTxFpRqWyEK&#10;21HqaDCghhqXST8tQWIpnHg28wJBMyIMCkwZXy+OKmUrbImtk1WLaSr60LXNdwpI3C3TQ6gIIIkn&#10;PxwmvcWiszE0kSfloftxFPQkIilhFy2/cU0MB+Am5JCECGA/F8ZwCO6tDSuRIpFPDFTBax6Xy61b&#10;VCuQxVoKyCOs5CBllFcJkR1DGcgfty+yuWIo2Ds3ba1KTbL6bneNFBE0AzERXrFTgiTEA9CsU0zn&#10;OoZTOWLJkLVBqUmg1K0mFYD5ArK8aiIzFJNKYQSUNI0sSxkdoVTHcca01m2YRIthGQySXtRZiYcu&#10;6ajoQCCYppmBNPJAeBAHVhqpOrxGYg0x110mtzKuDghjBaZ0v6fep9LxgwTFcp6TngidUtFehYig&#10;BzIH3DGrLelwFIAmka2YaZhJAu6hrMH8IMamihM+eE1rM5mTmsf+h/I4SWdblT4ZVEDQKKEJBnUJ&#10;DMrEGYUwwmsTnXDck6jUsVM9wo8zNfLwxRKFsdusqi22VVZU1ObItlCsjIA1kis51Bw2Zr4kxBAz&#10;6aowD6IiiRIAsx6lt3mJqlpW7QaTqGXjhvV3CANU1gA+ZJDYCboQ2yGLemysiC5Kg6u1QrrSB4ki&#10;TAwYMyekCKgyQenh9mAQx0hVMl9TSQBpAcVYz8zdDABArXCWEMTAIjICag6kbzOAmWWm3bRWKtqC&#10;KWcosMPzraBAdNKqPsyGGlGpdUloafKoqJHiagdMBM3Gv1BPpWzcQL6gykk6NAankWBr92ASS5op&#10;JyJMCnSPhgDW0ibcW1bSNTg0DMA5CwSZMg1JJwX4h1ntHQSTJgjPAGoiyJLBlbUY03GUBtIJTIGR&#10;LETT4xhFYFaTkQc85k/dgHgyN2lGB01btkaFEIwU+NQRgiSILGg7emU5Dz/wwElUVlb0hDMpuWqs&#10;JYgC4r5kyCIPgKZYb6g0+WuUETSIzpgJg7bdxdTNrcpqZjrVmEAQ5IU0FRAyOeCkiKfAjOB4jwnI&#10;YBdsd+YY1W76ikjUaswVAIMGGn7xgiZiSZk9BmfxADoBgF6UXU1tVYIASur8IzU34gNM6Y+yowkg&#10;TQDKsGhn5szn8MA5bLifUaYmGuaXZBJFptKrQKJEkE1NcFNTXL5REwMlqueAdIhEEMpusDdIIVGZ&#10;a3HVbhiTmB1zpgGFagGkwAScyfl7a9ZwBjVc27fmRcR3LqFkoVHcNQg6tMVI+aoHXCTJM01MGAgL&#10;UMcmNP4YB9bdr03ttrKBwWVrlwR6YBOlKkz1B8iMEWbXSIWgJEhSq17jgDtqg2+u659S64a4qdj3&#10;BceF/LtqTEaQfiekw0ZIbz/9tAWh86zgJtsBGHzDSwlxR29bIAGRK1FaffgtQggCCeok6REABRl4&#10;YLwcNsF5cs61OmALj6dTNqudXEiaH+OEOSQYMTJM1iYkg/44IftLbVrcqzquSj8dARqAgEycor8R&#10;hBnIERl0nKe4n4YCTbW2uoszKVDOdTRbILR2qImAch4VgDDZNJjMzRVYzkRT44B9LYJVBLBe0i5d&#10;ZFZW/MUXAa6SQABIw1GpiSBAmNVdQLUBUV88Z3vbrmJbhYiRpRToc6aWQey5ojWDep5GYkdMEYWZ&#10;NVotcxEEE447b3bgk7uIcUUBUki4jS71CkGQ4RcpJnP+mAIiDH/oifubE2ubkss6nAdJJ75WCLml&#10;S+n5e3OZmPlH3xhDZHIAyCADEHrJp1xlDyABgwLkqocM0MJUH8olax1JjrhrSTIDBjGZ8sv+s4uW&#10;5vbcJqtbW3bY6raamZgpme6dJIJMGfjShjDRkSJrpHbmB4ST1jPGrMOiWvpxItjTKuWojlQpUlEU&#10;UCmgmlTE4Keh8WzNdJ6Qa4gdpHaQplZmdIeND6qaRQ/31BwmZWoowJAqDn1647a/liHlRQ8G22pW&#10;ADlwdUgD1Gmkxn/XCSCYpMafAg/bn/acaD406mGsBSrMSgKlWBAJhqRprHjE4SRmRqPSZ1TEmKnp&#10;MA4B0QQpJUROlv8ATEkemG1AGAYGrKuEmQ1aGgOc6hNBXPKowDiqCpEhlMMFLSIJoxIAAUkExNPL&#10;BV+Ygg5EkwDp7iSoymP64AyT8q6X1gFgKlWcAKNYz8YpNBhKhtMfNqkKQDpgzEyZp/jgFkqCxA0G&#10;28FWMuuo0gARLdZM9MJJAlqFlYSI1SMlJ+Ak/bgHwurSikhWtuAfkPiQGY11NAg5RgGYkx3kxmDX&#10;8QIrBivhgDBDEhZPpqk+BgUEEQSCZFaxg9RHdJEA5MO4kZr40icAgqC4UBGyqUIjTUBhJioIH2jD&#10;OZEdqg1kD8XX+wwEkkBe46rpUBDIACoaoSBXyr92WEiRIJgmZCgA5Vqw/hgFsikFxqhTFv1mdUCk&#10;0hU6A01Bqfdg2JgiplxqgRU0o39MAaKraXIAZUYoAdZZU6lSaGh7uuUUwRqKmqznQwBUT44B5SEZ&#10;goJRgQhIBWDJ1FgIC1ihNcAkHMxQlgRFDVYJNeopgEKNLLGlyIC6HA1FAUYUEDxBjxFKYBkQMyIl&#10;WE51yPTrXAGoV2JZWto7GGtNppEAq3jmO0/Zgi5JEkdB3ALpJoJjzwBJbYSwUZkjQxbUA0v6LGop&#10;WMyZwUxqIMgmCQMoqM8A+qiUD25IQMQWKhwxqYpJE5H7RXCGPhJFAIEwSc8A9bQysiAjMSXcJJQG&#10;FhswJgEmfjhMSCviGIpmB5dTlgH0IPpkLrXUoLVZlaJ1KRAC51zrTww2WE1zEihqTAqB/OeuAkou&#10;pCy6Sxg62RTCzqQz0FKAZ5+WCIIYMe0lSGppgjPQ3l554By3p9MhV1QTpYsHZRMJ6o6TOfhNMIIB&#10;OkgTpEKS0sunJgKjVn5YBSsypqDMwDPLdulXn5oIqFFI65T1ww0GWlVJJzNZ1TANcvDwwE1ASVBF&#10;wg1a2gWAFWCYETqy8j0zODDEBIZsiTQVr0n+NcAZRQbgdV1SqDuIDCJ76RBJgACZ+OGjQS0wDSKm&#10;c5b7JIGAeQpcbtRCW1Lclu0jUBBXOQYnL+GEGoIHzNJAigGqaLNczgJCg2yGJAtoVGoFSXYoRV4J&#10;GQ+HlhBHUgkyIkvJ6Sf64CSp1KQvZKuQUCEAAfhea1rPWcIIBJADQCSQASAP8wnLzmuAcDGgcRqU&#10;AFWjU3QSIJP8MNkUBERJAmA1BK6p88h4dMBIWYf1GGvSrUACurEo/pgZHPIZihwmZkmKU6mJ7SYO&#10;QnpgFVLKoBEqO5QACEgqB1Jjr1+zCYMCIgTRhmGM9eh6eeAeQ6rhJBJIWSLkiiQQABApGqKxhsQs&#10;iW+4ZxUf1/hgJHdoA024NFlgQRIIZDQAeRM4RmVI6KWIMCZMfKeuXxwD6mGcA11raV4ufMRKhWAo&#10;umaRQ4aAIMZgdzAQAEHQDp8cA+ANBhoMC2DLdxJ06nYCSZBp50wmW7SQI72lViSa5CPIeOAX2kuF&#10;1AnRZIBBMg6YBIIg1MZD44bYEVEGTBFTOoCs/ClcA/bKMYIZREoe0AaTRNFCJMlThJqVhmj5hHaT&#10;0OoDqfH7sA8pJB1BZKnOCqo0lfTZhUAfb0OCFCSBpbXJEnUxYwBHWmAUSqqq6uzRrkKoQKlWcPQC&#10;JHxGeENpIbtgyaSsQDUDzwDiTqtGdQKqGYhy0lZLkZREwPDBEhRpkZqTBpUj8WAWoJhtJqCskMWY&#10;pOowT9sDALVbxmgUkoQcg0dM8sARXUqwZlCxkAONB7mXMH7Rhszq0jofnU9vlAJpHhgJQHaWmQSS&#10;LdyWZSw7myjuNfspgwdQzpIABAOkQe1WP8vuwDTDTcSKFQzBmAVJ1AhoGVaz1FCBhGmpAImTAAEl&#10;QJ+OVMBILCJZOxltkSWARiQSVHhSR9njgZ0Jg0JJAiY7R3f0wBADJQSoDAAOxeCe4qY8aich454Q&#10;TppLAAAdBAiKzmZmJ8MA5bUnvBUkkzAIVipoQFFF0jp4Qc8CM6TUSZJEQQRXx/ngFSe0yrEqyhSv&#10;fOoEHV/2nI9ARhJJbKSAchJJGc6v8fLAKCenBiGpLFlEP1GkGZzBMVFc8J0ySZWAOhkqSAywDlGA&#10;cVgg0Lrlif8A1ZCEDtZDcESPAdDPTAUA0XpMkSJIynxiv9MALiHtLkwSpCMsBRNNIUSOmWeZwggg&#10;yNJp5aaGmfWRTAOqQwgh0bUAagPDfhUkREGp6nwGGyoOqZ+aVFAdRWI8cqYB4OAVICHsKNCzC6+0&#10;0FPE+JjCmoQoSe4tqgrEsVk+BGAFuGDTc0SsESrUidPgRNQzVAzwQp8qgKRIMmsGQYFJyn+OAP5w&#10;AzHVq9NrZGogxVZIBb40kUHjhQaBMCSe4gSQx7gKR4088AgrLaVFwRKqWbRNkDSzmvwnLw8cNMuc&#10;GDUiCQ0zKzE59PE4CUrsQFgESC4IDrMEMVBAmOtKAUwomQSTqkKBUaQwMMCF/iMAwEIYKEZILtcM&#10;E3HQiVId4mTUQMsEGVtIYOsXNQGklYOZqB1NPDAOkG2HNsW2JtEHuAJJFApU0XSOuZHnj0J9MJDW&#10;zFSQTGlpIrTrJjPEsy5+To+X3739F/25ydlnAR7TszPqQ6CxBc6fwf8AaDJ6jHo8MQqzmIEmCYis&#10;k0xXkmLvtMPgI+2S5uN16TlRevXLjLab07Nxrba/y47wwiTBg5YkWbv+ZitI1Kok+FOuDlvrNbiM&#10;vz3t/W1pdrttvdU3dSLu7t21bBHd6jBdQAzIBo2R6y7avEvpUkyRJJrGf99MGGd5z296fGtevWAL&#10;X6dgdN0Lce7cY27yqOgYkaWQwADEAYnaxpBzK6jHUjKT/jgOV/oDb3d4GwtuzfNm07AhdN421hdI&#10;j5iAQy0YkifGucnWQ1amoP2ED+GDXbnXMdt42wDxO2ayxtavRW+1xGi2VJYG4pGpYKmTQZ5ThLaR&#10;pEwSQatEfdTwwSS3ok8eLlz9RcNq2y27VzbXrgs+r690VtuWqCBRfUFYyw4dLW9QMkAigoK0Jy6Y&#10;JZZ1Z9PXs8vdtbmxcsLfhjaa4DdKm2Axss5lpcdy5gVAgYYDd0Z0zoRn4CmDrfHJr3Nve2S3bAYg&#10;WbdxiQBb9PQ7pOq3cABYxQLBJofHCnLAEz8wEZCorGDl6qvYWdpeunVY1G1eYXBdOrSmgqptogAA&#10;EiACCQMumFAkqZDAxJAyJAwas+vt+atbbLY5D0rb7e5aO7PosgDi2Hc3HdS4Ogsw09tdNQMPWnkT&#10;lpUAHTkBIaQP7VwSzFwo+d2G5sXG9QNuC99rlxUuoC9y5cBsNaLz8oIMAVA1EdMExmtBEz208MEK&#10;2m0cXYZb983CpVDeQ3SC+pkkEqYIm2TAEmaRhtXJDGaZEAyJyqP64LtMXC23vFp6+0s37S+kSx7C&#10;FGlizJeskmFdZOoZyPDDiNJPUZExHSBpwRUcrsHtWNuFHpXUZnhrq6hqvHUzspqWmjRnFMNXAIiQ&#10;JnV+ICMwPvwXW9tyueAYWXZ0tXLjo9typZ9vr9QxBV+4q0BhH+WpzxXXbEK7E5CaSYrKz9+WDtr5&#10;LtcWOx8H7huXd7xdtLestca2LVzSiMwAO4KIc2YmS0wJp44h2zGkEzK55MCooSAJ8cHRvOVT1juW&#10;VLtt0dNNgsGtpZvOUKgswjONOcTXPDrj1LT6iYJUTIiQZAc9fGM8BW8af0XM8dc27W2K+vc0KjuQ&#10;mki7f2tsQZUdvqREGmEbcKopBYSf+49R/wBMA97l3N/c3wWL+gVRFtKf/H7z+YgMiCTMhsqxgrYk&#10;6lFS8mMmMnKfPPAK3997dtLTXUZE2zDXdY2r1sJa0lG0ZhAwVSZaPAYcQNqudSyaYBrVj41wFfut&#10;3aOy40C4bVvb3rl83L6hLSXLYATtt9ukyJUDwnwDrABU1FgNMATqKiQpJANfj5YEsvMVG0c3Nzuz&#10;ZFi9ruIGdmW0r3AslSw1QmR0yczBWcQPS1VodTsZAPQVn/A4Dp1/lDaR7VsG2dlsrO39ArOi4W0p&#10;etIDqJglZ05mpxNQ6NLBgAAPlBaoFM8Bzvd2m33qWBYBFzT/AO7DeiroWZLiFlHyk6pYzNATFcWI&#10;IdAe5pUglgdTQJPwwcLpjnb1+DlF2yeO3l636m32pt3rdzb27JFy3skuvoR4umCbkVBkjMeOGrig&#10;BY8R5zEEAYOmm3d/BdcPurt2/vGFwsCEtNpYlraG56bXGtOxkoaQx8emE2LZzKirVqD8PL+/A33u&#10;twk+5t+lprdlNxca4lloVEeysOukh7igsVKqSooAZABMDEmZ0qQGyrQDKAI61zwcM/V3Mem0Wybu&#10;5tNf2oZGIsi8XeFqUN1wWXSGpUZgdJwSW+o0kliACKHxFPHxwb7/AMaXv+bW0LVjcHdAfpw1z0SR&#10;oW2oW1dehhogaRMj5jiXt0OsCKA6DMMR9pwc2E94cnav7LcXFKB/T9dBLWUIDAM4UAhqySr/AGVj&#10;F3taGQegkkZxSQMB5W98XEv2TbuWCxg3LQnuCqNbrdKzIaR2x06ZY1+yYAAkyQAMx4RAxJw3479c&#10;fOf6p2CTeT0rj/8Al3H9aXJ0MaFkaTUR9kDphvl7QeyYFdJNJk/diteWcxcftv5tOJ9z7dLjQly9&#10;6TotxBcUKQQqFx1Hl4Y59NSJikkZQAPHpPXByfYGw2mxt9wbSumu0yOZ9PU6q3y1dlC6dIApWMQb&#10;5rHcJFQsMTSAKYNafmjrvtTaq22uNpW9ov2W/wDKutZXSXB13blw/PAjTmZFMO2FDDu0ntrBqYEC&#10;owXyS92VB7w3N+zudFkXUN3csLaPacW7Su2r1vSeoNakGOtRGH2OkGYUQGjM+Ar4zgwydixd3Vy0&#10;LKHej1mtC6oIFqXhlVBpGkGdIAEzNJjFezyxqCDnHWTLE+eD1a/ljsHH8b+m21oBHt3tttrjC9eF&#10;x3slUAt2rYntWdReTJDdQBhhAWcnMTpHlBqG/wAMDad0w1nJXvQ45F17e3cNi07GNbMxXTb/AEpN&#10;AAOrSfKtZl78m3LQO3SKjoKiuDzazO0jmXtNBzPJra0W7zC+5um5bcuHe7+QQo0lS3zVGXSmKftY&#10;IGnpMR9wHwwet6Fa1f2l3eCwysiWtBuvrV2bQup2uBQYYrImgmuU4k2oW2cpgmg8oInpnXEY217v&#10;VjuXV97yAYvfW16ltLnqO5S2bpFz1m1iGYBYWSQQRlTAILEwR8aA+FB4VxVk7ZiFWLm32m3ua4Ko&#10;WU23J0ssaybjAGHoGgA0kdDgOoTQNUBQWOqSAFEAD+uImm3dM0Wx3T7z9fet21Z7gsqq2QlncNdu&#10;kK9y8DC/KBog0EAwcRwy6iRA74UwCM4oB/KcVpodxtLw2dm0xvNFgarTFRet6bQF5r1tBIz0zXKs&#10;DCL9wEqCO5jAkAMZJNRNJ/hgLn29x1za2eQuWP8A3XtWtLiw+u3q9L1FCXVhiwIJALR4+OF3km07&#10;UHbpp/mXw6R9uAreI3wtcttds6MyHdW7zXbilkXbXbh0bZlElnBNFEgCJxWr+ASTSswT1BBk5zlg&#10;OsbxxG5b0LaIWJFsErZYIvqKWKCQhqzZzTzxKtEKK1kiSJNDPVsvtwGN5a1d3/pqmlGtWrrBGRUZ&#10;XtFWHZbH5kZdgiM+uJ1pxmA0kkiGqIMATgzvO7XDn3K7C6rXw52wSyGtN+Rc9K6EskFdIiEg5EfN&#10;lix10GmaQDAoCampweZx08WlxLzXEQW7l676dxtNu6EV5ZAokXCOgzNCMziytXD6YA+AE90FqUFf&#10;4YDi3Mccf95u3Qlq5cVbj3b7WmthTZSEIuntiDLByPA5YsLd0BZMCJFB0max1wHH+Y4S9e5C+pRr&#10;mpy63DDMpNsenf2+YBYgnwoaZYk2rhhvAk6cxWYzFfvwGM9wcUy7mwQEW8lu2juSJaEkiGPbpiWY&#10;CGqKZYnLq0SelYIEyMiD/HAcq3i2V5C7asqCRcFtLmoQKajamhkVgimGyI1Gf5dPDAXa3CybW0Tp&#10;tqyKiu5DaxBu3HAMAkiftHjhCCSMoFTIBETBp92AseQexZt7i0IIKabb21e1ctXnGajqSCxyNMPP&#10;SgIMTERHwwGW4zUSrMqD1LoId2dtXpEsrahkGABoB4DFTvLMpQCmciSvUEeInAegfpz7jfZ8mQ9x&#10;zbChUtq3pWnFwBTbOiNLLJCU7ssZy9bqRUFfsmk1OcYNa7dty9r+2OaV0t7kXLT2dyyslkGDZWRa&#10;Um2xKzBlljPIgVxB9Mk6QTGfy5EClRl92D0TF5jqI39r/VeVztD9RdQJdttc0Ei0CSSGAVayAaCS&#10;Th6z6hUo2RBiYEx4/DEYs0m/daz3OvsdvuV32ztopsOWcqAwCXIVxZZZ1pcyPbT7CcQrqFHBLfKW&#10;gQIInOmK6SyzMb/hOR2fIbHQm3LfrLVqy5uuUv2m+X09TgKYmAQfhmcR7hualYydSjuJ6Hr98nE5&#10;9RpuOtbK5sru2DWbTWTdYWUOm8GBCEKwliAghgB3KaYl+l6gUiRSBpqYic+lcUY5eUXjN1ds6bIZ&#10;XuqRfcWk7n00Sk9rRQ9ZwoNqUj8a5HwjqPLpgmLnOUL9L6e52+6tqRtN0Tcu2mJViCpItXNJCy0F&#10;6GhEeeI1xWjUNfbSK0LfNJOCtdxm42oZdvet2WG4cOLlxrWm5pSLBs2JhUAMMczEAVMWOyvak9Oe&#10;2kCtO6pnBx8muL3T1cf+o3AWtrvhzg26HcV/UkA2rbarem2qpZBpFKiDGdKqvIBqLGdVJkwF65+M&#10;YL4rxgj2/wAi7vaFq0gRPzCyLbW9duagm2W3eWRoXKBkKGYxH27aXIkEV8DIJov2Z1xF8mudc/Bq&#10;fd23TcbKzuDZYnVa1Wh6iFWtTquMkU1uDOk1iYrhzcIUaRq0/wCaZg6cU8e2Zj4Kv2vul3uxKbko&#10;m5sKQbPyves+p+ayFZlZglA0g9cNo8jOYOf/AKWX2fHEbszj5LHf7VtruEvIB6N9XHoWz+YyWBAh&#10;VyuNOqkEzNcsPao0jKkgjrSKDLFZ2zrcyZypztFul3shNwrfk3F0CyqyqsTevPViflkrCinjhwsS&#10;ASSIJ+JBzEHBNdNPxUtva7ba73cWE2qXRuFZ1Vwzol5iZvgGmkqNJhYiSIwEuEHRIE92kdzEZMRN&#10;BnEYMeTXFzOgcpwy3ttc5Iqbt+262U3F0KLaXLzTtmvFpMpHqa6igimOJfXn6+ezP2/+0917l9zb&#10;hb2+vWLn+x+3bV9bfI87vEXTZSylWW2rEC7dIgAEZ41rrdriLrr3a524119fj8nsz9iv7FfqP+9v&#10;3PZ4vjmPt32H7U5ZD7z+ot/jzutr7cDXtfI8Fx6XdNre7/cKurZ7cOVTWbt4Igg/m4+s31c98fuE&#10;93cr7m98727vb5eeL4vY+q2z9t8Nan0uP4a01EW0NJuuRqut8xmMerXWazEN7+rO3HEftQ+h30K+&#10;mf7dvp3w30x+lXtza+3vbPEC5euC2A/Ic1yu6Ovkee53fEB9zvNy8vduv5IgW2qIvC+T5Dbe17S7&#10;a1dS5yLWlVBcAP6Rrim4W3CtVGUQNGqhmT0xpw8m81nzdfxyncck18ne7jc3r263blNumuWFu8dV&#10;9Q5EKWHdcfJVgDGul44ebvuc5uQxS2vcu1sA+lcs2kDutsK4uC46mH9K181wKBQsTWvxdtvozNrO&#10;gYkv7n12biXE5G7cuF0tXd7bSyoSK3PSkDSCYHbi3x7Rr9QMR7fKEXLV3ctZJNtlYetpVUT5Lj22&#10;q3hAMfHExfgxbb1DEobu3W5dFtnvwqOGuEC2GqUQ0FKQQM/DBc8YwGEO6IR6dxApLAsoLOMyuqOo&#10;HQtEZYEx6hiJtb1xL66rh3Fwq6es+nRbBBEQJVVOXU4IGJtqN1HqWbV1raMSLt02trcJb/TZxE9C&#10;FFCIBOeCwMWG82f6tLR3KvvLNoKbe2tXDtNobitBRrqkFgP8hMUyxOG8bdbAxMNm+6s/rXLSh10p&#10;syy3LllbWkL67iYAoFAApOIslxzwGE20vqblzb2ksW/S9BN1cRuQ3LsDq1RfYq0VkkROH4pi3nX/&#10;ALQxZ8fcuXXBvXtzuUt2xa9dr4N65dCdrW7dsBUAJ7vuGFb0uZm8hiUdyi3Us2drqWw73L27cltu&#10;99CNVxrtSzZgokAGJPTEXPIYkPcXdXB6l0FmVGKqzbfb3CQdIJrUUkqTB+ODVvdQw9Zs7u3qdPTM&#10;2uy3eu6bZYPpk2wSzWwKgkSc88XlZLPQMa3jPdO74exd22643juU2nqIwt3xftboXVNDsb1nSbQE&#10;kCG7hQ4fJrXfs/NrKGLTccz7T3Vm+m89u7vZPuGO5S3t9/6pW8lut287aYTrJNMsG7v49pnaciE9&#10;TP2Riie1xG7t2VQ3NvbFy2u4O4c+hcWCpKshYlgpgQO7MYM41vI8FuuD2O4a4RvNsqTZtG3Ytlmu&#10;pZt1aT/laNQzp54YS6Shiu3PtuxqW697Upu6yi2ZuXltWIRAy9ayGPSpwS+OX1DCF9sNduM6/wC3&#10;3Es7exp21sDc7gsTpAY3B80QXcHyiuCdnNDEdfZN79Pt/U2VjjrS2GvW74UXkvn1AHS0isxBLECZ&#10;BUVI6YTKfpS9QxSv7B3Hp3Utm3bs+owsIQ9i5bcNGslxDSTC1gkxXDNY/QuMhg7fsC/ddL9w3lt2&#10;h+our+jrYW2mjTcvJWVlqqDqJAEnJk/RvzDEG77CuaN7ascbyG52W3ezvtv+v2u4t2ltXnIvDTb7&#10;lW5JYJr7Tgn6V5xKGKce193da1t/09y9vkuXbli1aRzcuG2S72GMtpFpQJZjl1rjpN8TGGf0twxF&#10;ve0OSIvXn2vqbWFO5uW0W+10WrbJuFCWyYKUZGSYIE4fq34J+ltOaGIW+4Tc2LQu2t27b/hgN6h0&#10;HXf424mm1duWbdZWRqIma0xqbz/Mxdb/AHc/wDFbzu03dvabPebJLU7MWd3uEtEsnp376bhCgA+Q&#10;sG1AUXPqRiabTmU2nEs+GQwgJ6PLWd4AE2fK8rZvhlchLattTt9w18yACLkA0EzUY6kl4vpaGI24&#10;3m62SbfcPb07njN867+2jqxWzf7bO5uKMluIBr8M6zjE0kmGbeM/DqGNRtb1nZcrxZ27AWbti9vd&#10;mDTRb1ar1gXDmUclY8CMcsZl+TpPp2lDFzuNfECzv7N256d7kbG+4xk7rabfdsLW52TrkTaZu00l&#10;T5YnXq3tO2d06UMROW4y9Z3jchxoa5sb26uWuQ2b1bZakNu5d2jGSFZjrmYGWWGuOlTfXnOoYo9j&#10;ubW3/wBpvh7u5G25M2AqAXF/Ic3U2+6VqhZAaJ6fZjVmJ23qxLizYMdT4ffm9vhumCtbZzcLMLjP&#10;cQHXdBe5lkYMGMY/F6ddpds/EMROXd2u7jeqqut64249cF+y1Gqb1gyQxSh05npiJvnkMci5dOY5&#10;nf7bg+E2O95LleRYvt7a23sm7t2cPuLxK/6dm2KM7EQJmJOO2tk1y8tm217dZbaGNDsfavH/AE6u&#10;clyl/lW573ZvrR2Nttqq3Npwe1dNG42vGmS1+9eNHvAQqjSlCxxm3u4vEb18evht2tztZ0+Hy/2h&#10;jFLx/Jclf31y/ZHFiJvchu7q7m6guOWVUtTDXWFfSLAQaxjrLMcOf1eoY3HBCxxu023LbZLl63Ys&#10;3E4X9U5G83d+4PT3fNXLZABUN22IETJFADjjtztXXWdnM5+AYvLt4vxu0tuVF7kjd3Vw61a2LFti&#10;AVYTqZqmRl8MScbZi23smRR/b7ZmcF7c5nmPaO+4/nfbHNc37f5t90jDkOC5Xf8AE75UsXhdtKb+&#10;xuI7WtYHZc1KYMrBwuL15NdtvHe7TjP9uqJyHHcfy2y3HG8rsdnyfHby2bO72HIbWxvdlurTGTa3&#10;O13KsjqTBKspGPpr9Gf+Vj9yHsvkdttPqOvE/W32ob6NvP8AcNpteB917PbaPTCcZzmwUWmMiW/U&#10;2jkehxy28Ot/Lw76+e7TG8zn4cf4PkN+4b/hB/Y79Z9jye+9i+yb/wC3z33urO6ubb3R9KLzcfw9&#10;7kb+4/Ujc+4PZG7a5x29QMXGhEssAx03AQI+sf0X/wCQH9uf1wuWtjZ90N9PfdDlVue1/qDc23Dl&#10;7rASvGc+W/R7lZOlR6iMei44bePya+mfwenx7aWWeO5x1zxf7vX+98YPrp/xC/ul/bnxm+5L2jwO&#10;1+vvtLYKrWOb+muy3Q94+jbXQr839Pt27bglVJ1XOMv7ok5WlGPYG7vWrvpPauW79hwLli7aZLtq&#10;6jdwZLiHSymZDAkEYw6c+sx/b4PFXsniuV49d5b5bYb3i+Xs3P03KcXyu33PFchsr9kC01je7De2&#10;0vWb1Ia29tbkiSB1jpZ1W3usJLiAdRjPSVn44mOcq1O+5x9ty+y4q1c9Pb8cbZupbtKzhI9RWu1H&#10;yiS5OcySMsMWlUXApqAgooz8B5R44ouOV310cXcv7cKt6/fuXFe9dQ20QJJDAmTbZDoUAxJNaYb3&#10;NxjeIDUUUyNCaiPszxPXAn+1dlZscPbvPZZX3rKbhZ1Fw3QutGctDQFJVVOXnOIlxSVUatJuMaEm&#10;MjIriWdytltN0p3V/cJZS5Z46wo9QKfVZ2UICNIIBttWgJ8TOG7pCMEC1CkGsDOc/wCOMbSSYFjw&#10;tq5udvdvOwYbjcK1r8u4XWRoLoImB8pMRnGWGZ02dQj81isfi0gzMZ4zekFxbtHc+4ntsWuDjrSO&#10;bjlhZtsyaks2UjSDSWJkTlh2za13FUxpQSdXiPlI6/HFk7uPgKvnuUO02G73Kgh97ddYtrAcEfId&#10;JhgKwDBp4YlECyjMZm80VOVZiMsbsmuts9Rl7W4fk93ttvbKsnF7O4y6AWtXQFEuty6JygARUwZ8&#10;XUGuLYzGmSCKgmIg/dTDS5grtxcubIbje32IWLrWpVgUe3b1eo11QNTzI8YihxIZCGZqGENtVkEE&#10;UyJPTG0Znbb3b3LO32CqUfcbwb7cXAhGg9zOr2yCIcxSI8IJqtEAtJMlnYFtYAWAcgvWvXARb+8e&#10;7zW/uzbWzsLLpason592+yfiuN2gBY0z45CuFm5qbQoEAwMyfMzgIGw45Nrtre+3ob1t2btyfUlC&#10;rtCKUABJiJYmJ65YLR6dqSAC8RmOuAVc3y8hy1hEvG7b2Ft2H+i6lLYg94+XIjVFMNizqYSdUCdM&#10;wIj8IB88BP3XMWdvsbqKq2Ll64yC6QJVdWll1XAA0k92iowpWYLduSOoXxpUiPHAR91t03G44nj3&#10;ARjovbxbi60tu8BGZRlIzJ6EHAtu0IhmbhJckgMYOVP54mcB3fbSyu53G/8AywuxRF2lu0j3duBc&#10;sG36pN0EalEA5RJ64sVDFyJBW2Jk/CNM9MUct3hsW+O12xovclugi2EMlV16wfUAIZTRSchQHriO&#10;xJ1wY9RgR01eBnqPDAaqzaQ7nYi6Df8A0G39JynfbsKi6risq0Vu4OSoPcJJjEvapLrkoioImIpW&#10;f4YMeS40rn/vbdgbPfXUt7lroNwIbV7T6rEdxspQQD3OtZEYd3LguTMlB8tGFYp4zNcE8UxM/FU+&#10;zdhdtbTb2yvZv9x6rPcuG24Vjq0lVGlgTq7dQNADGIYqukgk3G0rlFaz5/b54OjoNwpb37b5XOjY&#10;Kl++ju1tT6fbAcAkA1KyJkhcW1mxoRBPyg+BFe6Ywefbacz55cI9xe5rO75TfNbtLc9fcWAABou+&#10;iSqelZ0SYk6ZOVQM8Mz+Y9yVoO0sRMA5+H3YjvNZ29sai6lv/aOP4y4G0XLrpubdiVR5QBLQ9NS7&#10;Np0yS0Gg8wLjawtsZu0s3WM2JxU7Z3dxPF7K3stzuuXcFLOw272AAoi3cUTZRrh7gQek1gjpBn2k&#10;EgDIAAyR0Ff6YOG23dzXKue5e+xZzcab1+7uNSobl27d1gWGZSQWBMnrQ5Uwhl7ixApka+FMElxL&#10;PiuNjvEubXabUuU0j1rqqoCrpqwvz3lQRqEiuqDlh709KqNUkQSOpBqcvDBGPbmTud9yG4Xasto3&#10;rvoPccwjq35MAgaENCDXTnE4WGbWdVVWlCfCBpinxGAgXtltl2ts7S0qbvd3Wttqi6BrmbV+W6MW&#10;CtVhIJOHLNyAZPzHSJ7YHQR5+OApvcPFEm0iWE0bbas+4tKWvIGdoa56gAOmYDKMqkZnEk1iAQTI&#10;LTFAJiv2VwGM2dvbWE3Vy4qpbX0bj2mto6m4zaUvXvTEgKYpMihPlXbowVkHSplqyonPtHhgslt4&#10;dh9gWXFm7u7c2b1y7dRbYttbOkLoV0uXKEkUkmBUSZxR75zZ2t24IGqVWk50AjEvEy9Uuej077As&#10;JzHu3ieKe2zrsyjNeK2ykhYdxSOvygwK1JjGN4vbvyHL2rZKmGRmE1jNifiMctZLY1te3x5e1fqx&#10;7o2H0y+kHP8AMGzdsqnHbxNsgQhBub1thtVDsQe1oknLOTj0tskXb2bNlYAW2BHSYpjs8cuM/N+N&#10;r6o8luvdnuv3Jzm6Pq3L/K7m6bkEuW9Yh3JmfmJAJwdwsQQTWpMxWf5YIZ4bbhLm0vswi4iW5pCt&#10;HdqCyCepP2AYrNzDL4H5TSBIyMj+OA9D+xg1jd3Ytl7J7hbWoCXD3SGIqfmYCfCk4gaVqRDUMgxE&#10;n8OA6om93DW7dsr+m9G4HtlQysVVu10uKawDmwFAftrbls9ygzEmNUUUxlgO08TvLNx9huvT/Ti4&#10;lrb+rcUFL3qiXurcauqfD4jEZqhWGYFfjNcBttndWy/J7C7YuMt0kgsAA+lC6FXA1FWJMk1JzmMR&#10;3Uh2EmHqZgmSaVNIwGr2O8/UbXa7gJbW5sroUemU9K2FWBqQGTpWUUZFpwyA2gyY0mRFSZNI/ngN&#10;Nud1Yu8ntDaBZOV2mncvc7ZAtaYLUo0tAJBJyAzwo3Ar2zEAgTWDJzYTgIFjiG3nHcntEv8AqPt7&#10;lyGaydKojazb1KO4oBqOYIAEk4TecNbuQBqgHTWBAmQcFnWX5pPt3jb205jgt0twbbZre/SvuAoa&#10;5eckHS1plIECjPqoJgEVxDsywtu0zVOgOD0bTP031dR9x2htxyex2bBUZLXJWQFLqC7hwhKUUfcY&#10;mkRiHetjXdtmkqCpgmK1UeJ8ycDS51bPhOTvHh+B5S9+aUvMl5V0o1xtHqK1xl+RFYSIWpxU32Fs&#10;oQSFDEEQCTJ7TPhg07bwO2PKWeQtvbD3tzY9ezduHtVHthryAAHvbqZHQUzxQ7t2RriyPl9TVFQN&#10;VQyjr5xjhbelV3P2dtLG42/F7hLV1iN0/HXbBJTXca2Ie5ePzBRIgEkiROMzudw36q06kEOlwCSC&#10;sgQYHjjrNfpxXaTEw9HcNxFluD323cOp2+62zOAHF1wbgJd2FdOqBT7TGMxypNxFINELCCKHwaZy&#10;GNbflrU6u2exbY225upcUFtwtq4xQkemyQNC2oPe1JNBBjzxX7ZtVpEBoWNKT2mdP94xnTXt5+JZ&#10;zlrebs+lvLl8hKWLYLMW0ww063C1kZBuopiUoUKlFMu5E0Bicz1PUmmJ+lOuWcKe9fuvcvy1wKdv&#10;t0uQ3fpaPl1fJ1pXqczhh7k2iB2g2uhFS756s/DE77eL6unbFht9uw31iWDpb3Vy4FbsCrYsKNKW&#10;xQqpMmMsQrCsbpkHuLE9QRkMq9KYXx8cVNrxhpuUuJa2FHQhBbKGQullnW7LcoInrWMwMbbjrPqX&#10;baksCAWaIr0Ijr1xvbjVi8R5l968n+h2W+u+naIMpbNwQVVm1C4LkypMUEFa49BeyePAC3dK6pWC&#10;f5AYmue3DxeW27Yn9q/OL/yVfVR7Gzu8JY3t1LN23euXlDoFIV9QLMphtTyNJFIg460exIoIA/lX&#10;+/GnacR+drZzyXNbjduur1NxcusSZj1GIUGARNcsV7t81Zn+A61weW3Ny7bxO0W36MAm4jfmGJQd&#10;kd0AwSYAg+BxW7ogwKVp/DpgjvHsS1eDMAggJbusoRioCXKvcBqGE5A1+3FHfcwykeA8vIfdgPVv&#10;tnj7ZbYtrYIzOyu3dcNp1LFwIAADUIAqCZiMR7Szahp0hqik5xTAafmrtnbcy1m09lLpsNclLjtq&#10;um2G0jWKSJEqJAPTEkqrMtAIIEHp4gR1wGSG63Wz2m6LK9y1d9R2KMw1ASsM4P8ApKTpmKnPInDb&#10;WAVale5iBNBlOAl7P3K77njAilrZYbdbhCC2bwYXdFt3AE6hIExEg4YuWSoQjoQNXgR8sDM+GA2n&#10;Ce4lvbnlrV64TeINw7eHb8piWvN6hgW2JJ0kDpBAwLVss1yDFNSiQIGefmfHAO+4uZ2qbDjbjm1e&#10;t3b+jcXHU3nLKDFlrIaV0qRA6kZ4lJamJ8TJOc/5jH8sBzvkuc/ObRem221sn1bUafRskqlixbuQ&#10;aV1sRqOc4sLVsyCQDEE1A+2MByPmOXsmy1uyWsqWdSELsiSSVUOCZ6SSM4wlgFLyc6xNAR1B/ngH&#10;Ld192vH3VT1ntso9YAetdVgINxQRKAQBqqazXFfuTCigAkTU1J+PWMB2P2ZYuX9xeS4zrrsXwgYp&#10;d12rUNLMsUJ+Wk/cBil3BCsK5glTmTNP8cDrw9ReyNm252T21uAtau21vWEV7bBSsBg7EtAipGUU&#10;mcRvWPpXDqhQZImchUkfHBvts3mrY7j20F9z8NeSybty9aKa0tuj3BqM2qRBUA9ZxlXvH9bZbr6j&#10;yYH+Ukf1xLeZHoe0Nnw6H2Fy+1e0+gbTa7izaN4hxcO9tvetrbHaXL6QTMUnOmP/0PoQaCCNNIoN&#10;Qrka1+GPr79JWlvVrF224utqZiHLB7QU69OhezuFajKagCrZmmZOodoB6ZDzwFgi2izBGi2iEG8G&#10;lgVgXIDFYVRKgilIAyOEsKGoopoesHr1nATVb83UFZWNxNdzWG0rdSNubZ1QVoKyDJBMmMIoRBBM&#10;xUwAJ8PHAT0V7TkrcEg6giqxKwCfzHgGVHzGIMeeEkDSa9SIjpmafwGAUpu+rbEQpVC9yWILiZEI&#10;dQIqRBrOEEASCIglQRmPsz+7AT0e7IKAukJdYB4Da2n01uGASGoZiRMThFOlaf8At0eJIwExUuks&#10;DrYqQWVDpKMzBTorJBkAg0GEgkmCaBfI0JqKYCSEKI1xRcDXHd2tXC625B0i4JjUJz+MkHLCfMU1&#10;H5R1qczgJAkMFOpghJa76gLIzaQEkQJWQQwExM4akAVkAQAQIglaagInAWxBbSexdSXO03AGuFL5&#10;KumehTUHKRHwwmIkAdCKA/NBEDAPLpdbbtcVmtsHa21whRtQ9GLadOdYr4gYbmsdQKTnHjJ+GU45&#10;7b2XCpwDli4S4is6tbIICoFBgFSYMyJYiAKxkMFFKH5TIEAmtIGOd55UtWIZkKsDdQi63qMPT0DW&#10;jtWpOYAgTn0wTRSACR+HM16Af4YB/btILarigmNVzTB0DUz3WHbWo6+BrhsmCMqRlmYFdQOWAmWr&#10;ZhR+YGuKdS3ICFQ1DZNsjMEEzQioAwQGrKZ/n5kk4CTIUwQCrArVizQx0qAgkElRJGQiuC8COn3y&#10;OuAVba5DJe7kdVltI7hMdgn5mkyCfhFMFHmfPz+OAmDvPqnR6jSBUmJbSlxOnywMjPTLBHPwzJFB&#10;MCZ6YBdokm4FYd/bb1ltKj1NLkBFpNQs+eEEgkVMVLRBFD1IH9cBMSQvyem6uVtK4IaAfzbqKDB1&#10;NI8ZE+GEjIH5YAlWgeX2n7MBIaQz2y4dNcrd25dfT0HS51mQBNCwyiTOEx2iJUMZkgeOQIy6Yi4S&#10;NJ/UXVRlZlRQ6JcgxpB7kEhtRmCDGUnAkUMDOayDMVH8InLBqTBYTvC6yRD2yBbDLoBLJdYqKGsh&#10;QQa1OWEtFQCBUVHdB00InEMH0EOCNd0BCfzJsEOvcbcqTBMSrRET8MEc4IHctPEg18fvrTAPq+hB&#10;cGopbLzr1Ilu8YgNSh0mFJWPtwQrk3iPPUR4Dr9mCnGaFZblvsa4pY6n0RrJTSXmRMDt+zCWpIYE&#10;5T4T0KjFSzJ62dZtwVtM0GFp6bFS5S5OQgEgDPphs1kEyBJEDSSVNFM0P9uuIqSpWVKyrCFfVqYK&#10;pUaXGkSCQYMHpXCjUyZM9QTpJFACcVOSE9SAi6VzC2iqi6FYtOlR8pJDDUScs64bBDSAaxn3VJqZ&#10;/jAxbMSX4r0iUQ9sSZKoTqgq2kBdK0br4+HXPB6gTp8a9CQMwSIygYSXF2PmSVB7ySAunVpUrrik&#10;KRnPRRImmUYacf5vKQoBJp0x08U61YfR2CjRBYElfU1gA69Pcc5DSa1+zCCQJmJCtmIOmKmPHzx1&#10;U5EwxiHa3Dghk1FurAfKRBiRGE6lIiAJOTTqINYDHyJOWAfH+YszgKoc2yp9O4CVUlT8wmBM5Z1z&#10;T80xAMA/KAaiAZpngFAKGXXqdZBFXOkqxLW1UAiaEzHnlhs/hqQTMydMgZTOX2YCcrFdRYqyflv2&#10;Ib62yxJmVzORFPMjCCOhnoaLqkHMaiTPlgJIJBLKq1kLruBVADBVISBAMgE/xwDAAaFBnV0gGMwO&#10;vj1wDo9RjcQ3H9PTGkNHqIr6nt3Li0UAmKgSPOMJkkiJ+aINCCT0JyOAXbSlwtBZk1UYuLiINaIQ&#10;CQ0AZ5jr1w2xrJNB2kQDAqwY+MdcBNsAooUW5lJQdxLOYQWkJrU9Rl1wQAU0IEZ16mhPiaeFfLC8&#10;hwPcvKPWR9TGU1RDBGkAACBDamFAKQTOEEyRAjSBHXpFDgH0tkW9Ov1FvElnBao1ByqtmQMiJywg&#10;EnM6ST8KKlSD5+eAkNIEhVcaB2l6rca5ABbM6ZrpywZC1EgdB9tRIHngCRro0lEL6zbbSZVoU6SF&#10;PUCsgwRkBhoyRMgwrapEwRGY85wEy3Kh0IK6nQLpJ1XC6mLYenSoE1HhgMDJEhaTlq0zQyBgJFth&#10;pJuBrmkiWFz0QSIJ0ySJUUqMhlhJpJ7fAGmeZAjPALRCyqrSWXUpCaZgQE9RmygEAAjPqYjBMIIJ&#10;H+YGCPv+yMAtLmtXW0WMHUFuKVAAbToQtIAmlPMz1wRIBH4jBFJntpA8/E4A0QNqj1E1an0hyANU&#10;K5cKRApIAzHicEZ0q0qFC1iYMGTMDrH24B8Ue7b0XC7ukMzBoBhQQfKTTMAjPonOCQMpqBU+I8hg&#10;HFSDcANdUCLhWNROqNM9zmKzEfwJ9MxJIpIAgVqDA6VmuAXZ9U25KW/UIZgWuZ10aSXJM0P3QI6I&#10;pLAiuVQDPiKD4VjAOgOq2SrVJ1mOwrQ0AYkkxJoZz8DgjI7REyYABjwgv0/t0wDtrQ/5js2gQv8A&#10;qNRi/qaoBgTWoXyNcN17vAzQAihpBjASQINqiyHHa7K41KDDi3+GkVAnwynDVFUEk+R8TkANPWPH&#10;ATQhdyE0DSxNxBM2kNGkXMgxqHnBE18jQQDExAkg1+H8MAtFCqRB1qQA0qrtT1CSpBiAKGegr0w2&#10;xrE1GkEQTUL20zwEy0piWBl/UcM1ySqO0OhMwelQaxGELRmzVRkIEAgUr5+WJtJtMUkzwl6giood&#10;HuEK2pS66kuQStr4dJAkExgOS0iKGTDNHmWr/d5Y47azWZhZjmHbQRCrAkspBJS1QhslWDWlDWmd&#10;JEJZisTFSesGlDMYwazu6hbRBJVGgIq/5gqFyyBZ+BOeYNJrhJedM0BByJNTkoGGGuyH0tkay2sl&#10;SIDKFBCH/ULLAA+IqRAwyWmR8pIJrSDMdaHw8cDskuU4KQEZUcgHSI7gnZqKyO4RUrTxAnDRIJbx&#10;NIykz40r4UxbctpmnStuqsE7jSG0ICZGZCipMmZwIyiRU5UmO5pj40xvXWWZQtIeWaHDmO/IIZCH&#10;V8qmJJAANQeuEH5VWpoakCTXqKZY6SYmBLWly42tdLFZAHaISVlgZPiD0NZweYyBBGdQIy6VzOKF&#10;ARcYgmgK5A+DDUcoGUjqKYbIKl5PaIjSSQSsx45ZQMApQpW21tdLMXDeoFUhCuqCSQe4gmTngpAJ&#10;q1BSFMVyWlZ64B1VZlVgtrSSo7mEltfzrqEEZ5dI61wKSCaMAPmMUBkQBmZ/uwBqSlV+QtcMhZg6&#10;Kllb5RQ/D44SawDQCTABVh0MoB9ueAWgADFTqNJZn1rBz7yZqekf0w38hEzRpllk90LU56o6DAP/&#10;AOprWKsgDKpMSs6itY0lqwfKeuDgSSVOnozA0gkAE+Xh8JwBas0DaShllDLWU1Eheg8M+oXLDZaN&#10;VRQiPxR/2hRNeg8fLAPiToJJLaQdRHzE/jaaxpkkAfYcsFBpAqSZM1kZx1HWTgFDvLKTOekdrgVp&#10;qYgAiufShwCPlMEDICPChrU0mK4BaNIYakLdpJLMCpYHSDMCuZ8PDDc51GoCk1BiuR+OWAe0GVcI&#10;dDNpc22KaQRoAnw1UmfjHU6KZaCDE5SQfxKDgAoLRbAa2qkssHUoKT2u4IPkfPLAylh8yxByIn/u&#10;EZR/hgDmRpoysDIB7XXVJY2xWpmIr5zgv8wUVFRFVoKwT4UwAhfy9RjSQpDAq7aoKPdSaAySaUmu&#10;CBGkGlJnqoHzdBTzwCoIuMikBWXs7yGumApgnMBTAH24IDrQnoYzM1lSfjjOtzMh1tJ7DX/Ok6+w&#10;rpUPdSMyFoKZzXJsSO5TM1nIEnMg5/GcaEsqAmkpErpIJkLmAjCY1DpFaTOWEvNDXODEVVvHpgHb&#10;Zmg09qT3Mey4gAACg5j+EYHSpEQJOokyarl0j7/jgFCpICEamLKSBAUgrcIkZlswKVB8g05BKmDB&#10;EqB2yaQXC1+3ASbYZdQUprDVBJlV0nVpZh08enjhsEq2VAIyAKnrM9QaScA8Qptl9ZJYyFBJVliJ&#10;QZQYnTPSuGjIAAP4tQOk5nPUpAmfMec4CQjDUQRIKEEBgNSkSAGWaj+wwljTOa5EQZEELBzpNP44&#10;B5V/CyhIUSdQZUtsTLyOsj5ga9QYGEEeZJJnUcyWyVqdAYwDqsgAMIqGU0gdqlRDNbAOZ6mPE9MF&#10;OmWAJE6W/wAy90ah/bpgHCoYi05UkqHUEBlMrIDKQKiKVw0TpkzB7QtJJmhkHxwErSXmhYQzMCVQ&#10;MdPaFYVBmImvxwAIIJ0GcwBJBGQkeA6YBTEtqVS6qYAuNCwT3MbY88vhkK4ZIp80TIOqTIIirDoB&#10;4nPAPoRWQSZXSyaQAweBK5VMmgp1nCZ1SflAAhaAgxIPnl1ywDh7BEy51FmmdNSXUmY6zPXBCucg&#10;ARC9tMobp9mAcjSoAZZZtas3dUSzFQanzEyRSZwywmTM6WDAgdYgE1yOdemAlqywIEeojBlFe1jM&#10;EwO4RkP4YQxIgEE1bTI7qgRMzQ9OsYB22ikMVKqYVmVW7Zk66QCSP44SRkRIMNM0pMUgDzwDqsUo&#10;wDKSBbWCYJBIMNOYA6fbhskCCurIqe4AgRQT4eEeeAfUTIYI0nUsr6gJIMsWBoR+LwHWcJE6iaGR&#10;ECCY1dYPh1wDpKqq6g0AhjqlVgJI00kiTQR5YImc4SSpDfMG6iv3CPHAGBWBrcGVK/IRDQSZp4k0&#10;yBw2fEVJIAFOozPn9mAeSpAeYQEswbOW1jSvRTQzPlhFRQd1GIFIAEGkwJz/AJ4B0lDLkMJKhiMy&#10;xnOPOD/DCWGXUQYH4aikHKa9f4YB1CSWgNmGDSJDg6dRGfTplggZE0UmIJMTIkKIgjPAGU0kgEsB&#10;MgxpCxVmDZ9YiuE5EAQYBPwEkfi+GQjALMHVqVxqZQo0lpKkHSCOskZg/dXAIOoQc2g6ZAHWunOf&#10;OcAcqFLHSCEXT6kNJj8EmhHkBPTzLUSBrJBJkRMmBl5+OeWAUyg1t6WAYhtWkpqaJqRCkmgABrnh&#10;NaUJk1U0JM0YjwrTAOahrYhgqqv+oBqW321tiI7pHUZdcERn21zoNME51bOsHAKBEBtRhQfnYuIV&#10;iRKj5YAg54JaT3aZZZLE6vmgyRWfhgDYggA2mcqtzSUiJCapCnp5nOJGEtQEBYktpPWhg5nL+1cA&#10;4qljqdstOvIoQVDKo0jqYkRkYzOCJWI66yIWCxIWRn0NZnAOBHBByHpggkhUq3cQBFZMin9cETU+&#10;RMzKgTnBHX78ApQsS/wDrpLf5iXUyQv2j+mGCTJJBEdwGkTRjJplJ/pgJCEFQFoIKsdZAGpQCINC&#10;YGX+GFRRi5NBEFQJJqK/fgEagGRba0ZyQysSRoMvpXr5wIPhgx10iAwiWiAIqwJz/wARgFSoJ1FZ&#10;UsAqlhLBoQFeik0FDHwwkSrCCIqsHtXs818MsAbBGQggnTBNwANcBdMirSQTnTpTywZBYMDIIDEx&#10;EgREZnM/aBGAMNpYQITVAmY1E1JaBBA6R3dcsImC3SKQVlZOUxQ0ABnLAOtOm2NSOApbUj94Vaky&#10;ciTUAZ9MpwfRgSAq9dR85JjKJ/t1ApJZWSpe4aMvfRRRdVco6yJw3NRIJBMBhIqIIzn7MA7oBQkP&#10;ocIToaGq1Cy6YzgeZx6O+mallskwQCCYggS2mCTScYu1m2I5eT4Plb+9u9bt8Ly8drPs7yr6mvWS&#10;LZYXltRMUpA8Bj0Y6/lkGAYgCJ0+EH4Y08U2/wCL+L4B7LdMeSN0lyibhvWPqkG6CvcrIxlQtCII&#10;iJnMYZRmAMk1JiCKA5Ak1+ycV1ustzWo5Kwt17RYB0tJbkm28M2sm66qDoNSCCQRM59E2XcPDSDP&#10;yiukxSWBivSmDO2uvaHN8ftr3HoLPpOQrk3QXhrWsrdPovVtOZCtNAQAKYt7bghQ0rSZHQg5Uwed&#10;545zjW2l97u3tm6fUWytvSBCN260DEaSYJKkZ0FDiPfE3CVEjOgJhj4R5eGDr49pJctv7aL7firK&#10;7q4Bftk6Xuwtr0UkLZLEGCsyZHTzBxGuAjSWmB4ggzkKHBrxerY8TvNvdPIWts9m5cYKtv0wrabZ&#10;tlgEuAikSwikACTNHkP5enMitZqBXBjy/m/goeT263eVTd6Ai3ToFwMr27bKxW4uk19ShA0z08Bh&#10;GgkkiWUScwq18MqeeDW28k7b8Is339i1btWPVW1dK21VSzXX9O0PSZ3YHsYmJWgX4mMA3NKwR3TS&#10;AM+g/wAcDXTWzMyLZcMLt9t5YZ2RbS3LlvWzN6QSHPprBLUmCO0jwOFay1ukjoQDqinXrXBLMeSW&#10;+qHb4w2OXNy/cN5PXt319dWt6lLkWDa0GFJFSgETXOcPbYEjKuidNKT44MbzG1Zj3xdt29ypS5bu&#10;Id2FttbUK917b6GCXWPYoIJLVkCAcIuNB0zEA0aYInpNcDWZ2xU/ibDam3KIWgW29ezLGypSbN25&#10;ejSRAqsRApMnCLbCD0KkioEiOsfxwXeWbZq45fabs7jbKiuz3rVu6CXNq1cWINq1eFCRQsHPUQAM&#10;S7YQznWB1gaqCn+GDDnnPX92F2ms/k2LlUQNcLegxJUllyRiJM1BIGEXAoMAgCmmgHkcBY8Kd7b2&#10;1669lr95fW9W2usbhg0MqPbUyuYq2fUzhm9bX03JEyKgwCPM/DBrW9u2Vz7d5jeDntjt5u2risGR&#10;jbu7hLiqPltyT8wiogCuYzpzbAKlQ2msHrBP8PDB6XoIcvcbb3rd7Sbot21vCHuWluKuq6lpZPqk&#10;qTIoVMkEZYduBTbcArIIEQAaCpMec1mcBWcVe3n+7bItavBWtN+cbt1ixUwiArHayACgANZGEKsB&#10;e4UzK5wBGeAn73cm96h9B1RrhhLl1zZADSyKEORHykV+GHEWfBgSDIoRp/7R8RXAVu73KWWZ3uPa&#10;AssPSabhb1JcXQ4NQYgKO4AVzwpSQzt4FaLQx0BjAs7phB3aJubW0sOXPq27irdvEtEwdQGQOZEg&#10;zQL1OFbowFI1Cg7VI8Ijz8zgx4/y/wB6F7Its967buFL7Lu7z2d1cLMFtpc7biJWrAQFJnp54rSx&#10;AWCoKsRlMkmpP864Nuw7fa7a7ut2R615msojF7xS1tSF1g63IKk1QlZrnqjDlpiYmf8AUp2iKCJp&#10;XzwFJzG2s2Udra20d9pDq964LulrgdbOpqFgsAH7qmMWoPpgahU1ERM5V+PxwcPrz0z+LjlzbDkd&#10;xuRtryLatP6Rd2uHXberNaLAspU9tRPnhpnqQAaD5coJkEr/AD8MHXXWa9F3tNi21ZHJOprzA7hA&#10;lwXLFsqllNx6laE6ior4EYkWUUIKZVEHq1JApE9cHHyXO2PgxfufkLh395EuWxcYPYLugFu5bDav&#10;zLsHUAV0pEwYk4WQmeVSPOuXlgePWbXlD2z7u+oVWuaLxRtTXR6bFKPqLVJIAgKv2jLCbTQyggUM&#10;gAEz4Uwb301muYl83sLN3Zbt7Fbhs+jda47D0mee1TViFIDAkSPCMXFsHSMix6QtYNQc/s/ng4vN&#10;/MuH3W4tNcZdnbuokr6rouoBbTWvUIbU7UuGk+BGJNhmLIZ+MUgGBOAw/ufZbS3a3iglBZtFrBuB&#10;n7bSsfzLh/Ea0z6VjGt2rEfePv8AHAlxcvnx9RtkL0DI3nutotgsDaVnIYE0IIkwKCoriw3Sa9vQ&#10;ViPA5Uwd/JJde5xH6b79uG942GVlIXeM5VWIXQx0iVJJMxTwnHPL1si66kAAFxEZkHPBwfZv25zN&#10;q9wGw3Fprt64q7Ny5vEkB11enDTQkBV01jrMEVl9RqiaD4ZZAD+sYLLZcx3r2pubw49XCqt4kuis&#10;97talx7zLJDSNS2y1JBNDhFjs0gjIAE0+H4cG/Jc3HwSvdQTc7fc37TaT691rdsh9AL29dxzqIFF&#10;BAOmZmnXD9/SBEERJ8K5xGDmyntEXW3YJuWgS8BGYNpSApZnuCfUAA0AQMqEUxXGAtIFSZg9AMv6&#10;YPVr+WOyKl6YOu5b0WkRbjXLWrPSS0gapMADOSYAOEh4IoSakkZx9tMFWW72Q3Nm/cNxbIVEtFHu&#10;a3LgfKfQEwv4dKk9ueFbi7NuBXVSdJ60HXr44OOmn1c+is9o8Gu25qy9yGfaAG8EvemjU/1jcVSw&#10;CzppIyalcVgoAREntylc5JE/wwdnYXuLfNyz6Ye3bZb+iR6kaYS0+ggEapPiTAypiXtkkKTEV8zJ&#10;zkz1wY32k1xnlhvde89O7uQgvXLoYETHbbtmqgIMkGThawa0GLB0AqPuAqOgy/vwcZttPVy7jOTv&#10;bgPbe6r2xdX0r73dAuCS1xrlt9XQKvyknqJmIG7cjrGkGo6CIBj7cHXxfly6X7I2f6j/AEkDpev2&#10;1t21ENdLkm6HtmsEQUmaTiFtW9TU3zH5ozJnr0/ng6Oke7UbYLatsyWVKC0txyUS0q6dSFFBIoCQ&#10;SMjmMR7/APqrJyFNNAJB/FTAaD2zcjitxoRgXusSL4RwVBAVigOoiBqUkeExGH77xZcAJpCiCMzI&#10;zkzXxqcBn+A4/wBfnNk90N67bu8yoW9T0rVtzrZUWmkqNPk2ZyxAGvWuUkqAIqTMAeNTgOk7ldsd&#10;ndDBiF/UaiHOi2oH5lxlIg+mDBo1euJwQi2CRWJ6zSsQenx+GA57d3xv8h6ds/kKzobJh9LM+k3y&#10;wMl2gUXIVPhiXYg0BB+AEA5kgnwr92DO2cfSwvuT9SiMTbvKYZFAY3biKxCgXEE9jQDKgGaZYnkh&#10;iZYkTEiAKDI4ON1k0lc8TaXrVu2qWraubdx2V2a5cVS2i6VJ+VCNVAZAGVYxJVyoEqKkCPAxMmPj&#10;gwwe74vb7m5ufTvEKE3F1LhQzeckKupLnyAhRJIP31xKF2kKVoY7jBzgxn9mAwtzhkbcm9dVzddG&#10;uK4s+pYCKjOg9NSDqiV1Nka0kYsdqx0+NYLFR0PSg+/AcW98bBBvrqlWtKLBdVt3L9oKGTuVtyCw&#10;ABIz+zFyrKUFRmKxB+zzwHmzfcdubW9Ja2SAWANsyiiralFCU65QaimEmNJz8Mx188BZ2kK39qGu&#10;006idL6gQJW6EzKstYFaxSIwdsSFpQmOmfWmAhcrcNn9QLqEqiG8PTuOGIYQCCaiJrJplSuEXJEm&#10;KRnEGJrIGAsOHu2XTbK11dRMi07MQbpQFbhuPOmhmvXKoGGXAIH+UgE18iaA4DS7HeNau7i4H/Ot&#10;Np0UNAwB/NjODIoCSKeOKXebUqwJ/EZEnIxJBP8ALAenfpp75Xe27OyuuVbaoLd+6qNqD6mFq6tu&#10;ZPcCGkzJxSXPy2BFRFTIahrQnr0wdfHrmda9S8WbXJbL0rhNvUXO2tlTbZbtrNLi2T3A0JJNOgph&#10;SsHIyAMR0OoGgBj/AAwZ31xM3moe9sXdnbfWbouqHQoAblpra2/zS1lSJgUEGQaycsIv2iSpgCTD&#10;E1gzJpg149rmapXtfkmW3e2BuG7eOhrAZikpKqiSPlik9cs5w0bOq3FCYBFc5qIpT4Tg692vTK8P&#10;PXrHK292ovi3ru7e+iH1F1oAt8zcIDFIUwoMitcIsLoJtsBMyM4zJH/UYL+CX7kvnkPS5G2B2HQb&#10;a3E1sq201XGy0lQGlWEnLywZXTdJipgdYAmSoA+zBcCTd295xVvb2nBS2LjaQUS6Yt6g1xzUEdYW&#10;II8xhF8hWgQQ0kQsBqwSDWuDGtt1zVjwK3W21lroA3G1ey1y2LrXblqF9S2G7l7WkqftIw1tgbdw&#10;1isdJMUFBgu35at/dKLyfFNaFnVcC/mQtwi0bwEm3cmtaBYoopni0vFHRbtRInp/lNB/WcHHxfmw&#10;4l7XTd8byW94e6qxb1NbbtXSty5pLswWWn/1YUVHTFajaWJIpOYPnBYDw6jB3div7Z93tRaRy7+g&#10;wKPOoLoLBDrPYygjUCY/9txZCLyMDBjq2UEZiI+zBwxfHt8nH941/g9/t71pPTF+4kjbuym7dDGW&#10;YXZhgw7itNImMNhVUkAUBERn5YN3be86zhftvL29sI24ZXe9bLXXdgwBS6WI1W2gV7fHqc4xFZiG&#10;mYOorIHhSJ/lg3LL0ajb2bN3apbUW76vtbd69FzUpY/KbKxDDtYEyMoOHhdGRIkgTkOnUnw8hiJN&#10;eyXt5VNzhy3eLdwC2P8Ax1stddWUuNZahBLHqzhUGU481/uI/cv7S/b5wV3db63Z5r3lyG0dfa3t&#10;RdwLT73cAF/1fKPbBNna28yxGq4YRKnGtdbttj0amvdPq/t+D6O/sj/47/fP7ybmw33IchyHsr6O&#10;8dzu4PvP3em2Lb/khsdstk8D7Oe+dF3dXn1Lc3LSm3SXguFRvz3fU76le8fq57r5T3H9QOb3XLcl&#10;yW4s7pV1RtNhYtarm24rjNoDp2+3tKdKj7Wljj166zWcRx22m1xt/b8f9r9ev0p+lH0++ifsPgfp&#10;t9MfbPHe1PZ/tzaJtdhxnH2Et+q4UDcchyF+Ne43W4YepuNzdLPccksTjz97n9/7Tg9ruOP4X0xy&#10;V9Qu75C0ZfbIh/Ls7BwSaficxJyFMbktvDh5PN2zGvV0XHA7vJPv7zXNxcYWrzvc77hNwW7ALFnp&#10;J9SHNM8dZpMcvHdreoYz3Nb0uri7cuLbFtDu7IJNnbW1n0dk5UgntGooMySWkUxZ23iRna4mQxjV&#10;5u+h9WxYW0HICBntWbek0T0UFQSKaQJJ8say599wGLaxv9xuLou3C122WAMMfShVHqaTRj/KetMF&#10;12z1DGhsFHPr3Ga8iSbtpbZVbYNLZuE0IFCBmcLm62RuWXmBixtX3aw16y6qzXjBMutwNkV1VAoA&#10;VxymtzzGgxKAuX0DF2u2w354tD0lUqxGnRTLOmLtrJMxAw6r6bi2GtLcKkKr6WCAMxPaQIM5knGF&#10;DEhbm2vMnpqxuAFzJDq/QQD40E0ywAxbWrt0QWZw5aVBjSUWpaVMT4FqHOmJW9bZyGLW3vbV0i40&#10;yLiLb9d51Moj1FZYUr1ECppliYrc21vyDD77q6D2EPbNsg2RpFnVXS7AwzD/ALcvLEXMvQMRRuXl&#10;3Cm5tltaij22W5b9ONbLpAzJp4AYvVm2adegYsLVz1belA+m6oa2rH0ntq66ituO1SwzmJOF4WWb&#10;dAxZWd4RpRGGi3bVLYlWdELaVdvUAJPl4/DEblxMQMKu8gfmdK7aCwH5q5z66NbEmRUUwM0MFb5I&#10;XA9seiaqBfLlLy3JqWZwAoQUgdT8ZuV770DAs32P5d3Q8g3SFm5qa382q4DLDpGZjKMRM/EMW9rc&#10;2XYXL72whs2rtoMmoeo71I6KCsLIyyIGK1L65wGJG1uXNhegXdV+6B6lw+ldUO9UVFskBRWD/HLB&#10;rXE4z1DFs+4vcgfR2xbc79P1AC3LlsncXEIRUtqYGkQyqufnXBoMHtOTSy4/8O24FxP1Kblg1yEt&#10;yUVVYFSpbUpAqfIYLLiWfEMWD8xYS0H2273O8FoWrtyy21ssC4Gha5+oohXgaWGeCZ9Awt+bI3Q2&#10;+7t3ruzb1HfTbIYLdGpb21VxpDCcgK1nxwa7syS9IGIlzltwtvTt9y/6Q3yquH0fnAEC0yNA1BSZ&#10;g6R8cEzxgMbfac1ub2+2/GbLe8jttzudksbgbazu4NuzruWiVkrbaPxNEkSYwdJtdsafEMMbTkuU&#10;3+8fiW26/q7S3k3243Fq1b29nZWlN19xf3aLBSkAGdTQACais3azi4DFHb5H2xt95Z2lzhNxe3Ft&#10;bm93XJ7PfX9htLYtkKbe0W9qAdqHSzd0xCjEJdJ1lz8YFf7qYh81s+Hs3rPK3iNq28vptrov7dLG&#10;4v2oLOLm1syACsQ/yt5muDG+utxtaGMsntXbX9vfv2dzb26Lau2bbbgKiPt/W9Szae0KZSFH/cTG&#10;HqxPFreLcBjE772XZ/Qbi1Z3artrN29vbbsWDbVd3a79LNEC24nSZEHxx0/U2ctvFOzHpAxmd3xV&#10;i/vlu7fc2Ny17YpseU2ogPea0mhlR6SzJUCaH44TyberlvrNrn4wMTNt7U3+225466b170b1zkOH&#10;3VtSDc2ti2GfbXIoGZY7IktiTbHSdWv0dvy3n4Bi+4azf5Dgr3FbogNdUNsr9xQDY3qsGshtQMSe&#10;11I65YlxOjek79Lrf4fiGLDgNlu7h3W03dlDv1Y2OS4q46KPTajujeLA/J1gRnjN68L45Z9F6hiu&#10;2/si5x3Mbvib1qzb/V27hs/lun6lEGvabj0wYUrRSw6jPGtrbz6p+lZtdNoGH9vst3tbTWrnqLeK&#10;X7JemuV/LPpTmwMKTjN5NNNpAxcbXgt1uLaLyTPx1q9Y+Zm17h1oodLVuCSSILZDBuaZ4oYuONsb&#10;L27t95tOMsXbe45Nw3I7/dX33G6uWrFsJb29omlhGEs1u3GqQWJOR001njl7fXqGMVv+G3O5feXt&#10;m1lLoR013nPpWtdQLzjIVB0ipNOuGXDbTNt1DGP5DitqbKnfPfve39lfcsf9Pd+5uVsw24eyEIdN&#10;qGhD/moiyJOLnLntrx9V4n99oYgtvt5ye/8A0+6RAi2g280hLVnjeNjTb2du0c5UBEXqZNAMamsx&#10;z1Zt2u3PGP8AR8AxeWr1zk7S6LQs/wC6hLHFbZgEG14/ZyBfZlHbbKrQDoPFhibTFw1numZ68Sfg&#10;GLhtztbXZZlmsrtdlZT0/Sa6Xt6LjoWnuMSSaAZmTjPLedeOegYRfGx2ti9ctkJZdRYe6HKrf3Rf&#10;RctqPlhCdJgVJAwLiTE9QxS7xLezTVecrLIlm3eDqoNy4LSO1sSwUVCqB0J88alvp0c7jX8f7fxF&#10;Hx/t449M/Rb96f19+gt21xftb3duN97d2143Nz7a93C/zfttNrqAuW9ha3TC9tQSQA9m4JJmCMYv&#10;j13dvH7nyacXmfP/AGvOv1s/af8AQL9wVpn+pn084jk+aFtU23u3jFfg/d+09P8A0vS9w8Wbd+4q&#10;fhs7hrlrxtnH2L+hf/K79Gvfw2HBfVvhOR+j/PXribb/AHW47c97He87BLJucrYVdxtdY7idxa0g&#10;fix59/BvLnS90erT3Hj8nEvbfhf9vT+98Of3Bf8ADF9Svbe85L3b9A/eez+pOwi9uB7O91ix7b94&#10;2U13LjbPj+Ytt/t2+VbYVE9Zds7MwEMK4+lnCe4OC9z8TtfcntnmOL9w8ByFv1NjzfB7yxyXGbpc&#10;ybO62hZSf8ykhh1AxwtuvV6LxcPl17v+nvvb6f8AN/8AsBe/fbXOez/dGzYXN3wHunZNx3JDbaDp&#10;v2hc1LuLbAH07u2uNbaCdeeFC5N0nIs7ESwooE5f2+OMzfN+Q01zaejxyqyM1mztUtugtsHfcPKE&#10;M71kUMTTwwm9uIv6VgheseOcziXeyidwft573Dm5fIstfrDuWtlB8oFy2ZDKIp4kAjriLcm6JIPf&#10;pAiJAJoSBjO1tWY9Wq2Nqzx+q0l22X2u3e66kG1bLLa1Gwbjk6CdWoA9etRia1nUqqwqidZCsTlH&#10;Spx07ZUYPa8y1m5uNwm4Cfq9z6WlQlw27eo231q1aEyPwkyTlU9rQuQMzQwJE9P6/wBqzXjbtDfu&#10;pPUsbS29xSLaK1y2L1wWr1xQWVSKFXLEASDGcVwrdiTbtoNRI1EiYInPy+7E34k1DXs5tuF5Hk71&#10;y2ltA23s0Q3LV0KBoUEjXLUk0M0JqcK2Il3uMp0gGomB4Zz/ACxrTMnIge+9VzZbXjdvdS3cvPZO&#10;Su15yNV+iQJZYXOBNZpE+67aUVZ1PJioMDLG0YfitptxvN3v7r2V220RLSjUXtayhVgiCGBFFaAB&#10;5TXCVc62U0REHwDKshmOfXpjOecB/d7G0+ys7i3pubzfXiHttqF25t7l4C8hIgHSsdxlgJgwIw/t&#10;7cqWYS7UyqBqkVGKM/z/AChs7sbS3dW3a2aC6kMWR3CFDq9U0E/JOZFcxh7cCGRRlEkqsZQR9sYo&#10;ova9z1NvyO+vuupb5Fk3r3qj03+a72GpbUTpg+EziOLqhXetARFfwmtTiDTvxF+7u9rtfyriqRdG&#10;oaiouiQEVSoLMTK18TOGaAIoGkudUUIjOs/znxxRdqjtuN5uHuretWLQ2qWwjLdZwgVfQdIYiIBk&#10;QpAk0xNRVZw0EhFoAJHnDRgMHu9xurHG37ZuC3c5LdOTccsrq4P5SX7bNCNQKZqxmCJxYLbA2zNX&#10;voTNY85/uwZ57+HOtxvrl/3XttlbCMOOUXVsNaYFnjQrrIgqpl2Grz6RiCwBa2lMyYgx4CJODTf7&#10;W+1vb73ctpdr9tra3W7rqohFxnggo+oSMjECTi0sKArFqaJ6RJyBIODl5fSOM+6N5dfecftttdS+&#10;OQvoztquXPTUsWuWrmigcgnSudIJww1t3BLULkTQs1TBpg3Ntc9rTbTldrs7luxYu2lTZ2mSy3qW&#10;7dpWDF9JLAkEkmA0HqcItqP1CIRKoFPQQSYCgD+E4Lc4uEvf7q+/tzf7m1Nu/vGvDUbjH1Aqag5f&#10;8XcZMZUaoOLRrihDQGKdPGJj4YPP2bfBxXb8JuNxyO1t3rl6y/pq90em1AiC7AK5uTRSVismowzo&#10;0rpkQxpPhHygdPuwdfHtbxfRqhvjud6b525Z9jaCMLDMFNwLKuqGrQsHUyiTWQARhpBN0HpbAFPE&#10;5RPTPEaze3K53VxbPC6GYC9yd71XBclGEEXDK/jAj0yKGCRiWrEBjUHwpJHXFefaY2s+DnXJbLZ7&#10;jdbayrWnNkv67oxFoMFBDBqd0T59MGSZRTJBI8VEj/t64IRZCLtd/udsLY3IPoKqPbuC4t19LXWu&#10;EQooqkqdRkdoM4dV9cyeoUERSuZrgM9uuKFm3s1tWyzurblrd1tQuIXhEtlRJGpgrVmfHDkEWiZn&#10;Wamsn+x8sBUDci/zaW7qemmxTXpLLpDljr1AfPOmNIMUnB2UJaTFBU/9wwET3Byitx7lFvFt1uPT&#10;FvP8sXJcrSARBNDA6YkNcCzNAOnjAkTOAzGz4dd+m229pfUu7l6lg6pLkWwLNxSQFEL3iTQzXFJc&#10;uNcuvpJ7m7QTSDnX4YO0nZrm+vV6a4nitrw/Ecabq2h+h2nrbm5aRhN5CbdtWDEk68qCKdRUUvP3&#10;mS0LazQSTIBIyExnjHk/LlvxzE49XoD9unB2t5zD8lfP+vc0W0a27JaILMfTN000mr1pllEs+w9k&#10;bvIXNyVrA06h3Bcpy8MXW5nHSL59p2yfNVf8kv1Ete3PpBa4KzvPSO8vXbd+xZuDTOnXGkyqnUYA&#10;pB+OO6qaL5UpkYOLHlfmV3thLm63C3KPu1LhiGLyx1i2fHKlZJyw3caDnAyOfX4YotuH2b3LKAqG&#10;e26lpaVFtD2gGhz7aYqdy064M9MxXu+w4D0b7Q2y2txsDdtG2jqAwti44YXFINto7T0Mt41MDEQN&#10;IGUiVrSoEyD5jAdAubVPVu27Ic2ryncWXkxeFmVuWfSOcVEgRERiPuBDGghp6Cvb1+3Aaz2jfubn&#10;bFEXcNe2npi273PkX14btuVDBRCqKEeUYhqoKOKEnuAoZrqmtcB03ebxrW942/aDraNtrFy4C4Zg&#10;qekyOR/6zLTWDlTDN4QEcHIAHoDWR18K4C/9ubh7w321VTbs7jc/k+oGR0BUiQSBMs0mKxM5Yj6i&#10;XK0OpASoiPEGv8cBtrmz9Pitnun1ra2G8vWS6qqvdNVfbvU6lgdpFBmcxLV8FbQP4kIgMCSFzBMY&#10;NadbPjF97Yv2m57cgal2XIWNJKBvSe89rt29qsGhBMCkn4YRa77i1MOp6EiuC3M1kvXKy55f0HC7&#10;0lberZ7pGsoLyW7puI5ci0q0ALdAaZ4auLpS4o+a2xyHgeowb12tsz817wm/uchveI3raFHIbQWL&#10;nqXzNy36CqWS4ARP/awBmTnOIV4lrtm4SR6iw0Z0FcqGD5YOmus1mI6NwloWOI53iLaeo3GXfW29&#10;x0Cooe4WtpZNw6moDLAgePTFFvnCpcqOxlJFJAOWeM2yRXoD6fba/u9zxOkBX323uKpBLo19VD3A&#10;z5jtyM9YNIxRX7gd2KiVe2SABQDOKnPy/ljg3OmXd/b3H3tpsFS8Ht3ttyVn/Va49x2L6S7lABpr&#10;SYAHljHbsAXrBGQvMpUqCpMZmcj5xEY9MuZl0enfbxL7DlrM+pOyt37d1XdXVUgabZFGUT1IPlim&#10;5FlNkAZC4S2QmaDpjO9xGtZero3tG3cXkBcuFZubAKvczekyCpmZBamRHUYq9s5TUpC071cCTP4p&#10;AkTFBjn37Rrbo3PK2kv+m83QjFNvc2xojLIKw+ZqCxE+MwMPLc/LQF1YK17UQsCQJg5/fh+psx9X&#10;wQ7uzt/qbzrZ9M3bOwCamHyuxAan4o+UTOQyGGBc1lUj/JqBAJKKNREkT/fjLqmPtv06Xb5Ic/8A&#10;kEOrMq27jXPRR2XwjwGeLLbWgoDxqMLWNBUk0MjwnHbW3aZcr1Y7l92bt79PqVAVutKXTcVtCAMt&#10;wNQUBkaiPw43HA2PVuqNAZi1ZjVJ7gdXh5Yb82Rja4jyh9ZueHEcJvL73zt0Sy7IEJ9JlJ0Mo24I&#10;YnSKEEn4UOPTXtXZehtbZiKSDMGBlqnGnj0+ryZfkD/f59S29x+7OT26bhby/qXtC0rg2le4xW69&#10;r0yZ05jMioxqbzQAImcHTyXGrwB7S2jXGBUgFzqALEswWp1ATU1EDpirutE/+zT4x8Dg870bw3Ht&#10;eO2RkYXCbRUmiowAEkCCegr4gYq9xcGpaGnjlMTlgPRHs/iDb2m4ZWttIhkWdTwQpYlqLJpMSDAr&#10;nitdA5acmAzFKUBEYDr3G8nc2VjataIBt3AAUuKjglgrW2M1HRiak0pJwhexD4iaQPsM/wB2Astw&#10;x3nL22uAN66i4HDFAHWXdmQmEAiACcgaRg7Ml5MDrEGjdc+uAje47m2sbC5tkUnUx9K+L+tblor3&#10;Q9nTQCTEfGc8SylGMSWrPhNWBjAYCxyBKbcMwt2rTJMBwrWtXYbcz3GetfOK4I2+1YAGUSAY8K4C&#10;XtefuWt5yAe+XbS8BWKPeEaboaOijuitaCmEpa7mEaZUHxoKGMBI5P3C97ZbTTeF70ty1fVZgPUI&#10;bU1amktq6iOkF9FULWV7tPlPiBgMtvNxuLm8cWXZrSWEe5cJIUqMkIYw/wAcwSK1xKRRCinXrI7a&#10;SBgMTyV6+HvtDSwV/Tk1V+92diTQLBJPj4jDVxQWM1oYEeVZwF9xe6e1s9qocEq+u65dtQDPKaCT&#10;QjMQYxBvW4tkxqGcz1zyOA6t7V5bcHmiA6WmsnUUtB9bjV6RFu8CBADEgkeR8cZveqM5g+PSStAD&#10;g6eOfU9l/THdbu877UWQVe2oFtVVrno2Lgh2WIFGEgZE5nFO7wl5a5GvTIAkx/XB2slsvwejNjxw&#10;u8pwu5e6AWdVgABnBJELcZjAIhQorJAmhGMw1z/yLTSfmbrn2Hr9uOf+dr0eq9txT/7ByW3YWGX9&#10;Ft2S2UK20X9UjaFWNLGAwLTGozkMf//R+g5Uk5gmSZzJEyI/w+zH19+krhL1uyNdm2yKzItskMER&#10;mtlCdBMgtUAklSBWhwQGfiCTTOQfA5YB4M2vUVuemwt2yASYtOpUNbeDMnVpB6kkUGGmpqE1bOFq&#10;YHh/PEFztxC2zoDMiEoz3fy11kWywBQlQFgSY6GMNkgkCozgwBE+EYmc8WVU4+ovqGQ0QW1Prdjb&#10;YqxLEAmB2qv/AG1k4TKg17ooakmhwmslzBMKOyjQEtKdLqCqkBjmGauRA1AihpTCBIImRB/DBIms&#10;E/HGkSCbb22Cle9NP5gJRihADohkyBkRHxGEwY7iMiYgAz/2xTLASE0htNlTIdUQBrjobWmLgLsS&#10;9KGc8xWMJJJFTHQ0AmBlAzwEo2rAVqFy1z1FJLMJZvnXXQFYFZE5UwkigB6mMoJmk/2OAeD2w7Xk&#10;nVJZbjQQrLKKqhZJYmDFfKcsIAYSBWaCRIEGhwFjG3YKFVVCiRdSBcullhrYmo6GpB8hhNaiqxMA&#10;xnlAwElQsgxbb1FR2CFghABgyQBA+ya9BhrTFADWlZgznJpUHGbrLcqnq2nNiFSb/dpGkAQotW+4&#10;6TIBBFfswk1rJUwcsx41rjjeofsSAh0I8NGpoh5WAkMQSG/EJ8JGCJmoauZg1gZwOmCn7IS2pt+i&#10;yq/bZtyxt2w8sqnSYNagHpGeG2mCDJkg5VE5k/fgLCzo126kaUAXuYo6rRUAPcMjQA/YBOCjOMvH&#10;xJzwBI6tp16VJQBV7y6GRpEKBkumsxmBIwRMVVT0Gf25nwwElFRbjWWcspm6mu2XXXUKwFug1VUA&#10;/wB8DISZoKnw8/7DAPp+ZW2lvUzjSWU6AQJbVBDKCKkZA5YTPQHUZE9IihIHngJBCquXp2jqWHJN&#10;x2ABQsY+UEHOJnLDcgkk1AkAA9SKzET9uIsmU9LehQoZVkKxDBiSPUlGBmiwMgBFMAgf5mJMTJzO&#10;YAwaxDw7mLJaWwut4QEl9IoW1dMj3THjGERXQTUCtZJIMAyfDLBMQ8dA/NtzpOYqol6sjJbgAGAS&#10;vShoJwqokAzGnyB6hJP3YJcziED5h6gUeqLiOpJuMH06jc0JQNQgkhqRTCO41NH7pMZgmaec4NTo&#10;kLctFAF0vYCqVTUWZnFTDSDpjODnEUwQYkyD8pYA5lW+7r54ipBVFtOrfNf9K61VMhQyoVLGSRMF&#10;h1+/CQAQDBgkNQUNa5YqZgjc0F0D2wylFMkuyExkhDEHKYIgnBMNI6tAMGBSc4A/t9uB6pK3Q9zK&#10;yge4daLWkwAXJPaT+IGnwOEkGsZACIUfLH+X44inF0+oqAaSzmXD3CSVarG8orAr0BmMIOoMMipM&#10;fNQGc5yFfOcXPxZxD59K7aYnUrrAI0uWYLRWFvMgitafDCYIYA6oahEjoBkBn5eGN262ccYaLGlj&#10;CemFtQQwYhYM/wCocgT1zn7JwGANNX/suVAYYSPiBjN2tmPQLtnK4it3GrksQGZQUZajuMSaxl4Y&#10;S6aixrmTJKha1IoR5DPF13uv4GTlq8q27WrQsKE0iWYqDVgrDxJ6TJwyZk0gZk+YEU8aExXHeXMz&#10;FTIBQFipfUYUoIWD2m4VoskGkfxkYbIgFahSZBoGgDunwj44qpCPqK3GtK7qNLK7EIDcfTbKk9rE&#10;jIRFMDSaMfEnUehB1fZ4/DAKV0Q3BKVtW0AUutwppjMCsxBymYpOE0np1AMnpJMHzmcAsMQPxMAF&#10;1rpFCRWUQ50IEGBFZrgVKgqDQwYPgZPlPlGAc7Bca3cVWBUNbBkBiEi0YzmJhqiRQSJw1Ukn8RAV&#10;DlSNMjP45YCYNCKoJ/LUl7qMWufmDvCESCc+6PDCCoMqIlT5iDmDNTngJaXXAF2gtXkJWkq1ssFF&#10;v0wBAiBMjCCHqKQ2mCHBpkZkdaYCVbvWR6Tt/qqlxbgW2UTS0lQEBkAQdNfHpggCoiMwxkkRIFZP&#10;+GAU7i45UAkWxa16lcMbbHUAqrE+cHxwRLdxM1AUGQM6UAwDoKQLahSqFrpB1GDr1wzCI6zHlGEA&#10;ZdCSAZzPjGAk6g2rVphUL25QCoMJ6tc865nOMIYZiTQn7OtI8B0wC7RABJtqSylywIVSBQ6oMEAx&#10;DHz64KomCf8ANE/NWuWXiROAlEr+X6i2zMWlLqxKMQM9WYBnRSB40wKhxUQaSCFOdTSsdMANSXLV&#10;2NQcOHhaldMqoGvtLkRXy+GEHPPtNIBANBAlcojwOAkoQE0kJrAhLg1SQSWZhdtnUZaJkHCDIpOm&#10;NTAj8PTr44CVrEBgur1Wt2zajTqbTGax0/nGVADSImudCZnuj+/AGpBB1W7UAiDqhQEBQa65CSdM&#10;zNRQYLqFkUoSTAoaCsdKYBZZNOp9QYEFSFJNfmeVkx4kRFJwIrnpbo5k/HVPXxjPABGXtIRXWulV&#10;IWAWhjbVZOnrAkT1rhBLFTmANKxIOo51I/h/dgHktohYyoMm5W2QBq/EFY0kfNH9+CMitGkCkxNf&#10;LzjAKRSexSyFZYXAFYie4GWrOYGkRU9cAj/UJI+ZQQDQwch5UrAwC0bWdutUTS8vpKuVjUruB2yT&#10;kD0pTPDZArUV7jQmsxENT+PwwEhJXu0uHBET26hAcXBdSokkUPhXPDRGnWQVoTpqTPgSPPKJpGAn&#10;I3q+jqt3JKKt2LYRrcVYAMa6RGYrNMIOec6VkE06VM1+IkYCSmnRAXT6hRdC9yyHIClAZExXu6Th&#10;E0jUWJAaI7onIkZQPHxwEi2pGgi2FCs1mhDW5ipQPEqWyzj4HCKAsadDIJkyM/7sBIFxyyKKEq6B&#10;WXUvY0FiZkjoDMzlSRgT3AEtA7hBBgg+Qxz8k4S204uvqtsEp6VzVKLpjSRMiFFKkzQeGGiRU1km&#10;Jg5KtBUQPLHGNadal6GLIPTSO8wtyJNwhidQzbUcunjhpp7spB6QIrMscx9mK6JVvRrkudJRVGsl&#10;zdDGYQGmZkg5A5wcJJyMEjzE59SPhgH7anSVMK+pTp1MmlR8ukxNDM9Rl0w3XrGRUDTSpo1etcBK&#10;c25gK4LG2xYlVdjFFgTRWBkCkGsnCiDOc9Y8IrH8cdtPyoK1cGljpdGKlQW7tRMwGUxMZ/A4QR8p&#10;YyYYDoZyFT08caEoEKXCiIW2rVIUD56hRUmsQafHCDJWDWCPxeBp8OhwDqQrdkKNLESgLLIB1lpr&#10;/lkx5nBEVJLU1Z9oB6xQzPXALVtAWEElFLAlmCAd2qXBBAAIXVXPCIKgmQPP4ZmvX78A9+WzKrB2&#10;JJkGT84BjtigkAHyPlhX+U6h2qDBGrPup/QYAphnGg9zhSUYAjSsENP8TMT1wkgkOJPUiQNLRQju&#10;6GmZwClItsoNZZNeiPVSTMsFpqE5gR/PDdSGFCCZGkk/iJVvDM9MA+o06GhkkaDK6ZlQLiBszCgZ&#10;54JiZmYPbEgRP4gc6nxOAcUKQoAmPUVnmbjLJNvSwIjScwOta4RDVDsFPyiJUEEUqKZeOAUpTTqt&#10;JKBXuMWKsRJgUMM0nILkfHBQCaHuECR2zDACQaGfHAOmQpBHZI7GX1dEoa6/mEERAHlgmzLEkVn/&#10;ANLxEia0pgFWlmQF1NIgMxJVjIBUEUWJnqaZ4SaywmS0wYosVz6+GAe7ZFtyqgL6eoa+4qwgAr8u&#10;rJpmM/E4FIgZiIYTNcx3EZUywCz3MHIXvZToqAHtih/LBz60rEmDgtXcCG/CCPAUy0H7QfhgFBTp&#10;dWWO5w7QA3zQ7KwnyhQYGc0wkzSTQSIFJgyTGWAcXSFfTDNdJdqhwSRpguKilPiZrTBUJJkmBBy6&#10;mkj/AAwC9JkqgS2GZDQEQoWGZHYVfoYywM4y8JPn/XLEkxMQHqCLI1DtldIAZAWjuimkySSfCZzw&#10;lmYECkVqRDGRAlusGmWKHrdpHLPGhjDABxctCDOlQ/QxIIk/yw2xmUmAYAED/wBL+04B0IjENpLF&#10;VLa9ThlFULLAoKRSTA6YJpMw2mhFIoIoQOuQAwElFRQKF+4EZgvUa1ZzMEzMTBPhhDatUUjSTKjR&#10;LZgEnplTAOIU9NidWtXjSxNwBIglROef2Zzhkycp+SSBMmTQkHqOgOAkQtuKBj6gCs8UECQjeDDM&#10;gTkM5wiWjUpqCBAr3MO6dcVihNcA4CCWt/h0kkmEQL82rsnrkJnqaYT/ABB1QqQCT8SBTAOgZmgZ&#10;WUl3BIgiQugk91eg+yk4R4moDUzgVGcf1wD5gwoULCGrguQA/b3QD4nScNsD25kodIqooSBOrr9u&#10;Ak2yq6yYhzWKliAdZiKSYyMYI1AQHMkgzXxnSJNSIzwDiyG9Rh3KFVibZIqDADRFMxAmcI0kyZOZ&#10;ochWKE/wwDvqLph1UAwNQqSWGqChNCOpMeWEmD4tBgliSYig7aefngFCAakW5X5UgIxDfMFczGQG&#10;EmSTDSZiYgmmkAf1wC0MGNOYDgGqoQZJbxr5wPPCWBDQCagxPyxMKAM48aYB1WGhWbSTbqO1i1Fh&#10;tbgRSYAkCK4adKAgmhJghYrSBH8BgJNpgWKlILKPxMSoJ1lzIqQQNRzikdcIaYIU55VIoO0kHMeW&#10;AfthdTFgQVgkR2hj3gNFJYAD7s8N1iCVBMKXrQk/NUZkH+xwEgMpOsFigVrgtkEyVr6eYMAzAMRP&#10;UQMJhzA1RTSuoAjPUpJ6eGeAcBtEiNMn81tGWWlggFTBqaeWEkk5HUdNARI6CezMfbgFfKsnUq6w&#10;GhiCZJJU650ySenXPDbAzT5hphKwDEEnp40jASE0wZojau8ZstZVamsAZnA1EAAESBFJ+ZzRhPjX&#10;pgFhQxJ0FVaWKlZ1KokoWEmFikYbOsAmaknpDDSIk+RwDgCmkGsMwBJD6qkeMiIjrOG9JhgIAkyK&#10;kiPCcA+GQ3LZZpbSAdUKIynUKjwyywWo6YpVZM9xGqgiB9kYBRA9TU1CLgjQ2muruMv8KefWcFMB&#10;YMqVExIGoZClMAoKHZ0IYaWNGFRQyJ+EUFfPCjJEliQSQCIAYzQwOvTAJCQW0qoelASXUEEtpLeI&#10;MkeX2YRUmJQdwhgT2iTB0itCMowC6BZGpoE3AViZiAGyqsaT8cJCkLpYnVUGTprPU+ec4B4srObl&#10;uIoVKgE1q4W31g0yg1wRGrzCiCGqVIYQD/dgAphWB+diWBQUZNMwvVs8+mE6SBqFAIAMQYMlojqJ&#10;rgFqUkKZLCX0liVDCBaOo/YRA/phAkSJIBIBOkHrM92ZicBJIVoIVWfSXCa/ToAV0xb6dJbphJAM&#10;SASCxJoSQAAQSI8jHjTAKBAEdw7UKzqhSwLT3ZgQRll9kkRAqD2kgq1ZAGWqfs/lgDBBYkAHV+NN&#10;NNTZMkRXwPShwRVoBNBpEwCAdECfGhmpp/HAOJct0BJZtcV0kjUD2yBpygwIOBqLSACRkwEEGMjW&#10;lMgY61wBaQsMZUZqzAg5QUBzrXUBOVM8FRSakzC1BIKfiIig6Vn7MARMhBpgH1H7WTUbgAKL3Ekk&#10;1PiM5wUAgIDQ6gDBJj5tVK+P+OAd1GtxhMaC2o6Z/BpbUc65VwJMD5gYlJ7WDD8VOuAT26pGlgHV&#10;bpQsyuAJAKESYAMkHCWLCFBIABmCDpiRXPyjAOL6bSxRCzMukaSS5gOApETAkGAafdhJmABQEV05&#10;zGZpTKg/vwDgI1SQoKFAdQEGD2GudDUmPDCmBJEgkAjuBANYmowCUIIIGhbhtsCMhCggFgZBIAqD&#10;nlj0R9L7pVrSk5kCIXSRTp4+fXGNpOK5+STq+W375uP/AFXtvlG06ilpyH1OLyOFIUFp8IIXp5DL&#10;0lB0aYkQdP4p65nG3x1tm1sfnjt27I5f1hehm3Esy67di25uG2WVFKnTUZ0YmPGYqmW8xBERJ6j+&#10;GD0XOOHQ7q+nt09K3qLXHUKHcele0+ncLGe4hg1FMAmYGFW7fe0yAIZqZg5f2nBz33nbjVUctzSD&#10;jLbh5dxcs2e8Kt1rP4zqA7iARUVAAJ64s7WpSBOkkjKCAB+Gk54OLjfOXkuh7ht23HpakNxXQh9e&#10;obi1BzBJzkDwjCbqw5I+EKFmB4Rl5YCZwm8N3iV2ZEsTcuTd1ldVy4BfkVLRIJAZu3oJwhwIJUMa&#10;npUUkScsGtdrr0WXC371m6LTmxathRoi7p9RFabybUKNUlpB1GmVBhtFUpqLHrUyYrln8MF3ucW/&#10;Bc8vvtzZ3wFqwwFv0VXQy6rhW0US5o/EIaSpA1aawSDh4KRBMgT1E+dDOfngzbbzWXvb03bt6ygL&#10;MyMyvbYE3GtqFctbztqSAYyJoK1xDvorAg9G84AAynB08e1zNfR0X2vvL9go6qjJd2661D6mJLgN&#10;eErqoBRh4VmcKtJ2aogzE/5vwj+GBvtLe2zoY5zlE2/I3duri4rjX6UAtt/VPqXNExFCWD1kGBBE&#10;4OyxWRqIGtxkCJFenlgm8nbNp6/7ET3Bx1jkQ+6bZ2b7rtdkyXAdLm3dWYoPmDCZkzBEUOGmclgA&#10;YIYARB/FM188HSaazloNnxC7fbMDb9Q3LbXWJYqHY2whUoICJQlBFDMSTUKpl5MEEE/Kx/ngl30s&#10;sHvN1tmTYpFsA2H2tksl+3bQaQyq9hlZgRkrKZI6DLEpNQypTI5kHKf8MHBz7kbdi7bNvRaXvYM+&#10;3dwltrQk20AMEgHSNRIyNdUYbdjqCzGfQaFIqKYNa4xbfRe8dtlFhrzWy7ekFQl2ub24jAAMrIVC&#10;sCDPgOhGQvufTcSagAt4gTBbP+WC6aza8j4Lj0tcnsb5tsBavu1ixcOm6hdSXay4qxGowJA8sQXq&#10;imTJAEEiMiAJGeD0Ol7OE3+5tLbNlfWcNctK5lqepeFthKzIlTUnPwxFDNpNuRDEqRAmJkGcBtDs&#10;bK7qzu1slXtoLi3hrUwii2bGkAqdSwWVhq8IyxPtWtQBpOiIEGSRSCPKM8GNt+3bGHMua507LcD8&#10;q46/q0Oq8TY0Kp1fmqwJJHdJUAk5ThtVOsCR2yYglq0gtlGC7XGuYuN3vdvc2dy/aVSdwiRdL21R&#10;ba6S7Kqgk3TKz9smpwQBLXO5lJIWf4ds4NCJVdvsoS1ujb2ouJqcqEdnGobi5UuWGSkgj4DC7wLQ&#10;MyEBKn8S5QT0+zBmSa8eiP7ca1ZW4NL2De31y2r2/ltXn/HZFPUDBtJ1ecZziK4JCQIzigqPxEfA&#10;4Nfi1ex3V2zud8bl4s1pFN2615QiXYC2vV1nrHaBl59TsoxIMgEmkTQD5hAkz54JbiWo3uDe2RYf&#10;Wty4otFb7HQhe+x/KOq4F7SpHYCTE0piRdU0tgMASA1TmOsxgmlu2uaz/EXtPqbm5e21y6A95IQs&#10;Ft3VhURXaA2UacxRsNaSFoRUx/3QTVTHjg0t7e4sXr2l7OlbSKVt6U9AXlC3Besg1BFJmgPkaWlt&#10;xoIkiINOkjKskzGDzb/mrjPuDj71zkzdCi4GNy0Qbhtvc03O1lgKoUAgMQIPTxLLEjUQwqaEicsz&#10;T49cG9fp0u06rzaWEU7a3d294G1Z1XEt3CSbl8kqsmQCSCwKih8sFZ+Yk0MjTXPoY/tOC+S3EnxH&#10;zsrxllrSstl7d1rxRFc2tLFrat1La+gkdczpxaLdKrpJyAjSfvAODi4fe9vWt1uhuQtt/W3F03Ge&#10;2QzBu0P6ZaneIyzJgA0xN27a7ieK9PgKAnAcy947W7xvGcmtx1dd2pto+jQoQ0ZtujgsoYZx4+Ix&#10;qdoRor+Iz5mPLEzzgeBfqHtrY3otBQG21mEtKQUU/Iia6fEjzyHW8XvtRmNJA+OK7Yu3i/t6PJTX&#10;W2HuKxfXTb/8os4GhKKZJOmpA+BPhjB8rbNrcMYiuYEmvlg4vrp9BuX2/O+1NvZvG0zLaRilwuir&#10;6Dh7ZdjJoe4aBUtSsjFM46l4gEiAT8R9+A9N8ZvLiuUsLqgKoctZXuZwdb3NR0qBLaoGrIiZxHyJ&#10;iWPSchHTBbbbmtTeuevtbRdrVgIXVUVWd3NwCGK01OCNWqGle3qIO6xIp4Rmc+hGBJmyE+29utnd&#10;i8xt3PV3dxrTPbUoq2z3oLYqIJJEzBE06RkB1HyJ7iAB5Rg77266/S2vK7m1Z2UpcOgelpsW7xe8&#10;AO1We6ggFmY+JVcs8MONVzTJPdpHaAM9UAia/bgvdbp3fJq+Pvra4r9XcDKlnYo9ybmu5YX0+1Yh&#10;Syk0kKSczGeC3Cyi5iWAiAB40BP8cE02u0uT3tjdBORu+l6DG1srtxbxuupdWSDrdRDKKFVJFR5R&#10;iM2pSK1jIHMTIIHnlng21G2a3uFuC8pvFnJLOzqLbgA3WJUgypgqSPPIYnbZwyqGEGpkZHoSPLzw&#10;cfLJ+b4uYe89lfTdbu7qZ7Vtbaspe5bvox/OU3GOkmfxBDkcsSWaTWrGkzMwegGDni4yyXH7M27N&#10;6+FVbVq1duhktOXV9GqbtxgFChywIBlzUVxXcgAwcyaqF1L2x1ywdvF+V1r6V3vTubQMNTnc3b7+&#10;our1bYU2wQwgA6jRp8YETiNsAAIoIplAqcwfjg6Nj9RL957g0zcsPcNx4uarkItLAC1IiJYyMgCI&#10;Iw1ft6r5pIrDLAUD7sBee296m19ur6g9O5cZBc2943W3FUzS4DJBBBbICommI+7YhAtSSwrGfkCc&#10;Ta4mRfe09ttbu6fcratW/RtMiDWwFtJZjdUqB2MxPSp6SJwm2oYqZJzyHy9a6eoyxRN5Pc3bNm/b&#10;Fu2i6gFd3Gq6GarIbkwhzHnMjFldUfpyNVNQXT8sznUeeA5Pwl9n90JuHsy62bjreOpntgM1sAtq&#10;VIVJIJ6UE9GdtQsxYZNAI+wT4COsYC690TubO329na3Aoa2NVgTV4LMCpJc6oIDEkEUgRiWrvMgy&#10;JOUE+BkeEYM7yXXlj9zsdrbsgXLUslkSzalW5rbWhVqgv1aQAaSTliepgCRBFJPTty/rg8zmW62n&#10;6g3rttRcsR6jFTca7eZ7hX1GRTqUE9pQUoPjhysU8bZigmlATgKH0Nsbq22FttNne2rki66MCwOn&#10;SCNLtFATXLMTiz2jk5yagEmAJTwn+mA4h9ReOtG6WtKtpW13AiKW0rcSttltqRoVvxMZUTUzi1W5&#10;SOkRQ1n4/DAcB3vDsb7X7oDO99p1ISQukoF0LnJggqMzUTJEtDKE5/wyzj44DD73afpb+3X0vRQk&#10;uCULDvHarJMKAZJE+eDFCDXV0p5zX4dMBB3t5Lli+NLC25uIArDvZxpLWbhgwxliKxkJw27VYiT0&#10;P86YC04rZItvb27ulO25ftyQodgoCM+YgSB064IiSsZZDxHjOAltcNizfIEm8A7tACP6TflhSxJU&#10;kUatfLDW6sC5bYVk5ROoUggGR0GAvPYnuc8Ly21v+ras2lVU3OvRcVxPqC8UYV0MadFrWcZa/Z06&#10;hkKzX7Fk4LLdbmPeXs/3D+vtbW9aSXBtLbdFDrauNNy69tBmrypBk+JplEtdjMoYdpmJ6mgkHP78&#10;Hbfnx5rpHNqm82223BVGXdD0VuvaAYLZWSy6JKz8pJSYGrxOJDUBoGgwAYpJg9cHGWy5jGcYrDcp&#10;6jNa9PV6gUOGuKtba3HsiGBE5GSKZxhq2yq2mQCpqJ7QJrM506HB08mnPdGm5jYXtzt23KreFi7t&#10;2Q31R/WcraBR9sqQLcMBJAGqpM4VuEUd6ntiYPQj5Rgvj2tvapvaXJvfX/ad2Hfdjc/km6zkMgYs&#10;t51PzlJh5mtRMziK1yRqMgmPmIqPwn7Tg12a/wBq3my4ptrcdCttls3LiW2t62iXLXFQAyCAWDFu&#10;pFKYNbfqIQT8oJXOfCJwNvo0+lG3/LLwu/2+8CG2L9z9PemNAYNKsFmBpzBFB4Cowm5ahT8IpTpm&#10;p6AdcGtbbrLVjx3Jm7dRPTRUugwglhaVzBW5pIBZvmQ5Cc+mE2rpdXQxJpUAwYjBOzXu7vUXN8KO&#10;P3W15AesF25tK0PDPbLeuWZhPcDAKEwKGkYZa29tiBPUyQACTFa/Dxwall6NFteT2m/29l9NovNu&#10;08Bmv2lWW/LZYj4OszAIiofsXNJB1NBjt1U7e0BQvngm35azHuPiLW92921b26G6ovRee07MTumN&#10;27c3F1vxOtadR0ocTLhFDBImT0M9a+WDz67XXownEAFru0BS04tvpa+1trNsCSkd2r8wwxEQOkxU&#10;mKnUxHQgAQRUSY+6tcG/HcXF6pfFLu7F3a7S3dKMzWLl5bKv6qFtwERHtH8Lhjop3eGePB/7jP3k&#10;+3fpPZv+2vZa7D3Z78e4+33bXLwbgPaRdIS7y9+2fzL/AFt7W2ZJ+YgTjevju3N6PRjEzs++n7Lf&#10;+KT3H9Xt1xf1F+uacz7E+lm3t7O/xPtrbXDsPdv1FUMm5N7ckjVx/FssJrZfWvLOhUU+pj4xe7vc&#10;/Me/+S5H3d7+9z7u9u7m8LctyXIvcuXd0C7Xk2W2IUi0tv5bVpVhFoDJnHq1kkxGLjeZ24j9LvtP&#10;2j7X9he3OH9oey+A4z237Z4HaWthw/B8NtbWy4/j9pZUBLdmxap5szSzElmJJJPkP6h/UXapuN1x&#10;nttkt7FVuW7963aupedQ1FPqgMJ/ERJIzPhvXW3r0eHz+eXjTpGlAj7an448/ncb3kdzfMu1y+iv&#10;cZWZfQtXm0WtJiNUfKDTr0x341jxzkeLFx+ltXN2kFUQ2dvcDQXFoBf1CL4KFIWvQeJwlzMqGOb8&#10;zub1y5bGsGzbB3cBn0Xt0w1Lf3JH4FAk6qnBx3vqGKGy+4ukXnJIvCY0+mwW6JtaNWTMJafDwwYm&#10;etDF5auJbUd7qpZVuQFS5dCkELbVZOkmYOZrTEUMaiy+m2iXLiurabtpE1SgJhPHy7jXy64sddOg&#10;Yt9veF2XVEDWrjI6eurrdWDoP5ZpJIB69cTNlxWwxN224Lxc1akt6vUWzbVxaBapCA90T3ZwK+OL&#10;ZmYoGLZVe6ieoNIRTcsql0agk6oNvMEjpU5/DHPbWScLAxJ29kNcW/t9P5yiV9Mq6NpgOUbpIrBB&#10;npGMHzDDzKl296N66tkOjLZazddLV0KNV0FWEEyDIHSuAGDtncWFalrcWkDO1tdRewqr+Wu2U/OD&#10;NRQr4HoAxNG5W8gZCltGhXvXVt3BZZ47GEgr5n+IxMNTbExAw1b3j27lu3dTTovabV1Q4S52EhQV&#10;JIAFNORmhnDB3XOQxMXdit0OobctZVEQgW9YWqse4hZkFSDHlhiHfsGC/wBxbdXv/HYXLm2ZrG9t&#10;XUVL6lRqUoARDE0hqOIgxhiL3bWzAYf/ANzt7azaYFrr+mUKKoF2wLPyKbDQyiDBB+zPEw13ST40&#10;MFb3tm811WezcfcWYWFIJNJsMhiGr82dIwwneGHvWGtUILLCIxS4UIW2JL2/TrqmkNmOuLg7scXk&#10;MOHf+lbcKpPqbe61sDv9QKI1LMz8IpmcTC3eY4DEc8nbW1ttxbPYWNwp6dsOioI0gz3AMZnLyGEn&#10;xTbbj6QxabPkvVNgi6VA0tYCFQy3Lba2uWm/CQIMzBNThhvTf19QxpTyVtL7b/a7lE3V22W3e3uW&#10;Ut2bjIYbdWdJM3GPcUyNSKGMHSbay5+IYr3uNb3o5FbwazuFNvdravsps3dEJuEsEAIpnVQxNDgl&#10;km3cGJN7kb1lOPW7uf1VkOVTcz6pBnsXcGg1eA69Bg132Yzz8/iGLHe7u3ubin9UWtLaVZfbrb9J&#10;jQtbKyCygTXOKnBb9XS8Bi823Mcfx68c1y/v/wBXYsLtdxu3uW7Au22Ur6q2LasCHXtOpicowa7u&#10;3b5hjTbawF5Z1tJft8ff2Vzd/lfmbj0Lu11WgFvV0tK6qlR0jLBrXF2xt6hjOcXtzu+c2mw3G4t2&#10;dpcDvt2vW50Kil7jtZEklgugeJIoQME15uKH9v7TiX732W83vF7PluMbaXX461suIubW2HuM92zc&#10;D27x2V5UdiykggLAAiYGC+bXiXX0DFJ7i9P2tZ4/fPtCOXv2Du7i7wC9trRuEm0fRU6YPzkVAkZD&#10;Bje/p6S+tDGaW/yHujYbq/6irbsG0N1ZuILe2UOZfclQASjnttqoJnyw5c5ny6/IMWfBeztts+J3&#10;vO8tsbG8tG2dntOP29w3Ebc3k9V93vWYKGFtI0oK6yCTAjBrx+GTW7bhjI/7jyNnlNu+wvNZv279&#10;o2mvXgqC7r0W9qbTSLmqaALWCIiuHo4zbbv4DHSOQ2+/4bZ7fe7/AIDZ7nbcvb2vJh+MuNsdyWa8&#10;UuveskNb0l1YOoAkgGa4PRt3aYu0ll+FECCTHQwfjE4ibzm/Zm63e33u45J+B5e+luy/+4bR9rtL&#10;wRCtr197b1LqAprMCIM4fMu/i45xfgPHUks2Nzsds/I7azyVnY7ObG5tuo3G62rLNmztt9aMkMe5&#10;TqKkZjD0eicyXaBhG82Ptx9pbHrbvZ3XuXrg3hs7R7lmyya7lm2zQqiQqLcgkTNTODO80muYGMzu&#10;bHC7bZ7nkmO6uckbNxdrsWFv9XvG2qhAFuXCV0jLUKE5ScGL2Y68hjEbPZ7m9Yubi/bvbfY2yztJ&#10;9XdbiW9QMZE3HeSSoEfdg5TNznoGKffuzettrW2unZ6DuDt7KhFe44VZ3O4T5rjLAYTTIRgxt17Y&#10;GM1yNnc3hb3G5CwjWn223p6VplWNdwJBFu0D+UoqWrkMPVz3lszsGM/uOLj1UdFXjLp9XeXEn9Vy&#10;V9hoG3DTOkiCSKKsxU16TbXjM5jn22zPoGJu0sbkncXrZYb/AJFbKhXCq3HcVbAt2dlbsg6UUxrY&#10;jIROMbXN5a1mZb6hifc42dKi6Ldiwofe77SzXtyLsi9a2gyVnMAZkKJxMr2TP4f4hgmsOt9SVRdp&#10;t7VlNhtfTL3hf1F1uXlNCFodR+Zqk0jBcZvygYN9sBcvXLl1Deti015iwY2bcZKYq5NJGeXjhDaT&#10;r6wMZ3kf1G5Y7i+LR/S3BcCu/beCFirXLWbKmoEKcmI8ManHRztz1DFDra7auPrBRrellfJNs76D&#10;dNJh2lVkSRXLHXEm2IyKBXz/AKY7n9Cv3IfV76Bcvb5n6a+8eR4LibW8d997Yu7h977T59p/Ms77&#10;gN0TZIkENcthWGYaROM+Tx6bT6nXxebfxca3j4en/Z+Lln1W+if0s+tvAX/bn1P9lcJ7r2Nyy9vb&#10;7jfbRF5bi3ZWCbnhuZs6d1tLqFiyPYuqQ1a4+zP7eP8AlT+n3vm+3CfWrhtv9NuUsrYtWPdXCvu+&#10;W9oclubzaXsbnanXutg6SGYk3LYWpZceHye020vdpy93j914/Jxfpv48f3/7XyL/AHDf8WXuHabO&#10;9y30A5+/7qtNdLX/AGX725TabHmtpaVZU8D7sFpbe4oqobG/VWPzDcSIx9SOD53h/dOx2/O8BynH&#10;c5w/IWbW52XKcVu7G+2O62+4T1LV21f27EQ4grMHyx49pdb9XFerHq+Znu72Tz/07ZvbHu3geU9v&#10;c3sZtb7ieX4+9s97YazKAKriLqiQfUsu6kMCGYQcam3aT8tBp0/PIPbIgn/DG5rmcsuCchym7Ucl&#10;u7ly6CRb26BrDC4ELEIY+UkESZqRhbXIS6SO2NCKZmCZOoCajpTG0QNtx3q7jirVzULxC7vd3oJt&#10;sbcaFVgAClwMdS6qUwvaqp0mdJaTPQCvhkMZx9WYqJ7o3F3bpftPbW+tlEtXEBZbl7SRqh4NYCkg&#10;dMyAcNbi6RecA0twikfiJ+aD/XGdtrnHwFr7e2Bbitk922jXORDbm+sAeklok2mNs1iKCKA+WLHa&#10;qBaBkFmav4es0nHScxHOvdl+43Lbq2tm5ZsbTbBtuSjXQSQFc9tQEoOlDn1wLl1fWPUIKR4jLt86&#10;4ZmcBXH8TuX4hSQwfkL5Vg/b2OA7FXUSNCiQTWczScNsNaakjVdcKYPcI6T1k4mPWCRaufo+Q9Dc&#10;u/pcZtW3A9W3rtuLncG0ZJApBmSZAnE2yHVkCvGkST5kxJPwxRjub3Gw3m23u4u7UatzdNq0A4F1&#10;rKW50IgnrEgAdM8OPJ9RjJMRUyD4wBXFFVsY2lviNmVtWvUdHCW0Fu7+S8oLrGjR06STOITWyBbW&#10;T3OGbVMiRNQJzyxLJeo3G25G3+o5PelGFvbbcWrA25DesocLNo3Co1rJbQpnOjDAFtrl4Cn5ekKw&#10;rE50MHyyws5zA7e5Szx/BPeu+ov+4tca7ZuE22QzFtfUqRI7oJrH2YmWldLbEE/mMAZPQmQB4R4Y&#10;ow/Lcjsd/v7ataCWON2z3R6alLQu2bYV2vMaG67LIcitQMTbvatu2uSAtWozIJM/ZgzM5trn/EPc&#10;fc8hyV+24fd3xYV0pft22i81uyBpgklpJMHrPSBbYamkKZJAbrE5gYNOmchtbQ2W1FlrlsW0/O29&#10;244tsBb1ra9UQqsADOmQxPceuLu3IsrUy3jU6gcu7Bx8ls2lno86cmvq8/ubrBCm0aRpDW7YtMvb&#10;f1WTJuZ5ClSTOFOWExBhTkf4D7MHPX80/FA4qxau3rpe0bLbrcIyazKG3duwSXM9sgzIIIgV6VSs&#10;S9xjQgwBkAG6HrU4PU7nvbFkbLidpaVb1s7f1tw4XVd7V/NdLTdohRqynIDDoYtcRFgT3MYJAAOq&#10;P55YJbiWqO9tdptuN3m/uo/pWlFixa1BWFAup1fuAIIUEmSTSRGJO5f4UWCYOfQCMGPHJju+LJ+0&#10;9mEW+7LdU7/dW3IuibpIuFSt5xTSAJCkwDExOC26Pp1TBZiYMGhNVr9uC7WazB33dymz2999otu2&#10;bO124tl9BVS6CRessuRDQsqMsgIOLL0yuhf8wmaxnM0nB57c3N9XEk5Ybk7/AHYUawqqVTSWH5Wk&#10;atYAJEHUT95ywiAS7ZaQAI+4CcBegvtNvxe1uA3E3N5rl4g9zq4BDf5TNRXzAjPCQNKjoSanLpWY&#10;6+GAe3N4XN2Sil/QUlFgGLlhtKLbEFVGkMCQTHQYku0FU1CFGoimQEDywGJ4jaFttyHKXbN0Purh&#10;tWmXUDqDlbvaTK6ZhQDOn5oUnD6GFaOswTA8DSmAzvJ7dLu+2e1f1VCOnqopcjUXId2srSIEMFAE&#10;EgTE4h7hz6ZOoAspGUfbOXmaYLr+aN77W2Fi7zCJt9szW9vfVrjzNq4yAOoQT2NNFWQPE4g2mXWn&#10;QDukQQSRAB/tGDv5Pyure4LG8fjd9bs+rcfdMNv6dy5cVhYW4FuvaRYIMhVViCQJOMb7i3BAuKCQ&#10;AYBUyTpYQKVzzxna84+Lp45jq9vftw9tpYs7C5csKr/pkuOGZl0+raZndtVJ0V8szU06D7A2hTZ+&#10;uwgsoUyKgmpE/EYTWTXtcPNfrfKb/lH98pu/cu29rbfchkW7cvFbLsbZRIqyUFKkaTHjXHRZjUBA&#10;Of3+AxpyfIL9Ou4baXnEgMViS2mIAOqamhhqDEW65CFpiIBNZMnTFMTn1G/9v8OE34saEum+gNtW&#10;UQgRfUa5qNSBQ6R18RE1F+6Q4B+V1+wSMUejPafBWdxx73bAQ7rZ7gox1aCysdSi6rkgKYpTKk9M&#10;RVuGCJiRFKwsZiP5nAbO9xiXWsOEFx7QdT6YCM25J1paqWWCQewfMMNbh9SKR3aW+4HAaX2fxtva&#10;bvkNjulNk39q8EtDamaoDNmbhpqJEDKMMgw3jNJIEDwGA025ti5tbVwB0baXgyBWuBuxhbih7hmS&#10;zUET1wzcEq4mKEHrToI6YC/4q8u33+xuNZZ7dwoUGuEu3iQzXQWzYN86iVI8KYgqwV7LkRUhsoHS&#10;T/TAdbvbU3uP9wbCyilvStbjbIa3LhJF17e1YghQR2msUg9DhBzupVpMgeIJ8JwanE7vmsNgiDb8&#10;Fy2n9OBbO0vFgn5TWiYZbiyGMgqJNfCgwhSVUHuV1avUU/EppTBfJ+apu4spvN1ubAtbe/tt1tHO&#10;3uMYK6lJbbXhdH+pcMdwEiMDcfO0EnWmZ8SIn78CXGss6yj9pwvHW1Nu2v8At2/RbiOZZLIuSbLu&#10;0iAJqKgiQTXFLdbTt1YwWtPBPyzNBmcHod+4Xb2dz7k3O0sI9rZcnszeS06hrdm4wm40sKEg0czU&#10;UM1xn+UJ1NB+e0RMEAfig0H3zjj5OrUej/pZtdrb2W2Y7dw+w5Iolu4yFijzaBDKZDMfmDZmsYoB&#10;dY2bDHoTbP8AmIzrjOJ061vDvZ2W3Xe8ratlSdwi7jTJe3qIHajmSMoqKZjGb3p+aDCi8JjVqhiS&#10;SxP4T4DHonRp2b2wysLQZmu3buwvIO22LSBAAqWtMH1RUliCI8zik3zsuvIKWDQfxdRpPhnibSWc&#10;tR0/2tZtX/0hPdcSw6eqkKVJOi4z21/H0EeFM4xVWSrMZzd1hawtAQrHw6gjHC9bGtvy1s9/rVVE&#10;sEt2rrNdX01cs35Ze3pEVEBgY/niTcT/AMa4U7SBdPbQQfjlieqZvdhWbe8w5Gwl0rcDPs51CX9R&#10;CzqCASrdoyNchiDtnPq5EgvQN0KrAhxTyx2umslW24aTk7FobIajDGyzO1uXkG6XYG3JNCQc58aD&#10;Gl266iqg1JnOoUEipnoca1kmvDm43y90W1u37qstsIbOkjsZ5LssKJk55eWOreztkbty2IElpePM&#10;wKeeJObc+l4cPNtw+Zn70/flj297U5rdi8UFjj7g2+qpf8sBu5gq0zoehnOMeluPtejt1FagLXOi&#10;405+KWT8X4zvrT7kb3L72311buoXN1fvOylir3dzfPfpMRTSSAMDcMcgc/ATOCeWz8o/ZeyDMjVA&#10;HagXR2wSdSaqkyQPhipvNIahP4RlnExGDi9L+2+NUXNk7shDek9yZY211R6iAeIma0nFNuCe0n8L&#10;AkZ/fgPSHs+1t7Q3ttLWs3Npd1MdDsUDCSDGQABBziSYwYJGecUHTKvlgGyoJQ2CEY3WqrMW1evA&#10;GlxJqRBAjyg4i6h6ZrFfuhpADHAbc2bh5ewj9v8A46rBm0zM+3mb1oEmFmVkSSSDEYmbcTogESPG&#10;YwHOPde4t7ZN4r3FlLgAt1QGV0OHg5kifCnnSUyxINZA6RTpgMTtN2lxLF9brlCHi2TqW0LZIdGT&#10;wboDl8K4e9ObYBzp50wGcHLEczuEW68sXoAFCBpJWvhPj/HDSgav/Rn+HXAXO5vXU2pGpraXGtlQ&#10;VATS0hiT0mSZnoKgnAFs1mtZ8Ynr0wBnlbaqmlrYJtQLhuMhgNJDB51fGgEUPTD8QAJoQDP3YDNP&#10;ee/fvhbSAh1TVruXNRZtYd2iJOdR4CBiJcfvpB8h4T9+A3vFbNTsbh9NoD2rQuOp7aaioaIzymPI&#10;HLFdubjKkAkaSYEGpmax0+OA7N7J4O3u+R25e2G9e1bW5ctMyhLdtCoNspVSwOnVAE9IEYzW9uhk&#10;MwelBEnMR4RWs4Onj/Nl7X+mnAXLHIemtu6+iyms3gWC2FALJda2YJOZQmGjoQMUbXYW53mlsky3&#10;3kz08MS3Ey7vTOx4trzcd6m1RrlzktvZ7VbT33ALAtIpA1iNRIymRWcYx9yfVsmVjU56TQH+045S&#10;227fBvHGXtTa+3EXi+UBR/1NzabZV7ptgLcRiNWnKREREViuP//S+gxNIr90ADoT/bpj6+/SV3aD&#10;eqXNqylq2ENpGMXDdWUOofiBggE0JNBQYIxI8IkVyAkH+U4CTa1FLh1FCrrZddLIGNwA29TVJiYA&#10;FQa4aYAMWlpn8INCMiOlcBabd7rWFT0V0tBTXcVBdTWIJQ94CtKktnFK4S05SJEUAMzngJlkWw1w&#10;upHqlgtxrnqWzoOlCIiZJ1Fc/hhIFKVHcAZ+XzI60wD5u6GKXexriI4DU9VWaoUn5SBB8sp64QYN&#10;SAKUWZ7hUkEdTn/DAPot2qW2V2Z9DXTo7kBCy7NUBCYLVIFQYwkgGAIEyQMqVFfD4YCw25Ngs+iQ&#10;hS1eJMgbhmFxBaEHUIgEnImMicNEGkkVAkgVnOSOmAlC4wNBrIusFBOm2+poT0ivcxme3x88ETJJ&#10;A0nOlKlZyP8AfgJQVm0hmRw4ZG9UaiUVu4uUoApOnSKnocJNDkRVjQCoFKgVwEuyl2TqNtittQFJ&#10;gAOdOtbryG8ZjKgqMJLAGSDQzpAEEiT5fbgH0tXdPpqE0vZq5ckJbL6UVkEwKSD8PEgNapBGqskk&#10;iFgnMQBjjttc1VkLT2rmpLXqWU0rZ1VVjSHR8y5IJAyFcsJY0pAoSSZJH2Yyp5IUO1xHuA3VtFVC&#10;qjnIqroTqk0IEA1w0aArSZJnOvgJr/HpgJ9pgrJd9N59LSvaAujUQQSCaiAKjuyJiIHUgsD454Bw&#10;+oFtlFBtyir3Mup2B1rJECB84Bj7MJNBn1IkfwJBy88BMQljCaUYgEIykPbYdjFQBDwJrNBnlgEG&#10;KDPujoQRUnAOG5+YbbuxW0FttcUJcVRbf8tdRykmST5dcEYgzl4RqkzNQcA+itBWyjG44Fy6Hdlu&#10;Iqrp0rqMxFPPoM8JbMjUJBAofm8RE4CQizaDBXFs69WoC76Q0hhpJBBz7akdD0wjINU9CBGcmZA+&#10;OJV16pyFrnpqVUu2oapgQqFWUvOoDQKmkdKjBNUac6mfmFDQwy/zxGzlpm1C8VIQqqoBpLAq3aty&#10;1c7YqQMwaTUjBAUURANInIT3EyaGcA62si6zXQSrvcuOexrjJbhQpIjTGZqQRShwZIkg0qoYUIGn&#10;of6YqYgjbpKBXCqUV9L9+sd6MEIatRQ0OE5iASCfwmBFKgHzPTEDqqyVNtFsoGBuKzMCZOqEpAWQ&#10;NWQoelUNEgGTmQB5VhZPhipc+iUusKbmlQmm2p1afTCkRru2rQlgDQScq4QYIaCcgZMgGBSI6/Cm&#10;CXGMnCpkAkkamVlWGo5kMztEIRBJMsaxBjBsKgdxAWK/KdQ7e/xn7+mDRzbl9IP5am4y6Ej8y3oY&#10;6ituaqRGWQ+asYScoECtAT1yBIH9oxFPAAsWLudTAMyidKsQWRXNIHQwBPkMFGmJAIapANCSehwC&#10;pF3UysyG2xVXIH5SoBLMk9QCa0BMnBSK0iSQ0x4AtLDIDIHAOlAzQGiVVgrCCoWfSFtCRmJJpkaY&#10;QYESxgyurqDP+bwzzOL0Dk3IdVthnUa/8oKkBflrNYBAFKeOCYwJLJADEgHtaflJH+OLM7XtgWlk&#10;MwItXdTFLSsyxettH5npgxHiSAfCuG3IYUpHgeonLypXpOOumu2vVZDtgaG1KWLsGAbQCFV10KrM&#10;Kk1JmJAzwzcgMAPmIDCtAMtLR1rl546Km7bWbeoqoRGYXAe4sTBFxDcntmAInrFMJJEkKRANZkAm&#10;K/N/b7MA5ofQH0amZNTgBBekkFNWgTWtPOokDCSWMmWbOv4ZHQwP5YCVaVUVJADzbkqQbjK0iUV+&#10;4jwksfOcFH/ogtJqYB6mevkMAesP2kNoQkC3bRndJuR6dv1QBP4q9JECsoiGME6dIr4hQAD5jPM4&#10;CaChsodNv1RcYMx7klyS66RUNENQUPxwo6QxMrBIEtM5VBXywDZN17JQo7FFd3tWXAWVaUdLhgil&#10;DXPPLCTABIYKCTFM46ZdcAuySXtK6Mz27UOpknSxgsGXMgUzgGa4aMBiskiBB6kRBiPP+eAsbSG4&#10;i3BbUMzgelmYzBbzI+WCOvnhue8SQRETToY7TgJRVVtHQrIwZiqDtHqaYWRkfMA5YIsTRVodLZRU&#10;5BTXLLAKS0E03bx/NQMuv1BcDLqAL6RAI8AwiB54bIBMEmZ6g5tQVn7pwE1ItqWVVA9MgXNZJayh&#10;BZktpNZoVNfAYKTJExJYVJiRSf54BxQCsqNVtEtuxgvCtc1OIAqRTSWoPjgtTAHoCIGk/apmp8ZG&#10;AAshriuVDFXLfmgaqL3IzzpnTBE0A85wkDtFVpSGOYInUVqPtwEtrpa7cUJqUhBrtImgMJa1aBYy&#10;RUytDkQMNgFSBlQ6Qc6xJBOAl+qjzcClgGQXCdMGAyJbcisqYk5ZgVwCK50oTE5mgFOh+/ABIUhg&#10;V1HUk0MiCWuARQjKMs/AYBEmQYVa9AJEgfCBQ9MzgCRq6LlvW7xbtgTdukMBcPcM5qZBJgxE4QYW&#10;CTWjTBg1g1NIioJwD6O1xTpKv3MqqWBUjTK6dABkEQVFAaHBdsz0PywCSadwWco+7APTd0stRoA9&#10;R3ZSFh5th0USQwB65+cjBFpkFhXMDzEgkmtSKRgDt2qKy23hdQUMYJVT3BVJ8CanqI8cNlhqOeXS&#10;tDnBPllgJKozJbYspYG4QCraQQA0dolVBikkdKYGqnXpnQgEEiT5ZYBWhmYGFUx2qp7C4cKwSIiR&#10;VpGUkg4YNa5jTNZDk+QH8yfjgLBGYUMC6t0kiyA9tEI7g905k/5VkxQHAoYqKiDImDHcSRHX7MAa&#10;pcUmUIFty6lLpVnAEW1FtiRCLStQfjhuRK1hjIPgYkV+PTAnVYaXaAFF21IcIO1gGAbSGaoiCxnK&#10;YigwmanuMEgAsANUJWB93wxje2a5i7TE4O6WdE121YorPptszG1Dg26tmDUmTBwhiBEEEZGBWQax&#10;/f44491vFTXm8n1ViX+e2AddolzBVl7HYtXtAkiIIqKnCDqbSTp0mSAAIzqPuxHSSTof7E1gST22&#10;yGZySoHziB8tcxXIEYaY9M4UmCYgGCSROU9MVUuzJUgEAllQIAkOYhQTFTpHSooThBMkqZylhFQQ&#10;CVI8sBICsEW5bUsPUgFysCYVkdRSQJJ6ecmih0AIaGqA1TmJM0iIpgCPcWBAQV0ghSFJAK6gBJJr&#10;UmAaxhJiIOqZNehrMx/amLNrOgeDFGkEMukhkbUzggVshzUtPhMnDURKiWg5kaRMySOuOutzJUTL&#10;ZMpdyDSEKBXY2wNDBRM1zypkOuDJBmGEkkACMw0mdWWNBzS6EMVP5anUTLB4WEKm3FDI1HPywmAd&#10;UE0JoemltUx9+AcUt2ynqEKGBDBQxZYhZoIpIynwwk0pI1axUDUJAiBPjApgHFII1EHT6R0d0a11&#10;aluFjBJAPdScAmNMVk5BSCGBgnSBEDAGqSzKwAOjtT1KOrDUqB7lZJp8PPCASdK5GT8vhBFB5fdF&#10;cA4ygHVq1ABEOqaNmpLEV1AkTmSIwmaQQsVBVRnBoVjOK0y8cA4RJBX1EZiHDFipCtI0MWymaGJP&#10;TCWHfWKFYn5mmKs4/plXAOLVFCEijllQqFQgRK23inxwURJktM9CCSKKSD1OcYBUMYUjSQRoA0lS&#10;CdVzSxiVkxqHXCWEkfMREqVMDyH8K4BVs6NagorkBLi6SCRkYFfHx6VwlhGlY05npXpIIocA7aJh&#10;mLeoKKtTpZgwi3pNTNDC165YREZrlBgz8qjSaE9TgJUswbu1Fg8NMH1XJdfkHTI6j8cBqSSRIHzA&#10;kAUkqB1zpgE2iW0BQ7aix06QzsFYKt4XMhX5xn8QcFUahMyDnHQ5AD+xwC5M2W0enDC2vYwDkpBl&#10;qjxFM6AYTMZ5E5n49xOYFDgHwmvSAarJ0ArCrpjSWNQGI8KSa0wkKO5pUSAf8uU/f8cA+z64QqxC&#10;3CH0nUDStTlMQQe4ZTOAZP8AlAY5ZE/5YjqSBOASPnIi47IoIUAaVBUBlZnzhZAE9DmcJaWBBMMQ&#10;FzAIHUZYByyEt/IiMod2hVbTqbu16jWD4dMNsSSqkE6SAZIqSKg6evhGAlIoIbQ+g3ZZUIPYAQVY&#10;BswYhi3xwkFTpEAnu0AzJjt0GcszAP34B0lxGkATC3WFSCRIa2VNchJGWG2IJUKGhAWgCVGkRqpF&#10;R/jgHrYIV3LIS5RQ57WYsZFoAyO4SZOYyjCGMZkQIFEljWS5Brl9mActQ0dryxYoC6oo1SqgRnWv&#10;iBXBuoAIDA9ySCDpJfwcinwArgF2wxgtb0qVuFdLFrgVDBVbagnOZmuGaClRUUNSpis/bgH0L3AS&#10;qCHAWQqgXFFF+NKRNZ8sIiDABAMDOKZsdHh44CUKgurSwILBgCdf+mNNwwV0gxpiI8sIn5gxAoKK&#10;SAJyYzn9+AdSTFxUqxKh3VWbSANSAAzIkQco8cI0ggxHg0kTWokR08cA7rCsCwn8SiCbZKHS4Uzn&#10;0pgdSahTBB1MO0jPUaT1zwADkwNI1ZMIQxcDSgVcxBMEffhDQSa11ZnKVrMjKDA8ZwEhQ8KAlAmo&#10;KCpK6xFFYGaV8KgeeEsWkADqxrMkfMCAfCKdcAtEWC2QZVrqBRCBpZSQazNaUPjhskgZaFEyTUjV&#10;Ux4z/DAOxruQG9S4QvasBTDDSCQO2MgBmJ8MJBNQNVQAYNR+LIecYBwQJdja7bjQzAkN3AGhM0kx&#10;Ss+WEEQSGBGQgiB2n+E9D1wEgMX0lYPzHSp1hVdYmh7qAysSAYmcJIYkQcpk17YyJUfcfE4BwFAG&#10;1KokAqKFHqUWLn+Yk0B+2kYZaTJYhQwqFgGFM9P40+2cBKSAp0hna2REmVN26NBfuFCc86/CuCID&#10;ATBNYIJiSIIB+7AOA+mzFdRkhWUxLKO4MVEk5ypz6DDJEEmNS9oAFAawZkCoiMA+gkT2o7E6wTJU&#10;qNQUETQiv3YS2kdS0DUAYUUzZFFa1rgF22JidKTI1TMsR2o7UAIziP64bU6TpJAnopJhgOs+XTzw&#10;EhgrJqCu5VYDMAsqTAC0oJFKCorTB1+aDAXUx1DuJpMjKvh/PAE0iEpUmhVp0juACESwAEFjWaZH&#10;AByiZBhgagELEfb4YBTkKTrIZTBQmFOm43awJrQn8UxXDUQGC5MrCKAKCZy+P8sA/LfllwZt3AfU&#10;+Z20KO0MOpimf3YAyJDEGlJNSKEyek5TgCYCNLBSAwZoA1Kr1QCBU5ah08zhFIEwp8GMmpIkgjqZ&#10;/h44B8lqwdaqa+mh0gmJWeqikjr5QcGGACzJaSNX4SCIYMpOAHps5bTp9LQjhTJcRVNOmCSSQIwj&#10;qwDRqPatSupaTPngHPwqSgYpUn5Wg1ClPKTBHmPLCWOokB40sRVRnkQB0pgF2+0KWsxqgyG+RW7h&#10;quDr4R54BUQP8pz1Qx1gz069RgDDvrIAXWpAGnsQhp0tJoaZjocCDJPm+pIAMg6tIA8B/E4A6MBU&#10;1S3pYedCx1mhLEj4AYTC6j+Imlar2CsE0AAr0wDkdiwQq9txawSLrdrgABiTGn7/ACwWpa07o1Es&#10;Kx8wAnyywA0sYIYG2WKIQwYEkRrZVBkgmSKUyjAoGYUUEq5IIdgWEdviCDWcAKOLbFtcK1oowhSL&#10;fcWY1yNFIpBwATqVg3UoFgVLAnSPGP4ZjAKIA16rayFF13VmDdsanLLJrXLPwyw1B6CikrDSJVaE&#10;QPv/AIYB86dJYEqzgM2iDpZl1hST1JoB5znhXcwDapiQTpkp+Ga54BA7Sy6I1BChDAC4SQ0QuSnM&#10;xXxwkBmIB7oUTqMEGCo1Dwy+zAOSi64BSWMBADJTvhfA+HgQc8sIoA1ZGrQtBEGoaV/65YBwBrjL&#10;kna15mlpJWjr3/wgdxBnCmksq6iS0SQJC0qwORzkHrngEoSVLaFKqD8xjX5Qcvh0gDHefpncXVYG&#10;qCCJAzBFCa9Jzxnb0/Fz8nR85/3lbK7uOB5hDZtXEvbW4A1zUyQTItOepjI+Ijrj1DaM21nJtMRB&#10;NRUEHpjT47fHfZH5wOfsnbcvyLAW2fau73bdzW1xrhuj0XDKJAIBAqQtOuGTGoUBpXOsUpg65v6e&#10;f7dWhF17uzuIt0q7ArZ1WhcCh7YGhrYOrtYiCamDBxLUnVM9QJXIiKVGDgw3JMFtMBbVUZb+kbiy&#10;W0sAW3GlTJ1GALdZypiYi6DWoIMNFAYnuOQwHMOS3I3dodyr3A3LYYJedLI9MtYsipkwTBmACIwm&#10;7DEyYoM5gRlIwC+AW/t7LFECIl24xT1B3BgrBbRMgPXUykxJ0muGGQlKdVAyIPiIn7cBrOP35229&#10;drls3SL6P3qCjXGPeBbSYjIA9K9cNICIApEmYoCJBB8MFtzhpeRvLubltXRLot3EU2rQIvXVu3II&#10;tMGIdx3TpI6ahgAmdNT8hrQyaSvl/LBAubZSEvXO1hd3SarKlbT3bayi33SKVkQO4iZAGE3FkVqQ&#10;a1oRHn/XBrTaa7ZqXxO8WzuHC27npegmm56YdbdxiFV2toQQSfjKtWM8HbI0aSIEmII+JwN8d2Z6&#10;kcxtmu8la3FvcGLttC/qbc37QTI3WcEFiGEQ1NJEZYatmSSFoWYwaNQwScHTy/lki95k2bG2t+pu&#10;Hkbawr3ltr+ktrdEEKADNcgZHWhoGXSGY0qcgO5f8uXj0wdfRf8AH719zxu1LK7hLLBDdvaEuWtE&#10;XlOqmlAoIpEAAYl24KvmMppJiZwebeSbWRz/AJkX7e74t11XxdvMLI1W3Pq5XJU0LSALYmnXLD9t&#10;db1NNMVmtPE4Ms3yd/cbTbrpaXG7AAtpbb07t19VxVu0l6EhiDBrXEO92mgIkgmKT/7Lg7eKTFdE&#10;4CNxtAGuWb7/AJq2w4U3lEF0steUdh/FHUeBJwliYJ+yiw0k5EdfLAkk8uIm2LduzudujWwQ9Rqu&#10;i7YPpp3XFa4RBKgeoq0FF8cMtbJQSTCxMyepEk+GDqvNlyDJyT+kAt28pW0zQFCqitbYkiGDfhkg&#10;gz0AitKltQ7QVb7CMpkePTAdY2l+2iba8husGtsSAFHp3Y1MpVmJhZkkEAmIMYtLbFAqwQaSAJiV&#10;mIaoFM8Eus26uRctsdpuNxut1fS1dX1luKu416SiXmbXbuWwAxBJWCDDDzou3pmZBM0IIasZauuD&#10;G87dcRX8z+p9AJbVSh2zK9u6jL6wR9XqO1qdOYmaRUk4auAa5FG1T4QIJMrQEZ4N68yVd8XdY7Rb&#10;bz6J2cEsouEgXQtHXUQASHZ3EVAEziWFVhMgsVEzUZZT1+ODz3fa9WB3W/3+13bW1D/pLe5lWU6L&#10;49O6LXq3FdYVGOkkGSOsYZ9NV0CDSe4QSCTkSemDvpbdZlpE5be7l95duBACik7d1uMjG1b7wpMl&#10;ifwyZ6iIOE2bah5zMitIIAiJNP8AHBPJbNeCvcHIXr3Hm26fp7N1RqUuUZGvMLq3FJOoKFB1zMeW&#10;JPphyCFmhJGUmIKiMHGbbSYlZK3zm64/bXLb3fQDtptXmXULKAr6e6vW5bUpUHRpIByPjg2soc4k&#10;ANEjxoY8PswO/f4o209y8jYtsbLPcLM+3F2+ptltZrbDOIDKFObQ0gyKjCb1vQI1U0wOkgg1gZeE&#10;4Gtzt9XOUz29yv67cXde2W477x0a4wttoNq6AxtoSAyszTojMfHEJXftNDNSJMMTOkgnIRn54PR2&#10;zHb6Ojb3YbYm4g9dTpC27nolLlvqVdADPdkSOskicTLCT8SJzqK5ycjg4eS3ux8HP/dO5YbdbNpD&#10;ZGj9P6egtaQBWBRSsUIggR2nuJxZAKygGKuOnTKvnODDhu4O82u/e6i37VhLD2XW3dYXLd5SWXQU&#10;M6Sun5hAEmcTtuoGX4QRHU+eA5h7wvbncxbc2XuXWW4r3GDaCshrbWraqAuYFJPnnjSbU9lvOtcq&#10;RifMeLPqBZdt9vvUVV9G0E7z+YHnuk5NNSDHbli+sGV6mZEGIp44O/iuZY8X+77BtbyxcFso6/iC&#10;ksgaFGmMp6kZYzfNbcapAoJJgE9Zy8sVxssuK92/td90MNqm3J1XLlm2qKX0ppEWI1EGpYBiQIIo&#10;OuMvcSBVoDSRJOfUA4I96cNvDdvhFterctizpGi1blbZFbggBVJIBNSR4dIOmWoWNAF8RqrUj+NM&#10;B1C5vF2+xT9UbQCNqukobQe5ZOn0FUCAuutGkjyjDd6VismDXpPSh/uwb8czst/bBTeFL5VHtvuE&#10;vIhYUS6SLloJbA+YSBpJBita4jpMzRcjmZz8/GP5YOl502z6ZbPfupsPV7r+tcCKiBrbsqaZtEVL&#10;2iSZFCJY0yI1ugQWkmDkVIrMYJLf0v7fEgW768DuGhNrcSygZA9u5auNdIFxloY1TqAggVEYPeAk&#10;ItYJnOMvlOoffgnivNgvp5ethN7uCyko16xcItDRA7NyP00VYfKNf4u4RXEFpgk08TBIJHUzT4YO&#10;zp20NtnsLtSlyWW5bk6HtW3hjbtKpDGZ7pPSBOJu0XvXyUjKFIJhq9KYOXl6Rzj37ulbjb69yte3&#10;aadRm+LoHqbdnn5qwpGZEZYdvQLqQcmJ7YkDLV92DM/7q/irfbtvcXeC3hvbfX69kMPWQszamN6d&#10;VSIqBbgwcqnFZyOsmgMSASCJy8/8cS59HTx/kdX+l9va27dtLt2y19UdgGT5CWhTfYgGYELAFM+u&#10;G9mjBZcOJrWqxUy0fwxW1l7z3li9uVt7UWbpQG2fRCqSyNpb0g+TCg7p8Bh5VBu5qQ1ayYE5lRgK&#10;i9fvrxFu0tncK4cI16xbABWJCDXmCwMloqIE4g7yWCgEaielBE9SP4xidR0D2ORZfd3biNaFlEFw&#10;3Ga6wuFCoJ1fNJquceYwzYLepExLRINDJrE+Xnii+51La7K5e0Jps7G7cK37YC219GWNwzMzFFBP&#10;wxZbgg2wkENIIiI0g5GfvOA5T7cFxeVJJtHb2bQDeolwOl+7aJ9S3bWrIZhlAgZtE4bsQVcsVAHW&#10;Ac/wyfHzxMCdzzX7O621tLd+GuW1C96m6LffavlVlQD1UHUf4YlWKgCQDUiazNKnFTb8tZX3FcdG&#10;drZcArbS7ccNpEgl2SyCxDA6TDeOJpdCQpgRWKVHhGeDh+ntXOrWw3O32d+/ba7qa4Um67OtwuSD&#10;dL28mn/KCIFOuDZlVY6EkAwRkJzxD9PbBO04/cX7l27KKyWC13UdfzMRBsiQGljMZTXM4n7d1EeE&#10;grA7QDTOn3YrDj3vLjmvNdRkQEFrd9Guub6kGFtvaUsQhAJU9ADSMSjfgUaCaEUJrnTAYS37Xa7e&#10;vFdrrtWks3Uu2bTq02SCqh3rpJjJSYqcTrF/UBJBAA6z0rgOW+8vbT7XcXWCP6975z6YQ2yApZQT&#10;4VAzJBB8sWKn4iTmOsCkzgOMb3beqtx1tltLSLTOA1vUfzlRLlJ1VgVAoMERIbIA5GuodTH8cBYW&#10;r97b3LABbStlgUDKbW5ABRWuBpgrIIUVqMJRSLigSc5/oRngH93ubN3jN211MvRtpcVtRLkj1bci&#10;FUmsdZMzOH1BMysifCIg1wGTv31UqLdwWmS2La2jWGZNSsUFAsRJmSadMU3IbOWLACNJqAJynL4z&#10;lgPR30i+o/obZOP3Ba6y7q3t0DsyhSxWWABjIqO41oaAHGaddFzuM/NSCRTOJ8sHo0+rTFe6+N34&#10;5ji1e3bVC/pFLy3lUBQ3pW7jPbgooKkENmPIjDVxoUgqJJjwEGBMmvwGC9mvwTuG2U3jdt7hmNpS&#10;7Eq2m8tp312rfp9sBtJJyAInLEW52FW6GJJPcfAzODV6cN1xiJubd3Y/JdW0W26LbVbdsKwF22AM&#10;gxI0k5mkQZxNF4XrYQmvTKCZoDg4Xx7a4s5c63HAbjgOXu7+xYWC5W6rG45RA03LqLEgxJAOZBIy&#10;GIwsnWVILUnONJBpP9MHdsr3Op+jXc2rlpUHpK7qjXTcVlCtZCAzTNspMScStJtjtkExpgSPFiZ6&#10;Vwc7v47MVkLm42/KBF3RtvYW5eVzdvorWguoIJAo4ABYkaSAB1whkLMSTCsIy7vuP9MFm+nSJGx3&#10;9vZ2ltbeyr7na3iVlkSywILB0s2xJcUnXka/5cQinp3TUmWEREERTOOtPPBt0bZ8gvL8Qqm2tv8A&#10;I/NAN3VdZW0s2tTSPxqB2iKmTiwuj1bIYSCFz6THXBx0zrv2uR8Pfu8P7j3Owb0b+2u7oFmDfmBX&#10;bWl22KRcJBPmcs8QLTQwkkxQhoAWKAkHz8MHWzMw6hzG1N3ZaIsoLzPds3bIuXF3YvMCEJgFZUS2&#10;oxqpPTEvd77ZbDZbnkOQ3m147Y7Lbvut9vd5eWxtNptbKFrm4v7h4VFAFST5YOE027u31c09ve0f&#10;efuz3Zw3tX2f7f5r3d7g9ycra4327w/tzZrv+X5jlbtxbVrabbZjUzlIL3C/YltS5IUTj5G/uh/f&#10;FyXL2N/7F+iW6v7Lirl79JzPvhfyd/ydsqVv7X27bcTZtOBXckSVqsAzjvp4vXZ6OzsuZi7f4f8A&#10;hfqt/YT/AMR3tb6RXfbn1e/clseJ95fVTYWl3Xt32MujkfaPsS7ccX7N7lLj/l8rydsmjupsWTPp&#10;i40Ovy79ye8uO4Ham5zF7abzf3Pz/wBC5bdWi+oxutzekFrtwVcsTP4Yk474xOOGd/LrpztzX3BC&#10;iIEqAAoiBCigAEQMeS/ff1K5r3Peezcvi3tnuWzZ2tkCztrFkSoSzbSBWQuoyxznGtdc18d5PPt5&#10;OPQoAD+81P345Hvrr3tzcUBrl7c3bu6dkbUtu0IW5fdjmKaFJEHpjv04eezI8aCxbO2EaAA1v9Re&#10;vOn5dk27f5VgNmYkZ+QoThZL1UMZLld5dvg2kVgNCl1YAhNsjfk23UZtdNSv2ZA4dJiM79Axjd1/&#10;5F4WNE2rZS9dXtBLuxK2WLHuk+UACBg43kMRFW2bjC1avepdJQ3bguenRS4qamvUAQB5YHzDGk2N&#10;lSi2321q2vphW3Fq2GvK0j0fQ24lgs5ik+ODU1uwY0CWNAIe5as0RbxJ1nQtNC2xWoM1znrGJbx9&#10;LrJjiBi42vGCyQptgG8C4OzW2lx7WaF2Y5sM6TOWMbX4eiySBiysbb0g961b/KSy02bzD9Tb0DU7&#10;2zaBDCh1rEzXI4ndt8VDBhAn/kWtJVe9brBvSti78rqqHIGA56Z4ltvUDD1m5dLkuvpPbtqbtu33&#10;WmRqB7AHzETLQaD44h8wxLS/ZttbLKty3qQ2xeUi295a6lz0OBkRAOeWB65DBG96j/lqw9N0uWy9&#10;71LVxGEi5Z0Q0DIk5HPADEjWUuo0atRuEOp1peIOtgxapj/KwwAwplX1DduIoW6ADcsntsmKNdtt&#10;TLIiApjI4Gc9QxDuC5q9Oy6NtVRGR1Ou8LhBV13Fv5ipEA3R08xOAGCd7jerc0SGs3bS3tsC242h&#10;VYa27fiCxrtlgafGoDFVec3y+l7b3NxatC5cDNbsb68o1W7zNRkvFQy6liDGpYx00tvVKGEHldt6&#10;um07XLb2k2G52t1fR31rc2rZ3Cnb7tBK3HE6S0CQRJyxOzYyGH9rzWo7ZL1wD9Ut+/tt26ra/XNt&#10;XBvbe9YzW+qka0PQ6lxLrc8LNten9v7fEMHd5TboGs2wq7wC++wVDr9Jqne7K5dX/VKkSEziIxZp&#10;c8mQxF/XW9yv6i5eQKtlNZtMQtl7jabl1S//AKstKXEpBic8b7dfggYkvygI2ZW9bTcOL5RVCMu6&#10;tpcNm7bYXI0EL3fZ1xnbWY4hKGJ/+6WwdSXHv2Ed7O9AJF2ytoCNwpEFoJBdOoHjjPZsueMBiTZ5&#10;3cbNbd6/tkv3LE2t3Z19m526tIvJbBnvWW0zMziXS+qzft56hi/2HMbDZi9ZO2PIcfu0FzbW7l/T&#10;f/R3w3r2VJpdeyxVk1EEdJOJe69fR0131146z0DCdn7hXjWZbtxgge2q3LlXW3fb0lYAiJIjqGGJ&#10;i3omu914oYtW5Hb27llbu4sFSyuAqsTaRm/1P1CGk5aTkaDExW8z4hjb7U8puNvt+c4/erf3OwuP&#10;atqm7c8hd2oH5T2ErK/MsGnTrg7TNksoYe4z3HuGvsu23P6O5adt5/49r9NduODousLsC4Ayzrth&#10;gARlU4E2zfgETQ1GAnN7ncbLmrW73W6uNZdWL/qbl+y8uVUtqJJ8mBmazTDJN7ZYGKfm7i+4djxO&#10;2e6r3dttn29sQdRW0ey094tMrmDU9J6YZxWN8b6yBi72SWOJ9jPskcWX3XNm/uAy62u+hYHp3Abp&#10;JUKaBQYOcYN6yaaY6fEMVfL+59+OE2lmzZ2m72aFxZZCLLW7rtrvXd4gqX6KVPh0BwnVNvJf0+Ax&#10;tPo1svbnuLf8nyPLWF2+54Dh9zyW3u7oI20tbzcXRt7FwF6PuB3mygMzVYgnE24nDfg7N9rdpjBq&#10;47J6YVS2u6qGJ7VMnU0dKRjZ8xZsWtglnb8mnK7dVe3t7di2r3dkGcllfbtJtIJk6e2Z65133xJm&#10;X/QcGZoR/I9J/hjzj7z2DX39MgOXuhQotE2iUHYrMikglQSJ+GLLivB5sjxtva3Kcx7Y4HhPbu25&#10;BLqb6zuuSW3utvZ3S2BvGY7W1ZtbhQws29J0qTMtIEYW5uXbx7eTTSawP7Z4seG9/Ft5c4TluE2u&#10;+a4wuWt1ZdrIcBte5sbjbXtSQ6ghQI7vDE+a6+4xf09oGNLa5D21y62d4++tbe697c7O1t9/YOzf&#10;b21IaxtLe6EogBJrMHPB17vFtjYMI3nCvyG/9cbi3+jsbFFPo3Edduq/NukWySVLUDBsyBEYG2ud&#10;s5kkDFLf4lAHdk02LRV7Nq4GF7dPRFv3rZromKjLBiz1gYzt/gnZL243Yf0VebYYKr3nLavTTyrC&#10;nDDF1z6hjN73jHuOL1zb+mi0222RpQKtUDA5iq6uufjgxdaGG24e6y3BatOt9wqbrcwPS29m33HV&#10;BEamPcozaAaDESyhiBc2+59RbSgptdu+m81so506ZunWPxNRVgQMumKxc5knQMDcpfVVZduPUb0k&#10;2pDC21u0p0m5GSwZAPxMVwXaWwMMXtjuLVhTIvERcuC2hQ3r7tFu0bdakwJppHScMs9vGJ1DGf3u&#10;x3ATTets26vhrt9FuFU16hZ9BGb/ACkgg9TJFMrli62TkMVe42HqRxti8LZuepueS3ipN5rdo6N3&#10;etmT6bN22bHhBYDPGu65zlnGQxXcjLWGWzYZHtXLWy2G2t21f9RuLx9KwgylEDa7j+RON6Z2vKXj&#10;kMN7q0vHWU2lxV3Sceo3Fy9bFtxu97r7n21tq97EBCTlHjhpztbS516TP/aH9s8di+kv1f8ArV9G&#10;uTX3D7G968t7c5yyz3hsLG/vXPbO129waf0XKcNfZ9vvGIgP+SNJorgjGfJpptMbx18fl83i/Lcf&#10;K9Mf2+DF+/Pp17G+p3Abn2v9QPavDe7eB3isl7j+Z2dvcqmuNV3a36XbFygi7YdHHRsfUv6Jf8rX&#10;1BS/b231o+nGw9y8Ilp03Xur2dbPAcxt7gta7B/2Tcl7G5NwiqWnVprljybe31n5LXs0913/AJ9c&#10;T4zn/B80/rJ/xP8A0l92bC9c+kPujn/phy/6k7q3xvI3rvu32jfm8HNhtryDDfWYEqtxd3cAEDRm&#10;cfS76ZfvJ/bj9W9jxtzgfqTxXA8tvra3Lntr3sG9s81tNxcueiu1utvf/HuOWnSbV0hqY8+3j82v&#10;H+L067abzOtl/t8HzL+oX7AP3SfSfk+bvf8Avt731D9t7a4LPG8/9N99tebG949bRvNu73tbcNY5&#10;DarbjSyabhn5NVDj1NtGAttfDK1l0VrVxCt2zcBqjW71slGHmGIxiZ1+rb1asseF/d+xvDkNlw+6&#10;297Y8xZuxu9lvrN3j+StKBpv2t3x++FvcK2Y77WqDJMKMRyvq3FQKGZmDkgxNZjE2xbJPVFxbZtj&#10;tdxuhca1t9rtW2ptFouA+n6b2111OZYkiogEdcW6HQplVKhSYFKkUGWeOkmJyjkW5tDebhQNxfG4&#10;3G7U6hLMLNtovXAJIZaQUGY6gRipuXWksFA9Rmg6TMCAYnHLa/VmK6tseL2ou2rN12LbLa2y7eoq&#10;2WerWXcJQAipCmmR6nE+yzC4iDvVQGrWaZtPXGvH0KxHL7azc2O73V10s3N3fe2mhtNtAGZU9MD8&#10;IFQs1JkYtLdzVbdyArEGCQCBNBUY6I5NynGJtuR2e2s3nu20KONurlXusq6vVVbhpXwzpnnhBlVU&#10;TBuHw0xIifh1+zATrJ9bebjc+kGTj9qEAdgysxBDKUgy8yGiAsjwwFYG4zOBptqRK9CwopP9owCt&#10;7s9weN2202lx/wBXyl63fazfW2mq0t6DdRRICEhoB+Y5YYtuQRn3P8QKTRmHlgNBymzS7tfTvDUm&#10;32rwpAl0taRBRT4nSTqoPgMWGtWdQsH05yGlj4V6zXtGB14cpPH3Nrxu5u31uBN7qtW3e6biWshc&#10;VChlQGOlXEx1GeCJYm4x7iy0GWn/ACg/28sCcTCTtNtas2eL2O2UbUW9wG3F1ka6pZjF/wBJTJZm&#10;A06pz+XrhuzbYxNCxAJiZXxrieou+Z31iy1y5Be3Ytr6DKFVLV0ppNu+KyfxBevXLFpIRlUtQJGX&#10;aSD16k4rlZNtdrfRxm3aubu1e3K2kF7cbvMXHe9pvW/SQJkkARogRMzQYf7TaYmAG+ND1Iwcs4ZH&#10;cvubfuHi9rtPUnbSbjhAIZbh1Wbyf5aHSR2lhCjPEIWViKCTSQQxE6qj+7B6nS35bcA+tqu3Vshr&#10;bmzo9BLmg2WK6xrBlpYMQAwrIGH0tjW1wmAnb0AA6z/0wc/Jt/lnqzXJ8nfXjttxm2VXub26t5ld&#10;nd7jC6EJRpjIgmoAFYoMMMoeSIJZu2lDJg/CMG9ZJMRq7MbJLIuagNtauXr9pGJuabCdty2tsaWB&#10;oCDQ9ZOLTa2+7SCO3MH5aZYPPtc3Lgvv3mLv6G/evrfV92CFNxdNwMXkstlBNQBLZdD1xI3F23Lk&#10;0ABAMT3KM61wZY/2fwvLXbfHWbRt3r166HvWXtKhW2bkEWj8yAmgpAMEUOISuumkSzAkCgInOfAe&#10;BwXF+Dqm62G7XeXhcD27O3tDb23ceuLF7T6f6ZESrM5E64E1HXCkI9TTQxEmJ6YJiq3l9vd2/Dvc&#10;ZmT9TWzcuXnCuAdK3rIQA1ZWC9RFRgO0MzQNRGlevwy/hgH+N29p9txWzRidrZjcbi1rYNIlkDuR&#10;8wOrVciCtDE4lAkoFPUZEQQQPP7fPAc+v2FTmb1y2zD07xNu/cKum4W4zMjaLcM0EQwaBHhNa/eX&#10;JIVR2mg7oIgSSs4OniktuXYfp5xvpWLu6v3E/VBgtwW4KAG4RDBDVmaqx8saRM4r9X5Vy6TE0VCQ&#10;KRA8cHd1a5bS5y3FcUllLlpCly7eC3GZdx6ha6ha2ApYDMnIiMZbd2Ru93btQJe74UiYqevXHHm7&#10;tZxMvW3tnlV9re0+Z5QeoE2XGaEil1rgtklRaSgppmngM8dv4HapteOthRGUEirBRpmB/PHZ47c3&#10;L80/7r/fm995/WPfbjcXRct6bpCLeFzQNwSyqHYTqAE6fiOmLViATUVNJOfwwRwrjttdv7ZBZt6/&#10;SvG5FtlURp7muE1jIA5GcQbjFlZWJBBkqMv4nAdR4qw+23u0v2rY7rdu3rYKXuQIa2QAIg9oOZEk&#10;RAxX3FVgGrnCkn7pwHZOJ3V/a7i9thctj1Tb9cW01W1OiGtW1iflkycusHEa8qyppBEATHxFf5YD&#10;ZcFudxutvvNtbfTdtXhfZzru6bdq4IFq7pAVh2mY1V8MNtbD23VSZFf/AIqKeWAstnzF/j/cmx3V&#10;5bKW73poxKG9bUltAZbbEAQ9SCJrkDira7k1TkKjOaCAOuA9AbThLO4tbu01u3bN5Wv23tWyRqtg&#10;XGW4zZKfwgGCSB0w7JJK9WQEAmC3iSfEeGAz/wCmt2NvY3ruSu15U2L1xlLLZV1NxbVs2wBDTmBQ&#10;x54rrjAI/ijammpNcgfDBrWyXl2fjto97f7B2ra3ezNiyqqEChrQLOxMAPUFp+7rgC4C6PmjpAMi&#10;SQKzP8MG5rZrddvxPXtk1jieU41iqbvYbl961tlYrpD65DAiUM93lB64RcyurGrTHiIU5CB/HBrT&#10;nm+uf9CXxrOrcBuQx2zXbTJcdfzLj7k9rXT+oEuTA0pE6T5SWnuppssXHVWmoiIAk+OB2TmT+3Vc&#10;7Lgd7b3fuDb2OPPp3G/WKbI0oXoUvNYAGXaVmg6xOKzclW9ZJAWC3SJikR/dg6fi7D7WtPZfhd/f&#10;W6L1optHJU63th4YhjEDVOqvTOMZLfXDptuzERKkRIIFKf288cNs21vXq9g+yNnZN7krFm1be3ea&#10;zfFyiXRecajqQQdUkTqMZRlimV7bW7iEz+fJBOY1SK5xTp541trtrzOkb9cuqXtvudtvdpeFor6n&#10;GuusAXNDqh1mggNB6zGeKvlLZT1YIMssQBNK0J6Y6a86xZcxuvY27G6OwLIx9KzflXZiGtugU9in&#10;5soER1xkeSJdrwzoIgSJK5L5Ri1vV6F9nWU21jaOAEl30i4IdLYbUrXtJ1DqFpUV6YgoragpgfLE&#10;S1VEMSenUf1xnt1+DTTbh7ItXb2lnpeDEnQGN15CWkMAq0ggzlMxiW2s2qkzEAz26S1TXHH1ZzO9&#10;Q2jbG+DWwpUwxUnTcd0TSq+QBM1oPjGGNpa1kmFBNydLAqAxfIN/U49GM8Lbwsec31vboBrua1sg&#10;BwVd/SFrrqgZ0K5EA42ew2pNytQ5UaxBhZmp+3LEv0a5c3nD3Tzy/pmAcTYW4TaXWqs+nUwtqT21&#10;UlT0x372NxWkLcKggZEwIIoGgUwnTPxeLy7XbbD87v8AyY/WY7fjd3w1jfNbu3FuerZtuxB299Gd&#10;bbySxCsDJiCSIgCMdkjRbgU0j7B54rtJiYfmrbcXuU5u7u7xLNe3LOWgaNOqkjoPjit3DjoZPnOe&#10;Dzb3O1r0D7L45jJcMNTKqqAsaWGos2oSDQRHw+NQXDm5MSpkZ1k1yyjBl6as8e2w2/G3EFy2L2ld&#10;HpqqqoHYWz6/NJg5UyxFuLImfDOtcpr5YDdcLu3sX7ysiXdKtoDaFkAgoHZYiagknKR4YQVAYBZA&#10;joZHmTgLCxvb17a37upHv2bhCn01ti2lwzbtWfUjtzA1GcmGI+gemw8KyRkD4YDV2+TuNym0uKXt&#10;A7UBLdoubpFAGvagQbYyAYVHnGJ+2Ve2KiBU5wQD9+A5T763O4I30khVvs2pNKK5LSdK9ABCkVyx&#10;NZSSfPqJJEZnGdbmZHN9ruXW1YAuN6lhi91WPpLcF1jNsz0BPdAM1w4AChEwYp0BjLGhn7+6/T80&#10;L3+rZFws7soOmTLBC0ggjxpGGEtwxM9SKT/PAa3e8sX49rahmN636oY6JADaVZlaJLdDWK9cO6V8&#10;P4nAZ+7yV5za1QGtxqcqp1NMM0RCxHcQMj4ycNtVZgAVqOh6U8sBoOP1DcOlxbz3XCAJcaVNv/VJ&#10;LE6dJgwpqfHFedJaDANQCZr5YDrW3G6TYsNL3Q6hhauQqsbQHqOoX/LI7coiTE4rt2UlpI+USIFT&#10;EYDr/wBO7O8NvZsqsdO5L23ZiiqDeDIRpzEZViKwDjHcpcC2wQ1A9IJJg0IODv4pZrn4vo99Hdk+&#10;55G9Yv2S107VvyLtsWbxvJVTqEiColmaTEECk4zl2+ZZcz6PcJ1BVqKkZ4577ekdXqLieEtOmwvq&#10;ERLPLWdLembdzc30cXDbthzICEVMyQAOuMQ13/yLUuNPqtBM18wfDz+OGJ+nl1xO17Nscf8A+8ze&#10;lEP6obC012yFAuC56iFEZerVC5Zwcf/T+gpABoII7qmchEg/HH19+ktMj3LqK5BuI2myfTQrbc3D&#10;VLinURAMExlXPBEmpAhp8fj88TXpgHkRdarcuyiVRGtjscaey2lO1VqxzY+Qo15nKBmZI6CPPxGA&#10;sQNbEWRodC6lFGgAvRmJJ1aTmpJ0mZw21T2kkeJmmM380VO26enbPqqAe86E0yVzkA065keGEtn1&#10;jw7iBByy61xpEmyrBQ10Wmec30hm1LKhUfUaEgQJBiRTA1ERmtTMx8B9uAcayHZ4GsWjbKhQV1sn&#10;eZVm7kOYj7ZGG5IoD0IAAEiDgJiKrojOGNUYkXGCkGO0qBMycopSuEk0FZI8aET0+3ASbSOlwAWb&#10;Y1gemoaDGirsp+RgMs/HDczIFS0E/h6itftwFppCG0xIABOg0csxUk9hAA0zSn88EDTpWCREeRg+&#10;WAdthV1aS9xlUm24Op9IXQCbLgwsVEfKfHLBRkBU51yBK9P7sBItFibrsRaH5ZOh2IdLb6ZJasiS&#10;CCKzlTDDHTnnFJHXPLHDb81VPsq1xmdQUtC5bIX1GbRK5qpOZiSFkRSThJJzpqAMyudIOeZxFSba&#10;qAbZLG215fTCXSwRmlpGkUU9QDA6nwQZ1UJOXTLrX+WAlh2dHLIUJLMeivbnVEyMlEyIEVk1wU9I&#10;mT5TPxwC1B0rcVllQVgqWtuADOhRTt+E9cpkzBJIJnVSh8a4BxCQFVraBVs9/wCYC5a0crbEgEka&#10;p+PhXCZFB25RPjHWfHAS1Ac3iqG6loG4ytDQrXNSwtaRIKxM9csJmIEqD+E1j7xTASjabRqCygZi&#10;xel1LbgMFg92dBUinjTCIkz2lqmkgwfCDnnOAkodFpUQ3Etv+VXSwBiQpVoGnrQVI1R4ETkJyJPU&#10;sIEfL/jlgJCSr6iF1OoVhRUYlyzMCZyIlgPuIwkdIAPhRjBJiB5TXErUPrOg+rrVEKM41KhuW41M&#10;zaVJ7xGVTSlKAEgdoNAQ4FZYdTiNHCqC43qEMX0+lqJUi2WDhJgCZHynKMJJhViQKVqRKjKuAkW7&#10;R1XfUdGLFw6f6dxVYxqmlTnpEHplhJbKVrkDBznqBTrgHUSACrBAFDhTpV9KoJKsagCDrBNRQYDG&#10;pPjAiOmYqcVnpcgiaQq5qEDqzOq+m7XNKkqCAROYBOdcIMqKEiYzrImsx4DBeLEzsuyrm2CgcflG&#10;CCywRBrUmgPkOowGJMwINFIJEBhUU8fLEUSqpIVnuQoFwFFbUV1BWgmAACNMzIiaxhtisAkijRFG&#10;MZSJ8OgxvSS7c/MnVLtq2ogLIddUltIC0YDSCZ1E1aCOhwGMHIEQCBka0ICmnnjM54BIC/qaWIZG&#10;a2SqyoBhgJMNSAuRwjV0jxABgFjNIK543+nZ1vC4Pi0PnUHVIUvLEJIyZWr0BpWKDrgqaQY1HpJi&#10;YoQRnTGtZO7iZnxBlbgdlZxbWpYqWMGAQQZpNZFYp9rVBkTOUt3DKgAEinxrjqp9Va51QMDICFg7&#10;Bm1FmLkEasxHy50GCftkzpIU6aRBBIPx8I+3GdLnXNQ7ZAYie5TcAugMaq0MS2kEqY7pmuQOGmbx&#10;oJU6ZMqBVpPTGlTLdhi1CjMDdUHtK3CGi26K3WO2i4SxJByPiDMZwdRNIiBgJVkL6gYF0n0ktaAB&#10;2hdQ9NZkNIckmoGZwnNQv/wMn/NSmRIzzwDzay/qF1J1CbgUTW1GoF6iR21EzWTgiJYSdMR3CCx8&#10;QfIZjAKslVt3JQXW1kKrnTaQATbuaiBpNIZor0jLAFYBiAACTIEg9Y/hgDY6dcASzNc0qAWKvnoE&#10;E/GooPvZZhqFWBIbVmwHUAEdcBY7dGa0/YrAafTIEOYoXcPQiD2xnnlhReA0ZgzNQVInwnANLtwz&#10;IjaQhSBbU6heW5cFtx3aJNRMj4RXEcjUJkGpkCdRgSZwFuriyBY0u2q2pUTb0CXa2rDxpI6VphQB&#10;0gySMwQSwzqRSnlgGSypc0hFtmZZSFVwQICswaDQGaeR6YSYBkfYBIiK+H8sBKALJougEs4rc0if&#10;BiAaxEQVjrhsAmaATBmtJr1GWAlG4ECFnZSg0FVRDDqe0CCBJGRqCaHCZoYykCpzqYGQ6eGAeVWV&#10;gxVkuBXe4ymNJUAiYJEn7SY6YIUANczpIgjMCJPTAOsvboOkTt11rBFHllcDJiaiScyMGT2tSWCs&#10;RTMA5Gf4R1wBolwXbcuPQW6qFlJUpcdIJRbcA/8ApORQZdMNmoIaJgR8wmvcR/I4gkWXMqyghWZl&#10;ILBwrKCVVvlAEHUIB/vIxIAABA84mYgiuEz6oWoKK4d3ZWabfcq6RBd4YwB4E/xM4QoBqT0IIAM+&#10;YB6T8PHFU6e0FQoA1BkuFlJAIjUf8xGUqfA5YGqh/ENKg1igGmggdfLAOeiYIBgtdJECYNw+pUg0&#10;yPXqZrhvVJII09opmD0JU+MZeWAkKjLBtnXDADPXIadD/wCaDMg+ZzpgFoUkAmIJAo1arDdfGcAa&#10;2w9wT6YnWAzSbeoGW1JMRUR4+GC1T+Ez/cYBpgCjSqqXItyJJ1amk/KCaZ/KRTx6YQxhQSSoqCCA&#10;YExX/rgJltRq0KoYoFuKVuFNUwQa5DoZEgis1GGOkgmKUJnunIx8MvswFkqx2lR3ayrJKdozKD/N&#10;U1g0qIwTVr2mlO0mVzBY+efj0GACAIpgMFDa2aVVvUbtf0rcRAyLTpJM1OCKzBEgN0IIA6gQfP8A&#10;njG9s1zC8dKlWCWdg0M6O4LArrYDtLZeYFR0pTDZnqAT2ikhsiJI+yMcc28WmvNxUqksstEu8lgU&#10;YagyoGAEwayKYbPXPVSM9Mf5Qf4YN2Scw9bYnSaMgNQCpuKRRrrKABM9J/lVZAEjrSCZkdYHw+/E&#10;Y2t6wSO1CFlUMN6cMjCANTTQUz6UoThtl+WIFAaCpjLP7MI1pbUi2wbWIZlLlZaiprEsAwIBNKgS&#10;TEYZYBpJJIz0lQCTFcVtLsXCrJoVVIUoby3C6EauxiBQ9cwM8EYAAjICmWeU/wAsBIVdbEq6qzmI&#10;gXCQBq0oaSTFCfPpOCpn/wBzeBgAaageVMddZLqhS6lWQEeLSA5ohLXNR0uSYANZzmMJy6Cpr3UF&#10;dJUeGNiWVGr59QKCCEAuNqXUGu1ggn8f2eeEx4ya9swAazJP8MA4CDAEAKAWChi0/LVIMikmB5YS&#10;JM1/yk9VqBRSY/t0wDhIGlViMgJGrRqPSoORJ6eNcJiSYJIIFKUAoWIzHhM+eAUDCw3a6lixBMaz&#10;UKGOZqCRl0ywZgSSwIoCc2EGFPbFB8cAVsFSgCMIEloA9QRLLLAxI6T8MsIpIkiIIIOnSaaYEf1O&#10;AfZCQ4VGDagylSwYMe5m7okkf9tOmETSgWRlAAkgGRIMj4Z+OAc0EA6mbuBJUsZVSwhgH6eB+6IG&#10;Ek1kwJIJAI/EIY6aQBgDUCYksUDICwaQVIadQFSREScFSdRMEGRGUmQTHiamCcBIg+kyJLKyEPNB&#10;AaR9xkSPhEYKYP4mPXSZXTqqDFaeM4AwlGjtVipHqKwcuUABAI616Ax9mE0gUkR1gZjoDUT92AUN&#10;aal1v84lUbUSVoGaBBIHaTSIzwgE1k+MeMRIBc+GAkidSuuZ7YlYOoGSiDLpSanxwWoSwBoBBqAA&#10;D0n+/AL9N4QsNDG4YUBi7XMiRbk1joPDIxhCkGMgPORPU5+OAkXEKmAHdQpNzTpZQGhJmaGkClK5&#10;nApM6YJJFZqMqiYnPplgCn8HqIw0q1NDHWTrXTEZzWTnn5gZNpYmgzGo1NM8A+ykFZQA65ULc0qx&#10;ACsx+OXmROG3PmaChqTJpMeUmmAdtI2k/lBg7kiqoNIB7dUnIAEvFOgk4PwAPcKwsyTMH7Ovx8sA&#10;lmDFyF/JKZmAqwskRHUZz0rhskKSSMmLGZEfhiAJJrTw/kEpVLBFVo1LKjVOoRqYjVAUUmJGqYAJ&#10;phDGGSCWYqZABDEilaQKZnPLAKRQFuOYFvUvdLG13CCF6wYkACM5jCGPdBGWuhYLXTFWGU5QMA6v&#10;amsEsXNsyAWIXWT8vXxk5DznBaYWhaSVMwMlEHSc88A4CMnC6VVp+ZfnPa1xcqAYZM+RMmvXLUWA&#10;ywExCFKMDA0AKJBFexVkx4iQft8kTMNJrB8a5UB8sAsqElDCgEqQtSfxyFEE16x0wQgxNNJqDQyJ&#10;IJwDpU2zKmQwIVhJlCQpJ88yAK06YSawGOQzgkwTJBPlgHVY/mFbdAdYMgB2jQCoBJBIGEalrE5m&#10;T4D5e2afd0wDwW4SoJBACsAtCSTqhs60z6kzggO1lkljNDIB7aEz4f1wBmZUxATI5kS0MJWoHiZ6&#10;fbhA7egAisAsZAEkgz18BgHidQbSSzahE6bZaCe0HOI88onDJpAOqNImBHQQ01OWAkqJJZVUMrME&#10;B1djD8I1RXMifCa4KjNpFQJBGlSTImn/AEwDuo2VL6pY6XBDGaNBLGoFaGDnlgjqNRAGdCI0hgGN&#10;a9On8sAaaFhBV5YBSDV4JERImOtcNu5ypEiasWYHuNMBIRIn5iAGILQFRlyDEGZz6nLLCC2qgUSM&#10;hHiDUT0HhgHgoQ97KogKe4FSQ2r0yIiSDQ9fGMNGgVSA1CFJB8KyaGK/zOAkINZuMsAFlYhWFIop&#10;AJiY01yFB44SZMjtIiCKqIAy/tNZwDwoaaw5aQwAYyG+Yn+wgzTomvhBAnumTFMjn8DgF6VAzDKX&#10;ZYt0ADgvBNIHWZjCCQfmmW7IAoRMEeceWAcH/YF0jvaT2xHYTNI8CZw205kQKAGlYpJJH2z9+AfG&#10;mgmSQC3cSQSCwUQY+yadKTgoCGKEgwWHcSetP5YBal7gk07Aw1krA+VCxBMEmp6YJQIpFf8AMY1E&#10;VBMjPPAGTDAMCQsoSAGKg9rWxMU+PnWcIzDMIGUHSoBAEZ0+ERgHh2uttpc1UqpcqobLSDU0rqmo&#10;GeATJ6gHugDTqfoQZ/ngDtgg0MsFKknvS0r0IK/yAn44SZWSazQkSSTPygdTQ5eWAWoVwqgkaNUA&#10;hQAhWCZkQJIgNWRgiYMaoEEgEiQpEjw+wRgFaSwkpJDWxIkBnFDRZExmZFcAMIoM5EEjInM6Scx5&#10;YAC2xY6mAUEGmsBmVch6ngeh8BGEMBBzyGZklmpAIpFTTywD6XGDLNBrZaBgALYmTaMEkxOf9MJp&#10;I1GG7VJJMAJQTFMA4ACh0gaNOrtWS5uGYmSRMTSCYE4TJg5mHakfMYq6g+cVH8cAoKsgSAWRIEqI&#10;AeVRyuZAqJ+6mDigjMmYKnSVYQcqUwCCRqbVq0wQx1/ma1OpRDQa/aaThBMhqyQutRSp1CRnSs1O&#10;AdtgKyyFCs4S53dwBDQwkQenSuFms1BnMADuJMiSJMefxjAJtg/lroZQCWVmLQNJigMAGRl064bZ&#10;iQAoFWVdQkwAcgYr50OAdRNDTcLQA9zQaMZHzXK0GR7aeEYbMqpgjSDJYiQQRMwDSCYgYB1e9gW1&#10;AssgFlUaiwgNqFS3j0wFYygDytQASZWa92cz8TgFMispb09LKyEFUBVyF0kWwYiAQCcqGcK7T2kk&#10;qJNQQygdAT0InP7cAgBxNxYS5VQVcemWcgahIElSRUGmYwn5SQAAWEnTU9yxMGmVDX7sA7p1Durp&#10;aPzKBmUhhLLUHIgQelTOAdSmZyYMKGRBIrMADxwCexxRWFNDNqWCxhu2JJYxRYk54679Ot2FvImS&#10;h17oWdQaCpjMeGJejG/R4y/dTwR3fAb97a63bbMptBm9NkNk+m6sTRgZkk/Zj1xsjq21l8/y65kE&#10;xmTGL6vjvJ+d+Y738rbL3PzWyKol4cndS27Lqe3bDV0EntmSSYjPww/CyOlRlTzwZzcYZ+5u7os3&#10;GSPRNseozOjgqdMor2yD1+bOmcnEqwgbLOSKmhplgjn/ALn5Mbfb6WW4dKM5S1K3UvC6Cl4lyIDa&#10;oMioHWmJhpC0nzJ+EDAc+sk33fcJqPeWGgFWJAbuctSurvmCTQTTDZEmQBI+6KzngLjat6NlLVxX&#10;Nq6Joym4bnrL+d2gEMG+YMAD0nDVNFR1pWDnWhwFvqv/AKpfSb8svaa96a6lc10XgEIHpiKmJBJP&#10;wZYmWhpiAsQaYDV2BtXtbK26hQLpvOZuWiLgi4NdxvBqCnTrhCjuoBmPwkE/2jAWO6uqm3su7MzJ&#10;t76BfUtsttDb194RTU0qyyemWA9VgZkxGfxI/ngG+FuAX2vuGAt7atxVLapGlFWAK5g6lrn5YO2o&#10;KyYABMTBE5CozPwwCOX5S5b3dyyly86+haa4oS6HsgfmG7UyFIGbAVyOWEooDTUSZk+OUkjLBbbe&#10;tOctyN6/ZKyradullgpdvnHaltO5TqAEfafixcEuRJzOX3kA1p4YOst/Sz/bq2PE7k7fZWHW1aJG&#10;3t2yrlnUupiidsusAMT8MsOqvzRSBFK/bIwcevNZ3kN5t3s7XUlu+ibnUHa6bJqYuIA4GkB4AK9S&#10;Th63GsEzFKxEQax0wFJzlidheNn0LVxBchSzXFOpZBLkiIAkEGR5zgX1Hd5lYnISaGRlXBZtdeYb&#10;9tb/AHxtbO4tvQgTdeotota9drVsg2/SAzKkdczWcRLqdpALQVrEAnuoaYOum3dtzI2/E71bm/sK&#10;fRN0X7jot5INm2lli9sC7QAkiFBAkdeouLpT4CDAzMz4Hpgutt8liTxG+9fliLNwm1ddHsNdm2Cy&#10;g2wbndGoMQhU0++lK5KkA1lgwBnVBJgg+GDo9DbOym6sIbQgPYu2LtxGS36jfNc0pbMyxFAKUOeW&#10;LBSCFgkmgmGkSKjAct3lhFubq2wtekXdrdg3FAuN6w9KNVAVqRKiDnU1XaGpnIH4hDRE/D4YMeT8&#10;qBzTrttvZRgpLbJme3Zd+wIZBuhZ+fUQRJGZAw5ctSzR80g5FukkkGKmZnBO+ayS/BXcTzQsWdsX&#10;bRaO2uWSjA23hSRpykoFHiKQcLttpJ+UCBMzNcoIwXWabTMit5Hb2t3ttvdsXbt1DuLlwi1cRLSq&#10;DD+trWSoUxP4siAQDhFyHAIpFdNBB659cF162eiw4tW2jXbF1bd+zct+mHW5ruNtZJLJplRJE1AI&#10;w9aBgVEkyQI6dY/jg4bW5sqk5y/bui4oS26oPRW5dunUWukwlpXYkaQIYAH+WHE6nMgk1AjyiP64&#10;MqHk/SVfRFu2ti7sbQtkvdZ/ySV0EXiQtPkI1E0kRh1BLk0hjHlU+WAz3LMlniksWGuhraeoVuDR&#10;uGuBQEXU8V/CYAJM1mMR9zq0tABgQBWKHIfbg6eOZ2av2Kdsr7O7euMly4xvNuLS29V03Lcl3XUQ&#10;c2ZpEUEVxWBnDxkIUCRQMvSnXB3doubfbvx4uPeZn13muJquMTaunUP9SXgypzMwCB4Wu2EhaTJ6&#10;DPqK9YwefyfnriXva6lm/uWtXbiLasAaWZZZESF0oJglRK5yT3eBs9IWOsVyGYrBMYMOG2tze3X6&#10;jd2xfX1Tet/PccEO+l1RVBEhZLQcunTEmyQZ6HIiJHwgYDEe6LDWlFskObatdF4XCLxttKKwdu0G&#10;QQCSJrjSbWgUH8IrTrngPFvvoC5+tZiz3b27Uame47E2x6Q0mSdIjuLCp+/F5tzAFcyYz/j44O3i&#10;6V5E9621bdk6QxtWyxAJeNLGIVSAJBiPtOIXKWdVtsu4ARnPjQ4J5esdO/bv7g/QcvZXU6EXBDJd&#10;KurIdCGQIHhWYrjGblRAExEjuDUPmBg5Pp/7U3m4Xd3XRWueozX2S24Dutoqw0s4gmpAnxoCKYpx&#10;QnOkQR1g/wB+A9FXkTc7f1WRAG251WnOrTNoMPV6AUK6pgdRFMN35ZhnkRQyZ/zEn/DB006bX5NF&#10;7USxtLF9ka0bhb8DarYVgfTt2ktkA5Eakk5yRTBKoieoAJI8RSDHwwYzehndcheu3/QF0G3cv3EW&#10;2zXTAdA/qBMgadxFaVFcBQC6mkzPQxPx6YN3/up+KTyO53W24rdtqf0/SWNJCoSkEuumgLKYVQQA&#10;ATQ0we5A1BR4dVBgR0JwXxdaa9ituF2l7dQ9p7zaTcS44t3blxy1EAJ7YmaEEyJzxCdZOnxJntgT&#10;/MHKMHZ0jY79kS1uGZGNpQEuLf1MUTUHd4NdAMkAjuzM0xLQC3MmComkyWNZjPEcfJbdsRhed/U8&#10;qiIQdwtzdKrDcBdKWVabIdrQAyBYsADBrXDZUXXUihBp4lp/sfuxUtk8fb6rNbzcLxT2rtxnL2mL&#10;+nW1bsi0PzdRIGdIPeSCRiLv10qQaGhygUEqAMG/FeMNf9Mtyd5eS5bcXrJW4Arw1xmvqFvMbimS&#10;Y7jBiBUdcRLZYIK0k5gCYkESaYOjc8jY2+435t3Va3c0WlRFuqXU/MC+nMjoCfvrhW1RmliDKggS&#10;KiBHb/CmCbXtmUb3hutts7dizt71prO6Ns3GDk6wkkC+FpEK0EAfYa4hbtCtweQBACkAeQA6HpGC&#10;y5mW49l77bbri71636So7uhveqzeqh7Ff1WlS4Wjivb5xhraufUgT1rEET8c48JwF57t2VpeKuG4&#10;1th6KQjXC001wqTTUcsiPsxZXlIRFNATJPQjMUNAPLAcq9vbtLm+3d2Xd7NlrVplYK1u6pCXVcgF&#10;mYyAHmKAMDmHLSdpJAJA86kVJH9jgK3m92G3xVTdVXuLcuAsE9MFQqqygzUmVXPph62jIo82BJHh&#10;MyD1n4YJxtLFHye+2++3G5tI5Hp27mlHl2JZQFF0ydHWpap8iMPoNTSYMA1UZTQ54Mb3t1ms6s3y&#10;V1Nnsjt0Qq93c2gLVy9J7F1BG9IyvbOsSIrTBuDpAoakR0MUEV6YOnoa2T233O8uI5sj9PZZrlwr&#10;eOi4Ga4r2mUyC+VyRAYHzxMtGASZBoa+AE0bL7sHkc25yz+ov7drRT02X07gtSXd2JVvXtsNTFgZ&#10;gkmKSZw1cuCukiYgnxk5HBqa263b4NFxPA3X0m6jHSwbarRf0wtqSotgRBeKoSKHPI4n7S541EH4&#10;GZgUwZce+ovEHvNhLqkFrmlVLOr27hV3tkLkenUCuWNHZYBfERBkGKDxGA8Z8/x907n00U29V4sC&#10;bgOsPcIGm2xLSoGp+4wPvwZBjoZIiAaU6YCPZZVuXAysPTtuWGpbQZw4C3WhSSS0FTPSuHlQAxJF&#10;IpBOXSYwGe3PIPe2q2yy3dV0se4oj2yYCnQpUmp0gLXOazhQMz4UkQAT8TXywEXcIEuSy+kw9T5m&#10;JtjTA9MKRqqJAk0P8WrwFwFa1H9s8Bb+29xd4beWd3ctop/UghQxMtENcC5g/LAMgnKcZLdbYpeL&#10;kUooMzmagDBqbWa9sfQ/2B732e94S3x1q8Gu3La7u9CC0l7SughrgEAFhplSJioFTit3CF1OkTpi&#10;sEmCJNMv7fDB08dtzl232tvhsAP1W4Cm+1wwr2gqMGIAJtVCN2g6AfKZMxrtkuokwIiJk/Emv8sG&#10;5tLe1qeL5mxx+8dlUvcG4Z7ZRO1UVdTWVJEkDNgPEmRGGBrs0JMB6UMkec9P44NYw0xGy5s7i4tq&#10;3qfb675N4KtpZ7nt+mC2oSWaJHQ5HFghDrNC2UxGWeo+GDntbp05z8XLuRsXdhubm21ta2zFtFuU&#10;cPbuDtdToHcRDFoKkVE4kqQ4INaeQFP80YOV1uu0lYnc7e9sN0h9NVN28dK3SzvduWzqW3bI+aav&#10;3DKKg4auCQ0RWDUipXIR8cHo7Nfg0PG3NF6yzeo/ptcF7SjBWt7iHf13zMj51EmlM4xCuw6KaSpF&#10;Sc5+3Bejd8I93YbhgjFbO5UXRbW2YtuAWJcNLAmsCY8IFcObS7INsmIkEtWSAQ0TFMHLySz64rPf&#10;nEGxescylpmLlLmjalVeLrqbQgapOqviBQUkYyfvX3b7f+n/AAm+9ze6eV2fEcJsE9S7ut3dW1LR&#10;Kbbbqa3LjH5UUEnwjCS5kjrrjacO+/t8+kfvX9yPufhvp79N/b3Mc97o3wP6y5tla5xPGceDpbme&#10;a396F223tKxBusVUmAgLEY+Mv7nv3We4vqj63A7Nm9s/S43DaTa3LoXee42s7j0xut89kyE1R6do&#10;yokEzOPR4/HJm3qtxJjPHxfq8/Y5/wAe/wBMP2hcSfcNy1tfeP1n5jZizz3vrd7YEcRYv2h63Be0&#10;9vckbXb5reupF2/XWdMKPnJ7/wDqpsdryNzifaWjbJt0XZrfS2PUL21IcJPUyQ3SMdpLOXn83n1z&#10;2aPoeikLDkM0kk9JJmBOPKvuX3BuuT31zckXEtXO6xt2ViYUkXdIbUdK5p4T5Y6TTPOtfH773a8l&#10;4zZS1c3NkafTthBdcu+tjeWx6ulSRLEUgZTQ0x011snLAYc2fE+mjbjSwu3jYbXLeimloses4nWQ&#10;e4WxA1GADGMbWzbikk6hgbu6Ldy2Dfi0lzUgINwuKoutVBB1N/poYGqpNMb1/LyBjMbu2hvf+Rql&#10;CHAtn8u3cY6BZtgEFiMixyqBjSWS9QxUHYXV3Gsenab1C9+0Xa5eOtZt22uAELIppTuAMUqcT1cr&#10;PqxAwvbcRdt3hqdgpAZ1thmvKM2ts7HQqrIooPgSThhZrchjR7TZ2JMKwvur+pYF71LzC2upXS3M&#10;FT8yq0EHIdMTbicfF1kk6Bi72+xZmd7Cq957Npbb3R6ZKrLCzf3EmD4zEHPyYmvOOgGJNjZ39yZH&#10;ryLzq+zuMvpqwHdds3SshhFDkfjni7a4xAMXibG/rsmwIWzqZtyW9Mbd1kzUQNQzoZOYxzzHTt2o&#10;YSdlbt3Xuu7Xbt3V6tmHS1uECQHsqo0KYPcogGfHBmyT1DDdr0rTB9vZ3a21tFtuyIrG2EEXFAYk&#10;nTBDq3SoPTFQMH6emzr9K4E3AK3bH6iwBbQQCSLgoT0QwanpgBicnFWQlp9pbLpbRrYD3EO42rUN&#10;5CtnNWkzIMYmfi6dvH08hgrVhbfq7U2ne6AzWjqlSoWUKBvxfhpBnPFcwxBW3bt2xuLDMSNZ3CXL&#10;blSWlQ1xTq6gao8jFKgMQHKWbpI0LoRfSYSGAuVS2zWzDJNRIr4jADBLevpqeEa4wUOinS4INLqE&#10;HuJFAZEgZYAYib3arfW41sC5b1G6bFw+jcl2D9+k1K1NoxI8cd5JJwgYzj2b6Lea7fG5DWfQXdMt&#10;uS8l9q+59Mlm0sPTJb4jLEzr8UxgMMBrim9aFmbqqjXttcIZL2u0qXd5ZcmemkwwIHnipjiQMC4G&#10;21q823QN6YtNYYqLm62O6uAWb/rGe5XSBrjpWuKtzjgMVVzd35DAEnbi9urehFVt5Y3ClH9dgvf6&#10;bCHIAJDT0OI552yGJdm4u44+1tHuN6m3NmxavKrAIN0NRTcEjuQHsDmoBmuJbccLL3T5wMLO+uXP&#10;0xYad3b/AFdjcWLJY/qPT24RVZhTVEek1ZiDBxS7X+PwDB/rt5+p2Za7atXWtWrC3mQG1f8ARuEW&#10;b0v26HRvTYROvphejecbYDFne3Ny3t424a7f4nfm/wCnbAVNtavXfQ3G1U5MC+llWTAPwxMSwt4x&#10;PQMJ3XLW7rruSrvZuAtuBpZR+luOLFxwsiWtOAGpK55YSScxLtL19QxYW+dRF467dBawu7v8PvW0&#10;rovISblp7mqkxDq0VIPjiY17qvdMZDGq4L3ENnv/ANDutw5tIfRT9Nqt/kbgm5t9xYNsCFis5SIi&#10;ccrrcdzppvjihja7TnkucmlnkroO8u2/Su7pLatb31i8pt29zJ0guw+dkgz83jidtx3R1753Yvr6&#10;hiLxu7t2OT5Xh9zfA/Vi/s7Q1DTbdlm3qWjSGgqSCInC/ElnftrfUMObLdLt+Ws2N0Bt9xtri27o&#10;DNcUNQLdCrBJYQyn+/C7XbGSXG+PgGNr723AbfWeN2Npdxxlqxtr1uNL3Wbc2fU3G53DeBYsoKyQ&#10;BBjE9eXXy3Nk1DFU3HN/stvau5s2HuINs5e2hBAZnttIqCgkipgdM8PVO36O29Axc77b7n237c4z&#10;aWLiW7nJOOa3h9C5avrtifQ4raXvTPcbdoFlY56/lBwasumkn99/HoGJTXuRPFjk7G4tKLthrcbY&#10;kbhnFxVW3uFHyqKa2mW60zZM3GQxjuCXd8z7g/23c3F2u1S3ud/vL6wy7fYbRhc3NzSIX8wn0lMg&#10;ywAmuHo56Xbbft26Bi4327fee6V5Lbn0bWya/ds2KXFTZ7ayLdq1bY5BAAMgfjg1vZfJmen+gMRv&#10;blwbjeb3k75svcsbbcbksALTPcJ0WrYWogFgROdMM4h49s27QMTuN/T8hsb1u61y020vXdw1l0IW&#10;4GGqQBMOJJIboaYdOq63M/AMR9tYH6gb3Zert79+86o9u5fsAi3RlItmTqFD5zOCazN7pQxfHnuV&#10;sbq4r783Ut22s2Du7VjdkLZSRbWRIVaiSfjXBu7Xu5oYdve4r+6Wze3nHbXeuoL3bVtm2sBEpcFh&#10;O1BlkK54LdrZmhgWuZ4F723s7vYb7ahGuL+q9BdwlpbiyzotttXzHqtBHxxLn0Sb65xQxeW9r7a5&#10;W2LVjmNlabZJdujbbi4dtuAoMarli7pLsZXSADOQ64reNNvy3+8MMb72ndCabKKlrb2VuXlKBbm6&#10;W8/p2iroCFJMys5H7cF28VnGMhinv8BfW+91tvbf0xbtqsACwUUORc6lvBQT54MXTnkMVW94i/bW&#10;1fXbut7cXblrYWkcsWe4C9/cXnMQNNQxiaicGdtchikve3v0w3Fy6Dd/OG3Q3Dcd5uXRbYWySRIe&#10;gJNAcOYxfHmchij3/DGzadNtbD7lWt/qe9WYlXIFm5cpKrqnpJ+GGfi53x8YnoGKHe2L+02R5NrY&#10;v3Ngm5/RgIpuDd37o25dUWlASJ8x4Vstzwxi6zuv9vQMNji3Xd7i21hLlriv0u43ty5pZLvJtb12&#10;dkKZ24F1/ABV8cWW549Tt5+Mn+kMafb8AeN4dN7uBcu77mb5327cjU67YXSnHbe2KAWwo9QgHuJL&#10;HE2tvV1117dM3m7f2gY2u23F25bXa8btf122421tLL6gbSl90zL6t3cv2rBDM5NYyxHXOeNZkMTP&#10;dF/i7Vrb7SxY2q3Nptk/VPt7YtbQXWBdrthr0uUOesVnwFMGvJZLZx/D0DG4+mX7lfrr9MBsrvtT&#10;6je7OO9u3LiJt+LffPyPGKofSbi8Zv8A1U0GIgKCRURTGNtNN5zGdPL5dbzzHKvqD9Dfo79VrZt/&#10;Ub6Z+y/eLFSg3XN8Bx+75G2OnockUG4QjMFLoI6Y+hX09/5MffvtjebPbfVf2hxvvDYXZJ5H26LP&#10;Ac7a2+uPVWzcZtpfZR3FT6bR1nHK+3166vT+tJ+aY/D/AGV8+/rR/wAT/wBGPe3Ecgn0o9wc99KO&#10;Z3Leqm0vXtz7v9pXryilq/xnKXhvLCEAD/xd8irn6bZY+gXsH99X7aPqIdvx+299p7T5neemicX7&#10;42O54Bmuv2rbt8judW1czQFbx+445bePeS5n+tqba7Xi/wCr/S+Svv3/AItv3e/TTlbvK7b2rxH1&#10;P9vcb+Zb330452zu+Qa2jH07a+1eVTZ8hcJEa7dizeMUDHHqK21rcJt9xYu27+1vIt3b7my6bixf&#10;tMNVu7t9xbYq6nxDY47Tbuxs3jHDy5vLHI8MeV2HLbPecbyu1uPtt5xXJbW7xm92O5t3NF7bb7Yb&#10;lFuo4qQCtZzMYk23AFwxU9nlAFCJx06ThlnOR2ZuvxlgNFm2vrw4JUXiNbozqIDgCTHTKmLZTNq2&#10;q0kCf7/PCDkm+tsvL8ju90quNubjWtKqfTT09RNt5GlT11N0nBO0MzVAVYETIK9AROKC47bE7Oxa&#10;VPUu77cs91boVRctuasdY1FSppOdInDBrt6lg7tHmQTqNPPAaC24PuP0raW22vG7UMStVtvbX0x3&#10;kSNJJHxk0ywVp2LidTBFBqJIJMQP78BK5bZWrfHXiqpbfe7g7ZQ9wIhsq2u6CM9BOSrFZOWJ9gEq&#10;bh1VkxQ5GASQMvEYDm/uLdbW1uNrxunb/lqFqRZ+ZQ1xVtTptvE6ZFR9+HnYSEYkGmoKM6EUWmZ/&#10;jgM/tNvfVrm5tqGtpeYbdrt7SCGOpwm4DZDTTSoHnh+yDOrtNsKOgoR/T+1MGd/y3DP8zeZtq9gN&#10;uk3u53LkOpYBrLsJOhlgvJyUgjoTgUbUR+NqAUIAM+VIGC4nT4iCPtRasPqI222HqagPSYshOpmX&#10;VDdwNPlPmaTCO1EpUDqKiRXT/aMHDWTN/CsBtStzkuS5AG+gs3VswwQi1fCOpVLimIOrJTU1iScM&#10;kgO3/asLAkaqRUYO2n5Y0trbXLvH7NTovLuNy24u+rdVGNnX+aLocA9v+WI6zSMOM2mwfFwZiD0p&#10;/dODF58v4KjY2TvvdKW7T6bHH3SwFwBUHp/OHJjSumSVMyCKiRDdkSwJkgLJpQmaEkYNeS2a5i79&#10;xbp9rs9x6Vthcubo2khiALcFtFmySRpXpM/DFlacIC0n5YjOdOVcHncP9wcbueU3e325ts6o5va7&#10;zsA1u53urKoikagoNco64h35YKOpNSJEHywb8eM5vo3ntK1Z469ut3fUs23sBbbuSzOCAGBBHdqp&#10;2zKgQMNtqUBSchTI6uhFcHTne90uI09q3a3zu9ldSX7hLgKQ9goS1oQe4FeoA6isYf2rAhmJiQfG&#10;pyABGDPk7p+DOe99lumOws7ZWujaFbrC6wi3K+peN61AiAQDABoYBFcPOg1KokZN4mB1pg564zyy&#10;/C7102nKb3cqrBLb2FCrdKa7lzQiobgBthhEus9MSDAJqe0BoC5kjPBGOFy9cUAW6bi9cRLzM7ss&#10;vADwsQWAgkU+GKu+CxczLEkLNDGQj78HTx3GbXcvbdw7WxtLDemLVm1tv1ehgVtXmUsweIhhmQGJ&#10;8BiNvNNm0FIBhS3y6u6BFPjg3pbttb6Nj7Bv3ee539TbvXLQ3O7sWxqu6bTWGd/zbZKjUWWAaZmC&#10;ZxTcLt/1XJB2GrQ8MevzTA/icctPzWt73Gjsf1/902vZH0o5C0u4TZPudleawLhKKwe3pDz8wAVY&#10;KtJM+Yx27b2xbsJay02wep7syDjq8r8z/vXljz3uvec+fTuHcchuEZkCoGtW/wAq3dAYRpYAGCZp&#10;4nEfcMdII6GKjrMHAbX2jsrRvXLThit60rgKoLnWodR8pzNZjLzAiGW7hkQyiVECo6n+WA6dY49T&#10;s2ItCbNxbtq5DszWwuprQ0V1DMmnTLLEe4BDA9sgHqZAJ/sMBruGe4d1sLq2zePqC09zUFdGuIPl&#10;qxeIliB9hnEBnLKJqRUDxjpJ6nxwHVttx5sb264b0xctXSjo1IY6Ree0sAqMgNNTWKCXbbd4BNHi&#10;oElSRSIwFPy+0YbC5uLdqX4y5dPp3WVTctLcVbjjVLSTpAJJp0E4qrtqGcVoxqOpyY+M1rgO5e2+&#10;cu3tvxr3TaC39raW7t7quAqrpKWbvpyCFIGgg1qTggdWhp6lWEVk5fbnlgJV+z+lHMWIVNT2d1tL&#10;z3G0ehbMvBJkAkhCxMigxD3K6C4kjUrTWMHTx65ua6b7O5M8hs9lurgss2w3NjbIuln9MCrMwYGg&#10;qZYGudAMVyXWFoHJrbgdBAntEHB3xL1dZ5DiLNzmLtooDt+T2Oq6zQWuObLC4xuIQSIyUALAkUnD&#10;7XD6uR0vbPQRLZ1wY0k7Yzez460OJt6Lmi/tN/aUAltYXaMWULbE5SCxEDziBindjodYj07snV/l&#10;zgTNcG3d9ls7R3uz3XqAryHEraItEgJuQpm5caBKlTNc5rIjDjkKwZqh0oTnrisD78BT8VbO42z7&#10;Swhe/wAbyJuXgg9W022a92XGuAwHPaxStDOWMXyjt6D6QQUulYMAeEivjjnr+fLpp1e1PprtrX+5&#10;be5udFy3v+Pssv8A6wwiw9orEOQAIrTpnOM2l57dx5JY9jExA1SJ+AGOvXq27ruePsX9nszb02I9&#10;awqkyUQyqwCBLNWJ+/DXI31dbuntJQEAkTMwQo8/HEkxME4WHs7ib21fZeoGcLuLvqFbbBdJt6rb&#10;OwzgajpJ+/GY3kgMxIkATpACyxEwW8Tjlvb34y1r1dv9vBCbCopbU7wzvNzTZRl/M0mKCIEfZ4xl&#10;BLsM4U9sEH5ZmPjjN2uby6Li7cFvb2SxK/mJLyHRBdv6NLAiCCOtRiUUdUXUG+UVI7VK5gg/bOM/&#10;g4259FOm5sXNzuilxHbW9BAdw5hG1CBQAHpWM8O8bYYukSV1EmepPRT4Y7du+eau1zeFb7v5Wza2&#10;m5DafV/T6FrDWwDAd4gAwIj+mOl8Lx5uXUJWjECtQYFDWsxiX698ekc9q8JfVr37tuG4rfkbpBe2&#10;9i5fc9xui0FLMrogIiehM/yx6O9s7H9NtlkESAcoiBQ08cbvV5NM7b9z8lX78fqyfd/vLei1uDet&#10;obti04Yt6hZybyXF8QTlMAZRjU3DCHzp4064rp5LZrmPnv7b25bdo7KWQAgQxWSCCUUipJ6CPIYp&#10;9wc6+XmOkYPO9SezrRtG07ItO9le8TbgHPs7gY8xETMYqye5gSaR0BNa0OA9AEersOPKKjKWYAG4&#10;wCwIUNqmVzr1OWEsCVbrJFKD4R/XASrN63a3C29I0BHDAq7uwunvIYdFJhawB5zgisvSQPKB06R5&#10;4B/9YbWyvJccXAt3UfUJbSUaFtHLXCRX7gcB7Zr4eHTw6YB7acwofbXAzMztadytwm5oR9Q1M0NB&#10;k0yFCZjEiwmnT0ECk+U4DHe7N/8AqzvXVlZzcdwpAC9xk6QIqAw1eZmYxKzxBz/bX3RApt/JIYXF&#10;Gm5qYNqk1EeQrlUYUsEFftEnrkMTX1/EV26dTeDyFJ7rmkNBUP2ypNK+GEHtNamdM40LuzdTcW7s&#10;woNshkLgIhVaFWINDOUx45YByPwOAhJoW6oKqzh1dtLabS6fwmZrHSPLEZzAM6pqRAEZQRGA6Jsb&#10;Fu5csBLloK6pqa4zAsrtS6kdAepFYjzxW37neDlByp8ajpgO2e1uIuPx960y+sfRLAurhrSlCq+m&#10;9dAzaGzyJ6Cl3V6WcVmDlU1NM8B6W9he2QnHca16ylyxc3FpGIBVdQOpWUoKuawsQCMxnjF8tfAs&#10;qAZOsggQdPwM4ztcTL1azEkfRX6OcAf913N4bd7VptnqS5eVibgZCqsNIkmPGsRMYz7s35rRUWiD&#10;prII+bHG9Mtzq9FbCxZ0cTZcXNL8ojW2ZtTLeS8PygvgsRM+Q64yBZdSIB3SzFhOo01QfPIY9HHa&#10;7PUNrb3yu63TPaNlVtLbts8W1lwhdGAkqRLGSep8sf/U+gZYdIEDqe2JrqI6ZY+vv0lrLVm6hZWR&#10;rha6ty41piLl24F0W0tiQJIkwOkgicIpAOQ06SJnMxIgV8cBNtI/5g1BvzJS4AvqakUMyagYnNQ0&#10;H+BwlqSVqZERlX5omMBJsl2KJcZIa16UEm0TpPbqY6gSoqx8RBBGEMCQYCzFZowr59cBMsOq6SzX&#10;mJMq61ttqWNR0gUH4gfsFZw3SYzAqNXzHqQR/fgJo7jqOtmChL3psVW0xTTaVNYJAEQsGaVzwZKk&#10;GCAesaWORnVHXAGge2/5y3bqi4QdSXLKhQ4AFskyQCNLE1JyzwgxM0ExWR1EfLgJlkPpYMpuiWEF&#10;SzEW7hdIuW4AgeNaQTmQgkARXMGD45R4YCfaUq7swa40Otz04AYmpZA8k5wzAwD5DCTkYJHUCmcn&#10;M4B60U9dRcIOhmUuA+s601AopGkiOk0knBVg1UgDwBoKiBgH4tKSWR2YsWCq2m6hu9qq7GBFAZM9&#10;cImpqYqKRSKGf4YB8W7bBlItW7hKvJZiGDDSnpkxSJJkzn0zaNRWh1HOSSCayB5+OOG35qqytKFc&#10;taYupFrUJChWRQtt1bIBs1AUUHjhA0nxNR0ApMAGMRT7W7sFlFtTbW42oG7p7B3XFDmDBMvIyynA&#10;M1oQJ6CD4xJrn5YBVmAto6Aykam1XQUuFzoY9sgLFVrTL4t+J6wBPX78BY6j0LKVCHMBiytpVhHa&#10;YjoBSuQwIjxEZ56sopgHGdiQ0Wrj3BoQsAlsT3BCflWhJDZkEZ4IZCpNZrWhFR8ZwEoHQxAtrr0R&#10;dM6LrPqCj1EXwWQZ/wDS6YQehWvgJHj0nAPi0js6S1ohQgbvFog9o15ivbBAzFMJYwYqsnpQZhs/&#10;h18MBMt2nNtmVLVxkTUGJOoFZt9oGU/hAFCTWMJkzFYmSYgGDT+XhgJWgsC35dEAQMp+YVJesgya&#10;tMUwRFJqo8AJGZlpNRWRTErWpzbuVOnSj6QGiQl06QOxQO12CgGWPkM8JP8AAgqRJkdWyyGBc+h8&#10;APbQVWPzXYICgiEBho1N4kwDHWcIJAmNUjSNIEr4nplGeCzPqlWw9xrav6VReuNdJuLeXUKBQczP&#10;ykGCfCAMOEiQI6ETqhBXOD9wxFMhGFljcYWzbCsfyw915BBLODVjEkA59QDhufMiNRE1GUQRgJJU&#10;a9XpK4KWkIntJkFnsPIESQYEmlYphDNE9DFakAgHMAefh/LFSJShUJaWPfCtAIUnvEv46Qe4/A+O&#10;Cop7vw+JqSYoBgcDuBjoh7Tkx2oCLaqASLgbKFoDOfSuEHSJiSASwMih+WaZ+AGeH4Jz6pKG4ChP&#10;pAsqoVAMlgdYkUNaE1+GCDrpJJoFGcEPBgj7+pxvXTbMzGvXI7lp9aEQWuM2TXB6KkStDFYJjTIp&#10;Azw2TnBAhWUzPQU0x5EQcd2jyLbCyVajKwKmg1ElgyNUgVkATApTCCZ6BgAdQrOkT45nP44By2gB&#10;A1RMC2wAgk/hAOUzLSKdMAqFYEHx7lBMFgCQc6gVjAKm5DJJKgVRwoZ0S5IdSIME1g1OEMB2ipEn&#10;SSRNRUI3hT7RgJNpiGZ40k6RcEUXT8pur5iaKJB6YSaAEipaTNU00EDzwDttRqe0CdAQKNKj1AxD&#10;GTbX8EGhUVMGMJoZLCoyQAEZ1gfDLAPgMjhA8i7Aa80htQUsjXHaCYMa2melBm2IBMUFaiNM5kKv&#10;8DgJQLGJCuYXNGJe2kktccUiaqDSST1GEssstaKQtQxJgwFBOcnrn44CRZcCzcCoT6ga4irdXQfU&#10;rcZ2IlQogEGg6ROClS2mTAEBywifmBI/pgFNZvi0t4PZl2DG16bliGUK5QyCJgEwTQRBwZUHuVm1&#10;AzBAqQPxKfv8MAaXmR0R1ttaPazBri6bTDUCrD8MgADMzhknTEkiM8tLD4DM4CzsIbkjSpll9OJF&#10;y20U7mBABP4pznphPSQJEtEUBBpXAOOELFIVXFtS3qS2h9RbTKiTpIkEZnLIYKSWCik5LTtAqIA6&#10;YB22vp2X3DlX0J3X8/UNxtPp98weoY9fswigMTJiYJpUzpj7cAtdbLbf5VAIkrInTVqkiZE+ZjBE&#10;5zHbA6z4mKYB9EYKndrd19Y3ILemJIDEsYBmuk9xIBBwgsDEGIgiokEAiCf78BMtoAr+okkFleAT&#10;bIJ1Aqi6iwoDTMSKYSGE9sFZ6kNWADAFajrgFshIIIDXtCuJDIGUOSZBlYWYCipyocJ1SBE0IJzY&#10;lc1UavtpgHPT9O6zMqybZVbaqFtrcZtNx9K9rwI1dD4zhMgkQxWpnTUgkwQD1mpEYCSdShiQjwia&#10;Ax9NiqKCzMDRYpTwjxwTHTAk6jPy0IPygt1n+WANEdwxuWu1PT1MxW4riDcC2iO0VJmknLCJLd2U&#10;gkyBMLWlQJOYwEmVthdJB/MChlaltrh0qdKgyBMQM4z8TNakQQFnpTJdQOVM8AaJpJX1dYmCdJIo&#10;NVw22OYJkjqFphs1FDQBkE9IME0qPLywD4HfDANcgXM1q5tz6Y1GCCalpFR54PVLdpkABT21PQEE&#10;TBywBFe0FgdROtSLpVRKyQVJkjuIH8OuGw8kFQWqdU5ikArP9cD8Ew27gDB3VRGlLikG0AW1MHiv&#10;QQq1pMjBAkamYhROqkVz0gT16Rgs6gQpe2Ldlty7A2wDcIAFJe4ViRmx8MIIAAJlTJJYzFWoRNPL&#10;wwRIVmaoVbilVOlT3ABIAcESKySc4iJnDbRCsvaDIt0kiMg8fdgJlsPLBvmGh76K0LcOWu2WMgg1&#10;gTSvXCfnaA0DIl/MUaOnWMSk6loP09tWNk6tYKrYJZoLHUupjJJnuM5eGEk5zmYOqY1H8Tf3Y57y&#10;drW3E4TDkoQSoL6VVY0T2oou1BFIIOXxwmJAmlaCIiOmofZjkzLenxSNZWTmbadyqQVLPEHS0SDU&#10;GmXnhtnkk9a51OVSSuDc4+n4Hlsxb9MkFdKrqt6raMkylpUeB/7LUCDBwkUlmBgESpJg0pn/AGpi&#10;tFsrnRaBRiELB7aqWCoZI01FeoEE088IYgnOmXUSYJGoHzzwD9oODDJJeTBChgphWW3nWIkkgA/b&#10;hDAliaSSCSJqBH4ZwE22bdtBpNwDSyhXUC4DpJCO4AjuqpimWWCgqFA1somAVIK16EdIOGaBJaWu&#10;mz6sEk+oCHKKJR8xJIjxmfDCSoIAJkCYmhoDkGj7sM34h5SbbuVUSwMk+JIDiYqT0bpBgDCC0amO&#10;rTAgtSAJGXTp1x3nSIftoZUFVUqWm2Br1MarpIz6gsaU88H1ikkUIYE/FZ/l064oNFZCjMVKltWl&#10;7Z0emOj+JETQV6dcJqCZBgAAFYALac6Cv/onAOEKLcyodgWcMpKBdXaCxJNZo+RyIGCI7SRm0qQQ&#10;CKZExngHLWkOqySEh0IkaXYQwUT0Ar/CmGwY7iAokmNGcSI88+mAfKgroDliQv5guCVDFYKsaTlA&#10;OQ6zOEkkVJFWghY8JwDoRCAsRIOnUC0jX1E0BApXOMIMg+cqDMQC1flNamuAcnUpMKFksNJOo20G&#10;kr/6IBjOTUYPuJhe4Qc4OohYyHSMAkhQpJTQQVEANAUt/mFc816nywiIgVB06dLDKBMr4jyOAdDa&#10;ixYB9VxndkJBNx2KlXiYImukCZMRGExABJBoaNFDEiZFcAtXJk62DtCdoZmuKIAhwe0DKmCIJ6RJ&#10;jSM5EVjoPEnASgVUVJAIB9TWSIigmAWZsyB1qcJE6TNR51M5EnKkzGAVdBW6hCsXVctWlM5UqZYk&#10;hSNWfWuCmSI0wFJYsZJPw8hgHZW2Xox9RlFtQpW2iEBJdj/mgwB9sHBfKBUGB+EkxmFM4BYlmuBg&#10;4EhW1aAompKmkKIB0+IHngSczESAQBAUnMeNfPAGECsqgFSVDAsZJVV+dPKoMgnwwigINYn40NBJ&#10;Hkc8BIktZcrNACWCKuor80WifEUHlPQYLXBC6SKAgUgEGAfIYAC2VGsuH7mLs06mDKGGhhMkVocI&#10;JUEQTnnnK59pHhSmAeUEqTC5DSFlPwxFxG6kaoYZHwphBoSFgu0moikQAo8858ifDAPW6orxptrE&#10;VDKXJ1P6mZkARHWQJmcNEkwogNQwenbksfxmk4CStJMsVMANHzAPRyWifICDGBU0yAABbxaZGYz6&#10;UwCjSWAYhmJtoSZ0Kqkgwfl6/A50w2Q2mlFo7AgGhMaNXScA+hUXdUM0NphCRA09pRfxV+OEdIo2&#10;rVkZp0EClMA6QBDAMrJcQDVNsnqbmq4aUNZMUwkknPoQ2ktMKKSJ/kcA7IthQJZ4a2ClsqtR8pB8&#10;RPX/AAbIEgmenjPkCD9s4CSjEqR4CIMaSY0zJFQcxB8MNz4kAdwBA7gZntbx8QcA4qGGIVjo0sQh&#10;EsKTqGXSkHywmugie75iDMxNCvh92AV6YDW2ZTpCxbIMCqkMhB6+FMEzCBmKQVmkUIUn+InAP27Z&#10;OvsEliRcHcSxJGrQKaRlTI16xhqB1By+YkFis1n+UYB5SAJBWASGUllVGgBdAisUM550zwrOSIIA&#10;JkgBYJEmRX4YA6gLbJGpnoqywYouoQaATJDE+WGm72JIUHVH4v6dP51wEi3FtQEbUjLqHykxHykC&#10;mrwr0HTCC3QCVLQ0nwikDpgHkXSJJOtVDIy9zAE1harWK5xgaiNOWkFiZIEwIBjzjxwA0WxrYatZ&#10;W3pJqELCCYqKCKRUUjrhqCQCRJ7mJGowGMdoj75ETgJfakCYE21QMArEIAxBIMBs2g9OmGiegAC9&#10;qT/lYVEZiuZ/hgHklR3HvlnmgNwEdIqK/LSmRwlqiAaTFGppVdPc3nSMA7bIDUBJinYTqZjrBVD4&#10;Gn/XCQksRJEyIP4RBqp/hgHPUKqpAA06SWXNjqnTpbqM60w0YUACF6TJzNArDAPJLM5MlW1agFCa&#10;RrklGGUZD4eeDBYTNAIiBl41OdOuAIkNVIj/ALmIDSNJOkZedcIOlqyxIIgkQpkCq4B5NaChVdea&#10;6tR7CZFwVNOs0ywRhopUZyQBJaOlMAsSs92nVGkKuqpGrUS1QIoYrGCFQRq8paZBAyk/YMq4AyxV&#10;gArhVYf6XatwFpEg1IzM0jI4TNZIqaPWWD+IM0p0zwDiBtDR8isty2K6WUw0D/MpIiSfLDekBQYN&#10;GaDI+QGCZ8fEnrgH1LM3cWZXtqdOkgq4Hy6adoIoDUCPtFEAAHzNWTIIBg1r92fhmMAcOz3HZzCL&#10;KAgBg5zEQD0z8vswDqAFAdRIBp2gdfGR1B8cAlTqZjLLRmIZWIJJ0mhoQ3Qjw+zCKltOrQZB1T0A&#10;kkT/ACP9cA4GEM2hXXSwgjTOoQEM+I/EIM55YSc+hIZoJHaZ+WQa+cTgH/yyDDNbDaNUSzL3DVXL&#10;t6GKwcGGyqfAkmi0iAT08vtwBNbLagUKkhXUKrN6il9QYoO4HqcsvDCSRMAydVWNW8QFIrH+OAPQ&#10;8HUPTUWtQGj8syY1OMpnqKZDxwAVAYwhGr8AkQwpI8AaYAgrtoAa5BQD801LqQCpIOdASYggyJjB&#10;NWgGbAMoJMCCKgeJ64B1QQaFlCIrK5C10wwgtU6QB2xJjwyagzpUCZCrBJQAGrE9R8MBJLKya21d&#10;2t7hMC4SRRF06oIJmP8ADBkANBg1B6FSaAUEYBKyVMDTqBkyVAB/zPWgpNKjBkzMaAxmg7tVO5Sx&#10;oZEDAIAKwoLusCNcKtsyNLaRUCZPieuWEh5BEahVJboohgAPHOuAc9MSO7Sy/mooJhny1Ek9AZpl&#10;gMZZZ7pgTmCQCC05fZ/DABFIR4BQLqBn8OqSERcwa9Tnmcsbb2LufR5CTJGsfLMEaqlB5QSfLHPy&#10;flS9Llwv69cO3Ie19xbVe9ttcjWoBeEhJYTBMgfZ549rcFeF3YWPlMRnQwQCK43OkfHeaY2fld/c&#10;bwp4v6gcszI1pN2pW5dNSlwM1lpUSDIGQMQAZBxcdR+LIVMk1rEdfPFcnCvWu29u4Y3bP5DW3Ghb&#10;fcU7bu49aVECBonSc88TLKjSaEaicxIX4dRgOb89yWvdW4vC5es2lVxtiq3rjuhHpFHIUsVkKJg5&#10;icKZVkdafimh6VGQwEXZ71rO0uC4FbUZIsqFuKPU0SoeZ6KR1GcYCpSpkgg+URkcAL+7PqAWWRbB&#10;U2ikH5wZhSagEGdRnwGQhlxDiQFJr8pYz4g4DScRdtPtDcZndFU2/UuX0S0NsxhVKOP9QMJBGeXh&#10;ggoImRUn5aU8a4Bd7ePtty4DXTat2xcHryxtM/cdUd0zVKg54BUKBTMmBQx51wB/qL++9SzauA+m&#10;LIBb1NOo25ZfTTINVVYSehGIuZFep8YJHWmDWvS/g3aA7faX7+m4SLVkKtsW7dwIyamc005gMABU&#10;wRiQiLCySM3pmP8ALngyyPLbzctuN7c25uPFmztwreiqqGIu3lJtzEGB1MkmKjDYIUx4sYkz2g90&#10;AYCzv2r95G3FxXveltFT07LEK9y7bm0L7XJ0joGBmnQRiJdcBnER3Hz65ffg7aaXGdv7nSOH2Fy9&#10;tNncvX7l0/oraXm0lWa6bUeqymnaAQa5rNThxWMnP5ZzIg5H7sHPf81UvJ7G41rbpZNoPb3OhmFu&#10;0VjR22yg7fTaQCQeuczhxYBB8gY8zWAcGVHyCsbF/buQ4S+661ZAQhXStxlObKZBUmtaxTCLxZgT&#10;IUmD5actJ/wwa0/NFx7dsbRf0du4rXwts6XZFHpbl3D+pZEgFWEtBETXphQqokeECvX44M9FfcDL&#10;yRU3i9v/AMnU1/0g7ID/AKZ9EwtzwIOVYg4buiRnBNRAIIMRSfEYNa290WvA3z+tBtzu2RkVku2z&#10;oYHutLOoAE0Fc88Z9wutiFmCWg5GGrTx8sHpeqdhduptNvauXFti/bW0WCaX2wFnRbCuoJAVhqLk&#10;zNMsStveSikgAaZBNfj8RgMV7m4PdMzbpFvXA6ulm5bZfSOljqHqEQy3KasiQMTkcanEMFFTIgEG&#10;mXjgMFyGya7a2DXRZ9Q3Ht/lXZ3C3inYGuGO0QxVSfloJOCuNDECflUlRA0haCfOJwMQ9xmztXNt&#10;t7l0oLi37m3tXH1OLivLDSqklrYDQVGS1J6YNZMMQQCPEkyGk6fGmBj4EX/yFvJbey2nd6ZK21Xt&#10;T0rSuDHzdunORXzw5AYJUySaERq09K+Xhg8+9+u4Z5nv2LnIIFt2lt2rT279u5cHoPdlnFwWTBcv&#10;qIUz3dwpTEuO0wP4AdJqOvSgwYY5t9av7hbV5UT1NSu4Upd3Kpc0MUJXSuTFXYiYphFsGYmCzDrS&#10;RQETn8MA7zVwBTdDM67XbKocKfUFhpNy06j8YAWLoMnrnh4wkiAKyCKdMpz/AIYDOq53TIzPuLvq&#10;WSrqVmLrFSG1QAQ2k9oNPmOeIrVCgnV8xM5GkxgN3sbQt7h221ldoFs2Vsi0rKjtcugBnGS6SIJp&#10;GdRiIqHWTSHMQIgKCdR8vhg9Hk/I6Hf3LLslC3XZrdh3Z9AdzfYr6aszfMpqUBHb44vNraQKsLWs&#10;ERSTXSBg8/4vKvv/AJ7eXL+9uPec2IK3rd59TuFLMtq6zAEyx7iYkiJGHrgAJA7gInMHPAZrhbt1&#10;tvZa6t+210Xbgm61xHthA4ZSI7V1ZD8WZph3bLVBJUlhJBiAT1Y18sBTe8t1au7flLwUXlG017a2&#10;bbK5Nq3+agFsRpaj6VM0J640+1opNT/lmM5gRGA8Je/XLXbSqEDt3Xba6gWRlDXCzVAqaeVIxbWH&#10;iF856k/ecHTx7YuPi8ze8Nm95t3fQXB2LbDyI1qkB9H+YeHXPDu9QPaM5CfDr8cGvLOlU/0o3tzY&#10;e5raq2l/Ut0cGupq6hTM/N0OMFuBBZSANJqD8aE4OL68e0rurb7Ldu19/wBRbttK6oe4LYQ2lrML&#10;MmYFfIYrXtCZyFOuUGf4jx8MB3HjObV7Y27F3m3c24QgT6dy1pW2zAQAGpnWaYh3IgQNfWoOph1j&#10;49MF1/NHQ+Ca4t5Qbo2hNtLb+hPpba6xMF0cgTTQ0CQJbpgtfbFICiKxM5T54Nba/Xieqe2xCby0&#10;3qNcNzcF7g7nZ3Q63CFwToUwQqwDEkxTAtiPEmSQxklZEZYHk/NiG+a3Z3Ft7U3GF11F22ltVsbp&#10;7Fwr86kRmDBzyzxE3DH1BNRE5xI1QCCfPB20k7ZhvPaOxs2+KK91lzcNs3jbLob6We+3csj/AEkC&#10;HtMVFcHbX1IYgdfGQAYp5+ODPk414RuXv2OOV7RvXrihVH5dlBZvXLgDLduWz1LAEmehPXD9yQAO&#10;ggCBUgZGn9MHLX6tpKz/ABdsbjcG4lz1iwe+9m9cZAb7QLm3a0SQA0mDNIIpTCLC6Wk90mAPE0pT&#10;+mC73F7Z0/x/vTPce5R7K7WxbAtWbQFxkXWbKrb0+rcDfMQ9JUSOgzw1v17CKZxSmZmPv8cHTxdK&#10;ufpU9xb1jVbVCUe5ctvcJdvyiTcYAwxbuIVIGUTivtOCDmyqfmEUPyzHgTmMHR1fldmyXbTW1t7a&#10;5eCeihW4jNeo5dm/zJbnTWFEA1piyshdLECgDTFTEaRn45nBy8vo5X7he5e39i0+49Obtk2xcuE2&#10;01lrsl0XuIERNKz0xWbhZuljVhqEmaCIApg69HU/bF9LHFWre1vFLV5bOoL/AKV28Lx9Vreo9skd&#10;0L3AgDDe2QF4zEknImRGUUI/xwFp7v3r2uJkBk9SxatWxqe3rS4rllct3o1DWgqKjrZbpRCELU1I&#10;kQRlMHL+WDn4/X8XJfZu6u/qOQW/uW9MLossEL3bLMDduaLlupY/KCyzSATBwm2BpJ6yIWkiSVCk&#10;dMHRP5UKd9ZBm0qtcu+o4cm5a0q6ujAAPcnLTUjMUOJN11CKvmdMZiMwAIr54OWv/eVk+I2W7ucl&#10;yF5LlttJb1Td9VVurdrbfWwYkQYYRMnMDBWmTR1+UiVpqpNFk/HEPL0lK57abu5u5ZFfVcQjb32a&#10;4lg6/kuX0AAk0mJaD0NVQYAgz1/yisyB/XFdfQkuLDbnSyvbe26BRpF24pt6Q9zTQRCgIZmBJimJ&#10;DNRp6j8MeELIPxweXX80YLbcdr3uyuan1Jfv6re57bJuBVW6WZIU6SJUigygk4ha5YSBWgGRBnMR&#10;g9WPR1Y7IjbXTbRj6LFtVpAFurcRdUsxMmCK/ZidtroBWVBJqczQGBT4wcHkcl988Obljcraa5Nu&#10;0BbaiqbjL6guAhoXtJDCa5g1xfJeJB7iakRWnlOA8l8p7dtbe9aJ29sF0t1YgNDdremFg2+pZZqK&#10;5jElLswJBAJyJmQJJn+OAxG94hbX6rQtxTftdh9K3+ZYbuQXUNO6mlhUkTE0xOQtLVmhic5ie3Ac&#10;x5O1bS3t4Zk1XE1lFPprpu6LguK0EgwKk/0GHViNPiQYMf5ZrOAp9zeualujWxtWiSQWXVc1hdCh&#10;pZhNZiM4w2SA5ByAoIB/ienTAWdq2b+ys/lzda6dR1/loGIEOprqLAMQajwzGK3fIHUBQJHcT5Dz&#10;8cB2j6Y8tuNhvgXvXRbJWzZsLaZHulvwOSdPWV6SK5YzTrBJK0BP/wANUicFlxXuHhd7ub1iwBdL&#10;BLSs4Vg2oONYUQYLgAhaxWaUxGYBp05gzUSD5U/rg9GNZbtW7tB9qbV/ck20vH0mueqdWsKCH9Qw&#10;wEQDpAJnMycQLxbIiI0zIMj7cGpczLo/Eeh6YeyxuMyPoXXbW2LamA664kLQnUfIznidt1VUIIOk&#10;iRJihMD7PPBy8vSOc+7d7uW3CXbGm5urV5bZ0qxjcIkOXRSZCKQRaNBPlhxCUZgRIzAoDIzknx8M&#10;GLnbSX4KXkLFvleP2l8sfW1Bb7XC/oj1bhdQqJGrQ2bCrdaDBGdZyIJBUGKSYofjg3pm6U7tYu7K&#10;2LtxVvktbv3kJLuqKTbJVAQo0wREzQiMVLOb127cDflq7WrIWO5kMXbwYxQmgGDrOjuFnYWOH43j&#10;+L3CNb5ff8db5Tmbt5zNjabpPU4rim0TDhfz7j2ypaQpBFMYT6h/Uj2l9Kvbe890+7uRt7TbWLTt&#10;tNilxW3/AC26WlvabCyJYuxIVmI0oDLRiyW3EXt7nfP27ftu+qP7r/fvGewPpxwl1dh6m2/9i33r&#10;vNg9v277M4a7bk8lyl7/AE3dFDts9rb/ADL7ABaEkfAr9zf7pvcv1O525vfdL2bXG7PcX19r+0dh&#10;umu8F7btXRC7jdFdI3u8C912+4ImiQBj06aa6zhjbya+Odtfrk/ah+0T6R/tC+n1n2V9NeK9Xld9&#10;b2t73p755O1bb3R735ixa0PyPK7gT6VlSWG22NkizYQhVBbU7fPb3n9TuS5W1b2rXbt9dpd1WU9b&#10;ttW2Zbl1PTSg9V1DfYK9Mddde6/B4fJ7i7cPUoUDIATmepjKTjmS7m5u23W+u+uwv3br2QrG2Tq7&#10;twbl3qEbtApPXLGrjpHm56jxHvbdL4S6CySoRbxDM4AUHTYpIUfi/wA7eWIBiTY2e3t2v1l9yyaf&#10;zHvKWd84tkZOWYhWVKSeoGGavTkMFfl1N29NtQrK0NC2NR0um2tCBQHQhUfMzRGeOumLqzfiGM/f&#10;Q33UWbV1FIMlUAi1b7QZ8QO0NkoBAkknGwMQP0ZYxbRrdmugllS8GmBcsepqoD/625M/hHTEt1nW&#10;gYtLWy0Wg4VEAJAN78r1FPayW3aaH/MRqYySRljF3hgMWlnimRrS/p9Vm4wRbb1s27Y7gyXFMxBM&#10;yCfAAxjnmqGNDs+Kt7dxoum0Eppv7e1bKoF0qiFZc6TVQcwe44lreuuefQMWS8Wqeq49E2blsq1u&#10;/aUI7sdRd3QxcM1MAHpid1xhvsmchh47atkJYR7qhIu7lVBusOti3bPYoB/GY+3EXE+AYkXE9V0t&#10;i4ty8WVgLStckEwUcjt0sAFkiZ+/AoYRd2Vq1b1HbXGDgt6Rd7l5SSyFrTGinpImP4YsTaTrgMMb&#10;TaIiIjWNwUJHbecPclflvXAlCRUGc6Th/FJJbzrgMHc4v1PUuaNhdKqWustm411rQAVWgU1QAfPC&#10;LtrmXAYXx9gbgpaJexuLbllNnakpcssogXH+ZiRA+8YLpLevUMXm42BW1db8u9ZDPpa5tLqbi3uL&#10;baLgL3IAoA1KMIgzhy1234Biku7G5YZ7heyUc+qQ3bYtagA1srbqc5iDMmchhljtmchiq3PFrN02&#10;VCmC6Ld1hEcEa7Vi6ATBpQihMDFyz+nfiGIN/jijd1hgS4sJdRQLlpzB0OQKAsMznSmEuWdte2ZD&#10;FVudpuSNcIpK6AxYes+kwym4sAnUJCn4Yub8WbMdQxSnbXbjXrRtrb3CRes3xqFsuGAcv422qGU5&#10;HrjvhOvAYaGwa41y2LIcgO92yplirwXFpzEglQQs/wAcZm8txgwGGr+zv2VVGVHLWDbs37hb1XKN&#10;/o37ZH+WRU5eeNXGOQMUVuxet3ooAvrPbmAqs9Sil5PaZgmhWQc8GJLNgxNO2cNubQKtaYpc1FWQ&#10;j1mX07FtBUaBUGYAmmWBdZnIYaa0ytqVC24S/Z3FpltK/qaHKvtIMdpAktnGGCySz8QwOStaLVi5&#10;tEWE3Fy+lq4QyLb3X51/aqInSrqSoP3jA36ZDEU7u5tn3l6Be2m/2+3tfpjbNq4u9uFbj+rpOTii&#10;3M+nScKW9tt9AxH3FzdWru2vIlq/t/VO1upacm7b3GvRcZX6JcQVBEEg9a4M28ywMMcVftjbvtd/&#10;eRtlv7u4e87BmZd0rarF5GzUI0RIqpIwNemL6hi62N43P07m7es7zhre82u9Qnt3nHMWtepbmWLW&#10;C+pRkUPjg3L3Yt6wMXWw3F3d8b+jLi7uuHJvbVxcUvdTbtN61YuLTTcXvmhBxj8lz6NS28esDFlz&#10;XIrd3vF8ntrrWrvJ7K3dsby4wNm3vtowS5s927RC3AID9DBGJpiy61razum3x/1Bix3PKbrcJxnN&#10;op2lxri7Hl0NsG+b9t9e2LXCCElQya6iKAzGJ2f5f4td9sm1/iGOob3lrHO7fYcqm3sbe/stna4/&#10;ebbbswa+toatndsITCi2sqwOdDMzjn0rttv3Y3+EDG54ne7Le+3Qu63WjeW92LfA7m/sk3S7Pk79&#10;h0e49liFYtZDKs1D1GDrre7Tn+AYhczxrbvhb2+I3W95Dh7Fy6131HRdzYZdN5d1aajKg77ZNRUU&#10;wzjom+vdM3nAYhcJsr+/45UNoC0u3uPrM2xaPpaxqM010z6YQ0516BiCNva4yxvtrsLt65uOTvDc&#10;bvc3JOnbbYE7fj7KxItW3YsQas5nKMGcTWWT1DFObx2HF+sbRL7u4239VgS1zaWyHu3inRWcGJpQ&#10;xTBnM007v4fwDCOOvDacWm3Nxi3MXr28Fx2V3HE7RTb2eorIm5cIZRNNSjMYEvbMT1/0Bixs7sWu&#10;Pe522b3K3hbV50sdpYUWgbqisvckfBRUgYfi1ni3HUMBd1d2l7b2VW0LFnZ3t1cuC6/qrfv/AJez&#10;QW4rqmWIII8Iw/El7bz8KGI53Wra7e0Cj3txdLW3RbZZ7Vwww1pMh2FMqCcEzxJ60MT9pds2eRtK&#10;90WVCWkkTF22gm4qucicyeojD1anG2AxK5D0ktWd9t2FsXDdtkm56sozyQ0UBNI+EUwN+mQxh74b&#10;U9/c3LR/8dvRu2wGUSxqsyZWvWBX44YcrZjkMX/Fc9yPHGyux5Hcba9NreKFv3b1h76JFm5d290F&#10;CAuVM8sJLejWu9m0kv8AiGNRtvqVyFhztee2XH8wrXl3V7eWFXZ8i95WhT6tn8uJMkOoY0OWGMun&#10;/MbSY3mQxsdv7x9ncxas3L1y5wm89c22t7yw77NbVxwm2ncbcNS2K3jAknEufSuv6vi2mLMBi2T2&#10;nYv2rp4/lNjv7y7bcAWLW+2t4qTfO5TfGzbZnkU0jT4A1GK1PHrZ9NFPx+44zHL+0t7cU3rFlQeQ&#10;2u33F66yOl02gjKWa0uTuBqI8/HBjfx7SfIeMe/t57r2nRCu0sbfa3TZNotbtWrIhlIychO5pqTX&#10;DDl2c/IMM7rg97cW8m1Sdu9q7eUmE3O73W4cw2tqPcekHMKKYF1ueOlDHQH4a5ySWdhtgbotDb2V&#10;RtDC1a223XbqRpFQCBHnng6zTa8YD+39hhfN7FOFW17b2aG1+lX1OQNqGuXd7fAu3LjxSbY7FWaD&#10;A2nZjSeggZAIyOMIvHepuEs7za3bW13Nu+jb2+7PduWlHbetWrmeqNKiAACSemDl2c5vQeFbbjns&#10;3Nvb29mz/t20D/p7XpsWVLYIW2uo9rk0lqZk4L28yegYxPPcluOT5Dbcem9uKxs7y/dS0s2toNq/&#10;pC5uL1GIBOkKtCQcWccuO+12vbKGKaxe5jl9o/GJurbj9Vc29ptyGubjdbbbxd3W8KrI0KTpC0GQ&#10;rheuWZdt52hH9+PTP0X/AHgfuA/b/a2+y9g+8N1ynte1u1tr9PveW3ve4Pbe8IhL9raG7O42dy4w&#10;J1ba6qrMhQAcY38em/5nTTz+TScc6/Cy3/F5z+t/7UvoT+4W2X+pfsXYb/nLdhdvsveHE3LnCe8O&#10;PVCvpnb87x+m44QAKlvci6gEgJXH2D+gf/KB9E/qbuON9t/VLieR+iHvTdNbtJueXF/lPp7yO41e&#10;mybb3RbXVtJeYTeJpXrcx59/b7a3Ot7p8fX+56vH7jXfjnW/DHH8L/avin+4X/im+s3sS3zPuP6K&#10;c9b+s/tw2bl1/aHIJsfbn1D2qKAxTYXFKcdyh/CELbW6QM3Y6cfTra7zb7qxZ3e1v7fe7O/ZW/td&#10;3tL9vc7Tc2nUPb3O33G3LJcVgQQyMRGOMubh3fHXmvbXK8Tvt9w3LbDk+B9wWt4dtynE8rx+74zm&#10;eP3Bc27ux5DYckiXbDIy1FxIIErIM4FxibdaNceV8SMxTFvREnjdkp5KyEJFnjNiVaUD2kapuSYo&#10;Afl+M4U7AlEiQFExSpEiZ8OkYesA2m3dbW63yhkubjfOFJYPuVt2vyyEZTHfEyekSJxK2duULsK6&#10;oWFkT0UfzxRkPe/J+lu7HHWWFy0gW5ula81u7d0gP+ouuM2mFKLUiAfKx06UW2oPcZ1RmOpJwHK/&#10;UO55Hdcndupps27nq2bZL3FuuoKopkhy0L3HMCI64i/O9dOkAARmYoDJ6+EYDZW7n6TjUNtbi3t7&#10;d16ltp6JLqHJ9AyYoNSuYFJ6jElCfTcyQX7Qsgkicow+addv4f62R5FLL8psrF2212xtrty9cfQ+&#10;hGtrQ627wS2qi0BplialoEhBpCgSSaRHWn9q4Oe2/bmTq55y3PPb2++3jXLl3c3L77ewpt6rd0Nc&#10;bMPULEFvxUp0lxgA5ao0rBAqVP8AlM9MRzv5J/FVbPcM3H7bbkqbm63dwq/paUvy0teWDEr+GflM&#10;VriKZc6Ky7CoEkCZpHTFdvJxpw6Arrtttc3i+k3+38dcEMwthpXuN0GmpTMtJkkCuWHL6nUqoPlg&#10;HKRXIHLBnxerP+1b9p9pv99ugi7jct6xtsHtrc0NNq6xOqSQQDWpM5QMPWhCM4MGNQIyFci2DPkt&#10;7sKL3Dce5vttsjYuXrQu6dwr3Wksyhr+79EkHtBABy/yyQMMuYIWKGrAGJipMYi8f956X0/wXW02&#10;ouLd3jWwblkLb24uWQSl119JU1rLM8QXY+IMUIwq2Rcu1qFAmQYkHP8AscU3k11msN83Ybi+Is2r&#10;COLm6uOFdNCuyuneBcIBBJqWCAUEwcRt3JFNMkhR8CYj+/Brxfl/i0/su0m3uhbovHbWrS3WNxe5&#10;TZGrReCGTTN/LT4YFvt0W4aQAZkEUMRX7fswTy+hXMIN0m95K0bbBg1sWEXvQXZe1e9NqBgNMgwZ&#10;7SYxcWk9RmuFQNI7agVA6D+/Bxee/cXJpxW223FWvXcbrc62t3YkC/IJu3pJLiBoJkLkQaHCWaBc&#10;ETJ0g+XwwErjeNG63PGXmNuybCfqbgVlBttYBZ7ZuSaH5TOc+WIb1dVPyghmPwMDp/DEdZP+FXSO&#10;HYf7fu97bDvcuG7t7LMAqFbhLBLcRIK9YkHLFTy92jgNXTH/AGyDNc8xhbiZb8f5Y7T9F+Ga5+jb&#10;9MQt2+dJJmUvMVUqW0gKpqTqMV6kYsPZ+1LMzkMDcfV0+USR06ZYmsxGPLeZHGv+QH3mnHcD+it3&#10;Vupxmza01rWQLe4uKts2XFQdWaKcq1MY6qwjTnkQcvuk4rk+DeyDMN4rJrc7lro1NqML3vLLWR5U&#10;yxX3z8ygVzFDGKO1ez0IbjN16i2w4XbvcS8sWxcGpdH+XpQioocVgfVEGvh9vngO5f7f6BvtdV1t&#10;XLAcXWRw1x4/LW3pGmGGkuqkicqjCLuoEFj2kRlINcowFjwV2xudibISN1a3BZLdu0yfmU13GVQT&#10;AUywJqpPXFcSO5RK0mQTTo2A67twVbaXL1u1cW0yWDdZNQ3UJKhCB2WxlJyqaxhVq4SUyoxHnPT5&#10;cA1zPGWbdvkmS0v6Z9mt2zBZrILrRybnciqaKSM4zpD19FDl8gRIpMnzp/XAUHtHfu22tbK2rXbm&#10;13Danus5NmyraggskgE5haHOek4qfUEMBIKN8sjpWARlOA9C2uEuNd2dzcPbv299tQ7boay1tAIa&#10;8VuAK5BIMMskgZxGI27cMbbgeHw/7hAGXUHB18WtvLXeweMOxscpsbr+mRruW1KaGLgFtvuSzCAa&#10;HWCIgwBiFbtVvrBMliuqoiJzH88HWWbcx0nk+buPZ4PegkKqLttx6GlGuMgFsQj5WxWFkEA51jDt&#10;3Stu05qAVBC9T+H+ODnpnvv9vVRcJ+q3fLe4ONS5eH5d27YvMSbdq1dEXHtEgkNCmVahoaZYoL10&#10;Lubq6goY0NAuXz+RHniWydXV6U4Hibu69q8RujbO6vbcBbqOSb9sqe23AgMZ0sVGceAwe5uKdtZu&#10;AURwuokswBMAU/scTa4mYqL7c4fd2vdfN7L9QgfcbRtyLdq2NvbuBl1WibbzOnT3Vp5yIyu90Pb3&#10;SR3yXABkHwlfARjnPzta9Y9Xezk3m13Htq+hRLJsttC2iHshCJCOwKtJJEn7OuMdfcC+WBlTYplJ&#10;A85GO7q9M8HtXfiit4OLi8g4uWSSClxyGYkkHUPASKGBiHuW1LbIUv2krQmCKTPhHU4l6DTcIqpe&#10;3AZ7aBbz2tQOhbil9RQqx+YTqIXLpXFbukJDFlWSttSF6Gcgvh5jE151lpLhs+E3KW3VUuuLaX90&#10;yMelrSRrLKJJp8rCSM8Ht7esgEai0kCpJJpVh49cY052v9vVbnu/gPk949q3ce3qt21KWzrUJoVR&#10;6twW1Y0UEAKFjyxZ37R0HTpotOsSCCIHXPG7rLGcMLxfIqd2mptxq9bQYYAsCwuKQSCNEASYmYAx&#10;bcHsZ0OwWgJpEFpkgT08TjFvbri9bylvbMOcfVb3WtlL6W2vMym2Gt3G/wDVBSqPcmvaR2qKnwx1&#10;725xwuXrQgaQQoM6qZQD0qOv2Y1rMTl5vLtiYnq+Rn7r/qk/A+2OevreK3r21uOlyWsst8owF1w/&#10;+otSIERWfHHdtnbFqwiDoOuflONHj1xrn4vyl/Vz3He9x+7+RutcYqu4uuUBJRXZ+/QtQJmaTNOo&#10;wq8wA+A/xP8ALBN9sTHxRva/Hut3bNqa27QzNqCQ6/LoBpJ64q7uQr1mpjr1wcHpP2yoDEG56TBd&#10;M+m90Eno7ASIyNKnEBhJPnLdOvxwHYdteReO2xIJ9NtDlh6dqC5JZipIKKCCIM9T1w2Kgjw8pk9K&#10;4CXfu6dwl22w0XBqYtcIdUD0WAO6T1FAK+WHNABWQc6gmDl5YCpfe9u6tWLhOlHA0otxLR1BzLZE&#10;gyCD9mHFVWJEUrIk5mor44Ct3e+uWfQYXVnUCrAG1cnV6VwsgmFjoAD8K4cRRAPjTyFcTr/AZzm9&#10;/uGdwzWmXSJKijFl1Nqn5opJj+mHSIpSkmcpnp8cBnLe7dlMPJcmBOoiDVVkk551y8MGtJBrl9nx&#10;OKGLjyUIBXSTScwVqAvXKn/XDTGD4kV/jHXAajYWPVSCWm4gX8vRblLlsnSoJqoAM+eZwJA6VE55&#10;SBNcZ7J8/wC8ItbMqFAAZFNsIFhvzCxUGTQEwfm+AzxDvMArnKknVQUFSMaHSvbmxvXNzx1l0EMw&#10;UJbUvcuOzfli6nQAkZHMnrTGc3O4l0Cn8RFYyzY0wHtL2J7Ne3x++ubm0bqfpbF276TMGFxpW1au&#10;K9dFJp1kGmKHd39LuQ5HYDAipyknwmKYO/jk7f4vU3sHgrW643jrK7CzfVNy9tbz6u20gW5otWzH&#10;eR2sZzArjE8hfLKigkj1QAwk6ieo8s/DHLyX0do+g/074i3Yv7u5cVWu/wC23W9C6mlbKMgpdWAQ&#10;0RQTWo64hlz6V5yYC2yCQK/LQzljBOrXbTbauV4S2yq73d961sjWpdw0uNGZE9oI6eZJGI1n1B83&#10;yn4/GfHrj1ers9UJYA4+9A29XQEkD0g0DsCf5T8vxpj/1foGZkzMwRMAkKamCI8sfX36S1tsWyiP&#10;ba0WQ2mtorsoF8Ar3G5UVklqHx8cJiKGgOUQTQyZFK9cBJt3FY61ktbYafULIq+qvaFZJhAxOk5x&#10;JFDhEEnI9tIBzESJKxl8cBKa4iq1w3Ucu49PUheHZgjBEUU1QfwnxwhvM+BpWCorqjw8YwE21IbX&#10;atqVUm2ravTYreMwqPPzRBAgDwywXSaHIyOnVfOuAl64yRlj01E0W6SdLq7ie2T2gQSADAzw0aDz&#10;kDIzqyMx8OmAmqEDVAcFGuki7PZb7hpVyQImX1fAGcCT50MEA5/93bgHFQAmRIPcA5CqTqkqLZNQ&#10;2dKCZ64bgEypmBOUTWIrlgJ9tbgBF1BbbWRBI9MB7Mtc1LAanaVHx+XCRmRkYpnlFP6YCYAAttoc&#10;pLEjtZS+blmUEQxmAMukdAvSCTM9DUgVqfDAC4pPqFraMbKAhkuKEtrcbVqAt51YAz40ywhmy7hW&#10;coAnqDgJllSpvI1liFVF03Dr0zAW4GWKyABC5UqJOGoiQYpESSD5GBOfhjhtztVTtJKG5Dayx1FV&#10;L289LKxciFEyDHUHDb9aEiMogREycXbr/AS9u6wT6qteAADK7OxZ2Kla5AzSSJJrOAT1rIjrIplq&#10;xlR27fcbCgjUblEt6WGsdwGmVCiKARMEzhJisN3AVBPQjp0/vzwEwSxCC23pF5TUqaZR6sXXIgCC&#10;SJBIE1wRgiI/jgH0tHvd3SdS6barrUC20AR5TUA55UMBBkg0AJ6E0HmMBNs21SjTqRi6MwX1Gdk1&#10;CyY8T4SR5YKkBZiSR1IE5k/D4YBS27jM101VdJVfURLzChCoDQE6aKBEUqcIMAzMAycp65hj95GJ&#10;V16rBHYhgqHUmhaKVNQIUW5FK6QeniScJk01V6jUc/8Au/liNpItr3C2yqIZD6OllHbIR0FDWQSB&#10;nWuDIoKnMmB3DUc4qIwCrRJDBrdtBKgm5qW6LaqFX1IUzqrn99aIJPQ1kiAsGkkmmAkIB2tKsAAy&#10;DUXBYUCi3EmCKTSOgNcJPbBIkAAEg5dK9cBLtj1UYBitwsxCMgAAkMIQyIkyRIAODoR1htI6MKdJ&#10;H8PPAJBYtpAQPZ9R9DE2nVJA16XMNprJBqCYnCC0L5CpJmkwFB88A8LSHToCG4yKAlsLpZZJN6w/&#10;RYJkDPCImCwPQkKaH7RngJDSFZUMASqlgBCkQRDiAVmtc86HAJoxYnuBgGogCDBOfTrgHFCyEVR2&#10;aZIBDl2eCXVPkBIBqIP2YQXFW0yAc4qaZj4dT5Y32bGKWqiUVX0mg03CFVACDDdSSYEE+Y8MJJFA&#10;DJEdVJUHIxEYs78zOTk4iO2pmorK5+VlGvUQVqZBk+HmaYaJmIDCpaQARIEzTHdo+o0hmuFD2qkM&#10;zEgTNVpQ/wAcJI1HImFJ7jUlfPxnASFPpqxa4qk3QkKriNfbBAMxAIn/AAwJalCSJia6dXQxTAJC&#10;CCCVUMlESB6q25JZZk9ARJAj+KCTIigYme0yDNfIf0wEpQBNxtbFNOk6wJXqSAZY5Ump8qYIxGmY&#10;7YMQVE+JA64ArEhzdthT6LC6hudjkqIItIZEZHM9YwgD4wCPPxio64CWWOolRah0dx6isAIfU6kG&#10;gkklWJnBSfDyYwrE/YIjrgDOgIya9GoaQv5gQau4hixzJgACmXhGELSWiAACJDR1g1iviPswEtgx&#10;ZUoCzBSp9PUWYD1FkLVSKqYA8fMpMihkFQ0kR/3dp/hgHTbBXrpKPpXSz3C+oFQDMSDnMT5YTIzJ&#10;/ENOdQDALR06UwDvcQmhEBKu7kEPDenIVNUd1Aanxk5YZY6axQGDIOqAf7RGAsrKtciQwY5aGARy&#10;y6pVKHtioMZ0nCQFgCoEkEgSJBoD5fZgHSz6mftftVnUg2mVSpJBWOseAnLxODaYgEiayB0mgnqZ&#10;/wCmAFvSwFz0tRJKvbkguyAGdOSrB6KDTrnhs1LQRIzE/dM08qYCQgIVCyuggtbIUMsAUeRUgiKn&#10;4nOMAwDEUNPEgtmSPE4CRZlkkF6KAIJXutjUAhIPaYJURmDlOGiK5MQA0hR8sjJiRT7sBMQpUo6A&#10;lvnMKGcA6dIFGJNCNU1mRlgmBDAVgiaHORPlHxwC7RJS47wCCwIYamDp4juiDQg5CDXCC2oAAA+M&#10;gxIABgKMgOuAkqjIXqBdCrlpUlalNWcHKgp/LCc5ABiTDRkYjp5YBYFEZ3SiqHSSgYepqBlhqEyI&#10;6QRFMKMnSDmpI+YRSoEVy6GcAVpFQlgV03E1GQKFj3OuojMQSkRlUThCksNM0kyCKlgJYyT44B4q&#10;LXeF0iNKEdwVdcIsIAPDPy6YEyCACe3p4TIBIj7vjgDICsoYqALgLK4NbhWo0mRmaEwBIw2Q4rMA&#10;kQ0gER4SfHPzwXCSmjSEguSLkh8nWJbUKHLIEU8TgeJBnMmiiIowIFKD7YwOCtQICFSB2BQSZLU0&#10;d0Gp6MwgVnCM4GYGZaCDPUf4eeCHk7WZ2ZEchQFtkWyoFStRl0rNemEA9qrnlAkiZqFJPwwEllb1&#10;mcAwAddxEUgBRpLrppDTBgV+E4IAEEVzaBUGtZOZz8zgHT6gYKRAAtKSjI6koZmkCuRgADzw2SDS&#10;QJgEmZCxOmYwD1q05PqemWIOtNEKXuBjLqoYVAIAFadcJB7gGGporUkxlNcY3/LUqSoUj8q56aqd&#10;KnSEVbkBoUrUwYETIqDhFYJMICT8aGQvdl/XHD1bn5uPglhSToRnutatapJhAGhGvE2xHjQZeGG4&#10;kienQMQI858M8VtIUhQxCm3lU21LalUakRlNKUk+GEzkPH8J6kzMzSuAcVTDAFWUFZZBpZNIpKRI&#10;INZmPPCKGDACMfOhqe3KDOWAkIzEugY3LtpVYiLeljAADKhgjOQvhJ64TqkkChNYg1PT+GAe9KER&#10;pJU0Q+opK22Pc6R81TkYp8MA6ZljpEiQpImTAE/dgCWRCp3EqTquKfy4EQuuCDIMMainTCCcgKwT&#10;8wiJrCeeAfCyGLidYRFVV1gdEW6DHwoRngplcqkZAwsjoD1x21n0xEiBJBLQrhoKjUF0/wCQEwBm&#10;D1HSMJImFMAVrMtQA55nypjQlL2NrVjpYhVDwtsMzaCAtRUCkUkfbgA0gCYBaFII+zAEVBdSXBE6&#10;PzQ2syZh4agGcjBZ9IqcyCYAqQADlnngDGlYCnUpoCQdMg1BaepEEn7sIpWYHwOZSrE/1nASArE0&#10;VhpJgv8A6YDgqAreBinWa5YSACSKH/NlImlYin2HAOMwhQGdWIJtzID6SCxXP5fjU554QYJqZiDI&#10;BAPUaopSafznALqq5hdUhl1LrWWmEBzBABy8jQYQxgfNMaYIauXcP5Z4BxVEjSpGoMShUwDr/DOc&#10;eH8Dg2JFSKZagDpoBUkda1/jgAihmKq8lgGAdghLMSaE0AGYnCCBnUCAwYuBTOgXAOqWUQQGLn02&#10;RVnU60JZmmPEQc6YLOREFjVu6SDSg64Bz/KfU1C2AUtsUUBolQPAt+ID4RgjUiprnMf5qE/wwDiM&#10;qKSdDMoJ7Q5Ele9CpoB5is9MxhBkiMgJrXvMRI+OAkrIVC5Uu0kNpCvaX1Ka2ECFmBll1mMCMpBU&#10;MKTMjxIP8sAesnWS4dQ0nSVAlaoNFDIzatP4YSZNCIBJq33Dp/XALtoiB2DF9IEhTUuAbhkAiZPy&#10;0wX4YqILwQegOaj+WAfIYPIEqy25JQg6orbdgTkKCBWaxhBMGkxSoqB20EDPPAOoupCp0+pBLK40&#10;sayG7qAwAAPDwGCYhYFa/i+Y+IiR1HjgHLYlCCV1RrZYGgt+NuykgiYAy+/Dchc400WnlAXVHlgH&#10;QGuGGBVtJaTAoZ1LLzmaiTT7xhsrGogtXVQgwJ+YEef8sA8C3YCiysQVIkwO0kvERWRmDGCYkMDp&#10;lqEmoWBkJGcCJjAOIVcMhMWyNKihYkp8xQ1AkERXCSFggsJgECDORHXIAk/HAOhrgYgrQEqXBFBI&#10;MDTQGAAT91MJoRMxBCk9TqEKYqSAJrgFtrU6UCtqUvABKoF7nCg9flAE1rTrhsiT8uZMT1BrM+EZ&#10;HPAPKRpYFpCosx3Gcltrqzg5io88Nlm7YIrOoAkzWKzgJPpwZqD2taJCBRShA6z1j7YicJbKMyAS&#10;P5HAOoRnJAaNKoRSFlV7spn5jMYSYYjODlWACKgmK/0+7ASFBUEgqCTWRJfVSAxp9kEn4HCNSwxN&#10;BQRBIDCtS9fiuAEMdKoRccE9zkKWUGF+WgLCqxXzwkEF84EKpGkzVc4zqMo/vwDhOlAVViCzFTqG&#10;mhmDqkSsyepwDIhjMgGhzAA7pBmcApQG1IIClkbUJAOo9kExAkyR4eOGhEUJaY0k6icpBYmk/bgH&#10;iH1FjKd7BgNBQDWVYW4yFI+UTnhqayACTIqChYRkPKufhOAlIFFshyQghwsi4Eg1JWJkACnwAOEt&#10;EGgWG7onSAO0QTU+AwDqzMF9RZGNtaFpYSxYLAkCp85GET3AkkMxJBNJ0itcqDx/wwElQVtgKq+m&#10;qDKCV1VAAp1yjwqaYbzCmCSZrkdRE981+zLAOgRI6KVgRrlQYm3mNXxqepiuCALmQIBgipBmNXw+&#10;GAWWt26F5CAAkwQQSFj/ADRE1wimRBCrE/KYipAEjzjAOMZKkNLuzgUdQQ1ELkyZAicvuwQMQdOe&#10;omPmIPWnlmfDALK1KkyqKoUNBXUuSr4gmdJBj7cNZ9pqCSRSpkRkJM9cRD5FdQiaSCQVUAl6kmBl&#10;BkdPhhLErQCQpUaTSRkJNIrQk4ql2wGXU7BZBhusiIgH5jBMiZoThGoSZiGGk0eZipJnpFP4YB5V&#10;JChJZ0hgCUAjUVYAQJFe6K5YKQdMTBE6jQlehg1PngFAUuBtOoXICdFcLJDMsKOgUmR0PXBDuEkk&#10;Se1sqDr59MAs0kKhyIdQCZNBpJmnUCKda4QKigMxGoR3DVBkR1yp/LAOtqQjUZk6yhJJtkqNMMDk&#10;JkTPXrgmYaqBjAzClxBMaSSIp164BaKzqwkAMT2lwjSF1G4oWCazEfbOFEgikEAlAzCTqHyhn+Of&#10;2YBtU0mshyqXYQ9vpT3aVhu5qQBBiaDDTZAgEgzJ0wpIn5jWn3YCQhANwsbZUadKh5KEmQQKfhqC&#10;SR44MOjSKD8NKwJhvATM4AencSTLUIYq5Hc9SsxWMgQTWIywZIUZkA0Jmk/ecjgAitceGClppb0s&#10;HKtWgImo/DNIjDTMZgSSVGr5QApkFmnOMA+qAKWJAIJAKepJZbg7LfhSROQiMEH1ETJWG0g1ghaH&#10;+8T54Bfp1MA6pX1IYoNMyVJ6RWpGdKYTJlgBNBTLVIgsAvQHy+IwC9KwhYsomAQsC3DSqHV1YeBj&#10;78KJkkHoVrVa5VEGB8MA2FI0ETMGg0tpV+6ELRJrBJEDyw1QkOumooa5mooQaUoBgH5oyST3DVBE&#10;AZGWBEx4npi04/it5yNxbdhDLCA8ShJEOD4nyEYIzPPe6uH9s7V9zyO4t27dqdVsuLRTSdaaCcs/&#10;P7Mb7Z/TPldwocrcJKyoW2RUgVE1r1rlGM3aRO6PNvuD93H064C56dzkdjbFsst1ru7tqvZciLiG&#10;BTodM51wvcfS7lrCFwl0jOGWQIzI/wAZw7on6mnxReF/eN9NeXvJYTmOLL3iBb9DdI2tWWVqvQDr&#10;4eEYyG+9pcxsiXu7W4yKQGKqRBkj8QJI6Ri5jUuXdfb31f8AY/PpaTYcztnvXlc209ZXNwadZYAE&#10;RPzScI9u+rtOUt27qXLTG4JUqwVSGgr4VHUYm35aXpUv6iLtuW9r727trtrc21sEoyXFdmtvbm2x&#10;+05R9+Pa/tN/V462BJhEORIHjBxZ0jw+frH5dP3i7N9h7/e7FuyX3N+0LmtFuXLYkTlKoo1dynPI&#10;Y11tSfGSYMH5a1j+OK87xPy27IsX4t+rbCW7mq5C+ojJqUupIIAOlZb8QmKjE62QopWszFYyNcBy&#10;/kkO7c6/yxYGu4iuCEKDUjLpIBIMAxUAGCJw52kEmPKPLLAUYG4Qq1oppVJZrym4j+q4D29AMgMK&#10;EMZpJjDbACgMAGTIGAtdi917Yu3yLt1ra2bCKzpoRGCszFc6GFOXTzwyyluhpq7vM5UwGp2O+sW2&#10;RNdsF227quklkFpiq2gwJBJOQK6euqTGFW7UNUggAiST8x+ZaeOAr+f5stbdbKGbrpeuJYCG4LCE&#10;rZvsbhqfmrEyazE4ZvkKxgwZ0gzRZHh8MBqvaFq7u9pa3Fy0unc2/wBUVi2rMguyVN00LntZAvSp&#10;AjEETrLUMAihzPkBg3fyz+Lp98heO29rvRtwz3HF1raoLUn01cPV+h1LMAZxGJoQk0mVtik/iPQk&#10;x9+DDm1ze2rW1IfQi7zkFV77MpuC3auadSWhVYgEgEQBUQcRmUqwFAQCcgSo6gkYDW7Xf7e9Zu+l&#10;r1XWVBJ0JfW3dElCSZUmGCgUoDliDcBmMpMn76KPj0wejx/ldU4h9uNqbiMbqWtuolJdQFs/mO+m&#10;kK0AkVMk5jDoBOrMkAV+PQ/ywZnlzcYUO731hH47bCxZ03HLkAau7WalXEAU/LmpzpTDyNoIntEQ&#10;DMkiIy8MHLb81UHMbVt9trz20N1Tdt3iQFtWjcLB1ClTPqQJgLnlOCdSTHlJMRlXLBDvGX7W2X1G&#10;lbis6WbJGt7aIssbjGZJJ1BqCaEYfVdKtINfGoz6D+uAz+9v/qN9Zs7VrerQxO2RAhMpL3DfFNMq&#10;NZzJiYFMM3yNDn5QRQT/AOzHywa1/NFz7V298crsWIe6V3RW9cANsW7ZUqnbqOorMGM85pjMu8lx&#10;1WgIMTJoTAoRg9L2FstlcSzs7veReC+rbYEusITeW2CZIY5Cp0TXrhrbNF4xMggHNZHjPjP34zPz&#10;VVp7k2xvcKFZyovW7gRkthvRuBZUIjECCsjMQcWT7lA0AsCQAg618f8AHGkcq2ftfcX9urmzrtq7&#10;eszWwVBXvVFDGXcjvEGBBicSUua4JrNCes1NPjlXAZfkeJ/SrdRHZVsXBcs2zqLemSoAKERqBlwq&#10;mpq1CBibaCMFFYIOU9pOc+GDl5fRz33GeQ2z717Sp+ot39q51KEW5Ytsq6reqkqMgTSaSMKNsyBM&#10;HPVXVHhXBzm+04iFZ5m2bO5uXrZcIsG0xZbFpwpNy+otE/K3zRM0gg4krRDKkQQsR451GDNubmsJ&#10;ubnq7pQL6vdNobkyGYkXG/KLoBpJJPasqYgknAVBGUapiZoelfMYA9/vDqu+puAi2Rt/Ua21tEvW&#10;ywVG1A5h5DBsz0aMOsPnBAkQJOR6EHAUNjdlL+wGvc+lbe5cWyqm22tHDKEYDSykN3MQQCKYhXKF&#10;lpRROc+HhgsuLl0/gBfvWbO9u+rcuNvmZD6hgW1M2kZNZBJElQZETpEA4YS3qaSCctJoQDka4N7e&#10;TumMNRyHJmzsrqW71sa1d7lr02AVEul1BoYMFgtRImYoBc2THgNIqRI6znl5YObzT7m2/wCsuuU1&#10;kbncOLcurnQLpVpAIMAEgVIyNcOAF4LQDPymgImuAp7l1dncupbFw2bW0kXAtu6LJcnReNthDAvI&#10;YA0MSTniZYID5EgDKp+yDgOb+69W546X3Nuz+ovw1xzbW4qMnazOI1TIA0igzIgYu7Lii+Q6k1ik&#10;YlkvUeZvdPG3Ll+7uHZdFrUNAFV19khh81ciRFYFcWdpwHBHmCOtcZkk2mPmsvOXnv3Vs/8AxGTS&#10;GuMxbzGloOpR1HTOPLFg4D2p6lfhn/jjVmZh6N5nWuJ8Ndfjvcy3TqA/UAlyKlRcqDPwgQOuMLyK&#10;6L7RMVbr80fh85xXmfXH6P7+1y/tvYHcTrtG0iywZBYDBri60BY0mpYCc4jFVcuMRQESMyDUR0Aw&#10;Hobh+Ms2Lg1uwIdVDC4rIr+ozq7PUMDOtQDAjIHEO4sfhIJrUVjAdB4a45vApetXgighwzNaDaih&#10;J0qvcSxYyMqVww1Q0k0pkDB8IwGy2pf1dtY7NehvX1H0mVAZe8BQaRUAgk/DDgkz8BkYIMEmcBRb&#10;j0tsge6zn1N6WRvTS6l9LjKiBRc6qTlkCZzriDeIHgpBIpTL4YO3i6V0326bz2ka1ruJeto95WdG&#10;DDSPTaHYAUJWoAABr4r25k1EmIrQxErAH92C+X8qB7rshtvc7nW2r62dO9JVu9ro+WB8gbUPuzk3&#10;UEAkg1JiAIOYNf44Ofj/ADMT7d3zfqr9ogI4C2U0kML6Biv5cAAghu2M8+lGlnTQARJgCc8zHh4Y&#10;Hk/PWh5C1t/Wf1S+4e4AFa46BDpAW1ZZ5hmgksfKRM4g7tnYD5vmagyalKYO2n5Y6P7J2e1tEutv&#10;aArtduNTBS+3a1eYs3qTIyiT3VkCgGIlgEKTVSxmTP8AmiSMsGmx9x7rb3d6Nuqm96Kemg7TW4mv&#10;SYhjWZbrkYgYsbFwaCKyaGvQZHAc19xcfO9F5kREslWVRaAR7pt0VSakiYkjSOhxFvkRcmtQp+I+&#10;Y0zPj5YDX8BZOvjFFzQ1btD2QH/KuTphVP4BAMxWMRNrdAuHOPlEmn2Vy88BrfeHEC5xyW1XXea2&#10;NwdCVFzXB9VwCoZtVVymvhiw3bKRb09w0ltMQYIntP8ATAc49kbK5t72+u7hbVm4dyp1INQj1WXV&#10;uLbKBJCkaTUaiR0wxbZhaYkkDITMj7PjBGA0/Kbbabnk9tYtC3ca0vqNcZLfonS2oHWM5EgzmRQQ&#10;AcFdvHWi1ELJivSMjlgkknQrhuHs3Le+vr6LB92q2xcY20uXbl4gzdCzPipEQenSShZrZ0sflNZ7&#10;pNaDw8/HBWO5G1t7fIaL1m1oXdKxWhtsqNoBbrrNSoImKTnhVu4wZAZyAzPjNMGPJzrwTyHG7S7a&#10;3V21YXO5eUXEVRqC+kq3WAjVFViO6ImuJD3JRzEyBl8sTEQDgk8WLnLK7Li2/XbVGHpqj3Ndi6pa&#10;96qpqQvdCkHUM1yMVAJBEMKSQ0FpAqfl8vPB0bq9ftWbDWGuqrWGe3ZVFC3XtASXt3YIqTIDVgSK&#10;k4sdvEAZivhWKsRg8/k/NXJfd+r07zMFtXyHuNNwWjKpCWyLQgHqTWZGdYtQ2kRTMDOIkkRTBh57&#10;3fFpvN0Llwk2jYZlX0wC5W2Aruoy01Ag5TBmmJFm8dQDeNJ7az/HAZX3XwVh9szWCpK2Ql7RNwyq&#10;m4VdxRASYP8A3QuLmzdnMiDlUkUzg4DzR7k4V7Nyz6dub1tAzKy6LzO2T3EBhZamVPtxKBESCJ6T&#10;l8uc4lmZgYTcLuDuTbuobauihzrJcLbvUFuyxJaIJAMdvXDQBcmhyE+XaKjFF5e3lvY7fb+qUW3f&#10;uNpGk6rha4GVLpzB0wfuJnDN5AUWROefj0MjAaf2zydy3yG6cXGQtOllILW7aD5bgYwgJUmQK/Aj&#10;GV3y6NUg/iEdDWmf24Nafmj3h9Kt626HHt6iuwFgIznQ9u4qaQdBJrFaHpSBGKW1ei4EcGvjEgjr&#10;I6dcHo217ph6g5jghueKu7/a3LY02/yiQSSrUFtWEjUxyIHaKkzTDm6XQdRJhqaQdUiaCDgzpbfp&#10;+Cm9nbsb602xCH1rLKRdvWntC3ccMl10YgEh4gsTJGURhNq8oFczXVMxWMqxPkcDfTuTOe9v7i6b&#10;f6dWt2R2eiACLrPOtnaVlhAILCSCO44kO6sttwQNYIIHzHTU/wCBwc9Nb3c+jI8Pxm92+/3/AB24&#10;t7h02JW6hpd2yJuLhS2XYmrEaibRAIE1GDn1LTkQSutCDA7gIIkeHlh+Kf8Apz+I7lm5wvLbaywF&#10;i3uv0W8sutslbuye7NrTbeaGDqDGF+UY87fW36/eyfobwO4v87vLW49wXNpdu8B7csXkbkuVu2k9&#10;RyyLW1ZUmXuuRNdIJphrrtvca9Pi9U1zzej6q/s8/Yh9Sf3b+4eJ91LZv+3/AKa3d5fX3l7m5DZ3&#10;Nvt9nYsXWtbfa+313SgbzdtbW3os2la2gIa46qQD+fL9w/7ofdf1P5HecnveXuNebcaLGxsPp2PH&#10;7J5G3tbG1I0FDS4BBf5mJIgevXSazEcfL58THjfq9+iX0M+m/wC332Px3sD6Z+39twnDbG2p3N8K&#10;LnJ8zvtOm/ynM79/zNxeuGsuYUHSoCiB4o3fObzkrgusTub91ls2PWcFUdJDKEftJapkyB92OmHx&#10;23k22dgxnfRN+w77uxba3dvDb27ii1a3OhO5763UCkiDNRHTPBizE5gYn3l2VpF2jW1v27dtUa2t&#10;xmN1wdQs20tmAMgVJzqaA4ctXtlkoYc3CrbdLtq0bW5taTcCXCbQg/l2LIMwJJ1uxGRg4k+a7YnO&#10;vUMR7Vu7e03rzXG0qXtreiA5PdeLXAR3NCrTKgipxcxnt2vIYi7rbrYt67tki7fQPb1qQWVpOgNk&#10;tn8JKVJynPFSyzihip3QJNxQoRdFLZJVbluBpLLmUWNRtrQipOO2n5YyGDsbW43pXr+3uuNww9EP&#10;ZcXdy5HbfYUVbfXKAIAk1xy2/NVDF6ly2ttvT29i8bSpctXb16yjBgYuCwHntUrK5DE+S9eQxXru&#10;rm5vXGXc7TbaLxFt2tP6smC3pXHZQXitFgjqcLwSZvAYv9jtLg13WbbXnTQ6W2YWirAQ950ZiScz&#10;UyM8Zress9QxPt7lrV57T29yWM6Z03tVvSGItIZMAzpkzPSMMNd1l6Biw2r7d7Trun2Be8LX/j27&#10;hu3DdY9tvdGpDkU0qc6YNa9vIYk7qzb2Yta9r6gW3oO0tBkrdHbti9s9oqS0gkkAHLD1NsZ45DCT&#10;d9BkQu5Z1gorRt7LsdS2xdAIlctCwvxxGrxMT/wBh5bl+1a9a29p029wPduWkXV6+VkoLZBuE5gs&#10;dMTIyxTNmvyDFpseQ2R9HdXtqbFtmZlurcFi7dKPF4qIhiX1dsEeYGHRZtr1xgMWVy/7OvtZPrcj&#10;sb5t3GuXbVq36Nu5qkOUt3GMRnEVynBq3xcY6hjZ8Ufb3rWtvd5jiuWtmw1ncWd1cu7QKjBXRzeu&#10;CEPy6vA4rr4+3ObQP9qT/AY2afTLhvcPfwnIbHVduyNr+r4+8r3FILfprhZWJBJhdNRJmcZtw6Xw&#10;63pf4GnvLbBLyFGZCsY8yorGMhzf0b5fjbu417O6txBcZ7bWb67Y23JcJbKhtRzrWY64cXlz29vZ&#10;yO3dt3QGR1YHwIPl0xlL3sfk7htvb273VdPSCaWnSFkF1cBTl8corisXw3GacxSbv2Du7abhH2jj&#10;019VpVkh9SrD6hSJpNCfPBz28PxDGXue1NxZuaLltmstJuMELIpBkqOulgMxl9uLz0c74rdshitb&#10;hGW3+UGRIYemRPpxkAVNCPPpiZZ/T+AYzz8Pf9Zw1v1FZ+5Hd0Vo+UqgEhpqTH3Y1my5csXoGCu+&#10;1rmkNpt6Wks4ILPL6guoRkQQR4YvfWrpZyGIP/sP3rrldC+ojMkICDbUkFS2rxFK9Ixe/b4s4DDW&#10;74W/Zu2yiHSQVhZDLpILFFYChMgeYkUOLN76mAxCv8dbuIwVAbbj8zbsTbb1FJa5cRpmctSg08MX&#10;9T5IGKW7s2tFbwsrd2t1bSXACHKtYIFtvUAoyitR41rjWu3cnqGI443c+ret3F0C8jNbJOu3e1Pq&#10;tXJWDDER45YvVMW3noGI254e2yJbVX9O5cuXLdsypt3NDA+peH4TkDmM8T1qXWXoGJ2x4vdLv9pv&#10;Nui29wLNlNwhBuJAtNadYAIYMIn+OLFkkuQxLscRuLBTkOMVrYd7S3rOou+13VlmG4sMUrDISw6E&#10;YcLjnMDGhvcfZ5XZ7vY2RG4uervuNs3ULW/1SWh6+2tigUXUqF6MJGOduNvq6N4zpddQxUcB+oub&#10;HlOB3Fi4u7Fr9VsV1Neuruds3qXLJZyuowoIE9IzxdsZ7vgzpMzbQMaT2nv7O/t3NsLzG9csXR61&#10;22ypau27oEem9dLGQwzWhGOe+uHTx3nAY6DwvJrt7J2e6sP6F68lvdbUvdsvbv2iyB1dKqwYM1q5&#10;1ocsZddNsSzYMdM4a5eNq7dsblGS86Wx+qCoHsXKHXqkMwBAbo0z5YPRrmXgMSPdvFbP2/7Q5W7e&#10;vtx539/YWjtNpdnd3P1F8Oq2EnsS4BMkhVH3YdWvLrrp4rb14DGD2rnkNsb4G4s7O3YW4S9s2t2m&#10;olDbczGsmiMafiNMHGcyfAMN722nJgWA1qzbZFtG2pbTZ42zb9PdBbp66IUMIqSTngu07r2wMZrb&#10;7Zt7yb2Fui1a1W0t3hQbbidg+m6WSCIVhpGkVMTXBwkztj0/1QMT99Yu7zdtYAufp7t4XF1Gbtji&#10;9vb9dhSALl0QoINDcwasu21m3r/b/QGJHpNur02dVq40bjcFAAqlKqpWohEEJGbV64WWdVxngMPX&#10;g5Nzdelo0Mq2rJK2igK6g9smSCEqaZnBcbT6gwEsLav3d1cuMp2+1ZQW7zbtuNbBgsjuBAnPAxZ9&#10;V/AMRtsz+kNraLi2i3bty4O9St0wYz01NPLyw+Sazjtn4hhzc8Ubdg7hd/aV7Vh7z7K5bK3XtMQg&#10;KkAIygmizJ8MC6cZlDGSfc3LN61u2HqDcX7VtGtxbXcJfpqCNEAD5ScwCfjfRx7rnOAxX7+5au37&#10;p2jEPuL1i2Vg+hccD07TKBQa4rllhOnKbY7vpDGg27Wb9/8AQ3jdVUtkXbqtDAImoNczJDN2jwOe&#10;J06Ok52xfgGNPwHHI67y/trBXkNoLVva8hcuvrT19T2l1WCrQIJcipFPDFxZ1dNNZ1n94Y6fuOQ9&#10;x7J9kDy+43frbTam7cU9r6Lfz2Bf1FQrUUTOkCcHo7tpMZDFhtrbWNnudgdxxfI3dxt9BvOL21No&#10;bq0bqlL9sFZloLlc6eWI1jGt163/AEBiffdeK2O3bdbP9NuNvsdt6F1nN/ZvuNUNu1vMoM6JVSAK&#10;1wavbrrjaY4DFn7S94e1vb9/cbrcWblu8x3A215Sm6NkXoVWfRRFJgBmEAGTXCzMTTyePX0NXlZ1&#10;gGBI1DqR4YaurxnO7+9vG3eyW9u71y7csXXRd7t7jDTasXFufOoqCykiMJFxr5Lbk4PCtPLFDznB&#10;bwbkpdFq3bsBTYXT6Y26soBh3zMiECx21OWDndNp/AeKrZ8f+u4y9atLbY2N7d2+63NoXDc9e/aN&#10;xLd1IA+UdrITpABmSRgTXun0+nUMYLneDFrYpd4zYmxvd4v6Owu4A17s2rh13iF7lABa8wMSBqzw&#10;cN9OOAxU7DhNnxmpGun9Ns0G3dOPZr17dbqIC3d1EktcaUtKQADJPgrOuk1nPT4fEMTdhwYI29va&#10;KhRn9W7cTXuLezt22BvqhQ/mE0UEGrGBQYNTTH5Qw5c4l23Om7f9XbEaLO1uWbSKW+W5dvMSzM7T&#10;2oukCKziX4r2W35Bj0j9G/3I/Wv6B7i2fZPuj9VwVu4p3fsv3Jur/Je179m0dRsWtluW9XZlhMXt&#10;q6lSQSrChztprv8AmdJvtr9M5nwv9v8As+Tz99cf2v8A0T/cRxTcf9TPZmx5DkbVm7b433XxoTif&#10;eHCvcQ2/W4zn9svqCM/RvC5ZYga7TARj7eftr/eX9Nv3GLa4Kyyeyfqjs9v6vI+weX39l25FQmq9&#10;yHs/ke1eQsDNraqLyD50GePLv49tds9Z/oejTabTEub6z1/7Z+D89f7p/wDj9+o/7aLHM+5OJbef&#10;Un6T7i9bez7t4/jmHNe17TNpG2998Rs9QRPw/wC57dTtz2+othm049d2HZzcL0IYppLFSCa6a5R4&#10;Y567W9Wng7ndpa2lvjLOzueoh243fqpZS4hCnQXldQZWIMEGviMsaCwBbCKtciQTnQGcbR5v9wNf&#10;313f7rcAK4uH9PdFsE2paPRZR4qJgxE0M4skuLLH/KorE1yiD1wc/L0jk3JcfvfTs7ZbWl93uLyN&#10;puWyWtoQ9sotk9yGKapggiBQYgXAF1n5dZ1Z+JgSBXwnB0dQ4y7d3KbG2rNcPH7dLYlCRNkGSHcq&#10;WLNQM2kEQDGWHbcNctWzQKNRNZmPP+7BNulUPN+ttuK5fkrI9W9uClhbLlbar6lSgadY7ZLFSCDk&#10;CcrZYBZphQDEgD7KeQweVwjkbms7fZqoubu4incWCrsGZjXQaiQY0rFR+KRiKSdMZFnMCRBE5V/l&#10;g6yYk3nLd2NpaN9LrEG1tdjbW4oRUv2m9EgMydoMsB3gTnJwi3AuBiCAkUNBQzQ9ME2txx/mTeVO&#10;63HCbjbpoL79nEhrIL2rqm1oZWgFlADQJHlIkOtDszmhMgZGZ/tGDmpNqG4yxtNktsNYsKDeOp7d&#10;pCkF7cs+TSD5maeKwJUL55mM4/qcBWXNwhvPySnXesq9oLc9Q3vVdzEMxJoOwChNIFBiDdY+qx/y&#10;CQJmpmon+WD0afkxXT+G29puD2VpqjefO+lVdTaYBlIkFiaiRXtM0w9apbLt8x6DrJnr18K4MeTr&#10;NfgzXPBd3zO32dkqbGzW4GYgXLgWBCqLZIVi1CJiO6aDDVxib1saQQIYwazlkenhg66/li/4y3Zt&#10;cJv7w3T2nuLcsIxQ/wClbSWDXAdTfikmKRUDDYb8y4dLaRAigrmPh0wVbJt7v+18cGKpfvC6zObe&#10;u1oVNL9ymfl7m1UBqK4ubTlbGZlxAByjwJ8cHlvWvNvuDYLv/db27dm1es7O6bly9auMHUsD6TMC&#10;YKBQwKkxIFRlgNHaJHb3MDA6SaYIVtbzW03Ruqbb7q8u22zAu1v0Q2nW6qSdTCYCwBUwRXEUiC9y&#10;DBWkiRTMwP4Tg1rnMnzb+xcJXj+GQqHsXCLttH0h7jKGe2xEk6QyhSR3VBJjGR5R3uXVRdXfcApU&#10;geIJznIY575tkep7f+l2y2fE8Xf3V+7ZDbPir99g5AsB9LQlxVPYVoT0EeFMdR9sbZbVj5aoijxI&#10;Y5g+fjjW0xph5dvz2viL++n3xveQ5r9GrX2XccjduXNIGh9uji5bYID/AKZBV0Wh/rprzBUnPSRM&#10;5gRQ4s6MvFPtXYNe5GzbNoW7W+tOUuBSVYwQR2/jmgDDFZdeXFQJEzMdeuKO4cFxy7fjrtu1bQvY&#10;vp+XoDXBEENbAzFW1CsRPTFbq/NceZgdPmqZwHaUS3d4Ta7i2wAQWQ5kh3Gkn00LSCyyPlI6ZZ4c&#10;3X+kpBmCs0Y5+GArPYzqfcF3bXtVm1fW9dtMjILaXrYjXc1A0CipUfA9MVInWVJ6dPA554D0DdS0&#10;/FWd1Zt2lKNpBtkz+VLu0ZwTBgjISBXCraaQSw7Q1CDMeOAh8nvTu7yWNuqob209O/bZEQs6gnT6&#10;i9oMQTTqBGWJm5YNaRlrktKHyH24Dn3szZvtee3Ni5pj8y8l24CbVxw3eyOarHyjMmcxGKpNuC9y&#10;ZEhmWDKwcyPPAd15D3Y1vjOMTalH/S7tE3BKlbv6m2xVbd1ZKm2ZJU6iWzpiBulItTJhTJ+AMiep&#10;wdPHb3Yde9l7ld1zttHWyRyG2VlZlCxduWyCbQUMpWO40gf5sRkuH17ZiBcSqxUtGZMzg7WSzFaf&#10;dcXZu+3+TsoRf3XFb5rnq+pq0bdbukvaW6oAJPaAYnMAEYZutNm8ocyjF+kkf9pPj4YJNdZzF/wG&#10;zFr3Bwl87e0LXJbBNtcVgdK3GUI2u3aaFKQupiwPlmcZ7eKwv2rgJhlgmTFehJxz3mZluPSPsvcW&#10;X4PleMOlTtL73BbIU3dJcNddAkgAiO4EmsVGIty4X2e4US3p3JpJiuax4fdjOc6crOrW7DjbWw96&#10;+391os2hvdp6TXHtqCihdB2ytmdRPeSZWkdBjK7q64u3CGYi9YkggkEqJCFca0kuvLpOXpniNhtm&#10;2W0UJbVuP5ZBQhNFq8YNwPWCagA5eU4zrODct0dgLZnqTWSsUgeOOsx6NOzWdvdt7bcODZsa9ypU&#10;HV2sVCW2uQDWkKfgcjgtaFbYMwwckGlT1AEfZTABdtuFubt4RR69lRcVg1JGkOWlQD1jMdcVnIOb&#10;aKyyJNupkONIyPnOZPljl5PRZrnmtr7U243F68l5hcGndNCmLZFxtMaR/BVMZk4a4+8xaSPxLJZ4&#10;rPaZPj5Yzpxst157k33bsLS2mW2ZItXSLSWyxZAgLIQPx+OokTjQs8oFZWFRqIiGrWgqaY7suS2N&#10;my3jfs3LV2Eb0bbK5KQNKKzmi90UBMHLxxp+Gt6wAte5QIBqSPmy645b/mkc93A/qpvn29vdPeM6&#10;bVy45um2VC211mz39beZYD4Rjt3tHZOIYggLX78busxh5PJbdsT0fns/5BPqdx9vj7/H2L6m/ft3&#10;RdYXgwOi2PSD6WoRViFFMdUACgDoAB/DzxXeTEw/P4rXOS5LcbgkFr24dySSYX1JMR0jKMQbsknK&#10;DlArJGQxjaZsjh5PzOve3bCTtG0SAwbUy9hcUNtwxNNJgUEfHENxI+GEvPb8HN2DiNy9ncMpYMbu&#10;oa9egKGJHdqMgwKDKueIuiX+MmfKcbG/HIodgVKMEtsobUkq90jShKL2kVkgyKZTg1SAenT7DXEv&#10;HIY3nL67m2OstoRpDKHEZu/QdcqV+GFkTHxBwmOvxFTtNy/rbldYAYXXuFiwXuEy5MdwyAPXKtcA&#10;CJ8zOKD3F3VoUONKpVmLLGnvuMpIgrFCOtMLQSfhiCn5O4WZvwnSQNEC0qpHcCnhlXORhTECI6R8&#10;M6CMTX8sDHH7M3CWJQ0cuM2AHaXYCRBNJAnrMYQGiY/r9+NCw3GyW0LBulWDMXAXvKkRJNJMZD/o&#10;cMXDQR418hPXGNOg1fD7dDra6YAsKLJKLUhDKW16CDOY8BGG7jwIPX+6M/hjYv8AiuMG6Z3RC622&#10;QgHSzEatSIoWaSRMn7DXFVf3A03O6gmZqfLLAegPafs/cXuS4X0Nq929e9O6FBCL6ddThDByHceg&#10;+yMtudwPUtGSoLBhMEmOoGDp49ddpcvd3sv2teXjOXtXLfrONo23dPUZEd7gD3AVRtQMVVmoM+uM&#10;7yG9/wBYL3AAwZy6kkYls6O+Hqv6beyECcDevn0XO4DMrSUvKixbKNUlmaIcGa0iMZLcXQ3onVAZ&#10;yeyNTAZoFOQnHnbky9e8HxbbZuYiwmtNtZssbrEj1bggbi5dqNcAEDoB9mI+53C27F6hqQulZ1GK&#10;E59P7TjWstvCzXlecJ7euXOZ4py6FrFjV61xwtqblFttQwzdxUR16ScZ1QCHPhpULWY6t8a549HG&#10;W3ZLly6rbawCwVzeZroC6GuaIW2Up2iCYqI+3H//1voJq8AIB65xP/dj6+/SWnVXUFbj3BrFx1VC&#10;CoulAbl5jBqACeo+BMlBM0IpJoIJ+M4CalhyS4ZTeFpe8C4E/wAuhrR1THiM/AAYbExJMEmF/u+3&#10;ywFiVWXK2tSKP9NYViSPmliO5TNdQ6AVEYSSILCKkzSSaSWwEmynctorICK6WyYVVAIS0AYiak1m&#10;RTCSBDMTJkmDnQ5x/TASLbOLqC0CFNu0ZkaZuqdSMREtmdUZZYbg/ACZHUHxBMRSuAmjQunTpDn0&#10;jblVuKUA1Q1tdWqoGompwRNO3V0mn9cBIt2XtsQyWCocvAYuz6YYa5J+SQQuQyrhBIGdYkGK9KeX&#10;XKcBPSywuBk1hJDW2okq7a71pGPy1EmfGBSmExSGMfNlWkChbASlHpkXLYJUG3rBDra79Q1tbNQ0&#10;msmaT8EFq9pPXSJJadPdJP8ADAOpZPpgXUUKBb1KVCWlPqSwCoKzGqpisdME0REiASCDEeIoMA/a&#10;Um5chHBu2talWclS0KEZjHaAJAH2NlhskTWhJWZMSBXIY4bfmqpItsbQIMoGuNbUKbzWnairrmNE&#10;UY18pOTbeEma9vXtyr1PXEVPtgD07iKir6gDXDrZQzR6jgAwqg9a+XkRkmg8M4oI88XF+CJICrW4&#10;5CAXA+hiFujXKadNRUATkRXxwU5gQSCTNPDwxFTEL6g1wv3WrdlgdVtXLfmJcLBZLLlqWKfAYbM5&#10;dJ1dTFP7dcBLtqkMw9NjcCABCxtlvl1SSSdJrqEVgVwc0IkfGoIn7cAFCgq2l3UXCxRhbYs0y9y3&#10;cFZqJ0xIGnPCZCwDJByzBJ8JHXwnATLdprlssGGtQQ1yEYR81t2tvIgAkHSIFMJDaqkzUhoMNnLA&#10;qR0jp1xKuvVJ9JU/LUaQbcwQTOowD6iGuonxiKHCXIIB1kgtFQD3E91fhEYjaTt0a0HU2kBVNJRP&#10;yzbtKR6TQZoDJPX+RKgA659tIC9WDCtfDALlrjOe5XJtnUpYu1wrpNtLZIRZymaSa5QnMgTFJIIE&#10;UMJqI/tGAfWVQMqF2lvTuWmAeqBrmhYoOsms1AjCJMQT5VBMdDTASVUySFLk95RWRfUZCWSrQpYC&#10;TORNDgUIEk5mZkAkiZ0j+eANkIcm2jQ4oqaLnZr/ABscgZAhT0pIwmTTTECZ8x0r5YCRpUC7Jdmu&#10;FPTBH5iZC4IUdaAwQIwRgaSJFO6Z8JGWUH+wwQs9xYQrv26flKwDGjugMWEnyrJwg5gUyjMCGNTH&#10;hliiQsQx7iJAEK0tYtNADsBWsnTn9+DJp/lmFVhSaZZ/ZhJzwoAQRqCuwLO2oa9MGQfuiCTTphkk&#10;qFQkjoTAz/CfD+3THaTvvdZixUhYb1Lii2fUTUqgNADKUZSprIFBFfCcILEDw/D8wrJ7jp6Hwx0U&#10;8ttSQlvOrEANpUqsW1W41SFGcnMCQc8JnNiWEBgRWW1ZGuRywQ4FB0W7YBLaX1UK2go71Emozz8v&#10;HBExJoTJNZkE9oJVs6ZYKARGgQ/pjSpB0klQxLBXU9hHgBWYrhBOYJPUhRnmSpJ/n5YCais4HaUI&#10;0tLVtlaEobYrSgWo8TkMJGkEDWKg0XUD0NDHjgFOGW0zJauW++1VhbPY06S6yCCBI0geflg2JEgA&#10;AGkERAWhIVeuAKzbLiPULXNIXTrtkkHvRTdegUEgDyjDQbp1HdqINQKGJqT4DATrlrV2sTpYhGS2&#10;FozS47IhRUksJ+7BOxljQ/LAkVYHu7ev2YmJnPqHdtZUiwoNwqBdUkkakVzC23udAINTn/JAYwC8&#10;TSAKHtJin88USzaTVFpmKwwdisxrVSx9QmSRAiOkgjCSwnMiDFfxGYFIFBgHbdhkEaLbMVB1Agel&#10;pMwNZiCJH8ZjCCJgiZyoCQB1MEfb/DASEIAZLhWNPqICVQlx8hJSvgnTxrhBisVEVNama0p9+AkI&#10;lxtRaUdro0KWEm3FNdyZESZXoPjgiQSRlWmYJrPXzwEi2rKFeNRBGmWWBAIqR+GJmvwk4R0NCJAJ&#10;oJk5gH4VwDyCDr1WwFN0gDWVAI7SytkC0AjLVGDLR0zJBnMjOaSYj+mAC22Kk6y5W3qECQGAAhhI&#10;GoNJgTkTTCADMkz3aZhogioYnxGAfe4AokKoS01xQXtq2p10g2FA6TXVToTOEkoc9UQRpqevl4T8&#10;cAu2N2APTW3r7JuMFkBa6n1GCxGUCIMTMYaeRJAFTShBXpBaIk5YCxtQdCGVCqFClkIeDrUAk6iP&#10;CmcYUSSCFJGrtAkaRH9j8cA2LcMr3VV1tEurhGFyp7SIpnAANFgGmEgE6QYNASp/ESYBk5CtfuwD&#10;pUI126rMG7u6rC2FTU/aTBbyGc+GAWgBpIENICxFc1H+OBkaK8toRi6lPTdn1ataAsWBoZrBjPKo&#10;w0wECT3CZYMYP2Vz64CWju0sqsBcAUW9IGR+YEgUHhGYEeGCiZqK0glZnLsE9OmAWtzTCjWAucAl&#10;ShOphuCRBDNU/YOuEZqKg5UzEzI1AeOAeVfUYrDg3AG+XuWRpLKzVMSP4dBhJRVB6DoImOpBIyqc&#10;A7bZ3CwJuaiTJENqhAUVhSAJLUGEmNNTLGYNQa0ED+3lgH7YurcEBVQHUyyptkAd4cyYg0AHT4Th&#10;BMVOYoIBJnMSBl5eWAfRKBU/LJYuSHUjQw0u41mMhXzoKnBPEgxQKuoGDUihWQDgYp+wkW2UlRIb&#10;0tAYdltu5HIlRBEBs+nTCD0rJgVNT5VH92Mb/lqWcH7CnvUJoUt8oAC9xBJIr3UNZqcIJBETMkCT&#10;BJgeJnHBdOqWqMCpkqFlmUEqoknSzKuU9MpqDhM5Z0NaDxqcK1vMw8ANTGglVArJJXuVTIPiYHhh&#10;NwyUqRQaTAmNWmR5ZzhE0mM8HLC/6zBRc75KsSEWF1ujqDqB6iP64TlSQwFPxNJ6EjofPzxXQ5r1&#10;aI1qxl1IRUaG+aLgIkE5CkeGeGwAadMoFSAIIn+OAknUAYB1BQqlgBrUEiNIBBB7SQsE/wAynNdI&#10;jMCATMxJienTAONqIVhcukmQWa4w0oy1oYBJqNSj+WEz4zSnSB4krGQ+HjjrrZNUSgIULQhlJOZu&#10;fKAQrdSTEz0rmcESJFRAliCayWDACemcRjXUKthyC2hlLtbQBRpQlV0tJWoIyMnP4xhMALJIqFBj&#10;VnPasnrih4E6mCo50BgCwB6Q5KzBUkQPA/HBmKgCmQIHgIJ8sAgIQdQKkAMuggAAmDpU5+cHzrht&#10;pgQFWpEA0kCSZjp44CUqiCpLPpgho/AYA7QYMmpB/lXCSstUQQDMUzHWf5/xwC1JCzPzMCPUJYUM&#10;G4CAKkEDTHl54GrORNAMiO5cw2f2f3YBZU/LqKAszESCRbeCAv4VrJMEwKAjDdYhTMESJOnSZMAD&#10;PxIyn4YB0kCHbtBGlTIJLCASWHykgiDnngSPxFTMAUhisAgE+E1wAVXMenrBCsTUBQxJ9TtbVE9K&#10;+BmaYbrEajFTFQDWZgik5ROAkHSQAVlgyIkEfliDCHSdTDqG+wzGEnMCQJBzUgkkmRUdZwDo1EM0&#10;MWBQwtxGGhaq0KaxUZQD4nCSaSQNJCgTMisnSfDAOqgIRADrLOxa3EKQpI9QtSoAgUgiRgh0nMjt&#10;j/tEf2nAKIeAdRCh9Lm6CHU3KntIOczIqDWmWBSSR4kACDGkeHjgASwFtNQYBELTKsfUuQNDEGQR&#10;/fQnBCJB+w6pgzUR0+7APS+kqwcFSCCkIdXg3jByB6eIwmRkxrOojOgyjAOKHLarYIQJoNwkJ3zA&#10;VmFKRUQJwlisGgkKQQZIANDIHhWv34CQqXNVsE0LIQ4bSWpqIQsazQwag5GMJNASOhFO2IHg01Bw&#10;DqDW4IMgq51EvJZljuXyFKiQKeeEapJoTVAtKCkZZgDAKCNo0kqCQ+sk6QVJ1Np6aqQPL4xgiwIk&#10;FiARPUQYJ7owDtq2RAKqhdHIMlQXU6aqST1HlPXCSZDdxBBBIAIJkxUCMxXzwCwAmkBVllYKSwpC&#10;6gJI6GZ6/wABhGrWCZLenqb1BLRJ8D5fZgHwukKNKIbxX8tu0nSJMlcvh0w2WWCWABAgnVNcwaVO&#10;ZMDAPhH1hbZJtsQ6oZAYVtmo/F4MY/lhKkFiYPiZGoiT80HrlEUGAUyMtoIzLqGrIhDqVNRtg26Q&#10;BOYk18MIMUrA1TpPQ9WPwyz/AK4CRbcgEBQ7adAIAaUERaDMI84/wwgn74lhMnyr1wDhVhqOqWVh&#10;IVSACF1Npy0jxM1r44SYIrK1/DMScmLfAVGAeUVI0h+2msTCT3BUMGdRo2XhhEAEwYbKiwSVzgdf&#10;LAKJLEl1MKe3VcEDWQWWchUEHCCxANQDRZMUagmvT44B4IrHLrIEMOxZn4R/lAIOeEgAU8Y1Tmg6&#10;msGtcA9LAwsarc+MXvxKARMdMh5YIkaQAZiO0KQT/wB0iYk4BVdVRGktDOyuJB1BYJFIpX+uGyRB&#10;oTXTSlakx0FIwDqKaLFWKuCYmrSrO2cSMhNDhLGTq1B6xMRQDSBA/j/jgH0Ur+Wo06peGaZly06q&#10;U8z4gYaNAwMTpmaMrLmAQf4n44CVbE6SFmXANdDWrnzOxbr00jwAwUgg6hq/yyKLNFFB9/2fDAL0&#10;OgCqxtqV0voJDOsyzSSSKEGtY+3DQzIB8yGA1EGpkn+H8sBIrA/L0sWPfaJFtT8qkIATWtBPxwCx&#10;E1ylgCSFPWpy8sApVVge1ZcaHJUMUAMnzkkff5YagUqCCKKSRJmSDTocA+tRJDhgRrIANMpAnqP4&#10;RGENpJbyAEgHuPgX6eWAdUMuntEdxIkMEUmVZbZgwRUihB+OEmCwaIM5AkAkVp4fZXExM5DnyI1s&#10;yQQJZu82wygRlWT06YJqkkAxQr56a0+J8cJchSdrCdAMOhMmAGyNBTtpTDR/7SF1JpOpiANJqVkD&#10;78USFABkhm0XVuIy2wXOs6RqNamcutDnhJiQQxMiZIArESq5+APwnAPAQrpp0qW0lFYyyvB0XG+W&#10;YqB5x0wCTQdwJJBErM/5oUHMROAJlEzFtgqiHIIH/cgLZk1oTQYLtIlpBOoDURQmikD4k5YBcMsh&#10;QCJts2kEgpQQzAVMCgI+NYwgGq1nMaYMLAqf4Zn/ABwCwqqr/OogDUGDM9ZVSngKUU+flgKRWoIc&#10;BKgwB0gefxwDl2SygK0JrdAmgPqJ/EwosAUoROBQkgq1MpYzLCYJz8x4fzAhqUIwNvS9AoGpWVST&#10;KDLP5pzPlhGoKBmZFTSdXhFa/DAOsGZpDCQe0VBVWEAhjEiehOEkkgidVSYKGI/CNNJn7cAAgBSU&#10;0DtQxcltUyzas/s/sUx4EAARpP4wciszIGYP2YCQGb8RLNMl/wDISCWW5BHdFI6VywkCdTxIjSch&#10;Ik6lWcj4eApgDMKyqITUdXaCwBFVapqlaz1knLAWRJBIAyAYKSJ1gAeNaxgDaBpDKCW1wzDUlQFa&#10;5IkKKTXplgamB1CTPyjqDkFU0giKz44AioNsodKmV1mglZliepX7ekRiy4bY3OQ3lq0gcjUCaatR&#10;ZqlSJBpEkfZgM57v57b+3uJ3e/3LoNKOEkrb0LbU6VdTELMgKa/DHsf6f/T/AGdrapuL9lQIRqrW&#10;mUKfDwxJz15jx+bzYvbq/NZ/yA/8gHL+1+W3HtX2vyDXOUvLubQFm8rDaCD+ddc9kH8JrBHScdu2&#10;vGcftk0Jt7agU+USSOpnFnyeW7bXrXwG96fWz6qe9d9c5Hk/dvLXCzOTYtbl7dq1au3AxUgGCASS&#10;ATPlliS2y2N0Q+1tMZ0/LHyihpOJbjlGP2/1P+qvDbh9zxfvjm9s6o95XG41w7XZuIMlHqDOnSIG&#10;KLf+0uG3qOG26oWBJ7fvH29cMT4Nzybz1emvpr+/f9wfse5tHf3Be5a1ZuWLYtXrpX1Lc6QRdg5D&#10;5Y6TXx5ryH0o2NzcC/YtrQyoUDtyIqPhUeeFzelw7z3Fx9T6h/Tj/lx3b8L/ALd7ie7sb4tG3cvb&#10;m4xtXG0fmoimYmRo8wMzjacJ7bfjNsbY1ZHsNQBPbHlGEmHHyb994eN/3A/u64H6pc4m8Q2mWzeF&#10;6zuLThGuMtrUVLGdPeZmK1pFcW427qYg0pTIgVnLFc3EG948dvdr69m7ZVbqIzWr5Fy8L5YgrbYH&#10;SS5BaVkT0BAwAhFKzUVpQVj+7AKPK2LyK40paS3YfTQlb920bfaTIkgiQAehNMOwYANJqfGfmwGd&#10;t3bL33aTpUhS1ttbPDC2ToYwXMsaipk6SaYZYlmBaBUHOhPwHjgNNs7KWLBFhrhNsX0/LGq4FY5d&#10;81Ump+EgYBIKmT21YiCYlY+zLAM2LTHcrbsqVYC1tkMW7d6Veb49PVpapDBSR1pXBBgqginbqMTF&#10;R59fHAPNx7cjyt206B5uDaoSqqqPbPeEKtBDATbg0OoGuIJZWfUaRJYfwI+zoMB1Pb8ff2Wyeyre&#10;o7vat7XSQAUtuGDgidJZTpJWoOfhhy3bRgEyzdoy+NMh8cBV8rynJbFt3etsXRzt9jtk0Kz29Oo3&#10;jbNz5tLmZU/YaDDgNK1JPhHWlKffgKjcW7twroF4HZ/mqfUU3TcuL6lzWQTqLCRpPScMuANWQWF6&#10;UpXzzy/pgNRxq3b9njQbDXX9S5dOknVDg2z6TkLpZVqFKgGJmTiMUBYE1OZJEQPPBrv2+LdWuQub&#10;TZXUtuLVSlq3bL/mXfkJPQ0yJMCaTBwIowAA1VmKivSK4MotndLd3+2u7i64tbO1qa0zi566ounQ&#10;5aq6GMyD4DKcEFoT3EQM56Vg/d0wErcbmzfubdC1lNO6uJbe2FVSbgj1AUNQI1Nq60GYGCtyTBk1&#10;Jy8R0nAHzIbb27b23Wyotek9oXEDNBnVfW3B0joA8xOFXSdAPcBlIJBg1oDg1rr3XCv9vWbb7/0z&#10;d2l2FZgL6qxVlQFkNxqTqIJANPvxDuXNSsJ0mI8iImowdtdJrcx0fheJ9He7RwV3Ci8zXWVSm4tz&#10;+Wj2NJPe00gQQD4jFOyL3GQuqRQEhjkYGDbv2y3e5XcbebdzdXdpZlGuMqXbVkU/MaoJAqE6gQGw&#10;1ZTuLEZGIyEDxjwywFjzm8nbWdut4LbdHdWD6buq52oLZcgDVRqLJrWmCuLLkquZyllIXqO7ASeO&#10;ut+jW3foUFybxtJdRtwveGQWjTxiI6TGLDbuvbEsS3yyJoDTxGA5Z7m2V9G3it6Nm0qW3tbrU6hb&#10;r3AgfSZBdixgFhAMZik63dGrSAB39GiBNfPKmDnvpn6p1YPmOIvXdib5uNrXjroe3p1sjlCFt6pK&#10;wCs6oOZ6AYsdcAwKKy16BY6nBwcZTZtuotxcFzdbR7B7C15riODbCIhg/iYqehzjE1FR0iBAgyBP&#10;aehnAcv5be7/AI7eqqmA3r2imuHS9ZYhL62Vp3H8E5+WHrdkGcjBIAmvdnGAouX9yNZTa3Llq63q&#10;WkW9ecBrKmx3hQVMSJgqSQDJE0wh7WkmYEmZNQT4wcBY7HnrfIW9veEtctbZ7RsrNspaMG5txciA&#10;jtXqc6TiK9lSzMI09JrP35zgN7xXui9ttptLTavXUkXrdllt+pJ16pSRKmFDgCBIpOGlskMPiTAo&#10;RAmAP5xgLbkuf9fY3WN1dV1UVLl1Ge3e7iCGKLWAYBYkiIyxNRdKtqE6jEnxkdB/XAc83+5/Wbyz&#10;aRwlmxauoy2w51HSdBa5cgiIaYFaA9MO24ZllY7akinh9uAyHI2buwsb3cDcXHNzcMqnWLrM5YMw&#10;CKdKDSPmFDGkik4nWVkHOhgEmpAp0wHM/ce7Rb9myoQr+ma4wRSbaM3c+pGMajWWWhgmkDFhZBkA&#10;GOs5DzGA5L7g3FlNvfuNVoawhUW7hT0h8rK5jTlppJ8euLO1nM9RQZ+WJB539y2Q9sWjbIKNc0sT&#10;2kaSDqJqSJI+PSmLhTqtkeRHxpivVL3a5eaeRtna8ulzuUC8h0kyw0MSBCyZ8J+3GP5e1F0GlQek&#10;RHmcHl+T6W/t15gbzgSLq+q/r2hpF3tuNdYIqLbteAqV69RGM806q9cvCMhgPZWz0vYL9vpJdV2Z&#10;RpdXZtbPbVRGkUKjI5GMN3UAVDnAB+Hl/HxwF1wHIu263NhjAfcOjlVfReS3dDEFVYBc6yTXyxCu&#10;pQwB4yKHPPzODWnG0rqvt/kkfc7drm4d1ttctBLtr1jbW5bj0tMxANNPhXwwqwcpyKkQMzI8+vng&#10;lmKY9zW7htEW10ut204cotwPdsmEDMMkIBGnSCBmTniLuVmKAgmkERIpWPLB18XStj7TvXBbu6L4&#10;s3LdhlJuKpBAB1WrQaQVJqTkpyxJtKmkxAgyJmaDOT5HBz22u1zWT9wbncNvbdtkvutxVDksrJbt&#10;XLpbRcRCYESGgUzr1TrlSpMAMZBBkn44MlrxJs7za7hbdzcxZS9b0G3b0Ag6CgDSFFdSmCMC2KEs&#10;xiK6Rpr0g+eAHL3Rqsrtwg3OpfTublhct3LUBbjXLU6XJ+UzHbUVxU7i4uoAljJMSagHIr4DB6te&#10;NZl3D2nxV1Nh2W7Fpk29prypb0eo5gDWykq7oCGU5fDDyFfSgiIJ+ZRA/wC2sZ4KqeQt7puVNxrg&#10;fWFOjbubZ3KhAPWuEljpSKQRl54c2yDSaAeEZE6unlg5+SW2YVnu3eXku2yb90Sim7Fr8wj9LpVr&#10;ukkq1TpABoTliNvB2vQmWoRqlZOQ8csG+O5rfY171N3slIUW0slT6qqA720i6j6yNFCuk9D4GcQL&#10;CUkVJ1HV3TH4ZOCui8/v01JavoDbsj0ittFX1SqQdIBB1E1BEgiucHFjdBYAGaKASM565ZZYiT1/&#10;GuX8OW21+66KrLc3RuW7N0eqHYPCSzirzkZzzJwm4SltaGpBFcxMVB/uxVSNhat73lb7JuLTX7Nu&#10;8mpn0JOgotuUbUxAGlZAkGMMMddwUihoRLVMD44DQ7fb3dtxbhnFwtdRrh1Brbm0gB9QNpZdJqdI&#10;jpnnPssBbIYZwo1V6RXBneZ1rm3N7a9d5NWsuJts18talxCtrQBHiErCqcz54Tdq5gH5YMgySDSI&#10;OeBpMayJfC02hNy5Gq/cCo7araW3WoZXBJBNNUmCBlEls3Cq9CQ0DKPI/HBpYW+Ma5u7bWkYh7SP&#10;dCnvcBSGtaiZmIHh5kjDtpwSATkOg64M7S5mPiqeR43dI1/0rYdbt24Cly76jVAe2yuQwBAGgE1A&#10;AmDnLskA9BUEfGKZ5VwPJ+SsHzu3bcWGBHqalcG2FCqsBg3oDI/NUNNRTPFiHlRqMGRPWp8hg8zi&#10;u62D2d5esWLaXk9Nyo+VFsIAS5us3hIJBzpGeHLVxWuECACQATHjnAr0wFPzfBbrbcQt5i5dLV03&#10;VVWunRdjSoB7TNGJJkdemL21p0giRNAPmGVemWA8t84NyN29q7bR7WsOXVh6yqPkDEnuYQSRMEAZ&#10;HEhGMCtJExTLAYjktmLdy452+p1tahNHViuuRAzjoehGJQIUGOufx6nAY+9Yubr9Krt2JdRwgi2T&#10;ZzC6OkCSXmSa5DEe5BSOnWMhIzj+WA0/FJdsbpmA13W1PbYwrAggei9tu0iBBBmKYpN9twUdjSIM&#10;yR5/McuueBLi5epvpP7yubbe8ZtUNHD20tso1W0uFtai0sg6qV6ADpTGVu2GW4HGUgwZyFYJiZ8O&#10;mD0a7za/B724r3Pt9zxrbJwLzrbeHtlSFJAsl7dssFKLkJnr4zgrzF0KM2kEZk1/zU8I88DTXtS+&#10;B2a7LkW31pGvaSAwEFWVG0lSp7SW1VMN1quKlywMoZAESJg1ggDxwbdg4+1b3K3F3lo2hccFrV0C&#10;dsblqbdy67CACIWTlArNcTLV0lLgPyxWTp0EDuIJikCDJEYnrgYnkeJX9dtP0ygb83dNtbNo325H&#10;b3LuizZfb2xrO4Gr8kKG1yQuZx87P3Qfvw4T6W7fkfav0wv8b7k95s93Z7znGvW9xwPtbchfSvLo&#10;Sm53c/IgOhCJYk0x108d269DazSd2z7hfss/4jbv1D/9hf6o/uc4je8B7T2apvuG+mN8ttvcfurb&#10;puf13EXPdG6tPr2HHgN37JQL98QLjW1ofgv9Ufq97j94bm9y3Oczu+Y5XeXd3d33Lb3dvc3u7vX7&#10;gutIBm3bUjtCQAKAAY9Osk6PJ5vcbX6ZX6PuC4LhvbHEcd7f9u8Tx/B8HxG0s7HjOJ4raWdjx+w2&#10;m3XRZ2+12u3CoiqKAKvnjge7uNfvsNzyNpbl20Bcsi1evlAwDp6jJ2kmMpgVnrjTx2ZubcrfC9wL&#10;W+ey+3Q7e1tLNm3aD2Ws22uWqtu7ly4xJZyBqiuQXqcPxWzP5eAxbW7m13I9G/ZO73Wj0/V3Jbb7&#10;OyiwwvDa7eC3cCRL+FMTo3LNpgMW35VtbFwbHao21O4uhbdoWpuly1nXEkAKVYBjPxOIuJ1+AYrA&#10;Vtd1w272+ug6tSFrdtBFyGRqa8vmypMScUtxbeoYhb3dLsvWH6g39zABS0NQtMBLJqqCyyQegNBh&#10;1Yt7enqGM5vX3a73/wAvc/qLdgbfd2GUsLNxLyi+iKr5IFOlqCTMCMbkzOGLnPIYVcuvvr17dGzZ&#10;RrltA4sWmRDJHpbKzackW1aJqZIzEnExgtzchhm9s9y2tVub67utyGVzcv8Aobu+VENZ1XD221oA&#10;EFFBywQMTtrwdsW2tbrXt2dW1l95cF1goDO9srl/lUf5TUg4d+06VqaZ68BjQ7XZcaLaW0bbXbiL&#10;32rz2b1xbRqoD3AWUBokr0OdMO/f4tTXTAYkHao21c77bbG7ur5kps0LaFtOCG13CrOwgQaCcZXH&#10;FzjkMTLV3a7BUt2EvrcviXliy2Q9TFq4Z1kfM3hQZnD5tS6yST1DEj0tvavLeZbQ3OgnS23RPTYD&#10;SlxDQi4yx3GoyGIoYeNy6RbS0zhmc3SLq62LzqW1dLmcq0NKE1wAwU3gqObO2KEgTYW43paDqZFT&#10;u7zqkMcpk9JLiyhhRu3XChLIsqLgU2bctcFxrcsSqyNQWILGF/yk0xS3EzIGIV+16+4TdOLZFxgt&#10;pWe4wS3bSmq2ABpEyGAANcRLOc0MFbPpvpHpqgYAC66PbYaoVwwqVJ7UVsv44AYK0EBZg9xbj3XZ&#10;mUm4twEyoVencRSIiZGB68BiZbuvcuretPcsnSlxUR7ttlYHuvs1CPtgE5VxSXnMDG32HvT3jt9+&#10;j8f7i5+1uQtkM9zkbrvctWxHq6d2bilRHdqoPw4jt+p5JtmWz/E36VvTp0LpkmAoFWMk0xurf1d9&#10;42r42+53XtzkLHpLdvbjf8Vt7npoXPf61tVdJpQySTQEkYYjpPP5M5tl/gT6CAgrrSDPY7LM5zXE&#10;lfqxf3a39vu+D9tNut56FsXQvIILSS3p3Llm2/yElTWo6CRGK1PPnjE5K9Mggi44gRBgg+dRhjce&#10;4DveS3HD2vbXCpdsbk7e3uBuN1ZN7cbdvR3GpixGl2B9NgPliYwXbfN7ccFAGhk/AgD4COmM3v8A&#10;k+P25R14PYoxNy1eW1v/AF5uWjouC0beoMlQUctX7MHPunWawrDIThd3ub9ltqlm/a2jb1UW9Jax&#10;6as9u7dK6dSz46pypgzZnqGK+5f4QpaN3Y3ra3A7o737WpwCIdVCgOrCO9SRQfEjOOoYQB7cHbdX&#10;cWL7oWZfTthtCvKglSaHKtT8cE+mfKhiE+04DeK1+xca3ZAFu81z01QGIRidRVYgZGtOuCY0vIYg&#10;XfbfBuhNy/8Akq5uWbz2rKC+5Eki2CT/AOkwPgcMJfHrQw3t/avD3dtvd1NtdrZKrdZUVmcsdCWb&#10;diDn55/DBJ49MYDCLftHjLjWkTZu5bV6T3WNtEGYkQKR0IgGagnF5+J+loGB/sntxLgt29jZv3Qr&#10;B74vPpLK0tbtWaBya9CD4YZuMZJ4/H6TNDA4/idk+8tp/tli2oB0ISVuhyD6dtF7aGhZiaUHXE+R&#10;NdbtzAwTf7Ug3SLxS2WuDSwDG0CUYgMbJJOoQQSG6mJwTOszMBifY4r2nvHVbt2/xF8qm7t7m4i3&#10;E9XaD1C35XcKZmOsnBZp47M3jAYl3vplt/clr/dOA3ex3m8tBXK7DdKu7IR9f6m5tnK3C/8AmGmu&#10;YphnHBfDPJr3a0UgZ/4ffjB7j2Hy/E7+9uH212xeDl702mt29wTBe7bUiFYgAOBma4uXO+HbXbMH&#10;jSWNo+v9ZctiybSCxub1wBfUt2UmbjMIhRAM9KTOI6STr/eGNdseR29g3NnsNvr3ezVFt3NzaF22&#10;l7dReF6xt2Gl1hhpzAzBnBuX4BiPzh3XK8n+nvv6g3Is7Hebi6wew1m2DNg6qKQzMVK1PlAwN7tt&#10;ti0MZj1LVref7TtfV/S8Xf0Iu4tPq3Y0G2161dBOtdJhJJpnUxg5557NeMBiRrXZ2bnqMpa/txtb&#10;NlV+UE6rztqykQAB0qa4N47bbfUMOWG2A29xQLSbi6lt7y6SPR2NhStmzcYRKvcl6RMSfEiXXGYG&#10;Gt7aAW89wht3vgGgK2uxtwfygyLlqMNHhHlgm2sn8QxAt2rtq7cs7YS96yXYu/8A49u1bYN6Bu/M&#10;CQA8RlngnOvE/t8gxYbprDW7dz0yLlo69d/utXbYTXeuMqj8REAH7MKu35QxHuSVi2rK10XL1wqq&#10;hbpdddohMhKnI5jLESXGvEDEbZG4l17QGm1cVQLqyGdFoDbAPaoGmVYT1xeMs6zN5DFg9236e2s2&#10;Qb6JdCql1EKXtZKW2uhs5JzJ8MsG+MSQMZPc8Lf3XINP6e3uLNvdKdszGxfi3Z9MGxbNPUFQF8jG&#10;Ho5XW93MgYz204zcW3v7i616FvlLduFAuQRedyrChoq+WeZxcuc1vqGE8W8vyTkS4s6ElmF8Pcuw&#10;LagzI0hhI/jONbdImnGQx1LiN6bXtt7W09K5da7ZvW7KE+vba6htEXUiSishIPnHWMYenx3GgY6B&#10;avb7l9lw+7u2Gv3r2y2+3uWLtqztLwvbUejfvW7StpS2aESFeBJFYwd83yazb1DGSvc3vNry5s21&#10;e0ovACy9t0t3UBh/TdwEfIkaD54Odt127cBjf8fz+1K7nh99cZ9o11msWbj+vbs276w722vSVI7h&#10;onTXKYwdtfJxZvyGOQ+6NpZ4/kBoKrb5K8zpbNsXRc2tgELtkVKIaD8yKnLB5d+L+IYi+39z+s3T&#10;C5uN1uNulxZsbxjuPQ0g27gV2z0+GqhiMowxjqnjvdcShjsHHctv976exTcG5sltJu0sciblwm1a&#10;Bt22BbU9lWqc5K4R6tdrma9fkGOi8fy/EbPZWtqeIO1AS5pvbTdrf29zc31Aa5dF5VY6YAq1B1jE&#10;xc/J17tZxjBBVpkNQwIjIDOD54oN9wu05K2XfdgGz618hRct392y/wCobWskEuIXTbbKMlGKm2s2&#10;nHoVXz+yI+2cYHee3v8Ab+MextdtuC+8a5u7u2RQt0C4G9a7cvkdqmQNQrSFFcHC6WTH8R4fPt+5&#10;xu24zhtpud1evcqoscnyFm5b2jbS1Z2rbndGwTBtrbRfTRLYnUZNZwJp2ya+tDFm/C2LVstZUbe3&#10;bthbdgCe0CE17lpZtRzms9xwavjsmbgMcX57k9nd3G7G5PqWdj6J/LD6dxfFzWm29cfMAR3qDUR0&#10;wx6vNvtM3Pp6BjnfO8h7/wCQ3Gw3Pt1h7aucTuP9w4Pmdpub+y9wcbyIIazvuJ3e0KXbBAEGvcKN&#10;2mMdJNJOeXHfbzb3On049ZxTd6za3Fm7Yv2rd+xftvZvWbyLdtXrVxSly1dtuCGVlJDKQQRQjH1f&#10;/bB/ya/Vn2Hs+B9pfuL2S/VTgtmr7e779470OO+omy21sFdq292wC7PlNJ7Xd2t3StSxNMeXf2+m&#10;9t8fD1+P3G3bJ5uvxn+uf7MV8t/3Mf8AF19L/qxa573H9IOST6Pe+uVS7evcfY2h3v035neu6u78&#10;h7bslLmxZwH1X+Mu2u5tTW3qG+5H0m+uf0l+svF7bmPp9744Tm/Xtrcfi/1dvZc7spWWsb/ht0V3&#10;FtgTHyEGsEiDjhddteK9WuMZ1uZ/b+M/i/Of+5n9o37i/wBvm63PHe/Ppj7iT29Y0/8Ay9e3tlf9&#10;yeyt8XchN3a9wcdaKWYRS7Wt/bsuhgxjsN24LYKVVrjwRp0wBXM9BlGIryVxnFXt7urF65atXdtx&#10;2zu3R32TJuKUtwtokMSIYmq+cmMNkl6dQBqbIVqCI+OeWAsrdhNgrX7hHpbt3S2FegtyUe2sgtpV&#10;lJVW7pkRpzf2qODdutpIc6VAj5g1RJwc/JZ24Zz3rvtneHCcSjsu420393NwWVC+nrW8vpiDPU1g&#10;UEGIsnIS2oZ4LGuUgRAIn+ODjJb0jjnH7W9yfObq5trYNvbo1uzcWWts6Pqa3cdDBIJBQxQU6E4i&#10;K6MVMGgPWCINR/1xHfxyzXlvdxx2/t7fcI7Wds966isGAb1jcEC8WElSwMyDGRkwcNFi2tgcyAp/&#10;DQ1kD+uK20K7Gw52ezu2raW7CH1jKtekIRbDGKTWdOYkZ4kWiYVStI1GQafCf41wcfLnOWT522n/&#10;AJm6tqou22XbWrLQqPnFw2UMQLgkFsoOHmbSpJpFFP25aj8OmDHP5IzO22dzc3dntKH1tzZa+yqX&#10;Hyg6ru2SDRixBpTyjFcgZytW1XWqCJzrOqPCmD0WydXXd8u24+xdVBabb8PstW2NtkLWroHaLSMa&#10;jVJcwa5VOJlw6YQVCCSskjwqD/bwwcdJdtu5g+Js+udzyO4Nu226vqll0tj1kEi64S7rlmmQS4EL&#10;RhJxFBj1WJJmgoWyqMq/ccHdsrq3dxuOI2dmzbS0pO43EPbsj1GTS4ZydIAFCWWIMdZwq2khZEsS&#10;GJjuIFev9v4YJdpEPmOU/S3N01m+1lNttdFu2Xb0PUaM2X5ligXrI8MTy0FUrpCyVNPlWpJXyweb&#10;rmuVWNvO15HkRbS1udzeNtNwpLOf1V3tRUlSZbMEeU5YJrmlJJqT56gJggTgklvRJ2fDHe8pas27&#10;XZs7QuuY/Iu32HqNfazakqCAVgnPpXDO5YiwAorpJnqAayf7sG/HM7fgvfaPG2d97ku7jdliw3lu&#10;2u2ED5CLSAKGIHaKlWNInuEYy+2B3HIohJhCGPUggg0BxiW3d6Nr265exvd91Pbf0033IWLdpDuL&#10;F5LEC2guW3QqWuMhg0JVpJk1znHZeLt+htbZyZ5JmvwpTG3kfnK+vPLP7p+oXMWbLl9vx2nb2oZ5&#10;udwuXIF0mDqMVMwKQKBe5u6S6zSJyg9tZwDfs7gb93bcZulsdy7g23Vn7VF4aVZ2ZhDAVHXKBGKh&#10;9wCq0ymQDNc+k4D0JsfZt+xu91tZE7i1bZbpVrloW1t6AiMNPdkSTHxwlXBuDrqBjyJqBWPswEi9&#10;srtriL9oL6NywU9dZCi61skakCyQoAlyM28sOXBqtss1zB8NPjNMBS8XcWxyexv9om5atku/pozF&#10;zpCaZOoyK6YJocVTuEIIM9NQHXxM9MB6A4zjt3vbG6tXRoe6TfXb3mUFQGlEt6JyiYHhUgUw2bnd&#10;AMqaZHqKVHhXPAW214hk2QvtaNq/t11kUXSy3u6+VOYfJQajoaYfSLtoicooGgUzwGd5QXuG9w7b&#10;cIiJa3Hc9z0FvO3qLq9QzFB4LSamc8MPd0MkTOkggdR4A4DR8bwg3+z3+30Les2bgvWbd1dKByw3&#10;BvaRLCDJyIr1GKu9dVmvW9UH5v8A2Wa6R1JywdtNbLNvi7zwPD7zabXgt/6AuWUVbMyfzb2mbQNx&#10;dJW0s6tMafHEHcXVWzbfVk2mZgkiigNiOrpPtbib265bltl+nW+b9i7fFtla5btqyfmXjaRpbRpP&#10;cwzEgTXDD3GLXRkXtk08YzBHUeGGUkxMRpOJ4u3tNrwV51S7Z23J3Ld1W1AG16jE2dw0zpdgQX6k&#10;V8cV+579taLV0GCAJyMSdOXT78TbnXhp0j2z/wCB7q5e1Y/L/XWjetwwRDaKFhbUORUgt1gAHPFN&#10;6yr66nVDoflWBMRRRjjnjCuz2+L3W8/9h3dLZsg7XdjUjXtTPa9QTre4KTAYLPhJimMbv9yFay2v&#10;5gUMIwYU7QAOviftx11nbr9TrOI9We0uHO5sb+3+nOq09ndoDeQLcJYG41wmRFAoUxnHTFKjs8MW&#10;hlVlB8VmCFPXpBxrXGM6zA6TuNpbsarLW2Zbtyzdgt3C7poXIHaJoykZZZ4rH3LI61o2r5pIoPmD&#10;ZfbjO29lw1228tlY4izuNu7HUWQ7eQgUBgD8uhqmfCDGE7xheZO0TANCWI0rEgdRjU2zFks5Svb1&#10;ltil+56h0yyqjKLYC3dydaXGXJ5pSRp8MObSwAhYiKodJrEisDqftpixLcoXO8ibl8WbZIi1cm7A&#10;0SjgI5b8IoQYktSJxcKCblpRlpmYJAHgf7dTio5zuri2drvb7IS7XChSUSAASDAJykAEdRlXHT/b&#10;Wx1NZFZzIEwGJjOKjwxznO9rh5NuLXzx/ct78Th+L5i+9xVspZhbzRrv2WtMQttZGnSwIZRn1GPQ&#10;fB7QWLIOZAFaDpAxt5/Frz3fB+TH92/1Kve5uf3O3S6dN2/uYQXJ0rculrhUAmBIGmk+fTF49FP2&#10;Z+Zwd3kHgbLHcTAMowzEALBYdP54guxkgZH49MZv5pXm3/NXYuMsslmw5hXVgQ66PVhquSGMV8cv&#10;tpiMRI+OWLfRl0HZ3T+rIOgL+FVK6lV6NkSTIBPl0GGtFRQ1Akxl5Yeo0NvdFdvdAuMArZeoYYGl&#10;VmCvlNcHp+anhH39MPUR3vA+ifmaGgCEE5wJzjMdME4pmfDrP2DGdvUL210JdcH5DqX0x3KerOzk&#10;yT4Tka4KD4Y2HLt3UQXcMFqQ5YSSZYsRn4U6dMLUUJ+H3YxvLZwIO7ZjoisnoSwoaKZNZEAThDkT&#10;4x/f5eGNi84i1cLM2g6dAOph8hZWU0oDJORIFaThlXzJPnHWJzHliWSzkafe7I3F2qKyuGUWmuFI&#10;DFVj0xdoAYIrMGMsRrt5S2ZMmhrnORGKNvw/t/d/pbjG3ZS76ZuPIVn0hCVZXoWAGZERWPJi/dGn&#10;5gsKc4FBShPlgNN7Y4bc+rZdrAb/AMpEWiuLl9kqGW2TEwCAcvDrjJ7/AHZtpdCGBNBFcs6YNay3&#10;aYfQL6Q+xByO84Tcbu0pvJb03QoXtNV0h2Yw3kDWBApiguXwxtEkHSoIJlgKVAznB6JrJ0erOP8A&#10;bf6GzzeixeXXdNjS4t7V3Y3QTfNxSBIgTpBkUPhjKcjfIXcDVEmKwCTNI8Rjnbdr2t6zmPWn064J&#10;VucBfI9TRZDi5a1gABTbJhqKVMGVEHyE4zi3Dcv7ddRPpqWgDX2tUKfAZx1w2zr3Xpm/4OmMZegb&#10;myXZ8Xye4C2wd/fCm7S1+cYV76iDqZgArQNA864k3tvrtatVSxZix06/Ad3j4RjGu3ZeiSqbi+ZS&#10;3ydy36RKbe0qWxbto4sigchVkauoM0M4hHbkKvf8xq2mBIXVn9gGOn6l+DWZ1aheVtteYm0QbUui&#10;/qDqYteVS8dTUvnQCOuP/9f6CESPjMiAS3j8fLH19+ktRb12ySWRTZMLdFxwioVChUAEoIJDqZyB&#10;w3LGIgVA8CZ/tlgLBFtKCjtcHaxd2fUFKCV1KJIZxVbgimVcNxmCCM6+M+BHX4YC0DJCMIeCBpC6&#10;3X01JmGEHVMwSCKE+OCYzWTUn4VGX8hgF2CdWg20KkqCVuZAkn1ATMAAkmDl4GcN5gEQJ1T/AOlM&#10;1yHhGAmEAOAFZyty2ggtCWyPkANQBQsxkz0AwTSJE0U/KYieseOeAkqAz1DlXCs960I1BmEGRIFV&#10;A0joPuRK1HyxUQJMT1wEoWrva+kXGVtLAuACWordlFInVGREThGoGQafirnPQEnp/aMBNtqSqs1z&#10;XNsJKLqVbJUgsCJAIPdUfLWcEfERIgfAnIAffgJG3kAMFuXF1OZCdwZLcF31TJmCzfdhDHx8oNfg&#10;JwElNIlQUZ0kNbJELFQsEyWmjNlGcjCSKNTIzOrM5k/CuAlAXFZSXRPVhWt9q3XQHTpByBCg0H3j&#10;DbEkkxUQc6SFr/fjht+aqk20AVUF24GOpdIQl/Ra4XT00EGeg1VMwa4SAS0RBGcZmBPbMfCmIqQx&#10;VbDOPUKlVuFbgGm0hYoqlbcVAMsGyzGEkGpoaT4dc/4fxwwiTYKkadDqLbi2QG1MGKyFmvcJBgdB&#10;hJgdBWJjORSDOCpFsB2Rp13LfqabUGQwiRB+ZQIZTORjCSYzIM1EV/scBMQUJRWkaSS4NlGpplBQ&#10;RLAyBMVOBIz+2kVjpgHUjTq0sGF4sLUyHUnSaivbmGbMED4tGRkSAGNFEsSQCBXyrgJ4ZQflQstl&#10;BquR6K6CRJIEUYwsRJOWRwKdpXSdQPdBEjOhOJV16nVX/Uk3beg24tM6toYAjQ1udRihMyCTSYwB&#10;EAjIsFYTMnoK/wA5xG0pyWusCxItW2uK40UCuEJZxTV0Hj1OCipgAyM6knxg/wBI6YBSt2gOWTIl&#10;CNKhivYSkmJJ7Wk5iREwk0M1pURQQoPRqYB4C2B6Z0AswVgyOxBdRBOglqk0YGDUxAjBFWYrAigg&#10;Z55VywC0ZRbdjc1CTqL0VTqGtyhqYimmZABw0aTJiD8wWfxCh+6KYCeoZTrHctfyzc+XsIDoInrM&#10;dJIzjBD/ADUYyRBBmAf8pwDzhCPTYXLaTR0I0pqBAJZOvielJHig1UhYiIEN91Ovw64qYOoUtuBe&#10;Dgl4Ie2O4Awz6iIExUtkK4ShqGqxCn5RGkDwU5GmNdNcX/wremDlwAh1BSz6jKAHuFgxIoNa1eOh&#10;FIwTEBTEk0mEEj4nyNelMa012m2asBQr3FV4VQdYZ3b0ydMkhVzlSAQBAMZRhs6lU/LBBrUhjEH+&#10;UY6yy9FPowYKXF0ZgowUFV1Skx+KpJkYSD0ie5iYEE9kCSfOcUOlJXXLKfTQHuVklnlklSJigE+d&#10;a4RUdsQ00DQ0RQiT5VwDhYGWJUABUcglSSVlGBWhQRFK1AzJwqRJBAIlT8TppJ6xgB6TAIdek+k6&#10;6ZqzO+m4EBEKMjmD1EYbkVBKljOkU018ZiowEhQwNvse2gCo7dwaGaIIFYfIgQT1OEggGAAaSYge&#10;EMYpOAfaXUmT6RYhVdpdXVjrsqG1UEU8JpIwliaUgkmWBBFBEgVz64B+yINwgF0QIptaQt1yRLqW&#10;MLK0CjIZdMIgGY8PGDDEyD91BgH0JYKYJZbpVoHYjIgKhBLGklSQaCfDCGYA1btCgmO4CaCmAmW7&#10;VxkY2l72u9qiBrNtqEt4jyMRMCcNlSyyKzqiZA0gwSSa9a4CUrql2CCotm2zoGBueo6F0VQAAYBz&#10;GQFcJNGA1QAQD2nNu6BOAksutGuG2HVw5MtqJW0NLawYy/CT0wQ8AREGnQnpVopngAQToZwR+ZDM&#10;wjQJ7RpWTqrAIoScCgifEkVHjmPvwD2ksNaGoUI8KWYfMIuAZmmYoOvhhskeEVMhZ6GRPjgH9FWA&#10;JLaLZt62zU9rKCQYiCfEHIYBJNFlYrVZkDoT/I4B0J6Yuhy10xGpW7iRVWBMBqiGXy6HBQM/CIEy&#10;Vk6vjllgFi67lVWgC63MsjMbdvSGAMSZJnyMYQWkHzGURInMfZgH7SQ0mZXS4WrlCBI1aYAVWzj4&#10;eeEETIqw/wC4jJqTAwErW0gRaQFQxayvaxEhiCOhOQzJgZYSeomJaV/FIiW7vLAPAgemWYORb0MY&#10;0AB29NdFsTRoiPLCVE0opEqaysEeIqYOAeZmkHUWXUjDUCGUihYFzFaCnTywZ0idM9pldZklSMo/&#10;jHTAJRblwSwtlXt9/oyoN1WliwBoSSArDOegGGdRNQtJMa+0GTHcenlgJi20+QEyTBNnU123EtKC&#10;DQxWRkT1jBzmzEEsVrUkZisYEx6kkEhbaKYAuELCohIM0JMkRPlPnhEgmp7TFQaGkmSDQHASFD0Y&#10;QtxUhgR3gMTLLIgkDKvwwZj5qiQTFGmRKj7sAlSxA0tbYSiNcZnRkTVD6Ap+JiMxhtiCT8v4dQBE&#10;hgAAGHl/HASkQwqIr6e/QXNzSbIaLjhkHiIKgUrhIPaxqSAPmEEsKEEjKDPwwDjL32wGSruv5VxS&#10;hQ949MESZUaQTE0E4b/zEtqGVBSIiSP4YETAzF7dtENqBJ1lCysKrb1fhY1YwJoBghSJaokzFR1C&#10;yvlSOmJbjqsh8W1BdlVO4wyG4ZJWZ1FgZBMtUyc88ImJGrMqKGelT41BIzxz3ut1asmOUpVLBCtv&#10;UBINVC66KqBz20aDl9sYbLRAjSaAjxBFIE/x6Y5JrNZeKftoulm1eprB0MCJVlceorFABSggVMTT&#10;DcNMwRBms+MGg6E5YraT2lRa1qV1QzApBkalbWYAIAgilPjgiDqUmaaQJmdVSaYB20UW26hUIua2&#10;LdpUW9AFIqZ6SKYGog1BJFKT4UmPtwJc9ACSQoYKHfUZde6O52BMASPlNMhhAIzgQASWMUPULFMz&#10;gHzQjSWDSpCAk9yuVBhzJpFYp8cEYmK6TA0ywmBnGeAWJGm52kjWnqgLcW3rqUuEwCCQQCRGUmuE&#10;RSggZEQfDSBE/bi9tvOBIpLFjNwEsCW6uNYWBJUTRYMisYPUQCYFQYC01UgMQPLHXWY1kQqEOkd4&#10;Ij1C7f6Wolj+YTNCCJBqaZYT4gCukNQCYDRMAZR5zjQdUgsCwCr6jKF1MFkJqZs6fh/CR0iuEzBE&#10;HpqECprEkHz8cA8JIllLsgKMGYQOoVegOmnjhBIoAW+UkTkZPRjlI64B0Kw1sUUEsEItxrkDUpZR&#10;UgeRwhp6QMyBQERQE/D+ApgHliYIJPbMzoIarapnPwkfywXdCgnvYVioJ8/j1IywCu0tcYW1Cg6h&#10;Ru1Q0dTJH3z1zwi2NTLWRJI1SVOmQI8zlJywDl0kakiItz2oJJuaWPqfDPTGEmIJNTKrKqPmjtEn&#10;7qYB0aqAiF9O45YsSCi/PptqamYABz8KDAYDOtGqQJLTlp8qdfLAHaZjprkjUPboA+cXTQmaET5+&#10;OG2oajxioINepPhgH7a6tIBUkKJpkC0adA+YzWD0kjpgswQes+GoGQZY0wDxgG2VBlGLArrBa0FI&#10;NtFzLROYGQJ64NT8TJEkZLPQyfuwCGVZEqikSVtsSGusBVZQEUqDSfsOEmhaCQBQSATOZ1EYCQqh&#10;9MKpkh9ZY+l6QEWzaU+OUEzHTCJImCZPgQqgmgUH+NcA8FAQs9oCpYqy63ZQZLlcsyAuk0n7cEVI&#10;y+WB1mIFY+PQYB5WUaQWUXCxIgQTqquonNlFSfLzwRI8AakARJMdTH8cAcAFoNQEBeUCKc2XT0NY&#10;A8TOE6oDEiGAUnoJmgOcmnTASNB1oNQYBjoJILxpCyAaLUmpEZwMExMiQQ4yVRMluk5QYzwBLbGk&#10;6IZCZJZu1fTNYTMETJ88NTMAsqiSCyzIkZW2GZnr0wD8AKWRHc9lDEUMarok0IkgZNhLH5gpkSFE&#10;UUnNjHxoSeuAftW27S9tg8EnUAzEZBdS9DUrpGVKwcIgammmkANA/wA1Soj75wCrjO1tcySGZALk&#10;gemxCOS4pWKGZE4SQtZBIinaJo0wcsuvngHhqBBqpbuPedKyIlYJInoT0wiIrSKFYMg6j4xWPHAP&#10;VI1SpLA6wq9yKo8siwrBOEEkxMACPCPlqQRHhXzwDoIVCwBJLUYkrUtALkdK0kDzwAKSTmcq0GYp&#10;9uAUArMBWFzftYAqQAVkZEj4YaaQposgVJqKGKnzFMA6pttcWHebhKaASrHWZiDmoiSTScJzMx0D&#10;EKKtMSW8YpgJKqtB3AsRbHcIJgwF19Jma4SxX8NBJpQAlYMCRQgYBdsOauIEDSJZo1EgEkGGEjLz&#10;wUDUoiIAC9RIGrUQaV6/34BQ1fmPrEMSLlsU1AkLoUdCDUA5/DCHAGcE6qwT+JpEAdB1wD6sTENp&#10;UDtZ6iVTS3eaTB7Y6+WG2kTLQTJZiCaZEIaT4YB9ApgrbZlt6NKi4FeSNXc0GNVM/wDDCTUAkSRI&#10;NTpEZlVPSMAsaVYqGIBCED01mcpJA8RTCDGgiQAQCQJhoyUD+eAfALXEKqpfUq2yzAqmodzNWRFd&#10;M/ywVDAECJFe2DnA+GADAhizMFdisTUsP9OpPzyYMT1r0hq5HaSpjpNMjCyPP4YCZZWrBXnQxLAa&#10;h83+oVYdRQGn24bqIZqTJEBDDKASsHpngH2KwbaiNOgS2pQykUcMgilDpHnHXBEzGYGqgAAzEliT&#10;1IrgFBQGYkIWIBLMZJKd1EzoZ+FMNGfHqI6gjpJyrXAPpExE9rDUSAVaIMipgZnCYJA6RJgaSYOQ&#10;rkPLAOFhqKglg2mXlwvaM4EEnIUrXrhJ0yGAnUy5wCREVAyM+GAWpb8y0WCsiMAFDGJOohZpGmhn&#10;rnhIipKmJNCO6SOvlSPswDncwVe1TQyGOkKh6GI1T4YJlqCG1W6CvbkKEx/dgHEeNSkKt0Fm7O+d&#10;dSKmBXL41wnSBIIE6oMsYPbKrIzPlgDVjAYSVVAw0r8oZtLPpqAPEjCQCvgRmInzI7SIxnu1+Icd&#10;lcK3cDARp0yZOhhrB8DmIEHCWAJqfxt5QRSBIzmlMaDguaQF0ywtosTLNqUkM2QKkAGKERhJVpid&#10;RB6w0HyHlMfATgHFuKsGIDAMQpKGIFJqc6gQZOWE9VzpnCk1Jgs09DkR/DAKOldQPbNDqdRpCCQt&#10;sGZMQQxHjXwMgQBArQjKs/gPlgCJOrUT1lZapBhgGANRJqeoFaDBdpkDTQRIEikADR8Zr44BzUU0&#10;sweq1qQ7BiSzk5ZGVHQRTDRDEAgdAaqNJIoSRWNI8cBIULqYMW0FoDA9yEqHVQyROogTAr1pgBCN&#10;NAJyAFCRVZY1zrgAbqVmSZE6zUhqEBAYqBXoMGQQBJGUgmZYxJgUgnrXADWrMVT5vUl0UgKo1Qus&#10;gGQPw+OGmImR8hLNrAYaQaEjxmYpgHlBAUMT6oRVCmHDsg1KrAkgRANTTrnA659L+Mt7vkU9QLRl&#10;RBlBVhUj+Jxm25mGN7265eK/3k+9tz7W+n/Lbram5cNnZ7jcEgamuWzt2LW/UpBP4Scj8Me6eNsL&#10;tdpZsosQgBMCpjMDwxXxluba/D19aPdO596+/vcHOby5c3H6jebm9t7dxroFtEuy1q5QycxpEEkd&#10;RicWgScs6Zx8Dio5za2Y3Fp1QBHZYYvUlgsslpkApWpIAOmJzwoMY1TqEgKQSYnwjAQrvG6LwsBH&#10;F1LL3r4m2G0sNauQ5htQnuA6iMF6k9pk/Z3R1g+OAkDhxZRb+vTBItsNTKcxba6FqtRAP8q4DXBb&#10;nqYoCRNRImOuAcThr3Jqi6LkG9Bui0bgZ7Q/MYlR3LJ0g9YpJAhv9XJKmCK5CpIjIj+OAt//AH35&#10;t7ZN1ZuenfD2SEN4kqLiNAmO24+mQpYwPPCxctN0AOcxM16HAV17hOW2wZvUutZT00tuu4dCjETb&#10;DWxXX29pSgJg54SbVu5UALESQMgD4HAFtOe5TiS2s3rrXben0r9wtN0yqGWoCMsgS3WBhu7t47lq&#10;QCQIzFfmwFvwvvJrj29rujcsW7r2GuMzLKOpqluQdRAhmP2DFO9tleoAjxr8MsB6O47nNhueO1Kt&#10;z81La6bbqTAPpn1KldLsJJkEGKQDhTABZy1SobKRmZH8MBD2G7W9v/SsldW2KX76NpcLuW7bZW8S&#10;NRA7nOVYJBAwzdcC2QACRTLqBFSf44DV8BxV4cpt29Nyl63cvWit5tJseqzdqESIqszIAJBOISdx&#10;IES0zU1rQf2GA6fyXp7O7t7txmUbW3bb0rRtq9k3O5giLAnw1maEgZYfUMusZdugChNV0kGcBk9x&#10;ct7z/b2ZfURbg3r3WbUTcVwbV+w60IJYqZAIzmhBTr0s00EAGDAkiVGAlptDudlYSwrC9vdxda1c&#10;3KBnfRcMQw7VSnaWEnxrhvMKIJmSTAET3VnOPDAWdtxZvXryOjJZe1as27bh0uiRt3lam23TWEgR&#10;UTXCraDSxJAImsACgkwa4BjlORe1f221RIkBfTAe9dRdfa1oMQCHAMMe0moyjBFTKkAtEzQifHPA&#10;Ls7q2Npdd9zaQ3Stm3cgCwiuZW4v/dKjUQAc6CmCWCppMeOU+MnAO7p3Td2PRulUCIaOzu0prIuK&#10;rEK9TDeAykE4VBUEqAsxOYBMRQfdXAIvXTvGtC/ruNbdimq6HC2y4LO9xBJMGe49oGcnDBhu3uU0&#10;EZ1nIg+FcHTxyy916NTt1XZPb3Aax6C2rji4q6XVSi6blu44JQMxENJg5xTEO8ukHuIFYEGBMg06&#10;eGDtNpt0dF4HdXd1uLZuWLdxkv219WxdQXSBpayLUGX0yCNR6GanFaEi2O4CT8oyOYAoM8FdVuby&#10;yOSuIm39ZNuiotwu7XLdvSC24AvEFlglSRTV2gdcHYYg6fKACsajPiPhOAP3BbU27O4tLrr6ly7Z&#10;vEPaV+wKqPJ7pirUgxTAuW7ZAMKrSJlRGoCpmmAj8XyfJW92EBvXduiaUtpeCG3amlq1bBZCADLM&#10;AMj0w3ZuANWKDIZGudMBY87x169ZD29apcuo5DmXVLkG5bBJAagDSwoaA1nDabki+QCsFiARqliT&#10;JMYmYLnkOAsXeAtve298uu1t+pAszbVU0q1xs5eTlTu1VyxeeoWEnL0yIj8QMgx/XFc/09Xnaxwd&#10;ran0kDG6vLF7RN1tRtGRftWri1IEjWBFMqYnWb5GkNSVA+3pQfzwcttbOccOV+6vbe23Vzcbmylu&#10;7as724/q21Km1YeUJZ2nuJNFkkzMwMWVi9WRMMBE5itFHxwZcV9z+3ydtbsabd67Zu3li2beliwD&#10;hhlqIIAZZoBAmIxLcBxqoBSlR/DAc/497mwum0VYsour6ls2mNsLBZkfyBINaDxxHKQGCidRy+Ak&#10;xgNbtuRvXru3uXt0kWkcMy9na11Us3DdYEGhKFpzzyoVu3qyIMAfMCCCamSMA9zPuBdrtkQm4pHq&#10;a3t3UdbluNDIqGOkBo6eBwd62VUlRT8XnXODgGfbXLbfdbj81UVwjsUN86QDNxlS7QAlTTqKxOFW&#10;hpktWAPChM9MBV+4b43K2f01wInqXWW0CyhntH07ihzmoWWbzpixU0ClYMin+OA49uwz7nc32uF7&#10;YtXEunUIAUZIpopQnUSAZNMoxJtGCZ8IFc+g+HhgMRzIVrdhDbdoYu4cEsuo6WW5crqMQxA6GBGL&#10;G03j1geecYzOtHHPc+wuM7empc21coitmHQEMGbtJacpmInri4sMCsDwAH2UxXo8f5Xl73Ts7lq7&#10;boR+azyIWFk/MOkEH7KjFBzSU1eBiskAZUGK4bZm1y9f/th5Swlp9rcLm3dt6OxgpZ/UCr6zkiFj&#10;PIwIpjJuYqBkR550rGWCPodwxa6ui6qhXt3mJDIfSW0guI1ljMypAIBmlBSjN49vywAAJGRg51wG&#10;n9t7cjd3kLlne+H0Akx6gmytDSBSKg1xCY6kMyAFMk1Hl/HAxbxHS+Ot2bPI2hauAXjeVhrtkM+h&#10;SbrIhIAIAOmSSKGmDsQZ1gGO3+GQzrgt1uvFOe6Bff8ARfoma1buMbznUrF2uXQ5uNJUw2VCVJnL&#10;DF6WYBK9xJyB+A+PTB18XStVwBbZ7c3byw421trYN0Pthbkx6jN8oHzEgggdMOqpCAzmDlGqtKj7&#10;Bg5bfmrOb/drc5VlFlmv2xbv3EDP+mcSHH6cHOrSzHovgRhLKM4+UiKQ3gJIwMWdU+3fum4iD1Iv&#10;WHDPauu1lGYarjWdcmgl2E0I7a4UzaFJmKxpNJJNVBHhgSW3hV7Cx+t5W1ZYWLiFVL3YZ1VSQVuo&#10;Ln4GbSNI7usYor7SXYDI/KZNCZyPT44PW9N+3tt6Nnbbe4LcvZUm7b0i4txbRg3NwoKsZkACKUmc&#10;Oq/5bKFB6+B8Q0UwRWb/AGHp763uLl5lLiC7HVYYgm2R6twHMgmtM4rGJW2AUBZBBMA5SZkTOBbJ&#10;zWM94XGa96wt6gto22Yn1PntBNalYBy1HUZpOC3KSrEgSTTtEHqMRJc3jmHvau+9DeWrds+mqWmB&#10;R7rLMUYM9ylQpI1AfbQ4hogXSpIEFcwABSZPj4Yqtrv99d3Z3V63avvqs3J0l7l0vGhbaksdCosn&#10;WRUCBOeF3XklQIWABAHSlCwqMBD43ZabO3a9cZ90TeuuXYeo1u6vbbZUPYR8wiYImROHrri5bQCC&#10;REBhCqMoPQYMyfVVFxWz3PH8lvLt5XSzca/cdtu7F7zaa3EusS7GtPEzAmuIKg62EQTGX/dQT8MG&#10;nRN3cVONsXbblgJY+uNNVAcp3VVmDR1rJGJIDAZBQxjyk+eAyd27trjvbZxcext0uXHQB7mkSddx&#10;TTS3ymZIIpniSI7iRIA7gRBJEHxrgMuEcXbIDaLl0s9jI2rNkqUYOygMijIyDUUGI7hWDeTdBmdU&#10;aD54DS8e95L+20+oUAA7niluzrN+lAFq1IOfXCRJIFBlCt4ExBAywEvc/p12mp1W56jXT6+3L6Ox&#10;Dd0t6h1ajq0rSpg4sLfUtEiY/llgx5LO2z1cv5UpdG3sWmt2kLP6y3HKRrf1PT3F0GA1Dl1IBg0x&#10;LRmaF6kjOpKioPlTB53PeT2NnbvvN0E1IbLXQWYIqXGYs+19OQO2agnKhOWDtmLg1EyK1JFJmJGB&#10;i4yjc2h3HD6Etekt3SSqJqBL211XHtXGoDEmPOPDF1ZvwFrWkqZkTUT9+A8x8/7ZtXWu3V295l9V&#10;lW/aICHTb/LXQZIhQWJY55Ynbe6XIORllIPQznJwHMPdHt9Nptrq3biPpS09p7ei2r2iNLqqNJYy&#10;OvgcWRojZxP8T1HwGA4sHA5Da2hoJKvbFtW1W7aLlLnJjOmWER5jDDfLFDWa+EeGA1G2VLd71GaX&#10;ZLSt6ZJClWLD1T/lJpFOg6YgbiXR1EFiB8Jjx8cB1T2fes8ZyGw3e4Gmw7rcZQSl8DV3rdioBIAU&#10;AzU5g0zVy2ytpdRUUqfHMnBbMYsr23wXMbXe8a+84/ev6tp7RkgW4KKB6EtFTqgkVoTFcVm6thpW&#10;k9sUrIGpa+WD063OsrtvszkXt2tvvWtOVuAqya1exct3mO33WsZgMQ8rFCIFZxkvcvPcR7V4be8/&#10;7g5PZcLw/HWW3W/5Tk7y7fZ7K2s6rly62Z/yKokmAJOM27Z7dZmtazueoPpF7A9w/V/3lx3sn2Tw&#10;/I+6ub32qztOG4a0z7/d7axbtyH9WEs2O9X3F664W2isxbpj4zfua/5Aue5u5vvaH0qtbr2l7UWx&#10;ctXfc9+1p9ye67DKyPuuPtXTG22N0agp/wBRhUkUx6dPD67c1jbeePjXr/h/b5v0m/s9/wCMr2H9&#10;FW2/1C+sT7P6m/Ve/uLfJ7Tj9zZtXvZXsC+t1dxtbHA7F1H6reWNCq++vysgizbUKrt8jfc/ui/z&#10;LXtzaZLIF99x6Be8/wCo3V1B6lu3MsStXicszju8Xk8l3zh9VKzjlu82u/uG2ly3uGvaXuXlS29y&#10;5t7V6Live0kxIAiYjLMnF4eezb1Hg7O3vXNvasrs3EbsXW3bW2LXLxJHoG4BS2ubBhAiAMX0ymLO&#10;oYvNrtb/AOam6UXrBuavTt6Tt71x6W2SDKlc2A8QMTr0ak2nWZgYt7I2NlkF9rqN3G623CPeLsAA&#10;bQc6T/3HrkIxnn1dJJAw+23ez6y2ma8q3FbVaS5uFu6gYu9gMUMKpJgCuChjMb97+2uIjAelu7Vn&#10;eO9u4Lt1tpbu6VsISIV3dSHB/uxrq5XOt4vUMZze7uWFkgMGVrrW0tsihp771y4e7SJAE5zQTjUl&#10;vRjIY03Fm9t7CbjbPe2m42tm5shtLw2243e/291je29z09wphEY96ssldMAgYzZZcV00vGc8hiLu&#10;ed3du8vq7Ww+4W4Ldl122zW8bxXVfvPbsoBqnpAp5Ys1lmcpfJsGKc7kneLfubdlFr1X/UW1t2WF&#10;t1/Ou2nBIVrh7TWAoJzpjc04v+DFubkMS73K3LCAizu74goqW0t3GF7RrWybqtkJEM3QHCeOrdre&#10;vIYjryHIbq24dNjZOpVcbi7tybNr0yzW1vWxRmkKqTEmScZ7Z8V7reJwGI17deve2t25tPSSxtNG&#10;u3f7ES02r01a2wBk5GM5OWHZt8Eu2QxbbHkb7Wbu60JfvLpSylwtZKOrEF3uyQdOYCiuRpjNa1v9&#10;4YuRyy3ECXNQu6FN0hXbv1a/TtXBQfHxziMTC9+ZyGJdhrW6KG36rlo26j1xbhlX8xmuE0kwCSen&#10;nhhqbS3gMSjfbbeldUkswa3ZtLchWdTpa5355HU32eGItzOYGEJvWW4LR24KoreqvcoubgLHp6l+&#10;YPIDFegOKXbHAYX6l67au2rhKjRbt2nsE6ZcjRYVYoI/CREYh8gwoIqi3aXbraOlraMisqkC3X0g&#10;o7QBOkNEmTgoYfT0ba+mLivutAHpKoQlY7bt265oJFAM/IDA9cBhSX0Rdd53YtbCoNuyuS9okwCA&#10;CQSBAJ8YrgZxZaGLy7yXr3ZtbK3tbbbVF3F4WAW9C/twWF59xXVqkhQKDpFcV1zziwMTtnuNpw22&#10;V9zshuuQ3l65e2wu3dO2t7SyhtLuj6NWZnOm2GIEgsQYXBPyTmchhQt/qmF/h7LW7dhre83Wu6O5&#10;rbIqh2Ze7ROi2pPzNM4LJLzAwex5Wd3yRv7W+u4uK62rnqkG3eXc+u9sASq6lBBcGQRnhPgTbO1l&#10;DAusjlt0m6SztN/eF9haRLl/a32uabtmXEsbhJIIBgRApgt+MoYh3t7asbrZJcsXre3vBbzbW9Zu&#10;MxtBDaubho+apAMgCY1YJdsbSBhxuRt7rcbq0161yKWknbXyVtesLELbNtR2qwBhitCtDJAwTult&#10;16hijtCzuL1mzbe6fV9R7jrIYJam5cCKxjSdJEscT5sS525DE7Y2NteLhrVuzxu2s3txuLVG9Qlg&#10;PTfVMl2oKQPIYrUxbnpIGJnr7nkdztbW32q3Lj3T6O2tLbtIbTwlvb2w9FjIyMGpe7E1+P8AgGNz&#10;7g43jOBu7DhFubH12Nvecs66lPrmwDas358AGWZ7fhGGfi6bzXTbtlDEBttb3abm+13d2tLWTpsX&#10;oFzQALVnSTpKwQJAqSTngnpkMW/C+y13K3+du7XcJx+21XN1fJCW7N4do2tgqQxuXmorjIajg3p4&#10;+76qKQCBNTJA8QM8R1srcvtutxYs29IuCyELswuP8pFsiAggSJkmmDPbcdw8ZfdcMzXnu+qRur1w&#10;q9qyW3NhD6gg2rF4akNe4C5APyzlg53TWhhXuDibHG8ftrCFTvuV22tlvotu8m2tubRsKrmFW6V9&#10;WSajScGvJr26zPW+gY5hes3uKubaxx7bixdQ+pasWHvLda6/yj9SDXVFADAHXFlz1eWy6zGtufgG&#10;Okf+/O948O77Abzjvce0s2djsTtOd2NremxeUA3LY3lsJeSpKtc1PMRHXDGevDv/AMx5J9OZtiSc&#10;z/WSVE0LDM0Jz+GWNZxnvj6e8wl3ac5w++9rX9xun2t5tsf934W8bqE3r12gu27eo5FTAjwxmS/F&#10;0nl8W3Hknbfl0EdQk0b/AOBMeE40HAcBwnP3d/f9v85xHObbihttrtWG9TZXmuDbsEa6nIencPrM&#10;I0AHSBGLeOK3pr4989m0sDWBp1AqW6QSAfAkUxX8h7N53i7bbrlLd4nc2be5u2xt3FraJtnZNyqX&#10;FnW1yQlsLWT54ZmUum0maUGUyAQSMwDUfEYz1r2fvtolvfcirWbhZ9zt7T5N+pYtb4xLYqSg7YUg&#10;AgnocThjss5o8Qt5x197y3msv6On8u3ZlibhHp/plZpIrEvGXnGKXW9QxX7Pir+3Nu3dS3uCLVy6&#10;9q4C1pWF0CXMAkLQAdYODOuuOoYsjxrs24uWmV7tzvsNdqxZxoV2BHyAnTHQ0GDXAYijiLjWztFZ&#10;xeuXLZvEISbjKAxtl+qkzOX3TgmIGGb+3Ordbj0iyWW236ZF0tPoH0wlJEuxag8cCyXqGIF0tYuX&#10;rjNau3RtXFu0r9pubr8hbVtWGoaZkDygADA2zYGEW9nct2jdXt9XbqB3IFsXbCDb32KtJP4R4Cpj&#10;D0Zmtx/D/QGIm52Nyx6u1tDUtu4t1ZZ3kXj617aoxgAKerZg54YZss49Axc7/ijvjxPK2nAuqLKt&#10;cDB9zbv7LcJtb4N0Zi8GSucA+Bwa21/zz5f2/iGKvcbW3ruhWJJu70hwYYg3GZ3hvxTMR0FMC6zN&#10;oYx6r/5O6iz6d6+LJs6nGn0SxZLoJAI9QyrROk4Try42QMaC6r7dNmhtXEa3oubhbTot1SZueiry&#10;QQsw0nLCTLd46QMdM4Hk+MvbO8nKXtxs79qy77B9kG9Gy27Q2GuuLjEsqDtJ/ExkCAMV31uvb9XX&#10;0DFdtdns7e49PdXru+24dLwIf1txZtudVm8bR0q9toi5GQ6YiayS4oYc5LiNzb5Ft5a3Ntttuz+p&#10;s3VRhaNgHTceDDTSgGRgYLdcXPWegYo+U29y7re5trt0q6bey1uWd1tHUiW0FUBA1MTTqaDCsbzM&#10;4DGM4y0PbFzd724jXH3d4rf1eruV9XdOV2uy24y9MOQNIUTJYnPF5v8ABxkvjvd6Bjf8Cu9Fy/YS&#10;9cubfa7lNzzHJ7i+533L8xetrq4vikMW7Wy2wOloAgAIoJJbE9HfS2fh6/O/D8IGOh70Rt2UO72U&#10;WNWk2nS6FGq22kk0mi5HOuDe22ZidAxR7rmtza2lzRfZHsWUW1auhrWr8trZti2ohpyOB3bYx8Ax&#10;D4n3Xvt4N/bKbf8ARa0G4ZWbVd3Kqr2bFsNJBtwNVfIzXBNfJbbQxbH3Zu7W5tbq/sdjvL1i7u71&#10;kugS2Lu+sHa7oHSRAZJ6UNR1wa/U2l59Mij+n8DOHb3uWzyO0vbS1bG1vNqZHYm+tt7lo2h6YoZB&#10;OpQTFK4NXyWzGOo8YPbe1tvcvB7r2PQ2IU7PbXrnq3b99xN/d3my1Ce2a1msYPPPHr1vp/b/AMAY&#10;Xc4L53b02WukAg5wupJNAfh/HBrtlDFRf4JrhPp2gWGsEr8oIPyg9MMM3x56XAjQf4T/AAwnaXOc&#10;9v7jb8lxm633G8hs2D7fkNhfv7DeWfTrNndbRkcRSSCMMccpJvrzDd6za3Fq5Yv2rd+xeRrV6zeR&#10;Llq7bcQ6XLbghlIoQaHHr36X/wDIp+5D6YjZ7Xf+4dt9R/b23Kf+8b31YO63a2gYNvbc9tQu5HWP&#10;U9Tzxjbw+O8xZ7nbW521l/0/3z/XMvEH1j/46P2m/WduS5DlPplsPZfujk7TWr3u76bsvs7mJe16&#10;frX9psFPH32yLNuNk7GPmqcfU76Cf8m/0H+qu+2ntz3ym4+j/u7fPbsbZfcO5t7v2hyO4eFW3tPc&#10;doBbLOxIVd0q+bVxw28W2vPWPRr5vF5Py3F+F/th8Uf3Qf8ADd9bfYXG3PcP0K56x9Z/b/E27u4u&#10;e2rm1se3vqOtsP6jfpdqHOx5MoAPy7Ny1eukQloTpx9M1NsW7WlrbpeFu5bu2nW7bvWrg9Szds3U&#10;JVlZSGVlJBBoTjm54tzb1no+CW92XLNynOXN9seQ2e/4i/u+K5DjeSsXuP5Did7s19DkON5PYbxU&#10;uWbyP2sl0K6sCSMsMbtzcgAgBJqaghTkKYO3jkmvDSeyOOtcVtr24vg3bm/uW2FqNL2bd236dwaG&#10;IJgwRBy6jEcaktamaNZkQIIpJIAwba7cNtuQ5a1tLG2tP+htsGd9cOVYQGus1ZCmRNFHnhNpwxVZ&#10;Kgaic8hnKnPAO8ntbtnbbreGyty+wSxZBNt7NwmVW0t21JASJAgk1xYggAlRkKZCsRT/AKYOd527&#10;N+no5dvBeuG1t91uR33vWui4brIBr7UczJmukzCiJGGmclAgYHW2kZ11GdNax8cGdZ2bZvEW+x2d&#10;peTu8hcs3QuwteuVi2psJt7RCF2LNUisL5Ca4Vas/mVyApOQJrngvksuuZ8UDnOZS/wwa2iu1+7J&#10;doOu1IZrLR3MxbTpoMozBOGrrAMx1ACY82I61wXxS9q84Ow93a7TbnaXP1UJf3C3FK2U9QCQhEgh&#10;gJYiRIg4S6zbt26FtQLAiSPEMo88RqTG1vxwl8bu0TkuX5E3HG1TbXLW3uSbXqsgGm5YuPrOlQQY&#10;zrTEq0IPUACBmADExA+7Fcd9ds3bHDDc9uBe2AD/AOvuHUk2Ra1+mbmj1r1zSWJB7jUjqQMSNE6m&#10;GmZFBnBHbnn1GDDJXeQsba3a497G4FiwvqlrhUS2sG+zeiehOoxETM+DF5WGlaZzBOYBA6eODWlx&#10;m/JqPb2/2zbXkeQKXXZ0NsNtlm4JRm0xcIJCAiTUmoFRiu5HcBEZTCqB8YAEiV/liXjl18WuJn4u&#10;rfS/2zd3V7bbwC4166TduXGZkF+5uLgULbuvMQkiIBMTWuIft7btuN4r6dRuXBDREgHKnTGdOc2+&#10;q+W40av90nurb+0fp3ytkbmzZXjOMvM9lHGpXNnWCgc6SxY1IXKSPPsjQliAKJApmYpTGucvO/Op&#10;tL9/lvdL7i6+r/dL127rdpUncOWBRniWqYkz0xTbi7+YpyVoUEGgnxB6Yo9Pez+Au2uE3i3O5tpc&#10;O6O1m365tWVFEKhdRboCf5nFaUKm4pIauUEjKZ1HAdo2O/t7u1w259K7bAt3LR3AbSbgtQmhbYrQ&#10;6AWNB8cGpYKrZAETIz7qgfZgEb3b7b9XvrGi/q3Ni/6M3QwU3EItuyqIJ1UcZLU5DEp3AAnNgY7i&#10;J6R92A57xvF7ncX2X1bZSzf1hBtUYKqOe5yI7VIPeBJOKi5WQMlJiAMj/acB6S4VRbbY3ip03rFt&#10;LgLamIWLYW6jGak9TqjynEMtDIYBqPHLy+3LBZJetw3+02lu/s+T2fq3Zezce2AyM/rWgCUYmIFs&#10;GGbp0kmMT7DRKxRokmIkjp1zwRyX3HtLu4Ox3Gsh7N427QRX1+lajsv0CjUMjFPuxVbi80PAMByA&#10;T2inWBng7aaS65vq797T4GzafZ3FuJev3+OR7lpbAvFmeS99UIEOIggmtZIpiKVY3rb6dOoQcqUy&#10;BPU4Okxjj0bmzurFrhuS2a3TcGxuG5ZAZm/MNwG4zrpFIEKucDKk4r94gFpwXk2n1QQaAGnb1xna&#10;XtxFll5jo/svdvc5fib9rbME5LZnZuLLQt2/6eoaie4CK9zdROYwwLuk2HMMrW4r2kdshljxw4tl&#10;VpG4u7esc7sgLlu/seQu7hbSKLysrt+ZZhhAIH4D81IicRLl0fpdwksWW4YgUhjqnT5RiW8UbHj+&#10;Oex7r9ub82kWzuuPt+pba2BeHpwmhr1JZww7YkdMjjKXrzNuvTDBQbbEie0sFoCB54xO3ttrpJMc&#10;vVPF8XZs8Cm4SwbrbfcqocqWuIl28JIuuIJAMzApANcZrkLDslphUq5LQKquUycdbzpxPRvq7d7P&#10;5LbJut9Y1EC5YUKbg0jcXoBWyLYiO4mSelB0xR27mgFCSO9mGkZFjUgTjOm2s1xatnwdP3ezu7h1&#10;3CIGZ7O3V9dyPUCCoZmBDAySTSKDpiK9s3CSQCDqCkmdNQCRJ8Mc9rLtcNSyTFX+3vrZW2tpzrtm&#10;27KhOu8DbYAuIAo0Z4eVFa6xBhVWAdNCTQAnOMa8fXJ3RXPfu2tjbS6EW/ePqXVNyTptEv6ml6Tp&#10;61JI6jFnt0X1UtlVBCgmRqHgqjyBr5Y6aSyc/GubF8tunba3tx+ouBHY2bRkrc1aQ15rqCJLAkDo&#10;RXpi22tpLm4RYUEGTmVgUpPn54bXt1yXiOfc9v7+24ncX4vNbNtrlmoF1GBLoSy0E9e3+kdx9obD&#10;WbLBB2gZqJI61FMTWY1ePy3/ACvg7+/r6oLwnD8vtDu/0+5373O23dNtbChDK90tMiKxnOWO0WLY&#10;tWlURlNP6403pMax+Yn3vzt33D7g3m9e41xFuvbRnYnUoajFh4xWmFXDA6R1JxGiuCskXNUDSUkV&#10;klyNQRc6nKuIbglpgUnyyFAD44m3M/i8235rl1HYrafZW1LO4d1YkOsofxltJqMq9MMRQ5zPhI+/&#10;GmWlS4U3FvS2kJYJlWOpWC6dTF8jQVp44IgjPAWWz3Qe3cV7hLCbgIYXT3SO4LTTI6eOCwDrblvT&#10;UW+5ySVLLpSBLRWpIrABwRANDjP+b+AVx25LEhVuByWJ9Vu2RAB8R4RhKgeMmh6/ZjQtbjuYBoMy&#10;v4CZ0ln/AO4GdIwmSomRHhmR4mmAl7azb3d5bZMEwdRCxpVdRCKYkjKMRGud+VII+3qR5YDouy4p&#10;P9vOnVqdipdndZrCl1zlf+3KmWIzXgAwkAgGpz+/EG52HAtuLuwutbZ7Nwgpqhx2iF02oILGpJJB&#10;ECMVrXpYRFTkKzWIp44o7ZsPbarsLim3cV7NnTfa6CHQadaOCKMq9GBAGRxG3N8wYJEjwqKTEYDb&#10;+zPbNhLNu49lLiG9aXTaZouE3CLe41gCAJlliJqDOMjydwtauknNhMjpkRHnlTEvR6PHr2zl7++k&#10;vGWbG+4q2u1VLe2sFT3Kul7aG4HVGBeEOkkOYnKKYobl0qyQ3yJ/T5QPtzxNriOj0fxvHWt1s9yW&#10;s27i7neooFR2h5W7crIhgB29fmnPGQ39xnRiIOq7ApqGmZqf78Y0535b1w9Zeztlt9qNujIim3x6&#10;tcFlgdV8qyoyoPmBkfLmcxAxF2km/dZWEqUtkwYPXUPsxryWduK3Wi5xEOw4+zcRyj+vuhbRxqUm&#10;jBo6TURl9gOLPcXFolRpUnV5Zg6s56Rjli4y5zOfxYXhtkytf3Saf/L3NbLOQRbBKuptkMCoPRfx&#10;TIJrhMTbJKjUFoJBJJFYGQ88F9e0tjeXeWrK3Q1q7uGNyLR9JFWdNplJmCRAApHxx//Q+gZoT4GO&#10;uRAnUOuPr79Ja8K1wKTIdLbhjpi06OSqr3CAVPzAzBrOcpoRWag9ZmTmcBI1kuDaNuQtqQRpVbig&#10;jSxJrUAAgRScsNsMyAYA+WseJkD44CZZMvbDMe64FN0kKLjaToEdG7TprBp8MNt0oYNaClPGcBY7&#10;ZyW0l1i22kamA0guSVCwBE06jMHBUkZxNQZivif6YCQXcLIVZKkypRXBJkFMixFO8R4EnCTEyAJB&#10;moM1pgJFv1bY9NrrMAqtq1hVZAe5gD8sEEzH+CTnlQZimZpT4YCXbZrtsKWuF2IVNRIUKoIVyxzo&#10;YMkTERXDbCRFDIJgwa+eAmWrhFx3U3bei76WUoQoqEkE6CJkVmYGeEmh6SIJIitOsYCcja4DF4LM&#10;ER2ZS5Q00lqUKiCINKzgo8YpIqSMq0wAYw3YGDn8zXp7vzxprpyEAkqpnBGIiDH4jNQDkQf6YB+z&#10;DMhhAxtg2gw7daMRocdJjMH74GGoMmMpAmhPQSNMiK5Y4bfmqp40IqO/qo2pkYlSpYPOgP6lWYVE&#10;g5DPDbT82ZkmniTBmnSBiKm2LaajZtqqoy27byUKM0FrcEmuuTRSYNYnCWgNGdcySYPWD0wDqepC&#10;sGe2+aJbhfVtXPlLqIMRQlYyr44T4zPwof4DATV7LloWo9QQLt1FCyjTDrcML2RUio6YH8PDy8MA&#10;poIIIBlCRrJY3UKkyFmCCSax4HocF4wR1rSAZ64CQgbLQAbgtM3e1wuVWXAKUMECSZgDDXbIqSxN&#10;M4mZkV6ZZ4CxU3DbZiqJaCEOZBuEtVQA4NTQ+MkdJwJgiQJJ8wJmD1xFnBy2uvUFZmVbasWBV7rE&#10;jXbgkaj1AIJMnLCSJOQWJaCoowmCInLpiNZylC5AX1CzlglsFCVlLhAZHEChEAjwFc8LAUCT0WQT&#10;mpJ+UfHrgpJNx3RVEfmt6mkE220IdN1iIkSQEiI+yqCOhAIk6QKD4wRkMA8tx1KsjM10quq44VyG&#10;msuhiTQLSmdMIIntWQBnBABHSBEGnj44JlJt3O5blwC48dso5aSItsxUyIPUZiZNKojOCRImnjMM&#10;ZwVMVqKXCsyXFGo6qBhqA1TUzNSCCPOMIIiaEKATImfAxgHxdDKikJ6rOEKFohgo0swNaitaeNcC&#10;BINIMViDQzEGOmAUuvSbY1m4pJKk0LMkAkrIbqY6UpGEMQRUt20ZiKx0B/njcllxxcnQ5bBCqRat&#10;hnjQkymtgSXgkzHjPUR44aPacqSJJmjA51jpUY73op/SGCsQZCsSBoMoRJBAmJIJY9KHAuAHUVHc&#10;JYgFQczqMqeueOfj+nXn1IO0znQ34P8ATW7cDNpHpwqKpWkVAHhhuukxWNRgmCZXOcoGUg46Wydf&#10;VUkpru6ikMxtIXt/5g/cBI1MxJ6qdIjzJL+MgmVNIWnTrig5bVAoVJCq4HqFbhkQRAI61A/gISR1&#10;inynukiPlJPxwDqvEDWpKHXbcWge5yGYqjRMVM+PlgnFPgJMCAD4Dz6YBVghXIaU9QlRNxWJtmay&#10;SDBgH5pzrhLVBikf+3ECK6j4dMA/bUKyC4bZbtop7LOrtn0lqZGkk9AB8MJYmZoJINe3pSogTHTA&#10;SrYBYUJC27qDtW4oXTVihNB4N1rPkgiYB0inXoRSoOAlo7KSU9R0FuwGRRQKwoRGQGcAU+BwhwKu&#10;FBkKKmIEQvlU5UwD22LqptFgPTZy7gVd1fU2pWkggaSYJrGUxhLKQvmO3MR81AAPjOAft3FvXWMS&#10;BDgEH1U7JmvlQVIA8cNkdJJ0kTQKQRnT+ueAmWZNsXdKotzWbSAsygVIVCvX/tyGCYClAAZJMSSP&#10;HAKtM5Dq7NcZWCDTCAuVllTxNIMmhOeeE0k0WaiYHmAAI888A5paFcm6EIVwNZ/CQzksvh5+fxwM&#10;gSy9Z6ZGhj4RgHhcV3QW37yGt/iBU6aN3UnpAicIJqIzjPpAUYB303YXHMrpbSNLNqQu5VnV1GWk&#10;VJHTAiCs1qZ09CK5dMAu23qLcMAEKqJ6muG9bt7iCRPkfKuGoGRB1FtQmaHoROJmZwLEFiDoZWt2&#10;0CPpC6rpJ1aboWszORz+3BGWHcIFIOZmMyOmKFqoTV6YhgxD0a0cxrCZzXwgCJwkiAYMRFAQFhhJ&#10;UeH24B1CC0aDpLySFJLOlNbE0oaSKec4KJrMCogwzAAGAAIEAjLAONcCi2rVKuGBQFVBY6SzFjMl&#10;M5EwYrhJU0METqHcTJrPdMjAO27q/mIrBmUCAo7FlSW0MmQisTnWMNGSdJkBjJBpGg/bP8MBKt6Q&#10;urtPpnQpWQ7F11OQKEHITJocsAd0NmAMz1pBp5eWAOQoKaiDqKwhDQoMoqmeng0E/HImWBkZAnVI&#10;IEnKRn4CmAVbKMYACsXXSLcI0KIBQNOkg/h6zXBT3TMwoETC5dsLl5VwCwG9Jbfys10uLig6x1Zv&#10;UHcZmkUJnoMIYCpBie4iAagUqB/P7sBJ2+qisS6jTaVw5Uw7ZhXIPidQMk9emC+VZEy3bmoUgjr/&#10;AB+zALJR30tpHpM1WQtcLUUKAIqoE6vGThtpGZJM5T8xHzApn/amAmKtswiWwNI/1YBdEAi24u5G&#10;s9wNDQ0w26wPmGmAtST0k16AYzt+Wk68pG3edCm06swd6KqqxU+nBVaGR0Br5A4TnJ0wSCSwPWCf&#10;A5dMedrbaWYh8dpQKxCh49NlMqpgBgZXOlMqYQ4aCAQZ8sxWQcIzp+ZJtsoZTp0or6gZGlWAVR2g&#10;RJGcgRnOEkZAkEdSD9sAZxiup0lipKo66zIDhY0tncbQNLMcjOE11LJyliABGcwZxE2mZiHQ4h9N&#10;FcppLnuaV0zpWIrJIPhgMepGQ7TlUfKWyp8PuwNZiYo7TwBpYnubWrAONBINwKCakCqk5YbjpI6k&#10;jozeSnyxVPhgoUgFwVi3cIAuLbJOqbnhUkKAYAwkl5PjqBzIPn8PAYs1t5gkILQFvtKrpZQYDKEP&#10;aJmNQ6ssVzjrgj80UEzSlJrFfDLHSWazFQtdWhaaoI70DQ34QRAnumQPuOAYz8ZyAMeVK/aPuxqX&#10;PMC01mREOCkT2q75r8sGRNARTrGEkxBFZgEUqQO0if7oxQ8qHUSUAKa9M6mAAqVIA69TM064T2nN&#10;STAFQS0kRIIjr/hgHwHCLoYKGaQVKhYLEsCGmQRBkj7jBwRIoREULA9uqBSfOnWcA6isgKEMWQlV&#10;uSGKlqECI7egAjxrOGzpNCZJGk/hLA9xFa55gdcAtNcsQJFfmhlR2haKAOlATl92ExSFoAFE9mck&#10;iuU9TXAOagD3SWJcsE1DIaWz/wAvQgRTAIqZJOZc5AyCMs6eGAWGyYKpqCgLGkMGknIz0nphFSpo&#10;B+L5q6onIHr0wDgAVwQzMZZQrWgAVUlpQmgaa+VOmCGciDA1TGkKxoQAfsOAJcnVmKa+0wx/MRTO&#10;sspJ6R1GEMaGO1RLVMzkR/GuAk2VqVAJuOwU+l2iuqT/ANxAMdIGEGIkiQWp0HiJBzgyc8A8mp2G&#10;h1UaKkDW0v8AltBWQGiFIPTrg5kCSAcoiPOBOX2DPAGFeWhXdRWdUmIiCII/DpIzpTCSIMxOrKMp&#10;FDUZ4BxHclrUhRbjvdKrrEwEb5RFPLLrgiKiDHWoNG1AGSI8MA8GBGpw02w0OGqVAIJAqQZbKetK&#10;YR+IiAP+6DFD4/GfvwCwqgA5hGLm3qQtqgFSkxAj/umcCozIAjqRWs1Bj+UfE0wCwEIGmasF0LmB&#10;AI1MCZjIdfKMIOciRWKmKEVgU8vPLAPqAQZ9NiPnUaiJDED1JyBz8M8IIkBZGmQSAIIEwQAIBjAP&#10;K86rmhtUEJBJWY1IzsZ8anzGGmUmB2gaaTHbQiBWhiDX+OeAkKwSTBIkVAJLEGZM9BWg8z1wVFIF&#10;ACoXMHKhJBpWlR1wDjLqDF1LOH1ICLggN8sFSIAMwIBH8cIYSFAJhsgxAJU0gznGAcRgpOr05QAs&#10;y90OKkADIxMnwyrTAz1SxJAiZlZ/ExHnWZ/hOAMRC9q6CxduyomqxnMdKV6iRhotMlSSIDCfmII7&#10;oApHlgJNsQF1qVlrisNELKiEJ6lgOoywVPxBRE5fKQaEQP4AYBYUljoYdw0yQDpK9XYCqsMyYma4&#10;ICsGBLVzzmc2/ngFNcMEq4OnVAAAlSAICycvCZmowkwBWYDFm+URApHWfHAPWixJCgg3EFpGJLMy&#10;kVU1oOoE1w10LR9stBBPbJEeBMnAPwKKoDAiAIDBdKnVAEk9ACM8JOWkZSQDBBFKyx6+BnAOAtrB&#10;MyFkpKt6grDKBFBFYrhFMx4/9pNchMfwwD5117ADpDFhrMgSpeDGc9B9uE9SGJYkEAEgTSIMeeAc&#10;7yhaNIGl20gyCzZw3lHTAbT2qagS06ST80QCMq9P64AwXJLr26yVA1doJEB2WRMxJM0NMIM1BAME&#10;yPEzQTiB2hFGYdoJaRIhSwgEE9e2n2zhBrq0hm6UA0GvcJnzwDyQNOs6SVGlTIdZUhG7KECpIrn4&#10;YbYtWIIhmYQYIFQfHxrih1AgoxJPYoYEUmmk6qZwD5dBlhn5qiWrHzCv+UgRnFDgJyj0yKokjUwA&#10;EKwMXFYg/L1ECmEwKgqIUgQRMScguedZwBzVNLmWJJIy7f8A1jRSgoMFAioYxEgtmCaHSPDIDPxw&#10;C9TEs4cBWJB0IKFVi4dVKtmTl4YS1aVYAg6ZUBQTksCfs6YBayBmEJBEgOxdoiWJNaZz16YbKlGj&#10;SNMgFhlqzaf8MBIFxWthtZDQYtumS/KoSKAg9enUYICO4ae6ahYIU0FZk/bgDJYdp1gLGoa1/wBT&#10;5j5Vz/phIXIyukEyZnSQINPhl1wDoYjWCHDFV0Ie1WBOoBtNDB6/DAMMBpFMmaTXTSo/rIwCl1Kz&#10;eo5kyVtwARSTHkDkI86Z4azYggEmSICgiDAOZwEimhWWQqTMXDBMSFLKBAGcZkVJzwCCoBFJmpEA&#10;QMp8lyxAE0OxUwydhiGZiJ7iVaJBbNR0+7CQFYsKATmfxBhUDp/HFCyLkBm1sxCjQMwUMyWavTIT&#10;SlcG1ZGkQzCRSgFQG/rT7MAlaQWdl0KVAOpamoW2P4VOENKmKkMTQChK0z/rgHECMDI9JgAZZ40h&#10;/wDLPXwj+WEMQAD3dJXq05AZU8p+3AOW1l4OlSB2uYESJYuWkTBHd/LBsYJAMSBSAGE5atXwOAXb&#10;GtZuVKFiWJ1ISK9ioM8iawR4YZ6MTAiA2RmBU+GeAk/MywGaK2yAwIrkNUZ5CaDKcOFSQQBQyWYu&#10;CSBAAUdADWRgGUvaGViQ0EottLZgRJYuxNaRAIjCaivbJqRXIGSRJplWKRgHBDsFHqOopMqACxGl&#10;SBE5mCa5fHCCBSnUEkUGvVmwMmPDzywC4uwQSGOoxMyUZNdKxPmaAdMdh+lm7WxvlUkLovDygs2Q&#10;nqc61xLZOrHk/K8O/vS9v3eb9g8lat22ufqeMuqEtkhQRtyAWYVo3QeeWWPcWxvC7trDqdQZFgmh&#10;+WMV8XeLh+JX6n+173t/3vz/ABt+2yGxyfIrcFtvUAD39RVpNSK6dNRQeOHWYFvIaYiIlRBrgM5s&#10;thdt7bUmkXNwXLXLpkqLlzTbD2YIGcHuoc+uE3LxCgKamppUeFFpP2YCw4324m83b3twuu2NK2re&#10;qgLfPatX7lSKSVNQMssMW70sZLVaaZCsRGA03Le3F2+ztoptrctbWO4TdKgBkQhSVYAsTpikTM0w&#10;xfuy5APUxT7ADgNH7V9vMeMsXrq6VCqQDcEC2h1sySAG0mAYFJoT1JXAivgfw/L1gnp0wEze8fd3&#10;PqCzYYwzgqC6WRdL/lvda2ASVP8ApwtTngww1UbMnocpoQT4YCDuOOC7VjdsWbPo27TOLja9LupD&#10;JcQAuQxAYEMYmZphf6l0NJzAEAAkZSP4YCDZ9nbLe7Z3v2V0NbN+7qPqBb+j1Rt3cKGYaASFBMEx&#10;h4bwqO6tQvm3iG6n7MBntx9Nk5DcH9Iyl1X9TCNS0iCUW01B8sCWrGmk4Nb1u41ACR1p29SK4Bvc&#10;e3eV4Tjy1x9xZsXQ5tBw+rdkSiOtu1pk9NFT1+KtzYBtllhsqAVkUmfDARvZ3u59vytqzyNt9uXX&#10;9Mz3Lge240ayoWJB1QIIqcyDiguBgrBhEV8CPHP+/AetuC3Wy3u52hsX7V68bZDuWQLcGmAEdArK&#10;Spgqa+EnMttpDEma93x8/PASPfD37m0/T7ZrSW9BsOoWUteqC14a0UHOdDNALUw62RIEsXrEnrMx&#10;92Ao+NtslyyrXFW3Z2PopaZbfedOgC7MH5pIp4jES4SS2mYJmsGK4NSa45v+DoXH2dvaTbLulRbq&#10;2br6kIVLoZBHqsZggzoIFKQTEYN2YKBmKQJpEZkCfsjBkxxm3svdubqlpVuMbrG2BpuatLy4Kghh&#10;AeYk1jph/bgm3UgxNQCJpUwfOmC2WcVk/eVywvKgWhdTUF23px2gAfl27bKRqgSw86STmWoqxmI8&#10;v4T5jywQ8djuNxs9qbDurKLlxAAhZlWNbQohjpppc5YNiNIyJiJoemWCyW3EMbTa3X3CvctsLdu+&#10;NSqrWgAbnzhiNXcaCYEAyPGNcYlaExVeuUfdgsx3fU23GcfY22/9K/6Zus3qMLoAtrdS4FhADLoC&#10;QdRkT+EyBhCBhJn7x0PliL39Z6ei25B9vcv29Km01u05Q2W7n3CCmkwA4FZBAB+zDG6kKwBNQT1P&#10;WlemeK14vVofYy2mu7e8WLLNty4uFSWcamIRI1KYgUImdPUYggRaK/hJBqQCCV6fH44O2ecOkXr1&#10;m9zVrcJahl210M1tnNpkG7i5eKmtWgjIGcoGGrSkE6TIkQDSvjgLvmNwL9tF3aNZum3dW5dW5Jup&#10;rAS2dOkMEpMfL064Y3BKkSTE1qJjMyIxLcc0XftyzZuibVpLdz0mXUgJV1Yqq6CrAKMmJiDNYGIg&#10;aGJUrVZAGok9TWkeeE65G2v7b1dnaW/trgCXO64fTRFDnR8isSYPUEz1C4jI8XlCk6tRlqjpPl/P&#10;GLM7fhVaTfbZP9ovtuLAtodsStpYg6gbQJcDMfiFYnpjSWzAB1Z25msmsmSwx0R5c36eqb1pU9JE&#10;37Em3bRVBUNbshbqGYCxVW/vxJR6oJBEkAsS1Yoa+AwZ351rJ8hxqjb8lcCXEuG2rtbt6EhUY6/R&#10;ddZAcwtZIjFhZunUtepBoYIHWcj9vwweayzq5Rz/AAovWN41q21tBYS6lkIDdRhRmKMCQQCQxAJA&#10;gz0xeWJdenUzmRPjX4YDyb7quWeLvBfSZijqzoBAdrdNVtYoJP3AAYcNgmCOlcuoqTGc/HAVW292&#10;Wp3lq7eOp7KpEAqyXtNtdbCEAgQSVMAwKkw7ZtgAk17qwO7KBgKT3D7iZ9xptTbBsojEqfSYuwLl&#10;XyqKaiRAMR1wxdUloJYgA5TnmpOA0fA7pRs7l9LdpLhkAXbir2gMt1bSEqJWQB4jwpg1SSIBBJHW&#10;CV6gj+/AOb3kRbtbj9SRdsbfbHWwtKF2u5gHUloxKgZgV1Hr1llajrFY1TQYDnbX0fakiLXqBlUe&#10;mZJZ4tzbU5GCWny8MPqYCrIrBGXxwGT3gubi9fvAMEHays7Q1wDR2oxP2qD5jE2z0NKkZZeOJfkO&#10;Z+5iDa3CqQ9wWdM3gquRS2gXx+w/GMW23NB46vvBwdfFee15p96bZxcc6CQtjSxk1dRACGaETJFY&#10;6nriLyqzaY9YJBiYgdME8s5y3f7eOTFrm9tZMXLTX0sHbq4QXC1wFnuM2YAyBxjLp+bp1EZED4Ti&#10;ub6jcDKKmgPc9MspDN8k9o0WnKqGWBJ0xE0GIN4SsCtD5muZHU/dgOl+3d06bi6xYWVLK1oW21A2&#10;hLtqQtQqZJOogVIxEZdKmVMT2kwZINZjBdbjaWukcbvbW45O0bN5Gu6ba3UYuyojW4trbvSFLH8T&#10;MOgpGG0B7iaEVlSBmMF3su2YuuWZSNvtrZIFwEPavaTda0DBL3jBgnoBU9YyaJBuKATNCIgk9CPh&#10;g66SzW5Xu3tXLHE7y5etAWwlxLltoRbfpoCWX1BOppC6tUkfeZ2jsDUHUUOWVYj+WDjMZ5crblie&#10;YvWC10dwcgXPy5VBcVFBY0YFlkuG6TTEO72qQD0OZkjoT8cGtJ3XF9HSOJdtzftXSgUabauEtIUo&#10;JSldNsEmegNKgHDFxzoIFRmIBJ69aZ0wdpprrcxqeI47ajkFukIr63BRrigQzK35apMqpWhyM0zp&#10;VMCQ5OcEVgx9uI07Jsbli1c4+yCzW9dvtC1aCSF0gaSQKEU0zPWMHtwZMz8oMiknIV+FBihPuLeI&#10;NpadGAL7xraLQ3Ldhe5jbQE50YwYJH24s9uAwBFKdT1BpIwY8lnbhxr3TvGtXLm2ab4bVPpoUa7b&#10;01ZQxIY2wogAn7pw1uHFQM5KgL/WK/aMGteNYuvanGXGUXyRcf07d93vtqVlBDB2LqNckxH2ZUEd&#10;jJUVKgzn1iJAP2YK1m2AU7t7PpruWsolsFQAQtzX6d1hkJYwQsH7sNXCRMiO2KeMyur+tcBbcUi3&#10;6BjcuNdPqq6I13Si6LgT0wpCgRpVpJpGAGYkAgTEnqBWQR44ANsttbsXNN29Hq6kkpbbcsQCpYuJ&#10;ExQP2x4MSMAVJI01IAoc8yZOARvCy7Wxb17glbLBlBttbliVW3JJkyalY8a9JbkMFWDq1QTqihHm&#10;PswGN2tu4t7c37uj0/07aLRQuTcDlVLBCKQQ4NIPScllgVEECQBABgA90CfA1/pgIi7e8u8U3Qzi&#10;20/m+mGDhdE3NNVFfCQQOlcQnnUuZBYmSDJrBEn44DecetsbbcHUitbs+leQLZKlHAYECrD5e6Ym&#10;awTiUEqsEyGJJIEQWiQfiZwGRubsFt0WtL3hAli28KrKktFsxpVlGkkippMjElCIbuJrQgGaA/w8&#10;Yyywcd9NrtmMZvdteFy2fQREBcsrXEZQSwdbbGp9QGisxE0MduJKACJIqB59Irg5MhyOrcbe5b9J&#10;lGoAW0VGUP6pFx7yCRU5tNesZYAILTQxJMR8aYOmP+Hzwd3dqNmm2uzqKqtgsSttLyRqcsIihgUI&#10;ipEnFjZeVE+DDp0EwwJpg5uJe4+OZN1cm3rBvW7tpjJBZrvcwcDSQQdOkVBkntIxP2rgR4SJPjNC&#10;K4DlH1A4u9dW+yMLu4NlkuKqC2LarPpkFFGgmAoUCTAGczeKwKHw/gaYDy9vtm+35QagvrWyUvnu&#10;W7rpOoHwqYFenxRAIr/cIGZ88BKD3Uuqbdp7iI8NdDCbb/LbD9KnI9CMRYHcTAmZrANemA3dq/ug&#10;u0VEe9eVbZsqy63dipJhQYIpOrwEzii5BF1goMydIIZZ8SJ/icFnXl6q+kO+3NzY3NtyGpEtW1F+&#10;5s7+13dmzcvQzLNon07lQLaGpmJERjjn1T+rPsX6Q+2d97s988rb2Gz2tpm2+zsqb3K8tugNFnY8&#10;ZtB3XbjPCgwFWZYgYsltxHp11m2vHR9Ov2s/tJ+tX7m/dWw9n/Snh3vbKze2+29ye7+XK7b2z7P4&#10;2/fO63PKcxu17zqtEva21kPdvtCIoksPz9/ud/dZ73+uG5vry3JbX2v7Ht3Be4D2Ja3bD8lQTt+Q&#10;5jcW0/Pvusm4XIRTAUUBx6dPHNJm9WPJt263Fx8vX+L9hP7SP2W/ST9ontBOK9m7Beb978ntLK+8&#10;vqVy+2tf+xH7l3Qh7lm0QWGy2CPPobGwdCiC7XLkufC/O81yfJ7W5b5P9RcsLbsfotz23BxvrKFt&#10;uptkuNveCoriIiHpGOjy7+S7zF6PX8YyYtMbu22LIdm9gE8jeE3Lrwpa+LRzFtYPcI9Ro6YfNyx0&#10;1noGH9jsb+6O8ayLga636zfXLKXFHpWWjaLuSklbdtdKmTVpgYNSZvAYtrO9dHVnSw/pq5t3txZ1&#10;emrHU7oBGomJWZqa4Nd20DFttHsb9Nym829kcpe2rXNkbSqHZk/OK3rVoBRfa2GUN8xAqJAOHyWd&#10;tmMchjJcjvrOx211LmlNx6/ZqslLnqKkabrxREBJCjM1OJhzu0kxQxl7/K8rdtC1s23SbVFBS3tL&#10;d9Q91270UpBBaupj0oMaxHPv2DBjk7/Kbe3t92q391sUu3bV8Kibt9vdfV6Nu8PmZX/MCsDIEADD&#10;GDbe7TF9Axnt0zbbd/qRdW6wuWLovmV9Yn8xdQE/KYABoDWuO2nRzoYh2d7bV7lwvbVyXuvfDE6n&#10;mbwmsmIVSanpiba23hZQxCu75Lu8cW7+opaLaiwuObu6MA+pEAgAjxxZpMc9UyGHLG7TcrdhrpL3&#10;l2io5UqluwIDopEwx7ogz0xqdMRJZegYb/VFdzLmxasgy632vLce2crkLqE6iJ1kZRGKoYq93fcE&#10;2V/VKbaq95LCpcFpnBYO1xgRpPQT1yxGbzx0DBW79m5srgO43F59zuDaCm6lm5osDW9q2qgRoYie&#10;nnTBekyGL3aNYT9LeN/ePot7i8bVzc3PT3CKPSK3F/yqYFP4imMbZvosvqGLfab9QNV266tAe6r6&#10;DmBC20IBAyrnGMdu3wUMT9pyW3Fx7yoCtpGVUKICneZkr0JyMfdi9mxLi5gYn7PcWty1v1VcvDXG&#10;uG6yqLbEqtWlZOkgheufjjO2lky6a75vIYeW+5dFVnLSQlF1O7GTcgxkBAJ6ffjMN7nGOoYtbFxr&#10;YsNd3K2hqcXS5cGo0EdufwgYNT40MGz3l17bZXGNuHa6Ljt6lwTrZnfIjppFAMq4Fz6chiJb3n56&#10;gTqcoxddJFjR2q7M4M6iaEmoHgcMJLzxAwvdX7m93NnabTbXNwAGAYLOq4TL3AUI0KCJExFTIw6d&#10;Utu1xqGLS7eS3cscfu9tcT0wv5du4pu3tIgP6uppUCIJMFZgnBvOMSzAYlb9zdX1FuO1lNslrS6W&#10;7aKQCHa4QTILElR0xGr04DDPF73frtb/AKC7gpZ2+jbopDeqz3g1twk1UMBAJ8PLFTXa9t/wDDGx&#10;3OvZ7h2S5dazcZxqb0WYWkNy40iDI6g9rdcKmm1uuKGJO33L23tXNnctpZZRdlrqu9m+y9t1GyJg&#10;gKOngIqalv8Al6Bh6/utwm5u7W8Xb1Id0Zwx22sC5d9B27rb3CTqt5TJigw/Euc/UGIu9u2/X2u0&#10;s8eu22ICWLibd2uFbT2iSzXbsrqSCSRBYEUBw4Tay3AYnW9luNpttw77cqj27iWtxcR1ttqf0Qbb&#10;AFXULQsD25VxOqyduuJ0DE20iW+M3VpVCspstCHIJAYiBJUSKkeNMVufkoYufbvpbTeDdhK7XbG5&#10;r1/lG4AQ0tPcdRBAPhGEXx5l7gwrlN6OQ5BN4ty7duXkPaSHS29qLehRcBJJz0k1zwW7W3u65DFl&#10;Z3n6qyuwIO2diVVlseoxu27sKt+GgpBjSYg4Ln0DHVN5ujwntnZcLujp3O73ab3etYV7VkqyGxtL&#10;e6sXG7gakAkAHI+Mxzl6OPHJrel6kAS5etF0R0zknGb3W1sbfZg2Nw9m6692q3ZutYLsbilPVFZy&#10;gg6aHGmN9dcceheMPuXbbXf1Vzd3rqBAj27e2svfbWwtqlj0VDFiYUACpIriOPTm0MNe/N628u8R&#10;Y3Fu2m42m1s291ZtgKLd4mV2Ie3RvTUC2SBnIywPNt3SZDGK2dncbjeXOa31g2rFm5du7IXIX1P0&#10;35dhTaU/L6gJjrSJAocddbdu/boGInFba5ueYT1vzVv3muvfRQ5oddwuMgFAMk9TXD0TSf8AEz6U&#10;MFyGws7e3udyqPdv7u/eG3Z2YNbQHS5tKsRA7SABM9cWdZk20xn5hir3m2uW12uw21tgEZLl+/bU&#10;krduAFCPTIMW6kEmlcJjrWbL014DGh2vvr3n7e4q8vDe5uY2dj9f6notuv1CXGZSJ9DcBhWrdQTX&#10;zwk1t+pr9Xya6512pJRTUqJ8cj94x1HafVz3buLVk8nteD3my2GzstfN7iLS391ub66bjjc7ZgVv&#10;N3F2UQOgrjOJOj06+48ln1SWEi2oJILiamGMUyEYnbT6qWeXu27Oz9l7M2Q7G+w3+6G4RPmuvqVd&#10;OgCssPiTlirr7i7XE1mCtJ/zt9y/3Ytdr70+n3J742r3G8xtfX9S3d3FqzY3W1spp06VNgq5WlaA&#10;mZjpg3+r4triwO6DVT4UI+8zjot/Yeyn4+xf2/uDibX6yymkXrvoXNvt2YsSbLqHtm2qxbVhRjqm&#10;lcy2ut7Ou1hsXLmog2z29REGfDFdt+K9pXAf0XuLh73Z6dyeQtBztCYuW0F6phQKrU1M41n4pjxd&#10;eCvUPVGEmBImT/7LOK7d8HwF0gcZyPE7nSn5Vs8htNbbpVI2/qoxEENAVfCuCfp6Xp/gUGpUEHr2&#10;t0xTXPp5d26qy7Q7kM2nVcDFmS3F3cbhbmTlrhYg+GVBGJmTqz+l8x6h4+H8cQtz7Ru2VRv0zL2N&#10;3uiwVZtUOpgVPkDPjGL1Y/T2HM5Ypdz7Uuo+lrbj1At+0Mx+ZI7vMda+WB+nt8AwgcVf29nb27hD&#10;FNvvyq2uw7ZL1wCxrZsyHDPpqch8R+nt8Axl71lrbpYLBdyDodygKtdjuLE9CZMZ4MemQxiN1trt&#10;3Z/rXtON1snuGds6lns2N0TubVvobbgC4cjQxXB57LtLtesDErchH3G2JP8A4282Id2nRN22RKow&#10;7iGBqxApOdcG9uv4hh9W3L3r+0ACliu5trqJ9bbEADSF+XSRk3SDGCSW8QMT9nevnd7e3uhc1q2m&#10;yyD07ljaOzJuS9xat3aQFr8KTg1rnP4Bjqm+Fu9trZshFt2P/Hs21Y3BttVsJbt3EGYYguTUliTl&#10;g9FlxMdJ/ahjPPY3wsuLOs7hdYv6HAuks35hUCukx/OtcHMMYzdbP/yttcv23P6e891BDuf1Hp+n&#10;bulVMFlVnI8DUHwZwztM2X4BjU+2b28vW9ztjaTaXbW53p2ou+mXNl2UPvCBADOKLbmaSScVfHLf&#10;p6BjdWbF6whS273bb2tQ1xclgJd3ZfmaR4QPsxHTs2zxyGKzlNq9/b2tM+sblxrh0wravwEqOpgi&#10;BTPBLMYnr6hjE8PxW6jc2Xsmx+l3u5Ritwm2yuV3CXQ6gahXKJPTBjXPqGLG/tNxbEMFKhoIOkqK&#10;TLjpSuX+JQwzYs6HZ4W2ZHjpaKnTI7Z+HkcAMXlqwbiO4BYEaTk0EwPlpWnTPADGL5lntF9MWiTK&#10;5qW0tDZdZ6ERgztnHAY57v8A3JzHHXEexuXVhd7XgOgUEh9SmhpWf6Y1rrLcPPfJvKGOtfTPmuP+&#10;o/Gb5bd6wnP8JdO15bjkKqr2vm23JbS00sLV0EahUI5NYjE2l1ejwbTzS/GegYZ9z+1jtg3p2dMA&#10;l4QgkNTVNRmPAYzx6Lv4/jwGOJ+4OG/Tba7cU6rQM+ncWVOqCUgCs+H2/Deu2K8m+kk4EcfaL/iX&#10;/eDy3Lcny37XPqZ7kvci+y45ea+ivJczuWvb47SwzDnfp/b3146rq2AButkjksqa7aUWnn9z4ppP&#10;1NZ+L1e2818n/D2668zPWzp19cenq+B//MV+y3jud9tp+6b6ae3be19zcHf2+z+tG24mzbtp7k9q&#10;sBa473lyGxtWiL274y7ptbi+WDPt3GvULQI+5i33JyLFm0+ZkfyHnjzetezj0fn+v+39tZ25ay6b&#10;ezY2/wCruO03BYIJJk0BYsCwK9vQiIxMYm86qJAQGhoAaSI/lXFGG2+2Xitte3d82L17c3SwdbrO&#10;15bjNNzUx1TFGUDKYODQBddzOCBMdwJMARMHPPADkby7v9PsQi2uw3wBcCIzaBca6zAUKwSBJ8Os&#10;YlAkJBM9aeXh44OVndvx6MZfsJf5L9RZtxc22q2HLKwZ9a63NsmBRoANJMxg7SC5fVulsGR0BzDE&#10;GtMF8v5Ub3LyFzivbe5Vrk3+U3Itba7bgH0A5UJbuLIInuJC9vXKj9w+mrvJBJMRSYyODnJ3XtnR&#10;meG2w5Xfcfx7LaKba2rblyAbjQ3qPZLEEnvOpTpM9RivkvctrAapckATHgQcx5YOszr4+fSOrNaT&#10;j+P5DfsWtFNqNjtlva1UENqf03USpcMYPQzArifbUatRA7QVkCsZE6sHO7eTGL6uWcrujt9muzst&#10;dNzd3VZgWIRnNwuNaL4CQMvCuFRANJk/ZnnODHNNNuGuXrRW9IsbQj0bqW/SvMALZAspMFj8xXUD&#10;AGeLBP8ASFI0rJikxkDH34I4zfuC9zr29u7XfW3CWksnUQit3XzpuwqgmU0ikCMzipu3pa5JoKUo&#10;MtQ1E+ODrr47n6nf+E4BE2HHWtJuG8Rf0MJNoXbhtwFRtUiIY/hJrOWM1yV4suglgXYKI/yzl4j+&#10;1cZ3uNXaPW30x4Pa2d0m6/JNvZ2G3G41eoijcJbANwrQSD2n7qE413s/b9yuZPpgkVkKDhr+WOPm&#10;6x4J/wCQf3Yy8BuuMseiLnMXhZu/lE3blqyKBFklR83bXOuOgXXUKwJinhnjTk+SftXjb1/ecduR&#10;aHp2L4ViSQzITpzNZp9sZjGXe4JgwCjmmcyaHAe6uM4e7ZD20ZmXkNgbgm2GuKpt6rj3FpJYTkCO&#10;mQnCL1wB8oLQImJ85wFx7Z4x32LWQ4vps9w0XBBdDErZtjqgMigg0OQGBZYlGAgwCawYJzEeMYAv&#10;c21XZ8rst0fVtLuRat+oqKoayToEFRpZGbsOoE+GA7akWTJWBNPv/wAcAfFbRdpu97Yu29SbkO5A&#10;BdwS5CWtfUCpoZ6+OILUZwZOpchWv/b5ZZYDqGw03NltHt2Sg2u9tlXuk6n0wty5uSuozQlSYyE4&#10;jTIgx2ExBNCDWudOmA3Tbdre5cpo08pYDMLqhFdbqE6V0SArfMRBrmZzfV4ZCOtIAr8a4HThkd7x&#10;F27tuTsuHF3ZsL1ssWCodWrQ4tmRpJzAk0kRlV7lpuXR0BUkjOAZp5/DB6dPyR3f2hZNvh+Ee4+v&#10;1ds6jV3KhuAI7TnoznX4dCJwDcXRZfqGUZ9szBBkZ4Gssz+NGnF7m5uOd2RNtrbW7l20dJR1W3bN&#10;xmBBAKrWB1GeIW7UF7qgSGt6gCIBIrNfDBPHLrrit57PvOOP4bdF2s+hyFu1CMbtyyGIARukmZBI&#10;NYUHFMrarNlmFVuZdYGQj+3wxznMmPR0dv3G1G25blbKEFN3sUuBrh12zduoE1WZ+ZgYnwyEmuGb&#10;yqr7hATDrqyBBMEwCPjhtxn5i74XcNuNt7d3d1bXrbHfrtii3WDIgZbZLgiSDBEUn+OMduLhR7Fy&#10;hguknJTMEA1mnniaSba2V1nMeueI2zXdrye01sG9Hb7lrSmjgKCmq2I091SYzzrim31/Vte7UGS7&#10;AK9oKAwRIigHjjrxrPg03/tfijY5u0wW16G52IZluEXWW8RqVADOolpWB5CcZQN+cQDTXqltLSOt&#10;Phljz2YresxHf7u3B2FssPzF2x25t2yyiQAPTDDKG+f/AAxIOo6u0aVWmnSTGqRTI+JxEs1zz6qk&#10;CwF0eo4a5d7xc1BSy2wGErVeoFDOeWH7KTGYJGpgsgx8tPsx28cxms2YtVHI39BCkK8H07TvpZJY&#10;zDLEwMl85nFltgCxXVA0wRQwBma43LnoZY3mjdt2Rchmc3AS7wFvFz2poIpM0iMpHTGo4fatdvo0&#10;EqWrJmS1QV6EkZzjG9z9MY2uI4F9VfcljiuF3SMLauLDMrIuhbaBIZbtx5hV+YECTn1p6W9qbD0N&#10;shIigMQopnEeRxt4p9e/9uj8k3/IL9YRzvubkdhYvXXWxcu2LfqO1wm6bhQ3AaagRJ1eEVGWNrg9&#10;D5LDXeuEljqckk1JJJ8Z/jOG7mXTOPA18DgNrxBCXRUAadZROh0xIH2QIMfxxEcVFW6x1npjG9xH&#10;n3/PW72TadvKgJ3gkKp+ZKhR0kAZTXxw2Vz7RPmTnn/auLnp82F5+oWbZqVZHOpScwSrG7NSJI0z&#10;8TTBMtafE/1NcaErZX/UXQ4bStx2cHs7kFe2YqDAiPEVw3iZ9Bei2b1lIDqrUBYjTpLT2yTVgev2&#10;HxSxIFP7DD1yLTjrChpuAQAyr3GBqSgQpX4knpnQYSpgE/0PwAOKJt5AzWrS11UgOA3/AKSxWvjh&#10;pj2mfCn8sBpOL22reK7KYHpyFCqHyUg+pkxmgjEIsJYjOlfDp/LAdV9F7my26t6RAuG2QjGAA3qJ&#10;cdqxWTDN9sYgXWGhiKk+fn1/6YDqHt/bPb3W0TcubQUlRpkpGgN8vUTBBzGc5nFYxHqrXpkYzmIw&#10;HdNpYL8Pvra2nBFs2rmpzeKF0AZXdidQ7siKz1OIG7ugu7UgitDSKRJwa1l2vDrfsP27cu8Zxtiw&#10;rPuDetyrtPqDVryzGmaEkCKwcZvdsrW1oJLE1BmtQI/jOD0vX3sza3dryG5X8z07O0NtyotyQtG/&#10;NM5kqD1OWVcU26Ku94goQEiRQ1GnUPtpjlve6ceiu4e2kvbfZ8VZK3rb3949sNcGpJS56gsOVqxZ&#10;DKgZMCPDGc3RTSgIUqdRzOa9tYxiS28N6vR/t0bg396yPdS4GsoisF9TQ/5p9M0iSDAC0GYxG2Vk&#10;KusiDcdnBAGS00iPOuNb2bbcei7Vce5uRuC+bEwNttrdi4NUaXuDX6zEUmDpgQIrOQwzurhG4Ill&#10;Ex4ADPL+/G9JLrc+qzoteE2dscVaYhLmi0HuambXcuOgQKGEZyIAMnMZYcF9jZetVAOY1fMBOkfH&#10;rjN0k2k9KY5QbnGqu829w2gDcdrQOk+kWFp29AOTQ9pFDPXzx//R+gLdWFJJNV7jWkD4Y+vv0lsr&#10;C3GdLN0j8u2FW7bulEtFE7hLgEXJ05SM5GCMgRBBMzkesRB6YCXbi4+oXbTJCjvV0NopIOkLOmA0&#10;QQD450RnFYoa18JMTTASq2lbUNSm6pKqO4mfmmSQKgwaZmmENM9YgAfdMGMBMtBG1Mxtxbq+kKEW&#10;0RBLazqDDLyzwKAGop5HICuAWhyVrdwsyj07TuvqObjaVtXHSogAx5eZw3qrUGZB1dfI5YCWLJIm&#10;UKr3LaUrAJMlUIzJMMPtAzwlhm2qKTUapMVFa4CfZbSyWnt2iGuuGGo2QoYahc9O3Kgkz29CRSmC&#10;MADOBAETkaHPxwC1DncEGTeuKTdkLp7BIYMDQgAAtJoOueG4p5eGZPm2AmWAguKzAh7igtmoAHz2&#10;7TudQGUAjx8BgprWdQzYiQBFAMBNeCqyLbWrq6lS1IFw6gWPbVQpIJyBPiKYQWBIGcf5ogkwZnxA&#10;wDtmwyEuVZLjemwW0O8BRpRSKqKzB0wB54aAj5QQZNJJgz4mvTHDb81VY3GY3bqNdS8oSAygBHUH&#10;VpAAzBNIjzzwjTI0xWSM+tJMz0OIqQLizRm0E23DBS4JFostlVWgJFRSnUxgjkRTUYJEHPoPCuAf&#10;tFFNpoZtJeHd10tqMs7Wx8sTpIFCYimE+Fc4Pw+MYCYrG4t3Tb1SYKCQ4VXGrWP8oBGmP6YTMUJB&#10;Mjwr5mMA9aQ3BLKgW0GYFVPdBFtEUZaT83QAjrgSBOVKnASFtXPUVh2BgiWlB1JOqjC5ABMz3TMS&#10;MNGTJ1VkQfxKpNQCB1n+mAmoY06kVrYtMz21QqLl+2uhLjAmgUdqxXIxBwrIGWoJoBQgnz/riZXt&#10;pa2rjP229Wpe+4zguhS3rzXzrpAn4YSAO4aushhUEmtQKR5YLJYW2v0wTbBNy0QUJK6WAgojNJkC&#10;gY/L5wTgop+IHOoozZDEaSjIuQND2yGB9NgzKhguHVDlIr40OROE1MgzQknVScxJ/pGAdtraA122&#10;7GtjQqCNIguANUSYiTTwywhhJoxAEBjpaYAyH2jFZxzlJUutdOp7guFB6tsJbYnT6oEiZWdNaHyz&#10;JpiagiTBrAmIk+P8MRo4iq0BANJkTBUxpksFt9VNKn4ZxhJqM6hqgmCa5QfPPFTB4L6dwHQyBrTV&#10;VUeCO8uXpU1gfimKYSRQCDAr5kxBFfhI8DiB9X7tRYkANGvtRUBlWVpkGSFmsjCGAcQTpoTpMya9&#10;s/3Y3rmfVPQnHQ+uu0ispBUwA6oGEqTr0r49Fb7s8F2sSGLQumRp+YiuqngMiMYUsM6aWUIzMlyT&#10;NBbJrb7qLl8T4jDLABvmBEQBBWZqCVPXzx21+rWSeipKMdDIyOveXidYWSFOl0/CQAB4dfMLLBiw&#10;Ap8wpq6TA+/xONbfm1PUd0hXQW9TkuqhGM6SrSLYkxB+Xyz64aHgcwYkxlqig86GuNqkXFWmkqBA&#10;a4FktJQU7awCQqmYMTnXBAlu3/2alBpOdB54lsnNQsC2plndLbLoLkKDcupPZqE6IUkwK5yZwRas&#10;AEEkj7QMjHQYqnEsgKHNaK2pSrBVuN85BiTPSfEEVwkVJbwppfIgdVHXM4CVpMenItMzB3ZR3WyV&#10;06LhagGU50NMzgHMUlhRRAHWKTl9uAct9koFC2SqhuoJtkvocjNYNADOc4bzpGoSIoAFrVR90z44&#10;CWFCk3SURzRlbUbrgIYZiI0kg6YFSMsE4OWsEAHqKGKfb1FfEYB7bMChumwR3dwIOsi23bWS2k9o&#10;aJMwTkRhok1U90CZGTfiopp4U/rgJqlGVW1qkv2KQoYQBbP5gAMAzJAyoBhBkFqwRILAUbpmcA+F&#10;BS2atq7lAIBQihLBanxicqnrhEnKciZGnp4/4eGAfVA5jQEGgaW9TSFplpPWo7hPhnhOUGYqKgeJ&#10;qJOeAkiNN1bqSJudhu0YIgZosiROqJBgRMZ4SCQRBIOkSJktIyHkMA4+i7J9IEBx6DinpQoZjqEG&#10;GNO49sUnA65xJFQopBHQ/DPAGO1Y1QFDkKWIIEGiTWIJOkmPGmCNRqEnNQRnUkgies4BVsoT6JVV&#10;AUFQ4YIBbUaw4U1GmuqPCCThM6RUGsgGpNRpI/tTAPlDcYqgD6WR1V7ixFs60IAMmCJEyT8pqcJJ&#10;Ag/9xE1EFRAYHrGX2YCUFLMwBBDrLFhQ627oWpUH+kCmDrEwCwHzM0SfAARQ/wAMSyUNhgHInsuM&#10;pC2l7NAIVoaoVljOIakVwgx3VPbJjzNIMHp1rXDlEi1+BewEyGaO3MyUJAgkUUikDCGINCD2iudG&#10;iJg9MqRiqdtqFGpCFdu0giSV1aigIoCMwSekZYQQaeDE5DIgVAnqCa4B62VJq3ciBqtKsGkKSy/h&#10;IBIio+7BFidNFDmkCRp6GPugDAOhUX1QGLID8zMhZgo9XMUINJJrQdTgmAow6EGkg6slUH4ZzTAO&#10;K7GbXzreQ2ghAbSin8y5cVD9iBIrhsiTnAKsVGYjpIHWcBLGlEGqq23to5UxcgCCFKn5Suc1wklZ&#10;kZkCRkBObAHPz+7AKRGAiZCXHIOlCzqgLC03VaUAOUmJwdQDQdsk6iO5RmwYdfLAEdLlTJJuKoVl&#10;VrhR3jRbKkxGZJJ8PIYYpJPWaxFZPnUR1wFrFLaDXq+VWPapIXSGBAg6q9M+nXANBBUyphG0me7N&#10;vhkBjO/5aYzwCxrlWB9SHuKtwkEoABZpQHMk0BAoMIBEgnpMD/N0gn4Tjz4OypkSpW3rOozK1ZIr&#10;KEyDFMJJoRqNMwZzBIIUg5dTg1rrZc04M0WFCjUPUQBiUaqsyNBLCgWvj0w3lSaSQARQCKhYz6nF&#10;bPQAUJDF2A1nVOr/ACi8W8CQPIdMJYgEGsE/GpOcZxSMA8ikrcAAeLYhWIFwBROlwlC9ZAmYrngA&#10;ie4iQCAKZz0IyrGeADIYBtq7SRcDtOmJ1NriCSFmGGfwGEHrHcIMtMAgmv3eWLNbegloAQCxUSV0&#10;oArEMoJAByJasg+MYTAisQM5mGB6k9MblmsxUPliXRRqa6CWtkKaXflYR+JhETlE9cCM4mIGZnwE&#10;t1OfljG1zcqCuCTTUZpEoSdJDKDkDAIYkGIpnhMx8ucVHx6Vpjrr+WIfS2pYajpDkqrAHRKgFdMZ&#10;UiSDJqTgQJPwFARAny8vLGgoAtpYMwjVpV0IJIGSufEZT44bzAzpM5RIkiWP9csBIUqFkkHUSw1K&#10;Q8swTJcsoJGYnCACCSw0kkyMxlGlulfjgHHdSFVe4KKRKsqkyLgAqRSs0BE1OBGQBMDNQtVUAiCc&#10;hIwClcOXLAN3KAxcxccEHXEEwDUUBiMIJnuAMVOllBB8GkD8NBgHgoEIQimYJDyylYOkKxnuktHX&#10;CYmAAQQJLGAYIgwPjMUwDgbTOogS0lanUAZQsYziJJ+Bwlo/AASYUETFDE0r5nAGAzf6zuiiSV1J&#10;CG4Czov4etJFZwmvdOsKP+4ELWG7j/DAOdp0kLaZmA1LpYNcBX8sIBAHnESfA4JgQCBGrJoNImkB&#10;v41wDtoqWVhC2yrtZUwXDEDVrKVitAYoMI/zGSMwSOoyrgJC+n+UmhZAt3LeqSqvbkEKEOZ6auuC&#10;k1lhSkDMSIoDgBpGoOFZQVHzrJZh8oEEz3d1RTMxXBVoQ0DKucAUOkYCSoCyHTU5gOwBdFbUCGNw&#10;mQa9f6TgiSQcz0BnTIjw/rgAioWbVA0g6kVQRa0mCSRU+FaYT0ygQFOZknM+OXWcA+I1AhiXDNc8&#10;NMAGKmdIJI0xWaThIIkyTQaVkEkSe0/bnOAXDaSVWCH1lhpCuBS6qgxUSD8eng2QQZ1fiGr5SQI6&#10;HpPQjy8MBJRgw+QntOjVqUOSw+fxUEyVPw64STEEMsEzogD4zX7z1wC5Rj3BtYUqbklge7SEBAH/&#10;ALKsQMsILQSJowzgVyEZyCeowEgJ2dsHRQSe2tfmiCAIIaP5YTC1E5rIYrC92QjPIZeOAXLSoopN&#10;yNIZGJKnucE0gzU+AphEAKSASdK0J7e38IGf2HAOggtpLBVLlVZQFYzKhmJntA8Kk4LVOro5ggEk&#10;6p+FKgg/ZgFFXGhYJRJQFQqkOABEmCK0MTQ4QX1GRUM3dGVPlLL59IGAcVFU6SAjKoCatUgM0Xlt&#10;tkPFhmJwhp+aSC2XiK5mYwEhQok6SVUhjKUJPywFNIPSgNJ64QeuYgdsHUanrPTPAPqWICgBoMXS&#10;0LOmT6hAka50wRlgNRQDFZExAC9ZnAAKpd2UN26TpLDWx1QppUAx4H7sMk6KhpCATQyAfKtKDASd&#10;AY6T2uX0oBFWAJrlUmYjAzBINSC2lqwJppjy6YBWhu3UukMotytG1KdBDg0IrSuGyxGRJJAX5VEQ&#10;ogj44B3Qh+YrpU6mbW0yWKkLTMUjzHnhIFM1oSWAEksainhHXAOmGdhBl1TRqIJAGZzPw0igHngg&#10;RA7gGnuAkzEg0OWAUQXZAUcKAQhJRdEgaVLJWkQT4HywUhlBUsyxImIiZgMPGcQOkOjuCq23nSTU&#10;sjrb0w6MT8oqK9MJIHc2o1grIAoBQAZgGaE/bOGM4tDisVCIB3KJMTBLQ7XWYyvSSoz+zDchZM6i&#10;SIMiBBhiB4k/YMsUPDU6/wCREGWliwpqSR1EEwft6Yazg0NCIzMnqI8On34CT0IAK/KVZKLGrWLe&#10;mDpBqTFcJLUbVIOkHWR4VkxkRNR44BxVBI0mVDsoQudJLHuUaSCRUla08MIYmQCSIXNQPGddep/r&#10;TAPKFA1LLd5JZjGoA6dELBgddNBFThJ1BoLAKG7WZRGkZhZrgDWNJOkh4AdUYzLLqViVoBnUZ4TN&#10;KGpie2IoQCG6wABgHSNTQTpQGFaZlSwJBmCMyQwPXCNGcvH2GYmJGeeWeAeBmNKM5kQB8oZe4zqj&#10;LOeuR6YKIhQaiQSDGS0LdKtQk9cAokGW0kSVlDDVLVYExUCqgeGGiDBJhSY7YDE/9qmYNazn54B5&#10;boLQsvBIDElF1VkvIkGsEZUwQmQI8swTGZo1ZJ/tTAPXBIard0MWOpcxHd6cQAKTEYMgxWrSDNTE&#10;0bQOkmOn8MAlWXu0NEIFKxEtCsiu2RMEgaTWfHDc+IYfMdPcREVIYeGAebSQwtsh7kEk25VtchSK&#10;GtTTxjBkzLGoIzk0ZRkAaxXAEtuSqx+YrRp0r8rTUvIEwOmZ8MFIpMgyGLGkHqkDoaVPQ+WAWylZ&#10;IYGSV0rBZtJLau6sgGQFyI88IJ+aBqoYBj4f2HXAOoKopdEZjmGLCkMVg5j/ADVpngiRpkQxErkM&#10;vh06/wAMApQJhwbesK5UagdQIgMy9ZoCMIhZI8yGUxBMTECgHUeGAeZrghhI0qGR1NEUkEEsBJbr&#10;Sn3YBOkZ6RAVsmgGh+EdP4YBCpqeFq2rVJm3DpUGJpIz8gMJOmM2FTpLBqgj/Man4ZYCQpLMQoQl&#10;Vhgvp5g0YDKhjz88EoYmF0jLUA0lW+A654AOoCrrmTLKSpQEQACWMmASIBqcaj2ryR43lLRLAK7W&#10;5BJ+bVCmetKmOuJZLOUvMw5X9W/aie6Pae9sekDcSzf+VAGKFJNswKZmJoRnBx7w9pcrb33GWCr6&#10;2RUBZe6Rpgx9tMTW90y+N8uuNs/F+OL97X0c33sz6p87yLbRNvsOUcuErZ0XvW0JbY/LVaqFg9SM&#10;agOoaD/lFBUAkZH/AK405vFp4zcfplNu21weoTaYW1R7yLdjUhUyzCMo8JpMx3cE9xWRQQCTAMjP&#10;AbzYbKLKpbsXmDOt9ma4ti0Ll1QjMdsuUEQFpEkmhwzbca6ExPU59QIXAXXLcdcPHXBoS46KStu2&#10;rC6oH5d1vUcaSDkFmcgKxhDEl60MwP8AuMTM5fbgLDj7R23DpbIS7at2vUK3AItoNLMWWhRpoEGc&#10;YbvMy5MIjKhqTpJA8Yy6YC29v7TZbs3PU23qvcui1VtNtrdm3qS07Zqo6DMmO7pg0vDSesTFenTA&#10;FyXt71N5tTcN20txl1MtpnVBaFCimdTN8opRQDSMNC4xZqwOggAATkIwF4/B7ZdntramLRlirXjd&#10;v3mXtLXQ1VC5SpP2CMJu3iCakae2CINesH+7BcXGVh7c9vW7unXYt7hN8W3BNtjqRLYLBEcBTpUg&#10;UBzzwdpggkuAo7mOcnwOCGuf2C8pfTbJsTutzuIsWF0+ilkG3W9ZuKITSJJEzOJ1rfOdAuA11Ag9&#10;oURnXp4YDlPO/SvYbaxvr3Htbt21vWLgdVDtev8AqlRtlRZa2xY6SWOmc4jD5exeDVEkQYBp0wGT&#10;t7L3P7Xeyz+qNuLoNuzdJe4xRjoe8xkgZ1jyOQxFfYMslJIFZygn8MTgOhcT9VbG/uejybbfabl2&#10;Fm76iJc9c2gQCzt2sEFehiYpiGbTKtZHVs6HqBgN7t+c2W93ataO23LPbezYuC7b1sVaTeuk91B3&#10;6AtV85GGVDEgNIkwMwAOizFcBqeRu2bdu9d2JYWrWyW49xXDgV1XLllZkB2lgvlIGeCvEqadsEKZ&#10;HSIIBwb0ku8myb7cX1LIfeKt9H2vrbZ03Cm4LwbWL7m30ij2yJoJJxNsjSgyAAOoeAznBm3NzXLP&#10;cd5N5yrhNdxnuKVNq5d1v6d0BrgaaqOozgQJnES7RjqIHdRQaRNTq/jgjofBWtw1nbpZNxdFgbpG&#10;ZFdZuibZVFYhZYFSGJoSCJphm5dIgQaKDMgg9MG9Jfz+kaLh+GskNeum2vqXS95HQ+rZYOHZVVI7&#10;tQNYikZYMNQTpFRPXLIx54MXqZv7X/zLjp+pYaLzB10oi24n05EFnNWgSBSchh1flMwQcppUHrHl&#10;lgKTe27lzcWF2yXLdy2biXiLf5g9QAKdHjTuK/Ma0OIrFblwrHWDJzOQgnM9Tg6yXXx2txttnc4X&#10;jttubjWbjW9JtXUdtOgqGuo+g9gkikUFKVOGd1Y02wFnOoJqIzYzFMGvHbc28r72l7kt7ze3n3g2&#10;yXSiI120H9G4l1DptIGnS3QswEDrUYrtuBqIJartkPKQARiOjq/ud3O3sOqWgqbPbW0Eagmtit6/&#10;dS7kZgo5zIE0w1yEkrpkajmAQKZj4g5YlzZYq4+nqi0m5/UtW2vYGuhz+aClq7EnVqAKkTlUGgxA&#10;S3pVydTEiS/SgkaRn1xZxMI3u+5Bd1f2luwLCBHATapIJdiAouXK/hDaOhy7qQ1YZXvgyJAyFDlJ&#10;MR0OM63O1VZ87av7fhbttLN7Tcku7gONVknSpMhgYBkETqInri/RYbOFC1FYjMgE5z0xtHnveXHu&#10;bc2HXXc3m4JUg2We4wB9JqUKiDoFYGJGrS6Q3nIE5jMk4JfqlkZgbW7f2W+DWVufmiyVd1t3Agc2&#10;7i7eTIiWYdT1knCkvFSokCtFHcG7vmEdMGN9Z289VZyXt6xcTcXRT8gJeuaWs3bOuwBbVEiCz0kk&#10;d3SuNLtLxAAbuK5gUqRpqRg4PF/1M9q2BvmZDpW+gUhzNx1s/mXLtqIKqF+bS0wRHWby2Q6/MBFJ&#10;zggfziv8MB5Y5fZ3uP3bgQVuq9xSxL27tr1NKXbiCfAAAUFTh2zbzIEGfH7zAxBmvcfLFGRb91/S&#10;W0FuNKmZGtUQKIhpBDGtPgMR7+3gsRMRXTSoHnijbe0PdBezs7LMnqEF7S32L3CFKr/pjsMSDJzk&#10;SMC1aIABNVXVFDIGZjPAFz3Oeu+4dRqTc7j0CbiFAoLgBWZDTL5D4T4EOaK0JIJqI8+6J+/AVa75&#10;Fi2UX1FDenca72Fwp9OSKajOkAGKgGTGFLEkGYGU0J+0YCDu0c7e3NpFvC9c1m3p9PQNNyik0dSQ&#10;C4FKjLEq21ZBzFfI9AJwHP8Amtg25tvb3OguN05YgaSUaG1kVCwZEGMWW3buQE+dcF1uLK4f782Y&#10;O13tz0izyLaH5yxeQFY5GRWT9nk/vRrsmlIgzlBHXE9Y6+WdKxH0q3v+2e5LZVhNvdWXZvlJKEFL&#10;Y1fL5+IxhL4KXCsysEEx4Dov9cVxfXD21fG74u1ujaR7yWLO4QXB6quzLpe5cuggFWWgBIEkipxE&#10;uA6AQZrNQBPiKZYDe8RdtNv7trQtrSiD1fVBsItw/lr6qzJUgggxIjwxDvHtqIPTVIiWiowHVval&#10;vbNyFq61y4bV66y3BbFqHYWT6a25MgnIH7PLDSKChERCjuBkSPLzwFzzG8uWORsC06q5urbXabmy&#10;i3iulba6QO0ssfL1mQJM4bXQLmokfZ08o6+Hjg6bXbXXtq5397kH4020tvLGWklr18BCE03MkuCJ&#10;UGkDpGLYsugSASaAgmPEZ4Obz6lvcvzlzReu2vSuC5ctOsNcdiVOu9byFQJHQxPhR7oGJmsgAQYk&#10;HP7cs8HXxda9OexNwUusp2yAsj3rra7aWkUrpFpvxOEaSNLSAPAzgtErWVookjqaRGDf6mqceQ/T&#10;ciy2RtmbXuLjqly5cuNbsN/rsU+ZYOoaDU9aHEC6NKsCMyBBgwAc8G3TeFv3br7W76ykpaa8bygW&#10;D+dbCMpuCYlZZoqADWYwmzm85x8umhIEDLKc8BJ519VvYiy5Cgm4Lltp0i4J1NdJrpNIPT7sWW3I&#10;IiiiKV+0LPX7cHLy+jkPutbyuLmhXd9wpZdFpoVgGe8gcg6g4jIkkkgERir3RK7hRESxkZUUwCfv&#10;wdNekdn9mDb3fbty6zeqLdhfRusDrRbqmP05We5TVop/mINMSlUlUBAJnuqR1lV/xwLZJmsXvN61&#10;q9yBRlAAtptra2dRu21tAXQXmSYQEoCDBmK4Z3IGiKAEiREkgtSvxwVee1dw7cirFxuCE3NuwW0a&#10;A9u2XLus9pFBWJIA6jDSEDtIyXVEVjoa/wAz0wF1urNzcKt1dxaAuM1i7dLg23u3AbjqV+UkwWW3&#10;HwiMM+qZiKzMLOkDOF6HAXtrjEeyjN3+pbEXLjqt1hpFs3LvqVQEUYah8p6nE5Ee9pgTAlclAIkk&#10;f44FuJmuectyez4D1luXxbDM9vciWvO00VldvkgUYEwwrnGEjUhKnLtEwIEtGofZ0wDzmxvrNjcK&#10;LbkWb9zsvENe9OzNu0EmZIyaKMOoEENDMApyofMk1InL4YB7aG7t9tuWvAfnJSSRCgfloLi1uECr&#10;EdJBAph8sNIgkQIkAkkjI+UdcBndvZZrtw3Utv695ET1HWouOYRysCGYQVzjLOsc3HDGssIA6AeB&#10;p5Z+eA0Vvh7F+wT2W7Teq9xrSvdulI0+gQ5BWIlS00mJ6WtktcUExEQKACc56dBiPPtNdcz1y4v7&#10;gTZ7O/fVbgdrdy7VbbhbdtGkWgpPcVLUHUAkZYQ6FFbuJkxlBMmmeK6a3XaTX4LLZ7qxvb1n0dlt&#10;S6WwVKl2UsqwQtu4QSv4wOojDtu/ANZ8D1aB1B/hgzt49s5nRneX9tWb26X8rUgcXHCuz7chnDkW&#10;2kaWAkspWRAGWJti8w0wQT1AI6D/AC+WDG2t16uY+7Pb+0ui/aARQmtVF5G1sbh9NQLg7tcCW+aM&#10;xGNDZvkWwcgKkgDTESYGDLx/7j9tWn5N0FtPU037CIbxZhfUztz6sZlqVPXuw47/ADBSRCtlmZ+U&#10;x0pXAVfD8XbS5ae+EYPvbaG2wOi1pYLdtESCFJOhlPU6qQMQ1ZSqKLgamuaSwHUjrgN3uLFwbzld&#10;ynGXdnbXeNxzWkW56OyuP2aLdwVSUWNKMZnOuOE/uD+vfsv6F+yt37h9w3W3vN3LN1PbvtnY9/Jc&#10;rvtBNs3AARY2qH/Wv3CFAMLLQMamubif3/63Xx6ZvdekfSn/AIwf+Or63/vF+r+2tcLw249s/QXh&#10;91bb6pfU/kds9vhrXF240e1fbBJVt7zd1hqsC2NNjT6l9lSjfnF+vn7g/qV9UvcHLcx7r3W3azt7&#10;nIrx/FbC3bVeK4zcIti5w+wVzL2ZUXbrEFy3fMQMenTx66TEa8nkussn9o/fV9C/oF9Mv26+wuL+&#10;nn0u4FOH4XY2dt+r3l5/1HMc7vrFoWm5bnd+wDbjcOBBYgBR2oqqAo8Rct7nu8jum9TbJuFvlLfr&#10;3AQ66WCou2A6BZLrHdjbw7eTu4kdowtdtvb7XriW9y+8vbnb3NptbVi7dvW/SEo15EBMksIVhAA0&#10;gZDA7dsX5hjSXNpy6tr3uyuJyC7b9Jub1tDba8ytU7izM24BAdWA0qKwcOcunPrPQMO8elnb3Auz&#10;J297aFXt3W3120+63TNJtoqKQA5kgOSMgTXD8F1xJxzQxW8xyt6/f/UXNsp39t7rXrNi1aWH0q1g&#10;3rdsKnbUNAAAia4dYzttdrz6BjOW+X3Vve7c7glLVku+4RWBLndK1p1DVJYhjXVTLLDHwcpvzzjg&#10;MK3HuPkt5tte7K/othbs7XjOMNqyVZdt23bl4MDrtCvqOSWZqCelsxxk77Zm9AxV8qsXLV/fMN1y&#10;O8WzeXjOJ3N39Ntxct6La3GGTOIb0bYIUZtJwib8detDFUb7bUWNuNvsdpctl9xcTvubhbqx6RZg&#10;Tp0kSCzLEZYuMzLM2xiwMUvJNcuE3r+5tbO7eRb52t0G9cV2T8gXBZGkFx+ZAykA466dGKGMzueQ&#10;Y61VyDeAVNKroUW4LATES01ONp+AYZVmldD2V3G4WNuLaEFLpJRbl9FpNSyyfM4Ez6hh/wDU/ok2&#10;23GjcG0XBvMrgWwqketIMhtVR8TNMRnumvAYqG31s+knpQt7eWvUf1tOs3G/MAS6DqHUgxTLDKd9&#10;DDFreXr2/wBxat+sLZfdKjLrt29YtkKBacVJ6MJ8cE7r3Yv/AGBhp9ym7G1U20uhdrcAum4rXg4v&#10;fm3AgE93yuT/AAOCZt4DGiW9eB2G3ubbbW9WzV79qSW/M3RNoW7oIgGNc5GlMHSXpL1DFlYtW3O+&#10;cWbtr0br2rTWr0lqBizMwIooLGtMM/GNBifbu2v0VgFUCbi5N7WNKG1tVoddG1SQok+eKBiz27Lf&#10;dltMy2rZt2LBsupQMpjW5YSSDAJ8fHGN+hAxPtXLqtev3bztc9UbfbAqghkaGdQKQ4BA6gT444tS&#10;4z/gGHG3jbi1u77C09ywj27YLekuoEFNAWsl5MT0wLbeoYOxd/Thnu3HPpgNq1Mj7rUIMDzaseVO&#10;uKTjmdQxN22/Uk3dwoe7bsFEsW9KBbjAabrM4khFisVOWJhub/EMS9tuktXTt7tu8li/os3L9XZt&#10;isXL93UhktcbtLRETOJ+Cy8439fh8AwTetye/VWS4bauluxurTCy1u2TotaimVtFEaYgfbh0S532&#10;lwGLrk71u1au7Ha/q723Fv0r7OEDbjcoyuBYABMDTXScyYkYRrfifMMUSpfXc7PZvee1uzb2BuWi&#10;WtG2120bzrrkEBJ0GkZ4vozJjbEoYk39Ntmu7K8f0aXX2ty2qF74/F6lrpdBPcA/4QBniLeudekD&#10;DNi/d2Q2167bCvNvVu7loWLfrbay/wCou3rDUJGpAVQQeuBi680MXm33fI7za7hdw20W/bR76pe3&#10;BG33G4ur6ipZa6rMpuEBNK/LMZYvHWN/VZm9ZgME9jlbVraxsRx+53b3N3tdtuHt3rb3jYm5av31&#10;1WirgvFaEKZw/EvdjNnN5/7Aw1t+b/8AEbaboXU1KN4be1Vtv6CNc03GfY3O0sSplRB+3EsSb38m&#10;3HqGLO3uLb7u2gvkWd/xxu2LwIKOHPpesAakq4kjzNIGDU+E9ZkMS+J3d27suUsAs262+2u2jZYM&#10;XXcbcy6MBmCAaxmRXD0b0v02BjP7Pl996P5W5tchuFv+r/t5tDbbq1YQRd/TXqq5zJ1dJAIOLZi4&#10;c9d9u0MbLiribrkk9TdXra7lQ9yyECPY1Jqa1duW8wSCxIM9JGI662XbOf4BjX73nn5/lbjXGN7a&#10;sybMW3QgXNnYtDbJbVejAKCK5nVhG+67XNACPvn78ReV3t1NyLOza6AXW2tm+4u30GoW1s21Agaj&#10;MZnzwNuvHIYJLbbW2eV3i2w9u7a/2jaK0/qN3Z1I/JXzMm3acxZt5M6lz+EYGskvdfTp+IYz13aX&#10;OUe1d3JK2YZ725LFLvoL231VjIV5opgGsiuDN1m3UMQb5ubrb3AbCWdv6jelqqyJYb0NtbCNQkga&#10;u0UnrnglzZzxAw1xm2Ta7PeG4zB1tjZWg8Am7em7dueqKaisTQZ4RnWYmfgGI29ezbewBqY7Ta61&#10;HpsrkHuWUNKUBp4A54fI3sz+AYolu3Ft7u+T/qoTauksHVrz9rAQRKgmgoMuuHycs3GaGKLeNctb&#10;Pb2dyJFzdLdMA9+pQtliv+QsQQImhEYfNm8Sa0Ma+0SOHuJYa5cvNvhacMyhS1nbqAAc47z1PgIw&#10;/F0mJpwGOx+3uFGy+m/Jb0tY3HL8jv8AbW9di0iLttqyteHEWih1UYLculp1k0yw9Xp007fDnHJM&#10;90f9s5+fhjC2Dd2+yO/sWE3G5RrlxbCh7VvbXbZDNdv2jEARCzQVnpg5ziZnUrDFnl7273Nzc7x0&#10;vlkm/aeloG6BqRrdnNaxpUwZoTgTbu6hhvmdw203CX7INtIT9ObarceypggLSsE0Aph1uE24v/YG&#10;D4Hc3uV5T0btudtcF/8AUMFU67O3BcAXGHaSwic/A4YxcHjt3uAxvOL9y8tw25srwvLb+zZS8u1F&#10;p3utsrVtzL27djealaD+EAE9CBiYl6u0321/LSSinNR8Yr9+OjbT6i86SbO94jjOWW3cJbd3Nsdm&#10;xtms6ENdNZIGZw7Y3PNf83MINpfws6+EGgjLOcTv/Y84S/dFjkPb24VTZuTc2V1H0qASzu99ZEgn&#10;QJnExt8W/wBWZss6BocfK/8A7cJ/gMFd5v6c20A3O65Jku3LSWrO343d7p9ucijtt1ZQoLGbjSJm&#10;MsPr9C+Txzi28/IJvR8qH/2Yj+/Gb5n277WuXFv8fzFi4xK3ALrO7OHMgEaRpdVOnLLPGom3i19O&#10;CwWpIimczXGEf2youMy7jWDevenaRSV9FmJuXCpqWeSK5DBw/TkuPj8CsQV9tXLb7O3uvT3NiwNx&#10;atXGXutbF7guW7bkQS5yy0gClSMGe2YwGBs+P47jXuLfJtveA132BuNde2xFpCFnSirApn9mCzWT&#10;oGJ+12PD7lnNvkuMa6iu1u1u7yWTcuqxUFFv6Q1MkJzqTg1Nc85kDHQdn7eNnYGzadV2dy1t7hv2&#10;rhu3rt26pDX7V5aGCc6inTB110nb1zkU1A8Z/hhi77fv7O0rIt5gp9JnVFL7gn8Tqo1EnMjKvxwL&#10;4pjjqEjxxF5H2levbO3uEdSLbDWtu1D23gtcDN4IOhP9cDbxZ/LwOax9uM9tOGUVtuRdS4zWgLZB&#10;vubkAM2cNXP+WGecOc02oY3/AB9brWiPQizbW7bS3AOgaSFunrM6lGZzwd9cT6J6BiFes3NrulNu&#10;3+oRHe7rREYranUyG03bIzg9Yg4EzOvT0DFVz3HX9gx9zccly/xt+0tvlthaGl9AOpN1YDR3oZlR&#10;QgUwcvJrj6p0FNY/qMNbTZ295tzubeq5avWfVtgqqqloprAMksKZq1Q1MsE8es2zaPAs7K29lyVR&#10;nRfyw7KC7ZGpgZx0zrguumu0t1oYrtzbG0tkpbe1qXu0OoIr/qKFmPt6eeDnZdbihjE8uo9KS5YD&#10;QdZjUzgwAIE/EHOuCXiBjzj9RubTg9rdYtr3t8udjYDaLjR8x0nJTSZyrjp45LM18d595pm0Mc0+&#10;n/vrk/p9yvF+6bbm1v8AecnZ3noXC6/7jxdv8rfJctCos3E1Ig60OOm+ueI4+DzXw7a+TGLecfL1&#10;ERI/t9+PrXzPtWz7i4njee4fcerxvMcdtOW4+6QT6u039gbm0j3EPzLqKE+Mjpjy5ucPsN1nk175&#10;0vQxbvoxZJhkYowkEgr4gZSCCMeW/qBwLbK3fsi3pa2Ve9c+YWtDatIkCSYpAg41Orw+fSzW59P7&#10;ZSMeVfbP1D5j6e/U7Y/UX2xvX23I+w+Z4Pe8buNtcdbVz3BsOR/X39pqBoBZBsbhVOVxlNKY9G2s&#10;21ul9eP+18frvtp5u/8A3cfx+P8AhxVXzXD8b7h4jleB5naWd/w/N8bveI5XY311WN7x3I7Z9pvd&#10;reH+W5adlNeuP3KfTP3lxn1L9iey/qDxLBuM94+1uE9z7QrWE5fYW94UPgVLFSOmWPiJr2/T8Hzs&#10;ss7tel5fhm/cl7G5D6J/VD6l/Sm9b9d/avvvmPbG0v3Lb7dN1xOz3jbjh93pbO1f2r2CsElia5Y2&#10;guwWIIE5T0k5Riq5E/Dru02Vm9b7UXvLWtLW7iWyxF7MgKWoubZg4sLFp7mnVAJkkHqYmD/Q4jG+&#10;+Ncxy33Nz2z4gby5Zb11sgopVygRAxU3dSkfIBDgZyImDh68qKYBEqJOZkQZIGKx4rzcqP2xut/y&#10;Vtb1xbuvdPoQCynpgM4W3ca5bo2tCSpjwpnhO2ZiGg1eq5A1yAGdMGvL0h/3ftbdzc7LbC0pscUk&#10;7jWLl0hkH5mr02KiRGUlamOmF7hdQRDlIMdDFMj8cGNL252V3tK8Nlc5TfAXCptulu8wJvWmuNqD&#10;goNIiAsrXIgRhFi13O5UAKCiyF8JgkdMG9tuJfSrL3FzKXdlxnG2LzM9+6u6IN26lyGcAXV290UK&#10;TnMkCRniQF7Jggk1mNPkYOeDln6s+jF3dyr8qQ9xrlnb22tpaP5W6TQmmblydIIfU9M8hTAAJYA5&#10;ADt8fPBJcSkbrcW7PHb97Jt3Gv3HBvs5DXHC0W5/k06tTKIAB6nEq7fW1YuaqASPCpGmMCS7XEYb&#10;297b3vNe4+ITag3Lwt2mK3yQiWQwvFrhSlQZ0iigDM4zrXxJOoSxJINNMgnMT164PU9e7P2/uU0W&#10;bdpVs7cWLCPq1+owZfUuIzhcq6lic6zE5/cE3d7at1KgAlTkGANR8fuxz25sivSXt4WuK9kczyNz&#10;0UugelY3A1KDacgNadh3alaSpIJPxx1j2/txt+O9RQdT92qIACnKOuOjy73O1r4Z/uv933Pdf1dH&#10;D3b07fjdtc2/6dvz2bc3mLXLy3LdarQLma9cWV5y5RpIBziJ+GDLi3tfjl2VneW2sWzeVkZBcEqp&#10;J9RRcVCSS1FVc/uOKG4nfdGcSZIJBgyNWA9Z8NuFNj2/ur6qwCJZdEa3qIuIqolksSF0gjVWtZyx&#10;Ed9ao2phJkipJE9PDAbvZ8emw3u721tLNpDZdLXoAG2l6lwjV+ICQdQESYyw/t5DMsmo1CvgP4+G&#10;AzPvIJe47bbprVi6233K2GVG/wDHtsSrIptkkqGLFjpaOogDDhDG2xg0OYzzjp/LAVW2v7Kxyu1T&#10;9QUF62CLShbgdZGssHzgiNZMZnOcQXBFwAtINZmBTocB1fZXrN7hd01tfTvG8Uj01ZmEhkNi42Sp&#10;3TqBEHIxiNdBHqhZ7qDUD4VIIwWdY2XD77b7hOI3G43G3N7aqJFlytpwbhNv1GM6YUwqz454VbBK&#10;IYA0+cwRmTgu/wCa/iichbtbbl+Q2avdvLuLPqIUtwrI41owOUltJUwaROIO6H/kGGEFDAiR9inr&#10;8MR18V+nDovsO9eu+1LLvaPqbXkiLzoSjKwPy+uJ1osgElqmkQTiCbqehJPcpAmDSsVnp8MV0dKt&#10;cXuW582Nvt7Y2t9Rc9O5cthtwoQXP/HYL/qEsXmgHWgwV69rey0AqyaJoAe2DXx6icA7wPCPx+z5&#10;3bun/kbDfW91B1O0eqXB02ys6RPcsgmR1xTIQLd9B8qPq1finVBE+ApjGv0zFV2zeerd3vAbodu6&#10;3OxFprKwLUCyYDhpALSxTrOZIIhV9DcdGkFWsFZp1GfmScTad0lgi8JurWw2e62rKyX7HPWtxZCq&#10;SS/rDSltmgaLa9CDWnQ4w+/tQAisAEvHSSFkQas2Hi6V1j2n7Y5A7hhfZKb3iUO4RdYDdum3atj5&#10;tU0bVTIyMZ7e3Alm/qYQzVXqxJkSD4j78XyX6Vde9r7G9e3/AA0bfS1nasyXTcLtathdDR6ZqULd&#10;s5EHGY1K14wDCFZ0imWo/cMc9urs7a1lrWzta1RGu2roCuSKTpBuBREs2eVKeIxOS22lNObr3QST&#10;BJNB1jE1mbiOdsvX+DNXd0lu5uXvMQli4xtrCAFUVVCuxiFPVj4ZYsFtOLROlxQKCFLGgkmD5Ux6&#10;NeJi+ic+rJXt5avbxF9a3dDl3ZLjolt1dzaUBloIJkyZ6nPEjZqxbKCsATIBZz1YRiadLj41Iqfc&#10;lxbVksdBt3Va7cYkHssgzoiaRFYjKuOse0uN9R7R01YyYFQSYmv20xMTu7nHy7SdXy9/eF9T19t+&#10;3OcNzcWhZsbZkZnvBFKLZNx2VB3aQShgiaeGPR3HbcWNsi6YbSB4QB5Yrj4px3Pxz/XX3he90+89&#10;9dbcG+gv3b7MSS2t7hCKSTkFiBidiurjW2gXFJBzgCY1VjCHyHxGA2GyIUrpJNJuS+pSV7SFJp0P&#10;34jkAnLx+NRQkYzZ9Urh5JZtn4thtLzjam2SVWe1QQoUAySJrIz8hhBWBFK9fPoBheskc1h6n6gh&#10;rkIFb06MytpnUz06RQUr9mGnpmDl8Pgf540Lzi06grBkaQx71YwXr1OUdMNdT9mMyc2jarZC2hKm&#10;9pWuoQWoNMHIEHPz88NOQTHhP2mcW3AtNrZf0rpCqWzUJQMNWkytYbwHXphLONLGYEgma/wGEuRY&#10;bDjnu7vb2mTVryCGCZUuoLNEAkRMx4xhpjKgTnSYr4TijU7C36d4i9a9S5BTQLyqoAUlS9MjmaUi&#10;ZxAuP3NUVA6R0jAdT47ZBthtNKHQLqsmbSCsI40juLQACfl64rbpPpkhhM0iagGuA7b7c2cclaXc&#10;I1u0tlBF+3beL1xNSJNaaCxkiesziouvF0LJpXUZoGyABywHoXg+Osbrgb+4KWjeuFVTa2ioCXRb&#10;KKzP8zSojWImlKSaLkNwQbp7gYnpEnNRGD0aads56vUX0u9rf+Nwdv07Re9etvcXvZyNvItsUcn5&#10;IIAA7qnoIz+63H5dhVgUmDIAp2gnqaY57bcTHq6R6R9r+2xa5Lnt06tLj0RcXSXugXJuMtp/lQAg&#10;+mOk1qMVVy4dG4esNE1FfMz/AAxzXDrew4pDuvbe39NZtJduooUI3b220RwQGJBjVMqOk4zO73Pf&#10;FQFX4Co88dtJiZ+LrOHfuB4YvYlUtXWe+SqnSzBFGmjJVZ6ychM1xabR19JSNJCqWrEAGpBHxg1G&#10;ON4tyxt1YX3Jsdydy1hTdVr+4WxcKAalZGBUI3QAHoYPnXFS6+qzEfNLGagVM9wP8hjtmaTno26B&#10;twux29lbjIVLWiUdVJ06I0BpNQYhiOhJw6NuwRlqZtiSOiyCCf7vPE79OpmK9uWttdS/+X+VuidJ&#10;VDb9ZpB0zTVBB1ClJNMf/9L6BUWQIMmF6T3ZEnxGPr79JbQze0MxgAS4Ul9DaASVSIaG7pmh8csN&#10;MYEMaich8vlM/fgLHb2kBLWZ0XBbUC4Tq3DpBN6XWZMSOk5ycFURJzoBHQeXXASVNsqVYKBbPqXH&#10;rpY3RqB1MAVBJAkgwQcsIoGOZiBAqCRnXLASEVmtFgE1H8xmfWtxPw2w6NJaCIkxmT0BwRoaGegk&#10;TmK5YBy1DrrQAPoLBlfUzHMlWaSRIkyZkGTOEZQIIq3WfuJwE5ADrYOjG6LQBQVt0Gk3AJBUQIU1&#10;wWmaNIFfiAR0+7LAOLeKgPaJNxrobVVFvMGJYu3mGJDV/rhskR06j5STSvWmAn20YXHLl2pFtrdx&#10;LSrrEBFKk5VV5BEDzwkwdUgkihjMSKZf288BJFu4Hsm0dJ+e2HebQIESNZlfGlYFZmcJ1A1E0NMw&#10;fAj+8jAT0t3BpZmDa7JDtq1LoE3B3D4UXPx8kyBAkvOcAGopEtA8RjF3kuFLFkwLsi0AR6audMIx&#10;1u/bPzD5oPlkcJeJknqGAjLwWMcrzcwSLQLBiigdly3eZ7ggyYa4HEAENGYnplBw0YgUMV/gKMfs&#10;wVMBi7cCssEhJRZ1ENJt6SKARRyCa/cmRnQ1Mj4iaYCf6TMhVEIABe1dIDamDR3ac4pnPTIDCfEU&#10;mtJE0+OAkAR+a2tlZLVwD0TEm4VaIkGe6QPOhphPj5EwYAgxXzOAlgsy+n6mq40o3pkqoVDCAMTp&#10;WNQ65xIpgiTlOcDNQB0yNTgDt6CzNodCpYglGbWwM9zDtBABEgaepwRJA60VSCQCSSK6lHniEuLl&#10;Ks9wNzWO644uAFrZtyoNoo5EmRMZ+YOEEgQuk1aMxlMH78oww13RPQi5r3AdK2zRUYBCaiKgCQJn&#10;KPjQ9UhpBoTHUDpmKivTBZcmUtqrL3jtAJYtovAglpthhDQsamAE5mtcIkyJnLofAVkjwzxFStGl&#10;dKelb1MqWyyhX1PUQrDTUUnpEnBZAZzUQB0Pdl1pngHgwYvHpANpJZoTVcJ0aSxqskUaCD5SMIY5&#10;QBIOkGJAmsyemAk21ALK5buVpVQoZZhSDkVPQ/GnTBfKaUPhSnmAcA8qm72lCiAsApJBMMNK60FA&#10;IEGf5TgpZRkSKTp1CBHafjOLMeocIS49xQ9tSqakL6TKlvzAykQafHT4AHCAwIAIyz8QDMgmfHPE&#10;DzoyFzqEEldMqbbMpEMsCO4HtnCCxBnSwJBgkSKmZAmK9B8MdMTtxmL6HvTGkI5DwVLFOzVAGmSV&#10;oFiGMQDOAzAAkZzrI84/zD4/DGZptt0QtLf5qhiQp7RpUihIMC2aSAOpnxIwzcYGsdsDI5Ce+P8A&#10;pjtrrdZYqTZRhrADMVZ2J0hWeBNqmcTBIGdKxTCMqANEkwKEEUgEY3M+qnl0kszsiyUXU57WSJZm&#10;1RByyIGUThOQHSjCQBJkwCT0k4CQslj8urVZ7DJRTaQtQLGQBmgEEg4EKSfMDM1kCmoz4YztMoRq&#10;u2/ScnUFL+miBDpQtq7BA7S1aio8RhvUaCsZT5A00gdB4nGlS1S3D3JGgOjOpBKE3EJ0u8juOYUQ&#10;PtGEEzAEEgmZE5ETqmJjywEjbmFkBQkSoUlDcY6jaa2tcwIM1JEGMETFamCw/wC1x5maePxwEu3Y&#10;L3Da1x6i2WJJdXtCh9UKoGoRTVOQ8c2/wk6YI1EdIBHUeOAfZVW4s3AysFUvDMrurFWCk+HzNGXU&#10;TTBMxJBMgdtGUTpIin9+Afs27SIyKwZ1a4puB2kOCSysVFI6rIwkFRJBJiCvgSKN2jPAGyXWCKwV&#10;fUdlcBQWCltdtQ8AChBMTIyg4bYjU2QkidRpnT5fjgJu2RzZVgCdIOlbaqVECpZ3gkxWB5jCSSYM&#10;TEAQRQgTpnASFUBRbpDK9w6iTRmg3B8ax94rhM91Y8zEj7zn9wwD2kC3pUsNWkhSQjsIEyFFBHic&#10;hXLBGDn0Jn/0c6A9Os4BaAkNoViFRIkHUXJGlXiASJmCtfHBBpkQJnxzEZgL/WmAVAKjuLQrtdGj&#10;Vpdmhbep65kMAPiMChMyRLUJrDnIDALIuL6gbTc0Wq9oHqIGGprrivmABlOEme3TNQFgy0iIkeH9&#10;+AdtVNz1FtAooMp+UwIbULNzVmfOQI+OEHV3TJjUJOcKI7iZjASCbcqLbodbowRSZuXbjnULIpWo&#10;AkwIHmcG3y1ikErIkyKMfIjAN2Wi6oQtVnDXVUhdVkybaAfK6sJrP8sNEQMzMgCBC+GYkHElzbPg&#10;LJImRbVKXJt3D+YOp1ARpmlchgqljWdRkywhjQ/9BnigSqJa1JS3b02wtt9ahgZIWAeve1BnXxQM&#10;6yYBJPXwoB164B8oNMDRNy5HptIWnUsY7SDGdM8FJpB6TFcuvX7a4BxkWPlPbpUsxg5wScwB0pTr&#10;hBPUGuUQDU0qPPpAwD6JpJGnTbALEy2m4OhDkyINGBI6nPBmonw6xqgZGAMj54BK9rlUipDKxkAl&#10;qq0mQRkIABOG5KmRNSAZ/CSJBE+XgMBKZVa0qOyiLcpOuXHqaSrAn5ixEA1AmJjBMQR3KDJkTOXg&#10;CSc8AaBlLw5U6FtkL/7kNPULQvy5wZMxWMNBz82UswFBIE+UZYluJkWBtqyhA86QjHUxOo5LchpH&#10;cD0P8AMJMVoKR80RIME08J+OOd8kswa2ZPKDpAuXJglYtkvK6QyW5fOYzOWdMsJKkf5ooBIANepB&#10;nrmfDHN1PpDNJ9OW1sw1M6lUPyQc5ByiCfCuE6ixYZQFUCKZZhjXzzwCvRNrSy62JJuaqlmOcFVj&#10;NYENPlBrhBJ7vOTEUALZHLqf7RgJNsKCkCSpSGNNZAhXOkCulc4/wKYhgNQDaQAAQIgkFjhjjIdS&#10;2GQo1xbYb8xy7nUTqZRcAiRU0kyenhhExFSDOpifgASP6YCSLYKlguoadNtBUkBmj1PMRUCPAYRI&#10;gkCJ1RUkmtJOWOnj6JUlB8g1EhQoYCUABprCxnOQmZz6YKkeE5TEGaH/AAw21tuQ5DanYw2kMWOc&#10;BQdNakjrPUzOEeVZiIitDn9uJ2UydBBKsQrmV0uxBUh1DMoWAJkmOo8pODocjCqBSAaAVUnzznHS&#10;TExQpSqkyBcuEmVmhkwGUACQB0yjPCCYFa5fbXODGX9+KHFQM0gsGMiQ0qNRohZTWoIBrlgmE6lA&#10;oREnI1iQvn0k4B21Gm33y6SZrqBrVngxBFYFPtGEk6WAmhipJGmtCPPypgHFQshaYIUwqD52Agwx&#10;BIXxkGtfgfWlRWhJIz6k+fWmAJepYsp7TqChWBKQOxcjSM/I1phurAkDtiNXXw0+ZB/hgHoW24Wd&#10;T6pdDpC1bUGIgQDnn/dhLnIxOmCzCuZ8M8soGAdtqBKMxts5YJaIhgYlwdPb4z/CcykkECAe0gjO&#10;MsoPhgFqDqYFlZbisO5qEE6VJfzzwTfMCYBWpEDxzpJrgFIW0HTqcXdKKzSszAK2wR0oT0pTCGrW&#10;OkzMwGbOemAfRShdZOtHKsNEqzKkuqoBJ+yInzwj7BQgQZMy3cCa/fgHwq3NDhzMtOkEm3CwugMA&#10;YmAR1yzwKihgg1E9w8IBHlgHoXsOo2yD8w7XYqJLekRAIOoED7DhvKMyIMDMU6yOkYByVfX2raJF&#10;u4dQhz0PaAaluhnPrgFokxp7io6iOhNf4YBSWw+gCS0LdYyQwIUSoIGdadfCkYMlhHUnwqIjVJPg&#10;fhgDVELOSVBUCTr1OhmCpBpIqSwJyzwiNUduYgHtVgfmAM5V6VwDwYqAAWYAqSIYgKpjWIihiSSQ&#10;cIaJMEHSBJESCuQJ8/4YCTbkgEfi1BAxYKUYwYiSYig65/FIb5SqisHVJkf5oJ8AJrEeGAUyRrUu&#10;0DWhQD5mQiAwAFSTBoa9RhupJBZoANA3jm0yT18YjAPKFVEAQKCyiNIAJiAqg0oADWvTDdWXqWqZ&#10;6lZ7YjoaU8cA+Gto3TQYBSJk6IOdZnUQT4VHgksDAABoBFBp0isAn8U4A1UgQWYk6yG06teozBof&#10;lHWKigywkNIkFfGgggTlFZHh5YCR6YjS2tiS/wAxlCTkNQEBozb4ZzhBifEBtIUwYWhABP34B4KS&#10;QxBl7esg6gSzgrrdQayKBfKczhBgijafmhYhpFTMYB5C4Olhq0kamk5XKAzTwNK4KO2Yp0jP/NpU&#10;jKo/6YBySLi9APnNNB6aoiDAziPOcNMSSAqyI6hgWGfTLAO2gtsS0h8p1jTappKzH4hWmWA3USYO&#10;U6QIz0rgAniFUaSNTAkkQNJe54HxphMociSJIiSrahmNJ6TkZ/rgHyrKVU6STpgz+WVI1KEINTHz&#10;CPAYQMwAe4AyIGmadTUnx+OAdCswIIIUuJggtp8IBgRmAOkzhJM0ImqplAMeM0zwCgWjUrCIe4xL&#10;ktWNUaYMxBgRAwginhAqwmFOQBE0OAdmTBg/iUSaogzRgJYZTE+BwUyPxAz1WJoRIP8AL7cA8qwd&#10;Y03BoVh36tIDyAQa1qDJp92AQFAqBQkU6nKmRGANWV2JBM6gGJMEgSWNcspZspwyXkdRUZD/ALs5&#10;p9334CR6SoxBKk6WMlnIOessRnBFfH4YbPdT5SCWmTkBBr/acsBK0gEHV6gIW2QYaSxhdKwAamgH&#10;Spywkz4ASsVc5zMFjmZzj+mAeAAAkl2W5PbbBYKTIpQqM46kVwgywBIJC/MSCGoaQT/P+xBYGlsx&#10;JUEQQVlhGRHXwNJphHmZ+01MRJBJk+InAOhSsEMswCaTHbALD+gy8MJOkgmGIjoDKlpYyDn1wC1B&#10;BAm1qWJkqUdRCgq2UTE1wUiRSR9xJ6GRPTAHB0kAy8BRXVpAJgMCKHwg4TqiR4tnVSIGY6ZRP9jg&#10;HNAie2VQEICGXuIFWqR450+/CBQGVqS1CKaiaEmtIyywD2kF1IZT2qZViw0fMEIMCQc6VwmmqIk5&#10;AA1nOF8yJqIwCpY1Z4VVDGYAbUAuu4oFVDR21HXA1wBUMIGYrVjn1P8AdgFNaDNpI0waOCSinTIZ&#10;AKA9Y8fvCWEwcu0Ay0U+btg/zwDqRpIgdrBhADE6jDamIJBNDSk1wkMCTIGQDDUNM0g16jOmAN0I&#10;ClTqqXkgi7pYxI05qZAEmnhgoLBoJDLOqh1FpiK/HrGAcVEoFAKnSUqotgNLkiIzGQXqfKMNsw1K&#10;smTK9TSfEAn7RgHbatoa5GpBFyRAilSRcgTH4TggVh5kBT3GTqEGIUifGR5/DAKKvNuurUJVQBpK&#10;uoYFvUitIIBkj44MsSzDSRp6lRBBAHZFAK+NcALaAKul1ZbjEqFaiMJIUse4sDQDMDxw2ayPlUAm&#10;udB3AA0H34B0IQB+NmK0A7SVBa2CVgkTkAOuCMkOIIhRqzYDUCBTKDgFqVUqWKnWzaSSVekFgTmT&#10;4in8cAxRfEiIOppKzQjKR0JwAEkerJHzG4WXSI1kEMrEzETIHXzw5Zu+letlJDKyFNI1TDCJBiIH&#10;UnAMbrbLutvuFuEC3ct3LbBm0FTBBIg+JBp99MetvpTz6XLSWS1CmkEEwHagKn45iMYlxZq8vuNM&#10;zMfAr/ks+iF/mOH3HL7SwLu92W5O6AuWw7Xtvt/zb1tlAJbWh7Wkk47qbyyK0Odc8/vxt4nwkPtt&#10;7m2uj0pa2rISbaRt0DiSJB0ijKBAnLzLZuDVBiZAB7ulZzwF1tuJNux6ltBpO1uFGbQzk/IVgpE0&#10;0pNVgk5zg1q1IAJBkAkCKf2rgG94yfpbNi6pdVV0Ns3k1O6EtqZloSsSpiSfHIpJ7wPjI8D5YBVi&#10;xaTY7k6lBIUICp1FARddGiBJoQw85iuCv6gFmIXL49IP9MBP9qbjjzdHp3gGvWijsUVxS4Va29uC&#10;wAALBqCYEmZwzaKkNOZgmQMpk+OXngtmGl5zb7m3d25t3ma1Z/KVl9UT+WfSS4rAkFjJzzImBEoP&#10;brIiC05Ag1oaYIn2WW/Z2Ni4UZbG1ZtLOV/Ti4AXOq6IkwVIGcaukYjMza1OZLkkGlIzM4O+kkzp&#10;W12ez2+32e4tqba27OzRbBQldRa9I9BBOhjJGoRInpiSkmFpBaTHgD1wcbjPDFb5bOxu7m+nqA7X&#10;YqNuS7Kg3FxtVy4CIFJzJ8hNcS7oUWjE6m7VZRMCJgnp92COe8O97dcwlm6U/TW2bfX9veLsvqGA&#10;bhFshTnqVSSJzrhuwSGAmABLZRJyFYzwFp7ptjd7F4sB7l2/6G2LavX29gIAboTTLgjImngDOJbc&#10;mVaIJmAABkR1r0wa10u0zGH2n0QXkbD7xLtlF2mpn3JLq24Bt+q+1FsEkMqkaoXrIAjEu3dsXxpM&#10;F+pBAAEz/auDLnnMcJ7k9q3f1dj9T+k1G3YN63ce8G0wLrPJigo0V6xTEC5tm1KUAYaiY05ANmMz&#10;XAdN4X6hbK7sb1nkHba7lNvZ25uEMlpnCDteirAaDOkzJiK4i3bbAgQc61NB8IicF1uNpXTfbXL7&#10;S5ti9m5ZusqLcW5rtqrSo1L6lGEmPlBkfDEtFPpAnpXpSBkRgjmvL7yy3PdpfTcXQPRZjbpdLLdF&#10;1RpAYqQsxQ9cV18LIAYRqBpWIEZ4N+PXu25ds9ovfAa5d2zG5a2S7e3aZ9D7j1nE60UQ2qmlTURG&#10;eGJ1AgCSQTlFSeo+GDptpb+XiNIivacanVFDJqqHJKLqAR1gBZAaMtJMmaYUpGUkGgHlGVf4YOd8&#10;d1maiblbt23fupaW8SXuNbLnUoKwbRW1p0pXUGDTHlOHwdQPUgyAadMunngwzDa9nfKvqSwAp7D6&#10;zLcVA4B9MVVZDEeMwZxCUhHYQNVcqSJ6HKk1jB6LP+Hj5Okbjb3eQ4+w/qarAs25CktpvCyLbsFc&#10;EsJknUKCQ0TOEbq8AsVyFKCOs/dlXBPFMS34pXsn28g3K3kubVlF6GWwj3EvtdbSqvaCkAIQARFB&#10;IyxA2qm4BRqsxkRJWeszJg1wdHTveW6XjFNdu5G3tWvTdSyI4Atg2lWgDNRQQamSfA90moigk0Ym&#10;R0mo6fHAI9p8lc2lndKA923Y9O7aso6HQGUo9SZmWIIMAExMYYe3osnP5TM0BjMgH+GAutlyzbzm&#10;bPoiyS9+0LQQuTcS4Q3pjSCHKxqIihJilcVm3QG8tJMU0kV6EEzjnrMWxXV+a3lxOI3CvdILtbF4&#10;30ZykrFt7QKkEGoDdQYkATi8ssCzKCCIjxp4QcdEefOb2zrYs3RM21vMw9SEY3Xlj2zCL0bSIkVr&#10;hW4bQw05Krds0qIwSZnUXtrbLyNi6dws3b95T6t2BcCgC4o0oQDlM5muWWI9i4TcH4ZGQFNJMBtR&#10;/tTBWm9wcZas8ff0ldytqgciLgvtaDXbVy1bAIgyVPSTpONLtboKmJoB51BmsYPLtLrcV41+oHBF&#10;N3ZYCydRvh0UN6hW5aEhGI0gx8gzLVgYv7O47mH934hED+uCPKPuz2l/4O3v2xfFvVfW6zW21+pb&#10;dnb1mb5GZRCyYJ8zOLew8g9CYggD7c8S5xwPNHuzjr1t0Uynbc9QX3LFFt0Ny5oj5BBjP4QcLuJJ&#10;NDUgyAMsq/fiiBwnI2tpaspduLba0jhSwuQ1wqblpl9P5SwFJPl5ggsAmKxSesigGAkX9+LptAur&#10;C7uBJtxCraEo15PxaZkGkZfFt8lyp4DygYC84y6C28AuEO7rbBulV0gxef8AKYVqSQvUAdBiKSTN&#10;Opz88qfZgNwtqylspqZ+2bjgBwCV9VwjsGMNMMJgZHEu00MB4kUiSBlgOfcttrdy2SwUJ6ZB9Nzb&#10;S64uE0LQRXtI1Cs0IxbWSJHkP4jEtHnX3WlxrcBg5u3jqXUdRVATTyUASBGLC4oazkPlJipn78Hp&#10;2ndr/i4pw+4Ox9yg6jpfcqnqBiGhSC+lgMqxWv24wu/Gm41YEyMvH+s4rzPrb9Ib3+6cJtP9RtOy&#10;UMASq+m1oLbaUMEAmZOTEyJjEBqpnqPdlgOrIPT5b1FT00u27QS6HLLcK9xLWwAAF0xrAgAROIF0&#10;EwtZ8hlXrgOt8DutrsrbXz+ULSp6x1SXe8YfRaFCxHykCQBTphF0aLRkQe0AU+zLAWnEMvK8+EtO&#10;12zbu3YuOXtakUqty2qOuqRKiOnlMYi7eXMmZ1kAySdJqJE4O3l9K3nu67Z2G30WxaW0LRN5CkWi&#10;4tFWFp4ExSNM9MiTixclQLcSXJ8aDqRGUZYOLjOztWdxfu8i10INigtkOYXcEHSkqAGYXO5mUD8N&#10;c8QdzbMLWCx1TMdoMVGDp47i4+Lp3srmdvdv8iWTWu323pFYa5rv319QOjLBqoIHlAEZYAH5edQ3&#10;SSPCZGDmdu3Y5m262rSNdtLpVtKva9RRqLI40EQIKyJg0OKu/OoebmAcxGRP8Rg9btfA27CK7kMN&#10;GxJvtZnQy3TLi2SZhoBSekihOHLKk2z2kanJzEaRma9PjgK33JyP6Xf2lTcWrjWNsJdbb60uMJHr&#10;RHeSQAoB/wA2cnD9kMqkgknohkUnrP8AUYM7Yv031Z/m12u6v7SxetWmRVttd3KAMwYSdSMFAMQT&#10;AmPiRiqvSdyJ6LJnuBOrz6YNOxcALCe1twqC5G53VxdPp+netD0pbV6YABLVGoQQPEjFraUlflB0&#10;rGckxn8P8MHPyXEw4vzW9Sxu1ta7gFzdpdBS3ptWFckMwZCA8iDBidWdIxHunSSsVmjGJgxKwfLB&#10;uW3n0rTcHbG8sfqLd5AoRHKW9QCujk27lkyCwDHSAp0zSAQMRSBLGdML4dMzUf3YK2Nt7thNsrBL&#10;r+owKpeh33FXDNbBgFR3EkGPtw1ZBLaYltWUdx0mR5fxwF5zl0WNvcupdKJAUvP5Nt3QKzPbtdxP&#10;aWBAiSAfO9saVtoMhmJjIDKcHPfXbb8Hmr3Mu83nJX7h03JVbRS2uvv3D60uG0+Y0mehkR4DEC+R&#10;JJkS4I8C00j+/Eb1uZl1P26B6diyjWrjWeOuW7Zt6vVt2D850sCwWooKiTMgHDYmaEQsE1MwTk1T&#10;OKqwupZtjT6bqdyGVAUttY1lJbQw06FBrNZ8ACYd1HqKaZjUBUCYEHPPAVLrZAGgsLj7i2i+rZcC&#10;XcAG5I/ERpUKQRIIw2F7wTqWVDE5yAZmmAn7jc3LOyv+k9t3tX/QKMri7bZgbaW2MQIklSAc6QMW&#10;9sqgUggyJAPhGUf4YPNv+euC8vb5DdNf9ZHFtLi+rdGltIuNLXWVBqEnNATHQnDV5tdonoD4gDOI&#10;JBwa8X5l77d2e22PJWrVuXZttqGtSHWEFztQqKE10tJFRIwwmpTBABmpE5HMxP3YO7Wb+1a3Nq09&#10;trzW1tIyFVtBLd1VYzdbSW0KCVJAJAETOJG2v90mfmMhSSadBPlg5eWcZ+DF+7/bnrbcW7BthjtU&#10;Ng3A67VHZSWZ4gKsjUHDBoETXGlW4gtrqbSDNRArohcHF4m5Lh9+3K7oWdsNzds3muL6quTctpd9&#10;W8LdAWEKagUWp8cKG6sqh1F2a2Dq9MNcJ09YE/HARt77A9y7ve2dvtNvstlt+U3Cvs7nOb/Z8TZK&#10;3XCNaa5uGEQWAVtNKdZx5M/cR+5Lg/ozwF/c2dzsNz7j3yva9v8AEcndG0UboWTcu7zfrZ1XV26K&#10;CVlRqbsFDOLrLttj0ejXxazXu3foK/44v+KHkv3E7jh+T+qW0HDey+Lto/vH3P7b3+55La8/xlq/&#10;6nE+3eC3m7T9IvIuyaN3esh/T25FzUbhVT+db61/XX3T715/mOZ9zc/vOY5fmri3N7uzuLiW22Vg&#10;6k2KbdwFs7a12hLKKBlJYycevXTXiMeTzSca8P2PfS/6WfT76Mexfbv01+l3tPh/ZPsf2rsl2PB+&#10;3eE2lrabHZW5L3bpW2JuXrrlrl685L3GZmZixJx5+3e92XNbG4d3f3m23q3NrcPJ239W2tsWW3Cb&#10;a7bgEEjQpdWMagCpjGrxcfB59rrtObzHQMZnZWhcvtuLeztDcbqLVoi4Gt2LIYh3tXWNHcxrYQQB&#10;GU4MSXuzIGNZq3SNbXa7+zt2tKRbsWN09j9QBNt2LARrYj5rjSSRGWHq63OcZ5DEnkrt0BL272F/&#10;bbghNru/VGu/yW+eAEsw0EMpAuMoZmbxyw9U27peZ/ChiDyPO8Jx+2XZ2draXkJa2lnbjc33O716&#10;Uu8i29ZbUr3QFXtAmBGBtvrrMBjA7vkLvJo1sXE/1fT3fJ3by7Xj1uSApVYCuxpIFSaxGK4d3dO3&#10;OAw/sdvsm1O212+92qK9zW9rkHa+tk+k2rearKyXOVtYHQHPEWT/AMIYo+aTZvudw+33H6a3twlr&#10;09x6i2fQt29S2NtcdQKg0ViDM1ONa49WN5m2hjO7/e31ufq0F/bXLlm2qhgQLQ0m2TqXrCyAOhnH&#10;TWa5xhztvUMQLd3Ttzu95adNrrT0/V1qd/uVi7bsDTmoB9TcGIVYX5mAxeO7tkM8ZDGb3O83W431&#10;y9dtNcuOb1y4uhVua9GnV6YPbU0npGWLx6OV2l6hissvc0k27YBUODbuuqJodzqcLcmakRQVxY3r&#10;jHAYsU3OhlQslu3a27qosEySREpGZ0jOeuDN2suIGKy5vLIZAVuC8qHei2jjShJ9O3riAZLDMeWe&#10;DF55DFBd3m2W7srj3dzb3P6vTbBK3LSNP5ly6p8PljzkCmDOdZZaGGNst9tzudz6lzeItre2bW41&#10;XLe527XVlbP6ZoaCSdLDV44LOuZyGJu1S4m34931Wtw9q7YuC63p3irP6rJcDkNqdYgFfukYElxM&#10;8BjT2nS3ubLO36mwmzpcsk3DbXZobjXLjrRQWgx8ML8nXi7dwYn29493cNaQKFViCqqQqm9ZVtwL&#10;jvTUATqMZCJw/FsMWFq76ltfyx6diw1jbhy4tI7Wv1F25cBnWFQISxoMhidslyBiXZvPtrSbiWS1&#10;bR3SApa9cKybtfEkUIocNpLxQMSbW7uG3t7zeitz1rVhWLMuhVXWB3Gr6iDMdST0xz21k6ehAxOv&#10;v+kRdv8AmG7fum5e26GpS2IK3EOqpJmhqZxJrdlDDrN6Tg33usTeW/dVyq3OxdG3sKUgh6y0ZeGF&#10;llxQMPoFa8zuLl03D+pv2ysaNuWhbbsDIr+HrniAYvl3Pr3vQQNb0RZW4QoH6Vf/AFd5yMppTKvh&#10;jOPi6za241DDFrcenuA22uFLpeyhe0wezuNwLwtCyhzFsLJRRGo1JAxcM93PXkMXFrem761+wGfe&#10;INwNjbZWXb7ndi4NekGog19QGOlKnEbzzn1DEHb2LN/lHTkGcb/9NvDdfSq3Nu4v6tzZfdIZVzbJ&#10;MK3yKTMYJrPqzsGD5fc7O5a2dvYLcdNk4v3LVqz/AKtprxRPXAILBAFc1mAxyOEN8WZ1DE/b37O6&#10;PHcXvrl2+b23vbt712ivu1Zb+zuIYnSx/KMeMH5cG5Zca38f4hgb+y/Hbrj7m+u3bNnld028tCAz&#10;i/buixujuLdqQotMbYS5bIHUrXCJtO2y29ef+z8fUMTOWschbXa7j1rwG7S7et7VNDbfa3tnaP6g&#10;ppMenfMjSTIuExTDj1XbOZbc5/t/cGKHnAzcxtLu6L2dvvPb9nbMAdN3Y7o3j6j3gDpW5bPpswrq&#10;mRScanLntjuzfhgMW/GbVlPA8fvdzaub1bbCzfAITcNBLjTQabgKmBGk5GZGM9W5Omt6wMVfG77c&#10;7bltzbRv027sbjcbXfbfcuZZrZ/JN1GzDEaCVOZB8cX0yzLt38+oYjjatwfI2d7Yd7uzsb+/6otk&#10;n0U3F2HO5BoUKsCwbtBEiDmlmMJjt27oGNLzHJHjPcNu9t9gtvZczx9/e7XeG7cEtsds3r7RE+VK&#10;gFfIgxE4jptt2eTj/MGNd7U2e83XoXtzbuekyC4WCm3oI/MtespqjKskEEhoJFKYY5dPHLdc46hj&#10;acXxezsLueU5Jx+k216/dZ7imL66iNpatucw2oaJ88HbXWXnboGM1uN1/um7DAG4hZ129tJU/p7S&#10;wqWtI7VAMqTX75wYDCeX3AsWLG0sA2nvkrotofT06Q4a4cyFArPjM4JegYzu8bcW3s7e3qvXARps&#10;plquKEs2kakSIJI6nD8WNs5wGLN9raO7sbYFTbsWTe3GliQ24Kj9XcWM9J7JmaZ1w6t2ZDGT5A3L&#10;p3FwNqdxfuKUdVWzYDELb1VMGADnllhOrjtmzPxDFduXM7XZpbdGvXLTX7TkmG0A+nagwIADNTKt&#10;DhGdrzgML3O217nZq6SdlZW0zBUZFdVN1qH/ADMSdVIGBZm8hi62mldqiFvnv3ris4VVUPA02wsA&#10;kEZffiNzoGO28ZuUv+zdnsr637Qu807W7lq0hZ7R2K2vVFsf6hViY1ZdMV65b+lJfXgUd0+UfxxR&#10;cp7cu8VxvIXL6qd3yCmyLm3e3evemHmzcuNZJ1kqMiO2oNcGNtJrOetHjkV3ZpxwSANsl5wthVva&#10;UW6CXcp0iTJ1dcjTEeeyzqGL7eXrtm1xu0tAXrjLdLXndT6du8C9kTA1LMmJnyimDVv09oYkbK7t&#10;9tZ1W0axdtqLYtq5e7cXQVuvursghmYkqvTrWBizHo1rZgMX9y7q5awLjn9TZZBtNoEdrO2Y2h6u&#10;6vIoLM6KdKk5GgFScGwxsTddLgti5c0LpUW3RUVlUDU1Z1VJEdI88Vru214+AYf4xtqu4L3Q9+3y&#10;Afa+iQuvbXSxVLqXCaEIDEkQYzxGvH9VufUMZW4252u53YJvg27hs3irFWBAPog6BTUvdGWZrg54&#10;xaGFzJYrdu2w41op7c4RmC1oSSVnOmCBiwtwi29LXGfWGA1PWRR9JNJqZ/hgstlzAxGvXb3qvPqa&#10;CrkDSHGpa6lk506k54HXkMZXlbL3WJX1A5BEKShHWHzAypXywZ2mZgMc35vab8W7j2rrau24inS3&#10;ymZr5Z/bizGeXn3m+vOQxR+wPrJyf0395bfa707jmfa3Nbbd/wC78Ml/Vc21+xpe1y/FreDKl1VB&#10;VkoriAYMHHTbSba5nDHh9xt4fLJtzrevyIddQABgio/lBjH1c4jg+M9x+2+J5zgbw33H87x235Pj&#10;t9aXUNzsdyuq36iSQjJ3K6mIYEHwx5s2XE9Hzesl1lnMvKibkxb3F21dhPSYW2DNpAJAKldUagQQ&#10;RH9MVG59oXrb6ytx7YE6fS1qzFtLHTbWD1gROfji91O2J6by2fxoOp7hlEiZxS7r6f7VVS4tsJdR&#10;2dLbMVc3nlVDEmNIFAOk5Yd1TtLTeKxp3L/mGUChM/1xAf2w1tijqEYEuYtkBbsGWK5EGCT9mL3Q&#10;7TwvhoKkEET0qDlhLe3mdTffbqpe6rKygqNNoadKlY0zWJ+GHdDtoC6J06hOkGDnBybFLvuM3im5&#10;bKPbVrNxXslRFxCRrT1mBWYzrHwxZZWbKdDgjOaxQiMYv2/xQ4/k91aACbDeKrXdluxo9O+jw77f&#10;cE6EaKi2TobMkHFc9dLrtmXgbTFJmfOPtjF1z3AXG2trk9lb3N7bMXssVsXEvWnD93r2gCylcpqp&#10;FQcSbZptrxnWckpcDHSaOKxOYMwQfhjnm6tbl1Nq/ad2nSjMh9VgD1QAE16+dfDFzOrl2725pzGE&#10;96219ucFv+W37NtrW229zcaXtkE3FXTbs22eutjAVR44uuNrhy8v0a20MeYl9rbi9xz/AFA9+2Lq&#10;XN3ZuXPb/t3dKy3b1m9Tb7ne7fO3ayZUYAt8xAUCemZPp1eH9K2fr+WfhL/pDHmL3FzT7/mAb922&#10;zteFibINu2lmwfT29i0sCLaL8gU1FTJgY7683jl8d5N87919Ax96P252n5T9rP009wcluha2214f&#10;mtte3m6b02TZcbzF7bWUl4LBV7RAx4PJx5dtfg+0+02l9n4978P9bJvyNtPcW545QWuNa2V4Iuog&#10;NeVwXeKCQmfl0x5N+su59y8/a3NvgOL3u14h/WjmriDZ3Dt1Ppvc2Y3MAFl+W+50ovcQaDHTWyWW&#10;vN7m+TfX6JifFq1y+FD8RmMfOX3JvOP23L2OE4nci/seMLWb13bs1zabjlb3/uym1Zx+atoUN96u&#10;5Ldceqa28vgd7izXXp/pyBzFY+7+JOP2of8AHTueSu/so/b/AHuVS8u5HsoWLQuksx2W35S/Y41g&#10;xPytYW2Vpllj4nyzHl2x8X2TwZ/Q0z/uz/Q/If8A8o+1225/fL9UNrt32yi1tvYu43VtWClL9z2J&#10;s790kAFfUbtdiSDWuePaFi21x7YNADqYRHxBk4w6vCHuXkrHE7DkLil7l57X6Wy0qxHb23k9IUBM&#10;yTEEVyONFbhCSTUAEZR1muDzZu+2Hlnktrb5W1t7Ah0O5ueqYZbsagPTv7cnoSQgOZmO3FdduFwS&#10;B/qEL5QTWSf78Ho11xHVOC4rbcUqoCqLxe3O5e0XOo3TZW76OhJkVAlvEGQKCbbUIqiKqoHxpFPL&#10;wxHHybTbj4Occtvf1r7vfM0Lu79xVNs6bFoap0sAZLEmGVVqMq0wzdc+rNT2mKSD4ED7MV08c+iN&#10;Dw/HWv8AZU20W7Nx76eorgKpa4zFw5Qy4H4SDQyJxNtCLKz8zS5k9M88sHHa52tc35veXLvuDd3g&#10;4Szsf/Dten6nZeKi3qttViEIAMMQJp1ODYgRWAQZAAHlXPBlHsbRrlq9dIS5cfcWrVi4TdV9TZP+&#10;EhehkGoOH9qnqMSchGVRBEDLAZL31ylrithttoHuC7cW7bvKQFN24H19qmdRYVEE0rU513N3hbtF&#10;FMljlpgqR1E4OvinN2dd/brwg5PlLfI7m2qLtLJuX2N65cVw6ekitIppE+FJpjN2r5LkNPYKGJFR&#10;M4Oz1/yfCou0t/pXtj/cN3Fy2jqNTepoDhyYnIyJLR44Pjtq+73auqgq7FBm0Q2cZ0xnEzlNr265&#10;Vv1W92bP2F7K3O33e4uWbmw2v+4XlLpY9QttSe6SFkwQBBrnmMdhtqNvthZ6Lbg/YOg8MaeV+e3m&#10;eSu+8vem69yli1zkOXuXLehtaqn6gpaDrXKSYap6mcQy4ZAZK/ygGuA6ba407XltxbFoXjctpJMh&#10;zcdKlgTUaiW8KVxXX4F0lpKuKihIIHSRgOue0hdu8HasBAtzY7rXtrttux0b5LbqjSeukEeZjFZA&#10;hlM9hMAUBBEAT9mA7qlxTb2W6t+mbW7shdybgL6GtFRcFpgIJCsoDQQTQ9cS7N0BkMgdsVIzFCQO&#10;uAwnP8Lvru15Tai3evW7d61uYXJduYNtXiFUt8rEVBpQDEgFTrEyCpMggEmJGeWAwe5tbtf0N65Z&#10;tW7lvcqi2LguXQi2xBZEB1XAuklRl1Oday60MaQB2gk1jMkjAdy4TatuNkg1XLty/tPUuIHPp3HD&#10;EXEUAiGMyQIBEUzwq8AdBqZB/wAZOBOLlF9t3NwlvfWn9PRZ3JtIxZbosss6GsoCBqqCWAIrBJpi&#10;KZC3AqyawB18/wCxwXa52tdFW4L294fdXN36Vpi9q5cugUuhe4ssBp6ao6j7K7eXa7d2MUaDAIig&#10;LEj7OmDt4p9OXVPYXFgWPcmw2K3Bba7butZXVbuhgxuJZtWZpMyxFYzBxSm8fzLdSQxI60yEYluJ&#10;l0d9scQmjiuS0LaVtmm31i2x/NVdMFApNIFY8vHDxYBLL1oSPMM1CWNfh9uKKPbo1zkuY2RXR6m2&#10;JhhKXbNoF9NqYZ1YAl5afPLFYWK3t2ARkPm7fKI+3PHK4zfwV1C2PW4b2vdZiZuN6lzbgsZWi3rh&#10;NdMrCqQfAYRc3Om3YIoWJWIA0jIgKPtxO7iSCXxvtU7rfe4rT9qWLa7gXEa7+a6v6kByA1RBBA8R&#10;Wk4zfXSv6gERpvAgDwJoD1p4Y662WZnDtOj1r7U49Xbhm1uwfiWLvp0Ir21htS/KDAAk1HhSMZXk&#10;nU7a+wbIBhnBpBp4eWJZ3zj0qzGXevaG1azyuwtMkEarbjUWe2J1IWeAASDUmT0xn9jLa2kFi+Qq&#10;GihbMD+1cZutty6Oqe4CLf6ZEU+la2mp7j6w66yfwKCa+Fcwc8afj9qbxBgEKZAFBnOqBljWk7eK&#10;5fJxb3hzibGzeX1XTWAhZ5LnUNPpKXHdQZkfaaYstwqoQgBMRXMnpSIGVcbVjuHv3tyr7s3bdsON&#10;BD2wnzRAKsszOkUFYGHuPtM90EkGSpBMkAQBpHXLGduNbhLxFb7y5K3tdi7atJVLgaGBuBVBdr7F&#10;xEAg9pAnOKY9CeyeOChLkCYFD4t1DYmsxMPF5L3bYj82P/JP9ZG2mz3vE2ty41+taLKzI6Omofn2&#10;okl1OmtaZxOOugQABkBA+6MadunEfnK3u6ub3dX93dYs9+7cctX/ADGAATQYGAbs/MJEgESKxAqZ&#10;wlsh1z/+FOA0+yAa8zqzqGTUVIUASaeNPAx8a4ZrODn5NbtzPRq7LemFUhiKA3IIoV7SQ0isyfsw&#10;hj8QREf3jGf82XBebFGvvb/Gy1BWQFiWjS2Ynzr0xCcxJrTxqc8sXPoN/wAPslYAXApBudiqSqiP&#10;/WDTQqT5R4YYLGBU0P8AHphbiZG2XYhi5BVAB2a2AzHfpIzjqP49cMliXpUjyxRqdlsrdvjVW62p&#10;3vI9y4PnUR+WAqiZihJy6YbaSpOUnr1ivT+GAs9mlgckQiLe9JGtK5UKQEQdRAbSPnmk+JwGMDrk&#10;f+uAl7fau24V2Cq7XkWGT8tgJZV0zlHyyAJxW3D3NSTUA1oPOMB2vituqbXZKQ6hmL+i6slwNQm2&#10;FgR3VggeNcQ3indAmkgmniBgOgbG7cS5cuGwxKox1BlAuEExaZyJCkDTNKHxxV7lCbhIEGJNZgmm&#10;eA717K36Dh7Vm7pFq4NKlrTIHt24Y2EEhtQObEgkiKYx3Ks/5lSBBAmAan7sZ2skzXre/wD6SWti&#10;9viWALvqt3SVqit6WohlJAC5FakkyJxnLzybS/5VgUCgTTtIz8/DHO2WSfBqPS3D7CzbTmb66R6l&#10;8TbDtcuNEP8AmTGkZBSAQcpnEE6ntXfmOq7IkiSdXdDH+QOML0w3Pp2NryXGMfTtLY42WCKsC2VO&#10;nVaQSoDdpcASYmRjP7+3quMTM0ER8uo6gRlXPHo1/LHSdHXvaO5WztrPbbAHqXdQuR6pW2Q6MEBp&#10;l1bzoMTrSuti4ZYQgAhogjOp8a16YluvdJ6pbzIym7vba9yO2t6FZLm6d7gNsNrQ5LoEARqgAUmk&#10;AxhW0Ae46FfwKYzkr/mk/bP8MTyWycFuIRz99dtsrG6t3RpS7etuSotsq3AXHppBmkrEn/0hBxe/&#10;pH0zBonjU/GmOWL1w55cZHvXZBmSdVx99Sn5aXBDkhi2nOtMp88f/9P6AmBqhR+IUnu1EdP8cfX3&#10;6S29hQ621uG+xdV7QvpOCqm4im4IWCM4AkAdThDGDIFJrmJMeHhiW4E2yvqW9TaA7BikzcFsM1WJ&#10;zJWhUQI+GEmKgeRFKk+H35YolKLkq91ranUgCq5dT6ZK+sAY/wDZ1iK+OG2pTP5iaAACOkeZwEq2&#10;oZNWklWZVU6jeLkOfU9XXFGApGedJwDOmpOcmJ8Ikk18sA6GR3ukKHlRb7lVCGWuhEtHTmJYHPMY&#10;bJAp5nKWJLZxgJkHuaavAaAqEoPkLMDIJE/b1jAMmSJYtJMGop0PiMA5bUalQuotWTbsi44X07mq&#10;4Bpe1lmQCV6wYwgywzBJpLTUZkmM8BKSLTxpNuyobRp9MeiynV6YaMgTlURn1whmiVyGUmQSPH78&#10;BPt2i7o7gy2tnRUDj1NBIJAPWfLT4GmGyST8chkxipiOhwFgipbUSo1Orereatt2fsts6CgK/wDb&#10;nmcNtNY6mvUHrpjxEnHHf8yn7ZCwtxCB2/lhnVzPabjE00AgFQY/ynBZCMjqBzqBEnTP8cZUoo7l&#10;VGnSqsgmGLEnTbW4q0EHIDPCMgZNe6gznqDgLO22q7KpqWVtkBQltLWjWrI7ZmZ+HhgpIqJFcqkT&#10;GdfLASJDfmNpddA1rDKwCkAwiAihAkr06YSQJJgzPU9BQA/DAPWGYlVm2LQ7LYW2SLLAepqS5PVq&#10;kz3HwywPHPI1A6xgFMpYC0skqEDBmKO0OJuBTHSJB++mCPwmhz6UrXASbXaU7fTZoClCWAtMxlCV&#10;iBQ9OpocNSJmCPwzSrKaTPjgJqBggXsuhmO4jvLBbq+mzWz1aKZ9tJOYwn/2YAA0kEqTmcx554hJ&#10;k+oCMytaueqySw1IHRaBmz7gAO5fCuDECkwJk1NesA1+44NSYOsrXPzLo9Q+kzINA7WNz/1igAkA&#10;DOp6GkDBM0ihiDBUGnXKmI0eSyCDrWQyF7bHUrE0DC4dVdUDIR1phEmCJH2DJjUt/wBcBICK2glG&#10;oqNU1a3bGmIiB3dpJnBRIzk0J1EQSKAVGAfrOprehTqtIBrZ6jUbrM1IAJBM+YqMNE1yCsIzIBIF&#10;CBOLiYyiXbtvpPc1wd69WOoQbal1qRAjpBpgEggZUznzMAkeHn/LEUFRlZtJr2lUbSWQmCwt3RkT&#10;+ITkKnCQRWJAmZrLRXLz64JlJIdCCyavw6O2Lba4BLGorWCYw1rIzKjKYkihkTP3TjvPHrhrESSo&#10;EKPUKy/pzpkT87hxJPcBIIgmojBMEYSsAmIkmPiPj92NazadbkKtsyMfURiAXpmWJiprU1qBXDdR&#10;mZBBaimoiZA+JxpT0OxlLarcOhWLXV1ameBGRyEFQaYLuIUUWIIgZT0maTFfDAKkW2d59WRqZWfU&#10;g0AjUbYoYmA3XIZYQIMg1iYkCajIx/DASxCAFUYBwssrhwyrCST1+U6o6R1wTDTNTqrSJqSAOuAU&#10;ii4/yn0wLMDUFAtKup1tlRILAALNTWuETAnNuoMz4EyP6YB9VTWqgMEJUqysrowB1KoRzDAiSS3W&#10;SCDIwjTqJMyaRQmCK6fs6YCX6gVbYVLiIrMTo0ywu9qXCGFQTp1QYAgDAnSCYFKiTJmNMwfLPALR&#10;RdJR7kWjHYB2BVBL2xp6f5Yg+NMNhiDJOmQJJinVSQegwEv0rTKtu0Huem2ldJ1M8yrVWBqNYyHX&#10;CSQ4qahfmoKDJVGfwGAcSy9ghvTm2bxIsgNcWWatxnAClTALz1pnhICZGQYIiuU0Yx5UzwDxO4Es&#10;FttNyS2m2FDFa2bZckQDUSKfdhLS2pgaliJmAT4ZeBwD9vRqSy6zptyQocko57nBY9WJBIOUYbNS&#10;VFIk0pERDE+JwE5Fot1mOl1AZmMo4eVdLa+I+MeWCMyYHjMSTOU1wAtRpDO1NSuikekAisAoCj4Q&#10;QYrFDOCgAZAdANUgRlX+WAc7iGZrhuEEFibZtmhlyo+2G0igywKQchQg0ljPUHIec0wDxDDSqaXG&#10;ovCuFSFSi3BUmhzBkU6YIwS01E0gA5f5poa4AgXCKtrsZh85K6SigDVbAkLpGZgznSYwmTGkmIJy&#10;NAZPUeAwEhERWNxVt3JVQ7LCPpJ066yYLSwoT98Yb7QPxDXJq0ifGlCZjASau1xQAyILaQLTIxFw&#10;GALj1URIMQftwZz+aTE5aj9gAp/LAKtAFQdK20VvTUhyJCQrh9WbAxPWftw0RlFIIzJ1EipBUwKe&#10;GMyYtvxElH+cOSx0RIFdEFUIuGSTnn5jAygkZZeQUR/HGjkcltXUfI80F1nOrtk5AgGD4VGEjS0S&#10;KapkKZmJgjALY3BqKmTpUQx0tpDV05kUoTmBAgThIAg1AHyiDNSJzJwD8trCCtWuHWdK+lMFGKg1&#10;EGOuRywTaQtPmIowqRIEET1HTAKtly7EgrbIg2jBLG2e9JWYESSDSPMYSQBTuMQakMCpHylRgHlJ&#10;MwLQUswgarWlrbQtzWayRQEeEYSZHxGYE1BESD0wDizdhUfUDrhn7lDltRFxSNReQYqKZYQxMqPA&#10;SxqNTeJn+OAl2dMs8qjP2p10qI1aSJkgmVFaeOWG6xM6mNGgyATVSfLoI64l5mBJGgtpVdNu33IG&#10;gfK5W8q/9zCWIIyFOmCY6ojxoYkUES7ZjHG+PtmcpOLn4H7dBmokGADBUMRC2rbGp0hRmczhDA6p&#10;YUYtl5iCSaxOWMNzbNwXa0pbhGLG1ofuDaFJctZUSBJAJOfxpgjGmQZOkrEZR8wrSD9nxwatweXW&#10;LkOhXQwdrhIly47LkgUYDOZBoYzw3mIEGAfGfGBH24pnnCVUXF1FlJ0SNK6SANBuacwYoIAAqYzw&#10;gmDBk9YJkZ6sh1p9uLn6cKkJqZX0oqqqhlrqOo0YMLgAK1ymKyDhuKkMICx8cxEkx4npliB1dIWV&#10;ZmV2gme1k0dxVB07YLE5zgde6Z7tUUMgZHHTx9EqVMIIJkFAgLEiCR8papz6/wBBghqK1gCaAd2R&#10;ma+PgRjoFuEUyrGg7mJKnUfwLpjLqZ8s8EpM5ASc6Gf8vngFmilpNwiJTuMMcwsUCietT1nCACJh&#10;gCfJlAhqGuUCc8A8dBCK63FKKSWDW5h1MLK+MZg0MEiuCYaS1RSp6UJkyP7eGAcRg5UlXm4npgZs&#10;IEACsZz1zrBwRAOUk9umTpnqGPnWh64BSB7en5lALSshwurJAxzgCCMwanCTMCgIEU+BoxnxnAOq&#10;RXNWYGo0m2ZWWVT4CJMwPjGD1GRpBgCWFZJiJoOkUHWlMAkK0N6kMSQLRodAiYmhJJrNes9MIBCi&#10;JgntJ6AmsnT4eYwD3dcMgSq1ExqKqaCG8euRPXCGjuZT8ig0JgUAJLZ16R4VwDyEgBTqBum4rHSA&#10;WDEFVWAZKx41pTBH5J1EuBpDAyNcZt40P8sT8Aq0JvKmnVbYG49saJ9HVDBJoDSgGdcNq7UAMxJg&#10;eMyYPwphM+ok3bdtXgJpDsuq5qg2gTp7iKdrVBIBwiBpA0wZkNNSGMiVMYokMTrkuVUnS1o6VXXa&#10;gHS9SF1AzJmKzGCNFBEkgfHtJoGnABG1OQ66VLFzqLBSxYOxtlfGKzl1wVBIgr/mplSQoX+GAd+a&#10;CwFwG47IdWgBWXSbjOwjtpB8T9uEzQBaL+Iah4QDLdBGAWFAZ2YnUTKMVZi6P3gEqKTmMwMzWBgo&#10;qGFcjHgB18PPAPj/ACMYklZaQrmpIUJ3AjrkIHhgtUkivzE1BpmBURgFOmla6AICjSwaWzM2zXoK&#10;RIg+OEsVIJllgSZpAnTq+w9cA8pdSogMWYIoTUxdoBKlsq/5TBFcJI/7ZEBRSkRIgYAizMQC4WX1&#10;UMGR+WwBoBIMEiekdcMEQNI0zJaTVQXoS4NTSkYCcXLjWdShQqaFGm4VtiUto2QmZ6z9uEl6yxop&#10;JYAEQTI1wZiMAr0oAIBOpYVmOYU6gkjzpIE+cYJtNBDGk0kCuQaT1p1wC7YclmPadRUF2RiFozFQ&#10;oyE5fHxwmggEq3VpgzSABE5z4eeeAdppI0upNF0vpgF+5mDRWB9mWWG2BFI6AxnBFZJOUUA8cA8k&#10;ksdWkloUqAplqAhVma1M1FMEoERMzJrJpMERlUTgHWkHWFICMqkBBpQkSCskUBzLVnPBEijxHcfg&#10;1I1A0+J8MAdtWClDlA7o0tbJmhqQBNFM1HWcIIHYYMnVUnSNM9pp+KlTgH7eoazM1mNEkXCJPzD5&#10;JMaczhIIAFQfFZMHtEZfywDxlpgMBICvBHbJha0oczQ+FMNySok0NKjJpgERlgHVUhjHawJNJmIB&#10;YMG+YDPPOmc4BcAyAWJhSZg08iPsr0wChb/BIUCWVRkAwoxKmkVNOuWWGyRmTJkEkkSNTEg+FaGR&#10;gHQKEaIARtPawBCqEcEjIA08fPPBMcx8RJFadTFAZOAcAiB4QTbT5BqICiG8IrTzOEGuZiCaaaA0&#10;rTz8cA6sqxZApBZJIclismVIIlQDmwEHrWmEkEEQCIiWI6TJI1UkHOMA9bKvTSssGAVNQXV4dkMQ&#10;wyMVwg1gMQIMCBBMVBj++MA7b7A7W1LEoC5ZgV0nsUhh0qZMGMs8NySQRqgsWM1gDoAOpwD+nTqD&#10;enr0hVM6dbESrE+A/ianCHJBipqZWS0wJCiP4+GAfRVRdTEAaQdc6FSaF+6oM+GeWWG51DKQoAGr&#10;V290QSYz8YwDwhXFBbZmYnTphu0wQok9pgEdK+OEk0PUmGqaifmaMsssA6AQUEABdQ1BIBPzKBFZ&#10;mfHPBTNepGQGoyKVHT+WAAkgpWJkSwSh7pWtZFIOf8cJrAmI1eIGkgEUHxrgHBEBZg6VjsnUCQYJ&#10;ymDXw+7Deodqg1KkVBqZ+YGM64B4KwR30nSrqAFYdq5DWSTM0jxqcAk9O2RGo0bSekZZUnAKVJJD&#10;hXIYOyLRHcNVZHgan+WEFTDCigCRBIEkzXVWP7jgHgwXJdRBAYsBPiCy25AIJhYzBE4SSGDVcNIr&#10;EgwOo6fDALClfTMW2Gh4mWK6qN6bNnUSDnnGCALARJIKy0T0iRSBPxwBkBSZWEIYKjGBVtZlqzHm&#10;P5DCCftY6s/lCGpA8OmeAcVRJkwqi3Joz6pyuQBMgGY/pgi4ADhGgkgFciDQgA9CMxgHRbZiLfqA&#10;uDqIuSANJJl3zHWCKGK4SSFkUNTAIJY9R3dT99c8AtElgykxHcwa2FAnP0vImaHLwOAGgg5AQwrl&#10;IA7yPHoMACCy6AxZgAjKKK3cSCiN4QJJOG5BJIkgZiCWUkUYTSDXAOqrIVEKHgkEOoD6SGYaFrOU&#10;E1+zAYUEkwwClWLQwApAr550H8cAEfuY6dRCyjpBuIpOlpZYqc5BmniIw2CTSWMhvOBOoGDHQVnA&#10;P6QCG0qIIYrVQzQVNehrAg/4LJju1GixInTJIiYrGYk0jAIAY0Kgj1NeljqIESQCcyczH+GEagNU&#10;Aj5v/ZYIUAHwFczgHghlDqLfIrmkKxUlpDUYnoaCeuCBFAsVBDMo0ljkCJFMxngAyMWJZTVle2rz&#10;dW3FGmIk/NkPOBjrP0y5RrG8WyXNsFxDKe4d1BJ+wtjNnPd8Gd5nV42/d17Ksc97Q3907VN5/wCE&#10;7ejdRWRtVkqQRHccwvhQnLHsXb3vXs2XUg61RgwmDCxQePwxZczL4zaY2w/Kv7v4a1wPP8zx9y3u&#10;LJ2+93VlLIKKbfrXyysWEyi1WWJ09ABOHrilSomjQCcpkeXXw8MVmqjgb233lllaz3WDeFlDCgLZ&#10;Wh0kwyyCshiCMqTiXYBYVBmlT1rMVywHOvdl1OPvoLVy0lkNcZdALrtQbQUBnQS4Dd0NQCkiCcGQ&#10;A1Jgf9cA3YvNc4tJedwLOhrZAth0SNZNtRRIZWUtUwYphvcXQAABVgQDSaDP+eAvPZft/eLfN8sb&#10;dvb3RdvoYVCGbULBdRlBMEtGUDFfb7oiqyc5EjpBwdPJMY/B1nmvyrDPcVVuH07JthVIts5Zm9S0&#10;K/hBFM4mhGJD6fTBFWAb8JjOBE4ObH7Bb97k7tt1VrVt7Fo3GuC3cIclluPbIhSQCZHWhpiNR9Ag&#10;E9wr/XBu23O04bPcm9x9jdvbuugV7HpC2ouy5fSbYeD86RHQGTMg4l2iEKkxlFOpI8xgw5/zu13H&#10;I2d++2N1gXssiOzC5YXXqaSDDEZUAzEAkYXfYMqwO3MkAVPQ+XhGCyyXN5VvtPZXLb8nub9y6+6V&#10;Btrdu7NiFKxdAML6jBvxMppIGGgAUJgVM/NA8MicEXu7vM27Tbi5S1ah1a2d049SuprwWCrdFJp/&#10;DEdypvVzAyBkTlDGvxwddbZ47Y2vF29xteBS2lsJavvdU3ry6CBMggpUsZKmpApBMRhXesaTEnuq&#10;RP2jwwZk0xzeUW5t+N3iX35BUuttiP0qulr07atNxiwemkxVV+aOmWLKzvTaJLwFQQCKwfAsc8GL&#10;1cQ92fTVfcI9PjAz7zfXtbqvYh2zFrr3EtIBFY7jMTAGH0u2d4ajSdUgyQGk0DRn/LAZHkPbvuf6&#10;e2bltS+429vatbeyF9Z7ARdSttnNbbQZbU2oDLEi7YKKCooZqMjI6fyGAyvAe605HehNzfto6tt7&#10;1vaXIW6HVq2gTEyCxPxpUYpLtpgaEDOaCsmIMRgsuLl6o4PnNhd2d60NuRcvmxo3Avi0Euomoqt1&#10;iSoYiZGTCeoxGZSMwK0AnMxMA9MHaeTW9eGw2d9Lvdt7gbTaRrzXZZUUEgBlI1EsSSWC6h44AUyT&#10;OkzlBMjwM+ZmcE237tbJCb25Hptb/TNdb8lFLvYS5YvMC53NrTJbUAEOrImfDDslVBgSJJJoDAyn&#10;4QcHKTuvb8WcUXNzyJ21u96dhhtlBRFuvacFWsm7nMGVrmJPliptks5BzmYJimrwwemzjDvPIWrd&#10;jjkKuBFm3ba4ttQysLQldawEFZVhNCanSMP7lQ6kiZKiCTUACPsnBNde2YZ32ldvbO8qM9tLC37h&#10;YWT3Lcu3A7m00gia3DWuXliPZm2ASCACYJmlJjT1/rg01nON/vFxxZvW3uPoLKzFlcF63EvWhCsB&#10;IJjtPxwgkXLoUksFUFSVAkGkAD+uAnbWw/F8ZcvLbW3+puXBfW276LbKSyNcuMphiynSFiROrEi/&#10;aX9OYPyqBpLR08+s1zwSXOfkzXt/ndyPcVpGsXFW5d1m6Lcqtxrp0+qs9pdcgPPpQ09q0vqMcjTU&#10;DI6VPx88ZxzlXaeZ5HdXNhZm1KG4527WxTSTpIeAJB7gRAnyxY7YEu1Y7gQOsj8UeP8AjjReJlzP&#10;3Vet2trtdegltpdN3dmCe6Ld5bdzKqqIWIIhSZGHNyi+qzQPl0kyAJ/v+AwTW2zNVfsrfunG7dLd&#10;y83qbtr1s3Va5uVUsdLEJkKwIMgCanFekDT8xIVpmFgySoEHBXRuSF+8u4ug7cFL1pLDhXYXkCgb&#10;r13IkLJBrUUFZxbbR/mkfNUAmkf+kaT9uDn5cdrinv3jrNwJquWne0Lmq+qsNN1RoXTbWoEjUw0/&#10;34ubNyL9IyCwc/EGcHB5/wDcnAC97eDXUuB7l/cXxc0i5b/N7QrIvXtEasqAeI0m23AGnqfAdegz&#10;NK4DxB7z9ovct75ra3QFu3aGGe1rGt7uoiXBECAcvIYuFhhSpP8AWuJfgPN3I29xsbzWnBCC0QVc&#10;SSqAhWVQeldLEfEYWbYyH9qZYz9P+XqKu1yGh7ZckW1b80hiGYE5noCB95NcMXUMEQDRhEUr1GLO&#10;71G14DlbGpPVuqrPuUbU7t36QRaDUOQkGD1jEFkieniDT+ONDp+z37OyWwbLLHqJchQiMXnQ+ZQk&#10;mI6AwM8KQnWB4QZrl1wEbk7JXZ3b7ek3rJdEsEnUzxbtFVBKyJLZ0qDi0tN2kjxj+Rxm5zwPPnuf&#10;ZKdwq3AfTtI7vIGoKdQinRTQMM6eWLYd1uK0AP2xIxXo1udf4PNu9W3tuY2l7VDDclrZUxRWGlrj&#10;fx+OMTytLpGUwTEdOs4rzvqn+383N97askBrq3LbWgYPe5WCYUiD1rMgVHXFU7Aq1fGYgxSK0wHf&#10;dlsmTfbQhYuHsZ7pe2XXVKsiMICeEsADHbOIjMRnWDAHdl0mJwHSOP2iC0HJCLpVmFxULhihVzaZ&#10;qySA4JoDSZMYbuLK6SDMgGn/AGxmfvwFxw161a5Fb9ibtvS722dmUuS8O5QAmY1L1ymCSMR9upFw&#10;mZI00AIJGcNGDpvv3TDV+7t1av8AFWduyuoG3vNO4ZWs2nQlOy6xDLMsdEREGSMTGcBhq8SfGoyE&#10;n+uDm5rtOMa7slNkoQbNu16zqUvMjrquH0mBmDGgqK59cM33DADLtIk/wBPhgutxctN7V4obe5yF&#10;1nS8U3Ngotp9JVbgAaQTOpoLzBNCKYYqbY+bMgCgB6g0pkcCYzy14sbe1yvrAbZBft2Xe/duG4BM&#10;a7TrPzGJBE0YQc8V15GDDxOqh6T1X7c8Hpm025jrPt/f23tXApNtLVqEa0GLllPdZ3FlzIMCUzE9&#10;0wIEhEC2ZoPmFSNU/L2z5Zf2OIZ+rtZjf7lP/YgW1cuT/oNeFsP6bhWLodxAqS3d49cIF6EYBg2U&#10;5T5T8PLFLM2X4Jd7hP1m8sbjRuELOxKiWBt6RdcW9M/MfkBHbiLHqXGbRkQZ8DER8OuCt0zvxvHb&#10;WyN1bDt+qUWyCbr2lcMtwsDnPY0UAnFhZbRqVwe0CM58AZ8YwY30u2OejlvP7H/cbVg7b8sbkvam&#10;24PplyStq3pIUKXJhgaEkCJwzfNt+pDEyzKMwM46ZYLrrdfVc+27HJ7EDUtprG22/o2bAlTaLH/1&#10;hjVLMTCikAGuGCEFswQWmFUwRpmmDTV2bu5bk7FwoiWUtrevXLOqQ/abh0CgUn8WU0NMRrVH0y0D&#10;USpJJk0GdT9+A0/MG5c2HqqombapdRUUHbKjF1KqdKjT3iBnSMsXFruWkTBHUAAVoGyGA4Hz9029&#10;5uENQu4tXDk59TstsXe3/qM3zFfhBJnEe8AyTMmaLBAp2xEdME1nbMNlwd69tt4wW3pRduoNwQr2&#10;7jy91/ULUZ0OnTMTM9AYasNR61NYiJGa1ypTBWzv27m62tp2BQDS4W1IF707mm36hPahKuSrg+I6&#10;AYkKwJqKaYiQQOh+MnAZ3c7fQiFbhbTuLrKbS3VDlPzEHqMDVFgAt1GHGUKQAJIUQCYkioBHQnrP&#10;TAV+3vXL5vtfvMqNcOt0tPFsFTbUWdQBMQZM/MOnWRaY6mWIAWBMnPMzl5YOW3jzbtlj+V2aW7S7&#10;kXDda9fZLhXUmi5bpdf0qMC61Ek188C+SttDAI1KGB/yFzqAj44M+L8yP7YX9dzO4tPuLtq6uz3t&#10;3ZXtuZU7nb2Q9lWtXKgPpP2nrEYZFD3BtSzIijCerCfswd2pu3PW2wSy+3Nm8yablt2ZrV4W1AuB&#10;FqQxJF2WHwEVctkA6p+USpAqD+H4HBy8luO3Cq5izevW22ty33bxgl9rrsLa2fSJ3OiIlKgoDH+W&#10;cWesEJq6HVGQBQEkZwQTGDi4gvF37e93jcfae3Nl9jaZHF2/uF5O8NsHS46l0aJQqsCDQUJx44/c&#10;1+8H279DeObh/bqWPcn1A3wVDsg7HivanHFYfmeduW5BvBTG02RhrrVJCiTvTS7V308fbjfd9i/+&#10;PL/hv91/uX53hfqR+4DY7/2Z9Afb+8Tk9jskdLfvD6pb9dyL17guL3Tq36XhdaC5u+QQm7dYC1t4&#10;/MuJ+fv6me/OS948v7j908z7iv8AuVN5yO75YcmjXfVub7cWhcPHHZX49KzaIRXUAoIAQ90Y9Osk&#10;nETy73a3H8H7KvbXtzhPaPt/hva/tritpwfAcBx214niOJ2FtbWz2Gw2VoWdvt7CL0CipPcTJYkk&#10;nHmm7td1yVy2hvg7vflvUu3mQWduhm47NceQuutWoMxivJZd7j4rzFxvNjvOMujjuTsW9Gxa2RtX&#10;YQbzba2r7q6LchgQF0GoIMjFas214sDPGiHI8K+1tb1k2FjlANG82rbe2RzO5K6kfjkXssWwkLfU&#10;gAZgy1DedccBjPXuT47lHG2dNrwu8Z30bSxvrljjha9Om1sWNuS9vd3Wka7rslQIGDndtdpjOP4/&#10;7Axj957pN17Oz2hvbX0rw23HAOd5b4wSbbjbLuQLiuZbXd11JJPldZa53yZnbP8AEMYVr7bl9xx4&#10;3gvtquLY3l0OXtXlJD7cOxlpSSQJFKY1cdcWRx+XUMTblxLJN+/tr9vZcfs29JLt59uXvUthbSkd&#10;jXHOpyvdEyQMXGu3GvVqS682cBiKm/v3tmH3N6/628cJa21ixP6fZWyVtqVtEenrOpwKGIJJM4t0&#10;9Yk41z8QxX37u45X9S1rdrc3TKGKN+RatWbKaG3G5uXz6dABDF5maE41rOJxjDPNt9QxGs7I3dt+&#10;o3PIbW5s7ZYG3a3rfqd5cHcdtstSaZp33zKrPVqYbXt5nqs1zM+gYZ3t3ecncRr1phs9ptkuGxsy&#10;G23H8fYYMdnttLFtTsYa4wLXGJZpyFkk6M5t/CBjOvB9fc3bgO5vXjcNsgqyi6TcVHKmcyAelMOf&#10;Vz2k5sDEFdFsQ6m6SDeK6gAVOZTSa1Ipi5XXaSchirbdhHuEFZZbug65YBiPUUhcokQfvwZuLchi&#10;tv76zqv62Fy7+lIRtVu3rQXl1C3e6EEALSvkcSZYtDGc5Ddbvdwdvb03le2bm3vW0T1dDflXhdIA&#10;NxZqoI6muNMbW7TichiLa3W5tXCzbabs3xctXWvp6tssDeNp2grnK6vgB1wuPSmtvW8dQxb7O5vb&#10;lrcenee/b1FEW5fDuqXCCq3BdEkJ3ABSQIxOhr3Y+m/6wxqeO3As2rtu3cG3u7hQrujMUFle64SG&#10;/C0KpC9Tg663AYuTubly9vZa5pu3LyuqQUi6iq2ljWFH88Mt3eWYDFttiXtbhRfayb1oo15lUCxt&#10;7d5bl6zb1Zl49NRGRrAwtw3JiYDD73G3JCXpBu3kX9OiAjbceHDtbuaTBYgGoMEzhYZmcBhd6/Ho&#10;sNbKHNzQ70s2VT0lo34mLVnP4Ynbzb8VDE+3ee56r2CGuembY0kF0t2iQzLP+Z9Wpp6eeGsxwBi8&#10;27ql4uq+r+mtlCLsXRc3CoNdwHMEsVWTT4ROMeTqQMX+1Fs2vXuq50EvdKD1AXDTbW6R5klBB+zH&#10;O1111lmaGH7Nm5tXvkWXFp1LvacM7u9ygDtEAEkmBnXE9CcbYk4DE4bQratbfbItu2q/nbgsqXBa&#10;9IoUQnPUSS5P2Tg1jExIGBsN03H74XNg63Nztdq1pLl23o2tsXLLGLFhgJd1IDmaDpi229TW9t46&#10;/wCH/hDFc+1O3Vtx+lO3ubm0thrNpmdbtncSN9F1jqVQhZAtc8RLL+ahiVv9ra3+xvCzt720sP6F&#10;2/8AprunebqxtFNu3sEYZoyA25UqT1oZw9VszOAxZbpdjuW2V1rqrfsbZ7dl0UINpYIS5ttt6YMK&#10;Vh6ZmNWeci3H9wYduFE9U8wU5PZb3bPyDu5S0tu4u4FpTtLyVt3VsQSRRqSpJxfVbf8Ae5loYVz+&#10;1t7e9ut9tXbe7JFtfobxvX9qLNq9cXdttr6GltnRtLKZ+UEHPBN523PWcBgcrxu23G6/W/m7rY7h&#10;BbuWzcNvc7e8FGqzZVCVDDSptPkYIjBdtZbn0sDEHcIu84nZNsbe6tbviLT7i1aZ2O4u7ZgAbDx+&#10;K3Rmac9Qwlnr6m0zrmdden4BiZyG3t7jlNtzQsi9vP0m1vBka1Fyyyi3ee2Z7zbPzBgdS9ZAw+SX&#10;tzN+v+sMTtruNttuTfe7pbdziuRZFu7fcIxtvbIKNZS2Rpn1FFxdVKUkjD0a17Zvm9M/+EMaG3Y2&#10;y7i5tr3p/k3bF/Z+t3WdG7uyLxSGgsGCNBiemDcmvShjoHCb7bvd3HHpbdbdtG2qbgAC3uN4qlb7&#10;pbHRVPpr4iTiu+m1m2AxnfeHMq95OG0Fdrt9xbsuu2Qi3uLzaXADg9y2tOmcqEzJxGfLvJe2egYg&#10;8btX3BTevfTaJt1ubjcbh+1FFytiyFyJYQSD4gDBiXMyGIVy/e5C5e3ly2+lWawlte26bfrG0V1i&#10;gBA+YdDGBPqDE61s9yh/V3LJa0CzF3uLZGssEtpYEFidMkVzrNMFDEHd2mtMlgMLbteuXt9pKhmv&#10;3QDtbNwrUIRVlHxOAGKzZcdYTf7q9eu3HHG27dtmK2xadX/8lGQXIBILBNWZIGDnrJNs30DFLaQb&#10;rlNtYCm5dO4v3rmqVKkiNZMTkaMDEZTh0mWcTv7fWBiDs90262XObttEWV3N42zb1Nctpea3btUr&#10;BahgZCOmCTmW3rgMI393cbqxsCltrT7e3a/U2xChBdYM10kZaa1zIimCX6sY9OoY65xO+v8A+0cb&#10;s19O6+03TlFLsGNu635l05mQBMLP2YPRNtu2T4BjTe891st3tvbVn9RuttftWm9Q2L/oeqr3vTQ2&#10;lRSCgMG4DMT5Tg6eX6pLRAEFjOZEDwpGKjmOAa+NibCje23s6dyj20W6QhKtcQt2tppI/jODO+km&#10;JR451vU17lrFwCzt7eixYtXS6s9uwRo3O0dDHaxggkVocOrjZ3bYDFgqbfa3p0XHs7e8rMXKm5d3&#10;OmUOVArMCgIzEmkHBvEDGi46073b1xEWw94h7d3SWuPps63Ytmoai0qazg1M2hjZJs0vql621tja&#10;tXWa2rEtaUwLlxNcTPUAk4Ov6V+IYdtWE0ljZB7AlskQwZSYZAvnUE/bGDOu3ZbnkMSN5w265iyd&#10;zxd+3Y5m3tlsqN0jXbO9sq2tbW7sWwCfTIm1fUytQaHBvbTumelDGL3e15vYbhbfJ7G9YuuQFf1Q&#10;23e8VLMli9aBDLqFVJBGWDjZtOoYmWeStr6dq9t/RYFLbMQ5CAiFZorB6YEuLkMKv7jarpIVTqKu&#10;pJcgwSEUwYpMgmmBbm5DGf3V027xYEKNJ6GCokkMaj4QK/fgluAxhPcXILbbb7O2nq7/AHzGxs9r&#10;trJu7m/cu/gtWUkuaf1JFcHLybTPb6+n+0MeYffm0PtHcbnkuWuWX57e2rm12GyW6g2vE8e7at3u&#10;7vpn5oAXSPxwgJJx20uZj4Pj/Nnx52/zBnj61/8AFr7kv/Uf6VfUD2fvbh3LfTn3XsL3FPedtVrh&#10;vdm2fdjZ6lHcLO5tO6oaAu3ljy+61mu02nq+X+0+W7+DbX01vH4X/Y4B9a/cR9pXuA5EuyWeVO+4&#10;9wsMfX2tn9bbYhyAoNsXFLiopj6Sbz6cBgDct64YhU0EEgSO1hFaZ482vk2w+Tsnq5lx31d27j8v&#10;cKvaHuXHcAISmphctkHKYia4yPIfTswt1LOmSyzpQo0jSustUsIAPQY3PJfgYl9G4436mbe6zWWv&#10;W2YBWIlg6qGDOUQZK1COuMzv/p2gDJet33S4qm36ShrgJB1llXrqmBi/qfJntafY+/7F4qUe1bKF&#10;xe9WUttpI0KjNT5TjH7j2YbSuFB0yjGw6SyJbOprhAzY+HTzxqba31TtrWWPclm6yToJiFuBhoZ2&#10;gBFNMqVP2YoN17Va63oaA63Yc2yNKKNWo6bgGZzCz/UY180xhapy9oA3GYDT26pBJY9o7TXPMkee&#10;WMlvfZ1kIbhQojXCijRbCkgdsKwEkCJgVxc1ntiytckLh0yCQoJhiSOktFP44PjOJ3ewRrAeLIZU&#10;DTp0SYRRMgAfiH2kUxLzcmssmC3v2nAMyxUmKsad0CDiq5nhdje29xb73LLsG9W7ZW211EAJ07QO&#10;pOtjFSdM1xZbCyYPWrrfhAIzWfm1Gg1EdM5GPMPNfTPgE5a37l9x8x7o9zf7Tct7/h/bnKbvaHit&#10;hv8Ab3PU2G+5kbNEG4a05DWrB7JA16ox07rJieryb+DW79/lt2xzi9InKWIBJU5yVBg/+iDjyz9b&#10;Ocu37l9iLty41y4273yss6XNLdy03zipXUoFDjfjnWvB7vaW4Lx4a/2y5f5a5edXW3b/ADy6srh2&#10;QyLSEZKBQCJGXTHpzMYfE9mfJ9Qj/bw+3H6jPoT9I+E+nH7cvpNs+f4+5vvcOz9jbDlt7s+Ru3tx&#10;tOO5L3Az809m3xlybYZbd+2D6gNfPHxfk8m23kuL6vuHtvH+l7fTS9ZJ/r4/xeZb3vj3D7i9985w&#10;3GbqxsuD2vLNxabnYbe3a3fI2NhZW1un3HIsdYFvcevZ0pHynKMfPH93HM7jd2N7xlk3tolxLirn&#10;ZW+CdAtKLNNEFloABFMejx4lmXi9/tbpccZz0ekNjb9Pa2V1ayLaBmGogkLWrVPxOPlPxHtTkfcH&#10;uHjOF43avuuV57ldlwnC7Ha29DXeS5Pdrx+ws2QTQtduIhJzJr4Y9k2xPq6T+2H16abXydms68T8&#10;b/b+49eu2dvaubjcXbdixYtvdvXrzrbs2bVpTcuXbtxyFVVUEliYAqaY/fT9G/p7Y+lP0c+l30zt&#10;Nr/9gb2L7a9tXLpUKL+54virW23d51AzNwOT54+Ftzbt8X2jWSTtnpx/dx/ofhZ/cP8AVl/rH+5f&#10;64/VPa3btziPdn1C53ccKm4u27u5T2zxu4/2r25Y1gsgB2m2sOAtKxjpe0AXVck6TIUitZznzwW5&#10;xw4T73L3be04rbWlFxf/ACLlt2YOwI9VizHuJWKL1DSTQ4lPd7HipJ0L5EmtMRz/AE8bd0ZXYcIg&#10;321S43ft7Nu/f9WIRCNQa9eQEHTPdNBScHt7Ou6q9zKDJDSRqnKKYq+S41V3u/3IOH4Xd7wJb225&#10;u3Gs2GtJ6ZNq2SHI1Alg6rAMZmMsWFxQuoiRBICjwFAMHncm4bfLvBsbbgXzdNtlutpth/UfXuEE&#10;GAwNW7QYgUxCdWCoD8xYUIqQM+mDvpc246fB1fit9YubvfX1YrttrsCvqBiqWr9xiVMnqZJyj7MP&#10;Ww0xEADKsS3l/dg57XW7ZnqzPLXtkLNxhf17u6iorlbRICSHFy4gkSZNfmgCKYcJjUT1AjKK5GuD&#10;OszZPiorNq497YWbTvrQs5K+oHVFQhrJRQdWpu464pNcTdplAaQ1YH3CuCOcfUd0e6wazD7S4tkN&#10;6epBcWNSj1MkU+FBNKYouXWXAgQhJIpNR0ODv4p9Nvxem/oJurW14hrouw+8spbt3QX0qEA1DcEC&#10;DqEaYFD5ScZHdXDatua98AaSZ/t5Y5730dY9s+2OPXmOR2Nu4qFNnb9S9cdB6aBQLoUZT3EiF6eN&#10;cbP2btpdbjqfy5eehmoFPDGtfyxy8vSPnt/yD+7k4/29ueN2V+yp5V7Wyt7VGLLbKzbLgmCFjuMz&#10;GdMsdB3r6QKxKwCJzPwxpwfJz6a8fdLMj2mNy1vLYuJcVHUoX9NGTpB/CR1mZxnkvE67YOoTSZkA&#10;+RNJwHr/AJD24LX+18peW3ZurYG2cW2BtOqWjbt6GioFQ6sOs4Vd9QqrZkZzNQDAA/rgGPb/APt2&#10;15Xe7dRcsbZ7RIXsMXLiFjrZgQZNQAaD7MV922RdIgQ6waEAEggkffGA6xwPLC7wWwuv6t7c8du9&#10;Cqmko23tMBatemIB0nURlMTnIxC1uqmhBQgT8zAEwKx9s4DrFrYbDebm1duEXbfJbG9duIClmxe3&#10;HpFndVaoUdwRZqcs8WtssSpmpUUEkEnOR/fgPP3NWNrZ2++tjao429+8dZPptaW0D6Sye7SDAYLH&#10;QmcN31VS4rBAgGooOvhgL32lueQ3Fjj7ltEd1Ys3dp1eqkWGUE6ZzLDMgmSJjDTMHtWz1D5+QrJP&#10;ngLTZbN+I5nl9oVt3Nrutv8AqVtNcdbiXb6+myq4MCGGkVAkScsNKVDlGnSwIP4iAf6nAX+5TfXe&#10;L2e9tKi7nabm1rtVtjcFDqlWPRCdZHU+UTR8gS1kaY023rBNawFygAZnB6PHMavS/wBMVtry925f&#10;d1v8rxyXVe5b9MW2C67t92Yn8xm7LaoIAInFERpvlRIldVMiOpE9MYtze10egPVbccBt7k25sb1r&#10;CteLI1hmull9VgBFQdU0NeuJJuadq6nJGk5E1NAxJ+zGrcTKM/b49tx7t2e4tsS+8statKWFuzc0&#10;IS72wAVg5hTnArio3N2dx211WxmI1Blmfj0GOW3XPxV1r23xd0e32W+An6Tlx6gFwuwdb2j05FQv&#10;b3QIPQHFNeusUsmSdF8BiDpIgxLGomtcZkzx6tzi4di4zjbNjdcjbm1ov8Q122gtobeoiWS0pAkA&#10;jtk0EA4zfLXdL7lZJBZTkSZatWyERJk5Y7TaTTMnRudHbfYW1F/acLdJVb1u1eBGoKNKMbYKqf8A&#10;VNQoCihgkYzO4b8m4CA8wBJziI0+AzkYxN5M8dVnFnzdm4vbp/uGzupqtG0zu4t6QATKutzT87lo&#10;g+OE7GySdUBgzPEiWk0p5R5Y3Ns4xGtuEv3JyCx6ZuPZe3ZtTDEqbatqi4TIknMZ5RGOg8TtE2+z&#10;N9lB1UJIyAyp1xjyXN7Y5W84jyB7+9y3eY9zWuIs3ir2la5pCBgbeoB7YZqLKAEyKeU4qbq+rdYg&#10;0JYkMDED+R6TjtJiYab/AI682w46yly27OEtwUdGuD1fluANPaCdXiR0AAxf8JtGvX7UKVlxpE0k&#10;GWUDLIxOOe1+qa+nqzveHHPq57o2fCe3+W3l28hFvY3ncgO7KGUi1uGuPJ+ZTAIplAx6f9tbIbbZ&#10;2yVg6ARlSQBBjyGN+vDyePO2/c/Gv+/H6rXPePvvk9nY3BuW23F5XuWy6pdRLzElledJMkgEyBSm&#10;WNPg7PnlgYB6yJPxMUMUFc8Ic0H2/wAowGr4yyGaSWACLoYSoJPcU0HOI+/DDGOoGVY+ODG+3bx8&#10;WzsorFbdtiAYA1QplqzpNDXIT8MRnZgf5dSaYluHnbXj9kmgsqdysFe4RCF1oPTD1JnpSta4iuTB&#10;gV8JzjrhJj8R0birA9ba1CxDO9tLc29ImAvgKnSOpEYZJnpBmPEjribflo1ptW12+4ZmtmrO7LJA&#10;Bu6XVmH4oAj4x8EQNT/9sD/t7hMxi+gsNbDZcYmkBCW0mVe7bCsA9uKUipMmvTBNOgUmCD08eh+/&#10;FErY6be+3S+t+Ytq+NCanYDTBLagAtIJE1+M4bagY+XSJjAWWxYPdS2rNS8AdDgqc2Crq6kVz8R5&#10;4q7hpcMwOhkgg+MDAdx4xG9Xh+1Ll5vSLAw1vQ0ABbhoBpHzs1K5YhM/aBQVGRqTNMB1TjthG73l&#10;x09dWtalt6dNkBRKqWU9zKRAHlXOcVm4uAXHBJNJHWTHX+uDU1zrdvg7b7R4g3+G2NzbWdup/UhH&#10;Nm6TdFo3tdxnDErpnuBjuNK9MxyelrBLipuCDNSJmkYlmZh6Xs76V/qNtztmxZdjbsbD1Cqw1m1d&#10;toUedWbOGNPvOWM5eQG7pLToWSSJihIGOF4rT05xG8uLxnqpaIG83a2wmvTbeyzC28gDJTLQxocN&#10;WrQNu1AHddJBZqkmoAApTxxdZm4FtyHM/puQ3y+uSdnxYs6fTOu3atIAbjXDEgmkMZ6icRt3sydb&#10;aRJZDkCCqtRY/ni91nEWXC+9re7BcXb2m3KsbW2vm4ql9QdlAulHNZAZYHUE54Ho6kuqiTKqGj7s&#10;/AYz06JnnKTc5Z7HJbF9xfNuXvNtnLqBcAlxqSncxBImPHLA2WxK32IBMgIsyAwiZaRjpn9S46Ya&#10;2uZwi+8/eG2v8Ht7huqttb7X3WV122yuWVWT8B4fbGN3+kH6bXCkmzTtIIbTGnzGeNuPfO7tfP5f&#10;ein3Zc4z198qJzocL6yuj2TuQ7X9AosUoRBg+MY//9T6AvQ5z49IPxGPr79JbbZ27ugJcCoqMqgS&#10;suumSxQTDUkyIkmszhtgQ1ApFKfDwB/liWZFjZZSjaluo+st6gqPTqrO9xe0MCYGf/b4YTnU/CpA&#10;XSDFQMUSRoWiANcR2dl9Im5rNuV0M0amMErGU92G27vwxB0waUGf+GAm7ddAOm8mRvm4HB0s35YI&#10;PaAAJDVmMhgmigy6gk1wDlgirLq1FVRrXpdjD1JLhAJy7oAg5TIOEagumczXOZPXpngJyoWUg0gJ&#10;bGpUtFV0yh0TJUAkGKznlUEQTUkrOoKarQHpgHlb1dKtFvUE9FbltxJMsg1OQAYiZAUEDDZIMwCG&#10;gRmOvzRGWAsECkWzqW4lv1QDbWQXtLN5WJghx805HoJwk/jr8pGRkT1zwD1vWPQIKsGtuy6kCXCs&#10;gdqoTqYismcjhB6VEHVJA+WPh/DATFdPRe4FIdQoRS0Ozs2mWFQTJ8/OpgJKgR8smoA6eZy/hjF0&#10;zcqdtXWuMSCwUKUYtqLHTmAD8qgj8VZ+zCNJEARmYrIINaE5AfzxysxcB4XLSl3vFYD2bbXPTGq1&#10;p1AErmxaaGMuk1wgiM6THSTQ5ifHBUsMWYaAX0sdbahIVgWYXEHgCCT0jLBEzMAzAMCOnWuVMBLs&#10;C2Amu6qqWe2GuksAdAYp2kSWOQIyEGBTCT8Jj7z1wEtPkFSqBpuM7W0qWh9NM405Cv24S0x2jIjI&#10;gCfA/HASUGm7Ny6GS4CqgAFltMYZtRWhToSZ65g4KhoSRIIFe3KoJPx64B8MFcsgD6WWUVVLkAxb&#10;9G2I7NWZXM1w3B6GGg6paCRlDKKEeBwEmbYSLi67Xqj0go9RGWJuNbc9aVUkz1OAFOqgOZOXaQK+&#10;U9MSrr1PLetEGXtg3rYtKWLB9euA+tTqFJkaqgYTpyYnOZioBAr/AIYjaUrKddtLcMqWyGIVYDME&#10;QK47TJ+YDpFTgiJnS2o1gAMBAmBpHnGCFh2tsddtlUspuA+ncABibpeQQoBk+AocIJ7o8xmCAKUq&#10;fGfPATAh9LUqEKBcaPUBd9TgCYBgCNQmKZADAia9sT8JAiAD9uClJHcCXtuiFSy6GIBUsCVIipoS&#10;RHXCDMdS05mVJ8TAP34CQoVAqytu3oAX031BfCHb8Ug1zzNKYbWkd1FKgdDpORjPri2zrA8wJL9j&#10;EuSGQQdTCQFAr4DwGROEEHLSNOYMZqT1Y9csdP8AhY5MRJn8TavUdVpIADhZaVHSPKn8MNKykwNQ&#10;KgzHSBX5hPxGO34NHriOia29MA6CBIefVJa2FAIk+BzjCmAUmTCgEgEnOTKlY/tFIwQVoNcCoi/m&#10;XCg7QtSO5WDMQCaDTWQIqcN5SREEKQTIBmqwBQ+I/jgp4KD21J1sD2AA+mCzliag9Hn454IVE/LM&#10;nTMao+aQK1wCwPTcrrBQaUa4dSm1MadNxgQTkAY/rhJMZ+JEQAdIOcHASVDO5AgOqkppZ3UXCJev&#10;RTGS9fjgjJEGAB40CyfmnPAOW2UXAgUzc7gyOZvKVkogJowyKnPKuGxWAx8hGqTWCR5eeAmAkKTb&#10;VQaG4hZCFJXWDJ6kfhAplTBAETAAz7TWQooakT8cA6YfS7M7KzD02oJVzDeqoUgGQKD7CAMJNM5G&#10;k0hcorPXxzwCidRYKpdCoLtqPeNXotbctFRER1zGeGsyKk5gimkGRViekdMBZWgUAYWoU6GV5uNd&#10;IAkhQk9wzBaaT4YSQAR/lNPCCvzCc/u6YB61ddlMuA9sXGYLJJW8ZtBABBpmpJk5nDZrnMZipqR+&#10;L7MhgJVVgAhXZVV9SKGhiJAMEywqYzB6DAoTkZ1ZjKIyJGALulSHUW9Btsk/mrDQXVCJigOcmaeG&#10;E6BIyoDABzB6H/rgHvUuEBPkt6x3nRIcfN6bL0JpXM+AGCNJJrSQZFBqgfZGAc7dQMUDi2VZDLsi&#10;H1BcE0YNpIK9MJkCtZGXmRmQRSOtRgHUUu4RoVWKypzFt6qylqBwKFR0Jr0wVS0Cfw1mPOCBgHlb&#10;00BuBVlbiQooP8rVGpTE6ZNM+uDIVjJPiDSYpUDrXACb1qVWGGlSFbSTer87FZpqMBo+M4QA2QiK&#10;GYJyElj4CmAfFxC+prj+qw1ICygkJ+ATnOqDEVgYSaVJiamhnMS0T4xlgHgZhBb/AALbtqX7FmZt&#10;sQKMO6ZNPiMN/iDRUiCIHQZMOnx/lgHyqulwZoGRrZJYAszSt1WMSxJMKa9fLAP4aaS0yD4g/lz/&#10;AB/rgHLYgvpJeFWsLBEarrIMxkJB8wMJYBuoYkZRJExC/wDTALRiCx7lVSpqxtqUVZZlIzE0A8Zi&#10;YwgmGoSsHuqO0UBA05/H44CRHZDKtwRAoU1XCDodyculJ8MKGUKJVqhVpIyNT1jANllf81qtbUKH&#10;YsGViukSi1+aBPQUOEMCxHSQsQJzFRI8OuAXbb0rZILakLkEmBrA0qNL07ukdJwHCxEUFKTOrPU3&#10;XAP2jcYd7E3DJYXNBHpwVdLatSBUyRNBOeGSwBJVi0zPcJBnuUA+GAmW0ZwttrYRUFpg3pHSLQJN&#10;rW4nSWP+aoM5UwhjSDEwwihKgDtn+84CRaBS72yQXVw0lVU6pZk/7iAaHrmcsJEaZPlM5BjnEVM5&#10;xGAkKrC5CahJdUFpvmth/wD1jNCiCCJFZoZGEQRoMiSoIljBgZ0zPl0xnf8ALTGeD+pbjMqW2e2t&#10;xluqFQXKSI1EUXVmRnmMJkkA1MkagOv4hX7Mefovb2/UfGpu2EttB9NnoFLKLcnqQZJE55TBwDGm&#10;hHdPUQBEmfOfLBc3a4swXaLBwIIVRUjUQ93XpUARQRJk9KYaEsImD2kMAKwOs9enTBf82f4JUenL&#10;OFVe8NqLkoTWRpMgAVIJPQDCYHQE9zAA5wM/DLBc84PKzBjqcJFpFdgoJCHIACkGJgAx1EzgiYgm&#10;QDJNSTWhrXpiqcRTDnUgcMACxASLRlbkU0yakZnxwmBWq5gaZAyFCadMjjpp0Sn17iFQMqFDNzQQ&#10;ULEMqgEgwakDwkZxhIlQCM6UaRHRqedMdA/2uWAqKIugfhWSveMojMH44LKhgRlBOUnIeGWAcADK&#10;FDOQyHUhVdUiBpdkmsiaf0wgkUoDMgx0pWgGeAkAMZ0kJQFTMwFjuliRpz6wPtwmgbJiBJpEaVEA&#10;EDL7MA4QxttBQFioHzAqzPqN1Z6kdT0yywcAAk5kAQfliaVz60wBa7gKhUOmXJOtTc1gQx05UAqf&#10;KPGUkdykkamlAfEnItPn/OMApK23iNC/mVMkIpk6VjKDlGdcIiGDNSD2hhkSTDQvU9MA8GlNA7W0&#10;y0EMxEUQlvAMdXifhhLAEkZAfNrla+RUeGVcAsSFBnvaCi219Xt6MEYiaZiAa9cIMQ2UAUMkHwIU&#10;QKmlcA8Cy6SGkloZVQuASNSszgmNNZGYjrXCWCkjwprYZRFYH8DGJc+gcRnBJBgg6baPJDUoWYD5&#10;RUyfhgKqsKaTqBADEgwM6Dw6YTPqA7v8zG5CHW1BCMCCqqTWtARhAI6kQJI+0UX78USNLESuovRW&#10;0ypAkNrBzMzBJkSJwGoKZEf5c4GY+GAdtSSJYF1c6e4hrUoQUDE6YJ8aZjDdBMDKhWgOZEkD+BwD&#10;xRnVA0gzCsJOofMFS5nTr/dgiZ8jKgE5QTOX9cA9bEKDPqCbpYAOCGQeIyAPST4YKDVjEihJmNK5&#10;5RlgHEMAoFIBA06CtLtwGSJ6Fuk9s+GEFgZEgERJMAeK5zgHkSDJBZSWGky1cmEiAI0zPj41wmpN&#10;D0MkTEz3GBFDlTALhBCuDq1hgrKJGoQqqYrFGlvhOEEVEQpk6pNG1SJB8PDLPAOhoVoJZRpgppDL&#10;pgGUFZyy6zgMBQEBpAB8dQpBEHrEzgFCQCwuaatAoFIgEMjUFAYGmcIhlgRGpm7fmOsCAQ2VK5YB&#10;wtaYEhi2lV0uDQrmyFBVdR69P4YbHRtXQQAcic/OaRBwD0yGUItGLMwAgrAKAGgpPafjgMIaIkVE&#10;iT8xg08qiJwBpclFOoySpgkqoFsEnuzAgyKeOGmBgwJaBmSSR01GKAiYwEhGErLabUMQQqDQDWV/&#10;zESJy888IMU6EZR1g5Dw6fHASASAHJBtspFVMqAuZIiSTkBSIwkmoyIhgREgg+PxnPALjtLnUAAs&#10;QQpck1Kk9JyBr54T26ADECkUmtBXr/Y4B0KRcbSGmJ1TKmDQmOkmgiYwkiBTwEgZwDCyOkYB3VOn&#10;Vp+YiXM6jQuP+4wZ8sIcrWuc0MHOCNX9vswDluVIOmiiFILKsrKswbrpkZ16VwjtEkEECSFMEEeA&#10;nLwjAPHUwQGZIClgShWDMQMzUZ1IphJJmkwKtIWRHWfAYBarKw1STCkM0ZnVUSAxJ+bITGeElliC&#10;BJ7mzLCsCIp1qIwDui4pBQlST6a6hpUgKGdShrnRTNa4TKmYqGCmDI1VEAR8euAdC3Bp1E21TUCe&#10;1giqSHOg1NfljzPTDdJOVQYWgFDJBMZ+IP8AHAPgkqI1gk9zgMWIdAqEaI7amCPvwhq9snUciZ0r&#10;/mBJy8K4B9JBBAQ2TKhVRTIgCNKgEnq3Q9euEiFoTMF4ZcypErAp164BbanNP8lsaHDLDaofWB1M&#10;mgEUwli8qKmh+WkLEaiw+8xn1wDqqF1E6VnSSCBcBu66qqjrI7ZFMJYRGmrfikmhBzFfAz8MA4gJ&#10;nUYWe0KFhiR/psFHiADH24bNJAyBzJy6xB/gPDAOqSYZyyjSSFCjvJ6gjpQmSMJCklWPbQhT3EwK&#10;TC+PwwDk6Ve2O6H7iIENEaQHFM6+GWG6kSMgcjnAWYAHXAProVghFStCtV+cAFm8PCPhgoBmRlAl&#10;YIKkZp9wDUwCgxBGkjTDMFqdDA6XW4PPNASRE4IRRbhmNQg9wXpMif8AHAKlpZ7asukq8/KW0z+F&#10;cus1gRmcEZ+UAE5ZCO0+f2zXAAEadb3GVSSZJMt6keoRMHwIMRJphJhR3VggS0kEkVPWR0wDylnn&#10;0xOpXbQAilkD9q5iHABbBBQKFchBgnSdR7YFPtwCteqqOdJaVDL3CAEcs2daRXqcIKqB+EwSSACP&#10;hGAdRmZgUDAlZRmZDqoJDE/iEfb0wlhBGhSCWSCDGpYzJ8zHXpgF22BAm4sKl06imrSxkLpUVypQ&#10;dZwkjUsEwZAKkgNX8X8TU/0wDobQ0qJEBgyatPRYCzIJA6A1kGcIg0CrMRURSnRmy8IwC6SC5+ck&#10;6SDqYTpKlbcTSGn7cGRqqCGBJIilCZJJnpH8MAAdJqsaFUEGTGnNdAoZ6eflXCAaQUggMTrJBUZs&#10;0/wzrPXAOv2uDbuFySAfTTWLjZKrW4qfszHTAMAitBDUEmWyics/HAEoJQ6RGrUg1/IBb7iZ65fA&#10;kRnBwnTlBUknSn4ZyMdRHWMAtjAadYCgvenuZJ7QaR81RqGVDOBFKGpqEaigU1STgFkqBqYEBYFx&#10;1kuTVVKgVGVR9lRhrTBBqIHWFDDMdT0mJwD4cFWQlWDP2kEnQwEEdwEGYnymmWNP7X3Z2nKWSY7m&#10;XtAhS0x9v2Yl6JjPDmv1Q4hOY9qcnZILaLF1Xc0e2FTUOwwAPA0HXHuT2zf/AFXHWDqGoBaSSRqU&#10;ZR4Ymtzrw+P805fk5/djwd7279R+Wb07y2d0b5e9asqthBb3Blr4ElgwIkmWNKnGou2RpLAVABBr&#10;8TXGnF429ve4dwvIJZBdLD3r1sWwV9W+rAhDGWjIoAaimdMOWBSfCvXIZ5/wwFX7ld718s1wjV/p&#10;+iFu/mwSHiagKZYdMxTDNwqJqOtCYJ+AE/ZgNBxO3vX7e2UjcXNNyxrdQri2boUoTcMVKgnUREZZ&#10;Yq7jVksANLCDE1qaEYOuuk21+D0BxOx0pdtJt7kC9tGFxl/JFdCuQGB1AAMRSfA4Ky8KAKwDkBHz&#10;ZR5zgbfVv2/Ann9izbldaNaHqomsXX9V3t2tWtnYMO1h2qDMMATgrj5CSCBGUCDMER/XB010mouG&#10;4hVN7dG0rWrl7sL3g11Sgm7YD2wCSTJpTAtV0kkCRkxjpNYywZ8t+lJ5v0E2u7sIm40W2T1Qiepc&#10;K9blhkEk/KR4ERMCMPmSUmYqCf4kzg444yyVgW7Wz5O5+Xe9UbP0VW16Zf8Ay6ikVM1RQKjwrhZ0&#10;ygMxWPAk5fLginsLeNrkL1kFQFtiDC3bZ24BuEK06okFnCjwnDpT8ugpmQWoKTJ8vPAU+35C0/KL&#10;ZuX3L6WRH/TSbpY9tk3CNJuErIMaZ8Ig1akvcuQYOoefymP4iuDrfp8ePi7jdtrsuI4s3rC3HXbE&#10;IxYWWIvJ6hu01TpcHWGIzk9BieqkMAQWMASD1JoSDg5Oa8i63tje/S3/AE0G5Fy/bKm5aKs0PbDq&#10;IiBq0zBE0kYa3aHSD+GrSaiBOY/uwb8f5lv7B5DbJudzrAu7pStoqC0xcZQUtuSvYwqmoLAz8BG2&#10;117ThgT2woGRnIkD+ODrvrO21s/eHA8bzuwO0u2bNz9cj3mvHS1xRp06W3GlTrAUKRQtEyTTF5b5&#10;GFh2rQDoB4mMHC67TrHl7mfoz+q3frcRtiAFu37t3TN43EXttsBpFsVLKAJGZyjEwLavg6SAQJAG&#10;mtJiPHywRy+9f532luLe3v2r91GvRuQ7vuNN1Lvpyt4QWhTp1ifKYxV7vbOgldUf2JrFMFmM8u9f&#10;T73jx3KMbN8W1uNpRxdMWbCKdItC1OpgNKy0ycxMYYsWy00MiSZ8QZocDPpOjZ+7+Y2+zh7dyyU7&#10;E0WWAe2p7Wvtohin4pXMDxwxuiVtlRWhJEyPPPygYNeOZ3i89jWk3O7tb1/ULLftKLtqzDEmtslr&#10;kkKSSTBkTBihNUgae1TAINTl3dD161weh3TePtRZazevFLzeolooGYkFCiAiYRlbsKNJzknDxuMQ&#10;4MCVULIJLA0pHn44DPbbj9rt12bJpZPVutfuMbaWrd2zLFXuMRAAliT0IjCyoaFKHImRJIaaAz1F&#10;cBDs7kWfXu276aA//rQFs37aKTbYNaGoAnTMmZAnKcAbcLcY0NVEkgV6d1MA23uO5uthZRrmjVca&#10;ttVZ3ULLXHtLqoRB9RWmDJnLCb6Eq1RAOmFJLHocxkPhgkmE325dtpudse9rlxmvldyq20WupU0o&#10;1ZkTLTSnUYqy3e/hp8Pm+GM55wrrwsPd2W3cgBmvLe9MFCmzBJLSaamJ00nL78WO2BgsamkN1k9r&#10;UP2Y0OYe63stcG0QXVRFug2dSSyiXUWglCZMHSKnPKcL3ZDhoYUGQjSYHymtcEkxJPgheybG42F3&#10;Z2329y2SbxLXEuPeRXuFmcsKK4ipB/hnWLblhIJhIJpEikqP4UwV1zc8haXaXRqt2l/Us4CLruaH&#10;B0puLtY7u7WD4CBi722kBANOYGoV7Zywc/JPped/dp3D7ndXr1y86Kl276V1ghNwflFoUfMvUjOA&#10;cOreCXCSRnCwZoZz/vwZx3ePnjCh3HA3+R4I7a2t8tcVr103SF1OEVm9IEwdMiQRJkigyudvfDFe&#10;jduVRXoZwcnm33b7Tba7fdWrnqMtz1n9S4gCKobQCWGmDQ6ARSc4oNVtbtApIPaABNQfIdBiWZmK&#10;PBf1E9uut29uLasLZNx/UW3Fu4qMUUrcark+MDyECtoq6ss6R4V88OJ0HnPfbq9tL49VzCMyOKFt&#10;FuTRiKwKRHlhFxDUGZExShimJc5FvwHK62tMs3QSCNThtTGVILr3CKwIp0xAuoZB6x1BE/fjQ7Dw&#10;nNJdF8OCpttaQsrlhbH+mCLk6iQR07pwwBWTlMQaZYDabkF1NgaWVbBIEr2MVCoxJoXImgEETJxZ&#10;Wp0wegH2SMsSXmwcE9zspbe3AyqtbOo1RhOhnOkmJzp4HpGLWwZtkx1OD0ePnR5z9x2ltcpYgPrt&#10;OuvSi6wDBiAYI6n7MZDmrQ1zkYrnEZkYrzvpf+1zmp4trLG1csMii2ga2HRoKtca4ZhVMg0jqQTG&#10;KAaqqaGInTUA+VcB68fTadLzWlVdardCuApc3NFsIxzBgtIEeHhgtAqTUk51CxNAcAq5vLjXLKPc&#10;uWrYt3GW2pV3DINNy66xVWFRpOcTXBXQGXoTNQp66Z64CT7fvbnZbkNqCm4geb6E6VDjUjLbImpq&#10;YrPTPCNuksTkJBFT0NMsBb+8eRvPZtwXuXDtTbuqqQVuFaMjNkVJhVmTMAwDgnRfUgEVOpgZp/mL&#10;E5ffgGeO3+9XhGR7N1rnoptNsxCDSwYejbsKrEvANWAp8QTiNuSNWeSiRmYmTiLrM3DoHsa3dubY&#10;lkDpf3N0Et2C2yUCgyqt3GJgGCYnDAMjUSSYmD8teoimK12Tv7Wn3O1m76DC3t7LXfSa5qDXUVFC&#10;uGZgzDSaEtEzSmI15Rq7oKx1MEPP2+ODvNZr0a/gLrW9u62y9q/evKki3Nq5ZCAaVtE6mYle4AT0&#10;yNX1/wBIUppJUgnMZmn88GLceTHxZvfE2uYu3vWuBmu213COAbVxWGiEJ1Ek5KDkJ64i3ViBl0Az&#10;kjoScsHRs+H3H6q4zfluxhgbOgWgmvRbjSAWggKSAAZ8BUbdA2pjUeCjMg0JJ+3BnfbtmSfc+83O&#10;2O2UFLb6RdDbq4Jtq9os9hLVjoK6AfmbKM8PojKWJzJFKTX5T/U4JtvjWX4s1u+T2r2NiLZ1WvQJ&#10;S+wItG2gBdCoNTPcVgBq5GuGHUq2Yp40rFCJ+7BuXMy0Oy3Kb7az6Tu7sEASVdSWh1u6fwz3IQRm&#10;YJyxCa6ArSWChj21aZGY/wAMB0Da8VebeWfTTbeoUtA3TFtVItgkaxkWAMgnUIjBWV1ERM+NTBFa&#10;HyzxBK55hs7Tq7IPVUGylu3bQPaSUJuW1EBiwqZrn1xZW72kaCQaGa6oBWjT/LFHLuR4JN5p5Db+&#10;oWu37ek20S1O4tONdvSO0gEqQ1IAI6ziI7EnSQBIFDNREDUf7VwGq43ZIF/Uag7eo6Nctmblq6sA&#10;mwoImXCjTAgZGpwhVi4RpBgisSSY1UI6RE+OAtd1ukbjrblrguMoQWXdYRbcroupWHLHVSIAxLe1&#10;C64BMKYioAH4Qc8Em0tsnow3Hc0NzeG1bcXFjc3bGq6wFp7r3gQly6oOmSNS9ZEeeG7dwswErAnT&#10;FNNI6/1wVY8hx9ra7JtxbtbkXLl4O1whGubtmuwNRDRBMwFApU1nEvJqAVyAJINJMqf64HoyV24H&#10;2qLee6wt+izll9M2w9wLb9W6oYah1ImB18CuvS2kA+owEZkSO8segGeDnPH28yhx3HBb/IckbzWm&#10;47ZtfS6o9NXYXUGz222LamZrxbQZyFYiuHlCFWYFSCoJJykeMjBnba67YtzGZ3dzlNtyFqzfTdG9&#10;/uN3a7e1bVjefZvd167GgwSCFV+mVJpiC15UuC2uh3cIy25Idgp79I8fCcHW3jpl1Ha8HveW4ncb&#10;6+N7ttvt7u44+/vNuLd7aWdxdVU2T3rkS4DkesbdUbpFMeGP3M/vH4v6cD/2C/Y242nKe6N01/Zc&#10;rzi/+Rx/tD/1QDi3K3d0rmPTJi2AS8ZY3ppdjXxzx/VeX2t/49v+Ik+797xf1t/cZxm/4b2pavcb&#10;y/tH6dG9o3HvA2rfrpy3OvfUXtvsLkg27Q03LoJYFFIJ+Df1A97+7fd3O85tuQ3O6s7Pc77dXeb3&#10;29K3WvXXvG9evXyk3LpdhNlA0aYoFx6pJr0cvJ5Ntt8ej9OPG8Zx/EcfseK4vaWNjxvG7Tb7LYbL&#10;a21s7babPa2hZ2+2sWkgKiIAoA6Y5bZ3ty09rcbi2dtx+29XZ2dmrqxTZWbIdrd5SArtcusHulsz&#10;8ABXGZ/gn4j2LVy5yFlbPH7zc/qL627e22m3dfXD2yq6nYaANLEwWoO6gxEtzcyf6gw5z+9vcx6H&#10;+68nx2zv7fbrsbW02O52l7dhLF9rai7dd1tW/TthbetmJIUDMYsh5LdsZsn8ZRAAZdTP2nGS3fEb&#10;bd7J7fG8xxttrjXfW3fIcgm2C2UGldiLtqbILP3FQxliNVMPVzus2n07T+3zHiEvtze731Nrtef9&#10;obi1trYsciSd7uW4i0p0Wz6+1tKblwtXVaJUEd8UxrMzlP0rcSba3+/+1/gGGN3wNm1v7N5Bvt5c&#10;2HH7i/yt9OL3thN76U7bYXhu7/Y7bh3Wlpe0VNcJe1m6Zvz/AMAxQ7Dc7njt5Zfbcdstm2ydiEHo&#10;ru9yfT07hP1m5LPUVYqFCjrOHXi1nXbFzJgMSNzxbOtjkPcPL29ud3a3PLuiNe5DdXdubRGy2m0t&#10;pqBdlJuPevN6aBlChnyuu2L9MXs9d76ZDGO3+8423tNyy7zcemP0+nZvatbe27qCGuXLKMXe5BCj&#10;XJPgMsdJdreZhy2uvOAxUraO1QPv0u3dzuWW9a4UOy3nsWyLlq5yTWO62Haq2F/NYROhe7Grn0S/&#10;T+b+71/j8P7egYba7yLuty7t7/I7nc6Fs7TjrllbQGvTa2tgW9TTPaLdpSZ6ljOHPWpLtZnr+H+j&#10;AYlb193tANrveP47iHQpc3sbK9c5NrlltVvZ2UvXC59KYuXH0r6mfy459vWy5sa6dZj8P7dQxm72&#10;+fcMtnbbdW9S6bdv8n1t5uXJyD2wAFkgwoC+JIGOmXPa8YDELk/Q2qCzdezc394NbvGxcNza7TVL&#10;DbC8na94kAOw7F+UScjNxgMZhr1q3NwM8W7DgSmpVLMFW3dmoM+FCK5DBjiBjO3d3t/X9O7asW2e&#10;3fS5eS++slo7TaIZTDASQY64s56uNuvdi4n8eQxXjfJcYbP/AHBDaZALVq8922z3deTXULKfAgkC&#10;uL22TNlNbni0MWdj9XYNwb3duiXF067Ti+ljX2D0GejaaBlioNK4jczJzQxbbS6jOBO1ChfSY29r&#10;6YuemkoUv24hYrkIxGpYGL/Zm9aZS5lNVu27LeW++liSFFKCJkjKK9MGp8wxeWzNxnEwCUeEDm6D&#10;WoShByJJwAxc2L1ltvqa2rFdC27ZDFrlCeyadsTNR4VwvLvLkMVy7qAr23tg3iLbtDNcVdZGl1XM&#10;kn4Rlis3GvMDFndL3TaslJNqwFuemABKvqVic9JEwCc4wWy2fAMWfGu+2uI9szJIdlg6S3a0s3jE&#10;U6facZ227Wgxu+N2Vu7bNxFQrchk1gsia80YH/up55nHLfbLpprnkMX+22L6lK29K+qFW08Mly4V&#10;/wBbRQUHyzkT1xzdJn1DEq9tGt28nZ1XVocM1C5Ki5ogahmT0wXHGQwn0/y/Vu6SCmhYLNm4ViwT&#10;MzABJnri+qY+IYctbO09u4yuCLeouyQvq3bjm2qKXBOsCuodAcL1MSTgMN3iVuC2mu0loECYdYX5&#10;+wdTJE9cRb8gxbDZpuNjs3DB3UXBct9qMtzZ3fybxCwAIeV6SIqcMNa/Vr+AYgWNn6F9gUTcJubd&#10;31Qyghr+r1FuNFJMnp/XFZ11mcUMONaW4VtWy3oK8vZvgaLlsmUsurfKqk61+zCdVxLe35hh65ZK&#10;hxdtv6W4Bs3rWkPYuoO606lTMCugQa+WC55zZwGEmxbey+y77Cjc7fdK5RIa9Y/MV7b1LB4GoCIb&#10;LwwSZv06hh/9Lfsubth/090q5e4ySLouuCulWnvI+a3QHwrg1NdpQxCvbRrG5t2Ldm64IuXdnu7b&#10;JZawDlsyAAq2y5gA5MZnCsWYuAwz+l3D2bi3A9q9stxqTbgt/wCTbI9W5ZCXAVBVvkA+IjEMZ154&#10;wGLxLl3f7YNbtna7xNtq26vcRdwy69Vy0DkGIANv/vJUYvVu/VLQxZ7He7m3t7tqwb1pvT/S7i+s&#10;2btWDobTdGHyvcPzVAMDBvXoGLDacJ+pVdxvbnpW91ceybtwQjXy5FncW7syoLFyiDucdOuB2+uw&#10;Ynbvast61asvr2tsXtdm3aZV3i2rJt29w8UVwwAWflzzJOC2c8dAxfcNx21sbWzdNgI621ttcv3S&#10;7okG2FBUQzMak0nwmuGMx08es2z/AKAwxyK7jc3bPp7Z9O29YWdt6Hps5tOF1XknMkAlvLwjBna5&#10;uaGM+9n9Ld325vC3ftruBbsi5ld3FmwFurdbqqMSxOQAgYMhiqu7T9RcRHNoWr+5ubzesZ9Rrg2o&#10;Xb23C9NYZgg6RgmJ1oYqNoLFs7zldvbd23Frj9opHzC8sWri6VoAbQJJXrTCyzqx/wCPAxR2NsoH&#10;ucIl26+1227S0gLodG6cb207qY1EBiFMxAHXBzk/NfhP7wxP4W5aXmLtvcsNxtt23H3Levs9VBsx&#10;rtumZYlDl1U+GDWuJtj44DGq2e+245UbdlVdpttxfI0Gtxi2u36UU0BSdcd2oEZYOk2ztgMWFvfv&#10;7i3th7J9M7e/cOx3F5AFS5tiZ224BIVV0kx4qaVGBNptzAxO3HO2uQ9K1tHnba7+32t7UqNf3CnT&#10;dewQVcC2w0svWhqDhG7t3euZOgYj3uPt2bG0Td2lu7j1r+6vN+WTbX1iRaGkyNYILDKBBrggYtv9&#10;s2921deFYPatMjugtp30lqGKUE1ywUMIXZ3duG0yygaxCG4R/wCrVgwgAeEfA4JkMaHjrhm2T2Qj&#10;q14jtkjsU9NXzZCMHo12uPq4nxDF5tdmu6QX0BLIwDJSyO0dugCgkRByODcz6hi12trdeqFQ2LBJ&#10;S211gVGi1/qq6gAyT+IEDBRTAy+wVxem9fuxZvbO1utoSPUTSlyWmuq1c1L4GUIP24H4kwACA1Yi&#10;pFMVg9ue295bKX9vyvFX3uKgFm2vK7RVUSbx1gXVnqDMUzw59Gbprt14JJuAyCjDMCdDV6VnEXef&#10;S+zaBu7H3Bs91t7l302Fm6Ev+ozDQlzabhQZAnUB1piZ5xWP0Z6Um3fLmGtXbZie4ArHiHWQcc95&#10;j2ny1otY2lh91v790/prrpp46xt0cad7uLoBItmK29MmoWuKxt49tedOTwIORxjd1wi+3N3uuY2W&#10;u5utxsjt+Q5/fIj3t41m0W3O04iykfpbCmDotidPzFicL8nHHZ9c6+v9vQePnT9beW3PL8462/UW&#10;0LoukOBcd66hc3F8gFRBAtWxRR4mTj0+PX6f4PhPd77beQMfbT/hL9tXrXtT9wXuLdW7w2m55T2J&#10;wm3ulG/T7jd7fZ7nkd2tqR3PZRreogU1Z1x4/f7zOk9Zy+Z+zaXXxb231n+jn/U8Ifvf5u7tOP8A&#10;ppxm0Zf1d7m+c5O4mvQf0204c7JNTEgBXvbhEMmJjPH3DHDpcGoIXJRomq1MGfj4+ePDrbj6Y+az&#10;Hgt/e7bMC1c3SWUW7bDMzNbcgJIe3op2jxMSCcsV259vq66rVtBA/ChdNOrS2nUAC2UE0GL3Y426&#10;nF6NJx31GWwxt7zd3Cr3oreW3uZ9LXYF0W2ZggIMhTJkYxnM+1zDNaULqtu1tzUawZCzWOtKgfwx&#10;Zc8jtHtD6m7Z1trfva9N60ly0o9Mi0y6NRQ1aKEzBIyxyzluDa3pS3aZjRVmNRIaBKLGkx08BXFH&#10;oTgPc6bjU730gDU4WdOlhM27jjuHifGgxjd97eOn85U+fV+WCNZy1AnOaTGX341rvdfmOgbH3JbZ&#10;lFkvVQJukEJqqVplQUmh+zGeu+2ldTrT1DpmgOmY7TpNVBNGJz+zGv1PkmJ1vLQW/c6q4VXCanUB&#10;WPdn3AEQCYkqOmMnyHCFR6aWltlmSGIkP/nahGr7oOOkuZljafJqtjy/qS73S+gMXWVQp1UgRSmf&#10;hjI8vxKWkZgCDJACKU1MaMAFPkOnTFSzFwv9jvjeYA6T2zqLTCySrGR1+OPOvvfjb163dv2WYk61&#10;uBDcF1ruqSl3UREADviIk5jG9bw4+SXbhpLTSoGRgdAB9hGPB31L4W3u3d3a6ibVr1zWNBZC1sBt&#10;atOqCJaAe0iMddNsXD4vz688njQY2H7Nv2wbr66fWbil3+1uH6fezbm091e++Uv2mS1d43bXxd43&#10;grReCL3JXkFlVbu9JblzICZ5vL+npz6/6GfZ+1vl80uPp15uf9H8XKvrB9Rtt9OPaG55FGS7z/Ku&#10;eI9sbD5rm55bcWzG6e0CGNjaJq3O4YR2poB1ugP3t+qPK2EsXLFpLO2tW7ZAUdqA26Jat2UGSABV&#10;jIQBTHg8Wdrn+L7DZZm3o4H9FeE3aJb3m63N7eX9xcN5rrjVcYXBqe/cusfmusWdiakknMnHxw/c&#10;I+x5bldzbNsXbiG7aKKnrGwpYlbwW30U5A0rWce3SXMxy+K91izE5ey7ClLFtTmqKDNPv/rj05/x&#10;Xfsk3vu/6j7T9zXv7jnt+wfYO/3Q+mWy322CL7z97qDYu+4bFq5RuP4nUwt3CCtzcmFrbnGfceXj&#10;9PX1jl7X2+L+vt8+3/Rn/V/i+QH/ACzfvS4z6LfSrlvoV7H5lG+rX1N4S5tedfY3Wa/7F+nnJBtt&#10;yfI725YabO95W36mz46yw1G2b1/tW2hf9JV1TBc92kF9RIliRGquU/2GPG9ks5kfk72HIhtza2m3&#10;0r692xtjbNu6VRVf1ArChoZJYntEmScV7v6dsKskvJiDQkZkeWDTo+x2Kcvy13dbhbWjaIFOoqXN&#10;q3+WALjCAdUkzUUqcPWWmNR+VQxkSC2ZYD+WAz/O7a5s2v8AoqR+s3DWLBFxbb+iLgC7e8yytQAC&#10;DEEwMWmwcd9xiIloyAkUkATODj5escW+q+wO4XjOL2jMLqLaDEkvqW5N17W4JACqlJhch4NiTeuK&#10;+kCQWYE5CRGVPDwwcuerJe3eMu7UbzcN6N21tdm1pItP/qqsgoLmetgQrBs8oBOGX0+p2midRMfx&#10;wa7bjuabiU3w4idyl5G3V64zWL5tgtKlD6pT5FDQFJA1GoocI9RkRmYSAxiAcokRgcXaYmEjc8TY&#10;32+42wgBC2w1xheFt2MjUhWoLHqDGUHOcR3uFmtpVdR1UjuCnwrTB2uuus7pOjZbfirO1schzG49&#10;F/06fpRuXZi1lrurSqvcEa2+Zmigma4tbN30g1BlNTQZCQTg8/WuBe4eC/8AYiv7EWbtyb26uQtg&#10;N6jjUzWwBb/ATEUMdfDFFv7y3PVIhizaVFAaiD1+3EejxyzXl6g+mft3e8QnEcfeI21rb7dtxeuB&#10;JtMbdwlSoAzLEqZGoHKBjK7pfU3Fu2tV1gsIAApEQcY2mdpHSPX/ALV3tvj/AG7yHJOWW7dsPb2l&#10;zWzG9q1Es11Y0nODFJEVpjr3tvaJttizgAaxpBHgoyMeHnjf4PLvc7ZfBH953vve+5fqVsuMbcG5&#10;Y2G5uPcRvV9QXWco5VWoBIyzisnD2/uTbBX5g3QxQCsfwxWVX9JuGtpyrLul1bXc7VVZhba6TfJa&#10;5auKrAjsM6TUUjFFYYi+0/jyAic+oOWA9R+5ePNz2nZNkIrbW+EvvcB0IZCoi3BIYjTqYiBqpTFg&#10;3yGkQKDInxOeA4zxti63J7D8wot+66Nc/wDka3fcarVoGpIK5KSYyxWuSblk5Saz0mnXAdy4baWN&#10;vwnPWFuJfu2gLyalS16pCC9ccsACIkqYgnDd+2QWzkjOtfAmMCY9V17X5y3uttYU3SV2m4sWQjC0&#10;htgnS5u0mCTKgAHT0zw/ZdhbQivcAa+IpgMp7l4va3OW5bZLfm69q5uLdrQWZ7NtjcvOzRB1GQtK&#10;CuYGEbuNZKyZHQEaSRUnPPpg1rO64TPpybr7OzZvJb29yxuLhtC5ct3Vu2FvaUW0zAR8p16hqoTl&#10;OI9ph6JWD8xH2LU/4YLvxu2vuPavtvcVvdgBDc2y3FDJrBF4+mt2AAsGK2wQCftwy5i7bmgNDIkR&#10;kMsGtJ9NrRcbtbe54Pkz23bg/MsFFa0oYZm4GE6iueowFykgHFfetKyXkiCWLLHzErUEgdT/ACwd&#10;ZO2SfwdU4DlLu03/AAG7VtVtrFrbbi5d0+ihuoQtu1dBgqolq11CvTFLuFi/YcnSbilSB1oKeUZY&#10;z2/V3NO8cBuvW4vmdnbRry7LcfqLNy4UACMxAuHXV2uEFiJzJIFMQ9w6qLqsdJIBiCYjNxPjib/l&#10;Gx9v7LdXbnD7uyq3wL3+qWWG9ZgEtEKe0IKTAyrXFJeud+3YEktKtOREafsikY5ZuGpzw7dxPG22&#10;2/ObV1U6bq3rbIxDAyHRC0mfxAmfjil3G49K3dtjJdwT3AAyDUT5zjtrM/V8Y6Y9XTuG4Yb/AHGx&#10;3Dkepd4sozWm1JcRrUajEQFgQs/DFTvi1+7cMjSwVtUQTMACn8j8cXtnb2no6H7YFnjthsUVbhvW&#10;Wu2GQs4QaSwaNWYahBHjBynFRu0VdFAX0qNPTPMk18IP/THLbXtjpOdcOge3tzeueuQW9L1b7Fvx&#10;kldBCRSlSwFDI8ZxbcZtgwtgCKkxJOqTPhjrrJrqx6MD755prB3jXLutXASUYdjC2Vh4MCAJk55G&#10;c8bv9M7bUWxbowBH/bA7Rl9uOWNus5cs42y8gnn+Lte6L29vb4C3t9doM92Q2p5vXXRixOkCJgzF&#10;K4g/7JeUarikLRiZyAqaTl5Y6Z2nGMtd8ao/WHgr24/R7Le2rt4ABrQI0xdTQhdvmB0gvNCAYpja&#10;+z+KL7hBAYhpkj5mNWMmkR4YmszbtfV5/Ntxj4vCX74vrCvA+yOVu2He21+w+2FsH5duilbSsiMC&#10;ArE1M+ETOPQu1tLZsogAov8ASMbXSdur8g/1K9wXvcXu/lt7duG4P1d5QQ0gt6hLlZ8TnPnh/Bpg&#10;cA08T8MBO2ttXOlmUSYUtAAfMLPn0w05yiDnlX78RNr2zLbcTaLNH5i+BKKoiYWAJKihFfLphm4Y&#10;Wf7ZTivPtt3NZtbAa8AdUOUBoCwjMGPwk+eeIRMn4nGNusjLouwtenYRVLa3ciCO4D5STcaKEACf&#10;h1wyx1CuU5daZUxq59BsthNvdWtPzNbqAmsxpJEAmKGhn44RjNl/LfUWFu6GNz5yvqeWpmc5F4+y&#10;ophgmrUmBE5CeknxxsbNF9Tb7Am4V9Yq62dBa43aYKqQM1EEgda1JwlmGlawJEZzPj8fE4CXs9pc&#10;Tc7ptL+s1m8TJU21X59DkCtIA8K1wm64gwM1BkQB49cBN4LYv+pt6i/oruTbZbitc7WOkiD0mvaP&#10;CMsUzt2XTUZ1/FHUfb4YD0bs9mo5DhLdy2sKiABVJt3HLdtz1FiSCF+0ZDEB3PaB9+QAB8T0wHY+&#10;P4y2LW9uNb1MoBFtLr+reNytxlihbSC2cfyxXbpT6jNH4dVJINMvPzrg3rz9Hxdf9m7jb2OEtIdw&#10;5LbmxZRri2lvhGuflIhtklIn5SBJypOM/uF12olSfVgCnTMhjSuD0PVHt3c2uO5b1gfSU8H6u4up&#10;bLFFdItu1kQSFjSC0V6GmKK9ZK3rsUgERBk+JOryoMcdpe6/3q7twvN2rvFcPbkEX9wm4S9qt+iL&#10;dygFs2yJZmEsfGuJ2z2wiz2iAuo0JJB/yECkT8MdNZJOEYn3l7n3CNzBTclGvX1soz6UFtkhlF2y&#10;WUsIUqGb7JOEbuwCBFCWknwE0+PTE21z0VL9pc3eW7ea7dHpptFWAwIJuLquNJgCZJAIkUmmItjb&#10;6tSaSZZQVIIgTWIpnnia62cWDYc1zxspt9361vTa2btbvIyMtVKWzcHa0lQdIVSYr1xpNrxqm4rA&#10;am0qe2FitZGNySdHLbySdOXlf3l9Vbljjtxt2KWbKbvdIUuar1s6KiLoETQEAkMW+3GiGyJ2hAEu&#10;FCESYA1Rn9oxXHPOXjy79R7Vv6h7dnvINlfuNvrWl43Dxtn3DC5BqZQsFIikZY//1foA1M5MnrQ+&#10;dBj6+/SW52yqbTi2um3bA+RSYVh6ja7xmZqWYAmvSuG2IkV6U6yJjAWNoBlY5g3EBCSiq4t6SwMk&#10;acu2JkkxlhMVgSAZLGM5zpPhgHw34mYsEBNpQ5/L9NNVk6olWkiRFZOG2OZzyqwNa+B8vPATUt0K&#10;yimHMKBCvBLNqzJJI1SIpUUwCZEzBrMsRFYEKP64BdlNLgQfTUIiwge4xgkpcIYhdJESIWKyCcNt&#10;UAkgjrJAocgSMBZbYkM+hUDETaUKWtsUgXC4vfLnGpjmMsCaz1mhmvi388A8dBaF9X/55ZK6iJBF&#10;tWkSWzgHOSMIYmvjlJM+UeXjgJdq3FvSNLIo9VAk+kWUkI4AqTEqWFfEdcE1AYLRQ5zEUrOAetLN&#10;xE9M+oukaVVqEsGOlVOSggHqcIpQVjOvw6EeOAlaH1MQQCylAwEygcgv4x8zADI51yTQkQIpGqvU&#10;Zz06iMc9t7LhSxIZ1b8xFfX6TMGuN+FdGnq1CSQfPCGamqgADUWoU5DHO83Ies2ytw2WLNcm0xkh&#10;CdVzVcAmfgJzA+9JIEGO3TQSTnkK/ecFTdvauaGcOpf9TcN51QAhkJ0uW/zHJQKGsHIYQfDwmknp&#10;gJiKlsUNoo5Q6gojUbmpUUZgkeIrWtcJnp1oREzGVcBJ9Msbf5k6nuW3BA1Anv7S0tqEATSMhU4T&#10;lMkGIMxlQYCajj07bJqCXGiEDBdKE+oQRHzT3g0qYpgiYXT5SQcySK9uAeS2ouuykEBjbRraenZB&#10;UQotlpKmTQAkUpU4b01U5kgsGzAgRFK5YhOanJcTvtpqVbbLYuDqVZtQvR8qkkgNJNM4wR+Zqmcy&#10;IArUCPuwakwetIi2QAAENzSp1klFj81ipGeQzExIjBAAdApIBkGfmqRXLzgYjR11Ny0rSWVXa3pY&#10;lKIAi3AEExTSAevU1wJIihmtImGNRHnipSykKzyrLK6yhFsC2CJLx0MjV/OYw1MnKaSVBEyTpn4U&#10;nPAnROQGFLXWJcqgcnUlF1QTIMkSp1DqJOCJBoCegj5Se7piKkWgZDEKSRdIZit4MNMBHUwCAJp9&#10;nnhBNaGD51JKmT3dfGOuAdUIBAHqK0R6bA9sDSy25JMGmo1Hww0TLTQkVBJiQRNR1+zHbTSXXPxX&#10;CUOxGUSFuEdo0vAUFVW3H2EzJpMVwTknSG1eIrUT4+f2YSSa3joFKEh9AtARpbtPcQwHY3gZImfj&#10;4YJhoauqBQjIIxhpBoR4wc/HGtN7txfQh1TrtBl9OSSyNncuWtRVvUVfmNNOqAR0FcNmgqSJmsSC&#10;cw0jpNDi5vdgLSGuKqIjClGAU91LiEXOsQQSPuphLVMggDukDKQKyRjSlrpFs2yju+tYZwAxVm1L&#10;qFyGDE1NZMVwmkwaGorqoQIMERTASVEm2w0uCEQCFAu6pIDhpGomBBg1icJMyJrGZJPjIFcA+TIb&#10;QrIWqqBVUlhGttdvIAjpE+QjAoIBmawS000z0r/HABJuMzz2lAxW2sEE3NEEHtXWKAfacInOIAM1&#10;kmZrJjxGWAkgQVVmeUKShCABJ70tawZM/i6QKE4SVaI8NPxgCdM5+eAkI9su1wEuXLTqLnVeLBg5&#10;TKRIECnhGEOGzGpfJTHWDPUjywEjbtZBKOiXDLABgGRZHYVU5MfwxFRhBDaajumkAEEN3LFIjOKf&#10;xwD6Naa+QjaLLAa1DsNLIAlwl1bUD4+eVKFsyRJMAmRJmdI/pgJaLbDBfTTWg1TbCqQLihzQwBqg&#10;GgnpGAjMVImDQSSM5mY/iPuwCr1mb1pwpb5iQFYidAR015f+lWREzhDEiWnMAkwZGqkx/dgJSAXd&#10;NgjUVdhbEAK5FQupRJME+IAjADAkjsNViAJFMj/PAIe26kaDdVQreozvqW5DgpcY6cpkAmvh4lMU&#10;EAAEliIIJgVof4UwD5Rg0h7upQiLpj0w0jTpcjVIBzOUCMEYJIGUEAUp0BOAeU3NKepDXRBkksan&#10;XcaQDDE5TI+BqSg5T/8ACgGgqSftwDqqFJItzVhq772hmBBZRHcQD3dMsERUVIkmAxoOggn+77MA&#10;Ep6n5doKiIge2PTuNm0MoqdMVmgjxwKZyIk0r8sRE+H24ByfzH/LJLWldGITUtzVOoAydWUE/blh&#10;vSYmrdzGc+0DxHll0wEoufUGn8v8tNVsAISxOt3KmRpJImAaDzOCichl9hBI7q9ScA6C2oMzNJBN&#10;xatNsNCBYAA09JPdXM4QwGtqnKevacqTHngHUY+lZJQUMTE6w3fIEEZQRGcVjCYKme3UR2sviRHw&#10;yzjALRlugKPUdFlWDx2qhkgVLZn5TAjI4MkgxFc2AilYVQfPPApQVWEsTpp6ZckjvTUzQe4ladvw&#10;6YQACQZ1UNBAGlfmnw6QTgQ56jLqCwncrAOpJN0KADrPzDVnBjpFMJp/mC1IMkglontI8YEfxwEm&#10;SFVtDMVi4rDvOlXE+qHyIDEmF8Iywk9CxMmKRQ6RSo+37cAu3pQ6bVsaQVqnzmbpca1aTURlWBHx&#10;bYxOmisANQgyYrmM4+zASrWq4qC6WLTcYWmBU6XaCraD8s+RI8BOC0gjqDqrMamWaklqx44BzWbV&#10;wByv+iYGlvRDQWyy1TBBOUda4bUwcwBJCxIMCYNBWcsBMo6SwZyVViLrBlVmUBhDGYB6CRNa4TNK&#10;EHOGA1EkiCI8+uM7flq69ThXPVRgwlCVtBWA1JdLiTNSInr4nDbTlE0nwHkZnHB0TVIMhSZEAqSQ&#10;zFpAX02B7QIjzyyw2ASVIgiQe0Ug9wkn+EYCUWTSQwOo6kOuQwuEhWcaPIxXrkMxgiwIOZBzBlRn&#10;Ug/0wSzJ1FYMuoqrKgYNC3PkQemr2zRiIz8aTngGIEaiRUVlaDo32VpiGOckhmb1JNsGUkFHZ4I1&#10;s7Koz+BIAoR0wgmCumkFokZf9oOKqR6TMrlm+ZVBIhtSgQrsDBAGdT5QaYQSAABJ1GrZCPEgnpXr&#10;jU2s4Ei0GbUXgi2squbIwE0fIlqEEwMsEY1ScyQTkAQTBgmOuOmtzMoctgkFFYAaYJ0htLGsMiyc&#10;qEjxywDU9az3Uz0zUj4QIxoO2iMwy9pBKD5VAOmNI6znOUCmGi5z8YrqAJg1knwpXASUQMFDKpKs&#10;CYVtOph2RpIEGTCk0zzwUspHUQWMADTIqROAfVUgKrdxbSAx1F4JiYMDymMGRCkTMAS0gUAmZy8K&#10;YBtgJQgNQMwVRqeVNBBJyr1Ik1zOAa1mZAgdOtft6VwB24ooSgJBkSQwcDr5506fHCTJBgSYOQky&#10;TMjV4/2jAKKAaRMLMaiW0sAvcWNuSDSaD75w0SWFGkAERqJiYkQBGAlIO4hlVQ9w3AdCqZVT3ya1&#10;zjr5YI6qI0d0gZTkO4M2X2DAAaQC6EhUcAt3KcyGSFIBJByJJ/jhOcKalYXUIExmB9/hgHQQE1KU&#10;DGX03A1A9QKDwkUb7jhJoTVu5STWCZINSMhEHAKSuQQEMjL2tCgDSSgOZNRPQedcIboQ1TlmTPh/&#10;PATFaQ9tkYBCoAVQoAVIWBnAOQAPUyYwZagyIzBqaauhXoRmRgEC0Va24DB3YazpQAM9s6Q6t1iY&#10;DCp64QayZr1gdPj4Cn8cA+jlCBDdoIRbhhpBmsUDEE+HScNkNUjupAoBFKtP9MBNVli2rKbWrXUs&#10;xMKdQFRE1BmehrmcJ8D1oSdWdZEg9PswBmYZdIAOvSdDCFI0kKx/F5CvXAzABXVU0iTLGRIb+/AL&#10;B06jb7AVBJMxoUaWEoKnxpMfbgiQw8oLZ6QCRBJJy8hgFBWUzMQwRpltcGR2yZ6avCmG4gmANIYi&#10;vhmJBzJNfuwD57v/AEmXUIpLCFMMuQgQCfPOak2ZB0gEBpmHg0hx9vTAKVtKqw1HSxXTTQreNpgC&#10;TQZHDZkaAzMK0hdTgEaQFjITgHiYF10VKqUuBrmhSaGX1fN1y86zAwcMIJPdJYdyiZqSxpmf7sAo&#10;skabaBgFCFmDUg6AFUTIA6ZjDbEwM4Nep0/AjOh6nAOoBLnSGhQq9dYgnU0iOkCB9meEhhJIFDJk&#10;QBQn5hnScAthCDUULj0wWiWAjU0OtCDFT1/hhtiZIiQAFBg9pFTUUOAlKo7ASVILtQmXU/Ky0kdS&#10;Zj4nDZy6ARTypSRSMA8pP4QxYaQ4JUghT3MGk1ymPPBDOIDDTWYgzQ+E/DAOSFUMGiXgSZMgTqZy&#10;DWPxf9cM64EqSKx50rWR4UjAShbJMMpfTDgTAFSMsz4nLBAKCciYIUQIlhWPOYpgFE6hrIYiVN3x&#10;Pp9qkjIx0NPOuEuKiBEKxJgVrmTJkfywDyMSGNCzG2FXURo8FVQKNWrYT8sST0Gc1zWCfKmAcLBy&#10;xkVDTUjMEFXK0IJmIB+zCGImhXVJOkUALZiQMupY4BdtCdIVXgIAGcyzhWpKEzQ/gGRgxnJMVYtE&#10;iahoI0jIKo8D5YB22dDWjcMhQ3ZrhWIE+o7ZjTU1p94wgxBDFYFJiTqIiSa1qJwDsfmIyFmcw5t+&#10;oEVUmVCAkUFSOvjXCCYkS0kTNZaYWoFMqTgH0UMEYIIkKYJAUSWzcg/NmozmOmGSDAU6SSS2kiYJ&#10;rJI+FRgJQ0EhlDAAgAjID5aKTQRMNPw8cA0gqRJJg10qFoIApScADUsrKVVQC0dTcILSTSoA6yP5&#10;EYoBEwFJzgE0UgzgD7tWTfOT6ZoSQI9RcqgQPjOEVBMjpBnLtIMsTmJzjAPABxIMnVmlHUMxAW2w&#10;6kHqPChw3Un7a5gEE1PSnhTAPwVUhjQL2sChcnTpgATE5tPXrgwoMEGTI1UJNRIg0+z4jAExgEvA&#10;AWJEKG0satnQD5vHywmQJURnSIEEGsf3VwCwCyhmqDJipzg29QNRPiM/DrhPwAhqlmoK9IHjFTgH&#10;gJqD3CdKoSSrSYkmazMA/dhIiCMpgnOIBAigFZ6UwBEmWOnUELCQZMMCxIkmMq+Jr5YIksV7jE5G&#10;g+aSFHgcA4QAGAUfL8ywaAaU15E6enhOEamKqZkZjI6s6xPkPhgHNNsF4ABkggKVVGlQBHjNSYr9&#10;mEyGYZ6ugNCSKEgdDkDgHoKI2owgMsVAKwcgz+HUEDywRAg5gDKQKSaE0+IwAUtQmC5gyhMdql9M&#10;dCetf4AYIkklYcAmK6dQAE6dXwwDygLpclDpRpC1EuYkpWAWrP8ALCIiAaOTOqsxq1AECKmen+GA&#10;dRpLQJt6PTCSACNOlwgaaAg6h18xgFWAI7iC2p1gnIQBWCB8MAkXEZkZQgZUHpspKglj3mB8xOeV&#10;B4Uw3EEQDpOgxBIKqKFiTTTWAftwEksSpEhY1rIoyuxgpbgQZEEgfd1wdKCFok6qmW6ySOuQpgGw&#10;StDXU/yEwqICSrAUnRMkT16jCTozAIGpRMyAQaGvQ1rGAWC5KBtOpVcqoklhBLpAgEgQSoMVjCIA&#10;090wBkJELKliRU16x/LAPqzspUqQZIVmZgx1gFRlAIiAJpmcFJ8GyMxT5pbRX7MssAoNMEwQpBAi&#10;hCAW9ZC+Nf6dMWHFH099t2giLsESxMdNJiBiCh9z213HDb+yXVg22DBoqWIqrCZPTy+EY9uewbzX&#10;ONtTAKhSK1/9HCTEw8XuOMR+X/8Af7xtjjvd97cWywW+dwpe2sLbhoZ1c9IEEMe0jrjqBGpCOgBE&#10;yK0yIEjFeV8g7V0bHlHggrq9ZkhlZH9QE3j6kFQAdWlSQMxExhJVbSywzoJmlaSaYCft99uee5I2&#10;NuEYWw/p6FRrlx3itg1jUoMKYiZE9KTc3jqYAlVqoP2Znpg3pp3c3o9O+xuAsehZdgGv3BaN1dKh&#10;dKPpBCkAtQEaitSOnWAzEka4mCAZr0BBwd9de2Yjre02m2srcO2LEpfVvzdBYakLF7UViIEsKUMm&#10;REq1bAQGBJEEmTl4iB9mDjte3yZYHnuXduQfbrdvpaS9Y0JafTHaUNy3dIbWoJEgma0g4aerCixQ&#10;A5AkVqMHbOZLGh44hNq1z1Lvyh3W6in0lVSpezdQTFYqZzEVw+qnOjUJg9QRWJ8Ywcttpbi9Pkzm&#10;83Nrdi3bb1LGrcJbVrUPeVbNwv6Tsua1YmpqYrhy0B6i5AAQRJpODN7e36f7dVRzl904vftb1Ncv&#10;3LRtXQltboRYRgCCAGcmsJTw6YkXSAbdQBHwocp8sGGE9v293uLXKOiMym+pDC4fVASoNq2snUoL&#10;CZhpMgxhd67+UIEVqetfw/wwEfgeLv7r3Lcb9b6sWlawiLQKXPehtgaWglNPiKDPFKl8I7CFPcQP&#10;PpA+HmMHp207pi+j0fyHtu5vdhswt28lq3bTcMhTSglq3XKiXV4BI1DVERGLIHXqYAf/ABIimDzd&#10;OHGN3aba2xx1265uNdugOLjNfZvUNwkFYAC5ENUAz54a3N3tXMR901iPKuDr49Zfq+DS+zuHLbjd&#10;3tKXXvqt4oYQi2M9TaoZhBU10yCJOIyAEyBFSe5jSsUM/wAzg6W62dtrX8lu2tlbV13JVTb/AC7K&#10;Ot8taMC5ZK5rGnUoyr54VeX/ACkAZExPWYAwY8WeeUX27uUN1m3Qu3Auq6tg30T00aYuvpqAsSs1&#10;MkZ4nWLj2LcCCCtTJIIIpE4Oe3O3DmHvHhtj7o5VRcsPYu274SybaW7O4F7V+ab7becvwCJ/nh07&#10;0PoRyZ6hprkSSvXrgXXadYz9n6a3uPt77f7BbfpgN6DbfQwdFOpLRcwJ1RQ9SBMxixsW7Zt6hpEA&#10;0/lMfwwZcY9z8xz+35ddlfO6eyt8CxulGjSoUNcUErLAGhU1BkHxxRchbOQkyCc6AmgkYOnjx3c9&#10;Xqr6Wcvt3uWWvkW3t6VJZVe5ctoAGv2iTAqQpkTNZpGIm3sF0lk6QBkaCCftwb33utxG/wDcnuex&#10;x3IW7ab2Ftn1bjdrRJ/JKBwvcshlZf49UXbWjWATJPbUmCKxI/gMG5ZtMxY8Rza8pa2T7h0ZFsu1&#10;9glgpoYtbDrYYkSKllYyRlTCwCbmo0IVZIJFczIwTbaa9Ve963t9gbe1LXtdzdXUtsttotEemdNx&#10;CRpNS0mk9csSWSVmRmAMiCMwPjgx+pmyRjNpyC2b9y3Zs3mW4m5uMunSBdT8u76SGioY7VXKsCco&#10;N4duqaBomKgeZn+/B1dK4e6zX7K2lHrPZV11tq/MYFXcIB2tAI7ipB+U4ou43LpIzAFJiJpA6UxM&#10;TOR6JT9Pb43jbKN6a20kBjpZvyj6quM2lqwSZBBBxd7XUywZAgAE0oDOfjil4mXA/dl+zY3Vy/aF&#10;pijXHugBSdT22AeKSZgCKEzHjiNu0KBu4Q7AQRSpzDeOCS5krUexuSsb19gty3dW/t9k7Fka5+YV&#10;BIHpLJAAoZXVBmDGGUBUsCV+WhqQBl59es4Kvt66X7G2tWFuKGvXHZIth2Yt6hYFu0DSDEpUwaUx&#10;bWACFoDJgETkB4H44MeT8v8AGOMe4GZ23dsl2ven677dgfWB9UlTbuKA51BWBOfxFMMOSzCBPdnH&#10;+WmR/ng6NFx9uzt9tc/UNftFdkSULoy6twwv2dTKAGOk0AM+fXFvti2gE9HpkADnQ/zweXbHdcPP&#10;3vnbJd5Pdbbbi6wfZi22u294sLgh2a2o8oAEUr540ewvhga9ep+0E1zwZeLvqx7ZfZ+mEtUuq7KE&#10;tJpm5NrRaU5KDpGuYmglcaiy8xMZV6CIxLMjwR7n4prbXijPFp7i1IYtpOnuDiK+Hj9+JbLOQEMI&#10;ECo+7DFzmjnWx31zabgK1xgfWl3IA7mpqciMpjrGIbrJMjoaefTPFHVOH5AIvqpe1n1rcMgVO0tM&#10;qBAk5z99cQWt9wPQ9emfUYDq+25ey21hmBdLDrQhAym0STbIyK+YAxLt5kf2pjM5yOZ8pbNyyC5I&#10;F1tIFwAdxOqcxNcz/MTiy206Ynx+GLJiYjr4rc2OBe9LNsX714FSPUgMO1ylohAbnTxgzXGf5kU6&#10;juy6mmEY2/NXtX9q+6fRCwI25CfLbS4Hb8stWSQaqACWOeMwsAHV4E9ZkdZB+GKy9z3r+412iLYQ&#10;gLbbvAthWaSnpIpI1EMS8jwwB1gippNRUZRgJha4PQA1KDZLo1oQ6KlxkN1S1O0R25V8a4ZvjSsC&#10;INGHWY/tTAX3tjcvuN1Yc6zot3RbcWlYXNZ7wzGdQBmSIqMssNWSQCMpqfPwIHSPjgL33BbsHc2m&#10;ZXOmzqhmthFI1NF4qIJY1t6lkTOWaTqL5GuoypMGsz/fJwEq0dknHpadrdwaLY9O4EF62HUG2lsW&#10;41FdUArUgzFcM3VIYTNYzFAcyZ8emCzjn1ajg9yp2V5dsqkiWCi4jAqQtt9tbFMwC2WoR0GGbghC&#10;RqKlegrlIgYOnjuduevx9Wi4XeW9xvBYv2rFm7buu5Fx0NgugANy4QGllMyayfDEcTcDaqHSpFJp&#10;MTJmDng67bTWZrUbi4vHttlsC0bIu3e0OLIfWrPCqsHQepUnVMkigxIClAaAQCKU60p/b7MHLum2&#10;8sZm/ubO+3VkC7cIvXRcHfJd7Y0wHtjV+WQclFPgTivvH5QpY6dUUmST2yZ+ODs6d7fso/qblrNg&#10;C6u10fmKAAlsh1VAB2k1IOYHjBwra3CAAQVJJYAx2sTEnBNtZtMUz7t4pL929csN61q0lm2Xsh1S&#10;6qk6mFtYahIhokEQScWDNRiB08KFeoHX+ODhfq3mv8HLbWw9Tc2LW6vH0rYhvzNDWmuPK3GBEAle&#10;hWCT91dfuTqAg0/ERMQABE/2GDvrr2zEdV9u8W2yfbXCrWy10tcfbpFp2W6zC76gkMq0kE0bIVGI&#10;TKO3OhAmhHjIGeCug7fd3vzLjG16TC4WPqKGhl0srt8uZkgGpoCaxK2yBZkAGkyK0zgeeAyHuzdX&#10;NybFsMbiC5phC0JdMNbL3J7iKKqyIgjLClIN1oNNICr4QZAJivl92Arru3NribU29d9r7PfvLcCM&#10;2s+n6npkg6IgMAa9BOTVwgFNJXoRSRBOo6j4YC/4qy9zb7n1EuhPzLV3Q8XFKoLdl9uuTNUTNMpr&#10;iRaiSviZJqBBM6SMEtxLWc5gudtbf0bQKTaB/wBS6+gEjcFkyrIuNAHmTh++8qvbUCpg6vsp4eGD&#10;n45/mZD2zsWt7q4ovnuu3Hi5AVpIdUJY00gGHYmCCT0xEUQQxyK1+YSCfGOnXB1bvdXhdW5atsBc&#10;t7lZZu4E2kUvdY9TcA7YE5T4mXa7jBoYAymaZL4DzwZ3t11zGD5t1t7Q3ysqSH9NrnpABLpYeq0g&#10;yXAY0pMZHCtwrKpYfgHgOoFBNDTz8cDTa7TNNe1t7tN1etWNy5u/rry3GsruLtkqlgmSiqTo0sCQ&#10;tZ7awDjO8xznHcFx+53++3drbbbbq263F1zCWktW/wAy45fMiIVQO45DEu2MT4rNM75k6vQ/0x+j&#10;3vP6te6eO9v8JwO85Lf7i0OF2Vp7Wl94253xOw21k2iDa1K3qXtw76bagl2BIGPlh+6j973+17e9&#10;7e+nW5faXL23XdbjmfXS1vt3YuW2tjbWWtnVtkMNLA6j0jHXTw93O8b2218U+NfpW/Y9/wAZHtv6&#10;QbLZe7/rbtuH93e6dnaaxw/s1ds259o+3HTdncrvr9vdiN/u/lAuXU0oQdIadWPkBzvO8z7s5C3a&#10;3u7uptGtve3RVrlmzcvMTu94SJ/MuuzAXXuEk5mTj1SY4eXffbe5r7CpbRFCqoVVAVQAAFUCAoAo&#10;AMgB0xi9wFt3lum7psbazcu39zurvprdvXTF39KlblzSIQMFIilMGLxM30LxnbXufZbNtxo2qb61&#10;auWL1lN9ZCcdavl/UDbnbamN5UAkW7jAMYkRIwcv1Necc3/QGKPl/c/N87vL+93u+3b3N4s2UtTb&#10;Xb7V7wsq6JZAtWRcgKKFiAFA04Mbb7bc28X+3wACKDGTa9sV37bdto+6u3ty9m5a9e6rW9vrIYW9&#10;MRccA95EKJIEY6SbSfT/AGrExbizP94YRueUTd7h9vtdlt/022UL+ptg27fH7W0NKCxd0lWEzCwW&#10;vPUmIIds1/N6ptvbxAxB2PLbrjtvurHB7jdf7nuN2XItNftXL+3QBW2l/wBMMEssJ9QO4EmsxjfZ&#10;rOerM2smNPX5/wCE+AY1trcNtOO3u05bkt9uW3u52zrxHHXm5W7x1iyDctLa5O5e9C2xd4Yrq+UA&#10;zUY4fg68Ys3tx8OuAxmt7yfA8beTj9lZdrd62hu73cbTa7je7trtphdX12c+lZkafTCwSCazjpNL&#10;6sXbScTkMYfk/dO/5E7zcXX3j3N5ttvZ21u+y2vQ2dmFW3as2lUAFUVFBNFnrjeO38rlfJec5DE7&#10;Ycfwlu/ttnsuS3249w3mS3+oPG2xa2V+6NTWOJa6XAczDbi6JWpXQATjOdr8sLrrrmSdf9H+z8Qx&#10;JvWtrtdyvtvj76b+9veR2+35Llbd9bFi9d3l9bVyy/JnXcNhZPqmzBuHu1kQMM7XXvX6dfpnx6/7&#10;fiGNdzHK+0fZvIchx3tVP1fLbPdbjb3Pcbn9Pt7Nqxr21rbe3Niqs1hZJLbq67XSVGjTJmY235vR&#10;0238fit18d5nGf8AYGMLe3/HXbNu/uud3f6neCBs9ls05HelBc0i3u91vWCF3EuQS3ia0xv6p8HO&#10;2WZtv4zqGKHkL3HbUNY4vd6T6Ytbq7es3P1+5Yt6jI+725dQBOn07KohjFmZnLntZLiT+/qGMrvd&#10;taCS/Ibe0LhdgF/UXoYjVB9K2KjM1xXOyY6hiv8A0O3vG9dt7hrlw+kupcoRSYdSa+I1CRgnbPiG&#10;KbcPuLfyPaVS0IA9r1gukgnSwM+YOQ8ZxWbnHFwGGL1x74N2xc2Vy6l1LTepx+1FzU6AEh20yCKG&#10;hrXBm3ObMW/hAwaWFCqG9JIZmuLb9VQxMsS4QTp+Hjgsz6hi321mwpsaWtJKBiXHp1BkC3bJPWNQ&#10;JnI4jUgYvtsjK4YhHy9PSUVTNASts/Zl0waDFjZF22samdpCrbIOmC0uQhESKwekYLLi5DFoti76&#10;Pqa29NiR6aKxb04BZgfwAn5hTwwbkv5wxJsbXXrZKSQEtpBHplQFYsgAGkSQFk+c4WyTlcd85DGg&#10;4/jnddwzNrdnQsrB1ZTEqsUoMzPWmOe2/wDutyXHIY1m04QeiCQFNwPdpLoQD3ap6zkPA0xi7Z6t&#10;zS3kMaLY2Coa0hilsSRGpgsCpiQOvhjNdNZZMBjQ7Tj92VE6nAZQPwS8hbbAeIjp92DprpfUMahO&#10;OdrQuPdv22RSnqWlBLMxliVyyFZP8cHTExgMRl4Vk3Ctpn1ag6WUCMwiMR80yTnngk0koYnXNlt7&#10;VtQbSqjuruQJ0vbDJTMQJagkGaxg10DFfuOPhdw1vb9l17a27Sp2hyAJNsVGrrB888GbrrQwW12t&#10;82U2hREClkJEuFVn9QkkTWaHyzwWTExQxPHGlCzBBpuCULLA7aF0Boc4LE4q+uQxG/2/vK3AqqyE&#10;qpJzz+VswDn1riJdc5+YYRa4+/bZV3FsuFAKqAGCk0BAWIIilI6UwUMWdvjQ1uz+Wlu56jN6bHto&#10;5JUaoIJzAAoa4AYMbK7Za8bYFSQwaVJaQB6ZJ/8AZYz+7ADETd7bUjbc2YtsGVqOHUFJKqakHynr&#10;gXmYDCRxVy9ouPcZ2UIA+lgxFtgVXS8k0ofIZYM3XPWhix2/At2W7SFQj3LqMQxvWjb7oM5QxlRk&#10;AcCaydAxodj7avPb3TraNxt1ctkPuNTrt1LaWFm2g0sZoqsSqkk9MHXXx7UMa5Pb25e6ts2duLFv&#10;0xZVfUeHgl95IlVgdqKDIBMmTGDtdc/TxgMWX+zWlsAPtUJBa9afS5YaRVdAzJiYplXxwOzX4BiB&#10;tOK3VzcW7+6HpW0dbljYLp0WVVyyvumtmLl5gZJnSgOldRE4JrpjbuDDu42BFy+Wuazfu3XQsCi2&#10;FvKHXQxNWABmSfIYLNNfWQMY7kuKfc7fa7dTO30qdzdKlGv7f1Dde3b6/n3BDddAI64ON8e3oGM9&#10;f41tqtpiZ9K+HukkSS2pw1sH8XdXypgz+IYq9lxjC3trV9Y9f9dv2s2l7QL1709tbItxLJbFWyBa&#10;BgzJxyGGLW0O4v3LK2mSzes7zZX9xoH567VXWxeJXIM5uCv4VGCTWc5+YYztvY3WXZXxbWzuNtbv&#10;GyWEum4tz+lJaM7g1DT0nrhOIx23GQxXrxW83qXDtP1o3/I77eWLtxGfRs9tesJu7yXkiEhgVtgV&#10;hmkzTDOZJ8GMX0zbf8AxrNrxb2LC7Oybti2r27jWtpL7q/dslb+329ovlrhg7PECMHWTE7Z/EMa5&#10;eJ3G3CWNnadNza07sm0nrDardSNxO+YaEdl1Bnt1MAaRng3J6SBi323tm/ce9u91eK2GFq4xAKoB&#10;bb1bC25rBMFyIAzOeDrr47fzcBi6t8Turluas9wAqRUDuUIosjJAYOo064pPFfUMW+2427Z0KU9Z&#10;zbuW2F63pJDDQYAJnq1K5GlMR01lnFxj/EMSn4hrdsepaFqytoO0Aqdfza7YAkk+Gn+eC9svXkJx&#10;oOO467bt2rhsqHYxcW2GJKgzbECijr5YNfgQTMitKmIyGeLS9xF57b7hGuWyDaDaSrKsAljXMEdB&#10;1IzwzM4XFszCRcggE5ycq0HgMShx+4OzMFwe5oczQdPAeR+7E7okmSdahulCKCP4HEnbcXuRYtF9&#10;XbJZkYrmuhiymmU0nPwjEu09Gu3jkGcavCa5T5YhXBfsNct2bRuw7gFB3KwWkvUEgfLONZnVn5FC&#10;CRWKAHpIzAANfjiVvNjur2wct+oFz0LiXBQs0EQZ0yIEkKDnQYndM4XHGSVYas1iaRnl1x5999WL&#10;9rb3tkWu6Gti8CUbQ1oqBd1W5LVMqDEeM4Yw8vmlxj0PCvh9hnHgD3T7K3HL8/Z2NvjdzyW+3W8t&#10;bPjbG0svuN1ud1u9x+n2GxSxth33GuOqWiVMzPnj0Tb6c5fEeTxd22MZ+E+YndLaNcuMqW0Vnd3Y&#10;KiIo1M7s1AAJJJOP1bfsj/bk37bf28+0/YXIWET3Zyd3c+8PfDhgQnuX3DbRn45byzI2e3Szte2h&#10;ZXYROPjvNt+r5e++nEfPe18M8Hg18c9M5/G9XwW/dJ9ddr9WPqxym74PetuPZ/traH297fu7Vhcf&#10;eWthuf1HL8xZtsdOjdbgq1tia2bVpwe8get7XphoCaQJNCAFUCCIPjkc61xjE9Hd5s3z7z0je/Um&#10;+Xj0y6tcuOwIcMfTgQhOpTA7SRlOGN5Zi2dNlWNCmosdKacjbMCDlXrnjG89ZMnziy9ucgDeAv8A&#10;I3baQ7bkWrdpRcvFvULjddzBkNaZKREgHGY3fE392hPfoUARpIJ1CApg+GQ8Os4s5nEw6ZxxXa+H&#10;978Rw7rbLWRevk3W1OHBVCCbswalvnIrPSDjEb72qwvM7emggwtw+oAgMa2FuanLVMg4nbi5M5d0&#10;4L6r7e/tbYsm9eJYI161a9ANdgabK/qCsCJJQLpYVEYzW69vAXA/6fUqKKkNpNCCQoBzjOfsxpXS&#10;uM9+M9kWjvtBctKyheJ16dciSDIjwyOM5uPbrvW2EtB/nBUUtk6XAUZEignr5zgN5tPeu2taheN2&#10;+yEC2yu5m7pkamaBCmpiRBqTOOf8zwtrbXGVrZcoDbtqZgGdUEnxzoPhgOr+3/cN3e2LDpdUW7sX&#10;mYHV2sukhVGRGQrjlnM7O3bW8xOi4QSRpd0Uh5TSMhNa0x20ts/BjaerrPFbtrnpiPURWUAk20Zh&#10;6YVi0QTnlXHmr37tSUuBNu1y6umHW4StrUdMmmnuOZIPwx0nSxy3mZw6Rsnm2JMgARSD4QQfDHGv&#10;Yf7bfqJ9fPdF7h/b2wt7bidu9u1z3uzkrV0cBw9hbks126n/ALsXY/09pZOpzQlVBIu/k10n1PJ+&#10;lfJef73O/qr9YfZP0f4M8v7t5JV3O4Dpw3AbQ273Oc7ulEjb8dsiwJUU9S+5W1bHc7ik/Yb6f/SX&#10;2R+336ebf2H7KS49tbh5Dn/cG/0vzHuj3Dfti3ueY5S8tPlAt7ewOyxbCogoSfHd/wBW9238Hv8A&#10;H49dPHNZP/C+em394+6PrL7yb3b7jtGxaAfbcLwm2utd2fA8SLgufprLOFL3bjBW3N/SPVIgwiqo&#10;8+fUTd73ldyNjxgv77kN1+VtdjsbV3eb687tCrasbcM+oAwDGeYAx30mJlduJHu/2NttjwPEXeR5&#10;S5t+L43ZW/V3fJchetbDYbazaXS73N1uCtsL1JJAxI+i3/Hdynv33BY97fXTb3OD9ordG4sewrN5&#10;7HuD3CqXA9u1zt63DbPasQPUtAm7cHVATi7eXExq8m2mu1vd/d/tfNT95f8Ay3fTn6WbPlvYf7dt&#10;7xX1K+pbK2wv+87SnkPp17NvX7RneWt5ZIt8zu7Mkrt9s526XABeusVayfsXwXFcdwnHbDh+D4zZ&#10;cPwnCbDb8Vw/E8bt7Wz47i+N2i+lttjsdtaGm3bRRAAEkkkyxJPDrc1p+a/6me6eY92czuuZ968/&#10;yPub3d7r5W7z/uXneX3FzdcpzXLbu0Dc3u6u0EIipbtWkAS3aUW7Soixi7u3DogxLAVGdTUHxj44&#10;MdutvdPRyfjOP26b+5eS41yztrl1tLMpRXALLcsmkEypUMCFBxBYG44UGNETSDlP24Nuh8duV4vj&#10;726veo6b+462wr2WR3pbYor9VHzao6EBq4kpb022IIkmEEVQmhK6p+7Bm7Ysx/H5MvyPMjdcvatn&#10;UbW1sBt1euKvpb5UAaLtuzE6aA3I6wfHE5ALSW0itJgyK164OVl2t2no5xv7zczy/LbsuHs2v9C2&#10;UAKvCgE2kmoGYJoIjLCgpuOXDHsBIiZkjP8Apgk2szMdVc282vDbS1xt3bK9/kbyMw1I8q24W2ll&#10;iwJ0ihAkkipzjDCeoTBPcX6TURAJ8Mjg7W6dvblquQ/223sxdsARZ24aQVA1LcXXaZCe4ww8NPhA&#10;pL0yAsLSpFY/ygV64PNLi5YW1v1t7jebzXfNnS1m26JbF0X41G87ipVROqnSnU4Vt9sHvs5ii6EI&#10;zXxAnB128mZieqs95+9n2HAbTjbDs17c3jut16juEu2bjFVe23+YmdQpJz82N+4s220j/KsEz06d&#10;cDx65vd8Gh+k/Hf+xByW3N62Es6Lu6FxKTbkKt29qoJ1N/pnzHnl7t46gOi9xrC16N/TGNrjo7vZ&#10;PC8R6e3vbjWbl6+rba0XSbqEdlxraiVYEZhungTGC4u0u93jsYzCrlQzGpT1nE1udsptca5gfVfn&#10;B7A9lbRHKoqba9ud1d7kS7aa0dKukALplWEEdDJx2S2n6Xb2bUBYtQ0detB/OmOjyPzzc/yb++/d&#10;nuTm9w13d+rzmvaMbejQlt2sqSQAykgSOnWDnjPbm4xN0N0kic5GRpgPYHsritratcHu7LXF9e1Y&#10;S8QZVVIIKIIAIY90jqZxWq4Vlc+Pd1Jk0zGA7df2F6/xW/2Fprd1ja9WybIm2pFH9N2zooUiMzBi&#10;TiyDn5e0yJBmZjoD4eWA4jf4i5aaxvVW9aW1vouLZs6Aw9IWgDpEagRQmIIArGIzwUmaqSJIjTXo&#10;x8cBt+OW6ORba3LLrtt9YF60qsuq4Llqt6/8sD5ZiMs+mG9yfkJkHTlPiPGvlnguvNkW3snZrcv8&#10;hthaRraX0e3rBdlu2nq6qWWunI5tHiYxHtsTbZVqVNYmTBmJH9MF217dsNZzmyUc5sL25nb7bkbK&#10;iwypbUKNIRQbtCCJkqTNT0oEX9x2q+kLqgGPjUDOcGvHJds/BM9r+1Rb3vJbG1fuPd2km0GtqLFw&#10;MDce47iGCu0ERLEEeYxD2tw6r6SYLEjugjxj+6MHTyTOv4Oi+8uLs/pfbm+dQjWbCC6Ft61dmaQ9&#10;xiJKgkhTNYHb1we4uQbbSQAwGcmmQk4M6S4utH7a4zWvMbW5YVjd2dy5qgqkOn5j6UNdIOlYNB06&#10;YRX17inJ7eotWRAqZr9tMHW8p963ZbgeM3dm0pfZbxbPoLIHo64t27YTRUiq6wJEjGc37OiWXBgp&#10;ciYExImnnnjO/wCWrHqX6f2tnvtxyWzvW2uW93xq3vT1Lbti76WhPzMwEIFQs/Ga1e6V2uONc6rd&#10;JrmM/iPDHLaYuFjp/tV9nY43a3Dt/Tba770mdZeVRiq22ZlqrVDHpSuK28yrasMWJa3dAZBA1TRd&#10;R8s5xJrdui69XQ+MsX7/ACnL2UtRb3myL2Nw1yW24QfmumXQwKfAGMZjkryD9SwaBqQgNnLGGJE/&#10;CIx3mddOfSOjufsfj94f9jS5bJZ7F9GuoAEKW1Jt2/lA1GsyM4zxUXt73EGPlTU8BchUgz/Lriab&#10;d05WS10XY+2GNq0yFwnq7g27Rcuxd3hYNAJP8PMYgxe3e4VQpJ1KqQGOkCYIpPQ/fi2d3DXSNM54&#10;/wBv8XcvbjcILdu1dvblXe2PU9RstU11HSJ8sdh9s+3Atq1c3UIIBbVMiMs8pFTiWW8ejzeXydsx&#10;Hy0/cn+4s7S/yew9p7e/yXIM1y1ZXZoPTr2lSyAhhmtZzAAM41fI7/ieOtsqG1IHjqMgZk+GLbJz&#10;XPSb25ryh9LfYP1s+pXIWuT5Rd6li9cdQhtGwtu1cJ1WrKQDqNJmZmadcNu/c9rc31sbdQ6giNNf&#10;IEx/AnGc92trvNLjNe7PaH7b7/trj7/Mc7eujkbi3Dea8whwW1Oq68jBCtGcQIrjsnsPZtdsJuHT&#10;RPlBqJIH+GLM9ry7ybeTtfB3/lN+puw4DlN77X2W+S+tqyRct274P5lUS7cXPUW+VZrUmuOrCkeW&#10;NOz88t269+7cvXDNy67OxyksZywMA2P7TgH7sTqLjaEQqqAJKpqhSILRIBifMzhlxBznwwufRnyf&#10;krbcVCsqMAKMp7379Q0iGbL+nSuGrglftwvo8zT7Nwl8wSsKqMskMSMjQGfvxCOf24zt1g6PsyPR&#10;sAz2vqOmCsTqlzWDGUHOow0woT/3GvWMsbGk2zsNwuk97BoWI7NEOCR4ikr45YR1xjP14EwEWw0g&#10;dzspWcxqkSDWnicRWBBakiM8svL+WNjonG3bT7fZ3+5yjiA+ouFFD6bgSAREQIjrNcNkDRJAzj7P&#10;t88Be7S4363c2vzACrrCKGi4G1soLUY1AJqcQr9wmAACSAMyIp5eGA6R7X4q2iXb103Ft2twGVfS&#10;F1WcgAAs1KywB1H7MVVztS5WufxPmKUwHfuMNvdb/hrX6YoFUIbToio1t4LKuqYZPxfGk54rLjxo&#10;JIMwVMglfiK9cFku3Ed24bhW3W25Kzt7IR7Vkepba1ctrfCnULq3bn4ImQAawaYYv3JDhmqqHM0i&#10;KYN+OXuz8Gk9tcU9gce1m2q2t1vVuXLYthbjXBcAMsYDDSNR8RPjilsMGNpe0j1Ce4aoOXdlODu9&#10;De4bF2xb5XcBHTTsbSW/Qm0tVDXGsqJZRGmdVDBMiks7lAW3DVBaQCfKCdRGcRjO3Si/9o757e09&#10;t7a4i6FQ3bgXU/8AqKUtm0XGqWDdxJABw9tbWk2wSQAhMEmijqMhjQoveHLNd23IXNtaFy9/uKWR&#10;pQMTcZ6i4GOswJOuoOSxBGE3bWthlOsCRA1CcjXLAP8AE8rb2dq7JUIuza4tq4XIsXihJuWRAliS&#10;FFcvAYfsbPuuaqDWCAQaxWAfD44Jte2ZUXuH31bFjZPbuhkGyZZD2yLLZ3b161/nc/5IjI+J1u32&#10;spacACUAmB9wPj/DB5Xz892+/ha5DneP3DPc1chc3Gm9ca2q3C+kNSRpEKaCZ+OLxdv/AOJdXTnp&#10;rH/cO/7sTkeXd97tVvf3C7tdw2tDuzcidMnYXSiMQP8AMYEz1p0x/9b6AHKT4UJqenX/AAx9ffpL&#10;coHeU1NBu6n7ECEiot+mKkmjCKgCs1htgOhIgkQTAJyKz0+3GbcYE+0zwpKKdSJD+mKgMdNw26S0&#10;kVWB06YT2mSMhXORll4zjQkML6WwrEsXZIKwt5R85Z/DVIVp8wehwkkACCayTQyI8ZpHXLAS1ttc&#10;VkZAQGCopZArHTLLbuqdQr2GSKCYOeEnPrEggtUzkDTASFuXBbdCtuNPpuQv4WWDtxIBVQRM/wB+&#10;EkARQ+PbEUk0nPwIwE+250mCD3elbF0uTc+WAHjSqiCQfxfKMM0BkSJGXQeOQpgLFQ8FGNkxctsX&#10;VF9V1aNKwSJUQwLZ/wAMEZUGSWyYn8RrBj+WAcslrlxFQJbADW1t6vyloToZcys1QzNCK4JorJ1V&#10;YssFj5EYB6wxB0qxtnQFt3EAAuwD6qaV+YGh8YmMEQRToIIOcz1JFMA56i3DpUWi73PS1D8tbZS3&#10;8lpW7soEEwadZwlgVBqQTJ6iDOcj+WM3WW5qpVlNelli6NC2yohrbhV7SAwpJHdNB5YbPWdR8DEe&#10;QJHmMcrMXAkLJuqB6KINLGNVwMYPqAZyFPyxnXCTERJBKGBBE1ivlGIqVaNz1CQupVuaqkenZKHW&#10;lvSTM1JAPzHwwjLOoA/DEzEmD8cBLDg2g0IrG67BnYgNbF1oAQBSPADKMq5AjoOlOsn78A/6zD0z&#10;pA1aHN2AxDAElItdYymhpmcI0iYiSDBkA5VmT5HpgJwZtM3CksWuW0NxaBn9M6R8sDSNQismc5wk&#10;gCJmhiM2k0FR/LAOWrl4hmQAkSAQIsLqOtraqwAk0ClfGmEmrSaETDER8THkMsQnVLtsyGBBTXbd&#10;7OrXCkk2x3CAXOYOXlhBJ+aCZB+WdRkRIjEdE+3Gm1ZVwoF7WGvafSCAUS4R1mZIOVOmBErQSD4g&#10;GsdI6xnOAd7/AFVZrlIUuglD6YLFXcEDtUxGmoMAjrhPYcqA/igkzAPTBDpW9B1LruAiUltKoBE6&#10;TXu6mdJ88FHkYoT92r/pgFqStvSauhKhUYBnOoqrWurNpJiSaDCDCt1oASWNR4Sf44KkK1woBCdp&#10;oto6k0DscK61MzBPSDOEkgwpk1EdZETVhl5YCStprbG6vp1R1JrbkyFJVc6mCw8K4aJtl9JMkVzH&#10;2T0HwHXHWXea5nQ+r+BxVvrbX020qFKr2wCAI1Q1ZNO8nLzwk0ZZIkdKQSKaSSfsJ88WW3TanofB&#10;1BzBEzJEkqJ/1UUCgzBEHLCbhqJgTJ0nILpowr9+J4utWJFoMqx3SkL6o0qzOrntuEiOo0gCsycs&#10;JYAJBEQWiSVUsak1+ymOuOcgI9z1FYVB0FiAjEIDoWFU0K1ktTLCJmTCgtC06GYJAjr0xVPlQrKB&#10;ruBC9wA9jCFotwMQe2sx9lDgmqWEyWbwM+fwE54BywGAR6EWwjGDFtW0sI7YOqJIb7PPCCFoonOB&#10;4SAP+gwD9tnUNeuDUFEys9qyQgLRke0k4I5GQTQkVFNKwC1evXAOoXCKEYW0LEOEUktcdu8WgyxK&#10;jKKEUzwQ0g5xQnKR2j5v5YBwhtJJU6S6hnZWYmSQ9spNCMh1K18MNtmAKksRQgZiax1nATtuxZGJ&#10;VdKqrMW0uylH9MqmodyR3VrVRUjBEVnuUqtdVRpiYNYnPAHZuRbdXS3ca6JREo5b1IOksPlyIkUN&#10;BhB7oAJPbJI6Atln4dOuAsMvUe5blrOlFtOFZywtSDqK5BpGrp8cNmmk/NI0lV6dsqDnngHLZFxb&#10;ofSp9M3BcuHWLj65ZlFJCkzJJnwwGiQsQIMAAVBp8x6E4BVtW0Gutg4Yv6l3sZe6QDImB2nM5dMN&#10;+cfLCz0I8iM/jgJVtZC1Gh7bvatz3KQQG1ACVg1YTUzGWCPjUiCYBIJY0M+XhgHAxCop0hne16gg&#10;MBbt0UrObCnaDXCR4kUgEknrFROAkaGZVT0xMso0hWZrerWLmliIzMg0n4YAImdJpmRnSsfDAB01&#10;qQXTLsJjMjuKhfIlSRlAgScILLLCCTUQwGkkN4YB+xZcWrbM+kQAhsPFzTp0gO/UUmcooanAnxJJ&#10;I6Hp0qf7Z4AwtWKCLagQzKrQ6gpLViDJ6VOeEz0bMnLKpoBBwEn05ZQkFIDKVkDSo1PdJAmh6msi&#10;MFSQYIWWkDVGqDA0nzwCwGAK93aFi44VX0BwzS6yYyJ8jgmOU1GagGBTuZj5nALsTpjSyzAuBodl&#10;JJt21QgA6BNI6EZ4SCD0keFQxJE6YH2/yOAU4ugnRpV1g1gi0gMG4fHpK+OWDJkmKjX8GJiO4ihA&#10;8sAYjtDKshBp0E+kDALaUzUMWMEnPDeoASRA1OIFKAZg/E5YCQwDsqhwPy7Tl5Liry3qEfLPUkGk&#10;4TTTpZwRGa9AakwcvOmAfRSHDC2JVifTeiXFCkaIE9pz0z5zhskCRnVukEDIg5Z9fHASm1mGXQCU&#10;QHVc7KiD3KDWsxMDM4SYAMnOTSSPGVnAOqrdgQDthW9Q2ioJpod1iGCjoehPWpFiCxmoBoREdZrm&#10;OnhgDCPpVGBYFyQwIYiDpNolYKkxKk1YVnDYIKkjUIMqwFK0htPjSfPAS9GhkR1tvNuCkBSdMR6a&#10;uT8ohlBFRQmRVKmDQEr1GZAPdBHj54HqeNqQwuMizMuGCi66D0taPnApqB6x5YRNRNDAMQelCsr9&#10;uJZLMUnXhIUEh1RciYloUXCuoEl/MxPTCYMkACV6k6iB5/eMc9tZJmN93xPLBCm4z6X7gtv8kasz&#10;pkmtDkaScFQDKTRRRSoGcaTX4eGORLbfkeLFnEHSqszXS7FWnTpH5k1FZPi1MNkkARBHnObGn/XF&#10;aPqrajIcgkEBJAXtMhgZgUEqPjhBiSDQAFZJzkSBB69ZwD6yFW4AZuMJtqCSoQzrXTQKYEpmDXCB&#10;VqCakUJABBn8XiRgJJlEIHa4C0YC6rEiO3RnpGfjgiEIOZYhpFAIrJB/rgFh7ikhSuhCkEKNesrK&#10;gAArXrTygRgshWSQSRU0k0MDHXTolPrqJJ+RWIB7VIIK0kdZkgg1wlqA/wDcYAJYAGJr/wBv9cbE&#10;i2CSskhEDa2QLRGA06SKlqT8K/FBXSCKRpEgkyoFRAHXrOAeS4xCSTrL9rBVfUAdLgFjEZHOgoME&#10;e0oS1BAMEzPSIn7cA4Dr9VVWbjyytXQSKS5MCv4Y6Z4MhRq1GpZYYHNiJIrMH/pgEqXbToQgD1IQ&#10;6tUK4hhpI1LIEA9M8JFSIBMjuEaiZrHx6nALPao15ajpuB4VTSsLMiQQoEn7xgMVhQpEkwSanykf&#10;bU4A7atLTNBKARpJIroABBy0gZDqMIY1M6pSkkyVMgzq88sA6hBVCoWLhDOoBCmRDIGzAHzCT8M8&#10;JJBObZyFkiVmgGkUGACi4oklKKFZwFlWyNw6iJPQR5RhJ0is1oWNSSdWkKQaAwcA+Ax/CSKuvcFC&#10;oE9VjPzeRpFfjhDUJnUOhioIAANcA9b7UgekGbXDFO8Fe4r6QpJkSZmsjCD8KdCT9oM/ZgJK6gra&#10;jpYCHAJLEqPlOowpIr18MBoNZAqAFikRSOn2YBaayexJIQlyTLa41kuw6gTD5iBTCVnoDBgEeGkm&#10;fhgHmYyp120YkmZ1FtekzJqwih1ROQicJPjPzVMgZwSajpgFJqDMhKEW2HpmNKlQAKgA1JiB0wiI&#10;BhT+KZANFMTn94wEgMXYlihYhZAMdNelFYVNZkmQK0wk6WU9pI0wVAJikrnX4YBYNxblQqjUCHD1&#10;doKGJFMiGOcYSSuUMYEMSxMqTkRllU4BWl3A0kAtSIorrUaGmhJoBHxwQMgqZIFSwPbBNEnOZ/pg&#10;HBCFH120dgFCle4QoOvTXMdTWuCnSoALAmAA0gAA0FMoHTALYS5gLAnWU0sdLCT3AQSxqDH88JMz&#10;TXUgANIc0gyB4GBU+eAdAAHdoMAEspXTOogCTQiOoExTCGgkwYJ6uQ/cRBDjxj+YwDiiFUGpUNCo&#10;DbAAOrVbJmQCOv8ATDZIIGkEmVFARJVQGMN5/YMBICOAfVZFUoZDsjdr3dIAjIgVz6mMJC1DEMdU&#10;JmFGc0OeeceEYAw3zKpUaSXNC7NQzKzpkCdIyJ8MJJGorGdSwKkyuZLHxxi25vygkJKot2AukDUp&#10;BLRc7QNK9R08MsNvQmpIuAESciaFa9ZGeNTmZD1qdILCDbJUiNBgGVYOmYg5CnjhoyB4D8QaZNaE&#10;SDiiUAR8w1MYgoSQKgFGNJzpAwgVFCRMwTOoLEgqwz8CcA7UMPxRBhoCyB8roDTyGEycyTMkGQMh&#10;ABlvEYB0AGAumBpaIZiSZZlhYJgyD5eeEkagZEEEqctPaO4H75B64B0QrA2y7WinqBlMMRdOgMpa&#10;BSoZaEUAOGyeopEgyJABziekDxwD8VIBBqGSGJ1EDShbPxgEfbhs0Er3iTOcUB0gx+GMgcBIVcwU&#10;9JqwSwIGphq0qxzmhIPUnBzSskCMiTpVaHScpGAPQWeYVWOoGFUEuTAFxQRCsR80R4mMJAMSp+AE&#10;EmZpp6kjOcAqpMMIEkB2BUDpn0gggAefTBEqwAUHIhg1AwAkyJ/j5YBSC4rO7MkBkKkEhkd6EqSI&#10;kgVgdT1w2CrK0FipidI0mJlmj49emAfHqa0Q2gGGrTnpLMsBGZcpEQvl44baAxYUBYnVlpU9Z/jO&#10;AeTUBoaC6oALZGoMVMMrIK0MAjPCYqZB0gmZZYH4R3da5+NcA5qlQEuAXSAFBSsyCW0t4g/Ya4Ix&#10;9pK0IymuQimVJwC0L1iAsPpZDWg0CWf8UEgmI6DCJzgtmTOTA/NkKzgHh8w1BRAoIlYI7D/lIBmf&#10;8MJBpUgERria06T9+ADitANJMrMEHuAJgGTPx6jLoRgmgUCARAqCT1J8ZwCwXAHzu5aGqO5Qmkrb&#10;YTJnKPDDYMsD4DUfmnSCTBOWWAfIhNIipKgBVK62WddsZ+HwE/DCmkjurI1SY7SGoo65fec8ARIR&#10;yLbE6SsKBpDws3LhUyM6ZZeJwgfiIyFDJMqSe1hNDPXAPMCVUMYckMmlYUkLDIVSchI+8iuCJEyF&#10;oIFTEnJoE0jI/wAcAQRggbWKMzA6dUIsMCWA7gcxHQCOuESBFGLFoBif/SYR90YB8S4Ya1AtrrMl&#10;RNO22zED5s5y8vEfiLHoQZAE6anVXxFScASgBQi/5SM20ltWkodNM4gDxw3NJ0NDNqFdTajSe0xl&#10;UxgH4hipuIYQAwdKBQtV7wTQkgTQHBkKqgzp7qkCk5BWjOopgCt97m3876SAGWhAHc1sNMSDU1OR&#10;wkhT1ipmGJ1EDVLDIfZgHFZwKLqMqEGkSn4QEgajPQnCYqTQwGBkgAsDOlpOZzwDpbSoUijMpDAs&#10;7IsFdawIgdaSM8NggFQFlQMgsEgzXV45UGUYBbSynU0s8SWK9ooe2aARMEnMxGFnUAdQzUBoJGo1&#10;EBsvswCF0uZDfJcYqCo0KAAQxtipGdRWcNgGRpVmrQTQkUPc0SBSmAfJADFmQMRAuR8oMQGQCk1r&#10;5xhEggQKzBArP+bUB0/tlgHiLqmCQJQaQygMZUaSrEfMRmDmPPFjx6J+p24DajrhQYOo5gqwEecD&#10;7PDEvEyKLn3deP35ZFAG3LswIlFA0sGRqkiIqMqRj259ObZ/222WAEqhAgTQAgknCcyPF7nq/Ld/&#10;yRcotr3PbWxduBvV3tx31r6bEu4a0qkdy9fKmREY68LSKoYiKQQT5TJxXlfEPfczyG83t61b3Fxt&#10;dzTtxbCtrYOyoNrdIJEjVUjIZUxS77cqW0LIr1n5czM4D019KvZ282+y/wB43jWity2lxXUqoFwE&#10;C2yKEkkTqp1pniiv91BMMw8QZBNVjpkMHq1udZXqz27d9BxcHoG7t7BuBjbW8bi3UCoNwpGmBWQA&#10;G+OnCBb7JIkAqCSJzNAf6VwaSNxywt71lttYtq23vu1uw2mXtIGuNauj8IQEEDKgFBSxtjRbrCyT&#10;4CvWSPLB5Nrbc1yzmX/Wcyq7c3ty3pM1kWV7SzIUtaPV6Me1iYpJPXEd41BuoJ6UiJBJwd9JjWVq&#10;OOJvWDbLSL21R+yVuPcVCj6EMiFFNIoc6GDhRYsjUDUiZMZUNOmDGkndYi7fbWdtubEbm9tkG41s&#10;BZVnuFyA9tXuVaAJIqQOlTgWm0uAwIAAgTIiPHA8mJJIVzu0O7427ukvIzPebMk3dVq8RoXSpDQI&#10;1FoYCMTGQObcFohgKyWpMV8MHJy7Y8m+02/K+suj07lt3YIQbKpcoyhBLg/jDVY1nThV5R6NRFSJ&#10;rUxJ+P3YBHtrf3D7ivNav6gbIvLbtBWdEa8EtWlYAD5flOqhyE4oXQC9II7iCIEyI7suvxwet6i2&#10;PI3dxwDWmsFjt7DalvuUKrX0XUnu0SdJIJJJ6HFzqAtAT4VB69ZjB5HnprFx+avM22MG5e1rdH5q&#10;ofzLZ2+rMyZB8PHEC+SRqE+NKgDxOD06zXXOsdS9upbtXPTuNb0ki36ZWLlxlAuMtsnSG/7WJnMH&#10;PDu3jQZANVIMAkDM1Png5+TWTmetVPutnG9WLt1bOlnuImpVG4WgMWp9N2tiOkVOqTGCuhpWW1VB&#10;kyMvKuDXj7fQ5wtzbmzuV/SpYLIyvcGhkU3B+W1+8BOoijCpP24dZiqCokzE1HhUZYOeJd8X4s1b&#10;2H6zldyLeq2bfpBbdt1QOVJ0XEuMBVtMAdKdThg6mbqdQBMRqM0On7TiO0munPo2WzW1tdmxU27f&#10;pNcgXy1LXa5R0UBdVNLGpMExEYlWt0bbaFJ+VdR81pE4rhdduuMMJy3sS1ym3PI7uxtybu6vvt1Y&#10;3Lo9C+3qm56UCbaxpUZye6BiVrS9CmJJIErWZ05jBlz59hyHtjcvfsK1lLZtd23uag9sSy3TZJjN&#10;RMia9cOiwiWzpmk9KVFRArngtttzVDuPc3Ictzdu1vG9FbqBQ95yl64+qbTBmWAtBpMgaq+GIDKj&#10;6lIlS4ERGXhPTAls6Orpu95sNptdxtL1tbp2VwF1U3X9P0yuoIDBerdwpGda4i7jSjQgIauZNT0r&#10;5HB18czM3lvfZZ3HLbXXyG5RremEK27SvbGhUYCB2hlIrNKmZgYRbuEIGZWLZsaggkeHUYN9muc/&#10;BYb3itve3t2zZv2rKWrVu0rItu8m4TWH9E3W7g2rKOsDETdMYSG7T0BqSZ+Y+PkMGm59n7ZLd2+1&#10;22NVu5bNlrtor8ldKgdpUNPzGTGKoadDHV+LTpE55tgOu3m3P67bbcomg2Bc9a8EdikFbBKHML3K&#10;RI7aigxd7VhoXUpIDTEg/bAr9mA4L7rsXHv71LO4tuzIq+pp9NdJuQy3ZOkTAC6ZIEZVwxyDdlsi&#10;kmQxIkx0jxnBnWWTF/tGi+mm1a3v+TtuXdE2YW3bW0yWg11lo10CiyIgUyJocV9lp1E6h3LUkkkn&#10;In44NOlc3YawNva24s7vRt71wLZ1WwbdsayLbXIEo3zFqwAMsXll0CH/ACgZx16/DyGDG82uJOjz&#10;v7h2e/3G7QbfU91ryG2AVRgrgono3HALaog1FST1whNDupgalBoDE+R/ng1txLU3etvdhsN0V1pZ&#10;3LW7Vt3AayGsiM2EBgdSliYMiDAxaIo0ooGoNJoIMfhMHxynB5XEd/ub1ve8jvTc3CCyttLS3bj3&#10;FX1GFu5auNZzVGBKhRPjIJxZ7GQAaEatOmYKkdD4xlOA4H9VG2t5zYVriXU2h3DG44azdW4CLhS4&#10;Z0rcgFBOYynGm2t3USK0hQZkRmRXwxLMjxV769uvttsl4BLjH1LpuBBbvWpgl3jMkQSrCTU4ubbi&#10;AKlqkV8vHE6crn6cPK/Ocdes3yxVFUASx1Akk0gDxnr0qMsN3I1UnzMzUZ4suUWfFbq/ZFQBbiwz&#10;KkKioxhgJEk9PDDJUH75+M4S82DbJurgVnzAsqVUVoFMy4oWIiaZfDACwSR9n9cL64AucgvoWC7N&#10;Lo1waivbpBYFkapPjBr0xZWFifID7zniu/i1xM31cC947x73q1Gm7uLhqFpF3IMKRIjFHzayjFRL&#10;SJ+Br/LEnq57zG1et/2mcgy77bpeIbbkOWb1BAdZ0IXaqqTQyM8ZAHSYkx/mYzWOpxWH0e3dobmw&#10;t5TbGm2g9C0HBZGqJa3UsIIk9fATgRq+341AgzIjLAD1rG3VdVr0rao6OWYMtm7dOi2SACpLmPTQ&#10;iCfuEbcKZK1gmaZQcoOA23s6/tbqJeNq2ji2RrBU3/WRtVwMRIBMDSYEzBGE2tIrpBrFGNaitOmA&#10;k88xvMtt75gWdbFEF1FW0p0K3qgd4I8J0kAdcSkVAX6QsxmpJEzgMFyO83psbG5oTcDdbkKQyg31&#10;tWVFsggVBFCSRNBBAE4h3xDFphalYmch/XAdG9n3lv7azZK3bm4Hp27wIVbRVWKOk11DTRojSYiu&#10;GRpeQdUCKgQA0xGDd+iyz4NeqtxjWm2gsC6xv9m4cXQ+3RBpNtiJ1LpC0NTOdcEiadRkSSRJ6g5d&#10;Ipgm2+23FFv+X/XrZtlL1yxaXuSEKpcUBrZVZnSxrOQitBgrw0q2lj+GIk/AQcDTHfMj9uP6nI7a&#10;1udpDta3H6l2JS3cDGAGNTrDVhaEYqXfug5gCazmcx1y6YPS71xewutZ9SwE0u2lGZl71Fsh7RuC&#10;hrFcoP3JtgiG06pJhaqWaZinkM8A9v7x3Nt7D3fSuhAty5ra+NtZs2ouKIEldR0gEj+RxY6oUBiQ&#10;O4iM84IXy8MHHWS73Llz7Nrm8u39nbt3b5vW7AvXrSE3BHqD1EIzoCT5iT4V7kaiQIkeJEtNSeuW&#10;dMHZ0/YLd/Tber3jYJuT6NpzbsEEkK0aSUJItq2dIqaN3LOrTp1EUM5BgKn4T0wFtxHP3LD31vvt&#10;7C+g6Wlt2gL1sTqLIuTEAdx8JbD1lCoeD5aSYiBVSD4eMYCl5rd2d9c2Wq1pATWt8LrG4LMGW8xT&#10;5STIBEQPjh1FBZyA1MlaCokDUDGQ8MBnd0+4t2Nra3L7VRdL3Nxfsvovsxcm2BbYH1GUQfUKx0zG&#10;INxj6sAqeh0zBrpH8PPAdG4yzYucI97TuSwf9RaN5LQuKwgXdF2dUDVAJQ9pgiYw8jQygzpmIAkU&#10;OfjgWZmFJvNom42N1itj9XouSdXpuFFsrbsVEQVmlPHFjdCOnTV5qIkHwwcvHxtdfRyjhrt/Z70K&#10;iOtkE6kt3bly6bbiW03XyVDUajGZkimK7UyvQD5Yic4Eg1+3P4YOrqIsWL2wRrty67G8bqXltr6L&#10;GltwgUhiZiRmB3CmVpakKz/hgaWkBmLUmOkHEcd9rc6fBx3nil7dbfjjou7i611tztiXbbbLb7NT&#10;fu27m4WNQuWizICJZqCDGOU/Vz6ue1PpT7eTmPcG/u+u9xbe04rZAX+Q5K61zS1mxY/CsyTcagxe&#10;3bbo6eLW454j3J+xn9ln1O/dL9QeY2HFe2dlsPY3HbcHd+9eZ2tyxxvt4ttx/t99b+30ncbrQVX9&#10;LbLEg6mKmcfFL9xX7wOV998w/D2RudhseOTfX7HF8Vv2t2uNtopsruSUEbi9dVwW9QEWyJWMenTx&#10;45rpt5ddPp1frc/a7+zz6Y/th9s/7f7b2y857q5Oxtx7n98cvt7N3nedvWrKhbWsiNvtrTA+lYsa&#10;QVj1NTAHHzp3vKXuZFm9uLt/cXNpvbgfb3317m7sEbVZ3halQ7OkTQQR1OOrxXa73L1vA/6U/liM&#10;vKkDf8ht9tt99t9wdxx2ys3rtuzt91ft3B61313ZQtqyYWEJNxpBOkHAu3FsxZ6eg8c/5zZ81a2j&#10;8tdubXc294bmjTv9td3b2bdz07iHbW3MLbcaQiwCIIBBwnzcPJNtZ3dc/wBugYzvqXeEsbO/uNiN&#10;7yu8LX9pt+S2d25suPt3I/U8jutk35dx7cqlpHkFjJELBRm3tmbM35/2/uDFS3M7u/udx+o3vIXt&#10;zcv222iDcm01pdsGcMLGzK21UsFtogWAAABjrvpJOGLtbbnqGHuKv8ns7l6/vbH65biNZO13lg7p&#10;mW/S8l++3pmyNM6m9fUflOmTiWTaTt5O6y5v+IYg+5+V4zYWn221224t7n9TdF7YbXlLlvYhEXTY&#10;Zr1hEMIKi0CYyLnDSbW89E3umoYozvmPHqtnaXGtXrC37m0S3d3G33d9XgXOQuXIN5QRFqwzBJBd&#10;px05ZtuMQMNevy27s27Zv7tdNi7vuXuFxbsIJKDbFrwVOwEJpRdAMxMDFxPgmduPT4hil2/LXrG7&#10;2m14naB91Yuu21sCwm7Vrlwh7dyXU6o/zOdCTUYlzeIz3Z4gY3mw4vfczvNrb5rk+I4vbXbbNueU&#10;5XebPaW7VzQS1609sPuL622B0W7dpUPyzMnHObSdM2uuuvdjuxJ8fQMXnEcTwJ5jZrwO8s8jeD2d&#10;ub99FA3d65cFnc37qBLVm0pDGLbXT2k6moRjNts+Deuul2+jnn8Qxp/dvsP3bszu+dubXit/w235&#10;S/Z4jkeM4rjbey5W/bGlIfZIpS2jDWbhT0wq0eWg3W645n+PDe/h8kl34s9MTqKax1iY+2M8cW9w&#10;e3ru04yze5C3x1vkt9uLj27rcha2he2G0knaFmuSxJZGKilRIONa836OHm30xPr635/6R45/yV3a&#10;bJxteNv3b94bdTuuTtXAyMzVubfZNFLSVDOO5zQEDG5n1cbZ6f2/AMU9q96kta27XFJt6LisLBuF&#10;F06GdjSsAR1zxWfwDBbg3ouW2a6L9seo1nVbe2STLBb3SOv95wLeAxRgAhiovpccIWBu2ltzBLq7&#10;Wu5lIzjrTFc8c5yGCQFTqWxZ3ds2vTa8ZvWlS40wFZhAGZP8aYHbJc4zkMPWdud6l23bTaWtA1aA&#10;jWmtWzBZFepcSKwMOi9t2lkDBLaIkWmu3LqtpVEJFtKgEQQTkOtcCa3AYnW9uhcDVc7UOhRcVIqA&#10;UNw6mksZhc+uI1NZf+wMaZNo6LaZVdpTsLOwD3V/CbZMxIMz/XEuccNBjQbfaXHYaWZGtgnQWLaV&#10;jUGKpJA6KWMmgjFw3rreoY0+12Ny3qR0d7Ra32MZt21KapulDIAoc/jjG2+OI6hjT7Pg2QEIiaLi&#10;l7dwWWNollqYrK59c8Yu9vFbmtxkMXez4YH02N120tbMwVDKDqGlFzByitMTPGGtdO6chjV7bjCW&#10;tabboQ+hHIKMQwjSf78ZdtdPQMarZe3rmu3ptM2u4AGuENDCTEAVHgTg3NJngMdM4/2iyrduXbei&#10;4ihFW6DCsCCF7qkEQZFfsrg9Gvi9dgxZr7fEuQpdRoutbD6VCFgt1O0VM5HFa/T1DCtxwdp7Wmyr&#10;Bkv6e+2dNsZBVZhPkABX4YnKbeOY+nqGGLfti89mXtflKFHyk3A2qSSkxnE0ywZ/SvxESBmcON7X&#10;a6ttBbUBDqZgGOpo0sykAET55RE1xWr4pjihI8R94wwfazW5axt7j2tYtsALa3Eu9e85gLkTX44n&#10;KbeL/dHOIa+2r2llcX1QsotW/SNwFBX0zB1AwKdDgzPFt6hizX2qQEuIlt2tOCqFASoIPqgt4iRK&#10;9Zw5b/SnxDDd7gLyXVVbZeWVGNkKVVSNclXqBUEmfGmHLN8Vzx0DC09t7m21m49tLjgwWVDOrSNL&#10;MHFD4T0w+WWp4tfUUgdf7DB/+w5cuAhPSPq3JYaiWW5MEKagRBnzGHJ+lr6Dw2ntRrV26Lil1tKy&#10;a9BN24GOpbkGkzXzE4L+lr65CR455YnbL2u1wflbdPy3fTbahceoCVF1gNNMiB/LA/S1yIkDPx/t&#10;ONVZ9k3xat37lm+BduuFVl0arYjSb4UQYyAU1xLtI1PHNeZCPVSY1AmAaEHPF5b9uPYSywAtC5aZ&#10;EcAkaNZJU6coqRGHdG+2k+sK+R/hE5+eJl7jLtu0thFEKdUkqKLIlyn4VBnxNMO6L20nWCdXhE9M&#10;J/2y9NvS7ttk7fVZbbKVZdRuWrKiZ/zajkOuHdE7aPWCCQYb/LJFZjPI4YfiLrs2i2+nWQiutsFl&#10;06bSo801VrFBTDuh20YuqBBnOsSY8SZwyfbu5vuVvoH165tadKBhCRYdanKGPXDuh20frLHWaA+R&#10;PjiJyPAaNFtrSt6baUYICxQCgRR8pAqNWfTDMsLMFK4MnpSv8/7RjE8p7YLujFEVm1NaV9RS4yWt&#10;KIWUHuAJav8ATFjlfHNrbSgwOWICe3GW21z0r929a290W7SD8wrMJbtOaCHIJ1dIrTBLpZMzn06D&#10;xVWvblywtq36T3EUpaCNEWl6G4AZBWYn7Rng59m/wDCj7Y1sGa1LEuWdbbiXDBlCoREgwQTSnlg3&#10;PFfWhjS7f2YLf6RGb0b15U3RfRdEuRqVAx7ZbIzWc+mDWvjknJOoeMxnEYk7b2rcstehLyB2uljt&#10;7SxcRBNs3L86gSakahSIjBf09Q1r4j7TGLDZ8BvkSts2tvKutlES7uLqXFhrNy49EBipWSMuuHEa&#10;kxMQWseIEZkmn341Fvg7jWhaKuRcgqlsLba2pbvW2E66QAVIFa0OJ3RqSk+oJMdB1++mLix7aW4V&#10;uFUvEgJbVVYSqZBghmOnc3mZxO5e00b4HaZHjIB65f2GLVPaxuaXu2w14INL+oL3pKTq9QsdInoq&#10;EVFBTE7qvbDP6q2DAY5ww0xJ8AMyPMYVc9uC76d07c3bhYWvWuKyhgBqL2+iz4Hww7qdsGNyoJXU&#10;BALMBBI8ic5r4YlWPbu3SzcClzfaGuWbesudLhyjmvyj8PhOJmrgXrmhgBGMKTkPMHz8cXnF+3b2&#10;8FwXLNA2q2RSBEMpQ5GfDPEEPdb63Yg+oAYqDnE5z4eZpiZ/7C27sLeH6ZRbUhGtBCdIklWRWNO2&#10;paZrXBcU0vJ7Z2tgXRVWKuGkMKVOmfExiw2vtvclFe+gRUJS2wkEzIVVDUDGQK1OHyDN3lLCtpRt&#10;bEFgFJhQPxN5QDUYT/sFtry2jYT1ZzSz6TsRElnABFKivhghf64Lb1+oPTrVnBzyArWsTTFfyHHW&#10;bO2uvdTJWVVRXLa1HaCZjxBAr0jASNvuPUuKEM0BLNpUFWqSoFZ8JpFceZfefE7rk99Z4ri+M3+/&#10;5Pkr36XjOP2Ni7yG/wB/ubjg2tntOO203brsxB0oCoEaiFk46Z9a4bzu+mTOVjut7s+O2W65Dkd3&#10;tdjsNjt7273u+3l+1tdntNptrZu7jdbrc3yqW7aIC7u7ABakxj6Pfsz/AGED6Zcxt/rP9a+M2O4+&#10;oj/+Z7Q9jH0d7svYi3rYC83ztxCbdzmGQlbFi2Wt7QEmTdMjyebzyz9PTp8WPD4NdLd7zt8uZP8A&#10;tfEr95X7+OP+oGw5X6T/AEI5ncf+wpcu3OO94fUnYm5tz7m0Ajde3PZRdQbnH00b/kTpF/8A0Nvq&#10;tl7j/UldrtryM7oykSALbAoRMdytORrOPNNrOld82PkzyPuTm+L3NiztNztdwCiNuG323uruQ7S9&#10;t9vesMusMo0tbNKxhZ42w5UKT+ZMroWAI06i4j7I+3GpdrOLyd1Q/wD343L7O5dG42+2I2XpXPWX&#10;e3Ha5EuVtWHUrpirIaqfliDiLf4S41tlt20u2gZVlADKScxr7icyJpTLFl3nOMrN/iuuO+s3D299&#10;s/8AdeQ3XFcjuCqGxuXL7S7aCaUS4+11WVVRAKrWTRs8U1/YXNuzg23NuCurQ3ysIZg8Z1kfbjpL&#10;mZall6OucV7w2XO29u+25TZC87W90qW9zYDC5YY3LaPYuHVoKjSdQMkr4Yz28sIfnZysqNJWFA+Q&#10;tT8RMGv2jE27vStZs6Ou+3+U3I0Gxa2xuEXCt61uAbrXWAvLbuLdmbdsHQQhk/5pjGev2NkWvC5b&#10;tMdBOmWUsQclkQARjnnyYzGvq65df2HI88BtG29/elTftguLe3dbKuki48nW5B7SCPA1xmd422VG&#10;g27YjSVAaNIB0klInzH2dcdGnWOGTkbl9Cybjcwxc3C6drGPUFq3cJ0gnuDZHPOmOYe4F40Ar+V6&#10;0gPpUG8C1fT9NZaIygZ4o9IeyX566QXXcnarb12WIZduyoI9c3oABkEnU1BnAxhh9JvfHvJdPtr2&#10;ryu7R2VRvN7tm4fYBWPa/wCs32hQF66UMxjWu3axttrJzcLj3Z+7X9vP0RtXbv1T+snsb27uNtbu&#10;O/D7PmrXub3FcuoC36ZOA9v/AKnch3HyC4EE9RjqXsr9iPB7re2uQ+rHuF+VaRdb2t7ae5t+OZp1&#10;G3yvN3ALl1epFhFBqC3XFvkueHn28sn5Zn/Q+X/7jv8AnI3ey4PkNv8Atg+mFy3trT+gv1F+rC/p&#10;r72mtw+49veweOZ7huI4IX/cNyqspDemcsevNl9Iva3AcRa4T24p9u8Ps00bLjeK2ez2+z2q6e4o&#10;gFWaId2l2zJOOdnd+bln/mNp/l/v4j5cbf8A5J/q17u9zbfnPd/sr2x7y9xclJ33K81zvPJudxas&#10;XKWUtWe2yiFma3YsKllSO1QSTjP7n6Q+1N+Q3LXOY5M3GpabdW9paFciNuNRBpNRhjDtfLt8no7a&#10;/wDIh9deMTd7f2fxH019m7fZWbb3d9b4rk/cG7a2wAQqOYuJbUiSRGrpOWNl7Z9j+0fapj237a4f&#10;iXhte7sbRX376vmD8lf13yDkV1geWDF2229Xkj6z/uR+un1i21xvqj9Vfenu7aXrl23tfbtzljsP&#10;bIdCHt2D7U4tbGy/LnWly/busOjSca+4CbZaalDQHqemo/flis4cA4x7X+5WdvcH5abm0zXIuKET&#10;TMjbodKzEagRIBJrh7b2illRpEkF86lj0bwwcbtnbtnRSe6ubTk+c3d21df0LL2ttkLSLbDQ3oqG&#10;CmsArE/xwxffuWhXQhrmMjB1SP7fHB111msxF77Z26jY3bxv7e++/wB4qMlwUIBDXbN2wAdMGBJF&#10;YgDEK28GWDMxIAJyaGip/kTgtkvV0DlthbKqm3uWLO1tWma4lpGDITbY+qRAiGVoB+0VxcIof0kH&#10;zMQxn/LEwfCuDjc657utcF5Le39ja5rkWL+hZtXbJ0Ah7Zdhau3EpUaSs3FgDMScFeeLx0kwqimk&#10;kz0nB00/JDvtfZ3X4RPVthr2+3TXU3JeoQFZbU4n5RSsk93XD9saLMsWJNTSsePw+GDldtf1M+jN&#10;cyRyHuJ7Fq3t0sbB3Sy3qErcuL2Mra5GvoBGXd54ctqpcdSAKET/AB8Pjg5qjnN5utrxt0WkS2Lr&#10;3LVxkuKSLQnUjL1eZ0sCNXXDrqVJaDCgGlcjQA+IwFBxF87vZ7XYG4Lbbi+7jUNNy4hBpd0y2lhk&#10;DFTPTD1p/TsFoh3BgyJqaV8cBRczsLnLe7bWzuX7bbbaXVtqjahptJaC3EBNNJXu+JOM5vna5c0w&#10;5JqZJEyZin2Yj06TGsev/pzsNlwfE2twDt9sFCoq2zZu6l0R+o03IqIOgL0gx1xmN4wQ3W1MWXtA&#10;UmIHiTTGNsa38ctx6n9mWLu9tcXYFq0Le5A3Ti/DFZerqLckiIZSAB0Ncaf2fsHuXlcggMoZmkwR&#10;8x+0Yuk+nly8tmMPHP79PqZx/A+0+Q2Nq4qXtY2dnbDQLyszDa27RQGitLEq2cSDnjpG5chUnJWg&#10;STQEeA60xtwfH32HsrF3eb7QWdb9g32FpQ7XmWr/ADj5O4kEZGMUe4X80mfmqKdSMjOA9X+09+o4&#10;Hbq1tLY2l0q+4UtFgWCyroQZlv8ATPShk0xTXjo16T8p1HUfChA8yKDB00k2+mvRvtmN+dkL+3tW&#10;Te25spZtEsiXHthkd0gaFQ6bhBJLSZyGJdpgTbK0GmviCD1jywYsxbHPOa2rbS1ylrcXEDHcMCGN&#10;0JfBHqFlF0DSdUMAPGla4S0qLiyINQsmPGa9cE68JXHG3yA4bc2Tea5aYba8zBLd4NdUAkaqmozI&#10;oKihw1ffXYttGWZNadADkMG9ZjfGy+9qcavFe7OU2V1yDetgW0Fx7YD3u83HskDUQMjMg5wMNbNS&#10;73lmJANDpOX8jTLBry9YufqDuk4zacJuCth/QvMD6iKlq5pc3bYLMJ1ZtSsTMEjBbhQtkgSNJOpS&#10;OhImR4zgnjtm2Pil+1d9f3HPFdzbW4dzt7QsbtWaHvoj3RpeSGTQc4IOXTESwCt6RMOplQaikT3f&#10;xwdPJbNeG79y7mzc9vhLh26/oNzbezcusDqVrvrm1aNj5p/D0zmOrd1e1pEhXoT5En+6uDcuZmJ/&#10;D7pLu52352317zYEP+kkJc/Kk2yxAKQAaGnd5DDd24bVy0e4lgysZnSsSQ3jgLnhOI/3rh+e28WC&#10;Npd2m529sSrX75vBFvKrijgDSSFKgmZjGd3m69RHRR3JdBJIEHuzI6eXhTHK7ZlivSfsv2weK3mz&#10;3Nx9Nrf8cRbRbrxaU2gHtep3BmmSw/FlMDEO6CfSkdzoD4VAIAamMW55G24i3atWuVtB1s2Nvu40&#10;WdV63YAhwtskxqzEDzAyxSX7Fy9YcTJF8llVakAgaaZCevhTGptNbbJw6SyXh2PjOW2HG8vtzc9O&#10;1au8W/ps95Sltzb1m+DcJZm0gxajMyMUu64fdXG3IKAF9OkmIEAEAEUj+3THTOu3OW5tI6V7f+on&#10;A7Pa8K6blbi2TcW6tnva5JYMwVu7V8uYjw+bCF9u2w5N+7IKBdIEQ0ZU8BTVjnrtj8sTvl6H7v1k&#10;3T7a2OJ2RD29y5W5cv0NkuQHNxhSpB9MtPShxaWtvsOOAcaFKkM0mXB0yHB6xSmNTbyXoktrC77l&#10;vdXvO7e2t39Vds31e3ZFmRtbyC4A1llMFATIknKCKyMDc+7roti1tQW1qV7JgKO3PpTxxvHHNJ4/&#10;ireE/bFwa75+Y52ylu/ttz6zPuNGu69xvXAa21HVXosyTFTljI3zv9/dU3XuBW7CCWWQc4jr9mMb&#10;d217ZG/pxiR6a4m37Y9qcfetcftdgzJ+erWrNpmBQFx2kRUjKRSvTG19t+39d2z6gJualBXoK9on&#10;r4mcJjN116erlvvNY8nfX/63bfhOC5a6l23Z2qbbcC26nu9NbJN2ZnQSKgCKg+GPVvt/ZjZ7C0gU&#10;KQgFDXKuWOjzeOZt3fiR/ev9TN19Q/qxy+5u7191aO7v3gfwlFf07S0MzFTOdTi9wdXjfAwABivh&#10;XxwM6HAW22Ru464I0EEEISY7go6mB0w04y6z1+Hhgx5PyVsuLLsyDUrlUee8js/F80T4wcMvl9uJ&#10;jnLztVtrio6galBGqIMdokG5HTIH4zOIbCD/ACxnb0/Eb7jLxdLa2tIlgGSYqBqJWKSD9nUZ4ZYi&#10;oE5zUY2NnskIuJ2q5lQCTFxSQZpmKGGOY+OECNQkAzOZjGcfVkTN5ZvLZcgAhbwA9NiYJJku3/d4&#10;D76Yi3Y1EVmJH21xobv2wu5ubbbo920LYvH03EG2YkC3DCRJgljWRTEa4w9POYjympywG74jjrh5&#10;zSbN42zbu6/SC6bNxlDekC1IIiWOQ85xVs5NxoMCpkZeEYDuuz2Vu1wKO9uvqKm320nQUPzMx/yC&#10;ZUsJII84rNzcY27gBFJNOhqBP92A7f7J4va2+R4DeXrFwrctpbIfRcQqIe4UCgGCD3MxmBNc8U91&#10;tXpaifmAgH+Y8sHo1mNXpTiLCWDy/oolxH2pJDWio1CfTSy6mSZzFDQ1FcIuAxfqQvp9awelRgmb&#10;Ndcep/Z31R/bVtkW3ebkTL2zqRgD3QGMxJ7WoFET4Yp9uGa9aSYIJNJzGYaevhniTOOXR3b3M+32&#10;/Bc7u/8AUF6xb27XHAZwl9fTtej6ZkW2MUJA8qYsn2x03WAlWYQG7jpJkg0znCzMwOX7D3Xt03HE&#10;bZ3u2/0+xuMw2oNp1a2rLbe1B+US2ZrEieihahtJ00FIgmCIkgePhOKfNWNy63dmL9lzdS5eUtqN&#10;y3bV1vamtrcuQWAU6i2mCxiBiTa250qxViQQ3iSQeg/vwcdvJm49GX5b3TatXN1sk3O3QXdpe28C&#10;41rQH25uL6l0xVz49R0xdWNqC5oDTqPEzmOueDnm3rXmn3N7/vpxqqjEHb33ZmtvAcWQSl7TcE+m&#10;NII8DM0jGk2+3AtopA7IGX84wR4h94e6N5d5rd3EZnt3rZd1Lk231tJCLqgkgEmKeOJ4A0MsGCAI&#10;jz/y4nORyy7uL7cxttwWojXLgYZaWtMSpbLVFPCaRGP/1/oAWEBp01B8RlMHH19+kt3btM0qtr1Y&#10;FwJq0rcLOSpKm3MlgSCqj7zTDTkE1GZkzlGqRGJjIsdshCAhaosCSSwuBT6mpjEgSZoQIy6YIzSh&#10;GdCKGmck4odUppYAgu7B0uJIvKpaWtBGA1E/LWDSM8IMg/AT93T+WAmWVtaDbmCWXUzAarMEktpL&#10;HLqAOs54STFR8pPy/b/gYwEpFDOoudxVFD3V7tICEaA+UsCDBGYpGeEF9VFkTMKSM/xGtBgJ1vbl&#10;CTfu7eLKp61yGX1AFm0IkaorpIEZ50OCAIJjKpEgZzEyf+mAcKdpVgodAFdFuMSbTAu+sRE9SVJa&#10;uEyKzLdKxmTEnpgJKCGtrpA+UkiuhbYBCAuZA6CcxQRBwmQDU5GpkihPUjrgJYlkUqDFwSixJHb0&#10;1wNENBrIrFK4QSfAgVrWCM5J/vwEi1ZSrarW4cDVDCWtOp9NEiaE0kLXzwl26ePzHOlIBOOW21lx&#10;FPJadQoAZAoi2gNpWkgs93UpyDSZOZoAZGEEjTnVaVWk9KdadcTrLaJFi2VugUX1FS5S5UAmWXTP&#10;aJMhadQJrhB8CKCcqnxM4yqeiV1kW7ZkTbIKqqEwqppFGMahmY8sIkRPw8evXATQHVyvaYDEd6GQ&#10;FLQkBhQTB6zlXAmPwnOhg1HiZ/hgFWkRzbHqoFZCjqCsqwJ02rbgGPEmRB6RhHU9KdNVOvccuuAn&#10;wG0Fu1fUYsxa05ZhA0qM+38RBIr4EjCJUjSJNekgajSPhFa4CWiXhc9R2SAmlTC3Itr3XGGmIINJ&#10;AjI0wF+buE0IMgA6IzrEHy8MRZ1OKpKlFfJpBH5qC5kbalSdSkZT1PQYTKwTUGTmTMCOpg4jaVbS&#10;62kE22GlSGtxAMkyQJIgU7utPLCcxmTSQadPj/bzwD6atURbWNQdXLlp1KxFtRJmagkBTOAY0jox&#10;JrIkqan7Ripc+hy2WNwktqtqAykB003bfapaCQJqCDSR0w2e6TlJFKxHn9uWBM+qVat+nKlBqCuV&#10;IWuozD2ipnTBz8xAwmSTBpAkjKQpzPx6eXjiKeFtVRmt6VUkhH1QksKBRULpjIjOcsIkCBBDCDM/&#10;MNUsAR08sBLUFw7akigZArLoZbfY7TNehPQYbdh4AjVAyHT5iVis9MdddbjMvULtoVn8xm1IHeII&#10;lpB0o5YQVIrNcJ1AlSyLCzRQWr5iMO3eTE6LydaxcthktXHtMdGhr5XVpUGhYGhPyg5VgYbfMeU1&#10;Abr+JSa06n78a8cxMkPW2BQkqoMr+WSrEhe2HgnTQSpzM0iuC1AKSZImKAEmkgxNMoOOinBbe4yr&#10;b7ViZJKoskgqzKO4npq+4iMJifEk1HQVP9vhgJGkA1Fs6dVswTLG2hAUaydXUVFTEdThH4iQZrJM&#10;ZMKAjVgHjaYKFYwqpbKW9SsTbuLI1NSSDkCJH3YImnjLRQmBqFK/HLAO2kGnUsqVRe0qC1wIZdTZ&#10;nIaqqTXPLBEECRE5GaGpoNWWAdgtCOr6WIcQWKAIupiNUFjqEhRWsScFJJFaGRWCV8QsZiaYA0UK&#10;Cok3Nau+gdjkAQzaj2EDuzkdMIYyAJImh8ABQyR/LASbam3d1hPUlJksEZ1aiJDQWA6t8JwidIhj&#10;1NCAJUCkZzngJY03CTaHq0VnKnUbTuQzLNNOXiBNThoggwaDSv8A6VYJP8q4Car+rLDS51stGm04&#10;0adAEw2bCJ8DhBEEQaRSBUE0kwcuvjgHUIKENpDTUtcGkqq6wVoILZBiAKdc8AyZNFkHIVAOfb/f&#10;gHEAtkI0XLevvLOPSdlrmKyDkQcx5TgZdsEddP8AXu/gMAtdNxS8nSpIRgZLaTp9JWWMjGpiT0wj&#10;JTCA11k5SB+KuAlKxZxqvkwFsIpVT6TOTqQaCCsEZgH+uBqUyZqSYEGtNU0wAW3dA9K2i3Lembn5&#10;gUJF3QYYyTJ65/ZhM1FZq2dKkHMnIYB30jouCNClbZZkhgwDroS2BmSayAYPWMJJgtIMZ5iB5kiP&#10;DALRSwssrJmLY1K+tWbtKaYalaRnMnLCJUTEnUWnLMEaspz/AOmAlBbjOKLbVVSUBJc0i00n5h4T&#10;GXdSmASQwjuM5TqEeJOU+FMAdpFdGBAtawFaQUJeogkVEkGSTPXCSykkGQZp5T4jxGWAdt2HTSV0&#10;MtAzkIXd6E6CBEGhJ6+U4QSJgk9QNI8RA+HmcDCSto6SbekAFGY3G7KNrYk0p/lrAPXBgiKkrnNT&#10;0FZIj7sA0yLqChUfUdIXXRZYkxrnPz8c64EgEKTGoGqwA1SAyjz8cAvQ51hVkgalVgaHTGnUCQJq&#10;FXPCGJNWbxAPUR0P94wD1tVUsqoWCqjnSWAMgw9vVGoiYIb7MJ8BUd09WUyJY188A7ppq+YlSTLj&#10;WpLEW0YLnA/ED5EdcERSI6dCBJzmTT+GBep1AVOtWKgsQCoJhbilXWAMpOdR0wwYMCCB3AiGAYsK&#10;gz45/wB2AnW1kAhkMBXtv2FbQtgMoVVIAAiGymcumCqB2yV7jAmCDT5+keAwDoCh4K+ndOgk3Mgy&#10;11C2lD5nplE4TJJZRQiW06WEMy/hr1P34B4kaUZmLB9NssDbdmW28ywI6UJPT78FJA0gaZOQGbD5&#10;piv2TiXiE6nVCsS2ovpLNJuB1Va6dINJB6gZZjI4RIMEA5kEQzACSBA/t9uOPft8W7JJmH1ttLSQ&#10;wOlbbF1R2OkM6sxAzipyyyNcECK9fHOTNB54zdtrMVz5tPm0w0yioJPp9wKqIlghaRWgPx+3CCwA&#10;MfiNSZy00X7c8RvXunF6HVtM3cCItqrMAFCKWbvLazJUfKRkPAYaJM9oHdAkScsiPHFbSkVSo1sV&#10;0DXpY6BqbobgjQSR1NaGMAmcxEQAR/3GumenjgHkBAYam7wzOjFiraQdWrKTlNQR8MNnTqMgdIyH&#10;WimMssb0kucokqLgUaTcDaXLdpYLALEoJNO6nn9mCbKYAYhtIimdASMb7NQ/bA1ALqCqySxclj2z&#10;Kg5lmip64SBQCeo7SNQrSQMWSSYgcOsk0DMZOpXNsxGsDLxJnrgq0ABqa9YIpWPH44oUAFVjqAgl&#10;gVJXuImbZJkRlBGEypckDTUgUz/7qYB4hhbFsnUFjUxPapAhkas1JERPkZwTzpiMvHoFOYIrWmQ/&#10;hgHLaksGL6TM6QK6WT5dJmIk/wB4OaGOqYFTpgdQAcvjM54BwKy6JPaBcDSY1MaEgeERJEnCQZg9&#10;xP4ljuBPdQiMAp7ZQEg20GoC27EFWhtMVn+H29MGSSAVEmJqBXUcmAMkRgC+QsGOlZIBDMzLoBIh&#10;qCSamMIY9xlQaRIyJMirZecYB62vYILjSxlSO9Uo86SJiKT4TQ4RqIEJIqCWMGQcqeGAcNtT3syq&#10;ArG2qBwS/QeRqP78ESQRAYRAQwRJJliAR8cA6giRqSWLer3CVVV1AljkJMsP4dcINasCs5nSaxOq&#10;tJ8DOAdAgLpKN3EaWYFgf/VtHdpMCaZjxwkx0kfKAGEkxnGeAkK2qRNuQWJ0vpFqWBRbiGPPPxyw&#10;RmsSYiQVrXw+7wwDgAAtM3ppqMKFcQ+kQhcCYauc+RwkTWmXSp85M4B4lTAJB1aZgqysVaQFcgSI&#10;rNZn7yIj5oyEjIEeeAUozClTqZiBJ1AzCm3Sc/EZfdhLVkmZFR4GTOYwD1uipbt6QHcgzHayCARP&#10;XzkwMxhAEUrUmCenQDrPlgFkK5kBS3pgEAGpJPcuqomanr5jCWDTnXTEiNJUDUNOrxPjgHVKhYgs&#10;CxJBDFg2vTDkfhGfaPPB6pEVyIEiYjKo8qxOAMoSzRoJ1VA1AGRLTmKUEgSB4YLtECWhooe7UAek&#10;wK/264AAE92lA6GFe3IVS9MhU6YNJoOmG2HaZB7QoMiniYJkfD788A9bIoZ1KwZhXuDahpJETM/M&#10;QPjhsSGbukaumbKagj7RHwpgJMKUTVbjQD17UZW7w0U6k0ic8IBYRpEBZpWlPxA+BwC9KmQ0yw/L&#10;akkmQdHmymsT5VwkkZCoMyPwnvpHlgH1tqwEkhu1Qvzuw09piMzEU8MEwgDSMoVQCcgPmn+GJidQ&#10;/bEMwJJBDXWYyZct3BIFT5yfuw0SKfiIjKAfMCY+/AOIGWGYkFu3USzSFopUKSPGnTww0Zg9whiS&#10;aVqIiBOKJgiE0JVFAlWgE6pmTEQft6UwioErFPloKKfmBnKcAtQjEghyWow6m9mjjR0FJrJ+GENW&#10;okSCO00p1Nf5jAPqqrropgoo1gK8MNI0ECAZrIPhhM5sQACo8QaGACT0E1wDgGgIJLRdMsveD2zR&#10;TTLxywUyKqNMSDHaykdFP8x/XAOgFX0rchpYFZBdGQToLkV6kCI+7DQECSYIOmkxBpFPjEYB4uGO&#10;lF1I35jSQzSFGpxNI6z5RhBkwASQDI0nTHmP7uuAfUhCSw7nBQll1nqTbZvHIzFBlhTMTAgEESSF&#10;LEqGiJOWARbtgEtLhgQFDXB87LMhamSDIHia5nCGkkatP4SIlszXUlAPCR1rgHgoyUPEvP4ICVHp&#10;samD0aIynBMYEVEiFMCBqEjUK5eH24A0WGEmYIJGpgLmilzQQMiOuYNMNnSIMEotSDHaM8h/b44B&#10;+CWIErcbSEIBDERoBzoRPll0whj8tWAkS2pQMy0kxEQegwC0EEhgGMzBViMqCCfEZSZ+zCbhY6gC&#10;ojtzMjSKdp8a9MA6iKmlirHVLyAoDa8yHk/LSn34b+afGZIkR8wJ05fx/hgH17dMArFEIBlaFU1A&#10;SBM50nLphOucwxFBEy9KSJnP7wMAYtZwySYrH5UtE9tKg9ZIJiJnBSQZJMtVlJAlR0B/rgHjpKxo&#10;BRdQVlQs+qPndekgkxJnCZMioIYgxTSZiATlOWYwCwNIYBW7FZCSO6VJLNFO2STAPhOETP8A3Tr+&#10;WRPks54B5VKlYAVlKBSShCgCQXEGJmlfOtcEoM1kjVpCkktBWhUn+/AKchfk0qSjFrg7balXkoSk&#10;kE9IAr9uCkjtkSZiYkFTTpOUE1wCiql/UAYURTpqAjCYIkDx008MEJNSQCpFRBnUa9/x8PPGbcAn&#10;7DoUF1uCuoAOBbBAGiaUIpU4Ima/AGSFETQkDOtIxoPqAoiRJDFdAk1mdJMwRMyRTCJCxABqxkkC&#10;JaomDH9MAZrr1NHaqQq6u0JOoAwNIOZkTM4ItqLzpqxJLHoMpMVr9uAeVdPpMFYBUADRk0ETmCJn&#10;M0mnTCSGA7SgUkyNII1EmZ/hMYAArqAYXda6dGq4VqO0KvQGnbOZnAIiKOCsVgSREnT1gdDgDBEt&#10;LWzrLiJYBXZzAfTTUeoHxOCJNTUAUANNIoCGMDyiK4BQRYAkQfmIgyVnT2VB6kyInLAJBGmagoCJ&#10;gGegjpSuACqykOAGRg7BwASNNNXcZ6xnWkRhBMiYkSVE516dcupjAPIvcwJ0wJaGLKpt1Nad0xH9&#10;iEZ+KjKQuoUpTp51NMA4YIADi4RXSz6WGowR1yJpE/Hri24O0bvI7cKCVF1SzLXPJAAAZJrPhiDL&#10;e9N1a23tzkrjaRdbaOwDEjSwFbh1EzGUyJOWPfHsLZixxFl2BhkSJBBiM/7ffh04fH+e52fjn/5I&#10;fel3mfqmOG2jr/4tzc3CE75uNeHphtAiSagCkwdONvuL4W23dU50AyFACMVwfPj2j7K3m95nbO9k&#10;kW7xfTqYlmuR6j3shCyG0inwxlLzl7xjxyk1GcQcHfTWdvd64r6Ce3thZ4r29tQ06ggsqyr6nygq&#10;DaCiv+dhEVFcIZdTKPAig8D4YJpbfHVlt+Q0bbc31D2SlkqrOF72ntZ7RPYpFFBzkkimHnBCLERq&#10;PxJFdNP4dMGfFPq/BmuH3trdbvfXW002RQqrAWraXqNLkypGRCiSKgigwqCUB09Yk+OR1f264M64&#10;7vqRQ9peVuWDu9UWIFpVpJA9M2QVoBMAsZJnPEZ2FAZBE90zQ/zHxwdtc54/L6NjsNu6h79o2Lls&#10;FE9G0htrcuqny61AAu0k6QATnU4XbdT3CNMVHSInSMDbWznTqhcltdygsWlvvY3Qu6bbuVuOlxrp&#10;V7jSBLnIqIPSBBODDq1xYIyIHdNJmaT/AG6YMbTbtt3/AIGm2nIW+L3gdDq/U2bkovpuhmAqA0Ym&#10;uoj8IgkzGJqGiE+YAI6EUB/nTByco5G2u4bf2rRtILt063DrauAWSTe0rUsYBGkK0SCABh3cMCii&#10;paRWBQeJ+/BdZnaKX2favWt/vbt29aTbtbhrVLd0lm1J6OaggKr5GoJiTSmcHUCAFIYkzVWHlOD0&#10;d2dbtPm9HbLdD9LcsarlxRt1W0EQ29xYVCDcdpmCSwALRSGpixU9pFBqmBFBSBmMHmcm3ezZuUa4&#10;ovXLdq53qlw+q9wOdYJtsRC5kBZAkQCCMNXNKhgYqoMj+dOuDppNttu5fcJb392/aN1jctJuriRf&#10;bvCourQVYmEEagxNRIkHEayakAiTStIMSK+MUwa8vSNX7jtLf21ouCwtnW4UG5ce1pLVtoajWAyu&#10;cj5ycSnZS0UJrMgU8jGWDnp+aMZxGy3ez2186ntqbkFy9y4HtyWD3GJJLaQ33ipwVw9swaV8RJp3&#10;R92CS/VKf4hnO6f1L23u+orLDMwiy5m2LJuESdQBJAmQIJwxbMks2qJJgV6/yweqyWYrS8nt2Nvb&#10;2Ns4fVaUq1+bbqwSLjsxAIdhA1lTAnDakG45MnVNRA7dXasYM73GvC23iXRx21tzatXdvYt21VlZ&#10;Wu3nthb12000VyMxnQYmiUAYapEkeJOdK/dg88l2vDnrLb5W6+0uGz+ext6YYNa1ShOgTKkA6hE0&#10;mYjB293M9R1MSa1M4L2beqHyf06tBLRTte6FS2ghLYKRAS8skDT31kDMYd24W8SZBJalYp80Ca0w&#10;N9e24UHvK/u/bm32+3tI9uNuYvLrOpmU2rhmCdNysmlR5jEe/bJugEEjUSIIAMkHrg1ptNZctd7R&#10;5Xb2Pbj37RNi+u2NpkuKWvD07bsdKWyaMWXOQT0JycuWQqzpg1FKgyMEnk2zyquE90bnc725Z3G8&#10;tOzem5d4tuGX5raPaLGg+ZSPgZxS7tdOUjSp6RmIGoDB3llmY9B+yNzb3in1HtOL12y6w+p29O+H&#10;mw7zpZJmSaVpSBTHWNCmYLEEARFcq5nxxi2zH4tO6J+j9TdXl9I3l29ti4db4cadGogEkSTqWMzn&#10;GL20QLKkwIVmIABzOef3Y2jz3zIuXeV3VuyPUsX90li0z32Uk6okqo6EyWmINARis3Zn0pNTBI6x&#10;qqR9p8cZtxZFdU9lbc2hymiyES1NkuRcVAWtyltkkhl0wSB90UwxZdi3lqK6aGuRAGfwIw1uYjU8&#10;xs1TblyWUtY9cXtZsqymDbdXhVJObK1IEyMsWqvCMZBMdQayYkxjQ4zudut/d2FW25tJdfW1l6aW&#10;UC6qlwxUT+ICM4gGcP7ZO8mlBCkmsk1NcGd+NKovd+99HjEst6iH1btx1Qi4q2LAn01eY0OIIqT4&#10;ZHF/ZQMwECKjLr5x59MHmeS/cfM3tttL6B2F87l77Lc06QgJKlVJFXB0u7SM/HFzatFQO2IBmB9p&#10;wHmvnOaG93N4DcPd9W+qabul1s2YAVUQGdKn5IJGWJu0U6svxajUgfYPDAcx9+7naLsmspcU+nZt&#10;2CCBcYfiUOygVBBPX49MXaGAPh0pjOb3YHlfldp613dFgCbMLoLC4jHVJggwYAB+2uHCQQDXr164&#10;s+K1QW9qbe4ulSPSt2LcMkmC76YMZiYJE0wjrjPTbHxRb32CmkW52hRY1yTOokt1FCIiZ+OFgVan&#10;UD7NWL/m/gM/ut0NvbtaijMu3uDtXM6D8oNYIIoeuLJBn5nPFerXOJlxT3BuJ9JQABqYhYIOk/LK&#10;xFD44o+ZaEesSAPsz/wwcPJ+evW/7W9sN3v9jbEs/r6tCMtsEoRLM85iBmDWMsY9ipbOlJWk+AIn&#10;pisPpNsLG7O3uALcG4S5cAJuEqus+p6cI0sZpUmJiknCgwlQKya5QfGBgIe62W4Wzur18XSLEvav&#10;rcGu3eLEvrKkAgZ5UJpOIu7aelAwgAEUz6dMBvvp1x7Bot3TTZ3izhqi5q1V9ajOaQKQDWuIIcgH&#10;MAGIiDBNJbzOA6ff4izuL9sNctXnvbZ7vqC4WRbNu3327lupJESpofAYcS6wIEmphqUAigpgYqr5&#10;T29tW2r7g201WlF60zOEfUSFuHU5MACQaTOeeHr0G2SYkkZgTERT+uAzXt8Nt99at7Wb+2Rn0/p7&#10;rLqupelbl1WqYIYSKic+uIKkK0SJNdUEQZk0ODpv01vydY3Vm5vdoj6W0K/bZcrcukt+X6qOkkiT&#10;Onz+Aw6W1AkeNKUPhHhg5s+Nrc4+/atG2VCbYhEZgIt2ki7rNtj5SBH+WTOI96SjAZgjTU1E1nww&#10;dvHrMd3q1XA2PS5SxuZL7drFwblbh1CzcW0GItAkwMmbUKDKCcUjgm4AOhHxBmk+dIwdXojYPb2/&#10;DXXubdEDIWNoIoW4AiyFU0E6gw66cyIxai3oRRnlQZinWcCWXo5FuOaTd7nfXLV+5ae4zi5df822&#10;zq/pRrWe38OUTNPArrGIUnI51rTLBJrJcw5wO1RLnrXvSe6+5uIbquFNy2pKBHuHVBHUCkRFKYrX&#10;Vz1Jlga5weoOCuobDdbOwoCqQTZuqjOB+nuXbZGSzHdUqJApPlhZ7DpkmqggiVzrI/jgIqJY3Ozb&#10;cPbsbYoNwXewQrWyaBkuEaiy/JnHhngG5QDNWaazWOlafxwEYcb6hZivpvttq9tkUIttQECpdthT&#10;OWdMwZGWJtidBJJNZQEiDJgn7MGdrZrbGK9wfpRvbC21t21NkK15VDXFKAFbasVBMy5YCk0riBeE&#10;3iZUHVJgk9vgftwadF4Itt+ARUS649BlsEuEHrMNRGqoYBZiARqqIzC9MXAxkAwTGQr1IAHwwEM7&#10;lLnF7nbppdtMW1bTquHN1Fu4S2tZzPgKYsGuQmosW0d5AEvBpKr5nBzmllzlzSxx9+5yzC3aWwu5&#10;J2Sbq+7WdjbvKxdlvXydNFIKoKtQ9cQmuDXceVXOWYiigdonL4nB0roW24jcXNjxmwQbzdqCty1s&#10;7S3Efcbh377pAAYhjOi3/lMyajHmf68fuP4r6XcLuBw12xyXOMw2+2t24vW13G4UrauIVkEgj8RC&#10;ipYwIxZrdrhrXxzXG23L6ofsY/4tt39a97Z93/W7jOT4H2YzWN9b4g3L3HcvyNja3luf7fvlgNat&#10;X9YNwgl2SAAAZx8ivq19Zfe3v/mG/wBptbze37Vi9tvcHM765t/0Fjbox3O7tJuLwFrQh7VuIBpn&#10;tM49Guk16teTfbp44/TV9L/pP7L+k/tvae1/aPCcVwPA7G/bfjOM4vaLs9vtglgbZGKKSzXGQd7M&#10;zE5mTn405Gx7U0jdf7vwlvmNzevjkrVq5vXtGw14Pa9S7ed1Cu57dTqW0ywCxjrXl2nj/Nnl1cTM&#10;EHIHVIqTmv2Y497t5Irudxx/FLdt7b1NDsb9l3a6bptatxetNpZ1+YKmoARhHk8m9/Lr6lYwHuLc&#10;3Ntd22yRzb/QFbX6YXEuDb2ba6nfc3F7Q7ElmAIq0GpON+PXuua5+S4xrOkDGfu8gGsWLbhme8bm&#10;4273WOna7VbJtm/f1QqsXE2w80rpxqa5vyjnb6/EMSrPNDacVb3Tb25uN+nr/p9frvt9m+9PpjdF&#10;bxh7i21d1JFJEQTh2fV04a7+3TN5oYrNt7nbZ7Nrtu6V5HetdG3vqQr7Lj7EIjbUKPy7l95BvAag&#10;vasEmdWZ/NeGddu3p1oYptzd5u4ivu7g2+3U37xO4uNcuSVDabdgmXck6mYgCTEzizWTozbsGH9x&#10;x+248Wtxz25ub3l9xZsbqxxu2s3blvZW7ltX2r8pcu6JuOplNtbBIFXIkRnW234SG2us/wC86/26&#10;hiBvuXvbXZ/rWu2zvRfa2LHIcUyXdrt7aAWtxYtbsOpLTpQEyvQTXGmbbOb/AHBjGfrd/vLt5LPr&#10;X794H11N71L9wC56i27ly72oAe54FMVzzaGNN7c2XuLkbXIbX29xl3cboaLm/wCQX0ht9htV6m7e&#10;IGhmPYZBmgXrjO9kmK6aTbbjSf2/iGNBY4NL7767zHungPbK7AW1bdX94nMcrvrxlKbTizfvMMyb&#10;dhlgeOeM99vEjc0z+baa/wAf9UyGLuxu+Hs8TcHG83f5Ha7ItZ3e+5df0JbcvLN+i4LbXjdYXREG&#10;5eJ0g6ytRjOdrcWZ+TWdezEtvz6f4f8AaGKhPet2xy9jkt/vr4t2tsLP6rd3i121tTa0ps9tx1j8&#10;m3Z1QRaCsD+IsKHXb64Znlvdnba/j/2Biifn/be7v3L/APsm45Rm3O4d777m8t65ev29LuL9ntWT&#10;UKLQAyAHTUm04l/wZ79LeJnP94Yz3L7nj1Fn9JxHD8cfzEG3tsdzySqwH+vdutobSB2kKGGLJfVz&#10;2uucyYDGT3W/1aCCm6ZUEm+5LW9bdIhhNIAmsUOK52/AMVvq3btx7ieooAVTaa0xuTFSxGa0zI+O&#10;KzznIYYvBCjuwuAWzaRfRa0iKX/9YzAmJ8IFcEsl6hgrN3bsEuLZuA1sk+pqUPPyqRIOrMQCaYGt&#10;zM4wGHrN/wBF9atcuMBq9O6bxKnIIRcChR8JJwXpchixt2vUh1e36F2GFlj6Jssf9VGuAifIAEnP&#10;LEaxb+AY0Wx29thbuC2iwBashS915EBWDKsaZr3R1nxwanyDGw2XH6lU29V/1Fl/UJQqUbVIuVmT&#10;WhgYrrNfpxQxttrxqbZANdguokaCGLPdAdPUdScvEKWOOF2ufwbkkmAxtthxlm8EZRbDXFLG2otr&#10;q/CZuOWasEZD4Yxnl210mOQxqdlttr66bHcG532xoa3bN1tspaGIKdoUGkMfhg66azpQxrLXtx9l&#10;c9RtsRtjpKOSllCjKWS4rk0Hw88HSaycyBi72W1tMEYIb7gj8y1b02GX8IS45Gr/ANKIPng0GOg8&#10;ZxN+4BuFQ21U22AOnQQQV0m2aEnzA8sHfXWdcYCcda4pdoWtDktvpd3/APdm3JCXLYqXUipC9IE9&#10;Jxm59HXX5otzVBNvu0gnRGY6V6Y29r2DttztxvOOFjeWb667V3bOXdgDJtlDDKZ6NjPdWrJVSeXt&#10;W7jWNwX29xCAVvAKhmoYPk09IwB7NuiDudlc0f6jQhuaqQpaROoEQQK+GGb1MQ5/ue3adF+0xkqI&#10;cAFhUjwyynE+x7Le9b9RUX00uFS6BlIKiGW7MAgR2k9TFSMM1cGrnL7e0wVmhmUMELKdSmoZSP5f&#10;bhX/ALAc6ddlmuXNS6l0aiKsQVA6CokRSvjhmmMk/wC82O7vQBFk6jACkDS2rrOVMStr9P2LAfp+&#10;65qKu1tSWZVhipUHvAqf54mb8V7b8Ee9z+2tgs1xAEKyCdJAZtKGDFCev8IxPf6bC6QRtFfX+IEJ&#10;oVVOkgxJBzzNcTu1+K9tQz7p2S6td4IVIEVJJ1Q01+zLoTh1vpjcTboy2NI1MNLWkW2CK/mM2UAS&#10;M64d8+KdmPQQ927A3jaFxCdCsArlmIIoUAzk5Cn2Yh3Ppdedi7bdtBYgtpUkgNqBOn+fgfsw/UnX&#10;J22+h0e7OOjSdxb1AAldUV/EO7r4DExfpfuQrRaR0CuUhW1aVWhUGTAOQJP2Ynfrnqdt+CN/7GXG&#10;hgr3ghJQMWZAqs0wpOUkV6YZb6X7hZK7IW8raJbyaDqUggalZjXGu+fFO35HR7u4vpurZpqZmIXS&#10;IqQMjHkcVj/TTfqrh9nduWluKLim2xCiZBAIJINZZTGE29cr2X4JI9z8U7Io3u3VnUshNxIjwMmJ&#10;6wcPbb6dOvda2paFlfTcawA03WFt4Mk+P2YXb0tO2z0Kve49nbMPeVZIEsPyyW+VfUWftjLHRf8A&#10;33e5ucLtbqpeZrFwtcK2+5qgsChoxAiYPwxj9TVrtrH/APsdcfb5e7tHvWV1qoth7gKzUfPmKgxI&#10;+ycHv/p8U2dtGttduI4IdbUBBdXWF1Cc5BM/wxZvrTs+A9l72sbndOFdUt6WCKzybhR9DsgIHUQI&#10;pjO3PY95PzdC6lBKyikkABSMozmSD5nE79U7avbXubaOdGoZgRJgEiQCCZnrEeWGtx7D3F7SvpqQ&#10;QoZQrMANPdJAJgdPPrizbW+p20tPc+yUNquAaSQNRUSQaBa59T4DpiNb9n3rKBTaJNs6Oy2zLp1S&#10;pDNRVUiCRPiMaO2/BJ/3zbtJF1BrUkanAMjpAzPgKTlnh/8A9hjclWFuyDoJOpAzKAyhdDXBIg9K&#10;d38MExfgT/vO1DLqvaS+kaGYAkyTK2zBoANVaYrbntHcXbd1RYvK4bUgWwod2tnvUqRFJBqQfCa4&#10;JZlJ/wB52qlXN60VhdTG7IAeiTFammX24rX9mv8Apyblh41pDqiI9nUJE9ZJoAfhli8wxnqfHK2W&#10;uhVvJMMdIOrXpaCQaiAP6Yq19jm5cvIdleAcXTaLW2Z0uWh3FEtHTP4lzmfvd1MQ+3KWFVW9e3TR&#10;qOsARcohOoDOo6YjL9PbxL3F2MH0/TAZSoYgiXL1IygQYgkGoGHdU7YB5jagqDuLckzEljHkB/TF&#10;3svp3fvPcKbQ3DbVNYcau8rVCflg0yr41xLtxzV7fkh7n3DsbAU3L6IHJK6mjUoMawM/tNOuWNNy&#10;H0v3T7ba7l9tcLJbTWwolrUulQxaAKUPXwg4x3624yu2meqm23vXibm4v7f9XZDq7LbDMutyKMyr&#10;UyYkUxRN7F3FoujWbtiy5YqUWCROk6VWgnKvxxvJNLOkXCc9s7qzbvW7hAEgOKGNWliaZZ+GJu29&#10;h3mKelt7hRC06laKCAVLEEycyT5jDjrTFMXvcezsybu4trIELqBIJqNUf2/njRL7Buslq6lhdRZT&#10;aTTKh8hbLZMSa1MYz36z1a7aqW93bFXe296BbBDwQCbcajc05qB4R9uLHZfT1w6l0ZWYOLlsTpUk&#10;6mMIIUUMU8sTv1O34oO7967VAdLqVABR9UEj5VChjLHKa/zxpLXsS1aNnTZLHUfnILIWGoMdKwMj&#10;Azw/U1Xtihue+lb1ybirpUMCgIDhTpKguZMSJPTxxZ7f6fm9cCbgFBc71tXBoILtIkAEkHo0CMji&#10;XyfCL26qvdfUKxYttdsH1UtMRcu2j6oIRACQcpBzUnzGLq79P+y3dsbFAyuV7lS1pa3Q6bYJMkZy&#10;a56cY79k7Yo7P1KsLdu2txyPYbaMCha9qF0kpqumBE0UgSIicDa+0l2jMV2xK3WGs21AZDEN2Cnh&#10;AYr49MLtb1WSQ5uPeZ3arG5RWsqSouOYuiQVJZoIB6soOUdcWC+0dTajtjuNyBFp2EqVI1C2cgpr&#10;+EHrXE7tviuaq39721AU7u3s9uSWvKGUOGB0+oonUy9RqYRSmFN7UvOui9tTZtrbU6rilAq6e5yx&#10;qRPiZpXPEzc5CF967VQH22+t7q411xG3uLdLOD8iqlAQB0WBOVMQbHs5t9fbZcPx+75beMBNnidj&#10;f311mZ9J1GxqVAf+5h1xru2+JnHNP8z9SOL9scd/vfvHn+E9n8TaDO3I+6ua2XBbTRbt+oxtf7g1&#10;trpABJFtWOUDGz2f7UfffuJrN33FuOP9n8SDDJuGHJc9dt6qJZ43Zt6VuRWb14EHMYv6vbPq6uN2&#10;1zxy8ke7f+U39vPtvc3+D+mrc59ZfcgW4Bu/bu1fiPYW1vosH9V7y5ZFF7SwgrsbF5/BaY9R/Sv6&#10;E/Tb6U3TyHtrhU3PuW9Z9G/7u5n099zjIwl7O0vkBdraas29sqiDUnHL9W7deIxbno+Wn7lv3afW&#10;76/2Lux95+4E4b2LZ3Wtfp37Q/U8XwF1VuL6D83fZjuOSa2YIO7Y2w1UsWzOOtblCSzEGp06pkNI&#10;iZOfxOOFJcODe2t5ZWxt9qr6tAN30GXQ1ki5quWtC5AQCtuIGYjC7eoIlpJzHzV6ZmeueKiu3t7a&#10;vvN7yO5Fl7cBbOhgsuwLOiFvlQrDUplkTiz24KE6yO0wASevxGOmssvPwRzD3Fft7+1bTbrc1X9d&#10;y6URG1BCFMuGNGDDwPgcWLyNuYGlnIqZyGZMH7sdEc42Qt7r3Mlu4RubGwsajbFxNPqUC27YepJM&#10;FjDecZYjbfbpeIV1FxCpPpmdJHUwZA8DXGJJZmq0fuP3Df4mz+p2l1+N3o3SBNzZRU3CPbICBShR&#10;mcA9sCCYFcsUvIcPxe49TVtmSCApsO6kkmoIEz5yMTa65xfRZa7L7D+qf1F4YcdbXmLG/N60bt5O&#10;W2e33FuzZWWDW7g0dwWQQGJWcjimf6f8HvWC3bnKEupZ0XdFQJHXtPXxxrWy9PRr9Teekw3b/vK+&#10;qvt3a3r+22H0/FjbXFsbO/f4LcXPXNn8ZYblBBFRoWaeeHNt9LfZ2W54/cb0KxYfq9/uXBbTpqiF&#10;QfCMaP1NvRkfcP79v3GvtrT8X7n4L25evqqO/tz2pxFtraG6biMLnJrunXUoJpWlPHGs472t7c4a&#10;yv8AtXAcTs7jtHq2dlZN6olZvOpcn4nBi3a9a84+5v3AfWj6j83vLnvn6s+/Oa4raWEZuL3XujkL&#10;PD3Q7+n6S8Pxr2NuJOQW2hJrMAjGiRLnpKCxOXb+EdYj+mDlv2zr1cT5Pktk3K37w29sXLUrbvKP&#10;zX1mFuC5JYAaiZnpAJnDu3B1u4mCNMxUwYCk9D5YLvJJ/b4Kr3Mw3HH8fxrgFvUF9VLtI1pOtLMg&#10;spJ7pJYNWaUe3LEbcLUG5Pxk5/bGIx4+byzHtDZI/ufeb5riHbbC4Dtx6ZtrcW0wCSLmcPBPxgGc&#10;U6qDdDGirFD4z1wdneN3ubzcVdtKPWv75mclVZC9pCfUKl+4qxIAgnqaVxNsAS5OZMVBqBkYxUus&#10;26ufe4dyLYs2Ef0Vt2bf5lti4a66RfXWggEfiVZpVhh1hqZEgEMR+GSADNPDBiyaTOvFUdreHa8f&#10;v+SF30mS2dtaIZdLlhpCKpLFiMyQYpPQ4k3HS3AJC0YT5jKggfZ4YOeut2uYyPC7PkOUe7dtsb49&#10;awjbU3LZS2SPzFJbukggz1IzM4r795CjN3EwQTApOc9QI6Yj0OvcJwW9TkNpZXRYFhk3AQ3GQXtF&#10;FDtRXOuSzEaYGQNTEshXuIGgLRhIEaZB6ffijXc5cv7TjeQ3Vn1G3Gl9veRTc1eoylXsoLurtXIh&#10;QCKUxa2n7ncgKqgAU8KEyOpwcttZjXW9XE+Z2D3eP47jLeq7d3d31rlwtAY+rOn0rmn1BbDAVMGo&#10;nDCMLjhYrdcsSc9OUE4Ol+nXj0a7kNoeF46/ukuXDa4rj1t20tBDa/UenJdbcwCVIiKyBExibdMa&#10;UBjRnEifL+WDj45NrcuW+2rKXbF/kLqNubm9dvQuxqhE7fUpBBLGJJJjOmHNvM65pWGFY6Tgm/wv&#10;WKr3ebbXLWzCravKF/UWX06E1kXEe0zlYORhcjJ6xiXcANtBkXaYJmAaTXpgwwXG7k2OZ3G59Jbm&#10;22Wyu23K6bYu3CAdQI0h6kQPPOKhF1Ysmfw/MPsORHngJ/Abg7rnbV1nFy9vLmrblirdysCReDEh&#10;SVAkzBqa9aB7gT1bpJ+UgHIEaCc888K9ckkkj1dxXG3ty3D8MbarcD2L961bV6N+oEi2LY0ilQaa&#10;hSKwcTvLl29dsWrRGq5eBK1jSvdApP2k4490t+puccvc3s/i+P4jjeR5PcIy2eP41rKbnVbBN+8m&#10;i4yKCwDHUsIuQicdl9qWPR2vqBIBXSAYqc6R5kDHXFmJHk8l+uvgV+/P3O3Ne9trwlrcsz2Nzt97&#10;uiodlgnRaS7rMq0TCj+E4mbm8CGXLSxWoJnzkdPtxWHOfY/ti7t7/G7xQrDc7VHf0gtttsdJtsqg&#10;ms5kTJzmcVV66SEcsfmAJHWlRgPQftvgrdg8jxZWyGaxcNq2WFwo9xfUtN3GhrJMaVpliq3RlnWh&#10;kZrCiANJpll5YO3ikxl3T2NtNPHbF1LAbW9pbburXrofUHZXu6pgmYUkduWFbS5NlCZOltJgxAnM&#10;nqMGPJJNuDHvrhg3NcjYRoF/ZtuLYUm6r3FbSLSgdqFSZoSYqJnEi9c13IEHUpiKmSKYMzMuYyPA&#10;8Te47iBcui7Z/TclqYuraXUXQCB6gzBA0iKicMkhtuw1A6CaSMwOhOCy27S34tQEv2fd+0vizdtf&#10;7hatIiNbuO7i5c1g6mH4uuRrSmG9s+m+pBMOppMmJmft8ZwdfLJ25Wfvnik33tjdobasNlyFu4Lq&#10;gwrXB6f5pUMqhegpqrJw7e1Mt3MEHpUwDmCfsnBznG/Ck9v2tvsd17dvrcV9td2iAfqGNoWibbW2&#10;U2/GZKkZjzxFQEGyRIMwczMnI6fA+eDptvptMNnyN7Xs+btXAm527oHthiqratgQrKrnTEQAwWlJ&#10;M4ktYLNcGksTX7qUHXLBzm+JJ/eyNr3btttteGtNubdjRdFp9DlXA9QBFN4iZXtA6UBNMQN5tWur&#10;a0gdj1oPgTHjg3r5Jz3V0v2T7123D73m7W73KerudmL1m2t1R6uolrCEAwRmSVb/ANlFAaK5x2i5&#10;dLQNR1QY7pyPw8YxjsmXZ6F4j6lnkuO4UbBWd7Ftdsj2WZjbYuVuW1r3NUHLrWJwLlrbm3aJYNFD&#10;IrlkYmmF1nXYPcXy/uYcnzNq1tGsMbZu21RtatquwLig6V1gDuBzJEYqb28sbe3cgZXQrEADUMxG&#10;MZnTSLJa6/xfs7nOd3/GX91duK7cbcvJZuBrotMQE0kiIJNYPhnGM7vOVRjcCA3O5BIEAq2Ujy8I&#10;xf09r1b7fi7j7R+nT7Xb8cNyV290WL5Ja4XuC6klvTuVOlszOVcsUu65G/eFwKFQh0MV7dIqWB6f&#10;ZjU0s5laxjo6vwfs3iOL/RvfNzdsdrfVmJSLys/qEaxJma6i324q7pdkdrjtqLfJqyCpXUY8fvxb&#10;ma3k6Nvsbe1TcWV2W1tKgsIpuIhLm5dv6lKoesERIMTOIO3IFwCKZa6wGykFYPWY+7GNLcyejVuZ&#10;K0/Kpcuba4SSzgKVtqVLNbZjKwxIlYA1jr0xq+PVbpVXrBUgypYzUiD/AAxve2a8M7XjLgfvC7f2&#10;KXbltSqutwuqsyWgVBUXEImhycgEViK47J7Q2JuXleJAKlqGk+Z6+OJpJJl5PLeMPjB++76o/wDs&#10;OezeSsXNzo3FyzuLVtfUGu4gGlVuBTOgzAkzToKY7rZQW7aIBAVYjG29ZJrh+UD3jy1znPcnL8ld&#10;cXG3G8vV1axRu7u6ycOYKzWBgAKEfHy/rgjlT+U/wwFvsiFfIUoIkyWAEKD/AAJ6Ybep8pjIx8MC&#10;yWYrabBu+Wr+WdUxLedBSvUYZasD4n+MYPNtJNrI0Nt2i7rldVqD8sPHzSRlSor9+I91YbMUyHXx&#10;xLMstdwtwixbt1VS51CyJYKsEfNmSDWnwGIlw9RWB/HzwzyOncWFO6seq2i3OoMCZFuM0YCJB6T8&#10;cIBOdQYH2eOJtbJmC13ir6DKfTA/UMQVGpj3yoYgghfAT/OkHcOFZq5LJ8SPLpiyYHT/AGTxV3db&#10;XbjSLxvblU1FQrK5bSWuWxUAASCRmMsVRv6hNYBEkZZxE4o9BbT2u20311Qtv1bu2uouoKbiooDh&#10;3E95YEvQRHzGkYiM3eNPhXp5TgN7xmzK7C967C2VuWyr229RLRUd9ti50mCPgASRPSs3DQLs5MWP&#10;WAB00jBZ1ju/tPZLf3HALaZVIt2WdSys15v9MWrlwiDnCjM0NOlcD3WzBBmgIMEnMkjB2tunN5ld&#10;f3KGzY5lmu2SPTAuXWIttbRV1G2EMkNQSfGASakrvdqX6ioER9+YzwY05uL6K7g9G63/ALZvOLhO&#10;3uMWS8mpodqFgSwCrlAzMeGIe0tG5etGKKCZzA6feYrg673Grbe+eatcTwHMo1wD9TubK2g0agzk&#10;aqiQLeagk1Hni59KbbSA0tlFDWk1weZ5+f3EV5uwUuvYttsUlg0XFGgl1tFRScwJmJk54Wu3JZTA&#10;P2ZUifvwFRvPeHpbPd2hcuWhZvXGZrZGl7lu7DFpkkquflXFrY2s2wMiDnWInKDgOD+7ff4TlXcb&#10;lL1q9ZDi0bgYtde2NTsyDSCJnOKkQYxb29rAV6xAmDmBQZ4DzlynvtL1zc8cWZ2uvcZXuHXDXVmZ&#10;TI9saWMUoMWFsQsD45yRjO3TPwHHeXa9d3HrK2oyARoJDVqbedOhbMQvhhBuj1Qk1MiJ8B4YmLjP&#10;qLdPb+4bhrvLEOEtIrBgr+sbTXQhZlH4pOkT4UrOP//Q9/EdrCtCvSkgeGPr79JdDRgLiN2d9kiV&#10;ux+WWgqX/E2qCCCDQZA4abwAiYM5jxFMBYWgWX1HuoXtL6QVTpuwVBuMxI7YEQtZwQBgVgeJrJBI&#10;IB8chgHXvj1kUBXgWzaAtCy1tGtjU7WwQRqqSSfswgiQSOhBMzRgcwRgJiXBKhkA9QNbSFXQbZFU&#10;OsZIcmiT40EgyTFaiTNZB6keIwD9rSqQCltV+X09WoNaUhWDXIbuHzGhIgDKcNiZMGYkGoqRUyIq&#10;D5YCYzW0ghDqZla3qldAPar2TbOlGAkS0x0mMIoawADXq0UyjP4YCYiXAUXvuXLZgLKqjE9pLiCC&#10;a/mRmsE1nAznurGfy+Bkg4Bx/wD1bIui0Lyhg59WWLMAEYGDAmIzMTgAiDJiOgHl4HzzrgCZbupB&#10;bTX/AKpi4WWGMTBQGJQdfMHCO2ZqZzE0kZkA/wBcBOQuZW4LatDG02gK1tYBW2xEEBZqQpOU0w2W&#10;EzJIFY6Ek1k9c8cd/wAypa2WKH8lVuUW4ZVi1nRrGhmlp1LIrXCXJ0qK9wzIggxEmuWWM5U5tzat&#10;3r1w1UDVbt2rpYqzjWiAMssw0kmDTpnhsgA5tlAM+eYIzGAtLZGkm4oGkoWDMG1hhqA9JflJGeUT&#10;IgEYTnXp0rgJSwtpdUJdPaS7MpTqLeo5SD3EZZZjBGTNSKUkEmtSIOAkqRbbQba6jdqEdFQBR2Sy&#10;A1zaIlvPCDJLCTKjSwzWgy8z44ES9uyD0W024cuyuV9O8WJA9TQPlWPD+E4KpAgAE5AVlg00MYEL&#10;QS14AuWtuTqukoptadP5qChkElTMnI4SBJAisacyJUVIBnMfDEWdUgMAGKs3plGZkCW5V3gMwABo&#10;yikZGSDOCNZYU65HLOnTEbSrfY6g6WU1ABUN60SoYCoA8ZqD0rhsilRDEoDQCorJn+mAsCyuVuKU&#10;OlLp/Exk5hKeNDqn+GCoKrmBKwYiSYAnPPAKhyoVzJZgGZ0J1XIGnSqdSRpmO6pNJwgTCggjxUDU&#10;tTmCfAeOCHyQzObcExqV9YtwwFFIgzqrpjwjCJB+ZjnTNTWgj+OAkQyFjbVGBAMFQ5kfO5YmDkCQ&#10;ACftobTBB1GPLpPQ4KNDJEPb1MchOl9KgAAMQfAGsHplhnUZaSxBGUqM6Fgc/jjrdZb9Pp1XCUF7&#10;UI9FHV0LOquTQ0WDEKDMA5YaINCZELlWWgyCD/EzjpLNtfp4Os4SkcBtKpb0luyYKWyBpIMGYBHy&#10;jPymcJOc/i1EgmtDSIGLJJMQKQjSQpm2qpbdEIDa2bUIZgZoSAKxStMESanUDlC9te3TUfDFU6ml&#10;yqi2TAqTqQWtT6mUMBlQQxM1MdMJBM5wfE0UEiDTofL+mAXcVIGiwgUloUj1Ljq0MoKjpQkkEkCu&#10;eADE5SFIBJAAacyFz88AslSyEMc0XSo1lrRU6VQsBkBQ5g1mKYQDAIiafhrBUGAAc5/lgJbW11B0&#10;Y2TNDdUHWtwhQXZZyjyrNDgh0gRUQMwAfIf9MAuHUAPcB1B/xaLhZVJdBkNRIp/24Sc5qFIILKpJ&#10;oCOmWActoVX5kNxWDhbr6QO7U2pcyaGakCQMJbKkAGFlRIYUBH8MBJRQCS3c5X1NDsouLIMGPEzH&#10;gThpjLgAiQSADUHoCfCYwE2yqraLlX0vbYtcVwDWW9ID/KJqRUQK4BkEfhlDEV60IOeAUnpMCQfV&#10;03LbamKzISheJyECQJNMujZBqpNAaAgSJEyT44CSttNOoKC5RpuBjBKP2i2tZAmk/DCSWmpUSCQF&#10;EAR2qpbAOounSotv2Xau5NzI67jBBEsfh4EDPBk0qBWCwqe7IgN5YBIUvccz8r3RacFERbRUB4t9&#10;NRgkRnlnOCinaDOemQKxQ1/tlgJIuaWYE6V9PSblvu1WiwBCuglPE4boKzWTmJENWT0zwElAzN6J&#10;RvTLAtoAHchhmDtXRHykHp54IzIJEzMGCJpPXz/jgJAZCrQVlNA0hgGWHIQiKAkCgnLrGEAAAKaA&#10;GhmjAmp8onAPEu5J79Un1BKrADAlWYGqmIX+mAaEkGozGQOlamvjmcAay1CBLM9QqF0FxtPozOqV&#10;MmSKTAnBQCIEFtJ8gSKaZPhU0+3AHqKuWYEL6gRDIMVGu8FWokQJ8oGc4SANUSftMnURMsK9RlgJ&#10;BZympArDVqYMulWSQAEekAhpBFBlhB09tFFYJoSfEA9P7UwDqhgbjBoJWPTA/LVS0ToPjOmvhgFu&#10;0TlBpUHP+OeJbZ0mSYELZDM1rSpZQIlCCI+Wo7SBUeP2YFDX5gDAJPyqxkKRNB59MJbeswUoMV7Q&#10;QrOstbifzEAU3vVAq09Ir9ohOkgEidSwASRUfKfITHXFCxcJK6nBWp0Be7WV1K7avmiaeNOuCIrB&#10;P25kyATNcA8JNsHRJB0+mSAsgUDFqwRkc6keGEmp1AiAco+cEVmc+uBycT/TZWRnciUYhgUKN2FV&#10;TIg5SIOGWEkgmIJBPSJBUmPswE5H7dVpNbFFZNKKjNcCFWRVmRBkEkGR0nBmAACKGQczlEZdf82A&#10;NdbqGBJuLpAACIC7Tqq9Cur5Fkz0wj5oZe2BOeqTWsj7s8A/BRWtXAbmo6AdPpqilZQBWzHXLOsx&#10;GECRAOsAmYgCCKCB4zOWJt+Wl46JB0wFGi4VAU5GZ/1e5dIYERAnzyw3MNMEGgWpXqSQfHwx5U7r&#10;etTAB6aDVLatTKURisgIpWsCBJNaZmkHAYSfEUqTUlcj9xNMU1/MXaJFt11aVYt+WI0KGcEpbIkC&#10;T+Ka54aYDxiSIJpFZC/fXFdku0zoVJBbSHDKCX1Pp0m4CKSBFAelQQRhIkgkmDMzBqADAWBkDgHy&#10;QjKEHadICllZdQjubWYBIOVfEVjDTMQTqqc5kVrkJ8qjpMYCUigIgt6AqkqRDs0A9xcdZoKtMSMD&#10;uWKyfxEQa5nV8CYJwls6Ata3ApEJBJWWdfytXp9ayQNQVZIFcIJzNTORn/KJyGWOultnKJdr/u0D&#10;SQPT0li2qisCDDTAoD8MEAVBE55mCWGkTn/TGw6wLsHAEKVNsKVVIdyBCiuqJIInCSWHSRl2kAVM&#10;ywPWmf2YB1V1H5xkCfUWH0KAmlYFamp6E1wXb8p1ElRqIBiSe6nj/LAGFYBXAFtQ8W4ZdQRSFUtE&#10;ShJzOZk5YSRmpk1MCY0kCgrgFj5gVUB/kN3SW1AtL9oqAfhmPtwkhj2kTqX+AnSGKycz/DAOo1uQ&#10;w1KqsP8AISxDSzKGgACPCs1yqUQBq7kYkSJGk5V8hlgF61fUBKXFB1KYJdYFF1ZkitDhJJiYH/sp&#10;pUUJHlMZ9MAa6JYaiZAbVdVgJkCFmpkg5j+mB3LJBmoMZgsKR4qQMxjO3EBzabtazoGkoGRiCqyN&#10;Z1mQ2qe1sx/DDb9AwIPWpAqJkkDxw15nIk2SNF1lKuY0IaFioIUKamlIpl8cESxjVMyOlIBPgfhG&#10;NBVtVUs1v04OkdzwS7VYAwJgfMD8K4KKEGhzBaRJA0xTxrgHZJRWBk66wUm0oGsOGzBFATB+zCBn&#10;AEVzmg6VnAPkKbZZyH7C4UyzXAWkkEAkQMuuEyxrUVFIggmlIwEgFVAUdzA6nko3b82hLi+NKRGc&#10;xgE/Kaz0NTM0P8sAgKQLqrVZDuhW2FAQhifgdUrHh8MJqo6QFNCSR3/5vKcA8ArFCpDsztAUAzoP&#10;QnrFA2WXhhJmrsZnwU+EaQDn8YwDyabjLatqSQNHcyswGr8Wn+MkRFR0wWQnwkMSQIDV0gD7ZwC2&#10;MxABDBPSDVbWJUMS0UIjSD4zhuKRJBWaRK0GbCsAZ4B9m1A6UXS5D65ZborBCzEk5UGAcxJAHaCs&#10;QhOYAPxwCQWC9upp1n1fxlRClo6GBWP6YSSGMy9INYUoKqQoHj8KYB6qwpCkwF/GyXAYYO/SaZTl&#10;8MIpOkjU9FAIMtpoQZpBGAfElXMstpdTEHTALUBkVDAz1j4nCQSJhi2SigmRBIBygmATgFE641gL&#10;Km5V2ZApBUKStSQJIitcJ0gFmMlVYk5gkE1mPuE4B7WzAKpCsyIuoksBoEACfiJIqfLCCFMgCDIA&#10;FTMme0H+eAcW4wCzpZYOpyAAYUKzXHHXV5g+GEEmag/N0yYAihUZx44B9RMVByCEd2i4ynVJb5dV&#10;O2sxTDeXXUSJzBFRBn+7APrDK3bCEqhmQSYmCOvSo61w2xCgKAoNc8xqyWJ6+OAkoS5bW9wQAkhR&#10;kgILH/0RkBhsmoJAJ1AM2YNZKwP4YB5TGrTABUkCQNC6dOotFMwcIkyTSS2qCTQ51CjMTiB0QCW0&#10;UC6AFWjEN3AE5TAmOmEaoImCDpmmolY+bwria3OsokRKk2yAwlUOooFaQBbBEGPGAIpE4Nj0JAUD&#10;t1KuXXSF6HPyxoEigEQB3lhchmCyctZae4VA8ZOGjVZJY1WTkfA1E1NST/LASU7XtgC2B+aEIIZC&#10;AtQ056cgOk5nBEDS5BYVmSIIORWCf8PDAKki5bBVSewLbDEyF/07moClQcsuuECSwVSAWWirIMKS&#10;YHn5YB2UVGZl1AEAsyflqWWJZhlEk0p/PBHtXOHPdqJEwKD+3jgDU98Muu2q6Y7ihYDUYJyqfujw&#10;wllAJmIUiTpIWggyPPIHAOI7MiwCJltMqW7jPzRUDMgCcsIYse1W7lcmoIgESaHPqBHTAPaQPUZ1&#10;7DbSBIYOVmoZar/3fdhBIAoANUqRGcZsFzMeGAeUSZZm7YcxBK6jRXmIE9RhBAI7u4CASATWYgsI&#10;rP8AfgHFYp3IYdiSAxIJBEswWDIjzpghBCsx0yTUBWkRQjKPh44BZ1SbagMEOrS5YGfmaRkZ8unh&#10;OEmrEiZgiBAqROeeAcEKBItnvXvM1VTCwhzyoT9lcNqKwwUGREHuMnMfEUywD7EtbDW2YgFtWqdA&#10;tqNKqYigaoJNafaPnX/tM0VRAOmS0Z9KUwAHYzAhZUqDqcxoU/lqh8DlM/1wh4JqZUqDqgiQKKyk&#10;VB6RgHUqpY2yrC4ZEg/MJIuaugEEGY8MIiqyzEfMAB2iDRZ8/hTAPAzrCogOrSXJAjpqKjPQaGkG&#10;Zrgxq7ZgrOoaaiVzXpI/FB8cACEAKqSCRBDQrKH/APWagaTl5fbhIoYGqCKooHapEiR95r18sTGQ&#10;b9ykj05Vl7nZlm4p0lQTTIgMZqOuEiCrFpIMQWEGiiKHrGKFsSHVVEEU0hi4AdiTpKgdpMnLBdFU&#10;VgdsEGoEVBHXrOAWdJLMdHcZYFYGmc7bA9KdM8EQD3AaSsAdsZ/D4dPtwByVWFYsrG4NQaRRQAoD&#10;maTLBhPhhDgkgvqqcpDAaj2mV+yRgH7bQB6aoIAg6Ar9qwwXUTJEz5DLrgjIaGD0hFZaFl8C48PC&#10;MAQ7lL2zbBYsWV11qlyhJ0MKhqjVOEFiWkzAzEnQQHlmypOeAe0KoiQWaILDuVtMKGSaxUZ4BaSe&#10;5YM6SQQD06eBIB8cAaoRHa0iSyEq7hgSSWZjFIJp/XALZgDRkCxhW7RGhiY8hTr8cAYEAEw8SwHc&#10;4qSRcAEwKkyfuwvbbe9umFqyrMbhXSI1qg6EkGROQpgI2+3214uw+43V0WrdlHdyWW27MM1URB8Z&#10;mmeO8fT36c3725tbu+hklWLSw9NT3So/qK9MTr0vRx8nkmkfND94P7zfav099r8nsrW9trcS1ftW&#10;NsrWzc3+5J9E2kZDM1BUZD5qnHquwq7DbW9snd6ahZUxqgSJivxxXx+17rl+ZP3Hf3v1T98b73hv&#10;dNhOQuXXs2t2jObKC8QLqNcBBpHpKOtZgYjbncsQVJiFgMDqE/3jBvTTPN6N37S9j7exdtbj8m7a&#10;/VXHS1cV0ugJC3TYkwyk1Yk6TkAcR0QkEsQYGfU+Bnpg7Yk1xGz3+8t2rtuztS1hXEPNthaDqxU6&#10;7Y1TpAAkQBU1wELFwSMoMn7hB+OeDG0mvj+ngvkTZ2/Hbjvi5JJEMysxi667hWkKVUflstADQVOJ&#10;bJIWYoR0Hj18sHGWzo5lx/Ifor2+VQl1bqA3XtuzhFCBkuhSASQYm3NemeD7dNRAAMAGTJzofKmC&#10;ExvrvJ2rtq5L7l7OoXLGhdFldNtS8QwVxqAJgSZqDivZGe4SvhFJNJ+WDNR4YPRNprpLXY9lyNrj&#10;uMt7bcsuo3bdwC7bC6X9NmG49WyQTbJrMHMDpRGhkZjpJ8DECTka9JzMUwXXebdExd9sd5trNtbm&#10;1UXJe7bZVfULYPqWy6gLqpqVZ7oik4WiE3WjTIADyTWsjL+0YLt+Wo/L763tuFXVb3ALublm5at/&#10;mwVNtyoOSggOyCszTri2kKumcwZE0AOUyfujB5XnrRd3u43G5W56MPKN6S2zuIuRcYW1nuJzmDnB&#10;yw0wVlUSQJavQDPM9fHBZbLmLjY7m/sd1eizYuOEs6lZF9cM50s6o4MqBQBgfxSAK4jqAWn4gqwE&#10;NP4hg6W2aTHDb37l+zZuko7OVV3u2HP6jaXDOtL7EdzRQTT7Bg7kDSIWhYRX7IGDGkl2xeUfg7b7&#10;y7fuhrwa6LDhyqhdQdkbW1HJb8WRrXrituXzqAkiWourM5CnxwemSSYjqvGcEiba7c9Pb3bi7Rrj&#10;3TYU+gjzde0LjCumYDH7qjDyGWAmCXgFppSYr91cGPJJdart/aO32ty96bPbt7G4m4O3Ure9Ik6o&#10;dStJg6DP/bU4lusMSSCYp+EiTSmDlp+aOecZubdzaBLNu6oN9vWXcIdXYPnDrUsRUAyOh8hJIAyF&#10;R/2+Wrrgs8e0ufgCbFLRvXrp9b0GttGgjd6wAjPt4EAID3FR3rIzwyw0jUSywKxBX4EDB0nk1tw0&#10;ew3Cbtht7a7fea7yC092436t/SJUPaYgr2wQdfwMyMNKB0kdflJpqz+3+WDdkvFaHdaQFtwHQQhc&#10;6Ub1SAxtW4IICkamIGkEAjB3LpClTJFJgRlSY8Rgk11lzIj8Vwm03FzbX1W2L8XiFuKSzMT6x26y&#10;RFskVJU/Huw2DIitYHUEGKT5zgqyvbW4LqMxtqF1XHYLbKHu7rloyyAASISmZGUYl2bsEiYAABkj&#10;VB+YGMHPyz6c/BifcnEW+Q2iO1lrlzVudxab03VQ9ttE2g/cRpgwREENAxKW4r3BEHMGDJOcmMHH&#10;GJL8XOLnHbzjOEvWybtnU/6nbC7YZBet3e1bLRAg1mtB8TEtyhtLA8jWp8zgjAcbZ5CzzG4ZriW1&#10;DG/bX0dNlAp7nta6FgxmSQvUTlin3CeoLigtJRlJIMfCDg6+Paflek/a2/fj7exZk2zEbyze/LaH&#10;1a9Vq84WQAx1DVP2Timu7ZtSyTSK5SI6TiYnq7O9cZ7n2jbHeMVRAhvAnSrF7pm42prYotQAv/t0&#10;DFqtg27ROXbUSRQ55+P8MVnW5t+Dje459N/zC7dWSV3dz07i2UZnNtiz6VQRqiVPiQdJEVpd6kXF&#10;FBIBicgawD5ZYxt+aNyu5+xd4Rx95nBuC3c9M6kRhdugKLmlFEjow65kxhnbAalPynUVBiSfiB4Y&#10;uvQaT3Jca5ttwhi7aW2Lpsvc6FdJW36oA0s2Y8IykjFmjSDDxLhQY1GJpQeWeNI5JvtsLV7bO2zd&#10;imxvbm5Ya76Pp3/S0u4uUOkGoWtKCuLDY29dySBBasiVIGXw+GDl5bcSOUfU7k7ex4O7bHqLq23Y&#10;XdbT2rgguqrTtzAM0FSK40lhQbkE0YxXrg4vG/ubdleIvyr3Rtdvcu24vC41iSNStqPcCaajInoZ&#10;xfWrQfxyE1PjgPJvPc5/tlx7l19WiXtlNB79OtLaz0UzUUkxiwt2Qn8KfDLGczOBxzmfcT79otsQ&#10;Q70pPcw9RSx6VBVYz61xIjLyxcQZC5fMka1m4Wd2dQfy5yg+UgGtcKCk0yjxwkxxBU3dwjeo1oW2&#10;/U3VtwqhWCKBAuKIOoQQTBnAVSYAE9TSKDOuGJnIi7zdCza3VyYAQbdSz6wToABHWf8At++MSUUQ&#10;I8akzQ4Y5y6a6bXr0YXlN2zFraBtKW0RlAgy8CjDzFI/vxMWgGX2GftxXdy7lbpa5A1AIoUjwyOY&#10;n7Z64oubn0XjPTIMeFYJ8MHn8n569l/tMb1uW2e2N307bbh1NZOhnAZ4oWI6KDX78YhmLEEkEx18&#10;s6fywYfU/jttb21m7aO2uJbDhw9kaK3CGt3INCCKnQZNT4YO3moLV+WtYGmTMfZgIHOKlrZbx7do&#10;FBbe4AR6dk1CsndHb8zJnMgZ4Y3jd0fKAR5AdBgs5sla36a7JG2j3EWy6C3dFtWt3Ll8nVV3a4AG&#10;MyzdIAIxCkZnUCWJMfKYMR54Hbt8HV72y3IBFj9Pe0bdLQeELOCksXUir5gQw0iPPCkzGekxEdJM&#10;Tgt33sxao+Re9etPbW3DLYuW3U3rdw3nkMUZgGWFJAXoSJ64smANs9FMGoJBjxnBlxzZb17XK2HK&#10;td3Cm/rC6LJt2rsBmFvIn/sJoagdMU18nUdMgkeWQpBn7MHfSTbX6uXpr2xs7F/jrB3H6a4ltmzn&#10;1EvGH1LdBMFepagmc4wu2TAk+JIiJM5Vr9uDHkklmEDmbFpb2802xrYWrVt791QoQqSXUiRQkgzJ&#10;muDdCwJB0kmpOUippgzrvdfwR+K5C1tbyJuQ240oC230AKlo29Kbr9RCsQxBoxr5HFd6MXi5mQ9G&#10;EGSDqAjB6ZZeXWl9wLd4G3s7H6ZUvbKqPcuuwV0+a3dPdJKglydIGqTGJly4SwpUNVozEUo0YjGm&#10;t1zn4sJxewFm1fureuWlu2C1tG+VHaGFx2GqdSliBn9tSzcJNQ0H4AECepGK2tuLt27Wn/xjb2xB&#10;+S89yLkgFrauKEwRU9TM9ANvK6gI1QfGpE9emWDN311uKF73Nbt3jt71xWKC5btqYEBjpukG0Rpk&#10;UZWMgwVJnEG9acXFqxGqYgjUT+LrEYLLLMx0nhOa2f8AtV1ns2rZXaXgGldKhHATbqqHJgRmdQig&#10;OCKnMUMxGZAyzwVK/V7X02BYXF/SqQ1pbdkXnZg51WwSFkgR8ACDOLC2rBDnBHgBpAyC+R88Gbzt&#10;NfTFcu5V9vc5G1DbXtuFwjO4a/cd9LO+siChqCKwIjpjMcjzXG8OlzfcxyG043Y2g127u99ftbTb&#10;2ETue5ev3yFVQMyxjE9cctSZnHP9vi9Oe0/pj709+ccvB+xPa/K+7OcFq0g47h9rc5LebpntH07e&#10;22+yViDBFQMzJpOPI/vj/kL/AGp+0OZv+3dt9RU96c9tgRc4r2Jx+69x/mp8+3fd7QehqEQSHImB&#10;NcdJ497zJj8WJtr3Ym8z8PzX/B7M+jn/ABDfvA99cZsuU91cN7U+lW13jXbZ2/vXnf1fuLa7VlDW&#10;N1/tHBJutJMx6V6+jiuoAiMck2X77vePvH3Bf4n2P9EvcPHcdc43cbm1z3u7c29sFvrbNzaWt/t7&#10;S6bC3ANKrqJBPdi3xzWZ2rtrjbbFl/F9EPbP/DV9FfbvEcfuvqz9WOa57fbTeWdz+h9sbTbe3+MV&#10;i6nc/pLVx9xu9xeuOdT37jEhTAVQMZP3l9evrXzaNtrXPbHj+D5lNtb3l/heNfaWODs3rIW7Z2+/&#10;uzd3J+d3YAAAUNMXXTWXnP8AH1/2OvZi4k/i9gfSz9iP7SPpxvdjynG/TK3y/uv23d3F3jd77t5R&#10;ub5XktxtrxuLvd1sXP6e22shbY0ZGoPXxF9X/qdsLT7fj9vudny9+2jWV3b3by7NuNsydre5Jy2p&#10;ywrcsg1klz3Ceumkk+Tn5PLJMXFe7vb/ABX6Gxcb0DszvHG7v7X8uLG7vIPXW0LYAgEBVbwAAoMe&#10;Ovevvvkr9/d8f/uFy5tBbs2Ny+o2bO4LkXVZ9pbhFtESy2FoqBRUkk9Xg8vms4jSBVAgCIM/b4yc&#10;8cY3+45y7Yfkwbrbdr3pWdwbUPe26E2mvWEoQtxtKKYhagZHDPp8Xlt3ktz/ANvzKxlNxuNiLV0b&#10;y4xe0rWkfbAXt5euG7+Ze2Fy5+VYRWo115JigNMb17v8rGZ12/7QxJ3D8I+/u2Rtt3Z2IVbl97/I&#10;u+7u2NvYEpZATSuZk6ZZiCfEXt8nW3kt17rZP7wxU7+7Y3t+5+lvIAvH/p7Vjc2k2ybPZB9K3EFo&#10;n1Fym66g1LAyRhM6fmvCW91xP4Bimt8ByW59Kwu8sId1e/W3bu+jaKllLQV9822dtdnaW7ZMXbzL&#10;rJ7QxIGLfJMcMzTbGPj/AG/tQxfPZ9p+3LhucbuN17o5e3sPzua5LitrxPBcSN2kbd+M2F9zd/UW&#10;1JKXtxqJkNbtgnGc77XmN/8AC04lzcdfTn4fgGM+jcZbv2m3W4ucnuNCbu9f3L3k2W32e3U3e/a2&#10;yLl+6orpMICQIIk46TmYxhznZj1tDFFf5zfb67vb5tbqQP8AxdvbFw3FYKfT3O8vQWlaNoBgdsQF&#10;wkmMJ3bXNnp6Bigs8rvwzXC9zc3tsfWsC6Lm6Nm7JT9Qlzc6yGEnUz9omgxXPuuc/wDaGL6zc4/b&#10;cYj7rYruuc324H6a3cBtXF277gaXXbroF3XMhrmdIFaS4w1MY6ZtDBbnlOdazc9uLubO32u43v5v&#10;HWVsW1bcf6duzf8AR022YZsSzBfGmJ26y5xgu29+j/AMI2/tDld2bfGWVtJyIuPc1G9efZ+jaE3N&#10;x6iW9JNv5jUAjLLFu0nNq9m+309Qwv8A9gbd2b3+37nebrcXbbW7yW9rx7J6qhwX3T3ty4F4NUyg&#10;ZGpid2ucpPFb9NvT5dfmGJPI8Rw/E722u4HNXt5YdLBXdbBrqO17sKIl22FLAQwlWg5Z4ubZmNba&#10;6a3rbfwDEDk+M5TdWr+7t7b9JYs2VW1sxsLuy3F+2LldzuXvFbaKVzLRWiiK4Tms2bXkMc63tu3c&#10;ItPbf1VukHcJrFtIqtrba5lTkWGZqKYrhZL16hhlbVxgEJt3LaQtuQXKKKzduCdUf9wkffinOeQw&#10;2l0IzBWdiddxLrsqqjAw4RTNABUHPAgYMbfdm2brXrCAkEPAv3LRJNbW2WKGKFhAwJL+IYeV1uXt&#10;vZaNTHQEVl1XCw/1LmlREwaKtPHADB27Nq2jG3bKMD+aqPdvqpLAABm7ixGcAgHA/AMXmxRoDIlt&#10;7dm6CES9aa0HbtVrwgBQomQTiN6z4BjZbIW94qtdCm6kGyhuRYXbK03Ba21tYafhSla4Osxtz0wG&#10;NbttuDcqjEaCEuXyVd4NLUAAKpFCqrl54bXGtw6QMdB9v2raWdNzZXbNln02kCXFe6xMi49tu+QT&#10;AFwjtrEY89rppJc5gY2+w4y7t2tau1Cx/TWV26XX3LmWuJodtTgUE0A64j0a64vIY21jibjhP1V7&#10;9Ot2zruMbltr35dVtNoARRmCVmmRnB1xZ1DG54IJZtLZvW3vcYpqm5RvTZLzhhpF6Sq6qnKR0wdf&#10;F3ZxegHyMeeNzY9uX7u4s7vj/wBJ+l7mQ39dm8XQBu0PACqASFYVA88PV2mbeCC4FGBkRlXPG24f&#10;hmt2013NtaNwG5blhcLBjFr8pZGkapM+OeM3b4NTWy5pi5cqaNAMeAHjXGrHF7azbt223Ml2RTcu&#10;3ktaTbiWUgVYk0U0yE4x82jIvP3FVJAGSrMzQaj/AHYuON5HkeC3RbZ7rY7qCo3a3Qlk3rFlNS2W&#10;3doiCTEkKwFZwWWzmK/d7Lb8hZ9O6lxQNXpNVjbuOCBcW2RUiuZxrOI+p21ucguw33tTe72/cWzc&#10;G94zfWbnFbU3bulrO65LdFWEVNtvSCNAUMJxi+Pri4XvmcWMtyHtbe+mj7Dl02o9N/VXdbPWbmle&#10;027FjI0rEkyaUjHW73vb2pctO1ngua3G2tWCbu4LcZx+zt29P51zd8jvbmgIonueJIOmTXGezf4/&#10;4td09HO//YR937e4Gve4OE215txqAuW+R311xP5bbfZ7WGDTB0gkKB3UxZfRXmPan10+pr/TH2hx&#10;e7S5s/b+957n/d/rWN57d423tLi2tpxu3Pp29xu3ulgBdXSikEAtniba7azutcr59Zb64edv3ffW&#10;+/8As4+h/PfXb31cb3PxfFcxwPA8R7V4kDiec5zmPcG+GzSzZ3e6uXNvZK2xe3RBVuy0RMmntC3+&#10;0sbdrbj3Vsbw1d+vi9yjsAIRPy3gV6joMc2f+a0+FfHy3/z3eyuSbc2E/b79QttetC2tl095+3Ll&#10;mtwfqXKXNvqLIhkWzn4rnidt/wBq9pEtn/2KNkSFIYDj9y4LFsgXuTAkAT0xU/5rT0lQ+R/51PbB&#10;3W5sW/2/++jqfXYu3PeHtqxeO3VYF67bTbkLcIWSgnOvXFja/a9YZCre6bGkQSq8XcMFVgAIzwQM&#10;wT1nEX/mZ662Mlyn/O9w2z3Nk2f25e67ofTaG4v+/eG2trRdYOHa4u0La/wMqCBTAH7atlYYoPcq&#10;0mGPEqZI+e5q1fMR0ypirPPLzJV7s/8AmpHL7BeSs/QbkiWg3dt/78LZi4rmiWlX9LDW7ZzPzGeu&#10;H0/bjxtuV/8AYi0atJATiLYoBDyS2RHTLA/XucdtRz/zJ8tuVR7f0KvXI9YG5f8AqOhBdiDatWwu&#10;zHfbMz4iII6ou/t94RQGXn74uKQWK8ZZCvEwLgZjIWaGhnKcF/Wz6Lviv+Wb3ryF9rb/AES2VvaX&#10;UvBHu+/XuvaZSCnpG1tlCtcNeoAkGDituft44m4xKe4b6DSV1HjbZZaz2wwBPmcOD9bHo2if8rvP&#10;7a0Df+jOy3NzsuBNv75W3t2ISpZn27ESYChaExJwr/5nbhbZBbnbzEhVDf7dYANtTqUTMgn44H62&#10;fRF2v/LL7j5G277X6QbW2i3HW5ab3pfuXrd0qVLNFjQUWYyqajxxp+J+hPApa/SNzO49FzRf0NmJ&#10;I0lqmsZR/XBnfz3XmThxb6m/8sH1C4dbnM7P6O8Zut1srbko/vPcW3a3bBvehqtWYQkSzEikjIY6&#10;F/8AMxe1eS2NpTzm6V1M6/8AatnpIOasJB6DrhhNfcbbdI+VPuf/ANqaPrT9M/f264/fftf9p8hw&#10;zzZC2/qp7lt8krD5biXL9g2BmSUFuJNK4yPIftJ4xmix7pHp1BW/w9vUmv5mQ22gE5CmMzPdc9D/&#10;AJnHG2r0N7B/9qhrPLbNW5z9pfO2d8BKnifq3sLu2uekJt271vf7HWREknVM4yF39oNxVYWfdWxu&#10;MdQAfZ7q2Jmjuysa9SfuEY0f81p6yvUHE/8AtSf9J97dtHl/24fVLi9oFtXLu523uT2tyjprSXs2&#10;9s9u1K/hQ6pObVxCP7RuUAYL7l4LTcXS7Hab0yoYG3BmhXLzkjE4X/mtPhWuT/2o6/bs6pcf6J/X&#10;D1LZLWrX6v2mGN7STctkNcBh6CogGDXLEcftA5PWx/8AYj4AqVCT+n5ErbgyGSzqjV5nFP8AmtPh&#10;U0/+1In7c129uPot9ehuCfUFi5/7CFsXNSd63N6bpbQrAgFbdTBiMM//ADHvLhwLnuf2/eVWLK/6&#10;Pfp39NQ1VEffXD5n/NafCplr/wBqQP24XtvrtfRL69be+wS2bBu+0bq6I1FVf1auSSQPCKDD3/zH&#10;G9ZiD7k4JLN1W9ZRsd89wPqnXbJapigEUzwzVvu/H6a3+9T7n/2pV+ge127Na+hX1v3PI2HVePs3&#10;OT9obbb3fyiWs7q9L+mqsIJAYtE+Awux+zbe2mWPdHBvFzV6n+379XFv5UGkuYJFDHXDNSe50xnC&#10;q3f/ALU0fQFtvdfcft9+uu1uC2i/pW5n2XuUuXWWLzDdW9IIFylsEaiCD0jE1f2b3wW/+WPhdDd+&#10;n9DvSNYaTK6qgVNeuIn/ADWuOlZ65/7U6fQk2da/QL62Dc21dAo5n2hDL6ZhBcIlSWhS2kkCTHTG&#10;t4f9p2w2B/O53aQWfX6HH3iXV1g6mutIOoAkjEvGPxT/AJuemv8Ai4h75/8Aamb27yFkL7b/AG5f&#10;UC/f9JDp5r3z7e2VvbPZvB1YfpNs5uK1uUGRB7jIpi4f9sO1O2O1t81sjbBJQtsr6ASYIZVaIyJ6&#10;dcaP+an+6xu3/wDalX2nb5OxyHI/t++pVm6WC7rb7P3p7Y3qi2I1Nbu3bCEspoogSKSDjn28/afz&#10;tpn/AEF/gdyACLfqbi7aIGvqjqageJ/jg1/zPj9cvXPtT/2pM/Zzy9ra/wDsT8f9bfae4uHVulv+&#10;x9lyFq1dW0Cwbc8dvTAYiO23nJiKYpV/a17027ak2XEsTV2HIW21A1hQy0rSDlSRg1/zHi+N/ude&#10;sf8AtQl/x98otuy/1O96bDWD6Y3f069yWBZAmu4a16hMgTNsSYJHQYXd/bT7za3oPG2ywdWlN1sm&#10;RAZMaDC+GVRliZi/8x4vj/gsLH/PV/x+reD/APv89pYV7L6LG99o+99ruLkNpWWXZuwJIMBsxWMM&#10;n9r/ALxLJcbYO0EFkXf7SyjsrSC0H4UOM3bF6ZT9fxfE7/8AR+P+P1Retp9ceIVifTW6nsv3xumQ&#10;OMlD7MZf5pzyGLb/AOZ4952QBZ2XHWW0Wj3bzb6mAHcLxCmYzGNTmZP+Y8Xx/wAFNt/+cX9jPLrd&#10;3A+p3uflNvbu7pZ2/sT3T6aKCPRvbUMqHQ4MDWAfgMWWz/bn7q16t1vOB2w1KW9W/f3bEmCf9FFq&#10;IEScVm+58fpn+5zn3N/zy/tG2lp7Xtrgfrb7p3Po3Ap4z2lxnAbRNBOkm5zG9clXrRbfUSc411r9&#10;vq20c7nm9naLkerb2ewvXLTMmbL67TPgeuDN91J0lrgG+/54Pau83ljb+3PoV765OwAP0e69we8+&#10;A4vdKL3YtvcWdhYugKeqycqDDP8A74zjbXY/NlpuFwBxdgCailcv81M8Zst6XC/8znprf7292H/M&#10;Jz3NoNztPode2hbaolxd19Q9xcNuFBi76W2zBjSBQCQR4J/98rwgP5nM8jcUHSG22221hwJ1aQSG&#10;gDx6401+tvc264XLf8pv1J3Fmz+i+kfs3j91eRb52/uH3LzPIWWQflteA23oy5BHZIiZM4mbL6M+&#10;wbVxbu947e846n1F/wB45Hc3rJcGV/8AGs6FNemWJj5s/q+S+mGN96f8kn7qeV2w2Htz3R7X+me2&#10;3X/i3m9i+0eMtcrast+XK89zRv3rJ0kAFEkGvXG92/G7DirCbPitjseL2oBjb8ftrWzswWnut7cD&#10;V56ic8Ett6vMG79+e6PfPJ7vnvfvun3X765RtF19/wC7+V3PuHe2762whvbe5v2a1tyAYizbQkAi&#10;pyr+QcswSJABJkUgUCrHhjG8tqYmcuo/T3Y2tvsr3IajZcv6e3UsCpJYl2uq9SXBD0kDoInCNvtw&#10;lprrKABMBtRzy+A+H24a6zGbFTvcnuO/u+Z2fGba8t5yVW4bOlbjIT6dxfTIOogsG8gdXTERwC4t&#10;r3KJd1iIDHUV+A6Y5q1WxvMuw3W+vK1u+wXbba4L9q69xbVr0bLhjANw5sRTPpTCrJlqiApgSYFK&#10;AwfCeuN6SXlKZ5gLt+PNvsd79kstpVLAu/8Aq3C6/KHUaWUUpJrGJv8AqQvaQ5iROrtMGf8ADG/8&#10;/wDAYpVHFtd3Ze5Zfa7ZbzWbsXbS+urMfSB7iQW69MwcPXmZWRAw0oFAkk6m8/COs40ik4TbWb+1&#10;v728txNxurt+47rYDXLVgdzM8VYFiCunPOCDg0dltuwAhgRANTJ6kVEYgLe7Sxu+R4/bPnt7juXu&#10;2j2BF/MRbayBI79QPhAgYY9I3XtKwNACQBp0nNanPrNMO2ZzgXa7+zxex5feWrizevNYsC8VdXtZ&#10;XPTtgkKMiAp/jTFjtQAbjkyQQk/ipXTTPwnE1knQc293Xb92xsdpbQhLlptwy2l1WmLHtu/mZLGp&#10;tJgGaVkYmJLMq1Kl4IoJkwS0TjQxPKXRa2W53n5du7Y2J3CrdZ7ym5ZUm2bBOnqJhgQAYyxNup+Z&#10;bEEBTQg5oB/GPHBiZsu2ev8AgwPAcrp47e3vXt3P16O/6drQVbO6a4PUZVZQynUSAoOkiq4d0Arr&#10;IPU+E1p5YOU52xeVKN+1veWdhYFo3L72/XZCJWAGNsF/mAEyAeoNMNEC0gVT87AtnkO4tH3YPRee&#10;q3t7huZ3733Vbm12Wzu29s12xbZDuDNlU1qVPYSACZrlNcRrm4FxyJj0kqRT5hAFRT7MGNNO3LVc&#10;Z7ZvcXxlq/oVbnLbgSl11bQqMLmqyU7zJiSflPSTiMgeDQgswBpQhugwba/f3dot3bA3Nu1u1ZvF&#10;tekPbuoAxZ1Y1rKgihkTJpi0t24QSGBTunPIRBODnt5JLicuMctyZ3HI3VVtpf2+8W5bdbmjUEP5&#10;rGxJhNRMEmok/Ydhg15mae2gMVkVmME3m01znKF7r2W423tnY7XY2ba3d5d13AtxbaqrdhQ3BVSq&#10;g6UOcVwW6UOe1iZoFgVY1HwgdYwXxzGufisPYd+7x+1uPutqtsWrly/duNdaBZtKFW6ZEkdCtIP3&#10;4qb6FWW3IENJ7pBHQVxJJOjo7l7b323vbXdb5la4btoW7Ktb1i2IiQsHUY7iQZrMSapttOtyGEDS&#10;BNJBio8qHFEjlrdpbWx2CGzda6w3d9whF30GXUVtFv8ANBt9TpJicTnBG3A1HVdZajtkkf8ATBnX&#10;81rmfHPZ3HuW9uGtWzt+LTcEW20t6KWnkBJ/zNKppjKagRgtrZm7NQEBgz8tIzP9qYG1kn1HPd3M&#10;2bPCGyx25/3HdJbe066pPqA27bAZjIsOhJM+D7uWYMazJFYIrAM/DBdZJOJhQbDjU47ZfpbI21hb&#10;du0GtG29y0wZRde0ygAkrP4jJMdcWe2OpQmWrSIAqARJoMHn2z3cuGe+bd7ab2/vnFtzY1slxrhP&#10;qsXKqgSopSoByqIw+5HqwRRV0mgM/Z0wZUvHWDc9vPdsoobe7wOqux1+kHLuA6AVLEjpMdBIxWbv&#10;cxbfSYasQQZECdIwdNNO7m9HZ/p/7Qt/rdqbtq2Nuy2bkXrTW7tkMS9tLzMDqOqorJA8sZ3eXQ1v&#10;QAxDZUkGkFfKZxLjpXd6n9ncS2z3x3l30g1ohe0wQc/UBf8A1AKOFAAEmtYFTx9hdxyKgg6bZiAJ&#10;JMkzPgMvLHHTnZdtsa8utfUT3Ff9t/TbdX5t2bu+1OpFxUstptabNsMtVLGWLMQDlQDHcdpaG12F&#10;hY0sF1GsdzCpy8Md3j+dfmu9/c/uff31d91bxtw97btvztdu14syLa2V4IDQ+IJ1AjOTjPblmN64&#10;oJykHKQTJB+HTAew/Zey2/8A7DXH7zcKQVvm1qYaVtXQnpC69wiCXVVAWdMDMHEFywtdJDSBnXwA&#10;GA6dsNptm9w2haS4VZCHcQjC6k6n3FyTpLRkTMQMsQtwSDbb4SIHQdM8sHfxflrp/tD0yvK7UI1s&#10;W7r3bZLMHZmNJQETqjSFEUgnMYY2+prW4tggw5PhFZJOCb4l7sZa33Qm02vLe2+TvFlR9ku3vlSi&#10;XLziyUG3tlfge45HNqDEhbbs9lwaCAwjOMsvvwO/snbPTox285fjtrx3P7W6LeplS9tnVw72xcAn&#10;UjAgkTFxgOs9MSvRYerNBWAvga0wcrec+rCf+xLtbx4jceoDfX0Rdbc3C0AJo09ogCmkMQFJpTDK&#10;bd9VttOTEKfNopP9MG995tMRp+W928ceP5awN4qtudqgfboO1itvRbPpvRSslq08sWaWVPqgkDrW&#10;TXMZ4OebnLiPI+596icNcsba/dNrcJtgwYw9tWJCuwWD4ARIFTGGF/TpB1TpYggyytlAUdMFxejQ&#10;8k3uzkbm4tPsCE3HHpctXLNu7bv20RiGN4A6H0qx1zTKRlhT72wGdRAIALE009KA9Bgvbt8Ebjvp&#10;x7kbjeLu7n1L1u7cY7VrC+stx1eXdjVWYqYJmAARXpSXeStqAAdYa4SucatUNEfzODpr4512emeA&#10;+k+8Prbo2LW03G0460Nyi+mXYXduV1+o8qWeI0xQGcZbluRuK18CSVBBBYrpWC008Ooxz3vo7SZr&#10;1r9JvprxR2XB3WtWwlyXW/ZQMbl8E29GomKmCt1VlomaYpP1F25+lHqSLiMREkSBQgE9OmMWXmZ6&#10;N4nLuFnhOH44+4ry7PRc215EZdKLuLas4D21ds9TGZUR4YiXbFobZ3u3NLfqVAOcd1Ik5T1zxZb/&#10;AJfWLn4NLs+Y3dznNptNns/VtJwNzdOo027DW2UoSZBBuAQVUHxJNcVe+UN+ra36ceoqqROokIIi&#10;Y/jljrrnEm3VpufbF25ZPt21fXeozbDd376vcU2k/PZvTbOQpNClCTHSDQi46u50jT6hUTUhhmxb&#10;qPAeeLMc4HXHs272126lybp2a3j6X5YazJUW0tdCRFT1GWG9w/5LhjIi6R2iegXPoOkYm35as6pH&#10;EbVU321NsNIfZ2tTXSZ0lnuaNNNTTOpiIpXETaoHYVZo+IkzE1pTKMc9NbbNm9sNDzG4O0t3dS2r&#10;fqEAgkOFgMDbdJkA5gyZONXwti76qtqLEEUBqO7pjptZJi85ctriOA/UzltkON3Vr0rdkemdFxx8&#10;5KQgBBMVBgitKmmPS3srYlbC3XGdenWrR5YmLJJ8Hj2+rySPyl/8m/1UsXuU3ft7Z7tGbal7BFss&#10;IIOhEYUhvmBNZNcdG/t/acadunD4a5kk5kkk+JOZwMAMDAGKkDzGWARNDgLvZ5oakp0My4HQgR0P&#10;3YafP7MBrdgTABMytwq1QzGJIH9RiM5MnrHSn24PNv8AmrT7SyW0udPdpXQylgpj8ssT1IGcUxHc&#10;yfGY6ZeWM7en4st7wlgraBVQCDBrqVmnXrQ9P4YjMBpb7a+AyFMaG92UfqbUJqOmwyqVAhlbUwAo&#10;O3x64ZY6cjFJPgfAAH7cSyXqNftbB3CtaupbJD6rSXFFq4tzXW6zgdyzSDn1EA4qd4xJYmjZeNIy&#10;xR336cbdLVva2kVQrXEa5dhSRq3PzM1DIyypkJxThiLXQCYIMGYE9MB6OTZlOfYW5vEbQnVaQvoD&#10;DSwRmIzEStZ6mMGpBdActIAiCDIzkYCLubXocNyPpqSz7kEB20XLYF0KQ4uxTqsjKQM8QtwistwL&#10;NWaYzrnngs4uXU/aPI3tnyPCm+LRU7Sx6KyqeslgEK1xonWJYzpBitBiLZtR6QE0g+NSfD44Nb79&#10;3Ho6Bz3Ofq9vzvqG2jCWS78qpb0mDc9ITBULGfiROBuUBS6I1aqmhzGVcDx/nhn2Zyt0bv28+tl/&#10;Tll1F7bAKaK8AlfTFNMAHznC+P2zFreY7Jg/wB84wXfaXE16RV/Vr3hsLHG8klxxDbv03ZVZlUW5&#10;abN4VtoSWEAVJBNBOLldo1RE1yOUAVoPDBzecNz9RtrZXbuL1pdNp1XRbU1JDqBcckgkn5zmDXpi&#10;0tbIBVYg0EwCYkUkYDhnLfUzc39zu9tbuxaZ7jJcvEi6qXQbgtXCpNCTSKkZ4mpZVZH3TNBngOYc&#10;l7h3G7ZDrVGtC6rXFUPLhQA+mawKA9JjpiUpGkLOQIGdPtxLLegw29sXxuDet21CPovMqmIadQJ1&#10;HuEVr8M5xHe6F6qvQxT+RwGq4nhL2+LWRZuvca3qtpbCANbmI11ksMmpSKk4oW3cb22ATLTI6lgp&#10;OqPGcUeptj9PNf0u5rc/ppayNs4cyWBbf2LPoKQfE6TJJ/FNcf/R9/NHzGgJrIM0GUnw6Rj6+/SX&#10;QtvBi2qG56K0ZHPaGnSWVAK1kkU8cJJyJkSC0Hr1oP6YCTbAc3EttbuMjW0lAVNsZPJUwFEET1Hj&#10;hBOqSMgFzMks1dQwElFQOkxcLPeqbOhIWF9F26AA9uU+OEEyDlAByJP8sBYWVAdW7lCnSvqQO0Az&#10;qFY6aYJnInBNIpXUTUHp4CMA4hTuulnNu0AzFAVeFUG4oOmdQA1aoiKZjCaKVORyr9s5fDASNEl2&#10;7ChhncBmtLbERV6yZBofCuGTBkCIBjMmsE0HhgLayFD22Pq6ryswD6FS6ikIwLTABEDTn1ynChMS&#10;RqAMClMu6ev8MAZIUuVuJb1g+o06Wpkyx+KDJFKTGGqQR9kT1+ZTIwExQyC2xZwgIZpAEi4pV1Uk&#10;nMHtbLLywk68iDUgUzJ6knwnHLe2bdVOrcti4QV1MA7orKKK3aoUA6QwmeseBzCSIaYBihBGcjr9&#10;uMdVPq/5XpgsGe2jKfUYajMaQ1fmAAGmoMzGEmvhQ1ByJzGfjgJNttBQC3cLG1oDCrAiVcqBEAE5&#10;H7cI1FpM1GUinjAn+04Cbbt27S6SgWy7r6tkMrXV1wEvM0VLdDkRTwwk/f8A1+/AP2hqUkCdR7Sz&#10;fKo+YzTVNZj4iowWWUR4R98RgJMI09sNJCqT6QOXpOFK1ANCelYBwI1SDHWhXuqe2h/j54B21Cww&#10;1BwbcXVuflUEXFV2rmKTEDCI6SZg92kxU0gdftwE1SZuE24AvKNPqB2pmC56H5gelR54SQTIESRE&#10;A+GUR/fGAeU2gVuMrdpOospBII1OHbMAkdoAkmsDMooJAggCSOmdQQKCcSrreUxDca6Gl0DhSrmW&#10;KFxpVkJ7oVu06hTrhJmWIEBopPy0/sMRtNQ/lW5BDoraS0xcViVapzbqFAgGThMEAEGAATXzoBWh&#10;+7APqwLPbIVnZkSELAXChGttJr4EkHDZA0DuJBJEtEmaghcoyrFcsBK1M11yqIHVQHCyBbKoJViR&#10;OcjOgrSMEs+YULHiBAkjT4Ti54Q68Edun1A6v3QoLEwjl5qSoBjOPuwnKc9Rii0LVgTWucYH4Flg&#10;ZCsoXQ2vWxJtlULakmQOpjwOG2WrAMIJBaSIiZ0qwyrTHfT8rU6cnLV2PnQ/6ZCQTbKOAAouI4Mn&#10;SasPImlcMzkQDJK+cgjKPuFMakk6CdpU+otCyh2IPbpZWoTNAOsEk5xgEtE9IIYmCDDQ2f8AI4qg&#10;AhfSo1s1xHVVHehKTbLEROozUEGlcINc0kAwNIqSM4DT/CcBIRWW2ui4Q6rLa5AS2zfJqQxLHxIK&#10;keGaRUCRq1dvhJrE4B/vaTNy1oAdh2FtP4ggFI0yIEHyAODFSATAImTWIHT+/AIcK1t9AbUrImj0&#10;yhOo92tvxQc+n8cJ6sIoRmRMUk5/fgJAGkIztpNoAMqsVSS2i2H0mlSKANSfLCBMZCsGQYmpOVPt&#10;wEi6qaleSlSjIQCVhQCtDUiDBInwzwRFTNAVJGYiaUj+1cAdokIvpqHZX0NFUcLRQ/qAiDQAkdIB&#10;nCJmSSFWBpGRAUSkr95BnAS2thWARWvXVlW0qXRnuUuem5Kg9prSgyyqlxE0EEkyIJJzj/rgHtq6&#10;XCsF9QtqPTZXEWiYF0CD8BAEifLDbH+ZFDMT5/HATrVtK6dTlhqDFBaZmUwRP4REjP8AhhBp8PuG&#10;Wkx54CVaqNKrQBk7Kj5hcWWYnSI+8RgoA6momAWNJIElc5NcAqJEKBIaBpFrSSqhtLBzIAX5Rman&#10;wwRYSfBaVmYFSJwCgmlQ5GpnSQVthUFwMFBNuRlNJpmfDCSQQDQAwNQIMUivWcA4iMpZS/crN+Vc&#10;M6nHd6igT2wcgPOcHUGpNaTnANJj+xxOLAaiE7D3q0g1Ry0EaWlYrEZaYg+eGjAaSJgMBq6UzB/j&#10;iifbVtCqSwBW2x9JdLf60kaWgFZ8qjKmEkmImaipiJBA88o8MA8gQ3DcYEHQaBXNwK5IE+NSYqZ8&#10;hgpEsSxEEypkiT0gfw8MA5XTZCrNu4qolxF0MYH4CZgnxOXjgpoe5WIIBUEtOrIgf2rgDFvvB0Mo&#10;dCyuxVI0HQwLVXqCeoHjGBNYFDqOVCQtYCH+uAHVncygtBW1g+kpY6W1OQGHT78IbMmgBbSAKCQt&#10;Ynp4/wAMBIVvwAHV6aXELiT3GFF4iggTFPIxg4KkkGBJkyIp29v34Bt5cC2VVrlCECljE6lDAUMl&#10;ZK5dMEJkAnS4IYTA1T81co8f44HBZeU7ZuW3D2m0y7WlQ6LesKJmaLTpTrgE6iTqADUM0E5LUR1i&#10;IwCxbYdpt3CbQlgpBgMO5VJJ6TLNl90NwCJ1kCXic5H+YjxrlgJSsyiDYGpFRn/9YEDCkVBOkUJ6&#10;EYIsSsxBMQan8PykVIgQcDJYtItxgGdwpc3IIoWf/VVhGoGTmaCueG66lOqDn8sL56T/AFOAkpp9&#10;N1K6hK6dDglXJ1d6jygxE0gnOEkE9oIMiJEUkwS0+eYzwD6aAdd1WtqIcqSZmNS+kEB7gIgmBQg4&#10;azBiDSQSBM18fh/OuWAfUMrhrjIn5ikWzceFDxQkMYJmhykgRngVkVpMHTpgdQR1r4gYm35ahxQs&#10;CBoYIHQXQwLEzbZbmmh9MCYJoK55tuaTPhnJrNP8ZGPNF0xbynWwASoqas2klj/lbTpkyMhB+BIw&#10;hnMVIA0mhOWYhftnLB0xJ6H7NgSoSS2sXAABpYz/AOsJ8QIM5VwhZ0MQQ51JLVyFCK1wLjHPCU4t&#10;+pb1q9mLNyELKILGVgqIHWc46ZYS2og0zOdAOoB7fEVg4JMZ4uTqqgiGaUt1twQ+oKNR/MBmPFTl&#10;lXCJiJIKksdIgmZgHL+eK0diQQQqMEt6mMqirbHcNMmD0WAaZ4FVEZ9oiAZA0gkmKZ5xiB1R6mkl&#10;jbJfIuAHfJKNl2gwScqjDWo0kTBkUmc6kzjrp0SpQVWrrYCDJBNSCAFVB06GfMiMDSYGf4i3SgqJ&#10;jMT/AI46BwXATAVAfwtEklTpYquQOmFg5dMIYEnKKAQfEypahk+AwD9tgqkN3tqYjTCzpOsoQQdO&#10;UkRUx4YOaUli0kwIiumYPTywAUSTRQbSoo1MCCkFxpAqT0P3YbYmJBmABqjSDBBCqBnEnPAP2lt6&#10;11B11liyBtRBcEHUxmAYEEZ9OuAdWkgsBWCSKyTqVvA/2GANdOpWKM5UAgT2yqQ4YCq/3Gc8I1Aa&#10;SSxBMAU0/L/lFPicAsqWLIqprAMkh5kmfmYzQ+PllOCpUAqoIYaVofIw3lNftnAOEUDaWJUrFy4W&#10;cAj50OjrIyI8BGEkqRWgAKsJJMrlT4ZVk4gA1KzhNbKSGmFC6YGoaVpqnp0ECMExXIDIRIAkkmRB&#10;PlWv3YB1AwktoBY6gGOoAKsFii/YNImc61wk5RQzQCpJIOowT/XFCk/zMLgXUWdgVCr2woFuDWBQ&#10;gePhhLATNRINKKQRmIHh/acA4KJpYqdLqDcNssjh1hSNXcSetcIpkD5HrAJr/hgJWlpuEhhpk6BA&#10;LQs0IOkTBkgxHjGDIA0xBgmZkiRkfszOASNJ9Qk/MNKIFC0cTVgQe6NPhPkQMJCmQctJK0AgkmZB&#10;/vwEprihGUN3FA7L/wCtFPTZWXzmgGUdTGCmZrAHaTNJjVAn/pgHDaCIgVRqHeggAgDtJLR5yTmY&#10;yw3JLKvUn5SASG/Fl9gH8MA4Vi27UFBqYB11KudKkGJYmv2YJgaZllPdlNMx8PEDAPLBgt2hpCGC&#10;aN8Z8KE/34KCVmGIgCQTAbMhhmaf2nAHRWg6UOokau1jA7dLGQAKTFZrhE1gzSZqKnNv/baEHzwD&#10;2ihIK6ZU6YJiaKJ66qyB8MJ0ZQ/qaok6ZACAkQxiT8cArXE6k9L05hRc0NquQrQizShyywCtSSSD&#10;JWgLEgCobw/lgHFjQoCgrpDwWC6MyCgGcZGfsw2AzDKhoFktq0vGlMqZT0nAOa0qa9rGXHaqak1L&#10;rAmucMYPTCHzCjIANIPbSgAJJE+IOActsyjW86mYqvYC4BaGuMoBoKV8PjgljyMEeLEkmRAymJwD&#10;pMAQhUlScwqBQI1MPmIJ+Bj7cIYLmQVaSArAlzGWvoPswDiXXYlBHp6VLOHGkKTBa2QK9Inxw1Wp&#10;k5D4eIz6RngJh0gqxBipI1FWk9pj/uJP9c8NvTvGels4FCJJBPgOmAkIQOyQZbu0HUJU0X7fEkx1&#10;wljHkFhiR1EQAYJ/hgDtgkx1eQgg6ZzdtRyNJE+cYbyJExmREwZBJAOf9+AlVhSyt2lbZOoaxojX&#10;2oNIiKxBE4QZoufaCZBFIiNRFPuxA4te+tuLhAIBIMjUdST8ACzeHXCZoINe0EyF66QVX+JxQ+DL&#10;DXAlCwCKzDIN3Goz7Yk50yw2ACCutokgGTGqYER/TAOmVcN6a6goNxNIkoAXJLGZMnI0wZnMz26s&#10;zStCfh9mAMMqwBADMFJVT2QCzAj/ADGDkfh4YQZDSfFW7SCW1dpaTAEiv8MA6Hm32AkaWXvGlLYQ&#10;SVESSBMA9IkYQdOkKsMTVtEggK1AMzU+GAUhY3VZtSsGUILhUq7upaWaaAA5npgRqJDGFNAtQqki&#10;QIBpXAOkaApVJZGlnpraGGogkVFc/h4UQSFBqABQFQrJUZE5kD44IcCG4V0qw1GoZtDyTKwZAEzG&#10;qog18cNNXKJH8itZgfxnw88FPzQawxBNAVk6wwiAT8cxAw30JjpnSv8A2gHy8MBIA71kiWJYyssv&#10;QuzRBBFa/wAMH2mCCQxFAAD5jKfhOeAIahqXQIBhpZjJY6QDrj4xNM8N5SJHhIqCczpGfj/aMA+r&#10;TcUxqqDJADQCQA2mBMwY8ftkge8FNJJ7ZnSO6g69fED44AyJRvVlQB6hBEk6BOphmYGQn7MIigJa&#10;ZJ/7o00U0P8AGcA6CSzKiEdqCKKXDEMyCmdPLBSCAoGoQRVYA6NqjzI8vuwCwDqNwnRJ1NlNU/K0&#10;ahOQM+YnrhtlYt+IV6EALQmYaRU4B9GhSvbIXVFzUxbWwGntqCAcx0zwQHiJZgawCfhl5fbHngFS&#10;K9xKoVYT8q6a00nITWTSYOAfEiCWkAKSK9uoQeuc/dgAgLSgYEenpnUBIWrIQR/7LAzwDq7pLwDM&#10;EAgrMSCPHI+eAUDaVlKraXWpPzHVqZNWlgR0AmTkOgOEgnoCYIJqJLK06j8DlgAdKlgzfNPRgttW&#10;WiATSQTJPjOC7tRaV090CfA9xPicoHXAOEJp7QwZqawoKljVQDmBAMzAwgiggBiDLVlZAnPocA4D&#10;BIZWQGidtVmkCMxkp6gDAUQVOoAHuWSDJPkJgjx/icApzIaVOoN6LjICIUrqMSK+EfDPCDMwTpld&#10;RpqWmakxl1P9pB3sAUrJ0sazBkgH1BJBH/bUHoM8AywYgrFAwkUIEFqmTnM+E4BSkK+h1fXBZaDI&#10;100BHSBU1AxYcfxm75K+LFhHjWFZ9PaF6gHqemCKDn/cnF+29i2/5Hc27ei01xFa6CS3yqz1Gkfi&#10;0+Fcek/Yn02XsvbhO0FXYsqyZ+bVSn2YxrnbXlx8nlmnD42/vD/ffxnsrabjjON3ibjkr6biztdr&#10;YvOJdAQDbCEgzEEtAx6G2+z2/G7VbG2thFWhIGYA0gEnp5Y08O212ua/Pr7n97e8fq97zuc17q39&#10;y8XLna7Nmd7YZj6jPbsqaFUpqIBOdRiAzlmMyO4d2Xxivhiu+uuvbOHYdhxNjZbPa27NtAf0JR9q&#10;0+oNU6TcBB0kTqqQSCYnEW7qYsZFWUihgQZqRTLBpuOJ29nZW9gGVylnb33b871HZWtMrm2oEnST&#10;KA+VTiRBCUpIGQEQDOXSuDnm/qWen/YzXrW23x1lSbBulkvXFa76lxCq6jIIDCGJMnwwaKV7urA1&#10;JzrIy/lg57793E6IXJ763uVba2x6a27qFrakadItaNIZ/mIotWHbJ6A4khjNCI09QF1Gekzgw51d&#10;2yIXN1LgN3ehn/TayLA06V06CKMBqNYIJIiME4gTlm3SaxGWAt+Puvd3TJZm8DeW1duKp0HT3vHq&#10;UNCCYM/EziLbILkkQSwBgyBGcAePU4O2/Hjn8G85ba3H4mz6bves2Nvd0A2rdt9JAu23uOa9sSLZ&#10;HWgnCrsM1BUkgtSRAoSTg56cXunpyr/bo3G12y3Lt02vRsDceleVzrBYusJbgFWWtPPPLCrFhgST&#10;3AmBEfeYEz54NbeTMxEf3R7qtHZ7ewC9hxauC7Qr6ggntKlgqr0gSDmZxJfJpig0+BziRH8sHNh+&#10;PINzaMqXLttrh3PrsdYhbU6WWQAWOkagZIkkHEO4xVYCsTBMEZgUBI6YOmkzx0+bqHFcdY3G7s39&#10;w+zStk3GtXPUv2Jm4baszHVMVUsx0wBhuyxzPiaEVp8xj+GDp5MWdvr6LT3DsbN4EKpRkshTcR30&#10;+o8Cxt7S2xXQO5lJBUTGnDl5gyxWa5GD4Zj/AKYM+OYtzFN7c4+5sNwS7Kmi0GBZT3hzJZzcXuqe&#10;4kzBNO2cViqbj6Rkpr8B1JPXB1vEy65f3NvjePfcN6J12ItlDqJJGu7Z9NDGWnOnTMYmWrTq4odO&#10;s6lciAvivT+uDnvvJrx6sJy3L7S9sNzd9a4t9dsmi7tUPrSrCFulYJJBKwwIMQCaYkt3EiRlWc6m&#10;sHBuaycyMnxjra29u6bd30nv3kQC42u2EtsVF8JJXSTMxAnyjAqBMAMQaQa08sHm7tviba624BVn&#10;vHZjcIA0Frtq2rD0Lly0fwOdQAApRumEOhIYnVBgxH4fMeWWDXd8JIsdjyGzsbra2AdiBpuaO4rc&#10;a5bcsLVpklmJXS8AjxJzBRaWsyCqgAg9BECh/hg7by3icJ/L75vRtFPXG43Fxns3dvqLEh+9SgAE&#10;RAMDKIMYK6EekSKfARX5RngzNdtbna8H+KubvaW/Wu3PSLKbYuOHYXEZvSa2Lrk6RFGIBpnWIaFo&#10;AySQKMZia1BgeE4NzbW8Sri9zZv2jt0Fq+bTvZ0KlwKwKhdest+Kq6Qx6xlUBW1swnTNTMkgD7qn&#10;+04JtcYz68Hr28sHb7bb7tWW7oDvbuKAEe42m4EIIkKsrcrMREg4jtcuK0hqrU+OrqSPCT1wXt16&#10;YaTacLxu82FxLu3D2rsIq3NFxVsyQyi65iXAlVWKETiVa3g+VyO2smY7jBjL+GDG+kxmcYYnnfp8&#10;ij9bsdsuu8rbcW7WlQ10W2Fpblxu0TQCQDGc54tQltw7Aj5JYBZBpng4OCXuU5ji91x2zhjbTe+l&#10;aNxtN+wfUIFtlyJIJKsKigacV160HvABe0KJMyI6R8MHfS2ad1dp4PmG2HD7rcXdwRcu3btsWldR&#10;aX0xN0tdRQCxkSpk1imeJN60fSaQwMAVC5ROZrTEc9dsbZ9KyXtnmdvf53bD8gwzXbmj1Ndu7buB&#10;LZKWyRnImgz+GM9ct6r0MSchGkR3ZRSn8sMPQ9P8byfocOHs27ds+rfvG4LwFxvQfS5EnI1kmSRT&#10;xwtduEClSaEloFCRmJz+7ARd77jubzc7q26gLcS2FS4zW722N7ustIOkhwpAGkkTDYKz45S5YNUx&#10;BrPx6YoXzbJeQlRbYJtbO2vWblxEZ1KxrsXIk6ZUNQ9D1xo+MtHTr61MR4imf9vHBw8n5nkT62c4&#10;+33C7AC5uFa3aS01u5rCW1fSS1qh1AyYJrNKRi8269/zHKB0kE1geODm8s+7d6Rx95ktWwxKG9aF&#10;x5ttbtkFrtZCgUZK6hjS2FAgUoI/hlXAeK/du6uXr7tMm7ddxDkKwUmC4GRrllHxxJGOenxWuY7i&#10;6yXJ1dg1OSo1MiGgIBrI/EY+4YeCZSYrXwxuzKM5vOY0C6UYlnXQgVdJAJ/MJma/zrGF6Y/FmZJz&#10;jywkwuLjKpXkdV0kKzrbUIoFwQ9x2kEeIJNTHjg0UgkwBq7RXLFXXW7XEL3u8D2Vs6bmjaqbl6Qo&#10;LXHX5u3MTQSIxIShAiaD4Z1wemTEwxXIXVa33gi4dVxxqIEgBVAA61w+Mv7ZdMBgN4Ge41zTp1sW&#10;HgVEAAFhNDTFJzI/Jcx+CZp0aaVxPVw8v5nrf9rF9rXP7G0ruNe+XUiqPlNSwYz9hikYw5gGZECa&#10;RpPjBApGK5vrNt1vm3df0ry6/RNt/XLqwDaBdtregi72w6xTPpUWwoYVBEqIIjr5/wB+AruUv7p9&#10;ruFVbyn0LgnWhyNCgINSKgjr1kjDG9E+BBmAKyB4Z1wGy+ll8i2PVR7bIXW7eYsrWCICs7OKrELF&#10;KiTPWrOpWzA7h2rQAjqCcHbx22XLve3ba3VtqVW4q7N3bd6tUqCYs3xkHMgSIgU64l2RUCKmJFCY&#10;mDOXXxwc9pjn0vRg/dG429izcZ3c2lRyt5JS3pppWLctoUEAssmAFMiuJV2VVvL/ALgK5AAdScGW&#10;C4q1tN3u7TN6hd0WPQss7wok3LkQUAhWIECMq4rrihmINYJXSSYBrlp+ycHbxdK7Rwm5vbTjbKKg&#10;tzbZ2e3dQbgWYDXC4dS2or8lZAgFhJOE26MBMSJyMEKcwMF8s4yXyjqdm15UF6Ft/lkV9W+oDOGG&#10;qC2ZAyFJOJYA0mhJY6umQ/lTBwYK7fvPuytq41sJaTbarqk+nbdh6mlVWLvd8o1Ar5nFfLG605E0&#10;K1MAyCZ/ng7S9vjzOrrYs2LHDbVlAa4ttQybqUDahDtaKgGZPaAdPlMnCWlXFASxJLAAQJzOU/Cc&#10;G9du6ZS+ONvdcc12TbFq0qLty9w63DBbagd2nUQGNe2KThwDUQSK6oUkUYCuR65A4MzaSW341S37&#10;v6Gxu7b3EW023d3RbjMtu4xM/moTpUwxt6mjrmcTSgW1T5orJiBXof44OO1u1zXNNvyW73XNIL5C&#10;7VntmwqoWW4XZWGtDBVsoikgxnirvQxNSSKAAdPAR/dg9Hj/ACR3LiEO3tWw6hEuqr3S91hm0s4e&#10;5IYSe1Vr5TljfdHvP2v7G43e857w57jfbfCbDbvut1yfMbyztNtb29mt9xcvsNRUdEBJ6Vw5ziTN&#10;bkuLZ0n90eofpn+3v6p/XFtrsPpd7Q3vuvldzvX2F2zx1hv0nG3vRL7VeU3aqNvs7TW+4NfuaQYL&#10;AY+LH7jv+ZbY7flOT+nX7S/ZKe/ufLrs7H1D9yJuLftwXCdF9+F9v2I3G6IYdl266JHdXHp09vbM&#10;+S4nw9Xh393rPJPH4Z+pvP4az/Xfw4fZH9s//B77c2V3gfe/7pPeO55/m7BPIX/pd7JuJsvb213g&#10;vi5tbXN+7l/P3oVNVu9Y2tmygaCl9gK+RuG9n/u8/ePvtv8A+/d95+6eV2XKaWT2txIucP7b2iMW&#10;uem1vYaEIUjtNxmyqTjd28Xj/Lx+Lr4/D7nzaT9fbE+E4j7K8b7c/b1+1n2Zvt3xPDexfpP7V4+y&#10;2632429jacfevqigF9xurpbdbp4AA1u7Ux9Jfpp+xj6Zftv9gXvcHvDf+3vaiKLH+5+4LyWt7zW9&#10;3Ab1U43Y3NwCxuFsktiSRjhv5fJ5NsR6vFp4PDO3xTn1v+p8+h/yXbP62/Vyz9Hv2t/Tr3d9W/ca&#10;2L13d7gWX4L2bw3Es3oj3P7n9wXyLdvaOZW0GaWmFQtjIe4veOw9zr/7wV3XGezOMsX95e2126uw&#10;5XldxsyV2d73DvZACtS5b21tpK/NBxddMfVt1d7c/g95ezPZHMe20Tfe7N9s+Z998nctWTudrZu3&#10;uC4WxuyH3m09r7C93hFA0Xdze7i1RA7ceQ/en1Q9x8pascTt9/suI2HGWtxym85IWmtudgNubQ2m&#10;3tMWIXQwCqFJlqY6zWfg8+/l2/JOMO3bLgOP2G5vbu3buNd3Coj+q4uAst03WukAVuFoLN1geGPJ&#10;vvjkuN2+w4zf3d4blzlEuaRaTdNe4rcI87fYckLjG0RctkXl0hWicyIxv5R5PLddZ3TjP+C+GZpH&#10;gaV+7HIN7cO4NnaX1vurbKxcfkbd9HtbRty0DcqXobIUyzswZoOmgGDzXFsg8M+4+OSzuNvtt97i&#10;t2bey2W3sJvNvtd1uk3Nlbf/AI1+yo06tc9lpTMk6ogxZb6JvNZcXb+4MQX4T23u7p21r3Jth+l2&#10;y7dV5LjeTtX989gh91ftpsF9FVRm0j1b3c2kAxjU3urPbrtxrt/f1/t+IYhXdtxHF39zb3B3u93f&#10;pXQ20/VbHjtvo2Vg3btu/fveq4QkAv6ZJaYBmMM7786pjWcc3+4MYhuY2aDk9zYsCbJs3rmwJttY&#10;ffsdez3O4uv+Zct2q3BauAgHSSIEY6XWXq492s6BjJb3ld043Ni3dN6/yF9W3O6vNcuPuN4pLFg2&#10;cAk9fMwIGLNZOjF2tzn1DB2r3+4wl1ymz46zYubzd1vPf3jAIumzlrIWBq+VRQVjFWW3j+8MWHGc&#10;8OMuzx+w2j3N2u52ib/c2X3G6cXh6d1NbOANQBUlAIPliWd0xV13xczkMUm83XuLj9xuG3gv7G7u&#10;rBtOjRbs2nuXP/dRbdg6dRBg65ZssXhi3eW54DDvZx/H2b7brZm7ug7nb2Szs1w3CFfdaqMiCBbt&#10;mhclmkKBgY+nNoYjJzATcWzs717/AHC47C9v9yBc3N+6Vlil1wSltPlQLpkRh6GfQMWy7Tf7zepd&#10;2u8sbltqVu3OTupYt2jft25uI9+8FDMlAUBM9ZxLzOWsW3MsDFxtb3vOX3lm/wAPeKDRduXtxwdu&#10;9cQAm4A1trVzTQBonOojGe3W+jWfJOZj/AMa/a++LlvZbfjru34ra7J3s3LvGWjY33Ht6C6zutvu&#10;dwbZ2xeGUql0VqJGM3SW4ldZ5uMXE+XX/EMZ7lfdPCjc3txxqjhN3buPcVt1yScntH2zr+Uu35Hb&#10;ANaFSpEQWnvpjWuu0/N0Y38mueOL/fAxznlLvJ7hEZrrbtNTXkdLztb1XDq1BEJDFawxqRJMk424&#10;bW7XPUMZxLd0B2tetat3bj3ST6puWmTuYLbYEhZooAyyjBjFDCrNtLm721tEZrzS9x0sekGa5X1b&#10;1DpCjw+3FJJkMSLdi967FtnYYNdlS4dO1QVDs4q8CuVPDEWTkMPpbtKispube3ddFd2ts7i4uWhw&#10;QYMkgxJ64GMBg/Tv3rz29uRuWA0M2m0tkuDOtHtkuIWjB8z0oMDrcBiXY2dy7cdnsW9YHe0NauBi&#10;mlVvqsjvHyA1Arg1gMaTjeJd0FtLKXncaYS9q26IgDMqWLgooPzEjUfDBrWZn+oMdG4bhle2j7bb&#10;pZuXB3s8qxYmQURQWg+E0HgaYxttjiOuuuOAxvNh7cN656nq2EZLq+oqJcuW7VxEl3vC0SA1ZgmM&#10;lxyu1rvr4+c0Ma7Y7E2Td2Ntnv37aeu1v9O2g6gfnKiA0x26prU5YjtNZPpz0DHS+G2lttuu2uWk&#10;qSRdlhZ9QqGu2kNWUhoEgmnmcHWc3tnqGNxx/C3N1bt2V29u9urgbTb9RrdtreuEV1eTqmoFJ8cL&#10;jq9E0knPIiQBJoBni84721ug4G4a8tyzW5trKBRaLkW7SWgQakCS0zXMZYmZ1a7ciLAAEVBy/wCu&#10;NzseJvAN+Vce5btM2m7quqxJ0L6XSdErnnniW/BbL6GmujINEkAERInPPF/b2O/2r2W3NrdXdo4X&#10;b3bwuKu44xEX8oXrFoqbtszple5D/mGWct85Ry9tpCESRq0tA1SYOljQHGjscHecAl7NlNNwO+5a&#10;3cs+kbYUsrMAWAgaVEkdZiMRUS5uVB7QzNIKLbUhpmgJ6T45Yqd/yXDcFZvbv0U3m127ld7v3uKu&#10;12t3Syjb2dptybu5v3GgLYRJM6iAAThObhO6ScHAL90gMzWpEC2oDXTUHUzEQoFQTPljnvJ/WHlm&#10;RV4ThOL4raWXm7y3Lbf9beWxbGm3trHD7YptrVy60FTce46DMSDjfY5XybYzrjHx6h/tasxNy/fZ&#10;DM2luOmpjmz3p9Qx0Cso8jjlPL+8vc/um4N17h5fe8jtNu6XNnxC3F23HbW/auG0b9vYbYJaCKDq&#10;LFZ85xZrJ6OV32t+q5nyStvstps9TWLFu27x6l2C965FB6l95dv/AGYnH2K/4rPpjd4n2V7++qnI&#10;u97d+6uZHt7jLt60Vc8fxLeturtotHY11wBAimPP5b9UmOibfT4pP965/ufmP/8AaiT65sm1+hv7&#10;cOKdmubu5yf1X91C3fXR+n2+v277Z2N2ysstwud7eUtQjTFTj6y3EY2zHywcvCpMHwxycn5cuJ5L&#10;bbLkbZ3LqlwMqTeuylttSkh57WBWQdIzBABjEO2YLIwo3iKaZgH4YDovMIdzY22921yz6u2ZGIsy&#10;HdzaLAahmSq1IyJwoGLiAEkfLTtBXoSvl4YCLc467vOG3N17RQlRdDg2Ha1ePebFh6kzBdmDfxOG&#10;90nUZsdWqpMjIQK0wa052mVl7C5RLl9tvfdSdohs7nbFfy7guTNxXr3OAIJEgrU4gCSJlpBIbXnn&#10;44O201mOPV166F29xbTWrCLfW1c27bYow1LbLKqqgqzCAwAzEzNBBu22Rmr2OJLBQWANI8Iwb6dH&#10;ReF5G3f2NlFto+82tz0LVr1nsWbr2nkMxYAh0zkQOkQcRvkuBYOkzBmKfhpgNQbQ3/F3txK+tbYe&#10;oEVWtm46w6awQTqMMBEAxQkGbFrK3tvKMNaqVcf5lAkQJjBiXG3bjGXKtr7i3PAe5Rtt3YI2O8ut&#10;e2YIYi3eZ9F5XuOBMnuj78RtrFq5UgVkz8sg5x0nywXb8tbD3o78nxnqWgt0vYuLbRFD3tFxQdLX&#10;a6lESAxkmIGWOwcBe9TarXMZTInrH2YOfi61+cb94/tkcN713d5NuwVbwKs1sWmtbe5OhpBJJPnW&#10;anFhuky6D+prUnBPL+Zx36cb5mVUYkLpCgFgJIJUnSc48BnOKh7ckmZZu45TGXT+WDm9OcTzFz0d&#10;st62i7e1+UH7ptmZJcEmV1CZER8MNhWHWfjANesjAXFzfB9JCNam4WuGwDcGi20zca5NDOqkkwcN&#10;EQT8fADBMReqUuba22lbiyyljqMWmjuYPMNUkEZE0yw5okCa5RIkKSI/6YGIqV3/AKV11QC1cVdL&#10;ENct61R9WgiTJg6u37Yrg1JUChrM9OvniKjb1DuHci5bYC2vpTFwaLkBzbYEkkLUVkYeQRkQZqZz&#10;E/hph0v4ih5PQhcFS1qtq2QQiakTT6jLckExSc+s4dUSRX4f2OJ285oyN+8EA0hDcWYYMKGYDKBE&#10;HpPgOuHgJI6506RmMTE7v4Ch3V8IpYlUOkEtDMQAuk5ZmoLUw4QRQTOZz8MsbFBebUI+VWc6Ci6C&#10;rIxRluu3dkK1pQ4UikkyDNDWfHEufQVG73SokCACL3bUgnxAbVGUkTXDoBExMzJzmozk1wmfUVbb&#10;8MVEO50JWWCsEcMFAiPPT4TgiD/lP3HDEvVZbOlNNdGuZ1XbijTJAhl7oYROmBAyqM8HkMqgED4H&#10;OcC23qTbuVJJ0+rcVrunuYgnUIpWuZ+yMU25ANwAisUPx/xxUw9VexRdt8Hd3CA6bvojSSoFwpaO&#10;pEUzMCROU4YdaR1owIrC9MBqtjvFSbhVkssrWLlu5R2r+YHWtRUkdSMQdwyhWqAcqiZM4JiOme0u&#10;K3G53+2C2RcSy1u9da3d09pAm68zC6SAWSYNMzjP3wST0ipgVHhM+VcFew/alxLPpWiVbWAo1khL&#10;iq8uoCkMraoDVBIHXLFaU0Bp7iSWmokkwMHfN3k2n8XcLO/Xf7ja3bDpZtWbVmxcsXShKW0Qpdev&#10;dpaPmAknoM8RrkWwKsQSWJUDqOoMxE+GDpiZy1vHrc5J7jPbtW3Rf0y27/q6Wtqnatp1gtNJMyGM&#10;HEJmJZpgqswRmZrQ9cBu9vtrX6Xb27ZWzud+4LWbqMLdpUC+pbdCCyKonUZM0I64o7zzflv8wAA6&#10;jr8B/DHPfrFd74faJtuGRbWgW/0mu8zMoK3PlUO5qzBMmnLD2/vC1aSygk3FLVpJC1WB4f2GG22O&#10;IKn2Hwbb7ld7zW8YensdwNoPQIdFX1SlvVcaJD6i7GZiIIrirSQhc6gsHMTJiDU+OMY4yOp71LZ3&#10;Njj9q+1uXRfthiraWtojFtaWyAJUSVachPdQYk2BotAtCljJkkgmKdMdNOhWV5u62+5R7dhbl63t&#10;tPpi1aT8sm9oa8twnIgGWI+IxP2mk3NTAQg8InpmcX/MjD+8RubOz/R2bpD8hdtpMi61pCRcKKFk&#10;nIichJnMS1fafUZVzmp1Vpll/CcWC14VBYOx2lzToUKqei6N6afIjlW6Fie4mJIp1w4kgW1IFZMg&#10;TRhM92KK7fG3du8nurbXHNlFt2rJbRHpl7ZUm2M2B1fLPQSK4f25Q+q5YEVUQhWTkzGPCmAzHuGx&#10;vVbjOLt2GBdbW73KNdFxbVi4Q1kszaokBtSwTBKxOT9hDQwJJ6wIBGU5+HniQUvO7m1qvOb1wWNv&#10;YTQyl7wNxm7D6b0gEt8y6ViARTFptl/ODZBAZ8JzFDis757bhyD3TfngdxY0lrm/urYRCHuarato&#10;Z1u26x3GQBFTnAAlhdZLikmkEA18f5YOGdsdn4sJf3z7L0OOCBjZ29v9VdcXW9RLZN1Vz7YHcqk9&#10;3aaTiTdt6UCDO4R5QMoEYJLZ0Y/geW9bk95yt12azxytbJ9QkXPXpaLMOhGYqOmdcQNy2kladiFf&#10;+3P5SfLB18dtty6d7Q2tzcWLV8kFt5vUuvZBR9xbFui3EC5hgdREiCI8RihX1IJBj1Ggap7QDlPw&#10;+zB1ekdyNjqtK9shOMtMbpstbQuLls3fWUXBSWOkjrWMsW9hAWtqDQCYEyeon4/HBna4n48OJ+4N&#10;+9uzyV300F25eFpWK6rLBjDG2DqoKytCRSpEiahPca11DosFQZmcHHeds7fVgd/Yth9tagKypZuK&#10;yy5uKzBmUAEsO6R3GKwCcsN2wUVmiCxNRQ5mKj7MG/LmSLbkL9vkb+22tpxcXbWwPTdj6LMiw9zT&#10;ICqYkZVqJwmQ1wgknRlSsZgg4NbcePhLubd9rwqBUt2n3baLqpeaXfIFlyYsoBBasQYiuK3cNquv&#10;pqVBkhyTlg26l7XsLtuJ2e23WsPeuCLRtWltBUdX9VS2RGkEEmDlEYK0pC21mrmoFdMNXUB/DAL5&#10;fkEu7zf7mAbXGoFsX5ZLW8ULINhh87AHur1yEYmtBdVJ+QdymPCBQ4DCbYXl4+/fVHI324IsXhdI&#10;hAfVN030jTbIrIJFQsScSrKRZe41CSROVAKfbU+WDlvzvIwnuDdDd+5ON4pHmxtbO3c2grtb9Rn0&#10;XUYhYCqBUCGABIMYRbsltMTmamMiehGfwGDW+814nX/QtuY55dl+qum8HthbdtEyIvqoZ/UWITSn&#10;crmSKihNLGwoRmYiqgRJBHmI+/B5+vVxz3VebnbGz2m3dbybi64dLY0rbW4dVj1LhFYpBJrmaUwz&#10;duAeo5JUFiSQK6cqDBZM3DR8Nw94DitkbNrc3LCaWsvdBt+uXhbSuAa6ZJg9pnxxnt3dVtOQI6gz&#10;lU5fwxPnXpkxMR6o9l8S+0TcXVtPcF0NaVrtsemQSNEP0CxNxqRGdcVN6+oV2mAoBNCD3DwP2zjN&#10;2169Wna/b/C7jdXtrY9DXuN5c1Wm1hptWnMtKxEgdoOdCDAxd+0dk24v27rQ2u4zeQWZ+wx0w0mJ&#10;lz8tnbj4vNH76PqPZ9n+x+d4+yW293bbCzx9kIwBa/csemC2qpXWSS3iAIpTpm6uabLVyMQSengc&#10;bed8bPp/wf6z3Ds7hQuN7tEuPdAh1N4mS6D8RbUxJHWcZd3Y7hCJlg0yfOQK+GeA908JxdhfZ++t&#10;XFRRtt1ae0m2ts3p2Utd8vbOVDq8DUzAwk2zcDKKdAQBAIPWKinhgHrHNWOJv7Dc6vVAdDubbXSt&#10;zcJcUhQRBLzkC0RTpJw1d2zNaUmKTlDZGYIIODU2sq/4H3vttvz9xLQdE3VruF13PczaVC3EaHgw&#10;DllQ54j7a3puXNRGlkNSYJrWjeWDW+82kw2HvTmDu+D43c7bXfbZ79VKoTet7ZCT+dNg/KW/CBSc&#10;Tk0IbYYgsGBEU8pnBjFrl+//AN15O3yzbPbelbu7b8w6DcuSoBK27dSguTJBzrh99zbQvRRSoFR3&#10;UFRTBe3a8yMzxnsTk+S2/Gub9y+l24iba+DcXcvatBr5DKQzaDB1ahSIxHvbgC2GSO45fyy6eX3Y&#10;E1vd21tfbPtDcPzO42/KWv8A3TQWgl1tYYGS63GYqQzBYUpMnMximG/uarlSAo00qARTVq/wwdf0&#10;tXoO59L+HXjeGe9t/U9ctuHW8uhouTcG3dR2yQslwRMVpOGVuXXCkt/6xSBl1mBP3nB0+bQbzY8P&#10;sN1vLSbRS44y8mu1+Z3MmjWRUEtAVCaDMeGATp3N46pZlyFZpFTgGLF25d9r8KtvbLs9va30+q8A&#10;Erd1EW1UUBFBp60IInFM4Ia2wIpegsIILavlUjwzJxm9YrvezNq5Z323Fp3a5w4uW7AY+vZsmx+d&#10;cuWTmWPaqlgCDIjMUHKBbtzcmoBtg5AMIqcuvSPjjFuN2teruv01e/x3C+3kcJrt7r07baXayRdM&#10;2igqdIB1aq1OVMV4uLafZAEkhSonuFFkliPuGJze64XrK6Bd2Nzc7X3S11gyPuWusATba0CdFtbc&#10;ZkmpHQEHxxF33rfpLxQwovhiDQ1gghvA43Md0x8Gpj/Be+1RsP8AfthY3ANy6/FPZt37OorcW2NJ&#10;S4oipNaimZxV2rzNbvh9JDvbqQZbLp4ZjG7M2X4K3e+4yza3XGPZ9VWsbPcNpBIt2kZpUazQmoIG&#10;ckxiCUVmuk0/OknM9MwOn24cZ4VrLN69atbFBoOnYNbCkFQdNSBccmWMkmkAkwcUnKXjasNpJBCt&#10;AFDp1HVQAE445vfjPGTTq6N7O2Nnd76y7orr61rUzkHvW0GUgyQR45eWHeDDsA7VhSTNevb1yPwx&#10;0n5rGtumUD6nm1YZrG3a2DddVSDoOgL3gKBVgJlpmDTHUPb22W7ftqQBqcQI6CpNOuJed8fBw8tx&#10;HgP6/wDua9wftTk96l8Xht9peuHU0K7KhW0gLiAozIJmcseneD2y7fZpAIlRE+Yk428/inW1+Lj9&#10;3Xv3ce8fqNyZuX/WVd7uGLFSjELcNpGZAepmJxdYOryVgYAYGAXbGpoiZp4QP832YLGJ+aqvNupd&#10;WIVxJQAkGPm7ZAiZyHhhl6GhqI+Y/wA8bY341uGu41O8a1BVmAYLBJZjQgUisZnxjEcieoiQe6pi&#10;cxg83Vq9miK1QykW2Npu5VdflIJAnPICDOGHzznziMZ29PxG+4YaNuqlSmp0bSXaqssjSWpI6xiI&#10;xz6fNH2YXrBu+OGrcWDoBE2kcyFBk0AzgHIyIOGWWQGoJipEZQYBxobDa3yty9YUG5cLXNKXNbks&#10;7EFroP4VpMDL44q92rDUAaaQ1APh1/pgO3fT+/YUWTeXQ1u+LLB2ZxRRcb01t9CRpEiJIGU4qdB9&#10;M9YMxkSZiF8TlgPRScnZHNrLtbN7bOk+qXsWrrWwyvesqTAJBChQIznBgMXQxNOgpPUCcBD3O4st&#10;xe/Q3QGG4Pqm5dLu6zqLsHmVUzqk1rp6jDbISlyRADEsT4kfxwFxteVVN/w7I4uMNnaa1t1iEW26&#10;5uZAIWBAIiR0nDVq3L2gZOU59Mga4DScvzJTjecYMil0dLWl0Z0Lks2lR87R1Bgda4XfsStzt/Fm&#10;ROVTBGB06Kb2x7o9Dc8J/wCewc2pUWmMo5TT6d+akEgkwIFJw/sbWlrQYUEn8VD41wGZ+q/ONu+O&#10;5i7t7qG5cvIGrbtm8Sp0uqqKgQSIA8DONGloE+FCfME0IGJeg8Xcr7iu2tsi3Lmt1dFVye02vmUt&#10;EQNUmDWYyxKhVEUgUrWhxKOeHe3dzyF24b1wNuW9SVgt6hAt21mZByVZ6GeuGLlxVqDH4RH939Ma&#10;G54vhtxuC1u+h9NEW7eD61OkjSqgpPWAQuc0MYg/q1U3FNNNR1Pxp9kjAdPt+wN5vU46/Ygm85Do&#10;EKhdYj0iLggLOTrUiSRil3m/iIoAxkzAXpqJ69DgslvR6c+nP0hF1WNxEa5c2bkGymtrx0esqN6k&#10;aBq1KCohozOKV95/5dpsxLHVOXYYM/xywdJpZpfjXpnYewrC/T7m+OFxPzLe0tm2bX5dN9ZbSoAy&#10;LKAVmZERJAx//9L39IOeQZs5gnOSM8fX36S6F3qSBClrNsC3agvb1Gq6/lPyiazFPmphDCWrWkA1&#10;gUnPATrcoWYGIuAm2R88DSBFDIopBJp0FcIzmYMUFZIDCMsBJDTpW05UtqD9oJ9O0JBDEwAOgNR1&#10;BOEn4Ch+EgUkDASra9puWmuq6qCjEevpuGWKszV00MKB1zHRJMkDOZFKGPE/dgJdlNIUKWDoEuj1&#10;dbi3dWoloqCaQJMmKCuEEgGQTLSamKj5sh8MA5oa7bYXSCEuC0zKqm4oe5KNBJBJrmMuvggjODMw&#10;BOXjAnPAWVt0AHYbUO7sTUsEGg3NNdANCBhRihNaAAE9FOUZ4Bq2gZnTTMMXd0HaDcOq6wY0GkiG&#10;zzphoxUUKxAExMCsR4U/pgLG1ruaLpLB0uIdThTCatM6XgQw1SRA+8DBA0NKgdZIJ651xA4Q5ZYg&#10;WzcGq4oBdEBj1O0wGApSn8Ybf5oMeRCx8uY1D+OOW35lTbSq6i4LlwlGGq0z0YsdS3bqRH4ARFJ8&#10;sN6qRFCZnrGUD+mMqnWbei56qsxY+oGS5JCu41C6WiJijADLKtcJaQKTJmQCIIME9x64Cdai5oYs&#10;imLZ13A2oPbBGlrc6dMFRQzWgkYDGMqAZ0k5ViJwC7Nr1bja7ctq1KoOm0x1mFIoy6RmCBMV64TH&#10;UzSmcSaT0rgJDXWuKmkW2ZVIDLMrZDE6ZY0kCRqyrGeEyCSAYzB8Z6mTgHlDlQzsHB9Nx6hAtkEg&#10;ZKdJmrEdM8sEZKgFT2kBhIpBrEf3/wA8BJth1a4TdUq4m02h6ysIxDzLERPQ0BwgnIVEzAIbIGTq&#10;Y1H3YB1UTuOpXCsruEZYW6JUOlsUJC9sg1zIywQyMkmszSRDSD4SPj1xK1qldy3LbIoVGsqun8zQ&#10;7MkFWbMK1GMeGZnCYADkmpIBIIMAn7q5UOI0msbjG36VtWtprdRDqwcLEFCR3LnkAZpJJw0dIziA&#10;CCMwsf5sVmpVtrhyJUuyMGc6GusABNsxAkk0EiKDxwUDt6yVKSoknpGqseHwxGkkFWA7o/1Rc0XS&#10;qiDFxrj5A0FATQwcNsBqrNDpESB4hj/bzrjeu1nES5xwe1FkU6dRMXTkTpj02RYHgT3jPynCTqMo&#10;BOceGoVkn44Z1vO3VToC24fsXUqF2IlvTYFSpUESCIPj0w2xMjpXwESPxMepHXHbXHbMKWFq0kuw&#10;TxYjvMFbfgSKVMxE4bmWHdIY1K9c2ivSDljSpelbaAdylFVVDGdJ/wBP1ATmSc9UnrFMJJFerR3Q&#10;OwyKkzlEYB9A0KVBW3rItXGIW8jD5WboT0E5z2xhM1JYkyuYJp1mmeeAeYGLaKyg+orAMAQJGkqA&#10;8wYCqMzHUZ4MwGaKVFQImlWgTB8cAB/pW9JQgLeUBmJNv83V6aE6Tpn5SRqmMNmmRIqdQAkEDOgw&#10;RMQ+pKuiUW1olpdA86ILGCdRMis/YZL/ACkzJWQBPyyYievlgoFFXUIVltMuokhrmr0w0MUJMDUT&#10;SRWOuEHMEksVj4CDUkCs/EYCVbREVjaQIHJ0TB1MUANpdRICA1oZ6+eDEMQwgUaQSZMZkj+YwAZL&#10;iK6MuuqAhQVUKRrgNkTqHzH4DxwliSYlYJJUlfliggCuXTAOWwLai5pcDSyFVcvJPe+pm/DOZoQT&#10;GRjCGYD8VZMNQ5ZlvvzwEpVuvqYIqowEqS4YKXpZsv0oJIiIpIOGZBz1nIDOR0oTQeeAnhSoCq1q&#10;2Dc1kMNK/F1+BzmfiKEjkQDWBAAPjUx5YCTLF0UqWQtc1S6ALQaEuHIgisz0kDCTPWRIFZIIE1j7&#10;cAasmm4yhVgkgLLI5VSFYaZaqiQYplQUwRmSD5QFPxmT4+BwDttbYt29KFu3S+ssFYEalYJMrJPe&#10;A0ZZHCSfDMZBawxFcA8E7hqW38qkuTpOgMSgIeoUVDeFIGBLHP8ACDnAn4npH88AbW1GlAUBdlYM&#10;nqkVpPXUGiaEwvjAwCuoEjqBqBoZLVrgFa2RgrnuFxtFwCnpIupAFP4f4nDTCQwBgiGzIgH5WPw8&#10;fjgJyOwCXILKCyEtBVjEOgBBOk0gZ5QTgyWJ/wA0ECgEkrmYHwrOM7/lqUqyLdtVUEgFNTkksF10&#10;/LZ5NMpXOTnlhIiDBik9wWFJFNIHnGZ8MaUltXqKxXWTRfTL3S6zBRy+VJ7RE92ClWAbSB2t8uTa&#10;jpJmmdMA6guW3ug3Axm2E1CggepBFARnBHlGBTSVUQZEyKKAatB69JnAGe5/UvDWFd2SCVZmdSxU&#10;snSIOXngiJklgCYg5R2yWjr4dcAtXI0AJqRQxIoxY6x6csTIznoPjgiQdIMEajoAzBiGziZpgFhA&#10;DcfQfktteZiSrqrFkMqeh6DqaYQw1GPP8UAjpn54BakKoZ2aNMH0zr1g9wkiMjIJPSpwkzIHTTpA&#10;iOunI4CUvphZuMxIYuXDFaEa9RdQcpAFfEnCdWnIVJgkMuYEgHzwDwsi4hXUqrbRWRDrEIzAsyM0&#10;QAaH8XWMNkzqUEnOCYlRNQV8sowEpJtLbukKrCA6rRLhZZE7iZlv82ZzJw2wA7SgkmpNYPWQMiaR&#10;lgJNpZTUruyhVK5isk6lZskFZzknAk5/Gp8PmMQYOALTqYdsjsDqJ1FiAglyupSQDHn1OEFiYoJj&#10;pIJCjuIOU4m35aiRbsMhjvKlm1TDoC9AGAMiYAamdepwk0MkCc5iuedceUnSpmkj5CSiDQLcxoAB&#10;XSigTHU9wywlqqfxMsEACNMmh8q4pr+Y+pFt0aDaRtSTcfUrkZodMSGHQCSc4w0ZNRMn/wBHSaQp&#10;p/PFdkhQkBBCopZlidVtn7nFYBI+VUMzX7EGpOk5MCx1AGRAGWAdQiE19pKj09VuUK/6jamY5j/K&#10;TQ4KRnIE6lIjIyQQQKmMA+U7qK2ubVwljHaAAriYI1H8JP34InTMZlaR8Ikggn7DjpolOIvrB50/&#10;MqnWsFgx1sAQYr5SAfjhuIKkAAjMmZrnIx0ExXlboaaiEVdMaAezvJ6ARqmfE4BqFqRBkZ9KEYAI&#10;FGsdoJmQQVFRqDmCY+04SYFJ/iRAFDXI9MBIgVbTUEEggM1w6tQnTEUk5+HjhETqJBHzAgFlqBBJ&#10;EZ/bgFhgoHepJ0FWa3qhGOoKAP4ggRMYTSJY0nMsBHQADp8OpGAfgltKqfU0yQqVcnudzAg0PhQR&#10;giQWPjABAiJEseyojAEoOkDVQOzAuDqqSqAOoFfhhskggGgNGqO8nMDTl/aMA+ApBLKSRBUVXSEW&#10;FLSZjKjAiKZ4UaGAknLUfHVJz8P7Z4BCnUpJc6f/AHGUkkBZ1yviDX+VMNDSSR/mn8U1qO0+WAlk&#10;3JXUQNCiRpAQEGZIAyNRXx+45OSsFAoMyxpSnWRT+HTANgQDqQ62Y6lZRoie9ZmgWQc/Os4Tp1dx&#10;J0nITEKflyqRngHlYWfydKeogJcyHR3USSGMEE0mOmXXCI1QBmZ8K9VifjgH6WQbjibY0iTQBWGn&#10;SSopH4aU+NScUAWQQTK5A9QKZfDAK1qrMLjDQyrpZX1aXiATqEGKCnUVGeEnUBlA+UxQzpmo8M8A&#10;8npkhSVllLIIAi2CVYKy/j8YyzwRAgdQQtDkBXTMfdOAMXGfVBCONZkRrZl7X0tEKZiZ6YQSdUQD&#10;MxQEk6dNT/b4YB5QG1AkrAWYYlF0nW3aarVsx8Zw2YybMkAU6itPH4YCShIUlBAUFjqYllBGk6Vp&#10;DLlNZnqME2qq0IkGQcgokGR985fzwC7cadQ1KWQiIj1WJhyob7iM5qBhLf5aLBgaW8AZ1T0isZzl&#10;gHUgHUZYGQS6QYgQbY+NCwJEZ+GAASVzFINPmrTOsfwwBmiuRpFVdNTg6ZoRQAT40mnlUgADAUCO&#10;0xDRpiFies1/mcACzOurXqJJeSI1ayQza4iQB4x8MIYtQkSJYf8AcxiC+k5jxH24B5fTPbq0MFU9&#10;p7YkMqBwKEdD9gOCED5iCY7YmskGRIpQ16TgDDFstSiRMxQopBERBFIE1ikTXDcCAM4mAJBEZytY&#10;yzAwDwmWIUqWC6maGXIwQ/lNVJyAphJCmgKgUoZoOp1GDTLxwDqTpW4Vej5gqe4RClQSCTOqcsIP&#10;Sojyg1yYkDI/GuAkqoqAjQI0SpMLSBbc0g1Ex8csNSBWTUwSKhgIBkHASBWgCwEJUGjnWxbSGyyr&#10;nhtgJzgGRHbCxOqCTOU9MA+gYyAkR3BmNX1UUlSIkk5g5/fhNwGJIObZDoTNcvjgH7RBYGVJJRtJ&#10;kFiqQoAWmdAJw3mCW0lZHmBAoNXSR5+OMz81/gHlKoez1FZlLsA4QnWe7s8JEn4DDZLMxgZ0BJML&#10;NYxoPqiKihicgQFQFn9MkiAci2cEV6RgjIMghYYGKmYGmnicA4CQNEF9SsQQAAC1QGE0HjFcpqcF&#10;I7ZiuqQCCYyJnL+/Ge3nuACwChZ5QW9DEHSDQqD4+ECo+GERKgyQCJiRqM9MxSKf2jGg8WGplC9w&#10;hSVPYqpVuhr4Up08cET5UJBFIHjBBz+zAKFdSgNkVIBPdJhXFTp6dPjnhvuL0JEgGYCkxSan78BI&#10;7dH5iB9LMoFWVdQJ06FBpAkTXPBGCAvh+EKdM559TPQ4A1Ok64NSv5hcatJIFUrSPLPyw2xiCCF7&#10;pOoaYI6rFa0wD6Q5cMgYD8tQp16tVW9ScqGowy1fmPSRPTTkKx0AwEtQASBqkaQcwsOPmFfEkEDq&#10;MJE90GBpk1JJilBgHIUQCstrIqsZkmLpJ8RXpg6EgyK+RkIIYCPhPTAJbUFgKRAZSsgqXYaLjSYq&#10;aZmKUpgmGozABaSFhoINZCn+/AKWFBRQWCU9QlS4YQADdXtyyp5YbKzQQqwR1DZZnKQKxgJOsyKl&#10;2HpsQCGWZgqhrEGCe7y8MNxqgoACIJHbEqIJ8KAwROAdYlJF0k6mChu/XoYkqoJqJYSD8cFOupJg&#10;AwIAgTBnzrNc/wCOAcg2yVCDUzNrbXBJIOpcqg0EiInBPEGkiCSpYAExmJ+6MApFI0kwT6i92lu1&#10;TQqWoSDGrPwrglEGFo3eK+PzZjxn7MAp2RlDElk0ozNoAhQdEFBBkeB+acJ0Cp7QZ6SNRK9APtAJ&#10;wB+o2uJZ10wQQCFCnJmaII8AYJiMsAKYIAFAdJEqAAcs86UwBk0BJfS7DWNKlmLA6TIBMEkxHhWt&#10;MEV0rX5TUf5oNCStKj78AasHaFU6yRrlYCuooEY1AIzGROERBzrQZahn2qB0g9DgJEk6qSvcArQh&#10;U6T3mc5Bzr8MKHQRJOossZx3AscvjPlOAaIBIYUAZQjFmIEygW3FZidMU8PJDCoIXSTqlasVmokL&#10;IAwDyaSjdxcgKqNkHCjSY1/iAmcIEkZstIBYnSSaatUZGuAdbNTCFpLSsFwKaU0UqtKD+/F9wnAb&#10;rmNxaSzZPpmCYEMR/EwPE4JbiZYD339Q+H9k8Zu9/wApvbdp0VmXUywGWsECAWYwQJ/jGPWHsT6e&#10;bbY2Le43dtdQQSCBJmpoelOpxHk8vn/y6vz6fvW/fvyV/d7z2p7H3hv7s3b1s3dUWtv26Bcd0IBJ&#10;1N2rNRBqMdataNv+Xt7Yt21AhVCgMZIJjCTHEeW23mvk1zNvkfd08v7q5M8hye7f1hudy18tZa3a&#10;120R27YJIgAdMsI3F5glTKkDUDNIr83lTFXWZ2wvPZnBbLcbtbiAJd1lrJtDSzuCLJG3Q1BczWvi&#10;I61akmhoAs+YmZIHSaYPS7fulXbtcuKybp2ui3bSjLce0FCJdUrL9urU01gafHBqDqDGM6j5jBFY&#10;/wCuIx/k/vMbrcWLmwvWw9y0TbCWru3YWNLgh7RPpjs0xUET0is4mAdsHxqBkQOonFedzobm1+pu&#10;3bdw3WG1dE3d1e9lftNkh49RpFSRAH3YGokUWe4+E1p3R/DASztmS9ae5fKMNgtwIvqNYLoA7MhI&#10;1TmrKSCopEHCgwBYZnSIByiesf34Cmu7X9UNq9pQlgbq5cNzU1xjdgXLai25DtAqh6A9BhF6dEVM&#10;AiM9QFABPxwFl7fe0OQdQ4DXLnrLc1q6WnBm5ebQO46VCERWuK60HJMBgQSCPE+ZHh4YPW65yr7S&#10;1ZFq/c21y1uNst1Lidy2SqSz20MQxNKwBUdcO2g7PUGrVEzlUHu8s8DhVcvd2K7C6LN9bYNkC2Qg&#10;7xeo1glNWoyRDCCpGUTibbuQwC1r0zA8fj5YOXl6RzLmOGtXtvedldfT26pD3PymIYekGJzgjVcI&#10;oYr5PXGi3IoaxUGK+H8Dg4yZuIzfCbN35Uba+GvrqX1E03LSyy6TcDoVIpNNMGnjivuuSCA5JiaC&#10;KAVia/Zg9GmvbbHYeE2It3bT3LSKtq61u07Ope3LL6D3WnRrIIJbL7aYWLYZVJHRdQNKETGDN37b&#10;ZjKLf5T9Hut5Z1DS1x7e0KOCPWQlrga+0KTLGWNYoaAYD2zCyNRihEAqpOYPSn88E1vd5Mo2y5c7&#10;l7yWbka5Gm9bZ1uXxbBX17cgyzajoDCgMdRhu1bCvIXKlZDRnJwa8v5V7znItf4w2rl+zt795ULh&#10;QHta0WloAwTXu1AUGeWJManUxEic4EzIkZzg5z8l/GMIjXLPFbnRfcm1etWAfRLt6VkiUDPRkAgS&#10;RImnjhXiDE6pjTl0HcPtwYzUP8z0bbW0e3CXRfLXHCXC903nJssTUwigiJAMCZGHCvaxM0rUyZJi&#10;FnAVWw3W6e/btJ6Ltfvekz2g6BUtKDLBSdDMJbVmIMiowNS+mYqGMk9Z8DGAUNtuV5lXRbdo7YMA&#10;LwARm+f1lcsCSxOmQTSQRGK+dLGAtSCIJmV6xlg9U6R1mzbt7jbbW41y6Ht27YWg9IWyoBQXAdWv&#10;UICxSIGZw9aClQ2kmc4mhmcHDyfmrOc5ud7a3iWbG5sWXTIMvq2xYW3pT0lJIVpiNUVBrglElo7f&#10;Bh+HyA/vwddtu2Zwk7u5a2tjZ+sjX2M3WtMTa9VYDNqcAARUkKxNTECuFrbYAn8WZYLTKD/gMsGL&#10;5bekVe+5zbtcsK9xTba09q1t7l1le2iXAzpZ1Q5MgGSpNCJAxVXtIZgY+YiRkwjqOvng6zabTMdq&#10;4G5c3OysXUVwv6f11JbS9vSvpsyhu3QQAKiWUzSmGLaFrhMgAMVnp8IOCtVye82224nb27ttvVvb&#10;RbjKoX1GYdzXBKgGZhSZMAjrOLqy7IqSxkgggH8MCSScHDbTN+jo88+4+J2vIveFm1aW9YuW9zbv&#10;tbHph3uxc27hYYM1ApDdp7ia4moFco58NJNASAcowYss4rnHJb7kONXleOsI62VVd3bQ6biW0dQl&#10;9ncCJUiGoD1yAlN4ALDKSZMRNQM1g5eWCFe3df8AuA3dt9r37XWbbP6a2t1o+ZhaqytJ1QIWAc8U&#10;ty2RduN3ALHSYgfKCM/GcHq1/LHpHYckh4XiLLehcvX1ZHuC6Ju+pd/1LqPAUsZUxEUNJnBOWtyo&#10;ZqIDKjsJNZj+eCn9itrkVW5e29gH9WVt277s28thR6RCsndAgFe6WFaDAsFSAYGqCZIy6V/6fwxA&#10;5ziXkv7gs7un/j7f0luJ6cvXTaYSTqURcIMinUYvNiNKwDWCTUBQZzIxXm2/NXlz6sMl/ci9fss6&#10;tfUC2/qHcsLdn0ibdy2REAKVnOP82V/tV1uTJOQMeP8Adgy8l++90+y2tpbiqbVtrzhSItsp0hC6&#10;1JYZFW8fHGispAHWn+OA8Ye597be4yqUGi46adJUKztLAA5A1jOBniXbEk/+jPxkimIsltxHL+Q3&#10;PpJ6jLouM5Fy7qBVrdttOqB3AHIigimJIUBQImK/bGK9Gus1jE3d1d3G5a6GKtdcWgQSirbVdJjS&#10;JrEE+WeBl9tWHgDngz5LiYg7dCbgWlk6bDmCLlyjSwP/ALcCMF1/+EHj0/l44M+OWbT55IvXCywz&#10;uWVNdy4YkE1bUVzE1j+eJCxFAAdRjVnng7M3utV253Q6QDpUQtE7S2eeZ+zDmAzfIoAIcprLEGmg&#10;wBLM1evSP54q+VWduYMGCBSeknBx8vo9A/tr3r7b3Vt+03UtMH9MrIUm4ASASo8yZ+HXGE0AN8wK&#10;kRJ/jnXByfW8cgLlgW227oU1bgKrjRbV6SdB/FPXI5xGAwhlIr8sx1BqKf2jAGm5F7Z7lCzQ9rcB&#10;rwQhbVu2O4WyKGBCsYOodww1uUmhAC9KggE1I1DAX3svkT6Y9H1FugEXD6Vy211UPpM9q3BGkECS&#10;Wr5kkYr7irqEVBYMZjpQUODenX+Fdl4fkXXa31uMq6NretXUtqzGGANwPEzJK9xNRSBhyzp+VhPy&#10;nMiZ6YMKH3Om8vDcXrOtFt7W+LSrbRSzIqqLqqtGVZB0rXLxw7fIAA8zAjoM5J6xgsmbiM57UtNc&#10;3TXbj6iLSi5ctyGJuqAqoinXoLjpkcQgGY0BnUsUWM4p/PBqWyXV1hr+12Vi2pdGFna7h9xcdnbc&#10;aXm4jeoykiTCKSZAkTBGHmtwZMgwG6ZCf4YMcsnZ5c7i0n6e5bMkpccFgwtyNFoESp0r4/8At0YU&#10;5IQ9CRTOnjIP8MQQuLQ73klBfcCyLzXLq/LuHRVNu2EvINBbUKVEBZqa4r7Bl4OppBaYMkT1jriv&#10;Rv8Akdh9zo9viEYfpbYRbFo2tLMwuC1Je20lsvA1pJnDO7P5iwYAGliM/IV8PHBdPyRf+zdkLfC3&#10;2NgnUUdLbzcDo5Cm4w1Q0A6QFJaJJqBiTtyD6fcWhiQYgBj1gg+eDPl6Mh7ttaF37emlgva29n0l&#10;Zy4t65BaoBqAR0rGVMRua53iOA47d8pznJbLi+O2dm9ut1vN/ftbTb2bO3XVedrl8qIAEmuJ8nLX&#10;Xu9P7fMX0t+kfv8A+qPvTj/b/wBOvaHO+5+c3+94/irOz4Xa3+VNm9vbgNk727sFdbKkiQ97TABL&#10;ERj4v/uy/wCYH6V/SzY8r7W+iG0s/Un6hXRd2mz5rc3/AEvY/Cu9sqm9uvbPqb24h+Wxb0rMS5FD&#10;6fF7fybXu34n+ljz+68Xg+nW923wlxP43r/B+kj9rP8Awv8ANWeQ9ve6f3Je5NhtuF2Vrbchc+nP&#10;tcF+a3++VlunY897kk27G3MRfTaBrl1To9S0MfGTidv+7j98nvvjd59R/d3uv3bxe4CovG2xudrx&#10;O02Yum4lvjuI2um0qqaBmU/Hrj0W+Lw6/Tw83j19573bPmuNfhOOPwfd7gfa/wBJ/oT7Q3O39u8N&#10;7O+mPs3Ytd3u8Gw2vHe3+LW6wLXN1vLo0C5dI/HcZmOU4+3f7Xv+NX297AYe4PdPGrtd1eXYi5ZN&#10;tG31zbWPzNxbuX+42xdYhbhTuKiOuPLv599+j5LTxeD28+nmvlL+6z/l9+kv07s7z2l9FOV4v3v7&#10;w3O33WysczZv2r3Dcfyd9fT2XoOWVLtzN19RltgwWJAg/SL3Pz3sL6Ke3H3dnjuP4vY2NmTtNnx2&#10;ztC9f/T2RFmxYUDT8XPnjhrM3HWuuvd5J9T4/wD0e9k/uX/5Cfe252vuz3n7p342XNehzl3luW3N&#10;nhOGsbvdki5ut1b/ACty4tCVt7ZPAZGR8qvr19V2+qXIcb7i5i89/j9ncvWuO4nc303PDcHe2x9Q&#10;7ndbeyR611BGi/BSsGSox6NNbq6Y0muJH6bv2pfti9h/tY+n7/Tf2BwvHccr7puU5/ndpsjtuT92&#10;cpu+69ye7v3SzIHbUfRLnQZKhQxx5R9we7+V91cleJ3ux47guDF64LjX7Ox4Ta7awvqclyW5MfmX&#10;bgEIqW7lx5AVQBOOnE5nWud3lz8v8HqDabHbcWjPbTcXtxuXQXLra7+5eaW7ZdqqiZCSAMzU48s+&#10;+/e/FG9f/wBl21u/tHu3rdrkORN1rroI9S3sdjIW0hEQ13XcNCxGQ3w8fm82vWcrZdUDVn1AyFMc&#10;M5fnN1YtbW4+5Be/tnbc+oi3ts1hnITbfpzKnQsBZgjoYnG9Ne7Lx7b2SX4wrES5yVrc7HYWeM2S&#10;tvbdoXTtv1EgX3y9DaXSBcZZlUOrTkoqcTElvcW90nb1DEa/7g5Tbpt+O3dhb9ixYu7wPf2lprjc&#10;hp17lrnrgsAzaQUnNZEAkY1NZbmJ37SdvpP9IYzu55V7/ApffYbKx6nJAO2zFza3Lu1tH10TcWkO&#10;h7ZvKCxYSdLQuWNSY8jHd/w/4hjGb7d7ndDe7q9ftJcdxt7r3ELtcYt66CzaIgDVFWOYyxty365+&#10;AYob99Ht7exphrrW9dtVZm3F8vp1XCg1MWEah0ywYDEnZ2G3fM2rJazuHQ3v1N5rjrs9rtNvaL7m&#10;9eKnuKgQUUQTCycFkztIGE2rq71k47jxe9O5u4N9yLLXEn/yLv6a3KoYkhnaRESAMDrcahi23djj&#10;dkV3QtvctF3fbKLvp7S3Y23aLe1uDuvEMJdgVtiK65rPq+Tdk0xsGGt3yY2duyNg6Pud9bd91bCS&#10;WtXWJtWblt5DsAC2pROo0OGJeE227eNQxFue2fcLC3v+S2acZt90BdtX+WZNhavWjV72349f/IvF&#10;RGkLZPjOHdMdU/T8l+raf6v/AA/3BhzlOX4RB6a7Bb+902kfe7kWrFi2u3AQi3trI1OIHzX3JrQD&#10;DEzlLdcSYDGM33Kbnds1bRQuV29uStu1YJi5osmAsmIVegknpiuduQxUXNwEBT0QbepEVW9MkQfz&#10;RpEaVJj5T8cVjbaa9Qw//uLbi2bfrpcVICC4TABFC2qQWjOOnliL35mZ/iGE3ibttGL7UXnuWrZh&#10;GTWjLQRbBXMQIpipc3WTjkMW1k3EtresXrW2KkW7vozftg9CVUkEaRAnIyMT8XSczi4DFpffj2fb&#10;C9aupuFsgm5sdw22vXbL6mYvtnBtgTUx3N0jBb2+vUMQbN+3buB7u5trtnVvSsvetst0DoGb5SKG&#10;NVcEnF6hhDXHtWWfbi2ounUt3ahty9p7lbj3HksFYQhgQfLBegYKzfN/0y90WUVLwtWItSGA0azq&#10;Hb06zWMEm2fUMM7K0PVLWNQe1K3lU6IN01ufqDLEE0AEAZYJrJ6Bjo/Dcau4Ntil64AgNu6S9hrQ&#10;NJ9YwWY9QQwzwejXXHIY6PxPA7gWg9i2dwlw6Vuqe1DEXLd1WilOhr0pjG22OI6a6W9Ax0ni+K0n&#10;Q1i7YVmti0XtKQ5UDULaJIlupIURnXHF6NdJnN1DG/2Gye1dKptxbtKh1W1AFu+VGokqsQBmGOZM&#10;TFcHcMdJ4724t7aJfWwjD1LYLwzNa26MLlxGs2ydU3DGqOhzpiu2mn+ahjR8f7e3gvW1O0tva7yU&#10;CrGu4RBQtMQpFRmYJg0xPm6yX+0JJWJJoKz/ANMdC47j/wBLas+uwRBbUDd67Nu/s/TJc3bhcw6y&#10;Fg5g+IpjFs9G5Mco7tqmMyYAgkNIgVXyxs7vIe3+LTb3eW1purq23G62t/brt91+ou6Lc/qDaW3c&#10;akiQD4ycSS3o1bjqhMN2+oWPS9P5Ql1W123FCNSTKx9oxX7v6pezuL1h/b/uPb7Rbht3N9vNnZ2u&#10;23F7O4thbT3XdWNRcop/9ESb21zvl0nNlk+aKNhyVwk3t1YtwW0qivcKr+E6jpAMf9uGOQ+oe5vc&#10;Rtt7wS2r3F7jfnbX9/wvG+pd2lq4zTZvbd/W3CkWyJuaAGaoYAjDt+NXv+mYvHySLXG2Bc1Xmu3b&#10;oVSq3brFGIiX0iBmBTpjCX+f37bt3vchzN7bWb1r9JwD3PU395kZjeu83vdOmxaKlf8Ax1BcAx2s&#10;Di3X1Yu165x8r/bosFtqI0oikitxVippKDqR4nFBfc8tsN7u91/t+xtW7zkDjtuybfZWE7rlnjrI&#10;IVnJj1LlT1ZjOLJiM23bW5PKNAABZj1LGSZ6scc+5a5ueRVdtYZdtsbSrZFqydBZbkPaYzE32MjU&#10;fsxpz227r269C8N7LhuT53nuJ9ncDbbe8nznJbPhlt2QTd/U7q+tva7RGt5qGbVcPU4zbJzUkzZ4&#10;5/FC5DkNlxOw33KclurOy47jdnueQ3+83Di3t9pstnZbcbrdX7hoqW0Vmc9AJx+rb6NfT3YfSv6Z&#10;ezfp9sbFqwPbnB7Tb7421A9flriC5ye5dhmWulq+Hwx47c08u3dv8pw/npfv8/cHu/3N/un+qf1i&#10;tchuuQ9sct7ifgfYfqlxt9t7B9up/tvt+3trdAi3xbbdEgd73dRrGOq2TBIPUQKCviTiObwJ7n26&#10;3ha3FoBRbuHWDPqKdZO3t2yJrOdBEkeeIe7tlDqUGc6zUjI08/swPxdD+nPLjl7R2e/uSms2z6SL&#10;C22BUJc1kElYY6xESZmmIQd/mJGqcxnlQ/DBrF57ejql7htio/SWU08ewDKLjuV1hyLdi2tstEHv&#10;YkzBHhGJhb1Fhs8l6mhmMGXNLdj/AGLeruLIVVZvTvG0sF7eooNV1lMeLfiEgCJOKy7a0MQOkgrQ&#10;zORjMYO/j3z9Ndv4Tk15HZPff0S59K9ZvEkIwQaWRxVQdIgqpBJkyCYxCuA9yEdRpnp0B0r1mc8H&#10;R0rY7i0Ht7sjXaK3BdW0tpxcdDJe5cudwEdwj7ajDHpeoCSIdSVY9e0VFKdcDPOF/wD7vZ43cWxr&#10;1bLdpbuWrBZRbLX2KpfOodqyCYYQDEGK4n7MMEr8v4hBgHrAwcfLeZI5l75u7S9urVu0LA3KfqLm&#10;1vNc9LXYHbbUXhRAXoD8xqcsR76m05YE1rJ7QRqkAYOut7tcth7Z39nl+Ot2HtKFeyLbTpuejft7&#10;drd1m1GYY/LqqMzjoPtbcahGqZzziTSs4OMnZvh8gP38+xzZuXNzbtuoVUC23ALIuaXRcPcysflZ&#10;pB6E0xsb69pPl0OcVg/xwb8s+nPwfMT2Zv32u4FtABctuqKrTLMW0sARNABMeOKVlApUASc+nxxm&#10;/mjg9V8bfN1LfyaiFKhQpClwJbSDTTWJ6YjuSOnzdKmQcaG94qwt5WDsLfoa7jMSyWl0zpY2SDAk&#10;EEiswKVwmO0nI1+4UjATzcKXEsrAZiLj6CWBgEC6CKGJkDp4UnClofKhHwFYg+GAi3INrtQFw2hy&#10;qFngr3PKmDqNO2oEg1woDV/18K5HAU9+8LFoRpAUSrAEtb1ALNvR/wDCMRAzGHQPszkTNcS49RU7&#10;i+90XFu+lcMTb0pKEMCXC6wAoJiuk16xGHUGRp/GcSdvoMjun0iGYqV1alYDt0LqiY7prAnDuLZK&#10;M5unk60l1CKG1KrBmYlvUBatakwPh5KUSDnkK1gVxn6dBUbvcLpT5TrJu3gRIZxWi9Sv4vHww+oB&#10;GZJ+IgE5ATizG1zPQUO93HqhVVV09wa4WLFgCSxUREwRFAPPAJ/h8Znrh3aiC1pgoYhy7MIHQW51&#10;WtKqSI8QajCh3iJ85z+zFll6Omt47PijXtSOLgVUdY7nEvBMtI8jWI+OWDPYh64rVk00x1yGzH6n&#10;fWAGAVmCtIZImSpJApWZnxxSXRN1ugj+uDi9e+3bibb2/tbajUXuEQCU0Afh9RcgMpHzClMMsYMS&#10;YBBzBiOgwF5tbV11D9huNquMbqMpYlu4lTSYyOUg4gbtaDqKmBnSp/jgOs+xt8qXtZC2XSLQZZZS&#10;5GldRDCHZT0lD4TilvDSMyM5FIygGDgPUHtxn31wemtu5eX09DN/rmWm7bZ7dB10lQYYVxT3GLNA&#10;rMz4dJ7fPB3007eb1ejOE41tjtwzlV0hQg9IC4brmUK3P8muNJNaHpTFfdvZ5QKBupU0UR1bocHR&#10;0zi+EZU2zBGJuBr11YY3V3Ssbm4QuYKWyCGBYVmJpiFf/IsEwRJ1eZ1GmXhgN5wqnnfcSoq2Wtbe&#10;ytmGBKzt0JukM5q5ElYihJNYGKy2o16wcolmCsxmhOo4l+PwHUuWuva2f6Jp9S64O2sI7KiaDqW4&#10;tq2AZJOmTM9emIO7uC7dMkjQCBB0g/b8TjjtZbmK3Ps/jX4viLdpbSEbu4LjAprOmI0sDRYgzqkg&#10;majCbusIiaiJg6WGmnTPzrniKl8Vatbnf7/fNa9dbQuRurDK7erAQKQsEaQI06RBjI4dW72qMggr&#10;JLT4z1NcqUxfSIqb3H3LV/c3Rce3f3Z0G8ttbfpanDBAANEEBSVIzmaYm7Q/lACfzGmKmCf+3+/H&#10;TToVivcyu/IliLCJxlkjuMNd0lpVrjAA9D2iSYqKDEu6sKACZEFiRMz1LSMbRluN3z39xdu3Fixc&#10;1CwECqlt0I1KtjTJJNRWGzjpiEHkswEjSU+Y9asRX4TjOvRWzu7ILa2dh90VuNeO9uM1lQ5Cp+RZ&#10;uC0PnADKC0mc5yxNtqFVEBq0F5Pa0VWR9lP440jF7/dvut3u949tDZsKU2pVLZ3CLIS6FkwY69AD&#10;SuLXb29RDQTp7hQVESYwS2SZrjvuXmBYH6RLi6d1et2rpdm1oVcrbtgkCVJM3NTCaROJNpW0Fp1C&#10;4WMTPzUEGtI+3Bnf8jGcxv8Aa3d3b2YV0bjPTtO5UgMltjelidGlw7ErAK6aSScTLCMWtLB0ipkg&#10;CIrP3YOO3b/lc69z8psbWx5neHdKt3cq212zW0uG6t642ldNsSHg0nML0AxIuR6moxpQHSDqgAig&#10;qcGWT4tGPGbfbWV9O5yW4X14S2TcawQWNCSAT3CMzHwxUbxiUEADW+qJyoaz/HB6PH+R3/2FsVXf&#10;KLjXW/Q7M2zeVA6MoIvFTbY9STpicziJbtanAUSMyCI1ACKg/wBhg233L8s2247dbg3it70vTEGR&#10;bJu6jZDJMBYBE5gmkCcW1vT3kEQO2oiKRGDhvvniejh/NtugdhYZLnq3J3V0lRcN22ra3NxUmCS0&#10;rI8MOBDChRXWJIrQiTQ4Oasu7yLt3cXrjabVi76Vu6irq0AWbKO46gx55HpUXVEBZOZbPIeM+WDe&#10;u/b15ReC3u5O73N+4lsK9mztQPRUrcckrbXTJILASpAzEmMsMJbPpNdJMvMHMCOoOC3bu2jT77mr&#10;a83x/C2LSM2xt21jSV3BN+A/zSsqZDxUSaCmIHoyyrAlmEsOsTNB1wd3UBzp29jcbq6dVra7chLN&#10;7VqQlAB6bxJQN3FWNSfiMSUthH1T2hIFRWBkT5eeCWyWS+rLchy+43PHDaatV/c7pXu9ks3qNJe0&#10;Qe1XU6Toz/hhm4pOU63aQRAaAMgfA5YLJiYW/F7m3twlm56f6OxtGV9tcZnt2mN31S7MAZNskHTS&#10;IygRie3bbt2xMGP8pp0rg4XW3O3wcu2yjc8pzHLXWtghroPqM4LXRc0ggLITJSpDQOnWZtgKNROm&#10;VyDDoJkz8cHNzf3Hf3ZQWiLxt7i7dLtaYi3bN4g2y1oN3NGZMCRUVjEe4fwrPefjM5mcBq+G21lU&#10;bc3zZZeMsWtwAEK98AKBqzaJoOgE5Yh7xtNtUNSTGZMKDLE1xHbx87Wuiexdlc5Xk91ySuLdq0CT&#10;NtLVt772ytv0utaTkCfDFE7KQ76gJGXRSKyT/aMHV6T43bPYOx2jWyw9aLtxmZ2ui6dLC0jZgsWI&#10;QwT4nPGW3zOQiAmdw4WhIpJMEHHGXnLcnq9Q+0LG1U7vewhs8JtXZTcUQfyoLi4gBI7hnMQY7Yx2&#10;X2bsxb2QvsukldI+JGZj7cdpMTEeTyXO/wCD4Ef8jf1CXlvfVr2rtL7aRe/WbhO0o9omBOio1sVJ&#10;XxFRi83aSXUTJmPDp24rDzn9OOTTaWeFvXPTS3ZVV3DoStwFmK62PQViTSoBGKFtrqZWlQUIgATA&#10;NTOBl6p2XvhuOsb7Z2Ld97e4224d7xlbbwo9MLCSB1J8DQCQDJ1W7OpjpoB+ISv/AHfyjAYa3x3P&#10;e6V21m16wfc3bi29Nq8vrz8tu0VgkR+IwqgEeGIl/dI3YYh21SFGqchMYDontv2ByO3uPyQt69xx&#10;dk2XW7ublzaopYC4suJ1q0QAAMvGtE+6IvXgNPaQpyy+zB218etkteqtn7L2ze3/AG7bvoyDd2vW&#10;Om5eVGupkXLnuBqQJJ8c8C9cfRYYEFTcQmM4rlODWsk2sgvb3C8ft957nsm1dS/b46/aS1dQ20VA&#10;Ro9ZVksFiFZRUec4j3bjJc3IJMlRpkkgCawvhiNYlxZ6NVxXHbbccV7Zu7e3tQUvvb3L7ezbtBrr&#10;0Vb7mvqExOkgwBNMw24LbW2epgwI1V6rGQGB2zu7vUnZ+2rW292cxZXbuNFm4iX7pN7b2lW0G0Xl&#10;uGQzCVDwKz0OIEn1bn4WKap6TnXKuKrpSW7C8FxVxz+psLvhaa20eodTemxFmoiokz0NRlh+zeiw&#10;sgdr9AZXqX+MYDN87wwu+4dyLdxvT3WxazIhSVZKbBiOhcGGNT0Hbh71NW5ud0TamcjUdZ8euApX&#10;4+9Y9r8eq7dGYcwlrReV3tstgsIt+nWLcDQOp6+NLuY0KQaLeJyETnSKx4mMB3T2ojHd3rN1GNy/&#10;w1pA2srcVbYKC5cJjUdJ0qpgqBPWMZzfgm5uaSxtFoWhoNBYgjM0xw1/PHTV6K9kXVs8RwKzat2L&#10;e/FhndGufmPeN701KfKFlgSelaTii/Ma5sgA1ezTJrPUqOkVyGOn+9/b0avq69/4tnae53Z7RVFN&#10;9r7DVEiCFun8X4QJJ6CMWG5Fs7Hdi4h7LqKVYn8QAAMDznGJ+bX+3xTHMYvhv1qe7vbjbfcahueJ&#10;3txdxt9PpkoSXOp4Pdp0gwTqmtcZ1UNv9UBIGoNNKjTks5DHdt2u5u03S8I7gMx29y0UFu4gDG6Z&#10;W4FPdcJBYDp1pipbdn1VtjSSbukqSoyX5g0+HjTGNdu7lcXtby3wNpNje3Tax6e1DJdGtu03A/os&#10;hEQD4CfsxX70h7LIfIE9paNeQIHxCnw64n+f+Cyc5+TWe30azv7F5ZCiXUAOLRdbAhikyQB8ynqM&#10;vGdxCBdKwZMFgCAIMg+PTxxNL9VibX6ma+oF47hL16U0KtxZuEsAy99ssVExkIFchjuvsjjmv30u&#10;MpJBFZofxQP40GNSc2vL5tsTD4l/8gv1S2ns/wBicptE3KWnubO61y0CVhbqGz29QFoSzZzGdcei&#10;bKenbRYghRTwpi5z0Z0mNY/Hd705dub9ycnvvUNwPurqrcJYl4cnUSxJMmvTDmK2ywwMAMDAP2Fl&#10;hmZIUwJInqMDAaXYrDSQWNsAUoNJjoSJAPTpiMxME/z8jGDl5fRrthbQMqqkz3BQCUcTVQcsj44j&#10;sSak9aikQM8HFttraKUVYVF1QVNxS7UUschAJAP2Vwy3zeXSkfwxn/N/Aabj2C2rXqQrJd06CpZB&#10;QEZihEmvwHjiLchZB84+7rjQ6Lwu3bc3kcmG0IS7RqQE9rLHhHQeVcsMlh2xPjNIkCcBq7G0cru2&#10;kwfVCtpu+vbVn0o46itFifsJxA3EAuYnP7ZpgOq+ybJvJtEt+omq7bVxo0spRwyoXFSXIMiJnxxV&#10;6l9ITUK3+YgSxj/pgO5Xdju//Ygvi2lu3c3WzdNOj1LiWVtUeFIoCJZSPGDOC1qbsQYHjlTqPPAP&#10;rxW8Xhdxd1aLl/caQ4DBiTdGm29xiTGcSDQwBNcNu2pXPzVyJHbJ6xngLnYbY293xtm2y7bQoY3P&#10;ReXKKqXjby0nTQgyWzocHaqyVIPyiBXwrGAHuFja23JWlW3dtspu3G3LKbDi45diigis1IUjzNcS&#10;TbMODOQqTM1qSDlgMBt+UW03H7lblshWuXEgJbKsBGgXLfzds1J+XxIxI2tsjSMzqOoTnT+7AZP3&#10;xzdvc3uRVXGlrNq3ZZ7Yf07hBi2HltNDKmCK9MXqkAisSKRXpgPLPI2r99brKrP6d0+orjSxFxu2&#10;FHh4AxQYRdYaTURJJ+6MBI4PYbg77bubbO5MhlUsrAnSouLUaYzpJ6HFButwQImD95HTM+X9ssB7&#10;C9g+yTcuXbhtFra7cXC76wukIVqnipFYPwkExTvfb1CpMLHygACSa164D0XsPam1fidpd0Jfv2ru&#10;2RLtxzddrKq2m2q2iFVD8a5R1xSbouwZpJJYjpECkR/HB6fH+SPTXs3a8bt79hWs2rUbW0qlQIN1&#10;4b1CVMEgQCNQiQAJiWTPqLQyLRpDSToOQzkYNNDZVl47dsp7bnLWw8XkLQu7SGJ6OVg6f8wB64//&#10;0/fxmsyJidJqI6VoDj6+/SXQLYWFNkhxp7WfuS8HJcMy28w1O0CQDINMNmOlQOhUVyqfjScBPUt/&#10;psHts4V9Yu96M8hgjiaKA2ZpnFMIk5RJ66pAMZUwE0hEh1dlFtl9J0bX6aPAZvVAkEHuBqCDBwlj&#10;0yInMkkUpgJ62+8AsTItsdACqxFzucsoihALQIFc88IJNKEERQnzpHwrgJkBXMntAUakdQAGWHBe&#10;ACtxtMEfZOWEkkGPmBpqFREScsqnPAKVbV8yddhlFu8qkgBpAq8zqIUQi5RWJwAOkgDrnQE54B8u&#10;qs1yLkkoqzpbW5SHAgGVQHMwT4UwUjIGoqpBMiakE/ywACsDrYaBeZjc1zpaohYaQCo+ZhMdZJw2&#10;ciRE6gY7vLM5z44CapT1LKMDoKiWENpUSTpU9oWhIMVgSM8IOoEeBAX+Ffm8Djjv+ZU6EKUU6mGt&#10;meSxcXCBAtCQHFCTl4gYbMHLMkzmCTlNPsOJekEy0jW2QMdMMobWVe2iidK9tRM08YjCIGnIKegF&#10;fuOWIqZaZgVAZ7qI5Lu3p9zFtJZ7TVIg6RBBj44TOqhqREjM+OAmB1tS4ZbI1hyWU2wQw0raaD/2&#10;01eVcsFSvxrWQCM1rgJH5i6SWLEW5t67Y1smkfmKyQWA7gWcVIInCTEkj/tkChoQJE08zgHAp0ov&#10;plERXuWySrJctEFi7usGvyhRGcdCMATSTOdK5TQz44CQQSsKuZQ3HI7CyqC6lM1BI8fjQkYIqAdR&#10;VlFIBaaLmZHT44B4X7zq9nXabSzG5ctWmCepdgEhCe45L2EH7sJmYBmSuo9p06qfN5V/uxFnU5bR&#10;kuAwfTMora11raQlYslZBYgTBMDI1rhJ05KBANINSRUx4jzzwatwkItyC1wGbh0v/wCsUKxgNcj5&#10;TFR0Pxw2YkgkUahBJABNP5mcCTCbbtlEtsEJ17cm4HU67jr3OqnrIAgHrFcsCsGIGZJAkGsQv9cR&#10;Tw9EtbZpYOFVA7gMhCFi9xTU0iQaEEnPCZkf9tZmK0qB/b+WAfZAdSCRc7fllmRtQoA0E1qSOgpE&#10;4SfEggwKwYApBgZ9M/54CRbjSyW7oeSxC0g5ypY5VqAuWR6YaIGoASTJyzDGoJbOKxP92N68Zz0E&#10;tHJUkVWJRmA7gtJCeBOYH9cN1DNOiY8Rr+WAKedfLHbT8sWHu0osJc0Fm0tDC1rDlncggyQBpVZk&#10;4RUkGKzFYhoPVuk/HpjSniPSDAgQ1svQhfSFyIYqfEiJAmCR54Zc1IzBpMdx6kR1wEiwsqiiVIdH&#10;Pps5QEkKGAI0pBj74wRgLqGZJyEkmKDSPhU/fgH7Su7ldJVgqkIxAt2hq1MVZ8yCTHUAQMyQCSPm&#10;PyqBEzGRiRgFoViVXUtx3PqKkLd0mHLI3UAUj4icECcpYCYiIBIP9umAdaRoARJJ1MCNbKlxSVu9&#10;wkV6EmuCIJzMxQxUnrBnAECBAt2zbZglxTlpKgoAPTNCZqIj78DTkTnQZTVaj4wemAcN65JZYRe4&#10;6VOgNr7SO6ACajXGQ8cMkLOk6aRpcggExMT/AGywE9TcKC7bJ13Y12dZ9VAzlV/KEdARlIzEyMG2&#10;o5jrFJgQBBAH8MAVhVVrSqy5sAHZdbsX0NbaY6SXUAdBXPDRP4YKh4LCrQGqoJHxk1wFgihgtyTc&#10;aytwJcAVPWNs6ZCAUn5QPEThDLpEduRqKqIOVPKDgHrT+pWCjdkLclb7HRLsA2eppEzSOuEmDQkN&#10;0gjMnqT5QMBKVtUBUADEAsr6QAsuVW2DnBIY0kHplhOo5t0OqpJmazHjNRgHVVZC2dR/LKotoLb9&#10;MASwBIHbnNIilcJNTIkHoIOot5x49cA9bJVXBJYqFJZhb9NUY6lRS0iRE5dB5jANSAaUrImKZV6Y&#10;AWyAh72B7W/DDKhliIqCBLHVSsHAByB6TqIJKzQCP6YBzSJVkLqGIZUuKFdizFpDRSY+UT5jCSTE&#10;VrMTMDtnIZ4BQSAzgjtu6WVChe5LSRqzC6RSgAOZNMJEEmpUQGJypECBn54CS+uF0aLpe61oW9Q+&#10;U1f1LnylgRCk/dOCI00BMQYrUKDMBenXLGdusQ5aIYFX0qYVriwWLuf/AFjOTkadtAIMYFZp8p6Z&#10;0kyvjT+/GlE2kowOpmTTqUH5iQCr2ylASKqJ+M4QGBgxnIPz5htJMdMzBwDrowVgpckhHBPpwGZS&#10;wtzTKBqAMCIGFFRkKaiZ8fH+wwCUa73FxGlhohtWsESxE10k1mJEEDwwACCAqmKRSRAz1eGAXCaN&#10;N67bJPTUO5jRCrGSw8QP6YaYrNAo6RJJp1J8OlMDNiRb1EU9Vqs5uFgFUZOotDqAJKxJGVME2qRp&#10;1hiPDIimYPh1wOpSaTbY3SmhSo1MSS4uCRX5S2o1Hww2ACYUiZyzhiZgrU5TgJjHSi6wYUBC5yaT&#10;mjtA8DBpPwIwhic5ExBGS1b/AOG8IwOkSrIFRoZVEaWIAKgIS3ea6CKsxnOBhBkscjWC/XxAnr8c&#10;A7qRbaR6lsspZViQrM2iWWIAApojzGdUNm2QC1gAStJgEV/jgH7LBFtDRcm4xtOzswDU0wUaVoYm&#10;hnpGESdJiNREiaUJEn+3TASWCsxBA9NezsBP5qodIAyHn11ZROBpp0PympFRUSPD4Ym35agLdAKQ&#10;ptqDcXtUk62htJAgwIzgwaEYTJnKBEg1BIXOhHlGPKiSipp0liW1lGBiASIHyHzJg9OmCBbUCCJF&#10;Qc5JzAwMU/NtkhwWTSE9IPBOk0k0IkTDQcNsaZgkxSYkdYnFjWn5j1oEaSEK6izI4VmUk9ykmZIE&#10;5CJMRhD6iPw9ZMx+GdIP8cV1SbHphpYOCdBCuhAl2IVjI/EZoJoeuG+oUmADEkUFR4V6zPjgJBEB&#10;zD6wo0gAC41DcLh2kSxAAnoK1wR6qZzhhBGoE9sx4dDjp4+lSnbRAAegQgMJZme3oTTeFpzJDU8f&#10;IYTBipBHxOc0XV/b+OOgka9LADXLBYARKqRp1MPKRpHXCM1MCaE1MVJpP9cBJtgapLhW1AAIuqAt&#10;HaAJmtTP2YIylSoqIauqSoiJIz+FMA7RwUViXnWCIUKrHXriYI8s/wCGG6gBpWpMdxAnwJy+BGAd&#10;PdMhgoVfwgmYgtINK5g9K9MJftCmWgiIicjEmftjALtrrZwO7SxaRpXNNRUZQokfHwJwO4HRmIUF&#10;dLQF6fASTPXLAGSpT1IZSC5RmdSwuMBJNKmAIyEScFQjVXMEzIgxSVNPL/pgDkDsOkEkjsUEEgyf&#10;zVrOkzEVywkDTIMAtkNRAmZNIz/r54BzUDpKm5CZto7lEdoUk/KBAPh8MEIOkwBI+U/M0HSGOnIi&#10;Y+OAMhRr1XGJDA+qASqiAxVQ2c5+AFOuEnLtOYkggGuoAgN08K+RwD6qFVWuj5GOlgSJldasUII6&#10;zkRBjpgFm8yBpoZBmop8MsAdu2GKybaFi4VwA2lhkHmlZBaCa+eEHoZ8M6yuUny6EHALgKdJUaYb&#10;5Q1pgeqq5mtaHM4KTNTQUAmAAvxzjAOKqAKqpLFdbMArKwZ+0z+EE5GQaHCTIBadUEdsQc6gn49D&#10;gHlUEwQqM2pSDLKSVoAkSGESDkT44SzQp6BZNDWtAxI8MsA/btfmSVDOSVLsEGpBDMqq1KzM+J8s&#10;J7hNAQtYr16/d1wDygPDSVVgy+pKalGT6pyMgGMIDRC5+YOrUVOdMj44B1lLDUSQx9Ru6LQXt0wW&#10;YSdUUIiJApg9LEgwGBJzBgDoo+2hwBK9tFNWQoAdK3FHfkz6SMoqOnSs4IxAJErUiJ6VNfHxpgHA&#10;+kaROsLEsyBl1iVVf+2JAqKUg0wUVaRMiQtagVE/yjAEpJVCpMBoLAAQ7DSYEyBSdRwmKsCAYGQq&#10;SrZkDMHpgHNa6V7jLtoDFZ0lBKaitIqDlXLCTGowqnugfhABPdXKgrOAdTJe9wdBuEShnKBpIMya&#10;AdMIiDQmDIkKD2qCx+2vTKhrgHRqKKpUEqAw1PAmQAF1d2kVlsJAJEdAYmMliYKjp1nAOSEMy2pg&#10;pkGhIOgPrYZmgHUjDb6ZoO4EzI6TUx/LwwEm2XUdx7XC6VBpqEmo+PzCc4HWjcmSJBAmoiAWoBOA&#10;kFVCksGQzC17y0yTHQzPSPGcJoYyFcyKUGVOuAeGZ06jAkxJlSZFwE+BNfujDUZmVFDNAQF6kT54&#10;B5ZKle/taV7nGoqJlgCDAGRnww3MFpADKBQGv+VT8P78A/RlA7iuqNRYaNAzB6eEmK54SAM+6ZOk&#10;GjGZBEfZM4BwMCQkgKCAdIBCrEqRcbI/wwjpQzUgjSRJmkD78sA8syDpyA0EsNRSO7UVHQVBwg0E&#10;rQhhkDIJFVYT5Zx1wEhM+8AppJ/MdSrKCahopQ0+A8cJiCYIaIBypXME4AAltJ06JJ7zrFMvTKrP&#10;WoMeU+JnuXoQUYf92rOorkK/bgDA0v8AK6ulxWMFipUMVFaGskf2OGSYmRqgDSTNJ6MD/MZYCSIY&#10;TqhGZmcEdFNHQKO2oyy8sJaYHaD4ljSFMQDmfE9MA+pzqVNSqgQ3coYE/afCfvjDbCI7gQSVkiYM&#10;dpgTHgBOAkKZjSjqQiua/hB7lGo1n8RinxwR1MNA0yhrJgac5JH8sAsems3DqHqBQYHXKADQ6q/D&#10;4YaMAaTpgEQEJIkj5mmuAcUatRhgwHcbgh16GOkeOdMJ86DQQSYEE1gBT1wD4BynueVVM4ExSDTx&#10;r/jgpUhoqF01PzSatoXywBG3c1JqoW1mFEqYMAu3QHqDWmfXAiQSDRSQJAmJOkjrTPwwCluaYiFc&#10;jVMiGoCVcCkTT4R4YQTIAGeokAQSygiSfia54BaSCWMkFBNIVGYZqadaAH+uG2zBEwJJEDpQx08h&#10;9+AlodKGdDGluQSxBcapM1jrMQD0wTALpNEkx2wNXgTH2YALNwOoJeUDaWOtk0iuYjx8z1wRkqhE&#10;92pgCPKYHiZzwCgIa4rVjSpOqNTUmWTIEfKR45RhtR3EGsZQSJNWDUrkAK9PuwD9xhpUiRqiSUnS&#10;Pw2/Csk6gJwZkdCdQnTqz1SO0kzPxwABBWkD0tKl9JIGTa2pBpMnPx8MGYMAsRMmYEhoofiTScAF&#10;DdzBFOlYZSxKFJimmKQTQVJPxwipEHScq5nTM1BmSf4YBbGCGXV1ChoKaiCFUBYIXMn7MAHSh7Ih&#10;gYiDIEkqooST/XAERqupqZaoQHJkGYgs7fKADBipp8cAZCYZipJljqK6gSGnyr9vjgDYkuw7giss&#10;FFBQHSVLKVrUgz4ZjM4JRFM5pqBE64MktnEzGAMmTILBlMtbaV12pkhEyoKEfxxpfbntvcc5vEt+&#10;ndNkkLrgwzUmT4ecYzbJ1S2SZrlv1S+qfEfTzgN1yG63u2s37Npr7KxVGRAsKQMpmn9px669oeyN&#10;nxG1tXrttA4t0Q5kAUDdfDCTmvF5fNnOur85P7t/3tc57v5vkPaftrcby9au3yN3vtuC6bbU2hTa&#10;QSJIkkAyprMHHQnuhAUVQqg5CIgZmn8MaeZ88eO4V95u13u+c7y9ftXtxdv3wlu87tcN0W2W5mSD&#10;BIbTTKcIskuSZrP31iuAke4VHHbXbWUT8sbcG8juFSwLizZUEzOZAINPDM4Y3NfUWZiAJy+EePhi&#10;Omn0/Vf+1sfZNu5t7OwuuPRU2jcv2gj+rbe4dRezccTCjSGcNWpIEDEYQAQKQtAZAg07f7dcVvyc&#10;65jY70XN5+nNxVui7vVRblvWmmArC3cBghYoWkVBIoRhIvTdCggUNIgVGQNJ+zBJp9HzSP8AZgvH&#10;XWvK1wvc0tdNwtp9PsN8i0CACueoSSKRBmbWFybrX7owcXPj+kO6vLKoHCi21sKpYGVJS4RRzSa5&#10;TMzhhCC8d09RPnH/AEwdd/8Au41HJW7o4mQyaTb1W7i7cr6lz0hoFsmSYqHP4h4DDzDUrRIBMR5n&#10;MkHByZbjCbDW0uMpv2rQul49NLhE010AIfMgjtkVwpyhtkRRQYy1R0kDAnVD4rbbxuWsXbeqxuL7&#10;IzaC67JWZwjhS2YJJLLTpFZmFaKyxmdOmdRlgCtKf34j0388/B0znbO9NjarpVhcZwgtW1VbjC9D&#10;oxcVDVEGnXPOSpGZp1kQNUVHXFY8vSMjyVq4vpLbdTqItemB6z7W8zQQUC6UYkgq2Uk+OG1IFxhR&#10;QYgkZ6qiB0HSuWDFl7J/Fb7yz6nH2XFvc7i/qIvm25tw22b85DcXtY1DCKGpJgQHnPZOZAr1nyj+&#10;04MMlw+2t/7i6ozsnqLZtqGuWzavIvqXdxrcRpAgPPynLEZhqnrWmVKRA/t/XB30/NPwdC2l5dre&#10;tA2haV9sqKFJNy/cJLaypiRqPzxOc1jD2uMpGSgk5HpliOdm3rnGWXHGPd3Dvfc3V13tw1hLZuq+&#10;1tuHuH1G0xqJHaM48AMG9K+AYCPECKj+2eKmOeJwjceGuqbVtzoubq0DZuNFy1ZPcy2mIhRB1Ano&#10;o6nCV+WehmgE510icDf89SN20EWQ9sX9INt7xYetctObesMwESskgxQmJxIUqGkiYz1SADFZjzwZ&#10;ZXkLfKXdsu1Fx9tcZTcB2ioxex6vqs3qvKkgL2EmegFcM5soiYYrH+WcxNMG+y/L+9f3bC2uNvuj&#10;hWvbNHsrdczdeQvdbUFoNw1g9Tprh+4RoEEGZAykUgzPTrgwyfEW9zb5Pc7e9ba16e3treBLBL+t&#10;ta2DdtgSzRpUgA9CcNkahEkdNUeBpX+GDWn5o0NncJtr5vPYAYx623uXNNxXudrktkdLwUBnKTSc&#10;MXDEBSO5ZY1LVpkcHp4ari7l+9c3H6sM72twUtW2jb7NmDBkvL6dA57u5SBWtaYMnTbmNRC0NRIA&#10;NSRlOCWTY1YtrveTbvZbVzfjVZKqblu69z1vSttcglQ1QsR9hwdhfyy0Ase4E5CcgcHHy/mQ/c28&#10;I5extHNz9PYFvb3rYQBqMWG5tNQC3UDtqBqk4dW5oRqCdJrnUGlDgxrLdphSX+MXd8vs7YPq2vWt&#10;XRZ1Mu4tWbhLN+aZEjLIyJ64qL6Erq1RGZAHdXL4eU1werPOHoT25urNrcJt/wBPrd9Nu1avX2Y2&#10;B6YKuQPmbT+aWiAAB5YTZXRaJikwCZoSdUEjOfDAN+4Nz/uHL3FRla8iG4y2bgYXNP5KFFcZivfI&#10;888O+oVIkjtlc4UCaaT/AIYJddbzYrRxyXRcUKypfAu21YrduMpULcZ7cVkV0zBgQaHD1vd+npkZ&#10;NWCImYJMz/HBzvi5+nhm+V+nzcm+7tqyW7j7ZrZ1T6ygr6gtqqAAgUGkVGozJEixF5LykAZsrFqf&#10;L1E4OW2t1uK5Ff8AbfI+3OT216Guejs9xtzbuVtm6qRItzPYRLFDDfDDZskG4ZoSKxOYiQPPBZvt&#10;OJVra9x2bg46y6teaxtH7VuldBURdclgAVUFtCiTTwEYhbiyYYiRIUQBQQaMY8Dg66b93FdK9r+4&#10;LBO0XQXC3bjmb4O4fQPUewxYGF0GKUIHxw1aslNJYg0JKnOcoI8RiN24mVzzfKJyBupt0Y6t3Zt2&#10;b4hWUEg+qjNRbdwVBIkmQDi22bCEAJ6yaCaSST4H+OK4eT87hH1H2ajcbxzbP5jqdN649z0WUgLb&#10;2rUl1g9pMCDnjT7AdSJlxWRkKmT/AEwYeEfqvdSzbayjXYTb373aLgLi78tpg1S0gmgH3RjRIKfZ&#10;/EmDOA8ZcvdL6ld2V/lIuI2iRJAV8w0AzTyxMtDt6dD/AB6YN6S90co57cqXNtWPf2sF1hSNU6Qx&#10;qQTn/A4Wa0nKs/0xG/JzjCDtCwRmghmXQkqGWHGkuq1rTpggJr/mg5U8YxV8ebbtfU5ccLQL/oSL&#10;cGdVxm1MG8RNfIYOlDXw/wATg6GCJHptDTquXHJJLA10SKxPhhUwfgf4npgIXoC6upoUuW7gZKWl&#10;IakU6facPrOkTnHTAZHl2ALgAhRcYKwEBJgyT95pit5Wf05IpAPSZmhocHLy+jtv7czab3Qtu5qb&#10;1b1sKoYr6gU0AIrJaOvwxg9ZkliJDUESTEgM3hTw+3BxfX1dhb9Oz6G2uqG2qK9xHf0lPoAXkAoH&#10;kiIJzkjBBy2mIlWqQAaExSfHAO7ni12qXSbrhG26lBfuPqdRbLg7hEkuAogClIBPhG3Ur8C2nzie&#10;uA2fsK3a3dtNa/nLafclwwtgFbXZbUH5RNCtKwMNCGgyCJAgDTp6kCPuwGnu322BfXbNqbN312D6&#10;7l5TAtm5pmDJ0oTMkQaxg1SGoYI+EGBlIrgIm/5W4diGG3gOgQ3NRdwqka4Dgwe2SQK5DDt1ZgQC&#10;JlhWKZRH8ZwFFwO8Wy9y+Ll54DPavWnCXFle2zcLAKZUkz8BGI6qFKqQI1qSehJn4eGA1m83p3Nr&#10;cX7V437p2F6wi2lPqi3aAIYq9NamI66Zz6u3GJH+WCTXuJpTSaycBQ8LtrTXFuXXXdE21drvqPZa&#10;06sLkLZTQQgNBpMBss6svUQVBIiSaCCI0/8AXAaPjg1vcNuEd2W2SxtWtTTce6D65EMutTQsCKVM&#10;YjLaUXFJYgQACaLJMQRPl0wdLvdtcYbnee4L17i93b/TrcdCNzfs27dzdbtbCItxrq6QWEzJJNAZ&#10;oBhrdWHtfnembq25LaYENFR4x5zGDWm2de319Fv7H9z8fz77X23a5NOO5fmGVdjtd5N2/utuT6Nq&#10;5Ytq2kXgZBsgF2YrpnHzi/dp/wAm30N/bJbvcHw5tfUn6k2A9rce0eC39ptlw+6XpznLJK2ysyLa&#10;SzZGIx18fh38l44nxrn5PJ4vBM+ba2/Cf45+D7G/s9/4YvrD9a7O+92/uR9zb36f/Tfe7y3uPaG1&#10;2WwTa/UH3N7b3G3XcWb284zcynHre1BWbdobwADW7YBnH5l/3E/vs/cR+6bn+T2vun3bvbHt7kuR&#10;c8R7A9vXztuG461chLO2tpZAZyRAuG4xmCYx79PD4vH9X+L4rze983n+jxzt1vSa9f4v0zfQb9s/&#10;0N/bN7U2fs/6K/TrgPZew2+w2uw3fI7PZWrvuPnV2g7Nx7j9x3w283txm1XCb10qGY6FUQB6K/ZH&#10;/wAd3u3688pb5L3Lx9yxsNq67vc3Nxt7tza7G1bj0be4vAVv3PwW1NfmMDHLzeaazGj2e09jrJ+r&#10;7jj5M/8Aul/dn9F/2g/T0/UP6ye6dhwmz3O5XYcHw777Z2OY9w8gRqbb8Xtdw6s62l7790ArbWC1&#10;SoP6iPot+2b2V9CvbNjY8TatruxZs/rOSNq2u9vkLBthU+VFiigwB4nHh3vf+b0fIXy/5PHOI/Ij&#10;+6z/AJfffH7yPfreyfpx7Zuj2VttzyG04fiL1909uO23A/TcpyXKgRcubhZFuVHcVUACplfWD6++&#10;xvo/wW63nKb+1c3rW7lnjthauG5uNzu/T1EXVH+mgEFichlia/VxqaeK3bv24nyW37Mv+ND63fuo&#10;9ze3ee96bW77Y9mWt+nJ+5uY3u1s7SzteJ276dhseEtqAdzfLG4qMCQI1MdNMfG/6v8A7h9/9Qd7&#10;vN7yJs8hYF5jb2O5vXbOw2V20V3NvbWdvbK+onp6g926QhIJx6NfH28zq9F2mMTp8H68/oX+3n2B&#10;9APZ/G+zvYHF2uK2ew21uxe3lu1b/wBy5R1tem273+5YTrY1CrRRTHlL3D9QOE3W42N3ltxtFbkb&#10;J2r8Fx9veLs7fHW2fci7fPqA3bpKhrelktrbhSTqx1kw8+3l1k5630+Du1qz6SlFZyM9bkM5JFfl&#10;A/ljzd7s+onL8+m7t2mtbbim2jbbi7H6TabU8dx6X13N/b2l24i27uE9W4SWIgFoxcPF5PNtc3Xp&#10;6fh6nVQJUTLGWMkyYif8Mhjj5326Fi9uGFl2axdtWx2qNvZW5r3F62XMFrhhSc4Bg41h5s3GC8ZZ&#10;rrb63fY3hb21gor3bh/KN2+CyrdvPBBajPAJioXHXjXhji9QxWb9n4/bWLDbxHvG2VurtvWS873l&#10;Je47vGShVWlBWJJOGZtwm1s6Bhjbe4N/uCuza3b3MWv0uxoGvWFZfTC27jCoLFVUPQVaRiySdGdd&#10;7eoYgb/lHK7nj9ldT9Ptzb03WDG9ft7IekblkHpqa7cDddWWKXbPEDGaubnVYNwvbG39S5atLJg3&#10;Suq4+oVYHqT1mMHPMDCtxft2xYvG2lld0ADdtsLb7XZoSjbomJa7dKlbemirLGuEXMk/tx/2hi3P&#10;Ko/q7PZ7Db7S3udmWuhLFu5eterb1bXYWLtHML+bcYtVmr2pg1mzOIGINpGfabv9OFD3FS1d3Fm5&#10;O0sW2YkbZLsgPduZOqSAOsScGfkGJ25scfbv7bZXHvby9aspbs7K1uNC2LFtBduI99Vb5nJY6QQR&#10;AOC2SXAYzdy5uPX/ACdzs9ubIbcJcbtdEQfNeuAl2cDtUghZFK4MXu9KGK7ccnyF+5uNwL7XLlxd&#10;Mi45uxpCst2+5JBIjLLBnbbbF2nIYq13Jt+l61xXYsxuC8aALc7vGBQARUicVnOJMhhm7dFy5cd1&#10;tPrvObgCsqJ6fyg3OnxYAxkMGc3uls/iGGAtwFZlLHeysreubhYdq6DMAnI5HywNpdr14DDaPfZr&#10;Z0W2YsdQaNvdtaCdQt2/xggdcssE1+u994wGLWxdW0jbjcW9SqmgkMV1hyNL20joSApgTFYwdZfU&#10;MTdrurNiwibS5t9tujuWCtyCOtq+jKWuiytqZ8M4FeuIa4muNQxGO/XdO2ux6t1DcsKbdw2BdW4d&#10;NxwLgh9IIKgxi4TOeoYSXtKii9fa3an0bSXLQS5auhu5blxwQZORinwwL8KGJp2xT9Pca5etotpk&#10;uLtWT0vUFwfPuLcMxNCQgjocFwGNXx3HvuLmk7ZLgBtWjeF0Lu21LLOqn8MwCDn44nV0kt6BjVcd&#10;w2jcaXa1dZV/KFkXjfdQdLnWnYpHTSZGJdtZXSaS8hjrfAe23u27UWbji5cVRcvkjRbIhiFyhRmB&#10;U9cctt88R308d2DHY+A9ubS3fTj0bUzBVFzTosXELVVrJqGkxJOMPZ49Jnt1DHW+I9i6lqlqyyu4&#10;9K+upmAyaw7+Jgw0QuRJwr0a+KepLMFiZqYpXFl/7AO/e+B6brc9VZQgJCaRAUyJAma0jKuJnVP0&#10;fxELiEHuEDP+orjonB+3Nxx1tSrO4twvoWriJf2zuTbe7t714G29atauAqcxBxm2WO01sxUe5cUi&#10;AQBBILVUx3V01A+GNxZt7LZi4/JLC+oBc3HDWL1vfbazErf3nFbhD6hDaQ/6RiAJaMZWcILNuCT6&#10;SoQPlS+Q1q4ooVW8hpSYDrhXJXE43bXt7xD2N6NxLbXd7nRd403CYuJ6Jtl7LqFIdHhlMjrhOWrm&#10;dBWvzot39VoqQHshmS4kf5nUwwPQiZy6Y4rzG/v8y+7e/vF5FrYPqcTdt2V/UDbkI6q+xVl3IqCz&#10;tbBWg0zOOsmI5Xn5/Ja20W2oCqQBQVNBnHdit4/Z81u90djsre63G03hNi7ttoGG12Fy2C225HYW&#10;91o/TG0R3hkZSs6qQcOPVJ3fDj5+g3KL3khYzNMvA/HFlw9niPbFu7udxv8Acbne7S7cVLg2bXuG&#10;W/fQWrjcffYIGvVbVeZCokC3NDjNzjlZrrpPWktquQANKsAakrcEGajw8vv8MVXKbm1uATZs39rs&#10;1i4NnY022vsV1u73WJc2g1blxz8JONYMzNOqCBB/u/hjJjdbxrybndvbvrru2tnZ26G1Ys7a7b9J&#10;9vtFWBcJNWcggeODjnybcziDxV8nevaXsbG5ZXdXrP5i20N39HZqBNya3SRDNMDIVODG0zfo6UMf&#10;Q7/jX+kNv3D9Wb3v/l9mu7230/4tt1t3uE3dvb9wcgv6bYnTc/Gil7ig5ETjj5dpjtjrpO3S7euM&#10;T8a+Sf8AzOfXe/8ASP8AZ3z/ALP4Xl7nF+6/rjy21+nGwfa3Wt79Pbd9Dv8A3ruts6VQDY2ztnb/&#10;AOfR1x98rThs11N81RSZkyMed534jue4y7ZD6btyzsobaMdsy+l6du16doWWYg6VypERAqRiYoYs&#10;h0mNS1GQp4mfOuA51uNzstrs9xs23asw2h0i8S+sG6UK3NWTN84n4TiVeti5bggMegmTQT1zwGF4&#10;fl9zxXLrc2117KKYZ1VkQgxq9VrZjwaB1kZTNDdGhiGMgA0UCI8AMFkzn5PWvBXH5TjLd2wtlLtw&#10;Ith9w24N9rwb1A4AMBSQe7UCZHTI0fQe4eYI6dKYIi8twg3e0Z7NzXctA2NzZCFUusWJuABiZ0wS&#10;GkUNK4K+NdQRWlI/DTL+7BdfzQ77QDbG4LZW5aXbG2y2tyG1XEvSbly2IiSggKxz6xitOomoJZYB&#10;Oo5k1EZ/ZOD1O122sWbTCzdFtN3ZuOPy7SoQF1qWuyAAtVkiT45YdCIO4AHWSD0BJGTD7MEu0kz1&#10;Ul/fbm7ZubY3rnqbdfVW4rK5/wBQM3pt3SCWFMgtBFBiUh09sjuDLQ0AJ861wefa3a5rB8sj7lTf&#10;VL9z9ELBt271kpdvgIGL3HUmFAkkTAoAJnEa8k0PzKTnVtJOY6eeDvpdbPpbb27vDYbVtmItXLdm&#10;/FiGsjcKAYu25oRk329Di99vXfQ3Hp6hBoJms/DBy8l+t5P/AHf8CPdHs+9yjWrtvdW1/M0gG0dB&#10;b0lYsNX4tJkUEQTjp8i5bkRUTSuI62TfX8XwRRX4r3Butu2pTb3FxFUqIU65moynIjwr4Ypr6wTA&#10;HUUNcs8V57MXFepfZe6N+3aDXirraUtrMKpZKg51I+UjqQcRI69KGcEdPN9FteoLoLoj2jZIJe6S&#10;T2LrrqMd2qBmcBlEsO2mXhSgjAK2VxnW2762FwIIU3Gbv79LNQiYIB6eGE11RKgkQZp064CYFH6c&#10;uqvCBkpq9NSplmUkggAkCRkfHDyiIitSDQz8MBntyWv3WRiQdPqJpYdtrRJLZlmNDA6UOWFxOJZn&#10;iihvv6esm42ogtoBChWIkdKzM+Xww6sAAdf7HEmsnMGd3OrvYlkJ0w2mte0llFNUnDgz/t1GNCj3&#10;j6QSdI0jSl4gS0goS9O0hqR4YcGeQrHlBA8DjO1snAzDvCAFblwLKOM+3oQaUr1APxwutfgDnmDh&#10;rrgRGSyq2iWVn0XDIVZBmXAIoAAayMGQaTBOZIM4zt+aBlb1slfSDMhta1tqjIJDAkliZMRnPhh1&#10;flFMdFxxlXXAzXCYm2ynWVaGUXKkB2+00zwi6aEQaCuBbbc1ZcLt7bb7brURcQEaRHbLatS0NKkZ&#10;g+WKZwCxymBnOQzAIpOCPUGyd7PH7NJvMrMGUloi4APTuXQRIQzpBBMjOMM6ST0JqTPlngNC28a3&#10;ZbS5BVexUJZu/uWZ8SKV6ziDuyZOmB0kA5AT088B0z2Dt/y0F5rrhlNx1uMr2rYnQXYtBNwA6oJz&#10;8cUW6YsrCT0WeknIkeGA9b+y9rt9vuNteAF1bDKzqiMl82yxLKrAabbiQdZFYP8AmxVhANTEL1MV&#10;kAZfafHB0m292mXc7/JbkNxvH2Lu4CoyEXR6Gm4WlmYmKBUBKaqk9IxUXU/PUAFUDamEydK1LAk+&#10;GDu71xe/S37ffcXGS7uW2otWtwVVbS3Wabe3a0o1aoqQSAQTNRiHv3LwqrEETSBQ9tfHM0xnb8qt&#10;Z9ONim1O43W4vsyXQ4t+s3rXke4YvWzaQBtIESZNDM4i2jp29y6yigYVIynOB5VxNL9I2fNbY7jn&#10;thxljcXO97V3UuoJNqLj2xuBUqxkBBSk+OKq1a9W4EMnUZECCFHljnrO6jrHKck/F8e+4UrZbbbX&#10;0PTb1HU3mHpl7xHyhtP5ZH2+Jduqr3Tpp6elQC1SNMHOvxwsxcCi4fcbrZcRa9bXPIm7euFLIaS1&#10;zUobQIIUVU9fGuHztwlhYgtck1kkg0plTrjV0xBT7b3G+79wX7jMbVnjbio5Bi2t1FNwt3A1IlYa&#10;pjMRh3bWHlQASqiQTAA6yTH8sXWYv8BSe6Of22jcM11Uvbjs0orXNaAH0wn4gnmSYma0GJV55Dx3&#10;Kp0gigDtRSZNPLHRFBw20tj9Ao1LcvlLjHtL+hbi4TbpJJ8oJPnTEK2mp0tdw1EMxqQYzBI6T1xx&#10;0/MrZ7vcnb2t5yRuI6WLTba0rIoFtmqLmiSVCAMYz+NMSwSrs5yWBGeVGjp51x0nW/iMnes273H2&#10;tus223Ou7cuAWwwdwVsi4AAVD/hCCvxnFxZulLZNTrpInSdQmAen9hjSOF85xibzmFSbZTj0FwWW&#10;9PWnoSHa5bIIYiZKTT4kxMLgBUEaj4VWes/34DCJtNV/f7m9c3L2LFw2rYGlC4A0KLesFgXnJhJ6&#10;5jEuw7Alyw0mB4kxU1EV8Pjg4bfk1jA+7+Ksv+j2qWGN1HO5a2OxbbblYtK4K6mlZPbnpgxgXGYQ&#10;2mCwOoTl0ivjg5l8VsNn6ybJr7XU2Ny0LTixqssQo3BIAJ/EZFw1oTTPFdfIe4E0FtA1E16UADHw&#10;xHqnR17gbY43ZbnfruRYG83D7WzK21uO7Q14FbYVJOeoHIxE1w9YtAamGRiOvWsn+7Fc9/JZcRmv&#10;dHuC6h2mzIT8p7hus66VVqW7brYJqrdfUJFaDph510qFWO5phs6jUxEYJ47bvbWe4zctvd7c3bW3&#10;f9Ftv0tu4twemwS4EsC8DQEilJAFZoASQnX3TlmRPTwGWC+XGJEre7O3d2d1rNZIFq295QLVw9iB&#10;rkhWDSWAYUPWIwpmJRmKgwCKEmpqSAcgOuDnrxtMoez2Vrbcjsdqu43K3dVi5cS4DcX5WabzGQTq&#10;BGmaSPHC5AtLboG0jLLKhBwWT6u74VX2Npcfk91y03Gtjfbhiu4XW7aIt3bdxaEhugUyoBrEYi6f&#10;zS0mFUgx1bOpwd5tNpmNo+8uNw232yhHv73cJuWW9bhLVkdouXEUEliSZmnUxpnDZcskAMpPicz0&#10;8PDpgq1tceLG+Q3rivbtL62m2bjFUS3qJCmRIDNoVpH4gYGHktajbB1dhBeDGqRJBmp8cRjbfEvy&#10;UnLcy+02nI31uIU3qX7WyuECbF1T6aONMpMMATIHgMSLtH1GCoDGKggx4YrlPyX+DH8QXbj026am&#10;3W53FsKLaE2rsEsba33/ABk5tEGIphakC3QqdUR0pnkfH44MKHfbY7jlle9bvK+2eSq3LYBfVVSb&#10;QqF+ViRBBpJpiO7gMOv4QBOfSQTg69n0fNv+N4u5f2Fx0sKq3WLFWdSGstpUAOsw2nuljnMxGKfe&#10;3TduO4lkRSpAkAkiDXxxL04dpJJiO8+w+FtcFxG02t5dta3fIuL6tNp76raua7asAAI01aTmQPjW&#10;X1ZbSgkAvmZJUSJhp6eGF9PxHVPb2+2265jcMg1JtqqrWklzaJBZIAghu4kwSP41m3s/qeTtWYBF&#10;uPOJMljHUeeOOszs1bjXLpPuLlR7X+mXMczccpd5I39OpxbVhYRvSsNcAKgE1hR3RWgx3rZ+ls9j&#10;ZsrQ6A5UAUny6dMdsc5eJ+Xv6lLz/wBQfqn7k9w3zd3O2PJvsbF252m8LD91vVUas46mK92IF/dh&#10;tRHQgVmKzJEU/jijr3tf2HutkmxsPbK2TbubgquolrtphctNuta6gpEkfYYpita6SyAZVqRBB6gd&#10;PjgOzcfwW0tbDkdxde61wC2ti2gOi9qbtO7MmCRIUAQKH4U27uMReqSc+0kiF6QcG/HrnbPwemPY&#10;PD7RNt7adLVsPcsm3aD2Vt3TcvMQ2h1DAdxFCQ0TFc2BcpaLGQYiYECIyPXpg6a69u9+DX3OKL3e&#10;d2+2tlHUOWa0D6puK0BbXphQEBBLagJEHocVF5o3V7oCKQKVFAYFPEnB0ds4Hbtd9pcGjeoxS6ik&#10;u1u5dW36hDaWYqJJhVHgQQJnEkXG9C2TEBqCKEjr54JJi2/Fl9xxe2/3vl0sWbzDebRz3XvzkNzu&#10;ADMBAUg9rUFYpGD3BDX2ioNsEkgRRYGc/dgSYmFd7a1WPbuxtXgbfpcs9vbvbOq7pa7q1y2kwPlV&#10;6554hXezZrpyBDSAQSTUxHTBXRuKVd5703DXGuJcv7U2Lasmq0tu2hRTfR+3XPcWMkUExiENwG3L&#10;UIm1IMmARkT/ACOMd31Yit1c9umx7eDDQ523MgMQqKfzSGbbpTuX5SJ6waE4m27Zbam58pUk6iwj&#10;P5py+ONoxG/3tvae8bXGq3rJesFBtwjKzCZNt1nUHH4Ohgzg7TTejMtbhTEEmKZ4CLzO0/T8HbuM&#10;ri3Y5TXef1C6W1N0raVgFJALAHtGogecYauWl0MHKgC5EqKKdUlI8/LEsl6i62XJ3Tv9rd2Fi5dd&#10;9gblr9Q7g7m2UNtb7s0mASwORMgEYzvI2tN+4yqCDZZoJGoDTl/dOeOVll7fi3rXpD6b8mu69u7K&#10;3uGCX9ryy2NVpLhtFjfgMyiI6g1oASTWMZkXgq7InV2N8zGDpmADPWueN3X81jpZ1w76dhdu3fcV&#10;oGxpu2VZtstuUW4LYLlWQkGIlVWYkk1we7vhrW6SvfcAJ8XiNIGXd0OWLrr0vySToTwPGm3yPB7k&#10;qSNvsb2gIiwNv0d2MVQiSKEZ1EYrrg02r1UntFZBLAACh6AUONq2exuLf3/HjTugjC8yaF1Aa7hL&#10;G7Igs5hwOgznGSRgdwxOkTdJOk6iRozBJmnXGNeNr+LpejvW8tFeHtLbNyuxt2xKlFRlv9oPbDas&#10;wD4QIGH79pjbWghtIjtJ+JX4Yx5OduGdeqs4vd2k3N0MzF7epmMuoDEBaXB4/KQRHTwxd8Ntjd3F&#10;pBq1DTWK5TM5k9D5YmudZmTqxeOXN/qZza8dwm/3pa0Lf57rbMsLpLw1pUEhc5AIpE9cepvZHGrZ&#10;21pyIMAmlCf8w/pjrJiYePe3ffEfkh/5OvrHc5Tl+V4rb3wTYu3tvS67C2CYFhgRQkjU3USQIyx0&#10;vFdnweJJJJzYlj8WMnAwAwMAMDAStuSbixme2lATnpBy+/LBNlnFc/8ADAaHYgetkZCy3c0GkAFR&#10;lOY8MRWNCI69c/GcHLybf5W12Ftg9ty0zVRp1Sa+khGUeOIjZn44OLoezF2CqNFbbstVKsogqNQ/&#10;FIisZU64TgLWxab0QSCT6pKlrhWQWBLB/Hp06jEK+0BsusGJrPTAde9r7dLqbdial2Rl1G3Ed0aV&#10;B7Gnuz/piG10ygAEn7SYEkxgOi7Xh7N21yrruAotLUFSthNNwqtpm60UkD4fZD3RJBAKilTJmuZp&#10;9uA6F7AsohsXIv3VW7baLbJ6Xqg9iFD3a1UgxPiSfCrE+lE6u+CP83WRHU4Dv9w2DzX6khrZOxX0&#10;nUBXsalAay4BMkCC0mMxODS3NxTEdCTJpGUZCOuAY5PkvR4Hc2ENS59JTcVHe6+ptZIJJYEmFyMR&#10;MYfNqfUER1mZkE0/hgMueVTa/wC03XYNYDCyyyypZISXvo7GZVqsGIoTpyw9ZsEFScqQfOgjAZT3&#10;L7lW/Y3tq07Frsresov5l21V7TKFMfLNxjq61xP0qGPy9BIlSfHt88By4chubuwtiwLotDutoTqt&#10;or97Ibxqqr8x61iKYctRBMCKxNImoM4DPcs1w7hQHuO6pau3Sy6yQF0OpQ00rQCREGThT3goHhma&#10;isDpPjXARuL4Ftxd3Vm5Zuu4YLqGkohuRqa5diJUTpBFBnXEO9uDpbKYpQkZ1nAdO4D2bYuXdi7W&#10;zpO47pI29xfTAKhJ7SwzrXGca4XY6hMMAAxbInr/ABwHsbYcZt9ttf022dLdvc7J7jvYtK41rYlN&#10;NxiG1OQGLEx80ThndKVvALDahJgyOlCPhg3pJc93RrvY9+3vuCZtyYSzeAVLikBrts6Uv27xhh3D&#10;In+GK64jtbJE11BTWlcHSb6a8SYdd4nfbfZ8ha7UZdFq61pipVHNqFFwrMalGupIk+UYB24LAd4i&#10;2RnUkrSB5H+GC/qanE9xadldY3tq/q71LoChQtlVv6ij3jQyo0yF+YikY//U9+yZiRP4iBUf0x9f&#10;fpLoRVSDctqSqqURCxUMusEqJAIVm6nqcNmsACQJqWmhEd0CcBbWnPc1xhbd0BNqyhCq6mdNrUxX&#10;SAsdS0VIk4QTBJJg0MAzJnIk1wEhB6xVlAuLruTe+RDbddJbt7Y7THdQ+MYSakUWOpAyEeX9cBMt&#10;kqW73IZmKW2oheFkigA6KNNZzHgnM+ZEEjuPxjpgJSCLasxTSk+kLp9KCwlhWGaCZWkCmAcq5ZeI&#10;Azkj+OASUF65dcTq0BiA4FxiDp9O0yZRBBJzpWsBMzOdARJAgitYP8MA+isdLaSQ96yFQB0dbgEL&#10;MR3ZTnpPjOEycvFTmAvbIBM16YCa1q2pYtr0Wr6Tp1MpcKXegX5ASD2fKa+GEmO7qKTNNQjx8uuA&#10;e28j0mtrpJZjbVWtsoZnEyCDOdCOpmJNG2PcDWSQe6sk9Vxx3/MqdZtMqMtpwypbg6GKhLQYrblj&#10;XX0kyTUYTNTAgCuQrBymmM4t6BelmVbdxjcLQLantlZBGQkxBUsOmec4bP3T0y69V/wwVa21V7uo&#10;MzOsD8xgxUJb1aFZYi2rQZ0ychUYScj08KAHPwOAnWgGYKGa/wCsoFy3pLd1sata5RJMwcvCMJ6H&#10;xnp0BFTlXAODQ9wAqWS2Dodn1KW9SULxkAAGr55xVEQCQSwEqchmIyIyyg4CaCvaPyxKkqV1OG9N&#10;9YhwTLTOpcyfM4ItCFqyCNQnITpMwMzgHltWjeVBpa3FLgSPU1FrwnUSxEkhqHwMCIB1VAkj/tOf&#10;iD8MAVtbTaJZQ0hmLg9jK2m3eBQRJExpypBFcJAJ+YEU6ZZ90x4RTEWZykKVtlgmguWIGowysXHp&#10;FFEA5gtX4YKGFYIiIis+BplT78RtKi08KCWY6lbVkClCgNoFWqJn+uEmDU5SGoJIilZ8f4YCQgcd&#10;tuXcWjbZnuKq3AWB1KR3dtBI6HI54RFPjNRXM0k9KYCRqVtR1CiqCzQpRVjUQqVYEiTUEikRm2Ad&#10;WmQsDTUmJJ8v54CcSPTW5oZ9Wm42qNQRVERNOkgCf5wRP+aKRlLAmsRlMYuLegVbQLVNYAUkhgLb&#10;BCQCzggivjGXWMNGRLA6ZERJpXz+P+OO2dduL6KlQhIQqGBaWYATMGlJpQE/EDwwwYkmAwB0g5ef&#10;aOmf243LmZVKKuFRXbTEv+BlIePnadJAABUyIyOWCGQmFBgkCSR1nSfj/Y4odILG4qk3HUG3rKBZ&#10;VRphrhIIgUkiYMgmuAokjuET8xJJk5EdMAR0lH7CGKovpqQEbR45MWJbIju6YQ05EMCAakzM9PsF&#10;cBKsqJRldQGdILKQiFYUmSSO49tBQdYjCeoEH5QTPcYyBA+zLAPKGdSy10bhwAum2Nd0mjss5E9t&#10;CBUz0wQAECaKWkEDqaiTOWAdYXGGsqNd5LR1KSFUm2ChzGlWHgM/DqAY0waEnqZJzinw8MAn0l13&#10;PUBZlthR8ukmFtlxrIaZMGDn44SzCtSCAf8ANBP4gOv24CTaVyyuEVjcIVnOgsE1yDcmFOQmnkJN&#10;cNsDPy1muRgxPd9+Al2dKgM9wSWJt6xAKhvTARgDSgEHxGfQlNO4RIMjqTWF8ftwDt0F3ZkMBHXu&#10;oQFWA9wk6ZMTpAqYjDTxqkZZkZRFGAgAjwMYCZaS5oCGBdRewt3Tq/02DZGR8uRrEZ4DOsRMVIgU&#10;NI69chJwDlrbtqUx6lxk1KJDEAkxagiRmQB9owmudV1A5AKdLCsznPngHQqFtANu4LbIzDULhNyz&#10;+YxUr8sGhEGcjlhrMGadKZCKkgD+flgJYeDbcyyBlJldIBaSnqPHdpMGoIANcGIyiAaSetKE/Gk4&#10;BDlhodiCUUm2ulNKAXT2kwF/9GPGMEB/lpkQR93T+OGfQSOnqXC6kC56gYlRqfvnW+ZH4SBQzXBa&#10;hPkJ+VST0qMpmvwwB+kx0s0ltCBrly7Fu2pk6GDTEAz50rUQgzTulgJrQgnKAfsFMBLRF74XRaaV&#10;Lq4IZB8xLKe2sk18BgaoNdLA9DMHUIkH+AwC/TL6QhbbsGDLpMytruIeyYn8U0zgzhC0MjUCBEda&#10;VLGc6YBy7odQpNq4IloYppmjWQUk5nunp1OWAAoNAxkU74keJHQ5ZYArj3VChTZtRKszJkRBhVWh&#10;EUk+XhgRDGBAHxzCmn3YBWseiA7knTMaQrAa4LwIrM16x4YBIIJDUWaitJqsH+eAULa61V7QBvPb&#10;JQSaxMu6lgQImK1+GEkTnNRBHTMNpYT1zqcAZjURbNDqNO/8Jtl1mQQD+EVJEgGsE5J0kKSVkGjE&#10;yD4jMEdMAqyi2xc9QoqmFDMwCgRkqvIDzQsR0wQkTWGoYJPQ0FPHp/HAPsusJFs6S7w6emGUqo1X&#10;E15kZMImvbnhphExpgAkwtRSIn7s/swE22bl0ENrV5togLiNGqVA1ZFpPl4kzhB7gFznSABIlicq&#10;fzOAetUdnBAI1u3qMp0gDTqUEiQM9EwfDwbKkFqZDMQsjSKE+H/TAnVKt3Jt2LhJQag+mPUUO7E9&#10;kidRAMz0rnTCSDnWcs+n4ZA6/bngH7ZBBtrCqHLiKsSTFzS3SB+ILllSuEmk+mMqQTpCzUVH8PP7&#10;MAtUDOousSXYunpguX7dNweQjyyM9MECoFQWIIkRGps6gz5f2rjG22vbeUPMrtocflSrKCCSUTKQ&#10;RAk/NHWCaYS1WBURpoFIMAT4jHBvSzGD6soUq+nQRLPIW40qSQVNdIkChPx8Wu1fl8xIB09Yp5z0&#10;ritpIS4Y9SdeoMSY9SRmGZPCJANMxQzgMfmmMootNMx5VPQZ9MA/bC0RWJUMSQbha4jms0JBEUJn&#10;qSIOGypkwGOZBgSQTWp8vPBLZOqSjhAdTpqBW26hmdUdR8wmdWczEdZw1JJnIgkxpjVIiAaD44Kk&#10;6VAYhvUtwFLtdDBdLag+mKCagA5npgAiYkjzIpqgwfj5Y6eP1SndJtoX0E3IGlUIBFtnCdoioHmP&#10;41wk+A7T3QIJrGRx0Ei2hB1tDQF1Oo6azpKhhXqMvPCNZ1ECe2JgGhj5QT/HAPG0oFttQ1OpKAvV&#10;lLSXOmoIEkeOWCagrEgmCAGIIp2henxwC7Wl41NpQ6SE1FNQJn8wnNiMgPPDQmSCQdJIiCe3qSCJ&#10;/jgJLGgeGDXAh9QEJqcHtAYEjoMx/dgicyTBAMgdTMgg/DoJwC006SI1anUFjmqE6WDIIyNJMR0w&#10;bGrGswCBHaAADBK1wCVUBUjTEuGkEOdXaIBAHwj+GE5grTSZ8yRnWR1zpgHBQ6gYdQFDABNOrPSA&#10;T8vjStcsGagkRBPyxJIoTA/u86Z4AkHcVMl4MHVpCMQQuqhkdK9Y6xhBoKdpFT3QB5yo/jgFNV2o&#10;HDfhjOFiIJJp0pIwlczERpgkmgJMSWPUTGAedpt0WHDahpILAQGUKg/C2fwJphNASYnyPiB8tTM4&#10;BwFiLagETJqoJ0MasoNCBkIjwHjgqgCNMDUI6SOhB8hTALGnWY9RSzqCzUKIAJINRJyPlGEiJnLw&#10;AzKnrTrgHPwBVg90tChVF4gFQpygzUSTMDrhJpEEkgVBiBORWD/1wD9tzqZGQpVirQXLdGUhxNIp&#10;1HScsHHy+ZgZ1MZSc/hgHDdEsqrKobZRjB0QQNSHMQDMnpn1GGyWIMBcxSDEEx1r9+AdtwG06X0q&#10;ulCYMXPmEzILSSRFf5YKRJAXocgBIECK/wA8AqICsWIXUCJOsLQkFhUGaSDNcB6wJiCDIMmIiJzE&#10;5fxwC0BBaVL6wQQF028ywiYFJyNZgVjBE5yVYEEyMh00ik9JwCgsBwEZTKatZJZ2ilwwcv8AtkQK&#10;jwwk5qGMEwSMy3SD8M6dcAuQCzoNWkATqhVGZ0RJzEDrH34JjEZaZyiTGbRWSafDAGO8MlRQNQqV&#10;k/Kr0iCWHnEScE2oAEmQGmlKQAKeOXT7cA4Hts3ailmQWyWJYF6lgJHykyJJ+w54b7tMiBSs9Sny&#10;5E/H+wwD9BcILFonRoAkA9zGTH2VMdOuEOAIIEkzBJOmMysUB8v44BaFmVvwDVJ0kapDFAwYzHj8&#10;csIcqZAUzOfaBWnWYNcsA9aFxILOGWJ0kmpSTJAzmCDI/jhokTAUTIM+IyOWfgMBKs/ILhZlt6cp&#10;BJP2mRWszGEElSI6kDLLMkmOvhgJNshgRUhRMkzJYAELnSMwfHPCGM9NUEAd0AtGRwEhVqNTBZBM&#10;gAHTIDBYrIFOvj0w1EyDJpIAIkEUowEjzk4B3sUocu6GJU96EUhCa9YphJqQakkHxoTQCtfswDsa&#10;YCmmroBUAQzHIECc4w0SfABQv2T5iKH7ZwD6IKajLMwIIHdoDFe0qZieuEmSQY06SCuYAE5QevQ/&#10;yOAeEaSobWGIDEKrEyTpbWg+WQYEEeBGDJJNO4GJmvzCAVWPvwBKkKuasikW3Xs+Vu8OzTHxqeuW&#10;TcgyQDJGnMDPuMT984B4BQV7khD62oamA0nRLxPjpIA8xhBAXKnYCs6tVKHqaiazgH1dmoY0NdAY&#10;JRU1VmDHaYMDDdPxMCNJIWSdKlpChaivjgJUZKgIZWh2BVQ/bBYvQmB4EzWsRgQe1qES1f8ANA+U&#10;qIkDxGAAKy4UkMFUxEBQTAYMagn/ACxHxJwxcBEf9qkQCcoJlq1nxwEqydeojJnnU4UAs2YWflEC&#10;s5dIwiSIMgTlmJggxInPrgFwgkAE90yCBAaZjVAImCVwTSe4LOrt1TJBFRqDTl0oPGcA4gWil6Ww&#10;xIKGGEQ2giM+taZDBTBKlQSAGLSCfiD0+/AKgEKQx9Ms1vQQdPUrNBJyHj5AYQDFWJoIZdLQFEmY&#10;+wRgHmFdKmNJlbkoNTyAUUwIqTl9+DJkHSKBRFakMaH78ASKVK+owBZ31z3DUg0sIpWJk/wwkqZC&#10;kkKQWkx1WQCCa9MA4GVdTDSSpA06SY0tDMHAJAjKsdDhJjOB8pJEEK2Shev9vE4Ba6gesK2kMxqg&#10;z9Uzpr0AIgdMNt8wmTGkdaedTH2iuAeAGk6QF+c0gt/6KwJ8piD40wM2EaTJCNMg6YAE+X2ycAHj&#10;Q+qRRriQVUawZIQZ6iWjKIywDpDVDFusqoYaTMamrU1BwBgXCgh19OQQqM5S4jgdxVaUmIE5TGAQ&#10;alVIJzY9Z6kgwD0nLAKLLqCMwIz000mFkKgiW8Yif4YQdTHT3SFg5hR/3ACQfhgF29CAMBbVSwIB&#10;0sxHzle6DStTllgCSZAE6QGFGlZIX4RUjwwCiVVAGkS5CFqQ9NURIIinbmcEVAMKWEMSWJhjIy8/&#10;icsAFckEtBBUqoUGKUEaQCPMCc/LGg9u8Jf5rdpatqxtC5DN1Ygzqp0xm2S/NLcTlzv6le/OL9h8&#10;Lu+Q3u6S1dXbesodiFXs0BWJOZNAs5A0x7D9le0Nrw+1t3blpSwtxLKJyrEZjM4s5+rHLxeby23t&#10;j81X71f3ac39Qec3ntT25ytxLB3C+vc2u4027aSXQ3VFFLAKNJJpSMby5dDUUHSOwAREkUjOPuxX&#10;mw8Hcf7dfa6b26vsd9u71vf3Lz+s91UF31bqXNbQNfRgdKgFR2k4hXX0yvcTExJIkVFcowdNNM83&#10;o6XwGz/UWrG8uDam5dvX7CmB6yC4+sOi5hiflIDHTlhzavJgkxQnLpNQIwXyzFlU/vvYWrW2W5aF&#10;ohWZbWsSuliocXLpYSxhu4CogGMsJvIxIrEmkGtD1n+wwTxWa25Tvb2547bLufUmLVs2yjowsWxc&#10;tj0vSZCSQRGkKTqrBkHDBIlgZrMxX+GU0wd/nGrR3jbPbi1btIe4s1rUykFddwydGpoAIn7RhuF1&#10;QI1CNJiIgyaDAWL/AKu5smF8Ktm/Lbm0twuLhuqyqrNMMxOUyAJ8IxLuXdKDM6qzWa9Kx8RXBwnj&#10;ucyxz3iuCO65G46NZT9Kz+pZuKNDlIYXgpZxBNDAEAUM1w1t0Lt4yZrXPPt/tB8MG/LeF17v33+3&#10;bNTaum0xFu2qomk6WTSkstEZSZFyRIoZM4kXDDIMgzGmU0rA8hODgy3H2J2/JXboW66bext1Fy3c&#10;i5cW4W0XHcgEEEKJauYGCeiGSYIBEZEZfb44N6TO0yf4l3u8lot3tWklrlm4rOLV1bQc+ldBAUkS&#10;tQehBJGI4UKrRk5HhBPiQv8Afg7Sza/OZa5tze3e82du8tw3dpbuMwePWshZAFovmswQwBmZoa4f&#10;Ve0tHaRBWJowrOR64MeWzGIy3I764L+2s+rDrca6L7ubYC2iWi2Kh506CTQmYMUw2EIaIWARQZz1&#10;kHBdvJiTHK5vcnafa2ma5eW49pzbm1b0taUk2gi2yQXnVTr4wcC47DtBUmYBoYjwH92CTx6XpR8N&#10;xti5N+5bvKhtK36fUyWHN1w7+pcE0ZhA7T4Z4VbQsgnMyTFATFTX41wZ2l041twh8jvRt95cFsXD&#10;btr2tcTXcQA0tOUYhBQmAJbM5jDZU+qCIqVUHoQKH4z5VwXul8dlvK322/27cYUYXEazt9zce2Zu&#10;XfUuIXtIobUVJ1EgMYE+FBIKNUEUIFPCR/bPBz7tumWMsclasfp7iEk2Sy3jdQF3Gtktr6SmCFmo&#10;HX/tjCCCsRqWATqzFKQOnxwTqtrW4sOLvr+juPUuIi7Q9rou4BZAWcg0zXSYH2Rh4AFDqAhvAmvh&#10;AwGU3O5vWeSFuz6jBbZ27jdWxcC6XBS7qWFmVhoMEGThr8Uj8M0zg/HBe3b4NSbZu2LyOSNzdewL&#10;lxXNsNaCqxW0gBgLVVIoZJBkYdkQB4SQwzP+aYwRl2sby1udw1ydVy8R+ncqEtED8t7N2QxW4PnL&#10;gxNMLA1kgF6KQCAZjIxXARL1xdloG4OwXXeURfuo6lokMFgZLmw+PTEcz6gBgAxBApOWn7vHBvXM&#10;1tjbWF18Nev2/W9RNu6XPUuFTct27Ye1ftOuQBIK6TJME4evootihBYaaEATEinn5YJrtdbmMl7R&#10;5Hd7jlrlz9Tbddtde4RdNwO6r/phWRiR6aggm5JIFMowETRbUEwdNaUp45n44M223NK5Hk03vMbq&#10;4LP6lE3Xq2mNxEvaXaCArFVCk5EgDwBriPdWEJ6kQKzqUmfswb8fG2a03B7hdzyTh9V+zYHrG6Cq&#10;Pauo3ppaSD+YrGIDNGdKxiDec6NIihWOoj44O/8Amv8Ab4uocFtAm6fd3mv/AJiXjqhg6eowA9a2&#10;kNoigkxIApFY9y7CqgipqRUiD8g1fwwVq+N4T9Xud3vHVwtoN2XiSbuodu4a5YFYoSuSkVFMEQSo&#10;MGGOc9TgD27W9rurjWBae7t7TKbaqqEW0zgOaZSQufhlhF19EBSJIBMRkKZjEzM4Fnw21fdq1y4X&#10;9NPXCtp0g64c6bdwSGRipkxIzMDFhtQQpMxRSJJIAPjH92Kx5PyOX+8LtncPatXLVsK12+lzToT1&#10;ntqWSHb/ADCFksPBSZGLE34bTWCo8IIAikZfDBw7bjOHGdp7TDbQb1I9Rb982xqvFrDXG7A7FhqU&#10;jMmhqIE4Q4bpkQDEUPj9+WC6fmmVpxp2ltTbvW0S5YuuquHFu+WtJ2Ixz1pHWAymhylD2mCiDB0k&#10;gmsTWScG/wBXZY8fzux3G7WQL87m1ZdbL9tz0VCKLdsTIOqQwjLMnDm2tsukAyQASYgjoZB/lg57&#10;XuuVV705LYbw3iwNm3dvsrB3DhiDK6ShItiF6N3H7cajipYkHMRpNakZn44I8I/XSxtNjatXLFy4&#10;Eupubl22VC3bNt1DW7VskyVBANJqa+GNMsZZUGXTrXAeFOWHqA3bwdmVbrg6YJLA6dMeYEgGcWCC&#10;RSkCTNJ60xHo8cs15cZ5TcE7qWksDDZt3k0Ib+ApgoBM9cVNpf1JTtm5+Uul+61a1FDGUdsMmUHI&#10;YVHXpg6ITXS7KdRX/wBY+ow+tZIZQCCcifDxwX9P4HAOLdDkd7B7rHU0htaAaoJoYnqevlgCT0rF&#10;YwD25u6LUiP/AHGgkCBm0KtD1r8cSBQAeAwHP+Sv+o7UoC6UIMEGNcivlBOK7kp/TkDwNKffg5eX&#10;0do/b6pX3Ql43CALtu2qjUNTMaxE/YI88c/u0Y6aQSMqnxYHw8sHF9lOIDNt9m163uGt/p9sEHqg&#10;WtuvowLItAgqwgkN1rU4O3K1MeRGYikBsAvl216RbN5yUuq1pmIQa9ubgciQQGEQCJ1VEYZ3YJM5&#10;VkTWTNZ8R9mA0H083drb21q91mssmte24iOoYMGXuVpofUYZTBMYiqSp0sTSsiK+C/Dw6+OA2++W&#10;xuT61q1bBv7c7e0jEAJ2916V06mlY0sYEyCYjB2m79ESsmR1BzJPlguLOaa57irh4xN2hVXXY2kt&#10;sG7Ltz5dFu1bgUYyoigrBOJTOhYiYEmJzzihPlgjDbbj9yu3S7ouPdNuwr2wXS161xIuk21ZTrJE&#10;lugjzw22mRJFWMTSSCSCAZwFtbbdNa3AKsiHYqbwsh7jOaAWl0KSIaSzEGsjKuDUNcZlQBjqAYAx&#10;prHeen24BvevtuF2u13fL3b+z277G5etXb5X1N4zVddmix6ny/KpaP8ALiI90Xb93a27fqX9uyMy&#10;nSilXEAAmjDM0wXtvb3N5xnEHh/bXC+8OV5UcT7U92bS/Zs760L++3Nm/s2P+tbtlP07sxRSboEL&#10;K6Sccc+uv17+kX0B9s7v3V9U/eHF+3NjZ273tlxp3Vm9zvKbhLZ9Lb8VxNubt1iRmF0iskRizTba&#10;9us5a1zrO/b6Z8bx/wCF6v8A2O/tE/ct+6DltrsvpZ7N33+02+SbZe5/qX7q4je8T9PdnxdzcruN&#10;3c3fL7hS1+9c25/K2uz1s+kAACcfma/dp/y+fV76u2LvtP6P3Nx9L/aW3HIbbc8jx+6I9y+49jfB&#10;sg73dClkNbJBt2DSfmnHt8fttZz5OXg833HTW3X23Hzv+qP1oftI/wCKn9rv7Ut9y/urZe2rX1J+&#10;ofN8lseWPuv37suO5pPa252MXrO09icduLRTjrSX9V0XQWvkxN0AacfF/eXea9zct+fud5vt9ye7&#10;GsW/V3W73N+9dktuL7kksWMaieuPZia8Wej4vbv8m/Nttr6Yjzx9rv8AjW/44ub+qPurb+9veWyu&#10;7L2bwd20/K8lu7Qawrh/VPH7BzS7uGUAMRItzJrAx4/N5+LNer5j2ns9fBP1fNzfSPm5/wAlP/I7&#10;9L/+Pf6P3ef5Z9t7t+tXvTa7zj/ox9ItluUPOe7ue9M2bXJ76zb1PtuJ2twht1u3UBiPRtlrhhf1&#10;b8Bw3s36Z+3tn7d9kcPxnCcVskFu1Y4+wltXZVAN2+wg3HaJLuSSeuPDm38z2Xv8t5fgV913P3U/&#10;8gf1h5n6l/ur95e8Pc/J7i76ux9t73cXtrx3tvY3LpNvhOA46wP02z2djWqm3t7QYrJYliTjxb+4&#10;/wDdHtfp1sOQ4ritztNx7i3yXtvt9zu91YXbbG4yyLhS4Rq0DMKKdcXTTbbb5R6tfFrp9V6/26v0&#10;+/8AHH/xOe2ua4/2R9QvfvEngPZ/BHZchsva+029/a7vn7+3tafX5DeCGKXHJbvEsoFBj4pfUf6l&#10;8j7p47fbn3Z7t4rfb/c83uuQu3rW+u7u6RAXabLZ2rC6W1CewkBKSYx69dZOjO++tmbtjPR+m723&#10;7Z4L2pxuw4X25xO24biOM2VnYbHYbKzbsbext7IhVCKM6VJJJzx5j3nunbczur/G2NzubfHXtpuT&#10;ym5vlD+uvcbb/WbbY7dbRMW1YaNM934vDGuHj/Um+3bm/OtHjmFzmNxuuS/UbjVe3VwICpCra2u1&#10;WkXG8lgQPlUYuPpzl5rvbtn+2AxT7m5sNvsN4fX2++uNyRVvTcHb6b1lxZ0aoNyCurSo0iBqmmEm&#10;alsmtkvUMcw5jlrbWriK6XTuRoOrtACkwKZiZLGgP8Mdppi5y42zpQxnL3J3m3W2tW7oRbCCzbYr&#10;FtL1whTcCQQHzbVE6QKgY057bZuIGIdy9tdU6H3bqzNe3W43Dm5eKPqcgLC9xMEd0jrglvp1+YYh&#10;bTf3Nvd3W6tKu3e1t9wtiBAsvu1O3N7uyVUZiATSgHjgktnQMUFzcFEv3FLC4239K1cWfU0ORbu6&#10;QagsfDpTMnBi3rkMMbp7gusitNlEt2LaQNCAIFKoBnWSxGROCXOcBhFo7vlN0oW1d3JtonqLob9J&#10;Z29qFX9TcPZatKBDsenWTBfJObtx/b8f9oY0QW7u9W7a6Fs3bjvd3ht3LV3f3bLaBtNpt7fclie1&#10;tRGofMemDWP83p8QxY8zuks3ht7dltxb465t09K7bSzbe69sHcPb21iFVVaLaCTCD/uwdN7i4voG&#10;Ml/uN/b3n3aMgYq5Ie2roWdqQl2hFSNJH8cHK2zOAxFbe3gRdu2No7lSr+ntNsiMpGhUCFR2AVqe&#10;pOKk2uO6zn+AYrrqKSjKhRbt0mVT8rS4+VTMGvUUw/Bnfp+PwDDRBKW7Vtwe9pN4a7jBWOpS4Pjl&#10;3YJbMYnUMSQqIJuly7sReBW3ct3GMV0jypUT4YY9I3M45/7AxCm33tb3FvXALNcD27Yth40rp6jL&#10;SBOLZZM1nExey4/AMAFGFm4rI14q9tLl5za3Wlas1uzno6Bs4nriGbZO25DEpRbIdbjsjXWGo2bn&#10;qKjZhogwhoCZzyAM4NUMFdCsz21s3Ge06RctXO1GVQ7WxccQgNagAHqeuB8gw7f2+m5ruW7kJo/T&#10;6QLt17lwZaFgSlSzTGVMEszZb6Bi12my3N8Mts2kYMt8Kjm7q2Tdt03FIqykSAM64jUlvUMaxeL0&#10;bglF2xOm0Cy6xuEAQOoZNudIY+LNl4YnV0xJeAxvvb/FtevWnNm2dDjSjWnZ3ZlEAXtAZQBJqWHT&#10;zxnbbHDtrL/Ghjo3GcQ+23F1F29qy7M1yUU9y3GCk+ooKkgdCg85xjeyyYdvHrZQx132zxqC9aNt&#10;WVrUkNLgSVmtvJ9XUiuMPXprOloY7l7d2u3u7lTcs2UuXJc3ERbZDIQzWlKwTpgUJywerWSTiCYk&#10;AkY6TxbWU3joQGtXU9TVKXFKCnoXBGa5gZ4zt0jc46otwHRKk5kE1mYmQT0+zGy2xtArZ9dNKA27&#10;aXSUKpdX8j0NxEqGpTUR0jww2jMGktpJJgtpAM6TDalJqR5/Zi2267f0lX1BZJLKbbrN0XrTCCXQ&#10;QfAuD1qBlgI7s2qdLPkZUwpVgRAXOfLFFyd6wGa5u0vv6TzbuWrYvtYK3NNrcLYcSdB1FdCtp8CM&#10;EuJOUhFkAIQAy1ElZgUGqazTPGQ5Tbbz1Le843TurO4Lvy2w25Wxb5u1uD/7vlEAA3aEKRc0gmdJ&#10;iZxrWxm88ypSR+JdJE6Zgm2RmgNafbhK+xLaW7XNcrd3HD8Xaedst9Efk91fuJp9DZba1quvMkXm&#10;RltiZZ6YXap2ZvfjCM/IIbx2u3H6rdABnW1/o2FJo24vHtT/ALVMseg8K7l+X26aOK4j9ZtNtbZb&#10;d3aLK8lvG10Xe363Gs1JNuxCAVYtniyZ68nGMRIt2nLC5fYO+YgH0kn/ACKciB1auM/eLbu9cW7t&#10;f0V1dJdRvbO//UBu1BcsXiBbIAhWIpH240iQsgEyWpNaUGZBxnvS13L1u1abc7oO1m3tld39S6im&#10;4lnc3khnQxGlIUeJwM84L88Ue9bdG+UZFtXEGq64tsNvsNQ0vZtgQGYGg006+JwcvJds49AwztbN&#10;7cL6W2shHYm2q2bau+5b1ZW8SaswzbV2jD5M6a75xOA6508P64/Rj+yj6P3vpV9EuIHJW1X3H7vd&#10;fcvMFlC3bNvcWQvG7NiBJKWjJnqxiMeTybd2y73GNNfT+1fit/5pf3UbX6y/uyvexOC31zcezfoL&#10;x269i7X9JcFzb7/3fv767z3lyNWCH07lvb7FCD/6lv8ANj1wmpH1CkEFgJpGenGHF8kOQu7fl+O0&#10;3hZvO6lds1w2ptqolbRuCDmZ6R/DFpadQQpmWgzMCBUE+eA4T7g4veNr3lq6ltLWmS1kndPJhlyl&#10;VknSGGVcSNVD0g+PUmcBkja7rS6WcCCUgwQq9oLf9sayRMdM8Ve7tD5x2iSMjWfHTlgTjl3j6fc4&#10;xvWdnfJv3UVLvzLpFkLJIYnuI1ACnhQUxXASSMiCIOf8Dg1ZiZjtF6/6G3sbq56L23V0u27cIA9V&#10;1M6x3QdTQIEma4eXKpEZDIfYYwZZa+1xr4a3bu3CgudpfUlnbhJV3BoSoBIip6iDOId0aTqAAEiq&#10;gnrmxHjg7+KfT/F0fg9w+6sLY3MXLy99przWQZUCE2wg6O1u4MYAgUzw5pASpEmWpJgkVIBqDGDG&#10;mZvwrm3lx98jKl3TZY7S87xpvWrTQguBCA6E9xiBHXrhu33T0CQVyJYAyD5GcGt9ca2/GxO5NlsD&#10;UbcvvdIZ9YTb7R7kpetBZAZGDKwZSRP34VeE6XqIEMZFFjw/rgeKWZFwLWbDX9kLdlluXFvbLTbK&#10;W7lxbjEr6gmYIkqc6QSImVsrotX7d06RBUg1jTPzH4+JwY3l7rWE+qXBNzvtHleMNq7eTcWNw10w&#10;Wf1nVtFq2wqDbaCFMBQYnLHWdnd9SwtZAjzPiBODp47nXF9H50PqrxN32/723ll7T2B611dIDqZW&#10;4UuHvyk+eI25QAlvjGYyz/6YOfkmNs/F0P2Dvnu2xa1Motraa5q1MGMyrCZkx2kjw+3ELyiIj4fZ&#10;gw7DLmH9QXQ6kOqoxuLcnSWL9xMiJ6iT0ww5AnIeFCCR41wGl45bzWlYM7IFe33Nb9O28lWtuq92&#10;mIr4gdMyYiRmCQpMSafDIYAtot26r3bt03bVtroX1W0NbNsRJftbSRQDKKeeFqanzn454luIK7kL&#10;ZSyjoTCIhNw6EhWGmJGRIPymPvOHQYIP9v4YzLz1yMteIZCSjoYAQQdIWYDEE/w+3DyxQ+QH3Uxr&#10;MFVeOkEBpYvqQGsk/LAETHTxnDqRNeoxRk+Rup3drSzi4ysdJcghHcMOnQacuojCxJgdf81cgfHE&#10;FNeKAHTqI9TT1VymmO0E0M5H7fgo+VR4wAD8CMZ39BW3DpQO1GDXAyKWUgxNpj1E/KDlIr1w4I0i&#10;okTFes9call6CsW1euXAACSyq+lH0qqlwvcAaeOn+GDQ5yak4kb1ktztQu6EckaikK0gAytw6e4z&#10;Qk5z0jrm3fnSf/Rp9+KeT8y39shP9wsaiBpuq41AETJ0QrEksafHrildoZojr98/3YrD1btLNrc2&#10;ON7rqAWkLwjQbYSrKp/7vwgxGDB1CpgAHPOfDAFetXLd5ERLlxbt0yFvNF22p9RiQW1E0MFfhHhW&#10;34AY0gVMCNROdDgOw+17T3W21lHNt2Nmzb1lLjIFUR6rqB9orMVk4obqhzpBEk0mRBA8sB6z4LdX&#10;eP2Tu3qr6FtdZtPavF3YqyOouUg5liSIkxTEHcrothR2wIOamCc6V6YOvjtu1tdW9lbn/d+Tub26&#10;HvBXdbaMoe2r2BKT6oVIhj3ACDXIDFIXC+o5NAQqMM/+4kYOz0bb2V7cf7btLKh7u5dtxu1Z00sm&#10;mbVu25NdNGAI0wAaGcVN2bpAg1BAHUGaHLGbPqiuvcf6PFWHvW3QehbBckakKshm3qmSSTNR/A0j&#10;bwemi2gPnI+U1zzKiaYztrMYg1nsq6eU5Ddci7QdgjGGtrACWwo0XGhQ4JlVFOs4LbKqi5cOkFVI&#10;A1EUIgxli+OYuaUv3NutxvDs+NHquu6v2XuNbteqCUbUPWMsekyQDAo04ZS2xYEqCTUVANOtevXL&#10;HO63KrXf8nbspcS3cOi2qhyUuFFd1NDbE9postBBxOZkYoqt2hYPUTEgny8Yx2ll6VlidpttzY2u&#10;73l5FF3eXnZVIAPpC7oUDTA9SSAhImBHicTrQC2WfulgWy/7qKK5RMYowXMXxuuXsbQ3LHpWrgsv&#10;RlKn0yLu4JVT36qGDA6gjES4QdKmuoy00aAY8BgNZs7AtPut6CyW9vaXbWWLa0ZtQ1OoMsNJATOQ&#10;TJGE2B3XLhIXQBAZs6xmcppjGkxlU3mnI22w2Nm291t27PuDatDXaJHqTptHuIElRkciMsSVKnQj&#10;CrMZkiTOWrp4yMazEZi+24W7u9zt7tz0LG0RrNwWSyKtrtuC1bq0kkC2TXUQQKYsoBZVQhdK5EUI&#10;GcA0qcq5Yo5gr3rdjeb7d6r773cCSqKHS6AS632EmggtAIk5Eg4Wr9zVMgaRTUprEx4f2nAVG42l&#10;t7Vqz2lSDe3BBazftwASjOCQWJrVZkgaSMWVor6SrA1FgCf8pOZj+uDz7y91rkfOC6OYv8gzXhtN&#10;rtXuy7sHe0jaQELEAPGazJkgGkYdvBQI/wAijLxFVBwNLjafNRe2NxuN3evabRL8lub66GKJpViU&#10;u3FdTTRNO2QKGBXFQgJdrh1EvKySIPdkoHTB6Hft/uEtbLZ8RFu1ttiLd97aWz6jOtkO7G41SzQr&#10;hW6dYxOQG0gUzUzSZgnL4YOF52tjmnJvs+T5Dd7m36ZZLJtr6iD0/UCwmqIDESNQpB6mhwuS70yQ&#10;BSQZBbqMCW6S8K9rVvhuG9R4W7vJZEIuWitguqWrpSB2k5LTyOFMmkGO2cqmM+nng59VXtN63IX7&#10;A7roW4WdFq9tLahCXaYh2kxFD4ziIxbUiQakZEmaz0+8jB6LrN5HSNqNp6G737XQGtWzbtpeVbRV&#10;mT0zcUmWEsNKsJrMmaCSgks8hVCmCRIPgAPhg47zWXEY3lLrbfbbDY2Ufc7rcXVXcMlzTNkE6rt6&#10;6SAhDGhzJ6HLEa6zKkgr3MTQ9JgHpg66c3Pya3itiu439tn1/wDvPsC3quIrKXVddy2jfKSakmAc&#10;wIywFSSCQOwE1pWaiB4YNb7dpW75BrCXEVrttb4tbY1VnNll1tcZphQSRMEZgRWcSbAJZ2J6GszN&#10;SNVfLEc/JzZIxXu3R6Ox4+wjH1L/AKq22tPbSAq3PQVrZBLBpju/qMMPdJgGCXaBkcjEZYqzxyyW&#10;tVx/AWkRnS5dSzstkL4ZVdVRr9ot6liOqmQKSTOQxOtgEBaDTWKCnwFaYON4uHKeTvXEvu4U3/Xu&#10;3LYC3dLFzBV3mndBJoSTTrOKvdah6jiCIVVrJmIOfTB6PH+SO2+yjtnTidjdt3rfZd/UPBa2Qx1W&#10;9Tp+JVkITTTTSa4rArChkF3k5fcR1gVr9k4Nu0NuLDq1y0Ld9NhtF2tvQro6BW1rdthg3plnA+Wk&#10;0IimIm9uhQFDf6YMArA+UiO7Gdtu1ZMtf7H4a7uvWuNt/UucjuHa4VnVJuKVu/lMJbSoULkQKjOX&#10;PaO1/V7przL810EkUbSDInyicZ8fS1ny3GuGU/ez77tewvYC8bttzFy1xLbNLF1DcQtdTSzWtJAZ&#10;ldgvjU+MY6peYJcZZIBTSJMUFMox0eV8S/bPHXN97fsb1EtvuTy1zc3FVUN4Xr/eUvMM1moYiR4e&#10;NK1xSzAEnuz7qQZEeeA9LcfxW52214+/dVbRubUSnb+Zqs6Xq0woBGYiuYywpoXTHgYNDNa/zwEP&#10;a2rztfW6BbACF7amALGouocksXJrpI09AYAGKy8pNy6DMFeswGPn44Ovismcu9+0t4tng+BuWANV&#10;reFGOsuTaVtSuBpkgZHwiQZxCu21NpGGakZxWOhasYO3yb7h+SFvnOU47tazubPqlFZyys7SLpRy&#10;GeFMMCc+sYpW7b7ESC4YswIWprpCx9+A9AcWh3HtzbAJaKba7ZSzbuJqAtk6PXbcap1NJCCYEeOJ&#10;dq5q2ysSp7oEAQYyj+OAyPMcVete6L1qym5Bu7A3bqXGZnRbg0lWLwSX1AgSSoEignCmab6AFiWt&#10;FtIGZ6OSOsYCHs9ktjgd4bibdBt+VFtrlNNoG5N3bW7dIDMQQRlTEK9B2bgFTDEfYTLR1OQMjE9B&#10;tuDthPe+03DpdDttLTu94ppVzY9MetqGgBjqIA7hEkkYr7CN64Y1Bt9oBParD54/pjnpMVXRuV31&#10;r/Yr+2D6PQ5BTccpoFw25Y2rekgaSJ7tIkQZzxc2lC7J4kBWKkZrVaEg+PWuOqOHc09u99QNhcdm&#10;G4u2tu9q6bht3mQ3NRUqpmRFDGX8Y22tv+qQgqRoUHpBIqJpgNX7v32zse099adXtOm8uXA7FSWF&#10;th6bgD5W1ZrmanxwN2SqP3RpvQQKRWKnr8cAv2ai73d7Inbtc/W8Nrs3GddDWlsC5dXSpgJWVpJ8&#10;ssVO/Q3LmrT/AOqg6TmRWCccvJLeVjr3sDfJsOOWzbvIq2+WpcvKHNlGuAH01b5mdaEdJJI64wV8&#10;lDaQyIusCcyJadIVo+2nwx1llmY7vZ/GWre5Xkdwi229Tj1ZlDC2JS2FW5rTUSZqNIHWcRN7eKet&#10;QgKwKzlJoNGo/wAMTbbtxkaX21xdveDi3jWW295bjW82VQdXqwDpgjUJBpnOHGm5t7zwTKpVQRI0&#10;6SIp/hiyy8xEGxZtbPl+P2z3Alxbm4U+q8uGD+pbalTlKwR0A6jGPMpvH0g/O7COnZABifhJxytl&#10;l/F0zMPQsnc8FYF8ghrO1Vwxgf6wL3QKSVChoiRGWLdPzFtCJJcSc66ZAUHPzx01smsy59OrB7pW&#10;2+4314MyhLdxZZQIT1QdW4gxpyArnBznGy9tbQvvVBUkSAAJowoudPHDa4xhNrjV5g+v3uT/AGr2&#10;fvL/AOqSy1vavrvu5Q+myk3SSlaxAOnynHrD27txY2aCCIRQBlFKZ4T1ePxTnL8RX71Petz3J9Qu&#10;YtreDo/K700ua9UXS13uHQnwp5Drf4rs8S/28MDADAwAwMBM2wM5QAVhgMprP88JY0zj+vlgNPsV&#10;gSIe2BqJ+ViQQJESfGRiHczOf2Z4PP5PzOg8UhFuxKqIa4yxJVgqASBlNe6T0BwwfKo8ev24MNnt&#10;1f1dIZgGRVcai1uAoIRSP80RLGmEYzfQaCyrelaUESrENEAQjjV8sAk5Dpnivvg//AkVHjma40Ou&#10;ezt3ZtJZDldSXg7KxIBt2+6LbVBmMsRRHYCfCYMeUg4DoLXr/p8kbY0LcBuKCGbTD+qtu4vmucxI&#10;zwm6gNKEZ9vwj78Av23zDbUrcn9ObTraUXHKDS1wtc9Nfwn8IYjKkEVxWtZAWkALcYyR2lfHtGfg&#10;ZwHd9r7je7yCO2t2v8bZQpb7XR1lVXVdIkdYABbDnpjtYED/ACkVAn/MR44Ci/3i6y7yxctXDNwk&#10;LpNq5d9No/JM0CGdYnLr4vWUqxk18SZIjoOnlgKDnuRddrtAmnVb73S0B6AVTpVmkk5559a4eoFF&#10;PATnBnKMBkyL243d5XYMHtXXW3JRe63DarjHtBOYrFOkYau3QGiCZE0PQdcBfcDwV7cbW4NVoIWX&#10;Trtsydqk6PVntA+YqZkVnClu6kYUoM5ynKmAib3g3scjtGMuzEemWBCsyQrpYHxPXMCYpiJeukBK&#10;x5zH3f1jAbrguDtLf5Gyiq122ttrhFsvOq2ILGkA9Cc6mcIo+oGDCRI1Ch8T1wF4y3OMTYNbuXLZ&#10;u3f1DC4yORdB0kIAYMqQKDOk4rbqhQCSc4kDqTlGA7bwfKX9w+hAovjZu4Fz1LTemtqLk6SYMk6Q&#10;AYiI6ljcAm4piYGoZHpFQMFnS/war2fdG24Xd2lZk/U7g27wQaAwBNy/erqHkEA7gfE4jMpCdatS&#10;JkVy/hg1vztbG22u521zk9wPUFk29gxYMSttl9ArbuOcus6tVIAiclz3Ez11TA8Mv7DBhSm0DxaW&#10;otgAu/zXfSa7+pFwXxbHUGdUjPSYyGP/1ffs9K0JifHoY6fdj6+/SXRrdtirllTUyAuewwmV1ZUS&#10;0mCa+Y8mwQelCKkmWAOQH9PLAWADfL6qgKV0IVa3bYoB6lyGrIHzSZmD44QxEzHWOuUQSBgJtkO9&#10;sRdVVUakCrba85a5qt6ljSSTl0r8cN1kx1WAATMDoScBYLCgC5cBlxLStRcQKSFzGYK0yr4YIGD1&#10;JBkiARpyyGcYCVodlkXERRbNkOILvKyfUa4KQTK5HoBODMsYEgZdIqKU/pgGlsPbJ1tbdmLEqpV3&#10;bQQ7rcvGJlfxGJ6CThJ69TQGtAesj7MsA6hZQCGdbQuNdRWXXdaQWAW6QZzzzFcJgBqL4EECJHSv&#10;+P8AHATDr9O04btVCj+rdZXAYarlsBRQDr26jEDpDbMCD8zdPHyMT9/24CdYS5rtN6lqyzWwwOgD&#10;oVVmYfMxqAIpEmow0wMkTMDrOXjUZY47/mWJi6p7kRS9VAAb8yAQ7AHualegpp8cJpEwTkIkQaUx&#10;mXHMD6qWYEaVIVy10glzb9QhmmKZ5ZH7jhLZjxFYpAAqT4U6YXPW+on7dFAfRcm07+k76ocKyD8p&#10;WFWYmQeoMEdMNwIyiBJiIMmfu64KswSe9Hhg9vUzFi3ohBOo9YEKzdCamuAR20AmDQk0GZquAK2+&#10;llUw1p7lPRQICyghbekdAPmao1SBgj98mtSak9T/AEwBqLjMHOpdBIT00TMWu2q5NWRdE+BrOA2m&#10;Yr/6MyJH+XT/ACwEm3cvupCE1Un1TbiUJ0kObgpH+ZvHyw1WDJkGhrHzN8x+zpiE4qSjA3E6BXYq&#10;yWyWHpLAU0AHdXKmZpODLQQSCVAIgEipWsn44N5h8Wrl1GFprQv9x1MsDQrVIWrAR+GpyOVMJkGZ&#10;0idU5iYrKj+/EVLuKyaSGdgFtMulElSQV/MYwOhJUVnCT0JDAaoEEDzkgfwmk4B1WmgS1edULqWt&#10;ZK5kqbpgGSJfRLRAw2VkLMkEeOZE5mnlXASxqUMsWiykIr6BChiNAAYmQKzNevhhBNROqSDSkQOh&#10;j+fXAPpbmQrKbYKSdL63YkgHMgDqAK+MycMvBoYWgMCQJJNaDrjrpbNc6zNWJqep0ZiGYorsS7Ol&#10;tBQgxMVmaeGWEKTDKeuQaRQZfDwGN7TMzrA6yBSukg1h3tkMVYiKuvzGIaBkT5YaJGoQtJkDURQC&#10;fm/wxtU1A9tP9TSSmkN6QuKZcKWNp6A1Gktl4YTQwIYDUCRIiDGqn2YB5VNoMQ9ogoV1Kju6tUI1&#10;CDHSv9MCRlQajAymQYAb+4YAzbJgwuu0BDrGnQw16rYHcxABljMGMsEa1kwBQlqx0jLAKBUU7CzF&#10;joFtghuU1vcT5sj8siK1wUDtlZmQpJqpFGDD+s1wC0Lqbjep2j510j89SIQ22gRkAR0icHM6tUDw&#10;EVU5zq/7vh5YBRt6XFsMzliGLMZW6jH8wNapJWDqOo+QwgsYkzJFAK/hMiD49D44B62lsMUc/lqb&#10;fqNJPb6gJuBhNJMQQJqOuEBjGqAOhDETAg6n8SfjgJJS2NK2wmkLIdFeZckNaslpARIkGInPAboQ&#10;RIJLdwBhlio/xwC0+RjBhlthGC607GnQuqvWnhBw0ayukMBWesFQJ+z/AK4CZbhQtx3K3GUqVYko&#10;1zXTQTI7qGvmRlhDUgEAwCAWEd0ZkDp/bpgJSJrIVbjL8pKIxdgKA2wXosiD8a1OEkCBOY+yY/rn&#10;5YB/USxCA6GCgkKZ9QghZkUHyxGZypgpJABEmSMyaGogNgFqAr66ooQM3ZaQeooJYtFCA2cCDkfH&#10;BfiIoO0E5Eyx6N4jzwCg4NouR6rM+lRDemAtbnq21gEEyAB8xpQYDQNJrJpnNOhH21JwChbe4zEs&#10;pZVF06ewzXUGNQO0UUTE4bNFjUQM8u6YrIAn7cBLtswuArbWHhDcQ6Egrqtw9wldIoKmsQJwglRU&#10;Ed0fKZMgVMms4CSodiLYW5+VrZdQCnS7BhFte2CDVTURSIwlokT1ENpMSAc7h6k1EDAPrqY3FRSy&#10;27if6tv5SBW1YK9EMVM1g5zgyaqTSsEkkGMjCnywCbdskXLbMr56YVSdcgsty6DIApK+VMEDMERS&#10;TnqiK6QfuJwCmEerKsXcp2RctdrmPUdWA60AMEjCYJ0iDMRqmvdU/GmJbJM1DgKgkIfxBSottplC&#10;Vi65EKNUmSYjIYMVNJIk+AJEgLlMwM8JtregQ1oBVDMpVgp0fN+YTrJM5SYWcszngaicyOoYg0k9&#10;oOk0xVPFNBAALS4ZCRBMDVcBYSQR4fdlVMzQkglSsFQwoZABPj1wB6QSrBQ2lg+sFkYAj5gi0oYV&#10;QfswkmD0J7sj2RFWXKuAdtgOi9xW3KUuKGudzSgutWQKSsVPWRhJ1SSv/opqE9Kz4GDngHFa3pAu&#10;VKxcuG2Sq2zqlW81JBHkJjDLQKmpJqTSsUy8sBNQu6gICGVLgtkkRpmXDacqkQW++cAiI6k0NCSB&#10;0JJ+JjALQM4VtOj5vzCyqhZTJW3NSDQeUmPDCHEViCFOU9s1DU8emAfsszF1R2g3CY0gggTqssHn&#10;KpPSBTAMNGoE1IWBWDUkg1k4BaAqdKkKW0vcE6bZ0jSlpXFNI6gHOK4Zz8JIJ8CZoVM/wwRMUlW1&#10;yxCssali2CAIeFnVQ5DKTApgmZpJoogUFAQDQyf548h27fBKtIqJoU6tDatRIYqWqzBVmASYMnwy&#10;yKWgzWRGYOeoxBGf24q663OT9skSqV1uO30yCjKvb+YwhRAkCnhXDYIBnyMkaYUEUp44rqfZW1Rq&#10;+RhKEXJuEV+akKAZMVmvXCKD/KSZNSYJbMn7MsA7pLtI9W3oJX8tUFwKrSqxGeo6RWfE+JyJk/iz&#10;LEEeQgdcSsbczEK0PACXI9P5fSthWIDDWy3KCIIWKiZHwZYzqEhoo2k9oitCcVudE23AWQpt6grW&#10;zcDqza5j1AIr0iK54KYM9CBPyzBykf2pjp4/VKkIiFSvaIchJ9Ve0JJafAxpI+7DZirEGWmRnJHy&#10;6RT7cdBLX1cl0FUZBJJCwzAvJYQQDQD+NcIivSSQytqkUyJnPAPawVWG1BSdaG2ULEyRpK5RQ6fH&#10;AYZiZFTSjQx7u49REYAWzIgiqkopIItuR3K+lMxkSfuwligUKoUAQQA06jkGYdekimAdUMzMWZ2L&#10;EgErpKgmCmoDtGcUIjrOGzpyLQSUJAEkw0hQOhMmTgHl1A/IHXQ4Gs6QAEjVrHhA0CpwAqFm0gRO&#10;kxVmr2iQc/HxwCtTIiKWrpZyGyWRDDSwovSPgRU4ItVaUHU1NKAT40wBoitbuaSQ3qHsUDRlLEAm&#10;cjEmnhgmaYBCwAVaAaHpBGU+GRwBhAjM+q6FdlZE9QDVpAlGkSYp0BBM1phLGIOn8QgLlMRJJy6U&#10;8cA6gWiK7BxM6xULq1KECwaE1bOKdMCSTETXSSsNIIqZORPX4YASv4SyqII19qIRkgAqQIgV888I&#10;OkGi0qDmRQgZ/bgH+8ggmSFlBI9VSwIJNsQRlSD8QcAlqAhSa1MSKUgL/LAEjKpq1xFPZptgwQw0&#10;6rpbPLMCtRkBgmOkhqSQJimZMAg+E4By0jsWtrRLUnSZeFVdR7wYAYDVMT8M8IJp0Fe4DoqmfvwE&#10;m2NTMyG46hle2zGWZyoAWT8qwJUCskjBM3aYEnP4QaAdK5fbgHbdtvUUN2hjGkACWYUV+ulRJiZp&#10;XCZkA9skAk0MNnSf44AwPSK24bSgZba6mAGtZGunzUgZkdcJrAoYyUHOMwfAfHAPyZdiRMS7LoW3&#10;UZnUa0mRlNZwQ1aBVYklx3H4BZigOU4A9QF0wpaFTQSq6ZCyWvETUgzOQyzwRAqHU5aidIrJms/i&#10;BwCwzKPUtXCQSFUO50q0aYXTJK6ag5iuAc85gEgFhAMZnzPgMAFPYCAsyQwCaqESbaDML4TXBdAS&#10;Z1MVA1VggAER4n+uANJk20C9qFmYW2KA6tWly2cdZ8o8MDXBlYnodRCmMp8etMApU1qFdSwmch6m&#10;ma55T2z9+eENE6gx1AwXYBakQyADLMV8BgHQWK6AgCley2gNwsZ1i4SelIgdfjhBU9XUMVkCO01r&#10;GenyH8sA6hGpiLZ0yBPW2NOkEhh3mKmIjphpgBqkyPACCDNSJzGY8cBJta3NudSspzZiQDEW1EDM&#10;0MT4164QxEtIhh1BnVBkZf0wEm3qVUhwy1TQw9MW2ZYZayZJH4jlhogEz3DrCmlakGPswEpHYKVi&#10;KhdTKASwkByDl1+8RhsEZaT4UgrOZAUffgHoBlyVWpch/m0zJuaj1Jj4YbINMgAIOZJCxqFMj8cA&#10;8HBDUZiaxOTxRSGzB8QaYSSCARqmgiZNPxECa5ZdMA4qtJLSRJfIAT4W2OfWgFT9+EnwGojKG0mZ&#10;+chuk1g+VcA6DOltVsGZhWYOEUQlCYIEAn4kCcIhSesGGkEyC05R4UwD41BKGoLLogBBogkLqqA1&#10;THXMRGGwBETAfrOVNMz8M8A+cywVQbctoAmQe4BhMnpBIk5dcEWE0XIwamkLWtPjlgFoDIltOpRp&#10;GlRrDNqAMTHgOpOeEUgAaSR4Er5TPwqZ64BySGdg1wRXuUGOujSuZJpIwiZJPdWZiDWYAAP2YCQA&#10;QiqAoYuEhgFgKNbAMnkSAP5YbJyEEigiZLEyQIGc0jAOhWLEaguRDAUAUgs0sPEGa1zzw1JACyDT&#10;IhsgTST/AC+GAkwC2pg2kkEVXuJUSSVpMdY/rhMyQSCAQ06TkZGZ6/HpgHFUQwBZTrWrrXqNakmF&#10;CxAJz8MJOlpIBBMAEEzA/wADQYB0M6qokOYcssLpViYgRnlkKDxwk/5tJNBGk+BnSgrB/vwAUltS&#10;eqoJYj8waijNAbWYFPDwyPjggpEQSKdpHVpgL/dgFu6lWWA1e4N2zStwjp4nywYykyJEgyQY6U8p&#10;nAJgS1EgGilVaIgFpGRIECPHAIrAkUEQwlSO4aorSMAr8Op4fPUpVhqTJ0W4aSxg1Gfxwk5jLUop&#10;WCzEz3UwDqkaXJa4Ed9TSsraVRAVak5zIOEaVHboNIMVb8VYnOM8A6HfSW1mTqCuISWIgE+E9emC&#10;kpIDNpLaBqiCZnLzqfvwCtPqAHTb9QL6p0fhUKFB1+RymhpXBHuAgkQSSWeZ7ayc5/rgCohKMFMi&#10;QqqUI7yFFvpH8/jgT+GO0tMlo6THx+GAPrqDd6IwjSYDMRDQvjETOEMDpHVCMy0uZaCTp6/wwDon&#10;VqEo8kQB+UBGqBrrEfaRngzq1CPCCurTPd+I5YBIgySKz2O1skIdFNECjA+A8MTthsX5Dd27KqYL&#10;EExC6R+ExnkCQBiWydRT87ze29vcXe3164Ua3bWJctcOsVdS1KTEk9fLHrX6dez7Gy26bq/ZElAe&#10;4SY/AEnLEkl27vk8vn8lkxOj8+X/ACA/uu3t27e9n+2+Sje7i89t1sXSGthV/wDIbcjIrEgFWEHL&#10;HW75QD0xREEEKYAjp/hjTxyXa8Pkv7R2+531xuXvulzfchda4r3kN57/AKr60BmncSSpAimURiOA&#10;IPXUdVZJy8fs8MEay7vP/ICi5o/S69sDC2rFzUyrcVUIOsgmZPicujLKDqIMzPz9QRkJjB1vksxN&#10;fgvtryF6zfsWntqh2yWy9zbprX9Qzm3c1W0kDtgkAjp1GHtuADMECgofCueUYMbbXbqzXvLeXr1u&#10;1t7lwXGvNeuObtrUi2nYWYhgCjTWdPzHPCL7QSQIgV0zBJObZQOtMDWS36ui09sbQNtlHqKzX2Ce&#10;nuEVBaCwLJs266rkU1XDkD44inUYbPq2mlDOUeHXB6enDoW3Njbpc2yC8j2mS2gui4dWkideqsXJ&#10;hAqnSxzjBW0LAMCV7qRUGBGqvjgz36fE3yW/TaoNsws3RdtPqW8DZa2LsOu3XRpApMaKsRBjD11Q&#10;dIaqiKQABPif4YMeLpao+E3hs6vT0pdvW7pa5c13kJtgtcNkAEzpI0gkihjLD9pVUdo0ntXMsQSI&#10;muWDldrtc1k/cW93G4vWl3E7m1q9YubVu1q9MA6WZYLvpEEAUEAicPLa1OSQV0JA8Ccp/vwRmdxz&#10;ycfsFssw3lvkt6txy3+patAhoU3GDalNBpPaZisYjXvmVTIM/HP8X24N6cbZrd+22YbTe7q36V63&#10;ptgW40uZcxZa20swSVYAgGRUVOFemdAUaaaSSTBjOhOIXbG92iHd52yN5ub1y5eF/TdtJNubDPc/&#10;Cba0UDT+FukHDq2gok9oLavHL+OKxzWd33Mvvd1pDLduWLduyBbTS0N32+00VAMxkOlcMlwWNKn8&#10;UZmRTx/scFssuK01jbX7Gz1XGDehbN0WWCobNvuP6gJADnwrIoKyTgmQSSQICmRQiekx/PBM0/se&#10;SY7az6V+9dvvctxq1W4tsIuP6eYR6VBmkjzSGYOIEdsyJ8Ihhg3z2SXrakbjbWDtbl27dbdf+V6R&#10;ZfnKx2BWBDMwGZYwAM8KkqVCgH5tQn+K+AODNlnFMW7CHZ7p93uNwLiNbG23OjVpZzFy3uQdJPp9&#10;DJNTIwoFjSIEmDqpEwBGCGdzZ24Y3Bes7hvTZittBbuM/pt6r3GUdoYkDTGdaxh4LVwZgQImRXzw&#10;GV3W7BTYMLzKL1y7dQW0PqOthTqYsYDAsdKsIiIiuHzZi2CIooMyMsBlLPPNe5Nk9bdBm3BC/lsq&#10;pdopt22ZY7QFVg2XQVOK4sslSAIMAhpEAf5cHqtknLslrb3re2s3Bf8AXDIbt71ES073FBc2S6AQ&#10;umU86igg4eqAJ7SCNVSB4kxnlg8rPDceo964pW/bIuy0p3MzBbcvHb6chXQEDTWcKQxqgspJMGYp&#10;nMefjgTm4iBydr9X6Vu5ttrfSyLdvSLJe9t7i0Kl5owEhkSQwitMMaC12RSk+RMRU5Tg6TW667Z+&#10;TUrvk2vtz0r5creurtip0WztVK+pbZEQamSjArnAGU4k3ZZVBHl3ZRlKx1wc2K4G/as7zf3VdfTX&#10;1Hjb27hGq2xK3He4FIWST3ZQREYCBnkTAkT9gMjAL5XcbXbWLW5S2dxdb1b43FxNLL6jAC5d0ASx&#10;YMbcDwIzwxfMXNIAHaBH4QRUkT454NSW68fFqvau39Xhl3ly6btu5du3ru7dG/W3fVpaNxEhhBLE&#10;QpPkcV95QTSAJUkGZWMyI+3B6XTuBvXre1ILO117FxLLqDb214AKFtvBJDd0KB4SeuIrW1N0EhSB&#10;UGaeK0wG32vMX9txt2xYu7lW3Dlrlo20NxCq6L95b0Ce2jLGYnIYPcALpIDCFMgQACBBifPBJm9e&#10;EP21dberuVvvZfXvNfqstwpctG4bq/qTtyZyGoGPPES2fUugEQEoGmIgSSfHr5YnyVvOTsnjuJvn&#10;bX1S7etJ6lq1bBS4vciG36hJUMRBkzWMoxcWFOY6Vzp1j+3niue/PF4+bhvuLd2wTt3Nq7bu2yp1&#10;ots6hbVBZ9MggtLHS3y9oNKDEY3nfcEAkLXKrHrFaZimI3PyydWnPD8bsvbFi6bC32ZbZvm6shWK&#10;we63B8NJAK+JnE974Q2qVMUzGmKkf2piuX6V+Ll/H+1G39nn9w9xEcJ3XV03WW76kFX/ABal7Z01&#10;05VGLDWly0R1DBawFg0pMnwwc7MXFcks7Tf8L7htuES5tV27btdLObq3bFHItg0JPd3T4sMOKNAJ&#10;IB7QoIMEyIz8cEU3IXRv71obZwnqXm3F4N6hVF9Ug3QpEACpKDMSfPFzxTGpGRcdvh0nUa4l6cDz&#10;b9eNuLlpbV19L2tvcC7gIC72iPVNs2T2gFjAkk9DWMae3OQqZ+zLC+g8Icw4tpdKvbAAeHuGAupt&#10;LO1JpTwzHhi0tilZHSo8aYr1TpHnzkp/VGXqXe8tshaMohe7w/yimDKSY6CDJrXqZnBTaX2FtzBZ&#10;rkK1saQpghp0jMjzwrSBAgCcyOpzzwDBctdLQD6aoFJUK0kmjaqyJwgiOkyYmfDqPjgJtlu8lW70&#10;tk+nkpOmCNJy01AGAqgkkk/DpgEbzcMtq3VkIQaSdJAJHiZFJAMZ4e8PIRgMFubhZyCaydRkmTNY&#10;6Riu5MTYMeB/hU4OXl9HoH9u7W19z2vURXPrJoBAB1lgAyk0kGCJpTGHKSSCBqrAJpX+FcHF9YU3&#10;7bfbpc9a8yA2NLBB2qFCuxRTqaJ0hYkmoEVwhOxhADT0iQTOQ+3ASd8l/f7Zle7fRbboEuf6ZuA2&#10;2ueowGTgNpr0jpiPu2qxqBOREfGPtwGx9hbZV2tgpouOyXoujogX05uGySNQKgHODBgYZCGkCpP2&#10;eMfynAatt5actZvXRbtpZW7F1dJbTCvcW2PmJAIBFAeopiC+pbkaorBNaA5fxwW22Y+DqezO0vcB&#10;cvjb+p6O1W8iNCoLsqpugTmoNSK0joMP6XZxoDMRMCjdoENUeeBLi5ZP9XxPH8aW5C9YsW2vqHvP&#10;2A3Lzz2WDDamAhg0nIxlLt70dtZF/d3gUUhfTtuJNxjCq/XPAktuIofb973B7z9xN7X9i8Fctb3f&#10;bVr9zmObsX7KJxO0Hq77dccqBUdlQgquqSaUphFu1+rW8zOdls1Ba6ysLaC1bUXLl+5uGpo8zEVw&#10;xlZnW5x/D4p/M81tvYVzg9qnG2/qX9RN9at2eDt7rZNyG93nJ8rebiOM9r8H7TtAtZ3Lfhs2gz3C&#10;QadPjx+9f/lv+m30JPNfT36JbfiPqf8AU3aJudhu/dibi4PaPtDeembdx7d+3B3u8stX00JtSILG&#10;ox38ft9vJJbxP8WPL5/H7e/7219PSfi/Qb+wP/g691e97Xtj6y/vH5b3t7H9ncodvzFz9pNzdcS7&#10;c3Ys3/1PH7L6q8js/VWxs37bj8Psym4BGm/uEM28flo+rP1w+oP1l9zch7x+pPu/mPcfJ769uLlz&#10;f8nuLl0q1656x2vH7cHRZtLqhbVsBR1GPkdPH4/HMYfC+48/k823dvbJ/b0+Hwfqc9te1/bvs3gu&#10;L9se0+D4r237c4TaWdhxPB8Lsdvx3Gcfs9vbFqxt9rs9qqoqqo6DzMmuOKDfclyu7Tacfs/mK2rL&#10;ldV+67mAUX/NWT9mNydt+viPNO/bXti9nx/t5Y++v/GF/wAetn6j8jtff/1X4nkrPs/jLDbzc3rD&#10;NtbvNb+Z2HCcfubymAT+ZuXQSqjSCCRjw+fz/wCXWvsHtPbTw+P9XyTO3GHzG/5OP3+2P2VfSFbf&#10;sFva/uD9wXvrcWeJ+nntbn7m43XGcLtLrf8AvW9+e6eP450vnY7CyGNizrT9TuDbtKSvqFf0zcLt&#10;/b3sz29s/aftriNh7e9u8PY9DY8Rxqiza2yLS7euPncuMe53clmNZx4btzzy9d1u+82v/Y/I17s9&#10;k/VD9wH1ivfX76n+9fcH1M+qvus7Vd77s9wcbYbjDx9y2LnD+2/bHBWj6PE8Ztl1JZsbVNKglmJc&#10;lseN/wBxf7oOD+le23W1tbk7jkxtbr6CexLwWNvZ1mQS06iI8Rli+Px7eS5vR6ZNfHr3bvvv+xP/&#10;AI69l7s4bjvfvvri9txvCjca+O2tuP1O/t3SH3m5uMoVxBBtWpMR3ROPgX9Z/rS3u/3DyXN213N3&#10;c7wLov73cH/wNqx/0NraHagdpZjM5A49uus14jxeb3Ez9L9CXB8Nsvb/ABWx4fjrSWdlx+2tbaxb&#10;RVQBLSempYLQmAJPXPHnCxy3J8pylnRtb242uxNxnADnaWd5fQoNzdeiuyEiEYwTTpjVkjyTbybb&#10;YkytsWV27utqi7y7xmx469t7bpY3jXLds7X1XDG5udram2z3AA1xVEkkCmnDHpleZzdZPh/2hjmu&#10;/wCTXb39wu2ZjIfuLH07/qvN43A1QJpB+GN6624rhQxj+Q5G8Va290tev/luUo4a4PUuW1IoqgQr&#10;RWMdcSMbbYgYzt3cW9OtwrOFHpaWXTqVYtqmqgAObMMhODFxZm9QxWFEa+y2N7ba9as3b9m2lt01&#10;gL+YyXblDcNdJZRIqPMx64DFQNxoAoq3RpuL3akVWaQW6EASR5iTgmcdQwyu5c21VH0W3uXb9zV/&#10;6wJku4cySWgMVFMhgmeMBiLuGVztnVSt242u8w+f0muHR6ckCBUxkPjgloYe2WzffXLwW+tvbWLd&#10;zd7u5cuLZS3t0lS6O2Slo6VNIMRirNe7kMaC3ul9EbHjmVLW5Xbtc3F1GTaGyHhETa/+sBI1s15p&#10;YxQRGI36YnShhk3F9T1He5d23GWRuRZ1hEu37NzTYtqlkBQbt1gAp6Bia4JbJc/Dn8QxX3rm7tXN&#10;z626dr93VauvOm2/rEPcRXNfmg+WWWDPMyGKZ9Prhw7O7m4YYM0gAkKpai1kkiuVcVn1DDDIt2SF&#10;ksGtiUZg6Z5HKSYM4GZ1gYdtrpVFCoF0+kWJ1p2sVABoPEmJM4EmOIGGvUVGuK6m669z3LIkPqor&#10;BYGoExpj4zgzOvMzfiGInY5vshezdDWluhrrBmdrRpMfOQIClSs9ZwNtczM6hiGrC2GbaXbP+n6V&#10;yzefSAkAXtbP8jTSVrOFrnrJrcy8eoYSEuiUS216xbtg2FuaSWPzNqvZyKMqjMYfNe+2fRMUMSlu&#10;PccruTduWtrbW2170h6li8wDLZsNT1C0wBESCZGDVk31zQxbjZJftI9myb11FCFBumVrS2ySnq7c&#10;ZAih1dZnEa7JZmf6QxYbfjb12yEZzNbwt63uNb7vzgNBDGQAF0ECgBwaxbMUMaviuPu29LCyWOoa&#10;1UM9xlJA9Jk7dJHxiM5wzOrrrrZgMdI2HFXbl5FTaLds3hpvqi20Fqndt3tjvaaQ61jqBjG14zK7&#10;zXPMgY677f4Rg9vXYRCdJe3auaEtae1amZiJIzHQ443l38WnOaGOt2vbXHOLG8YKX9MXGYqbS9o6&#10;FRDkmncfjWMHp7L+bAYvuO2gD6nsMUtjUxFxEcyI1ICJkZCGnxwdPHrLzZkMa61yS2L6PddrF2w6&#10;ehuN5sbjOhs9ou3Lu31SIzDDVHXLB17pORHI/DHX/afLe2OY31jbbfkdht/cl5UvX+L2o5G9sTat&#10;uAd1bvvZUWkuCja31CYEjGLNsN67624nVV7lr1kMfTe7aCFvUBXUM+3TPcQagRXLHUX4725xO6c3&#10;fdHAbG0pS5dsbhm3l9rO6vaTtrm2sB2OpgVt3QsIYJI6569JXTHxUB5Hf3rEJw3J3bhbSrW/RsgF&#10;B239V1lgVBKmpywran2huN0LdvnFVr2m69huN5K3fK3XNtNvftlIDtEw0MFhiMTPxlMFXNzzK2mZ&#10;eNZipGlhudvolU1NdUzMLWamtOs4Tuk9srbfV/vFz0blm0y7fbDbubN6/wCiu4VrrErb1ajqKyQC&#10;YGKh23c5klezY2zcRyPVvvdCtbTV6ZFlRJgiYNJjGM33MWrFjdWeH4pVu3Huod7Z3DXuTTjGJUb3&#10;jmZWttc0wGXRIkkZYuCrRNtcY2m3O4ZlCqzWlAtWWvAUVyO4gGornnM4x3K83fbdIL674xat7Tac&#10;hv8AcC3d3utR6u1fdEStxKGGEA0XPGtZPxZvd/2ptqyttdKrbUBtbW7ahVDE5hFpB8cz1xzzeb65&#10;dufobW/vbl9S7WztrO0NvelS2lim9uxduaYh3bSoA64055mceqUBnOXhNB40xGvbS5ZsXlvPxuz2&#10;3rsL1rbhb++v3wNCF91ckUmms5k0wXF/gP4eFPDEfb302zm3tF0rdZ33V1996+6vKENv1NxeSFAQ&#10;EEKjR5YMTbTWD+OK2/tX5O6Qt2/Z2SqfUuO5TTbWGm3caulwKHNjlgzde+5l4DHtH9o/0Rs/VX6r&#10;8LZ3u2c+1vblkc9zZ9Om52GzdX2u0vXgK/qL2lT4gFcc/Lv26/i6/lndfR4g/wCQr90tj9pP7Yff&#10;H1J2e52ye9eU9D2V9NtnfZBd3XvX3GG22w3Fqw7KXGytC9vn6AWu6hx+gvbpbs27dqzbS3t7NtLd&#10;i0ghLVu2oS2ltQKKAAAMeV4855r8AXuu/wAlz/Mb/luZ5Xc73neU5Leb/l+Yvn8/fb3f7l+Q3m83&#10;Ruk6rruXLkGDqoRGHyuog0LABhUUwGWTeHjke36unbvebaXo1G7dut3r6Siskfj8DOCC6aNmMqU8&#10;AAM8BL3W9a4TcssLdvcILd4Es7vaozWrt0UKEDS5JkQemJSvqWCYIEE6q+OZwHPuS41rV9r9u2f0&#10;t9p0okpbcwCzaB0UDv6iMxhVxFa2Zgj8Q6fCnXAVvBb3d7Dklul2UNcuNtwqhnO3uDRBVx8s1UrM&#10;ETnGKl7elyygCBlEV/rgPRXH83+u421st1eZ3vPMq8RakMQysQxIIDGamucRhGoTJg1yzM51AwFo&#10;dtcvWBoW6Rt7RQo1w+ldtq83LutwO4jKZBpkYwi4oZTmSQJmgkkkmnhg1rtZUzhN1uLG7S2UNm0r&#10;m5ZNoFrnpWflV/WamrIAeEmZjEQa9BDVORqRA/zd2D0Yk2tnq6JcTZJyVm9aZF2t1LhtJ6Vu6bt3&#10;Qf8Ax09KQKks4NNQp1GFAaV9QATpqNQ0inzQPEYM7c2a3pUS/cs7zdHiXuk2nuo1phtnuOPT7bdn&#10;8uigGk9TUmCMLQhhGcrUnP4gjpXAl7Zjb0uFdvbN7Z3UcP6LWb66ECqy6RBK3FMmABBUAEg+WDtq&#10;NURUSAJmRmsHBjybyzthnm96TtDdtbhrVu+rXULo0hns6d1aABK1BOlwNUZ9MdN4K7r26p1A8ZEZ&#10;9fuxDxWflfCD93fto8f7ru8hZTTYu33dSVCySih1r4RqERn1xZblQftGfhir5Z0riv0/5RLPp62u&#10;GHVNKsNRNTLqcwDNRTpiournmOn2YOL1Jwt7UtvUbJKgOLRQHVdakSsgU6nPrOEBaS1J65/xnAWV&#10;6+bV/SgISyXR0srHqHTqYBYOkg+J7oHhgu3r40jUPsJHT7MA9bbdXBqVgUsqTcttbtmXYaluj1DB&#10;aSJXpFMLUdYzn+eQxnb0FJv3DstnWzXCSptqxYlwtW7ozMlgTmfuXi5+QoLltj+Yuo+qCZikKNDd&#10;w+Wogj4Yf8Jj+mMb9Yqk3DABgrOueiBrILTA7ajTFT4YdUiQIAzE1+ONoxm/1trc3GYiLhYIPTum&#10;Qut3AkACkxWmHFETSmc9CYrn54ks6QVW6ul2F0G6yuRagBSV1krdPqGSS3iaxSAcHOdPhQU60rTC&#10;/hkQypSUlpVXchyAEhmQl2YQ3QeH2zhUZTRshNRhL8ZgMxGlUZW16DdpESNC+p5CCJwNMEGsDMmO&#10;mZGL1WyzqYcwX71ufOWAQaJAlgFHzAZCD/EYa3BpSsrX7KYlmcfi1vZduGl9n7T1Ny10NbQLetm2&#10;BIZizEgEnoYOkj+/FOxLNHSST0P+NcaYr1RsrdvbbRbytdJ0ILOqNDM6gMwQVWMqUNazg2hVII6D&#10;KRE1xOor9peuX90Wt3WhQUVgispKk6wWPQMJBPiPLFVuQzAkA6dQEkxECI+3FHe/Z5tbdLFm4yes&#10;bBIs+nrF+8TqJ9R9JNDpmczNcVjAaiZGUyDUV6DAdy2+4uPsrKeluF9RhYWyUlLi3BpHcCAwKmZB&#10;FOmKHd3CSeqmhrPQitMHbxS4tervYXFLa21jUGt3LdvWjemArpClLKhT8oAEiAxioNMVtxaQK6mk&#10;SO0gjqB1HTB1df4y/bt7u7fa6RZW0q2w2m0du6XC76Ce5rbzFMzABmcQiAGtkKIqNU0jyjPPLAb6&#10;1fuvtd7624e0t1EvttzZXUrFSylvVgLpAP2EQaVgXx611nGgAKVpJ1UoRlXGLcbz8FdA4C6OH4ux&#10;s3u7r9Rub63TNtLSWdZVmRykgq8mRJMRGIl5vTtogiXMGCSxHWpzPWuJvZjBGt4m2u95Ld7/ANV2&#10;tbGwXCXFtoqvOkJaLdqycpMGfulWLDEFmBHprqBJlgOsFvKsYuvGvIyvN8zZsXbVuzcVxyLjb3bd&#10;rb6bQcvARQokHV2+ow6UHXCLIly2qrXPlBhsokEiPhjGnUSecvNa2duxcV7a7Pjmdtw9pfS9QmVL&#10;W0rFsaQakGs9MXbKoAQButCTmBVoH3Y7I4da3Ny5uL+9Z7WqClw2UtEuzsEQW9RJVRVsiajFVuHU&#10;O71CgaVFDpgSSQM/vxLZOo7B7c2u4HHbXZ33tXLrt6u8JBb1FM2rYtFgCAUrpgjUCchg0DLbVYBY&#10;yxkCtJKmf5DFDW9Gzu8hur5vNZ2tjTt0dWJVWW4bcynjkGPh9mHkVrl0FT2qlY6N0WPOO6cYsvdK&#10;qj5TcWuL4theRxc3G50r2qbjWlEncXnmKZpEilKHFxt7ZW2XuFCTBAA8KSCemNs93PHLiXuXkmv8&#10;jtuO4tNzaRbb7e5uhCCG/MdLtpjGoAglysmsHCCx1qkZlm6RQ9Af6YKnrtA+13W+cgLatWdmjHtu&#10;XWuApae5dQGtJ7piNPUHFltD3FmBhT2xmWAoATg5+XmRx/37t3ubC3s7RtvuN2ENx3JVLFu7cJ9Y&#10;BTVhRSKVNAcN7rcBg0SZIUeHhUZ/dgmnjxzsu/Z/tL9Edm902R+nsndPcdPSvQCr+mVUFaq0Edci&#10;TgtsoL2rZVSAtaR/7KDg1vcanveG5facbyvKW9wyXNZCXWc3QodgisUVaNHaqgU/zQDiwuKoMAGV&#10;FBMAR8cHDNnRyPhbu6v2zdu30v291uC1z0l03rpLFrjdwhl0wpAkgTAywmwh0yFMlyT0JmhI/p5Y&#10;Lttdryf94cjZO/Fk7yyBttitu22o+mvb6qWvVrk1H06ooorhy6ACo7R2zWp+3/DBlnuBa+21319b&#10;t5kD2dpuEHakOqkvYS1DZD5vKlc4DFW1OF+SZDZCMowd9b2zXW+rsdi1udta47YX90XG/NlNdtEv&#10;3GFyCDcViIQVkdPEkmGlu9gnUuqQwjOtSD4+GDW2mu1zV7ueG9behkO3u2duUjSVLl0Um2rp1WJZ&#10;zXORgtWp5K0QMW1E0M5Dplnguus1mIfTY+jsboG4VG3t61bQW7ehap6rMCO8EGqzA0geeHrbabbN&#10;NB1rE5ALPlgx5JbjDMcnsNxd3+xtQ1+5r0FH9ENcssT6jXFUdyhhKAgRMmlMK1BbJNQSuqQQYnzO&#10;CYv6mUcbK5vfcKJci9tdtuLdoroHbcT8SEGTUAGTqJppwxt7Xq3wTDKua5BYygHy64N77ds+bSe7&#10;uZbg/b163au3bO5390GxdLLF616ha4twiAgDDSIIIMKfHEm7e9NXzENAoCZJiIwc+zO0+DG8N7bu&#10;c1f40v6U3E9bcGyxNq6trvF8XCBoMgq5C55ZkmHdlwtswSTJIMA07pHn/Y4Omss1xXQ+Et7bY7je&#10;cp6t7a2QBY29m/aN02yTpQkECCh1ai/bBymBivKEOAgoJEE0B0zqj+AwadO22+tXONuHcEPuWNm5&#10;qsoBrsawDZa4Yo2oEuYLMNJ05YzHMXjbHp9braFkySDnC+WOW8zWtc9Xp76S8Qm5uHeBnFnjra7m&#10;4LSlAt0Wpsi+WJABJZRmDFSBGOnez9gNtsDe06W0qAVUEEkVmfLHTicR5/Lt3bY+D4/f8gH1PPuP&#10;35xvtCxuDd2ybzcC/auXCAlu1UBShJgXB2zBitK4ut5qLgigI7oJmJpTFcnnj6fHarx97aELeuW9&#10;wj7cotsD1Cnp3UYuO2IAAas9KTijH+pdU/5tYn4QIr54D1LeVF4bgLxuXEY7a7trt6zo0OUuFz6q&#10;aSFJURoJAnEl20qrGmkigDEAt4E54DE8dYfd7zcbVLTv+psuELG0YC5BSTCx82nOkCRiFduL6pUA&#10;91vIZgCg+3wwamuZ3W4jpftzit5/s22KtaFrbcgdVx+w3LrQ157dyJ7UAlf82UYgM7NtWAMsrkeK&#10;50P3YO2uuNuOmHVtpx6bT3ftNw9u16V7Z+oYYK9tFthVtaWUU1VYE0ykzSpv27gv23qdVsrGVMoE&#10;eIqcG3bfb2/2254PkdpcNu2Ntvi6OSrXVuKSdJDSFZD+WtI6igwVkkWLqRABICmR0mnnWc8Anl2F&#10;zn+G3Xr3bgv2ba+vbXXrYMFVGYSuk6YkiARnGFlu+wSwIZWBCmKAQDgIy7fRsvctldvdtnbb62yP&#10;fX1CrXTruKtsdpLAzrJIAgUwtQh227HbC6jpkg1asE5YCBu7u8t+8Paasb4a+LEuEmwjra0oboHa&#10;4IkMYMGK1xX2ni9YZdVLWnORK9DOM4+pXSeS2hucJzyO2pn5CzdBdGV7du4YU21GSSD5f0sLdNpf&#10;oexjWejVAM40mfRzHlFN/wB8e3y15Cm72yLZtqFRHeyNLlRmAAPnk+UThG1un1bZFuQVWAhJNVkw&#10;ufnOAsve3GhuD5VDvLwuHc3Xa7cspZU/+qVGNxSs91FHzUmhrF5Nx+bKhZZT+KlYmf78Z3/KrWfT&#10;DZT/ALWiXGuXDttxbbWlldKi3qVLOiuojNRRSMVe53AlBDKGsAQImAJMT8TjnvtlZHVvbPt+9dtb&#10;q4r2S1rmjcW5ctFlV7lwIrqE8CAVZxIkg54w966r6Wg03EBiuofDxnHXWSTEdZw9gcdxt7bPetFx&#10;H+zK1ywlwKTQODAOgrNIPkATOIvKW1JvNEnspU5AahqHXwM4u07pgXXsXkHsW+OsQ4t3Tudb0DOr&#10;M2m9DZAFTKgfwODRo2d5QCA6oGJJgkRPd454cTXHwU3fVrvuTjrzutxrV3cFbfpBG0XJJaPMZQfh&#10;4Yx6FTujMyGu1UyzHKpy8vhjz/5eWpxl6G3C3LXDWFQoEa1spZ7Z9K0qSxe2BDQx7iZJ6GmLtUC+&#10;kGDDVBhZ1AnLQR0qYOOl1vZJ82MOeXN0bp3xtm2Vssyn1tOlggIIuzmafIB18Rjq3sPYevurUKaO&#10;D3R0OXWuNXF2k+Dj59sa4+L5gfv5+of/ALCX065vdPeFgXNhftW2ssqs/q2Cql1MdtSS8ZUjPHp7&#10;aWhasW1Fe0eHSmYxXPSSavxR/VT3C3uL3hyW7JUoL90oyADuuPqcwOpNftxJxW3NsDADAwAwMBN2&#10;3cy0ImRTKRlHxiDOG7mQyjzy8sBreOUVqZkKxFGMQzH+NB1+3EO6anOnmPHIEYPPvZdsx0rhkKWb&#10;BYqxaQTol9KMWOrUSJyIAgRQ4j4mZnDDZrYfWCYWbCiVEBta6dIkUJMSc4wRy/n8Mjiiz2hm0ssw&#10;cCFA0sQywZWTAmPl8PPDDAGcznmc/DAavjLxsXLZVijNMmA1oae4qA2Tmswf54jekx00FDWDWJmh&#10;OA3djmrNhtwTr1sPyxdiA921pCEjpGZM9cKe39wyI88BF4zlChNu3dtg3Hcam0SyK5bTbUaok5jr&#10;UYrLtqFuZx18fOIwHbeD5S1f3/Hl7gF1rAs2S7C0FM/IrGp+WhiI8MMrLMgMgCigg9CfDAaLfjb7&#10;bab52Fs3zruXyt1AG1BSii2xBUE5qpOqgM4lhGEkZETmPmPgDlTrgObX+RtXbFq299WNq8qIRS0l&#10;gNIa8w+YhjqNvKKYbJoenXOcq4DSbK1aTcWFXTcFxCh7QGKuKsEArMSBH8sQLzS65RSAOgn+Y/64&#10;DrHtiwlvj91bcHUGae22Sx9KFtqBQ666zQ+EYFokBwSSc9Mn4VGAic9t1u7zjblsIhuTZDWrKhS4&#10;GjXt2FC5kds+Fc8MlyUUyPmyNYIMypJ+GeA09jj7Wz328tfMr7CbRC6VcMs3f1axqpMAiQRlGH0U&#10;90SdSjrUeM+eAzXJ7i0u22m5a8ba2d4lvSwUh3aCj24gIi5NPSKHFfeQ6KhiA3iZLDLAda9v8lat&#10;7jbBbm1N59iaWkEpbRGe46K85CpBGWVRhm6D6kkTA6gsp8JJywGn4Pcrd4X0E3YQ3t7Z0oqpKFg2&#10;p0uAE+m0AESehw2EnSRNWqaQTmc+gwX0sW/+5W9u+8W9uPTI2Bvhq+ojKwFqZGnW7CkCDJBgxggn&#10;eRq6gTP8T/fOB6Y/t6Jb8kp4Ww8P6i7a7uvRYqLgdrYY7e1+IgnOkgeeP//W9+GZPzHMwDWAe6Bj&#10;6+/SXTLbKNM+khkBTpP+o6lVYsIAnKR1y8kTlUdYkRMGlBgJdtAzXCCW7rbFFYxbYiYDMZinTPxw&#10;g5+VRkZrngJ1ozbbUO2Q5h0KzBIAZBAJoCGBI8InCTFehMAjpnQxgJFq2YU/l39aM51sGZ1Yf6RK&#10;ASRmCOvlhJWAD9g8KGTAwEi05Y21dX1f64yBZUIt61eohYBhfj1wUAQuVep69BXASWZrjBjcLXFU&#10;t8ukPbgTGnIZsRGYGEAjOoAJHydB4R/XALNu6HFvSDqtLoDXwNRPeg1EVjLQDINCRhJHiIqag9pB&#10;yMnASbZ0Kzkk2zbQWdaL6ihUIAbxCmBGYM554QcpNKGI+4k1Bxm7SdVSlnWEJLXAf9NrbE66XCtv&#10;UCusyTBjKDM4bYySYAgZRmsZY57WW5gnIsW0WbkNoMXLhf0rwuAm4ojoKUOZ7TGEETmJM+FZFCcZ&#10;VOtsv5oF3SoVXbXBCQdagBQYJJhhkKZdCgESCMv44B8sTdpbZKCIdWGlj3PDmJGqTkfCmEHVIpUZ&#10;gUknATbLWmD6HBtFrb27lx+y36YJJL9VMAMoUkmYwqsGgIiSPxD78AdtrbshVmQm4F1FlW20SzLp&#10;FRBFSR8Qc8IpAFAMxpAzHiemAdQEM4NbnbIvXdMhmKgJEE0n5TXKMIIJIrEEkSTBpOQ6/diEWCtb&#10;S3cBWihJOlhCBs7l1jCgn7CR8cEZKypisgiRprmR1jFCrVxRuNLmRqOsMyu119Eghm6xMQcvjhEA&#10;ACIMRAgmDWK1n44izqlK49Vl161lrgLErq0dpEqYOUwImKYJiBTKJzPTrQ/ZiNpFg6yzlSykqVJF&#10;A5Ui0YJMZRH31pgmAiurqagH8PjgHrQYHUfTSEAKyyPOo6oVhkpFagnOkYSaAROQFZOY7jgHinqG&#10;5qUCGLMxDae14RSxUmuZpPnWcMkwCZkEFZBJIoR3EzWR9mLJkWdtS8CGDk+qwKKdVQdAGeRmZ8h4&#10;YZfucj/tWFPToCCc6Vx38cxFiVZ7LSijLqeWYFNSqTA1ZAKe2eprEVwg9YnUprEau7IyCaeWNqdt&#10;HsUPo9Nywt6yACEBppgS5JzmRHUYbMqSxiSG+UAADVkRl5nASVhwAiwOyTeNbmpPmUySagx2gfEj&#10;BdQDEkQIoBPw+GAckBWIm2F+YEhrlxlGkMuqDBmQpNfhggMhByikgGDE16+GABcn1TQFVVwLgAKF&#10;2L6X09pSenTwjB1ah6kVEKQVrkc48sAoBRAAYOBUBbjq2uugQQRJ1RGUThJMAQAYiIzBp8fPALCg&#10;s2pmCkkvpU6GQArXTGksCuQMQZrhPwIBDGCWAY0oQR4+GAkAAlddl2BCkoqTb0F/lAoBppqaYBE4&#10;BMqT4RAyIIoRH30wDloTe0uNQaVaXUFlUC4pYyKye0yaUPjhsmSsGsEECg8BqPiRgJS64KMLhAND&#10;cUa2FS1u0HoQrVJHSBlmltRaJkgKAsUyk1Ay64B2yLVuybhXte4zPdmYYtoDspoK0KinWMJltOoh&#10;TJIakiI/yn+eAdC2hcCS6rbXXbh2klxSXYmSRJMAUiemGnDzAJaGAaoZQeuXnlGAn7c2jLhUAhit&#10;sq6XLj6dK22DGhC9SZkg5YKF6wRHb4f9p8weuAdLMxUpMhwbwqlzSRFxS5JyiEIEHp5Jbtg6ogQY&#10;mBWcx1/pgHVcuLi+grMx9RSe13ZqMqg0CUFFOf24IkyxlSD01eHj1wCktoqW1RbltrZJ1xEHog00&#10;kggNBFK+OEntkLFYyymaKB/LASLYV1VmCkI7SAQCq6J9X1FpWIY1I85jALRBHzGTECDSQRH8KYAl&#10;Q3Q8gEDSUYEq6MLoUghhUx80GkdJko+U6Vk1GoGprUwTlXASe26j3CUKsdNg2v8AMG0W9UUMmUWg&#10;qRXCGnSRBpSn+aKaSfj1wEu2fzS0qsqpYNIGkTVwtNUCABEVpg4FakN+GIMSTUinTywCZCaSUT0d&#10;X5swoeFB7Cs5CCTOXSuAJrOQoBAgzlpjPp/YYAF7fYQ2oOh1MWbWFB1SQxOmADXxzgnBsBIJABBI&#10;VgaEgQYAxJcoWtwEMqOpWA7JQQjn1Fc+oKGOhphB1g6hExJAAhv7qeGKpSm2TouFjqbRbZ9TBAZE&#10;HOZP+f7KHBGSJC1Agac4FSABEmeuJnnCHaAwzkrcaIbSM40PcJyEZBssIrECaDUTMmY6+GeKp0mX&#10;LvAAcW1SAAqkxALEkgGan7q4SQDpoZgR17Ssgg9K5nAKDXFaFModS3G1aDrR+8aQZYaYKiYnBkAg&#10;dO4yTUAycuuAMSC4mU0LpIBBY5BGVqA+E/3YKomtdQ65CK06/HBb1OgSw0zoNs6gB2s8lgGdfwgE&#10;nQwrmIjDUCDqJovlIJ6z0+GCJaO2tGVIUuJjWFdJ0hQjNUZZ5HCCoMkSACDOqJIEgU/urlgJKPpd&#10;VuLDsHhIB0AmGdScichJzqcN01FdIMEeMgdQSRUec4IfNLdu8JTUpmCpBGQIVTAIy0haRTM4S3aS&#10;QwmsHKgOcdZxL0WdUmyPUREdKNCGBKFmUEAKxBAXMz5QRGGvCudZGoEE5U/pjzuqcSdTAQGCupXM&#10;MqksR6lKkCf74wZFIABiSIoA2QAbr54mWe/UhAfxyodgqg92sAxcPpGmoE0NTOeEEUJMDKM6EmdW&#10;odTlHhgTaXiHhcJZZ1Fe7UwKhiAY0emRAAI1M3jHnhIJEgmQx8CQAp7h4/wwWzMwkaQWtuusEKAV&#10;LgyWpbPYCInMTNehw2aVJJkyPwwAehH34pM9EwEPKokaLYDEEOWYiQrKQevbq8cNHVqMUJmYJpGW&#10;ZrgqUh0IARRNOnWQZ9QywBAJBWKzTVgiZkEE9pAJgwxMUqf4Y6eP1Sn0Vo/zy6kqmooyAS2omPCA&#10;SM/EYIAmBBMAFTQeRgfzOOge9QHuZhJeHXu0HukWyxGUCgPWcG0LIInQq6SJOozOqR08fPACwxuE&#10;OCB6zvrLEAIo7Av/AKQ6D/KYnDUzJM/LrHSR0MGI61rgJQUDShA0swRolo6MWYUM9AOvhhFdRBUC&#10;QaGQAQaGaZ50wDtChIJA1WypVhJX/KQJiIEj+OE6iBUwAAx1BjJMyFM+eAdGksQul2Ym2AjKCmWl&#10;rogitOuEwQ0HVA0TkIUmQZ6Z5TgDBlCQ9udTgAd4ZoI0hKknqWivh1wZOoAETBUESJkkwW+OAJQU&#10;IcMyqdRXOoAFLUZRn8PPDdCaA1JhSIJIPj/M9MBIClVYuyrpX5lMiLimV0CoJNBlJ8ehmYUkrBak&#10;RAoYy8vHAIBTU5C3Roty6hu4gRqKhoU1yjPI4QYP4QT3VmJgQMvtwDupxINx+30e0d4BFT8K5DIZ&#10;YDAjUKg+AikETAr45zgFKysbZJgEsVLOVBaCsEeJPll5ihGCSIIkAZE9RBb/AK+WAUJAAlH0MzQS&#10;NQlS3ppo0zPQHp1wREkw0DMkntplHjgHEfSKorShhBUBmADG4MgBQtE0yzGC6y1AepzEmCCP5YB4&#10;kaVVW1slwCZIVmiVtgmTnAGn4mmG3H+XrAJIAIBoaeGeAftMzHuKlVLlBMoSql1XUwMmuRPj0GFG&#10;kmGYHqCDAzkTgEh0OlS+l9RENqBZh0c55VoKxEQZwihNJFIMtJEZScBJhvTI7XYFmYaECsC2oAD4&#10;07az5A4BBIETUAgHOYgUPWJwAFGZiFAbXq0MZViT6gJ8iKHMfDCAA0lTI0hSW8zQkUzywC2c22Ct&#10;2sWZ1KghWKLGhHOSqanT/TAiCD207ZBkBg0RqP8Ad4YABgyHQGAZgwBnU6Ea6JkPLzmfHBgsSaxW&#10;YUmYA6iB9/hgDYLRiC0alL6ewktVJJmgAp54QJUHTAOoECCpA8GHX7MAslWbS5YgqAzahcWCZDI5&#10;65ATTPBDSZagUT0IlqyRGfxwDsupCQGalRJhJgBpiAYNAaGsYZNQpYI0yQMySDGunSOmeAlJElVN&#10;1ShGqZUQxkWCDMtmJyw2xYmaLA0+eoVyE+H8cA/btIqirksS3QIEkEk+GmTP8zhqKmTEkxMwADWI&#10;/lgJYIMsoBC1UFQutykqWnKYich4jCCsiRABJjoV+J+6pwC1aW0EkwVBIbUG/wAq6evjA/iMIYAl&#10;q5EHzJCZCc+vXASFLAW2oHZdI0gn8XzFukx8cNtNDQAzAhYPWRM+WAeUKSVYMxTSLsUZSTRcl7jX&#10;7ZphEEAE+AETP/pE4B8EMSAxOnuLL2GmSqh6wYiKRNScIM5iaAgwSQRMSAfDp/HAOSNQFwADtk6e&#10;9SBIU6R3AxkMjEdcCSFJEeQAEQwmn2fdgFwjONc6dHeSdLSlDrBjVBEgUnzjDYBqZkSpqAO75agT&#10;l/HAPyjGFAHa6BwGcJT1BJY+fTDU0AEnUdLA1YDMx8P+gwEkCDcY9mhS6jTFssD/AJeuZj+JjAMk&#10;MBqMqdMyQRMGp/vwClZBoJCrWGmFK0oSAIzk6unTDZ6mAvkRVQBENHh/HLAPAigJLdsgrk81JANY&#10;kRIiOuG2BJqBVqgCYgahUQImuAkqVWIckhRDtCzLddQzEGc/54bgwqkSAC3cAQO7z/ietMA8HGpy&#10;rkGQjBWYB6agCDIJ8gZAwgidMGDMzQiSagefjXAOK0Byw1UgDSRpkdsBSAZmnXzMYScjI8KQBBkA&#10;iM/GZwDq9skQpAZhJZgRpNQ0ACpglaE4OKAGSGM0HQGhA8vLAEH7i6hR4hjAkjvrkMiIJz864TB/&#10;DSSTqnUAYqFmkEUz+7ALDAxIZgCohlAPpyTraI8CeuYjCQROYUjuIqSZ6V886UwC/lIkF9XarzoB&#10;KGQxPjXtGRIgVwgDKlSTQRRZ1EmK+WWWAdlu/S50oDpEadTfIFBeaAVr16g4MyBmMmgDNWOcqfv8&#10;8AFhitHJMBmgabqqnZBMeMNOQGZzwnVIiM6CZJyMMoFY6TOeM5mMhZSurKAC8QIAb5TMgkmJETGA&#10;VkAsCKlQ0kkEdOp8ZrGNA1aGOkwCqwoWZBYVloFfEiYpOGpMKY06jABgwG6tHXASFCi4yhi2hZ7Z&#10;Ad0InQTEKKGPjgyaTGmDJYiTSKEHx8TgC0CY1Fg0oqzCgySzArmo6r1+zBE5kqupTJKyDIyGfhl/&#10;PAGBqICM5W4NKqR11EMy5kVrGVOmBIaZI0kCpAkwMv4+PxxLcAo09G1KWoB2rqkHSMycxUfccdw+&#10;mPtf9bctbhkktcFwkUVSRLCDhZlz8m811fOT98P16tfTn2nyijdpYFnYXrWm5K3GM6LbB1LePXOc&#10;setLdhNrYtWbQEIAM4DNmfjivjbbtc1+WTlvc/Le+Pc3L85zTXjut/fO5NGuDbcc7xaIZy2kA6cy&#10;VqSQMMm0XYiARBJMkLUwM+p8MEzZ0a2xz9jY7aUmxeTTtNmq27b3ALf+qSlk/gjUrAyCYggYca3C&#10;DI9NIBgAKaiMBnrPKJd5K9quXFt27d28b124Qt3cu6h1IuVELL6R1E1xHdQKVIEgDpJqop1jAazj&#10;t5d3G49dAVvX5uM+plc2kUesXLgAoQWAEkGZrOJFqzpQA1aZOoVE1jBbcsr7l9yevypu2F9Oxb07&#10;OwluXtl0hZtsCDqBg+GQjEW6urUCI1GB8BmcEnVueA3n6Ube7auuy7PaLudyxI777gRqY0LAmaDK&#10;QcM+nn2gU7aA5CpHhFZwbvk2zxWn/wB4N70z+qUuL7XLiq2m86AllDIANSsQrLAH+XpiVbthUGWV&#10;YhaEyRB+zBhh+R5zccjyrK4e7a9dNMze0hFZLW4u6IZ5zkEMIk4jOASJ616wT4YLNrr0a3jNxe29&#10;n1W7rCpct+m9z0yClsgNbLxlMtB7vKMP2vlBIEE0JingBOCMvz7Nc3l5Ee4tyzbS3oBfQxu6RqhS&#10;tE/gZmcSUMKzVqSINSY6gYDIcpszcfabVriXLNi0D69lSgXdXFGpbjL3KUikgnwzxAcE3C00E0C+&#10;GeDU1t6Orca9ja8Nt9uoVGbVeNz1XW2WuE6bwMRpJ0hgTXIUw4twatIDDRAate6giPLPAum2szVV&#10;ueDvJtTfa8Gsb177hmXtRbS62a6EiFNyQmQgduHXIUFYPaO0zI1Zg1wZ9Wb4NX3e9S8BZZrt4C5b&#10;C6HZJM2lFsAMSZ+UZxNRGI1sd/dQjugntJP4Tg3vze6dK6Fzd0Haentrlu6t5V2YL2yb49Ng0gz+&#10;BZVlJI8ACDh6AYyrJ06h3SOnngwytvcOP1JZLwax6dn1haJ0W7em3ZLKvyoBpqJrlpNcQyzajGqC&#10;IBzitYHj44O+ZPH/AAdFs7axb2NtrrW7ly16l24hLWg1plDG9cuQVZKzp8jWQcTFVRLEBogR1NKy&#10;AP54ODnW73d7c+htbF27s/UN8JcUD0tQfUt7bvenJQAKkgZSKYCyXVYE5dKU6jzGC4smTG6Dpxe9&#10;3jm+q6F0m3Ia8qyGe25GrpSBnQiMTAgiCcySO6BnSPDBHOL3Kn9Ubptuq7ewLaE2luv8pt3ZSRqB&#10;o2oLDeWeBeOhPIViCTBpmBgHPb1m5vOVLoDda5ct2kVrgsg3FYRcEmViGkEzHU4qlB1mhEls4ikA&#10;DB133m2uI9Achu7Q4saLyf8Aj7dLb+lZuG5t31uGuMa5REZ5RUjEnT/lJmFJjpGYnr8MHJgBcZQr&#10;XbCXbBuXLCvcLqL1oKWtlrKwTPguUZzIwo2301EUMyaE9IOC63G0tI2fNbBN26XjbY3L1kWRZbUV&#10;RDDkoDpIADGpLHIkkYj2pVogyT2qaFfgcHXbfW64jV8622v7MNbYNYVVuNu9sVcXg6gra3NlgQtw&#10;nPT5TGJADPBLToEjVqFZ6ianywcWKubnacSl20tt1bdXbSrctLrKlxNzRdNbYzKuJ6gxh+0kajAg&#10;SYGQ8P8ApgM1z3J2/U2m1S8VW56YV9LnWoqAqEASxOkNkc5JMYrbga5deIOlo7hSOpEdIwdtLNdc&#10;31dw4m9suK4bj9dtrR3O2tPfNpzdcIluLRcfLqLCWmIEz0GGmQ5yMwJABisgMDnNMHSbTboutjyC&#10;s6KLGhrtsbn0Lt9LRa3dXQ92yQp0g1Wagk9BiIAS0UgkyABDE/iAMdek4K21y/aXZnca9yXFi3bR&#10;7h03LISS1m6luZYj8YkFfLCtw3aJIOttOUQc5OeAT7Vt3Lu8uW0t3LK2LBv2yCz29wt2sAntkVMN&#10;BNZOeINtdAJoZNDECcq/ZgNzym4O9vJtVDL+mtm41u3dHrFbi+oLig+J1aspAhRTFn6gtWXOoA6J&#10;+bIHqQM/PBz21u2+L0jkh4q9yvPbVPSvPaO9BX1UHpXwp0hLbAgqqmoFJNBNYrrDa7wJgTBpUnqD&#10;H8xg6Op8/aO14gWrFq4+gFGLkWvSa32NYZwZz0NqWgoOs4lO4N1SIIUmTBAGroOsDIxgMpx2w3G3&#10;4vdqyXF/VoqhB6bOwRDra+FEI8GAYIMd8muJS3GU5ELqXM9ZybwwY307uZ1Ynk+I227Z3I13m2W5&#10;25LowbQ1o9ylanSAAVSpgheuLVbqktqMCjAKNJBNYaPhg8+K4U/trepY2Nyztw124u52he85uG7Z&#10;RqPZYmdLKSEHmIFDjQcWO0EMvzVhgSy5SP64DyB9crrXL91d3Yvsotmzt5DC1b3KoAVNAVIA7iSZ&#10;gGQMaKzn/jiDxH7hIt2GgkLDiSjAkxSgqAMzlTPFrbqvWskSYoDHTB6tZjWSvPvJ3A24vsukenmO&#10;0aJJChXNNMmAf4YcHw6V65ZYqoKXHNsGA9BAVmjWI1s0xAp5knxnAMxTPAFb0i5NwAHWSXCkAzmj&#10;AZt4064TpNIn7DQecHAOhyCZIMurmVJYae7UCSKjxH9cKAgRgKHe783CQC4UwCgYlDpNayJnOo+0&#10;4PAUrHUZxB5ATYOf4v5Tg5eX0dz+hd8WPcSkggG9Y7sgD6ggz0I8T4jGIuZivkTFV6/DBxfVfjL6&#10;C16Tj0rgIuvTSjuE0gKEDEMsVgTJzioaI03FyI1UGUVzp9+A0o3P6jir0C6hTbm36vzFrgWZt3Ad&#10;NPleQf44a3K+oTAqDBUCYgdpn7cBcey793jFX1Llxtq4BtXyhDxccDcKgaDqFQCD0nPCbdvtBaAA&#10;xYighQMyT0wFnv8Am9vdv3bW0IvXm2y2Lb2GN43tyzFl29u0o+fSAe4AT5ycOLx4LK15m06iVApJ&#10;iQGPhlBwFFvvrFf2myu7bgrNjasluzY3t661zcNZstuFs3rliwGCLdVhLo00qcJ325G0ATbhHulV&#10;UWQQsFpAap6HM4izGfq6J30v9kb36h7rdcl7qffbXg9vvN1ub/MbkXt9cvDZOLp2iWrVvSov29Vx&#10;EYjwDAnGY9wcvwHs325y/vf3tznF+2PZ3E7O7v8An+c5fcptuO2FrbKQb7XrpzIoFWrGgGLjnEa1&#10;12txP7T435PQfstfd31o+p/t79uP7dPaHuL6ifXW1urS+z+L48DZrsvbO8RN9zG9958hcJ2+w2Wz&#10;XQ77jeMERBpUs5C4/Lx+/n/lt5/6vNzP0n/bvuuT9m/SdXvbDkfc/fs/dfve1bY2L9yy9khttsbt&#10;SiKQ1xCC8CmPd4fbyfVv1eH3Hvu23TwX5W/H5a/D8by/YL/xxf8AEJ9N/wBo7cd9avrXc4L6x/u3&#10;5Lam5y3vVdtff2T9PX3D+qeG+mHCckJttaELc5jcp+qumTb9BCVb4Wcryiq7Xt7dd2uPqFhGN26x&#10;Yz6u5LZSfGa49dw+Lu+Lber7Niev9cYbdcwL24KoWvtqfSaG3ZHyqqwIkdY888a13knPV5tt83jm&#10;jyx9gP8Ajg/Yp7r+vvP7P3hvtodj7S2d6w/K8zvrc7TY7dnDMmyRgPV3LoCtq2uU6jTHj8/m7Z2z&#10;q+d+3+0xJ7jfp6R5Y/dp+7T6aftG+mm798++d0d7ze+t7raex/ZWycHmveHPWrBezsttb/8AVba2&#10;SrbveXAEs269zlEb9c3C8Vwn089rcH7U9s7Hb7HheF4+3x2wsW0W2LdjbWxbN1ogG40amJBkkk4+&#10;O32xzXynb+ptm9PSPxy8wnvH91v1h9/fVf6m8tye59w8/wAvt+U3W2TcXW2Vi3fJbY8FsrDhjb2W&#10;2tqLFtLegBQKamOON/V/6g7H277e3e7G5a3umtq1704LWrTsEW5cW3+DV2s6iVJBNMTXXbbeXo9H&#10;j1xzX1M/Y1+2rmOd93bO1zHG7W97b4m96XGi/qfb3NxatvevWNub41Bija7dm6dJVSqmRGPzm/XX&#10;6le7/dvv3fcnet8m23bkrg2e1DtpNr1jaQXQxICmKsRl5Y+Q11msw8fn8m+2/bI/Sv7Z9v8AH+1+&#10;B4vgeNsW9vtON2lrbW0tItsSiw76UoCxknHn7f7Wzye93B5fd7Lablr36jVc2l61b3V4XCLVqwti&#10;VcFqF3RV6kjFeW6y3lfYh7jmU2e8/wBv29oNtthf9W2pui9aub+2IF4WFi1OuikhsvDCJtv2WYgY&#10;w/O8vu7xu3d5eW45dndLraVN24aBwIAjoABON665cd9rbzyGOb77e2ilvunSfULGQH0VXKkaqrSa&#10;TXHXXiYrnbIGM1f3C67yO5VraUYmHU3Im4dObHKuXxxXG23qGKnc7pHDsTom76aMwpa09ggDNqEk&#10;/wDTBMwMQHcWRc9MtL20ty3zrLaSrE1Bae1fA4JeLkMLum2FuIwLemFI0gEW2iHbQImKAAyBgXHq&#10;GIqMLq+iUC+mB3yYC5jVPcR1I8fAYJwGLVdg3KbcmzsrG12yi1bXcMLzM0EKFALQ5n5mYhVzJGC4&#10;tDDtxdltLrcds0F5tuW3F+7fP6i9vdzb/KL3FWLNq2hJFlDqAUFidRkids+nrev4hiXq3W6/SG/d&#10;Q2Nutiyu8vMLW2b07up9ps7Z0m4ilpLKpJOULEq11oYN52tx+OO4VhZ3Fzfcgy2VSyX2drstreYg&#10;sROkSAATSpwnM4OdaGM1urjl7RdhcLW3u3ECnSdw4L6mdiRWTgxbkMVrepqLhNKoGUTKyz0kkChp&#10;0p4YrN4nAYMMQoJBLfMEkLqZVPqAKwIpINTgBhsXkSFLaWNwLoCazoAC+mUBjuFdUdMEu016+oYj&#10;XTrDKw1F3VFtpdLEAXTrVAxHy6QTJ6YJb6X1DEIC47XUFwO7XUVmK6VS6vdLE9wgjMUM0yjAxizm&#10;/wCoMLTZv6VxhaF3avcX1S24T0WDAmUe4oYPqoCT4YM662dfjAw+m0t7o2bu3V1VBau3LdwgXks2&#10;wS2lSWFwiAFKmfIYmcN2W7Sz0DFptdou6AayWe7cum/6T3Ga8GZT/ppbYii6ewGZg4NSfAMXuz48&#10;Mlq7atMtwOVs3HW/bdyzaNwDqIJRYMkmCaRlg1JAxruK412uncWgbiLc0XizIWt2FH5rWkYElDkY&#10;Bjw64Ydddc80MdJ4HhrOhhasBLZL6HumW0xJVdfcvXtBr4QcctrZmO2ut25DHS9jwSGLltDpcWmt&#10;3VQ2/Tb5SgKGcqeeOebXo18eOZ6hjp3AcYlu5Ytm36KoLbNuL98i51OZ1SaAVM4PR49ZnFDHauH2&#10;20v2W2t9LyWnuM1ndJaTQH9Pv030JMDJpHXynB6ZizjoSxIqI85OQ+GNHx/FixbJueq7ox/Ttabb&#10;sroU0FkU9x8gZECcLZOrU144NsxMQBEyZmfhGJV0AWPzC1mjMhuIAWCmtwBUYAHIDOmCemBU1QRQ&#10;+YI+GeOY8zf5ixZvPtt9eYW1N2wNjdu2Ny0HRdXcWLtu7bcKpqbfTISMHPa7SZtx/sOwOgHStI8a&#10;Yjewt1yu9367rZXb+9s7f9Su4U3rXGpvr1tdVraNuTZTcFRJe47JoVO4DUBiXpyx4rds4vH9vwJu&#10;AFTMTXTK6xq6HT1PgMex/ZvCm1t7e43Rt3BcLzfrcsozH1Htpf0q7LbEouoTEEyScc3rxwynMb01&#10;s2mYuAHa0sLcIyTUrSO4kGYApih5lHt7k3UTcWNxa2rj1NsfWs73Z2ncWbiOM2BdoBrngLLaaWtk&#10;Eo6u4fQ/bct3SADbKn4Vj+uMHeTeWtxZuW7N4i1aG8sAxauM/wAqbS5pKqNUk0IkEZ4sx6s3NWYI&#10;KnuWsK2RAisgH+WMXvN5ylq5e2+4t7dUYbncLttxuEffC+90adyLR7LaKuYImaicdJJ6M23ofUL2&#10;kE0WAQKEDzOM/b395V0nX+pvdjO0O9xgwVVN1SS0LLRq0jNgIjBnuuOnJUD7v64Zu2t7cPotqdLl&#10;1bvrXAohwYVfStgli/yh1FRlAE4E7vX+1HiCNvcv71dm4Vne+6ta29tdvZti4wOhApIyiTJPUkRg&#10;zMd9DG9scO159pxu2236jebjdJas7fbk3Vu3CQAtqKkSdLOetBOJmYy6deIad1QPcd1REUs73CFS&#10;2ijUzOzRAETU+Jx9/P2p/RX/AN8/9M9pa5K1a/8AYw91Db8z7lvhIbaILU8bwdojJLCHUwFNZM5Y&#10;8m23dXHy75vZL06vxI/8vP71E/cv+4y97U9sb+/ufpH9ELnJ+0/Zliw7PsvcvundXBtvefv9VEqV&#10;1IOO2LET6Nu4wANyvpnV6bafAREAz8fHyxlwfK48avKbQ7q2bTIrG7cbS6uLajQpgihAo6kGmUTO&#10;HkuyQKmv2kNJkjAZrlOC9BLt0lFDJqtaof8ANQBVAgnoxhswDXxxIuVXVEU1A5RJnPAZri7dtrps&#10;JdZiXO3vIZ1X81UIjxpGod2msZUw0jatJWAM8j46TI8cBZ73ZptDcsOL7+orIH9VFWXthrBVl7ZG&#10;YjoDkQDiapm30YT0XLIjAcv3tu7Z5bWw9K4ssres5QT2qiAAidNDoitYxCvUpAMgzJAMdT92A6b7&#10;Y07wJeAuhbdy36QHexcW4tsZAOqZJBJ8xiMgBPSQARpjPoIPlgN9v97uLW3R1tX1Vrrbe8XLaltI&#10;QXahka/wjTH8wNIGoMRIqAOvXLARv1e4e/Z3GztNbteigv3Wu2oCo+lmskLLEktp7ScpxFdlQEtJ&#10;pE/hArGU5eAwd/HtbMX0dC4nab/fnbLt2a2hRbossro5d+4hxcmHaBGoR8cNrcGnT+EkmGETIif7&#10;sF312tl16xf7jjTbv2d56RW9YVWV7d0G0gt3TdvIGEEsphX1SKj4BqwDbZgYjNcxIJgn4UwZ3514&#10;9KsOee1yu0s7izbaxeVSt+4jAtZuW7ZYi4TQFgxMdBQxXEwMJOUTlHUeGDjjDn+421+7YNm6LguI&#10;lxwXdlu3LVy2LlxyoMaWkCVMzB6jG19vXlMChg6YGQ1Z/wAcF1uNpXy2/ed7buizcvttyGu2mvK9&#10;2HLtbWX0soAI0BaT4dcay8JEx4/3jB6N5nWvnP7T3ATeIpOklraqCIMB/mMmPuPxnFLdmfIgzl4R&#10;1weZ639vX7Z2lpy2lrt1AvbrhmeJYKKk5DtMVNMMyRIOUECmcZHAapLdq5da7aK+prDPb9bUUqbY&#10;VQRXTHUGazggssa1oT4VFYwDl3dNb2qXPTDWALim5rQ3EUuAt1w4DAn5SKgjOCMPeHliWdBmb98O&#10;ArKhYqNTKTqC6pUgmuZgEZ+HTBwfDPLFEJrg0XNLFj6aahrFxULNGmgmkZ0rM4exz2mdoMxuRbHq&#10;XSfmV1SCBq1NoZx0PQEkdJGFr1Pl5f1x0Gf3YDaLgOlagwaqYgqBQknopNc8PiIrInMxl1Axz1mN&#10;rBlbgYs/psvqay1sIjg6VeNQJAExn8KHBmuUkfDy8sdAgMVUE6XFxQzagzF+/tYA5VoazWc8LNSp&#10;FYNa4ly1rrduiKQQoXSSQtIYgv3aWVQKkg5En7sKJofgehwnzXfiyfI1bYM7MAdMyykgdpMjWy1X&#10;L78QbxgHyH8MM+jDpnszZA7iww0s5uLqAbXJmE7RUTSQIqPPFcgDOZE0zJis9Bijvu8u3drskCOU&#10;UAOtoLrMBI1l2IljWhzjrhVygJjNYnzxnXpBA4ANev2BbYFzcuXQoQrqWQCwFKlmrH2GkYr7oBBB&#10;MdQQJETQnz88aHWuEu7lNzbDLqZuxbd2bd26CIPpCRAMaQtCa4p74Ci4xIBII+J8I64D0l7ZXecn&#10;ueI2m321+7Z2ty1IYq2l3ILfKQQUUFRpmKgxjNXFN5zTtrnI0kZzX+OD068azL2vw93b8LxlhQxJ&#10;togt3kLt6molYBdKMpMEMRA8pOEaBJY6VKyFmoiIAp/PBpZvu3VbFmxbv3bV8ht0wuradQ6+rBZh&#10;WZA0gQQIjFfoC6mIBEyCDFR/3eNARgOg2t9d3FuztrNy/autZW0UcAu6kA6TaJAoJDrmCcpgGuvM&#10;EUAMNbNMTMdDEdf4eGMbY4/vV1PhLF/fMHvbe8uzsbYKLpASy+lRct+kCTFuBKzWaEDPFazrc3BF&#10;Sq0IEGD1geOMcbbDoybG9sOBtXC2i5uWa9quBvzbKS1rXq1DSs5ec5YvdzbFvZIFoXSgAgSfHV5Y&#10;63mYRwL23yTcr765N2Q3bGz3ralF1GIs2IN30QhFEYggN0pMiMQtjZLXEDRkT1IViJBInGNNbLcq&#10;3nv3mTt+L3+4tatdwibbafUvWEfQ1r1SskaI1U6EAxifuLhQ3GkAKGCnVnAkwFNf78btxM1GD4Dj&#10;9turXH7UWGuPdvWr26tPZKqq1Npm1kkJGRDRAkGkYrWQsEEwWOpgQZjORPXyxneXaYiujbfc21u7&#10;67pY29tbG1tMWCi24TQlu4LVAuokUnVnqgnDmowSQdKqABMkNGcj4Y2iI23GiyiPLbi+bjlQyBrD&#10;doRiYKwSSD10nEjahjq1Bpcg9oPdJyg/dgMz7tezat2DZba3bWzF2243Dytp0tM6rqmGZzBkRkBI&#10;NMXt603pov4midQWIjPSBgzp6/jXnfheZtX99yV3RbXb2Cbm2cG4wu3TcNsBmLEMCWjU0EZAZYjW&#10;VBuu+oUGmgIoDUmP6YNNjy24v7Xi9psHsXVe/eTc3LNPUAZZtoVYqIg6gz+A/FMSgfTQ56rhFKwD&#10;/m+zqcGdpbOPjGH3CtyXJoW/Ti3tLVxUWAPVFNFgs8gkqZopjxGE3LZZpgMAtQDWlf4zg0lcfyqW&#10;dubWq5ZuXN4tu36oalsgKCQJLaYmJ/kMPbARcZmUwDoWkAA5wP7vjg4+WziKD6m3FvcJtNjZuKbt&#10;zRe3C2g1xb2kFjNxANVAZosyNQzOJ12SQFPzGlcpppODnJ1cy4G/Zt2bt642r9Dt7tKql1SS7Xdu&#10;aLI0gBM6YkJ2gD7MtVAIJIwRid455I3dwzW1Fz1LrqQLRBL61RwAZE1kTnHTEe8ZBev4ljwP93hg&#10;uv5pls/bdlLb7TYppW+YY2nJuM9sdxuOEHzGodBHcBEVxDMW7RGZeTSATJzyr4jB1udt+OkdIUnk&#10;eb299bgtpsUWwisG0mFHbecsyrpoWgTJr44hAHUQZK26kHMGTEzlPhg6uhtdRdkjXBbt7venRZuF&#10;IW6G7fyUH+URHdAk0OACCGYKNbGFAJqYgET5jAGbD2L2ysi6Rt9pt23F0W9Ba2Gu63DMOoEECfxR&#10;lTD4VlRUmpoRXUARnHWDgmZ/cob96xd5Tc7xrYCAyLuljYW5JZJ0EAEwQ0VB8Jwq8vYQDEKAKLCk&#10;ER4E1pgzpZbbEDhb9v8AVetdttqvb7XrdmF66fTKMrtBTSFIeKmK1JjC9pFu0zkgAyQBJIB/zNgx&#10;v9W3bFd76sPyvJcbxlhGjatbVrl63bW1euFlZltW2rU1Wk0ls8V26us7W1JZZcMRXUB8DND0pg7T&#10;o6l7R4VNjsN/urSW29Pa3Nv6zEjbm7pgem8rDiRKwBNaiuJFoBiXoI7ZnImrAVp4HAZ/mLlzaWNt&#10;s2GoXiSQ+q7aa6ziztw7rPcxhkmh69MRXZSXNAEAAE9Zq3jB6AYDU7Xb7m2/Gba5dZr25K3CzpdA&#10;dbMIdsJLAMjULGhnPpjB7tH3nL7bbpLAPrZRIImmYqMYnMvzdJxrXvX2tu9l7S+l/O89unt2R+id&#10;LV+4yBSulnj0rwKnUZ6AEwZnHf8Aj7Y2vHpaoDoWakidNPPGr1eG3NtfmU+rPM3PfP1e33OIDudq&#10;3Kbu1YcgIxspuDqZi1ApJJ6xPjhjcvIQTVqAUovxxUar2Rxl61c3rLtr93a2Ga98rEPuI0OFshgx&#10;LBT3fbBxVC3F651JUEVr9+A7zc5oX/bfErqt20TelXWCxDLITQvjNH1RXLMwjdPptKuqg/FH3gzg&#10;SZuEz2RsL289ybnciwhF2IQ7hRcezp9S1cREpGotqkT0k4rHYeoGnO1AIAPaT44O11s8WHdthsr6&#10;8TubNuzH6fkwGW5dcf8Ak6WZEAUfIv8AkzkZQDiLa0xdVW+ViarUzOU+WI6ZnT5Njyh3Vm9xO63G&#10;3Bbc2EIuW75NhRaCIfVNoTMg6lH84wvc21jbOMoCxGTfKftOWeKk2zt2z0QPanLb39R7o2LLYLG/&#10;duLc1kFrVoesFUt2wucaTNZOKW8dDXkPTVXxJOZk1jL/AK4NO8cMP1O04LdMsa7aoLUBlIKAtatk&#10;AEB1EkyM46SFuGVdoxmo0RpqZEiT0wEbjtztt1vfdvGKqldt6e5LhwvpNbfu0rNTJFNRkdxwmy7N&#10;b3SsVzJNRRjRkHiZrBxBI5vZbVOV9obi0LyXj6VoBbdwNeQgPauEDJAAEBXPOKxiFQGwZmpIIoxk&#10;9WOKNsFfcJztq2AoFtbbGda2gBMqkCWI8SB4QcWm2dWs7tRme6ZJEgTIBwSzmOU+59lf2nO+zN1d&#10;Gk29e39OJdbdz8pFutaPzGMi0UznEK3dCX7EEg9IMmg8a/dOJbJcK3nJ8UOV4DnA9ktZUBlFxAlo&#10;i46DS9swZBXtYqTGcgTiPyN6bV5pgqBJzUiYLUOQzxnecZizqv8A6e8Vc2nIcBYdWe3uXvF01D1L&#10;TJZMWgTkzCQWiSMqCcU+4Oo2pK/6QAWszAgg441qdXZPbirtf9yCK5trybl3kJbCByo9S1mRqEAZ&#10;/McYdy0RqU/+VUgRPdHyyKnHpnR1erdolk3NQS738KDpdy/pt6QYAkydC+X2xiTfJKbq3QDVaBAA&#10;GkQAKH+NcUU/E2rVu5wO6qbj2N/AkH1XNw/mtqiKU+UVzGeG95C7RzQyLchT1Ip9nxGM7flqJftv&#10;XuPcG1RnuqytuvTZwzxbN3SSCYpn3AUAxiLC3Ddd9KEC45VEkdY0iTAPj/LHG8ySOt6PSvJNtv0O&#10;22wu3LRO32yNdvBWWilluIKyp6EyI+M41FslmtIQQDC5yVGfzDw6Y7+uGJOMuJ7tUs295uQyHQbj&#10;srBbTXS09xtE9RE6SPjSMehvpvxxCeoQWrGoxXtgNP8APGJmy31ePzc2R+dP/lv+q9vj+HXgdveS&#10;3cvI9x9vbJZkshyDqk0VqCR8CAK47goCgAZAR91Mbbfln3u4O63e43Jk+teuXBOcM0rJPlg8BGwM&#10;AMDAGDB/hgYCdtxLALUhpA0lhQ5kGZ8MNXDAA8T5f1wGx4xQJBLNChx4MTWAwipOZM4iXJIkGZNZ&#10;gfZiZ9HkvV0DhrhVQCQAJ0wTPeARoUmIA8/OmI/XGb+efgN3ZUflOpEG0oCVI1TLMzkSWHSKZ1OB&#10;i7S2cB/bxZS4W0opdmhe9mInUxRRQzmAa0jPCCoNcjhnE5E23yAUWTqpqIDaw8DTLHQMmnq38MFo&#10;Hn/LE7/hA6/IuHMOQ85g0AZYI86ATgFZiAB0PwxdbkFsORdbrhlKvUkqQrKpYlV1dJA7vHLEW5ZE&#10;NOceFTSIPljQ6NxHulbe545nYgKy2+5tFu0oABuAwSI+U0FPPEVbHeDECR4hZAiRgNvyPupRsN6g&#10;uKZS8F1szXIc5MQQxgSK+VaDEp7QJBrlH+NMS2QYrYc87Iah2DM6a+xbdzIKAchTrAIHU4hukh9I&#10;6H7AMUdL4fkyt/YteZj+YDID2wdSFlIC5iZr0yriC9rU1SCQAYzpPiP5YDqGx9wi1t9yLlsrYOgI&#10;1vVbLXNJDWyGNVmCs+Ex0wlrUa9UVUii9I+aMBI2/PDcDYPbYtbtX5Hr3Rre76g12yHrqgjuIM08&#10;MQkELp6AtkAZjwrgOl8nuydw2/AvG9e2moqXLADQE7xUErAjwqcsWCqVbrVYmSSQcBybdbi3v9j6&#10;QLI1jcNpV07JQ6dIUHuBIkBhXpXDdzS1vMBg8ec5jLAW3DXd1seXW7fuXntXeOvnUU027dsIbbra&#10;9SjaMtLUPTOMQblrvaTAKxHWSZ7jgOp8Nzy2uKtlVXVa3dm5F7UNC20iLYJBIII050pGWHrVmiDS&#10;I1LFKeEVwGe5/wB1Nr5S9bNwB9rd1abounU6reZx6Q1alFaVjwMYH6b8/wCUTr+UCkDoRlGAZ/8A&#10;Y2vn256ZvrCbVtO4a4WuB203Ndu78ynORBpI/Fj/1/fTE5SZH+URTOJynH19+kupIkWyyBWW5LJ6&#10;jQy3NQDnQsMREkBqfeMJzia1IrnAHcBB+/ASSoLES4EWy5TSQdbG0pVtNBkFBqAIOWEsc2zqJ65U&#10;rOAdtqltFsLoUkShLaFtshkMqA6YBIzJJMgQJwjIkeArnHhOAsZFxbbSpCs/pwAVkKXcI0rVgCTJ&#10;/pgEwQc4lYNTnP8APAJFtyG/M9P1Atwvb1enS2RDC4KaVFaZECCROEmSCMpg07Zjrl9+AkowUKEd&#10;qAhdQt3ZirSHiTUkE5Z+WEkEaTNCT0NayBB+6fjgJttUf1EAum4qI0dqnSDHqo8mCSBOXSmGmZpj&#10;qZGYk1ooJNPA4Cbasoi69SlBTSWZVtmCQ5gdzT8iRSoNMJI8BGo1PdWDUV6Y57a23MU6PzJS7dvA&#10;W0JRdNv8v8vVbu6knvJAMtUfeAgzJqJZSRSYlolgP4YxZi4ExSuhVcvo1qz20ZTq9K3qBQkQpr3T&#10;SaDphJNftqa6vOuIqZZ1IrlJUFtRtsypaC6tHcSZYmYYkkDM9MJlgunJa/5QKVOeAeCWbjq6qCe1&#10;V1Byyn5ACkUBJND0wlprWtDlqEAVlsBY2dDKGAOgurOwhdLAgK7WjBmaVMwZMYI5QIEAgSYp8RgF&#10;WCLlwXLqF3PqesyWyvepKldAg1iNWUDxOCiPOvgSfIE4BTE6V1WzZFtQqT2WgwYt6sEn/wBEGAcx&#10;mRhBEdR8xP3mDJPngJ9tgELBXLC0qAkG4xOgSVHWBB6xHnhRDdtYB1EmlVH4Z6f34BtHsN6peCym&#10;2iKNACXm7fVX0yZ1mCaAgdemGCZFGkATEVz0msVkRiVrWeq0VCpDuipduv3emBcVuzUKBu3SZFBk&#10;chngmEzABNZzqc/P4YjR/btCKGuOEYBRqUMENwxeJehAkyTOEtANSO0RJJoYqD4eBwEmzUFitwag&#10;WcG2JcLKoWMmViogyfgcIIMgEQoBgiak5dPLAS0KablwK73TDPb1AaBGk6ld4kEiaUAGEHVI0sFB&#10;JJgk9aT4j4k4sx6iVZNtgw0G4bYVbYOm3LKYZswQT0MDxAwyYLAEgCglZJAWayfEzMdPhjv4/wAv&#10;Cw+i6NR03AxkxcZSh1oobtB0g0AEwQZBznCCNIkVBIGkdgK5VicbVJWLjJbLS1YZou6G0ymkAgSZ&#10;hlnr97ZAzE6gYg0EAZiM4muAe13XC6mCWZ7bgC6lu5CpquoCYyJwmZIGULMkUkd0R44CQLZC3WkX&#10;AGAUWzLhG7HMkCRTWa/bNMFqJ/8ApTBGoDukxnWZ6YB5kS18poAkXVXRrtOSoUDIgHtIGZmvTBNO&#10;kRAgnrkSZin9MAq0tsOqtq0wxZAgm4RbChxGkTNSWMDrngqCJJapEmpz/pgDgsxIQKWUMwQlLbFW&#10;lhIJ1ahEmAScsJclmJB84MAgr1EdOpwEjbAWtKmAEjurdt6bveQD0emkCDPWowBkO6RmYqc+6DlG&#10;AMKocgWSWLAgHTpGmPTHbDFqkz4nwnDelg0/LFIyWcwY8xgJY3CMGSTfJXWjxLi240uqigADCKHL&#10;7MAkKSQYY/DI+AFcAu2pvKtt1V1VmYBZXU6CRqZqf+21kVjDRJIoIMEGKTPnTASbSAMNbBrRHqN6&#10;oIcd0EkVGcgePngmBEgUOs6mOYOeY+PngJFm6t64bj62tBAUXtdXVRHpw9K5giCMh4AqKNJiZP8A&#10;25rkR4eeCFgu91bwclQ6gBlVix1fNUfMA2U1zw31FNQMTJMAxWIr8YwVMFA4Nx7YgXJC2wWBabVu&#10;XzD9AaTgeBgVAimS0Y0/xwCIB1AMyhHctdDL3MwKRUQtMwBkIqTOEESaxVRlkeoJnPwwEq3KLJUJ&#10;LgrrX8xWtmCp0fKDms+PXCXBpAM0BAAMjyJjAOWdJdmIDEszpcdirK4MEkCTM1BXrgAiBkYNGgDU&#10;oENmPswDzdrvp1IxAPpOKW71xwTbVbZMEmMyM61GCBgA/EExDSRSCeuANkBLodbA+noGs6SiN8wt&#10;mhWTCkGmZnPCZESKmhOclQc/H+324CQE79JQkBmIDaSBcaWAziYyEdaUwJFOkCsMFkmpkfxpgErI&#10;YkDWCSgZ0FwC1kqo1O0GdQPU1ywoiQVPjQigWlKn4TIxOUJUKNN62upmQa1ug+qyFjDFcgFmIYQY&#10;k+OEGBBkrSNOQoZI0t4fZ54XPoHrK0e2wFxSxZR8zhCYD+ohzaDIYE+EROCjtkkz3N8wgsV6R16j&#10;FU5qBdkQDSRbtyEZiUDSiPrkmCCDT+GC+UdKg07vlAqJy6YAAm5cJWOxqlNOgGSodbcGhk+U1k4T&#10;IJmZFBCiKiRBBiPHAPBWVtIViJarshljDFg1ZEUJzmmEQTOQKgzT5iRIywDyMJXTruKzaR3QxCdp&#10;XSwqehH3VwJrp0gSFzlZ1CjGcjXLLqMAcIE16je0m4c9ToA1VJWhUgAQQCIjrhtpWegmtRUnwGeB&#10;6JKql021J1tJJ0nT6dtRrm43yyT1HxkYSxHdQVaMorEiMA8mo+jFxlVU1Kwm4wRm0utwt49Rlhks&#10;YNZWggiZihUjp4mfjguasBbQtbbQvqKLlxoKgo0aVuhiK6ZgEVNR0nCSZLahQxBURJ8iPDCpLipK&#10;AKUKlgVHf6nepQ/MLimhDCadD8MJICiogGfGDBEySB8KnHC6bSN5l4h5Hd30SHiJIJ1CZNulZoKA&#10;UFa4IkHSCsyK/jHaM/Pyxhjsp1AT6g1mA8LCm0xlpQLMgMQev21wgzlGoGD1ikV69fGcFmtlzUlC&#10;GWSYOkgoYJcCQqk0iAch1Pxw00ie2NJEE6vxRpIJy+GK3mJNs6wIdWW4CJCqQFQyytoqwiQDAM06&#10;YbIIiFNTSpaehPx8MFSbTBlaXAKoQ1CmjUKgmRME18ZjpOEyCaCTWhyJnIGkeRwD2mF1OxSiLrTu&#10;KIRpn0/BTTSYjzzwZg9xrTVBNSwGYFPuGOnj9UpxCVJGrSQ62VzKhDHphjNcpLSB1w1QGanVBAP4&#10;VB/xrOOglqGKlCEBUlWYEMWuMIVZp0oCP454HcSQQDPSkgEgwQchGAXpEB1LgQSATAZrQ0Mxcipm&#10;hJ+3CaA/Akaes1WT5D7RgDkuqmpJVW1rABrqhTkC1ZyOGzDEAN2tWFMQ3ywsmRPngJKsUDdrM6mA&#10;SlDTV3sKGDMgfxwnNQQYGcy3aDOU5mc5wCi/cZEmaKFVQTSSStdIECAYnrhDNCwSDSB0MRkgzrQ1&#10;wD9tNZJCEMDr0jSJXVBa43h0aM+pwRiSVBIpIEnUc4g9fH+GAWiMqJLhX+ZNcK1oa41HORJIAjzO&#10;BJMR0NCZoAP8vTpXAAhQJOkKR3KDILT1bI0GodfvwpTMTAExFZcikg50zwBOigvp1MaENR7aB6kP&#10;07qL/jhoyJJiYIJgk51Ok9PswD5CHQQHKalMQotQRCIXI6HrPU1wbCsZExlOZEj44AlMJq1ao7Cz&#10;BCLi6ylyPATnWcprhIqOgijDLMwBgHSbgiQxZzKagpQ6V1kaVEiQCJFepjAUzK1IEQIEAAxqjzr9&#10;+JbgJuqAdULb1q2p7bNq13EBI0rFYoZ6eeEyGgkGCzTIAAj5ZAz8cJciVpNsGqFAlu2gDyxUnS5V&#10;yKRlnP8AHBESKExUkx4mKjw8MUKUxKlWXRCwpWRbCBixNRJybKRlTBHtDf5NMgZCpg6QD9uAXbJd&#10;bZAf1fUIdpV9aQSrM+UDrXpTDRyIBJpTMGorM9fDEEsMCiFgFJYs40hgpV+0U/AaTH8sKgkKKyAB&#10;JMk0iAfHCXMzAkXEOokgAkHSPk1qNXdpyE0n/phMZ55EwpjqFGqMvKMsUFqWjjRqZrdtnYSqwDRZ&#10;Nc4aQJnxwDrpChv8wMCAKD4/GMAtCkszM9sghVCq5klgWyy+w0/hggSDBgkAEgeBBFY+7PAKKqEJ&#10;XXpZml2BHyuH1DrIMEmMhTrhuZlR1A1BKrJEtTPLASANGhp1ZgF1DPBMW56EhpoDkazhE5aY6kZM&#10;R21BE+OAWQJIuG4Avaw1aVdy3aA+YEZARlU+KCktBIYlTGQg1yAyAPjgJGtgi3IuIoKliJb5TWWM&#10;T5wMMsTmROkCSZMEN2AkdTXAS0CsdIlNTNFsLWsM5UNSJgVyGAwEEKsL1aTIMzQtkTl/TAHbZhDM&#10;0MCw0uD3oR2yFHcO0R4dcNtQdphjAEgzpIkiGH34CQkMylo/LMmNIUsGAPcpiMu3wgCcMmsEGAGU&#10;6wQxPSqjypgJaMDrDKh7WGkakgkTRiaGRMVimCgkaQAY1AkkiZoFrPwwC9QBDtQM9uF6AgFpEVkm&#10;CQD5SMJqprEkeMxpgwCoj4RgHRD6mgxMsyhQx1ijlWOeUx/fhupJMRpOmJzpFfMyevTASKqAoKy4&#10;FwQNbSCaSTHbEZRhPWlADQDuFTWn+OAWGDKpdjMBpKhXgAwf/S+P9+G9Qia/NNRpIEZjAOgPrB0k&#10;KtuAaMNU6THWSKznFKUwll7x0JGqgOqo7u0SK/yHjgJNtmCCACEAUISCmkNQVrn0M1pkRhBJWACO&#10;0/ZBkE/yjALCy2rTMhtZDkurAgqDQzQGZEwY8cIgmcoIGZUiQvcR1NOhGAf1NCrUMtaKdRTUQqR0&#10;MiSZjLDUQJAkie1QYIJgSCaUnLAPyZAbUFmQ1wgshCywBAqZ8ZGEkaYk0AJgk9TqClvgaDAOWyWX&#10;tHcW0CNMEiAWQEZT5yRXCZOmc5UpIYETMkAjLAOqU9QqYBDhwIKEAJ2HS0T4xPlhuBTSJIEsfDKB&#10;lU5z/Y4B1XJBFwsQZUAmVY5FhpJhflIy6eeBpIqBUtqzMsCZNTTAI16vnbsFvQpOnUCtdICiuVKH&#10;41OCrAUmVy0k0HU+dM46/ZgHCS03Bo1xGrSagHSoEZDp5VwQ+UCZIkyJJzhSWj74GAOZMhT6bFAq&#10;SAgMAMiLq61yMeQwnVOmKmCKypNO7VA85r9+AfKKPUDakUsrEASBUaCpZgZGR++MJqBQsIopj7Vn&#10;MU6YBdGJkAnXL1JmOzNR1Bg16YTJoKHUZgQD4hf6+GMdv02fEK0LpMtcBtrCs2rSpZtFCaVNJMmc&#10;HlqgUppFQaiBpn+MY0CIbt1SuWoAwihSC0qp84BNf6EVFSSSa5GcgZkgV8PLFC5MaAvpgsoGonSB&#10;I0SHjI9cj4GMJkypyUoQSpzrqIIPQQZwCwoVmGlrjrdDDWusKSChuKR1/wApGU9MJ0lqAJ1MwTCl&#10;IliP+mAUWC+o03IXQIFJYNqCqOngCanriZsds283m324I0OydKwtTpj7/hgKrm+Rt8Nwu+37Mxex&#10;auwGOoAvRdYp1n4U6Y9u/TvhU2HGpd9MamRYYqQD4U6RjMmfqvV4PPtm4fld/wCR/wCsd/3J7vT2&#10;rZ3jPtLW4e5udraueo4cL6ioxHzBmgmCYplBxvbhJbtgkfKBJDLMAtAxp53z14O1ZWxcN03Ut7gC&#10;7u3Bti6l26v/ALrWDq659QQOuHBAWBEACWAPwAqK+eAg3i7b9LhF0XbYc7GwAgVUuDvvyKoQDQ+B&#10;ywkKx1VAJ+U/5VIgGMBMubnZbe3tbdbm225Rtzqcm1ud6oLlF1QdPkWkmuVMJS0GaDJCAEmau4NI&#10;gjpgJO45ttpt5VAm83RCWLQX07Wz2TidV31AT2GqhfmEEyJw8xgFAO4muWUUnAZnaqL1y1uA4Xb7&#10;ZG/Ta9Zjca2ELrEkliSCKSQZpOITrruDtyYgAiJmn9qYDp3G7w7fjyLl+2Dcsm7vryvbdbICi5Zt&#10;a3Ed0aXMiueHDbDQaaRMyIlh06dKYCqHN7jaKWAC3N4gNv0ifT22wq1wgiYGrS0FpM51jBNbIAUE&#10;Z6j9pnTNftGATsOS2l3eNuns/mEGxtKK87hU03N0bKEaWEkg9ZoMMiySQJ+arVoCP7UjBvvvy/ua&#10;5/dFnbWXuWwbj7Wzcs7K5cVpvvfQ2UClaBR3Fi0VqDGTrWyT4szwoM5DqI64MM/teWs7OyLvqOtj&#10;aWP1u7uUuNc3N9QRYbUDUdumuQkyTh51FpPxaQCAK085wGa4ffvzm9dD6Ra7ubV/dXFKBQqDsdds&#10;sTCkAaqUBHhisJOZ6CvSuRGDp49pLiu4bNbagfp3drb3VCK8OGtoABdKMBKag8kHt+GF7dFB1Feh&#10;YiTI6Sf8MF33m0xFf7t5TeX9ouytX1tFn/SpfVVt2rqsDoLNbq2gSFgT8Rhy42ui0DEEqSCDGQOD&#10;nMeqk4O0eKa9vbutzZ2729tuUUK9q9cUxdt6akGT2xU6iMJFsgHtAMiAKgg1OnVgiVveQS/d29z9&#10;T+ot2dvquXm0h7bKoC3b6WdMKDXSO5p7pqcPMmgMcxoAiQZnxHlgKHYbq5vd1t7Ku6m7vLt31mQs&#10;LaqJJJkBsz8xgiJUziChLXBQ9TJqpnOuWDtvMeOR0rlFXbcNdFq/bRTeXb2wl60WsAN6dtYUwNak&#10;FhkTQz1mMICCgLS2RkU6kYOLAbTUNxvQybr0tmtvboX0aBcuv2KiXBFAYQ0JJJmMHZHeWYRBEQMz&#10;XI4Bn3Du3Gzt7SzdJYbRrxR5F2xbJCstxI7IqM5M5EEkTyDI8AumAKBiTOeZqcByZb507z1VQXb+&#10;6a6t4HU5saQdQ9OiKdIGkGBFMRb6zpFRIINYBEZHp44Dc+2N6tg7hiLV+0j2AhCj1PW1FGuGJ1kk&#10;gDSDEA5yMQkAkxAjp0B6mvhOC2WXFdM5B7i7fbvce4tzc3FZnFoJfZUUEeoy1DMiiCYJMH4SLSFi&#10;QYrOSioidBP2YIxvL75NrZt37Vpka3Nn8y89v0bznT69uy0RKk6zJzgAYkXXCoyt3A5ChMA0r4zg&#10;M3wnHNuN/Y3Kq1lrSPLKPS2zXLs6yFiiwdXmf8tcQ07ooag1Ehp8B4npgOgbprmzt+mz2UVQWvC4&#10;VuWLwKw96VMBpIOZEZgUwtQwE9CcyTKxlIwEDkTtty67OFT9LaLX7axcF57iz6ltngkAmDTwEEYk&#10;q2hJMwB0Hj1wGI3G3bkORtKly2lxWthE3DuwHpMvaWmTH4Yp4QQcRDboXpUHxyzgzGA3x5a29yzs&#10;XN5Qr2lK2wiIt5AFdbejVI1BRCkwaGcR4j8WdSIochEfbg3ptNc5bWzfsuq3RtGtpa7bVzWq+m4Y&#10;uBMGAYqvUkjphi7CWwaAmYmBEZ0GI6Tbu2zr0nVo+JW9yfIiwWuPt7Ppo90XbhS2XukBCo0yKTCs&#10;aUyxWXSboCk0HgYOo1AOUz8cHR2Dils8SHvqhW64AuKVF2zc2oEXtA7vlUSZWTHTAKaAik1rNBAJ&#10;6HFCbe6t765vt7btRbLO1t0uFHIQEC6iAGVUQM5AJEeA3CuUg0kkdJKgSKfwOJ+BzkXA39nb5UXy&#10;zMUtC6wfULJ3bvF5HJA0TUg55RAw3t7LqMiSJOqSDBoR/WcJn1Fr7m5Xa32s2xchXK2vQFuwwLIf&#10;Utw7jzhVPxmYw7Y0m7WJWZiWWAY0+GKKb3IHs8Sq2xctrfUJbBAsXnDDXqAPcvgQw7gcSbraXQDx&#10;JpBmlV/wwJczLL8RtvW2G6vbi4pBtIjG4Y9J/UDC4RbkaMwKigzqcKLXIYyZ01zmPh4mcC8zFRl2&#10;mwd9vbItXLKXCyxbQrqY6SZuTRTXTMGawcWmz5J7EVgadRMmQVrQDBwvjs6ODfUn6NcV7s2RuLbY&#10;7r/dDYtW9HqWns3UZVZmo2pQKT0AGWN1xnIWt1p7l1MATBH25Yjm+T/11+j/AD/st99c/Qbhtva3&#10;L2wbiOFHcfTNt2BAmarJIkA0xp7YGlcsv7Rg9bwly124l7cJcBDF2R1ABUMTDKS2RienwwvFFQu7&#10;AVidTMwW2QzdmkEgkgVygUHhgYB9d0oagOldAGlRCue/SoasDzOBic5EXdb+RFp3UrkaGJMm3Enp&#10;mevlgYopSxMeQ+APnAwMAnETeLNquVY/lODl5ekjsP0hu+jzOoGc2IoQqqQSwA6xJBOUUxkb1rRn&#10;nBPUZ9R4YOL6T+2ud/U2Aim56BS2uoqhT0gPULXLpgzMnVIPSThgbW7dJNEimpqSchHlgNjc9/e3&#10;+EtG3ce9yCXCHTZ7VxefWCdBKBYViYEAGoJ8sL/TW7SsHuL6glgAQGYCjKJ+/wCGArrnvHl+Z3W0&#10;fi+B39jjrzGzuNxubZNi213VuLNxr5AXTXTcqNLMNUCMIa4AJ9NSbdUuMAZBoImAZAgjATNvxN4a&#10;tunL7nbbLnGa3yPGbTcKs7rZXJK7hbJZla3cdrlu5rCECNWnFdut7ovCyt5/1TpqsWlgNo06mAB8&#10;MgcFktdk9h/TO1vvb+49z8jwfEp7D2PIJa5nnN3ubtyweQt79eO2m6vNt1KKLqlvVtlmBYSdOoHH&#10;PfqB739i/SL2b7h+qf1L5ra8D7Z9sbS5uuV5PeX1teq6ibWw48XD+ZduNFtLaiWYwPHFktuI33bd&#10;uLia+t+D1D9LPbX1v/dT9Qvaf7SP2zcJYu8l7qX9Xtr97bsfb/079mbd3scj76+pN/ZhWt2Rbi7t&#10;Q11rjs1tEQuwXH4/P+QX/kW98/vD90v7c4K5yHtH6H+3r91Pbvs63uWsjmLlm5Tnvc62SFu3ngFL&#10;TSlsUFSTj5Hw+HXxzu25r4j3XvLvP0vDbNOlvrf7ej9sf/HX/wAb/wBGv+PP6Y7v2/7On3n9XPe5&#10;23JfWL62c5s7P/sWe/uatqGTZ27x1PteI2jErsePRyqj8y4Xuktj5Xb7m/TVhtj6l8zN5hGgiQVQ&#10;tQRlPhj0bZ618d3ccf2n+19ExPXGO3F9rgY7rdkW7oBuQsnV1S2c2A8TjOM/wY2uOvqPHef2/fRP&#10;f/WH3TtOJ4fYb3eM272W3WxYDNd3G53N7RYtWVXtJJgGBkCTAnGN9uzXuev2ftf19u2Iu93u047a&#10;brkN/ubGz2Wx297d7zd7i4trb7Xa7e0bt/cX7rkBURQWZjQAY/cb+2H6Qcf+3z6H+zPpltLVheR2&#10;eyTe8/uNr3PuOa30Xt6uoUZbVLIE1g+OPit/JNvJeer7PNZprNJ0j8if75fqtuv3R/uU9we+9lu9&#10;zuPpz7N2L+zfYvF8wBsuIvcPsCxuc9ar6q3OQ3j3N2Lmk6bQtqYqMdd9yb5bW1u7i8wt2dvbuXNb&#10;AOdWqRagfLmM8c9r9Ul5jenVzv8Ab77Ru3eY2fFcdaG95Tlt1tdpdtW9W2s+jasAXORW5U7kdrKz&#10;JIjpUY+QP7ofrntuN51L6m+bmytbrb7Dbbe/ZRN1b9JttuLu/wBQZLdsgkxpYsYgdcerxa55a8vk&#10;njj9R37Zfo9tfp79Otrxt5be4v8AKXbfK793W4Ws7m7cXd27Vm/cOttFACYjIiKY+Uvuh+J53kTz&#10;nCHeI9v/AMm5sd5uiwv3xUbf1gQw9No1Zqw8Jx6Or47yY3vfrl6rGQmJ6xQfYMcu/wBw3G3fdbzd&#10;v6/Iq7FfXANu215ipikEWzBVTQGuLJb0efu5xR4yG65lbGsK6xdZnQrAVrjtpZlOZJMgUoTnjfZt&#10;HO228hjDcrypvO1u6CLYWblmNRZgdKDWCflP4jP3Vx1kknDnbxxQxmt1uTeU3CU9M3VYaHBAt2/y&#10;08hBzIziMHK89Qxntxck6DcMMWJY1dlt0Q5yCSDB6dK4M3ihiBcvWu1mUlkK6FigtgS+lZgsx6n4&#10;eOKzwGEm47XWLFKXEulWBJLl4hupPj4AYGec0MSu11Abud3e0GI0hiX1OxArn0n+GIvF6hhew9O3&#10;uLyMBdtFDeuEEMyqo1OEc01EDSPCcF164DDm/wCUv7y8dQ02IQWtsikWLFpE/KtIgp25nVma9ZwS&#10;29AxVnfXksHbbdV7mL7q4oJv7lUlbNp3aZUZlcicVjbbbH0/2+QYb3O43e4db927ddhat2rR7mFi&#10;1bAlbaj5QIgR9tcFu1zmhicT6exvXrmkrvrgQle5zZ2rBilZILXCGJHRAOuC241tv9sf2/wDER7j&#10;FkuLe+Vl0qYkso0m2wbtNJpHXAvIYdQFw6ADvAg6tIkQyJ1ArUnA9Awd+2CQRQKEYoxVXVdEFyTN&#10;cxHUZ4FDER7YDOlsO5FslVKq1klzra4zrNQJA1DBAxBvLbPptrKLcZiHt9rMzEp8igkyYLGkZ4J1&#10;nIYbubZS1tmVLbG6GXcIzqhdW0XEZWjoO00pXrOCdMSTIYmWrD67isl6yra4tbgre2ly0T2BLbmY&#10;aCK9KjBrHTkMXdrZGx6YtJatXjpCBewWQUl7qbme5iICwM6EQcRvGOYGNFa48lJtQS5RL6W7Qtsr&#10;xquXWNvoJJZ1EaqEYNY9QxqNlxz3rVu9cAYFPSs3FuF2sqzaFRxP5tBlRhmDh+LpNeJkMbHjeEYg&#10;X7ihgl4FXL3GNoqulLVi6onSILHXDeM4ztvJxHTFsyGOqcPsUZ1S9YDNcUepuFPcjFqF7R7WgEQS&#10;Jpjg9OszcBjsnt7gzcZLa2RdR2JuXrUFvUEWxdKNRbij5ZFMxJwenTS7fgGOl7T2ulq4ltreobhQ&#10;lt+pb5S7O0gAEEFR8TnhmdXok7fTBOpamchJxtOL4j/bbRt3LbgoQ1pgjZ9WtmNJUA5dcYtvSepN&#10;cTtwbL6ojKv3HKfPFtb3rrbFpbVx0WGK7Bh6jFiVDm06/LmSFYUzxO2elb14mCGrnANBLfLH2HP7&#10;MM7uy9y27WntISCI3KXFRE0wqPt7cef8pxZtjqWW0FNMj8VjOcxjj3ObC5e3N47y5bu2XUup221s&#10;2LwtltL2LV/cTpKUYFTqbG3HfXbbokDLHUPpv7UtELu0S5bdYS1bILvc9RAly84gM4EkEqoBiJbG&#10;drejfj1xEPebhLKHUQBEkkxBzVZ6Tlj1bdtWNnsF42xeUrZ07d9qbiJcun0q7m2yVF4nuBB7ss8c&#10;53ZuejvcYxHOrTXdxuzvb1o/mTdG5CG4tpfVpYdXo1s5EQSKGYxy7dbXcO+u3udwmiwrXLQIs3ba&#10;h2NwXLN2hV2JYlYNJxWW0tXbYHcqd9w6XH5isdI0wyVkACJxguRsPdLId5uE9dmubn0/WcW0T/3V&#10;TbX3kA/5ggJ6qcWZ9GbL6VZW2000gaflMiT/AJpUeHScZ1rlz9VfsJsOLPoW7abi5cuvdBS6tL26&#10;3TiBrHzWZZ/ITjc1jN64sPDLN84AAExkIA/mcRdpw1y5uzbR+EQ/pnNzkLez0jbWxc1fp9nt9waT&#10;qpIg9cM44p64oeoFWSHzAivXqSv8YxC5y1dsrc9DcXnCLas3bzvZ/UslxPSYWzaGhRNNUCBQHFLx&#10;0LRpABgHoBIp9uGuF48212u2sbRrHran3Lq4O83RWR6Zv3Pktx8wEA/bh8ycicgSZyEVqoPQkeOP&#10;qL+zD9v7c5ySfVf3RsFHB8bfKe29rftQnJclto/8q1bI/wDdbakdsjvf4V82+2PphvtPHrx1fDn/&#10;AJfv3+7b6G+yd5+2/wCmXO+n9YPqHwpf3VyGwvgbj2F7F5IGzd9S8pHpcjyia7W1Eh7doteiCk/V&#10;+2CfAyD1msyT4Y5PF8346uc3Nq3qdvXW9avoz+o4S3ctKulVENqPcAWdczOeG7ltgxkitIisESYj&#10;r8MBo+C5jYvsUcC490f6uu4tu1IYBXLFh1VCDAoAp64Sg0lcliAfvis4BfIE7lN1Zc3Gd7fqW1Vu&#10;xmZCr6JWQQ0BSZWpEYnK6uFWVgwJMVplP8sByrcbDdbC++6Nrdtu7Fs3bVm2v/j2m9T/AFXD9xYA&#10;h60FYkGo0sjmkSCVyORmCD5YBZ5Hb8lslDXXuvt7vo7tUcWgLYXUbls21jTrPdWnjnDiyIms5ZxI&#10;p1plgM/v7di/pZPyW21bnfpI2xbUyvbBPbqgiob7DgOhYaS2meoEk+IOAncdy1rYxesbe5fvf6np&#10;XbqWbKkr81sIRBap1kRTwOGBYKODIkzpUCNQitBGWA0t33Ja5bY/p3294WrSL+ov37oFtNA/8f5S&#10;xhzWTn0pmzcABrKgwJ6nPyzwGg4phc2Xr21b17BuXAEMi2SFU3CqysnVQ0mpyxC3FuZAyIIAE0GU&#10;fHB002mucuq+zuZcPaF52fc2W1bi9cQLrN0FlOmkooyIjMZCTiCqlXiQKyAKCMuszg7ukbjfDe7R&#10;Ltxrt1AgW4ToLM4fUxCKFhopBagP4ojEsqG0sDLdamSAKCvhg5WzXM29eWKs7i5bO72l61d2+yvs&#10;XsC2iIoa4SdVxlBJd4ClSKSTAw9oFDIOqKA5GDSDXBxZW5yLtd7bDWdxtDeQ3brM5ayHVfU1P2vq&#10;gwFEiAPhoOEum3uYLQpJFKEkeB/lgPIP7pfbo5r2g+4sqzXFsnc6jatm2utz6vpIZZBEGpz/AIdD&#10;oyTmCs1+GD1SyzMfE5EucVze42zal9DdOk3CigqHzMUjIj+/FVfUAk+GXn0jB5tvzV6W9p7x7m2s&#10;otway1syYaHK6XZiBqioqB8cQDJmTNaAVHmJwR2TaOtpLbLp9ZEay10hAdcGL1m2aEiSNJzjOuHA&#10;ADmP8eokf1wFdf3d30brwUdyjsERPzVWEX1bTzpBMExUZZVLgpXwwFFetteJcoHB0IEQBi+oCINP&#10;sr088KWpBmTX7vjiXPoKvdKUtPb0qwukghm0k+NtQOvWOp64ep1n/HAZndFyF0lAbZdAQpGhNIqy&#10;nINmfuFJw4AIPzQMwYHnQYfIZ7dXGW7bRWUEEkKtGYgEFiZjznLC4ikyKZmp+IxP89/AVN1yIYLp&#10;YhtXpoCsqYVEuTKxmATgx8SPhjQrrtx1BZgGIDDTJUgaROoAGSTmc+uHgPID4YO0v6fGyGGVwoDM&#10;osiVUwsNcECWXzrIFcEdXSIjrgll8l7oVoXUSuoFIIeqjLTlFSJJgDzGIG47dQzJH3UnExzlzssu&#10;K639PrSPdsOuuDeMugVrrHUUVzOQb+meIVtak9fCaVOCOvc1u7iW129pVhtBYkd+kNpUsrVAEEqQ&#10;QDlOG7xMgRlU5VPxwnTkWntxEKXbhdz6pt27bsTpRUfVrKECjExp6Z5RiDdOmQvWkT9+KOpcCF3u&#10;4t7i5Gjb0Vwxa4az6rIPBiQpBoJrik35C26ElSoAp+KYJJ8fswOvD0/9KUG65hLjoou277G8wcoq&#10;2CoumwhchUDAE6lMkyM8UNsHuYnUYgSAPOVyywerHGPwet+Tv2VXbbJFfa+tc9eAwJATttm5RlQM&#10;p0qIIMRlhu46qIgTDEigALCRl4Rgqw4jYX7+4uXJZbK/pha3A1tc9C0x1fkioqaFhBE+QxEudyAK&#10;IkSBWpjzj+GA3XEkWuQu3L14sqO6tfBUhLD3CVuWiwYnQxFS1anOMUO6BN5iJGmsVIB0zUnGLM7f&#10;wqvQPti9ZXhbKk+uL73LYvsyWrjqXCM62PLplQVicNWLINxTMFmWSBJJNT/dOMzWywW3N8y9vjrt&#10;u3aVrex2t20CxBXRbOm2xJkjSTMKKzExOLbf3xcK21MqFkr00xAUmuXjjpmZwjkHsD2+/GDf8pvL&#10;NwXt1d1a2uu7esrNcuMFISQ5IpAGYqK4GxRgGYiFBhSKwpFBqJ8vuxQ39QN9ZuHabVHR90UV91ZG&#10;q3F62WUOQorqmhMmR4ziTvbJNoINBk6+6lc5kdKDGdpbMRWV9g8raXkd1vLj7lbe3236C04J1XFJ&#10;0G0wclVYNqVQBTIjristiTd1H5RM6QQAsCczn/PFnRHV9/oO34+3tbaqt5risjXNF6+WXVcVxaC6&#10;vSY5N0JrJwPTDKAJGsmSw6Z0yyEYoD7+7t2fcMltjsVtonp3O3XbtlHdmYHtmQB8D1jF7s7QQpT5&#10;R83lE59T1wZ32msxfV5/97c1d3VneWxf0NuncNZlrYt3CzLqtAQ2kr2s+mZMEGmHr13VrNOwaRPU&#10;gT1/xwTxzGrOcBwdjYDj7JN90vva3BYsF9O20LFlQoEhgYYicM7ZYW2GFS0kihBagrg1b2zNaD3b&#10;vvV3XI3bd5ribXagWp1NbuJt4UMitHcg7qDPKcSbvbcEwB4UMCMqZdaHAlzMsbwdo7ji7jsrvddb&#10;qk3gHh3pqNw9Se/WuQABwSMSrv4SI7e4EZiMFO7/AGrDcbLb2DqZUa9ce5cJFlo71uM9TMAjMSZm&#10;oxJtoVOnOskeUZnzrg829l2zGW5jkrN63euo/YFXZ2tOg67pIT01OcdhbWCCcqjDzP3ywEKKyaEn&#10;KJwLMa/izu34pr3GG0XuC5u74S0bNq2psqSt64VDQGLBZgVpEiDh5LhAljSJJ7oqKKIH8cGWT5Hi&#10;jc3CDa2VH5q2tFoI1z01vy178whVDfGhJk0wzcbVpApXURWJyiDgsajgtvd2jcjvLx2727CnbWAp&#10;UXGTSGDq6mVavcVPcKERGI1wSaSCgIzihHX+WDrpZrOfVseFOmykhAu+vLddltqzG5qgkayQAVgQ&#10;32zhItyrGAfUJiAuRMT5/fgb7WbTCx33IXE5XZbMX3X9BbS9uhce5qBPdbS4jTBYxGlQY8KYjsg1&#10;ooGUUkCInqaT/brg6y5mWp2u+/U7Hc7m/dKDdAQ9rWJVwuekah1FIyEgRhC3Ha7LLpVAZCx83lGA&#10;sdzxmy2/CsPVS9f395GVtw7C6m3JChNJpDEw2o5SKzhm/fbuEjUxAWsjPKeoypgSScRP4LhNpG2u&#10;vbDbGxauPfUqLTFVED0kLaUZmBAasicoGJ7jRZS3IJo2oAAmlFPT44OOvPkzHPNncXe87yXKH1rN&#10;v83bjbvea8lpVYqbtu7BcEagTBlgI6UhJaBd7h1UgKDXT1I1eH2YOzoG+5W5b2my4tEshXUXrzqy&#10;jsRmI0owFWJ7coM55YZvXzYtOYUkyOoGoiJnLOvXEF3wPt+3zvL7Qs9y1atLbu3AhtMLdu0Q3pEK&#10;QRAlZAFAROKF9zct285DTqJlpaK/A1pjn3Waxetehdj7X47kuRVDtVV0fb2totnTaYbdK20Y5lVP&#10;zCvaZzw/7M245DlLm4dQ2lxBYEzpMSD0pE43i92J0/1p5r26drAfvt94P9LfoonE7HdPtr282l3b&#10;qlgyxN5CvougJkaidJp5dBjs18aXuKNIAURIAHy9PhjTyPgB7X1b7YcXvrou3Lw31+45S6zONd00&#10;LkEnUQZOcCtTOKm+rMnaQSpU1AiJwHe/Z28s7Pkj6q3NO6219ADcDS4WNRPXSaQvQH4Yj3BouhtQ&#10;gjSYJmR5CkDAazi713f8JdsJbZH23Im6NdgJZablbis0tqaAUQkihBWCMVW6cMl3SYMNFRTqJHll&#10;TBrWZ2j0B7H4+5td7w17dbUem5W7evfLcuzJuBWBC6ixiooJC4qGdw1kqdI0xnBGckg+OD0vQO02&#10;Vi5s+aN8LcuW9+pCKFbURd0Kiej8rKYmkmCak4RbOn9QJEggyVMnrIJ/jGBjnKRyW1W6vtsslwWy&#10;HtOqOgBuoTYYXP6EsCTnGeF7jcsLFszDKyqRSY6V/jiJJJbfihe2Palv/wBiXmV9Nrtje2L99LoZ&#10;+59JQvaRp0B4YOuqIOcVxWK9t7m4NDOaECSAMxXqf5YK6tuuP3+x4z2/thqsHbsGN20ztbtsXE2y&#10;YACBSY7qTGWF374O324oIYooNJigynL44Z4yInA8Edv7g9yC4t4rdsWd6zltd0C4k6B6kBpiFOmg&#10;zIpiDYc6t0hXUDLkQR50JiPjGMa3OYrd85x1l7PtTepeuWIC7VAX1Bs9TXEOo6a9yAzUEnCLrBls&#10;MsgliCAsAMTIH2Y6CbxNg273NbfcBVWzt7T27puj8yyAxW490QCWM6YJaD4VxL2YYDc6jqDKW1SM&#10;ytYj+WJ0yjG+97m2uv7TFhGNzb7y1tztl9Wbi+sGCXLYjUyiCDU188VVy6TuLCjSADp1GMppBXzr&#10;8cc7ZdphXW+O4pE4HnL7G8xNsXltpcYsXa1Nz1UcBICjSrTUGIBw9fULZ3JYyTU9QD0oMxje35aR&#10;U8Bca5zHt6zYARA5FsXFi4LTJpDCsLdgduo5VjriGwDfp2IEHbtpIM9ciOtZ69fHHGzjKxstldfb&#10;t7jt27jaxz+3e7ZuD0yyBp06pGmQQAzZ6eozw9yDnU/qiJ0EU1EwY/t9uPTOjs9abZ7hu6tLIDwa&#10;GPUDBpsDWKmkx3MYrQ+GJ121bK32ghg1uh6yAYjOuXXEyjJ8dvt0tzjLRKmw223jliO4FVKh7bWy&#10;fkBFQAZzxU710Ft1gf6iAggEeUqP7/DCzMsHQ/a+13J3e0uPqAG0vMWtGGbWe636vgTFI8fDGbsG&#10;L0T8ztAFdTaqEt5+M44XW62St7fldl5JWGw7dWlbKXWLRFu2bIZgEIgwKwAPtxp9ii3N1aqjsYEV&#10;/wDRJK473Pp1YtsmY4n7k3NzZ8BvS67izbdboZyyST82m22ZYrlUgdcjj1h7E2X6bi7TH5mBJMfd&#10;92DyXny5+D8Z/wDysfUz/f8A6uczw9m/qs7JrWzRDcFzWY03XuBfxmIMwMb05n44Oj4/Z+JqanP7&#10;cFgBgYAYGAWi6iKUBkmpAAqZAwMsQWmztFnQKJYk6CmpYbVABI/nXEd2npOcQJg+JxUu01ma2/Fb&#10;TQxorPp7l0kK5NCApmBka5VOI7Enr/d8aYzZzHlbHY7dbaq6gEqzGc2UEBWkmhrAECs4jnP7/wC1&#10;cMfVkdE2dpwtgOhR0S2WUnUHoSCx+NTFKxgxX/ExihG6fSm6OlrbMQGZNWozGoI0dMhE5YWVP3AT&#10;n8OmKMtt94bAdEZtTXSxJYSEYApHhIBnMA0+BBYBkTWKGtM4GJbiZEq7vGBHdcEhmCkfMHMhmYSI&#10;zLDxwrRE0PkDT4nFEO1yHeRauMphb1xwQVaG7rYDTGomY/ww2VzB+40nxjAaKxyQS7baogEhgy6L&#10;bN2SGbM51k5kDDBUivx+z7sBrtvvtZ9MurA29M3SXIcIO9ZrMwadYwnOPL+WM2ZsEnb3hatBXuT6&#10;rkBUrdW7FGJqGUigGU4i3Eow6nIxPkKDGh0fhd5bDbS6rSlvSLhLliyIsOikGQwkgkAdD1xCYOD5&#10;gHUSDWMyP7sB07Ybmxct7o3rmm1eHZpKK62neCjSfP5ifjUDCehAiNJEEHM0Ef34CVYsKG2l71G9&#10;U7i0y3y6sbVtIdpCGFWDPn5YhW06nT80ZT92A6VzO9Hy7d7tOPQFrb21GgpqRXQdSCYEZGtROJd0&#10;HpEBZGZMxWmAwXAvbSyXYOHbePbuMQEthNX5OtnJUVOg6fLwGI1u2SsEV1AVHSc5+GA2PMb/AG6b&#10;0XFdV/8ADbRdR7pterbUBba2VNCX7gBkQPPDjoNbSI7YFMuv+OAreO5Qjj7Ftn16dxav3e8PbLVV&#10;iognIycooKYVbtntkTJB8CAMo6YCJznJBk3voXntu1i5b9NAhW8rkNcUXLIBWcixzNOmJfp93XT/&#10;AJukny/wwHO/90Zdv6YuJ6jyhtQ3qBkQAtWmoypgHpUUGP/Q99n8P+VpigOqKmf7x9mPr79JdPSq&#10;PLS9lR6mliLqqxNu1DEadJAMGgETTDdCYIApXMRWCI8PDr44CeGKhyCZ1qFrqU5lLrXD+IwRJpn4&#10;iUmArVIjof8AKJjLzpgHyjPeXRpCC6zoqkhTcJ1An1CQQRJnKlIOEUmkkHOpzFY+GAnKzhPzQq3F&#10;1W7agQSjSvhExBnKAMAz5iKR9vX+eAVaEABCpe6HJYwWIbsKnVA7TCg+c4IEZAVMjSM8iSB/fgHL&#10;6tbYs7lyvpMzMulNesC2z6ST1jVSo8DhphIgiDU0MCJk16YCxsfkXaXLYtMURRBdmZR/rIoBDBgJ&#10;gGfKuCpKgznqCmYHQU/v+OAfGso/pkMxzujUl0DXLk5ZUYgGR40wUCsTArUTXpl5UwDqa10s4WSd&#10;IXWksgeptEZ6iJI6nICuGzETJmSBppBAmrH+OOO/5liQpvSEKI5ZEuXGumQ6kwFt2kiKGe4aftph&#10;BHxFZpVqjocZVMsEQAGTUyqFLBWtDTT1NAyPSTMAiRnhBoBMzFRSBJoBIzwsx/FEyyVuPcCrb0C6&#10;hDtIPcILFUPcCSQRIMCRgNUGGmgimfwM4Kl2lS0wY6QpuELrGgflXCBqSIYiTSJ+0YSYmPhBp1zo&#10;fuwEkFwlxkYHSHdwpOmV7h3rFRQg5YL4+OQaaZQcALeq4jG2dQbX6jsmhg5MoucKy0oTJFSQMJJ6&#10;UOo/b5GmeWWAl2fUYs0MGtW7a6oEsZGoMGrIkEBs4z64JmMqIJoY8KCM+ngP44hJk7ZtlluTGtYN&#10;yEKPLnvfQZn/ALiCRExhGeUMIrLRJBlivmMG5xEtVABOoLcVkGtbaC3bV+xUuMZgMakAEjyGRGsy&#10;DUQOkk1rliKk2kChYa2oEveLQCIlX0lJEkipINDXDf8A8DDGh6lhSp/jgJg1qhJVW1WQwIi7Atnu&#10;fSsqo0zEAEZjBGV69OkzJkkrH2YB9Ct3SzkSCqy8aAoIIDSNRkCSaGI8YwyxJlRIArqLaQCTlHjP&#10;XG9cSd1mRMCIrqryzySECmqoO4Ekxp01iT0NMN3QQKiICjUCKxNQOnl8cdPHZjCzCRttLOsFmKs7&#10;embbMRrWQGKwJgCZoYyphoLmdQXqZnKD0/hGNXay9LRKL6dIMuWcKBpIQsqgBsiZIiHAyqcNt2ws&#10;aZrCmTJP/dlizoH1uPc1XIa4QwVbl3WO0rpUkwNVag/Ca4DGDJER4j+FMvvxVPW7LsraXJUkSbbk&#10;XCy5Eh/mAJBJYUmK1wjKCT0IFaQDJJ/lgJVwkns7Sz2taBO9WYFDbQnUokiT4mCIwKTOWecDVSV1&#10;Cc58sA2Ro0kliA9vvTUxtoW7ihIGpZgESD4Z0STWO7w0ye4jubL+HjgJK2fma2wILC4Liqo0Bl0K&#10;dRPgxYgfLgg0wZAALZkEjqDTzzwBtYAd1BbUyJOhGQu4c+oFjtkfhBPmJwBIGUE93kC2TSaeNMAT&#10;ejq061dVtqqqJ/ORfmSPmoYYtlWvWEs1ASSCJppiFMzTKPE4CRatqZtJbV0YEAF1fuEMO4mQSRCR&#10;msnywkipHaZhQajIUBJrnl9k4CQwmylyWAttqKUedTfMpJioEmBMmBhsEgnVEzUTESREN51GAkhV&#10;uLbZBcURKPoJZ2groa3cOrIgivkOuA0NJOYNConzEx0ArOAO1rsAKHdrVxALmowZYlGbSfxzkCQA&#10;c88NE5ECTUnPKKZ+Uk/DATkAYm2zoLbG2iXHJQyHYOQFzkxI+MHCSSQK9IMZwetMA9aTSXClmAYO&#10;AaqX1QAdVTSpKzAjrXBtMwRC6QFlpYGImeopgF2xFVf1bmu411kt6Vq0xNyQHGqpzMDPDc0MCmpY&#10;KqaEmggdJwEkIodV79YtsYv3EUNamva1JiDBEz4dCMkCQSZnwMD8R8B54B0LEqHI9QZQjAaqaAxj&#10;uEEdQa+OABIJPgaBZEEHKlaYAPCuh7WOpWGsizcJEBaaoWGkGARBywRy1ZLEmDJqMnH3wcAa6q2g&#10;gbPUNJNhVnUpRyJz7WUdTTxwgs3+VTQxVfGYEjpngJC20LLLuHOlmtxcKKHGkkhjIQmFqT0mJwhq&#10;6poIOkEjWQKzPUR44CQikQKGIW44DOtvWdKoSaA5SVoQJnB+HmT3R2roMtBwBCWa53QyaWe1qOpv&#10;VJCO8dDWYy6zgmloIAipIYAyS34ZwDigIdDa9WXZqXQFSWDACq0JNM/jhJ0gwY0jxMgA5nScpwCr&#10;a3LoVx3uXYHRCGhkKIzKCPGSZjCiATNAJ+YmtJNAelPswCVUoKtVhpECEGfc8AgEHM9YwGB1sUGq&#10;ok0EzUT55YAWnVLFkXGA1Ai3LM6sWJUkLmRNQv34RMyDBaWUgCfgQOsZnAOBJC+mCgcK3qEgHTOp&#10;gzNkGNFnL44STMV6T82ozQZ+WAfVWUsujsAWvp+n2s2pW0sOorB8xhBqCJbQhiJmSx6sKDxwElRU&#10;gBEvuougugB02xREVhVTVTI8o64S9flntIUgCGJOeqfL7sBJ266QoY2iHJI9WPTVrZBAQZCtCrGp&#10;8sMudUjKo6kTTUAQevTATbEqUY1ULdJGnURFwW0ugg/JE0mZyGGa1MBZPaCYPzZ/d/LAToAKKGcq&#10;QVc21ks8EIDGcmCa/wBcK1EAmdRkg5V6lizdR0IxyvklmMEsyM2VZgdPpBYZYBBUaxFvTbBNa61+&#10;3zwhmDEeIoQABGkR5Z45up6zbNsEFWFtxqDFmJL3DM9f/Zax5eDY6MIzgALnBgnPBLMzCQQAGVlO&#10;mNRDXCdOoagAi+JNQDTCHJrkO4gnLMU0/HriJNZOUm0PlY6nLrI0AvbAR9Ts0AClIHx65MyB4HvA&#10;7g0kEdIpPxxrWd1w0l9zA6i3+jGkMEAcNALu0kCR4YOFWskwFioFD+EEZfbjX6d+KZPEuzaIg3GY&#10;SU1LqUwNaGvxiOhnAgA0IqYNB4TQNXGtde0GgOldcoEl5ZhJKiIm3A6wKR0pGGyJWSQSo1ADL5tQ&#10;GofdjYmINJOm06SfTajKxMANSkrBBrULPjhqWIED5jBOoDIeBzPQYCToVWbUWDFS1vsLfOKmBEQR&#10;LKDhRiZU1FYEmeh7j9uAIKdJVlDLIq5GihD6oFR46s8NkgwVMFj+IasqagTl4kdcA9LElHghaah2&#10;FSe5RcC5yDn4zXwI/wCUsB21WPtmTlXr44AUo4Rm1N23NeTKCukqmdKgDOIEmTho5HUKmoEiBSWO&#10;keNa4CWpUG2RqaF72AadGSouqo0jNcB4JzJqNNSKTShn4QMAVouASUAGlgzFQYYrpJUiP/ZS1JpX&#10;B55TqUVkzppIAnMDKI8MAjuGUabpCqpzMAKG0qe0wQQa9QMJMGGBMmYUxIAWaEfdTAPLqtowKoyg&#10;6dUkoSLlIUfCJPQyIwOs1pUwYkjIKMASp6jBS6Au3axUhVGcs2URmelKDCScpkmlCASIkmP7ieuA&#10;dVQDqAUAFizBWWzRQoQq1WmPAgTgSSSIJyPQdaD+FcA4oUXFeUE61Kqjt+WYDXXNzoAQoYwMJauV&#10;IiuZmZKSMq4BVqVY1UwpXRA0aFWBcNvrIkeR+NSmR4AQKwa+FMA6iBSdLa5UkrbBAqfnFswCRBJn&#10;PPPBnOAsfL1zEkGTgEgKCGnX3P6ZEkoVhgsMJkiok0gz0w2xAb7IJAyiAZwEi2rssMB2yxl2EsKg&#10;IwPdSCCaHrhEySROgD5oyM9ZxBIAhEBK69UFZECf8pjoDUHxnB1FWrAk9SCBSIwkxMAooQhIDfJD&#10;QrgtJFZzIqY/ngGFUldJUdBJMmrTOeKDXvcagSzNpOoUSV0hZE9rRnMDwwjVTVQgrMggSRVdX8zg&#10;HQjEi2YQmVK1OkfjZJzqABPh1nCYJDSFZaBZmHYj5QOniADgDGksgUXFcBjqUoPQtmQGu1FDEGQa&#10;4QDDAEaTEdtYC5Q0UFYIzwElguhobX8xIJ0K2oSFZVIkkVBEgGhywD8XLSymgp90AKMzgAhEEfll&#10;CtpiJbLSR2MZOoxQEeEzhsTLRQ9BFCAY1kjrOXjgJPaUtAkvBBZgJgkVVc9NPKBGG2KgEg1IVpYA&#10;kVqZ+Fa4B+3qLLIoNVtdB7dRHapB8/xDPDRrqlWALA9xkGagE/xBxMiRJX0xrt6l1GE1JQsAwAAo&#10;AKERBGEmomtTAhu4CNNWH2YoeUQVX5dKy3qDtZp1gpqPnl4dcN/LkIE+NBWNQU9cBJOkmZklRXuL&#10;NTymBSg6YRIBAFJB7vkA0tWv99MAqhlnUkyKVZu9ZVYGdepn7MIMdJIhoEyIiQ09CcBIU5CQrMwL&#10;sQVIK9pRppAnMjCJpEaSwAp3GtTAPwnPAOhHBky2kuxV9KQFMIQy5iTGo/DPBFloe6TB19oCzlpH&#10;3YBaWm0uutF0kflEsQxgFvUDCCQJIiDlSuGyvynSBOs0kCg0xP8AM4CSpCm5FxmC6UBkn8WpXgRp&#10;yjKYw2DQADVOoSBM9aAjASGAlle4oJZJUgqooAcpBagn/NhoxBkmdIIz0wKCZ6z4YB9O4kaezU4L&#10;EguGmoCZZSKx4DLBMc+uoTpMVUMVLAAU8q/wwC1BhBXSriGSZUlQwU+PWtRFM8Nkgnr4iK9TGXSu&#10;AeChSBqz7RJIJAPU+J+zIeOGzJBAJM1rJABMEznmfhgHlhWGoICYDFdPcYy0kxMCT9uCJJE9xAB/&#10;ESDXMRHiD9mAWoAOnUNWqJiHBiXFc6SpE+Bwk6SKAsJqAY0+IPnX7qYBxCVMC4qEKAGZRpIBkBI/&#10;CACJ6GMGKDUCAY1UMwYnJ4p4YAiJJQhiohSpoWg6QAyUoZ1QfCuGx0ltUEnITIAHWv8AdgJDTlpQ&#10;HTooTpAJ1QDMAiP5dcJ7SJzAMahpgFqtAHTLAL0kUAUMQsatRn8K6mbLr9+ElhBBMagxUGoUEAhv&#10;7gDgFBSSIX8ShzLSSJlNeemncTmIwcKSCdRyPTvkQCCBTIEjAGSy0XQtsg22EVUT/kyJ0mBFTTCR&#10;AJWhPaNUAiv4ulemAAkoHOoLDMUBZXMEdgCzIan9ZwQLsSTJCkyCZaCCJJNMyMvLAOsFthV7NZCZ&#10;T6ZKjUIUVEwJkR454KoAJDBqjKlB8xNM4wBj0yraSjhiXCkAHS7yBAzg+OVBgSDpNCajTWsLAIZv&#10;CKDrgCZSgZdTgAA6wAwQhwVDoois1NYmcCUEEyJZe7TNdNKfwFcA4ouSQpVjpdXhwQpFwMSrEyRE&#10;GtSJyxtvYWwO75dNSEqptqHIkrL9xnxjPGdpnj5s7XEcD/cV7l/9h76f8hft3Ajna768bbMF1i3t&#10;i0SchIJBg5Rj3Jx1gbXZWLIUrFtQeh8ssafF7Xu2tfj0+q/OXvef1G9w8td3Vu+o3939I7uty3bS&#10;T61xvUEgAggBSOoGJbSMjBFZPgKVI8cowRgbCpfdkuK/oPNi0lsT61y7Lu9lLkhQpAbVmZiZwkEm&#10;MwsgQTqBM0qMBMvWLFrXcKWb+5eHv7jbr6RTbBJu2zry0ABTWpg5CC8pJkVH+YkR9iePngMtyVgW&#10;HtaR+Wt4na2BdL6bq/mKd4rEAFvmU5MAelMLUFSAQIJBWMs8z/dgKrkLybnbrc212+HNs/qGZlW8&#10;rqpa5travOn0yVXVn0FThZVQSAZJrMAZ5gDLAVu35Dcm1YLWSBtx+Vt7Run03toTauOtSVYjMAhY&#10;nww0wSjZmdIIzmfPLAaDa7rkNwNxs7N3SzJav3Ld1n0tavIH9TcaIHpqJ/LUkAmo6Ydt2j2k9JMR&#10;LSKkjAVHNc8lpbuzS4rX3dGYBnWytq4qqyUjICYZqfbGE3AshZqI85mkk/HAK4N94tptyGa1t3d7&#10;Ru6iEtAVUWLTnWTpJVDPmMEtoVNZ1TSuojpTLywD+452/c1JZuW/SVRaCf6RsqF1C+7Me4lgQTJ8&#10;DlhwIAdTL3HpkR2/NPjgK6/v9xe242Ni89y3be4191bs3N7X37OzZUSbfWSawYgHEbcOrEAEmPlE&#10;irDMmmWA2vtXYbzaba/6gXb32i7ubl23cBtWLoBS0qrLBjAIDSI+OIZQNA8Kmg+boJwHS9ry1/aK&#10;18Q3q6dvs39RxG2T/Uutt1BBQLAUfaaZmyrbU9GJEKeq9KnLAQdvyF3lN+pQWb232dtULaWOnfpb&#10;qxZNWpiDkswBEROEKhZiQBHTKp8jgLbf7sWNrt7G4uCwbVi5evblRq9II3qzcUV6kKgMSYOWJIGm&#10;JJJTIiKnpgMe927uvVexbS2nKuvqK/Ylja220d1wdyk6S1KCYEThqdUKRBksxHTOgjPAXFlv0b7r&#10;dWWRi6W9js7V+6y3XZVLpuWIoE09uo1NDTLBLapq0xMkDUDBGAc3PO3bm5t7Mvrt2VDbq61gr/qC&#10;NIMFQR8hBloivUK9JnLNBAXtXrqJz/6YCG/Npxdvb2HX1b91rm43Fk//ACNYiBo/zBaEECOgzxLS&#10;0ttYJNKnUBQqP6Z4DBcj7gv8publ61ZDqypsrSWbrId1bu7mCArdvcAdIHgchhrWJOUFjWDn0+/A&#10;Xp4s2dukpqubbZMyC2pIawzdo1EadSmdSzM/bJbg6U0hg0ggxX5a1P8APASvZds7/etuGtXLFu3u&#10;LegMBav62YL65RyswxOkCkAmJGIdu3SWoCZJE/Keg88Gtr3XLofPctb9a5YsuWNgLbWzfBV23CtI&#10;iIBWYJYkkTFBiQpGkzQKAojoJiW8zgyxW627rudrtkhnc3NzuWvKbh3D6dQtWEtxRXmS3jSKYbvG&#10;oFCI1EjuqTADf1xFkzn5L721bd0v3nAS5bY2E2+4IVr2i2SDaTKWJopn7hOFLoPiDqIEU1QQSa/f&#10;iohb+9ufVSyt5Gs2rJuXxeAZtvbZyqIlwQ2liQrqTWpnSMPQujSDJCywkA+Wf8sBl7TbzdciL7WW&#10;tW9zfa1be3be8jIEGq4yDuBFJBFBHTEa8XKhBQZ5nIeVMFmPVvPbVvj13m43G57iouWiwS1duXL0&#10;ltKT21SGiB8euEPcPpQSAZAiIE/5hPwwRYcbxFm9zn6u0WuoguNb0N6rOuoswYW5EwQ0yQIgGRiM&#10;uuZMwTMT0zpODpv23WXVub52i2CLZtXWSySLg7jauhG0o7CBqU1JNYqMzhjdoWoB4ZRIjpJ6dcGv&#10;FOMtD7A3629qd5fdFvObtsDS5DrcYFFZRRSsaSBBiAMzivUFGmSwBoNPlGdKVnPB1dX3d1N1trtk&#10;W7Nq8UW1eu+qEL67gJuAgMZiABEUrkMO6fUOpAaAHTQDwLEkeUgYDPrcfjAdruXti1cvw93cIy3L&#10;ZP5iWdKnXUMNTkZ9KxiNdvMDEZ9syBE/+j9+A1vFcNZa2d8lwsBc9dlt2mPq2rYARQ12jIT2qxgE&#10;iMTE0tbJ/wCwVHSZAHTqDSMBgd2N1b5VEZwhW82tSHKXVBqUiRKyASJJqaxiKkpcd+3SKCKZGWJ6&#10;z5TgNhyfobziuP2uq/611lOu56l64/5ejbi1poVmQSaAQRM4kW3DONU6RUkQSPCD/M4Jc44ZrkuO&#10;ubfZNZsrZt3m/KS2xd7N60jq7G5p1SFBJgAgGlDiQ7ygK9YBEVE1lpy8vHBWe2e1f9bdN5QLKTLX&#10;ZD3bqqdNiysjUR/6yVME1plHW5AckdAoAoK+LdMBo34p3/22zbddL3txvHZl9R9KD5Bb7dQWRJmg&#10;yFMTuP3j2LwuKxlbZmZgQZMfZ5YYl6sb65nE5cr+rHsDj/d3tpuM5Da2bv6zkLNqw7BbzXPUIsqK&#10;CAhZtRbqPCuOn8TyyblLaMSG0CQYzzM/ZiOWm914vR8Mv3Fftx5f2lvuW5PZ7Ujb2eSv21e2paxd&#10;QXSF0MogqYJVycqY0FCJBkHIxQjFeh4cuJdsXGtXUa26EqysKW2QwZmtSDXAwDbXCoC5QSQQaCRQ&#10;BRQ+MnB4CMTNfv8AjgsAVOp6T/QffOCZlQanYKPEnp1OBbJ1TuO4zkuXvJt+L2G73993VBb2tl7s&#10;M2QZlEA/E4qt3vbJGhDqqQSBPwgYOG+026PT30w+k3ujj7p3/J7VNoHRWW1ebQGZ4K23bqygglY8&#10;cZ3c7q2sGpcwbbCDSdOoLlQ4Ob2t7Q9h+4Nz2tc2uz4+36m15TaFbli2961tTuf0R3Lx6a3kCm21&#10;IJwkXrl9biTAnuWACejKI6GKHxwEq97d4H2vvuG3x2xu7kLev7O7tbhv2kcLq29zeG6YL2tcXxE6&#10;ahZwwduBDpf9Nj6elmMvEEKzGJNRHhgNl/7FW8uF+M5H283IbLb3eaubjbbFTY487i6Eu7tNptx6&#10;Vm2r2O9JDMCQ8HLDb3l21oPcW5ddmCh4FsQ0hiCaxIpPxwFpxPt3lPfPPXdjwe/4nh+J2e1vbp9v&#10;Ze7zdxjsr1p7L3126Kl276JO312RRwVKasYj3n7w9pfS/wBo+5PqT9SvcfHcH7S9ocduua5PnN/c&#10;t7cDb7aybg2dgkzcv3IFu3bSSxYACcJLbjXq1rM2/LrnpJ83pb2B7Q+on7m/qN7H/bB+1j2BzFn3&#10;h9UDtuA53hUbe7/2l7A4nb71k5z6p+6lvoU23FbJGbcldwdbOuhAWdRj8Y3/ACEf8hHvP95nvq8m&#10;xubz2n9Evbd1tt7O9mW9xdtLvrdtzp57n7CELe3t3NJBFte0dTj5Lw+GePXuvNr4r3Pu/wBX/heO&#10;40nx/wA3zv8AqnV+83/jy/49fo9/x4fRXafTP6fPufdnvXmmtct9Uvq57g222/8AYt+ofudrKpuN&#10;xub1sTtuOsEaOO4y25t7e3SWuF3b5dcnza3CLNgOLMwFEarkHua6ZiI6DHfh8bttPwj30BH9vLpj&#10;JPvmFwvbdQVPcVQMCHMAaT9s+GJJdriOW2/wHimt7k7je20Z2dmuhAFUEW5uQujxGVcaul11cddv&#10;1PJ235CPwn7a4/Xv/wAOP7cuD9o/SDd/WL3D7fs7r3Dz29TZe1t7yFuHscdb24Xkd3xqsIB9VmtL&#10;fzAU6TU4+M935e/e6ZfcfY+H9H28s67c/wCx8PP+XP67+69nuvYP7e/Y/vDkvbG15zjd77y+pW64&#10;MI169x223KL7Z9vctett6i7e+9q/fv7MFTfT0tXYYb7H8jydnZesm2W01q3a1B7pYNbcgAICp72H&#10;Qr0x45pbz0k+L2662z6nyf8AZHsHmPeFvjOR9y3+S2fK7rfWrTbHirVlttu9tbD3G3Vzb7i2x2lp&#10;zPqWbvcGzYiMeL/3HfWzYeyPa3JWjye32e6KD1Vt7sLc9RgWW2Dcka8yAftx301u16cOts017tn2&#10;g/Zr+2jbbjl9h705vj7252GwsXrXFvyWxt2kRFi2f04tBDBKhdUdJEDH59Pqd9TN5705rd8he3N2&#10;7ZuFrO3S4UtM1vXqDkZTIlm+7Hskxw+J8/mu9t6Pr9ZsWtvaSxYQW7VpQttFyVRkonHFr3uezxyq&#10;1u8o0OVUsdbXnY0bQT8pMZiCMa7becPNN9teh7GI5z3Vc3d3cXWuE3302wLYi2WgIzFUM9TBnplj&#10;rrJrHLbfnkMYvccszuym4QnrWbKsHg6yvYltgJJNWPmcX6nO75vwDFTe3Xptf9R9QWWRQDAKMQFH&#10;nNTNPLFZyGINzc3BbUHQHRIEsWMwXMK33+WCZ4+YYrDcDsCSwKqVAgTcuEepPnU0J6Gc8VgMKFoa&#10;VFw3Doa2rNQldBDGTSpyMeEDBcBh4KruzwD6KG5cgadRZtCJbacp8fDEXH+AYiv2m2wdw3pm6wYA&#10;DU6dzT0zECKHFZDDux3IsXXtK6KNxt7m0ZwoOjUhNvUCQAS+msfwwWWQMQgWUldNw3kXSVZmRzdB&#10;rqBoDnNKdMEDCvTZnV/TUW9Kkp6qgwTGgvmBM1wOchiVYDMjEKjGyTtwKA9dLNM1EkZVxFnQMRrl&#10;u5bdVKs4MlSCsqytDAEV7qU8sVm93+UMKt22NpyVuKewO2k6C8dpIIplBwWdOQxKUMrRbZU0NbX0&#10;7jLDW3UAOBkY8D5DBQw5dhWHZcQ6iXSVkspkBV6SDqifLELmhhgJqqhDG2HK22fRrEfI7NUHOQTn&#10;BGKBhP6R3Guo0qPTt3rbW7S3GuDSTdSCnhMmRgSZDDtjZXBoJsQp0reVriyIeGNu2aEAx3KJNJEY&#10;hihi3tbS7dfS23XTrYpqY3DZUCXuXkMFsxKgxMEYNYDGg2fGG6bSWwFkkq5tm8rkAmXQ6dCk1DCS&#10;MssG5LQxstlw9q3bAvPL2raWyduWUKtxpfXfHcAKx/mnGNtscR1kxMBjc8Zw761CMVRlJaz6IQx+&#10;BTNNQp3UOMbbW9W9dc9AxvuH4DQ1kOGBZXYktNu8BktwtMkf5TJjrjHWvRp48QMdF2PDG1aUWdqz&#10;6EFzUbYKOOgiZiIgT0nB2kk4gY6Pwm1ujQR6lu5t4ZPQd7ToXXuu3GOVchJw/B28c/GBjpHHbzeJ&#10;b030O8tIHNu3urNm4dTJIVbqd0tBZTGeJZl3lwauKDFdJpkfOT240mz3exZbZe7f443bQdrdzaDd&#10;bUs4ILLeEjWwg9MiMYxzhruiO63Joq3IyKtoalYYHEW9zXD7e5cu3eS4yyqq1ghxe2rtcQa2X0wk&#10;1EVHXEO7X4l6WMCHFQZow+EnFFyfuziLO0G4tb6xeDsxVduL+7ddC0FwWwCBB7g5Eiorjc1xcs7b&#10;yQtUbIggAkTQTWSY/ljh3L+6d/vd2i2rt7aC0dFz1Np6z3berWLlrbPKjSTAOo9AFmuNfN5tt7tZ&#10;28Hv7f0nHuX6V8Fudhwu133PWJucnYtMU3gY7i2Ft+rt2v7j8NxkBZlEBdUTnjlvtzjXq9vjl7eZ&#10;1Yf3HvWvH9Psrrpd2zhm9EoxaW9Jx6TAyAxAnyONDyK7beWiWDo4AW4GS7rs3bN7UtsX1pctwyZT&#10;BywLjPBWyW/acLKPbP8AplCBbuo9uC5tGqNIMgwIxmd/Y3CHbXPSW4tsnS91vWFwCVYl1Ia2ak1M&#10;YIttu6MXVWKsYYhF9PTkQFXJhllXGO5GzuN81xbm921uwhCfpdlurh3ANLirc36L2jTQraAJy1Ys&#10;siWWp9sqigBWJI1anSAScyEJ6164z+94/cblrFrbbLcMW+VkO32AS0RncDMwt25X/Ub8xhXGu6JZ&#10;fScn0uKq6mMQayWfuNc858hTEWzxl7c3ksBEv8ZZW43JbvaPZHGI69vp2t5ck7i4CPm1aV6mcO7M&#10;46szm4nT1GbukST3H5VYEsZyJUZD7METa31wpttkqcbsxbC3bk3EvOAdN7eX1E3GGa2kGHTm9WuL&#10;/AqqiWb8xqxlpAPdpByEdT8cejf23/QnkvrP71TYXLN7Z+0+FZd77p5kIZbZNd1LsLTAAC7fYaEt&#10;gyqyTljHk2khbNNbb/4XjH99H7yPZn7LfonyX1A5ptryvvbnGu8B9LPZDbhE3fuv3fesF7IZZ1jZ&#10;bNf/ACt/fAhLahZDOs/drhuK47heM2PC8Ps7HH8Zxe0s7LjtpYRUtbba7dIS2qrEmKk9TJM482c9&#10;Xi22u1zX4Rvqp799zfUf3v7k+pH1A53e+6PdfvDndxzfujlt27s+85Tc3D6egXPlsWBFrb2rcBbY&#10;CrQYvLYCAAAmFmAJyE1J6/wwZcH5Jru93F43QHttuQfUa62juX07JVVMrl8mZisYVcKusxBCzQ6a&#10;9f8ArgIfBpuuOvi0m5D2num2ysC4tK1z1LasjEkPqPxNB0xXsNOVDMUAJI6UGA6pstz+pBsG+120&#10;UQWWuI1pRcWLdxbhYBhABWGBnOjCrm2dmYLBJzAIGQqaeGAj+8+OtbPj23jnSt7bKt67aOlm0kaL&#10;YdTJMjNcx5Ys2QkZTk0zQSYIGA4Zsd/YS6WL+mzMbVy2QEFxADdW8aajElWBKxJmcsMlgSIk5CZM&#10;TM0GAvrGz3Fr1NS2pZr1xbbKy+ttSIBGgDXmFCp5E0GEm7AoTE6SZoDEk4CdtOCt7m4wbRdulFK7&#10;dLZVb+s6EsgOAYcmHasZGRgtcgtOqCe4rUmOnXAOLxaW7zbC5ZWzcNoG3tbV5rKqC2juvKApCEH5&#10;fLMUxGe6CTAJZQamkUrQfdgNvxvDbnZW0a69pLLXEi3Zdi1wN323e/MPU6W8AQPDCWTXbJhjpJiS&#10;K0mZHngLbZb1OO5ragtYsNfRF3KIraVZrpQowaooZkDqK0xWKAWDU1KYIIqADn/hg9PfO3udm3V2&#10;5as+lbD+hfK3UbUCWuXV1C0HQ0IAJJBIjpJw81tgQ3QrQAHxg4M/qz4KDZcxtLhvca6E7i1fYN6r&#10;BS1y0hdRpEkpqMqSTnTww7bMQhmKCfGtTXBz8lztmKrl9qt5LnKI1n1ZvfkMS/YAfyrij5WJOtie&#10;4CKEmljtG9O+jKR81dVBPxPXBhwv6kbexyvtfl9nuV1hNprQ2mLIJlj6oAmGAkVE/aDjp21bXYSc&#10;4gj/AKYj0eOy64+D4MfUnYDjPeXIenpay18vbcABGUHMCMgKSfjiNulzigAmPtxXPyz6suiexN5e&#10;RLWo2213wq3UEGAkgXP+3qI64roKkgx8QABlMYzjb4ubvCXW3VtWLrLkK6i3ed27hba7aUTFK6ay&#10;ufkIBafuilOhPxxoA3mFq2yOpTvXReQBmgaHA19F/j0ArhX9q4Cte61tTqLr2jXGr1AjDUijVIBb&#10;PUcqYcXplSYrl4iMBR7gybv+oZo4YkltJ1F2ehoMx9uHMZ2uORQ3iX9QBSxMgsVSQ+nt+CtEqfHy&#10;wsVmpgzA8SIJB8MX1yKC7K20Q21QoTqYS4krB9PRU5iZEZ4dVQZgVFJPh4DGc/XRTbwm25VggDDW&#10;R6n5SuBAfyNQR54XoPljUuRWm4xLKBbvBUbWA2iGZtRlmgkGggdZ8MOEA5jFd5dd7zEJ/VUgqIKh&#10;HA7gp6hTJp1nrgUXofsE4N8azgPVuXHlqsCSFUdpIogbVMmDAoekYrt20nLw+PjiZ5w8+17rl2n6&#10;a2CqIxN4sdZoI0AIYJC9DkK9IjoY65GMiSR8PtwZbnlNxfuX7bTdBNrSWbRqFwjQquF6mPlBp16Y&#10;aujMkxJEUnphLkX/ALfuazaQ+sPTtHW7OSo0uIKgxQtIMjpiqvGS0GRUCngIOKO7e3bH6S3tybdu&#10;zruAKbreq5tlwQy6chXrJ8cUW5YksJkfMSaAyfl/jgPVfsu3Z2VjY37Fr07l86DbIP6gJbtApcQK&#10;RIIC9ozJ6Z4rXKr2iGzz6eI+GDv+rL6O6bA7ndXLG5ui/bYqgRdZZFVWZLUu2pVYGjUInzyrLjqL&#10;kFsjKkxqqJAYmmVKYOluHYOG2O8bY22Xavce6vpPa1ERU+retovXX3aidIgRE4WhtsGaEYaCwgns&#10;PjLeHnngIW92/J7bdbPZtc3O2u3t9atXBeQhd1ZadKdkAntMNMVriquWQwLGdTCVbSSKGCCCaUwH&#10;W9jy52otWUW0dttjbNywl23bvG7eU95Rh3gsF1dRMnpiuuPpvrpoFWhM1KmSZz8aY573orpOx2x3&#10;fBPcvvqv39wdfRVtOoQ2xajtBjTqzoaVwyLrM7OxYliIqDCtSPhjPd9XdRc3eJTbbKxstsLAtbaz&#10;qvDTcVVdLDENrY0aIIJJEHwxpLJ/LtxQypIqQYEBaTSIx1iPMfMWi/Jb0XCP052+5tWr8IrpqIcy&#10;zdwOslGYzAgDPEW7uz6jwRRtMQSCIqCRX+1cM84Gw4r2faHHbJTaui/csndPeF0WltuLkC4EeUCi&#10;vcQT0GcYiszXSYAGog5ySSIGdfLEtx86rWbe1Z2CqHZ42Vt7n5vYq27Tl7yIEFHNWHSoAqcOov5y&#10;ggrpjzBB8zX+3hizmIpeS3di7w24ZSb43d5haS36iX7b2/zSYQFBABYLqg/ERjRWF0WCzIZFYkVg&#10;0Mz1xXLyc2avL3ue7d5DnNpttjuGuWnuCy+5s23NuyCkGy63AB3TIgSSDNROIl27mBIJOognPqYg&#10;0+zB1kxMN/xnE3GcX3FlrViym1QrrVbTG3p0kRLsY1KSaUBkYXadS4gAKgz+UTFYA8cE2ndrhA5r&#10;a37GyZLlz/zt1uAjW+69cNpbi2wx1SqAyQyaqkTEDBM8hjNWaBUHIgCP5nywNZiYHZ470LljZhEt&#10;2tvZIJ9FrSI5T1U9UUABjSrxJIpTEm0q6ktmgJlqdATFfjGDPkuNfxZH3ButxY2W/wCQq5CNY2r2&#10;yzvbvuiq5NsUWZKgsKdZxZrALFgTpFJFWBo1OmDzuFby9f5Czt7Nl1Kbm6Jb1ntWrNwSLVxSx7nY&#10;9pYiAZimDFtQpuGRqY6RMgAmhMdKYAn5ndvyG34W47H/AG/boTcUlSly3aDXmAtgAtBjSD3AmT0L&#10;MVCmKEkmQPjIjAXq7j8u5ubIuLceyLCKUW6HLXALTW7bNCMagg0gHrhyyqOxuGYUgAdp6mnxGB8l&#10;R7m3e943j9rxNsm3d3qu76bLsLuiABaIMqrMSIacvsxEurqNwKfnMZRMisaaR4YN67TXry6N7b3l&#10;rbbHi9xurdtV2Vn88hyotkrC6LdGY1DRmZ8jh0IqqqRphRMGsCmcfbgzbm5Vg5O/u91ut2bwutf3&#10;LemtyATaut6izJBCIZEnxFKYg11u5JKgxJpT/LAr44PTr+WOmW4vbLZbVPyNxcsC8wsIz6LpUqt7&#10;1CSCNVQayBnhpiqJKyC4JrpIipEn+GCrXa291u95at7n9Nes7M2rbrYW7q9S0ioYRgNEju1ARPlO&#10;Gbdv1rygmYGtysdpA7ZA/h/HAtxMtBzHJNxPAchuwipee4Njs0vsRbuW7mdq0zkhh0JNJJimJG4u&#10;d3SAIgHNoiTPniM6ydssZL2nxgawUNx1ubncvec3LMG1ZBGpLbGVQKBCySIiDgWVI24nUCTWV6tU&#10;wTil2k27SOZ5Cy/uZ1U2L1pLbAXbdyWW1tSLFm5pUnR4aIrWRMHFHytwo6oooCTSgECB2j4jpTGb&#10;tJxWpzHoH6UcXZv8dut/d3CO91FsWZBLlHfUQzXZhO06lBJKkSJqc7u7x9IAED1GZASKk9GEwPtO&#10;OeeJJzhvWZr0r7W4RDyQuMl1k2dqzf1Bra21K/8AqLgUkz1gZ0npjf8AsnYps9kd0aeq1DpUNOcZ&#10;f2pjprLJzcvP5ts7YfL/AP5CPf1/3n7z4/2Dt3sheN2xvm3dd7lkaGKJckEwZp3Awc8ba/dUvqJJ&#10;kT1H3404vnh7X4Hc2do+0t7dUFvcsipfkM4UgkhlYBQPCflImuK6659F4rpAPhEGTgOt+2eK/wDl&#10;k41LwKi/6tokRqtubZRQFSYZo1K0dw6YgXrhJtnIkU0z16eOC4y7D7Z4TbWrfN2VB/J3TLcS/A1O&#10;o7X9YZtShUUMeOIFzUBerAhjQSaijSf4+ODp3azFk6f7HWeOuW2f29FvVpuWLRcn01q2tlf0ysAi&#10;dKkTJ1SelcykpZYMZqoPcJYjKkYOzqux3Nu3vPcVprVooEs7t7DtrKrbfToIMgEKw7qzJg0okSGu&#10;qZDaFYkKIAYVn7fHAWWpNxs+D3Crav2hub+3u2vVdb9xlvzat2UJkQGLUE/AjFJuWueguYb1QBpy&#10;+alT0xz2z238Vdy9ubDj15xx2vabi3Nwgp6oYWASFCmQxHapUATQia4Xt1m9cEEkipWgy/y1xrXO&#10;bKIXuG+Bw3GMGs2NN6FtOxN6whaF9FkI6AEjIZZg4abWLQFAq3oaehJlVPma1wvGottvY278xfNo&#10;i5uLvDrc26J2B0t2gl/dWzm6TAhjEjzw6iHXe0x3WpHd0AFK1jwnGdeP7sil5HeensuGfcO/p7bl&#10;1tuEtnSBcarqymNWoLrhpHwGIjkAWWkjSYMiZjIR8aYt3ko2Oysf+Ty+1RLDm/tWu2G1ekqObel2&#10;9Q1ECCIzOUTizsXFP6q2gOnRJJEgytVoPMY1nNuqOXe4ON3an2pvd0wW+u7Knbhyl700vSGRASsg&#10;iWMyBA6kYo9EXLD6QALhnIkeUH445SY3xVdysbwHjOe26s11n2aIqMrot0i12s2nICoJmZynEm+V&#10;i8af6ZC90TqooAzAx02/LRnuDtbpDwgFv1I3SG8rWiXtaRr9S9dYAM6rJAzFDmIw0Qpt7YSBFsiV&#10;IMBqQvjjntMawXdlrtnk/cdy6rabnKpuAbqabLei4m7uWU6u7qp/jjCbhNJaCzf+W9T8oOqPvjHa&#10;dHZ7F4ncDdfpybVm0LnA2w2i5Mj0vUUhiBpGoCGnxBAmMSLh1+qCv/rErBoVEhQfM1xVUG1C7Y7Q&#10;tcEps9ywUEtqFwwbwQUChTpgfZ1xQ7464DSWa+NUDSCFznyp0xOckuHXPbUbeXtenbt2uNOgP3ur&#10;XGCoLekRWQJ8IjygJthbe2QI1v8AjCksWyennQ4xtM7ST8VtzxWo3PM3NxZ3lm5pK7e01s3LJdRb&#10;dI1WAJqYyANDSSaY2HAbb1N7aahEqsnMeEz5+HT4Y3bJcfFja4nLzX9ZufXjfaPKKzXBcSxfuois&#10;GF0lPUdkKkAUBHd1nxx6/wCB2/ocbtlOfpr500iTg8vjnXb4vwkfvN93L7s+t/u7dW7k2Rym6NtU&#10;AUC2bhFsMq9siopI69cXODo8l4GAGBgBgYCTZGphpWQ2QM0+/MHrhLmFP3ffliZ5wNJxSxcRIYll&#10;1IpANs98dMsQ7jdtD+L7x1nC88PNvbdufR0jibAN4s9tdPp9xkKp7aBCSDHQH7cR2IJEeGJ0skZb&#10;XY7O1+nLOqgrcCBdINw6mk6UyMkipPjXCcaF3cu6Hs2ySGQHSNWkVokiopHXqcGuY+OMy5mYK3fX&#10;A6Xzq0kpqamoBrXy21YgSTkdOYIxK00pJpXoKiRi4kuRg1vtbdiVUH1ZSnqFFoBbSTSfDMZ5YSLc&#10;ZCSRUmCZ8vLCzMsWS3oeu762SvcCvcihWYoZBIVhE6hTLC9Mx0qc6nxxVsxOeqtW8Uvv322TQsjQ&#10;2hgxr2jLICQPunDTLOcx0Mj+IwZX9vfM0Ww6GWDXAEYa0QaoQiYgdBEV8cNaTH2x9uA0djfr6yi0&#10;R6QVmZWMOCQAqmZJqB1ywnT5dAAIoa0wE0cm6+nBNtTduKpaSNSrKMjA1r18aYYdACTFDMH+2WA2&#10;vFcwxs2LYuMyp+ZIGl2UCdAI6g/fliMbU18CT9ppOeA2mw9xKbhRbguXHtW0FyHqKNcsOXyyljhg&#10;2TUgGYNYIFaVwGt2vuG2LNj1Lyemt1Wa2GLSqw5UaSNETJY5muWI6WdMk0gktFIkyTgNru/cbX7l&#10;oBzFzb2grXiGe41uyRYVqhRInUYFCJHXDptAsGWpClScqH44DN2uda1tb22ukMh3B3IKsttLVxJU&#10;lIIJgNUSQaZxgltQZiQWpMeGAPf87W0GcW3GzQhlUxpzUj5iCF7yAKHCjbIcyDAHhQU6zgI+25VX&#10;2A9BgxLQ4Fwkm3JZrtt0pBOcDrGCFrMxJDAzToYH9hgH73MOQbaXmX1tsFtKLOq2BcOpnRsqmSC3&#10;WoxKjr5fbMZYDF/rOjGHO47O59BHqwwJAmI8eopTH//R98mlPuikjxU9MfX36S6qgEI0CGuMIabq&#10;qygMUC01T1JBUzOCzIWRJJjpI8/H+eAc1uk3fTa5bUoBpUP6bn8PZRSAKifP4tkxQmpHSCa54CyR&#10;fVV3QLGt3JIgA2xoXUTQS1CsyQMJOY7TlBJAnKhA/hgH0N25aYNetkBdMKDp06tJliCe2QyqOlJr&#10;QN4RBESJmPAnxwCNurqVZz6iG2yW2htB0iWXStFFKTNSBQnAB+WoE0Jmo8QvwwDx2yM111S65Fu2&#10;QoBALqJNy4CPlYZCsCtcNFaATSCSp6ic4wFlbS25a56TEhkCOqk21OnSNLExESA/j1GCaIgESYFA&#10;YrWGH8MBJtH/AEgylglxyoLTqNuhCaQGMfNUQTQ0w2WIgEETQk1Vh5ADpUYxtt23CpdhFJOgjVbI&#10;NoAablqsMrl6GQQftEDCCT3RESaEgSJ8Aftxz2ubkPQD6bNLz6bC6FLlWr83X5qGKZjIzhDZA0zJ&#10;MGhXLpE5UnEU/YBbVp1OqrpgqC2sd7BiZBDEmYmDgCdJ8AIHhBMxByOAmm3+anph9d0peYqHVu22&#10;bbshj5SYBHj45YbORoYjLImuYg4CZtpV7b+ofUO4Ukgl/SuFYZmYzEmjELkfHCSD80wOo6ARAp/H&#10;AS7ZtlQqoNVdBMtctN6mu4rNTtMEKDM5imAMxQQYJBE91ZGAUV0LcarONaIooWtoRNxshB1VI7sp&#10;gYbLzFTMw0RTsp1H8/vwE5LBGtSSFdUNsMWRjbS5JtqdJDT4ma0woAxORjzzy8csRqTBbAeoVXuW&#10;mhwBqdYGkusFZBoDXUM8JJ7c+7OhZpnzr9xwW3B9SNYDBhYV7WksoW5MwHVBBIkwI8CCMIYVyiuY&#10;NKmBM5gdYxBJtL+Wqkl1EkgoJDWxL6IBAL5aWH2YaEyDJB1CR3RAFSB59K4KsG0kFFA0tZLoxKoX&#10;YknSSoFUIJah8sEflAEmAQwkkx5k9euCErGsntRmdFR3UBWYQWlBSCZqcN5lZrAiTIA8CMazO3Hz&#10;J8KsbQ0KwT8w3Ga6CCGrlAZqrJkQIk5DCCykye5zpGZAzmDT+PljeulvPRcHLatbARVK2k1MOwEg&#10;FSAwIOqhBBgZnDJB6SFOXWYBAEQMsdZn1aSRcWnz69MOGD6QWgEqZyYgrpj7MNtAkGZEzlFfAihx&#10;RYW1YwyqsFDpDL/pW7dC2lvkAyBFSKz0wkiZqYbMGVrHTAOW2btuFENxGKpcRhcY/wDdcK1rMmRE&#10;TPknVIOmYkAgmSv+bPPAPCzDKLjIC9sxcVItupJVUQqTE+VMowWqQKkCn+Y1iZ7T5V8cA4ba/KU1&#10;aTpeGQMahahvmNSVaDXrM4KdTMSo0jwyBH2/wwDsLasKiP8Am6qIVCJ6cEqoAAgZ1846xgiKmNNJ&#10;IEyKDw/rgFlqAHUqJ6Ie5oPqKjP3LqYwDIigmPsGEBzpE6oDTCk9SaxXrUYB97KrcuBHU6kAJYgR&#10;pqyq6BaNqr1OZwGZgSNVCIU1AkisEGk5H+uAVasJet6yhM3Xe4odH1IBpWQBBMnMmn3YQDAEmCQY&#10;A0mAcutDTAPXLeok2ldx6gUnuVHaNQABFRURGRy64M/O1emokkATQQJ8M5wCpJsIKwzBBAch2BIJ&#10;uCYGr5VAP8owlqAzLLJzoQDQVjLAHZAdi0rauAJ3IAVLJEPAJrIAED49cNg9pE1MmRMGcwoOAl3E&#10;I3Aunu0aAwuQCpDl9J0VoZy6RhDaSAMugoDkM4wExAVLsE9S4kMQWHpd0MbaqpI0gQQVzPUVwR0k&#10;wNTTM6cxAmSM8A7pe2PUi1ahkRRcMo9xidJ1KYYikz1AHhhM56epUDSCB4QYp9v8MAsFCbYuhJQX&#10;Ll1rum40gSLiEz3TPaaiIPjgAEUEwWYkAmfOQf6YBWpGDO4C6RalmUBQwfsJ9OQV01JIEms0wnUT&#10;kWBBrErUSZiekYCRoB/yvKr3tpe3cD9zFgorqoQQfjlGEZQAT8rMRGVJJXOvgP5Z4CQEFwtd06R6&#10;iJahnWgBQpdUREn5uowAQY1x/wBgJJmayemAJrbjV6IKMDF0G2PmnS1sFpIB7pYDr9uEmScpeaAU&#10;KkD+00GAcUBVUK7ra9NtTHvQM3yiJJNKrUwKfAxII6EnM0OoEgGCa9MAbrauJcU6iqoFUQdJRolA&#10;4qD4VzPnhuDpBMBgWBkCe2siKVwEksHcorNEW1TS7kwRolnYyY6mn2iMJyrSAACYGkz0g4BxROpW&#10;+YlmXSe9KR860A61P34V8vSQBMCuVSW0/wAowCFDXK6quQq5KoB+ULMAVrJ86EYFDksZyDViw6we&#10;nhgDJ06YuBjTuQdluTOkMQYLCQR5x4YQGIIEGooGUZEZgnPxwC2so6q7MikOx1Kxo6tEmZHcJUGS&#10;ciK4RMRUER3NIovy1+3wwEz0ywcMDqL9iwT6rnvClhQQBXVlArWMJJ6GokUyNRqiSfuwDyL2rcUv&#10;MSNXeAQ5SUVQDSCJBM9MIJII1CpoYzAJgma9MA+g9QRbaQjllV4KsykNoMwJBoxJ8DGEkGdNW7c4&#10;k5asyciP7sDHGTqEGyLhb04uOCo1BSQ3pntVfmBypECsxhBbOikyxAPRiJEhvCvXE9FxzhJVCAE1&#10;uoi0DchQ91VE9roaFjBp0noRhCkGJA7iAYE0btPxjHmwdmOfglvkSCym2rMw1EHWgDAMo7lYkRXM&#10;HwwgijdDWJipiNXTPBruzj5pA0q6j5kJVmYahDCgWkg9QB9oAnCfI50BKkEahTtOdPPFaKXTWNRV&#10;WJCXFZRpI7iQJAkUMycNkkVyGrSAY6jOTlXOmAm2gGBGvU/phmZT4RIIJqadhGQzwkzB1A5ywk5H&#10;p9uN6dUqRaYFotkfI2glZ+VpYnVUjxHUzXCT8BQaQJ6CoBPn446h0RTUS2sm5B7S8KEYKJoB06xO&#10;ESAszQAHUSWB6VgycBIVCHCsNRYsFUdrKJ16ZyAakCPsqBhsGBQ90TAMgyMzEU64CUVHcxJIqPVM&#10;dhAoFJk0rn/TCCTBAJ+ehI+SDJNB08M/HASQggAgrNqNKljNAoEsZqJM/YMAknUadYqPhFYypOAS&#10;qrqVZaV0s3axBp2ysGdUECMNjUeh05ljAEGhEjofLAPlUUlVaWkBUXUQ4XuVoPUHMH+WARNANQ0Q&#10;2oggy1D1muWeAWrBaltDBwyBAewqJJMA/DMZ0w2oglQTUCBQUirEnpP2YBbwyqxntZiWBJ03CAVC&#10;hagxBrHj1jB/5pJIUkgLRQD/AJCa4AyF/LoF1KQSTDXBXT6vSDB0jLOD0wP/AGaDJgxJpWoqfL78&#10;AlQlTohVADBDGlmkKAR25zlWMGZJaYmasc2EwKKP8MAtdAAMMqx/poCV9RB5mTPU59MsNwQZyJNJ&#10;JEHTWaZQcA9pV1hiHVFViFUMrrrJWoINCIy8wcEwmRUgHL7YkRgFW2K6CdANzX3VZRqB/LJMgFc5&#10;zHXAYdxkEnxIInrEfywBatVqFqrKulFM6QX0lsu5gPGh6ZThJFBMSoPQ+EDLPMYCSjkhgrsEc25O&#10;oAMYGogNUZAwD59IwRJqafdJEmYwC4E2wrEF21GCqgi2TDNBip8/uwUgEVyBJ8RnVf64BRQuHPco&#10;mFbUFVjRzIzFaqQa/DCFkwTUwB/29dMTl9uAeKpaOmY0sXW2NRuFiVL5ZkkZCnWMGBEigM55jL7Z&#10;wCjoZTAoodjbMrpLdxBESgJrTrXLBGYIpDVyasnMjywCbQIhpYshUk6raiqSAhmFJFROESfATAMA&#10;AEGcusHwH8cA8IWe9Y1MACZDK0FxEig8fLrOBCgtE0BIBkALQEz8DGAX6lwBNQUy+mjKSzAEr2vB&#10;zFBP2nCW6gmghgIAFBGkfDoP44By0zAKbYUAkq7Dubvjv0GtTIPTy8UEqR+WA0suoGYkSZcnz8cA&#10;6BcVle8rIEt3AkRqUOAITT1iog4QIqG7dVIaGqT3gp/U4B1gwAZfUcLP5ikqdOnUhD0Amh0jCKzp&#10;ELp1EhVUgdGEZ4B0r2SZcXABb1s6hivyAkiKgnzjywjVEE6/GYmNVNQAP3GvhgHltKQ1bTnWqiW0&#10;yVX5S0ZkCDUZeJjCJYaj3fOKms6zEkVwD5CPpXtKi0QT3KqIlsUBNJ6dSZnDUyYlTXqYqKxFPvnE&#10;5Etcldu2RDSoYhSIBGkn+AjCCZk9JzOnSKyQDnih1QyGAchkpbUWOXaIic5/64aggkiBNBpMApMx&#10;Jz+44B8wU0lstJKtqBQwRqAEfN4D78JMHI0WRXOQekf1wDylprJZu4gfMZBpFw5yO2PHCJjUZhSY&#10;mfAwYIrH8sA7Ct6X+aoUAMEJI1KGnMjLTkczhLjKgmTmTAOZzGWActyWIB1fKwIUi600BpMGomAf&#10;DCDNAWDRqHTtWpEkeERgHh3MzW0KhyrQRK6hAJAbIMaifPLDbE6YqdRjukE0kgD4dTgJKKoeDbUa&#10;AWJVQwWLkahqrnSFH24QxihhVgEySwyMwRHjXAPICykqT6jEgUC3IkaTEHoI/unBQSgA/wDchYEV&#10;WgrI60ywCwQGJY0a3oMjS8au0kk0IMmYHhM4aJMTp0xUDUO2DBA0z5VnASVFZV9QIKFmU6TIJBOq&#10;IArK6fjhJrCwTmJzEEwaEz/ecAsCCTKiQrZCJAkGFkfb0GGp0yQdXWnaRqEmD5HAP0uMAQLTKs/N&#10;6w7GMFiK1XxnB5kfiBpIDEgEyQwPXxPh1wAlgCJEiGCEzJgaQsfhygZzmMBiRDClM4ntJyLeI/lg&#10;CUSuigGumosuoqJIRV/Ccv6zhuCYJmSSw7TJGnTTz6xOAkAqwZFHaqqpIYQpnUKjwyykGpwUE/KO&#10;mrINH+atOlIwCyYIDkQCEAVihYEQkjMVrJNcIExlB8ZhlArJmkV6dcA4QCbiypGmCpYsj6jQSSDM&#10;gUP34MkAECIky2UEiNJmD9uXngEKS0FhpYKG0BgRGqC6kGgjoK/ZgiwAI/zFRUknLwjI/wBuuAWo&#10;bUjCXKqzgqokw5Rqg9IyjP7MJM5+UZ5SJoG88/8AHAOCMhXuyIzB7a6PGsUn7BgCT4sCWgAgELEE&#10;wP4gYAEKDpHYFVQ2oFlDEyq65kzkpr5xgu4lVDIe2RJiWApLdJk9MAoaAGYhgA4EASFU9rQg+aDp&#10;6zU4CgDumVC9ZaDkKNTzwAumVNtl0Obn4ITVAlzK+FMvh447r9IuOW9ukvNbks+ppFFAOdPPr1xL&#10;PVy8txq+Zv8AyHe934T6e8vYt75tsU4/cW7V23dAYs1nSCdVdIVqgCfCces6Qq+AUQTUmMxivjX5&#10;Xts167c3W6Y3HF+9uGckPptWmu6rztQEg6pFMqUrLREjzBiIBzEDAXO3u2rFx0BCeraB1kEG3ZQh&#10;2gsYDMF1LPwM0wY7Qa1Jhq/KRGQwB7m2NxcFwKDZtEiyGQhNysM0XrjZGpKrprlkMOoadGrQRAAn&#10;Lr8csBn+T2pdkVTcXVbBdwdZYqA2otMgoVKqs5T54UbkTUDKSRSBShynAVu04VX0+p6z3iGW3tQ8&#10;tecdzJdrS3p7g0mc/gk3M6aQDIJ6eJb+mAf/ANhW3bF1ZuXH27otyyDaDwGIG0FwAAAiLjeEnLDg&#10;brABJlRSYH4iD54Ctv7a/FphfbQlo25tM6hboYG4Ns0guyrPe400iBh4XRlPShgA0ziMh44Cg3vt&#10;7cM36u4DcZ78kz+odzcdXCMCAt15AIoAPCkYEoDUdPxZAikAHx8cAzctcgVKWmcqXvWfUsalvtYP&#10;cvqszAK9sgDRAcgmCaYWbqaSRBOefQdTllgIdniuTXcpZvI9lLiMrk22BUN3qtu1BJ1EyXNJ88Rn&#10;uK1ARnBH2VI8cBteK4XfbC6lx1cN6KtbBCfltI0m45NFoASZzkjENx3CKdQTWAeoUdD1rgOjcbuW&#10;GzIvKt707l9b1pNSrfuazcGtyBqa2BM5ZikgYWCFiMug6kmtTgIm7bdXrp0NpvHta4lwJbtIqnRt&#10;7Foae50yAksQOgxGusWJ6qCNRGVRA01/pgNTwXG2eOt2vUtzd9M/pbF4srlhX190CNKtJHynzph2&#10;yGmCI6ICBUj8RjAUnue5t7+yvEXVukKW5W+l11W4pam0sGQWW3pJbSPM+OHHC6wswqt3ZwzRSMBW&#10;ccdwdlc3FyyTud7tFO2RGtltttrbK7XbirmCACGIr0rgOjaVKqS7TLCcsiI8cA3xnLbV33VveXVX&#10;Y7AAbVHB/wDK3BaV9TcNqVkFQFzmJPQpusRbkHJdC0zY0Bn7MBK9vbZt9zVwXXuvbv3/APc93cvb&#10;kAbLZ2zruq6iAAgYMsGkZAHDu1lFGvyZqdtRl8f6YCk9+WV3W+vW9iVUu/6fjLdu5ov3TIYMLanU&#10;UCEMniRAwNxeJUqAoLtEz0NOnwrgF+zfbBD2tzvH3A2/E2f1FwOotn9c3cSHkgEk9qj8UYh2zVrh&#10;oU7RlBJpXwnAb7mLLXduOMJDjk9G4vKxZr23tCrq4AEwASwkTUicKI1sFYgSW1SRIAqMvurgGLF5&#10;eO2Ny5s7V027ZsDbaX7t1cugBxN6Sa1ihiIzw1cu6TApWKTHlOn+eAveK4ZN/aFzduLrpaG5um8q&#10;LeE1Ftrd090CqqaZmaDEgJqSkwvecxImaiMv7RgMnf3Rtb5QXF192zWbIuGLtty0O9oA6gwKgkKC&#10;MqxhtdMkEgk5CpERXPAXW/O6fbWxasXEsWrRW/uS6m96rDSWV1NRPzOsmSJmBiRbZJJppEwAAOs1&#10;88BkOV2m/tba2l29/wCVuou3rmsNcuWp0rdWkGQZAIUAyDiJddhcUZ6mg0MlRUAmP54DoHB8dtTx&#10;e73TH0Dttq5sML6Pau7q8Aq6FLEkswalZEzAw5W5BC/+ymfj3fdQjAVelOKS7ZG4uC4zF23aKSjG&#10;4p1MloA9WCwfjOWI19gp6SDPd45ESax4UxHTx6zaXLa+0bd3cWtBJto1sWWXaiBYLnWpS2KBp1UU&#10;1BjPCGuQJpIHYRHXoPuxTbXt4nOf7f60/b8T61y7t75uPt711zvLdxrhfTa7UvNpqBUA+Qgnwrd3&#10;uI0we4nxIIMdwjpg6669sw617G9rNd/UKwB29qwsSilSFfQkO5klgQIAmBM1nEdbkrLRB7hIiAIG&#10;kz9mDTVXuI/T7optvV9dR6LqLqlWLS2pZIINSTWmWZw6bqJa0ASa0+NZEfHAVVngOQ3/ADP6q9dd&#10;LIIstcb5KkC5qNfmBAZpGeKtiz3CR3AMFypqmSWwHXNvt7PHbK1bu0f9J6rC84YrYkMiWi8BlByJ&#10;PXynB3dw1pWAoTSAJBEEkz9/3YluJkN8V7ascnurd+GuraDMr3V0t6t19Ns+lUwNOZPcCIMTg7d6&#10;mcF4MAT2k+UfbJw9AxyXCg3SyBX/AEYNu3dbsYOgZbhJFWRWaEKiMhXE03RoAyJnV0IjoAcUYIcL&#10;fucg9w3ma3Z9JbTC6zobV4w90PBrGaxEj44UtzUQp1ChoYjyErgGN5sF2li/ftNbe5bu21RlJLF9&#10;Gp2i6CfAgDyr4h2RUAkhncTIpSkR1+zAN8fY3253u43KIr29htDFzULhU3F1LoVKAv8ALLfCemFW&#10;Ktcf/MQgHl4AHx64Jc+hn3E1m1Y47ZE2z+nt3t812PzLj6dLLcgCAk6YUQWGQpi12W5axeLoxDIU&#10;QTUGDJyjpnODn5NZ1kcP+o3sTZe6fa1rjeT45Xsby1vd/cu+mLdxfWGkNpIYVPyz2ifjjpnFcmm4&#10;tgNQyAK5fbiM+Pey9t6PhP8AuM+gnI+zuW3G72u2uNbcPuTctIRbvW3bWiW0AA0qsVGc0xf9cwfM&#10;Gn34ru8XOrq5tsrq4OnQwIKkU0kROIl/eWNv87aj/lU1qKYmfRjbea/N0r2X9JvdnvV0Oz2h2ezZ&#10;ip3e9RrSQo1Oyo0EgCsmMU9/mbgWVCWhkNUBz8AevXFc75Nr04eovZP7WOIfdheT3e69w39uFu3b&#10;Vrbvt+KSF1AXr5gFCe0tJFfupbu7e+ZZ3YzCszaVk0EDqD44Ob1PwP064b2iGtbXh+K2dobYtvLH&#10;G7Ibq9ot2dW6ZblVW7aJEia59aNuC2nvbQYyUiRqr3tmQR0wGi2FvZ8bc3wubHaHlba3/TF7e293&#10;6F25sxctE7fbC56abi02ldeVwjuUnCAk6dAtW9QQs8vdJfX86gAAKR1FJzwFi3O6DubnIf7xyabZ&#10;t/cs7ez+k4RLHHtskNvj9/urrvcu7vauIFm6pLJkZxH9a3bYC4bjB9GppW2vZd0BRbz7ZAkZ4DUr&#10;7a5XkrF7e8Ls+B2NzjbvJ29nsW2u85reu/I8EN3f3DcrudNr0b6i4/p3X1Wyp0DpiDveTt7Szc3L&#10;a0so0FSosmAStxZasHOIrmMGtdNttu2OqfTf6P8AI++ef4n23Yu7Dkec3nGPuf1lvcN7jCtuNnt9&#10;3wu7W1tWFlLloA2BfBlKpcUxiu4+5d3J3265ndW7HDWdi+83FzdXbe22Wx2m1tG4zX714iCtsEsz&#10;kAAeGJnjLptNc9us+p036v7Pgvp/x3sP2j9BPab8l9dd37/2vtDgNt7d2G45j3n7v9we598F3m62&#10;1jY27m3XYPfufmLYtkAgyVIp+Rr/AJYP+QNv3Ee+r/0o+nnO31+h/sHefp7S7ZjZt+9PceymzuOV&#10;3Wk/m7aywKbWe0x6nUY+R9t4e367Oa+J997qSfoeO8et+N+H4f637Of+Jf8A44+H/Yd9Er3J+89h&#10;w3Kfub+r7f8AsTfW/wB6bEvuxZ3e83B3+x9icFvNwFZOO44Modbaqt7ca7pBAt6fh3y3PPuWI1aL&#10;S0ULICmpkio+3HsunPD4ffy3GP4vrHH9o8cZa7uXuaiWAUatOQCyMxU/HyxP0/m82212uJf4jxS7&#10;vfQgS2IJnWwDFrgeoY+XhXGtdO25yx33twGLv2Qu0PO8aeR1HbtvbNvcBJF02blwLdZSv4gDKkdY&#10;nF3lvT5u3t+2by3nNDH76v22e7uGuftv+i+74HaLxuysexeH4rb7E27ai0eP2v6S/cRbekEMyl5I&#10;6ySTj4Dyy3yW2Z/wffdNc6yz4R+dj9zX0Y5fnv3SfWTj+e3B5Da8pzOy907Xdbe5dD2uO5HZ2N3x&#10;PFX7l7WU9C2BahWCkLAVVIGKn6ufVPYezvbXK8vuuRt2229m4NtbDMzuVBjSf4Thrrd7Jv1duNZm&#10;vSH7dvoB/vnO8dYfhza49SN7y+6f00CPAd7dxASWLsA0H+Apj86X7hPr9yfvj3Dv1uby62xW7eur&#10;ty2rbrpJCdZLNWSZplj5Dx+KSfB8N7r3PdbrLnD7CcPxGx4Pj9rxvH2UsbfaWUsoqKqyEULJAx5E&#10;5H3Lvdx6knMoFYGqW3XtRDA7iSekDHeTEw8F8mVnjJbrkrkuddNQtg6ZbUSCwUyS5HhEAYMXa9Qx&#10;W7q+53KIrakW4C8kiBb/ADmFM2YiP7sVi30DEBt1qX1WuQTe9S2AQfzDcGoKOh6T0wMhgrpIEh3K&#10;eokVIbS80cCcgZAFTmcVL1yGFblS1++pUq0r85I02UWdPnNG8a18MC9QxGt23vWwttW1Q+piGi0g&#10;uAvcuMaKKgEj/wBEYJzjgMWaWxcKbZGUree263HOn1XEw9KiYEDpHjiNZ4wGJm32HpWFNzVO6vsW&#10;cqFmxtk0Qa0m6a0mmWDUmAxVXLF4NbkqSxYmKySpQK01rTOMViywMR125NvUygOyMigMq6mJAI1E&#10;VAPlgemQxKXW9hZtq27UpbuXULNcuWwIQ3f+4ChckE9fHEOv4hhsWbmvTd9JEUuyGFLMgWClwmup&#10;SaHFAxJAubf1Wcgk2bQcaWY+kzT6gJFSMxXEXpQwzuCiMNAt1cSRrW41s/MFVs58utMC49Aw61t0&#10;Au+m15SdM+o6a7cSoK5A+BYSIwMYDCrQUMXNq4y3FKsoYXFuqD3CAJlYnKkYHGQw5c2ygF7TsXBu&#10;aXNwC0wGVt1IiRORzHnGBZwGI9hBCtcS8LgXWl2xRrlYKNbWc5yzPQYJOZgMW1qwrANbJe26KzAE&#10;/Key4XS73LkQaA4N47pwGLnabR7rIEfWIHpqNBsosSL35gHT5iK1wakl9QxqNpxVthbBAu3GPpoH&#10;uE27j6aeEpQ5np1xLt23FdJrMYDGn23E3GRTbOplIUsxoqT3ACBPhqP24l3mOGsBjV8fw+pCRNpb&#10;YW5otKpLsKkOxBOWZy8ccbW5rbeeAxsuL2LOED6Qzw5WoUp4NFJIiqn7MR31nPAY6nxPEXL1m1c9&#10;M2RbYCq6gLhWCPDIAjLzwd5rb0gY6Nx3EXbdpGADG4oVgSSSaFCFg1zEA0wxL1ejXSa/MMXljaql&#10;+4batqIDG2wJIuLGp5XPur2/HCSTo0KRnNMaTi9iyXDcvG6PUGq32kKp00JC5CmRz8cZ26NSfE27&#10;dB0NSR06xiy3j2boG2ItWrihGW27JbLstAVAJBPhJFRiSWc4XbF4nU2siDLZ5gFoHXLGfv29z64d&#10;1N7bLCmLVm/HbJuKLhEgg6itcqVpjfozcnRp8JM5GmR6EjHLvd3P2NotxbW4N30luXb2526DbWUt&#10;A/6l+48W7USNRdp6aTGDh5d/pOeWLP6Ce0dz7690WuX3O2ubvhNjf226D3kdNpuNyjf+PcspcAN0&#10;ldRF25pEQFSCDjO1xD2+l8m3deir5ffpx+w3F93W2wtuLRJ/HEAx8YmmPovcssbFy2j+mjqRds3C&#10;GtoC0tKtDKCAAsZdMeWbSbd1fIWZmI5Wl8G8lx09R0YG3dtkpcY6dICsgKtBLag0T1IxQrs7nqAW&#10;ryoXfU6KodLo0lLLi00ABoOr4T1x3c/XovH3Sek3qW20qoVXdmRrffruq7pJlaR1rGMvyPG3tVxV&#10;tB1uNoYWlVV9FZ1etcJ+b8QA6Rgi72m7tuAzuZVQx1sSfUav5SAZeZxSr7ctWLg3Xq39w3psLItf&#10;+OlqysarW3s0SkGpqSc5wEscgX1IFS3pIDBiH7z8pf8AEAcQOQtcd6TNdTbbSxeb07uwuW1Xd7ks&#10;oglwSWmvyV6EnASbTX9cS1wwSLwP5STXRBy+37MZzkttZdLWz3CPs9mi27W32lnTadlUHTO0tQEQ&#10;giAa+I64TPoJdn/MhDvVi1Stc/zGzxafTj2T7i+pfu3jfantbZOf1u6XbbRbOphtrNkj9VvLjZKl&#10;tZL3cgKA1xdsazNSdbbxGC+rn1W9i/RD6de6vql9Sed2vt/2j7P4q9yvMcju7ioGCLp22y2lsmbu&#10;43NwrZ29hJd3ZVAx98fpL9M+C+k/sbjfZ3BIJsadzyvIFQNzzHK3LYG53u4cVKj5bST2qB1k48tt&#10;tzXj8m/ft+HR+C/98f7q/ff7uP3Ecp9X/dV/dbb2/stpuvbv019qXHYcV7I9qLuC+12e22t5vTbk&#10;N6w9bkN0ADcchFOhFGOk2lCxBkgiZFQOoEYMW5ua8i87uru8tXkcuPUtKH9JHUvdKn03urmIbV2z&#10;3Vg0GJUS1JKmaT45CcEYh71r9MbD20s3kL9zqfzDaIuXbrpUtpNczEzEHCtBP4fGhoBOZE4CCvJ2&#10;kRvzla+3p3EaFZ79xgCodbZocyrR8DTEe4AAZzBGmTAPQVwGt4O5f3Nzb3LRZxea4t1kLXGUaSLr&#10;hmk6RIjSBMyfDEe2vcDWVYCJ09sZ/acBsOY3ofaXdrdtgWt1YuKly4q3BYvlVEBXMIQpEUrNYiMX&#10;CPqSBRiMoiIzwHnHkuPbbcoHcWmsqyrqtsxW5aIh0tipBmSSRAmBURiGyk3ZAzEMATmK1HngOn7b&#10;kE/2YWtw1tXsOt7al217i5YuLpRbNxJgIFClaGkg0wm5b0A5AGIUED7owEvguYG63FsQz3ttcdr2&#10;4cFbsf6j2ZYxpPzKoMTPgcBJ0kEV6DIHzwDG8vW/1m3uW9ytu0z675e2TdJLszW7tsiINSYAAoMQ&#10;2BQkkQZM5GT1k/bgOjbC/a3VqzasugtXLSenda2jmwAC6E7e4YNF0zAg/DCluiQp06Y6kyCTUxgt&#10;mNZfib33A311X7Qv+rbbV6ot23N62FJtBrjUMHMUAAEkgCGblsJcJUiGgCSATPUmK4Gfpw0HD8w3&#10;K8Uu23DXVvbYOzW7JZ1tlRpgKT2qIDTMmTWMOGVXR2wRM+HhM4IqLSetvbu/b11bbMyNYuaCtxfx&#10;MxWNUEwC0Vp44aJ6juiMzmftwGhG2/M/T3R6FvfKrWntFtKALVNYYhjUEhcwamMT7NCjQKy3QiSc&#10;8Bx/3PbFy3vNqD6Bsq23ZmUrcHpJCJdFBDaiAsRQfb0PirvqWADQ/wBRQjEjt4r1j4ufuR9uHiPc&#10;tzcrbIRr7EgJp0reb1EYiemWcT9oxL3KiJjPP7D1xTyzpXPPZG9X1LKlyptuWAbUUD/Cuf8ADFVc&#10;FWoBMwT4HzwcXpbhN6zCz3sEeGYwwm7IZVLNUVOY+PhhtQcyc6/0xm7Ysgt9xet3CR2sFVgrFmbW&#10;xIqRIDGBGoHPOtMLxoU+4dhbuWmrbcApBhmeQzCVkzX4ZjDqZdf6fZiZ5wKTdhmOp5LkDVJbs01U&#10;RWDQ060+GF4lmZgU+7uJpfUEDAs4kk1zOomCZ/y/ZnhxQYFYFcs/h/DGhmr7/wDuRSrusaAVA1ES&#10;NIBzIOXnh5WiaeHXwxjW52tGcuIxfVAhQboYEMF1MAATX4RAw9jbXbxL8UFtIBFyQVURJlhDEkzl&#10;nNek/ZgYO2mnbc5RbtzWssO/UJHcdRkNLEfZMffgj5ifjlPTPA8lxrQ2yfmFzOrUsIhafCCTIB8P&#10;uxV3wS8dP4+FMTHOXnd49kPc2WxuXyTbZlkWhqKlSe3VEVFTBiDWMN5UxM2X8RePe9ctdmGdhF0A&#10;lYgC4uk/MJgHw8MNXhK5ZHDX1/Eav2puR+rtgutssynU8HUqgkAxChdVAtCSRnitdRpmvU40O2bP&#10;cm5u9FtUgaAyks62lB1HNumWoikiuKHcqRqJggZxnEyM8/PAesvZe+29+1s7KI1ncXVQWQ1bfqAq&#10;hNx1NCFOpYECTHnR3G0h2kAidPgTnNOmWDrr4+m2XqTiNj6zcVtbC3zZU2TctqzNoi4Rpc3TWSTn&#10;lTNjOKedetjXUKUnKkgYOzt//uv+g2llWPol03FxStm9Ly72CUgKBTVFfgJwsnRbAgEmZykiOsf1&#10;+GAjG3+v5S7ubl25o215LdoPc0my4OnQGcydWjVQZVywiSIkKAqHSrT3mNPzClPswFgEW/cuEze3&#10;G63Nr1NxbRHO0RmrosXKnWinXoJBmR4Yo3ZrpaBWSdP/AHCmn7Kn+WOG1zVdw21kbBdvZdiLapZV&#10;rhKvc0D8xbrqCNfRPIZ1AlrbWmu7q3bCyPmnrnGWGszcC59ycnZ4z25u9+zW1N201oLZC3Nu3aHU&#10;gkAAqTClvEjKmNGCLSuxLgKhMCRDfKNBPljtbiZR5kvKeR3Gx2unaG9ud9bt3h6hvF9v/rNc3NxS&#10;ADUVBIJiaYqhJdVgSSWzrLGmc/fjGfql+MV2FwtuzfIv3F9Cwm2AY/lL6SZP6UEUooAEyDJOLOyA&#10;7yVnQprKgUpmCT5HG8Tqjl3ObzcbTZIibi7/AORvbSKArO2hpIDC4oFVOtBWgkE4O1bZnJ01uNCg&#10;qxCwaiv3Yojcxym22ewVReSOP2//AJDJdsqbtxkJLMoIr4iCA2QmuLa+G0rbyqJgkdq5xgxrrLe/&#10;4uMe3G2lzdbzmb5drai+lo3LXeL14DTKORqMn5j1rOK5jN9hJlajUQsGe6P8cG3VdttlHt/bubKv&#10;+oe1avCwr3WuIJayb2mQlVNRLHIQMOspS2WIh7moAqwEzBAMU6eOApNryC73mU21z022vGvbuXku&#10;bdisK7B5M6pGrTmQMpGWForKbQLE6Qpp0/8AS6mmAh7rfbbd/wC4XraKo3d64tgOzGVVQQtsrQyw&#10;CiOlBiVYjWWAJgQpJAY1kkg0Aywc/JjtYf3SqpsbGwu3bO3/AFF71d3bRGa0QLeoCCRJZtYIIHQz&#10;InFjP5YHdqIDUNa0IHU/HBwcdsWlt8lc3JFu9ttk3p3WWwW02lBuWrrAnSFpp+UHwOHbrFVVEBAC&#10;w2ek0BIM4Co4Db/rN3vOS3dwXL92/cfb3E09ts3inYhA1EUVqzpHlhq2wKsc6kLlMRg1tr27YW/J&#10;bO9t9/YtepBNv19yxCJYS6lzSFuCSQCvUgdCMKDi3bhYlzLSBMRGeDKPudnf57lbu7vWbq2tgtld&#10;u63HdQbKD0ytgkkoIMagT54ZtyXg6YAmI69M8BpOUe1tuMW4jbg7jeulu7paiq4Cs49PVIJbwNCe&#10;pjB3yNGqfwtBECoPgMF1mbgx7Z2pvcjbsMiq9t7ZvWboLevH5i3bTuKhVABJgKDQTisfUQsyG1kk&#10;+QMVz/gMHqkxMO47IbWzc3BtXQba7QWlQlytskZWQq0ZYIqf64BtBoWhAGqoJk5aiftynANLybWU&#10;u3blLrXkCXtu6EmwRq9JEEsY0gM4HUmcsStrahbl2PAR0aBBp/HBy8m3+X+9jPe/Po1ziOFa6zu1&#10;vWQl0C5t0Z9AAIyn5QFEyAaYjXUggRJY0qJqc5wb1sxienDWcJyQWzcexcb0tntrdu4PRuTcBthV&#10;JFC0NImILVBpiR6ioCD8qaCKHqsUn+sYM3Xa79zI3eGv7m/6tiX3G8XcIxBQEAP3agAulzNVk55z&#10;UZnfOrXblzoCRJIqMgD/AApjnvOMusetfYOw33H8VxXGFmlbCMdvoIIutpN4W4MsAs1IJIIHTGRZ&#10;X3m92u3RdQN3S0TGomoaM5xnXHPz4bmJrbXrRd3tvaftHnud3m6G3NnjG3IvuEGq0lmVJ9X5dIAE&#10;sZmBjum2sLtuOs2NGnQoLD7P5dM8dnh2uba/Ox7x91X/AHr9YfcHuR79u7t95uLu22O5a4ZuehfY&#10;RbN2QrMQXBYQcomuFXngIwgyIjovb/HBEP23syb/ACm0va7a29xdvm6VIuP3k3LenSYnxBqKzBwm&#10;0Abd5JrEnNj554C39wbjd7XleB5OzaNpTf2xsXFiytu58lu5cVSWkCgY1MVynFTun0rbNBDASMjW&#10;hgYN6a92Y777G2g3e55azf8AVum/s33XpDTqtXQB2lhADEidZBB6ZThgMWd1YhRpkfH/ADT/ADwb&#10;/T4xlqbu3t7fjdnvNup3G5XfFXuKCNa22Iey6JI0qO1dAliYOIO4DC0gBYk3hlPQnuNfvjB1dQ9s&#10;37dzlN615bVm1c4e49u06nUNShRaYuIuNmVBJBFc6YaR9N5gxElNJEEjLPI4Cz3Oxe9wNjcbRXKW&#10;uQW4jLuFsOkSBZVQUI6kkEGYiRim3Wk2XVYgXJgTQ6qERGMYzLPmrtntdbw5nZXdy59Z+K9J2uBf&#10;zLQ2xYq+fcvyqRnWeuC2wf8AUMWYgG2CanMdF0+I8cNfj8Q97lvbJvb9r9JbR9wOSewqtbS6BZLS&#10;3qC4IVlJ6VIr54Uyj0DFALwIMzmZqT/PGr0qGNvuXPP2lRAxvcMLd8I7A61TSG2yIflldJiFpmZw&#10;u1/qXNInVaCxSScgZy6UGMyevyVH5csON4ovceyLPLXLjkWi1u2S6s5KEyGidbRQdZxV3G/LSe0r&#10;djOMm6nGNuo6hx9lU5PdFLQvW7nDi6kISfU/Tw1vSKqqgVjrnE4tdug13iDJe0KECJAiCY/jjev+&#10;98Ryr3FvLr7Hhbd2yR+l5US1sSRZO4Gu/akkkCdBWamScsUTtBtwKeqRlAE9oNM64xbjbI7xs9tb&#10;9Hk5bXcfirV0hXbu0Lq9J1MQQD4ESYywnc3YN+aLo00NYIrnhtvmYWTk97b4/wDUbfg3RSbrboOR&#10;dUFHFm4SklgAGXqJ7h54kIIsbchgdCEz4BRRQD1wuNp+BOqg3TE897is3bNy3bv7u2GV2YhzeuVu&#10;XHpIjMCPjjFXmV5asvumbTQAGdNBOO+McOz1jx1u7tiFt2xpse37Fo3WUu9xfQDnUQJgCJg0FMB5&#10;0XFUQPUAiawTRTB8sAuzW/tr9xladizhgAUDhtZvr29oAOXXqJxWtbBfUOjtImKaTFOsTgNpZ3xt&#10;2be2YkBttZTUql9bC8GB1AQJiYIpHliFb1DcJbmRAJBEZSRKgTEnyxjr5PwRpd4bP+0brck6GVnQ&#10;XAdQAIUNbRpiQB+IE46z7J4xt1u7LtbDAtq1UJq0fb8MLM7fg5ebbt1fLv8AfT9W9p7D+m3uS8m9&#10;G33K7C5t7dtA1tQ1ywXW4fxKVPSvhj0/Yti1Zt2wICqBH2Ysc9JZrJX4jPe/OXfcfuvnOZvXDcfe&#10;7+/cLklp/MNROHcVplcDADAwAwMQT9quoNQgyB5EZGlPvnDVzw8YP/TD0Gu41UizQgSQdRK1kyCR&#10;E+S4iXfxdcv8MJebHl2/NXTOHK3LlhYuKQvykIRcZk0kf+zZKJGWI+FnMqNjt4t2LqgAkKW0qV1Q&#10;DIrQEHx6YMGJ8wRihne9y2ou00roUsBLBwAqN4kH8X2YWq/KR8TXzyxBR7/csPXV7lE1ACIIb8JJ&#10;mhyiOoxLHwig/wCmK9OvOvTDCXbp/OhywDkEuYlpCsR8eknB4NIzXiopCkmNdYI1dwE0nMeXwOBF&#10;cAoXXVyCCAVAXTIIk5rBIIg4EDywZumtubBJuLiXnVGZBHcQCoBc6RqpkK0H9cNECpikdBFZjBw3&#10;km2Iv9vuSEtIzjMp3ayoLJClip1EzUDDUHyzJ8vKcT8WVxa3Y0KWcKpVotvqI1Fpu3V01EkA5j7s&#10;IK+RFJ8ZxRe7LklRBF5ArNmTAoO4hkPjWkQaZ4bdSRHn/LPEtxMjRcdyGp5Ma0tljb1EXFBOlFYG&#10;GrU6jnTDJRj0/liY2+Iu7XJshV/UAKuGLo/cwZ+4PmM+mXlhr0xWnWfLxnGhsLnNM62GFzUxtqG0&#10;qwMg6Quia6hUk5yPPCjErNIyEGv3Ykog7S9duWdyhPqILwJaSWtMxMNoygCTPnMGMJESaASRQjIZ&#10;ziiXev3yqFLjHRbZVu23L6SQVuqK6j01Gf7sE4E0zkAj+WARsNzdt2ipJt2lDOoUs+ghizOMoY5y&#10;aU6dT0DpQTJ8fOuAd/3aVDXLkabY0sA7owVjBIuAdhqD8aQMPaDGR+E1jEGU/wByuDd+oXXWWlVK&#10;H0YD6yBbiI6RH9cf/9L30wBlVk1AIPQA1r1OWWPr79JdTsuybdLzHSSmlCIJ1P2ahbidBCkwKjrn&#10;gQdJkVg1pSKyR45ZYBZdRfQpc0i46RDF9bNa0lTNIaO0n+eGzlWkiMojrIGfhgJdpFPchZQjuWVb&#10;jHUoWNDOZEuuqIMio8MNnqRJjw8JrXAWth9Xpq11dQLG0GVtAZTBCodMxmCajM4BOZOc1UAlQIgQ&#10;esYBVtWAt2x/ppauLauMdLMZ16rq1AV4JHSYJphBIiOhEmnnIiMBKS27H1FR0ugBVZTq77Yl1ZJB&#10;zrI/kME0REZSRWZIpXrgF2NX+oj3G1tbDOO6EcEBzACkq2Sip6VGEEAlRGrrp6ARlq+7ATLGpVuP&#10;b7SC6XbocM0kwbiIAdU9WOEkQGJqa+E51y8ZnGNte5T1sqTtxbQLNsB2UlEZWqH1Aw1Aqw9SIHTC&#10;GgGO6KAivcc8/wC/HPaYuBKQvo1ardy76pOtR6XpItFcIvyKJ0ny6YQa+WVTWfOTH3YiplpkGpMj&#10;cDhXAZRqVhpGm3MdYcQcFPXxGfWtIM5YB1VVQg1lhaYeprdxaWO5W1rVwo/7pkwRIwkihGcCKiKx&#10;4YCalx7jW3MrruA/klR2zQ6vwxJkZnLOuEkTnUSI8vHLASIcNCDS5LhmkEXvUJIF2agSIWgpOE1p&#10;UifgBQZn7OmAetsvqEFVLKSgHzTqBJS2wprPyuYyGVcIykiCZEAEUBEgkmgP2YCegQzrLi0p1Fgp&#10;ksCJRFUzcUUGugoaYA1HTWpFKDSAagUzyriNSnF9IC5cI0yzNcVG03HcDSbqzOkdwAFAK4SZIOcx&#10;mDpk9G0jypiNJiaENnUqhZdgrC5cIGkAo1zwE93hPXCIFekGTlXw+3ocVMc5TkSANJQIVa06gyAd&#10;UFLTgCkGgzBoOpwlgAJyBIFG7jNSY/kfsxFOW3dmVAV1raW61x7QNshGOtdQzEiNNPjGEgjtrMme&#10;6jEZVjALdWAuAA2SF0to0m2HU6dQUmgpQZdekFuhHVZkgA+cEia/Z0xU9cpI1m4wlWa0EVi4NCyw&#10;qsqgKS4+Z4r4YZeIk9rZRCwy9DPQyaY7a3bH08/i1Ey2T6nd3qGJDW9WpLiktTxWMyOtBhJIqD83&#10;gSO2CCwI8T4jG5nHIcCyFnV6YB06Qw1KwPptbY5hJkqw/kMNkajBADalJWIEx4kj78VUhZWLoLaB&#10;ZKa3ueozFv8AKAsLFO345jCJotaSTXITTMT/ABwEkJBdRaJdgqAJqqCvqAxQiPuGeQwmigGamSQS&#10;ISehgVnASQzEvKq6kWUS4qaTdtqdMW5MCsAgxJ7sgZSwoSYMeLACCaAqfD+eAfsvpKpDBHJJAtE3&#10;behZpcBIMtWpoMqmpnuJABWFknOB0NcpwCUL2wqtpuS5Fu33IQ8zQrnHWTJjpGEdpUNMwZyoSKfE&#10;f354B4EuwWLk6ESSyTVpOqBpcgg/L4UwkAAKFzgVJABg1nT4R0wDjG4Tc1BiNTD07ai9JVRDi5cg&#10;AmaHpHiMEVk51kr4NSuojw6jASPVZEEBAjIHeSDaJMqWXSanpcIzyicJKQZBFGHQN2gGv24BxL4j&#10;S+sIwLMVm03qaqKdBJlRnT40wRDAa1jU1YbwmPlqDWuAcVrDFEck2ULB2qrFgfUDhwBBrkBBqJwR&#10;LVBgdQcgxFMhTxgYBy3btMyFdTLAVhpFw201ah3PBqCAT1Bjzw1BigkDVIoYjMgfbgJxKs83biLc&#10;VbarcnuuxkGuARnlFIBEYSSZqpkDrUERnTALt6TbJ1AIzNRAQdfqSQv2kRAMGsGcJnOkgqIGRmcw&#10;39JwD4W3pS4ZX8whiS7VjO8pNAaCgBDREYNmYwSSWkEBVkwM5p44BNtLYIUjSjWgjPcur3FwcoMF&#10;hSKzmThBMkgn8YrAoCT4dfP44lzJmImWLaxbcMEuC3cCklwvbClSDULUysecxhOkk5mhIHaoJmtB&#10;M4qn2uW7dshVtspAcstwlURDpQKQpnLIDBQqiRlQiagg5Cv8IwBxcd4KkAElmR+4lIDBVTtJWe+f&#10;jnhBPjUQCdIEtT5ftywD6KoLOCAzM6gOWNtFVoDLSaTMma0pJwYasMYBIBqYqK6TmPtwCioZfUVQ&#10;LgRyg0y3aRCsDKyfwgZTXApEtIlu6QkzpgFCeufTGdriZQgayxFt0YW7ZdWGvQBbJ12nVagExUtI&#10;ExgESR3FoJGokGsTn/A+eNKSjKJBVVEWy6pIOjXpjtGrSJlKVHXCSIILA/h0yFKhiKSP64By1ct3&#10;lbQ6hCHV/Sd1Z0RhqiBkfBcvLqCTWpJAIAHcD0ZjFf4YBxIUgekiq1SwoyE1S2uo+MmZivjkWg08&#10;IzEgkdC2AUL4LPpaHLwBMqrwNdtBTpWKT54GlYBUwQYn5pppJAGAUGee9NSxqAjQqnVrtBw1TAFe&#10;nXDJVRH4phZVYKkEMVE/DATA9wl1/LttPqaWZ9LqVMXGCxpFaeJr54bP+XSIpBijEzIPw8zgJaSN&#10;NwMU72V/VZjdtIqiCogL3GAAorQnCWOcKSxBOcmFImAP5YB+yNRt+obaorDUunSA1z5EOQ1EUnzE&#10;9MNxBMyQAskSFWOgHXzJwOnCXqLLbQDQ9xrk2yUZ3LDsZmXxFQPAUqMJkd06hJNPCcvM/ZgHpcC2&#10;FNp2oJUfOBSRqhQTFQfu64StAD4ef25DzrjldJJl0vPCQ69wQnMZhmYFVpEvHSlfsGEmTWIFKTJp&#10;+IEfyxyc9ebJ8Dy/LprKwNfYdbQItwciCQZ6160wms5zFYiufl1xXUcoNOpCIYrJYBC4kpOqsZrM&#10;ePgJQ0EgAmc5qQAKw2AmWdVvUxUBCwGksJXV2qUAEGDSkgjzrhsis+BrBBgAxkftzxZe3kP2iADb&#10;yDIVRIdAzRQKVnwAJGZqfDCKK0AsQCWrPjC6h4Vx0127kSx6jIpZVDFUQoAp0sRNCcmgCSKdOhwl&#10;h4EzQQZpFDn0yxsSlOnUxt6mJiQU72NQXgmtKAmtCcNuO4VJkUGoCJ6AmvwHTAO2nAViQdKPqYlC&#10;SFVSQw0yo8PtjLCWVVIBBEErQwsz8w6Z5x0wDyMzBz2zAeD3NoigZlzpArkfjhNIMkkgioDEDVGk&#10;asvOcA4DGnTAEQACoNDVtK1hZiD49K4bEMAwOly3dq6QZ7tVJzwD8tUPW3B0AHUQAYWNNQcgZ/xw&#10;CoDT1AnOizQ9o/h/fgDDsygEKyaz26e24QKM1xpmBMj7sETBgsVOVNSkFhmAfL+/ALBLKCLaFRr0&#10;wEYnQ2t9ficz45DBkkANpC59pIABicszPhgESCzW6OWGYU946ioABUeOR8a4EEkkzAiNYk9wggET&#10;E9Qf64AohbY7RJbUVJC9pOYf5vGR1+AwgTIBUKflY6dUKx6kUAyPn8MA6SSl1ZL6u+2iXAga4tCZ&#10;apY1Ck5ChnAgydOUqIikebH4DACVCw5yBcsJDFwflKjOKmQPswmBpIjTFO41+aCIBrnngHJYNIZX&#10;BJYsFi2QFEusiRNZEVjCTIFQrRCiopJmB1k9MBIVVZiF9VGK+qjlQ6tdTuJZh29tZA8JywUGeoyp&#10;1nPuE4A+0FiAra/xyNBEittgDpzpM+Pngi5OkAHUJJLHS33fxwD9mzA1eoAp0AC2upEMf6RYxMCV&#10;jpnhFTORMgSaDKtPjgHilqgllWTpWIIRvlMmkiuQnCmH+aQIAyFJMdMAi0exFXTJYKRqbtFpZ+Qx&#10;JIHdBE/fgqChqNI+UHUSM48vjgDVi7al1Ak6RquKoUPUM9yJkmFINM6zgjIIgtUZdAfM+BwC1hgy&#10;siKUZgrElmOoyYCiO0kAyKfZglB6EwQ1CYIOZyk59cA4x1MSygsDaUsi6gSQAoLMRGcmMutRhEA/&#10;K3gSZAExqkdK5z/dgHAWGpmtgMQQPmYNpYIFg16DSpFIJOeCaMis59AYJrET18cA8kju9QKKA5rp&#10;CDSYMGoy0j44QxNQwFKkUUAMagKPujywD1qoVrZih7ySx1KdMOzdfsEznSMNGC2kMogCVApEVYx1&#10;muAdWdJJVrrUAYEAlgaIWFNOc0z8sEQQSdQAUHUGgxIoFIz8YwDylTCulX0qunUo7O3WyHICqgj4&#10;+WG2FSYGROqlAGBkD76dMA+pnSgJWG0+kwMBoKguQIPQyYPjFMIyMgGDHcxAImqRBzpWcA8xFEB/&#10;MkGkk/l0cXAQAaUgZ/xw0RMkTqUdpBhiYhjq8cBJQdqagNB7bqlCNKjuUlDSP4fdhvUQBKySOgBF&#10;DMAH4eOAeKye0kdSSSqtqNSzVgClIjKMNmQABkSxaRGkDIDzOAlW1tsxEkFdCgqQTdLEkFDkADTK&#10;M8J090lSCUEnVRoiJHUjywCw5NsKtwBdQ7GVSUBYlh6g6EianpkKYbMg9RLEafmJURLahkZ6HASQ&#10;RpKgC6dIfXOkJcae0WszQTIFZwMz3CcqgzKilD5EVwBgwFKlYiA2kKFZ6kkDxBgMBE1wjODp+wHT&#10;LE1aegOAdYMoNuZ7al4IAHy24Ez0JjrGEnuBM/iBiAJgAgDzOUHAOgm2yjTKEEeoSOpKAuVEwvl1&#10;+GGWDTGQoIIUggDUQ1R169cBIsuHUPALQ0N3HuJC0NYkVAFB9mBA1EinZQaY0kyFaXnznALBYqB8&#10;0uSrMSwgAF0ZbcfMRIA+NcNlZ6zpEkjMUmSqjOgoMBIDwNJpqLAKxmaaIE+UwD8ZGGvAAmZYhoEy&#10;TOR8Dl4YB6O4sVBDaJUNKgL2iHFIIzOXTAHUQWLKwUQDpgUWG+2uADE9hDLbCOp1guC8mWYEdfI0&#10;PiMJYEV7jJoflr4nwqROAWpU6gAigho/Hqb/ALCak5/44BHQnx1GKQDUSv8ADABSAw0gxksHVAYS&#10;CPjlHTLrhpl6SwEMSesdRWak4CWjiflV49NegqKqxYAQAAQfExPjggYgmDAYDSAIGZ06s4ApgFFS&#10;w1qGXUEYi4WIaBRW9KoAJDeYywIoSNRpIrCLBA1GnlJwB6lTSrQPwuFAYww1MFUGsyJ/vwknUWPy&#10;k/LAgUM0nIeGAWigIFP5mkQ51Nq+ULLz85EwKCBOBBDnIg9sGCoUknMSemABYPZWg1IQ509txiAF&#10;CsreOYNIyzwI1AmhkkEUIXKgk5YAy2gqsMukakKsw/7WJKCZJJlfhXCBQkREmigK0E0kef8A1wDu&#10;jUoYuCVUBmqmsgBtLE0jSSVEeInBgCBpBVdIGmFLSRAkeVMAliJbV+Y4bUbmq56YIfsClicicEqq&#10;ZUAmqmBqlixkhZn4YAXLjKBcJA7HMliQAoIBcLFaA/dOPW30l45be0W9p0woM9NPiSMyTnjOtzMv&#10;J7m8Yfn/AP8AlC99XE2rcSLtq8d1fFhEhyQ7LDTbmFCpmfvx22YiYgfNND9gy69caeN8SLNsktaF&#10;sol7Ro0TcVV2/deS5uFqJadRjyqAMGIWs6iKGPEiCfszwEXch9xdBs6duLpbQNyNNpLNgm5cW2QO&#10;1GyUtJPlhIBMEEMT0oCWNAQ32dcBNuMLdlkNo27QtSdRuELtUTU1u7t3BJFYBWTB8sKNCZBzAlTm&#10;fh8cBCtBntoGvFAyjcG1dUC0tlRrKW70EhCDVSJBofDCiYPTpQmk5wB/XAV9nbm7aIc3ELrcuG7b&#10;Qm4tkNFu5euW4IBA0aQRSJ8cNyPw+JFATLE/NWkYC7sWXIUbm3bUNYRovaksPtrY7Nu2nuAoDMAe&#10;MwcEzsFmaEmRlqKmi0zocsA5tuN21/dW7NtLas3olLs3LjbXbXU02gfUA9MAiBJqKTGDRmJ6gAHU&#10;YyBFAPGMAOT4/b2bTLrsm/fcBbQaSwRwL10ahAagIeKCdMzhRaTEzEZkigPSMBCs2BYsi69qbb3j&#10;bX0rWs3bpUlLgnTqUk6ZI7m+FU3bhRYBAJMhcgPEk+Hx8cBL9v8AHWOQ3W6vaXC7e24ubq2yN6mo&#10;aFWH+UodR0AECvicRUvdxzA1mszXy+HSMBut5wAtpt7IS1dH6O236REtjSbgIV20j5nQTBPmMEXk&#10;ghmOVAAQDnWK+U4LJk5t+FuqLrXtvY23pW9VvQdLtaIVFSzrBVDHzqZPjmMKV5GqSWqPKaDIYIg3&#10;Ng43AtfpltbW6ogKpTdNaCk3CxIMMGgHSZoYIknBI6CS+nx1R40gjL7sAvf7Lf3/ANOm0TcALotr&#10;YW22hkB1i4pUgkH8RmgHUYfDlyAsIpoSasRFIGAzdzi32Sht2r729ai4m0L3Hs2LpPdc3F0ApIFQ&#10;ftyxJUBdLQCRVQPGY7/7sBkN3uhvW3Nqxcu+huCLW+3Tp6VopPba2FA0MZQmAOpkjDJvVPdEatRI&#10;Hd5Af3YC9X2672rCnbgBhtV43ajUtywAuj19ywBBKLDFG8fGMMEu7gkDT8ypOQAo0U64DUC3xvGc&#10;de2lp9d0tPIck9u0D6lx5eypbKkCQK0pqnDr3lVNGcE6tIiTEEGD8cBR8d7avbvmLXJurs970rXH&#10;jeXvWv2dqmprd4s8KhWQc+7I1xDUm45jVNNKimlZgf44NXj6cOmcj+l4Ti7dpjYFm3D39wLouLd3&#10;qt6lxNIqVBiAggRNQMTkRQsMRpUiNI+ZwJkx92DLk++5Dkr24/U2kS7u9+zubbXWA2uyuf6ltSxg&#10;EKupWBjwwxdGkyWGtxmIoproB6YDWcLcXe2GvPt7g43YOtnb2XLB7+80i2u4usoM6SANJk1ms4Rb&#10;Bck1Mg6Y6kdAMFuPRac5es8XtfQFxVvO6HfG76c2LN46yhuKYXUaDTUCDEYduMUAQEVq8/eB8PLB&#10;FHxW1/X3r3J3LTXLqBdvshZKvrsKouepbQiSQfOsA1w0RrANBqICjJYNAxP+OAvNneGxvIPTd12n&#10;5+6dwbl97qHW+2UmgJDE6iJGdSIxIZRZtio1AHVCiCc4BwGN2m4v+5eUuMLV39HuL5TZJeuN6thz&#10;cZNVxbXSYCgRMmtcRgwYMxzJEBvLIR/A1wG33Fp7LWONsLcRbdlne6qhKGbShmXsJleyFBjMEHD2&#10;oQQoWgJEyDOUSfPAUV7aXjuLS37m4S4SEYWgj27huL8xURlpAZTU+EYrtw4buEZnUpIpJ8T4Z54O&#10;3il5+DrntTZHa2UsXJUPt7Ys79Fut6yKGDG2LVK6dPcJp98W9dNu2FEhjnPdBjMAfwwdW89vcPZ5&#10;Plrm6uHbXbIDC3cJawz27bktaui4J1KTpY5HOYGKi9LsvUAT2kawTWGXAdj9urttku7f0hYe9Lj1&#10;rbPtjatHQfSvHtaaGKAVzGH9PYDWikk1qAaHp06YDOvuWTkrll9IG43tux6SlNdi2RFwB0WYZgO7&#10;4SZGK57pZ2WY0kQQK5ZsDljE2+rCun7PiU2vG2r1y3bJ3KO9zb3rxazcVrne1jT/AJpCsXJOZAnE&#10;u1Cw1DESwyZmmSwGNox/Jm5uNe0D3Qbu4crYuJ+ZtrFnSwNu4x00zVVjyH4cR3C3HAIYzpioMD4e&#10;EfbXEszMDSca97jdj6ou2rNtLd53e4rDvowfWKi4SQZqs+UjDRIS4VBBVTkO6SDSAc4/lii421o7&#10;/imv6X/UXFLXEYGy6oZ9R3a5q0z+DSamoEERLYtoDKqmIgzMzUkj+/AZPb2dvb3h2+63F60xdjeC&#10;27irNsRZW25EkimkJnPdnh/bS4JIFVgVIM5GOgiaYCg903rext2lUqUtXTde2tkXSrASHuBhMFAd&#10;QUyagYF+PUNe22omM5dYFW88Ajg23F/iw1y3N7e37jL6pUi7a27y2i2kUKkBJyImYxJF1bdpVJM5&#10;k5S0VmMvgMBldxxF/k+avboJaNsKLNtW1qLFvV2KkLpLEapcmIiRIw1tbo1gICwLQsULuakk+OAu&#10;PdnEpa49xfNrb6dmp3F24YGy2FohXt2ip0aCDBYmQCTQA42nFpvLbLcBNlVkt6lJ1ViPszweS4zw&#10;+cP155P6ectxW/4Zv0vPbzdbldrs245zdbbLtwEQ3L5nQoLaZyk9RjSNyl5rZS2QAv8A3VJNTJHT&#10;Bc3Hb6PD2y+gftXa8xb5XmbDPd3V68V1bdFsWrKQAltbmd5RUwsEVAxUPuLpZjdDnV22kQ/maiJZ&#10;ABSRmDNcEejuN9qe37Fna7Thb3H7V7Fxtzy2+31hrXGC3aurbsb4X75X8m4Oy8LSHSxErOGWCynq&#10;HRJtMWdgHDN2230CczQjAaCxuN/uLO/23B2F5O3ttvzG0XYbPZtf4i5tNuwv76x+rLWxKLN7bsAT&#10;NCIw+bzKR6dlyT6cC3bK1W4Q+q4/QfMB1GWAze29t7Tf2dyOY908fsLO2blb9+5yHNm5ZSzf2C7r&#10;irlnjOOEC60fp7l2dIb5xiK7XfVJu37NtottaV29R/TN70w4tdEIocBs9jteBf29bHAe1fcXM20/&#10;3ra87utlsP8AZNjd3ye2xyz8U3Jkan3W2vG3fS3qKsgAUVOG7jW39UPf3BRUdkNsrtVYC9rMTBBR&#10;RQjpngSW3EaDibXLcQnC7rYe1/aWy5Pc8vx9nkrfLWr3vfk7F+77bbYWjuNvty1m9a5HcXFZ7F9g&#10;9u5JSdNIw0i5d9FQwQzcTbW2v3iP9UtcdstSkEgfZgXhsLw397iOJ23uC/ctnl7Yt8XyXvLlbPtj&#10;gRd/Ttw9nacXx6Mbt1NlubNxVuXZ0DSrrpzq7N5t5vdz6ig8dZQKWvXFJG5DEeo/rCLSqskuaRnU&#10;YerrdZJic29P7f4O7c57dsex/Y/tC3xe8XZ/VTnuYbfWDwHHbzY27/ti5sLZv8dx224d9fKXdxur&#10;lq2dpZbWboXSvpuAPzCf8rv/ACmX/de49yftc/bp7hFv6e8a9/hvqd7+4tx+p96cxtdxG/4LguUt&#10;HUvG2GU2b9xD+ewIB0fN7vb+D/05vHxvvPeTXPg8Vnd/ms9J/u630s9b/B+qP/ig/wCLXjP28Wtp&#10;+6/9w/t/acl+7P33xSvw/GXTf/2n6B+x+V2FtbHsbgeKLtt05e8pe7ze+ClvVdtvaKojtd/OFynK&#10;3NxcLO7Sw0pbWIMGZHh0kRj5CS54r4HyeS3jL7oxjNXroUkBy7qBRZC93fBnoD0xXGy2c8/4DxWX&#10;t0kkdxWSdMwCSIkny8MXljOsuYGINx0JdrYBGlAIoBoAkCcXlPpnQMX/ALY5B+P5PZ71E1na7uzu&#10;NDdwuekwc2/iwBHkcc/JLj6XTw2zyS9eRGKUnH7nvo97p9pb76L/AEs3vshrP/sKbv2F7d3fErYv&#10;eqqWtxxa3b4uspLeoLmsPIBBERj4PfM8llfovjut8et06WTD5l+9/Z3Mb76n+9N/zhuXd5u/cO4N&#10;rcXbT2Q3GWbi2+Mt7ZWgeiLGjQQTOZM4+f373vqVvLOw3GzsXmtWfR1SrCLxPZbWB1JmIGO/h14z&#10;8Xm93vNfG9tfR72vtvbntezotqNxuHZrrQCwFO3Wwkg55x4Y+IfM7+5f3O7XUzEuX06ojW/cXdvC&#10;IIx731/a52dbxl33ei4H1K5uMbyoSStnUwRGDZFoyHTBztwGIL35W42pmKugu3GCwIYG4AcjGREe&#10;WCZlgYVf9RWa8XtI5DtoYmVF1wYEZSojyk4pfiGEEKjWrWg6FuAusqdNwkkFSOkkUwT8Qw8o1W7o&#10;ZSvpsLiNUl7jHttnVSAZMDoDiLgMSN0/o78lm7xpB1oGR73pAkFTIIrWetMC8UMXu2e6Nkmzva7m&#10;63N+xevo4thrilC+029hLQkemR6jRQkiaDBuW4xQwDatILR24dLxtqb14XQ1y26S2mywoFyJ0ivj&#10;iAYtE243ljaqLVxLfpDb27Vko253l1na7eCMe1AAdV26x7RXFa6z8AxE3WzVr7+nbsmGVCLdw3LY&#10;UZNbckAqDk5gHM0jETFgYrW2iIrWitnVcYAMBrtLeB1H0i+RYVnKlMVAxGvWxZC3j6jXCtxXCuVB&#10;BkXQRHiB1yywTp0DEe3YQvpuIxuXFADWEPpq9GlrjTGsQsx8cEnIYnBUb8pbBIRgri8zsXRkIhaZ&#10;D5WjpWmDXUMR129v9PcstrT09Sm16bXdCMCysHNaKIGcUwTHGAw7bUrYQW2sntClr1xCVZFhktuw&#10;EhgQRWJkUwJOMUMMDZ6ELrbunuDMqvAuAAKDqbJpyGdPPBMBiXa2dspp0FmuW4csj2mu6BCM5yLr&#10;NQT8emC4gYd22yuI73L1uyEIDG8kC3eBP+oCCakwDIzEjBcchjQbbZLc0Ncto7s3bDsLlpCR/wCs&#10;cCaQWPjGDeszzQxsdvxNlnDoC7siKrhBqsoalSxMCRUavGmM7bXW4dZJOgY0Wy4/0xqjSWUAa7ZY&#10;oIl/UUwBQGmWUY57bdyhjV7LaNMoNWkCHJ0gqaKYqV85p1xmummf4BjW7DjTe7YCMw1gjtAUmWYq&#10;vQxmDEdKYjtrrnqGN7x3Csbls6RpX0nJ6HUC0h60oJjP4HB211tmJ6BjrXC8fdt6C9r1LWlj6aAh&#10;md9LIpBpJgkZkDrhI9Ous1mIImOsY3u149RbYFbSFQxuWySxEpDC3dAkVq1emJbhvHx4NFif7Z/E&#10;Yes2NsL8C66E6AwcetaqRpb17VY8Zyw2zjgxLwSS3gCBkAYPmTP9MbC2Nu1m5C7a++3GhjYu2Lqj&#10;Vmrm2WdTUkAjKcc20YlgQNTAMahlIIrAEmn8cUF/k+O49fWK3GuCXtWTtdxfuMtk9oJQKsdYNYri&#10;yZ4Tuh7SzfAgijBc8sce94e6Oa3hvWOK4izqiC/I3rex2Ntm7iqtZZ9xeoZ0gARQVxuTEw8+/k2z&#10;jSf3pCJoGZJyk545fxHsnmPePMbPYclyJ3nr37YubKxZe3wezWZF66jl3uMCJUXj8Ri24jhp475N&#10;pNrn5en/AGjZgilmMAAn7vDH1Q+nPs7h/ZftjY7HZgLfWwj7i7aTuu37iAve3D3VEuRWeooIjHl3&#10;27ri9Hyemk0mI4Z7r5necpyT7ZLUbOy7Iguky+gxqUWTkWoa0640+626Mx9G2LjK8l1WiUqAz1K+&#10;TZHyxzbRNnfe2qi/d9NXUBA50l/w962snH4WUyRM4rd5x9u2bjgarl0G5dtwWLXSO1gfwwvygU8s&#10;dNd+kp81hs9+14IhbSls6EuggqttWhlPjJzJr54or4T0n/UbmzZ9H825fa7Z121mGF/WQFOQFMqd&#10;Mdb8mfpt4Xtl2Dp6Nq9dDr6du1puC2xCyDbYDuBrMmpOOfc97n2dsNsuIubjl95dFwi4dndubWyl&#10;twrsbzhLYC1oDWBi+nLFsnTlpuP2F7ULu7srtFWCtpXGs0nviTUjqZzxi73LvtdvZ3b7azs/VuMV&#10;5Lkbwu7sACqbO3dA0oACNNtVHWSMTn0ZyuBYV7jA3GaAQbFsBbec6rpEy2WZ+zDNjZ7j3De2ljjN&#10;nu97c5Xc2bCXhqfdcpcvOEtWrC0ItsTp1KJOUxh05Wcjv7jbcfttxu97ubGz2ux217c7m9euLa22&#10;z2u2tG9f3N+45CqqICzMxAAE4+1n7YfoXtPo/wC0v1XKbXb/APsc89ZQ8vdRVYcPxxh9vwWzI+UL&#10;Q7hhGpvIDHDfburz+fe/knSdfxfjZ/5av3z7790n1M4/6e/T/l7x/b19MuQfccW+3uPt9p9RPfdg&#10;tt7vu3fq0G9ttoNVrirTiPnvwGYR6eQaWJggxpXIg/5i3+OMPPbL04fILk9xa5DZNb9RdD3PXupe&#10;YhyxlVW2BLMCw7VA+U9M8TAmbRU0ypJFJI6YqOaNu2JWwWZbdvU6qbulgfVKO8moacgcwT4Thy06&#10;jtY5wfAgYCo5vi30fq9taa3cs3HS4z3rmm5AJUrMBVIrUgHxOJQC1BEkeNY6xXxwGIe5fa/au+rd&#10;calS0LQNo3NQC3LsQxAtGktIJplivugsaSAJkELPgIJ8MB1rgXXaLbdkW8123G3a3cuKliF1uL1w&#10;VLuPmbIGYyw3ZkNpOVZiINKEfHAXvuJVvbZbk2002i1ssCXth3HrvduDJRGkSMxJxLRSJqwDV/8A&#10;bRSJwHOuU3lq6m3t+lYu39rd0Wz3rptXm/0/UFWu+DGmRIw6qgzIg9ASKgZMR/TAUPI8ndsC3ovW&#10;yLnqNcZdvoW0qEh1VjIENI1wYHhOG7wZhlQgxp6fHAXHtrdbKzdUow9e9f0uu5kaUoylnp2qCcqk&#10;STniMrnVHaIIJUGKZR5YDdbnjLPpm6LnY9sehea015wt0eoFlyNVuSSyioOEOPUFIUGAQkMe3/N5&#10;4Cbxe5TjL8323O4eXuFtwXR2fcQzaSaBQDJkRlGRxG9FwxpQz3UkHVVfHBc5mPg3S+5Njd262hfe&#10;7udtotolwXDauW3twHrQwobXBIIiSMsSG03LRWQ3xMdIWP5gYIx21fccXz9m7Ys3be2NzXrcXLoS&#10;7cE6VL9imQFLEEGiwBiIGB7STTp1npU+XXBrH093zdE5Dbsl4720tnVvFa/+oCq9u3ZezL3RogW2&#10;ULJUg/e2DI7sugBAbPrmcEmPULLo+2CG/aZdA3CbsowuNdu/l6rT9FOZmY6ziw2o1LllkPCvicEc&#10;P967h9nvkcX0Rb5ZrtwSpJChWC6wV1EQIYyZkCCMbPhGKiGBAE0NDIz+zwxG/H+ePmr+6XjLW5sm&#10;+qIW9O1fU2mElWQG3JXqY7poD4Y0FxQyMPAE/diu917ph4n9s7wbfc2xMFbixbBMkE950jP4GMVD&#10;qQ3x7cukx1weV6f4je2321hhXSEZSTBZlBAYaunjXDUDx8fDpl9+M3XNyLcby4Do0lm/znWWIBks&#10;PgZmanAg+Byn7JjGg6ty2woSSsqqHIsR8oYRQT/jGHFoOv25Z4ztxz8BT72XBGoAKollJm5DaiaV&#10;AIGXgcOKJIHjiy5mRnN66tcEmXU6lUQLQDSH0UliQIJPlhxRpImBmPj1EYoo9w2uAjO2pQZY0mND&#10;MJgjwA6UnDoUZ1iYjr5RjM1xyKTcn0tNkNLvaLK4TQmtRRWaO1pyOWHRl0+zLGno8f5Yp7xqCzBW&#10;CksCrS5WQTSgU5jp9+DwbRmJHzS2RRoqQa6mNfh4jCSY6TStRFT54M7zOtSLYL3FIuCA1sgSV7mi&#10;AD08pxXXPmMzl4zFYGeDzO68M/o8baQMwVgo1qCksYZmb+RM1w0PP7I/hjNlt/AXLNbS1bRTF64Q&#10;GskTqETrZsgxoIHjOGL8gUn7IEYsmBs/aW2CXWfXaA0qYuqxZnU110yE6gtTWROK67qAyJgQZyA8&#10;a4o7NwQ2HrW1vNbYF/UtlVuFi+mYRR0DCe7p0xR70sAy5QZBIjTBgn+4YD1T9N9rtrl7b7nWjLc0&#10;Wb1ut83HUeokPA0t0uGgAjwxlt44GlDmQAQQASzGpoJwenWYmJ09HuT2Hx73nv765bcJbEo9ljet&#10;rt7SAozBjpLrSpqaEigxDuU9O2kxAk5kRVYAz8PLBpuOPuXbi8jy+6Fk3LZ3As2rWq2bymly3dV+&#10;1WSFgRBPjTEa7di52CdJAAJiRHQDEtueBpON4z1uJjetasNubp3F+/alre2cNIJuPlKr3AmlcSNx&#10;I23bpBdSSsd1akqzYDO+292u591XPXO40bK/bSzuS/8A4b+mgXb+rt7dS2vMsSDANMZ519NgkTkW&#10;BJrSYH3GBjg09G7O6d9tLu7e4FLg27KW0GuzrYIbznLUHhmhZ+IjEjYoX13yJYkhTInTMRjek9Ur&#10;P++d9tdnZ2/DLumtWbVu024X03NlNxctFi4KyS7GtcpJxOv3iqCyQQXc9ZAGdPh1P3Y6WZmEYjhO&#10;K29/kd1zS3AV2m2thUFhFYXGEBtEtJaJAAkaSfDARAWDaW0qpghgSvioGEmJgDc7zcLtl2/6mwz7&#10;i8pIWy5S6rywuuxKgBciAaED7bG2kWz2sGbolYnNR/dijlvK8gd1ytlxesm1YY2wdyGS0GttoD3m&#10;JgZwrTQR44tLNtRoWJgT0BWgieuDjvvmY+LjHunmb5schd7todxdNlCVuFLtlXZX9FvloCFUKxJF&#10;IMYau3gLlyVFAFkQTQyJmK+FMHXWYkjQcHwzNxnF2bV6PX3Gp5sFEF1rYJcLEEBYMSMiScQraepd&#10;AhTrYREkxmQAR064LbiZronK76xxfBbu493cJ+l2zKHbQlv1C4t2y14GdQgwzr1iYnE7cJL20rCi&#10;WrnlExgzpt3TLnXtvkf/AAuV5EsWvbp2S3FtoUOxtu4VyGlUVSRMMfLC0QG2xae+hGrNYkATXBLv&#10;e/tkV3Jbwjltrt9rdVxtrWq0QpW3a3CvpuNeZSARErJUgHIxXEq1bFtB3MTFTkZzAA86Vwcdre65&#10;YL3Fzt3kuR3AWzZUJcUWtyLhu2zaKw14Xl0kxECPLUQJGJVq2XugBTpRWYAxUg5z4fHBlh+c5O1x&#10;nEX33G7jeb/cWbEaSlsWri/kiyokhiCsgEAzJwm+M8w0z0M+VPHASfZ5JO0adW3KC1dGlw4CvqS4&#10;8sfkaZaBGRpGDSxRcwCNQmhr0/hg1tt3XNMct7lZ93u/T9O+1t7uzKju29xbVz0XhUEwRpID5eGA&#10;66rhnJVk06g5YMneN3P+38L3hH3O/wByAq3GcerYBAF1WSuksNJJjxIwlU7CQVBMHzifA/xwD+/5&#10;G2nI7bbbn1fStqCLtzU9s3iEuNbP4idYAWMqnLDF2dOiT8wOkLIImtfDBdbjaVqvbah9629a3a1K&#10;txWuXL+lrTNGgX0XU0ioGkQQT8MRANdwwO1QRIJzHWf4YO++3bMx0Z3ucfxdu4L2rcbi4EU3UZLd&#10;wMdTqbR7lYLkTStDXCWLJbnMsTQjpNIA8cFm31dvyObe5Z5Dk7NtCba7S0j+qLr2LYZF13DeMZyx&#10;Gn5RUGpxPsELt1WSCx7kZc5H+bPBw3/PXK/clm7v/d+83tzbC5YtbQXdtvbJQJYu2rpARrS5iB8o&#10;BqTOIbgM7TIKwAcxOc/zGDv45jWfN0bi2v7fjNi7ING+c37yOwF3QFC3ABJdomaEEStJAGEXhotR&#10;IqYLQYDMTIJ+PXBmXfbbjok8Grcjz/qmw5t2yL9q2jDW6WAPUKW0ylWqYBInqMZjf6bFglk7mgxU&#10;hzFTHQdcY3/K6zq9b+w/W57lvyLitYsD0bYJ0vtEY/6ZuISZIJCyJgZThfsvaWuQ5IXyAVtEsxHQ&#10;n5Z8DSYxJrtLmzp0TzXt1wyX79Pf3I/TP6Kb7jNlc9G/zVj9FaXTU2iq+r+XOphLCM6d2Opb9wjO&#10;qkroBFBSMwTjo8j44/SjjL+/2nH77chLjbvco7vcbVeI9E21BQBiwBk6SBJjFZcebSMKkHM0gAZg&#10;+HlgO28VxSj3Fv8Abt6NoXdlbuW40Ot24VJt29wFEHTABK16DrhNq44e6BB1JUtnOY6z92Ame4+O&#10;429w3B32uXGfZb7ULdlos3FcQbtQKE/KSMs5nDN0TaaRJVyfurqgUHng1rt23LTe3r72vcdi1ZuN&#10;atbnjZvpaQNqtOGA26uplpowKCQASKUxXOWF8AZOlDIInKSvwwd9du6Zdd42ztLvtnc3bt5Wu7Xf&#10;LbYIvpXQr9429u6sdsA6Kwsyegw1cdDZYs0oDlSh8A3jg16r/jthuLXO7f8ASW2S7udm1gtcVnkX&#10;F/1HQACDCgipAqAZkM3VHqI1O9QaBZnoPDwwPVecLuHTiuQ27pbjYb+9Z9Msx9O1qBLaIBBLSqu3&#10;4TArindYTcDLTcpEVrUAfyH24g7dsd0j77221srd/UcZeYuyMBbDWO0EtmCsS4gBs6nCmvRftQVB&#10;ZQAViRT7iCB1wkxwGdpxFq9wm/a41+7Zsb1rxF83/TdXuaqXTD27qsYWDVZzEYPQ1zbXYqQ/caQZ&#10;/FXDrmURrO6s7T3NxYus1pL3Ht6TKfUYNbbS9uVGslp9RiFoSAIwvb2me/EAa7AAU+JULUDoKfCu&#10;E6CF7k5i3suB9Szf0Nsub/Me2guWxpvG6sEnudiGDg9uk164qt2gtK1Ii5+KJEHrP9pxz36rHVPa&#10;W6flL+2drqOt/jnZRYYlLi6NBKaag0MzUikE5Tdld1XWUmjWyOh/Dmcb1sxwMb724r0+J2j20ZLu&#10;05Zdwt0Kuq0Vvj8iwZGmdWZMKPMYrdxb0EZsP1APy6QdTTIH9DjntJ3fiOl+3t+d6LwDG2X9vFVD&#10;bnW9oraE22Y1LR1gVEGanFfyEj9SFoxtGAcgIn+wxJibc9GteroXsUMdt7ffctK2t8EQ2wxZXEJL&#10;zMqJ05gUrNMPbN2ubXbTSLTaj0FBE/Dxw4zwXqpPd+ztbT3B7juWLupbnJ7W6hZSj3RI9UIRkTIB&#10;AMVEQZOMhuEfW6/iG4MQQZBaQJHx/jjvLmZrpHpriN5tzY291nAS9wiF7d1QGJ9IEAoAe0ARqypX&#10;xw/dQqrA2yO+3qljIWNQP34ssvRVXsN6u4v7ZhvGbVtb/pBbSrauOOwhDFBokBZia4q3ZkKiJIZg&#10;x7TMidQnMYluJaN1srO23Nu42plW7ZsFU03QgS04RUY1CvlEdKZ4Ts0Rr/qNbMao6EiVqQf4gDEn&#10;Eu3xD/uHcbi1xjbS3ftm6UfSpDKrRcDQbRoGppLNXMA49DfTrbW/URiOkpMdPh/TGdedc/F5PJzt&#10;J835xP8Als9077aeyt/t7W6vWFO5RNwElDfssAG1uTUMxAgn4Y7XjTp+D8vjNqJcmS5LnyLGSPsw&#10;MVBYGAGBgBgjl0+3LAXOwthpWGM6YKgknSDKHwNMxhm4ZJAnKJ6fbiW4Z227ZluOI2jlVYLCrBRG&#10;lwDnGrI+RPU1piG1QYrGflGJjGbHntzcuicda9He2mc6fUaisNQ7qWxbC101k/b4Yawl2zzEaPTo&#10;W+F1Kqkgj5kYmpYEQAKZgkjLLClBMx4VrH88XidRB3G6RLQkaiNKKHGu2wyI8QfETQxh+1nllMZS&#10;BlhLL0a1/NMslyt4u5YNa0Mqgfmlg7IZJI8SRIPhOH8V6WPtszTM6WcvLkmClAuVZ8/DAwDgqile&#10;jduXa4MMQOopUDA+GAcZFDZMTpIuAEqJYyzAOD+GgyzwK/zmmfhXBNriZR9AuFsydLkOJUIqtpUm&#10;h/8AbRQjCJJST5T/AO3ZYOW22dc2dVpbGlrYBPaNBMkRA1EFT99PgM8IGZyHhlT7Difi5zm4WJYW&#10;0IC+oIA0QYYso0uwzkQcp88B5p0mRJ6efjilmLhJ2d5Y0sWYq8sLYk3FMqoXUQAB1bxjDDL95P8A&#10;1jGbzqjU7K9bV6MdJQKIbSytbMgXWAJDAg/MTJIGEfbidtnORfwRacuXEC2wAaTqXyisdehwywgf&#10;GcXOdci+2e5JFoFg40gM0QTSAzHrAoOv34T1FJ6D7aYt9A8l65b1oHARWLNUhW0tBiRWBTThBWuX&#10;SCSZr8MJcjQ2dzbuWwXuwzeqAoQKWTTJY6RUEH4xWcLg08I8Mz4zhnnAqV3QtLeUEK4FxV09wtoo&#10;hFaQYBFQSCTh5EkV+JnoBijN8hyRssXDHUCLbQ+kAR+KekigA6YdC5iMo/j0nxwGaPJ3VdX03Az3&#10;SQCrSyLTUqzNBmI88sf/0/fYIzJMGpiI/jj6+/SXT/Qcr6a6QysiWi2p6sZdWCkZijAxPU4I6dJI&#10;HbWATQiKx44Bakm6KhrmpVYgqGkN2kliRWJMig65YbnMSIoS0Zk5CBgLFUBcQrIXDxaJOgW0TW7l&#10;mBAAFe4T1BrhsiDIPgMwDMf2nATrbA2kUpCrqaFV5bRJlxnnpzpPTBTJMmSSBOXWIAPxznAOqF02&#10;ToCg21uQRDAFSdVy4hPdI7VgKR9uEGaipkEig+wQcBMHpKBcZljUpuOzOz28jc3GsGmYETkM5zL7&#10;YapgrBAihMeeeAdWRJj8sOFAF5iCSwuFRbekRWSTX7sFTIUznzjr9uAeOssEOkkXECwX7NXzK5Gn&#10;IxAM18MNt2z8CaeRjGNtrLiKm2il06VgoXKEsVEkoYCgaZBFaeeElvMEljQAyTBMeHhjnbm5oftW&#10;lqqqAltAEvNcGhYaEU2vmGRpXqDHVMgimUkMfHoDGc9MRUn0idRnXdARocyg0/mPLggGZagUEUqc&#10;sJI8QZ0k1pSla4CTbZnEh0dGIWV1NbZiZS3BNQAxGqJ6ScJ6U6QRXp0MjATQdQXW9sRKLICw7p+Z&#10;Z0vUEKYPd91Tgv7eIwD8jUUQtqQsVIMEhI+VVYmAZEzUdcsNsKD5jBgloJPl8DgJFr0kB1myLYII&#10;s2gwS27VCNcBoVj4zgVNYNTWg1RNAZEx9mITql2gNXeQDAIVrusAuC1xlIaAYykwZiJNWyIyyOoA&#10;Ak0Izj44N4kTren5mcrOlzQaXOWkqomSJGUx4ZFRitJMGRNMvEeHQYikHUUUmLKEgp+WVKqHIJ0v&#10;UL/mac4p4t5TlBoSJOY8fH4YCYBItjUwa0QwHYANFB2TFAZKmvnlhDA5DUACfMAkZyev2YCVbbud&#10;zBJRLbuxZXBDAKWkAhZMgD45HBGK+QMSdRII8cvtwC7dyGVNRJd11NpW13a9KKVE9AYmD16jDbZr&#10;mAQBoqOkyZ6HKlMXPGBLtBQXAYU1t6oKxqU6TbVlPz9e7wzjDLGO2hA8AIAP4SPAUBx001zrnNWJ&#10;qgvD6W13O6Fchm0iNYYkmTVjFAMNsSWMgLBoACMhGkdYORx1kxMB+0VVA2sPKTJ06dIJPqMohZ6g&#10;9a54QeoFYIAEmVGQBP8AHFU9bLAqQTazadIDXmeWLqikgVoDSkmgw2ZCySDpqRM5Gcj/ACwEyw1v&#10;1lXSB6htrbcain5g0KDcUGpGTU6UnBTMR/lasRAPmtB9mAeKpbN0se03bZVWuEi5c+WYYEkEdGM5&#10;npgp1D8TRJDUJrWKD+WAUi6TpRraMTpZVlbYUwNYVmAB+NZ6UwRJrnMGoDaR1OVfKDgCQJ2d1t0U&#10;gkG6oZmZyurTFaySVE+NMJUEBjPUgAz1zrmM88BJuG2TZVpAbR3CijS2q2AQ0ZdDA09QM0sUXTJ8&#10;YEtAABgn+32YB20l24txrekqYLO5SWdmDMok0UZVExAHjgTWVqIFTFTMQJynAOBewW20F1uhtAbS&#10;yL3VuQYMTMH4STXCfgDWsE5E/NQ5THT+uAMKhK6mUm2yrNtIJAA0vKEntMSI+PXBLqDSaTQErJNa&#10;LH24Bd5LLIBa7jOqA2nSCIe4r0zioE0B1GuGmBJggiWqAII0mKH+YwFihUKTbKObdp5dXD22R7es&#10;lwctP4SOlMsBgAACKSfGQengIzwBWmN1i7FQbaWzOSwiyZFSSAR3BQDlUjDemhYyAKGPI5TgJaXl&#10;AFpFki7KhwQSzVZ2zEEVymkAYBkscjGQqIA8SfD4xgHlC21XUdAuki44glmaTW2ATUdcxHQmqMpM&#10;jwrmBnEjPLpgH4n00CwCqtS2oDwulfy3HZJrDTWpAwg0k1aaQvdM0FSKjx8MBMUavTSFVQoOq7Rg&#10;0EsezI5ilDOc4OsiCMifjAgE+eAa7ChW4jsFuW1hIAXuzCyD3gjOo+7CQRUEtIUKZNV8a+J6Z4CQ&#10;FEtcUWwL91byxp1Myp2jQfwg9p1R1rgm8BHaarBHT5iSMAds6yC+pfUOlG1BmOQYFkMQY65eOWEk&#10;QRPce0tqBBgnqPIZYB5TqtPUKvclv0H169ACgnV/m+UkycwaYOB4g6sxWQYpE9BEmKTjO0tmIlC2&#10;7MCKj0raurAoyFJ6kgdSVEg5D4YIkhQDnESoAqRUQOsYs7s84B21V3uOpb5kIRpkLroYaO3Uc5k0&#10;qMI8+35TESQI8T1xVOadJ7Qx/MUxKqW1GJkQACMx5eOFzME6ZUAEwtI8Z8fLxGAQAFZgvqNbLEqZ&#10;IgQBq0gkBR1yiDgagF6AnQQFgn4kfeMAlUJuAi0So9UOXP5bC4vYQRRyaRNfOcI7fI6Wrpgn/NFP&#10;LLAO67hU2wrQy6V9SVWvYqgrWcyJ65xhtmWSTUmT3A1XMz4U8sBOtJcGm2hAW36ayjI41yFAMZk1&#10;GmR1p1wjOSo8P8pERE1mpywD6lUZBdaQVhgAywxYhQAoPhIiTU1gYb/FKz3agZJFax3ePhAwElXU&#10;oAV0+kqXFfTEjqYOYgVLeQ+BGQdJK/MKkGWAosAUynAKCMYdEcEoYCtbK2yWBuku0mZ0ySBHScNZ&#10;ipUg5GBpkTAgdMFl5zU9ZHyIykQWU3KkHudtb01ZmsxNTgm/CDpBOREDtJoPj0zxnb8tO6nbJDam&#10;CPAjWpLSWj5jqzEVWBXDbaiAxziTIqJaF7q5wSDjzmt1zwmLAgIECgtb1KV0/wCnrJCyvaD2kGs5&#10;DDZaaA6jMigp0BzE/dg6dEhLQA7l0qqhXPdXSusxAIANCDIrPUYKIBJBliAVBgA9emDMtt+R3WFI&#10;UMmhEZlZgtwsAItmmZ6EU+GG2FIBJgiJqT4Z541rM3FaSbYOr1H0qGSDDmE/D2uokQcj5gZYSREE&#10;RmaUpDVB8ssdZrNeiJiwZQ6gFVVy+ZWWjgpSZkCOtcIJkyTBifISY+XrONB20Aq6QCQbhX5o1kyY&#10;FxutDUROUYS2cQNR1A0FfgDEYCTbLaM2gAFJZgTPUgSamK+GWElozgSwPUCCIhTXAOKgkuh1NBDx&#10;FIYnVA0xA8KeeQwg9oggwMpggECpKx0zj4DAOWgGPa8NphtMhm7oCsxOqDlMZSTTCMzmaVOQnrX7&#10;Pu8MA8zKtsCEDM1WPcVJGkiTSW6UkjrgaWkKKyGpRSAK5GlQPjgALi1ZhQMskMXBJMECDSCeprSM&#10;Iy+UjKQCCYkwYbMkef8ALAO6g06gfnidagQtVL2chM9MzSaYU3yqJUElgepEGNRnzyn78A1ao7EB&#10;iF9KhNGEahbVh5ScqTTBDLSOpAJXrAnzkDwwC7j+oWuFW66ZnSSxgDVQTXrJIpkDgNIyPQ906lE9&#10;wAMk/afswBppJIbMsoKntcsTpLGgOX4Z/lhszMAiRPTIA5V/gMBItkSjsYDMRqnTkki4pEBfM5Uj&#10;xwVdNDTVGQ6VMAfZgFotsuARLC02rvYgBu1QSaTEmKxMjCZmuWSjoDXywEkKBqRwpRQbhDgM9sso&#10;BEkjNqdR1OeA0j4QIEeGcf1OALbnVHaysCweoM6stY8ZgRUQIwQGqKAkGAIjOsA/30wB6wmo6mQP&#10;ba47K4JXIK7hsiSCIER8IwZyzBEAk6T4QY+04AW20xq1p80IzHUwD6y+k59g+UZEwYjBaqkdoiKT&#10;MeeWc9MAQQ6FXSZAOpm7A0DvUgxFMyc/PBDOgyaT4zkRGAW8aZ9WWe2wUA5rMgtIpX4AeGCORr94&#10;NKUiPCCMApJ1aO3UVYqqwQQTDCWGWRoM5wVQAaxGbHwoKCs4CQSo1g6AdakBfOSCdR8p+AzwkTJ0&#10;wKapGQH3D4zgHWZVUhjr7ypRo7nAE6SDWe3+fnhDGNVSRTVlEA1ia+BnAO2xIUwVZfk7TJa5UKSA&#10;FE9BSkmcNmJJggFdSz0kGkNNQawfHAOrrNsA6Wg+ncIpqUHPtihFJAqRhM0klSe6sg/hqQfAZjPA&#10;LjNV1QTb7WVh2A0lRmSRDGgnrhsk9wJB6kAZdOtNI60wEq2s6SJBkBXLCJaWDUrJmJy/jhpiRAFA&#10;KR8DOXTASFlu6DrJWp0iaQVOqQcsyJ+OEUJpJKtMaZpNNPh5Z4CQs01aEV1zD1KMlZp94keOGyaA&#10;9C2QFGUmpIzofhgJCFjqUsA4QjuuaTbYjtErIA0kaTBmOmESJrANYgnVShp18v8AHAOBTHZDgPDE&#10;hVRTGoMCOggExOEPQn8Jkl4MSDJksPupgH7QI0016lHpao+cQDAPUfbhJIEwTUCSQQTPQHOsdcAa&#10;g9uoCQxCgaWGuIqF65RTCAp+ZTIaoAUA0Go0Of8AbwwEqVYJaI/MUsoLvMMDOktmABUCMIALZSAT&#10;Ssg08V+/LAONoB7gHYAh4VhRT2qofMyD1nCIJA01q66eknxEEhemAfGkG4xEXdNuYB1aY1hAflZq&#10;Uk9K4TBIIAXT8s1hIMDSwEkeWAMuouSxYRBYdvdI+a6GMTXPz8cIic5kBicgxEjxymTgHzpyMIh0&#10;5VVGBJGpRnlQxBz8MMtTMKe2SW+YgGIVj45HATElm7SVUEBVE6RqAJLaQPiCfgZOCUk0DdZEghYY&#10;QCB8K+WAUwVKlVopJcwxo2piSwpXp1qcNkyABEdwmJJYGKSZzwD4AXMMD2kAEiAR2giKHKBTALCg&#10;BqJAkCgGefWcAlQQxkRqI1FSJJIgRUGImpw3LV1Z5kfhMA0VT8RlgJA9M6IK6Z0mAA4JiAbhzyME&#10;0HQVwQBBMrmYgCkQCDWI/hgFkL6aw4oshgwJHfDinjJgwcsAqB2MOpAHkQDIj+JOIBqp6isTpVJO&#10;mACDEMBlFBAzP34IjpGpqE9tIgzH2ffihSkZltC0UanPzBQVmB0NYBphKiksTJBBJopBzjw8CMA4&#10;7wCVC6VdYVe5xLdxZjNOoaZHgDhIJyzMachM50GX+HhgDOkksisFLF4qJAAAYtQkeYmvjgjGWqJY&#10;iYlVUVCw3j/LAKXXElO1bUssxcJYaWfUudPOhGDFZUgEZlcu4dJPTrlgCYhQp/MDQq65JZrcAavi&#10;Ms4y6iMJkRECSzeoAMyMo/xNPGuAcEmQJgWlFklgEK6u5TQQYgwFM9Rg6QdVQMh3HVIoKVJp1jyw&#10;Ce4ldAAZjodiyxbCRLaqgAHPP764l8fZ9ffbe2rNIuA1FWrqJYeQpTEFVz+9Gy4Tf7lgpVrDxpc9&#10;hXs7WIipOqMx1OWPbnsHaDZ8PaLDTKKIoaxXE1mI8HuLzMPyv/8AIJ7pHuv6mNxdg6/0b7i/dYFi&#10;NIJt2byITOqGmYr49BuSQ2ZqTqNIkUNCYxp53gWxtt1tdVtQ5O3tW7Cj1ipR9JAYyCGBDGs+FcMt&#10;dAWZqCxmRmBEAGM/PAaLa+3W3V9mFsejdtbTa6LiDv26nWrvdJYTaJJigMAmMFbZmyBjTqyggmsU&#10;GWC3GOB83stvtSAxtMxuXdqgW7KNbtCDrtkjSzaYSRAInwh43IaTAASCwyDA1Gkf3YIzlrj03OzN&#10;pB6n6jdNcO3ukH1dtJ0Ml5ydYmAWMdwFMM372nwIVSSYAgmtPMYNa63a4aj2t7dG/UM6srb3fLtL&#10;VtXNz8gORfW500kiIWs9a0Oy4hT3UUEMJIOquDJHuLYf+Ve2iNZUPujYu7W6Rq02begNZKiWldU1&#10;8AJw095S0GhB1GtDWp+3LAX/ABvtzd29i1yy4Y7sNY+Um4LMBTtrgBkoIkFxUT1xJR9AqAKM8kTJ&#10;AmJrgMXyXF3t9uGSwLrub+34lF9X0jZIAL3UDaSFYSQR3HLMjAVl0BwZLQzGc4ygYCDu7V5OSOxe&#10;zaSztidjtFUu5W62kXxc0gksCJjTqitM8MM+sZ55nNgs5R4+eA2HH7Bdk6ptzpG29RrX/wAjW7m+&#10;bTpbU0yGIJrkwgEDEEkhiQYAYi2JPyxEn4YO8snO0krrNn9Gu09LdLbu3TtLV/lr7elLXQvq+mrU&#10;7WOgA9K5dVIRUE0khmpMjwj+7BnaSfV8eiv31oQNy6Fdxdtr+j2xLiwA6guHmUDBR2MxAOZJMDDj&#10;NpAJFawnU9QZGDGsm22KpNvtk3u6ext3UmNu+63lwtoRIKNatWrhUKVLkdCfPEcsS5JzKr2/Mqma&#10;zl9tcHX9LVsNtsLW32dxQrJ6G5uo90B7W43g0aX1MGJ8BoK6YmMsSrbySFIlaFjEVGQODjZi2MN7&#10;h4+0lqx66FbG4advs7KXVu/kkW3vX7ggkrMENINSBh83ITuYqppU9zEdAP64IyQ4kbzfoNlt7F67&#10;aQXTZNo/pdjaaDq7iFaTXR0qRWcMHWWBUTI7UUikVEx8KnBqWdtnrWw29vYbfb7hb97Ra2zpb3fI&#10;7kaC5vnQ9izEgTP5SxB8Zwr1Cqmor80DwNVBPngk1t6RCPB2N3vLTGwwWwWOxUuCil7YRd7vLdup&#10;ivzT5g4jlizLUgU0qCNUkzWScFlulbHabXb7VLyG3au3fTdNxvLwDbT0UtZIVA0mQTCkjyBph5D6&#10;c1zJ1EmIpNTTBLc3NZXkdj/vSDWiC1Ytpa2NgAXl3LXHj85WMkyA1IHwmcKe/B1BqUCCndTM4Ih8&#10;X7VS9ZPH3LerdgPc3+4NtSNpaRzdG3tqIhWIoFNOnU4Wql4llMsNRIMlRWAemAgbrcLx4vKtu/aS&#10;1tinHWbTppW6zg+tfV9K3NTFXkgnEj1LawRQiQviegav24DH3OL5PkFazuWN4blrW43RvNNtLvqS&#10;ltw4PzQeprQ9IZceq0yBTuzgQJEiPuwGm2W6TgbW3BsO9y5fNrbprRNRvfOVYihUSWPdkYpTDVVe&#10;ZiBQAAT1OAvyNvvNtcsslt1v03d/WWdAVGlQtvJpFTnSmdDvvripYZmpWZ6YNac7YM+2OPTYG+/p&#10;Wrd119Oxci1dNtVTsZxI1KD8sGpNK0CEfWdBDGOkV8yCcG99JrrmLHk+NbjUXfFzG7kk3D61pSoA&#10;RHAqNIBAhoEwAxzF25pWEM0FQBK9CJODOmndzegvb/E3OQ367rd2jZKNqWBdFjdabUWnNqCxoxzg&#10;gggxMGra4zAliY1SFIImRWesfE4PR04dr2mw2u3vWE25AGgJe3Fq4blodxRSpt9uoAGGVYnMmuIU&#10;kt3kADMxOUxpkmI64DeizYt7NRx1v1Lty32LrUNc1IC73TbCzqiRB6HxwhLTXbswCV8IAifHAW+9&#10;5WxxfEG2S6s4W1Dg3WTTXX6TUtgMAQWNY8a4lMy27bASsghgM8uh+zAZDYbbecpyu33AZLtqze24&#10;t3YS36qs40g6SNXVteQiakiam3t9R9Wqu3fMyAAdKicYmvPdequr733Nas6uN9SzetbO5Z2RtqoV&#10;xfam4ugqRlkIJIypJGHdLKpgldKljE92oSK/xxtFZ6+13O7tAi1uG3DCwH/La5a9EaT6i1hGFDXO&#10;hGGtuwZmaTSSCYq1IBnKmJLnIuvcVt9pttrth6YW7bPqIrnULLUN214ln09o8Aazhi9D3O0ABfl6&#10;mARSD1zrJOKLrhXfabG2+6ebt9S18LdTQxf8plCpIgADoBiSjduZOmTQQdRyFJnPAZvfbeN5c1Wl&#10;BuXBCm+XC20WGZdZpJJorT4YmqdAqSIMlio0mTkdPXrOAwe8VeQvoiW7b3brC1Z27bqdyvpKSGto&#10;5yCgkI09vhhuDeugJLAESYFegQAUNf44HzXFzcbbg+D1bp7e3f0r36dSSr7e0o9W7uHJMyBLGDIB&#10;g4vE4DdbkD1GFpJUSRJIOYP9+JZmOe3lk/Ly8yc3+632B7Oe/Z4u1e9xcj6bwm3uRY9W0xTQCVIh&#10;KSG+YzNZxotlxuz2KEoBca2uku69zXR8wEikZz1wcdtrt1ePfqR9aPqF9TtzZtcjcu8NsOUvJeXb&#10;bC+p2u04p7kbO7e/SuWcN8sMBH2YlLuLt1WVEgrRu0swQ/KwFAes1jFRi9z7S4LgOQ213kt8ps7h&#10;SNo/r29htG5K04O72N5u+4dQP5JYAk/iMYUFsqF9S61x2UEIsGpT5NNunwB64Ct3PI+5t/f3V/he&#10;J22z2W23D2bnK7oXEF7bWt4iWt6d1yQLkpW25tjVFR2iMRbt3a7ctcvXGWfR7LlxbNtQrQlyBJDS&#10;dJwHQOC4D3j7m/T8RwvEbLdNHuC0N9x3EbjneV3d/kLX6jccSu43ui3csNt7b7rbgQykTBzwheQF&#10;xdItg3oOr0bRefTbS1sXLnjNP4YGOMrLdfR48dubm6u8ze2Xt037A2F73Jz1vjrmnlePG52fJ3eK&#10;4c6iyG2bV3QYkgXADOG7v67cWxpthFQXdd7e3SpT0SHsMtsRqAMzX78Fnb/mWnD3fpb7L5W42/5e&#10;9vt/y7cImw9sfTnhbG9Xlb3uew/Fe5dhuuRYXVs3LyhPQAlWJJVQQcJuptgSL+9DuzMhXZ2CTcRb&#10;XrG0l3Ja1WuCJnt/kvfO52lu/wC3PpiOP4nabXZcjY5H6he6rG12nH7jdcrd4Xac3yfDNqfcWm26&#10;CxuLeglFAYqog4euPskYn9O7kzou7y96atdZAEVVFTqyZQPvwXHSTnKh4rjPqhvNpaV/ePFcbt7Z&#10;2Lb3hPp97eucnvdlxGy5O7u9/uLnIXewfo7gtX9ved2Cl4LW8sVHKcsti0qWAl4uyodntLY0vbvP&#10;pQvd6hQInwpg1PHb14d3+if0E3XO8vu+W90LveJXY7Xecrb98e9uWu3t5seU4Tbve5Tb7Hg77Mlv&#10;cbq7cS+LLxpuDWpZMfEv/mY/fHe/b19Mdj+3/wCm3JvsPql9XuJu7jnt5x157O+9p/Tu677bcXi3&#10;zWtxybB7NpqMtkO4gspx6Pb6d+3dek4/t+Hq8nvvcf8ALeLt1/NtxPlJ1v8Aqnx5ff8A/wCEn9kq&#10;/Vj3je/eb9YtqfcXBfTfn+T9vfRLb81t+M3tjlve3HMNrznvza7jaarVzb8O4bZce6yDvPXuzr21&#10;s4/HTyXIRIDNrd2LOWJ1QZYCSSa9Zr1nHyEvL63v5OMfH+9+rLGYubk6iQWPWWOU1PjHwx3y5ds6&#10;29AxXPeJIiABMmSTWsnFwzd7ngMQzUiSTQZHIk0BA8/HFcwwauoUrpOuTJJBEzgoYe29xrV9CsUa&#10;ZIIrIM0yxjfPbmei63FFH9q4/S3/AMUv1lf3P9E+a+me/wB1e3HKexOU3G84y2xW4lv29yw9a3bt&#10;LOqLW49ZSTRQygHpj433fjx5O70r7p9l898ntf09uun+jPDh31V9vJc33F88otKlz0+O3NdFx3Ll&#10;7LFjnKytP8oxnv3w7x7O43HqF9DekAk6hbBhw7PQAZya+GL4M8ZdfuG1105dQ9qKq8Dx4QyBazI0&#10;kw0SRj5O7vkA9y8gZRauXHkNLA6RrBBFTJOfTHqfBWtFijvF7qw2oJ6pUmEXUoIYlWIoBU5UjFY6&#10;zFDCr2m2l6WI/Ju/6QkM7vqXSCZJiKk4FnGJwGDv3C7KL06l9P1DNdFu3I1nIzBBjA27ZzfQMW3+&#10;33EtW7j3B691Ld1UJ0vpuRdt3WJAUSsd2X20xG5OMhjT7fhL9tNvfuW7V65J3VrbzV7ly2bm3JVq&#10;tCD1AgEn4YN9l60MZ25aDX2a7F6+z3HuDJhckF2ZekmoP3DBi9Qxstnx3obDecpvdxbscjuX2u32&#10;myqN5c2V4M7btAtLYZAEUMQSDIEZ5tss+DrNcad+3W+n+sMRbO3vb0W7qotqyhXa3qkWxduflgKh&#10;jUTQwoyMmmLc+jOM8hjUf+8nj7F3ilbebt2Rl3m6P6fZob92l3aWmOspZJGlorcIrSBhM+rrO3Xg&#10;MUl8o1kJtkt2tuLSlksoWSLefrO5LN4AsfsxazvbfwDFLcZ4IUa1QkKhCm4FkMoBOTUpMjwwYDCP&#10;UJcILukXFUgOQAzxE0mQwpIyOIgYjXLbo3pAuV0lQ1xilsEmRGUmtAfvrigYaC7i7BOsUCEqR6bC&#10;pW4st5ZjA5DEjappF5x6M2mP5TX9Vwq6wTqYgCsBSfGOtQGFi3LW5ubYWb2spcVSQu4MBFfMBzVW&#10;gEGmB6hhVpDZ1XGvPbCyfyLbek6sMnCS1DXKV60wOfUMWJsqATqbdWboQatIuaQaBwyxIntn+WDX&#10;5aGLva8TbRFXb2VNptLGyk6bY+cXHIJiv+Xr4icMNdtnQMaSzsrdsILhChlGgFxNxZgWxU/KT0r0&#10;8sZ22svDpJAxrNjs17PUkpIQqQwViYVfUbqPARTyxz2ubmrJbxAxqNvxtwhVC/lgXGJMalW4x6qa&#10;x/l64xa666XAY1HC8Q5ZQLblW1OzLncCqRoJMeQ7h0rg66aY4sDHSdnxR0j1FW1bZgGYW1A0CoKs&#10;PCYP8sHfXW7XEDHQOG45We3btiUDiXClWIY0coRBEgRg9E1mvQDSuOu7bYba0ll7gsgFHm4AwJC9&#10;tTImPwmI8BjFvPDrJxioruxMA9fI1OQE4tBZ2rhGWF1AwQzAaIzlq+HxnGVsl6m9T1+wZDOfEUwZ&#10;29u0XKI5UBCoRCWGpYeXFCAY69euB0HJOnoczJEUyIAqMU+7sOpN1raWkLdtxVNs25GlSty1UEkS&#10;CScbmGbLnMLUyAJmOhJ+2RjM7m+lsOH3O5a5LQl7fLdFw6I1XLV3tkGNM/8AXTJ0DIBVAoaCIE9M&#10;Ye5x+45LeLaRg6teRba7exaG6vn5NSsoJr1OVKYW46ue2nd1p2gFaAdT/fj1b9Kvp5a4DbWuR3Fi&#10;2eRv3kXcJ6RawtokaLfq17syTUyZMTjnttLXfx+OTmRhfcnNQt3aWmCj0XYPbuhb2vKlvMqOpp8c&#10;ej9wVtwj3gtlbfb6VguQfm/LvHUQPwkQMpEY8ru5HtA98uyWS24dtVz1tyLalQNANywmkSZ1Agnw&#10;NcVX/j2JuXS4gl0dnN1rqtQmKtJiDOQk4SZuCLj/AMm/Fq0ttqBCmlbQssokd1AAJmmZMDGb3PK7&#10;zdu6bDZbh7tu+yuX2+6223vJcbSWF7chVBFCsGIyGOv6es6s23OIv9txmz2ltX3u7tJbayrW0W/t&#10;79609pZ0i3ty2oGobI+JnGT5fgNw5t8jy+z2yei4vnbbNBfW+2vSgum7D3ATFNAXzjHT0ZutkzV/&#10;x3LbZ52ew3F26INoXb7PbKFV1MLWkQtPOfLHPOZ/3O/vUVryWwQSbZuHkN1bBBAbdWdqBZVgflt6&#10;oXqDgzWm2gsrZ/LXt1fMFNq20Zm16vcZ/wA0VOKzacDb5Heq/oXt+bJSybm/13VW/chSSqSCKgLa&#10;QCcsWXEMZ6nrt8Wk7nW2DLdpAlQJqDH2ucoqcfV79s37dU9m2Np7+947NbvuO/YW57d4vcoG/wBl&#10;sXEBt7+9t/lXcFa2kA/LBmNWOG+2eJ0Y22k+mdX5qf8Ak7/5GE+oG75z9sv0J9yX9t7Q47fvx31h&#10;998NfuWB7jvba56W89h8HytqD+hS7pt8nuLbA3SGsI2nWce2NsxDSRH+aWmpJMEjPGHn8kk0xPi+&#10;Cvu7ZWb+zOztayuk3dsLaJbZbFtfTBFuStu2R8qqK6QfLFnqoCM2E9CB4gk9fjg4uJfozeW6rqzH&#10;blkOlyLrG3Atu9tcwJM5HLOuLWwBctrUAwZArT4jAcM92X73E8w10j1bd100u3aq7gdo123hpMZt&#10;4AThlrQDUpUVNCB5HrgL7Ze4bm72qetDC4HtMLY7PUtLFsC2vysswxjxMYfitYOc1iRESRgM42l7&#10;dxbOlWJFu3abRoS8G13bRNuJ1BqapHWojDbqDXOncQMzl9mAncVyF627W7soqXvS2wu3HAUUJJkk&#10;TIJXTWKE9MQhFtwK1OZmpBoINMsB0+4DyvH3L7XbbTYdilpY9O1cq7BmGvQXqGilcpxJDhhBz8SY&#10;pPQdMBidzxL7S8L6FCrsjXLYW3e/MS0uk3nfMEjIdfCpLytFDHbnWYpAr/ScBmN/tW3DWltNfT9Q&#10;7nar6Yt6XR59PuJQQRJYgGPHEghdMr1AJIGdKRgMjY3G7s70ba+XBTcXFS01xosnVJGoRpJHWsUp&#10;UYrL1oo+o0DZkCD4qSIpgO4+2/cNrecWOOV0u7myyNb9a4jC41pdLrcdjIHbIkAeImmG1aJBgGk5&#10;iYqT9uAt95tRfWzcQm6rLdtvN620lotl3JNVoc+g7QDJw8CtxCSsyCPlA8umAor1rdcXvrSJujZt&#10;WrlrXeN9nTU9YbWSFiI0ZCc8M6GAdgYzMQc+tRlSmA0X+77a7f2tq5tyIEAkSxtEEszW1aCSTJB8&#10;KzTFWxK3ZFQ2bGFnPx+GDtibePj0du2osbngnt+lXbCbSj1Ljek+kto9KAoESdIgeVcWSJ2yJgiQ&#10;zAQT1E+PXBxcg5bk3s7i2zBPWR3R7Fm+dOzsmtm8V0gMppqABHQ4Xt7gRqgSoCkHrPhOAoveHGHl&#10;NhrUt6W6W+1m4qKFQhgFD3JasgqZJkH4DGv4u5DQM5DfYfDAlxcvnb9deFbccXdvXJNv86wSdRKl&#10;P8zN4FQDQTSmNV8w+I/ng9cfOGxcPH8k4T/1W4ZVUzMhqVM1FK1+zFZfUBiAPOs54zbiZebafVY9&#10;Fe0t1e3G1R2uG5RVedJ0mrTFD1z6fyiH4R9+NMuh2u4MWcduhdZK6QTmVZoJpnH3jDq5CaZCDTLL&#10;PAVV94uhZ1JLH8thSJZoiIUDwEnB+Nev3eOM7/lDd24zMJVflBLa5MQdC6mMCnnl1wpc8pjzA/nh&#10;p+UUG81ltUGC1IZVFHLSYrQmAQKxPnhwZCWiIP3f4Y0Ku+qppZVBZUck1m4TGszPymJnph5AD1NO&#10;uRM5UwGc3l1daqkxdhIXSZKqSwaYoDkZw5kQAPHIYOvj3/y1XtbL2hdLKgRQoUuA7LIgIpzoYiMv&#10;swDQE+VPu64Osz6o1wFmX/KYUQfmI7R3iokZYJ/lY9dJ+7wwib/loto7HdWLWkBfXACyASPxZQIz&#10;pP8APFYwkn7BFfHGZcx5neNgQNnalUaDmCulqQALYPj18s6YIiBXMGPvEziiZZSbqghtJDOzD5gx&#10;Hac5CzQlR8MRb2kDOD1+w9cJxMDo3tq1uLrkFNUgAAMdYVhJFpZjtgwW+7ERmBSYgjOZp5nFHQtn&#10;t7ibxbYu+raSJYflksxAC2mY1IyKx4kYz+6idU6SjE5npScB7A+n9q6u22+3i5cu7ywlhIQAuSdZ&#10;tKFgkkRkZgHUTXGR3SetfDQwiTANSOh8sHqkxMR779p75OB4Btu1+yRuLaWrbXLdsrrB1XEbUQC2&#10;kxUSczTC7dj8u5ecNSq0ObZlen8MC3Fk9ai8j7i18nxPBbW9t7nq7lLu50sbtw27baLYvkDUQACS&#10;xqKZ0xBtW0uOgIMAg6jGamDnX+3jgroXL8jveN4/fXdq3pXWRYtW59NLd1B6R7WK0gz1C1yMYl7l&#10;kBRRDQpJlakihM4DIe09vyTWd3unBsDcbhbVu5ZuM9lFdSwRbMAsxYmZigxlt3LszATIKA1PSKas&#10;cdrmtTh6r9maNns9pZvMLYtML96YBtBGVwzG3IMGKECBQ4tdoPRsKpgUmCYMGgH3eWOmsxEcm923&#10;73Lc1urwN6TdazbKIlzS1pW9W8v4amCsvNaDPCiwe4bhUgKCARmBFQAKH7caQizav8fxlvj0u2mf&#10;c3EusYIttpb1LbtcJDg1qq0IInM4NBLAQRUE1pDCTniCHvXW3tHcXQHFm5bQNbY30uJc0JOnT2g+&#10;HjQznYq5120ggKxdiBNI7en8BijmnIbO0nE7/ea0ujc2F2tm3duKtx9xrPrTpYD1BIJYn41ri4t3&#10;Boa4Zkg1yOkmhBGWDz7a27ds9HAuZ4e/c3+w2I1rZsXLd27t1Lsj327nVtenWBLEFBSkGTGKrcOo&#10;YLALNWEIpWkgffQYPQ7d7a4+81g3tV6zt7dka23Skeoyp6aguTQgDRpZshBrGJ3F2xrLnJAwFKz1&#10;7mH8MHLy28RzX618turPCWuPtJF7kr+3uBQ6gKEWVuJZtEEmCNUETKz4YO7W6zDIsF7e4CucrGBp&#10;e3TNR+BY7Hg9tYYG21varur7biLYusyBhZUXdVRJMeJnKgK6GU20WCDWco/n0wPHxLtVlwVzbX7e&#10;/wCQ3BGoExkbbH1CPzWEQC1NIUkETEYkqx65RnlWYy+GWDlt+asfyG0sybVqPVdmQWWtENaskC8Z&#10;XTMiQDEkGhJxMs3PTtu0AljnJrPhgjlHunhxv+Z4/ZW7r212toPdUokenbcRaZzXUCPlk/0wgIz3&#10;UUzFGJoY8ZwF5+v2/E8Jym5sNb/UMu52e2S5bKTugIV7Sz2syjMDMQcxia0DqI+UE1IArUDAcx2Q&#10;vXnRGttca8zXL6IXRGu3m1XO9s6EFpp4xiOgGksSFa4WXrUMaEiuA1+/3Fy3vLG3Wyz7Xi0Ls4YK&#10;Ue0gLbUXUNFC5wmYgnDotVMCSgOdKx4f0wGfu82jW0N661u3vt6HILrdC2yNJUMhgnS3zKRMdcQL&#10;g72kTAH2k1/ngS4uXW+DuXf020a2sO15/XKAOyi1b0jbsQZB0mlTn0xEsrmYBdmMwIMmpn4YO3ku&#10;dJW79w7nQbb3blyztNpsw1uVDWmRIW3dLkUJJ0kKCB8Bhd63LoAdQAk0ioyJkZYNac/X/BF4LlW2&#10;mw3+/voLT3Qq7ZQ5ZUtsSrLaVTCsYksVrMEVGDWYbwWnWpHd0gZYjG231YxEbcmwbmztWzpO83Av&#10;sSwJ1PCsbghye4mAFyGcUxFoNXcRJMSRNT0HUYrtG9DKXs2fRVBZSwbgtKVCto1TcknRJCiSdJMA&#10;gRAr9zf1slvPSRq1VGUkMFy+MTgSYmHSfantxdhtN1yzobQ3KM1jQ0XMo9WxcujU3zCF1QegjGT5&#10;ncNcY2kYKCFWK1WIYgkT9mOXdO/no3r8Xrb6Pe27HG7BeT3Nttxft+pc1NokXa3LbXCp0gKpguRW&#10;pxvfZnHtsNgd3cWGvXVgRAKz0+I6jG9ZZry8/m2zth8yv38/Uq19QvqJsfp5xl0bixwPCbjc7m6t&#10;4Xbqbm8hj1SJB0QdKwSB16Y0O6IuX2rIIMkVERSmNOLzd7J2t7g/bWzZrNuxdW6Db9XT2MCbd1Ja&#10;iSDVZJ6jziuCLTA/hlhMHzBgYDccXdG89y7C5aBFzcJa296zb1FC1y2y+nZLyxDHt6ETAwaMNaEw&#10;RcQR0M+YNMAxyexvnj+V2yztzxu/YaVuh1vpmyIVEySRBYkR4Z4i3LjFLq56Sc4BjOkYLicfNt+C&#10;4uxZ3/t/dw3/AJNi2GuJcdnW4BDaQ9NNYIEQuUycR7ygNZddQkaZymkjp9+DrLdZdZ6Nvwe7uGx7&#10;i4+7d2gW2y7xrEs4st6upgxmSYKFQoiDDAYqb86bqmSBqPbGUR0ODpLmSu2cCdt6/EXg1q1cvrt7&#10;U7gOrEgTdVVee0DtPWgIBweqlmTPasTFNK0AzicFNejcd+ds2WtnTcvC9pYq183bmhbx0lTQwtt4&#10;pNfKHdBLbqB+AHUBRKzWP54DccTdVNp7ZvNdZTt91c27Wb921r3quCmlGBK0mqaly64g3QBc2z5k&#10;rBnwAkHr9uMbbWYVuthcF7jfc2wZwbdtzctstNVxj+Za1/KSC0p3AmlcTtqdW23MFAPUNFEz1AOn&#10;+RxqXKMB7stNZ90e1Gb17txeMXU9y7pCdgZrxFwQCQYOkAnImk4lpb/NtOACSkEDMmemeKMnyXJr&#10;e4fk+PuXk0pvtdsOvYwpNwgaIIyWsGOs4z3J6g10E6W9WgKgwGIFD1+Axx3vLUmXo36ZrYZOHNu2&#10;Gsf7OA11XKes1pSS7qGKIxJHU06xOC2Za3eADHSbRMdda5Vw0/MiT7vs7fe8G129as+uvKm2jLIV&#10;rFyRcKKD8oB+YwBI+aQcL3FbTsSZDg6pHzeM43tJZkQvbhS1ym3s2LYZW2W42nouBI20FSzEmk+f&#10;TPwxmuSuEXGtsTDbcmfMZDypmMZ8est7vg6a9HoP2DtbTcZstxaS2ptc0tvQV1FQxGoFgRqIz1SI&#10;r5Yk8WxfbbUamU6CTBGRBJpAmmQxm/mv8UvVn/qPYt7blvcN+7YtXUu3rFu2xX82l0RUURBTUwjF&#10;buEVHu66f+RqKqARp6MB/MfxxvTbM7fWNy5dB4i++522wNo+oTwnoC7dOltcUtsaCsAISMgTFcMb&#10;m8jEoBqGu3UwKkUy8JoIxrTW69SLbh+M3Vqyu6uPbRv0u7UImpkFtf8AUOokUJ/EDQnyxDu7Yukv&#10;Cabhz0iQRQxHU541ZmYVf8fzn6ZtG1Fzcs+zQQksEdHLMwYGCy0JIzM1NcJS5at3FS20hm0U09xA&#10;yUeR8Iw4/Kh/e7Tkd1tL263Q0mHvswZgLWm4H03yh6gGBNCMelPpztHTai/dFTb7cgV/DQDGdJjW&#10;R5dufL+D8q3/ADG+/wDZ3uaX2rxt1YTeIN0bdy4TeuO5uFmVqQuqp6zNax1HGm3wO/tWh+7AwAwM&#10;AMDADBNkcj5HAaLiGGuJ+ekg1AFIy61kTOIN9oMAmPhWnniWTrfRx8m1z2use2tpqRmuC36jCQDe&#10;GkwYCOnnOZriNP8AHx/jiZjk2j7DRbtMSsltIeyGklaUmkeJAmcDGgsobTumolPR0qqsJcsJLHWJ&#10;AJiKYkWwDAIkwCfugYDJb++yWiwa4jmKqIe4ZAeQMqipIr/HDwUL4/2+GDWmO7lRXmS5cUMVXMLA&#10;m5L0I0LE1pJnphWJc+j0Sy9Fa9n02YkBdVxlUsQxDg5NHTxkCD54STMgEADM9Risbb3XbCXZVSiQ&#10;ykgsVDMAQFzkxn1BAwr+4Vwbm026G7oZhcEHWSSCSQAPxKrChoDU/dhLNpHn/amDO9kmKc21m4XC&#10;6NIYhS0kQi91yRIpBmlOuG9XbGRp98ya4PPm4wuhx5F4sgVrSVDyYKiQF7TSJy+3zwQI/jHhH2nG&#10;bt23lZ1yLc2bhlUVQNMyoLKdPVhQZyR/E9MBmExJrSK5ikTia22/I2xm05sdoYR9KyraiWIENpJE&#10;E0mtQaeRwy0yRTOnmPDz+3GscYRotsoRmatm4olplraI0RBpJbMQcNmgPlijTbZC9oNLIpKepqj5&#10;sqHrMUAkEZ4aLEjIZYmMTA0W222i4hYEg/OJWRAOpSXpQViR/XAAJII8cAxuHt23dNWpC0qDBaVU&#10;hbkLQHpP8sK0Vzzkn7fLCTAjrvluWwe4lUCqoYUYSGBjxAqBQYcCwB4VE0zz64Y5yKO/yMXndRHq&#10;6NM0W4o7TBU+NR99MKECPjX4T/briiqv3juLxaSUSyDrglVZiQTdVvsHcKZxXB6u6en88Av/AG1l&#10;2pdtRD3PWRZclQFmJmggGs1x/9T3wQQIJisZRE1p/TH19+kurp6Z1aKI6sdLEsLjChNwPBb4RNYj&#10;Bt0kRk0UNY+UR0jAFaDKXZe/UzrMBQixJbVFSSsDwofHCDAOURmKV+zATLZQiVaXuEaQ7l1t6DW4&#10;GQEhzEggVFDEYQ0UginWKZEH+WAsduroH1KfzWTUp+dU16iaVIUwPA59YwgyZJ7u4iOgmlR5dDgJ&#10;wP4EYIotKYuL3EepPqBl6GGU9CCAMsJyp1yIBDCTnFcsAorqclmcAtrW4bS2ngCFturgiVzGqczP&#10;QYIzBAiqwJJqPmGkH49MBItBRcFz5US8B3gNqJATW7ISTQECYHWMhglmSSIPiYmPLpSazngH1Bih&#10;SlsFu5ijLbBYWi0E1GUAmRORwh/lkzEeVQRMaf64zdZeqn9oum8yhFDkpqDhgTA1AFiIAAlR/TDb&#10;QI69ooQBTKpPWueOW0kuIJdpBpuyoVQ+nVrKn1EMroylSF7hFIzAOEGCamnQ+PnOIqbbJVZNuXaH&#10;PyGlvvKgM0J4wDnHjgiawcyBTyIzn+HhgJNlH1FxbW2iuxX0x6vdbOrSwMBiJmWFKeeEZQwBHgPm&#10;EeQ8MA+XQsBAZCbRdjIDEE6iWIJDkCCZpNcA5GpkTBNczJwEmwtoXECqqJp1MBoUgadCoC0Bghk+&#10;ZiMJMsazVevkMyP7HAPIwUXLNvJWZewqFuetJIDrADExUfE4Q2YzFTUmSY6FvHAS7Orvdjri2oaA&#10;Ei4y1YW2qRmBABJyMZkSRQCVis6YjpE9JyOIstykWSC1WAdgCqj1DdDGptnT8j6Jn8IOdcJMUIAy&#10;inUk5EfbiNnxLMVnIu8sWJtaR86sxEiBpNBIgAVwDAJzESTHUDrP9MAu0DdtBkHqIQrgno5YakNt&#10;oaszWvTDZJzUmhaBI60IjKB44CcqGgde90XUslFUaRLa1kksO00mBWJwU0AkiQBE0ABr2itMEOKo&#10;QsGFtoDklbcSwUSjlxp6CCTnAw0xYEBYpmpB6mknIZ5DG52Y5nK8JltbXdrLKDB9RQoNbeo+nSSu&#10;cuR44bYCcizFQNUn8ImhPxxdLczX0IkIfyyS6oATNshWeS064UwBAzn7JGGtVaKpmAwII7dMEtOO&#10;7SUwWBqcpGoqRBBcsGREC9JJJJ8cs8IJU6QBJEmSYU/5Qp/jjNm+eL/giSisFukr2lAWVe+4go5L&#10;DtlRlH4c64SQDJClsxJjwiJ8+uNT5qdDW89S2jqUhbRee65rNxQ3RQIiDHTCSSNUDIZDMAQRP24C&#10;QptOyEu0u8a3A0lmYqpHQsSZkZZxhsEAkxABJJPygaaEjpHTASHDDSHI1MqWgsyxZXlralPmU01n&#10;wy8cHnAJWuljSDqJBBI8cAhlkXHAuk21NqJmDog2g9SVzB/nWpEkEHuUd00Jy/ETPXALVV0ujrbL&#10;abWgh1DaikkRGk/92nICK4SBpKgVNKmQTJ7dU9f7HASSxuW7pcgWzIKW9D2gbSEMLQEABTmf76N6&#10;hJBZiIrSR81Q48cssBLt2o03PTthgwMF2W5VQItA10mahh50rhLSuoGYBFBQTORnrGAdtkXIOkan&#10;DAs8MyaYoAnzAtRiMiKYIk9I1RUjImKMZrPngFKtosxYdrmiFGuMq07F9MCcpKinj1wRiQa6dU1M&#10;xNRHnTPAOLr0uiBDcuK9vsCI6qT6bhlByqQoFQDlg2PjUE/eSTTwnLpgE20hwVKqLSqQXqFRdLOu&#10;lRqgkHOpOWGyCKZmIImgWazPTywEy2VZC1UEtcWAAbpEFQA41Bs4Y1B/i3nA7qGgzkmpnATCaXGf&#10;0z2urkCo/CoUia07pA/jgA5wZ8RBGTagsnAOJMBtLJpqbpZAWBXSDpqSKzP92ENJrMEtFZmnQSMA&#10;9buIAojVbCBmUQBGsfMQZI1VgdPICRDTEkEEzqBPaamK/CPDAPgoreoq22EKxYRplW7WuDyMzkJ8&#10;MIAIkiKmepAGmGUeXj92AcLC4BqBK9QQEuFlcaLquZIkAADImvSoPQUMsDJMN5R9sDAFb1Bmdy4O&#10;l1QQUTUBrPqCImO6lJyoMJYxQACZNCSRNAxisz44B62CUmphURZRAHJUO9pWbIETqj+c4AzUUYEl&#10;O4GiklZU+NJwBEAqbgBtmUuFRcUoWZR23J/DFCMjgZGMqgQDBJyMny6+ZwAVLbytXhVBZ1I/LIDj&#10;SgNKntPgIwkAVJofxHUBpiswfLPAPFu4mJBqmlbja+0BTKzkRFQOlMKkMoWigSKEAMan7TkcA2yl&#10;L/qAsdUdrSSASqECMliZn8U06hOVe0tRWMDUZrQjp0wDjIjyh9TTDOg7xbVRGpblIqe6ATEUOEhZ&#10;PQV0kkqOlDp+P92Aca4FDKZMqjaV1sHBbSyh5iK0IFCJphtekQWWRMSYiY7vGa4CV6vcQQRaYrdA&#10;ZtCFmbSGASBIj4CfE4aAI7Rp1LAIM5THl9pywE1tLlmus7q7lwwAQElZJLmSZrQEEZ4TLSVEnuBB&#10;7azIE+cVFfPAz6JBWyqrc/LBCBWQtcLHSAxADdomgbKk0OEzTuAgk6YEw1ILAeVI8cA5oX1AbLks&#10;q2y9SAFUEFLRuRUn5SaxlgMSZOmIGYOc0nzp4Yl6cE5py2iKQC7MCw1q6O2kBtXpqoFJms9PshqA&#10;BIaTLM1C2mT/AA+OOHfteKk5uE2dVwI1qAQig6hbDsJqOoHlAyzwljJCyCpBkmgWRJjVH3DGejd1&#10;mszPQ9aOlA7Aqy3QqjSZugPpUKACJrINIJPhhBQCepACiQaHIgATFP7Rgk2u3FSvVcsgOoIzG4YK&#10;aHrqMMfOhOWdMIIqZYgsKGhNM6jL4Tg6TiYKVmMBbdsLZJNwqDAB+XUhAJHmZ64aM1zpWZzC/Ia/&#10;bjUtnQT0Muit6cNQAEgKSPzVmhZRCxIkSRBwQJnxBMwSAJFJr/HHTXa3qiQdJDoGI0qEZgGJCPWg&#10;HUTIIw2ZEEEQDBqZFZER9uNiVbMqysPTOgKnbqLE5pWtCJOXlgEHugd3UkwanpNfM0wBq9sKmoF1&#10;f5FRSQSB1KD4RJ/lht6gAEnPtBJnIEswn7h9meAk2jB7wEOhQHOgkAyyW08fGTTxrgiY09sxBEkw&#10;ATEBR0H2YBwJq1HWwbV6bN26tSdxZ7zCs+OVI88NyNRJkwzwvcCaeUeZmf78A8O1UIOjUluHhTJY&#10;wWhpzp0Efbgh+ESGYETKn5RDSf6zXAGxguxTQjDQmhlYKWJAVR8QfhmMGNR1RKiRmTFGyJbpTywC&#10;DC6A5ViJg0JyPcWTNhMkVivwwkxMNCzJAp0ADL1GfTxwDgUnuUhpaCAQwYvVGM1GUzSgAwkGCEJ6&#10;doXu6/NpEYB1Un8zQApKa2IZBNZhjMAmg8fGmACVIOmKRBMlBMQCTmYyOADIHN0ySdWoFVUG4Ilm&#10;cCTHQEGn8xQGYJY1qZEsJ7RHjgAJOjS6QJVGARCQhErcYZwCaZHDTEUoJyNCB2wACMBLsITqMAq9&#10;VkBiNRLakzMEDuk/+jhJAIEyPCpHcOtP64BQZtVy2HUxIZSisG1NATvMkTJcDOkRg5IIHwFCCfgG&#10;/pgFPoZXaFQEhu5GVVBAoVMGnQ+PngS3gI/rlEeEYB5lAVUVtJAchQa6AuphI7mLGDWtOuB+E5id&#10;QisqfgP4YBGppUFk0oq6bghtVuO5vUz8NQMZxBgYECY8KiY7gBpUk/zwDVkuEjSdIoFAfSjF9T2V&#10;1DKDSa0Hjgpk0GfQUAI8jgHKohkHTEsynVduauxTqoAcog+OYjCT4UrUCampOX8sA+rMIDCQEUdi&#10;iKqFaG8pzIEHOmCM1WSVIyJbOc5GAWIoVbRcVpUhAZRljTDiSCBBgfzwyQSFDKSCGEdaGkt/XLzw&#10;EpaEurLAe2c+wUJMRWDllPSIwr5qEA9FAg6QKkk/GuAVMAkMwhgxYjSTqUgKFgiolQfDPDRLAk10&#10;QCfmBImDTzisYCSi22VBo/MOpUkqESFmFYeAJK1ic+gwTUWoCrB+UQJJoTpnPLAD5zA1XGRhFe4K&#10;smINCQO5YMVrE4afMgVCwC1ZhhGQzHQYCRaMBGgAuS+kVqj/ACs0T5yD54aLaoAkHI0EGgC06x/f&#10;gJUEHUxBRjrVlBbMnWWYRAjrTx8cIBJnuYgRWkiDkY64B9RpACgDtbUQ2gvcCkKMvDqR51wgaqBp&#10;IJKrE0BkgH+4ZzgJHaO63AYRcInSS6GhGrOkdKYQZmKgqO6M1yiGPh4YB1VUCRo06gLamFXVAkFT&#10;mpymnxw2Dn4IPmAqASRIJ8M8A9BMBZ03HDQxgSnfIU5np9mEysUAkRUGS2oVPwMCfPAOlLhMEEgT&#10;pBUKUgyEGmDMmR4z5YbPcpMUllBghjWagU6dcA8i6XULqDrmzkEAZ6QxGdax8MEFBMiASIGiSNIH&#10;l0wDnqlU1a2ZASzLcpDs0tBI8KR406YKuWlmMyINGkxMEeOAOFYqwKKAIBKhWtkCdJgwKUjpOEFo&#10;1Uq1IOYbMrpUUrIpgH0UnSqyUQgswAErVVZWcgERUk5z44aYTLuYIFBIaGJlgIr5/dgJNtiNKW1L&#10;gkAUI7Voupj4Up8Z6YZBJBAYwRpg/wBwpJ6YCS2hWBCfiLEgklgcxLGYBgnKPtwKlQxNQWgQSp01&#10;qQfD+XXALJEhYEEKwIK+odXaDoIrJgYbIIWpJLAxmJGcT5eOAeUqzCEgAjWoqZgiAZM/+icJMxRe&#10;mckAzmI/rgFgqdRNxqzqlQbqotKah2p5f0wnQYI6ioIpBUUInOemAULi6pJOkkAkgNIc6tLCKAHO&#10;P4HAEhpkRpqWI7j+KQTNMvPAE2gJAQ6teSidIHyw9Yp0wkE6spJPdIppFCQxPQ/fgHCaAyAQp9Ml&#10;hqLTKh1XrAicEQK5UbITQRrANPuIwDqsE0itUFSuknUxQkTOqR8wwhJzJmD5AwDDHrgHLirVRIJO&#10;QBYZ6lUBSOoqT8MFMUEU1drffJmtcAsCtSxLaDrtGFAzVQB4ZE/1wFY5qpcg0BIgqBpBLDAEyqZL&#10;n01IZ30A/OTqhVPmOmWcYPVpahFGFSCSQDVifCPPAALqQhmbutmGkaRSFUf0MZ4Ez4TWpgnRmajw&#10;864AaVEUbtEEAtp9RjQAEZHKQevXCY1AmJIzliDnSPs+778As6lKp2hcgoUEVXMFq9QI69emNp7I&#10;4073lLd1gWAZUU00ljU9x8h4nErNuI4b9ffd1r217K5IFksltvfvXIDkoioUhUGbSaggHqMe0uMs&#10;rttjt7I7Ytg/9wLDL4xOL8nx3ksu1flJ+r/Nbr3P9QfcXLhV3zJyV1dsWZbe2tjbrqZyzy+mYJ0m&#10;hpFcWDvCwsrUZAVjpP8AA4Obmmw2Vy4/54F90Yuu6u3CFtgy7arekkkMQVVchINMoz3FAPlpifEZ&#10;f2GDrrpti/NuuF4fdPbslQwtM19xBKLc9RIN6CsaSAJUkgCgzxIS8oVomSJpQhvicHKyy4rFcpwG&#10;63G+su6WPRXcNaCMG9O7NBcCpJnUY05iaZYQ14sWkmaVFKRWQOs4LdbOKtNv7bW1a2SWrZ0r+qLm&#10;WZl3KflabbAEgFJKqPMECZxDv3HYsASJKiRWpFJ/uwd/HLrry6L7X4nY7PZbEjb7WNvbvFme0UvW&#10;wjFD6dhSNRWZN3oDFanDqFgGofkEdAQKiuDntJ+phR8jY2W5322ZP0+kb25ZuXG0XrttnKs9t5iZ&#10;+UTEGCtZGIC3ma6fHKfw51BmnnTrg7TWSYjo+84Lbbbi7CgW/RLKUVVCbs3EtSt5jaJrPzKRIHxx&#10;Zq7NMzkKdDTunBw8kk24ci3PHps9xttxbW3qW/fuaxLXRcBY2YB/DmQTBg9TTDtxzbtdpoAAVEkR&#10;Hh/LBNZLtis1wuyXleZPr2FUne3b5vXQqD11bVbew/yjVAmc8zAphp7ui2IIFKUglj8K9MGvHrLm&#10;1p+L9vruOWdVs3RO4Ica7ZsGwgJUdxgaRlBg0rhpXWSYllpSDMgn+xwb7NrZdr0+S+3/ABd641kS&#10;G2+5b1rj6Tpb9O8BAnzBCsDRAEwQYgmQihgJMhQWkQJb4kYON4tkY3lty22fctZdLd7e3U2oS/61&#10;y5YsMAislu52laAgiTkZjCGIMzV6kHKAKV+zBqYn1a+nVO46wVW1oFyztQLdu+jwb9+/pMXVYgQy&#10;kQYFBB1ZkRIl9FQMyYmg6j7sHotxMuiNeTbWV3zab1wWha2oZRLa+1Ld8iSZBIYkSRXVh+26gE9B&#10;XSBJY9SwHwwcNtc36ZWW5Djd3uXW23pC/uCNV5JVLVnSdC7R3kKZbSaVFegwlXN5y3iTpGqPIUwb&#10;7bpM638U7e8Za4LjbW2QxcS0ibvcfphcuvcY+s9z1WqVbqQDOeH7zi2gUGulixXMUjBy11u14ZH2&#10;/sL3N7u7fv7YjYWb9pdhtNzoNvcAKVPqaoPaYZEu55DMDEBbrMQD8qDSvUkkxX78xg9MmJiOo7ri&#10;LOxNy+jf+duT6l/QosrYsLb0sbY0mkRpRsuonEhS0AmhIMUqJEgjr0jBm6a7XNZrd2bF4XLC6jt1&#10;uD8kEILlu0ToW+5nWxJNwAhQRXCSTIgAW1aWY0LEVAr95JwZuJO3XqctbawA5X8zlt5tzY2m1toF&#10;sbKwdIuPay06lAHQrArXCnf1AFBg9uhQD2wKmcRrWXGdhbTjzsS93cIt6xafcrutxca2Eu2boU29&#10;rdXUWfS1IUTTMiRhxWIQ2xIDfMTJ85p4+WK8+3WqHdbC1ud/Z5N2sXtxaDjaIOwEibZN63fWDpU6&#10;hqXuXwzw2bjlhXqARIJAJqQVp1wd5pMfVIutvxnF2tnci0H1W7t5LvosduXoQji/JzWTpPzGgIri&#10;UrGCASS0eWoCp1f3YOG0xtZHNt/tNoW229u2tNjbjcrZtsrt+nvu4OpBk2uYGn5QB1w3dcgEVNQD&#10;8BUZ/wB+DWms2uK0HBbG1fdL9zTXW9sXDNv1GDC5cCLEEASoK1JmRhDGLZ7lBYgQxEQM6+fXB1mk&#10;lzOqx21obrkrdkbS5f2e19XctcsWj6rXVaLFlUYAsQNRGenoThtC1oSQJYgnTPUVgH7fswasm3Ho&#10;vN9as83dt2luXSm3VDqui2b13Q8d5EqQAQWUT455x3uOzgEQpoAIaoM18/7sFxJxGm2PF7XY7O7d&#10;tMl3cabl1xJ27BngXF1kSEA69ZFKnCbrgKQO4HtNIKxnB/jiFkv8Evg+OL3g94rt9xZBu2mvN/42&#10;4V5uWrbqCwAA7cgQOmeGLpUW2gQ5gljpMf5R5muKNTxlq/d5a2S9t9rYvzbt2GuotxgQ14g3AQi6&#10;h3LA8YwxZJCfhYEyRMGclaBNJwFvzZt7ndTO52NyzZXb2w1k37F1UbXcs3L0gyakMQZ8AaBu8xoI&#10;JqSCScuhp/dgLviNta0XbnqWVHpraZEUI+tqXLbCmoLA0UyE0wsNKmBEfhmZHkPCuWAh3ds1vf2y&#10;99nW2Gc7pbasouyHAuhKhxCiCTnUyRBXU/IYQVLAmJgCvav254gHDbu2vNW3Nz9Qu1Zdsl9bJ1Xl&#10;EXr9wKIDhBR5zoZmmINo+ih1Agk6qENNNUfyzwkxFdB5Zf8AetzbWwyXbIRduCitZewrEi41xpAG&#10;onVIBHwjCGnSWhmJkyp0nKkn4xiof25LX9vt1Tb2RZe2gt7gEoqs/pa6SarMM3WnwNWgrpmYlSM2&#10;L0gVOMd1/H5qa3tj11u2bo/JDtb3DEqVSxYefUZ7gACgsZPURNaY02x4vc7lQ1wHb2yNZ1QSQMgF&#10;Pl5Y25beSTicvIf1L+tvtD2bv9zt+Ov2fdXMWXfj9tt9on5Ni5cINxd3vbYXUNYVQVIoImMaDZ8f&#10;stmGKEO4bU9y4utT1mtKHrg5XfbbivJf1F+rX1H9+oljkEu8dxXI7T0thx3G7hNo35bi3e216+Pz&#10;DdYRCgjVnUADE+5uGF2ytoeofUiaskFZZWI7QPDwwZcw4v2rsdxw3uDe8+6cFaHGBht29PZbm5dX&#10;dC2u+X9RO43D6jF62ANQJIzwVzcMWbVc29oJDCWN24DBUnQtKE9cAfF+1dna2O2sbDjfdnO3+SS/&#10;Z3P6LbWOD4xrIvLvVVeZ3xF702tA9nTo3QpO7vDSy2RcY6WDX2Fm0p+RwLYrUVE0wFifp77d3e43&#10;9nde4L3F8ctvc7bd7T25tbvuHmvS9BN/xF9+T3Za2zWb8WbyoPUAqCRiq79xqL7h5nWjbJAmgWrw&#10;b5jk8UM0OA7kr7H2le4+xw/tfj0tW9qmw5I/Ujl7nJjen3HwHpXtxtuPtL38c17uRlGu2/zRgh6Y&#10;LGxt9uNXqLf/AFD+vc7z6p0260YCdOYOWC3OJlOvLyL7bZ7b3J7q913LNj/aN1wq+y+Nf2zxf/gb&#10;Q8GNzuOVhSH2d+7btLvANLqmlxBJwscobnyamVlIVbFszpukG1Bj8DCKmYwXXXu9Yrn+i/8Atyu3&#10;IPxm13223SX91vvdHO2ryfrPb1v0OXIV7hGnkU3AvKF1W3YAjSQMMXLu/It3H2+gXUR3tbi4SNV1&#10;yl+0ytlK6SsZ9cGrNJOvP4L/AIbgfpPY/wB84fjPdC39xw293XF8ZzntTjNtZSzY4DZJyvtbltlu&#10;NmWa8LG7uXbO6t3nBtklkuDo4+tFstuN3YsJFvQqaU1d+j1AnWlH6U6YM6/KZqu4u3x+/wBxzex9&#10;p+wvd/ubkd2/L3OQ3nLm9vBZ3C8em/Xjm3l1iLfcDudl3rcZiRqei4p7O4428huNb5DkovJJuM4B&#10;azuSigKAO9M1aYK5GMHXG/riO9c37X+sXE7uzx+w5r6T/SG03t/lP09njdptzubA9we2rW63tw7r&#10;dXmvHZb2PR323FtW2+6E3LZbTOX5z3VwXtXiPdHv/wBw7hOF9qex+C5Pm+cu3CLVrbbDids/IcgL&#10;l09WRY0jqViScZku+0w1fyzXa5z1vy/7Orv3t76Ue5/eD/S79uHHcpe96fUv66+7eM2+1917q424&#10;v7Th92U2O09zWtuii1atcbaS/uLV26zG6qOjqFiP58f7sf3Hc/8Aub+v/wBT/rR7i3l6/c94e4Nx&#10;d4Pas7elxPtPYsdp7a4fbKx/Lt2dolvspU+M4+a8fj/S8UnwfUPfe4/5j3G116Zkn/oM+H+l+4f6&#10;MfSX2d9CPpV7B+j3sHjbPF+0Pp37Y4r2xwu1sWlta7PHbcW72+3AT5r+6vepudw+bXHZjU48u7i6&#10;zkEsSSAwqTnkFAx07NXmxM93q6diG5bUwpnUfKCRmT/XHTHq5bbXNgYap0j5q51jpisBhJEiJj8P&#10;nqitcAMI1MOy2FGvoRNR1WfPADCNcMT5SftWn24HyDH0V/43/qw/08/cd7P2m43L2uI97W957L5W&#10;3rFu26cxbjYXb2vti1ultOZ8CBBOPJ7jTu0s+HR839n8/wCn7qS3jbM/j6M57s4s8vwO/wBqihr6&#10;ou620gEnc7RhuLSqaQWK6ZHQnH09/fTxrfp7u+S6UW5bAVfwH02ooHg0zXHm8NzjL7D9ylvjz8yP&#10;aL6uC2Smj200MDQgzOlh4jr54+OVw3TuydDEhbhQkaYu3BIAjppGPW+u5zvj4NNiKj3WuKxgB1Yy&#10;SIN0mCSjUgimDE2vbtfmGH7xvFrZTScrjqQGDlbf44irQAOlMWWeq7a7Z7p6XIYe2lu5u90qKz99&#10;htDOygKUYPeut4hQSSekEDEb1zbidAxsbd21+lN1mGq1aXZWUvKHuX7tpDG8u22kAaSDZtmQo6Ek&#10;4jpLiBi+ucjutvum3tu86bmzubQRiEDqH25sa31ZEqDUg9AKDB0zZaGK/YWrFi5e324tpfNu+Bs9&#10;tcIdTeVNbbm4n4ggMqDRmI6LGDM9aGHLt5NyNzuNxuGa+blqLFwHXuvyyWYXAYUKB4YGbnN5DATd&#10;F7S2bj6LO3XUqW6FfVb80sIJGsAS1TiHpgMON+YoDK16LICMxABKNqWCM6dTX+WCBgabpsi8Lotx&#10;bO3gW216YkBjlBz/ALsAMMG0rJbb1FDzBIRidcw6srU00GZxVmPXgMQzZD+oLQdhpJuKWtoUM9zS&#10;JOmZNPjniIGCO3F0Mj2y4R01n1A2vR8t+CJmkGfjigYFu1bS+xSxdVwzKyBD6T2mqrQ50joVIEzn&#10;TA9chiULaPeVhds2lIZCbltiypcFe2CrFSKDyyxAMHe2TEXAyNbRWKrf2hIIYAD1FtGSrAiRFDim&#10;AxN2Fzc3bptvcXcbi2CIuMtq5ulGV0CASwM+pTzHXBZnGIGLq3tX2xtXUM2WYPct2LqtZQoS1x7K&#10;qIUsT3rkTiuk1kuYGNHY25fRcu2Ld21d1XbbI7W01n5m7afFTlnSuM7bdv4thi+22xS7cKMpW1dC&#10;Mw0gtAGjUhWQBSpBqMxNccttrea1JzgMbTh9iS02x6uooCzkalYNC+kZqFEZ9Jxi8uumt6Bjoex4&#10;W6yAelbCXbjMp7TDIZOhR8wLV6dMHo11xAx0Dg+HaNTqyujTca4AqgE0QOKACR2kHPD8HXXTumQx&#10;0fb+2TehluhbYZtNpg2hdQIK6bnzA+IiDg9GPgQXgxE/bjZ8TwLbdBbQJqYq6lX1G2VFIJkR4/bj&#10;N2+CzW+pp7ucyI6eM42Oz9v3rqt6nfZJ1MCRcQi3VxDVSKnwxm3LcmEO5ukXxB7R16mAJGeLQcZZ&#10;sWhZD21T09DJcQugKtq690eWIG/WLnVpaJpBAJB6xl4TiDd3mz2slbdwsoJZRst01uRckqHHiYqM&#10;x0wDio7AjUAOjeogJ8TAxz7n/du2tlG3lq81pdZt7axtN0WouoeqvYDCgALn8MbkxWNt5JylpZCi&#10;VqTmSZknwjHG+Q5/m+f336XiOLPH2dzdCne7wC8Wt3FhTZ2G3J1OAIBu3AF6SRGNPNd99726zESc&#10;h8MekfpF9MNttC3K8uN7yG83Qtm/vHvhXsKxCr+nt0W2gFFt24oSc8c99+OXp8PjmvVm+d5VtpZZ&#10;dvdtLuO4olxS63Sikm32zHiSadMexeP4hdlbt27Vm2u3FttQ9NhdQARbe2CSCzffnjzW23NeicdH&#10;CeS5n9a9x7l64Nx6iFSt1fSZpl0uSAyqvh8BhneWLqW2Z2Dqrqo0Ovq6yYRbdoMBEGSTiKlbK/av&#10;OqIuh2tsw123NnQB3u94gyf8qqc/txVPdtjcDbi6ovOhvekbqXb11hU3PSBFBQVMY1dbJKLe3auH&#10;bG8yMbav6S3Rba3Yt22+W36hGZqaCa4qN5Y5feMtt+Wv8TYW6inc7G2r8huEuSrEi7KWmmACoJUe&#10;eNS6y4mWef4LKw3GWbbPt+P2+/3LWnuLa3Lldnt2QBtCuB6jrWaxJxm+R4rj3/Vbnf8AJ8xyCXv/&#10;AB12243dv823Isk3twpWRTu7oHhjpNpfizZMdV9st5vV9Hb7fYcbtVtJ61y5as3QqXCPUIt2IMEg&#10;0IEnxxCs7LirP6Xb7PjNo1oQLG02V661nW50yzgS9yaEqGJyxUia17eFLzXN3fssqsbm43Fq1bcI&#10;vcSATCqB/nIgCcfQX9v/AO2Ozx7cf7699bS0t0om84H2w1oW7OyNwi9Z3u/sLIF2aqjyR+KuOW2+&#10;eI5eTy66fTrzf9D87/8AyS/8tmy4Y+6f25/ts5G/u/c1u5f9v+//AKp7Vhc2PHarTWeS4P23umIN&#10;66FOi7uLQ0AyELQTj3HetSp0quqIBioHUA5/HHN5td7Ns31fnU4P3HdTeBNzv7rWL90NuBcZS+43&#10;BfWzhWBYqTqaT3VJkyTiPbUq3yQCRM0gnOenwjBryWXXj0rV8zvbW52huLuou2rT3FayyXwLSXA6&#10;m2DEGhBoIIgUxNdKCoMQRNY8jg4uY8Zv7Q3F93sXfRva7bgrHrBjKkSCWYMCF1AUznFhs3KqQSQQ&#10;TUmQwPSuWA5L9S+JF26u6s2dtf2tz07rINfqbcW11a2cSskTSkCaYlMCGB8ZEEagZ6DwAwGF2DWL&#10;+0uWQSj29N5A1u4lzbrbbVLXHEOz1UsTOnrhWhoBAHge3+GAg2+V2tq7cBN1T61u9qW6tsHQQwtl&#10;TnPxjwyw7ZtErBAbpOmPKv8ALAUfuDlrFrcpfsPdthAzi21/VcT121m6CVBYMATFCIiuI+425Uhg&#10;Ig6pIArWSB1wGu9q+903Fn0Lt1i72LlmV121QhFFsvcpVokhjA+3ECWVxn82kioia9MB1e3b2++4&#10;64FCKCouoVts8l19K8lkigINAfxCcs8SSRA8GqTBqfCf8MBidubl65dsgXjf2qFUS81pLgtKs0tw&#10;e0gx8w8iTOJNq4CCBAgdOk+C4DHe4eMZLtvcXvX77pe5bW5Llrcn9RdvACQwzmpkiDTB3l7a1mQS&#10;evWMAz7b3KNv7Vy2i29KresIhVSbdsFWIVp1ajEyehyocVjCQSAW01IBExnUf0wHc9ru7FlrdsrZ&#10;snc20VXeyyoLzsUe0lyITWfkOQyknDXrENQkhvGc/swFo/AI+0T1Nvat3Nq7hV9RnW6DJcv6kN3T&#10;UkR1EUxKRiVKzQiRMTOc4DCbyzZs3UvWkLtYuKdwfVuLau2i5t2U3BzYq3cMq4iX9uILChFTlOrO&#10;k064L3WTt9K6X7T90Bbtna7j0nR3JRSulPSZAHt3DbggjQyqprQeIlO3uMZDACCaahEzVjH9q4Fm&#10;Ljqe938VtFa1e273bqXbNl7lxbbWwHZCBYEwoEQxqQetTiX6RJDrprE0p9pH9MEYBOWs7fZ3eN3a&#10;XUubZ2u2O9rgqoKwkhiRUQQRJ6UxecY2l0BOUimY8In+uA8tfW7jxf43e3bSu6Xh6jLetrLbi/3X&#10;2DCSYoFpXxxt7TaranOkSfLEerWy6zD5E+5Ns+y5/eoyBf8AynYDSNGcDOhynEXcJUx8f74wszMO&#10;PkmNs/F1b2VySG2mq2JBFtbZOgQYUPORjoP54h6Rn18ZxXN1a3u2NvSJI0lWCrqFuDq9ORUyTWM/&#10;hhXx/scAgwwESque0BWUEHNwWr956x1wP7o+FZpiWZmKGb+4Co+gqtohZdl7dYEaZyNfP4nClA/t&#10;0HjiYxMQUG+vXWPqpctjUSjL3LqVYDJNSFAkAg4cEkZn4zEjxxRTbi4FJdkBZE1qkwwQKRoKg5dP&#10;hh0Np8/4YT5ihut6ra2LBVJIDGWC6aKBnl1GDksRAy6+GK1rdpfp6heChGGiMhRqsZIPzfhAOXwn&#10;DkZ9Z/ujB311x161TtcUBQhIYEAN1ZhXSxJFJqDlhFwwp/l4jwwZ8ls149Vjxdmd/ZJCzqnWTAVx&#10;VRqiSaTAAxWMakdMsSSTo4O37JR6FkhWWV1MwEW/lOqVb4+OcYSZw5zwLXbXLWs3D2MWRQ8liGmF&#10;YUPhpp/PES6JFQPMjpWR/PFHUeBu27Ho3VZkKkMmgW0F4IoUjVkFgDuiaeOIl1giGYipqamPLAbn&#10;h9tc5Pk9sbX5eu9aW81kEKCIhmNQGJIEVJBoM8ZrdXQVaZOoxCwW+AJwXWZ2kr3D7D4i7a3m0Epb&#10;Xa2wztclLOt0W4NSpJnPsUTBg5QaNu1JMliSSaajP+afsypg9T05trp3vIrt0uWjt9vYVSBPp23Q&#10;a7no6TPUyM4kScLu3kSyEpGlpyEmOv29Rg5a6Xvtv9v7f4IHA8Fye79w7vlBc13Lm4S0qhbmjb2d&#10;UWzbugydSwDbmszExirAXQbgKwoOlgMyakmPHB1dbv7q+d5t+LPrvd3dxF3O3uKSdBAs2ke4QAFQ&#10;6STENAU5Yo727uAO1HMQCDUjMLqGOPfsru3De09hcOy29lDat2dNxrAtsQrqBZe69ogAsakGDTr+&#10;LEJLhN1QI7AHKkwQJqK/b0xn5q3+72trbcXubrsA25W5sfUXuQ/lHSWS0KKDphg8HOMW7udBJ0mW&#10;ABURXwMf346b24iOMWdkg3tq3ZF6y1q3cuem7M9tApLvctzNXaQZqBShw8gCWoPzNnDRqSIyPWlM&#10;bkwiBub77jmBcVlO2taDYDW5ZLyQbNsOAQLZnUWIrEzOHNpBYyVKiIoIpQCD49cSXORTe8Uurs7U&#10;Kf1N5iA4cqqIY1kXFAMITI8ftxc7W3r1XQSCxAEGQVB+8RjTnvvdbiOE+8eXubW9tOIFqy9izaL3&#10;3uKNuz3WshyHW5R1uCvdDeFRhe6DIqoDB61iY8R/PEPHtds5Mey9xtuSuX+TuDUlr8u22kXBYLOF&#10;tW7V1xUa6Ar0jzxUgNdu6swAaAAAgVFenhiujtG5WxxXApti7rdvXi125euMxRXZgxYilzVmASYr&#10;OQxdWmG32xM1IIEfNWgHng4XXu8mPR5u53jb3uv3mtgm6+3s3VuXvVsm3t2t2W9W+BcFO9QBDEeN&#10;IGFWDLEmYCgzSJjwBgYNeXiSJPuO1b2+ztW7SbZLl3eG1atG9IFpizWmFwDUy1EkCBUGlMNXGm4x&#10;ApQSoNFPQYLPyTP8FtxG2Ta8Ptdve0aluNe9Nri63vapnWYCFj/pgHuplh9oW0qqYLx1/D1AJwc7&#10;M7bfLLN2Eubvl+Q3F9Td220S+ykWhC7gqWDECJhp+bLw64mgNp0wI7SNJJH2CcGHON3c213e3962&#10;6uturxvJuEu2vzGtqotqHZgGFsfhZRlOcjDu3JBdyDDdvw8ZwGc94ol6xxvGWm249BTevlD6hu3h&#10;/wC6wQEAmpMs1KZZ4F0kkqB88KaxEDMDAMcJY2+0AvOVupsEubxdSKUv3vkFq6P/AFdI0GCKSc8S&#10;LSfmqtICjMkVFRH+GAzHPchdtcLu96gNrdbvcOLjLpVnTcMNToUNZoYIqY6UxIaAmrTWoNRXqRgM&#10;Nxfq3eT2+xF4m2Ht3Lfp7e5di0hOtWk9g1wKQp1VIAIxTXqqwBq33kZAz5YD057YQ29/tWvKGtWb&#10;LIhJa4LL211mzc1UYkjp3Sc6YTt0i5OYScoA1MDWMHTe3EnyS/e+/Nzj02yPq3XI37TW0b1ldtta&#10;eYt00wCKgUiIqZwgsxdmjVpygnL4+XXBdbtNMyrOzsrNniLO0t3BszuvTO6tsTcUXCobVJJ0qxAK&#10;AEgZzNMC6AEYCRMzlSeoP864M6/XvyTwG6a7yP6h2t3xYKWrVy5b7rnpMQlpyV06GzUsoKmgxU37&#10;4W4FkjQoikAFulfsweh3H27wF/c8bdvmzbd91uDbdvUVrz7VAGViBQ1kd2ZoaAYrZEXrzAN3Rp6g&#10;fiI8cSdM0datWr6Nw3B7e5csN6TXv1LAHb3SU/Jt3EM+mR+Ka9AZxRWrB329t2wAxe6FUgSQFYmC&#10;T0jwrjjJLtw3nEd15Xn9v7H9h8lyu7u3Nnb4vi9xvtwbjsitcuWtWu2LctRp06pAEUjHX3CbbY2b&#10;AIAtKqEDoQucdcd3h+b4O7a5vPeH1O5z3PuLXrLzm63e8tq06HD3zO2ZzkoB1nQIBp1xUtugLqFj&#10;mCJApnSB44Ok0t1u39z0ZtfZF3c+3N/bsqbj7feC7at3bpz9LU7uVoGaYh4BpUZhZY3Bc8yag9pJ&#10;6R4YOaBZ2lnitzw0i3a9K8BdBtqt8QdbPBEqwaOsCZBjDB12vSYgfMAYmuoxEf3YLJnj5NJaGy5y&#10;77l2VrcatW0u7nbrcRVuIbNssoZ7gmQBU0jORgHuu3lzJWc+vTBcfTml7QDa8b7b3qs1tU3bWxpH&#10;yI3dedlA0kQAxAMVAnBXRosWGPRsoJGcNB64Lre7bF9T3B7obz3V7j45EA9Tblkulkt3WIb1dvfC&#10;vJQNUhYIIoemKbcOvqXbarBNskRBBmg+3B6JxMO++3uM3I4zgN491btq3yduxepdt3LRs9zMjwSG&#10;gAs3+X78IJK2NsQSAraDMEsAKU6+GM24wqxa0Nx7h907d1R7m72jbmyli61u2jXGh2W4/aqARQmh&#10;kUnD5t6rlyoVvSyRaAZ5mmNJmTqzlrl/0nGcMLdi5f2VrkmGm/e9O47hipvEKAwXVpp1pmMUG9LJ&#10;+ngadLQGmvjmZ8Tjn5PRY9G+yhY3w9wi+Rf/AFW3W61hjosgLbCgtZSNItgAKTmJOYGJHHuQu6Sn&#10;4ag9sn/NH88XW5tGY+oWwQ7r2bvdd256S3EuWkBbcNbYGHQtQ1MKpJgTGLdVAbbvkCpXtMGtYAP8&#10;cbRxnc7y6+y9zbRStx13Vq9ovWlZDctoUS9euLDalmUSgaIHnneQGt71CClxWAyPjFaHIY5bzlY9&#10;M/Tpzstn7fYaWS/sb6PctlrircRIaLI0katTEREQRlOG9uv/AJKAzpNofLWkSxIoKdMNJzkqZ7ku&#10;3T7Z5O5ZuWjuF5C4oS4GRbitcCdp+YhlEtbAmBQ4kbim0vtGlfU+VSCQfID4nFtuKKT23d9b3Vw9&#10;t3V90eMZLVy6wW3dkfOBSsrAUTOkjPGX3m0u3tywS2f/AHXXTJH4h8pbKMTXaax01sxh6R9s8/x3&#10;GcBtf1G7tj/3sFLqp2lrm3u6W0oYKnUYABqDUDFjw/H3kt7YXO2FPQxIFJ8608cJLtczhjaxgfq5&#10;774y8/uFNpq3Tm5ZLi2RDISrlLa10pAGokDScjU4G62KoHd4n1l1EFRJmjedemJZdeVm1L9s++Lm&#10;9HHbLaW9ajh2NlzreYUgovmAGAaD4kRjK8luNttbpChAFvIHdz2pIGfx/hjet7dfqdJl6O9m8Py/&#10;O7Czeujc23u8ffFmxaUi7cFskKFA7SobUwBIGc+GKLf8m1wN6VS9whJUAaGFBC/fl8cJ5JfkuvLq&#10;ntb2JY2ZtfrzaFqztLbbhA7Pp3Nt9TvqePmEgySPCkYme3dpe3W7sveYsF0qFgSB4BvAnPDO0/N1&#10;vBvZOjKfWT3Lx3tz2zy9rY2htyLe4uNcLXATnFx0WTIH+nnj2T7V2q7bjLICKs21FBWtcbePTm3Z&#10;+En/AJCvfV/3f9dPcCPubm4tbbf7gqWutcVQhCW0WYlVkhTHnjS4OjwT/bqf54GAGBgBgYAYGAtu&#10;OupauWixoGGqIpPYWic/DFfeSBnMHrJJ6YxdfXVx8s5y7T7U3dobghwBFp0oCsrcOrWQB83X+VTi&#10;MBXrJ/j4YS3pt1cnRNzeD7NyrLClYdCECzGoBm8/78OaYqTlFevnljX4igu7pCy9pd2thfmDXGUA&#10;QNOdelax0xItiCDEdsR8OtcUZXf3k/Otkk20cMjh9Os+oSqQagdGw42XwriNayXOfgguwt31KyNY&#10;OlwFoFbw6+GGgxBrOXjMz1g4kv0y1JbLwm3Nnr23qWpdiwBtKA2kExqvtJOdFn4YSzRJHWZp3AeI&#10;/rhPiXnqkbTZ27gRrlor6TQLUErcDERAUTQZeWEB2A+yQZ846YqZsTbnGWyWARhBRzbVA1sqZyP4&#10;YAEDzPng2Y6c4PhOdYrhzLz0OotrsLQdyoHY4to4IiGEDQ1zyMnxOGtRPXLFGntcenrISh77ZLsY&#10;HWEIQRBiAKeWDBgj7jPSvTExAnf8cDtrjAadLHNEcdglS4EZmaVoMKLHrP3gmfsxRT7WysIpqwuL&#10;2aWQXNY1IozEk1kZR0wicBpbO1/NDOq+ncVRpeWLMqBSxJilTSK4aYknx8gZ+M4C72tq3btHKLak&#10;hXtsCPwgp17cq4SFJ/xkYCQdzo09CoK+oSTdEf8AcBn5GPDLDyAHMRQnLKmcYzLm0UHJ7prdtgqB&#10;tRa0IcKoBc9vqST0wZiAAMutMWzMwKzbtuBdcHUE9MGQGmY0hqDrJnwp8cFqikj+Zj7cZ+qdeQq/&#10;xhuNaQg3LZBDFlJmDqCI4JiVHX+uCJNM/wC1euLLn5Cw2+z7r6lQAWtBVACICo7vHXTOfgcN6qzX&#10;P765R8MXPOBf/obwsglOw2jpEGYiCRSnSnxp0x//1fe/QQNILTIFDNMjP2Y+vv0l1vtJfVcdgiMv&#10;5jK9wNFNR7QVFCRMmZFDgEkAGBQGPEEf4eGAUmhS1s6gzhVJS72XAZaCUEiTVgSa0kgg4QO0xNMx&#10;qJgnxJ8MBYuNaBrgZmKjutLb9QKp06bYFC1dMRScwMJYVNOgzAIAyEHwMTgJNhiI03TS7csowLWr&#10;YCqS5uKAdJWmppIrTANZBEEEEyIicgBTpgCVygBtOzLctsoFu4NFyToZ3AmSCKRQDDZypWCcjI0n&#10;5gWGAmSzmHXSpC6hcSLnqhlCutppABJ1LSoM4TmQQJIgmk0jASixBbUdIdylVBCOXJkTWgGnS3Uj&#10;CSTQTMyfM/aen9cA/bSC7nUEtgBriMLhFtwGJS3bqHn5j1GdMA+ExIjSYJPjEUNehwDiSLTEVUMp&#10;a6h/L0xqQFWqC4K/LHgTM4bYwaCtJAr250GVen9Mcd/zLE2ySwDEmDq0EmbRuAEVYgFitZBJmsTG&#10;EGtMiTkfvzPnjKpVrU3e7vdW1b0W2toCBcD6WLrToBmOueWGyBmQSD8IiawMBPt3COxPTXTpuBhq&#10;Z0DKSHYIJmpDKIha9ME3wBEZ0p4Z+OAkWhC0uEM1xNOpmZCP/WLqUiWAJmRBHXwLp4ntP+X7DgHV&#10;YvcUIEt2QbiAAeomnVIe0H6TRqAgmk54IFgD3DoZPaM6U+0YCUpQslu3acy3p6AvczqO6LhgTFKn&#10;pOWG4/CD4kzJJJzAHl1xCdUq2S5F0jWGZURU9MKVUyLi3GAALVJnIHAgQBlJgapEArGXhg1j4HUd&#10;nd2X80hT3WyFJa24kM2UwRlE9R1wmZg1kTKiK5zKnPAzm8JQ1kvb7CAR84NwGUHaGWoIyBBy+04Q&#10;OhIj/tislsiDlOeI0mgsQ1rVqPaBd9QBCumUZSuYGU1IOfgEwCAGpHWsNQGnj4+GAcW4gOpV00nQ&#10;zICjSVJYR2qCYBiTlgEVk0BIKyINMon40rghauG00S46gWzHyhrjFu4f5KVoIwzBIkGlTA6nMaZM&#10;fZFcXPoqaSQ3cCrBjbDOpio7g8CYMUbpnOWGn8CaEMKQCZyrGcdMdfHrLMrEi0SAYWSGWrS4ACxI&#10;GRWTRj4eEYbAAJygSTkCBpmCMuuOqpGpjatkLp1FbcJJ13hGvSxJJND9hgUyapMAkyegH30+zAT0&#10;RrSnVotOdSLIcJ8utgFYzQff8cETBgkxNVmK/Ll4zWRgFoo0gqqIAA1u5oOpgsNQgyTBkKaQPHBC&#10;YBJNAJNZy8s8A7UXSmlCXcsi0zJJVc8xBmD1jCKDTLQMpMkfZJjASAxdnAUOysrJFCAgzcqJpEr0&#10;jLpgagATPUr/AJiGJpJJ+7AHctazbAVySTcFwEWVKoK3NMaZkjV1IyrGGi5BiBEgAkSR4BvMzQ1w&#10;E63tLZXW1xgxAYqsDW8avUtN1UMKzETSuFl6S2qjMozBJGRMdRgGLdt1fQosgvZtvdAUFFVoDhGM&#10;wGjL+44QAGAkADq2dSa0ynpTASGmySyu7Mmlo0i2Dbkle4yyr1BMiPDAIKmATMmTAPwLZRgF2XS8&#10;rNcyfK0FcFhJBS2wJkyJAgCuGoEzRs6AzqAGqB91MBKDt6aIogsLeoRGgkkLrtiogfMY+wxgNOQA&#10;jUBWpIFKR4YAC2oCn1LouaXf5V0hgYm4xPyk6gcyfAYTJJqMgJGZAjVIHSueAfYg6VRpDuQsRJIh&#10;Cl09chpH/s0iME5qWIFVpUZkSMA9ZNvRateosrdZHZA3Ytt9RKMPwqfmb4nwwjJhFCR1OZiIjMRl&#10;TAPd+htVsspKlNCVRCdalbjUYEkt3demEQS8GhyBMxA7gK4CVrVbSsD6igFmVSGcrQSCIUEjuJNR&#10;l8QcugmZ6dsTqI/qcAEH/rACSFRVMMU9RnI9NbgmdQAJGEEQSx0gVUT3RqH/AEmmAlqsMLaKZLI1&#10;wCbYOiBcBC0y1FQCaV8sBQYU6SdBgkEd5PcakxXMVwC3ualdZUamAg6wbUEIkBBOlRpDNSJ6icFI&#10;Bgj8QoDnFe6BFcATW7txCw0iFNt+1GITVHYrGWIAkU/rBMBIgwSTJE9QQDqzp1xLxEO2XbTcLj1Q&#10;QBa9QgdqQGK22icuokGgmmAQuQZZikA5znJ/nhesULXrHUWtMULhm9XSSA3yqVWRMiK5xTCe2DpE&#10;zBMERmTrmnhXFDqsw1BnJ7yRKk6CzANaIWehBTxMjxkpVa1IiCRqaJElWYffgDXW506wjOqMF7bb&#10;M4MI1m27HpMEZDI54IkLUkESDFQWgfMRgFBWdtAtkOVcj5XVHJj0/UyznpHwwQAI0rETC00kidRg&#10;kdOuAV3odd1CW9INcdJuhGTtJ0+NYGnxH2JOnUFApEagDDSMxH25DBT9sXDaN5oLyG9OBIliGEkA&#10;dZOc1wmOpgRpAHTzYn4RghwBxJCopdmdmKsCoT5bSW2rANB/OMNET4qDCmKkqAZE/wBvtwE+0+kE&#10;H02YBrieodIW6G7WAP4jmW8MFpCkV1agSAIFSQulp88wMAoXbl0MAptm0+kGWfWFJaUYZgyKmftG&#10;EaQZFWqoJmDByoMvu88BIa40IS9u1rDFLelQA8UPqPnJFPD+GCIoQa0inaKCpM9BiXoFI/fba2CA&#10;TWuttLt8rKOpEwDSkiCKoIIGRpNBVYIntn+3hjypOsTLRBIhiR3AsdQOr1IUECCD0YZwK4boIy8p&#10;oaUk407deEoMSyVYSyEsqzrGkGF1VJH9JGCJNBNZ1GsyIpFM+mIk1k5hygDsBIC+mgYaVVgwJJqZ&#10;zJIihqMNgKFYmflgEia+eZwTa2Tg8FuMyoFDfnNdPeQ+gQJRGiQB81ZwlmBlaAMSpgii5SCMb0kt&#10;5WdEu2pXSw13LlrVctzrVneZIetdNBln5YbAAJqoECtNUT2iMdZJOglKSyAaXL62DLq0BWK97GSB&#10;IHlAOXmmBMSBnTICciI+3FErU+ioZic4J1EjOZnxzwiZB6ACAzMo1MGg6dU5YB0TRZqHjStt0XQy&#10;aocJE0pSQPtGEUUDtOcksBPw1EwJ6YB4MWJPcVUSuiSNLCj+lAYgeJ6x4YQSKypIJkQFIapKgz4Z&#10;TgHUVkAOsHQjKwOrXBADaQDNcxSPtGC7iWHcBUEE0oKESJNP44BataCKISZ1eombFsxe6CKkkVjp&#10;ngguemJlWj8WmNMCP4f1wCiWdlDVoVFaSG1CBT7Yyp0wplDA0gahA0yQpEQB/GYwCEuaWFSSQ0tI&#10;VFdT6nzmlMhXDTfLJAoQ1KAkUgH+GAfViHCgsCVKsF1GAFoaGSRE5+QwZAmCCIIiZpqBEECs9cAF&#10;JPysHA1BwgUq0MDqD5UqDIwis5TPQAEATQjr8OuAcNVJZ1UJDS2pIYkgspkDwkgATScF80xPzCD0&#10;jOopEYBYBtMNTWwCCrgiSJELLAnUDGQ6muA6rEKTBAiQD4Ge3LqfhGAXYuOqlmJRrcl9LaQvzKFg&#10;xqmQpiADlhEiT1GmhWVqBAzwElZKoKhle2G9QBzpn8xjFPAgmftjAIkqa0ocxIJ64AIWQMFKFP8A&#10;UIDSiECNRitZk9OpwQIFR4TGcgiAGHgcAq4uakAr8qs76W1CWuNZ0zXwivgcDwAgMASRkEk/9sfw&#10;wAYFjJZiGZR/6bKhKtqYH4QaH7cH29IAFIBJBGUAdfvzwBaGUA95Fxe4CF0ssemWc5HMCkGnxwo5&#10;kxEUyEiKGcj454BATSAJDNRgQNOoltYazqJBgVAEYbppzkE1/wC4GBkf78A6vqO4JYB1BUjSSEdS&#10;SrsegIJhQOsjCDB7AaAFWI7Qh+XTHwrqwEtZ0m4QCykaS8MbokammuRmmcdemGzRjMmQQASQYHWl&#10;B9uAetn1EVgFNQxpqUlhmofuIFcvDAcTESTpVqASZosT06nALQ6CQTA1XFGpjoUAhnBHVokERGVc&#10;Ml5JBHWQTBgFZEGPHPAShb0QQdeldIjVFxtddST9hJODPWWBCCYrEdTIigqc6YAxHaQoDM+oONLO&#10;D1AUyNRFIiuGLgQORIk5mlY6gjqB/wBMBIsaik6CQo0AATBC9qQ9CpIoBPxrhpnJnUQ4WkxlQFWy&#10;E4CYlkwNM2WuRqTXBdpIuBoNCZyJHScIAjKFmpJMaZFJC/fBwD+eowxJUIqzq1aYJgPXMwx+0Rgo&#10;JIqJ1dIkj4E5HAOCmsaZUJXUZCEidRMSYmTWImcIbOq6YJMHxBy0g1OYOAdX5aMWoADlAyhy3SYI&#10;8fLDTKoU9SQwWrCFUgEA4B4Pc1BZIBe2ZCqGuFl0liKiYHllXDZE9RWJ8aCPmj+GAkAkksFcFleg&#10;k6maoBVjApWTngPkcyFNCBMzSjD44BSsCQCRruKrOpJEDT2L6ZzM9MownI0yORc0I+OX3YB5QdIz&#10;OidRtgEq5BMAmSaSZPQ4TMgmDURINaZ5z0zA/jgFgKulfEq9sNBkN26xkazQHr4DDTFCTJINYFFE&#10;R8obASkUjSEp+FiF1wA1WYZKRlUwR8MIJkmCNRJAWADLVBLNlSmAeA0kA6mSA2oEsoRAaKggNMTT&#10;LPDU0We3t/DJLrnJXx8MA6e0syyxZlI1GFRslGsZ+SxnlgmgkdwmYliQJjqVymIzwDqnMwWVULQo&#10;QsdbQSoaCSJmo8+mGTVVERBbzLETIkGn9uuAkIH1OcwAkntAUMYVtJBLUk18fDBtBJMxXuIoK0BA&#10;OXTAHbDCgKmhCIQDqKqWAkwD4ycEwJmA00I1ZwakN/Q4A1KggalcDVq0CZOepJMVNSK1zwUEGIqY&#10;8egkOZ6+GUYBTEAEzGnUSCT1obQ0TA8zmcJmcx3EiJpM9sMTWfDALAaNSntVSwMglQBq1AUWIFZw&#10;krkQSRVTpJ7SarqP8c8AuZD6oFwaXAYLJMZjp4jKnjgMDMSunuEHIwKZfzy+3AGjFlZip9SbcNIi&#10;JGomZyrAHXKmG6NqIgwdJgZFaMDIwD6lkKg61Jm6S5z1GdSgEUEZZ1wkKBpYGBIqIJ1RpUnyGAUZ&#10;IYEl5UgapAALamVWyJmDJFKdcHJBkES5KklogwTHjMeOAACkaYYBFXQNBcsAYDHoBJrH3DAoSQY7&#10;hqgANQ0An+OAB1Kg0gMyDSS+q2ezMkCfgDERTAAyozsewEMYY5zHhUeeeIAWNsE6rdi2oNy56lsB&#10;kWIADQZaQTAzEROPRn0s9uqot7hoYCWZgCKxWJpXqcLzxHHzbzWV8jv3/wD1rbhuC3/DWHezf3Fr&#10;0NuupO4uNNsXiKhRkNVK1x6EIUABQ2mNIiBEf1rGK8emNs67evL4Q7HeXd1de7vLu2uX7m4u3Hti&#10;3Ny7cZIZAy/NaE6ygjww0zgggEg/KIAkyKx8Ir54On6enwafYbA7dts9yzbW2jercJd203LTaUuu&#10;gkqSLhKpB7BWOkP0w1w1OgFKydRPShpI64NcRsf9xazsLRQ2xuTa3eu2iB5tOoJaUqUagBgR9kYn&#10;ojZd2XVZBMZyMHn32ztmOZ8nyVgsl3Rb9RL7m2q3GVFiqW9AqoAMBiSDlTChbljQzMGv2Elf5jBL&#10;ttbmoN7n7S7SztzubHqLausyraNo6nIdbdktHzDVouSSDSTOI7ppuNMTCmopAoNMZnwODt47brmt&#10;bxO/O+4vYXkLL3XVX81Rda4w1M18HISSGU9Kg1xJS0TbOZgUJkt5Uywc97jfLJ8pzC2eR2zXbSes&#10;15VurYbTbZW0qQmqrAwQNUVIOK9bLC8SAx1QxOQLAwB4Vwdu6dvd6Or7rm9vd4Hb+vftILLBAtnW&#10;9y3tL9rUXZAdeoGk0pPTE82zpzILDyMk0MDr8cHnu2ds3lyzb80l7ePaKJdZL7QVUIWVGBFx5lFi&#10;QGE/EUjCbpBtAGfDODJ6k54Lp+dI4bavt+XuX7LWra29xdvXVbVcRO4qtpLbyoc5kmJ+YeGGrigi&#10;BEFRUGDIPjg34ulw0HGbr9OXvbg3Qw3TvZ1L6iXGcQw0iSM5AJoJImcRiNNyP8pEhZFAPA+Zk4N6&#10;5ukt9WusXxe471Soti9bvojXdFxNbuPTUaZJBChVgQC2Ji3UVVUsQJMZZCmQwY/Szzlz2/7f3W93&#10;l3dLbtk2z6ha4t1EA0aENo3IErcq1OggYZuNM0Et2gyBQ/jA+zBqeOT5tNxnHNZbbJdun/xLlu7f&#10;s3Cbha7pI/Si+QGMmZUjKDOcsyhgAks0AGSYAoSevWmDa6Rdzre9cS2LNvU96xS0X1fI9jKRqhZP&#10;np8SHYW5qCK0Uk0mBE54AbWxc5FtFqxdtXU70N20iBLi2wNJKkBOgIpPjOa7bULiCzSBAEKBQ/N5&#10;54M7adyBy+2nRtNwl1drbS096HuP69xiPRC3Lck1yEVEzJiWrhZ7np6jGkgmsSTB+WOmWBrr2rzj&#10;NtZ43iP9yazaLi/be0gIUm0LB9C8UuzDK3cYqJEwBiRoRQHOnINmJAAp/T+GBm9+PkzH67c7s3tk&#10;lvcNN5bV+466duge5N51uLAe2KrqAqZGYw1cvrGlTVhWCIgnIMOuDS02Hty47Nutw6jZ7a4VRWS9&#10;+ovXdJAu3lMqQpUAE9KilMPM49KSMiOkVJ8fPofswTtme71Um32pfnCbQRvWVkZxdZkVAA7MFFCA&#10;RJWIyPUQLNvNyWiZy+Wf8MGdtpc6TqLnuW03F41EtODbh2LSu6KKWYimqVfMn4kkYD3gsIDGmJME&#10;hp6Aj4YM6+P/AHiuK9v39yG324Dudw5azavRaeyqiH9RSZMgiCBWoPU4btlpLECSIp+Huhlr9+Dp&#10;ZLMVcckm0FtLDB0tg61ttqt+s3pgpuBESB8oikeWJVp2qWgAkCIzjxjMYOPlkm0s9WH5vjrDtZs7&#10;RRuHt2rm4U3CT1KN6SOYGU5/MMmwV24AGP4jQEzpBIyJ/kME0zNoPguO3F7cW1X1BasXDduKO2/6&#10;QIbUFujURLCSpgjI9MQl3Ae8FXKnbFCokEyB1+OD0Ogbj283G8I2/wB0dRcXSm7/APXW7zkG1bcE&#10;9q1JIUeeJN7R1rGY6lSKRPUfwwc/H3c9zLe3Le90zqVjuwWts5DaLopLLAEHSaAgwRM4akAVXuHa&#10;rSCRI1EU/vwbub0aHRduNbRr79xW9f2wRQl0aRbt3EeQSNQJAiVGdBOGkth4YzmY0zLKKt29MFzM&#10;49ast7zC7G1ds7e4PUCJ6qMou2ttuGY2tuF1AHS06VOqmeIl11uMVHyyx7qEQ0AmPvwG34Hjd5sd&#10;tZ3Jm7evpafVbKtbu+ra9Ui2r94EyCfmFKZYIAaohTAH2+JnqfjgCa9uPR9QndC1c3NyRcTU3rmQ&#10;NNpPwgmOjDxzwxcNQoAqTC0IjqNXxwGl44KNsL92/rNmtzdlXtsHHYG9LKChmRMkkmhw4tp7kEVT&#10;tGqDAgVwFXyPLcfxqXkOm3vla+3o6u7dO9wBCxoQCgoqCDMgyKObl9MaQFAUqNUKHHUnwnxj7sBV&#10;+0+NuPb1X9xfLvft7pVTXfO3P4UtXAVB9MiHBMTQTGK0q9w9iFl1DTUSaacviPuxB1QbracRYuru&#10;93t7G4axduXi6aVRfW1uR4GIJBHWQOuLDbcLvt006PRtE1uOVBoaiDnlhM2cs3fWfNyz3f8AuB+n&#10;XsiybNzll5bnkQW7PD7Db3rruLtst+ZdtVRZP5j1MRHUY12y4na7QwiC9dApdugFaCTAYx8MJx0c&#10;dt7tw8FfUb65e8vfkXd5yG49t8G24so3C8Ldundmzdum3aubu9txrZbpI7Sc8zGHWuzrJck24BSy&#10;nqONQhCpWAemKwp9hwtyyNhbbY7fYWeSTcXdtyfurf2uM468dpcD7zabtL83fUOrWjP3NNJABBIG&#10;sotxiQdw6OG3B1lAx0xoToR92AXyF7Y+5uTvcdYY37ftbjuSsXLHtDbLs0378XZ/UDcpzHJEA37b&#10;QdCkkrVRUgSmYLbBJuN0Fsfk2iEbvB84rOAwlnYtyHNXtrtrHG8dtwlu/wD7lfuD3PzVt97tAdmt&#10;ovCJZuXu1rZGpTqIyjEA7qytw21dUCsq6Nugusbp77eq6ZjVkemCzrw6vY9j8+eI2fL7jYbvl9xe&#10;2rbl+U94ck3EbHa8Rt3HGcrb2PB22Q3TtHHq20I1xBBOHW2+4u91u0li2SV9TdXZhbiFmFtTmVNY&#10;OeBO3/MpLHvD2r7bQ7Hl+b5H3dyoW1ffhPZHEKrXN1xnKW9ptbnKbkKpS3vLDoj3lOoAyYjFe/pb&#10;Z7Vht4+4e+LbEWLbNbIa1BvBUkhSM16YNSXacScOrccnPe8eM5f3Bs/pxxftXjfb9/f7La7r3dyN&#10;nZ8tbO15pb68JuNzyVy2p3Vm4We3eYKHsggzFX02163cS7tOOti3bNi49zet6TNZVSt062rK5hoM&#10;DPES7S/mrL773l7c5biN9wvvj6wcnf5blbHuHi9jw/0w2Tc/Y2fuPcbi3uuDtnZbVG1JuXUpe2zX&#10;U1uNaFjieXv7Zofd8fahrYS3t09Yhipup3UGp1NOh6Z4qcejlm0432p7s21q5sPp39XefS/Z5jdb&#10;3lfeG/8A/Yfs3tpt79vieT3du2xuXks8fu7bKSFFyxRXVgMVe4vbHcM77jc73eejt7Vq5dsr6FpR&#10;fc6KAzqR4BC9woRiNybT0k/F3H2l7e+p/tDacdxntb2R9N/pu/Pe6ee53jeI9w7vce6+Y3d721xl&#10;lOS07h0Xa2tryWz1XLV67/49+G9YKYlizfsW7lopwtzcG0llnu7su5X8wJdC3HyZhUGK1kYq3Tbb&#10;m2NB7m9qe6OU4vlNtyf7jeM9nW+Vvc5Y472/7HtbDi7O4FziDyHB/rNrx/c+3sXluW71s3OxAno3&#10;DqgE265/eECzsNnasILtoWnZbYYbW8WtX10070m2yzMdy4ze7PGDHjn5rmm9t7I/bF9PFvbrnPqd&#10;9QOY9xb27w/Nbnk9na3fMbmxe97e2F4/kuCFrchmZthvNPLbfcm1pW6fR3AJCnHyo/5lPqG/03/4&#10;/PqmOPW7Y5P6h8x7d9iPf2V5o/23nuTW7yas1s5abZUxSIBzjHf22vd59b8Hn97vfH7Ly7z/AHe2&#10;fGZsj7lf8MPtfmPff71vcfP8jzFzmPaf0b+i+vh+M9w8ONvzPG+6+V3Vn2zZ5SwdwgvWvW428Lxa&#10;73PcuXGTtC4/DEz6w1CCD8vSBQD7hlj5iazr6vqeI/Wf/b+xwyQRECYYhayR9pxoDDcSZ8QcqQIz&#10;acacLzchhMKCPjJEUgiQZHnXADBSflBDknKBpy6f9cDIYbKkh6mRJBEGBlEDBAwg2/lqplZBggRm&#10;Pu6z/LADGt9m+4N/7Y5ziOd4y/8ApuR4XktjyuxvRS1u9luF3O3c5U1IPPGN9c8fHq7eHfbx+Sb6&#10;+l/t/oJYAggiQQQR4g0Ix+kP6rc/sP3C/t09ofVrh7Af/wBib25t93vLCNqHG83tZ2nuDYXCvzen&#10;uUZlAyVlJrj4zSfp7XW/H+3+D7v5d57n2k8s6bSMr7cs/wC2XuR4YsCNtuDf21VltnufzLA0AmNF&#10;UjwUHHxl5vaHbb5g6ldFwSgIDwraXVVyE9P+mPY+vb6zP1NZik9Au10xqskWlsu5mFDnsnqQTUYr&#10;N1zmdIGJtrSrEapPouHRFCh3RwgLHyERgsmPmGJvHoT+sukLaNva+iSIn0r12bnpoayQNP25nBrW&#10;82f2oYdtXGv3XV4LeqjIpQ/lzbpDtNdQFYwJmhjQWd0p2F83jcff3dzYV9K/kpbSy83We58zEsCo&#10;gCJ6xiOmbjkMOWwrWbYg6NLuxKBbheIBuE5GkzGIZ4wGEMvrFHBtqWa251sdRGmCl1lpnQrIkYpc&#10;Bham5c0enbCaXDFFI0IbYKkm6aEDKnTEQMSEv+ncAaV1k2zDklCBqB9MdD/jgoYBa47Ki/ll3N7S&#10;S4VzBAKqZKEVPmKYIGG0UPbbVFkOQbpdZAcjTkZnVFI655Yq5wGH/RdlS5auIAX0q5dU/ERcQ6sx&#10;FTTKfHAkt6Bh+1tkOkORZY6rPqWCNNxy8hWW38pPQ/dgssvXqGHLuyvMRLFil0IjXyUkdLiuBlUg&#10;hhXDDc1mOQxItbZ0UE2XGkuzWVIuWH0klSrpVGmDqANOlMGbrznX0DFxYtX71kN+k/TXVFtbzu6b&#10;i1eLgiyybi2ANR66gMs88SfNrjacwMLucXra099ZZao1osHtOBKfmMIDg1Ugx8Ri8L2zHIY03H8a&#10;29KC8LtvclSVJRBb3OgFWW8lCtyYJ6HMY5XaT0dJLtcBjT7TiLqqEayoVyH1OoYqV+YlhMiOsA9C&#10;DjFuVmmwY0e34qLylaTMCdSGlYYQM8/AYma6zxy3gMbPiuJfW0aqi2v5S1ZySGmYmPKuDtrrNQx1&#10;vguIutbtqoVoClR8l2z3UNuaSvnJJwenxTjIY61xfEW20NeSUJ/ECXulMyUyPkSKz4Yl2w7TUy7k&#10;SBHlXPxxr12q2/y7S3bQVCCYkCW79IipAGX2zjn1bkk6I/qTmQZPQx/LF7xqhGVWUK+olGgNpBYA&#10;NpGVDl9mAYukwTMiKjIGmU40Vm21uWW2LgN5m1IqhdQoSQCDIMfYcBCcq2kElSEAgkyZHy+B+OI+&#10;5/T6dbpFxmejMQg7iQyWl+atDqHUxgHLXqao1SojIEse38TjxkGmMBy3IhGZreu0A3pooNtklVzC&#10;iamp8hi6zNS3Cyt2+2Pm86jHJeb3lq/utW4u3XCgXLbPcC20NQXc1AJqriK+WOmOHPbF52S1ED+e&#10;OgfTP2qOZurfRBt7TFXtCztbYZyX7Vt2mAAQRLau45qIxnbiYjWmvOdfVW8nvl2W3e6+nSA2oswQ&#10;ADzE/Zj2BxO2tcdbazc4+69wWEtlrVy1ctsbY0teLGNLHoDELjzX6ue6PRJHJOV3F3kHtvZ5Czbt&#10;i+bg9W26NDHUthbYJ1Kep6nLGo2/Iras2Pybu3Zvy5F9txcDLB1O4AWYk+EGmMKy244t7+4un1be&#10;5WRd0nbJtk0GVgKSWio85FcUvJ8xxu0F67cP5xfsKd93Ue0lhbJ0GfnByHXGprteUtkXnGcRyN/0&#10;kUk2tMMCNCgKaANcA1gAQsZkY5vvfcmwFhm2+2vXzdBa82z2hRQ3qdytuLxBZSe1/wCAx2x/Fztz&#10;ct7tuJ3K3F9S8E0AC0L98XDGntPo2xAIzU4zO65vkd/trdu3a5G1Yt3Lji0Lz7Z77SUUXLhOsoQa&#10;AGuKW29VvZ47a2LrXD6DXmVAzm2j+mBXUFUaQQc8V+y4Xkb1+1duJbso5Is7SydxvuRv7i6wVNub&#10;l0sttSYoiaicsEnVJvbyxbDqGXsUm5duFLW3tWrYJu3i0gQqgliTAFTlj6cftw/bUPb1zZ++fqBt&#10;fV5ntvcLwW7TWeNV11Wt3vbbU9SIKWyJGbVpjjvtniOfk8k1lmt5/tw/N9/ygf8AJ2OS4zn/ANvv&#10;7afcBO23dm/x/v76p8JfBtXxbc2977a9pb6xVgQrJut/bMR2WSTLD6BKiNaUqqqmmIj5chDVjGHi&#10;fkq5DkuW2nO7mzf3O6v7r9a+5a9cuM3r6rjXfXtu8M2pm+RsyBMHCBaQiIzyknx+UjzwFs3uTlbL&#10;rd1BUWNLWB+YLzoAl1mb5CJMsQZE/HEG/YKmmTEFR5gUB8s8hgubjDrPtL3aeR207q8vqoGTdXrt&#10;sWVvF29M2lRZf1ZAJzmBUCcIUjTBiQQrKI7tPcKEZYIst1aIv3fStXbfqC5udm4dGFtbzaY7DIuE&#10;hiVE0IImuDD6HDAGD8wAynMV+84CtvceN9sNxx9y8hvWFujb3twbuu6TPqPcYZkatKx56hkMWHqa&#10;tJA+bSZaIiemA5SOGfZLfW9cuarRu2rijXcv24typVqkqCZM9O0Uw+lw0ALQQKEEkjITHngMpyfD&#10;2iG3MKClWuh0srURduegwBA0kQR4+WJq0AYDzA6mc9QwHMN9fsbvcNYbRbJNy3cuOwAVAxS3dsv1&#10;JkKMznSuFko6mBWNMZ6pzBJwFftNnv8Ajt/Ztl2Fgn1bdxW0myRc029ITMigbxU5CkUe6tTkYmci&#10;OvSMB6j9ic6GVLd0XAdK2r6enpHrKNCu7N/p1n5RUCOmE2CxUrUgiYMdoHcJwD3ua1bs7q3vbVm2&#10;LjsVcbXUf1d240XoIMdkA6c4JNJw9baGg/5ugH8fL7MBSc1thubDC3pLbnavdn1X0WlkybZaqsVF&#10;SIpWJM4ll/UUgZxJQDKDEg5eGA5vt+Ofi9xbuILiIHOi9eKi7qRAyqWY9ygktAnzjER0AJlQZHcT&#10;NBlBwHR9lyl7d2rQTcGVuE7ZNQFtjaXvuW0BJ0xpAakzE4hNZilSCO3TWYOU4Douw507m3bYubV2&#10;zctpujemVQLpFy36o0/N5GniMPWTHbWnjFYik/bgKL3SgV03Pq22G4Ym8iG5ZzB13gtJ7SKCaCYx&#10;IdNYKweuQy8ajAY/jt+2w3CX0v2yLdwKbhAUblg2nbhaxLREZnOkYrwmi8JFCVGZGZgEn+kYDtZ3&#10;h5b23d1bl2vpauXjoYXLRtEQwh5CrPYxLAgwQDGLIKFExMgQPiPDp9mA4Jd3Ru7lw7myNsLtzcXn&#10;gX2ExotzGqAe0uesmoxO2fa4JYMazECvQYDnH1DYbzjNwgt3rKG2otWhqvMZJL6brigFJjr1Axtt&#10;mwNqPA1+JzriSO/ivGHya+qnGjac/cvosW7zkAadEBSVaes+Jw5eAiTURH8euKvk1zOEX2pvnQ21&#10;DJAZYJ7iY7W+aK0+44riIJGDzu68c4fbormG0+oCrhgUn5lA8hBqPuwWAlbq46KzQB6YLDM9KKYk&#10;TlTAxPXAo77XW1NcYrrMCysgxqAeiiKdG64MZif78URzbDWjDg+lQ/hUQ0m4Sa6gCSABAgz0w6ng&#10;Rl5ETXExM5FLv0QCQ5X1LZ9RxpfVFB3CRU5nzjDsagIAmTl0HgcCS3iKLWAO0tIClV09sg9j91CB&#10;k3Tyw4FAyxXo11mn4od27cvlSXJTUZBgAFswpNO4VjpgEkdCfhgt2x0mTBsmVijAhQhkMK0LAACA&#10;enhhq4ZBoZNAP7fHBx32tuLwvOJsNd3pRbk+mQ4MafUlpMZUr3TGIBA1eIM5VI88GHY7benZFs0I&#10;tpANLbBjUQMxFB8JzwGEDI0+6J8sQFs3O53KKzWxbLwyhmBUgBiylj8sxXwxDeFgiQpJMgfZBnFH&#10;U+NO4uMllQrPbKLcUtcNkIhF3QgQUgmuk0nFTvrhKaRnUf5q+JwHoT6ZcaW31zc3qW0a2XlmW0VU&#10;yjEqM9UQaT4xjL7iajoYg9B1kZVy/jg3p+Z7u9rIoRd2At5raOTbKlXuOQdFu46ElFPdHgApJJMY&#10;hXgHZaUtnMHMkUAI6Tg7623WWuj8Al3bcdfuFtFzkLKiyBqBABEXSLg+cAsDABNKCa1+6Yv8hBBn&#10;5okMVoAP5+GIrqXs60mwAO8W7aKaNQRXAeyrhnuXSDEmR6ZmuVIwd4LY2MKJbSCw7TGo+X3fHFTH&#10;OTHBXr/uH6h3Lt59O2tXb1myLj3vzDb1NbUIO2IaZapnxBxmXth9WShRMNSpMip8/PHPeSTLT1DZ&#10;37bMWmUNfbcsthWt1TSiemdapDAlZIEVzPjhO2VSxaD3AgEggz8Z+2mM6SW8h/3Hudz+nXaBriek&#10;9l2S3cRraqYvL6luABrBAAmSfLE9wAUQgZKGjJiT1OOtkvVGE2YYjd7+0z3FJd7LNUqlu33va0kr&#10;mIYg5iTJgYcMg6FrGkAZUAk0OWJe7MwqDZtWbiNuNw3oPNy6bv8AqANdvemkog7iWhiQDpESAcTr&#10;dlUtBsy1AsiYIA69Phi4iOfcpy13dcxc25BsW9oCrXBr9N3tlruu6TUNILQOvjOLbaWzNtAGUAFq&#10;/KzD8M+PWcVjyWTVxb3/AMztLWz5bkbu62t+7ce1tbSL+XeW2zgrubTGotqQLelqEycJ35oWYgsB&#10;ERLiRU/CowPHJNcxJ+mllbS7Ta2rdtNsbo3C3Q7LtXYsWRhbuMpaO9vAROZrD29lgogHVqWdQzJz&#10;g0ywbtknPDd+5Od216+63Bb/AEtu1etoUu6RbZFGgRcI6V1KaAGtRiVcl79q03YLY1kzAk9NXliM&#10;zjW2c+rIcS1nYcDyvKbe4N5c5S7+ksqw0XbQQ6tSBhLKwPc8ZnqDifZCqlTp1ENIqsdD8cVx22u3&#10;WYcw9wX91vuQS3tLI3tnY25axfZl3ovMNbDWQDoB7a92eXUyqqRNCxjuAGrywS77XreiLZ3m83Lb&#10;i7ZVr1rbWyyW1F5r9ndAE665sILT3CkZycNga734fyoo2ckZGOuI3fp0zetXd3d/ofboW7+pN3lF&#10;uTc24a2CNUKbYY/JI0sDTVXxxNSqt1aSogSQfIeGK5OYclZK8haCMy2FW1uLjt/o3LQ+YahQuxWW&#10;AziQMSbdtragRFNWYIr8zGuAxfI8zb5Te3r6Pbe36y2Qy2yrhLKgWUR0pBzkARnNcGgV3kSdEauk&#10;EqTTARORvbjZ7JGt3SE5J7ttOwvee1buBXbv+VYmYOU1Jws3NAIb8bRJ8hBz/jgIlnjrm/v7drCf&#10;lbLasGtdzoJOq36iIYbUASmUg0wi5dlQlRIAXMksf+mAm8HxHobm/wAidV0Wit+8gQvaS0oDKpdV&#10;CgmQsMIBmcR2slp1QQBT5SSMh9mA3O15+ztls2LK3rN/eemt1jcu+naJQu7dpMsKDUZmIEDJHpmy&#10;jEgK7HMHp8fHPBbbeqQvI2fcHN7PbJcu7na7K1buXNVpjqv2l9QObR/CDpqCBSYMmIzBtQplUnqP&#10;tH9+C4k1zect1tBa3Gxvq96GvLotJVgrEnWhZ4BYEq0wDnEnJrcXWrQkQGBk/aZ8MHXx6zE29Wl9&#10;ocDYtW7CORba5ce0ouIGDPbYKuhWJAdgTpJGUE1xlmusxuGpVmbTqMmBmQPhXB0ewNjxW02NrjrI&#10;sLa9Hb7Z74tBUs3GZNRt3GWGOolq5kfEYj8juBtrGiVZikswOktPcwg5U6nHPe23tjWszV59Ovb7&#10;+4udvb65tntWBvAluxcBu2bNq2DattaMHX3CGAIWOmJ/suym73QvuFK2YKsflFw5TQeeGsxb8mPN&#10;9MxPVxr9/HuPe+0/p7ueA2F27b3vuJDt7thGZtOyUxeIZDPzEStaCR4Y2+8ua2uigJMgSBp+Inpn&#10;jo82v5o8A/Tbin2Ox9rXr9rTas2Etur27131lkMrSgnvY6WMZ51xnq3G28yQWI1ZRA+bw8P44j07&#10;Z7bY9b2Gt7DY+6pQ2/T21q+m3W01y3dF1wVsFQCfE0gEAeOLa2ugOCYlQamQYMD+PhivNbm5cI5b&#10;dpyt7jStv8zabjTctrKmCxYOrDP8UlhQwKAjCb0nbqYEqVYE/Ln0k1wa8fW35VI9uOLXve/txeCb&#10;XkbG52K2vS/8su9rWi7hHl1DHUZBiMgcQvVI3LiP/VAgajWVyBHwxHSTv8bpH+yr/wCwvsrv6i7Z&#10;9Dm7u11XLKxbHri36l2hYATCq0aiD0Iw5fug7fSRAlaCDHUpT75nFTTXG1z6IHt3gb1j3jf3lq4D&#10;bfbP3XSbbMFsn/zGTu+eq6WFBEZ4rGtBrxOYZDNYkZjLE+bq65tuXu7b29t01FTa5BIPolwj0Vww&#10;v5MAI7hFT0wQX/xAxGordOkgTFZERlnhjIeu7pT72u7U3bdm1d4m2by+rdC3WtqNKlWnUwjU3STU&#10;0nExEILKAJNmSIIWua+ZHTFS44lYne7rb3bOzubm8Gt2eZ9UEurul1G0pfZkIKpB7lCyBAJxQ762&#10;FtoxnsuiQYpWCSvh8Mc/J0aj0J7D5I3eR3W1tOhO54h7gaHX1LVtSYDIe5vAkiAaebW1gXL4A7ys&#10;0pI6AA5jzxqYzcC390A3OO4C7euenZG7CMb6qdIE20NwwStxctK0OfiMW+m467UBCCdYBiYIEMPt&#10;ORxU+Ljbb7idjvfetm7yW2ush2127auPpS4jk3Lb3HQfNbUTcQ+ME1GK5+Ov3W3BI0kH/KDSAemM&#10;3TPWq6XtPqRwPGWfbS2HV7d+y1vUC9s+oXItC2hAADEmG1ERM50fscd6d2wzsSjAVoB4RGedMakk&#10;6Ioub+pX63h/cFrabW1Z3u3Y3kTQSdLNAuoVGk0qTBqegnEm+m2tbbdKxRXVgdTeIFCJy/tniWT1&#10;GX9vbz3Zyfuf2xesrudxsdxt71prVhSbY7z6vqlR+Z1AiR81BBxRfrtot1SIYvaiclJArWgkeAxm&#10;3WcSZXl3xPYHue5xO6s+o9izseXS8tsHVf0MwIt1JoSexjHgMF/ulu3t7L2lB0XSocwIORqK4Xf4&#10;LNbbgq59Lt5yPOc1tOUukW91xNq6m0PqOWVV1iAhAktJGnyBxmuT3l+7b3ah6i4pAFNXmJ6jF1xm&#10;betjWsxeXoj2F7S4Thtz7eJ2yjTsbm2IOlv06qulduWBE2z1C5VyjHPeSs3fUverrYO9vSwqVaMi&#10;T/bxxZPrv4Ossj2P7N5DYLsuN/Rixt22+33a3LJHp+qpYgGwgoA2Qk06VwUQpGoka8zGqVWuqcoz&#10;/sMY31kswzcZ4SfXN24LmhJO3IZFLi0mq62hLWn5jEL/AGOOi+0NtqvWVgsFZPmPeQDnPnje3O0l&#10;Y8mO2y/B4c/dR7jbYe1PcFxbhs3W2d8D0FBS2pUsyuhAgiumlcseteKti3sbAAiUBy8sVw8f5I/C&#10;d+4/lW5X6t+6bjP6vo7+/bFwggtN5nqpqMwa4sMVtwrAwAwMAMDADAwD1lipkGDI6CkGQ1euGLqg&#10;0gVjwEYkknEZ3l2jovt7dXLbrp6jSAWZpRhI1sYnI1J88Q2TTpIrXpJ64YmcvM6VteTa9a3iMdCe&#10;mCFuMoOkoAS5qQaZf1w6AsMIjMZxSMonDEzlqSdtv4M8m4vM+3c/mLLAt3ayENGljORkfdgpKxBE&#10;yVMkSfP7MVlOSyHe9KExEnu0zpm2CMyCak5xPXA1ajpJmvlP3YmOVls6Gn2j2tNwoMwiwdQUsSpG&#10;oeEieh8ScIYwQehERWAesmtcJMcRFrt7SPZuo5GpCFMAMGUEZKTFfA+OEGD1A+2pnzOKLKzaIVdJ&#10;QsbugwQYBBARViC5qBWg+Awg+HhiYFo9oaWJCW1IWEMkghpIKnMgkdwzmDlhR7qnpA/tOGJjAhbW&#10;yRccQS2lmXVqZSpPbJAoZ1RT+mEAfxxRf3L1kLbIlvTUJFZBqXr0OfTywcVnAKuuDaVYkEhTXtKj&#10;LW4zqfM9DTBmYn4/Z8TjO1xrbBR7dym4KaHZxIHyByFmot/5cwOkVGCxYLnuCIR3FT3aWJXUw/MC&#10;scwOoFPLBQPAfdihRu3AEIYBHWXJ1Dtj5ViGzweAFssutn1KtxgidoJNKhdORNSZ6ThLNpEzmfvr&#10;EUxma4uchyzsW3F8WSutVqSR8vaWDsW6gCY69MM+oS0dI8KT5g4o0R4U2dqj0Dux1KILBGnSKEQY&#10;zEeE54BbOpEVjoeogYllzxQ5Z40u1q4ba6ANEFGiUQyisepHTThproUSCaD4EYYvrRa8f7fuX7jK&#10;6hFa4oXUGkCNSsrdAT8wBoOmInrVJmmqR45ZHGh0w+2h+iWyioLotlbq6xDXAOwi95Ex8Mf/1vfF&#10;MsplTHgROWPr79JdXtqzAFhOkq0UEyxDOS1IBpWgkiuEnynNgJhshMMOgwEsKQwlLdtUFslbYZFs&#10;hmAV0YCGYyIgzNYjCGBIyJqB8BMwR5iMBKtNBeHsoVttdErDMIFssJWtAS0x0qMJOcipgk08c6jA&#10;SEoEtMTbt9qo2oOsKSVaoAhvxdTWviU0MzWgk1DD/McqdBgHRYh7CIUCFA95EAbTaIYenZchSAct&#10;RHwwUz0gmZqIJbLLASlGou1xwzBgqBEeQoMlSzSVIH4iKGlQRCAVn7DBnyAg5eEYCUFuMoglXuOi&#10;tZgaSAdQZC1SajujOueCEGQf/SjtmpmAJNJwDqlw63EVBMo5OoAhV0hrhEfhMmVgmIMThBOkdSaN&#10;A8etfHHPe2XhUo2g1wIGFpIawl11QQqijemZHQx5x8cNsCTQGokTSvUSf7HHO23qJdq5pSbhAuqd&#10;LBFDawaKwQdBHbGVWmpwgypBjI5gU8OmCpcq1txqZlexb0qxYsAIYhZAmesnKME0VzjoBWfKuAkW&#10;QzQWt2wqsg1atABdgGckZkjtHhn4YTmT4CKfZSh/hgJqrB/Mt0Jtm0WIV9ZJArbMialpgnIAdSgg&#10;GZyyOYIwCxoe5b0tbZUN0W/TbQGRyO0aq9nyn7xXBMZJNfIHMkHrGeAet23WUDFtKgrcYkhS8EAS&#10;MyKK4gAZ4bM6s/GIBEhh1NTlOAm2u3bmT8otki4RcW1oftKrC6dRjOJHiBgpkClRUTIJpJAJPTLr&#10;iLmnVUobgDBkuQLw0ghQJSVtCYBBPQeRwkme6mkQCIk6ZzA/pgsTEUWtK/K7hzbTX6KLftpqZS7C&#10;YFTIoT1mhS4hpoCSS0qTIHyUH2YjSRt1L2gC11+loyFK3J/NuDP4Z93UiSAgkkwD8uU+cf0GAlIL&#10;dHIUs6g3BEklSYaVEHSaEeGAQSBWTnlSAZjPAKsnveFa3qOmDEjV2kkQYkiO4+YPTDdD/lBGomAK&#10;Tlmcz5YCWq6YHeVKpBJADVrbOkHVpqTqOGjWYVdKlZBEtGeZ/pjv4/yrDvd2lmYMEJVg0W9ZBEkK&#10;QYXoD1j7GiZ1AH4ZUkyQcdFSVChbRdFirEz3NEDtYEQBAiK51w2fwkRIMxAkV6x454CaCArAteIe&#10;2AXLMBdRhLQGXNajV/0wk56SZJBgHMk1ET1+zASYP+pbGkqx03ZhFGR1gdCaCY8MA0WiihYgADtk&#10;+PlgEIGN1NV1zrtoRrOn1VQGIBntPWsjxJw3IIy10kmAKTEA5eWAnqCrINXprJT0gSRMa0JUQe0Q&#10;R92EOs0zAqSTBB6xP34CVtroGoogUsYUJDLcVWlSQDQTKgT1r0wSoCZLGggGKCuUiPswCrm5u2mK&#10;i3bJdpuIjxqkEs66j25UEGueDMsKjtIavaZBzqPPzzwBJ6dl19IuHV0XT3qSVII0hvmAE0iKUzwQ&#10;hRRj1VgevUgDKPOcAU3L2txbzdbiC3DnUp0C+zfMCRmGXKlM8IYsQTMggAhTM1mIHj44CVbCKwPp&#10;3DcUsNbSNAcaWAFyaAkwhIkHDZENSINVyigoCf8ADAS0dXQGixCXGX5wZILWw8yCuUkGMsGPtWCT&#10;kQIjMeX8sAi6wI0J6batNsAMklyZYnVlTMRPhlhLHUVHhAENKAmsk0+6cBJtr6Qul1I16dQe0Bd0&#10;iIS0YgqctRFf4YIikmDWFqTP+UkNgDDAXUQCNIXXcNvSEBPegZCRJiJifhhBBmTJPcD4yBBI8MBL&#10;sy6aV0W7S9/dJQo9V1wTJoCs0GXwIkGkE0g9I8MvLPAPQyiTcAK3AxRiIIIi5rWKmSdJI/phMkwQ&#10;vdnJ0mD+IEv44Ba2wikXLhddEQNYB0iFuIFNQMjlXp0w2czA6dOknuBPhgJwSNOp5LQta6mVCUuB&#10;YHd4A1+GAMzAEFTORIigjw+7LAKYyoYs0oVhQxALNM+oQOonqftwUiVBmKnzYSCada/y8sAQXX6h&#10;X09YhSZlkZLcBS7UHbQ9QD4nBZihIgeTRqOYIrTP/pgFNpQggLrLLqYFtLALDLrYVmCJwlqQdRpp&#10;MiTHQELn/wBa4CRZEMy6ARcDghhALAyUkSKfiHkeuE0UZ1liCWk0ObdJ6nxwDqg3HA0hhpTUgUQd&#10;Q/CWzAggTQfxwJGQ+Y5n/MCImR0+IwCQAAHJtm3bhlC1NsyQwBeYMyCBTqKThNPmgiSAf7A+GWAW&#10;NQlARCqxYNMQTUw0DIfAnPDmUGamSYGQAkA6vvjANDUQ6aX09hXWYuFyaXF0Qc8pFMMyYnIxAI7S&#10;f5x92BlMTSWVQGf8RBOpUWRBQIQI8ROQiMEKgBoMiO06QTAnPAOXdSnt1nSSoLrqa0lSuWUgzGeE&#10;HTUHqzEZiJqdI/rXAPJ6w76EpoF0gK5vLlbtGAYg9wXTGeWG2IEkkkFQCCBAGRAJPn8aYCZZDOw0&#10;hVYPqtm2ShNyCdTrFKyPIE0qMJDQZPy0AFMo7csx4E/zwDxS3cGgBdTszuw1nNodQWoD4j7OuCkF&#10;SDMxBFZMCAADlHU9cS9EGFJdSmRfUhIthbeWkt6VaioWDHWMI+YCJAP2hjMEx4z0x5UnVPg23Ziy&#10;qQQxYLOgFdYDPUZGSRNaHCIoADLQSR1CgUmgy+ONO54uysbjrFssFEwhLatTgQaggxOnCCQsiaCp&#10;rJiTQATgHgj3SCFUlyUUEBEUkA6bhalB4zMTnhBYhtIaJ+YgRSBEk/Z1wOvVKtohtm46E6CPTkgB&#10;bgBgBYmYkrGXwwiVqCOpBIyXuitaf2nCWzoHlLkK1skgougkQ7ApktDlBqV8SMFMEknUQSpAIEeB&#10;Mfy/hjppbbzUOWxqt6QAiFbb2jcUz2yGAJkGTWTNK4R5ChAzJIzms/fjoJarBJKnulhpEGIAVAgM&#10;CsHzzmJw2x8e0STUCKsO6PMfw/gEu2s/5LhVEUxQmhOkkH/NUxSYr0wjUCcpkrKsRpUETMdQepHX&#10;AO27cKIiAHebYJZ2E9rMpMEdAcFBJMmBp/FlAqfCSP6YBYICLAlmfVqVDqMiohZoenxOErNc5UgM&#10;TWR0INcz/dgHnKIUMKwudyKrKCoPbLARXOJzGdcACDAYRE9JocoGRGf2YBDMGlvTAYsba1Ed5jTU&#10;yZAiAM/4ECssp1AER/3MVp2vX7MAsAwr9mqSYmdCkEjWsCsiq1wVwCJBJBhWMSC2qkqf6YBVg+Kh&#10;HUG4q6tJ0FJIF1J8aU+OAdJrqAGqQIJqaAw3nOf8MAruDGUYgJrZpRYWJC9kZDTED7ycINBABEST&#10;APX5iM8qzgFDuYlmBUMFhyhbQF7FK9JMEdOhrhMAznWKEeAo33HAPAOioogxqOZZILANaKgTmKeO&#10;VcINZmZIrSCagYB5FVYhdIWTZ7gYOksQVSpNchEYEEQCInKT0zAnAGCDruKdQsFZBBJJIKlmXqAa&#10;keNPHCTXKT5VpPgcBIURqhV6uHkAOtM1Hk1ZMeMUwelog6SSehkyBP3RlgEeqofUJFtQIBVVUIQV&#10;UAUMmSWrMYLSsQAB1WDqM+ZOUYBRZiWOodzBWLLGnSQAFCxqUgUywcwaiIgiAB5ahHj8cAADcQFo&#10;OoGQx1kaz2qpM/KRJJGXSmBMSarKxFNQI6yD4jAJNtW0KdFwLcPdDBSp7gpBjSKxnEUOESCO4knw&#10;nKakmcBKHaw7VJKzqZKM1syoC/w6jLCNULkI693Re1ST/bzwDy29TMoEMU+UINR1DUQUYwIiDOfT&#10;BNIkSWIUGc6BqifHM/dgF2gWgMkKzgEBdJLBQwI1CPCI84isJaTCiFJCntyBmsLMfA4BaqoYsdRW&#10;GEFmJgD8TmWp1ECuG2MgdCMgQQQTTVBzHjgH1ULrLKSrirJDK+UrIyIMQSTTpJnDZZQImpk6QogK&#10;DJWPDAPqhLFmVmt0DOWI7lBRHk/KYMUifjhBaZU+GqDMROZjrFJ/uwD6JpMljBIGpSgIJEKvdPb9&#10;5Bzw0f8AtEgGgrHQ9fDLy+/AS1gxqEEg6iQJDwQRoqTNSfPywkg6RQGdRHhIzBqJNBUYBQfU7rqZ&#10;YCjUqsrx4qVmIknSazhLTMZAAQPExQZZT54B9YgwdTMSGgA5vLESc+hgfzwkmGhtXTt6gCDlSa9Z&#10;wCwoYCNBUfjNZYiEKsMusrGflhtqyIpBBMQfEjPqOuAdQhVmTIZCFBBWNAHgJgz1MdcIqJ1aqgAa&#10;iomTnpkUwD1IppJZiTpQk6wI+agOdTlhJJ7iYiorMCB40g4B9R8n/ZoIIHdLtQgdVbqTTywyW+Wh&#10;IGmAVINRUEQY+z7cBK0CSxIzZmLXF0wpOjSVj4VA8vDAkAkCaGuUCcxTOnXALAJCEjUWWuYLGomC&#10;CVkiCDBr1w2JaTk0GCRNRWMsx/acA+SFFRKahKhjBVpBPShIgj4igwkGYBBgyxINDNRM16edcAol&#10;VGpSvaVWIJYKv+Ughep6imWWGqgt3HMCNJ+XoDWmWWAlKAUURqnU0h1AUhqMpImkioFDhPbQsYJJ&#10;1CPASKzFTn8PPALltTQCAqgAyYqdJVyBNIzwjo01NSQCIgmQKZdZ+7APAAspUkCQNTiKih1gwAaw&#10;OmG2IYBxEAt3KKMTQKYyg4BxQRcZWkMywVbt9NJBNwTXLoftwqVAhYEQO0lukgAnpgEQSSWUtrJE&#10;gaSxmpIjwjr1wz17RnXIzJ6gHASTlDwQrHOoKxUHT/DOM8sEcyWkd1JFSIq3blOAdUAxpEgpJZCF&#10;AOqStQaiYMdT5YNh2xI7KwI0xnkevxwBLIcg6peiNcEXBPbpJUEgeHhmcIZhJLK0BYkgkrNFCxlJ&#10;Aj+0Zl5sDlu24oroWZw3pyERwvcxZnzoTFRPwzTXSC5qFNYGRz7vD45/xxoOGC7i3kbgJDNVSOgE&#10;GGyMDAYyqiggmACSVkySo+Gc/DAGNQuFgWJIANVRGAUqA0GM/lg/zwoEZg9W6AijRmI+B8MssAlk&#10;UdpVflFdRR+5ZLVzPaYJPnXBAiogKASn4RSZaT0+zABlbQhDNcd1W6SSWJLCEEEjUBSP64vfb3Gv&#10;v+QspoWFZGqg0kDJKZz/AG8pc44S8TLB/Uf3TtvbftzkN3dvOjLYeQLvenaWNwm5QLAoenwz9j+2&#10;ON/2vjrKaFVmWAGEaR9nnGJrLOvq8m/17Z9H5tP3M/UFPqT735BLG6u7nYcdeK3nQgm9uln8p1cT&#10;DKTPiYIiROjdmcERI09BMjVJEj+fhjSTXWXMjzNsNnsNq+3uNcX1P1SFZdLD2SE0IPTbVqDVoZEn&#10;xwm2NUiTGmMgF6U/xwTe9uuUzmNzbs2V3OlAvrswPqRd9NAV9Z1WBACgKsTOQnDrWj6iyCTpBFRp&#10;BAmQOp8cHKby6WbcqfYe5dtf4nchbq2vTu3g6lPWvraLNKesfwM1QaxJFMWlqySskGCBWuWVPDBz&#10;cG9x+4bS8i9tb9tWt7rSrM2gWzcEradnGkAMZBac6AziVb20tJSQwjzIjyy+OAwXI+7Lu2tfpbW8&#10;CNZ3Ddt1SbW2uu4LO1xxDCTqCEwvzYZv7ZZUgAATI6+Rplgs22nErT+2/fW7urubb3l9S3qa2V7L&#10;bjWS3pkfMpJCsCOsigw5YsKIgTM/NNCB0jBLbearPdXu7dWoN68oOoM3oaXvXLN5/TIVWoAMghzi&#10;gnDF2wodfGonMz0B+GIubjHpGi9u+69zu9hfUepcW6jultrnpqq201tcSulSRJksIrkTGCdASBSl&#10;KDKvSv8ADFRI43kmQ7hvzDrX9QWN4oXmENyVDUzmD506w2QGFYGQWiPAGT/hgS2cx0nYcludrcfc&#10;I1j0t3a1FrrIrAMFRHtWuoBB1tB8BnhGmBA7aHxkajWJwWWzotbW4dt5dcsHJvay69gcJYGhGYAK&#10;ogmrVaDFcQby/majDSyyYhgFoB5jB6Ndte3M6R0TgN3bfjG2yFbAFq8yWme3ctk3LpfWiKGKzWNV&#10;RQeeJAthyDpAAU+UGa0/xwYvkmOGXu8pf2YewXH5u5LGLbOGt2kAVoXwqJCkDrg7ltazksgCMgfC&#10;SBg59+3xN8XzF27ZZ/U1Purz3HuagqM6uwUuy9wGQDDwHwEOIYmROkFTWnkaYPS3yXFu7a1ZtB7g&#10;t3mX0XClmS4x9a7bvOQZAOoGBP8AlGEKBecKTQyxjKIiBNBgLC81zi+OLpt1LM1qxa9S3ruvdZwf&#10;UeFOpGgV8qEEVRdPplhbPkBQjKBOAlcTbtb+1bbkkK2hcS+zbhmtXrlyYuaEBkrqAAqCtAJMnEja&#10;2Dpa8QDABPXVpET/ABywc75JLhkvd/ufb293b4Sxe03L18bfbepK27Ny9cBawoXq6goSYJFROEXW&#10;uMSAdSivyRE1zH8cHTE6rvitnsLVvbtetNtGc6LlltxZuLcdLhYJ6bSVBJYqepA60KdraF26WYSB&#10;AWB8wFMmqfjiM7XGuRe9ebfieIKbK+3rsXe+LYWyQYDL32gItgHuDCDEzSMO7g6bqqsxQaTT8VV/&#10;jimlt0zVT7WRd7wd/f7j0rVy6Nww3Vs2wrXckuiY0rIZWgDKR0xLvMLdntYSFoYBqBOXSuDjpnbf&#10;LB8Bx93k/cnqblLvpm+b3ptdcFEdvT1WwwhxBEiO7rMRimtM1y9nEMXKwSAPwgg9fLB6Hobl9ltu&#10;M4YgpqnbWtvt7+pFd2Ji7c9SRImQbhBJEjE4vqYJQkfN+GADVh/1wHN9rx7Wdq+9C3LCIxFp7iK7&#10;M7/6ikP1BAaNFIzKiskuLdnwy6wBFDXBy7N8y25wyW02O43/ACzT6TWXN1gNJvOxu3AAr24ihyAA&#10;gnLFPd3Ot8/xUkAAxg7O8cP7Tt7TYtcOgF7Vs3CjI7KGnTrLqTQCYFABJAOHrH5ffWGqoMa469ch&#10;WMEUvuEHlGGxZSly0ttXYFrm0c2go1em4NaKpIpFT1w5octrDE9R3CdTCJg0P34CqO82vpXtv+lt&#10;guuhRZtqqi0h1yt0VCyJUQaisZ4WTpED5pHwMVOdZwFZastuLwuKbfoFLzE3BcW9aLN6dsAJKojE&#10;yVrmDTDjX1t2HeIJlYJiWzJPlg54z5M/BX2vb+55Tm9ntWuqyWWtbvc37aiVtiLQRiSy+oTMK0r1&#10;EUOKOVjVMgmCKUnOn34nydHoNtrdtNa24sxcsIz2roLaVKiFkPK0IEgiskCKHElEeBkWJMmDAkRG&#10;o+OKM7vd/t13F6411tFu2ln0xpHqBbgP6lLQEsoctCxUUE4MWwAzQFUUB1SVMVzr99MBGO/e41ix&#10;ad91ea5625sG36StYe4UU2zaCqXmoOZIg+OJW2XcXIWzaYzAMA6YmaDI4Jdpr1Yn3hyftXhbf63n&#10;+Z22ztBr123bu3VO49QwGBt6taMpgiRqPUQcXlv2/wDq1HrHQVE6VzJboPCMHH9TZ5n5v929r2Py&#10;LWfb+yO/sbh2tNut6gbb2LKAG3dKtCkOYBBUdT0GLK1xnHbS2tvTNzSGGvKRmGio8sGLttetcP57&#10;6yfV/wCovK7nkhuDY4O1cG1KcWDYPp7kgbW9Y7ouiulmGS5yMBmR3ME6UbSomUcRqA0DqOnjgiRt&#10;NpzHH8Zb3F9tq245HZje73crZB5XZ7gXf0dxm5G/JNkrV5HbmBGE3XuXLod1Hp6dei43pKsfMQgq&#10;SPDASuE2vEcZw244rjt7f/3a5vV2bb3ito3O7ncPurov2F3nI7ibNu3cCMLbqKNQHxXttKk27QvF&#10;1ULNu3ptMQNasLhn4R9uArfeb7nc2rfKc6/t2xsd5uXvpb53mDyXNbe1cjYbzZ3OKswNVvRrTSsV&#10;AnIYW9wWwfVuWNuG1W4LC5fJZJVUHStZwEHi+Ju82dtuuB4r3L7tawmy5C5f2m2u8T7X2g2HIC3d&#10;3e9vAgurWyqXwMx4Z4hjRcuT6O43DDSdVx/TsqDb0+oVMCpzGA6JfXkuF4a1Yu+5vaHtPZi9uzc2&#10;PG8eOU9wbi9Z5Ebx+HTcWRcZ0t2/zbDgk5gimGg/6Q3Az2dqjqSLVm2LjqyrFwM7Z1OpRE+BOI39&#10;N6c354aG7xtr3+nE7nYcf7i97bvjL1r9Ty/ujkL/AAHHcpt93vRueDbbbHaybSsE/S7i4renB71B&#10;NI7OxtgJb3O59RYW7uQxtM1oSl24h0xqFDAkYpeJ1n8Grs8Qm3391t/y3s72X/tu/D7jifaD7Pac&#10;9tdrzrkcnwnG70jcXLj7a6A6XHY220xQ/LMtJyrhSu42XHWU1pbW2oNxluWtSCgih+Xx8cD/AIWM&#10;Ytcx9w8r9DNhud3a5L2b9R/rF7j5L/bd7y265Tc74cOu+4vnF2/IXlBd4fdWHVd6kMASO1ZnFa7b&#10;W6LZ3vNX9zetxuIthbdt2vH9PduLHSkMnTOK4jWN8fTrI7Ps9j714O9utr9Pf25e1/ZnD8sd17dF&#10;/ldzuOS5Lbbb2/th7m4XY7i3pW16hVg2y5C48M3YXQLhj9btEtt+m43kd61v02VWRxa1Wbvp24Zf&#10;wkVU9MsVrG+Z3WNE/sL6i8lvtva94/Vz6WfTrbcjb5jbbrccXv8AZHmL235zgf8Add+fQ38r+qss&#10;FtbuzIZyGuIxLCVlubUXbW14u1ZS226UazZVwQRd2dxCSRrDE6g0giog4MzXx+t/wVtqz+367f4T&#10;m/eP1n5Pn+R3+19o3767G3ze54rfWhtW9v8AvfjeRsW7XqjY3rSWk212zoZGGly4eQ01vkbvpNc3&#10;e1t3wxD2Tu9UvurVbalKTqk2ywOmuC/8P01z/Bodjy30p4QcntuP9ie9OQ4Jttb3Gx57a+xX2Itb&#10;b2jy+s7/AH1vkCt3012pW3yluy6LuAbYAlWli5s78G8ebtqbbW9y3po+aIdsCtpY1EnsoIIk1OJJ&#10;zlZZn8rQbD3x7XLbDgrX7duY3VrmLHJe0Np/vW64oK213W+T3e6X+Uvu529iyg/3CLpG5tFltaUs&#10;jVj5J/8ANz7d3nLfsG5uxstql21xXu/2fzr3bBabGzs7xlu3Htx2iWip61M49HtbNfNPnl5ffafq&#10;ex8uPlf7q+zH/BV7i43mv3bfuc5C7yPNHnd57FX29yex5rb2Qtzk+A9ybG69/jeWs3HXdqLBHqaQ&#10;BbhVUaan8RKqQpBnVJowg1JpDY+XfU36p8J0EBl8JIrAnoG6z4QMUDDTkBI0gSNQjNiKMDOCYknE&#10;DDBbWOpAqOlJzMfZjTj1DCYpl9wp9388EDBZSK5xURQeMfGmAGEpbJFxtWrTp7KVHUgGJ6ZYKGF2&#10;7gLjuldWRyDASxkx/PE26UmM8hj7a/8AGp9RrPuz2J9SP298zfuXru2sXffPsrb3Ze2u1uAWPc3H&#10;7ck0If09xpESCTWMeDz62Y3fa/snnm/i29resmZ/r/2s/wAsDs97x/KIFCLcOz3rZE2dwIsM3SFe&#10;knKaY88/Wv2ontr3jyexNsLbXfu5ti0wAm7qUKTBMdfLPG/Hcxx914+zyWejQDHIWi4XQ2LIt60v&#10;wlr0yymjAstCYqPux0eahhZ29pBN1hbt3Mo1d5trqDCAWFIBnEWST+IYS9o7a7ZfSXV1Fu4LazqV&#10;mANtgY6GYzMDAxyGJW2Fm1ddbnqruyEW3c0h1WwbjAOyjKtFNfPBZiUMXyWrVuzubd25cbcsEuWk&#10;VVbQoeHW88gCBkBJHWMsFDEBd5bs222odtwzXFuLdDayisNLpqPzBm6npNaYGcfSGHlBt9jW1W0v&#10;qFwINpmDiYYR3EmaGMAME7FAQWDhSHtDTqUf5goyzppzxAMEty1APp3Et22ZHQELdllgGklhFYpQ&#10;eWAGJut4DqQjWwPTZAxcFWmdBrImT/0wAw6HdmF1QPVtkC+jhQDqPcynqCarnB8a4AYkIpAe5Ygq&#10;4Yul5kFq6oXSyqGkoQaSDIM4qy2dAxNt27B7jttRVALqWL03yigltNsxLAQUaRlTCN6SWZDF1ah9&#10;v6lz823atAjdOQzXQremE3Foyy6fldoMGp8cV0DE1OGvzr2N23tjca3ccALdQk1WLYME+LLEjzxi&#10;7SXCY9ZwGLLbbAW7rWLjLdF221nd7IKULDWLpeyTpJGRApNeubv1xyuAxo9nxBtI1u41y7ZSWRTL&#10;GlRbuOxpQwJ+FMcbZlua2zgMa/Z8VZtIh9MFlB1MqwUy0oSSSR/aMR1ms9IGNpZ4sOii8FDNVXCT&#10;cZAZJcVDA9WWuGHbtmAxf7XhGcIyKWR3BJRQyPBAhj+GMzQTg3NbZ9MDG/43g3ubdos3IYwxa28p&#10;c1BSUYDwETng7aeOTnaBjc8R7dvbetkszOSI1hn0DuYxQsTSenhha6TWehBcCf50jG+46zuLZtWw&#10;4DatVzSAWeggJqgjxjGNsXo6TPqj3CM/iQJpSsY6Psto98LKFwhq5YaR+HSQR0FSemU4yqqvXhb/&#10;ABgSKDTJjxUkj7MTl2Fi02oaEIbUZlQigRq118yJ+GAY/UMwIgkf9tZJ6RGUeGJLvtQoMJIbRald&#10;JCupLFXIC+ZINPHANqt4sRWkF2JmStFDLPxpGMby3I7bapd9TcWmLqVJ3FwemupTrBWpPWCD5zOB&#10;VpZRzA06a1CgrIGQBgR8McR9xe7eC2iulrdjeboAJa2u2crqRlMK+iY0nx6VnHTX58OO28kzeqyV&#10;WmWAGXgfsxkfbfC83725md1aO22NrTev7TZI42yWiIRr+5IL3HJFVWAB0iuFuHPXW+Tbnp8B3LiW&#10;lLuQB0BIE+QnHu72l7f2nF8fYtz+jRBbi3aV1SLQDBS0am1ZGM+sTjlvbJl7NNcT5RzfneTu3b72&#10;7FpL5UMIZkZgX7SyqYUR4t9mWOgbVhpYlbhR9WhWX1FaG00MmlC0CuPO6Mfu0IYANaQoVVnVvSaQ&#10;JiQAZJIEmB1GF7m8d0oB9S3atWyi2ls+mzIKkMudfDOKUwQja7b9I7ldFy/du+pcvNf9QC4TCkMY&#10;jTlIET54om9upeFzTbvXkuk6rfpKLbdRUkKqjqImnXHX9T5J2z1XX+/iybYuXbFh7YA9QXW1Culi&#10;FALEnoZivTEI8Slt43dtF9IH07SWlYbeF0W7lm2aCek0monGu/Q7ZE1eTN1Adq5cswGtrhAvV1XL&#10;bsK0rl0zxY8F7R3fuXl9tsuE9v7jkN/ur1uzcunVc3Fx17VNYVBGbKNIFZGF27emDEnLOe8/qD7e&#10;+nvtvl/c/vf3ZxftzgOH2O432632+uptNhstsi6iXdpLHoiklnMCCTj6M/R39uXB+yv0/uP3LY2v&#10;L+5007jY7d7a3eP4K/mH2wIi7uB/7lai/hHXHHu2+Ly+Tz9dfHw/MB+/b/lk93/V2/vvo/8AQbec&#10;l7P+lm7uX+M90e67ZfZe7Pf/ABzjRf2aMCLvG8XcEh7Fv8+8P9RkUlcelT2tIkjMsa1YyWNTOI89&#10;l7JbXyKZ2322K3L49S2hVLSi3bu+jbWLNtU0qFmZJiaeJM2+zbUugzB1QfMCij7MGHmz6l8basb2&#10;3v7DW/UUoly0UD3vSZW1XGK5Q4oBJaSaRh9gQSD/AD8JFcBlNpudtf26G0qKXYLeZpuXbrsBotm4&#10;4EzDAitaCpoGFt1AOYJJzJ1DKMA/x263/Fby81mEt7geltlYC3ptXLsOGvNUlhqGlh8Cc8Qblk0Y&#10;qTJ+zxGA6bxXuuxcV+Nt3NugVGI16bihSZuWzGlqMCQwMiYoJwxOk6SIkgMM5AyoMBpdpq3lv/cN&#10;u50+jrtsqot0hzHqESQSDmGaOs5nE2zBUVPaCc4MzQGf4YDnHua3ure43TW0It7y9bssyk3bQa3a&#10;lt3Y9ED8t/xdxE0k5YkBgGVhScwRQdK4DFbnj777O/ZvOLplbljcDcKWCi2CUBQECpAg9DGLVGDW&#10;wFBoprUR0MYDhW/293Zcrfu7prLTuBbfbkrEhQyfmGBM0MRln0xHB0FhUKTC9cspnAa3dhd1tttu&#10;kayb22t67gDNDBlBYoqgAMBEkQDkMRdykzExSIEZVpFM8B0D2ZyC2dzYa+1sXD6ly6ly4Lgtjtsg&#10;XlfoFzLGe4QJxBQaYnVTTMT0NAfHAdN5UJukuWls7b0dwr3bWklLihz6ZXU06WyIYkT9mHC6ghq9&#10;ZmgFaZ5+WApLmw3NzZ3toYNyzoube4gZ7p9O2zE1NdJC6yYkgT1xLU6WEUByqCSM4JHTAYfktndv&#10;bXSVW7d2wcLbt2z6dp40HU9zU2uZZgJivQ4euAMonUACIBPXxP8AHAZviN3f2O6vvaO2uXTZu+tc&#10;tiCtkMEa0jM1RI/DWlMQSAaAwfLpgOm7a/eCjc3rfZeRpLmbYItBQyqaaYExJnzOEenoZbnWokdR&#10;MmgwFyeWPIbO5w11lNpO62HRBbW4VUQt1qiflIQwcicPTIBgmlZ6SawR/HAZG1tE2l65Y1orqxYo&#10;4W4zorFU1W2AClT4VA+4w7yElX6UBIMnL+WA6Z7c5RU293jSVa4tu9fuW7irbssA2gW6wrVMkOD5&#10;gYnbabqgMQGET0+AA8PDAcp9529vwvI39zYsarO4N4oUZ/TF4kMz3nfORAK0FMhOJyDSQwJEA9Iy&#10;HU54Dmm/e1u13Fq4LbXRbYM9y9ChdwdOr01oVWBRYyqZxq+NeUPmoPwjywdPF+bHxfOn698U233b&#10;3EJY2b7hsixSZm5IFPIma4snAKmfLB22/LXCPb26NrdWxBKEVKmqkuAzjz6QfGuKxxB/u61weV6H&#10;4W+v6YKTbYkrLGS4QnSVKqswK0wjAX501Z5FSV60FC4jM0NJywMBBe5bZLhKqCqDSADqCZ2maR4y&#10;aV64MZ/f/LywFLdZofQxUyaOytpMAhQw/ETkPjOHgCK5f3/HGc/Vj5Ck3l2QwbSzBQCABokHSJWh&#10;+yKzh1BNZ6knz+ONN6Zl7vgodwA2sBVIV2RZYkAHuMLPwgD4Z4coaeH9cHWXXyenRFS16ahmRSul&#10;mQ6hKA1J0dST/hgYNSSdDHqE6SCo1JBFSTAqznoMgBM4Zv8Ay/2ywcvLjj4tH7YRr3IMQPlVdQSS&#10;dLGRJAIkxUAYrw1R0z+EHpAwcnYHtgppJJYssfOSaaR6YyiOg+zBtBWMiSCRUeeAe4/XZ3K30FuL&#10;ZhSzJpUq0AtEEzlAGKrdPpJiABU5R29WwHffYvHrurCtcGs3GVLbp23Fe++pFUARMisEk+PTFTfc&#10;sxygAHOhjx/uwHoP23xS8btAzjcWL3rJZC+kU0tdcr6sGhVSKSDOKO+pJYgSZIigiuVfjgsuLw9Y&#10;e1t4luztNs94tqtqLlxrYKsvpg3UdVIgsBMT8BStSwgF2JZidQg5Q0SI6dMHqxJxHdLV9d1dtWbC&#10;2rNiygt3botlg9y5ZLspYT3wFnSBpEU6YYt2nu3lUBYguZjUI8K4FskzV9yHObLjuG3W4Z743s2N&#10;oStybDOw0hrqxBZUqontNR5ReU1IFScgYCikTSn8cZ2uJwSy8xrPpENhu23nIWka21w2UZ77oWe5&#10;XWpuISNIChQG0n8WeM27kKTB7jFSa5AmSfCuONtvFV6V2W3W9u7ds3rbLtIvl1KTagHQH0T80lQY&#10;rI88TbICqBIIgFtIGYExnjpp0yViuVvtfv3rirdn9TcVWvEk21uSC9u3bB8JAYiB4YUFZrrPOQWA&#10;BXxnPGtpbxAncX7W04jb7VrRU3Lra7pCqoBXTmgjuj5VGmes4m+gSyL3DWyjukkLONIxP/sRW/T3&#10;e8V9uRtdvfA0tZIa6LZVTbJgGQKhZgmoJFbV0aUQKsLnGYExAiTHkMBx/j97tT+t5F91uluXgUsL&#10;dFy5buFpcszsBWDpGox1ypi02gFu1cchgxmKgBesqueDj5bnaT4OFfUW5u+Z5rjOMsXNpd2tqLly&#10;2lglrzXCAi3tyQBMkqEJM1gjFbuSLjKikyWBaDETUMZzB/ng6azEdo9m/wDvG2O83l2wbtrabV12&#10;KXSru8IALaKZE0mpyEgYnbRIY62+WBMsQwmaTlg5eTaXiOd++uQv3tgtraWXu3d3cdra2TYa5adl&#10;Kp6zGhBBJ1r2mgIDYSwXU7ioJ6SRA6ma0jLB10kmswkbK7uU2XG8fdOj9LtgHYyLiXhpAt2yna5Y&#10;EEyTGbCgwtQWYKtJpp+yaTTBiyznfmIe/upZ2m43m5dLs6Sl8IoZom3bL+l3tMaiIIYySawFXGCk&#10;0nRECMjFT4ZeBwY8cl35QeG2t2+tgs1uzf3l26+7vghl0SrbfULek0+RlKRBqYwuwp9KTUuNRkic&#10;pEHA8lvdhXe7d4v+72NsrW7CbC0NuYMiF02y1wTAznVFco64k2mOtUAJoSKAiJkVGDDFc/atrxG5&#10;3VzcFHN+3bKtdYPdDIVLhiIMAUKRSB29Z7XErIAgQTMCprgOUbXjd/dvbcJe9V7143EU2dLQNRS/&#10;cIACFh2mAOsxGGVnQCJ72MGRIBoafywF5vG0b1LFxduw42xpu7e4X9K7ofWis1QQZ7gDU9RXCboL&#10;6VLBlBzMFgIic/44CdwO4Xa7bdbpLN7abi8qstpTNl7q0A27aYIXPTqAHUCcRg0OxgkJAmhFes1r&#10;OA2rbY3OL2tlnNrccncfcXUWbT2wO/Q1tRBJkEmDTpXEm3d1sFgVaDqrPgBGAx294U7KxutzcvPq&#10;29pnsmyZMrLI9wGrGhUafuOWHbyjUqCmkwwOREf264Co9rb65b2+75By73bpVdrcAVbtp1BDF2nT&#10;q8QFkV8RiE6qCzaYk6ZmBnWlcDNxh0LY7/eXm2W0G7W6npDcehdtCGbRqZ7pKiWnOKjw8azdn07L&#10;MsqwJAM5g9tJ/vwd/Fbiu7exUbk+at7fceje27fp2a1IUpesqL2q4oOonOsV8fHNJb/NUAHTqJqJ&#10;II+YyfPGZnl0eqN3yCjidyzPb/UPaW1aCgqFttAsIFXT2gSZBBB66aYz/NXku7tbJEyZaCJZRkI8&#10;8Z/zW/COmk4y7t9HuH3nGe1jyTtTSANZM2GXtvOkikHMxXMZSeh+3dqnGcal1gBc3EExMRpoTP8A&#10;fjWsxOery+Xa7bY+D5l/uk9zb36u/VS97d4++9zjfbFjc7co9m2WubnWDesgMJgQzGmcQeuH7u4J&#10;vMumZB+3zYjGl10mJtlWe2vaCWPb2y3e6vtZfb30ZXdvSt2XswDZ25qxGkw0ZEz4YqUulVs6p7dw&#10;9D0Grr54Orve/wCLt7ncc4u2Co259t7ZnZdJdmWwFAVy0hQBqaMvHobptwQ6iImSJGqJrINTg880&#10;vPyeb9r7Ptnb3L/qNce03e6F9uLrJe0IlxYrWilaExmcE94PsysCdTU0gU1df7sGtdceTtvwTth7&#10;eu7P6gW9293WE2W2Am8Czs1kqe4maVl1FY+zEQAm/b7fmtER/lMCa+BwdeNZ8G7a/wDo+C5YveYC&#10;zza3QbtvWt1ZaLOl+qyBUZimeG7wjbM8FYcsIg5GhOImZdpip3Bbs7v3XY2i+huZ2Cbe+bsWbgFx&#10;SNCWx+MEwxIyNflGI6XSdzbMEhkZWiZgmKBf6YrV6NTyPFW7XtfmEbcrt22++tbm0oIADgyReu3J&#10;ByqsdIBM4m2rFx9rd0oaXDpyos+PWMGLtNMSuecv7k4jjvePDW9zu7PqbviU9VO+6vqXUYoEadYV&#10;gBM0E0yETLO3cXIaQrWhVvOpoMRz22m0l9csDz3unjLnFfqNmfX3Oz5u62521t9Ooi78hlVK2zmp&#10;I06RWuIe42Nl7dwOxm2waSalh1I+H9s8OL1a18lzzOrde1fqdzFnluNfZWbC2uW2bW7YthSmgLoa&#10;1aLMdKqfxmAPCalrbbfa2rp+Wb1tiYHb/HDE6t7XaTOq891e6fd3K8CyWbbenw/J2nV7hJv3AhkM&#10;7BTWSRBrpMeOHtzvbFjbyrAsjaFHhIgmnlnhnHLE1222zelUftb6f+4fcfux7e8sXLOw5Hj7e83J&#10;KaWYGSLWojM3ACpIIMaTlGK1eS17h9K5W5UD5T1nEl5w6bS2Ylw6tufpR+h9ubL1t0Tefk9F289w&#10;rftSSDaRagLHcKQJMeOK7dcjdayp/wBO4l0ksolQoyDAfzxm7/Tx6rJM5dL9q/T3jtpze4FwLudh&#10;veIC213BUO130p3N/bs9D6jhQVNF6HPFLubz3V3IYudaFqmY61J+/GM8525anV2v21xO04257av7&#10;fb7VG226/S/l29IKtNuhU06qNInr4zXoqlto7GSVYBASakapk0mnhhzM6tXPLo+63N63Y9x7dEVS&#10;l6w3qlbYOkmAFtWwGIknM0OROYaaf07BdS6d1Haczro2Q/nhnac7cr6xI27215221xUc3OBL6rql&#10;VhEJG3VSamSSamgrAwrcIEtbmgIa4AANQByAqTIjww1tzDOaHE7gXd/w6oSrDYXr2t/TZrVxNTvC&#10;qNLFlAB7pAFBXGX3YS7c3CaiGNxSdZBABE5ePmMeht3P2497abXh9z6Sm0NpfW2lgOSboJVi5qrK&#10;pOppM/HFW66SghTLnTJg0PbrmCT5Y5eT0LzW8215r6bm4GZNFi3rNtNYBZe82hJAAORYA1+3HVPZ&#10;Vv1L9oEAgMCJ+YGIGoAZ43Z9WXHzfl/g+av71+aXhvYnO3zuGsn9Bu0dl0qrIUa4Rav+E5sagUAr&#10;I9S7VdG3sr/ltqP4YOekxrH4c/qNvzynvn3TvmYt+o5jdtLGZ79OZzHgcP4rTFYGAWiazE5/wrE/&#10;DAwC2sOomhFYM5gUmMDAM/28P4YGAMTIpMeGE3BnMCK1OUVGA1/CsxtKIJGrsABlmY9wYkkx4YiP&#10;pAjzPlBnLGdreMOO/ZeZ1bzYfqbl9mRNOu26HVBLa7dT/wBxkGhyj7cIJIB+Bz8Y/sMJb6xzzxha&#10;WdrcKbc6TIbSW0hlCA6Sx8IEgfCcJMQJI7SZFfxV7cWyXionIdw17cIqI1prS+ncCyrekxlbwBBD&#10;Gpk0wARNKGa5/YZxLLZwDu2b92yjhQy250qpSVgaZIFGAJ8adcsDUPEmKisCcNZtOoXa226S5qWz&#10;bVrn5dxiweIgMShBHkJqMJZhAINaEnwIGNCbtdnvn3DoQoCBkthVIUgPOsuM4Nf4Thtmkk5dP4Yl&#10;t9ILJOM3o24tsGUjULSgSqrqqwPSakgAiJqcH6gKwTJkRlhM+oeXiNz+pW6jFbPpMLihmIYs2o6e&#10;kx4z8MJJAzOGPmLG3tbtwaGhdZIttpAZYFBnUihmpwkNJp4fxGF4gd3e0e3txbLMHtuCAJl5NWWY&#10;AE16YUWgQW88/txnGZzRA2e19UtuhbZdZFoZLchW0s5adQHwiMN6z5VyONi9TZqrJaI01c6RQliJ&#10;oQIEnp92BrNPKZ858sA7+if07tyQB8onMTVhPTVnX/HB686fD/HANjaoBaVV0aSAygvWvzHOhA8f&#10;hht3ChQekjpBnITgLfh+Pa/uLlKBTcAYNNGAZgOhH4Z/jiMH7jXpQ5/ecSzPFG/bYW32217KPccF&#10;WItsrvbhWtistPQ+eEF8zPXMZRGU/ZiicOHW223VbalbdgJZNww7XTV0FpPxCZeAKdZwxdf5VmuV&#10;QK0kicBqeE4sXBu39JX0rauNpLSoN3QjFWppJkiuUHELUdfzUnLunzB6+GA6T/tQ/wBv1ekvq1Jc&#10;qnpx6wKOiCknukGcugx//9f3v1+UlphTnWkQvXH19+kur6wI9VyNuAzPbLEG6RMfmHosSFpNfLCT&#10;WBHwgMSPEfDAS0Fz8zWsVC9zKLFyQBbfUDMCF0lqnywRFDJhcxRutZJwEmwy0Ohnu62W7C2iw0id&#10;JtGKEASag55Vwisr8AcqQO45eOAnKyKphSLjRbqSEtuVUMpDGhFAojzywlgSZFCJigEj5jB/gcBJ&#10;sOioPVWgRQxUjUL7DTUuSCDmVoRWIwRkDMTBU1J+3xrOAUtw3GY20UFD+p0juWVo0E1IUKSW8IzM&#10;YSdIlakSSJgmchEf1wEruuBWksfS9Rrqdsqe4g64+YQDpNPCuCnoTkIHdkQaH4YCRQszwZ9VmkKp&#10;dgy6mt+EqSSSM8NMaZA0BNe2CIrMzPTHLfqsTUtq1xu4ESxlU1tr+YemaMoqZpn0wCFrlpoAOk+E&#10;RkOnhjClB3Y2gbl1nDM1xFHegWCreoDOqhMKK0+GGmnIVM+XUE/d4nAT9u1s3Fe8YT04S1LAHSQW&#10;uRUEklAizXqBGEgkgZeNfupGAl6AdelLjarRYfmmypY3BBtW2JJGREUBywf2gNGWUkjAIMK3pRcN&#10;vXbl/U1qisPTb8wiJBkAgSPKZw0WMgTIrIpqkGIgYC1Wyo1saNIKOikE23WjBmnwOkZia5A4JqwK&#10;SZIj5W6MD/jgF2oBuaAxNpQp9ZlJksTbAUVAJMscwJp4BsxGogAkQOgFT0GAfsgS+u4JMD0ytWlu&#10;wGJYgkUJjwwkkA/KDORIIAJrOknynEWdUi0GKE+rcVoJdZDlgphzceB4wrTI+XCQpUmYBFKdZ6r0&#10;+EYjSXde3dRPTF30wwgXGUkaaNbujMJSHnOuUYQSSekgwQQZH2YpUoJGoNIR4cxeDC46dxS43+Rg&#10;akZCB44bBhdIBoDpOcHVkPER92BMn2l3NxyJGlnPcFKkEAxTuFIBqRJjBdxGmgYEnugkgghaD78R&#10;ThCW31TNu6FUhITQxhrzsWNSSYA+2mEMQJlu4QCwmJIMqDnIwEpGOlQFAUFmRUALaAdSh7PSahQD&#10;lWa4RoaZIGQJWoDQTQE9cdNNuOz4h7WumFrpJA0sJtKVALCJ/iRSow2xDTSi1CqRIkU+Iy/ljtrL&#10;Ji8rDyIAIVtMgr6jZOQ0gxUg9a+Z6YaNDAGZqRWRU9oykeeKqasMJodCgqmrSVOodt5vmKE0Bzy6&#10;YbABgEiB8SR5/DATXYlHuaX1mbYCGLbqy6fQEVMmpMZARXBla0GkHuEipJOf8ftwCEYm2xGpir21&#10;ZgaKANRCEUMwAV6fHCSDIE0C9Cc8xEffgJGu1puCGUtcDEQqsLdA4BYZkCh6AxnhGljQA0pJEEj8&#10;R/t0wEi3dtAh2CkEkgBiwtsw/LWp6A/L41HTCQQCRKkiRNSC2QUkfwpgHrisQWRHFtmtXGpbRltK&#10;CWurZiZMwxmWBmJnCXJUxpEA5wDHUgmcqVwDu3S3dAcXpvEQve9ugAVWyIBgwD4UpGBMiSaBhmCY&#10;E0Inp9mAUQFcgAHVaVkCFVY3GWXBRT81QASaVOeCgKQJMZA9sagBQn7zgHQ5dHOlWuAjVbQExb9T&#10;sIoVJIy6nDb/ADMRq0tlJBmBBqMvPpgJNliqW9apqt66BIK6mooBNf8AMDnhYiskUiAJ+XKp8fCK&#10;YBi4qwnZd0spZmlXutd1yCqRRYgEGoOGzFKxUE5apPX/AAwEtbjsuo2pIUgEBrdlrcAsGJMqoM1y&#10;BoaHBOqxA1GamKafsGAXt33D67n5aC0lu3bhQxLRp0XLvmCYInDTCTUDqGnOfER44CwQQCVuSZUI&#10;y6fTQEw66CAOyGyHh1wk6ZiRByMUkDLT/YYB636iKRoJKAs+kMz6dcK9thJ0n8MyzHPCYqxgCojT&#10;JFBEyAR8MA9bZvTXROlEZXS4AigzqIAaGA0mJ8zgAGeoABnoaDqBnOZwDhZBoUlZYWhClTOtyAEe&#10;ekaVgmZHxwmhETMAHwmBIYassAAoWbjAgeo4tvJGpixBtnQZYCJAOfwGCY/KYac16UyMg9YyjAPq&#10;I1hfTWSilugc9zMIyjM6qZeEYAMmlRET8hlu5V8jSYwCaTJm0+tWksrqwt/luWJiQ0gDOuAYmmnU&#10;paQwNFcUmfDoemAMC4bYX8703RAmkorObR1swBoJHzCa5YZj5gZJkkyCPlMSfI4LE8uDDKFRfTCA&#10;W2BQysihzpGWX2YMqagETLGTMjyBp9+CErfQOl3TGpV1RBLTILACRKVkAfbhJgKJ8yADJMUj75g4&#10;A9T+o2hCDq9NniEKMZRtTVEiCQcp+ODKwAASZEyurOkicA2HNX0gMraRq06oFSQOgY5R5YLJZkkg&#10;duqRpmWyjzwPmfEltJ0Auw9T0+4OQqqSXpUgf9IwDAIgiomVEqaSe3+/AtyVbLsp1BlUOwKl1DAM&#10;0atRmvWfuphpogVApUqKrJkmDnFOuAlKAxfQGBNwDTeJYXQQUDKwqPxVj4jCGipzgFaUntpC+Y64&#10;CRa1hTqGk3CrpLa9LLOqGY5LBMVnLrhDCZ0xRTpBM0H4QT4dcBJs0IZxpZnDXG+Vy7mDcCSaNkDP&#10;llgEqQkEiamjABs+tf6YnocnFNxWuMyMxQGgKeoyGJXWojPt8fGmEGAGkkyR8oyI8/7eePKzOsTw&#10;oLIwUAhBpY3IDK47lCnIqaExFJwwwBAB8NUAVJmIA6jrjTukWe3W66PTkK7s1UBBqt00UjwIofDC&#10;IgihkgAqTrjooB/jgJKvIgsCqzDkC2CAZeQIBgdsnp9+BSDXUYAMA0g/ibx/ngFhRIJU2k+dC5DS&#10;rIZ0KaEOMxmuWGzn/wCiZjOGEj5siDn5YCQjkySHtqyaVdVPcph9TLSIyoBSJwgGhio7gJppYGIH&#10;9+N+PrUqUQAwY6lYoraauXRhI9UVqAchXywRGmoOYiDlMySPPzx1EtGLwCMnLaq1ASFLxRfupho5&#10;QAxoYmG+8mkkYB63qDVZQurVpgqydsgCTqpWk9R8MEqxWNdDBnxMnRMQRGXXAO6mdGr6UigC/wCp&#10;oNLbjMhgSdTZeOCiKH/24ikkRJbrUZ4AAwV7QVDEMEcFhBrFvIAZ6Yj78J7RpEsIDSMnFflan3Hr&#10;54Bwy4ZlVWLMp1Mfy5I/1AJzzkCADBoBhLMRX8UNBEaZBgiv3xgDQKdC09IFS6t2sdQkPOcAzWJ/&#10;jg2TNlGoRIzDaiKzMR1y8sApLoldR0d2kqAHT0waKoMz0q3WZphBETBZiqzUgCP6jxIr1wDqzGoq&#10;FV2KApJbWVjRT5YFAMuhOEmhkGWNK6ic5BM+BNYwDks34QETPSEVQaLAAEy+QP24KKKuZEydUkAV&#10;iR1PTAKUhGZpCh6LKhll4BZg1IEgmK+WeE0zmHk0IqD0ER4eWAeTVARQdAVT+WQur5u9ydMCaEeY&#10;rOCnIDwNCSIrA/mMArSoLFgS4ZVlQGPq+nUNNQwOYNKTOeENmNUTP4p0kf34CRbdtLfMge2wKghX&#10;1lqEMKaK/LQgGMExlhlnSDnFZjPqPuwBpRTqTuhQQ2ph80MoKwIzocwTXBeOonT0jp41wDhAZlKj&#10;QSBK6RDECrEdKn5Rn1OCiczpkESDEChInx88AsQJCoSRpJEagYBCMwEHQKSJjxGFGARSq9JlpIop&#10;P9fswDYPqB66lLM6XLYCKy26eoADNIICkARXpgxnJimYAIgkTAP8cAloGhNRjUQCSs3izQbixTyg&#10;5iueCNQdRAqIAMEkUiDGM/TnkO2wEuLpDNDNqdq2ouHVKtbziuf8sNspKAiYADMtYJFYYH7jih9L&#10;ii53JBYuqmZf0x2sQ2QJzHUHIzOEkEiRGfzZD/u+6Yy8MUPBlkgBlkN2lgxpRJAg1P8AA554SR8o&#10;kpAEACoGrV838T54BQcDUWGvWXLB3mHChV05GM4BnrByw3qkNMAUzTrmJNOnXplgHzb0shBZmAd1&#10;FtyxKt2vCmQRlAn4zhuhhtS0MDMiDCSQetcA+pIDLpZVZQzCQXlfzDbPU1HURNJ64TqGYNDXTACo&#10;wMCD1HjOAcAcMZntJViQWe4r5kquZPiOnjhthIMAkgQaSZYzCgZ/4zgJKiPTZ7qrqYMAdVCqxDuc&#10;vLrQZYQZkZFpEnUaggaTJrHjgFoNQDaiiANoYjuDZuWUQsnpHQyYjCWVTXNQJFTWRnpFcxgJNssA&#10;E7SzQDCjsKZnU3iYqMxXDZMt1MgVnITBAB6xgHFAVSCK92lYU6jpkAsPw+c/yw2ayeoEmK92rzzG&#10;AkqZKqDpUtFoE6ZQWqVEFa5SMDTJkCZPbBqAvyiPPwwBhxTVKgmLjMkghmMkg1geMefTBMqhqweh&#10;IHcPGYETGeAUjtAgMzGq6mjUoGSJPyye3x+Jw12sYAP4aGhbpTTgJPeiAsR3EvqAkJo7iFU/iyyp&#10;18cIMMNQ86agZIopH+XI54B8AgqoZFMpBYuAiQGZSDRgwImPGlYw0SBlEDVJ0tSmrLrArgJS6m06&#10;padHUCKmoP8AmJmYwRaCAFn7ZElaNXAGLcrLsVKmQukA6fUACAiRAapzw18zNkCQKAGInUdM9QBS&#10;MBJPYFnUba1JOnX3KVq1TlnNOuCmmRIUmGqCQxiVjxEYBaiIEpLpVZUoNIkodVSZOXicNsEAILRU&#10;H5S0Er0jIRlgHrWp21Lbp8seppGkEFZaaknMAZjzwiaFhmZrpzfMACmAcIhoIoCsKbg/LAMMSaz4&#10;/GfjhMwBJEyJkRAYRlGYrmcA4ujUzKtIZlAIeYIaHJIoRA/6YDUgEdTUxqGmJLAf9MAASdWmREtA&#10;gKUagVOtRQjrGE5kEkDJSYlqLGQwD1FQLBJWGCgEoSz90FooMzqzyGeEwreJNSs0z7TVfDM4AMzq&#10;dMKNACOwGruB1kqrTUZDP7sCKGI0kkE/5hE5LTriBRYyxOoMttHDCHZJbLvAMiJoOtIwVIiTSAFA&#10;K9coH3fbiTrfxCqj8whZLSzEhgxiSZMk07hHUZ4EwSwjzJAAbqWHgoGNAfMEENBk6FJJUvRFIbrM&#10;yPtzwjT3QBE1ETPj06xX7RgHCyBW1MXiUCyJIZQIBGY1SNOdDWBhYBYKJMkmNIB1DIL/AHn/AKYB&#10;u5cCl2CKLdu2AxeAUI7tax0zIp5Z1x3/AOl3tdnb9RcXtFwOtKyVEyT0FTg4+bft1fLL9+H1+2ft&#10;T2/uuO2u4Yb25tL1hR62g6iSLaUiS0ikxETTHoFwbR0W1DBBHcCDnBIHw6YOOZ1+L4kcdd/3bbnk&#10;t/eupf3b+u1yy9sqDcWWs3dEkMG069Q+FAMTdvbLadSmCDA+GWmf5YOG9vdeXOPd3L2+O3G7G13i&#10;X7m3u2ixgm6puggjcsJXRoJBeR1ArTE6ztCpDkGCagVBp3H+UYMW29a5Z7l997feba9tLW4U3TF1&#10;bhuOt+zbcyliwVY6gCaErUxOJ36bWARWgkERpEUqJIPXBHLLXu+7sG3dh2a2ivFl7O4htyzR6m4u&#10;W2gMApKFDlOJ23sQoXICQTTIxUCMByn3p7m9TfG8Za9f9N1BVmtDsIKbi7bNBkKiflxOWwoFAO3r&#10;lRjOA5ju/cu/uXSz7m41vcSLum4WJ3VoG3bKQKiIUuSCc5phm9t00kLBmDNQZ6x/dgNH7b9075b9&#10;m/umvAyEv2tSxYCH07JuIe0ITX1AaUkYhhSurMCjVpPjl9xwHTr29XkDYuzbvuXfb3XsipoDbNq2&#10;x7FiCZmJkHES7pYkzUwRURQVj+OA3Pt9t7tre3sG3ca2gO0uuFYXTqb8otbYwwJjtiAoofGM5AQr&#10;l07QNUjNp8c8Bt+M2N9t/ZN2wbl7Sz6bhe3bAn0ktKGihQyJMyIHXEEgSaSAaxSZygDAdPW76C7N&#10;TaSw1229pmPeCbSwdQM6DQUGXXPEW56mqdMqSRJJgSe2g8OuI7a3x4/2t7xL8a+yZW3SWr9uzbPo&#10;W1ttdugIfUb1rvaQxg9wqMq4IlmYC4JidNIMTWftxU/4cmZUjaWdlt9hfubK4QCh9ZbhQIxZWvWG&#10;Uu0kwJIBoe4eUkqYU6csyDDRPQHr4YMXe3jj+5iRytkHcbRr51XHumwLn5lm62om8t1xWDJYQRJj&#10;ES/cYsBDTmWiIy8PtGDrprJrz6t77b4jb7bavcW5twH0entlb9RbvKw0m4AahqrdiadBGGnrUiOt&#10;QQcuviMR0tk6r3j72m7dWyly76c27Vy0zEXwj6VvejcnSTUBhUHEb03V4pUSBBKkLUwP54o17crx&#10;9/ZyVN8eobVwXLi295trt1fSJMNLIpB0hhnSa1cs2i75dQRphaE1jwHllgls1maqOf5bb7Hj7bpc&#10;0lLToLlwJccO9sqLbiIk9WFSTOU4tbpFm2oWINaKQROSjxHkcHn1nftw4fwNjc+5Ocv77cbfco1p&#10;yqo11L+2uttyS993YgrMQCpjUIBIOK92QjTSSDUAGSMxq8Dg9MmJh1jYbHeWLy7pbzjb2jbn1gy3&#10;IYwt8WzOp1iQaEUgYl2kS3bNw6ScyB5isDwwcPJb3drBc/v9/wAxyycXt0ulH3Nu0dQUK1oSRbfc&#10;Aghi06iSYmuYhpQLra9QrDAOfxA9v9vDBdp24kX+/wB3f4bapxa7e+RbI214bS3Cvtblv1NzctiW&#10;AKxqBYEkgz0xF3FwmUkK9dQIhZzgRg7Yk6Nn7W463bA3V5Lt/bWltixesAfqDbudurcA9waDB1ZG&#10;DTB7ZUtobhGnXJBNRpCyQQfjiM763aYnBn3dveR5HfJsLBN+1tf0tu4gZWcteuFLu59ZKVVexVBz&#10;6dWrDB7jP5/A1pQDz6eGKtmZhZ89x+52nE7fjrZZBcsrPorrlFX1PzdWZVSZbowjpGE7y8pBAOn8&#10;JJMycoU+X88CTEwf9k8JdW7aXu3NRdtsLXpaLOoMfXdoDlvnikdZOIKItyDUmaHqpmJPlOXlgro+&#10;63m4457lo6IUMVtuq2bW4t+kXK2tBkmBpM/inMYlKALi2yYP4swNAMGSaR4YDJb249vYXt+LDtba&#10;4EtgFXS3uLlsOl1rNsHVcB7TogqaEVGJTt6crIyJJA7pmYJP8MBkuP2zb0XNybV4sbiWktkr3Ky/&#10;m3UtockE0ECTBmuFWbRuDW4B8jU16/dgztt2zJnneas8WRtNgfS1eipayQkrpIe2pBpBiRNJjriD&#10;vDP5KMxVTEimlWzAOJc+jXHVvvY21bbpd5vd2NsL+40FLTOPTN1DKXLqtHcoqzSOoIjEO1Z1uBko&#10;mT1EdJI8PLExM5g13L8vd2m0a4ifm3QpRRbLAF0Ou6LVtl+Ugsqq3xpGLjb7a7uHi0gCijGtP8zA&#10;9caZ32ms5cR90+7eF9r8c13nt6q3rly2dtbbcWrj3GuCLVgBZAzLXOkQ1Ti/23G2zLXV9RhBVdMK&#10;1KaiOvhg43favKnvT6xct6f6f27fHH7fcu1luSXc+ru9nbW6FWzYDkgKxIa4RBWpHTF2lpbVtS2m&#10;yBOkaQG8wYwY69Xmbk+Y33P8xet233nuHd3gg3W53F+7f2aXXqzWhdMFQFqrVBNaRhlb8qBYTTqY&#10;ozXDoQGaHUc/EDAX1/2qLG6u3vdfJpvRx1hd5tdtw23bkd7+n0qHs+hbJTRbY95akTnivuWg7f6z&#10;3asNKSoXu0upfqc4OA69wnuG5xm19GxwGw4VrVqxeXecld22+3u6urZO84ze7TjLJ0WrJBVLlsrl&#10;HXDlLThfUVG0ObSInq3X9GOqgwQPHAVik81tb/IX+I3HIbdeS2o5zf8AJ723wnCWTzav6jtbvsjX&#10;bDMJCKIk1I6ou3nUqz2LNlCXL7neXYdPVWLbAfGhGCyZuE/g/bOy3W03nGcZ7n9z+5OSsnYWuN9l&#10;/TfhX3PH8q3EXG3PJcfu+QcKJW3PoXCdRgkGoxHbkdxdL27BfdGWW3b26+kpa0vo3ENzzEkHLBZM&#10;9eGr2P0c9qcHt+M573JteL9jl0svynMe892/Mcna2vL7l+Y43c2eNuPDLZdVtbkFdQC1yMsehy1x&#10;fUA2uxtradUO7Iu3Tet96kzUMqzqU54Ny6a8T6q0Ke7voXxF9eHbce8/qdzG75bj93ydn2PZ3PCc&#10;Nb9ucvbbjG2O3CKlk2N3umVrO7QEWzIMxRo7JdY3Fze7zkLqC7qXbq1rbE3QCAyJXR4eBwS7S8T6&#10;fxXex9/b5eOve2eO+nHsr6RcBu7vG3tjufeF/Ycz7vt/7Xdu8buNzs9zvCLf+5rbrdVgPVtrGdTM&#10;FncJbVl2dna23Nx7pv3DeuNa9P8ACTJDKe6cowZ4zi8xz697k9ob/mN1xu7+oPuP3vyvE7XjON4W&#10;x7a4peD4fa8s3KfNvV2vp2b+03tsek1okMLjGJg4aIRhbv7vlii2bygWlULpu/pzoFwAyAwpGRwW&#10;cdI0Fq/yey3PN+2vYH0CfkOT9we37965znJ8he3a7jiT7ltjkU4rcMotu+yukMFn1EVGCymGzueB&#10;tshbZbrdF/02h2a9cckAh9Nie0I0rBoZpTE4vLU18l14vVYn2d+6bl9tvrKfUb2D7FtbD/2MByOw&#10;4bZcHxWyTb+vt7nGDd866u+6ub+wjX/XtN6iG2FuAMYxDF6+zXP0vDWdvde05slkForcsXRQ3ctL&#10;LQxUHKcJhZNZ+bb/ABb9/b/t7jbPEP7u/cPzXu3i+P5bZ2+dt7bkv92s8hxHubgn9D0+G251nc7f&#10;eFr6tD27lqFYJBwt9l7n3NtwtxNqWuXEdbZJYWbii4gW7bI06SKEioJBGJ9fyhL4pc9VTtvqH+zb&#10;2fzPG/qNo3vBbHFcZudlvd4hGxu87xl1uM3m4u8dyNphuLt+3cNzcWFun07ttGS4FoGt3xPKRaN3&#10;fW7bMDftG3fRfzXtejvjorqFoGQMh1AxcZ/Ma7+Oc9tn9uGh9h/XX6NX25xeA+nvP7nb7Tc2fbPK&#10;2N/7a3+6a7xdjlk536f+lu5Rdvd5e+gVHZUu3hRHuJXFZZ4bittYAfkC943fRD3rt3R6luDslcyB&#10;BXUbbE9YmKYzddbWu/yXmT+3q6tyv1y+sXuX3Hevcf8ASs7P2/t+Ftcz+m4jieN/XXthyLta99nZ&#10;I9hrgvbfdtYt8jt7dkghGuei7fmYjX7PB2hdsPuxfe7rbZ3FJNxduCV/TjTXVbuwzjKK+eLZJMWr&#10;ne4s/i1/t73D9fucu8Rz+39l3/a2z49drt/evB8htk2+yf3Mbg3l73Gr3wUG15DiFNvYXgxL3otC&#10;TKY8r/vd9kX/AKiftF+s/AG3a3n6/wBh8jyGzLi5cZb3Gub5LBqrRdVtQAB4Y34rjfXafFNtJ5NP&#10;Jp8ZZ/hl77/4zPfvtf2h+/jjvaeys73iuUub33B7J5fYvZ2O24nff777RTluK3nHNs7dsbm9bvK2&#10;33m7drly5cRAzDSRj+fJvttc2e/3W1MzavXLTau6qOwKk9TSsY+ffRrxdn63sRGkk/NAXXAmQZ/n&#10;5YjQYaIymR1buBBDdT/cMAMGVCt0IAA0zAmlSM88DEDEcE6iCsRWRQSK/aMaecMBxJzEUICifxQZ&#10;wAwgkBjmyldLgNpgHuDfZgt44gYjkEntkDpBMeRjzzGCBj1B+1D6rv8ARr62/Tv33evbg8TxnOWN&#10;t7is2LhU3fbvKD/bubQqPm0WrnraTnojwxx82nfpdZ1e/wC2+4vtvd6+X09fw9f8EHktmN/sd3s/&#10;yw24sXERrilkS7GqxcYDPS4Vo8sfXv8Ae19NNmnJ7D3bxS2t5xXN7Pb8jsdzY0Pa3VjdqNxtLtq5&#10;b7WS5bKuCGjrjxeLb0faPuHhlx5J0qr9s8m3JcWhugrutncubHeJJLJutqfTvIwasgiDOPnGeL26&#10;3dxaG6HqJbdr1l1YB7iPBXZ3z2kgGogTmMsel8RiejRDLr9ueIdlk2twWzat7ld1adU/Uhr67e8I&#10;0nb6SBquSFpFcE4l/EMTtra2ezupffbpubouW7V3Ya2bbWyW0ljeaGZlNYERkSQMFmJchiZcs29H&#10;6kEPuuQtFlvBY/Q7exe9MOqiB6l1pQQNKKJFTg12+vxoYriri86iEU2xNpj3CLuplANRIoScj5Gs&#10;ZDEZUs/6irD3NSDWjfheXsqAJnMN94xTgMS7CoF7mLqpeUQEC3bgUUCJ05RPUzUYgGG2tNb0yoZG&#10;DtFsq50kgBrbfKvj4nADDVy3bBU27ugsp1KrOfWt5sWf/tqZzBpinqGHC6Jb7ewgi0qhgl0g0W5r&#10;fyiTkRTPEAwVncX7a6ktsGtkoQlybLqjErbKvQ6s5BFaTigYvtuLe8tXGt+qCvprudncFtPQamh0&#10;NurIT26j5TXBrGZiQMWuy2voFrj2GbbqnpXbdt/XayooXsvczEVKHIZVxPVvSWdQxd7Tb3NtuE3G&#10;129necduQ9m6xv2g6C5AF20wBKt1ZWFYIPQ4mLZj1a5l+QYtv9vt7N1LqdvauFWs3rpUbS4xMDRf&#10;TsBOQEiCROLrzM1QxZbHjrruDZ26IwS8e25eWwUV9dwoS3Y5PhQGonLGNtsXCyW3gManj+Pv6CGu&#10;b53EHu3IbX3CVYqO4x+LqBWK45W5dtdcBjd8NtHs3kfvuWSHVCSHKLco9xA+YXoPDww63NdtNbAx&#10;0fZ8Ybgtkd4BUg0MSamyZpIrDQD1wdtdNtuZ0DHVeC9vOm3Isw6udRXRF4IvymBmomoEjLEtk4ej&#10;XXHEJLquZ/t4Y3nHccluUcMSQYkOoLMewsGoJiaH+cYzdueHSQw79ZHh/djWbTitvbU3hbbQCUVu&#10;wtKqYVip7WrQzWIxnK4iI94/L+IiYiJGRz6Yv9ttVZli0DbA0kFbfd0oWEVyz/jgI1y7AI1EMMiC&#10;QF6zC1oK40BuXdshR9FpGVYKdkKyQ0mDqJI6x4HAVwS3eOpSWevzHUpMiIBj78VW431wAsFe8AgA&#10;uwwDwZX1QpBzBpH24CUlhYAY6ak6CB207gs0y8MYzkORulC6bjcW19XT+WC7MSc7SOCDWNU9KYFz&#10;6LK3aUUIUmBBjMxjjfuXc8ncFy2d3CtNtVezbF1lQkuTAJAikSKxOOscts4T0AAkCJ6Vj7Jxzjj+&#10;J3O+5K3sNvaVr9+8WY2wbjqZA9VkMALUEt9mFuJl5prdriclE6ZLEBR1/nOPb30+9mj2/wAVtbI7&#10;mZfXvb5iGF9nIJvem0FiT2KPDLHO3PL5Dx6Yn4MbzfJ22ZrKtr0HQbKq2tmjMuuQrJ/jjuPH7P1o&#10;Au3DRWuKUhbag0tWwogVpEk5zljzW5uW50c05LfDbFm9O0klhbfUJcmrPdaZaB1gCuNLY2mxtreV&#10;gSQJEXC1pUQ6VVjE5/NFZxFZbcb7kbjWCjEAkKzejF17jrLHSSR5qGERUwcRb/LbDYIAli3cbss2&#10;xa277i6t4/iZzIAkTJ+3Fkt6B+xw/I8hcLXdxftr33XN7dLt7D2BXQqJUmKQM5EYinli0pfu37jS&#10;4NjaItx3TUNDC5AWQMgPPGppv8DFTW4hEIfb29sgASNxvWa3ZVtNVW0SXhqyTMY6r9Mvop7s+o+5&#10;O/s7K5wXANeKbznuVZ2GhGlF4/ZrS7dIpC08TiW/5evzY38mvj68vE37xP8AkL+gX7NuEG094c8/&#10;vX6k39i269tfST2Uli97i5JnGg7nnN27EcXx4YjXu92RT5Ec0x9APZP0s9p/TfYfpuB2bXN7eUNy&#10;HOb4rd5PfXKayzARat/5bVuABnOeMvB5PNt5L8I/LD+4T/kA+uv7xPc13de/OW2nCe0tpub1v2v9&#10;K/a7bna+0Pb9nWRtm3+4ci5ye+AAd97ue3UCLaopxvAO2hMEr1oakREYOTyxuHv39yq3CgdLV+4w&#10;CshR0BVnNxZFK62Y0EZ0wgrBMjzyND1r/PA+SdZ3O5v2fX27I11lUoAEVF0NC25BjsHeCxqMpxJt&#10;EgQgUQdQWsLHjMeZwGN53ZWNxfufr7he3eU2725BVvUG4UkDTlBIEVBWgGeJfqM4rVgCSYp5ZYDn&#10;ycdtOJ3BW2qjb3rlvShul7r21zYNIqprlTqSMJSVaG6wTXOlSBgJXJvZ3e0ubjZ3juEQGxba3Y9O&#10;4AnbbnTAlT8y0p8TiSQrKQK0ALChFOgwGHsbq9a3e2N1boa20baybikXLTXNN033UGKd0zGYnris&#10;e2S4MAjVqyYDKhOA7rx/NWrPE29upNtGspYZPynZ2gtdXUpJCkQsgwATPjh5AFYFTmQGB6wJaDng&#10;KHkHu7ra3k3KXbbXFvDb+iyk22ebarcEAEEBtJWgkEiMPupIlAWyisfEgeWAyfE37a3mTkL9u2VD&#10;oS0eqUSAhOgAZdpCgianLD+1uxKOZNKgkEU+U4DI+9vblsejyOwt+lYL3D6Hpgwbphmtlp1AeJJO&#10;Y64ktDOGkrDSJ6kCMsBjdo1zZWGsF0uWxtWsvaCiDaLBirSIBBEEmZOcTh42xcTrPlSJmvngKA8t&#10;f4fkGX0jasXCl0+sztcchi4QZgDIgkf5aUxU7i0ySKiaggaQZrOA777Q5u1yr7bcXbcALbS9de4t&#10;y4gtLIUIpMSwDXAc6kUpiEis2UiQTqrJIpn59PtwHSuQ5TZbNxeuhbt0PZDW0FsJbS7DBbYtxJMa&#10;iGJk/CMSULABSCxAqAaxnMD44DFb2zau3bm8V7G32l7caTeWBbLI0MTNQGg6umcUxMt3JFQxNPI5&#10;x1OA5tzPC+mz7hLtoI3quttEuen6tSHX0qAHIAZmpjDV4QYFYMZ90E6qmMBf8DcuXNvct7kD1b1l&#10;UMofQIQelbtJDGBq85mSTAw0ziCpnqTEgwZFI+z+WA0Wz2QF7a720xF1ggZboBHawY23FQoIU6y0&#10;DwNcIsaiNLVImDESB4gYCf7mXa2bibuwGFi7cT9ShOordZdOlGBEQYNKAVGWJipIIkVBNAcuhGU4&#10;Dme85a9t7u1cB1S1uksizaYHTcgs4vkmdNxD2MaGhzMYRaHpuMwJCwJGYp/KMBbc29rluNcOWL2r&#10;L7lbzujulq3VkfQZLKDEJOfgRixtivcTWfl+WhHh8TgOO8m59OFdbS2DaVbPpTcIIf1btu6BIBIU&#10;PJgE5UxfcY1QKxOf8Vwb8dxvHkP68bC5e2l2+U7iqNOpG1kDSxUjNiTABpi9weh4w2TtZ3CCQn5i&#10;hpBB7TRYHnU4gX10x8Yyr41OI8/kmNuHc/bW99W2mrWGsEk2+4h5IAdDWCOoI6SMRsVh0UfnKNal&#10;wymSWAgCZQuInwpgxmPvPwFTgKndsl5XQaWvP/pqzC3oYV1MCYECi9PLDiqaUET5/imAZwGfu7pw&#10;lw/KBLk0bWVMOkz/AGiuHKQOmVKUPWgxBVbi4jMzKg02iWEk+owMkBbhMma0nxjBqTIxWtPzYQ3t&#10;sbJY6SAwbS0KkCS8KJynT44WB3nyinjTrg32273HCC10egNaswCtpUUGkNCdtSvjPnheDp/mx8la&#10;NZELpIRSp6gA1UaG8+owxfBIgeB6+WDj5Pz1uPa7eld9VVJAa3BAh1liGMrQ/AA4iaYmOqgf+zeO&#10;DDpVrcm6AQbgA3DEF0GsokhYWZAJMn7MNsIFT5Z0+E4C12dzXdsqLagteQsYLXWQCW0ieokyevlO&#10;Kjc9wJkwPClB4HLAei/Y9u5abbowsy6syXXKsLWqVQNQGsyfIUJxTbg6FJznpNfMaR4ZnAel/aG2&#10;u8xvrVr1LtldjY9Jbq2j+nusWGhx6g0gEhkUkyDMiDirvEBSC0E1KipEZmR/hgTq7v7Xs3X3ZvW9&#10;sbibebPqP22rrAQSjMSQ3gQpBMDFTcdHdZYQkyy51FNY+ymD12ejvfGbTebfYXXt7Nxd3eh7Fu6h&#10;t2ghugFrGmS1CS1M+gNMStuiw10docUg1fSZgTP8MHHfO23bGI93bjc7nc7ThNN3cXdlet+qotJa&#10;W025U6iLlsiSUPbMwTHicZ3kr3qXCNJJBMR3Ghqob4zjNjrrMTD1H9K+CTheLta3trauLZDA2/TQ&#10;l7ej1LlozLAUNJnuxTQbtxEBJC90UqwESCf445SZuGnaQ3+1bDdbl0s2b15V2lgkAXltXHMhUXMf&#10;iQNUDyOBdvPb1aQgbOCT1/CPDznGrtidsBcVw+y37WnvHcXLZCqXtgG5bUKS19GpqnSFUig6wcWe&#10;xtF4ZmDGSdJGk1WgA8DjWmcZpXM/fnJ29mb+z29q7Z0WFtW7tu8L1gg7jSVZkGoFSaCZqTi11ILm&#10;sTFuQop2qKVYeZ642jkC7ffnh22x9M7rkbiveZDcuW7l243qW1s2T2g6ACp1VBImRh1boYyYapFB&#10;DAk+OZIwFVveNv2bVq2ibnaMEF52YG9YcpbbQoWQoDMSpOeqs4smuBFW2DpqSIOoaYqaYOE1u21v&#10;o5FseIv77dbnkNz/AOY+krqKelds3kcuAbbkSVgwxgfYMQraM957kAoJ0kCaHMVyxG/JxJj4ugcr&#10;u02PCbLjUvXLe+uaBfRof84KUtXnCjuoXEPTxNRhXqXI7M2JFZMAUIBH9cVuyfA0nG7G41m7ftsl&#10;raWzec27hRWe8Rd/NsEkm5NBGVYrgqkjTmqZsCK/iEedDOC9D66LNq6bpQ27+970tATqYn021ESF&#10;WqxkTJzGHdu8FnY9ok0pQ+WDj5PTSKL3ds7u82+04+1YKPeK6O06XFt/UVm0kmCZBgwcpgzhy4db&#10;IklS+QijARQR1wNcaS93FvRV8Uo47ZclvWs2dxY42xdUMdNu/ZuMDqFxHkLOQM0iueLABVKqGCxE&#10;jTIPmW6YOTj7vud9+t377U3RfvXRbvM3y22AdraWAZoCIJgmvlhViNNxyILHSPCD3Gg/hGAg+6Gv&#10;nccVxVi6fSWza3jhF9S6zsujU9wyCCOrCAQZrGCI1QkxrIXScqCpE+PWcAdu6u0297kryq67Dbu5&#10;3DhPXa4xChHEyfRJkMKEdIxMLemQF7So1dCIihM/ywHPdql3mNvvL28K7xN5fNu0mm5Ycz26U15r&#10;qoXXMy3QYh3GYksCK/KIaJB7T/fgOj8VsLG1TZ7B1uAWkb1mDpqClA14MrzKAgBCwBJ8q4a0UgsT&#10;qgmJpmSY64C9ffG3dF+3ZJG0ZrSOwFphZQyPUvtJDae6MgTBk0w5ZCpd7tRCAmoyOXaPDAUXuUb7&#10;d8Cq7cJbvbzcLbRbbMWa0w0FrjAwzaj3EZQCB1wl7us3CpbTULIg0FfswFjw/A3NlY4vZ70WWupa&#10;sjc3LDKbeu73gNbSZLKSCSJOQxGuvChQYBHcCIApXL+eDeml259G09t8Qt2/e3rrK27zpY0usK6t&#10;pW4gAkhcrq1loHQ4pt1cNy4Fhh4jppPdI+EjB3117c/N6H9qcXt+O4592j2LznS9u+6KLiMD6b2W&#10;YmId5daGGoZxWNNkXbk9x1BTpMZTqg5DGbxLVdS2lq3ytzjuPCtdsWPQv3rbOCyhrmg2Uggsy5ks&#10;aCRHXGbscbf5HlbGmQruixpJFKkEdOtQcZ12zLrfX1bu0105ei/cf1F9v/Tb6V89uN1dSeJ47fXW&#10;i8PVW5dshUjXRgDCwarXyx0/fgWdullSUS0EUaSViABmMdHm0+ra2vkx9K7t73H7n33uLdJb3O85&#10;6/yG+vN6Zc3Fvsz29IJggKdJPxjM4j2lDXFZl1BkEkGCJFftjB1241uG75jd39twm7TZ7g7e9s91&#10;eKq9tLiM4ual0WzLaQSR4CAYqMRrwt9xBUBLxKgQHMCTLeXTBJ3Z5+H+LY8HuOTu7jZdlx333CaL&#10;t1me5YRrg0pbt2CTR2B1mKQCCBh3UA9r5ySAPGsUJIwW2yW1n0sO2y5j1zt7Fuxfa7eFEueiGCuj&#10;B+wgz82QyPy4etba5csXlVZhnueNfIf1wctt8b5noznuP3txPA+5uB3Fzd2UF/a2NobRYMTt8rdv&#10;XIrHyqPmmvjh63x13Xt7lygVdM1JyiPjgl8lsxiM1zH1l9vpx/ufjuNvm7uL25XcJburoOm5dqzk&#10;QGKqxIaaloExOJDbNArLc/Fq7aQoyoBgz33OZwyu2+pfIX91td1xyW7qbe3ZttvLSsHuspUgXr8k&#10;Bk7gqjpMjxWm129q2ryoe2NJyMiOg/nh0M7bcdcqvkPe3vTmuT3vCrZ3DbDkj6s62R9tdW7Nxnck&#10;EMAFKEmYwP1lm2SgEhpJVc5jOv8ALBe3e3GCl+nfuXm7e35C/fezd2V23a22/wB07ALafcaLlqEE&#10;iRGluk5ScU++5dbNpWWAVYCCACA1DB88sS2Tq6aePFzeXfvp79DbnLcrudnvzcu7PdbK7cu3LF4P&#10;b3G626epZChhmlZzkZGs4qL3I3b93cWxcb8y1rQAfiA1R/fiZ5w6SSTh3XhPphwXAcb7d317jtvc&#10;bieZG03N0kOvo3LkRSA9TKLWG8wcRNrduuNu/qVDlIJpBPdU184xnS2xbw2vuXiOL2j+5eNHHMzv&#10;ZTkma3bhi+jXZN7TCQVoCKzUzhneM3/kr0DAiPLtj+GJtdrLMC19pWNqq+196jKS22CXVJ1Ow1ll&#10;vBl/CC06T8oEgVweyVg6CaaSp8SVEtB/kMXQove++sHjeQcAvcsbhHZQQAqm7ptWbzAgUEy81BgZ&#10;YY3Khbd8MWlb2nURUBsljrPjGJt0v4jQ+23Xe8lwTW0tXHv8V6+iyiG2vogr6w6BlWJtg1OWIF4F&#10;nYkiW25MN4BaV/licf4K3fDPatbXaoli4LW29xWx6iHuZ3uQVCH5amT4CgOKa3d0Ls1nTN1gQe6Y&#10;qpIr8MWzm35Z/vb29a6tu9j+oue4rtqyWVdkhtlR6QSZ9SxaYkSrUeDJnMxiSlxUs3hAA/UmT5ah&#10;GmR8KYxja8fIufRS7nZXLu/2F1bq3GfgmUdoR2d7clWCklSSCQ8ZD4YXedHDqAzBm1EqASDmCQcT&#10;jGcpIj8Ts9ztbmz3FwrYv2NsbKIy+nahHMi2c5yJFCT9uMrurTayxBOq6ANUUXVCpp8hj1OjvfB7&#10;yyNqtoXEpx7AGybin1NJuNuC700uc1itQamcVT22uXlQMANQ0iWidcAEnxzxyvPkwuZOPVudruLW&#10;y47c7m4H7bMOUCk6fQPcltKQvSQP6Y7j7A2gF9CAWGoNPgQYOoHwyBxqda8vnvHb8a+J/wDyWe8L&#10;m2+n3OobvpOdjetRrH5lq4pdRZe3AJMd4znOmPRoEADwAH3DGlfjV3187ne7zcEkm9ur9wz/AN10&#10;nB4CLgYAwSpBBIjwMYGAk/qKKrr2qsUAmM6/D+WBgJNtLV1ZBMsCYgatU9qAeYzwMBN2u2tPdEEK&#10;k/PHaSflALZz54Zud3TKR/Q1wTb8tarYW7Vp4HaFhlp590z1Ph4ZYisCQadswIznOTg8rd7G7trb&#10;rCqbgVmuRVgWoFEyT4mPGcMEkHPPMjI9cZv5oNVsjavLdLK9tCItrSBrgMcqhvujBTHxNK9Z+ONC&#10;ztbPbuiKQVUEXCSNBIVpWgppJqDhEsaGhofs/jiWZFo202uskIpQBlQUPynxFYz/AKYSWy/pkfHP&#10;ExMg7eys+neZraSzqTr7QhIrI8cqjphBcy05V6zQ9PLDnumfmNDsePsG/tLaKHLFdbXUhE0tKh9U&#10;SDnI8Yw0rEnTnWpPQRONDS8hstpa2zbrRb1hNNiyF7LpV5IY9epIFQIwszqocsx8cZ2/KKA+j/tu&#10;g2kLXbkm+jhGo/cuqDIkx0ocKPymuc16jzxZ0Fdt5G9SV1GyYAAQ2wApr4UrXphSGCJ8/hJ8cTX8&#10;vIa5OzrtXnt/I5AB7jcaViPVbODBNKjC3MgxEgRlXKAMJ0FTsLVywlsXFL6i1y2txSbbDUS1RQmQ&#10;QfhFcM/HCbT4jQ+gXuvccOysSTAWpdJBLrlAr/LCWYA9fvNB4wP6Y0LjbbFXsAayxIDC0ttTqb8Q&#10;Yvnn8R1EYNWBBPma9IFKzl8MS9KGN7x4t3EDMw/LtsStLYRmAQqTWQSAzZR8tMN3SIER1BM0HTIY&#10;ToLvg7ZLupZ7bqAU121JuBmBVJevcQKHPPLEMOK50FT0NY6Yo3z7e6bVtVVQ1wkhUQSojUA3qVFP&#10;DzBzwhnGQLZikEggQTIwFxa2Nyylgn0VQbe4NVxvTuKdP/qWUN1PaWHdhq6QF8ydI8JyBGAuuCtX&#10;rm6cXGHoLaS56aiHc6jqWTHYGzBmOnXFbqAcL3QWkHrQzOA7Z/txucN+sDWyNvtCGuU0hrix6cfN&#10;SQuUwc8f/9D3uxyORJZhSOnj92Pr79JdcsJLMhi5bC2EYsxLSWkg2yAAIBMTJ8IwgmCtCTEy0kCl&#10;RGAlW7YZbupVtpqKoqqq3CmoKjuWFZkSAKjrhMdf4kfNWk/DAWPq2yx0qFKtbULbdrty0QmlxbXN&#10;lH4h0zkYOVmRSaxFQfGDgG1s3dK2irdhKBgxMgCVUOP4HM5VEYIxmKdYzAMz1wDoe4EUETA9M6FC&#10;gqqFVEgahpzzINTIyw1mWECPELLE9RgLBFJRD6oaUkl3W1bRmhwEIqViaVmakYQcz1y8T/aPHEE2&#10;0y/lhjpYi4sIVALGWpbgwGAIAM5UGcnTKJpE1Ame4GD/AExQASzDUAsOzm1KMxtus2vTZjQE1JkG&#10;Muow1TpJimrTqNKyT0Hwxy36rEyGhZDIWKsLYdLaiSATakEMykSQZp4zhJjtisTMwOlPLIUxhTyM&#10;FJR2TUUm2UJrFyKT3CGJDHyjMRhJAAkiOs/HzFMvHATrJZi1tTcZV1G4CqjQLaQWtazIY5hqiPHP&#10;CM/+hH8DgJXaGuEFmmF1O4127RXtZXAJgQe0DMSDAwRkVECtWNKeE/4YCTZZWHourMWYlLUBVg24&#10;S+AohgDBMtXKmWG4GdWqKmlRWB1wEoswbS5QAWmLKhTuW4wtu9wVEihj75wbSYmi6iBM5TnUfZgH&#10;bYQEqpL3mshrptAQCZCoSDXrqg0w3NNSwAJArNBmfPEJ1TUQs5tHU1y76TyYQ6idSq0HtAiZpUAm&#10;pIwYJC9IkU05nyyxGy/TX1SwGpVQliLhIXMaipkDUR3BfLxwkGBJEmdME5rGUYKeNs3bht2gyAgX&#10;tQRTquiga5QCYBEH4xhJ8Yr4E/f2j44B1YZNE9xghmQ6pPaA5NCGIHbA+BGE5nwGR1CQZr3MOsSa&#10;4B/UEWKtc7iPTYh0CiNVoMII1EDtFD5YTNSAPIGPIgjz+7ASDbGi336gdLMp7jn6io9ARpOc5ZVj&#10;BeNS0iK0GpRBAboI8pwD6ntVgBZAdn7V9RmtawQxUwWaRAgkRhpzk1FEjUTKqcyRWuAk2QVV1Krd&#10;nUgHZcZJjS/bQ1BzaI6UjBGIhQSIlSOnjLD+3THTWds7/wDA+Y1XVUlV7vTe2ROpVJUFViob7Izj&#10;DDAETE9xFBnqrPd0+A+3HaXMyqWGdFcFx3W11MZjUDo0ELBesCuVDEHDUxFM6L+IUM0mYn+GeKqe&#10;FDrdJ1H0wodWBVtTmV9RZhtPiOlKYJmpWTBMxXPskr/XAKsIGuqEhfVCaW1FWGmXjUTQGKARIzOE&#10;kxAABzrJzich1rFMA+o1y7uQ5WCmgsmhmnvcn5JEgGZJ8MAmhIiBQwIERAkHOueAWLRYJbdyGLsU&#10;DxqlG1vDUntEowBFBnnhlqEyIMkgVIapAAX+wwE+2XZXVWLKbKopgI6GRqZmJrJgSCSJywGCkVyk&#10;Anxr8p+/+mActvd1EgkuFLKoWSoVoZwYUFpXL7cIJCkKQTnAMwSRJzr5UwDx1NbuX002z6ah3JUG&#10;3oGlJAgEnzr4dMJZlUhSJUkUFKkTRmk/1wDtlL90F7fbdUOsAgqyrVmNpAFmKk5DphI0kkssrRe2&#10;hiaMNNM6YB9zcVYsui39RuglFZNZTS6Q5k9skAEDoKEYPtGo90SYj5h5z5GmWWASVuFVgojlYZWD&#10;sinVrIIA1UEnOhrhEgdIqDQRAJrBwEsi41tgHJAABtlpHcCV1UAAaIr/ABwWo50NSMgsic+7p8MA&#10;YUEqA5HqEhSSbgUJERomIIMk54RUg0OUQpETkWJP24CUXSUJdWIKt+YjFmUwQHFvIFoOozEeOEHV&#10;0MnodMBfILT78BKAFFdLgDBWI9QO7s3dq1oanpFDH24BBMRFRKiCdMLU+J/pgDFxVVwwdHH5ZYl+&#10;/upDGimaEVJiKYKsEfP81MqGTGk1jAOFUBQuTbGq3pgE/nIoUFWXtmDAGVPHDbePiWBgUZgc5r0w&#10;D6AwSpl19PTbuHQ1tTJ7xRSJ6yCetcFXyEEyaiIoSemUZ4BwwihwmtiQNAADSTM9dORMV8MGdUGc&#10;6DSIlSetOnX+GASDbbQ0n0jbe6LhDaCqeK5jw0nIicqYJzUxBiveTMgnrlGVMAu0o06jOl/xWwI7&#10;lU6TrM6hmWAgiMJkZEAQSZ8hlCzgHgLhqGZi4SVnunqvqFSAAYypNMsET2sMxBYwSAWigJzPiPPA&#10;LClrlpmIUho7lJKhc3CRALEQY6GQDOCr25ACYANJPQnpkaYBekQ5Gbxq6sABIKqehmBSnlgj2tWp&#10;MADSMsoiR8f44BpSHthT/mJ16iTMyqhyCY6CTlgRJMxPdkTkBmT16ycA+pKxpLBJBIuW0bUzmiqB&#10;QSQCFM9ZPgmAOgkCZrGuPmH2+OAd+bUdc90QAusWflCVoGAz6/wwgwZMErAjSVEhhQqvjMzgJFsX&#10;GgQPUDMbhuq5CstGDOJkEQdUD+FG5MxNK6myoB2wRnGZwEzSmkMFcGmlCGcFyw1lmagJGTeRAzGC&#10;YHSp7YqVIBM0mhM5eMYAWoN5pB1ABWRu0h3cAkgx0E5nKmG9Y0yKzMtSYoSMsS9F9eEwWmW6AsrD&#10;oUtqKE6WCvnUmPOT92GyZhfwkwdLUJFDJHxx5m7xnCZbQdzopL1KB1JKIYI0qYjxI8cEQJCiahci&#10;JJI8egwYl2tkp8MWU3DpbSzgiGYBdXZoUSCSZJgEZeGGsiVMCtIkiZmJH3Tiuh4CVUqCxAJulgqy&#10;lFVgGotIgfbXCSSATAMAAEmABl0qfGDgJKLqK25INx2YKAxJLLkvRdOR0xlOEg9B4gRQAnr9hnAP&#10;EFe8giBqqSW0n4QJmR4fHCJilYrH/t2cj+uN6eqVLtBe9wYNNQZjIZ7clChWJFD29aYQ3wqNQI6m&#10;lBTzx1Ei1MQSqkgMpZoVCJUs0VplnXwGGyNVfIECZBk6QxH3T/XAPqSgipYsR8pBMJ6pVTHxj+mD&#10;iOvaDUSJk9pnOnwwBzqMEzcYAIZ1CBLdpUgSRQyc6xgA/MCFKgwBlpBakzSPhgChQE0sytpZtQyY&#10;qomgFCDHxphLV7hPWGzyU9DH34BxBkp0E0m3lJJ/ERMCPh1qcFECp15RNAHOTDP4UEeOAc1VoCtX&#10;MISSbSyCjj7JqZywJzU1AI0jT0JpE5Vg0wBCCFJMEkqTqmYE6aZyJFf78MnMgtqMQ3bIpkJGcjLA&#10;SlkIG0FFEMvcFIN2jMQTCkHORlUYEnUDEUqApFNMdf44BUKFK6p6LpcMBFzyFQa6TnGCrUnIAiGr&#10;qmohgDWMsAGYEBFBkOtUXSEAGm4ugmImZgyfDCT1OTBtMdYI8v4kDAOrcIAqSjJrBbTGtBCnQeom&#10;gJ/rhBBWIofMQJyOflgH7eliWJDHSdWl+4qx0jKJFekQPHCWAgrNB0gZxJkVr4YB1DrIeCGJJVm1&#10;afTMiAO0ac9QPlM4GRGck5ZxIz+OAWe/tRQIGkEkjWP8oSTTIwSOvnhJmaRmDEHpUavGcBJBUd34&#10;qqDJCnVTsJievSJ8M8FNDBqCTpIqAYMU8cA0BpKoYKt2NcWQSAIJrDA5AjrMTgETDHS2oxB8CRUS&#10;Kz8cA6i6FZRrWoY+nmXUHShZTQDpGU54HX5oPTSOnSWy64AxDKIqsyhuFW7icwix1muYHlhLULKF&#10;AEkkaSRBUmJGYBz+7EC7agqrlrgKoqD8xQdRcaZFILDpGWWCUnuBIOkZeWZ1sOmKFEJEhSSzhpzk&#10;5aktk+Hn/HCSc69x8B5VNfh4eOAdVDIOVuAWY+GrSFlZiSZJnqK4bJEwesQZBA0/06GMA6EM6gJY&#10;gggAof6wc6nrngiwmMhKqYmikR3Ak/3DALVCiB/x6WdAdIUOOodRM/xOEHuBM6ZJggBqgSZpmPhO&#10;AdVQuhAdZ9K2TMrpB7aR+GcqwZyw2TpEAkGaROfVc6H7MBJtgMykqGAVtSLGowNSsVpIPmZpQYbI&#10;jKAelcq0mf4YCRnp1TcljqJAg00kDqIoD5+OEEkmSKzOoAd0LERgHFCKACzKqg21DViDqJefH45/&#10;dhPWQcuvQzkxA+3LAPgzDESwAYLGogVJUEyOokD4gYRAEEkt1lX7SZpERgHAzQQFVR3EhlAYKasM&#10;yQQehMjCCIBMwR4GC2o0oZOeAdBDlQA5D1MgZpRwSKdZn7ThMKemQyy+4eeAWC+sMWA1sw16RGkQ&#10;YLEk16/9MDuMkR/lOVYpJAoK+OAcVUCiTqBCMD0RiSRaUkz0NBTxM4bIEkZjzoCGHQoa/HAOW3Yh&#10;dJhjWIjT6dAX9ToAcgY8sIgwJbSQSpMDowpXASWcHUQhugqLi9zSQyw06Y016A+EYR2mfAmsCTpy&#10;GnrgJA10ECQBpDkINbdxDlui+QzwhvmAE1kVJhVmDA8JjPywC10xqMQO5Qp+dhWtBWKdvhOGCIiP&#10;mjpUklqFh/hlgJilSr9Fhe0gaYVYZVIo0fik9YwQOcimpZIgKBWTJHXAHpmBk2kgBjDaiflJ8IAM&#10;yRgjBaAf8w0wwAEfKR/Gf+mAdXUbZLKCRobUGUueouqendQBhnhswRGo0HkFkdR8euAeUANRFJLM&#10;dJJBqNQDaSKCkScIiKAn4ATIMEGMAoVGplB1GjO0EOJEZiuU0icCGIMkwTPcRBIbxIjLocAuUW4G&#10;OkaYAIBGlisaq1mfxDyocJLRGmco7pKskdxrn064BaqAbhcKXJVRoJDi4DKIwAoD5iuDgEyfOizI&#10;09wAj74g4BA7FC1WqMNemHDdoZhQkVzJED4YTJGQGROZJFYkjMx4gUzwDwALdz0MqBRQxAJiQaA5&#10;xNRSIzQawCQJFaTCzFZ6551+/AOqNDEqDQkAToAYrqEFahajuECPhgRA7VmVNIDCCanSevkMAAAX&#10;gtDagRBIYstVBIzArWK/wwQjpqB6GuQY6RHgcAbVBkgqCAVUjUGYQTqWsgmaZ0yxpvbHE3eU5Dbh&#10;VDW0fuBpL/MDpHh4xiVLcTLlf1W96bL2b7Y5Ldbi+bN02WNpkAAKaTP5rGkme3MCox7O9t8db43j&#10;rKIio5XuiPhX7cTXpl4PNvm4fl8/dJ9RN39R/fvI+ruXvcXs9wfT1M6sqAAXmRCBqZY7CTAM9MWY&#10;Utdk9XmopIoQD4Y0S/8AD/g5xc3FrY8Hbt2BcU2OPRVRXzFzutNdVa6iNU9InKcXO3USpgU6SY8e&#10;mDg81e8d/f8AR3qvduvc3Vtwr6VN5iv5YVhPcB0MEiCTOeLtLICwB1k1FBnkcB5k3/uDdvu2LNqN&#10;2NvZ/JVTcv6wFLEUUnuMrlmMqvi3SkmYgkAGmQEYDK7nn2fcq5vIr7Qtt9yoe7etILghtaPDdopK&#10;kgnwBw8ggiTAYQaLFfh4YDN8juvWD6PUvNbuevtvzGY3LaqWZGJFQ0lpAMfdh1lKgT0JU0glfOcB&#10;ndnyG03N25YtPK7pDdtJJazb3NtoYKYEUzE5jIHDZZQIyiSvSB1GAvLG23N6+t3RduWbupNyiil2&#10;+ki2CTnJ+U6oFRnTFRfuDUwk5zKnIGsYD0L7T4e7f2e0vXbdu27D0Tauh30XbY7LgtGNU1DT0yJp&#10;iqv3I60FdWciRQHAegPafBvvPSe5YOhz6egj01QWFNv1RqghTUAM2rwxF9WQVWBJgkCCcFxejfXe&#10;AubW/Zv37d65ZtWQ+h5f0xRJtiQWAAB1GokwZGCsKzliSB0geXn5+GBtjPAe6rmw4+ztwqO5RW3K&#10;B7g9RlvLD+ohzYZhmYZxiS23Z2GkSKTOUVHxwRkbPvPjuO2Y9fcJbuMl30ihJYXCPUOplYoIBKtp&#10;EjIZmHRtCpk0AGXdKjqIFcBmr/1IbfI2126qzl7xsvpRrd94LIQ0gC41DBMDLxmJfuKsqgkAlSTE&#10;n/0f8cFktzj0dC9ocLuN9b2275DcMlxkt71LSJHpLdAV2LRqg9yhVmM6CuKwv/mnVmQAQQfmEkYP&#10;U7jtNn6kDaekm2Kpbt3C6XFe1JNxbST8/wCE+BBAkxhkEw2o1mSW7s6LORp4YC73CizubBsMY0hL&#10;C2FawGdBruPYJkD1NQBaRWRFThRZtCis0BqQuma/ARgIdrbbVNy153S0AXay6oWdrpAKBJgM2oU9&#10;QAT54dXtHykVJJWaAeY+OApt5G7e+rCzddlVbY3OhfWZxUBGMa1Cho6UpNMP3GDKdbAwTImcjTLB&#10;m/nn4VnuN2t3abxF2WxewlyLaOltAURlVyLqXCKFuqjTA1AA4YFsOA0UEE1gNlNMGmk3HLNs7h2z&#10;XWF3cl/SZQHewQplyxHzAihMGI64f0kqLclRJlhSARlOIxte293xZv8AX2tpvH5UIt9tMWLV5P8A&#10;WvhmuXyVUkhyO4rWk0EThRVUQiUJOckE064rlL3eSVAG55LluRs7tbe/sC1cU2r22tp6Qt3Id7bB&#10;iw7smYCcvGkEW1dyxEjqBQzqAHmPhg7bbdsz1dRv8rvNpsbAtIyO2gi4QGAUW21EMTFaKWEiJpOZ&#10;bg0CIfLLTIBiTEfwrgsuZkn25bves++3yFTaGsXFcX9LMBd9O1bcmFj5pUAUJ64jFWtrMjLWZpUm&#10;afHBWr/V7blt0LKrctIhXbbXSuqbJTW65FTLEnUBDVGc4h3WFwUYkA6pcHNcojz88Bt+I297jnP5&#10;dvSymwbVm4rstu48O14NUrphhCUmhwjbgkk1yPVoIPUkZ0xjXrVPe47tm3bFkm259W0yt6Vv1rfp&#10;mgEiAC2kSTJrTFlZs01gsdQHiQQvnlH2Y2jmHP8AOW13H6K6dutvbux7F0lTdFQ4NSUnU0tAIkZR&#10;gyXu3VQVOoVAggigMfwHlgdOSNt+i4XiL/IMdCW7Ny4qPeJS8HAV4ugSqij5fNET1n3XFm0RRSFE&#10;eBEVPgB44OPimbdnMeE2V/3BzKkqHs3N1da7aY6vQJKslgkaQ000jT1NRGKgK1+4EtC5cuXDEBQz&#10;IIksaEfbg7Wyc13O7uNlwHH3N5zW52fHcVsrK33bc3fT227ZNS2rFtWZSSCZ0BdWTHGj2PD+iofc&#10;H/UAOkDKchBr8cRx28mfyvIv1I/cNc5/cNsfZNk302FwW7u5e6wtkt2v3Iw6A6SDFKkzi/tixaQJ&#10;YtAHQA1JAJES0+OK5PJnKXfcnPb/AHPIe6eduX7Lb2doj3NN6CS72Nup+WlKgwBBNcPoKEsVBKnt&#10;zJMTGroMBluRv3Ll2zYs291f29vd7d7u8dkFtLb3vRGm2fnuhiBoCyZ8cRXfuhqsoUBmPqMdeQg0&#10;6muA3mw2Rfb3W2iNb2m53N9tztrdt+Msm9sUC3Lh318C4TpALoKxNcsVNy/fuOTdVNuJRbT7hlUu&#10;6NJ/JQ0FKGh88B3Xgfantjh+P29ngN1yHunbXl3m653b+0ttdu/oeP3219O1eu85ulJfTcMXralh&#10;E0BGFXKmQu53NwNJE+jth6pmJbMg4NY5noPj3FtGW5uPZXs3Ysl2yLiWb3uX3fcHGL6TXLViyGC2&#10;79sE0IA+wwTbvcqqa3tbVmUdm2T1LjujEMEdhQkZjrgzeqTx/wBPvZu95DlL+x4vn/e3H7DduG3/&#10;AL25NuI4ba8fyGyna3eT43atqu7e1dk2boXtYgCMFs9ra3iXI2d7cadQZ9+WS1qd9R7XzDVjwwdN&#10;rtPzXBH1C99ct9P95x7b36k+3fae13R29+3x30wsbXdc2Nnx/GvtrVptzsgPSu2FCMXJ/MBMyZic&#10;5/QqBd3m02lsetos7RVa6YMG3qOZGeDHO1z1cx4y1a+pO73X/sPfTr31785bcJ7du8j7l+ou63O0&#10;4q3cuWn3W05W9t0OizbugG2DqgjOAcV43FvcXbo2ew3G8uhGc39wHFq7d6MQxA7gIJz8cG8WTm4j&#10;ql32tzPtfg+Ive//AKq+1Pp17fu73a8fY9s+y32X++cNwiln3ey2+5sLcuD9NeuC8lssyNUiGBw5&#10;eu8mQEuX9jxNq7Nu2srr9O4vbbDyFDAg6T/PLDNnQnZn6ZdqqPbvC/RRbu55Hj/bH1L+vXMcO+13&#10;3Mb3TvBxY5nht8bV/ln2BW5dfa3bNxDubCyNNTpEHFTutzx9lEu3eUvX7txEv+ntybxu6n/S3vSt&#10;oDWh1ggTiXaRZNuna7v7G9p/U3l9zu+H436JcD7Y4njuY5L2zuuR9yWrHFpxGx2Vg+7uBPJ8jef8&#10;y0DdCbG6rNpLGSOjKXQhXcbTg726uabxUXbbKs2XC2rlxmzDKScpnywvxk6rZbMbbYXfJcNveRt7&#10;v2x72/cb7f8AZ3FndcJavX+E5PZ7ne7ja83xbb7leM2FvbH1LNza7tLa6mco6amBDNifc3/OMmnZ&#10;8dY2r67xttuFU3hbKTZtsY+dWkqRQ9cJn1mDHjnXZzDZ/S/9tdjkLG897fVf3F744y5xvt63ymw9&#10;tcpuE9vtyScm1vn+V222S49z9ByG19OzvLd0+paelpgWgtTzpu/qL/KWUso+z3N9E24a3cslDYvN&#10;aDZepciVBiRIGFzjEuDu8f8AurYcb+3SxxW39s+2/o7zG/8AcG+2nvH2TwG55H3IdrynGcvtORX3&#10;Zwm15bf2LgeON462Wsbg2ReFhv07sdRJrm2V9Qtn/fN+xVHsuVUm49i1dN8W2uKV+SYU5+M0xLz6&#10;8LNpJma9HWtt704Hc7jd+4Nt+3j6bI273+x9wbG7yO92W247Ze5Od4u37Zvcpa45tvuTafeoou7o&#10;kaG0xKlmbDG62fH+ttbt3d7hmFyVX8sEbjemDomY8XNQTQ4TGOrcvXWTGGp9n++vqVd4r3dxHFex&#10;/a/H27fHeid5cPIbqxf9vexdq163t9xe26bZblkkrY2IY2bttB6lkOoJxJO345rNz0P1Do9u4psf&#10;qDbIt2pKaLagEBmmk06HpjTP/FzzhmNt7h+rn+87F/cZ9s8bveN5Litza5617c/3C0/Kcwgtb79d&#10;yO73DLcexsjbFpzZIukqbli582Iznjk2/wCnsbO4u5Bt/pLu5e+98Fh+c4gSK9takZ0E4NYuc54a&#10;jh7X1S3Pubb8/wC5Pf8Ax+89qXV5r/2MuE9rcVwGy4O9Ys7oWuG4zc3dxdVWV7K+uVsuUtXgVtFX&#10;PpNnvc3D2fcHsX3bwF+w43HKe3uc2G7s3HLrcTebZ7NpyX6MDCjpETicenouvHkmemf9Mw7R9Hfe&#10;PI+w/wB3H0O962eb4zlPYe1+ovse37c5Ljtsm2G3ddsLPPcUyWXNs3tvq/UbphGv1g+lflH86H63&#10;+1r3s76pe+fbu4tPaPEe5eW2mll0tps750GuP+3pj5rXa7a62PpfvfHfF7nfT4V+5lHW4i3EYOjq&#10;roymVZWEqwI6EY5TIIgLUGSAc4pEjHZxKw1o6zBWDAOZidQPWtMAMIuAFSaE1lRqABOZ1eWeE6pt&#10;+UMNF4IYHu0gMwNCQIbTONOOAwQJMTJNdJlRXz8adcAMNmukyJAoInPJpivwwQMOtF4Iy21tEKsq&#10;gIVmyZl8zSnnh6tddfwDEvY3Dt3BQ11amWSJiJ1da5GPuxjaS83pGtcyTHWhj7z/ALWPfGz/AHC/&#10;te3n075fefrPfn0bDbba2N3c1bvfez96dXA39v6p1Pb2lzVtXAACr6YpOPB5Neze769K+3/bvNPd&#10;+y/T2/Np/o9P7ujM+m3Ge4GurbjZc6iLdZBCWeT2qEepcHQ3rYUBozSDUjHib3l7c3PC8nuLG4st&#10;bu2d5eu6NJR0ZDCoVPdMzSvhjvrjt4eHy6XTa63jFaUf26YxxW6tzUNC3Jt3rLFS2goJVnk/Kp6R&#10;OK5DwkMzFrzskuvqMpVhrEyUCmMyTBGX8MAMSPUW5Z290lwKpMgiyLhJNl8hHh4UIrgdYGEW7dz8&#10;t2utcNy1cVWZZuooGbAdxkACTUYAYcZbiuzKobbhlF2bhKsrKGLSD2x+ECTOAGFWXeBbZj6nqsyi&#10;5XVaKS4RSIMUIBzn44AYaUXLbszBG0kiyikONLMCCwMLIPUVGWQxAMOOBcDGGDJR0soriWIYBJ6E&#10;VP8AfgBhdu0j6vTY3ZBXSsObOlZa25IkROoCMpwAwx+kG3Nsepdsq9p1YX2Bt6/U62j2gH/Opp1A&#10;xTAYtLGzuWWs6US3eBX5twqC4i00GYLqcgQxHkDGDUnwnIY1fGC1fssblg7XcsLn6nZ2/VuLAGhL&#10;iE0dRIzB0zBGWDpMWcwMWW32iambb7Vi15QdyyqdtpKR6dwqpEeBZIKmkETibflqyTIY2fGWN+Vt&#10;bB7dptubWnbNubWnbW31zo3L2oLKxJhmWh6xlxsxMukzb2hjZ7PhPSvu93brbuuQi/pLz30dNNLl&#10;1LcACe2SIPjM4zy7Tx4vQMbrieCRL1kw2oNq9MWdJaSQQqNEVqdNcHaaychjpWz9vBxqS0FS4YU3&#10;ApVzGom3NJMEAiImDg7zxf7wY1vH+2Cl39Stp7boq2lFpm0amPWBKmlVIwdddZOIIsBmcdR47jLi&#10;2LfqOyOEUkG2pm78oGtKqBWpAy+3GLt6Rua/FEe4szFDMmTl8D/TG34vj2uoBqLMCv8Aqdl2BQKl&#10;ykqTOkEfDGWkG/fCnwJ8IYTGZA/jjXbTZWRZVLdq4CDpGoW2NoKIH5Y+brl9mAqNxfdWJdk05kgs&#10;Af8A7p0p44m/pU2662YF4JZlBXRWFLKaj4GMAwL7XXCwVExBM0/EqEUPjNcVu+usEZmRnMOoOqRp&#10;0gSxGQ6gDr4YCXYUSNDBTMwRpjuyjGT3V8amIHoAaQq22X1jbEDU09Kya/cMBa20iPxHMlpIBIqB&#10;jB81yFvao1xzrkDUGCoSlQOy5EN4E/fjWszym1wn20MLOQrEkRjkR3u49x75rdi4rLaLkrattcuw&#10;RAtsyDQhEV1MR1jG3DjyfTPRIoo8Bj0V9Lfp3a29y1vbm0guF1NfBZrjsuoXPUJYsAJgZDpjnvtj&#10;l38eknDL+4OYt7OxdVLoFzSSNNSAKEEHKfEY9PbTY2bFtdZC2baW1t2ySQCKaYUTn0Ffsx5rc3Lu&#10;5NvOQv3rmm133bj3GuOIUgADU/5hj5RFf540e3DJbtC2Da1Lk6kBNUz2xQzUkGvxxBld0Ue5e9Qr&#10;eNtmko4JfQYETMiKKCKdaYnDhtzvUdVtP6VkI1y4EK0UyqMGooBJIJMzngK5ue2fHXLPqbi0L+4Z&#10;rdi291GnWO5l09zHSIIAoIxK432XueV3VrjtuNxu93uCpXZ7C2+53BVm0gRaEATVgfvwl9Yl468K&#10;r3L9TuH9qcLvvc3N73juC4HjEuvu+c9wbvb8TxW39Eeo73r+8KgUHYepiAcsexfp1+27h+HtWOU9&#10;12U3W8Oi7Z4YOWsWQgBX9fcSj/8AxpKf5j0w5ebye4n5df7355P3c/8AM5y/uPnOU+mn7aGvbHiN&#10;pdv7Hmfq/vttb17q7e1Wza9hcXuJZe6QOS3VvQIHpW7hII9P7O1bsWrVizatbbb7dFtWrNpBatWV&#10;UQFtosKojwHxnB49rdrmvhV755bd8zyfKczym/5Tned5u9c3nJ8lye8v8jy/I3r97W93kt7umd7r&#10;6izLLADpApizvIGQgAEiI8gep+zBHG+E5DfcdzFvc3zetbS5euFlVAXuAXdAVQakBu0tl1zOKwgp&#10;IHzDSNWQJiIr5YDtqXbO6WzuGIZLjG221kW7tu01zUjXAtCNYGqamYMCmGzPkROcZxgLc3Nms2i4&#10;tu6tqRgiot5mlUPogwJggLlMZVxMsaZAgEZdZ7T54DnvuqzvEF6wSwbbgbm0dKze9a3rtBtJ1QsV&#10;JIr54mABTRZGRiOuclcBy69evbvZ3vV3L2b6Wzc27XVY3SFYarQtUBLQ1VBEDuiZw1dU6tVIECaj&#10;SOkUwGh4C/trmwbbsbiHchj6SRouXtX5zsQQFUt2qq5VIOHVftkEGDFc/ODTAU2/2KrufScugu25&#10;ZbIZURZ/NGmoiakKRqy+LVxCzFgYNNVJHnJwF9xXI2NvtDtmDvaVri7UNcFm8Vt0VzbgCCtIEUBq&#10;Zwww0SARlOdZOeeA0O1uW+SRXvOyBr2jWyzYe3aufkldEaVAGkkGSYy6y7TDRpkFitCTBBJqIOAw&#10;HuSw9nkrW8i4u3S8txrWgHWto9jsySayCJgEHOcygo4ZKGes08/swE2zftchsL1vcsblkqVBICln&#10;Jki0kggtOkAChrM1xNVhpBoKgzBaDGQnAcv3O2vDdX7IViAjIqQlpgr3O5WUUMggVIM1rEhy2xE1&#10;JGkEmokD+eAoeU2e2u6TcUeqLr2QBpfSSAq3Y6BQIBkfCmGd0mtWAmdOX2zScBp/Ye/fjN6ly8y+&#10;izobothy1tWUW7bys6lWJNNXjTFOpKsRA1CuVQQfw/34D0beG13uws7gXLvobpToayiaXEQ2l4JB&#10;Z40kH8RzFRLFslkYCctR8JHT/HAYW5yibOzudhuLq2XAf0NLK6hkMNbb1JmKAsIAOR6lZhYNKZfN&#10;164CqRL2+2u4to9ySly5rdbepVQajb9M6pQQJihmkRh5rauJqakZAnyrgM7teav8Y9u1cjQdAIll&#10;K3UMumpTpPUJEQaGMsRSADoJJZRIAUwREgnywG9sbhruzO+29sDb3mW07evaX0NR0+mpWTqJOqcv&#10;PIYWbcQ4r25f4dKeOAqLfJjc3dzx2ktbS4UW4FButcTwcSZJidJmJxIBUBSorCz0PnT4eGAx1xL9&#10;25esXrwKn1beqhtnukqXoQVZQamchQ4F5ARr+2kiKGCAMAvgt/ft3X2L6WP+kpvlVVtTr66vdQiG&#10;pXwgYlbYq6QJzNIioyJGAwvveze4jcPui1tJtKUa3qZPRuEhhJ+Uk/L2nIZzi62p9Nga9DEkCemM&#10;7XEHlv6h6eT43cWh3/l3ggdTqHaQXRTCx0EedaY0eK9c6PBu7Q2N9fRxLLecNkJIJmlMRdwtZ8R9&#10;xiMVz8muZ3fB1D2fvC4Q6tBlVcCSrAEVQ9SBUA+cHELrXxrg4Ou/qiu3WNJlLnYWhyZkTpkwM/8A&#10;HNUL+EknpgKX1ipZLsOHcqwdqjUCQJWs1gdPHwwtWI8Iy8M8mj+WIIG4t27gKKOjAvqDVK1YMIiJ&#10;r0OHJyPbnkM85rgKRrbamSHK27a106Z09kZQIgkE/wAMLTI/H+WK6+LrUa60BA7gOE06QVI0ntZQ&#10;PETM5YXg7K92U6bbEyawAdEagBDAT0MAnCkR7raLaNceC2lFLtpAkmF6DrjO2+mk7t7JPncF4MX2&#10;sbe2Lt7cWbVslUNy/cWwil29NNbvAlm7VBMkwBXEO7WTlUU/gMaebbbuuW79t2dCKQWU3WYayD0B&#10;KgQOpqrQMoxHNIoxqcv64xp0Zb3b9qgnSLhCjUy6h1EA0rMzNPHDV4nTHj90Gh+3GhouBNtd5ae4&#10;wSNY1ExquaZtBJGXTKR0xVOoqGkTkTXLyxR3bit2+i3f2hsnQml7YkF9aaUChYLGBAMQBkZnFDul&#10;DXYOS/jk1in9cB639hb9dlwZewdO53ipabZald0S8obU1wrqmZEltXdQRlWX1LAmRpo3bUZ6T8cG&#10;tbi5dy9qb9Nqdnt/QuG7urr7co0BrDMvqKQ70TVEChlpFCMUrbe4rMaA3GgQWqJhS0/w8MT5vR3a&#10;/F6QT3Txz7SzZIe4mxsm/duJ6IVSFKbhbFoARBWLgqGzpiXfd9ttlWgIXS05jV1BxWdedrsxXt/j&#10;tt7p917rdqL5tNdt7i06GFPpsCdVvoCIEmGzEROMuiM7ays5hSTIjqSB/M4xJna10esr+8scftV2&#10;u3uaDqttdtvYXWLwAtrb6VipUzSoph6zZ0JcuECbkwIkuq4uuvbBWcxzjbvfbPjR63pbJFe9d9Rh&#10;bsXrhAgKJ1H5aMTCk9JxW3rfrXkQL2swPbn4hTjlfzfxHRuF3p4nh99v7t9f1Nnb7iyLd9T6V7WZ&#10;Ny2gkrJY5HIT0k3di4EtO0CilIjMHJR9xjHZHDud2F/e8xstsr3Cl26m5kMWVGCm7dumDGhgSCAe&#10;4GkVwVskmST3GNRPSJMjrGKJHIWlNprFhVT9MqXL1lQpVgWhUBWDLVIEmhkA4s7S2y9sAK4EE1gt&#10;ENWOvUYDkHMbvfWthyd5hu9o19X21rSUu27FpybSqjdwAWogfcIOLDtYM8gSAoNYBFB9+WDjN7r6&#10;cZrlou7za3bHGFXvLbdr1+5b/Ke+jNrcMaExqDRq65HBG0VVBpMtpYhRWeonBf1JOJDtjm9pyG63&#10;t5twgtbIX9vO6AA01RToNZDQamBSsicR3Gh5IBVBA8a0/lXB0lzMtZsL4v8AG7ZLb3bV/eyr9ii0&#10;oChjpJ+aWgBtI6mcRrkr8qwMlhpIHygRnPwwVsdqbW4t2hcfXctqGu9np2X3A7rja6KPiaCDmZxK&#10;tW2/LQ56TXKR1BnBnbaTXLC89y1kJyvIDUllAE9AJKWrplxoIiFJClSgyJpMYlgBX1SdIBgUImfm&#10;+ODj9bE27243PF3NmRthf3V2211rjaLj2nBU2mS1qOmvzEEeJGHAxuJnNYmtcGedaoL2ws8VyK2N&#10;NtbfoncsgKuttNOvRqBrJqCDkPDD7jSqopJLGWBJoemBi3lndhcTe77d8nubNtF2ds2dutpFOu2D&#10;F228GTMikdMItuVdmMEKaQfmY0AJOCJvObDa3thttja9W1f33e8q7JbsFipe2FVgVIkR8ZzkSAdS&#10;1zJNCDArJAnrgMju9uNpvmtWdJXZbe2gubZyrQqC2t1dI6Me7VJNBAAwWgMVQR2yW6UasAjrgF/7&#10;o2zsb7esqK7qljahjqE2z6as4uZ6oMGAsDLrhN4G3WtADAkkEChJ/wAMFkzcJXt+83M3re3cWy92&#10;8pcO1sIy3HVr1lAZEhRJfVMmZkUZUflFj87g9RqgnqB454J0abfNb/3uxtrdxhx+x3SQPQeNFsar&#10;lw3FIMCo+aa9c8AW6KCRP48wagkTGAK9zSW792/aDFnd02wS4yo1uzcCl0u1MxUiQYgeWIV9GJkg&#10;nQCJkdM5n+mDt47m235One2OR29pFthgTvWXdLaIPqB7oAV9LCRnquamEQIqa0hbudu2chJ/opwd&#10;Xon9KBs9ntkVvRi0+5GlV9TTDBnLqTJqRIOR6wcQORuhba2gZdiZBmampqK+GMb3jCxvPpxwl27y&#10;W75O6gG12gBG4tlIYR2LJcEwQGzMxANcaj2js0uB9wUpbGhJWoJMSGxdZjVx8tvEeJv36fUDkeG2&#10;HG+z7O6db3N74b3dul7Sbm3tQ7Wbu3cq0P8A5gJNRlibyFm4/qKoJ0v1BIIJkT/SuNMeOybcsZ9I&#10;Of2Gwt8Xu97uLW39bZ2gos3VF2yyWSlw2lJIkrQ9tegnD1rjrulGK6QVBnI6iP8AKMEu9u3dFBz3&#10;1p423yPLbCzeuX7treXhZW5aQWrlj1Aq6LggkqKswBgkgmJhL8UgNzUQA5lTIFYkrOCzybS5TuI+&#10;vG53jcaNjtNy93Z2Ba3Kek5K2lf0vVUW51KsaWDUBFIk4et2LAS2ZUG38uRhgIacGM1n+a92e7d5&#10;vOWtWbO8uJy6tduC017QdozF7ZsooUNEtKg1ECROHnv2rA0oBNwgkjqRmCP64EmeIynHe0vcXu6N&#10;5yN12Tiku2rVm/dW4lhnIZblu6G1EyNIDAgeOIDckRbvaQOwnuk9DBrg6fp3My6xtfonZPL8Gu/u&#10;3Db3u0TVt1t2+7UkpbYsxDMsyazUeAOIF3d3bl+3LHS9uGWmZEgiMGtNJj6nVeA+nXDcL7c5RV21&#10;s7jZcwLtrctq0Hb27uhrDW2pMGA46xFMhZJezcBZpW4VkzFfCMQus1317T3uLaJx/P8AG37G1sJZ&#10;3nHW7rpatoWukZ27lx1A61LGZpiLfVhocTCgajOQOVPPFdWz4HfbO4u+2F0hHvuWs22trqe6kKCX&#10;kr2Rq8WoaUxnOSn07yzpggxBlROfgYznHPydIsenPp2EbkuB3Ppq8q+0b0gtsXXNvQLZgABmMgCf&#10;tywnbW9b2CHq9orqDCoiBP8AAYms5yemEr3ByB2ey5zbXdszLseQXdW7T2mCi410tcZQ4EISGYjT&#10;HxNMHsyVUrSV3BIBABFcwfLDSY2KZ94rZ3G4tXyt7Ru/btlXWxfuEXdVv1CrEECTR6TAMwMsFyDF&#10;dzdWP/UBlUz0zk9T55DFtxbkL+ndhL/tnjd4XcKvMbixdvIiF1NySzoBQKB2lR/OcL2DkGyYUAxQ&#10;QYMgHTMVnPDx+pUH6g7FL1nmtupuXmt22AN6bYa2SzW/1BQEkMJCjOT0OBviCu6yB9RYJUExEywO&#10;Jt0v4wH7C12b/tZYKrc2F629oGbXq69CJacUNYk6tU0xBQi46qQO6ywmBJ0rIMj/AOC88TOf7hvN&#10;/Y3PHbW9ukvXz+m5fbODN/QrX9woIAIkvA7c6VJyjOXbWlduQ2nRfYAnKjTP8MLc934OufR6D4/f&#10;tdPLK1v1E3HE7e4yoY0s9uI7TQmhJB8564cAC2b0iR6/dBER4jpHXF3/ADTBeqtNx35TikKsmji7&#10;ui49hu0qpBS8w7i4yimciSMVG53LJcdJOlbi9yHQIjwy8Ix2adC4PhLe52O0um0vrvtbqrbvgXiG&#10;LEKQxOokmSaTpzwyL3qCFILNckaqE0JORiTmaTgLE8bc2TveZYtWtiUe5aA0LrcW7VWGo6flWuRr&#10;44r7igX4iYKgBZ0yTrJIzPTp1w9T0bDZXrlziiWlWuW7rM7BS/aosBF1EiCTAkn+GO/fTa0WuW2I&#10;NCviRpmNRms+WOevr+Ly+b82v4vz/wD/AC2c0my9jcnty9v07li+VUHS9u6tsv6aNbMMlZBPWQZn&#10;HecbafkxJkkzMkmRkZMnAwAwMAMDADAwD1o//A1zihyz88DEslmKLXbXCrSKyQNAJJOoRGfnNMNu&#10;MvCI+7FGo2l0KQw7JkAkyRpM9IjpEfDPDLig6Cc/swcPJPqaTZ3GDhtXfpJCwk5dsATC1liMRmAB&#10;mlJy64nF4c2s2d6+1rSzN8xD/g0xWMyNM0EjwwzA8MSaydBobW5ZShh2ZrSjUAO5fwqYrJAn+xwD&#10;/bMfyxbcdRdW7oZTcCxMGS0lhIMiDSZFD/U4bYVpPnn/ADxOLfwFjs9wIuBoYtDhjp1RMzoEjyj4&#10;ThuJBr5UpHwGLnI0Vrdp6thXRwpIuAXWFxiKFbrtFAIFQtRl5EiiZ6wAaZGMUPcpvmfa3gWDWxdL&#10;Dv1J3Np/LNYByBnp4YVH34Cq20XdpBZ1toNLBdLKWMOABTMVmcxgH5SPI/xHhgD2lsrvSEUPMtJe&#10;SyxJdXMCp6Z/ZghSkjLKI654CXu5aw7qrVYQ9siAWPaqrSSYNTMznSMHjM6f3io0aL1mJPcSPlWW&#10;Q/gn+I+7CSYHn0xNOgvtvb9S8qISsoPULSNUDu0oaEZAf2lEy3j4DPL442LIm5t9nonSsoSCmhiX&#10;kq6NmzZyAZihnAgwcoPwMj44Bw3tvev2g6uLi2QUOp09OKJpRyTWsLFCaYZvGEUU6kR0nxnAW3A2&#10;rd7ePnp0wUdySqgHUsKaEZjSK1g4igamIkxNFI+/LAbu/ft7ba2ndbYMurXDc1MSV/8AWI5ajCjd&#10;aCmEPKaviTXz8Y/rgLjZ3BvDtGZSwNu1a1nXq9QIdNtQABpArTM+eIW4uQBUgB+mUAZRgOm+0uEN&#10;31y9iy5/Tuy/qPzLlt3uFlK6R3ZUWCPHPFcbg9ZW1dT29flyn+GA7JZ4grwG82v6W2Na22O5NxhZ&#10;b/y0uALdJ0nIrE0I054//9H3uQYgSBMCREg1Ir95GPr79Jdet3AX9WfVco3qRcN57ZRPyrtyAPEK&#10;r5xGCIArSCC1IJzgAxEeeActtclrYBZldUVyHTSD81xA5MxJUGat5TCCRE+EkiZEAwMBYJZvToLB&#10;nJWNM2wdY1suoANrWINBUeGEiBSAII8dNVAMfHI/44CV88MLjMt22U7VRSrJcJ1PmVVSCwgzUEYE&#10;RmQRMwD9sGPjgFFnLLqUWmAoukI0aSGhyBMgDVJr0jDRJFQQZmmQkf2ocBLChwCgu+qCgDnS7hXX&#10;XcC6pUKRAMRA+yBK6VBkkTEmv/szY57zOFh0q+t2ppY2yQEIXsk6URcsx1nIzTDVFGRORk9TmGjp&#10;GOeL8BLLXG0M2g3FW2qqaWkS5QWVdQC3dUGsEnphIoZrMaqGCQPH4+GGMKlM+rVb+UErbm4p9G0w&#10;MuLYAIAANT/GMEaVnrURUQayPHAP2nPrNcCgsVLKDoKFyulJavYwrBjxzwilABBMiRkJpNcOMIkW&#10;y5ElmZLRLazptuAo1OoXwAIn4+GCNDnQSB98GhwVLJWFYKAXZWGhWDArbLkOy1YA6TpkiJGdMJgy&#10;1ABkDqoT1DL4daYCwtNaVEVblxnBN9rZtKotoZVBZuPBUGdBnNvhhDAkCCaGay0sMBKsspLNcUy8&#10;6ZCgWw0qQDqpNQQT8wzjCCw8/LwDRUAD78CdT1q2wEIq26KWIhTctm4XF1zcEgk0HkPPAgAQ2mRE&#10;Kpj8UT90Yjd5h7WdTi0zKrKddy7b1L8lYAzzY6Zicx0wWnUVmDLEZmK5mcumDM6gjtbd0U6NVsOI&#10;QEoydyoqnOeiinTLCTEHMDuk0ELHU1+/EaTUJVw5ZO6LkBmZheDEJpBAPWCkDOmWCI1DTnMHP7TF&#10;f44BYuBXE/lMofUArIWDOVgSCB4FZPnE4QSCRPmQJY6jlQGhwVKRSEuLpJ+S2jggMluC7BnFUk5g&#10;gE9uEyxr2k/KdJyIPbPmK5YIkRbXP1AFbWNZOu7CjUU0kA6pAIpQfHDZDVliREEfiJPQA50wD6XE&#10;DRahNTalDKdCLbUULLMQTGoEiowTrABz0mmr8IgQAT/XHXxdasO2XOqNWlSBW2QA5J/1TbpJJqIM&#10;DwwCSFg9knSIBYiRJYgePhjni9QFFs3Qyfm6UNx4OhSyMUW2jMYMVJK/0xG05HSdOpiRLDUFFI01&#10;jxpTHqaT1chnGpfV0KisLYMa7klXRpXUM0n5utYw3MeWqsgVMVGXngJr25JdCdCADSbhLOuoaiNf&#10;WBUEdSB0wnUZPj105REdsiK54B0WlMiflKOTcGploXUOZkxEVoMj0wZ6nKsgECadoH9hgHEUSmoI&#10;QE9PUjkWxrWSXA6VkACoInCGmIUiCcjl4Z5+JnALt6LLSVYnRJfTqvFtJgi1FKKBWJnCIMSSCDqH&#10;WO4RU/yFMBKLodVtVKuPSLBQHKlTPYhiGnNjQ9RScERLSGYADTEUiMlAnp1wDiOFtEG3rfWbhuKw&#10;Ld3W6WIkiTq6RQA4S2oEmdVAG6mmQLVpHXAPWvTKLaZNOtn9NyYAP4tNogdxIyIyEjDVwQchPWKT&#10;1EDwwErbMfSBW8Qv4dU0Gs23X1FqxoD0EZeQVZyIFRIkt4QCP7ZYB57ptzr1NVimlVRGImTqFSpi&#10;T16UzwURFB4wQZMdGjywBG7qLglpCC2HLwiqSdIsiKkmSAaTU+GEtQEBjOdFk+A+744CTagvS32G&#10;jA3R3QC1xmYiSZEzpJmYGWEN/mg5gD7DOr4/2nAP2kUxb9Sqn1Gdog6k9P0wjZDqanzE4TSCSYAE&#10;Vyqfj1wEruZ0tqoc3XB1BoYoixpbSMs2jxywCxiYgRBAgQTXLPCXPIWqhGZBeLs4LW7rlnAtoxAg&#10;oCJA+4+AnBGo1AgVJmskAaSARnND1wBAhG9Fg5ZgoKdoUFn1I5U1UqTFKEfbhExpiamkePgZ8fE4&#10;CWVLG6zDtDElWJ1MqR+aqrPWkdKT44JxkIzBiILAmpAOAcslQC/YzKV9WSVRgrZsDWhpUfwwnLMC&#10;AIJJowNKivxwCplnZHIuaz+UsEo34nBByoAs9KkVwnMGO0TKw3aNJiQD99cA8AVKMx9W5p/MNwam&#10;diZVWoBIr5fywUkg1BiTUgEkipA/qeuAcZVNBrthkXT3TpIMLd1ac4BBHxGVcFqBAMAHIkMCSZgH&#10;T4+OAMFx+XqLEMHVNBT0zAzuz8uru09PugjqmtRnSAY+VVX7szgDAUgm3qRmABJ1XZYDVd1usCRN&#10;I8ZJpgagJ8DEmYJ6CD/DLAGlpm0knSVGrSACxDfOWAoT1JnBzIAIgEUByiJkSevTADQyamDqGtkA&#10;+kKgoe1ZP+WvSSRXMHCGboCZAzMZ0MVyPngJFoU7oh6qgTUVKmBQdCagVOY+KJB0qQZIEGtT4gim&#10;BweMm56hiZY+npVRQw6hSZA8DmK0phDCgIMmR5S2Q00+JpgJFh3V21qUUKQAFZiiN1uVmmQJzypn&#10;gjImSYBkgCDnJr1pGAd0JdW1qCy4FvUHb06KUDaQDpkySBIIwhiAIEQZgEgsdQoRBwDtlCX1XAzM&#10;NPdBW2UtmXDFxAikE5eOGyZBFMjSQazUnL+7C9CdU0AIUChww7aKB8oLDTnpNKwenWcINRAMkTqO&#10;kSoAiBpoceZ1SLYAOT6J1Wzr7bjGCVXVVSDQ9DBwgnVQAwT8oJEFflU08MBJANoyx0gFwNSgEKwl&#10;3KgkRqMofhTCWBUDxZq0PWsDx8P44By0y3GuKSwFpXDEMGJ0AKLryKGvynIUqcIImpUxJ7hWWP8A&#10;bPASVDhCBeVmdEdFLelpt2zqUCmXTTnFThAECTGdM5PUmTTzGNaXFSnxc/MAQGtsMcgg/COwVBzn&#10;L+GCNM2AlsgssesN4+Fcdc5EpRrM20LgL+K5p01jSCKClTFD9mEECSW1EAAmK5EQZpWaYokI2QVV&#10;M6kQkspIKmQA0zAGoVia54RIVpI0rWs0JmDI6jy/lgHiHdCpcswSIltX+YFGJofM/wBIwU9xqWpJ&#10;VQZByFTkOvxpgFJVRpCoRKh3Cw9QQCqZ+BplURgdViJBUFvAhZqAPDr/AFwCiAwujKQxRVbVKazV&#10;S1JBJHU+NBhMgaWzWspBME1MN1BHlTAGB6nqpRGYgTqodORNrp3ecHBUJPaCInwmZBUEeHiM8AsB&#10;rYgli0+muptUQJDBfE5GchgmBIqRQD8wVIkGoHUznOAUsW2GlTJct6bSouQJgMegGRGc4bYAZRJB&#10;AIanhngHkOoPqlV1Bn9S2G0kVgjoDP8AXywDmRQkmZmWnTHXrngAtNJYlQqjsRSgI1yJz7R9+VJn&#10;CSCANMV0kxSh7aR5f34B8MrMxZiQNYFthqokMCS0VNMqxhBgZEgeMzAyjAPrQItwKxkaCojU5Gkz&#10;E+FINKnLBmQDKxJB+YkEgRHd5RgG1S27W+5vldNIRUKd0EkJUnUZPQ1w1JiRkKFfEf8ApdMBMW2Q&#10;5UywbQxusDV0bI2wRKx5RUkzgzlMyCBpGdDU1+yBgFoxZ3GkK4dw5EemXEBSUMS0NMjOB1wkggic&#10;85j5Ca6QMjGAVbbWjEIVUL6bjV33EjV17l1mlc64S0wB5VgkSQevl41wD1tNDOx0kaiQdJaLbihU&#10;tXUAI1Gnl4Kyn/umpXLwIjAIA1KwqWtqO1A6ijfLXM9fhTzwk1IA6EeeUwenwwDgB0srSskyFOll&#10;U1IDCe0QYpOYwXkBUDMkmZMtMDLpgAuntNIY5aaICp0lZzmCWmozGASATB1NFFANAMycAoAm2s6t&#10;EGXuMAWY5KW/zRnGeG2I66S1CDBFAZhgJ6+FfswEhFK/KGFuqkA1BMdwJgGFn+cdMJ8ANOr/ADZw&#10;YIJBNJpSajALox0sbnpAP2zpJKuCCxXuAOfbn44bOekgQWzhiAGEQhkZjKf+oPhhp+YyLZ7JXUWR&#10;p1OWByJERlggAooegYSxXIxAGdPDzrgFMzuwRlUDUVKBaVAOq4UkDVnI6DoRhpvlMHUS2osAtREk&#10;GPHr0wEtAQ4l9MRaAhwysGOkg/hP+UGcIYMYJg9SawQWlj94wDyFUNFhpYKJmLgGVPI93nlOGjM5&#10;hYhQfEzT7/GMA+NJlirt6hBKyJ0kSYGQ8I6HPBLKiBSBByqIqYj+mAdOkkGkMWqvcysDHpz0PwkY&#10;QV1TpjICZqPw5fz/AKYBasFKkFqsSFVRDdSJkdROWCMQdQBIrFQwk9oPwzgYB5Qwc6C4BkFgA1tl&#10;iDptnLUJoTnhszkuoEhQarOREoaeNAPPAOqAQpIUqSRUOyAg01VoxAjUfuwRMCBQEmfMxmYwC4JO&#10;thEBQjATpmB6ayakdJ61phBNBprFKE9oB0mCMsA6FbWS+fzKSAA7VcK6zUQTnmT4DDciAZBEyB4B&#10;TQic8A+NQIDLcHaVZvws5EBdKiBC/NIz6YQyn8NGMjKoK9JrHngH7ZWFLCVECAZBFwk6iBnPj0jy&#10;wkqFmpAJGcsDnpmOhrM4BwOWVdMSoMGApkKF1AtHctIj+OG+0hhQgCYk5A6pJH9owElSFKt1hjqI&#10;GdxQj6AKzPSMIUzqJE5001JJmBTzwCiSrIgagiuudIg6SZzMicqDDRAYwRWJ1S+mDPzH+7AS0OlS&#10;QBE9ylVZixOSA/Cf54MGkQJCmdXyxnJE5mcvswBkAv6ksBqjtguXJ1fNHSBJy8MMwSFJiVpQxoIM&#10;zBiYByOAkDqA1wgqGUFdRuTVYJ+XUQSSM6YBgsIMQejUImdIFaR9uATT02OgMpVtJgEhwsyxMCQa&#10;ERSZzwgGo+QRWYMZkLIOUzGAcKgK2r1HkKFUnqRFLi1JEGCTQfwUDCsSDEgxOoeI8DNMj44AP+Yy&#10;KpBgMNR0hzIiGAkGMiR0qMEpXMxpBIktFYoCRPh/LALKsaAFWENpAAhVNIJ+NTHXDZAipqGlWJkg&#10;apAMdY6jAOFyGAUEDQJUL2k6c0BNIz0mYPxwUyWMLmKyWjoh0rSo/wCuAc0nsBdxAYlGVUBDVusr&#10;HuNY05wZphy0huOltdRZtMGAatRVmT4/2rgI+5uW7Fm9cYBUGpnDHQVUCWdSIEiPHPHpP6a+2RaS&#10;1uWSVUBq9tT85++RBxnM2vbfRw8u8nD4/fvr+vI47juQ4TbbpF3e5/8ADRP9QgFitpi6iTQajpJY&#10;AVGO87ZAR8tASozgE5ZY08fl/M+HHvTkGteo5uDc3jaG7ao1O8fnDSx1QTXKlaYsE2g15A11VFa9&#10;QOmDm5HynvwHj7bC7dRtK7OFughWCFzcuXPldCe4gD4YtLG3XUoIB1Z0Oc5fGMBwX3T7su3tpdvW&#10;vU9Xa3NSISDd/wBPSXtFKG2DmaTlNMXC2xA7RIzHTTkcQeduT5ybu4B3J9O6Xezct23a3+qPcqM/&#10;zHVGWWYmuHvTABjLNSTl8MM84Gcs8ub1wXGvEMC23v7dlDC5bAFsXWCZBSSDP2TGGiBJaknPwJzE&#10;4outpe1BNtLs23VmS850+jtW7GVX+YkE5Rl9mG7l46YkEj5qT5TTAWnG8ALm6X0tvFjdXPU28kKh&#10;ZWB022MZ5mYp0JxV3L+k5yQQARGUUH+OA7tw3tJ93trc2mCraS6EusEBvKwIuG5ChdNWgCSehzxV&#10;bjcEUWkEyDUEeZwOvR3z2R7Y9e1b/UH9QPSttaYxZcMxAZS8kuRUyQDU54qy5utpEmViIzrkTg6y&#10;dk7/AF+Dvdjj7HCbFb960oS1dZmZbrWzaa3aDrfDCYZpCatGcjEyxtGahHlJmCQAJEfHBjbe7XLn&#10;fur37sNoT6O6QXEYXbhtx6iWteoi6XMsYAAbSDUDxxb7XZqolwsVkHxGZE1zwZedPfn1H3e7a8uz&#10;vbm9uFa0NY0sdFxgtlSbY0ooWjK1cmzwu7u7NiAIPdBy1Hoan4DA69FLwHsX3V7nZrly3ubDCyu4&#10;Uo+mwLXzjQWOahmYKwBJFKk4r728OZWrSCAP/bZPWlMDrw7P7Z+m6JftbfY3rl7bWxbuJddpdmAH&#10;rj07vaCzUpU/hpigv3ahxBgGKdCc46HrJwenTSaz5vV/AcQx21zbkXE3DXhrCMGZbtq3pQeo4AOU&#10;eLD4Yi+trlc6GJDSwJyMZQAMGmxt8Nd2rpumthQty3cYo1vTttySfztLkDUWYqAZnMRGAtVM1VaV&#10;gQIrH9vjgC3w9PchbTsm6uXQbdy0rXdbAamIczHWIlVIp0w7aKsSWkzNYJgLSkYCp5m1e2yJ6T+m&#10;gIS5aF60bhZx6zajcIlpqTAkR1wu4xUGslRlOoEEUCx4dBgI/F7a1vb4UJ2XLtLoCpctXFAa5q9W&#10;J1GNRy1aemGLdxnZULB1BoFUyxPQN9mA0PLcPa2W1ubqzYfa3mMNcv3FP6dE+Z7qGZUmDpUxJziM&#10;WyoAApBJkkwciaED+uDzbZ25rg/Ib+9vNzc3CuUtLbayiXtQFy3bueoGQmpUNQSYg50wZUKCQBSR&#10;OcLmVwTN2vzRrW43G8u2rV4m4jxqsLOr9WrabW8tCFg10gmuWSjFVuXLvCkMsjuEZTGD0eOY1dw9&#10;p7Gxstgbm6t3rG9Ni96ti+sabgUg3i8AAT2qQaklgZjD6oyrqk5FTHSAYODUmJiKDd8lt97uxx62&#10;1uPbW3uUe5KqSribVyYNwrmCpBET0qwyOHVmJqIpEkBqEjLLKcBobO42TbHcWdv6bXEYXIJa4bdx&#10;gF9JbtQdTHuCgMigCsnEa+66iSAdWQEGQBQGOnU+OWA1ntzj2O2Fuy24tsoa7dvF3tot27dEeneu&#10;SSyhTpIyzpJwzaUXHZqkExoIgBQB2g5V/scBoOW3F/j9tt7bpZtm1aZ7+825Y3P1TXC6u6LDFAaG&#10;FkgHtGJiKiH0o7TCkkAkE1P3YDA8jf5DfLc5SHuG2r3Das3WW21pBptvpfSpYwSGE0jI4kXW0ISK&#10;gdoZTAWlKCvlgMzxGzbkd4EuoLVxrhdrN62Lty87MAr3SRpQVBLA0FcM7TudroM6TMEHuJHh44Fu&#10;F975sWrfG7Xir0223SNbvXEuqDaRTKm5ecFWtdsKDAMxnlMXa3t22kUVSFlo0+MfHBzu00mNeXPd&#10;9739vewdgvIbu6v6i9ZZrdjYvr3NyzaXTZJU6oCsCWhTi92exXauFspJIhnC1DR3R1wcttrtc15Y&#10;+of1Rve++Mu3+Z3r8etrcG7tOKfc3EW9tVcmw1xoKljQDTFDUYlHUGYXT6hYEopMQVEiueDLB7Rt&#10;ruNvsF4nbvxdpdzascpvbQ/VNct7p1suu3IhSAp1DUCelKHDJ3RW2nYttjRwzDSjN8q0zGA0Vn2L&#10;Y3nKchcffb/kdpYOri97ttqw3G82ezvL+qvIW7bd9ZIKLSFxFu7u8zUR7n5WSkWrEqYZWY1EyQMG&#10;prn4N/wnsL27b2BF3d8XwbrzCPe3G5V+a9zizufzdrvOO4xV0NpYAOG+PSMIfcQVssQmu2bdy3ZU&#10;tc0sJVXu+XiMEssWPF+0tvcbee4tla3PKNsOTs8nxHuH3NvLFjhre+2V39LyF7acISg03FqdvcEe&#10;OEAXFPqW7FhB+UuvckvedwO4Nq8BkRnguvPFt/gm3b/Ebr1OK5n3f7n3b37HLcg+w9jbb/avbuw4&#10;684Nltvt9ogLF7p0XUudqz9gZvDakFtxub+71sFVNsHcaXeQG00lSMz0wa1uL9Ekajg9174Fu1a9&#10;p+y/bH083Oy2119xyXve/stk/r7HZol7cbYbqbpt7u0VOioa40x3RhxOQvC4o2m021q2gPq3N403&#10;EvWxS5btjOVicDsmM25/BT8n9IOC/wBs32498e/PeHO8nyV60OM4X6e27trieT9t8uwS7wvK8lRb&#10;FxNyCbIuUKgFanEPkN1qAt7vktzettdYMuwti1bUFQ4V2WumaCOuC6TbP0z+9uvpZ7JHH37vKeyf&#10;o17N9ub7YcRxz7DffUzf3Od5S+233n6Dc7vY7C6fSG4FkG5uQaMgMCa4Kwbnadlxp0Vazf3pK3RN&#10;uLrsHk6pFYzxJ04LjOd7/CJnuJOGS3urf1E+soO8As7b3B7a+nluzf4m8BywucPxW0faLbVdm1py&#10;Fa4QyMQJ00Jj/dbSr+v5OxsrbXLWo7cg/hJQrcb5TcFCppIxU+jH065V90/RHnd3uW+nH0a9x/Ub&#10;lrGx5UbKx7itX7M203ifrbW72Ntj+o/2y8qvb3Ntg4UtIIBOIv6bjd1ubN69a3XIFPSVSRduj0ka&#10;PzLbduq3Mj40ywal3k7fy59W5Pur6re1PavLcHwnK+wvpevKWedvbnbJf4biN1/vu8tLetXOO32z&#10;LbptvyCAWy4rCTcScWC2hZF47Ljkt3VZwXlUX1LbatVswT8tCpitcGbZb9W2XNdzyrc7uOB2n1A+&#10;re95fir202W523GWvV3+52/F8zsm457XJ2rTohVd7Fzb7xBcDWVFshCcO/quRm6lzfbe3YuMbjAr&#10;ru2rW5QKAKzpTo2YPjgY09JWWtexvo8g4XkeM+mXubl/dXE7K3sLN9Nz+g4XnvcfsffHeTu7kG0d&#10;xyYKrdsQ1t7MAaIpW3jujdHr8reVtvbA9O2DaTdXraaLas0TrFuGJXOcsSzMbnbPyx2P2/s/Z3+y&#10;E+3/AKH8A+w9z8tfP+68hf23Mb32h7c5rfDkt/dXY2i1ttg/J67FuzfZjbCBxcQCBEO044W9J3e4&#10;fUivbliyenum0W7Jlo0q1WSKeGGId3k+Dcbf3n9Ub3I3b+29i+2doNvym74/lLqbW3b3o5T2lshy&#10;XJ88lu1tvWG43m29Pa7Tc+r+araBcaAcMhbIu9tzeOqq9nWq9pG3IX/LLeoTC/wIwjUz6T/Fp33n&#10;M3+LV24v2dx+83e82POPsd5fR9xbue5LdzeW5V9wF2lzira+rvGEAH5lcwcOW7PHXQy+nf0+v6DX&#10;t1edNbESyxqGk2zAXLyOCW7fh/DKj5bnPqhxDJvrW+9tjeD2yed23t72lwGz5MbDbW96tjZ7tt5b&#10;2t1t0vIIHbcIxZFGrUpJAxDt7nj9s9pTstra03LiJru/qb8WC3ohirMTqqzK2U1mMTjXlrFuOf7m&#10;15b2h9SPdey5R1+onvDkW3Gx4y7yVvYcba9q8At7n1sDmr3HHc7Xbiz+iBTb7HcbcuG00CKww6u7&#10;461auW7XGWblp7as7FNN023Y+s/rKYD6yACphlMSCMXMTt29dqpt17F+p/M7/i+V5T6w8zxfMbHf&#10;37Gz2y8lf3fEWuX2G3tpwe0u8JetrdvcedjadnsXrLXbG7U3iHtkNiy463ttxs7l5lLby7ZuJdHr&#10;+tYtLdUPcBZSZ1KFK0p4CuGcxjbbabfhY5l9Sea94e0fqJ7X4q1u9js/YHCe5eD5Pi7icK/De5eY&#10;v8RevbPZuLPpIlpdnurm5TcqGAvGAbjxaA/CB/yl/Ts+w/3Z/UlLVhrO35Tmr/JWVIAUJvx6x6QZ&#10;qZOPk/b7d2mv4vr/AN78Xb7rv19cX+/h+/X6K+7LXvr6Q/TP3hZupeT3F7G9s8o15DqR7244m0dw&#10;QT/881T4ZY+bKykiNSy1ZJzoKRM+WPa+KdPwZXUJiBPy9CQJy/ngBhkkaAsQdUaYiT/mB/t92AGE&#10;kEqQQJH+VaqBSSB1xFDAjrV5M5RqBPQZjFQMJdQFzggkia0I05/ZhGd82Bgl9QEJZQuWIJRl6gAE&#10;gHI41w5zunQMIZ2DHVqDKfxdoBn8UDMeBwLdvUMevv2W/W1vov8AXz2R7o3zO/trmd4vtH3ltiym&#10;3f8AbXuRxx+8vMryC23dre4ScilMefz6d+t1nXrP4Pk/tfu77f3Wu1/Ltxfwv9oq+a2L8jxu52tp&#10;vTvlRd2t2YNrd2D622ufY4E+WPqx+776M/7Bz+557jba3dluNwt1N1txrslL1rXbuACSfVQi4ijL&#10;Hk8XkzM316/i+x++9vZbvDHt/ll5jjNtuyptXyht7qyTJtbi0xtX0B6gMpAbrnj5z39q6s6vqDK3&#10;eGBVoGXcRJ6Hyx6JczL4iz0XeIQS3Ztyqq5ssAFaHdQW03YckjSoJOKgYcSxIIDaySrP26lu9+tC&#10;C2QpQ5gQMsReQwuxcsretNLMGuqjzcIAa6IYMPxRMrggYK6pS4vpnTbSLlwotbq6TqtPbiQQB82e&#10;AGDbb2mNt7bXUvpuLN2xbliO0aZcLNNJhg0DFWz5BgzbZjeVS1i6ulXtrCqzh9SvaNzMRFKjpOIg&#10;YYW5etGQllxcLlhftxLrQNqtntIUkrnJOAGJ4slGG4RiwtyzJpKa7AUlrVxbOcg9prlitSXa5DF4&#10;+0s7gLattcDlBd/T3lLM9lwGZADRomdat5QMHS6y34BiRZ4/cWRK7m9tLGSNcS0tpJHptaezf1D0&#10;m6NqGk4ZkSa2dKGL/a7Dfowu21C3tuihL9p79sAAkI922ZDT4ik50OJbLK3yGNXYsb4+j+p2S3tR&#10;j9Tt1m5oLRcT0VhgBUllkEdJxwaktnyDGz44WdwSFuublplIS5tbysBc7bYRLkSZzYfaAcT1d9Md&#10;Ax0jjbdhHs2LttLPpJrW7a2xKg5FIowgkmKicHedAx03i+OtHQWdWto1m7bUW40kjVqYGqeZNPvx&#10;Xo8esnPqGOm8bttrZCkmzdYsxKKGbTEsCokVqMifCuI6zE5MsTkJH8M/vxsuOtWLpJtsagW9Ny27&#10;s46O0VkERqK1E45NzHoj3SQCCFikmYFaZ41O3u7XSEZ7YKtqOsG2wAWseoPxERP9+AhOLkhl1GV0&#10;kA6hVqkwegxbIbAIKWlcaAQbbvuPlyGq1SpOZywEYhyAdZFYhgtvPMAP5Ye/3Hc2DEW6E6FMOhAJ&#10;FATqByghojAI/S2rppqJPzH5WrkSMiOtRif+u3V5BdS4iaVgspLxSGQ2LgkjIAz4xgI/6W1bYqyM&#10;+pqA0DV7W1p1pJjyxkuZ5e6qMbf6a44OgPpezpJWArG2QINQSMBZ7XbKCPnXtHzQ0wa/NjknJ8zu&#10;M71ma/8AyFudwzXBRGRC5kxMp9s46TWTq52rZUWIHQ0BAkHP+wxnjw/G728DfutetNdYta3u6v3L&#10;puAaPSFi6SSjTOgSeojFxJ0TEvHxOTGS9T4AfHHcvZPsP9W+2uW7AtbSyO3bWrK2LbQsayq5jrBq&#10;epxyu/xdddJOIznMc3Y420xuXEDmYqD0iK5fHHqP2/7ee3bS3ptj0AvaE0JbC9oJdc5zBnyjHn2v&#10;dtl1kkcP9ye5bRaVe4PVJIdiGZ5WdC22yIyjynG/2XD8Y/dfZS4ZtNrbqpNwhagTMUNPCT0xBzLk&#10;+e5i32bOwzoypq3O8utbtWQzdrOIrUQR1p1xcbd7dlVtcdwj39yLhtWxfjcXr7hoCkMIBiICgxiX&#10;OeFZ3e27l71tzznuy1s+NFk7jcHaaeP2m0thfUNxrwaSg0nUXYTUnHcfYP0C90+6nPLe8bl725xF&#10;0Ra25k8lubZaD+n2SEJbDLQvd+wTiuHk9xppxPqr5L/vC/5hP28/txTdewvocmw+vf1c2T3f1Vjh&#10;94q+xfa+6W0St33d70CXPWa3cgtsuOZrpyZkx609s+yfbXsnars/bnFWdqulVvb68Bf5HclQArXt&#10;09R5hQBidHj38u3k/Nf4ej85/wBd/wB4H19/dryT879ZfqHyW/t2bj3eI+nntln4L2Bwa35a5b2n&#10;A22Zt1cgALf3ju/gBjWuFuW4BWfIEn4/biubyrxu53XFcgbt5d2QLgZn3BWGB7+5BBJUGUBJEzQd&#10;K10a0SDk3jVaVJMYDt9jdcd7g2Vu9a03mtrou+lend3i6hkXVI0xEMTJMT1jEiyzMZaq9QCSG6iC&#10;MBlfce12mxRdtx7GzuWVSvqC2p2rsul/TiSNVTJgwD1GFbi2IPbMxAHiB2zGAie1+X3CPbt3t8Ao&#10;uu24vG36l4Klzu9AuZJMgwKDPrOIpkLE0yIEZQYg9MBtrLJuN7dcWtRf87b3LxZri3XuKHLrIBUC&#10;sjpXIRhNkkPpOR+WIr0Pkf6YCb7j9PebO5urakXtqqWtwqF0Z1ZO03a5uYUUA05CcWSMvynLVOqZ&#10;EASKfHAcU5Ta75R+qsuHRku2RZWbjgux1teLdwWNLaZoADiS4DgwsEeMz4iMBj+Mfe8du0/VbktY&#10;uFVRLB/KFoyGS6rZzPblU54ghXViI1D8JI8RBKgfywHVNze2dzidvfS5bW+WFrd6bpa6fRPqLLPl&#10;IEKV60mmJ4tHTEkkAsIAAJypgOR3OZtDePcs2PTS5cFlDfuFr+3tPIaQDIZmmGK1OYiuGvSBJ/zE&#10;GTFRWQPh9uAuX9w3Nv6dyyStlLqrZtK8WWVR6f8ApkgazEsRWelThoroInoBULmOpOA0S79d9tLu&#10;m2pe6zsxN2XFyZFu3mZgEEDMZCmFsGIDRQsZlokRScssBW8bvrKvc2V680WLAfaPbtFPSuLJuVUk&#10;vSsmrdMsP2AGUKaATArB6x0wGR9y3r2z3FzcWZYtdUPcvMR+WwyfX2knpEHxw/bIDFTE+fTpMYDM&#10;8sj7zaJubdzcXEHzrMlzBZCzp3ASoAIyE4XcC55hhIyIBHbTrTAVnE7ze3bXoOPRe3dFi8Fm1dZQ&#10;wNpA8iFMznLUmgxUX7ahyygEdSRJFKsGHmcB6E9pcrvNxxg2G6u3HvICLZR+zQj6wb6XdI1BBBAi&#10;tcsO2TC6NXaQYgCWmtJrTpgKf3F677v9Zb2+tg41KwYmym3YxehQQ0gVgkECBgFSGajQBBqDnXM4&#10;BG33zWtttWtvti4Dh1KupuANRRaQdD0BzUGKgBdlSSA3cRK1p5gkYCp57c7d7bXtqXCX7SX9VoqN&#10;Dd6klr0gNJlwKaiMJuooua5pMDtmngBP8cBY8Hv7t/ijsU2ra3tNdkXzbDbgEqLzhBFR8IoBGDME&#10;DT8ozJ8MgZr4YCLYfcJcZb2ld6t3WlqywPcYKo6CBDCjEGkfedkAyjRPRgInwDDPAI9x7pUsWuS2&#10;eu2l5bn6i3aIdLTFNLkFlyFBmTiYLQ0lTk1ciczBk1/jgOeXOYuWtwd3ZtMXtxbYk20AW0AQ5tSB&#10;3CNYWSYphFoGw4EEmQImYPQ4C09wbk+4eIZvXQEW/XG4a1+cy2l1XLejIeJPhPxxd2DMREgZnrHj&#10;gPLfumwbO3dmZ7izeVU7VcIV7hoiQp6zl4nF/aOpAf7HzwenW92uXiD3ftRteYvqAQjEEAEEQVkE&#10;ZEUiZrXBXVBFfvmOmC3pU/2xutLKPUX5+1CNIERLSPhAMYgXFgkx18ZpE4jyux7HehrE3WUyrKqq&#10;NOltWpfTVDImsknxywBIFWAHmRPlnig39N1ZtDd4cs6iasJIJWRTLoTP24VQRqIzBBAMg/HGNp3W&#10;QVujWxNpbmokpp1EqQ4mYy0jKD0+OFSZicsvGOmXhhrrJeBHe1Z0trN03BbIZbZKILi0YQTSVBj+&#10;7C61BrEgfEmuNXiZq692c6qZ9FxVZTSVRWAVpCgqM/Oh8Riq9xe4uA9pcFy3un3TzPG+3vbft/Yb&#10;jlOb53lt1Z2XG8Vx+1T1Nxu95ur5Cqqr4mpgCScfJfZ/s33f9x/d/b/t/wDb/tvJ7333vN9fF4Pb&#10;+HS7+Ty+Taya6aayW22/CcTNb8nm8Xj8V83l27NdZbbeJJPmuPZ3sj3j9Rfd/tv6d/Tv2vz/AL39&#10;+e8+Z2Ht/wBo+0vbXH3+X573FzvKXhY2XFcVxu3Bd7rsfDSgl2IRWYflP/f/AP8AL/7/APqr7gf6&#10;cftb9y8z9O/pf7b5zb7+/wC/+Ja5xXvL37yfE3tW0bbbxYu7Th0ur6y7ejbh4N2LQW2f9G39Fn/T&#10;A/Zf8vvsWv78/qM9h4fvf7h9/wCDbTX7Z5seT2X2/wAPm1+r9TTp5ffXW9nfm6+31n058udp+G/u&#10;j9/e9+4ea+y+w+S+D2+lzfLPz+Taf7uc48cv/wAN/wCgv6Bv/ET/AO05X0j/AG3e27X1p/fP7T9o&#10;/W39wHu72hvuEX6V87Y2Xuv6U/SLifc2xbb8xthx28W5teW9xPt7jbO9ymk2tqusbL8wncn6V/8A&#10;HT/yoe3v3Orxf0i+t274f2j9elsWdrw3IhbPF+3fqjc29kITxoMW9vyz6TdubKQLrFjYpFtP+AP6&#10;7P8Ap0/e/wCnvy+f+Zf8pfH5vuf7L32238vjvd5vc/ae7a2a+ayXbf2uue3Tz4t11mv6v1S7b/cP&#10;2l+9vH96k+3/AHS6+P3evT018vz0/wDG+OvpflY+MX/MN/wJe5f2MLzv7jP2s7X3F7//AGoNf3O8&#10;94+2dxd3fO+8voFZ3N9rtm/yNxdV/kPa1vULC8jDXtiqoN5qtatzj7GPqUw0qQSrAyKgwZU4/lrr&#10;c+uc/wBv4/i+/wB44/t/2Pzw7S0G24ZLmsC2TrnUbhaHTSw6ZGT0pXDTsDJHQYZ1tRc8ft2D201z&#10;auXUFyKswWrEMSNBI65HLFbuG0KxFGgjuos/HFHePZu0O8vbJBqe2t4XDdSFuoaRKAyAIInI54zt&#10;+5AJK/NQeFM/+mKPX/tvhrV25Z2dm46WrATWmoEg3PzLQDUZlI+ZmMZEAYq7zkDSIqchEyc8HTTT&#10;u5ru/tfh0O4bfXBcVbVlpusGG3eylwqVuuSwgAkiDJIofFCABpnsiKnrkT/DB122ll5XXJ7u62yF&#10;tQf127vXRc9NJBswLltWcVMqe9iAYEGoxVcne1AgQSoAiCCSPFjl5Yzt+Ww8evbPxdh+k3tq1sVt&#10;XHu3lF12csHQA29MPptKT6miZApMxOIFvSlpTA1lABUmoMxqNY6eBxpp03dtut5zd+2b1xtvZf1p&#10;ZbSPZtPb0q1tAQobUppVlitMIuvoAtiAEU5QpIImQozr0xL0E/itmb+6v7+4bl5t/fsp+bba8ltL&#10;bG3pdyTGlIdbtGzAFcQtrbJus7qQGINtgCY/7oHScY04Wtp7q34scNtuP2d9Hu7ZCu7t3ruhrjqQ&#10;62y5PdcIkhgIg/ZiyuqRoUDVJBZhMGD3UFP446I5rxO4G5/X7i47bYLYZbFhlHrW7zr2rbvuZ1HO&#10;SsCsdBiVbtAkVUaZr0JOZCnz8cBkuS5a/t7V62/qO28W2GtXHZLyKjlEJuKakhdIggxGJtpDDt2s&#10;xOjtBIEmtT9mCWydWB5XfWTd2W0ZNxa2u2nfXBdeBfZVE2ntzUKAYVjHUGc5SjuUBu38SsDnkxE/&#10;zwc/LcyWMTurrDbb/dbixa9a1cB2V21cFtXssutLDsGkAA6dInugznEjUuqWJGkTqFPOfLrGDli3&#10;pGKTbbs7NrItBxvWazc2t1C6h9y7D0muUkSJIyETOYxXbgs3RSurUGFCeoJjB6NPyx2b25t9ttLO&#10;3C7ndi7ttuli5t9wNdvsQW71qy4EAdsIRIIigNcR7Skupg0bWZqAPCenxwaz6L/lLyWdhuQXVtQ/&#10;TKVu+i7l1LK9tTVpqNKrU0NcTrM6mbwoPAQeh8PDBy8meNZ0c89x6Ley2extobfruj3EGtSourNA&#10;9Cyweg6ACTh5sgOuqQB8tTJE/wB9MHHGeiiTSdxd9AIybfbum5uBltuPTQICNNSGjUNNRlAIxKsI&#10;rME1RbUFnEGrDzzGA5x7u5Lktpsrm+tWVO/3Nzb7XZMoS2h2lyPUdwe06VaVHzQY6Thu5di45iAr&#10;KAIyEGDAwWa2y1ouE4NG4bZobZDbq0911uMQ5fXGl2IGpxPcsmlQcGoNFAq0ZVzqSD0OCEbi/pvb&#10;jcs4e1xyu1svFkI6BUUnVOlBFASfLEi4KoiKIUVU5+UEH4YDDcY36kbzf727ovbm4zWdyLhNkKrg&#10;3BdRoaVIMsM81kmMSdtqI1QJk1iSAp8cvuwGS9+XLC7u1x63Lmjb21u3bJuLatXLl5BCwveCqN2C&#10;K+GqcHdVSoE1YgkHpWukjM4Cq4Dkt3tNzfazZY2NtYC2nsIC7UDLaW1cPasTqFGBmsUxCa2RGmCq&#10;EAgRmDRqdfHAdZ2XM2Wttd3G4vNu92jOXCtb03L9rS9uXoEromCa+WAxYKzxQCDkCSDMAn4DLAI4&#10;/a2t1vNtsWuM1w3NVqEcoLNw6Ci6GkIJEs8EiMpOKjc7lbdkSZkVykTJoBXB28eln1V6C9pe19xv&#10;+dW7szcsXLGkW3RCEurbUqTcuGQCoiQoow8DjO65vfKGUgaxMEdQSR5dMTMdXqj9LascM91Z/VoB&#10;a25YBrLJAS8i0kEdGX4dJxDVTf3ZLGVtwFNFGppC/H7MY/Nv+CtVuLlvg/aVv0VNq9yFz1dwkh2X&#10;bbe0GuhBakLDCWJABBPUY7Lw2yt7LjLKkKHK63Nc2yJHjjVz6PLte7bNfnk/cr9Sua+o/wBbPcrW&#10;H3N3YJuhw/GWyhvC1a2bC24snIVUN25dTGIm7v7cXMiWYyQo/wAoyJGXnjTLpP059q+691wV2817&#10;0tvtbT7ebu5NslrzBo26uSW1Ey7A5icRG5A6LqqpVkA0nVSD1j+uA6XtPpJ6O/4Hc7/eXN2m8v3h&#10;cV7Cau2NVp2Pyu0mEiueK69uWdLTFtSqRpI6yRNT4YNayXMv8HW/bPsfi9lyHP7OxtUsb7dL+cHQ&#10;qdmoU6Veai2a6lQwwqZjEKy7N66kljrJOZ86EYN+TWSSx1D3DxW221r2vvLCWdsBsBt2VQi2yBaC&#10;MPSYSRMmAZjyOJG4hPSZhFdBIJFDnpPj4YM+P8zHeyhe3D8xtbd621x0vbggW1n1kYolu5pI7SoJ&#10;LLTIHFU7lLl5SCO35iY6RE0+/B6Hbtntf1XE+398CTcN8W1t7cD0laZa6hMsCKrpImgzwyz6UsPI&#10;7WYSJMScpGfhXEF9tNit7kPcuxKblluWLO5O3utaDM9u16bKyN2rpBBDgwZkiaYXt7ji7uFymI/y&#10;gPlpHl0wOnKD7q4uxc4z25uA3bZDWbshP1W4uW7npOt1GgaSFAZVP4QfPDl5j6doaQO4xBmvWP7s&#10;UVPFbayvJ8lcXcXFVNqsh0Ktd25VWQFDMBhQv8wBitDjO7xHa9dVpgLWQRIGUH4YxvLhY9M+0N7t&#10;Nvw3C37I/N9cW09DSWQP3BnBoxmIaVB61ODsoVTbMumNUGBBAiDl1NcXT8oHNbm1f3Xunb7ldyz/&#10;AKd79ogyxrrQlnI1KoILQc+oxHD3Lb7wlgdTjtOTRIAEZYx3du1Ve39psN9sPZdq2l2yU40r6qBv&#10;WRL0Pdv31Mgl/CpiQBTBb64Wu22ij7VhTUKZEHxGG9zIhz2PxybXieS2tu47Xtn7msvbDFbhD+pr&#10;BVIOlipLEjqJpWUbDcBbdoREvEEmK0oxyOeM67XVbE/35wFy9v8Akm9Rr4baeuGCqzWrwQswuWbQ&#10;OtHmQYkEeeJ19kZt2VYAhQQ0UiIMj+mOm9mMIwft21yFix7STdWLr3f1bW7iJeZRbOv1Ft27izJE&#10;CaZA1nEGxbU3LUROjSaiTIyPT4nHOS0b33ByLWdly3rq1N7bJ9W2xsBrdxS19LmalRJUR4QOuMzy&#10;INoII+XdATlpGYVfHHTxdLHSdc/J6I9mtb5A3LrEA7jgfU0s0+syWwPWLAdq6aAtmamc8Ltg/p90&#10;wCgC50gwTE6T4eIwv/eQue6RA3b2l5rgNv8AmOx2Vy5qkmVtAoLlwKKvJiTnNemM3yFw+rdQgVuJ&#10;RR1ZYB8KDLF3xMZ+LTuHs7ZKeP2Vy2bnZtN0rl2K9oum56ax1M1IJMz0wzZeBbLMwAe5cEitFGmv&#10;icsW8YosN9txebdJa0G69ixt2clzb1G+Swde0aUIHgRSMMWr3rXWoRquEA0ZgANMBV/tScTXabW2&#10;Neix3nGNsOPSGL6NmAUP5a6iS7M964BPhQk1jrj0l9MwWFvUJIEkj5R5CKH44183j8355Pm/M7/z&#10;Gbv9J7U3xstbtpdvtZKi46PcfTOvT+E1yjKMdswbfl+GQ+/4z1wMAeBgBgYAYGAWlSV8Y/gcDBVn&#10;ad1+UtIpIMdZjSfP+FMJKgAwBUEGTgi52F4hgrMasWA7SEjKPiSadM8MGACKRl5Yl5mE2/LWn2t9&#10;xdDrCsH1amACqQsuSB0rA8DGGGEHIQDNPIUxNZ2x5rmdW04+8txGUvINph6eoy2qCCWMiTnPQ/Zh&#10;sn5oNKeFZEHGkXVp1VbYqNTJqQMXJyhSFjMSCSR5YQZpPgOn3YCftt4LQcGT+ZkkECYlW6SI+UUr&#10;nhJp8fhMYztcC3tXgQpBBDZywCgzIkivXDTCv84EAeGNC2sE3DaAkFu6TJJC9wIj8IpA+3phK5/b&#10;1xjXrRP3ZZttdtXPVZYUKG9PWCAZPbIYkdfhQYNs/HpQHxqMbCuPBuWDbAlQQF9QEW7jzJoKCR8T&#10;0wWJmdKJSW1XeW7kBDbCMwOgoJfR2+ekATGEqRQeAEfdXCTHEEm+AEvMRpYtdPSUadSBlpAgkfDL&#10;C1/F8Dia+v4ik3KAraZUZU1sqkkOhuHOYGYAEYZedLEAfZnnNZxoavighv7UPcdiApZbgdlA0wi6&#10;qEGRkfh4nCVzBFIr4AnPuHXEvQTd6yNauqX1amg61NzQyN36XSYXoopEHpm4DOqetT9ueJen9wqb&#10;qxa2t1HLpa02ldyWEWyLiuLp7mNSCpyyNMRrzdopMmIiY8oxRtvbG29PdubhW2vps63YUNcten33&#10;LcjxJ0zBn41atgBq+AzJBHmRii45q+9zbd03BaNxhCA6mYQh9QeAGonOhywzf7WfKop4CnUDAaf2&#10;rN/aW0Z7oIugHtN64ptjKyuQJBikzSa4pdw8nOQB4RMCS3ngPTnsviriWl12rlm5uA4a4xUsy3O6&#10;2oBJg+BBiaGMVBukbpV7u4lp60GrPwwaknbb+Dv+24I3fZHIX9FnXtjYt+l+Xlc3iWhcK5+p3agP&#10;HrWcf//S97kGepFBHhWTlj6+/SXXLLl1DQVUKLvrIvcVCaQ1sXOsEkgwAMIMEGsCWkyfvp5YCdbQ&#10;oYFsn8q0UUBJYODDoGgEZd0yJjOcFmYmZoTnEeBmg8zgJKkIjNEIqhpbWAzBSNSqAus9Fg50pBwk&#10;0Pdnp/sAT4YB5CWQMGFkPebuIJ06hJ1WrYmTWgGc5nBZUzgmudfPASFDwz3JU+moKUCgMTpo0/MR&#10;AJImJwjoRJ8BHbXMCRH3YCUna6Cuk2w7gk3WKuoXVLAAExOqvhSMJzoARMUMUIWon7cA7bKlUDkM&#10;VyvW2MljcIRaEhYIMkZ0r4AiogT4GSBlUEfxwDyu6aQzsCqs2kBWZpJJcdBAhSB8DhtiZBIoayAI&#10;KikKT545b9ViVath7RX1B6tuCRcZ7l23cY6ma6UOkiKfxOYwjNSASQSCKiI6wSPHzxm2dsgdRbnq&#10;I9xVU21f1IEEs6/+sUEjUANVZ6EYbp5/fl5GmIq3TtAcaVmDqK/OLlVu2lMwcgp6GcF18qfzwDqk&#10;aUbVpKvqbUgBML36rjCTDEZDPzwkgkrSgDUBEwaUp0wEu0YS4GZC1y8jI5ZiqXNGpAa9wcSAcx8R&#10;gjQkfi6gTUzWT9o+zALRUdQSPy1PZcdkYqokURT3adLDSfPPCSQy50MtX4ic88BJQlTbj/VQIAAQ&#10;xcP2qukE/MCPhGQzwII6E9SIy6AxOZyE+HTEavTMPlvUkiEJJtEq0aitWOo5iayorIma4bBjLV3F&#10;q6iDIHU/dXBJ1LtqSZuC2gS2hK6VuW2QtJ9FQdVBLR0B6SMCYyAyE9SCMh9tP64NXolhGZz+ZVzF&#10;pgStu4rH1WY+CRIgnrA64TEyYmSJIkVWhpgep+Aunvt2tKs6W20tKu0qWZY6ioNRAicIbTDRphc4&#10;iVn+PxxFSLQZXRmdvVuWgah/zGJqWJpNQJHXywkMaSCSO34TSYnwxUuPVMZLYLCVQMfUBJL1QyQS&#10;AJMj8PXCQKHuClSQZlSDGeodMQ/ApvmA9MutxUAa2A/qy0jTayJFTLCKfZhtgGkEEQBMQQY/7z5n&#10;xxqZzx1VISVJAZSe/tJYNBMsQqT0ljI+/CWYEiSY/wAok1AGmJx30mNZKpaW2AbSo0r3C450hkLV&#10;LBqSQMpw0YYGtWYqKwGj5gWxpT41oSAgYKqXLhgAqH/02gxqIJqT9gjCCIAyIMiKRK9tTn9+Al27&#10;huGTKMjgiQzMfUEsqpUTPQd38MJJmQAunVBAHzUBKwOh6HAPpaZFb1fUViqkDUPyu9l16hADAwCI&#10;yoRTCYPiQK1gk1MCevngHBmBoVnXRpBIUaVWXnrpABERlhBPjIyA0iMhJ/j0nASUI/8AV+ndFxTc&#10;JLEIoZoClmidVIKwR4nA+QhZIYg1EVMwD9uAeIZ11m2HTUkhmgACrWTpj5aadMSM5NMNHI55kSRW&#10;tCadTlT/ABwE1RpfUwElVuCXBHaoZUIiYAiudM6YJgANCkkgxXSIrpntzjrgDts5ncXLelGRiCRd&#10;uguVnTOahvwnI+WCB7oqYJAMxHWPPwwBuOxboVU1m24WDcRmJMm64oJHdlXLCTUlZmcq5kwSlP54&#10;B9NQVHa2BJgqdNsiyAVW44ckTqjtEyPtwVQKH5u45xGSffgHD+ce8GVARanW2oanUKYyzJXxg4QD&#10;SnWQMqyIqD8MBLFsPEQIKdjKdPaxZSjigE0Ip4GmEkjIBuhgCesCp+OAetoUdXe4rEMVaRJAABuO&#10;FWQVyBgfCc8I0iC00/zdsgCrRHjgHhdcMiQWuMzFU7wC5HaSRWlB5gYLt6gZyanuBggj7vHAOqMi&#10;rzQIhIB0lRq1KYFHnTpgedZwnMATmQZM1BNDBpTpgJCkeoxcEaLTqhJUKly1/wChWM1akfywgSTm&#10;DGpZgGf/AEgfuJGAlEQsaSHYKwAZwoJJJ0MO6ZqJEnrOAcyTBhZEmhpDKpEfbOANGYWggKFmZ0LJ&#10;p9TMaXdH1ECZGcQJHkJNJkCCAq1IlZz6kmJAwCPT7igVHY3FZrh7PUS2dOk6phYyoWP24KtVYCrC&#10;ogMVFYMUwDgCnQ4LF1tuxTuNpCzG3qGvrGVcsophDGFiJkxI6HJgNPTwn4YB+0D6oJIXTbko5Gkt&#10;IKMpYRA0sDFCIM4RJLLqECSRJAyBAPbPjXAOgLDQynSFkrLEMzBtIDnMiaLkK+OFz2g6YgAgzLKI&#10;gn4fZgTHqQFJLqrq5eUOrtQl2kzQkmCCPE4SBNCAG0ltUjIma/xpOAUSEyDaQ3pKiKVGpJUgqtAT&#10;QGPCAfBOn7hIUUiT1qZqMsA4boLarUAkKzMxIZV01QsoCkz9oynBEjtJMrSnTMwZg5YBxRcM6VFl&#10;hKhwfzZ0rCtbaM/E0jABrXLxFCDOeWABA0GCAxYuATK6CNdQJitZFDXphskCFPUKBQyBJEiPHLBb&#10;0wmW1aJ+XS94610y0KH0MYqVHcKQR8cIcikjIT41mJkf2zwQ/t1dQQNUS6nSD8pXUbcNFSZgAeAE&#10;4JhLR4AFpyM1/n1wJ1PWGKWtbQpdggUlZXSYhiTpBUZrmTSThv8AyqDpAMkV8wI0/wAYwD4ZZe88&#10;XPy0QOvan+YhhcpE5EgHypVGnImSCAUNCScpIH/XHn7dvWOndEo3KmGGsalIOoDQRqFsEmgOajKf&#10;LCADnQffExU1GMk2l6JDRoIIbWGjSAo7Ax0FipIAEk0BAM1whwM4M0jNm8dMfCcVT1gtqZiFFtlu&#10;ULqiFARUsPEwB/dhPbAkCRX/ALgZ6x088BIHqeoWD3CrL3sFAtXERJW0pc/ORFM4oPDCCFgRMSMi&#10;InOD/GmElvQO22vk6o0tpOn1FYFlaB6mkkVAju6dBhEUNKGpqSanI+WOmkszlE8TQ6ivaiapCoNC&#10;0e3pHdrFZPh54BkGazOUVgeCzl18vLHQO24hVfToVSkkmKAK0QMwaUAmfLDUaRIEmpP+ULHeRT+Q&#10;wDy+oaM0V0gqO4vOq0pFsiWHUzBp1wAO4AZZivWQ1SYnzGAV3aCzGCJkFCwCRoZQUmIJznxmMAZa&#10;ZBFYgiJNcvAmv9hgCYNQwyGACsFjKmhV1JGsZdB4GJwkAmCTJOfdTVq1UJ6CKj7MA+wEEBQgUmCR&#10;DemiBdJC5Fgc5ia+eG2MMIGkEwKRBBgH45eXXAOJqZWDHWy1IMEsNM6QDEiJoKmPCMKUSSSaGoBq&#10;wZTkfhNJOAJo0gSzEau5J0Q4LBtXi0VK+HjhJETkAATBIMwJiB45gTgFoxYBjqLHQNQELpAhjrNS&#10;VIg9cow3EjI1C6dWnSFqdJYChwD0xqkqQC5uMoMs3aNYTrn1mKkYKgUHuYeIoWJyUE5ZVOAc73c1&#10;tgl9ZLhdCqBU3AwJJOSqTUeGG2zMLC07TWTmokeHTAPoSFU6oeLh1aAQtu4dDwlJMzQ+UZYJtR6V&#10;6gkE5UknrgHbIRSumCAO1lUwYOloGceAIp0ywDXpXTBnxzg+XwwDin0yQurR3XAwWUCEaZQEhpIF&#10;FwkyBGXSZE+HX44BYKku2l6kkAkwuhA2sjOR1EyJwQIIk0MxqEEiKRgFtKmFV20CmkGXd6606FYn&#10;x65UwTGZBklSQ3Qg/EfHALtjQQyKsXVV1aJtlSKgBxnTLpGAawIMg5Umo88AWhZcuRLZEEt2hp1a&#10;61oBM/3YLVIJ8ARBAqfmoPhlgHPTJKDUKPrBViSCBnqb4ZH7cJkCDNIEgxTz+M0M4B5VnsWGHR1l&#10;QTPicwcwB4eJjCdRyM5EgiCSQaqTH3/bgFFVMM1e4QrKdMsIFw1mp+WIM4Jh21EkxJo3ykgBo+M4&#10;B1NWs+mYUSCDKElgGbRqJiMp6x4zhLay8qSOitUZEEmT0jxH24A7YUWwbmRktbjT2kaQoInLOmRi&#10;mEGraZJOosRTU2kRpKnKfDAPAqVDCAFXQpGSeofnlZmn4gPPPCSDqroAalBGWQGmp8CT8cA4JKQu&#10;priVYK5iWEBWDwBSuVa4aI1CQDOo6JHaKwQRgJtv8rVq06dAV+1yxmqmDSpljn1HlhBqdPcRkDQE&#10;TWDP2xgDHZFyQhnUyqXeVnSrDxg0I64RI7qs2RpUCa5ZfGcA8pc+lIW08OHU9jORH4jWmdPswluo&#10;NKmY1UIoQBMAER5YB9SSSyktAWjwdQbNoYHVFVjPxwgycswswDNZBABH8ScAoPCiPlZpllXVpBgt&#10;UD7MJofxSSJlj3HuqMh8JwD8Me0qNQMQF0p8gKxJMSKkT1nPDVVgChgyDEEEwVAFazXASNNu4SxJ&#10;0s0SurtOmhYEgUMR5Z4akahIIMhsyDRoCwMvhgHwCVBgNrHohQQVIK+ozww6HIgjqPDC2UVBFYLG&#10;SwkChEr50P8AXADX2qVJIkIICnuYatTa5ih1RH24RSKCQQAIiDJNCI/nlgFqXMa203ZLFWYgtIkk&#10;QYmJ0iv8MIMBe5pI1GtCw6/b5YB+CbiaVIT8uIOlVaSoU1ArlMj+GEuCSCQQTAH/AHyIy8K+GAcV&#10;aQxBKFiwdJFoByGUsT81akHzArhpRlBFdUgtEdNMHyk4CQ7AaqPr0qQug92n5X1KfGIiooMjhBgT&#10;1AFVNW7liBHh4nASAxIX/O3y3FWAPTOotBHxECuEGJIIiSZIIYSB8oj7JwDgJUakhioGkEaCuoiX&#10;bOZrTP4dUGQDEAAEPIEIuWXXAOhgQuomSVgAkM5jOekAA5fzwieo/wAwExNPly8RTAOV1HUJ0q1G&#10;ORbvg6ZMETl0wRESJJFWMwYA8Y8fAYASO0mBKQTBHcSJgrFRET9tcACAsCBqWhHSoEMMvtwCm/HJ&#10;IbQwBliGuEj8PUdafzGERABoatAJJkSQ0RSZgGlfHAOGIIJeNKrqQJM6ZVq5ilI+3ABqKT81BEgZ&#10;ZCDPw6YBRBCGTppbAYSSWFVI1kjT0B/wwUHSCIJgwwJIahqdcfywCyQHIJYTBKkAECQABpPShFYi&#10;pwUdyxqygSasTUds/DLABnlGNxkqC0sgNtUHaypcHgJmPjjZ+0OIbf7+wbqsV1wAFA1HV3ksPgPj&#10;0w49UtxMuIfW33xZ9q+1+Tv2b9tHTa3LjF7hBQCyfT0qTWamhiRXPHsTheNTY7O1aRaso1QBSRQC&#10;OmJw+P8ALtnafLl+Yv65/Uq97x93cpyG53DGzsbxTZNuDcI3BUk3LhXNSpHWBWDnXT7XbkRAJBkK&#10;JjMSATniuVttzXjX3v7vt7mzcc3bLG1Zm/dVwC2nUouW2Ag6o0uDWDlFReWrWmDBJFDkTMRE+eCP&#10;LfuH3Hdu/wDjm7atW9wDutuWX0hLPOo2ZIEZQmU9cShZAPXughpjrAP9+Awj89fvLc1Pa1Ilyxut&#10;sbSuVBGq5qZBkwEiazFcTUgiQD4EnypP24zt6fiOYcqHbc29s13tb820SrhLVwnWyOzREGO0DxM4&#10;Ux00ypI8MqYWcwRNpt33oTcWreqLnp7tVtsGaXA9UMSJQdYyriBdugnTqMN2mh+bGh1bgeGf0Xut&#10;ZbXsmD2rd0ybllCVZCqHNpGmkDMjFY9/SSCGMGImSwGQGA7jsPbR3NhL1hLFtdxt0uLqSPRZV0C6&#10;zNIYFiRkKwRivvC470moihABJMif7xgOycIeI4/imfcNaY22F24l2SLdpUCvbRxB7mkqGSciCKYL&#10;9MzKWZoE9aAn5SBOB05Ht/fdnZ7u1t9htUc/hZbjPctIi+sbjMkAiaMCJjITkm3tbdv8weMw0aiO&#10;kfDrgt2u1zTvK+/+f5e//t18Q1y2tqwdsrNatXWtyzFgQWUZKAzA0M4eG9t2gyqKinQSIgifPBFE&#10;30o5fnL21399xcG4tl7b67rsl/WLrTYnUaACpmQQMoxCv8hcgKgIpPkdXSmeDWmt2vydJ9n/AEg4&#10;l9w265JbF6zqaxc2z29L2r9hhqck0UISa1EkSeoiA3branmtT1EZnPBq9uvOtzXTb1r29wu0/S8T&#10;e2ylUuJa1MLdy7oOg2m0/ONMkGSs1pOGr5Lwo1AjpFHrBIOB49detvRP9rLt9tY/XXP0zpcmbhb8&#10;3ZOSVCGz3ZkBQACCYMRXEN7ZNADQyDMgqaZHzwd8ul7LkhZW1ce7tvzySD2JpvrJdrbiDBgaqEZr&#10;kYwlNsTGZAqSQDSICg5/fgzd9deot77rs2AfUexY1FrBQtdRRqusw3Cm4CsAAgFDAyGYxMXbNoEx&#10;JIJzPQGJOWeDF8s9Iwu496bFtw1/bncXLe2VlUD0Py7usqLlsLqLdGLFyQTliUNm6r2QSRkrUg1y&#10;+FcGZ5bnljbX1I2e83zjkrFyxZtkWbV3cWXe4d69vSobcGQIaNTEHuyPhBuqhlXfSVYH5ZER8vni&#10;N63ac3Ny6TxTbuxYt7nZ7Fd0NztYUm41p3IYK1781gq1NGJK+OQGGg1lCGQh6nMGCSs1Brirm34x&#10;cDbc9yG3vbfkxf2dt0tlhqY3bNgPH5N3SEJbNWdjPlnhdvkbZbRcGg6tM0MiJmcTMzj1Zvi54qo5&#10;P6R75Nva3e03G43e2TTfNl9Ia08mradLPK1ULM1+x9t0CjTVVAkrFFmDl4dcU/S54qk2nsqdztfQ&#10;uIr3XvBrd97lpWvpkTcbWTqbLMhaYrvWsXY0katYFSSBWJp5YOs4mHWDwnNcPauNu0u+imx1Izql&#10;j1We3BtG9ckMQTA6GBGLNNxZcizIDiBpJGkzSATg47abW3Zxjkfa/PbUXOea097j3a9dY2gTf2mk&#10;6rF+8HiRqPcgaJhuuEbwhU0BDBNCfvIBGC+O28WrP2LbO93Y3N7krd22qqNxbUMl2pAseol6PmFY&#10;NeuoUGKC9ZuBgFlRNB5tVp8PsxL8nV6W4DnNj6Fy3uWt3dyiQ95kbQ1u0xW0qMwh2EQCT18MTLNq&#10;E1AliFGnrI655/DFGH5/mXv7z07x9C2L5e5bu2ioo+kXCRqVRFfUGYpSuJCWyx1Ej/LBEzpEaq9P&#10;LAZjkOSSztWS3ae5+Y17svODaIWfTUIZoI7wtJBiMK3Q020BET0icxnWsdMCWXoa9mvc3XI7q4tx&#10;CwLKYuwbZU6mtjTpDMIBakmkycSOO2t26O0BbY0l31QKVAE4Ofk2+nEvLF/VP3xwvA7o+te3F/lt&#10;zbazxu0t7f8AUOVuSr32spBGoCYJqMwIE6LaqoLIEOhBOqQATOfmJ+ODg8f++mv7q3tOQbkU/wB1&#10;5K7oOzunStlbiwyos6rfQBX0xFSRh/8AUXKqgVBJFIBPWjf9MBl7ns/gwtm9yj73kNyUsvcF5Dc2&#10;u3e4wRrdzboKCDIo0E0jEC7cJb1Ju5jWbQLjS1IJPTAdX9vcbtNttX2AtcRrZbzcenuG/wD7ai7n&#10;bf8AkJcXaWqlxI9IU1BQfLDagI9RZtKYU3LzgtqJlJ8Af4YC9vs3IbK4bO757nd8lx97a4j27x1/&#10;abKxYs2/S3xtsBqe5UlhqhicqYO1Zt3Eu3Qdxu2Nx2t2gdFnWtDa1mgB8ftwa2z0qN7g9zc1xnLc&#10;Bwl617P+nuxscfxnHctym8Kch7ifYchbF3b86NhZ/Ma5tx3OoOZIIoMKL+iFN59vtTVRYBFy8odY&#10;FtnGcSIOCYzOFdb2Y9w32se1+K93++kuWbVxvcu6t7jgvbW6fjNzrvcntOPukaWuBSHUZ5ERivsG&#10;1yBe5b2W73elRbU3T6a+rZfTATIGKg9cOrW2t15zy617osc59K9nx3Gcr9SPYP06Xeb+5vd7t+K2&#10;9nkeQucFzuz9VPT3zhjcVnQLc27KCGkiZwNwb1myLfq7TY27eosqt3KhcamKpUlQcDSW3usyHty1&#10;7e9y8/d5ccH74+pPKcsmw2tnktxtH/R7rk9psnG22Vm/yelbFrcvpikFQCKRFbb/AEt+/cNjbchv&#10;zqusrqrJbF9QBrAMCHXEm0vMjpbtOtkda5e9719v+0+Nt+7Pen0r+lVkWeMs7nit3ftchvm9tbrc&#10;s6bBHQvcN7Y7iQym317WAAxY7Xb7xl9O5a2HGWGa4ovu83oZfygydGBy8cVm9kuea5T7w91+wuO5&#10;C7zHFc39TvrP7i2Wy4vej2/xHG3W9vLc2l4WOU3Gy3y2wrbS9ZlWYjVbqdQxEuX+NtWbg3PJ3949&#10;l03CrtLdxFcD/wAa8yFOobNR92JmWdWvr7s6yT8W44rhPrBzPN8W/sr6Qe0vp3xnPcRyHt7ebr39&#10;yXG8pyHHXRd/9ifgNlylu/CNYuWiVtbltWqQpYFRiPtt2nfZ2nGXyrhJvb0NfuteW5G0Zg0wj5Bh&#10;l1GJnjoWXrtt0+DX+5/Y/LC5see99fWPgLV3jtxyN+3wX0/v2/bXBWOB3PHaveO22l6wEa/vtkwL&#10;XLF1il9STbYNiXdblWGqbllAl0GyAqAKABdAKxVXkqwzxpJPHb1yw/B7X6GozbNrHGe4eS3G/wCC&#10;vLzNz9TyF7cb24zXOE3t/bbrXptX9kVt3bDEG2Kgk0wSW9/ctj1N5YtrKMLj7gW2KkafXVKkEntY&#10;5HBc6zaYnX4HeU5f6acZzbjiPp/7i5veIvK8c+z4/wBq7re8ftN5aUX73tvdclKK627ds7na21Je&#10;3TMThg2Eshtu292juzttgoRrrC6W9X0/ULSFPSaTGC99vTWtRt/cnJc7f2fuXbfTX3ts9rY22z91&#10;3L93f7XirB45LY4NOSTjltFTvLNyPUSfVayDMqZwyU4++vq3t0b/AKIDm9aX80NOi3tWCg9ynr8M&#10;Qu2+caz+9oRufqtwO4/2f2/7J2nEnmr93ixwm+3C2uG3NhNuOR33vLanf3rU7feI4tm0NUliyKoE&#10;lxn4KyPUC7i6Ev2BcPqXUGi3alr5LkCpOkmIPxxUk8nrWe2nF/uR5r1eLv7j2p7evb3217h3ezsv&#10;xnEctdtcpyHOLZ2Ht1LHF2759JNug3VhvULW2A7wJhd3lNiLNojjyzW7DqNyRbdLTOwPpsoJao6A&#10;dKxiZlSabc5vKu4f6MfVR+f5s7n6r7axs+V9y7Dk9x7bsNyPH8hynH8dx72LW72j39rZ25C3wvqX&#10;vVVNJKo1xu3De65JQr3rfEsu3N+wgc2Fuo2226HVOlGMB8zWtMMrNcT6tufxWHs/6SX2fZ8Byn1w&#10;scl7k2Xt33NvNxsrXuO9w/K7f3b7m5FGt3tuL++26l7uyJS1ZDWiiM15g0RiFuuV39/VZ2/GLY3X&#10;q2FdztNwBdvXDrd0uKsE6Mq+U0xM34Vrsmc93+Ld+0Po/wDTP2+1nnfcn1f3/PezLXG87utvsL/v&#10;zgbqcF7Y2FltltNnuOLu7x7qWbG9H5gVDqJBFo6icRrnM8o2kLbNq1+mNyyX2+4S9daxuPQbb2wF&#10;OuWroKyRWIrhm/3tXTS84a3jvod9G7Lb65uNxY5vlrvuazsPcJ2XP8HveC4kc/wJ5rZe6eSNy8g2&#10;T29mGsfq7G49K1Pp6vUY28X3Ab03l2m0vG9uNybu9tjcX7DWmtXQpbc7W4Qqj1AxIUKDCgVxY5+W&#10;WXunSejzN+5b6f2Pbv8A7G/vz29d4X257P2vD+wuSve3fb/PWORTm9h+vsbb2r7x4zam7eurxn6S&#10;yjX7t02mu7h3CpIjH5Pf+df6Zvx31c4z3fY2gUcxw1n17ymfXvbYem5YCuoCJPXHv9ntj6Y+M+8a&#10;XyeHTySc2f6H7U/+Kj6i2/qV+x76Ocou4bcPxHH7z2+5cHUlvj92W2q16ek6aQagUOWPzuv4nxg6&#10;SABIiADTHyL65mdX0XwBGa1qdQWB0zI6/wA/DADCY0tMUYTIAjyFOuAGG2YBgRXuPaMqjPT4nADA&#10;CxQGBQiRUqa1j+eAGBECfxagC2aiMjQeeAGGWU6gSTq7idMKxIMSCciIxYxv6BhNxXe2bzMr6mYK&#10;QQGRxRkuDOYqDiuYYl8WTbvKDQhgZDaNIjME5EZzjG0tvH9v/C3pmfVPSiMz1+PScfo9/bB9XON/&#10;dh+3H/2DecvHcfVD6Vcbs+C59yC97meC9NrPtf3It0iSxVDt9x4OgJ+YY+N8mn6Pkz6bPuvsfcT3&#10;nte3b82kxfn8KwRtP7b9yXdz6ijhufcNFxtA2nJiTeRQxqtwAOopXUAOuPDv1J9ibr23zPIbDc7V&#10;luWmaIkJ2gjTXM/imvljvpvnErw+bxXx7XWzq3oggEGRAgiII6ERjiY2b2bpW4uqdcyrakyaPE0I&#10;gRQ1GN5k6vL6jwgLcXSJC3JuKAGGkC20gN4mDSfDFwvbt1DDgtdis4CP+YLb22BabbyzCYAMGgJo&#10;MDGZxOQxIFs21S64NsUJeWLrdbvZFasyIkj4GuIyGG01zpQ2yisQ6oQHdk7wGiKxmDAnFakzeoYJ&#10;/RN/1AnqWEJb0mIOm1c7nC64ZXJg6RIBGBdbAwtNmrB2AY2bmgoVX1bbLq0DSmSsDmoE4Jj1DE3Z&#10;bdgws7ayLbXAyeg9y4LVyGldJGRznSQR1nCN6SzqGLxdq4dFZLnpWmVrB0G9urLMIutqWAyE0ELI&#10;EyDnh3a/F0DGu2thrm3VhtLN5HaQjsqi4jEh2C1UEGCVivljjtZdlkuMhja8anZasvabbupDBlKX&#10;7bIWkW7jM0Gny+BpjFdtc30DGrsbS4X9NWQQ7sy37QRtEwWYofGlficMOs0+IY1ex4d3Ia6mtA1o&#10;pb0ytosxBKgky1NQNCOlMG5rJyGNLtuOuhwnrOhgMxSHE6tMoLgIUt1zPjitSW3tDG94vaNds2re&#10;m69zvNm7fcJKM3TcgSKjt+7EenWSTEDGv2djepcKvevXrNtCp9RbRNsyRRkUPUU1SfPBcmiVgRIB&#10;r/ZcsbbittuLV1biswaoi/duN2tAQ27w6GM2gTOOdsvR0kucmLjLpg1jMKAfjIxsRx9u+5PqFXMI&#10;4vatGqe4+tkTPiPjiKhG6yAdhhc9MNSNSjSa5dMXmy4z9OoKl1Dz+YpBaYjsW2aj+PjgIN7cgnSd&#10;NJhSCBpmhJfI4mNaWH12h3KFJchWGekglaecnPAM+oWKlXgCZgTXJgVBg+Apio3bShAKBFBUReUI&#10;WJgEtMyvUxXATLYrBjWSKFO5esf3eWOe8u+yto4uX7GnS7FFvj8xJ0G5oLBgAaTP2DFkucpcdFpa&#10;1RMHzJEEH7Mc+3Ja2l3ck7a3tFKLcv37mtkPyL6Nu0SzGI025JJjxx0YSgRStZkxMfxx2T6cfTvc&#10;cs9rlN/a3Fu0PTa0u6RUc2zVr24Qj8uSey0KjrOMbbyR010t5Zf3D7i23E2SutWvOpC20JNwv0VA&#10;tSaVx6y4rYcVxW3Tb2rb3IA1BexQSCFZmPzaiKmcvsx5bm/VXWT0jhHLb/leVvPfd7dldR9Msddw&#10;qCCVRBOnSD4Rjo/t72zznuO7t+P4/Z7u9fvg3Le12m0u3Xdn7DafSCPTX/MxGIW4lt6RxD6l/VL6&#10;f/SfguT94e+/c/t/2v7d4i01zkPcHubm9jxPGbDbWh6jbg7nfMJuNBAS0rMYyx6u9o/tm31zb2b/&#10;ALk3dnhC2idrZ0bzetKywdEPpqSOsmuJmPPt7nSfl5fnq/cv/wC1B/0T9rclv+B/bx7T576/7vaj&#10;do3uNC/s/wBgbe/aulESzzXKJ+q3igjV+RZIKihyx6S9qfSz2Z7QVbvGcYLu8CAHkeQ07rdyBBa0&#10;zCLc9dIBxery7+byb8ej89n7pf8AlT/eT+6TcXOH96e+9r7N9mNuLrp7C+mbb3g/b97b3HJTb81v&#10;RcG55LStPzXW3P4Jxr79rtJzYCBTpPllg5vM3tTnybtq2zXBauuGh9UC6VyKyQVLZnoehzxWumpS&#10;DE17iM6UnywHbuG5kbXdbe8t3TqNq1dsLc9RQhukKLbCRMFmLSvhXpHtMQ2kyI0ggA0iuXwwGw53&#10;a7bc7Mbux6d7WLvp3GdVN0s3psbjEktpNIOU4Xudub1slR3VI8SAJIwFJ7N913PbXMWrG9uW7m1B&#10;t2ytwlltXrval65SdIrJFcqUxBtMqAKxOqKD8MDqR9mA61zu0u8huG3O1Nr0gUbc3bl9Devbi+NR&#10;tWOrNBpUCDFMOzrNJgeFB3ZiDgM8qW9mEuXksi7+Yq2yAAyW20r6jsSqsBVjJGmInLBXFAmKLQEk&#10;EzSYg+eAlcPyd17ipcZb25Vnu2puJ6O0HqBdZYAkgBjpbTURGWIDCGKwQVJikiTWk/fTAdT2Xp3x&#10;b3KXLe4s7hTbYLe1ELZE+qHSFQNMAvNZGJdhtQBLGgjJZ8BlgOd+6eNG1vGxt7W2L3H1o63ryKoW&#10;GuWtVWVS1YWkZEHFvatZMa0FTBkHqD4YDz9z3NuEO0TVbbc3hptKpsi0ynV6ZWC0ZkAmoJJxGvJ3&#10;gp8wIqARAGYOA1nBcjc/QLZ3ltSj7cq1m7cQu7O49BvSaTMnuH2gjD6XgAFBJaKR455ny64DNcjw&#10;G5/W3d2627SPdm+HUNJ0jQvaTXV0FaVOWBbYampBqB455SMAvleNuNsgtq6rn07d0XKMU0pLLpai&#10;krRZiRFTXBX7ckE16EGaCK4B72lyD2bbbdyiemxu2iFMXLlz5VctIFIUQDOQ64iowOkN8JrWsfLg&#10;NnyNq7677zbWQjglbltbY0WoQFjdvA6K1AAEAZiuHrBg18409ZPhgM37p2tx7IYrauISpYXzqAKW&#10;wxuG7aWGKghcgWInIYdd9LCK9WnyzywFFx2ya/tdxZY2yGJWyFa4jJNSbhz1k0oMiBnTDgJcAgmD&#10;l0IMwQY/t0wFfuLC8ZfcIln8qUapuEuQtxJt9NR6EEAHMRhi7a7TEU+0EmgHifhgNPwPuH0t3aaS&#10;wvJZD6VZWsISJBKjQYK6gCJYQuc4hamRh0AqMqjLp8KYDqKWuP3m1VVK3rj2SL7IwLL6tsmNAIEA&#10;UgVHWorKU0R84q395++cBzveW7iXdxsQLgV2uWduo1aiBFLDxmIgkRWCaicOmXAYE1kmK1ArEYCp&#10;Fsbb1LW4HbbJ9JHJUOjwULT8xpEikzHmh0ZxqmYA8pUiBTATtjyW12RG3VzthdZ+wLrAurcJYo8l&#10;WQisfbBwlJgqZJAJEeAGQwEnfvau3bW4sBbVncXLY3XYwuMVM69QIgTESw0kjzwtRJUrMr82fy/b&#10;4YCDuNwLe13G3vG0tresBbZragi/BIRQAdCvQtIE1AzxOmBP4aMPPwH3YDl/ph79+3S5ePqWrr2x&#10;Foh3AN5TcJICk1kCIBwnSD3AUJkE0MzlgJS7ptun6Vrh9QG5bZWB9Nbej0VkrQgiQCKGc8xiw2z0&#10;r0FSf54DkfvTj0Yt6TW7pZ2cqifllUlkWW6A5SY+ONDtiGtiPH+Y88Ho8f5Xh36i7R7PLOxglm1n&#10;MOAwHY4HUTPXDzCRH3YN3mYY/h7z2t3bI1GWMFSBEVpOVPvxDuQJEyZEmJplFMZszh5tpJeHYOJ9&#10;S7bs3LiBCJjvBMkTrCrIkgdMuuGlykScwfA+EjGmVzdus8WmYqoCrEorAyXUK4+YxnP8sKIUHpJO&#10;Vcx1rScA2vqfNBXVaYa+06lPcopFDUQKjMxggPAGkxQz/fjnONravXiIe4d6q7WmdqeloZtGlJ6d&#10;0zTGK+pv1N9hfRv2F7j+p/1O9ybD2l7H9p7Qbrl+b5O8qJ6jkrtOM2Fkd+43m5centtraDPcbIQC&#10;R9w/Yf7D/d/80P3h7D9g/sH2Hl+5/dvuO/Z4PB4tbttZ/m8m9nHj8Pjn1eTy7Wa6SZtzhw917v2v&#10;2/2vk9777eePx+OZu21xJ8vnb0k9b0dB+hf0I+sP7mfrD7G+gH0J9kcr9Q/qv9QuT/R+3fbPCW59&#10;Pb2ALnJ+4ec39yLHH8TxtknccjyW6ZLFi2O5tZVT+OH/AJA/+Sj6hfvD5ndezPbd7kfZf0D4nk23&#10;HD+0Eu/p997r3G3YLteb95PYP5unTr2uyYtbtEl2BuFfS/1J/wBFP9A/7I/pf+0+L92fuTTxfdf3&#10;r7jxSeb3dnf4vZSzO3g9lNpZree3y+fWTbfE01xpLfJ+Cfuj94e7/cXk29v4c+P2kvGnS7/+Nt6z&#10;PWa/383E/pR/8RH/AAk/RP8A42Pbmx+o3uq3xP1T/drz3AW+O90/VK/tWvcX7K229Qvyntj6X7Pe&#10;gnZ2Lhc2d5yOldzurarbJt2taXPmGelZx/Qnbm56vp86PuWJ6/d4Yf2u53Gy3G33uy3G42e92d+z&#10;utnu9reu7bdbXdbe4Lu33O23Fkq9u5bcBkdWBBAIMgY4+f2/t/ee38ns/d+PTzeHza3TyePyazbT&#10;fTadu2u+u0s312ls21sutnWVnaXMs4suZZcWWdLL6Y+SLvtls+S2e747kNpteQ4/kNruNjv9hvtv&#10;b3ey3uy3VlrG62m72t4Mly1cRmS5bdSrKSpBBx+mH/jc/wCWi37o3PBfQf8AdV7kSx7g3tzbcV7H&#10;+sHNbhbe15fePG22XB+997eIWzfunTbs79yLbvAuFWaT/n7/AK+P+mn5P214fefzl/pw9hd/t+k2&#10;833D7L4Nbtv7fSZ238/sdJLfJ4tedt/DrnfSZ7ZtJH6/+0P3x+rdftf37f8A4l408u2JNvhrveJN&#10;vnxNuufSfi5/5mv+AXaeyuG9yfut/YX7LvXOD4izuuZ+qf7b/beya9d4rirWrech7v8ApPxu3HqX&#10;7W3l7m84NAbi2wbm0DqGsp+hq4jW+100tpDZiGVxKMpyIIqpBgiokVx/D7TbXbnX+1nWfHM9Zefj&#10;y/VdpZeX5CuNuDdXrVyzf0oNwbYa1b13LbLKXLboACSGlGUwVMggGRio3U/KCfEiYoRXPG0ekPYz&#10;AC9fdNQCIhuIplCn5iXLmmIC/MRmP44odyvdHhJLUos51wHrD2VeYbZbrtre6ipbClZ1Af8Aj6pq&#10;UbLT0oSSMUVwkXNVe0gwADEg5eQEUwejSWa2V6h4hCOI/Qrbtob9gqo9T0/1DW9MoASfzCxIDUBI&#10;icOQFskkiWBIqJHwAp4YOOsvdJYrkund89ttsm1OnaXASVBNgm06i6t0sO0ggAOMoIWpOKN9Ny4E&#10;oYJLTIBYUmB/AHrg9L0Lsrm44rjb+6RLkME21lbTWrTqWAclqnIE6tIkAnScoZetwAGQs6pqKZA9&#10;AcBo+MS6vG3Lly2v6jdm2tkqFBILgXioYhyoWBOoktUYq7zgmFM6pAaSZE9ftxy8mVjp/DbNhYd7&#10;1shtqhuNa0ldd1F1XXQ0AX09MO0SRGeLPb2QPTXTUrEk9lTX4deuOmvSI5h7l5hrw5Ddes10W7rF&#10;hatqNwr2yU1H1DDAkiCBnSuHNy2lyzdukFQPwk5gqR/XC4nNEb27ZF3Y7fa2id0dzdV7t5VZ7tpL&#10;rFbli+LhAFySdIFAaScC1fYIRLB7xA0ka1nMsBlkcJzz8Q1zXt/bPu7d/RYbbcNZa8Nx64s3WU9n&#10;pXLiQaEAgwK1E54uLQJA06SAsUIBBJNGjIRipe3rs4dy72rD3PVJRrm6Yo10epau2BFy2dvEh6sB&#10;TPUZHXD1l2ZrjkmFIABU/AAHxiuDn5NbiTWM37k41E2nE7CwLC3uRY3Wvba+uq5b9JmuXGSAQFM6&#10;YE0qD1USRIEdwJWSIgkGTIODeks1xTNrbzZtu3qJb287dvStw19tPaEcMgCJCkaqnrNcM7jTJToF&#10;DAiTQmpjp92BrMW/i0Xtxb1mym8Nx/8AyN3es32vm1p1BJtqrNoksSAIjTiPbJtI7fKxov8A3DSM&#10;sQv55/FpOUs2uX3vH2G13bO0T9VuGZl1KNTD1GKSSAWGpTlWfHEi3qTQq/MWBYEgAA1pP9MU3lut&#10;kZvmmtbtt5vLocWdnZaxt71pHuOzz361UyADUExAr1xJYDWmmmk1FSpBE/8ATBx0x3c3DHbG/ct8&#10;buXuWLN7db1dNgxbR01v6bG8bhhV6nTNZHUwtLhCu+ZMgVgAzkYqfPBjFziKvkeF2nIb/juNdY29&#10;n023YW0PUAZddsDVqVS4grpIzgHEZNVy4OmokkwPmJiBiO28uvjkbPk02/D8FuidG4TarZtWNRZn&#10;KCWRGWSDJCksKiK5YsFCpcJeYtiKRM9DGK4uPcnd3O64fb7HbvZ/U8nee/F0syJYs3aoxmTXuIih&#10;gnBa5MmT39sQKGpP2RgCu8Y+0s27aW0spt9i9zcW1BuSy6QAwjMn5mWe4RWRizthVSaLFc6zFQfL&#10;AcI5jcbnf8g1xmfckrdtt61o22a1aCFLltX7i8RRjMChxDvXWZiJyikjqPDAdR9vcHs9tx1iVL7n&#10;crbdYV4dnmSWuUyMspgQBGFI3YxbqNIgkR+LL+YwDHMbRhy1jbbbcH0tvb9dbrqrWSoX03ttcGjS&#10;EHgpBNPPEe6CVCjqSxIkj/DAnVs/bNyztt3f3l5p9NbW29O4qm84Zu4hKllUV1HrTpGMrvmJuaTA&#10;Kz1zxHrlzzHtz6f2LFnYtu1d7i7xl0aqm2jFSCCAJBoT4zSmKj1FtLeZ5EjQpmaQYJH8MY141tqu&#10;vLsr/Kbvjdtt9BS2DvL1sppnVAupX5aSdWmq+GWLbgNmN5etBwe67ruGR3IKgEeOGk4yx5LjWuK/&#10;ub9+3Pp/7U9wbvZbnQ+24h9hxqeieze3uwuskSvcdMmadQIx1Mylp0BJEADwoO0fZjo8z4dIU3vL&#10;8TyVy3ovNubt3d3m1Pca7duRuWahmSxiJM1AOWMvue0qTlqIiKznFMB7x9jKu52e821gIqts9s9o&#10;qS4IABsKPU06ZiCZmkGAMQIh3FVVlZgdUgtkTHT4YO8mt1klzh1hHS7xmycJb3O52O7Rb/q7c2nt&#10;WwwICqIDtkNcmKVJyhNcPpmSWNtzBUz17ifLLBvt1+DoVnitsvKg2htNuvJ8Zb72UalLIYskpmzd&#10;2R1ffg9v+XuLhEE3ApDNJXrQz8ME3mdeEb3OV5T2lsrT+qv+27jdKbFql8r2+m9uAT49qnIZEycS&#10;7zlrLR8yOsmQADPTEy56STeYuWI4HjbXFe4tuhuKq73i76JbVPVc27aFgL4ai+JBMeRmMVu6Gm+G&#10;gkMtalgsmmofdiu0svR172hcG69vXLBCC/sOROgkhJKtUWrqBiqiSxJIrnlGIJcNtyYUi3clSYJB&#10;ORIMxTEvQdAGzax7mslDuAeR44K6rbItXraiCjsMyTOmPA0MnEjZXAN2y6iTcshlWJrHSg+OIm8z&#10;rZGa998bu39o2LwsIicfzgsbi+HFq29g3JZlZZlI7QKAyDmcSi6aU1SSt0QBQSxxpZ0ZGzsOSO43&#10;bWgltdxw903LlxLjXzatoXHaZIZgSAQZWJ6YoOSulNyKt3IQVJjVFIUnzxz32/yq9F/S3i/13ti5&#10;YOnXY3Nq9auovfaVSCy7nSK6QNULE/fiPtd2tyzaPadF5dMH5SHjU38emLrxMXgssvLQ+7Pat3bc&#10;tyqr+ptLvOFuHcgaSzqNvL29qD+F2OoEQD/JjcFxudyhNSA0KaROTE+JrOOe35hde37Ozu+2fa28&#10;UOTae5t7l1y2s3I9IugGUUWAIBkg4Lcsv/it+MoVoMzSop0M0w2s4/APe2tnuUf3Xt0YGzb39vcB&#10;8ltqrSLNxAR3FZl/COs4rbbkW2KlVCXmEkxkZBgUBnKBhfzYb25rpm92tu5yG3tX7LXn3fFIxZFG&#10;ptVvSbYDgNGkDUSadM8TluM92+IaDbBJ1AatPQDw6HDP1M44YXccbtdpxvBXCUW8vKXrSW/SZ0sE&#10;tqgOh+ZhVI8DnOHdlbfVtWKmKy33/Li6yyyopfeu62foe5drbvj1fVsaV+RQVZUuXLpWCI+UjOKV&#10;qcZ3k11TqI7t00UBiG7qGuo/x6Y14/zV006O++xbxt2dsLSzPt+yx0sVkXLHaxdNQ9OZJFCDE54c&#10;VH/T7oFSg7TqLADtAkeOFsvklh/mitvbmz/vnCFbq3bjW9wgtLa/NT1WOlh+FiYIC1AAJyxi93dB&#10;3F5h2966u2qmMhPTwjDyfD4NWPUntvZelw/FoyesP0970+8hGQsXJJUwGaZaQfDrRRBKTIJ03tLd&#10;WIUeP9MdNfywRLdw2N21t1I/8jjfWQkstq0bx06gsRBkqxJrNBTDXH2puJK/iMwZI0ny6eH2456S&#10;zblbzcrH3Xvwmyv+neAm0NAuCCxuTJUggScjHhXHqP6b2gLeuslQIoAIFdJ641p+SPH5M3yTH9uX&#10;5Sf+ZDmb36GxxxIFu5c3Lh0KuzMLyrr3B1GKSqmD0E465jTo/Od0AiIAA+HnOBgBgYAYGAGBgDBg&#10;g/1j+OBgJqHUYAkg5ExqYGetPHAxBbba4V1FSqqhFJIYGeiVFepz8MNtECOkgwKTgNBt7pBbSgMq&#10;rwx1kkmhESM6+H3YZZYOUZk1pJgVwvThz30zzOq82O8KFCXJa2L1Qx1K0ZqG84yxHKmTGQBPQ/d5&#10;DoMJLOtcGot7tFTbl7w1vJ0qhFqJAME5MD0I+AwmfGmammfhn8cUWOoXWuEhe51bUCFHqMQukmSD&#10;JAJOdDhJmhz84iuM3rBb7Jma6GRFCMp7T6kKVp8uRBihGeQphlxmfGPvxoa3j7ji9YJKqFMh2JOm&#10;DIbrWIgT8cIX5h8cY162idvLv5JCatRa56kgFioaSDWhrMDLC2FR5/d8canIg7XdG2jTSnY5bWNJ&#10;OQXI1EHzw2QSKDxr554m3p+ItrG5/Pt6u9/VtKqi2ZUkg6SOuRzNepwwCJXpUCv+ONDZ/pb1zb7l&#10;ItMyo9wFCVoTp79RrH4R8cOKdRJ8Mh9vXE6TgZ7kNm1hLCAAC5oZ5thrksewgTSQDMU8cIYlQ0+P&#10;gPHEks60Wux26XL21ACSbL67uplBZV0hHuR0+ZioiTAJwSPJgmsGRWmG0t1xBN5bjm/TPfRba2wQ&#10;0g6SxJi4j/bpiDWfDDsgT5QT9mHp/cM+ti/ct2YW5L3dILwQLokKQTSCM4p1GIlwiYimr+YgTjQ6&#10;Dxa7izZhnk3NvoQKtAbddCTDVIzJjM5YNyFgmTIBgzAHQfDywDWzF3dh0WNNu5ctqQEm6SO59TQZ&#10;LE1mPDFZu3JMyR0GcVE1GA7R7F2tva2lUpZb1Ln5klwy3lIW26tMFRNTPmJiTRX2glSaGKzEDOPs&#10;wHq/2rsrW6W0Qra0J0+o8lyNWbMZYCpB8aTOKpmP6q22pdIZhQ9CCJPlg7zSTWz4u9bTjUt+z+V4&#10;8be+N7ftba41z0yVZk3Nt5DfMDIDmuQjM4//0/epiBQAyR9gzOPr79JdgAOu5rutcldaaWVWao/J&#10;oaUz0zEDPoWmkianSwmDJ6n78BNFxluaCAupRpYJ69v0FP5uhPEQA1ZJk9MIrLCcu4DoYoTTP4YC&#10;UBbOiXdrb3DZb1Ia4pUHtmiqBSIGR8cED2wDqk5HImZgz08YwDoQEkMDbuBAJEqwQqVBtsJBuRJT&#10;VWa+GG2JBJ8DQD/u6U6DpGAnW7aPpW6LZJQkNqJ0pZWARbNSScgwOk0wKZACaZGTQ1I8RgHCjhrc&#10;OypqZUZAVEOnYDbMw0yO4RGCkd3gDFPGafzwC1V/yiFIeFa4PUhFBEMAAIFICqKzUYT8W8tMkA0j&#10;+xGM3aTqH1JDSVZgpTTcI9QhdZZrfpnrmT2xUzOGwagzIAoPGOgAxz3st4VPYAI5e2bbHSrOc1yg&#10;MDEqIEGuQ+1Hy0yGUdok+MVxlUoWplx89yH9YG88Jct6fTGkDuNQc4ykDAqIU9TUfbSo8cA4rLpe&#10;4FekAN81a9wkgFAKN49JwkxNMiTXoIznAS7RuSWCDXIKpqZSHLQBbT+ZAymkxhBOXnlWKUk4CYiu&#10;grDAvVRMB2XSygyNIMLWpBpgpp3QPImk1qfLAKtWmQ61LuzkqWCjSRI1W7doSFZTCipBFZBwDSVB&#10;HQQSSYiZGdPAD+GBEhQhCXtFzUjEJcEALq7QusQdU5uekEDrhJ0i5EsdRmDJzHSIpniNWzCRruvt&#10;wV0roXRMKdOmCJBMkzExAynDaxmRSRJMGNNVAJ6imCTqfct6lwgZ6yFQkKjXE0OZAolT2zApBnBE&#10;1odRr0gkk5k4jaWlr8u4rW2QCCSz6/SDAF0CD5QSKQaHAIiuk0kkjpM9PLAHbdoPcil+0oVKm5pA&#10;JJZppFc5mR1nDTFQCYABqWMCSvgf54CwtC4z2kLnUoe2tsSw03K0WABWgis+FThJIMmZaCRJCwKs&#10;f4Rn9uLA/aBXQnpyqnQYVnLXVIACBagTIpNYocNzCwQCDqIUSYGdWH9/wxraa/5T8D4H5mvUVI0J&#10;quQszCr6aCoE0AyoSJOCfQQQIkTpEzpmBSev2Yumttl9Aq3qDy0sIAZAABdCyShgUQiASc/4YZOk&#10;AyzwSIFJ8ZBEU+ymO7SXJZkCWbQCiLmkuqElYOtXJIJkwQamaYSSxAIAgGoBkhSO4yT4zgFqoGoF&#10;iWKQHZVgMV7Q1JErGeEUBHnK/KAPEfD4YCSq3GUkBgbOl7mm4ZLlghaCBBrn9vjgqBoFI+yRmDTK&#10;Mh/HAOy7WNTQuk20VSQxXT+LUSVbW0EzmAYrXCGpU+R7ZkE+OAkI9x9KhnL6ijBtKpp0nUqaQSCQ&#10;PmPTzqQAJyplUNlMuAOsnAOrq0svqTL6yUFtWBZNVo1+WK55mvXDLrAETLEhh8pyOrPpgLCxeZnZ&#10;CVR7IQ6iBdHfHzOkVgmPjXDMlVopknOtaZeUeOAsCgZjc1KFt21Ogg9oDaTTMhiZgeBywZyBEyCc&#10;4AJIidVJPWcAhGKswAtEXFtS6G4xU2zKr6KyAsSsTJywGiIOZEBpy7pkzgDU3AzMFTQW/MR1Y69a&#10;adCkAgFYBFOkdMEYmVJIMA5kQDOQyr1OAWAzafWVF0+o+oEAuxQgKWuQppMBa59ZOGjJnxdiCKiR&#10;+LywE1AdQY9xsWle2ZQ+mC0DIzqJqK+UdcDw0xOkgQAJA/DDR/hgHDpQMLvqKrXUDK5dvSd5VSoW&#10;SQCcznIBywI+UddLE9CIp1jAGl2l511NouWkUpLpcoSVGis0qJAImhw2QZgDT1oTFDMGhwEtArqD&#10;cf1KaNNxAbirWIcZEiQoiZjAgKDImswwMAzQCcAYZrxBS6wDIAHRbYcrEQwWkgAmoma5nBMRMyTo&#10;IYiaRnl5fywDiWmCuIAuXrZtpeuAC4kAqdTJWpmfPOmTemSPxBtdNIAUFQZg+da4CQbiqpBAU21t&#10;z+YxZz6mgqz5aisU88HFQqwZBlpBM/imfsE4AxMesxIC6AVg6QkAIQF7m017Vj7Ky2ZAYH5RLSAS&#10;ZAr5/aMBKUBwhUlWuAINTBC/qNIOqoBESAYOE/NqrMdxNDSaADAOEhWtgqZrbVY0szBIJc5yM6QK&#10;RBwQAFfGYGoDuPw+7LAHcLXCy69TKFMlTGlRpMTQ/a0YEmBIqCYrqia5g50ywA0pDaGVEKopWqgF&#10;KaQrVAMmCR4DIzgq6T01ahUkaqUz/wCmANfT9QFjqCBCbfytaLNVia1zqfHLLABAQEgEySQRSYHj&#10;GAW6s95knSIVAw1aggy0pJjOBHSuCOZ6wVMAh5Jp0yrWMD0wVbBAUDSGBdCzK1sQDq1szmraQQSI&#10;wiQphT1YUIgZzp+2cBJCl0JurcNLR1XVOpisAqQM4WJB84rhDGZYsZgAHMg/hhf6/dgHragKAloF&#10;XZi2kqlp0YlXLXj/AOy5UIzqMJPcAPlEGCFMmayPtzETgH1VUdrpBa5qZa3AVQDtRCRNR8ynIipr&#10;GAwoGbPwjIap1dD1rgF23jUiGAQxB1EqwFNAkkUgxJBOYrhv8RB6g6sycu8fb44B1VC2BKr2XVVC&#10;hUJqytEk9R1FTTBQMyDBWRJKzGf2fcMA8C6tb06H9NyjAgXAC/aoUMZkgwRB+/CZPbIMk0FSZK1P&#10;kKYxd9bKvbUgKdTrpSaCdIIFtLkqmqZJnz/uwgkgggmYzjKkASfj4Y4Gutl5SQUYNbCyNQ7dQZWK&#10;iJ00aQRPhNIIwisDM+a9gNZy/niuluOp+gIMINVQjD1l7l8B/m+aJETlhvukZEEEECZAOQ/v/uwM&#10;+h9tADKJUo2sFu7W8jvaDQxJJBjpnhBkGSRpIGX3AkDP7Mb06pUy2AwjSxYmYYEhUPdQ3DSpND1+&#10;zBMCWBAEmSYMjxIhTjqH1ZRKHJGVdL9haIKszXOskGB1p0wgiQSTQHUEEg6TnP8AjgJCm1qCipZW&#10;JumWRWUQqr0oY1HKpznDRjtoWJ05gxBaJIMeOUYCQssrgwgWdTKRr+TtAC5SZIgxlhQ7jpORXJRq&#10;mazI/hXAJYFVkErpuNJJhyBEJFevzAZ4KYOqIAGWZB+WRANT1M9BgDA1IVJ+YA0GnXbmSGeRQQaR&#10;NThMwQQCS09BETUD49fHAPFZGl9ICVBBipFNYkzpyBrAJGWEmpglyIp3dRQNBkZjAOLqrAQH8TFQ&#10;SQTVNQIppM/34MHTDfiBGpYMdx/ESPIeOAIpqBCjsZYRwyZWzRQFimqfCaHCC9RUFYg9vcijOoge&#10;FcA6LZArqU6mOkuq27rECsEnzB8D4zgqzA6g9Iy/hl1wBlgU1aiCHUgEhZYiFA6zNAB4Vw2sgzBk&#10;Awa5dJB/ngH+0o4OgimodpIZqAMREg9FBNMFGYjqRIJiv4iWjpgF6mMT3QB+X2hhH5fo6V8BEE5Z&#10;54QSIAmK1pBAzI+3MYCXb1AMJSdMsEuSHZV0jSM4FVP39MEBM5gZg1IJH4KDPrgCOaB9FwrqoEly&#10;X7DdKsajpA/ngoBzgmAK6QI+YDALVynp6A+hD3wWLM8BfUAJk1ie6kRJGE5QIENBmuqgkmcqZRgH&#10;QdRLaj29jKVlVXVpAGmteknt8MHWZGUkmY6+XU4A1OoMp7SqqF0AMToaRJHSPKTWcJrJ+cH/ADEh&#10;oBFJ+PlgHAR2nt0APCwbSgyIgGlD1bx+OEMAACFEdZBYAg0oa/44B61BJkyxI7gVVnkQDSR4AVy8&#10;8ERJygFfx9YNSARgFigLSJVydK6ZiO0vpqa1B8ZwmSGIagMEEEioFKHOnhngHgNVttPc4ZgysFY6&#10;aSCekRTw64ImBDfYpKgkaq1+MeOWANc9Vs6u7SXhmCsFoGUT0JIPmMNkhmLaRpfSNILEnwAPT7sA&#10;/bVkUI1xi6qzC7ChWYN3PFSRkDB6YQTIIM6ToaSKERUGJk5R9uAcBIeRo1D1FgAFpWgYgQBX56GR&#10;FRgdoJhg4BJEyAYFCcv4fbTAGCxRRpa2WVCShSV1GpWRSKAHLwrhtxMElgSSx6CRQmB8IrgJKMWI&#10;/LAVAFqWJ0AjTJcVMR1+OEvCkdNUiszBrUmlc8A4jO4Zj+ZoHeoZWUjJhbAI0/5SI+HmjUAAFIBg&#10;AgEjrEso/lgHAO8nSx1S6uRbYwEoqMTJNfmnywnUQRlIBzgiYNcA8AYcAABmVT3FHCgydMSc8/j1&#10;GERkDJAMQ2UZnqIJ6zgHFY/MFWXUntEMGXtWkEEAfKR/PCNJ0sSY+ZZCidIMGIJy64B6QGQQGqrw&#10;xJQMRI1lwM8gfvMYSRQ6QAxgigkg1NMzOeAdQmupyyqaMWMST2kNMCKjL7hXCGBgmlOgMwBUfx6Y&#10;By2E7YDKXNaaNTEz3BxWK5Z5nCIKkTmBAiskdxBI/gJwEiU0MB2/mE6qKUDqV7S8A9tW8OmA9V/C&#10;FPSIJVgSVMmft64A7Y0FTN0sAYJJ0awR6dwQPDpT4HDZ+XVNWFNIaTlqUgZD4YCQoUvpI7Vhrmsr&#10;2LJIdJ6nxiPPDbZmZgktABAHSVamXjGAdSSBUHQQgLGWZiZ71PzdwFJ8cNS0EFqaREVoDJOqv2Ef&#10;xwEkaSQyiqsxaR8pZYEKIHdBzyzicFRWFDSBlDiTBJB8vGcAsSysXb492q00VlWEQBQYQTBX5SVH&#10;+XIqJyAyj+eAeUEo+ayYKBgFKkwczSZyGAZKGZ7hkVKgyPnFcqwMAaafURFijHSQ+sggzoNJkR3E&#10;UNMMkSJIosDOCJIj4+RwD4YqWAI/MisdpInLOoPTx8cHIAgL3TWquZLDOpnwwCVVtasXOhkDQdQB&#10;0rAgECDMfLnNQcJJgCD4EUMAgSJ6mmAlBe5iwJE6SsqS5JAMSYEHrSv8E9pE0MECZrBFAa069cAm&#10;qMNOoIbZeIpKNoYAx0yy64ItAIJXSsQB/wDDAzM5Z5YBZXVJhtdzUzMwgIB+Ag+JnTGc9Oh1iGYk&#10;khqgfhaQAAZr0nAAST2W1AUEUJoziGZiZAgDp/E4XbttfcIANRbT2wSDMKTX7wPjgI9++m021y65&#10;YWUtktJpWtwJIzBopIPga49M/Tr276VpLt0MDGog/ITpAB1fbQdPjjPNuLOHn8u+Hxr/AHwfW8bS&#10;1e4zjLls+ufRRrTj1bY9X878hCSbcAajFTMQK471s7JAAzqB2/8AaO2PLpjTw25ua+Bf1H9z2rly&#10;69sNZZlv2113a3Bfuatwl4EET+KrQQAaCmNHZ25OeQghqa5zEEVnBHjj3H7vWzcYWrr3rl3XbvWk&#10;uv6SqXhVuK+pahchXzxZW7QAnKkEUr0JxL8hxLl+df8AUm25S4+tbu3vs/8Ap2iSypppEmGpEkGc&#10;LNslQgB6aTTtjzOJLc4sFJZ5y2dy+6uvU+ud3Z1HUxfsUaUBBjpNKmmESRXM0kLIGkHKDjQvTbtb&#10;lV2wV0ssn5BvFHe1dIBhbhJINdJXOuWIO5vRAMUJYEypNJIOA6R7P9rteZ7vpn071hLN+yqHcWkD&#10;gWVuAw2hX6n5usYqb27C90iCpp4mP7Z4D0N7Y+n243j27NjbXv1Fi8V/VtqGixHZ8xMpJgpokUzF&#10;MQn3as06jSulc9WUTkIwXFxl1rj/AKccjx21Sxe21w3Lqtatbm+FXRYrcW9d9LOTCpTpJAjBjeEE&#10;QoY56yskDpQfHpgivvfT1HXcX95unt22JT9Pa3BWXUhD6TxBAgVaJmaEYj3t3dZgJqaKQsdeoPng&#10;Nf7Z+nvB8ftX5J7IuaEuPvV3F6Soe2QbSXBIIZYGQ0+NcPstz0dJMs9RIzXy/ngMvs97wtz3Cd4l&#10;v0NrxqXSg7msKzjvR7rAaiVIUshIApiuG1usZg0qaE9ooMHSeSSYw7FuPfHBbO0iG9tit1NFu8Lq&#10;WGt6GW6dVtcgpnQ2oE5/GQmxYkagSM9MEkGc65H44M7bXa/BkuU+q+wSzeu2tz6JQMg3dm/aW0zi&#10;3oCK1T4aoqTGZgYtv0ehAdNTBGRUzWnh4YMuAt9Qv925O/6d2NvYvMLqkN6lvcWzpYv2yFWRMAzW&#10;RliAdgxYGWgGMvsg/DBZtZxPV1XafVXZ7LYJtyu2XcNt0DupSWVV/LvenFWYCMw32DBNtbIGjUBS&#10;SDnnWuBm3i1M2fvrn9wRu9ttHua2ti01oLcsraIKWnVDBMiQ8EHVUGZGEr6Vg0VSepBpE0kjBC90&#10;nP8AudRbu7u/txpNqzbv21OgqC7OgPdAEDOM+sYh3typJCz8xAAgmAM48vHBvXWX5/J0P257N3W1&#10;2aXN9pLlVa5buJptW7b3VuALfYCWeJ0gCmVcQLu5e2QyPIFQK9w6V6U8MHfEsxY6rxfs/i+W2t3Y&#10;bvjdvbNxDbG4Coq2GZdF64irIY6iM2IInuXDiX7O5tgXFCMQegXSTQEas88GOzbXnW5U3J+2vcHt&#10;Dfs3E3b262e1Nq2NuyvcD2rX5gtG0oIWNKhQ1DPXFXvNpc2tz1LJNxRJWorAJof7xiNa7zbh2b2R&#10;724n3txjcbzSjjt44WxuFeJtF2G3RrskhzAnUBEVEHEPUNwvqCbd6IYEGDWJAp5jEm0vHq22Vnbn&#10;2/fGxvXRvOI1KbF2049bbhELPZbcHMNAZKiJI6QJSOzrocaWWhjtJ8SCM69MWZ9UZjc8ftNpv/8A&#10;cONC3rG4W7ctlu62Llwm4utHHYSKwhEwJw4lhZ1IYkmimJ8zPgaVOKKnk/c98WhtOStC4lq0npPu&#10;bS3DZUyqhbamCdNV0g9KrUYk2tsl06idN0GrKasRlM9R1wZ227es4ZjmPdXJ8Ltjs/067zjL9sxb&#10;vgaLDlQ2uzcH/qiJEGQJrMDFki+qgs3Ykz3VHWDJE4Oe1mu021cl5HfPwfI/77wd037BuJau8eiW&#10;7r6r4F8m3bgDrUliTqyGmMQLm2e3rtvJUCVip+LAeWWDprt3TLpHE+8tjyj7Xk9k9k7q7cCX7BCJ&#10;atIbR1JtQ1Na+JUTBMQKsCy6GZoJjMSYk/aOmDTVbnm9jvbQRv8AXa4nqhEsm8FeLZsEEURxBYL1&#10;Mxh03ZU2mYiSkEKZy6Qa5YCis8Wtu4OU221tOo2+5e6hvWwJW6QEXUoVZ/CDmBGRGJG343dbi4Nf&#10;yVLM0gkFp008q4Oe3kk415Y/3X9W/ZXs7Y8gLF4LviAlrabFbJC3xaE37imof1DpcyCc/LGlb0kt&#10;W7FhSwRtLECk9JYeGDg8WbJ+e5T3Fy3ub3TvE2t7fWG3W0R7mt7WzuUe1YskmASwUq8EEx0qRc2g&#10;yi4iA/MFGpu4dAP8MBKscZZ559nu7nEchv76+vb2d3dXE2Wx1Wrjfm3tzdILpK1Hd1AIxFF6XIt7&#10;ZnerA3XKgFPxKoOR60wXDZt7fba7Lbf7x7x2nH7Oy9va7ra+3tj+v3GjkZPpXt8whbltjmbkRQAn&#10;Db3iCbV3dlVuuALW3QH01uKZDN1GdcGpM86zo02y9u2Gs7bn+E9iWt9u+C2L7m7z/u3knc8vu+L3&#10;avt95s9rAWzd0wdJEECJjOPa2yWytmxsixVAG3G5ctoIeVJBNQfhgu217cWxrOZ9173kV3fN+4/q&#10;Udhb3++u3uO9p+xuLSzd3Nptlp3u0t39unqW79kjvDOJIFDnhd7dqdNgborpu3FG22/brYISyOcx&#10;SonEz6JNLjiKfgvp422e/wC5z7AXePuOL4vd3feXvO6u8O02t3dqtjebawTDuHKq4C0GqR1Fcl0J&#10;XZ8Y7M7IGub12UBLh0uS1w1jpGHEW8/nv9zqfL8Hv+TuG379+s/H7PY7Hb765tuJ+nG1sX7n67Yp&#10;+q2e3VePUMDdtiLiXASamuHNwbptGzvOUXb62e0232LaPzLTC6rIwyYihHXF9VnE+mZ/FX+07HCW&#10;eXt857A+i27913LNjj+Y2nur6nbZ97aXi+asPxW92u62W4DC7Zs3O5LoqhmQIwuzbQP/AONxdzcW&#10;yW1bndEgBHt6jIudQcxiJf8Ax709Ig+5eZ378fYte8/rRxPtbkz+lt2Pavsldvcu3d5x3JXNttrS&#10;XNijOLb2GK2b9DqAERAw9cv8mxIfe7PYWlKqLNpQW1+nRWeh0v4ET54qya28ZrM8T7W+jm1Tb7na&#10;/Tf3/wDVfm7203O7u+5ec3pFu3x1/mFsPvdvs9zrU7rYXSFZkJDgksoM4rCu0u3bYvjc7+2xsqxh&#10;yhYGEZjMKUJocS4vWLnaTjGrtFrf+/OD4PkX4G57T+l3IbFOb5DZ2Lt3jrG6s7RlT9XbsbN9Vy9Y&#10;39tGD2VEdphR1lbh92ielY4o2GC6DdL2hNxXhpUzQpBnOa1wzc4kTXtk/Mw3tHivZW83q877l+tI&#10;90bC9vv932/DWdny15bfEbnjQu1H6u2AFupvNQNtVKC0otlVknBDbc3dS9YTd2dlrAt27npm86o/&#10;f6rN426hTmTiWW9DPiznFp3f+6v2/cZc4j3Fu/Y3OfUG3s9xc5bd8dZ3I4fj9zyuwD7S7xe12Llu&#10;7lJW7uduA6i2pIiThm/xW4u219fltxd3Fx6iz6ap6llYsQprqYSxP+bxxLrnras3mvOuq59s/Wj2&#10;xx3Lb+77c+int3iva3GcftP02/5o7zeby5xPP3/V9wm7u1BD7baXzbs2bA1FbQJQoDivTY8VtVi7&#10;dfdrbWWe7uvWuvaJ07jbHRk+uGhcWSRu3bbmOq7/AN/fWn3Ve1cJxWx9m7rfX7+1sbfi/Z1zjeG2&#10;PM2E9X2p7tP+4uVvbC5s1fbepeLFmaA0Yl2/9j2AtbOxoDMz2v1AF0uLcG41z1LkSwjSSfji2/FP&#10;+Jtzbhjd6v7jfqHd5T3j7ht8gmz2e22XMXfaN+/wA2u/5aF4jacHf2XE27hXb3Ec7y2UDNq9NUiu&#10;HG5DYOLV+3t3ttc13LZW3YtWBuVBtoxgnVbcSJNJxU7NvXZU7L6XfVPaHluC5f3fx3M7XZXNhseT&#10;Tfcp7j5j3Nf9pb1xye+2iPctWF2nLbC+bbenZPqrYUgkgQTe/tkuWbdni79xGFu1cLkPrsOdS2bi&#10;FCBpfLE9STa5zsTsfbXu+/xfNcr7g+sntrjN5tb3JcrxlnZbJrFvjPcmzsDY7z3Dxu5ucnae8u54&#10;+t+QO+sSSMS7S7x7Z3P+2ptr8XbhRfWdbm5DSGBXSCyrSgrGKzcdZswnK7/2Bxu7/wDYTufWDd+6&#10;uEuX+B2Kb+9f9vbPfcH7T3W00Px1w3l3brtNzuZIuXXlA0jTM4UeR5GyVWxt7DKbdhdD2mdhuQhN&#10;4q+v5D/6wmCDnTET9PST6qr7f0g+lXPWLu89y+7Pc1jc7flPcV08hY5nb8ZZue0Lm/A9uLudkmx1&#10;Dd7dWI4lLLNZvJVWZsB93zdy3qt7Tbi6oe2qa7KLbuXB+ZqZZmB8hjrFM8OSTxfHJ7Y+wP228Puz&#10;a5D3h7lv8bvb3G8tut3f2nuLf8hy3E8bvVbi7qbW6tlQl3dFP9wt611BC6q/yYr7t7eF7ov2tvdK&#10;2to5d/T0kKPyv05QSCrArcis1rhz/c6y6TierrXEcJ7Ascbxf/sM8t7v4fabnn/fmyt8Tt35b9RZ&#10;33JMDzW55+3v7jWbtncWNO441LqlbYJtk2tQItfb94H9NtvSDW33jbhroZSLG+ug+opZZ1PclSQA&#10;FCz1kYfi5+WYxf8AB58/dV7Zexa92e8hz9/Zc1x3sCz7Zs8Kdq1pfdX084/cWr3Ebh9pu1tHabLj&#10;ja3Ni21x7+4vbnSVX0wrn4bf84X00/3z6bcD7tsbVbm44rdXtvdvAGUtXFnMUoepx6fbXHkxXH3W&#10;k39ncznWv1H/APtOh9Uh7o/bF7s9hXN419/avO7bktrYZgwtbbkrRtu6TDBXZVIBFOuPxu76z6e6&#10;vW4n07jTIgEhogDP7sfLWycV9PvG9z0kfonxEB7oCyNIkA0iYk4rQYVIIBUAgTVunjA6YAYRpJYN&#10;GkSOtW8DTADCCQGH4hqJ0yRFfCOnngBhSsWBIj4wIBmhOAGGrqmiiCBBjwPU0kmYnFjG8txgMNaA&#10;CTqKnT00kM6mYiaZZ4rnZZ1DDiuiCRIgBjMnUCo6j7sSt62Schj2j+x765XPon9cvbXN7reXtv7a&#10;9x3U9p+77Fi8Ldrd8DzN5bXqX9VCNtf9PcVggKYInHl9xpN9br6+j5P7X7q+393PWbcWfj/svKn5&#10;3i05fjb+1K2/XUevsbtxA422+tKTtr6gg1DUJ8CR1x9zf3L/AEd2/LhvcHHWFuj9MbuvboCty09r&#10;VZujSDKEsHnrSvXHj02zw+1+48PfMyKL2bz3+6cetjckpvdsz2bqOTrDW2KtbIb8SkEFcxGPkr7k&#10;4Dccbur/AKqkElk0TqHYWQ3BkakDrQY9Wtm3F6vhPJ4+3jHLa4z42wC3LbWFYtoJYEJqMR+Ww8Mz&#10;joToGLLZceLmosjMbQVhbdYGsgC4ADGrUSIPlMYEknQMLXjLreq8prI1IdXaGWSLVq29MswtKTiF&#10;nAYrLnH3SWuXLQVgQQLYGogkkmRQ/wD0uGHPXW5gYas2HthfUtPct9zICo9S0AurV6uTKeizOUYr&#10;penxDFxa4xirhXPp3bK3L6gFHW3+CT8yOKVFPE4l+STWS8BifZ2Ie2g0m4EZCQzTeTQ0q7Kp/wDb&#10;jlTzxO7HXhoMa7a7a01pS4ILKNY1l/Tu5syhZIkQwA88ca1MeoY0XHcTbBulu5b6Kt65odBOkaLh&#10;UwAwqCRE9emM101mOLzAxoNrxgXtXQCpAqbjJcBq0HMzScj0xHSTPQMbzYJau2pcqr2whS4ELSvy&#10;MlxWEmMyY+OK7BjdcfsLN5YvBhdFF1MAAzr2MoWkKYJ8vLB28en+ahjZcXwN3cemmhWa00srBmGn&#10;Jy9zMkH5cxGFsnV1mszxOSWYKJOOj8fwG3S3WzrcBtQGrSwmWAGQ8oy6Z4xdr6NzX4o73SD5TNTk&#10;SJETjU7PiLLuPUJi1pCBUKsdEAKekedTjLSNdvFRSBnNTGUkj/HGt2nH21IZRmAGGn8v0wO0GRkM&#10;lUg1rgK+9fMEHzET3kj4fzxdhLGgowNtCANJU3Ir0J6ZfEwfDBUAtc1Bh3mDUPoEhSQWWsEfypgi&#10;Le3YejbBaV7mBayWcQRpWPlyU+GeCD77gHqN0OlQYcBD2zqmvU54Y3+4t20IAe203FMXPVUyBp/1&#10;MhEH764Be3tMxBJUgaGHZoYQZadMT/fjnXM75GsuHNtUKrqItIxtqDAkiJOZnwnPFkyXhe2bcRVp&#10;HixOonpNaeOOO8vy+yH6z9PstldrpvG4Fum6khoLKYEHIas5kY6ThyzInKKDUTPgCYBygY659J/p&#10;fy3urdbT3D7hT0eH2hW9xGxewu3t3LoOpd49iAQFEC3NW+bwxz33msdNNc/VejH+6fdW14SxctW2&#10;F3eOsC2tSkiBq/tTHtPa8SuwsWre2salt6bTaUZgzDsFsAAknPpPXzx5rbbmuzge65t+R3F1txfW&#10;2bnqXlLXFQogOp3gtAFR5DxnEn6he0vf3G/Tr3PzHtG7sNn7r23C7nee3ttvrVvei/vbNn17aXtr&#10;BQAgEDUSQemJrde+a7Jtb22a9ccMR7R+pfsrm/fHHe27i7rkNnd3d3Z7rfqr7PjLO4rbso19yLly&#10;boCuFCrBkkjHmH/h8/c79QOd/cx9WPpH9T/dfLc/c+pPthveHtaxy95Cnt7n/Z+4/Rc/wPEoAPTs&#10;vacN6VsxKExNcev3Hj110m+vHp/f0fC+DzeXybb6eW5sxtJfTnFn+h8tP/akz9vex93fsJ231m4T&#10;jAu+/br744LmuT2u0tldle9j+8d5Z9p80d/tLUJeO33d7j7tg3VYITcYQWJx+kgW9BjqTnPUny8M&#10;sePPydX4KG5Sxv8AZi4FZ7VkKFVPTVbSKoQEiABJGoyJrI8MS1kLWlJnKT4fDDPGaOdbxl/UhUgA&#10;ObaWw4cIq3JV1uCDq+z78MXELqYzPnFOophLka7hOX/R7m2outptnWjaVYW7sai5JyIj5a9aVjFb&#10;eQqepzIy8c8Udp9tcqm+GtzaQ3SVuXH1Lpcrpe2oWIgQaxJOYxFFtZBEzWSR41GXnlgNueW3TWn2&#10;95ba2uxdu1vcSpW2AjmB+ACsRIkkGJw8hUHSZiDMjKnQDAUPJjcXHG6QpaYbpGtk3SC7W++bt1uh&#10;JBXpIiIxU7iz6ZLCQAMgAfsEYDvfsf3LZ5LaWds7Wbt0ltCNcI9EEfNduN8x7TMD4xFGUuD/ANmk&#10;CpNBmxI8fLAabkuNvk67jqLCC49xksop9eQLNq28/IwoGgjIGZkTVAuahq/9GkwYrXAc05C/f4e5&#10;t2TbXUtqQ5VGS0zfmyjP6fzAHMTl8cQr1msgUgVIOXgZ88B03gfcvrLZsX7tkXLhY3LSuFYs6hh+&#10;n9M6SBEkRlNRhFsaWoCVMhhlGYJMYCw5u8u/2Li2lkb7b6W24J1retFg8MKEADM5ZTIyvbHyQ1Bp&#10;AienjIwHlb3cwuci27t3jcvG+1x2AZ0DW10gWhdGmZJ1asqUyw1ckD8RiQAAZqaGR/XAXXDOrOpB&#10;tlbgttuL168fTFs9vaOiwZEQRmRE4jJbl5NATAikV6z9uA2u95QW+M/Tm3Yu3ArM0dxdPmRrboQZ&#10;EL0ApnQjElgFAKwDPSpz6xngMjtNzud29+xuvXchGKW7gX0u0eoq2JqsBmIdgfLEu2nqL3CsRMjV&#10;2jAc/wCT5C7w3KNc2txwge05R01Jpa7qgRUkMZBArNOmK25b9O5/3UJImadJywHZuK5W1y/FFCEv&#10;LDADUbbCg9Qosy0GoWBmVIODXtIZT/6VKiaAzngGHNvcLe2m4sqvpB/02m8PTGki5dUIDBJ/CdVI&#10;yqcOsNVDXUslpju8I6eeAodvure0LXkK2HsXlQWQhcumnvDOvzaSJ7gOn2mgCyDJBmKV/u/rgI3J&#10;qnIlLthbaaGVjomGPyF1adRJq5ByPjh3VqBAhipNTGVBngKtrNzb3rJFx0sXbQcJam4X3Nrte4zQ&#10;DBAGfWuId1IlhSDXqIiM8BveB5TU+22dzva8iAah6bHch+wuVie2jIDnlOI6MBIORgVjOZB88Bs9&#10;7s0vehctpqe1+onQ1wsoddOhWeCHmGMtSvliZZqrKQDnHQVEzXAc/wDdAjd2NzY1KUtem6aPUa0B&#10;CqqIsDuHfDZYXqIbTFNMzPQmIjAUo2qbnZq/q2taXdCi2ATbZDL21YER01CZzoKYbcEEPXSBGREQ&#10;a/4YC04y9bexf2zaH3Fx7bq1wkgM4i2dDGEJiWnOhzwoBpE5ECQCIIIkD7PL+OAZuvt22zKz+teS&#10;67C/cU3XXQ4DO0j5yZgmfChw9bmNJjI0Mso8xX7MBm+Wba2wd0h1Nqm56fZfv3CNBRjpoCskk5TQ&#10;eD6kqdJGeZnIffgM1yC/qrJvo3dZt21dNDEkyVJAC/KKECkxJjEtPmDLURmcxSIgYDnXLOj7O4tx&#10;mDWtwFZANCMh6epmFJrBqD8Bi+2bGINaGPicSXPR18V5sePvqrtLGr9QgeZJGty0J6klwSKSYgCm&#10;JuK7OIbZ/TuqSSAraiPE5HEV1AM+Bg0/jg4+TXWc+rrvG7wtY0K2lmRe+SgtyAJUAZxlH8cME1NT&#10;8wPUTXGe6OTTW9L2QxRTRpJJNxQ4hQW6E5+Xl1MCc/GnXpOLbJ1JMiuXPQVLdAFtFi2Y0ggOQJiY&#10;zIqD444V+4r9yH0q/a39NuV+p31X561xnE7QHb8RxO3e1d573VzTWjc23A+3uPJDXr75swhLSTcu&#10;MqAnH6//ACQ/kZ/MT+oX9+e2/l9/Lf2W3ufdeWzby+Wyzwe08Ocbe49x5MY08evp677fRrLtcPj/&#10;ALn929l9m9nt733+010xcT12vpNZ1y9T/s0/ZL9fP3+fXDg/ob+3/wBsbrlOf5UJvvc/ujkE3G29&#10;nfTn2ot5bO/94e+ebto4220sfLatLqv7m9p2+3t3LzquPxi/vX/ff9XP3pe8rW89173ccB9M/bu/&#10;3d/2D9MdhunPC8Cu4/LfluSVYXecndtgK+5uAi2s27IRSxb/AFX/ANJP9HH8sv6Tv2rfbft7w6e9&#10;/cPvvHpr9x+7b6T9fzdvP6Hgzm+H2mtts8euNvJtjfyW2azX/nz9x/uL7h+5Pd9/ub2+Dx3/AIfi&#10;l4n/AI23x3+fTX055f0u/wDjK/4ov22/8ZP06v8AEfTLibXuv6y+7+J4zZ/Vv68c9sbI95+97mw/&#10;8i3w/Hkl/wDa+DsXy1zb8Xtn0swW7uHv3lW4vh81y+H9wx/13eej4HpzX1DAj+H92Emmfl/ETiSW&#10;9C7ScUcjBwTi4q+mQkYFCCDUEQR/PF12us465/8AD/qY21m8sszKLOor4dPvx95P+OD/AJY+Q+l1&#10;zhPod+53mN/zX01uvtOL9p/U/fXb3Icx7BhV2my2Xud3LXN1xKqEtevW5tkVSQ1te3+MX9e3/TU9&#10;l/MOe7/nD/T17Px+1++yb+b3v2jxyeLxe/tt338ntJMaeP3O1u298XGnl3u3bZttZt+lftD987/b&#10;+37Z982u3gnGnlvO2k6SeT1sn+98OvTN/LZ/zF/8DXCfXGzz37n/ANkntrivan1z2NvkOZ9//Rri&#10;rW24j2x9YrN1333Icp7T29vRY473NrNy4EGjb8gzsr+nuGW6/wCnfactxXN8ftuX4TlOP5nid9bF&#10;3YcpxW8schsN5ZKhlvbXd7YslxSIIKscf53/AH/237j9o975Ptn3f2/k9p7nw26+Tw+bTbxeTTad&#10;dd9N5Ntb8rH7Pptp5NZv473a3pZzn55j8eXCcBz3trlf9h9ze3+X9s+4+Nu3LPL8Bz2y3nEcvst2&#10;t0W32fI8fv0S5ZuoVIuC4gJIiBiu3pJUwSZbp5DtPwx42vk9UfTZdvt95aDIFTZ7bVeN3U9om4xt&#10;dqrMMFnSQ0fxxT3GZIAltTVoZHj/AAweqbTbo9IcCNvug13bm1YTa2gbNosPSZiCwuWzMK2qV1SK&#10;GJriBut1kispC1IAynMTgk1xbtetdL9n+0h+bvr22urd3DIxuO+sPetiUdbM6prBEFcpWMV1s3IN&#10;yZFVKlSFCnqG64jTqvJ2+Od7XGraFtDp3RupdtveF+IZmtgALEDWQCCYrOEu/p7d27hcuMQDpihz&#10;PngHuP2Z3nubabb07bbLjtqXZWvq6reENaW4sQirVc8yAfHFftrXrbmZJCdxAEKdJpX+7Gfp24V0&#10;D3Ryh4P269oWkNzcxtLbMWO4sD/UeRIpplTroRAArONBaOhS6qVpTXXoaKRQfDG0ecOaX9VubGye&#10;76we8pL7Rgqh3ZQnrrcIYhB2nTMZ+OKve3D8gqX7tJ6fDyxnbphXV/ZHH7ZQ29ZBaGwtPZ9S1eYk&#10;utyQt7XRoiQNM4mbcKigsW021mQNVSKaScWdMIyHuA395fu2dtY21zdctfW2bWprMWrd86v1CwYa&#10;DM6cqjE+yGNs3NJMhtLAGRIgh4yxUuOtc45v9HteS2vGtcsK21uJ+qs32UbdbqgkXNqGkwYIbTOR&#10;piSwYLbtie9e4iKAiCDGDM3mM1j7F7ZXd7y/J3gifpLrW9oDptNeKXyUu25Hbr7pAIOkkxhy0GLM&#10;TkNIBMVAqZj7sGfJvj6Yrua3yJtttbRVtteO6uXBYalhmn0jbDgyHUFws1GQywt7aksc56T4Hzj+&#10;eDE32kxFbs+Y3It7bb+mClq3eZ1BJkFAUCmohjPqEiQxqcNsil1tia5mkx/mxF7tu3v9Z/arfjuS&#10;39nZbvl7+gaEYKji4bNwXIS9tu+ukDTBz8SMAMF1atAKwqzEmTUfZ5YruD7G7u02q7a9uAt68b+4&#10;NhSLaED1FGogkK5ZljMwPCcNC4zNCEgswFarE1Un7sEtkma0N/itra2ine2Ec7HateNxAlvcoDJS&#10;/bAoQW7ZoSBJEiTKuHSAsiQQM5NRJMYOPjl7u5g+GFzebvcb5dZT8wJcQBbRe0Bat2rV9JaTI0Kw&#10;ie4GaYKyUhrgNBIFRNOoiv2xgb9223aHuO3unu7DhSmkXUG6dWLMJutpgswCgaSdUn7ZphZaECyw&#10;L+KkgEzEgYMTW7dFftePt397cvjb7d9tsLLpC3gjm1ZKi5put8pYkkGAXjMdHrdss6KTJEaqaRGf&#10;w/jgjLcvzCWNnye4tWgLF9btraEEXHtIDpti7dHfJC1geBM9Z5JRXIyXtqc5oGUZYDmG39Pkt/xu&#10;2u6Devv6+0vraootAXXt7hqQahZIy8cV5IOUEsMxQya/wIBwHVdpaFkNcusLFvbKzXFZw1q4qghl&#10;W4xo1wkw3jAxKYqqqDpDAZTAPUCPHAc/421ut9vN3eX1Libq4wX1UF65ZAoby1kKAVBQH8MxiKLp&#10;lvAyFnIRgOgnhQ/+27cJdD2yjObDzdZbpBppMzMEKxHiZxk9+QbjNSSdInJfifvriWycvX8nuf6c&#10;2m2/F7XafmG1btpuncGWuMFMQdWqQe4qTK5QFxR3GDXbW3VoDsDdMkxJBJUCuONucRp3bi7LbPie&#10;W907i2iX9ttrqceAFhoBXRddhE1qF+3xx0Tgdmu3tG+M9QRACe0FYc1HhGO+McPN5Ns3HwfK/wDd&#10;N75u+4eQ2vtDQfSO2u7/AHguaGe46Xo2ttVQsY1h2Go1DRGNNfvNqJFSQBlSIyBjBzeK/a3Ai9YI&#10;vXFVbe5uXDVfVc23KeoUJmFkqR4x1xRbhS1t6TDaiq9Tqpn8PHAervZm9tbHk9jbBW2t3YMpF4MR&#10;aBtEO2pCSxJPaCn9MV10MhUiucxI6HL7cHo03m1xjDsPAbu3ydrfbW8wt7dbyC1pZWuXDbhLbXbR&#10;6CvcWB8VxUFjN9KiBpIyGljkcG3dxt9ubfA7u0qE3FL2W1K7m/bXuNlkUA1GYExTEwOpuWCaB10V&#10;/CxpU4FuJlgtxtN6mx90rZcg7G6d4BbYN+otAm4z27ekEdzSVk+FIxOuqPSuqYAgatMntFV7vPpg&#10;82txZXNOK3V+3zHEbv1Xv/qL1wbZ9yBbZbtweluES3IVlyjVPWkjEHcgMbIBB1JEUEH7cHbTOLb6&#10;8une09e2s88z2btldtvi7MdTW2s3SS6+mQSCQAF1AmBMYr7lg+luAQsM0wBQg9WxL0bdL2HuBbnJ&#10;+2rxbdWXFh7TOykXLY1AJ6MxOpe0RHkQRiPZtsm42765OkiNFSfPT4Yk9PwVoOd5WxvPbvuSwu2u&#10;G3Z3QGo3lX0gqgwguUZSJ1daTh6+CBcUklg0zpAABNftGNIpeA07h+N3Nu3+Rd2ly0TevvquXrdg&#10;lQzLBuW+oIoKgmZxE5Dbeo1hyFYwwWhhTohmBHlSPtxjbXPKytn9OPdNvjbPObFGez6O4su7SjXL&#10;9sXyLaFlgwGzII7anUa4otvbFlWBHal75f8A2aRL4xm3W38FvNd39xbscresXrN25bfc8QCLpLEk&#10;+kSSLDyJAhlLZ9BMYmbqG3EioNosIgSAsGfHypi7S3bhGN9rqdt7bVLmtTteYt/lvqYJquHTDEds&#10;1LAmZrOD9EXU2ZqYZlAppM5ZTl0wx3YvT0MiHOPxm/8Aem2LKpvbSzee7JN5QtTa0tpEvSYJy8Ac&#10;V17aHb2t0SdQa7rGpR1iSAf4ffiSZ24alzs6Bwnuvbc/yPt7TbNsWeLbZsbd4shCIzFPUXVUQdRk&#10;gQIJw9tq3nBAk2Ik1XSPlEx9+MTmrfyxXe61ubfg9ldsNcW3tubD6FOi8jO83HQTqkgnRWfOIxZW&#10;DTbDSDDMJAypkIyx1llkk9GHNedUo3uNzeugvtrG6CsxZi9u4pW/uBcNYjvSK9RBM5rkrenW0qB+&#10;pHawHRqfN+Lph479VdNHoj2HvC+12VoJeWeCJ122+YXLJZkRbfy2qhzIoYoBhbWw203anUukKFBB&#10;K9o6Hr9uOetxtk/zI/697Hur24yGy1lxed2Qrbu3NU2wf+0hQNJAplFcYfdbSLt2TB1hszIla0rT&#10;HXaW5x64bnr+D1XwvOpd4/jVA/L9G9bW3C6WVbhIZiDDHx8sojCraqLYLAEr6kEdQWFVM5fbPljc&#10;4kiGd7eNzeOloqqk7FyvdpoHdtZWpYAABYgAZzidx9ka17RRi3aPChFOgGeJtZOaW4mWV948my7G&#10;4rOSr20XQ/4ZQkOpNTqMhKRBrU49PfT+1p2oaIMCegkLia/lkePbN8s+T8mH/Lnzz3+ZfYC4fTVu&#10;1S6sxW5uRGq2R2wFJIWBNa46VjTq+FczU4GAGBgBgYAYGANTBBifLAwEtGaDAFD/AO2giY/iMA5f&#10;GmJegsLIDFokOx7lg6gaVrT7jTBEZHqP5dRhOgt9rfa4dEN2jVMhDlpE6BUVPSnjhhoHmPt+GWKL&#10;zbMQwMGSAAAo+GogeOWeG2FKZfhHmfjiW4mXm2/NWi2rurIFAhkESKarbH/T+41OXjhowaGvWK08&#10;zjM2yyvrNx9Qa0PT1rCyUZGdjRQsQBE0NaxhpvDwJ6zTpTpjQvNgWOlmV2I0sNUqg0yIUCkCD2Gv&#10;hTCDUR4g/f0wzzgaSxdgBlkGlAZVg1YAz+2cNDNfiP59MBbOxa1d1nUSaaCHkABhrPnMTPgOmFvW&#10;Pt+/oMM5FfZQAOEUmW0wSoC+JbwmT0jDLZRMdPt8MUaHi0PrLc0mBA1Dt/Lpmpj5c5jzriK5gj4R&#10;TOJywHRdjY9W5dthCU1EAEaS91RFy/eigDE5Ukx1wVtjqkTWfsPU4AuU4/8A8ci6qkpcUqBoEQRB&#10;1KQNMDMGvWMsKJJDTkJ6n45YBr0re3u7QK8gLJa3aUsBEKrERpWTWfKMsNqCSprMiszUZ1PXwwFh&#10;vLzNtdySoYC3qaEKsikenbIsrWoPQ9MPOKsQTMVFI+AGAz3GXrAtWLd21bcm8q2tK9tmDBvaxNSI&#10;Ncuk1xBY6ST55z9oEYDqu024uIFRVuW325W32/mWyVKk+q8aWFQFNSJPWcPM0wRMwOnScBn9ntk2&#10;l3dz6KozXCVZgpRtJd1IMxEDoRMDLEG8CGM/+lWlQJrHngOn+3L63rSslx2shmR0DKylrjKLlxAw&#10;+bTIEfL8tBXFLuEJVjCZGvUmaHLPLAeoPZvKW9vutpt71/dE6FCM9oFbdmVJS+65RLNC0JJ8MUbB&#10;vXQaRWZp/wBpOkj44j05nZl6l2xstwPIzfuhkNoBSAWKHcWnF9SBT8sklD3QImTj/9T3u4rkI8oO&#10;bViMfX36S65tzABSGBJMkSrC2um3rIFGnrIk9D0SanyJqcwR0+7ATLOggOAyiFNu1BVgYALkOYrN&#10;KRA8zhqomIJFC0nKahRgLF9MAOLga4zhbZtUZlGsG7cbNFEkiKUjAIMgAREwAMyQBIwD/qL+nFxv&#10;zG12y1xpOlUYltQAJ001U8OmEmIjMZkVFRmBHl0wEhAUckXCChRF1FbupCss7rQKpk9w6eeCrpBJ&#10;zgd3QwM4+MYA7jabzW7SgsEdxoKBDaaFYWmYTnUGfEmAcEekVE16EAGCP5YB+33SzMFYqrJcr+cd&#10;INu5PQju+br8MNkM8RlkxPSYiv8ATGNtbeipAc2SysiBT+YkN+aPwEWw5J7swQJBPwOEEASO3wlT&#10;AqctI8TjnZZ1Eu0ysto6nusulglxWZwYEMHehCrJg0FR1w1UgzpJkV1QY8sRViI022Q3AgkMttQy&#10;I6gkExDACoFes9Dg6wB5mtIygV+zAKBtlj2oWUorpJD2lZiylkXOSRAzzIwiZFZgnLMCmeAmK4EA&#10;IYt+oglQl06CfUWtABNCf50wTRExqJmK/KcjTzwElCwQrIVtKjSGYPekgpd1iQqjMyJFAeuCicup&#10;AHy9YgffUfxwEi2zBRKghZDyv4kJmQhggKIuDIdDnhJBJhTpOoTJ69f7DAPLcTQruj3SVb0wi0VG&#10;BNus5zMEmTTpgozPiQJkyRJJNchUDAGrFjp1gvpgKVXSCUAGlLYOowDJGRE5nBEGq9oAXMkAMB0k&#10;VnyxFnU9b0m4j/msfVoEVjqaYFa6hJq1DlOEHMktJioAAAEVA/tniNrG0e1VKFLI7QBra+lxDM6y&#10;ageE9fDBCJEmfMQAfEt9+AW4/LY6AhBXUrEsyKIYjwJoTMdcsJYAkz0NFYQCYoTH8IxUzk9bLAIF&#10;MuFAF0Pqg5LoAGoDTmD8ThOYYEZRqAHzdxEAVyjEVJJPa66SHLOLjOIS2sOGZ1iCch1mnQYQR4yZ&#10;JPaf5YvGA9baCzA6IVVm4BILHV+Zq/yg5THhhlkoCTqCqDBJnXHzfbGeOuu86Xr8lylK+qVVBb9Q&#10;6QygCyFHdpLLWAK1HWfE4bIMQsaQRqrMGM5J+/HWCWDbWRcJVoi1CwzA0CmO2oAqPPxwmo7g1KR1&#10;JnoZywU6wHqei6EOAweUYhUQakLBamle3L7xgswDOXwoAZDNEdKYA5GoqEGqFhZgFmUgJa1apBMm&#10;D5/Yk55AE+eTHPSR0IwD1t3KKWNx0Hcsag7os6fUEySDOmTl8MJimkmBJyoR4kwP5YCWhl2uKkhU&#10;DEkl0ZvlRbYmKDUTqmK4bJ7qGckJgeM1I/ngHrKstoqzWzqm/bYatNyYBOnKagmInoAMJVeqkAH8&#10;Or5iRWB0zwEnUQArqzOCpY6FHpLU6mY5xFQ2UZ9cMsCxApWF6RTKZ/jgLG2wS012dbAsysGYhnuD&#10;ta0APlmI6QC2ASQIpEGQKkg5CR1ywAt6fV9SAbkqoJOhdQFSLb+Et4nKIwnKfOIFIrOfiOpwD40G&#10;VLIqrOuXlgtuCRJyI6V6+WEjIEGvVc8syI+4f4YBRRnaCJQw9oqxtEoZFtBMjKQRHngnAMZgSSQQ&#10;IgiaTl54Bdq4QVYLJIRV0zrLK8CQBmoNK/znBUjyoc4gZxQ5fZgH/ldgbjBVAqwCAtqJZzILA1MS&#10;c8JqTQUAOqogZxH9IwDqEKGdbgX1HUICIYsK526jxbUKjKJwXaTBjrHSkVmZ/ngHTrjXOk0DBK6W&#10;BIVl0BaiSPOaYI1B1MIECYpQ5xFRgHLWpLttbaaWuBrioJUMPTqSymkVOcEwPPCWp82c5ABZJECA&#10;K1zHlgHbLE6BaIIVNTsrFjptyyrcJ7dZ69OgkzhE6jM5DNtJIiJGk+QrgH3tBECIpUXJDAAoAWJV&#10;XkUJDNQCBQwZphurtphR1q1M4IDE9OmAmfl7dDcLtAKjStoFmoQtFkyRJCxI8zXBkDV31IoRqUkL&#10;IAIzn4YBtLgCoLbStwlkJt3Bbe5OppiAKxM5GDgQCFmBUeAgA1GkfywDoco90TcWFJYOOwm4kq4d&#10;ooxMBxUmlMIJCmVUzWPI5VGC44Pi2YAusqo8KAPlOoU7JmokA5xEYKoIAB82UnLMR4QcEGz6g8io&#10;YFbbFTcHQx1aQIM+U4ByAJGR/DIjKQPCcAVtFLOF1AFkcwFRy0SoaRRgKR1FMJKkTUCBIiIoMz5Y&#10;B3UtdQzIBljK92qqECoFdIqRQQcEDnAJEkw1JIWCMsC8FukFQWVSqKCw0XCiFpBcLAESJNfE4a0g&#10;zIOmcpjPoP8ArgJnqzpi4hudqv2gqCpMyzCpqJkVOeWDnrMFliaSZoIHT+0YAmCgskOwt3VZkqAV&#10;RNdwHOprAAiAZ6YRBBGoH5SDXSWYGrU/lgJC3FAuLbuSGcFSFkJaYFUVQ4Pyn8QzpOD0qwJY9wnS&#10;RGoyhJ/wwDSm5aa2La6FuMhuB9RtqQ2ha+ZpIrMxSuGjTKJZRXVkPAnrPUYCwtd4MvCq2phoPfUF&#10;CqsJAE1IH9cETnSTVgGANOskCTjH6mqZmTi240EsttfkVrTmCRPyC5IBzqZ/rhEGCKUIJERXImT0&#10;HTHDh079UmA7i4w0LpZBclj2qSyodMQSamnXCTSAagyCYEVoCs+GLMZO6XiHkV6kEKVOpFAZSGQF&#10;itwmnd1AmR54TlIksTK1CjMCBTLFxrjirZbMHVoVd1KKD8lpWY6gJughj3CTMUzHwwgkgQZFRBNF&#10;0gywUjqOlMsZMc5SAFcq40kQw9NAzMGI9O011TFGGYmmGqzWAAPHOKKwH2mmN6WS5qpSldFC7T0P&#10;yoCssjnwkAlok/zTAiBAAlayCJPzHyx0m0vREpXOpXIYvoDkrFwMBLIiL4zE0nAgahTVQChy8J/q&#10;emNBaFgjIHCkS8kkyWYSxZvhMEzhBgBgZBBMkCDHyll+JpgJKq/aNCQxJVGYFAB3gOY8JalR0wQF&#10;RUdBDUgxKkz4ZYA2aB8prcdgyNOqsFLcU0nxMeJrgoEKVrGqYJzJy8x4+WAUpDNc1MYYIV1KXDQs&#10;jURBBFIPiYnCZkmIyALCdM6agRnHTAO6QwBOoFmd9DAazDagXJmJkRHiZw0QTKzRtMEjtgVIJNRX&#10;IigwD0pAYFgy610o6hwSYLIMjIgwa5+OAQFBM6wQ2kgLlGak+GQnAKFwswAXQVKSHL6TpeYbT+KD&#10;JjMeNcFphl0jKBFIkDuDFuvguAc19jC6w1XC35hcyQY0aABAU01OBED44EiVFCczHzE1Gon7wcAA&#10;rBHnxKgxqRQ3cFQzlJpkc6xhMNbgiB0BJUTIr3DIf34AwbdwXNTEwATKvpBaFTty7YJLVy+OGzEe&#10;ckGcpOQBrTywElUYmD3IoUokspAjuYimYzJnoCMEM8/sHw88xgHHchVAQhdRBe4pOk6tXyj8VBJI&#10;PlhJkCB5g1OcUI+HXAPoyglmoQVZCxgvbB/0jNQsCvgSKDBaQRUnoZFKA0I64BwOymdGlSWGgnVV&#10;lJYEnwERnXAJFAa1jyknx8+mANVIkgKJXugS6qB2Ms/iWpKjp4YIDLqxBA6gVknAGSDJYabasC0y&#10;DqK0otSCZmKTlUYSDBjtgEmQKAlfEfzwDmkvDgMS+lVBYhm0ENqIc+EgiJOE00iGEyBUCD4oD5+e&#10;AfOr1JdCQoLSg7ra10s6fiBopAMR1wlgRTURTMVYAdyio6CmAcUl/wABJ1ICLkBCxWLjC4keU18c&#10;JkgLpYAssERUg9a+fX+mAVUkhkZkS8J0nTLIAOwrmNJgiM6ScFGmD0ADEsNRYjqIiD5YB0EEMpYH&#10;UxtKAdOm3MlXJklQcjQ+FKYQQCZg90ipAUtESgM1wDykBYJyIaEVtfpk0DmRIjKDPXCZaYBCkJJI&#10;AK5gd3wyHXAABRVoOt9IBYgxFEtnqxkGDT4nCSCGbTOZaZBpSPmyJ8sA6hEIXYOO0C2da97fMSUk&#10;mKTPn5YbeFiCSdDAlTJK9dSRQ9M8A+qtcdlICAXEZV0lQLmaBGBkgiZ6eEYJpk0BiYWamCaasvDA&#10;LSlsR2ExDAnShpBKEGYy+/DcmvcKZkRQ5dOs1wEkW0IJKaTriEJlukLOQIMgj4eOE9KH5YzkGAIB&#10;BP24BYMNLUJ1BWWoJbMMiVAyNMIbTBz1HpLVgSojrgHEFRQ6VDmNKqiS2ZOYyoAcIkANBoZJMGkH&#10;5RHj4YCSC409pFxIWNQoKKHOrqKHtGVMAKYmNJ0yc200EUFfMAYBIPdpJldWhIkDUJLTI+MscIIE&#10;MYOepQAI0ZQSftrgHg7flFprGrUaa6nsHQxEgfZhokEzSQesCGGQhfD+uWAfC6UYENpuBBNTNsmS&#10;suK1kyB0jBKIBgCYJYGkHoDOU4B+5+YQSWhQFVmGr5hLEARlEwMoocILQT2nIgVK1UdogZGJEYB1&#10;FftOsLOmViW72KvBNSDAIgxXCCCMyKrqmO0HzM9aAYBy24LEAEqr6Auskm3NVCkT4mfswhiMjDEL&#10;AMlQBmR5AYB5dRdTVFF1SQdLsWjSjArMsaGT1zGGz5kTUhj1jKDnSf5+OAk18DHbPaaSSTqQU8BQ&#10;eFcJle4CRLUObkRAVVP3ycAZDakB0uNJUyJUPJcvcdawPljCZJkQ2mdMisr1EnImuAcUKsTpnTr0&#10;ntEzM9sBgKT4nwGEkLqygaRAJjxqc+s5/ZgHUa4oYMW1sxLMq5FgKKDGYyj+OGzVQwBMUzkQD4+M&#10;4B0KVY22AWolwBMGIg9QBHSYnCayTBExQrU9ukEE/DAOkIQBKEIGjvlAQ4JAUAHunL4TlgpBINCD&#10;IDdpiDANf6YBRVltgK2kg62SoEgQbZOfSTJ+FMEO4UIUCYrDTpBEgZ9cAD+WTKy0yZA9MjWYIbIR&#10;mDlgzByGetajUNIiMv4eOAVDTLVGpDKsbf5oEEqTnSs/fjWe0+M/3DkLDaCBbuqIEsNbCY09YAxL&#10;ZJmpbiZcf+snu/8A9hT2ryF71Vm7s7x1lgmu3alTLOe0sxkknpPXHsjgOOXabGyiiO1GNCZ8yPv/&#10;AIYPj/NtbcPzA/uN+pbe4ve+/ubhkuIl3cba2FuaAiJp+UijEdtR2xmZxtdgveNQIGkTqE6Tlliu&#10;L5z/AFS3y3Nvf9K4T6v6lkvLqCXiDraypAr/AOykE540ltaBfDw/lgPEPM790vPfV7hRg1u8rPOi&#10;4BDHMTlEH/DEgAATAjIz4+NMTPoMXeuXr7iyS+p4awwU+oUIJt24YQZzH9MJu3UUVgDpNMumM2Z2&#10;lFxwXt7lOTvBtlYvXSbiWrtlFLsUj/W+Iznplig3nK27dFzqGIMilMjjZJbcR60+mv0C5fmt0r7u&#10;y93blLb7Y3UNoK7HU5JeO0fK9fD44ze45G5cJAE93auRAamDf6ez2t7R+jnD8HYS5fYB7WzLbi4o&#10;ZxddT6iq+ikJ00r4CpxEYXrlK5AAQKk9J/rg1P05fXh0Dat7c4Uqyha3bl3cMpJa2loBtLWlB1aq&#10;CokySCMsO7bj7qHUScpYEGp8RgXy29GY93/Vrh93t3G3XSWdLVi4rBNNj5havADNQDpU5ZTIGLfa&#10;7IkseoBNcpy0ycHJwP3r9TbafpLS7m3cFy9a0qDaF0ptx6ovE2wAYJ0kGpgycS7PF/mAlZ0sImqG&#10;Kmh85wHOPdH1uL8Vf2G33Lou4s3w0H0twnqKVdZgKqEAd8yelYxOubFmuEaIAjoKMa/dgOXcP9T7&#10;G34f1X3mncjdXBbb1mEW/TC/p0QRRuomZiKYkWdhoBpNaU6GpOJeBkvcn1ZO6G3RL/pkA25W968s&#10;LhhDQdsgmRUzJxOGwAghTTrpOXxxRya59XbivuLT7pE13LpdLW4dkuAEghkuT3SJDE0rHTCb+3tK&#10;JbtAFcgQAtQBic/iJntH3fzHKG4ePN7cvcuTavFbmknWNT3DHfSYmszOQxQ376An030KCQQVFQBN&#10;Tij1d7Q9u8ldtWrnN7Jt5d3EF2D3v/HueoNKoqgEapCBogVxmt3f1XdFwykjvHQRUk/0xHXXXptr&#10;1e5fYPtZdtwjchwQCchtrRtPsb1vtF22+lLC2nJkspId4kUgZ4g32e2hNm6blIhstRhgyxiusnrZ&#10;y6l7Y2uw5Hf2LXOcV/tW4t3yiX9ppuHRat6FS+xzLMe2AQQpmgxUfrrlu4rMtA5ViJ1CBq1Cf69M&#10;RXbn9gcVyOxv7SzuUt7m5ZZrCa1vIVc0t3EiGSIIZJINSIXBm+u7JezBZSNawIIEZqPuJxJtL0VG&#10;2vt+77OsnjuWt3E219XXabi2Lt1h6qEKw3V2WYIBIQ1MgZRiWFVot6TbYwdNDo/9mGYnI40jG37t&#10;3YueXtOOT2Ausqbu2VFvePUXFFu9ItuCO5XoWWBiztnsRL0maEmoNYz/AIDEc8T82s6OQb7aWtzy&#10;O95P2+XAt3WcbbbFNuq3gdYuWQnzUYBrZYQcsIfjrbj1LYg5jTQ6TWDPTLLzxSeWXrwf2H1V5Dg2&#10;tcRzN9rtm66bc377XXt+opAJtsvatxSS0spB6RiP+j6skMpEmO2Ph55zg3dtZ6taff22WE2u89ba&#10;X1UqzXlDPJnU0kKHUEgg/hPjhz0xZEqk9tSRCmRBMnAll6KkconuC9ovbgzaZWtMl9Tubfpt+SoC&#10;SSAJzMsOhAnDy2i0emZYk6mkSwHgRlGDnvf8u3EU+9523tDdHIgW7NlXW1tblm8rWrhMveuWLvay&#10;XRUCCFJJ8MPWlZSWY6oNAY7lJyMD7sGN50svpGc5ze7LcWbe22Nrb7O1d2ym45J17ZmXTrQn/wBW&#10;aax1MdcWLWBeWumsDKtRkftwY6dHF9n7i3Ht/kFvWbtzWiXKzeWyR6w/MTTIXWDmVpQnDJ2cKqhZ&#10;kRGUU+auU9fDBe7b4tRZ+oty9e3m5vbn9MFb1rl5hduPeVbg/wDGUrOoCNRIjVSkYK3x9hdwpuVN&#10;CwFQB4gHLBbttZi0rn/qv7o5L2vvv9jDbfao25tbbdIP/I3LnvQXVhSyEVUqZBIEkVFrdu2rK+nb&#10;hdJicgSeojwyzrgy4FwnAc77h3Q5rki96/vEF51YJca0LYK2UBunRFyo0fMIJLUxC13NZZVZ1iR3&#10;aLalcyQa/wB+C4/i6dc2fD3OM2+x3W52PB7+xdbZ3b6WG5bmb6bhAtrbWHiAl1oUgkhG01xEubpV&#10;dp3e2tFkGpbSh3Yu0qddZEiMFmu1nEb7hfYt/ecZYVfp57v5ZdlyBG23fNbluN4/attNuF5DbnY/&#10;MCwJuKTIpQwThhritoNn19zcLuxbuVVZaFBlT4YLrNcXurT8fxXI7M71PcR9se0eDs7bjtvZ2Fgb&#10;a/uuR4ncs1zb7m93Mwv2jEeEHqQAxbO79ZnZ9vt7asul7pX1PTI0sCB0nLBvbtkkxmNLv09k2uA2&#10;nG7HjvdHu/f73b7pTtuJs7q3sm31txuNlube4iFZ7QLPbEE/hyOIh3Vtn0M275C4j3ds5QlLUTqt&#10;ligiBlgsn0/7uW72/s/lNnsv1Wx2fsj6VcVyOz4b3hxNrdW9vveb9VT+h5iytneksNxcMs8yKGmJ&#10;S3d5fdRY2m12JZ7erc7oqrW7gSIg1IOU4eqWa63G21vyYjleJ9h+3uO31/3H9QPeP1IsbXi+Yubf&#10;2X7NW9vNty3F3t76z3PUQ/l3ts7C6VUFQFiADhd7a6ltjfcg964fVRLG3UjWLjd23n/tzXAl9dJ/&#10;eqvb3vfcbPc8q/0x+kWx4Hh7T8dyG/8AcXurc2VtbTc2Nhp2/uUbZiBO5I9O+gbSCJphy3trguLZ&#10;47j7OlWm5d3A/NAYdl7W+ZmhwTMxm2234Knl/dvBf7Tc9wfVf6r84u95Djza4bgvZm6K8TdbabnX&#10;vOEXjeL0qgKMzgnMMDUihbtxOrkOYNu3rXVa2xXSVceg/atYmpIFOuFNf/F0z+Jz2VsPV1WfpZ9A&#10;9tv+TtcfuG2vM+8LO6sbs7vj73/sQcfcvXd6AFuFAEtgvLkisYK1+g2z2rWy2G85G7eSF3Lrqtm9&#10;YbTZ9S4xoHWqsMThbN7+ayRK5xPql7p2PLcv7/8Aqd7C+kXC8JyA3F32txN30+UX2/7i447v3ENj&#10;tNivrXL+zvqtq/YfS2sgimHNzuOVNhVt29hxqG7u7bB7vqXPRPyKVTIg1B8M8OfwZ1ml63NUXs72&#10;l9Ej7l317l+R+qH1e5a3xPsXktp/t/DvY4K9zu3vlt1ft7/kml7O5sFbN+xqUEkqp1Yp3224N4XL&#10;3KOA36Z7rWTNq1dS16dl9vNW9TqD8cMZdJiyWavQux9x+2rft9+P9vfSDb3vQu+7Nhwu15ors+U5&#10;Xjdzyo5H3Bx/uG3YAtbc8aiMtq+JYkolRJw/b22z9Nkv8jvb1xrVy3uFS+EFoJcnMyYc0QYqXuxx&#10;rGV5j3N9RLnLbXfe3fpb9OuD47actxPJ+1N7yXB3eR3fLXt/xxsXXa3YC2Rc4+wZ3l+WlQvaCcN7&#10;i7w9u4Vt7fdlls2rspceSdelkkQe0Z9cS46VZPJbm3C29scP9fuS4uzd5f3X7HTb7nn+c4h7V7hN&#10;gBa2n6P9VY5S5tN2z21O6ugBAQyBFBMSRhgXtmjM9vibFy1+oH+oDNpVT/x7R1uYuu0HoSM5xJJ6&#10;TC9u3rs0t72z763Gz2XH8r9Z/dGy5k+1dwyXuMv7WyvK72/vPS9zcxYXZ7IC5xWz2XqaaPZtAHSL&#10;Z7sTLnMi5ac/7bbtgbe8XuKgN63dVtV67oRclFHXpPXGmezH+auf8d9ArnGc1xd299Zef5O4/uXg&#10;Ws8ZyHI3l4nl+BbZNseG4Vb+53qgNuHY7ra7rTpdlAlBDYcfmbbODZsLaFtbN/0n2m49M7Z07VtB&#10;VC6S3SkGpGJn0S+KS4tV3H/t+3u12N/ae4Pc+85y9zF3neCbmOP95e2hy49y7bkPVu8jyl69ubm4&#10;/XptQbCHvRrQ0LcJ0gE++3Ls3qW7ttLdvRptWrqsq7qgv3HY6SjfhZZCmCRirNNJOT/E/TX2TsNv&#10;atcdyfD81u9/zlrkRf5fmuH3Gyvb/wBnFn/2PjthtLP6i3vrDD/ytruDbvbpUZVuAADCTyW/lFVN&#10;ytmTtwLlqxbuWXsgBfUVySy3OjdZyGJkumn4H9p9I/pco5TkN1ufae756+lz3PujxfJ81yXF89x3&#10;uPeXf1l/iW2Vq1bsX+Oabd7bu8WCvzO0YgG9yJ1NtLu6t3HLXntlrFl0nsuLt9SNLGSxqQIEVnFW&#10;zx3rh01/bn0lT9Js/e3Fe1+R4ixt+L4La7o2+f5nabtbDjebDd+4P0/IbdbW0tPbt27LhLV2+5f1&#10;yy6QYltt63p2b+/UoxNoXrL3dfoMT6O5fSO8I+lWM59emM3P4N51nE4bTkth7F2w5bmvb30+T/cd&#10;lt05huE5jZ8Na4//AHzaWgOU9rca+/uu20u77jmu7nbpbTT6QKemoPqYea3yi3dF7cXVYFF7rrI9&#10;3ekRdQKwMo9sSZAJ8sWcTBnPMUWz3P0j3/Fnee3/AG7wu9467Yv7u3cscZttxtuL9kWS9ziN6bti&#10;5baxvNjyTpbtrYuPaWRbBcSmLn2/ytq9yIs27QcW97t7W5mLdu2t+0V2O9214Dv1aSrq2QANScPx&#10;Y8mmefV51/dV9H93tvpZzfMb7lbvF7/d/Tj3Pz3tS/bO85blue3HC8ynI+/fY3ujh7t65+hTbHcD&#10;ebPd7ZCb7NctMLVsKmPHH/JV9Pf/AGOP25+77A243F3Z2DubKxJDoPmpn1j4+ON+La67ys6a9/i3&#10;0+My+gv/ALTLfWfa7T6ve8Ppre3ut/dPtS9urE6kS+3HAXrfpI/yrGmFqRByBg/gY9/8Nc4X3LyW&#10;2urVNzdSigQNZhgvTzx8zpZNcvpvuNezy3PGX7bcYW5C1kQQpnSSdM17TjowGDWtSPEmJgUmk9PH&#10;ADAJimQNaxBjKQP4YAYZdS0aIGZBrlNa+OAGELlHxzXSAOhLGmAGHAQ0lQSySJgCBppTr0rgBhLI&#10;TkRENSYTOSR44sY3lvPwDEW8VcEWoWI7CChUn5gk9PCf5YrnnjAYn8Y72L6urlTqXTpMOZFJjw+O&#10;M3Ofk3rbJ1xzwLz/AITj9Pf7J/rrxX1++gfGe1eV3Bu+/vptx+19t+5tnffXuuR4e3b08B7isvcJ&#10;a5buWwNvuGPy3FE0acfF+bx3xeTu9K+8fbvcz3XtufzaYl/1X8HLeY2G44H3E/MWP/dHk7lu4aBb&#10;e33wX079shYE3VAdPFtc5jHAf3FfSa5xPJPv9nb02N2rardq2TbWbxZgxX/KDlINaTGNa755jHuv&#10;B9Xc6Nsd5a3u3S9bMgiDNDIFSRjxju+OubYlHQ23t3YVlUkUOlQFOXaCPP7MenMw+OTcTQtq26XE&#10;qX9O5at3FYHtI1IWn4j5ZrjQGHLe5QF7lhLSKl5mRZyB7SoJAK1kN0OJelAw3ctI7pesOPRutc0q&#10;jfl29J0XFa1czOrqOkRjlNsa4UME23u3HINu3OqUNsH0JiEQrUzFRlSYxM34gYnbfi2dXLIzssly&#10;2pdAJjRaeZABE+FeuNa7c/UBiz2fG7uwbV1ChCyBb3KC41DJHrWqw0gxBp54bbSzEIGNtsLCNbW5&#10;ctW7TilxrYa5Ztsx7UZmAJUGdJ84OOT0azu6hjYrtigAzQidJJAllELqAIAOYJ6ZYO2J8AxecdxF&#10;vdkaV7rkAi2NAkDSCEy6da4LJziBi/te39xs7sjQdRW2wvSKFezuQggmkT/PBvs2z24DG74TZ3Vt&#10;rav2TcS23awulWtwdJRSwIYD8QM4O+ks1xRT5/2OOp8DtlK3QFe46T6bLpS9twSIUK2a5kqpOM7O&#10;mqPeagy0kwQciYxvuN2V1BruKb6M5U+jb9QhYiHUwVA+YmOk4w0gXrixRgrABlLGATnHn9+NJttk&#10;btv1EA1MWTtcMzqBFLbzTtqcBAu3whCtqiAcioUzFWGczi1s7O4AwZXmHbsShUt6alg0AeHgcBDf&#10;cCEKFTMCHIFYLldSdeuHblq7YfultIBAhV0nRFCBAamWAQty3eWFEhiQZkk90NQ1jzxXbvf20Ura&#10;QqwBZnLhYIH4CPMTXASrO3bV3spFCqhPwxmRjnPL7q5uHvPZ326tWmYgtbvgBTADMguArlPTKMOP&#10;VNui7sW1TSCtugFSuXxb4iccd5rccet3Vu23u6ZUISzd3126hK9rG5bTTbVip6gz4Y69I57WS+tT&#10;1jwAPkAPsx3P6N/Qb3F713Gx9x8/xb7bg7RF7huIuWRZG5ZTI3W9tnSfSWJQPGo1NMct/JJxOrem&#10;lvO7lvv76qe2/Zli7Y3PJbdd/GlraOHuWC1AoRJm54KKjM4+gXG+yLHFWbdq7fVmVAFsoirbVlhS&#10;FYUhRTwOPNbm5r0PHvK/Ve5ze4uvsdpdFoude5vtcJNp2lWFsVEwImuI27sXUdLa3XsWxcBeogha&#10;IkCOuRAnAX/G7uxuLTbhrVvcX7llUQlYujXDOe+fGImOgqcdB4w2t5t9tx1y8bjtZeyLd8aibRXS&#10;xaDlUZ4hi3o4Xz/6rhOX3fuGxtPQ2yb+xvLt3ZymncW73qC2NVNRg5dSJyx+fP2h7j5L9sH79+B9&#10;+7w29kPYP12XZcs9wLZ2p9je/bx4vkNwwWB6K277XK0BUTj5CyeXw9ny/wBD4HyT9P3tvSd2P/gd&#10;vX+/l7R/cx9G+B/dl+076w/RTlUXccX9afo/7h9ubS9cJ/8AE5bmuBa97c5QGnfs+QG13Sz+K2Jp&#10;j9pDXbN5bW427rd2+4W3f2922Q1u7avKLlp0ZZBBUgg9Zx8fM45d8Y4vo/k17Hi+W4Lcc57Z9w7L&#10;ecTz/tnkeV9v89sOQS7td/x+/wCD3z7HkNrvNndAZLlm9auK9pgIamH1PZJ8IzmuXX+WEz6jM3ba&#10;Puyq3depmMlAWAJJ1SIyESfsw2TH2zQeWKLdtqdShCVVLbKASTakgG5qfM6ooSNQoKdY921rkiKA&#10;/Z0jAbH277gTZejbuXFJdiNDE9gDBpe5QQrQYgmTJxVntcpWIoGgNqNQcB3xbo3G0t71nsevbIuP&#10;ctlzt3shQblpwgMSCNMDOmROEkFB8OokzNIk9cBJs3LfIrbtkaGchdN9ARaa2FC96yRIgSaZSRhF&#10;5fVtgdRJIJg5VoMBZe3b6cDzblWeytx7Vs/px6npFG1HtuSo1QdYWgHicVHpwxmhBOQgEAZjAeh1&#10;5exf2m3KrcNjcWQ4dbtwvbvFh8yCCASA+RgyIEHDqNpaZBWgiDNBWg/ngKbluJ2/IbN7Nq0be6Iu&#10;Ftw11XVm3L6UtEnzAMDrU5YksSy0GckGaTNZHTAYbZ2rO2ugX7hU7e6qvZCwjgBluG3fHcKqSxUZ&#10;xQzOIVxGUwYp3VzJnMZZzgOn8RyW2v2fVQ69du4jaZA/TRpQQi1uKR8qmpJJoJxa7e4DbQ0YxLwf&#10;4E4DgPvHjwOV3KG3ds7a8x/TMyfl3b7GVCsBILBVAmKnPLCro1hSAVA8Myo7TlgInA212d26j3hd&#10;vW3It+oA1lbjglbhWJnNSesQK4bFAy6YkkigNPtwFrffU9u+99bxsr6VzQHBbI6gAMmikg6RIjC7&#10;bhpSIYZBhStZ/rgKzl9ld459tySu+4tXCvfs7rJcYmqs7PMKvcjNJHSCMSLbenEkZRnXPwOAyPNb&#10;Q8wlx11w91WU+kILqJKm5aozqAQVFKA+Iwd+3qXWOlQAQS1YwET2ry9zZ8p+hu3WuB4XXc/KO3m1&#10;6ytcUUmBR+7wJGIQMSsgkwKdCaDAdVubdjG9Fm76dtBfB7iXUEy1tJ1aTlpmKE9ayEaVCkHoKkVm&#10;v34DKcttHTetv7Fy5bS+Nauq3AEUKqDSXABg0FKiCThLn8VAAKgmKdCMAvY2yjmxc9Uhma7bFvuN&#10;1rbTer0aegIORwkUggUMn4zgJ95uy5YuHQ9sqsQxuKEMojkyA4MSDQyfDCyhI8uoIzwFfteRsbW4&#10;LloObwd4Iu1taU7wzHKM5rSopMwWtkH4CnwkwtMB1bYclb3aBQDcLNdWrwr3PlcvDCSwhprnQZ4d&#10;tA0kkmakaRImRT4YDN8xesodzbi2ig3HQB2Z9YHd10l3jV2gQaZiROZRoBBkiASQKTl/1wHLuP3z&#10;Hebm18q6n/TqdR9XtLXkeCO4HuDmfCmWEOkr0iDQ9fGpwFjx3J27W9e27XZJS81zTr0MF0KBNGIA&#10;hoEg1FMM2lzBqRUEjICmkn+OA0HuHegNYvWtVu0qFLtuzpCOSoc3SyCCCRCmM5BJxNtD8R+YCDIH&#10;j0wHM+cuPrXbH/3WvklasQot5llERLAHV4EgebtxJlwBSQ1QJgxTzwFJxXLG3ePHXbzfnBRZ73dr&#10;d10I/DUIag5iIw7ZrQAilDNWpgM/7htvtV1Fi179Qwa3cttptF4LjUgGpY6DKuLnZsAR49Qch1OM&#10;6zE5dPHZNnlz6m7Vtztb7+mqaCW1QDTWdPpED5a/4Yssad3m6CGFRIINevXDNxaE+P3znTEZ31zq&#10;33BXmuIqydQDIsmZkggyczX4RAOWIsVgZ0kD41mf545yc2bRwxbMx0SzpCEaNGROmSgoNMxkZ6ZE&#10;dMeRv3hfvP8ApH+zH6c3veHv3f2Oa948rb3W1+n30w4zd2D7k94cxZtgm5uLQLHZcZty6PvN9eUA&#10;AqlsPcdVx/0z/S9/Sn/ND+qv98a/tf8AZft9vbfbfb3Tf7j9182m09r7HwbW9NsSeb3Pk7dp4fB4&#10;7drdbtt2662vgP3B+4vt/wC3Pa/r+7vd5N8zx+LXF332x8PTWf5triR9E/8Ajk/4zf3Ef8mf1t23&#10;08+lXFbz2v8AS/2/f2G9+sX1253jNxc9m/Tn25urhDbfjHuemnLe4d8lu4nGcRt7kkqb+6ext7bu&#10;fxX/ALl/3P8A1Y/dZ9R+Q+o/1U5o7rcXLl63wPtzZF7Xt32nxdxwU4zhdkSQKKvq7h5uXSBqOlUR&#10;f9Yn8gf6ev5b/wBNv7D8H7F/l37Xskmt9z7vySX3XvfNJz5fPv1xm39PxS9njluJdrttt/z792+8&#10;fcPvnvL733+3P+XSfl8c+E+N+O3W+mI/ptfsq/Y9+3/9hH0Y4b6LfQD2nb4fi9pY2tz3J7r5E2t7&#10;709/c5Ztab3P+7ucKh791ma41qyumzYDstm2gZi3nnOfj/aZzOP3C818bOv4vX1R8I6f3Yt/b3t/&#10;nfdfN8V7a9s8RyPP+4ed3tjjeH4TiNpe33J8nvty+iztdntNuCzsT0AoJJgAnHxf3v759m/bH2b3&#10;X7i/cfuvF7H2HsvHfL5/cebaaeLxePWZ22322sk+EnN2txrLbhrTx+TzeTTw+HW7773Gumszttfh&#10;J/rvEnN4UPun3T7b9ke3Ob94e8Of4f2t7U9tcZvOa9w+5Of5Ha8TwnB8Px9g7nfcnyvJ750s2LFm&#10;2rPcuXHAAGeP1d/sE/4fvZH0l9r2ff8A+5/huM9+fVr3Pw+8sf8Avu9xZ2/K+1Ppxw3L7E2Lmx3T&#10;sHt7zmmtO36m8qm1tpFu0S6vcb/N3/Wh/wBTz93/AM0fv+37I/p99x5vs/7Z+3efTefcddt/F737&#10;n5/B5Jvr5MSy+H2Wu2s/S8eZv5efJ5OLprr+1/tb9geD7f457373jze58mtn6fXx+PXaYsz/AJt/&#10;97bpMSa8df5+3/Lb/wC1KP1R+uXv7d/SP9hHu/l/pF+3r2P7n4q43132m43XAfUD61e4/bvLru7W&#10;+4K3fFt+M9qHc2rS7OxdKbnk0BubhE211LGPmF/yTf8AFt7g/bLyHJfWD6I7Llfdf7fuR3b3+S4x&#10;Re5H3F9JdzfbU2w5goC+64nUT+l5CNVtYt7iq+q/9BP6Cv8AqK/Zf5++29v/ACr/AJv+Tw/bv3r4&#10;dJp4fPe3xe1+8STHf48418PvLx+p4MzXybfV4sTbs1+m/u79leb7Ltt9w+2y+T2dttnN38P/AKV4&#10;58esnxnT7xf8Jn/Op7Z/fZw3D/t3/c1vOC9ifvA4Tjhb4vkLQscN7R/cDx2xTTd5z2lt7jBNnztt&#10;QG5Pgw3cZ3Gy1WWe1t/jRn4fGaeEzj+ql12lxtMX/Z/sfQ9dpiWc59fT8X6RRkJwrKnxqJ8OmGbP&#10;4f2yYyH9/wB/3Y+qf/H3/wAlnu/9qnL8d7A+pD8r7w+gXJbm1t99x9ond897BW84Qc37YF0zdsWJ&#10;1XuP1AMki0VYKuP5r/1xf9Pr9tf1KfbPP+9/5ea+H7X+9fDrdtN9sae3+5XWW/oe6s408vkvGvuM&#10;cb423z9Vv3P9rfvHy/t/ee197L5PZ28zm7eKX/NrOt1nrr1k6ccT4wf8oP8AxH/Tr96fBch9VPph&#10;x3B+yf3Q8BtH3HFc3dRdh7d+p1jbp6n/ALCvvk2FIt37sadnzCqXsuQt8XLLH0/1le0vfXsr6l+2&#10;eK96fTv3XxHvX2hzVi3uOL9wcDuv1XHbpLloXoIYK1u4AwFy3cUMjalIkHH+YP8Ad/7N/d38v/3F&#10;7j9o/vv7b5/tP3T2m1083tvc6dnk0s2utvw21tls31t1sxtONo/efa+59v73w6+59n5NfL49pmba&#10;3MsvPH+x+Oa/9NPqB9IvdXuL2L9U/ZHOewPfvtrcvtuV9qe7Np+j5qwbrGxaRdyjNavWI/N213bu&#10;yXbcMjFGBFk9zUXYmi9ogAw3zaiBTzx9bezSWTOvMv8AB1fiuL/Q2dhtdkFe/uT6l4WlcOLL9oUL&#10;dqWzCmqgwYgxjN7y6zM7JJLNGkDMg9Aeh8fDGdrZ0dnqb2dw9na2dlY3OhWs7c39T3NMC4o0B7wn&#10;VcUiGbxJyEYftsRbt2YY6yZgDUCBMx4+ONIqd9slHJ7/AJpdxatrs1Y2bTeo1jcW0bTeCLA6wwrQ&#10;DtrOI+6BLBRqVUAWABAaKmTjO2bMQaP2jeFq1e3eixub2+uNeG5V2l7a6F7Ej5JoQwkZDxxYcbtQ&#10;lnWygyB4iATI+OGsxMJttJeXNfqf7pubznG47bXmT9MGuOLbLuHF5Fi4720B0sBPbMx1xZ3FRbWm&#10;kjMwJMD/ACnMY0xptbtcuR8LuOR3fK7nfMLqq6p6Ft7hFi2lxdLRcQyLlBAFPGtcUF91uXhpJIQQ&#10;FbTQ5ERlGUYxb9Ujq9Je3djueN4Mi/Zspe5BpY2vWa3dt+kLlq4oXUbbASCTNRnIGDUPc0KhKl6E&#10;QAsRWfszONc54Qu/uNrxa7zdbpRuLfH2bjG4Ndy5200Ssv3PIgkyJJOL2zba0LVsSIFSBMLnLEZ/&#10;disXaXS2PNvL85suW/3blvVtReuaERo1h5hbFmy4gQQRrUyRNYxKHzaiRHyqTFTEVH8MHn4wxF6w&#10;52O12ttLp3JU7vcpaS4Vs2bROu4gFO1Z+eSIicS7doFVDUBrTOTTLwwW4zw51y/OXv1t39KU9OLq&#10;WvX3H5SItVNx7rHvB7dXhQ5SUbjthRSAKBQD8ZrP3YIs/ZNx9+bm6uazbN1kW9dvMSYQhx+lMASY&#10;090VmYriNbQ91wzAGdQ3hJ/jg1tZcYbXm+RVP03EWXbWbjLesI1ohnVTqsq5J74Kk6Scu7EDdXV7&#10;bYI1MSNVQdRIJk/fg7eOSa8Oo+y+J3apueUvHehdvZttYs3rdl7QsoGCPpFG16lMEjSOlZw5tApu&#10;aiYVVAAitagwcx9+CeX8im953NwOJNq3auNu95dcpctXVFu56IFu7bVgQFcCkFQCciaYdvMTrJI7&#10;TCx3V6wBgaSzVB9vbWxtk46ysOrh7lwvNoAIDFvcOQ0ksIUHymuHFGhEtlgwFTIr3Vrgm0v5+lUl&#10;28u95Hecvc252l+5FvbtbDNbRLLen2r+BzI1SDJGWUrRTcuQKhR0ipGZjzwZ3snGvGVXzG4tcRwr&#10;XSzbe7u7+i5p1XLqLeX8qGPUVYmtDliwQ6FDUOs5k1AEiIwc3IOUFvd7ltnpcW9rbJNuyNFu5fuA&#10;H1mcGSASvaACchEYcuNKhdJkkGZGQz/64Cr4fatY3d7dm5bAtW7llk0PpN64vpm6omVMFVaKClM8&#10;M2wDeJz0qcoiRVcBf81eexwNiwLrWm325tW7ooS6sArq2VdR0iCZnpXDd5maSJCmoEd1Kj7PPAWv&#10;tnabfZNZsbjbi7ulC22uguyOHQC88CJIEB1EkxMmuIV9/SsV0ElTHjqOYJ/jg345nbl0v2vxx5X3&#10;W26T9ULK7hFIe8q7e9aQaVNnLRbZvnyaKUxlNyxuXIBML8xbOSJAp/XGNuZY9L2p7W2tjjeNFy4A&#10;Lu5c27K2xoSLZClSHOQJImTNOgwzxuyubzd+sqqQremCZkz1JFJyjGdNc8pttNZmrn6qe+eK9jez&#10;rnG7jd7japd2Y5HcqgfVaZEJNq2rAsEiSzSSTAMjHTja/TbZbQIlNJuRSv4mJ/r1x1eW3Ny+OG25&#10;ce9fePIe4DacWOT/AFO3425uFBf0NOi1aW2copqAaR4mcHd1MLTSIKj5SQI654Ije3H2Vi5zu0tC&#10;2lzbbvdIUuGXNyNTLQZiqyCKzWmGLwOm4KEFfGIpQ0wGx9ubq3b3/B3bT+m1reqzXV1O6XGuAhC7&#10;j5SYJCpIEkVGKVnGi2c6gAEAHKOvTxjB6Jp224/g9KbTjHTkOSDIFVrV66Hsm+ds9pn13mXSI1Mf&#10;kWQQfMHFddAG4uCFPqWpgySsdGj+GDczjl1fhX3De1ONvub43Gx5gBblo29J9QyjILgoQolySKyJ&#10;iMN3JS3t2GSOBEjVAaPORgLDjU2+65P3RsypDbrjblxLoXXavPp7mtsDPqCSC39MWykP6gmptzDD&#10;oMiY8cHG6Xtk9XFd3tf0ycXfVHu/puQX0/Tdm07gAi5ZQfKsgatayYygjEDcOui0RpMOqnIQs9wE&#10;5GcHWTEkrpXtjbXP9x5kObtr9Zsru50MWJe4VYabghlIZCBJOZmZphl6veUECRmCSCQJqR/dgq62&#10;TGzsOH3N1C1zbblUb1ECEL6lLdtGEjSQCQzmkzApivF8rd2rN8qXAlYqsxl4eZxPXNV0i5wFjecT&#10;7t29jWdzuuLu7pfRumrFNZdSohWPgBSMqjEjc3ALl2XUlgGqBOf9hhbJ1SczKi9o8Xe/2ziSNncS&#10;xYveirG6zWb91U/0wvadOoT3QJIBqTgX2Y7faH8NATWWmRnheYI3t+xbte5veKlrQuW2NxVD23Fs&#10;qqfl3LZyuHuMkwJGKJ9uSm6YdoW4taKxJNSP5RjnNbixXf8AY+4Es7r2vZuAXmvcfeKir2rQW32L&#10;fn5tLTpcUnyGJBSb1vtB/wDHIkxmucfH441i25+Qok3y2+E5Rzfe1cs85quqHusWVrhQ3FiIdSKk&#10;innQ4sNrZDWNqWB1LfnSBBA1wRJyjwGLrOJkc091c9ct8/7rth7Qs7j2+WS9cY3RcDbf8otZXtIB&#10;1An5hUmQKsctb/L3KoomUNcspbQT0nPGd+eJ6E4XX0j5FhvfaO53W6Kf+PubSJbuKwMnsF5rUqzK&#10;GCjKZA+Gctq9vcoQzLqskAaZAPUCKRXHKNWyvSvJX9ryft/cW/01rcPtuY29y8TuNDG36n+rckat&#10;UyECkRHni14+4GXblp7XYZxBB7qnxihx006s1yn33tHTe+5LW3car+wsv6a9wu27idjFFoQFMss1&#10;b4Tii5MhnvZkHcoSTSk/NB6/1w0/Pb8Mumnxdx+n1ptvxHC29K2mHA3ra2dDsRca1qNskfMPxSTM&#10;UqBOCa+q2twoVhpdWgQSDEHUT49MTXW3FvSmOc1Jt8c17keL3T3Eum5s9xZV1JCsnqhpRBlppIJF&#10;MZi9cBv3CSIa4lfwiekH+M47c5bdw4vj3tcVsbaS121tr5S2oZHuMBOrUJ1Bc1EzUYDWptLpYTDm&#10;kNALDI5fDwxQLW9ZN/eNyy9uw97bV7/UJtWCxYoSSSSO7oR+ERiz4tSrl9ORJrnOQJmn245+Tozt&#10;0Yv31cF3aLtjep6Qud6k20QA3WtrorHQrAzkY9N+x7ZXZBuhAiCImKwMbnR5uvkvyfkL/wCVbm03&#10;Xve3smJS+l9VZNNxWZTeZk1Owh4FC05iMb3Bt8f8FgBgYAYGAGBgDGfX7M8DAPpJIUSOkntp0Cz1&#10;PScDEsyLG0ZQho0rJJDkrqmWH8Z+PlgYos9uZbU1FBCghG06G6hjkAYERU4Yj+U/fgNFYGprZJIi&#10;7o1FiAE0HWC3jGc5Uwwwlvt6yMs64ztb0jz7/mrS7S2otq0OHtWwwgrpuKxIGRpAnz64LJgKGTWh&#10;KifPExiz4MJ1o3dCsyNIb5jccMqa6MGHVaZDpOI5EHp5x4zjXqNVYv27iwCCzt6qq9JVYiv4qy0C&#10;D40wn+7DHORdbe4Ba1obMerWWMCW0lgM/PPCYNJqZpFI/hiiwFxYcBTpg6iwBmfwmMx1ApGDI/nP&#10;3eHniSYEe2wCq0rUuVXUNBLGAC3gRhl4rRunSs+OFuBo+Huvav00AaBpkt0GvSf4j7jiK4MUHQmk&#10;Vp5/dijo3G3kO41Ozn1K6XZzpGoB2KqZXpKnp1zw0sh+sVBH8Sf7dcBc7pUvbNlY21i7IF1jquuy&#10;6AVYEBYqc4ArOH1yYjxnwIOeeAzu+lLu0V7ihXRUtgMzrdVlPY1tvw6sjOUEYMCGERmCTlTPANm6&#10;v6Tc6EuMiWtKXpa5ZYtlBJ1AEiADXMYdaCvjOQGeWcYk55Gf2AuW9T29di4GDF2dWV1BAZban5dN&#10;ZBplitu0PWJJpGYoM8Udv9uE/p30Oi7lLKppcuV9Nn1FgVE6lTMCh6Z4cEQsz0HSRBgnAZ/csv6z&#10;dpaZVE3wxM6G1SxcE0gEfLIiKzIOK/eNlHUiQ0EgTl/XAdV9g7a7fQtc0Ktt7yq23YWrYlZJV1JL&#10;EkSJJgz0xWXIKTBIMjwrMAgD78B3riLb7XkVVrpS9ba2yW7ayxL2jMteB+aQwBOfwxUGwfWX4noY&#10;HWZ+GDrN72WfB6Gse5g3tnegtaBt7WyqMLzeq91mWyysviHg56jStK//1fe1QROVRmamaAmcfX36&#10;S66BqFxQVQllZmZFt6LUHUIaPPOp8hhJgUESKTJ+2IwE3bszuGejOSQCqoQqwVLapgTRvDwwik5k&#10;kzPwmlJwE86qsin5lK6SCzPpkw48OhA/rhJyYQRlSdQAFZE/wwEqyYNsi+juw13HFv0zeuuYCFV1&#10;D8JDNgz41E+ORjMxQeGACOSrIzRoVchpfQxlNTEEk6xEzGRAGEEkDpqzJPj0wC7agaipLoCo0Gv5&#10;RYMTWSS0mCIp1wRIBMADKBXygHATLU6VLuWPqG217TbgwxJCRGU9tMvvw2WK5xkJoTM0kR/HGbtJ&#10;1VJ0F5BlUZjJchRpJkpdmGgggFVPhJjDTQSQAQScs5FYOOe1zcwWNrXbRQ7ybR9PvCa7YkIyEAVz&#10;WqjznCWEHIye7MEVPUeOMqkIwYFV0hVZkqptuSqxqtyQdIIo3WvjhJp/Os16k4B/boxQargpqWQq&#10;MFckIAAe4wBWTFTnQ4BMVz0x1PXAP21drhtM2m4Fuqsi2ys1htQIZiTqEA+Qg4SQZArHcSSQAIXI&#10;k4CVaZSr6NKPeNtWRdUlC/qdufiTTrWmWCM18M2+xRgHbQIgnW7st1LZc2ws3LjFiWOYjtNCSR8M&#10;JZWMGACRE0AEH8RP3UwDtm+ttX77l1BBAGlbrAqbQC+kAEKHxgGgIGCMRQA1rUmekZfZlgHKk6HF&#10;zwVfSW0VtsC2vQpAz7oBqJplgiAJAGazprQihEGkxnE4jUmKlrINvVfELdj1gFnQYiGUTDGktA8M&#10;E2TAzMDJh1M5Z4jR9FuarKq2pJdVS5a1IyKNNHaQsDTB/nhJ+0EsAT8xKxJp92AeXUCO9bgC3HUF&#10;GtMQbkLcJYTABlupoYE0bqSsmJNSfA/9cVJMJdm2iC4yW9VCERGlrpmV1NTtpWJFRngiR8sTUwyk&#10;+MEmfjiBxRd0hgTFGNm4igSUlELeRpl0yGEUIM1D+EytZoSB8cWTNweuEmWtlASJtL2q51oygiSJ&#10;JMgmIHwzwyY1MGFCFhayIknOAfEY6TXbH0+laS7YdEQISzrqJudhSHIppWSAflOG4ECtIAgaZ8ZU&#10;H+X8cdlPAkszKIguR6morTtMlTSKkEHpkcExiaCDNRqB1K0gQP5R9uJLm2fBDlsByG7wyCGkggpc&#10;WGuM6zJJoCTNMjlhAEZwSaZUkeC+GQjFU4xBnQDaREltRliPlfupUwSIE+Ug4SWLUrKiQcoExSM/&#10;ODgH0thZcSVZltuLYdkJI1FpP4ST1BiczlhDRUhSZzAOqJYkjx6imAm29SlEuMLar6i2WKlKwArr&#10;XSDQqT1ywljkTXtYmPA1J8aeWAcRhFxVIj1EtlCDpLgdgVahZJFWHxzwgBmMnLuPWRHyr2gdMpwE&#10;t1S2hKBpVbdptWrTdBAZydbGYYEll+GG2AIJCzCg1kE+BoM8BKtuVcW9en1LrTbQagrN2nvgSpNN&#10;Xn5YJSAGUgETESYJAkfd4YBy5acsH1Nbcoul9IXRLSe4gwTlJIphLUkEEhciIpFMwZwD1pQ4nUql&#10;xqe2SdIJJIBBWKmsjrH2Ip3GKAUPSvQeeAm94VVLzJUkNC3G0GtwkCSIAEgTNM8DOR2wfxGTSKai&#10;3j54AiT2tLiFGi1ZKINQf8xlVQRCmsE/E4SfKIg1BGU9sfdgHbRhRFZdNMI5YMy6WuXKwJmf5iK4&#10;QYjr8MjnFCYnAPBSGKKqkqwDaX9RO5Tch9AImRSSY8sGZmkHLSdRAn5Y+FcAag6IJKlSQ1v0w7CT&#10;6iOSxMMCKSPHzGBTPtEE9KECaGcA5DAqYdyyByyOsK5Wpt9ToGZ6CZpTCCR5UBAYySTlI+HlMjAP&#10;oL2kqKsrqzIuhAVALLZuMIEGaExWM8MsABWCJkZ1IqCDl9/TpgJ1m7rZmVbiXCio2oZCIYaWrNYM&#10;COuDoSAaTQz3apE0BP8AMDACqhiAtyDqAWF9NlMAMADqgVoTFMsJ7SZiQCBBJJgiZEZ4BSm8FpK3&#10;CIZ0EI/pnTBB8ABXKvhJAMD5IVARWCRP4pmengcA5bDM2m43qXNBATUAdAaF0KIgaqVzynI4QGkg&#10;tqjUagHWB0gRFcBIW2slVFuRbOlSfyZ+ZyWzkTSDPl0wZpTLUxmfAdQGp8QMA3S5LJUW7ahdIUAu&#10;5kguhkUqDXzHXCFIbxoTAYGkGJiowD7h7bKoOqWSboKiWNSpmJBqARlXwwZnJoJzPmPvyPlgCVQs&#10;enqUhoXuJAcULQw+YVgnI/xQTQ5CWBzJJFSI8fuwD6KLbzqcr6LWwdOTW7gRtU/LmaZdRhMCKmc2&#10;lesrRgJrgF6jUhSZ/L03RkiHutOwFKGdREefXBAgCIMaZpSvQ1rn5YBRDsS8oSzqhYkEKhlIERIA&#10;opJ+04FK9SDlBNTMx/hXAO2gToHyq6gK0hWXLTqAoTNBSKzXCCYnOSVAJBkE10inx/ngHk7wi6lH&#10;p6y4UghywjUWkEkUPw8BhstBArRQSBqilR2/bgJIBdNQdWVnuqLhCqxYro1BhIBFdVJGc4E50A8j&#10;JBhq1MY4fp7dWcH1YHRqYsRClgLa6mZBpBW2JJqQIjxwgkdIk51MCv8AM4w12U9bLCYZ4U1WEYnw&#10;KREhfLMmvQ4QTIgKZA7YIitT9+GFmllykISIcurq7n1VgqwGSwB0B8D/AH4aJk5iTpZpqJIgfdnl&#10;iuiWFHpyykrDC2oCo+kn1YWP8wmK4HQRlXurQmhEE/ywBLJZfUoxKRb+VSqVVmgAdtQuo4bPQClC&#10;CSPEVJJ88WTPEEu3I7xJlluKgLVIyUjr29D1NPDCOuVKg50rFAc/sxqfR1RIVu3MapBTTXVNQtwg&#10;SpzGcUORwMwTWon/ACzIkqaY3LL0DyRkZ7SIYEHRDaA4OZkeJr4YbqBULAgiagQRKnrnONCUdDPl&#10;c1nsJDBDFckJiIyBjywQJMyBqHb1jOZBynADTCpoeVc6gYUXB2nVbYESpaa06YPrNTBaDA7erEeY&#10;wCsgSSiE6YmpeKBJeKNX+ZGGyOveQCJAgAQY7a1GeAeQmdLMkn5AQSW1pOlqdpAjp8emEBgSRp7Q&#10;R82oFctQnKPLAOG20Lpfv0ksqx+ZAKpFZBHifvGASASQFMEAyGBNSflArkIwCgpj03JRYJALKVBK&#10;yKv0MnzHwiUCIURPcZIoSQfmAOfxwDjTqYk6ZWmqH7DEqSomJp/DCTqMGpEVNJOokyY8DngHj6Ym&#10;O1ge0EGFhQhB1H8VRn92BnIivzABRAUgkGf4zXAGY0kliQ+m2QXPqawwDgQPlppVTHiOuEGaz4k6&#10;oJkeBr9nn/DAPLpKarZOrSFNskKwZmNzWqkHp4UOAV8BlSQRIjLVXM+WQwBq2rvYzrZSLbKwQlhU&#10;Bmqqg5SJJywntBaTM0BA6kBjApUYCQouOFNthRZgyOxT6ayRqmSJoJNJnCfCCJk0rI8Pv6YBykuV&#10;GSLoYMAjEGD5yDQt1FcJkfKJmhOQ1AZEnxHTAKZNTatKMuptIYEFHPzmTQgrUmpGCkETFZ/9mNTW&#10;BkT44Bwaw8MwIKoQwJKoVApJg55L8cDx7YAEqJJp5k9ftwAQHUJZmaouiCrgE61KkzTOQa5HBUEd&#10;oFQRE0J8hNeoxLccfEKFWI1ltSskEgEpbzhvAfKZjCGJYs1RMaRMkKDBNSRnUTiiQgAUWzpcpS6Q&#10;CoJZJKjTBHbQxIw1QMIp2SKkEViax9sdMBJLOyktXvC3AFXuVhIErSAcpGdZzwRpSk6QozEVJIA6&#10;+UV88AtejEFQWZtSlZmFUas/GGERWgwjyCiCe0sWPxP2mnj1wDgpqBJhVYMFApWQNS0OkdPsgzhU&#10;DSQDNTNdJFeizU4A1ZgwJ7Q2lU/GpAEEMzDtB6R0w2e0fhiTWlWWkgjw6kYBcSYIeq/LGnscgAGc&#10;tUyJP8gCmCM5g90dR0LV8aZzgHVYOxhStz5AxAbUBW2GPSAft8RhsnKDPw6NOr7aHpgH0FJJWZ0k&#10;n5XQSqyBQSwjCcwIrBAM9uWWrz+OAe1EMwLELpY0IdixGpgpLRC5iseWEnOJ1EkmZWk/Ln4TgFkn&#10;SZD20gA6AwYEDUxlZgsBMEYbJIBNBTt8QFOQiaDAPgBiAdUkq7MR1fInKpzywk9oIU/hmkEAKaTO&#10;UyM8A4q62DMGY6gor3EuuQoagVknAIA1SaA6QDPbIqIB+7xGASuaineGLPNLmhqBmeIiDI+MYSaS&#10;ZJ7YIIgETIYx06VwDq6ToDSCXMNrL1zCAHr4xSuGp+aqikEAfMuRND4iv9MBMRSdIIYtU98nSyiV&#10;ULFaGQBlhJAGqhEmT1iPKc+mAWrMdIbSZEJSKTXTTKSDWpnphglQvQGMutaQ2U/ZXxywE1LZZogu&#10;iyS5+Uqp7SpEwKmOkUGAZAAbpUTIgzWT59KYBSjum32lhpLSCzKTAALEV8RP8cJLAChMZkRq7S0g&#10;0mkZ0wDqKTCtpUqSgAIUBwJIrE9VU9fHCDUdSDTKawZJ8OsjywC1IDCoBVQDBIAnTpVREk5QZMnC&#10;AAQDqgznBjxAUzkInAPLMERMZDWqsRMFmMUJyzpn5YTHzE6ozNAKmmojznAOSJA7BM6Zb5QpmAWg&#10;k0qMjggM4rWK9FBFDGcVjLAAka6tDfNIJ06zMurT1EeI+ymEwCAIMkzqGbASNIE4B0MdckqQKQ0Q&#10;hJqxYDr1j+cYRI7VAyMaZ6xpJPwwDhBJcswAgN2rNNYYUJnLymM8J0kZELAMGFBInup5dRgF6gfm&#10;UspZVdNRIBCdjHxnxoMICkkEL3ZEg0MLBPnTAPF9KnUyhSadpnubVoK/H5usQfGXAod0QT3kiYPh&#10;+IzmJrGAZe41qzduPP5ShgNQ0klqspAgA5VJ+GPRf0w4JAq7j0ypidREzqbUzEgU8M8c5tnbHo4+&#10;XbEfJP8Afp9WL3FcNueMt7lHB9S09gaUKQvpoYY90iWUGKCcei9pZoIkCBAHgMox0fH23a5r87H1&#10;D9xkPcFybly28O1xwwAuQTccAatGkhhU5GKZXe2tFCDXSwg1I+WgMYI8x+8+dtb7YvYPpi7svVO1&#10;ZtLk+p3smoxMfhgTEVEYuldbanUdOmtaUjPAeZ+Q4vf8xyCW9haubkb3XYuJbQHQ5NUoPxGrHL75&#10;xVbnlkRiLZmM4BMnyJwHdPZH7duV323t7jmFWybrW7m3N54u27MamZragzToGp0Irik3fJXLi6VI&#10;yBMFpz6df4YNa691w9UfT36I8Nxe8Xd7sMWt3TbtE2rRtjRkXZ2EliAQpynwOKm3au32qH7mIj/t&#10;zGeDp366Ttjv/J85wftDiwtm9tI2W0H5iuK3rhGsXLSSDAJp50FMWX6E9EMiPmkZiseGDldretcS&#10;b6rIF798Loa4zFtswd0CMRqvQJYTBIkU8hSft9gGI7WAMAyCPgZjBHI/eP1Z/Q3L1+1ubV68Xd7O&#10;i+txHW4Arr+k1eEfizGcml9a2KgQVoYr9nQ+GA8t+4Pq3c3BvM27h7WssNQa1rJ02hpmp6mGInM0&#10;xPtbEAkBSJgVmPCMFmtvRxj3F9XdxeS217dqfR16ipAMsOyHMRQmYgeOJSbM+Aihqa4z9Wc+jf6e&#10;znfKfVizeQqb5Z2tugEqVHZE3CZ1Go0n+uJX6VQRJiVyp8aY0v6Xzc6P1H35sNZttdIDtBUU7moD&#10;5+BAnDnpWkBmIpU+PXGO2Xry12aazlVXPcHuLlHT9Ol+47Am2iK5Zzq1AraTKsV8+mK7e8hZsKyo&#10;VLAD8QmnwxpjfbWzEdt+mX0W91e7OQ2u85nb73a7PcX0qduFRtVSTWsAih8csYHfclduXmZ2KCGE&#10;SYC6omMViS7XEfX/AOk/0P8AbvC8BY2XF7S1ye4tnbfmPb26XDu2RmC9xhVkSUBkxBxVfq0LQX1K&#10;afNSSY6f1wanj2sy7xtvp/vdtZG4sbZ9tfIVVT0FEJbXW8tJEklIUGRJMGoxG3BBDFGlWgESM4jL&#10;wwdtJZritr7Yt37Asrv9mbO8tJqa/b1C02m4Len1VyYgTBmDScQArJ/p9w1FtMkwY1aZ/h9mDTpV&#10;3c7fcXFbkrTbS+tlLNrcJZUC7akWg72gKGkv1OYAwkbZGXU5EGJBPdXMMBnSmJZmYPwS391b3a3h&#10;s9nYZ3USl9ELWYksDtWaStZMMNIH4emI1zir9nVuNqYqGK1os1EdaVxntsudTMzitFs/rF7e5+/Y&#10;9s+6bXqsrNtxuCqsg3QGnuuQPSYOAohQIgkgYm7YLfa0zjTcQBakiWy1Y2m17fRiPdJ3nt7ZcrY2&#10;QXd8Zvbt2/rt27N8iyGW5bsgV0kEDScyaicXQtQBJoBnM18a/wAsHDbe7PPJ5lr9zd29paYX7jgM&#10;tlGVyiAO6FSF1L+EOg6UrTElAbWkodSmvjlWa+AwYYXlms8219eSDbDeWCqW3U+gb111/LCIrQzs&#10;ygajNJoCcSnW28OgEL0g+HU+OAxfHb3luJuvx/K7u76twX7yXNKesE1kAbYPlbEGfGZFIxDuWBcE&#10;AfhIC6pzzFMgTgst1uY6JxXu48MybrdujD9Rai/btJaQHS2i60nQ1y2BAJJBp0xDA9C5oYAKSO0C&#10;ZIMEE5fbg1tZvz0dB3N637q4f/cdtd9fdWrF2697cGQBe/MVlsMdbE6TqSJoIxaKFAkCRQnzmgBn&#10;+7BhxDd7vfbi9e2m4vut+xbe1ZMrrV1FPUBoV1CSDUDr1w81lQEuaoAIkTJqOv8AdgMns+evvf3v&#10;E3uLS6+6tvZG6Cmza7DBu7UPqCoalwfmiJxBvblhdUQxDZEAwJoSZ/hgsmZnLq/t32Nx13hma9e2&#10;Vq9YBa5t7jozuoX1pW6NUMBpUg6YoBNcTrRW0puOGN24DpQKSxnMUy+3BHLec22/57cji+Lv2LXA&#10;8Hulfecib6WtkhtGTcfUqm5LL3InhOQjDN23eRQ7Nt7IKsqLcfVcNdUaK1GCz4r/AIjf+299uF4z&#10;Z2fdfubcWN5tn3q8PsX2nC7dro9A3v8ActKj03mSpYqFp4g1pubcMHa5f3Tu9vsTUiFQIaMowa1z&#10;bjXiu02uG94XLNvYbLjPansnZ7DjuQtf7xv7m05XfWrutdxtWcVJ1MFOtmGkyBXCCbQ1G1s9rZCW&#10;2VmulSyAtKFfh1piN2bY5tv4LddpzG4/TpzX1B97+47u85e0+22ft3a3bW23t6zt9HI7e7cMrbVy&#10;We1qcGBnBGGgz+pcnklFpLiEptlHaWSq6jUgnOMUxJMTVb3drx1zjeKe19JNzvOa3PFcpaG+94bw&#10;xet2d+Ut7g7eex7SiVEjIgNnhVu1tSfUtbc7h47bl8zEt3qwPT+7Bm7bY64Qub5b3olocbzXuu17&#10;R465uFtbrjPa9m3bdlXbD/b95sNza/M9VQVVhE/NUknC23F2yb9t3s7W1bbWylRD2GEmoz8jNMRr&#10;tlk61B2ntHg+ft+3+X2Ow9we9uY5PZjZW90m7uG7tfcO1ugWmY7kBbTEKPXshQHE5nFbfu7d7jWm&#10;N7ci4IDISfTa0oay2kTIJgTOK3rridI7DwXCe5Njxmw5bZbb2/7SucbeDvY3Fm0q8rZ5XdNtud24&#10;3bKBav27eu41opUiQfCXY3W/Zbot7WxtnQ2mV74Got6ZN1TJkExSMRnbXXb6uv4Ode4/Yf0423Ic&#10;W/Le9PdXvDYcttOW2O42Pt+6y7Xa7e7ySpxe6U2FFt7NslheW8SCYgiowzut0txSm/5G67sllTb2&#10;Ra3ca2Wm0xKyZU0MZjEzOmSa8zbSY/Ffe0/Zd7ibh330w+lPC8dsdjynPby1yXv8WOU4/Zb6ztFs&#10;czstlY3TALb3dhddpXJUOTpjCLG1fSp2ew9MIsncbl1B7G03QxuVhhWQPsxr5L3Yv1X+5Ze5PfHH&#10;Wr+623vf6pLyV7kN5+lse1fae03LKtrkNot/gPQtcVpRTtnT02tvcqAAHEgGxGw5EO6bvf7WxtTa&#10;Swp2twyvr923m2MnBiCCJHTEmfVi7aYxJlyO59WfpU3HbbfexPpf7x9ye8E5XkvcO5T3jwdpf1ie&#10;2R+n92Nb5a+W/UbJ7JL3Nuys9u4Vg0o0Nts/XPq8q15gHZl7ANdnsvordHbqM4rhi/Fru3xmar+7&#10;719/v7Y2t3g/opY4XaXbvHcfsbk7+7cTZc1p5L2/yW526LpubDaFtVu4p0+qQkqcOehwaMpfcHcq&#10;qBdIuam03Yi+FA/9XEKBUYZnxTPlvGFHa9yfub5fa3tvsPaux9m7jc7995a3G92D2Nn+s4WbW49u&#10;m9fusqNyjXGu7hryhCxFQK4j/rOGe3ddbd1SttnuPuFYpcsgxbe2QflPWlMVbPLjitftPYv7iOP5&#10;Phdpv+a4XcWL3JbbacPx3ta7Ysclw3O3rC3+Y47l9rctsp3FpH07aLhS4ggnSMMXNwpCPttgl03W&#10;tWrdw2sgSAVaBIEGjn7cTn0Oy/5rx8Gt4n29ft3N5s/dn1L3nGnhtrzfPb7jdtzCWzcdRcFje7NH&#10;vrba9qQi9sbOrUTCQGkJa9vmuOx2psC0TFxUENdstCEwANVsdyFqN8cJbnDWuuuvML2nC/Tfb7Hj&#10;donu+z7iPM7OwH4/dbxrj7XiudtB97btW9zcu3RtOQ3H/j7yxY/M27eTVS97lUs2rjObhu2la16l&#10;2zZIb1Cqgwx77kyVIggYXPotxtwkbP279GNzzHMcfx/G2uL/ANk5u9s+VGx4bm+Y2y2k4pLl9g25&#10;29sHYcYto2xuVvepbdwc5JP9VyaW29LXb0bp7KWVu7d4tsmm8wW4h1KD8yGPEYW30Ts1zzP8DH/s&#10;G/SXkOWsry222nInfe1Njzm85y5xvuHYE8hZ3w3ftzbDfcZvFG33ly3pba760DrQemxqTiKU5J7N&#10;hP11qy2u6FNzdBltbZHIW2bdtDKuPlWKRQdcPq9Euuk5x0a9N39K9nzPuPdf++15TnUvJwm4vW+O&#10;9mvY3XOe8uU2tu5e5SzveT39pRuti1d7vUYKwunXcLUw9d47d3HdDyk27g2y3Slq7dVL9mbltfUD&#10;KTqWhGYA64Yt6k2npqpNj9TPZfG8fsuUtfSD9Lu+Lve6tzxG23PJ8RxO83fAcu1njPce/s7I2dwl&#10;s2LxLW4m3cd20sGhis27XaN3vzVr1kKbJX1m2iepcuJddyAT0Md0RGGC9eNcoVrm+ct3ORuezfpn&#10;bPp7DhObbdDn9vu24Hbe9N2vFcTxW94Xj9ij7lNpE3VtuDtvU9UvScKt8bsVWy/+5Myu6uAtvaIX&#10;a4D6G3trBYVOtwaUoQcMTGDv35+lX7n6sfU7d7/ndiPpNZ2e52m1v8dcuXdz735TZbDacPc/+WL3&#10;VyW7tsu2vA2VbYcfe25bcKXCMm4tgwq/w+13Nyu+Fy6FNi+btzZkK3p/mrGkzqH+m4MjzxLrLyz+&#10;pdeMdET259cPdntjjbNm99N7/EcRuLqc97f2XD8N79W7f2j8gU4beXt2LwSz+jMnldlfGi4TqC2D&#10;QjhLe929/cWJRrO3sbO3t75thReCX9QQMhKa7SQQdJIBIFDTUw1tdZjafP8AxMfuG5X2Jz3t32xz&#10;19N7teV9yc3753nuDhdryN/dNwl7k/ar7b9ZvNlyNkb5ON5Tklaw9g3rVm5dtW2cMydyPrp7bs+7&#10;Pp77p4W7a9RN7xO7thRXu9ElXUnIg1xnW4ztfS5Z8Nk8k+fDzp/wh/V299Jf3b/SzkL3I29q245b&#10;/aeSt3iUY2Nze9C/YuAUqBQDPL4fz8P3d+x29q/Uv3JsBZ9NrPK7sFfT0FPTvMoRR1NJJx8v4r3a&#10;zD67908M08u2OMP6ZNm6m4s2r9shrd62l22wqGt3FDow+IOPHLAMSHAGQhlUEmdMzSPsx6sPi+6d&#10;DuEEASpqFoM/HTIwUMFNAD0kjLqch1wAwkmuok16dARTKmAGG27lkMZEgMATOrMACk4AYZBOkh8h&#10;mMzQ0LYAYfRC7AAhbYClhUgAf5SOuEZ2lvEDCAArG2VDTckvBNxQBBknxFSMXKTT4hiSEW3VQJBk&#10;NQT0Gdfh/YYmV7f8Ax6Y/a/9fOb+gv1a9u++OOa7d42zcbjfdnGKZt8z7W3jBOT2TpP+ogAvWmzD&#10;oIInHDy6TfW6/wDhe/7d7vye09xPJ6Xi/hUDkthY5PZ3dnuANFwSr012rqENavWz0ZWgg4/Sp7j2&#10;ftv6me0+O5XjdzZ3/D+4OOs8vxG9VFuevseR2q39u89GCt3DoRj4+d2bLxY+6Xt8usuvOen4MfxF&#10;3c8Xubm2vKdNsi3cUHSCysQXUVGk0INMfMz6kfTXccLybslopYUXNJZCwumw5/8AIGoAGDQdMd9N&#10;pLl8T5/DdbbG9V1ZQwIIPUfCY/wxwbe7C+uu28obpcW3RYAJaCp1RmIyyPXHb9TV5cWdSsHsNqU3&#10;CE21azbY+t6zHTAGl00rEHrBOfjiXeYJOQxfWeKtPb3jOBC3DuLTEFiqkaSVEf5akj+eOVXWZz8g&#10;xH2u2e0zI1ovaaCWVg1oK1FCEicjQnoftxUDFnttswuCjDUhtQXNDOQqekyMz0xKuszcBjUbHbDS&#10;LRAlLht6gSE0qxAqYEjPzjE6u2kxwGL23tTYIKoyi4/cbYYF1XuI0sSDBjMYYdZrjbMDGy2DpdFv&#10;bvat3BUtdQlW0LVkZCYUjos/zwbDGw2OztO1prJ0uhDC4wO3RxqBXSGkdJ8KHLLBvSW7cegY3/Gc&#10;fbKixubVwFPzLLo4BeTpZTnKgmVAkwaxg9JLGKiPDGv2PDWkI9VCTrksPwhVIYjTFTmZxm7fBdYZ&#10;e4YNYMZQY/jjo3GcdalU0J6iqpCsBakRAuK8RSh6yMYbQNxdKqc9JjuWGiDIBWeuWNja2L9s2ret&#10;dIFyyzC+CxNsnV4AVOeAp7m5UZu2kse1lm3IhpA6eXXE5rd3bI9x7dtiPl9T8tjq7g1q6pzJFJ/k&#10;cBGW5bvMqW3dYY/J31X5w6sDAqP54SeSOUXEAUi56h1LcVjJ1XUkUGUj7MApdmog9rtmukQFbxCN&#10;/GDil33M2LVu5dbfxaQByWdNKhSAA2sSYJ+z7cBNs7Myp9EA/KCQwYr1PaYHwyxz/kPcO3u6kTcu&#10;4FxrhRCikqomdJqwOZH24uKndM4W9nbla6VBIjxzqRXrjnXKcre3ty3tUdr+4vXNFrbbZXuXbjXi&#10;Sq21FYmBER0xvEk5Zu19E1VCqTlSZYRAAzYnHrj6HftnG6/Se7/qFsxbChL3E+3Ly60tKG9WzuN8&#10;h+foQjTAzJiMeffy3Pbq3p4/823V5X+sX7gNr7de97b9n7izveX77O/5S3cDWOPMlLlixcEj1Vz1&#10;Vg0Fa494W7G2223TbbWza29m0qhUtaY0qNGageH9McOfR2eFb+75Pkt/e3vJbm/ur+4Ll7u4Lald&#10;+9SqsSABOWc9emKrduQRc7TJMUFIEnz+7FmfUanirVu4h24LCg1NUsQ5CySBUzNTOMxvLaXtxrJJ&#10;Olm6aUYeE0j4z44o6Vxd/dbbZegqoNFz0tRHfcQiRrC11A+ABzw3xnNWbHM7e1bRTqAsm58rJWM2&#10;8I6YBfuT2nud77X3r3rrarbNvBYYM1q6yj1O4CZJ8TlUY+X/APyQ/SDZby5xH1T2W39G1yFlva3u&#10;rdWrYgW3Y3OI5G/pgEpeGksxnHp9vvxdPwr433/h1uv6v8L/AKq9J/tz9z3d97Wb2zvrg/WcALf6&#10;VHdi54+/3emA5ytNKiJAUjH2Z/4v/wBw+4/cJ+1T20/N7l7/AL4+lW9f6Ye8mvXEbc7i/wAFYX/Y&#10;+VcfNG52Xp9xzdHIJnHLza/p74vS8uGm/wCp455L1vX8Z6/xfg0/9qHP2ibT9rf7/N99T/a/GbfZ&#10;/Tv923Dcp9VON22zsXNvteP+pHFbyzsPqps7hQ6S263e52vMwDVt5d7dKV+iyjsrQEimQAmuObT4&#10;C7h2v7xih1lS5LIQCHI+UQDMCAJGWEHKIrWa54CzsetHc3aNLWlYJ2OrAOQtyATAEiRORwtACMvL&#10;+wwFJye8ubd0uh7U+tbRdBCpbV+6VVSD5nplWKYrt1Y7g69PmplFAAf6YkuZkds9ie8i2zGxuXXc&#10;NY9KwhLXAdUG5cJ1CEA6CSfIYg3AdMwSAennTFHW+C3C/rbtsuNb2UuW9SqR6YVQ4LAmhUgDURA+&#10;GIwkKpr80UJg184wGwuvaG6vW1FsEoby+oullCjS4ZUmGBrI6EVNMQbxKSYGlpk+eXXAdP8AbiW+&#10;UsWUfdOL+10C0fUHcCCw1qg1TnOcAzBjEehIipNNM0gmuWA2Ys3NtZAIKW0Q+q62kuuYLu1tAy0Q&#10;E1HgRPjiZaYQNQyH9afZXAc352xea/du7Z00kvbW2ydiMyiWDGqmBSrAZzAw7ct+ousCo6gwNIOZ&#10;I6jzwFFxPLvxW6XZuy/pmMG0wIjcXQoAt+CkCAV1REgVw1aZkIGQJmMgf7dMBoOf2m3323uX2UNu&#10;rNo6WZq9xDLoHysQsKAtP+6QRi0sgOIjuqACPLxwHA/ct99jda/ZLrZQDU4bUGOrTVAZkdp06qD7&#10;8NuArEFYE5EzQ9ZOA0XH3b97bba7+ocMbNpbhZBb1OjaG1W4qQekZ5yMR1ZVfWagGZzqDABwGp3G&#10;yu7nj7vELKNc06bMXFKi6muCrwo016z4AUxLuFW0kEVEmmRI64DA8Xtd5sm3G2vrcAFwrab1J1WW&#10;b029NDHSIArJ6zh23dBATqASDSTNaYDN8pwF3aX9xyKG7+nu3gLqLrZUESSrTJUDMg5+QxHu2BMg&#10;/MZMTJaYInAbDhPcbtaCbnQ5222a3btEIQiwGs3NKya11Ll4noGfTKkMogQJygdJpgNC3Kf7hb/R&#10;X2VmR/WtDSyBlKepbt2kQfJ5GtPhh3tbwP4awczNT/TAU1wXduNRiytljcZrTCIVSFhH1EagT3Zy&#10;KjDaqVYqeuUwMsBY7rd2d7sV3FvUgt6UvvDOXN1YA1N8xESRUHyxL+OeAwZCqxvKS9twx7ibY1QF&#10;BcCe3TViYnoInDFxAAYksJmhH3f44DYcNyQS8tpbwt27gD2ghLG1KamF2QTHbJUZgyAOjdgVFDkZ&#10;yI/64CV7o3tx7B1XbZdrtt7IKuPU9OmqLYj7aUmZmRLuUiBln4GlDAwGK4dVv3PUd2uXSQ0k+mwR&#10;7msW0vRQRM9RIw2rkgDMiRWZM9ZwFpvNlZt3zuFVbdp2Fz8u4NSXbK6WBjqT1is/CUDtIapMEHoC&#10;PuwFhcP6qz+lv6bagKwCwz2biitsEmYYUYL92JCsVYEwAKfZ4nAZPebB720bbqzl11raYgNLBqWr&#10;ZSoECKz4VxNtwwKkTSPM+P8AaMBzPm7V7Yta3dkiwy7j1ACDFlUGkWe2TIOo5kfwwLa+ncIIjIiu&#10;U55+GAVyW5/3LibV1bj67q3GYNbBN0qBoc9UaBNaedDi121GBgECR9p8cGtfzR54972S+zvoZa4F&#10;YMrA6tBEGlNJFNQ65eeLXB6XlW+vp3rignsuMA1JgGnb5fHBOCRAEk0AFZrFIxLjBeGk4K8EchiA&#10;AuqTErAmldXWhj44+aP7/P8AkV+m37NfbO64Hjruy95fXbmNow9s+wbN0tZ4dL1uE9ye8dxa/wDd&#10;faWzS3YB9XcXAUUBVd1/7p/oz/oZ/f39U/3/AMf3f3Om/wBq/Z/tt5/zf3LbXF81lmfa+z1258nm&#10;2nN248fi0s2tzddb9K/c/wC7PZ/t7xfo639T3W8t18U9P/G3vSa/428SPv7/AMQn/DR9af8Akr95&#10;8N709x7fmPpp+0jgd/63vb6s3Nsljfe7ruz3Gm97I+mG13akbrkLwEX+Qe2drsbTeo/rXWs7e5+N&#10;v6u/WH6ifXX35zX1J+qHuTe+5/dnOXma/vN259DZ7UXGfb8Zxe1B0bfa2dRFuzbAAqTLEk/6n/5X&#10;fyv/AGN/Jv8AZXs/2B/Lz2Gn2/7b7Kcaayd3k3xJt5vNviXyebfH1b3pMa69uskn4F773nuvuXvN&#10;/f8Avdu/y79b8J6a6z0k+Hrea/pSfQH9vn0e/a/9LfbP0Z+hfsbhvp/9PPam0TbcbwnD2Ajbjcem&#10;qbrl+X3rze3m+3JUPud3uHa5carNAAHMs/j/ADx+g/meXo7NljffTD6Ye/frJ734L6c/TT21yXuz&#10;3h7j3SbbjeJ4yy1x4LgXd5vL3yWNvanVdv3WVFGZmAfpX8w/5h/sz+VH7P8Aefv39/8Av/F9u+1+&#10;x0u3k83ks5uLZ4/Fr18nl3xjTx652vXpLZ39n7T3P3H3ensPZaXyeXfprPh67bX/AC6z1t4/Fy36&#10;0/Wv6Vft3+mXuz6xfWv3zwP06+mvsnjL3Le5PdXuLeDabHZ7ayhZLFhFm7uNzeYC3ttptkuXr9wr&#10;btW3dgp/YN+xH/jp+lv7HfZ7/VP6k8lwfOfWO1w17kPeHv7lHs2vbHsDYaBevcT7Xu7tQbVuzVb2&#10;8MXNzcghQq2ra/5cf61f69v3x/VH918v7W/b83+0/s32/k/9Z/aTazze87bZ/wAx72yybbbzHZ4e&#10;dfDrmS3bffbb9/8A2t+z/bft/Se48uPL7refVtjjWX00+Xz9f7n843/lM/5if3L/APLp9YuP/at+&#10;2L2l764/6Be6fdm09rfSn6H+1Npudx9TPrpy6bhk23P/AFD2vHXDbKX2C7lOMdxtON2yltzeZv1F&#10;9uF/uj/fH7n+pG//APYX+jfK817M9g8Vv7G8/wDYl2Vy/wAV7q957/Ybhdxst615YubHjVuot2xt&#10;T+ZfhXvwum2P+AfH4prrLcZ+XpPg+7ySdX6Vf+H3/wBp5PpH+zr2vY+sP7w+C9mfXX90Hu72xveM&#10;3ftTlNjs/dP0m+inCe5+Jbjee9pe2tlyVttvzHL3tpeubHlefv2ihVru32C29sXu7n1L+1v95ft7&#10;62bO39JPrF/tGx+oHKbR+H2m431rb2fbf1MsPY0Xtp6V4ejY5N1q+zaEvHvsVm2u/B5fdfbfd+P7&#10;j7DybeLz+DbXfx+TTa67ab63M21sxZZ8cuPk8c2mLzL1l+H9v9r48/8AMH/wV+8v2S8xyH7wf2Oc&#10;f7o5v9vvA8kfd/un2L7du8lvvqH+2zebPcfrx7n9s39mx33I+1dsw1m7bZt5xSD803tkpvbf5Nf8&#10;lP8AxMXvZd3nfrv+1vgNze9pzf5L3x9Itkl7c732vdHfveY9l2mm5d2JMtd2Bl7JJ9KUhF/0A/0E&#10;/wDUun7n/wCT/k3/AFF+911+4zt8PsPvXks019xOJp4Pf3jXXzazGuvuONd5j9XG3du/GP3Z+xf+&#10;Wu/3T7Fr9HO2/hn+X43x/K9e349H0T/4Tv8An6231fte2P2tfvk95cdZ+pd9drxX0n/cPyV3Z7Hh&#10;/qbauQnG+2fqLurRXb7bmyCE2nKrosb8ALf9Ld9+6/PiysGYMpVlJVlYFSrKdLKymoINCIpj+3uM&#10;ybSyy8y5zLLMy56Ys5l6V+Xa2bTOv9v7XjHx4frgVlZVZSGVlDKy1VlIkMpFIIywmRT41+HUYZ47&#10;auMjx7i/ZX++f6lfs993pc425uvc/wBLua3Vpfef063O7Zdputu1z83lPb1y7K7TkLYJe24AS4e2&#10;4IOof8Y/1g/0X/y+/qv/AGvt/wA7NPtn7m9rpf8Akvummku2tk+nw+6k+rze32xNdpnv0151zZI+&#10;y/tn9y+8/bfuP+H9ft9r9fi9PndP9255x0z8Oc+Df3yfsG+lv70vZttOY2+y9s/Vj21tb7ewfqVY&#10;2S3N5sLzDX/snuG3bh95xV9gBcssxeyT6tgq2pX/AFyfRL6/fTH9xfsDZ/UH6Wc8vLcRuHW1utrf&#10;9K1y/D7ppjZ8xsLbObFwxUEkSCs6gQP8r386f5I/zE/kD+9fL+wv5k+yvtfe+PnTfXO3g8+kx9fg&#10;8tknk15zn4WbTOu2tv8A0H9o+7ey+7+znu/Y7d2nr0zPleeK/It9Wf24/V39uX1T5D2B9WPbR4rk&#10;NnZG92e92nq3uF5nYm5pG+4TkbwtrubCN2600n/OBQY6Syr6qiSyL+I6Se4SSSc69PDH5JcW4j5R&#10;bbO7uW4rd3xbtWNzvAFWxbDwlqVUBdJIOpe4ssQRExXEva+ncZrhpoBUEGopI/rGNDIe7k5LjNpt&#10;eMt3LS/q2Tcvbup6aXPTY2j6ryO2Csg1pSThk2fVvosSly4D809smB9mBbiZXtrmxw3t3ebrvt7n&#10;YbLR6jWGtA7nSIQMZCm4SSo8ASc8Xd1BbS2FoqxIHhEVHj8MHPTbu2y8/cJvLnKbzkd3dCM253Dv&#10;auiUOq4fUDUHcpb5tQEGkmmIN65qRmkkKIDBumciMHR0fgeLTZbzZ7NLNmz6rrefaXLOpS8Sw0Sd&#10;BAIKmP7hRm2Z1EGCxMUJgmanyxjF7u5Xe9vydlNW2S6itZtLb7V1WvUVdJBSp7iRNaV6ERb8cqNc&#10;0kBRbUzqrJiPmPSMbY340uHFvqfu95s+O1WrjXjyG5PZYQC0bdsyguWxMOWOkGlRIM4tjcg3XLAZ&#10;KsTBAzpGDG2tuNdejitn2+1y1wnHraLhEv7nci4balA0vpLJ3+n88tUzHjhmxd9W+ls6SkgsV6Am&#10;DJoaHBfJJ25XfunhLnCe3d1vgLljc27LbPY+uApW8qD0oVJGlkOqpEGpBxdvdCMpk0rn3VGk1P8A&#10;dg4PNfG8HvuR2e6T0bP/AJRFmGXXYV9fqFGb40BkdawMQ3cMKyWdu1sqfhE4DdcXx77XeXrdj0rS&#10;cXsVu7raDuS1eCAXtPadKkadAMkTQmuHLhRECijFYiZB6gz0wWTNwg8LseS3e+/X3zbu2Ntui1u5&#10;22biWwe/blXzbu0kZmKVxRXLfqbhnMSsgGRmcHqnTD1Jsd63He39px6BwN2UJsNNLfztbKzqYAxp&#10;UmG61jEy2pt2VMSzSxNZAByBioxGNs7bdvphgeTvHkuXu2Fuqm32np2LNtkV7LXDb+cvMKGYgxn+&#10;EkE0bLTdUEERNwkZTEj7R5YrUmJIsDtzZ4rdbi1ct+o2nY27b+oNwqI/5xKMSKyegIWK9cKu3SoL&#10;wYAIPcACYmi/0wVB4fg7e4NnZatJvvYa1qt3LjWUL9zMXMaujGIFBE1EnZytkswj1CYIzE1AFIrg&#10;4+WcxjvqCm33vuNdjtrqaON2w12mP5NxgPTdrgpVXmA56Z0rNVwzCR0gwYgHoRg5OZX9hds29xdt&#10;MWvLcN227oLl3csBS3rAmAIXvZZFZEYdlZJEkKAOgXwFc8BTHb7tLW2sN6Zubq67m1bKtfUEF2tl&#10;VGka5gBTqMeWJARUtf5S3dMLIBEAz5YDKXuQ3nI+4jYto25scYlrZJZVrnol7N0W7zFBIBYSJAml&#10;K4hDTJUCdI+aK0zr8cB0XdLu9va/Uu8PcIRNvaNtTYTSqIWmCsVFYGmoMzFTviJzoJBqPhJwdfFL&#10;1d++mW3KbWxqsldzfCOOx7iqzGSQ9yQWMgFZKmZyAxk9yTbS40Ei4ezOWpAWsZ+eMbcZvxd3sv2x&#10;bs7/AJDZ7b1baDjLWjcqwtottUhr9wiSSQImJJ8YxsPaW3ARXZJ0nWSQIk1B++uLrLJiuPmvSPAv&#10;75vd14W7vGcfyBsNyFt9vZt23BuogOm+tk6pgoAucAGprGL/AHz6rt1SKMvgZIH9pxpxeZfpbsms&#10;8DxG4N9vU2t0MEvsiW119jf6gJIpWIMkQRAk9RfbW2iWVlArHkcsvuwCP0tjZ+9eZ2Dulrb7yxud&#10;zbtoYUXkTXZtxNdJamZOZjCL4EaZjVNBXpNCMDpytva5uWrp3gsT+kvWwou2mtMbzvoR/Tr83zIG&#10;NcyRljNlClty0St0gRBMTH2YPVmZw9hJyI3nKbOzbuXFTc8Pa3FwFGALi0FFtupdatnFTXEbcaRu&#10;rTMe1rfWImZ6HBWv9tud17R5bbC2l19lvzdQWVettgSGjTCs1GVoK0ipwh+6w4ShRoWBNMvwgeGZ&#10;wFjx9n9J7g277pmH63YXGu6ibbOShIaCYhpUEKQAKRJjE+VTSWCg6MgKklZIIOUZ4Fc7sbfc7wXr&#10;dolrachceVahKbhfkKmYcdoRhKnwxR3rhaxc0527ikaS1IP9RU0xB3/heOTa8zx5vKtu1vuHv27g&#10;vW7ZVYtaQhIIXUr0UA55g0OHRqF4EqAr2iZFa5iYriip3TbV+C3Cpe9a/s+TS2LN20VVtuWKH0vU&#10;MEzmABWaNTFfvG06QPmW5QUnSYqJGOe96fisdI9o7R9418teuC1d4l2u3EXT6l0K2pVScix0yYgj&#10;ywL+u5dbMhbYA7dLHtoxj+eLZdugb4FNnxnDbW0H0O+/d9Xrm9bVnvE+lb9WYBAC6fgSZjFg7KNl&#10;tR3GCBnJMMJ6Z+WNW4mUc32Wz3D++fd10Jt7aX9szswJTQ7WtIITVMaBUiepjERVUpvdQIl1IEia&#10;MImPLElzmjbPubv632M23vC5o2N7aPce06rD2zrBUMKaj2yfMnpgGBetyJHoECSC0QSRSfvxZ0CL&#10;V2+3A7+0bpttb59DdV7Yt2bf5mv1CHiZodNYB6UxcbG2rWU1qQFvgQamNWQ/64Thm7dZOuHFfqFy&#10;O52vOcl+je1du3/b9/TftyLSj0DqIWFBeh0kA6cxQxiHyIBubtYkKoIkAA9YkCh6Yl6VqXMlbb6Z&#10;+sOJ9k3TrtG/urwb03JChgUSVJqvUQJByiYxTemGu2C4ChrLn/tjT0bzyxiyS/Kq7Ta310cXz6bf&#10;cG9dXmtpt/Susdbj9QHa36btVQIYGQD44Z2igWbRMg/qCfNVBkV60yxNOLkXHurd3LvL8upNi5ZX&#10;gLKiQJvXVsqrm2kSp1Es2QAFaYoOSUtc3LTX11bSZEgNBJA8MhGL479V+brr0dx9hXhY4r28hX1A&#10;vDPZ9ZIOlzYn0w5gQaEtFOmeKndXNIuuNQlk1qxIWAJAluojHSTEnyV0Phdml99naY2GP6bcGzdt&#10;IC2rUSIRPGZM/EzQ4qbhF43CGGpriCDKzFTQiv3Y0roexRtlb2lq7ZcLb2l9mcFGFuewMWVqQSAC&#10;ehBNML2zNALNJnTBlYm5nqNYFaRgG+Xs2zdu6E0Al74YIt3Uy7VVM2gKsTUtq6kDGo4m0rt0aqiJ&#10;zg+ECk9Mc9/SMbvP/wBRt/f2vHPBFo+jdW24UF7dxh2FdRMuqwSTl5Z49P8AtO0E2AIA7gGoIAmh&#10;H8MbeXx9dq/Gv/yOc3d5T6qNYu3Wf9LuLlm2XbVcuKkuztEiCTI++TnjVYOr5y/f9uBgBgYAYGAG&#10;BgBgYB1esN/h8fiMDAWu1LQjSCFlQHEw2nUZGcRlnPxwTGB1E0kZjBLnjDQbZCxICSpMqbhgKoMa&#10;AABTwHSBhinTxwVa2reoqzSCCRBk5eMdD/1wyw7vt85yp/0jEs+rLzb/AJq0+xKmypKrDKyEBRpK&#10;jxb8REmP64SQKZ5iKwK0wszhlNR5a6gMKUCll7bjsBrVR0PhEYbaJmIEnKDQHFFzs2a2x7gDqthj&#10;BUhySJGk/LWJ88N4mecC6sAhUhQSpZWgKZZR3DSJqOkdf4DFFmhdPUoVLrFQpJDqSCQc/ifP7Dik&#10;1wFTav3r24t2ZJQXrmtdA7tJ02yABlnXThhqmZHj9xiBiWZwNjsLgtm2sVPbLGhMay0io6jMZ4j3&#10;KIRECTmTA6f2GKNpx9wPyQYsrXHtjstrqvEmJ1T0HVhE+OGBRhUmR1jM1mmA1u5dBtHU21RRdhm1&#10;mfTVYYK5NAGoSB9mFIRLA0Ek1NftnAQ+Tsep+mdCrMO0i2gO3B0xIDMSYUaa1msjCy41DzjKopgK&#10;0cffFrcK1zRdUXCpg6wA06mZY7ZzmTP3YUxHlJAHUmfLEkxMUQuP2t5EZRrGi6XlWCWrgJhbbI00&#10;JEgzXwqDiFcEmc65/bQmcUdS4a+6IJ1IEQsirp1XITvCuJbuGctEZVwCx0r/AB6/GowCdjtfU5Dc&#10;AhdLE31s5aiJGmLvcSIPWT5gYgXqvLCe2B4znM4DqntxjtuLFnauUcXfUuaYAKMdcOqgkmQCCGFc&#10;Vl3tLBR+IyJkgT8w8c8B3bgfzm2t/e3CD6SBSqQ128ynRbuAzcWoIQ/Z1wk2xQw2qsGK/LGqMowE&#10;i1ye6jc7Nb23G1i3Yez6lmGf9YFG3mJ16op5RnGP/9b3uQSTBJEt8P4dM8fX36S60LwtpactJAt0&#10;aJIIo1sv+JchqEEfxSYBqJIPmGMf5jgJVr1mSQxS3dUqhOh7KMzUKKwiTMQTT7sJIEmlJHiWiZmT&#10;gJ1m5cbQRcIuAaXgKFDoIFlQK6dIBY1nIROEZkZeYrSSOo+E4CwUOEQsrBSWfWoCsGbK0UFWMkCY&#10;EwQK4KCCYJBzFRDGDgAtyyVts9oFSdJRVbSqLP8ApBzIES1ZIMjwwRzJAIHQHrJgmmAeWCiqrLch&#10;mb1AwGlxGgGKtqByykUzwk5zUHrORpJBIzypgJKd1tnQve1mbd3WWUlCVEpUAg0Ljw8BhBLQQo7c&#10;5jKBJBGMba9ypNsaroZgXK2SrqYLsxOkaGjsZcyAZJnphszPUk50EfGnnJxzs7bgTE+RQWj0iSNK&#10;kNECAjmDqpFchXww2enRa9DnEz8DiKlWXnVrYvcVNRJE9ivpCs2cxBykDw6g1FRll8QIOAeRgral&#10;RJcC2zTqYq931bYDCIEQY8KSThJFK0pEdB1DEHASALOrxJKst3QVRWVoZbLpUgzU50zpGCiniTFT&#10;MZ+GAmrdK6G1JKlgAIBW26KrFDI0kwCJMz1wkjrExBGnPIdPGhwD1tnQi2CqDuLDSVVllnKq34QQ&#10;VkV7vhgiIyEkVIBzgRA/h0wDloqw0qzBHa36RI9MC4yzcJBkkD8dTDQZzwRWskkktK5AEzJ1fDxw&#10;DnrKlvSulUCfN3MyLBDemDJhiaip8fIoM5mKGsyVFTUf0xGpcpYulijhApYXNIVl0ozQohSADpqQ&#10;DIHnhPgfKgzz6eXxxGjhYMzI2oMpJdlGgAhZdyTKgTmnU5YQzFiM/mkg0yoCT1+GeAmWwyWmYqtt&#10;2katJuCX7jbKtPxlSQJjrhBmRmZrLZdpgSRmfhgh9GC2X0hNAcW1KBtYF6jvbWpVRWBq+GEmZgQK&#10;TNfur9uAkpIDsdRAoFLMO09ocgdwgABTIkisYRNYrQEgls6wYmseBwPXJ4CADAA1ooUIJtggLDAU&#10;1E1YEeJOElTUjTSIUgmkgCZ+3HaeSSYw1k8FBVFeZua0d9YtHVBa5aRVJkGn2Z4aZXDKJoKV06WA&#10;qPhB/hjpre6ZD9u7Y0sxUszQQum5rSBBMpIJKyDM1E4JlbtJAIkFYPbMkGJy8o8MY1v13U9TqPaW&#10;1e1S1xgFuhlJZlMFYFuAQn4iRIJ+5sAjqsxNIAzAkzFSRjop9ijy2lgqXNCBlnUJNwZU7QamegHj&#10;hBAOZ1AKRJjur1I/rgJFu7ctBAVIBuSFqgtFSQ2mc5OYyj4YaYAZaszUVBoR+H/DATbTo8qSp1Ko&#10;ZQCGRGcB1RrghcwdQzNMjOFEQYPUA5kqSsQQc8AaXJl1poJEm3pu9zMrs1moLQV7siBSMNmFr/8A&#10;CzJMzl8M8BKTVdcKTqFvTNz5xpjvCvSPESKzJywh2BgECTmesgR8vgaTgJe2FxQX1XCE1BF0SQnz&#10;MDcEAkH5cs/GMNKMurahHyiQRQCP4YCVcYAP3jQUYXJQvDSDDA5LBoI+3CmU6iGkgloK9rGBSMAV&#10;q4fSDWxYRl0BkuqbltCSGOomSFiTSc65jCMhQdpzkSCSIIBHXASNSk6aerbnSiMLbIPU1tKtMKBA&#10;A6/HBaRUErAz6xHl1/uwDi3haJhLhdk7R3KpYiiAj5SYktkSK54KI6kdvWIA8CDgHLd6QqhdvGsK&#10;xAbVrEHUiLQgijLkaHzwlgZ/7YHUnURma5Qc/wCGAcV7Yg9vrKrQ5bQbfqGtotbgSQJBIkYSAepO&#10;kRBgUUdZzHl54Bwv6bW2tqhdlYONUM1wnVockwwJnUorHxwU1Ef9tWESZ6k5nAPorqs30QD1G12l&#10;LTbKppuBAv4CTUA0mmWEGhAJrUgxBgt/DpOAkp6bIXQCHUB7bzoBC6liTLVnSIiK5wcFAqIOozFQ&#10;c6rI/ngFBy2kgpAA1LABUK03GDjKdUg5NhJUapIkACVBrUTpYZ5ZeGAkJc7Sisys9xwHKgrqUwXQ&#10;tSJJBGRORnCTkBpCrIPaFJ0ipB8qYBQBg9/qXASNTyFLv8p0A5n/ACiMj4jAIFYHcSRIzKk6QNJo&#10;PiMA4hYQGBYaANLBdAuhdba7ywSAB8p6+eE+nqBOQBqcxABHzfzwCzdNu4LfcXYN6bFJJqGrZYVi&#10;e0RXLrhGmVEHUY7tTUiJUyf7Z4B9W9NmDaASoVGRKu5aHQKhyaajp9kYHxFQe0KPmIooJGC+mQKE&#10;gBVOk6vWZyFFuSGZ9JqO2pmsT4YSK5jS3SJ0juOhTOBnjB1iLZAEugYazKi5qUrruJp/9liJphJn&#10;5SRIqYXSAvgsU+OCHrZt2zqVSqQVDaw35nU3WuGRGSgU+3BMNJWSFHXIkk9wIinXLrXAKVhdS6tt&#10;C7HSBoUoqhgqBTHeaiVOQkCcGQurJQGqMgSCOkGuAUrNo0ENrDkEqQ5odLFi0sOp8JzwmAe0D8NS&#10;TET8xnxrFMAAxB9S5qabvyQGYkdyW2VaaWic4keeGmBA7TqiGXV1JOZPiPPATbdxHEtbgnULyqrK&#10;EVQCqxMQSB8tYwUEiZnUSA0z3AdQcA4WWYA0i0iF7IBtyjXABoZJgE1AiehrhBrE1MkeZM9fLASU&#10;7TqQgBQkEgqF1CkSJJgwKDw6YQQBB7h1qQQK5E+GeWPK6pKs7+op9ILpFssNUu3VQk51jqRU4TnU&#10;SaRmPtp/LFC+7IkC4XAAUEQo+TzgAxqIzwkx2CYb8XbppkAD1wD4B/MeAttwYUNr73MudHQZlCR/&#10;ARhBkQYBBUiIOnVESQM6n44CQqFw1uXT80aQHEwTABZurdBkAD1wUfExqiTlJJAyyI64ut7eQ8rM&#10;GJ1JBCz0ttWjgEwM6g5xOEZsJ1CKTWABUt/DPF227hJ1DRCBO9CQpABDsSVQE551BFB8MJJbKAjA&#10;AxBgyIP2414/VKXZtgC3LG7aZmDMCDpdRMEZA1MCo69cJIMCMx0B7QCeox0EkXFUlZIA/EVgsCK9&#10;xnOgjKcsBh55H5CSI0jORSR44BaMRMhRV++AwYOdMlSYqZkZjPrhIAqCJZhWZINaQp64BzUylWFx&#10;vTRtATQqEEyD6risVkUznDZIGRMMAyyZAb8QY5YB1TqBAjUhi4AoVmDHVAMyOjBhP9MEAtJkagdL&#10;Egz26dJXIVyPhgHCXKsoKllddS6WWCCSXVjXqNQBoemEsC2WmsyASsHTSvxjAOAiAShESAWVSGBb&#10;uFT1+P8AgQUUYDJYJMkCAKgn+IwBl2jRIAYhgqgAR5rU/wAwPjGEkUIJAIUaiIXLw+3AK1LKsBm5&#10;Uqw1GNMmQBXrX+uCgfLIJAUEEgTOax0/lgDDxLEsqQ51Zm3pnS0jOVMkQCIpnhDEGTQVMATWDE16&#10;f3YCSqEMq/mMogM1GIYiQornSTn9hwUVIkGACoBEq2ZWRmKYBZ0lSdI/MbTdZixD21yJVpKkTAia&#10;0wljIMkVzC+YyJwEhJQqttWCwQoIgIQaMOvdJ7pia0wkjT+GnyhjSDQD7BgHEkl5KK0G6FgXJOU1&#10;6z06/CcEBEQcwZn+EE5fb9mAcLa9QZSbYYAR80zDAgUInIKKfDBU6QJo00p1wBFiQCXKkhyoCBiC&#10;xEsitSpih+PlgjUV7dRoMukQOn3HAPKAH7I/LBDgoZBnu9RG7s6gtkfLBHp1+XLyoI8ekTjPW8eg&#10;CA3GPQFmALEFST3MCZoZ1BgKZYbelD07iZ+URpmPI+OeLLkP2dTS1QGLILcEvqb8woXMkSufhlNc&#10;IYFtJmJtiARVlJkwBkTlIxRJtMi64DOousWIqANPcW6EAx2k5TgvxgyZLHSGk0Mf5etTgFQWtlQB&#10;phmd7RgQKwS2cCsH4g5YT0bTlqmF6srfKW8BXAGCdSFgAVUquogFUYA+oFFCSQKtWnTBQRJIjUui&#10;hlZAyUHyMfDAOqVMCdSo4c0JNSe5j/8ABCc5HwwnT1AAmkJ3QAdPWvmQcsA4WyDsQY1FrilO411U&#10;kGmRgDyywTCgA1EqDQAaQDUwDXPMYA7UhmZnRQ5EnuF0vmC4yMCgBPxw0QKQM+2SdIMCNQ6/EHAS&#10;RcYMxYqIBYsoNxQLkiCJEgVCkfDBE9oaGJME/wCcjUJkiAYwDltVDhVKIFm2ATpsligbWqvMA9M/&#10;DDRmRHSanyHa321nASFhST8tzSKKBEn5lWc48cJadJXtA7qGBEmaGchTAOIBKmupoFBqBAWNIUAn&#10;PIePXCCswRJBERAMFRkAf44CSrCG1BAEBOozJLEgEkTFOmCyBiSR3Bx1pqII8BgC1aihJAkC3Fwm&#10;CDSCFrPQYRUyTUg/iJ7mmggYB0kgpFNKKItm2ez5XKs2cwMJKkVNYpLRFVpq/wCuAdR1I0CYZQSq&#10;ai8LcM+nESASIjphDA9epMAxUk9JnxwDwk6gpXs0FmA1AArH5hEAmRNMNESKwwAYFYEkkQNTGoPw&#10;wElDDxbi2zkajBhQoOkqJg16UpngmUHSaDxmhUfwkjALVm7vmbIhqkMwJWuqi5QMvuGG2GUZCWXQ&#10;QHWuRPn18BgHVIaCNRJREuFqoABBEGoihoTgtCglYBAq0AkKzNmhGQp/PAOs7xrJKtGm2NWglESP&#10;zNfUEmM4oc8NEMZBg1mTqnwqftwD6uF0RqUaSPkUqxJ1U1ZVHSM8CYDALWVIAegM6u2aSOuAVk1t&#10;muEghw5KdQCqs561n+dcsEaEQZk92nL/ANKR+IicAasSAWWCF7NWnUJpoJAnTl5YQRpGVNRkkaun&#10;cV+zLAOqdWpZltCdixbmGAVXaKjVn4UnCOsAxIgSCO6sU8M588A9UAalLaCTAIbtICkq4mppJ+/P&#10;CTVgFkyDXVIJGbR4+eANWXS0nTWNOjSwyOkNOQOSHOuCHWDBUQACQCc9IzrUzIwC21mdWnuk90dp&#10;jStzSI1ClBP8MW/CbJt9vUTvYK01gSZnuU/DpGCMj725q17f4LeblnVS1t/l1EBdBAe2aCJmdXXL&#10;LHsj2jxv6LjbB0FWfR8sAEEZrHwrjOsxl4fPtz2vzT/vB+pKe6ffXJccN1b3O34tbz3Qzsz29wGK&#10;raKwakGAQTA8ScdJ2loQGgnSZiB1yoMaed8kvqNylx93e20Ih3ts21uW3J0s3bKMfISswYnxIxZv&#10;ubVlHovcAVIoFIq1DgOJ8X7M5nnuU2YL3Bbt7lrDwLl/11udo1sYziJBhQQOuMxv+ZdgqIxhiBCg&#10;wB/3HB108eednuT6Uft12HHtc5Xk9naU27N67bF25bLi4AGRUCklAQrQRJNB44b29q44RnDdwILE&#10;iKEEMPjg57SS2Rbe7ue4rh7292uw3HHpYs3NNvb2bQa5bd7JW9bOr5oBasAEiMq4tk40sodkHSRP&#10;QCQSR1nBHn7kPrdZ4/cttbHIX9Fr1lZvS9FgHufn20tKTIIgFpkRSmLLb8ZoIkR1EggzliDjPvn6&#10;1HepuLf6+8LbkyUuWgr2iJYXgfxiSpPWa5YuLfHyZ6GJ6ZZADzxTr0eauV+sabVLtr1kLqpNu2Dc&#10;Cumk9tzoSQABWJ8sWNnYhaQQMpMSQDQEYjpPHtevDhfuj6xbrdvKvavHW7xGlSXXQBcQZAAUE+Hn&#10;iYLNq2o8urEYkmM34us01jlO89zc/wA1uPS2vr3bl7sCWVcm6Yr6ajIeRywi5ubFuuoE+X9+NJfJ&#10;rPmseK9ge8OeuaDZv27FXIcuS5mAlqR/POtDiG/KWpPpkQOrSaxkAMGL5b6R1TjP27c0bVnccmm4&#10;Bv5IttlNpGIh7gb8JGRgT0oMRLnLAEliUAE55AmcsGO/e+rqvCft8sXLaWdvtX3t1DpVUskLf3Ck&#10;aiWz0jLWAYOM9u+buOStokrNZNTILdT9mWJhOb83sP6bftZ4XjEtchzG0RN4LStaRUtrbQNeVdLA&#10;AyGJiSYMHrXFBf3B3IaHdXkAyQZbpirjt2+rl629vez7XtC9tbO447YbzZbi3uAgt7e5ZSxtNIuS&#10;tsgknUCsAzSZjEa5dPpBHBcCSWzaZmdR8fuwWSSyzZueE9u7Uc3c3/FXrXG3791GtbRy23tvtWsB&#10;WsttgSrqpzYHUWzAxn93eS3JK3FLaiQBkOinxweh6e9ocFvd+LStu9le9K1ZRWuXAwu3balLty2p&#10;J0aBKfCGJ6Yi7e9ct3V3BPq2GzVXi3lFV/tXGec89Fa/3LwfH8lxN7gLSLxfMWrfpLvG2q3N7bV3&#10;pctXl0hlBmDHyk55Yt4Tcq13bUOiqjrpMzTxM1xpOjidi/uvae72/D+6rRNk3fVsX7rL2279sJoL&#10;Cq6UAJ1GIkzMYj+leuxDHUrSZkBqSaeWINd/u/DcKbhv2bT7O/tnFu96Xq+lZuHRaCssEi4GIRQB&#10;VgCa4ttvdDKLTr3NTS1MhmPupiuW+nXZwv3fwFzbbu9zuzvgWLHo3luWLKzbuEmfU9TtACsSQWnU&#10;BWmFbrj2lLlpdP420CIjKZr4zgab/wC9UP2L9VNgtjd8TzG/9a+zHaWzyLD1LwPzJdKgj19OmDUE&#10;ffhVsuysl0aSB06zkQPjngxvNZZdfVH5rb7DY3tluuIC7qxuj6S3bYS61rU+u9tbxJAKFZ0MIUE1&#10;FZxOsXCo0tARhDHqTnrpXBmzDmnu/ijevf7jx6h+T2x1bVAvq3baBCr7QuCZBLayQskiARh5lfb3&#10;CUm5beYOa5TPwzwRldvvOL938VZ23IC3t+X45bVncoLpsMAlw2Htm6cixgN9oicJN31CNACuSJ7g&#10;MuizQYA7XCbbhWcczfa/x6ylq+tm5eVDd1IHcKe9lIGljmMwcELS3A3qf6inMrC51UHqOv2YCxv8&#10;zuuBv7D/AGsq3FXEKXbFu6LpFNJ3LaY03CIVwCQJk1GEtfXbDRoZ3qRAEhvxQMGtde64Stt7S3/v&#10;S4d4u92/F7A3Lb3wzm867aRqtl7R77QCgO0TNcsQG5NwWt3EK6pAbSTECSTP4ukYNfpXGZXVNn9G&#10;uLu27O+2V61uhauW23Fq7ft2PVW64QNcFsz6DEFwZrJBjPFrsS7Wm3dwBlQQikAiZqYbx6nBjaYu&#10;HCPqhY2nG89t/Y/G3blne73cC/vt1t79tW9B0Bt7S4doZMIZ9Id3iTAwi/ufVtNo1F4IdbP+rC17&#10;GPl54J05iT7Y9m7r25zG3ubtNnZ45byXOL3vuFinBpeupV99tAwNxdQMalA8wcRVs3gwJS2iIhKP&#10;uXBuBtNGjx8cGrNcZ9a3O79ye2/0abe1zfLchyXI761b5LjfZHENteGubX9S1q5ZG6bSDYiWVyWH&#10;QmmIN17If1Lu/ZoZHNqwogAdh0sc/MYNyZ07ZP4uqcPxvuG/x78bwn0w2u32+42fIcba5f3Bvzev&#10;Xbuk7ra293Z1doIA9NkBIoGJpMQXbE3ANtc3FxLly2LryytbYH0m05HwODU02xja/wBzc3eF9ypZ&#10;4gt7x4v2txO54ni+S5DithYS3fscjt2RN9tF3fzL2j8sKompw6tp1VQNqtp0Ka6aUFxqqzHqvQxg&#10;1mazmq6/zPCXt0+4f3ruuZ2PJWt9uOPYC5vd/c43jtVrf7XZAABN1q7lBIYqTKnozcvJ6lyzdvjb&#10;L6mkhSG0vpP5YOelsQxLe6TK+4/gr78fx/P8N7au+5d5/tFs2rnIr6bXNn+sHpckbQlf1FhFjQSD&#10;5HPEBDaRTO23O5Cr+Tcul31Q51bZjEZZYrXLofI2OY5S9tTtfdPtf2md1uDc5vbcdb2Oz/Svf2q/&#10;pvcW2DH/AFEuDSx8QQKYsktb0shs2LWz21iA7Er+ZaviO+a9p8DnjNz6OU21625v9vRyPfc97Bsb&#10;bf7fnvcvM/UD3bzt3cbrYbK3bv312XNe2H13k2Nrb9n/AJdpa2nUjSYBywV5+PsXltbu7evXLkoC&#10;ilxe3NlZmE6suR+/GuJMr/xNtc6zB3htp9VfcHAPznsriOE9vcfsmtbwbflHt7fc8N7P9wvLTb3S&#10;xG23dvXctQSiZVxKsvoW6eK4xx2P+dehHMAFHAuCe00bE/BLzfr2wwnO7S1vt1wg+tv1i2Ny4nIc&#10;ctz29wF6/v8AjQ5N7bb3jb13hWCl9zZKXbGqvQrMYMpvb9zVvN/tdqzmf09kqwR3t6GtXQTXUK/H&#10;F5nVMa4xrMo215X6c+2uHt7b2F9L/efvbZbO0NufdnMbXd2v1nH7DmU3djmuH3CAm2+0vgbctBOn&#10;51iThu5s+MuC5uL+63e4Hp7cDb2iSHtbbIvbBEMrCQZmKYRrX9TpjC54v3z9Y+Kucb7S9v8AsP2V&#10;7SuXeQ91Lf8Ac/LPZTccV7k9xn1bn6Tf3BdW/s95auC0+hCvqTKiDhgNwQvOx/U3zcPplnPoogcn&#10;RcI/9yGIPUjA/wCLeOGjba/uaucFsbFu57J9q7bY7W1vbG12KXfcG/3V/jtFnmOCsOw0txlu036m&#10;3cQhLd1sxpGHWfbtdATbbe3cLgpc9JmCemPzjQQVIpGc4HbtNedkfacd7n2HF3W5D3n7o5fjrfGM&#10;m74w83tNm2+2/K3w3BI9g3Dct763c0kX5ZCgCsZw3aF0XUSztRdS4urbKbbBE2+sl1uCFBU5jrlI&#10;wW6/T1vCx5a57fbg+S5bnPeq8RvOI3TbT3ZvLPMbXc7/AHfuw7S3tuO3XFlbt57O+UMtgtoFq4Ja&#10;2ysCMT7y8ptgBa2yXgoBUXHARrN5tGp2/CoyHhTEuWJ+netrlHDbr6I+8t1dv8z7q5Lhb263F3b7&#10;zd8Txt9t/t/dPtjbjfA7Daujevur6opYklLpLdyzGI7jfXvyUsWdu4uWrd2z66XUS1b79d0x3W3M&#10;jUP44fgs/T1vdGt2W6+nfAWB7j5D3F7g907XdcX7g5ji/cV729u+K5W9y3LonHvw/A7ezfA2vI7S&#10;2ou/pWVqRo0tBxBXZ753m89gN6t+5YRlOnbbgKVt67hA/LziBllhz6rNtJzrK6Ju/fHsLj+Ka3w3&#10;He4r+3/2T23xnPbza3Eu7z3T7Vu7lN1zI47j7j3Gffxdt27/AKrazcDC4xPbhy5x+8bbm6t7YKW2&#10;9w+ob1wX3cnXetI4bNjJH+YYcr389Krdv9WPZW2927b2/uvbf1F3Nuz7n4ey2ws+3uOf2/x2xa0d&#10;p7d5jebPcbcM9jb2mtruGVwu0vQVq2K9Q9m9ugd/sT/4ezFy3Zi5620B7nunVAe3JlRUUIGGWrbO&#10;ky6Iu72HP8H7WP8A77j6iWvT98++hx3I8/trvG3eD94BSu02nFv6DXrnH8mLNs7S+xCu+pLjaBJs&#10;1sbWzZtpuuV2iKw0B7Wm4rba8ZsX1Uyxg9pnuzmJwzGZvtf8tcp3Xu/3lzXOcjyfsr6Le+d9f2mv&#10;fHZcyd9w282vun25cXa+4/bdzfWzZ21o3UL7iwyBduvaE9TTIJrfE3LI18pft37YBuOya2Xd2xos&#10;2riIhBS4DNtogZTOGYkvll5mRbbnPrhxXuS+uy+ivA8v7b5TdrtuN2mx5I7O1ufZHLH9R7i5bjN/&#10;veRt3LW94fcWzb5PaW21XWQXmR0Okw7tj2+xsb0bvkbjjUxdrm8BSxHp7hbVtV6Gi6jMxBOKsvln&#10;HDb8Nz37o0te4vZd72f9MOI2du0my2Ww2uw9m72zuOe9V+U9s3eX5Dc7gKTubJb9Um3tG2LZJuW1&#10;EtiRYs+3bFzRcbmHuC4RuLh/UO7X73em5QMKalhSAIoKAycCXy3nhmvcvO/ur5rYbnfcOv0K2Gw3&#10;Oz2289sbAXeA23H7TgeFsfpN97Z3+4tNqvNtd2ty9t2uPJ1XALjJpXCtlaUXbtja7veLYuWy2rUt&#10;u2L2uLG2uC4NWplVrZdYnI+OJPxLtZrneT8CvqJyu5fheG9w+8vZfsPf85sOXs7K5Yubbc8xv73t&#10;59jp9x+8eMTjtwu1fa7Te7vbcim23gYWpF22ApZR0fl7K73jbqMq6b+10lCcxcs6SK+GHxcJbrtn&#10;4PjT+3Xnb/04+tfGb63u767j2179B2+724BZhsOdYi4TaMw6AFYJk0mJx+LD/lb+k59r/Vvn+Rt7&#10;Zbdnfbi9vUZVAL3CSTqYCgIj7px8h7Te3WSvL938cv8Axfk/qrfty997f6lfQ/6Y+89rdF9eZ9oc&#10;Ncu3Bmb9rZpZuE1Ne2TJnHwy3VprW4uoci01qQDnB64+R9H1fp5K7ZhrST3LVRGuo7fwimI0GEso&#10;JkjUIHUeNSRgBhosSxECgCgDI+JPnOWAGBNJUEEZMYORlQpwAwCAoXJYYZTMTIAPXzwAwetkYaSZ&#10;qQZgkdCaQP7dcAMKAnM/KC4YnLrCqPhPxwAwbG+V9W5Z7dbIblsBbYKidLCewgVM54JbZ6BhNjet&#10;auTbJXVWRGc/KG/riXT1nVzu0zbPUUEzXwiM8feb/jd+u9r3J9Od39Jue3QPJ+w7p3Pt69uNyPVf&#10;21yl5n/S2rDfMdnuGa2BP+m69Bjw+bS67Zfbvs3u/wBXwfo7X6tOn4ejO8xxzXX/AFVkdxUJetqA&#10;PW0fIWuZiggnyAx7v99+yOM9x2L49NWuXtmpshUXS9ts2RyJ7WE6QMscZbOY+W31m+fmZ4vkLiW1&#10;t35IV2ts1dSFTKhhlJB8ceCvfX0l3ti5e9O0blmwfUa7YtBdFs1eEmYLgVjrjpL8Hg83g54adWDi&#10;QQR5GfhjklzgG2V1jdtsh1BtXpBle0E+Yg/j6Ex5Z4ZeW+Pn4FYnbTjlUlQXJa2TZ27hV1gg6HL1&#10;KUkR1ywzWprOk9Qw22yvooUkPbRX0XPlZkIhQwGcRHx8MFutn4Bhdrbeq5J7RoUqoqSQIDGOvxyx&#10;DEDG34bird0o1xwOpBGtSVpbbV11DoAcV00nqGOkWOCTdQCli4CQrfmBWRoguRQTEfEeeDtrrnpy&#10;GLvZey2fXcsINKkOiPBBQHUulzWZIEHPLB0/S568CLAEAmJxtOM4i5tos7vbXTbZj3GzXbXFB1Vj&#10;uGWX88TMdZPSQguK6SDEUM9Tjc7XhyLls2WLq+iGa1rsA6aaHYTWc4iaYxdrW5MI5uAAzQiZrLAZ&#10;Eny/jjY7PiwgUsquSxh11mhMdwmaZT9hyxFQ3viT3ZKAVmoOczni/wBvst0jJFlGSVBJDswVTMlx&#10;kfIZj44CHdv2gh/MIYAhQGAgsMiDnjYW0W1bUMe7QZUyGSQRpMmdJEZ4CiZi9xoWVBgEVDnVnSkg&#10;z/aMVm8c3NXrNHpkVNUhTA1MsgQYP8cBMspoI9JKOI00Vq1EAiTOUeIxluQ31u2zi24OkSqjVc1B&#10;AYQpMACuYrQ4C2sWSauGrnQL3GMiMcn9yc/bAdLlyytq4zFUZFvNUaibkCTE0jP7BjUlnOGdrei2&#10;tWtA66oAJkqD0/gMsVXtb2z7v+onKJxHtXjt1u9brbv39ITbbe0p/wBa7uXEIUnt0mSIBxdtprOa&#10;zJb0V3O+4OG9scbf5Xnd/t+N2FhWZ799wuogEi3bU1dyBRVBJx9GPpD+372z9ObdrkuWXb+4Pdz2&#10;5u8jurSXNvxzMv5lvjbLggN0a4RJ6Y82/ku7trpNebzXg/6p/XnmveXq8X7ZfecH7YDNba7bY2eS&#10;5gCindXUhrNo5i0hkj5icsejhdaIZZIEA1+TouVKZfZjm6PNdzbqXV7LiHuEvMlTcIDPcUsSTqMj&#10;xME/CLeuKukDJqkHISOkRU1zxRZbOzcvC5rALIyDUpIDkEwSSJCgkdor9gxSbu/r7X0qlFUTpDGc&#10;j1+7AbPidmEUOjXGu1dzpDFFIgsBSBXImDjF8vu7ltHCAD03OqQCoDVKgCsAycB1v25xtlzbuXW1&#10;+pbGnSTrLJIDuDADMIEjpGMK1zcLuLW7RmEOCryVLNqJg50Hn4TgOnLb2rbe7srihpQhk0q6aCsA&#10;gHqTX7SMsD6oe19l9S/pl7o9r8jt7G92/LcHvvWUnUtvebayb23usqVDqyqyxmRi6XG8vwY8muu/&#10;jul9WT9l7m37Q977K/rvbaxc31njFt3AR6+y5C4LJRS3zKrkMJyimWPDH/Db9X0+kf7q/dX0b9zc&#10;m219vfX/ANr3Nl7aW62jZP8AUn2RvHba7W9rPbf3O0F61a6loXHr9zrN9Jv/ALr4L297N9vDt025&#10;n4zi/wCHo+af/tSV+1Pl/wBxH/HjzH1G9mcHa5j39+1j3hxv1t2SJbuPyVz2Fstpe4T6qbPj0sKz&#10;3WHEbl97+nyc7UH5lWP1SXARQqB0yg9tK48Uzjl6X863i9ztt9at7pX9ezdT1EdHHpelcQOHGkkE&#10;EVB6jCAJBM18MUWN50C21UhbVwhe4aqgkMwbMxT5YEVqcO2wRn9gk5/ZiDLc/dt3duULanKmulXg&#10;IuuEiIqBM4VetKQaZRBmopFY88ScSQQfa/MtsNyGZ7jsWCkEMCDSQlaSPGn2YpbtoqdJEdB1yNCI&#10;xZyPVPA8u+42tjd2DqKLpAb04driBGW4jkZiBBPmMpxECaSFEQTSR18IOKOiDevu9s+9f1RfsKrX&#10;tLFbjLZXToZ0kqAZjpStMRtxZDIyxFAetGzGWA13tPm9zY3u03qXG0szABOwmyoi87a5mZJUHOom&#10;tK0IA1ZnKv8AfGA7lf5a9uttaI0elcGu4luz2uttDbV2ZGZSrMT1AkQMhhwNpIgwDFRUnofiBgKO&#10;9t13lh1dbV7QW0hrRCMDN3XcJNHaO0A0NIjE5CYhjAIMtmIy+X44Dm3I2ULNct+kt+3uB6W3S6Rc&#10;1W4dX9cyCIkEEA0AIAIxHb8t8m7spIMjxOA1XHseX4wldyjPaLPcAsMpQEhBtrSrMkCCxB60rifa&#10;ujSCKaSJAqZj/pgOR8vwe4O/3Fi4NVxi5sG/bCLcQnMhV0qADJMwTkARh5kFyYnoIyqcjgKLZ7q7&#10;xG8FhgyoSWDsPUWEt6LrLemrn/MuYxWuPTcrAqQBApPQkjAdj43d7bk+K2+6DaLljUjXLloK9621&#10;LqW7NwgOiqNQckGsVxK25Vl0lqkHp/WnxrgMH7rs7jZbqxyFiy7WvWQgXgFe3a9MksQ5IiWGlgKG&#10;nTDqgowidNZmDXMYCu324sb/AIy7aLjWAnpKmq2trTIi0WMM0wSwpnl1kMwMKZ7svtGeAw+12zoD&#10;u7S2iNr6j33djrZz36QFpUQQCD49cMNb0yKwcpNG8JjAabZ8n66WrgBe7bthryWWKPb0yCtjUMo6&#10;TnM4KCe3wkfYPCnwOAnX9wq3LW5UAJd9HtS2zMbt0zMzA0xpYmlThbBSAYAMgGZNPGmArrG53aXr&#10;wuNcNpi15Tb0olttWhu5hE0oOlIphy2JhgII8q/bgKPl9xdss20uP/qDUzu6mzpU9gUJ1BI1MPMZ&#10;YacguVzrnkAa5zgLzjg1vjdtuFQL6aXGZWuOQ1m2dJIW34mQC2UZ1w2ilZgSMgZBFczTAXXI7pN9&#10;tbRN+1S0xu27aslwJEW1rJXUKECgxIILLI6FZgdK0GAx233CbLdJtnYerdF1LasylnZnkgICQFad&#10;IrOfSMR9RUnOggyTE+In41wG2Wxb3NkC1ctM5Je2RpZxpnUCVpp1TE5HocPWxqktkRp+IOVD54DN&#10;8hfXZ2/0to+pesvqUPGq4/4jcuWvmlTKVoBmcsApAiYiKkVYdRIwDdjk7lzcC86+prBEAuLdh0Mh&#10;hSagdIkyT1xJ25IzAlZy6hspwGS92WrN1NK+oF3Skm2xW2dvdQajCDM6jSMwSM4xKPdBGYIMeHng&#10;MBty20TcbW67GydehwHNssplkBJg/hlTn06Yl2CRHUg59MsQjmnuxbLrf9IE2zaCqC4a690uG1Lc&#10;bOvQ/AnFxb7lU+PT7YGWGeO70j1y56PJXNWvS3+4E9pcnV8oIGcxEGcxlj49f8jv/Kd7S/a7w/I/&#10;Sz6K77iveX7heW212xf3ilN/7d+ku0vKbP8AunNR2bnlmHdsuPBK2xF+8dJtpd/p3/Qz/wBO790/&#10;1Efc/B/MP+afi8v2r9ke33m0lzp7n7vvrc3w+2l58ftZfp8/uLM258Xjl2m90/Pv3f8Avf2/2XTb&#10;7f8AbceX3m0/+B8Wf82/x2/3dfX5Tl+l3/hC/wDafr6kfvp9zcB+4X91nB+4Ppp+zXg95tuS4/gt&#10;z+o4X3p+4/dWtO5s8JwRXTe2HteoHKcsNN3cnVtNnB9bcWfyDe7Pdvuf337j5n3h7z57lPc/un3F&#10;v73J85z3M7u7veR5He321Pev37pmB8qIsKigKgCgDH+nH9s/tn9u/sv9v+0/an7S9l4vt/232Pj1&#10;8Xt/b+HWaeLxaa9JrJ1t677XO2+1u21tr8H8vl83uPNv7n3O98nl8lzttt12v+qT0k4j+kn7F9i+&#10;zvpl7P8Abn0/+nvtjg/Zfsj2hxO04L2v7V9t8dtuJ4PguI2NsWtpsON4/aKtu3bUVMCSxLMSxJOe&#10;AnHzk5uGK1RoMd1/bx+3L6q/ue+o3GfTT6T8Bc5fmN5csvyXJ39djgvbXGPc0XOX57kQCtm0oDEL&#10;87kEIDDR+O/zy/nv/Lv+nf8AYnuP5gfzI95Pb+38cs8Ph1svuPd+bGZ4fb6Xnbfmd21+nxyy7XN1&#10;m3yH2z7V7/7z7zX2P2/Xu3vNt/Lpr/vbf6p1t4nS2eXv3efvG+gP7Hvo17g+uP7hveu19p+0uF29&#10;/wD2/j7Pp7z3R7v5e3a9Tbe2/Z3BBlub7fX2KIiKQiFg165bty4/ZJ+1r9o/7ev+Oz6Ob3l9zv8A&#10;jL/ukbO1vfqh9aed26rzXP8AIPb02+A9s7TuexsFebXHcXtw128/5twtcYsv+Uj+q7+r7+aP9WH7&#10;z2+6/ubzbex+w+12uv277R4t/wD1m9v4+7jy+f8A+P8AvPJJL5fNtxMTx6Saa8/9Cftr9r+w/bnt&#10;f0/bz9Tzb4/U8t/NvfhP93Sems6dX83/APd9+9f9+H/PN+7v2z9JPpl7R9ybz27zPN3dt9Bf2t+1&#10;eSuL7Q9he3dpuNO5+pn1d9yaBtW3diyw3HPe5t8q7XaIRs9jZJNq1f8An5+5v90vuj9wPJniNna3&#10;ntr6W8XvPW4X2m12N1zV2yfyfcHu/wBE6L24NG2+zk2tsDMNdlh/yvpp2c+r7Zrrjh+2r/iL/wCF&#10;36H/APGL7Hte6eSbifqx+7T3fwybb6lfW7c8bo23DWd2oub32H9Jdlvg17iuBtN+W90kbvflfW3b&#10;1Wxa8i7izIggnVrYuDPeRPccyR55Y6Zucm0zOH2vDTn5AzQ+VMVHoBGDKHGh0ZCrMl1Ltlw9q/au&#10;WyGR0YB0dGDKQGBBE46Mk3bdu9auWb1tLtq6j27tq6oe1dtXFKXLd220qylSQVIgzXH10/aV+9xu&#10;Rt8b9Kfr3yqXt462+L9qfUvlDbNvlLTj9Ptvb3vy+wCfqCp0WOUYBbohdxpfvPm30um838V7brZZ&#10;ZbLLOZZfSy4s+bj5PHrtzOfjOr8YH/NT/wC0+7bLce5/3h/8eXst9uf1G690fWn9rntGwdsly8jn&#10;e8l9R/oPxW1hbO5DA7jlPatgC3fg3uNW3eB2t7yn/wAmH/FDxHv2xzf7gP2vcJtOD99WbV3kfqD9&#10;KdgE23C+8FtJr3Hub2iGOnbck4Bbd7Yn0ty35wKXC5b+zX9AP/Up+6fsf3Hs/wCS39Q3u9/efZN7&#10;r4ft33byW7+49hdrjX23u7183tNeni3n/E8Ov/Dk21mkn5R+8P2Lp7rv+6/Y9Zp5uu/h6a+Seu0/&#10;3d/jem169bXPv+Ej/nf90/Tjf8D+0f8AfN7p3/uD6c3tzb4X6RfXrn3v3vcn0+3Lbk7a39P/AKpX&#10;bwFzccTZufkbDknH6jY6RtNyr2lttZ/L5vdhvuN3u747ktnuuP5DYbm/s9/sd9Yu7Xe7Leba4bO5&#10;2u7218K9u5bcFXRgCCDOP9EHtPd+z+4+08X3D7f5tPP7fz6a+Tx+Xx7Tfx+TTed2m+m+uddtNtbL&#10;rtLix+PXOu103l1s4ssxZZ1lnpY/b9x/I7DldjsuT4rfbTk+M5La7fe8dyPH7mzvdjv9lurQv7Xe&#10;bPebZmt3bV1CHt3EYqykEEgjETHoVNx6S/bD+6b6pftR+ouw9+/TnkfV2jXbVj3X7M5G5cf217z4&#10;Quv6viuW2oMI7KD6G6QepZcK4mCp/wCev6kv6Zf5Y/1RfsLzfsr+YPt+zz662+y+4eKa/wDNew8+&#10;L2eXxbXnbTXa/X4dr2eTW7a3Hdl8p9l+9/cf2/7ue89hZtP8/j2/J5J6y/Db4bT5Z+Xm/wDc9+13&#10;6Zfut+m/I/T/AOomxNjci3d3HtP3lxtqyvub2Tzht6bHLcLu7gqhMLudpcPpbi3KOAdLr+uH9qH7&#10;sPpp+7X2C3uz2XuLPFe5uP0J7s9jbrc+tyntzc3DKMBdOu7tmoq34ILDOox/lT/qf/pX/mL/AEs/&#10;vnb9rfu/Tb3XsfNc+x+46aY8Pu/HOvOs7dPL/mvjzOPTOu0n/Q/7e/cXsf3D7Oe49re3afn0t+rS&#10;/Cy/Dp/2V+Ur91v7a/qZ+0j6g8V7J96bXdct7M5Czcue0/fWw267biPc21ssLN/bMyArb3drUr3N&#10;qzBkVgRKdx9Qi21i2pjS0sWiQsE+K+OWP+afTL7BOXnK7y209w8pdsPc9ZEWym3W4LV64GtroI1M&#10;IcJOojz8RhzYkvea5plLddRzDRlI8sBVe+k2+04GzxXrC3e5E+i9hUYI1pQD6gJy7yAKkj4HEi/u&#10;GIZ21KApUEk1r8y/wwTWTWYjM+3/AGxZ272djt/Q3Fy7ube8vWbVq2bu3J79N4GY0wYtkgTBzAxX&#10;teUBbZDAuS2pGGnxA+EV8cRXUdvxG4vXN3yXrWTZ29s2Btdxt/zlYJpe4lyQ3qazABEMKjpBLd1l&#10;gQQtEkH4xihN/jf0lraMHRr63bu8FDVTAusSsSxUg6nNSIxZ7S1ctWWK6S1xxIcrpAjKR/XA9cuV&#10;e8uX2HK85tbW4N7b7Xjtsw9azauMXuM/q2zdsyQURgSsiAYzIwNyxtgIgOqSzFSCpLfOv9vsxEmc&#10;3Jv2ht15C9d326Fs7W2Vt7VrgIvqEb8m64yJr2n5RQ5GMP7BW9NrpiZ01IEeOXniseS5nbOqh+pO&#10;72tzkNl7fti+bYS7um0Izpe1Sw1s861ijCKHIxicCSCWmSRpmomafZEYOdu2v0yuc3dpY21wJbKW&#10;bW32t83jt7TC4+sAFCqfMQ8wSImPAHD1oLcuFalbY7gIgMT0JwSy5zb1Zfn9xu/b/A/7g6WhyXM7&#10;hxZvEs165tra6PzNPQUlfGMpOC3dz0p7l+SikCA0RmM8GvHPqzPRK+nnH3eXs2VNi6Gbek375djc&#10;u2Xuayr6jCBjqERnWmKkFmKqogXCCaCoNTniO94dxu2NttV3u8vXrDjjNq23trcuXGAJBsrbUmpP&#10;UT0ArTEi+dEDxjSNWmCuX2dcVM514rL+3Usbs37trvuWze9bcLYW8ly24JuMbduhdTIJzA6zOHbN&#10;rXb9QjSTQCSYif4A1wctt7N/wUPubnV4/mttxNnXfsWtO6up6UO3qKpYFbdKSRpmoHnRq7Z1FLIi&#10;pr1aBVpJ/t92Dp3fR3L3ifcCbOxyXuC6tyNvYKWbbAm016PTt29FvIazrIDEQIJOLJbahVtqIEKM&#10;z+EeeDz223NcVu8ndbeXuS3+4a81y9fL6rRi769wAA2iaQZAnOSCcOaCE1xmJFBLDxwRVf7lt9zy&#10;P6HQAlhja3Gi6BZsOxqiB5lCpquqjT9hWgWIUEy7DUGJoJr8RTASud3Nna7Xcbq7sytnZ7Rttt/R&#10;0KNxf/09Ntwews5Gl58fDEncOXIVGAgHrqlcuv8ATAYr2dxtrZWbm63Kbj1dw9oOjOSbW4v6mKWi&#10;xkpJLFpnwjEIdiM0wTOnpBiKCMB0m+E5Lf2OPW2ly1YuWrO6KadN2F7GuukHSFASATU0rXFFvWYa&#10;mzLAwGMSNWoGAPhTB6teNZK9M+wdtYvPtwqsibZwLrpaZnFz0/TZHbURBgj5QAR41xn67re2tsai&#10;23d3apLCdQxxtm20w10ma9KXiPavsnlfc3qWk/V7N7trVt3RkWyrWnV2cSsgEsTURSZnHWNhtU2G&#10;xQkAMxkwOvQEY7PJbdrmvhb9VPfu/wDqf9Ud9tdvd/V7XYWLibcMQLUu+s7i2fwkwRpOc5Yh7ohr&#10;onMz3Kfsg4I6P7DG5s8K1s22urtyoexdBC2dLarVwNA0jIKakgma4csgPYMyNBjP5tNBqp4YCq92&#10;XW2HvLaMFtm1vAt62tsljZZwQ6LcuVtwZKqc+vTDF3TSvhnms5iRgNT7ebcKLpWxrvJcvOLqsAt1&#10;rcEXX10A06hIJ7ojxxQXQdd62C8aw9DHxInB6decbfJ634RY4r29y9/9Ou6fjxtLoex2W9Q/0CUA&#10;LMdSqxypNanEDkn0DbmTo1gHUNUSakEYNOhfSzbPubnui2bFst+nvtYG3u6RcuooFEYwo8DUAkzM&#10;YRtyNO4QNJDak1EmZIJaIyzpgLf3IlxN17X3l2zctWGsi3uVtppCC1bZUti88zcMCWXPMACuJO41&#10;lbDfhKhWJoopQL/HAZX2s+xTc+47Bvg7m3uL97bJaUK/qXIGq8LOoLbAaFpJPceuKgEAblTWssBk&#10;QWEHOlKYmecDsjfm7n21cRQWvWLlm2rG2qobaNqF8adLqrD1JFJpJMYnkAeg0S2mM4AUrApXFHPk&#10;vPfT3Ft726bb2k3LsFNkM1+4LrXHa4pAgjNVmg8zik3jT6sjSPXXSSZKgUHd0muOW/Kx3r2bYH/v&#10;MYXUv3W4a+t5bIFo7vXZLOzbaZOkQ8AA0B6YfRhqZgTJsiBMHSqyfEUrGNS8dwzF62o2+2290KiW&#10;+buN6igm2Gv7sUfWASXlZ6LOUxhs7h/QsKGBXX+JYmKZefhiXaXUWVv29aXm+cd7TLuztY7bpdAL&#10;iavTd1oSAVAM0EkVw8CPS3bVkssg5iR8yH7sbnW1FebQTkfaVm8QUXbXl29xABaYqdBs7uzmur8Y&#10;YiYjLCLQm/aXImyYLTWkST4DpXE1ss49FFyt9bHAcruAQ1tOZQ3VtvbADrcBIRSYJYHvoRAiIONF&#10;s7ZXbICT3XyQI/DMRIxfVytxtb8v9bzR7331ree6+QvWbAU7P276Fy4lwFFvta1hyjACYaCYmDli&#10;Ju7Gq7vDpMtbFIoBEjUPjheZhrS/TG19ke4kscB7HtDcWrXo8ju/z8rjd4tutlLkEhA2ka4g/YcU&#10;t0lLlimk+ie2KmV09xqB5Y57Ylnybd0421Y3XG89+Yl+2/MbQFwr/l6dyLsW/lMVlmnuBCwQcQtr&#10;dAtKgJB9YwGrpAYySxxmXA23ujiHfl97uTaUr/sVkarQKPfY7cLbKWxIQgGqmhABnpjLcpcc7ncj&#10;MNdQKFmQpI7zByOcZ4668acO2vSPRPsHY2E9u8BpNuzctcZfW4L9wNbLpbLCyHFGYEwC1K0jDe/A&#10;X1A3zdgUvRTNFJBqTXF127oS5WftO81y5tfQRGtn9QziwQzJEtcRRbEKjEd8mIFBioe2LYYwHPqa&#10;o/7guomngcsaV0ba7ptxctW9b2Q200rdodVsXQgiIIGQjMgAYRtjriYkhOvaYBOX8I8MSXMlnqWY&#10;uDnM2xtw9y3qARtw6hVD3V1OE1K76QACCc4BmMa3igyXEAOrXcVSIUE9RqP20xjb80Y3ec/qabG5&#10;4rkb76LH6bYbu6lxWvMlt3Uq3oAmpbuBJoCaxj1J7ZWOOWaGkeEESABjbzeP1/F+Kv8AfruhuPrP&#10;urYI02zuAo1a3UBwH9U/5p8/4RjQ4OjxBgYAYGAGBgBgYAYGAWpIyMQc/wAWRJy6YGM3bFwq52iA&#10;IW0hVgM5XuIDSRonP/rhLVFcs/P7jizmZRoNqykUCBmJLBdRSdIJJnxz+4YZ6/40xRa2gGRdLaj/&#10;AOrk6cjBUkdSa5R54ZJkzl4yJMdQPPEeXa5uWhsNbVVOnVKkDQ2k61aACSIE5Cco88Jdor0YV+zK&#10;MTaW8RFhs7YvCKkozRqRiB3aifOKHPoaYaaOk1Ejyk+GGss6ix2i3EIe49mC+lgoBlgdOlkB61JM&#10;+E+GEYT81Gl1+ilpiF/Mch4rbKZUKx/2mZBnPrgYsubZ8BZD5HBKiCDMkgh+qBvuIy8MDFEPbKov&#10;XAZEq7KIoADSWXP4GT9uEECDUTSTiZ5wLVCCyDuHpkExBIZpIdAPv09MMONQP3xijU8PufR3aQCp&#10;fQbi6nlljSdb5iSJmDXEcDuAAGQ+NDSDgNpfvj9C+4Vioa4VdIbQAT3liJmmUU+3DZ+YyTU18fHr&#10;gLLZPq2tjXpXRqREZJdw0EOzgnSf81J+3BAwBUUMgx90xgLF9uzXL59BPzbLOvziCKqpFCJEsxym&#10;tZw+YJp0ykVr54DLJa0BTcJJ9QqNIZdTae22FE1+YAt0FJxDuE5VBr4Gs0nofPAdA4axbuJ6w0XF&#10;fSWF1CFXQJlQklCf82U5jBMZWkDtmAMyDGAm7Owi8mLd4El9wqWXF1jcBKsNXqz40XVBI+OIW4+Z&#10;RIkrPwPWJ+EYDpXtMWbuy3Bv+p6djcO4uLZk3Cj9qSZgTEUzyBxCVJJJGoZZkADxHx64DpHIb97F&#10;jaWNru0stcTS7NaQG5bMsvq3pNZBhoMD4jDzKutE7ognTShFsyAPDywFNtNxuDx3KbsraLrdsWg/&#10;f6SsOQs2h166j3Z0y8f/1/e7QZUmg8DGckgmmPr79JddsJfTTfW2rMQANVtWZGaAHisgMJNaHxw2&#10;0ZmfM5jyiP5YCztrdtlrUWlK6AGkG4EHdqJJIIWqyPA0mDgvKKkilajKCDgFNZJXUjAqgZVuEpoR&#10;1MFwQNOqumgNKThJBAkfeaCYgt9nhgJltxAQgyDAAVC/+cJpFIn8VTT44DKAMjWBQkkUgFlwB2Wd&#10;2kaIdF/PbQLbl2lQrLm0ioEEZA4bmQO6Zp5dZjzwE4W5uXC1vTo/MjIENoVUWAQEGkknoc8FUgDM&#10;HxPlAocA6nYztpFq6J0kFXRoYC4AV/AARJArJicNhtMAGTWWisDMSaRjG23bVTfSFyfUCqrKvp2t&#10;WtXvEa0ARSCIEtqiZgeWEEyoppHb17oijAEYxb3Tu/gH1EO7HU/zqQ4ECPnU6CQKMInwzkYIma5A&#10;06HqQMZVKFkq3owzwzXQjlld7ekaigTUJMZKYgVOEEx8Jmlcj5YB+2WcoCV1wFDaSU0Fe51NY00o&#10;a/ywATAmYMmIj8WAdVFViVUKy6Yu6yQCyAh7hAUggmAFHUxQnCWkSQCQFmR5jLPAWCqtw21m3aa5&#10;eS2Bc1aWhpF1wy6VrlBkiD44bPiSREzMgmmY8s/5YCQsqWC2wxLlVZWUBSDquAsTJJo1I6T1GDkk&#10;kCZVqDIGZOZwCxpA1Pp9K4qIXAYMWtAAkChisCsk1w2pMAGh6ySV0gds/wA6Z4CS9u2GDJqZS3bp&#10;VNWpiFcpIpWASwJXxOAQFykgHMwsqK4jUmElNd1yAqAaW/JW2bjC4QLZr5Comn88AgRAoehmhkxM&#10;+WWI0cQXA+toYCVdSBqUqgb0lQ1OYYROZocNtUQTAiZAmPIGRMnLBEm0NJBW2DJ9MA0OdLj6ZB7a&#10;yazTwGCrE+ZWBmYoYU4KfJUnSTCFFdmKyIMwxdImBCjqPLLCGNJ1SAStCQBHWDgh5Myi2xrKrcuS&#10;skkrOkwAQppExGZw0YNJzqAJJk5GD9tOmCpds0HRkiS40gKphu74QAeuVc8JYgTBUwDIiogRI09a&#10;eONTW7TMDwDAfI3dCidKqdZoSM4APUeRwloNQTECPHIZE9emOus31mMf4qWAVEMugklnCqqqCCTO&#10;lZEHoQKGPPBOw+VSCBWI0x5V+6D9+Lrre67Xg+Y0V4kqVkdj6prMtQZCO6R5DOmG2p1J1GAXAIJP&#10;ysB0jwxqdORJB1AsqH8tSX9NnEKaNaJerSYknLphDaZk56ZLErQzGqmYxVPWyzKqLpILBQgV2LAr&#10;LWwX6ioBIIma9cNsQAdWQzgQSZMf0wE5Fa6VtobZcEIpL0UEKpgmRIgk0kZE4EeGqpGRmp8z4YAw&#10;YCoy2m0eoIVQmpSSiO3p5lgI/nHVoppLEmeswY1dBq8fKIwE9L5u+knpopWIVHUXDaUS2pF0ysQa&#10;n4HCKsT83RQFiCOmR+/ASQVs2mH5TKJuF2Vy4ear6YgkGANJPhTBiFBk5EyQIViTEEAfywCSTdYu&#10;FKq4tqquxZ7KhNUi4SIMZCYisyMIZiQwJgkS1KQMyVUYCRbs+loKJqRbiKoDBixaFVRcY9ImCDTz&#10;wk1gU0qFqIAoM5/n1wD8jvuKjBrjXBoMsWDMSFoI6GAM88DOKgzlJzAo2f8AXAKVGKse5Rb1NeAM&#10;EMwkGAQCdUyRScq5slgJFCfjMQM2nATksu8EArVSFI0MysPwlcoAnTHj44DZiKkBaQIC9Zbr5YBd&#10;kWSAHlbdw3mDkMGe4XBQBDOnw8JjBE0MSZgGI7hOr+NOmAcFsPdAusqOhuXVcyQhW36cAipIEkkG&#10;TQGgwkkkmSaVAMAqGzB+37sA+lsItkLaALBlaSYcrJNxdcwAJEkgE/ZKSZERqMmQamJmp8PHAPWw&#10;qs4Yxb0h0dR8zaAq6bYmGP4TIyM4FcwMxBBhWGrMmfsmM8Alj8qXCVZLi3JQepaeIKp2don4/HCJ&#10;0yZBIFCASST/AJvDPEufQS1i8uluwFRKuw9JAv4FEzkAZNZ6xAw2RIOlhIANKwaAlvLFEhNKwAnY&#10;5PzDRIc6gFJHzVgYXkaVDdxA8vmZa5HLANIA1seppDpq0mflFwditSjChp/LCZjSw6EkAgwBJnt8&#10;MAsEu5VlJOm2s2tOpmaIUNE6usAkRhFGYkUEwMgFGmSYGQwPRKVPTQK2ktSKEl2L6VAYkDUAaEx4&#10;YQ5nwB7TMgipp80zNMD0wesAzLVXVcUKQyuY7pYLEBASK1GE1UJNJFYr8YUYB3UNd2DqCAenW2pK&#10;up0ReY/NEZ0OfQYIghxqagmBSIakkr0noa4BQKttz+WSWIOvU3c6MYVQ5p2mh+6MJYiKGGU6RMgT&#10;4N98f3YB60r6pilxPUGgrrcE0VSRSWGcD+uDhTGisfKYy6wR/fgEfmp6puqyuxBIQNpvQa9zEUBF&#10;fAyazgoMAfNAGeaz061pgF9pa4xIQs5UMLdDWWYWwI7ZBJIoK0MYQ5J75NTAB/EOig/HxwEizbVG&#10;S0UGpEDNcUqSnpiSzRIYQSRFKjrk3MsGEFqVAMLSCBNJ8TgJ72yNasAqRcc22uSxJfVruGZjICsD&#10;I9cAgzpodOcAQZ6Sevwxx/V+SZJVVRTcWe7SVBJJXTUiAaiO6CMp64QQAZyznuqK+Ap8Bjm1N83o&#10;ljWAVXU8spU6VWTFBraCftEjxw3H4qxp0khejCnhi49Z0dEhahlVQ8XFbtYadSLVBSTQ0Mx5dcEc&#10;wuRCmoBivhP34BUTpuxNt7ihQdKMwUwFMQR4fecIqYJNM1zmCOo/wwD2oI5traklgr6h2FiRqKDO&#10;CPOJ+E4TT7KxMlhXUJ/uwEnzB0mQpkobS6qRIpMdT44SSCQ1YGRkTHhlBwDqAKLlssNQuKNOktBg&#10;H1VJM1HdTr4UwdDIGcAQAYBzgTWpx08fSpTlsAEFj26hmRBVsnesdorOf8sNd2UHKGrAGUyfI0jH&#10;QSewkkyqhgEYxLhaditOYMyTEYBkkxnlJrQjIiRQYBwFbYUFRoqSLfZFxWpcUvJBilR4+WEmM9Ug&#10;0HWakRPx/wCuAcFalG+XUe2qklSpBbrGbdOmeEGjdpIAoCAMo6AmM8zGAdQ0JbQxAAnUwmWortQx&#10;BhYPma4TOrxiubEggZAg+cHwwCm7P8pYQ4AtkFiTBdAo8isZnPphAkkwXWJJYjMERlJp554CRpAR&#10;aJcmV0CTDzrpInKpMRSpwn8IaS0kKSoPaKmADStcsAtgA+koqEC46KzCWJIEu4gwp86HxwTAkx4T&#10;FPD/AC6vuBwCkhFliuqACGfpEy2nyOpgf41GAWbTBkAisKJJmeuZ+7AH6YFwsfTJA1LD3Ag1KCdI&#10;JAFDQZmknCIYCcj1nMkU6zWPDAPKUkqELBmAEAhFAId2kAUmCZPwoThDxJJYiBqaYk+RBk/YMBKt&#10;EhgukMZFtdCntmYNt/l/tWKYTqmgEkASJAkH5RTpgHFtKCpLgW3a4oIRmSZDsR1EdY+AOBQlQDUU&#10;JE0PxGeeAMLKPKEW2OsKwBJBp2+EzQp4jxwmjClBnGZNZk9KZZYBYBRlZhQFRIARFYjSUCViepU1&#10;JEYEUBqAT3GvQxHwwDikeroEOygFYFGoSrqlAWk1BNKYI0BMQAZIzOcgRkJyoMAu2SzVua/VQKG0&#10;6dSAENDEVAE51BFDGGy2WZ0hQafiMARPl5Yk4D6IAW1Mh1FnEkEBFoQ0DMmlImfDAJAKzMVEA/hB&#10;o4yrhJiYBKpPqGFogYMwgBv/AHE6ZGmXllgiezIQB3ChJJMgSBGUVxQsatdXgayVuAMIVgFdipJM&#10;gzQGY8RhDAHUdMaVgQSCZEiDPXASEbRAVtal9RBAZQopqaBUA/LOdDnOEj8U6w2sdoC6hPaQ5ymO&#10;uAUVcFKWzbFkyTqVWqWDIo6SBIz8MNNIilDPzTQAkdoBnOMBIWoYAhmGkabYGZQHSxYCgqaRPmcA&#10;GJA05xUkaZABNc/PAAgEqSrN/mOlWQtV7YOrw8T0+OEmBJkVmkHUAWpAbM/bgHwO0h1lk1HUI6LU&#10;l188miCaYQRBqch21YgLGomT4+EYBxDK9wTUxkghQ5b5AAggSvU18uuEGNNIANW8K1BK9BPhgHlT&#10;SSIIYV1MAxBVtNwK65EwTJJmvSmEmGjJRpAkVPxEikfDAPKdIkMToY5FoAygGa+ET8MIZVgmKL1k&#10;dTBKgDPAOIWkaiuo5CDWkrJJBjBQSGrE0BIBDANSgmIP34BQIDW5zEatIMKxqc86dP4RhLZwBFKn&#10;MBozMmBgHVAAEtr0uIk6S4BDSCskjxrHhnhskglgWAFApgCgg0/tOAeUKT6bICYZtS6hB1UWJAI8&#10;fDr0wkzAGcmsDwFe3pUUwCgQoZmBAVYWJIIZj+ICsjMdTnhMgyYME/MuZ8yKUp5eOAdooEOpIkhH&#10;1RHzOF0gjJp05jCCISCBK6jUy8zmFjp8cA96hDn/AFDqKIulJtHKRIObUikjrhDKDQKQA0kGpUma&#10;AE9ZywEhGKayzqzMotoVaUZQ0SzADICvn1phMUmDIJ+WdVSaZ0Jy/wCuAdMkqO3QVUCagkwCVBzV&#10;Qcp8emEFYIFYzPaDAIHdTp8a4BeqQWARSDpXUSGYqTqBEfNFQQMNnMAAys5fhk0keWAfHaHVohiB&#10;3GNcLWozmn21rgqCKAeFSFqcifuwCx3QoedJlyAofRpjIeQOVTSM8Nk0k5zE+BmhrQeGAdAqRUQd&#10;RWFFFPUZind/PBNAyB/DB7WKMDmScvhOAXbjTJ0kAs0adIuWmqyhRU5QT06YQDKzJHmSD0qD9+Ae&#10;jv0hFrUBQyhlgAGlY+0xE4MgigDGnaBAgkVBPT+GASjK4DMyCgLtc1H1QGhHCE1J6AD7q4RHUaz0&#10;Byg51MZDx/vwD3qE/ls1sMG1Kp1EshiIEmpkTXxiMdP+nfFndbpLxH4gQYo66pbTH3V64zbiyT1Y&#10;3uI8h/uq97L7c9pchbS5DWtveJ7j+W4skqT46jBOfTKMeu+OsIlm3bVQNAoRkKUkY0+O8lztjOX5&#10;dvqx7i5Lf83yfI7q+7vu9xdJ1BC99QKoNBCm33dR4kjri6/WW7CsDGoUInPPP+eeDDzHb+nXKe59&#10;7Yv2m3H6Z7jNZu3ICjUFe5aOoBianUCKeZxUX7t3cOYnSxrEkKOtOnwwa1xLmvRXtT25wvtbaW7G&#10;4Nkbza2QEtPbtXTee4oKXC7nVd1VkwCBWMzgWdi1xwa5qagRHwjBq+Ta8Gfdf1XXg9re26rZX1rN&#10;9GFu84urcNzUCCpag6wSIkihnGt2+wgIdMhRGRGRgH7cHN8//en1Yv7jd8onr2ltbt29N9Ya6qOC&#10;5QwSYByGr4jF5a2xoAImlAfCmCyW8R5J9x+/dsfXuXdwfWs6m0OxQl5l2Zh+Fs51AYsbW1VatnOJ&#10;iZy7Txz1cK5z6j7rdEDaOxDIFJU6YCt2yZnKZGH2ZLKkkgD+7Fat114ZHb7P3J7o3IGz21+6bxt2&#10;1Cq6WxrahM5jrPhlis3PMWLCmCsxNa/ASMsT6mL5fhHf/Yf7Y/cXubebdd1Z3H6b1Su5KgWwkAs5&#10;rB7aAgZmR1xmdxzd681xUgKCVMNQ+JAGWK5W29Xu/wBkftU9se2drtN7yiWb26uW0uiyigC2o/Fc&#10;DgGGz8QPHLEQ7toJu3TWmmTIgUgA5/ZgjoLewdpttwicTwaqm3Vbtlxt7S3DcuEF3vFEk6QZUg5G&#10;AAcKt7iASxpBIDEEwKl/8MAzzPtLdbm5Y222b1boOm/ftBrSG45CDbItwyQ1QHicx44i3+QVlYAB&#10;hqOqI6DOInA68Ru/av0o3W33Vvcvcbbvb26mzdDkoly5cCqA7AKpgCJgSRM4gO23uAgAowETqaJA&#10;ikfywXG0vzdj4rZ+8eI3G2XdbuxyGzbcC6Eubaw130PV1ot56mrES2U1AAyqLl0WSVk9wEEQCDku&#10;f8Tg9NmZiu98HxO751F3F21Ztvtbl/8ALv32YN3fn99vUtFaChYknKJxDe/fQqpBa22ltWbJHURT&#10;rUHA7dfg2nGe2fbe9tXbu3e3tuTX9SPTRblq1uVFAtxLo16QIOoCCY00nDmqzuLdQHYiYmQSToJ+&#10;IOfhgqBb23uD2tyRuW/X223S6qpcYDStpEF21b1sflKiApWSD0zw1Y2WlZtDXbElpA0EV7SP5+GJ&#10;j+5LtrOtws+f+oGrcpZ5O8NpyNwIm3K3GXdW7irrD27gJYNNVQVbKgOECxdsXPXtMwtgnXaFSAO4&#10;fZUYLxtPinvzPD+5ONHA8wm0vcj6Nu5s+VddNm/de36bmk/mlpLAmuVCDF1t7ti93IRqyYTqgkZA&#10;5fwxXDebazF5nxefvdPE+5+CFzb8g15tgLBu2z6ARvQRyRdABBDMDCpIoZjDzbUFxcnSVyjtn4jy&#10;wYlxn5s3Y973LWy3HE2k/VJuh6JuOrOnaAXCkr2LVmyE1k0nFlYvyukgVkEEAnOM4wRxj3f7TFve&#10;jkNvvFDP6dy1dtXjoJa3S12kgspEFooYw3f2Tj8xCe4ahEmgr0nBdbJc2ZWvtH6p7Lcvb4bd+if0&#10;rPtUa6qr6rvb0vt2DGQRGnU0znTEUsTFsg+NBNYgQftk4GLju9HQF29krd5rb3rIR3C3tbF2t2Hk&#10;MCASQCFK23BAGeWFjegqNtcj1KhaHMzBH904FnGZ0Uu8+mwsbge8+IuM3EFbe43S09IrZbVeW7pU&#10;PKgEo5BDEeOFHTZVXYnVNQBWKAjBEG2N97g3m82XHWdu2yX0jt71++1tSwLXVdgsElVqxIoczkDH&#10;ubywB2lpyYwZJB+UeAwbnj2rbcT9Oefa6i725smswfQn0ltJbuafUu3hbnutgiAKtSZNMRBuw5Nw&#10;qyhoEEqdYJgBY+GDX6W3xby/7Fv7HaHitju7O4uWlV7j2bLou1v+mpvXtxIlDGkfltBp2xQydrtk&#10;314dxKggmKmNWuB/KcDa3SdsrI/UH3hyH0q9uPetbeyu9dV2li1euMF1vYFlL16Qf8xIUwo88sWl&#10;2lx9tt1doWNC/KR01tlGDk4JwADcbx3vX3bu+P2bbjfXLlvk906XN0Lodlu7Xj9nLMWWQQSsNlnG&#10;Ku4z2Z9bc27AVXb0Nv3vRe9WI6+NMGpJdpI7nx2z2HuZ0Ht32lzHuc7i9x1j/wBir3ba/ScZbu3t&#10;x6233G12t1kVbU9oAJmqxNMJS7bf0rm3sPfIfQ4eW1SJFyT4Ghwa7OLdsT+KfveB33Etz/E+5fdv&#10;F+1Fvceu948cem22a2Lg3QO42It2cgygvbYwZImBQxN028XRp2ljbWnlSxVFGoGoJgmvkMG9cYx3&#10;Z+UbX2PtPYW7G/8A1Xv7nPdvJ7AW91b23r77dPc2O6QWbV6zZXSgS2woSQSRGo5Yj+hfMOt/b2oX&#10;9RcXXJW3qIYoRmP5YnPqWzW5xWrb3L7dti5ttz7U9z84d5vR7c4thsim3uclZsi7tBvvWjRdZs2M&#10;kiIMDDRt7cXT6/LB0txbf0w7ErdqoU5EDr4YW45rebcY/wAeFrtuS90vw6XPb/0Su8ZvuUs7/lNk&#10;3L3OO2u1sb7i0NjeXtyl0B09YAhG06WMVqMPWDYYP+m2G63F9lvBLt2z2i4lLTrqGRjEznp1Zsv+&#10;bbGPgz/uW17m2l/jW92/VD2N7V9s7Xe8Jud3wmw5otut1sN6jDndjvWsOum9b1TbVe3UcpxYtteY&#10;W2Lr3tpx9rVtXZ7rBilwiLw0zk8xis92mczNrlGz9+/QTecm3A7HgffP1S5e1sfefCW+P4LYbq3a&#10;33HpdN7hy27YhvW2Wn1C6HqJBESxuLHF2bJXdb3e8ncvSFsbbV6bEXJNolMo6Vwsy1ne+mF57Z9y&#10;fW33Dzlq/wC0Ppx9PPo3wvFmy1z3R72/TjkbAbjPR2/OWNpuGRrhZaXntgmepqMSE227TSOP46zs&#10;gSypuN8yu6pcSbV2pzBoROHSYjn9Nv13N+TL773l7E5K3uX+qf1g9xfUS/8Ak7zk/av022m447Y7&#10;jkeH3n6TmuINyzaAezdUresu2kkicqmvuKp1f7rzBLqWcW9oCWVbg9G5bRljt1VI6YenLcz/AJNX&#10;U+I3G5tWrA+iH0I22z47d2NtsrnJe97lrbWt1v8AjQ3N8Ly+72u+Du+5azqtLd1KGoMMerwFgXrp&#10;sb3c30Y2yZJ9b9OIViwp4AHp1xO6Tir2+T4xpU4f9znPvwfEbf3J9PPZ/tvkbVnkGsrtQt7hBzxa&#10;7utlY2t6GFy2CzupUa2+UmAMJv8AIk21O14m9ZcvYXRcm4X/AFKy1lvTmKUH4T1wu2CaT/NcpHtf&#10;6ZNb3m8f3j9cOF5/j7Gz5vctyHGPtOLtcOfbW6P6Xmtv+qNtLgS5W/bf81CYUkVw3+p39pdyqbVU&#10;7SC72dJKhZUwQAroaKSYP24tz6Rr6b6/4r1vbP045i57U32/94bvehN3Yv2dvx3uH9SfUu3vSv7Y&#10;Ptrtxr+w3qkvu0toDaWRWMDa3ecZLSgvec2iWdT6bncfNaEEf6kAhlxJ3Y55rO08OTXvDhf27cdy&#10;fLbrcWdlw1i1yj7fabUqN7sbXtxCdnzZf0GSOJa6VbbbgtIZAusVGJDJ7gviy/qJYsLd9XWlyq21&#10;H/k3LWlZgNRlNMPq+BP0vSVlrO+/a/w295vZ2eM3fPe4t9wNrgdzxm/40Nttxv8Ac7pLfszieX2+&#10;43L2/wBTeszd2m6QatPWQMMJsue0Kib9Svo7jdXWV2W01u5dizbtW5rqjuAMDpi2W+qd3inp/gvd&#10;97+/bjb3773lvpww3VrnuB9hcTY3nDWd1yu05niOJI5zkOU5K3ZZrY2SBRs9yVJuCBcJOTx4Qk7l&#10;r3It6xsbfZOUvXEtNe3BFxgwV+63aEkeHjiSX1S+WZ4igP7hNun/ALBdjhPpZa/2V/cfu76gbY7j&#10;h9tveW2vtr2nabh9resO+yB2vL8zuGSws6xdEADrhO39v20vJaPNWmt+oNs1i0LZTc7VbQe4bzXt&#10;RPXQywfjOLj4L+rbxNRe4/3Ne4eQ9vb3mtv9APcm15BOGPunactzg3+23Ptn3jv+Wfj+N2HFbfh/&#10;06JphH3ti8r22LUKmuIlnidg8ttd1eU3S11rD3tJSxt2ZNsqqgBDZrMxGeJZlZvv0suHR+X+sH1I&#10;4zdPb92ezuJ3Y4ezxvDbf3BxHCXL235LnvcWx2+/92b25f324e2+xRvSuNb0swaRbM5PjiOMtKwu&#10;7m+b1q2jWkt3AwXe3CRbZAE+atT8pAyJxcTGFu+9mNZj8Wb3H1n+rHJchs/9k9r8FZ9v8vzG923M&#10;b7ldmu2vv7B4y1au8oN5cO+fVbuaFNizoF1XuEs6LOEX04AWrm0uXdyVs3LNk3m9XSLig3L15JiD&#10;qFBAB8K4znS/BJfJnk77d3/7mtxy2z95WeE9mWW5bi+c5qxwey3HDpun29zcJxntrhOVu2lveuv6&#10;a5buXLwuM1oFg10lSMFat8R6h3C6UFy2XsuL6gzaOlNAvuZSJ9QCgNInGsa/Bq9/phP5refWezxq&#10;e2rpfeXeN5W3sOa2d72/cbbfoeULbrkLu7f27s1uWt2jr6XFXSRedVNxrgSmJO3v8WbaKr2/0x1W&#10;7t4X7clWbUQysaqGJIAMqa0pi9GP+J6sv7q9ufWMclvt1udjyTe41fbcjxHDXPbXLtsrG64/bvx9&#10;kWd/tLavZ3d7bKi37t+yE3CE2T6ncTFffcXfcMyW1dHa6zXr9n1F9AabKNDU1jOkGkzOM3fWXFam&#10;u0vPLX7H2J9Wfb2xvbI8lyHI7TdcftOK21jgvbvPJxV4e47rbn3BuNraubYC6uycsu3R3NxSWS3+&#10;nCyZ/GXdsd2yWra/pL+2faNct7gA2b1z83bXVtFmY3XegCydIJoMWdDbW7a/OOZfWThfeG39m8by&#10;HI8pub3vj2170T35seM5f22t6zzvtvhyOP8AdfA8hzG3sbXbpxmw41Tde7untL+ouWrRF28AcdKt&#10;t6uwtSZZbIRiIgun5ZI/p0xXmfGTl+O/9hn6ue4n2dq5Y4/de5b3LbTbXrffttlyl3/dNtZ3DKSZ&#10;CXQQslj2nH52P+YH6U/7ls19x2dsW1WtFy4EjuALK5aDQVnHp9vtjZv3en6vtJfhH9Gn/hk+rKfU&#10;j9nftPYXd0m43vtg/omT1Ed7dgoEVXCzBUqKeYms4/JV7r49thyN60VKn1WU0mGmNLeHjIx8p3Z5&#10;+L6h5pdPJjD63YzGlgNUCpZZqWE0ynzzxpgMBQJCkayOkgliPE0+OAGGiCc46QQaEgwY8sAMHpBG&#10;VFkdZiIisZHADCdOYABmnjnmNIj+eAGBmBBIouZEkindTOc8AMK0gQevhH2yPtOAGGjqClFvC3aZ&#10;tTocnYGmsEy2eCWW+oYZu2WYlQcqiAAogxMg0+Jxcs/p/MMd4+gX1U5T6O/UD2/7348PcTjt3btc&#10;rsTOjkeIvwnIbNwaHXbllM9rAERGOHknfrfxev2PnvtvPN5eJcXgh7YuKyGYYEUzE9Zx+mH2F7y4&#10;H6h+2uA94+2N4N9wHP7UbjYXbl1SH2z9l2xcVSTbv2HBtshAgiKyMeC63W9tfdvHvr5dNd/HzNmX&#10;3dk2DcU0IAuBra1DzAlciG6ycW/uH2tsd7YdBpveraS66sKFQx1GI8amn8sTo0PY8jcMh0KBHdM8&#10;yI0j+mPOHu36Thjcu7TagNrc3Len80E/J3vGdIigxubfFx38XdcxobO5t3VkMuWYOfjTy88ce5f6&#10;fbzYbgN+nuKiLOpEPqWiB3PANV8gKZjGpi9Hn28V1vTokBg2RB+GIF72reu7dr4RrK2yBeJVijs4&#10;hbqsROY+w9MEviv5rB4y44a7bu+myxcQhtTH0wABEq1Z+M4MduoY0+x2V2EtMW1IRoBA0oJz1pUw&#10;IJg0p9hoMdA4LY7i4wZA35TIr3VbSq3Cc9Lkk0zEGmK7+PWyZvqGOw8DsLji2VUXVMLdLwxS3MC5&#10;cEACTJk4xa76o91wJBMZAHznKmOg7bZklJAFouSrXYuo4PYVCiO0k1UUyM0xhpAdxBrLGhApkZzP&#10;9cW+1223tKqtqC/mhSdur27L2qlR6ZFKnI0MeOAivduNOihBXUPU0lw+YIbrSMq40dhtlZ0LeOiQ&#10;IuCxuCS2n5e2a/2ywFZc/UOJs90t8puWRSTWDGVP+uJDbqxtY/TXI0qzsiuZWO1mAisyT21iuC8G&#10;FsXb8reSZaNTKCIHdp8RBpBGKDe8rukYgXCliVYl3DFhGonVFUPSZ6kYFWVjaWSuoqmuCAAGXQIi&#10;Pj49cYnfe47io9sFvSRn0AuTJBIUlR1FJNJGLJb0S3HVaW9qqnUwUsAAxCiemofA5x44w36nm/dG&#10;9HDe2thyHJciz91rjEdggkQL94dqBTIZmMlcsa415rnbdrif9h6/f22wsPut9uLO121pdT3t1cS1&#10;atgAkszPAH349JfT79pO53tyzyv1C3t3vK3/APatu59MEgQLlwEFiASGFB1xy28vpG9fDM92zzl7&#10;8/cfwXCJd2ftRbPN79Wa36+uNnaZDDEkZ+VDPhj2/wC2/bHB+0OOt8VwHHbXjNtZUWmWxZtLdvgC&#10;dV58yT8aY897rc2u0kkxHjL3b7v9w++N+eS53f39+Wm7tbDM9vYbGRBXa2UhQMu7TJ8aYu3aocAC&#10;kVgrVSQTOREeYwxjoqg29tSGsFmg3NbxqV1M1CEUNK0rhD3QqoxKLp1kgSGHQs3iCcj/ACxQ9a2j&#10;3Hup6btqdB6hgq3cQi2yK6gDBHQTOK/c7kuGtqwAaVcgSTIjIx5xPlgL/jtgLLpddC7Jpa2hYQAr&#10;REiRM5wMp6Yy17dFtQBOtBRB1AESFNaATP8ADAdK2XGojI3abN4Q92XoSJ06wIgkxpjKfDGQ3u8B&#10;e67M1yKuoMBhNKGkg5CmCOjcdshatWLVtBbQCLLABijVP4cqTMdMsZLcb4JqsHUobUVJA0k/ziuU&#10;/Zgrcbbjjc0bkQ7Lp1KCSYyzyk0rE+eLj2XuP0l7lU3VzV+q2g9Ow51WiBOqAYjUvUDC3PyGZ+ou&#10;wPI7fgrmwtKo2HJh7m5SFvpTsGoTOluhNfLHxp/eX9P+Y+h3vjgvrF9Nd7e4gr7v2nufgN1t3Nu9&#10;7b99cfuxyO3v7VkIK2d0V0XEmskZHHu8O08mt1r4b33jvt9p5/Fxzn44v/bOHoTiW473x7R33Be5&#10;thteW2fKcVuuC9w8Vv7KbjZ8vxfJ7NtjvdtvdvdGm5a3Nlnt3UIggsDQ4/WR+1D9wfBfup/b39NP&#10;rhwptW73uvg7dr3PxqOpucJ7z4mOP9z8TuFU9rW90jsqx8rCKY8W87PJdG9e3yazyadNuf7fx4w/&#10;llf8n/7Md5/x4fvZ+rX7f7W03dr6b7zdj6j/AER5Xc2AtjkvpX7y3V7d8Px21uFVW63D313HDXig&#10;IDbcLJrj0KBBpTP4n/DER4UuKbiQagESQ5DIpWV0rOZM0rOHUAJ/rNcZx8BlOfuuiWwCoMsdKhiV&#10;GntJAECmU+OWHmAigFR9hP8AhhzOgyexvXFuKwLBgQxlYdoNTqNSR1Fc/hit3FokBhSDXzk1riwd&#10;99ke5bdu7+iZXJvqJVoAttAIa0ZIZvECkeYGKy6mqs1EUCx1iMUdy4TkztWO3hvTvrDXbjl7TW7l&#10;dbBh1mRiOV7Seg7TBis5f44Da7fcpYvqlsFrjze1wjBQyhTMSorEdsDIeOIG4taWDAmp1EzSPlyw&#10;HUfaPuK7udo2wupbEKbW0tFPzHIncai4rEyJzWgGIsAGDPTwNJzjrgOgXLv6nbMLfphie5bxdLd3&#10;czpR1e2ZC5DtNBn44n2wDRuhXKJ8YjAck5p3291blhFVdwh7WGpRcLC0U1QdLGDSaUM1nB30JUPE&#10;sIk+RyzOeAHtjmhb3f6PUg2O4VkKoRc03gqqW1RRAe2QSaiJwdgArWAWgAZH4mMA37ku305C8U9d&#10;rex1Ndvg+vbRZ7VTI1JkqBI8q4lWwRP8M5p4RgOd8vftXFTXZ/01LByqC09x09RiCa/5QFzM+GEX&#10;UoxiTBihnKCP64CZwfKP6m3sszMrXFt3Nekp+YwoAk5mQQTSgINMRrYIeR0BkAwJ85/lgNvytzbt&#10;x7bXdIuq49u5YNwercK69K6LgIGmBIlhiasalIzIGZFT9mA51uWVNturbOrC2zPKKyvbsnt0BzBX&#10;UQRpFKZ4ddZitdUyD0iYB6fHAUO03f6Y3w1pVHpKptuxY3LhEC5etyAdUikdPtwTSy6lgnLxoD5Y&#10;B2yv6PfXFufl2Lqm6Zpca66wX/MEaad329M49yRGUda100icBreNNi89y0SfULMbXqKXtlyNRLFB&#10;RD4nLwjCQ2kisAj4xWK5YCdudtZ3Fl2RS96wWKrVHdwCVCjLURMkxTKcS0YBtJyzmDSsR/XAYfld&#10;hd3W0s7myES5aZrZtsFVmKsW1m2RHkwA1E5nphNzRqkTHicqUwDvDtube0ey6K3qTbvW1XuDOA2n&#10;MUGU/KtKHBaJGoVinzClOowDq75bLpt7rhAzEIw25cFdWkW7dw9oCACcySZphaEEZUMmDEgiknAU&#10;nM2Wt3rdy1cF3cIQvqWBcAu7UqWKjUaFRALACmXXAdAJGdcyMopGAmcby9xlLBvSdELQpcXG1ISb&#10;zlTBAHbl54SisCVyyioMgTWuAd5O8lxBugFurL6kuWyqKxhijOskA5zFSemF3FZVkgmCZMEUJig+&#10;OAg8TvtvudwLVt1trceFS3cFwKxgXn1rGmFzI7o8anB2SVJmgPxjxAwB+5dmu426+g+q5a/0Vthf&#10;UADaHuFstZApMA9cT1EmgFRMCZg/DAch5G4EQxJNt9LawrTfVu4oVhgRSSZk5GK4l2e4gfKFBLMz&#10;BVULV3dmoFABJJMAA9MZu0knzxiett4kk6229J1qyS3DmHuIkbW82osT/lDMzeqdKqltTrL1ACKC&#10;SYAkkY+BX/JH/wAuvFeyNnz/ANBv2rctZ5X3w7b3hffH1d2j2dxxHtK0PyNzw/sd0LLueQaXS/vW&#10;/L2/y2w9wk2/7Uf0H/8ATL+5/vLy+y/nL/UP7fb2v2X6PN7D7PtnX3Hvf82vm99nF8Ptel08Ux5P&#10;P1t10kt/Mv3f+/Z7bbf7T9jvd5Zx5PLxddL666X/ADb/ABvTX8eH6oP+FX/2m89wfUD3J7P/AHef&#10;8hftduG+m20XjvdX0n/bLy1m9t+d977u4f1nH+5vrNs7qo2y4m3+Xd2vA/628JD7w2tuPQ3H5d9/&#10;v99yu93nJ8nvN1yPI8hub2832/324u7rebzebi4bu43W63N4l7lx2JLMxJJNcf6GPZez9n9s9j4f&#10;tn23w6e39v7fTXx+LxePWaePx6aSa66aaayTXWSSSSSSPxu3bbe+Te3bba223m23rbX7yOP4/YcT&#10;sdlxfFbHacbxnHbWxseP47j9tZ2ex2Oy2tsWdts9ntNuq27Vq2iqiW0UKqgAAAYh49PHql4TMewv&#10;2dfsr+rn7zPfye2fYWxfivaPE7vbL73+o/JbW+3tz2rtbo9VrHqpA3O/e0Gexsrb6iBqcondj/l/&#10;+qb+rD+Wv9Kf7Lv7g/eHlnufu3udNv8A2X/a/HvrPc+73nE32mbfF7bXeyb+faYzezTu34nzX2D7&#10;D779ye7/AOW9nO3xaX/ieWz6dP8AxZ/vb3/d9Ot+D51/8jH/ACaftw/42PpLuffn1i5y3zPvvmOP&#10;3r/TD6L8Dvtmff31H5Wx+TaXY7O6Sdnxtu+yJvuX3CehYBIHqXdFl/1/fTb6Wfts/wCOf6G7fi+A&#10;2Vvj9rZ1Lv8AnL9nbbr6h/VX3bdsJ+oL3QFa49woAtldO32tkAQqiT/lK/n7/UR/ND+pT98+f96/&#10;zH97tv3XHt/Z6bbT2nsvDNtrp4fB4s3WYzbv5Lnfyb27bbW2P+iPsn2T2H2b2k9p7DSSf5trPq3v&#10;+9b6/KdI/nyXd7/yLf8AtQz+9i9xu03Nzkdzdube9utu1zltl+3v9qv0t/WOdrut6q6xqt27jm2C&#10;G5Ll9yxKqQ/5Xy0+u31597fXr3GvKe4736D29xl29/7C3s7Y32bh/b1q4NH6i4xA/VchcSBf3lwH&#10;/Ja0W/m/FNdZr+NfPTWTo/oBf8b3/GJ+23/jM+ki+wvo1xDe4Pf3uHZ7Bvqx9cvcuy2h+oP1R5fb&#10;JrZ95uLWscfxFm6XPHcHtX/T7ZCJN6+1y/c4Nctg68wIgCOvjGR+/Gmn0dGQoMsun8MQb9shCdVT&#10;WTPX5qCn2DAKU1Ap0/wOK0J3fMAKZjLL5vI4MdnJ7zwdywpV0uKGUoQyiqsDAgrFRhOG8T0EDNQf&#10;KfhWmPoP+1j96m++nn+3fTr6xb7ect7Bi3seC943fV3vL+xLR/Ks7Xl5m7vOIUU11vbVR+OyIXlv&#10;4u76px8vnPVw38eZmcX1+b8z/wDzC/8ABL7e/c23uD9zn7OuH4L2R+5NFvcx7++mlo7fgvZf1/8A&#10;QX1rnIWLi6bHEe7YWLfIQu25A6be+C3NO6RX/It/xte0v3ScZuvrV9F/9k4j6x/7Vb5S7ueMfb/+&#10;w59WOLXam7tbu5v7ObZ3ptgejvkBNxYW5qKiP6e/0H/9Qb9wf09+/wDbfyz/AJl+Xy/cf2b5vJNf&#10;Hbtd/N9r23vO3hu159vbc7eG3t1ubr25r86/d37O8X3jTf33sJr4/dazn0nkxOl+fws5w+Z//Ef/&#10;AMqP1M/Y3zVr9q/7pth7wufRzYe5N37Yu8H7n2XIWff37c/c9vei1yHFniuRi/8A7SLrl9zxQ/0t&#10;X6jZ9rOl78nXur2n7k9je4+Y9o+8eE5L237n9v7x9hzPCcvtbuy5DYbpAHCXrF4A6XUrctOO10Ku&#10;pKsCf9Nn7a/cn7e/ef2D2n7q/anvfD9w+3e+8c8vg9x4N5v4/JrczjbW3F1suu+txtpvNtdpLK/D&#10;PJ4vN7fzb+29zpfF5fHcbabTFl/2Wcy9LOX7dfaHvH2r9QPbHC+9PZHuHiPdftP3HsrfI8H7h4Hf&#10;bfkuJ5TZ3GKC/tN5tmZG0srI6zqR1ZGAZSBnsfNMtJjq/wBGPrX9RfoD7+4b6j/THn7/AAPuLiLy&#10;MwBa7x3LbLWDueJ5rYkhNxtb6yly23SqlWAYfmH84P5O/wAv/wCe37I91/L/APmR7DT3vsPc62S8&#10;Ty+DyWfT5vb+TF28fl0uNptOLZzLOHu+2/c/e/aPda+99hv2b6/3WfDaesvRyn6z/Rb6efX76fc3&#10;9NPqbwVnm/bnM2W0sCLPJ8NyC22TZ83wPIAF9rvNuWLWryeJRw1tnRv1s/sr/fl9Pv3g+2H48HYe&#10;1fq/w+1fc+5PYT3mV91s07r3Le1xuGZ91trYo6qS6rDMB3Kv+WL+sz+ij99f0m/uLX3m08n3L9qe&#10;73mntPuc1zNN7xr4fd3WTXxeTb0zJr351ls7dtv3/wDav7q9n+5PD2T/AIfudOd/F6+vOv8AvT/V&#10;/GPyY/uq/wCPb6gfs696W9+b3Ie8fo7yu4t2favv30bS+hvzb9OxwPu23twqbTduBNpiot3TK2iS&#10;uPem2sentC4PdeMiKyo8vux/xH/b+39vg+2ZztjP9sf9r5/+5fdP+6e+k4trYexwe0JvWb0j095e&#10;0mHcQPlIKgyaQawMRNye23aJAaCQCDWtKmgxWm49ppG65DmBba7ZLW7E2mhrasoF7VaBJc17WYUA&#10;NRita0LVx3cwAgA/y1qSInKRP3YzJi5yrqW1378psdvs9qLT3DvEvXWNmLoW2SFGsBSAwFAKFRPQ&#10;4SAzPbVdX5hkqJM92YEdPhi3rESL7WNjtd7ud0dsy8dbe2jObaLaJVlW0bhJFXNSSINJrjU2BpRF&#10;Pyqs5GtOpNMVnbNs1lxl4/8Acty3uN3vb9lXs7rebtrVq4t1Ws+l61fQsrqbUvkAATXMYhXe8sYM&#10;F6dCOggxlg06JxZt7La7VVdVubbY+puFI12mPa59a2rKNZSYKxSpk4m9q2hbXuogZAe6TSSDl454&#10;jHbtNrtOXO2G53nK3OW3K6LgO6v7XeXtIspt7QLrYDCV7hoAWCB0NcSNdtRJI0qBnEA5SVxXO6b2&#10;5rL2uM5HdO1rSRuN3uC1tFVgzbYst1rfrkAG2SVDliINFxP2SD0PUPcXr3TIk1iPvwYuel9HI/qh&#10;yN4+6rPt/bs62OMAtMyFEtPfFsK35jwxMlgzET1zNa3eAO2kTWs5AzmJbrg6eL1rs3sG4+w2Nu/2&#10;pcsgWRbUlrwa2p1swAA0QJBLGQufTCNuoFxrncAiQpPQAVgkTg15Pyz5rP3Tudxf4m1w4aw93ldy&#10;Gdbaj1m71oy22gBxlWucVxD313W6xpP+brX5YkdMGtde2Yb36d8Fa4vaX2N+8lpLbLZu3S1si1rN&#10;3USwkPqB1SDT7sSbd8oi2lJBUdwOYg1icE207rllea9u7Xfbzfcxcdbpva022hVUKStQ6qFIJX/t&#10;WenjhauXvs/cQixMkEEmtZrliJ241mnxV3I7W1x/trZcd/pXN9uPUj00cPt1pZdrSqJXUemoDKcT&#10;rJoSTGoUiYqMVwcs53breu2vQUPt7KEX2L6rqlHW2qNbEBIJBAK0g/HBvf1lbcwSRMUMQYpTBrtv&#10;b3Ujjfar7a1v+Wt2mazbRk2z3XL2TeDr3KzSVOkyAelPAYetsEYvOUgQQQAcpAnBlQ8vw+75Pa7H&#10;iiirc3Onc7i0xK3rpFyYS4QoUEkFtQFKE4SoYmTUE0PgJNBB+GAbv7nZ7UWeNiN1Zt2Ua0NRt3Lo&#10;VQt93aYAqFVulPDEG9fk+mhMGTlXTqg55YO3j147q617Y9tWtns35jfLaLIbai4rA2ru53KM6RbS&#10;SFXOWGiQDTLFBym4W0hLnLUe46oI/wAp8jjO1xPxdnpr6S+3r/I7ywu1RC249K16lm3pHpP86v0q&#10;BqEGT44a9o7Nt7uTuDBUvMGvbMinwxnSerPmsmuA/ez9Qtt7B9h3OBts9q83GNasrZLFrt6lu4Xu&#10;WzRixVepzyIx1LeCbBVSe2KLlC0OWWOjyvir9Or1qx7k2+43tu0TyJusBuVm9dv3n/UG5WQ0SdMk&#10;VrTLGfvGGUywyE59Y8MCTNxHsP2vtbdzZ8hbI2r6hce3ZVba3UurbLa1UmHPkPlqRiVsYYX1nJvt&#10;jrAwHOvqsp2l/wBs71LZKvYtqznv0BmJQF0OQaYGZghsJuoSDFDUk5GcgPKlMBZe2uUTbbjbvft3&#10;Lii2NCaWNtba2wJekuNRkBgKnT54obq6NzdmZa0CST2yKUH24PRpfoj1PwXILyftLiEQWS2z5W/Y&#10;S1aR/Ws2rhH5i3M+oIU5TIpGK/kmD7ZSCZ9RYmBEUrQ/ZiX5NurfSzZ3dh7r3lp1tK/6K9Z1ibgv&#10;JcAuFLYcyFDVbrMwaYh7fUl55OaKVKkVBXMjOnhiSXPNVuvcb7fk+E2H6fQ62d9dW5t91aZfSKXo&#10;ay11DEOGMNUVkaqgXjp6myttBeFIrWDPQDLGsOGvHksec9jyn+2fULldl66bb1GUvt7Y9O73A6LT&#10;hgSQCAWIAn7AMUDq3q7hVmRbBOVCtZgUOM/5v4O70vx+6278R7e31422tru7ya4b8xbl0oyPNRWY&#10;AyGVMOhjbs7doJ0UBqKzUsGzxpFPf49d7zXuXam4qPuy18oElPTW1ptem6fKFOZippGeKrdtq/Ug&#10;BVkqxBAAIme4zljjbmZ+auue1rP6Y+1rlxrlwWk3Oxs+lca2y61Nq5o0idaqDP8A2mJJwtG9QWzM&#10;g22HblJGUD4V/njWuLrgV+92lzYXeVtFVsrZ5K24S/cl9C3gNbz3KCrUPU9DBxEaP09s6T23SCB8&#10;YFBjn6K11hbn+/8AIbf1ba2r/Fhg11aFfTF1Ua5BJB6nyMRgeqyLuwdSRoaZ+UGKLXyxucS2fJBL&#10;xm13F/2lfDbbcpuButqUt2/9W7aLIrbgqsAsrdtZBgGlcWezcvetzLzZ1KdQOnskx0icXx9KVyz3&#10;ft12vt/lxaFvbi1zK7XcAWiPUZtz6WUlzSFeZjpAjGmsEeltwdRPqEZzBmkxTpjo5bTNv4PKXuSz&#10;cTn/AHQ1FsW+IW7KoYuAWtJuIbmqGAORzXznA3BtzuDGojSrKuYgTNYwNNbiZ9A9rbPlRt/ZlgXF&#10;2Yv3Lt6zf3IDJcRrxRQnphhUUDaRJgA5nGS3R/OsMJlrLRWdI0zIn7gMcds3afN2nR7O9pqbnEc1&#10;buJb/wDH5bbLRTaN5/WnSwBURbBLuVFJiuKmymhVqQGvtMwSATJWf40xkdX53cjc7ne9m3uXLXCW&#10;wIFHOk21vJbiaqApBihB6HFDvzF7csRQbm2wKn5oAHdT+ePRrMayOs6OwezEd+J4K0LhJbg9yjJe&#10;VQV9SRptGZJNBqEEDORiBvbocmCxh1PdRqkQJmcjikmJhs/avHtYW0zW7dkPYugekSyfiBIAGZJk&#10;lZ/piJ6Vy5aY1IJuECQSBHWeonxwVetyO02m/wDTLWkZbezUsUi2bjMNI7Bp0yJotMyK4YA9Ag6S&#10;TJIk56VikYz+XELeVuWTlEe3rATQFuEBQ9tb10ka9dSJqR/Gca3284ubuwpn51JkAmgkEyf4YWZs&#10;Y3/La82fXS1d4z2Z7ku2fTLfor6Iv5g123kulsqtCwE6vAmkDHq/gk0cdZHiJj7InFeXxdK/Df8A&#10;vB5Y8p9a+fJKt6D31bT0dr5GktAmI6jFxg6vLmBgBgYAYGAGBgBgYB5AQaaZDAfaMjgYzdc3Krrb&#10;2ygOsgiWk5pBWAWJyM/GPuwlsh1mBT76DFnEwi329ySyKQVVSJB9RFUDSJpn4D4HDJHdT7Zj+mKL&#10;jbFwFAYsrHt0GpUCdUdIrNI8sJboaAjx/lg5eWTGVtb7mPqEFPTJiVWYghmNysZSTiM9TJNKE59T&#10;iTiOLVbMPbsBlAFw9rFTLmGJILGQSCPugjCXGXwj7sJczIk2GNxWeLSlSPloCzUJnqcop/fhGJPz&#10;UWd8G6tvM96nNfwuMmJj41z88DFkxbfiLi0hAjXqcIxNQANTFu4QfCFIr/DAxQ1tkL3bjLpZ11q4&#10;IKtAMLpbKcySD0pgj1oOmeWJjm0WFtCpnuBbNV/1ANEGpgxlU+OGMLxMi7298jc2TMEqZEuFYJ2g&#10;alIihoIwyRFxTSAZPkCfDCczI21pk3Gw3NhnD3SjXJdgVKoO091SKNUVgScsNXWGpxkDHWR9kDFF&#10;7w9vTttu7BPUUlyFQi8pgMpuKDDADuNDiI9wLAPiKAgU6EYDf8bx13cm/dN1gRt7rodN2t4gjRca&#10;TEdAaUjwxLUgAeEROZHiK4Dn2729wvubakqxuIFNwNphSIEdDWvb8emIW4ap8InyB8DgOl+1Nqly&#10;xtQyt6q3SvcNIcL2B7RNCRNVM0OcYb1HRJERAkHwFa/dgL07dBytyzJYu+oI1tWuS4hPlBAiok5V&#10;NMQrz6nAmQAs+BHjOA6P7b4xdhxu4L2r2q5fuQCwXQ/+oqmflgxBOVIwdgEB2jIx8TOVMA37qvTu&#10;OMRILDb+obSW1C27bJEyajVBIEzPlgMPzUMmTJ+WsaT+H78A1tWc8Dyaa7JQegvpm8wRbn6q0+pb&#10;mcSQdWUGOmP/0Pe5pmCa5wK518cfX36S7CpRmtaAFZghFu4zG3J7T2IBriAA2edNWENUZkjowkDL&#10;LAS7JaPTIRdQrae4ouiX/wBQhQAsx1qcowgySekjr8fhXATbY0aLzKCqP2tGsBv9MgBzClv8x+/r&#10;hMkioI+OU5RHScA6ItOWAtsZ1CDoiywzYsASUGfU5eJwkkkZt1bqYI7c8BLs9pgqBcVTaDSChtlv&#10;VJtqBAHhEeJyGAIAoYYGYINIOc1keeAec3LjLcuKGVwtv1AZ9QenpIt2gVik9pFRUjCVrXuM/hpn&#10;kZ+7AOsABZTRaVFW3NwMwa2ghrYRuqzBIAmDArGG5MkSVIAGc08AP645eTrFiUANK9oa0/qMDOnU&#10;80uu5mH/AO3I0kCuENMVnVn0J7czPwxjPGBLtsq3BMBAANSSpd7jDSptZagY0nqelcJqDJjKYNQI&#10;NDTr4HBUlgW9KG1q1xlDiFch0ghixBCD5XEitfLBGMvlMZyARWJBjKlcA/YWGUgFlS4xKsO3UQNC&#10;RqkPqMS1AIMScJMZkmIg5/Gg/t8cBKtqyXHQWpcAElWt649M64OYiaEAGSAQDk2alhHd+EzBE9QP&#10;LATli0igElFlnt+mHQLECWzhg0wTqjICMAmlCxyikHuMAkDxwC7IJKhtCg6hR1IVVAuL6TmpVQRU&#10;itTWMASfMUoCaiKyBBnpXAD/AEyktUm7+ZoNbhaUWVJQmalgfhGG5GZJgsKZxBgR8f4DATSGUBCE&#10;cpb7j3aWYjubSMiBAM1J8szPUNBDZyZgih+7L7cRqXNO2yZVwrqyayCilVPqGmsExUd1CKeAzROp&#10;QWntJ00mk6hLf3jEaPBWtG6g9Mi8iJcJICsWzCo2WrPtIgZMMNvWKypmAOoBqV8PuwFjZb5na2nr&#10;ItsuxDKQbi6GW4FYg0grWYgzmcCZbUBBgEHwUipM/wAaYA2Ki3ouO5+cG1pUAMjQjBaj7J7gZzGB&#10;SNIP/o6YMyRmD8M8ELNWG5dQoEMwcMgBUEoqAmdRkkgzSgGGyOsmCYMAKKZmfPzOCpSvACMimGLL&#10;buEMVIb1EmPlC0K0kdQOjZQSIAIAgj5ZMeGY+GNTbacSh9XJUguNbOBMtdKoGKmTIEnIN/XCCIoG&#10;YKYM0z+UnRT7MdNNt7P9aw4rMSysF1JqVWaQYiVAuGfvp54bkjVSRFJ8MtQEVx0szj5CQLasEhwh&#10;Ytq0tpAqNKF3I0iaVzpJwlpMZSKmABn1k5nFU8pXSRAaRoCOxo9vuOhVICgGT3GtBXCTkDo06SQG&#10;zggw0HxHjgHFEXirOWZlDMoLzcRl1Kup6gNBNQD4SME0V8fA+NKQY8IwD9prpKkg27aFgWUCAhbS&#10;1sMpmM6RJ8jhuTXygMPEkdes/DASfTVmVVgFzcKswZiNDd8VUEAzqBykUzw2QSDByYN80xpMxp/m&#10;cBYrcZHHbqRl9EBbSppD2w2o3AZMyNIr4ZYNiAw6Q1Ashc5gx/DAN21ZkJ0sxCNJvgMRphapQACk&#10;gGfjhsghgMhNDUg0mAaYCRbYPYa6SpuKpARwpcF2hzoatYINBHTCXmJLEnTXoSc69fjgJNgq0W1U&#10;IjXWcSxdQsaQAWppk0HWvxw11APUmYPj5RgJ2grRZC6QEDArqBkF1YZeEAx0EicEpMqTrmprme3w&#10;HxwB+lCvo9IhNNoqqhgsNAWpzBGSzXCSJgkkjoP4GnUwMBJA0+p+WilQitBPpsQJIuM3QkxFK0pX&#10;AmoEmaiJpqggk9YPjlgFabhBRlXSXXVcKQzW5GkLM0j5VIkeJzwRBKgZECAKZikwDM0oMAtXWw7l&#10;ElSxlgtxm0MgCBi40jMBppScIyYkNIzJiCtZOfXywEkG36aqyspVSiHXqF4aNOuJzI/FIoB1wZFI&#10;1BTEVGQOZp92Ab1/6bG1rt+orqquV15iNRpIMMrZiYywS0I1Ad0mQQSDMV8K/wBuuAkXIZHkk6GA&#10;ajJbqdZr+IVJbp4wYwgrEnt8RqBBBNIyjEkxMBeuc1dgE/M0HX2IYlXnxIAj74wkTqmmZqAR/wC3&#10;Rih+htQWY6lBMsC3gdCtkQQQRnn4Rg2ioJ1Gp1KzAgZMVBpH/XAEmpGQhGQHRbC3Ut+jQalQ3AdQ&#10;NQA0dQMsMuZUGkTDHXBjPyOAl2yVZgS+QYB7c+m06XAiRJMGmQGQrgiS0Zz2gAmCw6CknpWmB8ig&#10;BbRg51ghpMaoYQA5DEAeKGcNnOoyMROkLQ/LIPx/pgJSGFlQ51wAWAcsZklyGEGZqB94rgiQYkkf&#10;KKkSSRBAj7CCMA6qOpJRVcksdKoRbQFTDjVBk0JEQYpIjACyWFSJFYE1EjpXAE5Ci3qFkMamr6WF&#10;uuU6hPh0AwIMCQQftgiZkT5VwCtVqAwZbqLD3B+JjpCaHKmCJpA/ngxGQB1aaFekHMmMAbEEgyAo&#10;fU/qEk9ym2baIKCoOoATSDWpbJEaY1GYrJYVkyR1iIwD1rUSrvcCKoZyAIs3ISE00Eqa6hEg4QSW&#10;6dCKdNJkEA5f9MBJREtKCzhlZyY7EB9QAjUy5makCRSoBw2BGplkCZBnKmqCBkJ6xXASJVgmoW9a&#10;2whGklS2rSCpauoie2Y60wU00iZE50IA/wAo6fGccr451ymEkGCjRaCHQoJ7yZ+fW4+fwjOmBJmN&#10;I0k16RSM8cmsaznIDSuuW0PQpILm4ZkuFy/wwnSCCJIDQSCTqMfLU/ccMnfTwLA+pILKjJqURb01&#10;Fy3ANMpAiY8sIIqCAYFdIMPApH9aYLNrbg/DFH75aFb1TW0rGCulGgwQIk5mD5YQYrAyyNWBggTA&#10;mmK2krrhBeKP30tgLbdQRqILHMwch1+3CTqqCwPUKJp3d0af64BaaREBlYkh7lwJ3toi3qD0IB/C&#10;MxhJGlo6QSOsL0M4B9GN1ST2uCsg9ylwRK6JkA0kzQfGMJET2grkSdVSZqa/yx08fqlSoLJpuw+o&#10;tqUWwVICyVYeQmpEEyMJhYzOmsV8Oh/rjoHS7BwZhu0mVg6GUguJrOUeHngiSPETpHbUCRICz454&#10;BYALADuhXcaiEuMq3YcSfAZjr0OEkmO0xEqYU+BFBGc9cAsBBAZJUQygvAXulKmZEDLzw2Ay1NBG&#10;kQYDiZoOv3YCTNtkVFadRmbqd9sOPlDGYoDB+0xTAINQQJk0AIEAAysdchXAGCp09zELD6p1dzHS&#10;VfM1zIBywUidM0BDFRMSACKipIMV61wClB0g6CpKMJJk1bT5AUmnww3UMhiIBKjUIzkkeQzjpgH0&#10;ActFaabtwIXf5RpJJyYmF1AV8TGBFAZ1jT2ycxNGU551M4ACJ0ra9N9SsWXuZXYAFGtkaSaHKtOo&#10;OENDQSRAJUGIJ8dR8AemAdt6q6FeRpdyDqtiQdPacyxnURlQYRmTByAgmBI6kf4YCQDCIzSFYQQp&#10;LPRZVHYUgCpE/wBcJzGomhJFe1pFSVLVr44B5lIvBUAEWSw094DFR2MooYqxArH2YINlK/NXTIBM&#10;0lo6ZZYBTKG1GAWSFLktpQA0VHMkk+BWJpgomgpWTQSBNcpwCwxUwwDOAVQSLdqdM6tHQjOlDHTC&#10;SCAKkGtSASW8DHgMBIVpZtUOAxIKlVi0PlJJJGY8KdPIgxAIPhnAArSIGABVXddOiGDKVJeFOot6&#10;ja6DOZ+GEEHoDGYAmJinx8BQ4mecCQjD/MwaDqLgdxzfVFJIzMgYSSYkah3RqJBXOp+HTFDmkSyn&#10;S8IvaCwcEQqnQsk5z4dJrg4lRTtiSxk1yUav5fywBj/UYrOsnKRnplmZRPQ5GgoBhBYRnGkgNp8z&#10;pzOXnTALQEGHAdm1lQeyirqkW1PQeHlWZw2QoYdE1QCaz4lYmfCfgMBIT5Ygm6ULaQGDLQQGDDrM&#10;keRNMFWdRoAGEVMEjVDfzrgANMNo7nLq5EAFhq0yD+EE08TTLCCIDBiSRTxExIEHL44B4AMVNtVX&#10;UGHaakAmWLDOeknr54TU5qTIJmvcFzE5/wBq4B7tlgHVVU6dJElWuTAaYrmCCMIckRUmWIJPdqJE&#10;gyMAvbqGL6VgAHSR2aFB+VQTkPDPpgAmggzAMgyxnxnIfHALgRTIPlmqqilgQyipAMkDr54RHkan&#10;ODA6wCTXAPAozF9U6cqqAQe0gIBQmgnCTpFcpYkRMgjyz/hgHUDElTUaApykgnvBbIzAmPsocFQk&#10;EEAirCCDJExX7ZwAUuGcMGZXUC2aQFWhKxWBmPEyMIg9BMx4mJgS0CKUjAO6lCwzEUUAFoyEkrqq&#10;AciR1w2YyIn4DSJPgBSepwEpQ1GBKkHUQSH0wQsO3zKACAM8sNnSNI7j2kESJKnL+7APAXNTsjKa&#10;lqgqNaghkCkaTAqJiKdcESaEEGCARkwBFSI8KUxnu1BoAKRIfUQTVGKkaU7okmD3GMCDQ5rpzqCQ&#10;KQQAZpih0enICvDawxUSUBIlisxnPcJ6DDTA17p6afxBcgoOdBMUxQ6jCBP5ZElnAOhmgk3WVv8A&#10;NI+3rghlEARJnu6ic4qR0rgHB3Lq1Zqq6UCRSBrWTIBqD0w0wkPOoEkZkf5aDUcvDASFkAG3oK21&#10;cjPtGudWkTJk6jl8YOEA6Kz3UNNRBJGkiaiBl5H4YB0guSI1LDBRAlK0Kg1BivmIGCPbMmsVqO2B&#10;ANM/j9+AcWCAAjKIIHbEk1YBZoIFP4YSSY0gRAHiIAqZ6jKcAsKQ2slSCWrnMiIpFP7dMNmRHylq&#10;TkVAmAYz+6fjgH5VmYw41inzB2KrUT/CDHSaVwkzAGrSDMgqAxM9APKMApILO2kmNPcD2xpBAM5R&#10;FR5RJwADqHzECFiCCwif78As1UmFGqW6Aq0xCxPTwGU/HBMDQaj3Vis+Gkqc8AoFSWPpiUORgqAa&#10;69QJipp5CMENTuiASG6ChYn4fxnL7cAliltLl97hX021apH5agElmaBUU0gCoGPUv0x4m0NuLvpx&#10;FtQRpjSaQJ8PPE7ecvN7jbGr4e/8hn1R3vEW34+xvNDXd21pCLo03UcEOHCE1ABIEUgZimOzs/oA&#10;iQpPbERlWY8sV4pM7SfF8aNrxf8A7F28tOF3V2xY/wDLuX3dBccXSVZHJz1P2zAkGBlhm2rXzJBg&#10;UyIB1U6eWDptNdZ29a1PKbzY+0NmtlXQXH03G1+mbnp2tLH8u8KkvCkeA6kYv9jsZgFcutZrkT0/&#10;hg5PJH1P+qjWbN0frkRbus2xab81zZfvUbnUWUkSAEkxTLGisbC2hgIDOnxrGRrjPdLcRZLeHiz3&#10;v9XeR31k3E3ot/pUdltIUQKFOpQKmC4ielPPF5Z2gQQRppQDGnTXx852eSvdP1I3e8uXtDh2vXDc&#10;e4Q2pwSQ2of93WnTKDiQz2rCDUQvx/mTg6W66xiOP4z3P7w3zLsbG4veq5mA5SQDCACZJmIy+zFH&#10;vOctWdQQzAypJI6/fl9+Jy5beS3pw9W/S79pnP8APLt93yW2LW7qrda463Ft2Zai6UBlqGdQEQQf&#10;HGP5H3AzZuVBkMA2k1Ph5YrOum2z6XfSH9pGx423bu7bjbW43YVvQa9tV3VlwiKU1FZgtJbrArln&#10;VDkFu2yQ+tiGPdWgPQ9IBFcFvj29Hfrf0m3ft3mrC3OO2+z2+2Szbt+grBUu3TocuKa4ZS+noIM9&#10;MQzvHFVETmPCajL+eDpfFr6Oh/8AsB8XuVW3uijvbdzav64uXDbJPp3VakKaqGBzr4Yk20uFhdZw&#10;AKwTAiSWMdT5zg52Ynb6sbyd/idpx244TYcduN5vGD7cX7NoOzbhgE21u4+kQqTI05HpAxYfqyoC&#10;hEIMsJGYiuXQ5RgxZZ1cns/T9Lu4G83vJcnY3Fq6DqVnvehc9Xv0i4gEkKYIoACAemIjek+aurE9&#10;CAqyKmc888GsbSd0dC2R5/il1bbe7Td7ZENxxubP5t5rbxatAKfTudtQ0aZqa0xGv3NGhWMoYBYV&#10;FR0BwdNc7/VbzG29r7C5yib3kdvaS1v7DEpYvKim1bW6g0PXQ2kljBmh6ARiM4skM7kFSoCzJIIo&#10;JfrXpng6/g1uwuc4t2zZ2TNtt+Nxebcwi21fV/rKdq0BZSQWgowgkjMV5S586n1LDEgqo7gAeojP&#10;zwHS7O/2Fwf7a63eL5/b2rT2b9+4pW5euJJTaXbdDa6C2QI6TOCt20LubBJWCGUsoOcyQPtOB6cn&#10;uT5TkLfGbe3z9m1b3nqWn2l+3avPtXdlNq0xUyAqjSBmcW22vPbWUWQJDLU0ajHwwY28fdc2uJ+7&#10;uA4/l93bt8junt33uG5ttxq03EuW++1cdkGqfwoYJggkiMT1RHX1RSkldNQT1H2UjB5+fRy3fcrv&#10;+K3y8ReZrloMRa3YYW13Ko1GvEHtuLcl3IbuNaHEO5tFXResAhpkpkpilAMh5YO2u/d9OzoHD+/N&#10;1vF3Ptj3E1vcbUW7e3schfLXN0Gug+vavvcLHWBUtBgKBliXYvatPqapA8upz8IGDG8kudejn/ur&#10;2xb49b9zjm029zfN63qe4nqgKRDFaq7BlLBoAFRQYmsDOpREmuqBEVMk+NMGHMrLC5/4u6vk3VsK&#10;UhjdZrZOlSMiwRpejVmsjEldwaqTAoIknTSkAdK5YDDb72jaW3+p2dhrm8N8XrV5rQRd3+bN1NbS&#10;BcTtfty6npiLurHqWtdpzr+Yd0SAKkf3YLLiug+xfdH+y82/Ge4uMvNx9xP0t9TYa6yXLw1gX1Zg&#10;olQKigmRFcQ2S1aVbzi294ATPyzEyQcsCS7cR0Tb8jzPuC/ueB41uQ2ftm7eMC1H6i9tjqtJbS4n&#10;z21mdJME1E4Z/W3dWr07bgrqWTAr/wClOU0pg6dmsnN5aC59L+HbbDZry/K7C8l1trultHRuBbB1&#10;+k67fuOshX0kwsRMSMKG5S8GdtvbIju0wwkCSEA6jxwZmu8xj1/tyhP7L5bgLu12+x95cubzX1G1&#10;F43FIDvBu7pr3a6kkyoygTlhm1at7lwv6YvqbtCyIB/Flg3tttpJzz+DTc/zu/8AaXFchv191bXY&#10;nabFbty9eKuLm5RDNpXUtALygDzNDIGWgdLOztLY21oK7TJUBXLfAZCtcHG225rx7w/J+5fqT7hv&#10;+5fePMs/HbMKLNrdML2xt2yGQ3kuN2u4EEKA1CRBxV3r9xAwu3bm3V29L0tsNV9wTEXGAoDg3rrf&#10;zR6B4H2fw3IHY7r29wOx948jx+2/3C37g94XG2ftTiLloEt/tWxdgl66gGodurLOcNAsCWsbC3aU&#10;f+u3ThS8qQZms9cRrj8t2tz8Fpes7U2k2vuj6s81zu83bi5d9seyOMO52fHrb3YO3a023AK2xVEz&#10;ihEE0h3b5s2ra/rtu0odR2qE9oerCOoyPXFWTPE1x866DwvAbP3Bz/K7tPpZ7o2zWuQA2tv31ulC&#10;nePx2ixt3W8CUtXY9UKZBgRlitv3dge+5v7+503kZlZyum4B84+A/uxnayT6m53/ACy7D7W4j6ib&#10;AXdrx3049t+zjueC3+22l6xtLd+xvdg103m227L9+l7lVgEACkQcNWd1sgUaxtLt0RdQDS7Me6lt&#10;lygyThx1i42+Kfzftb35cTe2uf8AenEcG5bht+5sXNjY462DaVm5Da3nOs3rQQWQR3ETIGLP1dyL&#10;aptOKVR23LVy4ArFwQLqFfDwPli9WMfHdx3dcJ7Pu8tvOR98fXHkdzdT1eH5Xg+J3N29t9tY3QL8&#10;Ju7dy0WZbggF0EKJGLYXN/pY398lisulpV7bTiNMeAn78Vz+j0lriG54f6VDdWLHAfTDkvc2oPa2&#10;3J87e3l79Zy/G3fXt7hvUJi5fKgLOYI6k4ilOMZT677rfbmwjWnN3X6b6TrtOUFGC5YLO6THE/0t&#10;nt9/9aeO3u3Tgdj7I+mXsrnuV2PM7C3xNnYNy3HNvLH6Ll9l+rYepYe42pwGOlogdMTfX3w2+nje&#10;Ps8frKs1/cG2LesjUQoasHIeeBZOu+2XONz7V+m1z3Z+s+sv1X9w/Vs7Jd3s9j7Y9sLvrnIW+Pt3&#10;zatX98dgTbF2w57w4KaQCfDFdvbtp7afruSsiwQqXLNkzdDq2q6ELVBBrTIYmZOKuuZ+XXn5utfT&#10;/h+U4vlOR2/03+jXM3vcYv7nkdh7j9wqdrwtzZbzZDa8Hd3Niwr2XW9a12WzBY/hxW/qeBtkbfZ8&#10;ff3d6XK7m4dSPuFOtO6ahp/vxJtM4jXb5bztcOtW/aP7muSS5z/v36pe2/ZHC3LW0t732rwmwWxv&#10;tj7Y3G2exvG9G4j+je2SKdQc6WDSpUYnW+VvuoKcTbX0mLKH2+STG5VwsSJyrONJdJOuznPJfQ/2&#10;jsdzuF5L6289u/8Aednb21zc7X3ibbX+RtLr9qb7jbm4ZglxVJa4rL6fShjFid1yl1bsXNntbIUl&#10;RasB9wUvW+zSTl6Z+3Dlj/h55zXINt9P/ohwnI8C78Z9RPefOvvDZ3FzmPcd7i/ae03/AAW8J377&#10;6zai3cXlVoQxKmTBIqK3dWOYupcsX+Rt+i1m0PV/ShKq8ruHVIzMCZ+OJZbxOGpt4utnLsfsrn/o&#10;RwfJcR7j9tfSvlj7p2fubnbqcPd91neXPUv7N7PI+1eK3e9uPpNq0bt9dt6JDKva6UOEnjuXot3k&#10;riPeIuNeDrbC3wQgESAJWgiCcTFxjPLXfpbnGcfJPX6q/QlV3F3gPpTxm/2vt5b2w2/Dpxu+5K7v&#10;fadwPvb72XazdvXbVvcl3vI2q1bIo1RiO3E3mGg8r6oNxrdlfWUIiFCN0CwadREjwmsHEks5tP1L&#10;emrUWvrRwli6+/230Xbj7u24bbcnz28f2/vrvIclyFreK3s57O3O1IubWw7W3LliwXs9S0MOHZcP&#10;ZYuvIveb01Szs7N0C09qwPlhRKlTViIJiYxrMO/yekUez+o37gvcVq3sN79LON9tbH9buX5/337i&#10;4vcXuT43lOcvh/8Acrdu/dC7gX7RFraDcI6oLhVWFDgrG44oIpvvebTdAuJ6lxtvcuXTKOSqCg+U&#10;xToZwzjqt785k/in+6/bn1rub3cj2tt/b+zu7rjXbY8tc4fih7l2XCcdFvdcXtbO+3ty216+Z3B9&#10;cFhDPauKoMC8/CAqn6dGt/qB6elt0boFnuus9y2VhmNBEAimL6cJf1LxP4hwHGfuGv7W/wAnc927&#10;7a823t3cf7md5sfY9vhrnIczZXbcNteO2HI2twL212qL625Z2LW7il7bSyjFZe3fFXjb07N9F+5e&#10;FkKblp7Fu3chLGprgCktVjMHwxm7SdW5Nvi6v7f9kfWbhLG8Xce9uPvb3guG4T/db2+tcXyex9wc&#10;ryOw9TlPc1rabPjrx3Fuzty1na2wjXrZI03VCxiNe3u2W4IsMtxT6rNde2tpboNLA1OQUVchOeQx&#10;O+dWpL8Wv4P2R7r3HGXF3HuHb7rjdza/2iza43jN7c5rccTdsr63PX/Q2VprO/3G6Gq42hALbAXb&#10;rIpBdt3+EaydsPR70LKLqWraEX20XU3Ny4XaWJIQycuk4uuLMwxVJynCfXPYcvb9zXf9z/T7PkLW&#10;13/+0b/lOW5Kx/sW1ffcJufbPH8em02zrYC235ILaVh6jQGCnFjZfgkFxLqpuNwjrtRbt2PRFo2R&#10;q222uMlsyciWHhi5mcOdm+fpvDlvuHj/ANyXI7rj997f3z+3fa2521/3Hd33K8z/AL/e5Vueunb+&#10;7PefEbTkeVsGwgVRas7W+5gXn1aYIxXHd7f1fVTbG4NO5S7bteslu4WfTut0ha0EMCnxzOFuIdt+&#10;PPxdU2/sn3GeFbiN57ss8S1rkPbO74flOTs8Ju9/x1rbbVt37V9q8hbs8vd3RXcblTceTD27hW3b&#10;rqxGfebUvrXiS1gqbSLcF8XRswVuWVcXLZEXHGoPkSIStcZu3ybkuOa1HG+0veLccu03H1e26c/Y&#10;3J5Ddb3YLwNzh398GxueO5fd7K3x+/RweM2d19q2xJL2g4ubp9IACLO5S9u+P3BC7YpvHFy1otiz&#10;dU3NG7ZRfW26OwK2VCE1zIxqXplcWSyc/MfN+1N/w/tD6le3rG4v+4tnvfZe1bjeXfdcjd5fi7u3&#10;4r9d7L2m9/2Tcb7Y7zY7bdJuOW3Nzd7dfyhqtJe0qD1jiXt/oFSzWwl28lv8w3NI1k6NbTOnIxMe&#10;eK8m0suK+Hf194bmX+qO55H3FK+4uV4X23ynJD/b9vwibreNsBYu79tht1QJ+pCi/bd1W4ysCyqT&#10;pHz8/wCQH2CvvL6Ucyy2mu3Nptr90EKHZNKkNCHMkZeAyxvx3G+cvV4fq8O2uX6rf/aeb6sLx9vn&#10;vppvr23243+2W5tLCFwbjCyLtnteoAI0gkCTmJrj8Pn1t9sXOD9xcla9LQq7m7KkVGi4aNJ61oMj&#10;j5Xx3OK+p+98V13t+b9XWPOrk+rpadUkQpA06oynpjvh8f3TOKGETU6cxU/ikxWcGgwqAQuZI7mB&#10;AJE5keQ6YAYBBmpmJIqOuRjADCih0g/5vKsVEaumeAGBpUKGAaSKMVhQRQrGAGCrmD0BJyilc8AM&#10;NmoAAWCBQkxAmSMAMSNutg6duFKECe4yjz1DESCPA0PTADE31F23ywRNQpqh6AA5k9TjOOczg6Bj&#10;6Q/8fn7hV9n+7t19JfcnIC37Z963V3Xti7u7um1wvvG3Q2LLGltORt9hFF9VQeuPN59M698fN/aP&#10;efp+T/lPJeNunyv/AGom6s+shpVchNGHUEeXTH3N2nPbW4iW7oUMCLUnuALrD2brdR+IzjyPs0xO&#10;rJbjjLgcvbZjJLlJjuElXScjUjFJym7sX795Nwqi9aa3DW0IW6ofQNdPv04IsNnaa3ZT03YowYlG&#10;b/Sc17D9uRnLGF3ti24f1bAOu6fQRgy6QAVJW4BkQNMH+uLLimMrhGaVgn/uIIJiKSMZLkOPvXrN&#10;+zd2yvaKabu1a2U1aqKDQVKgAGKR541NsufOc4SQ4JU6pqayCD8Mca9w8E2y3fo27N1tsEDWdfaV&#10;YmLlvUxmQalSKjGszpHDya4vdPU6pkdD5jL+OIXGcXfv7m01r1GKXgGZ6KEMBlhQQaUBHwOH4Jpr&#10;e7OCsdi4TgLhCLOpdZJXQg1W/lWSPIwDH2ziWyPTJkxduBR1AnMdT4TjqfF8BurZQ6AdelCDDA+B&#10;1DoJgAjHNuSTorb28tKploI7ssvCB9+N9tuHexbDMmlh+WtwoRdCAQwtgyFGctHhXBcW9FFd5BLj&#10;QrysDsDgpqmmoiszkJnDt3ZmyZ0sLcgkt2qjsvYqhazAOWfWmBZgm1uBckalNyJUAFiUGcz08v64&#10;aN+2AwZiuolQytGphVSy10QYABienhghz09RWACBpMFZCk5gNTUYJM9OuM9yHJWLdu0AxuGp1AwW&#10;UEj09BqGViZyJzE1GAsLG3fWTp0nKILAsR8wIzBH93ng+A9gfUL6mbk7b2j7c33J2VKi5u02/ocf&#10;Y1H/AFL+/wByUtIpiqyT1A6YzdtdfzFzZxwxP1C+sH0s+kHHryP1I978B7Us3Q421jkt+h5HfMnc&#10;bWx4qzr3N9hOVu0YmpGeO++1v2X78su4+pnN27O2Hfd4T2/f9e5udLatG55IqgVR/wBiz4Yxv7iY&#10;+mcE1nry8me6f38+zt5YfbfSfht5z+8uBVHM+4dve4nitv6khLlrji36m+ciAfTAFa1GPTXt/wBg&#10;ez/YuxTjva3BbLirSgKbtu1r3V0qexrm7aWZvtqccc7bzO9y6ya6zGsxHAeX+qnvr6ibkbn3Nz28&#10;3dihXj9qU2nFbcNRxZ2NmAZz9RiTGLNw7MW1EChMlQRpGmT8fP8AuxcTqpuyLS20tLbDQRVAYOrJ&#10;BpMQAKR1rnhgsGUAUidTSQGJzkt18sUTEtOtxn/AVRlRo121UfPbVagCZIIqJ8sMLuLaK9thJMEB&#10;jNGMg+RplgJtzj7157N23e0qjyCiiZRdItgCpBpJAzxX3i2r5g0kmBmyzAVR0p0xLM/IaDbiEU+m&#10;w06QTmA0AF3aRPXuzk1EYrbjBlKwV7QNfRQBI0A1rTrOEmOtyL7bWntulzUHOssbUEreJOg64Gnt&#10;ExA64x+93AtuHQsLbPoqYLAHSxqBNK/Z4YqOqcdtzdtCw6o15LRchflWkKNMmDNJ6z44xvJNcO5Y&#10;22kOoBJaTrzBAg08aRWcFbvi0srtQHQa7bSBpA0pkZ6COkVgYot4na0MzOIYsGFKkaWJoMhkcBpN&#10;k4LrKKqtCqpBAiNWoR9tT0xWLye5sXFvgOzbeapVtIEUC1HWhp546fp28xnNnGFnc4ra37dzbNoV&#10;dwASrhQNRr18+ufljz1+7j6b8h9WfoP7g47hUZua2m62XuLibZCqbt/jGG5ubaan8xQQfHrjfhvZ&#10;5P4PP73xXz+221069f7lt7O3Kcfzl3jLlxIfZ+iDqYg3rN2UMmmUgfwyxVf8HP7mbHsX6pe/f2ze&#10;6uR/Q8D9Urlz3d7E2W/vCzb4n6h8NZ/T+4/b6W7kBW322VbtsCNT2iYLNXr7rx5k8s9P9D4j2e8n&#10;d4L+M+X+9/b8a/PL/wC1P37GOU/cF+0b2z+6D6ce3X5f6n/tR5Xdcn7js8Xx43PMc19Efc5t2PeN&#10;v/x0a/fXhd3b2vKpanRa25396hmf1HusNBNJjLr0pjxvVZi4fgQ4/d2b+wtOoT1Lqqx1MAdQSLij&#10;SSTlOUiMOLII0ioywGf5Jrd8MNRKC4WaUGoMO4lh/ENl41OHAdQmp8p8MhidJgUZtpbMN6eks5W5&#10;OZZZJrWa5jz8MNgSCCBl0rM+PTD8RbrvRtNxauWXBs6islyuiF0toKxU0IrAk+GK+7ZgxUg9RFT1&#10;MjFHcPb3uFtztAWdBe24BCAMLQKKCkIaMaTTzOIbW9JYEUj4mZpl1OA6bsOU/XWLFwXPzrZaQJho&#10;UKCSdP5YzMimYk4huhMoQQG8RkcxlgOkcZyi7R9vurahm25hlF06PQMW7lbkNBnUQor4xiruqySA&#10;DOqvSR5YDu3Cb7acnZ133t6Shu27gPqLba2NDpdCE92mStvMj4HDm3ZtSiWVqAZGATl5jAUPvCxZ&#10;O23JVLN63p9Sw4PpufSgo6RNWPzGdJgDKMWTLIgiYBMmoEGZ+7AcS2u7Nu9du2rjWzbcKmj/ANcg&#10;Gl0Zc6PWPORlOIpV7bFQStPOgHT+eWA6IOQ2HJWf1t+0l3U4tm3Fu2+53F4QLgZaagYUkCYznEm2&#10;SAPHKZoB+I4DFcvb29661kBCsGENvS2sqCulVohB1CTmPhSVo1pEkwJMxp88Bz39Vc2W/ofTtDcA&#10;Iml1ZxAKSUJE9SehEYipb0PBqGND0znAb3mOZHJ8Ut+1cK3tkivuVYu7jtCaXUkwpAErEeFaYfZY&#10;P3HIiIzg4DL7TfXL9lmf0kdCGLmHe4LpCn1Lb/KgIqI61E4cBlRHgfAVnywFLcKrvHuFSzAC8o1A&#10;LpcidAJAjS0hqgeYw1VSfOsDOtemA0hT/cLQ9Ju60QPXv2i4Om1pXscjTCyCJyM5HCWqcpBnOsxl&#10;q/wwErZu1rao7XjauWQT6awh21twF02YjMzrZpEfDDREHLxgnyMn+WAvm3T3rDab2gNDXrQFwP8A&#10;mIQgZsyRQjznpkppAlZPwMDypgIGwS2m7vbe4oBvQyPfI9TSFJdbbvmWIMFVnwwsdwFATA8AJjrg&#10;Ka/OzvXbJRrVrXcPp6nZ3E6mW3NZFSTFemWHxAX/ANLrXPIjAUe5vXrm7QWj6hsadFoBWX0nqblp&#10;3I+aPCtcN2yVJGkAMO3MkVzH+OAuOQTbbnbbe4L3r3rDn9TAW1bKkGIGZoZldPdSoph4mfKmdcxS&#10;cBmFsIr62N0i5fVtClNShu8W9aHMARFfPKMEoAINR0NR8AQBgHd5ca7YNtdxroSQbVwBtQ1aXLGW&#10;qIandn1xKuJrSTWsxIr8ftrgMZxe/wD0++u2GZbS3bbBryoAq3D3sltWJApQP0JHTEZVo1aiSDnS&#10;IoD/AH4DY77em+237YVlX1lKaZ9Mxai4sfN+JgACanIyNzyOw4rjt9yvKb7a8bxfFbS/v+T5Hf7i&#10;1tNhsNhtbZu7jd7vdXSFt27agszMRjv7P2nvfuHvfD9u9h4tvP5/cb6+PxeLx63byeTfe41001nO&#10;2214kk/1ptdddbvtcSS22/L+3XownIcBzXMc3xHAcDw+/wCb5/3LyO04XgeH4bZbzkeV5jluR3A2&#10;+x2HH8dtUe7uL9+4yWrNu2jMSQAK4/MJ/wAjv/LXyf1G2/uH6C/tj5e/w3sDcXdzxfvX6p8dd3G0&#10;5r3nsgPR3HAe2typDbbjrhBO43VuLm4Ui2rC0Ga7/oY/oP8A+mb9u/Ze/sf5z/1B+219394k08vs&#10;Ps/lmu3g9nt+bX3Pu9bMeT3Gsx+n4ds6+Ky77Tv2mvj/ABr92/vrze6u32r7Lt2+Lp5PLOu3x18d&#10;9J8dp+E+M/av/wAOv/tPzwn0Q5L2Z+6z97PC7H3R9ZNjZ4/3D9OPofyVrZ8l7X+lPMT+q2Puj3hb&#10;Ae1yPuDbKU/TbZy+32FwG6Ne60NY+BQgCAP69ZmvXzx/anP9v9H8JOJOknD8zmk1kmvEn9v7Xq/V&#10;19+CxJzcNdOQx9IP2Ef8c/1L/eZ7i2/O7u1yPsz6H8VyR2vuP6g3doynlr21KvvOB9oeuNG43QU6&#10;bt6tuyTB1OCq/wDCP9Zv9c/7C/pX+x+T7N7Dfxfdf3h7jx93tvt2u8s9vN5Zp7n3uLnx+PPPj8XG&#10;/kxm9umO77R+1/2r7z9yeab3Pi9rrfr8nTu+Ovjvrfjt0nSfV+X4tf8ALL/zUft//wCMj2fvPbXr&#10;8T9Uv3R85wX+4+xvofseURbvG2t+GscR7p+pN7Zs17juJNxS6oAu43Koy2dAIuj9YG/5b6D/ALD/&#10;AKM8B9O/Y/t3acPxPGbO7b9n/T3h7tteb93cqVB3vuH3Fv2m4xvXRr5DldzqYn8u2CdCD/LD/Mv+&#10;ZP74/nL+9ve/zF/mL7/yfc/u3vts+TzeS518emfo8Hh0/L4fB4pe3x+LSTWTm/VbX/Qv277b7b7b&#10;7TT2P2/x/peLScSf6b871t61+Hn9q/7Q/wB+P/Pt+7n3h9XffPuvlX4jfc3th9bP3O+5eKe77J+l&#10;PtpL/r7T6c/Sr2/cK7Xc7+xt2NnhPbmyI29gEbrkX0ljf+P/ANUPqb71+sPuvc+8PfPJHdb5lbbc&#10;Xxm2D2uD9tcU1z1LfEcFsWJ9O0KG7dYm5ebuuE0A+l6666TGr5TEnEf0Yf2Zfst/b3+wv6JcB9Bv&#10;25+zLPtj2vxq2t37h57fMnIe+PqJ7oNhbfIe9fqF7mZVvclyW6eWuO8W7SkWdvbtWFt215r6WkmZ&#10;yBGqoAAr9p88aHrKZPSlKf1w29kTSanIxMgUMxOQk4A5PifvxVbqzqDFCKUAg6SWGksQPPKKYBxG&#10;yBz/ALHENbAk1PaZoKxEDURllgHCSfH4dM5wi4hCswkaRkRFSO45des4ACKAiajx8fLFbckdGRqE&#10;PGryEDIffljWt9Klh0HUc8opGVfPHrD9sv7qfcH0Nvbf2n7mO+9xfSre7ks/G2pv8j7Kv37uq9yn&#10;tgXD3baSX3HGyFarWdLmDjfXvzj+Pzct9ZvMXi/F8if+S3/im+nn72ePb6pewF4b6e/ui9tcYNtx&#10;HvM7cbfhPqVxmyssdl7L+pi7RDcdUnRx3MW0bdbKdH521LWD6K/fJ+y/6Wfvq9gcX9R/Y/I8PY+q&#10;+04cXPZn1K4lrd3a+8OItIXte2PdRXSb/pNK2HvkXtu02mKrRf8Auf8Aoj/rc/eP9KX7mn2L322/&#10;3D9m+/8ALn3X2/a2z2vk2sm3uvacWeLa9fL49ZjeTv7btmbfS/3X+0fb/uHxXzyfp+60408n+9P9&#10;3f4z4f6ur4b/APHf+6H6+f8AG19Uve/0R+tXtv3Nw/032nPi176+jXOof1Psfmtyyj/2PfYd8FrX&#10;ob5CLrPsi2y5G1pvp+cNS/ks+qX0q9+/Rj3nynsH6ke3OQ9s+5uKZWu7Pf7a/t03ezvDXs+T4+5f&#10;VPV219e+1dAEiQwVgyj/AFOfy0/mb+xv5v8A7R9t++P5e/cPF9x+3+5nG/j312vj3lxv4fLrrduz&#10;y+PaXXfXOMzOt21s2v4F7/2Pu/tnudvZ++0vj8mvpZjM+Mz6P2C/S/6rewfrN7M4z3/9NfcvGe6f&#10;a/KC4lrf8bubN87Xe2G9PecXyFu0zGxurD9t6y9VMESrKx55j728roeNP7M96e6/p37q4L3v7G5/&#10;kva3u321yG35Tgue4jcvtd9x+92z67dy260ZD8ty04KXFJV1ZSRj69+8P2h+1f5g/tn3v7M/e/sP&#10;D9z+1fcfHt4vc+28+k38fk8e8xZZfy7TrrvrZvptJtrZtJW/D5fP7bz6e79pvfF5vHc6b63F1v8A&#10;rnxl4rM+8fZvtb6g+2Oa9me9eC473L7X9xbC/wAZzXCcrt13Wx3+zvrD27lt6qymHt3EIe24V0ZW&#10;UEfqy/YZ/wAl3t79z1nZfTn6mHifan1us2T6Fnb27XH8H74Wzb1XbvA2JC29yAC7bXVqInTJEt/m&#10;J/rh/wCnr+4P6bPN5P33/LrXzfc/2Zvtzttb5fcfb829uvudsZvi/wAs82O2cW41tmn7z+0v3l4v&#10;vms9p766+P3fw6a7+n0/7Ot/Hr+UP99H/FfyP7ZOQ5f6ofTO/wA/7u+jHJ7kNu7293V7kfcfsTc7&#10;m6Ldm37h3rAve2rM+mzvyulTC3NDFNX0+vX2a49yAIoVf8JHkeszXH8z5c8zp/b+99/9XgXgvb6b&#10;DZbPi7l6/odjug+3d0u37Xpembb3pkyuSt16wcQbrM5RB2hmjTmDJms4mbMZ9Vbvitva2I3u/e89&#10;79LYkXw3pXbXppFDAisdoXPI9MTNraAf1JEIWRQe4rAqDi45yjGe7uWduO/2/wBIm/v7S7m9cS3o&#10;/UF3i0mkSGoKhiDM9IxYrehSoZWJeFYUJpEVzjFSzNl+Dk+59vo24W+ybi0u22lv9TZZy6bZg+tm&#10;DAUagGkZggthztkTBKksWiAWPRY6gxTBVaRvWt3Bt33IsboDbWLd5iH21pJKtcuAwCwkK6iMwKAk&#10;FZIuXGliQhVpzZiKHVA8eg6YCZz+3fi+K21rb2wL28tXNl6N0M1mwqwwuWLbEsyrJl2oT8BDjWWc&#10;hASC7KD5Bsx4VGDE3vbdr0U+25mxsrb7y6lg7fj9rcKgkiH2ltoIQd0BgCO+hFanGgS3oskSVAUK&#10;sUgx/l8QcHC3Ny8h7/lLvL+47d0izefeb29ud36ihme2bgBYMJTQ6RKhpHxOKZpuXXMDSATBqZAz&#10;E54O2Jr4+fV6c29wcdw+129y9dsXrvpWf1CWw1r0bhl6ZK6wAoyiYwZQpbCAVbuJLV1NmD54OV2z&#10;ZbOiJb3VrkeTvb+8CtvbgbOwq22a1p2mlfVCsRpJNJpJBk5YhPaYXFLaWAIpVQAMwZ8MHpll5joe&#10;25exf4/dWrXqWb24tMqM7BlujUB6toKWOkrKxnm0YDVD3jqk/wCX/IRE/aanABbrm7s+Kt6LiKlG&#10;vOoa5eMNoRgw1AKYo0GfsxLs22S3DiWY6mMEHMGp8YxHPfaSz4sf7g3+23HLm7tb727W0t/prJQI&#10;bFtoNllUNmCR/wCymBXBvqVdEiIrOYANYOKmmksm1QuNs2N5ebe3VTWly4bTr22nJtssXgKSCCxW&#10;JAIIJGGbJYl7pJJVtIDVyzg9I64Om0zPS/iv+WtWLW04/hbe1VTuSu4uNaPphVCxZ1WTnLEkSZ8T&#10;hwsx0LqaSxmDGfhHTxwZxiW2TCp/Q7e0+83foWbKWdpcZXuh7xc2kKsrM5zZokpIiSQMXFsdmgll&#10;0giZoR4iMHnecubvN/uCbxn227/V7jb3HW0gF5DNFNzUZitABSCYBxU3rUO90HUApAHUE5wMHbTf&#10;prHoLgubd+K47jdKbbeetN4lFb1hBT85lMaAtDA7ek4w/NubxTbB4uXmYSYMKc58Os4xtmYvzd9e&#10;Ll79+iewt8VY3HPXtun6Di9sl1bVlWDHcaQSwn/UEDMkCI6Cu/8Aaux/QbOyzDMBVMVCkSfHGo83&#10;l27t3y8/e39Rdv8AUb3pyXDbC4txdncubjeprBB3dslLal1IgjuZlArA8ZxoLl2WvKOgGRBkfMYG&#10;K5vMnCcCliz7Y3twIVYrb1FGVxPZ6l1vwFDAWYABxR3Q7IGkdAPDOpEfwwHp/wBuHY7bf7jZ29Ft&#10;TZZyLeliFRV02wblS5ElzI8pqMPbS7puuDHco1HMGcwCfDM4DPfUfg35DgthvVfQ+23l+1txbUoq&#10;ysm7d1UZboopVYBEz0wHvvFwBlJB1ZUI6jpgE8V7a4+5c4t2sbizYuWbVgKHYabofU91WfNiQAJ+&#10;zPFTvLg9S20SCjCCQB4wT5/DB38X5cu9fTvjLw4jnNubj7QW+QsXFdEa9d1Wn0M1q0xoBSDMViaY&#10;gvtzd2lwjSSJOkk0ikgnqBg3bJcX1dE2nuK1w3vPj7O5vXl9c2bC3j6bXr2tdJssiZ23aS2U/iOK&#10;5lZL1sAyTZ+ahmgGRrP9ssTNyrrW03m23vC8jK2ra2OUbRbuIxFsC4z6CbZINuZpJiJjri929zVx&#10;7K0sFaYmIIqQcvtrg54x5M/F5w9ycME+q+23lpEsDdbKNTq117uuRau2SSQZFWBMRUEGmKRwP1Tk&#10;dUqPsg9MMc5dHoHihdHtXYi8yi/t98WRoCk6SWtggwAtSDMSQO4YgM82BOolL5AzAENBMeP+OJtt&#10;iz5q6Jsdh6HNeoPRW3vuER76Nbtm67uhYKHFFBaZYdw7cHdtBm3NKNt1uSxJCQIFfPrjPb6enUMc&#10;Xy72LPtx33Dm/t+efaxYizcuW3M3D6a5spojDMZajivW4Rb2vcAIZREHTFQf7pxzyrf7zjrN7fe6&#10;5sOx9Tb7i4DqX1GoGtBmIK6AdVwAA1NJMYPbKz7dySdNq81QQAQGis+eeN66zaIHuLebXa+4ePRl&#10;tre3vC2bRs3gw9NPSJJgQESATBnzPTDbtFzdAglSqzqiFoJMj4V8sTbjOsE7aWX3HG+2blm6Eezv&#10;NyF9PWDdti8SLN0UirRHWoBpi82oSbZoT6BKaYlRn3EUM+ON6SyfiVwj3cdz6XM2G9cKvNizuFuM&#10;9y1dY3IZrCLqYwtJpprPlZWr5exajpeJnSMvh1jG2cTOXKuT9vJtfcHOlwzI/CWPU27kt6oJF309&#10;OaapLdxBoCO3EW7ccneNVqAAAiZg1B/zHrjNtzfksmI2nD8XsynsrbMtm2wuFx6qAp6TEMLRSkWl&#10;gwWmSCIriDf7msnTBNg0MHU2mhoKYXX/AAV0D2+j7bZ86wa8bae4FuF5u2jt7bXVa4bZYiRqUNqI&#10;gKwGKK1chbQKkH1yII7dIOZP8RjjLi5axw7tyvFm/ueSvi9qdeAsaLyOqXLVwgMUtW8u4QrA5Z9a&#10;03JlRcuMoiL6HrB6TAzHhjt4/wArevR072IHvbLjrTvqLcTdCoxI+USAXOTjq8RIxT3rZessQXOq&#10;Y7jNJI8aY206JxW6O1VrTrt9VvbhewsSigEAIOgBk0MmRWuJFkhdqSQZbXM0EFwtWz8PswFZv7d2&#10;7zxQXYtWTtDEqSpTbM7BbKkoTM9BBAFZBxU3rhdykEwTpUwARMGI8Mq4zedsfDkb7Y7K3tdst/8A&#10;LT1EQXXQsSCqFwWYkSuZbSD5Ccbf2lYD7vb0kBsyZJk9wp/CML1/t8nLy36K8jfun5kbP2F7iZSQ&#10;77S7oWWS0FFrXYcvSV1QHDRTqMesuNQ29jt1Ofpg/YcsVx8f5H4VP3A8qOY+rvvLdK+sDkGtagIB&#10;dWb1CJr801JxNwbcawMAMDADAwAwMAMDAPoGkQAen2xPT/rgYluBaWXlVrFufw/hIqBpP3nxwTRE&#10;npXx8sUXOzFwNKi1pY0EkMNIzJOY8aeB64jExBzrAH8ziMb3GvzaraWZ1Np7dBDFfwiY0uQaScx5&#10;54SzSPtJoDllXE2tnRwtt4tThYW0zak0gTaUyJDFpiuVKyOucYYIJymoiMsj540jVWWQWSpRYUaj&#10;o7dIoI7aQayc88JapAPUx0mPsxJMTAesDtYkrdJVU1R6YmpLeZjKkGk5YSRBPxwxzkTdvcNyAD+C&#10;BAV4aYCiROdDl8a4QxIrH9umGecDR7ewqAIxJUwGMTOkyQDnAFBUgZYIk6T0NMSXnAlbZFN24NKE&#10;EhRHbqpX5fAZjDYJymnnl92GbnEEt7QZNYiEbT6UM9zwDMaRXqftwD8pPWtIz+GLeeA5tlD7uyHB&#10;UMUkooECe5mg59ZpTDLOAB1y6xWaCcJn1G243Y3rt5wva6m4mspq1iJkKpiYznp0M4aEMzTUGMzI&#10;EmTBxRfbo7jabHawxX0HUpdRyCn5ZlJWI1CO1vsxCvqJkTCkRIEfAYDpXtfkSLFmxca1+fYvOwWC&#10;yh1EXWV2rBigEEimHg0KBSSKUk5eWAy+72pubvchfX9G1fRtV3sldZllD0Dsa1zIjwxFuwGMmZFR&#10;8B4YDoXt8M20ssGNtbd0C2zAKrMx7nIEVpUSJPSmGGkWGBYTnOZ8o61ywGk2Kte907QHb3Ctqylu&#10;7bdYDDT6z/mKICIVha/b4QSQGFBMZzM5SPswHVdvbvX9lfG5cOibgXHuEaTaa8SqadQGloUGVnpg&#10;7V2jowHzSKRnQ5eWAhe4+Esm5x2+sX7Ye5trFq9ce41wWzPqppBESrdoHhQdMLLOSraclLDuzBGk&#10;qT8MBDs8ftF2u82I3QZnezYZvTi4ji+Nyrg5FdQM9KgZTj//0fe5qPGtKTND1x9ffpLr1o20MXFC&#10;KpSX1MgSW7gpH4iSIQCoJahwk1GZMZlR5UoeuAlKQtyNOhWJFubgGt/xOjkzpUUk17s8Nkd1IrAG&#10;eQzYnAWNosU0upIt63Kroa2WYL+XauAAllqXkV6ThBNMxJiZoPKSudPDATAigzB0amFtE1AhWUs1&#10;y2twkqZNAwM+WAcoEmppAABmQp8fjgAodtDA6AUtqQHM3Oz8wq4qoigA6/xSagAaaEEZkEfiHwwD&#10;/paGdm9cagRccaEZL1NLjSKkKKxWD8cJNGyNdUAVof8A0v44xtbOipav+oQn1Y9NbYdyAmog0pbE&#10;Bh/mmuUyMNUijSch2wdM0NPurjnbb1EvTckJ6LW0GsvFwEKUGpgC0iR4LmemB0oPlMfFop/XEUvU&#10;pNssWcsUuOfTJK2wTqXRMBSQcxQyQJwgmlP8sGCBH2j+mAfAuXNRJBLw1svbEamFSr01aVyH+UGK&#10;4KI6jPqPDPPATLbMshUX/Q1dsMz3GftXST0gGpyEHCTEQR8poTJ0+B0/CDTAT7DlrhKyjH01IckK&#10;zN3F0vLA0t8sxUiuE0ETUfEyIy88A5qn1YWq3VX1QNSPbVtVwo9QGU0RiIp4QMETAAByiswpJqcv&#10;78Aq1c9S4GZbjMCzn8ka1NtQBCMJPzTI8ayMER2wWIjNqyevac/MTgJSBy/qKEkL6otuQBbuVRRc&#10;Q6kOonSRlSaYTPySagxkBQ064hJm4P21ZBc/KYBwHbVqdy4QBvUIEqs+WeAR8oJ7hmsaSKxAPXyj&#10;+WDeJDyHT6pQObRiLpY3O4JMMoFATmZIyHTDbSBEVAYGadQCKZYipfphgSzlvU9G4CoV9Ia0XV9F&#10;wgN4ZyM8EwE0ypGYIGZVpPxIrgHUuG0jmAHGbSrK4C6VNogVMisiOlcJMCFmDJ6QQQO0TlgH0LFX&#10;umqta0ypNxQvqanJX5hNQSDlXAAM9saukRPj0zNDgFNdVE1OG0rADPI7VOkAdQpo0GTHwwjsJAEy&#10;pJP+YSO0UjpnGAfU3PTuXNCBLqLoQwLbhO4srKDnnLAeHjhqO8JkT8hmvms9Max9ORN1EWjdYTat&#10;q6XTGlUj5biqJbOhFJHjhBzM9I0kiSf+3y+OOmmss7lhS6tQVFjVJuEtpXIMHUUkkZg9JwhisrAF&#10;Zk6awRRQca7bbeb8g+usgVBKQ1qXgAKNTFgKLJyr4TNcIJBoCD3QPEUiIxqdORItKak6pKhqA6Tp&#10;JYOSawDAPmfuSIJFTpqBIoCojPzH8sVT5KqbqxbLkoSWeHUXgWhhIOkGvjPiIwTEyRFTRiSK/wCY&#10;AnMg54AWlBKlSw0sWQiVVSQDb1gVCvmDmf44R+EzNKwI/j1wE+it2QSWRGNyQQM2II7RBJyqR1ph&#10;tp8FJmgEA0ElZJy8cA7ZK6pN26dCpqdyzwXYeldC1LOYkEgxSYwiNMwQCIEESDAkQTPXpgJiv6pl&#10;7RuBg0uo0EHWFkqsHuBDGRJqYwQagEsQGKsBETmJEdDSmAXcVF1EBPUKB1tv3OYOjtYE/MJ06iPP&#10;DLltTT4yMwKgGpNZOAststs210kghdTrABYIxBK6CSAqgQM5MdcJAI0kgdBBLEahWMA4zjXcEXYJ&#10;1Sq29a22pqfMCtB8fswRzJghRkO7KMq9ZwDo7bawRcYlRbKlVua2iZFup7aiPlIr44SgM1kAAgS0&#10;DxpHl/CcA/eIVQrEM5dWOlA1VOkm4clgVEDOhFJwfaBBkUmFkE0qB/fgCK3iVa2FuAFYa4IVg41L&#10;cdJ+XpBEeFTOGjnTorEgGBLVn7MBMUhbYoql7yEHSW7bZ0CYkAtMGZmmDeQBAmoCsKsAwmSuUR44&#10;AWCpcLc027ial0otwKUtksqrcJOecL838MEfDuBJGms0IrXxiIwC0khLqadAtvMgoSEbWF9NoMTW&#10;V6Z0wkQOhESIPQ5RIpgHWBdCNSOe24WB7irnUCQwMGYA8RhMAEfJOYoS4VqES3U9JwDgd7huJF4x&#10;pFwawlh2t9yO62jFQM4rGC1GSwE/KQDQaAYYkTlgHQh0Kp0JcK3dTqwGm4aiDBr0iD4gYIlVkEju&#10;IgAHVDUgzSnQz1wAQO4W6itS2FhoUMyydakiSGOYp9mEESRWCWAMjUACC0jKn9+Al22YAEAHTbZ5&#10;S4UOlSFHjShHmZjCRQCuo1PnMSZGAc+e58qJOi3qCEoEERBWYzHQyT8cIIMai5iBVmohPmKmMDhL&#10;DlyUFplE0Wyul7lpfn0qTpXIT45jCdJByJzrEkGYiBngAGVxBKLb7ScxqqXVlZooTIMD4Drg4HaA&#10;e4H/ACgCSafy8cAYZu4aJtkErqMlyqmQhzNCCRGQmaYILMjqBVQTA0muR8MAfq6YoqI4PpMUQlqy&#10;mokVM1hutZwiSR3tE0FJAPhHwBH/AFwEkKQAbNoumn1Fh1VmXx9VTqJBOon+6MEx7poJERqIDUkm&#10;Z/tlgF2DGpWS4XJW4WAVvSe5KKoAAzHcwAA69cNuCamawJasxVhTOhgHASbVxY0gqWRSSLQIrVVe&#10;G7gKElfh9pghSZiZA6kSckgZRSa4BRm4kariKUZgIVQtu2Z9TUcw9agZz5YaIOqa59a5ZzH8sL0D&#10;6N2he1lkqDBBljmh8IMSfgDhQiZoRJUTI7okCmPIzOaUx7B2XVcIXZVNt9MPoZrcZqcyOlaUwnUx&#10;BECR0iQAM/mp/fiunZC1t210sDcZSRJ7V9UliFYaaiphR4UbCCzCBn2mhoO0wVJP2DBZrJcnwFYF&#10;p0d4gyxuBmWRd0geRLU/phBEyCQZMiSZkZnxFBXFaSVOnuUvRVlra2yoQmiiadZAyqIwksAJOr8W&#10;Z6g5TgHFtsWKgWx2AuAFaVAIaDGc0p1rU4QQSZkvnAEQtYBBH8BjWsl6ibbKGAxW2DEE60e6yrqe&#10;280gCjE1yAMYRXKsRqyEdxqGXp5+eOk1k6IkrpUBxokPoIJbIAEMjClZOR8sxhBA8JgASZ0gnGg4&#10;C0UIQvcLNpIFwoG0gg1gGRANa1wDqgQCAanxK5aYGAUmksQXJdhCiDp9VRqOrVnWa5mIGADIJpIo&#10;SDAgUMzWnjgHCAGCGADQCKsW7xpFKEfh8icIM6jNZCxUAZyBHhSpwDikBFgQJklVky4hiWahJEha&#10;5eYwTZiQTAJ1FZBU0DDxINMA5aFwkxIDFE0K4B1qS2nS0QpXu+3DMkmcx8NJBmAGisU6eWAkaSi6&#10;ZJACkuW1AjwVjQkT1wZUkCgYtGXUgzWcgR1HwwCRckgMWVUDGWWYBMGCM9JzBz6YS0kAEUGdCBQU&#10;Ayp0EYB23AJKsQSK6Ssq0fMwzDUrqzERGCqYNRDEsWIiRSV+GWAXOk6F/MDJFvRbBVga1U0nr4ge&#10;WEBSTGfnMZmDgHTdAVdQIAYa9IGoLmtcsyf5eGAQK/KQM8wJ6imfl8MApC40mTrZyVIVXYoPmK6p&#10;jwIms0ywkQdIBBrJaCIJH8sA8W/1TdasH0lD0KKNUE5GlZz/AJYLPIHpkD0OYHmek4BRItjUWALK&#10;zKrsF0liCgdxTUoAmAPuwg5LBYrJMyJggwK9MBKOk+odK62RfT0iWkENX0yD50g/ZhOhzNAJFDPd&#10;JORjocA96iEoCQVE6wVhTAlmH/cBkDSIIyOAywGgBmAGR6Dw8wcTHOQSNL2wWCoxk96lLde0CncN&#10;MDI4SwqANMEghWInSKQRGf8Afih5SQD3XC6l1dxOj1GMkqxOUU/lhswQSZFXoZNT8wEZnwHhgHlB&#10;JKiNUWSNOkaVgpaYs34T1M+UYJh4NmgMkTHShH2RNcAtW1aiEWjFE0uq6fxEAZRJqAIrhsRBM5IA&#10;VaFMmoECgoJAH21rgHgoDKD8pusVdWZoEBWk/irKmajPKME/zVBUgCFAlgwEmBQRT+04B2ypNsjU&#10;jKxYgyO4zAAYyfgRn9mEHu7gAFaNNSRToxNa/dgFwbdCQ7orBpTSdOeoRnpOQzP34RWFrQghYBpJ&#10;qDXyj7sA7Cs1zVBAYMxb8QWiOgyaSZAB/wA3XCYlx2tppJNKaYoDMwcwMA6Na2jDKGAJFskMp0t8&#10;4JipmBBwUxI+YxJgHKe6vWuAWql9LAsNTn5WGpWNQzqfCtJnLCYMwBlM1IgCo+B+BwDuofib56iF&#10;lZ0lJUHMzUzl0wkxMg9pEDUIoOrA+dIOAUGPZqWChBYqayqyVV4oIqY/phJn5pAAMnUSBIXwH8T9&#10;2AdXuDUMXAdMKukLq1CrViagkVwmYNTQkidJntNJXKIwC4Y1kLpW0V1FSh1AjsuGszNI/phJrJBo&#10;QQYAz0gihp9+AdtwCPUEiVJ1EjQC0MD+KR0Aw2Yk/iJmJkQI6nKmAeBBFsKdBUqrFQpHzEroV/8A&#10;MK/dOEAMWXuirGhBFPj9+AeJVUuhrUkKhHaVJYmhGia550HnhBJqT8CO3VMwokjAPKbfaFYQNJDl&#10;XH4ZchFkwCJzocxGEgE0JUKTMEkSTmWAyjoMAp3tqAYJcMqk20XUAhIUBjVySI/oBgrkwYLEUPhS&#10;IkdZOWAXZVAw1aA+oQgmdTEOlT2wBBEjxwghgc1EUUj5qmIYkzPjgH5VimnW1QzgmQNJJ12ViGHU&#10;edPDCTJLBaGAI8mMEfacA5Ji22YOpk7ATqWCh/8AZRU0rPlhtlpEgEDtmJBAgHTl8T/PAOo2p5kk&#10;T3vE27ilpZQTUf8AaD0nLCIaBDExpB7pAgSxGma1+GAfOkmHC11tp0CShY6JZ4pSSMxgQCatPzEx&#10;FStc/CBgFwZMLAOidSElQ4JOomDNRXDcVYAAKnxKk9dH9fvwC1JgGrMw1loXWBMj1IyHQD7MJIE1&#10;kDuFdJp1J8K0wDokgxpbVp1Be3U3zaR0pmcAiQYFKEgzGXbpXOuZ88AJOrUzyxOnUhSSc2DvkYFA&#10;ajFlw+yubzfWUtKxtqwZmCwprkDlSeuCM37w5vZ8HwG83e7uKjvba2Fe42oA0LjrGoDLMY9k+y9t&#10;+i422GVVZktmJjUTSR5dcSZ5y8XuOa/M5+9rmH94e+GTb3t1uNpt91ulvi3bn0vTBJUKykSVJ01G&#10;R8KbMWTuXQT3apgCadO7wxXnlxcx4gu+57fs/i+QBsqNqNq1q0yXU1WmJATUGJJuKJbUIifDF9te&#10;Pt2lYkgAQxEgTTw/lgluea8ke/fqzynuDe2NltNvuLl+6r7ey/5noMukMpdwCAApBJUU/ji0tbnZ&#10;2VJDjUKEExMyYOM7TMwOEe6PYv1J57dWLR4u+m33TK+3uKPVLRbFUdRmBJrBIBzwG9w8faUw4JGY&#10;WpDDMLP9MXiNa905kQ9j+yf6te5t+iXdldTbbgKQSWW0bL1W5qiQpEnUR0NZxW7n3mAp9G2aAmen&#10;kPuxXTHk268O0ex/+NIHcLc9y8rtrdt9y9goAb9xXQamuW7rAKVJgDKs+GKbc8/vN2QBNtXIEhqm&#10;klQBgn6frvXq32N+1H6c/Tyy+5izyl/Yetfc+jbAsNbchLjvcElQyxp/EZE0rV3TuWIOsgTCzJAA&#10;PdqnPMfdg1P0sejufAL7O21ltvZ2W3V0RNzf9H0rTOTPoi0UyPaxAk5kMMjiE+zu3gdZZhJJAGlR&#10;20Inxwa79Pi6DsffvC+3yo4+3t7FwenZsrcKbi9dZbhR03AQFStuDMklemZwzZ2j2INSgA/9HpIM&#10;ziYO/X4rXm/eXHc7ZNvUibwXTcZ3ZLl1HDeoLltBBK5wCS39bpLFtVDaZHaSKggZxNcVwu+16vPf&#10;Je5eV5DebjZ7fcmzcP6hbm4f0mtC6xa2l4pKkELUk1y1Yc9TbXJ1W20qJESQZzAM5/ywPq0qmXiP&#10;evHFb3H89x67zcqV3DbndIdwLZAU3H2zGQqkjUFMsQa+Ie3sb6wjPYaIr0YmZ1DywO++vP4lcbyX&#10;1W9qb26/KbDjvcu0ebrvsouD0FX0EYW7wBep1SjEeMnEbTetsZIu25LKxkstJtqCOhxG+7XaY24/&#10;0NoNz7Y5ixZvejd4blGtbbZ7jbJdt2Nvcu6y+9vXkdhBQwqoRpMy2DdU3ACs2kxGcN2gzBP8sVPq&#10;8d49SNpueS9pXdxvNlYbeWrxd9dqydxZm/dHzWbAEDSSWcAAUjPEX9MUlCwe2woa6U0mSAoy+ODp&#10;N+6Y16t03u2zydq1vtvYv8fv7F6WsMLK7rc23t6fUL3RFxBEVAmYEGhQNvoaLRNxBBuKSSCCJFBT&#10;44NS2a53Sr/ua1yW0sjmRb4zdXzcTY3NVmxcDg674S+9UZQBIJ+FaYS219Mi/YmvcUHSKyqnMdME&#10;m2u04qRtPeDcvYv+2udO2uJbQ2bG9dinqaz+Ut+6pBtuVgsTQxEVq/a03ANP5d0mLgIAEBsgD/DB&#10;m/RZ1rP8wu54zefnJ/unFWrSnYXELXTtrly2Ed9wFEFNIKCQdAAaYxNtvpykgkiehPUHpJ/hg53X&#10;jun/AGubc5sk3ipcvfptretg3llG/Ktn/T0uR6jKoBBUfOSDQCcO6GIodKkkxMlfHBhm25Ha7cLp&#10;2v6nkJtxcdLlvb37donT+Zbz7S3cBIahnEW6VtnseGNUCgd8VJUVr5YOnj5zq6JwQ3PMWbFvfbRb&#10;vHuv/k3L73HvbMKSLVrcQYVGED1A1IAimHNtvFvApqUOJESYLdRB6j+eDO2l1maz3vP2Hu+CFje2&#10;9hu9xtXVHN65ath7SK5Nm+b1lRHqUVREBAZGJiLaQO15yooAJZWNc28owZYDk95zvLbvY7L2/sEv&#10;3HRnuXxZt3NqbqkKjWzBDQxK6jGrwxCu8hZTUAHVVhjWhXwn49YwdJ49r8nSeE+kXuPeWdtc3W82&#10;F3dbq49jutMu4t7n8agQWW6UIBGogD7MVtzkrBJlGeWB61U1n4eGDc0vxx+DsnDfSn3DatWfQ5Ha&#10;7E7bbm1ZVCtl7W7W2Vsg6pDOFEMFaASDmMPjebTtTUCsSBUKAPAn7YwYvj3zmcste9he9rd/e79G&#10;vpuWVrJvAC7evm+xLMQhULAKB9QmSInpG/VbUkm2GudxlRUx4QP5YOuN7zbz8mpX2f7vW3Ytcnc2&#10;exA2mi1vVH6e36usH1SbhYR2gq5AzYmMafara2e3G4WTuLwm2lZVTQIAcj9n8cHDa23l4t9+bn3D&#10;9SfdVz2buX26+zvau9exyXJJctW9rvL6KzXrj3hqDoKsSCWNZIUxiJfvBdL7m8dv6moi3bUtfusB&#10;OgDpIMZ4GJZjXmt37Z9sXb53XGezPbm194vxSWbe55nl79rZe0uH2d5mb9W7KAbvo9pVCtBSkg4h&#10;u+9ut6qbZNjtWXSdxuCvrMGoJU1nqPDE+bcmmsxbm/B0LabT6f8AEWP9h5H3ZyH1O95bXdLc2/tH&#10;2kjrwO3ubVfXNn1bCm01oAMGUkzT4Cq3KbK2dxe3PI7jd6kOq2jQgeyKlFBqT5YnTm3LX12/TrI7&#10;V7S5D6i8qntvhfav0r9t+xdva5CxbtcnyNtLu7Ox5u6blpNzuCBC2yAQWMmsQFxHY8Y1o/pdheqL&#10;BAHqAn1Ksmk5H/NTEuMZbndPzVqtntvq3t+aV/fP1G4EWdfuIOlyxsUS0Nif0+05P11J9USALZlS&#10;sQQZkyvRuXFYnjQltSHUBVT1AohZJ65TjXFZu2v+8yyczw+03Ng7P6styXK3rJ2m+N/f391b41ty&#10;pu39w21tCUt5lGAEgzi0sJu1cs6rtbYFpQSU7Q0TcgUp1xWd99MY6uMe4uT9hbvi9vtONff+9+T1&#10;c7vDt7A3bJvN1sZZeLbdOEKtcc6rFAWUjOmHmsbQItvccu7G1euaBbMCdOoBD1U5YMybYtmrKbb3&#10;P9Qzym85P2f9Admm25ngOHPJXeUZLl57SXhZvW71h+5NxtwYViVrFPGMm72G3JNrb7jcvbtanDyV&#10;DIY+3V4D7sGsb7dbjDYcn7D+rHu2zZtc37v9r+yuP5DmhZ2N7iwi799lyG29b01ctCnatpVi6xWN&#10;QxIsbzfb21OwsW9qr3fWXWisWtGl23OYgSemUYJZpr+e2s77n9gfTD6e8rZT6pe7eT98b7Z8YPb2&#10;/bachu9rttpzVuNzwnMjbB/TJfssgjUCzEiBiBu9k3qO/JcvFq4qWVtalVSGabDsgr4938cZxznK&#10;92Z9GroHsL6jca3FbHb/AEe+hWvm+P3fKc3c5Ztlubl23c21kWvcnG7bk90ijVoKsbCs2oTCkziv&#10;u3eE1sBYO4cW1uK7IxOtD6VxPUOepZMn4YvF56tY8nxw6rw3E/uJ/SbF7vuHZe29rc5Hd7Dc7Hj7&#10;21eza2G+2jcnxfKJx6AOh2m40WSgcCCSAMOW98iuLOz421Yt2k3T2ddpwHtKv5TqSBLgzTCWXj4J&#10;fHbztVTyH0w5jecfc5T319XOY9yctzfJ+zuN55dhyPHgbDltxvmfnOJ3lr1mdNjuLKopOhdAihE4&#10;F/f8ldt69tYW26fp9Tu6IrsKvcBmg6sPLC5xwTTXXnanfb30w+lPt/kV2vuTlr/K7XdH3Mdnx9mx&#10;vd0+y2128dvs+NLlEV7sN6e0vLKiZkaZw2lnkbl21cub63ZFtrl1/TuOvptfWNItqASjk1BPwwxz&#10;lZ2WZx/gncjzv0v2HC8psOM+nPLe4ByKcVwmxG+4nabvdcwvt7cC765325uXQu9460jkMLeswRcm&#10;RMcbLdX7TLf5o2UuM1sKVJtKVYh7AW447RQoTmcTttnNXvx/lvLVH337U9u8ptNz7X+hFrn+T2Cc&#10;dyLbuxutta5TcbfkNsP0PNm9xu1Lfqrsvb3QtgaFEPpEzYJxvEuYub7fXFvWLe4NoywARoltVQT0&#10;jywxj1Zu/k9NcOUch9VvrpsrDXOL+m/054rccD7j5j21Y5W3f9Mm7vrIvhNv+mUK1q0zKL9u72l5&#10;oRiWux4G0l1RuN04W+XusbpLMXqGVhFUHhWcO2ScJNvLnoyW6+oX7nef3vF37ntT2Txe55PhP0fB&#10;7YcelrbbO5xxUjZ7+zeN9Ta5FzruMylVSBK0wl9vwzIjKjW/TuQjXXuNdYRIvXVdxQg1OLidVz5J&#10;zeUni/dH192e+3ljkt7s+Yucrwh3m/2fE7fi9nwHH7ldx6dzgOF3u12F4MdvctsbVti4YVVhGI+4&#10;s8UFYNbs7lDot3dDWiVbWPRcgn4VyyJnDqn/ABPhhpvavM/Wjd7m1udrufcHtTdWW3HK8Rb5vbci&#10;dvubS7e4OZ43bO239VrCqSLaXC7y7W7a20qHLt3jjtwum2PUA9VNr+mRkdGi3bN2DoYx85gGIjDE&#10;9CTyzm1X8Twn1Xse6bt83t2X4y5fXhd77ub3ZyGz5Lj+W2zXeW5G1wiX7Z3+1thwDs7RuXNsHD6q&#10;GCub+zcvXVR7BK3PRHrPtw1rdJaE23W2naY/BHdmJxWprt1t5K4v6bc7xXAcRe3209xom5448nu1&#10;9r7T3LvU5P2hu+Vu29ru+O3nK7/1b1lr7l/1ru36ZYtnQQMMXN5ZSxbVbFiy7WiCt+8lxmQv33ds&#10;iJBd4OhQRFZGJnnHxNZnnN4/g0fF+yed3fuXlL/Je5vcHuPa2uatLbue3OB5Tjdrs93Y2Lji+L95&#10;cpuuQ1pseNV7dvc7h7beowAW8wgiVc34YIljj9k1q7a+d9vda4bAAUWoSKrmSMiDTFJpfW1jeN+l&#10;W/2lzfb73B9UfqPsuZ4jmVe7suL9zcLY47be5hfuXn5W1d5JtwDttwoa1as3Sxuo9vXfOplBW97e&#10;9Nglna00i9dbbM6KmnVbuWiDqfIKaSDmMPTC4lvW/wB6Ty/044G5zWy3G/8Acnvo3tw24ue3/b+1&#10;93WNpf3nIu4t81xXK7S+jbbZMWuXNxZAuJtnDKtu5Aon9fyt9msWrG1s7hWQC0tm3cUX3A9O4r3G&#10;CtbcHLx8MTnPyS+PSdTtz6X/AEX9vbEe4eY90+9Oe9ubrj+Sa5y+59x8pxl1/bmyvNf5bY7vacbt&#10;nvbfkuPvqQjoR+XAK3UZoFxuZuPt1fbeo9ttwAwtWrdt/wBPaKbi3eXUdJRjKaTMZyMVmfpyXnqc&#10;4tPoLw2y91XNj7xXiON5Sz7WvXLFzleU5HkNivunkre99s8lwe8t7S2txN/tUC78XbXpo4IQWrhA&#10;aBu9jud7cdNxtGs/o02m5tbraG4lks4DOhuiVuOYLaBnQCZpLJblrXaTjXnM/wBDf+yvqN7Q9i8b&#10;tP8A2Hfe49wL743/AL39s732r7vtcfu+dXb8TfubHabvbcYFtbrjtjty62G3zhvRVzcfQEht3tSb&#10;R3Fs22sq72rwJBW273bYNwWP+0MKjoZjFefrzXzR9+ptuaT2fzacxsue3+32fOe3Lyba/Y3vKbDi&#10;+C5y4vDN7nv2Qw/VXLDzaZmZ3shGYSQMcm+snELzvszmtiyB/U2W5QiK/wCi0nV49QPHPGbx9Xwe&#10;j222N8Pq5/xNe8T9N/rz7UvevuLNrc7rZzedmNu9+p3ShrSWCQyASNRIoKCIx+Jb97XsBuA9689b&#10;XbC2i7q+LRAoQXNFB+Yj8ZymRJjHy3t9pf4vifuni+u34/2r95O03Cbva7bdWyrW9zt7V9GUypF1&#10;A4jyrj5h7qwU3ThgBB7iIDV7YHiAcyMez0fWrMeRIxEZdBANNUiehAMSsfbiOgYAIA09pky0QGMD&#10;ADClAMGQQNRDRNYzUf1wAwJknMCJP+UQdMtHXpTzwAwbEkifsBEQejGZH9cAMGSCKsNVYgDSDMSY&#10;+GAGGywFIhoqBJmc/wDpgBhIdkZXVZKyCGBYOrfNbIPQ+PTADCyS66vTa2pLBEepAZq99Z6kHADF&#10;jx9y9tr1q/YvXdtuNvdW/t71hnS9bvW2Dpct3UjSVYAg9OmM3WUkxZZeZchj7r/tZ/cev1f9g39r&#10;zO5t2ffXs2ztNpz9oHQeT2QX0Nl7ht2lqFuQLe4gHTc8nGPD5fHjbjpX277f76e88Ob+bXr8/mjt&#10;ZGrVmDM5CJMgycehtz9RrAZLe7tXXKZC2dDls7iK7UJEAxNMc7rfR7b5ZL1ENsq6tJjVnImYEVyx&#10;Qbv66cTtEt7UcHf5jdXCEtWb979LbS9Om2b26UMCM6qp+zDt+LnfcyehDbUzqS61s/8AauoRFRBO&#10;JPG/Wff8ja3b7n2rwNkrdAsbd+U3bX0Ve1pulV+YihgACM8Xt44XXz3b0n95H6MypG5vKVo2nRDT&#10;4qR4eGJW/wDfXs/l7H6D3J7d5DjiUXc293xV23uXtX1I0EWCqltWRUN3DCa2ctfq6XjecjFnc2zN&#10;q+twSAUvKQNPWHTr9nxxeez+L4flND8ZfbeW2uBdF2z+j3gAMy21ugFhFAQSRhbZw3r27TJV+81p&#10;NTjREGfmWf8A0h1x2/jPb6WR3WWQIbZbUs3WkwQxIk+ApjDpyz255FWEo6OWkfONAioII8IqQcdH&#10;2G02+3RaaSQApeAWaNK6RBWsZHI4xbc2azP+pvtk6sbvtxfv6goMajr0y2m3MvJBDdszSQcsWTXd&#10;lbJF+7b29zQBqvW1RYFDpa4dJmmquM42+F/vazFYtre3a7e0+6QksqWmNxi0mulBqHgpicNbPhr/&#10;ALk3abD23seV9w7y8xRrHDcTvOSuAzoTvsKbaAkT3uBExiy452Zvbjm4QfcnvHgPpzwz+4PqR7k9&#10;reweBsByeY97e5uH9r8aNCerdT9Ty920HYD8KAsTFDjuXs/9nf1D902hu/ctvb+wtq92Q3MMm95i&#10;9Y1QNPEbBj6bRMeo4HU1GF8nwjjt5fFrOLl8u/r3/wA4n7Nfo7ubnBfTnmeY/ch7ttWircZ9MLSb&#10;X2lsboB1fr/f/Pels2UEdy7dbjGQFmYx6N9n/s/+kftBl3PLbLce+uVS4Ly7z3HFrj7LKaejw21b&#10;0zH/AM9ZxPTGLvtfk5/qXeZ14+L5ifVL/me/dH9aLTbb2Jb4P6A+13Q2H4/2jo9y+8d/65gDc+8O&#10;ashNs2lo0bLZqRmt6ROO8vx222W1TabLabbZ7Syipa220sWtvYtoBCLbs2FUQBkAMcd5tenKy55z&#10;1eW+G96ct7g5e5zvuP3ByvP83vrhvbrl+f5TfcvyF5tU3G3e65K5eaNU6obMRAAGMJzW1QSQDPcW&#10;7dQANI+OfjH2YaXM7K6a3h7j+mPPXr/oj1Ua2TbS2Q/pPcZV16yGMHTTPOSJxzTe2dWtSygFgAYl&#10;gxPdLiv343Jjh26vaPAcgLS2L6LcOlCbgDEA2wv5ZW20D5oMjIZUxm71hlJkkorREagRUKx8PgMV&#10;XTtjvrN63bbQLTuhdSWiLjmblsI0SPGTAxWXGVGaDQnSzAwAD3BgDQmP64DT7S3dvALBLqFuKt0M&#10;pkStdIkAGCP4Yr7rojS0qO6AOi1hfGMBf7ay95fTQAv2zQLLmushutfsFTis3N0ksS4IDRbaRIBE&#10;rJ+NPPAaXjtoJTUhDlA24TowDaCRWo/EAJpXEQ3vUR4UDthesFR3aR/3HMk/wwFomz9K9bW7ccn1&#10;FJGkqHDsfSDMOiimXQAxjJ8pouWW13AVYpDA6tLAkLTz6wP4TgOi8Oz27tv07TKyq4quktbZRXWM&#10;xGRJ6+OMjdIv7ZblpDqtPoDBoDn/ADDVQE1EjwOA2lidturlq8xK3bOrTpPYCBKvGYAqJ8cM39tb&#10;tBHvGuksyavmWJ0sfD+7ASdturl5ntWP84VbmiSrKfmjxgRBPX7MZz9fsUW9aREQzk2nTcqWbp9x&#10;x0x5L8ku0+LUjj99cezduO701Agv+WAsLSf4dMsQl3T3+E3lm4yF7W4vBAah7bCV1KenTF7brvL1&#10;Jicpb7JLPN7a+isou7e1qj8N1W7iG+/7cfJP91/0d3XsLmE+vv0t3972x7k9tclsfcu6bYXP0abf&#10;lNjfW/Y5TZtaI0NrHcAa1Bmcevxb5n6e3Svhffe37P8A1q8PF15v4upJa2nNcZu+O5Ta2N/st7td&#10;xsN/tN7Zt7ja7/Y7m0dvudvu9vdBR0uIxS4jAhgSCCDj9Yv7Jv3D7f8AdV+136TfW5TaXlvcfCf7&#10;b7s29kAW9p7x4C5/tnuC0ErpFy4g3KL0W4B0x4fLr+n5bo3rtPJ49fLrONpn/s/g/lpf8wf7O+I/&#10;Yr/yC/WD6I+z9nc2H0090bXYfWL6SbT1CbXH+xvf13cXz7ctXnAH/vI5Tb8jx9oLJG2XbajLE49U&#10;qa0FMzOf2Y55+nKvlpv/AFLIZ7pKE93pmAxLIECtBIJidR6jCpAnuIiREmTM9cPqFcC2oBtACqCA&#10;BInN5oSCKASfLBqAs5y1F8xmYIxN7jCzGeehrdu+tSmltJOqUARXMNaLqtJPQGmfhhq7bDAfCTSI&#10;Jpi63Myl6tV7X5i/tLzJcKKjXUFtmuatcRcVfTORHhEjznFfetEiYNARXwHh/XFlyO3+2fclqzfG&#10;2e7asredjbdkGnWw1F7rGRUUUFSPKRiA6skRI8QIoevlijr/AA27t7pms3Db9NhCNuVJRw4AhQZN&#10;CKDInyAxDu2hchzmAaGTQmQAMB0L2/zw4k3OOLmH3SGy6Lbt3xoQs103WHpqsCNRXtwm1Z0dJ6j7&#10;a5/ywEnnvcH+5arNtkUAm011IS42gaQVOUA0IAqYyOJIcUyAiteoyAwGLfi2Ka7abjWrSEUoxtKV&#10;0vdfTBMGTUTEMcsBoIJFIiSaGtIIGAj7e9c2l59veWLl0lVtTptqGcaxqPaARTUxkZxEYVpHUk9T&#10;SPsnAPNuGBa4VtWUDCyk3Sb7qe461JjtrNJzicPWg0kGDImnwmDPTAZbntzY0JubI9FrbemSYYFI&#10;KF7UjUtwkT5iMsHcWQIAlahR4Zg1wEbgbpBuo73Fs7gr6huMUDsP9NNFsEmDFJBbxqcIaqqfALIq&#10;R51wEna7YrvtxYm4tp2uut5oS62tdTaBWpakGR1OFJJyIiTFBHiag4CPyCrbWXthmthWDXWK3BqI&#10;VPUXMqaACcz9xXLZ0yARSZrX4RlGZwDvFcspv2luFbhaU9IOlu3auKseo2szBkqJOfj1NBOoEQYr&#10;OcHKmAk8xc9C7bew3qpdYWwqStvt0tVxJJJFARUT0NGrkAETAmJGckxXAWvDjc3WBuo7O6l0m7bC&#10;G1Ym5qUTBYAgKZkkiKYNULGvytmfPIwM8AXI8rtxti1gk3toVe0t3uKKWJGooAQTJU0yzw4tvQYI&#10;hTkTXKuAzm65Jt1aXc2nU3bKgX9WoJb9QaYtsO0yYEhuk9cLMiYgAmgrn1wEfaXFvqgfWwCE3ryE&#10;tdC6YUjUoGfYDOXxGDK0JESK0nL/ACzgIlneH1V2t244s7t2s6HKlZn/AFC46gCrfcJwFbVl4REG&#10;sdKYB7dba7ZYIYC+qtsXEe2pZXnQWkZgkSMqycJbOkEgVAJEeH+OAVszdCOLikLcdhacsH9VbZ03&#10;gvgswZ6RiVaaVIEEg9eoy/ngMXzdpdrvw7FRba2721RgoBjNigorCOp8cY73v709q/Tf2r7g99e+&#10;uf472t7R9scde5Tned5bcJttjx+ytA1e457rjmEs21Ba45CqCTj7B+1P2p+4/wB8/uT2f7Q/Z/sv&#10;L9x+5/cPJPD7f2/h1u/k8m+3ynTXXrvtfp11zbZHLz+48HtfDfce52mmmvO214kn4/6Pnw7R9KPp&#10;/wC9frT7w9pfTH6Z+2OX97e/ve/KbPg/bHtbh9pc3HI8ryt5QzC3bQBUsomq7f3F5lSxaVrt17aA&#10;nH5IP+Qf/k696/uj3fL/AEx+mW95T2d9Abe9UXePtMdly/1A/Rsy7fd+4blmLi7Jj+amwLaGOlrq&#10;kqAP9Of9D3/Tx/aH9PHsvafzD/mP4PF90/e2+ndN9v8AieH7bN5m+P2+tzpfcTpt58Z0mddNubZ+&#10;Efun95e6++b7e09jtdPZy9JcXy4zi29Zp64/zdb9OM/vO/4rv+Fr6Wfsi2ftr6y/V3Z8H9Sv3Vni&#10;rh/9iB7Z5D279K25a2r77h/YtrdflvvLan9Pd5n01uldduwVsuxufJXLLLyjplj+mtt2vPL6VJNZ&#10;iPutg6VMxAmv9TiyZ2k1mc+nr+H+xLtjOeMfEU1iPicfZv8A43/+Kr3P+5q5xH1m+tm05L2l9ALW&#10;8W7w/Hu1zjvcf1S/TMWuHibbAXLPEal9K5vxBvMdNg6Q9xf5U/11/wDUZ/bv8hfD7r+Vf8ovN4/u&#10;f7020uvn8+uPJ7X7T3cSb2Z18nvrL3a+LnXxSZ8n13XS/f8A9pfsf3P3zfX7h9z1vi9nLnXW8b+X&#10;Hy9PHni+u34dfzKf82f/ALUIfTn9glv3N+2r9tN/g/qh+8i7xLWOWvuq8v7D+g17krQXZ7j3pc27&#10;aN3zotv+q23BBuxVV95oVktXf0sfVf6ufTz9rnsXg/p59P8A2/we05fjOG2/Heyfp5w1m3suE9sc&#10;NZT09tyfOWtqALG3BlktketuXlhQs+P80n3/AO+/fP3d9991+5f3N7vy+/8AuHvfJt5vce48222/&#10;l8vk3udtt9rbc56TMmuuJJh+9+39v4/D4tfb+30mnj0mJrOJJjpP7fi/KV/xU/8AE5+5n/mW+ufu&#10;j9zv7ifePvviv25b/wB5bzmvrR+473Jcfc++vrp7uO51cp7A+ju55FSm63Laf0++5hEPH8Rt1Fqw&#10;ly+trbj45e9Pc3uH3z7h5H3P7s5XdczzvJXde63u5Yj8pSTZ2+0tDtsbe0pizYtwqjIFizH4+SSY&#10;j04w/pM/Qr6IfST9tn0r9o/Rf6FexOB+m/0u9jcbb4z257U9u7UWdptURR6+8319ibu7325cG7vN&#10;9une/uLrG5ddmJjEvYmTAUTmQamflk5DL44o7GlwSRnMChyitBhhrRB0EUPSTDQv2eRGAWHEgiKT&#10;BitTnX44jelNVDAkipg0oJC9emAdFyM/7jU+eIO4tmJJC5AkKe0T0p41wDyMJzMDxgySKimIpshU&#10;matpnSIJnL7K4BQYzJ+4eGGGsggKFIoS2qdQn5RHngFB/GnhHhOZxW7ja9woynMkkEwaAAfwwDqP&#10;5yK4g3USdQBhQKRmQoqOlOgwylxjktWpEiST4jPxjHXfoT+4T3f9CPcN7c7L1uc9lcnuQ3ub2Xub&#10;xt7TezAfleCd5G05FBUXANF4Qt0Gji7+ObTjq53/AEPFv70f2QfTL95HsleO58j2r9S/b+1vf+wF&#10;9T+N2tt+X4R3Y3jwvM2lKHkOHv3K39jdcaSTdsNau9x+gf7gf28/QT/kG+i2x5Da7qwee2+23Lex&#10;/fu0sWrXub2lzRt+rf8AbPuGx/qC0Xpf2l6Vn823Tux/05/St/Vf/MX+lT98a/ff2v5Nvc/aPdb6&#10;z7h9u3tvh9x48yXyaa5xr7jSfl31xdpMW5w+t/uL9tey/cHtL7f3OvZ5JM6bzrrfhn4W9Z/fMV+a&#10;/wClf1W/dJ/xd/ue532h7x4e9tOD3DbW77t9jbndbk+wvqV7Qtbg7Xb+/wD2Pyl1RbLolLG8tr62&#10;3edpvLf4G/KB+5P9sn1W/ar9Rd59Ofqrww2u6Nsb7277j48tuvbPvDhbhi1y3t/lFGi6Aey/ZnXZ&#10;uAo4FCf9Vv8AT3/UZ/K/+pr9heL9+fyy93+rpL2e69p5cae79j55+bw+48N+qfHx+SfR5NLNtbnM&#10;n/PH3b7P9x+w+8vsfuWsl66bz8vk1+Ot9LP82t5lzjMfqj/bJ+6T6Sfu0+m+1+pP0l5q5vNkt47D&#10;3D7d5S0uw91ez+ZUEtxPuTh2YvYdgpube5W3etw9pmEx58x+5vjby9FYn8ZyfI8NyOx5fiN9u+L5&#10;XjN3Y3/Hclx+4u7TfbDe7W4L223e03Ngh7dy24DKykEEY8n3H7d9v+8+w832r7v4PH7r2vudNvH5&#10;vD5dZv4/L49p27ab6bZ12121tlllzCXbSzfx7XXbWyyzrLPWX0qDyXG8fzHH77ieW2O05Pi+S2m4&#10;2HI8bv8Ab2t3sd9sd3aNjdbTd7W+GS5buISro6kEEgiMfpG/46P+TLY/UndcH9CP3Gc3Z4/3xub6&#10;7L2P9SOV3K2eO92by8/5ft/3JvL5Asb2+5jbX7jaLjnQWBZFH+eD/qA/9N73X8vtfdfzr/kD7Pbz&#10;/YvHL5PuH2rw63byex01n1e49r49Znye30k/4mus7tdJ34zrtdv2j9mfvrX3d1+0fe95r57x4/Le&#10;Nd/lbem3yvrnHD87H/Ix/wAevIfSzhvcv14/bnwm83ftLbbRNx70+nnC7Rt3vvaGz2+lb/uX21sr&#10;IZ72w29pZ3W1tIblq2PUAZVYr9uORVttuLiFHV7YICMpV7RAqGBzJBy8Mfxdm+nkn6njuZ1ln+3+&#10;3q/VJnHPD5E/T1b3K8JtW3jWSd9cm9cFxWtb2yzhlayyEqFOZJJk5R1nbQfkLqZQWGuoMA+BPnlj&#10;rLmZo5z7zPq83untbe9d21i6dpbW06pdtoQoBVZ7tHUQoE54k2km7npCQZIEdw1CG/hijIctyD2e&#10;JBZGuf7ndexZVbpXdMlhxZuxYYdzaSGkvBPXBXrdy3LMYBBMAyIan9a/DAPe3uS4/kLtvb2R6rbR&#10;0RjuCyblWsHUEaCJMAaT4HMycGiG3bWQKhZoSDT5gTgGN5udvynLPZVyUs3XNkMR6qlmAFu5ozNW&#10;gn5j41OLLaPruyPlUxqbqYoQDg476TWZjkn1C2P+18OdvclL29s3XFmwABbtrcCD1QkmYaQIjx64&#10;sb94C1CxqEg1rUaZ+/By/Fxj2jwN65z6bq+Gt2ANG3vMgG2K0uGr6tJppEAKZ8JxXWtS9piZJaTp&#10;JBoRXBvfGZjph2nn2G7Lb21e9G3CWNizW2vW3v21Vv8A1Xy3CCFRoMmhAGayCWLZaepFD1ifhgzj&#10;tvP+lA9c7fa7fatZuOdyCly1bbQyXEaJAFYJZtYJ8q4QBqnVA1GAQekUqOuDpb2bds6Vam5aVtuN&#10;jL29laDlW1C6t7O6hVzRfjBAwXphtCQBOZ+YUGBmzNzcegbjlktJvuUJe4LK6rdtH9F1uMdCelQF&#10;T0NI0iYM4f0qG6do0g+MDOmDl1Y1t7efZ3ArXFbcul7cbUaLgtM7kVuXACyOII0nKCRiLfvJbJk1&#10;NFYg0JkAmehpTB38VzMfB0L2nw275BLLsnoWxrubm014aCliWum0XKlTQsW6gZCcIgi0ijtJBa5E&#10;sSTUk+NaE4N5+rHyWfr2bnL7y92eihTb8a94eiq2LcIyLbzRtIZkUdcyZEHY1NekjtUAaSIqar/a&#10;cRz8vSIPukbXbe37O2tMtnc7+8W/U23UeoAoV0yAkSoDMonx8bS4SlljWdIMTGdBiuUltxHD+G2i&#10;cp7n2u2urbazZuG2Ht2dVq6FBQN2CNZEksKx9mKbd7gpYYCQW6kHOZExlg7a6SbZ/uejPZHthN/7&#10;hTck67W0Ytt9vpAC2lJsuLPqSGJPe3SBNDjLcbs7nK8urFTpVypmSlDJIE9cc9du7Z1227NOXrH6&#10;qe+uL+j30X3zXN0bV5uKt7tGJRb73btuLdo3oHcuUCIEEmDjre5A2tm1bWnpALEzHQ1Hjjo8b4Ve&#10;ytxf94+7fcXL728125zJvbpQtoMYuErtre4F4gQASBp8Tn1jAg3WkA6lJUEE1PdWMsBvN8l5OA2j&#10;Wrui5x27Rr7OxUNbtn0b1pvUEGgGnTnXEG7p0sIMoarWB0gdDgOp+2k3abzY3ibNtN1atC1dD2zc&#10;vPbi4hZXkiJLGRUUESMQrIAvWzqNQSZNBNCPiMGr3TXtv4ul+5X3O49vcrt1sIz2byDaekF9YII3&#10;KsVYNrtHoSaiRmJxKf5mFCCCK0AM9ZwZYXjlJ2myvOLto7e4xYbdmFy6qaX/APG0yZmaTBHxxR74&#10;A/p28LhBAnpIB6fZGD0a3G10nSPT308uemvunZoRFzj13M3Atp9TqCTbVpnUJkkjOSIM4cRlSzeR&#10;pAAYkmtCs0JwXtnd3KLkNjuN/wA7wu+21t91cF6zZt+kDbNu4l/SL5sxRVqQCCZMfLGKY3lY2Wn/&#10;ALaVoDGllFcsGnfP9o3Ox/8AYg2y29QZLO9RL49PS1y36jXbDKCtWkQop3CDQ4esuzJuELGpbtFR&#10;SsQOs9cDEzlR8zt9ntuS9s779KpdbKk3Lvpm+zXO25ba6w1aACQVB8PCMMXQbd20WNCoVgCRqlTJ&#10;PmegBwGk4i9a3nG81trIcejuXvIXthTYi8Cqo5AIAQ/mU+HXFW5YpuVqSHBVRIAEz8x8v7sY3/Ks&#10;dQ2luzb3vty8htJbbbOl65cIu3Z0Q0C2MmmAYnLrOH7bhiJ1Q1lp1SKRUiJkk+JxNbmyDP8AJ7a5&#10;Zt3x6Vhb6czae3+l9Ni7m7Kowiirbj02SIOdZxVGiWSoB03mEAUCgwGr9wGOfThfm6435m65cXWv&#10;Ku64K1c9d7oE3EtR6KhYJIqWbrAicT9mwFrdWyxX8z1ANJUFuqwOoxvS3FnwSuf+7tsBy/tHlfTo&#10;3GXthfKXDduW0KlVYM47laoFDpFBOGb1idzdImLlpSRkoIUin34m3Vc8YX/B84bPtzjLKraLbDl7&#10;9gFG13btm9cDKt4rQV/EKfacTNiQ/oqBLAOoholOgg43pjHCVi/fO1ubP/fXvMy2Lt6xfNxrZuqu&#10;81LddZWNM5T5SSCMXdnb3PRsGIDXifEAMawvnjTGebPhMuD8t7o2J5f3Dt2uBntcPtrTMbrC412z&#10;Z7U9WaFcnHgMzIGI1y3H63UdIJJ7aidOfkT1xm+v9vRpp+M5BB/7A36ceq7Wzbb1m0KquzXBaBEw&#10;gOqO2QQD1pTC4RuUBdZNg6hIAAykx/CmJdtpZFdpbZpc9sb3dejfCjl9v6RFoMTeF6CqI8Bsgp7v&#10;HqK1ZSRZhoPrOxUghSFYyxXrHTHP5rl1L9f6Tc56y3Clvh9nY9VVT11uPaDCzYYGhP4j0AiJxTcg&#10;2r8BXVuSmowdWnKUzp0jPHTx28z4OmvR1L2dbO1Qqb9q96fBW76okKRrXu07lhGokRckdCRngzZU&#10;2ZJQuCQx+EkaTmD0E9RGLN734q+pKby7b5Fls/qbdgohtMH1B0cqGBVoUrMkvEQZNcU7OFsCKvAg&#10;GSCGckExAg/fM46cq6HZ2z7nlmUH8kM7XbiAL6Zs2lVLYDCdXUxQDLFVtyTeLU05knMkknSPDxxj&#10;bE2l+J8nQeWQLx9mzGi/DqltAsIltQjubg+Yz2qSDjrnsTbervLbUPcAJzEkHtX+/D/Pfk4ee41f&#10;Kn9/vuv/AGL6Yc0PVKi5tdw9xlBe2yqjFmu6RILfKOnWgx6etLps2h0CKJ8SBXGmZMSR+JT3dvm5&#10;L3T7g3zEMdxyu7cEGRpFwhR92eF4KzuBgBgYAYGAGBgBgYB5KZjKRFBAiRlGAcZ2/wBarbb2rlxV&#10;gSW7qkVXVGoGaEE9emG2YiRTwp540jT7C0EawoEwupQJIYgRIPSTMTiO9aUmc8oHgTg8/k/O1nGI&#10;62zcQOxqCmkF2B7mIZ6EAiCoIj44R+EifA9TEYxtMT+LCVdtl7iEqCoURkNWo6ioBioWsZ5eWGjV&#10;j0g0BP3VxsXaMRaQSxJGtXVR6jA0U6GEGOoPjXCWNQRXqM/HAT7G3YqxZVJZrZVVZtQaIm2iwM5D&#10;DphJOZ+3GdriWiw2q6XW2Q/Y7MXCqNEkgTFJzrGcZYbcmn3+dOuL8xpduiHRrDEaDqCyKEHoZNMz&#10;5/HALArnU5zn44Y5yH7e3KboqQB2koQSEmCRFD3RGESAZE5eNfvGGOch70Lx1K5KG21ygXX0ICsw&#10;MR4An4YBMAgZUPnSp/uwvTgCxac37FweoJuBRRizMtQq6T8qmtemIFxxnlnECQPiT49MPxHZOE2E&#10;MgYLdIR2KlmD3SqeoTbXqoUik9InCEbSxnrQHoIMHAWW+2Pq8fZa2Ge2req7rIIDyPTKkDSzHIms&#10;CBhi8/zHOARI8fCMUa725xF8NtFANobkhxqVQbY0QLmoU0mRIOUeeEq40oZ6GQAZAAmkxgHt9xrW&#10;9xv7KCWGiLh0endPqETCg9phpg0PwwHE9TkRNPvrgJew3x2u1RUtLaYX1fTdYMt20GH5g24OgdwA&#10;E9ZpiruE6TI6lZrGeY8j0wHceGsWhvdtuFbX6ltLl7baVLzeskXlJWKaixZAKdsZ4UAZWYIgg0FC&#10;TkCcBH3e6F2xvbVlrutd1ZYMG0C7aQMiMHWIYnSIK5xlhq381wARXT4/0wEznmdtvwxO5UsbNu8b&#10;pttbsqCPARD6pp0EYlMkBDTuUkCIAYKTgMLteUe5c5Mi1G422/21l7fcyut3eJt0zbSogl6ZkY//&#10;0ve7TGRIBNAMhEgKMfX36S7FtgVIEoD6aEEhnecnc6YOsdJPh8cJJnrmM6ExH2eQywD1q0lG06lt&#10;kqKuqtcyIFyCDIknT5iuYQBQtWn3y1BQeGAsNam4tgpr9UkDWrC2BaGtfzJIDGpkt9+EAHxJ+3+k&#10;YCS9y0FLKLa22PcxjsYGA6idRaY7h9grGCZaRlnmYrnnQfZ54Be3Y11ldSBVZbfzBQx1SzZKxOon&#10;qRnMQmsTGQymo6gUP24CWploDAmWdWILhiqgUYiG7ewVIHWhnDZExlWTXU2VJGUY5+T0WJK3EVXT&#10;S5CqgKWtCH1bh1C0xWVbpUUyINaJMzSoEiogRGQxzU/KBoLwXCXWf1CX1DpC1HQdRFPHCGyIjpGR&#10;pFAZP24eiJlldbG5qZdLNcglQZI1QRp8AMx8MqkRQZmafcM6Z4UGoQl2YWhp165LNqNx4SegFYlR&#10;904SK+RpHT75wVMAVVWFOmSId9UBR2KrADQBIAeaYSTNNUH4ycBKtqoJZrQa2rKzqocWrZBk+mxq&#10;NRkkggEgwc8EQYiJ8TECfiPH+eAftUZgGlxc1XCp1O1tVCszau0MBAMUgUrXBESQTMyAIjIfDAPh&#10;rjal1qqEa3LKZlqWu9vlYjuBFAaCTgqnTmGMCFP9qQMA8t1GLd2q0JC+sDo9QP3wASTBiYA1ZycN&#10;maGaFgMiDnAP29cQnVNtmHAJKH0ASwZYYybmmWNCJAEGv24AnOT+HoTJmAR5mP4YjoWTqJT5lWfT&#10;YtpFQWdCKAKs5yanCWkFZzK0rImCKxnmYpgJFl7bhlOlUt3mOkyLjAmZlqoDFZIP/bgzMCvkSZp2&#10;5afDAKFy2GFdJdWdGQBjL3ZDlpOVIEQR4YQSSB0WKiurLtjM4B61AftLTccExC2g7MVuP2UkH5iP&#10;uwk0IyIMgGIMj5qEnBM4SO1luRqJ7GMNrWTGhggADNIM18cNms9pB6EA5CgIIiMDqmAKgA9UQypr&#10;9S4WJYwNJ1ZianxyA6YQVeWYCJCrFaiO7SehxrP09qnVNrQtt5mbj6gNJCgyouyBrU9B0zw00zAZ&#10;gpgauggwBToMvjjtp+XBrzD6FGCsbYa4PUlf/WO9xdTMwamo9JPaIpFMEzGdJJgHOAazOiv341ic&#10;/No4ttdKEBiSp+diFYaSnqEDofDxkk4bJjSZ6MaZEjMEfbGLOOBNSGZ0tljLW9JLSVXTrDkqR0BY&#10;z5CDgiYEUNIEEHTWYXp0/vwCp1EgKyKSt0DSQW1UFy4FOoBs6D4YQYYEA0X/ANAQ2TCfI0wEm2Bb&#10;uIWUBrxIuPqvM0BdSMNIMSIPhEDywRAJOZkUUkjuGayemAWS6gFiFdLgYvp1/liYICiZXMnOtAMJ&#10;JAJqehFcyKSvxywDwSQg0Aa27WWPVtW3GprZYV0iAxBkyYBwiTJJkAipkeBIHSv24CQif6IOksrg&#10;lIYUUaWZZExIBDFf5yGoYDNTUgAEiPv/AKYCxm0HIVGUsgcuyoRIBoQDOkQdIaPPBEEQTEgVDCmn&#10;MAk/HAOWryXNVtLbkXGA9RI1eqDBcKprpAnykGuGwcwTSaUklgM8A+yRVItk9zuDpCozTcJcisz9&#10;pzwHGShYYzAiRUVkf44Bzb3wQ9wuAi+mjtCo5I7AUC0JIzkChw23jGVYgQeowE5DJnUAjUbURqUa&#10;irD4RSVHUjCWEgL1MhTXVMSR5n44BaMxJYSbagF0LgaF1fPIOQNZigNOgwKyQagggmCCJEf2jAGW&#10;DWkMyy3bdxFDLogGSzCREgxBoTFMCBM0jSkyIWnlgFKzqmjU7XUvXiIZWukM1NQAAAkE9BEZHBdQ&#10;dVCMgTmaT9h64Aw4EkrBn5pDAiDcCkNLVmqg1H3YSTMGANRj/tqKmf6HAPKNM67jN6dtnLFSrSDk&#10;QABEQAwrGc54BqBUkmSAAoBjIgmT/dgFIwhiyhAoChHZpgEQriQDBmB1IpholQcjOckmk5AHwwEx&#10;fU0s8qwEAIBrkgwzHOWgAjqKiowifmBEzSgNDkDP9ssBIFNBDywksX0qYcS6QIBMT/Q4DCsqAO4E&#10;hhX7CKR44BQeF03AWOhhKlAoJMqSDXVI7ROcmgwg0BGZMjPpWsUyywD6tqbSFBRACYjUjRq0l+6h&#10;oTqH25YIj5ZNZYin2TXx88A9bgtchdQK2lJLCtaihBkBcwaCtRhJaQIJAmBOUqRUj4YA7ajUXYKd&#10;SsWWRGhlJUyJgAgEiZAk4BOUUUwxkaWMdoPd/LAGi0Ou4Ce60dB9RAplghKwUFDEZ/DCYOlZzYwa&#10;iCKyRp64Bega7ysVNu2rNpcOQCFUwyuT2qOn4ZkE0wglhWaEMZGbGZrIzyOAlKEYDWrTrtpUEjSo&#10;7lQAzSSBmINa5INCVrQdxpkO0geU+P2YB5CFCuFUeqxAKkj8wf6eokwDpkZmfjgZ6pMkqSAAT3Vg&#10;k0GXhgXqBLL6RVNAtsEJbSD6Zic5MgjIwThLfEljBamXjAH92WAct/MGjTaViLLa2YOpgRJGXXOB&#10;1jCaitJFc4ETmSaT94HXC9BIj8JhVpp1KrHUFBCkLWBORzgRg3JisklSoMSRMkwcqY8kSdYetqtV&#10;CrbAZWarBbpVQQ7AEnuH8M8NAtIBAgChJiAKEny8MV1uccHAlkrrRmZ2b8xVgk3LlUCmaHoSfEeM&#10;YDQaSSYDCSRTPM+QzwZnfnk5bBQAso0+o6SK92uiwsfKaERX44bOdBnEmKkz0Ez45YraUFBUqSAy&#10;6jIcCIQhWuPUCsCGH3HBE6SKxU1isR4U+6uAUBqBfQD2rQOSsz80isdSQR1phuPwgEA5QsCMzlSf&#10;PFls6CUCNMtpCpEqz9yCigC2YmKdevXBZiSYJE17fiKeeQOOmlt6odtMQaLKl9KsAbgoOxqxnPzA&#10;RXPCZI8SROkZyekHIHGxI0gt0WCCzCQFAzAXMgGhj+M4EfNUZgDKF7aHqf4DAFqUxGsmCWBDsWBe&#10;HSsVGcmYHxwggxkOhE1FO4dta54CSChYAaoqCUmVntEuBQUAAzrgScxH/b8GOYPgeuAAGlQvcBqZ&#10;GAJjUvcyCaAgVw01dJkeNSzDPSIUCoinxwEqyJLJBjUREKsiA4JYmhmTP2UwR0wDBEZEHrHQ0yr/&#10;AGpgAS06FKlXqwMiQzEkkDx+EU+0ogiBEaiFWVBE/M2XSojwywEgEagcioJJV6NpOlSZpkDNROeC&#10;6RJaczmwGRGk+dcAUifwrUBVBARiZK9wr4g+Zk4TJgUK9sZFQ05stT/GuAe7Q7AvqJu6mZW1EHO2&#10;pEKMpHb8KxGCNSBUnoaAzNJ6YBSHSrNIWCTEmmoV0Hz+ylcET8zEFcs6ZUk+GAWikrb7tQBKqFWs&#10;wWXSWMx4U+OCNfAmrVgErqzrn4YBwKZcsISVQBJIW6ygBR+IZzEZffhIAJEdZFIoATnn44CSG0iS&#10;qSBPdqILEAT/AO2jKcqZYSQBlFK0k0GWeAcUv6aVOkqF0gBRLnS7MFEn4Ej7sEaCaQRWZEVqRGce&#10;GAVC/KFJKkkQQQ/bXVMESTUZUjywhmyGerMwe0ESIHh55eWAdtqWkaoW0VoQsl0MQWI8KgATTCNR&#10;1aSRm0KdKyhM0b+8jASCLYXXpdjClnXUxFxewjS1KzFAaYBk6YbpA0wRpNDJmknOMAoQwuFkgM0t&#10;mpDLBFKgx0BMTkMNBaLq1S0zpYzSmZIgdcsBIYLLemtE0LLKoA15yoBJk08TOWCYKADBkk9xgwW+&#10;BP2z44A0YuSqlStGRQc1BJgEgGlII8I8cJMihaAAARPcKZjqJ8TgFiGVoDFjJWI0FZ+UQROmchSa&#10;54acHTIymVbxBMEFh9hiBgJNooG0kAMYDhoOhgsr8wzMxP8APPBANSI7WyJrA7tOkn+1PtBwm3pm&#10;KXFkwsqrfJr1RSMh9vxwRHasTMQc1gntINa/ZgFgKRcLRo16VQqHGkAMbiyOopB/iYwiCKGZOVQY&#10;BEU+3AOq4OYTQCfU1I4YspqW6zFAfs88JNKGo05EHSpmCIOAXbbUWIGmTInSGVIkEkedYn7Zwie6&#10;k5RBIINKMT4mMA6qjRB6VGkOrfPOlVUTFag/Ca4TJKjugGsyJpl5UqP44B3TDHVbLPXtbJSKMFgk&#10;wQZpPhhExXOagTRjMgmYEfbngHp7QpAoRqJhXRSmghOuomekx0nAIJkT4TMZmI0wSBTOmASsJpIG&#10;qo0kdQAQdZaprpgGPPCGziogCVEjOhMYCSikqhPcJIV2BZpzABApJ6GaeAwlpOde2k1ikSDOAcQg&#10;SVhSTphSoLKSGKgN1iRT+GG6yxgkQQAB0+UBgfjgHy6lZJIyDuWiY7iUcV7gMqTgpNQchXpDFswC&#10;fCuAcKxDLpkzSHLL2iZQZkgitIGBkZ+EQamBQCaR5DAGssoBCkSTBLaELky4IqT4E9MssNEEN2ki&#10;QM8yYmNPl0nAOrDLLKoKO5LrNFDaUNtz4itPvmcJcCdXSc9R091DpPWPCMA7aYkd4hhJk2wxOk6t&#10;LnOtDPnOEgQ3+WrAjIjy+3wwDhcFGjvQBTqOnS1aSFMAioNftzwiIqRBFaTED8RHh5f1wDhMaVVj&#10;DGZLKCWAyU1k0g164IkHpDTAzglSDDg1PxwDoVjpDHXbjuBKgqGBhUKmgmKGmCiCSQYpIb5fDUfD&#10;ynPI4A9RuABSoLE6SgJYECdKg/N9/wAMJKs1MyIAH4oAn7InLAOC4luHJVQygQSApM6QpM1LfzpX&#10;EnZbW9vr62rRfUSoOUx0b4eHwwFZznLbLguPvchvQgt29RANAxWSViuZoRH3dfR/sb2Pb2u2Xcbi&#10;2VYgEawtSOsHx8MHDy+TD45fuy/drp5N/bfA7wbi81wJuVsO/p27Vw6SpuIYpNQPsoadl47YFWAj&#10;SqooUaSoAnKfh44PL5N5ZiPkN9Yfqntv9r1HdHe7/ecjfW89m+L1+4yqZMII+aukEzHmRi+dhtAN&#10;NSAAYqazXBxeVuN47dfUVt5b3imw9zeX2tC472Zt7cqIBgBWYA6gSfjip3HI3VJVXBkCRJkgg1Hk&#10;MHXXxy65rvntj6M8G+2R91sNd3b3Ht2WvWFYq1vTdZO0VZifm65xGKp71+4bkFgGNQZnxJnB17df&#10;g7xxvCe3uN2+zF2xsg+326tbuWbdkKSex7bIAUgsGUuIANOowVizcvMQwLEVAIjI/hHjgl2116mP&#10;c/uTi/b9ja3ttdsba1cZjdJabb3G73t3CDIUyQCKTQCtbizsENvSSHgSZGdfE4OF32ty4B7n+qfI&#10;WOTO8sPes7XdemtpE7bVtAwF0aRR/UJEmazHjiSu2WUy1ZgQKgVzGWWCd1sxaxm+997tLO7uLevt&#10;tHbuurdZgNbQzpbJAOmvY1ZyBocSV24dgBMg+WmhqDgjDbz3m+x2+5vgoLN4tcFxfUt3gXWVuWHI&#10;oSCVIbTGRkVw6divRTPXyJz+z7MBSbT6nb1H9Zm2osn8xlVbj3/RWLdg90waExP21xFG10qY0A6Y&#10;h8wc4k0HxwG4b36dxf2t7093eDbizcV+PsXLlu9Y0j9QWtxNBOVB4GJxFa3uIYeqihCIJK5fikdQ&#10;D5YE+bebHnPae0vbC5ueF5C7uOQtslwLb3ihmJZrDuxlg7BiGLGkapkgYaUbhJHr2esrAJiZIgeO&#10;WDf0Y5laTf3fZu7tjdv7Z9wW7JSEvXrd62l24G9KzcLaZOgZwe4gZYIwysbipIJJIMEUrM5+GBb2&#10;zGnSpu3P6Lc7JeC3W9baup9Ozvke6AqNKadRlFCEkgrUR5YSrtZSQSwBiIJbxII6+Nfhgt12224L&#10;5Dh9rznIou5tWNpfJuX7V8MWth/UCtoVgCrTEAAVbWT1w2r7bcntFYggdudKzUETgY305Wt3Ye7v&#10;Z1tW3e59S1cP/iX75ubjUtrQNVt7Y0urkAwSIGdJxZ7fbW3tFQZYGIPzDpBIwYttua4n7x9483xP&#10;P7feHbfpNiz+qALbNtb4tkXCbZI7AGEqgzNcq4hPYbaOxWdIYkgSWYnOhwbu8217dnUuK918d9Qu&#10;Hsjem0m4fbgW7r+itqwoh1UloDznIAYsDJAOAGF0axRhPYBSogsPOa4M4mcdfmRudpe4K5+gvM+5&#10;2W4S1YO/uMqXnYAXLli841UMypWNOUkThi5bXcWnZRourkFXMGcvPwpg3rbNprnMXvG8ld9rc3t7&#10;W73zb7hd2loDcbjcANZuIoNq1eU64DGF7BBGeG7F+G9NlClCF0jUFA+WPtiR4nBd9Lb3Rfe5fbY3&#10;Wy/3DY3bu4s8hq3RuMNu24gnW1KAKEMMCaKBSpGLC06hXSSGJmSaA+J+2MHFyb3Dxe+bcbDkrOzt&#10;PsNvoTUUIfcW7Q02Y0MIYAsqgwWByywg2izAsurUaEkCTNK5+eDUuM4WO19y29rttxb2+9fartdt&#10;d3F/ahWbQltKj0z8ySIdSZDR4mQmzs2bjvdaXOVcx4Hx+4YNXybWYNcl9RPcXufjOP4/hdl6XH3k&#10;e3c9VHe8GJm5cVhOjUFjTJzyGI164LxK6jpNJPkIkACYwXXTt3mW39ucW/t7Z7a6ljb/AKsMrTaR&#10;lGu64f8ATsSdBZUOosoAmnQ4piqSym8Vgk1AYM1SBPhMUNMHZ6B2u85D0dpu/wDZDuWuW0VSjmzd&#10;sWdS22udkqXg/Mp1DTEk1wNohvB1F5NJZkBEEmf+kR92IEe8t0nAnZ334rf3NythN2LKtdtKisB6&#10;rzMKVJBZmlqQVJOJ7W9vbGkorOtGZiQ2kHyyzxWZ3W59HNdpyfuHkbx3y7vd7LZblw+029gK1j9W&#10;xBVpfVqikMJAMxibxHHorPuXRCok25KwawAINY8cRz8m9ziOXfXv6qbq/sNr7N4nkd5t+R3jfpuZ&#10;TaoWv7RAqm490nUUDGTUiPCpxY3t1bRy951tKY1NRrjLEabSjL78VzmtvGrkftr2RyHI8anGcBst&#10;x7h3dy05tbMpc2nE7bdlg1q/zV65AdmI1tmD1zxX+odDnb2VsWtepd5vCLlwkvKOurpg3jG/PP4O&#10;qvxti3yfH2veXO7z3Ny44xbd72H7AtPx/ErbsbQ295s95+hKq9xaOGkMYpWMVu5Ozdbh3m73G+dD&#10;AtLc0JJeSotrn5HEsl4bnd/lkjrvs7b+/uM3vH7f2H7H9qfTfi99ti+75nkOO/X8gm3GwP6feHkb&#10;8BNRAW7bIUhhJkmcSLbWNK+hskS2NegvaOolkn5nqD8c6YcdDtu2ZtWe5Pb+5Vvb5vc/1H3u95S5&#10;a2F/d2dhyiLsNom33B2x1bfYyum4ssFoQJzrg7l/dMLQsWhYuBi5UoO65bEIsicx54rM7JxkXF+1&#10;/Zez/wB0b3VzG49x8a21PGbbeWuS3HqW+G3zm9vdzoJBDba6VLkLU+EVi/8Am7ldd19Fu1cLaHfS&#10;LdzO61DUAdJxHTXsnGrZ+p9O/a25tcZxnENyHLc1xVjj7fJ7Himv3d/xyMF4WxuLjrMvqUG4ZMeO&#10;WGG3Nq0Vd9xcuIigoAD32maECiSKeH8MM84Wy4+nDT7f2ryPLW9xtOO9t8Xw3JbrdMvIm76Wrj+V&#10;sbU3b+5vOoUorW00rciFj7MSdtuxckbTjTduKbi96EC6iDWxTVkwOQw9cMYsn17YYj3l7Nu8c2v3&#10;n9XLXBcOV4bcpY47f2fW4nf7ncHZbRNze22lrmz0CWc5GreOJq7bmN2it6NjZi6ihdZXWGZp1MBS&#10;nhheWc6S5ua5lu/e/wBA/YXK7jb/APsQe4vqC3B8nurm5/RJf3HG+jbsFP0drduCzLeukst5ZDTE&#10;CMSxxtzbazu+Y9H86ToZLYGq3SgrDdcXnHJdu+5kzhhL/wBYeP8AfVuz/wCwF+3+97nQ+3Dtkflr&#10;G/5G9ct7Tk2u7r1C8IH2pC6WA1HLpiquHh7Ra2Fff3rhDJdd+9/S+azqaIBmnhiYl6tSeS3PR3Tj&#10;rX1752xteYvb3Y/TPieO2d/Z73hNrsFXj9hc5NAu1547ZAwe7t9Om8pgy3XPDI5Bm/L2PHr6Fq0Q&#10;XKj1gmvtQhs9Lfik4euF/TzfquWgu/TDZbQNyf1I+pm/u+4OX5e1fXj03ty1wN7kF47Rut7ZTaEC&#10;yt+wBO0uKrCpimEvZ58/mtZVV1BES6UKqGqWFJXVkemM3uzxCb6a/TlJ2PuX9tAuP7f2PPWt/vf9&#10;tvb3f73iv1v6zkX2tsW/0Tbh3S3uLm3guhn1FUBfix/snIMmsN+mui4X9JrrC1dd87N0ExABJBU4&#10;uL8cH6mucdVvd/cL9M7G62ti6v8A7FHDbri7G2/3rbcPavcnxHFbBlWxzPH+ijXzf9RUsOl5F0gn&#10;S1QcKXi1e4P1HLba1a26qxuWjL3LMaXsqTMkHLwxZLnmr3X01M776xclx/Fofbf0I948xznuG9vd&#10;jtuP5PbDa7PhucBG92PPbq8r2fSs37YRnjvcEhmph29teNS3bDbu9vNvb/LLSxKqRKtcUhZZKEj7&#10;sL0Jd84sQeA94fVzlN1ye4/9gjg/YfuXkLdzkF2d4bP091urdw2H2XHXQ99lsb8a1t3NcQBqYBsM&#10;Lb4bSPzr9xSPSF5wGt2rtttQFu4x1DX1GMySdKXv+EaXfcn9dRv7l4cJ7d2F+3etcvd4PYXms7/m&#10;OH5WwNnd3XL8ft7I2907MwtvcHv8CanEoLxt78rb2gupfUe7bS2NFxRqGhmntao8/DG2ZPJnN/uy&#10;xe6ufVjgAeZ9zcz6h2W8fi+M4fkuR5UnlOJ5DcFG/wBytbVLTHd7doNlF7QdOpyAMBNrt7l97T7a&#10;56XoMnqIui6srquK5VCNJihBoInBrO1nHFO8h7u918X7a4vlNj7v4ZuUX3Hs923Gclu7fJcXvHs3&#10;jt+Iv7Abjf22G6su+u9Za3qZldV7lxJ29nalNwbHGsF9Gw1t7hvqEtEd1p9C1ViKMCR8MGN7vrzl&#10;h/c3uD3lt9z7RPuP6xba9fPOe5dhy3H8ZY9tNb5bmlu/qdvyvGnf7pv0+62Vu5DbO+RcMKWLA4av&#10;W19T1LOwZGfcWxuUFi+0oiz+nug6YSgrnnGC652mdqv+B5Tepw/+38/9Udtvjsvae/v+099uOa9r&#10;7VLV/ebz0n958Nd2qXjd3/5j2n2oAQabbMjDCbNzZsUVtnbNz1Ll0XL6GXuFtCpc7wQqg6bYNZgY&#10;NXXb0vCZznE++rFvf77a+/uXs8Q3E8Nwm62XtjfbO8nF7Cxt03d/lOKT9Fds/q97d1X+WurCLb1M&#10;UUEDBWtxtiDp4htylnZXW0C0btxC7zcW611wPVLEaMqZYJzr12J5z257wssqbj66H2lyfM/UThbd&#10;zkP912nDcXvxxWyFnYpw6cTxzXW4f9Kh/Xk6vUvKTdKgnFjZtcjctBE4vbWVaxZW6165trdyyHBF&#10;pCgLnWaDMEz5Yzc+jE/T9ba5PznPfSXh+aO93n1i9685vNv7h53f8JY4PZe8OW47mTsbq3Ob3lnk&#10;dO0snjbDeuwVke1aFvVUupDZHLFLeja7ZdW6Np2c2Bce/wCiWVf9PoQS8CawJjFmfU/4X9srK1vP&#10;oaN7yV7e+7/eHIta9iDnNttdpd9ztxe09rvzlqyd8u3Xkmeb63VTb97jUpe6yBjiHa2nNv6QtWBY&#10;Yi7ZLWb4S165B1bh2a2SQSIXqPLDle7x2YtbrlvqD+3jYJyr8/7mX3HYttxXuM7Lm+BvchyrcDt2&#10;C7L2ts9jtuTS3ae3bvk3WINu9Hcz9wxZvZ92WxItG4kG6ptX0cm/o0nta2IDZkGh6mcOUn6TjPGe&#10;6f2J83ubu3/33ZcfyZv2uC3qctw3JbOynt1OQbcLeTdbTkHt3r+0MW7L2ib9k6dNoWlY4od7c5q+&#10;r7W5sro2lv8ASNuDaWzeUbnak3jdC3AhAUjsLGuQAMHB0k04k/tl6Y9h8T9Afb2/4j3jx3vbg7nv&#10;XnNt7x2vty5yXJc3w+83nt33ilnh/wDYf1PH3d/Yd91Yu6N9Z29ssrL6rOUDJjZne3t4be5uWLyG&#10;9s9uQ7aSrBSVFuQWGqILgE4rz2YuHz+2n039v+wrXLezeJ90cFyacD799y29xwe3/Wpvthc5GzZ3&#10;245DRetbdm2nq602VxrYL6CYAgYyvuJE3HG7iyy6luW3VkHywVKn5c/CuJcY5dfDJnu9Y9wftd3O&#10;79v/AFC4TlrV4Wr1reW7ibrdoQ9xrV+3fsenbuR6cqGI0/N064/K5/yT/Tz9L7k5PdptVIc3rgJU&#10;6VJarSBpNCKyMe322/TDn9y8edO9+9P6Ge5V91fS32fywu+s93iNql140kulsBjoYyPtx+fT3Psm&#10;2m8cA6SLtyAF0haxCwc8fIZ6Y9X1Dy63Xf8Ai63jJMSZkwTMzPjX+eNshhVax9oIivh/dgBhxRNM&#10;zWCSAAMoJYfdgBgshCgZENmQFmculfLADA0xmwImaHp/mI/lgBhAoftBp5fHrgBhFD5QWImR8vVj&#10;54AYOpMZmD18qiOowAxMsI7MlsXLSW5BdLgIFRDEUMfE/cMEuc4DA3d97RKBCsAhpDajUFWEUwib&#10;2zoGNx9MPqHzn0x94cZ7y4S9eF7YXxa5TaIxW1yXF3nC73Y7pCYZXSY1ChgjKcZumu0s+Lt7b3G/&#10;tvJPNr6dZ/pDH1i2nvTZ++uM4znuG3wucbylpb+yb1tehLqA3NvuFtgFbtsyjg1JEzXHhsutxX2f&#10;XyTy6TfTpegY2ntr2/c3G6s3dxbubwXmNvVtbqu209RZa69SxgViAMR111ucXkMdp23s65sbdrcL&#10;tWNrcMUZt5tUe423LFLZV6RqAkT8RTB6Z45OZwQHUkiRTzmuNR7c9q7e9yi2/TW5ZFtLnrbrTrW5&#10;EelaVAAQo+aPhOJtcNTX6pTd27ptlqlp7QoJJPSgrXHuD6MftE9yfU+/Z5Abbc8bwT3hdXmdzaO1&#10;24VCAx2gUC5dyMFYX/uxx38lkxG9rppM7Pm/+9z/AJPf20/sc9v8he+pPuzY8p71s7Rn2X029v7r&#10;bch7q3t10JsW9xtg2jaIxIXXuPsUmmPp/wC1P2f/AEq4Hi7Wy5m1yvufdBAp3W+5G9YW2fmYbe3t&#10;2DKJFNTE+ePPt5c8dXC+52v5OJH5Gvrx/wC1JX70vfnu3cbr6H+3/px9GfaW3vOdps9z7d2/vjnO&#10;RsqDbRua3nLFdsCVaStjbJWhkY3I/bh9EbdgWf8A2A+MvLE+pubu7vXy2nSWN531H788WVm+fy31&#10;/wAI8wH/AJyP+UjleQG8vfuOHHXC0PZ4r2J7K2XG2Fcm7bnjbG09EAmhLISRInriTxv0L+jvBP6n&#10;HfTr20jiYu7rZnkHE0Ok70vH2DDNZvm8t4zj8A9xf8tH/JD9TdqNp7m/dr9StlaYd219lLw3sBHK&#10;9um5c9q7bbu8kagdR8s8dC2ew4/irJ2/FbDY8VtyAvpcbtdvsbZCntBXbKs/bgxdtrc25eXvc31C&#10;+on1J5FOY+pPvz3n9ROWe7cvHee+Pc/M+57vqBABpTl7zomqSZVZJz8ME8AETWtSASZ6mcEWXDLc&#10;fcWL3psttPTRdAFu0VDRoAAAYLAPaoH/AG0xQ7gA6lzIypQEZyPMVwa1tzMPVfs3cXtvat3GDCxe&#10;S2zI5Fv1kcgW7ltmkCDQmZGKTc2i6EDOQIPQjIBhXzwel6U9o8quz3dtrgcWltM6kIwaGE3fUtMI&#10;gzWWEVOQxj+T2hdH8a6SM5BrDDyxxv0bZb1vL2B9OPcy2txt7ZKi062TctXEJQQNSOVJgyYEL1Ez&#10;48w5XZekbgXUWYvGqT8tK0x13tmuY7a9Xvn2J7jTfWtsHZFtadubkMqkm6SXdFVjmaHKpqcYrc27&#10;ik5BSvcCWEmaA4TmNvQ3FbizdXSoa5ct3BpchGVRpnWCKeVen34otyALjllRVyUBe0aqhivjPWcU&#10;bvjWJtWFRrty6w1s9xyz6lOm4ENZEdKxnM4od0y/LqYuY0kMKhe4L9/ScBueORwBeIVbQ1BxpIKF&#10;wAzGROmsExOcEYzW4cgNLNBYmBJqahhpj+nxwHQ9jYEIbaWlCWxJyoFJ090+NDnQQMRDvCpa2ZCX&#10;O0MtBKE6VIqSc5j78BYpxur0766TdsQwDCCBcILw8QBHjSsEYotyo1OhqjOCCsZEQ80p1E+cTgNP&#10;tWhbbBRrVIIcR8plNNa5AinScsVN99vtEvknS1WUH5VKnUHBpU/0wFztk3G8uWQgBWisVIkhqaYM&#10;g0yrjn/OcvcuBfT+aAFOqVIIAER4fdljrrpZc1na44dG4Hh7O3nVka6Wt94JOrM+IjMY5bvd5ube&#10;6N21cZmJHYHkq5bTUeH2/HHRzdD29iy9kI6UikrmucnzxtuNt37jbW/uNwVv7q0bNrZWyotuGABe&#10;74iO40zpiXbHpWpM9WY3120i7i1asA2Ns/rXN1c/1LZTu02o69JFAMeTv3mexLHvT6Y8j7b2HN3e&#10;JubZxv8AdX1dVsbxdqDcbabxgQFtHOCcdPFtO6Xq8vvfF+r4NtNbj1/uaT2re3W4s3L+5QWxe0m0&#10;gBoi5Ek5k/igY9y/+0+Hv7Zcz+1n6r/TH1y/JfTf6x77fMguF7Q4/wB28cl6w22jJVubZgSBUnrj&#10;n72Y8s2+M/xfHexvf7Tt/wBzaz/Q/Ep/7V1/Sfl9h9W/2VfX7b7a2eC5P2X9Tfo7yW5tW7Au/wC9&#10;cfy2z98cUu4ufOynbPvAmqQsGIJOPvSo7oFOh6eWPLt+XEeh+QTe91pHVBBkQ4ZkQap0gnKmdax9&#10;7kE0J1RQQZgSKGMTa2WYEO9eCW0VCLY0a7hAZdTgk1Iz7a1mtcHkTnSe2sAeAGF+rj+8QrLetp9Q&#10;owFSTJZ+6jSYFAYFTWcCJEZ6hl1zmuJLjbtgTau3bNyUNbd+hBbtP4aRJbzBxHuLA8a0618xjW2J&#10;ORveI5FbhGplV9I10KaaAs2tZkgQYHWRGKq+hDGlOv8AQE+GND0H7U5dLu1tH1UF4aAiEKjFFulD&#10;dSoKlzIEyAPgMV4MMRBJAHXpkCIywHXtxZT0NvvQbdpWZjKAlyW/OZbuoQwYLBBOmPDCiBECpHwO&#10;RywDNq4j7g3LoVLN0m4yL6mlGbuFxUORBpP+YzBw2tSOoJ8B/XAXN8XNpaYEFptm4LupgShgg3Wt&#10;kaiRAbVFZB8MTbajSZr0LESQOgpgOaczu7vrBltemhDNbtK6uHGoyrGfCJiR/CW3gGPh4/ccBZcY&#10;9y/YW8y25IJ03FD6FtKWU23MkRTTI6UEThyRpEKJX5sulP6YCoexft3nt7q4fTu3Ne3Kp2G04GlR&#10;IqDOYzOZjBiM4gHqBB85OAaa3c9N9uGPr2CVFgHVb0M0QqAS0iBmI+7CSwNIgEdanywD22tstz1b&#10;t0td29wK1sU0PMyzEnIAAAigr0wm2dDECMlMlsopAwFpy21Te7a3uFU3bp9Sx6QRj6i3G1rclT+G&#10;KHLzAxPChhOZpHhHjOA5Tutw+wvGwXKqWJuAuS5QDstacgBEAilcxiDcU23MGATJBynqMB07ib1j&#10;l+NRAS91bLpKlTcXUA1os8U0wRWlTgATNKxEQPmzpgEPdW3bQGQ9lrdzUt0ovpg6SFtxCqxFK/b0&#10;wagichER1ic46jAN70pdNjdql11vOy3CtsDWi2jbVmEAHpmBqFPPCmqNdTBBmaUpngIO0Jt3f9vZ&#10;7NkXbTWlQKO0M4e3oSDJb5QxygkZxht2chSK+JkyK5xgLrabHbWNxeRgot3CGCIgIYBSWX1moGBg&#10;zJj7MSrShgwimmmeY+NfswGF5/cjb37d5NE61Fz0jaVwhfr0keMZiYjA9PQxBEyAZAEA/bgHhyR5&#10;DaW7qufyWe3oZu57aQpLlZ1AkHx+IywQC1BB8p+MZ4BDbi4Ht6HRZZgSXMrphkCAgjtFD1qKY5T9&#10;aPrX9Nv28fTvm/qp9WPcW39t+0+EtlQ10h+R5rkrik7Pgvb+wH5m63l9hpt2bYJFWaFBOP0X+U/8&#10;qP33/O798+0/l1/Lb2G/3D7n7uz6dZezwePM7/P7jyfl8Xh0lztttZL0nNeL7h9x9n9r9pt73328&#10;8emvHPrfSSetvSY9Xd/2+/tx+r37vfqn7b+hv0H9qbr3d799zXGcfp/yuJ9ucKLgs8j7n928qA1r&#10;j+M2qsGu7q5mYS0r3WVD+Oj99H/IL9T/AN5XuS5xt29vvaX0Y4jlH3vtX6cWN4TYv37QO323O+5/&#10;ROjcb30/kStuzLFZdmuN/qk/o4/og/l9/Sr9g1+4/p+L7n+7vdeKae8+53SW+PW2bbe39p3TOnhm&#10;35t5jfyYk40111n/AD/+5v3P739xee6W3x+11udPHn83p3b/ABvrNek9een9CD/jN/4nvob/AMdn&#10;svZ8jsNvsPqB+4XnOAs8X78+s2/49E3zWbzjd732z7Ms3pubDiVvzAn1twFVr7QEtW/nwTX4U+zH&#10;/b+fV9c4vL6ufywOoAEkkAAAkkkwAAKknphiTnayTGbfSSdbfST53oxttNZm/wBvlPW0Vft60x+h&#10;T/jY/wCIze++bXtn6+ful4S7x3szcPt+W9lfSLkUu7fmfc21gbjYc97w2hAbb7C8YO32TkXLq/mX&#10;FFtlVv4jf15f9TL2X7Y/5/8Akv8A06+6nm+5Tu8Hv/vPis28PttrnXye29jvn6/NrMzy+41zrpfo&#10;8d7u7Z+o/tD9ieT3e3j+6/fNbr4pjbTw3rt8N/JPSTrrr19b6Sfjt/5uf/ajzjPodf8Af37Tf2Fc&#10;/sec+rnH7bf+3PqR+4vYts+R9o/TLlNT7Lm/bf0+3TFrW+53ZKHG55JVfbbK8DbRn3VtvR+7f1w/&#10;cLxH0u2I9jfTzb8Zc90bLZWONsW9pt7A4D2NsrNhbW1267SzFptxathfQ2YGi2Ia7SFb/Pr5/ce4&#10;937jye7935NvL5vNttv5PJvtdt999rdtt9trm3ba2223Nr9w8fjmNZJia9MccdMfg+LH/Dr/AMD3&#10;vr99HuHjP3Y/vdT3fwf7Z+Y5nce8Np7c5jfcnsvqf+6bk95vTvt5v9/y+7I3ux9s72+WfkuZZv1X&#10;IqWsbIqrXNzb+XPN3t7zG+3/ACvL7zd8pyfJ7p95yXJcheubjfb7d3a3L26vtJY5BeiqAqgLAxzl&#10;smI9PpNZxI/oOex/b3tb6f8Atf2z7E9he2vb/sr2R7L4fZe3PaHs72pxW04P2x7Y4Dj7QsbPh+C4&#10;jYqtqxYtIoGlVknuYlq45xyO1K3YUEyDqXtMEN2kV64763Ornc28usbHcqbR1MF7hpasGRUEYpHs&#10;FiZ8xK1FCMzQ08MVlaLdAyPhSSDJGcn+eGGskAlpMwMiwkGZEnPpgHQ4IEdDTzERniJcsTIAgtBL&#10;UAGWkEZ9MsA8HGZMjKIk06jELc7dgR2sCe6TWmUVOAet3M+oyApXznriI1oSsjUcqdP81RgHg460&#10;P24bNiAxAMitIJ61PnX44A9YkeeVes5Ritu2iR3SBBiR3Fh0H3zTAOoYOQr0rTzxVbmyEswFhmJM&#10;+MgyTQ+GBTymWFZggYzp27PeVDqKdSTIYoaAAxjfdwxNb6n5pJJHXHXvo99WveP0a92p7i9o7pDt&#10;79tLXP8AtzeM7cH7k2Flv/dbkbVsyl1QZ2+7t/mWjEErKnnvJtOev+hbrnj0eaf3T/tV+k37uvpn&#10;vPpz9UeMuC5a9fee0fenErY2/u72Fz9ywbVnm/bfIXFYKSITc7S6Gsbm1Nu8jiNP0v8AfXtr6Dfv&#10;++iu99tc7s0v3dup3CbXdLZHvD6b+5b1jTb3W1vJDejcIj17R9LcJ1DiB+x/yF/nz/MP+nL+YHg/&#10;fv7A91t4fJO3X3Xgzf0Pd+CXnxebT8u2Jb2bWW624xdbZfhPvP2X2f3n2e3s/e6zaXPbcc634y+l&#10;zi3n4YfmJ2H07/dP/wAU/wC4bj97d3YvcDyc7DhfeHG293/77/6ye09vufU3XG8rs3JG25DbqyPd&#10;4285u7V4vbdrlllut+Wb93/7Lfqn+0D3ft+M93bX/efZHuDVf9me/wDjLd27wnL2goa7xe8vFEO3&#10;5DbzpvWLqLrA9S2Chhf9VP8ASh/WB/LP+q79qX7h+1/J/wAn969nMe++2ea66+fw7enl8U7r+r7f&#10;yfm031227M/p73u1zf8Ann9w/t33/wC3fcdnuZ3eHb8nln5bPhfht/p6zrh+kr9n/wC9v6SfvC9t&#10;cvufZe+PE++vZ+5Ow98/T/lXtWec4W8HNqxy2ythmG643dRqsbu0WUE+ncK3Fg+O/wDHoYFcf9aW&#10;Pr856/F7JrJpTBqzKwZSQykMrKxVlZSGVlYVBBEgivhhb3S67YsvFlmZZess9ZZ1nSm01vWZ/t1/&#10;H59RMqspVlDKwKspXUGDUYFeoPXH3T/49v8Ak13PtzfcL9E/3Ic/f3XtnkdzZ4/2r9TuX3F3c7j2&#10;/vNw/p2Nl7t3Vws77O65A/Vkk2mOu52l2P8AEL+v3/pseH9xe295/OT+nn2Ovj9/4ddvL777P4NZ&#10;pr7nx6TO2/stJJrr5tNZbPDMd+s7NeZp2/qv7O/ff/LXT7Z983zrfp08tucZ6Te/O/5r6/xfGb99&#10;v/HvtOU4nnPrD+3r23Y2/ubjNjud97h+m3CbOzYsc9t7Ketf33tLYWQqLvUUFv0KCL0BbIFwKj/o&#10;82G72W/2O25LjN7s+R47dWFvbHf8durO72O928lV3G13NglLikyAykg+MY/z9+89l737Z7zyfbfu&#10;Xh39v7jwXt8ni8um3j8nj269u+m0m2tmel5fs2m+nk1m/jsut6Wer82PIvvP933XGchx2+2O/ffX&#10;l5Lachs7+132y3N1QrbXf7TcAXLJCTIcAqSQRQxabQsVcyDrY9rKKKIMqccE3kxm+jEe+tvZTdbM&#10;ixcsPx22tk3LN25/7sspC27oYCFJpkaVBPSVcKvcW2AZArke2Oq4J4/y5rD8HY3fF8RveVe4htPc&#10;vkXEZxetbj1JXUYY/NMaxVdQzjDG8YW1KwTClCsyDIoR0/ngaddr8Wk9g7e7yd9L73NuP1O4Xdeo&#10;U9G8gQsl23cdpOk5igmaeAlbFCtpSIOqHIM08BODHktz2sP9TeRtbnntzt7QuW02dw7T1LQIDTXW&#10;pIPZBaCQQoJPng7lwveRDUBZIk1aZAODWmudLn1J4DiF2Xtzf8ltxaXcbh1s2jcVXt29sVCMyqKD&#10;qCQTU6vIGp13CYBBGlWGY6NlT4TgzZJJttz/AID3iWuP4n9IHuB7T2t3vdvVzcslj6B1RrBmQQqm&#10;ZOYyfvH07fp/jYzpIJqRkTgmn5uejGe17VvnuXbklY/oNhrVb67hUa3Ztt3O1swY1LAHUAEYJBOk&#10;GhUCD0BNCBgeS53qz5DcrZt3dxaNo/qbl5AtpT62i2wurduCCpJpDTXPrGFBAoe4IgNBE0Ij+FK4&#10;JnbbGqm3O43XLvsOKD3Ll17Pr21trG4s6jDqbwFWEaZnKMNC4TWRUzOkinjX+GC9lnO04aa7wljb&#10;/logvpasPY9IXSPzhbUMLNw11/iY6opSkjEa5F6+BIEMGMD/ACjqPiMHXWTx652bfjfW4D25uNw4&#10;uG422fZ2bl99RGtuwXLwEEQxGk5zqnPCr11UBOURUUImk1zINTOCa5u3d6eiDwXEXuTfaJdtFwTe&#10;ZlvagimQ4Fsr8qhJ0keJBJkHDdu6dFqkl3k9GAnOB1wb2ks+pO5jh7Db/kTbvKLOy2gs27d9Fu2C&#10;VUm6qFpWCahlJnrEYO9unZltgTMEk0HbSP44M66SbZR+A9j7DYbXe8moVGY6Ldu1aLm3cvKHd7bG&#10;omIoDpzHWKnkbpNu5E5FVFIqPwyZ+JxNulw27f8ATLiLO25DjA527XLFyzuN0ULLbIFyNLqw0wWm&#10;VkVkkVxc+zdj6Npt1cRvUOpUJmYjOvTriaSyYrj5rmyfB5i/5APqMOX3lr2Zx26sfpbP6Xcclat6&#10;XFu6bwi0xSisaq2oaR0mMazcE3A4C/IomDQxUEY05PDvsy0nD7vZbg7lv/MvC2CqhXtNdHosusyS&#10;MqwMpHhivftNu4ZiO6p+AAnxwHXeOF3d7Tm+LItPdsX3awrIAz2/U13izwNIXTpAkFiTAOeGXAZm&#10;k0CnT1rBliMs8Bo+Pe7tttsbyJcZ7m+s3by+mSgQRpsoTDNQZVJNcwMVJ1hlrphyOp09Kdc8Hp7Z&#10;trJXf7V7Y3drvrMWne5xq7kOgFt9wbaanLI8AuE1KsRTLriRqL3mkagRQEiomCYNKkYOXbJp3erN&#10;Nx+223C7RtuV2dyzuw90bdYZYrZUFZZQqtm5gQRIzxXXhNskgjTc+aKAaqqvj92DrpjHd63q6z7e&#10;3apymiy6bm7u+M1/plFtWLNtoS/fVFkUAgs2XSs4RfViHT/NbipINRWo+/E6tLPgd1at/od7cMW7&#10;W8iXslrSMlwkghjHdQGGIHljOqLlsB7gabV7rEETSfv8ccsWW1XpbcX9lyjXLOyu7cjkuJtKj6WN&#10;xHtWNLkAhpdflMjI9AJxe7PS1y6sLF1dYInMzKkZ+HXHZHnz3y262XFcTvbpuvd4vkDtNJ0lmQEe&#10;netskhyqhiZEzHQHB7qyRatPSVatZVYIgdCPsxLn0Be0PcGrluZ2Nq5cHr7YtZtFPTd2e0WulbhL&#10;KamWRhOYHQ4qLtmDuLZrKl1AABgmSSch8cZsuOartOw5oGx7c3Vu2oNm8u03dy9qKtesJoT0EA7l&#10;jMCBMGuGFP8AoSSZDAdK5ZDM+eJr1n8Rb7jSw5wWra20R0vksdQayCLpsoViFJkACSDMVBxVXF9M&#10;3AQezcaguoElRnl08cc1dX2W7bk7fH3LLJ6e99vttjc0yG3JUTYBaWBgAAgVrOJ9lgrbpRHci3UA&#10;joKg/Zl441pZLyjActtt7udr7X3d92/K313i7zyx0arh0XbLGCNLKA0gaRPjhm4WuXUgdt1WGoCI&#10;gQNR+zEubM1V5srO34fjN8b6j1eM3lm8ttyDbZbj+o62l1AspJ1V+zIYVxlxrV+wHAm3cZD1BBMC&#10;PH4HF1vbtgvPKN9TuMt8nwHMfpW1Dldhtd1pUMpQWrYvlNGSiTlmfE9ehOtoW9rpHi5mKrFQP4Y7&#10;PN9V3va+ZPF73mrnNe/RuXtaNuNvtbK6XbTdSPTNsXv8wkGaGBAkYod2QU3hUaJbTJ6HwA8f5eeJ&#10;ZxXePTPtPXa3vsxN1cbdG1tBuVS2DqFkqwRjc/CkxqE1JNROKN7Hp3y7R+XtiJYAdpXrPnjG057l&#10;d32XMHkeBtbOwt3/AN6HuXbumgtcDXLV4Am0pmoqCDX+eICFW9ItQDU0Eii5gtP2ZHHNXQ9+t2xb&#10;5j0VuG4Lu329p0RiP1K3ND2xoppBABJoDE5A4pd3DXEhTV3ufLBimkmv2jG/F1rpr8HWuCD2tlee&#10;5cRtO12m1Ae4GTUey6AGQVPiJ+JxB3Vx1sgUGlXJYAAtTr/LPHSayXMXDUcBtkfkbrQ7C5c26Wtv&#10;dYv6JQzpQfZMRBgSIAxmr1x1pUCcqRq0Se2TJrOMb7XW4h0du4zabe8quyAtoOq5He1s3zPeYIJi&#10;sE/ymTtUZZJOqYpWZiTIzH8Phjc5ktFZzW6tuR6akIivb0ySiIWPpgCoaIqRIE1OO5/TjaB7qvAI&#10;1g1qRWkE4SWXOXl895kj4Pf8rvvteB+n+82h3F63dubW/YVLbm2j6retiVQkSIAINKwMsegYinhT&#10;7qYrb8i9y4bty5cM/mXHuH43HLt/E4GARgYAYGAGBgBgYA1EkDAwEm0oLDpBEnIGlBTxNMJY0Ig5&#10;Z0jE6jUbbaKqq5bUTpqZDBZDwAKVpU/DDDfzNcuueeJbjH4s7WzH4tTtLKKmsDVCBECkKVIMm4G8&#10;/KDhptQI+4fDC25jjvNpc7LnZ3LWhiHUEMSSIItgAj5YgiJ1QTOcYArnH+IFJxcS8Vgd94uGdSgQ&#10;QhYOLgMtQA1FJET1rOGWzPwBJFBn1nCW2cjQ7W43po7DRXTouqSEX5RDGagdJpSpwhiBlUBev+OJ&#10;m91g0vFWluWl1qrObjzBXUyhtVuW8usf44b1jKM4+/wxbMzFFmNqED3QQIGlmYBTpDwCFPmTXDbn&#10;PSKj+xxRfcbtlc23u3NKMSNRppLdoM1+4D+WGy8Jq8CAQM88BoNtw+rfXrLHUDZuNbuatFtSsBZu&#10;MBJJJBipwYYEjMZT1xLkM3+OeyLy25NWVrYlSRBhgq+JBj+hOA5AnpTOKDoJnxxJMW34hHHbG442&#10;lw23Vlvlggdla8bby1sEjoJJacVdxydRP4RAnKfs88aHfuD4+1aubO3adgLqozuiy62rol4DAjrN&#10;TnHQ4YLMXBIglc+ktTAXq7Db2eL3e3QawLygjSj3bosEhSxJimoFVkxnlTBXVJVjNO6NXjEwJnAT&#10;eI3Yt73b2bNt1Bt2RcG3hmUD5lIQTpipBJnqDhtH7V6mgMjx+bVH8MBa77YIu73jhrqWg9y7bABQ&#10;XYBJFrUIpky9OuU4eMrFZmczTAZ/ZGzvUv2zZNlkvIfWDIWjoA6RDRUkyAa5Yprt0zcIFZIA6Vp8&#10;RgPR3BcI3o8Ol5nVXtrdu30gOz+mCSjrRo6kSZjocSrJ1hPDQPtMYDDe4Lb7O5yrTAfeBdSB0I2+&#10;oKrMAtDPTJjlMYXZt1uMF1dwpTOfHP44CF7m5W6224naXrqbZl2zN62g3GugW5tBraiCwBDBkFZy&#10;xPKjsyggiIOQWNOA5FttzuNfIoXuKfWsXBd1oS6ndIQ9RRgAwgHLtx//0/exgzlTVRhMR0nrOPr7&#10;9Jdltl1Ris0Fpne3cGqDVbwsyDCEkiDUmCDhJmAQCBpMgdCcoyEDASNuAHYvo0iUQpQM3qV0hiSH&#10;JJDEwOmG6magDpUVAoR1zOWAmRbHaV9W4LkFE9Uabl2Wt3bSzQKFMmaCpFcHrkinQAfAUBr5/wA8&#10;Aj0SqlwxM3Czv6VxnYnuAZV8F8JKgV8iYChppECV8q0+/PAP27nzoh1PcKuEuMwNuflCj8WU0JnI&#10;DCCciazUKaz0GAn2guoqq3EPyNdXJERQSUA6Agl5Eis1w22YhjUmZpE9T/LHPyeixMt3TbLStpot&#10;22B0A+ookiAYkkxBABBEgjLBLORJMkzIAAHj5+WOal3ABce6PTLqqoGVh+ZqUj0SzdIkBftPhhsw&#10;NVPsjoI8MunXASxrc2NRAZbQhmuMtsFTBSoEyynSIP2jBHwielTQDquAfCspDuz2vVhmBMq5U0BV&#10;ehBgmkEeOSTQ5HKg7TkKfHATFC3FJtlVWC9yLdxEgPqOkLUEVOUZTlOCPgQKVEiCeozrNf4YCQFD&#10;fmJ6bSAhCX2urbJYKUkQugxM5gt8cNkyB18ZA+z+IwE4QA6woeXZSLkEu5jWrKCCRITXlArggaEy&#10;TUKYNO45AnqMAp1Acysyhdbb2xqLFR3mQAE7aE+BjPBksKlSIkARXyrXPxwC7a23Jti8l2YfWNMF&#10;AZJMaSGWGBWPgcIOoGB3VJMZFj3dMRZ1S7ZtQXuabQCpaUMVJ0adKsAwnVT8tTSp6RCWBABU6SRG&#10;euCw+WT5ZYjZ+0FJfWFuqGnTHphwplG9OsSasGacpzwhm1RIHaAAYIgBqjUMx1wSp1q0tr1FR9S3&#10;rrO0d5Z7lmFco4J6ePh0kYMkDPQQQAZhTnE1xUn4koWLQPVdgfUYgeor0hrS5dtCAo+XCMzVgGmC&#10;xoQBRYBzHWmI0llu1itsrZW0XtWx8pltVy5ccTDEiKyQRSZnBMR0BIIgsCYzgAjpXM+GCCsrqb8x&#10;lZg8qLqyyppg3FoNUCioSK+Rw2xINAATBIAOQE06ycDGE1EVimp7kICCWYLJJ0rqBBiAMhkJHWcN&#10;sYZhVctRmViepGfljt49dbM1qJCToUyhI16CBOq4ABqPqVAFNXlERhBJJJ8UmQT8pzEHF211tzam&#10;IeANtVAqBe0C0e1y8Ei4SvzRBGciuGdZBKEVMxq7q/55Hh/XG9ZJMRU9LJuB79ojSiKrIq6VEQqo&#10;BdksHkhYyiZE4In5RVoXUT0FYIpnMziqXbRm9Zx2hnVRbVrZukIubM06NEFc61AE4I0lQ0iK5Vac&#10;gTPwwBW1B7mhZdRMEMq5CVQ9wFJWKGoHXCfEwYPdJBH/ALNgJDPW3VyFIVQtxNRI7SnbIJAykDy6&#10;YSa0pQr1AkAyT/hgH9Ok6u6SbjRpuRa1flssyIzoftERgqy0wZVqRQsTl8fLLAOsqL+niQRetqbh&#10;eGVVtn0yD1EiNYMkVzwiC00UiYrQCeoA6jrgHybVohh6gOlnB72LgZA0nSRAX+6cJI7SSQcxBJEk&#10;Uy6/dgJFu6VvLbW2RCqbdylxVBHetsHzoCD8RGGVY1hmn+JOYBmgBzwFk9tFVQQg1MO3oEIGoh1q&#10;SBIFcFOoNBiABEeOQDGK+eAUT6Ny2ptlmcnSxYMjlZlntkmkREGp88IJiFAMVpOQGRrPhgJC2vUD&#10;l2CsF1Breli2omSgMENEgsBPjhMREwDXKYHdUQftwElLouCdTkCV1MyDK2BquNSYymIMRgjmJMk1&#10;01qvXyp454BwHWLgtqUNtlAuQqhB8hJ8TQyBTKTAwCQCRNQdIUdPiRl41wBWljRcCsiue/cLJBDt&#10;p0qGiZGqSKeERgEk+RpJAkf26UwAC2xNQyd1sWoK5EMVORoJNfCmEsa6akARlDRE1GRr1wDtkDTq&#10;0opJViQfUVWe4UIRlErIBIBBFZphuWULQE1OlDHwJ8QIqcBLQK5uAkxOlXZAVMMTSCSGJMQKCMFQ&#10;wZMAmaEt3LlT7sA5lUhVZwJBAC6UuS7IWMkTDKxM0gYS/Q6TpJAPWnQivnEHAPbcadVsvb9RdT20&#10;WFV2YSysABmBIIMAnOhwmQK1BIgjSNMZMJ+4jAHpJaCQFWHDK03SSIRiq17cjOQIwkgigLQY8FKm&#10;Ij4g+HjgH1hnLxaW6Jg1uBgp+YeAisGYzwgGIJIbOpFFnrHlJwEonXOhWWCGMMzG5oBLqhoQX8DU&#10;iMETEdTAkQWBzqwjLrgZHZX1DAc6dbwwYWwGIhEkVLRlpy6mMAVJLCpyitZiTNKZ+GAcbToW3bcF&#10;VlXdhbBWTHpFVqYBIk5QZwgtBkGoiTUzImsdPtwC7doumkFDbaSFeFZRWC7k1YAUFJFDhILGSo0k&#10;BZbosNOqDngHyLelRcf1AwuemjqrF00iFaIOogAahn4YS0mQQACSASBkBVg2X904BxAAFhmA9JCh&#10;DklXZqIbZ7gATJAqQJwT5MIM5L1qRPdHSMvvwDtoHVaddMo7lgoKBpOgMgOTapII6H7kAg6aFQBE&#10;kwaCTVf4HwwD7LcXUHNu47EEBF7SxYKLeknIGJOdJ6nBkmlB0UZCSRQznlXAxxkaJqUFSSxJLseh&#10;DanBzANKACB8MAHMxAk/OSfmBME/ZXEvRAKliia9ThVfTZUajoYCQB8pJkapkTSkYaYAxAMCSCZB&#10;PmfgfHpjzNaSXlMtlhqZmVSQF9KFIRS2uQTWWGdBBM9aJUzEGTFSD8xIg6fD4Uwb26cHdOkk3FGk&#10;MpQEaDaVSQHudTpmC0HKkzgQSpoCMjlPhB/pg5623bBwlA5U3CCWMFBJBiCVK+JPToYOWEAgiAAN&#10;NM9QJNZE+WK6nXQrJJFwlZLaQnpqkJ+ZOURGdDnhBIkjPJpAIDBvwkx/GMsA+tpvT1mLaFNEkqWQ&#10;p3C5btpB6mhgYbqJpqmMjEmtMBIAB9MF47SykidKDSHzPXzrJyphJPcPvMEnUT8tP4HCWzoJiiLb&#10;amCiCFZlAVdFLkMPm8o+GFAVr/lIakVFSK9cddLbOUNkdqtAtD1AYksTA0q5VYHWfjM+OEGCsAQW&#10;IgkL08fiMbD6qyXCSwPppq0hiQGYmQFFCKgx95wD2yWI7aMGEgCsSVyOrw8sAEdGBW0pXXIRlY68&#10;xKsGiYBrNAZAkHCDk09goCJkhQPHp8evTASFElaltJUgwKu/cFaDBAiiioFCcJKntIlhQgNTUf8A&#10;MZ8KnAOBxpcM3p6gQWWSyGqlCRI6gE4bhiCQywfmBrpJnvr99cBIBVSge24OnUCvaX0iPTJBnykS&#10;PHrgmIp2tmRWSVYUK1zHX+eAO0qsSfVQwjFl+UlWHYxoQGHUTOEMYIoGElpqJIpTzpTAP2yCkd1s&#10;ldA0hKSZ0sTmpM1nyEYElVpUtkcog/iAwAQK13MLoMvaZZF4OQZt6ukyQaTXDdTEUgD/ALpPj/TA&#10;PsoBIK6kbURrJDIM5K0bwIBMg9M8EQf8pzGZrHTy+OAVbbURquLBQs4VfkdYltKzJ8JoTngjJoag&#10;fd9wia4BYdVNuvTUWcw6uQFaJMAkCSDQ54KpjUCsiRJn4w2XxGAcICAlfSurai0y6QBIHyspoAAS&#10;QxNcChgRpKwpmJMGZNKT4YBw9qkTrW4dYWPy9IPbbXxYRmY/hhEkQRShA6nIEUPngHgAgYFS5kOy&#10;n8JMhtJMzAp45mYwnJZgfioOgAkVHXAOsqtcChtDlZLE0d1asLEUH9+eBEyIEkSF8QPFT8AMAsPo&#10;EamYBgjMTA1Bvl1dRUmnXCSQWFJ1ZgiYAXVAPxywCwG00PcCIYMCGho+V/AZ9eow2CNTzE6SAdJn&#10;SWpUZdcBIZWKoAz6RdtxbDQA2mHOnrNIM0+GG2MACSQo+ZgRMETPx88A6i+pLgBGZqKhVokFe0HM&#10;ySCAT/DBE+EBGWWzZjORrn5TgDgqGJ77wc6AdNtdQ/AdMEGpLAjzwhuny6TqFBBgESZ/p4YB+1Go&#10;qwPqDuzJtnUCRbIWDp6UrUDCSD1pEiR+MDMz0E/1wC1giFCkvBqGHpM0gdwBJgSDHlgjIE/hBIBI&#10;Iq1CSDOc/wAcA8iq7aIYG4ouSpMqEGduIzIhSch9uE9DOoMCoUhshkdQ6+IjEsz8gqSwFUhiwKlQ&#10;bjvnK5jwkGmGpLgt0pmo/hNT4YkmPXIkgBGUQBC3JCxpU/K/y5eJA6YKSSNRFTKx3FZPygnLLM40&#10;HBoBYqaiQQZXURJdjGZmsdYBOE1gsVKnMCRWSQAB0M9R/DAOal1hderVVhXUHVQ0az00nI1y8sEM&#10;x56iAFEDrB84NMAoiQZMFSvzGrE0DGBETmRJAphJJgUIEGIJmRSNQzrX/DAGuliwYqzSusn5CCCw&#10;lZpPT4dcN6Vk0mR4VI6NI/lgJTFwEjSvcAuqJUx3WzNNR6E50wggmAIAKiRRYoQD5iuAdW6o1MdQ&#10;cEgaUJDaohNRND2inX4nCmoQSD0JOoAHV8oEdRgArIymNPVVtAMzLBGq4aUkyPL7MNEnyBUA9xBq&#10;4iY/lSmAfEQYEatQOkPOhG1FABQkHMHOcNS2UfMBAkQBphpbAPgKCGLQFJGrR3mSSmkLERlSn9TI&#10;UTrMVlmB+YEZR0jKuAVa1ExbhgilVtlXGk/9xzIahJywiSXVQIpOlSJMVEaukZ/wwDmgqrsH1EwC&#10;76gLYJmDEdcgOlDgjmR3GurUZBJNSZE4BchlLEWzUqyBhRRChYoIHkKeOGiZOkCdQDd1AZPaCW6y&#10;JjASAogs5UaWCnQZcRmw9Oe0TSemE6SJ1CBMkkkkEZCPP4nwwC9QJaNRYGF00tspzOo17QBIAFfg&#10;cExJGrtM5gdpGnJWk9cAYCSEIJInSSJkmhKGCRSCa5YXbS5eupatq7XGKqoAkg07mPhgEbm9Z2m2&#10;v7nc3rNqzaVmuNKiVIPaitWSJ8PjnjvXsb2Syad1ftBXJVnZgSHBEkwaH7IjEsvpXHybyTivl7+6&#10;n90vGcRtN1wHF7+zee5Zu7e1Zs3Qt6zdBNtStyQQOp1AyQSMeh9ls1WwFA0IgFYDfbX7sV4dt7eJ&#10;0fn++qnv+/e9x3rm63K7zkeQN1SqXRaLm5Drt7dtTGkhdVYqIMRGJN7cjajSp1TSSSQR4z1+/BmS&#10;3ox/tr2Zf99bheQ31q5tns3GIUhbb24UFygkBGcEx17oE54iXXuuBc1UNCYAAbOAv34NaWa36nQ+&#10;G47heOvbfjU2ei9tWcKJuBrqmZB3AEFqiCYAqMq4q2Gq7pIJBMf5R1mKYPRPk7bsmubTi7e4W4FI&#10;2w/KFwXoLuFti4ysQJqQaVj4Yn7ZS5Ez8xCsQKg5yCMHHy9Y5X7u3Z2dvc+lctmVS5vAiXiX/T25&#10;RbbM0UM6QuYEmtcXVnbsANKQJqY+Ug9T54OTzX7i94Wru7tWd1vWdwiolnWLi7lLj6NvethydISN&#10;JzMk0nNyiZiIA1D/ADSepAwFC6Hf2tT3re5ufqCUvMzhdo66ihay7AyKqVOZ7mAxJtgOOgMdR/lO&#10;YjrgMZyrvxzi3durctq+kskNbuXbh1xcVWBGmh11zA8MSUVQZIABNaZ1AH8vDAYrk93ujY9Gyz3L&#10;qlSHtD02sMyl7oW03zCCpdjMghRlhjeX7dtRpJ1j8K5gHISPhgL/AOmvtTleW3+4tbnZ2RslvC3+&#10;ouElWKvqfR6pg6RB06utBIOKB9yCSbrEEgxnNTlJ6Urg1ZMSznL2RsfZ272u2spwHG7Dc2EubV3f&#10;1UXSbNsFzasWzQuxJzAIzEDDTX9gE0NcudxjWKjTEmmZwXXTe8zhbbf2x9UN1vxvdlxfCWk2dsMb&#10;d624L30v9mpskHpwoJppnMRiP/7yV79d43TBnv0iRCkgYOk/Wz/b+2Wmt3P3Abh7uzbjvbdnjLIV&#10;EtJ+kfc7l0bVdsMzVYQdBIGqkyACcStsu1a2xs3SWkSGOoAkdZwct+7P1Mb7w3XvnY8tsLPuD2/Z&#10;S3c9cWbuxstau3LaNogMhEsrxWYYeRMV+5tXbbK1lyQIFTMqKkIOtKVwdtNu6YvGHWfaHMcNzm33&#10;e15vjxYZDJZ7S7c7fcXNNq3c3NzNYcayEkxEUwyiuX/U2vyrqiWQxEjuPXr4eM4NYmMXlf7u7s14&#10;4e1eVuJzPF7q9+mtb1Bd9VEvgWRptkCNPS7mADIxabPcMWdtLJcnuE9vyywCCRGDjvpNeY4r9R/a&#10;mxu7Hb7K9fsb3htEbbcqjeuhF707BbdXIJcxpVWAirVmtwGt7nSzCLg+ZWYEyuUDoZzGDm833tpz&#10;3s79VsNtuG3Gwcs3H8ls7Oi1tkvOVP6otDPbgH07givgBGK6/ZOstZItn/KZEjrA6k4Na7SXmZjs&#10;fs73DcHH2+P9ybY7/Z2ltMXQepetkwll3uKS4tL3NHXwOeGUuFiQZS4lGYxDR1jpOCdejVb/AI1e&#10;Nsl/yt1xvIBr+19APfv7SzdJ1KrgFmVSSHQGcgKihXNqu506RoYV11gkHxGeC677akcX79v+00vf&#10;qSu/2dy4lsWRcGtLT24ay1u4pNTA0mDShwxasbi2QHUxqYau4QOoJNYwbu2llxMNTzXuv2fv7G5v&#10;cfvLPr2ttt3bibBsObl+3VfyNvleVTDZAAA1xZ3L1u1bUAy6xqaIiOhwcuri/D+3eY5znN3vN3tk&#10;Xjd6l1NvZDk+ojNJuK7yp1gaiFEjpOWKncuHZiLpqRqUUBK1/rg7663ObMY/xd79nbFuN2exsbv2&#10;9t1s7dGfa33Ci8Ld65qa8upa6ghADVUdRiJp3KLbdWGgv3V6RJzr40wbxM59W2u3/Zu83PM8fubF&#10;+3vP9vHpXPSZTbuG9+RbQIQkxUPcgsTExiLuXN1pFjSzPklA5AownyIH2YEmPXLa+1eKTgNqLT+4&#10;DuETYlyd6Lpube3rJeybKEgjWpY5aQSQYwdmxaTS9sOknvr2auuWQ6Yio/Ne4eW3T3NlyF/Zb9f0&#10;xfbW4Rt7dtPci0HAI7oZiKgRE5UtNtsV3dwsbjaSQbgchKLUAsPOs5xiue+9nEn8XGPfH1Pb2DxF&#10;jaji9t6tuw6cR+l2/rXbl1uy6yWWrRT6emgmWrE4vTpthbZIs7azA117og9g+Pn1wcLbbmvLmx9T&#10;mN3uOTtWNz7k98cy9zTxG0IZNslwNoXfbwDtUoAG1ikUiBiC1qVuXLNtbbMWB3G6qCw/GqtkI6DB&#10;0m16bW4+Tre35e4t3jeK91cxuuSt7RNrdHs36f22QpbuTo23IbzakepcVoGpiJpNVxWXrm29UWrm&#10;5bf3NA1W7MmyuruUCPDI4NzXjM+muscBsPd1/g7/ADnFezdj9M+K/WXP0/Le5b6WfcO5G3fRujuC&#10;51abyajb1Eq1CemDsWN/uZba8f8Apbi6WHqIoVtObFmzDZRmMC3WTG1z/b5I/uT3X9MvZyLt/ev1&#10;WX3hxm5N7bXP0O8u3N3tre9HZbtWNlQXNtX8z5WQVAOaruy5i+F/U7mztrY1jQI1tJ7gGXIgZHBm&#10;bePX8s5QuH+oP0F9tm9b9l+1vcXu/k7lzj7q8la2987Ha3LNlTtLl1NxKtbvvK3JEEnoCZctcdtr&#10;d1W3PKXGtgW3a0gYF9PakE1BHUYL+pttxIruX+rvvPl+I3u29j/RDj9pyqbjluM23K8puNqLfGXb&#10;179VvwdvaAX0b4A0OJ0mmEXP9l2o9e6968qet6ocgqdRn1AB9gOJbJM1f+LtPmncU/7ifehve3eM&#10;2PAe3Lm7b29c4fecd2b2yNp27nhrl6+kNABdGBMAjqcRdtzfGmF2uwV1a22nUpuH1VMJAiBWIGJN&#10;peIv6e/+atf7r/b99Vbly5e96fVLfcdd2vJWr188fet8TtTwu5QHfru7z3A15ii1ImsQBJxI/wB4&#10;5ncG2ux4rS1xG0MVNtVe387Hwan24tz6M3x6a87Vk7v0L+gHtJd/u/qN9ZW3uz4nkLFzfba7v7fI&#10;b65xnKRb43b+kjH9Rt7YZvzFPZNYODaxzF03v1fKbfbrdQNaZHAuW9YjcwvV1yAw+qwl8c6TJey5&#10;76FcKnCWvZf0e9ye57nDb65teTG64rc3+K5QbC76vtDcXOQc6f0W4k+td/CSNUCBiKu14JFNjech&#10;f5HcWXU3WFxgSjrCXFHiozXCTHzX/iekka/ce8/3Lcju7XNexvpb7c+lHtr3BxO7HF7febLb7s7b&#10;ldjuPUv8VyIt6dNvkLit6V9aCQGMnErbpasoz8Xx67mCXLklVL2aW7ou3KVWhAzOKznaXG+1lZD3&#10;TyPL8vv9rsfrV9Vbvsyzdt7fZWtrtbdvc3xxvOIH5jgN9xPGFrxazfAuWN0wJRIPywcTHflG9NzZ&#10;2mxLaGZStu41lDJYW1WaTmCaZ4J/wpec1hdnx30UC8rs7XM++fqim3HKbW3ubW/5TibHM72xG32n&#10;+47vcm3cG4SzqNu8iEsq6PlOFXkN8Mm835Rr4CLqaB6qS425aflYAFPPBZtZxNUb2zye29trteR9&#10;gfSS1vOP4G9+q3L8ftyd2vCcii7G77q2ljc2C36zbXCbe8bWRdRSVg1xCu3OJ9NBf5HdXNIDNtlC&#10;uzBaG1QTPSZmMZtkvVdZvnM1kdA4XafXNeZ5U+2vpN7G4s8iTtdr7y3l/kNlsrNzet6235Y299f0&#10;G1bkXWstba0zkmkUKxe4Xbop2mw3l+66KF9QO6srsQCkkQEygicsOIXXy7Xmi9xe2v3Ge49/vB7w&#10;+qfsf2vwfG7+5u73+z/oOP3G13Wx2aFrG8ULeN3c75lLgoSgUlQARhm/yllnba7XYJcUllvhrQdd&#10;czZ9Tr8wgt4dca6LNL12vK99v/RT3Lttjt/envP6pcvxu+Fja7vgLuz5e/sH223AZOdfj0f8oJ+n&#10;I/T7W4pUuCwAjDI3XK6DaHH7O21tw92zatsEO7LSl28ukBQRGmD8TjOdvWL2a/G/3roexvoza3X+&#10;9N9S/ffI2+R2N3a8PzfM+4LN3ff+wVa27WuQ4j2/eu7pzfddwzNuNasInQitGLXb8jv1212NpY29&#10;+6VX0xtrlxSoWXtMwgoxpDGmLzjhzxpnm2z/AEOO+6/pD9MeR93e3Ff3x7j9z+2+G21/dpvLvvTj&#10;+PvW9w+7FrY83Y2249ReQ2loEr+lDMxYCQoMho3uf3QQXTt7bXGV1Qq4CIo7LDkMuVIfr1xPq+S/&#10;8GcrnY+0/wBrnsD9Vc4hOf3u22CX9le5Tbvtb255PlNwwO99ybLbvtNwdTv6ytthIt93pgCuGLNr&#10;kBquE27zFLtu5Z9VLAJzDO2rtIJ0haA5ycXldtvHt1/t8mp5vnfpeXscZbPL8Jtk5TguR4/nG4Hf&#10;+4Ltu2iad1ttjtf0ercW71pBf3F0l71okpc0KMTbScqzXPVvWrnpIm3vp69lVLkzFBIeoOqZM4vV&#10;L+k55zXI/Q3jtpxjcNwXO7B+S5Lkvd/tzff+w7z+83m329u29m9uE9S6EucYgt3Vu2QBbT0wx00O&#10;GbNnmQouta2N0fm7dQ7rcvW2VyHS0ypMqJZgKzlgd3jxjlc+4PcX0AfdXuL2nNfU3gd3q4T3dv7/&#10;ABVnc8VxW62282i3OK3XPba/vja9HfMw2u0etlkINyK4eJ5W2gsWbNu4hYvrN1bVptvtwNTMBb+V&#10;QPlGZzGB/wAO9bWfsWPolzG+ve4vcPN8rx+92m1scfa465xu85PmeN9xe6jq2+w2+4PI6V3W6uXY&#10;O+ulfSsktbcKMFbtcpdNu5db9O7M25usWvNeKJNuxdBRYJcGFgdoik4J/wALpyPlOc+i3ADf8RxF&#10;rb+6dhtLNj2Vwez26e3djwSclyH/AL1vdfE3k5DcNc242RsF91cZmXdObh/UQwUnu9h7iubS41re&#10;2juPUDejcG6W01u8e22rjuV16uMhSK4LrfHLiz/Qj+0Pql+1jiPefE8VvPp7yNj263HbrYLz2yb2&#10;juuU2++9u7EvueS33HoWs7jYbt0NqzxraTecm4t75RiDescpctvbPI7ZbTXrSODut2NLWSLm5vhp&#10;/wBNRqCAdpaNUYnPo13aa9Z/g6bwfuL6O8PyvEcnb+kfuXc89Z4Tld7xd9PZfs6/cv7Xnlu8d7f9&#10;t3k9JZ5XeMti7vWust+zt1f0BeLSY9q3z28vXk2/M+mzs162Q9+09tU7bNq6bprduCqwNIXIk4lm&#10;3ot/Tk5n+DRe4eS/bh7E9v8AFb/3N9ANpyGx423x3tvfBeH9ucjsuRPJN63PczxI4yxba1xPG3ez&#10;erduLuW3JAuJaEMZR2/vHb3bYTeDc7afSvBNwlxNwbgP6j17bqQLdles6nJ0jLFkvS3KZ8NnTDBb&#10;f3P+wr3Vst7uNz7Btez/AHGluzzXB3OW9scrxvLe3LfGbhE9sXeE3fGbpL7b7mtwA1m0EuWNrZU7&#10;i4Ykiztbretxu0uXtoybe49xdMo9zZuTCruLqQO8DtGmFmM8Vi6a57Zen+LlW+9n/Tmx9Y/ffF+3&#10;veFrce9OO2HF7rfNdbebbiffvFbSFfc+0+I3xukNsb9wLur36ktuCjXtIWmM3y7kpcWYDDSoiXkV&#10;mBl54l6YdpJr0eyPozxlrbchxm9Vlv3rN1NzfZpXYpZ3J9N7Ra53NcQwyOTpggClMfFD/kP9hpyn&#10;B7veNtSVW27gMpIDV1M0VYAVzx28Fs4b9xpN/Div2FfsL93W+e+le3447xN5uNgFDXUMq6KoVSF/&#10;DEmgFcxj8rH1Q9utsOW3guAhNdzS0aXYBpQkGgE0Bx8p4+eY+oe58d1tte7scQdfTaBoBUyHGo0J&#10;hlcVkg5nwx2eGZzchiN0BPmSafNPdJNAppGChgRBEVnowkTkZI+wj+GAGATBMyDUFQSZ+LDADCJr&#10;WsZ6hMdCYFadMAMCVEkayuYAq3lM4AYQSSARJCk9J1AjI/8ATADDgg1yLECKAkigBJ8cAMSxruDQ&#10;RqiFlTDQCQ3cRA8gcEsl6hiZtrO0ZAL26JdrpVVvAsGZ+zRaPj0E/wAMXp0J27fmDFouytWgSqMQ&#10;a+lIV30ie5coWccO7b4us8cnUMdX+if1bu/Sr3ZYTk3vbz2Py25VOZ2fztxrkxb5bYIQYuWmj1VW&#10;A6SM4xjfG056u/s/eT2vls3/ACZxf+wMfZvhvcvC7TbbPkeN3203Nm5Ytcht04uyb1zebbd7dWtM&#10;u8opR0YHu88eezrK+1zeTWWXjrif6fw+IHG+9mcL9Qfqxz+y9te0OK5XefrLraOP2qtcdkUgMNxu&#10;Gj0kQV1MQMYt115rcvk3s9IyvvD3n7R+nftzlPeHvn3Bw/tT2zwu3fdcpzvN7yzsOP2dhAWZ7t+8&#10;QJMUUSxyAOPuN+339jHt72lsdhz31MSxz/Pejt7lvhrhN3i+Ocd7JeUx+ouT8xft8Bjz7+TPyNvN&#10;rp9Pj5vxfkG/5K//AGo2vbflOd+jv7KEu2tpYfecVy31i3KW1u726AbNx/a9q8D6NofgvEa2zBWR&#10;H0L2Wy2nH7a1tdlYs7bbWLa2rNmwiW7Vu2ghbaJbgADKAIGOXHR5rbtc1+Rv6lfUX3l9Tvcu+93+&#10;+vcvLe6PcfM7rcb/AJLl+b3m43u93O53Dyz3rm4ZiCRnTzM54ediJAFfEHGkU/Hcf6j220wkWrjF&#10;l0oCaaEuA9wIMqBMHOMRHuDIkr5gzAz6YDoHF8a7MjWbAe3JYawqll1EPpt9ZmK1ETiFdfMdB1iZ&#10;J6wcB03hOOCubhnWEthkZx2WyCPTJAq8UJUdtQcV9xzLLJFQaQtIqaYDrXE8PZVLN5kL9oXS4bUG&#10;ZTcVW8UaqKsgzJFMRnk/irMNBqYpUjAbXi9FsKtiyiKZcepZCqis8kqzfKyTAFDA88QLyrWMh0zq&#10;DNMF1/NHWvbG+3DKu3u9zMArOCLS2jq0t80hVZQp0iCBWRiq3C1+UR0gwfhTLB6nePbd8LZsH17j&#10;3qFiFHpsRIfWhqVOlgSPIimM5u7ZMihM5R0Mzl5Vxjf8qvS/s3fsh210MVUgEPMAOgBBJBMUMBQc&#10;gfLGD5vZjvIDSVLA1Iia18csTW92t1vLrLmPcH0y9xgHaeo1sW0CKVXSzeqbYW1IqxDQT3H7ZGOb&#10;chZFt2EzMkggmAKyMzniy4xrerrLmZeyva/IHd2LcK9sAdtVVnLN3LcKwJ/hlHhjF7qgK3ADAJmv&#10;aZj7qxXG1dw4wl/TuWQwkqMwoualBWZjSVj5Vjr0xlN7dgaQAKMNUUHUFSTJxnX1/EdO4jaM76jM&#10;AoAhJLkntdCFECp6GvmMZfe3A8FNZUgCR2mSKA+B+GNDo3F2Xsobd70wyMxBLBtSzq+bIwOv8sVw&#10;ZvzQncIMs0gicjXwNJFYGAtmUH0i4IMghVgqYj/L5SYMiSMQN/uhZ29u5KtqBcmYPVRqWkQTOWUH&#10;AWfH7U7nc3EOpMkIKyIEMYYeVJB8sc95Tkmuy0kKoALZgyYLACv2daY1rrbUnPEdL4ni1sDTpGpj&#10;+I6SzRRTToaDGC398y4AuaWbVJBDdw/APKAPgcd2d+rc7S2KTp1oDWvQ0nr/AIYydyx+axkn1R3T&#10;BOUzqH2gf0jBhdLcJt5DUpEjpWhAGLbZ3d8z2NztLNzdbu2y2rCszKIiAQuVK55YCJure1Fm7Z3L&#10;27e2ZS1+i1IM9x88fPv/AJFOf5LgPbPtX23sOau8fY5/fbi/7luWbp17vbWbEnZC6lQoYwQemO/t&#10;9Zds/B8Z913218Wuulx3XlZe37p3G0e9o9O36ht7dSmgiwghWI888fZX/ga/b5v/AKSftD5b6pcx&#10;Ztbfkv3Ce8b3unitsC7XbXs324LnB8Ldvk/i3FwX7gHQAHrjze72m3kk+HH9v4sex8P6Xtpj/Nnb&#10;/Z/hM/3Pwbf+1Xn7vuF+oP7lvod+zb27eu7q39AfbG++qH1D3Nq3Y9Lb++fqjtk2ftThdvuVYt6m&#10;14faXd1u7bQAN3YAqTj7byBSKxmD41GPPZxy6vyt3bGv0QXPpi65bTB1DSK91Vr1nMDOcKQzlnmO&#10;nwjEv1YsEPmbdtdEMUi0EutIKopbSSdOUH+cYXqyJgwY8/7fHGdfzVVNaKliFYm2EBUqNVSY7gRE&#10;nOP6HClk1Wkz9gzw09URr5VWKArOpVcdyuwYgzbIFKic5zwTWyRFD8K43iXq3NLZ3BsuQbablTqK&#10;gZHTqKotAACe7w05nOcQr1sEEUp5eODDs3tjmXDI1lipftUDUCjCJI01MgSuk5/xq7liCWApIJiI&#10;mf64o77wnuRUtLs3dbgAuWx6txmcArLmFqCB4/0wwy6YbwzrQ5wKYDT8bvvV12LTLQyBPewMC42R&#10;iDKwSQZnERdQunuJpmuXhHl8cBvrh2l7gj6VoWrlGuJcZQNI/wDXrc+YxFUBMnFkhmBXIyCKkzQB&#10;hT7cBxnf20X1y9q2zK+tLlhvTVIltV220sg/ygz4HCLqapqZqJEVrmcBYe39+mz1HcaTYLJc/NAJ&#10;X8uaKJkstCaiOophiGtmCDWDInxzkYDUncbXl7XqW7lrVbuut2VFxJ0n1FQMc0I7TEDxjDiEntIz&#10;qASI8RgKXkNnYsPY3Nu5YgXLYD2CwuA5XFPSCDUxGek5Ydt25ENmMppp6/H+GAoeW36Julu7e0ml&#10;7cFPmtuDK6L1yiktlMkx1zwp7YgssfE0nu+zPARON5d0uptdzRxauwEJSZtCdDr1UEwDIIABIw9a&#10;uRQ0/iPPAUPuPi2vEXdsGcW1m2CTb12mgvE5CZBAzGVa4RfUMIB8Dl+IZmTl9mAsva+8v7G4jrOh&#10;WexeLKKW2FFCAEMUjtJ6wPPDaAkHVmMuuQqcBdclets6NY0m1ctwwMTcN06dItz20E5yDJODZRRh&#10;B+yCYofDAQtpebU9m7qIuOyAg3HW1a0yxeCZoFggiAOhzFCsSSCQSchX+7AKNs7e+Ljr6TAlbKhd&#10;d19L5aiZVTOVD1GGbc6yGAqSIkFc61+zAaHkyl3j7V/b3G/Lt2pvSbd1nCkDvydIIDSBJE4moYp1&#10;pUAQJP8AHEsl6jm/I7Rbyi7dYrap+Wyn89QSqVJ6TMHMnwwtwSJWBVTMZzSvXGJiW9fRVLx90bTd&#10;tacXXtliDY1BDabVQwTWCSpBMHHmz90H7qfpH+0n6a8j9RfqhzVlb8Nsva3szYbjb3vdfvTn2sG/&#10;tOJ4fjtWtbUQ+53lxRZs2+5mJKq371/Tz/Tj/M7+pb9++D9i/wAuvZ7ba2zf3fvvJrtPaex9vNu3&#10;fzeby47btnOvj8Wtvk8m/EkkuPh/vX337f8AYfZ33nvt5PTXSc777emus9fn6SPan7K/2O/Xv9/n&#10;1r4n6PfRf27cOxW9b5L3z9S+U2W+sexvpl7Ua6NvvfcHublUQW724zt7Ditsx3G6uwiqlsXLtv8A&#10;GL+7L94H1Y/d97+v+7fqFyd3acDsNzuj7N9h7PdXz7d9p7PcEWym02zHS+6e2ltb+5KB30xRaY/1&#10;gf0y/wBLf8tf6XP2Rp+2P2V4NfN77z66f8/9x301nufe+TXNxtv+bXwabXa+Pwy2S27XNsx/z398&#10;+++++/8Au77v3lxrM9njz9Ok+Pwu9nFvp0nrb/Rr/Yv+wL6BfsC+ley+nn0d4K3uee3mx2Ke/fqh&#10;zGz2be9/qFye0DXDvOa5Cypa3tUu3Lr7Pjrb+jtlYquptTt5RJOXhSnTynH/AEjc55fEyccvcGdc&#10;SdptN1yG722x2G03O+329v2drtNns7F3dbvd7u+4t2NttdtYDPcuXGIVEQFiTABxx937r2nsPaeX&#10;7h7/AMung8Hg1vk8nl8m2unj8emszvvvvtZNdNZzdrwmdrtNNJbttcSSZtvpJJ1t+HwRN7vdnxuz&#10;3nI8ju9rx/H8ftr+932+3u4tbXZbLZbW0b+63e73N8qlu1btqz3LjsFUAkkATj9P/wDxs/8AEpZ9&#10;iJ7a+vf7oeF2e897XvQ5n2X9I+SsrurHtBIXccbzfvK0Zs3OQb/UXZMCu3AUvNxiLf8Ank/r1/6l&#10;/k/fH/P/AMl/6evc7+H7Prb4Pf8A3nx7dm/vrm6+XwezxjfX2uv5b5pi+e24x49Z3/sX7P8A2Lfa&#10;3T7v961l8uO7TxXmaZ6bbXpd/jOknE6238Of/ND/AO1CG8+olr3/APtU/Yr7l5Hifp/bG69p/UT9&#10;xPAbi7tOT9/XLrvsOc9q/Sjc7cDc7fjSSNq/NWCL28Lumz02wt299Lfrz+6BeP8A1vsT6Wb61f5K&#10;bmx9x+99sVubXiSB6d/ivbBAK3dyBK3d2Oy1VbWpxI/ixrMTnr/r/H1/j169X6/4vFx3bcfJzr/h&#10;y/8Aaem77g3Hs/8Ad7/yHe07mx9t2m4/3Z9Fv2h89tbu33vuR1I3vCe//wBxWweGsceraNxx3s4/&#10;mX2C3eT02wds3gsrccPduXHuXHdrly7de5eu3btx2d7t67cJZ3YyzOxJJqTiu79mCvatCxZsWbG2&#10;sWLFrbbbabazY2u222129sWNvtNntNsFt2bVtAEtWbahUUBVAAjEHcW+2FXwNCBECevTwnBVrtrw&#10;LSWrAElY1CYpp8ZxjeS22pmCoSRBiQIYtKlcdfHZJhna2Yw2vGbhdCywB1aeuQWGDE+Bxn7m3jtI&#10;GZOoGsESQR5nwx0c16l/qCflEg1GciG+HQ4itYz0QTUgRBEUNGFT1kYKfW8KaiVBNYqK5Dyw0NuT&#10;q7FgoSdUkyRHTr0wMU5+oANCegApI8DAxV3tuCzAqysDE6idJNWHx8cETLdyFGkyK1odX34iNZUF&#10;WVMj0JJkCIn+OAfW4dMkgTMUoIMYauWwsSDWXYUAjIBievXAKtuTBLAw0DMT8QMQnsMxgJAzoR1P&#10;dHnl/dgJAcDrM08PsxS7tB6oTTpRZ1AE6T5188BItkRU1JyMA+OWKl9uFR70BjUAilCK6fh4nAPa&#10;slrAiZjx/scCxt3SyWIP5jyQQRPmSuVc/PABmDEiMh94mlcaD2T7090+w/dXHe5fZ/LXeK5nj7pC&#10;3AGubTf7Rm/P4zk9mYG42tyNL2nyPcpVgDhZmYvQxOjnf1Z+k30/+tnsLm/px9TPb+19x+1eesG3&#10;uNreUJu9jvEtsNrzHDb5PzNrvtsxL7fdWiGU0kqWB+sHC+7PpB+876Yc59OPfvt/jr9/dbEJ7q9i&#10;7/0r26466qaLPuj2lur0NctK3davpFy1Oi6B82PuP8uv5i/vT+Uf7z9l+/v2B77yew+5+x3m2nk0&#10;2us31znbxeWT8/j36WXOLizpZfjvuH272v3D22/tPeaTfx+SYsvOPnPhh+VP64ftX+u//Gd9Zth9&#10;V/YfuPmOR9lXOWZvp99YdlZc+q+8vQ/sH6obHbj0bO5e0PTHqr+l5FRqt6Nwpsj8zv74v+P737+0&#10;zmx7h4g7j3n9GubvMeG927Tb3mve3N45Lv7b91WjLWnt1/T7s9l9BPa4K4/1I/0W/wBen7F/qn+z&#10;z9v/AHia/Zv3f7PXHn9l5Nte33mk4nuvaWYm034/U8M+rxb/AEzMuuf+ev3P+0PeftzyfreO/q+0&#10;2/LvM26f+Jv/AKtvh1+L9Av7Lf31eyv3S8S3t3kxtfaf1e4Xard5b2tevotj3FsLaDV7i9rs8Nct&#10;kHVudoZu7cmuq3D4+eJy/mZP3DH/AH7xjh9SmbeXvgTJBy6VH9MEOvWR4TPxxddrLxcX4zrPwLrL&#10;Oec/H1+IN4+f+GePrX+wD/ko9xft85Hj/pX9YN9v/cn0S5Pc2trtuUc3d9zf03vXWFtOU2KtL7jY&#10;LQbnayWCDVbkqFP8qv68v+nZ9l/n17D3H8zf5Q+Lxfbv3j4NNt9/BJPH7f7rrrm3xb9NfF7jbm+P&#10;ySdt8l+rE22s+/fs/wDevl+x7a/b/uVvk9pb+brt4s+vxus/0fhl8sf30/8AHX7V+vFrefVf6X8X&#10;seC+s3G7a5ud9x229Lj+H+pVjb29S8dyhACWOQgEbbeUV2Om/IbWn6mfZPuv2x704Hj/AHT7P5/j&#10;PdHtzlLBu8XzfEbld3x+9tFoa9avACgo0FQYIaNJUn/NN+5P2z+4/wBnfevP+2v3b7HzfbfuHtb2&#10;+b2/uNOzy+Pb4ba8z4zMtmZtrfq12k/ePF5vB7zwzze23m+m3S68yvyn/WX2Z7q9r89vPafubg+Q&#10;9q8/s94LXJ8Hym1v7HkdlcsIGXbXLCPOplaPmYAhhqkYv7b/AJjOagtTVNCRMA/bOPhHbExi9Ge3&#10;+xG34izxdsLZuWrQuXre2QsWtWySDct/OWoVcGp+bphzcj1WS2AamSBMqsigP34cM6dLb8f9Cv8A&#10;am5ucTseR5W866ttaNu3c9MeluLxU3RdNsSYUAMJJgicpGLS2Vtp1gAgAADKoJnxwcbnbb8XDuZt&#10;bvluXDEBL168Llx7xdyr3OwonoGNIGbgwKCIkYgOw7rtJagoT8AGwemTEw65sbFxBs+FLP6Vt2us&#10;JWyC23tLqe5pEKQDQMYipqaSttBdBBBWHaKClTnI/jg47c6XPpWD96Xns8Rvr6m21nc3bnG7a6wY&#10;3S9xFs2yswwkGFMnqMSmU7i9IqqqawcxXLzwY7sa9rEcfes+zvbHo3Et7fc7ncILUOAl6w7l2W3q&#10;yFsxBIH88LFkpAJgmRFJE5DzwZtt5qnX3NZ3zNEXdug12biK+i7cQA3CyHIpMEGaCMNbhB6fpzBN&#10;Z0yamcGtfzRdezt9dbmn5Vbdu/t7YKW4vOBotWxbVVttkABJUdaeWI9oagxHy6YUTJMZgT4Yje+1&#10;m2PRvOeuWlbZ7ZxZ9e9uW3t60i6LK61Gi4yqZOolZAOQmZBwhENsu5CjUp0+MgVAzpipfJdpjCVy&#10;W9TlV43idu91Rb9P19K3GsaVcNbvkmFBAAEmpBnMYi7i2Xe2qiaSSe0A5nV4+WDvjHDYe3OSHF7X&#10;kN1vGNpx2abfqX7pAY2bPpfMwMiWggoIzywqNDrIhdPzLksGoYeP/XBNpmYKL297xd30y9y4l8g2&#10;7yhGvWnE23sXYDaZqsgwpiOuIF+/oF28RQ9gAiIyDD+OJxOpJiYdB4H24dwvEcIlweoqpvne5HZc&#10;0AttmCknSSsAkwesTGIm21b3c2bSyVJAAUSe75iwiPLGZm22dFtmszWx92b3ZexvbHMc5u2s2TZ2&#10;13c3Gu3DaVWsqdFuy3QaQxXz8DAPSLdm3tLO3tLRQQIAqz9a/wA8beW3Ny+O/L8zv/qBzvvnmeQu&#10;+vubwfc2Tdug27GzUTt1tW7lbgVVbtFZNMKcxqXTpJUzWkz4g/fgiv4/1X/SbhL9q4iPZFoBFt3L&#10;SJaC/wCjA7aUFGzOeK673WRpDSrsAZAnyBHw64Dt/Bbi3sPcO49X9N6G542wbyWwoNy4w1i7c1ye&#10;pkgVkg1FIjlkcHNSBmDIiQR/PAdB26bff8fdtIrW7u13zaP05VC9m4EZHCKCRQKAwMrnlXFfdLDW&#10;J8H1rJIDP8wUZ+EDB6p0jsXEpY3NjiTotJbK3dn+n3SIE3BS1qC27xAItKO8XHJmSAZw42n8piYq&#10;AZEg9TBH8sHPx8229We4tLiWvcFj0XLfmGxbt61NwAC3aZkFVUggamHQSBJxXXZ0bqCQCNaknUQa&#10;y3wgDB1kkmI6rwoH6j2qdzbTcOs7S+LbCwl0EgW9mT/nLH5ych4ChW7jfkOxDFlJ8KigwEzfcchH&#10;P7SzbuWjY3dtYQlr9tXYuyrcFAq5FqifDFfdKsb9sBlpMR3QAWiuVcSyXijoft61vNvtPbu+L7fc&#10;kTYO5FxrKEF9NsjV8zqJIVqEznTEvbIUu7e4DAuLoL+UTEnOfHFL0rH+8tzZ3nD+5tkV9Q8dvxuU&#10;2jAKGu3GZH3Ba2dSMWJ0yCJimLO7b9Xb3JEFWNKMFANDTBzm17pPjHHOH5s8V7v4qyzM9nkNjoa5&#10;Ho3Nxe0w1gtcNO7tER/LFVc0JcnUqhrZWNMg00mR49cT8XR3Lh7W63/FXEFnc3Lmx5W3ecvdGpLa&#10;XPWt2rUilOwaTEEgZzjPo5JUiQLd2GqGYJqkmPDPHLu5+nhXoXfbGz+mvG6bV27vuJS7t802o3SW&#10;AUkMRo0ijComcObu2jPeWYDIGUaTJZOpHx+zDeSXgRPafK7na7Hgj3vctX7lrd3WuBrVnb3jo0kv&#10;FIyEaoyFMQA4t7iyxgC9ba1AzBAoJPTPE1xbi/BcWzhu7+yO+9uctbstcY8Vyljkld7arbi4/wCF&#10;RW29VgkgHpIBxMVwtu0/W3eAbT+IM2YjFzJrMxGPu7W5veQ5GxN25b5Hhi5Lt2ztrYuNbLxEgKdA&#10;zocxiPckbpyhIIcXFA6iNMnxribfmqtDx1y5uPbO1t7lUawuzuca9y4QHtvbYuVK24UTbEA1MZRj&#10;aPeZdltWb8NtiZpSMpx2cdJe7avBfG8JtN19Qve+2snt3fM7VDaQi83qn/RZARp9IgFhQ9KDFSXY&#10;2LUliLl2QGEgrOQNZGDo7cNlYX3Hyxt2ktnjeGXaK23kOu4W2qFr1o6VVw0gaR3TMUrW727qTcH5&#10;lYpaplT5a1nHPfjEjU5rqXsbiBtuS9tWSPT/AElnf79jdlfSa8gF8wwASakMRNYxTXbxth9IHZaW&#10;FahDkRpAqcYkzcNYzeHZ+N439e21uXn0nc8lcuNds29Au7ZXGm9cGQGmhP4pmpxDVBouEtW1YjSd&#10;UzcbUanx/uxcXXfC5xcNZub10XtnaSySu85Fn9RfSZxZ2dr07ahR2gqACMgDJ6xikvsbZIABTTph&#10;jAGo9RXHobdK4aydyqXDdNy6bxu+tbnXK26yRBUTAk5T1xSMWuFQa6iukx3d7FYA8I8f54xvrdpx&#10;1Sx07bLb2iXNLACxaPqhXOk6betRIPRiCCKTnScWO1TU4UTOsKTHa0U1VyiBTLGpMa4GP5zdLbtt&#10;dPp/+69wo2uHtC4ATZaaFSDBMaj06Y9I/Tra+nYVmkkwxMdAKA4zMYzPV5N7nySV+Xn/AJfveJ3L&#10;bjY2nb0ra3Nstv1HCG6zASiZQpJEZznSI62cadH52RkKfDxI6THlgsAMDADAwAwMAMDALRdRHkR9&#10;84GAtNsACGIBjKjUIGcfCp88N6TqNKf08sBprF1GsjS+YEaqlZEac4kfxmuE6CSBlEH+FMQxlYjd&#10;qqUNWBXSGyQfMRpNJNAf78EbROZn+HTBMc5ybt8ilkGWUAhgGDRT5ICk0jxwPTIFB/XFWyWYp4cn&#10;bALm5pMAfMHbwXSD1OcRHhhhlihXrInwEziXicR59tLOfRothvrT6Gd21IGOhrjC2rK0lAFMZVjy&#10;xFuLE/Cf64k5ucYYdM4Dc27lu0VFRcJYrCgNqkBdXlEgRiMTBFY+4ZY0N1a2aX7Lm3bZj6ugJqBu&#10;FiSS7QCKQZE/DCHeciKnIDxGWAuOM45kSf09xWVyUYgLbVkufNb1ZwVJIyIxFdzpbpE+QH3Z4Dec&#10;dsLb72wLralupbGu0pYGO5CzADTqM0gEDLDfrREESRMEZ/aOpzwFtf8AbwB3YvWLnpaoRjXSgBaH&#10;tsdQVZhZgUM54dZgSfgBlTxrgKuxx/6ezYYNoa5uLjMr17VEa0YTkoggZGD1xBaisT3Gk9J7p6YD&#10;ovGMj7jart3NlDbI9NyCoATS129cz7SFAC9ROGHuaWSYmJiv2LWJOA1/H8V+qscvaW4y6Ltt0ZBF&#10;7VoB9a6YjRIJIB650Aw1dv8Aa9B4xMGQtDgND7f9qrc3ew3LXXF0gHSDbC3FF4jtgEhVYnUWqTXw&#10;xDtXiSpANSBJyMHoMB0b3J7Z21g3xdFly+2VylhoeFtN3EgFlavexBBiDiwv3p0UgBQZNcspP9MB&#10;x32xwDD9WoBul7t4P6ui1KsIY2QM5OkqQRJBjwxUkF2cwazJg5T2knAegtq9zj7PGG3espdNgoLM&#10;+l+V6cXF26AmAe3UWEmommLC2CCBJJCxkDHwGA5Fze5s79N+GVVsNvyx1XGC67atPqGuZIZIH9MO&#10;2JJcdAwYARGVa4Cl903bS2uILG2LX6D0FuXSU3KvqLW0tyx+YxBNCKZiBNM9pnJCBQTlET/XAcys&#10;3AL+7ui3pB31u81ou7WnHqJcgEtKkMBABiJrXH//1PfGnUTA0jSadaHOCYx9ffpLrjXxaW2Guoxu&#10;XhbF1gQHYKAU12xQSZ0mSPMYbocqEZ6s/sGWAmjWrGGNWJhWVXTSIVSzAyYYT1616J66T1IZfPUM&#10;pnATVdlRLqMQo1pcWuoFGm5raCCxFdQIpIMDCRn+GKffmBXplXASLmodreoh0O4dWH+lq0EnST3k&#10;ahnUExgGY60M+UfbgE2dB1ORoVENshk7pg5gkmFoQagmgM4QwHQCK1nMCo8f54Cx266z6nqkkRe0&#10;A6B3nQSWOmkUIMyDmcwgtQVgVzr8R3Ga/DHPyeixJ9Ia7lxyp0g6WB0qbZ7bZbRSVHnHh44aJoQa&#10;zFCxIyoaRTwxzVLAA0wRa+ZlBQIRpWXtxJBfzaOuZwmTGkZ1JyAHxkZfDASAFA9QnTplEGkm+YHc&#10;EFs9pEkAnwocJqTA6GagmRGXhgHl9C3b1M4DG0R2XVtBqyHIaSSGnVBrEgZ4Kh8vhSftOAkBipQq&#10;PmeVLXCzIHA7mVemqZntg4KABWp8RMnpTASA3cbIK2Qlx8tLKCby3CSwo0kwJmP5pI8SRI6gEeFY&#10;8MBLt6lCFCsetcckEghJ1sFZ+hyCgTU0ywXWYkAxq6gnJZ/ngHSQwW2zPbYd/psWurcXVVqHOQFV&#10;SKQYAkYBNRnWZJ8sj0+zABIBY/lBtNsk21YIGuMQiq5BljWQSPMGMEaKSDpIgCTTx+zMfxwEsVZA&#10;5DjuLAj02WD/AJomQRNfKIphDBS1J+XT0j7B/YYiy3KVt2vG2syGLruGVQS7agR3epTwLDrSsUwk&#10;sCBqBik1B8s8wBiNJCWtLflOodmftYFNIaqgLWSfmLZ0MYQRNJyIkTkZgTgJdtipW6yqWuJ8/phN&#10;a6CzEAChJP8ADzwiAZLEDVJgUYjIkTl/b44Kf1sO20HPpW6liCikXNWjVUGnaT0yPjgpyP8AUkky&#10;Q1DFcA8sqzr20OkrA9NRpDxqAJAIMgnyzGGmAmFB1EAGT1BpJy+zG9ZrfzHHqlLcZFm4bQVbjOAQ&#10;KrGQDVoDJJkGsVpghUwQtAIyg17ic8W8azt+Jxjg8SBDqWzYUAkELNsACKkDPpgnNDUDIxJEgmCY&#10;jxzxvSTbXNmVgrYk2xpdiCwdh3Qw/Fqc0ABgdSayMi1rGUQWJJJiSRVjI+FMa7fhbBI9JtJuEhgs&#10;Dt1V1/6dsoanOanOmGzUCrHTqJg+RJg+fUH+mNKkDXLApYm8loKCECSGVAZMVrCtPWPDBMCCKCQB&#10;AFZ/yifvwEm2WuULEBhctsxOkBlpcfS0fIBpPQk/HAPWchIYDxmM8Am0F1oAQLkzb1KBqBE6dFCd&#10;UkjSZHlhusnPoY7iRlkT1wE4kvbS5rUghrevtFti1RqBX8JPh9oOCiCcp1AiO2ZzoPjXAA3iSgBL&#10;WzbSWKK8NGj8QmBEASc6GMNnQhBkAdxyNTJWP6DAS09S4GtEF4FpC7NLNahXFysZiZGWYIwWoCgF&#10;TQ1kgTICz0+zASv05Yl9YAEFQFCydOh9RkknIZiBXCXGpgxqGGog5kZKCcAqzc0bYW0C6EZQjqYR&#10;QxlnC081iZHXLDTGCTVjQ1rAzgn+WAnWJu27U6UVmYaR3F3UwKGuUTGZwhiWJYMJDGMyCYghvHyw&#10;Eq0BbAQqx/KADaxqtrOptGgz4alByqZFMJIUCCTOazJFTIr5kYB43LrkkKpkBLrflhwFGiQggEQ0&#10;jPLLCZmpoTmACc6kyP4YB4gqTbt3PUImoYqo1oAgZRB6Sygj4UwTRMkipJ7xl0oB4wMA4nZbA9Nn&#10;irG3cUeqE7yxcwRE5ACD44MGROZDAVgkdAJHTAC6ul1lNCOHHqiArkEM3qAklWDQsD+owmI6d3Uk&#10;HKNQaBNM+k4B0PLR2hT6fpgEE+q8WjaUsZkxnlPnhE1WlJmagCRCw3kaYCQQCrEhSYI9PRqY6XGs&#10;6B5LMdYzpOCIIAgCqmV6apiWJFfMYBasjMS7UN1NN0jV2N3EW0WojKaitcJljAA+ZqNqPQnrUfww&#10;DxVFZ2DAslsyiqtQxE6SYIFIzrmMEQGAA6dor+H8I6UnIYBwSHLQa2tZOiV1adLms1Agk18ssNlh&#10;BBkw5gHwNTBbAOhGAoNKvbliorMSoZR0qK+HjgRAUSYqBM0Ezl8DgFzrNxlBZmKOcu8G2ARIFIgR&#10;OXTCGgsGDATNNMBl6VGWWAeSQjq6G6bOki4zBTZcr5zNCRBNJGWABQagToJmATBNYg9PPAnUtip+&#10;VrQ1+iV1FUm2UgksgEGJgtmM8JmZFAZEDNZApBH92AeGplDFbkImq4XZVulGcTqAmBOQ1TWfLDfg&#10;ft7jpM5TERn0j/AJAJaVQL3CBoUMGUzcUI/3FiWgDMeJ0nSpagqSpgg5EjoaYBJ1m0X0WoczFt1O&#10;kqQ0K5UFuhikZZ1wgAOY8SWhSRMVWSZNfEYCSzNZAZQxCj0g1xVcRqIuFWWJNKHLBse6BMAAmmnO&#10;mZNPgaeWARbDXLTNqthnJCdwu6lWHlVUQW8YBIkk4QDXtFVBM91ADEz8MF4SWUAg3LhAcW0KEAvd&#10;LAsygUiJ+3OJGEiYHSgjISZ0kf0/jh6IcGjVc0nXB0v+KAii6NJ1CPLxNOmEGDGqOsQOs+By+zHl&#10;9HSzEuEtARra3qnVbkux1Bc5Lj5jmIODIABkKDXImYiC09Phg5y5uKMFiykFnDAEAhR5rbAGY8yS&#10;R/HDJyNJEVqIJGck/GmK6YiUgJaQ2juGmjMUVjqtgIs5GSfjPlhKmrGBWMjlFBU5+FMFOuupLYLU&#10;XX6mq2GIYwzaguRGdKEVEZ4SwkmMmEFpplUkjKRBOAeVltgBzDqQyIyk5DuQeJHiT5g4QQGMxUiK&#10;yQQKTPT4YCRqNtQhOvTqcrpVWTWNQELOo5kGcqnLBAwYJiKSPtn+GWAW4DKAAHJMkAr21/KJIEZm&#10;T5R1wKFZiMzLSGAPiD9nljp4+iU4pYPp1SoGkBSjW2ZDRgR8YUR8emCglYk/hkjUSNVenT4Y6B4s&#10;ReAKQrfLMBFNsURiZqfORl8cJoJDEeQJj5xEmTXOnhgHChcghHXInSoVS1hg2leorQ1qZwQoYGqI&#10;aD8wqI+acAtpYEHSW1igOnVqOsk2xFPGPtwgZyIyAIaJkDtgTnnngFCNJFQWLHVbYldDnTcDQKgU&#10;qBP88EQP/SjOBlP4iBTqKn/DAK1kqAIQKoCliYGmoS2YmABMT5YJhUwYJHyyFyNIM0OAetkAiQCB&#10;QPGp+4Rp0mJ7pr18fFo6S9DpBJgGhlcj5npXr9mAfUOtttY/ylmA1aQTBQikCK0Bp9uEk/IakA1A&#10;FQchnnJwDtoS15mZQQo0MTKkGWXTSQYMfwOCEjMmsA/MPAkGP41wDjEtDBQttVNxZZVk9yK6M1RU&#10;QPDoMAj5gBSgFSYJNCT/ACnAIt1A1CDBLBYUsIJ0qvWa9QT9mEkAyYAJy8QDkQBngHkZ5UHUVQwd&#10;MknNAxLCmRAEU6nDcVBaYBgZ9TUQuAlq7BTohdVvUxOjJWBLzcHxAMx4Rg6R0HUVzrMHAJGqJlrh&#10;LaSSQFy7XRqQCDXqfLBNWsAUpIrQUrgHU/LYIoJloYzGsmugo1BAEUyP24QQSWqoZopErQV/t/0w&#10;D6adKHTqCtcJKmHRmuFlBB6SK1qfAYbBB/H3DuUKxyJqtK1+OAe/AEbbkBhoZ3EmUWVYk0oKec/b&#10;gHqaknTGnvbxIyif7UwDiEAaZQBZDBiAuYUnOTpkx18JGEkEzFCLZDLq0rqapOX8jgHAYKsynT6g&#10;KMO+4AtCJJ8aAEZTXCWH4ixOpYA/9KkEV+/+ZwCwSpCFVtur6tYh2XT3KCRUTJHTDRYAEAg0Aky0&#10;SJMj78ssBJUa6vQiWKiE1d3aFacsjJInrOEmCYZWkEA/iYk1iSc5nLALXUFkMChTWJWFRagvFZAA&#10;Gf2VjAcqSY6sTEkwPk0z/XrgFW/UCqGcLC/Nlqcd+uTIy8cvHphuMlJMgwSdJJnu1N0+HlgHZ9Rt&#10;SgVAKgK0JB0kSDqHUnrPiMIYQZpBhQQaEHqZjP7cA/bgo0hlCnVUSyFYBhhMERTL+OE06BpIWTHa&#10;JpmMv5zgHu5iAdKDUywDFIkKRMHOZjKa0wgwTUlSSIrOoxUA+WZwDqxphdLQpI1ADSM0JAgVyA+z&#10;PBEkAAGgBAJEgeY88z/aMAsBS8kESQxRZR4AHafgM/6YQZgySe2TQiQTRvuy/tILBEqBADPA7hQq&#10;I0SY01mg6xg8ppWaScpAoR/HAGILCWqM9IFTqnUGEZVEmT4Yak1EHoCR8tOhI8fDASTDMpYqAgYg&#10;NVyAO06TnOcgn4YKB0IEs0TIygwS1R8BgCDkghlMaV9REgt3CAZWhj4YT4nt+UHSsihnxy+z45YB&#10;1jpjpDKjNAfSVPdGX2k/cThOmgyqSDm0EgSQelJrljOv5Q6XapBJRdGkyFYVOkMlAc5IGYFScJIM&#10;kAg1WJB1AKe0gDrPWMaD6Msd0grqBOpdHeIcMT0IAArGGzIDCfl1aqadSdZmsjqYwDgKiCQFDFWt&#10;ydRS4WAUBQAsECQAYzqcIMCDOWlaxHbUkSKzgHlDkupQAlWcqFMSQCNVYERJAoMCsyCQCagmok9o&#10;MVBA+7AGNAQl/mgBQFBWAJdlBkEEmsiuGiRpAJBMQJDATmGJH9M8BIQFWci38pDldSmG+QICaZUN&#10;eoqcJmD5ClQCxpIJbzOAWIKhlIEmZB0qpFG0DKnWcvAnAALNp/zdTMIC0AUOXj59cATFbSG6TpFs&#10;RAlfUOnVqKsCKSY8qxjrfsL2pe3m5sX7ltzqdfmB06VGUnxz6dMY2tz2zq5779seHf3WfX7h/YPt&#10;jmkbfbaz+m2V3WUuj1TcunRGjqZPgepiceq9psLW229izbUBQAHIAAJoDUeeNPjttrtX5jvff1N5&#10;j3N7w9wcly273N3eepc/Qbcu73LK3gWsBbW4NTpgkLAaKRliS25Wyot/hYiCsMftjFSS3ox2w9nP&#10;7p3w5u9cvDc7S3cuNt9zZKWwoEs9pXBNRKwWynOcQbiagWaGVq0NJAkgYNabdt+Tp/B8lb2Vyxs7&#10;AbZbuz6aQV0XLw1aBduyIYAyEJaYpQCMV7vcU6RMLWZ1aQKUOZwd5rrecOtbDjeLaw+43TWLV/ek&#10;WlsPbdBu7964GvAAEqo8WZRBrEYWtoMA2ktcI+c1OqZFBT44MfqxVbzm02Hr2f1CJsbT3FfaW1ts&#10;fSRQtxi7SzSV0p0oSADBxc7aywWTIYdpoQTNZwcLberzh7291bS3fazYuC9tN5p3C37bi5bRFoLI&#10;JBkTBmRFQcXtkLpETlmYEEZzXAeWfc1zdXOQ3BvQLbXwyKilzfQf6SW3uKAIBBJGQjOaOPatEhlg&#10;OvgpEyazgIXH8/yu317fcEtsdxDo77i27Jakgm2xHQjpkJBw2yAAFCA0AtMg/CfE4Cdx++3D7n9N&#10;yNi9uNncuX/0cFFS2GQMhkhgVAIgZgZRXDK7hVBkd0kgEeB88Bq7/s3kN0bR2u8s/pm21sG/beXZ&#10;mINpBajMUoSaCTil3u9AuFlSQMpIig8P78GtNe6vR30/+l9y3w42m75f9NfZlubq5ZUNdDbgElxc&#10;eAUc0UrMGcssRBvfVt/+6+rtNFUTnmB4eODfZZeLh0Jvpw/CcjaC+9Fs27m5S1cuXb14W9dpS4DK&#10;sFipADK1AJ8sN2btosA3HsStRKnxImRg1ddrMZXPuT27z67S5f2n1R2202L2yNxdt3baNatXbYm4&#10;iNEgCfn8e2oq5dvb26zAcWqW4WGC1IyDEUpiMztk/N/cpfb3B/Trh9pt7t36173k+VVxdubVt9Nq&#10;zclneyjKTJIMF6mJzBxXFSEuemmi5Q6CWUSM5j+eDt15dmTe2r97irfIbs8hxgQJb3q/pdy7Jfty&#10;rW7zEDOCQCCOgBjEJb7kpauFkbVmT2EE0XXT+P8ALAxOraPwfG2NtyfPcRt9vyG2fboDZsoj7zbv&#10;btFWutYGoTlJBURUmQcWl1PWQW1Oi4NKhgogyYIJ61FP7oxU41ltrknG73/Zb1zlr23/AF3GO13c&#10;Ha/qLwu2ilALQ0ylO16EwQK4kWbibYql0GQANVNIM5iftPxxGN9btixlPcPG7z3jtL2/4e8ljbvc&#10;vX22XqXEvXFdtRtvOr02DBCyiIWsiYxYuywhDAMZgggLnUkjLFcHEeM2+6X/AHGzvtpcbZILY3Vu&#10;5Yu3NzLIbYXblpminIHtmgNcJdC8eoYYGCwnz6j4ScBP4jlW4p9z/tO0Tc7O9qcbO8npkXVVUc67&#10;wBUlyUQPNKyJAwG2yMFIOS1dQagChAND8MFzeh7jveW+467urZsIvrbi2o2O6ZVTb7i+8EXWmbbg&#10;dqukrMGBnh6xYvFlMSi9QKismAaZdcEZb3d7v9veluNqrqnMXlddunqiHcKTtwzWgWfSxoDn1rGH&#10;N5uALcIqBVGkyTkOrMT/ABwWTuuIrfpz7Nd+X9Tf7rdNutyf9wtFLH5frBgbVi3bBILywBW5LDrT&#10;Ga3W5dVuEq1xSQp0VZZ/EPEeODvNJJM+j2d7Q9o7TcXOOS3fs8bu9tG4Ztynp7fcj5F2y6iAHLSV&#10;FBAmQaYz16dRPqsFBVnbSaEkGKD44nrlt6V4Lb2Dtbe3/wBv2O4v+jfsbOx6yKexWDELeM1JVtIg&#10;1XurGFI9wwBuoQNqAclNaEdPMSMMCJueO4xRfLezv1e7e1+nc7Gzaum3uvUoXmX9EhWhVEg1pTEv&#10;9ZdBt+latX1QkggrXSpJz+An+WExeYMtb9m8Dcscl/unJczxG55Cydvds37N+2bQuOptvUAKD81s&#10;KCaZkTiUu7c3bdv0WVmKykSDqNfgPMYmecHplk957L2W34fkN9/7EKtY29jcRviZuW/TqpRiSDcl&#10;j+WV+yCTjV2ra7S0SFBukB2R8gAASQBmRjTy229XhH3By+/+oXuNLF7c37XC7bcNxm33OxFttxvL&#10;rhlUbi9cUhLTNVh+HplSru3ru6uk7O367N8z7gEWUr8yKYqPLB0ms1md67n7e4DivY3D7e3775S3&#10;7W2W1vkbfY+2ns7n3HyN2ZXbb7d2fUbReFRqUeTAA4h39sotM3Jb4u4ZCNvYY6GpBZdJ+wiMTDWu&#10;1/yT+9s/b3urfbjltptfo59MrWw2N7a8hZv+5vcu1Tb7hVDG4dvuhvO4ksNaMskCpMGcIN/a7SE4&#10;/atb1IfzXU6pAlhJHXMeP24SY6L22/mv9yfY9q+7/fFu/uPqp7y23KLY3y6eI4696W0e3uTp2s27&#10;RYaVAFvUGBFT0Aw03JcuE0s4t2GMo5JNw6jKnt846Yq9mnX1aLZ/R/6GXd//ALhseF/3fndupt39&#10;gtoDY2m2VjRdtWrF9auFGoBWBMzDdKsbu9dG6F7d3Lt1F/LQMUDXAcq9CKSaYzOty1JJ0ddf2hw/&#10;Ct7V/wBm9o8dw3E393b/ANw3jbW1u32vHFAfUFofNctufkHdAkVqHrd/atc2y3nv3tx6k3Lcs2m0&#10;6aRaIGRBy6YuZnGSy+nCl5fgfeWy2Huy9wOw9ucJ7bXi1t7HkfTSze3HL7XeDcty6m/HqWrtsfmh&#10;V1K1DOeJRewiFG4971w67JHpsQUB1STkCOmGcMSW9dmO/wBr9y7re2t5Z+p3GcNxVh9hzlln3+12&#10;zJybItq5dt2xquNZuiSySSKMFOF7PfbrbMiW9haQ6DN5rQVbmegFQDDAZ/DGc7Z4mFuk25yq/f8A&#10;9MvZ/vPa77d8r9R/cHI7Q7oPZ4Da85uNxuNmBp/XXLF5ypube7cHZUxqIHQBu5ueRIv/AKneqnr3&#10;xcstbYowtIO6IoPAAZ41M9KdmvwWXGezvpTsz7cve2Pp7d5H/wBhngbvEcht+Y2VvkLVzl95cP6X&#10;171wM1xUj1CXJhoAnBf+8ra6H3F27vGJqTdOhNY1FycqeWGZOMpjfpMSJDD64e7U3mx9s8Tw3sjZ&#10;WdsAto8bYPJb1dj+Tb49LRHqqt+JYukaI0wTg7d62zMLWw9P1dSF1RXd7o/0ryqoPbGc4Yiybddq&#10;a3/t/f7UbS/zH1HflLvEjY8ht+NvcnuNnx204vcw3O8Jf3N51QXbj6lthV7VHQYcfc8pbe4LK22T&#10;01dbRJE6BBV0aTJMmAMOcmNNpnqq7HtP6Rc3xnGbjnNxu7G8Tld5sL3MW1N87cciWvWL+y5HblUK&#10;IiratOzmvbnOE7ltzc9Jb+5topt+oXQtHoZ3UGQz6AdMLya66zmJftPYezuMHuDee2vaXJ3+Qs8q&#10;ePt7Xc29qNwvO+kE4vlLlwayLbImsOXUVImuC2222iXWs+vcY+mV13Ki87AFbtogHuWkCZPhhOi5&#10;uMxO91+5PeXI8Rs+Vte3Nrs7f+5puDsdjp293iNrtdw1jc8Vy9neMJ2m5tsztcgBTVWBiZjNatlx&#10;es2l0qswEa5cZu4XFYkQxio6fbgz2bXnNjCrteZ5FNpuuA57kt+d1ur91Dfv8hY4rYbTbr6F3jdz&#10;t7dgpf21qQdu4I9RohpBwpd5tX129vqoue1RmZGUariAqCAIzMxOKxdNp9W3Miq3vsT3hsTx3N+6&#10;d1sov70WhtfeXJ7W3tN9s7187TjOQ3Nvd3Ue5vDcKPZX09S284AnCVuNZFq5b2b7fa20e7rYv6l2&#10;2x0uLopQk5/CIwbuMTu5/t8k6/xex5y57g4rlvqJx/uf3fy/Jcbw9rY7a1sl4zgeas7Ztxtn4Zn9&#10;RGv2bKyUuMQwBDSTWYH3Hpqh2loXFcNeJuo9vTd/0LTsX7hBGnoDngz9Ocdzn97jvai85ud2ffnP&#10;3+I5bi7u04Pb7bgd9sOUO44AKnubnNjtrOxjbbo3EJ3OjS9y2Pyw8jDQbfXWUja11fpGd79hHS8U&#10;Ja3cFuc50q1R4YH0a+ufktd9tfppwO33X6j3jcFk8evv2xx+19u+4N7xvI8CnI2tvtuX2T7pbJY2&#10;bii9udn2PqDa1IMYXbs71itq/YtFtLrZfWtLdvvNi/6YlSSsT1MeODFs663HyV3Ne5vp1s7W/wCc&#10;9re5eXFk7nYbjneMXYbpbjctzT/pbXuv26OVvm3f29gX/WO3XSbCM0A6BBP+o3Fu8iXTZe7bDbO2&#10;FAts9lp/SbqVB1gDUBJXLB12k42xmfBK45PbPtLkfb3Jbr25/v8AteC5LcbD33zF7dPe5jjOO5/Z&#10;BL3vz2dcTdX7J2O6uum33DulvcEuyAkMMN7a3uEb1f1ZvMSm6LLuHNu8Svp3Dbkj5POmUYk4Y221&#10;v+VY+7eT9rb3bW+G2/sT/Y9l6W/9iJZ3XtnjLHLe39vYvty/D2uV9G1dIt7+2NFu3ai6C9z1lcOC&#10;Gdyd1bvOH5W4VsOrMy7g+mnqkFLqanknppOfjideW5jpNWg9q2fYnLe3eL3HG/RPh9vu/dPG7vbc&#10;dtdz7b26cjvW4W3cbde3+Rba8ebdtFCLd9VCws6kPprqkSdq29CWFvbrcOXd7Thr6KBYnXaugF5J&#10;kgMrQRWMWfA2mmvp/gxvvKz9OV33uPd8L7I9p8eOP2HFc3x7bX23ud3eve5Qg2nI8Re3Nvjitvbo&#10;lt32m6sm5ZuEqlwITOLJdnos2l3XIJtlvLfW+Ru7dxUlv/GcNdZiwmtag/DFY1t9Nc/wcf5D6lpy&#10;XuHl7nsz6Tch733ft7de3t37bu/+wFzXG7nlX/SunvLa7ra8VtrNnZ3EsObSLb9S1cSSUlgRW3Nh&#10;aBXVyaXwiXNuhvXF0tuk/wDVmndMnMzXI4L33pNXX+E+qPuF7e4Fn6I8twF7e73ivcfJWeE4e/8A&#10;rNn7Q5UlH5q0NYubZrJW3c9OxbKLpLarKziobabbakmzuthf9Vhd02ygY2dP59suy9rLIEqPiuJ2&#10;z1dJczLumz96e7fd72tvzfsn6i+1bnE2r3D7Xecvtd3utonuFd+D7b5ReO2W71b3aboW3b/yr+rU&#10;kW90gnEe5stkLhB5HZ6wiFLI9FrtwsALLesQNKgfPWuSlZjExMl2vwtaXYe/fqBd2O2ax9LvfJ2F&#10;/kORs8pzl7b8tt+C4y1tma5zdp+DN29d3m5vXjp2KmyVRQX3Frcrb1l/b8fuL73n2u8tLoZ7Yezc&#10;1WVt2rWncILKOoljqALN8TMYuPVnfaTrFH7n+qftH2tseD2HvD2Zyd473acfy7bfnOGuDmL3Jczy&#10;hPtje3OY3ey3R07W0bI3NrbWmgHVYtrbLjFrsV5Cxsd1t7Tsty3bXcbxb7XWubsybZuJ6mqSoVFo&#10;RAPwOKm08cst9HEvqLc+lfuL6m/T33dzOw2e92XI8rufa3sHd+3Nvw9jjfZVxrVrk9txO9v7E7b0&#10;03L3t5df1rFw3LqKqOFFwDM72/rBZGAViWgEHvAyBNc8oGM7bYdXsb2Hw6bG/Z21/bXtxu9vZS2g&#10;NvTOy9YkvcCxb7urudIzFZJ8Q/ur9tbb3B7W3lt7ZdnsXmVnXUQfTlhpr1FR4eeNeG43nrl6JM6d&#10;tff/AP43/dG5465f4a66JZRhtGsW2e7b0lotOt54LqQRDRBPiMvyYfuS9j3uK57lUa3Oi/eGi0Zl&#10;A0a0gntisD7cfKeLbjh9Z974bNrH2jnLzx4K5HbPYvfKWAJhRBI/CCwPTxx21t7sZfB7643yGK1U&#10;DCCZIJAliwJUHVoUUMETXHUDDDsIaOhBDQSadsT4UwQMIM5xTMUMnr8PhGAGGwa+fy0HdB+NfjgB&#10;gEGhA1QSKQBlIj4eZwAwAxiSSwgmZygR2gzT44AYfRQWAGoyQADUmk/2P8MAMTbdsL3OQV+YW1qp&#10;gaipJNI8JwAw9b7rtt7YTVYOpTcgemEMnUDQDxFc/PFY5u2Z/b8AxaNde/6lw7d7a29CywcWmdk1&#10;N6VSax1mmPP6u9vdM2UMVN7a3rruj2xDTIHcaijEgQAKQMvtxr6Oublxs2z6Bj3d+zT69ezvZPvb&#10;239Pf3CcpynGfSHk95b2n/sbbHa3OU3fsQbu4Daub7ZoTcvcZqpeNsF9vJdVZQRjl5fHbM+Pm/B8&#10;x9u99Pb2eH3XGmeL/u5+Pyvqznu3ee5dh7Z5zfezuH2XuD3RtON3N/g+D5Lkf9o2XLcjaQvY2F/k&#10;yjrY9Q9ouMNIJGoqssP3Eft4+nv0k9m+0OB5P6V7bguS4D3DxWz5TjPePEX9tyVv3Lxm6tC5teT2&#10;/L2dQu2roqNLQDSAZA+Lt2ts26/2/ufYfLvmY1/L/h/2z+3wfha/5Zf3J/ug+rfuP3T7D+r/AC/N&#10;+0Nv7Y5K/stz9KdqNzxnE8Duhpa0u521pgu6JtsHtbli63rZFxSyMDj1UhGgQB8TUjGbjrXnfmN5&#10;XaXl5K9buM0tdcn5gqEPUADpl0r5DBFoJp0zxO2S5gtbO3F+2RIMovzFVPaxFwCOoHSZzEEDDVxp&#10;EychlSuNC94raMCOxbhVwpuCoNtBOk6wFBjy+4YgO1amKmlYgZZYDrnE7VfQtMgtenFh/Ua7ouIB&#10;W7Er3AxBUeBPScQrjTUz8ekdcB0fjdsquAugKGD0Y6kLQV11HbUCfMT1xCYkTBzoJ885mmA6fstm&#10;Lq2hcJK21loKr3LphbLjtPiQGkDpliK1yCa1j5QDWnQ4DebLilven+WfSJdx6ukhW9QAILbSTUgq&#10;Wq3hiI7a5OrKYLVjyr/bzwXX80dF4zZnj/TtLYI9a3aFwWnEs7XAPUISWC1MyagxBpirvvKtUgCQ&#10;a1P9ftOD1Oy+3totq9YM+o925NpnWiWollAyIUigiM8jij3IkMAdNJ1Dz/njO/5VehPbV4o1pjaW&#10;4PWRPSVwdBtghD4iR8pNYA+OMtySDQx/CsA5nOpgfxxnXjycN6PT/sLdXh6YJhnvFUIKq40J8rXM&#10;pggRXyE45ly1qA5CiC0pSQdNSTGYrFMsa2xLOHbV7j9h8ibp26l3B9JQ9z1AWt6zoVABMEATWpmc&#10;qY5byzMHJUEHtAmfkasTkJ6iMaaeuPai2mspbchhFxzAWTdXsLIOpAPj8MYvfOGmOhLaj+GDUE+W&#10;UYg7Hw9sois0OtEEAxcIEqyr1Jgx/OmKS6zAEFNQaZLCmoNA1MK/wxRq7agwy3NJAMKpMqgWJVSI&#10;pGX30xSbrchAxisGIIj/AClZ8xXy+3AX+12huMqyWEgEFaiDPQ10mnn8MZDe7guWRqBmig7iIzJ8&#10;gYqMBueP2npKHVe4KpJJEKSRMT51xhd9dOtUa4Sz3GU20kkDVKqWH9+PVjnhnNm1kjdbS2DbLqB2&#10;otwuaSdOmQG6+II+3ET/AGjfb22brgbbbqSgv7hfTUqrRCL1MZGK+MYzmZxnlO3a3k+eV2W0dbKs&#10;dxfMM1mx+bcBZfxNkK/Zir5G9wvHW2IY72/atqg1Fwh0/MSuZz8sXNvVm4ziJ+0Xkt4ZdV2tl2LQ&#10;vdc7qCGJgePU4y+w90b+9yyJt7YtWltXktoiaUDupigrqyA8/hgZs6LPccXtRtHFzvLMhdrjamKo&#10;e6rDLHy1/wCQX6me1XsbH2I19uQ95cdvRyfI2raBk4nZX7celfuH8RFWHTxx6PBrtPq9Hwn3fz+K&#10;a/pddvl6Sr/ZoqWV0ALbIBQDKIjV9uP1e/8AF7e5s/8AH3+1lOf2d3Zb9fpwfQtbi16VxuKbnd5c&#10;4i+1qkC7tyjqSKqdXXHx/nufNvj4/wCp6fHb+hpL17Zf9U/wx/e/mL/+1C/t/wBqJ/y9/uX5L2ty&#10;u25Jt7w/0bu+7tvbe4G433ov042drkuNuXLpI1psk4+462yABcFJnHu3GfQfHP0ltXbSiyyqAmpW&#10;YC0wnUjg1kzOkHr5YetiBQVpJzgHI4n+WY+Qo+YukXWOvQDbZGUWxPqD5OgoYJrHlhyBWuY/n0P9&#10;cXAoUv3LTNKs3equSuqSqwWk5EUMfdgAwpFZ6fClMSayXK9eEe6xusWDalVzB7dUsBqEHP7MPY07&#10;662a4qqeSYJEArpYLQENBYiJy+XpiHcXr49RMk+OJZlwxi4dF4Dkgot2ZuFVKiXdaOxDAmCY1eH3&#10;jEJ7c0z/ALdcJMI69xvJrtvR3AYKdSahqUqFAADBINSZIk5YgOknQfGvjlGeKOq8RyhVRyKNbuEK&#10;jh7jMyFSxK0BgrIjOlMRb6aFUwBEapJ6Z5VwG89scivI7rcWLnqFby3BYXSgQG6dSMqxoBkGs1ia&#10;1w7afUikHSZyiIJ6dMBS81sDteQ3lq/6V5D6jm76qywQ9pm3qEkkCDU0Iw+hrDZGhiYI8RgM1yfp&#10;/pi+0ZQ1olkVnWj6YKn0xRWgRMSK9MLv2wQDHhBiSQO0AD44Cq9tctctX4ZkBZ2ZlN5UCuwK3A+q&#10;ZkxQDLxFcNJboPtr9s1GAt+T5J1JtM41NdJt2BAcXihX07VwRINc6DocPldJDfA06A9TgKC1vLe6&#10;9Sw1yk3F1hydV2fkAjqfmIgnOnVIjuFDUEEnymJwDjC4DbvAFGW0QQAXBRrgIUKQAZMA9fM4ZIgk&#10;6hWmRHwA8/jgNJavruLYU2agS5uOhGtSO5u2gC0gZ1yOS6RMGlZnTH2YCrCnbbj9PrXXcvDTaInU&#10;woQWaCAZHa1epwkETnTrGAm721uvQa2ttS+VsDSFUC3GjSAWApDGegrnhxlIJigifCg+HjiCp22/&#10;s3rFhmQHRbS2kEu7sbkt3xB7h80SPDrhCrpOky1ch8OmKLXd7z9Zba9bdUdLXcyk3NKK5BJUA9xA&#10;gn4VE4buEzPUZx08K4Cy45iiGwdTW7o1oNJQPkXCo9KGJk0w4jQAxkUMxOWdfLxxL6rJnoz/ACdg&#10;vfu7f1LfdcDq942iUIkMvdTVBlSsVGPEf72f36fSj9mnsi/uuX3O091/VjmLF6z7J+mGx3if7jud&#10;0bYZOY9xsk/oeMslla5dYFrh/KtKzyB/2B/SR/Rn/Mz+q392a+D7R4d/t37b9ttrff8A3byaX9Hx&#10;6W3/AIPts/8Af+68k1s101uNJ9e911xb9b/cX7n+3/t/2/8AxLN/Nt+Txy/Vcet+GsvW/wAH0C/4&#10;3P8Aij+vX/Il9VNptuD2vLewPoDwW9sP9Tfrpy3Fv/t23421eKbn257IW/o/3TndwFdEtB/S24Iu&#10;7l1TSH/Gh9ePr79T/wBx/wBQ+U+pX1U9w3+b53kLl1dptlLWuJ4Lj2uG5a4rg9jJWxYSgp3ORqdm&#10;Ncf6sP5L/wAlP5e/yB/Y3tv5f/y29lr7T2ngmt8nkxL5/c+WSS+b3Hkxnfe+k/LpONZObf8An/7l&#10;9y959395t773+3dvczWf5dNf93WfD43rt6/Cf0Z/2zfte+in7RPpTwP0b+hPszZe0faHBbeyl64o&#10;Xc877k5K3ZFrc+4fdXMuq3d9v9wQXu3rnaJ0Wlt2wqLxmTj9Yzh4uj0FjR+0faPuf377k4f2f7M4&#10;Lk/cvujn97Z4/huE4na3N3v9/vL7hEtWbVvoJlnYhVFWIEnHwX7o/dP7b/ZP7e93+6/3b7zx/b/t&#10;vsfHfJ5/cebaaePx66y283rb011mdtrxJa14fD5/c+409r7XS7+TyXGus63/ALJ628f68p7498ez&#10;/pp7R9x+/vf/ALm4b2d7K9o8TvOd9ze5/cO/2/GcLwnE7C0b2733Ib7clUREUUrLGFWWIB/Wt/x6&#10;f8XPtH9r+x4n6v8A1ofh/c/1tXjn5R7G5Wxf9q/S1Wti4bHH7vcH0727soW/V75kCq/bZOhWNz/M&#10;v/XJ/wBRX9y/1C+b3X8tv5Y3y/av2d4/J2XyTa6e5+6TXr5PPJjs8FuP0vDNvy523l3uvZ+4/tL9&#10;leH7PdfuHv8A/i+6s4/3fH8tfn8b1vTpMPwKf8sP/OR9UP3185zn7Xv2pcd7u9t/t+9w+5dr7H43&#10;b8DtuSH1U/cbvdxvBs9tsv8AYeOT9Xa2HIbjR/t3CWybt+1FzeqrMLVjun16/ctufdP632h9O95f&#10;2/tp/W23Me5bTXbG89xiSt/bcbcBFy1smqrXh33hlFv5v5eTWaySTidH6Z4vD24225r6c/8AEX/w&#10;W8F+3S77U/cv+8bgeH9zfuB2qbTnfp/9Ht0NnzXtH6FX2QX+P5b3IsXNtyfuvbjSyoNe1424PyvV&#10;3Ki7b8i7G0AQgVQoARVWLaqF/CT0GUxi229XofpE5K+z67z3Wa483Xe5quPdc9zXJJzz/uxoLdgB&#10;JC6QSPGaZAzWP78Bmbm41OJOsqDBAEeBIjr0+zEe/thBgdKgmoAPl9sROAl2NzDLqMVpFQSR59fj&#10;jMb7aiJVCH7oMmJMgD44I1vHbxiYL6gSAAYBgGTIFDjN7jbqhJZNOmASsyFJqSD8fvx213mMXhJr&#10;y1FjcF6K+oGaNGcTEjr/AGnFb+kRsvEFgFMBYkRTM0pjfdPRvE9E712FKjPqoJpWhy/tGA23YFi1&#10;vI6S6fhBkll1TXr/ACwzL0rG9Gl4ECGFRqCtInIAHy+OKu/YJM6K6jqlWzFY0mf7ZYOaxs3QQFkU&#10;UAQQYEZE4i/p2JBIqakARLTECI8RgJHqqozAApnUDxJPniLd2rEmBE9BSAD5YB23eCx1APkZnriH&#10;uLaWrTNAk0AjKTAE+Q6VwD1tmZ1EmgzNQeuM9uLJIkKFDCsg6dJEZ9engPLAWSN5AkRJ6yD1xVbp&#10;IKWAFJ7Qfwmhyy8x54B9ay0kA+Xh1w3fuwCFyTSqFSBlQj7aV/xwBoKhjWZkeM5ZYi7Pbk+pfNas&#10;oViGJ6BgBX41wCnbJAchSn2mZ+3F9w3Ncx7b5bj+e4Lkt3xHM8ZuRf4/ktlcNnd7TcTB0OCZVhS5&#10;bYMrglWBBjEslmKM57t9p+1/fftrmvZ3vPguL9z+1vcXH3+M5vgOY2tre8byeyvrpexuNvdBEgwy&#10;OsMjAMpDAHH1C+lv1l9k/uH9rcj9MPqZxfFXPcHK8Td2PJ8HurNscJ7w2wtRc3vDpf8A9LdLPqNt&#10;Z1Iw1Wiy5fLftv8Acf339mfuD2v7o/bHuvJ7L33svJr5PD5vFtdd9Npfl11vTbW8bTivN7n2/h9z&#10;4dvB59ZvpvMWWZ6vzZfu9/Yz9Sv2he79r9cvoVyfO8h9Lth7g23Kbbmdne3N/wB2/SbePeC7fa+4&#10;btiu44ktFm3yhBKLFrdQSLt34Kf8gH/HBy30C3W9+qv0Z23Je5Po1u7yf7vxLj9Zz/07316hXeeg&#10;ii/xl55O33CoptH8p1ACsf8ASZ/QZ/1G/s/8+PF4f5Vfzk8nh+2fvDw648HuM9ntvuvjnS699v6f&#10;u9NcTy6bbXv/AO8m1tr8H/d37G9x9lt+4fa5fL7TbrrOdvFZ16ddPWcTHSekfVP9kf759t9aeP43&#10;6e/Vjccbw31WXai5xfK7dRsuD997ZV1gbNbruLPJWkg3dtrZbyj1bRMtbT5KmIBHXw+H9s8f1fuZ&#10;8n59LNuZzH0twQrT7pyxJ0v9uS+geWPod+xj9/3vr9pfubbcHzH633h9Feb3dpPc3tBr5fe8Kt19&#10;L8/7Se6dNvc2VJZtufy7olZUmcf8C/1r/wBCX7N/qm+weT739mvj+0/vL2um3/K++7ZPF7iyce29&#10;7Neb498Sfq/m8dxtzNX2z9r/ALv95+3PJPFvny+12x3af5tJf82nxuuczX16R8+v3w/sL9jfuy9u&#10;nneLGx9qfWb2/srv/sMe8F2yLtuat20Nyz7b93ekpe7tLjgBNws3due5daarbfrS+kP1X+n31v8A&#10;YvDfUT6b8/tef9tcpb1LcV7Z3mw3EajsOU21st6V5RVlJI8Cen+XT+aX8q/3x/Jr96e6/YP8wfZb&#10;ey+4+1tlm027PLrLj9TxbbSd+meM4l+OMzP7/wCw+5e0+6e11997Hfv8e0zMdZnpmfh/i/Ir9cPp&#10;r9S/oZ9Qfcf08+pnt7kfbvurZ3LSeiFI2O/4+4ALfKcNu7+hb+2uwQlwU1EAxEY6VZ7rj3JKi2Cg&#10;Lda1IB6Tj889Xs2nb43LOfF7bcdx3GWraO3I313t61auqiW3RZP5xYBnZYLKP4zhy7daAtZYgE0o&#10;cszg1pJdZVTxfBbf1ru7IVRt/WvizcbvKo/qPbuKIjSwgqBWpzwTKI0yRpgmIIy6ARgutzdvxP7P&#10;c7g7q5vGZUt3y1u3bddFwuSbbBiSWZgS4+UAA1pGJeytNDXYbqoJXpETTp4Yjl5bziOefUrntgt7&#10;ae3Ld7Zh3W3uNwU3AFxXZ/WWyAV7T8zP5qAM8WG1XQmo0JOqACNPQk+MU+OK5uP++90/JcuNjs1R&#10;rG021rb2iro1vcaRqtdjmjlgZSDHU1w21zVdr8okyJyIzg4C92XBDbcUwB9G5d/Tqw1M1tr2r0xY&#10;VrQElsgImkzliM7m4xM+WY6fHBrXrn4NtxnGjhtpbtNt4uXGZ7vZB0vFxjpBgkAUJU+E9cJZfTVS&#10;DJJr1YEt061wWfVtbfhVlxPIjl95vWuWUXb2Ua2GW7b9D0bVslRcV1yRqyymZ0yJgqu6RbFO5VrE&#10;daUj+OCazu2wreDfc3+c3L3Lot2N1uAtpH9VQqW7g162uQdJEemFqAAKYr7INxrjaSgUaZYmpiTI&#10;wd9t5r1dY5u7b4+3stsXtu+4uLdeyNAa3ZWFkXEM0BmJEj4nCNy3pWDqUSxgKNQkkaYIANcDXebc&#10;RY+0dovOe4dO3uG5t9pp3Gq6+kILEX1gALp7kIgyfAEHFDvToRLCh6hQSokAlqdcsY26dvxbeivZ&#10;do7ze8nz107VPRuXTtbDLpvNbtoGZQICFnIGkyRAkik42XtnjkS026uABo/LyqwOdf6Y1JiYcPLt&#10;n6Y+ef70vq5u7vIbb2Nw7u+23G5X/dYWSbbgPpBWZFdJ1fCsTi63V3UsrUI3hUMT0+zFcnAfY3t1&#10;be8v7PdhVu77Y6bJ1aku21SbPqAwJLypB++mGCxBGdYnVUEHpgNDttlZfbX7QbbMdtcvJo29tVup&#10;pfvYXgKhKqFLFqggwMRRclLyAmkgwJHxI/rgNzveENvf+3ORuC16e5tL6huMqszWDqt2Nelu5QS2&#10;k0PSuIO4uEW009AAR4tMLGDp45Lty6t7V4a0vKcpbvqwv3rhur2IBYtXV1tcvrbJFzSsmR0MZwBE&#10;mLja5VmWTEEROc9Ph1wd3QE2qXeNtPtLn6ldnuSAGtkaUuKF1OB86CTNAQTnTB3SblhSrBjbMDKk&#10;ZzOWDlPo3xfVB4dNtxvubcWb22uWbHJ7dr1wqwuerqDEejaEEoAe6pg0jEVlb1mDdyuKSSARmVn+&#10;MjB1bnabvbXeC27WXs27nH7q56y29Ny76qRbW64JqyqQumvaZBBkYQun9KpJ1FLhGoCgNaAGtP44&#10;CTu7u5/9i7fW5FixyPH7e8Ld27qL2mAFtkukaSGgqhIFDBBFMVrkruAel1YMZSMo84qRgOr8am33&#10;nt5LS6VucXvpRbhBZawxvFIBQkgB1FaEADFlYI/SrEMbTAiO1gAZYEn7owHKues7hfd+7RkvW7fN&#10;7S6rBbNu4huEaLK+nbqCQC01Mx1riet2TeUGQbZamchYgD7IxGO2SxzrccIlqzwm8u29C7Pmf0SX&#10;LwCrbsNfiTdMsAwYNbBrMEVJOKLeki3buGCAfCIkwRHxzplibfldHof2WLVzk+V4xLT2C9pVQh9S&#10;BbVk6PUMgWzoJgme7M+FIr6nvpJDBWYEmIEz/M0xylwO4bzZqmw4Lehbd3bPfXbXLbj1Nd110AFA&#10;QV0qF1EEiTBBJjCi+q5Zcmdaw0dRGmoMkjxJxqXu25DKbT0eM5fZC2ittN5c3lstbBQ3xcF19DAj&#10;SajSIj4ZYibsD0kYAhrF+SNQJ0TAAmoxnGNcta9Wy9s3nbk91t7t1bu35fhASRYjVuBa1k3/AMLU&#10;kSVJ6GKQkoS24SQGa2bkggENEgiKH7sZQs7hLW29u8itr1Fsb1+PlrbG09ln0n1WugOtBmZygxMY&#10;sNggvbrZ6tJ9S0ylmMyQNJI8T5Y6ayZn4JtcdXPvqJyb8D7O95XbAv8ApbDf7Td29tbtMWtB3LQI&#10;AABVukyszjVcu1uxsbSnSum3pCzEySBJjp4Y3tcTLl4+ba8d/Q2xyvPfUPnt8wvbtN1yqbsbkWyd&#10;K2rILG1ZJGogCNU0qchiqzFlBUJZDUqfljqKY06O1qDbv85vLrXvV5DmjtnFxdFkkbiDZlTLyolT&#10;06Rii3anRZQiBcumSCIoZmD4Y47/AJmo7v7TuWbm/wCZ3Vu4hfYcfZsWg+olFKemXJI7pnSBJmIx&#10;V3NFwNSrbjSYNdKmDDNM+dPLE/2f6mun9zqG0bd8fcs2xdK7exw5ukXEBVb25P5INpKHKgmIr4Yq&#10;t1d0B1VSNV4KpJiiwK6s/sx2151mW50b/hNiN0+1e4Vd7HFPevW1hWLXgQXBHygjuYGfLpFHcu61&#10;JfVVyZUfIUECDTqcaV1DZbL9NcQWRYEbRLbI1wC5ea+/q3NZJIyrM5dcEAocCSQoAlV1FnC6ioJr&#10;169cA7ce8+3vvaADXnuObbXDbW3ae76OsRmogR1AzHjfbCzrrHVYmhmRmCDXGN7ZOPVna4jk/urk&#10;rm09XUz6FtXblIAZQjaQpBUQCAMpE1x6a9k7c2dmp6hc6+ECMWTEw8k58ty/Ib/yl+8W5n3z+jt3&#10;iLLbx9VnUCwdWLtqUQVDaQ2daY3WK6vkT98yZnrXMYGAGBgBgYAYGAGBgHLfzR0gAmo8+uBiCas/&#10;iYSGBz6GgBK/28MDGZd/WKn+uE7VeQNBLAVEySpnMf2zwMbQj9ZcWYYzMkiASaRAg+E4GAiXNyWd&#10;iTnJPaDVsyoNI+04GAb9dwRWsCMhA1QAAI+/CWUNE9PDOPAHAW2y5W7aJRnYDUsGCJyh2kmSK/wx&#10;CvJUkVJOUTPTBx8msnMda9t80Etpaa4EUfmKCBBuPElm/wAxFFgfHFfcXoKZdTg5O5cByB/KLsze&#10;orBYC6retaDUvSBAGfwxDcwSPLMZ/fgOkcaBvtvrIU21c9phQlpmAJAeIMiPORnhiQS4IEfd1kx/&#10;XAa02H27bC/Zug3g59RoCsBp0o90iswOwDwnPEJmyBFBPiKTFY64Dpmxteqbu4RkNy/ozCnXot6i&#10;V9Q5ZFicvPE62VMeYE06x/bLAcr5ZLim6ikH07lwoxUAKCZLC4KqoPzKwIHShwzcCjV8CSAYH9vP&#10;AaLg33d0bAjQqJdgEoLzSE1G4ySZlieojwOKm40lCBJBMGPmnx+GA9B8Fs7Fm3v9uzh9e2D3GZdV&#10;2yWXTcLAkiCWkVJpHTCWQtqEEEqSBOc+PxwDuw5S3Y/2y6l4Mq7m1tLshbbBwdfp27rGACalW6Sa&#10;HEa2sBRFZqMxngNx7h353F3kL7Xrd1V2ZNsi2toP6dvUWUCsnuoYEgeOJl4FTnkhJjpmKnwwHOPb&#10;d7b7vb3LLrbdtxuvStdrB7zjS5WylsQvcAwOoiZFBOI1sGTUVaAQQQQTNMBuea3e2H6e44I9HYO7&#10;qypZey4tta1agSASJBkQTlSTi0W3ErFIBzGYOU4DhG75yxoe+L63Cu47bgTS1xHgrdt2W7SKAAih&#10;6UnEm1aK2yT+O4FXOamBUYDEc97ht8nz1u1av9vHbFbjhoazr0Tq7SJ6AkChmcShbJB/7eknr/DE&#10;GGuc0bNywpVS+8vvcWNBdVsyxQ+A7fCtBq64/9X3s/ShgEgmO8jICn92Pr79Jdf2xJtPF0BmRGRQ&#10;QyWySXYojis/iMmmUjJJY5DtgkiZz6AjATfTSPVMudCI+kqALeoszWyQJzMEyYoTlhDCImSWkgyT&#10;kammAmbe8GLKjWiLCqrgKQG1jtGojLJtPiPjhJp3UEeEgUHjgH7YLuFDvdIZgtwmDbWTKqDBkmhJ&#10;mBEZ4BckEjNjT8UeE4B9Nsi3VS7cIRQxYVtDtlfSCrIaMzq+2sYbbKs90RUgLOenxpEjHPfosSrN&#10;tA5mGNlzcgqpG78DfiQgDE6WANKjPDRBJofPKtKFo+HTHPNvUTE0UUequkL6clVjU02kaYBXUKeM&#10;dMF4R4QayQYmH+3wwU+DBum4VC+ogVhaJa5cDavyyxjSKGoNZzwmpzGUTNPKmAkKsEMjEEyqlG16&#10;0DlwHKgEgSYU+EwZwQkk5rOUeB8T5xgFt2ByWtXIW2WRYNwIhgNbEdJNDGdcsGREGCRQjKI8DgHr&#10;dxbhvWiVNG9W3buBbhuKsDuIgg+FM/jhEHrMkychE1wDwZNYDVtKCGNhQ1FHairkIiCJgHLCYymK&#10;UqZ84AwEq2Z1uly72kXB2rDgsA1CIWpBK1PQ0GCJaTEH40JpMQMumAftMrogJa20w6oC6CGOpVAH&#10;cCdUiQRBGeAKqDGZNYypJB8cA4QU12yYa2Axi7rLGe11bORIHcO0UPjhsgKRQZtALFZJJivwwFha&#10;bWGb1LmhbQa4URbkgKBcSFoWLGtM/AVwUFoIzE92UwsGScz4jEWdTll0shwCiW2AOlmLlWoyWwq5&#10;UJrUHpXDbHpABJygFQB/mjEbWCANcDXLnqBQxn1NLliAiraIECklZzH3YSKgS2rI6hEnzMZ+WAcI&#10;TUwVFVllQH1+mqg+p6YFW8SxipMdcJKzJXzqajUci1cBJRiCNY0nSt0qwAAtg6LgXSDmMiBXLqcA&#10;QKnoYzGZA1VMfHAH3+qoVljNiEi0VLFkCqCSDQqTJr0wkgigOVRMnUQD51HwOCH7TAyzMdIjSqLb&#10;X0lJAUBiMz01ClK4SsDIQSF1QDkc9IIoM/6Y1ek/ip24vjEqWCMXH+oBqWWU90nMihFMNs8SIEyB&#10;JmTOSyeuNzS2SyrhJS33Ixc6V1ExGi02rudFT8EmkyQMsMgQwqQoJhaHTkoAHhnjrLNpmB8nsIKq&#10;WYKTIINySXa4xFdcZiImmAZFGqTGkZDUaEBhn54qlrpuAEIwRdQutLFmsrLaiD8uYA+M4JxMGehO&#10;eWmgCz1E9K4ArLwrKVCupVArBtQ9QEv6jKe7/tWIGG2yGWRAAoZFRT+GAmWTFw6y0i4COwFSG7Ar&#10;GubQxrAJrAGE0JJEVkEKJEr009POcA+w0i2ml1CnsdlAZFLEEm6B3TJIIzJwTKJIioEUqwFRSuAd&#10;tu7LbbUyg3BpZNSWyFIYI+oSRJz6GaDDOQAgGCO4kagOgY9fHLAWOl7jNcVwS5IFsK+hwDLaFcwC&#10;ZKmYoMFpjxKgkgBplT0JGAdN3UGuAr650hmZWgXkMC53igMEGMsqiMEF0t0mCp7h0GnV8fDAGX1W&#10;SrEkaxcnSxaGbU1vV+FfE/AThDCCSADACnrT/wBEfxwEq1eBCqbmlX+RmDBiUMoHuVAnIJn/ADw3&#10;HSoM1mI/7owEtSCjMSPl16lDEqdf5bgARIHbM1FYwZpSgmaAgRXz/vwCkQPDs4DKUClkmQFgAEE1&#10;zOU1w2TUSf8ANQyCQRAiDGAlgBiyhYD6UB7e02q6FYVBMmf4TE4RUgSsaRMESAAeprlngHCqqGC3&#10;C5u3AA4JtF7jsMlhZEdooJP3YH4f8tRPTVIiZ/jgHAvpuqrLKLTBYAuBArA+llAJNWJHTPIYQSxM&#10;Nq7lIBUDPMysxOceWJc44RIUWAwKMG0GWW8Z6wABAoDBJkwTgKoYKQIWpFan8NAKffiqN7rh7moq&#10;bhbS5KGYzDuTX/MJE+ZzwQlqR0MgfNJEiBmD49PHAO6gpDM0sGQqZGhFjSRrEA+SzM0AwkSCvUjK&#10;YM9AQCc/GmAc7ip+a2xYEhahQo+RrsTpNImoFMECRM9s6RANIqFBz8uuAWERhbhfWVA0M7u5LAy5&#10;DiJWSdNPLLDakgEGeswsxQEmTgubT7w0NCMZAD+oykyNHyLSaEzHwwRUmCR4kRIIH+annlghwXgu&#10;qGOoqqOWjSwmdJiCBFf44IiD4DuJiuY7pNT9gywC1ftAMs2pVRmBEgvKdgAWZpqYDV1wkhh+JyWg&#10;MT8xrUfywDysmo6LVoJbLNbUAaADJW4SayciBQdOmEkwTQTqAJoTU/KSvUYB5UOgKrOAEe5MnRSS&#10;GRbgnSRQ9xMxAGER5EHVNSIJmQxHhgJCszAS6MTbAICT6dsjSbagAHUcj1A64SSRBJmBOeZA+zL+&#10;eAWqrqdVH5gIXVpHp/5gyqciYnPIeWEzGoEGgIk5wR2qZ6TgHmVnS0RctsNeSwq6v/W3LbHqcoIj&#10;qZOAwPWSVVQQfxUoVinnGBQtsNShTbCubjqytAUhwdBDAHIFZzmemDg93zCgJCmKARp09PInAvUr&#10;1QHAItuCxUswdijavVNwUAJqAwBp+HBSABmTE1IhZagikEdcZvRvB0fmM0BFBOlXtJ3sEUfMGoQa&#10;aWHllXDcMYaprAMiDXtOnpjzOeb0ThotjSdCyq3GCEs5le8ajQ/30OESek0AMj5SpPcTPxwNfzQ6&#10;sKJdqMzKkyWFyKW0IoA0ROc5HDRAYGeggyTHiZ/hjTseUsNAH44ZdCjWZQqQM85M/ZOeAcmAEipD&#10;AQB/mFf54BZgC3qJXSEVwxBuMGBFsSI1SYjyzywgyKaZBMgLSe4wDPxwDykgFkvnUFKByAdDEBma&#10;0Yk1HWlYzwINQx+XoQdI8fmrgFi5bYhkB/MIkqdF0MANCqyyKHpUxOCn5QVFTC9QJFSCPLG9PVKd&#10;RaXWQ6TAFwKrSwiQgQzUGDMefTDTgCP8uRBPbpB1CSfujDfi8CVbJuSYQNqBQrEepHpn0gsCYrqG&#10;eWDUGIJJ6gCayZFRWPLpjWn5QbXGMtJE61hVUBQtGWHHaWkCTXwjAFAIGqkyBNRJJ+2cbCoBkuxC&#10;9oFtmCkqwHpoCIoBSSf64bNT1g5Gilv83b0M+OAkoCq0MFTDJVghJkNOZDGh0/YYwhjUkKWyJM9r&#10;Cs6TBFB0wDiWyVC6lDSVFK2yIIkTkxmT1gYMtTTU/K1WmIrAisiZIHnOAQiKHDAnVpfuW3B7iZnM&#10;ViK5HLDbKNPVyGoI7dROkrnmfDw+zASku9zMV0LoJ15kqACHJUAjT1YfZ1GBpBIBGklSCAYIpEyP&#10;5RgCDMFo4ca1YOVbSQB4GuVSemEhK/IBqGqMjGqAKHAPi7Ia47amQwGkFZ0HWSkVgjxgnrgoBB7t&#10;NWOqJkARka+WADEqQCC4ZEUQxDITWSDIqKgRnSMJeRJIImdU0zyNI/t/AF2goVUDCFJCjTrBZe+A&#10;oBp0LA+GcYQFk/iINRWoAFZ+3xwD5caEOlGhlVkWU1l2gLq8/m7cz4YIgT2+IEyhJJ+YCP7DAPW7&#10;o0Adsd+osHUqhbtYyM+orBg0ywg90GAa0MjMZf2OAd1BfUD6ZNLihCsoVEXCzVWY6fccHHQk1+Ye&#10;MioAGAVqFHXSNNuLeZOle1A2qoJrHXrkMIcErDAmcqmBqOYJrGAkWm03JV0WOyiw7BKurmqhvCKn&#10;rTCagkxQikUEnwHj4fZgHSB2IWGpQVbXJd0EQLk5KSIimcHCWBpGoivjUGk0OAWsHUZCE6iQWDi2&#10;VkhYYSadfgPLDdwEuKTMg1FemX3CuAkWdCoYYqCVKBs1juBYZggiZHjSmAJWCe1dMGkKFXxXz8Pt&#10;wBltYaO5i9CxBZi6kHQwzj/MRQyOtWTABgALVgVOYcxAY5nqSPhgJAuM+mZ9bVpIYQV0V1FFjSoE&#10;AAmprhDhlMQhkgwGiCVzEf2rgHrLBgNRakj/AE5ZvzJMtlPhIqBWDhOcCdRWDOUjOuVY/hgHCNRL&#10;QyhyaXFnuiJIk0JMxBj7YwkzJAnSQTBI0itJIH8MA9bQQzkW9WvSSFYBljS6wDVTEA0+OExpnMUP&#10;zVIY5R9vWMA4CGy0VJnT2n066gU+H35Z4SZ00BJLDUSZgk/OoPSMz1wDgCllDm2sI3pquuoA+Q6Z&#10;Mk/LOQ/iVDRQQVAapiQaZnqAIwC1gSbjKZlGKjKnykDIV1EnrOEEBhA8amciyzLeIGAWpKGYhQtF&#10;Cme0yChPUzmTX45AmjDMISqqDIhjLRGYNKYAzOoNKq1wLc1DMlRFokdCPswmirQLJEwT8wEyCfID&#10;wwD5OpkkkIq6TpXtQt3aVmvzHOanLCYApmIAAzJgyAwBnAKEKAzq0lhJDBAg/wAyUiZA7gKHpXDZ&#10;EwQTJBjLUZrIrQfZgHl1FW+UAMJmQixPzIB0M+NTNMAE9wnOYgA6ekqfGcAu4AW1FRrBUyxgHTBt&#10;qVFApWfgamuEaSRnDAwACVBMwWNftk9cQPgqpAHdUsWjUyaskQgZjIx0ywggrIyBkkqakgUiDT4f&#10;A4oXbfWEjMBV0MBCqZmdYrIzJz+OEMAawAe451AiCfj1wEhWIhHct/pLVTEi5qtmGjtMRTrUYbgR&#10;MDOZbwIGc+VPjgHDSAwdhC0VjI0iAUpPi3nhHQgAsuVDBgA0I6mcA+kGDq0v8w1ZSSIVSPlQCD5+&#10;UYGk6RoBEglgdQyJBJOQpTAHrAJF0hl1IqGBDEx+XIzM+OX8cJMiAsj5dMQaioCkjP8AmYwC9QaX&#10;Zkf5pJUrpBWGY/EiMpAnGk9ucJd5TfopQ6WfUWky9wmAKeEaqUnEzM4S3Ecv+qfv7Z+yvbW931y+&#10;h9PbnWulVFuwEJcsLhHzglYNY8yMexfa/CW+N2dlFVBcFtSzCPCsx45/DCTDwebe24flx/dn9duV&#10;99+7eRX9TdPGW9823tbdLeoNdV5Vh6vzLb+XuOcgmhxq3uLasm0sQwA1QOtKz/PFcHinhuH3/Pe4&#10;rHPN+q9ba3Lly5Yv60uOttPBJViE7AqgAmoxUOhB7jAYk06Vmn8vGMHp8f5ZXpzjt7tmt2TatMt2&#10;zasJctshQbhlVQfWtEiJFR0JBFSMMC81sBCD1KyaAzERgzfHLcra5wOx5LcHfWrgS4Clvci1UXF9&#10;MuUtMVBbUTpy+FK4l2kD0cEzpkwIImhEeeDltxca1i/cfLbnastzjd0qmyd01nbtqdraTF8OtwgE&#10;6e2kwASDiztbIf6iCJpkGgT59fLBlwvnPqfesC9x/KO7FbFz02S4U9bXD3LSNaUEWaVMyI88Thah&#10;FpNSDWppJwHKW5v9TvL9u5f0D0huFPpsoR1uabdq60qINCYkER1nBSFqnSmkkaWB6x55YBVzbPvN&#10;O23rSt0Bre5CC29ltEpWlFJY9RHbFMSFvK2pqT1ApEUgjAZrf+3tztyu2/Oa1fYt6jq1wXLYJZb9&#10;iJ01owyFBnnFuXQSWWYHcwkGswCMBsOI4QolmxyItXjcQWdluwt21rgSyXAASxZQJ0ZmJ8MUPIbt&#10;gxCuASR8vhEKBg1prNrivWv0s9hcbudpbu7rj7j29taPpi7Ju272vue5cB7iFgOgGRgVxV+reaCS&#10;XIJBlQDH2Dpg7yazjV29eF4XZq1nbbezsUdluqi3HueozppvA+sY72AIRQIHcDNMO2/VWdJzNNQE&#10;REH7BM4htNbPqU/J7TiN46JvttqayIL29xe1lvUch3IMa3iC0zFek4mC3uiQ1q+i5kuwGoTTVU+E&#10;5YOOfHPTLnu45T2Glq5suV9ucryFjtNva7U7p9lcuayW2lu0qkwGUFs5J0kicIu/q9aB+TW4BACa&#10;gUzmBitS63ntSeJsexLuw3H+3/Rnc8bfum5ctci23ezfQXENtW3F6GCqT3SQKgKJxBuhma4brGSY&#10;t3LdEziCfgcHTXGOJh1Th7/HbPj+O23F7cCxZsRveO34N3cm0LY9R2tMNIOpNRjIx5jDTWVchd0v&#10;bANq6I1ajkPL44jS223NX9kl+97Nuq+4uFjyXB3mNuyLK1vunqzSs+k1GaKRg2ttZYq7xbYAo6sJ&#10;WtR9vn0w6JmUxY5Hac9ZG42FhRyezuXV5DYfpijXyo023CRJcaiKAqSOoE4nbdBcQJecXLYnRcUm&#10;hY+JnLFc9r/uf4Ob+5+R3XGbv/cPb+wvbDmWW3+o4ncALr29i3VDZtN3BiCWagPgcgoa9s5UsLlp&#10;nATMkA50Ph0wMd+nHVGvfovePHDc2Npd4jnLOzZ9wfUb0bt22hKkX7YGoOFAciqzpPUmysOl6Ugg&#10;UFZJyikYOVllxXFOf4/l/bY2/Itfs7jc3mdne2oVLnqAFxdtX4UrFAswcqCuLGyi2NDOZtgntJz/&#10;AL/I4I4x7l5G/wC6hvNtx1prPMMXuW99ttblLjKCbtvSCLaxRwREScQN5yDjUlpAtthmCAD8Z8cG&#10;tJLtiuu/Tj6QbC/c2nL+4N4m75KzC7jaPZF2Qih2RbkEyoVoJAB1dMZTci/cVy190DyYVpAjNgq+&#10;InB6JJOj3T7Ubgtnd2FnZ+39hvru2sbdbl+5tEW41piCqXbl4R6gAB0CsiQ2eK1juP8A1O6PqKdK&#10;hjqBqYVQ1PIz8Mc9s93DTqu223t1twbvMe10t8bubJ3O6exai4tsqLl1rhsy+kEFvNR0FTK07sBV&#10;uBCWTr26mjSRJFIrmMb9OUYldz7QvXL+74p97ZGz3WhTt1Lelt1LXjcVAxW5IVIYNFfFYEh9o+6t&#10;i3dsI0LruFTBBInQq9IOFmZhM6y5+LPbX3hx3tbkbvL8b7k3m0Vr6bPi9ruEN6xda0xS7vH3N0B2&#10;N4KyiOgMLnMm1xu3W2qKjIM51kkjrX7sMY4jn+pjryynJ/Vnn35Pd7vfcjst6uo7a2p2iItrdKpo&#10;S1VUHU8OCpM6SMXe12+32am89oepbTsNxjCxSSDn8MVi77b4jzR7692+8vfW82vtzjec9Pi+Q3np&#10;8ja4uwjbi+zStixa0QVILENdIB0nPI4Zvbk3CLlpHvm5IV2lbVtjVSD1+zBO2Tbt2af277Os8Dsb&#10;nBcpv9h7c2nEsNzudjt1XkPcXKWFHpbixuhb1BFZpuBgdWfjim3m4vFTZu7soCUcpYGnUJhk1dPh&#10;idXfXTWXMegfY/tf29auWvcHFezv9y3llN1x68l7ovnctt2a2Lm03zWnJDgLpC3AaGViBiPZG4Ds&#10;NhtnuuIQ+pLyHGoMC1AQYphzJwu2JPqarn29tHY7O99QvdGz4rjbqXt4W2V23sLdh9q4S5trlqz3&#10;XLLoCS3hHQAYdPGcpugr7u/b2qFwxDtLgjtKKBSaQRhO71Z/U016f6GXtfV76Oe1m3PF+x/b+/8A&#10;d3KWttuNrbt8Ttz+mfb3l/UWdxud1cBYoQxNtmBFR9rm52nF7VEO5v3tzcSC9tLugXQRq0gMflnp&#10;44XH+ZNbvtzJPxVPtb339bvem53ie1vbPt72Xx29tFNjyfLcT/uW74/0L4sm5feytLgWY1OQRNIN&#10;I/8AuGx9M3NjxOlgEVvUGq4VJ1G2YqfHGc4nErXbtnN2a3b/AEx+pi8jZ2Xv/wCt9/cWH/V7y1Y4&#10;azZ2HFretJp23JW2vEaTJ7lEiBBikyLO/wBzaW/uf9stBgircVLJU21ZostrOfxxc3rhNprtjlle&#10;e+mvtT3Be9te0m+rPMvtW5LebjjLl/3FavPyW821v1/cW0u7e2xNsNnbtkUXIdMQ7nJ8wxC27Gg3&#10;SontCKOrMV/zdDiW7dJGtdNNeZ1dA4v6RfQ/aIm85PlRyq8W24uql59y283l57JRks2WIMWJOq0A&#10;YnL5QX7W035Fw7repZF9iSxIZhfY/dEUpiyX1uU7tZxrM4Zrk/e30ytX+Psez/p/veaf29tVspsr&#10;Fu5t9qPb1py169D1u3XuD1Ct1tWnITACRxW2AuSbl3cABrXq3ZuEoZYKRAVepjph2xe68cdUy99X&#10;/c7XeLZNtsuI9vXrt/Z8u/E8cBx1nbbyz6Wx3d03Qz3t0s6Utk6dXWRiP6VhX0tZvXEW8Lly0LY0&#10;FLoolZMaq4SScK19zmfce42Vze7Pl/b+x3e54l+P43lr/Isu9Xe8ZcX1d7uUQr+ctml5NM6oAFMW&#10;no70wqJdtAKy6+1oX5vTZRJkQACMaZzrLZlx4c37A2/6jc73kfb3J7y/vNvu/wDawdwlsXrSnbXe&#10;U2l++1u2bbhi9/btJmDIxHu2Ln5bX94qXb5hbpBUqUpd1KSAWA8MGvlGh4r3PxKjlNh7b9jbzd8V&#10;7Zt/qtzw3rWt3a3+23zNf4j9PvrVq4U21+8HJLjsWurLEHc7PZegbdzkLt4Asuu2vokBzpdtK1EA&#10;msj7TiYk4Jds8zDoHtr319Qb3MWt7xf0y4n27ubu3tPc2XLb5eY13draG922y/VfJd9ZwqWzoYWx&#10;nAw/tv8Aa7ITbC5dvumzYoWNEfbmbe59SSZ+NcMydU2788Mz7mX6vcwu690LxvCcDtNx74421vrK&#10;i4+83/Fe4bbbblvbTbAW1RQqszI9nUpgAeViu62gUH9MBfc2WOq1duEbi8sE6kWIcRB6RhPix+nb&#10;c7VzPdeyPerb17Te9Nzc9vbEc/s7NjYcpxHFre9scLunu7Xa+huL3qrf2T6yyIpDCIA6Si/J3b11&#10;UYWtsnpWBFtLPpwNYtPUFqzWK5Tipjxyc3LHtx/0f4fg+H3nI7M837v3+3533QWvclyXPrylvdXF&#10;2V7meNtW7Vy3Za1b0r6HrNoLM4UGmIx2nK7j81itxmu3XtX/AFbSM2g6fTa2QYrkCI64L36azEau&#10;z77+iPtNW4TZjc8Kuy4nhdrzvt1uC5rkNnYHKhN0eX2/JbZ0a8jKxW/uLRNwatOkCmDvJuLb2rfr&#10;WXUi2lywhZTeida6wIYj5liMs4xLn0STW6ZkwjcByXtPmNpzfKWuB5vaXRu+W5HifcnK2be423DX&#10;SVHF7pthuL+raWNzbI2l4XJhGDaNZBDV69ce86W71rT6ti8+u3uLW4Gk6U3BJIQgDIUBORnFXXTt&#10;metXvCcNxPG8Xs+Q5P29y4ZeD9xcNx9racl7a5f25cucgg3m49r229O/u1bcXZm9LtaUw6hBOFb8&#10;7fvtLevAq5Z7qqRet3LgEbnvaJk0R4nocF0m2PqiL9LrXupn2PK73257ct224tNtx/D7jc29zwW/&#10;4/id3dZvZtyxsdiW9NbUat/sXfSwAuoZpDtbbaA2La3bui3fYXlDW/WO5AFxLtsM0hXzuDLpqjBt&#10;tuY92++bW39x7/ecPwQ5Hee2tjuOCuvs+YfhLXtO5uW2vI8RyO42OzA3W82QBXi2RWcQHbbiA2Hf&#10;SR1QbTR6tm3eVbYNgqj6jO3CTBtyOhB8CcFV7cvyXGX+Ru+97Vy3wfI8rwW+vcmu39yW97veOGwt&#10;/pvcm43osl7fLraulmYJdtwWFxLQCjDN1uK2lhC1l0N8ObS3Ftk2b8B9zZZAsgEgaCTNaTiZkic5&#10;W/GbX6we7ue3NpfcHGbmxwe82q81d469y1qx7i9vNefae0fcW03bbsW/XS3dLcnt9uhsMbQ1lPlw&#10;bXdiovXh6txFu7e7ZCXLS7hdteAL7FgF+YsNSsncZIbDryG9pxv1L3lzgeAvXuD47eX+J9z8VzB5&#10;HhOdPAbj3rw1x9txf1D4/djdORtbW2uNtd3t98Rt102721YEDDl5NjuGK27Fy5tU3NvSi3tLnasQ&#10;/paQlWtsWMqQBkQcVnpbblX8Bv8A6me3dhaPNe5OG2Hvbfe0N+t/kNx7ZO42Nr33bF/Zf72167vF&#10;Frj+S267W3asbm1cuEkXVuJBOIL7exubd20yXbUX9xZEvu1XcEL+Tulu21hQqz+YuZ6YizbHPx/B&#10;vrHuL3D7Z5DjuQ2+64/nf1vB+2ebZ9txXslt17atX3F73B7Q3Ow5Hd+pfubrcFHGwvk+haIi6F7S&#10;9tEsW7HphwtwA2Ue5Y3CIrgkJvIuKYZ8iDIJiQKYq3Kp94cj7j5Hm7G+ucc24427et87vOO2HOe1&#10;t1vNxs76L+p9htuNlfTVY2IHrDcWvTu2UkW7r62BfsWdixdmvDXcQ3Ltptm60sgi7buC6sGT3AA0&#10;pBjEZu23SRmfcXuX6l7ZF2u39t3RseM3u147hvcG399cTvLdxude03DcnxP+3bpLlt7Sk27hu2Qb&#10;iBxdtksWMe5xNl9FteRe7fQ27j2rm59MG+qflbi5ctqodETO0CJOZnD5JPJZztGl4z6z89sH5DlN&#10;/wDTO5wXt2+3JbfjeZ4X20eS3C8Ne3YTlPbWx4je7nd7jZb7f70ubfLMr+mkaLXpABbDj9vuzuN1&#10;x9jd7cLZs2RZ3Ns2r124ptm4li9ansMKykt80gxIGHyZ+jWTbDk/1N91+zrPtj2n9TfcnsL3Td3H&#10;Nc/zJ9y+0uYscxwfG8fd/wByTjd3z3F8ilg3N3btNudludstg/8Aii3eVHK33Axe8b8y7buD0twu&#10;kFe5iBk4BFFasD78cbnPPV3j3z7IR7vHcRyHGXbXK+3tym6uWN8psr6ZuQ+z3VwN33UbSTdIBjtA&#10;AaccW+pmw23J8FvdtctG5aNm4FZhqM6SsqB8xmv85x1lxrLs76vpN+1Dld9wHvLZbob0W7rX7IvW&#10;LRddvochyuk/6VuIUBqzORz/ADP/ALyvYZ2XMb64tj0pN+6jCl26yE2ibpP4iMgPATOPkfFtPV8V&#10;9w0k5foU4jeJyHG7Pd23Vxf29pyymRqa2GIB8px8aPd/H/p93eXRpUswT5jUN2lj4kZ49mvNnyfW&#10;PLMXFWOOdSUZw5YlRQKaBvMdD8Mdb0eTT8wYOVarlpBMBIAkLmynpOI6BhDMzUeumIaJKqDn8AMh&#10;gBhsqFY1rJMQRI8TOWAGFAErEClAIgSTAJGAGFLbmC0HrHmBGmnQ/fgBhxQJDAMP80sZ0/iCvUiv&#10;lgBibZtKAxcqyiaGCJNZHhT44VNc8/iGJqXQxCrbX0h2rAlCajuVs9IrgvrgMSTutytn0rDqqvpF&#10;x7iD0gQxg6TUx5Y88am1xjXkMafY8ftzbt3WuI63gH9RXUl2FCFtzKRlB/ux1mmL1dpJOAwjk7my&#10;Fp7K2lIUtBd2LaiCNdRl5eON3iZS3gRyP9M8fY3/AIjf+Su7+173NtP28fWvmb176A+9OYtN7S9y&#10;727dvL9IPdvI3PSMteJ9PgOQuMP1dtYXa3j+oUaXug+H3Hh/U+vSfVOse/7f7z9G/wDK+e/R00vr&#10;P/F/C3mfC/J8kv8AlP8A+O3Y/vE+nZ96+wuN2ifXH2VxW52/H2CbO0s/UP23Iv3favJX7hVRvduQ&#10;17h9xdYBbjPt7jC1e12v2a8Dzm05fj9jyOyv29ztOQ29rd7S/Zu271i/tb667F+xdslkdHWGR0JV&#10;lIYEgjHxlndOXzV1stz/AGy/n+/uI/b37g+l3v33b7T5ja/puV9u8vuOK5Pbizet3rO/2ttL77Z7&#10;e8t27im2HC3bdxFZGUoRIxoCQ1fDoD/PzyxpHmjbbU7N0sOi93+q3pgaqAKJPdHiw6DzOGTqyNen&#10;nngNFZt2yxb1AEuy7oA2lR8qkgUr4V86Yi3RNMpmoJECak/HAdA9u3vTLkOl9wQwVrdtmdlQIipq&#10;zK1mMxIxXPqHxArWcjP9cB1jiDavtbYXAtoMrh0VFFp2SXBDCTJXISCKiYxCvEzOXzfac4wHUuCP&#10;qK7W4tqtxAQKozEyBqYdh1TqgGsHqMQ2kT8x86EQKUJrgOnbBTee2LSoLihGi7rt9+otb9TSs6iJ&#10;JnpPliO2UAmuUEGAesj78HTx/mbDbem7pcIsuPTAZBbZLF24GlyEJ1OJUqCII8zitvdpNaExWok5&#10;RPXB3db4MHc2rYCLbuooIa1qRtKuF3PqgADQaKCQYIOQOKTcgt1auREyQpjGd/yq7v7cf0fTb0wq&#10;2iIQgSjOug+o8hiRWOpFa4z+6tlkZGBOqogzllXM/ZjlLi5a1uHoD2vvbS7jbut0J6I0lmtemoJP&#10;c9u2aLI7ZetCfDGB5ax8/ZJ+TUwadJrEDKuWOm3OmdXaXHL2F7B5MBrJXcaY/NNpPTW2WB00Y/OO&#10;pE0mpxyXmLJVXJk17n1STq6Tl0pGNTo29s+0N6LrWoKwygpbCALZa2AzEKdUeJMkQR5Y5vvWS1LE&#10;NAL1isSTJHWoyxR6J4lbu5VQGXUwtqwDQqsRB9NhkJ6zX+GMnvdwysGLUIhUmkdQumCPEfbOCS5b&#10;vj9qjIyrbAYNqZ+syBqfVQ+Fc6Yzd64L1xrltdRbUEQ6mDCdMD45kZz5Y1JtJ3RWss2vRtpZuN6W&#10;jSz3QEWuYM+MChywlvb+53Ctc3Fxdht1U6hd7rolSSbYGdK/w6YyFJ7n2u1dbO1tvyO5LAr6ahbV&#10;SAPVdupbyxWX7HF8aFubLZPvNyCDbv3+8O8QCijKPPG+63ad3Q/FaWL3Mcobi8hvU2W1Mq+323Yy&#10;qKlXY1JNBSIzxmN9s+Z5S9pul1tPclahbaAiBpI6eJ8J8MdJ2yZjONr8mp2e74bi7M2wj3LduoJZ&#10;7rxBgzUk5f8AXGT5D27tLGtd5yFg6i2oJcJkLmDFY8Di5noztrI0ez5q7uQG2+y3CrpGk3LQU9yz&#10;WesyI+GMvu99wfs/jeb9z7ve7dOM4TYbjfbzdsEK7a3trfqvdCjqBIAmvnGNSM3bXXW7bekWjG/v&#10;vQ2121ctercJdSfmtp8wY+Bjpj4qfSr6e7z99P72+C9j8BtN3t+F+qPvnaX+U5J7TXL+y9hcDcO8&#10;9w8rfWCFX9NbbQDQuyqc4x6tr+j4bb1/2vrFuvvfe2yfTec/Kf7f8bhzD9zn189oftX/AG8/V/8A&#10;cJ74cD2x9IvYPO+8N1sxetbe/wAtuuL2R/2b27sHvlV/VclvDt9htUJ7r11FFTj9+Ht3gOI9pcDw&#10;ntT29sLHGcD7a4jj+C4TjtsipZ2XF8TtV2Ww2tpVyCW0Ax8Xeer5e3Nt6P5LX1i+qnvT9wf1T+on&#10;1z+pnINynvv6re8ea99e5ty4Ny0nJc9vG3NzZ7QNJG22qG1s9qh+SxatqKLi7GR+H9Rgjk+5ttqE&#10;qVKOwYkCuldYYMJMNmAMsP2hMfx8wDQHHO9ZqMhyt/U9yTqciNAqpMA0NS3mCf44Nsz8TjW35asm&#10;biKwFWDhmbuXS6gOveSIQ1gjUDQ54XA0TFfH7cWdHTTTabZqA91S1xgDEFVKhUBYQoJtffQZ9KYc&#10;xXa59EFQjtNZIdWUyql2bUAzeI6QPPCWGoRME/H44OXkxj5p+y3J225V3MwQASAjSxUaXj4UkeET&#10;ivuLHSTMDpiXHq4utcTydvdqWVl0IAWRdLdZ0hQD5mRiHdSSGP8A6JHlXDn1HVeE5Jf0j7Zrun00&#10;F1WK+oO6OzSMuvnJJ6HDF23KmAACCB4iPEnzxRrfbu+9Hc7bW7+pZNtrgDsttld50QkmB4xnXriv&#10;szaulWqDBXyOdJ/sMB1/3UlvnOE22+2ug3rFs+v6aKhKodMNbtzlQdwkycsWEAkGkwKDM18sByFJ&#10;RX286g3Z3rqCBGlkLgZBjSZpIBInC3cG3MmQTMUIHjOAqeP4/wBLl7ttfTdH9K6LTDQmtSFuqSwI&#10;KhQQIrGQnDNptLdYyg0p1ywF77h2KbnZlUZEdCxLW/zQXIDMouEhkoZBnyxLIJUitawDkPCMBitj&#10;vCl61cYojbZvQZ2tBUuggsGnMGczprSc8MaCAcwYEHI+cYDUbXf7Xd3lIvI1pxcW7aU6fUg6lW4Y&#10;OiaRQGuQnDJ8ScpyNZ6/bgLuxbtrrVbHUMurXpUGCRadagagJnIDCrZOogiAwJ+2euAi8hYFywHs&#10;XfVvWbob5CrIuj8wGQSxmDqBnxw1cUhwJhSRMR9mWA0HG7q3u+JupbQPu7VowSdepGH5gIEGZBYG&#10;SM8TlZWXzAKgec0gZ4nqOY8htt1s96WRTZW9N86mYpqIHrd1EmDULWmCYawsiq1oaz5HFDu0v3eP&#10;uuUuINvuWNWS41tLWkOqCRIyBJMwcsJ9IdF7iepnMxJGM24/uE29zN1rnotcNwJbHojU4FqB6jqj&#10;UB7j16Gs4+W37/P+TL6f/tL4TlfZPsI7L3z+4LkNv+n4ngyyX/bnshNxaOr3N7svWW1O9g/+63HA&#10;BrtyCzC2rY/or/RX/wBPn97/ANTn3f237u/d36n2f9keDfPn9zi6+599trZ/6y+y12nE3nPl9xc6&#10;+PS4k79tY+k/ur95e1+waX2vtZPN7yzjX/Lpn/PvfTHSTrb0fbr/AIrf+GX6v/vw9z+2vqp9VbfK&#10;/S79pew3n+48z7lti5sven1Sbjt0AntH6e2tykbfb7ruG85061sW9aWEfcshT8gv1C+oXvX6qe8O&#10;b9+/UL3HyXur3b7h3VzecrzHKXjev3rlxzcFmyny2rKSRbs2wFUZDPH+oj9jfsT9o/y0/avs/wBk&#10;/sX2Pi+3fa/Y6TTxeHxaySYkl33vXfybYzvvtm2/KST8K9z7j3Hvfcb+795vfJ5d7m7X/Caz01me&#10;J/HrbX9AL6YfS76e/Rf2H7b+mX0s9pcL7H9ie0eN2/Fe3/bXAbRNpx+w2e2thEhV7rlxo1Xb91mu&#10;XGJd2ZiTjF4+1uTfY6h9H/o79R/rv774X6bfSz2zvfdPuvnNxbtWNntUK7bZbZrgS9yfLb1h6e22&#10;tqZuXrhAGShmIU/n380v5q/sL+S/7K93+/8A+Y/v9Pt/232mtt22ud/Lvi3Xw+Dx/m8vl3xjXTWc&#10;fm2s1lr0+x9h7z7p7vX2PsNO/wAu3T0kn+9tfSf2mXGPr/8AuB+kP7YfpX7p+s/1x968T7E+n3tD&#10;Y3d7yXL8pfAvbu8tstt+I4XYIfW3u/3LD09ts9uj3LjGggMR+w39k/8Ax/fSD9jHsce8Pcu+473P&#10;9Zr3HPufe31N3y+lxPA2b1pTc9uezNtek2trZMr+o/19zcJYgL6aJ/lf/rI/rp/mJ/VZ9/8AL9r8&#10;Hd9o/Z3td/8A1i+2a3/ieW62/wDrV77eY/U83k1xjxfk8Wsmmsu3ftt++ftb9oe0/b/i77P1vd7y&#10;d/kxxJ6aaT/LrPj6821/Pf8A39/8on7rv+X7618f9Bfop7R91cZ9Eeb9z7TifpF+3r22q3/dfv3f&#10;bLcs+295/U/fbdhae+4I3D7W5cGw4uyge5cZ1u7h6v65/XnlfqXdv+2+CO54j2BYug3NtqNnfe6b&#10;ltvy93zWmq7YGDZ2Qp+K7qY6R/w168vvfi8U8fN5vxfo1/4n/wDh6+mv7COM2P1j+qFvhfqZ+8Pn&#10;eLuWNz7tCjfe0/ofx3IWI3/tD6QWd0lN7cRvR5P3I6DcXxqtbcWduSG84ei2mFEae3yEA0r0rlg7&#10;vtqNwqvqYzJBNatJGYGZ+OHbFvS6nJVIMkau2YJaevhngI25vepbIBJYyDpMDUPlCAGo/t541O3t&#10;akLwZJFJkKtQYAr/AAwGP3F3Tc0ZwGEwQWMArPSY/wAcJu2IHaBFYk0H24JmZwVa3Hia0mBEeET0&#10;8MUe820iSpJYrXOprnFf6YK0fH7vSYFyIVh/SvhjJbjbkuaA97TLRPdOnTgNpttwAmrUV1KKATBG&#10;RJOY/uxFaypkDsMgDTINKGD8KDAS1vuM4ZRJaSGFDIHnX+GGm2agQAaAErMyrDKnTPGtdu1LJep5&#10;d4SZYitA0HtIrNaTlniqv7Ys7aQGouQJFag559DjpPJrZzwTHRZ2L8oNTEEk5kTI+bLp4YjPtITM&#10;qoyJMDU1IkT4RjU212uI1wkruJcAQWOYzgKJoMRm2q9dUDVSnbPxihEnGq5b/mPjcmBEVEVEiekn&#10;x8sUnJWlgKqilaCWnPVPSMRlZ7N2IlyQSD1gQGjtGKS5ti3cZChB8pzqciekjAWC3QoAiTPUaqQP&#10;DrjPvYUXGcj5CVVZhatA1TU+M+OAn6iRE0P8oww+zJtmisxFYFFk9Bn454BauZFYHj/KTh6xshaS&#10;3bUkx3dpiCIIIBz88Ag3JkmBUgk5n7cM7hD6ygiVTUZXMMTVR5np5YA1NCfICpkHzjE3bXL+2Nnc&#10;WLt7bbrb3rW522521+7Y3W13Np5tbnb3rcOl1CJVhEHAR9ztttvdvuNluttt93st7t7203my3lm3&#10;utnvNpubZs7na7vb3gUuWriMVdHBDAkGmPon9Ef3C8b7/wBkn05+rC7K7y+/2z8Ta5nkLVg8N712&#10;d+36L8dz1lot2966wuqlu+YYaLoEz2/m939t954vuX2zy7+Dz+3318nj8nj2uu/i8mlzrvptOdbr&#10;enpZnWy62y8/JpptpdNpLrZiy9LPhh8K/wB4/wCxDnvpTe5b61/tz23I3/aWwLc1y3sDiDdu859O&#10;91Zu/qb3PeyDbBu7jikM3buwE3dqe6zqsFkt/LP/AJBv+Ls+1NvyX1s/bbxW83HtxEfee+fpotxt&#10;5v8AhrgE3/cPthyNV3bXSS242hE2nOq32HSv9/P6Cf8AqY7fubze2/kz/UZ7nTT3+1nj+2/d7rPH&#10;p59f8vtfeTONfL45jXx+afn0k7s7y3b8W/eH7C/5Xv8Aun2LW3Trv4fhfXfT8etnTPw5dE/Yv/yU&#10;Wvd/LbP6M/X/AJfZ2Ofuva2Xs76jMg2Ww5e8wi3wHueTos7hfl2+9kJcA03dLjW3wluW3tO9u5be&#10;3ctu1u5buIUuWrls6blu4jQVYGQVIkHPH9wtdtPJpr5fHtNtd5NpdbLrdbMyyziyzFllss5lflGt&#10;m3P9v7vTnh9q0ZXUOjK6MAyMpDKysNSsrChBBkEYbxfk2Xj19+0D95f1O/aF77t+4Pau4uc57K5a&#10;9Zs++Pp7vtzcXiPcXG6/zb21Nf0u/tLqbbbpBRqOGUkY/wCUf6rv6RP5c/1Xfsrb7L+5dZ7H717b&#10;W37f908ekvm9t5MXt18n/wAe9vtcTyeK9dfy2WR89+3/ANye/wD237r9b2v1+La/X4reNvjdfht6&#10;56W9etrx/wDvC/Zp9MP3gexbfA+7ttb4f3p7ft7ncewfqDs9tauct7Z5C4k/ptyrR+q46+wX9Vsr&#10;jaW+e2Uuqrj9ff7cv3IfS39zf092vv76ZcqNzt3/AC+b9v7y9ZbnvbO8cyNlzG3txpYigcIELSBI&#10;0s3+VP8An3/T7/Mf+nH98+T9ifzF9r2eWc+D3Hj12ntvdaT/AD+De5463tu127cW4vdrr/0F9n+9&#10;ex+/e0nvfY7S63rrn6tL8Np8Z85x0+b8an7o/wBtX1k/bV9Wd37E+qfApsdCpe9te5+PXc2/bvuz&#10;iy3prv8Agr1yRdVGkXUZvUSguANIx3ANquMRRQO6SNIaKeXjj8SfNTo5eLB2XH2bbXAbrnTbCJqu&#10;3LbXGY3TqEwWILZkA9cOJDRI+fKsGpoK5kCYwTfjWonIRtjc9K6lk7PbX3a2EW/bUpL371t0ggFi&#10;CzGDQgdMaFAlu0lshZ0gt0nImRg8zx1yN/f8xz/Jcz6150O7ezs7gtyyhSxtfp30kgNBjqc8sBid&#10;MrQfaVBymfswC9htribsDdPruM1x0NlAj3Fe4ri3c1giuoltNWg5E4hMCiM50h2lVkSc4Mz9mIus&#10;ztI6bx95d7yWx420y3dvsRb3N+8rMi9g1JatgGmklyFFYzgYRZtanVIp+I08JnFXb81T/dHN29lx&#10;+939t1uMyHbWEW6WZTqFsaRAJrJE5zUwBhe7AW4sCYFSxlhBgERkPswNPzRE9gNudxxG63X51i9u&#10;CtqysltqZuepct3EB7tWRINPA0iDfukW5/zHt7hUmkEChnB6cScum+2eJNrfFLaXEu2LS/qgR+Yk&#10;L6hvW7zxBCmoUVFMhOH1tqlpRB1EEkECBNf8MHm327rlkuR5jfcx7g3b+pafj7F21bsbiyocOLds&#10;qutkAi20AsAQQJUEjFXu2DMoJIRZaCaGP7vDB6Nfyx3D2TYba7S86LYubndW7dhhaRnLG4FBDIBA&#10;LsYGmiitc8Vuw2rb/ekjUVJCwflImgB/pjEmdu422mszXTvqX7v2f0y+n3qu9qxftWv1KNaab9u/&#10;pqGKz3KTKnIgaRE46Q6Dabe1ZQAaUAgD78sbea3Ny+O+z5Fvf/ufm/cPK333F67yN6+dV0Fksxos&#10;3VUfMpMawpAnMVxVXLhm6tKmVmmnT8cvHzwR6B4viLKJw9+R6aWGtbpSA2ovKs7Kmn4oRRSMjhD3&#10;NSIx1apmn4YESMBJ2HDWdjzG9sW0tKluw1thcdGZhuKsvaCNZHhAk1Pi3bMXTnLp3HwKyDT+WC/5&#10;f4tFyJS57bs6jbF3iOV02LNzUhe3dKuWLqpkjSKkZCh8Y24n0XAAJUmIiKZMZwb8X5m69oG03MbR&#10;7jX02u926+q1wkXkLfOdv6a1Wp+aB/DENhrFt9MSAGEFgWFJMdD0wd3QNtuBtbvLbC7d9R9tcvuj&#10;ylorYYB7YRSQS+lZZ2FAIrhCk21u2yRHcIgT5hzl/HBn6d5k/uLFnktzwvJpai4DZY7hHc25QQXs&#10;W/mAJ7opPURk1fLFLNyCukCv+Zcob7MsGltwFjaHec3srhtsbty5at7S3cVmtXiwb1dupgp3QSTI&#10;qRkZxFRgTetCmVyIE55fb49MBuOV2l1V4PmUtWne0jbE3CQLas9oo91CVgjNdJJzkQa4a3RUC08R&#10;3aT4GRDE4l9BN9opuV3HNcea2xZtbraIguerYRTrt2bStJZQc6+PSMDYy9rdWzXST0AMjuFevljO&#10;n5Voe/2tbLlvafIBha1W2uOyq9x/TpbuiASZYRJrIOoimJdtiLlsgEypTt8IqDPjjaMbyG0278Zy&#10;VpLi222+4TesLzagpW4WVtu5B1Up3GgyAxW7xmIuoKlLnaCR2ajBlV8q54nF4HVvZe02tm9wm4e4&#10;ttd3sR6z21uulx7YNxUs3bo1aZbSdQ8Y8cVWkreDSRqXTMT9+ODTqj3kvcJu10K97Y7tLyH1CgFt&#10;iQzCoq0QQAKgRWcOIpW3bDAStwwDRonUr+eNyYxn4ohbzdi7yXJHbtfVdzx23Yy7XbGv0Vtvtmy9&#10;MTk1OsE54g7zsa+GBimX4mVhFPDxxnbrY1PStr7P0bizwO4S9qFy3etMpWAqujWDN9q6hQKmZHjn&#10;iObrC6moArdtU0mWDeKkf0wxxb8DHFaRNlaXZb23ZLW34/lAzC+qjbtbMMFdQZFCTPaR/HFxwR1X&#10;9qzAiLzCSBIhtOR8OpAxvSYtZ36X+3o4t9fnuWvbPvO1YfW54Nbr2UdvTZWsl1h0Ed0FVV8vGpi1&#10;90sFtWlWWhxQZD8yNRBzxd/yufhn0uL/ALQLN3c77lr+6iy262Ws+uqByg2ZuLbQqeygqBIkAHKt&#10;cbzIl0xGiyqqZMqGAFR4Zn+OJ3z4OmHYTxG23O745V723POXrl10UNb3Iss3ci1AK5sOtBnGIV/Q&#10;524YMpS2zs2qRMSCzZfxxmfmitlwyb7YDnL1gbZ7e95bb7TbWCsMqreC3Bb0QxExkKSaAVxlrLv6&#10;lhTqgu90EkjUD/mHwyOOu0+m4dbI9Ib/AGu2Gz5O6Bb1C3s9iwthbotOFAb0iKAEwGBg0jrhnfnt&#10;sSCSVu3NeUaqAGMZ8f5SLL2owF/lYuKlu02y2LWgILtaFNLGsETrg9oMVGKA3biro1dugmBJq7wT&#10;X+fXHRXVhsNtdueotsB33CkXBFtAu2tFlUNFASagmBAnDKOTdbvNC0iY1d0BSPCIxL6GMp160E2d&#10;s+goLJb/ADCsgM1suzyZ7iZiQRXpGN3wKG7dtChJuJkO0aRJzr4Yxt+eMb+jyd9Y95b43geV3DnT&#10;bs7HdBgG0XbzuCUYCRFAdIipnyx6m9u2BY2CAACYNPMTXG3l8XrX4pP3y+6b/uH6sb0XLr3Raubk&#10;l7upWfTcNu3IMSAtJxf4OrxRSBGdZy8YwMAMDADAwAwMAMDALUxTzBAyrX+/AwDusgRKyPAAZnrg&#10;YAmuMIqCACABl8f5HAwDfqN45CPHpHXAwBaj/wBSaVnqcDALTOIEqc5YQAJMeWBgqVatsxC5wZqJ&#10;UAHQWJHh54ZuRMRkPty6YM7TMw2/Em7a9FnICKyTJNG19ZoZzFfLLFc6SWpSkGMsZksteV3HhOTa&#10;0tgPdObl1Ukh2mBJFTIg/b5YrL69QJJIrMEUiBjQ7z7U3Nq+iC60P6d5WRravYuHUIcgGRTIClKZ&#10;YiCQzHPOQK16AHAdJdRd2uwdoCNfVHdkIuekD2teU9x1UoR8IxDgkamJHdB7qwDBIwHRXaxYuDaI&#10;iErtWclbRAGq0Slp1QVLMBQZEmDGJOrS4EmIPXMZCTgMKNg282u7uG2l67bdSPUSAPEJbNDFdXkc&#10;jGIzMzeoGMUpkZE/yMYDbcdsNttF4S5asLeLBzuAquoF1aoVVgoBBObQZ8pwwV7bYgmpoM6/D7sB&#10;pF5C6d5yypdt7e6LQFu88lCSImRmCurSAImQTGHhbLFiFhdM1juPVV+OAzu75S3YHGW7u4svdG9W&#10;wyLaLBQTrF66oABCgEE9Jzk4iLYMr2gywjMUJky334Do/Ke4LCjdtcuiybPGCbkrcVSqgW/TsdAT&#10;4gnoZ6PXFl3gFoQaoOnT4wTgMzwu+O24TYsby7dr2+uNavGXtbj1bhDQtohhBPcoAoZBphSbYqLQ&#10;rU6gAAAQRJBwEHmfeljd3eXvs23C7O3b2LhdcLdH5SXSkfMApkCQcjUk4ubNmdTeJAX7oaTgPOPu&#10;r3La1bTZvuGW8Fa/vGtstxSpbWrKkULCJXKSQMS/RjSFBhAaHKTgOeD3HcY73cO87zf7i0VfQJt2&#10;EMM8gQD1p1+3C/Tof85PiK0+7+GJcZghXOasPyVjU6Hb2Ve2gIfSrOCWuqPmqx1EZTTKmP/W97H+&#10;xyPkpx9ffpLsNtYHqAqw0Wg+g6rcBu90JqfxaYEnxw2ZmTAIzjKIqa+eAtbcNaY2EYrdaEUszaH9&#10;Q6fzIJAIkEx9uA2QmRXziDQ/CoOAVbN22bnelwC3bU2gV1tc1ak06fmDKZMfzNEN41r4zABzz/vw&#10;FhZDkvBRinqGF0K2tfkEg1UEiSZr4muCA8e0CdRIJEZQI+IwDaEEswDMWCgB/TR/UArfVI8jM5Zx&#10;0wmkGCwJJkwCYFIIP88BJUEXUVgjKlFb1PTC6mlyI8AdJgAT0wju+WQehIiMgZiJxz8nosTJRj6o&#10;UjUWFtXLEm2pILSpOmTQADrQ4aManGkSBFVHWkrGWOapaMVsbW4zMVLF206kJKguQwaZUCZhugIr&#10;TBGe6ggzUGufx/lhyHwzzZbUA66fy3A0wqFNEaTMZnUcgTgio69Z6AZ0qBkB1wDiXSNRC2oW1bVf&#10;UMr6ZAaUZRJLjKuWdBgjApAyiQZ6Z/fgHEV2ZCbhQG6G/NGgWk9Oc1BaCKFjTApNDFQBkSZEHAP2&#10;j2BXg2yrB9dt7IhmlDJkquqR2jUTB+CaKQZatQR9gIEZxgH7b3XDqVTVae2htMdK+mELVZpqaVOR&#10;+Y9cJIUHTQeMEEUiZB64CTaa5cm45ZmEXE7mslVKG4qqwAhDBkCZHdUYKBpqDOonPqKapFB9+Aet&#10;XBrfSwUC0VnRqKLr7ldGDas4FK5gRhM5gEAjIVmJ1dfhScQnVKQfIYNybhm5rgNcI9OERR+FYDH+&#10;/CR+EdSSQR+KTpjLwxG0h0OprncZKI1o6itvSofW4FVIakHPpM4bIJWAJyUAjKGMrXr1AwL8lirH&#10;1VLn0nZncntZidAOu3oMhR8rNma4BHSCMzNKxl9wj+OKkz6l2/Ua4zq6MqwGtK2ll1DvOqBIYya1&#10;rJrhDUJgyKV7qj4eOI0fsQQrOVWUJNtrklWY9rJcg061qDOZwkCAKg1YkmsAmBXp1wEiQbjEBpQI&#10;EgsqyFEkChM+JFKHM4Ka5gUyMGkdK/fgC0qNQVW0kqGZYrc1RqYNIUR8k/GpwkzMgzUDTEgyfCfu&#10;wEjVJIhU0oWENpgaTpUsROkEiaSDXLCNMtMrEEAMDSpEqh/tOOk3usxgyeFyI1Bw2pS7rc0yCAGV&#10;n8ZkA5GfLDUSAAYAmWzEGPtmfA547a3MyqQl1g3rPbDPJGgwihhPcs0IPUkUE4EABTkep7aiAaT/&#10;AD8MVSSxm4KXVCsdC+p26gVjTmZEkLmc8sEFqYJOSvHjMQBl8MAtnGhQwQf+st6hBcKCdTuJIIPw&#10;kxhqQZNQsxIFI+Pl5YCcAxVABquKpcIHYPJlQxPRWEsJnw8cIbMjtgHLOZoJJ8564B6ybltLY7lU&#10;ik+mj9kNrEGSIILRkYyOCYii1E/5hIInIT1Hx+GAl22LBrhrbuBWZlYqyXJldLiaNSQBAmD44anI&#10;TqzikGAaCR9vXASgGuFwNFuiG5paT6lwTAmlRpAgHqIBAwKBDFBUaQOudCRTzAwCnZjuLYuAyFBt&#10;3tfq2+1oAIEyK0Y+EeOEkjUI+QGcu6Y/zH+0TgHrSObTL3rffQHEkqqaphlQiRGRBzqc8NsVUzrA&#10;IGfzQc8or4DAS7Qd1KjbtcVpAVQq/lghAdZYHtFTTpAw2AZOZPSh7pzEVr0wE3XAy0IDF0qVZduL&#10;byra6MRUUMgg1wnrI0mdUz0OcV64B6qjS4uMjem9vNVeQQW0CKSIInrSkyRnTIgUggf/AAMCs9Jw&#10;EiwsOSyrCt2sa3RkbjMTAtgtKhuuVRXDciQCYBBnOcxIgdPHPASityrABmS4qKC6qIVYDj1MzSRk&#10;IoDOBURMjLPwmBqOASk3PzFCkh3RToJDMFBZkFDAE1YkDMVwRmYBgyNMUK9THgfDxwEi0EYAhQQf&#10;U9a3JPqXDBAKmrLSTE9Dg6AZ1rBj5iKzH8pwDYDs6lgNKhTdlg2lGPyam8PECvXqcIaAJiIAP+Wo&#10;PQdcA+mqVQnUHYojIwuq6s2kq5IgKCM+taYbJEsfmhdIECSDMQfLASgjJpthSkXC7kRpSCC7MreM&#10;fKDUZ4ByEAgzHzAnUciuU/HAJSRIdgSyK9uLZ0Gyy11tA09TEfDBScgAQWArAiBIXWcm8sA6Ftrb&#10;IOsPpFwBSXEMwlikQE+z+M4SSCKrpkGkkrlESKef34BSB1IZmLHUCZUagprLI2RpCznTBMFyGnqI&#10;iIgAwSc8C/A8PUt6mi5qAiIDu0mS4FDEQTBwgSKQzFZkrnIE5t/DCrr1Pt+cQfy7WvRp1qwTt/FC&#10;zSYE+GEmVMiATBXLpnIH8Tgh9AbqVDopLi5NBLzp7nmASKKOgjPAgGZEKDOk5kmTM9IzpgASVK6X&#10;BuaCuvVEKAvaUEEuwpBpQ+eGmhjRqyIOVImfOgy64CZZm0FLf6cEG2F1OWDQw9MdJNDNPgMAJBAA&#10;nMDukRFZj+3TAKN3UjEvpKqHcaFVyWoHMmQAKEVBAnywKiDEiBE/MCFE55xM/wAsAn8t19MsouMz&#10;3W0E6dNwsqgmYWROX2ipw0QJNYIkE1IqIox8cBNVm0KNQbVpYqD8qipNwQKAxpjxwYyoO6sUFfCZ&#10;x5vX6U/zHDV19RoWVJgkQWMMAftM9MhhMzLMOpzMmYiJFTn1yxCdTuWkAhBoJCrGghrhIIZhCwB0&#10;rOGjJIkAnKRMSB4fCmK7HrcBYlimmWTUswxEKImACAT9o8MJEmVJYERBoTXxHSmAfLIPTdRbZnDs&#10;ZDBRpMqbQYd1aR1IwQUyxMAkz1y8wTgHtVv5QrsgppkBvVnudYqTMEwZrGE1kisQZ/EJiIAFJr4Y&#10;BxgCqEMBVAgPaASwl7jvDaaGD9sYLTNCIie4DOe00H8/4YAG4dMoWZjT0y8lCDrUM4EwYlYgefTB&#10;MoJiWUyOo+whm61OAdtuwtltIuLEyKAlZFy26JBABAmD/HBZljIkGMhBIpXHTTolSFOm0iBIDKO0&#10;llMOY+INcswPDqihBIgyY8jNNPw/rjO/5uA76bFgH1wlvRGoyqUdGOkyW6Bx0wJmhkgVJAEkf90V&#10;+wY6a/lCtLk6kFSOwKPKe2e2K1kTShwiQQdP/pGkGIrI8vHGhICNpUNA0QoET8zFVMkxBNADlPTP&#10;AMCASIIiBFSTNFPXwrgFKD3N3l9RbSZjt7Ye4chUdPh44QRQwMzK9onxIkZ0EfywDgJYAPqmdLjW&#10;1WjSABQwDBGZ6nCQAQWUSTUaqEgySYOYPmcA6xOoq4HaNJKsNJZOwRPQdBAqCD0wVACQIoCQfnmQ&#10;CDMz1jPrgDWS1vUA2piqsAxtgQWDALBoJmTTBEAGWOogQJAyMQSY6/fngFBmYQiMoLAyS0AJIYKD&#10;SR8I+GE5EnqdLRHbAGc+AwDnz6LYmVJQSSTMhyGHiaz1jCCFg1cBdIJ6z8xWFNc6H44B7XcDoAFZ&#10;riuyjXKkAwXkxAoJGeVcA0MNAGmunNR0MiBgDWWm4JY+odTNVCSJgoxkkZoBExhEAUAIp0IgxOqS&#10;fGCZwDwLOCRNxVfSJoQDAQqoqYJyOdZ8ygKJpUiRQ1nOD9owDqsxi0dSsF9SX+UACqBuoA+VhXDR&#10;gRXSDAAqsKaT4SMBKth3JJAmXL6dFwEpmBWWBrmJgTgeEwxHQfMDlpp8cAtTOllU2keVPqwBdQmR&#10;ccGakCB/XLCCFFDALAqCO4gDugaYnxwEpWZxJDEK2qGOkli2n1LheYjpE+MUwTEAQFJJSYHh0HjP&#10;kcAEBDBiydrMGJYDKrNPVZyaM6DCCQxE0mIAByM9pU08gfHAOr2yqLBWQwOn5s0ZTmTFSIywkus6&#10;ROs1NKjTJghvAzM4BxbTRrZuxZCgFtJ1CrahHzZjrFM5w3KlZJEsdJWRqoamejHy/uwD4DaoCEKB&#10;6muoqag6DmoAEyfPxw3qGkd1NSgy0TpBgsDNOuAfqzfICxDgQpCjXLlVIisEz94wRMSSQRmAoFJ7&#10;mBWKZR/PAHFUggVIIeT2/IjK4IpUkTn54SYAnukLAqpBHjPTyy8MA8saomQzMusK4eZhgU/EKwae&#10;Yw27DMmRRZWBUwPtOAet2SQwVDbqSVuKTJSSQc9I6/8ATA+WsgDOg7SY+UyKmuAXAYjtOoAaRJ9T&#10;SRR5EQBkesYHaW0kSRJEznmKEwPH7MAUOqMR2EkRogIFBgzAMzPxigOeEEgiQRnGokyFzMmhzwDy&#10;gh2QhiWYvAHYS1IUClOn34SYkEMWYgSawCxkGaYBwMaoLaqNWlATBft06QpMgz0GeE9k5yCIBALg&#10;FhI1A5zn5YB78wwoEuDmx0MdOelvLLL+OGoI16CumuogQdS0JE1iYBwD06wurVdcadKlxpAadKaj&#10;TKazINMCIA8a0mDGqS0j+uAAbVrJEAMAtyhUnSQiaTWsUAnLBRWQonziIBiSuAcoVhiwEEhT84On&#10;XKk+HX+YwhiZgGk6i0SCBlXP4HAPIkkgqpbSLfprc0wDU0NAfEeNAcNzXKaGNQmpqSGr9vTASdBM&#10;tr0w6FtBWSgpDIY84EzlhMjsocydIMjUaMDHXzjpTALCSzFWBiC13wE6lCk5DKFJmvjhGUw0MMif&#10;AfiBEE+GAWJ7AQWtsBNRFa6WAoPGcFTpo0iCW01JqaR1Hh0wC7ekCIuEtcIANyiAUKsG6N90ZUnC&#10;GU1lqESGqABX5q+OAkWiREW5buUqSGZmoDpIpBiYoIyw9t7Lbi6iKGLMVgqC0yRrIAmkZ4nE5og8&#10;hvE47b3r91raJbS4xNyEIlCbaswgTI1LnTp4+l/p97XTb2LW6dO5YqVAoTnMffXE12u2Xn8u9j4r&#10;fve/cIou7z2ts92pO6F3VpZ30idJDojfLPynT59Ix21HSymloHaRNQMsxnjTwdXw55njeY9x8sb2&#10;0tX710b4XrVrt9R1t3gotXHBEmDrdhMiWgmcQy5eSxLK0BTAEALBg4N3Xt45y6ZtONsbNAdlZ/T7&#10;3apbu7kKXhdy8kNcs0+ciAFEBZ7umEjSqxQTJAIr4Z+NcExtc59Isbi8jut6u5W1duW7b2tvdvI+&#10;kOzSyh7TAgIxDUHTODhK2fUoyxJqSIBJoIjAm1lyc3/PpxI9fbOW0Lc9Pb2X1XECLBa6LklCMm1A&#10;EgdAcWNm2V0hpYEgfGDQCY+3wwZtzcuNe6uc2u/Dnj/yLtjWbjsAKXU1TdUEr21JRaMIMkzi/wBv&#10;aATUpUiCehA6EScB4+93+4rl/kl226tbq5uLF07af9NdwNPrW7iIBpOpa9tK9MKe3GoyPhlTy+FM&#10;Ajj+Vt3P0tjcWWX1G1reFxjd1IfyrlxzSZMFKAk08cQrx09wNIinU5EV8sB1D2/aubn8h7Chwbl2&#10;2zXTcbsJZVAWQyL1Jyp4nEA7gAAkxWSpgZiMvPAdYte0L27DagGC2Am1vWm9U2rzD1xYNxKEjOo0&#10;agRGGdzeshAFvKCQDQkGMu4ePQYi65t4mWh9j+2fcu4311z7Yv3tttXdENxlu23v1a04do02wV1M&#10;AInMgQMU1yzYLeoLhYjVTUDPhBOK7y73iTD0lxPOe6EsNxz8Rb2du6ikXVthLtu4UKXA4tFRWBob&#10;IjuOCtmwGIlVUnJoipkgDKa9MF+vHod5Lae4NzYsOiX95fRtepVuesbyTaW491dP5emuoiBEAasP&#10;s+0ACu6oGYjUIJrll904OWfJrbmM3tNl75fcPuNjsru/G3t2iUdr1vSZ/Nm1dFdIrK+Pwwh7exOn&#10;VfusQJFq3RjBgaT1EYNTbybdEjY8x9S0fc2tt7U4nZKbrpd5jk/TazZ1wGa9aEaCWyAPgTnRuy3E&#10;uWX0riQCA7g9zAANHhTAx5fSyp/Ncb9c9p+m3S81xPJ7cmzcbj+LKJpsszXrFi8TIIJkyOmBukX0&#10;9SvIUgRmQKz354N629NusPez+S5G7yy7Lktnb2t/cWXcXi5RHupCvFi7QkMYnoPjhi3vbVpUtblC&#10;6sF05yoBoWPjiJvrdsWejScz7B5Tld1veS9q8h/tm/2ibl73q6fQ3buklFsk6SpBoVHYtSTTFgNu&#10;ptvest+p29yjW57lBPTwjFYzZ+afV6OXH3bfTldh7f8AdFtvZvurj0uHbcwRdG13htpAZ9IAuC5J&#10;CLE1nOMM2LAt0sEhS2p0uAlpapp5Dr1wNtrPp3mfwrQ857nXkzd3fuTabb9Rb2y7fYcjxl62m2Wz&#10;b/LsML4i6C7yxQkxm0xixs2gzhbsjuoxqKHLykZTg52zOdeHH/dHuS5suO3l7iNzqazYd/QVl2xV&#10;SoA3F35STbuCHRCAZmM8W2jababkw1O0STMVIOCc15+G++ofvl9txKRc2ep1F86bPp2/8t7RqJJa&#10;dJHiQfDFHvOW9YBLIWAe0gCNZMAAipPgOmDrr47xa9P/AE4+g9r2u1zk+buXNxuN7tZubY3bhIs+&#10;lrvzbMabasRqLGpoMVrXd6zFURHYzmQQogTIPXB0mmsuZHadjw3sLZWbF/d7nccdZtwhtJYv23uo&#10;Q8s+gr2sdQVmII8wuKzcXNyi3Gu7O441KCU1MDkTCjPy6DEtxzWsz4uqcFsPbG83Ox2/D+99jY3a&#10;WHi072rN4km4Et3XunSHAWXJGu4kxBM4aB2gclg6VDKGQlw9CRJMCYMePxxPpvK8rUr7vfj7J2Vz&#10;j+RItX7G6uW94lvZX9kQ42rpbtAuSnqKSKMpiRpMYnMGAZ1vWr5ChgJ6moU6uvUx4Y0jG7S9trtz&#10;Z7Pkfb/McJZvbu9s7hRbb2yiXJ9YelqVdQpbLUOpp6Yb2/8AuHrFyexkOgKZaAenQHKTiTPqXES/&#10;ch+nK8Km1Fp7u72u6tDfbjc7dRt2LoPlFzSWSWYrpAIgQQDi7sI10LV1KiXJnPOJECuf2Yrjvtjb&#10;OvweevdXLWPb93cgWdhdt8gfT4703tPcLMAlx/09wGPT1SjZRIacC9uWv3PS0PuLhkW1tr+QqrQq&#10;x6t1wO3bSZ1pHC+z+O9scXb5hd9x/tjh0tseT3vKblT7i3253z+pbv8AH2rgYiy1wm3qhRMfKIGI&#10;t3a7g2x+q3Nuzt9PclsoDpDSpQDqMsFm0t+iNZ7c95+015DdJ7H9m8lz3uY35HLcjZ3Tre3bbULu&#10;Le93G67lt3Z1AqSp1UJIIIF7i9oJsbe7uXES7ydROTLPTxw6F18m3XiEXPb/ANafflsWfc3unhfa&#10;Wxvvf/RcfwxFm/t0Rgm52PI/KG0hoUxkT1GLBdzvLyB7VmxtEuIplvyytdQYz98jDqzJ45cXOfwc&#10;uv8AtH6d8ByV3i+b9ye6Pf8Ay/H77fWbe025fkxuRfQWrvGKLStqt9IeZPUAYh7u1tiivveV7Dc1&#10;elYEs7apdTHjIxNr67VZd+7GkdB9l8p7v2fJbrjfp79EN5b3Nji7eyPP+479vb7PabH0PT2O5t6h&#10;LenDalSCCdJNZMS5c4z9QqWuPfcogQk3NRgMYDj/ALh/HE+huTfHO2G14vhPrPd9s7zf899VNj7U&#10;5PfbreWtltuIt7K3ZuHaIQdhuHuitgjuNwQyEiT0wlb/ACD7o/ouNtWLNtjDNagUGkuC2ZiSRhnb&#10;PRfpmv1XKTf9vfSzjfaFuz9Qvqry3uDl+Q26DcJb58uy3mufqLWzc7QflqGCrZcmpzJnFiux5i9s&#10;rqXLoti8SttnIMWoJDQPwkxTpi8+jn3eKcyOTcr9S/2+e3/qFxm+4bh35Hde3bNnd8jb2Fi8dXN3&#10;IS/tdDfLvFsrNy4AQ0gHM4rk4/Tc9Pc70PCfpWYUQXE7jkflPQ4N3fGuZOHYdx9T778UOS9rfT9N&#10;qbm5PvDb7S6Rc5K7w3Kk7ax6XrKNO4Qd99Jgxpg4e3DcbYVLtx7l17QQi1r7AyGNIQkSOp8xgzP1&#10;Lz0yzXtZfq57i33I8Fx+z4nhuL5V92l7mRsmO/ubff2/Wu7+7eto5t7hQDbW3kFgdYwpeR2z3A1j&#10;a3biWtTvesh3QK696gqKzMCuE2l6Hbvn6qi7/wClvuixxr7Ln/fXFcbu+YTZcdseD5u7s9rvG3vF&#10;bz1Nhu29Z0VSoUXLhRJORMDFY2/3dw2v0u0u27SEq1m/bYFrdz5SQa0/hjNu3SNzXXH1XP4uvbP6&#10;aezNha5S17v97cZyfMclbsX7XN+3uV29xtryXG2VN61avWYSbzRqdvmUUqDhwvyb3XBvHbWrrLZX&#10;8yEtoBqtkrIzMx4Yudu75L26/BV7Li/pHx/Gcdct8Hsfc3M8RtN7zm4azxlvdcjym/vObPKJZ3KJ&#10;dn0bZBug0YkFVEHDrcZxu51Hf8obTWHR7ltWMi784vKACSG8j9uLcdKzttvPyxnv/fw/Vv21c41f&#10;pv8ARazzuz9ybHebXZ8ruFSzthw1lm21zit899k9K/twaBlEZxSC76/tbZgn07+8a5cLD1FJE211&#10;XFKzItmkTScZxrrylnmtZw+2f3p++buysPyntP6dbfi+NtWL6cXurZ3F63ye60bC8m6Nr0339u2S&#10;XVdBZYAg4XZ9w8cvqDb+3wo26K1zUCA9q/mqECG8ZWfDGpZehdN/97lC5z9rf1T3/wCmve7P3Tbz&#10;fXee5R7PFLtLG3S7sOa4ZQtvebvbXb6nbOhVrb27uk/iBJOHb3Lbu811dtsP0KbYDbtdawCl22V9&#10;VYLEZf5hTx8MVL45Odqrvb/0G9je39nxl73p9TN79SuV907pvc9nj09yX9nd4flbDNxd97NrY2ma&#10;Lsgttbh1NpJU1JxFubnk7itdFm2lrc99wswVkZRFoOAJlswcGp+n0+DecV7V+knFb3Y8N/uvI7rm&#10;PaHqbLiksre3mzv7beud1zdjjbty6li4my1ab9tqKw7qicOseRGkB9spV5Fsm6bhDJD3lyWRWmVD&#10;iMZ8fw/0q7Zj6UXdd9uO9y76zutm21ucxZXiTxCPt+SFzZe293aY3r7puH0kNGtVYUYCcRryWQ+3&#10;a9ubgt2LSNaFmyJFp2Pq33JbtYnILQ+WK3Lccyf38NPw+99y/ovc+x4L2fw7cx7g5fkLXNvznN7i&#10;2r81tdso4L2/xi7faqm7s27Cn1Ll/S9magmMN3tttNV29fv7i0i6PzBat1VhFr00bUWMdKr1piYm&#10;crLv0s4/FacH7t96/ouH4H257a9rchy1+1vRe2H+6cnuLe23W13RXlv1u82ibe3ZtawLS3yUvOCE&#10;C3KAoOz2YtG8z3nbV+nushs/nuyflOAiH/tDk0E0OFxjlpL/APY495XuUs8RtNjwPH7ZttY90cHb&#10;3lvnynBbfbbsWuf4ve7jc720NZYXm4+3bIdyqm7aggYd2+42PqW2VFT8tkvgrfF4NqFu3dWyqwqf&#10;9hkGaYkx6JtLZiKf3P7b+oJ4flNve5S/cuXeV2/I+3GQ+391xV7Yek2+5T29uuXv7oNud9cZxp3t&#10;opdsIuh6Cr1zcWjututpRqf/AMbuNxbe3cdwBn5jcEhBFPLFzM4TWWa4qk4727zA9qe5X5jeX1tb&#10;JR7lsHZ7XjN5yvuWxddtpcvbX0q2LPFP6f628rq9wD5bmg4Tcv7E3Ln6goybka7dsXLx9G4isl60&#10;t7XRmAGeQyOGYuMSSeiZs/a/1Cs7DiU9uf7ltd77ZuPx3Mctf2Pt21/v/E8jes8nwvPX+JTZOP0u&#10;2Z3th7Cg3jHq2o1HCE3GxKG1YsX7n6a0u5UqLlwX7TXINu3cd9RCmsyD4YZiWb9c/wB//Ykb/wBs&#10;/Ugb21yPuP3Lw3H2PdnI7n2nebfHj+Ou8Nyu02gvWOY3fHbPYPZtvuLcW1tLbezBVr2kzDt69Ygm&#10;36SvaveqhNslL63LYLIhkEemZMGCSJnPF4JOc7dVdwHtz3beuWk5c87f2/OcEOF3Y2/KbT9Z7W3n&#10;E8k9vb8jvUXbOlz/AHG0VS5uEa5aRbugooCwxYfa3Vu3yjduq0UAE3kuqEF20jtOtZgBII88SXLS&#10;+5/jPeHG7zieE22+sX7u8bZ79N9u7/p7fg97xG4bc3OD5XfcftNA2W69MXLtzeLcS6xUJpMQxf8A&#10;9uu6LN/av6dxgn622llle1aBFp0YEn1LhgdgOcmuKnOcyrzgB9UeOPJ8z7b91cdv9/slvcnZ9lct&#10;yXLba/xvL8leF3mdnubF3bqrcXsLLPdB3d8MfTKWdKgS/b3OxZkAtbi2FHq3BatW9P5AYpZunJrb&#10;LUtlqjI4Jjf4xRcj7U9/2NryL3+V9tcs24v3OI4Xd8ry/KW9zcX3I9rZbzn+MS8Rdscpa3Fz07Nm&#10;3quJtg0a0Y4M3uEuBx+uvpfXZC8l24IFmy0KNzBIGpNQDArl+ExOCf8AE4zPXqhjjv3E8Pd2F2/7&#10;D9ub7gd375fiOQ4bid4u53/PcttrF65c9rWrr2mc7Xdptrt7bOu4E3HbVuUkWsHtbWw2e8267bff&#10;rNppuJfL2brbp33l5bdhzeZS7Q5ua5MAQTAGJ1/Et3xjHP8AsQvdfMfUn3p7C5+77m+n4+nvvC3u&#10;OO3fBpt+e4ce09vtvZXE7nfcxs7XGbfcLstsNxs12FvZelbZ3cXbdr1LrkYw/uInjuVvWm3IvpfZ&#10;r1rcW2FxHtv8hZ6yxgiB4ZDGe3rn1dvHjbXo9zftw31v6i/SH29y219sX/am+4fY2OD5v2zzGxuc&#10;VveJ5PjdKb/a7bYkDRatBkvW3YdyPMsZJ597ktfq9lufSBSbN3vI1XEoOwp1rWB9+NY7ZJHbXq9u&#10;fR/eNwfO8Vb3d03WbebIejbZU2O5buCXhuxUnSNOqYzMHHxa/eP7Is7ixu7xtAsguzcKDWDSdD01&#10;aZkzQecY9Ph2vp1jz+607tbX6BfpHzQ5n2nsbsBSLSFVkTp0xq0DIHpWufXH57fqh7f/AEfJbuzc&#10;XSRcudyLMNqowLZhqxj5LxWXn5Pq3ufHJbj+0dTx5s31j0bzAAEntJ7WJMx/hGOvo+MxjewMVpLA&#10;1AzikVigPkfLBQwZ1fhEmKUoDPX/AKYAYClsyDNQsEGBMMSM1wAw8QTQQRpC+mZnTE6T1NKzgBhy&#10;0hhWJldMATPWkLn9+BmBicLCAatILdsqrLBU/KXjM9YGWBMegYeWyxoSWQoVRFEKVYUlTUA/9cMx&#10;MX1DDttWIhdOhQICrVlgROnPr0/ux571bk9AwtLF12ko0CSbS1gRDP0/nlgslvQMXWzt7W3cS9ct&#10;3bpsIyOUYjQHXSfRnr1BIjpizi5dMTXkMNPt23E3rfquhJ0turei4yhis0gGD0BgY1tLeSy3iBib&#10;b4Jt1ZNprSlbqFGt3ACAbg0rJbxHgMTWc/Bf088YDH2u/wCPL/lx96/tO2nBfRL9xO15n6g/t/43&#10;0+P9ue6eNttvvqB9JtncuDRZs23P/vW4OwWLHZsf1NhZ9BnUC3jz+f23fe/xzF/0/wDa+R9t77bw&#10;yeH3Mzp6b+uvyvx1+fWfg+PH/I1/xJ/TP95u35X6jewrvG/Tv6+PZsNuuV3G3c+zvqKNnZG3tbX3&#10;rstovq2d6LSpa2/MbUeqFVbe4t7i2Lfpfrn+mf1W9hfVn2d7f+oP03928J739ke6tknIcB7l4Ddr&#10;uuP3+3ejpIh7V+0R6d/b3lW5acFXUEY8G021vbt19c+n/Y+X6yby5l6Wcyz5V+ID90P7Mfqt+373&#10;tz/sb6gezeX9p+7Pb24dN7x+6C39vuNrdcjZcxxe+sTY3mw3Sqz7Xd7djbuCR23FdF6XKOAymZoC&#10;SK+NcY9UeI7u13vGtc2252/pBIDKVZtKEhUNvLVJnSIkUBwkqDnOKJe13l/bEFF9TWAXp3LQMQpJ&#10;oQKzNAc8Qrlo+HwpkfCcB0nh/cVkKotyBKNeNVV0VvlKdTQiZpqmcQLtvOIXxmk/CnlgOy+3Odss&#10;yI931FJnQjNoQsAWQn/LUEnIZyJxWXE0k/YJImD4eGWA7FxnJ2dzZtEskrLpbQk+pbVu4tbJJlSs&#10;jSfjOeIz9qigyyippUR8MHTx/mb3jL63nR2buYt6kl2to9ttKPdukyDcJ+XKOlcVlxCylVmYLLBI&#10;FDpmpEGRiO7s3CbxU3Vu9uLyegzojtp9SJHqhWuWgQwgrAPiCczipuJINJbMgioIzBwHZeP3d23d&#10;Ba4qWiVVYuM1lrZXOyhgFspBAikSa4q722NCdSjIjPKRJH8scttcdFdT4jn0BtugS6ynsZpUuG7g&#10;Ugif8rT+KaDpmuR443FuMIBALQcyxM0GLNpJ2bOk2zxXob2T71Fq/trMs2oqjpVrSaVJFosegmkT&#10;544/7h2IRXYrpKMSAQTpJkr3CtaiPs646XExHacx9BPpl7kbdDbWDc1m8Etl1YERQsCs1qJFKgSc&#10;cS5sIvqjU6uoJaVUqa/LUQKQAcMq9s+0muvbskraa2X0qqNcDUUrr1KZMkE5RjJbTi9/y9w+kI2y&#10;sSdw40206agrASfKKnFG85Pm+J4CyDfbXu2UBNnbYNevdQgKmgJjM0GL23xG14q2Tam7f06jubn4&#10;dWSrqoPGs4DMj3Fv+euRdQbfZyAm0ts3eqdxuOy1IjtOkjyxVb59vZsluR3Ct6kOokaush36ef8A&#10;DAaDjE3F+8E4raMFtE2ywDKtIgpbOeZ65zIxz/k/cvGbNvS2thL12AwalQRM1MD7ca10u3yZzI6V&#10;xntblN2nqb3cvbtksCimnacmIrMeGWOdct7zuMFtm4EUamcLpEE9pgChP+GOs1k6Jdr6N9xvtbbb&#10;b8wJ6jmg1yTQSBJMgVOMPv8Ak9heX1N1fe09xPTSI7ncwhLfCQAMsaYanb7a9ahUVSqmCf8AtAyE&#10;dceLf3p+/wC17B+iPMcDx983uR957+zwW3dqkrfHqb43I6KkA+eOvh17t/wfH/cvN+l7ayddrj+F&#10;Wm2Uu3ruNJ0FVFYAnMg4+gf/ALT8ftkt8L9M/fP7svdPGMvN++9/uvpv9MtzuUGnb+yfbV5bfuPk&#10;9mjCQN7yC+lr627KkGCZ5e88l/Jr6dfxrx/b/H+n4P1duu/T8J/tvPzmH4x//arT97O+tn6LfsD9&#10;hc7ZK8utr63fXnYbC/O9bj9puG4/6U+2d/d29wG1be+m/wCW3G1vKfUCbG8ANClv0XiDqI+2PADH&#10;juO3h6344bxdLVq0FZl0BCO4FTqIWFgDxH2AjCsanQR2W41ANQkdhAl1UElyW+M5Z+eHlB0in9px&#10;nfoMFyP/ALtlFcn8TyCShqQocdQKRUGcGMTSya8qrXm42bAFDJYH05B6sJoAKTh5etD8dMfyxqbS&#10;uvi9UHdW2VbkgBpKTr1oA3+YZU8Zp54XjTe2ccIlsgQSsKCwXJpLLUkGpmQR/hgp8P4ZYM64l6cj&#10;uK+lmYyNBDAksQwaCINSQeozphq6gNRmBXBnya3PdOi24Lmr2zKICGV+0CIOosZbSB4CCTl0xBdJ&#10;mkn+VIywcnauI5M7d7T61OrT2221IzCGCseop1oPDxi6ZlSKgz/QzgN/b3RQpvFuObXpBblXX1Df&#10;NGKr26iZgmRQU64hX7ddYHXwoYHhgOme1+cuGxc4zcoPzUgKjkNLOStwvMKwmoiAM88K1DynT3UJ&#10;nzE4CINvdt7kibkG87WX7CCFOghlMgsQSQxHkM8OW11wGEzIyoNOeIKXmL7bMXNxZW4biPIK6bj3&#10;nuQtsKy1NAZj+OFNaCrQwRkDFQM/txRC2vNX95u0S6iFLjorEG7ptODCHWZkHUBQHIjD1ptSAU/D&#10;16DKR5YztbJmCh5y2djyJ9Mlhd1XBcNsLDMuhwk0KkZEZZdMGQGUzQ5GsQcsONYIQ3N3a3EewoW1&#10;pMIO26UdYZi0QSBnTr5YishVjAEkx1gViuNDoPHb4bzYW/Ud9IQm2XDa5W3qINxakmVp4TFBhvSW&#10;AIkCZ1FSRHl9sYC1S41pg2tHL2mF22G9MWhp0tnIboJmR5YccB0kioEleppSRgK7ZblOO5NFsyLN&#10;64EN0EBFUsS1pSayykFiKeGE2WOo1NAT45Ch7sBO9zbaw+2Vgi6Tc0Wi7KQle5CtoVEHSAcxUjPD&#10;0O10W0BLOQqgAEkx/afDGN9ppr3X0/t/4Cc9OrLpa21zjTubxUps7T3yEuD07QQy+tmrIEA6pA65&#10;Y+IX/I7/AMrPCfRXbe4Pob+3fkNp7h+r1w3eL9ze+7F3b73299O9s9rRurHFNaLLuuYZiyID+Xtw&#10;PUfU5VMf16/oQ/6bX3j+b3k9l/OD+d/i39j+1pZ5fa+w2m2nuvum8uddt+6T9L2Ukl22n1eba/p6&#10;8TbZ+cfu798eL7bdvtf2j/ie5/zby518cv8Ap364nw+p+lH/AIgf+Cb3T+4flfZP7o/3hcLu/af0&#10;CtWdt7i9mfSHd2+Q4n3f9Xbq3zf4jee6Ub07vH+3GthL7KCNzvVYW09G0TdP5Wea5nlvcXLcjzvP&#10;clveZ5rlt3e33J8pyW5u7zfb7ebhy97cbnc3iWdiepPkKRj/AEf/AGj7R9q/b/2r2/2P7H7fx+09&#10;n7TTXx+Hw+LSaePx6azGuuus4kk/jbzbbbX4vv5N/N5NvL5drtvtc3a3Nt+Nv9sdI/crwnCcP7b4&#10;fjPb/t7ieO4LguF2O24zh+F4jZbfjeL4rjtlaG32mw4/YbRUtWbNpFCW7dtAqqAAAMVePkUWmPRX&#10;7Zf2v/Vb91/1I4/6cfS3h/1N92tXvcPuPfLcte3vaPEO+m7y3N71QQoChjasrNy4RCiASPwz+oT+&#10;oj+W/wDTT/L/AM379/mJ7nsmNtfa+18dl9z73zSceLwaW9M2d/lv0aS823EfI/aPtHvvvvv57D2G&#10;ub122v5dJ8bendf8s63rxOvkn95371foN+xH6L879bfrx7mHF8Rsbd7a+2/a/Gmzu/ePv/3F6WrZ&#10;+2fZ3DM6tuNxcYqLlxitmwp9S/cRBOP2O/tk/al9Bf2FfS1bfE+he55tvbHvT6k8lt1f3P705m8g&#10;nacdtVJKWdQa1stjZ/00LM7EvdZv8ov9T39WH80f6pv3f5fvv7y899v9t8W9/wCR+2eK/wDrN7Tx&#10;S3E9L5PNtxt5fLtc77zXEmumkn/Qf7f/AG17H7H7f9D2eufJtPr8m35tr65vpJ8PSdH8+L9xP7nP&#10;32/85P7oOO9gezOA5He7XkN/d3X07+i/Fb99v9L/AKL+ydpea1ufef1C9zXUW1bWzZb1uW5ndgNu&#10;boWzs7I02LK8b+rf1X5/6nb4puFbiPbWyvPc4n2/au61UiQu95a6lL27YV/yWvlQTLH/AJl49H27&#10;x+LXxzEfrW/44P8AjP8Aon/x5exRb9u3rP1H+u3ufjLFj6nfXHkuOTa77k7pVLu69sewdhf1PxHt&#10;2zcH5e3BG43RUXt27NptpxI7cEggnIAjSYEHoDODq+nqbkaQrQp1TMkaprmIIGGTtypkGFkkkgsI&#10;GfaOs1ywDw3KsDOpmABEGM8pY9IpM4cXbEOCuWmR1OrVEgnLOCJwDTblSrB569RBQLQmDU/5T0xo&#10;dhaIXSxAJntBkAgQIb+n9gGW5TcGVYBipmpIDGfEdYxLuWDWnU5ET4mP+mJbjlMZQrO8+WWUjTAJ&#10;mPmpHWK1nFXudpIk0DDqJImkz/PFF1td6FYQwkEjOAYrE/0xk93sgpIWYUtPZK5zQzUDL7cFbTZ7&#10;/WoDwC6gAa4ckro7vA9TXFUbEkgAECNNAYp/aDgLtdzAFSaiamppABj7cN3LCaSzCnbEgCCKFSfI&#10;/wAsA5b3DghQy9QaySCwIIFB8TisvWFZ3aGmnz/PqykLSvhgmItrW5hVH4RWgAQKDOnUAaUriPcs&#10;rIQznJmGqKgGaD7Md/HfpWYkSLd8nUwGYKgzpU1qy9ajxxBbbxqJDQAxHbpzykZ/bh3/AF9q5TE3&#10;BOgTUldUmfiJxQXbAd7jMIKoYOUGciVyj/DG2Lrbcrq3e02lAIKlwpExC5jSOsxir3u3Nq0+oHuE&#10;gQApziQPs8sRizCftrwuNSoURP4q9Z88ZXcbeGCkZnUdImsSCY/hgi3tuIMnKAK/YM8PgW2dEgBU&#10;RtUwKgdurITMCBgEHUAW/wAxECCc/CZnxwm1b7S5OldTENQmYioplgDd8lqWgArWuILJruGFjU9G&#10;IAWA2QzwD4OlZJIgVOURhV1CHCADtnV21JAzI8PMjAAEET4iRXE6wjKA3ptV0UmDIk6umXlgGHfu&#10;06gO3Vn0AgyTQeGPen0L/cR+mt7D2L9S92bnF3Quw433XvpujbWri+inGe5XaS+3cH003Rqs6bsr&#10;3Y59u2m88viuNtbLLMyyy5llnMsszLnMvMuWdtO7Nkzen8HxW/fN/wAdg58+4vrh+27hCPeqbfdc&#10;r7m+lPE+jtrPufcIp3G4572BZ7LdnlQZu3OPJFrcEE2dF5itzyN/yKf8aPEfU5OW+t/7fOI4/g/f&#10;+22f6/3f7F4qxY2fBe99pY24f/fOB221AtbfkBbAN5LQFrcL+YAH1E/2H/oC/wCo/wDdf5b+59p/&#10;Jn+e3u/J777B5d5p7D7j5ttvJ7j7ftvtx4PP5NrdvN7W7X/hbb3v8dvZnHa/Kv3j+xfH76bfdfs2&#10;s08+M7+OTGvkx/mk9NvjZ6Y69HEf+PH/AJBec+ltng/on+4Tm+X5b2dud/d4n237x5+5vN37k9hc&#10;q26ZLvAe57u9ncXePW/qtJ6039m35ba7Wlbf5qeR4/f8Tvt5xfKbPcbDkeO3F7ab7Y7u01nc7TdW&#10;H0XbF+29QykQfvFMf6MfZe/9j919l4fuf2zzae49t7jSeTxeXx7TbTyabSWba2cWWfx9LJZY/FMb&#10;a7XTeXXbW42l6yz0vzn916zMsr9Fmw3+z5PZ7XkOP3W33ux3ti3udnvNrdS9t91t7yC5avWLqEhl&#10;YEEEHELHpVLx3j9u/wC436oftj+ofG/UX6X82+x322uJa5jgt2bl7297q4kuP1XDc/x4IW7auLIV&#10;xD22h0YEV/E/59/0+fy2/qR/Yfn/AGH/ADI9nPN4t5b7f3Pjxr7r2fm/yef2/kszrtrebpb2bzM2&#10;mK+S+0/ePf8A2P3c959v2xtLO7W/k3nrNsf6ZzPnjDgf7jf23fS790X045L6bfVHhv1mwvhtxwnO&#10;7I29v7i9p8zo07fm/bvIlS1m8hgOhm3dWbd1HQxj9ev7Qf3mfTH93/szccx7Ra17d97cRbR/dv09&#10;3W9Xc8twquwUb3Zu4R9ztNXb+oVIBgNQzj/Kj/VZ/SN/MX+lH93a/Zf3Pn332j3Vv/JfdNPHdPD7&#10;nH+TbFs8XmxzPHbm4s6zD/oL9ufub2X7j9t+t4Po8mv5/Hb9Wv8AH1n4cdLzLH4+P3lfsx+qX7Nv&#10;fWx4/wB7BvdP095Zr49lfULabU7DhuduW01X9hvtrbZ02vI21m4doz6ig9S0WUGPZO0TXegg6UEx&#10;pKxStIjwx/ypY+w+TazWa/F4F9/b+7w/tu8y7thu99duJaui+CzLcgotoZlQAVJPiCBnNjcYMSai&#10;VI/yz/6IxHJxri9s+y223tsLDXCyXm9Nmvi2WOnXqaoUKxXVIOo5aTOG1LA6AAVOnTIkkT3YC23i&#10;7a9YO9tXFa9Zt31YqfRLuqRatsABJJAgA6emeFXKug09qjOp1CJAH+OAj8Ml2zxW+3qX/U3m8na2&#10;7etVNnWO432g91NRgZRMHNQupbDHOgg+JHmMBWXuA33Lvt7D6jakDd7e3cK6hq0WxDAlmaQ8DpFI&#10;xWlmuOWJguYFIBExH9jg6ba9usjuW32W24bjLGysWry7faWEe/F1L1wOU1/KWEBWEBTNQYjCHUXb&#10;tu0s6VhoGQI8RkMF1t18dqfxm6v8RwfKczuvzr26W7YtzVrq3H0eo7lZZYo0CIiBOFbpxbiYIHcY&#10;rQAggxgeKepj2TsF5N9xdNr9PuLjDafprqempuMwKXEUStSQACAfAy2M/v8AcBLOosC1wyFqGYDz&#10;NJ+Axna4ju9L/T/26+65i3t+5Nvxm3K3tx2PY2zxqt3VCd+lYghxMmQAcbX2vxyptrd9jJKag0Ea&#10;SwyriziYefybZ2x8Hzd/e59Wd7ufdVz2bszf2llN2li/tFv62u2LHfT0yATFVjLUZqDi438aJBqh&#10;r1BmgAHXFc3nr6UJet8mlq+otjf2WcNcSQQqHUGuknRoiSwWD83hjOs0XQKDVqoDMUnM4Hzezdjx&#10;qvwN/cN6rDbXLSrqY6LoJFwKVt0XSZBdjX7cOWl/KIAyLREnzB+3AUvNb5tt7g2zN6Wi/t9ncd7h&#10;peuel+nv6A6xHhEDIx1Mdm0MhIzi38Jwb16bfg1+z2zcjsOU2K9y2bTcrbWzp9bcPbA0m3qgjSBI&#10;1GgEQesW+471AERkKmemqM6+WC+LPc23tfYumz47kA95XLrdd7n+nogG5ZsK9VWJmCIInDoVf0qs&#10;CJBFT0IFf49MIbT/AIn8VTe3vIJ763e1vWLz2tzYJAU2x61kiC5USICEd34uoMzisYxfcMDpdSdR&#10;AK+B+WsCMHd17Z2lf2/sblrQbuy3a2PQsOE3OhX9a2+i/wBoZgZMyAe3PDXrfkC2am25A0kMpE6l&#10;lssupwTtnd3fFcpwT/8AsRXeUsFXtcjtbe4c3WNki8ielcKK0OrgtMAxkYqMQCG/Uqa6LtpgZAEw&#10;aGmUZDGb1k+bToNt7Vz2vcC21bdcZylkWWts8K2iLtgeoRLOe5pNRQAA4Fw/+OSzT6bjw1QTEHx8&#10;SftxUHxgW57lS3s7OluQ2G6cK+pbRZAAHsskQBVAoyAiCK4k7Jou31kFHtrFIFfE4JZ0/FmPfNi9&#10;d4bgrzDTuuP5K/bc+r+ouXTaUntSpCrmyyfIk0xLBgJ2ibVwCgGoljEMf44p/mY68j3Nzv7Vu67j&#10;lOKe45uFltk2EUtctC5RSWlWWtYpIxXbtYfc6VkBAyzFYPTpGJelV1H2duGu8Z7Zubq8yXm3p2V/&#10;0yfTsBgfSDEmdbQAYgEH4AVtlwLm3yCsSJKgjwGWc5Y5afmV0jl9g97Ye4VT13O3trc0rcKNJ7mu&#10;uH0nSYBAIgmOuGrrgG6DHbdgCIOdAPh8cXb1/EWnHbW46cXdsWLtv9ZxDm4jO10TpGbtUlxSCJ1R&#10;kDhndqrs8aSHsA6iJXKn8a4m/X+AuPaD7jb7KyzBxd23MKG25vBXexduFTcSBEAEDVQzQ9cQXdR+&#10;mKqujSUZg1ApEAQfHp9uMejf+ZvOP2e49b3HbuXL6m5uE3NhmVdRdQWN2PEChBFTANMTONvC1cUS&#10;VK7mdTAwJNdMeGNTa8fJNmP+pnCNy/Hboqi3v1fAPt7lmw35rqlsp6l4uKOswq5aji45+4Ly2DQg&#10;XgA2SUYVI8PI1xryOXjlmrif7e+Jbht1zlhbd6w7cXevG2xX9U6iyT6dswJ7c2XOaVxT37ukbhQG&#10;YotsR+IgiTqn4eOMOjtPCcS1657e3l0pbO53HI3iyiUGl5RrVIUgQrD8JLT0OIW4utN5RrAFjtIA&#10;lSViR8cPWNatz7b2Fk2Ni7ixcY85ed+5wt1U3BZ1vIf8h7pEiM5pjPtqtXA8sNFgmG1AkMsQwFfu&#10;x6ero67aP+4bVrCrbuW9zy6rNkIyq9p5d7bMYMjtAIifAjDG8uaramp02YZmmDImcxP88Bb+2NkL&#10;W53FlXW363KOUtKVS8GtkgqwUMDqUSzUFCAZIOKMOlxyDkCoYEEtCkEZeeOXi9S+n4OqXttd222t&#10;liF0pfvW7it26nT02gSASBlHX4zgrCNc3XphdQlRpUU1Az41mhrif+nLb6J8yuSv2drwP6q44tgr&#10;eY3HcM4tenpoxBC6ciIzoRkcdb9s7BhfsyM4NAe1iJgE/wBca15273HybcX5PmJ+533/AGtt7X5x&#10;lvXFexbu6Hlbn6i2CUa56bBlhfmAIzjpj0txtsWtnZUCO0Ugjp5425eKfS/F/wDuD5pub+p/uDcm&#10;4bgXc3QNVz1HBa6znU0mT/0gYnYOjieBgBgYAYGAGBgBgYAYGAGBgBgYAYGAGBgH7QZmC5AmK9T/&#10;AGM4SzRSanLAzM4arjNmCEuMMxFTEKxjWPE5THSMMM0Z1P8AaJwY337Zxy1+22ruwW2qKwYMNeYU&#10;ZsQfDMHEZoJY9DnQzM0xnb8teds9m9xbdm1TXbvBxrMLLSWMJHaMojwPXFbfUGaUrUjITjQ737S3&#10;Vy01hV+eUQqrC1qBozXR9xBH2imIDAGRSIg5CJFIJwHX9vde1tbTKvqXbm5QIS91VdVNXY/Kwigt&#10;iDNRhhbYKESBBGfQ/bgNHveYvWeTW5dsgu1lVuFCQbYZNVwyp0+ajSB809MK9PuGZAA+IIPhgIqc&#10;3p4++tx19Zr9wQqkWtF0hktE28qRDD7D0xGZNOrqBILUjVmJnLAbLZ8kr/oCLqWL2hLlqwdd3Vt1&#10;HpTbKiG7mp0mpxJXbzoWDMLqoSI654DG733b+n3PLbj1TpRntW1e7PeQRauKUkNLAnIfwGJCW4Vx&#10;U0Akg5+Hx64DHbvnLl/dcbcJt2x6ly/ctJcBcW50i76YiUaoiK4JdqFK0qstkI8a/HAL33ve/uE3&#10;qXLoQ7w2NmpS4yO4LA2ymuRACgMpJEdRlhhbOouaxdYCoJIgwKYDVbz3PY2212dq0ytc4bbNe12n&#10;C2bu49MM5ancQYcKo/8ASqRFkm3rJiAqhaHoIzxKOP8AKe8EG1a0r3Ab24vb3cuty3cS+urWrXAP&#10;+4TLVivXE1LcAU+UaiMjU1MYTPqON8p7jO8v3bqXC93c3WtW2aGU21EIyN+JSJ7RlhRFJ8TT4fHA&#10;RbO53DqXF2VI9L1bnY4dh+YSi1GZVcssCYBHj5+FcsOA2213TXLblSyWwzKROpFZShDGJqeuU4//&#10;1/e3aIJikTBqREeGPr79JdiYtcS5a9NghZtBC29KuhjQUUA9K6s6wZzRBMzMgRUEzI8cBLVgnpKo&#10;uBSSQNShUNurh1Y/iIBoK1kA4SaGDNa5nLpP24B9GVwrIbUnsTQoKig9UqwiAY+c5mgpgmmPAilQ&#10;CZBMRP3jATbJtq7FHYqQAWUCoCwRcDCCAVjuqCTTLCZoZMmlQciBJFKTHhgHrdgfLpKMCzXbZA1F&#10;bpp33IZUBgzmTlGEAjqQIgVjTE54CQUAAKa7ga3dcsshlYqNQuk9Jk6RBrOQnBE9DQmdRHzVqInL&#10;HPyeiw4saFcKoqiWtPyn/N6jLJInuqPDyw2JrUEExBig6z1+/rjmqwIsuO5mWElVUsVNzWFGlUIB&#10;VYBhaNgRnnSsRMkD8M/xxZn0QpCJhyVfUnezBUCk+qzXpjoO0ic4Pk14UNIofOsduJRYEaHuujKt&#10;py7a4FuEAlwEuAElich0PngRE0nxMeGdfLBQsub1tXZ9PyBB+WxljqCaGGmI+2pJEYT/AB+HhgJu&#10;k/KzL6hOgMxOruAUdtzopHjPQQDgtQpWASQo6ZTA+zALa06l9QJYJaa+VZQSk6CbjLJ06qEmc46Y&#10;TmZkZwKSxn5jOWAlQVtqhLlz3MupmRAPlWnfNQJoCKZUwP8AMRSATMRUdO7+M4AdgUWySdYFu2vY&#10;UKEldQa1BIM0FIpXCGaCRNaEyOszIJjx8YxCdU6wuoBgAA63EIVjMAV19ZFKRlmSTgCJo0iTLGBE&#10;iukeHwOFXU8I0MoVRce2H9O2xZ3e2+ktdimpYkSuWfhgqKRAoZBgySMhJ/tGI2XbLsGllNwkNblF&#10;FuzcZizemnQBRlJBzEYT0BKzXOnXpl5xgJMgMVt3AhNsOtqWZQRSqgk6SRStM6jDTUMGep1Se2nh&#10;TpgJltwqgIE0qSpFFDliR3PJEE1gEAZnBEBYiKSBI0gKamKzPjgHlYs1xgh1sidqsH1FYWTIjSBp&#10;ivWYMYTlUHMwAZ1BiZnI/wAfvwEhSJUHWIRrmpCughSENoVqDmIpT44OARKzVZJ6wD18PPAELjBy&#10;hgaSVA1QpLiTI6wflapjphsyQKDuZgTSk0FRkcXNtzUvPU8AsuWdgUC6VkT2kBlMgkrWQJBrlTDA&#10;kMRlJyAaYAJAHgR0GPV1bTX0tbQBtRVFB9T0woYNpJaJ1TmWGYocJFILGJPfIliY1KFOdBXALIEk&#10;WkYlSDbIY6SoYqzuBQEk0rmPDI2Mq3UE6gSYkEUMeJ8sZs+uX5J6gi3NdsQAUCoQFmArjUrEwGGQ&#10;JPhhppCyad0VECYzM+AxpUyzLXGUfhtgypB0qX1EKyQWDNTKmUYQYIBmfljrRhEkj+I+7ASLCsrM&#10;pBqbkkFVAFlwWTSxoJMDIHMiuEAwBI8YqPCcjGfxwEqK3TbVnAC/IGFuLkiG0AjtHgM+oGBFPCgF&#10;IyJrIwD2ptcMWYqSFZWqWtr2MpZaUIMis+PRp8yKaBJIykEgZDM4CZa0FYOo3XcaWI1hbqKXAtXY&#10;BVVQE6RSvjhJIkmGI1QAaSYiinAL0SLVssqtot6mQMQi+pJF1xEjMgDwzGAdBCkiJrECZ8AP7hgF&#10;Iu5VnActBiWOlSM9VxlFQTEd3lhsr+LNcxDRA6ZdPhgJFt/zNBUJdJCEESS4qQFNATIJmkZk0wzJ&#10;gFTSDkZFSSK/zwFsi/mMLkgl7KHWsPKgJCW4EFZoBTqJwJBAMnVAmDn5qTgDVHDMgWy9sO1yT8sA&#10;xpuoIYAZGa+UYKCSog1oGM0PXx8QTgHQ2m1cae8FWRFBCOCk25LEGJBAk4LSYAA6kUELLUDSa/bg&#10;Fretq0m5pVrasjHSLjIoDlFQCADkRNa9MIgzJqTIy0kiARMT5xOAkSLgRlJFpCrgt+BlchgsAE1g&#10;GJnpAk4Eww7lCoSKgg5THngCB9RNLLdm6RVvTZdIuaVlppEZ9BhLGRDUpXOROQ1TSTScA7bRbZX0&#10;pP5gIUBZu/5gSwBYKp1AefngaYrEGCaGmekxngHEYMAFcvLkQwAMhiSXplMxAoKYLsBogLSVAEBg&#10;R1ZRQD+3ngFk3WLD1nW2qqxYrFuLhk6CZYkHKg+/DRIEqZIJgTBBJGkyfDzwW49EoDUqBDbSklQI&#10;cAHVCgj5hAgAQTHnhORWpGWnOAQYhelK4Ic1MwfSFe3WU1CoIDNr6gGRIHXpgxAEgmATOoQWjOmf&#10;hmcAfdcCo0SIf8pp0amlRrMSYJEeOeG6QaVGkq0gdcpn+WAWPVLLD9jm5bawjBqBRpY5EZVMiuYJ&#10;GDLAARpgnpGams06eGAO2jtqOphcjWGbJVB7tHmwEM4XKQPHCDkQxMDIQBIzEeE4CUiyVFu0pBKl&#10;4IB9SRqc0ksMxlJ+/DZArIChQJijK3gIzPgMBKkqVi7duXGPykA2nXU3eVfKREkUkUGEtMH/ADQW&#10;JmAQx0fzywDqKCy5MvqKEATUQ9vuYOc9J8CCJnPAJCzQGAatMUppqD8KHAABrukliysVbRaKqEJG&#10;tbjEdAMi0eOeEBhIEEETQ1gwQWE9MjgJRDnXrdXWVAKsZJEa2BAJB+ZfCMHlSBSQc/ExEfDyx5GS&#10;+1yjaj3RcEQuknSDRpB8vtEimEyKiVMRlMSRAImCYOK1My5pZDGCA6gyO5QxCjvhkBKgESP44QEA&#10;GqCR1E5R5Gfun+WDpmHvVuE6VBVgFA7ZktmVYUkeMUGWGjkJjoSMgTERQDFVJV2JZZdWJCgqDKqx&#10;BJkzAqYkSBngiToMgZrqpQkijD4fHrgHBbXWrqWlSTbCH8xVDmUUA0LTqkCRGE9ZU5iBAiuckjrT&#10;AOtUKt5CDr0vUt2EwQiNkBMA1rmcEaaZgQpUTFWNZHWuAWiFkvMkEOwugqIOm2Y0ajQwM5PTOMFO&#10;ZyNfMyfPOfLAOIIdTMosTMKgUAjU4oIyJM9BEnJDAmSv/pCgzHgOpjocMWh+3oQW0uKahlhWJGgi&#10;BqqNE+Xwk4Ig6TAJpB0yD80ihoaY66SycofkDQSRR2PeFZap3amEEAmIHTp1GB45/KREgAUkEjwp&#10;jYMmOhXUQzMQzMxkKRqkGRSJMfyJSZ/7TAmAV7RkQOmAdKqQFJLMGL6ZOoNMSGH4hORpWlcJBjMw&#10;Ykg0I7hkPD+PjgHCsnSKguAsmSSARUiNTVyIAyzwnMGskQ9CTAqSa/bAwC/kimkkNbJIBhxA0ahk&#10;Zq2CMxpqygyFAMrAqM4jAKGclYIEs8glnYwLnmx8wc5pgjC1lmhTUkwCWIZliTM5eWAV3PBhF7pK&#10;CRqAAK6y3TxqKxgj8sCNKiARJBioEn+I/uwCgw1a6szE9uoAWyogHT4UiPHKZnDUFgBNABqGYjV4&#10;HxkjI4CRAt90ULMVb5ZYDuJYdaAiT9tYworChh5kgkkj8K5eE5/wwAV9d0oDIJ0A6FQOCagAmBJz&#10;rn1w2CBqMAk5V+QzNBNKjAOOjqBbVgFEzIK+oi9utmgzANTSMsESxEZmnRpnKBn5iRngHFtqtwM2&#10;ZLdViCsCUEV8BPnhDKcpAUV+bImvyjy/jgJNq6kSbbMzyJE9yKpVhqciNJkFa0IjCYLZ5Umk0BGA&#10;dLWkSZg6WgFgWV4PcQfBZFOgwRFadZMyIkGGWT8TXAOKqE6mBmFBoS9xCAfVZRmB0UU8cNtM500g&#10;QM/AAVmmAlWijL8rAyWggmqtqbUW7QCJ/sMJbNgZA0hm8InIA1rgF2mIW21uGc3HRYkFjpJ1MTMV&#10;MRhPywFZSpXUCYowM96tSPhgHlc3JLpcLBwhXq6UGm26900rJ8RE4bmagSTqWg6EdrR8cxNcBIII&#10;JEwF0vE9ozlA3SBWi0HxnCJIKyBpCyIAOmPmjrX4yPhgHNBZDEq7OQZJQkgELnSPMUOWEERBOkaS&#10;TpgxE01R18MAsFhkHfUFAeQj5S2lRWBIBBPn5YSZEQSNS5R83geudJrgHUHqagCraGmaMUaaoR5C&#10;YAp4ThJoaECJIE/Yf7VwDqmWck/OIfpKxIAZczFIEEDyOCAEkwKia5kz2lZ+/wDpgFh2nQAwYOoW&#10;qgKS3cCyfwrNc8N0hSSonIzp+UyaHxywD8yWVAzFFUuqguDrmIbPpMT5nBMCMwSDWTMFsjpjqc8A&#10;aFTqkAZKQPm0TKlpgwMvCcEczqMmQY7dOcfd/mwDopAUEAAqDE6ZA0gjxNNMx4zggM8gP8tZ7TIF&#10;Ov3eeAUYOmCWJMFu0oWeimtY8aefTDZyJmAaisAUDGY+2cA4rSQmlm76/gJMG3KlZrUED7fgmS6q&#10;DB8ZGoUHcPgcs58cA+BbRmbKgVWUAFlNA5iknMUI6iMImhrSkACQWC1GfTALqdMqZUMC0gEozQIH&#10;Sak5E9MFMwzGSwaRqAKUOTdZwDyjSuhZ+ZJZlLG6dVQVoZEiSeoywlogAkkViuRGbEyYJOXTAGuZ&#10;MAMGVpIBBXXqCIIEgTl4Vw21CpqCSSQSSAJnMfywEkfLcUFYCgSsS4JIjS2WdDGWCMNImZIJBBMl&#10;c9INYpngHED29LN8qoyqCwAAZZliPxLmQR8MESSQ0AiYqVgQumI8uowBxoVlFGYHuCzIZg5K5STB&#10;ApGGpKxEQ2onQxkdukwo+OY64IfAVzFxi2hhHqIoArrEkwYEUByjPPAcaaFjWAJ0iRADBST9s4KO&#10;2RcCnSNSGpVyYapWQuYOUdIGOn+xPbV3f3lvMtHClZWqr4d3Q5iuM25sjG+3bHjv9zv1q4/2JwN9&#10;W3CJctMyOoun0rzk0OpBqJUwCR4GOmPU3FbW3strbshCALcEhSZgQZjI/ZiySdHx2+92uJ0fmz+t&#10;fu3lPqD7p3nIWt+huXOVVjZ9ZBcFq/eNy0ABBdKEyQQDgzdltDiVIFamtWFQeuK1NZjumcxM2nCL&#10;Z2H6rjzbt7627Sl0L3o2kMt224Zla3INIoYiZwpwUttpIYCSJms0zwSb3bb6un+Ct213b73lrLbu&#10;xf2m4VRZZj6RIULEV/DJy008hhizeFxhbYEEEeU1JArg3tNZr3acfg03N+373GW35HZ7lL1m5b3J&#10;VBce8u3X0xbuEWwBLFl7HkkVp1xdWbU6JUL3TSumDkGODh15rzd7p5ldp+rIa7fRLLq6MvpLuS0e&#10;qHQAme4xWkCsCMWS23GkmpJ8OmWoEf2OA4pv+d2V5twLLJYS3ZtKEZybty641HaXLaEDSEBM6u3I&#10;dMWNhgkQVCkBY0ipzOqfHrideo437n4u5yN9pW/f3Nu7+ot3RdFtrVoQiWgKEi2dIHdUZEgRgXiF&#10;llaQawRSOsjwxQx7f2/6kjb7iw1tkD2303WJfcqdC+i2eqSTma+OKLc3wGjuEmTMGkQABkQegwHr&#10;P2d7XU7NWe1YuBFG2tAu+trwIN261wAsHUASSNJOQIpimuGO8q5EZGcp+ODprpLOvL0lwiDdI/G7&#10;fccdYu3Gtu72tAc3LdoBUYKsaYksxgyKTM4gE279wMQwI/zGCCDIMZwPGcHWfRMdXT7Nvf8AtviX&#10;2ttds9h0Zy+1tvd02r0a7bOsj8wwayQ2UDDt3b2zbBDohWXo3jmfvy+OBN5bjFUnB+6uVs8k36vj&#10;r27W6be1vK22UA6QWsi580wK3Cv+WYOGDtUa3bAukNmagkjKhNSf5YLLlo7HvDcbff79LnFhrNs3&#10;BbC2WVDfvKb1uxp+VLawSIJmuoDCV2aFyGGqB3LrIGnwOR8/5YG23bMpm79+b5dgL20v29m10qlu&#10;4doPUD9xCrocghjIUSFPaG+WBYbYXVZvQ2g1AHSzjWKZVwY37L1rknvPccPuNlt392e+CnHbm5b/&#10;AFW2464eOuN6twO7soJ1XJ7CvQT5YO5a35Be9trLxqYqgCmAMqeJpgz9EnFs/vNcR7g+lW3vDjvb&#10;fvHndmblmzbsPvd1uGtM4uL+cH3MsNIJBFZU9BhpQJA9IqCVowlQcsvEeGDpLJMZaLe3rot3Lz8v&#10;tuQvWbdxUu7YBLzWLi6ltMIBIeiqa9ZjPB7jbKVVggY/MJMhvAwB9tcsHPxbSSyk+1vet7bbrdbW&#10;/vhYtpce05a16Vy1c0qQfUc6oeAjafnmKDMbazctMptF0NSygwJIgADIU6TiLvtpZzya96+4OG5r&#10;YXl5+1x+82yBRtN09p33G3tLAuuzf6sl4JYAyRUYvdvt3ZiblvQZrQig8QMVxeVPefu3Z2dutriu&#10;Ys7yxDXbdgML62HNWtW7gI/04pCz41piXuXtba3NsIHAMSagxALYLJbxGB9lcXznvfk2t8te5Jdl&#10;f3dpRasoEt7m0tw3rtu3cavcIkABYFWE4zW637lZNQA2Q1AADu8IJxHXXx45r2t7G+mfF8fuja21&#10;lbG4Fy0DcuF7GrcXGX03t9pYooK0BI1AmemKB9xa3EKrLauEkahl5RFNUYrq9M8f7d5X22zX9xbu&#10;8pxxsq6bVovXtbJ3STqJt6tHx8MpStnct22d0AS+ogmCukQACfAmv2YxzbxVzJ1TN9zftXbk7z3F&#10;7UuXlGzNmy1vbq4ui+pLaxbWGLoDpIyliCDnLtXORtKwF1LioxLB1B6zqFfIUxZnLF00vWMXy3Df&#10;Tblb9m+eL3nH7jd7W1Z2242DXdrbcvoWLoAjUoZx6mkMoGk/NOH7e6Lyu421q4CdKldMQe0zqikk&#10;mZxrlns7edbz82e5P2iuy9C/7a928rxtyyq7ncrurt1bm4u2x6vqWmtF/wA7QiKwIUGQB4Ye9PY3&#10;aC2GZUhgpI+asGelRXwxMT1P+Lln35X6m8Xbui9yTbbb7ncrf2+6uql2zt7doAHRrmGAt3I1GJJJ&#10;Aph2zZKOlu1bdgREElqZZHwzJOKeTtuvzin5v3NtN3xXJb3nuY4/bNZdL6NaVbBO4tE3VDXLWRad&#10;KIAwihM0xZ7j0duiKWZ3iti0CWfxJK9BODnprb+DintK97n928pyvJ29ntNnxr7kC17m5x7NrabF&#10;FOltvZs3zUvpbTDCJnPENru5JLPd2+xsFdGhRpuNcHcpplI+3EbxrLxO6t9teD9n7e0tnY8H7m+p&#10;Huezu/1icjvGa7xW04vdXBau2LHqhlZbTw6gFhpHU0xW/reP1QLd7e3DLW0AaPU1VQiv92DeN7MX&#10;h2JvYf1Tu2lu/wC8cJ9PuNsuLPK7vVtTu/8Ab12p/S7zb3T6cm3JkOpMtQiMSw+83LW/T26bO3rO&#10;kELLArHpvPTzwwx9Gtzm2sLubHsD2ls9/b5z3dyXvrmf9usXd09u7uLiA290bib7jUQR6kUdVXLr&#10;OIt7Y766p9Xfq1so4KyY0g/KQImOhnFWb6Zz/i2HC/UH6c8bu7Vvg/pxutpyg5Hjyu5t7MvduX91&#10;s9XrWL2l3VbgX8xIUk5Vwnb7XjNsGLepu+4ETLKrEQRIGYqRhhdu+9OD/uT3b9Yfd+4Ta7L/AGr2&#10;MLVu/ZX0haTdX7Vi9rtM9q6yR6qwGGmc4piys379xra7DaqziVLNbPcqVTVq8KwcGO2Z/wCJXKec&#10;9se2OL2fJch9Vfe17abK8ovjbbfnkWzt97vvyd/+lO0Ok6hANupHUEDB37fM3nuLud1s9sEYG0qN&#10;VbjiGkGP54GfFOkyY9qct+3v21suH3Xsv2P7791bnlNubHKX9zsrm4tvxOzurc2+jcXQ6mXAkhC1&#10;ZGGP0P6dEvb7nbgsW9Qt2rbaixahBUSc+nTBZtmY01Wh+pd73TveS4X6Zftq4+97k5S5tNzyHM8/&#10;s7fH2dqu0YkOm73ItgsQAC9dZofDEC9e4azeK+rur5ZgWSYUgEw0A5EROM90nVqfqX0jrPBcP9fe&#10;Z4O1vLnDexPbrWLF3b2L5X9Tfsh7YF2wNSnvtEkWpYAHLSKkrW62159Wy41bmhLt31Lx9RRcBhlC&#10;n+WGfkt1vW7HOV9m+7+M2DbX6h/V3kOOXfb/AIfiTxvAbdeHf9BcUX7G5be2Cqh2YhXuyAABiVZ3&#10;/M2rJt7faJbtuAxQ2RIe4e1Ekjt6wagYfWzdfHbm3/FhPcf0u+gPN81t+Y90e8N9y/JcPe3e3t75&#10;PcG5RL1njLQXc8pvFslh65IFvWjFGMk5xhenmtyWN++lq3quaLioAVCrBKqYJGo4sz6pP0teZyQt&#10;/wDb97RTa2Pb/A7vmOSvji/1fEXd7u9wu4ucnvDc26b1wXVGW0rGQF7SSYxX3ONUaU3m+ZiLANxi&#10;NUkjUbhziMgKYrc2z0n97pvE/VLdPa3W/wDZH07tba1e9w37HGcct2xsro2tmLFvZJYBthmvMNbX&#10;QKgAsScIuWtht2RrrC9ot6w1yAALShU7iYkippiXE5rUynbPlvfvubaX7PE7W9w9zf8AKXuMu2tl&#10;r3Fx72+vvuN+bti3bLMlhw9q0+qZqT1xIuX7Nm0L+22Xq+totBrVou9rX3NMAfbOFxOWOza/nuGV&#10;2ftzm+c5m/wHur383EX+Bbec5c2HMcym22/LLsFG02F78y7dLpbyUBqPJAwZ3G/3S7e7b4+4bVz1&#10;LeoW0tem1owLQRzImKT1xctZmsxaPae2vpv7M3fuLhuQ+pXH2eV4/b7Df3NrvOT3fKvyGx5sTc5i&#10;/vtqqpdZHeL3puzC2B2gAnDtjY8zcVQ6MiXbTi0r32Ih31sLwKgBh1E5dTgzd9LxaoOe+p37f+P3&#10;nJXdtym03+84Pl9tf5ne7L2/tQzbnabD9Jsr3t29Zvu97b3SQtq6lujNqZZpglt8mFe7uru1u2Xv&#10;uy3fTuep6VlQtkr3/hMhRGXjifia/p+iRc5T6RXOQ23Cez+M918Tz3He3dptLnE2t9srfG7fkOfu&#10;nec3tuQI2rgNuLRQ7q47kkxqEYhW7G9uXiw322uXLqXbChVHqBwBcKjUY0qIZsq9cPXq1brjFb/k&#10;Of8AYnD8Idnd+nPuvi+G4TdcP7k34v7m+vHbnZ7m4/HJuL/6JEutvNyyvYsFAVFsBvT64jttyqPc&#10;blN0xkqFXQsqyyyOESJZp0TlNDiY/wDGXPOMdGnt+4H3G+4/YWPpf7Z2u2cWt0+63R3F9bW6tXvT&#10;2fJbQbzd27jjaWWtHfvb7bpEPapGHrVs+hZdd3dUCHt+qHuLZW4ulthcDAkEjKPvxZ05M31io5rl&#10;Lf8AvXN7Hc+zuO3F64y7HlV4x+O4vec2+0vJf2P1H4+9Yuqj2dreCsUuk0jTZMYau7extUuBr73X&#10;tzct2Q93Xd9WSiFy1FTISBSK4qTaXotON90+4vde54y7sfbmy4vacrc/27kee3G04s7fiDw7pb3O&#10;+s7Wxt4e9u1Bdks3CS2tigMgyf0tj0iFe5vG02/1N266qt1b6SzOQ0zbMaR/EYGecMmPdPuH/fPV&#10;3W04z2ZtXucpb9s8Rxu13W53vF7jgN0LGxs7JH29yz6fJ2tQ3d4aaGDbYjCne1buqu12GtmtPquy&#10;hZNsqqXBsktNz/KegHzYi8+qJx+05nkOIvbz3b79XZbSxvtudpxtv9ft9pvPdN7d3bGwubTmdvas&#10;m3xYRAm727Q1y9cYm0sYmn0UJurs7LKCLT2SthrhTtBu21YRrBoZHUwTh19GNs3brcfJgg3N76xt&#10;eJ3vvz3DtN9et3OW2XN2L3uLabDa75G3F4+3t9dsXWuWuMey021t3AIRRcRVIwTW7qjXttkiX7zF&#10;7sWhbFlVUCwdemBqoSpFa4l6cJLreLtmfM7tuY4W5cPGe6/qBubvt/2/aXYcXb3PL3uTue4Lj7q5&#10;ufcC2eP/AFL39wdsgvWrO4s3SbSKhudpq8Nt6LFnt2Vc2P8AyW9G69u1yVRbLIq5mTCipxZMJtbc&#10;XPrx+DPv7oX3FttvsuO5Ll22lr3K132psbvOcLY5DnPpCVR+UXjt9ud2Ge3baxZvXN0/5FgzIBVh&#10;gXm224uKtzQt9GS7tFt22TTvLSFbsAAajE6QKgfNitazeWy9CeC2Huv2nwzbnYWd/ufbm/2vJ8R7&#10;y5DmOU2fINf9gctvf1PBpY325vXLNi2bvptur+4/KuX4bbsKDEW3uRtPR9La21tjcB7I1tcthboj&#10;cMqokBSQWLRCmcFustvNbHnPZr+9V9wjmPeHJ39/vPbC8b7iu2OP23F7+9vuEdr/ALU2e83G63xv&#10;NuLVp0tWtuHF3dWxb0vDQFW92w0WE2965tnuLaDIX0vs9xdEoLgtwBNdbNANBGJn0Y2kvOeYi8v7&#10;C2xbfe6t17i9v7D3dtONuc0treWdo97Z/UX27wr+hyt7iH5M3LrtZi2eO2u3W4Vm7eN8VD7vxzLd&#10;vXNjumuF7guXEWwz7jc7cehYB9ZFI7PmXrUkEEHFJdsY4559Wb47i/qvsNxw/C8L7/8AYdviBseD&#10;fiuK3Y9zbfbe3/Zvubct7h9z3EfhORv2nU7wqNpvbYZbDabYdSHtFltlx6nbJsHDXrZ9MG6kA2Dc&#10;9feWNVh9bXIJAXrIBpiTE6LnbF7un9vVfWPfH1YuWfd2/wDqPxX+38Jv9mvKf+8ffHcX9vzVrjl9&#10;t+xfcjcd7m2A47Y8Yot2ru63LlRt2V7ypIg4H6kbROM3ewv277Gxu9npFxuxrV+0ocaFaqLBhiAT&#10;qyMzhdprw7eC3aXPNy9uf8b/ANQeT+q3sH3zxPNcHtdhz3s/3xuy3G7XcLyVvf8AAcjvrlixe33J&#10;7Zmtbu+z2mu2fU0fkaZUrobHM/1p3W2Frt7U9PUkvpdlPfPU+Jr54zfJI745fSJPa44Pm7u+ncfn&#10;7j9V6L6bHr7e26BbRABCKAJCKAJyocfPX91PAHfcPuilhbruV06lJRb6TDo3zEkA6jkMd/DtlPJM&#10;zD7Eftd5gbrgRtC+kWbXYrNDG20OiugoAJ/LEyBnWmPzmfXT2/o3+6VrOkLdfU9E0MB+YpYdZAgf&#10;34+R8W1w+t+80+uzL1vjwpzu0uWbhbIqJJIIJUGpURA6TOO2uZcV8L5Jjb4hjLhiJECskyBnpjG/&#10;k55lDC10t5TEFQfv0jOuKBiUtl3Jhltlh8khgxCxqJ8uoOCWW9LgMOrsyo1XQCTTIhFfMANmCJyw&#10;tk+R2/73IYkiy5GnTbAAVmY/M2oQCoHl/acTunxXHGMTAYmbexbtNQAV7C41KGIEQfMeOOe+2ePR&#10;vXWSdOvwDEtLSK4buGfYCpRGOReSZHSmMYdJrMdAxYWdmtyLjHVcVRIK9tsas9JiAB0x07K1OeAx&#10;Y2dmsnV3IIoF7yPl0qRWsHPLrjEPkGJdyzZW2AEU2wx0rQ6yq9CsEAmAemPReqBhW2uNb9JLxt3L&#10;S3UveiElQvy3PTdaEmhrE9RiXmE6hjb7fccRae2LG4t3bt616xQyLqWV7S1u06jKYz/hjle69XfP&#10;j0xi5DEDlLW33Qey9hQrW3C22Yi6xPat2+JgEKZEkZ4a56xNtu+ds6XgMeo/2Y/vt+tv7EfdaXva&#10;W7b3h9Gub5O3u/fP0m5LcueL3oulbO7572zuJnj+WS0NSXU/LvMoW8jKTjn5vBPLzeL/AK/9jr7b&#10;3Pl9jcSd3jt51+Hxuuel/wAL6vKH7sP2b/Rr94Hsr/2GPqZwvo83x9i8vtX33xNrbW/dXta9ecXb&#10;ibTdXlYXtpdZQNzsb4a1cE0V4cftb/bZ+5v6Y/ua+l/t36r/AEq9xWuc9sc7bdLtm69mzzfAcnYu&#10;elu+D9zcXbd32e8sPR7LkgyGRmVgcfFba76bXTydf9P9vg+d0vj83jnm9ve7W/25+fxfiA/fZ/xu&#10;e+f26e/+b9t8vwurbjRveB5nY7bd3OD9x8Td/NTkuG319F9QjuS/aWLlm4pttJAZvSdvdrdAIIJN&#10;TFenWMRHyR5n2JveHvX7W6sNbK6wXaUYoGFQjeQiTUGQSMSNSt4Hy8Wy/hgMsNtudlcNxRpEdhQm&#10;LVogjtp+IQMqYjXrYMdcj+GlJzwG34DlnAKO8BFArr/NBcaj2wQMgNRgwBOK65bBlRIUis/xBwHY&#10;uD5i/a9Lc3HV7iX20xpDMPThHCyAzSCK16kHPFfd2+UgDPSTPXMDAdh4j3faF24dTemmj12VSxuH&#10;RKveVSwLCKRSmK6/ZJqAKU8AO7P7On34O2nkzxs7F7c9x7R3a3duEW7jo3d82nQT2gHsV/x90HKM&#10;sVt+00SAVijHovkcHWWXo6z7e52wrCxcvWry6Tc2pHqNdvFwZO3cSCoAKnI0rliFcsAzQkUzJ0nw&#10;kZjAb3jPcTBrOm7aW6wvHUwZLqIGGux/lMgk6vj4YrdxtTWmZzkz5g/3Y57aZ5iyuoe3PdNq3es3&#10;BeF70g1p7LovpqocqLlsIRWAO4yc5igxzf3TxVr0ywVVJ1VMAQaiJjzyGLLe36p0dtNnu36D++79&#10;26love3Npjbb0u+56TLKmYBA1UoSTjhW84HZfqWubv8A8hJLC1qIXtaBrUZ9Ma46ur6QcP785NuL&#10;t7fjB+ifSqtuzbBuKXSYsiukD/LET54oOT5Lb7K3cFtVt27ZCKlsAWkAMjV0pAk1MiMUbr2/wPIc&#10;re293dXLt69dX17u43PqPduOwg6D51gUHwMY5Jznui5F22ly2qEmYkg26UU/DKP54SW9B6G9uezL&#10;Fr0bj2rhcQVn5tcmSwnxiZofhjkfL8tuN1dufmXdKDQE9VpCnynpBpjvrrNZwxtZ0jsfFcTY2dpQ&#10;tu2GLai4tJLHqTTzpjDbvcXmDGdLEMJkSQTBLQaAeWNMNXZtoCBAKiDAgRSe2gxktzbu3Jcqw0/K&#10;BNTqEyvWoGY+7AWakLAECc6gDxxluatWNtsxv+W3g47Z7Rzu7l4tp1rZX1PRQEfMf78WZ6RnbE+q&#10;3GEi2xkqg1kiDEwBNSScfHvndr9Yf3v/ALiOC+ivsV93zXO+4fel7hfavG7C1q4r217dssLXI+6O&#10;QW1QWttYD7i/dYgUImox6p2eDx3ybdMc/wCx9Y8+3m+4e4vglxz/AHazrb/qYv6o/U32F9Evpx7z&#10;+q31N9ycX7P+n/0+9u8n7o91+4+Z3m32Ww4ziOK2zbnc3bl/dMim48C3ZtTquXGS2gLsoP71foZ9&#10;Hva37efox9Mvof7Kt6Pbn019ocR7Z2l2uvkd5tNsG5Xlb81Nzd7k3bzTXu8sfE3e7bXbbra+YxJJ&#10;pp+WTE/B/J9/eX+6L3N++L92/wBdP3S+77H6J/qD7w3e39ncZcCi7wP0z9vJ/sf089vtcQLrbb8d&#10;attdYiTcd5YmJ6mOp6EEwJiYEzGHbrfQebyoKqmn1GUBfUEigJY9gmD/ABgA4WDI+7+04bWycCt3&#10;SgKwUszTcaCSwOpZAmhP/oziYgBAB61iZOeWHG0wOX77cTuNAdjAYq/plSF1A1NYGUE54Jl05Yzd&#10;MTMU1bvFgdJhSCoGllVoFGcCdQHlX7Jw6vyicbnRvx4/N6xA3BAuQsBWvMA0KOyAdLCo7s4nBn+3&#10;3YrW202+mT1RggVS3/xwBYPcdVAWrC9QDAweWX8sHVBdzcEsugEN8xK62NWfOZMZD+PRREjxznrP&#10;QDAszMI1q4LN4G2SkRQGgfRMxJIg5nxxDuppMx1MjwrScHlssuK6h7d5VdyotMySq2VaVNUAkDUf&#10;myg/wxDdaznOU9MEdP4rkw1hrDG5b0oyuRmyMAVtqwgZgGT1w2wnMAiprJiBSIyxM84F9st3c27t&#10;dt+oujRZ1K5XWpYXLoE1J0x0qBExiC66SU+IB/lijqnHbx+Q29vfggFBbi2qUb05DPoJ0iYEeeQw&#10;S6pIMkUjODXpgJO6t2DaLB7TPoZiFA9RHIo2VDbMEyoGH2GpQQa1WM5mn3RgMfsXt7S/fs3Ut2i7&#10;DcW7hGlTdDaho6htVYBgeWFWjpYChkQZiQT5DAR+b2/+4bO9cs3Wm2wuWtBgn0hq0szgjqSCIrh1&#10;1ImOvQ5A5zOJ+acjP8fubO8Clw1y7aZFLkIDeRTGhkMkxJY0lvEYabUV8YBy6HMnFGg21y3a3HpI&#10;Xgm2sXZ0hCDFu0tFDeQMRGG5yPgBqpNOhwFujqmq0rKR6jXLGplUyWh0CtU6mFYofuOBJQg5hqao&#10;pUVywCgq73btZViLm2LXFQ22LHRmQYmhFSPjSMNbl7G0s393uL1uxtbFm7uNzub9xbVnbbewpuXr&#10;9+7cIVERQWZmMACuN+LxeX3Hm19v4Ndt/JvtNdddZbttttca66yS27bXiSTNp0ndSuL3W55m5a4i&#10;1YubjfNuLG02Oz2dm7uN1ut1uHG3tbba2rIL3LlxmVFRQSzHSPP84n/I3/y23N1s/cf0E/a1yz7X&#10;133fCe+/rJx24P6i5sAPQ3Xt72Fctgei10603XIqxYJ2WCrM7J/eH+g//pkeKeX2H86f6jPb/qa6&#10;zTz/AG/7H5Je3v8Azae6+4Zt79dZ23w+2xO7a3fyS6zTv/JP3d++fJZv9q+xbduePJ5pz8uzx/P4&#10;7Xp6c3j9g3/Eh/wGr7f5T2l+5z97fEWt/e2lrjvcv02/bny2wtttuO5g3P1ux9y/VuzdZk3T7Y+l&#10;d2XBsotpd/M3iuyJaH5zbjvduXLlx3uXbrvdu3bjtcu3rlxi9y5duMSWZiSSxMk1OP7xa6eLxaa+&#10;Hwa66aaSa666ya6666yTXXXWYmuus4kkkk4fk+uvb/Hn4229bb62+tr9caIlpFt21VLaKqW7aKFR&#10;EUaVRFWgAEAADCMVsvHtT9mH7Ifqf+8j31Y4X25Zve3vYPG7u2PeP1D3mzuXOM4jbppubjZ8aGAX&#10;c74oy6bKtCaka5GpFf8A5L/qx/q9/l9/Sr+zt/uf3vfX33333Gl/5H7ZpvJ5fLvczTy+bHPi9vNp&#10;fquNvJ27TTjXfbT579v/ALc95+4vc/p+H6PDr+fyek+Wvx2/wnrzw+c//Ip/yUfQ7/jw+lW/92e+&#10;d3Z91/Uzk+PuN9O/pDxXI2LHuH3VyFwvZ2e75F4c8fxa3Ub1t9ctmQjrZS46sF/Yf9Lfpd9D/wBk&#10;n0d4v2D9PuEs8RxO013714W7G495/UL3K1hbe95vmuRIFy9du6VVmYixt7QW2ihQFP8AlF/nd/PD&#10;+ZH9Qv7/APc/zG/mb7/f3fu/N9Hh8M2s9t7T282u3j9t7bw57PH49Lbcyd2+1233ttf9CfZ/svsv&#10;tHtdPYfbPH2aTN2v+bba8Xbfa823/sfgxscb+93/AJvv3acv7q9w8o/M75m29j3H7l3zcjtvol+3&#10;L6d3t417j/b3Dcb6ht2zbUu+12FktyHJbgm9fuHXcvJ5h+oHvn3B9QOYHKc1cCWds1xOH4mw7jY8&#10;Tt7iwy2FYS11xW7eYamNKAAD8l6Tl9i00mkxH7H/ANlP7M/ob+xv6T2/ph9G+IZt7yw2u++o31G5&#10;i1t397fUv3BtgAvJe4d9Zpb2lppGw4yyw2+2SAql5c88v2QYaDqCwSMsx0rg29nbPcFSyMwa27Fk&#10;Dgz8plQT51NcQHsgnSZA8jAkCAf+hxRbpuITUhBpHxU1M/1kYYbbzJACkFhSD0gAj7f78BIXcwNL&#10;MbgcK2rI0MsRA8hI+7Eizt/+1tXUtB1N4qPCKjARb+8VY7wVBMolGVDmGJiswM5xc7e1lScwTpAk&#10;zIkDKcBmOQ3RKsNQGRCl2YIAsStTlnn1jExrBIJ0gwBGcgEwTiZwKi3vlD0cguwBrJYJmKGJIBia&#10;4g3bFD4wekmufhXElz6C6229PUxLEsJgmDQH+EkYz2+2pApEk1JjSIpnnQUoMaGw47eo4NYVQYRS&#10;SSTQhfAGhEnGcu7QKdUGiwSCAwLUA7ZiB/jhm4wNTa3jQRIknUtGIIC5y0A18MMXbK6GgdzKCZBU&#10;npUfETPXASLW5IdZ+VSwlTqia/N0mTQ0FMVbWDLdSazESMgQc5nxwxYLxd0hVf8ALWeozk9Yww1j&#10;ppiYWpqKQKGv2jAPfqUpU0BIgED7CMsV27tFBpUVJknPV4hAK1xrTjaExFns7ousWYntWgAAFJI1&#10;9IGKW9s1YBVj8wkwDBJnuE/EY63yay4NeNYuLe5KHU1NPysDSGyP8xih5K3N0KAQtuB8QAMxXr5j&#10;Flzy5XrV1sWi2GkHXXtqJmmeKC7tVGq6QO2QoXVpM1kwcVFolxqICakFshRRQCmK9NkxtteJMu8I&#10;pOmQGk9pPngJDXgWVOgHd16dMSmshdvaRFBYsrEEiTDQQI8B8MA2HJusxJA6GY/9Gs4gpaVLjApq&#10;UAKAdPUfdlIynAPM7MkTUtJp1yJ+P24lW7PrfmBix1QmqB2CYUnM1NfhgGmuaaGMpMdWzM5Dzxcb&#10;DbJ6yqU1LbksBWWGZrnH8sFnKHvLz+mxD6WZVgkDImhEZYv7FkXbjuwlEJt94UgqV0gFYEkj+eFv&#10;byv5fhVLeum0iKGZblLgKkgq6tqkOpkR060x6m+iX1t33sldn7Z9037/ACHtM3Qmx3L67++9shjA&#10;Ww9XvbOpLWatbqUp248/k108mtmMz1ym+ndO7Xr/AG/t8nzD/fF+xHhPrunK/VD6WbfZe3frPY2l&#10;y9yWytNZ47g/qaLFslE5eALe15hYAsclRbsLb3EiLi86/fl/x5ezP3W8H/79P6UrxPt76y7LiEaz&#10;veLs7e1wP1M4rabcDZbPlLWzCp+st21Fva7u2NRUC04Yqq4/pT/Qr/1Af3V/Td9y8f8AL/8Af/l8&#10;v3T9l+78tvZ5N7v5vtnk8m2d/N7fyb239He27+XxX6ddrd5iXez88/d37J9v980vvvZT9P3esxmT&#10;E8knSbSdb8+uOI+dH7K/34e+v2d+6t19H/rft+e3X0vb3Hf2fMcNzz7s+6vpPzm73JPIbnZbfkGL&#10;jZPdY39ztHb0yWN+wwDln/K37y9m+5/YHuTlPaXvHhd97f8AcPEXzY33G8hZezeTrbv2y4AuWrg7&#10;rV1JVlIKmMf6ev2n+7/21+/P297b91/tD3nj9/8Ab/d6zbx+bxbTaX467SX6PJrfp302xtreLH4J&#10;5vD5va+bb2/udL499eut/wBMvrL6WcP09+0feHtj357e433V7P5vj/cHt/lrIv7Hk+Nvpf291Y77&#10;baapcQ9ty04DIQQwBGMxj7G5tLjpH0m+rX1B+h/v3gPqX9MPcu+9re7/AG7ul3Gy5DaPNncWSf8A&#10;yeM5TZt+XudnuEm3uNvdUq6kyJg4+gfzP/ld+w/5zfsn3n8vP5k/bvH9y+1e+0uu+m+Jv49rPp83&#10;g3/N4vN479Xj31xZtJbmcO/s/e+8+2+61999v8l8fl0vWdLPhtPWXpfxuMdXMPrH9HPpx9fPp57i&#10;+ln1W9sbH3Z7L9zbX0N/xu8XTe2+4Tu2fK8TvUi7td7tXi7td1YZbltwCpzGP1ufsI/5BvY/7tOB&#10;/wDYa5+9x/tb65cXtbl/l/aupNttPcW2td9/lPaqGBctoP8AUsL3osErQk/5cv61/wChf94f0s/e&#10;9vv/ANl18v3P9ne53x7f3mLvt7ba8Tw+7vN13vp5Nri7ZxtZZJ++/tb93e2/cPg/R82PF7rX82nG&#10;Nv8Axten+jp88vxr/wDJr/xufUj9q/uni/dHt+zv/d/7ceT3FjacT7sRW3m+9qcx/p7fiPewALWr&#10;10CdvuxFm+dQBFybY+jsglSJEywAancK1P8APH/Aj7bZcvl0EO2s7tbzWHCm3sLhuWFtXrd1R2XL&#10;bZlgBIJgV0nyVVTq+bt+YyT4xGCK22lreInH3U/Tfqdy0qgRAbdEYkwYFS0eOZjEf1HJL17jAFZB&#10;np/XAbYcdstqtrjde2Y7W1r3F22ttbb2VtagrzOp5GmoM/ww7cQBAAcyJBpNKn7MCZ9Gf4Xf+tyl&#10;zdmyFSwm4O2O3GpRIMWXBAMQJBiVHnglsiCQKIoAmYLdWgD41nBru2sxakcn7hZl2u0dQ93kb7lw&#10;oCatsqD00t3HaYYhCVZRPiTiFPpu1xoqQoIzAY0BwdpJtpj8HUNA5bYbTidurmzZ2/6l7DelbpZI&#10;e4UY6e0xIXMGTiNvLhFuGzqGn/LpgRHjga6ay5jS+xuOs3OUuX9oyG0ircsIAbjNeN1jc1hqTqg9&#10;pMUgmuM81s8jv7O2QdtoqCGJhSK/L4fDHO3O2Pg6dJl6STkLf01+n3Oe6eQZVucpY3F0XLICteQZ&#10;MdxdWjahIJPaBQScdm2O2Gy2SWsmKg5zBNQBjo8lt2ua/PD9UveVz6lfU/luZRWuWLO7fbWgLRtu&#10;La3Ya5GZLMZJmTmMV95w9q8vUMTPn1wR2Dhdm3Gc3wG6Ym3t2sWkvWl9Ve10CWNQUSZ7gQBWkYzF&#10;8kOrAx3EEASSDmB54OvjsudL6vcPtZLN7jt3s31XA23RwhuC2mtQUQXDpAVFkVaCSIMkDEzbuo9Q&#10;Ex2gjKJiuWDnZi4YH3fxl+/b4S+EDmzvW2txzNpBt0vEWfUdl1Me4kKYJAyAjES73SZYQZkkyJ88&#10;G/HL3ZdC4k3LFyzbe3ad723YLatIDaZgBadYtkExUqBKwZMRiJuQRctGTLiG8jmJPX4YOutzbPm2&#10;ntK4l7j+f23ohbW0v/qNvb9YMLywFvXAO42nIkTEGDXphW3LNYuKaEF+oMGaGTQYMbYm+vyMe57G&#10;yt+5Njugrhbu027ifVR71v0Nem4FGpgCoLaaR4CMQrusNbb5QJWMx5ASc/jg6uh8UdnuNpyGzumb&#10;txrG6X01S07ghmPqIoOpACSNMECOopFVSWvoDFdagQendUefTAa/eX/03H8BvbtoXgbLbK6UBXQD&#10;S0GViSaVkgwR16KuKD+muLQSUpnOVBJNf54mMiv4zcXAPc3H3rTm6LKb0L6rujW3uh2e+5AXpCkH&#10;VHjUCFulItXhpM9a5QAxpl4zibflVvvaG5s3d9wVy4/pqxXQCFBZnYpZtMDLAkGhAIEgnPEjj3DP&#10;anQqtbgzNSn4j/DDX8sRm/qJsHs8dzIsm+252XJsytYCatuL4kobi9SSWYk5ZRiVeb0xcAUnJomD&#10;WKECv3/DGhk+AsHk72wvvugXb1dreHoK23IsEtqDMCAVMfIZrOWVdu3Je24kretsHkaSeyIg9PL7&#10;cYtzM9Oqunez9jbscXyO0Zrdu9w/JW22xVxfNsruvUe4tz8JrIBHTT4nFQpBSxIgpdgUmAaE+Bxj&#10;0n4jrd5Lyb/mQbutd5sfVYrBa7uLdlnKhW/CeizQmQcFulC3LoWGUgMehNIHwg1xNvzUSPa5/W8b&#10;w+6vrdsbi21+whNwvoM6zcTQADQBRIbTQitcJvGRtSZHqIRWRBXpH9MS3PKyZuErgkW2fc6BZOx3&#10;KbgsgDtcsbinq2g4BDTDA5EHODOK+7bA2yNHy3lU6GoBMwKU/pOI1Ord8fyDn3BudsTCX+HbcIb9&#10;kq7MiBDJWQakMe6ojoJw3ti43N5BNXWEIPYpFT8PAznjV4mt+S7dE/3ANm3BbLdXLi+m1hrZ3FqC&#10;Lro829KU1EmS1J0nIxONHvka5trJZQSbg0kSakCJ6Tljptm6ubzd7K3+2473Ty9vbX7loWOPd3s7&#10;n07ZZFuMzBHYajbDGVWRIiYxT6GJv6wQDdRR8BBYHz8umOSuy/r7NheCG0ZD6nHbu/oZZjWpKkas&#10;lggVPd4mmGt+Ai3jqJhUEkAgECKVrhi9F1WvsW/d3q8UmnT6t/c3UX1WDNquk6SGWQqmCZEGa0yo&#10;t25uFwtdNtFY1NNIkEkyZx6NeNZHR1z29YTa+g13UvrchurlpUe0g1yYoAQAhNOhHxJxHZVNtgcg&#10;ltRIGZgGK+GKqxs3XTebZrIV2fcby8VRypcKx0uzAGO4SFMicjFMMDa2rbuymZkgkaZhaH7RSpri&#10;SSdBb3ue3+92+3suhAtPbW4movpD3ywEZEoQCYUkV6YPj7Nr9SCc1aYBJACyAZB6eH24bflqW3BX&#10;vDkt4vB3ktBwLqsCrhEOq4Az9rD8RzIjoJE47J7Vtepu7cmV7Ok6pakRjGn5Xl8v5Xxz/edzb8J9&#10;POaviVvIvIAk3GX0FFr07puyTWkoJzr5Y79ZUrZtjwUDOchjZ4/yR+RL3lvDv/dPObssXN7f3mLt&#10;Gt4aNTEdThzBtmcDADAwAwMAMDADAwAwMAMDADAwAwMAYzGX25fbgiY6TiZ5wLfY7cXXWCWE6iS0&#10;aDORBn4EZ4is+onNT4xJj4YX5MXeYuro/FcY1tLTm4DatLDsSssyiQVUiOuc5dMIlhJpX4eGEzOt&#10;edb6VVFVpZtTOx0+iqhoIgEHIRScumG2MCk1A+Ar44o0OwtepcQsNQW6npiQGuK0lmgVkCBkOuK+&#10;4R51NP8AHAdm9u2bhd9ShvTS0RUKuoXO2CJBPhSPGBXEIiS0gUCjyEZxOA6uu407bYW3uuRda60E&#10;qVbW4+dUhgQoiegoMsNgRbyrPhMzXAW1y6m45Oyly8Tbt7RWuHWq6fTQtbUDqJGqtSMwJwZUi4B4&#10;oWIjrMYCE27tJxO4vDQS+9WyDbEalYdpuD5hBIImK4QLcgk/iYUIznMnAW1zm7dncWgrEjZ7Nrt0&#10;23UaFrKypEL0qKdK0xYIgnVB7AFBmpkVkHEtxByTleS3C7YWFKL/ALlvbm5u9gCpastKhGNYMZkd&#10;IGDKA6QRMHXmSZ8KYXoIVrlhaXdb3XouOv6GwLan01tMmnUymSNVYiszSMPi3qXwLR/cMS57eBkL&#10;3Mptrieo2pNidSrFPUdtRKs47oMZeeFLb0jpGQp98YTu9RD3PuO9yVw2zdu3CrNeuadQIYLpFsoC&#10;KUEmDXrhxSAfGPDp06Yopd3tt9fWFlRumQM3yFlYSJ1AwqihBpgNepE51P3RNcPUFsPa903XvEF0&#10;sgWrajuRCDC6K1gnIHEc3SQSMsgDl8aYWS9RvNr7eU3dvtyAg0m7uStsF1A7kENmrCJkUJrTDXqA&#10;kr0AB85PhhidBeDgbaI+4KE+tfFhbYI0BUI1I9csoE/4f//Q97fHp4kEgEREZY+vv0l2RYVGe27f&#10;mlbaaVZbN302ILC4+RgdrHpQVwUEAjpmFzIGQzj7MA5qsvdDhQ7+oQL7GEPUFcq6SdUnpOETFK5m&#10;kn5poYNI8cBYCCFVVC3AtsOZVbZtmWIW6JYuRBU+HiMIPTxIk9Z6dMBMW5pW4QFAUqqsdSwSWRCE&#10;uEAZCsEmSfiXWhVQGiYWJyqcAVu4EVg9q67+goVX9Yl0mX0Z0OcTNMhhs/MBHj8s/LJwE+25Ns3H&#10;uMFYUZSoY3GRdQVjP2dSoIqcJJEEx8udTUExpI+7HPyeiw+iEmAX0XxbYAqFRdCataMpGmBQCfIx&#10;TBUjqTI1AQfOJP3CMc1OarjrpJWyCrC0QSlxSvbb1KJGoxLdCcqYSSM/5NnFDJ+7DHGUPot30lFw&#10;kuy6ixtSLRJ1AlTBAmdVa+MUw2SJJ8JqMzWRgqwtqQgeXbtRWR1LhSzBm9NerdpJihwnLKWyiBRj&#10;Eig/jgH7c3FYE27SrdHrEaddqw1dSgj5jQKY8IpXAMinUZ9B9mfwwD9pUtk31/LQNd0SblztqRcu&#10;T8jMZMDzjOMJnpAWo7o6dPjgHEGgyzHU83PTB0s1KltAlFBGlTBANcAVDAdagHrOYpgJBIAtOR+E&#10;W2JJV7OoflamFYBgEkzmekYLrQSa1yMTAEHAG6kWgH7kZRrUN6iXCW/zpFCADK1pHjhBAFaEgUU5&#10;UoDHl08MBO25YmmqGKl70MHhlrpJqQxrUd2UyBgaWJI6NMdwgCIBPh9mITqCvZQhiun0XEzbuKxb&#10;XGlNMyDWpr0rgiSZoSRORMD4eXgMRtItG2pZdTDW1JRWDVZgwWtRmzn7KYSRUCRBaTLEwSJEj4YK&#10;lepMsouahYUEC1ozcq5mAWj+IM5YQdXSYhhAzECDUZGeuAmzZYozosl0JDKLSGZJ1MSdcf5AM6ZY&#10;LTTUYY9AWgwpyplNY+3BCBc1OyJqtquliwtk2muEAFRSKQNQHwGG60BIiYBqfvXFPVNDQHKC4muH&#10;RLiBFOggswYdyqanLxnOgJ09Q0EDIk6sxpX4+OLJbMwAarxVYNpnUsADpBVoVrbXCKCM4EimGlIY&#10;kz1kaoUjpCjwmnjhcyTMVJFs2lCKmlUEafntGMxcZsyRJNc/hhpSWbSGBiWJBzk1nxjHonT4NJLq&#10;ioXKQXIUWzIICglXLzAnKB4YTBnMTBBDAwaxSegPXFDwUsAdObAgrnbhCxYhRViBAUCOvTBEqIFR&#10;SJGYK/8AbHkcA4PU1HTqPytcFyBbDNJcrcBIqDXODTyw38dEHPNTBGdOngcBLQgNrX1AROlQFZUa&#10;kKobz+aahcAkCtZWvhIXwP2mT0wB+mTMKp9XqQzdzrBm0YIWgZR4fYcIGrPxBlgFPwAHh4nATptH&#10;8sFZRk0W0e5pVGBFxnceMUU9KHCZYrIrPiCIE9n8czGAWAtu7pKqnYGhWEGBLl2XwVgFEwCcoGGW&#10;hWE0lQIiQwANR1+/AWNga9t2hn/MuFXJOpXNwMAQMtP4ozHSMNyvgStQACdQpMnOpwErQ5Gn1D6j&#10;EMSQUAWZOknMBaTNDGEkyWIBqQYHQxUKBl54B4dq2kBWBqWSWUaYkC4zyXMD+8CMJ1TmdTVplTqv&#10;2ZDAO+nbBDlDbRRaIKqSp1GA7sR8p+bI5iuCrlAJiTCx4rFMBIChVJdSyh+wuymTpJDHqSBQDqc8&#10;IjNRB+WJB+GX9cA6SqMhZdH/AKxxrAJqYZ3AmfxCkik4AkE+BGdQYPX+mAS7q9tXMLcV5S2AalW0&#10;q4I6xDajECmeCZz3NNRNFoKHOP5YCRatj8pVXXa9NFe46glA0vp9SlMi1a1EUOCEsWEaiQSx6jzL&#10;eR6f0wCqIbTW5taAosoXhLzExos23Jg6TJMRHnhKxFamQCNRJYLMzGdMsA/cBDqo/wC9rbFAEUEy&#10;Usq+QETA6eM4HyiCFJJPaCx1HKJyjLPqMAcm7dLW2vLaXSLlxlTSgJ1hgDUM1Qozieow2QTQSCQC&#10;IHxDCnnJnIYB8MFB1ibaMUJJWCrHUpYdZEwAJjynAIgxEQQQyyQAaspnp54BVty5JDEFtStZuEKS&#10;yklLiE9YmAD51w0YBAJ6qwmT46fhgJqgm2zBQxC3FgEqGAWGUljMAnOc6mcCJzkZCoGmpMSOk4HU&#10;FLoDK1DBwFJN1SqKCC5oYapGUHAjMRUiprQL8sH+7PA6dTlAydzenKlQSAmu72NMfhJMCR54Jj8x&#10;J1EZBQxMRSh8q4A7SxptqPTVnhzc0BNReTDV/F2zAMzhvUIBUapqBJgzkaffGB6JItMrMC3pwgJP&#10;p1oYhUY0kzrY/hrgmjSpUzmBBKknwg+ZM4BdsEXLguAqV0MzMoYKsSLmtfE1zzg54bbMDUKlSumZ&#10;EDqTP2/3YCWglNXpnSEdbhdg9pg3S3EFgYOls6ma4Sx7qN4AEfN5kjxPTAO2wY7lMQ7LbZO1FCkq&#10;VZe4hfmaDPQTOEPXIBa1kmRFCB99ScA9ao2ltTyilStLa6hIIz7oyFSBPQYMgkmnQEz2kz0A+Hhj&#10;Pfr8TMyUoVVjWwVn0rCM6KAJBVhJBHUkmSMFRgfHzk6SJNT4+eOHbt8GeTiH07iSEZZGkApodWHd&#10;KeBIlYOdcow2aHT1GfgCBqMeMYjteYkJDL6s9rhtIYS7KG0iJqJNO6pFOuFE0BmoYAyIBr8vxwc9&#10;dbLkkZsgtrMXO0FmcJBQsAKQrZx45ThsjMaqST3AznlT4jFdUlAqoohdQhCFkhiREnVJEwSFmmGg&#10;TqrEspPUgCYAEYibTMSm0lDVmS2wAQBUe5cZAWck1WhmB44IRpJBAhvIkk9QcDH1ZOaQzWkKag6z&#10;GpljSpJ10qCSBH2jPBTSSZJmanIiRBP8RHTFU6ApOgflhGEKEXQWb5gwNDWisWg+WE6o1NE+UxUU&#10;knwwkt6BwWTHph+4AAPo9QmSWbSjZ5gdYpExhNazEkUE1rnJHgcddJZOUP29J0fMkFdUQVDAQBJ8&#10;RXp1jpgoHjUUiTJ6g16A1xsOMGmZWNRapTSpj5Yz1EUgDzGFACaGQtcqMTUkE4BBYQyvKaoms+kJ&#10;gJ6a55kmTmMESJGfykRAEnzn/rgF2wyo5GnSWW5OpiyoT0AkT4D+NcNNBOr5aAFYBkAmsiufQ/Zg&#10;JNqVEavUJLzcJK6naqowIgACTIisAk54IFiNWlZBWGM6aCSAT4TJGAXCgjS10qbbm4Ai6tbGA7Zg&#10;zGnzplBwkgAiciSABBCf5REVJ64B1SwUssCVBPb6ZuxW8Uk9oSmWCLGoWehBipIoZPln44AQKAwB&#10;3KUBjtYABYgSTMBvPLAMxLEAGSNU5as4mhzp4YBaiG7T8sqJ7lBCQLZ0wTAgU6/dhJgkwK6e8FdJ&#10;QkzE+eeAWA0SM9XYV/MW6gkairU7ctJ6jrgiAIopBMEVPaVky39qTgFJLT2klEbuYqralIEOoBkj&#10;+7pXCe1a1MdKlSBllGXTAPEs4gSS4qwBV0JqCFgyKxHQHLrhs6Q1Ca+MGkzP85wD662DjskkhlCu&#10;YGnQVWsCBlOX3YJlYUEgCCKEHOvcfjGActXQYa4A7uzC5ruBg2kadQEQSAJnOn3kMpGUVr0iDH9+&#10;AecKIBKgIe1iF7muMWJMkljAyiB9mEsa16AHxNawDgHEKqR6eohmKnv1Ak9rvpMABYiaeXTCOnyS&#10;W8CSKiRQ+AjAPghRJcECTGkDSdRlRESTWCeg6zhsljkR16E1JqGGeWAkILYIYq5mPlbRQVPpN1mP&#10;I/aMIaBIIkQIgmWJEQCvQTXzpgH0OqDq0AsQSAF0BelerZBa0r1whpImpH/cCDFJn/DrgHECr21B&#10;agFruyJpNSDAJg9DOEayQveIKKNIkAiTKmfCmVc8A96Y7layCwuNqumpkrKtHnVSDTw8cJZiSST3&#10;dBQajkxkZxBzwDiqqhdIYjSSSoLOo1nQW1GFMRT+M4TnIDqBkAJHWY1nofDAOAOAoKHUI1ErLQtA&#10;AtKrJiehywnukUUHSNWozWJBp18MAoQQTrdiGBti2dIdCYKAGMhSTnhEkSO0yIk6gDqOms+WAkBZ&#10;P/rrfdIorswWh7lzHSG/kMNnpP4s6UBUZksOuAdAUBwjAlFpNCxuGdI00iTmB18hg2M5Tl0BkGcy&#10;p+GAWispYsCKzBAZWGnUV1rlE5j+BwRYiBUERqMLpAjujwwDgXV/3wYor0EQtRMmJBJzIplhJYEy&#10;VABJVZIrFYk/2+3AGEj8WqFVmhGWAe0sAOk5deuG5MiokghgciCO1Yzz/lgHRpIlg4AYUWJbu7mn&#10;LIyM8IkkTNKrIIkUrp+PjgHkXQ5DRKqrlGUgPDShPQhZqBTM5YQM+3KhMkkCtYnrWkYB05a3E5qo&#10;KqGY5+oVNPIkkVrOBUEg5SRWFpIgg+ZyplgHGYMLZQNUCWBLRcAiWXyElo+zBZCg0zOULIiRJz8c&#10;Ac6pgatLLD6WJSH0sXg9JFAKzhsmI7oNQYJzMfZ8YGAeFSyhDoHykgSQhIYlgZJ8IMffhBlYmC0a&#10;STJA1DrHh4/acA+rKSSBpUlSKweypJJpUSD92BlEmTJ7gJOVAZz8a/b0wCu1lkT3QxRiFBlqlSuU&#10;5Cc+lZwUgdWMksoArTtJJXLOcsAsaiDRUBAVg/YIPcoVX6mvXFjxW0fe7yzbVdQLy2ojttzHbn8P&#10;vxEzhmPdvN7b29wm931681o27bLbdFJNy9EiQaSJzy+3HrX2fwlrYbK2wUamVW7gIUnpJ88sZ11x&#10;PnXi83kvR+dT94f1n3nuT3NvOMG6NrabXcX7LtZfWb922pvosAkLSC7MJmgknG4goCpopbrXPIg/&#10;Zjbz+mY8Cvdt7h9vyNgrd3ibYBbbgC3fuq7B0vosQqn8wsB8cV24T0iBHYYVWAqARIbrQnPwwdfF&#10;t/l/i6/7c3trm9uXdvQ3dpde9tXCVUvbIDp6UqSwBUqZlpihjDNq+SSkycoHygrnMeODW2kstnVo&#10;ea9ubXaIORRb1lTcT8+9bm+Bft6VuF2JDaIADTIB0nxxZLYR+9RLiCDAHkZ8sHG3aTsvo5Fv/dW6&#10;4u5d2G93D29hes3UuKFZ9Z100s4LZgsVXu6QDi22quvzCMxlOVRMYMvP/wBQt9x+59U7e9rtuLT/&#10;ADmyWfQqshDGszIBquWLpI01A0sVUCcvEsR9+A8u7t9weSKLfcXbXrXr1wIINte8WbFsCGYSAS2R&#10;8hhtyiDMRWgmsGhEYC24vb73fXodbp1AD1DaJFgkBtF1ydLNFajTWR0xCfdoR6WuoBEkUaTRT1wH&#10;T9t9POR9b/e/9vUWrt20Vt2iDacrbHqbxPT+aAQVMiWMQQMVl+zcLkgCBWCZEeYwWY6V3z2z7m4r&#10;a8WNhviyNdNyxrt2td9yxM37TiurIM1NJoM6QNwLrdAiiVBaZqBT78sMYdfH2z1zXTfZm44HYTaR&#10;72/3u5UXrxss2q16d9u+47SNK24D9ZypitubZtVSoqDOmRIrNJz6kYOtsnV2LjfdFkWbllbRZlR1&#10;W1Gh1sbpdDsigiCBGm04Ok1iuHbdgXRVmhQRQ6aZBSYqMGNt5rxVNyPuK5wbWTb2+0K7nRqN+w90&#10;33tFmLBVaUu1Kll8JEScODbqhhWYkGniaTFek5YM/qz4K1/dO43e1e/udpt7VtkDGySzrtEDEMVu&#10;jUSxUywFVnUJViMSLe0vuGNu5U01HTMnpgfqa3rGO5f6g+2eO9O3ynGa7W3a3ea3Y/UrbO3iTeF2&#10;1JrQxTIAziQ+23W1QPuN4lu0wihWTSmDN3m1xNf7fwY7h/ensP3rur2y9oeweU57ldvcYtb3tjd2&#10;ttYHqNc0lrygksO5Yyj7cNJuLa3Ai731FOlfmEyIJI1ZEjriJdduuMLjmvavJ8lxtvkr/wBO/wDb&#10;7to3Nwxt7UJaK3A1vbl327SRbZDpJMxFZxNV7btLOjn5ToitaEePx+OKzZZ1c133Hc5x+yuPsdny&#10;WwKKm6Vd367Kl5ACLe5RiHQAqqi3VdJpJnDh2DFi1hwVBorROojrE54Iq9v9XNjt9rZ473Jw25Tk&#10;Llq8l3f2XVbZtKwKks6rcKr8mpQKRXriyt7Y20m4oDDT3BZAP+VelfPAcb5b3rb5nkX2fEbrdPYc&#10;79f0rX2UKgHp+q6rL/ls+oBCW6gCJwzu96lsCKECG0RAigH2ZYLJbxFv7A+mPKctfc3LYvLdultr&#10;e3ruA7SHNsO6ksxUawKTPnjM73cgqLkXDLAEUMyYj78HXx62bZse4Pp17Lv7Lc3dhuL3G3NOxu3U&#10;voty2Lb2Fm6IVdSq6n8MseoxBYWmTSLrEaSVWJYkgmB9+Dq6VZ3XOWOQG8v8TtrRa5t7D7gbnRtV&#10;Vba6NzuABAAgD02YSskKDXDSbEM4YC2VNvUA0Bi3QFh41r0wLZJmrre/UC5suNu2Xub7b721yS7e&#10;5etNcO329kAzet7d+lqgFoyQSJmJxHXZrDXnW7YYsWGknMVYBT5ESfhjM1kyk2m3S5arc+9Nwbtj&#10;29st5xPNrb2Q224XdbZVKbfdL6dlnv2uwgNacpHzAPFa4bdwLbOLrJqcKqOTmpEgsPIGT5zjSpG0&#10;2Vy9yO1s3+Ct8gNltr263+/40BGYbrbuSLW37CzS1uLcAwAsHPDym5cAFu/bViy63YgiYrIH9Pj1&#10;xBV723xexO4uclwfI3bFuxfvbHai2RuHm4WsKCVaYHd3NAmB8oxLG0CXtfrqjOaR8pU0J61GdT18&#10;MVO6c45sYZ/e7b/gm2T+3uQ3tvZFm3SXjN2zeVps7aGgtZMkqwSSFkyTjQWWTaWVu3bupjFtESSz&#10;mJzH8cHmubbXlD3Fa5T377n3HC8N7dXbbW0X3/JclvvS2uw2NhJ0uRcIV2dvkRqipMUOId9921wq&#10;ps7awA3/AJDGbzKw1Nn1E4N6/p8dbW+9v7H2LxvFru9/b9ye8/c+63O3tXPa2zS7a9vbXd2A2229&#10;0en2tbcLqNZ61bEI7K1em9buXd7dVtbSTpcRpUEf1xG++y/VMR02z9Ree4F7Ht3luI4b6dcRuNj+&#10;h2XoFLm72d25fNy64eQwRhQiAwnynEhbG8RIsbWwj6SQ0Ci569Q6xis93jvXLMch7n+nG+5JbnuT&#10;3tzXIbA7z0Lu3F7cOdzu7lko2z/SW2Eo8FkEkMIJEE4Uu2u3brfq96toCC8UDE0FfHBrumszpEDe&#10;+8eC4Pgtr/7AH0z33OX2bdWuLRtsFvbJwTcui6LgEopm5oaKSqkzhN+7wm0W5rFzcvaY0Z+0dT25&#10;QT49MS2Tqn/F26cHfbPDfuR987nY3NtueC9lcbyGzFy3e2/GNc3j3lXQm23t8gOhVNXyiNXdPjGv&#10;c1uG0WdlxwRnIGm3b1iSsqZHlhn+K/pyc7VqeE/bv7b2B5H3H9Qvq3vOTtcdau3hvOS5duKFo2yy&#10;b63cVnCsEcwWigImoGHre29wbou3oNszFLjv6emIoqpWDXBP+Fr81JyPvD9q/sjbbLYXfcfHe+VX&#10;dJb/ANqs7O7zH6oXlZrh3d7dgo2gjOpNCDSiX4sXmsnd76wzqwVwTKtDEmWnpirN8zOuq02P1p/2&#10;ba8/Z9ifTD3FZ4q5tL242V1Nsm3baepaW2pt7S6sMNNYWVKinXCztON24VCwvK7u+kEnSx7Tn1Gc&#10;4MzbfbpxFba98fWD3Sd9vtrsrft/ebDj9tx96+wFm3u9vbti7bdVRRptXSwiRIYwADhtDxiP6j7c&#10;3HuMVdlWQWbstjSJg+Ywx6r/AMSzGYteStfWnkNp+h4/3NseF2nGbS3udntr++W1uVsW1XecxeO5&#10;vuuq0alVaDXtMRg7W7dCLe249tuxum3qYAibfcLp1fZiZXszzttkXN+w9jyFi5yfvD6qr7l2Nnj7&#10;HMNtdu9yyTb5RTt7nEWhtBJNoBiFPcQCymDOLF05G56txRZtq4VxcvXlH5sgOGVY7Yn4Yrnf0/TL&#10;jmw5L6JcKeD4O+fcnMX9svI8de4viPb+83BbgVR91x+52u43IuBrvrEABwddScMbrabMXrJ3XJi2&#10;lq9VEuDSeyY1CpXVlg1rtvjEn9v9bT+zPqB9SrnA89/7A/0UG/3/AC/Bolvfclx/p7pH9f0BuFBC&#10;ravWttW6GUqKkRGIO63HCIBe9e9uDZSLqoG0OlQLbB6T59MZ7o1r+rerovszgP3D8q97hdz7d9ue&#10;1bHNbtbvBbzc3tq3JcPuURTd5TYf7ZVrdwhtFtmaTNJEYVr2l1EZOKN9RZ1P6hIspt3NPVVKkyIB&#10;OL8jG8/NZITe473zw2+5DY8r9ax7Y/Vc4bHH3OJ2Nlud3fufjrP5w4zdblmtqhtk3blpV1CIInD9&#10;vd8vedk2/GbXa7fa3f09w3j6ekX0GghWnLo2WJ9Wfknb48c3LF8n7E+hnC7Tach7v+sfvP3t7s92&#10;cOfeHEpxgbeDkl9t75jybG9tPRCI57bmzGm52k51wpF5y5YQLubam6Nx8iAWw+3n0rbZHU0Zri8+&#10;rM/TluZTO+vftr4r3JyY3Ps3lN8vA3/awstye8vPyV3Ye8GU8zzGxV2vLc2u3Rgl9L0hAQExHe3u&#10;F2znkeXTcWjt7V9VtMBcm6+m8SZNVyXywxectTaZ+jVquM5j2zuPd2wtfSX6C7z2zyO19w837W3+&#10;+5bZ3P8AakscLsW3Xt9NsFs252u/cBr76zE/NBGH7ex4m06Acrcunb3C72mdrs7bRNqdKwCtT24e&#10;i3by+kZbe/Un678xx26u3/odxfGD3JxW22Wx5WztNjw7bX3geQKc7ZtrudwLm4224VVQNuYhTKGD&#10;gbfbcAj3L45C/d9RCvqw3Y12R6lu28QDkwE4cWJny9MH/c3u391e92PFe3rf0i9rcUOP3W35G9xL&#10;b/bzy3H8Cbfq8VvuU44XvVcaWu7M3CpiQGJoUfpeCZWtxuLqsVS3bLaktbnbzJXuoHz0GRi9Vv6v&#10;yWo94fuc2rWN9uL/ALS4W9tBe5Hk+RFnc7bcc17V93XUtbezeT9Jqu3OPYGy29slXb4DDy2tleX0&#10;7Av2/UvLuXawiWTtd1aSBYdbgIhhmuR+3Bz7t5cVQX+W+qPCbi5zHuC/7d5ReK9v732dxmx9xcly&#10;nObb377Q5jfpf3PuTYbrjnsXhuNozFrF9l9SwgCt3ATH3d22XfSjEqLK+suhXbc6hqS6USltVK0m&#10;DXEdNJtJr/FqvYvCcna43jf13I7TZDe3+e3i8ANxy3IbXY+zr1t7lvccPb5XkGa9yW53Fu5p3Hpe&#10;paAQmAxOHgm2CBbe23Zt2w1pSouarTFYdV1jJjUIRFaYrF7rebjCh3e8913d1vN3vvfPsixyfJX9&#10;rzd9d83AJY5bZ2N2H46/u021+7P6JYttv9tFwOri6VgHEU3ntm8/+3XQ9pPSsut7cWylkdt3a0rq&#10;aZFI8MG+3OvG2W12/BbXl9n7f2Vr6scK3Fcnvk5z3FZue2vanL2+R9yC/wDqeI95C3uWRBtrD2RZ&#10;Ki4tyFcuzYB3lu3aTcrtfWm0pt7d/Xe9b2QeGG4DEEFGBZQTMZYJ2c4txP4f6if/AGB+Z3/J7z2v&#10;u/eb8G1rmLljlfc3HbX27xXEb/34+3O42u94K7ZS4Lv+4be6m3vtaVdutwqHBocL/wB03xt3Bf2x&#10;Hq7eLiXLN5/Vt2XmzdClgaAdoJqemJOevBPHp8VOfon9NtvzHFbr257wdxwHu25ueL3fG89wW1bi&#10;d/z+yFrneGvb0WbtsrdZz6921aX0QXDMVgBi1uN+ym8+0vbd1Fv9XcvIe39RJ299QWIe9UDQR2g0&#10;yxW5NZ9OctTy3tr6bJyOz4Lj/fHBe5OK5Hd8le9j8NxHI7LXu19tuie6vbb7rZ7dG2nt+bW4uvvt&#10;u4G7dGW4Cjkhuzs95eS6jrska3bVyr2AEa7dukretbjUS1x1+ZRXpgm1169fwTuf9/8AsP29yHA7&#10;zaX/AKhcjx/Mc1vdjs9zx/Onc7y1xnB8Qtnd8Ly/t9tsi7PiNluJG23F5fQLr6hdqYbfb7rcTaW3&#10;sbet22rWbSqGbcWB6gS3c1QoMMbjCo8c8RqWYWez9y+zvbht83ueZ+ofJPs+Ns+8rPOe4dxvrnH7&#10;T257g3L8Ze5HmOMsbf1d1fspdspxO1Yql0KStogYKxvOTtPZX0LqWLl/cW/01uwoLC0sXLjMG7bY&#10;MkNQN5nCM3Xx3m4S+f8AZH0j5nZ8zuT7g4zee4+J9ve298Pc/J+49xeSw3LXg/E8bsLN/bL+q5S7&#10;ZdV3FjuvbQOEK20XAa9fsqLn6Z4XZteDtZ3IvW7r3IsvbUEzdJ1KFzA8sVqdC9pwPtnnb93iD7n2&#10;h/U++V4e/wAft+X9rbnheW4bjOOF7luP3e4e3a9Dhraixu710n0XvjUs3pmO+9spZWy203NkBUTa&#10;btWa1eTeXVa6doyupAuI35j6aBSK9MKXT6u7PHwXO19ic7u+fu81Z97e2OY3G6ucjyHvH2fyO147&#10;lvb/ADHsvid7teHX3btn2O5S6+yv7GeL2n6glmvy1y0Doc5X6nrtdx7Y2O9TXY322NmSrLcO7a5b&#10;03ECGWTVqLikAQTU4zZnG1jXgnb5NtZHef8Ajof3x7b/AHCfVT2dyvIWfcPsnmtxzN7h7H+27vh0&#10;9o7bY8mbm1G435tW9tvTZWxY2TXldrty4j21i3b1N57229dTat6VtBbgC2EB/UNct11vHalB3BjX&#10;ribayzL1vtpynCWblvd7nXc3Nxtuz3uQvQvG29tflWs2Ub8y6RPY1ui9DFMc3+s3tm3zfBbhtCF2&#10;tX9aFmZVbSNCXnWpPWF654eK2fhE25jtP7Xvet3iOaXiLjv6I9AWXe2tk30ZmF27trJr6ZH43qYp&#10;j86f7lPZZ23Lcnbt2gHsXrpJNsrZNr5vTAUQxXowy64+U8d+Pq+E9745nMfU61cF22lxaq6qwPxG&#10;PmB7t4ltrf3AILhGLW7hXWxtMfl0dRnXHo/NM2vgfLpi/KnMcovbX07zkAAA5HMgE9wC165Y1pm2&#10;2vH242yGI+hkJKL1IHaQ5YmkE0Ap9+OiZgYkorLqdJNwigrFaw/Ux1OGZOqWes6hixtPdIXXoc6h&#10;KsdOk1JE+B6SMc9pbcx0lwGJNqHnUWKhoUlSVodTiJrHlTGMWcVrWd3N6Bh5kcNpC6wZUMDoIrIC&#10;yYAHUnL44OvToGJFlHtOusSKQNOlanuGcHKjfbjWutzKgYudrbLs1wGArOrIIeMgCxIl/GuOvdJe&#10;SS24gYtdRtqRpXQFrdLSFYnQYQeWSmnjjl27ZzhQwwQss5DKsqp1E1WQFRTlHUAY692vxLrZM2Bg&#10;WLIuP3/MyqRaYFNbhoLSMp6g/wBcTu1vqSc9MhjRba2tm4u7SzauJbp6jj51WnpWwKTU5QBOeG0t&#10;mI7SSfVdcY9Aw7+iv7sXN1YsNZsO7t6W1dtw6zGhNy9whgT/AJjTwxjSzXM2an1fXJiBivubVrze&#10;i8uo0qiwFCtq0BW6EeMY3cbQtzOAPljpv0N+sH13/a3762/1N+gnuzfe2OZQsvK8TdV9/wC1vdOy&#10;W6G3HF+6fb15ht93YcDSGKi8mdq4vXhvrp5Jjyf3zqz4b7j23k/U8Fx8dbzrt8rP9fWejnX1S+lH&#10;sD60ezOU9gfUv2zsPdPtflkHrbHeqVvbTcpSxyHGb6yVvbbc2pJtbiw6uJKzpZgf1jfsV/5b/ot+&#10;6recF9MfeNhvo59fN/t7dhPZXP7gN7Z958ugC7iz9Pfcd7SLtxxNy3x+60XwshDcIjHx/l8G3i5n&#10;Ovx9f4vm/b+88Hu72c6eT/dv/ot9Z/jH5Wv+QX/hm94/TrY+5fqp9HwfqN9PePbe8lvOMs7QL749&#10;n8Ft9qdze3nNbOwpXldvtxqFzcbFBeCILtywxLEfX/ab+3dETDBtBUghlKnSQRSD5EY8+Xayzh+b&#10;b6hfSflPb90s+zdrDbZdyl1WLJc9WHS5avCVbUmkK6nJsqnFprDAwRlNSawM6YqOF3tpe2N2ybqs&#10;iyuprbRoS41anqCCShoekZYi3rYIkCcyPGgin9MBteB5Jx6dv1HQKiWgbkAKDcLW2W2uTE9KGTiA&#10;4MiggkwCDAgUmcB1TityxtCdQYC2jtqQ3ZVjFy2RUEky5E1oaUw1oDxSa00jKnlgNEOTubKguNbR&#10;2syb9xvWf87utgg1cGevdGQ6xbm0kfJKzWs6YNWp4wMGtdrreG84L6iW7d1US+zXlfXbuFHtfqRo&#10;CLbBuHQAGmdNZoPHFXftpZDNcKqFg6mI6jLB2m9vSV3P2/y++599tt9ku43l/dBVFmwpZVYMQxkE&#10;klDNeuMLzPP7fZpcXbgM4MBmYAikEMOvwxJi8+jtrrnq95fSD6Fc17iv7Tde4792xacS+wtWmb1b&#10;bkOtxLrQBACn+ZpGOJ+4Pcb3S9y8+orqfTqhR/2rGREzUVwszMO+us1fVD6W/SbjeFsWdrxu2Wxa&#10;KWbD3GtfnXKTdZ2epkiA0yRPhOOM817ktqHJvMBQDSYMTEjr/DPBp7W9o+wCqWP/AB7Z/FqdQQCA&#10;CshZAkSKEx8TOORczyt7dl/Ta6EYaT6hUAgHURAzHXFHongOFsbP0yy2da9yi2CSGA069TdfAZYw&#10;O8sXnvEkFlIUxDQVPRR90TjrptrNeaztzOHR9nftJZAB0HXTuXUrKAGLeOZn4eOM/e2TLcdniB2k&#10;GJIGQ0iJ8iM8bll6MWYXtrchkASSZ1CJIJiSZrJmpHTFJc2DboKthYa5cDCBqCqhks1emRPx8MUx&#10;b0Wabn0QzXWHYNNRp1FhSD90RjK+4fcHB+3lbZ2rf+58jpLFNtoKKQC5D3W7QABGonFwlsnHqnbK&#10;xvN2RuLhO3skAKrD8xhHzaehMmhx8pP3c/ul9s+4/am49neyOY3O65Bt8mw9xcjxlt7HG7GzYuf+&#10;VsdlvHg3rpjQ7oIiYx38fisua+E+4e/8d8d08V+VaCzZWyCASdRnuMn78fcj/gu/ZBuvpB9OOZ/d&#10;l9ReNbZfUf64cWvHexOL3Fsru/av0qW8L1vf3DcGu3ueauIt2KEbZVmfVjHn915e/btnSf4p7L2/&#10;6Pi7t/z7835a+k/H1r8Rf/tUB/yN2feHuLg/+OP6WXdvveE9pclwH1H/AHHe4dQv7Hd+6tmE5T6f&#10;/SrahO24dgLic3zEuQt87Cxp129wq/fObgZtba4JCkUIUiIJH88ePmY4zXrfk7NrjLnH7e5sdl/t&#10;95bKpyCG6Lm2u3C5jc7ZGhlLKsMvjkMLikz0PU+IFRjYrC2ktbzYuIWRJJXNDnK+X3YcEnMR9s4n&#10;XoKTetotXCrBrmltLGgEKSxlqgAdQc8S1kAGop1NKHyxMfVaOZbtRcOsBWLMCHCMAbc9wcPXVEzg&#10;zBqc8hGX340deEZdQXTbYnVQEtSBQpMz5CDUDLDvh54PR29uuJeb6q5n/wDIB0uUkGKlZYwWUmRA&#10;IgYGCaS68WDuMDpUz8okEMI0ma1GmcwcDB0Q7qj0JhTrYqCoMKVOkKTOVcyc/hh0GesUWg/lXAVD&#10;jSGgAO0km5AEzBCHrEeGWG7qhhIg+M9PCmDHk17pwuuH313aOD3KHVFgNCk6g0EeGR8sQXShmBmc&#10;x9kRiWydXnxejp3H8wo3FsW31K2kdpKqtydJZQ2QaQAGHScRGEHPLz6eeFsnUdR4tkhKrN0+ncZk&#10;LBEUBkftyWfmA+zEe7a1SwMEQadYEVw69Bs/b3MnaXbnHEK6XXc23DlfTZwYvWprSkTX7cNgAVIg&#10;EjOpyqVxRaNeu3j6YdGNlrjIVZizKy6kVxKxWQZMNK1w/bGmkggihEQfhGAznMudxYt3LCN61m6u&#10;q28gKYDM19T4EAA55YNkM5fHMA1zpjPdfhRC4/lQFcXVusLsspUNcYhbYt3UUuaKTUU+FMPCGQ0O&#10;rSfI/ccaGeuO225DWjpZtPdLgDW0oHGoCDJyB+2mGT25BSAcjJME1icBqE9Le6Lhu7n1LiAVTSLb&#10;KC6amQ6SWkGDBAmeuEMoAJBaJU5UpmY+GHyE6zvma5aU+n69sXAUuSoFtmiA4kzXVByFBTFNz3N8&#10;L7a4XlfcfuXl+N9ve3eB2G55Tmuc5fd2dnxnE8btLZu7ne73c3yFRFVTnmaCpGPf9p+0/dfv33T2&#10;/wBj+xe28nvfe+78mvi8Hg8Ot38vl8u9xrpprrLbbf7pm3iM7+Tx+LS+Ty7TXXWZtvSSN/7J9u+4&#10;veXun2/7T9mcFzXvD3V7o5bYcL7b9re3+P3fJc1z3M8neG32fGcXstqC929dcgBUotXYhVJH5UP+&#10;RX/lb9xfXoc59EvoBvd57X+in6p9p7h92WUu7D3P9TLW2/KOyXcAi5teGdh6hsqFubgwLhFpdD/6&#10;Rf6E/wDps/Yv5PeP2X83f53+HT7h+7LpN/bex3x5Pafa7vzPJtpZdfL73txrLe7XwzNk/U2t1/D/&#10;AN2fvfzfdttvt32ja6e1nG3knG3kxnjX4afG+t4nHL9yn/Ef/wAFfsv9p++9tfuX/c1ttn75/cqN&#10;mvI+1vZd6/t+W9i/RLeb4+v+t2dsqbfI+47CH0ByLFrO1IZtqDe07hfidFKeAp8M8f112tr8/wBY&#10;/R6KVNPtp54H9vD+eM9LMrnjI8fTr/j+/wCNf6h/vC5nZ+9fdFrlPY37fOL5P9NzPvV9v6O9927n&#10;ZkXd37f9lJfrcMD07/IBGs2mOgFrsqv89v62v6+f2R/S79o837R/bW/h+7fvj3Pi7vD7Gbd/j9hp&#10;vmae599deNbnnxe3u08m8l8m0mmO77Z+1v2l7r9x+We583d4vZa3F36XyWddfH8vjv69J8XxR/5Y&#10;f+Zn6Nf8dvtnk/p97Tu8R9U/3Z8zwdvee1PpTt9013jvZtjlVNvi/d31Q3m0P/h7USNxt+MFxN3v&#10;EAZBbsOL+P1ibfb/AEr/AGu/TngPp19OPbHG8FwvB8eNp7V9mcXptNdIEXuY5zeVuO915u7reXib&#10;t9yQJOX+W79/fv795/zR/dfvf31+/vuHl+5/dvuG98nm8/ltufh4/HOnj8Wk+nxePWTXXWYkf9A/&#10;b/t3t/aeDX2fstJ4vFpMSScf7bfjb6vxx/tn/bF+6f8A5e/rv7t+rf1f98+4f/YZ33uJdz9Z/wBw&#10;nObYbm3twrza+n/0w4S4Btn31uxG24/jtuBsuOsw96CND+TfcnuDmvdnLX+c57evvd7fGmANNjaW&#10;Q0Js9ht8rdlPwoMzLMS2PqPHo+Z1010k106f6b8X7HPoH9CvpJ+2T6Y8F9Hfol7N472T7F4BdVnb&#10;WW/U8vzvJtaH6v3P7w5q4Be5Llt2Rq3G83B6+naW3aUKMxeskgjqxgE9T0mPD+OJdpLitO6bLeKr&#10;Bp7rYNKkgCrGD0NDGf3HEB7EEqVJoYMErMjq38cWYxx0F7a3RZEvG6shqzEhY7tYWPjXp8cQLtlt&#10;ZUk9wGgMD+HNT/fii72u+Q2wVCEqxDstCAciviT5HDa2ouLrVpBMmTBBH4myNemAeubkGxcFt0rG&#10;pIUVDTkMjUkH4HFgNuwYEgwQTQVqsQfs64CkPIKyEKwFzVC6p0zSVmOlSekwcWtnagEBVIlIoBPi&#10;gJ6+M4gzG837MGZyoKXKmo7vlaE/DNSR4keGHztwRTUcgaz8ST4dcTFnOcivG9dSF1CQSwZRpgUI&#10;BDZ1rIxGubelU8chDZ17vHDu+MFjt99VdL6QprLqwboIBypUgYp9xtZBJFSSDMgTBiCM640NXx/J&#10;aiq66gKQVAkgnv16jQAH+xnGev7ZQXlSVX8UahoKhm0gV1eOCNttd07paKsql5GmdLC6G0guTIAM&#10;SsYrL21BWlVBVSZIancpAFRQiuCrexuyHhhoY62gQ1CYeuR8gR8agYqn28LkyhpJJpMAkliKmsUw&#10;zRa2t0S4IZSFoAoYKNUBVAPgOs4Z/TaYIqFiQBVQRqVtOeX8cBIG71EqYGqY1RBIaNOo9cpxVbq0&#10;1x/l1dxEk1A6QopgLvZ3hbtxIBMfKIEkkUP8cQLlrRLQsgQogrFOpPTy+OCLFLoJVAS2ohnrMqKi&#10;B/Y4x+72xm7dYr3avTjtOdFBbLOMd9LLMOdmOWv2+4oiCgAUtImmRJ05nqMUW7tt6a2QCGZiGIoQ&#10;zU03B4Dxxosx1W1i4rM9w1AoMyCBXtwi5bQIiSh9OWIYdQZIWIqfPA6FIx1M35h1QB4kGmqTSmKs&#10;o7NcLaYXUNNQZMVB8BlA8sES5UAaSawSTDAxnA/qcSP0gFkOFhX0zkYmqrXL/DANet36SZYSaUBV&#10;aFicjGJCWSmkQIUE6pBYmaELArOWAQXBJgkk5VAkRlTFrtoCG4AtrVBkJkSYowy8cF9FduQ0rb7n&#10;I1CO2TAo8DwqIOL/AGauWS3SbmYpVfxANGbCIJxnbHbcrrM9VPu3AVnrFsQpECGI0r8YiKY0drbz&#10;cMCUtwVIaPl+YgkUAyj4eOOGb0+Lozd7cBVAJ03H1aiwGklj2grNZFZx3H6VfVrl/pvfTZblLvMe&#10;091eL7vidcbvj3uUbfcEz0W4Jl7HyXIpDVwxmf2w576Tfh4M/eN+yb2H+6vif952d3Z+yPrLw2x/&#10;Te3ffgsM/F85tbFbXtf6g7axB3GxcSljeAG/tCZTVb1Ib394H7NPpP8Ave+nu05njtzseM+o/E8Z&#10;df2N9Q9pat29zeQKbp9se5hAa5t9dBZvd23cnSQpOP8As/8Ao6/rN/ff9KP7un/Lb7+//bPvvJP+&#10;f+3bW3xzOJfc+3mf+F5tZ+ftn1zF52mL9M/dH7W9r+4vbY8k7Pcaz6PJMd3Hpb66/j+Hq+Mn7cf3&#10;RfX/AP46PrPz/s76g+2+Wb2fuuct2vqR9Kd5ee7t0tep+m2vvf2Jva2rly5aVbtvf2AbW7tAW7w9&#10;RV9P8l31t+h31M/b17/5T6bfVb2zvvbPuXjlt7i0m4tk7Ll+M3C+ptOX4bepNvcba6po9pjobVbf&#10;S6sB/qn/AJPfzm/l1/Pr9j+2/mF/LD7j4/uP2/3Gddu2/wDF9v5tb2+Twe48fG3j8um0vG2sm+vb&#10;vpnXaP8Anr7h9v8Affafebew+5aXx+XX/wCF2nptpel1v451vF+f6sPol9dPpd+4f2Fxv1I+kvuv&#10;Ye6vbPIPd29y7tmNrf8AE8lt20bviOb428FvbTdWjE2ryKWUrcTVbdHbkeP1HFeR13F97Z9z+4fZ&#10;nP8AD+6vafN8l7c9y8Bv7HJ8NzfEbq7s+R43f7Z/UsbnbbizBBBEEGjAlWBUkY+F/cX7b/b/AO8P&#10;sXuv2x+6fZ+L7h9u9749vF5/b+fSb+Ly+PeY2021v982nOt5lljfh83n9v5dfP7fe+PfW5121uLL&#10;6X/s/vZ/3V7U9t++PbnNe0PeHCcb7k9se4uP3HFc3wXMbW1veN5Lj90mi9tt1trwIZTQg5qwDKQw&#10;BH6m/wDjw/5M+J/cSeO+kP1q5LY8D9b9DJ7f5ncnb8fwv1HZRL7XZEBLVjk6FrW1oLglbckAY/zT&#10;f16/9PD7v/ILy+b+af8AKD2/l99+zbc+48Gnd5fP9qzx3eT823k9t0m3l57fz7Yl2k/b/wBn/vXx&#10;/eJPtn3W66e7/wAtvE8uPXX0l/8AF6zpzxb+Tz/kj/4rr/7c7HJ/WL6I8NvOf+hDem/urgLQ3HJc&#10;19NFD6be93ty4bl/c8OSQtzeMWbbmt+EPqD7Dvq0KjyHPawIYNShDTkQc5x/KqWWZl46/wAOuf7n&#10;6BJjb8K+GfH2trtuY3e82gZ7OwLEWwlsWA5YK1ixbQTpYBVRhUTJpm5ath2ADDsFSDMqOuQJ+GKy&#10;oOa5huM2m5v3UFv/AHN7i7W3uBpRSbhb9I9pSzW6/l6g4pEgExhsy7V7gDAJgAyYr9sYC32S2eN4&#10;uwyqu1v7nbm/uLNsuzHQhu21VlBMgMSqAggUMgYW2q2iqCgZy0sTHWuXkcBX7L9Pz2/fePa3ly1x&#10;+2BG1sWQrFVALXTOoKGboBIzIrSLfQE0OQqq/HzxHTS2Zx1b/wBpb+9asMNyvdedLS33uKHYKSlw&#10;s1sGG6EEZeZxQb7cgepIACqRIaqufwT1ORwtxMuuks1kr0v9P/a1wtx/6e56d3ebpnUNYN21f2lh&#10;1Prqi5KolDMGuoVGLD2dxD3twd241AkOSSAYmhUjL4YzpLjNZ8u2Ppji/wC/367bP2x7KX2NxO69&#10;Pc7i3/tti2EbRoVdF/1kY1FQVuEfNkcdN3JhARWG6mKdG/vnF162uD4sex7aXuUvJedw94OSLaMG&#10;LG5pKXXPy5yOhyzIxnQx9S8kEgydVa+c+RxoexdztLX+08DvS2m/tdxYQoLihwiwb1ru1F+0DSG7&#10;lkimWKTcdiywQAHU7Ak06j+dfhg34/zvUvstF5C+4sXN3e/UbUWre2AAcq6Cblp+06gCAvQ54Tbe&#10;tsqYLBj5kH5gP6YLvLd7j0SeW44vsebtPavXk217bm3pF23cVkP5TvIiBpKtMxWCZoGENdXu+UlQ&#10;YUDrU+eDem2s1ktSuO3SHacJvI21q6t5bdy5aDX2vMVCNqAOpYIMaoLCPDDV8A2FuGNSlSNNGWKE&#10;91ME1t/Us+K49r3L1j3Vy/FgX12+8W9bS3fJu2rx1reVCLOptbAnuGVOoxC2twm5eSMwXC0iXGdc&#10;iMzg3trNpn1dB938VYPG+399bv3Fuqw2PrG3cLo1h4eyGtiHVoCgmvWfBW4YG0DHyONQzAk5GPCB&#10;g0a9rW3t8ylo3gf1mzYpurqgNce0gAe2zkiWJKRAEAfDEK1p/UsChPqW9Q09IqoA+OA3vOW7ze2N&#10;tc/WeieI5Abe4lxXF269whVd3UAlFDRPWcId4t1AIt3YrIEz+E+OAsthtBd5gqrOtzkOHGlrTk/l&#10;sn5a7kJQqW7uwSPIk4Ze4j3mU19RJURFfARkQJ+zEu0nUWPHbDcbLhNtuLJe2vG78Wb7Em4629eh&#10;9xce4aq7wPESCJNQq06Wre2uCAEuaSK1JPif5YoTy+03nK7z3LxW4O41bjiV3FrcEKxRLIFv0Wtq&#10;RItmNNzMmhOHd2Ge44XI2tQI0gEZjSvlnXEFT7PdNlsdgL0hrHKXLLWLlpzdUIwt3P1TkDuYgkKI&#10;7ozBxXXbg9PbFiWMFCKVkwKmtPDGdrLPlVdI4njtPIe6dFs7UXbw3aNc1jToMswUUC3FrSs06Qaq&#10;oF7SI03BnBXSKST0k454HV2FvcXOHNwes24430nS0pG5s7z0wSyA56VJYzMqROWJDNbvXk+UlrWm&#10;QIqleufgPjje2NtpIM1s9vveE4LdMX3X5HJ27jC4zXXuJecrrDLIUmYKkCIECMNboqE2jKrz6rgR&#10;B0wY7aZ54zvjiRdeq59rWrtzlfdtt9xa0vxW1vOHVmbcBwGhoIOnXpFPlNPAYgXdK7W+3zab6kAH&#10;UsFqHw8/jjGLeIuvVuOPNx/cvCWvW0G9wl+3cuX09IsyJpg6K6qkDTAg/ZiJZ3Vs7q6oJJZUIWAQ&#10;SaOdRr5xje2txK1tLhqOT4LdL7f2RuJbNqze3SFiLtsRbXVYtQJAAyYr5VpjoNiwj8bacxqDgMSZ&#10;UNFPt8MdZ0jh03/GPnlznuPfcf8AVfnNoCz2zxOq1ZAi9cVrnpH0lQURdZ1yoMQZxlr7ANcSsvuA&#10;OhkKYGX8ccPVt6w4O2242vFXnLHb7f27uL2q6Ln5TXrZa8qm4ZIBMKTQHLFVvme8u5UAEPftpMzp&#10;oGNDmca0uN+XTX0y6d7R2u340+37j37qPs+J3e7KadRv+rbNpXFxZCiDqoZBz8MUjhla7IMNdS3U&#10;wdCySCCKxjv15jbqm0bbGxsijWyybHc7po7lXcOsJouTAUiVPQkyc8JvwAvdBuXVhfw9o8TkBgJH&#10;EXWu3/kRxtuOd77kAOpvMVMIBDMTnFB0riOzNGvIKrAjVOnUwE1+Bg4C0sWtutwWWPqPcvW2FzSo&#10;a8qWtYVNM1aV1ha0ikYf4ez6l8tBjUJiJkD+0eWMb7STHqluIqfqRyA2PFrMhk2tzTqDKWQqNR7T&#10;IbUe5BlnTHePZez/AD1ciSOpECnWftw1lkePy2XE9X5+f+Rb6hfovYm/46zd9P1S1vQjqATcOvTp&#10;tx2gSNZJmvXHaAIAHkP4Uxp1kxMPzC7u61/d7q+5lr24u3GNIJZzWBTAwDGBgBgYAYGAGBgBgYAY&#10;GAGBgBgYAYGAUoJK9JOZyFczGEue05maUz8JwGr4Sy3qAwSSQAQZOmsAqaeJ0keeITFQciR4KT9p&#10;H8MZx9WXm25tw6ps7TptiQIPfJYEaSIYKoOakdB1Hng6dGIEeB+7DazDKNe72XSuljI0r3BWjJy1&#10;CTRqeeGXPSelRizpBrOJtGLTgO1wG3GRUooqy3FNW6EgUyxAuZgUHj1OWYxR17gSq7bcP6bNqFbn&#10;cCqyCptrTVI1faBScMaR3GelculYwGwO9uh+PtvoUMRDJb0q3dUMq55wmf3YUqgqoj5pM16DAQ+R&#10;3l/bbnf7gPcB2lgoRrChi4KshWnioBI8OmHSgM0ikCM4zpOAoByl63Y4+w1ydEbu6XYoHrldM95U&#10;UB64P0iQo/yiT1MxHTrgGRzwtrv7vaX3t4W1WIKWfnIhiDpEAYkW7NKxAqax1y+OAxXuH3OL24UW&#10;TcUFEtWbjqxZmVfzLjFp7JBilSBGFlFBqK9fh5YCtschfv2ni47W7MLZYAlmuOCA5AM50E5ZYUGR&#10;QSCRSBTKPh54CC+x3W63G3sPrMW1v3/mZgB3MRcORoQAPPDDXIJFe0SfDxpgNhx/Bpa26bvS1tt1&#10;uLdhLhQuVRANYCD5qQDFcNajHhNS3x6TgL39FbTdXR23BtV9AJDquqNTXiR0ipIH3DCCTqalYH2C&#10;K0wF1s9vZG02zAPYX9QzPa7TrefmVTMdwmKkivhhMAoszE1jSZ6ScBMtMy8tuyNIb9PbQqJ1W+6L&#10;Z7s1mo09TXCArSx8QPH+IwFld3tj0dta0/mC9dAtagQDVWfxBmI8RPWmP//R97MDI85maxWZJ6Y+&#10;vv0l2WxBRlkqFKH0wugvC6VtWrTTqWsHxzgipQTEEeNKeHUHrgJSg/LcKDUiQVYIKgHQygATUTUe&#10;EmmGyB9nlUyc48vHATbLXGDant6202nnUPTtqFYW7jaRD5aG6mQDTCDmAAaxIAyBaGMnLATlYspY&#10;taKorBLt1l1OVtzbRFJMms06UJpODBzFM6A1rNBNP44BDWlBBDSQJbQHX1EJm4yzqU9ZCyT0NcFN&#10;TJNJgVNQQIjOuAkkaQlpdJ7bTFtSJ+WilgGBAAjIq1IphLQYMQAMhnTxHn54xvLeinLfqaCQxLvc&#10;i4S//jlXn/TZp1KoOmgJMgVicJGqPMHpmF++mOdlnUSfytTL+Yuu2fwwwv6yNGuCagQYinTOETQ0&#10;MzAkmCCPGcM/Tj5iUiMAjkoFbW5KLLqurQwdCCcyDl9mG5BMmkz4is+fTEVMcsghbgYogDlX0qoN&#10;SoPVvlmoNOmC8AIgTl45TgJKFn9Q3LjM11VNyW+ZLfYbbla6R1yigJwmKVUgfdQjP4YB1Lji7KEX&#10;LheCrAOiPEoGURLGQSpgR44BIBkmBQVMCuX24B6ydUWltliFuPCiSTqJJ9RishQpOcda4KlBBIHj&#10;UyDUz/TAOqSSbqm2rGgWV0PAkzUZiCWiIjqJIJgzFCPvJ6H7sAu0dQ0i8dat8wKi2URteu3BHyzE&#10;wCZGZwgmgPWJ8AGijGMBJtI3qMAwuK9w2wTLNIbuVQ2WfzR5ThAUiImgDgHp4gg+c4CQbyKrlrg0&#10;lm27tbXUzV0htS/MVECc/vwbUYUmaEdp8xn0+ycSrr1CxpijhIJIeGUARqMAQZI6UHXxwk16DtFa&#10;RQGpMVyjPEbTlhXDKWZ30qELmjQYADEKp6ZxHQVlqsnISeoEmB1nATGUN2GSECrCFhbWIC5UMAkj&#10;PMZZYDUApBaATFAB+LP+WAdsmNR72a0NSIWm45uEL6QHykwIqa/GuESBFDBrlOXh1+FcBMhiVZvm&#10;TSqGSG0uY7vGMj1NMzgiZiBQifHpFRMk1kiYxcTGbQSCCRqMozK3auRAZjqjIxo1Z08a4a1U1EaV&#10;JhTHgKlSDI+7G+247Z6f6w9A1hQdVwIDcSQY1kwtxSOmeckUOEdwJUypBFQIBBNBqHxx2llmY0eE&#10;enqADAAKELOWUIte3qBpC0/jhkzWQQYjoQAviPOnliiYQCq6G1jUGBCsmrVEquRoakaZBp44PMNA&#10;oalZJjppYzQf2GAX2/l6iYQsF1LHqwSwZVA0synMiB4znhMgDIwaAgiJNQZOAeU9zLrEoTdYlO5d&#10;JqgQKSSSJrmMJrGcCMwRpifP+3jgHQ6O4JlmUiFIueqrqIjWDqjqK08csJESQBQ9xmMz/hlgJLOx&#10;Gs/MNIBAILolU7xAPd061FMIoIEEAkwZImKLll54B4OaMGss6WbfqgpIQmruYzkQRApMeBwmsChn&#10;Ik/hBMEgUr4YCVFvU6h1BEKbadpusAStu5BqcpjPr44ZemoAENJqc69wEjM9MBOsIG9K6X1W2Ttm&#10;KkSrE5QNRkHp1GWGyVNMxnHyyDkMzX44CUutG1MdJUtBDF2QwYU9CD4rWTgUiRmtVgGGrB1R0+zA&#10;OksrAA9txdDqGg2hIOqz0LVFS38AMJJMkAZCpBEL1iB1wC7QTTquXT8wVLboe9VTSG1EmNIr9+cY&#10;KASZEA0WAoAArGo/HAP+oyBAqszyXfUWPqs4C2ibaUMqvykTFfLCTInoIjxAAP2fDASrWncKgJBI&#10;du11NthQg6dOUCTn/HCAJPWIIIiTSsRl/wCzTgFMUWz6iuSNIa2dUBmP5YKkmTSmmDHl1I1HRSVz&#10;MkjxMj+GAeQZdyvpuMNFAGMkoigSf4n4UGCOQmsBlAEyCBSWjLrgFQzEqmm2fyyzso0lJPb6czIy&#10;E0NMhhJpQGmmTlDSIJGrxpgHrbNm8GbhS2s90rLDIwQJ/rhUFZoYFaDqZkgDOaT/ACwDZIYgm4CW&#10;Lye0kJbPapancuQJz8cIiAARFW1AGIJppUisHzwD5YOC9HH5YtkAHUAP9QqYEjyzrngqSPAz4Qwy&#10;zzwDhBCSDLLBbUKoRVXcLQgT5zkMIIk5EQSSCIFCcpBnAOqdOpS6kkIoKsWVCwAJABMT1WP64SaR&#10;ToJBkGvTr06xgHAi3GZdYUTcZbiafTAEQ1VBas9s+eWAZjuAFBUkGOnbBwDiBST6TOwk6oQhySCN&#10;XeOvzAffhsTUGRooKSs9dMfzjywDxiFfVKu2t++LoUnRDlhSTBCk9fARgHNcwxJBOkmIFafywClI&#10;CXACjWUUPbGsqjBmgqHMQYJJJmfEZ4bIJIzJhvlgAnPV1GAmrcRVdwtsKYMXFLOCvzLpNQZqc6Rh&#10;IUmdKt4AqANQ6q2cj41wD2u2Py3urEkt6lwutswotkmkUHSQTlSuEMZJgCDIoKz4HwgxngJKjQAr&#10;M5K6aTqQooo0A1JEiggRPXBAR2xmBEqCaDMD4Z1xwum2UxyV6oKLcFyBaFwMUdkkCio0+LZDqciJ&#10;wUZwQG8KzQ9P8cdLvrhcXGTgB1qwQugIiSoqQSCBQgjxXOOuELBiJCzArlWWgDzxxnwdTrerbDAu&#10;pYMGZjA1k0t6pzI6dQazNMJYgKBBAEgA5E5AqB4ZYt1s5TMLsIGuXGUq51KzBQZUq0lLr0+bPplU&#10;YSxA7hWY7esyPuxFPqJlGYAFjDqY1ZgyT801FJywkQAQazEhZMkda5D+mAkkMGBlkgNVlMBSO1Rp&#10;EksZnPUaisYRQiIgxmPCalSAYnxwCyO4sW7dQVQ+buySFOorOkzIB60qKJIBIyIAzEx21JJJP34s&#10;lvQSaqpPeSdJdCoDPrMrpSMjGVehzODhiQJPURApSvwA888dNJZ1QpIVHMLr1rkzOHaTQCKkmkAU&#10;phNBJWaSARkBNemNhfcewhdTOGIaAXikEGvkQTXzipdok1z8zmYrH2ZYBesuFUaSdIYAsqmhMss+&#10;OcTJ88DOsH+oHwOAFBMOhQwJUkKzdJbpPwwjxB/zVBEBpNYn+xwEnUATpEhFkNMupAkao8zEAU+4&#10;4JqAQTHWJkrnAP8A1wC0J1VAV9IWpGkNOk616T5R5mK4bmRFBQEjuNekkkfcOuWAegTMMSTpklQh&#10;CGpCAGcuvSmCMAEzJEBQVMBpqAT/AI4BYJdigAKMWNwo6qdGnsNP4ZHBgREmKUClYAFe4CkT5RgC&#10;mcjOQJua9TM0AaWcTMRAg/dkkkEkwQY00kdoEwomJ+zLALiPSthwHDhyc/zGJGostSooY1TOWBqH&#10;VCchAkkECRH888ARttKgXQpBJ1NEEhu5Wp1P29cJMmQ3ZRTNASCJFST18fHASFCqUa2S51OullLA&#10;OraS0oKg1FDHiMI6MpAMZmKDpNYNY+zAOKpW4ml2VngKoK6wwJJDU6gmpzyywhtNYkmM6dDWR06Y&#10;B+2xB76MHVig1gtqUBdBIIJoTXKhywk5TNVAnKZmYNcA5bCp26dOt2gANGgnVLKYiCKj7qYDdSAa&#10;g0oaCvjHhgF21kIO1WLT8ryHaQWImsZmtY8qoao69KZH/NAPlMYB+y5DaJBB1iCyMGK9hcrGqpzG&#10;YnocN90ggUk5CGzo0nID8VMBJJQqwFwggBC5MhSI1Lo/ETNBMeOCM9wrkDq8AQBE0kHIeWAcTQRa&#10;VyJeRoYMwm3QPHSJB+OURhoaQkTXSwEiT3HqYy8cBJi412Qqx6imBkrJbA0VOdD/ABywgg9tKGAx&#10;VJhgBpgH4ROfngHxpVm06VIkqjP8yXD3jtFTBEr/ANcEaCB+CoEDS00+/wARAwBJp1Fmk610K2pp&#10;RlzisR9tPhTDZmZAGnV2lYJC9CCf6Z4B5SoJWW1FNTSNCOZ+QjyNPKkZYPSIJINBmAIInNtVciMA&#10;Ychii+marKljIKLksRkRHXCIElSlWAYswBIAyrlB8cA6Wojo6lFDIEEqrMe5y0Qe3OBHn4YaaVOk&#10;KSJWaNnHWTnXASbJRtTeoQYcaQ66WAbOAOpzwVOgMSKx1FAF15+eAdDEgDtqjkGYDArNwuyACKCs&#10;UywnKc5ilS1VyNaE0ywDo0MFBPaDLVhWDgdRUR0IOEGtQBMUpT5ugOWAcBIOmugXCe06iTpJUgmr&#10;ARQUB+BwRJIEwYExEnwNfLzHXAKKgNShY6Oh7WAgkTUGsdMsJEDx+WBnALEQR/DywCzqBFFB1hiK&#10;SYgBGUZRFRn5xgi0hgAok0IMgsF1QafbgHFtkKhOokEAoQAfTLQsSf4D7YGG9BBkDr3EjyipH8xg&#10;HtYZdJbTI7QGmFDAiMjJmqk1BwBEsKaR0YxJgia/b4/DAHdZoDSfUrp0LMKSuoKKUAEEwOs4QZnJ&#10;tRBzqZiAI+3pgHUKlMwtvUjKRKyC81NCZyqchlGSTLQQFIEgGKHtpMeB6DAOBwCVZm1M9FJEWyWB&#10;ZaCB4GR4RGEtBgAQSAsHxiZE4B4FgrFiGUFX1gyANWlZAoD1yI6YbgkEUmZ091NI7at/MfbgHI0x&#10;MlXUAkwFIZwSxUERlQHp8cA1in4ZKg6TnnJ8TQ/0wQrVoLSTLXdK3HUNpDLI1AHIA0oMdl+mvt5N&#10;7eF+5b1TpYHSQDp+Wp8B9mJnnEc/LvNY+ev72/rX/wCwB7XvWtvvE2xC37JZ7ikqGJD9qSQSxkHO&#10;RURTHpO1bG2traCgILWlVAAqKyY8MV4Lbvtw/PRzPL7j3xy+75Jr95t8vJ27+5u3BrS5buKLds+n&#10;dz1hoCRWJ8MP2L0kK2RBgmoEdD8cGcWTPwZf3R7buWbO4u7Aut21dAG0Vme7vbl4n1Gt6SJIAY6T&#10;QgR0wzvBCSolTM6RqWCOvSMG/F+ZoPpvuLO83/pbxhZ3SenbB3Ljb3GXV+W5QAa2WRpJEE+dcVNu&#10;2XIZBpMqf8pUL8M5wdrZrM133ecunE2m2+8vDdbdUvI4YfqVvXt0o9JIYdnbQtGUg5jF9smaF1CX&#10;AyrJqQSZwefe52zHlL6l2Nobu/uba9dtbYMjAiNSFo02kWdQME6CDqAiYqDe21AGqA3SAfAZiMGX&#10;lbkt7cLvsW9VAVdzubtosCC+p1cnMgEtEEyRFBiUrqqk9dJoIzwGLv8AHXt7uLltfUW2r2T+quF4&#10;O3QagBeIrEy4IqRGWKvcbgChMQBpmCADl4TgO3+z/ad0WxuFT8q4yteVGuWr982SFRilQRFDMA9P&#10;DFTdts7l6kUmZEkV1DofswWfD4vQPBc1tOL2dnjiqK7PcTbvaHq6FYm01hZqpEkAEn4QcQ7+7ukh&#10;LdxRBAYyCQJmB92eDrppMZ2dD9v+wuAsrc5Dk+D3VzcX7bXdvauWbtss3a2tAFOhgSSEqDFMqVW6&#10;u3nAAviCQJmkg5GT/LEdJrrOZHavZfD8Fsrr3P8A2Hrts2jc3Ppqgcup+e7bS2FgqVXUCZJ6GcRV&#10;226dZ/UKNI7YbIRAUA5jxOFmVtw1973P7T213S3tfcK+6Zrr3W26kXVFz1L28vOkm3cQhQqULT9u&#10;JCLvbIIF23LkgRpJBLdJwMS9Wd39/wBic3csbl+H3qNsvzbhZL6C6pUwb2eZaBQGgyw6ljehldry&#10;QSYAzr+HzHWuGL6ij3fuH2Nd2d7Y7Lgdz6rIGF0qoGnakhN3pjsdR2kBoPUnLC2vXxQ7j0yGgaR/&#10;KP6YrN11+CBa4b21dtLdT2qnK22svdLX7kpbLd1wXBdqsSANXynoBiU+42tm2Dute+LwBpkgEChX&#10;4ZkYMybf5fpY3Ze2ffPPcnubXs1eM+ndjZ+oPX3I2q7jcW7jg7q29R6gKwVJeYnpgm/Q3hqXbMkA&#10;Gqt/lkExGB/xPjP7fwStm31L4PcDZbn3VsuQtO5Guze2x0lLhS9BYOsUDSwp08QdrbjUGt3SqyDp&#10;bUVMCYGojLyxF22snTP+gx7i9139vtN1tOW4k7q8qun63Z2rWtWDgOwKK34gaXJEVFDGLu212yFK&#10;3EkRJJ6k6hB+zFed5l5fZcB7p3D2r3DcsA4vtt/SsmdKjQAradSky2ucwJp0Y3O93E6DuUyomoHL&#10;xHnODpppNpmtV7K+mXs39M24s+z9+ZusX3dyw23V0UDS36hpYEAEig8MUW6N+8GL3lBaOoBGk+A+&#10;4fzwdZdZe2dfwenfaO09r8INjY2HAXCLDq2sW3ZG9dZUW75JKliR2NAzoMQ2dSdD7goFlgLioA0d&#10;DTrBjEabzb7K5tVHJbP26m6v7sXLVy5sb25e8A9qE3FuRJCKVRycmBgMBOHks27gX07q6wrVLkE0&#10;kChBGVKYdZmJbi4wp+Q53keOvXLXL8Pd/Q3323rWrW3W8qoG1Pde4VZLgAZTcaRIABgGcNpa3y2k&#10;YDu1sJAiFbpXxJmMsJ0O6W9qVu+U9hbzmeQ2d1wu2ubHbM1m8zIb++25AszcUtq7NSm4Tq1FVIIA&#10;xN27tcRkuVS0whmgaiTRgYy8OuKm3G0rB+4NjseL3m03nH67e75/aObibVg36RdvY1XUvWtZ7tRC&#10;MRC1IEEnDe5treRrVzbAaHDys1UiAA9T18sSyWcr3Sc1de1+U3HDb3Y8lsPdF66m/wBrd2S2tyxu&#10;Bbtu8GuXGtuFWnpSQSzhQADFcRrdi3D3BZuBgYFsgFSM5IpSo/liazXrqt+bVcn7m5QnZ7Xcc9xb&#10;2zaF69vx2X9peWEISFIZjpuENB1E9AJxa7Xbs1xBuLTC3b7tZAyHRFHWOuNOe2+uOK4b789y2eP4&#10;bk73tflttd5XkG9C1xtp/UL37zH87eszURXBAtqwrJyGJ9++pEW0/T2bZKB72kPrmjIDl8cHLt44&#10;ua5n7Q9qbvZu97m+Xf3bz+/2y8pc4P2899tla2Mhb9je3rZDPlHp90DynFJvbm1ty9zcNuXZYCJ+&#10;G4sCNK0M0wdde74SPRX0/wBh765NLGy4j2lsvaPE7fcW2u7veoAd5xm4LQbN7cKWVl0yDSAPOMKT&#10;ltzbU2tnsnOhELC2pETkzUyxm2+kX9OXnaqvf/Qr2dzG/scx9QffO3W5veV5JuPu7/drcN0Wpurt&#10;dkC4CsWHUmQIjFg1nfbjbk3W/Soqg3mNwqyrcA7gfDFYl00v081znZ+4vpd7Y92C37d2x95crvt2&#10;9vhtrY41d/tdzveOJB2LMolLxKqASwpOQxCbZ7IIqXN+24twD+WSdajuDKSemDedv8uuLW82Hvv6&#10;g3d23J8N9NNh7c5BrtywycqAX4/k7l30dxtORs20GlGQg6pqZEnPCbW54VA1v9OLzBCGu35bWbfy&#10;zP4hnTFTHlvqkc/7V+vW/wB1b5JfeV/2/t7u9tXdpxHACxtBtLW+Gi5t/WJBfb3DKy4kZz4Wu23t&#10;9Ea5ZtWiH0lLioE1Io7WUnqPDBjs+rty4t71+mvtXmuS2/D+4/cnNve499yN3xm537ch6W+3Lerf&#10;2d6xaJXRcuTpaOsVxC3J3m5Zrn+5aYo0XaaerqR1Hhg3rNdZz/odI9p7T2B7R2Vrih9JbW9N4Le2&#10;inhnu3W3Fgzb2t5HRiEdoZXJEE0qZwtRwu32qpcv/qLuo6gmq47gHuIIyM9cGbPJds4xhSPuP3E+&#10;7Pe+73nGe0rftLg7G3Nnj7vKOmx47Z3Wtzt03G2Y/mKiwNJFJAmkYZfkrD302202G6vnuDHQURAE&#10;ka3jMgE0xMzOGrpti923DR8f9KPdXG+3t77r99/VX2v7fS0Vax6W82+8v769f3hs7k7fa3rgBtLc&#10;ZbSuwhSBiSLnI3Ftels7G20XxcUOhoKKGdiKg/wxWMaS81jNzxn0j4je86vOfUP3P7s/V+39xxO6&#10;Oy3iXizQb+9s7LYbEwl62CoEjSVAHdGIm5scpcttb3O7tbN7tx7VoIEKWmY6pa7b8agHEmfVrW6Z&#10;+mZbr2b7i+inH76zyPsr2jzXvnjeH4Xj+V5S5ul5IcjzGzs2f0F6xtON369/6erXgokGqg0w2mx2&#10;d8enyHLXL9woFurZABN21mt1UIgxTzwW5kzrqnb76kfUXgNyN59MfodxvBcau6u7vjNzz9+4AvFc&#10;uDZtb/i3dT+TbutqdFb8tslOEO/C6iVsbjeOQlpVvDQjIDDWqGkfhOJceq/8W/JbbHh/3DXNnY2W&#10;75/2l7K2to77lt9vODNzf8na3t1Rf2fKKGQLdts5C37GoAjME4iru7S3bTcfxNzceoNzbCXFulRt&#10;oqjACCR4zjPdjjWLJt/m2bPdey+X3/C8rtvqR9ZuO9spx59scne5Dj7nFbPdr7qW6LlnkdgLtxnW&#10;zuSe1Skdwy6TRuecKo42a27TbY7cgILX5DVGoPJLKcvLGs7fD/Fma+O8ZzXOW9n/ALbrXJ77jr3v&#10;Tc81zmz93j3lZ1cpe5e7s/diWwL52FzbMltbO5Vib4LsC3YYwxc/3q5P6jdJbLkW59RmD7da69Ag&#10;llpBIxes54axpZxGr4yz9BeKtx7V9lX98uwF/kBtrfFbWxueJ918gQf0w3VwXvTsboli9m29JNIM&#10;4c2lm1bDJe5G6Bq/U/8Ajw17S4gLB1FSTnmPhhOODe3GZFT745nn+Q0ch7c+lHt27uH2P/sKLa91&#10;udpw9rebN/1F24zWFsW9xYClVt2iyXXcdpaMLQ8SW3KW7u4v3Eu+mSSQsOJuFbarBIyofPCX/BnP&#10;ls4Qd5Z+uVjZe1OQ5TY+0/bmw3nD3eU9EWS2+Td7O2U47abnkNxuHZLNwfm6b6K8dikkAYdsJxu3&#10;LsNu1zTeS64V3bQpooYk0H+Ygxgtnk+MVPO7r6we59ptLLe6drwx3vBbrh9hub/F7faHeXtKtvt5&#10;b2li0C13TqXYI9sXyy0IpIu71dxrSzZ2+2t2bo3Hets63HcwK1lCtIXrgknZzc03wX025L2lb2u8&#10;9x+5vdfvDnuc4lva7Ps9zy1pdlxC2xt9tfF8m2LG+S9oZb93QyqCo1nMWNzZ26uUshjbGsW1DBV2&#10;+7pAOnuJbrWMVrfS7Y5we9wezea907vZpuue3G0tcu67Q7+82zu73fe6fZSLeXd39u26B21u1YR9&#10;YBUXGBYjUYw7O9uW2JsW0e1cG20N6wtOGJNpL5TwH4qkziOfb49eNrlR7mz9PeM5BLdr3Pv91sOb&#10;4a/7yO/21723ut/sL21W3Z5zmPb7b5XU3NzfJUWRoW2wfucwcNrt9xeS16gZriu9m5bFu6tprq1R&#10;Ghh2gAjOD1xVzpOJ0/Fb733b7W9ubvmDsNxtNhw+54/jOf4rk9xy/Cbnlv8Aa7w9Hk+Q21ptteuG&#10;/duXLJOm2LiKw9NaHEna7y+Wg7Z7TsbwttdtkKz2qM10lmBCmgIoOlcGdtNZMy8MZ7y9g+2xYa9t&#10;feWx5bj9nZ4C5yuy4Pl9hf3ew2XNXGvbbjOC/TbSxc213dWxrvWLrLdv6YcwcN3t099W9Cytlv0z&#10;3rVxgji5ZUablzW3yjKGMz0wW6TTHcs+C9k7H29u9ta9xe5d77g48e8OO4Lldhtd1vNhc2PuDcMb&#10;vD8Kuy2iTuGYahd2qMgVpLsZEyDvN96Ye1Ytup45tw1o7W2HG2IAtWNYESanOSKzXBdprrc9On+D&#10;Lp9P/pm3I3NlynuP3Bx90fVfZ+1tpzW198cw3H7n3wHfc8v7l/RPf1aLSBLcG2luy406WIBwnd7r&#10;k9xntls6bW0DMLaOrFm/L2ykAkN4iDTriJnx3jb/AFnvp57H+jPtGwy7X3ZvvcWvn/fO4220POcj&#10;tdxs7S2SnuD3VubW5vJZubZwVt27zMtxnbStoxgtzd5gneJca2039oFe36JQ3WolwMy9xtyJBGkA&#10;ZzimfFKR7R4j9u9qz7A5vgrHK7BF9re9/wDxOQfndvvNjwu2vtf5HjhtdtuVFm1yBt7hhes3P1Vx&#10;riqq+mSMOA8id46qtr0RyCJaj0j/AOTbta7l5X05D/MfsxOUl0nT4X/FX3730d2/sHaX95uPcL88&#10;Po9y/Ic85/8AYgt3Nn7H5XnV2Gw9v7nZnehzd3EBht7AZtPduAQ04Ybcculz8pEJS/da09xrYQlT&#10;/wCTudRtzpMEE5mfCuK1J4+2W/g0239q/QfleGu3ec3u6W3yntzhNpzfGcdZ5lt1tre5spf9q+0W&#10;2Vnl22/6lDcs3bW2KtZ2729XaxZRXjlOXLAFibLW9xZF5NtaXTaVjcsqB6Zi05BURn+KMTlr9PT4&#10;f4unbj6J/RLbbMNt+OSxzu05b257jfgN57z5u6275m9sbex5nkblxOTAv8psLbpeZHKrZWlkXXXT&#10;ifZ5zfbRn1ccdxd0WdzcW4qsS62yjWLVlVGl1HcbazSoJjDmM/py8yuX+5f22fTj35Z4kD6p3vaX&#10;t+5v/cXtLiN1xnIbuzaXabzk05Xbe5Ob5/db64d3sb17/wATb7/cBVVlS1ftI2TV/lWVQt3jrD3R&#10;eube2Leu0Lrbwer/AOMzMKrQFisfE0xTXTnMvRo/a/0T2d3f/wC58T9XPdO34jccPw3uTfXeRPHc&#10;nuOP23sG5/s9qz7oRNpdnb7i2JFm3um3F9mVmX0wHGX9yGzvfbPM7A2Gv3xsNzou7e0Ffahj623R&#10;NyVHeGDVmSB2iKYznHHq66yzyzbPD1H9AeJ5b2t+4n6Ye909wf7Bwu8918Fa3HEctyt57Puzebfj&#10;DxvuLd3/AG9+rvldo9q9tW9NbKpZuP8Am3Gc+pjygunbH07v54vgJetJPd6i6Ge7czYg5sCD98Yr&#10;2P0QXTd5RTuNrOxO0e5e2W7ui3+T+nverbt7XbGbaSpOm2wIA6yJxd8nsU5DiG2pTs9MqEEy1qPT&#10;lSogSRHicYmdbfhRg/bvN3Pb3vNeTW7qN2+rvdY6LNq+D65DrcbUzDVPdQAmJEY+Mf7sPp1b2+73&#10;D29spHcr2hbgEFoDK47QxFYmARj3ePa2YeP3Wk21y+y3089wJ7j9tbDkFu+qXtWzrkHXKAkr8JiS&#10;K54+Kn1O9l7vbby+627ZVGMshJUrkBqFNUZgfDHs024y+u+48PLdY8xcvxTW3uqVdGVpUlCCgBqv&#10;j8KfHHTWzXl8bv4rZmzAYofQ0tpuh1CwCYk5SBJpFJx0u0nVxuvpQw9btn5lCCAAQKuVBjPzByxz&#10;22l4jWuM8hgzaUMH/CSAEqdRIojAiTJPTLGLaX5Bh9LbL3lCSRAEkBG6lTERNBWuK662TWBiTZQu&#10;PmYsxOrVT5fBPLx6+ONTW2ZaDFpY2qAR3FZJgzMGgVRTM/Z5Y3NpJi9YgYt7KMg0hA2ogMyll0tk&#10;AxUUNKRjG1luXXTTabS0MSTtkAcsrg6SbZV/8tPy1FPEy3247eh+l8wxGuF9I9JmB1LGtB8pE6ba&#10;VGrzjHma202ukmOYGHdvZYXDdZQzEw1tTBLldK92RJpPd9uN6y5lZmt1vdt0gYubbggFgCFK6UUg&#10;LbEhSKz1jL+OOt6Ya231uuIGJ6Iqy6Kxm4lwj02Zbnons9Qj5hPQRGONlk5Y02suJc/IMbXiE228&#10;u3PW2L2rYS3c/AXN0mLpC1IE5DOPhjL16TuvPAYtd/yOz2ji2FS3ALnsJW0AujRatfMCMyzDzGJ8&#10;123114/7Qxy3meLXdPY323v7jj+U2m6TkuO3uyvXNvvdpvNs/q7Xf7bd2tFyzdRgHS4jBlIBBnG5&#10;fj0eTyT1txesxxZ88iYBlKkAgiCDUEHMEeHjj7n/ALDf+Zn3H7E3Ht76P/vF397l/blmzZ4vgvrw&#10;bd+/zXH27a+hsrH1IsWAx3toCEPLWgLqCGvq4lx4/P7WzO/i/u9HyftfuU2/4XvL/wDB/wDpXw/H&#10;+98ZP3y/8TH0/wDrls+e98fRfYbD2p7/AN2m73u99m67Ox9pe5N/uLnr391xLXIt8TvbjFmYLG1u&#10;uQXSyxe6f1C+x/fXtn337c4j3d7Q9wcN7q9sc7tl3XD+4vb/ACO15bheU2zLqW9s9/s2ZHpmoMjq&#10;BjxYucXq+T31v5pzL6/+B+On9yP7VPfP0c90877W93e1+W9sctxjh91xnM8df2G9tjc2xfVvSuAB&#10;tu4a2x3CllMgyARjeSHXUMqFT5QPHBz/ABeG1t7nY747e41wMhK3bYY3ELSdOppmQI0KYyPliFeT&#10;Kn2CJjVX+GWA6VwHKfMr33jU11gzflu+gkABflZiAXnMeGGhot5yBJzyjT1JwGmuNu+XBtWBba4N&#10;BcbYmQdZQXQPxQQRC59Os0++5RbYb0jWD0ByPUDB018dt+ro9AfTb6J7zmLm0v8AuBIsq9ntDraQ&#10;oykqLcgZGpBEgmaQMYHmN7u763QA0FTAMgEih8qeOOW9ucPRprrOH0x+jvsL2h7ZuccVbbNcsqjI&#10;LQt3bw/FbuOzAk6jCwTEE1Jpji/uHcXxrDOdRIEnMk9S4zyyx0sufk9Or6lfSjieN9PbXNvtrYtq&#10;rOSh1BSxB0ohnxz8OmOIc3ud3cLAFwgOljFQQtCTUHFae7vZvHcXtxaYW7RulNVlCwAZdfyIKEdc&#10;q/xGOc8hZe/SCXEDUfxIJgs3SK5z9mCO4cdft7cGYCEMQJgqadqL1mmQGK8cVduJDp3O1BNVJMH7&#10;jEzGCrQ8xbsuXW7KItS2RA7oOeYmI+7FVvdla2wYPGshtQAIUAKNJBHxywF1sN/f3bKE1emWGgNV&#10;iZlwyx0isnGK3e2bcsWVRLFVVIVmIk18omQf6Y66bSa8+icXq3W13C7dFRmBABZ2qqzAIoa5eMff&#10;jI+6eS2Xt7id8zbixsbFiw9/keX3N61YsbPbIs3nu3nIVQOpmnnjWubc3+DG/brM9ML3iLNzkL6b&#10;q93WlMWdtpJDMplXalAPAjHx2/dh+6721sOGb2p9KvcOw5bf84u6sc77n4/XcTY7Edl6xstyQBL1&#10;CsvhMjr6vF4rbMvg/uP3HTXSePwbZtzmz0joVpWiXoaaVpQARJjrj1//AMUX/Enz/wBad77U/cj+&#10;5v29v+L+ju0upz/sT6fc1YvbHkPqPeW6L+w5bltpcAZeIuPD6iNW6jT/AKZOrPuPcdudPHevW/7P&#10;9bzey9jt2zz+463nXW/4W/6X55P+av8A5ufp3+xj2P7m+gv7f/ePt33X+9D3Ds7HFpx+wO39wbL6&#10;EcZzNo+p7x967ayxsjllsn1OI4XcOruzJudwn6dFTcfrzs2LG0sWNptNtt9ntNtatbbbbXa2ksbf&#10;bWLKC3Y2+3s2wFREQBVVQAAABj4+Pk7c3L+epy/N897t5jmPdvur3Dznuz3L7h5Df85zvuT3DvL/&#10;ACPL8zynKbtt/wAhyXJbncsztevX7j3XckyxPSmFVY/1z+84qGDcNu0FlYAop8iGLBiOuQb7MHQG&#10;M8xWgFcAkHN2ZUYMrygJaqwWS31NIIimeHVgRIp4eGM6/lGV5l3hou6S2orK5zKHsIqT1E4kgifI&#10;Vg1jrhdpgY9rZ9Kc7j6q/hDMSvdbMZDwwYmaZH4ZHLGdbtfwXHOEPdOTZJOm4VBEsCpB0juhYNcl&#10;Jyw6cx8f6Y6PRbzJ/boqReQi4QalUMmumD3T8YqY8D4nB4NGVpZeqs0sVYNoOoGuoMaGMs8D4fxn&#10;wwDF52FsgHtEnSpFEJy0mRFD1w8Mz5UnrQCmApXZWCBChpIFGjVIHcOmE5geEk5UzJzOCc5PiCIV&#10;yGlIKk6pBC6qzkR1FRhu4gIkDOop4mYgYmIx5MY+a047kXt3lRXJUsZXUdDafmZmUTPU1jwGK26m&#10;k/fArkMVwd59v79b21tXNQ1BtItkqpZdGnpI6zWnlM4YImn9q4xe63joNfs7htXFv+ot25aYXGls&#10;m1d0lqnKCTToIpiN6bCVjLuBn+ONjYW+V2dwWd6rN3attdthGEOYaIajQRJM5eOFAmADIKz49T44&#10;BvcJYd/1Cv6tq8UNx2PaAP8A1boACATINZnKmJNWAMZBR44DEXtG13e4tNeBR7j3bRk6FcgF3FJi&#10;RAHSvXBqYPjNPvwEPcWRfT8k/wCkDcDFmf1CCGUWgRE+XlXDNwVnoKSY8csBpuH3KNa9N59RriG4&#10;qItsEhRoz7e09IrJnGK+pH1G9k/ST2J7i+pP1I9xcd7S9le19m+75fneUvLZ26GI2+y2iNDX91fe&#10;Le321oM9xiABnj7R+x/2P+7P5l/u/wBj+w/2J7Hy/cvu33Df9Pw+38Ot22vx33xns8Wk+rfybY11&#10;163pLw937v232/22/vPebzx+Lx87bW8T/t+HzdN+kP0W+p/16+r/ALM+jn0a9oct7/8AqR765JNn&#10;7d9rcHba7vHZH177k+U3DRb2Ow2dmdxvuQ3JSzYtKXdxGPx6/v8Af+ST3/8Au55Teex/au45H2f9&#10;BeO5Q7rjfbCFdryPu69tmCbPlvd77eDcRNPqbfZMxS2zG4wL6Rb/ANR/9E/9Av7J/pk+2+H95/un&#10;x+L7p+9fN4pr5Pc36/F7HXbnbw+zm2ddd7nt8vn1k2211mmt7Ztt5PwX90/u73X3/e+28FuntJeN&#10;el3+e3rj/wAX+9/Q6/4tf+Hn6R/sG4LivqL7vscV9Rf3Q8nwQ2fOe/Llu5uuE9jW+QUvynA/Tfa7&#10;wf8Aji4GFjd8l6aX9zbRU7LWpX+YVIgfH+3+GP6JW28Pp0k1j7PCn9+ZPhJwJAknIVJkU+3Fmtz2&#10;zrf70221mt2vSAf5R/fj7Vf8dX/FX7m+vje3/rT9duL33tr6JXrx33t32/uS2w5/6j2ds6su7G2b&#10;Te2/EXW7Le40g7iGKEWwDc/kl/XZ/wBSD9v/AMnPF77+Un8lvc+P7h+7Ndf0/de60k8nt/tl3ll0&#10;m8zp5PeaznbXNnhzrLne39P9B/aX7L833S6/cvumt09t111vG3l+dnppfT1vr8/zf/8ALr/ztexP&#10;2kJ7w/br+2XlOL99/uc2u3HFe5fctq3a5X2b9GN5vrTB7O93J1bbfe4NskXG44lk2rNbO6VmLWR+&#10;mz3H7s9rfST23xnsb2Pw/FbD/YeL23E8F7c4vb2dvwntbjLFv09ql7bbeFWBVLAGpzL3CAST/mz+&#10;8/ePu37i+8e6/cH373Hk93773vk28vn8/l2u/k8vk2udt99rzbf7pOJJJI/dva+08eumvj8c7PHr&#10;MSTpJ8Jh+Yb9jv8Ax4fVz9/vvrf/ALiP3D+5fd/HfSH3P7m3/uT3T7/53f7u59RPrzz9zd+vyu39&#10;oclyOq5+luNNvec9dGi0v5OzD3QpTyTzV/fcxvNzynKbm7veQ3TNc3O5vHW7tEBaUCigRQIUUAiu&#10;PjnyUmusxrMR+vv6Ye1vZX0p9pe3Ppx9OPbHE+zPYftbY2uL9ue2eC2y7Pjdhs7S9xW2RruXWI17&#10;jcXS1y7cJe4zEnFDasjSwHzxAX8OfQdf4fDBXTtxu1Vrdwz6QYsX1fmET+Jf8oBIr169Q3+kNR8u&#10;QAFPGSV+OIJA5VGINSCrEvnKgABRlWM/EnFbe2xnI5yTIAEHOIzxM34C/wBryKQBqAm2IMF2Jgys&#10;k9Ov9pjX9obgZiNSmJBjSesEiseH9MUWu15JUKhG0MkBYJ1zllQE+NR44bG2Ugt+GCRAIkgCVC/y&#10;OKHzyNzUtsGpIDkhCQGYkszMfEQQfLEqxZLAFxMUgDoFgqCRH8PHAVW83a22ItMwAJaNYhQWBLQT&#10;MmkycvPFrasErAMEkkQMupUdRXOgwGa3W+AuwYYgBSC4qTCywbMnoIPjOJvok5gEAA0WhioOoYCn&#10;/XQJUk3CfxsWgZAQc9OVIxHbbEVBiaAwSKeE/DERNtchq0yfBiQwDMSuQPgPhTFduNqDknQTAiIN&#10;QYmmeGOcqv8AYcsVYTcjuJAeCSxWdZVuvSJyzzxmN1tVW4SFDFQygQSRPUicUdI47lGexblyoc22&#10;IGoiBJAXzJHXritv7RtJI06jlSIEVWB1yiTgi/2vJ23eoOg90zQ17bhJqJmsUnFY+1cZqIBas5GP&#10;xDxwF3b3dsijMTCxQfcp8PGuIz2HVXlYYqZImgAgAnx64KkpfS4wGo6dcKCa6j3GgoR5E/yxTvYg&#10;UOomaqsiZjrl8cBdJuu4HKClCwFBkAQT92KrkNuNIUAscyFFPi3hgLnjd0zMzHSF1BRJMnqIjGfv&#10;7dHK2yobRRmKgx45n7vvxZtdeYmPRp9vfKB7hY95EKCxEHKadMzHwjGT39gC7cJ0qLZ7QA3cSTRp&#10;+WMzGPR8021tvDT7K8PTtiWJuZk6YUeWnof54pLYYBnKghmJCgV+by8c8GLMcVbFlbSA0ERU+MZG&#10;aYdbb/hCklgLhINTFNJiaeOAa9YGWLQBKVAAUZzJjE97Rti2DTSBqmQXpIJ8QMF7bOUVbwY3MiC0&#10;Ll2gtpgE9T4xhnQLgLEhi+mNMz80Q1c60jBk5qZGVRK6ZpUTCz2EjyzOL1djpS3aCgliO3VMgTUg&#10;GOtRPlnjPfrnHwdO2YUzb2WuXCxA7hqKlcs+7p5EY0Wy2wtEsysAaERlNYmaV+ygrjlttdr8mmf3&#10;u4N3SiMCVqSrUcgEViJ8vtxobNs6FBSGckaioANfAdBnOM49Rmd1eHrOwuhltKpCDUx7hEMzTXp0&#10;xc2bE3FTSGY2yHQgACklixqYMyfuwGf3G40Wi+s6TdBUp3aq9qBRIyAgR/PHQvYPvrnfYnIi/wAf&#10;G547evb/ANz4a85XbbxEGk3LJM+neAnRdAE5OCMoxvprvOf7fx/1PNH7lf2zfTj9y/tROI93WW4v&#10;3Nwe33A9ne/eOsI3Ne27+4hjt7hNd1sLjBf1OxuHSY1IUuANjq/7gv2//R798H0nTgPcW2snlONS&#10;/c9p+67apb9zexObuLL7K/dUF1sOwHrWTNtx3qrZN/0X/TN/Ux/MP+l/9/afu/8AZHuNtvae4uuv&#10;3D2O1t8HvPFL/m0tmv6usz2b51v+W7a8ba/Wf3B+3vZfffZ/8t7/AFndr+Tfpdb8Zesl9Z/4Hwn9&#10;ie8f3E/8ZP195Peblby7Pkb23XnPbzG9c9jfV32hZYmxznBXUCpcvWgziy66dxtXJtXIBIb8l37o&#10;P2pfVf8Aah76PtH6j8PdXjuSV937T927RRf4L3PxwMltpvbJe2u5szo3W1Ll7bg/MhVj/q1/pu/q&#10;f/lh/U9+zf8A3J/5f+71/wCa9vjX3vsd7dfc+08vrN/HtJtt4dvzeLyzXt30szjabaz/AJ4+9/Yv&#10;f/YPd/8AK++1+nb8m/8Al3n8OJt8Z/c/Ud+1r92n0j/dr7Gf3f8ATPmkfkOLuW9n7t9o75vQ9xe1&#10;eScEpb3+xuhbjbe/pZ9puwnp3kBiHV0XzPj/AKJxa+HzHp3D+23N/Z7jb7zabi/tN5s79rdbTdbW&#10;9c2+62u629wXdvudtuLRD27iMAyOhBBAIxy9x4Pb+79v5PZ+78enm8Xl1unk08ms30302lm2m+m0&#10;uu2u2t7dtbLLLzwmM4szLLmWXFlnSy9ZfWWI+62m23u33Oz3u3sbzZ7yxe2u72m6spuNtuttuENq&#10;/t9xYvAq9t0JV0YEEEgiDj9H3/Hn/wAqf/sVbzhvot+5/wBxJa9wbu5t+M9n/VbmNwLe35beXANv&#10;s+I94bu5C2rt0hUs7tiELkBtOoR/n5/r1/6aW/7Z9v7v+b39OfsLv9u8U383vvs3g1zt7fSZ2383&#10;stJ9W/j05228c+qa+m11zt+xfs/98/q3X7X973+u8aeW4k2+W/wvz6W/LifmW/5Hv+IjaezOK576&#10;3/tJ9ssnt/aq/J++vo5wtj1LvDbOy7bnec/7D2glrm3SWubvj1PqIgL2dSakT7+WW02tQIb1CTbd&#10;HW4jANpYrcQkESCO0kSCDj+IWLLjaWX1lllnGeZcWXFnFxeZ8X6jivzU+57G05bmrfH2bqGzx+3s&#10;rvEAayVc6rslLkaT3a5aCwOqKDCDcl9I6EsSela/dgXWyZ+K0TjH2/E3b94ui3LP6La20DkE21L2&#10;3tTWSKmHOVPONuLy6tVOwNE5ahUDB001zzt0vRsvaXtrcWuNWyi31O+u2zccrpurt7y6XkW50huj&#10;N4R0OG7DkozuaNMV8aiQfDBr6NdsTr/Fcc9sE23J7fYbHasulLXr2tJb1tMWr0uvaNawdQgmomIx&#10;Q7m1+rvpt7Yly0vH4gWmhPn0nGbi3FdOky9J+1+WX2bwHIe5OV3Bscbs9t6e2vX9FtbJs2tIuuRB&#10;mJg6TJk559b4nZLsdjat6YZxL0AyEDFufR5drm2vgF+4j6m7r6n/AFS5jmLl8Xdlxu7ubXZgu12z&#10;pF0+s7/5vEN55Yd3DFlKgCnTp8MVFR7R2q2uRsbhH0puPSUv6htvqInUCOpJMQKdRijuQt5SM2UD&#10;wEzNMB6j4tr3IcBdtOqa7F57hkk3VW1aiGZT801BVjHWMsVO8sljcBAHzAmRGmARJwa0s12zXof6&#10;ac8nHbfirhuXdH/jqoCuzJds67VwFqHQO0TSCa4hKjlbJk9hEZU6CIwbu2ub846du+V2g3nuHaOG&#10;LbvbEgBrulnNv1VV7TyAS3aNI0joK4k3oLg1I0ntOU0zwY1lt49GM9u23s8WdZtWTb3Q9LcyrNcA&#10;uMraUfuObdiAkQDAzEKC1i4jCdLMDXKsif6YN3E8ks9XSmNrY+5eI5Lb6rVzc7K2Kox1OLItXdAi&#10;iwJIpn1JxAZlW4t1VI1LpLRIJyNMHZ0XZ2N3v+PvcZeexcuWb127Y20uu4W1bBvqyMcwAdWnVIjK&#10;uEi8BbuhpFDIKyaZEE9Os4mczIltw1z/AHHhN1tzbFtW0Wrtu96VpVcgv6iAnuDdpB/9LPEUXbVt&#10;7LsPmWB3EaT1k/aPhhn1G03XFchv9lzGwt3Iu7e8roly3rF4KQFWzaYmSIYtqFTTM4buOlwbi2Kq&#10;o1tbpJByEjP40wE3YbLd7G/7e3t1Sl++rbC3vLTa7Voso9Q+k0GSNIAAYAQIxAJGuw4rrGkkMBpr&#10;MAH+GMby9Vb63YdNpzmyu6iu0upeshrN12vkCpdyPlE9y9IikRiWCr7e6IClLstnBA6gNMffjXXF&#10;iMvu0v7LnuHvh9xubO84i5YRUSWDkwFvKgPqgFpJafOBXEu+ghXjUr21geOpRp/64oxHt7ekjkNm&#10;25Ta7nYcncDXKn/TvkXleawZQLGYMjxxR3gxsKxqEvUIBDAZEgnwxyutmsV3jhTtbXPXLIvov63i&#10;EW+l26bll2hmtlgsDuADA6gPtxHOpHvjTGpFc1MSPHqB5Yz8laS2bO44/wBu3bN4t+l3W42SlAsr&#10;qcnucSCymNJNBEgxnHs3lO4sfI47lPQiBJ8/vxdbjbks4X/NcPeHA88pN+zdJ2+4S42lwWZ0U6Yo&#10;GbKFM1IFDOFbs6bSssyNyCDJjPTEDIDORiVYje09uW5Tc7O+ATuPbzMwUVf01L3bkvRmYn5IlM/P&#10;CLyA7beAIDCnoIboDA8/+mLrcWVJ1P8AG7l7fuT2r+e6o917QDkh9mdLQgc0MADuMeMkTjMqWTe2&#10;hP8AqIp0mRAH4q/YKfdjttzrcOt6PQBSxe9sb64FcDbbu7ZRtSsT6vaLLDxAOok+Ix1iw4t8GrUM&#10;g/N5iQTP8MZz9GY8lz+ry+VHPcceU/cDvLDs1r9Olm1YG2WKW7oW4qrkshiTSTWlcYi1cN653KwH&#10;rMyiKCKBgwgnrnjlznDvZh7t5TY2uJ2D+le29xjxG32xYsoLF+0p6RUqgHTSBOcA1w3cVVZEgH1N&#10;y1zRFDCzhPztrbZ3b93aX9wjhF2fBbbZG9qT8ovd09yquUGsZiadcR3tBvRYqQ1y+5KgGTAMNT7s&#10;/GmNS3XMl4iZ9FttuQNpuTsrdttttpxe0tLd1gi1cvQdLagIH+WFHQSa4zt5ne4VIYBXuETQzMdw&#10;8IyOOvNxhvl2TiLGz2uy9dSge7tdrbu6YC6BDQumGk5lOlZzwhwTbKyfwiFLSFXuz8POuLc+iJe2&#10;W2d+t0rptp6rq5QFTfuSkFRJDEDwp5xi44G0S5JyNQtSAZjMCfvxnfmfxTbo5b9XuQt2+Pe2raB6&#10;TA3wySyiWdQrsF0xJ8MeiPZdiFDEAVDQDlOYxp4t79b8wf8AyX+60dW2Vq81wLavK76SgY2tSWgy&#10;pGcsTM1iKY6Xg7vg90HnJmAJk1oMDADAwAwMAMDADAwAwMAMDADAwAwMABn4YGAl7VfUcASGyFSJ&#10;YmAK161wxebIDpnnScZ2zjhnbbWcV0PhNogq2kmjEsE1sppXKVFBnMYjAZV/ur54mvdn6nma83wg&#10;KSG/y6SGUDMKG8IJpFI8sBiAYFR508vLDbniAtvaN9Aw7E1JoCMTDSWMKp+E54aciPhmRX4YvSQb&#10;Hhg4NsaeyWLK9KdSekz9mK96sorSuU+RxZcjtXCqqcduLh0aWuLZRbt1RLQLiOrVggVLCIynDYK6&#10;DJI1tpHhii1vbe9/uFp0tl143ZjdOo+ZQZeSpIBA61+GJCoZpUKoA/lTAYrf8sty2wKsLu53P6i4&#10;LndcNtRrUahDGDkMv6Ohcq5Go88S9BSbzdPeu3r4tk+vrtp+ZqItqIJVjQ55Up51wosBPjE4ToIC&#10;7Vr1pAzlUa4tu3FCF1GQuUkilTghdJCjocwen24odu8Alvc7kXCWube2LdkMoBbtEyhEUmuCd+5i&#10;SAQtBX+GAsNhwjDZbArbYre3JqoUnWvzaqwa1Pj0w3rlV+NYPU+OAuLnFCxut8Cr6UsB7bFAuoaK&#10;GyogxWlK9PHDRJ1OCREDLOvjgLu1ZQ8fxrBLgS3eXWbzMEtXVoyiKCKGTNYBywokhAR0Ay+7AR7K&#10;pc5G/au3ltG+LpRoElTQMAYzMZZjKMIadU6dIYA1+anSmAsNrctnYlBfW6dtuSrMqk2gxJVAGIkM&#10;seI88BTKkCgX4/HAFcRNvv8A1bgL3L1nWzdrCGf/AEwcoiDl4UrOHZETSvSR904zJzRRrZ3B372o&#10;v6RfUlQim4G19qkaqSCaTNBXH//S97kEiDAMVkAE1p/PH19+kuxLcRT2EkEypsvrtgkaX1tXtWpC&#10;nIV6jCCTUGJymgMmg/uwEu0VLKyufTR1uzpFxWQCW1aRQSSwPTwzw3UyCwiflGVc4nKOtcBYLoRl&#10;AUKNKKztK6wh1W1YD5xnoYigNDmMEtMgImvjB8CJyPjgFG6bgcSxdgNJvT6dvQ2liNQUqXAIgZSB&#10;hNKx1B7gIMitfjgJpLMbQBKXFVUXbHVoVCSg0xTtE/LHwwkfcaGRlJGQAn7MApmdn1hZVflnTrRb&#10;T6dSoYArMk/xoMEcoM9YJEQehnr8DjNsnUPj8GmsOqgSoOkn5dMBUpQMM88sIIk6c/5gNU5dPAY5&#10;7WW8KlC4UcNAkIzOABcDaO2RZYACTnIk9DhBmte2ZABmgyE9K+GMqkWxIXUYuAMzkhlGp1LXCep1&#10;CkE+AzM4TnEnSe4ST4YsmYiUSLPqaLZuhDZIXtKp6hmWmZIyk1+44EAmhIOcZ161xLMcAtTFQj2y&#10;dTIQ9Apd30qwtkGtYiCCRJ8cIkiBqOeoD4dIH8cFTks2yXY2QWTVbbuZRqI/ymKkiQQZ0yBIkYFZ&#10;oJoR4GCZA/uwCrauNC+o1lCwdrgKhheB0MwGX/pj5c8JJIE1NRAgTnlgJdq0t0JoJUeixq/YqxQs&#10;IzMAQQSARHTA+ahH8fuMYAgUtH0wxLlg1TNE75AbPOFnr8MJ/EsVoaVk9Ir0wFjaNtZLhwpftd3I&#10;toEEiqGSayPE18sEagxPcOgiDJEycAyzREtaKWmIctLEiACGCCCTJUNmIrmcJGefQnTGqc4n4Z4i&#10;zqmhRqBcHUqhdbDSVGbaWNDNVgCtYpgqAwDHhBqROUCaHEbPjTet0GpfxlhARzKGC0RSBpic8JaZ&#10;MHUCYOqpLEZr5SMBJtuotKhC23CyLiSA1q3cAVGWB3QMyZphLCVWhJNZNQrDM+Xh4YB9HHqN3JmQ&#10;FQaTcR1DBQi0MSWJbwqQDhsA0nUQTMUbM1JwEhWUhghQsGVWuamtLCLrSGM+U1g0IwZkFs4gAg0A&#10;AEAT0Pww9Exzk4gUBDpAZu4MrOjO4pqCsJNBAXwHicR2kEg10zQVknL74yx352kunDXXosAqEKwA&#10;UtpBuEsFpV1gCT801qes4RSolR8syCvdMgDxzzxq2aTGODocg6QyoxdPVcEHUqqo72e2DSYAAznC&#10;CNJMao8TECBBk9Yriy5mVOh/VXSShfUIZe64zO/qLpNAoqc/PyGC0wJJB8CSFnSO0aRJ8vuwz8qh&#10;YuBma2BNxG0MqA3Ck1Mk00mhz6H4YSfCczQAhgTGZHnWmKp4FT3EM/ooupgGDaS0aQTEhWBZiRBy&#10;8sJBAjwyI6qSaGR/GcA5+Y5LmAwUvbZSJAVYZe6kjLUK/CmEEEAAGo1E6ooPCegjATFdbl1g1rSL&#10;htSlsFrbnVIv208iJgfbXCDnUzJOYoFNKDM064CQxKqwClSCGX03COCpo5Kzp7pkV8MAyKyO5RGe&#10;p+mouaeWAcQWnZVa28JdJJZlCWWnUwS2pLQ9GBJIiZxHaJoxzyk0UQIIFZHU4CyslkAVraINI0nT&#10;pF0kFyFmmiei5fdgmnQo8wNVe4VGR+OeAftonqtcDQ3pO4SFC2ya60ZTQSIivU54SYJmDpUwRWSJ&#10;yJ/jngFhWt6kLw24UOhBCgUhbi6pAEsMxU08sJ1SpEdWqZIgkffgH3tzcVnbS2m3qUJA7dQKQflX&#10;zn4GMCSooDB1Cc9JPdprgF6AGbXpVlZSigszMhOgvOYocwAZw0xmnX5o6Emmf30wEtF0j8z1FBPp&#10;hiYeLcEwWMg1q3WT1wYkVkgE6aQGKkE/2k4BRKkQUtl3QOdUhUuhxKqGqFyJgR16YSaA5fiBAprC&#10;555+GAc1IzAm2/4NLXJX0Gc6RISCARRZypJMxgs4yM5tBqI6mKYBxrarrEXLY1tIDBu4L3MRMn/u&#10;mIjwpgj3EEkkmTpoaznNOmAUWKhtNtBLDU7arYMUZTn1yJiRSlcJovylqjSskyCZBMNnOAkrqIl1&#10;tAJF14VCrFRKTFRFW8CRBwROk1ZpJJERQ/KBqNaVwCkX1UlbVsLQEtrFHHcCi0GqAw+0UGCAaK/L&#10;T5QDU/ik1jPABnGrSmgtBA1MyyAvdbkSBBgH7RmMJIGQMEEhSVJArIoT1wDtpmWNaL/pqWRLsd2m&#10;HVXgwqzIJMnrSuEViRAYyB4DuBI+7rgHgy6iGUtaBQuVXUY9OVMA5TM6c6YI1gAeJyEkCgEffXA9&#10;D1poEuFPbpuMrsukMshkIrQ6QASD/HCQAskSRUhY/wAzSYPT7cA67NdLK2nSpR9dE0aLX4gKmlZj&#10;7JwGGknSYCk6g3WBmSfHAFbeVGvUxhAChXsIgBhAIjoaT0IwjoK1jUdNaQIWM8BKoGuB0LMuqy5u&#10;DSSWck947YykZ/DDbySYYyesAZViaxNZwErbqAi67UrbMwWDEl6a7gIAaIgD5R8a4QRqMkmAVMjS&#10;JMVmcpmP44CQjMgItoEaXUq3qEKrNIVQBUjSWIny64QQSZ0hZmdJbu1LW4ZymlB4UwDwCwJuG4g0&#10;tJC/lkGFsjTMkdGPQ+IoqKCIEyDAJ1TmPvx5ElvQ40mZZiwKkNrRQNIAUHTnIkg/Z0wnURX7hAAk&#10;CaDGnW9BxbdtJAYBuj9wUnT3Z0r3E/b44bMTWTKkANBn8UgHqMTDE0suUtC+mVIoZLLI+aVCORUA&#10;r8ZGWEqQKwclMRMz4j+k4roMrICK2sG66qSQrW10gxacVg/hOmSZywnoTQEkfKApIqTn8PHAPkku&#10;km5pQMHLEMtskgByVgxPbWozzGERJnppoIgKBUCkfbgHlkWQjS5DrqYkMTKgBlDDMSAIPgZnBRUg&#10;BTn8CAcqZ434/VKkWhKLLXSwZSQGIfUy5qDVYykSMJJA6E5ZiS3hQY3dpOokrqeFZraljpkMpIC1&#10;Yk0JAjVHxzjBFjQ90ipLVmlCwH2YTabdAq2tC4AOoCArCAgfTK3GzzJiBGWCWBURQ0oTIIgg16RT&#10;GgZVVZh3mUExEK694IBEREEk54PwpFTPcSD4ifhlGAVOozVmKIFITQVGoEOQY8TqIPmcImQ1IoAs&#10;RIArlgHDOpW7WBJLFmMMSCH7hSM9MGlcEaCIJNKkxUAd8daeGAcgEgMRpqxCj5kMqLWqTXpU5ROW&#10;Ae6RUiKiQJJEiB4+eAAmFdlC3JdRSewOe0xHaBUCPt6YKdOcFZMtOYzM+AwCkEloDI5DHRAAGj5d&#10;MUkVAp5eeEAVLGDI7V0juE5AZ06zgFvIXTOhwwZ7mtgVYAEUiK+GY6UwayNAYHUO0mQBJNRSTMdc&#10;ACob1tBgMQSpUErpWFOgwDUkmlTXDZgkdoIAIQyR1pqjxFKnASbbtoKnUKq79gYiFqw+AosfbhNA&#10;Cc8irMkADJomaf26YBayaBzEsHCtqisIFIiSaEjPCCTDiWIJA1UChQa0zmPPALCoCsqmpVchFMXN&#10;Tjt7sjbkHoSCJFMJYCQILEkgVMHwI+OAdtElS+oKBpYsAoIWYIDTUgdTmDgpMAg0DQDSkCSNVRng&#10;HVXuIIYdgLLPa8DQpdDBKgE1FfjhJEqD4RWhoBpyHwwDtvsd0MlTrUBGbUSfzdJ1QRJJyFPhOEEA&#10;DVJmSIg1pIj7BgJiaiFU6nA/EdAbSIbQ+UGczUk1IwkwBAmOoEkNMiCTkDgFay7VClmBAufKtq4A&#10;NL9pk0oJpMYT3RXTNSAJ0nTQfNgHfyyzmLijSTqJEjVUgaYgGJMYbIlj8ukdQIIPUkHxyEYCSgKq&#10;gOtWmD6jAqxmJgdR80nwrOEfKSsFiuqZlRpJkzPnTywDpOpVIIQNWgBOsdg0jzHmJ61wGCiAIiAQ&#10;CciBMK3hX4xgDVmMswMyVYROoSVUsB+IAEikH7jhuWAIBAJagRSNJByJH2mnwwEg6G0N3Ssl/UYE&#10;OpEFgtCT0z84wTBe6WzUkHSwJjoZ8Sc6UwBqzaVHpwEaCvqI5WsCdAMtA+/7ZIgidIEqF7VlgdRr&#10;LCaYBxWBGp+9GJlyFU9O9bZIJagIJBNMIJJJqSCB80yFz0mOs1nAPAQBo0qSSFKaCjFjpLWx8CYE&#10;z/HDJDBTQEUYzXUJoCMBISrwWeQrW1aqm1IJYjUczn/HACTAEUyBBkACBngHRdiDM6oOslNBYglo&#10;8Z6fxw2C2epQ3SKk6R5+PSvngHDpaAqMRBktI7SY0tHhEyRFcIMaSYHa5MkVPhq8cA6hJYKWIDKF&#10;qRoJEkGvWsATHXrgQSZNRJgMZJgk5GBExgFSmkLMMPxaSoOohYaJP3V84wnImmRrJAEzAMChPhPX&#10;ALJVktawCWRiAJZaCLgIaomK6TMVw2WmCG05gyDT8PX+uAkKmmYQlSVYICCrGjQSZrlFYP8AHAgk&#10;iF+UGgkSRUnuoQYnAHqWCxdpuOsNTsU1GqKhqiJE5nIThOQoSARUk5EVnqRgHQdTFjpLL20UatMw&#10;4GSkR0BoJHWMJJyzKwZ66WmVIC+HXALVBUGA60AACdrKQ4loiekdDOGy0yCSyyc1hZANZwDyJpEq&#10;AtzRKy/d3kAlpEGtYapwjMZwQTUAgLBAk164B9VbWQVJTSBp9RZcnPQoGcjM/biZsbDbrdWbEAl2&#10;XUQx1aR8oM50/vxLmdBSc9yNviOK3vIOxS3trFwWkdZQNmxsxkwY5Vrnj2B7D4m3x/HI2jRKKBIM&#10;x4r/ACxJJnunq8HuNs3D80H7/wD6qb/3X7tHt/a7j9R+l3Fy9e29q6qA6W9O2tzMismc/D5sbG86&#10;rdKFhoppINAGFCIj7sac5r9PdOrx/wC1uO3J4NuUsbZ133pXdVu4GL322jEXC+uSkrOhtVIPliNe&#10;DW2iZVoYNVlScyPjiVqbTbHd/GfNt+E3m39xo1wq+23u3V9tu9tbCWd3uQDp0fmGJXUVleg1Ag5o&#10;TdyNMhgIBET3RPdGKu3jz+XhJ5b2EP1Nzk7SnbX2sG4jWR6j3LFy4qW0sB4hZAkmCRNaYlpats2u&#10;1ENBOfhQT1wcbdulYXkPcvL7C2ON53Ubot3E2e5fTbnVcP8AqCkSYlqzAyri2s2e0tEEAAZACKkg&#10;HrXxwR5090e5bv8AuacfcvQG3d31Lj6jcZ7qaQlx0pAXODlEEYWdwbYEgAAxMecAU/uwFRb9nLzb&#10;E2bl67dW0vabqtacadWpLlIEyQFBAMAnDe43JKqyBRmZ0mcpH+FMBo/Z3sXRyG52HIrcuG8lu249&#10;dCodW9Bli7QiJV4Ilh9uK71fWg5T0Byr55YLZZcV2T/YD7cFywwUqt420vXjruopshVWRBcwRDAR&#10;I6muD3F63bsMrPUkhqUHkSP6YLrLnPzhXtP25zHI+47O+2G37FTb+hdOovd0mHvencABkT0JIiRj&#10;KO201NGtmoBq/BSdMDPwwel7X2W293jabWzfTjtvt1UtcWzcP/kKW1C9LijgV05Z1pgwLBtt3MXL&#10;dtB3ZdsRl0+3AybZ/cG35Tbumz2q2k25bfKGjb22FLd97iH5iplgrFREYds7QIA4uMATJLE0X/JH&#10;nHTA/BUcz7w3O4a7srnG2Lu6W2QxshHd9wzsLO4W4hmACSZEwvjh0Kgu6muQBqiNPcDTS3hHXAVd&#10;3cb/AP2m3Ys7G29649s3r0XXQXFvG4dzbeqvP4STQiIEYk2iCVJBdgBAEdyA0AzggYDHczavWhet&#10;pdGyttcY3bl7u9C9ckncNpE3LT51oCJmmHJs3H7ttcLCTqAnUQZmRlNcRjb5bYVz2+d47b3Lm293&#10;cedtuiSFv3YS212wXXVaYwyKTIg1mhyGHbm4vGyP0HHr84DO9DApC/44rGJnO+zLcZ7R4azzrv8A&#10;U/6r7q49zaKNpx3HOyJqvr61v9QrMNR6KVr0yMYQL/IMoa7tUiQSF8ogCBX/ABwTs8dvFW1/2v8A&#10;S6zfNrh/evJSyFl3O4uMSvqKfWvEswFuY1KDPblMRiTb3NzQTf2Lq4mAAIhflyzB6z1wOyemzJ8r&#10;7N49uQXa+3vqhsrm1Ybdt21/d+s8Xj+cQtxpDIw7YzBkk5GtvbpoZ2sui6iR0ifwjpPXB0101xzM&#10;uye3/ZG3s3tttNnz+25C++2/OdbiXLFyB3XFdPl9UnSWJg5GCAMRbz7W9ctlndGGcZAxmfGQSCBi&#10;NTM4rX8Px/uvhtlv02/G7bdbe6XtWrZtaWI16fymHdRl7W8jQ4M2w1xBbctb7lEElVWPl09YzxVD&#10;b8rds8ZvrfK7OxtN8npbh7Vywlrcbp7TBX3KX4WBcY6SooxoM8QN161pmFyxrUA6CBJM9WZcxUz5&#10;VxL0G89pvxPMcftb3Gc2NtujfF7fW7m4uemjAm7oto5poCj0xUCQCJnDVq5tjet+p61oG2aIsLqi&#10;CGmf81PsxiYt5zn/AAOVryvF+77fEb5uJ/2bk79rlLN71t3dQ3v0b3lBv2KorSbIBVdKsoaD1xYI&#10;wuW7At3yiIzrc1VIAMhoPUUHwx0HOeR2Y47kebvct7c2+73W62u2ucbas2DbtO4tRfsi7pMFtZc2&#10;nYQ2mDAxCuXd96qW0uWyj3BbE0yFSQ2WRrjFu2eFbzj+H9hHid7yHIcTv9pvNnxx3t99K3mVbty5&#10;bZDdtyWABVQrLUzNcPjdbxnKto0KwW5WrGZBkfzOLnb1Rm7vtH2bt9jY3XHruW3O52g3myZ0KWdu&#10;Q0MP07dsggn01XoK1xa2WN27bU3hbGoqoNa0KnT1gVnrjXqm3TNmXI/c9i1wPBcpuk4B+WvekN1d&#10;fbM6u1htSX7XrNRGulSLYMEQxWmLa6+5Sz6W2Ks6Svr3Fm2rRmx6/Ziejzztu2b/AHOB8BxPtHf8&#10;yvN+8l3ew2O9dNwntXi9yf8AdLthnC2zaW13LBIUtpJIJmpMZ67tdZ9XkOQO4Rg35FiiiM0jxGYI&#10;zxO23rXbXp9OuHqrhfdzbDbHhfpj9M09r7na3bTJ7h9wsgv3EZdNq7BFFugaHFwCJ1MajDFq7stq&#10;UGy2zs+sqPUQuHDH8YatM5xZJOGp3erS8vwXv33eNw31A907La8ednt79xOA3Y4ptjdsOLgvbV9t&#10;TQx0Ky1WkiQKSUv8m14vbFlEayEUlTbVz+KZ8BNMT6vWJ2aY6ZYzkfb30p2/C2djyX+8cnvdn7iP&#10;JbgpfHIXdgzf+6+8tMNQVLhYa7kQZY4evWLtwKl3cXBaKjWXae3TDW/hIGNLNdZzJhXcJz3t7hbu&#10;53nF+1eLu8om+I2v+07ZVvrcvXZs8k7spHqkOxd1IA6nLAVNttltTt718GCsGNXTQB5HpODNlt+n&#10;bBvd7/3h7p3HMInuPgeAu27V61vXv7di1hLVv1rO83V5i0Oy9skRMzUYUd1ctOnp8fYtJea4lvXp&#10;1C6BR2Jy+3EOzM52qGns/Yctxu9u8p9T/dfK8lwW24ff8m2ya6u1fjLlwLd2li2lHWs6rQ1L3Ghj&#10;BW7O53du5+o3JRNJZFtwqqyjut08qYJtddLxOQ5Tm/Z/sjluNT217Ms8hyr73bbbkd/yTvd3e92m&#10;4ZBt+Sm8J0BzKySRENngWLXt61atXLq7hwRrCMzEMwYhkCU64pf1bUb3LzH7q+X5bluL4K/7S4w2&#10;d0NmNxttvtbN/bbO/YF/bb65ursmbaAK2msGDETiUvIcZb7drxxu3NR9Ht7FUADuI61rgnbvfzXh&#10;j979JvrXykbr3h9YbfE8SePVPcLtuieQ3+7uXGdm2QfSsEKPTMCRmMEvKctcvtZ2u29JxrOp0Ul4&#10;EJojoDQz0xOTs0x3W5DkPoj9DOK9v2uf97+7txz2xdtltU2lnmN36GzfcXje5B90rEEXL1tdSsBC&#10;tFJw4235q8NO73+2tXNDh7awRbGmpSPH+GKmfH0kyh7H3P8At44I2tz7F+mPuzmeL/W8ZueP5W3t&#10;Tau8g1veLtQN3duC4zlNShm1dywG8cQ7fG2Nwhe/yuq36KMEH4jFS4E9a1xLJZhbvj8uuG55r6v+&#10;7PbG7tcd7c+itz/dRzO82K78XRt9pt7LKLyWNkzm3AuWW9N2kAGDTDYse3ttcVrtzcbq6SbV+8zB&#10;EuAj/UOQ7chkcJJOjX/E2nwWW69wfut927Xc7bieH9m+yeFC7fm+A4Xa2LvJchstxbvm2/B2XZXZ&#10;VvKGu3QQysZWgM4fO82e1tK1vbBWfULKra9RywOmwxdfHOtThbhn9Pe3mqX/AN9/7/8AeHK7jZc1&#10;7y3e/wBls7e23HO7huYHD7Vdres+tz+0scffKkC2QEBQkKoMicF+o5a5bRbZuW7fqD03/TBNDFtT&#10;21cxU/iB+GKvb45eefxp5/an0J43l+Qv8vY4rluXHGk8ts73u590+7sPZG12HN3+PsMFuWrYhbBt&#10;MsV1LIwgWd7cVV3N66LZNy7aP6j0mW8BD2/t6T9mJM+vK/RrtxOU0+4PppxO93N/2xwfDPv/AEOM&#10;4PnWs+27XN7fee2b1xTtd7YA1A6XARzCsZDFjEYm29kD+bcv7TVthbVLjMXuXkuQzB7YnuMQMVm7&#10;268Of8z9RL7XrnDcV7X99Mvu1+bvchxuw49dpseG5HivV2XHvsObu+kHs/6b3Dqm38oyMuvsOPD3&#10;b1jk0s3Li3FC2bBM2mSGCqK6hnIzJjBNdt5MYyzXEfVf6tXeM4jgfc30O5LneP43ccU13dc37k2y&#10;va5/bcpO13Vzc3FdLli+sI63AdIWVbDFrb8Sm2uLfv7/AHGgJbT01XbtJgtfDGoafmjp5Yfg1b5L&#10;iyf2+bV8x7n/AHA8l7t4nd8B7b+mHtf9U/KcjyDczv8Aee7NsRYL29p7au27RFhtsE0na6h/qAdY&#10;wVp+MX8xOJdrbX9Fy/bv3G1NbXsv29AjSfxdMTETG+cd3Ur3Bw/1p3TDj+T+vHHbXl7HA3d1xXt/&#10;k/bfDbJbO25W+F5H2xvX3+4F591Yn1Nm8C5bAAJimHrnL7YepbXgVFx07Q+p1R7rabbypFGoStMV&#10;Jpb/AJme4n6Ae+Ll/h+W337oObucVxnI23v7jjv9v2N/keP4bb3N1vdjutvuLTi5d2rNcNu+4M0A&#10;AJBwX+/bwC4F4iyLwe3ZUi2LgZ7SApRiQEA+VvHPEq9mv+8Nf2w/T/cXuKv7v67+6rvDfoeY5+7a&#10;/wB7v8Vd2Wx53funKNauWFt3H311q7iwZLK0qCIxPXfe4L/da29g270XFVrduw1sEaLnrrB7iJ0O&#10;DSMGceOcXNcz3v0x/aj7YH6HmfdHug8j7eA4vcvsOZ5HntpyO7S4d1xVv2uyXrQ/RWrhtnkthuBp&#10;u6mHa4xFK+5FRNeq4NN1LlsXkAWxJMl0WPUbo0fzxT/hfNsdvf8A2cb3lN7b45NhsNx/uHC77iuW&#10;HE8hfu7v3DoVGsbTabrdSON2rOzX9qLgCkiAwU4ibmzzF24o3DF7VtAJFy4SLbNrXbXCgAVxWq0P&#10;XBrPi+Df+0fcH7e+I4vcch7YTacbyPKcjf3NsDh+G2v6vktnt22O991cba315zuOOICi3b3AD7ck&#10;m2lcJu7Xl1tv6e32LJda3aFoNuEuIrRoVQpICJJ1YiZ8XW5O8N78+iG75TibHIe6/qBs95wmz5f3&#10;Bf5e9Z9sbzh+Q3m0tXTv97vt1etqW3e9WwE2DBSR8yAE4aNrlrYvreS243Hp2dW2uOpZtvJ12gzE&#10;KF8Mj1w59Ws6b2S+i/se4Polyd/gN5wu/wCR45vaY5j3G2y9zcRtnsWNr7oW0E2PNk2Fubi7vdTM&#10;u5Yi5aAmyCQRh/a8TyFy5dNxNx6Zu2mQHc+jcRPTKvvkKExcIADLkPGuEz6rd9Jwy3vD66fSniuP&#10;4VeN5H2ld5ReI5Lacodv7N/3vjeU317klfY/TbfWr1pCONV71y7s77q24vXBJtsExMfjd2q2Lhub&#10;XbDTd9R1ui5pZj6dt9U6dby2topgn6mnw/wYXjvrL7I3e/8AcfE7bjff3vK7a3nGW+L4zc+3L3Er&#10;d2lonkOa2F3Z+j+qHHcd6Ng7DaW2RmY0BBgxTw95lNkb/ZXVtWFutbs3UVdvun+azYuBpKOaux8x&#10;lipfJrPyxsE/cDwVq+PcF/6V/UXhr3Ne5d7sOL5P3BwO/wB1e93eyOKZdfun3dxd3bhbO64+3Nnj&#10;NkiFlKqzCTOHL+xbbOLb72x+pa0lmzZZx6Fxbg1HbC5qlra6Q5ip+3AnktubOEf2z9Ttp7r2R5fj&#10;Ppp7mT2zsua5P3FzXP7fZ3291cPvuNvCzZ91vxo2yW9vyW8Xc3drthcLJbJKtDIIhXtnc2pdNnuN&#10;o+q2v6ZLd5bjXrqAepuLwDUCR+WsVHTBZddvzatzwX1B4f3vZ2vJe9vaXvvh02nJ7u97t3XJ+2OT&#10;4rb+3+J37XbfFe2+Bu3dqwe5yCuw5fcJcdkuAOjMQBhxrnJ2VuCzu0/VQHS82t6gg292yI3ytGkq&#10;T5g1wSa67enT+2P9atscV9Ifczcfb5z2XeT2iUu8VueCt/ptraazu7Tf7p9PrW7v7dGt3Ntcvtu1&#10;3O3BOsIt9FWyWK91ueb9YpcsbQC3aLJuEti8DcvoS1u7af5nNNJMCM4IwTXXx46/6kD2V7K/bxtu&#10;EfkeE573hft87ye32W89tbrkr3t65tth7Z3tq3tt9w/I7F1azxluGG4t7fXd7QbWtGIw1+qs7W8o&#10;u8dt7m/3tm3tNwgtlbF39PaZ7AV+1QyyWd4qe3Mg4meVmu22OeJ0+Kyu+yud92cJd3fBfVX3bxH0&#10;59k+49/729r8pd5gb33L7ebn/cO14/n133Hot/d7jYblQu24/jmu6Vt3BvNIto648j+7dguw5vkL&#10;Vu0duv6m7d2vqgK7WrzayJbMGoBI8vPDOXv1udcv05fQb3Te92fTD2dyfI8jtOZ3X+x7DZ85e4xx&#10;f2trkeOsLYuMotCA6FVLBTSrTkMK4C5q2h2/+nYuSbKgFNZKS9vSxJABkef24l45vot4h/6j7drX&#10;K2OVtWjf3u0Fv9c94+uu3X1gLe8D2QBcd10ljBCipqMeWP3E+wtvzfF7m4yW1i1cJRQpFxDRlvJm&#10;TIyBoMdPDtcYqbzM4e8f2s+/mu7JOJ3BvXg3o2RcuTpFyJU2HMRbIn5hU0FMfB/6xewD+r3djbMr&#10;ablzSWQKi3Kq623AAM0JGYrXHt12s5r4X3PhtvD3aDPSD55jyOPAXuv21f2l/cWb7O962zL6LoUZ&#10;GOao+R8RPTHq12x0fD+Xxc3N6Dxx/e8fctXrikd8k6aEFMmnVkcqdMa7czOry4l6wMQvR01dazCm&#10;RU5hnYwSYpGM3XF5JidAwLdtwDKvB0hmUCNM/OrN8pHU4mKoYfWw7Vq2omVBUMxGSzMec41NdqZD&#10;FnZtSra0DvbQALMkhBpBUdK43maySoGLXbIwXUVBUgTqIJBWhBHl4RjG0strpPHtYGLWzZDKNBZL&#10;kkWgsm6QRXuHaq9K5dMS62TNdu6SBiztbEm2SU1W0BiQ5FYY6dIm4SZA6EY6d8X0yGA+xsXXLg21&#10;XSCPnT0evolhT4gGR1xynzO6ZwGF2uNth1LBimlwr2zoLEEn8u2ZlSPxfdjW23pr0TM2l9QxOXir&#10;r/LZlylLCBStu0aILjLTKDAr45Yym3jln0zkMShxz6rRBUO7+n6mq4qWkUyFsWxR2IMyOvWcF7ca&#10;4nAYe0PZLFb122VuLcX09etiKy9xTIr8Bng1z8Qwe23Fm1bu3H2lzd7y5ea6NyNwBW4YZCbwJ/7t&#10;RAHTAlvrAxKbhtxu2tNpYW74uemhA9W9byDgGpBrHSfLEyXSbc0MW9z2IN9t7I3NmRdHbAUi2qnQ&#10;CSBXSIkePjE4Tbnj0bvgm05DHXf24fuX/cb+xT3juvcH0Q9zHlPaO7uW194/SX3Ncu8l7E9zbK1e&#10;G5vgcUG/95+8MkpyOw9O4pMNrEg58nj8fln1TF+R49/P7PfPivdp66W3tx8vhfw/jHnf9xv7WPon&#10;+6n2d/7Bv1j9n7bnbG2Ny7wfuDaXDxvuv2xvblprR3vAc9tx6towxL2X12Lhj1bTwI/U5+yj/lc/&#10;b9+8Dcbb2VYs8j9LvrHa4u3vd/8ATf3buNr+n5O6lN5/7AvuDUq8mlo/mGwbaX0QhijhWI+P8vi3&#10;8fN5nx/2vk/B5/D7n6fFmbT/AC3r/D0v8H5C/wB93/Bh9XvoUnM/Ub6be4Nv9T/pha39923+x4m/&#10;tfeHtjjLge7Yu+9eI2SvZu2VVFtX+S2Om0GKPds2ELMPpwm/s3llBJgRB/EQKnHKcu3bXxk5H6Ne&#10;6PbG/uW+SdLFm24a41ywY9IObji0fmBP/dMUOWEXld1lyevYuWkfKZwRee3N1s+L3Tjb2Lb+mdsp&#10;5C6iI36hyVZRZMKEXISorXOcU+524VTKwIksB3VMkGc8Hbx7W/TXon2V7s3HIblbLbtrt63ca3b2&#10;9xjouMsC22pIGgqNKkGDBJ64x3KwqPlESV/zDI6prHXHPfGZfV2nV7k+lPrXdxsiQ5OpAlyRFu40&#10;FTaFFIRRp7hl0JxxL3EAzXCDqLBAM/lkqZmaY33S7WT0enV9YfpJ61ja7W2ZS2kl3AlQSoZRbAK1&#10;ImTEA5eOOQcttx6zKZI1FiJ1MOsL5T0MYrT2p7W38bS3dQoCgW3bZuxWVRpDNFJ01JU1xlRsRduB&#10;ETSF1MYJ1joRJmfOtJrgOl3OaG22zXbjF2uC2gZiNLTVdOQBknwmIzxWc3vtpxaG1aZWulVQiPlY&#10;9sgjpGAuvbHH8hzjDdbtXt2UuH04MkoBr0sGoGn8UfCccq5bkHuFyDV5KKs0DVIIXw+7zwwjtnDc&#10;Zbsi2GU/laVdyaytAQx8ceXvqj+6z6I/R3kE4n3j7utJ7h3FpvQ4Hidpc5TkU7SdW7Ta9tgdAXYZ&#10;476eDybdOHk83vvbe327fJtz8J1brbe2t/vFtawtjb6gzPec+oy5ytuJM9ZIx8VP3G/vQ98/X27z&#10;Xs72nx7+3/ZG+3f6DacdZN3c85zRF4J+o3t+1Hpq8CLSjLxzx7tPDppjbbl9e939z83uu7xeHif6&#10;Z/b5uhbPZ2dlZS1bUUQBn0gM0Zkxl8Bj6wf8YP8Aw4X/AKoXuA+vH7r9pc2vsbj7my3vtP6U3LFz&#10;ab33Y2207nZ7r3GCAbPF6gGayO++RDFUJnz+f3PXTx8Z9f8AY7+0+3/o48vusXadNfh87/s/vfnX&#10;/wCbX/nI2H/H3wr/AEP/AG78Lx31B/dH7s4ndk+4N+223/0/+iO0dv0bcv7nsWrhbf8AOIWFzY8K&#10;yrbB0XN23pg2bn601FqxY2+z21m1t9rs9tt9ntNtYtrY2+12m0sjbbTabazbhbdq3bVURFACqABA&#10;GPDJh8jtc55z8H86rd3+Y92e6/cvvv3Zym+573f719yc57u93c7y25u7vmOb9y+5N+/KczzvJ768&#10;S97cbrc3WuMzmKhQAgUBo5sfKB1IgYrLVWXXTZts+sg5VQohudqqnWB2zHXCYIqQDMGQYHxjAP3L&#10;iI2hXKhWb07bJL1khVNzPrn1rhQUGCBXpmf54zt3egg7jcPbKiUCGEdp0BFIrqLVDg0WKDM0wrCc&#10;TkZ7cWn3LooC+mX+WT3Asfnd8zlDDzw6h1T9nWgEeOGc65gr+QsLbRFpARoXQSqCJ+YxMEVY/DDw&#10;pmNRNaZHpAxNJiN667W92voym9ZQWtiHTImAHVoMM5MdZkf1w6K5eE/Zjb0fioLlxrdwJ8qkqCEE&#10;EVC1Pn0EfzwYqYr/AGE0wA3NwJtvk9QiWUlgr1Pc2k0jMfHC9Ay8Ov8AhgK03yqll+XLSn5jSvd9&#10;4rJOXTPDn3RGAiBl1xpKM0f5SGKqSw7ayBWuWGzOUzOX29aHLATV0CLnZoVSvzE96CSzTQmoBGF0&#10;PSYj+WAgoRrutbYKoJEmkIqzpVRmZoGpGId+1SYJz6n5fDExzlx8uv8AmdD9p8ydtft2GcIjgCXc&#10;fOTEEnoPLriCygjKoH9hhLnhyda2m7Z2ZNVtkule49zOQJ1mepMExTphECB9gzy8zii1tXWthrTO&#10;wVtRRSxyJ1BIrEVmBI8MMsArahNaGYIqKxiS5Gl2F9t3tf0bL636W8XtsWa27pIRRlJ8AImgjI4c&#10;RtJAJMEDoOnwxQxyuzXcWLl6z6YNgE3GS4a3TX8wsM41AqK+UYNoEwchNc8TpMis466lx1RrYcsY&#10;OlTNtVgMy6TBMViccT/cB+4P6W/tn+mvL/U/6sc9a4fg+OVtvsOPttbfmvc/MPaL7T2/7d2Ehtxu&#10;r3go020m5cKopOP1j+TH8lP5h/z+/fftv5efy19lt7v3vnsvk3xf0fa+HON/ce58k+nx+LT42532&#10;xprLtY+P+5/dPZfZ/abe99/v26T0/wA219NdZ8a9QftG/aR9df3l/XXgPof9Bfalzn/cfOX13vL8&#10;3urd+x7T9ie27e4FrkPeHvHltDfpeP2wMUBu37sbfbpdvsqH8Y370/3z/VX95fvS7v8A3Hudx7d+&#10;m/D7+7e9lfTbZby+3D8SgBsWOV5W2pFvdci1o6G3DLCAsluAWLf6tf6Sf6Ov5cf0pftHX2v2Tx6f&#10;cP3D7rx6z7h9130n63ltxtt4PBbO7w+113mbpLnyWTbbprrP+fP3F+4/ffuP3d8nnvZ4NL/w/FL9&#10;M/8AG2nrt8PTWfO8f0hP+O3/AIzfoL/x4/TixwvsXjNp7p+rnO8VY231J+tPLcbtU90+6b7Ou73X&#10;EcW8M/H8Km4UXNvxtq4QSqXL7Xbqqy+I858fHxj+WP8Ar3OZj+3x4fAYxy+jsf1wu2j3HS3bRrly&#10;4627dtFLvcuO2lERFBLEmgAFTljn5PJ4/D49vN5tppprLtttbJrNZzbbbJJJM7W3EnVevGM29Ji9&#10;f9efQTMoBZmCqoLFiQFAAqSfAdcfol/43/8AiWvcr/7Df17/AHUcCE4l/Q5v2N9HuRDJu96tt0vc&#10;dzXv3ZEStq9IubfjyZ0DVfWXVF/hZ/Xr/wBTLw+18Pv/AOSn9OHvLfP9Xg+4/evHi6a5zr5Pb/b9&#10;5c92mO3y+4k52vb4rjXa7fqX7S/Ym2++n3b77rxMbePw30vpt5J6/HWf5fXN5fkd/wCYT/nx2ntK&#10;771/ax+yL3Ktz3HYXd+2vqP+43iWs7niuBuutza85wH0l5FGa3e321A9Hcc3BtW7jE7Mu1r1sffP&#10;3x9SrHCo/A+2Ttl5KzaTaXb+1tWhx/t+xaQWbWz2Vm0Bb9S2oCoijRaAAzoP4Gbb277eXy7bbb72&#10;7bbbW7bb7bXO2+221ztttbnba3NvV+0eLwd1lsxrOk+X+x8a/wBhX/Fpyf1g3nB/XT9zfG8psPpU&#10;99ee9rfT/mNxu7Hun60X93c/Xf8AsQe7ru4P6vbcJeuN6103HG65EsSdFp2Z/M25ts969dutcuXb&#10;1x7ty/dZrl29cety7ddqlmPzMScJZej3emPg/T/w17bbPjOO2HGbPY8bxXEbPa8bxvDcXtrOw4vi&#10;uP2dv0NnxfF7Haqlqzt7KDTatIoQCOpJxVvbzRpJE9xiJzEDwr1+3FGytblD6d+0IV2RQgJZxHZB&#10;k0JpqPTFLdQo5ZTJ1E5VYKaGDQT4YDa7W+HsqjAsoXtkiVJGTHqfExTww49sEaoNF0kA6ZrE9ftw&#10;EW3f0P6LEFQwZXcEkeCg0ygQfDENrNSQskyGExMCJI6Z5YC6t7twAGuAQSysQCKmSgbqSR80Uyri&#10;Lc2pmUntH4ZoJpAPXpgLOzyQYhLn4yCCCFNCA/qExQUJMYbSxWKKxMMCICeH3YB/cb7SoYS6+nrU&#10;q/ezgjWunOSMp8KYfG10kLpBqBDTp0gkkUzFTgIV3kw8sX0sqElwAXQsABoJqCYFMqYsrdsqtYIi&#10;CYnSZiT9n88Bm725DGIZXkMAbiobgC5wfMmvlliUNv2isaoMRSD0HQUywFW+/lmJnUkSwMHUokT1&#10;npPWpwT7WJMGsZR9sx/hgHrXIEyCwuDMzIkEzPQnoIxBu7aQeg65nOnTAW+25NQQpMGZDHSJy+bV&#10;UZSPDFNuNnLMTBakqFrXtEnz8cBstlyqhUGq4inUSTc0g9ddK0Py/HFHutsSzSNMMzgSQCYEzNB4&#10;D4YDZ8dyUIdLeqdKW3LQHqTpZdPd5sR0MRiuubUFi5EFu5hEM4alfjlgL6xyRA9MEsg7EAPajL5i&#10;vmcVd/atRSGEVIkmsCZkV6Yg0W13qtqY+maQhUAypYlSsGhoQSTiE+1lzCEKACARkRnP8xiiwt7s&#10;LbA1hpLKSHHymQIC9YPTFHudmz3ix+RASYhdVZIIFMBoNrv/AE7KqvzuVVMyVMQc5OVPHGa3FlQb&#10;l0CNNF6hZMmg/hgjW7bcMwt2YYkg62JAJigg+NcZPf2cyoH5h6Zno1fHzOO3jvGKucRr9leDKAWk&#10;2hpOqkVkUOVOmM9ftEXFtqCGqWcSFMVbLLyPXG3K3NzF3YuEWmdoK0QKWqawNIP30PxxO2G0F5md&#10;jAWAqmSY6QF6EwJ6YlvbM1ZLKi73demogzOrVECfANq6gdDiZe2wVCqkDU+gHSSa0MMf5Yd0szG9&#10;rn6UazeZtJKglVLkSNMgyD8fPphvbbY+uoEOyCA5UITWAABlib3tmWO2l39wFsM86Q5kj5lrkzHw&#10;BxfrZVBrIqTqFKyCQWVQMyJxwy3OmFA957mm0rRACufmhTkrE+GL7aWS3pW1Ya2mQwP4hQ6TnAGf&#10;mcFZ3f7j0/VulQLa0Glhmp6EZSST5Uxb27WnclIYlO2KkJEAlfLxzpTAUdx2bahiyD1Drmg8SASI&#10;OROfWuLpFHpu4RWLEKkn8wLlAGceOAorjReQFiqqCXVQTa1RJB8+oxOs2wsKygemKMIHz1pnXP78&#10;BX37pbutsXF0mrAgjRIzEZ0+PhjW+0fc3Me0+XTmOGvCxeCejudvd1HY8ht1MnabzbijLnpb5lNV&#10;OYxmXb1Z21m0xeXFfrn9Fvpz9evYG7+nf1K4k8pxV682+4nktm62PcXtTmdBFj3D7b5QjXtr9unq&#10;WzNq8spdUiCPQn1F9h/SX93H0q5T6ee/+B2vIbHe2vWba7gKea9oc0bRXb85wm8+dCGMLdtkB17W&#10;E5fqv8mv5y/v/wDkN+/fafzD/lz73f2nvPb7SeTSbX9L3Phz9Xh8+n5d9bM47pe2/K2X4P7t9o9p&#10;909pv7H3+vf49umesvpZes+eH57t77P/AHDf8c/7gdn9Q/avuDfvx1m5d2vt73Xxm3n2r9TPbf6h&#10;W3HtL3JxrMbdvc6UVt1srp1K8bjbvChl/Kd+9r9h/wBSv2de60O7N33l9J+eul/Z/wBSOP2d21tb&#10;usAvwXuTakv+i39kkppdtF5YuWz3FV/1P/0d/wBbv8u/6sf21+n7ea/aP3P7PXHvvtXk3l246e49&#10;ptx+t7fySd3E7vHe7Sz6c3/nr9yftT3/AO2/cdu2fN7fb8nlk/8AiPJ8Np8fX8ev6X/2Ofv8+mX7&#10;0Pau4TY2E9j/AFb9uWyPen0w5Lf29xvLFtH9NfcXtjexb/3Di73afURNe3c+jfVTouXfCEZnpP8A&#10;jj/tay8vrWXvqf7fDPBGCK1/r92Na7YuZxf7f2rN1m0+qS/2/wAP4Ex1nzFPv+/H3R/44/8AlK3P&#10;0vbhPoT+5Hlr+++ml+7b4/2j9St213dch7C3Fxhb2+09yN3XL/FMYV74m5Z/1GDLqYfxh/r9/wCm&#10;14v5iT3f86P6fPa6+H79rrfJ7/7T48aeP7hJm7eT2k41091Jm6+K413501xnXWfpP7P/AHvt9vmv&#10;2v73vdvDfp8fmvXT/wAXyfGf+N/G4szfz3/8o/8AxEbL6t3Ob/ch+1vgtvx/1f222ubz3v8AS/jx&#10;Y2nGfU3bWSbt/kfbdtylnbc4qkg2WK2t4n5f5d4Kz/pb2XI8fyWxs8txXI8fy3Gbu2Lu033F7vb8&#10;hsd3azFzbb3bM1t1PiGx/nd997D332z3e/sPufg8ntvceK2b+LzabePyaWem2m8m0v4zmc9H7VpZ&#10;5dZt47Ntb0svH978yDcfyI5NPZ/K8Vy/BcnsLi2N7Y5Tbbnj99s9wW03LG547eot3buhGlg9sQRE&#10;EkHEO5cN0gKQQ7SqyJUD8Ph9uPK9fR3fjOO2vE7drr2rtldlsbdu+xIAuu86NxaBlqMQEUASc6Yb&#10;3G59NSkgAVKxNAJoVxLcTk9crD237Qu8let7xtub97cXSqbjWUe7cJhLbWrikAgkhZzEk+OLP2lt&#10;Tu98dw41omWqTpH4an44mubM1z8txMODfvt99r7C+lye3tjuL2w33II1pxttA9dtJt3zCSGqrQZp&#10;0ihx1a5ChFyzHXplizOOXB8GeBFzdnfXSLnq3b36i8Ce4+pDxck5H5v51xV3SFDAkZkxXqZ6Yo9A&#10;e37Ny/8Ao7+3sEPcWzoJVChOmLmpTWMyT5Z4qN21F7qSfw5T44D0T7E27Id2W2wJZNahjJ3D2jqZ&#10;FY0BEq2rKKwZjES8qkgyACoy6kD/AC/1wG/9tchdAayxNy0m7KhXUsbdtbxbWdwYhF7WPjEk4rbR&#10;/LcOpJQsoYmCsntk/wB4wa2ubl2rn7T/AO7bG9tdxp2/IbDbXTaBLG8BY07m3JklJhUMiJqBE4Vd&#10;PbbM5DICZgzE9cF0slvz4Rfa5a7ueX2p29y2HuMEvXbiFrPqNU2rD/JJgM334ZW2GF1YPdJpmuoV&#10;mOvxwLe3afJpd9yd3ZXPb3I3bm3T9FdZVW93ba4bbqtv8q4BGlgKKSIAOeKPcAolsEtpS4AACT2g&#10;xE/dng9HV6S9r3k3285B0Fpzyuxe/eLW0COXthw1oNVYkkjqYMjLDN0nWygwHUjVpmCooAPPwxKL&#10;nitsqcbttzpsXDs93btvtWcqBaNyL1x3C6tQABkQaaRliAyk2VBUkoY1LINehHU+cYl6cq6Dt7+2&#10;Tm94tq7oG9tLeNl1S9YBtHtuowHyuDUa5aARhSmbzW2JAdKyKVSKgf1wkxb8xH36i3w223+1tC9e&#10;2O/YItp0Fwut/XqRXmBIqV1FssQ7zBLNsFYNt4FWMBJ01GM77TGBtuK2x33Nch+nv3Cm740XXJTR&#10;6rX1GuLbmnh29euJW2IZtwCJJUHMAAkagfvxrT8oyvuhv0Wy9v3bd5LFvb7y5auEIPXZFb0j6DRN&#10;SJYR5AnEncXAtiydRBlQdJkE6epFMaRmPb+wW9z/AD23/SWbtq/Zv37QZVs3LFsXZYJrFaAt49Zy&#10;xGNbO4OhivqBtLGimIAgT9uJcY5GkW5ctcx7ettuLKbjcbG4gvWwrfqbBugXCHahpGk6ZEQDU4h3&#10;0DsFGVyx87EhiwWCADGZ88cttcczorW8PuTY2nqs59TY8927a3W0i3bwY3Lj26VUxBMZTiptWxqs&#10;t26fUKTkSfAE9MYa9HW+Y3+rZ8ttrev1v9vG4QXwXW2nW9ctxqF2IjUOojKcPXp9C8pp+eDA6lTl&#10;Plngir4LSeY4jcWFt+kOG3E3GMui3FIN64qEVYjSNXQzUDDhBNq/GZSaDMGn2YpOqr22leW4Apct&#10;FLPJNaRbjkG1c9Qkl2gFsuwxSY8MUL2G/VbYAlitnM1oD1p4npjr3Sy10ziWu2bfk7CcDzd25CI/&#10;IKR6Tx3x6jDvNIUGB4nKcdEuqtv26kyuq2x059a0zicXH04eeS/q3L51cNub/M/uc5dLfo37Nhtv&#10;bBJFoh7hAt3HY9rNE0HUVnGQ45xoTWRH5hVhQ6VpmemOd425+Tttxcx7M+oG1uvc3Q2Np2uK+yTc&#10;2nIFprlxxNxEt1DxWFpHhhWhGZDGqDdMiJqNK6CPDzxjCSkfrm21re22Oln/ANt2yrecMTpuKTbv&#10;KQuiakQTNOs4KQvoqCO1GM0io6ZH44vGOD5nxrvNyt68gus++sWLdvWwb0lKsltyAyxJLAGYPhjP&#10;b5GUnpFoMGAkAs1C3wx21s7OHSdHYvbN5Ly2gX0te34tm2xgsNvaJNlVNZaJJMCJxFS2+nvFSTXx&#10;CgCIj4jG1X+53m3F5xtrqrbC2F0oH1ISS5lq91QwP3UxreAsKDbAUEliWj5vjT7scbm7/g579Xmr&#10;648tcXY7tvXNq21t1t+q35ev0odTMkk/MI8Yx6H9q2Qu3Dn5mEkdJAzBHxx1eTTnyPyf/wDIL7lu&#10;b73DutnbuA2LbmyjAkdl2+XW3E50Lz1n7BsMHd8u8DADAwAwMAMDADAwAwMAMDADAwAwMAPj/b7s&#10;EcifDAXPG7c3blTAkKCoDfMKkqamBTLES4ZOdZqK9a4OHk2luJ6Oocftxbsm6ElZtBjIA1waaeh8&#10;YnCYiG+BHx6TiXPoxjjKYFDXSiiZRiEFQpPcoYddQkRn41w07Gc/4Z4qL7Y2ERLea+p+Ew7ap1A6&#10;aQAR2nPpGGXNInOB4YluORsuOsra9Z1AVLFtyp1ay+oxoNx6zNcs/LEd4BY+FAR4HwwmfUbHYG49&#10;njdup9IXLvrXS+pkGhpUsMwRlGXXLDaWSdCmoWuXUjrHXFGh3vuSxb2u9u2Ut2t3v7gslQy3Py7R&#10;0qrFo0qPxA0JxMg6QAax1Efw+GIOaHdjdby7cuMpQE1V+0x82cRJJCgTA8xg7dt3n/oZy6Yq663b&#10;ohcz7k43jV2wJ/UN6dy0yKF0W/AhRmFBzNZxIbb6ak1NCYkedcZt7erW2l1YzY+9VvTaVCub2Jck&#10;q5YMgNthQAig/vxCZNLMta1WvUnGmHWOO5N99t7G+D+pdtH0d1PezqyEXJdu09FBjDDiR5gifhnJ&#10;GA03H3bW3u3LLMLSXlbcWStZcAwp1yCRlQVGRnAUAAqaQSYk5RQyMA5vNxfu7nb30RmbcW12jPcM&#10;qlwQ0KGnL8IPhhBK6wZKyDPUE+GAuLNq621vbe5adr2203gqgOfSDgeqZk1y0RHnhxGERNfCnWsY&#10;DP8AJbe8Nzttw1n8u4gQXW1anuCDqeZ0nKFyExgPBKmZ6fZNYOAb457nqchaKBTBaJKJrJ0mQPxV&#10;iMok4QM3VTGcx1nwOJjkXu4Cva42/uLS3FQaAly6UEEenBdAdXiBkaycNa6ATQUn49Zw9cixXYoq&#10;3JRCbiqyWhoEWkIY2mPXr1+PTH//0/fBGmhLAAkjtzAyJj7MfX36S69bb8YW2xuC2dZNy2i37ko6&#10;i3/mAOYHh1jDZDZkR1BBHdJ6Ef1wEyyVYMmtLrhtBthbvabYJBdHABNclBH8TgjAkEmegHgKkAx9&#10;84CUVW7puoygONTO5YBSwDWy0msdKUHTDTGaDxIMCJrMAj7cBZbdCgZmMMuhVZrtAYJY3RcqaadJ&#10;6eHgQlSQWEg/5aL4CmAWSLqWnWyQGtCCLsPcC0BuayQoMyDNMz0wgdZGdadKRJywEiV1n09XasOr&#10;E3C0Q8A1kZSDngmnKMiCayBJFJ+zPPGNte7oqRYFsgd2kMPTUhT3AAkkFQDNe1TSkdaIgrBrBnz7&#10;ZqCQK/bjnde0PXCrLcQOtsK4X1Xiyty6xCMTbY9oMUjrNDhLd38pIoQMjJriKk2oRgTpBtq0KGL3&#10;UAX8z0lACno2ms5GlQnMkTOVaCaTAaB8BgJelzaTtKy0sDcIbVr06jYFTnUyYoAcF4kySfup/bpg&#10;FghiACi+lptsapS8DHqBpHdMVMjziQIifIVhcqTJP8aYBStLqqtcRy6EdzEXFojJpcGlKlqTOnCB&#10;kPsE5AT0/pngJjPq06i6sLjsukW2bSijUjksTGkTprmYrOCIIJkZGpMkAERHh16YCTYvC4h0PpnU&#10;xNpbep29Q6mAUT2+BgxE0rgiOhP2Tn0r92eAVqE+qUMrrDEKXKqpAXQjQWYTpYVA6ChOEnOp+JqK&#10;TkD9hwEgaIVe1muM/p27Q16bij1WuOJFNJGtSJINMsKoAAOgzb8JJyPngG9TF/UYm5OrSLUt6tJ1&#10;EEQCJNQRAyrMNEdGosHVBAUHIgnqZxCcVNtgKS1uCxaAT+Y66BOoLXSEGQmIk5YEzUmhgmR18QB/&#10;alcRtL9NRBVFkLmGmhkgFo7oyPiIg9MJOUnMZRH25eeCnrVKALoBMlm1VLQoa6BFRQCPlmk4TJGd&#10;aTSCM/Hr9mAfKKQn4FLhX9QFCZQSq2WNCKL3TMThIkRnFOvjkASadcBJCKwPylwNKrViVijBYr2z&#10;XPMZjDZzmDqGk5iAesnBDtsgKssSsXK29Q1Qgh01Zgye4VAzrhLxSZhopk2qJER1Jx103kmK0kJq&#10;Cutvu0IdL6gbYU074AIAEyf6nDJIBiCGJrQQCT4eEfxxvO2cyyw5SkLBCQVcW4EBiCyRAViKatUi&#10;T8DhuOqyanSxAGf/AGn7sb/FUu26qCHjQUH5akyWQ/6kpNJjUCM6DBmAAGBBMUOUACmrxNMT6vkh&#10;gEg/lMCoYtIVg8sTXTWVWoE1k/ZhqaEgSTQaZp8KeOXliqsVUArN700TSRr06JEMbj6T1H/wU4Ei&#10;sVBy6rQdcowBg3T6QYqjB7rKVbvCuZARATRvMChMRTDeQJzpkKmIg5YCXqftFsadJVyzhTbuQ2so&#10;PT7jAkzTzJwQ7VEVEzJ6NHgevxwDtwh2c3LqhwgIYMIuKDmGoCB3QKChpSSGER5wVyyA/DNK54Ab&#10;YhgSCzwClxoeSYNLmmCdC0Mggia4ZeRJgUzkgkEmNTRT78BZbdrZgBnJLdoAKI4VQVW2D3ELkGBn&#10;MVGG2mAO4MB1kVABIjIDPASrShtTsbZtl2bQpCmCD3QDqYk10mD4jAU0IEBtRK6h0ju+EzgFXArX&#10;bZh3Qoq3NDaXS4rgKEJFQAImI+zDYJ0wTQ+IyGRIOfl/hgJZX/yJjSQqt2/jLgEN29sGCdUUrhss&#10;TnI7/wAQAE6YLACviDgJqBZABQ3PQAb09ZJW0wD2ZapciNJGQn4YEgPOqIAJJoACKU+OAclmsSUn&#10;1LgNpFUMSqPJYPWehoJOXwScjQRlJGerxA+GAWpm4oU6orpNyGQ26sitd6mk1jMHAUCjEZCCwmlB&#10;BpgCZrhXQGklrbKvbpdTIRWIg1nT4A1oMCQJ+Yj5QdPbJBMCuWAMrdAttC2qq5R2AuekpGkMviZ7&#10;TMmK+ZLGkfLNNS6cpzE55+GAcb1Nd2rByXKH1GglVrVRpk0+YTGfmkn5pZc1Ar2kz8vWD9uAfRHI&#10;SVeNNzVB13EY5EEQGFDPgDSYwghdcTIJ6qZ1fiBjLAOLcYWyDb06VJ06oHpHvtNZESVj5pEzQk4C&#10;9RESwoDlNJMeWeAXdClBccEqm3Z/UUldZ0jUsEznBUjx+zBBTQnURLAEieoofummAMXNQ1KUDOLb&#10;MivpDLo1Fk00lJ0kGJwkgQNIMwTEHTo1UMnz6YCSjuWNy8BBdB8y6xeCS1BmCCIcUmKGDhJ1HSSQ&#10;I8xI8oGXjgFA219VRXUNIJ16QZrcYtFVqOnjhJMk9cwa9eo05YB5F0i20MqqBFCyyANLapJ8egzO&#10;EyaQa9CIr0zGX24HBwCRqrpDAEamCqc9DKvzVAIAHgTgGUrMzJBMZHMU85IOBn4HFC3O0gtqGkgK&#10;VkK40XCzTE/KR5k4QSWepJMGTIBmIkwBn8cA8rIto6Rolh6RFom2yg6mVZJMCKwK9Iywig+YatPU&#10;55EAH7ssBLBJYaXa1cdDKqe2TpcnWMu09zDCGWB3QCZoDBiMowD9u4pgKSwVQe5AwLM8IXbwkGAc&#10;zU54SczXSZnpInux5ccZZSFgoEUG5+XpLmDbLA0Hd3GKmfuphOc9IFPHLUSAfDDLp3wtEKxmWICs&#10;1J7exFuaBSaAEzGdMJIkGCCYzpTxzyH24ZO+Xg+ikOdY0AkzpJ6MSNJUTQSIH/VEMCVApkxANRE0&#10;+GK2f1WnQM7y5ZmVdYpBADUiAwmR0wQEKAF8IHjSpUmk+JwCvnuByxD9zPGkekxbu9XI6cgBUmhy&#10;wmBmDqIjxqY1CQM4GVMA5Ljs0emhViJKwqkwfzCZAYmsEfwGEMQpFZJEmI1AzXVSPhjWu3aJdka9&#10;Z0gAaVoW9NlJ1p6azMg9akiTTCDkR8pH3x80/d441fr6J0OUZ0euhhGkkka5oKHVAOZMA9ZiMEaA&#10;+BIKk1+wMfvE+GNazEEi2qk6pXVH5ikle0QB6iAwTImnQxEYL4GQAST1iY1EY0HCO19QLPrVBIY2&#10;ySJK0MGJjz8c8AkZAiR4RPmMs8AnSQTrB0pIMrADRmXNAvTIifDqWfSYmDmD5zlgHXYKEZnCyqgg&#10;z2nV2pHiSYBJIgz5YS1BQkAwZIBFTJJPSZ8MAu01V1IvYxUIrFHJyVFC5AVJJapzwDp1HPUilStB&#10;JOVcAQ16e0KVuXZt3B3G3oJkMgiDNJzjrhPQGhP+ZuwCkHTSniBmcA4JWQO3I6Eh5Ilk+XqRIZgR&#10;H24FMu2alg0nPPLPLrgDANADcK9iyBQkRJIOWZk9AMsJnKKkktBPcYNVk+H8MAvRAKExTShCSgVq&#10;Bpg9af0GDMiSBVhAqJMihg5kVpgAhtuUQusAiZDwAG0k6xBUGlQevjhloHygwBWgAMjwGXiPPASU&#10;juDESzmCDqANqRV+tDUkdKeGCK6VYwFGoqQagKBma5zgHNYuOiMxaVX8yqhrrNJUavlBEHScj5YI&#10;HVkQZoAKKD0/ngFHSkEo6uCC4ZiHzA0M8VyHjBplhDTSK0NBFFmCtfPAPIbS+oTpCgx1GtmqLizO&#10;UwQRUeeCaQIEikxqykxP9M8A6ijU7MBdaWLdhLEgzpAaCszIOfnGEVMgQCQCCOkeI69MsBKBAKuf&#10;UdA5YC5pHqm44hiQAVNSJpPXCCs/9wyNTLFgBkafHwwDyOpMSAxH5ZAhVVTMO+YpBTOTEnxS4AOQ&#10;nKK0gVPw8sSXIctOWBJZihJMMBIDGNANKfirnHnhKzTWSGNZkDr2nR4fbih1ytTbHaDpCEFhOkaw&#10;LhiK5E/cc8MkipDCpAFFEzWAD41pgJSg0GmFVSS2pmhpjUWGRqK+GXjgDxIk6pMKCFJ8BPlkMAs6&#10;V7RAU24A1Es48CYmk5zQYRIIIOmToArLwakAnzrn/fgHVroaLgA1lmZfygyrCkrn8vapitfDCMgZ&#10;7Z7anME9xgT9g8MAsTI0AtMPqVWOkxPzSBSsz1phNCJAMwIKkEUMkf2GAdBIJmCrkgpcWQZX01Zd&#10;XTMzSmWEVpIMmoJFDHzGQK4CQRBPp6Z1L2gjPSNAYg9f7UnAYaTBaYyOdNIIJ8vjgDts72yQiqDq&#10;1rVQjaiG0z1FZihOWG4AzMAnMz5GDH24B6SCSQjACO2DqX8RE16iAa/wwPAkhasICzFZP3fywB0q&#10;BXTodgWZar2lSM5kZDrGGmgZ9tTpJMhpIArB+NcBKtgs1D6giGFAVBWaz5+Hjg3mpEkFiBlmBmB0&#10;H9owCVrKkKNKKciG72mCwMkgH+mE9okREmS1Ip8sSTXrSMA6QYXqLdtFCjXq0uIIeKgCIrhsjIk0&#10;kAlcpjVPU5eWAeDfOFU62UsNRIKrOkItQJHQigw0GXImPmMEU7TmKfDP7sBJKMBIAIKpEHuLPBBL&#10;eJqOvxwTRAgQPI0MgCNIpngDQsCWYsWpR1AIKkn1JNT4CYOCOZBnPSflhSxnu6z4YBYiFYuCGhwF&#10;ZpcxmCRpUR80/wA8JrkQcyR8o+YRIDAkDAOjQx1EIW0KrCSY0n1AAQYJBqf4YBDFhWIkFh8o6Gg6&#10;AjwjAKVkA7l1alBUEOYDDVKs8kapNJn7sdF+n3CPyG+W4UDj1AFIH+QwTl1FcZm3yY32kjyV+7P6&#10;obb2J7I5AneNs3XZPcJZyv8AqWzCoGJJYEEQKk9Bj1jtVt7Szas5KENqB0MdI6fZjT4252tr8xHu&#10;3kOT9/c5yvL3Ga9vf9wTlLV1UZVbai9qSyD8wuGBBMiDBIGG2tHtdixkQtB0OX2Tg6abya4/0tDs&#10;ebRBc2O1sbfb3dq1u7ura3PU06rctuCzEwHYaCVn44CPEpcXP5YgqR/3eJwTyczunT/Sa5Tjizpy&#10;3EbvSyWQN3bcMlwOo7HsIkMociZJnM0xXbnatZf1kI0ZnyMQBIy+ODem/dx6uq+zPeu25zZ/7Fyd&#10;kjk1uWrVt7hNkXlMlnQXJZjpGoQTA8CcWvHX1uAKW+WBGmPlODl5PzuJ/WP23vNhdfdWLY1Xmubs&#10;3n3D3PUFxIbUqiAVB1aVWSZBMg4vVuBFlY0kGZHWKmv88GHlG9wt7ld09jfJeG9tXJTSujVbA9Tb&#10;2CJCFoJFaSP8wxH3DI6EpDNB1Dz/AMwj78Br/Z+y5bh98u35P1LNs7hF2pZ+5E1BFtbgNXSNJV8g&#10;GIMnFQ7lf/RbSvSK9SpH2Z4Na692c3GHpLYcVtuQQX/Qt2txs7dy+zGyFvXGsRNtbqFQyhjqj5S1&#10;YMYVpazLaSVYSsfhJpXywNrNtsq037XuHXsl3u02292m4SxeJVWa/oIIRepeBEIKxIg4j25v3GDW&#10;u0yFkCpiggZQcHTbGmsx8f72t5GztvbPE2n2/J6dzYNv9TdS4021Sbt25cuqe+2UBUKfloBJJwP9&#10;tLEgIoGcEkGcjBnzwP1Z8DV/6w7babC293kd8bkFrTi16lq7aXvtuUCrUEGfiJGFtxqqQBBkyRMG&#10;CJInw64JPL/vIGx+se75NL168m7tLZR1t31QusWyypdc3DpNyCe0TnSBOE3tsAgUERBEKZyrGC6X&#10;a230qx9se67293N/dNbNw23e61/cWGQ213J0O7IGoAczBDajQ4iLsFuSdTAkCs0OcCfKcsFvl1lx&#10;1bXkPqJvOHWwq7Ndylsqi2V2xd0D/mG4UBE6gCWuSIkEKJOHl2TWDrV2ZjWZrPUnp0FME/V1+Cgf&#10;6ibT3K17Y7nj0s27Ns2nDWjatMrtpUozy+gIxKyADQKSK4dt2OSusfT0g6ZFVgdILH7IwY/4d55i&#10;j5f3T9I/b+3t2+afdMLbenpt7fc3boAUt22kE9Sjkg0jqBD1/ZbwoGv8hZ2twAj0wVDOSKGPjniY&#10;y1NtJ6ZZn239U/p8nLHZ+3fpL7k968Vu7qlubOz3N/b7MrfE6bm5EsqqRpgyMhScQEtbmyP/AK4W&#10;7hYhU7gYbKR5VH2jA7tL/ldWu8v7S57dut36XcnsU2Vi7uN6zbBl9UKq3Eo65ggqUyCmRWuC18va&#10;cxdtXUiVUAVplXMkwT9uEz6rjxX5AvG/QvnNh6rcJynFbp7mi5f0lblm6rLquB7QDFEXsWhFQ0Ex&#10;AZt5dRmvWreqY0SJykf3HBvWaz8p7ZbL2Hwe/wBvtuE5LlRtLqfrLe6Nq8VC7i56YRluFmA11Qau&#10;/OMQLiCAXtr3qVmYliI0g0/t1xWnSeM3e7Lbm3sOS3d+5x+7s7m5b9It/wCJbPq+vetNLQxAMEyI&#10;IgjNsbZ1tzZeVVAVrILCRDCZyyGeJLmZFle907C/v7CcxsdT7rdNa3FwbdrItbVhrW6sKEXUStR2&#10;5kqMSHTfXdCrcWVtB3chZGeoFs8zhz6DM7PkPYPB/r9zveN3HpX+Yv7fj9ntTei47aWS7btL2Ead&#10;TvDTJERhVratJa4LThpILKBDLJaIg9Kmfhh1TN+BrnfdvHymz4m9y/G7jahLV7b2b73GazcCwpd9&#10;dt1Busmm2giCDBk4SbWzm3a9NkBLsXTJmmIC/afPCTHBe70wcs8x7zXa8tyqcrst7e2232m2s7Hf&#10;B1vbWxel0a5cMEtCK4kRMAmmEatsl4sQTSVBoVJmoHnSDir+KyW17u3vDWrFp7O1uteXbbm6lz8n&#10;c2RaVGW5dOtVEqzMfDoay/b/AEl0dm3u3AzSSornWRl5HAvRnOU/9jXh77fr/cnD8UbW2S3trW5k&#10;WvRWw1m36YVlZlMF10rBiABGL1tvtbdgO+0c3VgICSAfAknOvUYPP3bbXGery/Z92+9Ob94jhOO+&#10;ovGDhN8Ln+5XrKM90AgncWtlaQllY1trrByIEHFRuTdv6rV/ci0pSP0+3JJQSR3kVz6zg7aazWfN&#10;6C9pbbgPbVqzzHt/2luuY3dvdtcb3X7jtr6d26dIddkjLChBLBSB49TEb00shEt2zcWNTssxK5Mf&#10;GYrgv4tha5Lec3d3+55LlE47c7je/odpbvenbW5bvWx+SgAYWwvctsQPEkxOJthDdYtbT0RRx6lJ&#10;b8cLT+eDN27Z9XP4Of8AuXlrPC7PbbTlt5c525uGv7Jv9pbWlu2B6eye/eXUXUSpmBNRQUwu4Etq&#10;/erqFNy3bBAKGe8mOkYJpbb3WfxQuFucjzG749U43ebHc7vc2uL5DkxadrPJJoDbTT+oDMLgka4F&#10;VHgMQL+4tFLb6wVZBdWRrUO2asvjnAwdHQ/b3tfmP1m82f6O4NxtuSvcZdIddjeubbb2zq3lppCv&#10;aJIJYD/NFMP233m5KW9tZUIhDF6gISswPswc9tdJzt6s/wAptPYntD9dyfuv3BuE5PlEv7K1sXYF&#10;uRtWX0ba49piICEGHZYJBzbuw5+i5Ddubdy2llLmoEuawlVZZy8BgTbTXXhTX/qZ9K/YezXkeI5b&#10;dc/vOKGzLWeOtG4ivvnFl9nfVTpuGQSQT2wWUZ4Fjj9rZDJvuS0FdR9BG+dSOhXM5YF3tmdJlH91&#10;/U3377gbY8h9Mvo/d5C1u02tm77l5barb/R7lbyu1zdWL4UjbmGXWZTSJg5YU/8AtVqwFs2dzvNK&#10;So0tDoWmrDqD0wJ+petx+JGyH1y573DuLnO8/wC0vp0u+3ZF+4dzYubjZckNuEZ7e3uEI22e1DAt&#10;Bk9TTEr1d1bsgbTjP04Nr1GuPDPbbVADA9MsGZNbfruWDPB+x+Y9y3B9QfrJc93XrXNjjdjxWxu7&#10;nZ8fv9kve1zbNtmWHt3QzKxaBl+KkRbHN3i997u32rAKAVMLoIo4FKnM4x9fyXPhl45brd+4v27c&#10;Ht9l7c4zief96bN7+4u7u2mxbdbh93tWYva311NY025KIaESCRMHEMcc9t3fecpbuMRdCXLRDa7j&#10;iEVlMzFRljUl61qb3H06t+31P2vI8dsuO9i/Rfl9ht9fE7re8dy1j/b14ziePu+pur1i8oUBrkLc&#10;CAgEZznhTbbbbZho3N8nQDAI0EAQbZY0ocPwWXa82YDjvd/vH3ft2u8n7X9u7Qf7hutvF13bkDee&#10;/r2nIWNraQvDjSCRSBUxAxBuW9iSruAxdhaQt2m/aqzhtIgkHrH24nbM5auekb/Z8r9QbbbrjuNN&#10;zbpstjd5Hcrtit61wXOm2tnaXk/UHXbtekYKliWLEmBiw2rXhau/o9ofSIJSRqdiGlb1pnJy6COm&#10;NMbzW/muHMfd204K7zHD7j3572sbXlLSJb5D0t0uw47bpurRt7jhuX23HhCWun57uqGDChMk3z7b&#10;k9L6rgci1bvlLl8It5LiAAoVgAp1png5W6W9P7nmPi/fH0Rs7nir+04l+Os3eT5b2wm/4n2xuN5v&#10;vb++4XfPfvWeUtXRcuXttyLgHbQ5/LktiGeNWyR+ova1S4EuWwwcLrWRdDEkk5TGDV8ufyzl0Db/&#10;AFi3vOWm/wDYS9snjt5yfCX+T4Pm7+0u7C5v7nGbj9Ld4VrFgW7Ni2VDemDDMSIBNcHbbittdX1t&#10;3aF8esb66TbS4oql1JImBAkYcL3eS3Os4N8zZ+ufunh+QHt/2RyNn27fXgB7d3NnkdvyHJbK7fBt&#10;83wW9t2Lbsrbm9rvfmFXRSRNQcVn6zibTO4RUvNeFy0gcTcuOStshhQajVhiZnTK9vkt+q4nydSX&#10;2F9a+asbTYXOVvb3hP8A2H93xXL8l/t19LXG8dt7X6rlVv2tKMf02n0drcYEPXvUVxJTntjcZjbs&#10;jc99y3qQuVG6Vfz1SYkgCIofsxMz4p+lc5yy+7/bd772Nna2d/7p33te3Y2mx3tq1eG1t7m77Su3&#10;tXBbrforO6K1y76hJZkjSuqhwm3z171CqceRYdLd5A9hraWrVkaTbBUgEGhoJ8sXN+B+lM80/wAv&#10;+1/27e2G13PIfUy4PcXFbnleE3m/2XuHb7/ec3y3Ost+3y961vUZ7b2FJQ27lzQABpeYGHBveSa5&#10;cu7fj7doF0KEokszIIAmTpAqTEjFTt8XxVY+nP0d2HF8fwnu36pcrzlzbcXv9vv7B5bkQm12my3T&#10;W799jtmtKdzfuIEtoLjBwwg6QZf2+85dmULtbNq2rXbfqtdQO1s0e862wAA2SzBHhgXXSSXrlm/d&#10;XsT6Ccdb5C/vPd/uHf8AJ75OF3o4DacfyLbHbchtrXq7T25sX5C5ca/f2iJ6+5tIWt6T8xJAwknm&#10;HFy8d/ZtC2bNi4nqFfQZu61YeGUFiYAiI8Dic5PoxxL/ALUvZ7f6AcXe4v27a+mXPcs/KJzHuHhO&#10;QPE2t9b9x2bINnm+f4vXYv3LO3sILrXTeUgmoKgYU+45Vio3e4sNcJe3cRbq+pb3S09NZaI0hTUS&#10;JyxTbXWel4Rtl7T+iO3s7q/7J9nc/tOK2232HIcXyN/iXHD8x7F3U3d7zF9DszdW6Nw960y27hRw&#10;jDV2CK1rfJqrJba2gYBB69wgXrrk6i7ByBpXula+WC63TbbiOvbbmfpFf3Gz5XfW99um2hO/De3+&#10;Jsve4rgNjaROP2+y242SM43O4ZNv6O4tFFUyHLVxBv7fcsot2Nwty+90ozC96dqy6GLt9yoEEnUB&#10;P3HEufR0zM9vydC4L3T7R2l+/vOW9s3+J4LjOOt7zb2d57dXfcxzuz3oe7xfAbXbbxne6NvbO0d/&#10;TDFfUPehBOC1bx7aXX3NqxZuXWvCyzLcuLbtDQxDIoIZ20lIEE5gjCZ9Tt1+CQdt7O23Ibrj9l7a&#10;5v3DzfGcDsPbF/3Fs7O82Gw3m+5S9d5LaWdxa3u8e1f23G7d7lvdteuFraKfTuoYGJe2s783bfpX&#10;AbQuLuVLXLnqBGB17e7bCiWcRQGPFcVnbt1nMZD3fzP03XhOStc7x62uS3PEX/au8t2eO2f+1XOU&#10;2Xpvt/eHE8gdy12zs+P3K3it5lWSvbfjEhNo9rUP1Aayly5duWWn01tXYH6ZdFNYXVLIBFJGB3yS&#10;ZZfc+8+J5o2twvt7ccf7k3vF8VxHFc7Ys2f9w5DleCc3U90bq9uDqXj7u6bZtt9vvbl1L0N6D5qH&#10;V2m2dSLlxJ9C8u2a3bFq3eKtqTaAgZ28mMx9uDN32m2MKDe+9vdnF7jbNx3Ecs+2u+6fb+794bbl&#10;txuuU5XhLK7I2OQ98XbTXTNvkCxubawLPqhApEqA2Id/YKZZt3a1MLD27rXSAdbRcvBCKLbEKEiC&#10;YrGJZL/Bvvk4ssbn259T+TW7a2Vn2bz1uzsbvuLY7/hdvwdotaucdsvX4z2/c5Hb3iL275XcJc3L&#10;8gtz1LaM7NaLkDEu3xWwu7u6q7wh7r2vRb0rauzbdJ9ZtKxWO1TGnOuKztvtiYjBcv8AWP6qcB7G&#10;4bk979NrN3Y8fxW/f3DxY5Xk93t9vtfc3IGweF267zcm4/6fUzbjeWjcbdkMr+iFnFinEcfr9f1F&#10;NtPVuXLvq23KWydT2W0ABrlxCGBIgdogHBz/AFdujlfJfX76pjjR7cTiNza5jkbvF8bw/FngeWs7&#10;fleZVDs9p7k2dzd3XvbbiuL3lm9td0lp1v34vsl28lAL/C2rai5sr8Ii23f8wUVgfQtKyNqNwijN&#10;mMqg4LPLxiwv2v8AuQ5bmN1d4v3/AO0XXkN/yfLcbsblvh9y1xt3tmS17q5rcbTebZtvY4exda9d&#10;2u2qt3PTbdADEvrbtXv1V17tyy1zTcdSrXdu162W3KbQVl0WCGgqQaEVGDWt2xNJMYbvgeR5TmOB&#10;Ps3huK4Tj/c204m5vOD2G/t7ja8J7x2vtfk7G29p8j753dtdu+24/kd4zWX2hdL9u7R0ugIw4D9W&#10;uJ3H6zZ7oWxoa36CX2Nu4qRO4srCgU01Se4GRWBjO1ssw9nhvFlfbj/jc+onAb32BzXB2+RNzkbH&#10;I3uR5Pj/AEN9s9xud/bNvh+auvb3V6+DcXdq6bk2mFphoukK7sBzHhbvpObblnbJTc1IGDd4u21I&#10;lgTI1NFcsNpmYdOvV9AvfOxfd7U3rVu3t0n84bcW75tuk2v099kYrbfTDabcyKE4i++uEs8nxN17&#10;tv1FK3Cgc6PSc9ToE/8AspzxdZ2yQmUn6Ge9dxwfuW1sLN+3acXNsLwtE3n3lq2IZYcgduXqJkOl&#10;K/Hv9xP05bbX93vNhZRWuSWsei0FAYZFtjxFQVqMevx7TaPN7jx93MfYb2jzP+88TYvMQ11EVXYN&#10;r10odXwgY+Vv1E9qWNwt3ctZururLMly0ilnZBQNJzBFRIkfwx6NNscWvhPN482tTjyzzft27aN3&#10;RbKrqOQLkEAEhoqZpQ+GPRptJnL47yaXGJOgYwt/jLitqbvCzpTTqUEUIYH8Xni7WXq4dPUMGNmA&#10;sDxqSZtrJA0G5Ez5ZYk2x+Ux8Qw8m2CXNbBivaNM6WLCpCgGCPPqMam/xa18d2mQxPtbbVq1uFEa&#10;vTY9x1HsDHwGekfbi4m3N9V27NbjngMXOx2Vu6e71HIQ+mySLYkEarlsRApEnLGO+zh11ucSS4DF&#10;3tdtbS0Lvos7EgByraVYjTptL890jwjSD44z1XXWa20MSAgZlF13QagWog1hf9FXcQYpUGmDXqGF&#10;2LZe7dKC2we4H13ECWbSs/dbtBY1A1qAZPXAkzeQxcWFtFUVbHfcAJAtG3cu26qr2q9oXOueI3j0&#10;kDE63ZtpA1KNVuf01oARDQrXm/EzHpECZOCwMTP0NtklyqmQJ7D36tSqNBALDoQBWB0wXgMUu52Y&#10;WW+diXUWnZbhKntLFhEQR1H8cGbPgGEbfitLereZDOgFCwFhNNEmQGbTnpmMMpJ8QxpuO9CxfF+3&#10;ZZ7aabZe4XNwq5BKzckLbKgnTlPng6SyXIY2FzkrG9227bZXdrs9vYE6mvm2p1drJbskEsWaCAJH&#10;Xzxntmbl07u6ccBjFckt/wD911ViWYXGZCD+pDiALi9YNTNBiyYcdshjIbz2Jubt+xynHXd1xfN7&#10;S8m94/luNvbjabva7u02tLmy3e3ZXRgwlWRgQazkMa69WL7fNnk1uNoSyhlZWCsrAqysAVKkQVYH&#10;MeRx9G/2vf8ALB+6H9rnuHieC+tHK8x9f/ouV/Rbrj+Vu2Nx7/8AbFpbYS3u/b3ufcAXdz6R732f&#10;INc9Rflu2yADw8nt9PJPonbf8Hfx+98/g3x7n6/H8Z+afO/Gfjz84+c/7r/+Mj9tn7nOK5nfWvan&#10;D/TX6nb64u8s+/8A2lxdjZnf7z1xdv8A/sVe39sbW05H9Qpe2+5uINykqy3iE9Nv09/tf/ej9AP3&#10;ce3W536Le/dh7i3uyth+e9m72eK9+e3GX5xy3tXdEbgWwZC7i0r2mzDDHg3038XHkmP9H8Hyni28&#10;PudO/wBrt3T/AEfj6z+L8tP7uv8AjL+tP7ZuVuHlfbdzc+0N3eG34r357eXc8n7R3rXmuJtl3/JL&#10;bD7HcRbdzZ31q0YCkMdQn0Nv+XtXNYVo0FlIkiGAoNOY+B645XfWTL0a6TXr1/0OR/S76FcnwK7U&#10;7na3nuX/AE9wri1aJC3Gi7cS6koVM0YGQKmmMBzPJ9t1bZIcKZJqQBUznniSTa9/o76zEzX0D+lH&#10;08XaNsrm4RDZvXP9O2PyzfYwrIukEwRC9K1npyTld2Llxi7alFIBkGsV+yThrztdp6u0mJz6vof7&#10;K4RtntLK7a2bQKKC7ai5KjToWucgavPxBxgt0tzd32S0pForBlqjSYks3TpOOivQfFXLHEbJbu7u&#10;rdvo/qIFVVk3BK20srMMJny/ljee5bbcTYubfag3NwEPq3LREpAiCaADxkxiSyjq/sz21yHufdWe&#10;Q3yOmzkHa7S4jMtwGYuaBqmDJEdYBOPAn17/AHb/AEl+iD2LPvf3A289xcgrXdh7U9uJa5jm7llW&#10;0h9xb27FLCk5tdYfDHfTw7b8+jye5954PazHk2+q+k5r1v7d9lXzZCon6bboFVb24V0e4wADelaE&#10;EhcpMA1GPjx9c/8AkB+rf1L9w2eK+lm45X2D7cKenb2XH2bO49y8nuDcgLuuQUMLQipVIpmTj26e&#10;DTSY2nL4L3P3bz+Tydnts6z8Ob/sdQ4/g9hx1pFWyl66DW9cVSxaZlVaQvkBjzn7S+j3vv6m++dr&#10;a5xed5/3V7m3/p7fg+NW/wAx7q9wb6435fH7W1bDMxJq80AkkwMbu+uuuJ0jx+P23m83k7/Jc2/x&#10;tTOQ5Hj+J4/fcry2+2fF8Xxu13G/5HkuR3NjY7Dj9ltLRv7re73ebllt2rVq2pe5cuMFVQSxAGP1&#10;Xf8AHn/xD+1vo5vPbn1v+vnC8buPqJY2w3nt76YKu05LhfaLbi1Free6dxdV13fIhTP6dfy7LZlm&#10;FPj/AC+5u/0aPmfB7fw+251n1fH4fh6W/N+L7/mI/wDajmww9/ftS/49uRv7rer+p9sfUD91ux3m&#10;52nH8duEvfp+Z4L6JNtGt3L1+3DWL/uR3FhCWXZpfIF9fuuot27YtWrdu1btqtu2ltERLdtFhEto&#10;gEAQAAKY4Ydbc1+MXeb3m+Y5fd817l5jmvcHMchvb/IclynN77dcnyG/3m5u+tut3vd3vXuXLtx2&#10;JZnYkySxwgwfhiovNulskMjoAjG2AVl9cyoCr+E5mcFFIFIIPx+OAf8AWHrZl9VthI7ZViAhIyzi&#10;MHgG7d1bt1zJ7VAIgqysk6gxgU+BiPMnAH3YCLyDo6hUCXSLgCkh9DGJgin/ALKDTrgYl6BFq0FA&#10;Rm1FmUsrAlWcIGGo17aZnw86qTP4CcZn/d/wPVC5dIVi57FtsqSpHY5B7JkGMoH2ziUsQvX+knLG&#10;p0jt4r1jm+/1etMaVkFwpkJKrpU5QY+34YdHaIFARiuqjvtbuMx7dUhmJpEtInyGUkzM0wtBn9mA&#10;Y3LBiiETJEs7kKdJhuw9afA4X1ny8T/LAV7hpMwqqwufL3t+ElQMjBkCfDwOCaYp/fn4jAPW4VU9&#10;RQNTGAamEGlu5evWR1wWk/8AswiDPT4DpgHgw1BSogtpgVMkfxP24XgK2662VMNpZ2IR3kDUK6Fa&#10;MxFZ6YRcGoEdKE+OBZmYp/jd0tq5IJhXDrOQBhmaFEUJ+7LPFfctlSTSP7DEebaY6Zw7Jw/OW7qJ&#10;anU+gSTqCSDmdRhVP8JHTDGnPOvSBGMza46ZZbRN+l5RFxW9MnTdVjBYgTDDTMihmuGWESPLw/pj&#10;VzjMGg2G5YOl9GgmAZf5hqACqwzMmv8AHCBUUzBCjLMihHlid0nUXbi5ttxN24vpbtouK+ssGY6Q&#10;rNHeSfxU/pjyd+7j95n0e/Z39Pd77s+oHK2OV93bqy1j2R9M+L3Ns+6fdvLPaZ9uTaM/pdhao+73&#10;1yFRYVQ1x0U/9Kf0y/0q/wA0v6pf3r4v2z+x/a7eD7b4tpff/dfLrZ7T2fhlxtnbH/E8+3TxeDXO&#10;29ztxrptZ8F9/wD3F9u/b/tv1vd7Z8m3Gnj15332+U9JOt2vEn8Huj9gP/G1+4j/AJB/rLsPYv0r&#10;4Dfe3/p5s90m7+p31s5vYXx7E9gcD64/V2bVwaf9x5jcKdHH8TYYPcabl1rW3t3bi/jB/c3+6X6r&#10;/uu+oW99/fU/lzcX1r49ve1thcvJ7d9qcddYBdjxWzcwX0Ki3dw49S4VEwiqi/6u/wCnn+nL+W39&#10;NP7F8X7K/l/7b67rrfde88k1/wCZ955ZOd/LvjM07rtfH4pe3TNv1b7bbX/n77x94999893fd++2&#10;x17NJ+XSX0+d+N/hOH9Ij9mv7JfoP+xj6TcT9KPoh7YtbK3Z2u1/9in3nyaWdz7y998vZUm7zHuX&#10;llUM5Ls7Wdtb02LAYi2gLMzecc6Dwyx+954fF4eusWXEcPy3P8rx3B8Fxu+5nmuX3dnj+L4ni9re&#10;33I8jvdzc9Kxs9ntNuGe5cdqKqgzj4/7r91+2fYftnuPvf3z3Pj9n7P2nj28vm8/m3mni8Xj1mdt&#10;999rJJJ8evSc1rWbeXfXw+LW777XGusmbdvhP9vSdc8Kvm+c4b21w/Ke4fcXLcbwXA8Jx+75Xmeb&#10;5je7bjeJ4njNhZbc73keS5DeMlqxYtW1Z7l244VVBJIAx+pz/ju/4muL+jtj239bP3JbPZ819WXV&#10;OW4L6bX7VjfcJ9OrVy0Luwuc7ecm3uOZX/UvW1DWtuIQMbgcn/OP/XT/ANS77l/Njy++/lJ/Ibye&#10;T2f7Z0/4XuPuct8fufue02s3nh1mNvF7LjGltm/lud9p29kn7P8AtD9iz7ddPuf3rG/uP8vjnOvj&#10;+HN/Nv8AG4xOk+f4fv8Alm/58ua+vm497/tr/ZnyG+4L6H3ifbHuH62bDcb/AI/3X9Yne+dpy2x9&#10;i7TbqNztPbm4kbaxuJXdchLEW0291A/1a97fUVrjXuF9uXtNlpsbzlrdGvEdr7bjXEQgiHu9YhKV&#10;x/H3XPSz/wAP9v7Zfqfj8OJ3b/3f7f8AscK/Yh/xnbPibXt364/ua4RN5z+3fb8x7G+j/JLbvbLg&#10;JI3Gz9x/UrbOGW/vard2XEH8uw0XN1qeLeOFmwqXGTSCDUTDdxMkk5nPrjG2tn1WvXNpH3jXlLm8&#10;2tu+z/m2kCsUAULYRdKp6fyrGmBpoBlAwVy2zqSANUiaDqJP2dMTXea9V7pfkc2m5TbOFcMFMtGo&#10;lSlFIVTBkR4yYrTEC7tw0dpGfSrAioM/bjprtNpmGZejU7HkXCFyyEkICVYdhBglR4+dRPwxVbqw&#10;BNR8pPQRHymufhTFzzhWw4vkLt4QJBBhjVtQyuW1VZAIzNI+ymGEtypSVJAEdoJiSYyrliiffv6X&#10;S8iagzMCpcoIIALCTQkVwwdsQSsQVlpNfPPr9mAsV5AaRdVxcU6EARasQYAb+sk5VpiObDSTByC0&#10;kdxqKUp1nATRvVKFdS1PqgA6tVtRoc0E/AdR0wP05D/iJDQ0EQoK/hnxwC236m2zFkAuKGthjDP3&#10;RFxR9nhiem11A9shR3f91O2ayPOMBnLnMJbYAXjbFwwhqRbhpJ0ih8tRphy1tmJK6GUagS2uswIE&#10;9PLAM7rkrYRXLpdb0ysWlXSAJJKhp1UiSK+WJqbeM1IikQMwa5fxOJbiZGfvcixgoQAUDSGPUdAR&#10;MeA+84DWCCYrEzOVcoIxmbS3AFrkmhdX4q+IGmg1Fvj/ADxHexTuT4R4+UYtuJkWljkypAZynirk&#10;yRMQoOU060xWX9rJYaWIEE5AGB4ZjF68jUbHk2VE0up1FoAYkqSRMkSD1FQMZrebZQ4VQV7lE5yS&#10;KqRP8f8AHFHSOI39x7TXHAun0mhRCldJIW4WAyisfATiI22A1EEz0iWAeJMk4C1t786kVlqa3BRS&#10;9sCIRVgTNT4DIVxS3du/qQe7TDDqZYU8PtwGu2vIWxa1adC1QyAAG6g5mpyOWeGLu3IttIXVDEEh&#10;A0rVswcvhiIsbG/BugAsQHUMtssUIYQCCMgf7eGM9vEFq3cMd1yhDaWYwaFfDLyxTGGw466b94LI&#10;0WtLBgGCgxLIx8fKuMfvLMjTM6gHaKaQTk09BHXBW34++QwZmjSxtJImTSSojr/DGdvWFDG4QsJq&#10;UgKATqy0g1AGeEtnMGpsXWICCRqKtmYGkVJAoZyNMZv0ybt6+unUaJPyEiBmetetMen5uLTaoS1a&#10;adJGowe4SCZAyiBWKnF9sdgbVkk1YgEgCILA08gDWZrjhtt3Yw6+mGf32+D39P4ZKgsDmOp8zMYh&#10;bxCbumT2juKLWJkSengYxrW/RZ8ExzlYbRgLOoCrk6QzCNQ6gVzzE/ywrY2WSWIZFZywU98FfACv&#10;wMYb7zaYayb311GGgMrFF0zEEq58DnllPwxdKnqMEAMSrSIAkGCIEZiv9ccxSM620ZyygEMFkyMo&#10;EGvyk9MaPjLCl2vSSE7QZykGQWzplgMry+5ItrtwCDcIYgCe6RHaf78T1QWyRDL6jhRlqBOQ8s8i&#10;fDAVz3NYBLq/p2y0dxXSO6TWsxEjFtZhHWVUBASznTnEEaSDUxMnLBM46qW+WZW0u2q5Cqnesrqm&#10;pGQri029oXE9YqO4hgRpBJMwvb06TieqqLd7n0bpsK5OldMQdICKJJZq6hNBONDstjqFvspq1MDp&#10;AjVRhqz+zCXIw3L80Ee8fV0lVCW3AJMhe5CEFK/iMQc6Yv8Ajd7yPD8pY5PjN1c2u82zK9q9bghk&#10;jutXbRo9tgIa21CM61w5ylksxXM/entP2h9RvZXL+x/fXB7XnvbnOWX23IcdvVdGW7U2N7sd3bi5&#10;t93aJDWd1ZYOjVBiQfQu4t+wPr57J5r6e/UDguO5La83sn2/Me3t+lu/td3b0ELynEvfBhkJ1CBr&#10;SoMrM/bf2P8Avj90/wAuP3T7P96fsz3nk9h9x9jvN/H5fHtdbxc9u3bZdtNum0zPSzG0lfF+99j4&#10;Pde329r7jWb+LaWWXn/wf2/j8Dfrd9A/rP8Asi+o3AfVr6Te5Oa3HsrhuWt7n2n9RNgXs8z7a3d1&#10;ip9q++bOx0W5uqTaTcN/4+6XMJcJXH5g/wB/v/G/7v8A2scjd+oP09/3H3v9DOTuhjy9rau/Lewe&#10;Qud9zhvc22tG4RtGMnZ77UVKdl0+oup/9Of9DX/UG/an9Svs9P2F+/P0vs/7z9vrieK7yeD7l49e&#10;NfN7bazWfr3iebwYmN/q8cmu0mv4D+7f2d7n7Bvfe+0l8vtb6yXu8fxzOt1+FmcT4zp+hT/jz/5L&#10;Pav7suMt/T/6jbfj/YP144u22nhrm6ReI+oPG2Ekc17UvXgn/mItd/xpUOjA3bQawfy/lvE5dfAg&#10;ionPH9Ku25x6/wBv8X0nulmZ0/vfVgEfd4iMCfD7cuuEszL6mMf29Ag+PXwj78fUz9hH/JD7s/bL&#10;yPHfT36kXuS92fQvkN5Z2+626M+75z2Gtw+l/vHALcM3tvaBBvbEnutrFqCqLj+Z39cn/T2/b39R&#10;/wBu9x++v5c6+H7Z+9PBptvpmTT233Kz6r4fcWSTx+XydNfPOJ5Nptv13u33f9q/vXzfYd9fa++l&#10;8ntMyXnO3jnxnxk9Z8OPw+Wv77v+Nf2H+5e3vvql9P8AYcZ7V+vnG7C6bHIKtrZcP7+SyPVTifcr&#10;IsWt0xGnbciB2sdN8Mh12/1M/T/6iezPqX7X43319P8An9l7p9pc1aL8Zy+wf8u5Jpbv2G/Ms3dM&#10;P6dwBgCD44/zH/vf9kfu7+W37p91+yf337Dyfbfuvsrjy+DyzmfPXafTvpnOvfrbr3Sx+/e0937b&#10;3/t9Pd+z3nk8e/5dpev+z+L80v1Q+k3vH2Dy+49i+++D3vtX3jxG4V+V4zd2mL2rVu18g3AY27tq&#10;SFR7ZZNUlCQcX28dr0C3B1MqislvAZ0OVI64+p7XMxHpkvqt/aGyscQGbem49va7W5fMoLSWkJ1F&#10;wYhlVCSWmAAAfA9f9s8aNjxqMyRcvKGYnOQsx4/fjo829zs/P9+9n6v7n6kfV/dcbt9817hPbt+/&#10;x9i3auRt2ZLxUX4MKWP4iPtg4vnadHketRPSmDDypw+09J99Ygj5j+XoFztuAXTNw5ya9fDFfuVz&#10;MyS2k0ykZCfHAdl9kXyEFvQDotB0DvcZfljVNuqxIlgKGmKncLptlpFGzjzmP+mA737V3167zO12&#10;ots3qbYo0sUXVeQIRbdWKsrUXMEVJzxEeqq00qBBNRNZwHReOsna7vkNoy/6T+uty+EIm2gFoI8w&#10;/wCIAkQYkYhemC15YImWgEgnwMH78B1D/eNw229vXtVsjbRbb1bQuFFJ/wBMAHSHVmkisAA5UxEu&#10;ElADAKtAHhOfd54LLzlv+NRdryV++lt75vWRuHdDcY3QNJttaSCTb06ZApQnLCrZKOIElk6AyCBl&#10;gbXNtiLy+2s8hw94m8F/SbtLjKzFVdTe74AJ06ZWj1gggUxV7tAwvE5o6tJ+cDq05U+GI9Otzq7J&#10;7F3l21e9vJaLNZ3PG37AgK23cel/pwAWXVpn1CRJBxVm4vqoVYEdq9T3A1mcVXXrXHblOF3mvZ3F&#10;vo95k0tbRjaurpQoVOkiZZQfKZywy0KjowoXLRWkmvnn1nGdriKvNtbO73Gw3djUbi7JdvXSnqub&#10;VJ1TGnS3ayzNaZYeNtSLNwRkKyYaaCJ6YtRTLv7rXOb46+WK2twz27awp28Qbr3qETPyKM8464rm&#10;XtvqQh0MztWJrEAz1nHLbm2/BXTdveI3PAbmzc3FsbjbptLOm28g6g5e4hFGp8swPuxI2QUXgqrA&#10;eySCGBGVQ5xdLc4Ky/vi5ete37969eu3G2fNyUFm5bZUFzWlzb6QVLKalxpmlDQ4e3Nthsj+HTca&#10;g8jqgRlnjqiq9t7+0/vNSCu5W/xVgEsXFwtcsFdTWyTqnTGmhiPHEO1Jt7pdTwEDAH8RFYj49f44&#10;zmba5VrOYuWbW/8Aau50bOyX3t6y94dq2rZYfmo9ICLA05knpJlAII24IPqei9G6aciDjG1+iQWL&#10;+or8/wCkbbbK1y20a023+e6GIuNb7gO0yWalZHWcUs/mooYQu40hQa90kCImT8cc2ukdue0p4jc7&#10;hrahtzwQuNfa36nqGyigNecEAgLkdNRSZGJe4sxY3Ck0N5VIMlqkSoOdMas4z+CSsT7e5f1eb4LQ&#10;AHXi965uKum0FW0xsXrunSHM9sUnKJnCwn5W4WdMKoIIUEmhzPwwxxlDD3rjcrwN3RauuN9ub+q0&#10;LqrbFw9zXFUQCQdVVoRE0pCZANxaYISPQnXEaQTmfI9MTOJiNZzG0s7h7vBcptzdRWfmLmu3ra4t&#10;wIo7QmZuKelPLGr3l0twdsKZYIVjIwawfspjvnhzx9WXkT2NxCWPr7yO6v2/Tsbjc2r4AYPb1rKe&#10;uhjtAkFhpMTp88Y+wotqNMoossQzUEEyJH348/Xl0ty9n8xuTu7t1XW3euXeY2yBEuElzbbS5tEx&#10;LQcvjHjh3UEtqxJ1LaY9pjNanV4H4YvyJMqxNrc3m93GlU/TPyqaFuW2c3FsOFU+nPzBzBJP2EZR&#10;jdaQxJgWAVpWWGfmT5Y1jG019WpMNCmxsKLira0C5y1xrqaiAgSpAy0jVA6V+BxE3GhoYgwCqOCN&#10;RmATAp4x0xrx3i6+sanRe8Wb+3Z1QkHRe3Fq4JQG2pa2fV0nr1MT0oThVjbB1JVWLCYZoEeodRUD&#10;DffG2PgmecG+T5ttu6revbe1auCWRWZjcbbroVldoivUmR1yg7Pg9mUK6RAhZOkTOZJGLrzbt8XH&#10;ybcZjxt9efedu7xu8Ny4l+3F10VL7Frtu32AIRI1LWDmSCRljvnAWvT2q9OwGI6sZxtx8XWvyk/v&#10;J59OV97bwJcNxbm9DBmY962lIBVSTlOdPsqMXuDs8WYGAGBgBgYAYGAGBgBgYAYGAGBgBgYBy0pZ&#10;xpEmaLWWOQAjDFxvDIR/OuJbiOe+2OI6HwfHiyhdgBrgHUB2tFRWvkT91cR5kmfsJ/wxid12zXFr&#10;F9O3YAL6DEG33UJGoKyxEE5QPjXCzWF6iM8qCcdGrxO1HtM/ewKobhKuYOpUmG1QYWD0Bms9cRn6&#10;t0BjBhvuO2wc7e1oRtSB50alNoQbbNlUfMZEimeI7t3ADp1jqcTnI3Gx2uvY3rraVW/eVBIhiVeN&#10;KqBVj0p/XCFUmASJz+40wE7fb9dpq9OLbJbG1VjpbQ0abkFKZGoy8cTLdsyCBArJ6YYmcnyc25jn&#10;bS+tanUqSFUkq5eRK9RHj4VxISxIUn76iR0MHB118dz9TB8r7s/T67dl/wAt7JUSz6NZEsEMjPzy&#10;88SlULkMV2kk6Oa7nl9zvNKXGKhTqUK0kxQLqzOCc0iM+uBZLxVrxDXGdSCRetut0NJKsZLZz0zp&#10;/jiqvoe5f/Zl/piW4mXlsxcPQXszmltmzuV70Crt9zbA1aFcaXcLlWaTnnXFe7lamJ7h4x0kYqO3&#10;7HjLW4RAq67U2n29zWO2SWAKgyWIzIzFOmI/rRFS0Uk9R0BwGxX2+blu6Clq3cuj1Bb24Zz6wXSt&#10;yxcQmIrrMSTEYNiSLhBj8SzAAI6RgE7bbWdrf44XNv6jKTZ3iAXALm0P40uLSdUAjoZ64Ta3A1Aj&#10;I9pJg93QYCbzntN12V9jbadm43Vs2wwD7Vj3aUFG6ljFRlhb3oBXIqZy/DOeeApOP9vj9RtbwE2d&#10;/tzbDLrVPUBNtbYXoax92WALxVlYntYGSSIINRT/ABwEq/wS3tnudsllxe2ty0+hbdxmS5bYq9sT&#10;U/8AcAfsIwNQKmhgQc8wfD+eAbfZ3Vv2k12i1y2/aFICBbOvQW6kxpj/ADU88f/U97tIFD5CCfGg&#10;rj6+/SXXrKq10NcLyVFxBcWUW4yjWwUA1HQAUzHXDZEgZmZL9KfDAT0uMr3CqAaAIS7pINxSUhWz&#10;AKtAMkmYimAPDVTODAkxEU8RWZwCn1iXt2SpUMrFWF5rdsTFwnwVjpaRIBgHDTCTANIg1rEU/wCs&#10;YC029wejqdAXLEgw2jV8rhxWa1A1GT92CgzIoZEkeE5aTl44B5bgVSgKs5AdDL6GcV1i6lNdAopA&#10;84wIMZxnBkTEwRU5/DAO6AzXSBry1DQwVmKBlYsJyqwH+bPCNIA6UGU+crSvicA/67aQUJKlx3ej&#10;6SqCCt4s65QIOkrnDYSaCcoasxBJqR/YY5eTrFiQut3SWaLlgENpPq2WFLb5RqkagZw3SsnVAzig&#10;nL4/d9uMyZEgKBo0h1OpT83ztb/LJJzEmsnpINThsefUiRl5xqIxFT2XWukg39AJXSmpWQWzqICl&#10;oEGCJr1iMGaR4zWmVc/j9mAbE6DbWQFrqJt0QCGKZDSAcyaT44IyBWeseH2DASh6T3CF0JCKtxtR&#10;OolO4ObhFSIBJ61E4TQ1zgEZ+dRBwEj5LbW9fcrhlEBfSYmbaG4JPWdBNRU0wCKjqo8DEQAMzXAP&#10;2ncguv5bM1tRrtoCxBOqEFNJEzJp0nIF0Bb4VEGvwwBqSLhFp3WLhuFQ/qKkDQzSR0GQGfgc8AjK&#10;s5ViARNBAjxOAUr23lHtekV1NdSGFxSRV/UFARpAOk1FAaYSCOhAqBI8SflPj9+AkgBSpJe4ylgZ&#10;kW2yuNfW5M0zPaAMq4TAiakj8ESZnwI6fDAPKzwUa3oRXJ1s5UG2EECUk6dVAB8BM4SaSSADJykn&#10;P+7P4YjUvolppcJaVnNtbJZDptotouT0GUeBqKE5YQRlUNUGhk+FSes4jSWg7WYrdQOpSGtoiArD&#10;MgkmUOcg1OWEimUUHUTSYEgYB7tb5ix9TRNWEGA86rgk0juI8vHBMIjSBMjtImACQRT44CRabVPq&#10;M7DvtpcWVJZhCAiAJFYI+yMsIoF1GakEzBBCkgEjpgh6rlkUjsDW1Cypt6tLiTcms0MDPxwgAagW&#10;P/cDkVABjxnwri5uO30X5JTklHW2IDSptCdJciLgGn7zpJr5nCPmLSAYlQK0UmirPWuN47de+U+Z&#10;xqBUR41Rdjq7gEOX0GInKfjXDbCDIbUAvkZg5MPjlXHTS92vKxJRhkbaq5uBQ8HUgz02zQle3uER&#10;/RBqcpoANREglYqR1xtTqHRKszIQ5ZriIdOkOHZFQwIJ/vGEHqR+KtKN2+E/0wD4dS62pKqojVrD&#10;IPUOtC5WSIoQPAitTgjSYiKTqmYmDUSOsnAPWj3qzMdR1aFSCG7dKlh8xPaRA6xnhAgFgDKglmgj&#10;w7ssBJYahabSq39IijAkFvypkRQ1+P8AEiSRSkT08BKiCJjwnALRFRkFz8xVhQTBYzBctcmDWrKB&#10;8pqB1bOWpiSFyOowBkIp9mAkrW9o26hnudukIisQ3eQYY6VBrEeXXDbmdQEqOgoZrUE/b/DAWFm2&#10;bKW2crcuLq/NUFTbIGkaQBIoCvlOEQVBNYJzjw82P34B9W9UpqEXBJLIXUlWooaAJBg1zGCYyYEA&#10;ABfLxr4xngHbdtdOpybl1rhuahFC0Bra6qDVSZkAfdhs5HUJND4tSsx/Sf5YCWvdchHt9FMswSHh&#10;Ta1samcmPhSlMEwPWTSSBUERMEYB+00MsFyRKq+oK4ZnM3JpA6EEVyzOCqQZPlEAnpJOXXALUBCQ&#10;oEU7g+i2NZMKsE5g9wn7Rg6CTnPUEMopOZFPhGASyOVW0zFl7SwYC00glRpVTmJkEk9CeuEFuoMV&#10;/Dl46gPh/PASkTo66mZCDr+YgdgQJ1rIqenwwmhAhs+kgEBjUjzMQMAsq5crcQaIWXQMy/lx6dsB&#10;pgACY8ojCZ7e4MxkkSczH4R8OgOAcMNd1J6agoUKaXWLakg62JMySTMGBkYOCMzIEVENE1IgSKVz&#10;6YIXbUEsrvrBQLpUhYVT6ghoIFCQCPGBXBGTPcDJlvCCIYkik+WMy7Z5n+IWiooICgdkW8/mLTbY&#10;BpMVOZ+zBHtIE1B0ggAqDE1Hj540o31OpCglHAZxE3Gh+zSciP8AtJ6ZVGAWA+YkVJJBLap6TXMd&#10;cSyXioNEMgWjZj00AGkWwhzLlBBBkMYb4Z4SQxEQQZyJGQAqUHT44TXWdJgSA6hgxZHXRTTq7S7a&#10;aXTSayIqJrGBFBGokkmlDWq1HjXFUYcBijadFuO150FgNJatWgRMT8MJUd0mhM0EdsySAP54B24W&#10;KyJYel6ecC8AIPquK1FFNT8BhBmk5+A6dJOAUh7WAkNojUzmqkzC/wAp6HCRMQIE5QZMRPcaUwEt&#10;2Xt169SkapFCwYKugEk6onwEZ4TI1LUagJg6dDSPEgDzwDgTUjnQArtoFzU+tWDREISRqOdK+WGg&#10;JByoSJEsAAZqeprFBgJ5uhXWJ7lVQJCli3YQoiimJAPnTLBGhgklZV6QJkyxmK18sDFLQHTIQ2nI&#10;ayA03FGkFEA9M0MTBmvWM8IYzAJWYlesgmCR1P3Y8uZnLKSo0oR+ZLQHIOgA211KIyA85y8YqIJJ&#10;oZM/NJIkQIoMQOSFVQNKhdIlQACdUlWLkzSjCBSD5YQQGJBEBlllzEA9en2TikuLk6jMFtOCso+i&#10;06gqGJBjSoJbMEVp8ZnBFSATNIEQBM5TT+WDpNs3A1PaNYYXdTG5WFhR26iwGRMeET1w3ERIA8st&#10;J0wSAenSPtxW0iFKsqTdE5CfzAQDJiGJGU/ZkMJ7SKQKkEikDMAlcoHXAPKHBmDcCqrmoca5EmGH&#10;dLfhitcIMVKj5SfOZ6z/AHeGAftAhUDmVdZBBFCrSbegx4loyyrTBLEQDIJBBilRlB+6mOnj6VKf&#10;BEltOkqrLpETq1So1LFIqC2eQnCWJOX/AGkzUjp0x0EhbaoRJEojgED55MqD55CRWKHCaAmDMSsm&#10;RXIR41zwDysxVVBKeoqvCBWIiSQCsaczAIzwYkTQwK5AycpJzwCIBINO5VZId1jTLFAD2+BYDPAK&#10;iAa0nImYByPx6ScAoPcAK6iV1DsYrBdlhVPktIAFB9mElRIkgT5EgNqkHwwClnQ3YWUfNVVJXSFd&#10;adFgQB0znBCAvbU+JDGmqolq/bGAcIJMMZllLEaUAYppilIAMhQeknBHVOfQV6geB+6ScApSqqZG&#10;kDXKrVT3fMpFQQT20r1nAyKqDNY0ioEAwCAJOeAMagGcQrHuNw9pLTDMQx7a+AImnjglWSYFJgK2&#10;oaTEKwBrHxwALjRAuEMLYb1AQTcQiLoJylc9QiDTAeJDESZmhyOQOURgAgY23Qdo7gZGafNcJMky&#10;Cco86YbYGTRmJEoa6RSeuVBlgJNtkWAGS2qljcQQGuhWovnUxPgMzOEMtAsfKSKVAYkkM5/oOuAc&#10;S9paVYqSmbaZKUlbYGQmSSQaHwwRBpkCBShBIIqJOXjngFKQBpAeC5o0lVUGR25+VBUU88JJGlRT&#10;sDEhYqZqDH9vPAOqddx5LA3Cuk3SCoBEKwYxPX4g+WEZiGJpJrJGQqI8fjgJeoo1AjBtKELpDFYI&#10;AuaiJAJGkRUfeWzJUamiIAAEEKT+EnAPax6j+kmrvJL6iVdig0i4Ek+NPCZwlhAIopOoLSsMTEz/&#10;ABwEmz3jWRrVNPqTAUOkKUVRAImSoj44bYNHQKFrllEZ/wCOJJgP2yC8gmS40inynuCgTBEgVNaH&#10;LAz6BSFUAyTA00AkeOeKCAgQXa6BcdoKhe6YLMMiQJCGTQ4bcTQslTSPKoJDVJ6YCXZ1KvaHVgCG&#10;JkVuCCtcgMwOuXTCDJgwJAhgIVSSNPaSa4B9SE1HU1SAhILsQG1AMEFIOek+EjCSTQDTOYKgZaYl&#10;j45VMYBwEEs76vmE6ie5iTBVR9sRNDE4QIQjUKx3ZMf+7v8Ah4/wwB6i4Yigk6Q+pFgSU1JIj7vH&#10;PDbKsgwYJIoBJgzIHxwElGZkKMwlQrK2qAgNCDOUVgEVNcq4IyCATGr5dIkkjMQMhgFAhpjVCH8w&#10;6gugMnbGrMgdJpUYIASZEGagxpYA0OqPswAZmIFNYactRaQs9ysTWsx4dKYIzqJBz1E08YEgZeIw&#10;D6BNEKCujSoipOnPWwJM5Gp6YQaQZWgyDEUPU5CTOAdmp7HaTKsyAFXiO0TMZzB7uuCMfKO6QqkS&#10;DKnoQfA/f9mAOTIck2yrMVgQVZiFYgDqaCtR4YRBIrBlZZa1E0Aak0BwEjWAeqkHQGGUgBiRUxFB&#10;GEMsGIGWcQKUqMp+GAcQ0Hc1TOgzFx3HinQZ1wggNAGcnMiaZGc6f34B1SV9UkGScoJFc7QzEEGv&#10;wIwkglsiYYw3bpAHQtXywDwZQrENBddBWW1Mxb8K590nIgUw24GQUBoEfhFRK0HU+YwDqgkAsWKk&#10;zDS9waTBVixNBWmeWEEgmdUkgK1SQtK/EjxwD6rCgaYCMzqe1SYNNPUKQJI+04JiCMlABBAJOqh0&#10;SP7sAFDAmHZiy6XMJp0OvqBRHUD8U5UrXCrSk9gMF2CqYJ6wDWcyDSOgwBXrgC+sZC2LLXjRRLBd&#10;agEEVANTNaivT1L9MeGXb7QbgqNSqBJ7SxAzjr8cZnN7vxjye4244fBH/kg+rD3NwvtmzuW0b++A&#10;9u2vrenYe5NwsWJgkalCiMxGU46dfuEkrqp84oJkZDUMh9mNOPj+OHze9ncatra2t/btqm5ZW43c&#10;RqW0m1uSdS2y0lmEAQRTD+3/ADR6VyqsGILT2tMCPDLBz3msuIy3vLRxF0c1xSkbna3bFrc2bSS9&#10;3a3FPruSc1YmZPyiDQ4bdHtMVYakmVIA+GoYNyy6dt4wt+K5HjeZ2A33H7ldpvoUbrbXjcUsyH1f&#10;016yTQn5Q3gQaZk0XuIaWUnKBDAYORvkuR9LaC9skO03Nm3duNeYO1/YXGcKUCqQxtsCDp60ANMG&#10;dqtltdkdpJyMwSK1HTz6YN3fu1xeqst++LvuPajjfclwtvLe3T0zcT0/VspdmGtGoAzAB0s0mZBG&#10;JQJCAiGYCGBJzI6k0yrgwxO4Sxf5S7tristt3Q7a5bRI9K1cF0sqpUySVVoAJlpxEdrlsyrSpMdf&#10;Huy/uwa4uJHROO2XC82hsbnbLb31pTbe6yr6l63bQJa/EzaYoZlTVpoMLshb4OrMyQMiD/mypgbz&#10;G2ET3Bud97Yu7U7E2/0uz9JXe6rtaNq89EujUxYnNDEDLyxEuPu9XoWk/KrBasLMnUTU18Rg6SaT&#10;XurZcVtPYVrbJ7m5jfTzb6Ll0bdW2/qbjt9N7Fi3IthEILlM4k+OI6DeBmUsNWQiFOqYBb+7Bu3S&#10;9ccNfyP/ALAe82Ow3v6e++0vPbFxS7sDthNwlE1t3vBmuRBgRhBbfWwfzJgCDK0Wa0xEx476TlYW&#10;tl9NuXvWWPH27QbULqW3Ys1+1K29DJA1EKCxOkd3hTEEvv7l6TcZVaIgwWAORwamus6R0S1sPppx&#10;PCvbt8Vtr+6tLc7btoMu3vuumEttppSGYGpJIynD629yzqDeMdJaQBFRA/rireJwo73Je0dptm9H&#10;2/aNwnXFmz6Ru3CwIfU8QgAlTWR54WLjKNLXIhiSxgEK0ahP8hgnbOuFc3GcbvN2m82XFG43oAC1&#10;Ny6Lt/bajauE3qqop6hqCMpJAwq7busKbkKi5SfLtFaEk1zpgv8ABA4nkOK2t64N17Xfe7jcFCXt&#10;7d1uaLb6b143hOm2k6CGUTmBTCLJuoWtXd+FJJESsCFHaCc6YJZOuMp3Pbfgd7Ytcpxn003HI21a&#10;3pY2boa8bl1hre0V7e6FkmIiZGTqWuJUsOQ3d+/uO4hpPbIzqch0wYt8n+WY/uZzk+a+ve7t2D9K&#10;vZXtz297ZW3btbna7mzYW9d9O96bJ6SgEszEs1BlQVwd23wzQLd14NAS0DIKCBllngS+T1hfCcj+&#10;4LaG7f5bguJ3LoCWs2bIuM0uXu2WvFQZJkrBJAyFCMOfp9uUKW94TUQ2rUQwz0tGflgd3k64VL+7&#10;fd1vkbW95j6fJZVBfS9YNoWbfpMw1K9gFexp7HIBnwjCX2l3SGW8W0CJNG0kQD/jgmvktuMJ2w96&#10;cQ+6Nrde3Hs390ty4ERvUs2fTIf0rpYMqEfMobwyxCu7IgLNxoQ66nVKtJMDLqcSyXiuk2l6eje8&#10;F7/sXDure12VgXt6TsVZrDWnt3tqfTtfqCFkqzBa5VJGEps9oiEeteUESuokrBkmGYThJiYT6/kk&#10;773x703O/wBuf9g4ndmxcFm/6ei3umKlFd3sI2kjJCAOsnI4Y9AtrUbu4pHaSNWplHaFAGcAHp8c&#10;Vpon9xptU2m5v+0drurG5Kbm1tES0ypuW13D6pvntD3LgYgMpoI8MNE3B6Voblbq2pUCklGI7jll&#10;iZgvI4rdNyXLP7Vv8Vu+VazumvNZdba7mxbKi0roLhBCBQQFqTUTXEzbXNwdEemfSLQGB7mHyn/o&#10;cUYj3ZxftOb7blOWstytm3bubjZjT6Fgwm7CONBFZ1al+WBSQcOhdzeuhnTbzXUKeXccvDplglsk&#10;zVRf3PtfgOGubDZ8n7muISg21xvXcrcRdai0CrABgQFFxoIzxa7TZPaLO25trbYSVtRIgzpX45HB&#10;y28ndLI4T9QPqLs+U2214/a+zuU3PJWLqWNpveWVvTK3La2Bu7xZhKW2h1aA4cwBGbu/vby9aruL&#10;e124GhRneYCKiMqeWDOnxkzVL9Lva3sX2/zTen7U5v3r7wv3Rud1vCgs8Jsbt7WLdtvXKB/wkKzC&#10;SDliHthxur19shvX0AtuxBIVmoAY8TUk4jW139eI3fvA/Vx2PC+7+S23tn2tudzc5Xj7O1uWrW9u&#10;7fbd73CzhdJVZUIo+BIM4eN3fzCbWxaTWLTFgpqTRiKU6Z4rMnjn5uVFa4T6Ym2Lu+98e5Oe3KbH&#10;c8xtbWx3dz8uybOi5YQaoZlPcQVMDpmME3G7m8xu7ncoqMWB9NgCkn/tiQQPHBqb66caQrbfWH2l&#10;7d2lnhvZ3szk9/vtnt7T2f1+3venyEKSWY7gu1u4txtSEgAyMxAw/wChxGzhi3rXlVUcTqLA/LqU&#10;TBFMDu8u/Rm7fuX9wX1Ac7babNfbfty/vW33Hb17JsjabiypXc2k3J0l7VzIsADJhYGGy9i+Tasb&#10;I3AxKs/pwbbdNUdJwX65M2ri1svdPtezY5r3d9Sk4S9s7aX9tsG5a5uLXK2idF5LDMynUc6kyCRB&#10;g4k29tvlUW7arZtuBqKii3FNKxPxxGLdbe71/wAGP5f3h9KeQv7n3Bye73PuHl+Kf1Nra3d19xe3&#10;XH3l/M2S27bNbJBCEVqSJME4cu2rVru3++k24KhGC61zZCT164dJyst2nbrIqeG9w87zKrtPpX9L&#10;NvZt8411d5f5TZs1va75+3bbyyhltJUFR6kZ5nFLZPG2L9y7bsnfa2Ny2bldOoRCk5f4YsdLNrrj&#10;iR6F5za/WL3N7Y4ngeQ5+x9M7vHbZeO5EcVqZd1asNKtdQwXhlkuAw0mZAOJ9rmNx/6nikRrbzbR&#10;+kHuZvI54Od0l67OX85+3r25f03fc3135ff2eY45rXMbjaXm/wDIK2tVjb7S6rEI0yGNGivgMRt5&#10;vuZ5AwTt7NtTDskAZy0+PTEufRqTx6zNuWx+n/0u/b39J9ui7O37n9xctu0bc7JOSa7vdw95ra27&#10;C7cMALatWpj8RFcQL21e9bVt1vbRdQBbIuMG066A9KdMVZtbfp1dR4H3xsOH5e7tvaH0/wCa220v&#10;3L9zklThdv8ApDuU2f5lzao6h5uTFxiZNGqTISybO2ulrl1rkr221yuLmdPgSZBGDf1X5J1jfe/O&#10;Q3H63b8bwu12Lpdjccxutbvxe5bVbtruY0Le26oodATAgTGH9VvbCylvZG7aujSzs50wDKtdEdSY&#10;nErHNn5ozZTl/eG49xbvk/qHa4Pl+JZdzt+M47ZWhvbYdDYvpxm4D1C2UFy2CCaTnGGrl/c+ufS2&#10;Vk2rJQKotp+Tc+ZwrdQfOmHK407e3P8AiseJ9r+0bXtoW+Y+oPuBOW5zbchf3fJXuT3iDm+MM2dm&#10;Lu3sEBWQyrop9QAAkYVabn2dvSFu1bdgyMy/KjGHtwABMHKcEx4p8/8AFE5bY/tj2e326cu275Xf&#10;8bYOy3dqzuGvNvOQ4y2L205P1r9y4WX1lDFymppiuDTa8kSfW3G229m22lC762a2gnSQSSG6jphz&#10;6Jb4p0hrf+9/pZtBate3Pa3ur3Lz/IJb3vKW+N4+5t9sm/36i3Z3puenYsvtyp9J3buBOoHEZtuo&#10;N1+Q5O7dKWw5Flii3zcM26iIgVpiXXPVrXa2Z0mGsse4uQvWuG2P0w+kfDcTt+S5W5xp3nuDb7e9&#10;c9v2+MPp7+56bG+z+rd/LWVMHunBXNlwlx/zlv8AIf8AjSLl1kA0q2plRkqdJiYw7dfg1nyX4RJ2&#10;3vP6/wCw49bfE3faf00Ce6763tlxmz3++uXNy+2axYv3LO99K2vr25e0tzUrPkZxJbd7Tap+Xxdu&#10;96SHcaouXdLTFpyyj8I+XrOL0n0xm6bbddmQHsb3x7u3+4XlPrbznC2+W5BPbj7O2OI4b1tulv1u&#10;V46xZvOXRrr9t+SE0HUCcN23395xbTZWU9W1qLWtpAa9eGq06U+YfjJqMPqL2dLbx81py2y+m3tz&#10;Z3uT5L37zm8t8TyvqHbc575fctsuE4JhsuU47kRINzaXJP6O0rem5ICNQHFyv/sQ3Est6dm2XhW9&#10;S2lr0msiGvgCjBzkv8MVjHi5efdzc/abxvJ85thy3Pcw+1a9vdna4zmuV5+zztj3Cx3g9us7XDc2&#10;9zYWzO4vVtgfjEYS2152+3p3DY7luhGF8IDd0UtFaGZrP2RiJ/wpM8n9j75/bJ7U2f8Au3G2PcAO&#10;33HDbne7ZvbN7kGXi7m7C3eesbxxdt+lbUiytujatT6hOKx9jv7DKLnJ7JrbWrdgF7Ya6725e9bc&#10;KYYW5MEVoKYfV6t92t/y9P7f4uw8X9Tfp37ks7y5w/0g+oW25Lacjv8A3GybLdPx3D7SxyoXae3u&#10;U499yrXdrd5QraBtgG0VLwRIw+OO2/qXGXdvuFG2W/Y9UWdFxyw9V76qDqn8BIkZeeKd97e7E/t8&#10;Gff6se9bfEcJ/uPsnjPae53fu7ce2Pc44n/fbu74njm27pw3G+1OQv3R6RFBvbNt229wHWzqQVwd&#10;1TYXc3tqt+4L9u3ftsRbfUi0YgaSdRoEivjQYJrt3TG3oTwe4te5Nz7Y4j3tc9q8Vd4Df8t7d5fY&#10;273JWLfHb++wbi7NxhuVsnbWQXvci1wmyzF/TIZqouWbjfnX/VupYa1uLctdN4C4ul1u7W2ILLPz&#10;UjwxG/o1uOlWvFe4eI2b/wC0e2/9p4ve+5tpzHtnkH2ew4OxwQ3XF7j9VZ5Lh/dPJXme1t901rTb&#10;2j6jcHcrIIOJdtH9NxdsW2W1dtuytccC/auBdKgLBYLXvgeeeKxvcXu1vVhOY5nbDluLvcJ7m5LY&#10;7v3FwvK7Pj9zsuC427d9rczxrXRut1du7v1F2+53tpktLshcZTBKspWAwy2luWnt7WyRt1IDes23&#10;a6WJCMwYjstkjS3zGMsFk2nNvNabb7vndxxXL7LkvenPbO57q3W317J+C23unb+3tvsrNq7ym34/&#10;cbSwxO/5O3acb3a3J2dhrgLuGxJW7bFy4UdLBVbSva9Muu6Zj3bx2DSCpokQSQQQcGdtdrJrtM34&#10;/wC1jt3xHMbrjuI2294zde5V3fI83vtt7jPL7fjb3szY7Xbr+l+n+w2dzaNbv2N4hF7eW7rXrNsX&#10;A1soRhizb2ocJZumybi3dIayAChugNvHXVqDnJTQVqM8FztOLM44aXmuT98/pn5HnOD2/NWOL3HD&#10;bjc2rPubcXbzci3G3H23sPjN22zXZPxlm2fU3dq4WfVa1WnUgHDq2tteJta9gPVvC3eL2zcAewSb&#10;l9k1gB7hEkLKz4YhNrrPp1UO4533h7fsW+YTiPqpdTiuBub7gdts+YtcLdv7X3NatPsPbW23tvjr&#10;l27x3CWG9Lb7ndXBuiq6AXAqi5tdhfe4Ht2F/MW9quWBcZBZ7jtNtdS53B/xSKVg4pbtZNpnn4f+&#10;BYcX7u+pfAcfxb2uX9y8ih2G79vHbbH3B/s1nkbvPAbUe9vePC7/AIlv0t7YGH2bWH1XYsm9ZAac&#10;Kt7PiVN829K3Qh3l5PTeyresrKbZuXHqbZ+VxXpXBJv5Pgr+V9+fXG6nAbbkNluuQ4Tc8xtvY3B7&#10;1OV2fP7ra3uAvWN0eaPH8ZsFFizy23BTebK4TYVXa9NsgqIl7bbe3rsDkbi3b1gWNTreA3D3hXdX&#10;BBVXCmCM+oAgYNTbbbOJOG94j3h7z5EbL3Ju/pLxm44zgefvc5etbDd+2bt723svbtz0k9l8Xuy+&#10;13e72d/cK+5s75exQRbdr2tgVHbW2S5Z2+6SJW3bHrX7RQbW3BS81xSHdp1W4FOs4HdZPrhjb+7u&#10;d43ecZz3u32dybXXXdcny9w8D7Y5deYue8uR/U2Nzw+34fcI/HbLbem+25H1HVNwgLWyhbFVcR10&#10;W7LWmtKj3rqDcW79y5tZItpbUnUGLCLgSpFIBpiZvwdXYeM5OzuzvOS5qzzO05rdb3j+H43ep7R5&#10;v29seP8Aea7Uf7jyPJ7g222voWtsxfjru9RUt3QLy3L6j1Rj/eW03O84VLyWNNtL9xzbu3LhuWxt&#10;CU9fVckaeqgmVELHTGdumWvHtJvivVn7U/dft7279VeU9v3edTkOS3PC8Xbtcjxew42zxfJN7qVO&#10;St8YicaLbeudbC/c0Fd1c9Xc6iQTjiVq0i3jet2heuoWF68+rRbIWQRb6hqnVkOk4ku2O7L0vq/u&#10;99fucf8Ao99ujtNpeRF2O12iW/X3K3iFawbx+U2z2+nOo/iIxo3267zaMtwsPyyzNcAFp5qAAc/A&#10;E18sb22xrljpXIrHKXuB9wWn2wsNr3a2rabcm7ubDVS49x1fSsSCVQadQMzGPH31m9j2t9Y3Fy1t&#10;raWgl7Q9213Wlq35SqJU5iT0xvx3G2K1Z3R9Uf29/UQ39nt9rvt5cvbpzZW4Ld0Ol64VCsblxjpf&#10;zCxj4/8A1o9hrsN3cuWNrcS5dZ/VY201Pc8BdQaSIrpOPXOY+N9x45OZ6vcW3vJftrcQqQQD25Qc&#10;iJx4Y90+2Cl68qBLbKH/ACrakJdEQGDPVW8YpXLHfXbPV8Xvpm4p7HF+Q9uWpuMYGj5raadCkEr+&#10;Y34iTFDBxt5rpMhjCclYWzrW2tu6VaEZ5W3CnvK2xn1z+7FcL47bzchirs3VukAFSDENAVYoQC1D&#10;UjLwwdNde2YDF9tdmzQ1xUZan0rZHqR/k0tVdRIGqaYucdCc2zHQMXVtBaBsjQARAs0uWwxIDC4w&#10;qxGWenE69VgYnt6621a/cV3cgWrcqWVAAVS2Ce0UkAGPtwXnHPUMRbyq3zBrjMdXo/PcGmrK69Bq&#10;yIwS34hg9ul1vzD6qmBqkktaVahVRsgvX+WCwMWJe6iPbtEzcZhNSWLgar7XGgrSmkGD4RiGcBiy&#10;2txAdTNoKBGuMFi4+pZNXyHh1pg3OgYsz3lWthrfaVa9cuN3E53LdsA16VHUxiAYVb26svpW7duE&#10;Lq5DDS4dqLccnKpICz8cAMSLfGWrV65cuINxFsJbhXZEd37lrRaTAj+eKuLegYVdINlkKXrRAXRa&#10;Ek3vwyHX8PSoz64HScwMR7Nm++km66IgukSiG6z2wR6lwGKmBpUAZCmeIgYv03qou02z7eyDbJHq&#10;vZ/P3I0gIz7hTAh/xDpOdcV012k4oY2m01XNrb3u3sLZGi3dayFDvstThb9m3beAFMatfQ9K4l7v&#10;SugYzPMcRteRTRuLaNqa6dvZA02UuzqZLhr3MCTNZnyxZmdOrO2s2mNpkUf28Mcs3nsvnvbHP7b3&#10;j9P+e532R7r2dxBseY9qcnv+E5bjknXqG+2D27gRitbZlTkQcO6Xjf8Ax6PJv7fbXf8AV8W102+M&#10;/t/p/gjbzZbPkdrf2PIbXbb7ZblDb3G03li1utrftkz6d7b3wyMtBRgRj6Z/tu/5hvrZ9INrY9k/&#10;ud43lPrB7c2C29vsPqHx36fb/UTY7Q0trzLXNFjlraiivc0XwKFzGPN5Paabc+Pj5PkPbfdPL4p+&#10;n7yXf/xpPq/jPX8Xij6r/sR+j/vvf7rn/bHHbP2Jz+7uNuN3Z43ZW29s7/cXD37i7wdo21291iTq&#10;u7QpqMF1eMfbj6Q/u7+ln7gvaVn3d9NfdWz57YOBb3/Gk/puf4PdlQf0XPcTdi9t7iGhJUo2aOwr&#10;jx7+PfxXs2n+z+9854PN4vcaTfw3Mv8AfP4PLu+/aDyHsrk/SfZBNBC7bkbTepx25Ugl/wBG0CWI&#10;NbdwKyx8pABN97m+rHs/27tbu+9x+5eE4DaDW1y/y/KbPYgIVksVvsD4EQDjOs22/LHXbbXWZ2sn&#10;41u+A+ifuK8yJsuK3m99NbQAsbZmsK1uij1jCLMnVrYY+cH1e/5XPo77OucnwnsDh+W997/ZXX2d&#10;7mi9nhvb12+qEelsNxe17ncLPzMtpQcwcenX2nk2n1cPj/L909v47Zpnaz1nT+38He/an7XLr7q1&#10;v/d/LWbNtYuW+I41G3Dh2Otrm63d+LesfLpS2wA/EcfGv68fvR+t/wBe+cv37HK8x7W9qghOP9ne&#10;3t/uthx9xg0Hc8rvrZW/uS5r3MAJgADP2ePx6eP0zXw3uPuPuPcb40+nX0k4eruC9s8R7d2drZ8b&#10;tbdsWkVTeZEN+4VEBmcAR5BYA8Meedj7XbkN3e5T3Vy9x97c/NdU3D7jcPt2JJtPurzFjUkRPXHS&#10;bWdMR5dfHttc+Xb+34r4CMzMnHsT9sX7Z/qh+4H3m/sb6F+zLG53trbW95yfOX2Xb7LhuMH5d3dc&#10;py+6Bt22M9ltCbjmigkY5eTyTSZ2e72/t99s3x8T/evo4t9fv3EfRb9r3045P6s/Xr39wv059gcT&#10;uNrtNzzvM/q73rb/AHr+ns+P4/j+Ot3t1utxcM6bO3su0BmICqzD9cn7Kf8Ajy+kP7QeJsc9a2w9&#10;6fWHktrZfm/f/NIt/c8VuL1oHfcd7VttI2u3Llh6i/mOPmaKY+P8nk28vXo+R008fhmPFMW+t6/P&#10;+D+fJ/y2f87f1s/fpyXuT6HfQvdcp9IP2mWOR5TieQ2GzuC37s+t/E2dx6G13nvzdAatvx10KLyc&#10;Nt2KGUO4e6VAX6CZ+FJ8szljhj6pPkfg+BZs29taNv0y4Km1dlVa5cp2m47CAQIBU1p8MOEAKZHh&#10;UHr9uNeuEUNty27CLp0loZXJ7S8aQWJPShjpGGiZJOWM3XNzkaTbI1lLKObYBDRct6V1tPcAp6jw&#10;mcDGpMTAZFhWJYLp0ModUAViC0OWqYmsAU88DFB7ZbhFxnA0FglsQzFlVTpmchUgz/DB/ZP9s8BH&#10;3FtkKLc1HUbeoHt12w8qEdT8o8DUnBYl6CXb126Ozd1wkkC2AVU6kBM1NBAJAMRhS5inj/LGZxpi&#10;/AV2/UBLrLogs9G1essLK3RmKZQBEdOuJSDtz+PiaZjGp0jr4s5tc737TcY6FCKxBTqEitCPmmpw&#10;/HaIk0pU5nMAYrszBf8ANfUQAzSQFJFfk1CJBMg/Z1wtQQB08sBFvOr3FuBXkyBcbJQPmLIepH9h&#10;hWAD3IGmAS0EgxA7hGqOpIIEThL5Aef8PPAO2FXUGdTlSVMMNNCkVzmc8Gop/L4dMAbwWNCDoBpQ&#10;knMMTT4dZweApd0S3a35gkqCQAaLJMiAevngYzbiZEZLpFxiDGuSYATSFNNJWRUwSI+GGbqk1kZQ&#10;BT440zvnt4bfiN6LLKDQsSWdwQkMJgzQT93liJcWgYL2jPxicsZ/Lr+DzOgcTyekDbG86u8OiXEF&#10;y02qmmVkqQIg4jMsmf4eXTElvP8AguG72W5cWDadhVwXZzpU3AsmAo7VjwzyIx86v32/8hP00/Zr&#10;7W3fHWL2y95fWzl9rcT2l9O9veOnYvdtnR7i93X7f/utsLLGlufVvuDbRVAd1/7g/o6/of8A5h/1&#10;V/uPT3108n2r9p+23l959z31x3yXn23s9b/3vn3nrPo8Wt/U2ubrL9U/cv7s9l+3vD+nx5Pc7T6P&#10;HP8Ay9vhrPjfXo+0v/Fd/wAR31n/AORn3hxPO8lteY+nH7Z+B5MXvff1c3VgLc5hNrdC7n2d9N9v&#10;uZXe8pfUaH3Dp+l2ds+tcN256e3ufjf+sX1n+o3169+839Sfqj7j3fuT3Rzl+5cu3r7su04/bNcL&#10;2eM4nZglNvtrUxbtJ8SSxJP+qX+VP8qf2J/JX9ke0/l9/Lv2Onsft3tNZMST9Ty7ySXzeffGfJ5d&#10;sc7XpPp1k14fgfv/AH3u/unvNvf++37/ACbf3a6/7us9J8fjevpj+i59BP2//ST9sn0u9sfRz6J+&#10;zuM9kew/aextbTj+N2FvVud5fVAu55fm+RuTe3u+3LA3Nzu9wzO7GSQAAOW4/RXldlxs/YH0995/&#10;VL3dwvsP6f8At3k/dXu33Burez4rheK27X91fuuwU3Hjtt2kmbl64VRBViMfVf3x++P2l/Lb9re8&#10;/ev76994vt32z2Ol38vn8u0msxLZprOu/k2sxp49c7bX06uvtvb+4997jT2ftNL5PLv01n+n5az1&#10;t4/iwP1P+qP09+jHsP3N9Tvqr7w4L2H7A9ncZf5j3L7q9x723seL4vYbZdbvcuPLXLjmEsWLSvdu&#10;3Ctu0juyqf14f8fX/Gf7I/aPxPHfUr6kXuP93fXvd7B7/I8oy2b3tz6fWr9sOOJ9sPfUM1+0JG53&#10;zQbjnsCoig/5f/63f+oL+7v6mvfef9i/s2eT7T+yvB5P+H4s3X3H3DbTOfP7u62Ts24/S8MzPHrn&#10;Nu29r91/a37M9v8AY5Pd+5/4vurMZ/y6T/d1+Hxt9b+Ex+AH/lU/5l/q9/yJ+5uW/b5+37jPcntP&#10;9tW85za8L7d9rcfZ3a/UD64bi1uTbtb73dsti7adpu7otvtOGUslq2obcs7M2j3T70967jlWucZx&#10;b3NvxbgruNyCybjkiaFfFbR6iQWzNKY/nDrrrJ9PT+3+HyfoXj8c/NtzfT5OgfsP/wCP/gPona4r&#10;6tfWXZcf7l+tG0Vdx7f9vMbHIe2Ppal23/7sWRBs73nQsq27Ia3tjK7eWJuY5RuNtpGpYBAEUXJT&#10;SB/amNO+cvr7w/Oi+zWXL3Fd3khwSxuLUMCO4VBORkyc5xV3AW+UaWBkDOemqmX9qY57zbbiRG12&#10;T29tb0s+u26Flujsa3KyRFwyfHLLxnCjaLEnLVGWQkR/H4Ymsusx2rZj5m135W0lt2DekzjSzd10&#10;GCGBEkeJrXzwxdtgSumYoaClamf7sW744sJbnC22W6vEG7buwxZQupgpuxBVVrAgx0rH2Yq91ZGm&#10;gBEzlNAZ7ZFPjNMZ7+cujacRyJF8C47krFJKh7kSQYoyxFB4dScQEswVJ1Dz01gEnpjpLmZGl3G+&#10;a5bdQASyyELArkKDVNKeU50wd21DyJhj4dc4MYmNviEbLf8A5WiQvpWwwUPqAIpLE0JNRGcfDDTI&#10;QDSRAilT0kT06kYon2t5bcojMQ4Ms7EKopOkkfiOQjwwlbNaZZ6YJg+Rrig25AFQIl17A8qgZa0Z&#10;SaR1Pnn0xZbayJjQVOfdqEHSZIoR/wBcS9KluGX5XkXCFvUtsJVFVO4AFxVyTQDOoiRUxiQNuLYM&#10;JAbOATPiZNRjhNsXJ3aqb/cG3DJrvd1ojSJChYEIHVQdXU+eWH1sggIOnwYZT0Jy+ON3bunbIndP&#10;REu8i/dfuUMsrV0mlJ0t0NCKYBs/GmqINCAY8PLExtpe6wu3wNW+SAULqoChhmjuHcDUkdaYaewD&#10;UCfAETl1nC7zbhO7+Cyt8mYVXaGI1NBPxC98V/t5YgbjajuNdSiSTUCKg+A+2mNTfXo1LL0aLjeZ&#10;ANofLbdghUQC3QqAa+ZkeeMzu9vDTpDSSWlRJJEUDZR0OOiur8Pvw1oqt8pCg2yDqChWJIpmrZEY&#10;q328IZUsYPzAmkZP5eGA0dnkFe/qRlRZVAQJYsx1BkAByglqfwxAfaKNPaKEQ1KiIoP64C9s8pdf&#10;XF3O3DoCZ1CSCzHOQJiYOeIV/bxmqwZJNDU0yxm56YzBabHfuYOt5GnTAKEgHXRj9/XyrjJchZL3&#10;isKBaEsIPcFrlWnlizoOocLuE/So5Zi106UJNVZxIUipBg1xi95ahrjkkZkQM1kCNIBNDTy+zFHQ&#10;the7bSCrUBJNQ9TUk9f5YzG6FwWaagbmowykzQiTPxJwGv2r22uyQGW1phlYA0rB8JgCMsRbeykW&#10;0gVMsNIgmJAJjqTGGaiXf34U3HnIMBLnUADBgA1jPFwqqmpYAAER5IJqopgqlJNwhgxJJJoJq7AV&#10;Ofjn8cVNzaF9TANqJYUnrmFgdemLLiWfE4XFvdC2FDFYRAYKiZGReD064mW7ZTQsP2kiBlUTBj7M&#10;QQ7t3XrcFSCKVBpkNJ8vHEywsltRqxFtAMhTUBq+NJxdZLeRA3RhLcCAAXcmBAI0ntnGx221Fiyi&#10;abY1lXcoBNVoDp6YierC7zc/qL9y5rc6AyKpJKxPcw84AFcWh2qO5JVSlq2HzHeStQR1Ip1+OApf&#10;11y3bUBm17i+1oGG7BrBGdQI8v4YesbUFu6WNy5pJNQQVqDFaeWeAj7zfNbRymVq0WEGWUz+DXQz&#10;USTTPF620WzotD5VEmF6HqfH/DzxPXKsYnKXNx6+5bUHdmto2siqnuCjoR41Jxe7dntrcYqSCVRS&#10;akhRPlGWAxPI2lvXbNtLkXBqvXLaDRrLwCGmScyR8K0xOtKtzSoCl7japAjWpzCTBgRiim3V19tr&#10;d2ZLdi2FBfv9K4tfzhUNMkkdKYs9sL2y3dncba9c2u5sXFvWb9pmtXLV238ro/SMo6ilRgXnispy&#10;9rjPcfCclw3Ncbs+Z4bltlf43k+I5C1b3ex3/H7tdF3abnaNRg4qCaijLDAR6L9te5OI9+cJyftf&#10;3fsthvf952F/iuQ2G9sWrnGe4NneQ276Nt7kqLsdxtkZ9y+GPb9r+5fcPsn3P2/3v7R5t/be79p5&#10;NfJ4fL49rrv499bmba2XPys9Zw8Hufbab+O+Pad2m0ssvPF/2Pg1+7n9p/ur6B87wX1F+iu79wN7&#10;I9u87tvctm9x+73Te6PpXydq+u42d+5vrB9a/wAchlbO+BLWVPpXxoKuPzv/APIp/wAW26+lFzlf&#10;rZ+3Dit7yX0x3LtvPc/06tG/v+V9h7h6391wTtN3dcW7SwtNN2wSUGpNEf6KP6C/+pP4f5leL2v8&#10;oP6gvc+PwfuDSTx+0+67dvi8X3DWfk09zONfF7rWYl3mNPLJ3XF77Pw792fsa/b9tvuH2TW3w3nb&#10;xdey/HT/AMW/D0ucfP7Kf8Zn/LXs/rLf479vv7m+X2PGfV7b2rW39n/Uq9b23GcH9S9tOixsOdW1&#10;p2+y5pQQqXEizvBWLV/tvfD2PHOY0nORmD/Gcf2Txxm9H5tNs9H3un7jFelcsDC2XirZkePb37L/&#10;AN8H1D/aL7uH6Q7j3R9K+d3Npfef0/3G5K2btnXDcx7du3JXa8hZBZrbfJcqlwQ2of8AFX9ZH9FX&#10;7A/qz/avd7js+1/uj2Wm19h9011mZtjjw+7kxfN7bfEm8/PrMbaXOsl+zftf9z+9/bPuL+nnye23&#10;/P4us/HT4WdcdPweOv3cfs69ifuk9rqd16Htv6k8Ftb49oe+rO2V7+3LDX/s3O21Grc8fdcDWk67&#10;R/MtENIb9dH7avq97A/cl7J4j6i/T3k9vyPEbhk/3LZi4lzkOE5Arqu8dyNsAMrgg6XZF1CaKwZV&#10;/wAsn86v5K/vz+Qn779z+wP5ge129v7r29t037bPH7jxZxr5fFc7Syyy2TbbtzMbba7a77f9A/bv&#10;uvs/u/s9fd+w2zrtxj11+V/t/DM4/Gx/yR/+xx+zL/2JvYPvSxveK9ychxt/b+3b512uM5vaXm9K&#10;3yvGuGCPair6GaGABkgHHsBQFTQBAVQBMDSIiKZxj8knXrl67835hd5ut3yHJW+Sv+tcv73dbm/u&#10;Ll1i3qXbz+o7AMZBJkiaRiHcMqTJgHpT4H+mNo6txG2S1uRFv0xuduLjKzW7iibYDWyT1JqNXnGI&#10;90FgDH4fAkSBMmMBqvbzrtN1eV3Z0/VWwQPTts1tnANpC34RBELTITiruqSpJaIpBEyQKRgO6cJu&#10;7NrkNtNm7cSyuvbvZuAXLYZSt256jeRrPWanFew0WxLVBqRVSDSgwHXdoo5LnmS3tmS3uLCG0js6&#10;Mz2yXFp7Yk69QERGfWYxFdwHmWgCJ6n4TgOgcVsb17jrm2e1+aN6PTsm4LappGoi5dU0I7jIyyNM&#10;VrTF0Kaag0GPHMgjB31smuvHV23jzaW/wj7lle8dnd2ien6qhAQAyaUb5QASZMTIBAwPWVFRhU0W&#10;SSCPGB8fLBi6bXa4R7Ht3fclvOV22i3YtG7d3Pp2ba3jc0nWHu3AYMIBnlAnI4rd3cL3byJI7BmA&#10;Rqj8M/xwd50mXYfZHGDY8Nw273OrWOQvjUWeywW7c0i/u9EQpYaUCUMg5Zwksl1tMW1FWEkCSZzJ&#10;8f7eWA6Hv+etba9zG2XbtbF/bG8RrVFtoD3IrVgf5VyPSTMNbm1+bdUiRA0k0EgGk4ztMxVj7a5J&#10;TwvF7gXHF43XN9CqetcRXCG6xAAnoM/gTggY2+2ZidVsMCakGTJJAHXp0wk+mAigv+4vctgIipv9&#10;xZvWQqxdUptwLMlqkLExQ1hlJIxX310tfAQEOpbVmZiZA8hTGNuLZ8R0TgdwblngL93cXEubTcLs&#10;/QtAW1mdJW6TqJZjDCSD8YAwvjH/ADNsxWjNVSoLNWmWYOZyw0nORF+qWy/953uqzau27d1dqLoe&#10;2WG3sqiBi7K8m26CizIJgg0xdXk/8bdeKsComQEMsI+3rjojhntzeFvcHtB7r6huNk9m45RrNw37&#10;c2iSQZJ0aQ00moI6QLJVXuIaarDEhdIJgZ0GM6dFdA5dNxf2ez3NtNBse4NtbAvi+9i3q3BS2hDT&#10;qP8Ank0BJNMV1yWXbwSokoawa9w1nz8cc9vSwdF2K2rL+4E3G3R77WbO5tAjVa1gKCdqikAkEamL&#10;DPrisVXLyQBG5pQGoJUSaVxn1a6ax1nd39uuwdEvG4ze32S4JZFANoOZWSBFZBOcTScWF1SV3IbV&#10;AdZgHNaaQeuN9c/KMua8ZuNt+o9q3U9IPc2W7sqge3pu23Yv6jWywKMvT4R5YRdYKL0gkm2uUDpU&#10;j+E5YW8Y/ATeJsbvcX+HNp3S3a5Dcqjt6twtFwsF3RkKwYyVNYAFBMYbcgldLKItJpB06qmRJHSK&#10;Ywqz2KG3b3bXbO4K7nldy9101JZKLMuv/frg1IGVCMWe4YjjSCFOvQJ+UKAchOOu35EnVzH2vtNv&#10;/wC/ON0esl3bjct3KrLdN23qZi0yKkGI+BOWKX5bVwggyniMya45L64dr0m/yvHjUVNnkGZ10sXH&#10;pqfTK+LH8UGlD0OK7dMym6kgAW7S0BC/xz+GOmkmLfX/AEOkmG44DbbVrOyvabh/96G+3LFiPWMF&#10;lNwBZIE1k0zpNcC+xQMqwSFtIs00yKqxjrkfLE01z9WSHeOT12tXLi3NV27v77KNLalViiFVBNaB&#10;lXxkzg2t69FSYYtXqCuU0p4ThNu23BkQ3LWhetMNCNZt2VCgASbpE3EkmRpLNGeXTFntrFEiSWC0&#10;EGFVfl/jiSW35udvrXN/c/Nx+uUPaX0Ld5TcuqYL3r2q7eRBEwoPZUVPWRjdcSB2LCmoCnoJUSp8&#10;Yx2nDl5Pyvn99cNy9vacjuTfKom3uXNxZtqTrLatFxbZoi6YWkdc647VxiaNsvmF6AZDBPFOMvy+&#10;/uH5Jd/723RBLRut24LOWuBfVK92YrQ54sMV0cCwMAMDADAwAwMAMDADAwAwMAMDADBMYH9v4YDQ&#10;8PshduqxJGZJFe0CoDZHzGGB5mT44M7SWctxacE6UgdsGdRZwhFSK/AzHTBETHkR4/0xGNtNekTE&#10;uG41zW5Y6GWWikZNU9I0z44aYyATAgE5yYxLn0cre65Wm0sd6r6bONaoqmVktUgCpY5UJocQnMmP&#10;EzGLM+qOp8VZQWbtxiAtmw6guugo8/Lpz1AdRPjhYt6mJ8RHToKVOKI+951tjbsWEZrgs6rg7m0g&#10;s4XWDbk5Qan7hGHhbIbrIEx4SK4xdrLjCyW3DJX+futZvNfJ0+q+m7W4mkOdTQ0+A05+eJlpAAD1&#10;ypjXPq9GuvbMOWc7yzNuLv5hIfXpMKVBJmRpMk164exWmNu37l4AOxOmoDTEzBIUdDgYArKamkwS&#10;O0A9wmKDP+WGrhipAjKSa/YBgluJltOLsBkREnUElbaaamNLEeIiv3ziDcIMgmSDTOgxLMzDy55y&#10;6bw87X0t6oHoMi/qVswQzMujUVPiRQD7DiDftyNYHcIBHRhlXE127h2n2pzlna3LOz3Lt+ie4bm3&#10;3Aq22e6B3A0MUgjL7MQGsEjyOc1E5Aknzxodd2fue3adbbEruNrBRrIFsvbWGZiVJowJr54bFt1U&#10;gmoACzky9R5YC03PM8bu79u/bt6dteYbi8lsoLuxvi8At20K6kbJljIfbiGUfVHQ9ADMz4/DAdCs&#10;8vxo49W16yiXEe5d0ta9J0hFWKjUTIQyKdOko2rhM9WBB0k6WmnTwjAZHbc/w1q1utoVUDb3xu9o&#10;zowv7cCWLkTAW4exh4waYY9N11KQZWWBqQRORnAaSxv+L3jWNxbZFtbwejf1MLd+1d0lGZIqVZaa&#10;okdc5w5rIAaSdSSaVDATgKheKs3Nxc2R2yD9PuVtqPX7HtXH0sPWHfSQ0kT9mP/V96tU5GM4kEZe&#10;I+3H19+kuwWTpARmtSXSz6i220qA/cblszQZkZGScAmIpWsz9lSAfDASkUHVpJ0qVa3pmWYHU0FR&#10;MMSNVJINAMInoKCshgZMAVUfxwDxGtVZn9UFgqXUb0177kkXGWI0mgEQfjXCJgqczToPGoE/2OAn&#10;2wGRqemlxLiHSDDIVCAuUmCYExkYk9MF2qTLDVJJBmkk6c8z8MA4xv3La61Yj0ra2zZZfUum3S4Y&#10;Qkr5FpqJFRhNASesMSaiD5YB7S50qwcAuFVBpb1kNYLLUkwDTpQ+SNRFColhTrCjoZpXGNtu1U9b&#10;QuAXDd1LZZS62xBLswM2yxBYLUA9TWaYQZkVAJzj45xjntt3CQGABItA6BJ1GH1AFbY1HwWGArNe&#10;pwUxUyWiBPb9o6ZYs4nd/AOgXGOkuyA6iQgL6HKwUe2TqWtPP4CiJXUD0JrUznJn+mMqli1dW0LW&#10;kk27UW/TCF7lthCxGXVTER9uATFCIEk6c4qaSv34By0qtUMCrIq6hQNIBaLb0ZpAWBGU9MESSc6e&#10;dBMYB63oVQQUNwQIUh7gto5odNQKiScvjhB8PASfAg51wEi4rlrboXtF2LJGlbrlGkFgJ7RSAchW&#10;RUYEHrSQCPHzkYBwMX9SLalgCWQabluZLKFShNScqA4TWtJmhoR8DgJGolgFDISy3awWlwA1tmEq&#10;SI7YE+MZYMyJzgQY847iJrXxwCBeW45ooui2ZJSQ1tblAzWxo1qclM6vDrhFZOUhREjuDmcBKCAE&#10;aVZQ1xi/pybb2FghUIMxWG6GAMpOE9QTIpWZJIYUiMq5xiEmUxQQtCrqHFy2ylNCBGhtRAArIhv5&#10;jBHoJJBIUSQA1Y6YNSYOoACzAorLaZnEEMHAEBiAVgk1pJ+7CJBrQmSCBI+6cRpMAvFQpDn0wrIX&#10;HptJHqSRmpA7ZJgZnBKfMVFO2amp+6mKkuTlxNbFWBCxbDFLsMIICgSJ7xMZAzhBoDBBkUj5Ziuo&#10;/wATiKlW0FAAyKAUaUm8rKwChbXwMGfjGEMaDKKyY6TED+mAl21ALAkkhgBbkDSSJVgxjMfNq6zG&#10;G3Ey1QAokQC0Clf4466bYxqH0MkBAFljp+a2EkauyT80gCTT4ThoklYAhjUgamWrTqB+6sY3rJ32&#10;/BfVIBX1BJmzQM3alzUVARNJHd1BE5Vw2WDZ0ULXSZIJqMv441JgSCrIOzVr1jQ3cBoAlhqY1aYi&#10;I8fHCjBkCrDUZKRNYkz5gYznf4T+85C32jW2oC4LauPUYsoIY00zTNpoSaHDTZGA3aDUNOmKzHkM&#10;bU9aP5ltSdQuMCbQWGuliFRPUNIYwR0ArGEyTQdrGPKgy1U+04CRFHYn1ERjrZVLJqGo3QhY/N3E&#10;CT8BlgRnBjxWZB8Rq8cAtu421ZSZ0qLhGlyNIIZRB7UWQCMyPswivaWkmSuodtB2zXPASQttS6WA&#10;Aqp6rC4ysCxaQGPTVBy8xmMERqFa9xXrB6D+/AOK5QsqqxcotxjpUspZZJIYZwCixUgA4auADSaC&#10;Jk5g6TpNDTLrgJ21c3Fa0ZIY6wt35VDKbtsHT3EkwNJw2gHysdOYAYimoiCRl1zB8cBNulj3AHWQ&#10;H1J8zsisSoYQRkdIiCKYKRXuViSAJGYXPTPhGAN0uSgNp0W2lxmZDJ9RyCq3U6FtUEAgU8sNsCAM&#10;xUiD5xPnlgLCwyuWQldFzQSXq4WYQT8vzTJIzHnggJEiAomhkvIyaB8a4AAaLgWXN5ypLQotBGIH&#10;pAvJDNAJMUNa4SCJyIBr/mBpQkfHLAS2UaH1NbJPqAgShtPqnSrCdSxRj4GmEnUCYNQTKwD5wR5w&#10;YwDiKiW1FxfURkthbxbTIBIOksCdIoYPl44KgqRpkyIrIUeHT44BYQ3ALYdH9O09si52E+q8dy3M&#10;2KwRB8ZmMJkgZr1IiQZ8Z/gcA/pU9veQCAFYBlVSNIDrmayVJgiueWCqQNNMwT1InqB18MAYCAux&#10;JiVI0Cga2lDL/hMkCgjLrg+6BpoJgUJECkyPsAwBAKSytJJt+oWZ0lnJBYaXpEEy1KxScAkGjDTB&#10;1TTvIFWWcvhgAtt0LXCdSlDbWp12izzbRgMz1nKenQIZYAPhJktIICydZOZ6jywD9gqDcQ6m1hFY&#10;ae62zEpbSyFoAflaMjXywU1ECgHgRn/2r8cAsWwFbJX1r4XNSqTKs7H5TBgz54KulqjxkAgiDEmO&#10;vWuAXpDMhVSQGKnWymYAbTpAEqaAVkmZpgnaNYnOQTJPnFPvwB2bSl7DFIKkOEa2qaTk0z+E9f5+&#10;CNS1qSQJrlIHjnJwD3pGhIQliVZbWjVpJjSi5EA9SYNMF9qxUloIGkUoT54Hoe0xMqyszItpFKht&#10;TDWGIPkaic6RhHgBJgGnx+6RngJTAlmaVQtCjSFAMETAUkkmgatDkKnCWUk9zCCIEhiFy06l8MA/&#10;avhEBtW2a4hf1QIUNpnXpvE1eIy8fGMJMQRnBFQenUgdfhgFqCzBoNsFWMFmbXCgrqNI6AM3nhlj&#10;4jV8ZGXaTTrgZqXZtPpADXFCnTR1JYkhknUKgSwB6jAJPbWQCBM1Emn2eNMcv0p8UwdkarjRWrMC&#10;pbVAAIyqSaCsZYMkwdWmjD5SSyyevl1GOJJm4OqKAp6wX01Qi8qKjMpkIGikH5misRhvVpIkAgjN&#10;jAWTqlgM6UxV7ecU6UV6W/VtnXLrbHqFiq6R6Tn/ADHuBIAUTNMEWoYAiRAMBgZnLwGZrg1NcXJw&#10;ElwHYtcJJJAaGUDIvQFmoqmOuWGxP4gABkfmkZCJyxW0ohAF9N2YsdMa/SuI8BntsgmchAoPLCCZ&#10;EAGTLZARXUKDKgqcAq0nzNIOlACATpTt7ytydTZiB4jzjCfFyZqR+InLPUP5YCRDqSiWwWUJ3Loh&#10;lMMV9OgYnOfHpGEyTUxnETUUgEE5fbjp4/VKkoi/5WmCdSEaenVcyKjwNadMFENWRQ+YmYz8s4x0&#10;D4BClQJYyELaSEUJKggRIIAyr/HCW+WogE+I1FenmPOMAqsqQVYrKGA2kXT/AJGE1JoufhgCBpiT&#10;IAMSQPvwC2Llm1BRUmGjWxigY/flSRgiSANMd2eo1p80DMYA1Czc1B5ChwLYMjUp9MAg5GpM9cGP&#10;mYEEV6kERqgED+P3YAaQVV5gaAIRQpDlaK5NSTBotPuwnqaknzMrBgAj+mAEODSB0YWk0EVmCevg&#10;RBNInAgqSWWoIHyydOZ0mfvwCli9b7bmlW1nV6gCgmAfVgSIOUfDphLCQQkzIIkTl1+0ZnAOA1Au&#10;wqhSJJVYJjST4sKGK5g9MChgL0YCoJlicpNaQRgBBh9YZS+YVlBKqe652nrQ0MGtMDVUESpMaRJM&#10;V7QQOmAUocgoWTSe0wBMoIZ1JyiMwOo6zhDdQzE5ExUkfig0mPPALR1Ol0CFjqOpdKqzEaA2hflm&#10;DB+6pwglZM/LWegq3hBEdMA8FLAMK0UAirqwUAGFgk5mIiOmCYy3TTMyFAFCYA6RMdMAq3bABUh5&#10;ICibhoQAHPZWYkiDAw3qlGLCswCVakmYkUg1wD6qdaJaaVYS4DC5AVCshf8AOB18JBw0RQRXWYia&#10;KciSPLywFjbLtcyb8pZLFU9S4IoiMmUkzJPSZrgjHXwyHkKVwCkiVYkgE6gRVSp/9xUM/wCY6vMD&#10;ybAziC0EkA1AHU4CUxlIB0wUVNVubbOaqLaiARQECfDLAMCCOs/MTQ+A6TSk4A+8lqN2kSqBRAmN&#10;TdSJOQrPjhAJ1ABakEz1NZCjpAwEghCvz5EMFoQqskTpiQaVUfbhsnICRIq5GmjGNI05AzOAfQNp&#10;lgpZWkIp1wAshhJqQZ6Z54TEgA0gN84KksKCW6jAOVJdl1EXCCPTiFVm/Ch+2ozGEUIMVapgiCSc&#10;z2xApmfHALqDFLYKhaCgUHtBmZaSaCKUJw3mGIA0iRNQQYygHwmowDwoVQl2dmHadH5gHdKSIBFJ&#10;1eI6YImZJkZ/x6ma0FInAO2kUQAgZToc6altJKqG6AkwZjDdM8qGDEgQNRYT4YB5oZChM9xD1I1t&#10;8uhgK1kT0z6RhRKsQZHdUdxIymTGX9hgCkqulVBhQbnYg+VNOkVjUPlia/bhJMEsDQ0MCc8zqOYy&#10;wDqrrXSJoA8tKQZi32rRYzmpjMYbJIAUduRGoCC1CD1ynLAPKF1tcMnVrUqBpKAHSVHl5jIfE4bn&#10;PT1nppzMLU+GAf0fKjqZBFAS5OlSGYqoqDFYwRAzOoyohTMSTEBvAeGeAUASPngFm03Bp1aI1dqE&#10;VPi2QE4QaVBmKUBgVmsz/YYBwMANMFWeJbM6YJEAGNMeeZwRIJzEz0JYkGsEZ9a4B6G0SqsRIYl1&#10;0IoEglcxSBEdDBywVSIB0klqN2iBECfOAMAcKGJKq+nQQbYLlWaQYmY0gzJ6/dhHb2jIQamCdOQY&#10;x4+GAcE6idckkLlCq/zFVBzbIH7fHCJAMGk9SIJnp9vXwwD2m4wJVWJMyRB0QQNeeQyB60nrgiGm&#10;JWQwAioiM+7LAOqECSnqLIuapmjMY0kLMz1+4YtOE2rbrfWraCQrLMiRIYgGfADrjNuJk6csl775&#10;e1w/t3d7m8/5j7e53qwQgFBkKQzGmdM6Y9ie2tumx42wle5UYjIFCtEpl4k4smOHx3m2ztiPzD/u&#10;p5q77/8AqLyd2ypZeN9bZpdtsisvJJcDNetm5BYsoACgVgkGuLPc9jgaGaCWmDRCJD50g0xU8ebx&#10;8OXOPZxO/wBmfT3Nmybu2Sy1i7c0h9/t3IO1BA7iwEgsYBJFcPWLynSrPl3A1nyM4Hk1/wA0Z33Z&#10;7d3YZ+Q2OzZbQm3uLetWtAZuwtGQQAIV8yDMROLAaWIV1LJmrTWeop0wcnIE224267vf7O+m33zB&#10;Rfs27Fz0gik/mCPxmmlZoKkkUwh7N22ZE+nQzAP/AHds4C5473HxXMbQbG7uUXl7b3EZWJQ3Cuq0&#10;zOIEMSywaBSSRNcSrNwFWEGMzSJnwE16UwHOvcXGb2zvNo6Brdx2tC0WcMLdpKLbYoNK6hHe4pmA&#10;ZxFvK6VUkIxkikAgSZH/AFwPxdC9ubjjd9ZvW941jcbvb2xLlil5k1i1aupduGqqxEs1AKwc8QXu&#10;E9pipmOgk/Nq8MHSePbOdeY6zxfC2LJO5tEl7VnRYu+qty5ouEILV6yFCi4xkKVoBJGeFamtWtQu&#10;IoYTmNXlnl4Tgus79/q9EC3strz3Pi3e4/kN7Z4+4tm7cZX/AE1vQBOlFn1Gk66CAog0oIBubjtI&#10;vVOYFVImSIPU9MHXt1vo6QvHe17n6nbXeE7VtNpvW0spfS4ENtbyqqnSFAlipDEdBBwhxfZi4bzM&#10;EkzlEjw64GNZzhb7Fvbuy2Sbb9KXuKDaNu8Ntb2dqw66mv8AotOpGmlBOWHCNzcQ/mauhI/H0JBN&#10;KeGDM/Tzx1qpTde0+M5Ky9zi0VBbuORcNq1bsV0WrfpxI1mPzRRcqxiC1jcWqh9RdqZgUrJAy+zB&#10;tvtt7h9vciotXOMubZNnbX1y5S8LZ+U2rG6cS6q+ktcNCJPhhhjeBVNZDESIbSSAan+/E5z8hqdt&#10;b4DcJf3Y2tp7W2usG1bZr3o33t01KzDUPBq9YwsXbc/mhnhSQYGUAH7cUV17i+TIF3i/0+3F422v&#10;C/upfWAblkNogqokExkorUYdF628akYKoIoDBr2Forkc8BTbjgeV2ZL7febRtxfuC6nq37NtrZuD&#10;VvlTWRk06bYJIoThSrsfUVrti6dMTAJBIzEYJtLZxwi7659Szxl3a8HznDWTcEFd69iWZu/Szkga&#10;iSKSFnxIxYHc2m0pZ4rXbOVx17oCmk+YjBid3rt/ocqteyOe2lzc773L9drmw5W2Ll67wmw3tm3s&#10;ovXhqvvaFT/lrmcqYi3jYYXFfa+kCAagHSQoIMLnGUYN6zHrlueAt89Zucdutn7y/wB8IGm+zXYF&#10;zb/qWXS2owhdtJNw0JyFcIS7YKpbS1pAgF8shBgnz/uwJNpzk7yPC8/t7+75fecvcuF3c2tkF7ZB&#10;pFsltNuaAeJ1LlGHGvDSy/5QBqQmYHyiPE9cCTHPrUbacA53W13RZkbeML/pbq2WtIzMNW7WO59L&#10;GATIBzGeIyXDd1FvUTsZYbuOk5UyoMFaTfbGxwh2KbUcfyDXN/a3V57A9F/1GuSHZYYFnYB1UkE5&#10;QThy5cCKEWNOjTkR8wHcWP34CJseJ3e73u43u5drd1d8b7RcDWgVuGLKWkJCrJjXEgnqcKt7jYCU&#10;uMAWUgp1A8KVGYkT8MBX8t7Z+oaXbfIbDbXlXabg30vq1lrVxnOg3RcI06WNqFuFStO6Dhl049ry&#10;+mJLDTJIII0yBX7B5CmJ1JnHK/4/e/Ufb8LvU5O5pG2vG6ttE/MUB1N15tSECqCYk6iWKkVwo2No&#10;gR0Dhw2lwWJXOIYGZFKAYVJn1N7X3B733t7dbTfNx+42L7fVx+6Nqyl4MbVQrJkwLQXIBj5qDFhZ&#10;seo3btrhQgBmJIDEUMKcz5YJttJOvLlfuH3Ta4mww5H3Twmz5Cw9zdWNmiWb72LZDOBcviiBmWGd&#10;QanSwAOLp7YsWEs2bdu0IJuXrhMgxJCk5+I/liuEstztz+DzVxPMn3B7p5b3D7j5bkfcF/17Nnh/&#10;bXE2B6G5ti/Fh7+2tA6VmLUnSFIBLVxmbtzZ2D33v1l4tOcgI0kAA0+M4mZnDvLvt14j2dwuw+oH&#10;uVLd7Y8IPp9wy7JUC+lYfcWt1twqu11iRdAuAjtRjqmThqzyHp3/AFNpYCWtIFxdMKW6EE5ETWMU&#10;uvdMW/4JfO/S1OY9uJxnvfnb3I8om43W44zkDu/UvWNndP5tgodOtGCyusGAYrOJN3c72+zXEItA&#10;DuVpOtphTXMx/hgk00nF5qi4D2n9O/a+x2vGb3aXeXvSq7bd7dVt/o9tdBvbjuUD8pnYEUM0LCMM&#10;JdZbnqvdN0XBBUnsttk9PurHjg1NdZ6NFuOG2e64/wD2fjuJt8Vd4wndWrix+s5K1cE2RbuKFDMA&#10;SVXWYlR0ET03Vnb3rvqWbLEbf1Cmks4HRlYUpmDgxfHn1c15X2Nzvujg+Htcb7j9xbSy3uV9gm9t&#10;b1Npx7XLjatzsNxZBDKWKlCYmpignCn5Hfu9ttqUTTb1sF0p6yN+GPET92Is8es6oOz+kf0w2uw5&#10;PY+8drvOUbd8r+i2l7fbjd72/wADyu1Wm5tXXYg2GYHuAgGgowwzu9xu7rLbTewAUZdBJl3Em279&#10;ABOKmmsxnH4L32J7T9j8JY3fI7v6eKm4vrvdvu7m6t2Ah4/Zvps8xsbdwknV2jIELDHM4Ybj7d1k&#10;XfXmu2rrUXUVNpwtK9JNMTEvVe63M8bRbX6k77idjvrv094Ta8dy3EbKu7fbJu7HOcff3BFzttAD&#10;8ldLzXIAxFJ1m09tFFiwmsXNDF1odMlWDnpiud2m0+q/4Oc87zPG8tu97ufc3ufeWNk/DJyOyGy3&#10;1uxet3tygO8tNsbYqSSypK0kzMTia+03+4AW3c9Iqpm440lhMkoxrHSeuCa3Sfmjm+y+of0m9oG5&#10;vOQ47/eRyu9tixxPHl9zc2u5FnTbt7zbIGXXTVCgaWr1OIN7jbQJ/Wctt9sFZXZfUnuNAGC+IxPx&#10;am3P06uh8P8AWblH2qL9PvoR7t96Nv7b7TabluNXbINtIa9f2+43egKLTVBEEGfHB/peAsaLlzcv&#10;vnJLJJJSV6qBHblTDEi3byXjGAPvD91Xut+S47jPZfGfTXZ7RV2N3cXH267+7tbwGn1rzaybxkn1&#10;F6nTUnDp3vErK2bV2/eKJeohVltpUGRUlfCcXJJ5PW4Utv6b/Xbdvb3PuP3TxHtn27t7u64jW+4/&#10;VWdxyO9C7ZrS7e62lLW6nWLhnSw6HEDccnvQAbexVLTFbNv1UaVNwayCGpX4Ylz6Lr49PW5dN9p/&#10;R36e3tzurHJ/UTkOQ57bFuc5a5xXJba1Z3q8Y42O3uLd2wDK1o9r90FQSZwq0vKX2t2zbIVrALMq&#10;Itm4jt+FhUOhiZwM+LWmec5L6M+2LG/5C9yq7i9svcly0mx3G832+5jhuU2Fg/ktxwV7V3ab4azb&#10;0UJac6Yeu7Tcpqu7je2UtBkVlO4LuxiEuKFp8wM4rM8kz+VnuD+oPtXk9zt+G9p/Tv3XveZvbTf7&#10;za7yz7RtbHjbSvdN3ecPvd1vArqy2Sr2nadTQoyjEWdhbuQL1y9onSLan0g5Ia5c78wYgdBiOmd7&#10;Lxj8Wwt/+/L5PjbV0e3+F4G5zKJb3l7lt0tzlb2ysB9rxvFkccGFllPfc1wzkRSJxFPI8Vdubgrt&#10;Eu37DzcW42s+rpm2gVJGjTWmEsvQ7dvW4bC39NPrNxvG8Ba3Xv7d8N7f5raWdtsrvEbFNrZTi0ul&#10;eR3VzdcjDjfm9CkudLL3ajhy5zH6QI204+16ZQpbTSDctoF134JoSTTxxNtu30Zvj7rm1U8f9Bz7&#10;3bk9r77+qXuPdcnb368jyG5XfNseP5DfK7bT28529rVetCzbl2HehIDTpNCs8pybMdwLKC1dBv2O&#10;xBpKn0xt/TiZIqFPWuLLbzhb4tErnfpB9INtsk9q7jleY3PI8bcX23z77jk99f3G+sbi1/udz3Lf&#10;5QuFQW30p+q2sEL2FSTiVafl79u45vXgp7rWm0y3Brb820hEfKBSfsxefVLPHre2xiOb436D+2+Q&#10;4/jv/Yf9u3N5a9LZcy2/5XZbrjfQ2dhbfBcnySbo3HndXmUa7SEGQbigziNctE31G/5XcOjmLdlS&#10;wI2YA0XtzcdqOGogI+3BqyyY0ka/i+Rt2fb+8u/TX6Le1OP5Djtt626564u1uWb3vt7nqbngfbGx&#10;4rZk3OPv7VTc3W7tsAaQgAIxKtJs1Ketvbh9O5cXUlxQR6nbagkEmBBuCZ6A4Je74Rk+a3f1C3G3&#10;3je2vp9wwv8AK8fxe42/H8hxm9uWivFObnO2d3atm0ltrri5Z4olNEfmXLc5OKnHq3pIxuOby27J&#10;e6dKtBa7uwrAQxE9hmcPxZz5OuP7fNSbrkPqru9tZ5zdW7XFcRteH3nNc5a2vCN+q3+2bRtOH+n9&#10;3c2b7m9atXltt+vtlNLsSywIw5aFm3uPVN1nRwbYfXqKlYQ0JAOs1MjtxEvdtriymuZfm+V9tjgU&#10;4XZW99sL9nk22SbMWNrvLW5nf2rdu9ZtX71scar6Ne2uj9Qe5kkRhgMi643Nu4Ue6LWsyhLsQtm2&#10;Q2S1FT8MVbMzHbjovE2fJ3xs1u+0d/xNjkdtwlzlr2zKbTfbaxx9q3fue4N8lzbBxf3Mi4ipVlA9&#10;SCSMFaF61CWbpf1QLy3bhtNoL3ofZ3GMwg6CM+uJy3ebeM4TOWfgedQ8jzvDJt14Te3eJ3XD7C1z&#10;di3u7HH8O77D3tw222wtJuuRuLJv3luEBWCMhaVwRsW5ANSpupauu9bmsAbhLhIjTA7Q050NMXE6&#10;k9OCrXuXmbaep+Xttrv04/dc3wux21xm4m1tb9257Y3Wx29tmc703LlxNzcslYKM11DqAwh9gWNi&#10;2qXFVNv6dmyxRggEobgcggmD2I0+RBwNdpYl7P6iWUte4uU3u84e/vOR93LvuY5vaWuS2g390hOQ&#10;2fFLtV3PrLtlvWyu93eyADFmF1CopLsjc2LDE7e/uCipZtbe5cVYs3D3pcusoloJHd5acE2ndtMV&#10;gueX2p7o53Y2Nv7r9ucBtuS3HJ+5Oc9xcTtd5u7i81xFlbmw5DY8ZY3V02NmLqW3uNt9KsjP+pAE&#10;LiFuLjgOlvZXb+q4lh7L33N300h12yOoUgqQpYmTngs1sxM9HRfb+w21+/seT5L6gcTwd3Z8Jvvc&#10;2z53jeC45eDvcvvVu7Dd+77+13D7i3dtb23d3NnaWrQtq1wJ/lOI53G1e8q2Ldy++5uarl21cYpe&#10;O3kWPRdhAW3Ba43hRq4mZntamfVr9n7e94bXht3vPcXLcV7d2ftzj7G243iuY4vb7XdcLY9x3Eue&#10;4G9w7O1fa7c3PK6/0/HWCTpZvU240CcWtu/aZts2521wXHBu3xav2ks220yNzaGiCgIIkxJ8cVyu&#10;vk57ejh3L+2vdOx2/uyz7O928Dc4fabizxHApzvtvm+S5fldqt9Dc9m8zfO+F63vb9p0vLbtFzZQ&#10;A6kVYwlt7Ye4WO3Y6GuXGRru3ZbRug27g3XaCFuAFrSEHxEHEWa+STGU7b/Tj3PseEbbJ7m2W0v7&#10;/acfxA3+y4n3dZuc9tPbu5HLcW3tAtvGtvuOPZk2vK79TaozWbwuqpw2eQ2Sm9Zu7ZRaCfprN1G2&#10;zXbK3wQxuPSbxqA2YUVxTs2lzKsLH00+ou5t8D7h4f3WDzx5D/2Neb4jfj3ht+C5vc+3NxZ/Qbbj&#10;eOLXPS4JEKXd1tLg9G5umX9OoIOC3G54a3ftqgFndoCm00pbdLVywpTcG2qtDBiwFxjQ1yOCTXyS&#10;cD9s+0vr3yPtze3OT3x9yezeR3e65D3cN7ym+4/mOa4Pn95b5L2w2+vb7Ytf2+52A215uK2tl/Ut&#10;obYdGUyWlThr5sM+5t21Vrhi9Y3CXk/LPrW7PoudGkkkiJJpJjExFz5cc4XO55P6+8CnuLbcZ7K5&#10;nkNy/GbLZvd4D3V7R5HhuQP+52V4Dm+ft8zs9uu6feWLSbcMtwWrC9yojPBpuS4uzvOH3iW9xtla&#10;3cWztLiX321u9tSodLzNp71S2A5AMGWmSKOOM8umu1m0/B2b6bfVbn/bX1h9lvvPbPu9trzXD77n&#10;/eux3PBbH3NyHtz3Xb3f6Dd8O6WL5Ow3G8392/xi3WU3LLWtvo0Wrh18S3Fi0m5upYS0F2182Ha0&#10;dS60BqtwU0EfL5dcY8mvXZ6c41w+w3C8pvN5wXFb3kH367jnOMtcptrXIWhtt1Ztbki+bG42LQRe&#10;sXCUugdxYQQBidsi1xbgthdDKy6i03Av4VdTQxkCv2dca/PryljO+4ltbB9nd3HrHc23t3lshVtW&#10;PVb/AFb9q4veFftLrcyIilJw/vbgNrv9pcFy1bDlCZdm70YVNK0OczOLtn0a1vo739CfqFyfFchZ&#10;spdvXLIvrbYItvTYdLlU1MdBVwTpKmhE+OPmb9bfYW1ujdW7tv8AT3SGNtk7r+rVpkWj2SRFDX4Y&#10;9Om3GWPJrLH2Y+nPuZea4my4ueqmlTqUAINQmA5MnTkSKEzj5e/UD2rf2O43G3GxHpm5qtopFq8Q&#10;D3+q9KT0Txx2/B8V5fHMuogzjzf7l4PaWna3t1PrQxu2aGGNdLgCSOvd9hx20uZy8W84uAxwXluG&#10;uuXPoi4qt3LqAt7cgRJjNTIqMbeWy9YGM5/tdy0dVsoCpFv1I06xOhTbRs4yrXG5Nb1rndt5JxyG&#10;LnbbZ1bS693ari45nVnLIcp8RljLUmLb8QxaizdbSuyt90awAV9QgUHq6+0Qa4Lj4Bgf7aVF7Xcu&#10;3LtwAi86AKqjvm0SSCSe0CmU4mSePGbm20MSdtZdSqWlYKYRQ8BpIBI1mg6SemDUl6hi3s7G7dCX&#10;PyXt2+xCpNq0tydRNyZLNWoGDWAw/wDpCLltWa5ruG5ae8gBuvcUSVtIJAUTAbMmagYgGJNji1uG&#10;3bQqBQhDDJacmDcd2kSQATOWXXDn0XF+AYkPsL5ebFm4Q7LauboqRbeRqZCoiAtBrAg5DDn1Xt2+&#10;AYlLs76a7TSqzpb1LZICx3lXoEBGUnqMXB27BiSh3O0QW7Vu7aVuzUtsuWE6lFswSdQipGeGcNSb&#10;a+mQxYeibnrGTaPpK1zbHQh0LJQO4y7pIC4reJeoYrr1p+0opFwOxILC3rOkHSP85JyBplJGM8+j&#10;HbLfhgMObTZ3Fua759TQKWQweWWqfqGTMCCfPFO2TbHUMaaxuCbDWS962bxAuXgzIpYgaWULPYSO&#10;oxPqzxHQMavYptOR220tRYv7+1Y3P63ehVsbcvbb8i7YA7i+lQNXUzTHG57rluYsknUMUW+2JZb1&#10;r0jbDK7Oqgu90BjoNtxmGOYBoJxuXTHPLNllxQxjOV9tbTe+nfvWrd7bi3JHpzqRxVKz3LmgFfvx&#10;rXa35OW3i1tzQj+392OVr/7F/wBM/cdv3h9KPc3MezPcNu3dtW93xO8faPe2d1fRu7Lfrb/LuK4n&#10;WjqRWRBAi2TaYvLyWeTwb/re2vben4/j8TV2zZvobd61bvWzGq3dRbiNB1LqRgQYNRIxz7n/AKme&#10;+fdnIXrHuvnOSuco1xzuW3u83e5ubw3Tpe4l7cuzZx2zQGmOmmmv4OO3uvN5Nu3yXk4AAABQAQAA&#10;AAIigwvi34vbWmfkUTcPbItiwA1267sIFy0wND41kY3tPXK6bazneZv94R16xizXf7stca3bsbfb&#10;NbNiyWDHcotztdVW3QMaBQBjElnN5b7rNsWwJ+3+1MsfZb9gn/Ev9T/3K3ON+pP1Xvcr9Lvowf0+&#10;5sbnfbUL7z987cNqG19vcXugDtttcUd29vjI9ik48nm9xNL26c2/4Pkfb+yuJ5fcZmfT1v8Asl/v&#10;+T45f8on/Mv9AP8Ajf8Abw9tnan6wfuL5/j9zf8Aan0f9v8AI29vt+JCppsc79SfcSLcTidgrkEW&#10;tL7q+ARatBT6g/WN9GPoR9Kf2/ezdl7C+k/tDjva/t3aRcdNvbF3kOR3Jrc3vKchdm9fuse7U7QC&#10;YUAUx4Ldtts78vkeO2TXiTpJ0n8PX8X8+j97X/IV+6T9+f1IP1B+vX1E3W5TY2dxsPa3sb2ze33B&#10;/T32Xx+8Lq/He3fbS3bln1biP6e5324NzcbgAeo+kBV6/pJrHQH4/DBl4bu3ksWCltmVtYpAIt6Q&#10;AbKzQgUBI8+mABB/vGfWgxA2d3cvWWISXZzoS2xBthU0yB0IiWLdMsOGCK5CvXP7MY0zbaqlttdF&#10;13tkioktBAANRqAgxFZwyRHj1zEY2jR7TdNcUAhBp1PqqwZVYC5NvpFSSRgsTu+rAm6ibD3boAZA&#10;NIZyGD6YVdQNQRn1wMaCtncddq9wrBYSNKhlLljpRW8CQTIGWBgDprMA3FAqzKddtiQzEnOOsgdI&#10;jAwA/T9rMHWEGpGZe+5nqS+BIGcrBoBhwCokgUBAJr8sfxxnboTryze8uXXXcBWlWUtKpp7T2i45&#10;AplSen8JaZL9n8fjizOOXp0uY5/vSVe6QvYxBBnSAfCesHIYfE+QoYz6GMVpQupV2Zi4LFwKdh1C&#10;St3z/wAvhhWAg3SX3DIFa2nYzSQRcYDqPDOnXrlgYBZktq0q0U/Kp2wfnHgPDoTgGtMAfq6CjEQY&#10;PYNJGgHSxMTQGBEYApTALa4CPUIZ2JkASAz5aR0HTAwFVumZrjIDK/iXuoAJIUiMpz+7AxLMzAjH&#10;tIkGBAKkHsE6gx+zPCGWZpWlfGsYDRba9nJK2174dGDBAK1rIMzl16Yae3IirSSNIBEmYAp44zbe&#10;f7fxvwk+LntJtcdMf2/xX2w35sXPUVgGtMrltPaFrq+akAyR8cfH3/kU/wCUL2h+1fieU+mH0i3P&#10;G+8f3DchYu7VmITee2/pftr1nT/vfOm2xXdch3EbPjwRpYerfIQItz+mf9DX/Tu/dX9R33HwfzA/&#10;mTp5PtX7H8G02z+T3X3XbW8+D20sz4/BxP1/cXMxtPH45du/s/P/AN2fvPwfYtb7H2H/ABPebT/4&#10;Hxy/5t8evw1nNsucTl+m/wD4bf8Ag1+pf77+W9s/Xn9xPH8z9Nf2dbK9t+W2m39TccZ70+vb7fck&#10;pwPtoXQt3YcExSd/zPzXrbCxspY3L1n8h3vH3n7r+oPubmPefvf3Byfun3Vz+8u7/mOd5jdPu9/v&#10;91dbUz3Lj0VR8qW0AVFhVAUAY/08ftT9qftr9i/t72n7S/Z/sfF9u+2+x8c8Xg9v4dZr4/HrPl/m&#10;2vXffbO2+31bWvwzz+bze68+/uvdb3yeTe522vW/7JOkk4kf0PfYXsD2T9LfZntv6d/Tn2twnsr2&#10;P7P4nacH7Y9re3NhY4zhuF4rZW/S2+02Oz24CqAJLMZZ2LO7M7FjmcfPObX47L9CfoH9T/3H/UPi&#10;fpp9KPbt/n/cHJ3bfr3yGtcTwewa5ou8vzvIQU2+2tiWLNVoIUMaY/K/5zfzp/l3/IP9i+5/mF/M&#10;n32vtPZe3l7NJZfP7jy4zr4PB4+u/k24zj6dJZdrMzPs+2/bve/ePd6+x9hp3eTb1v5ddf8Ae2vw&#10;+E628TpbPPv7mv3R/RH9oP0k9yfWr69e9Nj7N9k+3NpdvA3Cu55v3DyItltp7d9qcKjC9v8Akd0+&#10;m1t9vaFWYF2S2Gdf2Xfsq/Yn9H/2S+wrP6JNn7o+qfI7a3e9+/Vjkdto3m+3dy3DcH7XsOT+j4vb&#10;klbFlZu3m/OusWIVf8p39W/9aH8y/wCq793b+f7x5Nvtv7a9rtdft/2jxbf8Lx6548/udsZ8/u/J&#10;JLvtfo01x49NZJbf379tftb7f+3vB2+Gfq+43k7/AC3rb8J/u6z0k9eX853/AJDv+SX91n/LB9ab&#10;Htbgdhz/AAf0iflW2/0d/bf7e3i3tntdjtL5e370+ou+tBU33L3LR9Xfb68V2extzY26kA3b3oH3&#10;P7g3HN3Dt7evb8badja20lbl8o1L25K5tMaUmB1k4/432vpP/C+4+PSa89bXun9mf7T/AGj+3Hid&#10;rz3KXNn7n+sHL7FdvzXu23bTc8f7esbhP/I4H2al1QbW3ghNzvoF2/BA02u1sPubJuWwVA1LJXMG&#10;lSIHwnDTbtvLtH0N4fkRY3Ki876bkWittVKEsIUHIAGYB+2kYp3DEDUQNNCfHOJXHoadC2r27Fy4&#10;bJcah6yAkFlYHSyCsSTBOVMVz2QtzLxOQ7j/AJjH9vLAa3aci1zZm56hbtCkMHU2YkGnRRmy/wAc&#10;L9IAaQBMA5UJH4o/pgGDyF13Fwksjyi1Kwh7dLAST2wASZriLdsgtEECs+B/zR/SuJcycIv+P5Fh&#10;bB1KxlIkjWisdNslgSCCZAIpiFe20qYU0BmJgUmk/CkY59vf9V4WfFp9hy2m4qaw2kgoWCzc0tpA&#10;OnPTNNXTxxXttmBmQc6CkkkySuHd23t6tXaerU2eWV00dxhUZGaXhVEiWYAimQzOXSiRaMQKkGCI&#10;ivSpp92Hffg1wcPIoH1Suh5ZYcHsFCYHVjJgiYphR20gwQGzkyVIzExjnandCU5Vgy62f0iQB/pi&#10;4pVYZVPQNNPKuEHb1mhiGoWFBOYGWWNzyLwkDlIBUFxPZodFJlyQKv1rqH95xJs2CrBgO0CoBBVQ&#10;RUn4GtMXvvwZu2til5DkUubd7LXQLus/mMukvodQoVlksrZEEiJxONhWAIIJAJkzXLVXoYFBjf1X&#10;iyYZ/FlByl2w/erL3KotqE7XYFk1gn5WJkk5ecYcTbt1BeCCoFBA6mCK+WHZJ04pMQjccr2aluJa&#10;kFXJYS2sdiqHEaRUAjuPlTDv6c5EAExmZrlBJwks63IgPyVQ2slVP4F0q1s1A0jIHphv0IJJWuR8&#10;viT/AH4bTumESE5YzK3ZQj8skkh5FFJHgKGQK59MRL9gFSNEmGOUnKknwxj9P+H+K68VoeO5YG8C&#10;Lxg+mhmNKHMHSamfjAxmN3txrNYMmTUkGIAOrOuNyY4dHYOF5PVt1bNYlAvZ6kEywKQKxMxX7MUl&#10;zb95AJKmmlZg6TUVy6xijd7XkItKzKFYaSpHc4JUEd9Jik1nyww9mHAak6VM/wCaoI7R9tcBPt7p&#10;zb1o1O57ZWQ2nMR6hmCxrHXPEHdbf0wSoJnVNBETEKfETl4YC84vem81sMVUQmhjEq3zQVPSRQxQ&#10;1yxh+Tt+jbuEDvIGk1JgmKDqc8B2b29uxurttNX5duOwAEa1EwwUdY64x24trcCWpA1mpmYMRA1Y&#10;I6NtbrWzcu1/LUlR+GJrLD4UiuKLc7dLm6S0CxC9pnuCKrAaSB4Z/wAMFaXZ7q5a2L3TClgW1Ead&#10;bldQILf1+zAfasmq+qgJRIiJBp2jy64BC71bgTas5LklpFSrZwWPjOK9gHhZAZi3Q/MAZ7cvHCCz&#10;BZCXAOnSqzIKtWmlmkTT44mbLZPdvLqgotWJDQK5AePXC4zwIXI8iLVhyh73yAImIqz+U0zxK3Wz&#10;W1qcKwDUlqiemojzwEHa75rum2SraQGAWBCkdxUdRFc8P7PZB7lpNDG2dJYGe0kahQRnmMAxv+QN&#10;u3eum4nqxCkaCSNWmk0xsbdkM6ymkABSxMIoAgAjxnLGZbeowW43TW7bMHVmLatOnvusx1AqR4Cp&#10;xLs2yo0sp/NZiJAnQKFe3I0k40K7d7gG4GtXe3bW11Ip0A3SdQeWGVaYs9rt1N7UIC2VEfMCrE1z&#10;mnlgM5yXIOuzNuCW3BIedLAqQAomgDVoxxKZDduBtR6/ASdKwRQfDEzzgVlq6m1tBAisoCxC/mHT&#10;3lSjfizMtlli9TbxZt2lUaygLSPAyZbx6jyxRir2+nd7jcuxFoXX9PRBeSsKVRsx1af6Ri046wpu&#10;nMrZCgACTBM6Z8hTPAZT3Fv7lvaBVI9bdOzd5KmCKNJ6TU0y6Ym7ko5i28EECGEFe4CD5mYAGAqe&#10;NW9bDXLtqEEMz2nDW3UJIIBiFFSTWaxiz2lq6q2bCF1cOHJHaJU6u1hBBmoIxmy31wXllOX3W1e5&#10;v97ft2Nxt227bcWXtW7wdLitbCXrD6kdWXUrqwIIowIMY7l7W93WeRtXeC9yCzdS/ZbZpud6qXNv&#10;v7V1DabZcnbuDSSynSrNRga46+28/n9v5NPc+2328fk8e02021t12121uZtrZzLLzLOZXk83t9bL&#10;2zMvp6f9v4PjF+7P9nVzgjc+qf0N46/+mS+3Le5/ZHChl3/t5rd/9S3uP2OLJ1tt7Zm7uthbJezG&#10;qzKjSPil/wAkf/Frxu+2vNfuA/bJwtvjuTsWn3/1F+kuxVv0fIKq6tx7r9lhyTbvNGvfbFiVdpvW&#10;ypLg/wBxf6AP+pT9w+2e79n/ACP/AKjPeXz+08u08X2v715MfqeLNxp7P3uJJv45ePB5ZJtrrjxW&#10;Wa6vx794fsSbd/3j7Dpjec+Tw+m3rd9P92+t9L1vW19Bf+Kn/lb9yvyPGftw/dFzr89xJuLxv0z+&#10;tPI3UHI7K9rix7M9+MABe260t8fyqjVbpttyCAl0fnJv7e9tr17bbmze2252127t9zttzaexuNvu&#10;LLm3esX7NyGR0YFXRgCDQjH9+/D5fB7nwae59t5NfL4vJrN9N9NptpvptM67a7TM212mLrtLiyvy&#10;KXnFlmOLLxZfhZ6P03Wb9rcWrW4sXbV+xft271i/ZuLds3rN1ddu7auW5VlZSGVgYIIjDOOkuLlo&#10;7j11+zz95n1X/Zn9SLPvX2Dft8v7d5JrO098fT3lr10e3veHDBwb23u6NTbXdqBO131pddt41B0l&#10;D/zD/VL/AEofy1/qt/Y9/a/7y1vs/uPt5dvt/wB08OsvufZebF7bi4/W8Fv/AHnh3uNtc9t12uXz&#10;P2T9wfcP297r/mfZ3v0uO/xX8u8/9F2+G3x6/GeAP+RP/jo+hf8AyQfRDefSf6tWd1wHubiW3HLf&#10;S76r+3rNk+7vpr7rNkpt+S2K3iE3uxumLfJcVuW9HdWpE2rwtX7X7Pv2z/ur+kH7tvYFr6g/SXlr&#10;rW7RtWPcftPlbm2t+6faHJXLYZ+P5zZ2CaatQt7hJt3AAykg4/ykf1Af05fzQ/pm/fG/7F/mZ7aT&#10;fnb2/vPDrt/yfvfFm9vl9vvtJnOsl20v1aW9u0llf9BfZvvn27797Oe79htmf5tbxvpf93aemK/m&#10;9fvS/wCP79xP/Hv9UW+lf7gfbuzI3i3t57G+ovty3vb309+onB7S/oflPa/J7tQ6XkRrZ3mwvxf2&#10;xbS6Rpdu+En8wdAwpHXL7KY/DJczL5VxHZ27bJxZZtFx9po0A6vUSJltdTqI+b8Plg2YFZAk1HjB&#10;in9cUIsbXcWeQMXmCF0dF0OWYg9ks9JqoEyIPhiBdzpSkgyciYmD44DrHAzass11L9CodAsi42gx&#10;auQJBABhRSD45wXshleoIEydJppPSc+uA6fxvuM7Lf8AGM+23NsOEaza1q1t1vH/AFGKhcgVVi06&#10;pEYp7ymQTEjOpANMsB6V9sby0tvcpfLC3uV7QvpXDaIo7PQn5ip1SK9TliII9R7ZFXBz1BYNACPH&#10;zwdtsa663XnDo95rtriuO5Cxuk9Pjd29opZWz+oLrdF+5cQpVUUSDGbUeBOK50ZkzOq03mYUUHd4&#10;jB0nMy6jx++sWN8+lCljk9ogQpANzcXV9VvTt2yV0POkT8lehxFuj89dUyyeOmBFT9vXBW24fUvt&#10;zcIPSddnu3e6j2zc/NvsXW0lmki2BKNM5RIwdtgEK0MNM5EaTJEn+mAY5DZ391vk3QD2Wv7Vrdu4&#10;rlrQd0VkcJ3ESvcA4pTocI3WksjE/MkEgAgUgkR1xLzMCX7ULXNtyW2W2yJa3S3Et3mb17qpDaWL&#10;GAoI1QCP74qtO3cEy1tuggEaqCRnh+WDU7uy9n3Nsr1my1rb77asGZbgdrdwJNy4VIFYmD1yGIe4&#10;T8wMQ0PbK0Eav8pnzyrjG+vqsbPhOSuNsb9u0+0t/oeVF0uK3NqFIe6l0D8aAsVgRWhwnaKVW2xB&#10;OjchaUIBMkp4zhp/rEv3dfXc3+Us2nsq+94O84TtuW7t9bWlP1jkg2woMlRmTFcXd9ot7tf/AJ2H&#10;UGe7rIbwH8cb9EcG9u7NL/I+1N0pNw2t/udneKunp2C1z/SuIsRcesCKKa4zCbv/AMiyXYIGtMhE&#10;EljERqGUZ44zbGGsZy9W7z2mlv2/zFnb2/1N3b7xdzb1aVSxakXmKLcJLvOcAZEZEHADMUtkyyre&#10;ZSoMyJoTGVIIxM8GMBudsq7rlLaXbG3fccDb3Vt7q6BqRI12MhoaSjnxFRivuXSrlYaRuVhgI0KW&#10;Jrn4xiNYzMOhcfxtnccXtWYouvgbtm6t0qw3Fw2aoC0AVAI8oGWLloNveSaAW3qZoa0J8RjpjEv4&#10;MOL7dzb5D2k3pqC9zlNkoshLbu47R6qAkD0+1WUU+2MVW7R2a88kp6I0kiMh8pjIxQ4xf9jUvGHV&#10;va9/bbfacXtyls7huSurcC6CUa5dY+oT+IahqUAkwK5xiOL4FzbkBmD2iIY95Pn1imNTXi89P9jW&#10;JV0/Dte2XLhmsWxt+QUlwrCwnfKFZMa2DanyC9aYvmJvbATEalQxMkTJoa+eNdfH+Dn6uFWLKcX9&#10;Q79v1Llq7c2+43C+r6YtrbZRbuMrCQyhVigMGDScVVw6We3lW2q6wWUD5mkVxy+TXzdb2Fv9Tt9j&#10;v2b1glreXSbVz0795iQltlugggUWCaR0qcIvojlVFNV1QVMHXoUSRGLLi5XW8JHA3N1asM9xTc9H&#10;Y3LrXkz277m6+lYJiBAhojpnhm4nqCdIIa/DVBLKvyiMjl0xOYa9OFtx+6Fh/S9d9dji1Nu6+sWL&#10;d265BJIEiSQop1OciQoVCIViGErmKu2RBoKedcF9Ttx3vhjrQend0XZZWtr6Fmg1JJYGYBK0+OLf&#10;ZN6jp2kGCNJJCgE1NPDGtfzcOdch95bdtltdwi32YFxF1Laeq1wUthSTXWZ1dT1MUx0fg9srPZ0g&#10;fhLMJAaOo8z1x3efyW92Hyu/c77t3Gx4T3Lr1gXrW6tWrdwIdxYdll7V026EIBOkVFOk463tVCWV&#10;A8MR18fGkfm3+pW9ffe595duNrYOwJ8GJhlA8iDiRitOf4GAGBgBgYAYGAGBgBgYAYGAGBgJO327&#10;37qpbGokyBE5dCMjhk9zeXjE0GA3u2srt7FtYGqiZijZkAeGEyMpE+GIWZTrBaVJ1aqGCCw1atJV&#10;q/YcJJj+ZgmY+zDlx33xtj4LG0NLOuktIgAHQXuMKqsTX+xxFcnuyzoQOnUYfg5NlsdvaB2RuEW/&#10;Ssl74cwiuG1W2IM6H6GnXPCNJqTSP7RiSXOaL1eSC2mtWwodzIAcjWAZLgwKE9Y6HDqLWOmmRPj1&#10;MYXOeFnVk+T3jqpe6Br9UqQrIy6VEIAzfMCDUT8JxLRaznMfYPOMXHOXpmfVhd1umU3EmAS91FLC&#10;TQMVANBkPvw+ABQYqslvi1whhCt4FYg6oEKPKk4GAi7favdIhSWQHsBClljKn8MILRMnpSBl8ZxJ&#10;nHIuLGxuMq3Cv5iNDhVpGelukxhgtMyQDJiBMHzGKx5NpJj4tdstq9vQy2n0q6grQoARRDGRy0zS&#10;cRWkmG+YVNIkZ/fg87dbQehbgo36e5OtJVSHK1PdQRTVPXBMNVfLp5dcZuubkWuw3n6dht7odYU+&#10;kwb8tV1lhbBIEMc5/piKyBZ/yk5dBJpjQ6BsOUbeLbQ3Bb3FhZR2YC5c0y7KxBhqSIHxkxho2waV&#10;IJJB8B0GA0trlLqWk3VtRau2SP1W2lNLEmDfQ5kiYdTJ6zOGzaiB8rAmCZBOAtbPuDUPVFxn2t5C&#10;t+2gIFsyfTF5FqNXQ9M8sGASSsQRWKR/6WAPcXSnoXxct7ja3VRbTlkZrOka7u2tXc2iIj+FcKa0&#10;GjyzHQ+OAgbPnN1s715TcJtX2Bs3FCG8qLJA1OTAr3ACaRhn9Mtfl0mKTkfAfbgNE/vLeH0Ue8w3&#10;KpdtWrq20UNbZArm7SG7ahooBMY//9b3scwKyNNTFZp92Pr79Jdit/LqlQpZiQpMoVYlyA0DWZXz&#10;IoB1wkxEx5UFM4zyy8sBJFsaoDr2219JVcC4My+QB1aiasZzjMYRSRQSST+KJIg9cBKUNcttqqot&#10;2kdoUFrdu5CgKQAWBOmPP7cJI+UVBjP8RPkc8/DASrN6FusoQ6bkaI020VH1A3EtmuoZ9JPwwjKB&#10;+EEyCZyiZIOeAloTLXA2q8tsBaAMC2pU0oBAEVkz8QcEQIkgyOk0LZiSZj7cA4HXtA+UoVjSVIsu&#10;SjvbAIJyMFfhWZw20zMkg10kSK5zHwpjn5PRYsNvp0EEBHDQLgOigH5TJbeaD5iDl54C1k/GdWQA&#10;8PH4HGddZt1BCgBtgMS4tro+Ym4ktd0t5g6TJHhAwlqgxUAisCJkCB5fZhtx9MD1kImlrkTcts0a&#10;4uEp3SehNKLJMjDZJM9B1BBz+3GVWS2gNJd2vMoRbd628LJHZqAgUyJJzkzOCJJ8TlkRUkx2k5+G&#10;AXa0BYYAzadtDEgdhOpXKzpNdVSM+kzgj/GTqJ69BlgHLFtxeBU6h6SogBDMgtr3s2qpQ0gH41Iq&#10;fjPX7a+eAfBEsFIt3VVGuP3JpYk0V1MSSKaTM0IqMJ8YH9+VZH+OAeDtcUSSpTXb9N3BC6SSrMJm&#10;TkR0mZEQR1HWnhB/jOAO2Z7GHpa2CuobVqYCWhLI7o6QBMknrgmpkKkVJ6jLLAP2GJBYQFBL9oUm&#10;IIPcomSJjVUGTGcIbOhYMQcgRUChP8YwDtmls29Nt7SlVAaQSNRLKNRE6j0NOuCrK5y4gEGJikAt&#10;H8K/zxCcH1oLnporLtmR2UgGg7jcuKhbSsmOqzXyCCAzKBpIER4CsVByP88Gpcp1u56du8zK6E6y&#10;yLGlpEqAVoVgeHgDgiKkSDERlpkrNAfHBbMnQyuq3HB1HUGCNNw21MHWVoAB4GSPKhTMjuoJpBMk&#10;VM1+0YinlUjX6Q1QAXEqpU6lK29ayTMCOuYphJETXPPoSY8BPhgJQu1KqC4kkKdUaAw1A6j590V+&#10;OEEEST1nT0EEkUAicqjASVNrS2hY9JibxuCSG0BtTeqDEg0pH24TAJCyR1FJ6iktPmMa12utzAtQ&#10;wDNDNDIrDVq7ZYqw6MT8xIPhlTDURQEqApM/hB/FDZ/ZjtpOM/FYkh9QbUmoswQqvzOokhmGRJpP&#10;UHyw0VqKET8vWvQzE+Uf1xtT4bsNdQAYt3AEIZBRVkCv+aRnMHLBMpInTQfhNMulJzpH8ZwDiOiM&#10;tQQSpJ0D5ciyqSCBIkjIkSInCSIEzQgwZgVyqMA8pZiNAUXLbIfTnUx6XGU1g0iVyynCDlWuWqmm&#10;IGZpgiXahRHQszqJL5kqigCkhQSZ6AeOCgE1BMrSfEiMz9mCjOoJbWVFzWFLICpuW0eD6enIRNBG&#10;ETB7iadTWoNBlnXASo16vS00kuqv6QUEarlKGKdreHnOCKiaMRpI6mB4EQPswDgctaGq0LnqIQIE&#10;uU+VhBNDmSZA8fDDWoqxUAgZGpIKlZbUPhHXAThaD2bV8spUPbCQUVldX02QjCRIOqD0mD4YS4Bm&#10;O2mXQeIAyzNMBIsOUCBVFwaiDDQzAEk3Gzk0kkUMkx0wyw+WuUrIiWnLuypOfhgLC26RpKgM7o8A&#10;PNtlcawVXultIgDLoInCSCM6iZkRJ6CTXASLbC4zC3cS0wC6UmJD/maiFrUEsZEjAEZdag1I7SKG&#10;BgFFdOgjR6Labgt6ZKXA2k98ky1Cvhn1OEt0Un7QAZz6dehwDiSy3bghKNpLFlZGBlJMCCajSMyM&#10;sNAiREFgQJIBFGyJyioywE8r2kBDZtDUy6Xr3WSNSpPzSTQnzrhdCGAplAnMD/MfjTKn8cAyrQFZ&#10;yO0karhBXVcBDdrRBg6pJrIjqMNgBYMVqxoQAfKc/wC1cBK1axAhtK6VJuKWOlQQx0wApoawZyGA&#10;5/FqHaSYg5mizB/jgCtW3KsjKWDATcdgRpgtdLKwHUAEVPWMBiAIpQACSdUmCCPh0IxLn0Qu0pJ1&#10;EMVlmZDbQ2ptgi5bJHT/ADV6DLCSRJESZIOZAAPUnxxVODWwUK8EIGXSoBeZ1UXIDw8c5ywmSBHV&#10;mk5Z1BJJ+zzwDmlbmm4wHp2LRClZQ6WIfuKiSKnqRng4I7dVQ3XPVnJmpj4YBKGutbYCFICgkols&#10;mQFBJEGpqZMdcJiBmRNNUQIIrB/pgZzUgMpOtQsBQ2nVqcQ0AsCYgZaqZ0wmdMg0NSf71jP78AYt&#10;u2gKSSAqqoBD9nd6TLAMz8tPMYSSCYp1gRJIBFVPXAPW0AX1ClNYGpTpX1CCPT0CSDlB+3B1zBE5&#10;Qa0NIA8MANQZXtiZgayH0EmdJZ3aT5eAyM4QSyxmCsBpIByzIwD2lXBBGpWuAhdLNqjtIB6fE/EY&#10;ImatOWVIk/MQw/v+zAOAfhQJRoJErcAmVlCadSCM/HDf4asBkREGQehWB/PASLaj1YVWadamQVCj&#10;SZKPXSACRUeJwhiBUGRVoCEkEGf4+GMb7XXoTmyJNhC6m3DSoCXHF0IjpcUWwQMzACwxzJOWCKx4&#10;sSRIWkZkgRWaYm21/wAvJOaetkk6WJt6FcKWLHXqIUMZ/CQSKUApgmBjxkkkmRWJZj49BUTjgk6n&#10;VIVyYC6FVUQ94UajptovSp1edDGeGhnpEg+ETBBk+HwxXWSJIb8epSNLGQ41MG7bYEk0kfHoJwkq&#10;KmWIkGgl41QB8Ph/HFU6GBIEBCAykkzbL+nJI1ZHr3fGmCIzHjUHTkY/qcsA7bYsisRBnvUlD6ih&#10;gDcJAzgya06ThktAihrQt0IJFKdMBMVWbJNAKEBE0wS0PqBqwmBBED7owVJmozFR51yONa656h4C&#10;VYswZ9csfUGoTkAIgefT7cERUEahFYyH354t+jp6ocWAuj8tix0rGqTBC6REKAANR6T0wmpEECBN&#10;AFEnoBX7ca1vdORJBCnUO5jALaz2mpGtQJmBE+WEkkippkJhpA6hRjYWCqsAOwWyDcElSpAMEnyE&#10;EyYjrXA8YMV6UJjPywC3JOmFkaCZr2ye2aSMoBH354BnUFM/9uZgzJkH+/AGp/LcgLqQBW6agR36&#10;FHgegzPXBEACSdXcB4Bppn50j+WACsWpbhCASIDMbc+Kr4D5qkf1HbVT80/i+YsciT4eOAQAO24B&#10;ptmhKsdFsAd9uFqDGQnxiuEFiGUgsDUwBPWQIPXzGAfUKUuSFaqiWIAWO1TK0ANYyJPjnhVBEk1H&#10;d/Mao8Oh/hgEhy4cAKdBlQSdIkAHRqoobqK08cCTFQSZUSvaaHMxWBGAFZmVABYg3BrU0ggLkpml&#10;J/hhQB1GIKyOokiO2Y+GX9MAgnsXUEW4UILRpRWJ7grGokUn+E1wgrTwM0AmBWoYDr44CQrwRJYj&#10;QFYkCDNsw2pxQAxGoDxEjDRky3aQCQAQBBP4oFD/AGrgJCqoIHcCFRjpLOTB0hNVTApHT+iCe5SZ&#10;mgJoCsCIoOn24BwLCtIoSSNRY6u/Xq8qUiRlGEGT+IdYMZg0k5f9cA+kgwAY7QyAgLrT8w6iuoZC&#10;Y65RhtsozzoCDq6UihmMBKtxrMM6qwUMTlbiDBTOAGiAazGCJnwzABiIkQVj+6MBIUlCDPd3N6Su&#10;GUxcMMHWdJBiA3SZwgxWgkkQSo8IyPWgrgHUkEMCdAtsAEeRJbWVBOS1mkYSYqwAOk9ADByqY+/+&#10;xwDw1BirnRqUNqyY2yCwKyZAiIpBPXpggCYkTnMClD2k/b0/64AC4ollOgq6orGr9yaiQwABnozU&#10;mh6DCCFBmMtOkgzIkwQR0+weGAlqXa2DIPzByV0xGQAeoPgZqfjhtu6F1AkS0wCAoyWR1mn9MAq2&#10;Qnf6bBWCqE1FS1z8TaWAyFczGVMwg1gGoY0lpDEdCM6Af088A+IlqFNIksB3IWMykyJJ+HjhuZGZ&#10;FIAIUiDJFfjMDAPBizBYB1VJJg6pCkqRSI6/dhLGSJJdR1kAikDOcqVrgHEQJbui3Np2WCsEqZfW&#10;H85qADEZ5YI1H4gNVASxLU6ER4jAOqhBLKFBZSjfIIGokjTcqKgz/dGCalVyqQTIaTMq0DPyywAk&#10;kgPJeRbhRKqqgMGtVnSD1IBPjGG26QAVoM4gxOkgmuVMBLDH8ZIYnXbIABgEhXRwKdtSuEmD5GRI&#10;050pngHA1YBBUJQK9BLEEgRAFD1rlhtjpkGQFqpqxWuYAOXTAOKA2n5S10L6jHsRhEprJFPMGcJb&#10;weNXzMJH8zSesnAPWjWVVzJ0L2mGcMI1BRJUzEffAyTNWCzUkGCO0gQoJNcv54BXpkBCwQiADQj1&#10;FJ1koVnLPpAphNFY0JlaQuYH9hScA4JZCNQQC5DFrkQx7lYeJNYMeGA0ESZgQJAJArQtM/zpgFic&#10;pH5hyn5itWCOAJPiTPlURhvzkz4mJWMiSZkeWAeQaggAAidIWgYn5yp6Gh6TAwgt3GdMGJJA+WIa&#10;gj+eAkhITUqtKg6FUxDg6kUs0jtyIjAH4qz2gGSR5GQf7HrgEOWYWQCAzXNZYANpAOoFK1rIAApG&#10;Op/TnhX3O7W66NJKmCoIFQqAwcutPuxjbNxrPVz8m2Jh4q/eB9TNv7T9o7wJet9lm8si44dlNtrl&#10;1rYIPd0EjLrj07ZsqttEBHyemVrmtR41p4DG3x22M2R+cv3D7hv7nk99yGk3dG//AN3s3fWVZTdH&#10;ReVSYMKpVS0mD9+FsUZfTfUSeyYIYfhkTn5YLre3Xunqi7Kzv+P3N3f8de21ratdffJaF0G08XPU&#10;9PSp7TWXiSCfHEFrbI2gggVKt16wCen/AEwdptNujo205njeUtHc7d7L6VtJf2yXGRVuEKt17QbR&#10;rBmM6iR1xJ2+4M+m2pSIExUjMkE4Mb6STujF+6vaFm5bv8rtVtXP1F53ulW02tubQhbBtIslie6Y&#10;7RQHGgtMpAU16VEiYqT0mmDi8n89x+62+4bktu1y04Zb/aGS4Tb3Gm0yMsHtlDMksaTGIt221g6p&#10;JRoIIEaAagSPHrTAbf2/zW3927Z9jdt2bXIWRcs7rVcBHIC3C6irqCpBEAGsmDIwoHUoPRqkCTNI&#10;Jk+WAiX1Gxv37YXTeskpZu3wqrbC3C6W2SzMldRkGR/6OIt3bqGi4yqhEgwAAJoBGC923xbbgfen&#10;IX9oW4yxud3yW3vejdRnCLddFGobi20EVkoPmgmO04h3rezD6AzXGGk6QGMlloPs8MG9e6S7cfxd&#10;J9v8t7832zHI7nZbLhdubNxxuN1dsL6a2L+h1KypBINDAJE/NgvSXSS1pqgx2mYXKPhg333uwln3&#10;Ffu7n0E5faiLiJcKXl03bl+1AX1B8zPlpUUJJOWGjd1EQsSRLEBQOgNMDs29aurXCG1YJ3G7N0q1&#10;1l0NduXixId9uvqQukCIIJGZEZ4cVHk6AfFs4HlpH21pgW6aXor93yvE2fRPKNtbT2y7WmYaTfRG&#10;VmD37vbCHQQpn5jp8MBtsxYTQAQRWRBkRgl8s9ES3724m2rttdF1714GxcRStsqseu11RJATUIEA&#10;kxIjDD7JnuayRQChNJHUA9Iwa/UmMtTsfqLtNtxo45NvuBbNxhcf07g02SwY67gnvJOtWIEAkHww&#10;2Nq4atvX3H5hOkdAPLAnk1qzve9Nhc2yrt+SuccXsoXC3CpZ2+fsJJ9RiGIUZHoa4Rc299BqS0pH&#10;Q1j5q+ZGCzfW1M4v3b7b5K6Nru+cu27pYJckq15/UQ6R+YAqO7LBgZTJyw7Yub0aZ2qseg7ZNYCn&#10;V0MdcE27NutUnuTY+w2/WXLnvXeWFOoXja9ZBaAs9120AQCVJBUqvUwJGJ7rzZIYNtUsgQLVNY8Z&#10;AxOXP/hThyLY3P23bV7+2/Re7uW5+/cU7vmCm+3O23LhYCW71waV6vQ0EjMxit3H68uC+gRBhYrQ&#10;ZDriuunbj6Xb/aTfTGzx93b8V+tS0zqGuX/V12GaRbZtxSJY6lUL4wAcM+o9w6fSCsrdF+zV8cGs&#10;c5XN/iuP4q0u4HOX9zsd1YMWWuu6bdFuhvTIBYhdJlWbwPWmE6rZdtSsAvzBfmqaiP7R0wE5LPKW&#10;tjt/0m7s3Huazavbqyy2PT9IFbt27pMW1U6QghiR3A4matuQzeqFVguZBB0g0E0M+E4M/X6YY27Y&#10;907e7trL8Od5uNvevENaS6Yt3Li6nJtmVABJDkGQepGG029l7juL4AZZCmDFIzBivmZwNtrrMp2/&#10;90c9sOJ2Oz3ftfcXblneMm43Vlnt3t6GYMbqpcGtoq7T25CRTDL8ejPUW2M60YaZYigLQPCmf3YH&#10;fqutn9Tt1Y459NzlNtbVHs8htri32s7a3pGlbNsEklmYBQAJ7qdcPrx1gVXtdj2yR82TECa4MXyf&#10;7vLMch9V+YCRuLd7kNntl07tbNlHP6dF1+nedl7SsnSRJgmkjD1rjrltgzby0FVg0GhpQwBWR9uB&#10;+rx05UHJ/V3i+X2l3b7P2J7jv3t7YfaPcVribRSwLWheusVi25/FpSI+YxAvRcW1ZEs124KKFAVQ&#10;Mxrjpg49a8w3uIvczz11F2Ww4TjAV3G9ffPd3W/u3WLLeGyW5LByxILtKiBSuMxybtdVW3W7ZwLn&#10;btNu9ApyZj45YPTrJrca/wB72X9GeF2XCbm9x/sX2LZ4u5d464N172907YF91vEt6/T21m4SRbK6&#10;j2nTSSDkK61t3UuUtB0MdpDF5Pytr8fgMT1atk6113lfcmwvHj13nKfpuRsW72rd7Z0GyY2rZG62&#10;42yitsGQJIkkwIAxPt7XczHpzaehpB1GCxGKz365xlzDlfe/s9LQQ8yDzXGp6thrDerZNoM9tNuy&#10;p2kH5ipWOtBgnuBSLCF1e2tzUAI+aYgjqB44jSfs+OuX1ue493a2N7YcnvOJXZemdJtrYCu5FozR&#10;yoDQYirGRhFsW2iz6TMBZC6maPUY/M0ZUywLccpHJXuVsruOd/3jbbM3uaF82Nvt2K8ftdtS1YVm&#10;OoG4VLkqJinTE6ztd1fLBYUKq2rcoNQQCDb1MP64rF8ms+bn/uT3p7I9q7baXtzea+17d7rmeSdN&#10;+93Znd7itvfptbDE2yTKEwpktUUxY2OO2lgG9f3QWWhmLA6LgqRpXKMsHLba7uM+4frB7+57epwX&#10;tn2Puru52di5fs7Z7K27e/4rdu1td6N3uvmZyoggiJywT2uKJJtPJYksqggswjTeU/caYi/8SzGO&#10;EriOW+ufortOe4u3bXbrYTjd/uGt7o7LY3iXucLvNGod1VBapmVw2b9hCAttLisAfUfSxcpl2jqM&#10;pOKfpbLfb+0vc/I2Ll67zPL8Tc/WlbnE8bau7JNha3LEXLTXc2sXTXtGmSRMmrP+432YpbOtRqJ0&#10;oYaQRpJ6ETnXPBuePX1XVr6Q+19ns7O+5i2djvWNrb205DfJc/RptboZr1vUSHtGCz23gxIM9WLi&#10;bu9F07i8vp23C2TdELqqA4EavKcEl8fGJ/g1XF7r2J7euvxm39scDul5fldm+99wbbh7oub/ANK3&#10;W5sbxV/0yqdReIkkTiIm34y+7Jvd3JXS7BQxYXVpoYLnXKuE+GW7dsfTG25b3R9YOA2O03v069g2&#10;0tbk7jjtr+o3e12+2PEXmZzv9oLsKrBYDgjKIEmBL9XjLZ0bTaX964OnsUqkkQp7ukZ4Myb+twwd&#10;viPrLyth937597+2fp1stA3DHeby3ye/fbC9q3W3uOtxVJUANZkQhOkjD1rdb2yQdvwyq0AarhEq&#10;XzKiv2zic54TGtmLszXMezvpz7htfpvdf7huQu7O5ca//t/G7n0E3q7a4DaTcXEhtQZgVCGTJyEY&#10;INze+1WrgRVI9VVW2ulJHaEYdV8cOTPj1vCS2y/bj9LrdjmuNfdPubYThN9uNzy24vbjcDX3Xt3t&#10;rxOq3uogAKVMCMMXeJ5JQy3t8F2qtbDy6m4Lj1YiTkcsVZ5NLenVquE+vH0j5G7sdz7Z9hbre+7+&#10;Q2HK3duljjdxZ2V7jOLY29tbvtcskeqshhrJOkUOIK7PZIgXeb66EZ7zrZU6vVZDoGrR8sZ4NW7T&#10;jWOibv3n7/3++d/YP084ve8httnwe33fObh02tvidvvbJ3W69J92Q24RyQhBSAvURGHdwuy2/q29&#10;rtHurr2t3U7AM9tE1aSrTTxMDBJNrzeFF7X3f1E9yHit57z95cdwO+HF+7OFubHh9s9zb7Dl97ux&#10;tk3yblBbXWiQlq0zMpnUKjAAktdtW9pZS4DcuEW2a8GuduqABqAFAPtwazJxamu429mzw/I8j7y5&#10;ze8f6fEcZb3PJ7PbcNcs8Wp3VrZm7edjYe449Z2kMSNJERhdzZ7q4ptWhdsFigb07doaQh1B01TK&#10;kVJ8cRnv0xlW8d729m8VescjzO74vmf0y7p9lb5XmuQupebcq1j/AG7kHs6Ct61eIXb6hRSIoBiw&#10;ucfduHbt/uK2hZrdgkD0XoLyKpHdPTBn9THEjlXH/VbjuK/9irar9JuU5q5zCjYcIrWdneu3ec47&#10;cNul9ubjfbhLyrtwjG41+WEjvrXEcbKyjuP11xgHjcN6jWvR1LFvT6hMkmrA9OuKvftjM1aa99RP&#10;cW+47YXbn0447b7vd7K3f9qbS/x9jn1547W76vLjdPxdm29sWLam3srqswN0AaTMYkDi9nbuv6m7&#10;tPdu2D6TeorqtxWB9RUUSUI6T8MRO/frYyd363+/+R4bZbjjvp97l4/heH9wRzG1Xhd7sN5vOL3V&#10;q5tn4zfb7c3USzv7dybqFEKMsKwExhp9txyC5ZuKtw3Aui0xe4y6CLjpraB3RqTKPHFazvZ9MX/E&#10;+6fqpyl/hee47c7njNjx36pOQ5nb2thxmy3v+42DxvF8k+wtrdui5sVf0N2FBS62SyZwhj7fa8Ga&#10;xuy+r1LIKoERriQbTM5qR0BnxnAx5fjDtnbfuq2/CPs9r7h+nS8e+1XY+4b/AOr5Vt7vNvx2+e9b&#10;5uxs+OsxZ9YsDd9LRCgqU1ZzbW99tTdjZncLt1m0dMs+4dvzILUJ8GqPPBm6+S3q5vzv07/eJetc&#10;Ub31Fs+2N97j37p7gG23fp7LjfbGw2qninD2CNyLDgv6u29JbhzKMThdvfcV+abeycqg9ItIKlbw&#10;gFwiwpBJGrxyODNm8slv9oY5H6VfXR34lOb+pXF2t5yl2zzxt/obq7yzufbt9GvbfZ/7jvVubqxf&#10;Qajt1ClkEXFADYj3eTt7T1FbjQ4s2P0zst265bbXH0otyFB1EkDxiuC9uec9Wl4r6Ocv70TY77af&#10;WG5s29ye5f8A2NOP27cNxHHnZ+7eH2THebvh7jbp1XbWrCvedRoslgLbd2FXeSsXe4cZZW4wTZXr&#10;TXLwJsFA627gPUGlK0wWaWevEN8F9I/cnt50tf8Av5ec3nGbZ+R+ont3mtvxHt0Dae6LG9fYb7ld&#10;hurBZhZuJrZxc025ZSFJGIly/dN9ALNHKbdk3O4Ou8lpCVQKWg6KkKPIziE01s65bzifa3EWfb+9&#10;3d73Fa/U7E733Vxu99pe1bC7Xg+T5vepa3vKXLy7e49t+ULIt3eXHKnVcVbTFsL/ANxtOL63LFq9&#10;uheCXXW7cdbjW112vXt3HoVM6SO0eOGT9KelUqfSPltpyPDbvivc3L8L7I3Htq5e4nitzwfGcZuu&#10;I2vK7htnz/8A7DXL8bsK2t9Z9I7nbuBub2pptgEE19/kRe9S4m0W+243DWrgum5auhu0Xb2rWdZF&#10;NLkQQKHFbmuLnLq/tv6WbrgbXFcbu/edz2zZ9qe2tlyPH/7LY4rlOEvbMtuk4bgG2j8fbG0t3Adw&#10;9/Z27nro1xmuKYw1b37i1fNvZ2Ftbiylja2CpQiyCDeZ7qvKswPysAWNROCXXPFq45L6a7fe8twI&#10;5H397n3/AC/tnm+R9ye6vcVu7stzbv8APbqybPBbPY8W+z0b3b7W4serYum1YQ6bihgTiS+9N1HJ&#10;2astzb62BU6Le2QlBaYq5JkgmYBHUYhNccTZlth7B2/DbvjNjY97bvZ3uJ9z3ON4+8eQs/rt/wC7&#10;uTW1vr3P7EbzZJtrOi2y2tIdrTKGVHLEKWi+5SHXY7cWv1G1fdJ6berc1qBt2FwORFtaqFBExUHC&#10;5zwTHSbf6FntuN9tb7dPsNx7/wDcp5W97Z90cb7PvJyOy/2Lizsd0d17itDjm2e3ddxvrwFncPuS&#10;lw2w+m2yBSXl29hEW9a4u7qN67YLC9cVW5HcXGZXFoam9QyRIANYJIxUzbxttFLd9ycu3I7rheZ+&#10;s3AWNsnt/jfdu3s3eD4bd39h9MfbHHbSzv8AbXOZZtnthxloLaZ1e9eQEPcSyt0Alv8AR20Tb3LG&#10;w3NhdtYu2kU20VmcljvlDXFBJQs7HTSYJ6HBrmS91T0977rf7/3VxXuP6j+y+e3nufnuK5Xkd0m+&#10;3O5sbXj9Fn/329y9s+P3Lmym9tbTZbe2d3+Z6RItqyq6ErbcHctuos31u7w7cJfUhLgsWiXLJNNZ&#10;lgz5gZkziSy8xP8AifI5yWz/AHGcVzfG8h/7EvtDc8N7N2Xuv9Z7X3G1v7zZ7z3Rym3s7HbbS/oK&#10;3H2G0QbfcW+P/wBO671tWCoOJNpOJ3SBbd68NruEvm/ZC2wsWrf5NmxbFRBAaRRhqGRjDlLd5Znl&#10;l+V5H65e2ORubrlfbPtu/wC6PbfIe3dt7V5puS5K7uLh5rlBa9ze4PcfL7m2tt1vWbt21bs3l9bb&#10;XF2l0gvbW+3GOV4gHc3Ivm7t2XU1uwgtFLq3CPQaO2UiIEjTFcLZt9L1zbMzh9kfpz9RLz8Ds2v8&#10;MnHcpttyLG23PKbo8mNxxVzY27lrl7TNF4jeK2o3HCt6uvsBNY+0252rAJUqpA0iLaLJPy/5s6zG&#10;LJiYW3PK99wcx/vtq56wCi9cD/nMW3e5b0odVcVFloANorqNMsDmdit21OkO1xQqOB3wxqqmuXgc&#10;S3ulmpLjmE/Tj3Le2PIDbNd9CzYuPdu7Vm02NVpaXXttAAZT26MhQipnyD9XfZSbm3ev2LYa8QwC&#10;6YLsKOWZ5kRmf7sa8e2MX4t2Svr/APt2+prbvabfa7pvyVRGZlYMtu1dGq2q27cRJyBEgeUY+WP1&#10;b9h3P1F8LavaSGDrbBa4xUmTYTwEiSDEVx69ejyeXx3b5Pf2w3VvdbdLqtIYA/CRQHwPljxB7i9q&#10;XrG4up6KpbQFFABezcBYAM9wHUQB8wBxqXHD4zyabSp2OVcr7Wu3SzLt1Uo8G9bA9NiVhVc9YpEj&#10;LPHeby1w21/3oGOdbz26bci7YdFKlV1/O2hoJWsCCaVyxpw21k4DDdv21rVI1oGEo2nXduG4awKV&#10;jNjQYvJ+n8AxaW+Ebb2wUC+iv5dy6qsiMrDUXe5/25QBHh4YYbmmJihiYntwuEJWNQtXbVyGPqhl&#10;q1hV8PlJOZ8MZzr8V7IGJA9vaVOlWDWoIEg6k1k2xfYQFj8XWPGMM6/E7IGJNviURA+4Q27Yliai&#10;LhOpFsqIow6k+eLgmkDEu1w1t2KLYct6gS2AHuXHJSmlxGkZ6jqApid2vxamsgYtbHEgqUS2DZ1e&#10;lqK6bdtVOpmIjuY6ZpPhUYzd+OOqhiWdjaFpSvqa3UW7igOl30bd3tu90ELSKVoaYz3bfFQwzf2V&#10;nUXuOLygu9lCD6Bz7PTHznqCZ8sa0tt5QMV131rDOkA3LinVbD94gkKysPlpNT92N2S9fQDEJNip&#10;tBzbKshXS8sGSlbiGBqM1iYM+WGZ0AxFFplt62R2R1MXHn9QFZSih9Q7BSTByw5Z+rNDDm2Cgh7d&#10;ppuAKQMzJ0wWJrX8Ip4nEk5yS59AxYILovXf1Ou3YdhZe20SbiIdNw0EDxIjwGL6L8wwuxfdbt1l&#10;Vk9JkVEssLaWjNW0qQZAzBoc/PEsmM2cqGNFs+V3F+56m4d3221sPtxYDJbS/dUa7S2nIpK0JBrl&#10;jntPp7p6rnnkMRuQFzeIVtWkdRdsqbe3/wDkdr6azauEZkAxNBn5Y6a64ShjB8hx6D9QoX1dXr+o&#10;wAb9MqnSCFf8c0EdBQ4rntrJAxwD3r7dtXXvOtplvNaP6dwNL24aUuep/mOfTGtevLxebx23AYs/&#10;oj9O/qH9afdGy+n3049n8t7z98Xry2jwfB7B93vb9qQF5O4V7bVkLBu3nIVOrDGt/Jrrrna4Z9tr&#10;5PPnw6TO06/gzvuv3d7W9i+3uW93e9fcfB+0favA7O7yHN+4/cnKbLheF4nZWF1Xt1yHJ8hct2bS&#10;KPxO4GP1cfsk/wCHb2L9Fdpw/wBV/wBxVzYe+vqZs9rb5LZ+zNKbn2Z7S3TJ6yLvUug/7hu7JIl2&#10;/KVh2hoDH43ze528ls04j532/tvH7e93G2/H4S/L/b/g/KV+8v8A9qDuR9/fVC1+3H9iHB7q/wAT&#10;ynPN7X5T9w2/suNxzBF8Wb136V8W1LO3eG9Lld4puXFIexZtkLcP26+nm3tWfanG6FCox3BtAadC&#10;2BeK2URUhVVQIVVAAApGPJ244j1ea272X4vy2/8AK77x5Xm/3nfUbabvcPvr3F8V7P22/wDVN31f&#10;93/2K03J3btzcQ9xrtxma5caSWFCcbfSVk0HgSBU+X8sacnzSfdtfIsgNDdzICqwVhTpIM0yFR1w&#10;EJ1eVT8DmIxm3mQDkF0lFZSrvBGXdKiZUwDTKKU+OFVnSKZnIfGp6+GKGWtxtlvabrM14hhbDgBA&#10;oSJyrSBWvhhUDwI/7hNPiemEmOIIgF3QPlJqNBAAeAAVOr8Va9etcNN0rNK0AM+YH88JMDQ8NW1c&#10;1CFKitS5pqC6zmJkH+eEASaYzJ9VosL9y1Y276h87Ch+UkyFDa/H8UxXLAxsN2mFyyhVWYopEKwe&#10;GCSs9CZA/nTAwBWYuXCtu5c7wmsiWZgp0dwc9tc8jgYCdeBSzdahuAmQCzFGM/KBnSZET0jPDyig&#10;8cvtJxm6y3Iwu81hbn5gRPl9NizKS41E65Ar55ZUOJSxA6j+gznFnDv4vysZyGs3YAa33AkyXKMa&#10;TIJ/lP2YfAoB/l/gYxXRQ32Op50qAQAwMEaO4E0AEkZmn34PAVXqhbj9pOkSzMS0gONRAPXIR5dZ&#10;wMBKdyWRA0wjkZS2pu0MQIExmcDAIZSIos0X5nCoNOrStDJik9fjgYAMAD3DSNKH1AxCkzQBSTXM&#10;ZCg8cDAV24INwsoIldQLNLQKBWM9PM1ywMA2AHj5nJnVnWTMgGa/DymmDALGBGRJJIAAAksSaAAV&#10;JNAKnGLtJ/4M3npJPW/+BM84S1uG3bX1O7NVQly7ljpGkLOotRdC5mABWMfAz/kn/wCW3ifpjtOf&#10;+hX7YeW23M/U6+N3w/vL6obVrO74f2FYI9Hccf7UZCybrlmBZX3B/L2vRXukaP7Kf0H/APTR+6/z&#10;H83s/wCcH9QHt9/aft6fp+b2X2rbu09x9xs5nk9zmS+H2csmNZ9fuL0uuktv5b+7/wB+6+z7/tX2&#10;OzbzczfyddfHfhr/AL2/+Gvrzw/Yh/wi/wDtOb7q+sfKezf3X/v+9r7v2z9F9oOK91fTX9u/L2t1&#10;sfcn1XvMo3nGcz9U9pfFu5sPbyj07qcV/rckCvrNa2mq3ufyvcnyfI8zyO+5fl9/vOU5Xk93e33I&#10;8lyG4u7zfb/eblzd3G63m5vlnuXHYkszEk4/0Wfb/Yew+0ex8P2r7V4PH7b2vttNfH4fD49Jp4/F&#10;49J266aaSSa6yTGJH4vtb5Nr5N7dtt7nba3N2t623+2Okfvy4zi+N4Tjthw/DcfseJ4jitntuO4v&#10;i+M2ljY8dx2w2dkbfZ7HYbLaqtuzZtW1VLdu2oVVAAAAGIOPUJ2PVP7Tv2g/Vr9331B2/sz6dca2&#10;14babix/7Fvvrkdve/8AYb9p7G5+Y9zeX0gXdybau9nZo2t4JOlAWH/OH9TP9UH8tf6XP2P5P3X+&#10;9/PPL73y6bX2P27x76/8z7zyTiSa83x+Gb2TfzbTtls117t7I+W+x/ZPe/f/AHv/ACns+NNb/wAT&#10;yWfTpPh89vl6db8/D/77P3//AEA/4/fpHyf1M+svP2txzd7Y7s+w/pfw+62r++fqLzNoent+N4Pj&#10;7hm1t/VZF3XI3lFjbqZYs5S2/wCyv9sv7V/ox+zL6bbP2f8ATzikffXLYve6vfnJbexc93+9eae2&#10;q7jcb7dKJt2O0Lt9naItWUgASWY/5SP6jP6mf5o/1O/vjzfu/wDmF7uzwa3t9n9v8W1ns/ZeGW3X&#10;TxaZxt5Oc+Xy7Z38m3NuJrJ/0F9j+wew+xe0ntvY6c3nbe/m326W2/D4T0nD+ef+5L91P7rf+W36&#10;7bn3D733dy5Zt33/APYR+mfGb3fWPpZ9HvaHruLFxbT9j31Ryd3ye4Vt1vLshQE9O0nSeZ5Xd8w/&#10;qXWFvbWWb0NqslLZI+e4po1yvc1YyEDH/PlnGP7f2+D7DrpNZh75/bx9A/Yn7eOIfjPb23PL+7Oe&#10;2qJ7p96by3bt8pzYsjUOP2DgFtrx9tpazs0+aA90u2WZvhtJBnt8K/w8sY20knDpLy9ge39xYs7g&#10;XQwVL6yFZiCEnSyNpzJM9p+6BiDokhiGE0kwMz0HlkaY54a7o6Id8hsFEeyRbCnRZBftCkAtpAKg&#10;kiFE+ciuIN/aBnknMzSAIOQk+GNTbbXiL3RpeK9wN6MoPUKn0ochmLL2klFjPpUAdfOLc2gKyurt&#10;NDBkgiCSKmMbnkzcVcr3bc7et3SGKkXQ6lCciaqFI0kOc5OIfpkEUHQVBFCaGvwx1aX55AGwYaRV&#10;gGuLLugBZSRFa5n78Fc2pKzXKZoTlMVpiZmcA9nzwS+NQgLcFO4FYPzaUqtCBTr4HEC7YIBDTMAf&#10;iy8BMfCRijX7TmUdrbWyhUMMhbDFiO0hWyAzjI4iGzIKxlFB1MSQT5U+OMzWX80RorfJPYZHEOty&#10;QbjECNR6q3jWtQMNjbkEmpFDSDQSev8AHwxM7T8P7f4fOLOuE48qrJppqYnX+Fg5EGSYnOQevjTB&#10;m1pK0BmMgaA9Bn/LExLeccmIbG/a8t2XZWqJDKFhf80AE5UielcGNvJkGa0gSMpMnyHTDE6YiYFc&#10;5R7alHWlBD6kAAbtAApUwCRnTww9YsgiCCGGQgfhGQB+OeNS28/7S8KnlOQdTIe0yXB3MWaSjOFU&#10;a1oYNIiTmKScTEtETJ1SxIgGYBkH+GLmZwM7uORDQ6L6GlAjE3CR3DSVM0kN5+Zw4lkFuqksSaSC&#10;SZIgwT44vSZKiX9+y2+1xct+lbtopJDCkaxpBqaqZr/PDxsSDSRPgInEluef+1Vf/uYV41lTUAww&#10;ACgKwYgRQmnlhs2fGBTzHwyxQ/b5PVDByWBmWIDAT3UOVf7VxHubcRBmGiaT8QcBb7TmLi3Ayt3C&#10;uosQFBpbZAc4ofDyxm97bXXXVEEiRnIEjxpjFlta1vo7T7b37XdshU21ZmhvzCUSp0li1K5SJIGK&#10;RtvMs0UOsDoRPbJH8pw4nFrToVvkzbRLYHdcUWdUgswZPzGAb5gOhjEW5YyahDSwgmtIJgdR4Yss&#10;vQXO25JGBQBrZtflhiyDSJ1QrCf6DFRurYr4gGZEiSRijX8VuLghiBpJESw16TmZFBPjOMXym29S&#10;4xAYqkGVplSonKfLAdk9tb9rFpBKo13UoBJJYFZXu6mMvLLwxjdxYRzdukSFBCsSB0rJwHUtpu3t&#10;29taDQbgV3Ug5Gginic/HFTb2qy7vqi9c7QtAyZEkAUPlh+H+hLld394wCIjL+Rb79ckgjoBOWVe&#10;mWJG626W7OhVLKSmcfO0np16f0wmOTnKPs9xcuXi5IVgWFOltYEH4is9PPGfNgi85AAVCVMJUaaQ&#10;JianF+lWk/Ug7cIDqZu6C8SSazExkMWu0ttaRT+JjU0gl+0DOPIYY9f7f3+qWcRS766HZ0ppWIEz&#10;CoZPZE16eOLLe7VItKCCYDMMytNRnqcSciq47e3JvOylQCyJQjUPlXSQCBTOtMXPF7S3btvfYMGI&#10;0ICqhRq6d3UDMj+WM5GY57krzX9vtLRQoH9W6dZLFbYJHyeJJIkVzxeJsx6JYLAcANOqoZatAHj1&#10;riy5Vk7nKkbpU1qblnVcQgCF0udKESOkaoHjlhoWlbUEB0oCGY5aiIAECY6GcUSGv3EVDcI1XzKL&#10;8yFBJ06pI1QZWDmIxZWU9Ow+Wpw+kUV5nsafhgM/urv6jequmFtMhc1dW0EBgqrET0MeMYd21su1&#10;tIpqBeRGQlSQc8/8MTHORF5Pc+nav3tQ7lZLWnRHhHTyrE40G3ViGuNNJ8z8sATNfgMUYDkblkta&#10;soZIhjqJkmdRZg2X/eevTF5tLJG3IKuC0ksoaZBOk9K1jAYjmN7afkUh7VxLfaqXG1IisoLloFQO&#10;gGZwLe217lAJ0gB3BOZURqHw8a4l4mQL3JCzxd65FsPcjb2mBLIFZphokAnw+zM40OzsAA3RIX5Q&#10;GYiAAKSfP+NMZm17O5na4jl3Ock73LOxXSXgXLnogMe95OsCZoQZyI88T9uoYd3cHJZ5Df6cz/0w&#10;1mZnp+CbdWY5a+1lnWyEtGwq2rN1XUMd1EsSymTWNQEzT4Y2PF+9n2jWOL5S5cbaIoFreP3XNsny&#10;enugZ12vwyRI6yuLdeMf245n8ZeZesvMcr4pb36cWvJv1D/aJxPN3OV+pf044vYbH3ZyDM/K+17C&#10;29vx3uDcgG/d3vBKABtd+8lriLFu/wBQtwyflR/yBf8AGz7b+sPHcl9YfoTxPHe3PqXsdl+p5z2v&#10;xdm3teE9+7La2dQ323sWO21ySoIa6o/PA7pcSf63f0G/9Rz9wfyk+4+2/lV/Oz3nl+4/tn3Hk7fb&#10;e882138/23fybfku+3O/tLtfp1tx4rcSzWzt/Mv3h+yPB9x02+4fadJ4/ca87aTjXyY+U6bz4+v+&#10;n2Z+xH9+XuT6T8rx/wBF/rTv+V5z2RuN0dpxnPcxcv3ee+nvJXL5tvx27/Vd9zjtfa23J1bcmbUJ&#10;NtvzO85wXMe2eX5H2/7i4vf8JznEbltnyXFcntru032y3KAMbV/b3gGEqQymIZSGUkEHH+kn7N95&#10;+0fuP7R7f7/+3/c+P3vsfd6zyeHz+HeeTxeTS+uu2ts4uZtOuu0uu0llfh2+vk8Xl28Hm1unk0uN&#10;tbxdb8/9MxxZzLX6EeH5nifcPGbLmuC5LY8xxHJWBudhyXG7m1vNlu7BJUXLG5sMysAQVMGhBBgi&#10;MVQMGRj5KXCLPHcv29fuK+qn7YvqPxX1N+k/uC9w/M7J0tcnxt1rl3gvc/Elw254P3FxwYLf290S&#10;Kw6GHtsrgHH45/PP+RH8uf6if2J5/wCX/wDMr2U9z7beW+Hza419z7TzY+nz+28uM6b63Fs/JvJ2&#10;762V7/tf3T332X3c979v27dvWf5d58Nv9Ges9HmX9237Rvof+9f6M+4Poh9efatj3F7X5hf1XE8n&#10;ZFvbe5fZfuOxaZeM93ez+YKs+z5DasxKuspcQtZvJcs3Lltv2Pfsm/fZ9Mv3oe0nv8He2vtr6ncJ&#10;sxuPd/043O5DcjsLWuH5HiDdIfebEGgvpJAguEbUif5Wv6uf6O/5g/0o/uue1+9a7+//AG/7zez2&#10;P3TXX/heX/5H5sTt8Pn+PjuOczXunbvv+/ftz9zez/cfg7/H9Hm1k7/HeLPw+M+F5zH8+L/kd/4t&#10;frF/xxe89ivPru/fP0Y9y8qdn7A+sOz2npcdvt1ctkpwPue3YGjjOUZFLmw0Lcg/p2uqs49wKp0N&#10;1Ikgz4+eP+P/AFw+yXHo+cO53Nt+V2ZS2sHR6iCrgovdcDnJSSIaBJOUHFXfY6xkY+A8gDOKjt3t&#10;Xj9u203SMbiXb7rdJus5vKgUeo4VPlVSQsEjyOHLHc1wNkUkiCIAETgK/wB2htvY4TebUXVa1vP0&#10;y3Ll1mD6yzaS4AFNJ/LYxlInFTfWNcDSQes0kyInxwHfvbG9e63HObhuA7dLavY0J691FGu48Qpq&#10;dIBMCoFcVzLpvI5DDUGUnIZRX7KYNd97e12LZ7obn2/ynHWrtu9+lupfs7dWBuBDeLOduqwxk1JO&#10;ckkNGKvcsym4s9ssRPX8UH+Ywd9Pyx2/2rtdturXHbv0W9f0NsrhS9xUYKthbltaqP8AKVnI6oAx&#10;DIYixcBOcEwSCp/zA5Dzwabqw1uzd9x8Td9NFVBuE6XVvKdGq0vVqCVEH4dUoVZ7yUouRqABUL9o&#10;pTAP75NxZ2nB786zbd2TXq0q1xpQ7kkg/KDJDTQ0qDhzcWzctWbmiQDpgxkMyKjoMBV+2OXs7Xm+&#10;Z4u1uCb77Y7lL6hjbLOT6QJhqEnSAZBbMEREB2hb4A+VRpMaSR0rSK9c8S8zA6RtNq13de3L1266&#10;m+bh3ZB9dbT21hnEBg66ICqXUCngcJkOLDliZ7SB0BADfxpiZtktU+iW+Nv8/t7Vq3b0H1bdy62o&#10;koSbTqqZLpgmk9OmJNq2vo3lgtpuK2kfMIMkqDSIrhJJMIzfL8nuF5zgbjlbdnc8duLPruBc21+3&#10;etaES7pAadSgBwNQzMDEncQWdQKPt9KyCVamqgJ86+eL14GP9uPdTbba/cuetuON9yG/uEF2zbvb&#10;S4259C56pQAMSVhSRAAkg6hjLXbCr6F0Cql1InPumI8PjjjtMXDT1nxvP7zdNzvHbhw6XNttbyst&#10;syttbMly4qWVR5SYFcwmwp0PIdSt+YrUTVanLDWZuEqTzW6snf7HRd2923uuCdC7qV0j0uy+AgIk&#10;EDVnPnUkn203NwUWupWkRn/nMk1HXExm4jWRcb7kXb8P7et7zcdj293s2VldmdRbNsWbbWhXVHa2&#10;QWcTL1s6nRKerYDauvaCRrynyxva2X+EZZHiORtPsNpvNwEu/oPce5sm0oWJbsJ22ZVwQDcJImOu&#10;WIV238pYGGshTWhGmCCRP2YxnK+mW44zfAWt4NuLSfouVG4tTbg2i1z1E0LcA0qRIiQCfsmuFsF9&#10;m6kgi49tgRBEEmC0/Z8MXvs/i1L1b+/vCLHufb3bQ/TPs7O9tOrSJdQdYtQAKw3xpInGpsWlHH0h&#10;Wa8RpP4lAr2zE5V8MdNfysXq8r89yW7u/ULSxO4tWfbwupfRV9S1evXdKNqZaCkMB16kgg5bcuf1&#10;BVBOu42oEdqAHr4z8cc9ZLzs6SZnL1J7f2lse3bH6k+m1nj7K2ntlfUa5cBAQEjsgaQZFTSMsC3q&#10;1WwTC6mlYECBMgg0+/rjKcToc3g242u+CEm61mxaS76ikktRLb6wKKfBaDzOJJAkKFHyl6gULSKn&#10;+eDMtikZrto3rlzd69W4s2m0Me62iAsttBHykKQQYkfc1e+e0K6ABA7gNSrAiI/mcOG5eM1ZcVcd&#10;9rub5ZFv3Lt1yWW2GFi7e7R3igKiS3jli3420DcXUaLpgnuFRMdetMb0/M51xn6mcy1vZ7i3ZWGZ&#10;r50KyWiHtTqYXZC6VBDrIr0GOs8BYh7ZMyFBAyj/ANIHLyx2eXe52tfDv923ui7/ALdylqy6emLx&#10;W5uGcsT6YKrfRqBmM1J8wJE46XbjQsUpg76flj4Oe5twdzze/uFtX57LIMzpOZj44Xg0ocDADAwA&#10;wMAMDADAwAwMAMDAKVWZo8fh1yw27VgU/wAemA2nDcettVuXR3GFQVDUzIjI1pNPvw31/t/TAXDE&#10;K6juz1KW0FqQoZR0yETngm8fCPj8MQSNsCbzkkfK2mSQCFiHaa5E0HwOGLh0kn7OnhQ4PLbm5afj&#10;9om5SyulhU3A8ga0UDWPAL/3dPDCUE1OqM6wevScKiz5HcW7L3xZW0XYLaBW4SQRAIZiIKmtSaUw&#10;ogSazTyqf7eeMyd2stogrddEt+sNK6tFso5uQrzp1N5Hqc8ow8lGHTT49ZGZjGnXxSc1Qck93Tft&#10;M7OQ+sNIBYq5IInxn4dMSVECMJMOzJ75zcRnnSyFTHyxBoGJ8TBywfhl/bwxRAtj1rgMGdOn8TFL&#10;brqI7hAJmpzkfbhrWa/wP/TExzkXe22ShUKCQauFJYkp2kmKeOGzlU0By/pipbJM1dbfbRdJRR6b&#10;IRJB0gtSe0VIGWfnhknIkxX/ALfHPGcZ9a81uba0G22txluIoVuwFkUmB3zKEeBFZ64aMAxM06zM&#10;5gkjGkXO2t3AjBl7GUvaqIQuo1AwYgkSAZwG/wC41p1rlWmAetCQYH+mpCuho7I2oTbNaAkE9Zw2&#10;fLxxm3GBoNnfVjaGoLfB0BQVaUADgulYj44aAmR4zpPjjQ077hh/5C3GNxGWUIOkqAQzxXpmBn5V&#10;OEkRTrT4eOJc+gd2u50E3LcIt1W9S2XCoygxGnrIyFPDCGGZgSBTy+/End6ifs3Fki0WD7bcuAUL&#10;EqCs6QCvyVKxGCNDNaR9o/FljQtdolg2m2tw27li4t0qHfSyXNBVNLAVAP3EHAp80HxIkVHngI/o&#10;HT+ga5bYV9O8Q3YQA7FWB+UgkST8snH/1/e7UkVAmh1BfILj6+/SXXLTa0nUoZ1VHKW3uMpI7mUt&#10;RkNTMzHwGETkK0jykz4eOAnWoRrrnSDcZli4pcaVAIh6GDpETQSK4STAmCQ1D5AnNj0wDy99zRb0&#10;C6LZdnuFmZriVYW3A+ZBUnIic+iDMhqEihgSFr0BPngLSzpZPTLEK7O6lmEuqiSGYUC+IPShrOCI&#10;AzgyPxDrFYBqRPXAL1+osBzaa3ClEliUVh+U0kKh8ACfI4SZIoCJBk0oOpnASragHQzKdJQ2Qwcs&#10;xNEFwEQumsKIFKmmGDMVmlCR0+0CvxnHPyeixYI6d0FGJLE+oSJS2wWCkjQDl5dJnA6ZmgAJHmY8&#10;88Ym116AyATcUi26tcJtop0sAYZu6BIU0A+UDwJOCkzNT+ETTUG7hPnhbbc0PIgVVs67VtmY3IUH&#10;07JU6ZpOYIJ6ZRhBmJPU5eHQEYip1pl9QWVe0UW2ySFi28nU5ZnBEdCDJnKMESaGtKGPhA/ocBJs&#10;gKhXXbVi/cby62KfMQNMzJrGWXhQjBMCkCg8IrMYBlV0EGS2u43yG5Unt0dDAU5mn3YIkxQTQCep&#10;oBkPtwEi0bSBC3pi07IICN+WHYqVa6aloqW6eFZwKSQYyFamJrUYBawFtC3bBcG8y22AY3AykABg&#10;a6h+GZH24My2UQBPxM9On3YArTWdS+opZA/p25W4jWXCQGQ/MS9SJpQyaxhsyTXUYOQpIPhPTAT1&#10;XSqgarRuK6kswOm4pPdQVbOq0ynpg6wTBLDIZ5ZSDTAE5QuFUgWQACalbbXD3XLbGWDUAqamkDCC&#10;JZSMq/EZSQWr8cRZi3lLtrpW5qOh/TQVZktXCpLJbYoRSsqCamprgCJJOqRU5aWjLUfLPBrEhzSA&#10;LaoEKOW0KWKgKIZjaAI0qTCtJoZ6YQwr/miqxWmUNiKsbFwLZJA9LUR65KhGLSdPpKT3QctQEg5Y&#10;Hy/5m6zExX+eAT3XVklLWug1kgmCSZ0wTUGBnlhBWCQstNRSBBEE0rgJNu4DbU3Fs22AVLhA1GFE&#10;oSLnaFmtMqTOEUM0hBIgyWBkiVJ8xWcBLJup6bFw9yhDNC2mAgnWtsE9oIC+Pn1ZbUICxUExppTM&#10;z9tMamM/Uk6pFlgxJK3IWEZmIUn1GIQBPPSDpU5CcJzUMaxmxgVmASfAUkHPHXW/V2zo1znCTUal&#10;SFJgBdLMg0rqdAgEh5NCMogzTCJqDIkCehcsTqYKD4RjopyFZSqI2nUaOqrZFsKQrXgMyamPKaHD&#10;RoWEduYVmMKSMh9pnASFnQpLOzhlbWiamzlmeOukQvlgMQSAGJBYxMUIkVmhwDtuQtw+lb7UQOG1&#10;Kp1KFRrbAHSagVPj4YQJAJoRk8UFTSY8MA8xUMEHaxVSHYIxDW7cuirJiAYkHKCMJM18hERAPgZ6&#10;AYBwHSU0g/mD1LlwEsVVmltCrRmiFOquXhgiBAkwdVIqMhB+OZB8RgJKFixi2vp2rR+anpjVLd2Y&#10;U9pg5AmtIw3QGSvcPmEiAANMEeRrGAlQSptW74KOzkEIddy5dX1GIZpGUHVUYDRBznxPl3CZzpgD&#10;tDXcHqFPTAUpbExDN3NFs9rZZmevXEdyQSCAVBEGe6i9BnlngLi0urQ6m4LrIWIYAhg71PqHISKD&#10;POMqtmSD1M5EiTWYJX74wEhQkrlbQkn1FVmADroBh8q5TGUjPAmSRprQ1NJzkjAOumgW39TtRisC&#10;rAzqrcNM4rJz+OEwDkDH4gQyk9ASR4YB9ZC6iQtwXALWmLioxb1GS3ZYktJOZiDQ4SxqchSJnMHP&#10;VlHmcBItKGW2YnXr1IV0OG6UyIHhWZjPJGRIqZiOg8SyTn/amAcIV1LM66rLQYi56agf6d5jXuMy&#10;wETAB6YMktPQgkQCT56vjXAK0ojIoD3La6LsMuknuKwYMFQIHj1nCIJjUZ0itCTUUM9PMYCWsKGW&#10;2ol2lqoFLFvzNKR3SYVcoFfgggALShz6BiP8oPXDrwhSzqYsdTi5qt6mIe2pyS4aqYqfMUwZYyR4&#10;mCQDUGjHyIgYkmJgEqavScnUAFcAso0OpBXUOoz0/EA54LuMgkCslTEEDKPhNBiqeX0lhlC6RIW6&#10;SwZGPczTIzIIbpIwkyoUQakdwXw7u378Aq2ivqctbBNvK4zA6rnz6wKGQD0rIEYEmZg6iW+UUqOp&#10;8J6YAysKVFy3pFuygFw6rmkGVQAZsFj4AYEkTSRqBrWV6NTKevhgAqhyQrQwtsguWiEa24IDWirD&#10;vA/CDE5eBwkgMIkACYAmp6SP4fb5YGTyM9uBOqNIVtCghYgGQdQ/zHrSMHqAoTINKQpANSIwAZTA&#10;APplakt3eo5fs1hjCyD1yywgyQfwmlOogdQftwClmV6kahIFGIMGLgzrQ0M/ZhBBIPbpkEEkirES&#10;SdWAlLcW0bTNdNw6lZFXUfTtii2kZRSCQfGPhhBiAfwzQUimQhZp54CSqvcd8/UWQW1N6jVzJeCC&#10;MlWYOCYKxMEHOh6R3AkH+mAJGuWvTU25OtApDwG1AhkVqATA6kCPPBEiAOkmBMShESHPnjN1m3U6&#10;cxItgoGj8w6QrXmQsUc3NQW5bUSRQxnBjDcEdJzmDQ5yJHh0xJrNZcEx6cJIZLsNJUsyqharrChr&#10;elHiNRig/ngqx1gagJBllzkj+uOCTi4qUy6mNFDnT67WmDKrAaR6d0zJiBBnwJrhEdtO45gdxBjM&#10;rgt2sp0Ei4Q/avcjMAg06hB9UiTBpSIGeAKEQJgSpOaz1BHxjxw5O/YqFKuS629Z0MqDUhluy2VA&#10;JmgaBIMUMYbag1EDT4ZtMypaYpWAcGtdrbinUBLFQx19i6y59ILpKOtmhrmxHiZw2xEkkEg56TAp&#10;UgfE1xW03brAtkFQYbRrWSQ2dxmJ6RWkZGmGmMCcgTBJMCNVZ8MWWzoJY+YFe7RREI1NqZcz/mBq&#10;R4/wwbRQhiomQc5GekzFKThbb1AthiT6qKSqsnpggFRXVcGiQa5jIGpPTDc1IzAidJ6kT08cb8fS&#10;pUu2JUPKhyp+dSdQAKjTIBheszJ+zAIP8YIkA0MgnrjoFloMgwIDAkEkGPm8M4NJ8MAERFCREggZ&#10;A1Aj+eAS06iQ+nOHQspMrIPd0bICo+7BGpI1CSJoDpBj5ZFK4B2AEjS7aTFWCs0GRcKsDlXKla4U&#10;AFiSsDI6u2IEH+778A2zOwaEu6hoLAqWNT3gDqepIoBQVwjOSoIapb8UL0AOAdlyNLGbaroGam48&#10;6mI1UU/xGR64FP8AMc84gZT06npgARKsRaURBUC4WzaZpkomK5H44AMFZIiukyZk5MQcxHTACVZX&#10;0hi4YBgiA22WI0qFyM1ofGkUwIYwQJnxIPT8SzgFa1gqbjAAaSFKgnScrLMJ61oMEpY1IpFQw0kQ&#10;TKk/Gk9Y88AGS3bbSGCx8uVwvqg6ipzoJIzrWMJYgE9xktBEwAzQBBHQUp44BwDUFhIVUJWUDuUB&#10;JlpJBboK5UwgANFdIcHJgRMSRpM9KYB0nQphaqTIKnUymFEMYArNDlOEMDU6AZBArDDoTqGcChM4&#10;B5NFEN5ghhydB9NjGpe1hImeg64bMx/25QxBB8yR1wD6UOliJLfNbHbAEkAGJAJzP84wkmAvykEG&#10;AemrqZGAe1anLuSsMCWX/sIIANT80fwGE6SQSPmFBMGAB3SD08K4CQtxBd/MJUKflFsi4zOB3gk/&#10;NAPaZAzrhumZAIqRBgTnA1faMBJSJoSp1OCCCSwBhmYCjV6nP7gEie0kgCCIWDMikx4dPLAPMNRY&#10;IpaW1hn1MVqdJQAZk1YVIgYBKmYMVyy0FhUluo6CP54BSqwVOxStSC0t61sVGm0vykkw5Y1+GGyI&#10;JgCJPaaA0kFQc+7+eAkITptM2pSWAJkdnTQXTIwIHj8MIZjOoHtMBYClZIoNB8856xgFoikaCtVk&#10;sC7agASwcXROVYA6Z54QAAIURqDaKaiSDkoGXl41wEkMYBeG0fOQWUGR2+o5qxImemENr0r+JiAZ&#10;BEtpqCD8a/44Bai3qbJFfVC6W0rqhDPhHkOmEGDBy/zEZz8xgZZdcA4iNnQlj2g6gpgQvcazNY8D&#10;PlhBzkUEkZCgJFAetM8BLQqqHUNfaWJJ1DUq1YLIqMhl0znBP8oCmkmpMEKTIVRXqZOAK1qLBmCw&#10;wCsijUQwXt9RhBMQQBH8jhByYVoaapNDT+WAfUMTRtAZdTMoGpiGrIrC+IGRwmtTWskgdaTB1dch&#10;gFHTq0koXXSCaAgTQLA/zQZwggQYBkNWYPxKjxA+zAPqa0KGBK0JYJU6CpoVNRHSOmCMUmIUQ50g&#10;HwkjI+R8cAtNSyZ/1dLogYsVYdwVTmPCDkPPCIP4tS5ipBzNGAFJjocA8xYMFDLcMW2BRWmVXT6c&#10;GfDwzwRijET2hRBJYaQSJ+JwBorVW2QmbAlVFpi7VAkR25DzwgCdJnIMBUEsY6jPOhwDzlUZl0x8&#10;gaZgAElQoWQaVPxjLBZaT1juUj/KIEHxNZwBjWSVFQYVSZNGbLRQ0pBFOmeG+mShWMjIA6fPw88B&#10;KUgHO4XT5wQWIUnSAQBMxSOgnB1YqAoUuQpg1Zc1DEZ/dghsulsFzcN5LVpmAElVIIFw25mFIHU5&#10;49L/AEv497Vg3WULCABSJJOVJ/gcTi3Pwebz2YfEn/kc97ba5t9rxSXXvi9vQL163de0qWg03SCk&#10;A0jWknP7+vVV4NAyhlaACCpgg4rxzW7dHyLt2drvdpqtDXuNnvr+z3m2OkWX2W6h7ZtGSIg0rWaA&#10;nDQrcJIqcjlUgGPvywasxri9ctK6rtePtbZbjKiqthrbW2uPasK7aWBlfAAtmxA6VxPthWXSyZ0k&#10;QSTEap/vwYcm5i7vNhvre92m+uE0vqCypbsWyygWn2x7QYySvnQzitvbV0uC7bBAlpqTkKKcHWeS&#10;YxY7N7c99bDleK3XF757Nzc/p7Vv0riqgYsfzNztFuHUyMJBOY+UDE3b3oFRWJ6E1+Y4MbTH8XNf&#10;eHtlbm5RtteW/ZW4AQli5YWV/wBC0bdIABUdxrMRlicHW6gW4c6Cc6EQB4Zxgy5DuNjveI3qb3ht&#10;qLRS5cu3rFkdtzSh+ZgCQrE6GBJjww16Ny2ZWShjSajt6iMBol5zief2gt7kWbHJoFbcWWVvUXcI&#10;PybrOP8A22SCBkaHEe/ukWEe0z0qzD+AA6eGDU1tmeP72z9q+wuUvPd5ba+4Ntxwd0K7OwVVBcjX&#10;6t9waMatAPjkMM270MDb2wUlgNWgscp6YM2ejQcv7b17c2+b99Xdxt7Vm9+Um5XZ2hcBhrVy4zEw&#10;CRoBJk54XcfdXSFW0qCRK/hg0kx0wbxpOtz+Ct4nYexfbdk8nuOc3O/vJaf9NuVH5ty7a1XPTQGp&#10;vE9qhgBmT4YbXa3VYqTbMEyQIFT21PQffgt3zOM/3tFvPffB39lt91tk5I67dsKGVtxpuWF1bhbh&#10;QgrfYTlQZiaYC270sA6CACNNYOZnxr4YjOdPhf70Pk+e9vNY2T7rid1uf1IU3julns1qNuUt1CkL&#10;FSoYgitCADavsZ9ZEHjJNfH/AAxTOnpL/ekWvcHs/bBLO34Hd7q6AWt2TZtWHjXAW4NIkys+dJJn&#10;DL7UiC25AaSMwQoip6SPHzwbnknSzhf7D35YureW37L3SbcC0twvYFu892CLNsqimLiiAsUIAnM4&#10;cNoosfqJnKoBAJOoR92Cd02vTj5dVLsvcDcjvbZf2fuAbJiCLh29z000o5uFRp1SQ4nxAAOIveup&#10;TuDFBJNQp+Zmg/wwbl16dv8Ag3bDi7w2d9Padv1raNc07TbsFv7qydNvbAupMtUBkahw9Y2l26pd&#10;98EPdpaVAA6/wyxOrN2mZjXP8Ga9ye/OJ4Ldbexx/wBMeR5UXTYF/bGxcuXLl0LFpJIbXqauiQKV&#10;MnFde2G2tXS45p2uFp0qxYQoosGmWWGPVubZ6a/6HT+F+pPvLl+ITabn9v2z4/ibW19Oy9/a2LTG&#10;5dau4OlNShGhyp1ERnpnEe5rN5Tb3DuiQKntMiDqI+NcVqdOmG34c7a3wW/23K+29rxm831t7jW7&#10;FrVuVU3QpeygMQWlQwJWtR1wm3cCI7vcLvI0lTBrJ+wf9cFO8jx78jf47jdjxlvZcetpv1P6m2SQ&#10;wRLLKrAwxShLAkAsQFgThr9Qqk61auQBIgTqbLrFT4DAX9z2vutx6FrY7vb3NmiKjEKjXAQw/SMt&#10;1jpbU5+U11VEDDaWrG4Z7clQqytR3TWgMjpmMBN3HKe5Pbtnj99b2223lze7iL1/0nU7Q2+2rKVI&#10;YlhGoQJioxIs7dbSi2twmIkHUupWgAE+PhScSTAyvL+5tzy11eR33F7S024uXltskM233O31OLjW&#10;VHaHIBcAhSFAgTh5F9Nwxu3SWKgEQVg/MAf7sUubFDyF65yuw/TLw/FJZspee6GCruWvIGAubhSV&#10;EQQNTKZBoT0kw9y6SDccAlV0qQfuP8sRmXXTX6WXa/s+L4ZbDDjNjcu7YXL7bm5a0tAOlPUzKiZA&#10;IlazTGjsbXboi3rlkmSTLQWLAwCv3VxXn22226vH/vX3z7q5Tkdz7Z4j3AnrC1W1t/yrFjZ3VC3U&#10;3Atkg6ZJBUmDFATit5C5BcXrv6SywDRbo5EdoWsia5eOeDWkzen+x176R8RaubTZXuB4ce++d2Nw&#10;7dt3yguPxtndAg3VrAcISpFR8sgQ0ime5x6W9W3tOQqoXd6i4XfuPiDg6yb38z0bxvF/VLd8m+x9&#10;1cxxKLvd1udtseP2Lvabj7O1sG5bsqUGkgBoMjVSA1IxNLby9bR7Vj0wzqYAAJtmganQZmcsGceP&#10;W4rnm223sLgOV33H8x7gt8jesbbc2E17y5ultcnbf1Hsm5cLKLzmPTAgMBIMYUTuVf09xuVUF9Sh&#10;RqPpkCQYyMnAs8d1t19Fctn2ju9huPcPtb2buOR3FjY3NncO8J2wsclbZhaFhb0s9tVIYeJMmAMA&#10;nZtdYatbKpLEABDAyIGC63fGLOfimWv/AGObHDWblzaWdjZ3l/bLZtu1+9cso8xc20ggOGMtpFKy&#10;MOJu7Vtjct2A1uttmIBcNBqvkeuBtrtt68qbk/YvOczs04rlvdO82PKm6/KcfY29/wBHY3Nozqbl&#10;u6zatdwV1FaTqUROGrl/kLl5NFg+gCT2uLeSyCf64J2+PW89Vnwftb6Y8Lwm/wD1fuC0PcNza2bF&#10;/dbna3eSXSb2i/tg+hl0l27YAA6MSYxHVr5i277dT3v6a1d5yDM3USa+ODWuume/Vsbm29u7Qbnl&#10;dnsfcu61foeLbk9+C224r9HFz19nZQAmxcOgemWiKk0w1bFj8sBb1y7ZDadVANUm4CwzjIYNWW5z&#10;eFtzA9wm3ye5u3+D4vhuevbb/cLtiF3CCyq2NndSzdGpXvULssmrQQM3VS9fNwbfYi3cjVauPOks&#10;DFyZoCcGe6a3Fqm3vJcJ7a/2t/c31Mtb/i0u2tly3Gyp3lpXtD9FY0DuZUUoDPh44kbXZ8nduwLl&#10;naqARcRiAWMRpI+3E5yl8snTljvfH1B+jft3ibO6PD8x7u3jX03PD3tlstzuLdv0X1NulvsWBV9I&#10;EECrUBpiTe43a2LyDdbtn9RNOhHKiQNRDEeJNcVn9Xaz6Z+LJe3fq772918Bvrvsf2A/FnYby7yN&#10;vkeS2qPubnqX129q1sbLgFtKA6g9M6HPD3qcHxyNeG1R7uleo74pJBz6n4YkxPQk8m8zlkrnBfuZ&#10;+rHIW+FPvndcP7ce/fBvDbtaTZJuQWGyV7ZlTrAWAf8Au8MSv963QK2+O4ywIUsGZO19QlSrRMia&#10;4JdMfnuGS/8Ama/Zd+3u+W+rv1i9ybtX3KWWsbbkmt7njLmzvHbbq1vtot1hpuaQLcQZqQc8G9/n&#10;bt1X9CzbRrYBYEqdZHc3w8MUx4p15M8V7W/bB7b4q/srnur3FzvJ7Hk3v2bG4tHep+nS4H28NYYt&#10;6jKCLmk5kk9BiI203p0puOSWyHQhvRYIWDGgGmYPieuId2knEbnjvqF9N7ab/l/Z/wBG997j3PF8&#10;lbXZvzmyub5tvf2W3D37187mFaw3d6GqgJg5Yg3dltrKOm45JTcIGoqWumnyqAfxRWehwWb23Ous&#10;dM4r6j+7/cW/2O89rfRbc2dlFxuPXk7W34JLd7cWh+p3rPYGo7Vrn5YszBilMV9w8Ot1bSqb7OQy&#10;NfYmij5hXMnOcXj0bn6t+UdU4hPrxu+J3XK7vd7X29Y2Av7TcbT25tLTWzcubkm4m6uX0i2ti2NF&#10;q3ELQkgYesAFfU2mzfcNrdJLGV0NN02wTBEeOJbZ0mV56XZT+47+ndvsPenv/be1to1jZb61atbX&#10;b2v1A3tn0uBG/wB0iO9q69zIqCDU6gcTbd/kr8NtdiyhV1qURLbm1OgqC4rBrHTD51z7fHOty5ny&#10;nt76P+2Ee37z+o223j3t3/t25t8zynIchttpznpje299dXjnmybwC21uHtfIxXCL1nlrdtxfbb2w&#10;DNl33Mn0TEloIkhqacFt0t7pMrPgPcf0N5jl9m/tna+5uX3t82bXO7DZe0W0f7+oZbX6Z763E21p&#10;rADruEbONQkziCdnuG0O++sBypNzutlVUppR7ZqRA6GknE59a6TaW4ks/g6NsPfntazb3nHbH6d+&#10;573HruLVvh7a7Pk9vur+6s7wXuS43lAWtWi94x+erK4ACjUM0aLLbdfV33rWrg9O8bVppZ40pfa4&#10;8GgkGBBxZMcGb8P8Vkm852x7m3LcT9PE4fktk1vk+Gt8r7gsqNrZ1rd3nt7b7HZi8q3LrlHs3nYM&#10;gjUZwW1PFp6H6j1r1xbiKG9T01C2h+XbtxkCILR9uDO3feIV7zsfWnkdv7gX2kfb/B8RuOH3e4u7&#10;duNXkNy285krb3+95KxcUF7m3cOm1ct+YSChkYmLvtlacXLexW4tv9RcLnU7JeYULqAxKKJAIgUx&#10;U7d+ncwW/wDpr9Q+c4y9xPM/VbkuH3HLH2vxtvb7RdrsUv8ACbDcC7ubOw3N97Nqzv8AeXfSZ7Ty&#10;wDA6pGDG6W4zLZ40WFTazbZEe4li3uD37pi/4mPyxlkaDA7JOuxm77N3PEWNne5/6x7v3LveU96v&#10;b5Kxvd/xnD733JyntS0f0XsbY2tiNQ2W0thH3C3BrvkFl7mnEkv+mTQuz3AS6tizcBsJbs2LCvP5&#10;iKw0m50cUJzpgtl25zx6MgnG2/dXK7LkL3vz2vf3fCb/AN0+4/b523unk+T573H7j3HHGzcfjdy+&#10;3Ybm1xgi3c46+ddtFm22oRhltwVa6vpXbNkb4C5t7i2bIZbS/wDjI5tkhVUwVPWK4HbLxbm/29Gh&#10;2PtXb7zjfb28HLcPz3uM/T7dX+J91bLdc3z242+65benae7OS4/b8nbtfqNzuba3LF7bufUs22Jt&#10;jVXEH/dr6qLZF2+Xvvugwtpb13A0Lub1wKRCD5DkaTjN2kuF/T09fT4uin6Je1L26/3IXOM4Wztv&#10;anHeyLmybleS3I4zhGtlt77W9s8Zf3CM17fMx/WWH/PtKSVywvaPv5uOdtumNpbnIfmm2pa5cb07&#10;bhon1THa3yxnmcaSzxzjjlXe99p9LrabHY2vcftHZrz254v6X/8AvGs8jvtta4zhtm3LcvxW72TX&#10;wr8RZFzTu7BH6jWToJa2syBteUuvdZ+OvNe222TcKpuWnUfq0OpJYGb4iGZTEEwcTm1JfHJj+DJf&#10;+x/9F+D43hP0v1X9v7HgveHufkPbW55C3x/MWN5uLns3cIbW5IsXLYt+3ikNtdvfti96ioWQ9xxG&#10;3e35VQ+rZ3E1Klk+k6LeNvUNIs3AvaxM6iZmYwxcr3aTiXo23sb3l9Ft3d2B4/3/AMVvV2W85Ln1&#10;/wB12u5fiNvyNzan9Zued42/fZbu2sWDbGzs23HpsiXDBBXC7tnfRcVLD6k9Lbrd1lRdS7B0IiKP&#10;TCSZg9xGdcVe/TrlF4jnvprd/wBv3HJc/tNtY3j8t7lfhL21sb48Td45NxYfe3+S3m4uDkH37WFG&#10;3uXbTNYW8SqqRqxYWthzdzb+hZh2vP8Aoib5UrosTcG6tjSCltwdBQyRAIw6sXbx3bOejkXOfU/9&#10;uPCe6dx7h9zs3HbT29x9r6hWB7cs7r9T+v8Acz2+Gu+zORXbbp7O85TY3rZ3w3dr00YXGS6aBcKT&#10;ac3fvT6O5sJZvJbt6LoJuuEa291TaENbcQUDZGZwWXx4/wBqJuPqH+3HhvbrKPcvs33Lvee9u73l&#10;N8u/4u/aXj9qeSscnseK3O15i+H23IcddL/rr9gg3ra2zaZtJUxfV5nahnv3t61uLtpto6WrypY1&#10;+mNvrVCwZpDAzAJMsBic55MeKziRshwP7ePel2zsvbPDfTuzygvcF7g2XvTYchzXDvv/AHE3GHlr&#10;3upNhe5FLF3Z2lt3LO6t+kL161bT0rDHVhNlOQ9W+18vudPpW2ZNvbhLzT+lYHTLXVWNc0EyPHFM&#10;eLGEjmt/9LLHC+29lwtnjvai7m57g5Wzs+W90b7b2d57f2j2h7wsPt23Vxdvwm83ZuNsrNvS9300&#10;RyZKB2825tpb9W0lpjcuWrLOrWQu8Nsrf9FqiLgDarmUkCcQmnj26XKs4TaezOV3nMHhue3fNoNn&#10;xPMe4Nrst1tfcG73PsPacgu59sJznHKiXje4u56K7TjY9QWtu9wW4YHEc3raMqNbNsG3csKbV3c2&#10;Nv8Ap2uH9Ttre3LM0IQbjEiggiBTA0m2M9zT7T2zye72O55SxydveX9pyPGe6b1rm+O9oe5/ct73&#10;ZY4q23tX3jyfuqzY29gvv9u9ri7G3s3h6jI1u+1wjVhu7uw6Moa16W4t2RbuH0XNxbZKrda5oHpJ&#10;AIa6TJmIxWuy5zbm/wBy44f2I2y5Da73d7bmf929pb7nb3J7Oxc9w7Czxm45axb3O546zxJ5K+vK&#10;7/1vQ3G04lbfpWlU3JVRjKe4bG0PIblF2Z2DveZtzsjfGqza9JWsuLSSFUiYVTjlv9NzOrppeOuc&#10;PWv7ZeY90XfpZ7T3fIe/Nt9TdltuDt7XhfqHZ4ncJa57lbPL7ixzGvk94LT7m4rqPU3N+yp1hlJO&#10;kTknsKHZVUXUBKKhWJgSvaaiI60x07pJO64y6vVlnknu2LV287ba+um7f3IuLeZVclL+i8JVmLQC&#10;AAT0IicPXle5bKlSZXVroqKIkMrEVjInE17P8tSdeFfsr1ja7hN09/0DbvtbG3Zf1O4a5bf81btl&#10;TNsOO5UMzlmBPNfdvtxN9YvCB+ZbZdWnURcA7QgI/Fka4Yxfk6S+lexfop9U347ebW1NxRtr6u1h&#10;nEPs7rjVcvskVSpGoT4CmPn59W/YSPdv/wDjsl0avTCLJOpSpUvnpEgaQfAHHfx7+n9yb65j7H/S&#10;j3xY5firD/qEuowAdie5DAgECYJAJrmIx83/AH/9PN3t9zfe6HtbQepbNoXBeWVAAdCIOkzAUZHH&#10;olleLy+PMz/e77aupdXWhkGCDBBI6UOOF7nhWncC6pFm2qpa3QAf0rgbSFu21CsxIFR9+Dyba305&#10;hzGR5H23b3DDUi7q6CSNzesEtbmS1yxYtDTbjImMa7r1rlfHifSGKt/bRsuzKbbsVMenLXQugK3q&#10;ow/L86/xw7qn6fzDDycI0l7q7ZtsPTt6RZBsoiZOxb5qkffXDuqdlDB3uMC2lXb7QKfzoCaiLzl9&#10;QBz9MeCiAMxXD8Uxn8sDES3xT2nS1cAVNdsLZ/MuKXczqDD55JqT0GGeDt+rAYkHjbTb47YFmf0i&#10;bhNsMukNpuFUMgVopBnDuOy9AxIu7BNtaRy6ynYYDG0q6ww1qgktGQP254Zyt1msyGKwm610K9ot&#10;euE6AFaLgCdhQZJIqIqPPFZktoYZ3tm1aPrNahyrk3Ll3TtFVqXAz5uTEgLggYoNwb9ltXptpKWY&#10;ZCLZCxpUrbqVK/NIBn78b06pQxXXE3Om2NvaQjXOvcMVo3zXg6fMQehmtMdQMRzevW1uW4uNL+k9&#10;yXuemDEMidaCtw5HIYzdZeoGHF213c2mRnZLJTUyhidwzAdoa4aTpr4T0zxbZOoGJNjjL3qepaa4&#10;mmyVN16WrViNQKJHcxjUSOuJ3a/FJrjoGJI27aaXWua0R727vFVfTIlghpOo9orHXCYv1T1UMRbO&#10;zdGuFGCqhuICWDJuAj6W1AVLR41jKmJdtelAwaXSFt6Uf1ShDCCPyrj1bSMiDkYyjFxNoBi1227X&#10;c3Xa80AbP9FZNlFFhbYfW7sgILXUjtZspxoDFDzW2e9uRdTa3dufTK2Azpea6iINbKEoCaGv9+M/&#10;X8WdpmcBjnXN7HcOb10BDba29lf1FsMYUE6So6mc8WcVw217pi+oH7vPHsH/AIe/qFyP0h/5H/pb&#10;sttbv3uJ+sHD+6/pn7g221t3N2dtb5HjW5jjORa3bUsFsbjbJLigDEsdOOXudZt4M3nCewt8XvrJ&#10;f+8m0/jOc/2+L5ff8y/0YsfXT/jX/dL7XJ2y8j7b9hXfqZwl3e8qvEbO3yn023tv3a639zdZbb+r&#10;tdtubFuzdkPcdFAL6Y/cFzAsWdhuzct/qGFm6HVYbV2kMCTSIn/pj418zrM2SP5xn7ez7p9x/Vf2&#10;HY4vlz7R2D89w+547d7q5csXtu1vcpfs27LW+4Ncyb8JErEzgvaVq1Y9ucVasL6dkWGdAB2hXuFu&#10;1T8cZu0/vb8lt3qj/wCQTlOT5z93n1q5XmtwvIcoPcG047eXCYdL2x4mzYWyWAA7QsilJxpoBBms&#10;zHkemEtt56MPEwuOu5Fs9vqaWm2okIDKqsZkGk+OdcEgoSBnOVaA4m2cywPcnugb2llDOto61e4q&#10;kBflBIAGoAV8fDBwBPQiIyz65Ym2/wAFMjc3XgAhgRqgMwVYrkciZzH3YAOdcsmj5a1H+OOiFlLk&#10;22FtGRVYMjGNbAAlkDZmuU/ww09WOQyyyy6YDQ8c7/pTqBWBCMGlmlvTCXHoNUknUOn8VWsyafb/&#10;AHYmBC5XcPc29tGIGsu66GBDvNUQn8KGIJk+WExLfbWP44oOzudG0kuwZAihrZqBWpMZGomBlgOI&#10;geWfXEtxMidxl1rlxnB0m451sVuNaBAlQqAGDPcST18sJwFjfIs7a4lGDFlfuckMwgNJmASCBlNP&#10;PEhFkiQaz4TnNYxSTNwxfIXRbHabRfSSbZtOFZTKEK1amsFc84xIQVitKCRT+H88Hp017Zhid4WY&#10;z2qO4t4r/kZAaRll44fWY6/b08sGmd3h1JcaVZy0pCkCWADCGgjP/DB4ClsqNSschKldRUuoPy5w&#10;T1rgYCZYMu3awQIRKayGhtS0NKeByGBgE3bis0UCwooSA4T5ioIoT0Jgn7cDAL9RSWVoT5GBEF5V&#10;O9y2UCAC2BgK5mWS2RJBNCQ011gNnPTDG53O32W33G83m52+z2ezsXd1vN5u7qbfabPabe2bu43W&#10;63N0hEtooLMzEAAEnGvD4fP7nz6e19tpt5PL5LNdNNNe7bffa41011nN22tkknW8M7bTWZtx/o+d&#10;v4LLiOO33L8jsOK4jZb7lOa5XfbTiOJ4jitpuN/yvK8nyW5XabDiuO47aK1y9f3F1lt2LVpWd3Kq&#10;qkkDH5iv+Sz/AJc9z7sse4/2+ftX5t9j7ZvvuOI9/fWPitxds8h7g2YHo7v217I3KQbG0dtY3XI2&#10;zrupFuyQuq4/+gD+gz/pme3+yX2P87P6jfa/q+8k183277J5dZfH4N/zae69/rfz+STF8XttuNLO&#10;/wAstuvj1/F/3f8Av3ye423+1fYdu3SWzyeaddscXTx/+jbfwj97P/CD/wC0421+lPK+x/3i/v8A&#10;fbu15f6k8fa2Pub6Tftt5nb7Tf8ABfTvl3P6vjfeP1PsHXb33M7a2bR2XEXNVjZXgbt71NwESx+d&#10;1mJJJJYsSzMxLFmY6mZmNSSakn44/uLiayaayTWSSSYkkkxJJOJJOJJxJJI/LNdZrJJ/b438bet+&#10;L9mEZ1P30EHpgopM1PT45HFxn+39v4JnExPT+0AT1/t4Y+g37Ff+Pb6ofvP90Wd7t7e99o/Rvh+S&#10;G292/Ui/s3O3d7Gm9u+C9ri8Am65D02GoAlLOoF6wp/4j/rG/rb/AJff0pftvf2m+/j+5/uz3Xi7&#10;vZfa9d53azbM19z7zH1eLwSz6dfz+XFxJrLtfs/7a/a/vf3J58658ftdL9fl+OOunj+O3xvTX8en&#10;yM/5Sf8AmA/b5/xo+x9zseb3nH/UT9xnuHhLm++nP0O4zlLFrkr53RfbcZ7l9837Ja5xfCLeRibz&#10;J6u40Nb26k6nt/sc+kv0h+l37a/pjwf0t+lXtvb+3PafBWZsbKwFfk+f5V7YG+9we4N+Rr3W93JG&#10;q9uL0kCETSiqo/yq/wA1v5sfv7+d37693/Mb+ZXv9/uH3T3m3O235PD4pb+n7f2+n5fF4PHONPHp&#10;J67bZ2tr/oD7b9u9r9q9pp7H7fpPH49Okk63/et6231tfz4veX1M/cl/yKfuL9w/WL6v+7r/ALm9&#10;4e5r9j/2JPdfJWL9r2h9OPbK7lrvF+0vZ/CglNpsdmG07Ljduwa6wN7cu9xrl5hyl/c8ncbc7lu+&#10;32paSlu1amdNtT4DM9euPzvtno+V0kmss9X1j+iPs72T9FeJ2vsz2bx9u1x/Iva3XJc3vSt3l/cX&#10;KhAtze8puloWdpNq2h9OypCoB3E0kmVBpmGjMg07v+meNNPR12yjJddIFwJ6tm65JAVI0G3bAJBk&#10;d2k1qBhm4iqYgwSZgiPjJ8MS4s5Fxxe9uXbVws1sXtuq3EJmQFJUwi5VPYBXFY6gM0EiICmRI60+&#10;OODTpOy3v/h2CQkAg310nRcVuwkoAIYAQT4YSyarcGTlqoJxFlwsNrukt7si3CJH5QYM1khrcDvo&#10;dKgZeHniv0stxiWHpnLxEkA/fni5mJMNX/FvfWs3thYW0jJuERWTSJQASQg0ycj82eGbu3ZDkneD&#10;JyMfhjwx003kmNll45S+P5VdwtLl0+joXSyxpIMXSQfmAoY65ZYVZtqyn5mHx6AAGhpPnjO+0u2d&#10;Sk7+9ctXQS6q+rUS4gtcu1lnt/hIJ+FDGIW4siGWpYSfASTTt8sdNLbO6+qxe8Zyeh7Nwm0llotk&#10;BC1wonzN6jSaxSa4gemQWFDI/CACWBgBh4Y2rWvyCm0qgAKp1N3t222ElUHjMAoemPml/wAmf7hP&#10;qz+3L6efS33F9Ivco9scr7j96c/wvM3m43Ycnb3fH7Xg7G921s2uRtuqsl1mYMoBqRj+lf8A0yf6&#10;eP5R/wBRv8yf3N+2v5wfa7909p7D7d4Pc+31183l8G3j8u3uNvHttNvFtrbNtONtbmcSvoH8wPvf&#10;3X7F7Dwe4+1eWePffyXW51m0sx8L65e2/wBk/wBLPYP1o92fUDivqFwa89s+B9te2+R45P1e62R2&#10;293nLb3abtg2xuIzBksWgASQCDGePjef+UD96fcP/fqbbuGmvtL21IpEr/49Dj+y/wD765/okzL/&#10;AO4p5eP/AJo+7/8AS35VP3/+8Zx/zWv/AKin+19GB+yj9t6kFfYMQwaBzvPAMR0YDcVHllgv/ooH&#10;70wsf+/U21B83/sJe2tU+M/p8+mWN6f9Ln+iTbeS/tTy82f/AGR93/6Wm38wf3lrrdv+a14n/wAa&#10;1/2j/wDmKf24amb/ANgGdcalPO88yEDJdLbjLyGPs59R/r79W/bn/Gn7N/cbxHuhtt9W+R9newuc&#10;5D3N/t2wv293vub913+L5P1uNu2ztwtzbqqaAkKyhhWQf4vfyv8A6ff5Sfub/qUfdP6efvX2v9X9&#10;peH7j919t4/ZzzeXTbx+L23s9fL4e3zTb9Xv18k7u6290u0vXj9V+5/fPuvtf2Bp998Xkx7r9Px7&#10;XftmLtdrL9PTFnp+D5mezPpl9POf/e77q+inJcEl/wBgcZ7l94cbsuAbf7qwdttuK9o7Hl9n+m3l&#10;m4LzFL+4uMdT6tJ0mgnHxrX/AJSP3rKZX6p7MGS0/wDsIe2qkmazt/sGP7Of++t/6Jr1/a3n/wDu&#10;j7v/ANLfln/vQf3l/wCvWn/qKf8ApT6RP+xX9slwBX+n7soXTB9we4AI06TMbnr1OHf/AKKd+9mv&#10;/wBtPY1//wAO9s/cI2+M/wDvrX+iX/8Albz/AP3S95/6Wl/mB+8b/wDnWn/qKf7Ub/5gr9rsqf8A&#10;33jSi6VP/sQ+4J05EH/ya/bj7y/8dP1m+ov7g/23J9R/qrzdv3B7sf6k+9fbx5K1sNpxqf7Vw3H8&#10;Te4/a/ptiqW+x91fJfSCdQBynH8H/wDqI/yY/lz/AE//ANSHk/l5/Kr2N+3/AGnX7T9v9zPFt5fJ&#10;57+t59/dTy73yeW3b6p49JjOJ28dX7D+xfu/3D719gnvvue88nl/V8muZJrMa4xiT8a+P370/YPs&#10;v6OfXreew/YfFtwntqx7A9j89b2J3m53ZXk+a5Lm7HJbo7reu9wh02W3AQsQpUkfMce6DtvAn7p+&#10;OWP+G55L/mfcO6PLKcqcy6wJqpbToYioDdcMPtiVOmJg5xB+3Gp5Jb0XuidteVC3bWq4dPqAmJyj&#10;M1+0Yye+tQxBEdwMkCQcopUiBi73aflV6F9qb1G2yMlyQEaQGKAilxrjkUDAHMeU5YgNYGhgFIEV&#10;MAyM+k5YxZtbnaNa7XpWtXkz69thcDXNUlFViAxMEEvWpJyzg5UxAeyjiTkaapGoALmT0xm4lxr0&#10;bzc4aWxyDo+gOdZUsQASpJIcItsiszn5SfPP7638x0qNIJMFVIgfxgDMY7SYg6VwO7FxLKBy7Ott&#10;Fn1Lit3CAxpU5RHnljFb222i44IlsipmfEQsZg0xR2rhtxb9Xb2WUulsrqUysU+ZZyjpn8MZHf7d&#10;rdoW1Eu7KCSKmmor/dSuA6nw+9t7i/cvO5VLCMBDFlhW0hzAgZmQPurj5D/vf/dJ9bfol9b09k/T&#10;r3Tb4X26fYns3n/0F7huL38cpy21u3N9fW9vLbP3lRTVAigx/c7/AKcf9FH9N/8AUL/Tnv8AzA/m&#10;x9j8n3D7tr93+4e0/W8fvPP7fPg8G2n6Wl08e01t07rjbGb65fjX78/dv7g+y/uH/kPtfm18fi/R&#10;8e9l8c2zttnPNs+HR3/6Z+1+C90cDveT5jZLud3a5zluOS8t+/bP6PaXQli2+grJAJJJFceQ7n/I&#10;L+6i6If39siIAA/9hfgQBAiRFn7cf94z/paf0RzH/wB63uOP/ml7v/0p9P8A/eh/vP8A9etP/UM/&#10;9KdBtfS/2VZ/0+JKzMn9ZvDOptRBl/s+FMWvtH98n7mua91+2eG3v1AttsuW9wcNxu8S37e4RHfb&#10;b3kbe3vqrrZBBKsQCDIx9W/mD/01P6Mf2z+wfvn7i+1/tXya+59h7D3fuPFdvuHu9tZ5PD7fyeTS&#10;7a3fG2s21lut4vR6fY/v393+4994fB5vda3Tfyaa7Y8WsuLtJcXNxx6nN17B9p2dtuLycWoe1Yu3&#10;EY7jcnSbdsssS/QjHvD9+/18+qv0J3n0rH0y9yDgbPuDZ+625a0/HbDkE3N3it/t7WxcrvLb6dCX&#10;HXtIma5Y/mb/ANLz+l/+SH9Svtv3rp/OX7Rful+0bfb77TbX3Hm9vt4p59fL+rLfFtr3Ta6636pc&#10;WcdX3/8AmL+4vvX2Db2f/so8s8X63fNs6zaXt6XF6X0/wcx+m/tvhfc1nnBzOy/Utt7nHi24uXrR&#10;A3W2Zr0XLTAmSBM5QIx89T+//wDdQWLn6h7eTI//ACb4GFBOohR6OP6wf++uf6I+P/vU83H/AM0f&#10;d/8Apb82/wDehfvP/wBetP8A1Fr/AOlOlj6YeylTQOIIWQSP1e8OogRqYl6nEu3/AMhv7r7aBF+o&#10;e0gd0n2xwOrUBQz6OY6YzP8Apa/0Sb7X/wC9b3El+H3L3f8A6Um38w/3nJ/8taf+otf9qFd+kH0/&#10;vXDdu8EGdlNsn9ZvhKMIKnTcyx+h76c83yXP/TL6dc/y14bzmOe9h+1ea5XdKi2xuOT5Xg7G8314&#10;W7cBQ124x0rQTSmP8vX81vsn2v8AbX80v3J+3Psni/Q9l7D7n732/g8ebt+n4fD7jyePx6d15vbp&#10;rJm83rX/AEV9t83k8/27weby3O2/j122vxt1lteGeS2Fja+6Pc20sr6G0473TznHbS0xZ2t7LjeW&#10;vbbagMcyLaCWPzHOpxutpsj6Skhi1wkmRBYjIGcx0GPoT2qflOXH6m4qOot7cKqqDIECNdsRQzXq&#10;aR1xOvWNLKpHasGKEABAJ0jwGApNpuhcs3CCBecQhCvqJNwmGcmSZ8ojD9hT1Zgr6tKkAMFWgk+P&#10;QnwwELe3IlV0E2QrOdRuKS41FQCcokxnPljW7Dam4lq2aLViAAoKg/iYdfHEtxMjkPuHljtbm73C&#10;Ei4DbXU7Asl4yWW0pGRkmRNcW72baFl7lUKAIJ/9IuB0yjE1udc1nW2sTteR3N4LdBs3Ga9qcuO+&#10;B2i2wrJOY8/MHEa1bMNfZCxb8tI+bSxg1Hl0xevCrbdblddnYpcFtVJ3N9WJKh1WQYcZySSR4Hri&#10;6thlsWrWkmGL07yCwyAOY8/txi8bdk6Vi22uebq5aub3e8hrVWCiymqbdtkV4mQKMIGoYdN30UYj&#10;VABgTBpWCOsdMdJJJiHNQbezO93Vm2yprZ9d0BgUZiYtm05/0x5xU+WMruN2xN2+dTNdfSF1QCJI&#10;YqGmhrPn4YNu18fw6WrW02KC0trZ2WuFolp0graussQUmdUTHjM42/tHmr9ve7bibuu9xzOjFYL3&#10;No57i9k5kTmk+YrjPbMf9v8AbqxvM/VOv9v7ZeX/ANxP0x4ne+2/cX1A4S3s+L99bfZ7vRfa8Nps&#10;vcFu1b02tlyxr6d0jSLW8iRRXlTI5B++P/jj+m/7xPZze6eKt7L2l9eOK41U9ve/9paVbfubaba0&#10;f03t33pZtR+rtgwNvumPrWflDFe3H/d/9Fn9cv77/pT+/wDj+w+733+5/sv3Xkz7n7bvtbPbbb2d&#10;3uPY25nh3nXfx6/8Pe/Vdc5fQP3V+0/Z/uPx3zaT9P3mk+nyY646ab/70/HnHSyvh9+zH/m6+sn7&#10;DP3Gc/7C9+7DmfeH7aN7z+42nv76V8jTnPYXMbjch9x71+nW4vn/AMa6NRO848H9JvkIuqLd8LdP&#10;5APrB9HfqN9BvqBz/wBL/qr7Z3vtX3l7c3Po73j92uqxutu5J2nK8TvF/L3Wz3CDXt9xaJVhSjBl&#10;H+pn+V380/2D/Of9k+z/AJhfy2+4+P7l9r97rNtPJpcb+PbH1+Hz+O/V4fP47x5PHvJZemdbLfwT&#10;3nsfe/bfc7ez+4eO+Py69Z6X/wAbW/5tb6X+/nh+8n9u37i/o3+636R+0vrl9Bve/Fe/vpv7z2Z3&#10;HF8zxlyL203dqF5Dg+b4+7F7Zcjs7k2t3stwi3LbZjSVZuY4/QZw8tmXbsbv6a/Uv339IPfHt/6j&#10;/TX3PyftD3r7X3tvf8LzvE3ja3G3uo03LN62ZS9Yuibd/b3la3cQlXUgxj6d+/8A+X37M/mp+0fe&#10;/sL+YP2/xfdPtP3DS6eb2/mmZczjfTb83j8ml508mlm2tksvDt7b3PufZe60977LyXx+bx36dp6f&#10;KzpZfXW8X/FzD6yfRr6YfuB+mvuz6P8A1k9l8J7/APpz734y9xPuT2vz+2/UbLe7a53W7tq4kXLG&#10;4suFu7bdWHS9ZuKty06uoYfr4/YB/wAlPsz93/Fr7K96jifZf164/atuN77csaNnxHvHb2UH6jlP&#10;Z9u6xJZYL3dnqNxBUalGo/5df62v6Bv3V/S190v7n/at8/3b9l+fbHi93tO/zez2t+nw+921mJ1k&#10;18uJpvxjGe3X95/an7v9v9/8M9v7mTxe71nOs6bX/e0z1l646zmPwK/8q3/DR7//AGA89tfqn9MN&#10;17g+pP7WeT39jj9v7m5F33/uT6Z77d39Gz4L6jbjb21BsXjpt7PmNC2rr6bN0WrzItz6WXVlWPVY&#10;yoSZp/Y4/nm+52YfMXg+QuPudnbVpBCpd1Mlx2sBIVrjFfxETCifI4bsSLlTmIP+andAj7JwRb+5&#10;EVuG02oYrf8AVSWZtvbF1yrM5HyFgJBczqFRE4hXZ9S4pEmZPiCREjAdP4IJZ4jhd1be2iGwtoB4&#10;fXat1CXCpEPrjUGEEQc8R76xaUrJYGAtCMpqDXAbD2fyBvc7vrG6a36Nweo1+41wHWpKhybIgAwB&#10;lBp8cUO6sM95iah0qDNAqxSMumD0eO51/B6v9oe5NptuH2li3bK3eP5LRaa2GPqreua19YkaXOkf&#10;KV/EKgwMVN2+bVrSZDBioAOoUMyf78Z2uJlt2Hi+DXluebd7Vlu7a7s03b6rRsNdv3lGu2tlpA0k&#10;dy/Ak+De3Dnca2IgoohjMZZxnXqMaE73K+zHt48ft1dLtjc3iW2loKSoJNy1baSttysdr5wTTLFr&#10;dVr2zMzK3DVekGX0n4YMW48kx6xybjt5tuG9+WkHpC1v+Ot+pZvhdV0Nb9NF3C28hqIPaTnQSDii&#10;u6Vdtfd6iGhjWSogT5YzteMetdHfuOZ7+z2rba6+2t7Le21LWVuWrS27twM5CNDEUyMSSY8cPbZW&#10;OztagU0VkVJAM9eueElxyKn3FuFT3XyFq1ctbi3u9sgtJuAE9O9o0vcCItQ5KtkMqVM4k2IJ3CKG&#10;k2wQTnEUnz/n1xpKzHuAPbs+29+1zbodvv2S41sKwZ4K3FsvMAKs3D/lNBNRiS5/91WMtqAQVFI6&#10;x06g1wSXqynH27jH3XatXFRtpuF3Sp2xuVLBgbl0ASoUjQPGtOlHu0OkMgUaL5mWlSGbNAK/EY57&#10;6+sad69r8hbffXNpuRdZeQ4JBbJ1+p6yKS9vcu4oQKqa0kAimG7Kahuc1kI9DU5EwTiaSdSrTld3&#10;6I9r7hls3SLu42LEu6dtwsi3HNJcDIAfGQcN6tG4dSsi7YkKpBoBJp4/HPGddsC1t7ZN77d2l2zu&#10;Dav8Zzl1Lt67b7QbrgIiGJK6cojyjLEzUbrbdpibLKcwZ6CciOmOts7bUYY7S3xu09w29Bb0uaTc&#10;rog2xqpcYpAK3mMsW65UOK+4A5sQZAZlP+WvdH/T7Mcbc3LTofEve2tnnlvBGutttpu7a3DF4emN&#10;Fu4jCVCRK6TWlazipFu6rIrKYXdXNFQoKn8SnyyOFx6NZzw6u2/2V/abm5t7tkPd4DbXdyZe4bVz&#10;Mrct9AcyIkeONSzFdmwEUZmGU0WVMfwp9mOvTRh5U29q1d97bZrzvpubfZWNQ1m24O7b1F9UApBL&#10;SNUwRUGcZaDcdWpJtsZopOpplhQjqP4Y5S8YbvGuHq+7dt7Ha31JZRY3FnbLbJNxdNix26XAIikm&#10;ucmtBidoWNZDQlvPuUglqCBMgZ4MsM+8ui7bs27gZ93yJGoG1dX0bSkMyXRpi5cgCQO0AGhnEMP+&#10;fdXUCIthFFIJOUePni2fTK1dZJlrRto4iw4s6bhO83O5uMXcEBCNVtm+ZSZGiJNTh5V1XVkse46l&#10;YVDTAIHUx1xlnPGFPuN0+14m6Alq0Us2NN9LhIaz6Rcgm4IRRILeFRjUcXt2FxDEj8VZBEAx5dDj&#10;rpr61m2Tq8s/Vjn7ScbvV9QFUt9jaSr6xM3LTOTrJIYaRTuHnjrHB2IKGSaDoCNNIBbHR5Zzs+D3&#10;7rfcpvbDk5NmbguXHVrj2mW9bBEG1QCJoIiZjG5FAB4YPU+PO4f1dxfukyz3XbwoWmSPHLAwDWBg&#10;BgYAYGAGBgBgYAYGAHUDxMYBIHl5T/fgLzjNo5uF+0aI1Fl1QCJAFKGK4jk1qJ65mTGc4JZlsLaB&#10;NU+BlWELAFJK+fT4YUJgmPKetemCisrrvBSZrrIMkOQIB0n+XlhpqR0ma9aDxwc998cTqtNvYhS7&#10;5MJ01KGWoUnKKyI888NUPgW1ywpkcq9IxnW25y49GwsNoYBgRZs7UJbBUshMakQFYLEkx/PCpWTF&#10;SPtEdJxotyo/013VYa+9wW2usrLILqzEuRb00oMvHCQJMjw0kEdOpEeeMX6ZJqSXa8JN28bVn0Hu&#10;oNNzWptkBAqntTumCPAHD6iM88zGWUZHGpn1enXWa9GY3l87smBJUNaFAQYfUSD/AGjDgeB4+ZOK&#10;qE+0YzoKkvqKwCWHQGsitR5nBMxYEePhn8BgG7ezWwyXRXTqL5+m2p9BJ+4x4YbM6TOcHLp1wZ2t&#10;muYuNtZi6npFdLGqtA1pEuWQGsL9/wAcMsSR/wBwpXKMZ7s3tjhttdua0W12wtstoXA4fUVCm4CG&#10;iXLTICwB4YSxamVaUznxxfxZW1rbpcUMtyGtsbjhlXQIBDKoUS4MfhyJmmGyan4afPFE/blLdp5C&#10;DuV5GQbIFTB+E+OeDE9RPmM6UpgEm5bXuUrqa2oA0RPdK+rJgARA64PTIiIrTqftOM5l9KGTyNrb&#10;XTcm2wutV07RZBqAFPmYB61kYQbZBmPuis+ONC9Tndt6YR7oYlZ0zpktkxZRABiSfuGAbZakdekY&#10;Bq3zdmw5d7lo2i2nUtUDFdXzmok+WC9ExMeUf3Ylz6EmT7e5tsgNj1vyJ1aiRU6NUOR0zBH3YP8A&#10;TtAPjA6dfjhM+q4s5RR7wtoSjOrrZTWrozBVOqWU6eppQePjgeh0/t454IV/7F1t1G4/Ki1NwgXP&#10;y9DHSJPnJHxA+GP/0PfDASH6GSPHVPSM8fX36S65tHZQbOsh7K6XgOfymUlwSKiDEaRXrhHjPjQ5&#10;DxI/64CS4ZWtVKMVPq/K7lQwC3NBMgHURAAMVphJJHgKEg0rBmJynATPTFwoVW42m6iOrfltpKyI&#10;WJIPQlq4bY5zJoTImT5CIrOAsLGsBSoCdzXAGKlVQM0XLkzKn5Yj44M5wBp+AoB0kHABa21JGoyi&#10;lQKO7rqZrbrGgaZABqSPDDRpH4axGWonIAnxPjgLBe8kBw7MggkO2i2VCEyD1Ha0TlIwTdaVIP8A&#10;CpJjp545+T0WHZRyVkNbtemLhGoGJ/Lj1KgivbFYmhjDbTAGoTImpgwaD+7HNUq0UZiPRYstu4If&#10;WUBI/PaT3RkGU/ZSmE6aEVnLTnpgQM/5zi4+nKHEY6lZVUrKMDqNtjBLG2ViaT8oplEYTNMzQwDH&#10;hkD1xFSkCzcULbAZRc7mIARjqf0yJB81DAxM9BhJzpPacmEx5icBLtANbOpFMqpFxbhAXTlrWJBg&#10;Gs/ClMAedfjP9cAplty6jsAMgWqEMWEamQQSRURSKxngjlgFo6ll1gIFZraqRnQElEJgEZamgmsY&#10;Imo8fjSYqDgJKH8ti2kPaLJptqB2LcKoUc/iIBNWIoQfMdMgMpzgeJwDQYtDRdYeqfQNtdAYwV0M&#10;lI1NQzXPphJWvxrMTFKiuAlpdJGgD1CjMDbWUDDVCBSh7oGZ8BJzgJYiKkQAZaRQZSev3YCVatub&#10;rMocPrXSj26F27wBURJECRTMScDqDqAUSCaoCc1NczgDSEU6rbLcFSJXchEMoVZz0mn3xQTgalDR&#10;1ioCkGpkyPPyxGpbTwt3HDM+mRBZi1tiotrplSIMmpBnpWoGG2HdM1BIABBnyEf3YjSfbZIA0qQE&#10;RriP2kO3+cOadJih8cHLCpWSV+YaYUdKePjgDAtXmZUbQoftUyzXjEEu3+WdJWTl44bgCTIFIJDH&#10;VSVH9pwEqWi2hVoZg6q1u1o1H8xg0dJFKdKyYw3OoxOYk5kwT/jgJYVACwBH5hRAABNxV7ERQJEw&#10;B9gywRnqQJFNRAlZoAFPnghy2yvUEk22GrQC0EDUSzNqqaSDUeM4YiUBmJ7SIiCBAAOZnwBr5Y6y&#10;zXeyRfVODRcOghisXEcsCulql2U0XqASIEUzwgSQomoppIqJyg/xx155tUvSEd1VdSs+oMDKNWSS&#10;Gyp8rVM/HBTn1YADTWZNDpPj44ocjUQwZSpuMEKzCrMsWUmQpjp8csIJPWaaVBNe4mhg5Z0OCpCK&#10;I1BCQ2u4QrkLpKzpOmJMATUZ4B/FJyIkSanIH7DgAhOi3Cz2PIKJpURqcKxqZUGqgDLCTJ1AdQaA&#10;fKKTArH3YB/8tPTdium36YBZ9NxtUwST4TqBmDAEiDhDU8KRlXKoiQPtwEiyXcTDP6of5iACpaLh&#10;LLmdJla5wKzOEMIBoBMEsTSQIIIzn/rGAl2GuOwAI7ItLbWhCE6wFuGgCxDCJkRlGER26hLOBPUC&#10;MhE/bTASUYJdNi4UFrUSwAFzuYaoYgESKZnx+AZIaJodTZzBEZBhnTzOAnrdtM4tqrIwsiQEdgQR&#10;3FXbNTnkcsNsAScqwAPDx0jPATrVwn05RyE7pKwWZ17TfMdoAOen41wnIAEj5TFaSINCemAd1aXY&#10;rbhvU7tSm4QGUrBCg0mSCBUZ4IgQMp1TPma1/tGAeBJ1KS63DbQ+iEEemp0+omVWzEQQaVwmBpJm&#10;J69fmk/ZmPhgJAa6bqKbXbbYHTqBTX6elBbE56gGMHMeEYIwCWWsQs5mDSBgHFLspt3AiQ3qOLel&#10;VMfmKadxDQZByrQYBJ+WSJp4aYzFKV8sAWlQC+kE6p0VZbtRpveMKp+Wc5mMJZSa1kAMKiJiTH8s&#10;A8lwKRbzDflFdLa9BM2mb1PMyYqPMYRXSJE9Zj5ZyEHr8AcBI1TccaoLJHcSpKgQCGEkAmaGCRlO&#10;WBFNTUqSRBNTkZ8sjgE6gS1m2WMKpWoAZaMyNQySYiZOWCqaagYnoUgHynyoCcA5IVEa4jW2ZdNC&#10;LxfQZbS4BkAmWIFJ8cJPQ1iSdUMrDqScpMxA/wCuAdDRQQCAWKB1uLOiAqq3yxm0mJrlgdRE16no&#10;QczgChWQqyhVAAFsfKQV7lBpToehnBHKvzZkgATIzp5YBakSWX/TbSoRSzwNWkL3VzIEVIis4Sc5&#10;yMkUrIBgk/AYCRKquReJLa3gFi2pjQ5k0z60GeEwIBE6jJIB+UgRqj4QemAcedTALCBkVNSmCrSS&#10;Fnxb7evwC6smYZZKQTIEg/aMAH0EMLVtwA6wzAgPbPbBHk2UGtDgyFgHUMhMMYUkzBNJ+GASvqFo&#10;S2wiiqbSTcVRpZwRJXxBzioM0wyT8zEkAScjEHppEEjpgJ6I+kBVt3AU0sGI1OU82BAMSTIyjPCt&#10;TgyTPyxXzgMseedKYBCraZFUAqrB6aaqunV6bGDErMGanwyDbQCRKFcusSZ+2tTngJNkuwV9N3XB&#10;uDrqt6aEg01rQVg9awcNmYEghZMyq5GZI/oTgJI0MToAL9jgB2uHVSt3MQKlgKzGECJMg6dROleo&#10;jqPHHHbWTaSJ0vCWPUdBGj1BbgvcMgvqKjuk9vngj2ijADTU9tB4QfHGL+ak525PoDdAm3qbWrFX&#10;DVMEUAihqR4g9RhEkAgVkRERTIgHxxHTt1LXSWttGg6tf+Y6o/FAMQaACv8ARuaQQwrWVkxmorSn&#10;n8MFmsnRKIqCtxXFGgFVXU4l7qoaw0wRMUkDCDBgggsYOdO0yQ3xicVUhVZCwKgW409vddN1gAj2&#10;mmD5kDLPCIMtkPhTOpAnPwxrSS9UTEKMEEO2mhBNUEgDtj8XxwUSJImCIBmZzJk+ApXHTt1DmlUg&#10;agmtKPpHdqoiqiQakVC9c/DCaBooZEaT4NnBn7sY2+njUKLtomWUoysCiliWSml7ZGYEyJnLBZSQ&#10;F1EisjplQY3rbZmh1TrUH8xVt69FtgUc6pZjMivkOuFGAasSRJGeRP8AGI6DGggITGlVXUqjU0iS&#10;oAUMPw5nM0GG2HbmZOqkatXUH4nASEJDy4VgoBBJ0kEAAqB0WnzQRODyUT3TSAJ+PbkR5YARqZoD&#10;LpYn5tJI6EvXSZNZkHBAKKav/ZRQwekDL7MApmJDH06UZWoVJBrOqhkTBgjOKiqZBnpJnuAM1gmc&#10;xGWeAWVMAqSZDqSG9MLQFAqkdwaNRp9s4UK1NBNYFanrEQAc/LANXCEAAmQIB1E0FGgVqQfLplgM&#10;KV/zeVCKDxoc4y+OANSVYwAO1QPmKlXMlhNA3QEGvXAmhGYgE1Ag9R1mtYwCoUwwgFSwt9tdK0Ls&#10;DEUIWfHPAoB8wLSDBJMx4/5ft/rgE63LMsEpBB06dagmKAEauvX+mEEKc/xMzZDTQd0EVn+1cA8G&#10;csxUwVS2gJZmaC81DUC5eJM4bYAGVkAqe2ILagMvA/EfzwEi28r3spIZSWDahbgmp8QSR1OGTUmC&#10;TUxQiD1Bzy6/xwEu2xABIt9ynWJU61DQFBJp5eOYrXCT2sc+oiJnzEz/ABwC5FxQKIDAoQpAEKFc&#10;SKSO4kfywn5ZmggtPXxif6DASFAJQoWYjSsQxVUaQbsGhAiK/ZNMIME+A+E5GYHxwEkQAqkqYIkE&#10;lYQCLbOTMhYjwGeEtJkkmagwYmnhjMvUPWoMIKoCNIuWxGpjpmhE5kx1EGcFANYpOc5R3QY8/LGg&#10;bsQo0sWudsjSJcHsZlMgk+WWflgmmghmEEyCRmaCnU+GAcQiT3WluEhIMRCgkltfSRMiucA4YYaj&#10;MHSSAFjuKg/iB+4MD5YCZbcqoRmUMFLF5hEJlV0utKmuhhXPAajgwDIk6u1WgxNco8csA6gJtsra&#10;g2YKd9xC6amUkVIJOWfWgyQIJkQCACNMaQJk6YHlWtc4wCjqVSCT3mDkWYkALKkmZJkUplOEOIC+&#10;J1A/BhKgg9R1jASLWpywYaFBVlIOkAIYZhGQPn1yGEVBJarSKjzMiImuAcEaQq6wAsspMQQSCGkg&#10;9InrnhEVPzVY5ZgyO8RFSOmAfDAgNNsEoqm40srMKekSJzJitcIqDnJE6vL+3XEsl6h5TQaRoTSp&#10;Qme6RJQ6oy8TT78JkqA0GSJAEtOUiDOEknQO6dZMkAGjatKU1TJHSlYn+OEFZnUQCSAADBKz4dcU&#10;LRxQIraYltQmWUfPrmBJMx4UzrhLRTyIABMU0wZJ6z/alQWtT2kRMllHaw100IB1/n9mDJUyTLEf&#10;MQgNQQFzrFYzwBFbqHQBpnutq1xgYioGkwGMSafHDcGIIoSYkSYB8gDX44B9XKgtNdIyMKZjXqJM&#10;UmPLPrgQFA1AECayJGkgECIyFcApmN0m2oOaIFMwTlLaulY+PUUw0ZynuYREKTOUhR4/HASRGkDS&#10;Clttepy4XRMAMTJEEERmf44SZBBIUSCB0oOsYB1SpBUOWhjrpNSdBg1NZGcwPjiTsLT391YVNXdc&#10;B0qWNC1Qvh1IpgKnn95Y43h+Q3F4jRb27D1XKBrJS0a3k6gnMGIrOPYPs7ana8bb7YOlCWyLADqI&#10;6TGOfj6V4PcXNfmr/el7lse6fff+3XNyptAbrbJZ1s9uzvH1NbJdAfTDadQ1RTzIGNbcQNqX/KdV&#10;sgjJhNCKnHRwlutzHi/gd5e2tzaby0R6W6RuP5CzcVgq7rbTaW5fDElSIFPMETXDSALKtqmRpP8A&#10;MwcC27c1o+Q1b20N5tlRUVY3Fq5rQs1h4FolBSp7ZJJgZSYdW4QWE1nTSoNJk+BGBxhRcjw+3bZp&#10;uEW1dItHc3LN5pWy7wi2tvRqNJJ6iJNDSWr2zKmYI0tQ1JyH3eeCOcbrY79d1b3m2No3LV63c27e&#10;qStnbWxruXVRRDAEnUs5zFMQbti5b1FWkGKdoI64Omu0s7dnXvb3uniOa/T2N/aU7myj2w131PRu&#10;pItetcnTBmAg0we2CThdtmERBYwTA1V8ZAy6imDmqeV47ZXUuXLaFLVnXt7ZD2rK+mQbbWLw/wAy&#10;EwWaKwIOeJabq5boV1icqnpM+WA51vPYvE8hdubpN3c4q+Vto91HKNe0uUWq9zyKzFIMmMMtumZj&#10;FpBNCSuYPWcBrtj7J47jtjabce4OU3OthpsWN1cm29satD2lElWAFZioknEE769ab8spKkLCxBXw&#10;p44Os8WZnLpFr6X+2+c2iHkLe9I31p3F29cu3GLKoFu5qJgFPAn/ANlArhht/urv+mNJiKdM6mPP&#10;Brs0nVoth9LPYHAJt7O9X9ZYb0iReuj1L41KBbtLdYBmntyzIkHDCLvLil2ukUiAchnrAGfliNbX&#10;SfTs03K3vp7xN7b7Cxwu1u2zeQa2spbs+q6+jb27s2owBOoqB5ClTSzeWS91zKjrEQTlNfsjFLtp&#10;8ZwTvOb4LcDb7Tb8FsbVtd04tBlt3WuXGtiEuXANIWJInT1oMSBo0sNZDQCZJJAIoQB4xgku222Z&#10;0ZO4+/O+2+6Xjtqdq7MA2i2i3CLsGzccKSBIhIcCPKMMm0jXFZ3ANIUmFImg0jx/jg20Vjmt6OO3&#10;lrjePkLb3CtfFgXijr2PcuXRJ1JMAKJGYBGB+kGsuWfSSWA8D+IHy6Z4Md+uMkj3tuBtE2y7PjTf&#10;tWtvbe9a9NosoulfSZRDuGLM4iZkUqMJfaoAQXeGyEkz41wWb67dEnZ+7d7uH2729psx6JYXX9Gw&#10;1tHWfSYWAdTqchp/FlOWGbabdCqbi5eIgEgE/wA5wNu7/LyvOT3vu7f7Xeb32zxnBDcsXW361lV0&#10;MUlnYOobSrVJJAERBwu/ueEAKrtbwZW/1CG0tJzBI8cZtkvLMnmnVT8D7Y/ca25t77kvfPBXtluE&#10;NxOEsPtmfZ2kXUyWwj6hKAnvNRU0jCLP6G6RGtA3ipUNTKY6UJriyy9Gs7/CX+K89wJ9ReJs3i54&#10;7f7zbQ1hX3CXDZM6GFwazAYllIIKgigmDgatgmq2jESx1a5FT8xr0MxTwxUxvetwZS19St6lnk+T&#10;2m3vWxtgbFvaXUeLa1t2rugCHUgshzYTIjDui0QtsvbcMGCA/MSfxT9xBOeDXPCpO+5hBe5K1teY&#10;2dxN1trl69t1uCy9uwdRTSB3DTPqIsFZGZwyu09L0yBbdqiZIMzRjXzwJc+jSbz3jY5q3vdvcucl&#10;sduzWLrll1BbaoqrbU6emhTpQagTGHEC3QAYDOpVgDAkE5ET55YKpuQubrjhuLu2W4Nrxptbzb3b&#10;iD1WsvFwF1dVILQCCT4ACZGJ1jZPOpblrRWjkKVbOAwOUYOO3kzxhzX3R9Stitl9nueK527ySN6b&#10;XtjYuXUfbFR6d24I8TqfUVAFOuLa1YII13bek1PpCQAaGo6/DBztl6RwHn/d9ttldTY8Dyy7m277&#10;e1/vl90ubogatFu1uDRGbVDOIH4SaYlXjurqels7awsK+6vHSAP8wk0rkPvwJj1YD21tvZfBcra9&#10;xfULkr77zdrcfjvZvt5P1W7v3kYF9vu7lpS7fLpdj31oYqc3uttsLNx23m7fe32+ZS8L25aR8vwj&#10;B1122sxrMPZfs73T9VPcWw4/b/Tz6f7P6d+17V0Ls9xe2pvbtrZkG5eaRcaYBbXAIpWmIH6lQjfp&#10;LdpLZUqqldRplJ8vhg3dZevLpa+1NxuNzx7e9eS5bfchZ3Vq/uN2m9G2tpeP5tzcbUW6NaZRBWhO&#10;REkDEizc3Hpr6m4KA2nNsahrVzmrx8K4HZrPRneb4r2ha5V14z2ptOR3N3nNra5ctt2/S7njhb9N&#10;t+l69AgCCTmaREYK3bYXPWvbgnWFDLEwRUx/WgwXGJwl7zltueOXgeC9size2m4v7mzeVnCXtsdd&#10;u0Bp0gkFpS3qORFAZw9b22q4yiybnqrqt3A1G0VAB8SZimDE34tvp6M1zfu82uJ2+53HuReOXgdw&#10;tjl+PvbRl3e2u7+FN1bTHvtWQa9+YABziYu3vqoJIVNIcAJNTQqzPgx3/wCb1YXee9Pbu8vt+lW7&#10;v+Q/WfoHbcbxrN19pbC3l3W021gijggMJ7RNZEmHetm2/ffLVEGSQozKus9cR00xdeOHReA5izye&#10;wFzZ+3dvs03C7j1naytltyjEWrW+2d0qJCFYIUioMChJe21uwzNqXtNSwEaAoFFA6GcVne7aycs5&#10;703/ALl2O12jbbdWrG+sslizsL91rycjauXWNq7uDXW6xqzJAVonErb3NtZU6tuxNtXbxDKegImT&#10;FMHK27Xnlz33Lw/vLm71h7Hu6ztU5Lccfx62ldjd2O9TTCBAEhAwHcVPSaGMMX7vKMEG3t7fb2WG&#10;oC6+kvbDSSudcT6vRvWeP1zWo9u+3/ozsW3t33LyvuL3Zz+0unZ7l+M2G73ljZcpcsAWV3q7dVHp&#10;nUPTpGqpgnA/SXnLXtxyFq3bMNptkazSiyfHpiks6a65EPf3t/ZWtpwXtb6Se4OV5C0lzY7fc8lY&#10;ezx1kI5S7uUMzC9vqSwiQIAxBb9Gl1ipu7lq6A7VLVBDA9PPB0nfj0jpdjb+/uS4Sztd1a4T2nb3&#10;BRORfZWC6jZKRct39nubIUC98sodUTkKkItbo3XJtbDUSHUIbZYaciJIjp4eOBZxi7f6FrzPtGxw&#10;XGWx7g+pB2tnVtt2+/tb8bPdDd3gf0zpZtEHu1QQSATAjUGOLNjzwFsbYbXbKD+J5HpxqUnwHTEc&#10;/wDhYxa4Za2X7YL+65i97nue7PeW/uWl/VJZ2txLr8om4/S3tqi2mZGuMp1CsETGE7na3bqD9VzP&#10;o3awEuKoLNWAPI+HTFNbP8uuUr2l7u4ji97cuexv28XOe4R7lvbjd7rjL1wrZ27+mzX7rrRntCQz&#10;EgOIpMYqW2/CrL3uTv3LlkEMwuOVRiNJjpQ/zxLJW8+TpJI7rs/cP1/3ZtbT299IvbfFcVzb27u1&#10;2u74/Z297yGztn17Nu8ZBXWii2U0ySF+GFW/9uFxTY277sbU+uGtuZusy6CCryTIrTFWTf1uEXmb&#10;f1Zv8ZeT3J7n2HsLde8ra+3W23JbJPS4XaWLh5AX7O62oRLT2nUqC5JKCKDDw3um4HscGJdTaW46&#10;sxlTq0QQPlwS64n1bcKHd/Tq7u+NuWvdX7jt4222O9HN7jjOK3my2tu5tt0n6S/f9Sy90vb3KLKq&#10;TTuMCYwb7jnrZt3EsJZtqx9T07dte+4dQGkZjT82M3OeEx4qTsfa/wC2Xk7O/wCM3/O7n3DylzY2&#10;7XGHk+X5PdXBx3HEhTcvlkW0WvyNqxU1pTrHuvubvoXt1vBt0sNcuXFtO6ta9TttgAMJUzXwxcOm&#10;s1n5Wl4fh/ZfCp7l4D2X7Atc/wAj7ltcXxnH3eU43Z3tnylzij6/Inf3txauEX7QE2rh7WiesYbF&#10;tmV7d7cLctWyQHclmW/c7luZSQPA4LJJcxdXOV22zv8AHcrwvtPc7HmuZSz6+y2dpbG23vAcSzba&#10;/wAU4uutu3fusHUMgDaR3CMR7P6FFtPctNdtNtyi3yLxUXUuEsCXiS5FKEATiYkxC5vS4ajmj7/3&#10;245Lb8VzO243mdr7jTkd17dL8Pb3F3iOR41Rtwq7IXRaG0tvLjVbuXnCkzli8W/tGCH0LDkHVouW&#10;wdJVQpa3Ewo8IIONOXZvnOXnXfe1fe22vchtG9x+5OM2rJ+l/W8bzO407y1udyd1a2nMer6eq/fY&#10;lTd1I9pIWTQYK5u9o62nC2VQIXsPZTX2M0XrrNbXtcxDKMuuInb5J0DiPYXvri7nP8fu9/7g5DkL&#10;3KLtuf4/3BuBs7Z3lraC77f4zYWeV3QXcbGyDrs7m6QXaimshq5fs7Z1tQ1y5cW5uNFi3dJG1Bq2&#10;oR2gkzB+zFNc7c9y847297g927Te8ha3ez2PG8VuOI4AX+e5DglW/wC9Lqal21zZXFv6N3ctqno2&#10;7i9rdwcnThnbXt+quLWu8QhuhxZRbbWbjwhRNVVHhFKzg6bTS3Oy491cH9NG3HF7vnxsOAsXuXsc&#10;cNlvOe3j8rtvcfHbFb/IWuQ3S2VNjfXGhmZHLOrqquqUwTvyihLdnY7i6lnc27V+5c0aRtry/wDu&#10;yxcHUoMaeo8MRO3xyZHY2X0W3O53PL819RfaXGbz3D7Y33J+3uM47dbmxfv+6/bm4Fz/AGDa2Ng4&#10;O13F6zLbpNOm+ACXJnD9zbc5ctX7fotaC3rdv1T6doegxprYqSQZo4z/AIYXPozNvFrcz/Wy/Ge9&#10;P20bPmuB5/be6NpzO43/AAnLcxb4xTy3J3b/AD2yRzu/9u2nrrt1v2mtBX2t1YSQVEtIaujk5ChF&#10;tC1c9G+out2vom3ZuaB8rmCoU+E4TOVk0zj4/FpeF3H0cvWRuL+9v85f5bjbnub23vLvEbUtu+Ku&#10;bwbfluf4k8i7s+54xfVTd3b1stpBCMABhtb3LI7Iu4v6nvKCt5lKqwEWtqg1AgdfGtBhctXXTHOF&#10;nv8A259D+R2W23132t7S/S7LiN1uF3nDbR1fccfeum7ynuvfbi1Ya1ef81rTEH0WKsr3ZGF2d5zF&#10;y0fS3e4G4db9u5dY+tbt30aFXtMswAyma5YJZrNuZxIq+e+mn7fOK5bXyXsP2i3tfjd57c5riOK2&#10;uwHA8vu+A3+yQ7jebg7mytqxt7t10Y3WDWS1sxcExhD29/pZru/S5euenb25m52XVlL9y4y3KQKA&#10;ffirrdb+WcLfj+Q+mn6jbbXh/pte4j2/xK8pyPuWyu24u2t/gN09rc+3NhxWy3XGgXbe43TNcL2x&#10;pQMSCy4b21q+QLdzlLelr82Tbubi0hs21V91cKlyREk0Jn7MRNrPhnhZe6ua9v7XcXt9sfpLv/1W&#10;19ugc4+64z2/yXIp7h5C9f2fs/iEv2tkli7cvaLdpBdtKtntavqVc29u9uGY/wC6WriHcXd1s7iX&#10;bhtjZogt3XbvAQO1EXVBipFcUtmsm3apPcnKcD7b2aLb+jXKcfvLXtrgPZvvPirvC8Vc32897cjv&#10;W5LieL2s7C4++u8TaDXd7uPQF23KsiXE0nEy3au20tpuOUvbe2TfvxZa81rb7dATZshUeQ01gmD0&#10;JwYzLeJOOfxYbmeY4bld/wApvPbH0P8Ab3vDl7F32/7fsXOb2/AbHnPc3ujf3fT9w8/f3PJcd6b7&#10;NEUB7iWfVSZuW1rCLa7+36QXn715jbYXkBu2ke+7atsigsWLRV5MjzxMc5yd2vW6neRf6a8i/JXd&#10;9+2H29wm2s8pYve2eT3G34HluT2ntrZ8edp7p5HeJa2lqxs9u10Nt+PhfT3BdWDIRWZau8s7XbY5&#10;Tbm+24PogO6+qbCTde3qmkdpMGYMRil/TvOKxfN8F9C9ls+C3e7+iPuez7b23tL/AN7l65x3G7xe&#10;Fs+4d6229v8AG8nuLItMbouA7mzaRkRUuL65dTiE/Ic9dRtV+zc13Lj29sLiWm2oDAOTcv2SwWoI&#10;1d2owaHGcbfFrHi9Jf7fxbvivpB+3HiOR2Z4/wBscrxd7Z8Vw+x5f3M3H8nyu1973xtnfb2LXG+3&#10;eaTaXtwPTuW7gsfkG0rm1FxSpJeQ5u3abVtbfKG5pvJurlrYflKboW5euItwEsqGNKiT82NF18ee&#10;uBcp9KPoDu+T4y3tfdvM/SCzx97ce3+R9q8d7g+pFqzy95eKu3thw+zff8duE/RXN9b9RN1duqls&#10;arIkwcL3l711v273AxZvMhFyyz27lpLhkJce3qoWIYEiKiRScFk4zrtwi+weCt+2N17c5D23+5/d&#10;brmOC2O7S/wXubb7XmOE5re7BQLm74zieSGy9Nre0tttXs7dxeK22CuzOVxnOesLcu+o9iGtbU7Y&#10;X+4XrjC8dNu8boDAxMSTIg5HGN5mZ+DemZMZy9Wft45p9hwq7Tac5YuWOe92W/c+64BV2i8Jxexv&#10;cEv67e8A/Fvd2922170TeVBbCXddhlV7ZDY68htJ+Wo0khWRiWXVFNb5nyj7cYn17Y2dpcvZ3H7y&#10;1yDKL91ix/NtXLSW7Vy5YYzc/R7VvyhkZ1gGnbE4YW7emLzsUNPTEDQtzPQBll1xq6TpJj5li1vb&#10;DYlPW4+2i36XG3Fwm6Nz6Ai0bzkgsWDHVoAEiCR1j77ai5ZYN+YhE6WAgmJUiPj8ca027pirKs/b&#10;HMts+Tt3NuW2r2yLLFWf1QrzrUMRpk6ZEkKBStTjzz9QPZ9reWLzFj3Fikpr9EsdLSo7syT5dcNb&#10;jayejpLl9OPoP9Wb9o7TbMigpbRGKuLabkqmpHt3ifTMgBax1FceA/qd9OAxv2tyjeiZZXSz3OQe&#10;1wqyVX+ePTptnmOe2nGL0fTz2X7u2vN7K1dtOjMwh09QdjRLKWyLfD4Y8Xe7/p/v9st87VbJtWzK&#10;3PVR7UAaXF8+Lda0GO0uXl38V/yujJcVwCDBP4Wo33HHJrvB89s7tob3abRLJuFlc3PTW+pbSvpm&#10;oKjoOpoBivPZvLjY5iRd493QBNpZtObhRQVQWLYZdZDPm0/MA2C2fEMVnIcJYthLT7lDui4ZxbSg&#10;XVREsJUQtTJilM8GbrKGIt3jLlvcLaiytsuxCxcOtlAGu64kEHw8cMHbihivHGncObiBLYtXCD+S&#10;zXNy0kAWhTSFPjlgzdLb8IGIG42tzb3FbbQ+tnahLHWV0MCRmRFBM+WHHqlklwGKbd3LaXX/AFV2&#10;6RZ24cWBbVRbdZIdQaeAJMmcGL1xQxB3G+tCyBaIa+ltT6eosLYaoZ7hBBIyif6YSM7bTHF5DGQ3&#10;lm/u3S69LYQ+kCrS7RDtaBkQI8M4xpyDFduXe2T+Wz3Rp1FSxuOrEKArZEBhUmgqca1sl5Awg7bf&#10;3ktJbuuwT5LV5WAXTJuWgakiaqQJMY3dtL1QMSNtsnZkDPDQSwW0yHVrlO3IDIamM9MY2x/lUMTT&#10;sbjpd0i273HLAWlAt22HaQ91xGUyBl92JLJ1gGCPG7pWT1xcbXafTZtuSVF0wdRBOkCK1OLnX4AY&#10;Cqt5NDO7lFCW1Pa1s1DBg0iCRBw7r6cAYq71l9N1zYuqF9M2lQNbd2J0MyqMiDMMcxSMdNbnXKBh&#10;v8y3cW0GZVLOsEAMGALKbrHpNAI/uxoDDaXrSMltptTDGDAAYgtpUQImhnxrjP1XX5gYvrG326W9&#10;4ly5tWZ7Vjc2youeooZiDavORpGroRGOKhjC86yJYIvGsXlKplbVm7V1L8oWIImfsx2zxK5746UM&#10;fQj/AIOfo8/1S/fJz/1Vt7u9seE/bt9Pt7ytz0bLXLXKc776ut7b4vh724uDSgWwt7ctpOuIiBM8&#10;fd7dni10v+as+w1138+/lnTTXH8dr/smf4vhd/7UPfuM436Ff8cH1A9onjLPM+5P3F+4fb30Y9u7&#10;Jt4Nrc2Fvfbg+5ec9zLbKOL6bDbcd3WZWTdUkwpB/YTzYKcRv3thFKbW6S1yAACtYx8brc5y+W1k&#10;u0j8Bv7ZN1Z5T9w30p2PN7nf7xt3744hLW04o3GU7ldwuhLqCdQEZJ1E5DE/grS2eH4xECqi7KxC&#10;qKdy6iB9p+OJdZcQ2uefm4p+6bn9x7i/cT9cOV3l7d7ne3fqL7hs3rm6Gm9HH7n9Fae6oOgNFuoW&#10;kR1JxbkqAACZMdPsnGpMMvPe0Ny5euMyWUVQw1FgD8krbBOWrwA8jhSwFmtBGcTXxxXTtn6fd6oW&#10;8Z33FyUGkWlCzJhZDS0SPGhyzywgzBzg/aJzzOMbayS2OabtwpQgBVe2q651dy64fQAIKxUTkMJp&#10;kTT4xPxxsWdtXDBrSmFWjgBmAmAEIigBqBmD5Ya6/Dzk4zLe6wXlxrO32a/l2y1xu4aoBih1zNdU&#10;Uy6+eHkESe2RAymfGZxevQZ3e3mv+naTVctKt4kIdJKrHy06fxPjhGZp51GcRA88J05EtV0Wh6iM&#10;ha0phzqtkEDtTSaHTnXOaYS3nNKV+8Vw68Cz2NxrW0uQi29La/UJkra+R2CiKGqgx9uE4Cf6s27C&#10;lVZV03HEqToXuCR4iJYTGHbZNemVfh4YfL1Gb5SyjSFRH1MXAIZmE1a4DWNPSPuxKFBM5itfHFej&#10;x/lYXeaizKEqBAlQFmAFED+E4fUyB1zn49MG2c5CzKPBXSmkqBqE6amPPPP/AKqwFOBqQ6QutRcC&#10;jURUVZzPgKCMDAStuCqFbmkq2k6ZEEPQgSBQzTxqcDARjah3hdAUzrZgyyzDSPADz6YGAZY+mxfI&#10;k6iIkEvQ5imcfZ4YJmCKzsQEtq1xycgiKWY/YB0wku201162yf38T/HB6ZvoQitfu27FlNVy7dSy&#10;iaq67rhLYJWAKx8MfkG/5Jf+VD3Z+42/zf0S+jG65D2d9DNrvtxsvcHI2PV2HuP6nvtL3pelyl5G&#10;12eJV1LJs10+uTqvAoFU/wCmr+g7/p0/tf8Akp7T2X83f5sePx/df3b5vHp5fbeHaa+T2n2rXfXu&#10;m3j1s7fL7zaWZ8u3dPDOPH9d2uv4F+7/AN6+5+7+Tf7b9vu3h9rrbrtem/ls4st/y6S+k52624xn&#10;+lP/AMJ//tPp9Of2IJ7a/cv+5fbcN9T/AN3N/i9vvPbmwuCzynsj6DXd9tp3Y9p2biaN1z+i5+nv&#10;8w4f0QGTZlA73H+LMRSIHhTpj+r122tzt1fQJrNZJJ0fpxH/AF/lg6RJp55DyjFmubJObfT/AFJb&#10;JL6YCagY+v3/AB0f8WvvL91G44r6s/Vba8n7O/b7t98DtLjathz/ANTG2rE7jb+3Ld2LicaGX0r/&#10;ACKiGY+nZJIe5b/mB/XN/wBRH9rf08+19z/LT+WXl8X3T96+TSzyWY8vt/tXdMS+ezOu3u/83j9v&#10;b9Enf5Z+TTf7z+0/2V7r775Nff8Av5fF7OXiXjby2fD4afP/ADdJw/OJ/wAz/wDz9fSj/j02nuH6&#10;A/QvccJ9U/3jbrhvz+JDf7l7M+iR5SyP9s5T6iXtqdFzlGS4N1s+B9RXa2ou7k27TW0v/rm9s+1f&#10;aP0t9n8D7E9he3+M9r+0/bWwtcZ7f9tcNtbe043jdnaGkfl2gAzOZe7caXuMSzEnH+ZL90/uj9xf&#10;vf8AcfvP3f8Au73nl+4/c/uHkvl9x7nz73fyeTfa5udrbiTprrPp11xJJH714/B7f2fg19p7bSaa&#10;aTGus4k/u9f9b+fNsOT+qX7svq97w+rn1i98+4fd3un3lzm5573/APUf3LuW3/O8/wApuFF07Djj&#10;eGk+mirZ223squ22llVS2ioipik3xvXrxvXCXuOYmDEZhVHQfwx8EZuMfF9W/pXb4D2z7Y2/tng9&#10;rt+M4/ZBjbsq4Dbl3RRub29vZ3b9zTLXGqSKECBiku2grmfxCswIOZp1wd9Npdfhh6f4HnH5DjrZ&#10;LIL+2dfSCEvqFVtq8AkAQIrTr5017b+i7hZ0keEyTWZwbd14D3O/LcftG3DIdwji23f3enaQLoso&#10;epg6RHcMoxCuozAjuJJMZUisiIjHPabXp0VvOM3q7d7Tl7Kn8tHLF+7UpAOolqV1TI/piJ6WoKWG&#10;nTqmaUyERXLFk2t+roNkOWO21W7Q9T9Rati0JDWrdwW4uooyUrmykZ+Aw2bUk9tDlSZpFfIYm2kx&#10;wJv+6RatkuBct9u4BfSVUwx0lYAY/iiaUxBuWTME1FF8hqmJmtMc1b3i+ZFy1bIVAHVALaSWkWe8&#10;m2whYo9K/HLA9IsICzE5GTHSh/niLKcblm2N1LjNKXiulvl7SsDS5oJJ1aIjPqMMi3pM6W8IEEVz&#10;yjDBmra9yR3NgzdslSpeT2uzKkI2RBiMx/HCb9j1SImKzEQCBPzdPvxdb23Kzb4lcVzQ26Mt1l1I&#10;FJZlLNDHSewfMZzAFB5YhrtllhB118Yzn/rjV32zwvdGmfmWK2SGNyy0ROnPTCrJPUfKCc4x8Xv+&#10;a2zo+jn0UYGf/tme4wYmJPtexGfwx/Zj/osbW/zp/ePx/wDZN4P/AGMr8u/mrc/afa/+d/1PqN/x&#10;cb9t39Q/q1bIKi37D9nsFbuevuPkgdT1mtM4x+cfH+jR+IPtNgjkfgf5Y6eP/vNfxn+ljyf93t+F&#10;/wBAY/SV9ZbRH/C17CaJj6Z/S4kxMf8Ay9Xogkz1rj/N1/JDbP8A1kvu9/8Amz97/wAfYf8AY/cf&#10;vnH8rNf/ADPj/wDKfDP6V79D/wAqf1C2RuL6g97+/wAi0GOrR/77ri21sIjOnjj822P9IL8RfczA&#10;xZ1Ax+qv/h6Qn9mdgiRP1k+pfwIHGcEIpnj/AC1f9XP6/wCsbzSen2P7V/5fvH75/LL/AN1af+f8&#10;v+nV+cH/AJPd+m3/AHZcnbLKHH0l+lbgMwAIbmPdMkzQCmZGePqMbZImKzBy+yhx/Ma62P0B8/l5&#10;YID+YWAlwOk6qgGKqB/EHDL2gQaQYgz4fbicrOq02nMTftEXlKtcihqClZJ85pJHWcYzd2S11xJ+&#10;chStDJMAkiv2Y9Gt7pl2eovb2+Szx210ov8A7rqbgd/mla6A1O2VkgT4HEV7IVGMs0DTBGkLpMlZ&#10;HWTibS3pcIvbPINduqmlQruLvq27nqMdS6S5UmiyIUGfGcV2424UUBBkkCazH4THXGZ45Jzy1Lzw&#10;1/FcndvXiXYMkMIFsdqr2uL0npSBTxGM5vrLNKwTK9cx8SMXu+rtbdZ9u8jZtFbnqWwqsIKGB2iG&#10;Ck1B6ZmMZXebUK6qxYKAWZREwtIBNAPL7caHXOG5T1LFy7aNp7txwltzIUkkEx1kVrWtKHGV3dj1&#10;rzaQCqAlmM1jppU9J8cB0/id7+k2irc9Rbl0hVWFhVYT6hkZmJiPDyx+ez/lBUp+6C3nX6VfTqtC&#10;CP0e4HTH+nn/AKO9z/SF5pfT9wfdf/K8T/nf+aH/ALtuf/0fxf6dnsv6A3Fu+yN66x/+VnuIUmhG&#10;6XUK+ePnZj+pr6A7djafTddX1D9iKM294+2VH28zZGPzj+cdmv8AKL902+n2j7j/AOwnle/7V/7V&#10;Pbf+d8f/AJUQ+RMcfvz4bLdHwysMc8fUv/ldGjdfRFCJI2nvqWMkn/3o7Tx8DIx/F/8A6Is4/mRf&#10;/bTP8PM/Uf5u/m+3fj5f9DiP0Mum7Y9yvMqbvCwvbCTsn7e3ygmuPkBj+878fd6wPH4Y3p+efjGd&#10;vy0Mfrd+i9q9e+j30fXIN9NPYYBVSCp/9hjagUzrBx/iI/nnj/3tv7wx/wDbr7n/AOxnlf8AW/2f&#10;/wBpPtf/ADXj/wDJj5we6txttv7n98XSO9PdPuguGuSt6Od3LEBTkQSpHxyx2+wpDkFTptBVRxkd&#10;NZhspj4Y/LXyTkG+uJcsm4jgXN1ca5dtOSGVCdAVivTIQPvphNwanAl5chFjUYk1J8opBwCrDenZ&#10;bUqhbSF21kAsAp0qpFZ1ANIM9MWv6OAgnu7QTFCAa0zYGOuAyn+7ktuH7SksFQkk6mUFU1SQhE0A&#10;qf440vFrC3XKggqEFFmc5JPjE0wxLxWbbHKvetxS2wsC4yzc9dnQuyFdWkqyKc16TnFcO3SdRA1k&#10;3DooxJAJkET/ABxytutxOjXEiLtkVULH9Pp26i6X9PSHYLBV1EA0rJrGJY25LWgZ/KAM5aWnMjIf&#10;djrrzJWLVBd5VVtb25bCH9S7paqQbqBdIS22cHMSfPFztrYLXbpBUKFRMzJiKxmPPphiZyy5xze/&#10;uJb2mwtOl27euHc7hXo1pbndBcAlWEQAa+cYqOTcW0ZFnUxFsGIJZ/DTSaDGLb349Gterofsmw+4&#10;vWr1700tprvPb1BgEsfILlciSaCkZYxG8DC7bSXhFAJjUoEGB8aScbbeg+IaydpuLrLaF29cJLt2&#10;tclxDSMxBiv8cdh+nXDvuNO7uAtIhdS0AiCw8MZznMno4eXaSPnH+9/6rbX2nxN/iLN6xaIl7np3&#10;Dbus8gpbEEyWkiCMqxTHo7jt8/GqEAa5ZIGqyDWlNdoHJv54t5eLN224/wBL8231n+k/D/W3kLm8&#10;uGxw/uqyjpx3uJLBVdF2btjZc1cUD19sWiTW5aPchjtx5o/eR+zL6TfvS+no4X3ZtU4z3rw203J9&#10;i/ULj7Foc77f3TL6n6DcO0G/s7rBfV2t06Z7l0nuH/Uf9K/9WH8xv6Vv3tr99/aflvuPtXut9Z9w&#10;+2+Tbb/l/c6TEu/b/k82sz2eXWd09c9L9e/cH7d9n+4Pa/oe4nbvr+Xefm1vyvw+MuZZ6I3/AB3f&#10;8gn7kf8Air+tnI3uFS/y3059wcntLP1b+jXMbu/b9oe8uMtt6Vn3VwG5XUm15PbWyf0fKbZCXWbN&#10;9btpjbP40f3N/te+rP7TPqXvfpp9WeEbZboId77c9x7EPuPbXvLgnaNvzXt7kwNFxT8t+yT6lm5K&#10;XADBP+rP+nz+or+V/wDUx+wvH+/f5Z+7/V0mNPd+08lmvvPY+fH1eH3PiuLrzz4/JJ2eTSzbW82T&#10;/n37t9p+4fY/ef8AI/cte3b/ACbyXs8mvx1vpfjreZ+HL+i3+y397f0F/fl9GOM+tP0G9ynk+LuX&#10;V4z3X7V5VE2HvL6fe5kTXuvbfu/hGJuba8B+Zt7tbW5tFbth3Q0875eMEV/wx+53E6PjZz1euATi&#10;39v8/wA57V5zifc3tnl+Q4D3DwW/23KcNzfFbq7seS4vkdpdF7bb3Z7uwQyOjAQQfIyJx8X97+x/&#10;Z/3P9n91+3/3F7Xxe+9j7zx7eLz+Dzaa+TxeXx7zG2u+m0xZZcfGemLizenk8nh8mvm8O1031udd&#10;pcba34y/2z68KH3V7V9te+PbXO+zvePA8T7o9qe5uK3vCe4fbvO7Hb8nw/NcRyNhttvuO5LYbtWt&#10;3bV22xV0dSCDj9Yf/F5/yK8n+6b9X9DvqptL9z6x+2va/I+6Np7r21qeL95e3uHvWbfK7rkQK7ff&#10;2mv2nZY0uCShAGhf8z3/AFGP6EfYf047eP8Am/8Ay48ms/af3H3Xj9pt7Pa/8X2HufNN9vF4/H/8&#10;c8G08e012/NriTed1u237f8Asn927fes/a/f4nufHrdptPy76yyW/K8zMz16Zj8PX/M//wAVHtv9&#10;jW59u/uY+h+/sWvoB7v988P7G5L6db3cuOa+nvu73Dt9ze4PZe3Nwf8A3a4fdLtbtseofW2zBQ/q&#10;KxuY+vSE2ryjMkss1AA+2mP5WP0GvjlvNvtea9tby6l020t7Wxu/0+u0gGsi41sMonShJUyZrl0x&#10;G3UpfkBiGUGPEjOpwRr/AGM1jfe07aO1v/xNybSrdUIbVkBlt9qxMkaIjURTwxFuOxtsunKWBIjL&#10;MYE64b/hOJ2FjnLO8W+gDJtlvWrh+dbqRauO8iA7GIIIzBxXbtyoRv8AOCnTSCRMg4O3j9Z1dj9h&#10;8Uu5bmNpVE2lwbp2Rrr+paFz0xaCNQQCSGoTQGRjOXwzG8KdrSJIIORMYxdbZjLrOHqzhr9jbWeE&#10;u2/Vunc7f0rlsApcW5bQkWmLESQT2kiJoK4XYEmw2kAUBqSJqVk+eeeNiu5fVase4LNu9cTVqcN6&#10;AR1VlCuz2hIAGlQW0gHoZnFmHPo7i0YkjVFIUASSoP8AHBMS3Lj9/Y2L3Pe3OaXXotadoLl+2632&#10;bWAlm9cEwGMlGbUoEUqMZ+9KvZdjEgoCamcqA4xvxixqPS/C+nf43ltrZ72t3k3JCytgm2QfTG4A&#10;B7SwAWYoCRh+ww/SbhBAAYL8oNGzzMYutzM0UHM7S4PdfA765aN17m3uOJusqhrLihAA1NlQUyJJ&#10;xJ2Kg341yGtnOQCD4g+ByxpGS+oV5tv7fFx9ulm5tuVQq1tfWKMbhKhGtSIZRNxgT0qMWF1Qu2sN&#10;DyrkE00yZ+eP4YM/5sOb8PyTb33Z7k26XtstvfcWl21ZbUl51tBX1bVbkgrOr1YrSQcxjP7hiTeU&#10;1JcMQPlme2fDx+zGeu1jb017f2ttLXCbm0TbRNobQC3Ge5pYG65shhNwAwA/SawRhu3RrsFhq2xj&#10;5qwYJBxZJJhE7eKb224VTYs3W23uZw4d1fShOoBrYIPaTpVgBOc4gXGjcWmBI/J06gKnppOX8Mct&#10;5JeGvRuuO2o/9h/lttf0uw5xdz6LiEsI7KykMJGfSteuWLjaojbfaaiQfUaViSQtYr/XGtOmPxRx&#10;j3fu91tvcfvC1Zaw9u1xll/VA1WrBuAKb72krM5kntB8oxB3CiyxHhfNDE5kZCchEYxtMXgdD9vb&#10;u7y+yUsR6l/29bklD3EW9Tm21yKs3zEioqegxAYi5cAWB/5GVAa50888SdcNemW62tq7xvGXL95X&#10;Me3ltkDU9n1FnSxnoJgliaZRnjTclt/Q4wtEFxAAWSOhj4z/AH47X8vDMxl5b+lnun/2IfqoePVw&#10;1jYlLlz1Li+kzF2KNcLCOwCkf5gJrTM7Wx3PIjRaWWp1qFifvxwat9HqD3dzws7Syli4Xubjkbp0&#10;tbcr6CKUDF1BgdQvWIia4d3RFvVb0yraROkhWkVAIrTrjW3F4Scqv2vbub5rO6bRauWxfZbJvqbu&#10;3dJUMyXKFmb8WUGtcVVsj1rjGPzLh6Z6R5fCuF/LP4t38vLqO8t3Bx1qwpIfb7ZEq4tqnq3VVlSV&#10;iTqMAmTE5Ym7Ih9woFaqtZgkNqrNKZnDXnZizEyxnvZTsuA3F2FVTbuOVtXFUhnT0VQiNRBiEoP4&#10;Y3OyRVKAD7aU8YjHdy8n5Hgf6h7zd73a8heLsmm29xbcFtMIRbVgWZ4cGZHXPy6nwCkoCfESKiOv&#10;8cHHTnaPg3+7jfLYv7xEVIe1eRnDVusGka4qKQR1IgnGswel80DFYnPrnHSuBgCwMAMDADAwAwMA&#10;MDADAxBM21jURccH0wRJipOZVZoaZ4QwESax0xNbmZqtZtCdJAUJoZQNBLHSBIHhhtsz9mUZxWIx&#10;pE+0TAQw3cYFF1ktIWc9Rwkk0jqRkYwY8m11kwsNrb/NZ/TAoNIqJXMuSZoa08csMsxNa5mB1HnT&#10;GZc+jztCu11Nt7fptpCm5LhjbLOS2skQYJPj8KYads4ypXI+dOuJfpmYNPxvFXItPe0IfVb1FQly&#10;jKAZCmQuroPtwaEzJykE+ZGNhrkrCKl20qhLgJ9FgwId9eokgCJkBZHhiQpjyk0nOOkHB38cnblh&#10;OSufqEDhGGgdxYsyyDPqMTA6ZECOmF/y/t1wdL0QtuO2Y7pIWCJ7jSJpJrP9cNFjGfcJkeOM3bFw&#10;8tt25q+t7MMBcRBpaB0YzkdTNGn+xwA3iK/GPt8sO6/BvXftmCtzxhjsBcFWg6QVQFtR+aSaZjzn&#10;A1HIzEUyJNPHCW21Nt7tx6BZ2KshKgBlUAsTAVjNFAjSRFQDhMEgmKZZzHljnJt+aMpQc29NSraB&#10;cLShF0KAIqe0eNQcJAMwayPChJpjrOnKYqdd3SFTetdrBXdEBBZEAMXHYjqaHLPBiznJ655H7sZ7&#10;tvg3+nsiHnLZlvUUggh0knTSAQzUnyieow4lsg+GUTMA+BxrFa18d/zKTd83bkG28MqkBZ0alJ1m&#10;sgGI8B1jDwtZTQgR44rp2ay5kUG49xKWuOrIylu8LJYAk9yjOBhRtA5mfswW6zbqiH3IVkoS2RcC&#10;jQKQDSYMCMGEVa+UVjBJprLmGxy+83ANvS2loOg6lYGZ1LNOginlgjoAgRPwnBrol2jvLx/NK3As&#10;/mKSpNJOoDM/1wnV5AT5RB6xgl21nWpybW62nVciWIILSFtq0AsBl5Ck4bk6wKR5/A5Yz6uX6lz8&#10;lwu0Q7C6S0XQg0kRDL6glnE/KBlWcf/R98aZIEmMoUZ+YGPr79JdbRygNxQgbSt1XuEeotpgE7zP&#10;WDBB8PM4QazUZUFDECowEu1qfSSGTv7mlme6GEppIMmKhiakmIAzRNIiQJ7pms5AdMBYKGNxHJhS&#10;Q5tqgDaikB2atCTGeYrFMNzHdI1dWHiKyB0OAlG1mAtwWbSg2xe0oWDU1XihOpQOnwoCcGScyB83&#10;h+KZ61jAOnQ+oW/UTVbUKXJV0tqn+Uys5wpkgZnMBBNGIrBpqkjOoJ8q4CXbB9RAzUuEjSioSGFs&#10;D5M4bSCBMTM9MIzEzLHXBDSco+6uJZL1EigbS0IFFp7yPbnRXWsuKkiJoDXMwMJajA5yJAqfxE9f&#10;4YxZO6SRT9gH0mWqIj3EvXFAWALQQAt4GBIPh1yw2TIIFJ7pNRAkCR8csc78BLtJ3W3KhyEe2wUu&#10;GGshn0EQB211Z/AYSfhH3zl1JwU/YZdQYkXAqiTFtQwR6EookEgxJoCOtMCSBkKxBitOmAdBAuM4&#10;uXGhCGS20qWuAFfUYf5Zma55+CQAYNamZBofKMsBJ9VkGl3Q27S2w1sIiamIiReEms50J85GFR/W&#10;fh/bpgG1IUh00wl0qC05g9tsi2DQmDIMeRwn+uAetOyIAWJdgWCxOkydbqhpJqTNPtwRJ8JFREgV&#10;64BaW7eas6uBpLoWuAWehdCRAAMBiM8sNuZ6dpiuqqkEwYwFjtrR29UKLdVDqQ29aXEuHUPhGZk9&#10;YwFodMk1KgsCDlllEfHALuaBLoqpQXCivNtpud1x5YsrZgQepwidQIM5NUhQDpybyqemIs6pSqLO&#10;l0VVDXLYjuLW7bCfSKiJpA7h5RBwqD8+WmgJygAfHyxGuDhYBmtkKz3O4BBqZTUgLoIEEU6RXPCS&#10;Op7o7tQUnS3/AGRgp1dehRbLJrQJoa4PzEzcO9SxmTGWWEnUQJbuBiTXI9JwEhRZSRZtsLbgQlp1&#10;tgo4HzmfIwTkI64aK92ZJgSKCDHzQfKhOAmW3ZULXZCK1yHZatbYqfSnxkaoiSPswksTQVmCcyCe&#10;hJXPzwEpFXQYVU7SukkSkgEopMmYFCDM+GCz/CCVIEiJ8ch4YvGMg7cCDrNvXLBKi0KlVqwzYV+M&#10;1jDYVQRInOJpU/KFU5+ZONd215nHxMnyxbWJ0HsMKpMr/wCs9RklQVHyqJphnKgEGfmqCFajavvo&#10;MdpjbXn1XqkgEkMS7p8ygwU1IZU2zECsTNCT9mElS3w1QAT2k5xqpnH2ffjSndSoQCNJOl3dFAuK&#10;JAJAghdMwysBPQYEtXLIiMzHUDr54AaragliWFsowYkKgIqtxpBBMQpBEnKK4SSKxBmBQkgV6nIn&#10;rgH1r6Z1MkKWUlRb9QrMqApOkAEqIEAnOcInSdIYmDIgGJ/EKCmAlArcQm5ZQAgB07WcqilrbMzE&#10;VBqRMRmcJIFDkehgV6H/ABwD6uwlRqZdIdtLMhBVgutBpoCMjX4YT0pErQAkGAKE1OAkTcLdxOh2&#10;YsyFresudSJMTSBr6knww0T3MAKAGQKD5fxffgJigmyod1LO6DXcXWzKdzACgdoFJ1T0FcENeoyA&#10;QBNM48ycA7cayLCaS2tmoXqW7jJAB7iSB1iMNMxDFSCamDIMCPwgZeeAl27eq3au2mVF+cjUyfmh&#10;tZW6+R7fDoYjDUDqA0Lnmf7qeWAs9bOZRmUXXAa2AdBtqJhCKhTWZy+GEwCCdBmtRMmT8w+GAfDM&#10;rrF1SnYpDjtWBRZUEslKNn4VnBaYqTMdATBANFwA1a4FhRbBf5m1GHYai2kVIgyIyiCKEYTGoyO0&#10;yASKCCQYgeHwwElWVQq9rKEbsIVmJC6Tc1PEBj0qDngoApmNPb3TJiQK9f7eeAWBrBLCTJVjoBAU&#10;GLopTMg0NR92Co0MZhhkTI8YEUmemAdhkLWlZJVgSVV6hQEE66mky0nwwmjKDBghiWqGEGZifvHj&#10;gFNqVoNxA6NbXQSq2mMkJbLKCCwNAxEKMgThJahHgRAM0kyRPhPUHywD62+5GErMlmUKGcKukakn&#10;wJIBFIkYRm5rJpJIHjGmhP8AHrgHQvZb020WEMANMip9QhoqT8wBk/HDpJMiCRqz6kdIiok5xOAj&#10;qFVDQCLXaQSukFgCSxEGB8pIHjXCIAiR3FiG09DNBT41j7cA/qY6tLkhFtFBcUA6QJc1BiIyIr0w&#10;khhFCSKf+3LkB1ocD0Hb0tRmVJJYwAJjt9RmAla50M9cEDRiVMnNVYUJjqf44BwgFjFy3+WDpd0Y&#10;Bl0HTpUVrSJOBDBjEgqRQ0JBHU9RgvoVqUqwaGV0JZolQ+rWkLmDPU5T29cF8pLGAImkia4IFCEt&#10;gOXmB6gVysKKKRWoo3XLCDHyiIkz1qB5YCUusF7zEEhVIaCp0r2j49oMauvTBaTGqkqASZ/F8sAn&#10;LALLKv5Ya4FuPpKi3+UbKS5coASQSQtfLphLDIAmgCgSDnWs/dgHrRLeoxVLaubjFgpQhBkLde4z&#10;UDofjgyQQOyhMQTJAqAFPx/hgCtrcDx64+Q3NQCwSAGuMzGQWAJ8RTDAMUBBLVII1UAzmP4YCw9M&#10;PoLG7ptMNJVvSXU3+YTE5EnKKZ4IkCB1kVBWAQfDz/t4YztJjIdRJQsunRBodYLLcFVH+ULBJORw&#10;gjMHKcsxXrHl0x5/U1424S7ZXTbgntJYGDbbVpEjVH4gOhBnLCIBpJNdJWK9SQT5DBvbicFgv85V&#10;VADOtzUoGehDE175zgmuCaDqIEGRAnTXMFm/ngzrbbipCn02tK2km2Iu3FAejgk21C+ZlRkPE0w3&#10;BGoxEioNARmYP3U6ZYrolCoVZMVNqGSUdYMnSDBzJ+/yw2ACCQTSQYo0iBBAnM5YS2dBINxlYWxE&#10;sRDMAytqOuZYDIVJNZp1oRqCCTOcrlXIg466W2cpT6Eag0GlVBJXVAg6dQgQa/xHmhgo7gAKgE9Z&#10;iCPvNcasl6h60XeQ7sdRZlAWQVqVIAHQA6YM+OeAQWAIiOuYbSaCfup5YSSdAvsQkODm3bGtA8ai&#10;FM59WJy6YM5ABTQkiPDOPH7sUJHVjcEBYPqBjUCNUMQCSKQR1FaYbmDSYnMgqdXjOUYB7Qsamq4V&#10;VVBcDKq1K25IkMR4g1+GDBmIqKgeWckTHl0wAouq2dQkrqrpcgZQVmPMmZjocAnMiRnMACD8G8fj&#10;gDIbtH5eigGpiwYT2hWExAJjp8cFJHQ6SVg0JylgygeHjgFyKwVLm2xeCQXM9pVgfEGRPwIwqums&#10;ZiQahYGZPXARywDmCTCqQ4AUuWOkaQSMhnXpnhQgiQAWoAQKlYpnn54AmdgSjM6pMKTVS8y6nr29&#10;KfDCNOogwQYkEUA1Z/0wDmoICBDdwUBu4tpqXK5gGsDLLrgDM0zCn8OcxAz6ZYBRAGghgQhNt41U&#10;tRrgkeJzEiPPDeZKkGJFQYIIEFTGXlH24B+CEDhiTpPYO2pajlj0rUx29MJEU0wAx0ggBphqrnmI&#10;yPlgHmLAQ6FSEBIdtGkFYRtMQwYxXMCTE4bDSpPxBkqQKkr9sTM4B4ppbsiSVaRbIkKgUgls1FO3&#10;x+7CIAWkEkVBM1HzRSM8A8Gm4ZoADoByByUO06gFkk5jyGEEHqpAjtkRIidX9MBJQwqutxXBglAQ&#10;CpqGUqnaWIrnQDCDTIScgJgBsiWMH7BgHkYSC0HtqVTVcuJ8yoqEhRNZcCuROWEyCAfExWhJXM4g&#10;kqjBmUNpiWcgCAJCLbM0kTB8MJNQO6Rn4wRQSDih5c6gSSSYXSrdFKkiQVE/HzgYQ0iFAIGmO1ok&#10;nPS0wTWlaYBy3BLXSQzm6WQXFllgD0wVjUP+4wJrSuAxypq6giYAp1MV+3PAKtkGe4qwZ1f5Q5Cz&#10;MhRShEUqM64YI0z3BgCTNKjOkmM+mAmI06TpKNpA0kEiTKkEKJoCDqzg0OCAAUVCg5EQe0nujUfC&#10;f7AYAH5ySCzCJB1j8MqG0CQpNB5fHCCKD5iIAkxMGAWU5zlgJCNDSdC3JZ4khTpJhbhFNAyr49Yw&#10;1Kk1kmZmTNRFQP7UwDvpuVLWyRRFAYSFIcEGT4fhyzrkcN6iajpWOtRA8ZpkMBK0BdSmDPbOatUF&#10;lUTUT+KJ88JAppGomSdVaGJMgDrPTAOEE63uBNEKAtIDq+nXrnp06eIwYasg0AjUI6UzXPAL0MAU&#10;YBTq1aPIAMshvLoDnhMAgEmSRAKntmZg64NehwDksrjSNA1I1z1FfUAQRT06QJkj7cNsTMtDknSA&#10;RI/9E/aZ88A4kRCyiqSZGkNI/EPHxgdcJYyTADEKZIPaJyk+A6SIwDqAQpVzDNpUEHUfTMuRExqJ&#10;qK+OWE6u6SIMgwTAM1E/Hp9+AWbalDpIZChBZV1spypE1Hj0pnhQkVA0g6gMgPKKUpSp64BJj5ZL&#10;svpypJYmYLSTWcj2+FcNxQifwntMEAimoCOgp54B3WsgQCUZSW7ixrq9L1JnzB8PDBCJExKqOsgA&#10;iFBz+2mAcbVWJYNcIYEAMxHc4TTEkA9CaDGu9m7Abrk1cqUFtkA8w3aSQcoiBGJbiZZ2uI4b9f8A&#10;3Qfb3sfdhYd71ndXIlVl7NsuALnUk5gzHmMetthaSzZsW1J7EFu6oABIIkNFfvwkknDw+WZ5+D8z&#10;X1S5Te+4OZ9wbt0sgbnef7jxu5V71xR+nuDWguAyYHzI/wAIxYk6NIYQU7VMV0n5ZPXwxXCS3o5R&#10;ttq29/U7nZlru25Nv1G6t3LjNYt72yoS8lhgAyTRiM6kkRk0zo0A0bNSQBVaAT5+eC/Vr8srnZcb&#10;udj6+6tD9VtG/wDG3O0tMXT02JJ3DW5hTbnTIrnnIwEfo61AKwc4FKEUwTFvQnleOe/YP6G4uVsz&#10;ZV021tSwa1b3CXF1gAhRJXKmWJi6CoIJmYXpNa/3YDmu6tctttw9t7elkWNzpCwgMem1oCMiCRbB&#10;7fxUzbFwqwQiVHaeoEyI/jgLjdcUt3YjktrfS1vdPqypC3byW0DW/Ts2iQCKNoIAn7MOlEEFIERk&#10;e4UikZCPLAZvb8nurpvbffkteu2n9Z77E2bjfhW6kKnaCCDNDmZGGnS9BC3AgOQaBn1yB8sFmPVo&#10;eO5TgP1Fm9ueO3W73Fkp6r7f1WUNaHyBZ0kdTBrTMUxBuWtJM3pI+atMxQAYOmm1ziTh1vi+Wbee&#10;km29svt7Nx1trcW0PXQW1IW61x1A01rDQc8M2RYMm4SxaRWPjor1/tGDW93/AMs6Lnntx7nufo9v&#10;w+1sbXb7ddTt611QwtqFbdWiqmRWACFr1MjDzXLJtn0w2WagKSJnMVjBjXW3f6ucKDY8V7hblLTc&#10;zuNteZGS86X3ubm3bukBCRarN0Cq1rABECcJsM6gDQCGJaZWAsyaeGC+TXXOc8p/ujj+O39y7/59&#10;3a3NoQjgWrzPuL7WxNkAmAbkhmUZRIzw4bjl3lFUHKDJCio+/Amkz1lVJ4Djdvtdrdtcxv8AdXij&#10;WbqQLabi+w/PVtUQtoGoimQIwxetue5Co0knwImJBI8+mI6ySTEafhuS4tCu13/6lvWsCyjem7Wr&#10;5strN0o0gBVWdUmcxTBNbYhWMak7ZzQ9CD8MU7p3dobfldtsr+92tkM203tr9ZbYo1u7twFUWLyF&#10;jHco0hQpIAmsYaa/dR1TTqQiAQRBjKvSJkDBLppfRc2Pa/B7zZ3d963obu3cRxYAYPb9dgHCotH1&#10;gaXdTAHTUThSbtj2+kXioIIMeNPPzwZvi19ETeewtmv/AJH++29leNm1t3sg+mANsRfRLBeO21mX&#10;WfAgHNxb+6LgpxyX8hVYIIoKGn92Il18fpcKTe+2fabbG9a5T6r7z22rvduu1veoEuI7tcvq24Vt&#10;ZJJLFRFSR5Yi7zecijMt/jLYWJBChYDZ5fx8cTuueizTW/5stj7D9g/SbeWLO69u/V7l726tsyOv&#10;+5tuEvXbHzKHdgz6ooMgIFZOG7e83AQuNovpqKjtkT4/HxxZb6tXTWr3kvYXt7db9ds3vPftyW7u&#10;M63S9xbVxUlUW3pHYoJFB3kkFRnivO4bcC6zWgLit2gABqS1FrOYmcSbZaxh07ae309tvxmz2fOX&#10;H2m7sW1v/qmuMhBC2Ve893uVaHSRQnLzj2bBuo7XGvK6KzdoYgKtCIpnhrLjlWg5b3Fb4W/tNrx1&#10;nhr213t/9IDeu2rfr3r4GlndgSEUA62kGTHXEvZPtkV/Ua65A1PqLAqi5gCPuwmccpZnjoxPvvYe&#10;6NzuOOXYW+H2AO5FnaOlqw6bjcbilm5cqQQo1FkgA0k1GLjbWuOa2HD3pujUkyW0rnGNOdvkk9HB&#10;vdvPfWGxy42d3Ze2rS8UX2m4vvctja3txdUPquW4lzCnSrTpntoAcW1izx9xkldw5SIUkBegCk9c&#10;HPbbb1s/g4T7s9yfWbi7G9u29/7T4YcyLgXdop3O8tMifqDdtWQJhgFV2kxAkFcP3d3bsqy7awWc&#10;AqoVuxWmCGY+JzwZkzcVlOG+n/Ne5tzttz739xjZbJrm33G93W9RE3252ukXQ+02gMaipla6DSBM&#10;xTbgXXT1t3vWUgsDt7LxbAbIEL1HiTg663XMms/i9G+1bnt/Y8q/A+w/pwjWWW26+7uf40brkbr2&#10;gocJe3OpvTuRRQpgSKDFOV2RjtLvI6sSDQ5gVFepxMTOXW5sw9AC/wC+1JRN3t9nsLe3dXW3t9ta&#10;sXrRGlla05lTqUkhdIEAQAZxPt2iA9w2Ox0gHTpBaZ1eRMwKYrMut+mVzrlOW29x+P4pPci3d/s9&#10;56kPuF3V1tox1XLCXJGtEgs5JgGNJ7YwdrZbhm9N19NWU9JB89PQDBLvrEPnvf8A7a2uz/3HY7//&#10;AHrc2N4ttl7FuMbNzT+iBGiWYgmAQAQFOenEy1xyyrXGY+kCdIyZIgkD+6YwZvl/3XPPcP1c3dna&#10;304bbbS0nLT6u6cql7Y764pfa7L9QQqE1CMGJLUoCuJ95F2pW3ZVhbZQ9l6mjUhfDzwcpnbb8XNP&#10;bvK8h7/t3uU5/fW7/K7bcniue4y1t7W3CPZi6lzeWiDr1gjQxYiTOQjEJ33i1e/b9KCYNZUVBM9f&#10;LB1xr+XWZvxdB4nifp5uvyeI9vck/uFJsLvLKXdG2u3GZRbk92lqSxkk9MsRNdkPdTVqa4UJIUkk&#10;tkpPjg3jMzeL8XRG2PP3+K4Pd3Ng+zTYJu7ZsNvUti3+nt6U3a2wCDaJjWrL3TmKnD36jbbZbotW&#10;ndxIt69TKCe1g460rgx2b7fmrLv7U97+5+S4Pc8zzGw2PFXHNzmdrxy7WxuhYtk3NmdnfYg2zb+V&#10;2UHUQBnOIrX9/uXVrVoC1bAXSUKoDFc/A1jBZr451w3Gw9vfTb2fxe52fKcxcv8AMcne3G7a/wD7&#10;hZ3XIm1aOv8AKW2pMlZt0QEwAs54Zucffvj/AMzdIqWLwChWJch6EBes+WC/qayrrZfVP29we5Zf&#10;ZXs/f7zce5eCfdbrebjZ2LGyTc8cJtm5u7g1al7gwpkR4HEq1s9hYt3E3O6bQjatJDQpWNIJNcSc&#10;TDO2++3SWMbznv36pc/yfF7j2V7G2TbvkNqm0/VDcWHfci4zDeGzZQJbI0kFsywBrIwVjcbIXEFv&#10;avuEFtmS9pPa7fKWJ6fwxTbXe87U57l9pfUTc8du/wDdfe209q7vccnsRvOCt7nbqNzxm3YHcWNq&#10;IWHAWCaE9DJrIa7y10emLS7e2wVQ6gK4BBZ7mr4RlgY8evNuWU2nA/Q3g9weave4t17m5a3dvb19&#10;nv8Ad7rkNnf3ljs2/H/oQfT9QMHIBIIJJjLAXYqltRveWlTbcPbu3RqJJldIH3YL35/Lrk3vPqXu&#10;OS5DeH6a/Q64d0d5s7205bjuEO22jiwgS8d9fvhAXUkkOIOZ64g+jwGpVvbi9ddIuBZbttiqkk/D&#10;Esl4pny+nEdFXnP3PbjZbi9wXtL2/wAJsd9Y3XGJuty1lfV5W4FF2ztrG3DgsweKSAZIgg4Sm54e&#10;29z9Jxl29bchmuXBqS5r/wAcSY9IuN+u22E+97P+vHJ7Dib3vv6vcDwvIbKzc22143hAdryXEttF&#10;Eu9w3IM2ZBaa+GJn+47o30/TcTas20TSL5TQNKCbigxUTGNM9ut67f6HPf8A30ns48Jyl73n9bvc&#10;XufkOQ3h3W59utylvdB72+ulOK3l3bGqX/RDrbg6SPGKsNu+Wvgq35LBXEqoMFTrUqM5bxwJ49Ov&#10;Vqdj7B+iXtpre72QHMWX3WyYWb3IXVuXF3Vk8dvbV4sVQJt1OtreaT9uBd22+3QtsbzAnuaw142V&#10;IZfzGIJH3YHfpLxDnF+7vpp7K3HI8fa9vbNbNq3e2e152z7fXmby3treP+y2Le42qXG0jIPqEg9T&#10;XEZuFtAgvuraBFd7iJcLsEagIkGZ/EDI8MZx8K1+p6zXLU2Pr7yly1uLPFexOc3r7/d7LiuP5Hku&#10;It7Ha7nfbAi/uLF3VctraFtdKbTcKEcyZ1EYW1jaWnV13924iWhYazbUenq1a1vhnMzQCMsXj0Xu&#10;3vogbf3D775fb7nb7j6a8Rxm/wCQ5K77gtc3ye+I3g2YsnYb72/uNvx9sqUAY3PUpcNIJnB3Btdx&#10;a3BvWGGghraO5dEZPl3KLbEBSfmmmGJep9eZ0L45PeHAcnwFjhvcvF323l1ttzPI7LjW2W/5PYb5&#10;tB9r7vecpdDPu7SkNtXUMyhRqEZP2dz+Xc07EqLQtbpGCuGLGjFQ0djZAZYv4JfzfmwzXOe1w3I8&#10;e27+pJ3J56/zfs3ebN91xb7f0bbNe2u33F3bLdB5HZCWchg7EAASKOf+Xbt3Db2lq0bV4Xke0ln0&#10;0u7gwtphJIDA9xg164i/T8f8VVo9gcpyOy2fJ++ue5yxzfA7niuQ47luV55uU3/Ee1EW5vOatbtL&#10;duybu2e3Ni0bq9lIYwcC3Y5km0q3wrDdXLRAEiybywbTALBtwaVInpisXbx30ROV9zft8sbb3Fv9&#10;17du8ht7nsfi+fS849M+59t7b3Kvt+X469e3XqJyaspF17iJca2pAJkS4m136jbWbm/ZCn6rb+or&#10;MjJM6NtdIILFiDojLKK4hnx24x1Vm596fTLdL7t9x8P9LttyVrkk9k+6l4fcbfZb3a8pb1Im7928&#10;PtL6X12p29q5bG8N5gGEMXgRiGbu7e2LAF66XU2VDXLiteKto9NBJOlYDEZj8WFzJw1dNJe68YdL&#10;tcR7B2m/u89eHtzg7PF71fce83FjjeHu7bhTudv+rvc5vtNi1abcbpbn6aw7E2tP+kHbC7235O4Q&#10;j720kCHS4LYFxlVQVuHVBCA9pynoThz6sy6T8stUvAe6/o/xtv8AXcZ7A57fWWcrseQ4g8pfucTt&#10;d9u7123vOIsWtqj2r2+vW0G426sWC11i2cP7exdsbZrSbq2lufWgpZuG+unVcbcEFiCTVGn7AMJM&#10;dE2212vTN+bPe5ef4T3F7q2HNch7H5LkuU21i7wFrdJe9x8efbe4u7s7Pi9t7Wtsljb3bCWWWzye&#10;0KFWBLeozHDipbTbtetpd3IuKl1GItFSmqFdlQajdgwjAyBU+GKSfV22Sfgr93ynI8j7m2nAczyX&#10;Aez24bc8hxG9sWl5na78com1Xe7jj9vuuQvGxa4dbyF9/t7y+jcZSqEMQcO3LWwKizaG42j6re5u&#10;JbclUQtFtHa2JNwwSTTzwT6rzZ3ejN8Jzn1b2u83nOc03tX3zxX6XlvaXEclyPF2Nju+R31m0+55&#10;Le7LZctfKDh9qzJatW3JLkg2sqOrxfFC2wvcleAZwb4IceqW+QuVUHUsVIAnrg137zpqp+S+tf12&#10;fe7e57W+jfA3f0vGunBXrO/2V5/bqbdWub8bO1u966vZ3Np7bWrV1ne2xItkSVCf9q4suq2tyjm3&#10;dUX7y2SouOwL7e9bJEalpqC0IzwT9Tfpg9c+t31q23Gb7dc/7I5DitvyXFbjee3uCvc9t92/DbLb&#10;3LHH+5uG5QWLjXf0m9i+dm9+56wvR6RJAldjgeHUWlTkH2t1vVYei9pbVy6W1LcRCukpp+ZTStMC&#10;+W3izMUHuv8AdD9fnPMbrdfR7jvd/t3j7vEW2XnuO5i5y/DcKdku15HhuR3VrdC7t9+26YDabmwf&#10;WdVXUoWmJY2fEB7wPIbmw7DUl28E9FWkW2RQygBXqqr5yMsGc7XpOnwZHdfUb9wu54vhtwv0j9p+&#10;59jtUOx5Lg/bjcivuC/sdzYucpx3I7m/Y3D7gbjjmFq9u9yB2kKl0CWxEfj+DS6wsbxGZLd7cWrd&#10;0o1vblVCEiQJcEk/064LdvJZjHDa8f8AVz9zO94Ha/8AsT/Tjktptt3yXEe3eY5XgdryO25P3Gm9&#10;3bb+6PSRrunjXsoloAsFpKtPbiHd4bZ7gO45DZ7jc2m215RFhfz7ikKbnpMGS33EMqkas5M4emGv&#10;1LJzLPwdA4n9wnvr29d47idz9IfqF7d9rcvY94cVuNwdz7o3Sr7c4TcDcbscP/vGzu2d9yd30Nez&#10;v7qw/wCmVAvpqoDiOeJN69aUX7Tehfu7Vxba6Bde1aNy+zOpE2wZ9GDExWRifJe+Yz2/4NhtvrrZ&#10;4X2/ye+3/t/n9lf572zwvvzjbm/2fDWhw/H8zzacL7d4zb7TeWriryN22baczcuW/We3rC2nVmAa&#10;v7G/ctJcUyjejv7jC7dttat7a56Nq4baAl7l0yCpgDwYVwszep3667dti89s/U72zxnMb/2/u7A2&#10;+94+/wC4fplxdpeM4vfbTkuT9ycavuLm+N/3Xe3bZ2PH8LYuLdXc2DcuuVhW293swN7trlpd211t&#10;ztbVm4Nxevqu3v60viLRtOdJNy2FBAIIWesDDpF7tLwjew/evH8/f9nbbiP/AGEvdfJe4OEf277Y&#10;4PeXvdPC7fY8p7Yv3BzB5XYqdwm343f39xctNuNu67jcJblwjX2IqOXVtsdhafdNuNid2ltd5uNu&#10;xLJZ2v6e7dbcODBFwqggAs+qDpw49fU8eLnpMekdq+i/JWfdS++OQ23tPYe1Pfu09n7zkd/7M9ue&#10;5tkybHd8v7qPOcNxz8DtNH+vx6Xd+wZnSxsTt/VX9SCcUe8sIAyFWJIghe25QkqIP8q447cXh1j0&#10;b7R5rcX7tvcNesWrKkXBduNr2QFxf/IZYOlQwYKSx1E1HTFK1srdgKVEFh2mUJILFrrdYNCRTGu/&#10;6J8fV0zmOwW9+l/aesL1t1cm0zi5bi9polq1tgZVZEsqmSDWDAxFvMVU6gXUUDgTNsGSRQgTlPXH&#10;TXtsl14WLzj7KXLyBWWy5VSdvdkBd48W7aOpZWYiC0EwJ+OMxy3HC6msqDdhpLAOumZJIPl9vjib&#10;zi2dWpcV2z2D7tu7K++19e4Nlbu25KM+3uBymlO6IUeRpGXn5099ezdvuDfuqzRp1HVB0qelpmgk&#10;jIDLGtdrjMb+T6R/Rz6o7g7baba+EN0OLKvbDqrN0N60CQFPRsz9uPG/u36d7PbpuzbfWLtwXblm&#10;6lvTroQpEHUD44767d3TqxdZjL3b7c92vySWUu2ArUQOhZlbT2ajJBB8sseavcftDiluObm2uW7v&#10;qVFskWWuFfyiuv5BWQuYx11tvDhv49by6HauswEkHxP2xAjHG9/tNvZ3tzaLba1YF1grXC1wj00k&#10;+iWz1kEGtOuNMdmk9EkVriHe4u1uEb/bk9G2bQuHbwFuW/UkMh3DZknOB4eGDnvrM/RP7gxmt7sd&#10;ztkd/R3F939OCZtWLLIoSREs4yNfuwc7LOoY577j92cP7Wsnec1e3O2VLb+oNMX9whOW326EQQ3U&#10;AEgYsl24jl5PLp459QYLhuf4XnNmz7L9Zs7V61Zvi/uE9E6Nyv5bG4pIRmMzNZ+GFlnFTTyabz6e&#10;IGJ9/wBtW90bFwgb6hewovB7LWySyeqUHfJEkZYn4F8eZm8hjPch7d5m6tm9a2f6fZK8kC0Q40NB&#10;AUdJOUdDXFlc9vFt1kDFPu+K5gPaslbvplSmqELm7TVou5JqECAJwyxfHtAw0/CothC6tcLg2jaR&#10;SAbjtAVB4SM2OY88Mn6dxkMR9xsVt31sHbXrl57gJVGdX0k6NTsDExWKRhkut6SBhy3s7ts27Zsv&#10;cNx3JW3p9K3cidd6YLQCJBmonDKTW56BizvbS67C3be2tm3Yt/lpqTTc1fPpEiTFT/TE/Fuy/wCX&#10;gMV16zuLVxy7qoYELalRcgp3TAmeo6Ys+TntnP1BiqFlbiO0tJK2g9xYCqhkMkUBmueKYtDEg2hc&#10;Q7f9QGDMj3rjalu+mtCsCaTQedcO6ziL2560MZ7cWXQ3iFa56bkWmbubSI7LjAGpMS3n8cd5cyMX&#10;qGIihBuLdx1rU3C+llf1KFZfoCBigYud/tDbY8gjqibrZrs9zbt7hHs3Fsd9q4lmNQYMYDHpNMee&#10;dVDHEvenIb6wq7Xjtvd3u+3d23s9jxu1tNf3vIchu2Wzs9tYsqJdrrlUVYkkzjvMa9ekebzbbdNZ&#10;m/6RMyorMzBVUFmZiAqqBJZicgOpx+0L/i8/ZpY/Zv8Atl4bhue2tpvrB9U7mx+on1e3gtxf2vOc&#10;hsV/2b2iLgk+lw+1cbdlEA3jcJE1x8b5vL+r5L8I+T8Ping8U8Xr12vxuOn4a9J+D+bv/wA9v/Iq&#10;/wC+D92m5+m/0/5O6n7ff2x8h7j9jezeR2m8e7sff3vn9Wuw+oHv+xYKqrbf1Nv/ALVxj11WbN28&#10;raNyMe5ffd9LHt7drdvXEa+be3VbI7mN64F0geGOP4PR4pnyTLyX/wAZPty/zn7n/afI8bwPHb3Z&#10;e09tynuXf8jzDaV2Nvitg9+5vQw7VMiE106TJxuthYXb7DZWQI9HZ2bYBmRptDr1ri9S/lz+H+t8&#10;v/q97kve6vql9TfcN022uc59QPdvIO1kAbS4t3nLws6EBy0gGZqOuHm8zHWfAmk4zJjbj4ObI7Eq&#10;H/MAMB0ZKCYGbnoR/wBpqMOhZAqdUAien3YtzZiN6zbaYnp6Km44Xc3A57TcfUFOkTOqADQiokH7&#10;MIIIOoxIpPXKRTGbmdejCZZYXSgS40lQdJyBQ6TpIrMUAAgjzrhLBTUx4/hz8YjFmetFls9yS+lF&#10;ITXpLMGUBdUQek6oiSIHxgIWawAQeooYwvHMnIn7y5Z9CNdxTrJNp5ZLbliVWmZJpnXwwudM55eR&#10;JH9s8TW5ttFXY0X3yVxbJVVtKUIGkAjSCPAkxlhMZ9aCYjPOc8azBKa6G1Lq0ByFRSJYW0GkmWGZ&#10;oSNNafaRFa+cHKSekn+GKJiXbap3KupigqCCFB7EKjxIljSD0g4QRBIwFlaNx0ZmllWHIdUFo6Bo&#10;1SuYMGTX+OHQKL51qP5Y57cbQZfdXrnq321Ip1FdKt4DtXSRQdaAz5Ykj5R8B0np4Y6O/i/Kyu7W&#10;saQsvFdT6wBI7YgiBn0w9bACj7fHr8cHRmOTB1fhbsOoKVgsJkk9AKZ5jLxwvAVS+orByVEINTwB&#10;+WaO62yKnIVr1rgYJJjoP1gEhELFZKuxiNB0ghT0E0gmuBiWKjC8Q5OlWBc9hkIG6nT1AzjI4GHy&#10;BEszNddYkgN2wQBU0HicM7n/AN1d1/8Agu6/+8NJ/hjp4v8AvtP/AEPX/wAqHpb8jvGdvK8dAiOQ&#10;2MQxYx+qUCT8M8fzffcR/wDlh56v/wBmeU//AL650x/un/a//us/bf8A9V9v/wDQdH/JPuJP+Z8n&#10;/oe3+mv7g/H/APuhsv8A8E23/wB5XFOJMAVNABmZmgHxx89JJrdrievP+nP9pxy4WzolRGX3Y+/3&#10;/G5/xGcl9TLftz68fuh4jc8N9Obt2zyfs76Wb8Xtnzvvazbi9tOZ9z7ZgH2vF3DHpbZiLu4HcwW1&#10;Af8Aiz/Xh/1M/t37Hnvv5N/07+6nuvvcm3i97948fbv7f2Vudd/B7Pbp5fdSWzfzzPj8X5dLd87a&#10;/pv7Q/Yfl99v4/un3zXs8Msuniv5t76beSemvw163816Yn5CP+bj/wBqOuD/AG6bn33+0v8AYhzP&#10;G+7vr3srG69ufUT67bUbTmPZX0e5W6x2nJe3fZ1zU1jk/c20Usb93Tc2mwuRbY3N2rpY/Uft7Gw4&#10;fY7HieH2Oz4zjuK2W247jOL4/b2trx3Gcfs7Qs7TZbLa2QqW7dtAFREAAGP88Xu/de69/wC88nv/&#10;ALh5d/cef3G+3k8vl8m138nl8m17tvJvtc3bbbbm228v2u9ni1mnjkmMSSdJPl/B+Dbi+J5739zf&#10;K+8ffHM8xzm+9y8zyPO897j5vkL3Ie5veHP8tuG3vLctynKb0vevXdzedrm53N0l3YkAyZFfuLZu&#10;BiZLEySa6iTOOEz6uL0f7L5ReF3W1t7dLO22e3sLZ223RfTt7e1bIAVEEDSZnqZqJxnNzYEORUwR&#10;IBkLlI8wcaHtr2P7nAGyt6mVHdH9NmV7bX3Km6l9wJKmhUV8RTFFetqRVYiuZIr+KT4zgPVntzl7&#10;9u9Y9O/rW9rtXPTUJqusupbdIBIauYPXzxA3CBkJCjUoAPgRFCOmUZjB6PHnt5dU9sb/AHO05BbF&#10;3dXRavrf/TtIT0XA1FbjV1GZHbSKik4q3UUI6CPGR4T/ADwbdm4vc3lJs3nbWXe6FKBVRdBtqXQT&#10;AyCkE0nEJrcXDEwzTOZBoYH8owG+2u9XdbFFuFGu2bKH5fwIvpK6kRHjq8qnDJQL8sTJ8aTUmD1w&#10;Fvt927qLhjSUV7YYVLKI0sRmIqWJrhm5YVu4DLOBT7Yxi6yzhV3x/N3to3pG4trUxFsq/qUI1G2r&#10;P0ABEgmJxGW0VfIkExI6eWOWMXA0d/kRuuPtnUBdRTpyBZgZLItRAqADmcHf2wHdpg6QSR46qSRj&#10;e2vrAzwXuM3D6fqrcsrdZEDRAVU1dpyiTU5dMJt29SlWEBfI5CkDF0ksyJPJci213NrcWbnzkait&#10;GD3O+ozAkU6kx44jva7265xAIMaZ+OMbSS8DTbTlkv7e0DdAI9P1hd0srM8jTbExLEQBNInrj4r/&#10;APNna0/RX6KNX/8ASf7hUmmZ9r2iKjOmP7K/9Fi//wB7f3fPj9m8P/sW/MP5qf8AtJ9t/wCd/wDR&#10;X1g/4mORt7v6pfWayvz2fp37NYqHZlXV7q5RSAG+UyKrj82+P9HL8SfdbBHI/A/yxvxf95r+M/0s&#10;eT/u9vwv+gMfpZ+tFrT/AMLHsYNqaPpb9K3WAQFP/sdXSenn1x/m1/kdt3f9Y77rZxn7397n/wCw&#10;7f7H7h99/wDwW6/+Z8f/AJT4IfSXei7/AMs31DtW9Cm19RPqRYvEwz3P/ta8WQskgrHgAQRE4/NP&#10;j/SM/En3vwMVL0Ecsfq5/wCHO2H/AGXbc/8A7ZfqblnA43gsf5af+rjJt/WP7if/ADD+1f8Al+8f&#10;vn8sv/dXn/nvL/pj8xX/ACtckdr+8LlrBJFsfRz6R3IIGn1H5j3aFcMKyApEHPH1M9EZgdamAftx&#10;/MzXXtuX6C+cScsVerqYHSYn8OkAkT8f78M3rP5bUEwSBkPvJxN5cZJ1XXE8t6m+2tsgkesikqT3&#10;sWILqYzY5g0+7GQu7Yu5IBEtINflUmJJAE1xNN5NcV2zHqnZcs23sWFZ1edqF0dqoL5AJAUaoBgg&#10;gfiOeIj2dVASo7iQJJJFNRPjGOvXlV/tuUFqbjm5cYm2oclbYAcAqizUrPX4DFVubIOmhFQtJkDp&#10;/QziWWzEG94LepZDkuWg+oGuGhDLCyJzMwF/hil3Noli1YCyBMj4nHnuc/V1NdsXl07heQmzatgq&#10;Sb0O8qHFIGkTGQin2+eQ31gK167JLEwNQgH/ADAgZ47a/ljo7f7f3zXLO0soFUWk1Oqd7IB2q4Yw&#10;Z6EZ9ajFJd2YWwxEnW58agTEnIxIxobjb8s1zkLaFxb9BFEgk6SQAWnMaogUrXpj86P/ACnWzb/d&#10;NatkBSv0n+nAhcj/AOJuYJoMf6df+jrx/SL7nnp+4Pun+nxP+d/5of8Au2T/AMx4v/Rnvr9tG4Xc&#10;/Tze3ld3V/efugy8BgRvFlYHgcfOHH9UX0B6FxuvpgCfqV9Pgshj729rAEZgnnLAkY/NP50Yn8nf&#10;3Xb/APaf7l/7B+Z7/tX/ALVPbf8AnfH/AOVFfy5jiuTJyHH70n/+WbH1W/5bbIt7r6GQQf8Axffi&#10;ys6SBv8AZ1k1znPH8Yf+iLte7+Y+v/tq/wBHmj9S/m9Oft1+fk/0PPP7ct0262nux21AC/wIAfSG&#10;U/oroKkL9leuPjfj+9L8eelsCYn4Y3pxvL82dvy0Mfr9+htpV+j30jcAPo+lvsSQJqW9sbaH1Dyo&#10;fCcf4hf54XP86/3ftj/7Nfcv/Yvyv+t/s/8A7Sfa/wDmvH/5MfKn6gbm43uz3rY1uou++PddsO4Q&#10;lET3BuFdRHnBA6iuOxLtybes9rMJ+Y0EBjU0MGnhj8wfJOXvyFtdx6Cy6WXKLQAG7BQyFqGK9w+M&#10;xhgWD+otkBhFSfE9ZU+EnPATH3gOwuo2nv7U1NMAVUC4CILQBQZYtrZ9UsYqh0Als1EhSRGfScBl&#10;dzFgWlbQUuk32XSYN06dSlz0y09Ri/Tbfp9taUAzcUsRka1kgeGQxw7ts3lmc7X4OZ7nlByfLbi6&#10;7KqbG4UtyNalstKNmRWWnM0w7s0S7c1GVCHvMivUivj446aybTN5Xbog89u72y2RS2Fe9uiVVdBI&#10;trmjAJIbICsnyjFpb0rrCFXNztXyGqDB85EnHTp0YYfds98bf1i1qxZD3Lq1hrq2telicgIYiDX4&#10;DFwtlLdpVIhyJcEgxqOSzgObX+S3e93u4voVO3ssbe10g2yTagM964gOowOhg08MZ3lLInqRbBJi&#10;YBPygx/HGNpj6pM1ZZLy7H7J5RypY+lbO5KrbW4VVmGnTduKI7TQQCCfCJxntrsbm63XpgazcKoY&#10;zAmCT/CDGLejVuJl1fmvcu04PhDu2dNsNpavX1UmLdBqVQW/7TUE/wARj0z7U41OM2FlADqKKDST&#10;EzMYzrrZzfV4vNe7p+L8+v7t/qBufqJ7r5JLO4RtnsdxevgKym215FNlEJB7SKwSaUEQMbE6YYNn&#10;MzB1ZY28zwwU3rXdsyj1BqK3LZZbttCrSzKwYfNRoIpFM4w/tN1c2d0XbcaGIW7aaiXVgxIzmuYx&#10;Lz1W23qzf1A9h8H9SeK3nEcyq2t5at3d5xHN2EDchw25DAX/AELo7blp10hrF3scE/KwnHJP3Hft&#10;2+ln7r/ptyP04+pfDWd9tXF3c+3+ZS2i897R5lrcW+U4beAa7ZYgC4qnTcX5gYx+0/yF/n1/ML+n&#10;T9/+3/f/APLz3e3g82l109x4LbfB7vwZ58Pn8f5d5jPbbLdb0fFfePtHs/vfstvY++17pfy311vx&#10;1vWfHhnv2ofuW/cD/wAb/wBYuN+qn0u5i5x+6Ho7D3TwLPfv+yfq37OF0Nd4XndlIRxbre27H8/a&#10;Xu60ygnV+N795n7Ivqz+zP3wOF94bJub9i85ce77I+o3GWbl3ged2wAZuP3l4KBteR286L+2uhS0&#10;epa1Wz2/6r/6Uf6v/wCWf9V/7U/9mX7X8s9l969prJ7/AO1+baTz+DbpfL4pbb5fbb36tPJrdrpn&#10;s8mNpm/8/wD3/wDbn3D9u+fs91O/xbX6PLJ9O09Jt/u7elnS9Z1xP6A//Hf/AMlH0H/5EfptuPcf&#10;063/AP7Df1L9q27Fr6mfSHnL9m37s9pbm8xtbfl9tYVj+s4jeFdW039jUoJ9G96d9WTHjCvwnpj/&#10;AKxvxj4Lr1fRMVn+WPsZ/wAGh/8A32eT8f8A3wn1QFfPdcUMfyo/6xfP9JXtL/8A1F9r/wDofu33&#10;r+XH/u0f/S/l/wDK8b893/tS7bN3/j19nrqdQP3W/RVmNsFnCrx3OltKjMx0NPHH6zGC69REFWzP&#10;SDj/ADH7dX7u/GFxu63G3407ezeNyzuuOcizbFrRuLbgh2ZVnwgyMwDlhO6RfUSK516mTkIxBdex&#10;OU3Nrj+S9R7pqujbooIRA1LjM0lWJmQRFaEVxEKKQbZ1SAWDDOCYJJ8vPAbBeQ3aXLXLW71k91lW&#10;29xPybbWUGkhZOpm6FdSzXMYpd+mpAorpuAHzjtDV85wdvFZzHpv6V8kLG83O4vFLb7nj7t2QL7W&#10;iz6WRW9MEkEEgKxmvSuKq9aAuNnVAo6HuOYCz1wdXa+C5Y7njduWdWTZ7trhW25c3AgBAc3CsaBW&#10;jZ54haGS1JIIS5moIY6omPP+mJ6DoKcjY3fJvYVLqPvuNRhauOiWmKd4F9GI1WiSxCgzPQg4srSA&#10;XHHbDWiy1M9y0I/ripen93+lyrmN07cbsr9tr1w7fmEtOj21tekljcFXUOIAQ5IQZyiYnFDvUM2i&#10;IozrqqD9n90Vxy8no1HoX2XvNrcTllZryC/tLV9duqgvcS2IK3ChpHzBpiDBrhFhWVL3c0EVBpWK&#10;H7vHGtfyiVyu4sbtuBL2Uu+ncYWtQtgGyLmlkDeINVKzTqYOC2m8ZLth9Q+Zk+WrTQFv6zjGu1zM&#10;hfvX2XtOV4PntiLVxgV2++sKt/Um3uKPVvBbfaZjJQYIrSa2lzdl9pehiDb3ACr5AwAcdZcs4+rP&#10;ycl432ltuO988Mb9i3cTf8BuLNzcxIt3Qvfc25BBVmXSsdDPTOqBht0pI0sqMdQILEmSD4+UYxpc&#10;25adfdUfa+1txaW+d1t7+82kJDixZqlsWTqEBgK66dTTDotkMSJh7DAd0jxk5fbONXr/AAED9faf&#10;brZuG0x2XP2XuuysGZSI/T3FmKqZJUZgmcQ0QM21OkEksrHrmaVH2DHLm49Vavfcg9jbe6ANybCF&#10;bF/bW0VypKIFVS6sQBTVqJFfCcSg1y1asDUTG4MUAkE5Kwxqy6yIzHpbXkuT56+dsgff+27XrrbM&#10;IfTslxqWrGtRE1MmmG9xb9fUyLT1wB5iciBhvL1Fj7c5AcPbs2N3eIK8Abt0squ1soNPqWLhBOpo&#10;IaZAEyQMQFsFN6OsXlIJIqTAAjqcZ1/NFucN9f5y1uPZzXgwW1uOEuo9u3ZuB9NvU7hT3FARQE01&#10;GcafnbrLsEtgSS1SJGWQrWevnjpv+VNZJtw8pft/4fbbr6h8jyu4LpotXGRWYq9tLk6w6IdLIIAt&#10;kntYU8MZ+xf0BqGAFGRYHzpl8McpidZla9K8/wARe3r7IJcZnF7cOzkqrLLGCS1AT1IB6xAOKfkN&#10;wWcmGKM4EL2iFWRJpXxxvSd22a3pPV1L2VwW22uzs9lm1f8A0hPqMSzBrt7QVRZJgE0OQ85OE7S1&#10;KoSNJYM4yzyXGdvzYTbjhJ53kbW3e4Udbi2Ltiw0ggFPmuIqnKWFcyPuOLvj9vF5TqNO4ws6iBQe&#10;AFZNcXSZv4M21x36i+4Ll/iL1q1bRhuEQO3qlTt0vEhWMGWuGCFAFKzBxtdhZJa2DlEx0kmcdnHy&#10;bcdrwT9TfcNvacfyBsMVa8z7cOodbhRLXcihdRR/xACREkVx1fhbPp2UHgJP3QMT1Y8X5n5+/wB1&#10;fPtvuZ3xQFl9a5aQsNOrIFmRZUUpGfli+xXd4fj+v8cDAHgYAYGAGBgBgYAYGAdtW9TEn5QpJk+F&#10;DAGBiYnUXROlVFtQgTQAdJUBhBBtqZBkZ+OCgZxUDDp0FrtmjWAx0FxEEf6jD5i0+BAH24YJB8RI&#10;+EUz+/A6crrboTcgHVkCwAcgTEdvWMMOc4NRJFa+eHV599u6/JrOH4y7dWwxs67d5m1tJLdshVKH&#10;qM4Hw+EV7hFAa+Xx64rDpfGcKblx7zWyRrS3bkiQoALGGIB8YOVRhKtqIrPb9gM4lkvUWe52g29q&#10;5bC+myXdarlIyOsmCczPnlh9DmPOmJPyjE8uHVi5Ns6iy3AwKlE6hSJjPOM6eOJCmgkxEiv29MTW&#10;/Ty6+O4tzWF3dslrnpN2UcldL2hrENB/CDAzHllg2eAYOUSAJMdI+/Gsy9G9t9ZPiY2myc3puKEB&#10;1LVmRPmorDPp9tMRmJmJ+LQZpivO3O22lgJqI0sJZLTklpHaSGFCoBqK/DClSWgsZg1Hh0rifMI3&#10;e4S2puWltLpoQAzyLh7wq160UnLwphwK0CRWPHCfF0nj2syob/I2EZ9Hpk+oCUdSijQnaeg0gwCY&#10;knDyIYjLI5+NcHXTW6zm5ZXfcpaO4FxXOoCDbUFtRGQWcl+P8cOemJMxEnL+/FaVT8+dGm2zPK+m&#10;UI+dQSQO2hGRPhXCuxPAfzywOnVA9bld8xFm241E5L8zEzqBJz8xhl9xaTrPwisYmIxfLrOnLQ8Z&#10;7C9xcmyF0uW1ChxrRgorJ0sQc/8ADEV+RRBMjPrnXIYrF8t9I6NwP0N5jkr4tNZ3Nx2La2VQiANB&#10;kao7es9AK54hDltTEIZkFgIFOhwZ/U3dPf8AbqOP26XN/ZFnQ62XYyyXSYgowkQF7pBMnqMOfrXb&#10;NjQxAoPtGJeU7tr1quu/SrjNi4tDbqztbBZ/ULSykhVLEiNQFaR54jXN7cDUMnqcqDw/uxWWv4P6&#10;UcVuLNt9wluinQpTUpu3BqAuXBTTEAuMEu9uAqT4/Eiudf44Cx3H0w4a5667f0Q9u22t2UBX0UC2&#10;CubDPz8cO/q2nV1z+yc/hiY5yKI/Tbj1ZdsGQ2bjHU2kyGC+qEiZLyIilaZ4/9L3uWFT4mnlFD5/&#10;1x9ffpLrVtbn5VsEK6BVZQdT7h9Ou3JoIIzmV8ME0TAkgTUCg6GY/hgJm2tlwx0KLhUOQrKfUYsS&#10;GtlgJ6Bj5ZYQcgBMgTFB9pP9M8BMTVqV7jBNQ9MllA0KKyocE1IqROYwglVJFMjWCTMRQj+BOAmL&#10;rKhgJIcIqhraWVi5rLXSTNR8wiKdM8IHQxIgqZkR1nP78BNFrR6lmWSQm4DWjaYkSSbR1f8ArDUA&#10;DLrhGcaoIlg0EgjoCRGAkAkPcNsFdAVrD3FCi9pAZgGrEHrQDp1GEt2QDqJgmamAP64572zosP2/&#10;zxrTTCsmm36naXuy1yDB0nVmK+PlhAJy7pgQAK0oIH8cc80PaGRdaLahrjammWAZ9bMGMStIEdKE&#10;iRgmgwYPxA6ZknBT9jXbtmDbDEu4UzkSdNo1mkSIiSRJOEmJB6GhnqQakfwwD9gAarbT6wLXCQ0Q&#10;GGpNcAxHSTE9K4TkAwOWYINJETOAkICdVplC2iLagLc77jqdTgWh8wPUdB5nAJETX4KKVHTLAKDM&#10;z3HAmGKvcdJKLaIKwTAZPwgaaeOeBPT7iAYXVnSfvwDqDSEYdwBlbbm2urQZXWYlmg9hJgiRTAPW&#10;OmQAIX5akDAKsKykO6Blum56rBh64Ymbdor1M/0mcJEQQBSTTpgHyjobRuXAXFtPziVZiqtqUKpE&#10;xMipmQBEYbbKvdp1QJiKkwfsyPTATbGrXcCn0xuBbYFrYNy4NCqrpSoJDSKA+ZOCn8Ux20MmINVJ&#10;jr8cA6FBa9+W9yb66lb0w6071Kn5RlIAqxJoMHAUMxMnqSegfw+6uATbe8XW0loBSx9MW2EaRZIT&#10;VdapcV1AUqcJgETJBGmmREkdwAgDEM1JJdWMJqUkk3GPakWm7SCCSQek5xhIFZik1MVpQtT+B64V&#10;rVIUso1AyGthrNks+ksZYKGYfOTMjLM5CpZDKhMJGcnqJ+zPEaSFNy5prGlU9SF1IzrRSY0jTIIM&#10;VmtMNtQZjtGoyawTWCPDM4sTPon2QWYM50+rcFuFDAJpWGFanWWAAK/Cc8JMmDMqRQ0y6nUPhSmF&#10;4uPgHRAUohKXEYal0wwKt8ptmBME66xAHXCIYSCAPlrSnQknr0xFSl9F9N0HXr9QmdSswnTBSBp8&#10;StaiR1w2TqrMrOpYnP5StSIr1/rjpOn0831gkKGCkdoMBXdzmDLIxAknUIEVn4YRcggFSSx7pYZ0&#10;IrFZ/hjWlvdZVhy0aFXtG0sAEWmUlASGYVgEGhFJGWCggLlWgABy8q5dK546qd1IWuFdTMCpZi4X&#10;SY7ZlRJpqkGnmcNsDENJoBJAzmoC9I+MYBy0VN3Uuh27iLesgCUBtqLo+afwnTJisYIyDRpoJAnS&#10;0N2wTnn/AEwDyuNMNbYkswV1hnts9skoYA0nMSRWh8MIDTSJrSpy+agnOcBI0w6SYLBC8TqDMPTV&#10;iWgGkQTWaYIk0AooqDX+E+eAcW2Wm4RquAW1JtkGo7gPsAMk5eGEkE0kxIJAFfKhy/lgH0JBYm2B&#10;pB9NiQpHqHRRjSG66pPQHI4ZuIddTpkCKmflE0+/+0YCy2t1VsKgti46sS5ZQqkhync7dogmp/gS&#10;MIYgMWMTKzGcHrXAP2FL20Ka/RZbjolYBEkFB0WR4xFfINEz3ZxpJnMgAGp+3ATbadulEbV6dxV0&#10;6QSz9xKB6SIrMz0wRYCTSor4T1n4/wBMBIt2iAoZ2gMCe5gAiiUUAgQRnE5mMJEUgHtk1Oqv+bAS&#10;aEvquatRSQii24QqDoUCg6AiThEVCgGCSZpWRLD+6mAdGphrdpghFtpcIACCLZ0sKCCCYPQg54Sx&#10;IJgBCSfOCfw92AesZKGJ3GhRGoKvqKtdRCRmwjplWhkpbMFCQR3atIMqlTM/3fxwD9sWiT6ughxp&#10;dQzAL60i2yhB/wCyzkJAqBgsgWE90kVMmf8ALGAcpKKwKLbCKSAFQKhGnWrjI/KCKUJoCDgpMhSN&#10;IoanOKAzP2EYBzSiguo9RlICsVUFVMFg0isfMG6RhJDCQ32nURpilcA6jBwjWyFWSqg2hNwkSjLJ&#10;8BIH9+CiCRke7MjOlJnxjABiulWPeGCyAGEgmSvxAkx1ywZKikkqTNQQ0msQMpwAtq5JdR+YFJT0&#10;3Ur6cgFu75iJMDOaR1wn/L0pDqc1NTmPEjpgHgBLAsHUMr22tBQpCLpMjpprQ+HjgoNcqxMZDtgE&#10;n+7AECp7pIFti6FiSWaZ7fA5RJqCYwIIXpJikD5gPE/GCMAeoG5Jmkg9+lCGegZVqBkBM+czgLME&#10;k9oLCFEqCxBYwaxmJwDdxl1iqtcugSQ7K9xbalVUZ/Eg0ywRjT/7dJpA6TI8/PAPqO8agF7rZ0Du&#10;Yx3HsakVgVBOeEjpGquomengIGAdeAXDaCAUAIIBaGh6iYIMU8j1rgHUCSCJ06YIBmDPzf0wAtFL&#10;irbdTpa9IuB2UKSDqYWlEGesfZAOG2HUlQYkTmSIOqmQBiZ8cBKsnOBcj5oXtWCCWUESGZgDRYg5&#10;4RqAopYFhOkqSQAJOlun29MA6tqRrY2yNNoB1uKvczAJ6m3YkEGQe3qKzXCBDATQlxqkaaGmQOR+&#10;/ATG1opa2AQtnSsXJTWO/wCY1lZNcoyzwntBUn/ORBNdRMCTWmJt+WocHqu1xLelvy0KkABBb06m&#10;YaRQkTAAFcsA9wg5gGTSRFKk9D0x5UzZ0SVQ2mJW3ABQKqwfnGsQEyKn5jmJwg0Wk00kCa6SagH4&#10;4rWtzcU4pZj3qncWUsAynUg1BpkQYNTkBhkyII7gKik1Ud0Rg6YicIMoQLUHQTqKOS8EAgkljBJm&#10;fLCTNayYPd8BDSvliqcQ/wCmAqmSALZjSiyWSSoyI7pH9MIkUgk1JI06YBXORlTpgJYTUHLgISpR&#10;G1SdQbUqsvUz4A06jBdpJAUgAE6ooOonrnjp4+lSnELIASRdZrgARgVZ6AOUiRlVRnA+OGiSGEyI&#10;qQDEE+HTLxx0EtQCIRkPy6dQJLANGkk/KoP2xga+hDV0qCRAk9T8DgF+iC+pWQ6Ue44qSqCKEdR0&#10;0jpn1wCdS50FCeinOf8ApgCCaWhlIBKkAfOwPZCLXPqPLBgrMAypErWuUw1M8Ab220uY71YKwC9j&#10;NEs1szkaT5iB0wSmpBOYkEBqhagH+uAMqCobuUC4NcukIWUa3XqvTSImftwARmOoGdKkClfDAAqV&#10;EMMtbKsBj6TfICBnJmYFP44QYhZNSZUGgLfhj+InyrXALQv3adXpBPzWTUxVM2aD8tYp50phyYNc&#10;pIJBFD5HAMRC0VTIDFADpKnMOCCDND9/SMFHcJgFgBAmamgnAOCAjLMohbS/QikmIr3EadQwQIAq&#10;4AisKJWDE/8AX78A6Vk6hbBZnFbjsVuFl1FNR8Mh59K4bLAk6TJ1diyYMQZEVGAUiELDwo0u1x2K&#10;h+40DeXj/fg9IqmrVM6gvQRI1ZCa4BSuQFukUEFCx06nnuW2TJNRkafZhsxMt25QVPzRmAOtMA8D&#10;CwhLf+5BFLatJJcmIyECo+3CMiDUAgwZ7mGTf3YB4szBgoRiCJIkJ2jtAioEDV55kYDLQaYGqoGQ&#10;rSR0ywClcHUzh30goxzOsEEq3UCT06V6YaI00ioyBOYBmcBKVmYKsCBGrSR+WTA0jMzQiTUgjzwk&#10;AAkEiWAHyxqr+ImkChJwEhhcKUtkgVFz1JFqnZ6Sp+IiaAxlXCCCSYkrOmZH2metJjAP23YWwCRr&#10;0i4ysHBgAdpC0lT2sB4nPDbQNceUlqQ05GOgzgYCSpuk2qCW1kaEYBhplnUGkkwsmBHww2zCZIME&#10;QIBrGZ1eFK/Z44CSAWgAoYq+p6rrXJVA+aT2gnr0jAy7ZIAE0mCfI9adIywB6tR1wCdQQatAIUHu&#10;ZlAhTIipw05Uhga1gMOhmkEn+PWMA8us6CvaIbUrQAAVBcsigEz0rTPBSIUKZqSIPzA1BrJrGWAM&#10;BpLvBjSrsygqldLW9QgGBken24SZIqQCVoCe5Rq7lMk1PQjpgHrcoYAJUkM5UflzokMFFdIB69cR&#10;2BoQJ1BaGQQQPGp/j59cBORgtC7rpLksjK6rrGgDSPGtdNIjKMCDUOBAqte4k+PT+uAdDAkMrMGl&#10;w57AFRRMSayBMmgJwg0M0qSZ6kQBHQUM4gcABCiGppGo1CgZsMySfOtRgSR+H7vuzy/lhM+oXRma&#10;pgHSCxoARU1rmYJH8sIk6gRUCQfGsEEx0GRxQZhoUGD2lASe7TQqCep6wfsw23hWSszWWGcA+UYC&#10;UhGoQxENp1EUygkzmfCYnwwM4CyYAqaUAyBPTAJLkMS86iYAoIaaHSIiMzHWmEkgRMkTM0YSVFB5&#10;kTT+JwD8FpEqhVAAWm2SEPzRJgTBLEYAkgaZkxKlZE9JHwwAgBibighCRbYMUGigb0z5kZYSczma&#10;GSNRAPwnAOKT6YAK6ydIQlFJtzVRcik0nrHjGAaAkCaEMMgQTl51ioxKElWPbVSCrJpKll0CQw1R&#10;AifjmOuOyfTHifUvtfuL2O2nUR8oBlAOlB9uHFzPg5eW4j50/vw+odzg/aNzZ7Ah97t7TuNvbIHr&#10;Iw0Xw5AmTNQBBg49E2VRWkmJOi4IJCZaXE/ZivDvvLxHwH9wbvktzsG21hEe9atNzHFuTDby4lw3&#10;Nxx9xpB0sCwcsZMDxjD91ZABIDr2zPc4mfm/lg5y2dGS4Pd3LCnd2bV6/st5G6u2XtC2mxvmbbL6&#10;IkFQZDgCFABJocRs2CkkkEnTQE9YBPhg6W2+Pn4ugA7m1shySLt1sX7Isu9vVuLG1bUUCN6QClnP&#10;yMQZoMowV3uGkMAQM1pBmRBav8cG/F0o+Avmzfvb47b1LNy6Au3ujU6hbXpO99UAUoYBKmIqPmrg&#10;rLlJVjWKGkGepOWDPlnrB8/xS8oDutraUotwXWZtS31K2zcCbbbLLFaSdAkg91IxMUg1aTkJqBJH&#10;WKeP34OTmu/W9aZ1s3LNpBt9b2wsO4L9yMz9ySxWZABAPhGEm49qYI0xV2HePCB4YLJbcRcbfhuH&#10;5xLVzcWGucrYuWrdza7cqNruNvIa+l1gGBrmwHkRiAULsz3b7aSIVWadUUAJHicHWXaf5XUf93Tj&#10;9rt9j7e9n2TutvdRt3vE2JtptTcIF26qvGtbaQSVmRUVOCRLEZlqTJ7pJpprll4YLtd8Zkwd3259&#10;wsz6lsbVHYoRZc2v023tKGG7tKglrUM2pdUkECa4kemhHaFoD0BJOZU+fng5d22tyx55febbeW/1&#10;N7cXr7l7l5bb3TDuRasXrbPAW3WQooSAKzgktkgmBnAkaqDpIjLp44NfqbJe85JNtuVtvu7tttBv&#10;XDr/AElm7c+dtxdt3gSt0ipMnOmUYUtm7kGCg006YAI6CcE7/lDG79wcJdLtd2u7e5YW2zbhn1C8&#10;2oBbl1FOqc9LGhGXhhD7W8dI9buLDqsqDVQf6YL3z/dSNh749v8Aobi8vA7m7YsbdUdks3A19dWm&#10;4FP+ZTMtEkCWzw6dpcIrdCwIIMSSaTIzOC/qa+k/xUlr6hcKhuGzwG83XqXDo3C2rgCi2oPom1eI&#10;0Iqz3KIkZ1Iw021ZUYfqADkKmlamR44E8mbxOWi23vmxf5HZ3f8A2Gb3pUvsw2yFd2GBQ27qsZIU&#10;0CgiR+KMMekig6rgZoMMWMfGBGWDfdv66tGnLclvru3/AEnDXbG2Gn1LfokoxYgqoKyRqqB4UjBW&#10;XZmZUIBGsEkAgwO1h4YG01/zXqk89sdtZ21jdb9LrJfFhwtg30ewzMwuWboIJlSQWKgAjEyyvJOG&#10;WxftICIDaqimZmOvngx/wteermfuXdfRjjtzsN77s9s8/wAhcS9ZZNqmzd0vC20C1t7W31ayyEwp&#10;XqWzgYgXON5RGHrcvZuhhFCpVZzJ/oOmFz6LN9es1dD4H6ufRzebK/a4H6Je5uDXZ3FvpdHGbjbv&#10;urdgyq2wily/aA2oQSAZywR4fdm0V/W2mLeMAUNQBM+GJ06r+rOmKnbf6+exv/YhN277D5zapY+S&#10;6dtub9y1edFNpmCJBDAMCRERSDiEdtf29Eu2mKgajmS0wag+AIjyxW5e6Z6Oj2vdXAe5rn6recRy&#10;u0s7i7+o2qXEfaom2jVaV7TCVLkhixiARIBmTB3KWRAT1DC5AtoIrq++I6YKRfX2tv8AnLpv3t7a&#10;45Lj7kXhduJa/VLcX9OltRC1gt6hADRAIoMFb2m5MXBaQFhEKQFg0LYnoZnxN8n7y9pIu54x+Y3l&#10;0bW4NwqG36m7tXkP5emSGRTAMnrJOeLPaJvQ5S3atflgKdUABWNIB6jPFctr47za5F7+3302bjNp&#10;v+d5XmmHKXm3Ni/sXv3Xe/t59ZPUsL/pM0JDDoQRUHE9rnoyLtw3LhMizYUVOVSOk4MSTbbjjj1c&#10;22XDn3Lc2+74HhLfEcGENtvcnua+/rbWK/qLVi/36oegABNaxGK/cLym6ZLiC1x22BjQWGu4BQkz&#10;5dMG5NNevNdP9vXfo37Is77huSu859Vvdu5U3V342D3Npxl24FNpLD2B6aKGAUMsEiuIVrb7K5uH&#10;D37l8hSNKhlUDxDZZ4N274zrx+LofOe5vqJx/tnj73F+3+G9uIl2yz3L9/bXd6Qr6RYvWx87aO0s&#10;DB7ji722yCswt2O3QpV2EAGIzb+MYOW1tn5o84e9/qKdxtLSe4PdCWd4d1ft7vjdnuPmDu2mRtVM&#10;I4YlJU6Qc5nDtzWX03LlpVK9jK8gtX5iaZgDrgxLZ0U3DXdhY2yb3huJ53kd9Z3Qfktpudtct3E2&#10;V7TbZdteZSxAkl5iPxUbB27oMO9wurBkZCJJp+DLoR/HBDHM8RdS5u+M2fC7XabqxudryHHcjZ3q&#10;2rVhvWPpWd7aCtAVg6M5IzE5DES7vrlh7YsIrEK6oTEOjfgYL1nB0007pm9HQeG+mHF+4Npye69z&#10;7/dbR93u+O5XkNrbFy0Nnv8AaAG1udnfuhmC6VDMJlipMyILNp+QusiEoLB1KmrNWY9R4ZRiLjxf&#10;iu+V476XcDtOa5K3td9uOdW3s99yjbG42vkdntbwtW7NhnLKbiqIcACBEmCBgXdtZVZ3l6T8hS0T&#10;Qr9vmMsCW38k4PcH7w9wchubn/vu/brWrLt/uNvkuasoq39puoW7aYqupoCvDNSgmsDDCbraFS1v&#10;bM+nWFYjSxdPlJHj1rg1dN7c24aHe+y/fNndWtvy3vHb7K3vF2l3cbbbE3bdvZb1je3Vu0zyQsEq&#10;zWojKOmJdj/cH9KLFm3bZZYsF1BjVZn4TisX9OcXmsR7k/8AfUcVe5W7ued5vluX2zvZt2Nlvb93&#10;a3eOAW3uUti0IJBYpqIJ1eWSby7vXN++naPzEUQjKDIMinhga3TpJk97Sv8Asa3sLW39ue1+VuNd&#10;Kjid/vPzOQ2e9vDVcV23GpigOvpUgDEBb21W+wa+4ZwNItLJuKKqlczHhg7zNnR0+/wfu6/7c293&#10;be3ePexsblxrjczuDtrXGbu83p3t5eKMxVDcnVrgRAXM4cQ7i7LJsDfRiwVrhLG5bSBpZcsq4M2z&#10;/ewq+R/9hbhha23IfVLY+3uQ2W32673accbW3t8dym8BPqbPcMdWksIOYMqKDEkbfelVtIBtGCm4&#10;iKI1JkVZjGXgcRi7ePX5sbc94fTfb3t9zG/v3PfGxG+HE73kb187ttnvbY9U7zabclyykwzXLYAA&#10;o2VHE450dHvckfmKiXICIB+YjBjXyMYqd8x9Oqr3X1c4/ebDkeN4D6ONuXtbUchcuW9n6y8jvxeY&#10;cXyW13Nhdau2lSULHVmegwkbThi2q7uDeFjvhO4vqerDouk5xiYnUz5Ol9Tm49+fuKtbEWuB9o7P&#10;26/uK3b2VheQvW7Vjjjb2kJYLKJvLuBLAMoMxqyw6vLcBddivHm/uFT04W1IdJgByKR1rhLLxDs8&#10;uerP3voR+6TiuPs7O99Xdv7b9sX923NLevcoEv7Lc/p/1F1uPVwH9TWWUlY1CNOeD/3K7dUJx3Cs&#10;qIyio0rKElwA33TlinbJfrqPe+inB8HuLm++rv7jRvOU3Oz3Vy5dt7gbi5cHIW0Gwa8LZNUDKSh7&#10;oxN1c5uHVRtrFkNppoDq2sSCxPhk2IlninzYK5tv2we2ON5DeP749y+47tqzvWe+OTvbfdbe3x1x&#10;LN6xasowDIykvtmYFgKDPDVzh+R3RD3Nwm3dAHKWiDFxWhrUzkB3DFSbaT0XXF/uF+kvsba3thwX&#10;tnk/dO03m4/Q7be8kt9Rutjudot3Z8nbHps2u7djbXAXBmTGFW+O2RKevym3S4vqEBLoZ7tqJS6M&#10;4PiJ8sGu7efVJiG+W+s/1K2/H71van0R957vYb8cLtmu8jwj7TYcBy4I/wB44S6H9M3Lell9G6FF&#10;IIJxU3k4GBO7uuHZlY21diHty2lXmquc8Rqfq+ruHt7lf3UXXYJ7G4Dj7mzXbX9tb5XebLbWzs+S&#10;K2Tud3sraEi9s0P5DqRWp8MQbW74eytv0vUa6ly462mCsaHVcdUEyoEdTHhhmTguvk2ubw6Bznsv&#10;688/ueYt8jueI2fE77ZcZs35HavurDsbyC3x+13O9utbtpfu3QAzqqhhTVifb5HblQ9raMbXon0l&#10;Ctcc2GMArlKsfmHTBL4/XP8Ae5/v/pD7tt3dzsuS997a3zdvmbTcturm643juKse47W37mvgybe4&#10;29kads2qHYAuxkYffeXrlwWLdg2wAtrUtoMgVrRIt23M5GhkdueKTTXrtcstxn029rcXs9z7i5T3&#10;NY5e7cvXuYexu/cH6bdPvttyI2f+48psbZtQbin1BdSBdBKz1xEupu7aJruX7n6lLiKZIVbCGA7C&#10;2ATB+Wuo4NS+O8TDoHEb72DynJckOL43hOOb2nvthvN4Lnofrt37l5Sy15thxt7fX7ipbaxB3KHV&#10;YURSsYeui9JUbsWtS2XuFmdiGDA20PdALDLw88El19Nf9Ch4A+37dq1ubvsS5yaWd57i2fGJxnHb&#10;S3Zbjbti7Z5nkgU27v6Nm4JuWl7bpEIFFMA2bTXnuW91tlvXLoD/AJrXWTeBPxm5NeoJGdBh+LH6&#10;vHEM2uf5PacNs+N33sf3du+D4ri3PGva4XacRsd97Dv7o6HsWeM9Nx8/5tu2XCodVxAYIKw23B/N&#10;5ULfLAKFsKjbW9JFy0zEAk3Pwxl4nBq92Py5/id9z7f3ddR7fB/RJd77W29oXN1e3PuW/v8Abe7u&#10;DuKm443mNntUv3LS2ePEfqbTgGMra54DWuL1M9+9u75e2V29z9PcZrOlgRtmUASwpBOVcDO8nEk+&#10;XqFjmfrTtbe04z2v7c9ie1trsOas3vc3G3vc/EWNtz1reWG26e8OGuXbt0W9nfRriXrFkhSwSBqO&#10;Gdxd2Bn0Tvtw0o9pe5BecWoe1adWEqsV1dTU4VZfJbzMfwXftPjPqpqst7g2f029t2ttY3/F85fW&#10;5Z5O7wWxu8udxxnNcttLli6LVy+dPpnbBmCKrqgBOGrVja27f5LcleX1Gez6l029vee4S72mBaRo&#10;ki2B5+GJJjo1c3bixecr7i96cvyKNz+y+lHCP/t42HuC1xXHtzXu/wBv8bx3p7Ti+a4/cJsDb3P6&#10;tzbu8kzkkoyhQrEybbfjLq29ybPIKLouL6eoarlu24/Ulzr0iI7JkwJGHzjMvkz28I239zfWHjd7&#10;yftaxzn0svXuHv8AHX7vLvtd9Z4/i+S5fY3D7bt7HaW9g969qRp3htKtoXGK3CdIw7txsJfcNxl2&#10;8ty7acO91EO4tqAqvoLk6k6r1ril/U+MVPum79S2Tae2tp9YOI9v7rYcDymxv8fx/AchvH4HmD6u&#10;63HHLvF49VXZ74sy2d0/+nIJYkYsDubAS2tvbWbi2r+5RTcZbTqmg/8AkGWAKrMRmDnOFYx5LXKN&#10;v7R903uQ5e/yfu/3DxXJ8/7Z9m8zurXG7Xcc1xu53q3rIve27YXbXDt95ublv1dUGzdtsGUoSTiL&#10;cvcXuLNo+nf2yiy1sEXQXtJqi38zaNVz5SFy6xiSy9F7fJrt9La8Rwn1x9rc17h18x7X91g+4ttz&#10;Vy1e4K7x/G8vyF/Zetylt7e02Tb0bTjP/di1d3JPqsO12AIwzctcdccFRft3LNizcClkYMtt9L7V&#10;VLFYFCVJnqDitSeSTrGi4vl/qxxFi/a3d723yXD837j5ziL++22232x3G0v8lsTuuO96b3eWtku4&#10;e+91DZt7m0npuGRLlvKBuLfGI6BRdY2dz69sM+rc3rLDSzsUuT6drVIyjzwTXbfbnEsD2ry31j5P&#10;i9zf31zhLZ9xe1U9v8pe2u3TZe2OE57Y3bu7sbXabTkuONo7/lU21tbhAuW31Eo1tmDBTbTjVtrb&#10;W9ftuRduXVdb1z1BaX1UvXmOpTQwBOYpUYh3eT4II96/WNuW3nLb/wBte3eU4q1vOJ2XEXeM5DhO&#10;O3HE3eT3TcVyXDcLtQ223ForeDPd3CIddp4uMyEYZFnj711hY3Fxwtq3u2u3LEXbViIUKbiwztTS&#10;TMChFMVZtvJ3bTho7nuH6ne3eJ2lz3L7X43ZXt9zXI+y9tw+x9wWrnBcv7ivbpLl3dbhONvhttst&#10;oRcHJWkC6rxV7Dj1CDIbjrQtvFx9TWvRuJtboUXLr3PU25BLISwNGJnTBIwZ/Uz1kZSx9W+Xv8zs&#10;7V/iNjbt7Hmzy/E733pwW4utxnA7HjW4r3Zbv29vst9aXb3LQG42dmyU/VrdS1uGWJxH3G6vWlXV&#10;fu3XYEXLdy1eu7f1zcto+09MlvUca6x2x1GJ1dMS65jT+2faPt3mH3r2/a3F8LxyXrdziOU4zl+D&#10;4v3Sfb1jZchyPHe7l3uzt7L/AGjZXf0FtkTcEbsXYUW2Vhin3/L7m9sr24a+r7Lbbpz6b7c3dCLp&#10;3m2Krpt6WHysWLRUTFcS3mcf9izXXXbpy7J9Nvon7L9te9+P4ja+2b3F+/fcPsvjW3PMcf7hXZPy&#10;W5dr/sj3Pbv7r9Vv13G2ZQNzas7ezYDq9u6LZuoVw9v9otwDc2NDrcCX0KEOhDL6hZHBiD5ffiba&#10;93yNdpcyeiJ9Nve9ywg9v+4bu42u84q/uuH5C3uku7Td27+03J2JTc7O6q3S9sLlcSQI1DVIxmdy&#10;oZhAYkkychbANGrnXpXHKzFxW88PVftzfG1ZYm7YtWyltrSBR6u8vXV0Nat6e5UVQDQKevliBb25&#10;VmdijgCFUKyoZMNCg1plGeLbxjH8W+6YbPec7t3tW0s/qtr6jqbrvuLNzc2Rp9S07vcUqkN86sdV&#10;euIu92aOAymBB0rp7ws5kHIATIzx002t4qzbPC99ue6b+2uvauzcvBrT3dwbk7K9cKdqKJJZ2BBD&#10;CIHlXHLfc/F27ouWfTAVlJLD/UoNJUAfL1IOLxrtj4uszY9xfSH3buLSbXetubgKOLKWbkeg/qSw&#10;uM/46AqaV6Y8m++eACSF03F1FhdW2fWRUM6rrrFAJMGpx002xt/pV9Pvpp7pO9s23u2WsuyorWDe&#10;HoXLjqDpsI05mAYMCOmPJ/u7hGS1uLbWxfsXAQzpcg3CZFu4jUKedZx36ONno9QcVvFvqjSbT6a2&#10;3B7IHchIoYORx5n5niwtxXsW/wAuybhvWri99t7TgC3YEkk17oqc88dXG5xbr1aMGQD/AGPgcc53&#10;m+3jk2tiXs3M22hIuXbSa++5eN0CD4kVjB57dsjxP47eejdtryTfqEQ6GtksN5fDofTC2yCqqswG&#10;8cGpvjjfmBjE7D9vHHe9Pdn/ALEPvHnm2vHWr7brY7ELc3DFVcm1tQHIt6iKHUCM/DGpvtrOHCey&#10;nl37vL0+Bu47IBpQ3GJAhelJLHyx1Lm/pJ7BXibvDbbblzuOQf8ARXuQ3z2dzut3t7AK7cWNlnbX&#10;VCeoigTIGM89Xo29v4pMepKu094AIUFgslQCaHUf44we89ie4+AS9f2XJ7Pd7W3uLS77a7fUF2dt&#10;NqEtbTj7c0e3I1a6vnQ4cuf6O2nOt4nX8DoIP2z/AApjO3N3yXrWLiM12br7dxf3I24VlIJt6mkk&#10;Zas4qeuCZxcelHh//eduiWw+2S7cLOQGvG6pe32n00pAJ8cE7tfiGJ1q9s9xZBbY7O0rDvT0yC4Y&#10;y8qazI6ZfHBeAw5uNjwvq6r2yPpvqa4LDm3pcwNS6qalHTInAxreoYjvwPt/cXBdS9csW7CvdUMB&#10;auC6tn5A6ysMaERU5YYS6aegYouR4He2LSFdoiWbgW6l9HF1Lh+ZWJWZGSR0PlgztpxwGMhvONuf&#10;qbguSguwgN5JqPkUsajrEYZcdtM3kMU1zZtb72W6EJZVUMdIIB1MWk9aYT5s7Z1uYGErZNlrYe0V&#10;u7q03pgRVFeBpQySc/vFYwydt9etDETcbNXsohu6Icow0tcBikW1HWdIkiR8Mam1+KXX4BiRt+DS&#10;1s7G/f1Lk3bS7eza9NioDEX33CGrGkAAUMdJw79sYWeOdufiGMX7h5Tjtr+sv7ncJb2+3e5dulkG&#10;1s2rVpdJ1tQLpHzAnxrGOmmlnNct9prbQx9of+I7/j35n3F7p2P7u/rv7Vbae19jtNvv/oF7X9wW&#10;Ubf8vvdw5b/35vIcbeBNvbW7YA4cXVlmY39ICpPl9x5sT9PT48/7P9rt4PDdf+P5Jzfyz4T438fT&#10;1fl1/wDagX/l64/9vn055L9n37avee1337gvqEN5wn1X5325v3a99I/Y9zj9XJcB/u2yldt7g5Zb&#10;1qz6Kv6202hu3HFq7d27Y/TEaCQIBFGMzJ/jjyYj0vwSvu33O4uLf1bvdp6bHa2TbARn7gLhXtUC&#10;gJxivdlzaXH4fYXVFy7uuU2npkgmGS5qJtsKE0qMV08ec909H0x/Yfw3vXhOM+vH1V2G7v8AE8J7&#10;Q+i/vVd7t0Nq0rfreKa3ZbkLDd62+46Ly5MYx0YZwfCI6xMAHBddddpJl8Z715rhfcBGb19d2qyW&#10;N5jdPeQJJJz/AMcIKxJ6dM/uxGNtbqlbV2ZO2FIUq4ZlPYalGY5/HC6ZyYAHjBGWRxXXTE07vxQW&#10;drl3Tp1n5i4a2AAO6UHjpP24aMmp65eHhTEvNw434/FYLIRWRm0hJLae+28zBBH26gcs64SQT1NM&#10;69MJ6otNhul0i0nptduIwAKhpuK4V6tSYEz0wS1J+yDSs4okcsT6NkpAqW0M0nVk7MniRUHPBuIO&#10;nOAP/bfKaYzOtWyy4pjiTq29xkgBXALKDKEA6w4IqDUg/ZgxWCR5jI5ilcJJjlDbEWyyqWuq9TcU&#10;kBYughATMQaGfGMIPjkKR5R1AGNC4tj1IYW0DWwoJJZ7a+oJ7lNanKsSPDDWAshcSybiC4hRFDIH&#10;MorMpIMR8sTSCa1yGJAUgAzNK9K9Rjn2XObRkt5cm9cCqELvBFX1AL2sknPyIph1SY8fKYr1H3Y6&#10;O/i/Kot0qgj02XTqZdOoepQDRrJECTIgZ4ftx451GceE4OjP7xSXZ2UENq7oBkip1gZdY8vuw5gM&#10;49GLFEtiDAqaMs6v+7OkYGAZhSjEAspMAggZQe4Z5ZfDAwDCTqKMqjpBqJ8BP9MDEwDJIGVRqPcM&#10;mz69PHDO6B/S7rp/4u5r/wDi7HHTw8+bx/8Aoen/AJUX/LfwTOJP/vT42Ig7/ZUFAD+pUGZ+/H84&#10;XmNtuN77o5XabLbX95vd57h3+12mz2ti5ud1u91uORezt9rtdvZBe5cdiFREUsxMAY/3R/t73Htv&#10;Z/tD2XvPeeTTw+Hw+y8Pk8nk8m008fj008Gl2333uJpprJm7W4j/AJG9zb/zO81ltu+0knNt7rjW&#10;azm2/wBuMv7flvdbbYcNb3m+3NjZbLZcWm73m83V63ttrtdrttqL243O43N4hLdu2ilndyAoBJIG&#10;P01/8bH/ABE7b2btfbv19/dVw9vce87/AOj5n2L9HN/Yt7ja+19q6+tsuc9+W3lW5J5S5Y48Bhtl&#10;rdm8wFn+BH9eX/Uz9x+8PL77+TH9OvuL4ftGvf4PuH3rS7aeT3m0vbt4PY4519rOZ5PNcbee2TST&#10;xa39X9h/Z37C/wCX7Pu/37XPk4vj8PFmk/3t+ud/hOms4+b8Hf8Azgf+1JnJ+8+V98/tB/48/cz7&#10;L2Hsv9z9o/Vb90PCb27t9/7u5FXOx5j2t9Gd3Yhk4qyBe2+89wK6tunJXYn9OjXtx+g25c9MenbU&#10;KEVUUKoUW0VdKrbVQAABAAAgDLH8ULe6995ttubm3NvNtvNtvNt5r9U8m2Jier8eXt/gRvlTkOSI&#10;uWrt25eS0XZru6v6tV2/urpk6dRLEN3OQTNTiAQT5+NCc/jg87sFjclbSLcRkVPTFprPp2daRpVe&#10;6SNEfIIp5YQ4MxIjP7qmKYDSbXcFbJuOlNBueqsSLZU1JatQJIbPp1xX7nbK1RNZDUJWooI/uxJZ&#10;eYOy+xveu7sAWNxfV0t2rbWFuKFdRacMxNwGSIB1KSTQaRMDGc3W00MJB0lazEQDTLp8fsxR7M9g&#10;++73JbILrtC6t0emQus3JWWVw1QR+ICWjMyDiovW4JFIK5CI8Ynxwa12utekvbvL393Z2bXGK37V&#10;4m0Qw/UKoEobtANM5Z5gGJxUvai4VPbBNJJknqY+zB6NbNpmO2bDl7rcbZ3SeruQUtWWujT2AMCQ&#10;hIEqQBImIkDDF22oPQmB4EiTEGcsFaviuSv3tAuu4tjTbdQhQsq9wuBTRwpOmaAR41xBuWy1TAJM&#10;gRUTTPzxLMjoOy3tuyosPc9UFXZ2e8w9YoA7HSQIUAmSMiIFTOCVO4zIJWGgg/AHywkwHt1vF/TJ&#10;c2RS8tq8noetq1RHfoYVB0yFJ6fHDNyyytLCJgCRI/hhidRdcby1q/ZRLJ9XS7m8rO1u+4LUUlpE&#10;yZzyDDLDpX1bZBBkCpPRuhP9MUVFvdHi+RR1ZQl26We2CIFpiZt2zlpkQzCv3jEIIUcEQYNQYzmB&#10;J88cdbe7Ctrc3qbrZ3Lb3DaYqNLyWCwslbIYUK0BGZjOow5esTUCpliDEAjMSP7ZY1dLbkV/Dc29&#10;tvQuCDrG3V00hyrAOtx7bQDSIIzrj4of83lr0/ob9FTpqPqnzwLf/mrbpGP7H/8ARctn88P3br/8&#10;xfF/7GR+X/zTv/1p9v8A+d/1Psb/AMOfIDffWP66aXJtj6ZeyGVCVkH/ANi/lVZyqiJ6fCMfmnx/&#10;o8fib9BmCb5T8D/LG/F/3uv4z/S5+X/u9vwv+gMfpx+te30/8KHslp7h9I/pSzEjuIPvpoErSK9c&#10;f5rf5Hbz/wB/E/cr8fvv3uf/ALD5P9n979y++8/yuny8Hj/0x+cP6Lc963/Mz9T+KJuabX1S+qVp&#10;B2en6lv6WcVcuTqqDBGWf2Y/Mfj/AEnPxF+jzAxqdYl6Bj9Yn/DbbLfsq2xr/wDpl+p3Xw47g8f5&#10;aP8Aq2//AI43uf8A2yfav/K94/fP5Z/+6xP/AD3l/wBMflU/5d9823/epzFpQSD9FfozrA7jpfnv&#10;eAgjpMDu8AcfVUWqTmSJ6/GIGP5nP0B8vDzgS6ULMAlyB+EV8WacqAUriNurcWHM1CeBmokfwxL0&#10;Gt9o8qu85vYgPC+srskQABc0EMJIME0USZxmBZALEhiCchUwOoPWa/DHBp6jfldy72LSMk2kJZwV&#10;ZTccaamAO0kZ51xDexb0lzRoJ+49vb/PxxddrrxG5b6NPteT3TXrO2CoFldVxiWhzVyHoYkkqvQV&#10;6Ypr1pQGJJJ1aSY+Ag/3HHobdI4nd3brW7YADR6i6WUB0VSwVCSBWoLRXrGKTdoApSZZzAUQBHiT&#10;9mMeSTttSuoe3d1dfcreFLW3BuM+pi6LFAVIAPhqH9MY3e2jd3AszQvBpMRWTp6Ymn5XXo9Be3t6&#10;NrxT75lJuhaKGPpuGBVbdYJZc2np44av2lJKAALbkqQKUoQFJxqdBYcfvX9Ibku73NwEW6tx1FSZ&#10;Ja4BBzpH9+Pzaf8AKyNP7rLY/wD2TfTitBP/AIe5gwMf6df+jp/+KN7n/wBv/wBz/wBPif8APH80&#10;P/dsl/8AkHj/APRn01/aiZ+l+6g0HvX3YNJklB+uUhDPUfHHzYx/VJ+fvTGN59LF1/U36dr/AJvf&#10;PtQffztgdcfmX8672/yb/dl+H2f7l/7B+Z8h9p/9qvtcf/HfH/5UVvMmOH5U1pxu+NM6bVzTH1n/&#10;AOXfbC3/AO+IugVuJ7+Uioom82df7sfxe/6I+1nu/wCY/j/8T7Vf8fLH6l/N6XH27/0Lyf8AkvMP&#10;7Xd6dzZ972an9Ld9ripH/ruPvtH2AAHHxcx/e5+OvWGB4/DG/H+aM7floY/YV9ELE/Rb6PFVcG79&#10;MPYpAqWge2NrKkjOOuP8Qv8AO+3/AN7V+75bLf8A2c/cuZ0/+XPK/wCuPs//ALSfa/8AmvH/AOTH&#10;yO9970D3779m6o/Te9PdasNRQBj7g3JBVmiDWp6HLHa0AOi2SSq26kSdMrkxp5Vx+X2ydXyLjly6&#10;E9a+EIfdbliEOk6hbfUpQLT4Rmczg9vYRWuXM84Wk6czEQT9+EsvQJ5LkLrW7FhI7I9S5UIlyNKw&#10;DRTP3eOLLa7W2XTUSELGKAHV0VvDL7MVLcdWR5vmN7b298qqncJaVVhp020I1XLUghiMj8cWO7+U&#10;6NOm3bK06wJgefnhdZ8E165ZLgNQcJfuXGubq8rsjAA2wW7mcRSR0bLIeGGNojBFIDKbjVUHUCBU&#10;gz/b+GOe/GMcLt0W3OX7Ny+4usl2xttu0MQtrQ2dtpglSaCZk+ONBtdpqupSVVtZfrpBBlgOlPjj&#10;qw5B7i579NsN0TcVbu4tLZWzH/rHMFbbnI1BJAiJGeJO+vIjM0sQDAABJIEQv99cLZJmir9r8bud&#10;zZ29k2lU3EJUXCVIZgfUvBoM5/ACuM5uN0XtkHUGc6iCIgZsQo60yxOs4ak9a6/xPBGzvLZBsC3t&#10;1Fq0U0sX0LpC3GNDqMkNljS+yeJbdcnZuOGKW+4uRmSZHaanyjGNLnW+rn5d5Ncx5+/dp9SLXtH6&#10;a881u5btbi9ZZLVs3dLglfSZu2kgkSCfj4Y9APaRAoUllSFpI+UVBGNvB3XNvxfAfYc9uuV3HI3t&#10;7ptXd+u6uO99fUa41+5KLLCSGCdsf9wmCMSACXYGSIET4RJIjBlkH3At7Kx6L2VZb95bgW2UFzMC&#10;1d1GRINACfvGATKU7iCD4VFZwB2ATvgzq5F2wygroGtrnbo9NepaQIAAET44Vbu3LV9LiMVIJrEg&#10;gj8S9R44CJzHtji/cntvl+G5TbjcWQjKo1qt3b31Kqdxs75H5F1fmAWFkaTIMYovqb9LvYP139gc&#10;99OfqR7c2PuP2rz22Nnd8bv7S3G2u59ONryPH3jDWr9ow1u5bIboGBqPu/8ALf8AmR+8v5SfvL2X&#10;78/YPvvJ9v8AuXst5vp5PHbO6S528e86babTi67S6/GWZl8nvfZe0+4e229n73Sb+LeYssn+Gele&#10;bfp59XPq1+yv62+zvqp9IPfPIe1/eXt3dXN1wnuDjbi27XMcPcuLb5Lg/cnG3JTcbXcL+Tu9pfFy&#10;0xhoaAR+QL/kA/46PfH7O/ct33L7b/3L3r9Bee3jr7b95Hb6+R9s7m4Sw9se9rViVtX0/wDUbtYt&#10;X0AMq+pMf6kP6JP68v2f/VR9j0/bn7ini+0fvX2mk/5n2Xdjxe8kmP8AmvYXb82u/Xfwc7+Lbid2&#10;uLfwP90ftL3X7c8t83it8ns9udd/XT/xfJ+Hpt8MZ9a/fd/xV/8ALP8ATr/kI9lJ7V90WuI+nf7m&#10;/avFJu/eP06tb0ni/dfHWVVbnvf6b392Rd3OwYkHd7Ngdxs2MXA1opebsH/Br/8A9s8n/wD6F+qH&#10;3frOJx+V/wDWLx/86T7Sf/1F9r/+h+7e7+W+f/couf8A138v/leN50/9qWbjJ/x6e0mWdX/zVX0X&#10;AA/FHH84xAHWQIHnj9aFyydT6WAmsRJ+yfGMf5jH7y/FPw3PWxtuOs3Npcu3GBW1duQLb5KNYUDu&#10;XVCkZ/ZOGrluFDkghYaZgaScqZnzwGh4flidzu9pYD7Vtyt3bm09lmcbhZF17jtTSR+Bc5GGWUF6&#10;hqjp0OdQMBpdvvro4i06mwx2u7K3V3MDUEbutpfABWcliQpzBnFZukXS+qCRprBJBqTg1pnumHdP&#10;YXIbgbvi723Uj1E3Nl7IvRZdVi0JcgBUWSeswYoYxVb22wa1cFZCyKyJpkfvqcR3127s/Ku4+xuV&#10;2+52vKcS5uK9ncbkM3pn02bX6ls2nUVhgVIAosV1Yqp7LwgQIlBT5e4rI/nitOyG1bG74PcL6sPa&#10;e2dxc+dDd7AxDksDII0sc4gCmFrcKtZYHtdBWaGcwfA+GAj3+Ot7va85tbhtXtxtbz3UQDQzNZ0m&#10;1ds22kMpAGtG8JmkYh7q4jW7quAxt3VcQY7jXV9nhjG+Mcq1/tfa7yxv+L3W2c7a1v8Aidxs7puj&#10;1RaE6PRKtJK3DLayKihiuGmI1sGKqWtSQNZmE1LqA/tTC8WQW22t3G4+0bSXXs7XlHsoGexbel/R&#10;e9C7+FYIUZwCBniDbUMbRkA+r/lJhZ7QvSo6Yxr+Xn4wbre39xY2/K7dbNx9PHKZF0WVd1TRdTcS&#10;SWe3AhyCDMDFsVVdvvQoeFdWlZknMCB0jxx16co5Au7u7r3N7Gu3hbF29s9zt3BJbbpbIIpuLoM3&#10;WIIUUJ8onFM+5X1LuYL2pIBGY8x8KY43a9WpM8O07T23fXjeM9NFe3teVYIIYuttiSx0MBTuk1AB&#10;iCRXFntbi3Bt9RJBtFYBqScipGXwyx11uYjmnurZ7jjm54ba0gZeX29xL7gJZNvWBdsbjXCksSSH&#10;qT8oyxHAAO1K1PquoIgA5iATGJtiWDRXQ12z7lS9pRDxW0uNYAYva71EsFmVqSCCCBE4b3DMLarX&#10;t3FPxatRiP8ADGd/9otOA2+3PKby4Ht3L259ruxJPppaa0oZbrSAfTiRFGiuJdm0/puXBDfqFp00&#10;xn8PEY3OYjFcpy1m5vdla2zobJ4C+rqmkXmvNJQLcEDVM9x6GpocMKinfFYKabusV6AxGeMdN19F&#10;7uOQ3ux9l2bl64bv6jhmsTE3GJsFnV8zpBAEgZg54s+cZfS29rqWLMD8vhIxrydMJr/tcu/b/st/&#10;/uXunk9dwW7Vqwth2RfVClaqVQmSzQASepyjGZdSFYqSF1GsVMCpCn+GOTT1NtN7au7zbbfcLb3G&#10;5Oxtm7oEW7epiILAhoOdxpiYzxVEB2grJDt6jH8NKkHqSMumLLZ9U6OnzdGOuwrlXDILFg2ba9pv&#10;KG0qugGiJ1mvwxbbW3CfBaEEg5905TPTCc3Lnby5Z7t3jtfthfTYNdvC4h0XEBWxpTQACFdWIBBz&#10;+Ixe7SyJEQQTMFQACTUk9a46a645vVHC/dfLgi5Yuq1i92aHtGrIlsWmsW2JkMwNKglqiMbLigLg&#10;UAScorElp+ONvN5Pz18/frtu91xjbq7b3F17PYz61aBZFru9NmLLJDAliJAmvTHUOMTTZGeUVg5Z&#10;VGDXi618HP3Ecmd7zd6qHVuHKlVZQ2kwVXUPt1SZ8cWeDs8ynP8Ar8PPAwAwMAMDADAwAwMAYEmM&#10;DASkbT4VGdIWCKGegmuBiWZEi1dgrRiCRFCzO57VEGmeBiiy2z6XaDRmK9x0/LQhz0I6QMR2kA1F&#10;AYmYPwxGPJcatfxp9XdKNMqYUkaUuaT8pQ9TnQ9MV1xokdDTrE5YPO7hwOw25sbU0Ugzl3EQIGmJ&#10;ByEecnEc9DXOJmMhibflG12pSzd3G1cN6rNKhQrgtAi3qoJOcgZimFWxUifMeIqMsaEPlWVhb3C/&#10;mOEFu9OZcEj1CYAMZedKYlJn51+7GZZYOa8wk3XUABXKmAurtFCFJqDFYiPDD9YEUivxrE4uIMr6&#10;VpGdHuaEuyAxVhLKaeqT1EQCRgwndJy8oA+7E7Z6cN6693QxuNyiWu1EDK5KgLDOJ0o2p/E/iHXP&#10;A9HwMVPlQCcxh2/O/wB7X6VRU55l1SsgKbYYd3zGNZV8/Cvx8MOi2Fz0ilSSP4YuMNTxz1qBf5a9&#10;uLjkKTQiKnSZImJ6AeflhQdLc1+FI+wTitZ114ygjZb7fMF70ZT36BqhdMsoYmPLrhLbhQPP+3hg&#10;zfJrOJyXtfaO53ja7iXKHWAMtApQuImM8R33ZWYrQUEzng53ybXhvuE+m1q4bL3iq3GksO4IoIIU&#10;MTHSpJjMYq9xvbigqDBzGokmppOmIxJMM229XevZf0x4m6yX9xYtXrNuLbJaX03uqZ1ot5gwJ/EC&#10;tOhxUtui7fmXSKkCAamYg4qPRtn2RY4vZWl4vhbFy7cNm/cN02/ywFlDpIlQy1BkgkSY6qYq6mCS&#10;SdOeRPngI9hN3xO+Ny9YtWdtZF7clPSAN5LYly6RLLJAmZOUYnbfbIqxALUJrXPIz4YDkXu/3xvt&#10;27H1WWyj3kthAyLaZz3tbAKz4FwKimLAIoERgOPXuY3T67l2/eYQdVwMSqIvyaiDWkaR9+WB6K5l&#10;Zr1GRwEZ/dXIW2azZ3N5W9ILKXryhl/CpBroykUrlTBiyD+D75wDdz3Xv9vaKNuLltHQatW4JVoG&#10;ooXBkGZMiamML9FYyWR59D0xM+gqh7v35drxv3xbUyCHkuxIUzcJgMAcxFcf/9P3uanMwKHPrQGu&#10;Pr79JdhTtTuKarvpnbuRDqqNNwCYAJyMj7RGEMT0oB4TmOgP8cFSttaVbnc8XDoKAtJ03wQ7CZIg&#10;nSZpAPQVTNAATHiZFWqQKdBgiWLSkXXd11BPy1UBmNu0dAuFWNDqAqc6GmEGOpoQKzTxgA0wEqwz&#10;ALOprhuEOgBiG+Y3IJIBmTlMDKMJHcPtE0oTnGAeKhA2hSpNk6XLsjgDtDDUDMkzE0NZoYIxMCM+&#10;swIpUnASresWwZ0kpoQ2tOosTMhRWfE9KgUw2cqGKEEkQJ6Y5+T0WJCMrXFDaYLLpCsvcANICmDk&#10;JhQ1ZEYQGgVjPTmB3CpEj7sYls6Ca1hSW0k9ys7LHqardwBYGqoIz7WrB8KFIJMlamhiIBrX4dML&#10;beodFtrSjQHd7epjb1K5uEn8DtkWUya0rBphJMiDJEEV+P8AamIp5baLecWz6UsjMCwYaUgLGUwD&#10;QkyImDhMzQDzzNDGZE4CQLa24vOzMQ4HeqqzKW0hAwBOmQeorWuBqoOgNB59YnAOfppu3DbdlYaX&#10;KsGgWl1KKNFTJqYmnxwUdSMo+J8QPDAPhaWipGlTcegBTQ4lWahWsigYZE1JwJknygTmMAaLpWx3&#10;BXdXZhpEiDBeBmWJj7jmBhJnz8CayCOtemAchNYB0A2+4KFAtFWkm2tCA7D8RJ8M64BnMkQB5Rp8&#10;DHhgHW1yDa1a2uDS2cXSASNTCob5ooQQSPApgGIiCJiZJBMxPXASTAIDBiyl1LLAWQtWdW+JliKi&#10;aVwk0UksY+UipNYzI8R/bPAOWUtret2xaFSblrVFsBhJYwc9Jmc61mIwAIFc5BkeIP4QfI4AM7My&#10;J3qgDAKwCqNU3NLxI06vkFJ8YjCDIU6QoBGfQEmJJ/lgJaaTeUs9+4wUqqKAXayE1QmgyD1JIyjp&#10;hJiSKZRmM5q04la1SrOo6HAlfUZiArSEZKIqzKsYJoZzywkkjzHTLx88/sxFTlTU7Es4YKjuwYzc&#10;U9qqf/gaTHn1wg+IrQrnGZg5/wAjinPoe1P2WydCABmgEqSrBpMU05kxBmhwgE/5ciIMRJY1AqMs&#10;D8TtwKnzXam2wIFPTRFBVi0GARUGQehJwl9JJHUCaVM5Ed3ga0xvTjbn1WH7ZPpqy6QAQQCR6YNH&#10;ILLAMikfdhvUe0nM1IABYg1BH247TE4VIChS4QAgEQbhIRWgAhiTSBQ/34Swigg6lJkEgkGJkDwx&#10;NdszkOWjqCmD23EkMoZQQaCfOudJjwwUDSYOZUd0MWmpEdcP8/8AA9TgYi8mtfTCpddBbUqLUEqG&#10;RiDBLUJOGTXPtViVBPWK1CyY+ONKloFCE/6zonqNbUlUBMqQWOkEgnPr4UnBGZmekgGJAA7iI+7+&#10;WAcABVkQM+plZrg1O5LXJW2GIMGgaCKzXxwTPIgkBl6R0LChJnP4YB23ZYszoha02km9rBAKrplZ&#10;0yepJMUMjphJArpJOoAyFMEzQ9p+zAPj/vCN6bOqr6ia01J3lAQJIImTHhWcJpBXOWIJBUmYmpb+&#10;JwD9vX6muDIS2yqZC6QRppbEE5lVM5z54bcgZdzUDCgMjKWHXATbKSJYaUAZ7F0s7Ay0sERzIUQA&#10;Jkk+YjDTEGSSYEUoRERB+GAlWVuKyaUBuHQVVC2lnkMWRZMyPH+OG1E6QZiDQGhEUJ/gcBY3WILs&#10;BBlSNRMWzqjQoBgiAfM+OA0AQQM4LVmYmD9uACBzcLKXIC67doEBHR21Mqlcj1MzXBN1ahqKAQCf&#10;FftOWAetMPVW0ouoza4a4NWj8Sh5mCQIDAUoOslslyBmYzkV8f4YCQgtoQVc6CDcT8xtPawQ1AmD&#10;SgNZwTGmcRBBipmgzwEi0DIMCWUadfdbQIZdgATPgGgR0w2CASfxCJr1IjVP2HGf/Q8J+KQ0mFTS&#10;ttw8qbesgA6goBAJIEAzOEsACMh2sa5CmYp/XGlLUu6GR6gFwKqkCVakadJhYnqK+PXBGtagEAlg&#10;ZqfxQajLKJOAdtqQQFgsrsRbKmTkWU6WA1aiTOQPicAjqoOgwFgGsnr1iuWAUhKwGb8y2GLFhpVT&#10;1CMaSAOpziPDCAek1JNe4wekxkD54BbJpYsFYjQAAYBcssHSJB1CtB0BwACYBBLRJqTmZMD+/AHq&#10;ABuHSyagANIC3Cq9puNmCTJBArTOuCmsSYUFgKGY/CesUmmAc06SzEKrFntE9yQR3i5bIMahWjfx&#10;woaqAkTHQePUlftwCNNp9R0XCtdQYBYdVIGhG6AAAEH7s8A/P5KxChuhJqafxwBJpNsXIVrhQZMc&#10;tM6YaDJBgT/CAcEamIJH4Ymoqc2MdaYBagC0rCRrUhhcJXuAAKhrcnKCT9k4TqIEEjSFYkDUZgzp&#10;60wDwthouhNV03UBkW09PX2m6VJAJUNRSD/TCTJgStVqSPljyNftwDix3OVugWrhVEUgyGmDcYUg&#10;kkxInKmE9pzAyk55Z9cx8cA8rMraC9wEdqr2KLf+Z/BSDWRNKSDmDqFJYDMASSVBoCGEyOsYAwQ8&#10;sFVrqwWJLBVZlh4ZTBBNAs51MRhsA6R/mGRgKAQIgj+394Sdam4YUFW0q/ebrxIHaY6T1/6NTAHg&#10;YmgIhpaYFYzGC4qcV1O4gfMO03CrBrcKAz6QJqpk08cIY0MjoADpyEChGfwxnbHbSdT1mdaMr9ks&#10;xVWkM+uOysAEip/gMImsEE5VA1UMacscHRK0kqG12+7WArQNRHziWkHI+OQNcJIFPEAhjmBHgueA&#10;fQEajcftfSygNLsWFCzsBPSlPADCdIIBkEAsDnWPj55f1wDnraWKgXVf8tlIAIW2W/09YFKVbzjI&#10;wMNnwFABGgDUMpgeYmpimAl2gFV2Ytqo5uMQLiHVA1AiKxOmZimCg5Dp2yJIIkhifOmOnj9Up604&#10;o7FVtyWCtoRrdxlGlVgUArB8aRXCGyjp5yxPUE0y+/7MdBKSJJOpW01kiBMq+qDMxH3xhJBkmJjI&#10;mR2+XTPr0wDoZdIVRpaEDV1RcgyxJiBByyP3nBGoIoYIEmREiRUf1wA+UiVj8sgrSW0lg4YVilYG&#10;UeGDlQOgJ/8ARnPLz8MAYW60CSykyFUMAxIlSQKzSf41GBSoyOR6rTKOmZwCCrAguC4LFoCkTqE3&#10;dWkEkwJBFJp1wUrJE16grEikx1OeAWA/aRAWoDFtWiCSnctAYmnTB/MDlQnMr1yCkR54BJXToZvV&#10;OpBrKqdIYEEF5npFMvPA1Qsle0dAsnwGoDwywAFsFtOppYzOsrMiSwLGkisGPDwwRYEghooJk+Bg&#10;0OQwC0tQr67ZJV29KAwbSwOgAirQcvhTLBEQBWKCIE0ntDxWKnPAKVgxPaTIbVJKnUBqd1WsNIFY&#10;BORwCCIiASJAiDAEjtMfywBIB3mCdDdzOV1EmlXBIgfh7iZzwgUFZ7SzUGpspOeVPuwDpUEsykA3&#10;FtgSdCH8K5VJOdMEWIJiATBCqsGAQQT1B09RgHFQMFkElVHfcuSGbSVcNkGBYDM/Dxw3WJ1QRGeY&#10;EwJGdJ6YB1dJPplZB1NEkKGBDECaHUcgTPhhFPsFBBnpWSft/sMBJIaVAAJMXBGpUDMQdOmBAyB8&#10;6ZHCSQag1MTSoHiI/l1wEhVcFQQpCKxttCqrUntB6AmAwmoAk4bJoVJis6oFR0FOmAdVYOsMTNsq&#10;ber5CRpEA0JBppjr8MA07ooYNDMkfLU0mcA7bZmDKrZBe7SbYVeukVbLocs5JGGtVQIUCKkkapzB&#10;r4+WAlwR6mk3GZ2GkIJQKaRUgkDIHp4YS2qpAUEwWZjUjIZZHp8cA/aKyo7wNTBVCzqLAuyEtWKE&#10;wfKIw3BILEyQVGUhgFJFaEx5DLAOAw6qivpdGYMZkOxCvKCVk+Zmc8EIZWopDEapUqBXSO4/CuAU&#10;0qVlirDVoIIYgaKsAtM261PjlhLapkGAQQNBiIaKPH2T/LAOIVNDpdpSdamHkap9MESSBJ60GeGj&#10;+GpAK6hp01yBr4RQ/dgJIDMWCrrKvoOvXQTlppJJqDXx6YbOphC6j2yQF/DESw+B/pgJKuqlNZSp&#10;02zKx6sHsUieoGo1n78JjukSAABERInIZ4BxpKDUUBYsTcNSCB8xEAwD0NPHphXymI1ChIIFZXOD&#10;Snj1xAUl1DatDA6ElnAWvdVaksIkT9uGjEkgQdMAASSRlA8MUSRWdRDAFXqQGUB4M0JH2D7zk2xo&#10;YA1TI0zBbTBhuo8cA+AI1OWIBAOZYaTIWBVTEeP2YIwJkzAIIpBY1keNJwCl7iSFIlidQEsqg6RJ&#10;6SYz+/BNMGseYavgSFPlgFpSDAbSIqAcyW0sT4kdT/HDZmQJIqwOUVFDPXz6fbgHFGoO2lT26gqh&#10;piZiDlJqOojPCZK0MmfmIGk9xidU4BZVXJKiBokajK6tMsSsTqA6/b44IAAmQFPzE1pBpUmcsA91&#10;DBzcqqViaCTqWABWQJrllnh22hZ7FpaFyoIzJEwQ2VM+nTARtxdSzY3e6YwLK3GB1AKHUSuiZrQT&#10;J6+ePWvsLjrOz4ZHCidwilSdMKU7VIHSlMHh9xtm4fnL/ff7+5XnfqQnEWb907XgNwL++tq90M9u&#10;/cntGruVZnKMxGNvYAJ0XMySrBjmP81Ovng47en4PDvui5e22xTfcWYHpruNndBF0+rles3rt0VK&#10;gMCTKwYJmuFXnQOqTVe2TBNDQjBJr3TM6q72tw+/u8dd3wNxtvugd4tmyxVVv3FZblhhcpVhLVUe&#10;dcFK3GGvtIUwxBBInwOCXW69U8bflOG2d27sQb+yNyH2iBLtvZXXQMrFrlSKkCSAprIMYcdAe2YY&#10;KPvAgaftzwTNij43k7myYbu4Rf277rcKyG8X1a213W3cioCggMAc461r7ltpgxEkqTWgz1RNZwen&#10;XfujrXEczsLlt9zZK3HS2tu+bJDOrvqYegzsYRlEGCACK1MYWlxrcBidIPzEQVPTTQU8ME30l5nV&#10;A5Lh9nzPrbrjTp37WnOhLtq4m9sspZkulsrqiTpk9Dhd/cWICsxYnzkgk1By/lg566bdZwrfa3t3&#10;3Sr3OR2e0Tb2bbN6hug/m+jFgaXKnSC34hnPwOGVsK69kxFSQetOvhTBq+S63FjQbr3XueO3inkn&#10;s3Lq3CVs7W/bVrCg90enpmIM0iTWuD9K3aEu8MB5iDNIH+GCfqb7cakJz3IcpfNnj+LW/t2v3mBd&#10;hatmx6dbbBoOZAAJ7jpFc8LBtqRpJjr5waHzzOC/8X+2ES/a5LcoHv7Xa29yH9O1eZfWFlYK/p1D&#10;ADQsLpDCjGakVmKi6NQcgjpqJM1iVGDi5nveS5F98do/H2txrLdy2UgqEVLyjcXWDIaihoa59FgW&#10;xIBZs1GfWpH9/wBmAgXW5VtzFza7bZi4RfLorsJtKbdq4qgFQorogQYYnUcNPpFQTJEARXOgIwGi&#10;4y5vL9v9M36e3YU3We4lwKNSQpdWAqxLSwFDkR1wjUpn5jUUmlRVp+GAmCxyO326Bbu0tkG4Ga46&#10;EMLFxTbsWFhioLZnVnIIGWEqLSsBc1aTFZAIr1J6/wBMG+7ba/T1WPJ7jm9/s2u8Gmx/V2rVxLiI&#10;uu1cbQRuFgQfSXNVpBrScFdsbB2DaiVIkk1MmRp8IHTA1u8nCLwPP/VHj9pdsjj7T3LXpWdKtDMS&#10;QbW51mGZjFVB8PHEf9PsVBK3YMha0EighhTBe7yf2jXn3N9R95dsLf8Ab4ewya3RzquQwBK6Lo1r&#10;qjvBAEQARgl2vGBgW5B07TqGokkdZHwGJiRZfJOs/wAA3fvT6zXNtf8A9v8ApRxnIlN7YXabh9tY&#10;s2i7EWrS3DRiVZtSgVYU0nEPcWOEdR6W+vFgwkljAjIROn7sLJerU38n+62Xtn3N+4/Z7xRzX019&#10;u7fam04VNuQbjgwGOt0FwQKBSf6Ygvbs629Le3D6YHzNMfAT/wBM8SYxw3M3rMOvcfyXNfpLVnlf&#10;p/xind+p6ws2ALd1/wAatoT8ORmhouG7d2zaR53IuGRJqZqZ65CanFmccqsN7xfOcvvNgE9uJxNt&#10;0u211BV0L6dtU9Rgka2CCASQFADVw3bu23uF1usoYOoBZlKFhMnz8MUTN/xXJ7LjrGw3XF7a7uLG&#10;5s7lxttuj2d3atUNu2zhe2AGuKRpmtBTFrtfTdEt3d+qKgDfMZBBrA/nJwY2tnTVyL3duOW2W83m&#10;/wCC+mVzkt5vD+kuKLCC3espbCTqCnWCDptoFIP4SYnFmf8Ab7Q9QXL1242kqE1d1Z6eJwc/r2ji&#10;ti19W+Wv/ob3Fe3OB4q0249W7yS2Hbb3FXSLdtAJAtoxU3JMsIMZ4QBv3LNZt29sunta989RVjl0&#10;6Ug4L9E52vccuXfphxdmxtuf5bmPem+Fy7a3vH+3TfHHPcssStqyE1LVlCh1JoNIYThq3x23F0tv&#10;ORa9JZmtq0oGIntB+3IYfNZtbMa6tJyf1Y91XOG2+1+nf0l2/B3LVrb2Nvvt5t1tbw7JXFpF3bIh&#10;aUtie4t1g4n2722slbex2qsxA03HHaCDUt4+RjBO3a3O/Ecz5D2t7z9w7Xd7/wCpnvd9ntl3C3d5&#10;xPG30sPdsaR6SbVlJAFugNsXAPxSJIw7G/3S/nuUWWHpp2kACZ/64M7TSTjms7a3X0p9kb5E9sca&#10;nK7q4drcTk+VJ31ncXb94xaZrgowPg5EkmIyj/oNvaNq/euemCSpLOzLLGPl8cF/U2ucRtF+qvub&#10;k25325wHAbjkbtpEu2X2WyXbXka1bLIX3lwLrtzmetQcgcK3W82tjR6X5rqwARK6lMf0GCa6Xbrw&#10;g+yvp97+90f7sOaTbcHt+X2N4XOW3rC49q8Az2zZKxqOsj5R4CAcQl3YLkWNqdTudOtZKg/N/Dww&#10;buvGNrxHRt77JvJs7F73V76t3dlxfHWbPJLsd0dvY3d2yQm31KncGnSzDQAJk9cSbaOWButJZidA&#10;PyqoyWMvtwZ2suuNWT5nk+OG0uWeB26Wbewt2Nvd5K9atCze3G6IMX0u/Ozg6YWdIUkwDOElA7OF&#10;2r3Ch9QAwCTkCTlkK/ZgS4k5wc/VXuM2nH39x7w2HCbPktXE3rloMotQWv3NvaSkQ0aAQKzHTD42&#10;e7CSNvZsgsCRTSQcmXz8cEzpLZt9TON9RfYdze27be5+e9yXrOzvar1pbz7xNzZcm5xzmR2EibEu&#10;CwPhiwt8doC3N3v0QlGBCsAsiIgeHhgzNrLnVxrlfrE28ubji/p39JuT39pd/tXt7rdbO/e3LFtZ&#10;3S3bhAYdxYsKAlcvFtl4xC1kv69tCGZS2os2ZFOhGBbbctJtd59b+YsbfnbHGj29y+7R+OtNctnb&#10;bfZ2NRt2Lr2GEi4naNUEtJFcR/1nEbdjdTaK3oxdtQutxPadPWPEYLNdsZ/1tOn00/cF7n2dni+V&#10;+oV3bn3Al3g/cTXNy+02N6xZm9aF8CLYvUAVg1QMKu8tcKsmy2htyQysUK6Cw1Mxyp5YNa+PP5uF&#10;b7d/bvwlrfbLd/Uv3yebG3bebDebTa7r125EbVzY2e2tXV1AuBk0nuqKZwbl7c7pGO5v2rJQwQjE&#10;lgR2sIqB5YJ/3e/HLq/Be3PaHsfkrNj2n7b5znE31nc+huN3sytjZ3bV3TuNpds3+xlIXtuBDqJO&#10;k1xFvpt7TLrvLdIVVKFiSqP3M9cHWbbY41br27yPu7mdvuzxntzccHbS9uN/Y35tWrdre7rZlbOz&#10;4m5ZQVUsQCUEeGUYJb/D7RPU9O5dMKs6u27LUaMjgmPLeLwh7j23+4H3rvrnE/7zwfAbZr97k3s2&#10;9st7c8ReSwGuWmvXJcMVjSoBAj7Au1v77sx2HDJbQ6pLIZYrQs8+XhgnZJ+bZF5b6Ze39lt7O2+p&#10;v7g+U5PfobEWbHJWEtWEvrqsbTYhWOoowKEk9O6Oliu45++VCbb0E9MVtlYBmmlvLOMEx451uXIN&#10;z7S/az7V2273vJe7D7j5JOSuqTy97c39xcLmDdv7S0xMkHQrihMaRGIF/a8ze9Q3N+NqFuIFDX9L&#10;OD/qMMqrQgYllvRc+KdJl1X257v/AG9cAvD7fhvpkfdbbzi+Tbd7ri/bFvkLGy9EBuM2m8LpcYW9&#10;ySyO1SrCAAJxEbavZvM+6522Q/ppBJDIjz6lFz1RniTMvNa77emrb7T3ht+Y4KzsvZ/7beYR9i3I&#10;721bbabX9Lu91smnj1Lbj0zbFjWGCBSHWBU/LHt2ODDvp3ZulgFtkag7Lr7lQ1kjpQThe3PJnyfB&#10;f733H+4p+P2Z3Hsmzwt3avdvb609yxueJ2m9PGM2z3XI2oDi1fyujUwQqRIIg2Q3PGbefS4e/uro&#10;uLpJcBHFta3UVRTT+MxhbjpDt3vWuVXPaH1u90Jtn536/wDt32NxI424m92vH8Yb/IbO/wAvuvy/&#10;b273+6vAsu8p+hlmgRpABnCVvX3cqvGbSwNBv23Cg+mL5IW7bYmWDZvAxZ+DNnrdljf4L2/tLFje&#10;ch9ZvfPuO4u+t+197s7+9NtOXve3kW/ueI5Ha7O36e2bZkn9IXeGpJJnEq+28tpq2r7bam21tNIt&#10;xbtQRq3AYD/TPUZDBJ25xZmsXwnH/Tnl96/H+7+N93e/Npyuy5neHfbrl7Z33LM73P03ta9Y9e36&#10;fJo2kWHZJdIUMAMD1eUuJYB39u1pubg3jaQERcGlHBYjtYVFJE4qW+OXobX239GuJ3nuB9p9LN/y&#10;73eL9sWuEtc3u79hdxu+LYbvkONe0oui3e2bT6kMVuMhEzTFff2m7drAXfNNsG0zG7adFd5HouK0&#10;CzXOfhiWXPFdde34YdX9ve9vZ222/uG/vvpvtbe35i9b53bbSzwXM7PleQ4jZgH/AH7ZXUS2Futu&#10;URTYAKi2p1tDYbGz2rI88vcWxItlEvBmUr8y60UTJkISZnGePinft/urC77/APe203+xt2fort99&#10;7iNq5ym23m54heP2m5/W/lcfuRY3+7YW1tC4r71EQ2wsVVpGJNna7G213VvAQ4N20HFxu2iWkLiK&#10;huuc541Jjhi3a38rMc57x+pXI2+HTbewN0Lmz3VviuZ3Wxfitno3Y177l+Q2nH33dl212z2FNTob&#10;aswCiuFXLW09NrR3F696iiyUNpBeTXBN5nJmVntIqcVb3fmmuEfjeY98nkNnzKe1OB4X/bd/c5pd&#10;3Y9wb/dcLujsQybXhNnx20stZKX0XVuLNxms29WTZCMCLI3TfqLu5W1o290EqgZZKrcczJukeA+J&#10;wbz0l61p9zZ3HN3vZezb2vxHtvecv+s9y8Ve2tvd8ne2nIfp7e4u7DZFLa7deFtXQwY3HIWeyypA&#10;w5q460ES8zL6+4UOVVVti/na2yEqYJESKT54M58l51Vd/b/Vnkdxvt/wOz427/7DvtZ14c727vdz&#10;u7nASTyvuzfWre8tFrVl/VuWYDaFQLcARoxIG3tblSluw4VmYx6koNzZIRVFwoYYRB6zgXayS3GY&#10;otx7q5z2ddXfcr7m4z9XstttT61ri/T5Hc+0ud177cbl+Msch6b7S7cuK9lEIsFVQuCYGCe3s9Fp&#10;PRL27m3uDSfXuenutvcgXl0LOqp8zEYnzZl3lz/bk3tOX99ne8vu35/a8fyXGe7OF3Iv2V9ucX/u&#10;fsv3Pxnqbjg9xb5DcrZ9AtbtKJi2hcuqkrRoDj9xuLd17O4bai21/ZLbt7q2E3dpPzLiuqwqkEzS&#10;vjitTunF/wBX+tY3tx9UfbftrecPx/uH2zb96XOV2Xt/35v+T5P2VyV257C5vkQ3G8XubG63THcb&#10;i3oRLUXVQFjKSBLL3uNJUC1ut0q7a/c9NzefV6hC3bigW/lrB7ZqZwXG3pcf3f6ml2fDfV+1td6+&#10;55/2N7M3e693+3uOPIbPacVsRtrXGW3ucbw+9a5ybad61wM9l7l0WQltPSClgAq3e2Js7dU224Tb&#10;bjaNd2i6CtwO4D7j1oWQdPdpIj44J2b57s5v+Cs5Hh/qQvOe4d9vfd3trkPc3De99nx3vHeXr1m/&#10;x1/ZbZW2Ptg8Mj75RfT9YWseol5nKqw7ScP7e9x6XDZCsQUX02uantttNWq6jMqBCWqqse0GPHA3&#10;132io92cF9Vt5srXOtyHH2SvKbp+Y2vDW7PHcnY98nY/ouC33H2LnKX94lmwES/uNnZU7m8pae1c&#10;HvL/AAz3rVu9srTXbV5Lrg2yY2pU+hbNwKISRMk1I6gjEtia67Sfh0/H1VfsX2t9e9jwfLchw/1F&#10;5ezwvOe299xHGvZ5W3Ya/wC9bO6tt7p5l+Kv7m+r79bL+kdvaslLC3O42riNho/7SVui5Ze27OwX&#10;U6tdfduxYX9KNACKSAhocwJw46H/ABfTo01tPrfstxxTbP3NsOS46xstncurt+K3NvhOK9icbsre&#10;3v8At+3ut7tH3F7cclu7K3H3lordtt+Xcvm2SpcNriALSW3/AE5vFbaspuNdFsmL91rwLAtIMMQZ&#10;mDgf8TX5qfY8l9eRc5vc8pxr+6v9lXd8s22vtw1ngr3KC0lz21xO14K/Z27Wtl6Vy0dxtrNxADaa&#10;4ulpl27b2FtK7zfrdvgIo1s94XUcLtttZtuDGqjs5k1n5aYZk5tNe+TGOIqOD5X6n77k3t2/YX06&#10;3XA8C/627ftbLacfwb8NvNhc33vb3lzfKcXfteom2VLmx2WyVbVpmthDo3K6mgpd3G31XbO42m+K&#10;ept9sHt2lf8AVWwdW2RoJfUKZ11EggADGs3oudbM44+LofJ8X7Y92GxxvNcD7+9gHfvxHuj3Xd2f&#10;Kc3c2B9p75ra7T3Zu9qL9m3sHsXEO4t67TeiNolm9t2Lu2GVZru33XHJt7Vq0uzube6FHpbexdug&#10;393twpLKrO4AhxKoGAxOjWMWW3PwW2/2ey4n3L7N+p289ycrz3K7v3xx3uXhre4d+Z5v3RxHEXF9&#10;t+0Pcd7cixa3e4scfsr1+41/bXjY3e8faX7hIBUvcKz7viNo72lsP6Cbe9Yt29Fize2jGxet2Vr2&#10;qykAzEZYmtzMseWdm11nxyovrQnH+zvrB7t4+zyd/krI5vee4uM5jdciN7zXL8X7r2trntje5Rxp&#10;I3F5b6tcGjUonUABJTuuJS6SxHcCDAWBTr/jGFkvVZ5f8V57P+tO52As7azdQ7S5ae2L7bgXb7pI&#10;1oz3Zghuw6YpGRBAzV3ZvZu6Qop1YBSwikRQeGU453S+jq9S8J7v43nuKG5tbkkt6gu2bLM62Lih&#10;XuHc3b3e4rqzrXTJybbbF1nSfxFgTIFJYSMsSabGcJqe502+5W3d3Nq2R6A2e4t21terULZY2WA1&#10;9APEUimMzzHG2ntMzKpXSVcwCaiAqzmSYrjXjuMx112+L0T9NPfu/Xe2rSC5auJftXNvaJe2G1Vu&#10;3riGQqqAxUdZgDPHnH3h7es3BdY2Va2+sQoBLhh+IfiE9ZkRjcuXV9XvpD7/ANz6e1sPuLlu9bFs&#10;3VvMwFpqmLTsSVJBmAYM548i+9/a920LrKoQOIKQxS7aUAz6ZFSo8Mvhjrpv/lrO2t6voV7I907f&#10;fWktm4bsaZftGi40wrMCY1eBx5f9zcNZR7zts7ZulyrMUNlLCkVubdloDXrnjvLhz2k9Y7JtbutV&#10;YPIK6vm16j1BP8ccd5ng9pcF1GsnaXoB9Zm03muKsa7jPmaUOr7Mb4rhfHr6cJ65Zz5/3Yy21tLx&#10;twXRaG6S4jJb3L6Ru715FMgBqhFzqACMq4M/93z1yPG44Xj997n321spcYWQx1HbFrLrFfRRBQKC&#10;DrfLoK4l45+Desu9zehq5cWyhZoAAqTQUpU49A7f2Ve2OysLetJra827ulEHrs/p6AH3LrqJYQSQ&#10;fDGLc13k9FF/u22vXbgtv8kICSCPmkwoPjjzx9RbG34Pbsuy2lrjnO73B2202jsbV0uPztzuWYlm&#10;eKE1k41r0efy8a9eq8ssWUEsXkDuIAJI/wC3zzxyw+07/K7FLulNreFv9W7X7bI3px/7jEamYVUd&#10;RFKY05fpbba5lPYr9xwFjg9sm7vKbt22tiydyxtgOLtzt1indGZUCPjgzfH+nAxsvZvuP2puUG03&#10;XH7e/uvV9Oxo2vrPddSWuigJikgk9OmJc+jfj8mmMEsCYgx/DGm3t72DzFwbdbNkbyYVbFxrF8HL&#10;UbfxjCZnV12/S2EA4OYI65nGP3X0/wBxavDccVuHu2HOhtlvE/LkjVS+Os07hHScVzvjueCpHiPv&#10;xi91wPO8dv8Ac2dk+42twKL13j7jG7tyHUsNC1CjqNOdK4nrw5dm02xr1HM5Yy++5Gyr3bW/s/p7&#10;lshr7glS3dpKsX6GhUioxrFxli2TjaBil3J2u5ULYe2WNw6UZlGmtEcMRNJxHPbs2nAYhJYt+uHv&#10;srPYuaNvdYMHGvsW2qnOfsnDLPbzmhiyfb7U2w10rFsi66em1m6wRtSPYYDQxoZk/fliNWT+4MVH&#10;N8l+i2tzdbne202+0S4bFoKtt3s3JIN1lAJck6SYzyxYzvt9PUMfUH9hP/Fzv/rzvOG+t/7meI5H&#10;gvpRtuR2HOe1fpXvLbbTk/qb+jZd1s9/7utOFfbcK7aHG3EXN0o7tNo92PL55r9OnX4/D5Lp7eW/&#10;qeXr6T/Xfl8J/qfm5/5pP+db2d+yPi+b/bv+27fcL74/dPzfG7rj+a9wLubO/wDav0Et76y23s8j&#10;zFq1qTkPcIJL7ThgwFg6b28ITTYvfp3tbfb7WzY2u02u32u22m32+02ez2dm1ttnstntbQsbXZ7b&#10;b2gEt2rSAJbtqAABAEDHhmf8zu/nrc37z9y+8OX533H7w9ycry3Le4ea5j3B7l9x+4d9f3/uTnvc&#10;XPbtuQ5rmN9v751XN1u7zG7du5k0ygYW+lasJ66R0zHTGhH4ht5uUvbTiAmwsXlNt97vVVb+7aNZ&#10;fW4kgwKxnAzxlN29jde5OI2ptAtYF/eJ2gqptJGuuRBMfHFakvba98exNp7q9gfsx/cF72Xnbrbb&#10;3EOA+n++U7y5Z3N2xzW+Av7aws/nI6KdX+WDSDjcL16+PTr4YN6SYm3xv+p8q77lRoXURaBdQTAV&#10;WoNGVc4zwfX7D/PBvftz9QWToQRp06iGBzcOkVCgGZzGEuaAeeDntdZMaeqRt7QuNrfSCLZIeewg&#10;9qgBRNAelPuwEFPtwXTTpac3F0CQrgMgtqGAKyD3HUpMSJPTBP8A0B+4E4luJlNp264+ZywANxt3&#10;UMoJYsQGDKtD2kRJg9OnjhKrI+4D78JczLmk77ci6UtkQYL6pHyx2mRBgdRTwwDVo8z/ADxQW2Zr&#10;KswNSisrf5iwDySBX7/OcAgiY8T3TUGchjnfqvb8A425Oq0oHcFUJb0Qp1MO4hT4+Mms0jDTDyMC&#10;pJ6Tl/brjWt9PgLvbbiLutDbS6YUoJBcC2LZUgkgGag9MA/gy8zQk/CcPq+Qctdybm6BRCYVG1Kh&#10;Uw2th1BIpPj1w8oYACsCPL+eNEmbhm9zettc101qSYAAIBajIxp0Bzk1w7g9Ws7ZhUP+axYwqszk&#10;QTKgQIEn7ama4WnzYKqNxbCq1I1MQADOqTpRgTH3+OHcBltwiAMSQQSVtgkiYIJYgEyZzqK+QwMT&#10;nPyDLigMGflqxJECKR0MRgYoQBAZREASdQYTSDAGUdIwMAxcIgQZBmsmcoFT1PWR/fhF5S9i/bBA&#10;a5Yv21/9K5aKKSfAEiaYum008mu16TbW/wAJtLS9Evjbq7fe7PcuzabO5sXnAqxW1eV2Cg0JgQMs&#10;fIr9hX/FV7K/bLzF76vfV6/wf1H+uN/luS33DHYJd3/sn2Ds9xuHfangF5Tb2L265B1ZWvb67Yt6&#10;K2rSBdb3P6Uf1ff9RT93/wA/PsXh/ld/Lrx+f7F+0fD7fwePz672ae++4+Tx6aTb/mb4vJ5NPH7f&#10;XbW/p+3032m3Hk8m12xrp9B/bP7G9r9o9xt9z+4Web3V22uvF7PHLemuZLdrOu2M+nR+mH/mM/8A&#10;aiL6nfvq2XKft5/a1b92/RX9pm54nacX7o3nKm1wv1Z+sl9rSHkdv7qPCbvc2eM4L5rFriNvurr7&#10;gD191d7re3sfXpmZ2LsSzMSzMSSSxqSScfzU017NZpJjHpOj7/euX5kltIBbt2x6Vu2ioqKAqoqL&#10;CoqD8IXID7vCHcHc1BBnpWYpjTy7/mrq/B3RY4zYoNzdlbZcpOhLhkqxOrIr0BifDDAUkkkZ0OZM&#10;9QPD4Yz/AOg9WV7d3tpLdhLFxg6MtxXGpV9No0reRpBYfATScIZe6Rq8FHX5ZEHD/wAYaHZ7z/wr&#10;g7fzFZnL6tWu5cgNctigp0rSPsQy9sBSI+HhNMOk+kWPFb9xeYlxGtNKqr29Wi4ArADIU8cxin3t&#10;ibeoAAgQSRn0yOLLLMweoPpj7tezyo2rv2XryG0qXfluBZcguRqMDUTWvSuM5etAqZFRpEHoImR8&#10;Rij2X7c9zHb37F6zu/T9Zbtq1cZibhd20lVS50FFoOs0jFRetg9woQIPwggZ4Onjtm2Hov2vzd1k&#10;bj7hZ7Vxl9BheOlGgG6ewjtnVDQRGQIxBNssdVBkWyg1plg7WyTNdJ2nKpttvbs6rgW1buW9sust&#10;cQ2hre9pOazIP3xht7AWIoDMQQJNZz8M8CbTbot9hzh3VlzdF25ftempe5rZ1ti8HsTmQIkLEzMx&#10;Aw2LYAzmMqATBzBwVbnl2d20ggXqOxdyyapXQUYwa9YBMZeCHthq+UGcwDmDGeAkbLkX2oWwWIQl&#10;rgUMAXe2NQe2zEkE5GCFoBgG3A7VEMOkEEnKD40wCm5Zt4W9VgXsu5BZmlbYAUzOmBBmetT0GI1y&#10;yocsAOhmIMHrXAajjvcJu7O3aZ715rRuIFN1yFKAuul46rBAIP24et2tfYcwPmpmMqGmAp+V5h+P&#10;u/q7d2LDadW3JuAZaixdTqkxIUx4SM8fKX/lm+g31c+vH0j+lft76Q+x+Y99cxwn1E5bl+W2HE/p&#10;hc2PHXvbybOzu7rbq5bUBrkoFDTPSmP6cf8AS3/nZ/K3+Rn82v3H+4v5r/ePD9m9n7v7V4/b+Hy+&#10;Wb7Tyeb/AJqb3TWePXfbM01ttxiTHPL6D/MH7V9w+7/bfD7f7d4r5d9fL3WTExMdecfF9XP+KH9w&#10;30e+jH1Q+rnPfV33/wC2/p/xHuH6c+0+J4Pkee3VzbWeU5HY+6N/yG82u3uBXLNbs37TyaGYBMY+&#10;D3/0Nz975gn9vXvKoJj1uGHmaDdY/uB/78N/o0zifvr2f/qL3X/qh+Uf+4X+6sc+02/+G1/2vuK3&#10;/Iz+x4HS37l/pkCW0hTy18Fj/wBv5VfGR0wo/wDGx++Agj/5nv3eCVJrueCH2f8Au3n0jGtP+ol/&#10;Rjrvrtf317TrP/TPu/j/APq7O/7J/dW2lk9ntmy/5tf9pk/8kP7GVq37mPppANf/AHpbqg/9yf6P&#10;y/8Adl54+/f1U+hf1Y57/il9sfQfivZHK776u7P6Z/Trgtx7Itfp/wDdNtyvDe7f9x5PaXLj3BZB&#10;s2AXZjc09AZIx/Cv+VH85f5Zft7/AKmXvf52/d/u/i8H7W2+8fdfdT7he6+Lbwe49pv4/DvNZrfJ&#10;f1N9tZ2zTuzm44r9Z+7fa/uHuP2D/wCynw+O7e4vi007PXum04546T44+b8/f0s/cL9HOA/5bfff&#10;125X6h+3+M+jXMfUf6h81s/qHud5cX29v+L5f6cbDhOL3tu+1s6bd3dWbllCACSJNDj4C/8A0Nj9&#10;8Ex/8z57vJmP/drgsz/+N4/uh/78R/oxn/8AHXtP/UPu/wD93flH/uFfun/1z2/+Gn+1+gP/AOiQ&#10;/sZNs3f/AJpn6Z+mLfrFv9z3IAtSF1mbNBJzwf8A9DY/fCI//d6949CP/J4Iiv8A+N4v/vxH+jK9&#10;P317TP8A5n3f/wC7n/uF/un/ANdNv/htf9oj/wAkn7FgoY/ub+mIUqxBPK7jJYBn8nzGP0b/APF9&#10;9HPqT9Dv2rbf2J9Vvam+9m+7l+p/v7nW4Pkrm1u7peI5XZ8TZ4/d6tpcuJputt7wHfPbUCRP+ff/&#10;AKj381v5f/zn/qb8/wC+P5ZfcvH92+1b/avt/g19x49d9db5fDt7n9TTHk102zr365+mTmYtfsX7&#10;D+3e9+1/YJ7X7hp+n5P1PJe3OcS2YuZnrH5sP+Ub60/TP62fuz5L339JvevD++fZz/Sb6X+3rfuH&#10;2/euXtjd5rhOU9z7vl9gHdVcvt032zLdsfmQCSGj6JC0I+WQZiamfsx/wg+5WyTNfOM8yUcqbzB1&#10;CBgzgio7g1xxE6p6x0nFfyCFbJFe6ZoR0gZ4l6E2m1xHRfpryi7jnFZWQrZWF0spd5PdbUkGZGRy&#10;+GM8bS6MiZqpEVYiDjjOlnq09H2uVvru7sv6fpKqXrTG44S3bbUCoWV1ZrNZr8cQr9oAKsaqE1Iq&#10;TlOnKMLLOo2/C8zc3F6866ba67YQKbhCCgudrjuJ/wDbfhip3FgNSJOnSdUyepjpOLptjbHxdY6x&#10;xXJuqi6ILE64Rh2p8oVi5yMVIz8cZjdWg1wnogiJyCmRmD4Y7tO0+39+V2NkHSbt8gu51CQ9Sukk&#10;CAsgCPPLFLb2hDX79ySqSimO4TMnzGOU/wC6/gZ4kdPv86rW+N4zbHRduabtzSTpYW4hCc1aKifv&#10;zxAvWUCOSq6nImAIIU1jwzxrX8sb6tPsN9uHvW0F24bG3TVVp9O48MJzkAAEGIAx8If+Rr9rv15+&#10;r37jE94fTT6a837s9sn6ceyOEHK8a+wG3HKcXtr6chs2S/dtsGtllB7YMyDj+9n/AEyv6sv6ef5I&#10;f04e4/Zf81P3N7f7R9z3+8+/9zPB5PH59tr4PL+n+n5M+Pxb6Y2xZJmXjo/F/wCYH7Z+/feP3DPf&#10;fbvb3y+P9HTTul1n1S3M5svHD6R/te+p/sD2r9M9xxfub3dw/D8mfdnuXkP0u/3XpXjs99u1ubXc&#10;CQZV1yM+WPBH/wAwn+7TU6/++T90g2/mm7xIH2E7iv2HH9DL/wBRD+jGSX/3Ovac/wDyH3f+j/l8&#10;z+L6X/7g37s/9c9v/htf9r0l/wC/s+k+m2//ALHvt7Td/wBM/rPm+ELjWfTr9lf7oeJ+oPsbk+T+&#10;jvubZ8fx3u725yG+3V7/AG5re22Oz5ezud1uHRL5JCIrMQASYgY+h/zV/r4/pD/cH8rv3H9h+zfv&#10;X2fn95777Z77weDxzT3Mvk83l9t5fH49JdvDNZdt9prm2SZ5uHr+2/sv9z+D7j4PP5vaba6aeTTb&#10;a5nEm0tvX0R+Y+r301fhuU9L3lwt1n47fJbS1uibly422ZUt26fMSQBj6Zf8m/0J+q/1ltfRm19L&#10;vZXLe9G9tp7w/wB6/wBs/Tj/AG3/AHO/tn2S3zuXtj8wW3KwTlkMfy0/6Un9QP8AJ7+QfvP3v5/5&#10;u/ffB9k1+6eP7fr7X9bXyX9a+LbyXyds8em9+iWZtknOJbX6H/Mv7F91+9z2P/sr8N836V8l2xZx&#10;LMS3N9a8s/tg9/8AtT2wff1z3VzvGcD/ALru/b78cN9f9Nd5b2Gzv2d09kxUozqGGdZyy+U1n9h/&#10;7uLyvct/RD3UVTtJL8UkkeAbcVHwx/Ynb/qIf0Y67dt/fXs+fh4vdX+/Hg4/C8vy/wD9wf8Adfp7&#10;Pb+/X/a9Tbj67fR/a3Us7j6he27VxwCqNvDMMJEwtKdDhB/Yj+7ifTH0Q9262t6wurjJ0iaH/wAi&#10;h8iZxvX/AKh/9GPH/wB/XsuLP/TXus9fh+hlL+xv3b22T2W9z/42v+0o/XT6QC018/UL20LKv6bX&#10;P1w0hugNP44/T59KOK5Dgvpj9OOF5TbXdjynBewPaPEclsr4X1tnyPHcBY2u+21wJKhluKyGCajP&#10;H+T/APml919h98/mf+4/vX2ry6+f2vvPufvvP4fJrbdfJ4vL7nyb+PfXPONtdpZmTiv+lPt/j38P&#10;272/h8kxtp49Nbn4zWSz+D5Ye997tuQ91+795tr1ve7DmfeXujk9purDFUv7Df8AO39xsr9s0Y/l&#10;Mpg+Na46VbB/T3HK6TcMyaHLofOMfn9/O9fq55uQDym12/rBhtUKIqhgpXVILpJJZZM5+ZwW2Du9&#10;u3pbqxz1VEgmMsdPQtxyc5W7Zsbfc7j1Lao3p2mRT2OS5XSk5sSJGLMarR8YmQ1QJ+Zh9mPPnKST&#10;bmsdd9Leqlswq3CoR7erW5UgkNShnVlQ9cJL+rbVIB1NUAeLQ1T5+GCyY2sPLZbY7i5e9RiERVts&#10;Y7QlvVbBSOuUmVmmZxcbdAXC/J6SCFmTURPTIUx18frlj0ywfL7i4LLuD6w3d+HuxKjS+rRNe7UJ&#10;iKmcXe3BsWLt4qE1QFrQkdRMU8cdRynl7icty3GceHe6Nt6t68i2wr21oWBImGmpmKGk4zG5utdc&#10;jN7jTmQNKjMt/jnjzbfmpOufg7nxGyt7La276rpsbParZU6EuOLtwHSAhqZmtKDxw0tn1NwtpJdl&#10;AJE1LT3Gmfj/AByx0/7z5YWbcJ24352HE395uTZtWbjQsqSgskdi5g9Iyjpnjv3s7ixtNol5rZF2&#10;6knWAaChI+yMa16Z+Lx+ffntj4Z/vW+rL+5vcG89s7Tdrd47jNzbdv09+56jXGJZLbxEANMGTSla&#10;Y2rxpYCvhTqcaed4L457tneWGJobQe53dpW54yCFAoTINaQK4HykN4KDWSYyGY6/HANqWuLurbH/&#10;AOSDaYJFblti6ggRAQGFKyJzjBCTrEzBBg9DUfi/pgJ964tj/bGOqxrtstwqxL6kKtIUZMFEFSJ8&#10;pwbqAFeZNCCD5wcsBC2e79Tfcjx7k+k4ZLli4xGgOuuWLEE6lGozl9+NFxTjRcH/AMbIOckAyTiW&#10;ZHjT6+cReuch7f3Ny76renyfYSGAY7hDbZZrBWdRBpB8cVHvL2p7d98e2uc9o+7OH2PP+2vcGwvc&#10;fynE8lt7e62u7291dJ1WboI1KaqwqDj5z9tfuL77+0Pv3tP3P+2fdeT2Xv8A2Xk18nh83i2um+m2&#10;tl421xcXGLPX8XPzeHxe58W3g8+s303lll6XJH0X+onu76W++fZ/v32P7k5P2d7x9m8vs+W4PnuH&#10;3t7Zchxu8snUj2N3ZcEBlJW4hJDAkMpFMfL/APbR/wAa2z/ah+8vl/rj9Mvcu03X0W5/6X+8/bFv&#10;2lzF7cH3h7W9x+47+yu29nsXs2P0274wfpnZLr3bd60CLZt3AA+P6Ff1Cf1/++/qX/pT9n/KH+YX&#10;2/fT92ey+7ey93t77wa6f8j7v2vttPNrfJ5Zt5P1fF7vb9XXOuvj8nj8lm298mm1w+k/Zv2Xp9h/&#10;ce33P2Xkl9tfFvpNNre7Tba62TW4xdOL1ss6Ys6fbT95H/L5vv32/sH4L9uP1k9qXeK/cR7I+u30&#10;3963fd3AbVbfsH6heyva+y5SzvOTuW7l03+N5m1+qsLuNoyNt9wZvWLqS1i39ULpOoABazmKGM9P&#10;x/64/m3fm+93q+P3B29uuz9S6NwzW2tObNsmQXYKGvhpBVTJWKiajpgwoayZzgRWk9DOIhm/vdxt&#10;/caFCrWBfuuUdbjF7dQbK5FjBIDxJyGIemLpqQYGWQPkD1NcB0YbkngXf0tabe8rsL0qWW4O1PUt&#10;kP6akALIoQCxphncWlPqKuZXpIOVdOA0vs33Jf2/+zPfulLNjfM4CN6iBneCb6HSssIYTnANcsUu&#10;7EWE7ZOTGc6x3HB08f53pP2Dcu3PdXIi1vBDC1vbNouJE6mVlQGCFEkBpFSYGeKNVPqXBT5WMEjw&#10;qYODu9KX94LnHcXfGsEX7ABQFSAXI9Esp7gKEiKDLEW/+VatskjTcoSRAKnPzNM8S9BreFnkuT5D&#10;b7hbd21utki3FVWFxbbqVI25b5AwYrBIplNTiM6+o14SGLWy2ZBoKjTibTMuBo9ruxxm34K+Fbaj&#10;b70bZTdVbi6XbTbY3A0aQTRZgwTUSMR2JV7EBlHpgGpkdsiSesYnSyRWl2yLf2XNMG27ON4Lqr6Y&#10;S2tpnMtbW0ZFsmppEzFa4rbtx0DOsyt4ZCCO6p/tGOPSLJmuk8Xx+03bbXa3mIW/w7oS5LLc0Lq9&#10;LI0NTqBaainS+sOWs7kSWBssRIiumoBIH/Xxx31/Kjz7zfHrs+c9sXA62jY5lNvA3DS1pL2pbjlS&#10;TMdoAqwmTjPNbi5baB3WT3UBInJorPwxw/FZXpCxv7D7Hfqz3Sdty1k+mIdELmSLOuYQzDByYjLL&#10;E/Z3DbTbxQMWBZhWIjM46a7dupern/vPZbfkd17jtvqurYTa3wtu5OlgwLTZFCoBBC9D0qIdtsC1&#10;osaJuGWWihJ1wWjI4utztn5IqOTstbHJpthcV937fW8tu1cLB3H5fq934gRUGkCsROJO7S2LR00j&#10;cKRI7oiDmPuw8nQjO+0N5yL8ntzfJv6va+6Rm210ei9xCW+bVRQWhiTGc0xNDj9PdgCRdUAgwUrM&#10;sCJx06IxTbFx7i4y5cuuLVzit3fu27ihbe4USNFj08gpGmmRAPWRU29X664QSJdZIHUnMSYmk44y&#10;53yvo6vyDWX9kcSLqB2t7PcOyM/55SyGQC8VHygMQGasjMgSJXLks+0JEkg+AiDBMHr9+NeT0Iyf&#10;0Xt29lxfvTQXQh7UgpmHBdVtHOIB1ywrECuIjIr2JIM6yVZonSMiYznKIxJrnUbSxyO423uGVvhr&#10;abKx61uyHdA9zuNtFYdI1G4xM5Z1xSNaCuXqNOoKppJGVOsYxm47W+7jDttrlhu7AtrqJv8Aom6U&#10;1wtpllrgLA6SakyIpUzi32sssGjdoJ6Glf7sa0maw5D7jVF3Fx1Jfbj9TdtMhbUAbugMgKkMpJDT&#10;8xrMRi/2ll+2ASpBkxBPQEHz646xHnv3nzGyt/qbTvG6VrbIrObi6bTgsty2x7jbgaIFDMGMa7iE&#10;CMhrkJkCTXI/0xXn3udvweBf3A8r+o2XKMz21Q+othXZtIcTe9RUBHYzMToM1JWB16bsQBaoZELH&#10;wjEllb8U618IfrXufV582yIKu7VYk1MGVyBplWBibiuriWBgBgYAYGAGBgBgYA1zHxGBgHpj7ftn&#10;qD/DAwDgY1GpiAwJqQYHjHjgYBavoP8AmB6H71PhM0wll1D4T9uIWZ4q+4zfGybbs0gLFQdQqTI6&#10;tlGWIN2yaGOsGmc5ZYn4dHn307XWeA91C0ly1ccq2gMpDEkqszDE5k0MVwwLJyifMwY+EY0w2Nz3&#10;LYn1RdUMirqKFQwUdo1REAfd9tMAWSK6agg1ifhgDu+5bL0S6jWLyEmHB0sTR4GX2/fh702zHXoB&#10;kAZjAZLec3a77XqK4DBh3hvUpo1Oa+P8oxJVJyFM6g08jg76advNYrecmzNLM5mVZjUSzCCFNaER&#10;JPnGFwqgmTPiZBn7cHRXB9zfYBwW7mK6W1DSW+YZAVwnXAGVTlmCegGM3t9S3EydHFG+GTvIViQd&#10;TljWCXKmsT1w01wkxlJifDDu1nDhfJtbmL7ZcbtUttcuNqKpIXuBYDMioPlIw3mDJ/n1w7p6MW23&#10;NXlq5t9qV9OwxATIgaTbZSxBBgk0gHPPCGQACK+OVBkcv54S54pZZJfim7TliPTt62ttrJ0D8tXA&#10;kL6gMkNX5gRHjhh16dRlh04RtOL5Nk069bO66ZGpghHawOmCQOog+JxSb8MBqBicqTnQGcUerPpT&#10;v+O3W5s7W7bHZaJX8xNLOig3FthcyxoCfgIxlr110aJIisyJFPE4qyW8R7z9u+3eL5Xjnc27N87i&#10;3ZRbLWwQdMLRR3ggiQa0xK2e6YuGJIFI8KH+mCMP9SvYG323GNZsWLb3Ly3FbSe5vUGtbdKzqrlE&#10;zToNftbmpA7Emaj4ERgPnV7+4AbPfXtpaCBNuptXlkASDVwGkglugzqRnibMf28cS3HI5Pe2jAXA&#10;GuBY7gHgUXtIPgaTlSnhhxch0oQDnmRhjnIzV+0ys7xc/M0BytwAEgaijR0ByXr9+H0Eg/dllGF+&#10;LemvdmMxv7qhghuyFKtQCFLMB3KDER5YLTWJzypmPHGePzs4ucB6w9H05BT54pCqe75QesEgz4+W&#10;P//U97VAFTWnhHSKZ4+vv0l2EFS5aFlipCmLrtPdbchzRTJnUTWowk5dSJEmYED+eAftZkqEsMyX&#10;PTR2dwbhaAyUlV8D4eGEzUACJAk5jOKeBwE7QLiOwK3GVgFFxtLF2X/SulZBXxNa0Jwk0FalvEkj&#10;T0JOAft6Tp0M1pFLMPTAAV7RlgLQEtGc1GYGWEGRLUIBrOf2R1/t1wEwwTbCll9RVPzR3HtAIUEK&#10;oknT1+yMJIikGmdYk56a9DOAdtiXFwkOPwgJIt6hCsoQhg0gihpIjCCZrJEAiMp6fzAyxz8nosT7&#10;agMqBNc7lHbua4EuKaxSB4ERmTFcJXqOogg5dKKRhpZgp1i5VC4AN0urWyTpuIHILBehzMLSD8cI&#10;ME5iuZBBHwAxN+pD6s3pwqSqCqur9pYFNLEQIOVSBghmQWksP/bfs8Z6YwpwqHVna2D6ToGJm3r/&#10;AB2oKjJYJk9QAaYKJykdIWaUgGcBJW5pIdkTVbC6GcLUamMtbHyopIUAVnCROZ8KgkH+OAkC5aau&#10;q7pKhUdQUeWgAiAWLiSPCBWTgUpArJk5AfCa1wCkZ1U67k1tJpBDsluKglIEiKAA1kREYEZd2cTA&#10;iOpp54BWoJnalBcf0XuSZWgSADqYCATPiD4jAAmvhInL4xgA7m26qyqNbC4tuGY9smHCfJpOTHOY&#10;ywQqesT0mc9Jr8a4CQGVCuqNUOtssSAxKFj2xJkCCTAHTphMEU8zGqJWkfL/AG64BwBbiq4VihtI&#10;l5UuuqiSW0Jfy1ebTQjwwVSJmDETNTJmcqkdIxFnU+lxdYt912Dci3pBKKU0qqnNVy1MfiInCZJI&#10;AOdFkBpbqDPWMRrMSgqIC7okga7oTUq6S2rtgzpJAEnIZDBdSIJiM5jKqk9Z/hgHrbQEYudRLa0U&#10;Lac6nlboETCggKRnWRUHCWEiDPXMiAAayP6eWCnlumy+oNblaIiJBe5lqT/MsFSTOXWMJIYDKJbP&#10;UtB0Iin2HATEZJ1LLhbFwgBKO0D5i1fFpAifvwglZ0wQZDAxAgdIPngFAXlm4z2STaFt7ZOsl2fU&#10;Dpy+WAVoATJzwTaVqswCakTINaDAS7aXbqIGAloVlL6VDoYXUfETMnqINMIEEwBWKKB9ijVnljXP&#10;FvQPP2KCzEWmYF9bMQAo1FgiiCwOQOZyw1JWhBMSGehY1rDT08sa/Tt5nSmEkLbdS3qL3MFW1Dqp&#10;pVio65mvT44aPgJJAJmTqI/EwnrjrMyfXz/BUlSrwzEDU6DQ2n09QJhXdQIXIZdekYNoJmDnAM9Y&#10;msUOGn5ZkgAjSssNOnVoUHIGulWrnlJ8T1OGnqST2hSSKClAD/DGlSrLFAot6WdgwYIrkA6mKow6&#10;kEgGP5VwCI+b5YI0xRZGeeAcQgqdHddRrZlXIu3H1kqgK1CgmKGAI8sNmQDAk1pllDGQf6YB99Jf&#10;S7BU7S5egYsoQsrJXqSwBn78FShNCFEjMrHWPtwDoD20ogCPchauLbB00aAVUktAmf7sIZVhiZqC&#10;1HiSc6YCZae76lu2vyKXtHVY9SbdCoW8YLRAk4aeAwKxBmTnIYASScjB/r0wFhYPqIFuH5RAFe0l&#10;yTDW/mBIBUf1OG2JIQRIgy1GoIIAbpXxwEmwthHuu1xlZbg02yPSVqem9y6tTVQPlyy88MkEEGZE&#10;k0gQdQAjywFityhCnQQiiZJlQpDa2agNSJzjLI4MkVMGumQATE0Kg+YH2VwCrYCMtoFOxmcFj6Yu&#10;U1arqiTScpliJyw2aCekQBFAMyMBIVhdoAJUs9xwYd3nSrqHzpQV8Rng6EGpMACD0JzAPn44BcMA&#10;Nfbrc/mIyjUIEErMppArE0OGysAUJAJnodMZmM69cA/bulmbSCrsgMOQbbXBPaENQBEU6wD44QR0&#10;NZIBgQKGWp/d9mAkBi0MGIIAKoamDS2CBkfCc8j44SxpOkqIA8YXqonxOAfthSzFriFiayrKzuDp&#10;UsyklaAiYg9emCEHJjJAC01AstcvECcC59S3JB7wsBm9UQVZUf5AsfhmDXODgEGIMqIIEkEyDQFR&#10;0n+/AJUsrTp1MGQ9qwAjADsdpkxn1JoMBY1STpABBGeZ1AGOmB8y3PaxVWae5H+R9KgrqkGCYnu8&#10;aRGDrQVEkkRQAyTGo9DngY4EWUNrJtmECEQT2lQoLWl/EPOMiRnGCgVD5AAiDWq/KT0g5HLAGWuQ&#10;HQlmI03AImEMax+GDABzNMFAoVgwaajUyaGPDAG3crLUFlIhZICgajDipaOgFB8MBjUQJbTDAGEL&#10;H5TWviKYBVoHQfUJRFfUoP5lxbaQpCwYUVmDgNAEfKD0gkjS1JPgRWmACanhydRUkShABFwAh1Q0&#10;UgjTB/hhFT8aDKhpMrH3VwD86mFQZ1MzSZDEf6TBs4zbpmMEQoGruCmpnICINB/XA/Ea3LkujC0H&#10;QhVAjU5U9ih7kUKkQBT4nCO6SdIBrAPcIAMMT0jOMBKdrQAUvr79TAMbTAMQ2lYBBOoFTNCM8JIq&#10;zSCOjCCSYrC9PLALtn8tFdWQ92u2wcLpZ9KDXncMRqnImRhss2ekiBpmJAJY6pHQxlgJihdQUMCr&#10;E3dDUuMFtyqo3gSJMiT5EYTEdwADKRBEdwDV6x/h8MA8Lkwl0yGEOjFlgm2CpRWGoqRnPWMIbKJ0&#10;ivQSVOQJ8xjO35aTipNtAHNzSGeU7paDcXtaErkRMAZkxhDUHWsfLJpEiQPPHndMz4pA/MuQGUaC&#10;S5uKV7lbQQG8Wg+XhnhBpUAk9SokmIiTgZh5QWYSwWXa4UeYDkGfTSoEQelM88JEGJMQxoajuFOv&#10;3YqpElEPpidSiW1FWVUYKQAeuYqa08MIbMGABnUyszWonPoMsA+hLLcTXcJtxalZ16QdWq0H65jV&#10;M+BwmdQIrIMZjt/y5VHXHTTjqh5VNoqwhkaqwPnYR6zOzCHkR5xWK4R5AQsEEE91e7PI43mXoJqk&#10;LGpy1zUrBUVdCMzRqPVTWI1HplXBEDMkyBMDwzoT16YoUbjCNKqVPbrBJ1MQVOpAKhQNQP2HBExM&#10;x1MdFg6oAGACIpCwWNAjXSxJeaG4zN8sUFMwcDqDGntgNAgqRMEjALZvmQXFIRizhmJZbhoHIM0N&#10;CDFMFlOUt0pWazBzMYAjqeANQqJbUzMSpoC0TEk/1wFIOrT3QJkCpLGIhvCemAdgKE1HT3kNqADD&#10;0xAKkCKiamuWDkjOM40iCJiNXgftwCAUJAPqPBKq8mWJqql2kqD9vlngiwyLxIABC08TQ/zywAtp&#10;3eolrtDGagsuqhoCYEzIFfDAnqMx1+UNq8v4YBbIdQWhB1KSxlpT5IzJHUeJzwepSpEdCDTMk/yw&#10;CDbuSHZoU0QAkaivaO5q1mfIyfDBEGakaRmogKSOoM0kYAI6i3KL3MTFxmJZokFSAIia5fxwGMdA&#10;NJ/E1SuYPx/uwCwoIA1sWZWPauoC6XllhQQY8ZEHLCCBIg/LE9tM4+YeMxEHAOCVDyxIb5RmQaFd&#10;SZmOsf8AUmCnugkrNAv4dUEkLnSgOAWrXF7Z0hlUGGnWdOUwYg5jrTyw0NMGmo6SuZjUetf7fxwE&#10;l9TaCXYRcRxkTCwCFI6kggUmM+mGYofDr3D4dfjgJgadFci0HTkAdQDLkggESDXpUHAg1rMCsnSP&#10;gIzJ6DAOowFxX7kZmVregAiR1LNMRmxyM5eDfzagQopOUCIrBPh/HASTpQ2rmq6WB9MtqDSxYlGb&#10;QKnpSgzrGEQaqKZKDIAic9GX34B7URLEqJYXXGkswCoA1VMkSaaPjE4NhpJkqwif+wgmhg+OAXbf&#10;UqhbdxWUsh0ghkOkZgVJB/64YMSZmYEQfGATJ8DgJis+nt0hSTqlflCme4DKeoz/AI4TBWROYBB+&#10;bsapoYMgUzwDnaxDaTQsSuX5iJKkstAJqIFPjgNAgAFVoBAmTkAZ6RgAC7FoHqmIOoxoWe4jRHcz&#10;Gs1I69MNEMGkQwYCRSINIJOQwEkPbNsBwyG25IIzZs/VCrEzkPCD1wkyBJBECQTqIhqkAnwmBHjg&#10;FjSIUaGrLL8rBwnYxKVnOcshgjHSp1FoHkdKhJiD4HAK7h80qFtqgIIBhu52bSZiny/b4YaNT5UJ&#10;OmdJUxJz8hgJKFlQd3dD21InuDJ8gWlFGR8YOEg5TTMEZA9wpTyywDyyAQbfYdBVwZdTGkBWamc1&#10;+NK1bJMtn8uYANAIVwY/ngHFhTbYlIFxoEsukvnqEx49ZqcH2x1JgjT8xlRXuNMA4Dc9QCFWSCWV&#10;iiaWMkFFrQ5TPnTCWkETWCSCqiFGRInoB4VwDqm26sCNMhEKu0hmHcNRGTGhE06Yb/EDRiQKCDpX&#10;5ev34B0S1spREV4ly0MW7kkCJNSBXCYABIqTI7iSZZiaHr0wBgltSt8qQQQFXLOgyAJkivXCIBJI&#10;B0dKamkn5VJ+8YB6oQFlHqAgljKqq0BZ9PzUMNStMan2tx/+4cnaQr/6ykwxmQTU9BjO35aztcTL&#10;jn1p92J7Q9j8lybGPT2mlwpKRaAIkRmTEic8euuO2x2m0sWVTRb9NdQEALcAoR/XFnSPjt737XPo&#10;/Mb9UPc//sae8PcfMHdDe7+xvnOxvLqK7rj66rF5WMEVITUDUFSKg4tERj1htM6qlXJiBOK5uH8r&#10;yuy21h1TV/t5uMl2w5/P2zW5X8vb9VuSwikDzOI+4t6yDMOtJMUI/CI8q4Lrt23MbL2jy6cfZuhU&#10;9fi7luETb2rja7VxO511mjBgooK1BOGA8MLZzBlTQNTOCf5YN7ayzunNrV7naC7ttxyOxAbabi0b&#10;IULcayQYlb23UkigMscx0picCGQzUwDrzYmuX8MHNyzcbb0eTXb7ZSduWVG2gRl221Vx/rkaQXGk&#10;OZIBY0IBxHS8LpKuCpEiIk0EAk/f1+OI6du2mNpy1fIcDd4Tb2t/xm5Xc2HAcsbl5NVxrodtuu2A&#10;MREk5T8pIwhgIKsNQAgaaEkzpjFJN5OLhZ7c319Ld7JRtL928ouW3dRtrtsR69y5cJOm3NTAkihi&#10;uGvTXWPyASCO9qDUKgwcGue367LP8Wg/3XcDibo3PuH9Ltr1shdvtna42kgpc0aF1FW6AfYaGJIZ&#10;lTvKqomgEzI8c8xgxNe+8cRiLvF8fuN/aO3sbi411rLNunu3E77ZZlAtpV0KkHX1JiMV13cepTSQ&#10;DOdQAtNQC0mTg7a6TW5jrHBe2Txzve/WWvV7Lz2NpaKh795QdGq93aAFBYEDTNPHAsX1gq4EiIp1&#10;A/p08cDfWbT4HvcXtxBct7na7i9dW76j3tV3sKM+pgvpzCEkFjSpjLDp3hLaACT2gAADpWv8vDBj&#10;9KfFnU+n1mzZbe3LgIe5cLveuuzavUP6fVUAKsiRUOIE+C/1SrAKMS1GmZUMMjEVOCfpXGZUVPYm&#10;+3iXbi73a6bVq/6TW2Sy965YuF0uWg0j001AZVgjzw624V2GlWYgqCYJEzEffgk8W2eeik2XtDe7&#10;K1uH3e6223/J3Rsab4tsysxvarYsglBcFNJqNQGGk3Nz1QPSLSSCGHh1M/wwW+KSdVzyPszh7/DX&#10;7l/mLW0vJY295DYvvca0lwd6QsaWJOpqUE0kzh+9vIKj0WIImiCnSh6fDBmaZ62Mz7e+ny3Bf3a+&#10;6rNm/Ze4itc3F69Z122Lrbu7YaS8qCikZmhqRhtrqivoM2qtMhAzJ8+mCzx59VvtOE5C+gsj3Ztb&#10;TbUNba091ma5a3UMbYtquoFYAmaeVcInbvDPt2IIFNIFR1HhGC9m2nSrG7tvdfHjc7bZ+7tit+3u&#10;GtLfa9euFiVVxavO/wA5YDUukQOuG2u7O04P+23b5g0AIDHpTEtvosnk9dkpOI+o3NcfetL9YOE9&#10;rbcbrVd3N25t3vbW0qF2Wy9xlGsgyAep0yQAMPzsGDl+Hu2TpBlUMVoQY6Yv4pe+dNp/ezR2n1M2&#10;V3Ybfj/3B8Dz6LuNFxt7vdrbdSCHS3btrIDgEhprIAqTit9LjfUueptL66jAEETInM5nwxntl5sd&#10;L+pj6a7Ne5j6r/7Zsv8AaveXt3c3bMPevNuLbtbcvlaBrEMXhgBIgCk4b9PjLPy7C+dVG0KSAcyY&#10;PSaDD6dekLPJ8Z/cnJyX1d5tl/VfUj2xsxtFY2lvXLSCFQWkhtTV0A3LhYypOWWH7I2dwFU425Io&#10;FKkQDnpB+7FYnfn80Zr3Hc+oOydNxvvqxxNrbsUY3NvuLAa4LGRdZJho1NaUzp6nLEpLdu0pNnij&#10;qIMh821ZmucnPA2xeNtmM3vIctzO/sbfl/rlbt2f9Sy/GKqvtBZt61I9KflU/lqOhrBw+v8AuN02&#10;ym2sbNTGrX+FV6gjIjF/BMeOc25Zx7v0n4Ta77/cveXub6hblRcCXdruvWt39xdVrty0UQyVMhVL&#10;AOpqs9Wt1ZC3Fu7reMQskW0OkFRnTpngs2zMa6/7Gh9ne4/V4fccL7G9hba0jWFN7k97t9e5G5vj&#10;RaD3CBJ1D03gRJM5E4E8XaZfn3LEllVDJAIyJHh1rgZ8tnwRb9n6385s93YtX+L9m2LdldpuN5vb&#10;Q0o9toRtvbPzo+dVFAInE65u772//E2QtyJGpBOkGJJ+7BjsxZ3WY/FzPhfp77V2PIN/7H31Hu85&#10;6N0DcCxvWdRurwJuWiFJAQdwKaRQiKiMN3rPJbkBr24G3tlSRDSSfIjOTQYLNvHOZMrf2/7i+jPs&#10;29uNp7b9t7r3hyFvfKu412ISyrsHN5rblvSW0GKkIBqPkcQzt9tb9O3fv3rpIqAxLUOrUV8c+mI1&#10;ne/lmHQNt7q95c03J73277Z4HhFtXVS3vNzt0sWEttb9HcbIXQA0gdsBsm0xScOWzZDqu22z3HZS&#10;PUaoBmkmPPBnbXe8bWcfNE5lOeucdcue6/e+14fjdlu9vePE8aVS/eS6na1sK0uhKQFAJBUgwTOH&#10;kRlOq46WYBRwCGa2f+wjxocVnM7cY5Z7kuX2u5P6PjuL3vuB3NvfcaLqNt+O5mxauKTZ3Ny9A1JL&#10;ppMglgfmFHBu7NgIUBvnSyvccA+oT+EZkfHA107s84woLnsL3H7mXlNtzO5se1je3e13vG8RtLmk&#10;8UiD1Gv33UBXVlHyqTAmcBL+/uXEFmzpHygyAWBM1n+uDfZpOdr/AHHN97Y+lnF8byNv3Jz+23zB&#10;/X3aXTuTa227sqy2W25t90sEAhG1FgYJnDdza743GXdb22toFmVAzB0BHXTQ1phi9Tv0nSLXife/&#10;0q2/F7e97H+nXNb/AJzcNttrvuRfj9va2HJbhH02vz7olARBMgkGuqAcRV2+wDzud5uLpFCArRK0&#10;hf5YLne9NZG03Xuz6nX+P9P2f9PfbHD2HX1G3G9v7dL9tb9sMLlxbQpcJEiOkwIzmW7uxa6U2eyv&#10;O0BgWBKCndHxzwZut67XGfRgeV4T6oWeDs8p9SPqb7c4rjbT3rF/bcPpTd3rZLek7PKFQsm3OZWI&#10;CjE9thvL4Qpb2u1FQzkAiD3aCvST16YMzGt5mY5VZ+qf089uHk9jyvPe+ffRVkv7Xjdp69s3biE2&#10;05Db7uz3MVUyUJBYClJxAv8AHXCzG9vVHprVUcaWeSGopyPTDDf6mv8Auup+2fq/w6bbaWfbXsDe&#10;7huS3CEb/ktjcF+xtEVHW+TulkXbTxrfyJAxXi3sLDi3ubz3XLtcRbYELpAChifAnrg1nyWcTDrV&#10;3l/qh7g2VzfezPavH8Zx+22u147kd1zW7uW9xujurvrbm7tEsrKjshisZxAEw4LXEozN6Fy5qMsS&#10;SzMSQTAPxNPuwZ/4qj3PJ/XXlbKbMe5OB4a3ZF3b2Usbdbe32VhFCWdb6asxA1PP4gCQZOE3t/bc&#10;ra2/GKPScLbYqSoCCSpmk9Rg129s52WPA/S7l+Ns7jlvc31j5LeHm+MffcxsLO6t7fd7m5u74t/r&#10;Nq9klktU0HSICTEGcOW9zzFxVCJbW4sGI0qVBlq+Izrngx2+OXFqg5n2T+33i7253XMbze8nx92L&#10;Yb1rvI7hd7ubS2duE2zFtQdwyn05KsRFJxMNvkAXuX+Xs2bZQarIYSuv8S/GtPLAzr/l1zPjWFbm&#10;PpPuF2XFe3foN7h9ycntuRnj+dOzvWtrub2zy2m6uIM0YBSQxE1aJjFRvtnxt1LXrcwyuLmr1dYG&#10;kmgJUZgCtcZsl4tb122xmau6fT76h/WHhN3yx4b6BWLnG/o7m3Tg7FoXDuRXcytxyF9R/wDSXTMA&#10;ZicOW9t7csWybu5fcAB9B0m4XEemQCepmV8MMYS3y3pMKXmfdX7tPcPKWbHAezOK9sWb1/ZfrbA3&#10;1nZtxptt+ttbp7VpSNFkqLF63JZpr5Ku3tj6J/S7C+lq01mwGCIjkIJtXBIkGevXFzNYnbttcb0x&#10;wvCfUZOds2ffP1N9tb7muXsc17gu7S7uOS5PYbZ+SdttznDhrNxbF20LZAFi6v5UUUGJdXcufT3N&#10;pLdsFLjNZuFjd9RaPbRjIGo1IOeKYmsuu1qs3XtPj7VnkPafN8tzXLPtt/x1i3y3D2LNnjDxu+uD&#10;ccbyW72gC3bn6AU2t1Xi3bEsQcOld6zB1uWrUKt821tj8xXtQtq3HVRmMEl8UmLyptvyH0z2u0/2&#10;7dcbyvNrueR3vtluS3HJ3Td4/ecfyIv3ee5RFuRo5B1Atbvu9QHSB24hnbnvF9rmnXaW+Lm4HpPZ&#10;uV1i00wpNNJywb7tZrnSdXQLXu3bLa2b+39jxSbl+O5bfe3f9q9rXDymy9w8dZZdxxS8ztQlo7y3&#10;tw11N0p/MPa60xIHGbeyxY3tst2Ltpwly88W27kvBagxQR0wT9Tf4f6WWs/WL3Pz1n9NY4D3fvOK&#10;F3h+Y4fcc3x3AcPcv8pt7Y2/J+3b291K9t7sXLtm+VGp27pnDdvY7Swi7huQW3duW4a4tkhVusfy&#10;rrhzUEUCmgzxJJDv2vHamcp9Sve/O8jd9sbH6R7rkeH4flv1Nvit9z7XN1v+HsW/U53gOI3XGWy6&#10;X9qxN3c3rdzVc+UArTC7dzgrFp/UvOWYB2S29pLYvoNTKgJINtjUHxwzE2/Vzif4K3lOO/cz7j9x&#10;8aeG4fjdntOM3D7JeV5fbc1veS3PtXlHNja7zkBs7Nl7XJbRG9M2QBqQByJBOGBvOGHqAWWe3cui&#10;5pe9quoGj1ra2lUsBMFQfiMMxceb4tNf9ifuGZtjudx7p2O25TiuFvcYb/G+3Tt+I5Pc7QXG4Lkd&#10;3ye53aWblx7Z/S7l7IB0gq8kVn2+U4QMqWePu7jUjWVvXVvENZRpYalWTBEthmJdN71v+LlvJfRv&#10;9yfIWN5vef8ArDxvtWzt9/ted3vB8Jc4Oxete495tRa4+7d2l+8UteqrlNv6ZhgSQhALYmjmePJL&#10;WuOt6wi7hfWsXzauW7bDTdZiBAWAQpqfDFZ/T2nXH97n3/zN31Y2z7bb859Z/cI447u/7T3KcN7k&#10;9s2OR43e8xtGubrgtrYs3H9bc7oXGS7ubcKlsqWZa4K9yzQj/owbNm4m4vm3tYe29xfyTpJqx1QF&#10;+3BZpi57pKV7Z/b9tku8ns2+pW+2/Ne5OI3/ALR9rbXkvftvd7DkeN4Xdz7i2x3m0tH0dqqWNd7d&#10;INAUG2zGcVVnc8iLwstthbuWb0bphtTdJG6JKtaCEDUAQz/5ZHngt10xdpfwdx532l9Hh7db3Hb9&#10;4397xXPe2dve9mbc+8k4VF/9gexatXNryV3eWjeO1Z9u1nZEE/qGtPBhgMSbz8kjfp7W1Fizab9I&#10;l61ZU3tVwF2cEmqkRLVioxE010sztWU4biPo1yqN7s5f3u/uDl+f2x9/cjw3N+491b9uDacXcXjr&#10;O2vWVtg2tzZueslnbWgmpWS4VgVZ9TkmZ7Y2m5s2Utrsrjjba0CNVzacVNs/+sPSKZ4Za7PH8eV4&#10;vHfSSxtON3V73x7U53meQ5m/9ReP2lz3auy5Nt1sx6ez2/I7Rl0W+WsQDxW3DBLpebwOkgle3l+x&#10;6d0Wb220bpbNsps9bwq+mhKgEtYcgtrNQCME10nTa54SPb3sH2vz68jwO49wcP7sXm/Zu65HkBvv&#10;fYscfuH3G8HLb1LV5nQ2fc2xW/ZsLsduPSa6rMFb5cNM924qh/0969f3DG242z2g1xuw7cAVRWqQ&#10;xinXBbNZZ9WML/a8fw3Ds/8Atp908Fwnt/2xbscpsr/u3judv8dsNtY/3FfdB3V5EtcnvtrK2ru0&#10;tkhbhj0xVsOW9jutDnbbYG6jstu22zm2oYar20U6hKGaeJ+zFW7a542UnL/Uf2LY3ewt+7vffo8T&#10;yPE7Xdbvmdv74Wzym93CXfQ4L3puNvb29z094r22F1kU+kjaRCq0som+vmxcO2W3YNorcsttb1u5&#10;dsWgzp6o1drWiIW2c5GJ+LUmslxerQbjkPpv7dt+4eNt++L/ACfONze33vDe5Lfu7hOR4/hvcHOn&#10;b7DfLxDDbhd9tOcVg2+5FGJU231CpwzfffbVTu7+xW4Luq5auH9T6msxbs3DE6GuDsAZaA9xjF9E&#10;k1xjXbC99ubL6b+8by+zvbX1Fv8AGNwy2uO5rirX/sK39l+g2/qcpz/DKt0WX3m04t7bchcvbfcD&#10;1GRjthrMYafcccgubfd8aog7farastetNbuGL1qwlzRH5TVcrSCTkMS49U112slmy22ntn6l8kvF&#10;e5vZP1cuq91PcHu/c81zGx4PldpyPHp6vB7/AJ7ecQN6rleV2umzxzXKh7dpG/MYYfv2eI33puNu&#10;dDXvXuqd29s3vTP5qLdQqwt2zJUAgdQemFx6pP1NJ8WX4Hlfrl7E2/L8dvvd9m7uLXBDgOJ3dr2Z&#10;Z3djgbfJQeG5Dd8LuLG6293k9+pFjfXblu451W1uqK3MT9uWfTYsOt6+ri1t772yoYlmNoXHKtbK&#10;glVLECaTlip238+169fwc7942dvxlzkPc3uWzyHt3gL3H/717v8AbGw5XZb69ttsu22lrnv9m2wv&#10;7bkbV9trb3W8t7a0zi36jC2W9cjEPcJubz+ncWz+i3d39GpRbyPb3lhXbcXHtOgOoWtLq10hKmSZ&#10;jBrGJn/NP9DY+2+S9ne3NnY5Th9zzQ9/+y+CPvxre/ucPyWy5n2H7o3fHbP2pwvHczs95u7K8bc5&#10;hdxst1Y4ZLu9FyzaQJbFnWUe2nYXOX4y7cu3H4zfAo9y1bspd2u6DXLBW2pYykaGLGSwkiCJJ5Zm&#10;TfOck/ustW93sPov9UuP4/jeK231K9i+nvBxO+3/ACu84n3T7ZFi1yFj/cN3bs2yu7S+24tJYVkW&#10;2PTW41xGC6JrQuaSpYBgYOkAqR0I6T/aMHF5k23PX+LvPavLt33VgW/XtLe7dz61oXDd29wCHZZE&#10;qRqJMGcV+82KXF+TujSWnuAI+ameDpPJtOvLsPsH6qcrsL4F3eFtoUF63aFtGtaiO31VIHp+LCsG&#10;SM8Zrc2m2xC6CqHVUQZUZauk/wCOMbXHR3nL177X5mx7qs7jd29xt93vgECKxvAFrhgrtbV1QwAm&#10;dYyIPgMUm7s2nttpHqBz8pAAVswPgeoHxxnbWSfSstdz9ocry213uzTdXksXdtITcO117u4sKAl5&#10;lZMmQSyO1JEDHN+f4NdwYVFEN0tgrUZBBmskmpzxrWzbm9XfXbh7l+lH1NPHW0ubncXrqPaobm4u&#10;i5pD1L7i5EXBCjtWP4488e8/Zty811grXLA9QoTpLBoioAopiKZDGpt6x0fTD6T/AFa2F3a7e29y&#10;1Y3pFhXtg3BbFpjq1eoT3uJmagkUzx5E96+0Gi9aTZayRAFrvILZXneATpNCD1pGO+u/d16sbTnL&#10;3j7S9z2N3Ztu+6kNmbpFuQKQikkd3SDUeGPL/uf2sq3Lh3HqXHJCixauXFVnAINxWuCgJgkHoKY7&#10;S+lcdtXUrG4W4gK5EdYBBNQCB5Y49v8Ajry39wLjPd26FLd0kf8AkMRT01UwdC1AK9Zxpz21m0wl&#10;47B9NOU4vabtGZLaX0W1auOoWiqTCAzBkSWjqYPXGdo6a3lA5C1cvbd0QwWEAxIDZCRj0pzW4vHY&#10;DcWt1bbb3duHRNanubzUGI65TjnMfx9XbbHbJGG4uxaTdtaubZlvW75Vn0t8oqKtnMz4DHl1uN2n&#10;M+/9o3NXEv8AGbW1e372NQIu3UcKltiaASO4dRjpM9rz2Tbyc+jdsXt7QiyPzAulPImgY4tvcJ2d&#10;tdw+ztWPU3DXDt/Stm5ZNskrBR6AqDnM54mvwbsx0LsC5pX1CxIAUsaGQB/PPHmHm/pv7u96eu3t&#10;rcX+T2e63O52m/Sxem9ZNkU0E0S1qhVKHL78bzJc14/J4d/Jb23in7l23aGq46218XIUfCTit5bg&#10;Nn+3z2XveR5Tbbzee595ZuXNwTr3NvZlVCpxu2vKWVCJl36zOH/ebM3We08d225tC3cW6NSMGToR&#10;kfMYyH075Lned4vleb5IbWxYXaWLlncJbJe5y19zd/TbGe5vTUqpOWeNbazW4cvDt5N9bvS8eoSe&#10;bb21sxu3e3u/01g3QoRLpLJ3A08Ynr/DGXyH1XT5kULZZfdPjibs+I3O9O25PdDQ+248WNw4Hfda&#10;S1oS4z0zn0iMMmPUWtV7QZJyHl8cedfqHwtr/c9022sXfTZjIXtdQSGLhlkDzxPXMeP3Gktzg5jm&#10;Ww2tq7futt7bciypedtu87Yi1bGhn9a6R4UiSaxiuEmb8Qxptvt9pcsbU7q/Ze4rDdejdtk7bbuF&#10;/IC3SZc2yZINCcTDpNc/m4DE3Y8Zzvvjn9h7N9jcFyPvj3Zyb+nxntX2vsr3J8ruwjfm37e2s0t2&#10;wTLXbjKiCrECcW4k7rwzdrtezSZvX+DP+5/dPtn2TwHK+6/efuLgvaXtXgtrc3/Oe5fc/L8fwPt/&#10;htjbYK+95XmeVuWdtt7KkgNcvXFUEis4+6X7Hf8Aip2HtW3Y+rX7tOC4vnvqC2/2HJ+yvphb3n+4&#10;+3vYe32Fz19tvfdNy1+TyXJ3X0s1ghrFkADvaSPP5fcWzt0mNfi6ePxzT6t7Ntvj1k/D4354w/GH&#10;/wAu/wD7UsDY8tvf2/f8bvuXi+a2ScfzHE/Uz9yP+237+3O95DZtsrXBfRobv0vzdoGa9f5+7aZP&#10;UCJtFIQ32+3a2bVq2tq0q2raAKttAFUKBAVVFAMgIp4Rjz7dP4xua3p0/F+LvlvdnPe5ua5H3F7g&#10;5Dd+7PcfKbm7uN7yvJ7i5unbf7m4b+53+73VyXu3LjEtcdyWJLMxLEnCoNB8qjKAfUINOlDjTJnb&#10;3iL1y4/pb7f3VVibhV+OtA5W1HQ0IL9MR7piSlB0LZmMzWmA1/AbX1zbO/e7vNybi2/0dv1E21lm&#10;eEto9sTGWkn40xj+Ee3v/c/Kb2zfD2dltF2TW5DMl+7c1VPQQDQYOlt7JJ6vol+6Pa736W/se+jH&#10;019w8D+j9wfUj39uPqBtOStl9rtrvtriuOG3S0bR7rjm5dVXdvCRNDjoAyHwwdtfyx8krrkd6qxa&#10;YUE1QMYbTSsDofjg/wC7AvWGgBoAn5Tq0w2vSVhgVEk+WEn5l+3+OWDj5OduE2xPpNpJJCltZOlv&#10;8pTw8gI60wrB3VjMdTktm5YGpYHqB0C9DGEXIivjjG/Rz8nRcbHW9zMIy2i0lmgwo+U0OcU6xGDT&#10;5RjXoeOztHfT8xywkiiiQtuRJf4SASI+GEMGLGCYpkfLwxjG3dw5787ccpC3Nsm31NX5gxB0tP4F&#10;7RkTkcBpiDQxl41zONdZYb9J+Bi2pNwkIQhhlNMjRcsyCconyw0SKZR8YOWcziTtxywv7CWxbfSH&#10;LQGDNJ1srdwMUUAZDLpghW5Fchli8flCt6Rt9kZKi493XpCgBZBGoGAPlJzE/cMSB20zBOfxpjTV&#10;zrbGZt6mcgatWlgCJ1Ek6mUHME/5v4Vwvp40wdfF+UwwCyYEmNR1age0GSvUkiaYVaz+z+0YOim3&#10;5KpPQFmBajzpJKAgSJGXhh7AZbcXNbKpQlmhVZgQAVqyo1KmZIPl1wMBGL5QxIjSQ2qQfldfATXy&#10;rgYBssBXUZ1RUjUIbUB9g8BgYBtwGiIqo1TMah59DWRgYAkanbpooBWomfKKYGAXMMoIprkAwe2k&#10;x0P9MDAGgkkGkOeskhc8+nUD7MM3PxfD+mDHk514dA4i5bXZ7KyrBlFsy4cB9bPC6ZHbHQzU9MNr&#10;8v8Abw8owZ10+jnrU97oN4Mjm0QUEuSaK0mvj11EeEDDZWZn+kfbODjizrFxb32kMFYAi6+hg2sp&#10;CgSsCprInz64bf5Y6/1nGdfyi74q63rMxcLcA1ksmsi3oBe7riAwFI64iXU1r9mUTI+GGvGsyOi+&#10;3OUu8fvl3FkWwiOrApc7mYHUWW40lTEDUIBy64o7+3CMy1INK+QqQP6nGh609se6rnIbPbbxmFu5&#10;bRHthpDo+uNOvOGzOkQ01xSX7Gk6D18YyjPqcB6d9n+523NqzyG3vi/dstbt3AjEBgBpupK0AXIL&#10;FSKVOKw2olSIk9sGg/vwa127bl3facwdzG/2971NuwjcW3XvS5bUi6PTSYLGSRl44jtZJDScuoEk&#10;CfD+GDrr5O64vDXbTnrIe36AKi6QbZ70X1Y0gsymSAPlmag0w0EKmIIisHpPUR/TB0zL0XlzdpuE&#10;rdtEkvbtlSqPqTul0Hg1YzJM+OE6ASCNNWAOcEZkz4+GAlNv2CFWZvyrd27qNsPetotI0AdyzWCZ&#10;8owoW5oQQe7MzJmn24FsnWod7lUtXA/qpdtXTZ1MqsPRLN2+mWy1Ez3DOYGCa2CAzR20oIIn8NcG&#10;bvD+35S7b3Qtbd3S3umeJNwB3A1rcN2IYdDEeWAlsLDrMiZFFMmkE4JtvicHOT5K/ubV3aXrVka1&#10;Gm/+ZdF42xOkWzRGljHdBrlEY+c//JV+7X6mfs++nn0094fTDjPaHKch7x958z7c5ez7w4m/yu1t&#10;7TY8Hb5La3tnb296yVueozB2JMiBFMf9/f8AT5/pX/l1/Vh+/wD7/wDtL+Y3uve+08H2r2Hi934N&#10;vY+XTxeS+Tfz3xba+S76bzbXtxiYzL+NfSv3l+4vf/t72Ph9z7HTTfbyb9u03zjGMy8PoL/xWftY&#10;+m37zPqP9YfZX1Z5b3zx3F+wfYntX3Lwl/2H7lte3d5u91znubkeE3Sb+9d2+5Bspb2SenaVFhmd&#10;icp+Pf8A9G8/dfJ/+U36I1AE/wDsIclQgZj/AM7H9Xv/AHzR/TDOP/Z1+4P/AKq8H/ql+fT+aP7k&#10;9fB7f/4r/Y+1f/0D79oA9ID3j+45Vsi6FCfVXZqCLxl9ejiQTX+0YSP+bv8Adgsk+zvokTBr/wCw&#10;hyQgQOn66uLr/wBGj+mG7Sf+zr9wc2f/AJ14P/VKbfzS/cc1tvt/b/8AxX+w83/CJ+0FrYtH3X+4&#10;bR2M4/8AfobKXa2SVZm/2mQe4ghYBHTH2Q+of7t/qZ7R/wCOH2l+73jeM9oXPqVzPs/2P7k3/E7v&#10;ir932idx7l9z3eD39izxi3hdVEtKj2l9adQqYOP5Nfy8/pb/AJefu7+vr7j/AEr/AHH3XvdP2/7b&#10;3/3H2nj8+nl1nvZr7T2s8/i2vlunZtttvLrvOzt7bxOI/Q/f/uH3vtP2fr+49NdL5v09NrrZ9HNx&#10;ZPXHTF6vhl9NP2ifSj3r/wAo/vv9nHK8t79t/Sr2373+oHtnY8hsPcKbf3z+k9rewuN948a13nbu&#10;2e0zHcby5av3F2wDWwBpBJx8c/8A6N9+6wGf/YK+iU9f/lT5WSeh/wDd7H9YP/fM/wDTNP8A7Ofu&#10;D/6p8H/ql+e/+9R/ceP/AJX9v/8AFf7H3C/+gc/s+9P0v/Yt/cQUyhvqhsT2n5laeJqDA1fwwof8&#10;4H7rQQT7J+iTAHI+1OVn4SN9h/75o/pmv/2b+/8A/wBU+D/1Szf5n/uL19v4P/iv9hi7/wAGP7Or&#10;og+7/wBxikUVk+qOxUgE+H+0ff49fHH3L/4+/wBx/vn9137dbX1b+ofG+3OL9xv9Q/ePtL9N7U2F&#10;7juJ/wBt9u7Tjdzsrv6bcXbrC8zb26tw6yCFUgAzj+M/9cv9Pv7N/pk/n15P5WfsT3Huvdew0+2+&#10;x93PJ7zfXyef9T3O3uJ5JdtNdde2fo6dsxmZvL9N/af3v3X7g+yz7j7zXXTe+TfTGn5ZNbMdeX58&#10;/wDkc/b77B/aH+6TkPor9M+V908n7Y2/0t+nXvezf9+c+nO+4Ty/vHk/cWw5Oy3J7extgduicPtz&#10;ZHpSpuXATGk49vekeg1QIzj+WP8Aj99kls6PAT82TqKXNQJA/wBNrdVBUQskVFCfIH41+/tE2yBV&#10;gATSSMx1wdfHtbcV0/6X8zbtcg1+9c0jSbbFzqS5bIBNqEBJiJUUnM5Yzz22ZyAJoBAHlnX78HV6&#10;h2fIWLexs7i5ccF77XrL3W1C5LMbQJWQCJgGQDSK51+4tnUfAGlcpqTAxz3+Kxv/AG5ytttpYNtt&#10;FxrYuvpE3HJPZqY1aDQmRXPFZdt9pnTqowIBJJnzxyrWvV1bhuRFy8FtNqshVSbjogUEx+YEMkrm&#10;KfwxRXts1WKwSWoASSM2ifjj0a7S8Ok5dZ4/mLfqW7Xroxs2lIZoCoVlUWBQ5dRXFZurehFtLAMH&#10;5mpJOlmA6xnhZNpg/Btvb++9e7uOSvteuL6kM1tCCojXbttAOjUpimVIk4zu5tK94KI0rQ/gFaCY&#10;8ZpGLJiRrursHEcg2349rtwMLl1wLX5gu3EVDJDARUR1qZGePjx++T9+f1g/bR9dz9NfYvB+weS4&#10;A+xPaPuUX/c/B7vkOTG/9wba7d3ijd2NzaHpqUAtLooMySaf2J/oN/6en8mP6pf5D7fzP/fv3H7r&#10;7T7hp90977Ls9l5/Fp4f0vbXSeO9nk8e177Nr3bd3PTEflf7z/ff3j9u/fP/AGWew8Xi38d8Wnkz&#10;vnMu2ZeZ+D6B/tz+gfsj6s/Th/cvuTf+57HIWvdPP8Mw4LmU4/ZXtvw+6WzYuPtWsXBrcVuVzoIG&#10;PF7/APLL+5BixHtn6SLMwf8A2Fd+0A9BO8r9uP8AtSf9Gj+mD/N96/cN/wDprwf6vC+qf+9V/c3/&#10;AMY9v/dt/sekbf7UfppbCBeR976VIOg+4UIYjq0bf+R+GNB7J/5R/wBw3P8AvP2pwe89u/ShNrzn&#10;uHg+G3d2x7V3qX7e35Hk7e0vXdux3ZCuquSsgiemPqv77/6Q/wDTP+1v2P8Aef3P7H7t9+8nm+3e&#10;y917rx6b+78PZtt4PBv5dddseHPbdtZNsYuM4ev2f8z/ANye4954vb7+H2818m+utsm2ZLZLjPGf&#10;hlG5/wDbJ9PbXB8rdt8l70VttsN7u7aj3AChu2Nq11FuI1mqyokSJynHvf8A5Av3Y/Uz9re6+mFr&#10;6ecb7R5G1732vuq7yze6+Hu8o1m7wO92+32i7A2b1koGW8xuEzJigx/Pr/p0/wBG/wDKz+rnx/u7&#10;/wB6X7v7h7Xb7Dt7H/l/+Q82ni7p7nXy988nf49+6y6TtsxiZ+L7t+/P3Z9z/bG3tJ9t08e/6/fN&#10;u+Xjt5lmP8fi83ftv+lPtf6q7T3Ne9xbjmdo/t6/wabS3wXKNsbdwcrtLm5vNuw1t9cG2AgoAJOZ&#10;nHzxs/8ALh+5Sza9Ie2PpCw6E+1N+CPMj9bBx/S3b/oz/wBL9uZ95/cEnw/5vwf6f0X5/wD+9U/c&#10;3W+D2+fw2/2PRG6/Z59K95uDub3J+/RdNTp9zIqz5D9MfhE4Yt/8tP7lLd17x9t/SO4xUhdXtLeA&#10;JOUEb3xx0v8A0aP6Xrjs+8/uH+Pu/Bf/APSn/vVf3LJz4Pb/AN2yXe/aT9MLu1TZ/wC4++LVlX1n&#10;0vciI7mIh3O3JiOgx+gH6Vc5yfvj6b/Tv3fylvbW+V92+yfa/uLk7ezQ2dnb33OcNZ5DeWtnZJJW&#10;0r3CLYJJCwJmcf52P5n/ALa+3fsz+Zf7h/Z/2jbybe0+1fcfee08N8u028l8Xt/Pv4vHd9pJne66&#10;52skmfR+7fb/AHG/uvYeD3PlxNvJ49drJ0ztJbj+982ffp2HtX3P7t4fb3X/AEXtz3F7g4jaeqwu&#10;X323D8nd2W2ubm7QNddLYNzSB3VHTHUb+2RNFlRKogFPxSJYmcq9Ms8fQ/JjiPVLzlyLjOYv7lL+&#10;/Y6W3F8kG4NJsqlEFuJnKc8s4w/tNoqLcuQoAoXYTMjuIH8BjOuvdM3gu2eIrub527f3Gy2YL3Gu&#10;3KWbBIAKVRW6qGqaHKgrhFy2SoGlRqOoq3VYMgv49Riba9t45Zk5mEnbbwJd1eq6vbU2w6g0uMwK&#10;tYtySFrpaf54jWQJa5Q27YBAH4CIBiM8Zb25natd/cJtWduC6392xVmuTpu2yNFvWM1BkwTkfChx&#10;ebNAbWo2wblwgTqzTIt4VnLHo041jGMcOX+493cs7+3ZG6KbXb7dwFW2QtvcAzoIYGar8xnx61tO&#10;QcW9slm3CnQCc1I1HubzpnizjP4ow/tHbtveb3HJ7hmvWRuLsEkOp9NZso6iDmdQIyBMYye5Clnc&#10;K0IvYdUvqHQCYmafDHm5a06u/cVevC1t9qbtol7oN5HtkI9sxLFmEwBWIoa+AxpfZ/EXd5ubVxrT&#10;6JW4TPiYIB6Y9LPk2xHBf3N/U7i/ZvtPklTkdpY3C27u2tpqgF1XUKNQtpoBSetYx6E2/p2VtopA&#10;CDRQVJ8MHx922ty/Pp7uTlPcW45zleRFxrm7uXN1rJ/09sr6V9S2IaB8oiCfPDjOw1CZINMsvAgH&#10;BJM3CDwex2+5/TXY0p6SF1gM9xqLpRLilXUdSBUAxhdptSoZNdUyCTWueCWWXFV/uTYixvuUQDbO&#10;+m1dK2bq2rYNjLQi11lc464lqsk9B/3dY6eFcBzzlN36W3ssjl7ltjdZkuKoskNpDsxNawGOmhkZ&#10;HCW+QivbIBynwJBrPhgHti1tt/t7p9ILvLdncP69z1CbpWG0XACCjiWaZMz0jFrx7EK5BzKAiYBz&#10;mYwHBPq7t0u7vjku6blxV5FbelO9Ha+qtaWaqdKljGflFbMkwQwmkRl9uA4xtdvtbNyxubW5tqLt&#10;7Q95QbjNZSGcrGflMCmdasgTaJMAgjxqCYER/XAXE2xz1hTca5ZurdXW2ksW9PVqulz25aVJoBXE&#10;G6GNwGc5pAI+NcB0/irm0t8TfS2GY2XW6bpumGQA3HSlAwMyKyvTLDqghJ6HVQZ0+PlgKvdPZ3W9&#10;26IdJJs3FvO35a3HYMhWmoipUg9RXpiAzHUpH4WBkiCBFQPuwHUNntHHH7rY7gA3d7sbjBNuzPau&#10;32U+mzK1AAxYQSCD5YXuGGpSNQVgQaA5j/McBE9k7LcEbqxcRPX217bXLL3CUEC6IueiuoaVA7JH&#10;WMZzd3R6F2GjSSY+EZk1P2YN+PHfMvY3sLg7qe5+IvXLa3judotu8rOArvdJtMtpdXzebNBAk4oH&#10;vAX7ZCkalIyAZmiAKZDrjN2k6vQ9T8dwT3fb3J2nupd9DcAhQWuWrG29QtcCaoLHRWpkfHCWQXLF&#10;xe7UH6/IAKkEGtfjjQkWLr7H3FsSTt7O03G0VLd61I3Vxzb1TbIGmE7e1gIE1rhkEpcClYVrUAAi&#10;QZqpPhORwFvcX9Xw77i3dttudly6u9/cjUjW3IVd0m3FCdJ0lI6/5hiLuBSy5DKytA8zMdwPlQfH&#10;GN7ZjCtVwSlb3Lbdbtm/YubZr7rdOtFVQbkbO4BDIzHUQfACRBxB3G3LfqNIBI0NFJEGQYMAxjli&#10;4zVzhufb/OLtrXt+5fvXEttc3m0dz6reqGQKqotsSGIGotIkYs9mNOlWk+pZOXTtkzPTHXTolct9&#10;5kX/AFN1YdLT8dzVpra3AIuh74VEXTXWoB0sIoSDWMVd8d9oqh0AOkzlSanz8cY3l7sjq/BXF/Sc&#10;1Yu7uy+5e5sN64YlreoklbyqKoAKG1MgyYjDVs6RbBBVUvGARmpNQBnjKrTktvbv7jkbxc3bu84V&#10;XN2y5FwXLKnuu9PTIWO6tTXE4qAkghtO6HUSCaLn8aY3edJInqwp3m5fdjUty0N17Yv6baqWF4Lb&#10;72VqBSukgkDvECc8PX9dxHViJ9e21RJgZj7Mbs+mT8BTcK2y2e72O629q6q/7FvLVyytzSrtqKrc&#10;0DuILDu6AgQYxaJaBtXjBZluIVJJMgiobIffio5fvuWuWeZ4dvWbb2LvG7/1E0LbO3uW7mq0qFgT&#10;qpAIoYJM0OKsI9vd3dMEC4ulakhh0E5fAYxr+e4V1Rt5td97Z4c37qC5d46+968Qbdv02MFri9yv&#10;J6E/GuJO+QvuNuTBi0xIBM+JJ64u35oMv9Pt1Y2vC+4ktK1lrnKC3ZvMA6ktCLbFqTrUiBAifgKQ&#10;bjaLduCI7mIIHczAgEnxGNZiN5x1s8hyO+9S3cJuGxZNxNRWzYsFdS+msQoqxMZdfGsRDdfSs9yE&#10;EaYGomSoByI8YxwadK3e8t8RsTdvdjWd6rW9N4sx29tYF3wKNJBEmPDri0Fg2oB7m1AE+OkSMdZp&#10;i5yjmd7mdpyguXH9ZLK2mcbdm/IRbl0iIUSoNCDNYBzEY0+ykJpOrtAiBHToB1xtx8vSPJnvt7e4&#10;3gvI1u8Ny98XbxuEpacMUDXCsNpcCAJmnnjX8VaBZTNaFhFSPAEf264OL52/uB5vcWrHI2w1u5t7&#10;GtbSC6blotcB/N1OqkkFQwkSJimWOh7YabKg9ajpAyjB6PH+R8VPqRuv1XuK+wooLkAHUp1PRpNZ&#10;8cP4Nuf4GAGBgBgYAYGAGBgFKYkzFPCfuwMA7PnpBECTIHgJOficDADUpgQVzLE1BJXLL/pgYATO&#10;ZlivjBBBoIn/AK+OBgFpe0kUqDUSDNY0gH+mAQCIORwE5ORe2VrJDB1YXDFBp0n+ZP8AXCfTWMow&#10;Er/fdwZ/MYSYaBqXTEQJqesffgaF8MA9Y5feyChUI7AsTqBkGWYsmQIoR/DAIA6Z/wBBgJ+3O6vg&#10;VQLqgKywYLQAQYEHIt8MMl4PaDHgAZzzk4Mb79vReWOPTTNzxAgk3IY5u7ZH/tOEd5M5Dzz+3Bzu&#10;+23E4Wqbazt9YIV2UOwcrGnQpzinjJzMYURIPnHnkcHSaf73NR0vOHtaDqAuK9KIT+KhyoIrnhLd&#10;T1gx9sA4mJerPkmNeDtm5duCmrSe8KzqytpapkZSRp09euCAoP8A0/4eOHEcUsxcW46sfUuKAV7k&#10;JqdZMQBHQfARgicxGZNT8emJ3ToHLNq0XS4zLdeUbUsw9sSTSJ8JUCvXDZUEQIGX34ouNty1yxpZ&#10;hbYeroVB2krUhe2NJJzY+BnEW/YVwQQDP2iMuuJdpjM5WzHDoXtL3duuNuF7V2/2OrCbxUXO0ubi&#10;BYoSZimWM1v+MEHQoaTWfwyPLFR7q+lX1wcKib90s/plS8ttHDaktDSzvkVUmC0EVyxWDaHbioOc&#10;xFYNcs8WcLbbc127dfUXbe77hFi8ja0KvuLt1QHiVIViQDMnTNQBQzi52m50BVck6iAi9Qv+OCPN&#10;31A9qLyl3eb7Y2EP6cXbm6eABuVQFmG1K0aPxHocvHFyl4EUPl0gEHxOA8y7/wBu3bYd7otQ8sqg&#10;uz3UNBCqJAGZmKfDEpDMHzBPhTPAc85XaC1dJsg+koZdLZqcqIKHpBNfDD6uMyc4p5g0wWWzowm5&#10;47XuG0WmJW2X9RdWhnaYSDkTkIr45YGsTmY1ZZxX+GJzle7bqQ20/LRYGo22BfVDE6ZCFZkgCn24&#10;/9X3zQGuXgZIoIFK18MfX36S60qnQzqD6ugK72wq3VDvOpWfSqgQQ2oEwTGWG4kZmopNBCmJwE4M&#10;tu4sEQSoOkW1vMzLqVCRBkLVSDBEeeG4OUAyPAxUUAwFihtG2zBjbttrbsKpdUoVHqOh+RCARPUz&#10;OeE51g0gClBK9MA+CqBiNF3TquXCzhdYBMkV1SZJhYzrAM4SQJIHSDTz8hgJgusvpPdJNqqqXLMz&#10;dutpJmkSIOcUwUR1I1SW1LQkZef3HAOEs6SAjaCgUWmVAlsiChDDSQM4iKdSMINfDur5zESV/pjn&#10;vLeipCEqbRFslbb6dJZmCGSwBcwZyJYUPQYaI6UECBHh18zGOdlnUSkaTdbS0i4XeYVkhu2HE6BM&#10;iciMq4KgBpIDREZwaE0wVK1+odKmr90A9flCDUQYgRUiPjEF9uRJLQJjMGgGAXMmPUulWXRoDAKt&#10;xe0hluGpmkxJFRgopJECoFD06iOuAfEH1Ft3tbLb1uFf0xUFyPzBQiFEAVFfHBEyZznxpSKHAO2l&#10;uIg7VRliUTTrB1/+tVySBQEf0wU+OZk/ZngHQexyoCjstqQLfaANOohYoGmM4FcsD4/wmY+PjgHi&#10;qsbZYIjwdZbSywUKiFFIoQfGZ8sCfD+3ngEBTpuKNYNv0w8gEt6Y9P0jMSSDQicupwUTlJrlM0yi&#10;D9+AN7gViqhAwT/UprtACCVK/gNASelI6YSQT4GHET0+BGAlWiEPoqTL2i7W0IAu22hyQhAGlJ/z&#10;QZgYTXpEkGhkhfj0/t4RgJawaurMFaDp0i7dV1pSsGpA6kfHBdcjLRX/AOFFc5wDggWgqsGKMR6a&#10;ElyRPrEBSNJUGlf64TQ9oAoTP3ZfzjEq6n1I1G53CLIHphSptp6gT1FyoKAkCmBDAGVGk0JJkTOY&#10;EjEbOdo/9b+Za0lbChjcKwBDFQVNKSI6kDDZMkTNa9xk0NJGAnLbBS68jSo0sLWkOnqLEqQJgyFI&#10;61JMCMIZgFE5E6pgnSImZNIGeAl2rWpma2FfTb0VIU3GokMttdeowATEEdcFSQQ1GIIae3MT5j7M&#10;AsI6W3i2BcUOGQRLGMiyUYjINnFJw2aE6Yr4hY8ysZ/bjWMX6v7jp1SkYMA1wtSAI1wATqQujChr&#10;WBER1w0QS0CK01EfGW0ik5/wx3m2skzwp4EBWJ9XVI7JUKYhUBZzIUfiIPQichhBRhEz3EgEQxp8&#10;sA5mfD7hi92uM5EhXDNKaZtqhKNrW0JJJDQSVSK1j7cEQdJPykygEnM1gKesVn+eKpdsobo1k3ND&#10;eodHzG0q6SRcU1WdIHhWowggDMR2iSAG1GJmnlgH7WogEPA1QCzsioEkOHpIzFYgyetMIGeqKEgE&#10;iMojzrnFMA8hj8l2cBGLBXAVkLdrP2AStBOX8cEwiCIIJAJKQpESZIGcART+mAftuX12i7M6oGRk&#10;uIStxoAie0IGLTpIzFTBOCrpJFRTMLI8hIwDyhdaI+ofOoZWbT2gE3M8yYEwR4HOUtrJyDLBEqy9&#10;w6mD/PAPC5aRfTF11vEi5puKVZFB7QCtDnEEHIkzTDT0pImnkQI8R1wE/btrJuaWGpYPaAWj8Wk9&#10;D0gx5mmGqmK9c5mUHWDXATU9GqgiJliFIX1tMXF1dCRFBTxOESQBSQYFDUGKnASkti5cJuFVcaSN&#10;QJEKAqwBGeVPj8WzOpYrEk51rAgx/XAS7TKbZV9Sa0FhVdwPTA7yHWO4aZlgKeeAR8wAnMxPSf7D&#10;AGjj8vU5lBXKCRbBGoUpSWp8M8FQUMxE9BTyIrT78A7XUXUI2kAMWDTShlTpXSZhgGNTAEzhMzMe&#10;YaucEZz/ADwEgqqmzqgf+vTSheGuLJWginTr4CMNGfIdK1zHg0z/ANsjATlAVWaXC6QTVVCCQSrF&#10;IiZ7gM6ZYI5xVQScyAfDoMAoAAA9tx9CkMqSpKiSDLDyyJ8cIBMkAsczBAMEVFPLAPOqv6dwW1kg&#10;KW7l1iBM3TPcT40HTCnI7SvaKyCokEj8R8xFMA3aW4vrB11LpRlYHop7vTRRQKfxdc+mCidRYBgW&#10;hlgCJXKVA8MAYIQjS5RghdGPdrYv3uEYkwJqMsBiJEyZNJgyooVg0k/fgDtKy6tIUaAgIQMfzSJ1&#10;tNWFDUeOWEgjOFmAAYEARnINMs4wC9DsRAZO8MTLagIJK1EkkGTl4YKQOoDGaVmnzN55VwCirUoX&#10;tghWcEAD/Lb1GIETBIzkHBgAxkwGklyakz0GVMATONVwaRa1LcVVVZ0qxhe6NQY5T4/LgMSSKEkE&#10;g50EyDPwjywCrKKquewlmVlWUTU5o6lmqYaZz86YOpMCYUzIgFCBKx5jP+tcAThLYFV1tIOqSjj1&#10;BrUk0AZqHIUoCBhDaRNBT8QMyBlAz61pgHrIe6BbBJBRyEbtKXC0DSzQDX5TIJzFDhEE+fUAQKES&#10;D3A/fgHwVESgUsYdirOJVtLaAumCWr41NcIOldQmsFlZjAkVAoQchkBgJFvWy2GCuAtxbZtgFlFs&#10;0Y6mBjuP4pI64R2kEsIkTBkAFYXpn/PAPqXFwem1F0iUAfWGJIlmgg1BGa0OZwhog0iCciTqYicv&#10;h/bPASLYuTbJ1GUUaiE1Wbesq+pjnWoMGZ+Awnu+YAHI6c6DoQPAY57ba3W4qVKQKCFbUsBkW6YD&#10;BstaA1rNT/1wkkiTFZFCoWrAj7IxwRKQJ8oYrCFZR5mAAACwrqIk1I+7CHy0g1qAAINc88WN6S5y&#10;cSpFwjti27EliDo7bQVhUnVSDnXLDLKoiDGkHVRfGAB4Z5HFdEq3duEw1syzKQC5MdoLahEdMwPs&#10;JwmhFNIlY6ZA5xWv243pZLyiQsg3AwYhW1aVJNWEqDpOQmTmc5OARIBqQZMdY/tlhvZegWjksUV1&#10;BC6QakqwI0KNUxn3RPQjDczWlTmKhvhOVaYulkmKJQCidOpWGoemwIa2TRlAUwZHjJqJwMxSZVqC&#10;h6wGp90Y316BajSaMs3VGskN2kAkICxEgkfNSaD4JkSG6VkgTK9DOVMUOgEqquACFSJNVYQH9QdJ&#10;6j+PXBwCtQI0wSIgjoY6GtcASMdUK5Vw5J1hpDx/mcEkUAHw6Vwkkx01QD56og0OAUArMO+A0jMs&#10;mgkkdy0+b/MB8cAitT1OmJzicsiR44BaksvykErXUwWFHaWJY0U5CucnIDAaoKmgmsgTAMz3/dgD&#10;tgrDppJCkxrNRGkAhIArUHp/MgRSoBPRhpJC50nAEymsIDbAkso1Kj3J0EgAdprmaEYA7agRmSYG&#10;mMwGP8sAZ7iAXkqukVi5qMamRYEjpTxwQEBZM+NTSPlzn4Z4AncmdIMQADnJFSgAggwZiI6GuFeA&#10;ah8mjpSn3YBK5ObcsKEArMtAMlh0H3jrgoPgKalnqCDU+fw+3AKLKAQDpJ0OwYE6wwhYIyjoZEzg&#10;qmWCyGgGIEkEwCZ+zLALhaKX+UnT2kwWAD9tYihz6RhssVIJBMnIgUB/EwmATlEj7cA96ZuLp1AF&#10;VpWFYiIRIEkDMGDXrhFMy57gsCJGrTE9xwD4Jn5BKBg8khnt6pCwsVH9uuG2Ed2eYFDMjxj7MBJR&#10;i2q3OnSA8FtIU5AaRESYgCs4QwEHxzoagjKI+H88A/buMdBUmF7SHAh1cyTcMUImkzX78ERMAChN&#10;JNKfLn51wDyuBVmJ/KJJUHuBJUkVjKn8YrhtqQSRmdVa0OYOAlW9R1BdQIj0yF06SV7lYNUCM/CS&#10;M8JJYwIiSNU0JrEEeMYB0Be0s6lVXt0szAQuqQR+EHMGseOGyxzJ8xQnSAZiR/amAfRAYVDR4LEE&#10;nUSPmANRI/zA9PsDUJBBKloNBpgiQVMx8Y+3ALUCBpAQi0K1d5LVRlipJyJikHLCJUSQad0gkNma&#10;QPGlBgHZB0gHokuEKNqVdPSpEnMSM+mG2n5oLE5q0lfCKZ16dPHAOoy6SobSgBIZfmEHVEE0I6mp&#10;I6YTl2QdVCJ1TpAmgqK+Z/lgHKsDcntB0Gg0rcdp1MDDQKAkCY+OEATLaZgz9gIKgEfxpiCQWK+m&#10;muO2gzgsND0PWvaOuABX5qTqgdwEULNP2UjFBMSRENK21tqJKawRKWkZTFRNZiftw20yQTpBrTID&#10;xA6YB+1pCj04JgCHy1TJBLRJmJiPEThuYDaVqQywZAjqQP64CWQOwFp0OrapDQCJEsOtQCIz8MEf&#10;xTK6gaSJif7f9cAASKrDlW7gZC1rpIHhOc/bGEiSJ6yDJMKSBlBy/ngHxFQ2UEyBJVWpNBWtPLDZ&#10;AAI0tMSxLEZD5jPlHjgFgtmSkAEAFRESZtita1wQ0vSQBJAM5nIZGMA5BQrpq6gGNIKBWOqASNUz&#10;/M4IEKc6VGrtJHUR554BTJqGQRj36ELAFEHdJUzJMU8fDHWPpnx5u75LzUDH1Fdh8xUx9nnjFxcY&#10;9K4+a9uuXgv98vvQcH9PuS29jVeufpbm2vbTb9tzRuLY7ZOefbANfPHptgsIQRLCCAOqmJrjb45+&#10;b2wu52+7v7S8G9K3u2v2Lxvm25tboG9EKKLUDSSTOZqIVZcyFc50Uno3SoOArPdfHLbRt7tdvaa5&#10;aueryFolgm42JuHWyqRLkGM6yMpGG7wV2eCA8UIkDVIEQfHBZcc4y0ntt9zxm02LNZe7xyXJey9w&#10;XHTb3GNws1wGCLZBmCJmOmIT2yWVLhOsHOkSBMgdfHB3m2vXWOk7DlNr/ttzlOD9E7W+qBrfzXND&#10;3AHtXFYEL2nSRHxPXC7Nw6irzBUGSKE/DMYM+WTqpfcvGbZ9pb5HinUbxboVrQuoLwUICfzNMXAG&#10;6gyOoIwLyx3KJUEMamR0lSPE4NabTtkvB/23fTcJY23I3NG5uWHtaZUWDbcn8m6pqq/DrSBhNk3W&#10;J9NNTCQSQMuhH20zwTeaW/VcJHPp7Z2oW3zHJ29ptvXs3021hmRiUhXVmoRqSG0RMZ0nCWt7+QTo&#10;RPvIHzZDBJfFrx/qK2fI/SzcWr1uzc33IbpATbZNdqxq1GwiAsulADJHbBMmYwRs3HJOupbup2jx&#10;iftwX9TScRPTnuK2dq3Ztcar2lR12q6x69wMJ/UKaAiQo0TUZGaYL9ODKsdMwwAIIpVVkZjrgfq6&#10;pd33O+3bb7i3aa+bZt2rj37ZRu5gb95hdghljTBy/wA0YZt7Iihc0z6mhgV8I8cDbySei05X6ibW&#10;21i/a2FkobelLtxBat2UuiZZHA73YqVg0GeJaJbQVty4HhQnwPhgxttc9f7mK3vJb3krlvcW+btW&#10;NmboDL68sDp1NcV0IlSGlgM8iKYWu3Dt6kaIo2o9QJAA6zgXez6deiu33vNeM213jvUv70MjXB+l&#10;tKrlbjRc13ZlVEgKq5mgw6lhkZzqEGQo1AACOletaxgx3XGLVDvvddjkNpY2/wCk3151uWnuXbe3&#10;vm7ci76j3bmpSwCdiskzWCcsB7F1RK3LYmKzqgZzg1N82d3OA4z3Zxl7cHabzg+TcK3qQbR2ouTK&#10;J3moBrpBnpFZGIot3yf9WyKzEwMoqfOZxG+7XGe3/Bul5b25txYP+x84/wCUtn19BuXLbawvqKMm&#10;06dLTWkyCZwGt7oLFu6sdBMignMdDipbpeMYM7XmfZe43x/3LguQtu7NdW8yG0xsPcFs3StYcggl&#10;Zz+2G7Nvkjq/0zFIzBOcA5/ZiLb47MXK35/kvpBsxtRuv9zsk2nZWHrLe2tlibRuemKEagWBzAMY&#10;sLf+9o6Las2QQpJckQKeeKxjxfFx7nX/AGzbnYcjuOe9z88UbcLZPH2hvHvPUBriW0IFT3EqdMQM&#10;6Yeu3/c23Zmu7azdtBVC6YLE5ETkfE4NY8V9WY4r2t+yr3XYs7bh/dvPcJy3rv6o3O63O3BRbk2b&#10;xD5MahY+HWcRrm45RtN25s0CsO3sAjp4fdGB2+P4t5w3s36H7S1vuF2X1D5i4Ldxk3Abk7zLeLIr&#10;qe24ZRQQW76Cc8Rv9y5WYXYqFp3aFYkAx4YL2+P/AHmrt/Rn6HWrR3O7+o/JtdQndfp35jd2U0XE&#10;kOqI/cCgIUK0xSKjCre/5W2DO0UD1KRAOk0P9+Cdvi+JnmPpT9CuS31lLfvzkbzDYKdD7u9pS5cU&#10;PYFx2uQJWBp6H8QBwyd9yL32IUW7ZFNVArCoNf4/wwa7fG0m1+mX0j2Xt2zttd3ld3acm+Nujnc7&#10;uwwh1vtaXUTAE6p7Yocy0LfJXtwX3G5QKrBl0QZEdqn+eC/RjMmf4LhN99KeA9tWNt7V9mbtt1uE&#10;u7S8m42/oslzVF28HuKFMkBYMgEkiMOXf9vCzca7eaYMSUg5aZy+wDpgn/E+UVvt9fqfd377bjNp&#10;w/t/YNZ9azbuso3KuHCxedAqqCsSSzx3Z54fs39vZRF2u3XMyzCSAakE/wA64M3Xe57riMvzftj3&#10;T7j33Ibj3t7w3duwyotja8beWxtt4LJNsIbM6dSdO0doJ64Za9vnZ0VSg1dSQAuczP8ATBddfH0z&#10;mr3Z+2/pbxe12u6u39jv73op6ipaG4v3d5PpeiLDAszUEd2qZYClZNhb72v/ACLpBUjUAJlfLSfL&#10;BjbE2+lk/de94Dhucsn2lwG2Zt7tlFm/fm2druoCWm3IuKSyh2InTJIgROA16xtgjWbQdwTDOoLE&#10;EQAIGIsm23O/Qiz7a9ye89zyez9z8zf2HDkWbV7Zcdul22y2+4Q+rN3US6MKUk5gUrhTWuQuW19E&#10;27KM4uXCxCwhqV7ekUxUl8c9M/ijbHnPpVxXMb+zzac17h5Ta7C5xfGjai5vGe5aUW0u21eYJI1M&#10;elUFTUPt9tYV3vbjU8Sqg6pINQsR/LBubb2fTC+J96e9Pce82nH+2PZZ23E2S2zu7/fINqVDyC1+&#10;0ZCHV0DDuAgaqYS262zW1Xb7e5ceCUMQrFYkCfOmDN0ubttcH7Xs33ttOT3nI+7PeHG7DiQ1uxv7&#10;Vtku7vZJuJazcD26w4JYd1QTSaYfCbm/EONtmwdmEDxUxX7cEnbM28/26s5f3fsr2ldjdbC97xhr&#10;dm/sbOy9S6dQL295ZuXFhxIBIIJDS0imDcbEly+6YvbgtpSRrFGAPhnGBO/WZxj5i47c/VX9PsNp&#10;sfYnF7Pi+Q3Dfpru531vUdkXZ7DNaBo4A7RploIPhhBu7QBB6F+/dAMaV7FDfKGPniLJvt68LS1w&#10;P1Dubnk3Hun2p7a4W9uNom9fe7ljudy9rV+qfa2rrVIYaQCpkEDIYJN9uUuRY2q2ohDIDFJWQGA/&#10;nmMVbrpJm1H5L6W+zeU4Fr/uf3tvua9W5ueUsp6zbWxvFt3oJtvb+VWC5K2lgI60ZvJyG5ZzdvaU&#10;hl9IOQHBOf2Z0OBNvHrMzm/NouC3v0k9l2NlY4Xh/wBVyjPt90OZu8au5PH3bdjuBbSw7hIXWDmS&#10;YFcQzsbKufX3VxUd1gBy3dbjUrVqKZ4lmVm1s4k/t8nQbX1I9wbnjj/7Cvs/jd/yGw2m49f1tlY2&#10;JNjfswsb+wrBWDqjnUvUAwSThT7TbW2WUvXbikm26yToY/KY8cU7rtzLif4kcd7z918rs79y1yHt&#10;/g+O3apa5XZbh0UDebdTaubjbPAJj5yVkyDBjD9tN0412tmqhICB2AdlFK9ADkBgfR0u1rJczyvs&#10;njLg4z3F9Rd5eub5GO8v8RYLbK1c3VosDt2swQUUd4UwQJAFcPNtORvWiPVTb25FzUGQSXEOrT1U&#10;YlZm3jl45Zix7/8ApL7d5fafpuD5f3Vzdm3d4YbO5Y3V0rtNiPU2G9spAC2tyaamyOeZOGLuzba2&#10;ry3+ZNy5cT8tUKypI7ZGZBGLhvPOddWn4L6h2ffPL8HvuC+gX+3cLxvJC1yV7krF9gbVpte5FmEC&#10;rcs3ohgpIoKipr7u34hwnr7gpccWywU6mu6KwIkVHTxxLic1c+TPEdW4z3J9buPfe/8AsMe0ttu+&#10;P2u75U7Q73bps9lw53TeiL1+0Yu6iWq+mCKnpDyH22PWFrbXrl8IqurJmMpGomPiMT6bx1THlvNu&#10;GT3dj93D3+Fu8t7t9scVwDchut9sd3x++dES8wPqWLtrb20NwAQqo7EEGaRIeu73a2rVltvtrSWz&#10;AqqwCjemCaZGYjPGia7W81D4H6ae9OZ5bmtp7k978zu+S13bnqWL922+4G8sNv7iWbbPq9Wwyeor&#10;xpAiJGEHcb+7dazZ2q20Ksq0ZmuFVmLZagAPynBns8fTKevtr6Y8NxO15/nvem85Tdpu9pud4Tut&#10;ttNlw672/wCi265H9Kbdb1uu70CrGSJwLKcs9u6Dat7a4q2b9tXWGVSfzGBESwzjDFxlq7aazE5M&#10;c/zv0P4/lOEu2+d5D3dsOS3XMcJv97xu6fdWG3dwG5xu3vJbVxa211Qtq3GYAA1Vwpre8RrS/qrC&#10;aLj62d1e4Vu5AKJzPlTEMabcyEbXlfpxurHLckvsn3Du7m/4vbJstvsOH3Gx4ZNx7fJa81u5cFof&#10;+OFChydLsZUHDq7Fbim7f5BVW5ZubcLaTUPWtHMFxOVAPHFTus+nWKDd/Uff8XyNrgPbX0n5Hebv&#10;heZ4n3Uu75XkLNq7b4Tn7Oi4lxdtcNuTcIa4wmQQHGeI77XjnFsWrm73Acm659VrI1AQNsAYAUmp&#10;nEw6S7WZanY+8vqxx9/mbvOcV7G9qtsl2/Fcbtk47b8/dTj9w/62/wC590+3TVc3VtD6dlbUaWAY&#10;CAcHb21lbK2be3AKoyoBLt+ouH8yS8yFWgVcsxgxbt3Sz8v+BXKe6vcV3nd1znK+6rq7N+R2m93/&#10;AKot8Ym19rcVtFHFDZ/ofSFm/utyPUubvcFRcX8sszAjDnoWFsGyvHWdKJrgWYA2liHJYaSQNQJa&#10;M8OOjObnPdFK/M8/f9xbXntx9V+eW/ye7v8AGIb/AD1t7T++vcdk7GxY215Lyq18bS4ibPtD2yWf&#10;phVockGd12W2tM62rxuabZgboabR0kmJWAUyHWDitfTj81/vVvK3vo7u9lxnHb76je8uV2e03vO8&#10;BtuKS9v7Aubj2Ybe653avuVtoXFncFri77Uty9cBVBcGJKpznqNa/S2V291xsR6SLbFnQNVy5qeQ&#10;LTdWbM5HE5Zx48ZlYnccl+2RuP2/Ov759ycj7k9v8b/7865Z5jk91zFz3A2/3H6HiuLu2ONFtrnN&#10;7Qgna7bbkNZQ/nIwBGENtObdL73nRLS2dGkoiH8ok21YQToaCFUms5xipb4/SLfYfUT9tPF3vbfH&#10;e3dvyPJ8xvOdPJWt8u85DlFtXOc26tzG9226d7dv9dtPUX9Ru7VqLQT01QtOCTZ8jctXL1x/0xun&#10;aK73FuPuEvz6aW79srGkGNImBnODV28etzA5T359IeJ5rivbuw4//wBinbcDb98XuL2PH7jjNl7U&#10;5P2zasryHKcr7Z5K3uzfO7eD+sddN7cOrILRIOF2NtutsTo3O5N+1fbbKgvXfS9a7+ZftXGeoBBo&#10;zSvQERgm11t7rOP9KF7h93+wPeBtrv8A2j7VHtnl/bex958jf3XBcI/Pp7c4kf7X7c5fjthsXFjc&#10;bhb6DXsdsiblWBe5adnqX6ff2mRV3j3PUuG3tSPW7G1F71tmYgaBkpeZ6GoxDv8AH/uptv3X9LOX&#10;s8te3v0/4zjLnG8TY5f3yL9n2+9ze2ztLe04Hk9vtNpZdrm7vAepu7eyFt7cA7i1qQ4fG03ynbFd&#10;xvz+o9fbIlq5cBbb6pZrnqHSoEZGpHymuKl309NWSv8Avj6T7vbe6E5D2p9LtmPaR9re79/vfcWy&#10;4p7e29039kv+1bXi7XEWhf3Ny76oF27t2KWHM7i0IJwj0NyqIA+4cs6bUvqugvYR51n1GJZFmtZm&#10;YxfmTaW5x0/0rax7n9nbzkd7ud3wvtfh9rs9pv8A3rb45Nv7de3x3uXkdmzJsS/F2F9Hkt4LA/T6&#10;i1nQ1v1NLhjiYdtyC+o3rl2d12p0+oCLbSq7u2umdIoGKmcRjOuc+jAj3p9Irx4rZ3/bVriuP2PF&#10;br31t03Vzijt9zy21ZbnI+wuS3bbxrX63dKXu7W1uba29ELXMMJ/vupR6rj1Nx+lv6rl0Kt2yOzc&#10;k6KKwGYzMA4On/Cy0O9uftg/RHc/+w/xm8ucN7RX3n7XbbbHiN3ud7w/Obk/7r7R2li5yE7re7S+&#10;7l7V2WtJ6j7ft04buW+dAFz1BeuXDublu3odRbuWAK32dJYHNUWh+7Al8d4ws+J5f9tN3cbvhbXF&#10;W/b3G8NtPaHDchy1vlOM3Q5riPcl5m249r7fZciu2tPt2WN3vNyp3Fhp7SWLBizyPKbSzbjbX7ja&#10;re4uKAr+s+8OmqvBHpyKig6jLE9C6+P44X/uP6O/Q/37zPKpf918Dxlm3xvJ+1+GvetvePfg+N+n&#10;9i5yR3CX9kbqXG5NLe4CrfuF75GrbuCSMOW+Y5JTct7nj7T3UN1BZXb62tvYUtdNxgSYKU9RRFe0&#10;EUxTs1/y1U7/AOgH0f3u24/lvZ31Z5viuF5gcTyN33Je93DjdtzHHe5N2m14LbcZs71i3b9SzyFp&#10;b7cZuWLoVBvPaYB8Iu8ybovba7xy7Q7jY201AkTYZzoW0pSVAcaUmNUiB0wWaT8026Lf2x+3O1xW&#10;44D3bwP1f5L32vtL6l8zya2r1tWW17mTY2xy+45a/Y33p7u7c2V1L28K2rjbcIWcuVD4rWu7bcW7&#10;hFn0Ltq8rslxrCBXYfm2LgnSiMFHYcySVAJnEXF7rbzw7Dx3Be8PbvMcXt73Ot7q4Hlfbu54jabv&#10;itt7i317e8btCdxwnubi7otPut9vtve3Nxru/Qxt7SW0vX7tu3oU7DX9ruH2dvVc2a27rXL+3e5d&#10;a8Nzb/8AkWy51Xjbdu5GrQ/hGFuPm1edc3i/NX+47Pt73h7U4z6h8jZ2nDe995znBbPifb/uvj+K&#10;4u3wV/2hyyXA3vP3BsLDbbgLfJbHbM235Cw5CM9rQi7q7BTstxttl7xGx/UX9w2+4++lt2tWwHey&#10;yly920okuVUk3JaQFWgOGecM2Xbw93wqH9RvbvuT33+yW57/ANx7b4b2ofYnvvgeY3XGbDluU9Lh&#10;+J336jaWtpsOL5R7rWLOxsX7lmwmyNqyyO+4vIj3EB19wel3AjSCZESBImGA8/P7sVw6vEXCXv8A&#10;fo277cnd3bdm9b3b3lsvceynoPubF1+xG/zIcxJlukE7pb4fSjDTAuSsEGdI+aJB8cFsxcdXWdl7&#10;H3Ptrc7VNxvtndG+s7jc7C9Zv3dwt60pBui5atAuLtZNogGCSJGM9ubLXHYEME1FlSZo1DByOJiX&#10;q9Us6R6w9rc9tOJ2Wzv2ntXd8NtasXtytuUPpD1Et+mkPpVY7wsmBIJnFPuNo6KUtqWYg3FAiCiz&#10;MR18sTHFkHcvbvvTachft7rfXbe32iadrvbl0ML1i/eVTtrrs1AjQYYCpgADMUu4t23DpdQE3Kmn&#10;y6aAE+Pxxx5l+bU4dn4Lf7/Zttt9sN7dG0282rK3LocX13I9U3VtwZlmBHbAnVOrGF5vhBct3PTC&#10;5BhQBSBmQT8x6x5Y662WZvV1124euPph9UGtbnZ/q718amuKwZrjOrK0rbciqrqEB4E0Pw4B7t9n&#10;WN7Y3BsWmF0ggu4TXbg1SWAocx/LGpfV1fST6XfVXc7W9tLXI7vbjbhU9JbXq+nfQgaL+tCYYTD9&#10;PE48b+8PYLWzuLbWr1sszXLjlKRdEBFmgygknzx313m3VzuvwfQb2r722nJ2LF21ubN5GQJbFu4H&#10;b8swzuRU5yABTI48j+9uB3HEJc3Lbc2bls3A4JPpW7Ib/UZhmZgVzOWO2t9HLeXWZjq+23Fu8gKO&#10;GBAgznScefN57s3HE3/URVtlQjVhW0u1Lga3QHrGY6408nf23PRJx2D2t9aNpd2lvaclcu3ECLbF&#10;4MTqZVljJNOsSK4zdc8x2088s5Rbm1Rm1qAHrWM58YxXe5fefC3iN5x+9a3uEts5AWpW4J9JinVh&#10;WcWSzg331vMp5EKiDByyk5fHGy+n/uD2v7zsvxu53DWi9trO4t3LwBdCmh1XT3ZGDibZ6xvx76eS&#10;XX/BG3Pr27ZewgdhXR1zzE+GNtx/so+1rpT2Z7g/RbSXC7HcWvUsqrGR6V5SD98kDPEz6VqaXTjV&#10;FG59e2qbvadZzDLI6gGuOee7/aG95e1urPLcpx17avuG3F7WjXVFxwWNwLcmI6A0xqWdIz5NO6c9&#10;E+1ct6VVEZQAAF0haCgEDHIePs+1/aNy3tdozcldsXSdttdtYJ21q4z6yy7de2pyzxrN61w1vj8f&#10;GvQ/n9388dk4yxyPJ2re75Ufodlc/MtWLhU3nXVqARPmBNJ6jpjNuLiPRrmyZ4ybLKtFGpqUqa9J&#10;jEv3D7l2SWrHDcZcFpriBFFw6GXVk73YhCImcSa/FdrJPlCLVs1e58xMx4fZjzH7rsbu+d7r9S9d&#10;9Z7e2G1u3Ft3dsvc+5vOSJJMgY08G/PPqkY59u/eO141Fu8vY29ixtbZs3L7Itq1bsKsw7UIgCjH&#10;qcXFcv1sfnmAx7V/bL+wT69fun3fEe5Nnw26+mn0d3Ztbl/qJ7t2d6xd5jYPUt7O4G/ov7wstLd9&#10;gliurUevPby6eP53+/8AvdJ4t/Je7nXX8M2/KfD8a+Uv/Ib/AMx37LP+ObhOT2X1Q+oOw97fWo7B&#10;9x7b/b79Pt/sOZ+o/K7lwU2j8/Ysu1ngtkXjXveWe0AtbSXn0o36Qv20fs8+if7VOHvbX6a+3tfu&#10;bkrNu37i9+82bfIe7edIHet/knUehYmq7awFtjwJrjy777+S539PT0d9fH2a9usx/b1vr/bD+fD/&#10;AMkv/Mv+7T/kt5W/wP1E5vb/AE8+gu05A73239CvYm53u09rB9vcJ4/kfeO7ut+o53kLYNL+7izb&#10;bUdvt7IYg+pDA/8ASPUzBJyg4jr26/CPk9bd3C2tT/p1dfy7AjdQq/Oyx1AA+Hww2ZE5SKFmqBGU&#10;D7sHn4l55aK3aS5Fsh7BYH0NhswfW3BmHS+pk1yJwyXMxPxY/wBAMGbbea0u14u1bSydxbtWGUgf&#10;7ft9TtFGK3HM1rDA5nEDcFArEktpUkqWCigkAHxOJLL0HXfZ215O7vtvtdptLG3Te7rb7e1ds2v1&#10;O4X1X0a7luJ0pQMuUVmcVHtDbWl23Ib62nptyG/u3SdIlhb/ACVMrnMUOK7z80l9I7t/yNe8ecve&#10;9PpV9LOV5P8AXp9LPpdwOwtravs1ld7zaDlNwTYYTaZVdENuJIAnGyzwdHzeu3ApJDTJAUyTJMEK&#10;BFYOTDBVgkCYz8B1qcAhrz67YZyGqEAFDAB7YismcsJ6yK9JpTrg54v6mU+3f0bVzOm5qEBiTIkh&#10;vmynrGWF6ZHUmMgenwwdFV6pF0FiNLMGHbQMaaAQaH+0YZcfYSfOPjjO3Thw8n5v4NDxt8nuVz+U&#10;GUO3c51wi0gihgwR9uHAI+HT4YvrWOkzPUp1MsXkC2zK7EywJNWMZjpNRX7MEM2+zCN6T6yd3pS3&#10;bAuKJXukynaADqUHM9ZA+w4Q4OZNJMUxTyfmSuOgNpuL3QYqzFRUi4EFZNIOGzX5uvlNfETjneNa&#10;5rRXK2+xgO5kAdyXusFlhptj5hFScKtCpPiSK/w043OjWn5ojcnec2bVlZYmWiQGJAgFoEyOgPTp&#10;hTeA+EfDLDMzim3O1sRLSBbV3TqBRVOpmCgNcUl4YEltNNRI+/PDgoBPgMV18fGvPqrLrMXfTpMM&#10;WUKkyGr5ecADPDtvr5QMHRUclGi0ACEZhpAJYyGkCGmgrP8AhhzAZa+C0BgItyQFVgonul3etfEY&#10;GAjOpmQIFD3STnE6vgJrgYBrVMKJoKnTJYt4HLAwDTiaj7ZNdUeAwMApSxEdY0iBGXWenngYAeI1&#10;ER2kd0me6oNcsDAGG1EaRBpkZAA+Wpp5Uw2wNfCn2nqSemA1fG3gu3tABgqKR6gAInUZCL/mBgdP&#10;hhBA0+fU9YArI/rgLD1GDGCWFAF7qaohgx8fKPDCYECa0+/rglvHTKbZvOYlmUh5BMgFvlC6c/M9&#10;KYacSSCSJFYisU64PNZZ1aTYbiKrD3V7dJZiRbWpJUEBgM+0ZdMMOtTlFJHhNOmJLLzEarjt4RbR&#10;106e+BNHC1RQn4QOhmvU+EHc2gRMVHTyFemEvI637J56/Zv27BvuljcJpFQHsO6wWZrhqmqB5nFN&#10;vLJZAQBIWojKsn+GKPUf0/8Aco2m+fZvcY2LzKt5wT3yhtqqomkCvbrBHgJriou2ahjSQfGDHScB&#10;6C4X3TevK+ytGbttke0Llz85QtuVYwYpGnUAaGtTOIjWYYkE6YIrU/GcB0TYe5HuWk29xVt7hSrB&#10;kYDQbQiLUGV1CBFSfvxGuW4HU/iEV8+nxwa12uvRrOF5/wBdtdxktG0GtzecKF7iwtuG8QJBia1p&#10;hj04iP8ANSnU9aYLd9r8muflhdZrty4iLeQW1Bu1Ia3Cg0IBOmQTMziQtuROktWvmIgxgxbb1Zbd&#10;cv6O4FlbgtqwVk1TCsrhWAijKaxM/ZhJt1BAmmUUyoJwWWzpT225pnB210rbcXHS2iu73Bat9+pE&#10;U1FYClpA64bNutJ6eY88HS7Z8eM8rk8pcazLtrtEXEDsIJMkoHEgas/my6GZn4gf86p/+0X9DBH/&#10;AOtX3GSf/wA1LWP7I/8ARd//AA1/u/8A9s3g/wDYx+YfzN/9pPt//O/+ivun/wC0/wDaQfX/APcn&#10;ftufzvox9NGKFQjBn99c0xa4gA7ukn4dMfmJx/o3vWvxl+qTBHI/A/yxfH/3mv4z/Sx5P+72/C/6&#10;Ax+oP62oR/wbewTBJ/8AfV/Sc18G9/XTIx/m8/klc/8AWP8Au3/t6+9/+wD9q++f/gyn/mPH/pfk&#10;3+hG9Nz/ANqC/qttC5IX6pfWMgKlF9H6OcLpWTlOo6oHhU4/L7j/AEgPxh+sjAxZwlDH65/+FlZ/&#10;Y/tzGf1r+qE/AcZwQx/lr/6t9z/WL5//AGyfav8Ay/eP3X+W/wD7rE/895v9Mfid/wCePkLe2/5C&#10;OVt3WYL/APM7/QrRAyuP7l98npWSBH9ox9ZQngAM/IeRGP5mPvj4xXeUAH+u5CqBWQQhylBFIgRO&#10;eIG+UBDMdBOkHB18XWutfS/fvuN+dD6HC/id7YurcPyItBQ0gffmMUgtfMxFYEkmJlfDB2+T0Zd5&#10;q6P09gbhzZ9YobdvS0encIZblyZ1GJAqI8sVt+xDQVAPga9YFcTE6jrHAc/buW0vWb9u5bVguq26&#10;L8qfOwClVJmdIJkR1xU7q0vyhWzkwMvhjnvJ6LHW/bfMXrb+uzJpCIll3gMxEmX1GnxPTpMYrTY1&#10;PJXUttc61M0n+tMY6Nd1dHXn/Q2atburbu768NOlV7ZH5j2wtAKdoNYxnuRtIgu3VA12+0aTVU/y&#10;jr1NB1zx28fGrprzOXafZm/v332WybX+m3M3bofVpO4UVuOuWmgHcMsssZe2ji2brEn1GkBoJUTm&#10;VH8Ti62SSVrbDuu63Vh9ymy24QDa2IulCyi440wisARGR0xXoemPzPf8uihf3coBqr9HvpkSGihO&#10;z3ORGP8ATx/0d/8A8ULzf+3/AO6f+V43/PX8z/8A3bv/AKX8X/oz65fsRcv9Ed9VTo+pPvtJUQDp&#10;5JM1kwfKTj5g4/qe+gPZ+N/9KBP1S+m4mJ9+e0RPh/739vj83/nJ/wDgh/dP/to+4/8AsJ5nu+18&#10;/c/bf+d0/wDKii90GPbPuIkSBwXLmJiY4+5ScfYP/mdXRv8A9viwR/7z/qHMmRqPKbOemeP4wf8A&#10;RE/J/MjPXP2nM/8AgfP6v1H+bn5vt34+T/Q8P/sPvG/xX1Ku6lZTvvaAQhSOwcPf09SI8AMfD3H9&#10;535A9+4HQ434+d4zv+WiOP2mft42pT6HfRebf+n9J/p/MSSSfau1IFKY/wARX89dp5P54fvHeev3&#10;r7nf7/eeV/1p9o/9pHtf/Naf+TH56PrrzQX6h/U2z+rZfV+pnve2idvphbPuvc2wQZBlYgAfA+OO&#10;r3bL3H9QKa9oAJOknMGKeWPyffW22z5Pkc2dGN2HJbfa2Rs33CH0ylx3ZVRbqzAI1VknM+UzTE9b&#10;QTaqrL3EBiDQMflIJ6+ONXX6O2J6Mi3Jndc/c3Ft9NlHuWg6xItk+tbCgRAiMj8TOI62xoYyAFDa&#10;QQRGnOeuE1l1kq8ri9u3/U2gfUZ77r6ptnNXy0qciDmAa5DEL0CIQKALzAmfmpWsZU+/HPFukxzz&#10;Um1jSHkbT3Lu5ubhnfj9ubSg0QBlCnSzyIJBzUx/HFzaRVe2iBc1AXxYQSGkyfHHdXOt9ub16zut&#10;3ce9rum9qdQWVLTORrFIUChBiZHhlG3bart3UYNuFRi1JY9dRjxBAGJeZSdVrwVptrstgFtm6Lp9&#10;S9bW2GebVCyMFEEyGVpg1xW/pLt+9Z29tZ1EMdExBMmR8DNcc7xtLekazJmtqOf2XG8ZynLbrcIn&#10;6eLe2N4JOpV9ORFDBAECfKuO9+2OOTabNT6ZVikCB5Vr59cbltnLw+fbOI+IH7sfqNuvcnuXccbZ&#10;39vc7Hb8jO613bg71uwFVIihmQwxoXIBWTEOpykEHoD1xXLTr/CvO2x9XdW96hCbj9Rx2426JcbR&#10;6UKIvM7ahXtLdR4dcOuZY0JJH4cyOtMGcWqDiNsy2duEv2VexeY3bl3QqW9wJa0A7gkoGBgT0oJO&#10;F7eIIMwGmIy+FcHTyWXGPgrfeY9Pd7a7b3G1VtztDZuXDpIJSGVWQKkvJ1tSIgeGLFWBdFOZkxP2&#10;AHBzcf3u2u2OM5S9qV9KutvWtoXbml9d1kLD5DIinShPR5kGl+reBqZzyGAyvH8lurG445nEbbSx&#10;S+2hPRVWqoY/MATkTMzliw4xPy2mh1IR49f4TgOR/WrkLo5XZGy4KptN2v5baUC3LisyrIEGkqJM&#10;zEjLFm6AZ1JH3+QwHFOJ39y9ctuhdVs3VOlrSAMXWUdxEKaEAExlOGUg2mBH4jB6fZOAtuVN9eX2&#10;LIwKNatX3BJD6WU6SogkjOv8IAwwU7QY8TNa/dgNdtt/cG4ubZdy+s6O2lNR0swaVzjuPVZNCYw0&#10;xDBhl07SfCn+OA0ezR7T7O9rS6HYBhcCgKwuwyUhnAkQxgEmAMVrDSpMFiDPcYOfQ4Dsmz3Xr7pr&#10;S30Sxe2qWLX6JQwKpaDEtp1EGgVpJqScJ3AJVWp0IBqfCcBI9p3bKcjvtkRdWGuWmZUUWx+aLily&#10;p16poJFBU54obtosLy/FvgdMmmDr47MdOfi9c8HzK7Qe2tyoBuXXtWYfSiuqXgqX7lyJnoZAJEx1&#10;OKO/aVPQc0+aoAgajAmcS49XZ6I4Tm9xyY9wbG0bQD3LbLtnZ5velam/6ZQTAmQoJ8KiuBa0kXUJ&#10;yBYQNUGpz/lGKFcv+qsb3ht5YFt0mxZv3Lt02hctMVVEFrVCkNRqZgA1OGCf/dc6V0iVgCKCf4Zf&#10;DAXlidfP7dN1f9VtO4KXWtsLYLDSFgGLs6pMHVmK1xGuwbLRKlbswZJnNhXofHwxMjXcaHHMbVbm&#10;i4u44s2y6MnphSoGu5pIVXQjSyyTJECpiHdabrrpDg2izEaumYj+UYxtm78L6NXxW1X/AGbZ3zce&#10;ybHLC3bR3ttAuyVuKIPShAEGQKRJt9p+YdsQpOtXUiCBJEN/06Y6I5N7wursLXuhbt22jbbdbbcW&#10;3uFHuQL4e1pCmSXiA1ZpMEUrt6voLZAUALeZcqAZUnOaUxz8nSLHSfZW6vc9e5JjuS9zd8LZvhQ6&#10;ydwIOptNe2SGaBJnMYghgdagKALyRM5nMAZTjmrb39rdS7sXvM7te9v7rWbKyTcAKA3Apkg9oZgD&#10;pjMZYkgEeoTUeuk0AEZhiAfvGOnj6JWYuXUvf7aLc2ri8Bu7Ns3Husz3VH5ttXcSdNQmqjdMsTC3&#10;5d0FgD6iE1MiclAx0RkLWzuHfcReXb3nVeM3ltXQIbf5cgm8T5TqMGTkfCzsxpdgYm6tZCrMwNUY&#10;Dk3NM433HWLtks6cXvntoQ73QqltQts86iQRHUTXLEUui375aSda0iimdPb8fHGZ1qthttnvLntv&#10;gmS8baHZbv0ytzSlwFNRd5gBbZBZ+yC00GC3Ki5uA09os1ABAB6QBn54m2cy/AH7Z3DcbwA23pt6&#10;u85dwhuaWN1DV2Zrpb0hpnQNQnoMV+6tHQo05WyWZoMz/GtaEYm+s6joftbkwN7vr36pjq5G3ZsW&#10;kDanW0x77q1WVKzKk5VmYw1trYVlFZPp6hOYXJadcTXXN59Bae5eQ9Xbby5rVRZt8g9twR6llrgK&#10;G62oEMASCBpgGOuLi2Fa4NIGly5NDAJeInKMdUcY3+7v7LimD32O429mzaFvWVLqLJa4zWqOTUMF&#10;JqdMkTGNRtrKlY1UjuJjMYPP5Lnb8Hjj3t7h3S3nuW7dz07YZoGvVAaLataFDcGaqrR+LPGr460Q&#10;UIEEyegkR08MGHz++tfNPubPIC/de6bZQuSz3dJBYu3cKtqBFBQ5zONra/00+FKRTB6dPyR8nPeO&#10;49fnt4QAB6jHKCJaQGWTBjP+mHMGmXwMAMDADAwAwMAMDADAwBk/znrgYASekj7cDAD/AA+AjyH9&#10;2BgC8sDALW27RpUkEEgx0HXBFgAfLp1wFzsuHvbjTqGhWEgwJ0mkj7cow0Xk/bSk4DV2eKSwDQgq&#10;gXMgs2vv1DLpQHCfH4+X8MBOtpoYIBJCsArKSBIgHVSomZ+/CZAYyYoP64PP5Od+FrblbUtrWSRI&#10;nu0sDpYNnPkPsOF4hrrtNpbCLupwwVQQHRSQdLSPwhT/AE/hgpB+zFd5tLzEQgrXMwxqXXRppIjq&#10;ZFPHBGIyJ8owZ221utkpdn1lKaQy5lS6mgJmIMaoMwTkc8EKATSvX4+eM7en4vOsR6veQ7FkGly2&#10;kxU6YMQc6/44SSCYp4gzT5f78aAXUgQjUGCC4VKkGQQNZU51yAEeOEER8Jz6HAPFS9vSIJDM4kKT&#10;4N2AEjLMg/ZOG2+yZp459MZ1lk5FrsXNuyYZ1JU6nlgkwCwCkU8IIrhp0FJAPWniBBrh0nEG04rm&#10;txskLC81twioQjBHYgkC3AzkA0JriHf2qvWKwaEdOtMWDpHtP6g73YsbJ3R9Jby+oA7R2tKy0GQA&#10;Y0jI08cU77R0YuFPUiJMUgV/wxR6R4/6gcfyeztbR7tsI4spfDldd9iQ57FOlQFoSK0PicOozWz3&#10;fiIihkdDGAo+S2HG8xZv39mkWtst9QZQWoZdCJcDAHMxnJxb27ykBSQCPPP+/Aeeue9n7u36m4sW&#10;nu22DXSpU6kQEpHiBFQVmM8PeoCc5MxTocBkl4S/twLl+zdXUusDQGDKUq9CJmCJzHhhc0+2Z8cZ&#10;7p0yKRttt/1VuyUt+ibblaCZBEnUKzJitcf/1ve4BKzAJFfs/EIGPr79JdcftuaHuXEQKZBXUVYU&#10;sLWkEfNnmJmuEwRSYmaVJaMgZ/l9mAkFw1xn0FjbIa26IIsBoLMGrqJM1AgdBGTZmIGQAAMmRJjA&#10;Wdpgj2zcF17txn1qttGRba95Yn8Q1EzOVYnBVHSY69c5Bp/XAP22SWcOQjKXKATb7TBVYgDVNdM0&#10;gdDgpzETB1MetciP64B4ohIZbjI9y2FskB1EBYuqyEkDpHQAdCaJIgU8SesjzNZwEm13PDO8sttH&#10;CW0QXJaQiTT7jP8APCSaxIoCMxURqNBXASLajTp0QcgPTYqiq2gMpJ+WpkMemcCMJKhugMA+NKzT&#10;+0Y57y28KeFxk9SGaWNooTbjUTIZnzE0/EKZxkcNwSdTGADHTtJypXxxzss6iRQ6bS6We4oZi7T6&#10;qhqqWJB1AgMdWYBrXBf9xyDAAGq/D7gZwU6IGm3pKuqE6lULdcaZkh+5pkQT0pXPAgkRUVI+JNSc&#10;AoG25J0K8hCRPcqrPplVzNRIUmcgTAwgjVSYiJ0mY7un+GAnJc9IM2k3SW1W/UAQsVEsLlxRIK0J&#10;8D5YSfL+wwEpGyBLoCW1XSsHUpkiQPlJJzkkTkcwczQCc4kUiMAjWq3LSo919NqVI9MoGL1WkDRD&#10;GDQgZScJiDXNcx4gidQ+3PASFctbcjUxa47W3IJAKvpNormJH+nSSBPjhRmaViSDXLJpBwAR0VVZ&#10;3VLa3AGsIYLPqm0guCT8T5gGMJilZ8YoAIp2z95wCluD1BZAtAOW0y7XHe2Rrb1WBPcTA+EzhJoK&#10;CfFQcq5wM4wDyhGd5bSSrRuIYlVEjT3kQxK6T1P3jCT0gkVp1mKDP748sBKBkhnt2GK25ZVbTbHb&#10;RQTJJiAXmPGZwWUkFq5TGczQDzyxKup+2C6gEKzpDFjqulgABr1EggwO6hnoMCukjyoADUGGEDEb&#10;SBGu25BJkDudAbZVSApumJAJMEVBFc8NR3EGoaozNP7eGAnBvytQ0obDFZPZqJANegEGQWmaRhLC&#10;CCQDMGQBUARFaZ50wTodtHXacC46OPUENqUI7uWfKoJBMEkgVGdMJNYEGICwADqk1mOnjgqRbjSb&#10;i3QG1M6uLjARbTsQjqYkdJgYQoMQyqAGmOoIjM9Yikfbje0zbYl68Hyy6tdtrvqGydNyPyipYgFE&#10;FYrDzn4ZYSqQJBI1AilQZ+X4eeJt6fKKee6dXeAe7/2YQIYic66YE18cB2YvXTpKwdRE6gIA1Dr5&#10;0xrTnWydT0KtpbW1IDoQ6ibYcqVuNDFbbTnmZPj0OGHkA/g1QSemo5gA5mMsd2km0FZwCPUVVa2s&#10;BqA/IZXIE1Kn7fHCGNKRm0TUhogQFpln5YCRZXS0XA1wwBRgFZHbv1OYJErQzIMYRESAamZ6QPAH&#10;4ZYCUGZwqOrCzbKrrWIVoKnQK6WMwZPngiJiFNBPVpPzdY6/ywDqmWZi9sqfy10IttYYaAiEgkgi&#10;gmoB84AMiZUAyYOfSR3Dp4eGAK2JFsByTOlwtAdLkyA8jWhMECB0GG2JkM0CoZjPd0yAy8MBLRBp&#10;CpcYhQbdoKCJYGFBuXIoI1SROY6YRcUMDEE6qksDlTMfdgJO3uhWss5L61AU2wUBYiWJUZkwadAI&#10;pOGWKtpiB8RnTtAJMU6eeAsLavaUs4WqidEgrBJZ3Cdx8Comfuw2R1AMZVoSxzXUM8BPVmuLXQDA&#10;KhGLKiKoh3DVETpik4AEnIRUxUHyocj0zwDpf8uPVb1AgVFJRhAaCLlxZ7R+HTMfKa4SRHTSDAzY&#10;RP4cAuxDRcLG86AszMqFS6KRqIzAyAHjhBDAkgDOBpkxJoYiuAlW/RuKilizMoIZ1CwsTNoSAsyc&#10;6/0QZp251zCnOoE9Zr/jgJCsrMCrg6LjgNAdCzLAuAg1AXtPWYyGZUB0MKgELIPQyCRHTM164BUs&#10;6i9YdmtNdU3F1o0iSH03JiuQPQiuWGa5ADIDoZA6Sf4demBPmnSht67hcIjwhYMgRm7S6haCciCI&#10;+2MASDJBkUjOAB0j7qYBdxlZQFYqHXu0tpLENkS3zUEtT+OCPWCDBhSxknwkDwOWB16lA6QoIZXP&#10;zgSs6mjQrCuU1pAOVcJMHTSM1IYwVUiKAZfbgcHgbqNdY3ValshraBlukCiuzQIHlTpmKqWCSMjU&#10;jtU6q/i/vGAQzudLEkAgagGdRbUDu0rSTm3caYKFmNKzBFawMwKUznrgYtKAat037tSrACe5h2XN&#10;DsJqDMEUkik4VUGoXU6in+UeNfDpgYwZGQDEsivcUxpQsxEFKVqT3eJGVcHp01qp8DpBU/5o/gcA&#10;n1JknQ0V1D1HV4XttECDTpOG9MQaGZJGogRMGfHrGAe9XUktPa2gOyoWChQwNthXqNRNYBFZwdJi&#10;mRkTBImKikYBRYxqX1PTDCrQQt3TqaGFGBmQY8jTNJ61VSxNQYIIEEjz6GMA4lGUhXcW9I03FZ0c&#10;dFIEHxNcJasBYn5RJkH4nMj+OAeGsTeK3GopZv8ATcSQPlWQDAyyAywkA1MUiNJAIEmjDpPhWcA4&#10;xBGlrxYhlZmRihY21l0LCoUEw0LnTDbCkr+EREiSDSTSPhgJqODCwkXZua9LKq6WHalZCk/iJr0E&#10;4aLAAgCQIYwKhjmDWnxOJeZZETEV/WDs+hhqtwx7AoUHICoyUIswR0nAY0zBmQxUH4StPvxw7Nvg&#10;mKfskNOpCNJBVWZShLDU6kz0qT1Jwk9TA/ygGTXqPhHXEuu05qyfHoUCTpAMnSXbtIVlPYGkHt+W&#10;Pv64QIgkUaOvSakyesdcRvW849Eg6pEhrh1VEmXFogaWSI0zEznnhuBSkjIxMnr4CcVtJDQpttca&#10;S2tBChVZTpkkGRJkmBU9M8IOXjqJIgKRIpJM51pH24BxARqhNOjQINxl0qahqCqwK6ifAHDbCc5k&#10;Zg0yMBpAqOuAnWn0hEQ2yGZmACu6HtL6YJLDKJ6jyOEnIVFGJgARERFK9MsWS3oDWQzMVYsbRkkh&#10;rirqLTBpPnSgjBFVmfOMyAOoMCpr5466yyYqJKkhamoQySFh5oAwNIjoOsxTBRqgzEZdCOk6T95w&#10;u0lxQ6XFtiCGKuqlgzhhEKxTX8wzpGUZ4KKxSIgEGAp8SB1OL15CtRbubUYYFkuLqYIDJVD1Hmfh&#10;g5qvVANOXjkKjw88UJChVK9oLPrgCMlkmVMCI8JnpXB6at0WTEV1DwlekYBDPOj5jdrr1ioYULOr&#10;RBmSPsjCDFGOZg90Gf8ANpXP7a4B63XUoYrpUoqqorUKmtugmRUUHngyoMM0ggSIiIFAa5+OWAJX&#10;A1IBqZiq3AWcEkidLAjIBRHmKVNDp8VKsSAANS/KdIByHTwwByTIWQQ6glySUJE6dbCZJzkYEgEG&#10;AoImBOck0H3DLAEygpAqQ1ZUf6cwIg/NIPUz5YAGUdCPARAmgOflgD1AUchSys9TOoloDdvy5ENQ&#10;/fgjQrRjJJMUda10aaYA1CqHqqkCAJDW3ImRdVq51yHQDpgGSayoJ+UdDm1Jp/fXAGrACmgsSO8k&#10;kDJUlqFgMopQRMjDZUETDGIkgkE0FT8DmYwDoZlgEooknuQFYiXVdNQGgkV8sIGRGmhggKBqkn5j&#10;4xOVDXAPhTrVpGoB0L3Sypp01RoyLDI5SMNtJOltMsvyg6VLDN1ByEV64CQgTSSpuEA0dtJZUuAh&#10;EuaZlgRmCOtJwgxIJr+IiTGZMVyOAkK0oFt6SaoWaFcDJflM6amAJI6dcJPWASe35ZnPTJJxA4rk&#10;qFL283I1gAAKNQpkI0xH354baBPUEQGHSG8sBMtPqUMALbLcVmQsWuFWQ6D3yAMi2EkEVM5mJqsZ&#10;DL4U88UOhw5AtASqISolXVs21E5KZBgClI64SZFQTWJKrq0jqYwEgaXIVzJg9rPoL3A0quoiKZUz&#10;iMIcJ2A93fIiApgfiqKDPAO2muBbzEm1Fs1BLOCwgFf+6DpFIw3QKRRalswRqFRNIPQjAPmS6EMX&#10;gLbA0kM1ojQNEETQx5YSaZHMQdTERSTBXr4DAKINwaWWCtxWVlRTqAlU7CBFPDLzw1MRDZAidVSB&#10;kTM1ExgJQNJcE94NVDFWNCq5UoWE9fDCc1MDuJBJBI1EjMLlMGuAUgh0Vflt29GpgWKqDAX1BkOo&#10;FfI4IyFBIEFj0zNAe0fDAOA29ToHf5AWMEnuEgliYAHkMsI0ifISPBomZaaeWeAfDAKO0hnCk6h2&#10;m5kSjAE0zWkjCWpQiZFAfjOX9+AVbZRkNGm5FyZglV01P4usjM+WCJYiNM6gFYkAzB61wD3bmDp0&#10;nWqg6WygaVipjxyw1FSTnSCBppMUJ8AaEDAOyQsAsNSsCCwehE1igE5zGBkJ+UkDUR4muRykGojA&#10;HqBppLAagqAkHStO4H5o8vvwkxQAAAnugR3GsAx0/wCuAcQElgSda1ggRpXtOoEzBoK5ZDLCNPqM&#10;QilmLKoJZZK/LIPWnhiB43BZTXddVtW7b3GZQYlTrYEHIzU6hllE49N/TrihY4+3dZQGa2sMB8rR&#10;8s/GcZ1lzb8Xl89v5Xw2/fn9Rn3PONw9mb+3G5ufrbJvBNdhavcJJ1AACRkKiMdPEiCS3mopJIz8&#10;MbeSzXGZXzOv7SxcXQtrbMo1XbW4dReYIQB6V+TNCDBFAIqcSrOkhwh7tBgGGr0IAywZc/8AcTbi&#10;xuuPbe2he2p31tb1xTdtt6bt6a6woi5Tug0BrJjFXcZnugSQ2qQZpWkgYO+sk059XbuM2mz2PED1&#10;Es7zaNZ9PcLbID3LKkXLVtQ9IAABMdxAFCcTVK3bei6DqCkKayTke7p0wcrMc69HPLu13HB8jd3v&#10;CtYfZ3LrneWJKKllxKJdtsYJCzr0L8sA50Si6CfUAK6lCmsnrU/Zgu23dJ8Uvkty/I2bf+1Xbqbp&#10;lv393ty9hbIDCddm2MlKk5mekTm0y3UNJe0aaZEozZ0Phg1O3tnd1k4XP6zg+U2yNuwOO5SzbZl3&#10;hBVdxYspp0qUr6jEKAxWTUkAxiSBft1ssFDQKVCz0j+ODN3m0xsy263PtbmGC8/trm8vbMi7ZN8P&#10;Yu7g7dgusXmUxAgLAOpRXrDYS43zXM9Woj/6Yx8fjgXbX01WDcvwm2svd23DFTpXQt2y10XAtrQr&#10;G1bMEEUBKxBGHrdpVeXuKZhtMgkzQahgl2zxjDPcvz+73fHBuK4i/bKtc29y76TWbVs2jWzs7tyN&#10;MOIYEZGh8X7i7ZShABJMaQIEitDmPjGDLIcfu/ee+TfWGJtW9Gsvfuo90JcVVuG+qgrcSV0nuBiu&#10;GHvolxYtwBE6oBNK/f8A1wakzLfg0/Ge1t9yPEXLu95VWu+m7jTca4Vc3CyWbSDthQNMEzBpkDhD&#10;7kFidAIPxMzWZAwanjz0q8472XudttNslvktxcI77lu6LVkQSouIisCIJllbM0rnhC3loTGZERJI&#10;jIBvDocEvjucRP3vt7d2rrptlvsVS23qakVbZdheLXLiismJVxIWYrXDttrTkqxbpTUKVpMYJtLr&#10;Wb5izznFj9Ttdvt9K6ldlF13uDTpK2brgME1DUNS1Irhl32puNZPqFpkmSuX4SB4dI6YN63fGZho&#10;eO2nvizx9rmLKcWVNpba2Dtrd4Elda7xtZPdcI0ED5TlGeI9xNoSAGuCAcp0+ef3YNz9WX0bPi+S&#10;98beyrbjYcWPWZWaxcX1Nz6enT6DwYz72IzmsEUjepYVtAuXIlhJZhAMU8KZ4Nc9b/g1t3jvcm5s&#10;Lu9xxvGXtx6Vgsq2rMX1XsLawupdVR3fKv4qai6tu1R13j2wJrMhfMHxMziJtbxxln95y3OOt/aX&#10;Pp/x3JOX1C49hLZ3DBRb/Ntx/ppp0gGQZoTOHl21m/JbnjbjJdRz+WCevTFTuvrqy/Ke8ue9usm3&#10;2n7YrXJJdJZ79vb7a7aKfO1wWwrFWIYgTTIQCMOrtroR7Nr3B6hJBhmII8DPmMxgzdpeuig3Xvfh&#10;txveO5/nP2ojiUt3Lm3N7ZbKwym4vffT07IjsMstxz4+eJK29z6fpDerduCnqaqyKyPhiM26Zzdc&#10;M7vuV9mf7nb9w7v6Z7rhOKv3i6ce21KoZb0QoKEDUSTKtNKChxCG3341Ab62SWEMTOkzSvl1xWs+&#10;L4f4Oibv3V9ML4s7y79MeaXb27N1H2+32DWG3IFtbbOtmaB1ANcyKGRghYuNqS5ya6orpKxE1A88&#10;Qlk6al3/AHTxe2bbb3ifo3vTtrr29F3dbe8Llosq6UOqJUShEGNXdMCMQrm0Aq28Dr8tWgAHxIyg&#10;V/hiuk2t9K6TwfvbdbsNbsexNxxtxAr3D+lLXLj2gpOm0Z1ljAJmCJ64K0ljbq+q89xS01JOa0P2&#10;Zx1OCd22en+MPczuvcnO7jafpeA2+wv29tBEWraNbt3O+3bLqn5lxjoDt3BJgzicCpVLabZ7oAGl&#10;yukd0EkyP44M626z665td2262+85DleV9zbDi7ly5da/tU3a7hV/TqE1WdLHSTAUIWMx5jE1NreB&#10;PZ6aGQ3bEADMDI4jG2+bx0jnfL+/fbj7eyU5heT3llxeU+qXS9umu96PccSoCmIB0g08MEtjRbJ3&#10;DtpYG33fGpAGKd9vEnU1e91/r+Xubb2jxmx/WWuQ2e/VNkpuXNYsqL1i9fcQRcyaIKivhK7Xo2wq&#10;p+YNJAInS/gNQwY7bOsRueX3Dyd7e7/eAcTG9TcXBuiG3PF2lUjcXBZQBiAVBC1yMVOEr6lxYtbf&#10;0yGZVZplGqKz0654NazX1vCfubvDcbuF3HN+8tvydm9sLW63e02Rizy+1CgzoQjUQRAMBoAgnAfa&#10;bg22bdbkdlLiqT3AAROnLLxwXu11uNZKicd9QfaC8zsdj7M9lXW/Woz8PyG5s2l9C9qZipuMGLKs&#10;6gAIqa+DSW9tbdGZDeKklWNe0rGkjwODN7s224XnK8t715XZcttbXIbb27Yv7R9rutlaNuzq3dnc&#10;q7bm3uAdS3ROkMpAkDrE2VtFdTcFkWlVypEBdIPUT44Jc/HLkfL8xveP3Z4Pec9ueZvb3j7e7W69&#10;xrw5H0kBNu4yqYEkgL41pUGMyWbd5Ue5qGubhUT255VmK088Ca2zMa3Y8n7n5z27e5TYcMux3Fvj&#10;hY4izdW26rvg5SSKMp7lOlgYE/DBXTtw6izY13DEMxIkNSo6YGLZ8knhdv763PF7u57n93WdjxjI&#10;ofb7WxFuxf2qF7iWrk6iJGgEwR82D9TfW2Vbdm2i1FxtJkyJEN55EYNY8frcot/jPpnzez3O95j3&#10;Fy3Lb2zaTdcfaXcLbWywYbS4j2bTAFomHLGoIPiWBYv3G1bndJtwxFbQCuhYxBnMRTywa/UxxJxP&#10;i1V/3P7Y43afoPZ/sblfdd2xY0Wdtyyvf43c7bbWpulb0gpdDBoggMIpnLlyxsEaTuLj3BGm4zH0&#10;yUEkKBgk22t4n+Co473b9VN/trb2fZnBcbsDaufruGs7dLe+sWt1uP8Ax9xcu3Y0NbqC2msfZiOj&#10;bJiVW2b2gaiDI0hjkAcF2/UnWyNpv9p9SNtbtbnc8ts/bbby4m2sbqwlm9c3a7XbNf13hRBoydOo&#10;Iy6u3b1+UG32/payV1OSZAELDeIyGDM11zzf8Ga4T257bNne733L7zvc+NmlvdnabL0dmLa7rcad&#10;2DZPa4u1LhvkoMzGBtdvydy2WuAF2TTqEolWgVJzFK4Lb4s5kD3r7t+h/D8ns9rtN7bTZbPkH5E7&#10;e6f9wvqlvZg37NxNqpH6dnldCjtHmJw2Nhuwt79W4tILhYTcnTbFA2jLPOOmC9+nGNVmPq57E3F/&#10;28nsbjb3OclueMs7Q2bXDpt7b8huXW8+wG/YaynpqVVWrMCOuK5OK44C49y+9y4QoAhmLLMsFc5D&#10;wjEx6NXfb01dV3/1m+rNy/w3HcV7T4rheOZd0Wvnc2Ns223NtANvud7tbCku8xrk9JOeE2m4Cw9t&#10;FtXLwLuGGnutOkAsZ6DyxMSGPLZzwf5jZfuj9w7Pld1d5r297c3G22WyubfcWr1y5tOe2W7BvDaL&#10;6Kr6dxwAJuCVJPQziUu726u5tcT6jBlRbjuB66E1I+FDGL6pddvXZl999Pvd/I7LY7fmvro/HWNx&#10;YvcjvOI4rYG63A8glk2xbW/cJVPVXWrMvzEzAzw3d3V9tV1eO24Fq7S2tsllOTsLf8RiprrJx3f3&#10;Ljh/YftvYvsuK3f1W9zX73LcLrv8nu+YWzs9xtwWubXbXOSQdptBAtyTlCntIw8h5C/LLcu2vSAU&#10;BFW1aJCyjuW6dBHXBf8Ah63tZnk0+k/tgbfYcnxfCcr/ALw7by+3Jbndcnydr1d2u23W02+32we0&#10;xa3quOrD5ICkNhSWNxpRbzhLrsHa7fvoWVmHchVTTUKDBnu+rumvHQW69z+0De5Hc+2eN3PIe3+O&#10;2m52tjiPa3tnf7Tb7zZ7a6Ldje2txu7Vv1m2jRcv6jqUCFNaV6bY2twVXd2hcDXdwAUZri2CPT9E&#10;uIAKk5n7MHXXaWZw6Vu/eK8t7SG9vey+ZfZ7q1xXtPV+t2e04y7zdmOTt8uuwv67j2NwnaEBp3Sa&#10;4lLtrdldsrrf3JUMS7SHLM2tmBy1Gg88GO/a5uvSMq/u3lub33u3d8dueA9q2Lp2u1tbNRav7Pa2&#10;tptP0O02t+yQLqbS13XWuQQD5AHFha9Ak6ttff8AOXVbI0z2yirkBpNWrGDntbcZuXI+bPu/b2bH&#10;6f3j7W468vtzdX9pyJvXL22sk7s2+Q3e4uk3LrW95Zkbf1EzIgAZvWv1IvA/7eGably3cZ3COSCP&#10;VR/88eHSlcDHHGzO80fat3gN3YP1a3+22DXOG4PkOHTYbDcbzj7Nvcpc/wBi5fbQWHHOxa9pdqXI&#10;eFEgzLFndOR6u0222e6lpb2j13LEvqhWakPUt5+WDN68Ode6fcXsvj7du7wvvv3n762/DcjzW94G&#10;1yNr27x+z21vbbI7Vr2522zi497Z3PT/AEFyrNbFDONLZsrYDpb2e3RA1sq7mSZ/1aVyrAywHiP3&#10;L7k3Pu25xvIcz9R/d3Iclv8AbcpY3uw4ddK7ZNq5TiLbqSgJuN3XLrd/24kh7TPdDBEoLaEKWUW2&#10;qVPSJwGG3HFe4drxfE3Nvu+W5EIz8hvbdzeWLZPL7a+P0m5RpF4XdIKvpy6nFFv+H3e6tu22390X&#10;9KhfRf0rYAaC5VpmlRP2Yi63Fy9SfSf9x/sf2Ty+x2Pur6Vcc/tZ9zyd663O7L/euYG43O0O4HHW&#10;LqqnpW7t7ULzWpbQdRrOKXfbLd7ZR6vI7xWuXktB7ZWlhK+rDfjYiGHhXFau2tv5Y9RfS76iewvf&#10;G73Fj259IvpzuLHF+1t/y77Xl7W/DP7k5S66jhbV/bqA3GbZHF2xdMQ8WiABJoTY3L7iTuSXt3nC&#10;h3/1pQ/pz25iINxMvmrg6ziZmvo9R2ue9p7D2xZt2faW32nG77g+Nv7rdcbx2pOEFnkEHuiy36tV&#10;ewTdF0cZukU3BFsi21Tg027rquPuLW4Ny1DoHa2o3QMF7SuR2CgiABGeIt2sn5Sd77u2l97XEbT2&#10;rzntscbzaPst4eFscpudz7PaytxuP5rfceGX/cbwZ7wfU164Gf8AKmMO27W6FtAu7e4LVwHUN4qg&#10;32lEtWxn6YoBOfnip3aZzZj+Cg5XlfZG45vfNufYnG8RufcHE7hGt7r6d7nePY4HYLb5Lf8AOcqU&#10;LWxy9wtcvEWQYhg6p8oklL4FoG9b2qpacrb3G5RwlxmIeyZIOk10sQCCOuDnttrniZjInlvaN2/y&#10;d5PbHJe9d3v+Y479ZyftX2VyW1v73i7NhBxXN7c7S3etXN/aZdsm92dhrqslzu9JtWK1LXJrqncp&#10;edblwqLu7RUulof1bgXNUroIiv4Tg6y6Xp/odd5DlPpDubO2T/2Dd9w2zvcVx6b2/wAD7K3t/c8T&#10;a2S3Nrb4TiW3loqm53bC2+/16+wlVv2zQy7u15TcWbajd7XdXgFRlubr0Vv7FmDXtxptmtxGgqMo&#10;PTBO7TNywfE+8/o97X57eO/sL3Z7T4O5dvbpdxxvsf8A3bf+3fqFs0bbcJ7WbkN3t1/Tcbv9obqb&#10;wopuF1DywEGIlv3Fb3DJ6i3NvqQpd21wMFs27ZX1bT69RdmMujGD0PTAz4bz6/g02+5T9rPMe3Nv&#10;yF3hLuw9xW9lv9rufb/u3hL2x3e557k+VS8/t/k+ObjBZTbbfb2k2+x32zVntltb2wGLYlD/AHZl&#10;s6zvESbl2+qPcUm2yhgdUwTcJi3IAUwDETgn/C+SguXPoFstxz36AewN/wAjaXY8B7bfd7fhdwlj&#10;lNteba3bbbVlW7at8Ratm5v4u3Lu7D3HtSLmgA8j7iS2NBvXbmrag+obXqA3bg/IIuLJe0nzajEV&#10;EjBL+levT+2EZfpH+03f8ix3XHcDxHFts/eNy0OGucza4ZrHFbNmb3NYfYbs2rOx5PfFv0v6Sy13&#10;1D6b+iVIwq7zG6vObb7HbXtq9+9ZvM9lE3QGzHr3XBQgMoKyhpT5Zric5SaT4o3t/wDb97G9vbW3&#10;y/FfUX3v7f8Adm09ucJzXDbDY+4eT5L2e1336p9ucNsE2vKpeexuXs3xZ3tjW/puNd8210YK3ze0&#10;3lr1L/FpYe6RyV022vQ1pHNtN2UIZSHhRJp0zGGeMtbaXrn0wRd/bn7y9gctb4r2r9cOU9xbHhNl&#10;uPpJwuz5jZe2bl+1yu/2Z5be+zLW8297b7xLuwL7i76KMHKhdUIwYLjYoL+5tXLm2vXd2q7e+XU+&#10;mjtbe+Ldncqi2WuBQjLJJ1ALWcViXebTuzcIzXvqXun9s+1Oa47jvdXBcP7Ju7z3VwFvjNzat8zy&#10;GwXkdj7ZscnzvtXd7/cc3sOOvbt9xZ3RtrbtDavc3WpVtTTe4ON2I3PEb7Zcje22+4jf7bkWvelr&#10;vMF2/p3rN1gxVEe0Dbuk1kASDXE49XTTbbbWzHXh2T9un1D+pnuH2x9V/Yv1K+l/Bcr9P/qp7P8A&#10;dHsPjeK2vPXtr7eS5f5x9zstztdpudrZv7rdWeUu2uQ4sWkVGsl9x6d1VZF3d2G03VgowV0I+Uh+&#10;4AEZ+R8MV53zn9sLf2n6zib5G25HZ7jccfvbG6W4d2t7au22Z7gfSVhkIdSispFVBpik3u1N4XFt&#10;3msrd7QwXS6ODIKzNKRlg3rv2zGHpz2D73s+3m43dc3wNnm93wNo3Tt3cvst7xl4FLuwvtahjcAY&#10;Ol0uGOnpiK57n27AgrbDeqy9rNGkw3jUYO2mL9U63q6HxSXG2uz91cduNq223HJ7lU4G3ctfrtha&#10;LHdot1Kn0hBCMKiinPER17/SB7kQEU1almFNth/HBq2SZrbbLcNd2Lc01l7m13O4GjRcTb29u6fm&#10;X7e9sOAWMjTZAUsCBTFFv+PcnUik3FYSiRBYZMxHj/LHPfW3mLLh376bfUPYqlmxfvpb497DRud0&#10;zXIsXAHubaybkgMrRDRMiPHGO5S4+2Qh9RMntAEqo+YfZ0OJpLLb6umua9c+xdrtOf3FhtmbdtAt&#10;ks9ttdm47g3bXd2yHzzocvHGA5NLG5tHvtSdTFoJLqral9RT4dcdesy6a5y9c+0LvJcRv1S7Y37W&#10;7LW7KJcJX0rlxNLrtbwgDVmBMN4zjj3ufgtnv7O47fzQ5JuaQyjtnToyGqI8PLEbez/p37y5Liru&#10;wDOBsrlkKLTEpcZg4RbiXcybYNRmfxefjv6kfTu3vLF9rdvVrS5dsKjOlvUBJtXEcQT4D7Yx38e9&#10;vDO2vd0e9fY/va1ubdvbX7mm5b0W7vqC2xaTC3AyGY8Zyx84vqT9O99xu5vX9tZuorI9wwGFtUki&#10;5bu6gRnWlT8Md5cvj/N4fg7PbupdUMpBBMCCDNJx5z3u25LY3dCs4AA1BwbdxRNNUCJNPsxeL1eG&#10;67a8SnMU265fk/QNprjKQfTlx2hQYbSUM9o8cXEYu+1mLQxX7bf8ttt4L213W92d1ALdvdbW7dQj&#10;u+cXLUGuZkGcWYzyzNtpzMwMdv8AbX1P9+WLaba9zO53FsenaIvolx9AYKbqPmfOftxmyer2eLze&#10;TGL0FpXPSJOdBXHbuL5XkuWtW35Gw28s3V1A7cmXcDUhKg1pmCD44dOj16bbbdQyFIA/hhjnt/x3&#10;tTY7jlH2X6O1qL3L9naKt2wPTIB9VpgknpgeTaaa91nA5ByM45ltfe/uD3fyr8Vwdy9YsWuOHItv&#10;LqmH2gfvNiYHqN0g0wsx1cNfLv5Nu2BGFjmN/es3ttruen+ouOm6vHTe1NIdXBEzNP8ADAzbcBin&#10;2be/fd3ubifp97F9ucl74958/f8A0nCe3eC2v6zf7t9QDXXNulq0grcu3SqIsliBizt5226Oe2+2&#10;ZrpO7/V+LM+8fePtL6e+1+d97+/PcvBezfZvtbjdzzPuP3T7m5TZcJ7f4PitmnqbrkOV5XkXt2bF&#10;pFze44GQzpj7oftH/wCJL25wjcb9R/3a7Pife3vG1uNryfC/S7j773vY/tx7YF62vuXTA5Tcq8ar&#10;f+gCKBsz5tvPtzPH0ddPD/m3xdv75P4ev+h+KL/lb/8AapAq/LfRH/jL3u13FprfL8P7v/dH7j4O&#10;76dm4f8Aw7a/Rj2/y6qr9nqXF5rktv2sbbbfbynqP9tkt27NqxtbFtNvtttZsbXa7bbolmxtdrtk&#10;Fqxt9tZtALbtooCoigKoEAY4R6H4neY9w837r533B7v9y8zynuX3R7o5bkPcPuf3V7g39/leb9xc&#10;5ym4O55LlOY5belr253N64zNcu3GJ8IUABRhQCRJIggRB6GRiiBau3L/AGWyqIlxT615mCqpNBan&#10;oKZUzjLEa446xIFFg6fuwcN988To1vDcfda4rKblq20Le396VoB8m3WpgxQnphhmnuap8BUDp54O&#10;bc8Vs7pj9Ep29q3q1b/c6TudwWuEs1ov3CkKppGZnEV2MEkaoiAuRIPXAb3i9jt7V1RZ3K2Q1u6b&#10;m85AfmKgQhjbDRMCgArlFTjN+5Nxes8fuRb9NbzqbVhGet17vaFSKyMTHwa0md5Htr9nftLgfcH1&#10;f9q39+OU5T27xrpznuHkNhsZ2vB7XiW/UPuOWa4pT0GVSHRyCZkGuNLwu0/QcVsdoata21oXCYJN&#10;0ibhk9SZxXbSy84eDf3OfUQfVn6+/Vf34jzsuc96cu/Felba3bs8Ps9x+g4q1ZtNUIu3RAq9Psxb&#10;Cs0Bocxl5icG3A7zQ0M7SWA9QjS0TKgg9KQI+3BqTDRB66TPQeeAa3Ag2w5e23yh7cRJgjSakQPm&#10;8OlDhKatXTAzM4S76hdudQJYkjQZUwY761knz/hg9TCn8I/t/HARxYVtBDMJkSDUAiCVNR4CTht8&#10;vtwcfLLnK849mtIQrLqCMSCw7kI7vTbxj+VMKBoB1AH8sHOyzinFYCGAkBmANCNJYaQACZgUrg8H&#10;XxS9TW5a2znQoVqkqQSCEXUSxAgzJiMJcEiniP5YOe8s25KtsdD3LcIq1FGgFhEIRUUrX/q2wqAa&#10;U/p/fjG8t6MrDb3KaW0dxXQrMdLQIln8YoBIGDUELq6eH24usxOW9OL3Xp/2Im90+qqhbiquo6lm&#10;QXoAY7okU64WVkg9ZGLiXqzObg2ruo0Ke0qZBECAPzAG69QfAwMKy/t40xXXpfr6TojO0Qf83VSd&#10;aGT2wuUjP7sKtZVma/wOeDqpuQcFyiwCiimoUUxpVS3QjPD2Az+6tKi6gD3GX1MxhsvmyipzFMDE&#10;6ituAgkSZkgRUESDAr4jpgYoa1hjpggCNQBOQMEA5ffgYAR1JJ1EkZDyVfh/fgYACaAU7W8ooSZI&#10;P3UwMACQaRWAAQTA0mNXmf44GAUmmBQHUIJDUyrSlPHBNkfgcBf8dp9C2KjS3dXKW1THlEjCWEkR&#10;1BOQr1wE9XFTqBZTA7oAIqSzVFAcvP4YSVE5gfaPH+7APW7zLOmV7S+epgc86mJgjLDTgQQ3w8/h&#10;iXo5+TW3GF5srsKDQIHFTMqDUEzmKU6fHDLKAaEzpp5VmDnjOu0xI42NJttzqZARDvcLnQZDoUm5&#10;cMURa9BPQ9MNMlBFfERjaL/i+XZLzP6l+zbV/UlY1l0AKgKxNGAhp8jiuu2YDdfCPDz64Dvftn3K&#10;j3tsyM9u6VUhhq0hgugaSTA7RABmGzqcU9y1JZWHjWgJIHlgPQ3D869ldru9vea44t2rd0lyl5kU&#10;yysaDIwdIPQnwxXPaNViImn8vL44Dtuw5zalrO7N8F7htsX1xbBQ6kVQCSCCJUCojrGIjoYOQIJX&#10;Lz8MB0HY8jZt7kMbl3cWN4lu6TCqygy5a4RIJBAk0pWMMaDJJECYzz/wwGn/ANys23KWt0CyWrl3&#10;Vbtm7a1FyWViQCGoCWiJyAk4cRCtJ7T4H+vhgKTe761uGtXld1v7UlwSgcLPaqWk8iZNT5GMLChu&#10;2K9YrHUVOArrm/u7dzufUdvTKgLOksC3eulepBrlQDrghYJoAAQBX5iROZjywExPchtarguXWs3U&#10;Zma5cK2EuIgItkGYVW+ZzkcsfDP/AJ2bZT6GfQsz/wDrV9xeFf8A5VLUfdGP7Jf9Fz/8Nf7wn/zF&#10;8H+HvH5r/M7/ANpXt/8Azv8A6K/Qt/7Tx8qnIfXr9zAQFVt/Rr6asqemyRq99cyHcs06tRyM5AGk&#10;4/MLj/Rrer8ZfrBwTfK3wP8ALGvH/wB5r+M/0ufl/wC72/C/6Ax+pL642SP+DP2IQMvpL9JWMyaH&#10;36/9/wDHH+bj+SO0v/WM+634/e/vX/sBX7V98v8A/bL/APIeP/yn4/v2/cpauf8AtRj9XtlrZfT+&#10;rv1ot6A6/wCuPovwz9y07WWTmTIyicflux/pEfjL9gOBiwDH68f+FRAf2O7Vuv8A7+z6o/w43gsf&#10;5af+rbc/1i+4/wDbJ9q/8r3j91/lx/7rGv8A57y/6Y/DR/7UDb87b/kU5O1JRR+236E3TdhZg+6f&#10;fSwhJHmSelMfWn05zp4eZIzx/M597fEY8zcDCCrBoJmSdLNpNTXUT16Ris36A6QZGogyKdwqJjPz&#10;wXXa63Mdz+lPJtYF7dMAHt2vSYsXuXltXDDemhEaGAFfETIxWvaGnLMgdIiIAr8cG9d7dp3O07Hm&#10;F3G5eyWV7aSGYl2Z7oobt0W+ukKygEHr44rLqQGaBHcVp3E9ZIwd3W+K5Gbm02akh2FslwytZt2o&#10;Ci0sAAFh8zE5gYqGtA6iSWAkkAdYoDOM2Ta5V3Hacwba7awtpQ9yIlyoZLcJ6o0GAFrQmp8ZjFfe&#10;VrasYB1iAWI/hGOe0kmYN9wu6s7/AHiJ61zRt7oa4trvLFNMEg5qCYocpxkuUs+oFQU1sSSgMA5g&#10;GBJjOuN+O8YdNej0/wCyOTTZXbm9ZEb0raJZF06nZAvphrSqQApPTynFLctDUEUEhFiDM1oZgQPH&#10;F2lu0rTp3Hb0+hc3dxksvu7rMrahoGhSEhpJkV7vtzx+Yn/l1BH7vACGn/30P0zENmANluRFPDH+&#10;nr/o7Sf/ADonml6/+5B90/0+N/z3/M//AN22X/8AR/F/p2faz9hxVvoZfZTbOr6h+9yXtDsdjyCF&#10;nH/pGta4+YOP6nPoL2jjoX0jIH1V+mZI1D/2P/Z8qeo/9iDb0x+a/wA58/8AvH/3Xj/7Ufcv/YPz&#10;Pf8Aav8A2qe2/wDO6f8AlRn/AHbP/sK+5oOk/wDsPc1B8D/ttyDj7If80loLc/bzeiC9n6iqfDSu&#10;/wBlEfGuP4uf9EW39b+Y+v8A4v2q3/8Azf7X6h/N3r9tv/jeT/yXgj/j73DPsfqrtdRa3tNz7D0l&#10;nDtrv8Nu3uBoHkK9c8fC3H97X5A+i+B/ccb0/PPxjO35b+Af4Y/bb9ArC2/oH9GT85f6T/T6akBo&#10;9qbUAg4/xDfzv27v51fu+3j/AOvP3P8A9i/K/wCtPtP/ALS/bT/5Fp/5MfmR+svI3dz9dfqfYtXQ&#10;qbL6p/UK2jadZ1H3hvDetlfCVIyicdOt7csUWg0d5EkapiIC4/MHyLN7vl7aWd1dBd1vE7ezcVdT&#10;WQvbcDi5NTWAAY8a4cuTBVoJWSARIBI0z8fCtMBC2S2uy6gdRe0EFSyXGVH9WgkfEznPlGGRZnSs&#10;CSY+aSw6zP8ALAWL8kYubr1PSRLTMhFtglm6oKobcVBNZbIzMUxIfbKAW06QFgGAQAvWuHHoKfb8&#10;9uD6e3FxrjXb5uOurvRLiwLQNRAkkSZ6TliFaFxPV3BCy4JGiSpIFAA3Wg/jiS5Rp9+223LbHi0a&#10;5psuoZbpS1dS2WBeRazBJmMsh44p2LfqFEB9ZDFS5o4Oo9mdMsSbS3HqsdFsWbK8VfJe5Z9NPRs+&#10;natS9kqLVbq9tDJU0An7tz7Y4/8AVbk7h0KgtptssyVB+Yz4+XljGbtt27dGNr6PJn7ive9v2v7a&#10;bY7XfzuFsPdv2YSReNs6rdtZGTae4sCKxWuO2be0ilLKAKq29K0jTFKDpPjjo8G1tua+FXvDnt/u&#10;15Hl+Ud2v39+Lt8a3uNce48Quo1CLVZ60giuI99dBfVCkdZ7ROWjBvxzO38G49r723yW32HpXGv+&#10;rqTSLRt3fTWjncDKYOoN1FDTBalJAY5qBNTNJr92CXTaZFf2O521rcX7CrdFjeXflCqtnVKOLeo6&#10;h88+REDxw7ZOl7gGuCAak+IoI+ODCj9y7b9RsOD3D3Ns1+zcNpVtFRJJi3fvqwElgIbwqBiSrgFB&#10;Uw0QZBOUN54DF7nh7u42/KPq1Pe2zv6tqwrWB6bQ9kq0BW1GizVcWixJAIMiYEZgUnLAcIvm/b2o&#10;DC5abbXiGvXlYjU1wBriGNABI0KkUMmSTiXsDpW6THziDQgyTSnlgML9WEPI7/iFsorW/wDbryNa&#10;RQXgqqn1g0EzBBYR4xiwLF4IgjKtTPgDgONbXjLXHs6v+p1hkJI1aYeR366sSADWK064VbACspWm&#10;Z8Ach9uAY5y693ccTuFuO1xWCqUBDsAQoPqg0AAkANQ9s54ZNUhehMQczECnhgNDsddnkla6xBuW&#10;7Pqhu3TbYlgELV1EQTppliIq9zyTULI/DPw+/AbzfXkfYbZIA/T7h9F4nVfNcx6phz1iY0xEEYjs&#10;vqFwVgQIics64Dbcdydzhl2V5LiLcRdN0jSwa58pyJ0kKRSKz0wV22PQA6qIHlFRXASPbfKX0923&#10;LiK9tL91m1u2pWS8NIUhjkAAGk9aUGM3uFb1WgkArI0zNKyxwdvHia217P8AaO721/gdiXNq7uLO&#10;+Rbly72K1sMLZFlW/GBIkz/HFReX1LAzB1+IqM8uo+NZxLMur0B7f3I4vn74VhcQ7ItblZQEjTbg&#10;gdrd0mKFTEyMIt2yl1wSUm2rGRIJApEU86Ypc+iXzPLnd8Vsmt2re5NvlLlpbqlLd1E1RBVjqlRR&#10;ZNPLEYoGtISF7LpOoGoGrrBnwwGns7q5t+a3xs3iRyPF7dhY9ImbgslVS2GgHRB1MDlnBFYtyywO&#10;5HcpUhwZEaSJJgn454xM5qtXsOVtXbftq5O3um/62yvaQ3qNu7V3SBFoaVOr/MIJzJw06o+4tiBB&#10;tAEChJ00IM/zw478+oudpvt3teA5TTdugpyxvJcuBHQWvU7j6UCqjUpVTJNT44udsVt2dsaSpIKj&#10;5s51Tn06Y2jh/u9NxyfM+6LLNd3Njd7Kxdtvc0WbCKikiyGWkliSSTKgzUHFTyCpeDjUAFvBpBhT&#10;4yK/bjG8zjlY7B9O7u64O7x1z9OxF7hGsEOjLuPTVSwtGPmbP0rpkFM8Qksf6rGAVvW2qTX4qYH3&#10;fdjE0o3G/wCaLXOLtWVaNxxPIbYCwoJJjU4S6pLKCJb/ANI9xiMHcDK24C5h1bM0JGUxXzOOmuva&#10;GeKO33W39vXbugi7st1ZLm2StxELKGuLqOn0xXTMz5DCL5fTe0EA6rRgkCSIOpfKOnXHPf8AMRN4&#10;KxsV3vDfqLJuWhtuRtMyglRZeR6V+2tBLQe6SBUeGLLj2fTfBXtLW9JaasaGh+AxrTOCuYfUHa7F&#10;d3wLWtwTfS1yIe1b9NvTQN2tbHzBRqqKzIMQMIuydzebqpDwvUjIFumfxx0RYcP6O39re3tu2m6L&#10;tm/YV7twuLL3Za4/aCWVlAGmYAHmcL3JZWc5zZCkn8MmSVjI4zt+Wqie2bG2vbXjtoUVSvL376op&#10;j1fSRltpdUEeoqka1MjTETnhL9+sN0RFg1mmZ8ftwxmB3Ym1s7ezbbuz+pv9/eN5RoUXAxN0gtUH&#10;UGB6GARg1BDkiYlYyigmROX9cSS91tDW6dbm2CurM3oNOjVAcvpJaSdRyzEzM+GJNgXDd7jKgLMd&#10;HNTIGUzjaZk5rNe4P9tTiHFpU9e8720W4SVNpU0C4LnaCVM65MiKzGNntVlRIiKAAVA6yIyxHkvV&#10;8+ff/IrYv7q7Zu3tCMbl20ZDF62RpckglSASUWIpE1xquOT5YAEQFEVNIqf4Yo+fH1u5dmG6di9x&#10;73dcZ3XV2S1FAzisxB+JONaghVHgAPuwerXM1mXzM55/U5bev09Z4iSCCxMy1fvwrBVPgYAYGAGB&#10;gBgYAYGAGBgBgYAYGAMAn7f7Tgi0R/amAuNhxjbgl7kFAY06fmkUA8+vhhpnzrAHhgNXtOKsWNbK&#10;kdtRqJAaR1HUgwYNPPDLsQf7VnEtxzXLfey4jQbPa2grKtRZUuGMIQ8xp7MgD4D7cGpY1OX2Yppt&#10;tteehN0AK41VZ3IcFAhctGoVmtaHPywpqA1j+/B07tZMkW1ZbylgHABUBwNEtnchqTkY+zDRJYil&#10;YjB5r1WDqosFUcNquknWAWIC1IK1z6DKgw9g9V6K17qhmKggCSV0lmAJC6gw69f74OEKQJ8Sx8fh&#10;g82tue34pb2x6NtlB0KocEmdAI095/zHOehwvBrfTHM6GrVyTbB1nQdWtyNSISSWVSciOh8cNtqb&#10;Kq9Mv64zt6fi5ptuE1uCysq6k0Qxy0q2nyMUjywg/wAqf1xpbLP4nbbq+YNy47ag4MxL96QtWUky&#10;QvwNMJJ6yaHKtYp/DElyiy21sqLqorm5cm6LwhCygEMrLWseGAR2jOINKGpzCyMsTN+AXZuopcRD&#10;s1vWIPcWEJdcme6BApQ55nBFSSSZqY8I/wAxE40HUuoqgatPbruEwT2tCk5waeMEZ1wlkk/ZFaEk&#10;CJjE6zgSOO3rbaV1wFXXbIUuRBjW1BUyQs0y+OGjaBOQkeXjT/GmM42+NGisc9f2wBZyhm2UYOFF&#10;O5DC+c9pww+3QmqgwZBFK416DfcR713lrZsgvvdS+hVg5LLpcj1FINCMqzPhiJc2zrLKTSvhH3YS&#10;/IdH4v3vxe4bb7bepbRG0WHZm9R2JPadUQFk5RIGedK43L9poYmppXxpijrqcD7Z523aubQ2kLW1&#10;Q6VStxGLMqggjyJMnwyxMG+uemRB1xAqJnKYnExOo5pc+k/Grzm2vjcJ+nfdXbzihsgLJCFogKWg&#10;BYnrE4//1/e/UHtWp/8ARiMiB44+vv0l1tAAHtk3bmlR6ZUgOrkhdbM1e2jLGVSM8JMSNUkEdMhW&#10;mkdR/HASETSHFvtFp6KzW1Z5Es7eGmhAy8awQk5wVEBcqUAMQQc/LAS7cqpDXHab6o1+wWuh2dTp&#10;urdNRpoGURpMxTCGgnuEDLwNMgcsBPtKE9OGi5dIuTbaSdAkaA2orIGkgiKmKEYLIGtaAmOvSn9c&#10;A6nfdC+kqq9z1QjuoZgUMKwJoTlAPcY8aJ6EyPmIiDJPUR4YB8uGuemwMejbuOR8i2p1K5ArSSAo&#10;k+JnCBE9B/6Qz0mf8MZu0nUSR65/Mty2pAwC3UB71ICgfLUR8CK5xhMjUBMEGpImABAWcWWXoHQW&#10;Ntm9LUukJah3W47khbl02P8AMPweMdJwRM5UmCSQYpnHljnv1WJIVrbIBNwfmFVBQtIX8sFagAx9&#10;hOdMIymBAPRSQx6ChxhUhrZZQpLtcQhPVuEG1bcHU4M/eJ6ilDhMRUHzUxU9Aw+BwD1uXUtfUgob&#10;KsQwJVzLXbTqRnp7pUfGmBABFZHnVvEzgJAUiECWxcUkAq0a2A1K6laEkGSOnnUYSY01Aj7Dln0w&#10;D1q2fV7GlldrcIxBMtmC5MrWDpoOpGATFD0JoBXzOAet2TUMhTVKsTcEBWclbVwiYJIyBrlSMEY8&#10;iM8qYB4NcE21EXAUa53ElpfSBbAih6DVWpgAYDCcjlNAZmaQY++MALTBI9SZYiXdXCqVMjTpJPcA&#10;ZYdIiZwUgCCT4QTkIqf78AY1XHU20RYVu+2i+rrWgtvabJSMj1nuOWEZZU1RFMiKj+uAkhgSpYu5&#10;tltRcgh7TH8y53ZxILduXSMAk5UrNZJAHiSfGuBJk9bsUDDWSh7VdD6pYiqHxUSvhSowAJNIkHLT&#10;JErRWB8cRqSw8YRTrEhVJMXNLMRcJa8G+UxUEAiTAGeEUFQJIpEGoBkAn7cRo8NV7sZnZGU+mzGD&#10;LQmoJpM/KCNVJNK4bYkR4CSIT5ZpEj+OAnWktkuxUE3FRrmq7/qG2YZgrUUTUCammWAaRSTA0jKp&#10;EiT4/HFTGep60QGLMdCAkPcD6yACQxFsCmRACmc8Mky1YBociKE/zphjjJJcJttHS0EiSGdVJuag&#10;TMoDMnQQ01inWmChiB1+YCaaiRn49csXj4nXkpmtsXYkqNNuQv4DqkJ6eRg1r0p4YLMAkCag0oWB&#10;zr9mWIHPld0Bf01ClSzrS1on0yEnzNa5eWGaanV4gww/FABAJOnr/THbtsk7GufRNDm5asva1Fk7&#10;bikxDltahC1NImCW6+eEmYlYpED/ADQOhP341dpAa6Dc7yx0lg9wZpJodJg+AqTUxhnpI0qesxIJ&#10;yM/A5jGlT1Vtfp3A7TRVuHtiGcQVkfMMifvjAaZCnpByEismowAtaW0sublhJLBHQr3SMoYzJERG&#10;CIgGImZzzAP+U+QJzwDqFXdVbUxCG2FAUgMygkXCKsJIGrr4CMF0UxBMwWrq6HL+GAWSxN3VqZVd&#10;LV3SWtlREW/TJpFO4d3j5YKJkyKhprBiKAeY8MAtXYm2hBUBrei4Lf5U6tXqaBBIIpNRInLDDFh2&#10;xpmIIg6lDRMiT1/hgLayqM/rEm8qmO5oVWKdyy2UxNBQEeWGgQAMi3SJJkCBP888BPa25lnVyiyS&#10;Y0ypOssgr0MA6RSowO0EmJ1FiRAkk0EGvngBpvkDXca2baW9BZmoKtpfVFJYdZ+E4bciRQxBMVFI&#10;mPCZjAS7IKL86hvltgMbhe4vykAyRSSYP24SR1PcIGoZFQB3EH+H3YCRFwgq0JFyUY6/zQ7RbmD1&#10;o7Cf4UwmAOhPhMUZaxBHh1wDyG7qu63thzJaFobTQrXCVgCtDAyM4SYgEExMyep8B/bPASkVkGmL&#10;aNct5VhVLBbZuBYJJapY9IGEmviJFBPcQQQSVP8A1wCgLlogFgRqEMtubWtW1juBoSZgwaYQJlco&#10;MxJ7tJFQR/brgJjdwcFbkhgtwIdCNcSpOo0IqppngiaZgZgUjV/7LngAtGqrMECS0szW4Eamu0Uz&#10;MkDxjPCM6dygRFCdAyIOAkalTSQto+oGQmTbN1mHUqACB1Az6z1I9piKyDBERmZPia9cA4vqvqUm&#10;UVWb5lBZ1CgDS2SqBJArlFQcJinQQSaxWswVHwn+04HQ4I1ESTqiCZnTpzRnqYn7cLOmep8RAFY1&#10;ST0nLANKboBSamNOkO7raqARUBmmaUHXywmAQcwYgAAg5Zz4xOAPXcSKWyoaSx/MUoTQC20dQCwz&#10;nI4UKg6oGkHKCPIx0np/HANsYZHTu1jSpZI1HXqZS5EyMzBPlGDYaSpgCNQMiYjIgdcD0wMMCLih&#10;iB2sCH0lzABBuKf/AEdIOY+7BQA1K/h7gAMpgR/1wM5K1OEcH5oVtNt2BthSZL+HSpoPiDhJOkmh&#10;pTSAR2+GeWRwD9sK3p6gBrKgaz6isyiZbxfOZpTphogqaGaf5YMk1CgdZ/64B9XRgi+moGtoOtWX&#10;RML6hEGgMzNfCmElSZLAUk1BiD+Ez/HASLdxEC+nHcQr3JCqCFJNy2xNJEBBEmvjhOYMA9o1MCKg&#10;HMyeg+OAcAl5Looc6UbVCl0BCobYy1xFBnXDedIIEST5GYifuwEoA/MzN6gZVUOGL61IVjcINSCT&#10;kR/PBUiIagkgwCJAgmKfEj7cCdeTysCwcsmo3CA4LMtxQSFVVY1g1EwZ8sJgZhhkvSZWDX7P6Yxv&#10;+WnXiHwzlirI3zGK1S7QwGOc5g+Hww20HIqoAo0Eg6q0B+7HBddbLmpaMx0s6PduGItB1tkOh9Ma&#10;SKxNQepGG9Jr4ERWqwBU/wBMV0SFuK2g6ZZCCoU6HZiQEGryMma5+WEaYzrIiMiIM0A6fHAPq2oE&#10;AldLq+pATaaeyr5sTNf4UIwUEkaoAZcwRJmuZ+44B0XAqMF1lbTn1JYn02qpYIniarECK4SxBiaQ&#10;CfAECKCPKMdNOiVIsghRoYEllCkESq3BPXSat1iBlXCSPw0oYrOkCI1MfPGrtJxQ8LgXSdDQ4BOQ&#10;u3GBNz05HgcgM+ueC7aEHqQQCRJOQGMWXa5gMh2LKVNAtxGbS0AHTMkwCZoQPHI4ICJFdRk6Y/u/&#10;jjpMySUPapICnTbEFzOkmlRLGQJmBkPuwjImDmJrNDQktP3YocqdOlQ5kgswI7AtQitJioOZj7cK&#10;GbCeikA0YyMoynANlZVBqYkawzDT6Y0wB3UzHiIOeCH3mgAWMzEahSD44BcknTUBlltSsBoBi7pm&#10;dYNNPUZ5YOBELJoYiZBIzr/auASQxYFwFBYKrQGGhYKaikTMAxn0GCCgAAEkTANFJb5tOnxp0/rg&#10;F3D+ZcZlgjSSpGoC2QFa9qmqnOTNDWDXBlSBMElcjE1IAiPvwCNSNI1oquAHVXpEyGr4wKUmnngG&#10;VY9y5CZgVpPj5UwClZbo7Vc6dWa+M6AUWOppGElgOhMqQW6AZE6euAdVGggxRk0qyrkWFwgM34hA&#10;IB888FKgA6pBrAJMk1qD9wwAAYwioQUpcaYZRAgBqCYqTECemCdRJkASunVXtOcQOvj4YB207A2i&#10;ruQlz1NBCsCT8+rUPtXxmKYbJANTm1W0zDMJ0EnPywDgDNQA0UtonTSSBcAGVJiRTrXNDA6gWENO&#10;cAmTSk0P24B+0wK+mh/KB79TlVgL8zx8pBy09BhAigPdJEw1IBhpA+7xwD2p5LKVV7alQNCm5rOS&#10;EvQxIk/1rhJJpVgIAEzUA5fZSkYmMchy2oMrptMxfWyKyFFY/MQGFJBNZ8AT1wgwO0ZdCYBzFSOk&#10;nFEpQ7vrK6US4kioQMoKkIaig6CmEZdKeYYqKxWOmcf34CUp1aBPqNJ1KCqOZWtXzqskg16UwCBN&#10;CINJNDEap+GAVbMgE/g79NsyFIYnSCpMtMR4YaMUbSYFVDEkhYk0OfwGAkKWI0ak1GDC6U1tOkyw&#10;+UDxzJ/gRAqM1n4wflIOfiBBwDgJ0yVOtNQaBpUIGLKywY1UMMDnXwwhwfIxGvSYKR3RJyEmnxwD&#10;lt5JKyJ1NaDmhZmjuUCTIE5V/hhpgAQSQwAyMiBkwbp8MBKS5qlflEkeookHUxCm2B3SOpJjLLBH&#10;TkAstpYQDnE6V/p92AAZ811j09QMsoETpBuBgQSBnnSMNxAViGiIHysCSZmAfuOAeJLsUGhdQJbU&#10;1xYFugkkZZA/HwkYTBIkgCetYAmoFY8JwEpot1UOZUdUZjpgQ0gZVPwwkplqAEg0LEGTJ+344ALe&#10;aXYPBUqFNtFYaU7SAGAiTAgGuYw3AliTUgkr3DUBBXTP88BKDdoCkhQVUGFCq1VK5TTMVjAofAEV&#10;K6ogASX6fwwBHUpEyARS4VkAsdIQNnJ6g+MYRQ6gQZaRWYooIJJrPQ/wwDsxoYENBQx2hgSxUrAA&#10;HXrUgAHCDUfPPbAWprkTXOJpH24B9J1MxtgAOFd6CQBNtaSBJALZjPFlxG3e/v8AbIon8zWRpERE&#10;RDSAc6AYiXiZZf3lyVnjvbnLbm6wRP0xt+ojsI1Eqzl0imRk1x7B9v8AHrt+M26rA1otz5QNJH4T&#10;SJMYSYkj4/zbZ2fl7/cn9S25j6r84HtXWbhb17jrii49xN1s75LfqVW3LmC4ADTOkkgTi47SShBJ&#10;BGQEmBFJxXKdeHH7FvcrsNnurDIV9O5ZeGYJavOfUVXBqdRjtJEGZjLDSW3a4QrMmZXzIMaZwdbr&#10;r252xL8l5y3Kcdt+GtX+T2m23tssLO7Cq7tYVwQd1qChlS3B1M0k5QOrV8BiQfy3EkNFdXhH8sF0&#10;uZ2+k4Wftu+2229nebfVyPF3lt2rlm4Vi/tnm5adqVOgVbSAIETlhu3e0EWrqsPB48qCZwa20m0x&#10;0XfM8Bc3lu7y/A3bRCNN/bm4VbbMhA3F1x2ntWVJNaQ0jDzXe0q1VoFLAmP8cGJ4pnqzux4NS6b7&#10;bor7q4bt69b2+4C+vZDSoJIEW69tuJHwOG0usDBcLa8akz1AHTBfJrmcTlccjxW0v2UupxjbnmwU&#10;BtgaNuoVGDesQymjUOka5znPCQqlpXcFhPaFNBrHaDPj8cFnTFmP7ki5u9yu1Wxu/adjaMtoDd3N&#10;0lq8blu00F7Cg19PqMuow8rIrKpZtS0ggtEidJnxxE2l7cTGFJvNtyG52+7uJttsdpdsm4bqXUsp&#10;ctqBN1tIlQoBHZmQQxYYki0GAYhpAZpIK0ygR18sVwYVee3O2e5s0u7Q2zes2Tt7BXceq1GuuXYA&#10;CEClnjqTScKcORRCeomZqJK5fbg1r25+oexvcPa3LAcg35982br2RbSzcDuPTvTBkgaVAPUj44gX&#10;bN5wzG4ikGlaGPEiMHWbzOJOHUOK9ye39g9naJxe9v7bcA23uW9nqa2NM3QnaytcUGJuZzJoMHaH&#10;p2h6twM4MKRk3nOflgXXaX6OiJy97db/AJVxxXEPtdhcS1d3Pq3FRbadQoymFDE6fHwwcW9MBidT&#10;TRGJJNSP8aYiSbTe7X/Sbt3ObG+V7tjajZW7Krdv3d5t1QW9vQXJEydRAgdIyyw8t0WSNVtnET8s&#10;ipmCMU31u9zryouR9v3PcNq61nm9lsGNxgwF+LouFSgYa40LqaRoJkfNSMC5uVatuwTSASgmOkU8&#10;8DXx/G8/JH4b2Xv+NtLY5X3PbBR2uFLW9a1avXgYdtTZDJlIy6UE4h3L4MqNsQsA1QgNJiJ6fDB0&#10;muOc10Hi/a621W/ufdW3u7iWRXbdhntrbtNcX8t/mbTqh1Gls/DEW7ubc6W2rawZgJJE9fD+3ngX&#10;NnHDYcZ7S5K4gv7T3dtH2rILRP64C2xtDWq3Qe6oIg9J6xGDTfbIFPU2txp8EJ1PB7R1kYM3Xf02&#10;Mb36bfUS9a3m44j3lxWyuoCz3txuLSIm2RgRu21EplGsNIMgqQ2HTc4CwRdubLcuzVGlGIqZGfgc&#10;8S49YmPLhm34T9z/ALiT/aeM+ontHZ7LbKyJeu7jam7pHaNSWo1AyNAMkz004eW77evs1yzY3Nox&#10;qgowOQFcJjHETHmUD8L+672ttNvxvMe6PZXP27170UYXNuEUm6QGZRJcLqiPw9aHEuweJVXZPWW2&#10;yqoYhprnLeeCX9X5sd7isfXbcbzjdtvG9v73ebTcbm5d2yXrNvasyLKerauGmlB0IkmRUYhjbbJm&#10;KW7l5dVQxLFYPgRT+uC92+s+r/F0K77p+pG129nfclxHtzdLxy2UOz2QsfqGcqs3PTudxIcpPSMo&#10;OIf+3bFSzHcOe4jtJ8K0zzwazvf8v+LoQ+qv1J3KWNuPZvGWHfYIXF51EanCW7gvAG2UIEqc/E0w&#10;/a23H20Gq8CB2gMSGByAk5ycVLt5PTVk+U94fVPd8lct7H20V3I07jVtvzdpftqe8v6JhRpBCDUC&#10;RMxixsX+JsJptWWuvkTplCwrNM8sEuvlvVyD3H7X+vHuferveR9ybXgeJV1uWbNq89jfixuIV0Ae&#10;dS1CoGM6QWppwscld1g2NoVA0kSpA/7lNaUrGCTxcZtQ2+jvFLxL7f3L74Xc3LnqJuj+oa5eX100&#10;be9tlPcQWhFYnrryEYcL8juLjNdu27CyGtnVESPlP939MEz45OObUDa8X9H/AGdw232PBcNyPuPd&#10;qr7bldWze7cuOpIO4tnSzCACrNOQDGpjDTbe3uG9Pcbh7w1Ky6SVBZR3L2xQnpgndNfyLLYe6eR9&#10;tbO9zftH2txvtxxt7mx3365LN29as7o6bW80g3PT9NSO81GomZylLYAFtbVgjWfmY9qsOhnLBLtb&#10;OayG+9yXWv8AK733D7mW7uOO2qhtvtbRR95ttyhaLWnucCJJFcwCJrYG3c7TcvLbgQ6MJaRk38P6&#10;4MuPWeX4RH3trhva27523re9x/ObcgbO2Lsrf21ytFWYMntJUABpwi+9oL2p6zEd7UAYCgJ8K4GF&#10;n7S4/wBwXeSs3N5vz7e26Mp4/Z/pyV2F644LW0KEqZRdTEgwJENWIFm7uROm3ZVWgmSSQARQMfH4&#10;4LcZ4dc53gfZDXLZ3fMc/v8Ae7R2sXH21y2u2bc3lZQ3pWTMKQqatBJMGSIh1tUOb1xEtaJjUCWg&#10;VhR4YIzmybaPc2Fr237c5Hf81b5E2Be/RaF2dt7sJdd3qEMgmRFSTJw0b20ZC1u1cvNoC6wrQDFQ&#10;CZwXHGV1tvb/AL82PJbO3y/PcX7c2icpe3zbJ95bu7i5bk9xspFZEgBCDEEVBw0tzdoypY2io7UF&#10;1gGIEVLD/HEak1xna4aJ+E+nfJbXdcl7n9/bje7Gyt3d3OE225bZJur/AMgCOWGpYqVA+JOCbb8h&#10;uF/PvNb7mc6WAmDC0PlindrOkz+JHH+8PpL7T3CW/bHtvacqL+x2uzsjc7a6dSsgbcAloBcgsA7d&#10;AWFcELG0tovq3Lt6SFciGCsKk0/pTEWbb7Xi4TD7i+oHOcjv04LiOG4GxZsve2VndE7PdX9lftC1&#10;tEJYHtNSjNBNTUEnAfebO3oKba5eth4tQhALvk4Jpikm9vO2P4k8d9OvqNy45U8l7z4vguY3W0D8&#10;wDvbdy/t9jx5N5di1pGU6yCNIq3lWSr9Q4Oq1xrFgACQuekzBJkYJNdf81Vg9o8TdtHYc99ZrK2d&#10;wyXdNzc2LgU7kQ16zZtkFSF+VR4RWMIL8pfFtmQWrcq+kfMi5Mpj78DGk9c/wXuz4r6Ie3b3LbTb&#10;ck3O8mtprBuXGuNZ35tidrvdq9wyVuMxXSAFB7TSuFsdww0Xd+LdoTcAW4IYg0z+6MC4sxrqq9pb&#10;9pWt2OX4L6V3uW5Qm5xe/wB3u+NvMNurowvqyICrap7bgoSIyGI25bb3G0Xty9xivcwkSqCWWD4j&#10;wwa17sYmv8W09n2PdXH8eNxwXs/jOHsbS+bmx2mmwxs7rf7gW7W5QhZDagZBIAggYas73aWTbspt&#10;L15QuqSNS6QNWoA5x1GIt1363Zc+4vp1795+1yXMch789ue3r53Vq1/4oe3cubp9Nq5tbl5+1VcS&#10;VOkgEVxF3PItrB2HGox1ksWsGoBntc07jQThbZ0Wa/72zTe0PpCv6XcH6j/Vzl7aPtbX6Vdt7ls7&#10;XRfdSipvNqhd2FhVDdpOo9piuJ23HM3jbddrt9pbNurt3aC3bVR1GEz6xn/hS9cuZ+59z+3f2xt9&#10;/wATuve/P+7+Rt8nTi9rfZbm/NhPWLreZllLg+WRnkK4kJtd/c/LuuRdfTF4wgUW3h3kGtKjFLt4&#10;5cyZUu89+/SviFTleD2G1vcTsbe6e9wyPf3d/enf7QPsdiEKMLZubgi1dmqsIrQ4kWtigSdxvLay&#10;7KFLdlxWoCiipJH3HBm3nukYrnPqdvru/wD03tL6bcpuLlnZ7TfNf2nHou94vdbU+tvxvd3uQEUJ&#10;dIRmA0lBWpwzY2fFobJdw6O1xXLM5aR22l1HMDMTlOBfJtV7z/v7648lt/cVji9ld4zf8bteMPHi&#10;3sdrt9h6F22N5y/IDb2Ulbrd1u4LZIdRMTXFou32WqF459cehUanee+XC9fCDgzdretcS5L3h9Tv&#10;S297cfVvjk492PujalHG22nFW9ncGyaxx/6ggtt0ZtLh06EA4Au3GRdOyulSbjpKd0WKAXAxpBy8&#10;cEDccVxFrktyN59TeJTe7T/ZeK5K5tOSLbb9T7pB3e5fjLuyQzbv2yVvamZLbEACcNWr153RTtWY&#10;mhCodQ9SfzXCisUmMsD0aPnOA4HZ7Dkd7b99cftLG2ulrF/ebva3dpvbXCEWrHFbR93dtnbm6WK2&#10;RcUG4QSKGloDvjdj9JeuaAo0uRatemv4kZ5qfAfE4Dgu7P0w2vBlh9QfbXD3N1vN/fG+2a7nm+eb&#10;lt066+M3m22ij8u0GLNcuAqfktnriV+ovWrlkXGtM24usLe2RfUulSJAa4KDStXY06CuAxDezfaf&#10;uDjPcd7idjztjae0ODsbvmve3Lbm3xHB2twL627l2xw1yH3D7q8fR2O1sqHyuMKGJjXLVoTevIIE&#10;sWICr8Cx+7Ac62nD+5OZvNZ9t+3N9fW7dRduNtsr+63e89RvTt3btjZqxLt+JTJHjiGb2z3gK7Pk&#10;LHqqSAEvW51E0UCemF45q4ro+34D6l/Tu5tr/wBQPo97pu8He263dy299v8AKWrI2Ski5vlu+kUq&#10;J+YrNJOOZ+5vqhw/035Ti9l77vjhNlzu9s8fx3uO4pHFnfXTG22fIbn5bRcwFLQJphJa66+KeSZ8&#10;d5+D6KfTD/j1P75vot7k+on7QuS2fvn3B9NOL3G+92fQXmN/a2XvGzt7spuuV9oWLpU7m+xBSzaZ&#10;ouGFUhiAepmztOS27rcBV1Aug22F1L1q4oZbtgp8wcfiBqMOc/Jy6fwfLra+5PqZ9EfeXGJxbLvO&#10;N3Nzc8Cw57Znhd/7b9z8XcbYbj297n2+7RltXtoyvaS1ctwLolxMYxm42Oy2zj/3qarQG5ufmWmU&#10;u5/9U6qAFVJAUzOUzg3+ps+kvs76q/Uv3hxN3cH6H7jb8vf3Xs3ikPFc9sd9Y2nFtNw+4uP3e+e5&#10;c3N7fN6tzd22ssioX9LSApEe5teG7mub0X3/AEKpb03Hi4WaH9RrZk1mgzwXu8vwbDYe8v3Fvd2d&#10;rivp5e9tbDb/AFL3e65b9TxvH3L3DbHbWfV4s8RtuRt+mlq7bC27l/csz29QKPLCGzY4guUO87rV&#10;i0KtdtCGcW7e43DaqeCggjyGC3byazNizs+4vr0NvZ39r2IqbPl+e5XcPb2y8BzO5UcfsLnLbz2p&#10;7T2f6fVe9Wt3cXfVS6rBdVy5qjCp4m7cu22a3uZQbVrrM72yENb5ec89OYFJInBmTySZhh7f102H&#10;EcTyWz2/JezbNvkLnvbb8DsNpxew5gbnfWWI9tJxnpK62SXtNvCFtXni8EFwJhKLx1246WXBUraF&#10;m810Oli5aTQly/dUkubk9oE+WBnySZ+CZud59WeF4fieQ5/ZNd3Fjd83d5z2/sOHbj917q4fnd2N&#10;/vOK9ucbfsrZ2VnjLYb9RfutbVwHVl1icH6W3UMpRrU3rQtG2yvd216znCQQWcwaiRkcGs+TCO3O&#10;e7t4NpuF5G3y9zZe3ecfnbXKbS9xvt73rwvuMg7bcbjkrV5Lu32vHReQgRa3ABNplDDDR2PGOwDX&#10;L9tbj/7gli9atFbW1UxcsqbayboNWJkATIE4hNt8dMrlPqL9ZtptXNriPa3NbnjuJs/TDe897d5n&#10;kku8p7wuWQ/E+5Lljl92tvb8F6TCzbs2dD3H0PbuXfTjDj7Vpuvt95dcqjes6XBbVmusBZsWwxEN&#10;bnujOsZRgndLxtqquO97bW4ON4/3d9POE41t5vVtcJsN9xD8vuthtOF2r3PcPuTkd7tdtdB2PNMD&#10;b2S7jQbWm219YuFsMfp+bF68P9wFv1DaCW7V5FP60oBuRqZnXTpGtjGo5Uw5XOmMdq//APYj/bzu&#10;vb/A3l+mdzll4nbclf3XJc17Y5DdXtn9OhyN5vaiXdsu02m4O5G9c7LaWAf09kRcc3liFNd5ZLm1&#10;s3aWRYv6r9zbLfnbJdi1uHNpY/MNEUdx6kYvXomdMZn9r8P4GNjw30Q5Di/eXM8PtP1vuBvdPttb&#10;Htfh/d+99vXX928rxBvct7S2dvld4ZPG7c695evqm3QACyjxpwR3BBvEbTZQ2m9+ma29u41u7dCl&#10;3ZCYDRqdNMLma1wakm2vbm8Hx7PS7Z4Dbp7++pGvatu/bze7dvymw5bidlyHGcRd3Y2my2nIbe2L&#10;u42i3Lm24/kjuPU3DEBF0Lowi3d3N7etuL7JoY2diLKby65t3E3AvWrMN2ATOgwTpBJaBGIduJie&#10;ny/xO8tw3tX2/wCydv7d4Db7u3vtnsOa9/P7g5H2LxezTmuB5D23f4TmeXYbO4u7vbpLDWzvCr27&#10;b7i/Y26bPU5bEbmrPCb7id7xvJ7d7b7awm2vbjbX7fq23vAjaWbO6jUX3DKHAZu2JYAwSszxV8ff&#10;NpZeq3+i2/8Arn7O+sftL6j/AEz94cfynDe9Oc33PcX7Q90cLz1rbbziNtuhu/dXuDkPazv+n2uz&#10;9sbS7d23q7WwBuDcFvb3Ly67aXntm9+s4TZXBuF3iWLQ2PqH51u7Mei2turZGZrmDXFc/LMb2Xq8&#10;8/u44TZexvr3704qx7Y3ftLkvcnIX/ftn0XA2HI8V7uuHkrK7BAqi3YSWEAKQ0qwBBGJl1AGPdVm&#10;oaeEwP7sHNmfbe7v7rbi8tpVtWNnZVlb1Vu3mdq3QygHStQSBJAIFBho2hcQo6llNHkxpkUBK/0w&#10;OnMW9jntxx/ILyHHbi3st3tmR7K2Ek722lzReezbjtVYIDP4VGeIF3bja2DcOu8ouTFGdVycJ4qM&#10;R11223vbejrXt73bc9+e4dvxa3OP4LeX+JFq2+2Nz/a+S5A2zc2r725bJC374B1Moo4ymuIO6dCu&#10;q0QWOmXK/KCIAIpHkcHTXux9TpntDj97b3x23NIGFhdyTx9l5S6E/Mv+g66tVRqZCfGQKjGI5naD&#10;cMFZSFdxLoCSrEZmmR6nLHPba67ZddOr3R9G/cT8VYvG1uS9/Y7L/wAfaborbW5tVcPmv/rRqnRE&#10;xAApjjfNcRf2e6cW+y18xvgN6YRSWu6hNdQipFDjXdrMfN312lfS/wCnHv3jfcfBWLu5UHfsq2W4&#10;p7itvf1F2Le2DACFa33HSsahVjTHKub5YWNdvc2jYt3v9O+WP5ioNQukpEz0Bicbaet/Z3tobsWd&#10;1x+8tb29so/U7MIsbdrhCHaAXZWVH4kmIrjivubmbF8XrL3FsWQLui8O53JWUhHoI69cJLbiD1J7&#10;Q4C/tF2963afcXfyRcsMwC2wlzvZnSGPgpP8qY8z++OB2XJWQu8tW7jXR2NZZSjm5cDPde2asY+Y&#10;+ePTL6uNnPL0Lwm6cAour00hSLwMoFWBbBHQGYEZY8o+7fpxY3u63TbFGum0bYVERF9XVR9OuCSo&#10;zxubZ6uHk8Wt5ka5LgdQTAJFROR8Jxxflvp8+2u3kNlwyJJtm3pt6CNLlbw/EOtPuxp5dvF1lhzG&#10;SHto2ZS5rtOSCraJLMtJJkgGCBOHLl+jPUMTLPF2lULb13b4voLCpKXGUCiMRWtaAT9mDpPHMYgY&#10;3u15nmfb3Grc3Z3Wz2ZJt271xZcx81tENSTNIEjB1l31nwCh84P8cLXfH3GjcXz25snj93ZOlPXS&#10;5eVHIIuMlAHCkduYJrgmf1ONrwGOrcb7a9r8d7Ms8Bwx2dpthZu3tvyW5vra3LS5uEXrrDX6QqFB&#10;MRjOcbc+rvp49dNO3X+80dYfUSdBpppSOsjxw5+3b9pH1k/dr7q3/D+xrae2/Y/FbhE9w/VDmtpu&#10;D7bssL2nc8f7faz/AO7280yVtWjpX/1jDDffXx87c/J5p49vJtjONZ6/7P7YeDf3/f8AJB+2T/jh&#10;+k9/6m/uA903P9w3qtY9mfTP2yNpyf1E998k4uJt7PC8Fcu2zb2nqWym55PclNrYH+pc1Qjfpc/b&#10;B+zf6O/tQ9vNxn0/4o8h7k5BNfuT39z1uxvPdvPbt1Avlt/E7bayOzZ2CqL11GuPJd9t73X+5218&#10;c0mJ0+Hx/G+v+p/Nw/5Pf+bP90X/ACZczueA9z39z9LPoVx3LXtz7T+iHsvnuRT20/H27gfY7/6j&#10;Xho/9iHl0jV+ovom1sSV223Q6rj+rumX2YzOXV8eLZYC0D+dcABWysLbVTX8wmlJn7sJmsxFIk06&#10;5QcVEqTeLWrguXStwW121pNVpoaSXcdMjJNeo6YaZgZEdonuOZPU4luJmpdprzWlsbRwbclLu4KL&#10;o28N6FkLmrMaSOo+JOIpNfl0zkTOojpidufWvNerb7GyqkW3vjc37TWmGyDAbSwTQa7lvp5iR9+G&#10;TRSSSq5k5E+ArjSNZYvk39Nqzc5Dkkur6W01Mmwh1mBdWgABkk18YxDvXWA7D6akkFjV2JyjAdU9&#10;r8FY3O5nk7dznuTsj1dltNXo7LZWVWb9vcXgaiPlEEGBE5YwfK2re+5r2/x91bzve336pbyklF/S&#10;j1CjViozwdNMzXbbPo+ov0X5zefTj9un7pPqxw274facb7c+mX/sK3vb9+xa2+63O692N/tlnkLL&#10;aQ+u1ccrbj5wBHUjqwAEwOn4R9gpg7zh8AfWueq73mcvdd7g16gXDtLtqOZLTn9uFwQOpBbJTP21&#10;wEe7d1uoCqrBNY10ekww8hSPDpgBaHPxMznOX3YBFx2N1akMxAZlYN2MO1gcs5In7cNgxOZ+I8ME&#10;kvdas7yq9pdBUIIUQ8n/ALgYqKCanrSpwsLmY8K0+84Krmufh1ARJ7WLDVPaFnKnmcJYAivSD/eR&#10;gm2s2mKm7S89tNaEXFklQJBEmQGU1BrPhGBIFfGB/cME327YlWPUN1VLemBDOTNS1VVQKQanBS3+&#10;X+IwcrtvLi1Ji2qkPNxAgyALKcgBqr8Rg9Q608aHBm3G2ep5VVregW4gdwDhXYapIUQaAUg/HDbV&#10;r0AjwrOWCW5uT1q0YFrTrGoSFYSTkbluehmkHzwqDojr4fbg3i/p/wATDaRuyATqgjuXUrnUQTry&#10;mZGdP44IF8zkM8ssY7r3YZmtxn4F3Vtae2pJJKINS2RGmYNPDuGFmo+ONt/p51z1qBecg9qZNIYh&#10;QoKHthuviOkYfQUH2x5YO06M5unF27cHcp10ggEsBUliDQwY6x9mFYCsvOtv5tWkgi3Gkrbtntlw&#10;MxlAFRAwMSTEFTuLn5piYhQRAUtoMaiPhngYoYAEGQTBmpnOWA8KeGBgFAkAgnSxaWMiOgIAznrM&#10;4GAORB01JOk5khlBBMnr4YGAQOuc+YzOcQfj54GAPUaBaghmr+GnyiOmeBgLLbbhwkBTEMF0wSAT&#10;MVpnlI8owRFV8BP8sBZPfDWnUE9GggpUMdKlsyfAEdBg8AlHaGDgASSvcoavQiYJNR9nTLDLKZrB&#10;rMmlOrUwFzZ3AUWyutYUwE+aWXUoWaCucfDDRUZg+Y6yc6YOV8XwXFvfhkHb07gs6QrjWxjMGa/H&#10;PA0eB+Ph44JfHiZiSnIXHdLo1BlYqtye75NMgNmfDxE5YjXbRMwJgEmQMvHEuccOeGz9t+4v0963&#10;YuvoUlGtfnOqSJhhcJmaikySOgE4p91ZrqWYI7l8CB5YqPTfsD3Mt22+33XqKbTKLLO0MyXCVVrg&#10;YkCYrFfsxXXLUS8MAcwKScgInAdn4jmrjkbJnsPds+oQzAtotGChFwjoQQZ64hXLUNqB8jSKeJwH&#10;UeH9xG5ZTb3QC1tpTXcY9wXUFAqoFe3pmBGWIbWzJkALMAHIR1wHR9ryu3vbe0iXGBKmQvbfAvLp&#10;FtZgiDTuNa9RhSoT4j7PmHlgIu55C1t7wIJa25hGclblt0o9tiDQEVJ8vDCtBUitCQsk/bGAjHkl&#10;3m2uGNP5dy9ctgF9N+3ACpbaKNShjEr04Cv+EwJEZE1qOudcBzpuXvXLm52iM1l7RdyCGmz6VvSg&#10;03ZouYVRmJOPhh/zw29P0G+h50kAfVrnwDWI/wDYTt4/sf8A9F6z/wB7f+7pnr9l8X/sXH5r/M7/&#10;ANpPt7/8m/1P0lf+01vJHe/uB/c+jMBct/Q36YFlBDBo9/8ANL6geSZ/zDocfl1x/o4fjL9g4yGC&#10;b5W+B/ljfi/7zX8Z/pc/L/3e34X/AEBj9Un10tAf8F3scjp9HvpIahiK+/pIBHx60x/mx/kftn/r&#10;E/cr8fvv3z/2B3/2P2r77L/7zL/8j4//ACn4vP2675l/9qXPrNtGbtf62/WoqutRUfQriO4o3wIk&#10;GfIY/K5j/SU/GX7Q8DFA/wAMfr6/4UFJ/Y3tDHb/AO/r+qNPE/7fwcx9mP8ALT/1bf8A8cb3P/tl&#10;+1f+V7x+6/y4mP2xr/53y/6Y/B7/AO1EG/Gz/wCSDkly1ftn+g7BgZ0n/wBin32FJtmhFIJA+2KY&#10;+tht0mmdPEV8Phj+Zz72+ES8vaNzSy3xcbVAYACGAhlIoIzBC+GKbdJ+Y05g9q9BTP44D037B35t&#10;8ZqBYOdP6jc6yovJC6bf5gMqARNxQIbtGeINxSaFQqyK1oBAinxwHUeI5GxtdW7sX3u32sXYsF12&#10;7XLjAuz3BcyIoSumYNDOIW4tAAAAnWJmMx/IUywdtNtrLb0jpvtLmr24jcG8otWHJt2nDKLZKydA&#10;YS8ToqKdInFbd2xABiCQGNCaA+XxwdNdptMx1rh/dYu7q+zX3dUd7CO8hNKrq0gtSJI0VP2Yo96B&#10;VdJBBNKmD0JI8cY3nDTvXsprzKu69e3dR1F1u/0g9tify7dsheo0tBknPGc3FqWuMwIW2p0zARoE&#10;mFrjnrbNuPVvWvR/D75f0+y2qXba3t4QbqGXvWBE29ZMRqMwJOnM4pP07BHv6ZkyKSD0IOWU0gY7&#10;3aS4+Lbpy8zt3vbfjTuFVrSKbyXTouKT3awRIMgGSSD4HH5fv+XwEfu8sggaj9Hfpll1J2m6z88f&#10;6dP+jrc/0je5v/8AUH3T/T4n/Pf8z/8A3a9f/MeP/wBGfdX/AI/ntt9Bd2beoqv1L9+r3GkryKAm&#10;3/29R/fj5dY/qk+gvcGOjfR5dX1a+l6/5vqF7NX7/cW3HXH5n/Oq4/k5+7LP/tP9y/8AYPzPf9p/&#10;9qvtv/O+P/yozfvNtHs/3W/+X21zrZx8vF3Tnj7Sf82m2WxZ/bkyz3J9RxFaRvNkYAyx/Fr/AKI+&#10;1/5/+Y+s6fp/ar/8V5n6h/NzGPt3/ofk/wDJfNT/AIyuWvcrtvre14gmxyX07RTMswbg96dZXpPh&#10;Pjj4K4/vi/IH1PwRy+/+WNafmjG/5aGP24/Q0Mfod9FLK6T6f0n+nwcg0ePam1JInoPHH+IX+dd7&#10;v5zfu7b4/efuX/sX5X/Wv2n/ANpftv8Azen/AJMfmN+qDWtv9WfrXurmsPf+sH1JS0GtsCke9t7b&#10;WuZ1mMqQZzx1tLFxUuXM0ELbjqDFQRn0pOPzDvlva+QzM4cx3PIba5f2mxYab4LXd0aLJBKqjJ+E&#10;TSoIPUYisNQkgCpLE9QJFZ/ljSri3dS1f0q1zuVbVq2ih11kh5VJ06iMpERNRhragtd9QgMFAAgt&#10;WDLLHjXEsyiy5+/as8X+mteoh3Gm84dbZgtAt6m/yUy6YsNy6LYFugdjIQhiQD8xxnWWbX1hGQ4X&#10;bbi5yQ3Ki7ctbYXGe/aIW3RoVWaZHjU/fGI1y2F2yIgmh1rSPEQwy8JGNTMtF1x+8/VcxuNzu9Vs&#10;K6WrDjWLkHtLKjCpESLdKk1xn7O3u3r9x1tgtrFtDmqlqCPGMc9ddpe7Zc3GHX+T5bZbDjttYubu&#10;4tv9Lcv3bZhbrWrLdy1AC6jlK+Va47d7e2a2NoNSQ+lZ6NUV0nrjU6ZefybYufR8c/3Ee9t7yvua&#10;3asbn19udzeZA669ulpX0q15AQQJMGTWlDjXbZpZDWSpU6jBjOf8MaeW8V4k9/bRLKctZW3bQWrq&#10;Xh2qyM7LLDQIj5gC5IA6AHDO8MXDEAMOqjMUJg+GI6eL81aT6dC0eL2tx3XcPtLqkm1dKgB0DW7H&#10;q24kFoJas/LqEjDNliy22mATE56aRWcVvfaSWNJztgWbnJ7ddqk+kt47VQupvUBYl0EQC0d2Yp1b&#10;E6Al0RqqtZWFBzkEZ+GDz49XKy+73/CX1a3aCbXf22tpYbVfYsSHt3EYZCDnnHTDcy0zEMJOUR8M&#10;Fss6rb0m2+zFl7TE7nbEtZUK24e1dYG2Vr3yRXURGfWMWttpa3AEEUIn41IwRwjl+OO22XKq5ltt&#10;cTXbcytsXBqtLUyCoozdCPDEywxAcTQMDMVMA0I8cBzX3bsQzcDdNmLl7j7tkqbiXE1G6NBsXYyI&#10;NVaTqyxNRyIiIrOYIIwHON9sBN2VJJIQXNQa2iFTAcASYjuZQOlcPhiSwrLAEUyAzGAyW62oTb7O&#10;8721G0v3rF62WGko4/LvF6kyRIHQETGCUdpntidMZmfPADcbxm3e0u2rbX3KWhdNycwulCxGS6R2&#10;nVEjqBhDKA0kdIiKTNJjAWu23txtvctm+vfdF0MXLtJBiCZA7YJkwIMGYxGuDSzQJMVidUE5ScBt&#10;9pe/V7DZt6mgLeCJcb02t2m06xbVAtJ+YTnUHBEa7ZXqDBXUOvgcBNt3W47mLF1HvTcs+n6wRbiF&#10;7ZVHuXbTDUqwRBiAY+OKjd2AdLdwMQRkTIkkeOB8ne/Yfunc+jvdodF6zbu2msNYBn1LfZa9W4fm&#10;iB8elAcZ1wALqiYU6lJ8Zmkfywenunb3PY/GXb+5u8HvjqJ3G2t7e/qVINo2goN+2aaTQqywdQOI&#10;5ufmW2BQM9vSe2tMv7E4NNTY4v8A95fKbdrG4NrZ76zuLFpLoFxAza7pYEEG3IB1gdammIzKy2rs&#10;K5GpRTTpAJ+cL9wwGw2Vxd1zPDB91tbDXbO7BsMbxv3HVVNvb3L06ZJnR3CTlFMNP3MwBJBtACSd&#10;MaZgHwznAW2zuXNrt9k1y3YRrXLXxe0abdwlr8m9dZidJAMLE+HQ4q1DG9ZPiSpKnKsSenkMc+Zv&#10;+K+jqe7v7exxXNpoYMQl82r1s6rxKggoUNcwXY/GgzuVptwpDBlvKwHzCJ8R4CuOiOJbqbnuNNxY&#10;NndWdzwt1XIZrbByhXTbW4oLKzBQagkeEYZv7b8vcMO4Eq0UQgiqkqM5OdMBa+3vcy/rPbO1ZvSu&#10;eju9s10q963DufW29p2Pb0FokmV8IxW2ydd+az6ZzbP4fH7cc9L6LXV94tn9HwjWle2w/wBwtk20&#10;U6hd1MArDMxVzJArIOHtxbLNePlaY5ySQIkdMdEUnt/kbdjacSiPNo3t/t7PbqtiLjLdf1jAOmBG&#10;QJypOIN8w11c5VCaT8BP9uuOO9l24Vt+Espes8TuBqtizud3aU2iO1nQtdBByJqYioIIxecagdLp&#10;CxKK3kJAoZ8IION6XjDO17eXBfqhvW2W84ZfWRLVrebywoaVNxAxKsNMSK9oFdVDh+5YAvPIAYhS&#10;IpQ17fhjaqDiufvvwnGol309tt23Vq411RdNu5a1GNwUMIlyRrYGhAjB7qzpa4YCjSizEDOQI8T/&#10;AAwSXMlJ9q+4jf2+ytteVnD7/dIC7HcJq7Df9RgF9K2aKNUv8MRbgMtp0/hAk0IBEwaZYK2nGuDt&#10;tsm5a+Llgbq6+lStxfWZir3FUjSG00pkBNMOWk1EECoLGCDBIFCY6DKMDpypuY5E7exuLTX1RH/T&#10;ba3cDhLieo/5qWC8BmeS6mhPXFhZtAOMqNkOo0j5fCDM4M7X6bXNPcfL7i/xl1kfchvQe3ba4rOw&#10;ZrhRnuiQza06UgkmoJxqNonYI+2DIHmcHmeF/f2+C7ncrdlSFQJbdm1tpUHsaKmsGOnUxjWcdagJ&#10;nqMQJHSpJxPksmbh87/rLzTbpeQuhlOk3GA0FCRVVtjrpH4ianrEY0uK9TwBu7hu7q/cIA1XXMCS&#10;BLVAJrgYBhVZ20IrO3RVEk/CMHGR8cAGVlJDKVYGCGEEHwIwWALAwAwMAMDADAwAwMA7bsvciAay&#10;Qeh05ifHywD5YFz6LnabRR33FBAnSoE9wIFVAkkyCMRrjU1Qfs/gIxMuXk2s4jd8TtdbBSwXSg1y&#10;QASRSB0jqPP4YbBZqT/AdcVymM8r65tksKdKAC48gaCxUCjAnw6UoYwlgAYEmk1EfZjO0tmC4l4H&#10;YW4qXHawEa43ptbShtD5gQmUkTAkj+OHVPaBnnl061xXXxdKq92ZYKSArNbOtFKwFhdVeprNPPCs&#10;Vqa51xsRLamgwqsV0gmNB7B3HNvHxwMEmvjtxB62RBo7QbpGrSKmZfIdfj9mCrOQjLz+zEJdpLdx&#10;skF0M6GBOmDQFpDNOcHp0NPPDYqwjy+4fHFcdfzRPvT+mQ+mQVEwwVkAFTpCgiCRP34dwenaW64i&#10;qlQQphgCzEQJNudJDBgTNa/3YSvyj7f54PKtJNz06GVSuoMG0gQNVBTpB/uwkgd1DMyKH+dcG9p9&#10;MpjbPpukBmJW4RpkK1tWFGAMZ/Hxwy01p4jwigzxmSzLDRbV1edTLD6cgzGTIMWhUaogfflhUkgC&#10;chOR65jF7pnAi2SFvvbayrrUgNCaBE6Q4iomQekVpgSDQ5GgBMRNRMYBffrIRaSrFl1AMw7CRqBp&#10;EAkZyK4QajxrQiMjnhOIJK3VssGbUuntIqSWdew6Vz+H2HCgunPqMz18MY7s7THRUa/f9VoTWVtM&#10;NSskMdNGYIBXOYOeEMK5jKaA/bMY2i64+7d9Psth1eitccqyrSGVaETMEYQVBUzEHrX+E4ombbkL&#10;i7lEVm1LCAa5LXBVkiKKKgEgaqZUxDfbq5DEFv8ArOWA63xXvPe8fYNtbgt/llEjUCiv2Mzgt3VO&#10;UisycsMfpB6kxScqzHhGA04+oN7/AGo7cvN0IdPcWCgxNzUTKvMtRq5Y/9D3x/lnxIjyI+7H19+k&#10;uuCS7qQgYKp7jKhySA5eKEjxGUDrRBmmmcs86xBy+FMBOQ6S4uFQg09hCroBYvbAJyiASJ6eZGEU&#10;mk/LkCYJyjywDi+oFXV6WoX9ZZUXXoiXJAOlpUxAgZkVpgjBia5VjwGZy/jgJtl2R9IHpudb6VPe&#10;QT3NbBBJAEmJoIBwnVMyKgRQNl8T8MBJuWiHIWJZkJE20n8sAadUEK3zQTPlXA8Qa0qf6jAJ1I7g&#10;qDrSioGYnULgZkJEQQxkE+B6xho18PGa0mKwcY21t6KsFJZoKk9qobaj09SqNWlbn4TqEyR/TCKg&#10;gnKoE+M+GJPo4oklbbI6IGuOSFCK2pyhXWwVgD4GIBYSeuEmYPkJnxIqBXGdrm5geCqblsKFgkqV&#10;D6nthjUjTH2ecScsJmSJBE1oBnnpifGs4yqYFK+pDa9NsAzeMacgQ5nJfwiYPWTgECRWZFTSFOZJ&#10;/lGAXYLIJI0yWVU0kPdAMKoaDMxPiYgiMJ8fKlOtKnATPytY1F9LgFw1sFwoYRbVFBjuOeRzqMJm&#10;YjLrQj4RgH9CjWnptKtoDBidbEQDOUg0IAqKEYTANJBGqs5+IAwDg1q0QaWjpZO0Khb0yVABAmIA&#10;gQRnU4VTM5EdJr8RgGg9oMy6FDKBqLKrEOW9OUUE+BGmlfE4RByEgzIJgipy6fxwEwG2pVlTXbCn&#10;5WcXBoWQ5ZgYBk6tMk9KYUQIPhXIj4UIwDNvUl1WCgHVbYAzJkdouKYoJiWzzMYQAIzmkZmIHStf&#10;PLASbhNy4dQ7FcgsyKLyuwDoyBRESQIJnxywnSCWignpTpRpP8R8cQlwm/qA1u0L7M5cXFdBpYCX&#10;g2pWSTmJJ8oGBJ1z3RSWFCCawCeg+ODcuT+i2LWk+mb3zPavUtPbBPpFimlSSGgR0zjPCYMAEgCo&#10;gTNBWhHXEUsLbUkemWdbiICxRU1OOxWM0KyQB0mcIJpQmSTNTFfGPAGmAmWVOp1ZRGkqkIrOTbMa&#10;1doEdGBEVgYETPjB+6aEDAASNHYoVXyIqNIGpCRP4gDAIjzwggSIrEnpMVNZ8/DBErWxt6TQsBqh&#10;iEJBGu5NOnUjKQROCNYmaA1AypnT+/BS00hVIW2SzqCbjEJrJkQDUwJinhJw2SakQMgYmQRBFDM0&#10;6jATAFFwoQXGosAdKrBJlFcEFaxQ/wAsNlYgGoEkdNMnukx1EVjHf9TVclqJYsoAkadJOoMQum2B&#10;JA7TJCgif44aaQG1CW1UKGVJb8J+7+GGssmdf8RMHzWglwoumvqoBRCZYlp6mR0rJzw20ScjHUeA&#10;qQQPCMblzMxUqyGCDSukHtKtolpaVj1KQwNCsV+GAe6oAFTX5ZERUt54oCAWxLMxI9NWtkpcBbWS&#10;Qvp0AgmviAYNcDIA55RpmjRB/kMAAQxYAKoDama5AFy2GhUCLUdamST44RnpIkaute4jMkkYCQie&#10;m1wXIKW6stCEV/kNso1CBmRMGa4bOrURMSD0pMZ4CcPQNm3da2H9N0hQ4R1tsoGlQgOmCKEjxnCG&#10;LEwFE1AZJ11gEkdR5xgJljTaW2zOztcZGay2kIukkjumhUVABMj4YQQQQoNJoARpIAkiDWvjgHi4&#10;fVc7RCDvcEkOzFUZ2WAQoMiukYbNe4jTENAoFInI9cBNQ6EFpGW4CWGtpuXLhK50mM5jxOeENLAH&#10;PNWjKBUGD92AkW20M8akIZbq6gocXmKhZeBBmoWfhTMioJpIMUmSaV092YrlgHVuXIGsoEL/AJxW&#10;FV9Td94haqxzYionwIwgzqMwOhhmJyyIgRgJVkIbKNCsW/MAFsLVzpN4EHU8inTKfHCYNQW+Xwip&#10;byPXASQySHW3qN0NJ169IVSoLFZoDJGXkJwk51gH8M/5qgU64IeVVjSNOgOvqQQQwaGNZpUAiQfI&#10;54Se1h4EAwWGqSKkGR8DXBT1v821c0s1C4U1CsFK6Vah1AEzJEHLOII1qT+KI69YZSI61gT4YBSy&#10;NKLJVbfz9mkLI1W2t1AkULUpFMNhjUya6aBgCSpzP9MBJCHSWBjStNQJt6XgaUIiaic/hgjOZBIk&#10;STIJnpAFTgAqpIXUqhLZKKpnSxaBOo0mq+IJnBSIzmDFRBjRBz/gcAoSGKgQYg90qGDzpL9K5xn4&#10;RTAzBIIhioLEmgImI60n4eOAIGGUFH1ILjBAkanQkVOQhozr5YOop+Gcycz4A+IHTAKLrcUO/a4T&#10;uXSe1QQS7jLOoYE1GcRg8iWBAI/CO2SP8xIyHngGYa4qgS2vuN0nUVBJP5YVpBafwg+eDpIZaam7&#10;SJavQGftP34ABX77bR2qEIIUBhmwWDUQB9uXjhPQQBWkxqZh8xH3jPPASdSrrc61KsNVtGhbRijP&#10;I7qEnSRE1whgoBoe0kZHoYJM/EYB2y1wmA/+qNbuxUMzHvgKIFVnu69cJYTMGVNAdVOomtRn0wC0&#10;YD0g1rSwbV6fpqWUMAYABIIJAB1T0wkntFagtkCTWDpilfhgJAEMSUgMqNVlTIgBl1TQdTkKDBQT&#10;NSQASs9DBBy8fDAOOwVrQ0qh1qtxyS2pTDKVSJBEyGWCKfDDZDGNIkgDSREz1zPjHXAPrdQE6g6K&#10;SWdC5K1lY1VAkSSIAJjKDhtqiMwAYUjSGBMQfIeE4CTZZVeZCyzKxUq5Uga5UdGIyIGRwmOlTEAD&#10;wmaSM8zQjGN/yrLjlKGklmtqg1EqWn/LEAg1/CJIPlArhEAAGchERlHWmODU2luIk65JGmDccsSh&#10;CyWXS9sEkyJEzlhqIBMjuIOZJBAMTlnitJYcP6ZNo6bSaXgIiurRM5jORWPgcINJqJzM6q+M4CTb&#10;ZmyUaQ4RQDbImYVQYB1mhlZ+zCaROpZGQERWtCKj4HAOSwdWVDBJDXBRhpkQ4FDPQg/DCQ2YnpJC&#10;jLMif78a12k6okAZCGlW0IzEd3bLEaIpmQvTpOE550XTGZ6fh+yuLZ38wO1U647g4kFAfTLEAuDJ&#10;qxE6z9uFBSI7gJrSCCZkSc8sb1mJigFlJe36bkWyU/EnaR8iqJXMTBz6eGCMgCs9xzr3ZzTP7caC&#10;1ZAZK6WdVJbKVUAAQ2RoBABnywmSSOoKmD2wDNVg5+eAUVVVJJPY8MhZgxA7kLEZArmOowZB1AAV&#10;p0+WnzRn92AEiGJ1AATpUk6lPyW1CzFJkk9ZpTCJktIWTAmJp+CY8sv44B4yBaUaxLawCCBbBOkt&#10;WYzg+IyGDjwzH/bEgZxEZyf7AYBKmSrQACZbuEhmy1z0gCnj1wZiajIzWMxka1+7AIUETLVChYJc&#10;/MZKKKAmKQZrnhQqQNUyRSZGUgtH8f44Am1aGAtmYBBlQxGqijIUJgSZGE17mA19ZBzrAIgYBY1R&#10;bts5QzCqBpNtgJImfKV1fbnhMsCInLImZzEMQDH2VwDo9O4juarIlwCsaYcXQrGSQDE9MvLBMstM&#10;10yWIIaVoafwp5YAkZlBUqJBKhBpjSwBmZmtYk1rhJEs1DMAqQSormzdMusU/kDysyi3JBUSpUaS&#10;7KoyDLWJ6TBzauCYfKKnUswc4gRBBoI8csAaFjrgqgRggoYgkzSJJFCQpr1wlzTrVTOoAyOgB/tO&#10;AVZBJkKqkusKrn5loHNB4jMxWMND7QYAMmTlIEDpFTgJhgnu0MqBnVZChlYkMAaFv8oAOXlhBPQG&#10;R3DUaATUROAkoigz2A6VJTUZeCdQbpqHVfKMJaSsQAYqBK1BzkfZJ6jAO2z3MxZtOtgjTrXTpoqh&#10;qN4hSANXWcIpllkWOqlM4jPASElQdKqFPyDRDSTSWJowEAAZV8sIMRXocvInMkeGAdUgOqgjuSdS&#10;kVgaiwtnPVJ7hlgm6A5E5DVEQCTScooMA8pVzrA+RWXWwUENGnqBEgxNZHWsYRGRgyT4EjUTBINI&#10;PU4CRNCnZQKqkUUoo1aCDP3T9mEmCukwJXSZNawWMLP88AoatZYBaHVqCwMyLYVmiYrmDhtlqVkS&#10;DoMVoYYNnn0GAftXQNLtqCkF1B0AyCQbcQTnJpUZjphtwSKFc4WpIXoYaevllSmAkW9DMCUKnudl&#10;AUayFmdAEdsUkkk0k4bWBM1HdFCFIjrGQPkTgJFwzpKymm4hJAHqhpiQGocz80ZnPBECKmkwZ+Y5&#10;E6v4RH8MAAWDEAFS2q4NIlJqkW6GgAIIJzjphJNZgeAJmpzoTP3YB1JkpUhoZhGULpOusHKhqR49&#10;MICzJYgrUkQw8zE1jpgHS+k6FDAghR3q0gnQgMdZBy6YBNCDQkjoagfLpz+7AGJlayArr/2q0yzP&#10;JFZzP92EkVGWkE/imhzJIyHgD/DAOyNLRLMe4toqxFNKg5zmennhCwNOmramAmR8wypHTr1wDpl2&#10;csToZQwRQNMgTMkmgINBl/DG29j7Ebzl0YDVpYEaZqQZI09KyK9MGN7jV51/cv7tt+1Pp1yO5vXP&#10;Stna39eqFKBkKAhpOqKUWvlj1ltosWbdtQNIQEAjKFqaR1wfG73O3D8v/vYXPcXuHf8AMX7rWt0+&#10;9vsu82+gG6l29IussHUUWA2oilBkMSmRGGoCsVPnMz8cGWK2nJchs91dsMpNs0AqVe0V0lBaYdq3&#10;T3+p5dSRhq3bJYhY6n8IlgMBecnzFu1trF3e7d2Vwlm6PVdrTWL4ifTI7IyWsSKxiNeAe5oMawZE&#10;zUwdUAjB20vbpdq2Pt+22x4m1ye19a5x4sMt2zcIe4lhmlQShjxkCPLrhohACl5QwNAMhMwCT/dg&#10;133aZ19Ggsbjdbt03nCX7g0qbV6SbgFsH1XtDbr8+qcrikjI4VoOmFhgT0qQNXQ+WDHfnm8WGBy9&#10;v9UX3Xrba7tgQfVS1Z29++bZt3Ja1CrJIBBkERQZYMW7NhGZ+7UQJGqMqx18sE77t1uEJuU9w+5O&#10;T2dvjdxtdn+l27vuLTeg8ILwCC8FOkNcaWWMukzg0e2ICWQoEEQKAg5jLENtbebZUTleP583b9/f&#10;e4rd1ne9t7tl7l1G7V1PtxZUlQ0rCgLETAnJwvBMKTFBRVMnJi3X4YrM04z6IC7Jb9m2x5M2RdgH&#10;Vd3G4It2F7ttatLCqSoiDIgzpBmXg98pIKisREzFTHTBPp/t/wCFnzx3tfa75LW6t8luLdy29430&#10;JtCybxItntGp9QEOCplfIYiEX2J9S42VKxBmKFc4GDtP08TOG62972xtdqjcJxG0RjcRLrfpxcN8&#10;AeoH03/xMfxAHLwrgLZtqja2mRlJ60WD/KmDPfe7Gv4F8j7i5vd77ajZcd6NhVW2zIotKPTuepuX&#10;0AhKAmgMgE1iuGhHqD8smCVBrpznPy6yMHZod0Ln+3X3O/tpdvWVuFFsp6oUkgJctkkEkyLbAmQT&#10;iYA9SgUGYBqQZE5fyweb6PTP+Dn92/xbG3Z3O+vhjaU3FtratXLRS9pv2VZvwuSNc/aZw0yXmqGR&#10;QNJFSDOQ65YNaXXW+tqfx++9ubS4ltttyVw3V3IZSguWzZ9XQFIidZBJWRDEeOTVpb4P+ohkRMTF&#10;ZwN8X6sWVe89vvbz23urxPJXVLbd7dthouXTbslbDFLpk6lJgCINTU0eubfcEEW7tvUQclqCGzM+&#10;ODOm3btms/sfd/tZRZPKcPy9zbW3RP1N0kiHUsosMoVibY7QzfFvAxbtneKRS1qGqBBA8fHPpODt&#10;PJrfVt+G5/2Dv7Cr+p5hLJWwz3Uq4RULdyIqgi3qWVkmKGMsFa/3HUC20sMQKUiFigH9+BtZZxtg&#10;1ztz6Svsrm1t+/Ob2Nm5c77ZvMLT3NcP6qMQdFe218IGJLb7mFIjjNsyhYIKKw0x8tRgx26dO5h7&#10;X04/b9uQz3frD7q2W7vX0uWfT5XcWHF4KGbcW01LBrRogCmmARg7PJ7zvD8LbAp8tsamMUzpTpiH&#10;ZpjjY1z/ANGfYLtsL2x/cPzd7cRfuC1u+bf0dsuoMb6gd2ompJEAgUxPt8mGAttxCqYqQkKsHBO2&#10;f7zl/J/RfcbJr3KbH6/7rck3ospueRu3rjIYZHNwGrMW0yzVyrlhbciEgf7YCkSYSJIouQxU7Zel&#10;iFtfpJe3QvXV+uLWOTF/TZt3OQVrNw91y40OwZe6TSQCJyAwxc3+2gt/tRBkEBlgMdVNJjPywOz/&#10;AMaNLxv0t97peXaj67Lvdv6Fy2zbfdpdu7fb3LI9S26gsQirXX1BpU4rL252+4I/95jKyMumQYFd&#10;QI/ng3Jj/M7NwntD3Z7Z29y431n2W9225214Xn9SzZDgoLF+24Zi0iAjGBkDTEtb98IPR2SWyD82&#10;kBlBk5UwZxrnnZjN5wXtf9bcu+4fqVyO/S6gurs15APYvMhFq8022dtRWILMVAEjAXb8hd1HtQyS&#10;e0CCKCR4H44NTbTScD3nvP6P+37m3QC/y1tUNm3eW5f3LblLaVUMoaPTqoGgLOXjiRa2Vm03/lbo&#10;XXY6ii1n4H+WDnvt3Xhj+f8Aqd7j5rj3texfZV3iOLtWWtJy3JW7Vg627SXUBQsLS64WgK+WJRub&#10;dS6bfbXGK3AQzmACco8vtwTDB2uN927uxtuQ93e+OL2e05DYXdtf2PEi3dfc7a0oX0t3bBJW6VEh&#10;9EaZJBNMSnt3VtarlxESZKggTB1E16+EHBGK4/mfbe95k8ZseG5Le7pLF3a7ff3Ea++3Qr6dpAlo&#10;EFVgsQyipy8Kvc7qwhAu3AzSSBUsaSASPsGWDWut26O1eyvYXujfbbdNxPF3NnsTZtNevsLO128o&#10;8F7VpAsSQSQYlcx2zhtt9evaUt7IRpAF2GVTMQCD1rg12Sfmq42f0q9tcQ+83vMfUe/dNzcere4U&#10;XLTXVdNbXrtu5bMFBpgsw6xhQ2m4vgtevFFDINCQsLXtJOCZ11zJzn4m7v1C9me1Lh23tngf943d&#10;7Z7y6+/5CzcvKb1kCLqgrAhhSQW0kUw49jb2rkXFDCmmpJgCKj+GDMtkxPVVbH3P7t5riLP+1bm5&#10;tLrhzuCLNvZ2zd3TGqghYKgypnSAJAMxgNdOVlRpYFqqVAESM/6DBJj1I2PAWSqv7o327O42D/of&#10;1Nu7+sv33uXNd25deIJIChSzAAxNSMOs17QC+5FswIWkAdJkYLMZ6ZU22472ze397a8Z7N3PN2/X&#10;ul77qw3Qa2IS5bWT6aQSH1UJNOuGFu7UK7XLz3H9SvdCsDWPhgt1vpGmvcF9Qm3G12/C+2ON4jZH&#10;jJsq+2Xc3LF4PouEMxJ1wuonUYGZGCsbvZGWtWTcq3pgA0uD59IwW+O6zmwXur2R9TYtbbl/cW14&#10;nVb2Vzmd5f3FnWnCvH6W96rFRbVKyzGYoaRiZd3G7Kr6GzVV0A6WtCPAiozGeCSa+tYLh/aP0/tX&#10;N8vuz6i7jc7td/ftndbfm7q35KqbLFrLHUtxQqghjK0BnJm8OTvWrc3RYUmLrlwkLmucYLnSXGP8&#10;Wp4TcfQ/gee5S5Y4S57n3i2UbidhZ4zdcm97dqundJ+ODGl+wUPywZxDbbamNu5yWkKUuNpJIGgd&#10;wLfywXvk6ayVvNn72u8ftU5bh/ow9837W72Wz/XbXb29z6m4vh9pdTbxrAUiNLAQIpQnDR2nDJbL&#10;Xd1evSYUKpnORA6R92DU28m3Thb2Pe37iuQ5Da7ThfY3tv2/aIs/q7u+3tqzZRbYFgsR26syEYHV&#10;IIFcGzcPaE2tnevsxDKbjktD9jDOmBjy9bcG9tx37hOZvn/2IfqP7c9sWLdvccfuE4fh7QtB9k36&#10;jbbi+YUXGSgLEViTJJxLtbzQwOw4pUdgqzf7goylpmmeIxZL+bZgeb+nFvmNmD9VPrxveQ43bbrd&#10;7u5a9u2/RG4uOut02zWdJ1MSJGQimQwq/uuXvXPSSztdqhPe/pjvUCJmkR0jFMeOc25RPbnsb9v3&#10;A2D7gve4/efvrdWrFhuO47/dN1/4e5L+o1n0mJa6rgzc9QwMyRlht9pyhQoORVQFMnWAChqYGYOD&#10;UvjnSZXG39/fQ7b8hY5VfpDf3m5v79F2r2uLvbm6t60Clm1+o0sty2rED0we4T4ahHGzBW278hdD&#10;Ijab3q1A+WYFDFc/HBO/H5Zhsdx9Qbv+577YcR9JuLuWOR3+2XkOGHB212l7cWrfrvbe+0PbLEgW&#10;yoAlQBTN21tuIsXrd67uNxeAPq2rZ9RkdRbhqedSPDBf1NrOsjOc37v/AHA+6/bfJ8HxPt32vwbb&#10;jaXOF5nlLb8fx/Jcbcucou42r6kQMPStIli6GkMJMasre0ONdCRbuC2lpbRQAA3FvNqQhBXUPH+O&#10;Dk89c7f+ufG7vb7Vua4y/wA1y3O7rmU3l/cvc2+x3PA7RtjvbW45Hc6bPoXkJP6cjSZEA4v7TW9M&#10;LtyBbIhmBGuB84J6xScB5N53ac7b3gu7z3ZZ3lzktldDWNiLDHjU3F8h9hCKw9LXP5YMQZ88Ka+y&#10;kenYtaYuSxJkNELQTM9cBD2HtizvLd//ANiD3Z7ktbuwvGjbbLb29va2l7aC6bnIbdNxd9MpChfR&#10;UA55wMR91d5GyjXxuNrZ2yW1Y3ipa4gX/VbTShWgr8a4GL0ar2Rw30a9w7/jvbV/2x769we8+Q5j&#10;dWNvwH62ztthy293alOD2z73dG6WuW7hVnOnS4kAihFDvOT22h3HK3O+7ZuAbdNc2HFVkTEyZ8Dg&#10;1Nds9HrL6efRf3e3IcbsNz9DOK9Xae2ud4lh7y5Gzxif+xTs78W9/c2QKu7oyqtpVB1qNSma4sdu&#10;9jZbB9+bjXNau9q9dBUi3cbWUMdCanE+SSZuHHPc2x9y/Uj6t8d9K7HDbXhbXFcjx2y5vgPb+4Te&#10;cd/vHGbYbK7vrG4dgWe2k+izkkSZJzxzTbfrvdvJ37m6uta4rbuyLatu0bh1yIIIGnyxXos18Os9&#10;bX1290XPp5+yj6RcJsfaHDbXkvqnzW22+6ucnyO22ZvcNZ3EJcv7nUhJukGZHWoicaS/7O4u7tzb&#10;t2TZeQy3LV17VxGT8a3AZGDnPLtLm8vJ/B/v9+rfHe4PV5jm9vz3HPbuWd1x3KcTs+Q46/tL+lGs&#10;bnaXkZGhdUCAOsyMYf3r7T4X3l7T5v6d/UjaHn/Z/P7Z9i+5uof1/E3HEbbfWNwvcr2Xi4lwQQRM&#10;4S2XMb1ufq04+XxeoPo9713ftH6qe1f3X/sofjfpl9ePatxt77u+le23v6X6ffWz2ySL3Pez9/xa&#10;9li/vLIZLegdt3Q6FXAI4H+2H3h7++m/1D9wftQ+rm+uctvvbHGp7h+jHv26xZvefsJmKWeN3F95&#10;17jZrpUgkkAEZRjW0lnfPXqnk179f1J/4f8Atnq7d/y7fQL6L/uy/bDwH/Ld+1P25+i4z3XuLHtL&#10;94P0obaG3e9t+6F3K8Rzfu3leK2wT9NzvEb8LseW3FtE/V2m227YFizH2/zKPaT1v0G3vWN2Gs7h&#10;ZKtZdwDckCZLR5RFcZcZ8XwT/bLzXG+4+TPtZ/qp7w9u+7vp/f2PP+1L5Sxutp7i4njRf23EHbXL&#10;ptvt7fHpdKuh9V3LRbUmmMi9zbX/AFXfbLaF61bcOLqqqWrJ0be6QB2mR5T54OnpPqfQri+P91e1&#10;Rw3HbD3zuOcv+3eX5Lj22DcDveQv8rzvuCyvJe7OJ/UXb87r1LbK51a/RoC1sZN7m8tlWB2gb1b1&#10;o33LWmZ7wrbtm5cWCrTOmB8MF7dr12XntLhN5zu72d1ffV3anhfb3uLZ+2+L/S8zsNlsfa+61JzX&#10;J2eL4q+rjd7EW9DbkOyhZm5J04esiwVe4u0RLxvNuCspq1GEvbNlVNIQgCFA/vwTa3XrtWc9xD3F&#10;b3Oz4W7763274r/2Hdh7UsX/AEeTGyOxQXOV9te/trvtzvBuL+92969cW9fd01AQLlydBdtfprV1&#10;Db2qtt0vJctBRYLkPb0sLpRZOgUUQY8sGLdpxfVmebX3lzPEcptuZ997njfd/Oe29/wnNbjdD3Ja&#10;2Fi7seUXe8W3A7bebr0tu+9uKHuXi6NuAzabVwEy0bfG23s27Vq+ut94LxAstcb9VqI3DsCCII0h&#10;hWmeDWd9vqny/wAF5Z5L6y77ae4+W5bmfau4Gx2PsO7w6XNzz204faN7P9Bd97Y4zZ7jb31cbm0b&#10;e6ubW8mhyy6bYrCY4cXAnoXze/SizuW0MW210P8A61ko5EuI1FJk1YYNz9TGZeExW/cHueI3fIWv&#10;cftazwTe+l9x+x9l/uG12uy918BuNkf/AJXudXkNhbu/+8++15toN4bRsW2KWXaVxJGw4zcgehvX&#10;sa/Rtemj3w9kWiLmiwwBBNyQDnHQ4M3fySf9jGbv6p/W72bcv/8AsVfT3Ye5rvHpzfO2ub3Gw9rn&#10;jec3HLWX4wcp7q2c2L1peKS1dbblDbDg6rtlhD4ZucNxZv3Lbcp6vqXvWv7S9d0hiyRZWoz1RqIz&#10;yMYH6u/XHC54n9w31tHtrbctt/oi/E/ouDPDcF779v8ADfrLu2bY8gze5t1dtWtw6raubT1ht0cg&#10;WXPq2w4txhJ4e4ovPa3xBSyls2tY9FryHt21plIhEX8yFBJIgnrgv6kz0Wh/cFxG5PA8bzH0zS9s&#10;eU9yclym35Y8deHObT2xyOz03/d/LbXc7e817kt/vgeK9bdX0tWkdr1lWjSCucbynqobe6tbhjvr&#10;NpdbvbF6y1jU1w6w+gMCQFMwwByOB+pp/eTx31s+jLcFyA5b2hz3tbZbf6acxzu+Tb7DZ7q77c5z&#10;a+5V2NrhNva4u9s7u+3W1u20Zr6C2bu0vXkI1KJot5xu5um09+16VoWtzbtbdTafc3b6o6/q2VPT&#10;JuJad5tMSLgI01nBub6flj0j7Q+q3tHaWuZ2/Ac1/vm+/wB49m8vyPuLeWuZ2/tDiOG3V/j7209p&#10;WN/yC8paTjd7y212a2eV2tr1OOuBxudRKwpbOw2+2ubW0z7u6dV3dJeU7jb3mCrs3ut6JdEKm2bX&#10;6ehLCJAxLn0Ldu7N4nphD/3f357u92bb3ZzlvY+1fbtz0+K9pcrwe4t8F7l4XbC7uvd9viNoOc22&#10;w3m8TcbffWOUb3Eoaym0b1Rba5iN9K7wZ/c/E3LhO4Xfryluw7NNnb3U/TJaW24BATRpdQqqrdqi&#10;BOJLbxYvuJ0sUH/LpxR4yz+2X6w7XbWxw9/25yn0x5XltoLA2vIcrt91/wCxRY3l3e2Huq53Q3O4&#10;u7S/cu3bu4sj1rjqzi2OjXdmHuaWquo9s6dJNMumNPK+cfDfUQbDhUbarbt7kbQi3uq7jWgGtijZ&#10;QCRpUrRqjEsbZYC6AQB0Ag+NeuAwN/3fvFu3twd9dRrukMt50a+oedRuWxULBmKHIAYr99YQW7mo&#10;aiwgDQYgCNNP54LLZcx1n6X+6d6/OcZZ4vcNsV24T1L1zcL6tu4zl/1LvpJ0kkCGAg9cc95Kzcsl&#10;7+1k30RlVbjH0yPmCspzPSemOe89c4r1x9XvpdzPH8xtNjwXudbD8Lub9m6282O2A31m+6i3c3Vj&#10;ebcH0gwILBavUmhjHPv/AGKECra5hV2N5r1y1qN3VbuKD2sCMhPQ4baW3Lr2Y51e7f8A3wd2xdu8&#10;n9Nb7+5eO2vF7Pf27B2Is7jYX7lo/qLdwOZvkoS2pZPiJw3zdi3dtKysH1hisAMgEDv1ZEg0AxNJ&#10;1l9DW1bfTLl97st61rc7d9k+3e1avLdZrW4ulCT6S2idSBlkuw7qRXHG/c/Ane7TdWyQjvZYGdPp&#10;qFqC5P8AIfZjpOMS9XWXL6B/Sz39tuL5DjXt6ru2XdWgCA43G4a6CCbSEihmBMyKk48t+8fbG92S&#10;ltJ3G3BDW4XV6zt3aPFV85BxvTbtv4r8n0T9he9eM5kD07qbfdGfWtFxqsKspLRRmgZQfsx5l917&#10;TfWd1r9a7avAuIZPVs7e3ckBQFkhR0x3crnPL0VxF+xc26m0EZCslgCr3GAkswObeOOLe4DyO3Ze&#10;3cvt2tEXLltyLi3Bck3UsNDaK1M5+GN62dI57dWgtlCI6gg/eIA1ZfxxgeX3tq61sL6tm6VNo24Z&#10;SVaQvqK/4dUknrjTnvtZOIeAic6mcUuw4jcb+26bfYNea8rAsilfzE7HuqVpWBh83LTTay49RzGd&#10;MWdr2bY4zfWrfI7xNnvNx6gW3dtObr6E1peW4kBc4E0jDPGXSeLHrySHBqvcBmVr93jjep7HvcrY&#10;268/yHGbw29sbe1/TaLlmxbNJQiJbRGplHkcZuzf6fdjv5/BHO4AnSjeJ1KQfMwcebfqj9Iua9ru&#10;3Me3uTtXdu95blhLl707rXnztKrZyYUDqca12l4rxef222t79Dtu6Lk0IIiQek5Vx9Cv2B/8eH1E&#10;+unI8Z9Uf3F2Ob9qfSHirgbifYt4bjjua+p7galPIs0XdvxA/EQA97JYWWPPy+Wazt8fN+Pwa8Pj&#10;8vXy8fL/AG/7P7350f8Amv8A+ef6b/8AHh7W5X6L/QPe+2fqj+8b3Dx252+z4kbra8v7S+iVq9bC&#10;p7n+o1vau3q8ggb1OP4ElXukC7uvTsALe/St7b9s+3PZnA8b7W9o8FxXtr25w23Ta8VwnC7KxsOO&#10;2FhB2rY29gASaEsZYmpJOPJznNubXqfzcvrh+4P62fua+pXPfV/6/fVD3h9VPqR7m0f7v7p92cpc&#10;326bZoxO34njdrK2NnsLC9m32O1tpZtqAFXqbv8At/0w9RyIOAva7W1BzyYiJIgAmPEH+OCJjzPQ&#10;VH8cUS7Fh7oofRsCNVxqXX1SS2mh8SR8MIY5iJPn+ERWDgNFtbVqzb7HFmwFBkMBdvmamDWehJp0&#10;wy1CFFTHzUp92M7czHxct7bMSVd7JhoW5du3NrY1FBaVZvXhGRBqo/n/AAxHdtNFm48Z9FGUY053&#10;tkxOrd8TsN7ukN3csvBcYrJb9Mq43O9Up2QYMFhWMQrrHr33GmAZ0ifLL4Ynpll1ThONt/p/TF9O&#10;I4m0iveulVO43qC58lt/nMzQASepgDFFyN+0gY3rjXFZB2WTpNtjQAR1+GE5Hq76Oe2PcXIX9pZ9&#10;v8Nx/D7jZ8hcvryfuayl/wDXbO0nru7WHlBaESQ1IOM17c/V8h7t3ZG3KbTgdj6KXGZybl/ekHVL&#10;UJCisZYrtdJ+nNb125euP3m732X9Mv2Le2Nlf90Je94/uX+oO15nf7PZbPj1s7XhPYlm5cv7S4mz&#10;Ie1tRfdfTUgg0BAicdZIK9KkfZ44Or8/1y6L1xVtuHClyiuD8ikiVkZGhA/jhQOQNIMg08KZ/wAs&#10;BEuIVuMxUkxpAgl1LgSBHlXPC4hTlWK55mpwDQIN1QCw0jUIACgigJXM+fTDX8f7eeAnlywkUGS0&#10;EKyjqAKiax9mYjCxAArEVoPGqyMBCKzcdjDDVBJKkBiYGmggzkfhgj1yoT0MxOWAetsykErq+bRD&#10;RmlTIMyev8sIImI/zA+GDl5M3iRb7ZkUw4qFOnUUWWAgNq+2IPxOBIkjw/rgztbtthJChbbPqEyz&#10;TqTSqq1V8YpmRXywllY9f5+M1xn6vTDFmLg5Zu9h1rIYpWO9gokqcjq6gjLCJgEdZqfGMVEv5rvq&#10;BmFoagAB6YVimmGmSB0j78PYrp3zs7VcFJajFTLkoKAqAQatl8Z8vPANQR5HBvt75m/4G9RUdpLA&#10;aACBpBk0lzkvSudDgCgA8sG5MSRGv210uVLrpUNEyBIgqBScjFK1w6KEVntApJrOeCqQqrFhpipe&#10;XIBXVWFQeNJ+JyGF4Cu3aLqtx2KXbUxXUQI1Geo8IwMBR3gC5MGVbSTWD1rB+/rgYBoxNMj4ZmTD&#10;ET554GAMjKRAAWfjEwvifGuBgDLNpAgrAUwIgkGA00zwMAUjUJ1QuqYBPnA+/AwCGagJNBRcpoJr&#10;HXwwMQSrbHSucgUgDKcpH8zXzwMTu+VVM1mO6uliYM11STqaZJnr8PPAxpDjXQ7SVWtKMhJXTBHk&#10;ZyphthOdJFJnpWKYC6sXSVSASDblpg6CBpUgkD4T44QVAjKKRT+IGAlJecMJBpqDghhMjw6+R+3A&#10;ikivjHwwC/XYu7MAp09s1DMIOoxllGX9cJI+NSAR5YM7c68pe2un1WIKhRBUGYhQZCmDlnH8cRL1&#10;osCDWQPASR4dMHnss6x1H2n7i/Qbi0bZe0Eu607iQtYdnDFqN1EUznpiouWvnESARQfywR6U4f3I&#10;pGz3KuwuvaZxolQxQ/mXLgMrBNCrZx4Zw7tkENTx+7MVwHR/b/uNVv7TcesVtXV0khdds3iJuk2l&#10;oCD/AJZAzWmIbWpzHWJjJegkYDo1jnRYurcW+xtG2boVzIW9q0vqmCZzMV65nCPTg0GQimUeQwFo&#10;/MXtzbcbm76isQ+hwoVyR1cdFA0yaxM4GiQTQgiIAg5xNPHAM2OSbbKLTXCly0yeozXPnuwXbUQe&#10;glYYQfAxh62gkggeXwHSMBnua5Fwvq25KtquMCqqBcuCt1LngJEJ8RWRj4x/8230+98/UL6H/Rni&#10;fYXs73P725TYfVLm9/vuP9q8JyPPbza7E+1ls/rNxteMt3LiWtcJrKxJAnH9Zv8ApEfvT9nfsf8A&#10;nN+6PuX70+6+0+0e28v2fxePTy+89x4vb+Pfyf8ANzb9PXfy7a63ftl27Zc4luOH55/Mf2vufd/a&#10;vB4/aePby7Ty5s0l2snb1xPR9+P/AGnE+sH0y+lv7gP3O899U/qH7K+nHC899F/pzx3D8p7790cR&#10;7V2vK8lsvfvK3r+02m65q9ZsvdW1cS4bVttQVgSIk4/Nd/8AMwfuSMx9AvrHTOPpx7tp/wD0mP7/&#10;AP8A88N/IO//AMbfY/8A7qez/wDVz8h/9lP3f/1083/qPZ+uo/vT/aAq6j+6P9vwUiQx+r3sLSRM&#10;Tq/XxhTftc/ctpJ/+Z/+ssFTB/8Afbe7oNP/AMExfH/UT/ID9XWX97/Yus/+yvsv/VyeT7N96vj2&#10;k9n5ul/9N7fBHH73f2bG56Q/dX+3g3aflj6xewC9agFf1+P0z/WL6ee+uW/4W/an0/4r2d7m5H35&#10;t/pD9LdnuPZmx4XkN17os7rj/fYv77a3eE29ttwLllO+7b9OVAJIx/np/lB+9f2d9o/6sHv/AN7f&#10;dPuvtPbfZ9/vn3jfX33k9x49PaXTy+y8k8e88+208fZ5LZNNu7G2ZjOX7F949p7rzfy6/wCV8Pj2&#10;28l8PjnZJbtmWZmJzmesfjv+iX1k+mPC/wDtRx9SfqrzH1E9k8X9K9/9bvrRudl9SeQ9y8NtPYu6&#10;2XJfRDjdhxu423ua/dXZvb3G4tPYs3lvFXuKVUk4/M3/APMs/uYoP/mffrNJIAH/AL7b3dJJyAH6&#10;Tyx/oR/+eM/p+/8A54+xf/dX2X/q5+P/APsn+8/+ufm/9R7P2Jf/ADbf7OCGI/dT+3ohFLsR9YfY&#10;J0qCAWP/AJ+UkDAH7WP3MGg/b79ZzMxH0193H5c//kTph/8APG/0+zr++PsX/wB1fZf+rj/2T/eb&#10;xPZ+b/1HsDfvc/ZwoLN+6n9vKqCgLH6w+wQAbglAT+v69Mfqx/4evZHvD2D+zHa+3vfPtb3B7P59&#10;frB9SOQbhPc3Eb3hOVTZbvY8Mm13b7DkUt3Rbum3c9NisNpMTGP813/VG/dn7X/ev9WXufvv7P8A&#10;uPtvuvsb9o+2eOe49p5tPP4bvpfdXfWeTx3bS7a907pLxnF5ftv7B9t7n2v7b18XuvHt4t55fJ9O&#10;0xebMcPw7/8AtQB9V/YP1N/5D957l+mHvr2t7/8Aat/9t30T4pfcvsv3DxfuTgzynG+6Pe13keNt&#10;8pw737BvWV3O2bcWwxZFu25A1jH1JKdprFKf0EY/ne+5viAnJON1ZUgsSU1SoMrqDMRc/wAsZUyi&#10;vTFBuVi4ZORzoTqyIMnAet/ZfIC/xVr/AMYaStlLVq294zaZyRdHQ93UUnPpiHoLMPD4RNepwHRj&#10;yljbbTUi3gw1sfUZWcGhddKgGXzB1GIBxEuoJj/LM5DLtApgstn4Oge3uSTZ7dLhQq24IcgX3YB7&#10;p9e8z22OoBp+EjwxBuW9ILSIiSKmYqcHo1uvTX8XV+K367wWNvYEuxGi6jWzZth3K6TEwNVYoa9c&#10;ZvfU1sTUtA8IJyjGdvytvU3sk+umysC2NG3tzeBZQVNpYN0SYiQZ1DPxxTbqxKBI7rhWrRAIPyzP&#10;njlZirK7R7Z9wWV3l7dMS1va23tutuO+2bXbcynSAtAB5Gk4hbnbgJoAMBQNILBSWFZER54Zs2z0&#10;WXnLXe2+cG7vvu7lzVruu1t3WyX9JSotg3JBMSBQRUeWPzUf8rX0i+qfvX91q817M+m/vj3ZwqfS&#10;b6c7FuW9ue1uZ5jjV3m02m5G52jbzj7NxBdtyA6FpEiRBGP9HX/Sd/m1/K39j/0s+f7J+9f3J9s+&#10;0e82++/cvJPD7z3vt/beW+Pe+Ls3nj8vk02um3ONpMX4vwz+Y/237j7r9zzz+09v5PLp+hpO7TS7&#10;TMzmZnq++v7BPqP7C9u/Qe7sPcvvT2zwHJ3vqJ753y8dzfuDjNhvv0285NX224Xb7u4j+ncEtbYL&#10;BGWPm6P21/uIZda/Qv6tlKdw+n3ukrXKv6Xrj+ll/qP/AKept2398/Yc/wDt19l/6ufR/wD2Sfe+&#10;v/Jef/1Hs9mN9dfoqlz0X+rX04W7JHpH3p7eFyV+YaP1E0646B9Hf2+fXTa/Vr6abvf/AEa+p+04&#10;/YfUH2duOT3m59j+47G12Gz2/uDb3d1ud5fu7cLbt20DO7uQAASaY/Of5zfz/wD5GfcP5Q/uj2H2&#10;395/ZPP7n3P2j7j4/D4/H9z9pv5PL5N/aeXXTTx6a+W7b777Wa666y22ySZr2/a/tH3fT7n7bfye&#10;082uuvl0tt8e0kk2mbbjhnfqF9Z/pRb9ie7fT+pnsM3917U9wDYW1918I9zd3m4m6LNvbW0v6rjM&#10;xAVUBJJAGPsJ/wAzH029++/V+gA9h+yvdXvE8Svv8cmvtfguS5xtgu73ez/TPvk423cNv1dLaGaA&#10;YIFcfyH/AOjl/MP9h/sD3v7/ANv31969j9m191p9tnhvvfdeH208t8d8vdPHfNvrN7rLO6S2zrY/&#10;SP5o+y9772ewns/Dv5uzbyZ7NbtjOvGcdHzE/wCLT6iez/bXHfWxveHuz297Zuctv/p3uONXn+Z4&#10;/if1tra8JvrW7/RrvntlxZdlFwrMFhJx8Ov/AJmz9w0A/wDvjPq1Bkg/+++90QYzg/pvMY/t/wD/&#10;ADxv9Pnr++PsM/8A+r7L/wBXPyj/ANk33r/1z83/AKj2fV3/AN/t9FNTr/79v6b6rZAdf/Y09vSh&#10;YEqGH6jrBjBD9tn7hn1BPob9WmKiXC/T/wB0nSDQao21Mbn9Rv8AT5ptO/8AfP2GZ+P3X2X/AKuT&#10;f7J97sxPZ+b/ANR7CufXf6J2hba79W/pvbW6SLZf3p7eQXCKHRq3FY8sfsU+h/Hbzjvoz9I9lyO2&#10;u7PebP6Zew9lutpubbWtxtN1tPbO3tbnb7q0wBS5bcFHUgEEQROP8cH84/ee397/ADd/dPvfaeTX&#10;y+Hy/dvuO/j30s20302935dtdtbONtdpcyzizpw/6j+1zbX7b7fXaYs8emZeue2Pzp/WLl9hyP1T&#10;+qG44vcpvNpf+pH1D39rebe4rbbd7bee7N1e2+42d5SVuW71tluW2kgggrjr26BVLdpQFYkP2kCg&#10;ECVJ6Ux+a6de6+j263Ny4fwd39Tf3vIX7jXdvbd9smsFYIJdzrA7i1asKCnhit3JFq2RQNqgE+Ea&#10;jIyqcdpZeY02XDWrm93fc73bZsqWW2w16WcKoFxhI0L1iPKcO7LbxZWYJuH1GIEVHdFT4eFcY33x&#10;xDPwRfcfNG7yW4Yn07e1Rtpt1LhrbEv6auhC1MwSD/XEbe3le7bGpQZIEAl9Irp1U+/+eNaTGvIu&#10;/bGwu7fYbxjbutqYMxLL6LXW7VvGwJnqdJEEjphO2uC6dJWkBe6QWU/LJkZiOuLbiZob5navxp9Z&#10;LlwuD68WmVlS6QBdfSoNQwaBUA9caTjOMsjcKgVWhVZ3kATNKfbEY5Xa73Hoxdrhwz6ifULf7f27&#10;uuQTc37T3797b7SwC7XvTEKxLA9+RK9a5Y6PZtrZChDTREVpFIBHU9MdXOyXivmhznK73mn3lzcp&#10;rvjeaw5uBvU1MWHqTBCAsQ5I7QIzriXYuKiEaqozUyIJFJwefbW3eyMP7t4Hc7/k7T+lcVN9srCa&#10;zcLWLq2SUcIYKinbJq2BfKu9tmBqPvPSAD5mk4Hj42z8kb2psrvGcZytiyhX0L2oAmCLNthcdnJB&#10;OkAKpMGTSBhpMmiDDgEAxMNER9mDXk5xt6NPzBNt0vaHRrmwuMt28ge6FdNWq5MlofTTwApTFjug&#10;oFojosDPJlEgnBycV9ibm6552zuFZV3F1mNwvbawH298qhtW2qWahLAalFMRrasWceBBrSkYNbXO&#10;Pwbfn9zt9ta4/cL893avb1WdN17JtQzBTmBqntJBAyxb2klbZH/aCB0HWCMowZedvcHLad7yiFmm&#10;9ZuFCqit0VZrtq7UlqDXTKc8SrKn1LgMwxWgBzyJ/uwHP/ce+S3w3FuFD3dpttwvqNcAtt3akuGV&#10;BJaW1RlT44lAaQVGerMzEdcBhTfXetauqpNq5tSbS2YLAgEBAxhYKySpE9MsSLUm4snMU+GWAyfN&#10;m1teM3hVATYu2WNuFIYsvdcQz1IhgYMYkadJdYzGYFQCKgE4DHW753R2G5ZmZ6hrQuOLdCXl7a00&#10;gZg/ZTEMsSTMyG6SaCvX+7AdJ221RttrHpBTtlusWIDWrrllbX6NCpOUmK1GI1xyLgFY+BympB8c&#10;Bu+J2Vr/AGVrx9JSty2LrLdtCyXIn81WOqKCBmDHjhSJ2MqwIE0gTWfHAVXI7+4nI7HdO7kXS9k+&#10;spcWWjSQNMLM1XMViD0hbtYRCR4iSB2jwGA6j7B31u5yW7tpeKO9yzeW3YKl91eKjVcKGQUUTAHW&#10;vTGae133MpeZOQAjpNJwdZf+H/H/AFvbXE8wf9u4Ve7VsrilVUIXN31CVttoIISSREUNTmcVgENY&#10;ErAukSKmZ7QRGcYO1z6OuvcN7bc87W7pa5xVlkAe2rFfTX1f07qaoGDLEk/MBSMSbltQLwqSUUnS&#10;I6TSP7sGZ355wynE8lu/W9vbl0spZXcsly1u7jszK7+lDTU6gBpNYzoMQXBUWDOakQZgkZAYNN7t&#10;Libzc84htrO2v2riXgyi7t01Am5cLkqBAGYMEScxistT6gYaaXmAiIXV5RQfbjM5uVdZ5n0TsWQ/&#10;q2t3uFDMLrFg7KjEmUPeXkMARFIrli0NlmW6qnSWuIxDSBBIkAzjSZ9HILfO7fbPw16+i3CnG7y1&#10;bu2Ta9QNbDPbfIAhm7WUycoAriTu7RRNz1DWg9ACTpXTTzI64JrtNs49GZ9lcttuT3Xty6lu5au2&#10;Oa32yuepMK13cNddO0tpQN2qCaVpOWdQlncDtY2lMECGANKnr9+OWvGzT0xurJsbPj3vM16zY5W7&#10;bs3EusL1priMEYwACGFAvXwOLD0y8nT89idRqKGSPHpjqjBDlbVm3ZsC7L7Xn/Qu2gFAZb1vTbOp&#10;IUABjrA7ZIpiquWma4waGJsqKDtrkAT188cbL3YV1Li+UsbTY7O8C1q3b5m8bRDn1iEQOrAR8oB0&#10;kZxEyDjQcZb9MPOfpeZqKV1eWOmsxMOfkv0vOP1a3775+PZXuK55i6EbTbtkXCpYuNObAgMqgHwF&#10;cS7uptwTE6dEwKZx41p4401Pp159GO4pxsva1u0bpJe5vriKzDUpa2SUudo0l7mZyOdIwvfgKQRm&#10;bi6iTXIdtPh1wY8dtnPog/TW/c3QuFiWW1x+5ewtoItm2nqMDcuPcYAayTmTMUApiJZshyflkMNI&#10;zBGZ6QKYOjec1z1zjbVoP6ype2TWnuqiq6srgLVpY1IU+R64lCyLcEEghYyOnU2QitfKcE2zZiMV&#10;uuYvcoGS+qsP1Vt1JKN6Nqza9VgrwpCMkM2pZExh3b22a8KdZgjxNZmftrgz5ONMKP3dy1jYe3bt&#10;y9fVtFi3bDNcKsQndbS2FiRBEGBEec41m1t6FAoAQCFFSaVnB53z998cynIbu9dDM93avft3r1y2&#10;q27c3ALbuFqdPURB8YONTsBRCfIx8aRiesrWlxtHgD6xXgf14djp1urPq+dTcOpkUHtknpn9+LzF&#10;el4uuf6lzrDsPuOI9+5oAj7fvpgxvt2zHq6J7C4T/d71y3omWMuKlQgp9k+GC2tz1EMmSGP3fbiS&#10;YmDTbunJX1F9uvwm92zFQovWQDAAGoNkPGnXLEnFbc2wMAMDADAwBgT9mBgHUtyamJME0juyAJ+G&#10;BiXPoLKxbBKEhiDAImVIiA4Xwn7fDCHMfc3+GKNHs0DkECSly0oLgawUlCxj++PjiI7SPKQR4x44&#10;zs8++02uY22027hfzLZgMLcmJ1mHAIA6+IGEg0NRHmYBnI4Zl4vDCe9slrQAuMyHXcFCFCCoa20j&#10;uAhYPlngVpPhn4z1yxenEB2hKXu12GtyLbuIRCJUw0+en7RhYMVMQaQJ6eWFsnVvXa6zEVt229y4&#10;lopckqRTSLnbks5DtA7c4w79mK7622S1W7klCTJ0ISBDW9CKDARSQOmVJnCdQH2Z/fGDnr9O9l9T&#10;ymVtuVOokEw2kEkwpYAHrnHgcGTEUJ+AnEtw15PygIFx+4h/UZQGZYbu6HrFZBNRhCCD9n3fHCXL&#10;lpM7Je8uAWrSKzMiswCtAQMxoVFO2naCPHxw5ivQpw8XPUAIEAXKglWnqQK169csEKCPM/34OH6W&#10;yzO4KBQZ1BQVgNrAmAgnOZmBTLA1CY/t4YO2sxrioBc3HYqxJDFTLDW6kRDFRLLBmPHDbnyP2xFc&#10;ziW4mXHySS4kWvHXoItuxaXkKCIUrI6VKmgn78BUlampqP8AHGe29uGPmda6fWhi4i4SysMjFfTA&#10;zFBU/dhMiBFCDnAM1muNocs3wlz83U021Nsq9E1E6gESoANPLApB860HXEvEyH7jBltOCdKowFzu&#10;Lhtf+Y5GZH8euC8IzOMW7SfiptFALgC4rsCQPlgxIdYnUI6HpXCWB0/GPs+JGGvdnkWW2vNDBIaE&#10;JkTIUqGJUASPPz8KYUQNIEAkj7opTF6boat32tb0JpbQFQksphgxDaSGqZ6nIHEcZxjWecDUvuZ2&#10;+kvpCmg1kkmNSpoEyYoZNPPC9PdE0/sYxRFG+cbNvym1lKodOkAMo0KMoj8U+eP/0ffHlOlZoT0j&#10;OmPr79JdZUMpYhWuXCvqdjG4pZBA0sZIIkghvmE0wk0IAygwQZEhpBwEm0sWtdx2chkABtpr9ILp&#10;JWadxNC0HphJ+J+AAmtCR4fbgJlszbEG2jh1WW1aXa0RdBuaiSSDFciaCRhuDWSIGnKlMjT+c4CW&#10;S2oGyNbtLMLmhtV0mTpAquQIVegM5RgidUSKAmDWDOR05YB60pKs60PbbZGJZItgu5F9iCy9D1oB&#10;1oKGT8xWsfLMdQPtwDjW9FISyi6lUm36vzqC6XGFJbR2x8s4RSBMQAST4E5GcBLAualdDfIuMqGl&#10;LagS49NyaiJnIYKQQMgfA184p4Yxtr3KDBgt5rVDIb8pWDqGlLl31DXXSBXKvlhBFMj8ooRmfAzj&#10;ntO3gTEBV/mWasCjF9JtlTrzB1E+GXhlhqM/+2grPnIjpiZ4E21cY6SVGq5b9U/lnQihpuJcDEgm&#10;5Bz6gRTAFK1BAygR5T1wvIUjyArDUlwMSzP6l3sP5hAoAoHxBqK0wgz0rpkQIPSSYwVMT0tSMG9N&#10;WRR6z2yiuiMV0s/WKQIkAxgjQCMqyTAgDKT/AIYCwtj1oNwDVcuSiIWfXA79MRBAjTWlesDCZnqY&#10;kVikGkjx8cAPTE9w1Mls3CjFkDOk3EV2kadQEN4VzODBg0mJgA+AykD+uAVdaVGQLmAFKsXUmGNt&#10;7kRpzWucESScCSagUMwZGY6UwANoW3Msdf5bHUJtpaYSjaVhTBgNWScqUwU0BMafA/8AwJJOAkW9&#10;D3XtqtxdwmmQ6vVwp7bZUiCQC0EHz6YAIgntIExkV+0/DPANlO9g3W5b1BmdnUkSwNpKsYqsyINa&#10;YQSxACgVPWQIyBA8MBNsC0rE3rzottJeil1vTMXHIozAgR0+Bwg9ABVSGAJk5A9x6z5YlXVNtEy5&#10;uXB6e5V0ZbYOghiylO0QkCknM9TgRqbMz8wGqfIIf6Hpg1LksMtu0yLEDRZd9GmbanUzqAB5KwiS&#10;ayBMpOkkkdx6nSJEUqD4YipSC7bUK4a2CgZV1QCrZQ5ObSNWmuCOmoMGM/AdfDAKPqn0WFxlQlxZ&#10;V1JNWGgCIlc510OVBhAPdWoJBA1VInxzr/hgJBQm0Wgq6y2tU7VOgopINKLQnxpgpn5pNDWC3SSP&#10;PKAMA+LYQQo0ktJS32aAGCLOdRPf0P8AHDYqQpmMhAoAtQJHjmfuwEqNK3XTSXkyTd1dztoYkHIL&#10;kpimeBEmSQNXjMgaYInI+PllgBJFv8v5baKAVBUKwaoYGWDZ160xHhdOosaUgZVJgEHHou1t7Ivy&#10;TVZzdACgOBrAJbWsAD1NQ8YGonImDhLTJ0iCYgHzbxoP5Y1JiYD1sarYLKGIJJZdQ0DTpY+lU9Yi&#10;tTNZwkgHVOrqRpAqOoIMxiqfRriaV9K2uUazcoAna6stDFKeE4DCInUCYJ8PmiB9gwCbbOTcgoWC&#10;soJ1MVlQGLkmCBI6mPOcNmQCxVjUZCFPhl08MBIsj1HWyt1Qqq6xLM4UANehmzaKUHhmDhHaZBiQ&#10;Se4lSD1y8sBLRroNvQzo11PTRVVLysFYhAwYMCR80geMYbc9ulTI8SooDWJwE7bKNZuOCt0IQQjt&#10;pZ0bQXCvIAnr9p6jCW1dpWAAYMjJyJ60IwD1v0/zVuJdc3Fd0KNR7WqIGjuU1JHnSMNEhiJAr0FY&#10;l4IrTATktmyjaWuQQF/NAUMVtknSB8xygeVa4JoUkHtIAmvyhqx9/XBC9sTdthg7XENxwsLMtaJ0&#10;nLrWhoIrIOE+Bk9D4aqdQf44KlNDKUdFJdj2LqYWtTQSpQkGYgVmDOEEQSSBDEahMxJByHwOAlIW&#10;NnTqMW1cJItksAJIZqN1ggDIGa4SfHwaYyaBlJ+7ASLa64AE+pbgOFZ7JdXkaZjVSkCPEicIOTQa&#10;6ZapMCp69cA9baWqNSW7pReyGQ6JcIyAHTJjPV9mElj21BMQKEAtMZHLrWcA+Lf5bIwdRIdpZCyh&#10;AXZSazWBGnMRhBzHWTIOoSwmQAfEeeAkqQAy5EpBhHVUYgh3CfiPQ/YczhBMhpJLR3fheKERPTxj&#10;AOds221WwNClSATaDCfU1C3EUEAEUPXBAmKhqZDMAisD4dcAZB1QuggKHJEBmSI71yAYefSK4XBN&#10;YmpIK5STWh6/28MAyyhDcQXYBCaluAnUqKFC9kwrVqDPUYQxAGmDWIIMHSMz9vhgJAW5KuTSZYNo&#10;M3DBnURB00M1rgwYBJMQPCZkwc8zB+OATcRXYoTJnX8zEqQJAMigJgjMZYcU0LEeMgGuVGaemcfd&#10;gI11Cp0qYcLpSbYdAuqXUKpA1nKvnGeEyZJfu0sQ0RpGoREfHzwPkd0juVdSgqlxFIk3NJk6rhoI&#10;EGY8uuElRkZB8CK0qWkZ5Z4Ba3G/1FKmUGrRrE0ohBIjrPURnFMNtABgFjBIgD7B/fgJVkaiuohE&#10;LqpZ2fWzEkHSozmuqkeeDYQIykUjSwzkyR5QMsAVkhnY6RcBMMlwstwUjtmsTPWD8MIJyJJZiaae&#10;kCTI8vHAP6dKt6dtQqNLl41Mxb0yNZkGQYk08DgHImKQSDImhykeFY88ApWkqrM0l1UhEJIBBkwx&#10;PcZAg+J8sN6gGYZUDAQAIA7ss5MGnXASXTULZlJ9S6rVLMwf/SfuoukErLdPMYQO41NCACYJMxMK&#10;cpnOMsBJDm0qQo9S07ntgAITDOwYAwAe0Gs+QwTA1M00zNABoofPxGM7TumAu26AlSptubxCpDM5&#10;VwSoYDpEMBNMNMaGIHgaaZ/9Osz545XS6zNpp1TgfzA7qzKTpcyGdlAqwt0UEUDRlllhs6YkzCyT&#10;T5aVAGfnTGXVKttc1qo0KXWEGojUBJ1EmgggDzAzwhhNJkwSTpkpJpJPkZwxxkSrbaVkIwQsECq6&#10;guoMl4BA6BZJp9pw20eUzST4Dx+6JwD9ouNQjSrL3KQQrEdwNweAgnUo7umCBAU0NJjUAYr0Xxit&#10;cA6Z1h00KGCDUCUZmAorPTSqkxlMxOAJAjMgGJpPgBOOunRKdXtYXMlfUpVApIY0Ks0dyj7/AMUx&#10;gvGINczlMagCT442FCQdLK5BVgHyZgYWYFREg/bgChIiARWoEtlqA+FKjAKZZVPxEMmkNbYn0lWf&#10;SuHrJzA/nTCYzMkZqQSDQnUc/twD1yPTtmQ4DqynQ4OtqWx25BTBpX7zghEjMyCQIGoQch/hgFnV&#10;BJ7SGClgzLb6iTWczWvnXCRBqCsypPSZ8h1wDmllDEoSYcqNWosympJOUE5jOk4BgAMC1Aa6TQqK&#10;kD49MAhQXOlvTWXkKjrkxlZYZGpmfPpGDJWjRJ+U0AaglAQK06k4AlGksGJGqWtrViCTouMpJAEk&#10;ZHLMHBAkQBFVoZmYPllH92AU4VjrdiSjTAUhUgSFUmjAgkZViZwADoFZ7hpNM8zSkDocAO0XQJYf&#10;ll4/MHbRRUEkzIKnxwkiSpJ6mDUxTNvKJgYBaOEDARq0oGJhCRPbaU/5pgscvhgZAkiQIIArJmS3&#10;9+ANTWCTLE6pAEIR8kDwiBGfjgi0kk1n5hQ6DMEE/ASDgHNEqoqBIC0ILgJKFJmsmuRP2YbIYiFy&#10;AAoasPAA08a/DwwDqkKe7QSWYgsq6VOQaM5iDBrOeAZ7qyFEk9FioJXr50/lgFKBqWNKudQhiO4x&#10;UalynMVgmBWcJI/MIahIYV/DMEAzAkYB3URbogINxGKwSXCGCQVkgZ0AjrnhkyRq/Eo7QAVWlDPn&#10;8TgJVuBrSGWzceHIi44LVWpyGWXxznBZgZgZVHQ0MHywDom2QCgPdbYzcABbNC9szDNUUpHnhs1i&#10;pAFek1zGAlIWEg6GJ0hnKNEoM9MyKQsiPGM8FPcSJ7hMQRJiZI+2uAdUHQksW9LUBqYkA3XgqScg&#10;Yp9+GyxJgysR5TPg3lgJCpQgKp1hpYMNSxTvQ+NZIwXh0aBQmgmT3ERUEdPEYB8lSLg0ygYodJ1E&#10;hIAVAcxBkznGeGiVkgBjQkQZ/wDTlvPASEViqzCsGVm1GjGYXSi9RSjZdIwCAwMEMwUkyaFdBWVb&#10;oJ6R/LAJBdNIZdCa4UqPxagSrpOcVnxkVw0SCCwWIZSCvQgglQ3l/wBcBK0lSAxLEAghwTqRgQty&#10;VNSZqchlhvqIknJlMgkkVp4xFcA8Ae7UWQL3W3WNK6RVqmQSSezywfQ+QNBKk+TH4ZYAhRlA/Ewn&#10;USw1HNrYrBEia1oOmERUiTUzJYamAMhp8MA+hcqoJSFDBQEgW2ZJW2qNHh3E0wmc4MiKQes1BnL7&#10;MAsKWKEgBqSraW7CsSCDDGT1EDpgsx21YsO4TMEUzyjALAYMQxKjTlWFKP3MrLQkmJn4ZYI6dUkg&#10;VMmYEf8AcfM+OAWCdAWARpBRiCIgzIWpMUGfww3pArMqDSTKmZUN8Kzl0wDpJKlQmm4w8O4Q2pra&#10;+JBE08etcds+lexBcXmWoZmDFdIbqQSIplAxmbZ27XHzW9uI+Y3/ACHe7/8Ab/aO748XVFq/Ys7S&#10;9b1B3s+odCXlVzQySS38Yx3m5I+HUCsQdUwMafHzHT+58O+Ktpujct7u2Ll+yj27baWKXbLgW7Km&#10;sSVhzSZjoMLFz5QxjOoMqQR4jrgt12kzYgb/AIl7D3b+ym9ZDW1Ni5ZW1uC6diN3CiKBppmDSSMO&#10;rqUeUCIyJFagVwZZzfNtN5cXUBa9G4TudbKE29piBot3bh0gggapExBHXEcujudYKkAx4yDB0k9M&#10;Gpnt4/ubO1tOQ4vjNudreW9ZW7be+C1z9MLF3vQNY+YhFmSZpgioYabp7a1AnLqP8MF7sXOnB6zv&#10;GsXU3nCSN2jufR9Upba5fuQCFJLATqALEiog4btLdtsvp/mr2gLHj4HxwazN59VxYs+b3vC87tb+&#10;35Nhwu6Ys9zfBiCjqoU37swGCMTDBYp3Vrh5txunfT+lUIT3E9KV7c46DBnt19dmW2vtP2lxGxO/&#10;HvPc7m61tbvpo4nc+negICvZrnuEmhrHXCxavqTKqAF1AkRHTTT78Gb2/wCVF3HOe0Haxbtbjd7h&#10;719rDXEZy7aPzG3SsJYCB6cqakA4O3ZfVLugAyBpke6DgZ9IZ5T3Jxacf6Wx2vK3d24e83p3dKEB&#10;TF/dNZE22t9hAiGr54dNuyrA6y0z2j4CMsEUlnl/dW+2nojjNts1taFtbm9aLrcBts125DfMkHxB&#10;Jg0whramCO5TMk5SPCOuAk7LmeST1NnfuHa6Arr6S6L/AKRrc+aBpHRZETAnpFb5oMAUgnM0rOC6&#10;2TaX4OjbRgu3bcW7t65dIAe0q9i2rrSj+pQEvAEmKGBQDClsW+3uzrJoF61CjBv9TdUbj3dyLXLx&#10;TjrRTbs+1dCe65pbSC926ZUIBLBMwfjh8Wrdsgu7lY8xB0mVp1pg5szuec57lDcs8Tw20G8LKbja&#10;bCtf2puhF3g1xIBgGTqmO2MMX7e2ZKO4EgmpHzdtAPspguuczHVp/bnKe99rfUbji+Na8tm7aS6T&#10;tmOrbv6l0S/b6hzLQAKGs0YW1tEGj1bgORAY9O4z8fDB07vLJmxq95y/1B3t83l4jiBb9E3rS7nb&#10;bcr6TnRaGi2dQAGoAxE1XEq3a2EoDunUsZJlqU/l44Hfv8P8GM3nOfVd7e4vr7L4vd7fbhvyCm3A&#10;uL2w3qUYjogKAsc6DBXeP2u4KheTKFKkhgP4nBJ5NtfT/UZ4f6r+9fbY3Cbz6NPube8YWrfpbNG7&#10;nOoOiIGUwahqSCZyGAOPuRNnl0VUganZTNJIM/b8cRZvP90q79W9mjDa89+37lHvbu07xsdmbltC&#10;twhGcKCBrkhYqKsJMYK3sd8HDLzdm4uQAdKzUiB1w5Ltr66m+U+pf0zvbS3st5+3H3Pst4rpdZ34&#10;bchrKWl027gvXBADEMxWdJic8pItclbaU3VllFCNSmZ6H4+GeKx3aX0/xZYc59F+dRhyfsTnthu3&#10;ZmssNpvbXpgKJVboIdWQyW0wsdtZGFm3yRYfnWgGUaoYCpzWvlgtvj9Moa839ELGwu7a77b9xPd2&#10;/rttHu7bcXALds6ReBtNTU47iYI1SuWLApyI06SjrTUaVOZJ8ssGbj0chbe/Ry8N0+5t87td4LjH&#10;ZA29wUNkhbdu2qsRJJLSW6T1wj0OTudxW121UdsSchPSK4H0/NbWPdv0O4J2s27/AD9+7ubOm7es&#10;fqBpBWGhPlYlgFQNIArJMQBx+/dnJfbqahYAIWDT+/BPwRL/ANWPo9sF42wOM93b7ZKxvcgNwdwX&#10;uNcgsqMncRMKRkevTCv0e4n87dorQuRWDAoaxXPARz9RfaV7bufbP09327s3r+69NN9a3XqKVaWC&#10;/MdKKdAtwdWYGEOmxthjd3rMJMw8gg5inXAysOO5H6qcpe2tjgPpxsePu7qxau7c7vYgejesgOlz&#10;1LvYARJZZBLRTMYSu52drRcsW9VxVhTpmEY5j4dK4Cdc9n/Unnre94f3Jzi8Xw17cpu9zaG4W1bf&#10;krFgOLItBk0Bzr1gLpPxwuNzfIaxYaTDFnAVIzrOeB+KF6vsL29Zu7D3H7p2x2oJ242XHBt1vbpR&#10;yY0nV6d2aKFAgz41iXNlcuPq3m9Fu3MNbQgQAYAA64Ny6zmdW64L6lcTwvF/pPph9N91ye/e0G23&#10;McnYu3E9YoD/AOXeud3pJpoCp8/DAZdhZZFS0b6hlAutBYEGCSJqPPBLttetObO99W/ce05Dec57&#10;if2pyl7Z7kX+C2SMm23VtVYlds8Lou6D220TxXzEprxZSLgt2lY/logjVGWXXPBlz+zwFnY7zb3u&#10;PHM8zurCbizy3L8o929+kvuuq5bNsGCGeQCD0pnhl0tzoYuZhlMmamQoimeA0nGchze6VuU2FjY2&#10;dvtro4/fWSttLNxPS9J9w7NUR3VJyIk0oxcYIwZLbvFsk6gxEMKgjxrgNZxWy3PI8fc2/JcrtOMF&#10;zl0tWLlvc2Dcui3cBa5t2WrL2QQ0gVFJBxX/APl3LjGdFtl7Gb5hq8vGP5UwdJ2a9eXXLj+yOD43&#10;bq9teR5Pa7rVutpttNyxuv06hxdF+5qBLEQuVSCTSlhb29i6gS47wvzBBIaM2DH78HOccxyblvd3&#10;uXguW3vJcBxHDWBuLpu7W/vNylp9m47xtt1YUHUXUgAkREGARJm2drxlq7bHoM7sQfzPkbTkF+zz&#10;wXu265cr9ye+frTzHBcnvB7m2vE8dtUXZvc4i2Lm82H6gkFbt8khlBIqonuqaYk3Ld0XGNi1btIv&#10;eoS2O0HoJ/jgnPqxPCc/xG445U9ze4/cHO3dwm52G8flOQvD9Zc26Fgt1STqSslJEAUFcHF99bXb&#10;vpaSQASFGkrRh8TngEvvfaO1bZbPgvbTcra3ljbbg3DtL+5d9zZ3MXNvfUAs2tVgP/7LkcVFzYWt&#10;Hp394rpccQGYlpmukL0pg333OZI9DcV9U+XTd2uU9rfTrd8dvOM2DvdXjeL29q1c2/phEubvc3RP&#10;qKxhyoExBrGCFnY2rRQetuYBDaFglS0AA54Jdrteacve5fqj7q5b/dLl3gvZlo3LK7YcpvLYtJu9&#10;vaJuXrjqVW3qrqgV+QGpGHFXbsPy9qdQE6X6tpgSB188C7bW9VZvt37zR3tcl79tXtvcZdvuL/GK&#10;bybfbtf9W/csXgYuIF7igAImgOK9G3y3bi/7fZKeoAtwtDozfNpU+GDf/Dxzba6jyafTPkOE4fc3&#10;fq3z9je3ePunccdtVNyxy+12f+g+8a2AbZIGjSoBBgCc8SH2XMd2q7bshgzKTBCsOrR98YJnxz0r&#10;MbD6i/t5uDa29tw3Le4t1tL6bW9aWw4LJAuXLNsXUOp27gLkdxnuAIOIr8buDaVNzyVu0XZbgi5M&#10;6TUITgd+k9G04v6x+0E5bd772h9H+b5Y8dt91xLoeE/R2tuu4WNm++s2R3ArBLgExQ5CE2uNsSz7&#10;nlTcOqpZ4iyfwMq9COueC/qX/LEnl/rB7nW1s9h7P+hp2BXZ3GtW9lsVN1ua2to2131i/vYVbput&#10;OgAys5tlLU8GgTb2jfv2/wA1X9H5QJDsgZqkx1wSTyddfVhXtfud5S9v/c3MWva3tLlC/Evxlvnh&#10;ba9uT6R2203V3a7UhFAZq27kw3ymlLKzu+JRAybK65jUPUYtCv2rlkSIGIzt3Z+rq477g+nv7iOV&#10;5O9sOT+qPt/idqHt7G43F2LNq0+42h/U7sa94wu3Ldtm/CxJy6ziyttdv7lTb29jacfasD1twZ9e&#10;9fJ1W7NkD8IFST1wZ4x83DvcWw4X2d7R3O05L3n7l+ov1Z5j3FdXh/ay3BZ9te3va1tTb5Hn/cjM&#10;5L7i/e/91ttaA7O5z0xMvcjstvS/cS1InQ7y0GkFR/HCZ9Rz7239IPqv7vuPe9q8XyvLhLhV95td&#10;gu349WLd9v8AW7rSlCCIDABRM4qNzb22/k8XyY2e+gmydWpTczCmw0ahkSMVucc2cer0P7R5j3n9&#10;LFsbT67/AESX379L2vqnuC4uwKbra8YX9G7uE9wbIt+nuCoS6SIMCsjHK+A+tO2t/UK59IvqFxx9&#10;qe9d3Zfce1t3fr7c9+ceg/NPFbpu0bpB8+1YyRVZjExJnb+9038euO/xdP8AQ9efuD/4yuEs/tz4&#10;r9+/7DPqBy317/bfatpyf1H9nbS7cP1q/bty22Hq7+5cbbfm7nYbQmdxeZPXs24ulWsy69xvcVsD&#10;YNzb7T822h29yxbCqj23rDjqAcpwzzj1cs7fGvkl7Z+v/wBULHu21wHvL6if/K5znKbb3Zwvuvlb&#10;u53HIcfy3Hbf07FzZ3SxFq9cskreCdt7txj/AHxebZ+3WSyFthiLBUvoCCNOlH8fDCzMrXix3vf/&#10;APxxcLtvfP7odzzfMXdxyt3a7Pe83tt7a2E/rtzeva/1W62ig6VddWqPlIIJjB+1+PTjNhx+2Bdr&#10;jWFYFiWuOzLrct455nFnSZ6p5drd7n0P/vH+qPJfU3399SOc9Pa7bieH5ndbJ0W5b23H7e3ttx+j&#10;21m01wzLlC+gCsTkMbTZ7VN7cdLnqWlQNqCwtwg9uuDkPA4Jrr3bYfNr6lfUbe/THhdryfApw/P8&#10;jyN/a2dtev8ArbriNreRV3W52ihSouXAjBLmk6VBqZxneV4yRf291RdCsySRV7ZHbqBplnh8kl7d&#10;sx7P+hX1ot//ACo+9OGe9wj8xtbG8bZ7e612zx/LK3pbyzsdwp9Q+lcVihyg+IkcK+onsb/f7Ptz&#10;3JsLQX3x9JeZt+4/au+Bjcbz2/fI2/P8E9wVZHtEsFNNSiBiTM49P7Yenx2Z+W3+F/7X2g/at9f/&#10;AG39P/qH7p9je9btnc/td/5BPaHM/R363cG1gDhfp9+4d+Eu2/Yf1GtbYnTbt8zaI2m+iNVwW3I1&#10;oDj07tbh5jiVuWbgstyGzS9aYgOVvPbFxZRs4NCIxJ63o4dvPbl+Wz3xxWx/bv8AuJ3fHe4+C3PP&#10;8b9LvqLvuG5jizvLu22/I+1rHKPsrosb3bstxWWyBftMvUAdZxgtxb5ixeBvcVZuC4yrcNpkYpcM&#10;pcV0YaYA7mfoTAGNJjWzj/F9b/anPft99y+23se2/rb7i43/AGvj+R5LZDldvvNmm+41Sm9469sd&#10;6lw3hurl1js9psEq9tGe4VNDV2d2j3EN/jtVpbl+2Te2+hkv2Gn1bgNCFHyGs9MGuzX/AHnZuf8A&#10;ZO7s8Jy9n2v9W/R5Hf8AHe3eStrwPuK1yOy3/tzn7Zt3uC4W/ZYXLJ3m4Vv9wshg1kEm6prgfqHc&#10;erfs27SFb24DI4LG2h02rlwdv5tykgVGRwamu01+ixJX2ttuOd+J4Dm+X5XfDdcP7Tu7Pd8a9naW&#10;OQ3FgbjleM4u8y3kbiuOb12tG8fTuMiMjKTGK69yG3trfdrF1F2iJa9OzbJuWUdddxbDqam4PmZa&#10;DriWyN664nPNdS4X6ae4t3c9u7BfcfG8jvPd+/3fNtyHNbxP0fuHf8df/S7Dc89xe8tBkscdcBu7&#10;Xabkh27QjBSDiRbu2byubdgi7e0WQf1F1rluwTB2loKYN0DUZHSOpwlzMptrt/l/tWW3PBe4OB32&#10;1Xd+5Le74jgF5PnWY+2OE2fH8v7kFv1tv7+5e/u7Yu2uM9Ubfb27DS6u9xSSqLLIaxevNZubM37N&#10;9TbdkvP+oa1bbUFtRpOlI/NYNIyril1vX4dGh3W39x8HwOx5rj/qBtPbvNcDuE5Hb7bkuE2Fr21b&#10;5fktr+ie/wA25vbhDc5E3T/s+3u2Ut3zFxfTOUq1/tl67ZRX3Fq495/UtqgCswQrZYsdOm2n4lUQ&#10;wrmDgXvxnXFYrmU+tXC8X7g3b7D2pzHG7bhuN/2TfXeR3d3kLfHjdpuPcmxG0RdyL/Lb3Tq2G4vl&#10;721utoQ+k+nD4fj10sLt+4EtK3rKUl4bOWMhUPyjOnUDBmXybfKM3d2n1W3tvd2H4X2xxf8AuPuD&#10;c7Szwe9s8ilja2N3sGdVXb8fthbv7veKjPvdwWNlGe4oCO+ki623v3GazudLtuLNpDurLj0KR+ou&#10;FQSWcEpbQwAcsjgmuu2tuZkfEbX3d7Y4fabfnfZ22u7fae0/cnN8ltvZHP7If+xKfVS5a9pcY27u&#10;27X6bjjYTe8tyIDO9pjbuC27K+FpZC3NV3f27cKQoebTPt7R1W3vBSjM6nt0qIH2RiHdmY7UHkOe&#10;v7ribe34v6YcpzB3N+3ev3uK2225ezsfdPMWFs8txnD3d3Z3tjacXu7AG4bdbq61y6BczFwMEryN&#10;7b2mub59yoG7u7m7avL6lm3aWySyG91LqJGQgkEAgHFW6yXHxnQve/Sj2r7m5yzx3092Xs26259i&#10;8R7Q47nPbe6tcTz3K8le5qydtymw4jbuEFvjd44tXCFuXGuWdvct3WR7q4jpzvD2be+22z3Flt69&#10;0NYW/YQ3r+43W4uLb2i29I0i5uVYTHyrOqGnBbp5L+b/ALP7YS959AvrX7i5n6a+4/eXB8vsvYfH&#10;8Xd4z3APbXubmNvwftjjuA9ucfcu/UDcbz9Q/wCufYe3b+1Fq0L35u83L2f0obaAPSbHlLfGe9+P&#10;3O4vxv8AlbB9v73bWrWi1ud1aJ3S7q2qlgLSt6miGA0xMu0YnrMdHTbSXx2YxOvzdn+rH0gt/Vj9&#10;h/v/ANt8Lw+4u+x/pbyR+uP075rneQvcjy/Ce14fin9uchvbybfc3uVvbJbP6u7uNtqfcMRZVdsm&#10;o9sUWr57lVblQR0JBkkeWeK8j89++uc/7asD9Jub/IcEQLlneAENY9QwltmDAZmCMvtwk2dIOmIA&#10;yj+WJnnAm8Xz1vkntndO2s+mrXVLXHuKqwqKpireDHLGd5C4BKTLGkUoSY1L/XFPxexfpFxCbncW&#10;OQ3FjRtFRnVllLl62SIs7hs3EgEoBIigpjmPMSboGppLFD/ltkGQomhJxz8nR7J832Y+i0WuHDfo&#10;9qLdnZ7fd27gS21/e2nX0nvPZbuRLWRmqECJFRyT3BskuMVa1pdXJAX8zTcLyXaZgeKxjUnGfXDv&#10;rbI+nX0p9zbnabdHTfettrm3tWr1zcBNuHsJt4G3RlIa8wbTpuA0k0OQrBuOY/UWAj7m/tEtNa3O&#10;1QI1m8VXSjEPVYzI64Yv5pxVxL0bK9w/0+HG7+5fs8RxnOXN5b3nF8veuXbPJbANeD3xZuKSlwsa&#10;EtJAkjPEDccns7FnbWeetJxG63z3LG3slmvLdVcnY2hQsKmYriXGZnqsnPDQ8V7V5zd8hym9+n2/&#10;ve8+H4VNvv8Akd61u3srmxv3Rrfb2X3JCslttQQoSSJpGMPzXDbS5tb7bg0A0WnOp7b6WkF/HTNQ&#10;PHG2nof2b7z5VOU2NvYWvzLy+tvdsAtvcWGuW/Ta3ZH+RytDMyDGPNHuj2IFL7q9trboHuAJabXc&#10;3G1YTau3VFQyH5QPsxvXeyYTEvV7m9ofUazvQu0s7pzdFu16rX7RtWrG9TSl2zZZoBVhHdMTjzD7&#10;i4P9LuH2yenut3aWLu03dthrW4xZWoO1dNIFQanHb8HKz0r0Rx2/G626Xx2Wbh7Lloqy9oClQZMk&#10;NTz6Y5wPZO73O+Drxutbe7B0OnqQWQhLTsZlVEhZ6Y3Nv72e254Wx3thFAa7b+Qtq1QIH4qxja2/&#10;Z289p7FOX22229179rcFNgjJrW6zSqh1JhYkkdMsZzbxVxhVpyu139+9skdw1gr6lxkZU09SuUye&#10;uOZc7u29xsmzs2l227s3X3D+q59TdXCsNtxcYAwMtIpjUlnOWN/q4i5tJ6S5krkFAyjqAMYbjdt9&#10;QLfNcZ7b9u+2eb9x+6vcO8scfwXt/jLT7je7i5uLmi0tu0ohVEy9xoVVEkgDFuJzXO7by2Sf2+Kq&#10;9ye5fbntH2/zPuv3bznD+2/a3tzjd3zHP+4ue5HacVwnC8TsLB3O+5LlOT3rpZsWLNtS9y7dcKoB&#10;JOPuF+1//jW4X2Vy+w+qH7h9/svqD7+snbb/AIP2TYD3vZPs7cG2LytvbN6RyO8suaOyi0jCVUxO&#10;PNt5drMToTWfm659f9nwfg+/5cP/AGqU5b35tPdP7d/+Nc8z7S9t3d1ynt33j+6nmtmeN9y8zs9t&#10;dbZbix9D+FvFm2e13JVyvP75VvtaZW2liyx9UfVm2tu0i27aLbtooRLdtVREQUVEVRQAUgY5tdJi&#10;PxkctzHL+4OU33M89yvIc5zXLbvc8hynMcrvtxyHIcjyG8uHcbvf7/e7pmu3b11yzXHdiWNSZwJJ&#10;qYnyywEC2GYrp0yFJDFVCz0A/lXrgYnIfW0jaVA9W4wOosQoHdCaWOfXV0wkkDP7PHLPFF3s7JBR&#10;EAu3FYuXZdNpRpMhbuRAIp/dhsuEUFqSPkzZifHBjbea3C82fHXuQvi3tSbtz1NTbor6S2tRiIND&#10;XplFYxEusSM9AEsAM2M5U+/Es5lctt7t+DonAcbt9veYojcpyBZbd3dMEOz2y5F7qXIkrM9vhHni&#10;I7QCOkVGTEdSpwtww6XxWztHc23a0+93NzdJtn3Sn0tlt2tg3FW5aYaTECB8OuIG4um0LltYCqgd&#10;bYMNc1U+auHPqOu+0vb9jmn4zlt6Ll+7d31zj97y1+2P0PELZueomji4XU0CVdhUiIOeMhyty5at&#10;XXulLFq3ba4CWQspVTIH/wAThbiZa1mdpH0W+g/Fe3OY5TiNlx235j3Lz+/5XbcTu7dna7u3xe6s&#10;Xro0XbiW+22IUhhqkqGpGLr6ccZu9jwbbzkLl67vuY3V7fXWvka0sz6e1tqoyXQAftwt6PTcXa30&#10;eN/+XT6x+1vqH+5Ljvpx9OrPBbP6e/QP2fxnsDjrHAW2Gx3nua+Bv/du+vXmj1Lg3TeiIFFWMbpq&#10;kBQPKTSvXFHzA27BQ7MxALG2YQhppKHICvXzwqJAEGANUyKnAIuOAbjepaUkBVUB2MRQd9S00P8A&#10;XCqxAERkTBy8cAwW1fjJiNUD8VaECOkVphtjQATQ5EAxStcBMsySWXSDJggHSNQnUwOUUJnr8cKJ&#10;EUiQJzmAcvtwEYJqYNr/ACy4AlWNwrq0u7r/ACphElpk+U1jxjAT2XR6ZhRrBGgAFyqjSrMCaZTP&#10;XCR/XASragWiCqgaZ+UFqmZ/9I54TMMRHzRH2DLBi8bWyZSFZhtwJRgvadcgtqM9qmAAMyRhYMgH&#10;xGC2THdYIOBcQSrFFMEoArD5iVE1nKc4yw3Ckmh6yZ64OU7NriSp43Fy2jsdBU2e7Ug7Tlq09T4D&#10;OcLJgVp/Gv2YOvbr8FeD2FAxJDSNILOQRIIDeA6E54PBnXXbU6SrJqKgrE5gSBQ6QcoHQ4ImBODo&#10;YYwkKSwIMZ1mpB8PInI4dVu2TA8pyrGApLqd+hZOfaVmRmQW6xMk9BhYMwf5Hr1EYCM6FSV1kgaw&#10;sr3EA9rOP8oNPLB4DL3KM0sTUzIqa1hh0M/ywMA2ZBB8ZBMVkDMDrgYBRJI+VQI6fGDAPl1wMAAG&#10;A1RGqJjuFehA+FBgYBttVanx86mgVf6YGAKZrQ9wIgGYzIg0npGBgHF8J0+fTwOrAwD+qPAdwAaY&#10;C6jMn+FOmBgHFIMjIatI0jPVkZ++gwUUpE+eAtrLdtt30lJZGcl2YCjsUjInwjCClM5oc/4UwFha&#10;vahIeisoBAIAIIJljNSMxgug0xJ8aA9P+owDuolgxkgBiaao1VXTFZnLwwCAT0AP+WfvJwDlq6Vp&#10;rfOgOkUPTxBIIphDr0ExGrpI8v44M7zOt9Uvabm5auC48xIAgFbbDIFQ1fH7fsxX3bJBkGoH8Opx&#10;LnHDzO2+2Pc4axpdyDqdFWRb9QqAxBJoS349RrUYh3LNJzOmIyM5CuH4jpfD+4L7Ra9RrR9cPbaD&#10;30JBS2tTXICJAAkUxAuWwhp1PxnwrijrnE85c5Dagkt6tpQ9sMqiSDoANtupiRIoInEZlBNRHmQK&#10;T54Dbbfe3Et6rfcDpgJreXIhi6MKFQakEQTPwGmkTkQevUYBz9aPUG4dWBa3cW6ZlAUftdVziKEt&#10;Jkzg1VgymoMzXPwIg+OAjb7c7fcWbtsPZuroVSrSbatphtIoSMmaKyBidaDAgqXU9YJDZyDP9vDE&#10;2k2nPoueMOZ8xvPWR7LehuUBBt3Hth7R9IaLiC2pIWD3DxzFcPsXzDMY+buNROer+GM9unwn+Bms&#10;ztOSARrN1bH5zi7Z1WNLi7pFtR6TEqAohi5rBiJwuX6O5mk6jEeeH6euc4n9xlBvbi2jM7pYtBbr&#10;m0q24uC6DpDwQCBcyJIJJEMBhspDyGeksD+Mz4kYvbMYx/b8DusvHCxs8rc3W10vZtaXJsDb0RUK&#10;Hv8AR286T8w+2cOaWYR6jCIIktMiRGM9s1nEhlDXkzs7twrZs3AEFlmtOi2/TOmWtmAQw0nRNMIO&#10;oEd1yfNmiJkmCaYds9ZE5+KW3IepbuLcXbGwqO6kqyPcaSoS6VTPIiWg1zwphMEtJICyxJJEyon+&#10;3XG8SdF4VK713uki2qN6bkoCsqAKuQYgZE5SQPPCWU6TkYqJy88ET9puNud1YZmuor6LUIIcdpAD&#10;CCY6RBmfLFDuVBZu3x/yzJPh1xR6q9pXrlixtbQvo1y3c0i6Llwo6W7dJNoiAAQciJER4RhagFoj&#10;IVBpImQPLAbe5zl67vLO3W4rWfzL6CydaEWSBcG4Z4Mtmy0kExQYjPaFZWagUMqSB/amA2XGcwXF&#10;o2tz6lhDqNu5bdGRmHpmLrT8o1ARn0yxW7pQF0ijMSZOWnMzP25YOvi613X2Bfu3rrby9WxtwzPY&#10;tlizXDKKbbkGny/1qMZq8nqbgBRQVYmCNWZgf3xjNmbHZ634LdHjPazbvcXpfcqw2tu0HN0IVIA9&#10;V4NKyRQwfDEdrRe6xFUt9xosmKVnIEzHXC6y2W+g0lvl7ew4jb7d916e45JxbW4usBkdBddEKkln&#10;iKkwYjFJyDm3qKggwApAJMmggeUnHK9blqdY7X9PtpY3Fuz6zpcIuB/ziiare2EFrgYGJIXXlIr0&#10;xVm0zmzZk56rhFIJrWMzOeF2ztbif3ejpmzmOnpyi7GzyPJsyIgbRtrb9wdRKFFd4AoCQAR45kTY&#10;3Xa3bNs3GEgAHUYIWiycZxpOMTH4My5rC8Ulzkd/+vWxbYvcYgelquWrrkamEg5KIgUrhvj7Td1w&#10;ltbsSTJPXtnIjyxrXXXa9OP7f255Tba3hM9784Dcs7FXVbOzti3ofsUjQHcA1GpsyAYoBOJ16ydM&#10;K5Q6Zcie6TBIjrFPji7eObc3HEZlY3gfcLJdZrqDc2NzuDa26gaE2npS60eWK01Z5eGGVVzrLMQF&#10;AAAczJEEkH+xxiaaYtsjWVxc5EBtom1Zrl6/ce6021BtojakQXEEL1E1rU0OJi2/TsL3FWuGO5mB&#10;0joYNZ6TjfZrpjXEv4pm1j7vNtyvO3mUarHH2w6DbWg9t7+n80+mR2hQD8uecHEA2w7QNMg6iREM&#10;ZPc3XzxnjpOhmtwOX3O32dzcOb6o6LZsI5ueorXYthbb1mT06/E4isGNx2GllPaKVVQcx9tScMTq&#10;svpGi2l6za2G32tbLqi3G13Coa6yywdXMCQYCCoPjiq3dsXb9q2YMv3GkqOpUeJqYOOvj41tbmZO&#10;W+4Te3eO4zf7ssyBNpCKgcBrmmNbvmVUkrAPXqcXJS2lptMKEUqpNR8Sc645deWObeHNLW73+95H&#10;al7dx23L+vfRQha0xIVFRQQSAKjUKTJEjGN3N0l7xEEs4UqoFB/2z16Y9E4mHV6X4LaWrW244PbN&#10;lLVgv6jMQ1y47ClxbdVU/MJoTi24uwGvKswLaq/UiZKgHGd7iY+LO1xGB+ofKnb8buL0Kz7u6+3U&#10;F1tEsQCz2nUg5dQR5+fVeO4xLG19Zxqu3FmpFBln/fhrMR5Nt739s9K+UX1U+re+5n3TZ9u7G96H&#10;G8duXtXDbLPda/Hfee0D+IwjQYAr8bhLRZEYzTMCCO3ISK5Y0t8klxhxTee4Le05DltnYW1c9RQL&#10;F0i761tbyFmY2gQT3nur5HrEdoW7cUf5QSMjU1/xIwXO3ZlqOPt7ndcLwm5vs5Av3Q19g7r3BlF2&#10;ZC6SDBRqUOcYJ9RW0YqriMjSKkjr4YhJJnSJXGWrNre81Yo9vc7O41y76Gkm8ey2thm7qRJA7Y7Y&#10;wdvtuMpET3DxNPmPhXpiptr9GPgh8o1u5xu13JuPduba6LVy8wDC2haEs2VJEsdSw0AADocW1wf+&#10;OjMQG7SIyIBgCfuODg8/8RdtL7w5bZ7Kxu7m1Aa2b0qGtXLwN31WR4l1JOokQw+GGLbTcAIVtQy+&#10;aB5/DAaTm9kF4IXrS3bFja3mW/c1XFO5hgqWSqd0sdRme4Z5jFlbJKZklSaiDl4DPAcZ9wIm15BL&#10;1tQLe72reo16y5MEwqvmoWggx5YsLRZW1SMhJE1iDn/PAcl5bb2t9sXsv6bmyzPbW+YW2HWES4qy&#10;x9Q/L1WBIjDo/MJ60BJyA6xgKK8LnF2tuNCoCUS0FT1PVW6ottc1AwxM/MTkfM4CXNFxfCKwwNTW&#10;fLANb7jE5Dit8Tbts9y2Llm2tmE/JIQWyFaPLUDBNMSzeGutAwDBidUxQgAYDn1jg7qbDVaf9QNn&#10;c0Xbdvb+mLIZ9a3JuEloioGfTphogQa+cisTIIgYC72z7izc26OgI0ixpYwSNPrJUirAVqCCOs5R&#10;LrFLi1EEwQTWYiV/xwHRuD2L7vjtw7RduWbbXlewguW7W3ca3t7q05iVEaTqHlWmCRmQkVrNZg0O&#10;WAkb7bbXe7bbXLegtZVlARGa2upIDt6pEhj26SJzrSMJ3QBs6oafOoPQmfHAOeymv2/dQ24e2Bcu&#10;21RrZyIQjSLQilCvh4VGM2413CCCREEEdZ6n4T0wbln6f8Xtzi9z/t/Abd9zeTbtZvG4dzbYOQmm&#10;QApBJimnRl4EgHFU1tlDGQpW/NDQLnkPLzweiWWZju3H8ts91esW7T3Nxb3Xt8+nca2zXPVW3p7W&#10;mjFjqcACD0k4cuGLjAEjVbMwTERFPA4JLm2fBVcYhu8VtrmkM1jk0v2la0hazcZ/T9T0j86SIiZF&#10;CZxB1ardo6TIuQwepAykkZfZngrfttntcpy21a9aV7/E29zt9xtNS7Z3YCCdVWD0XUxhcsItbdfW&#10;3EadOtGBFEGrxJ/iMBN5Tn90vC+33Zr6322G82lyzcK3N1cexbAUbbWdDgUVWqeoOJ19jae4VAlk&#10;Vq1CwRFcHPTO31Vzf2xbHLbLjv1pe4P9w3m2eLdxLtz1tQuO9qSCROkz8cO7k+qrJIAfbMBAiDpk&#10;4LpMZ/FWe1tsvt8291btXW3Nn3aCdul3UwVr8KiXCQQCO5anrIE1z1iwRc6Em1EAdMoMefXGZMW/&#10;N0enOb503OIXSYUcol23dKLAvF9TNaao1AEj7Yri2ZNKgIo/916lSIPSmNI41sOQNzc3r1/cudPu&#10;NbiLesN6tsxXVdUlZOkkGKD+FSdudTETSyAUaB8pJ/tXGbrnbKuxbXntuNtassWRLnN7m+u7Qh7i&#10;C7aUHtkdDIJHyGk0OLnZK0sNIk2l1NMV8P8ApjTl5fy/xcI+oPI7G2+23D32tW05fd27W20lmW2F&#10;LNe1KZGoqSCTPxpiyTblrwMkjtIikZAhsGNvJbmfFynde6re39usqaVLJv7TagbiOq6mtXEj5SB8&#10;3gcssI5CzLKPxaxTOIpMj7TTBrxXrEn6S84Rtt2+gXrNvaDQLLnU6XnBKbhA2owTp7qUJFcJ29jQ&#10;jNFdRMEyCQPHLBPJtc9sO+7vcpu7u1tBcFwemlAAu50+qdKnOFUAKDmQ0GoGJHpgkCSAABBgGc/+&#10;mDG1suM5Z48xetEXbbrd3L7q8Q1n1LdoWtAVGcEajbSYdR1BJwvagawQCDEmaz1+3A22u0kvop/q&#10;FuLw4m/Z3O5S5aVmNtQ6Ah2tB9D3AICEtIpAAAkTjXbe3KqCIgT9/SGywZfPP3hybWdxfvI7szq2&#10;udSNbvW3Ia6UU9wp+ISfhjRbJQpEDIeM5+BxPXDp459TxJ9UOSv3NtfD3A3qs5JKkTBJkqTA8YHX&#10;Fpiu7zEYkkz4msHOa4qOVuBLRaSNCkyIzzA+3Bw8t+qR6m/bfwjcpz2z2xsreXd39DWrltnTSTR2&#10;AzXqV6jKuIXC7sXRViSSQRIPwFM8GdLjZ1j91f0+vcZcKWdqi/orVj0XtWSguwmu4+kzAigrSK40&#10;vQZz/D7MHpeAOnWhIr0M1EfzwWAGBgF27dy6dKIWanaoLGpgZYSWUZkYhmLbb8JyN1da7W4woAQK&#10;EkTTxA6nphJu2x+If2E4qXbWdat9p7Y5i8dI2dxtYOl1ViSQT8vn4eOGzurIE6v7/uxGP1Z8Gn2n&#10;sL3Bfuqv6Ji5JjSrMoYZqWjPrlBGU4Yubu0ZhqgfxByxU/Vnwa3iPpp7lS8vq7VyC8yi3CFkQYYj&#10;uiBWfHEM7uzXuE5kEwT8cZmsji6Ptvpj7mAt3BsdwiEsZNi4QCrDuWB/AGa1OC/WWABDqaDMiK0g&#10;HFs9RKb6We7rxe4OM3SlWbSUsOXYosF3WJ0xJP2HC/1lk9wdSJ6EDLwGGb8BVXPpl7qtWhaHF3Du&#10;WPeDt3IQXBJL3D8smq/44UN1ZYBQx+YeFQaziWZmBXXfpz7rtX/WPHXGQWUZ7gt3aaDplyakSCAe&#10;okZYki/azDgjr/AdMadtfJrNcVhd/wC2Of2t4i/x11GuG4UZ7TG0wLSfSWMyfk/nhQuWzUMKyf44&#10;lTOt37so1zY8hYAD7TcdkkTaZ1S4UnSRUyREEnI9DhyRGfmetMV1zrZ1UBF9GJNh0VjIBtuDGqDG&#10;qopHwwkUmcyZgdKdTgzrrJtbOiw3LM/+mX0gFVDGCwQRqnKDJgmv3YVg2gerpXTmxESRJBn5C2Qn&#10;xGWAJiYjAA3ASuotpEahEQaiAJnOoOB9h/sJB+/AItuwtAEydZCs7S0FiAxZaKOn8csEy6hH2/4Y&#10;m0zMMbWW9tWu2b0yGX5Qg0q5bSzAVBr0IGk9cD5R5D/pgm2Nde2jsNcuMzOVCswYAKAzaiBMHPOD&#10;GBpHgPuGKzrr3aYhxgwuyisZXXqHSHOpQBQ0zpOElaHxiB8IivniXmYT9OyZSP1OlWQhDqEpKsQB&#10;qGllilY7gcvswjQT0/t0yxLLxj0YxfWU8NwGuIZYH09AlgAqoulqGkgUGEkAg555UAicz5jCd3qi&#10;z2l9bht+nDFJBDKSwAIOnWkGooo6+WeAIjrIp/Dwzxm361M7i4631UBlXWxqO6XBAALZQKZ4bCHU&#10;Og8qzXwxvHOUXN3dgWEUkOq2yTcKhmTTUop8o0ggVOF6FkiuYHmPszxRUfrLhWdVsRL/ADsQ9n1A&#10;vpyBIIFKgeGP/9L3wRMx55fCII/xx9ffpLq9tzb9JXcLr0ICQILKSrXNdIC9JFfHCCaCk9AMyPtH&#10;XAWA0p6lz1IBVFYtH5hWSvY00qZBiZBA8CNM+pYR8DAqcA6hWXl3Uoqai6qIDqCSqVyHasfdhBGU&#10;jIxIGfWCcA+jkepAcSNY1IUcrLKwUkdpnTqINYJrXCQSx6ikVJImvb/cMBMNybV0hE0BvUttpAOk&#10;gH1iQe7SSZJ+JAFMFnBgCDFINJr/AHHAPM3zW5fRoa5qZSEa8UCW2kNFZ/LgTSnhhGYIj8RIgivn&#10;AwEuYaw57YsIjM+ot5wRBBkVmJEnzwUiD40gxIZRVhIjLASbqsPTh0ALEXF1i2TuCClpStQSwBbw&#10;jCXqSSCegpT5iKT4Y5b9Vhy3qWB6gQCdTJVjcUAxSe01gCoyOVWytDFFkkmoyoxMUxhUpr1tXZXY&#10;s6vaS2FIBZ7i65XXBzMmZMmtMFBIqDOdBQxUgR1nocA8hNu8y6INwemC5Yt6jEEAiDAK5HIQJrhO&#10;UClc8oWc/wCwwDiBXPY6qE1qnczPd/ESgESKMAdJMmmEEDrBH/dXPOpwFmrujhEDB2PqLbtgBWCg&#10;aYQQQ2ZNQD1noZkDIZTGXSaYBdsLqgs+ku2otDBmsgrDsxgVGkzSkE1wQ6wchSaLPSZz88A4WlxJ&#10;Al7ZuBSBp0kg2xJMTPwNIphEZeIJiv3wAP64CZZuKttmYDTcIFzUjFgBCrbuhqgimoKIPXyGcCDG&#10;WfSYoR4HANflqZLpABCQq6AyrrAKUoRM1gEGMCgFaSQKdTma0H8MAoFndDbZfygSNeoEK4qOrCKd&#10;c/4pMsVoOtBIAOYFP64BxdCi6XmQyMNSjW6hvTOvXALQYYRnmfBCgzkKmAZpPWJAivXEJMp17RpE&#10;Mxa2rG8AmrUp7lS44mdIjtEfwwACTBzyr109AcR0OtcW2gJllUliYIW0Lq6fUdDAk9CDmPswkqDW&#10;gNBVpNSZyiMVLMpS+p/poSVUu57SFkW/yoJmQatND0jBVqCD2ihEAiK1BFaZHAkwUgthVKgD1mAd&#10;DJV1Ym3PaT6YmjIY8qycJFWMVLVJyk9PgfE4ipRNz01VmWLQKi2WJAbSZmhkLIiTQZnDU9sfjkga&#10;dIBrVgBUx1wRI0traZCaUDi9IKwIt2iTTPIExPXAkUgTPQlhkTKgE5/bizHqQ5oZ0uqYY6VX1E0s&#10;5DrCXSQDEQenTpOCLAMAV0ypJAr0oxnw8sXtnbblcFKGKO2stLIoJhXFSCQbeZbxbKaEZYIqCTUA&#10;A0FPmjSCDT7CP44vd9PafIsuyBSNU6WDsCxAtUdySJpmNMx/PEeCDGoVEt2gwR1MDwx6GktG7TIZ&#10;VDMEBcoW1mqnxJzkGMIiK9JekmQWMaTGQ+/ywD5YOVURqi2CJgN6SzrqNJZpjTQ0rU4OIWelfhpJ&#10;IIJpXAKQ/nhCFDFQIKgkPGrUUkgwM60P34TECMuucrIFJiv34B+dU3AE1E6dSKPVXv72VCY0xBVh&#10;XzyGGmEgz4Gqg6TlOVa/HATNqzh7SoNJV0ZVZlF1EC6VJc0GkACYrXpht0bTpCk6TMNHao6ivhgJ&#10;e13Fs3lutdgFfS1IpIuXH/CQFA8cgAcyTgaZGkQQZmI0nStC00nALXcaXFxibbI/YGE3A91gHWyA&#10;PlIM9YPkMMfiXV2zJ8R8IwFoGW5aYWwb+ltALMAxLDT2t4jKSfKM8EQzV6aRJFAYEAkDr088A5ZI&#10;tUcKGDGCQWABOplDf5aDtH2maYbJArEdpIiSP/Rp59M8BIUEgksva6q9yESPSTUbtwxAJEd1K4DR&#10;E0mgBg+EkEjLALt3Lpud0lD61yrKxULRZVhJnwkSTXOMIbOInrPWflBj+OAlWWlUYs6qZsupWhtj&#10;vkvSI+Wow2QIMxNSRMiOgVh/08sBYWTrVSuuGDKDGm4W+YNctGmoCg6kV+CGgkHTM5VqTmRB8sAu&#10;yWUsA6hFUUNqVABIVlfrU/3jBMprkIYCVIAIyFPGkTlngHbNy3JLEsWRmVGUu2ufUYAimkAgiDI6&#10;VFW4mSaMGIIABBK50k1wD5eqW1jSbSOiuT22nEgTGXiDB8cEfwn5WIOqQTJIq1IzywC1RZKCtpW1&#10;owCrpAeEFdU6REGkmcHTtgEAg9sRp8R5+GAUxbu1OH0RpuCmonJtDfbJqPhODioJURJjoDAggGhw&#10;PkQs6dAfu7ZAJLKwJKAWyDJ8Zyy88ABhURNYIipMDtUdfHAHKFijEqFcaiaBRa1Ea2z0npX44SPh&#10;USe6KlcxScAsnXMlSGIVSoIC63o0GAJkmBlFMGvTzFQBAE1JkeGARcCwGVnItMNMt3kqQltSG6N+&#10;KRSlBngq6SxEVgRnWn8RgFEj1VtA62ar6kOgi1DEHV4TEDzOWEmkAmoK1jLqzDpTKP5YB0L2llTU&#10;lxGhVNRqAVFuDOpE0NBkJnBtU0MmsmZrmTGANBpVPUthNRUqg0xpWQoQrM9xJiOuG4BboWggZmAT&#10;GAkifRFwKVBJOonSHZYIUmvlQk9MsF8pqGrqFYAEfLnArXAHGsiGQfIZCuzN6gBcEzJKwoIn4YRW&#10;QYiamIbuIzPhkD08cBJhSCQxuGttGaEJVTqIQknUSJBMEdM8JGQcgCpEjqfACYnAPqZc2QfWCKCV&#10;lFKBm1qzkCQoXoftwS1zDL1IGmoE0ofLPEuccB1yGhtQugCAWVwFdwEW4SRmOgitTkcIihHcSKVF&#10;QQJnt/t9uMXu2mLMEuLlJLqrW2LqixJY1R+jjU5MGYy/kMNRA8IJAMUgjMgzHn545Sz1am2bhLGm&#10;QpYFG0lmLadRHywwgHSaiRHxw2aEdPxAzVpzr/LBtKSXtmQCsKhUKVACkhGt1FSc8s4EjCCDEzWA&#10;0gmJmKDxOWAeS6AFUBlBBtqj24aInSzr0BqcicsJoerTJmgOdSRXw6xgJMMkBdBXQulNTKysO3Q8&#10;AirGNMnznA6EDTMiDJBnqScddPypRorF1JLQUZSukQFiNAUwxymcv4YKg8aSQYJFAVHwxsPAB5BK&#10;SdKsC0SrAMWJzAoAaVmKg0IgRQCCJMV+3ALLaaMSpB0rFFJoYXTQ+UfwwkwIkCgkHOZNQ0mMumAU&#10;HdmbS8qzNqUNQaUkXLdJJDD5q0kYAzMigoIik0aCIwC9UBIYajDsxDTqroBUg1zzp8cCIqJ8JpFa&#10;ViMAZKsQCFNw+JJ0nVEIzTHmSPicINCGJoACCT3Hu+UEZVwCxRTACCSHIHZp0hhcYPJJg0kgUgYJ&#10;WNJAFYoRQihMmtQK4BTpQDucqitGkiEIorhARImnhhQoQYMnr/lBMCNPwmuAQ4YoBIgtoUAR6rKJ&#10;FWgT3RAwsA6DKsYkSRGZkT9vXAILqz9rqk6WYINZlFhu85wBUEx4VwREVAqIj/LHSCMALZZvBlMs&#10;wMyCIas1DDwp/PCIBgGVP4aCBFDIpngJAJYalCMghSQ5JY5jS0QSorHQ0wgqCRKyxAlYntGZV5/h&#10;gHQ5rFxdIdtDloOr5l/LI8czTOaYSRmRHy0HzAVz0CnxpTp5AosBBcOoLhmIOicsrpEwKR4imeZV&#10;01WZ0rIY5g1DEEfdgFKQGAWFID3NBXs0kQCmoGtKCmG5MlSoZjJJkk/+iZinjH34CQ1VBDMEldK9&#10;okgfM0dAcp+GEsQchSJiKgA5zNAIwD1jUv8AqatSPGoMdEwIkwJkzlXrlhEZxkJHgR17SMBKS48L&#10;rWdQEEAElWYzqLSIgZA+RwgletMgKyAOlPA+OAetzJ0aXBUSIJ9QzBGsMQSARQ+WQjCTkKgEk06n&#10;rUn+3ngH0pqIrZUaZI+U/KLelTSIkE5+GETJgxMQZGkQKANP9BgJBCqFPdE9otszECdTskQABImc&#10;JYGFqNRU9wNAo+dgJgimAcDAG7JoD8hMlnJm2heJEzNKf1SK6tI7RB7RD1EiB4eHXAKLEKpuMdXY&#10;smNFCVZcvCQafzw2RJkAkExJBXUwqaD+MdMuuAlAkLVgrINZLNqKDJSS0k1ykST5YQywKSIYVaNM&#10;GgIIpB8xOAcRvUMsiwUdSqylwuF1kODQEVETHhhAPbXUJAgAAGCIBBHjWZwC2BBkEMhaC0kqSDLD&#10;TlIERAI8sAUg9fj3TMGp+0YBZM6gpPcwmnaBmsdaEya0/k2yrE6IAFOtAaiB/LASLTnUwNyWJYtK&#10;EQYkVg0BIgzlhtgAsgT9pE9O4+XXAPW3YSuoSF6rLCSdegQIE0HhgEyDI+aIbr/6U+GAUDLKofuS&#10;GIqqgn8LgUk1igwTSAZHbmJgz8Awis4A1KsdQMOBBWCILLA1Fe6RH9+CCaiAACW0rEieorSJqB4Y&#10;z3a/EHcu6EZ5KpaW5cMqRpaNXfNek0zmK49O/TzjmscatwjSNKtbaBBkVE4mvP1fF5PNvJXwc/5A&#10;Pftne+5bXCp+e165ctb3am6VuIg/0rtt5z1AmBNKkY6QGrJ6dfPMZfdjbycTpb/b+L5utYawhNi5&#10;cVLu3W6ltASUFxtIKIYiYBrJB8Jq96CspIILZAAgQTkSf5YF22vFrON7m5PZ739PuPV/TXILXnVb&#10;02FI9QjSCVaDBWaTJBORI5WVM1mDXM0zwQ7yvHWd09vfoVW3bsa7wHpizotmGHpsNOqoKkwZrhi5&#10;cU3ChGkkEieh6nIfHB0mlx3a3ls+H4XkTw45Lb7v9fbsvZF64lwPb3NgkMiXAxhbigwDSoqSMNM7&#10;r2sCRFWqYpmT/TBrxyT8Vxx2w2W8P6nbE2bly52bJwES8oOm1ZQEkAGKNWK5YVoupaFyzdBlp0ao&#10;Zeur78Eu2t/NEF+T4bd89/tXuPgb6nbWwtrfPtY2lwCS23ZSIqgjuBJmfDBWW3Bj1LykwKg1mKiD&#10;gWaduZB+4dn7W28ptfbG5tWGvO0XUCq0MfSvStJWgJZa5ZjEkzMNcYgmDWQPEYOVx6MYu2tPbV9j&#10;w9hEtBblkX7aEv6jSqoH+Rx/lA65jPDT23uABS0CCSszXqJwbm0kxZlf8dyHG8HuJ5Da7NLt21+S&#10;LqqbdvalQWs7wKIDCCqFx0FCcJUvaKwuplEAEGJPb1+GDVum0+FWG/tcbzG23SXN3+i226BQejct&#10;OUsANuFCG0SIJJ+wR0rKHqkGQV+2AK16YOV+Tn+8tcFs3G3Td/q73rWkJFsvfvRbL22ZmIA7tNZ7&#10;ayADiObTHUXIC93WTUSY/vwdZ5PSRr7fN7YHapsNtduOU+cgmyzB4t2jrETJACMdMigyw7ZFpa+o&#10;HK+ZE6Rn/LBne23NmFP7iue4d/bXa2uNbYJduEm4u3ts9oXHbVaW457usMCPDD5uWyJ0agBSJiMj&#10;IIjBhjdvwvOWL67Y8oLNwvbt3TcuD8sF/US16ijsXoRQyCDMxhAvA9o20xkSAaCqmcFi63Pti6t5&#10;dze96i0u4txdW1uGe23rAJetNaABjOBQiINKGOL51/mbOQRTsABnOAuXxwak9e7FaQ+17d3j7K8f&#10;9R7ibmzd9O9cG8ZnS1blAS9wSyg9QKdfHChudo5/M2LLAHdDKRJjBr6/TbP8Uc+yvfvHy3EfVG1u&#10;Durl1ntNf299CNuusPb9Np0+BOZkdMQb+94sOyPtLwyhlB7oMao8MsTMnNamvk+P+t0fgfp79av9&#10;s2+82H1B9v73Tpe7YvIn5QurqFtL0xriXgqMyQM8RGv8PfVkKbizB0loZY6z/jiZl4i48k6Yrd7H&#10;279d/b96xvRvfbHO27lr1V2970r2vVcFq3ZKDVWc0Ug/AYiLY4QCLW73KsYNWYMCTIr44dsM+T1k&#10;bW9z/wC4MXRd5X2R7QvbZMhaWyUu2Vt+m5ZGmAZMSIkHFglvZ2ioXeXSNVZZomJr/WcWTBnb01c1&#10;5DkPfPJLyO7u/T3h7d9LV6yLfobZXVC51PI/CwjTpMaekkYm+ps2BX13PQlSTQ+EdcVize84/wBD&#10;nF7iff8Atr1veW/a3DWLt5Q/o7m0ltbbWzpKl8m7awJMjLEq3dsGJ3bhcqux7ciZjBzuc8sTzfB+&#10;6ltObHsLiLu+bUzvb21i2fVY6rAKA1jJngCpYTFZFxtuzFbe7vQQJiYk0iAPjgjH7La+7tht7e65&#10;v6be30ZGui09wJ65trqverBJOphGkEAAAwKxiUtqxb723twlwTAJzygYDE8hzPu/mWbY7b6Z8LZs&#10;7Xd2/wA0Wke5eAtncSwaYXJmy0wBiP6OzYd26uMCKfN/AmPHAaa17u+o+1YfpfYfC7Hcq9sXl0WP&#10;SYC0BZuPbkmRGqRUUzFMGlrjkVyUa4BJAkwZFJwW23qd5DnvrNy+62dva8nx/FG8qHcPt7Klts1t&#10;xqtyIBMmf80ETOeFpvLShRb2TJKwJSoBamX8MEVPIfTrld9d3N7m/qTZ3TWtwt68q7k2EchCLhtm&#10;AwIYhWIkA/fhlr2/uExcFiy4MSR0PUzP2Rgs7fXlebX2t9JeBS3fucZd90c5s29S76Vq4be4a5al&#10;2RDCtAmXZ4mpBnDT7UsJa4bhDAEDp8XwM4uY0/Ee9k2F67ttnwlritrudpefb3L0ENFtiiDbgkBl&#10;nSZIkn7cBkKytm2Q0Q5NQY+VhPnlghG05m3vrVjkvdHLHd7S5ds3drt9swtbqwS4XcWLjA95twZA&#10;kjIyDVp7DBrT3rsBVIbOfAaYiuDWdcYkaHi/cfHX9rz/AA/tzgGu39xf17djYDJo0hrt7dC4CzIp&#10;UN2jwOdMSCt1yvoEtpg1MtEg5/3HBnhjk3Ht3jbG4Pue2Nrbv7W5ba5bst6DbhiUDtaq0Ekk0BiR&#10;Hg9csbplA+QO4JLNkIr/AH4DI8L7n9gbHkNxdAub7d7LY3LOxt+g/p39yLi6CrpJDGiKesA4atba&#10;36pa7uQxLFQq1BoQZH29cFtl6TDT+4vevKHhP0ft32XudmP09q5d32+QIUvlw6iyboIHagYrImT1&#10;NZq37VlmtpYuN2nSWiGJpCn454I5rvfbXLe4dpteR5T3jxGzt3rlhN0mwuTurSW2DXH3SgiHgaQB&#10;QVzqQaf7jfB/8a1ZqFR3A1AE5geeAjbw/R721dRG97c17itixcv8jx+yLLszubdkMy3gumdDHqGg&#10;ggiMIvWd2lz87epbQCqgySq5icxXpgsxjlM9s+4/p/yfEaPa/wBLeU5nd+mLS379s27a77dODbvQ&#10;QVcxUtrkTIHURntbRkIubi5cdmmF1tqkSR3YEtnRuNjzX1I2m9S/xPsziOJ2Gz2rOdzvm2ou7UbZ&#10;RbG4bQXYgrQEdZasYfVLCT6Oze7pHaLgJEiag4Iy2/5T3NynpN7h+oPF+3xdf09+3FXF27/pbktb&#10;R7YiVGmJIiTJyo8b29J02toFOoAlUHbrWZkjrlgKGx7Y+lvpJuud+olzfj9FvN1as3eR1fqzttwb&#10;DWFtWnYahqLAiJas4b/T8hcuBma0iMoMdoKsW7j9gwFu/vD6QcRxF7abLbc5ynJbHc3VV1a/e2u6&#10;2/6P/wAW1qOrQhnSV6TTM4Z3ux3DFym+W2gGsKWVe4ZsGPlg1riX6plc/Tn6pe0Nha49d39MN7ye&#10;89ZePXd7fjNzu1tcfdaBa3VtVzRmOphUKAJAg4qN1ae/bS3f5bQhouhhLsACSYwb12x+XV6I9mcp&#10;t/bu/wB9v/bH0L/Vb63uBe3r8nslt29nZuP2DbHciFZQRBYSJ64rns8YrBLm8a8bbHSEJYCg1BgP&#10;jg3nf0mHVdhz/wBY+S2z7vivp1s/b1rkrQTdnkrNvbX2uPcb0rm3czrV4BmK5CAQcWVuzsWL27Nu&#10;6wddTEK2jQVqjt4Rgztvvr1kjlW/9x/UrZWuN5L3RyfBbNtpum2VnbXd5t7nIrvEun9Jye329siS&#10;rwpU5rJaRXFpZ2ltFX0tsFcEIivMKRbMTHl1ODlbdurg/P8A1A5Df73eJzvvdb3E3VO732649ltb&#10;rc7V+QFncnbatTE27oOlEB0n5cTdud9rA/TWLNkKi9kRcZ20usRmuCcejnHvHa/SxOJu3G91+5fc&#10;fuPechym8Vd1eul+K2ew23r7Tk13D3NK2L7Rb7+4tQ1AxO5XcttLGi0AbmkLaQAnvY5n4CuJByb6&#10;DeyrHv73U3Jc5ufR4x7283/Lb17lpXtcTxY1tbUkgy8aQWYVNJxD2fF2kQXLs39y+prty4JaXqQs&#10;9B0GKtst44dG+o3165zk+R3HE8Dcs+1/Z3HW7PH8PwHB3Tt9sLW07E3e7Forru3RV2aJakeKtzx+&#10;3YByqpcUk27qdt1GIiUYCh+GBLZ0Q/Zf1d968c+62tje7ze8NubNvb8pw/LK2/4jkNrbjcC3vrW5&#10;lXtyD8xEUxyX6u/SvhPq97YPtXn7t7jub2dxd/7N94bRja5TgOf2x9TY7va7u1DoQ6jWARqEg4a2&#10;zj0dNN+3n09Z/r/t+D3x+yP93nuv9kv1G3X10+kmws839G/cL29j+5H9u1oevw3M+zt84t8r7n9v&#10;bHcM9tr20W47INLAA+mym25XE79v/vv3Vz3Bb/2n9RtuNn9Tfp7ul4L3QRSzz+zVdPFe6NnkGt7y&#10;0AzkZPIMHE2117sxd5NLr5NOl/thwX/mf/Zd9Jfpb7w9jfuS/a3uNt7g/Zv+8fi997++lG64XS/G&#10;fTT6gm6OQ90ew10Fm26W7jm/ttpcOqxqubeT6UY2P1Dt+pxO7tBfU+S6qaSxAVtRYKPhiWXt46p4&#10;v+8yhf8AFTvLvG/Vf2vzO73I2ZbY7vhN7vGvpYS9eex6Nu1cvOQE/FnRjC1xkffC+8L3tHh+V9j2&#10;H3nJbRNvcvcfaui1udzYAV3G2Z4QspGTGoxejfi7NfJtpu9W/tA579rfsv8Adx+4j6Tfu/3HCcB7&#10;R9381y9r297t9z7Kzu/bPF8mr319PmbrB2sWdxZvA2rqCNYmQYx1e0d5veJ2t0ndcTye42G3G5uK&#10;bY3W1vPYVrqqDqQurSCawcsJL8XHPbvmelfIXkdl7G9hfW73dw97jfZP1k+jvtz6je4uQ9o+2uUs&#10;b3dey/cnDbfnb9nhL+53lg2d56T7cWnNpHCuv+oIMYLabRdvt0tNfvbi4ID391cN2/duGrPcZupO&#10;eKlubmJ/vX3/ALr3H7qv8zsPa/tr2rxqJ6nGe2fZ3EWuF9u8Rxtr8vb7Xh9ntSAliyKa4JZhLMWJ&#10;xmuRX9FvdjuwpI/Vptry+Njdfk3FpSBQkT54jWvMuv8AH+57N+km+f6lfTX6kex23i29zf8AZG69&#10;3e3Lzl/U23u32UF9xcRvLDvDpcPpXEV9MmomDjd8JtxtNsLCAgba6wtiTGkNSI8oyOHqut7t82Pl&#10;Z+6f3XuPfHvW97u3j2mve8eC2L8vctpba8OQu7ALeuagABc9RCXYD/HMc5xnKrvN6OO3k27pW423&#10;uMvY+5Oh00sJ06DQSa5RgXs1vbfjn/se4v2rfWf6Hb36WfTM/Vr6dpsOX4/Y7jhtp7u4viN4ycls&#10;PZwbdcfyTXdk7Im6G9RReuCyoVCS3qVGKO7tebVLYt3LoHqLY9Rzb/L2ydjbgqxr/lVRlAknFXu8&#10;fwequJ9+ftx3XJcmOT4XgLl8cdd9wNxGys8o13lfd29dd9tvaFm7ZtRabQ53G53e4K6ySbKWyQMN&#10;Na5CxYkba/uXW3ccNuUtsGuW3orAZBxUwAJ8MEz478YvbXNfSr3JzqbN/eHtX2fs73LbDa3eP9o8&#10;rym2e3xXM7AC9vtmL8l7uwvFkUuWvaNQggmCbdc2EDW+NtXFR7LgfpgyaLqEXLZhJfTTuanhOB/w&#10;/jSLPsj9uFzfvZ5P6r81xm85na87xl/eJ733Wz5EbzhdxZbjOU25v770tk25CHRtrJdmhTd9Kq4V&#10;a3O7O4C3OGRLNu6LW49LbC1rKqXt3F1EQADpDGhnLE59V7fHee4xyvtH2KvtjcbvhP3BcxyXPcvw&#10;93lvaG65f3td5vb8bav7u1x3McZefbq9u6b7qdxuNtbX1E9NYuFZws3i+hdzxe1sMjne2wiX7bba&#10;0CRce8wMaz0j5umLyze3126Ia+2rWxv7reezfrd739z7Lkdha+n/ADF7ld57a5rYe7+dS0h4zYcD&#10;s7u2FxuPs9z3WZWO3/8AWG3IJVcu8TcBTc7La6bttClwbm6gezfYhy2paqxObdTkMGp32Z1uceiB&#10;xXAfXnjnt8n7Q+qnvS5ueL5Ld2OQ4TeezPb2/exzvt7ZW7+x2u1/TbtVsX7NiyrKm0GprSljdYtp&#10;Cbz8M5ZX2N9BYdFZEvAm8dtalfUW5piRFG+YDI0wX/izol8Hxv7juPtbLfbT6me1uTv+5+P5C6m+&#10;5b2zu9tt/b595c2F3x4/ccQ+4N5EvMq3WtW42ly5LXbcMwbG34Ztd02birc0Xt1cYq7fqrhLW7rs&#10;Gn07QJyPYRQYH/Fxha7j3H+4KwNjxu35nhN7u+N/3DhvaHHbX9Zx9h/ZHFWLW15TheP9famwOa5u&#10;9bT00a0f11q5pu3HYKRJbZ8bcFy4t+3cKPatW/1SEOWJLPdl8wVbIROCd3lnVjtr7/8ArHxG64ni&#10;OQ9pcrxp5LZe4fcHJ/8AsEb3b3+Js7Pb27e04zhXTaa/Se1e2cm5f9Z0bsU6DGINvaE3XtWblnc2&#10;t1uJ0jcI7GztVZPXuBlDDugdg8iYM4nOS7fTzmWOkcx79t2eD2XO+5OK9x+0uc9l+0xbbkN17Q5D&#10;Z7VOX97bvb7se2+NubTcXNvdA2ou3bib2+xZWNyxZZkCiBfOw296xb3Oy3Nu226uqN2LDH1NzaLp&#10;auNdly57LkrEFmDDri+vLUu11ll/g6JwG4+o/uLgfcHLe1/fvtTmeYT2V7d3TexdzzexD8b7X5ex&#10;tuS5Lh7PG+jx1vYobvIccm33Wv1bW32t+yWk2wcx7u1nj73J2No7XuK3FrdbRm24S01s3Eubdtve&#10;VV0tAFzuMByVJiDiXM6Ovisn0/F6Y/ajd29n3Zxn039ye5OMfiPqf7a5P2/7q4617gO65azy2z4/&#10;c7D3JtfcfE7u7ea7aF25f463ot67m0tWNwtsubgx1niuYt8jx3H75WZ13e02+4DkFS2q2C50nLy6&#10;Yvpl5t9e22Xrl8Vvq/8AQvkPp19TvqP7Ea1Z29v2/wC7fcXCWuPtPa3u1220tcgz8fZO4tg22YbY&#10;2i7SCrBkYAggW/8Audu2n5oYpEBxJIHgQMGHB3+hfM8tyt9fb1za2eSQhU4m9cS2u+ZU1atpeaFa&#10;kQPOBIpit3a2t9P6S6jkgTpIFweRU4Hzdu+n3I+5PpYB/wC/C4Hk+L26d2zTf2txc47dlR6bbi3u&#10;LQ0AwO0mFOc9MYXl+M3C+qAjXGVxpCiHacgpbI5mRjG8u0xHp13l6vpz9EvrJ7V5OzxO9PJbbj7N&#10;/aXPVa5dFzbbOCRea49qPUVwQCjTWSR484v8buUvXGNt2ANbb6iWLGdJnNv7Th34mNuHo7o+kPCe&#10;/wD25u+I2dqzyGztvdVro3Vh7FtdulpfT/UWgp7bMwOhk0AGJtjiFv2le5tzYOvSRbNdJyPSpzjE&#10;+v0uf7mbvisr7g+qa8FyF7YWOUXkzb2nq2bu8C+mLydxtrcXUAASBrz+6MQNz7dsXXOvbW7zoSLN&#10;57aG5bDGZUsDHmIxNrczK97X8H9btzs9rauWOav8dY3SW/8AceN2+5u+hubttSAdFkD1ACCdU0BF&#10;K45lzPsy4vIXeTs7rdK96w22bZN37S3En9Ull+3yYjPHTOejprtK9ofTv6+7Dd8DsPbW+47jrlnZ&#10;7tN9Z522/o8jutZE8Xd3VmbgOkymsECYiK482e4eU5Xgn2m390cS24v73lG2Wz3XB7V71tLbXPT2&#10;+631te63MyzAQBiz6vyt3ivo17L4/wBue5bG55D2Lz1yzs9txVjeb/Y8/uAt31WT1NxtePvMNNxV&#10;gha/N1xmeZ9gX777jeW7e15G4usTbYO6K3cLa3EBNJ61+GNa72THomI3PB/VTjU/S8fubm74gMqF&#10;P1VtrKXWU6DeZbsKdUTKmMZ3Y+3eZ4S7fvWOIt7g7i2LN9N5bPpbeFhbttwJFDGo5/xxdtu7r6JJ&#10;i5a/f+5/b3PWtvZu87c2/o3Tf277DcILu50wWs3RMETBKjI/diNuPY9ve7lEfbmymhbdARtrZuAu&#10;yoT+Ga4a72cFk61Lte+m2e0Li+Nw4diELLc3Ti2QgNxB+KBQefTGJs/s+95fWXmzt/piRtNzt96q&#10;b33Net3LfCcKwWLx3F9D3sMxbSW+GeOk8skcvJpLOLhwr91H/I7+1/8AYt9MT9R/3SfUTjfYe33W&#10;xv7n2p7TS4nJ+/8A39esjt2Xs72jZI3O6d27NZC21NXuKoJH2a/bn+1/2T+3/wBucYlpLHuf6gHj&#10;7Fn3B7+3+2T/AHPkNyoJurx+qTttuGJCW0Mx8xJnHLba7XLnbbxX853/AJaP+cn9x3/JD709yez/&#10;AG5zXuP6Q/tMsb19v7V+i3Gb9dnuPcnHWIW1zP1T3fGMF5Hd3yPWG0Z32231aLasQXb0z1nrjJl8&#10;MgSSoEmICrWIiIpTLywMEPBZIzYkCAJBoKgyZwMA6hM6RNFUBUFSQcj1kHpNcETHSa/2OAnbe3qu&#10;hWGsaQwW2FbWywQhcUHmT/PDTMQZAiJkmkj4YDVbGwt2wtu+C2vSbe3s/lrbaqnUK5jox86VxGdo&#10;k9JjWTmD0GDzb7d1bTi9hev6LIJPq23ufpNkQrC5thm97KvWvlTEG7dVBIJMHuJEyppMCv24Muze&#10;3fbu93ri1uLdm3r263rG2tFbd27ftA3Dt7lwjS2pVrWo8MQLlwgkLKGCQzS3qBTUZDAdj4XgNrcX&#10;1Lz2N5YS/t717itpo2j8PfvgML7iWJ06YbqfGsYqNxdFuC+vS6XLegQzMy1BJntGA797P4bccs94&#10;bEbFt5xnKcXyZ5LeAbLj021+6Nu1obS6uncsAaiGMVEZYw28s7rlN/w3G7bb3Gs7/dst+6+ouu22&#10;59TcuAclIESc+mJt0w9HjkmefwfTH257m9n/AEM+mP12+r/ur3Jxljmvpr7Ntbzg+I4+xt9px+59&#10;y+4todj7a4zVZrf3nrXC6pbqoIJopx3e0i20S2kBUQIoCgdqjSIGF5bflV5rld1znL8rzO/vte3/&#10;ADPJ77k99cuXDcu3t3yG4bdbm412pMs8gjP7MLYQDmaAZ+dDOKIaOk0uHVrYEQwIKiWLZyYihJwY&#10;FR5ZDBJn1NepCFWhiSQe2KTAbOnmcEYA/wDSMfacFNo2ttQeWDL8gBEDJTlGoUz6YamQPATH/XAW&#10;9saVYTUAKR2xqaNLQvxiPtw4omRnQDyNJ/hgIjAqUcSo1RUiQCe0z8f49MIgRI8QJM5z0wEoXHZl&#10;UwdA1VCsRKAiuY8oiMJwEuzb1W3IAk1mZBAEBmJ6zllngYJLm2fA/dt3EtW5IALQqvUAAAkFsxMx&#10;1GBgtmZgm23erAaSgpqgqAagMCZmYAypgYJrrNZiCuXwFuEyCB1ljcU1DahQQcAnwGClbf1irKxl&#10;gmoaiqwD2LMzJABqMDBz/V1SQhKhm7pBZjASi9VgGBOc/ZngYOkuZkxeupEgkSQpOroaOQwmKigw&#10;uGGdKGCP6x92AqTGuVc0IBD0LDIMetPL7umDUAQDnUj7RgIm4cadQg9pUgdzFQI09fmz+8YcwGYu&#10;LDHQZHWVAr0MA+Iy+/AwDLDSZOZoumJAWoMdRE4GAQPEGs0AnpFSP51wMAZMagSAaA0yaKBZykE4&#10;GAOlWICmCtAIJNQojxrTAwCINIMiYIMiDmIPlOBgDAFBIhRMEapEdI6jzGBgHvxf5hInIHOJ+HXx&#10;wMAq22UGlRqr8xqaUzHSD8cDAWFm4hdPwRMsshVGmQQBXV4schngHATdvdAUk3C0NEMBWupXI6eG&#10;VcEBH+FP4YBbXFdwyuQHVyssDIkCa5eP8MCKR0wDguyAuogsYnT3g9SR4xMz8PPBFZ/tl54Bdu94&#10;TpApTuEsYOqepiRhi6syAOnh5Vwc99M8xo+H5M2LlsXC1y2G/NWOgJCNmJ0kyPHEJ0Izj+cffg4O&#10;s8PzQL2nQkra0gNqCMWJaAuipkZ0HwxBvWhBj/0j59IjAdW9t+42/U2FuO4QzZt3pChHXtZgrGJI&#10;pUmesHEJ7cmpEDMmojMGBgOq8fyWhj2XNd1/y1AKkEwrjukHIkA/0GCC5EUyBjL+IwBvvrlu41h3&#10;N1SGPcdTSCJVtJPU518cOBRMkDKsHOhiv2dMBTnfvpa0LjK9lwiLcVUY627hWJmSFJzziuJQUaaS&#10;KUAOU+GAxe43+q9+alu7LBGvPaXRpS5pW24WSsCIDUoScxhxBpERlkZFBEdZ+7GcZ42gzvJXg7i6&#10;JS5dvBrlvQLc3NcgdsVBGeo0icFQHKv8amDTGhIR/V249R7uv1Gg3O1bjW11/lXKQ0mob7JnB4gh&#10;tfCMA/qNpVWRzpUqS2qGCGupRBBkTnJwBUxH8cT6rxgFfvmHK6jKvkgIKHuBuARVRRYjKa5YGkCe&#10;tZMjImhE4octcmzqB6j0CqptGtxdPzOtwnumlYj+IMCfs/uwxnqIz75yyMbjEPJdkIDvWdIdjXpU&#10;iDhNwaVkzEDp/DDEnQWfAblt1yNu0PSFwq2jU5QGO4EMpENmARFfPFHcBM1EgyCIJMmlPHFHqbht&#10;wNuqhkuen+nVbiawi27iLoa6zKSAKkqSM5JrgFe38OqOvUGZP2eGAO1vXfcu49VdubjKSn5mhUGm&#10;0NRNQykw/jCihxAurUkUgnIyACImP44Dq3C7wi3atNq/Mt7ayi3EAAuKpJt2yrGoFJIr1OKHd6iG&#10;aaAgipnwp/hg6ePjmc/26vWvsFdvZsbfarbJvXrem4wFs21CHU6sRmcxBzIoJxTFdKXbzSCcjWJz&#10;yNcHd6Ds7p9zvOH4PbjXZ2wt+qGNtmKKJNsMYUBY1Qa1ia4aVNNsn8Tkd1Pl1QFJmnxOAt91yP6/&#10;lltg6+P4wtb9Et6dy3u2tk3byMwhxPaFyGYOK3fWrbQqhgygtPjB8vPGN5MZV1D2Ly3JbfVev7iw&#10;dtdc2bVm3LMiUJVkaQVK9TnWfHFbZsAF7rKZAM5Z5RTHOa5mVt9HQ/cHuK6222PE2rikbl1CoR4k&#10;EsoNSggLIoSYnEDcjW2lVkkwUZgGgfMa+AjpjNXXq6F7bupsNt6t7cenbs7dr637KH0w8TAjKYIB&#10;rXp4We3tlQO0AKsapgR1AMTjp485yzeXMvcPIWt9cfTea9uNzuGY2WtM152LFrdxF1RFJpFBNRTC&#10;bjtqJQnLImBHQQZilcXbbrqJfH7HaDbLY3C2y1pmU3UW6Sbkh3uaxpBLTpB/why0NQtoIk1r2zFY&#10;M5+WM688Cs5a6uzbkd2ty56FpFs+pZuG56XqAqLiwZUlo1FSaQTGFb17jQe0ooJPQ0pCyMb3meRF&#10;9k7TY7S23+pZ3W5u20tgaDbTW3qepeDdSCTUTOcg4iWB+WzH5mJQFjHafxGeuM6zMo1vPX/U3+32&#10;VhiNvtwt+5btfmzfACIiEH5TNARMmcqYW9oqAaN/laJA1RkK/biba9oi7PlE3F86mu2gzFLiMQru&#10;bZLKDduhYaB2lqg0Eg4h2rKG415lkhdIoZYkTE5UxnnGPRrPGGv5nlt1a2W343b3lncX0u3gjz6d&#10;q09GCASJFCTKyTnniHyjsLaqrKuokFSCfmoDX4434/zNaNL7DtWb+5vbjc67rRbW1urTKB6UG4ba&#10;BJ0gEH5RMZnFTas+petIUkJJJeNJkzl5dIOOu1xMtW45dH3m/fZbDc7uxuHU7wn0rKy15AiQE1dv&#10;zgAyQftxu/b3D/m6nSl4rqkMAqjMV6RljMvdM2OPk24y8KfuP+slni+B3VrYbtLu54vbbs7c2L1i&#10;NxvriTbtq1FJ1VuBjNB4Y6HetQQonSFgRkIECIxp5JcPmLwHuRt1b3W+3N3Tvt1uW3N973qNfD3W&#10;Ny+FFwmrE0FKeNMMntt6fCpHh0MYI0VsDe8yL+kbht5ctLYLgqfVFk3AxZwVEDo1PtpitcgbhRNW&#10;WgaZzrPwwemT6O35O1bAM/t7c2WtO1jZ7m0WfbaAisLcqQjH8TQNJFOtDOFuew/5UuUzlqxTxGDO&#10;l7rdv4Ie026f7ja0XLP6nk9k128ihTZsJatdyOLhADRBKrnJnxw4dSNbIH/psT/mEUA64LNu/Ot4&#10;Va2dtyGz5bbXnfVbdTs7FsjSp291na45eukyQxAAPb4DEr1m9HTIXSDBMzng4zXO3awTe2tsnupe&#10;QKXb7bu5txcW0uhn0W5a01tQDA7RcIB8sjgrR1NaKxWhgjwzpgyke5Au02HuK3euvbNu56llmBLK&#10;vqqQTPyxUKJiAIri02+eknTWZXKRWlP4YDhnvBrV7aWd2ipebQqPa3S27LKtxhqa8VYDwIbPqIxb&#10;NpFtKwJAgyehoDFMB522Q3u65Xe27Nv1haN66Htm1ai3buVDWph9QGmDLScNBxrIAmZB6SZ88Bd7&#10;jjb36C091bv/AI10XNulsBnAXuNuBQmCSRAwZyBjSZ6nVEDLANWgTc9M63sNae3oS2yoWKyAQxOk&#10;dSJicjhbk6lOfiYIGUnAQ+O2u2O05KxcaHW5bKKGLsWFz0rWq40AFQSImv24dtkaTIFQxjImvT4Y&#10;Cl5/bXE3FhrSuvpejZZlVHs21caFd1BAA1UMkxXpiHfMupkAFgRIOWVD/jgOhe2Ldy3x2/sKtxbq&#10;7BhrtFVNy4RNu1pkEhhM6ROUjCn06xHma+EZSKYCs2Fu6OO3OsBFDLRyBda4LwdrgstBOUQM84E0&#10;F7/3XcUBgxNaT44BftcIPeGxvJrNhmDE2lIu3CyE31II1ASAax8cUSiWViKk5xFY8OuA9U7q9e23&#10;G7ixtro/SKFdl9c3CwVgQO0qFbV+AGkGuK693euoAENScwPIE+P2YjrpmTunrcOz8JcuWrftvdvu&#10;r18HbQ3oL+W1y3bEqYGrV0iNXaCScNNbOqwZgsugla000rXFWbYu1+H/AIF3suYt/pfcW3s27TJs&#10;91Z3tqxcDI4KOSbyFSJAz8RUkYgm2QH0kSLqyWzNYqPhkcHV0K3yNq7d2Vy+Ctu/xO4a16DB7FtX&#10;tUuJJnQzfPIznpTD629N28pBqltlDVnxywMzqot1yO33HEe37tu9bFrb8pvdpuLhhQVNUtq7EFwG&#10;le0yDQjwc3Ckk6hpmyIkdsjIdME1s2mYg+39wm3s27u0V7xXnrouJYvFd1+nY6SUS5RD2gR1ggVw&#10;4EDoprJsFZqcvHx+ODPdjfs/ioX5I7TecjbW0UtWvcu2uPYRmUW1vHVaSWJ7WcgsAZWgOZxVlALi&#10;qJhrJzGUmkdftwbdgtcndv8ADX7uq2H2vM2lCW1EEMAXuXQCVCf5VArBg4mIV0IpnULRjx8IPxwG&#10;M3lrc299vL1l0WwOVtQpLMptsZU6TlpIBmTGUiuEm3IagJXbkAMRqoaARgJFvkLtjcbcC/cFu77i&#10;G4d1VylsG1oLr6xA0gMAbdYJoTmLHaWSJOkg+mmVMqkkfD44OPksuMOQ/UHnbLnZ2G3KJa/3fkVt&#10;oWJFpSptakvsSe0hWMVrFelhbtsdw0CFhSoz/iMHJyrmuZ2a+z9odzeDvb3G42u5dS1v09KaWW6C&#10;Sc6BjnJp1wzv7berb7SQCTIOZ0xA/rg6eOzXNq9+kvL7c8Dzd2xuEssbduwuRezN4w7KtQW/9WAe&#10;knxBWxptCFoQaDITnT40mcHO88nuW3abnnHuPuLZ0tsyb2lS1yJBZWciJg6tYPlOFW01SCQKATI8&#10;P6YCNzW9NgbS9Z7kX9SxKobbKt3chNLBSCEZRQxTpTE3abUl1bSOmYIyoJPScBy/6ie/LY4vdbe3&#10;dLiy15Ss27hFu6Vd1ABnsjuDgGaxjUbe2Qop1z8IFa4Dwz7q5a1dv3XtEyydzKPx5upRicqV+ycX&#10;m1EHrNR5ZYmOcu3i9Xjn6mbzULia1PawancW9QieoE+GJ+K6uD/xzma/zxm+euAba6ciBAPgcssH&#10;n8lzs+gv7O+Ka97r9vJoRrd66j3DdtFgRaOpQzH5QWIHnlOM17f3IW4ykyxIHnBak4M7TtuHuT94&#10;Hsi9uuCsb70VTbhGRlWC124tkW21h/wgkCJkeGOjodSKZkRT/pg9U6R8KuZ2L8dy2+2brpNq++mB&#10;I0M2qhzpJFcGzBc8Etkmac47iL++uKNJVSQCazqJgLHScV13cOe1QczlNMHDbe3idHdfa3srjbPp&#10;377W6WxpQjVcEkTr1RkZ+OIFy9cUfCTEk5VoIwYdv9v+1OG3LILYLgXGtW2NpACHty4RSfwmkZ/Z&#10;il3XIX1BJhVlSKmaGsYD0r7G+kXtnk3sWgrbq+LTPfuNbteltkuWhBukjV2mMo6/HFbc392jayK9&#10;oBIrnDf3YDufF/SL27t0v2U46062lCXb12xbt+paJ0pc22qdS9ugknUDlniuffXQxBuEkglj8unw&#10;8/4YL23t7nYeK+lnt47O3fXhV2+3tG3a21h3F47u8FOpCYlBBmK0ivTCV3D3DGugnUQWluuR64Im&#10;cj7Q43hhbVeK25vXZe1YC2SljT2sjPNCFMspypUtham60AMQCBpHiZ6ZYCu3O39vbEV2Vlr6BjuL&#10;7KNNpXTtsQSfiNcgwfHDzesBGpyxkAE0nI/dgMjtl9qXbzXbmz2o2KQ1y9oBuX9u3S2JUKTJAAWR&#10;mZGEMd2pKhySBqLCQAMqR/0wJj1X/G7b6f7qyLu64mwNs91bW22QCG6SzakuXbtCJUEEgEUzg4n7&#10;a5ulQsWasVrlgOP++eC+nu55UbS3srGpmK6bYTVaulybcohmkqNIGdRScK/3HdC4FQOaxGkmTP8A&#10;apwDNv6M/TvcbC7ut1e2Fp79k3Gu3bltFs6UlluswgSyj8uaHtjricOVv26OpDUEeWR/pgOT7j9v&#10;vs73A1y7st5t72ytOWN1TaAdwfUR/TjVoWMqZicsAc46mqkDNidVKeeB0J3f7TOK3tsHb39swuVs&#10;qjWWa45WUNxasBUaiBAB+OHU9z2gTJNBMmBTKhjpg1nafFT8h+wnmr1q1uLasP1DrbSxYDXLisx/&#10;LZlttMkiCIIETPTDye5tqRWM/PKPHBqXyY4yyfKfsS987W+P09ncsVVZslZchpIBuNFAep6dMS7X&#10;PbK4si4q1IqYjwgeGCXfecWua85+0D6lcNuTaXjdzeC2mvLo2ulR+G4ly4xA1T1PTLExOU2jwBdX&#10;IZnxwLvnabfBgeS+h/1C4hbmvg947BgsW9u8qoTvfr2x/hiT69t1Olp+Fcj5YG+/cw932bzvF3Gs&#10;7jY3bTqzMPUS6oCAyVbWAQZ6Z4c9Ra1XKc/4YGu/bMYVF7i9+l06tveADQWVStvSG0t3CeuZwYcH&#10;+/p9+JbJ1b/V+SNdsXbShWWJRnjQSxAMrJIzB6D7RhRYL/bp44ndr8Wttu2S46odnbvde4wBARak&#10;rCUMCZNJpQ/ZhDQYynr45TGJbNvplc9t8zGE3aJuNaL+YR6oCouk1J1BmVo8RBJGEDoCCQJOeQnC&#10;zEk+bmn7oOLkBypB9IDSdJUj8x1BP+aRJyj7cFI1eX8c6HGrcYDt3X+kQOp9QuxMkspEZiMzFCZw&#10;5AkGT4R+LLphjnIq/VEU+Q1ZgMwBoUMBTKYH9cv/0/fUL18cpkUyzzx9ffpLqlvU5JVCWCkq7AKs&#10;TLmD3AgidM+I64bPSP6kkAREiuAmWyA7MHW4ukG2QoCWnuP3Qj/MF6EVExNJwVRQSAczJEfwGAkh&#10;rTEszKxRvUVANTXbnS5XoROsCYp0wnMEmhBIkeJEZ/bOAkqTqQaVuIyG6VdyQbZOohbYEQxyBPgR&#10;5jzMEGDH+bqGEfDAKDekvpL6rabcAwqlEe4NaXPUBBoTMEGRnhrIEAiRJaQQYMyBPxrgJ8tcCkoA&#10;LunQ5ZYXQFZbrulGCmQwoQSRgmoVJ/DFIJgfHxxjbbtU/bdmNw94dmUhkZbRoRpDCpiDJBqBTCJA&#10;noJJzMEdVjF127hINidCo7PeawLdxXVKMk/mKsSpAyg1mueCbrSmRFDmamfE4xv1IcFxvyiXQhDN&#10;lkLW9KgzbIrM5eU0NThEGCPwzHQCJmTHXGFTblxDVWKNcWugBnZyn+grEaQCa6iPLLCTJgFiZHjU&#10;E1YfHpi2cSod24062A0FdRcrAUrpCm4rioESQKzWsYE9skEimqGGZ6fZ5YScZDoUo4S04tkEiyzo&#10;WVROr1YNWJjIjKBnhuoHllNB83mfDEVYp6IYWi6q5LXXtXHfUAhAhCgpLdwHUGIgnBEzQZiBl9lD&#10;gHVCWybjuCh1vpFy2ofQdQhLZEE1JGVR4HBUAqQBNBNQOmAeDMWYJRxbS4bhQPMzElwQKCjRlXCT&#10;kJkV0+Y8GLYA7AKuyhBGgOVliLrBT6wAPUDM5zUSMEKaRPjnPhAk+IwEltTpcuFBMKF0qp1RRgqp&#10;ICmIkZGvXCTNTNGArEhhMZeHQ4B22VAUDsPrXUcKQfTlAEAdxVqMQSY6NgARqHbBMNpIJgiigGtM&#10;A/cZWVG0sYGqyb3aFrW42mFyilBSOuAFIDdJAEE5KTl9324hLgS3l9QL3OZU67YC6rgQk5kExC0E&#10;jIeOEgkhgB1AIFZk1qcqx0wblykqUhXvk6QpZVYPCutEb01zZMyJjrGCBJiKxnNPhE/CYGIqSzkX&#10;AWJYGiFasusgNqKSWrSTnnTCTOYlpiZr8BGeeKluOh5CQbY7LUKV0rQIsQbgUUJK5Z06ThAWZoAw&#10;mWpXKkE9K4gkl+8amPpXSpRe2FLAhe5EitO0ny8cN1npUCNIjTP4q/dgJIa2QBNwm2p1PdKuCRRr&#10;JAgAxBBPXzyIagWBk/GICdAK+fXGrZT0wd1WmChGkDoKEvEMWBFYygZ9JOASxBmpgQAT4RTwzqBi&#10;fgogArDRTTJLsQR80kMCe40+wZ54auBgQSCpMQzEMRFCSelRljfjvOCJVpreqSyXFEhlUEIdQBhE&#10;oKqc8h8aYaOZYtqg9NInVmBpJyM47tJFowhtoGSVKkvrYWlqVF1XAAUgfhyIphR/EJFQzZREUoBO&#10;WWATbWNFxlJYvbsgzrUMYYW7jrPzAkmcgSDho6zI7RWvUDqWUHrP3YCWq2FYGXuVVURuxamEtswB&#10;keVJEZ0wVQQB1DahOruj5mnAPepZdXi4daRblh6X5IebVuyYILKc9WYr5YbakST4ArSZH8IwDtnW&#10;wc27aXAGUvrMhTqkwGFWaazQ1EZHBNWeuQ8T4Ag/D+2WAetOItsGo2szahEZVl2tm3XurCZU+OCJ&#10;EAGTkGoPxZER5eOAetIfVd/wrIVUBKPbEeoNLVkEEAiKQPPEZxqYiCCAQcyJ1SNI/ngLeyAoZ5Vr&#10;bFWBJ0j0whLaqUBgRWdXlghIisGSTMZr4zH88A9Nt21FMoUhAxALZOImdRqCRQimGyBBBAH4tMmk&#10;SABPTxwEtHOoFJJANsuVGllgfNH4p0/ec8ERBOkgASAIiQR8xBzwDyPqW0rEi5dA1MpDCValsRQV&#10;iSQJnpGEQCNMGDBzNIEzB88A8h/M1FkkLocHUrdz91o6qFfExTp44SV+01EERMCgBMYCQXULCsUt&#10;uwg1Y6bjEF10yRFaTl92EEBgABApBJ6mp+AJ/pgJiOEDSRccE6hGkMtsgAajMsBAkgD7a4IqNRmT&#10;BBHl1hga064BxXm3ANtQdVoyO4EmFazpp3QDE+dThMkmJ1dwJMZNqigwClQKgIBRSmhEJqbbW5Ks&#10;5rAMwWNeuQw3MGHkDUDPUKDMx4TX7cBJ0K5Btwzek89VZiCDlEmAAuQmT1wsDSAIEy1YkgmoNM/s&#10;6VwDesdzzJ7ITTAABCFST0gkmmdPPCCtWoB+AnUCkCor/aMA+LwCJV9Ui9/plbjSoB9TVEEEACsn&#10;CisCmcHSw6CRpI/v+OAZS4CEuNqW2zA3LboAxIU6w4JgEU7YgR44SDpltTEUBB8BQRPj4YLx6n3T&#10;1olVZg0ggCCzrLam6mJzwolgBDHMkArJziYPQxnghgoshgsFSLeokhaCYFwxBg1nyOEDu0kEAQfC&#10;SBUyK1zGAfuaEZww1QQ0QfnY6VCCMgCJ1E+ZywTVFWEyDBEEDpJBGAO2zKysoBQBgp+e0SR3siMD&#10;NKzOdcNtAzMSSYjOK9KDwwD9ugISWYqnd3FkDUnXUtFCsZeRjBD5iAvmp+ZqmGkn+GAeZl9O25aG&#10;Yslw6jatAIn5bW1WiwaEEzOdMlHVRQRUUIgldWX3jI4Arb2m1syuQjL6lsk6XCGWuALSAxkqOpkZ&#10;YQcukEGhoCZyIHQeOAkKRVwIIzzlU00hjIJanmK9TgqmkGQQVIhVof4nPALUIpZmKhWQpcRgzXtU&#10;yGZolRkD8cowilVUfMBCzAgUzP2/biWZmOgfQt+Wz3S3pkh2ZRqLkQMvlpAECoqTnhup8CAIkNER&#10;l5n+04xc6zOckmbhLAtgaYI7y0LbYliahtBGkEzBg9JGGGnSQZUiKVDCScyf444tzWS5WNshrkgJ&#10;cDA1H5gYW0nSNIFM4JFazgiQWPmTQZQTUjpitHk1JbIOoyq9zGW1gagjMaFDMQOsYSRGplC9Fk1F&#10;RH2fHEZtssPKSbQR2eRLn01a3d0rUldUyehBMkYQMpJg9DP2EjyPhitHa60gTKsSgg0KyEJ/zDqa&#10;5V64R3MIFCTImKjLVH9vhjU3smBKtlbbd0XISXa3ICC33C2PUoYpH9YwqZAzqYMRnFajwPjjprcz&#10;KC0kMCI1Iy6aCWQkMoAfqRFQIzrhLEmKkACKEwRnBnGg5p0mg1yweGFJBzWnaSMwMEZiJ6UypEA/&#10;wwDg0MWI0qUfviVmE1EAkGpkUH8MJnoBNREyalqaulKk1ywDpIMMHCgKdWYJBEaFDVMiAD4mmDgz&#10;rpqESc4BNCQP7uuAIOAii3GmSpGkhybQ74eBmCDBPSBhIrScjOo0ypHToSP44BTHQdamFK6VCyYr&#10;pBrnB8adMhgAjSInuJOrPt6jyM4AtLl2kqDbUSpopukUlWzHnMUzwBEExQntYVp01TngDeTD6yxT&#10;MNQqaHUoWqnoR9+WFBmJ7jDQIiQpBHb804BsJbTRo/0zrJkjsuEyTCfcM8/PCcytQRNBTIiqHw+O&#10;Ac1emCWRhIOokkgsrgJcST3A1p44Og7vmBCyB55xOf24A/m1ISiRcIVmEAqF1BoSopkwGeYpOEGQ&#10;pzigk9CaAR/DAOBdVwHSgdjDLVmdEPzSOvXPKBgmMKDUmABUUme6RGQ/ngHbYLXHUkKpY6p1H5aF&#10;IORofjQUwkrMjx0wJgkjIQaZ+BwB27mnQwYAdx+VSFyi4StY6GRnTDRYHMnSZkEZHpUHMyY6YCVb&#10;WCIkNpUBVaNSzBNxQCIAAIwkmtVAIaa5mkAEj+xwClAyQvp0yTQ6HbucqHETkAIoKHxwigBBoVkA&#10;6gQSP4jz8sBJHqKwe3UEIzSsMFufKQCYIIqDGmTHlhszAggDodImn24CTZadYZAzk0i76dsW2asU&#10;iKQYr9mEGKaVWDPSdJjuFf44l4mRLVnYsWYgiFaWCm4qn8SiIy7RkcIJMECSSSAQJWmdT4ZeGE5m&#10;QoCo16aAHS7urlWJ050iQCep+GCkH5T25jwoe2nSPDx8sUOBHXTTXcgM41sXkyGLH8RYSJ8BHTBF&#10;jEkmoqJClupKgZfH7MA6oltKEAh2KgSyrqU0Y1EHqJ+OEGpeDC9oAjzmi/2+7APpEWQVLONQL6jU&#10;gaZeQCxBzHkOpw3pCsZACaYK6u0mKZZVEyRgHmu6ykurOxJ9QBiwANHJAE0JEDwM4Sy6QPxTUNSV&#10;J/ER4HqRScA6lwF3AOiDpdGWFdVBPpBjOkgkASZiPLCIYVqcgp7WMmmf8sAs6GkALbGptaSyIRU5&#10;DrTuYZzhJGmNWmSB1AJ6kL4eBwDkEki0bgVSykBKDUYYuAMx8yzMTHTCakVpA7c4JM/KSPjI/uwD&#10;7MikUBLEyKiQoCyRJPcI0kiPETgjQAMQZ+WWUkKcvvwByzMafL3FyjKs/M0hqNTI0jPBaQDqJJMN&#10;XMDvkCBn/dgHDcJH+Ul1JqDQpLMWpE+PXErYbdr+629sQZuiQZBZCZoPARmMZuJM4S3EyqfcPJJx&#10;3D8puXlfR2jgEGQj6flaRUmfGcevPbe2O24qwoUqCqsAwIFEr9mLJiYfH+W/VzMvzI/uj90Wvcf1&#10;U5QtuLbjZvesubTeswt3b5Z0IMENI6UAOYOL1ZkgjVJMDIyPMHFcsz4PPvIC09tbi3k2txbQVdwp&#10;YFrRkvFt1J0zpULEg1BjBujJBXIuSysSDI6D+OBMZxTfGbyxvp2vIJatXhtbK7Xc2rQuLdN5tZa6&#10;9dIAIgaiWPzRh1e8QZ1SAGy0DPBGZ5Q3OK3Fy7YfVtgjerZIN5d4rN6l6yQ9ElYLMZAigyGGdyFU&#10;hdwQjdGFCzAQGGC65z9PVqfZ1/ebpLu99sG5utvZ0Nd2LE+lYsXdXq7YotVeVFdOVRBxFtu9h5ur&#10;6thpGpVrUyZ8cHW435lxW25PZcb7m482eA5JeG91WWsH9Ne3FwW/VRybb2cmQq5aZBgQCOuJQ/2u&#10;6A9q66EgzbIAIzkCfM0wYxvreGHuXPrlwW+Ox5f29x28TbujWOTs3G3aXlBUJedYAnSsNAgEwK4b&#10;tWtqrGLhodQIag8q9RP24LttvtPqi05vm/e264/bG7xNm1de0Td2y7dUv3pP5qr0iYINDII6ziWr&#10;7dJOnWZoWE0oIEdDg5sJu+K958kqC1yX+1hlVr1rbW7YcXFMWrzW7urSUEAoCRkTIw9+tQQtuyPC&#10;YgqBkv8AdgM8n0u5PcXTc5b3Vea5bKl9qLzXW3rXGBYhoUdpBLTlFCRTDPquzSbYFB0mvQQeuA0t&#10;3geM2e2tbf8A3Tc7hTfuetbF9UsLZtH8jUxJGiROgRnJOIznc3SYuFaQoyHlMfaMGpdZzZlr+NX2&#10;jw1uy7cZb3PqLq3dxlF97ZWrCwtyndqU3WgAaYynCU27dzO+qJEeZEZnyyxFu0/yzB7kvee29fb8&#10;fsuKTancG236hiqhrdn84KLIB7mnSdVSYAIocJFkIZWekgmnbm1OviMVq+SbTCyue433m3C79ES2&#10;wDJot6Wm+a2nTquYFwkx1icSLbECBp7SDU5nKZ/mMHPaY2sZDldvtVe9+ofd3DdS+35RS4GFwU2t&#10;1E7jpBMNNYEZk4e/MMEXEQZEA0nKJ/xwRnLT8VtiV3PDb/kL6aC1y7t2Ae2bgh7iBZDyIMrIgE54&#10;jG3yAaUuobdYUAaQSQM/44OkvjxiytiOX+kz7Y7Xd8JylrlCfzNxdF/1ktkTeKi2CA1IAAqJNawH&#10;ffKukNZZiA0MZgk6TBOB/wAL5mdltvpfvN2m43Wz5vb2LRFlr21tX0Cog9VbjW7ZXWGmCBTw80er&#10;yGkk7OxcKzBpOmKGT45YJOzpmxc3eF+kr7xF2/1B9xcKN+EVls390LC33fVZtKisIIU95ZSPCMsB&#10;d3uWMvwtorByCyxIoCf7fdiVrGuPzG977C9o7ayG439xfOWLt67aQXbm+LrbHqFLoayxVkkq1NNQ&#10;OjEYRZ3Fq7qF3g/SIkFgABTxYffgvbZ+XZacz7U9y8Suyu8L+5P/AHP19AFjc3bVwgXCqAWLQI85&#10;kEA+dcSbd/Y3BqPGOJJBGnSCSQsgHI9a4qX9Sf5p/ew/Le0vqZsr3o2vrnsSLNu3eVwQzXSGN7bm&#10;4yyWtmDPpAywg0mH0u2LZGjjDpY1EdZjSp8Tglm163/Fl+S9v+6+WZ7u/wDrdt03mySbG4/WBWFu&#10;3Z9Ytd2dpgCNLaWWZPhIw4NztUYp/tjVM11GPACPPpgnZbzmf3qm97M9977ZHeN9b9sH26FAtm7t&#10;rYvIu3DEuF+bTaMzNDSDXDljfWRcYrsAgA01XLwJmgzIjBm63Xqqfc/0q9y7zits+6+rZ3+6va79&#10;r0d6wDXYVrtojbmWm2EGoSoJ7euJJ3Nh2bVx5ZAsIVUySABKnwzpgY+cZMeyfdPF7HZLtfq/b2fI&#10;7rcH9bttzfV7Fu2twh1PzO7adHy0J6QDiNcv33gbXj2W0q6hqWCJoFBzpgSZmc4avivavtrjlff+&#10;9vrDZ3PM7jc39qn+37liLty2B6l9lViuhgACoEDoanChtt5eZCdqiBe4FyOtAW/rghi971+mvtvZ&#10;b61a998ryO83Lmytrjtvdd5QzdSCNJRiQFIOqfITh47a4va+4tW4FVQywYnU1D/CcBl7fvbit9df&#10;d7H2nznMXVupd2m85MXhs021u2FZQ9Cf8zRnAxFexatH/UuXG1AkGYDTQqMJjPI3+y92e4+YtvcP&#10;A8TxG3t7e4NteBt29xe262gPTvXlqvaNZLGtFOHDZuT6du0QAV1sWIgE1JB8qZ4CqX3DxKbazyfM&#10;c1YDXxuLWx2CbfU9krIdbYQSo1BmBYGajOMGNq1tma9fECCEVoLIamI8MAxc+oGz5bYcdtPbfta9&#10;6t8Xrd7fXrSNZs7vbKbaOouqFouUrQzqJOEC1tGD9r3jOtAZUU/AfEYCdc9wfUOxd2sb3iPbG3TY&#10;nY8m6WvUuXVMt+qts0FHWYUeDSMqtBty5Is2V2qIDrLUoBIYE5eODX0456rsbH2Nw1vZt7l92cj7&#10;25Lkf093Z7NLMj1zcVzbuWrSt+YR+JwDIHjhlQFg7ndsxaRpW5QzNBH9cGWm3u5vb1Tt/Zv082W1&#10;220bYat1utgtzc2xbIBvsGBIEzVQZkE1yetX9qrkWU7kAGsySYqx+8+OAzfuT2t755PibV73HyWj&#10;b8lcvXBxtpxas2FCkJYDGO5AAzakESZyjEgbi6xcOqhTcESsGCKspB/hgMrd9i+3tlt+OubHd7zc&#10;7l+O3Bvtb35v2be9tFmFjdWWgECGoYEHOaFDOVuKb26PbcMAkw6EdCMo8DgJljYWd7wPJbf237CX&#10;cf7hxFi3d3tuxZTc8fyG3P5827klrVyCzMoqYmmEM20Ambl9+8TWNJakeYwF7sON+ol2+9nbWOI9&#10;o8T/AO865+mXTbujfbLbhroRQo023augnV0oDhf6lUFv0tk1w0VZ66a1+ByIwFD/AOwdyHItyo9x&#10;fVHZ8Xt3F/fb62ve62r50lLQtkzqQaXKgACkSuHBe5lwpspZ26gEMHC6g3U1p1nBv/h/Gqvce3v2&#10;37C/f2vubf8AuP3byCGz+iu8dd3TbTdWXUsLKlF1BtQgkk59KDC/T5HTcuXeTsiZhQQJlaA+YzwZ&#10;9eED/fPpJc5LjOI9u/RPn90ANsTu7uy3O6RHtX9F82mYMgR0GhiJ6sa4rW2ilgt/lVYEB2K3CNJG&#10;RH9Rg13c8azLtG09+XLVq9uPbP0E3ewO2Z9ttrF7irK+tYMRa9N1OcE22yIwzd23Genpvbt7pRgx&#10;gsQTNSs1jyODU28vwX/C+9frgvILufb/ANPOL4Szv7Fy1aW/b2Fq/tbZWQm5AEalYdumGjwFcMqO&#10;AstcvLYv3bltAgYKSFBMkKppXAs8u3Vcbz/5qr3NtuM4Te+6PbHt/juQ3Vzdvt2v2bV/fNbSLbX9&#10;4veNK1CUrB60K1f4mXXbccxF2twlTq9Qipk/34i48vrcJvL+1vr5tksbj3X9Xtoj8Ipt8bZt37Vz&#10;bNx1h42qXUtkOzBjHcjQIk0rcba96FsrtdndB7LY9UA2+9qEE9BGWK5XrzcvO/vX23e92cptr/vn&#10;6k8Td27f7jyF23wxKcpZ/wBmsytr07YUNcb1CFIJYCkTiSb/ACO4R7ZNu3cVocrA1GdKwfvwRldt&#10;7W+jvszlNjzYTlec4jfW9ewHKPe3h48fpzf326v7dDKlrkHSRSZEkzhu3avHcWPW5FQRe1Kkqsog&#10;gWiPHzwW4+Cw5r3H7f2/sz3fb9ufSDcDaP7fu7P/AHS1Y3G4G333J2zHOW7twFztyoBCQFVgYrix&#10;5AC5vNuhIIt3kZpMAEr2iB/PBHHPpCLvBfTX3byCl0ucx7X3+026BBdW76HIhtxLU0sRAtqamoAp&#10;i6G2crKsoWJ1E506xJGA8w7z35xO03SWN3ttx6127dtXdu9q6o29ydSM7kabhzMBqYWlvjrSbld5&#10;6a62BN26dFVEr6UnMeIwb17MXuUPKcv9buY5v2Tv/p4OY5NOJ277ccPwG2PIWLtrdbopu15y3ZDR&#10;ZvKYVr2UGIjFDvNkm5sMFY6HEo4lSHFUuKaEHzwYlxcvX300+pnJezPdO23V/a2k33Fbk2uV4nci&#10;y21vbTcrp5PitzZGoPafU1sj7ekYzVnjtfM8f7nRFt8zsEfhOZZKHf8AGO2vbm/4lTDKSaVimF54&#10;dLt263x+l5nyetPcnvzjuO+i31R/anveSv7/AOi31WtWfrt+3a7yU7kfTb6k7Im5z/A8S6j8rbuw&#10;uWXQCSWBIriw+oN8cRxSc36Zba7Y6d8JiNvuR6TMzdACV7vPEnEwvj1zvJ0t6OM/8WO22/1S+rHu&#10;b6F8nydnYe6ecsf7v7J3ZtRd/wDYo9qXl5VE2ynT6xe1buRtwe4jrkav6c88vK8W+1ZbVq/x159v&#10;6SMXC2SSbLT5g5jCXMlXza42lnSuzf8AKh+37efSz6s7D6ibC5v+R4D6l8VZ5Lc8jubaqj+4rCpa&#10;5iwVVYSq6/RppHSMb22lrd2byoHFwtctPqRgisohNB6wK0xXF80+b5Lnvpt7n9u7rkRsLvB/o+I5&#10;3jTseR2e65K9Z3ig7ob7aDU9hb3cmm8AI+UHDu43vEbDj7VjkN1Y27FltIbpPq3NwT2G2ACxJODc&#10;xZiTlj/an05/cX9U/rLynvT6Te0Pcfu/Yqm45rkLXC3Nm3t3ifagDXd/sOV3G9uW9tZsWrQftfSS&#10;R2gnGY9woP8AbNw3czolt1hah9YPqCcE0/Nj4veP7RN/uF+tHtbY2iLey5Pf8nsb5vXwbb7W5sby&#10;3dlcsie0CQCR8JpjX8aCQhj5kQxM1NsE0/tlgaXG2fxfOj66C16u+2lgKF2XMcpZV0eEZByl63Cl&#10;vlCrA0jMQaYzHum3xj8og3F+6m5G3S41pTdW29hJrNkgyT1gkRg6W2bd2OOMvcH7AeU+s/GfQfd3&#10;PaXt729y/sQe7ee4jZ8nutrwe95vjfdPIXkBK2+ctNbNi3bqNu1xQ+skSwjGY0obCgckUazauQXc&#10;ohDvO2Di8JFoChiswZwTObntzHutuQ5az7m39z/3ztnebf3B7h4ZLlvi+M23IcvtrnGcb6fvG9av&#10;8HuBbu8w7/n7Vn1W0s6rJUacR7a7hibZ3qXEDWtLhkvXUVIa894agC6iNGUjOuCW6z/K1HK7z2ps&#10;XTk9v9Ot7x/KX9lyl3e7S7seR4LhN3uN61y17d4ngb/6d7lrjtze9YcnpZ2supNntMCZt9vyL2kR&#10;t2y21vbnVf8AVW2be3Ya9oLC2mEtcbtbX8vQHAt8eeIwXur3h9J+M57e8lt/Yey5Hkt5w/tDcWOB&#10;/wBm3XJje+6dsU2vvzee491ze0cW9rxW1L7nbXdr/wC7YP5ptOowI3IOr9Tedrdpbm5ti5fR3vDt&#10;9AXEkEqYJPgBWcE7tcYk4/geubr2be2521v2h7f43Zcnzl/jfafNNwftrlOO23t+4Tul93NxO+Fq&#10;7Ztb+wpsWrRUlLxL6SoD4kfqOTP6jTdVriNYTdIuq5aK3BqtMj3VMWx+MASCZjAms+fTLI/+wb9F&#10;LQ9otvOI3HF8dvNv7m33sLkeUGy4bnbe+4bcvZ5yzv8AZ8HvrSXOVvBg/HX7jizdtKlm60lhhsPu&#10;Ll0Idntzc9Z9mwe5Y1XPUAchw4nSMwOseOBiSZ7v8Kn7rZ+0uI4Heb/Z/UX3ft+KX25xP1F2+42f&#10;Ee4hY4mxxm6ubFf9tu8ZfcDdXSrWHlZRndlDIdYjNbvLetXNxw4e0bVwsdDoCLDSd1cu2WAAXJFY&#10;FsoyODc6YmzbbPm/be94TnOH9p/uIvcZzl3nOG2Fi0N7xXKXNrc9ybRLWw9i8TwfuPa3715t7Iff&#10;brb3F2y96XROiIn6o2ir2+KuWbliyOQtK36idrb3TG1edlZXVhdHcszIwax/4/8AobBvaFjmrN3Y&#10;cr9cuH9ycZ7m5279L+a3u32/ta3e95b72hZtcv7f4rYcjsdzsr9i/wAFdUWNyLCqLJEqVGJK3uLS&#10;36e82zWVn07Zql1V3Fsn1Xu3QpF2pCOYKjyIwYx5OsrLcnwP1s5DmByHsH3rsuav2FfmOQtbm7b3&#10;vEXeR9r8la2y8TtuJ4U7tbnDnTau7/ZIbi7xoZu5HCqLcTcS76M2nRVt2rTlQ9i6gBW495DqL3CF&#10;JmhMGMTEav6vXKJttl9dOO3/AAg9z37fObS/ub/Mc/y3G/qBx/uLiua3ZTfcTteF5Ozb2djjeNtX&#10;tzaRraruLaFke4UWjitt3P8A41+1udl6C376bp0Lvs7Kn9XttwzQyqwCgxBiSZBnFZ5zmzmoHJWP&#10;c+w2Pre6fb/OeyfqEnuXce1+A5P2VxO9t8Xs/ffPXbA9ne8vbmz2xu7Tfbrbl91dAf1EJW3txpZP&#10;TVm7t/8Adk9Hb7mwdtutvZjbOA22O0JW56ZK0eyTFtNHagBzmMT1zlZZrc7fw/t6LPh/dO3+h24s&#10;8x7r9n823P8As73HzB3PubZtab3Pf96WttuOHfefp90Dc2fN2tu9zkuSucgxvcibiQLK2VcweE39&#10;5Nncs3/SNzZb/dcf6lmw+2sqtkI6WbNlgCFtq4VT+IVxV8mndtnX4N79ePptwXNe99vzft+5yqbD&#10;3l9P/afvluO5LltpzvK3dzzD7rY77k+Z5faubV27v7u2O4v27TxtruuySzVN4u8GpRIIJYmkgAfh&#10;GUjBy7Nvg4HyH02vttWV1/T3tstqzttbKN2hdgy3g4ghlMqqUKiCaiq2s7TdMG2919luT3C/tzCn&#10;wDLkfOMCbWcXmfBX7Dn/AH57G2d3jfcvG8f9SfZi6dgPa3uywl3dWLc6jf2u4IN1SBJEnSDEgCuH&#10;W3O9tMtrdWLW/tCPUv2iPUOnJoHXxwT6ceql2nsb6Ze4Nrv+d9i+6OW+l3uJmuX9j7Y5NHbikW68&#10;3eP9RwbZtMaIwgx1gYm2tnxu+JFtlZioPp3EClY/CGPUZYcYM2dK5l7i+o/1p+mVu3f5nbXtvttt&#10;fZBynF7y7uNvu2udiX2s2nbSjoZCnI16Yau+3baSyoArGQgPaKmNJGWI1+puu+C/eLyvIbezs99u&#10;1u3rVn0r3J3pF++btsFre4216h7goofDOSMUfI8O5U6LWkKwAgVIGSlh0wa18n+89N/SH9wfF7q+&#10;p5Hlze3W52d9GUXT6CK0+t6FkzpuLkNNIpmMZq7wa3BdG5sh5tuRCxpWYNuD8aYY+HDtN5/lr11x&#10;H13XbNxNz27zDba3/uOy2m9e+e87kgMnILdECIBVhFRnjnm99i2724/U+haLKwNoXrOpYYdyXH8M&#10;oOJrm/ndp5McPdXtv93FracOnFnld1+dYdd7d4/kVt7kelnudnYGZaRK6aAg4y1/2Ha2u53G+2dm&#10;3x+73NlrDvt7Q9BrnRrtk0kAQDHU4zd9b62NTd3nh/3O3eX4zjuD5fe3fdHD8durPJL+u3c8k2yP&#10;z29rv7UEqWYFlBOQnPBcrxS7a3t7m64rbbjaMLdndX7fY5Krpd/Rggg9FxqSWTF6LNs5wsvY3vq9&#10;z2+5jY8P7z5Tj+es3d5v+I4rei3f2tq1dvert9od4rBlKCQWbzJGLr2X9B9v77Lchyez5T237cW6&#10;VQXLZ2vI8uisCfQsPW3ZYZ3GAJ6DFvd6MbeWS415eCf3/wD/ADke2f2J7VPp79POR9j/ALhP3Hbz&#10;ZFr3CcVy45X2L9Lr1yyUtbn3nzvGll3O/t3O8cXZckQRdKxB9m+3/b3B+1OK2/Ce3OL2fEcXtx2b&#10;TZWVsozwA968VAL3HzZ2JJ6nFcs283l+Ib9xX7l/rr+7T6o8v9ZP3EfUn3F9T/qDy3qWbfK8/ujc&#10;2vBcU1437Ht32vxiRY4/j7EhbO226AQAWLMJxcf2/kMvswRw2ayYJKgH4jrgYA1MU6HwiaVoT4Z4&#10;GAfXTr1ZdwUgwGfV3GPCnUYGJbiZEqyslPmQEsyFK3WExAXzpX44QxigzPjSKZ1wkwW/FoNhtpTv&#10;LWwBrVLY13riBoh1NVrm38cRXuQDUsTTV0mMowcr5ZjiOi8Rw1zcXgBb9Dbvdtvc29ka7jWYBBF0&#10;iFmhr4RliFceSWJEdRMVmKLifVnpw4ur8Txe326px+xt+juFuMdsqzeS8SQ5tXL5EJqJoD8MQbks&#10;RoPeACGidSDMFemNDq/Cbexb2lz/AHZ2tbAXLm2v7Nbvorx+6uqPT3VneIDLUqswRlXOFfZEMrra&#10;WLEAiVKighjlPQYDp3tfa7zk/wAu+3GWCNlZ222vbizcG23drebgWyNe2U3Lt/05IN0ATFcY7kt9&#10;ot3XO6S2GRgRatm5dDfMQ3TV/AYfN08euduY+jX0h+mG23PMcXs09h81ym72HI7O9bv+4OVTieA3&#10;e2FsbS3c26hQ77ZHIX0lGtyQwAyxb/T/AIveE7n3Bvdyb6cgPT4+zpKrY21to9Qz+K5EkZYmc9HW&#10;yWyT/K8of8sH139nWm9sftX9he27PC7n6e7uzzf1Q5pNxbuPzfujfbIPteDspt/9Sxx63Cuq/Lho&#10;HbEY6dGVf7dcVp8U7hXUCSBBllBgiBBK0mmRr8MHgFFtNqE7YUaSVLKQIrpz+3AwFZYPqXIaCC0k&#10;FmB1htRgRMeWBgJ5EECF1V13NC6Y6qdPWuEMsxmTnExPSMBMXcD0WJUroZj3Vgjz6kxTwwZp9xrT&#10;+IwEb1hrVCWBcllVokidRheoJMz/AEwhjUAnVSegFOk4Cftyo0TrWZQgtpksILKBNAIrWn8EePxp&#10;5DwwE+0F9MSAprBrpiaGQK1r5YKa1jKc8EkxbfikXiStpDqNCYYnTFsDuGmpJwf+P9pwUyjoVLG4&#10;NQaNLGgDSCSDBMGKRgV8Pu/xwB3CiWp1MXZpgmAUiPmjtJ+UdMETA/t/TBne41yesA3KiGUl2SAt&#10;SBQCsV6jpTAr8cHGSbcYTmJQXZdtMhX0RILCqmOhgkA5DpgxPXPB31mJJUS4ofUoPaoXRQzkQxLE&#10;QQax/fhQooJiT4ivx8MFU1zuugWiYAAliDbouonxrECD4UwsEyJzIHwqZ/kMBEuqNDCFMawBGnWD&#10;TRpMkTGZ+OF4Cg3CgHQBABIJABLBaKpBGR6MMzJ8cDAQyKg6M5GmQQKRXp5iMDAIMQQVFQcyA1Yy&#10;HTAwCF055qYrM6egjz8cDAGQRNTNR5KZEkDAwBAzNBM0XwnzwMApTJgR2yGDf9xgQD1/hgYBbU7p&#10;7iTkKDx8sDABW76MYIMrMwAc58zGBiB4GSAT3EsDmZAWngBHjgYZ5wJttwyq1VaQXliAzR84OYNC&#10;J+/AxQQcEqeqtJpGqKxpH8f4eGBgHxfktJ06i1R3AEiTB6msE+eBgDV9JFAUYhVVIAZiIaoqZ+6f&#10;hhLAkEDPATrVwJBYsxhaaiCZEJIAnyyxFuWyRWsTnP8ACMHLya/5o2vCcwlq4qMxDltK3oCg9shN&#10;ImQZhYHjPgIbqKiPhmBMZ4zZb64cXTOI37lldwFdryrayDabgLnUJgmkEj7cQmt93USanz+zFkx1&#10;5HYdhywu7ddMvctolpGapGpgCStVILDUD0InCQkzIJrNCB5iRhz6Cbf5W7bW26srMulC7K3YzsFZ&#10;EJrUfM0wB9mFKucjpn5yQa/bhzgReR5FQqbhHKaAyXFOs6Qyhg2oAiT2iZnM4eiTSngP8ThOnIxV&#10;3dNbvC7Ei0wbSWLKdR7m0LVjmxplh0LQ+OQiRT7MLMwVN7fQwXUyBrjXBIDKWPzIvqAamakAdJMY&#10;QU6gigNOsZ54ombfeGEV2a4itB7+xGQaVcq0iQMx/TBafE5Z08pnE5DpvBqS5OsNaBYMSEIULceC&#10;waciDGVMLAj7c5Ar8MURr24UrDoS1VXQe4M0y7jKnn59cKIBjyywFYb/AOnU11FhpK6dOpzVmATJ&#10;lGZJrSkYBH9Jnw8sSgxurWjUpglCVKz+ZKwUahMeYGG7o7T1MHrFPsxMWeuRd+3GUb+x3rpVrbLC&#10;22IZZKsjOYNJIBpIjFOQCxMdZAPStTJxoelLO8a3t1fWlUA9QkKQuj8pUVJhl6gEiZkZYSw8D9wp&#10;/HAWHG33NsjcIzmZb1wbekW2LalCigcSaiV6UxA3Y0oTNDBiKkz5YDqHsTdXN9y6Brfp2tuwJB1X&#10;LQCiA66qZGhihNZGKHcIXWFkMxmRGoxFAP54N6bTW8vWntDlU2W9u7rdLbWzt9s6C09xntjVLa7l&#10;6NJlj0BH4vPEG/t9RS0KEVYhgPlHh54Oum2ebw6l7X91qu33/uDcPAvF9siPbv7hBcd9CnbyNRpS&#10;oOoDxxAvWmBoO1TpOgk5CpP9v4YNzmZdM9tcpa3FqL1xG3m6AKNuLMfmFdNruWjq0lQonSOmZFJd&#10;YQzQSblFDlpgnzxnbbtmVd04vaPafb7S06W7Wxtevev7KzaVHvm1qZQoAGoiNIoPEGcP3NKbXToC&#10;lgS0UqKiB1w2/KKPYXb+890XNw+6Fy1tLgs7Vv8AXm2WOt2kdpLLpETXLLFPaAe+aA+nq8SdfmfM&#10;Y5SS7Y9Fvydk5e4214Swhu3LJ3htpdJIW0NtqL2Cpb/KZM9MzixtIpt/KazFe2T4kfEY7Y4xGXN+&#10;V3u4tb+1O4RFRRrNv/VWxaICrDiZKg1nKIwwNudQBUUYMwkznXLqMpxzmu0uVXTc+vo3rjXWS021&#10;FvbIwVSNbTbtuygQCKifCSAYw6Vb1GuQFUdqwMioqCMakvdmisF2ynG2th6lzcXrjfrL3qEs1zXG&#10;ky3QRWsGg+K7qA21Qg91yoiPw0Bj+uNWZRG4zdm1v93csXGVLO0RbLPcZgR6ksGVyIYkmYosZRhp&#10;hqZLSLkjSoH2HGcY/Kq32hO12m45XeXWjcbpWF0gTbtRIXTIHzLnNfhGA1tlUiBpYwKgQR0AOLi3&#10;8wLb7zbbq8mi9cN/boN46BmuJct3SFS5fZV610nwyBrC12qi1AYEMNbVAyrBP92JNZrKK+97r3N3&#10;krhUXSLV5dnYZ7ZZHW6ADdQsDCxnqpMgYo95b1MEQqQskzEqpXx8I/pjlLZcxqXE4du9obpLe2u7&#10;m/Yu2nvG3bQ9zpuLguSCLSRDmfKa9MHxmw9S+rMrOGdAp6hIMAx/PG83yXHTC77TBv6k+97XFcHv&#10;7Vjebexd22w3t65a9SSbgAuNdX1OgMgorAqMsdk2uyW1YVlEMQBOUBeo/njq8O17rl8JffX1D3vN&#10;e59/sd5urybS1cvuLY70/UXpVbK2hINO2T5ZThy4uTMKQDIkTJywRR8NyNxrG42+20MzXu2w5CkL&#10;ol2csD1gCDANcsV93tLCSAJEZg0mcB2LhUu3m2Ny4ilrnoCy1ksLhBU2fRum5ChZIAIGZ6xiu1ai&#10;jdpBOkNQGJNTPWcR6O76u35f6nYztbe3HK7Zl3O3vW7Qvm1dd3tWGNkK1pUYAkQGOsCCR4xgr4Iu&#10;uBIX0tXaaaokQfjip4p9OfiV7V3Qv8Rxe9vtZO6PMXNmz3gxum0yhH9RANUsvYS0BSIkDDgJe0jN&#10;BJ0mkgjpNcGenlVe9Ta7DnuU2NjWiE7hEDRcDzaANsz2kRFTIoOoEr1Q10BaQWU0IMiQNJ8PPBue&#10;OS9yHa2vqbfjN3e3D3HE7a5bZWRoG4ktcvKKBsyAMv8A0oxK2ltj6eiAPGkZSQCPgaYPO5v9ROY2&#10;1m9y43DX3uG2ES3qu2/SRDosOBcArExmRNQRiczC3eEVBEKJgKaTH24DmWxsbrmfbF9rijVYu/nm&#10;6Dd3LoRCeqsHtCkAmRnI6YsGdX2yzM6qzSB4n7MBxza8Zf2XureCzYS5tr22H+g7uf1Ny2sNZ0gg&#10;kuWVoismSThAZWYFmBGk5eH4ROAtNzt95Z2V9bNpttcvX7avK3dMOve7U1KFPb3QxOYrhwsRrMT/&#10;AJfImsHAVdvapu02x1EMyemAVP5pCm36g1QZgDoQZIBGJJMoPGafhInr/TAZLbM1nfb3bPrNtrJD&#10;W7gW8NwLRAO3YD5QB3zNKZ5YCLpae0Uyk9c58sBE5S/69gIov3bQuNquxplbR7CHJq6ZGOhFMRL7&#10;AzGQImoyyApgOie1tsxuq10m0dztrlpSutApuqwN9Q1fTjTqgg5Z4AMlNUsTKlQRAmpBj+eAYuqL&#10;KcgqKtq0jl/1RJm+9si1bu2bbjtUzUE+eWHisoysJHcBWCtIUE9RgM+m8fa8rsuSs+ot1DtZoXF/&#10;ROp1CV1EUAI64qmSNIFBUUMdY/tGA79seT/UC/dDAX9O2voxQqqsbElUkES9IZsjM4qbyN6zyAQV&#10;IZgQQCTRQPHBqbWST4XL0D7b5XbN7d464GC3v1wWwHU2bjqhGq7dIIWjAwoOVPHBaSwsU06Wg1Dq&#10;1Ikn7OmB3dfmNt/Y29/3VZssNwm42Xr2nGqxcsn1PUuJtrR1GStArDS5HnRo2yGvjSGGvUJPTLP+&#10;WDrtvZrLjq0+25f1dn7eueudpefaXrT3LYYtcFyVVbliIAMQ5AhawKzhNxtFwdpAawSWBXU8fh04&#10;JprnS89T/EWW3vClDe299tr7htWUsurPttqrZOt5q6nJOokjwIkYBU3jaoAHtMIbp2zq/pGC6zXW&#10;2Sjs7vb+27XNLevreGw5rbXde21FtFy8ANsep6tr0+Izw7atsBZEqzBXWRIoBkIwY7tbv3Vneb5b&#10;aXjzzJbv7fbC/wAdftqx1Br124Z3F62wZnJgrEkKIJOId/bktamoIuAihJA7gB/LB112m3R0jgfc&#10;u0G25hV0WLtl+O3NzU4NtGZtBu+mZDEV8TmKTgre3b07Z7gVRiBpgkigWTMxgvdM4tN8r7p2w5Pf&#10;2gdq1vd8nsrYDMHUG/bFy5cK2gNGpYKsBQx1BxJs2tRhq/ksTWJ0mmph/DEY8t+nj1rK+5eWTZ7V&#10;dxaum1bt89t7SuLT3DZa8Cv/AI9t5JKt/qQMoPScXdm3Q6REW1FM4UAqAPDFcHmX3BzKtubdm+6A&#10;PzG9uM164vpqbpKXrlwXAe+kgLWtamcT7Fs+oxahOgwPECTl44DlHujmdueI2NqwwuIo3jXUa6WI&#10;littXDHSUXpNRlNcM763qvJ4orEfE5GYwGi+lnLHYe2dzdNq1f8A1e7s27XpgIq2a+pchCSZ0wzN&#10;UdM4wyNu2hTWYkyawxiNM5TU4C/ve7LFzf7sG7Z9N7yi16aF1G424NbjgETokKSO4ZiROH7e3zn5&#10;tRyy+UCcBnec92+teUK+q1+jtSLrEXtAvFxbISApRZ0g5AyK53G1sCVpQCINfjlgPOHvz3K36W+n&#10;qemTca45QJcuL0VmidQ0yKHKKYtkt0Aj4DyjqcZ245HnDk+a7r73L/zjtd+yQIAU2xUwAJgfGuLX&#10;boQMulfv88V28ev+Z5s99b39TeuBWFbjllgCQG0z9+VJjEnFdXN0Gu4iqILMFoCSZMGfHGN9xM72&#10;jbRSS7Gq+MwKffiTPq821+q35vq1+y7Y8XxvL2+Z5Pc29ta2O2W4qboaheYD1La2mX5dLDUQwAPj&#10;is4jjL1t0uspCtBOqhJGZj+2eKm1u1zXbv3IfXH2/wApxXI8Nt79t7ti+1u29tvUtw9Fa4jTEhmB&#10;UNAmZxurRZEANDJP92JM+rv489vL5I8/Z2vJcvd3Q0OshUL2z3qDIJNB8Jwo1zJ8PsxV3mdaLbra&#10;sXl9IadLGIEsxY6QfGemeQpniM6iukVEnxJIzODzNbst7c210dxZ1W3ZLMWIAkqCB0gkSD9+Id21&#10;qBnr3V8hkMB1TgOZOyu67Ou5ctH0FAfQBccCLoFKiaHofLGd5DbsZZRLkaUWKKviB/HAe2Po37u2&#10;tq5tuO3t7a29jt7v6jf7r1FW5dvzJs3njuVixDAUOYpjJXk3SO6hbrOM2iFEdAOpwdpvpJ/2PoLw&#10;3Meyt/sthfuvxu1218izt9vJvbi9cJJVL9NS29VakDyOKh7t1LhW7ILGtQSENIAHjmMR0xMYd04/&#10;heH3XFpf4oq/6S2ESw1rRbbda2e66vICgglSVJjpi4sXFZkMkgZilf8AGMVjya5nd8HCfcfFNt9t&#10;yDpbCbh20ILln/SDXND3Ed9QFs5Iy1kVAri1t3LYUgEUiKdNWcHLBwefOY4Tlrt+G9cB1uXfU0hr&#10;QFu2CFGmCQCQaTHwxMWAocDVJBWsUFMBze9avvvl4992ipbt3ButFphqYg3FuXYAVg34T0EgxliU&#10;toNpkSxNTT5Y+WB/HAYzcc/d2ibi4LrrtlUrbRnbW7BSyugZTFRKgjKhjEm6AqgU05AAdB+HAYPg&#10;91f33JPeu3brOwYNfvXAJa6QSRqHaQKQKVzOD222hWuP1MjxVfA54BXvL3xebe7bitk6fp7elbtp&#10;C4sbncpC+qlpsmiktnE9cI/Ta3okgzScwBlq+7PAT095pxvGmd2AbUemUDLpv3CHXQqjI/jrFMRd&#10;1tVqvQZU6ZkTgN/7G9/7xrlrkDcuXL1wgH1oKm5bJVXOgkqpOeYgAdMUW42AMsRIg6QcgTSSBToM&#10;G9fJdZh6n9r/AFUNv9Nat3Lov6lG/uBle8qK4JS0SsnSD3GADQzim3G10CAWLsCABQCQBBjB118n&#10;dcXh6F9se8hv9xcvsli3stvetXr9+7o3F2+LRLEKt0ik9ujICTliF6G5tBSLt0MGIAnsCz3f3YLL&#10;LbOMx0RPcHtjl7m7tbriuJfYHb6mc2v/ADb7CtjUWpUyVgnwNIw9Z3G6FBfZmB+aYqPAfxwOzTOc&#10;KPm/avsncGzdv+2tptrW5AmyLIuMUuElLrO6nS0QpBGcnKDiQee3e1Gn1DPSoEVphmTqz+lPixd3&#10;9tX0996BWbgtrtk0shcIz3LyP2tbCx0A/wBQkkUWk4Ra90cg7g6nKaiCZ7dIqD8fEYH6U+Jzlv2X&#10;/SHa8T+n/wBs4uzuUtKyKLC+vduXOzRUQIpDdSYIkxi+s+73QAtUChJBImcyP8MGb4rn6XmH3J/x&#10;9+3+Vu3E2hto1/U+3Sw59UIvczF2zNANNJocSrfvVC5DQZgeS/fiYiXx7sDzf/GqE2Vs8bcNh09R&#10;tTgqb76deoW0BoB80/YMWKe8dg0h2IpNCop08cOE7N/g41yf/HH9T9sy7jjfRuWmbtF1LgbSqkta&#10;AVRWgCVih+20sc3sb6hlugR3QcgJoScLMs2WcVw33X+1L6m+1d4+13PCXNySzlTats6rdtrDT82m&#10;kZsAfjiwt7y1chlu2zqGn5gD8IxLLUcZ5r6Z+4+LS5Y33AcxtlsI73Lv6S+bYVQZYkDSFFJPnOJX&#10;rGpn+USYwzm+vAwTcDcD24sNrbUHT0nkAAlX0N50helcf//U99kQsZ0pA8DqiD5Y+vv0l0xfzWDR&#10;o9NnL6nJDqVrcBGYBBLVyy64QZMHtNBIPWTWMBNkWxck3ApcMhQqAFVSiAFgaGQEBH+LYahPUnxi&#10;mmgAwE0Jqv21GootkMLegsbj66uGMV8TAkeQAwTUOc/EnI/wimeAk7adLFreg6m0lIBfTpQd69xY&#10;nUhCxSuUYT0IkfyMHLP4YCQs6lYIZJUNJDh0j1CJtU6hYJ+054ST16GZnrSOuAkWkAVpCuCiaUkw&#10;EB1a0FRNa06+WC6VmVBEdKZjGbrL1U4rM57NBS9VCofUROi4CqmomjdYrXokZiCIYwSZgyJ/t44T&#10;Wa9BOLStwsl3Ulqba6FX/SvAgqD3MsHUo6SfCcJapJJgZ6h8KiG88LrL1D9jUAisouM+om0zMS7X&#10;AWBdrVW7awCZPWhwmASJaszqAOYGTRGJ2QydtOFtEm0rs1r0ntPdBYg3O70hULMUJ+B8ClgRSKxA&#10;pqMzE0nGNuLj4B6y4B1AyikAj1WS2tpRrBOsViTPWh8zhqIzMxnHwkV6VzxM3GBODqWAW2q63CWy&#10;SSznWJZLZoZEBZMRU50IA1rnMZTBpAI/hiKl9917b+lbYJrQvbAa2lxZl215LA7zIIinjgjApNQD&#10;FScugwCrYvXNIa1+WNLXLo0KFBoty+wghTSTMnPBVMzkaQYIjocA6h0i0IYsWlSLno6LoMPKj8Ld&#10;Gj+mAZjwMkQaz9+AfQICz9rWwtv5GAuiRpd2rEhqeY+zCPiawQJBEjMVGeAmwIuBFeJBeCjy8Q50&#10;3AWVQI8j1wUTAasQBQDVkMsAXqEatI0wfVd7bO7Wndu0K9KSJLTBFRlhSivzZnMKZy7e3LKa4Arq&#10;lxoNnUGQ9gcOsswM6lNK6SQRH2ThOkz1oTXVnH9YywDxcANpWPy0FsJbMJ6vaw0n8OqrEHwmmEgE&#10;A/Bp1wSAQZDRWegxK1qfLK5AIBUemGeyxQK9vSQVQ0AIqYGVTWMFryLRlAJiOgOoj+uI0kizrbSr&#10;Elm1xaDlmqdJAmkgZioJFcN1kgCAAQQBWCZouCeuU1NE2y7amuaWLH5D2m2oaQTEqZJ6+cYSO4Rl&#10;J0iQRJrOX3zgTgt2W2QAdb6FvHRc1KVMTRqmtACKCZjCScpORIBp2mPIfbgp60pZVKIih0TWrs0m&#10;GIAdXNDFFPX+OCj8IaQSaKZnz1T5wMVMHirmbpBVmVTqukLpBUDRBByChiepp1nBMSwMSGALVMmQ&#10;tcvD+3hiKWGVHQOJkqhAhECXLgKJkdM5rWT/ABCGrMgZLmApgNKwR08x/PFlsuYTg7bHphQuthre&#10;AWZiHM6pGZqJhqfZhmQCysBqBrI8fxEjwx6beM/gqVB0q6O5RQSCrKDrtqGZLZP3EiOvhhJEMSrA&#10;QGbqCDMGmU4qn1Ja3aRkuEMbdpQDbjSO/PMpAkHyocJCyAKAsJ7qx41YdJwD73U1l4chHglSQpYC&#10;UI0matHcBA+zCShIJ0sKwMyw/F08R5YBYvaXYKyCPzFJUC0xU+k0KdQlW+VjhIWhAzMyQMh1jAOo&#10;QXVxJ7kQAmobSRqPQxpDAZEYQQQzCgORqIECI8sBLVl0ozGjDUFEglzcNyVYQXPkIisUwkkaRkZJ&#10;aYABjwn7sBJUMbhHosNKgIisztb1D8wuJKleoFMz5Q2R1YmuVQRIgAGnhXwwD3qghrVoFtOksqI4&#10;1IyyCJI6UYAlqQfHCLkFwCICkKTMAjTQf45YCbtDFksuo3GBKroUkgMNbmajKIAkGk+LZAbt1EiP&#10;lAECDNCP64CWjMrC7otqwdoLfM4KrJKGJy6YRnWvQAGtZ6nLAP23C9o06lYElWK6tSxCBYMnq38s&#10;IPbMtWQYEFSSIk9MBNR0YoFW2A6tqdwVDKj9/qDPTkQpAPSoNACaEmp0nVlHT7cAbudTKluJLQC8&#10;atSzJZQfTgnM5+OeESmcEkSBE0k1JOcYCQVugwr2/wA24gZmZTqFtIYDJSYmppMdTgiRqEgTQmgB&#10;p08JEzOAcWWVl1Qx1ohBZgs9wItmDBAIgkwPCcNwNWmSSSQaCdU1KsPDAS9TG3OkD8vWpLPFFgW3&#10;BzJIy6dMGJAB1DtzNDppH+GWAPUoZgVaGWY7tDg1106zUGaD7cJGYgjqQIjKopnSJiMAZBIMKWXS&#10;O5XLEzJksKV+UkEmv2YIDUQqkgA9pUiNJMsxj7464BTnQPUuLLOupwwhi6JClWBJImVBpBwZESAV&#10;r0B8KEgYAhcDabkXKsAGyALxpkiYAkZ5YJl8paAQrATlQkycsDqctsF0mQEA77iXCFVSJZQBBOo0&#10;r/LCSGEAqMyJKgCRSQDlkYp4YBam286HNxQVYqrNDI3d6WYhpOp5PXIk4M56zAExESSQJoPhU4BK&#10;AkekguXJi4HuEKNLEx8xmCxhZPTywQJZe1hBECIANZkzT4TgFEKlwKyKDbZ2d2lypNIVpkdJrB8Z&#10;w3IaBSBWTMitJBy64B4SK6mDaVUqunS09shhJEePStMEARqoKwQcmINfl/rgFtp0hidVxtQdFGpL&#10;LL297eLZwCTUZZYJqNBZZBYrQQZFDIP3YB21qZVi28tptu7Ehg0MWKtdoJzJM4TSQtDUjobgJqUg&#10;zXLAPCtsMGe2wtpcudrLaABkOagCa0jOkZHCMqEAmKAgwRlnWnl/TAPySFbVoAMnTn3ANIBioE90&#10;ycowkhhBmpmi1ghYVYJzr/LLAP2yCHU2/wAsQWZvleSGa4dP4R50iTXCKtmZIBDGkEmpEeA8cY3u&#10;NcksnNTLYS25VAQrGVQKSLbK2kMWORMfLERUZ4TQTP4QTAMVbwnHG3Lc2l6FMHcMB8x0yxpC2yVV&#10;WRSCesjpGWGqLnWVImMiwqCrT088Gk8t6huaTHehFY0pbMhwbRBiRIJBAGBQUb5TAr1P93liJdZe&#10;pUlydAX1RrdSA2kBSZAPU+f3jDRBE9APAxBzmD49PtxVSQ6mAKkrLORrA/CUYqenkD08iEE5DrMg&#10;dARUwOnx+zAPqWlmKnTohzJJIYn02crmc+0/zwc6YA6zEiQ1O0EZT9+NTayYC0qWLAlVHcocjQFj&#10;VOZgxCyAD5YSAa0jJYgmurMM1YOOsuZlEgkMqmhAlixMMQF1C1cVZAKmsCCMEc+oPdQEkkH4YoO0&#10;xKsBp0toAbtaqgmBqy6kTT7cFFI1CKgEkgaqFgF+GAdBCk/ltkCQBP5RoLhb/u6z06UwO05ETnEG&#10;JGY6Ca5xgC7wAxUgd0kupEGIJzNYmBn5YGnwnPURBqIkkE54BWttIqCCCA5glCTADKBl8Bgpk5yZ&#10;MGtQK5/0g+OAIKyhhpCLOkqp1aXZiQScojqpiTHTAIkZ5gDu+aBlIGAWTo09g1C45gMQDqJ1QTnX&#10;qPvwC2smoBiQKiKQSD1wCVT080lJIZhpq2vXpZIFMiTnAOE0gASDWMgYND/dgHDqGliQwKgTLG2b&#10;itKKzQQCJJAFSaHBgkZkAEsafGgPxHWcAHWTCdzKERdbDTlDDtqIMycvME4H4QKAgUIEMJkGBlT4&#10;YAqi5MSrMLbayXVqBlHZUMR0nzwgfNMVEHI5QMo/lU4CSR2ElgFMiCRJZmLSRkaDORhsmJzUrICk&#10;TMmrqMhFCJwC7ZRu2NRcgkqdTeSk5mf+37ACMJMKTSXmJIAA1dtFHh8DgHZL5wLRCxpcsO1pMuZk&#10;GkrI88ET+ERAQsYrprBaeoBIywDlvSDqMgm4EVgQtSC2kpQia+XlkMNNmB10mQT+KcjHj/1OAfAf&#10;Ovp+qxUAQxSNOtVzOk06RmBGCORaTUT1C0bxJwD6C4zizotjMKpdaRaWGbSINBl/jhAFDJpKgVag&#10;isTlWk4gfcsLqObZVgtyTKlCQx+YgSREEUHhhBE0gCYikA9ophOOBIWVUMQ5idQNX0iTIMwSAY8v&#10;jgmWJg9wFOkVoQfCaYoWtwle9YVyZAbVqCiW7v8ANFafGKYKCIj5YiklqwBDZn7cA4jLc1KJTVBb&#10;JbcwWOtRAg9D8MNggE6gxFRRaCtCoFaAzHhTpgJDa2QFDaV/mDTrB7K69dKmk/b1wwQvU5MomROd&#10;HpWvlT7cBJDMRqAgujkGWEUKtbM0IHQkT9lMERBkgxCkyRIGcr9lYHTAOajpOlwT8iBA51Gaal+9&#10;ZJz8sCadTlAoAAxNR/iMAoAz+FSSwdiTmpAIaKeR8TlhphAyjOGU1zgVj+WAfVzqMkkh1UI7EaNP&#10;c4ZTJmPiOmZnCSnhqnqQTUKKLBFI8cA8lwLUaNIOqGMHU0zLCrA/5cwfhgTGo5KpymTAOcDz6TgA&#10;VJIDMfUcUzRVZvwsaUI6k5+GCiuogDTMVMRnNOsYBSjUAskq/wA5A7iyjumINDMf3Uxofa1g3+Ys&#10;LoVghJ1aRpJ1ACYNAa4xv+Ws7dHLfrNyn+3ewuWvC6yi/Z0/6jJdW3oLsQMmYATUjw+Hr7ZFbey2&#10;6aNQW0tCB2vFTjb47yTGz8q/1Gtb7lff/uXkn3Kat3ym49JrLsp3HH27hVNZAB1JlSpZvIHD6qdR&#10;gTSR0oTIif5zg5s7yG+FzarQoA6Wy5KhiUTSLm49MsQ4nvUVmpnotyJInOhWcqTJ/wCuAq9htNxu&#10;LVjQSNKOrX9DhmhiXtQnaHLCciAM8EokyojxDUNK0+PxwDm5vXLFsLv1a6rFLls23VrKhgNWsPQl&#10;Se4gQYzw1u7UaEvHUhyaKgE1zETlg34/zL/6dcou4PIbv28BtN9t7l439ldcizd3VpyltrIRixtM&#10;O1qVBiuIKrvLDfkxe2zAmCQSpAouWWDedLfr4rp97ffT33Jt2PuP1fbvu/a3rFl91ZD7VL6u/qes&#10;zuQfwkGKwDFcLW1/l2zKCZLAQDqzp4eOCzftmbc/BC3HuCybcbr3rstwES5YRrl8MVayuq2odZJY&#10;rRRJMnSRiZb2zCfy4rkQBPgTqNcHPbe7fg5zy/vXbC4p/wB2BtG0Uu3td269pLrEvbS4ADLAaaUA&#10;gHxw/asOWgotTHQinlgwyXuH3Zt02AuWd5u3bbgXNNu44Yox0623K9xpDBZ8SRh5doqklnGlqjJS&#10;tRqVhH8c8Bn9z7/5TcWEPH7C+24sWf0t8Nru27jsn5G4s3bs10lRHygggUrh/wBG0pOlpgg06A5A&#10;E4DMN7g57d2h+o236Wxcsvt2a++lmVWBvh9uBmWA0kmGgCmK66uh2CIT+KNQExWZ8PLAdf4B7e+4&#10;u1e5bktvbuNFu5ct2bpe1rb0TZNo6izOQAYESQDINGNbqTKr0E1MBqEHpng1nTHOW0fieJvW9vct&#10;XriXtDOtp7qJqfbnUjWxbjQwUaiCQMpM0whG9SVLgkah2xlPl/E4N7zXXGInclsk2KWLq8ey27tm&#10;1eK3RcvqzW0W73aidJWC7WwAKg1w6qoKPdp95BAokeVeuDnbdts/FSclueS3LO/H8Db3F1Dbt2ri&#10;hgL6Fgl7dMDDMCYAWAYoB4tkbYgq11tIqamCD+KR/PBrt2/3f7f3rDbbj3shS7teB2jevbOlWhr9&#10;u5aPptaRLqmQSJ7sxSlMEH2ekK+4ZLfbB1GIHUDrlOC43zntOXuO+oD7r9bsvbHH7zf/AJytbNi2&#10;9xSF0+izAQjA+Ikg/DBmzsb6N6O9ZXWJDMADIkf34L9X+7/gaX3F9Tfb+8217nvpltt3xu4F7u21&#10;kavyWUEHo9swQQagxAGKy7tdzqAs8rBM6UdlqM5MZfHErUus/Nrj+DsPD+8Pan6Q7j3D9Fb8D0/V&#10;v7TY3SNTvpZLZC/mapBEHxJoMSdpY5zRpt721cAM6pQEAmDnhyznxZuYwfvf3D+2lN4Nzz30+5rY&#10;7ncKECW9hudNxVHqi7rVVXs6gDqAKnFpb2/PqCGNp0InoZGcscVn/h34xx7kvd/7Vt9ukvbHbcpx&#10;2/t3Su3W4m4sPbvBitu1atOR2J2NLDzzGHwOQAGq0GKRIiSW6GB49Dgze3/LcqHcbj6O39z+o2nM&#10;3l227AazeS/e9G2qsVJOoSoXv1gAhiQcq4Xbu70Z9ukGkDwkLBy+zBFHy3EfTBhtrmxt3t+29vWG&#10;S9bu31UA3Ya6XUksUFCrGYgeWI4feFyQ6KTJl9JJIyMmlcsRc64+bYb7j/pxZ4ywt7i+T3CD07On&#10;jLdwWtspU+qEdNPygIywp1SwmBGFD9UJJvWpJJ000znUU+3FRGu7j2DuES1/7D3PpZt2U267i5au&#10;rfQaVF0obZYKVWGXurJBWMTbZvXOy5u7VpgB1WsVBaaZ9M8BzTnU9t8WDv8Ai/p9znuCxqddcb1u&#10;682m/wDpAG1qQpEMKGdQ8MT0uKgBbdq5NCV00IoMsByPkeI3/L3o2H063XHWkslrab1r6vdt6u9b&#10;DuSQEBChzWa9KNXt1YIC3NwSpgdmZ8hHj0nAXHtv2Z7ksbl93xvtXbWd5abW439osllnTUHDODrK&#10;Aj5czBHhiD+s2aMBZRrhLFCX/CR1HxyGA6s/01+p+92m73HuHkdpw/G2toeQs2OOurtxes3mC+je&#10;ukAxA1s0ENBilMOFzfHbbIKXGkNUHSczlgK7bcdtPbdwLuudt79OR47bXEu7d4O3S4pS0v4mDkiW&#10;GcQViRhl23BKy6rqWhXpqPUjy64C543Y+07OxvtY487o7a4z3U3odV9S1bJvG0LkjUSSIV4YkGZM&#10;YRcvW7dxfVLPUKQZqfGD/T+GCyW5x6LXhvb3Lc7xW6/2G3teNtol3e2n7gtnbmyWNt7lqoZUBJBa&#10;A2kZg4bu7m6WAs2iqigMZyTWnhgY4yvuG9n8Fa2F657j9wWt1vWS5uH2d24TdtPYh0tWdTEMXPcV&#10;BFCRANMLNkkD19zoVlIhKli1NJHQdCcEVFn3HsbVy/8A+wv7RTld3td4j3d1vP8A3T26BR6r2LyC&#10;CUhtKkE5GokFP6bZ2rTOtp7r0kXJXM6hB+3xwPTJ+/7z+o3L85s9huvcXE+3eN3Rf9FueOVLouWV&#10;t6CtxSIaI0qkRWR44SjXg1LFq2M5IBMZCpoYpMYLxj5rDkeP4C7trrb73Xz3NbmwwFzbW7hKpvLr&#10;A3NFhTqSRqGoCFilCMSW29p4a/u21Muo2lIlQDAUE/ywJcejH7b3fz2wS5x3s/6c2E2G0d9lb5bf&#10;be9fF+8ls/qbrg6QQrS7uROVa4Rcv8dZ021stfIaAXkkE5kCsZ4LNNrMp/Ae0vq/z/6z3Bvvcu19&#10;rbN9vb3J2myUbfbXlFw27fqXDpDaiukKviZFMIPIhNFqxtEUFJ1lSTIyBJwXtk61c/8Avnb+4/Xc&#10;17p+ofJ7q5b3ds3tpt9ytjaraJjXt9LSzKYjtmTM54WTv7yDS1uzbkaiSFgxmpERTKuDOt1n5plT&#10;W7f0k9tchcXdbPmvcHKDttWrVq5vLO42lttJt7g3ywdQx/MhZNBqwwmwP5lzc8qIMsFRss5kU+GD&#10;XdnprGl5T6sIBxfDexvoJvDuLLrbfdchxNuxYuWLjqBcF8AkHtLGT1CgiMFb2/EyWu7y9dZolFDA&#10;EL1AH8MRra+THTCTzXvL9wYtWNnwf054Lg+Psm4Dyu+u7QXLVxyQNu14Zm2f9QKSqrA8cN37vD2g&#10;Ba2+6uOT2qiFtTaoMnpis69+3S/4rb2lxH7jOTa83Pe7/YvEbBLSm9vN/vtsl3a2LqBrLW0tMuo9&#10;wUEATIE54eDWPSFxePZlKyUajiagA+P24J9We21nb+z93XOeucPvPq/stibO5C7blNgWubDebhDD&#10;XLtxmEoT2qIq0DLEe3vXh7VnhCTqpqMI65HWcGu3TP5mo5j6a8T+u47l/cH7lbFpbO0t3XG3VLm8&#10;2u5FwsF2tjUE9NpLSRHQ1IxNs/qyLapxdtXYsSC1EEUBLfHBjbr1y557jHsPb7rf7jkPrrzN/jtj&#10;tNsLZTa+ru99d9WdxbFvbsdLGC0MBGVNM4cNvkb5cBFs6biAi0VELFSQ2YBwRTWef+jvtRuOu3d5&#10;vPca7zgt7vrY5u3cu3r++G7P6YW71gEWmuAmQTlnTCbvEB1X9Vy4sDQo9JbgEsWJnVnXwnBrW46T&#10;P+KTw/7gXs3Lw9i/t73vuW5tdxuL3+5X+I3N1126bZbfpqt9PTKoal2zAlugwpNnxO3TVc3d69cs&#10;n1QVWGlzIjx8MEtz8kLd/Ur6/wDuzmH2nFewfa3tzh/ctq1xDrvN2vpWrfHbZk3FoqpFuxr1dqSB&#10;lEnFnv7qBttujARjbcMawBmT40OCOL/SjguT3lj317Ht6m5HaHmOPubBjetj1Gum4osBhKszIYkR&#10;pxB5fiN/ut7x/Kcby7bH9OU/V7ZgX22728hgCgNGHSMHTXeSXWzOfg2f0L+un029l+xfqF9Ffq79&#10;Edh9RNv7jtcq3s73NsF4+x7q9o85csnbbxRvt2hJ2jaQzSwZWFMXV+6rBDu7Ya2KJdFvWg6QRmD/&#10;AExHN569ocJuOKHJbb6e8k+y5S81w7vgL3KLseUuoCRbCbuVtbkBZBWFMxQyMWL22t27epPy7ghW&#10;oRJqoI6TirZZzXIeL9w8by3N81Y4vm7dznOJe5/uWwIvpuhbt3tO63FqQfUNu4CHAA6mIxShDY5H&#10;SVAt7201thpAl7Q7dX2UxLnHCPTu837+6Po3e5C1u3u8j9M+b47ldpcN5i1jjObf0N/Zs7cVUagG&#10;IJiTQYud7xW253h95xO+QXNtvdrd2d+2aBrd63ob7RQjzGJrczNb0m35tfR5P9kfWv3N+3P6/ezP&#10;rJ7Mvnbc17P91cP7u2m6ZvzBd2O99a9ZJIMWryarV1SI0sc8eH/avKc79LvqJu/aHuK3uDf2Y0cX&#10;yN9z+m9xe2XfXtN1YORv7cfl3lzBE5HGq9u0nm8eZ6v3J/Wn2f8ARX/k+/Yxwv1p+k+/4t/b3vjZ&#10;Wec5DiOPt2W5T6U/WPZ7X0ub9u8qv+pZ2926We0TCvbcETAx65tWLHNX+O5bacvurabaWG1suvo3&#10;Rc7zrRTRq1mcR4s3TOlnV+VvnPcnPfts9t/Vj6Ie9foT7L53k/eQtbZvfHNbK83N7S3xwbYbPebX&#10;eXVJvWEAL2bdoouuCZxpbttLxU3URyp1gOFYhhWQTMV6jGZtnhh4x4Dl+U9u2dyvCbzkOOsb+0uy&#10;3CcdvN1tUv2j2vt90thkD6hI7lMeWMn7jvet+k4uyfzt9ubKECrCyr67x0jyGX8cbb0nPf6R76/Z&#10;7wP/ALDi+/Prh7hsXE4P6a+zec31tt5bI2lzn95sW2fDbUXHydbrjS6SWqYoTjdbEKr6BkigAihh&#10;REj+7Gc84NJnZ8p/q5vjd4xuT3cpe329u7qXOv1PVu3Ny/npLEw3XLpjDe6eR2tzltxsruyvubFm&#10;0be4tDQbtxj6mhSw+UdZMTQzjTeNs5lfUz9g/wBHvfHB/t+9pfUX2/8AUP2xx2394e4+bv8AKe2e&#10;eU77Y8bxxt/obm8aztNx6g3N0aTbVLDXljUj2yDNHft8c9ubr3wVCKhYWtSeodRetDc6JIIH+Xrg&#10;n/E7sdM/3PWnt/lfq5s+TJ4XY+1it+7yG439rY7vl7G05h+OQ7ZdmihQ9rjTcAvcim2vIbkj88MS&#10;hdR9k1srb3F9W9TUtz0VV9Srp9IotRr/ABE9cqYFnkm0t59Ge5LYfVHa8qu65b2p7b3y/wC1enu+&#10;Lb3Hu7u2ubXe7obxuY2O83CrYvDYavV2dq0yoFhLwLtqLL7baNpRL9oXFNtUR7B2639zebUNJEjR&#10;bUk0PeeoOCd20uMNDxfu73xxv6jfcx7W50cdurXKb7k93xHuO17l3/tr2n7e2Q23rb+0fRduQ5a+&#10;i2rfqov6NBW1eQA4CbGywZf1+zUJdU6Q9xUV7cruNZMFtbCYGX4icDu+OvJ7e/U33LZO23K/Sj6g&#10;bpt/xDg3bux47e8jvNry9wb32oOMb1b62G2Fl1F244ZXA12FSCmAlq49i2i7+ym3ZbkpY3bJfUa+&#10;1blz1D3nO3aFBSpywLtrm3HKJynKcRtPcfNcjyP0y53kfcXH7njxZ3vuf2Rs977av372wLbrecNs&#10;W45SmzQRZ5PmL03b2h0aymsXA/b23JNfYJuHt3nQsbjbpdy21eAbaIQGlnBIYIBmNRpgd2lmdozn&#10;Ke8PpBsPbG3bkfaO35bg9tvk43a8ds/Y269qbL3hxha6OV3e9273dstjY8c62722ub667F0d9onc&#10;Yb3P/sTWQlpb1s2bZbcXna7bDWAB3bcqAAztIOgUjLEufQl8Xqmez7f7PPcNzec+/tvff73yCWPa&#10;/CWbHEcr+l9x6iybX3lb3t67cubLYW0sXdt+vuKbnquq3mPbhrc8hyG2e4m4uFLdu1aM20S9evpu&#10;aj9Q1skMEJXTbXLNsGtfHrtrn1aP2Z9KvpJ7u2ew5H2vxachuuT5bmbHo73f772/xXtvlPZrjbXb&#10;ftLacvZtvtLu+9HcW9zy24Ja4p9Pbhmwk8syvdt3rSG4921tmuujqL+8tAtav6EBk6QAQoJAipyx&#10;V/TxPptS7X0P2m84zhOQ9u81yVnjeP4nlfc2y4Tj95x9+/7e9jc/uBtOV9sW9/vLlnRbTcXmvW9x&#10;u7y2WZb5e0hKsVLyPDnSBa27l+UW+LVt7N97m5U6bqB3ADCSdIBMUnTGCXXyTnoqb/0m+ulu5yF2&#10;/wC5Pc2ys7X6O7j2rd5beWPcPtziOL9s3rL7jhuVbjuPu3mtbv07FtN5d9G0LgFwpc3SvJO3Y422&#10;m9tps93Ze3d3F2z6Ym7uxfT1BcW2CRFuIyFAogg1Jdt+LLnJXI+4vq9v+T+nfIbr3x7E57Yc3w3t&#10;3jOe3HJ3LVzgvZO89u7xuL3nHf7y9i1cu3uUN5Lk69wq3rm4uq9t7Z0MXtlt7uy3u3fcXtpas2mt&#10;Xrr2Vt7a16j2gmt7arcOpiZG3oWEEggys9DW7T82vF/t/bK24n6h+6eI98/T/wBz2fa/Ae+OV9yc&#10;ta5HhOF4j3HvOV9680/F7DmdxyA4Xj+R3Vzj7I2uxt2Xt3fcw9S3s7wa0l1WTRkU408Vzm6sW+ZX&#10;cWt9s3v29rdYm7ud1s3CNe2zuSusS3qlY1UWO3Ekw7zbu1zjFy9qt9SLH1W+intX3Pyv0h3PtTmv&#10;a3ujjeE3/J7CxZt7H2nwfu3aXtxtOP53jtqq312l+2m2bjRfDenqubkMEuhmvLd26wUGRADBVioA&#10;hROcVy+/FRyfk+I4iw+5u2W211rtxbKbst6j2rhfWx9GSCSRViMsoNcO/rmtNoUxMAknV8okBAes&#10;wCcGdtZt1U4+nO15nbtvN/ZS6bd8utgjSSrOVS5viYi1BLIs1I+aDGJG25C6bg06hEEsZy/ECJGD&#10;O3jmMxk/eP0q4FuIdNxast6lsejasqq3FdJawBT5SRGpjK9CWjGl2t1LhkgKSD+YhhoOdBg4PG3v&#10;3hN9wu0u2rF69vdsjoycbu1G+2LopBMFxNO6hyho8MXtm5uE7VdL1ug7p9QDqDlOA8ne5OC9qb57&#10;3Jclx3Ie2ORtreVxsEt3OKu3UI9K/a0d0aiaVyqBieotXgFdDbMVDQR9xxByLfbn3D7bu/rOI5S1&#10;yu2V3e29mRctvqn1dC6Y1SAZkGD4Uj3eKsvJQAL1IAMmNVT4eGJ3a+o1HB/uC9ybFUXkL+6vbm2y&#10;T6zkoFYaW9EDIivn4ERiqv8ADGAECkCaQABShOND0R7T/ckl5rV3e7i7Z3V0qLdw3Nw9y5rANzTc&#10;DTTqhFQD5YyXJ8L+of0rCG5umcBLVtSbjEUqVy+JOMbayu2nkvSvev0m/cRb9rcUfcHurltpw/s3&#10;j+PuXN/7j5bfWtntNpZe73myLzd0kRotKSMuuNF7b+m9rZbq1ynO3/1u4sstza8eET9JtbgXte8Y&#10;/McedB4YuuvbMOue6fKvAX7y/wDmG5T377W9x/R39svt+/7G9t87Z3PEe7Pqzud3uk94+59m9xre&#10;52ntexbZRxm0ugQbxJvMpIGicdTn4eAoIABkADGjnGHwqdmuO9y473Lt1me7duO1y7duO2p7l27c&#10;JZmY1LMSTma4L+3xwBf2/jP2/bgYA4pNelYMZxgYBdsGZGfTKCfDAwEm1bYkwoksAuoSSTXSKmME&#10;TE0mk/31xLMzAu9psbhuW7Z0hrjRCjVfrB7RECvQHEW6zNlSsVNCZiBGK4+TaWYlb3htim1abll7&#10;wFu96yWw53YRRJDgSM4pHxxDcgEZmCAZgDUaSuDk6zxOzddrbuN6Vo+gzm3Y0veawAIO8a4KZmRM&#10;4hXDVtU61QtWKiZ7SKRgOlcNZti1ZOzaxvOP5Ld2NmX2rXlt7e9ZUMU3ispu6nB7QvzZZ4g376oo&#10;Ica2ZTbYSRGbAkZ4DrntX2tvuX3T27+xvfoLFncWOXtStrc223A9Pab63td8AFUQF1XDn54y/I8h&#10;uSpANsIyXHVbl1FSQYOkzIGVDXBvTXuvL3b9IvpJ7O21601+1yl/ktjyHBca1/i+G5Hfbz/ylG4T&#10;17RDWi2kEM9s6VocsZPjOH5bnuXtbIfpU4xVXccxdsXO+2EI9LYvEg+oa06Z4xi383R6LtNZn19I&#10;9i/Xb9xH0d/a19EuT+pHJf8AsR8h9Tt1uL/tH6LcdznHO1nl99yW2uLu/ffHbbc6Rbt8WhqzxNwK&#10;FUmuPQVq1bs27dq0i27dtFRLaKqqqqIUAL4Y0zJxz1fko573Hy/unn+Y9wc9ye95jmud5be8nyXJ&#10;cluLu533Ibzd3mu3tzudy5YlmJkgmmWQw5itK/V3EMG9RUB0gtERFGNNXwywMAy7Ktu4EKhgdOgs&#10;4BJJZYJ8Z8KnAwDO2YqzAsBIn8xgVADVK0Jk5QQPjgYCWbg1iBqGkzbqSrnuPpRWRQAmnTCZDSMx&#10;1wEq6rKtQjEsCokhqiQpAms0P8DhWAg3rY9W2AhGjTqNQFVTpQvOY6GJIMYaufZEV60GAu9qxCEV&#10;UqAwJlIZoAlaitfhlhuv8fvGAmWwjemoUaTrJ1EA0EUPTxrTwwWdMpMVyifPrgJRZARBEW0cgBiH&#10;1hZkHwjocPaRTMzNREYCmN4KXAGiCCdSlnKigJJ+IM4RQdSYJjT/AAOAkkF0Qso1DTpn5jKQbfbU&#10;56q/xwhiQJGDHk/KsttrtughQQAD3N6jT+LyP9uhwamQD/bwwY8U9Tt0uVfU4M9tshQEJJyzBmB9&#10;/ngET9n2D7cGpbtti+hDLotmVHQgk/mLUsogEfxM4drpHUQJJ6DLpGDoz0zfuOTLSS1QwMiRqLUp&#10;8M4EYMA0yAHUHOMsAm7JiguOddGbVDqfxUmDnheIKPcAtcmGgMRqbL1JNda5jrIGVMDCTEwITDUQ&#10;TKkdumTpHkcq5GPjgYobMMASBQT9kwaf2zwMA0JYkAQAp+4VkyP44GADDr0ImZECM5jAwCYmBBAq&#10;e40mZr4YGAUpIgsKieoGfmftwMATk6mUqRXLOdQzOBgHVWRqaBEL1p4ZUmuBgD7iSpBMyBpaVNaE&#10;DI/ZgYmOciQD2oNTdswVJ06oBJAjxwMUJV3ExEAkeILdGgiPCuBifgFhjIqY/FIkVM6hEdcDCZ9Q&#10;tGIIIHy1klsm/wAvhI88DFElb0AKZDaYAWpIUTWAenWZ/jgiJEHLrgJdjdGy6MKKtwSx8SCWJAJy&#10;6mcQb1thXx+/4YOPk0ue6Oke3uYsq+i4zAKwayS+ogtGq4NIkjPT4npiKVny848uuJzlydQ2nJpa&#10;e2VuqdekEK0sSy61CqIER4+eG9FDWo6U+7DAu05G8Hhu5WhUJMk01DQWqK1pgtB+2lPCfEYSYDz7&#10;4uHS5rUBXUuSGLhCATJGZ8Z8MPaRWADGZGX34oyv69heNp9aayEH5mpqFoZUPdAEMQqz8cHBkjqO&#10;njjN7vTAr7+5RCGgsj3GS7dZ3Ohom27R3KQxgESRPxwvRAkkQT49wHmMaEf/AHUhl2yq8oVY3TJs&#10;udRaS47slgQJJqeuG/7DLEx8xY293cuXA9tTatW7Qe6fUJnWIVHZTJJzHbTI1wYqY/tPTFBbneXE&#10;UsgVw5tTraCkVuqNOZ0+f92DC+IMDwz+ycBG3G99VX9FkUJCWyzF9Z06jOkQcoMn+JwrR49Rl1+G&#10;Arm3pkq5YkObRuavTttpT8oiBDEEEAGh+Jw1eAC5kTlI8aYDUe0N2w3iXCQy7e6C5SYLMJZAZ7Wk&#10;QVHxxWafmpI6BhmcjXAd8O7Rbdi7eY+pc/1WsXCtv0Ll3VbCgUXIanMk+BGGikH8OZrBoR5YC62n&#10;IvuEW2zXAGMIL1wlwApCtcgUM5ISRTzxWbyS0U6mDUfHAd2+nYazZLG26uUH5jXALk3JW0NFZPgW&#10;HaKUrinYHuaAQgkT0kZ+eA9CJuU2u12eybXau8g6ghmtLbcLdIu23BllakEqa/bhgIxVnJIDTGUx&#10;40yHSMFz6Nnud7t7F/j+LtoLrKg3F20jk2XuM5RdZdg2sgyp6eeKLe3GUlBrlzpEdAfmaTUfywen&#10;X8senfYXGjdpa3hXaC3tduN236hnd7jDts2j6RhiAKtGZxV3LZuOEgnsDRIHynOf5/yxjabbcNOp&#10;bLlLXG7G9url4Wwdzdtm7puCfWCqLJRYgBiFWaUzxG3KuJ1GB0qfGc6D7vtw2z28DW+2720Po3Ns&#10;Eu3NJLubQTSQOxbq29TBQejBhOUYRZsqqAMoL3GFT1Ar0/jizWQSuZ5m9ut1cupeI2/H7fttBxcY&#10;aj2fOFBLEkrTMwcTgLavpAoGECkeJan8PHGkYq4d9udkb7Xm9S5ac+oBdNyC+lbYa78pqVatD8tM&#10;T7Co6G5EAGEoZgyIBH8MBzL3Hvt7st7t+I273rjXCu53ii76WtXaLrlSdDDKYNTSKYjXbNNIoAwZ&#10;5ExNDAGfngNbxPOgB3dWvFLR2WyVGKWygAJttcIIGoz6a9pPhUYbtWvVuMZJCKZBmIijA+GUDPAW&#10;3L81a4vibKoosPyG4Qba7Ya2xhWIa1ctkAkmoLUikkxiK1trNx2kyQSumufxNMQafbcgvuDj9jt1&#10;t2jZZid0t92Fy49rU1q2iqFEwBMQK+Obb3jddRAELUx2lv8ANWnXE2tkzFWGy4deM2T3LLXD+oaE&#10;VbsXYLEnbBQQwnKDFIynEW7utJYDSQiwWMgUMzHw8sc7vVk5anivatveWttcdDaubtluWl1BzdtP&#10;+W2m5JqJFTlkwOKr1mvXAqkhrplQqgKBMx5Yk1tnDWMZrrI43Z8Psb95raHbbCyNSm6zXmYIFUqR&#10;QtSkQaT446d7c4q3dsrceaRQjOlCp8Jx21mI8vk3ubq+Rf7vfrdzHtfkH4jZPZNzfW7r2nt3jdcp&#10;cI/J3UEGXUqImFAiScbX0gLb21r20A/kCcVyfNwe4L245Lj+V3V4Wrl2443Ju3gQC9wkFrKmDEgS&#10;a5R4iDeSEURFB0nPzwHUuA36nktzuOwqVa4tq3fNqdKktrQTMzABJzMHFSyTcYTWCe7rLeP+GA9B&#10;7DlnTjeN3F1EW1b3CWS9pmtHblLYBUwZ0kRpqRFPLEEjSDAAMwKSoETQYOmtt3lv9uHV9tuhudzY&#10;uteLettzdvlbmm9uJeLeu4hGoOQRoFcs+h3SNVvIBkghgBEZNQZ4L47tNflEP29td2nG8sX1F9vv&#10;xuNu1s990XbpLWEVydNoDuMiDSMHt+626qQ0EwMiR5zl1OCbcWbz1L91TY5birt63d2x3m2hzaIJ&#10;LEED0cg7gg5mSQD8Q0KZyLKQYoB4Rg667Z1zS9obt/b3dl6jvb2d8X7COArXLTXIe7ubkzJfuZW/&#10;D8MTNldVA1aq1JMmlMjg4b69tw5f9RfbO45Pkdq9lXW1u9ir38rTH0LoBFl1me9QIoaTMYPcOC1q&#10;4BJJDAExqJbMx/DBlE9n7D0k5niLgNtbVm4l0W0T1hZFuFt22PbLED1ABnPjOJNty4ZCxEESCCYp&#10;n54DI87xu14+/wAXv1s2kd7Q9LcWx6Vu6/rFQxVhKmSxCwZMmkYWLmnTMikRAy6nAVO/40civItb&#10;NsNeRbls3Tdb1CysnpqVEgqZKzSTINKSdWpwJ7SZyHXIjPAYkccu04t9wLdv1tuo2zks7m01lSty&#10;T+JZIKlTIrM4slH5YgitadI6VnAcb3W6Njnb1x9WlUNthM273rA6HIWImc4JERhEEtQaRQmBMjrn&#10;gJQu2Nvs7jvf9TS7ekbvqWxacjQz23ArUyZXLPEG8mksNMZ0oTIFADgOs+3eQXdWNq9rTedEsv67&#10;m7aVIcG/cYjuANAdJIOZXLDqGiGYqInr4ST0wFLy1q/dvcmqIl6UvsXRgFQv33CsGdVMvGRTpIdZ&#10;1LJqmQ+aSKUwGI2e4XbWdnca3b1ruUYXLklbNtXi5abVVjMt2gQepxV3QynTFVNBAJIn7sB3bh7+&#10;03D3DbLW03lpXbU91rAKKALVtn7q6h3CgkVpStvjRdA1QXBMxEfHBZLeno7d7X3Cb323untWl07T&#10;fW7dsWtxra5Dql4XHYjTpOmM5IOZGCUdqmRCuSTTTLVUdP4YIe5C+68rvtsph99sLQRHZ/WUbftf&#10;R6kgtJFWMsokRlhV22uq4AZ1ICC1JMA0+GC3a2SfAz7d5XfLs+GFxF07Tkb1m9atzqVfV0u12YUw&#10;seoixmKjEVbRuXbRAMi04JoRqyND4Tgs3smI2nI+4hw/Ac9aN1LLNzFi6lgi4+u3eh9TXLQMKxEw&#10;VOnxk4eCm36QXMalAIMk+eDLOvvzzR5z1wr2ty3H7y7ds3oNtAQEWyiCig9pYkyaDLCtv3smROp1&#10;jIwKkn+wwEX3ddOyt8oo9dVucVx29Acu+u2pI0KsSB/6UmTQAHBXkhUAAkhgRAio86VnBddrrcwj&#10;23y73f8Ac/UuOQTsL9ptcGNYK6lUAjTp7ixpIywlLZW3bX/taoETHQgeAFcsC3Nyn8rzC3+a31zR&#10;bt+jutmxS/cY6bd0BUCvMnUxoWDEEgLQ4Pb2W1UmPSZQrRWtcvDBbZjE6C94+4Nstm7tw1gMnOba&#10;7c3Nj1VO3Y2w6a85kH8MNB6QcXm2taQR4WwZp0AAFP6YMvKXvbm23l9AtxGa5y+6VrQQ60Ghzecg&#10;/wCUFWB6+Zxa7a2GuEgQRpkmKA16VwHC/dfMvt+N2y27rulz9bbAAKM91RouWHkQVAAYwYiuIu5s&#10;at0SCYAjKudcBufZ/uS1sfY9hItG+99bhU3CFLkalhCSdcgSAdJmtRiX+nooJHyr4mOtCfHrgMDc&#10;92Pt23QT1Cbm93ZIlLSFNP5iyoqBJKkUzHUwpbAUmVzY0AkLOAgb33W97Uq3lAWxtRqv3NBuvbVr&#10;gN6KkqKKoJgQaYnWLQWvlM5ZVjAcn92e4X3iMvqWggtGSWuuFOg/MzZiJyHkMWFu3kWGc+IMDxxL&#10;MzCzW3pHD+X5YK99Fe0YCspDli5ZQWtgkeGc1znFgogfGtehxXqkxMOK85uXv3SGMaSAIYtAI1MJ&#10;MzU4Pofh92AptsVTcWWaSq3UY1IoGk1xVX9mLzjVBUNJMAwRlTzxHHbx3OY9Re0fqnuPbfHbhdiC&#10;m5fZtt7bWrpAuJeo4kVBjrnIxJW2iLAGWdOgxW545Jiue8hz/I8xurm53VwsWLRaJY21LsQdSt+I&#10;5kmuFjKkRFP+uC66zXorblwMxYqEFNYUGrRE1pTKlMHg1ZmYOrecMCvpnU8MdOqQE6ADp4jrOEMA&#10;FPmZ6Uk+ODltrJp+Cdtr7fqbRWfzLp7yzRIXSrE5REU8cRbgFPMVHhjMvGa4t5w26vKwF5WtTccp&#10;JfVcAzNyJAgntIPTEO7ZV8xIGR/64TnkdQ4T3Lf49iFd0Z3oEuAltJgaj8KaiKxFIxWbrYqyQqiW&#10;moAkgZz9vhjQ7t7J+q2/tcmbu93Df+KA9tL9w3LSXrpgekjeEDMaRE4ye84pmLG2oVgIDECunpJm&#10;uDpr5McXo9/fTP64Jt7Nna8nv7vJW77pdbao51WLm4bS110BWQ1AQAT5jrn7tvcbUSBccOwUEdJa&#10;or59f5YO2u02mY9ccPzPtr3let+ve2G3/T7Z9xctvdtuzoLWoXHWhCiSSPvk4kbe67Mq3NU6pYSD&#10;9+Cb/lrLe7eE4q3tNzvOOs2nUbZ0sMLUQApNt7StPyyGQTUkCMaW1fS5CyQF6UbLoYz+ODzPEvO+&#10;1OT4m3u90LKtut3fcW7r+taLJfTW4H4lasFdRBYnIADFxtiG7vGQJGfhp/rgPPHu63csN+nQqz2r&#10;nqXXR29BWK6ouXQulirClK0riXpDFFJmYB/zQM4nywHPn3V7j7HIb0W6BCtvtZpuXFK2nFtZMBqA&#10;ESKmmJzAZCtKAUMDE5zkcwtX9xfu3d3uCS929W7pZrKup1M/kYGQ8MEihcwDJJI+NQMUP8juzunt&#10;+i+hEVAukBgHU/mHu6tMSZjEe9b1EmJBrBB6eZ/uwGu9v82dj6Q1+l6AW3bezdJcqzlnuMgH4uhJ&#10;MZTXEI7aRAAAJrSZisYDqGy94hbtkerdN1lQBndw8lvSDD0zMMaxlTFM+z1MXKkiSEAAzBpgPQ2y&#10;+pD7Ta2OM224Tb3Bat3d6r3i1p1azoK6xqADEA0oSemK/c2PSBAMmSYIEyciZGI1r+aO2+w/dd3m&#10;7lndX2tJY26+lZPrMywADctiY0tMqS1aECcZHd33tXCFyNIIAIANfvwtxLXpe6vaXC8fy/Eq+7tL&#10;cvIdWm273C7PZJW2QDIKgBdQFR1Jypr987m9oBYKIDPAInxU/wA8cttu5rFnV2zgOCt+1eHt7i+l&#10;htwyG/ttow9IsVXUwcZ5SUZgAeozlwX1ANm2J09oKnI+NMvOuNXf4Ip34K4121zPI3O3dL+qNi+s&#10;STJNk22o05IxEg5UjDoJuTDHJVYEQCQfOcutMa7cetFZfUcc3qXNqGV3fcWLxJd7KMhC+mFAIY9K&#10;yftw1ufTtoTMAdkLkzHqwOM7XWcC14JN7v8AkNvaCB9wCd5cvtAba2lB0JaYDNwO8mK+NMV+3297&#10;cXJDOqgmYFSD+AHp8cY1maueG/5/3LxHt7Yrau7TbX91dttdCBVZUu25J3V23I1OKEoSJBzxa3Lu&#10;52qqlq7c1AN3E6oPy543tbriRMZ5cs4vi/bHuzc7rec1xGzezcu2Z21jbek91XbtuM2UHILNDGUY&#10;d2PK8lbuFjdLCBBJgNWBQ/wOMzba3hNtZtMVn/f30f8ApVzXGvsjw23t3HLKyW9ulwqjQSPWPcqA&#10;1dT8w6Y149x7j9OyanPaBqn5WoYLefjjs5/pTPDw/c/Zx7K/9iqxyQ2+0Rv1rTtCv+taFhkKrZDa&#10;9KghiszHWIGP/9X34KjMioMjOOs/9MfX36S6UwVSq3NDK1vSqy0OyglQtYPjBJ+BywioECYDOJ7a&#10;0p9+Ango7BFRdYtWG7pkPqg6AJorgMaGfuwjIiZiKEwSDHQDATAVYXDb0231l7ka1R9ayWVzWi+P&#10;WMuiSInIE/hGVc5H2nAPLdVlQhGdV0RduMCyqOqskAjofMCueEk9xJMtMkyDXATEQrbOlCbKJoS2&#10;ttwmhhGmQZpXtqJqSBhE5Ak5M0dRNK+X2YCS9sO5YBA2tVuV+b8Re2JjUpJ1CRqrQ4BaYmTnGU0q&#10;SCf54BSW78sFZLdwC2GMMoYliipftikx0XynPCKkZiJUBpUSM9IX+/AS0C22AKGSj6VAvsUgaD3H&#10;KZIXS2RzjBZg1BqKRmehnASItroYTYY2xpdboVYAkAqZCgT0NZnOYaIIM5mnWJrTAS1uC4ujSy6m&#10;CrqtgABQVNtQvdQgEZSINYwls8+lDWcpyGWOO/5lPWjpPyEhHgqbii3nm+qpmJoP6YImat08PBhj&#10;NuePgHrdk2yvogubhNu2WImjdzW1oQCMjpr1iRhAkePgDkfAxgqbqRtdAFV2L6peGoVRyhIIIqRP&#10;k2cYIxX7z9nU4CRaVx2rMSyK3bItqpMIJ0kQYIGQMeGDBpGU+NDTAEEL3FZ7UC2WKIouOpBMLce4&#10;0SkfD+WEkfEzP/dU1kg4CYqh9MaFZalgSjPZRfTAGjyJin8MDODXKmeXScATXFUOyroLuVuaWVx+&#10;VCg29OUrMAHKScsJOUzpgmuRkkhY/vwC7agkh7Yf1Tb01ci4EUORDHLTECaHwGEeINNTEAQSCNM0&#10;nzywEwnU9twIYIGf5FIdX0zdCmhKioM5A54MSGoTnMGMhUAdK5RGATCkC4FIZ0CKyAAa9RDlzmYA&#10;Brl0mmCFKSQPMQB4hj41xK1qltrYsURXaVRirMSymD22xWImkCJ8BGG2ExIlQe00rEgkzn9uI0mK&#10;yIbijWha2PURbjMQBDWwSciMyVNaiYMYIySO2oiJpXTE0wDx9NVctcFEi4Fkgr6moAapypIJiYMH&#10;okUnwkTWgJrA/vwDkrEBmkqWQsx1ODKKzas1PSIBwkg1IkTWKRIpIxU5SFcEi2FRiifMSxYhiGGo&#10;tJJmdMzGEjt+yTEAChnt+6JxFOktdhlKtbkhAdTzqGg+oRJBBrA8vPCSFGVYXUBWJJzE/wAsA4hu&#10;6YIUd+ljpEm0sqFERHSCPv6Fl2zkNSNNJNJLMBFZx1/S+a4TLI1OunQVZm16TTTMrquKaFYoSI8c&#10;8IK/+jlFZGVSQT44649A6LoIHzFXYvCgXIBJVSQmcE0gASTgHMzqI0wZiJIn7fiRiqEFrYraz1kr&#10;OoKjCsmRT/tP2GuEmCPAya9xYH/2b7vDAO22K3NXzLpVgjaIYg6z4kRMySJ+E4QT3CSRmZkgmlKz&#10;0H8MBJAItl0tggHSVfTctoS0swUeJJaBkaDBEfbJyiZmoNPs+OActtqmhQosSHWqqoDKhObEZnpl&#10;OEHqAYMwRESZiCOuWWAlhifTe5DKFXQfnFtShlrTLWSDGqCD0wjSZHc0liemmmYMfz+zAS/VRVY6&#10;LQAtKjaAwcBhUKxkitO4fzwkjSBJMsW65mRWcApW9ZqIrLZtooQ61UI3dp9Mk5iozIjzOGnksSSt&#10;BWkgTMHTFa+NJwE/bhfSNm2XUC4xCodNy82oQrNPaBmBmfCTOAB30jwMAVOZpWOuAcothjcLghgf&#10;nadAPYZI1EytARWonDRUfxpHcanrXATLF5yAxgsqhmUzbU6DI00OqYFdQmsThsxCkRQ0jypBAp08&#10;T8MBMRwXIa2BqADagSVZu4OzGtaERGmnXBQZBk0FSWMmKiaYBx9Lq4Y0DC2E9P8AEx0EL3dwMCCS&#10;TEnywROoVy0kMIjMdT5DALCJaJClXf1Qyn5gbeoEqNQJ+YAx90CmEEyASVIJESQDBJAWfszz+OAk&#10;HUEa3b1oU1C46qzhHYhnu2gJYgTKgwJNYioqZ6KJqYyHhp/rgHlMBQQ7XAiq1tQ7KSxjNgat1AqD&#10;hLaYAAq5FARHX5gfOfsjAKUOSxuKIQ/MAfUksBKsvWIEGszSmETJk/8AcopJNYJAP3QMBIj00KDr&#10;6bQOxQYGhWKg1/EfuOeCCrAOWXWSDpoe7p0wCtT6ngsx1HUHyK+oNVtmSuuuoE1PQdcChUTQE6TM&#10;gARTLzwCmLSTJZgpftCsxGqCpSkFVHy9YrgAg0BgzpMkE5R26ugnxwBFTA1wU060hGgsWFLhmASM&#10;x/0wnUfERMjuDExWAfswMn4UaqMGCaWZbbBQCsBtLRPxI+/AYRMEGK+PUSAfHPAEh1hA06WZlMAB&#10;RqBkHV40+/I4QSSJoQdNSBBLGTI6RgFqoRvTguVZ5S3cYuFtZGTMpSgmTgNXVpI8YJmSCZGpfI+O&#10;Act9vp+qCNJEm2jp6gbuDMLkwJEUB+zCCASQRlnP+YQasP78A9JGmQQ5SFcAg+jcJtgaDQwZBEDM&#10;VnAE0IJIOo/CDpgT9mANlBTSFh1e0pE6dYENqIAIJpEAThuijOTEAxqGc0K/zwEkC7dVQEVbesMw&#10;Um3cUMIclKAVqVNRQwCThcjV3Qs5zSRM5DocAhFKBjZ1ECXChdcOQVFzWZhhAmKmMoIw3Cn0yQCZ&#10;1HuMgntJJHToMBIW5cVb5V20hQoVbaaGiLkInjqkkE+HQ1ZNJApXp8Iy6U64529290vQnrViJJt3&#10;AFfUo16yQNEULFOs/hBEeeEt8pgjoBOXiQR/GcZ31kmY1rc07aebwBD6tLGQCSpC6Q6NnImAM+sR&#10;hBIJ1EDVOZpkCIIGMNpNte3QGICKFAWJEjUAjDxPQzhM9QZI1AQtBDZmcA+QoJ1doDIzB2/Fokae&#10;gqagU8B0w3DAExFGB8yKQS3lgJIe2dIYau5GUnXKRIZl05Ge01ND0wRWdJAyBEQTUCZDZR1jAHbu&#10;sqtaYx6raxB0WwXeNB/ErMBpJrHlgioNTnWIoYND1/ljprrLMoeVqFVCsC1WM98d9HEnSAQe4x4d&#10;DggIEN8oPaCaAgUJnqfDLG5McB92IgIW1Mqu+kaWZGAYrqYw2kZkd3jFMFAM0EBYETFCMutIxQvu&#10;Q2zBlrjtDLBXNjqAiQehrH2nAJmNWksDn0rQR51xx79g2vaSELhNOnSQ5YESZIJnSQD0zrgukGBH&#10;QmMhkSP5Y7B0QIJYuWJIZAzaR0KqJrWjEUp0wDJBANTBMigMRkMh8MApeyH0zqDAHUCxpJZ3Ig1J&#10;nPCSxJiYow09KELJjxynAKCyHJLg2yuog90spcJTpmSp60wCQRlMxogEQZk1+/PAK0srl57VBS8G&#10;YGUNEi3Wvy0Bn44KqsxiRC0MDr3UH9+AONdq3Uhi7mAxYKxEodRqZ8cq4SSO6klTOlZJBNAf7Z4B&#10;0C5qQKdIZNOsgKhKmdFuseABInOM8KU6oM5itAQ3/svTKcAhhonppLKBDrphhqljnMwT9uEmYAgA&#10;ZgADV3Vq/hPh8MApBbEwWJ0FWYltCqVghVapgCBNeoOEnORIioCrWDQyx+GU4BygBQpbOqQdbMNL&#10;UdTbVfHJjpwTIIGpjEEeMg9xAjP4RlgF23KFQAqmAxVDpVbi9qvWYAJzmvxw0aEAAkCKT0JqD1wE&#10;hdUMzQhaVBAA0kCQ60gmKQf7pE5/KcyKmCyiJBaseI64BSqFABQ6dKKzRJVWOpwdIjUY61jwOGyA&#10;INRBrIkEiWNf5YCTUiB356XRtNy2gARSRUUynPCaGJ1T8s5wJrE554BxQUXUjoVhbndm7KIUsKwA&#10;AciR49MJjV5zWpgQBWZpn0xOvyDshdMAWyqhNKTcYgtKQ1SDNJPl0rhJXwrlJLSAJxRKF0wA6uCN&#10;cdhDSP8AMrZBsq5nywl5NZMRGYosHKM69MA4pU9pgupUkqIU3KM0lvlMZ1APhhEEgkkkFYKoSO0g&#10;ZTgH5AIQfMHLKzrqOoEwGgdIoCIFcIqJgjtCwNZ6dK/bl/1B8KFiZYuWJLoAKgEOTTM5iIHhJjDb&#10;QCTI7YANQT2109aihH24B9RQqC/cKW2htABlFYUy+YkGvjhECkVaqkwQZpViaeEV6RTALJbUCTCg&#10;B9JZSD4ooUCQYM0mSfDBGCZImdNaCT0YfbmBgDBaCq6lhrh0nuAXUCw0mYIEQTQfGmEsDQGjahWa&#10;Dp8v20OAfRjRi2tAo1afn0MIJZwJrlBA6fakgiQdXyidJk6T06YBVdY0FT+YxCsNKiB2FJmDBMgz&#10;J8MJj5KyM4UGZnSMuuAf9QM1ye14VBqyC/MWBY1p5AnwwkAds1qp0kxB+USPgJnLAKa5pL0dVKs2&#10;sBXFwAyhVRShhRWYrGOgfT/aNf5WRXuAUkzqGfcRAMfZjNmZi9XPyX6XlL92/uKx7f8AppyF6+zJ&#10;Z/Sbg3iq6PTBSdYVz2mJPx+7HqWzaOkCYIFRPdqAAkCv3EY0+Ntu1zX5kvcvuE/q7u5tpcuC5cb0&#10;NyyQF2124962e0xr0sJuSSGIEYVcRwaGg8vKIEfywQzwe+2F6y7bxANxcALQWsuXgstx2IGq6FqS&#10;oEUJrTCgA0BwAadwPQ1y/hGAiXL17YjXx7Xr22i6BtlRwdRMsWZiANQ7mdvtkRhUFQNLGQwOQqaU&#10;OAgnd2t9+ps7vbPq3NpwUuXV9XXH5f6fSSAQFJnyzrg9y2q2O0MJkrGVKwDgI3s7Z/7fyu6Wxeba&#10;3LqTttx6yRuIg2XdwSZzDdTTzwNrtw4ZrV0oRJKmg1ZSJ8BgtttzUj3z7w/TX7G39y8J+u1stvb7&#10;yz+ay2g0VK1YliQST25RiSVvCO5KZSY69ZwRiF3fty+rF+P5TQ5V7ienfe06XQ0Nbt6QAwoKTQUr&#10;hDl0nU4M9EWTU1jznATtlttpvjp2/G7gW7dlibO9uhZ0v2/lsKKyQDFZyrhkzRtcadQIYk51BHng&#10;NQliw627B41WVhYeybNoOZ1fm2bmoAGkw8SfAwMNtdVSrVMgmIknzM4Cz432+29s7ywtmzZ0Esbr&#10;uLNtdTEelaVY1qS8DqJ+GEtvrgWEHy1BNTSg/scHSeO29VnsfpZxl+6Nzy29sL690WjZsgqqALq0&#10;aiSoOoAgGJzkmmITXd2+qNKSDSKnV4T8MFx4pxW92ft32BsksXna7vjYcBWa7qCG3km7tGO4GD3n&#10;OJJnEm1s79yt25TtOcDy/hgl8mONWT5n6i+0+JP6DiONi8F3IJW2XdBGsNcvtUkOACBE0kgYk/o9&#10;qihge9iD1lj1mP7eGDF2u3Vhv/fg+++U3N7Z3rBsbK2i62TTbREvR+nAu3VqTMSvSZJFcGqWmD6U&#10;NFkwDUTEQepwT8Dm+5Ln9i+2t7nkwlx936YutfBZb5tBu66gM2yIUkxXLxwylkEn8iVAaOgjMmc8&#10;Gu/f4r7ee6PT2u2tD3Olm7ea2xZbxubj1kSRY0mBBAnTJIWATOE3LaaRq2cidJgGBSgA6YLNt84y&#10;lcbze+O9uJb+olva7m5bXc2rd3cWw2hSB3PQShgiJJgzlOI4Oztghto6DuLUiIOYOC/X6bZ/i1V9&#10;fqTyrW7+299cRyD2mnbWruncC47Wx2sk6hAAkz8Zywm5teDusjD1VaACQ2mJNCwPxnBrPlyk8V71&#10;/cvwtvebPc7fhOT2wa49tiX3Vzcej+W9v1VXSTpAkU/hg7XH8Za1i1v7iuTq06m8JJof4HA797/l&#10;Mcx9VPrJyx2N3mvpJxu52SsLBu29rtrik3D+R6SPNIIlgJmmJNoOCwt8gxU5VNOgIM+GDOZPzash&#10;zV3Yby3Z3HL/AEd2lvdhbjX2t7e22plT1XX0QhZmJGtWyNQZik+2FVC1/kQSTA7spMTJrgztZekw&#10;5Py9/eb7ebbZe0fo4+1sjSNxe/TXGgvZ9S6pt25UBlOa/NGmK4RcXbMfV/VuQek1+aPmH21wSS3o&#10;teKve9OMI4hvp7sLV9IKX39ZUtzbDhBbuDu1yF0xQCM6YbFnjzdFx7t5qRAY5TAp/LBc2Ttv+hbv&#10;7p+rqcNf4zifbnAcePXQte3Vmzbuq4TWSLrCVEtVTkO2JOFsnHGGX1y00zJyhSfE4MqTYcl9YkRt&#10;pu//AGGrO1qwLW9uqwF9VrToQpAb8ck9hBBGJdq3xzISUvMwgEiaznHx6jAYnn+W+r+y39ja2+X9&#10;t7TZ3Ze0rNt7mjv9UISR3aVAKkDKnnggNourRtr2nKG7ppB0/wBMAe73/wBQt1Z26b33v7ebcX0D&#10;ato9m16aNcLIt66BqMqdVxhAyEeIiyoJTas56avxVrBP8MA2m491bu9a2/Ie+9vtbQi7ebj2KtYR&#10;E/LhQDE/M7ERHkcLVSSNO3tJI1E6dUMMs/D+eAYv7nbi3uP1fvPnOaFp7VpLbXmVdzYugC6QbanV&#10;rJaYXtQdvk0wuBGGte8T3R8ZmPjUYC/41fb+45Pa3H2G5ufpE9KwF9QMzovYAiwxYHSUUzA6xhKW&#10;7aqG1M5DHumAD1DRT/pgHeR5bmN3vL2zfY7XY2be3t2v0LWme5urLH8h7IbSe6JMdZnIYY3CD1Vu&#10;CCFXUATk0QehzwXNkw13s7lL9v21veNd7+13O8urx7vYDj09gLhuWVZUK1AoT1B8aYTcdnRWD+nL&#10;AzTSKxkYwJj1P8Nwew4/lN9t7vF/7s9nbXEuySbz+spl/VZjpcJB7h3ahFZho3A10s9wP+GEEnKD&#10;gjR2OHv7XhrXG8bwV3iTbLXjd3Dtbt6n7lQq8wSA1DIApIxIQ7m6ZtIyowhSY6GgM5CKRgMjyFr2&#10;ZwO30cvzXG7rktlfVr+z21zU1lXBBuWfSYCjTq01BMDM4W+xvmTuN3atp+BFI1VHUf0wXjHTlTbP&#10;6o+2doxs+yvp7z3McnLfruQu2bw2l4dtkPYJ+0amGVMQtxb48MQzbi5cUiIMWzTUT9uC93yn9zp/&#10;tTlvq9veP2lxNn7M4XiOQsXw9i/aD7+3bL6fQdEIIFuoCwwJiTIw2rtbu2/Ssrqk6mYE5iJM9cGs&#10;Tac2T5Lje8Rtub4rfJ7i90Xl2luzatWdltRb25uX/VD3EsqglbZkkMSCTOqowr/ybxYEpaWHVikg&#10;qx+VhGUYJnScWZRb7ezvbO121u1Y5H3BvvW2+8243bfqkvWba+nutteStWmDqiRkBE4e223t2kZL&#10;+6N0Vcln1EMDqIFajA227ukwzHvL3jznMbzj+R9t+w7vCXSDtFt7bjEtWtzsHUKp1so9K6TpKkgU&#10;EkdcEbvHw1sA3HVoDCNLahkZwTXXa9EixwP1gX9Nyd3eWOJ2T7QertL+4K3rduxLJcWBlGoAgVWp&#10;U54Wl3b7cak2ge7B0kwJUVgAf3YM/JXchwPu33Y77PkPqCnHe3F3CW9xoT1ir3ZF6676jIigGR+b&#10;PDw5PcWktrZ45GcmajIH5pwbxp8f8Ga3f0V9o87vuT3nPfWDkf8AZ7dm1tlfbb1FW9f2qhLKqEYj&#10;tMRDAEzBkYPcbvlrgU7ba20yZmZaq2cjywJNJeeUX2v7C/b9xt4n3f795fkQly5sthZsb0ttL+1C&#10;shtXrgrqBYMhVpzJ8cIW57icKT+ntAk1RVVzFJIOfnGC/wDC+FWVziP2g8VutztrV73TzO629vVa&#10;tb3kN3utoJIZLO2uWKqrHXp1NUAUJyZYcwXNu/u0jsQFIWVjUwJwM+KdI0my3f7e9vx9nnvbXsPk&#10;kuod3vDa5Pb7jd6Wsn0dqyWmUoSIo5BiazBw+dt2s1zeFe1luQ5icqRWYwYz8mete9UTkdtY4b6X&#10;2N7a/V7DdcQLnHbcbp7AU3Ny5e/qtMuuWWEIABkEkYj6OJshbbm5fcd3aheI8ZnLMYNy77dP9jSX&#10;OU/cB7hu8hv9hseI9scXfZNglre8jY40J60OXW3tCoCuJ9ScwJwv9ZYNxSvHm4LUXW1ltcIPlhaV&#10;GYwS6WdcIL/Tb3Zt+K3n636u7Pitxy+viNpd47Z8eeOD7zdK17duNy2r8twoS+DIAFaxiP7g3V1v&#10;b+83trbXLNvjlF424aG2xWbhEVlc8GtJjySZXX7Z/aPC+3f3Q+0fZXPe8+K917z6pbe9xQ5hNxYO&#10;5se9Nlc/8W1fcyF/XKNKSSGJIJxL9le5Nr7i4m09m7butaVUclhLU7HrWowPLpdNrnpXJv3/AP7Y&#10;PcH7c/rHveQu7LfbDg/dW6vcpsbliwy27N25dH+58VdW2NIKEt+WCQVIrJxB436ie0d57n3Xsfd7&#10;63x/um0zInD766tvcb+zGpd1sEYguhGbKM+uJ6pfFvNP1MZny/1p/wBXf2A/uj9g/Qz2t+776dbH&#10;jvqV9B+Q4Hae6b3vn2Zxytc9m7MsqbvjveFhqobNyA0mepGOjs9yxt1sEG7QIj6hCAHOD5dcVztt&#10;4r5m8fxnC+5feG+927W+nBvd3VzkeS461sb6XuX3V+zpeym6tUS3cclhbgKRWcUG/e2u544l4b9U&#10;FWaFnKwVr1joMDFvT0erfpTxPMb72X9X7Njjrd3j7HsfdXN+dN1jY21rcpdtbhSikBQ8KHaACaEG&#10;mNdsiIZfET9oOM6/ldPHb3vnZ9UbIZdjeNQUvWmzClTZDEHTFR0rQZ54599Q/ZHC+9PQ2/J7VU3W&#10;zI3XGcvaAXdbDdZgW2zKtHepMHGmv1L4/JmdPWPpZ/xh/vb+rf7Ovbe6532X7juc/wC0PcnJ3eE9&#10;+/RzlFv3OF90cCBp/wB5s3DKWd5tqrt2A1N1JURjFbH2/wA/wJsW9tutJskLdSpsby2F7WGrJif4&#10;4xJdc1vbyePfr6vrB71/cp+139yvD8tf9z+27PL7Lltrcu7G/cW3tfdXs7fXWHr2nVO67YtqTBU0&#10;qTAONEOY913rDI3F2bV4nSlxbqsAv+Yscj1xc7ekc7r4+ueHl1voB+x/g/cO35hPq3y3IcGqDdbv&#10;iN1sroNzcx6osJatKD6fy25Z5ma5Yl+3+F3W33N/lOTvHc7htZRmPZZ1UNjbI2S/5iczljSb+Sbc&#10;azhz/wDdZ+4z2b7u9k8L9G/o5w1n237XsXdpZ5LabW1bs7vlNtxqkWue90bq2ApuvUbbbiQiSzks&#10;Yx0SwW2mzfcuv5jBmCGkxVVH9cTHOSXs1u3x6Pjl7021r6kfUng/YnD7hrfFba9s9jyHJ7ZTfs7N&#10;GuKm73Vw26CBMBjn0xy67yfK3L26O8tC76rvomxb9QhjptCVKkhMisnzxV7dNuZcV95/bn0Q+hXt&#10;/hfZFj6bc7f4NuE4/j13R23unlE4i29rbjcc3cWzube6t2dxyToLouuialLGyDpIxUX9yh0adjbZ&#10;m13i+tkNq/ZPpXNywMy2gmpoB44mecNzS6+rvHt/2dvts259b6j8ras7ZtnwNjif9u47d2eS9s81&#10;txy/E+09je2nopasW94isbdub19mBMAkA7dzi7Yum1s7wL2LVo7hL2r07dz/AEywugEmSe4iYxVx&#10;v8Z/cjb/AIj61cnc4ocr7/8Ab9y1x/uPmeTte2OQ4EbdeU5bjw1rlLWz3XD3r1i2i21tC1tUJT1V&#10;FEcE4aFrjrZtC893RtzZfShDqrWgVXbpoaVCgSRAypiWydVvf/lXO45v6r8vY5e/7f4fg13nuNOb&#10;4u1ut497Z7i/tOR3Fu83uHepyWyNvdXb95ltrda+6pqK3dMSFWvQW2xs8jcVGuu6XlU3Wu3bgJW7&#10;fCgysgLFKisHF4S3acY/xJ5ce5t1vdovNfSzi99vNjxnH7a/w17kNvwm24Pi+N3G3s8hw3A7m/cs&#10;Im5dTd3QvFnYWrhFoukAIubLa30sPbvWxYFkvNztVmttr3bsumWukqfTiq5wcTGeU7r6xJ2Xv73X&#10;7a5D3FsuU4PlL3uN/cNrjv0nFTub222vJ7YbP2VtNvuU3DW7HCpavAcjcvL6e6f8oXLJOHils3rb&#10;jdWobceqVt3bdtrm3Im06lSC91aKa1AGRxVsvb9PFqrs77ltpwe/4u57V5m/c2/tq7wtjdczwXJc&#10;tx/Ee59o88vstztd9auW+P4W+hfd2ibZhrzKrXEAYPWbe5F9rpvH0vXuNb21pmYbQi1puWbXf3M9&#10;WYkSDIjrgm2JrxOrKe4OY9oHgNrwy8Hb3PMXfbXDbXf+6+U2my21z3ftdxzFptjznLH9CBtdjx9x&#10;7dna2Uui3dVFIcsShWtq7tksr6zoq2NwALl17llbT3JtW73rBtV9TDKZiO0YnSM9fLioW55bhPdv&#10;Lc5ubnA7DkHf3L7auJf4ni9hsee3XN7Hjht+d5jgbXBX7C7T25vFZ9lubLprDL+pdFeXKHvchasq&#10;+6O23W3u2ku37v6bb3XsXFrbu23UWyTl6kRAGVcX0JNMd0zEjYe2fphyXuD9F7O/9jD2d7l4Ll+R&#10;4P25wlj3r7t4jjed47e2Dt+W4nlthvH5G2ilGv3eOLzcuF0UEi2Zat39tcu37l/iuN272r9rcWX2&#10;119vdt37yTdVjbLaRdC0KwaGZGDVl/y3+/lfbz2h7t4njPb2x4D64fVX3Jx/K+3uW9qc3tvd/Ecb&#10;7s47kvbvCblttxXJWbXI2dl+p3HEPf8ATufqbToA1tgLTAsGtxb2L27y27O+sXUuo6bZt5bu2F9d&#10;kF1Nz6/pkumgFASRLHwOCybzrc/wWntjc/U7abz29ueU9yfTr3NxHJcFvNnvvdux9jcr7c9xu/AW&#10;t/d4fk/ZW39vPvrNnZ779Y23311EtM1qyocv+oQGHcucrtzf/Sbrdbu1trLraV7IN7fsu0FtEdbb&#10;NJVgWCqFkHUfHEx8FllnLbbDivpTzW24S/749se0PafMe5Obs73k24rlWTiPp+m5923d9yPJbTe8&#10;ht9qbB3Fi5Z2d2/du7jQ6fpLQ7GTGO9+3tzs34bldjyO229raXNruN4l/aXN1utvZ25nQttlLWGu&#10;nVZNxFPcZNTg34uc6bTr0r1N+ynZ7L3XxX1Y+mvvD2XzW53/ADj+6eF9u8lxfPcLx/tz3JueZhDu&#10;be+4zcC1y9na2vQ5Kztd4yFdvb9FAtuwVx0Epb3e3TcbVotX7S7i3cVtX5d1Q4Ej+I8ftxXPu5vd&#10;xy8Q7bl9z7T9xbzgfcm1e5yvBcpueCvcZuAdveXf7C9+mfc3w4pqqdQAUqZBjDB44mCQ2oKWE/ea&#10;dJxm6y9V7tfjGnt/Uyy12+lltubJcWrwtFwl0q3o2GDsoLhIhT18SK4kbbZlDMFiWzkTqirTlHgM&#10;WSToztvJMy8sx7o972b9m3ba7bsL6RX0yl02raO0IsqCzQ/lnGUTjQbe2+S5aqnKQViAOmK89ueX&#10;lH3hze00G5vXJYWrp2m3ZzK6b0m9cBgN8xmTNcsW1pXtAMsgiIHjBrUYDzjy93iuavNY3FtNF3Wx&#10;Jtj0rFxEJBQUAPzDV4/MDiwsb6Dpu/HxEdf7TiDk3uj6XXdxYO84G4TcuoXIDCy5BGtVAB06pmWA&#10;APQdcWwW7e29xtqq3LmibakgKzR2hiJgYeqzW3o8339z7d9re7+I476lbrccNxNze2LHLbmxb9ff&#10;7bZvei/udvtZGsoCCRIGcHxa47b7zd2mXe2bm0uIQHU6XDkmZtEZjFa102vXhpvrV77+mf035XjN&#10;z9MPcPC/UniORs3L/G7vY3Nzsr2xCWwqW+b2d0Brd0gkEKT5GmL3b7WxtQRZtqrH5nga2jqWwdtd&#10;ZrzHiz3x9Svef1D3KP7k5nc39ht9Q4/hLF25a4fjrOqRa2+yVtJIESzgkmpriTJ/n/HPBtg6+MfD&#10;r5YLBAwMAYjrgYAN1EmPCZGfgMDAOookUFBWSczSnQ4GAt9ntmZlIARiATpDG61e0aahR4n76Yjv&#10;dGVJzqevgB1wc/Jtidrb8ZxF26EuFb2hrgR1tA3Lyaq+oX6Gn4T0xEuGST0PQeIyBwcHROJtWLFl&#10;Ft2gt7bXWIbc3Wso1i58zG+KvqzIYx0gYitdCgigqAYgtA/EZxmXmwdF4vgdzvN1YdVbc2rVtbu0&#10;t30ubTayzS1v8r52JqoY9PPFZub9ySqrLKEK6TKsrGZZTnl440O9ezPbXCpt9tuuQ3R2m03u55Q7&#10;y3f2z295tt/s7LWxc2tzbGERWiumlIk4pd3dFotf0sbocnsGnRoEaSCQonIRgsltxHpr6fcBu+fT&#10;Z+13vbZOB/2u3bYc0l7dNyI3+49Vt2t+wjbm61lZdjcgCQIpGOZcvzG43l5bO1423d5Dcbi1ZsbM&#10;sXO4vXG0a2tp8q0OqTSJxmXu6PTppNZzenV9fvpD9Hvb30z9sXub92/VPlOP+n/t/wBuclzXOe8z&#10;tk4q17d4Xj9r+rbaWeS3IAvuA02GFsudXpgGcd19ucDt+G2Ri0tve7sJf37oWZTuNABRDkFXJR9u&#10;LjJ227Z9fR+XD96H7qvc37lPqRcS7zV7lfpn7Bu8nwH0t2O4sizds+3xvGa3zPIOo1XN7vRpvX7p&#10;MmQkACMaLFV41VtJQaVUKR4gETB/vwMBMF0q7AlznGoyqljpQgDr0gVmuBgE3UNqwrOXBDwD8ykF&#10;YJc0+wYGAZ27+m7M1QskAkE6Yr81B9uWBgLO2Bci4qrpW5qBJBKOBDMWORAyHTrgj8Y+2MT1EqNQ&#10;0MpfXQHIFc2FK5T4dfLAB8c+op/TD1Ea4v5uiC0MFMyoCnNlyJIp1oYzwREkeNIp51riiXbtlLKq&#10;HJEsIuNNH/8AS6nxnzocNnqQc58MsBMVy+liCxMVZSpfSNAIkVNKfDxwnrIPwPkDIwEssNLIxkBY&#10;z0FiplqiYzqYE4dmtScqTQH4n/DAVRV3kaixExqYChJggDw6jCCQfADURIOZFQMBOUlSq0LSGBI7&#10;kUgTM+B7h/CcIIkRPhg5+S9J8VptriOGZoBmKytwMwpn/XxwPlUx4H+/Bna9lxqkFfUTSwGgd2pS&#10;QrSRIpSRHTxywBJArmB4f1wa8fOdvVG3Y9MHuOkHVpEnoBBXOnTL7cLY9JnzqP5UwdFQgTWwChNM&#10;voJWsiSXGZ+3rhaZE1JMT4CKUwES7RlmAtoE24lu+SQbta5zETheAqQhbcOSKBoJJgIxgqVXITEC&#10;IFK+YwEbcppaAZ00qpBqNIYz0NegGBgIZmhFWOeU07QBn5YGASB84bUT5lqQe0f4YGABAk9WkZSJ&#10;P/dPTywMAzGYLEdSB+KufjWZzwMA6ujONU9wBIaD+KkdcxgYAKSWBJqAO4kZkjxmc8DAKMEACMiI&#10;JzBXqKYGAVKyOkaagxAPgTSowMAu4DJ6KdMG4CCFAKCs+HgK4GASDALSZqTFJj/Nq/gMDAEGM1yk&#10;STWD4/44GJc+gk2boBVyNRC0IaQwIMx4x4YGEz6hOokqRlLAZjp5RgYofRyoVCFIBFWhlAE5LFQK&#10;faMJdZH3fwwFtx+8Nm4pYmhe5nNCavSixFAcQmT5qUPX7PDEeayziuk8fyDFLbJfY3R3KCVUEC5q&#10;Yq7Vnw1ZSYxGZYPx/vzwkwy6Ftd7bvbd3ZUe7bcQdZLkqBMkiAxOUTPTAj/Hz+OKHP1lq6jqO3Sh&#10;JEvVQRq0k5AsOuX8MPIJU5UnP78sBkeUcJubd5b1xTdey90xJNwEEaGHQZFpyrAywAsmOmmrZkAU&#10;MA4meP7xF3G7/KR2VHc3WtPYk27YZR6nzJIJ6lic8KK0FesKIEQDSTgEbfcJdZwEdQ49S5Vz6TED&#10;SbSn/wBGJEg5+OAoJ0iIjPqGHTFD36i3t3vG4C1DoiQbHbKBgpHdIkajGdMNlCTSIJ8/5YCWvIC9&#10;tbtoanuBbWrWirLSdZZogajmKZfe4UmJHw8/AYGVWN6bRuCWOq2ZOsMQoGgyrQuYEGZIiYpgwtSI&#10;rP8A8FiBN7cKypcuoiMABpt9jqFUhdCAeZOmIGc5YZvKYFZkTT4k/wBcsJn4rtrdbitT7P5C1cu3&#10;VCuAGS6S0COz09bXGzJgAHzrGITDMmkx5/bGKjqW13Si7bIuNdNm2WC2++76IY60R2GkEnrpPUZY&#10;adIUmgJpQeXicBpuK3q3+QSy9y4bVq7oC23XRAYA2gP4iaA0OKPcISCZJJmYkUykfZ0wHqD2ryG3&#10;tbnZWTpt+noDHSCVJJYCpJDEmQT9gxAe2ypog98fKRSREycB17ieU2u75JuQu3rPocX6vddUi2y2&#10;O4OAwOlpgScqjPCbqFLfpgGR2kkkmQQKxlgLXgeSt8jyq8ncIuWjdW5t0NllQWjQekRLMCYKhhMi&#10;gGMzdsm5de60jSNMmDIIiYGeD1TpHtDiOcs8fxOw4nahbp31wbi5aVLi3LXoMBaUsw7CRFJ0z0Ax&#10;CtKF1NAk9oaSaaamT9wwVtuX3QurtbbXbvp7ZLl6/ba2ts27txyloMogFwSWGYzyGIe+oQvUwwEE&#10;wOpkxn1xLcTMG59ham29zc3CU9FWt3LouAeoQZtggFtXpkEW2BpFZocHZUOTAJ0LAUt1IzEdRXE1&#10;uZmqRzu63O0tIvqoX5Ddep6tu1rFu2rM7JeYaSyMAJJgxQnoSuoqv2gdoAFR2l/xEjOM8W5xwiRx&#10;W83F3Zr+od3F5i7AoSLgsW2kQ0gagIBpAFJJxbWFi0Fju0rqpEzWB5nOcBxbm7gu8xu9y90Xbd3d&#10;XG2t4XNZti32aSwhlUTpFuJAFKzhu6AqF50geABoBAA88UWPE3rtze7LjLSBzcRFOsuNV8vqe6/a&#10;JyOYNajphnaiEY6Za42oE5Cs6aeOJJiYgvfdu4V97tLZ3SJt+NtLauWAVYvuCIN60XowSCNNZkkn&#10;DN1SLh/7EkSP+6e77owF7xO+sDj7Ny2wDbrem0+i+EZZXQosCTHd3s4PwMYrmK21uEZzkAAW8InG&#10;dreYrpFhdzyG44+1P5K2lT1DdYrt73z3WMdxZQO811dMsUO6VlUqzN3MVZQatbJk1b45zjlLjlrW&#10;8u8e271i84exas6dtYRrF8qLf/lKsArbQgx21DLBIGLThOPF7cIdJ0oyhfmJ8DUE43rnbbNTfbEt&#10;vo5Z9cff59ue2d0f1NvbXtxt9zduNNkKbaj8tlRtMNqkadJMAjrTtPH7VdpZtotAZJgQSD0E/bjq&#10;8VtvNfni+qvvjfe/fdXI73cxfFrWloljcYKqkksqwdI+aQKZRGJ8Esc+4GCT45wMByR9xYTZ7VnN&#10;r8i+hum3ZLvoVQqM4BiBERnFesYq9w8AiDIYCpUwRUkYDvPs7Yfq9ztmV7S2b2yuXGUepqeyygBX&#10;1CYJIEgyBXpirIJuoxJBJgzQQcB3qxes2vb282JtW1tozXrapcAuPuLR1+rPXSYIFBBME0xG3Vvu&#10;daQVYwKSYwWWy5jZ/T7l1uWdnvbr3NxuFuLYXcModAxudzBHGRGqZNQJHjiEbbn03Y6SpYxRgZpp&#10;EGZ8ziOs2zezHydRtczs9vuuU2O0T9Ub9mynqa9N3bm2ha5fNvSFKkZqrR1FK4f2hm5ft0ggZAAn&#10;rUz4YqeWYxIxX1BUHh/bPI2g9l9tvLtuGfUg0kdgtMIUgglwTmQehxH3JKlaDsaPE1EZf34NePnX&#10;Da+z/T3O3um+91jutoPU1KqWy6EHRca4dVRBbSQCKAgYKwH9QzUMAQZ8vHxwXyX6U73Nc2S8VtH2&#10;/Zf2bOhBh2e5dYBfRrQFQNSsQDHxxZmDaQVgETFfI4PO4VZa/tfcG/vWrmhN2LvoG4Gthgzf6zHI&#10;MzCiU+3LE3bqAIORSgyJ+04Dlvu3kLu5Ab0zdu2NyWuGt4BKSAoIAYt16UkHCCAqGi9rNkaGsySf&#10;5YCx2W4vbvkdqnqXEG721kaH1FEC2/SGh1ECQBLAQe7rg0uS1szGYCkgExSkRgE8nwrDa8paCeqy&#10;mzfL2Q5tIWAb1O4RqmQumkHqTi2svKMJmmdK5mDgPPnP8em25XaXHtNpYBPQDm5csOCAro3bUBdR&#10;BNMPWVlgfICfiZPw8KYDO+4bqom5sW2ZUe4xCdyC8FGhLmtwJbV85yIEVxF3DD1XBAAIkUGrrkBg&#10;N77VW5/7Du1ZLxuXFv3EugG4LAtBFKkmaitWUTmADGEIO0UGc+JnKpwE3kb0bm7ZGu6UstbYAC2o&#10;UgO2g2xUEjUWisyYyxLdipUDNlkwDXwk4DBcbtLO9tbi5vFFy1Yuspa64QWSGBa7DAE07QGIM9Ou&#10;IVSXpmcpg1rOA6aHWxZ48277MFtm1czFlyQAlrUhWIAiTSnbmZg7i0Ha02YMLWR8rTWf54DpntDm&#10;bvH7HmNup03ravubbWw63Lwu2ghPgpgnSCAJEgyZwtLGlG1V0nyNCagHw8cBH3/vIX+U2R2yGd1t&#10;blkE+orywhme3ckh1AKpDeOEXLZa7JYEskQR0HT7+uAncP7gXZcJdubazeS1tuRbTdLBSbpcE3Rb&#10;uFirhdWpCNJmpNMJNvR6cqDLEdvQfZgJNvmb2/Tnf0+5NxPQ9XVuWvKl2/6gX1Fkls5UlQaZeTbI&#10;SFJjStys5men9MBe7DkRZXlbFtrnqbzh7IPopMCwS0hYAEnLqBWuJVnbqNLaUBFzug0KsOk55DAY&#10;73P7r31+5urLX9zdW/xChTVYu7chbRYgzpEjuMHoR1wV+ypVKSNRFSKDqVy8ssBE9t87vbd7ky19&#10;bFwbPbXQ6q1xme2+sC8pYljMkHoYwlbBCrAYCWAC9STX7DlgLDk/c21blNz6xtXb9u3sTeu3CRqR&#10;BpAlakqxhQax1kRhzb2YAGmAA0A9TMnL78BT+7/dS7oMyXZP6rbXfUtz6tuz+n022j5Vg5KQWrUg&#10;Yu7duhEZ2x59aqB/LAeYOc5KdwIcoy8pfTTbclnQrAKXJIrWV6mnhidt7YFQK9uonr5HxwHKPdnK&#10;3LiWtuW1i019BqltIuIJRTmDlUj78Nun5rEiQACJ+PUHPwwF5seS9P2xsNswPe0XSqDSV9PUhRwa&#10;FQ3zBpMFYGWJgt59P788Bzq/zDqQuoq1trotshPpvbVikhGNeoyn75wpbc+E0MePiMBU73mmCN6r&#10;gKgOlWoEOmA4bzmGE9ADiXatGch9mDemttlxw5t7h9xj01W3em4gVgDGqCB2npSmmQKfE4nKgA8T&#10;8T/DB6HHd/zF13ujUpJdqqpBLE6ixJyzIArhWAzd241xpPiYAkCpkmMDAIGYrFc/DzEYIicjH8f4&#10;YDT8e5FoBnqNOktOgULTqGQywkqTMmT8APLAWy3jqhTqnuJ7hqH4C0f3VwkLXMSQVkdBnXASTdXS&#10;ve4UFYHQmdZJzEAePXBERT/tp8f+6cAVu+dZlql21aTPYI70p0ocq4aaY8yQD/dgx5PyVd7O8A6l&#10;gLqKrkao7XZZ9TQTnH/TDDDMZEwD8MY1mLY87X7DcaWR0ANtEZtSFi6uTLXEBqCK9YphvSTqNMz/&#10;AArljXQW1veXl9FV0nUrOJNWMwrMaEwSB/PDbIGAB6ZdcJ8xqON5d7LPeS8LbNWkFmDDJQJzPx+G&#10;IdzbpcUggkTEeecRhLL0HTOD97bvirwu2LzWrgtVdWY3NIHaA4r10wREdcU2+41LjKYhYPyxVoC0&#10;xSWy5j0x9MfrdvuN2O7CXlu7m81u0bu4e615kW565W4QYK5goRNOgGM1ueMe0GuW1CqpJkzJINJj&#10;B1nluOXtP2j9bOH5xtjxHJckbm93rWgbFu3ps2bZGrcHXcIHSKCsjoMVVi7dsUfWVyLADTEyAJwb&#10;21m9zK7v7j4b277o2znYfoxcKDcLYvObt67e9GA1y2lFAAlYHl1xqNnugQtYAGoZmpoJilYwcLMX&#10;Dwt9Qvp5etneWdHqNcKqxtBf9RrhuMbcxLoT3GQIIHni7210RqPWgmgqKnBHmX3hwG6s3rXGqyW9&#10;J133VXIUqYW2WYKWKiCwy65Yn22LRGXjTLr/ANcByjktpa2VhfVFxPQtA1nvdlLqCDHbMkDSDnWc&#10;P4DI6Qm3ubgo+oldIadKNmsKsCsxP8ZODin355RgIi726l4lJD+ot11UmdSGYYiRAqRnGGriELHU&#10;Cc/KhpgNLxHKKdw1xy7a3GnMtoQ1UxmY+5cvHFe9qTQERqqCI8DngOwcbzlm0Ga81m5+o9JLKPrM&#10;qQWVpAgTMGpMCk9afd2GKs0EgilIkA1AwHoz2H7v21vd7fas9uy1rTeuOra0N9R/q3AswASDWvgM&#10;ZLkNnNtjo/MZRMxKgkyQBiWZmHfx7W8X0fQL6X/UFDyFi0d8q7DaMEtNYdgt29pFw2S8S0sWUaqH&#10;M51y9yx+itOiCXuZwdVDQlYnMj78ctte2Or1jx3NH3ryOy3m7upZ43jSNK3Z26hkqtm4GgNCxPQ0&#10;GK12G2TuIDOaLToBEwfHGeizl0/ZWbvuTfI+3DXNts0RkvBQbfqBmAAVwBRarGRJgzgDf+mj6nig&#10;LzEiIgA9ca/Up20Lvse7vd9tDa29x9Ra3tmS5cCPcbtuXSaROQ1GQSI6EVi707vdCzbKC0rAkidJ&#10;BFQwOXlh24mdvVqzEb9/atv2r7f3PI37dz9ZdsuSji2143kT8q9aKmZGQBlYoScbfbNZtWlQCGAU&#10;5glz0WRTHSYknow8Te4tp7g5Pmdzvbl1rti9cvAgKyrYtgFg+k9wqK6QayKjAXZ/qm9T8KyQABBY&#10;NP8A1GLj1qW4O7r3na9p2P8AbjbY7i+tu27zc1W7b2tCl7qCncSyyJA64kWdkbkRREAIUCASog6q&#10;ZZYDMc59QLXGKbRul+Q5Aul28bhW5N5pVkR2icyZqSMumJPomIkwO6YzGckfwxRmW58C9buhtu7t&#10;6hLm6/oWnEE6Lo/zGGMwdQygY//W99agMtVCaASJAFDq8cfX36S6iqOWZYVGbQqerpQyTLPKGFCy&#10;KjzAjCT1JiOgz+Eg54B9dAWLTPJchrtVX8p4JV0+UHIxlhGYMGPhT/20Dr/jgJfqEMrXLYb8okI1&#10;Q2kE+lfd+0LB1GCMxWhwJGeWckgEE9AJ/lgAq3BBBN5SoYLq0EW0GkuwiTBAOogR1GEkACoM5FtM&#10;RXy/rgJlokem1t0Kq4e2puOzXHAKhSCK5EkKO0CuEmYESQJEEwZ6H+uAlWhb1KGvWxdOhi1m2XCW&#10;36sV6tVaiRmc8IYTTrQEgVP4oHngJVh2DAkaBqI9MubgDWgPTJHQBqlQOmeG6SsUoa9SAKEzn4Dw&#10;wE7U6esRAa53OW1NoIYE29SSFAoZBqCMCf8AumTIpBoM5zwDgTTBIghNOr566flk9uoEE0ETTwwI&#10;FDUSAADXSOsYBSs5kBdJB1IZKo6K57XIqCeoGQp44ZbqFJMUzjLwUY47/mVMthkIa5pRX1fl6Cdb&#10;KCUUux0kmauPIjwwUkiR55gdaVHjjKpNsqLmh0L3NMlELAyJHpepIMUkdWzNcJE0AAzpBgAQSNIP&#10;lXASAxTUxD6DoID2+1pb021lRBIkCTECcETUj7AxyAB6gVywEiwtzQmpKO7G4iEgtdVSpCq0wuqk&#10;yK5zgspjM4BxT3ULMsBvzVS4xJcAsIiAaaAOgnBT1Bp93WpwEkBwStzSgH5jadZZiw7QUHkQK9cs&#10;ACMj5ecGvTALZmLr2gG4S9zVLamA0qEQAgtQkmetZM4Qcg2cEyJiZof78AtGc3msFgE0W1MIWthw&#10;oezcOZqKTnP34AFTBJJ6/hHWB/hgHjcd4OgKLdyDAHqtqUEMWOcVjVnUmmCIJC0rmR4CImnh54AW&#10;3C3bpi24MjWpcBiTqUMWrByyknOQaEcjIEDKCdJgSCV/gcStapFpgxlHaV0qysPzC73PTKaugmT4&#10;HKemE5gGSJAMGJgyuRyxGkyYLgaSPUKC4q6AtQUl0BJEyI/Cc/Mh3EAEgGCCBM6qTPX4YCQYTURp&#10;0mQ4B0hAsXEF22BIBg6D1MGYphMFTQRA6AHKkEdMA4bi3FUOwuK+kipgm5b9Qy2REg0iKEdRhCjS&#10;CampYmvhX+04CQzm7dWdKtoS0LYKksxPeEDAxArESYipphEQCOoAbukUmB3fZTBEoXPUOsQVLMuq&#10;0A51QdXaQKgSWGfhAw2RCyWPbAgQTAMaZHTG/p7vkuZk+jjWqraALkuAzaRWpchjE+R+BqIwiCJK&#10;tJ+WCJBAEEjVWcbz4vgcJAcAgXUULWCzd2pjABW2IAJGRrkThBgkLLGDqUBWqB1JJrPTHVoq3Mli&#10;qrKm3cY3FGllFVFtQDKqAWrXKmC6sAZPbIMGYrH24A2DG2GqiyUBFSFY/wAYyU+OE59qkVYgNBJU&#10;ZAVPUzIwEhu0rcaQFQN6bMF9QKaksBWAZViOpEUwmkhq0kmIXSYqhB6/HAL9PSjW1bWSqkayG9RG&#10;r66FRphBRyYIOEmogk0nrFKUMfzwD9LZ1qiqCUDOVNxw3cuq2jTJJnI+PhOEifHLoYC1oSB54B4a&#10;NYUKShEhkZ3vNHeqAqflMaoU0B+OEmogk0rn0FGLZTHlgHbVyHJCsi3YHegBDEFraKlTpY/5jWY8&#10;RhDGJOczOmhrSD4xgJlsMHgr/pqdS3DrRislmgxpmunwEHCbgUgCsAxP4e0/Ko/mMBL2raLgJka6&#10;wZFzVdWlxiTLTAA8PgcMzBkGCBWcpziZofLATmTWChVjpcAQQC0OADpzKxMMMjnGEtE0ygGe1JJE&#10;5f44CRZHpKg7dWojvdnKiSFBIGnUVJAIH9+EGhBghgYgEN8dZNfjgJKsrHQWVrTdwLqbbKSK6QOz&#10;pSBNBhJUAPSlQaU/6dK4CSXZWXuA7w0lpUhV0sxgCoAmACZpngsyRTKQxNTAig6jwIywDhcIoMsf&#10;T7Xt2/8ASYXj2q2quoCtTBnxM4azOUVkT0BrIY4CUCsMGlixgxcMLFUXSogBRnNTHnhTyAQCKMx0&#10;mdKhhDgznOYwCbZbtZhrLW1dmUgM7odSukARAo8rU4bKkQdU5A1EAf5jPhBE4B8OhDhVadTMgMKG&#10;JEFFcf5qtBkz1rgmAjtIBEycxMgQJ+IPn9uAWtySQ4Z2b0rekpGhmGpWZaETETMDOcEIFehJ1TAq&#10;c2A8B1rgHSWZaEh7dtUTVkgWG9PUsg6iSB44KhPdnSegIUeJpB6ZYAPqUH0wdJE0UwbjuA8IKysm&#10;V659Iwcg+maTUyQZAYRoB/rgFaSPVgXYAKlJC29Qftd0WDTwGWGzLeEAzUiSDFWjzwDluEBJLD5e&#10;8rptp6aklVzEFSAD4xQYHTKO+kkliSe5qHL+wwCmPpsCLhqoYpbIW2i2yBbQgiNUd0A06wYwDQRH&#10;cO0qxABpI/rgt4oaoYsXEBxdFxbTlz2kQ00AiDIEZRMzhBXTqBmZEjtoTWAPspgh9LwaGthSdRZX&#10;MyFB7ma4c8zq8JwTNMnM1HcDpJWi/wA88Au2pUW0FtwoIeFZTcAuVcJFTNSQDJkUrUoBlszKx3EU&#10;g9PGAMA6rlQLZbQCpLTDgd3cxbIxPXzGQwU5Eg64IOmJOlaT8fhgHSttibasvo+orgFzKB9MhdZE&#10;EUJr45xgipDUIJKGaAyRkR/jgAjo4dGGlbd7VLFkatHgxUgQNMCR9uGzqAExMk9pJhgII1ET/DAT&#10;bfps5Ydw0woKKPUBfUB6amATGciDhAnwkGYanaTTSsZD4457yazunFTpEhBbudra1IMOGmHQjWrP&#10;rzJNCR4RkcFGrKIJgGk+LSazTMY5Xba9SWw6DaQle5SFQ3FYGncR6hWlJoCKCYw0RWYAVQ0xAgCk&#10;DxnEjeltnKaCAFthnNy4LcF6M7XKuCnywtPiftw2QwrU/NRQJAnVB8MVtKttbYFUXS3aZcu9sgdn&#10;zrQn+VR4Sgmp1E9JaMzFROAdVFHdbRdIraQNrYJBzissAan4GmBJzjNswTAA+U0zPU4BRE6gAwYo&#10;tI1OWYwZJzGQUGkwDgprIBk6ga1EHUD59cjXFm1nQLSigEghRbbVpVxq06Cs0I8wRT7cECMh/QAx&#10;UeR8qdcO7b4hbFgxZ1AuE6S9S3dU6AI0gUmSSYOCDA18DGmAJJMkz/XDv2+IPTdSEJgEli5qIAOl&#10;XFYEfDPCdOVB5hQRBzmPDpjr26ofFwMDJaFoNVRBJCiTWTUgDpgGgAmYMg5S3Q40HFLXLjKOsjxh&#10;Tks0haQRnIwRIE/KANVWHaeoY6syPPAGFZoYeoxd1lVYUWYEMMlIqQMCSKGBpMCncoiVp0GAUrBx&#10;IJOpNWkKVDtr0Enr5ER5g4TpmK91QwJ0gEVy++I+3AOFgpJCiQJBPVAYIY5ADI6q/wAMEqmSQtPA&#10;aRH4iCco6RHXAGzIRpLS4SStSBFASkUnMQYpgTJMGpMzU0iYk5j7cAYELB1aABbirMGJOvtSe4/A&#10;jxynAgxqB6aZihJ/Esf0wBSpnUhIJLQWAKKqwupsqT5QPHCfD5hq6dwCSZB1UjAOqW0iIlY0ZEuw&#10;ABW3TuznxjBqDpgGEGRUQRKysda5YAN3N6hjWdRKmaDX3sxNMuvTPLDbLTUTqOVAaRIIWMA6lwAl&#10;T2gkKJggqYKkmsA0lhOEkasjAE9zdkSamD4N0wDoMCWILMQAom9UfKk5/L1iKEZxDJp3NXxIrXoW&#10;PielcBJtlmARTBYqwA0IYyZUQ0gR1iprgR40pMMgr4aevxwBsCKqWd/US2BbcyjGDpJ6yJIEUzwg&#10;yafAeTCaEYCSAo1emDqhiGqTZjtIY/LJ8enTLBTIAGeZnLwmT4DEClRLZm4NKklB8wBmWVgq0NYo&#10;fswkVrAQk5EkU618T0xRIh4Cg3byqrNr0o1v1IhRpOYUGvQ554SQFiACDWDEGkwD/dgHbTPd1AuF&#10;Cwor+Yh1ShPiDSFOUkYQfhEikH8IGZ1dR4DAPL8qmdQttL3HUKofN0UqSR5sRnNMIqZnSJACqBPS&#10;Bq+/r/LASCFUyGJIktXSRWTA8uumaec4bAVqkkTWJBk6oZaUpQRgHi9y1QIrnuQmHBRdGpboESys&#10;an4+OCNSo7iKCogVJDaulB4YBSkBSRpW4qswbVJCgDREkkgk0B/DngoiurUASQYoJPcWGQMZYBYL&#10;NKaCrHRIajZQiqYJgnpUdMNkGAZkFYVYJNKsNRnKtMBJDCsDSS4JKsNP/YdCxq6d3xwiIiDUeFCK&#10;wASI8MA4rjSZKgTEnuRmAB1y8kiSCaZYAJjtoQYMmS58CvhSpGAWy9yhgG1KTIUaIHYrgkmYmisR&#10;92AokqIJqAADGpgIGmfsJnAC47KlwakGlZZm/wDVy0k3NPXMAZTWQMdf+mFhRuWdhU3dOtaaSKlI&#10;8hWfPGOe/wDg4+a8c9Hzh/5A+Vv2/YW7sbe6CLPHO77S87H9RZu/lqzFYoZjoJjHoghdIZWB0zqo&#10;e6kZjPG3xz89Oy9c8k/HX7I/T3yDtfVaHssXN7WwloVTMyYAE5YZF8AyQ0ADUeorVY/ngNXf9otf&#10;2zLZv2jduXXNu1bIHrgobw9BmkTAOmDM1iuHCUvEFGCtT+cggHr44DP7W1vuFR7vJ2bm52CPfgXT&#10;6dwL6elA9sGoDEdTPUAUwljesddQzhakxWIPwBwWY9VjtbPAe8LaC1YFnc2LJttd79tZUuAi31CF&#10;WYMxYALExU4l2p3FubYEgEaTUznmcEc/5q1/7CvOtb5IGxtkKIl6xpKolthbuI9sGSjAiFzXqYwW&#10;sWgVe26kDPSImM8AW54u5zm52254jm9puNuNxoba37ytf03G9V9sLQrNOlDTwwlQgAJLkGJ1SYMe&#10;VRgLG6eSv3F2ti1sZ2zXgX2/5ZcMwtl2tv2FSQFkEdYFAcKCaxENMfZp8fjgI45ZuN3gutc2thTf&#10;ZmVNF4NyAANyy6sYgIZCgxMGKRhsWSHgiZBGR0g9anrgLbd+57W42frbe66DVqUhrfqXYuwpshKs&#10;ggxMRpnDp2rkAqBAEaTHyzBoDTxwFHtvevD7dbou3Llt7183G3aOUWzdeyGtk27in1DkHIMAUzGI&#10;92zeDBQoEZFV/D0lmpgssl5az297i9sXrT3d7yDbncbhdV23f3DO9o2AAyraUglZyCmnb9qbdloH&#10;fJGQmSD5xgXGeFhyPubZql21t9h6Vm+R6rG0bFq+C0E23epuAj1Ac4IBM4mpcbSQAVB0iciSKwJw&#10;Ry3e8RsVvi/eZb122u4uoj9y29uQC7XHUlYkgEAEkn4YhtaYszF1Cljk0V6EnAdN4/3DsG2ey2+3&#10;425cv7fb2rY9a21+4LDALe29pCMnMgapmgMYQCVELdAIJnuORE0J/sc8BLvWtvfu+vuuEvbpvQC7&#10;dTt1tlbyXNEHTnoX5xQJQR4OoSUATcqG6yYgD8IIOAoeWO3224fdcn7G5C9tFBNrTtO8f5rihgAJ&#10;CkqcmBgzg2tcipT0L9pgxlp6QaAfywanZjnOTe09wfRvfW92PcntTmdhdRDt7YTaXbBIZBqe7dUA&#10;nSrHKuRqcSLp5VbcNt7VwsvgufWTguPH8b/cyXt1PoNuuSN3Y+7/AHDxlmxuJCvud5YtrZtn0/yQ&#10;1SA47mX4tTFQ243SKTf4wkgzCKCSSaYjU11v5dnoHZe1/Zu/3Nuz7T+tDWBd26qy73e3Lwb0wbjo&#10;LRrNSgMnIVNBhaXNlcKvc2NxGPaREQBXSfM4rVm0/Lt/oR+Z4X6obCxc2nBfUriN9Y24QqXuWrgu&#10;G8AG3Eg/maFiQo19TUYkBOP1DTYuCRVgsGQcjFD8cHPu3l6sTf5H6uW7F5+Q91e37q7e+FWzca0C&#10;1lVKB7WpiwUPDKOlQeuHmsbC8R+RdlYip8Iz8fLBO/f4s7Y9z/VHglvNc90+3TY3iFyqi0Cjly9x&#10;1SmnUYAYsconwc9LaWSinbuykjqZB6Gf4YJbbzVLd5f6g+5rG+3Nv3px1jc7Ta3r91jZX0L1n1Ab&#10;iWEDCZuHVRSwNMTGZc7O1X8JqKgycz4VGCMFY2u8u3ro90e+91oncqxtXWX1bmlTrti38zEiFTV8&#10;TSMQxuLwOgbdRUeQiZ6/bEYDojey/bL7ReSb3dyO8t3FuBUDM9xLv6fTd0+lQszhVOqDAZRIGHUv&#10;7vVpQWwomCFBnwknw+GAyvKez/YVvb2d1yd/k7+/vvb2143H3KobcSxs2bZOnWBoQyIP3Yft3d2W&#10;YNcthXiAYzzWvQYDO8n7f+nljZWb2x4jltzudm1xrot6ityxQX3tWzW6y0DNADGggjCN0LshWvqi&#10;TBK6THjA+7AT/ZY9tXrO4u7T2lyW+3P6e5d29jctcS5uLiMGRizCaQAErJJBpTAuKgVWG4JlBKmo&#10;1H8NOnWvXAHxHJct62/2+89mbey6bsvauKjpdtqldXovX1UACQKRJzxDLW2JW47HV2wDPqMB0wHS&#10;tvx3N7cJf4zjdoV29z9be3L2kt/o7RhktqT3BVo9wdajphwXkCG2FfuBkBYAYGjT1zrgKjfe1eU3&#10;fKpym73u1tWtm1o3Lz3TduNZu21Y7drQJVEZgdKqaLBNaYLQ9wAMwW20DUx7iYrXL4YCTY5HiuIu&#10;X97a22533MbJFt29rsVD2EstcKpcI7iUgASJ0z4iMIeztUCI1wXmUnQoJAJ8HI8cFlwncX7g9+8h&#10;uuU3ew4qx7e2m6tJa5Hd71bZv2Er6e42VtzBOvUSikBMzhSXlQEWdrbQtPe/fAJ0wDlngW29UTlf&#10;bu95C9c3Xur39ym92vHoqLx+wu/o9veRrYuN69pSS7qsTXSx8ZxLuPeZNQugAJDKsLDTmAM5OCOe&#10;cLxftrYbvcbW7xdzd3LnJJuuN5DfC/eN7asPzre5uXCANCwV1CpatFjEJiGGprb3WYAdYBXJtQyJ&#10;pgOn2LVzY7g7bbc3tuC2/Hh9yLTvZ9T0dxBu2zYBBKppIBqACAAeixx+43Hb6WguOtCBMCCPAVwF&#10;Wv1a9m+0Ubd2+bPI/o94bLWxre29xiXvXbisNK6yWVokKBSWiCbj9xaR2L2kRYh3br1B6/bguZnN&#10;iTt/qx7M9wcpsLG14rluU5Hdlr1zjtptmCRohDbLypkSzLBzNZgYZs7W25uevvlAmQyS06s00jw8&#10;cFt+WGl9y++/cG02vHXPbP0s5C9fVfQ3VjlblrbW7TIpdd2bl0jUtzJoAJPlGE6uHS7pS1udzdBY&#10;EjUtsjOs+GDVnkuvPSn9xtP3H8rxDbnkvcHsv2T7fvpYvi0fS5Ll7V6he0CpAGoKC+oFiAADGHE3&#10;NiY2nHqhDgFbqlqTMifPBi23rcqrkvZHuq9Z9b399X97urLbS6dnf4O/Z2gW5dBW3YvNbIYAqYyM&#10;ZUnB3b3I3m/JsWLTCdDBRStQV+GRwa/4c+NR+E9sfRvg9vcHuD3V7k9xWwtu1vONbdXS7petwt0X&#10;UgqxJ1MMoziRD7DkEAuXd4qXPlICqAJFcE7pniRmNpd+lG/3G64bg/p7vt9wlhVvW9xf3e8uX7z2&#10;rzK+mWLMjKM+vxM4hXNvvvVF88ggQjvAuiRB7e0YL3az/K6Xxnur6XvxVvgdr9Ht/d3FvUdhd3ft&#10;97lv1mtlLm3fcXQQSPmt6WFQINDg7+1Itpc3PLC2obWNFw6QDSadPD7MDW88ay1W+2ffm23PL8nw&#10;/s/6CHkty4t7O8u94S1+pvjbp6l64m6uAQyFQp1EzDBRBnD1rZbNRoTe278wzm4XZzqAYmfPpgl2&#10;t5kxFZzX1G+pW9vnlN99M+Z9tWrY/TbS1srXHbbb6LF/0EtyojSNM3AwmDXCkt8cG9E3r12GC3Qi&#10;aVHWGY1oIrgmarOS5P6y39mPcFz297a9vXl293dcLd329F3ctbBG1RrW0QhB6prpyNBAw+Llksx2&#10;e0DsiyrEz3aoBOCMxd4XnbO12Y+o/vy5stvvL7ryNqzYdTb2dva+o9lRfaPUUk6QSDApUgYc0cx8&#10;1vb2bJcg6WAJBYR84zriNTsx9Sk/3L9utxDseX93e6vcFnj/AF9sp2O89HaXHtXNSJe25mAUY6SO&#10;vhElHocuClvdXLG6W8GW9YfQlm5ZuAressK9MjFcVc6yZ1nKwX3d+3q7x/Icr7G9v+5vZ+99ptY3&#10;vBe7uOG95Lm+K5zi7qbr2/7itXIVW131Aa0T2jVJiceUuWbnfoN76XkNra3PK/TT3Nvj6O4283V9&#10;vby603djvCJ02pko5+GJj4cPVrdfcadu35n6Qfpvy30i/wCY39om4+n/AL4bjvYP7w/pX7a2tr3L&#10;w3I27ex5T3Im32//ALy/fntnb3dD7izvVCm+ifK5KN+E49R8Q/tD3Luth7os8fxW55XbWNO05S9s&#10;9u/J7Rbq99uxuyC6qQawcWV5dpvpnS8R+cX66e1P3iftc9t+7v238l78+pHG/Sb3DyO6TmPaHC+5&#10;OXT2B7ksWLpuepyHDK3pLdcLrNoaVMQ80xs7rrpnVQwTQ0n/ANLBh4P4Tjtyu89Ibb1XtOtsJo0r&#10;cUkFVdVA6xQZE5RXGXW0nJ8vtnI12eMuG9bNdIvBY9SnkeuCza65k9XuPe8lyH0S/b77w2frDYe5&#10;fq9x+34Dkdsq27m7f276wuna3A4MISFYlCD5+O744kvdM0DaScgYOYOI34pM5fJz63KnH7Dg9n6e&#10;ncXtp6y2jIug3SVXUgAMmQATJOMN7r2++3e7fRvbNra6TpQXritrSrBwhEg5kk4E207rteX1M/YL&#10;7j+m/wBP/prxSb76be4uX96G+b/I83e9u8XvNg3Gclaa1Y3HG3+St3Ct2zc/KVVSurUariFs+YOx&#10;L7fkdyN3bQDSy2GHdcP5NskTBNRXpXFLr33OnR1n6j/t22n1MHFe6/pH7UX2By/M7u6N9bve5LIT&#10;a8dxSPZ5/k7exveiLtpG0Pc9EArdJQAiMam1f2VxA4NlADLapBVgJMLkYk1HXBzeEud9s/U/guSb&#10;jd5x/uPl7u59S1shxV2xuTvrJv8A6exfUaQ1r1iNQt3dLAGSKzh5t5xG0Ivb3dpcidKAjQrCsEdc&#10;5GEambc2ZZHa/T39w/1Fbce3Ppp7B3fD2NwLC7/ld0LtzlL9jdM1m5fF4iikowuFBAI04yPP7/cc&#10;tcs3NvyFqztbFxCLaHT+WG/NLOGDSZGmn34i919Zl9DP2ofR/wBpfQDheZ4T3T9JuY5/3z7l43fW&#10;+W9w8ntW363ORfbm9wu12e0v7S7t7di0y3TunL07C2kiMVK2r6B7Ivb2Ga5uoa+l4a3efQsM4JAU&#10;d5rBBjywkW2WZuvTD0Tued9r7/dbDm7ntv2Cw29ri/aZ3a+3uQ9v7u1sdhxbLt/c/uPb7C5asuL9&#10;5zsdspt+qka8iGxW+vuv1Cru/wBK13cHc+jefahUuJYXUUuLaOqqUBipp5Yrtj019HWW9sezz7X5&#10;C57OPvHbcV7ate0LXOe3+N933r294bf+5b/pWt3s7vM2ms2zZ349e9aDwtvS4KkasOpeu3FW7Gzu&#10;i5bR2UWrli8iaj6DtoMkgHSoz60jBma555lVm/8AbnE8bvOQ49Nz774i9xXKcjsbW6u8nxXuLiN5&#10;yD7RF9y7K22/tekibjcWl3G83F2VOQLl5w+V21wk3diLICnbpt7L3Vf9Puf9RrhPzNNXcfKOonBr&#10;Weucsrbf3fxm1sbbhfqanuK9uN5a907/AN0c9xvEXdnd90e2Wjhdlx2z2z2/021O3/I2Ozur/wCV&#10;dCgLc0iHLVrjU/JO3eypti2rba9b02rm2XX6SQAdNwCJFD554jG1uca1R8zzn1f3yJzXH+5eL5Tc&#10;bblNxv72092cBzW3v8zw/vK7/tY5fkbV6/dtDecW987hLR1XLEUCINGE3Ntxks9m56auyb70rlsq&#10;NJ7dxtL5tPNoJKsYhiYzFMVn/ipnF+6/rMNra4z3FxVzkN1xK8h9OG5njeY2243Z5CyPW9p+/eF2&#10;vMcb6PL3t8be4sK1w3Nslpm1LauAOGrmw425+Vb3bjVbviyq2906M/zG5dBosAaQisM5zxnEtb77&#10;PzSxouK+pf1f2C2+V5X6fbW4+25b2v8A+xDvb/PezdvvNtx7enthxPEvYdLl+473W3J3+4svDLct&#10;QUWjPpbW5cR7G9sW9fp2tubltReS7ZRv1SF2UCSCSopSQScaJt5J/llXNznPeXGcZvrPuf6ce4+S&#10;t8fc5rkvdT7Hmt1ueH3nD+4Nzt//AGE9xsON2V/c3r9tAAu+v96ahbuWLamhev2t5pKnfWbw29yy&#10;ii3dC+ku4uG2dwStwEk9UWnTBJj83S/xyz3tvn/Yd3dLuLf065vg73uLg+Y3+5vcvwm6vPzm89qc&#10;db5Oz7WsWN5xbBLFlQVtchu+9QAxk1wFtclqRfzrd229zZaUdms27Mo1v1CwYamNVUgt0nAz48Yx&#10;8xbnnfpBf23J8gp4Ll+C5LjeG+orX9ztLG05zk+a9Pe7XkhsrW3vbW8NrtbX5e53Svb2ykOQhIUY&#10;cO+3SJYs7vZ2r1sjdTe3mxULbS1bKGwzyMhLam+YAgCcE7Jm9txwqrP009j8tyPuPmfZH1A5/gOS&#10;27eyfR4b2J9SN7d3XJb7lOS2+8te4NlxrC/bK3ilrbnb7Ua7TXLZuMLaOTF3e422+F+xe4/bI24C&#10;Ir291ubAsjbeoDd12zqZ+5gtM1MnSMM+jUm2szbf4NZ7D9o+6vYF727z3DfVr3tytn2xd3e93nG8&#10;z7U9r+47nP2/c9vjtzZ4dNtyVq1Z22z02dpfv3TcICXrapb/AFF1gK3keOv7m4w48bxA1m3vLW3e&#10;8tu3vd5tLov2RcvFTFm6FW20kAg1BnD8W5ddZ9X97qf0++oPE+2vbtncfUnlPY/JHjed33s3lPcf&#10;DbDdXuR9oe1fcm0ucRydrbccdwDd5njL167yKG1buNYCM9tkFo6q/wBze0Oe3vte7t9wd4u73Vyy&#10;l/eWLdy5uLY5Hb+lyNvfW7ZCjbuCbZa3LWxp0EHuEvxNPJr3cdPh8fnFr+3T94/7cNp+5Ljk9t8v&#10;7VX25xPA+4l4D25v+Y4vY+1ubb2N7jbfezOQ9m7zdBty/PWp/Xmxv71m1u2e++4R+1DecFb2ftnj&#10;+J4C5s95ytz04u7/AGCXxsLO6uMZs7ezuNRFm0ozL0oFknBz3n6m13zj/Y4b9a0+oX7l/e31L+vX&#10;F++/YP0Z4vjd1bs8B9NfqPe4O57/APcHs3idkEPuH3NzXCX7CWuU5Xc3WFrbHaEKFd9zoRVm0Tk9&#10;udxesbnjeU2Lobj23u7cXLL2Uth7bXryUt3bgJKWGGrSJJk4rH6dxxi/x/1OdXPpV7yTgOE532z9&#10;UfpT7/2/JWrGx3FvhfcR2nL2ee3XK3+J5PbcTxW5OrkeJ4+8lu3u+b25Fu3eu6Vt6UL4ttkmx39o&#10;bjZbizuLL3XTXadWAuIe9CEmq/iHTBnaXW424cQ9/c99SPp7yV32r7/9tcz7a5Xa8fseQt7Tltpd&#10;sC9xm/1W+P5I7y8oU2r8f+Pccw7CkEjFoLYQFUQgARJGqoWpHlNcGXFt3zF/lrtnccnvlu3mfRaF&#10;m4Nuip6gC67YJJcAhSRIJPWmEG6yiMhMQaTBgCenlgLba+29rdu3bpPrbi3bR0a0fWVEuJqQlCSL&#10;huDtuKTTPpi34zjm3p9W9qSwjTBo1wg5L5eODemndc+keYvrz9cOP+lOzue3/bVzYcl7u5HbXBbC&#10;EXdvwll6Hc7xlMm+CItqYIAk416IlsaUVVUdAABg7yTWYj5jctzPK87vG3/M7/dcjvXnXuN3da7c&#10;MsWIGrISchhWWCqzB4AYLADAwAwMAY+37P5HywMApQSwoSTUCPmOcE/1wRMCYnBVttNn6r2/UZrd&#10;pwBIIqSYKBzQV8cMu2ogzAB6kV6EYjOZ0bDabQqfSRSjFR6mhNTKWGkvP4gfGYy88RL1y3H4iTAk&#10;RAnIAjB59senPzdD9u8ZyV7cBwi2xa71Vm9G9uERJa4BcOltIyBzxEdngmYAjUOpMwGBxOe7DLqP&#10;FcfsDuLW2Fi3d3d2P098qLduXGu5b3YujSSigkeBEYgXbhVmt9pcIW0kgswJqVWhpi4HXuD4zab2&#10;xt+XW1vLXGNyVrZPc222uWrNjd2LE2v1W5YG2PUcBtIMwQIOM/v9/b2pezdZdRQXrAJAF2BAtqR1&#10;6HFXXW7XEeuPpX9LOU97DhfcPC7LfJtdvvbnA+6/T2TbtuFG4cPe5W+jKUXbqpoqhn1EUANOb8xy&#10;W93hv29jbPKX9Vpl4rZ6tVy4oDP2OQDpBloyiMSzumHo1100mduPnX1v+jn0w+n/ANOOM4jkvee8&#10;s/S/gbex5Xa7z6se+32m0TYcZdvttdiX5Kyh9FdxdtkWVvaWYMxWgx072b7G2/DXbnP7/Vd53kbF&#10;o7i07attx/ZLWtrb/CTTXXBrN34vT0+f4vhZ/wAh/wDyS899etqf22fSa5t+J/bx9OfcnI7fjef2&#10;ovW/cf1VG2c2LHI+4tyxGrZ2yHfaWvxBgzyQAOjYo+QrdzHpWVVR299QR45ZHAwBqJYaQIlZme5x&#10;JGo1gAzIwMA6FYAkgAMWEdyqOoLp/FWwMAV1gbIUsC+pmIUl1XtAnT4HIAf34GAbtQS1EHbJDT2n&#10;5ho6jKAPPAP2/ZgLWwIkEKpKLp09uoCphsvAfHBCoE1+Px8MQT3MMQewwO2QdUjOScwP6YBmKZ/2&#10;8cBHVmNyvVxq1kVC0Kafw0+U/fhOoUPdUZD+7FElkdlroX5oJYCLhYRRakGvlhLRERU/YRAzOeAe&#10;sO+tTqYsq11CQ4LaWiBmYk4FJUdYEAg91JzwBMzKt2CGBcgkGNKklVicp8cKiAfEiozNTAiMAyr3&#10;GKlSgCsBIJZAoPeCDm3n9+GtJUTXwA8zWW8v44CwtvqdVDKsmZI7CmQ1DrqI6YS/y/CMHPyT6crS&#10;yG0k0QzAJoJAzINJAMfywZyPwP8ALBxu126pIQoZUqpaVYEnUpYyNKkUnoDgD5R8Bg7eL8qPugx1&#10;kkM4DksWLHSBESB8KDC3MmhPT4YOin21strbtzkMZCmcipPj4Ga4WhkeRyikRgI+4DWwVVXMarbN&#10;IB8VEgUIIyAwvAVVQH1qCo8A+m4xI0s8fggwQPDAxBE3WkuTUuWMkEMFXoJAiT/LAwEIqRMGBmS2&#10;mAWOnp/acDFCVXSKkEkGAV6EwEJXr1+7AwBT2k6jEQoEgQfxR08cDAM105zlmD8enhgYBarAiDEm&#10;TMEAHof5xlgYA0B111UPX5iImFn7cDAGcydLSWaRB0wek+PngYBaldUT1iSSFiBVfADxwMAsqTAM&#10;Mx0iASajoDnPhGBgEtUFxpMMQVklgQZiOsDM4GAYJOoU6kSJyI6DzPU/DAwDtpjIyinaKEwKQczg&#10;YBQY6pBikUrJI6Hp54GAc1FWA7oHjKkACnzeAwInPxkYkyHkvntlpXVGloCkH5tVPCk4ZdMyag+B&#10;xWdte71bHjt5pVAraHOr/TIMyaKCaz/lNIOWI1y3SRmP5eGJm5+Tlvp2zhreG5R03HpXWWLqqVtx&#10;pAbJVdjSepjP+OG1AnuGXhH8sLY5rfcbko0K63FYXAircYJJNEW5mjASYiKRnh3TkZJmYAFKeWJm&#10;8fMVL7mUe0xKLA1C8HdgjiBcYrm+TSo8xlhcHMCKeQpMwOuK3dLibT4K5N1c0sjaLyi5qZlukEqh&#10;n1Qj00ikTgaSRE0+AGKv6ewWb77YnSSfUgkq5cFSSCrq1RqBqGP2YSqxA+IAzoM88ZxeuWdcZxYl&#10;Xt09/W8hVZFVhpn1EZwLbMw6iNPhhegMK+GVB9mNN3xYnHKtTfGzcAd2b0yiKaOFuFwUa44Hy5/L&#10;n8MIUQSpiMvGoHTGZbbWdMW4sTtzdW5pegdBcZk0h9GqssVodRyET4xhzTTtFc/8cV27NfgqzuvU&#10;/wDHuFCjBwrs0a+pVWmQuY1GtKYYvdB8P7DCTDl5L9TU+22uW5uWwitbSTpe4BL0Zn0/KIWkqYyx&#10;EddVfv6fdhejm6dxm9a1aUtoSYcFVZWWCWKFWpBNTOeGLwOnTInxPwywnQbL2nu7VzeHcOrXCx0u&#10;E02lRTcAVle5kSQBIqBinu23NyCIUSR1gRWQOhxR6L4nktvY2L31uHcbi41u1puAhSUYLasrcOdy&#10;fxkmnWuIrwzFmUwgFWEQvWPPAb3Yncbfj9vtbF+0x5Jkt+nt4uXme68nU5lilDqU1PlOKvcAuGYF&#10;WIBkzl4U8MB3f2aluxudhs3s3LNttxaVe1WUG33XbRKzMg6gJgGKTXFS9plslSwLXJr+IVmh8vPB&#10;2m022k6YehOP5yxyPuZt/Zs7izsONK2y7ydpuL9lfTKvaC0UwSyqI6ziv9IWhLMQMohiB5feRXB1&#10;dOHK7jk/VW1t0ZnIvSjo15mVgQ5ZWAMKNMQI+MxUXqsz1iot9TTtM/4Yzt+Wq7RxKi1stttGNk3i&#10;ltt0YCsfV7xAZdQYEQQwpBriZ6Rt2VcAMXKmWI61INcXGOiMX/uycpz1/a3t01pdt61pjt9ZtflO&#10;LYa0pWstHziDlnXEayPU3BMgoCCQB3SaQK0HxxM/VYrT87cXjfbVuyLJsbi7YKbd3ZQgtg6odkBD&#10;QAJAEAkeeLa5OhdJLSDE1heqjyxpHF+PayN3uDuFtp6Drb3NoMSWJtkm+YkAsBEp1z8cR76XHW1Z&#10;BjUJYDpAmp84xLMzA1fAcjx/H3eV5+8r3025W1trhTva1c+XKSdOoBo6jLFhatrbSSPlWSMxqA85&#10;8MVjaZ2muXMec5Pf8vun21o6huLwtJuS8XLSMdRQW10g6ZlGUnKgwxcQOjFKEy4mZ+YjSBPhlg1J&#10;Z1uWh4ze7jjuQ2lneWW3FvasLTN6mm1qQK3rO8ZE10VMCcU26tJrVIIACsRo7hNZpiYmcq7n7Q5H&#10;d3dnf5BmtNcvvcSxpvkbdUIFtbYZjJC07omKQK4pb1g37yhWkBtIMRGUjy+/HHne4alxy7XwXOW+&#10;D4jc39ztwl27aFx7SXpc2lX1PUlZUs51SIHjlTHTvbXECzYt3LiAsDLTUmeoOXTxx11knR5fJt3b&#10;cPj1+8v6+bvlPcPJ8LxPIN+l3NpbFk2XKpbshxJuKJMEFgpQZySBXGytqSpVa6YzmKmlR/TGmHzp&#10;5DkfSvDdblhO4tEDQAGlV0uLckDS5AIJjwzw+So0nxpAzygkfbgM7txu9wu+RvWC22bcrdk+iqSS&#10;wCmBlUGZEmMUe8tamdfwyCRSZJqZz/hgPTX095VLW04vd+rt33IsG2joS1tLKLoRAj0LAHu6MaEy&#10;MVxQqoNYUxSsVgGTWI64DtW131nd7jc7e7cs69xtnuXFc9PT1RbtpADSI0CtZiIwndqfmoQVAMZS&#10;eojwrgJHsLcbZtW1X1tv6e49ZrDtcW7bRLhcrfKkipI0wD5mcQgWNs/hhg0iRAIpA/xwa5m3F5+L&#10;qt5rOx5nabgo26/W2jacFlZnZBpf1nWncASrBQBkTlhi2xS9a6NcUiBMSOk/fTBva90x6xpea2dv&#10;lPbvM2pa6nF7tL9u9dsw9uy41m36RkaoI0uJBBBqZw3uFOskA0EiCx1aTSBgeLnMW/tjeWDsNqgv&#10;LqINhxCWVsa7bPcW9dAJDRARsgRSkw+4pbZYIMyQPlpl5/DBnTm4vRm+Luvcu8ltN6vovt7jCxav&#10;QyXSu4LG7c0yqHwZ6NGoGpxJtsvpOtTEZEHPOJyODE6Mdzez3F7n+O3itaC7lCht7m1pZxYQoyiI&#10;D23IIJMaoMCIOJdhzottJoTSO6TnJ8uuA5n7r49bXL8ls1sLd9YEG7auL6VttsDcV2BErbgygkNH&#10;Wk4U8Rd8dJIETJE0rT7B/TAQuK/VKeGYG2iDcpbuX2JKWkYi2wBtSwnTAc5QARXEP1B2sCIBAKia&#10;E1IAmhnPAdLHHs7b3bXLV9r+42z37JuDRbuC0zFbmqI0m13ZCSseGLfbNUyR3CRWK5kV6YDz1762&#10;tuwu3vJ2pY3H6d1QW7r+k/atywVAKklSWgGpkZYl2mIJnxMwZFDmB4dBgOfe49itywottlbDobiq&#10;qw6EaLjkNNwxGeo1FMN7lCX1gAErFcxB8DgLP2VyK2+PfZNdDGxu7gtLpuNYdn7StwW9JkZ1JPgK&#10;4bsGQwMAKaU6R4V64C691bU2dxsWsq1+9uLR9axbuMFR7cD0MlmAO0wTGodKymYaVbVEALEVzoYH&#10;9MBz3a2d23I7zai1qZ79wqVLLZFjTAW6xmJNFkVz6EYjLD3GIXoNJpJMVpgNxvrt7i+N49bzpbLO&#10;TuVtFvSFuQLNlboFCAe4n7aYK5bUBIk6T3A+ZMx9tYjAL4zl9++55EP6NpL9j0rLKW1vpQG2Geav&#10;oEa5iKiMOIk6h2wJME5g9DgK/k98qf7duit5He6lgOtfUa23qyGmFGqQSMhEicR7tordtlTChYJp&#10;PgAT0wGs4HmLF7hOc276ru5/UepatvrRwgqSwafzR3BZE5HoCE3ki2kmoc1UkZ1g/wAMBN9ucmd5&#10;zHJ2VtXtG441VZbqrc1qo7X1sQQLZyK5kziKUkKBIKXQYmhrQYDdbbfJtN5uboFojdcG6a1YqyQk&#10;FhQKR4M1ZyyjEy1aYCCQT6mrUDn1Ir8cBzTnud2jX7d+166n/ablgpftlLbEAqrKi5MqysUg9wM4&#10;cvWTCmCYuD4SaQR/fgKn2/7l9a9ftKEszxLs7lSSPSfVaNt1IZpqASaGuWF2UGkSBClhStRTyGAr&#10;vcPJXP1N65a3Sn19tsr2snQ9xLoIa46iepCyJzJyw4ts6lEGK55yTlPnlgKnkOXUbLf3BftPcLWR&#10;QhbZthA2s2iYYz8sVkTp6YtrdmgMEHRESCZjqPjgOB837httduJZvW7i/wC4O5nUocIkakZaFh1i&#10;gNeuJtq2StOgrkKeOA5Rz3PLbvgMqkO1xtSjW2u6YUPcOatU0/lhsWpdiMzEmv8ADAT7nuFk4raI&#10;95UtorNbDsfy9Ua7ZUGhpQiaYli182roOlcDrxHPt5zxd0a0GZQrgBBLhy2pisUXIEMTP8sPJbGd&#10;JJBFBA8MR100zzWO5Lmrrq6gkN36j6jFXk9zDX90RiUq6fj/AEwdnPuQ5MktbVtS1kmSVadPaJrS&#10;pIOFYozRJMeAoAJj7BgYAsDAKWrDLPrlgYCwsX9DKQVA7QPOgqxHTxwIxBYWL7iJooB6hVAJ6rHw&#10;OBA/t5GRii1V9cQQ0CS0lYbVRSvUxBJH92CMZkCmAUA8kIpLE/hhoCgFc8/tOIzGOv4pE/5fCmDn&#10;5bxhrNhbD+oYYkWFCkEglwNJkr4DOBhqpBnMkGYkgDM4jg0FtjacJbKsf08Q1Dc1dG0+AywkgAss&#10;ie41iIImuJfzQ9D4utp2jMCwgiBIh1MgOCKzQZ5ZScJIB0gVkQDGRmv2Y0H1uXUNy6H0i25uG3qY&#10;jSViABSnSaEzhqIoRiTWToNNs9+x0qy6HuWjpZfmjN5H3zOWVaYZe0G+H9umF6DS8Vz9/Y2LnoEi&#10;GOvUocsATSgoSa0+3riHuNsrWiiiKqaLJMeWE6Dpfsv3nvdjzI3ty/3+i4stcuHtLnNK08wKdKYo&#10;97xIeIFBlIqTnTFXNlzHq36afXnccVevPu98WvXE0s7m29tLU6bzMgOa9pAmR54oDt7ti60DTbSF&#10;k0JIGYj+uDfd3cbf3vXtr3X7f9y8PsLFzdbe/wAxv7p3drboy3Wi46r6RamptJ1oqkCZk9MWG13w&#10;ZV7gFHbqFB/YnBNtLrM1yH3/APS+7sd3euWtu7Xd6U3dkbgB5YqELNcUwQCYIJpSaYv9tuR6c6lJ&#10;gwAwHb/fgw8me8/ZW4Xf/pDttypt7gjcMbbtN9/mtAdAuqdZkdcsTrTsx1EDuNAJy+3Acl9w8ZtN&#10;mBsrDFrm1V9NxiCP1IJY2wlB8wiKz9mJ0ZSZAAj4+OA5Dvd16Qusutbt64bKKCywzvDOGagUVB8D&#10;GE3KiJg4mJnIteFNxHe86sBACl3XSAHjUYrqJNYHTDPpAjMSaZQYicUaVvcD2dyqrq02VdgclU6S&#10;J0gDu6GPPxxB3FkNCwSAZLGsUoMB1T2n7gu7Rv1bX1Be1HpGLRuMzA3HEz8gPQZZdDjP7vbTqbSK&#10;SF7SFk51Ex44EtnR659h+8Qn6LYW7t//AMj07l903KtcVEYlTbShLKQoMGIgGk4zD8frNzcFaamC&#10;BhrFTWBnB6Ynzej9TWR7e2X1UXZf7X7V225RN0uxsX97dtj9KxKoBaR7j9qulDo6nORjHcnZ9O6z&#10;soAUGFoNTEwYOVPDHLecusr299LebbleOs2bN9vUvOn6hkGq6lpR23LgIB7xBDRBJOMHyF256koc&#10;2JidIJppDafKcsdemvHydpj1ezPaGx2jWIvorMLaiQpfSqHVcFlXGkNMTPhJNMT9hft7ayjvJdtR&#10;b5Z0k5r4AZVxnbXba8dGbMsj7u4/ee4OS3O3ti3a2e3ULa1C76BdQCqXmP4mBk6T5DF6Lj3AlpM7&#10;hEVMKCaTp6jHLnoxjrlyK7xmy48b/kd4E/8ABs3Cui2q3Nxd0H1FT1Rp0vUQetD0xttgNSpZmABL&#10;+OoCOniMd5xMOW3H1/B4a+o123t9xynPsqveuXHFoAn03sgsCnpuYkUppp4wIxfKEEWxBEd+gTJG&#10;Yn+JxXntt5ry7urvMbs7rld8l+y5uva2ljcunqJYBi1eYNQuTkCKETHUg209QKAsRWozih+GBjjJ&#10;Vjld/wD7Vvdzcvbr9QXt27Fsa/1HpevbW4GMadUTDxHnBx//1/fmkmAT1lco+MnH19+kukNcVLju&#10;VK2k0pccF3OuC0ektQQTBNB5moCKTUCM4gT8adcBMXWVCuzerCHUbqC2VLa2QAEgLpMGARUjwhHX&#10;qYII/DJiGkjpgJamQO9QLi6GI70tBzrtW7S5TJK6Qa9MJqDJFSTTqfDASUElkOpEYJMq4ju71LMQ&#10;QTqMVqKnKhHuzAIJr2yKnKMBKsu1sKNT6l1WhrdGbQVhdd1MmJyqMh44SQTWCYrkCD8ZwD4uG2xW&#10;V0t6bLLEQ2rSblo26EkaspBBiZwkZVEmZAykx/DATWLeqhm2iJbVXYxcDIWDKgIjUZNVJJM1wRDG&#10;J0nqTETkMx5icAuxdS0txj6gQqywjKFtA5Eisow7aZCKYZgyRNa0qZ8CSTjlvbLwqVqshbOpVRCl&#10;vQC2nSrPBW0tRBoTnFYjBiYNc+hMt4/N/PG9LbrkOC8upUYBLfpgLC6bagGIuW2CxJIC0qaicNvQ&#10;EiPEau1gCJM+Pwxz3/MJdp1J0XIIJW25U6lUSVUqSJUdx1RNaE4L8IyAORAFP+4/HpjKnbbfnXgy&#10;u+gJ+Wdao9lFHposDtkVMGpyM4TSQprEzn0yJ8PI4CYutWdyzppVG7rgDpbu1gT8zMIkfc0YRB65&#10;z4GlfHASlvekJtawty2YU3FBdya6sgBSR1+01Hh/188A/bFrWqrOakkws3NMj8wVnrpDExQxgula&#10;ZiBkBgF92sG0/qarhYK7/mByNIRpoe4kHqD51wfh4aQchNfCMoGASGOpgZFw3rlgK1xwGVF7oYiv&#10;dGmpiSZrOEMCWWgJ+6p6eU4CftnT0Lj9yM0ODKuxtjsUsBAYAx2wYkjxwUUgmoJIHQQBnPjgCQm4&#10;2sIRqQLcdSRcP5hOm3baqqCIA6Z1BwR6CS00Bj8Oc1np8cA4sM2rT6UAUZ5LE5KqgGRqIktBB64B&#10;JCkEmBpHbUkTQf3nErWp61LXgyjS5hQt06bSkAkFjnUkEL0npNEQJ6TNKhDQQtYzwW3CWC7VWWVE&#10;YkaTdks83iUMdpJy0zHwwYgUM+RBNK0LDwFf8cCXIErdOpadzySDMW103QhE1JOcmKxArhsghj1g&#10;aagzWp/64ipSlBZ0yFyuTq/LBQ6VJVvh3wTM/aEtlAn8VYzGcwfL7uuAk2O1musoKqbegFiNF3/S&#10;MOsE1yyrSaHDdaSTWkfecjkcpwEtrdsl30hgpoT20JCsrN8pAqAD5jrhDVpJnIgRJr1GZJ8+nTGu&#10;dbymIdtC2FUgWmQMGVmkIogiAzZKogTUljWDgiQ0tVQACXgkD/tHjn0wutlmVOhWHZqS4CSFtM5t&#10;gEyQxYAgHtAqZOeEGAepC6YM6Yn/ADGOudMelo6AW0wQCwYlFGssCZi2oIoDA7iOuEgVbsBJAMg1&#10;MGpnqI6YluJmoUbizbQ3QNJ7tQLJbLwoOlRRpALSDStMAjUZVYiPmEA1+YffXzxnXMuNrnPQOW7g&#10;VTqZ2JkawwB0wAENPCNJiI8zREEkFlaCWJJAyBqZrjVsnVSkuaFItsupdJQLIEmAissmkjVEnoJI&#10;whlYdzVoSFoRC9Op+zzwll6VEq1cFw27QtqT6ltXeH1anOosUJgMwND4CBhNYIkAmlTINQfOM+uK&#10;p4HuV1P5SEusEppcOUK65BmQKCYrE4Q0kSSO0GGOUEaa+fQYCRbBDGNQ9Z7aFFP5hNsm7ojJlzZj&#10;HWQZGGmJ1rBiRU5TXIz/ADwE5ZbbXi6h2tsSgD6gqsob1BBBIyoaqPjgnFR0UjMVE5nLASto9s2j&#10;kLgaTrJ9QCIVdRoTAMeOeVMN6ITKTJnqZyOZ8v7sBJ/URuQGc2khYA7RAqCGUEwxPQRI8MN+mwiF&#10;JGYFJHWKUy6YCW26tOrNqFo6Tqf8w6lMAs5ImZ/F0rhNQZk0/CYinbB8pBwDyaXRZnU2kqyyBqrc&#10;ip+aIK0GRjzb6NWgmDmIYeXhgJ0Amw7SCTbaGa2e5R2MGqCWgkkgGkHzGQFF+UZCZXP41wBMxa44&#10;lgfXZJYrB1dpBQZgLBiowlYkUAFQZYUGmgp0zocBKu+rDKpLKWVCVDCpepW68Ce2JHWnnhOk+AVD&#10;5ddVSy16dYwCw9tVYq9y7cLCSxZi3bKlbpy7qwaGaDLCTNAIFSdSqTP4SSD0zOUeGAUrIwIdj8np&#10;qC4XTXUbaFRUigPdSmdcCDPSpggVqTqp/bpgFEo6NAdnVQquW0wg7SrVkiJFPtkjBaQMu2D3QDlU&#10;DSCaGaUPTAKLsZfuuMTFsa1EBlBY3AaMoEkBhM5AYENVoYg1IAIIrB7evlgHbbo+m2TaRlEW7jvK&#10;3Ugvq1r1gyQOnwwmogkSZ0nSR2jPIeXhgHO2imgKFldg0XC1CAc84I6kZjCXBkGQBEHrNKKfA1Bz&#10;jALsQFuHQzMTr+ZV0k9rsvlEiIr1yGCP+aVmhEDKkfZTAPBgGNpdfphSrKxkOpILaqAkdSSDXPBC&#10;KnrEklS0RPQ54LnPFKYnUi6ivcTai4FB1GGfUhpEQfLCHAasD4CrBT4R0wSnNtqyLnUAwYsV9N3Q&#10;9pZfA1EfxwKTJ/FlkZH2f1wCwxKsijSLekg9yG20SF1sBEzORnpTBAgIwznUs1YGchJoDgDKk3g0&#10;ooUW3KsfSJ0ChjMqTDEiekzhLTIEDp2jI0yJy+JzwD9vT6bsciJJ/Ejm4O62szTPoATUdcA5Fsjn&#10;KoDU/wDpfdGAAOuhCHvAK3LpQQggT6VSZJ7lJHQwMNlidVNMkRAJAMEALQdM8BKW2qoveHUJpaX0&#10;kLqBDXSS0waggV8KYak0gACBPkR/WcSyWYqzmpyqPzDduMwOroCpFwgBINRGQI+OYjB6SM5AM/ZI&#10;gmn2DHPeSTiG3E4K1qzdoJdQo0lWB0htSWzqBmRJAr1jDbKRUmM8qyBQzjnm009Uq26tAt6X1AT3&#10;EousdqKRHx8vsw2YzIEyJ6g9Z8cHRLS48FASV1GIOipoUIEgSR0r0jDf4gOoMDUCDGoyRqnASEKR&#10;dcgimpgpQrRRpBjSQARn1wRSYAIqBIb5pIo3jAwBq+pZdCRqOhlMWVFt4dXj8WRkSR44BBBIFBAi&#10;i5EQpBH3YA5RouESWco0lwDJBZLgqDWsxXCW1Eq3y5fCcgf6YB62yKGUaXWepkgGciIBJHjBOCyI&#10;1ECsAdsQRSlcQKUAgga9IB1NNwQoaXiYkdaR9uBWaZGpImSQYMdOojHoQtYCDUJKDRamG0rEKCTM&#10;mKGR5+OCioEk5QxInwJp444y3PVSz8klCv5betbE+mDmEOoxPQGk9JywZFZMT0kQY+3HdCVYFABr&#10;q0lgSV1wDq0igE+Jjp4YQeo+I60kSARSfPASAxesmWOtqSxEgFh1QEiAB/dgAfZ1iRQnuAg9CP8A&#10;DABnAPb3FCSzyS2kMVd+wmo8xPxwGkAdoAnOkeUClcAq2FDv3sWWJE9yBxrBJkmOkVEnpFE1ggAF&#10;SsERUHMU8PuwDpooaW1eqTIKkUEAtnWM9VPPCWmF1KZpLCJIBEmBl92AUjKSxV10gnsM0JU6VJyM&#10;/wDpUz8sHJB1TWoiYkTNVz/vwBoof8skd8EODUKV0ErcpQ1/p44BrIBg6gNVCKRIAFfPxwAgiGYE&#10;oVJAYiQxJC0ykxHh92CMAAEiCMhUAmoImsD/ACxOACB2JMXAe15ICyiju6AVrUCPswwUjTEyI1NN&#10;CQsKNLeMwZwE0MDMzpgELBkLq7zrUjKrCozyGC0ywkgKqmQKiY8vj4YA1IVWhSWdhodxBVS01noV&#10;6fzjDZmIGUjMd0A1q2Akp6ZKao1SQRqYCSNIZhbrUGpinicEetYPgRJFaRGAWJK2yBKE5qYDFQEY&#10;tMkQPGhwmA1DIqJ69J+/ASVYovaVcMtxQZI0nWFYAKCIyI/gemEsNMZiTInxI7TEHrgF2SCQIRtI&#10;BuMAdHzmhJg5ZeR6CMJKkGomkgdc4r/TLASkcOXgsoVgpcAQCBq0oOtc88NmgFDLAmCIEhQC0t18&#10;cA8ndDSoCvpBUydLEsggdI/ER8fDBRMAgmRUSoMjKnn4YBasIYqZBYVIuMrKKHuatPKv9GRqC90A&#10;TEHSSa5sw8cBLDD1PyyZCgaiXULFV7GzMZTInrg4EkRAo9ZAAj5T4nwwCQGK0aWJZAF9MsTnNYIA&#10;8Tl0mmGSCWHzCWE5HUSJiOnTASRASRBKfKx1BkAPd3ESYM0PxwBCmQK9yoBJMxGqlPiY+zAKlmWK&#10;xFsuZAIhidNuRPbOVfM9MNgFZjURAEkgSRXT3Vn7TgHG0SjakDankIGoI0duY+yPswCCAwmK/EVP&#10;yBs/HPAOgglM+1TNIAoRq7oGoiD0+GDXUSpJIA1AZEg6Zy659MA3d9NVuKFUhggcAvpbU8NQChAy&#10;Vsdy+mKBLPfbIgVkGQ5yM5dc/vxz/wDTn8Hn814r5V/8g15rmxt29pvUS+xBthihF/ZWfzL1hiQd&#10;IOk0YknOPDtSqQNIIKz0B+OYx0eLv+UfGPd7rYtun3hsW7N8oDquRcKrpNtrj7dRq1ZyoMZRgxYL&#10;QTl8c6SYwO75Ql/dNjb+rt7VmSirqfSvqFCwFn05ooNCopFRWMOrZZKqCCSaCSKZmfDwwZZnce5u&#10;O5Mttd4bVyyLeg3XUo7MwJ0EqBDrHcTAOZk4eh7ihWEGAakVP+OApRu+N4fc3tztC24t+o/prbDt&#10;6JPcrrcJEhQwCQCM6dMS9lZKtpEgkROmY+AwHPvqVzFjf7Q71j6y2iWdFc2xAQarbNBOqggsTIMS&#10;cSb6Xw0IFYAZGoymD4z54DB+2N/7Y3G2a7u7u+467c9RRuLRZASDFq8rhi1tlMrEDUIABrhl2uzH&#10;pCZBIgLB6GcvhgNBw+14FUa63uHcvZWzctG5eu3XNyy7AsQNQcDu1MAJnPxBfn6WBWB9gJqCaYA0&#10;Hs6zvFJ3m63FxXNtjpuXbO3LWvTsA3mXSxdprpkAx0qzctuoDlpMEROZzwGt4rkuF35u8bt9k9m2&#10;WV1vC0xsoqOyuVLgE6oBqPjhFu6dQ7vl+ZRNOhA88BY7/hNqNk+vYKyblWt7Zrzr60l9anSaIFYd&#10;ADXqMFevEjR1A8wR9n+GAc9u+2tsl0chcc6PXGmtgW5tAXXJNxaKTBVpMmRSZw2hZCQZ7iREZHPL&#10;pgNLydrbb+2npC1fa2vqg3TdLXFd4tupUlaEGhqSJrQYWFUCTeVQTWs5Gn3eGAoG3W9tu9m37b3W&#10;5bbpbVE9NEDPcYG96siVViCdRAyzAphDixRGaRJyJzbICMBc8da92G1c3m22Fmw4FoLaYWh/41pg&#10;bbXdYHy0YiSD4wcFcXbaAa9w65z/AFqcAvh9973bkX2rPtlew3pkJcBJGs3GuBTEHQYOpag0J6ML&#10;a2SgkllgSIBJ/wDR8cGu7Zqd5zv1U3O429jabfi96nrIl03iibdAkFLgcypJXKRAEREzhlTtNTad&#10;49qYWSTlkaHBrG+JbGi3Vr6grtLdvkPp7xfMqWa8U2yWSWRkIT1WqoJEKTqr0NZw4v6m5I2/JhoI&#10;0amGokCSSf54L/6Frwpd0vsni0tXvdf0Xv7Q3bNz1323HtetK2rT6G1t26BTQKS1Yms4loOVLV3F&#10;i50ppBcEZlfIdcGbfHjiMDyG6+hNqzeA9n+5uGu6S6O1vdodpBpF5WDKSHk25IAFJiMSzd3wQa9q&#10;hKyC2lY8q9cGHOU4D6XPv9weO9+c1t0u3h+n2lvebrWmtSLz2vU0lDoDGc+lcJTkN4rH/wAW2DAg&#10;hAc6ZDAWXJ/ST2ButrZu2ffvNXlusSbL729N2E9WXuvpBJpCKCJGFvuN3CtotJqg0VdU+OeeB6Kv&#10;jPaH04t37lnc8jz/ACrbdVs23e7um2t1Lf4VKASknTAMLX8WGWG73EhcqQTFYoAY88Bo9nu/p77U&#10;ezc3C7m/unAV9sqO2gBCb15GJ1ExAkE0knDtva7sKZvadUyJqINJH8PswFRy/vv6eXd7tLe19q39&#10;09pCVc2SLYv3hqd7Iao1CoEDubKs4QdgwZS9/VMCgLEgZfAYLLiYWG2+qW1fZ39txnsy3trds3Lr&#10;C7dFs+vopQAy1sSZaAZNZw++wUL23XMEGAIJKjIx49cEZPivqzeub1rl3guLtXmNyzafc3Fu6Bcc&#10;ulwG5SFI/LEZ1bMYjNaRYBa6dMHumfMgDMYDb7L3Lvt/bvG3b9upe3Q0s9h7Xooot+na2txQQRpg&#10;so7akyTAwp1skd1q66nSCCGJpmGiPuwEfjrvuV/U/wBv5bgeOv7Z7m4F2zuNvbcTZZLXo2bhIZoB&#10;Iagkn44ca1ZGVlgqiMiYjxmP5YCg2/L+4d3db9V7n2P6rd3nLFL9si6QQLts3EPcYUVj40rhNu2X&#10;lVthSsshK5MKaRq/jgJ/Nc/t+OtjfX+b3W6294WrO+221uME3dk/PfYKQC2oaQwMGtDh47bcAEfl&#10;9NPT5jUGfvwFDY97+1nvDcAc56iFhcAJu2nSz3WXS2sLSSuszn40xDTblmdXuM2lgSIOkHpHlgOj&#10;cn7t2XEJtN/xvCbfjX3mxW0j7i8gb0LslnuLAlszqYjqTnGJX6MAM6L8olZOkk5QPhlgOfXPqZut&#10;y202O63Sld3ffb7p9lb9W1Zsg6odQe/XFW1dkdcAqFRtTKsxpELIn8P21wEezvbnIc2n6Lb7u/bZ&#10;GS9cFy+tpi9F3C65hV7AZPaMhNQ0+4sLGlqtEiJ7gYwPm1uw9me7eTS82+thbW22+4VmbcDbgbfc&#10;WzcDWGo0ok6piCM5xIF9srdowRlooCT3HIYDEv7V2yMX5XmdLWLq+rum3mu6bNtS9q05knSQCMwt&#10;CBUyGgeTuyin0wCNNyila1VtWZ8fLAW9yz9D/bb7Pf7uzb5bf3LV9t/xNq0++9Z7dopav7ZbYOm2&#10;AS0M0ajWaYYv2GErfvhgT3KpJ1GlafzGBlsvZvuXZXrlu97U9qbvi2tWLy7Pc7tLVq7YsPqdlL3V&#10;J7RmrZUArBw0NvZsCLaOQzAgkFl1RQEr/IYLdtr1q4ue7ed9y7jXy/L7Lb3rO0/T6bG5Syf0lu56&#10;ZZbblpvQJ1NPQnOjoVkMLZU90Ht+UnumDlgnXhQbu/td5syN97n31qy9i3c2yruZtbobZ2tUYwGI&#10;0ydJgmaYUu23gl+xVJNS41CegOYnp4YBnde8Ppvr2/Ei5ym43tnaIym1t9ze2ty8qx6jKAQQJ7yT&#10;LVOQwi5trfqW3feekEJZkDEiYymMFmekTOF94c3b4vebLjvpnZ5W7ydhNvtOVvbZLV0Wbl42hcQO&#10;Tm0SFDFqUimI99tg+n8+++swdM6QFFft8MGpttrxJ0+Tce29t9VuNXfMPbXt3i7uy29u5YXcNa/3&#10;G96ziEEfgmNQ0yM+1aYK3b4q0oLfqLuvJlBMmZjL78Ett5uDfKcv9fuf5He7Xar7T4f9AF12d1fs&#10;WtKenpXc7dqST3sDmaEduazf4x3OrZ33QISzENUqaDSc8F7bjOYh2/a/1r4/ibS2vqR7Y2XJ3eTs&#10;ba3tbLW1nb7ju9U7pYIVVzNDFAZJGHLG/wBixXRxt2WA7mQikwFLLlglmJ1ij9zfS76k7TbblN99&#10;buI9DZ37r3tmm/W+gvXbI3Fzcbb12Gts6HoAB0xMF51Nz9PsLaks0awfzCRBzGQwZc4ve2+NNviz&#10;7v8ArByHKbe1tdnc9DY7y1bbjdvZ3Xq2Qgks3qtnSZNIzw9t7fIm2+kWrAULDqiKwY5wWOQnAZz3&#10;VzP0buctx77h+e92b/fbneG/w97k+Q5DYXtttzFqw67cD8y4RqWINK0wzdV2usm65UoQAfy7oVlJ&#10;WDKjp44LMtD7Z3nG7HhLG+9jft/s8im65Dd2b78vwt/c7S8i3g1ttpduwwKmRNTQmMwIG4HEqo/U&#10;bq7euBaMtxywppIGnLOh8cF+r80jq/tK99fd3uLn/sKewOE9r8Lc3jXL9je8JsLOyuM14Xrb7lb+&#10;rUAoYXUBrTLDVz/b7+3fj91sf1+wv2vRv7S/aD2bgc1usHBlv+7E6muZ9WtwvrXF/U7jfcK/U7gP&#10;qDsfp/8AUvguU3PMcX7s4vmDa5Hj7O2sn/5XQvHsqjYuVgWL6kRAg4Lj/ZnH8aP/AHkO22sCNFhG&#10;I9ETOhZOQ/llit3y3afVMqf33+/76h++9ouz+r/t7iee5wKE3XPXtpY3HH82l1TZbeNaQBbTsAx1&#10;Lmcx43g4rdMoL7zcOCSQB2QIopY9PPEc83+0efLv7gvYO1vo3GfTf2pxj2rNlb27vpc3pa/afVc3&#10;NnZkAEkxKExidsdidohtW9Ny/cNQiyttD01fiPiTiltt5cv+qv1M2X1A3lrnuXG64T2jw9ka7vJb&#10;kHdcrv8AbqHhdtAG3sWx+XZtWQBHzEkTjQXrqcbsNLOi3bgKrqcKdbGAa4k5mY6f93rj1eNPa3B8&#10;n9ePq9Z3m04rkd57Z4m6u6vjbbPdblLfE8cJAVdulwgFVo0RUY5Xf41r1+7ubu/0F39WFvIF/Lbu&#10;gLOZ6+GHFTXeazGPxffD239YbXB+2+I9re3/AKXbje2eL4uxwvpXuE3zbtrvI7VTtl3pveiw0W5N&#10;xNRGoqUZTOE3tlZ28Xr/ADR0O9tQFeTLVDaE+YjJQQR4YcNTe4+nVL9u/Uv3H7oO44T23+3j0d9x&#10;nGcruHu8lY2u12+jbMLVzbXN7vSxsqwPqX71m5baR3lsRzf21m56f6t7jEFraNVm010Ipakg9x6Z&#10;DFz6LNePyzLabX217r53irnLD2HxnF2mFheX3e1VE29m/uLYt3d1vN3tts6XPSuAjbW07noWkAjD&#10;TpxV9Ra3O73Di7cPptph7dx1lTcg10R2zmMS/NJN5zNYmbHkPrR7ZvDkPaXsb2nstxwvD7e7zG2t&#10;biwuy5Dh9luxaazxFxrKtbG9Zg+8ZD+VchU06oxFbb8buGdbPIE3VVbguXgdIsyLam2XGk6DJJwx&#10;m9W87yZslbHjvcv1c9t7XZXue+ma/wC2bm7v9hd47gN3tr26uc2tp+UuLylrZvZ3CLv0KrZRQ2kJ&#10;rKyxGHP0Li01jj9+t92Y+pfe5+bZtNJIZbZUqWIoJAIrOJZfSpnu42ivufUzZX+R2XN/U/6bb72x&#10;ttvttr/t3A2eMu3eE5nm7TJ+mvbC/wAla3FveWdsjkPccNct3gU0BYIk3OM5s7a2yCzd3Fv076Bt&#10;0ACSwt+kS4rCTI1EdYJxZnHLPf47eYxey+t37ebfuzktjut1z3Ce3OXPJ+3OQubT2juCyJ6F3kF5&#10;ZW2Tj0Lr7lgbDCwLqgaJRMnbNjmrV65et7VbiM122bTLa1guna9p4BbwDED4YW30i2+PPNVPuT3T&#10;+3bmuG4rheW967jj99bscPytnldtv+c22yvJst+DvOJ5XZrev2NuT237+2W45khvUjUob/Vb22qr&#10;uOOufqrVtVb9MjFrSO2kzDnVP4iBTrApid19Ykms5124WY9qeweU3G65X239Vtlc9l89ym73OyHu&#10;nf8AHWOO5flNjaG+s6P1fHo1hLJUHY23uLbdgFX1CGfDS7y4npLf406WYAC9ZvPad7R1p26SdNuN&#10;TQadCMJc9eFuvdczZo917F43kTyO79ufVi16u22j3mvcJzfA8fzu023NWf0W6a3fuX7VltzyT3F2&#10;toNtyHXUrh6EyBv+K/LutxoHqF3V9vcRzduXW7tzpuAMzGAYYREHOuLjHRO3eflrG3/pj9brR5zi&#10;OP8ArHdv3ONt8bsLu0918Hvtpb4nh+J28bD2ba3XG3r9jZ7a2Swe9YueuH1Jp9N/TxITdcZ6lzbt&#10;Z3VrSz2nAf1ltu49W1ujcGdw0BNSB4jFMeTaZvPyZreeyPrkeI473Xs/cnsnm33W02fObW9e2j+3&#10;LvL7LYaeG5n2PZ428V0cbYi9et7cPaS7eBZQjvh66/FXpH6i8ltvmLWG1i6tbvoPHzHSC0giASCK&#10;jEZz5Nfiz/t/b/XbgXQ2PaHA77ldu1y3xoT3XtW467w+7tqeKT3HxTXRcXY2hfuWdoqstxbrot5b&#10;hVXw7f2u09K4213ga1bZWkhL9+3acxcZXuAl2pIJHb1BxWbbn4Kb2t74+oLc3xOy99/T7c7DmeS2&#10;W+2gtrd5H2z7f5f3Dwttd3x+133GcTdFvYWGF0bd7CXf/IXRct3UB0YZ/wBrUlC9jdOLLpftG0gX&#10;U8Bl3TtZIl1oRUZU64L+psum+st21Z34se5PYnHPz2y5PguX/wB55S9vhZs2r923vPaGx2fOWbtx&#10;OO3YW4l10R2Z9w5KwtthZbDg9xuHs+r+saxc3N/dbn1gUV7qp6YZy5PqBhQECKVqcC72+kcS+q/7&#10;o/ZPsjiPcJ4R/p0vuzj/AGl7b9meybXtrd7fkeS2HB7jk/8Add9t9tb4uxa/2y9tL2m+Vvbg3IdR&#10;bOi0qC6Ps/iG03d5tw1xL63FNsuGfRq0i44Ex3NIFDJHXE4zlc76c5eW9x/yI/uBH6nh/pv7hfY8&#10;VuPbu54jlrnuDi9hf2fGXd622N/f8Tx6n0RdU7ayLTXpI0qVQMJNrsuI47YM1zbbS3bdwNTgl7jK&#10;G1KgLEkKpmB0xWM29a4N9S/3BfWT6r7HacV7u99cxy2w2HrJZ4xBteH4PZb9tv8Apt9yhXibdhb+&#10;63KQLrMC7g9xOeJt1TfDKx7WDLpEg6SP832ZYlxOqOf+3N1s/aN7bb/YWLi77aLZ3q7zdi16J3Ns&#10;G1eNjYMI0sGChnaKCM8Js2LW3BVQuQAULQIKpTKmEsvQ/FK9x+7ua94bpdxub/JHblzc3BfeN+ru&#10;73cKLfIbk3zDAXgFIDGBBA8mL+12t8j1rNu45t3LclahHHcs+cf0xRqPaPv33/7VstZ9r+6eS9t8&#10;fteQ4/lzt9tuF03+S2F522N5bN7UZt63dslLEsytjJcl7O2t/bXF4q/uNhulvputku1vts12raQH&#10;tIbQkIwEspkmvjg3rvZ+bmfN70+kv/IL7w4r3jtW+tvt/wBtfUT2Nv8A2vuPaf1B5H3BwA958z7x&#10;2/6m/wAhsOWv/wC5X/Su7rbvd0Wrtr00CrbITVbDYr7e89ycVu7ey5bYJyW2urC8psK3DckllubF&#10;QSlpEVi9648AwACTgvbptPpvPwda3vsn9qn119qb36hfQ76kbn6Te5ONZ/8AcvpT7+L7birSuF22&#10;zbjPeW+KruuR325ubZNjxvH7YyhuvcKenLa3hbnE84vr7XcLeW27BrJBt3tdtmt3A1q4A0BlInrB&#10;IxDXTnG/DwZ+5S19dP2zseF91+z+T4/d8nsrW6473Hx25t817ct7bkdtb3ey3FvmOLa5YFx7N61c&#10;FlnV0DKLiqaY2KoqAIi6VUQqxEAZDFd5MTEfLvkeT33Mb7dcnyW8u7/f7y613dbq8/qXLt0nu1NJ&#10;y6DB4CHgYAYGAGBgBgYAyI/kfj4YGAOrZkUBjIfZgfd5/DAWW0th5UIzkmEUUUyvcWrMjywy7Z6a&#10;lTIzrOcH+7Bje2cxsuK45D+nTclkt3gttx0t3GMAsHkAkV0z/HERtRknIgFRShnocZxLblwtzcui&#10;cb+k2YtKluw72Rdsbx7hZibEaEum2ZkmkaSAMMuVppoSKwCYaKnFkk6I1XE7Lcqbw3BJsWUU7Zrt&#10;7QN1ti+u6bc+XaDEHpiu3G49EM91rapaBN7VAb0/ELn5YvzPk7t7F9nt7g3dnZ8JsuV5PlOXO2te&#10;3bmws3DtV5q46+rtL9+4PS0ohrqPmRE4x9zndg121p3FsFxcFvc6k0yTAS4z5eEH44mW/wBPZ9Fe&#10;D/bH9UtlxHKjkfbPIJtOL3fD3eT9oW7G6fcsm2Bv3eV49eNkX9MC61wAg/JWMZdb9znL92zxlm5u&#10;N3Ze6rkG221tC2wX1S1SQGoNJE/Zg6zX9OfV6/3vaHIcTwP7cPa/F+4fq57o2HtL2Jye14i9tbe5&#10;t7+x7t5ne8or7gcXZ2hFrRcewS90bmyxtACY1LjpXtb2dseDZOTvW0u81dsldxuZYrbN0g3FsIaC&#10;YAnqIwxJ/FvNvV8M/wB8f/Ir9RP3LWeS+kHtbfbv29+3viedtX+D9tXLVq3ynP2+HmzxW79y7i0S&#10;bvpkvdt2p0hn1EkicbbFOvD5lM0AVGS0qNPQKQeg6RgYlzJwHEhiKmCsaRkxziOgNI8MDFDqkK4f&#10;SHUsQDJ0MACqudQqP55YGAe9S2LbN1KtbWGKhpEkLqJJ7vCaZRgYCEWI0wk1EVbNRBBUjrlUYGJ8&#10;g6ASC0E06sQSNNAV8vjgjl51j4xiiz2bSApIE9jBKF1yUkxmagDrgDp4wJ/6YCdeKl2UAClBpIJ0&#10;1Ek1ETkc8hTB9cZt+qRUezcJdIEEzpJJJdlOgQxEjyEHww1JBOUBsv7saRYKitpNfk1FzLEec9aA&#10;iviIwZmKUGfiDXx88AaBVJI13CSRmwrpnUoIynrl5YNRFZBpH9jgGbh7e4OqAkQ7nTUTJGR8j41w&#10;D1r0E9Y8IwC7Y0lNEkgmIoCYIDunkIEfzw2c48DMVIzywFhaQFbtw64Mag0dpEjUKCvWOnkcEwBF&#10;TIzoZ/lgWS8U/bvEQE9TV6ig6zUgVjUaAmk54Tp/7m+/BxumNs+mVkL/AGQoSisW7SHNIABbp5YW&#10;BNPKn2V6YO0knRVb3cNbg6jC3KrnqDr20FTWK+WAT3RlTwiDkcAm049BtRJILFQTJOqoYkZeXlhS&#10;GoFf7/vwEXchdLu0mdTHSTIlpbTGYMmZ8c8O4CqSDbkVUGo1sdSsxUrbzkV/n54GJiXqIO4S2HNN&#10;EsqhwX0GK9xAHwAHTPAwxJ0VCaDRzQRSIMg/hXy+OBioY1A0/EWk6QaRIrHlgYAE1YghqrBBP2CR&#10;/XAwCFUxGmpMicpygEfb92BgJIUrZZqqSVGflGqPDMTlgYBkAGSIGQnqScoHlgYAam7hWhNPCDEm&#10;lcs5wMAoDJSxouY+MyYr9+BgFMzEzqPxPzGoiI65dcDAKaJ8I1RM6qjImPDzwMBGmRAqRQGmUfKf&#10;78DALUdraY/CYYAZ0agmgwMApXJJgZkKFEAgn8VCM/L4YGASWBmYkTQzBINBq88DAKUjzChiDLZx&#10;UmOvl/HBGsjxGM/5v4KsdveVLkSShK+oKzAFCxBP2/44ZZCKGs/dONJZL1avZ71WZWDGVMMTCsbe&#10;oaoOVcp/jhrTpao+8QtfPEkk6PI0a3fX2+m33s2qG9bVdOgmFAFCsnMDCxFDTr/HFejXXXtnCK18&#10;htOq4pbQYZyFgdg1RkAfOT44PBv5I19wQ1xSYVzq0s2khRJhD16z54H9szgGVYZAkjPUbhKkCGB8&#10;zUT08MJbp/6QwZ2kxanWryFdBUQ2lWCNJ1A1A6HUCDp6VrhSyconp1H2ziT5rr0ir3jojZkKAFcS&#10;QSR2pRR5Vj7MDTHd4wMx0NcDEznA7O9ZlNs3NUGQxHqatQmTEQeknLC1yPnAHxOKqLcaLgMVgnJQ&#10;BFJiSQwNZFcRbnzCa5AzBzmDGDz+T87c8FcUbYlU/NdDbN9Dr0kgEo6E1BnUVNaeJxGM6jl8BjP+&#10;axhvre4VrNpIu9wRTrfQdMwHGZqaEGueIl4Zk0joKnKlTjQ6N7de04FlYm4wADFV9RdUvbOkAznB&#10;8PETitYMoZ4PdqFZznOMB2/Z3LG+ubLYayPTbbsVUKqkkCbbkkGFodQEDxIyh3U/LpMsZJjKmc4D&#10;o/Cbwtyzi6wa3x6KgtC6VLnXqGkKBpMH5yRSk4p91bYFQJIoSaRTqRgPRPsHmdrcTd3twy2blhXs&#10;7ZvUcu124NMhzCiB1IqJgnEIkuxDGAoMwaqAfxCcG+Ncyc5dXSxZ43jbK7G2z3eSa0EW/cc29098&#10;AFVZtX+mcwaSfDFduWBBUEwayBJUz1j4YO2ks15da9m7O9s2s37ttFZE9MW7zdgsklrjNrmYJFI8&#10;RTPFeLatdFpkqBJE9ulVkGmU+AxGnUb/ACd3a8VuuZtXtKS6W2Gp7wY3fTOovkqQGVqiJgmMO3+0&#10;aQsaQCRH48g0t0jpiii9ts2+jd7jcF33nqEbgFgl3aWXAfb/AJPzMxYEMsn7hhja7ZnJfIuxEoIN&#10;D82fniY9Utkma0Puz3Zs+OTb7C4vqjZ2Uvt+qaLSj0iBakr3EhTUd3iMWxtH8sGulZagghRkSfHF&#10;Mzj5uN7Xltoyb28SLI3N8JYVZu3bBvXYV1FuQFAgjQdQBgimIAbVcZ5MCFCwQYAqBHnPX4YK6K2w&#10;Ta8TsuN0Il10e/ubguL6IuenR7oEBiVEmF1HVlOJVy0/pIzaizgQDSBM5/zwZm2u1+cYfi+Y2Z53&#10;c7aym3s2eLv3Fu3bPel+6qBUU2YowEgSAY65nCB2uAWAVRmBQmZPkOtcsGl1uPT3eyvum3uPut1u&#10;nXTdukHS4/KtlxBmAsH5okVGK7dqrJcuAwZ0gZd09fCcS9KOme0rl/bbnj+Mu2hds3FW5cY1Nzbe&#10;nAEE1ZCakHUcyxGHfb3FPutwC69hJNazWgj4dcY0lnNZ32ms+bI/ul+tHG+xPZu6v7d2tb5LC7fb&#10;JtRpuAgfNMgkZggEwB0x1/bbZLFtLYFQADUkT1x0eZ+fz3r795H3TynJ8ruN1rL3y1vSNDrZLB5U&#10;sSVMnuiZr44fFr5/PP7MowGP3XOHc3uOukEm1be2JfSATB1OTmQCTBEeAzxHYEVEgaoAMwZ8PhGJ&#10;0G22u5W7ZcM4e9c2gZ3VoVBMMdERJkGCawDiDugNfTIkkgia0zxR1v2Fcu3ONYGlxNwo249VWdE0&#10;abpg6TWnbSScuuK9p0GRUHOMz0Knr8cB1baO9vkLG4sXylksgS0b59NPVVTfXdFxJJyUagJkVzwi&#10;5HooYXLOBIpngLLhhudt7k5JFG7FkXA4R7jrZ3CeoCVoYC0gVyp0xXJak3FBg9xMzpJmh+OB0dq5&#10;PnjZs8Xu3tJdtpptD0ybd2ypUF7cKPl1UZ4+XrAOGblsLoaZIbTJiJJgyBWemDUvXPq03F80d9Y5&#10;fZ3UvWkv7F9y2gF1027fqKbYbSrWwxBAWAwzMYO/YGqaxQzmF0jt0+J8aYGu11uYhe2PdFxds1tn&#10;QXP1J1W0uKp3NthF1bypLaIPZVf5nEZ40AAau4SGIzObH/DBJnrG52Fi1/ud+8LzWUu7ZFRbKvce&#10;4Q1NqNEjVpOlUmFzBGJthQZGeqCDEiorn49MEcy917/d2lsXr5NpdjuDYdNbK1s6xN39QoCEaZa5&#10;qJIMHIDEu0sqQp75mYNB0FMBz/3Jv/R5O1ut3at29re2tuyq/qh6t28loFWaJkMXmIM5SophF5W1&#10;GJagGQivw+3ASeA3u1GxS3vGsWf/ACTetAO3qssnTrBBMeIIJpStMV8xqXIhzBjrkYjpg1ZJJZ6u&#10;1uhvHZbxB6trcbFrdxUYeoLT2uwXqgSOklaQYMHFxt2l7Z6kD4x+IH7MGXmv3htSm15Wyq27a2L9&#10;whdetXdVPoBGWO6SYWCBOVcTFU6rhiTq7QaZtX7MBzrc37P+2cfalLaBD6txSboa6ltkt+pqFWnt&#10;EKYzJkkYk3F12wM6gExkM8BhOB3R4/l96twXVT0/XtWyvrkMzRZWBUSZk/fGI6oSTpUTXoP44DXb&#10;zlrBTbHebncG0htBbZuXPWl2l/RK1GqSA0dMAK3pQdSmTJ8TMUnAEd5tDzCnbW7d+0bCLbRGYv6b&#10;CjMyAamoRqiRkfHBWVC3GmYPWAY+GAle5d/dv8XtLdtbYe0Xt3LXqNrveoALYYk5wIFRQzAwpuhk&#10;GGpQVH4aYCFsTDvt/TIN3aAn1Lh02rkaCHKGTSUz8B4YkqqzJjuBmAJEGkR1OAxW+3W6C27aanub&#10;bei1Zt3WYpcLINXqsZoi9DGcmc8M3VAVCOrGnh9v8sBf8ReutyHM2Gu3Bp4+wRcDOouOU1Em0xmv&#10;yh5JjpGGXTUjz+FxmDkTAj+/Aazg+Rt7fmNrfS3Cbrh7qtdXUPUNsFblq4Y7dJOXjEx1JLXzg1Oq&#10;RSBmCIwA5P3Etu3xyIbnpfor1i4Bc9S+yqpY6lUgG2pkCs/bGJyWoadIUGPlHhSuA5nyPPm/YWdz&#10;urxt7e7bLX7jBj6oI7UGUfias5Uw9cthhB/zjMfd/b+GAznC8tdsbtTblLdzYX1J9ckJLlW1gQFJ&#10;ihzjAt2xUEx3maAz0OAPmeVZrtu4h1sOPVFX1mDKkq6oVJz+YVNZph23aAbUfEmoz8P78TMzgZvl&#10;fcjHaPbVybzW7PZbB+YNNy41CAQSakgn4YmhYaP+2tTXxwxjoOU7nfC2rMakbmVUxo1spNsAGtZi&#10;nnJxPtL2T0I/hkKYR201l159XG/cm/unk21SFtXLrKNYGl3aYIBiBMQJAwSIdRNCTIjKTM9MJ0ia&#10;6W3O3oVyHKMNrZU6lK2hXUGEadL60J8qHEgW5mkePjiusknMZS/yQBbuOlFUAqT2lqfKQaGk+WHA&#10;sdcSzKsvvuSa7lSFJmYKPqlhTofLCsUUDOzEkkmSTmT/ADwMAnAwAwMAMDAPI8A/CBJypEgCDTAw&#10;Em3e7QrQclZp79OnScjGBiTPqLexuEX5iQY+ZG7VMBAQp8RUkmnww1cMTORA/niluJmrvYD1yrAk&#10;fMepAoQZA8xmPsxGYntp2/xjLrjNzLxHm227rlttptV24ugljosgsAzoqhlkOWUzGZmDlXBRAIrA&#10;EkmAftIxZ82U8BjcW9Ci435YCA1MUNtGoR5mAT1JFE6RMzTyqDIzrhgFb3DCz6dwMbiNAJkaVW4S&#10;WMyKzSvQ9MGApI8RORmtaR54oQ7XVF1dDNbuobiDUAdRWS7aRFIGmtPLAZBJ8KUmowD+z3bC3Zua&#10;2Vi573VyHBlmgLJziAOsjwwyw7o8YjL+mAvdneueheTuUKrXSQ7M1ytDBiJMScIYUIifL/rgLjj9&#10;2xa2VcoTbBKzJ7gdGmvjmD1PTCXUMK/ZMnGdvyiy2HK3du15lumy6WyzpbulXAWpDGoP2H7ziq3+&#10;1DowVRNZgDIiueND0T9KPf7cZyGz3W7vXLhRrT2RfvXot3rSBrZUqQVUAE1IEmYMYzu445rSKlqB&#10;kBH9SPtwW23m8vZvsz6z7TnN7v8Ade4WfcqiXFAvXZ1o9AtxL5MAhQNXWTMUxC2969b3CWTJRIZj&#10;pLE90MMF2kx3auk+7/b/ALW5b2pyfuiwu2tb7eJd2+0WxfNqyrWrIuW3twy5D8uorljW7fcI1A0G&#10;lCCJ6dcGXzs93ezuT26XN1uLK3NvuGNz1LN0fkj1CyhlWgY/d08cWyMComlB8MSTA4DzXFE7m4tl&#10;brqr6laI0ID3kqPE5ycAnUR4T1yP2YoO1ZO3sXB2K1pSQSzF1IUCjfKT98DDhyp4UwFYjj1VF1i6&#10;kl2IuMwbrJk1HWnWMMaTBpnT5fuwGkXmHQW7KEAW4clXYRXSGt5hTTSBis3W2a4PTUDunoO7xGA7&#10;x9PfeVvhv/epuLl8vs7aqn57ILbmWtq7mVBOZMSYIIriq3e00WlRABHkNIjKZ/vwHcvYPv8Auchz&#10;17kd/dubn1dT3WZ2F1rrAhdCLAWe0TlTVQRjAcvxwcM5+VAwkKYYk1UDzxjbXL06b934vqv9E/qk&#10;9i7t9iim5vN0u1e5qu2g1q3bUNbu3Lk1CiVIGYEtM45fv9t+dcuFQiKStuQDXqB4eFcNL3Tl6Zcz&#10;l9OvaPOa+L2G3S8L+53CLd3ZtvlaJLi4LnWAZoQIxRW7ztuHuN22AAFYKIaBBUH+GN45yOrbzYWN&#10;vwm34/bxc5K4dd62Wh7BdpW4Q1C4BBBNfGRjZcYVgX3ABaFtich0gn+38ccdr9VwxtfR5h+oli/c&#10;T/Ztq910tMbt+6qDSXhtSHTMzBI1UJBpABxutluFs2PUHzPRRQkmaEf3469eXOzPDw3739tbrnvc&#10;J2V0suz2aanNvWdvbSvqoWeaD8I1VkkAxiz2twxqY9zEQMjUAxHWp64rl5JcSScOS+7eLsXbn6Ta&#10;2D+n2tp0a9e79vd00NpLmmEftnV9wxONwSBry7tUjqM8HPs2+Dmlvhr3p37p2lyS424tarq/kpuE&#10;vCWHzCGLyTINIyx//9D36KBVgmCYLGhpByyOPr79JdJuoSXYFfzLahkq2nQS2lSSOwjpXMmMNtXo&#10;xJnLM9QfLAS7JKvcM21gJoLmBbUjQ6hFNfPxI88JkGgJygmkAEQVHkcBJWyQxusJNdwLZ1jU6ZPF&#10;TrUCviuVcIESSVpXpUeXlgLKLnpgq1s6kQBSQ3ruzktpBqROY6UmDgqkAnP4yB9uAO0UDabepVKm&#10;A4AusBOvTr+aokGIjLpgvEEx4dK10gmnwwDiO6sHVSAq3HuMCGDBibdz0GcUy1Ll5dMJOZqDIExJ&#10;NM6fbTASV7LSqts6/Xi0z1QrcJChTnJ/HQH+eCoB+LP5f8x/zH+owDravUDJctuyiRCAMqhdLJOU&#10;aqo0QPuOG6VMhSYOUgAUnw84xBPtalGlVN8BLlskmWdgxuhFnuqYIcGsDCTAIAoCD4yBNfh1xy34&#10;24U+Z0m4SdVtrTK5ZCQVhBbBI7gGIOmZOcAYSRVTFJmSpr3eAzp1xlTtsq5vG2FDBLahFdWMxQer&#10;cHahJll6HDcgiQIAiomKmDI+EgRgJyq5NXa4xLoUaCaCbZtgH5gYchiZjwnCTFOuRWARkcz54B+0&#10;LhYliZLXRda4yNr9Q/8Aqk6iagyKVjpgMRUdZEGekZfHxwEhFdvziYthG1pp1/nJcp6sVKachGXw&#10;GCMxIEGkyBE5TSMA8vpNcKtcF1X0m0Uuf5DrVfUfJ1mIPTMTOAYgVGRpHjQBvjgArnUQbZGt1RmZ&#10;TpaCLjaVumrLP4QKzPkgzpBAEgVA+SIzIwDtrSbl1S10WjcCwxIvUYjSjNIAKyQBUZHAIIgz80CI&#10;yb451wD9q6pfuOobcXfzAdV1kKemLj2Y0jS1Cw8a1wmnSJykznMD7ZwDwF1IR9ZDKrOkBQdI1KDE&#10;lk01qQJyzwUSCaTIzDHIzB+GAkl1XSFLNNrUNBUanuEpCyIOoCdMZ/fhNNMNqkCO0QAskkgt9mJW&#10;tTyjVd9SyUYvAYbhg73bqp6aq3pkVFT8M64SZA0nwmuQAk0BwibHQAe9Sy+mGW4QDLvpCzNuszkR&#10;QQRWRgyM6AhiPtIk1JrGFXXodskBFJe76iIrAFu5EBUKQiUJkDuXM5xhuc84iZyUGCCJoetBiNJK&#10;KrZskIwAOksbqltcMh1eEF8wSfHCWIaJ+bKoGfTAS7SugMQQ2gm0rBdSGZ1AUmgqKDMmcICqIAAk&#10;yYLQKxFcBLa7eq7lgnbJVdUpBUoNVIGYJr8MJY5KO1iCZEkkSDMHwxrm/V8D5lIK62Ie2Cihei6Q&#10;UILDMkgUAB8aYSQNLB+oAEgACDTOh+3Fzc/TbQ8GbXbNn8LGQjZSkVmTQEZCDAE4Q1Z0hSskknNQ&#10;KAgnIicdJzfrvK/iUmkHUSVARQBqkO8y6sVzUgZfbXDYoCRAr4jwr8B9uOgWRrfRpYGUFxmS4hBB&#10;JR30iWYRmBOQwKkUkwSAcoJpOo/yywU4qj1DrIQnSzIDLXUXuW2EGR6E/CcIPlIpTUZZzmSR4dMO&#10;vUOAANJVXHaXCjSlu2xA0Iw/FQUz8IwliGMGFihyNSQfvw49ESLSlQxQ3GK6mCnXHUFgUGQ8BSeu&#10;eEiZpWsMNRIYCpBwU+dN0T2gGBaKoiFHmAQDQRLDrOCinUiszEgmpAM1wD1qRq1m3qfQsLNtbmk6&#10;Ve44+StCvh0zw3pBHi4DZz8xMzTASTuLivKOy2Wa0rkC2CPTTSw1jz6gEHrFYQ4JMgoBImSY0g/N&#10;PQTgJu3KLaZvz2KFnSbY1eo8RZUSfwyZ+PTCSAANNANNQTJb7zgHbb3PUIuMzl9cqbaqiKtBAIoc&#10;hSgApnhBBX5ZyEmZJMx/auAetMl0lXIAYsACCyKKEmRTVkQCDJGG2Ek1AJAWQI8ZznOMBYWrh0Kf&#10;TYoh1m3cbUjAtXUpzInMZEDKcI/zZkksOtfAQMh8cBJAkl9aFIS4zCJ0m73XWYiDcMAQPuwR6VJE&#10;fKQTQNND5dJwDyF3BXR3liUuK9tLnqN8hMCaw2tYjznCRnUgkCKZ5xWPvwD0KLaiSELBtI1BDpGp&#10;0TWaSQtegAzE4JqmWzmC2U+Z/lgF2gqIyWwxtkeoqW2aLcPKwCPmJ7jSPESRhEjIFpCkksJAMwPt&#10;/wCuAkBWDXS4XQWDgW2BckrqAINdAAgEZxXAaANMagB3UIP/AHECanzFPDAGi19QnQAyraBYUBgg&#10;PcUEgE5giRQE4TIJYvOrTmgipJow6nMUwCwuhVW0AloXa+s2ogsAdamgzzMzX7MED0JFDSsjUa90&#10;GkR0wCrqaEBUAr1oqtoCQIEVkGGBgitcFBNVBIMkaqda5ZgZ4BxT29zC1dQWxoVgwBCSJLUQse0r&#10;1MGTIwRAJWQaCGy1CZmMpExgFJI1CUKv32zJVSIAUF2nSR1nPzjBdI1QSCekTQBiP4HAK1kNOmQW&#10;Uggtq0kkMpJ6jP4fHAkGcwZlgSTDZUI/lgFKD106yumy2iNSkFgBNQRmZFYwh8ivaBBAUCKtmZwE&#10;ixpLIxa4bquxuvIFo21kgBBWK9RGeeEFSJEilABWgGan7K4BSNRHl29aTruK6AHUf9SZpNAStOmB&#10;VRPWSJWhk0oDmfDAOAC8wVYBBBVbmmfy8/lkgqBEiREGDOE1oQDMEwSYJBqSR/HAPgWqoGBhlttc&#10;CoWRNMMtqaaTXUQDU/EYMkaBNKSYJgVkecePXBZ0pIM3mKxcB7QpVNQKqdegGF1dVyWPPDRB/EYN&#10;IIAjxEA/161wROB0ldCB6kmbjSbZIQDV2g1HQwophsamERl2khTFKgx4n+FcBIL27cXAXyLgFpJ9&#10;VoOQPaAIMCDQkxgqsSPlkQY1E1PbnkcAvtVU1BrgVy3c6oBTv0we4E16gDKJwUEDTERIqPKpOOfk&#10;6RrU6zLMkliSG1LpBLMxlVZaqKjTFR1ocM5NqhT8pWZyFBjk2ni5NsINaAh1Yyml7jGanNIORFcJ&#10;PdmBIgzUFjEAUrXw+3APWn0AIt24AIQqQtwKmZZFkggfMa0HjOC8BA6TnMioT4dBgDApcEMAVuAS&#10;TpVGg+qdJq1YatBgjppOphBIBnUfE0rUYBzugqAqy1r8xAotkRFsPNAZ6qfPrQgeggk5mSBCx/m8&#10;KTOAWELqzONCMRoVbavBIIUEIczmINeuEEKQJBIjuIESWyH30xBIVntsUS4ut2LIjOCqACHhqwYq&#10;ARBn4SZUGQYiQIWfCceidEHrYaNB7lW4dZ0gGTDWypqYMGZg0wRAJY5AUKiaicx5Y4Tqo01KFVjL&#10;hWId2VqkAlHLU1dQoBHQVwRAYyKGTFfHKKfxx6EKQm2vedQ0NrkFdVZYUoKmczTzwTAmNIoIhflr&#10;MHMU+GAWjBGb1NRKhVLhVMKe9QSprFAsUA88J7qSCZYZgAqBkfCMA8CAz6YUKpOoEMlwnuICr+Kp&#10;zzNMAkkkT0k1EwSI/l0wB20XQjTE5MZNpGWok0MkEzPx6YOlIB+WlNXSJr9kzgDYmAZKqHgtqVG+&#10;YXNPYKRWAJk+WCjKB3GASZMmuXlOXxwC6j5tZQ6iFUqjKhIiVGZA+cmsdMsEe0awBEkMJKZkliCZ&#10;EyOmAMaiyoWM0YUFwMiroVHgAhJNOvXphJFGb5vCTEhTAnwpXPALD1t2wO+upQtELVMBqMDlBGCb&#10;5TMzQggAE5g06E4BdtmLwpXS4IIZqLOkjU1QUGTACn2zhvSRQFdRAP8A3ARBT7en24BwNmwRyq0P&#10;zMjQ0hxkYiggVkYDr3HoD2005LX5uhp1+zALtPGhpJZD6kMWFHFGCNQ0Igxn0iuGs1rIhe3uoIaG&#10;kZ+YwEifzBpXva7LC2mn1JSYBNJGcRhJqJJgzAoe4A0BPQjxwD6QkhQdAQMST8rOBqYHOSKeA6Vw&#10;gk5sBPWJzk1k/wBDgJGgAL6bNRFOtnUSWMMyqoAaMgsUFc8FI8KHyNY8AKYBwTTQ1wMFLQ0ABdI1&#10;LcejBYAMjwHwwRFRQknMdMiQp6+RwDltpDDUAqhQHLEEkMCSqxBkHUrDzOGXmAdIOU5gAKaZ9PLA&#10;TrUKWlyKxGlVa6CdJLQKluteo+OEkVkjzBBB/CRDTgFaiU+a5qZobsKZMoJDdAJzGG4BAUkA17UO&#10;nUMw0noTFBgJOplLXFUsDOlrql3VgNLkBaEgSCT5CcABj880FQTUMF+YHr5fxwA1qE1KVPUaUpdB&#10;aCrIe4f9w+BFMJpnkInuIB0EgNQdM6eWAU2pe1tQMlQEUmoBZYaopSuUEUwkipAMZkRGmNXy16Ex&#10;WaYB0GO9l1VBltQY6UAmR8xAMdPvFUQoK6STMBjXUzVMyfCYA64B9XZg0ppMPpXt020kAsIFSfHp&#10;GCYAxNRpJB0kREklQKiM/wCWAMFk7qI2tSV1qwYQPTFwt4zCzXzmMAAEABBSSTqpAUDUH8Z/rgCJ&#10;K6iGLgskRbnuLNCMvhUgfZj0P9NbWraVBLFStZLFIodQ64zJza8nuOJXxh/5D+SfZ3bJs3xZtJvb&#10;Vy20KwtXTci8pRwAe0aRSPEDM9WZHQLpBishgTln9nXxxp5LbteXyj2vJ8dyu4vruTZG5Lh2vWTb&#10;l2kqLhZiZYj8sKuQHmYXbcEEr2kDrNDOc/3YFllxUXleLay6G5cTcW7xCA2rakF2XQlt0zBFWBNC&#10;R4g4dW6ROrxIBnSY/uwRltz7d2+4VDtnFu8VW96Fu2Sgvhu/1HMtrYfNFBNCMKkH5JI7a5FgOtfP&#10;ARLm2e2gtbl7e1vWg/6a26EbZGDhksEqCTSoPQ9Th5br6oBpQagDqyyJnAZzee3dle2126wupfKt&#10;6+3vNCubZUresgagdIOsqsk5UocTNWRZmEgEH/KSK08MBzQbK+73ttstts7yW7xN21ctgqy2G0qV&#10;uEglu4drGh60w3RnBFxj10yKQIM+Na4C7spf22wbb3+C2aMfy7rSym67H1E9BgG+UFUJ1xBIOVHR&#10;6ZI1OWEwRA1V66sBR325OzW1wmzsK6LdLerrsWzbT0kKK4KgyAKgrUmQcMNo10kxNTUQREHp0wGs&#10;2D8h+gW/u2s233L2bWpV9I2n1d10MJLaCcwJJMkEYSGVP/VFsuuZkT5YCff2G65C1Y2v+8WbKtcv&#10;mZ9UadBA9WSDPaZgDugDMHDJYsI9OK5kiAYkGcBpNrtjxrop5JtxcS2upLYLbi9a9T0bjgt2MoNa&#10;d1R0GI7K1CGUAANU1E5zGA1XH7uzZDr+k3Vy67tYl7OhLptr89tblQci0gAtMQDhISwcy0sFoOrT&#10;AIilPPAT7m99zLa/Uba1s7diyu69Tcuirr27sPVtXjUx/lgAT8tIw7AXSBZYwwOo+GQYt/DAUr3b&#10;++S6+5902Nt+S1k2dret6iq/mPYVCACyVZYBEVisYd9S8qAfpFgVEDOSch9uWAzp4j2s/L3W/wDY&#10;73lu/ubzfq7/AKwstbK2QgV7tTRCAhECZyGIz3LzI3/hhisQukrU5QR54Okkl/M2u04f2xtt7sLa&#10;/Um9tbO51Te/VBwbYAtlikmS4Als+swQMQjfsgldzxbCIOoWzUHMqRP8cFmtvOuzo239re4L+m/7&#10;R+s1rdOA9m3av8ltgodSHt2btqRFYg6TT8WGlfiAQwW7aLHLScvM/wBMC6+SzHVZbnZfX70rtht/&#10;7f5xbW3uqo9Wwtu/ok2rYLU1E94cHTIBHhicu12ki5Z3riTIQ6jKtUDxODPdtOLP8HO93769/W1u&#10;cb7i+mHGbp0tJb3W802UW3dsCFe4xXSWZhnNYOUYmKCB6a7wwYEtOZPaP6zgxbm5c+3O627X/wDd&#10;N19Ptpdu2HuX7lpVS2jW7lrvGsKJQyukK0tU0MYlptfTBB3SGVhVkGZMyT55YDnHKe+LHIby0dl9&#10;P91Z2+13LlhftXfSFyx2j8po1C23dCkUEGThNrZWZHq3+okz4mTgH+S+pPuZbRbhfa1lEcXlC3bF&#10;wlGVNANx7YCkE97JEAUiTicy7Kzbg3WaZykUmhEZ1wHMLG8+pvuTln3dv27s7N20CzLesm5Z/KT8&#10;5Wc9J7SIpIAwi1+nV5QO4zIYyCAYBEYC35y57qv8fat8hd4/irlsmzbexat2btvcOutg92SXKECp&#10;OULiZqtgg+gAqtQ+BFYrgOeXNjzTC4h9wXxumsgXLQdrYncUW4NBqrLWJoOlcGd0wJCW1AoBJGai&#10;kj+GAhWPZG03e018jzG9uEsXuW7aOjQz6WuBSSSRBctMFR44g3dxuSSdFoDUBAAJg1MdMugwHT+J&#10;9o+yLNqzZs73m2uPYuNbYMUsm7bUhEe6xqjv3Ch0iBIFMS1ukqJa0BAGkAT4CPEjrgMDueHtJut1&#10;ZtbLndzft+rq3D37voNaT8y8XNqANVBbVaAV8sJRnBYF1ILMeh0g5fdgLDleN43djZbvabDkNu9m&#10;zYtPYa9c9W/uWXVea08lSTRBlSpEzhkG1rd3uGIHQiRGk9J+3AaW9tuZbZbTZcdxVi094m4ty8bV&#10;5LHpkuVkUmBCTIDEx5ncewwMWrhESsA1AFSfhlgI/FbD3RZ37C/ynB7C7dvCzfF57DJtRcb1LLBH&#10;g6SAGZTETPTDCHdlNVvaFNWooSJMCknAaLf/APsBDlVscv77t7+9sjb/AFqC4HBBcO+12zhiFksz&#10;dR0FThJ2+8cabtzSSepiKySYjpOAsdv7v+m2wu3NxwPGXuSt2rTPcjZuy7hmBV7m2qzaiYECNUT5&#10;YaWxt1cruNwbncZVKkxlBH8PtwGi3PuT3ZueN2t/2p7QscdaTaW0s7/eD0mC3JaClyDAEghxma1g&#10;Ye/KKlNvtNRFdbgKT0kk4DOtd521u7G994fUM7Zt6Qg47Z3hftWrKAP+ki2QVMSHaJEZ9MLI3tqz&#10;IFtCamApaIggqfvwFdt730z5r3NctNuOR39tAbKblr24t7e7fVpS5buNACMSFZWXwIEEkQ1Fx2YX&#10;rtx5Mj05mczU+GWA6FyDcPsdtsbntzheI2e62KC3f3HLbjakuztqQxJhBJMagDMRTElLK2gqrtnd&#10;jDD1JqAehwGP3XP7jm7u5329978dsrFpLm23A4a1o0F7cMgt1nSKF6GIaZFZxs7m5b+azZbVr6MA&#10;uWmK4Dk6e4vYvFc4Lgs+4ue2AtvsWFu7d29y9eBlL5ckkDVTKCM8MDZmXNzd21JYlspIiH+HlgNd&#10;vfqXt7S7e1xfsHk9xtVsaNily2wCsLhezdKNILEkhxMEZCTiM2w48Bg2/vt0hCzAle7UI/vwGw4v&#10;6p/WXcX9tueK+lnt2xrclt5y9jZ2rrWb6mxbbdzHc1XyC0gUNUoONKOqbLcXRKiWLamPhJ/jgH+V&#10;v/W9eV2W75P6l+zOAbcW2a7Y2VzaHabNEt6khbOnumSg7QNJI83TpUKLPDkgDtDmJNAwimC5vTKs&#10;svveQ3d697p/ceqXdxubf6ze8MBuDbaFubd2KitZWJECjUxHS9uEuLa/2y0oqSuqg6jTP3nAx82q&#10;5D2x7O5Lh99zT/Xbmt/cYKtjevYFrc3tI/TBbu3kFAIm2v8AlzIkTPt3d5AS3xu3t22Y/NBBH+YT&#10;gjj/ACvA/TMNe3+7+t/vHlOYtbS2LCceNwnoXp79tcKmrBO4haZTOeHbjb5VD+jtkB7TpAJ0x2zg&#10;Kridn9Kt5vL/ABw9x+9OTuW9t65ffby9bsXOSZwl82GeSdSLI8DM4JhvGtlru8s200hiqIFgyZJJ&#10;r44Be33f042nMW9p7c+mfuDm+Rt72/t03nIb/ebobnZLb0WSti2oWVeMxGZzxXm1sGVRuN/dcm5c&#10;kG5pWAZCNHQYDse25j6sbLc3LntH6W8JxG3t8fxKI9rjbG63VsLajcbvY3L1PUvCS1Zkk4ZCcRZv&#10;G5fs3L5IADIpIKzpBaevngS2dGkO9/cR7n9s7fi/bXP8J7VUbhhd2/Jbq0u4S+FZzaTSum2NMMVz&#10;JPac8OLyXF27hW3xTM1syHa2uZyI1UODWNsd3OFBuPol9eOb4u1uuV+vGysbXfo36nb7Tmd4Leqx&#10;27r9Um20lAVbuaJNBUDB7nkLpP5HGMpYArcuMoCKwy0jpPUYJrJbi8GfZn0j4La2Snub63bPdWNn&#10;ur233vC7Dabvcbre39nfFvVa3N86S4WB3nuWDkMQ03fO3vVV0222toltA6yWcOauxMUGU4NWeOTi&#10;5roHI+xf2ue2rXG3tvyfu33jyvL8jy2+PG3blrb7LZ7jbbcWW463tLRdgzk67QAIDCgg4udnumZA&#10;/IX7NqQytbS4EOtT26SCZnPz6YMPOn1F+n1jbcje2H0l9s+5fcENx+5tc3vuKffWm2e/t+pu23Fn&#10;0lNs7Zoti0swanFgec47Zgi3dQMQrakUuZJGr/HBrWbW51cdX9qH1j+o24tXfcPC8ruNtZ3N61b2&#10;e+3FviuLK2VY+r6UqBOkaAZmYzMYynKnieVvC9uuT3FwJdttbtEsqqdcSipU+Pl54mI3P1deke9f&#10;oXsvrt9Dfa59veyfol7I4e5ueF5Hb8jzG0fbNu9wf066LnJNyZZQwEh1VoYsJAgHEHRwVlnAtbjd&#10;O9o22ZGOhlQlvVgnI5E9MCXybc5w6oN/+573PsrF0cr7Q9icbs+Z23IWLHJ8fZvcrb3G6RNt/tb3&#10;7CyXQgvatkkXJBUzTEZt1xR9W9b2VyLFm1cV2tKDZuMYuHuEE6cjWM5w4vLXbvxbWv472b9dLI4X&#10;gec+ovDJf5znuX4zdbCxyu63FjnuJ2lr1uI2iDaXFugfqTN4JpNyArKyzhi9d2Ze9HDW+39PbBXc&#10;DWbcerZMASJmYzPmMVZNpJjZpeA4X3wm34c7r9wHJ3m3X/sTck223vtfRxO15Y/+8/nUt3bty3aJ&#10;UQiBotWgCJW4MPtv9pt7Vu9e9vfqS6vfPp3VF95MOXtOAAGpLZdBXExGZpt/vM2Ppd9RPdPJ8jwX&#10;tv8Adbufa68dutlwOjl+D3F7gNvcVBudgOH5Tj7xd7m0Vjp2pm6GKtd1pBwva3+Ce338a2xY2hcN&#10;pSPSUM/awCxAEwBStYwLPLOnKp92+3f3O8RvhZ4f6s8b9Qdm3MPxdvld/sL1jnnOw2K3NxbKX1dH&#10;3N1rRa5f7ptn0gQDRteO4c3bps782Sr2zcsblj+ZA/8AWXYlmYGAxoBkMPXJ3+STFi23v1U/cBx/&#10;F8Ntvcf0sse4/wBbxnLpx/uL2Vb2zJxrX1k/puFtXUXa2tlpa4+0UK965VzqAw6ePuMyWxfF5Nux&#10;S+lhwLF+RrtWFZGDKoUjU2dK4YhN9f8ANMIFv6r8Xa4/d83f9t7n25yfufbW917d3Pufji3ufgQl&#10;5eO5n3Lv9nvdtd2243dzdKw2u2Y6Vt3FZDrFW2be2A1jVeVnug3d2L9wG3Y0Ebe4tuwxgZqFzmuK&#10;Xttl1Tre19ge5rtj3Dt9n7e3ux2XEbvb8d7L3ftvhLlnlvc1vc6vdPG7rf8APbeyj3BpXePuVi2o&#10;drelHAmQt17DXWXc39bEXUt3g2vb2tM3LRZlnWxkiTEZE4MXF2xay+64Di/dlridnyPtL23/ALXt&#10;7O74ve8x7dOxXjPd3LrfNjj+fs7LYbhbScftdsybZxbsrcG4XXcRGhmk/wC5b0uEvNthbvbi3Ybb&#10;mzbZX7da2fUEdpAkk9YE4LtprJnLIXPov9N9psr3IcHt/do5DhPanL89sfdj+4eV2+72P6jdfo91&#10;7mHEXFdG3tt3Frbqk3FRTcZIYMJtjkTcZLlzhlutfZ9LIii7fG3EXT6YMW0UUCnOlBgk0zM5w5z7&#10;o+j234zbbvi+G/chv+A2XtjZ8ft9ztuS5HdX+H9rXfcd4Nwy3uTvWmucpvr912a5u7Vw+kJUXG0g&#10;YB/SbpWccMVW8bbLcl/UYfidiVMCdQEUgARgzzLiUxate/PYG623Ht+5JNzd9v7bl7XIcFe2fG/7&#10;btmu7eNtxewspuLRe84Fm/cDlbi7hnuh1EalWuCu3bt02LD2l9dX2zPdS4UYAC8L1B2kCFEUE0xO&#10;J1b/AFN1fz/7quD9vcLwd33L7k4r3BvF4Pe8f7vXiuI5LiLXI7a7cvvwt3263rXTe3Vt7xbdX5CO&#10;UXTckA4vNp7bWwpG4vW3/ErhS7sGEMtwtRgDVRkPDDM6Rja3a5ry19Rv3u7z3Tvf1Xs72vzfH+tt&#10;7W23G13+92Ww4jb39luW/QbjhreyR7m2Z7DC1urrl7twqD6nTF7Y21nbjTaQ3CRDXbsO7AHIDLPo&#10;IxUeUPdPvb3L7w3X6j3JyGy4Tardd9r7d9uWn4zj9re3CCw76yzXWYgBme9dYnu06ZIxJIObvpNI&#10;oZApEAeWB+LA7G5sH1bfj+MO6S5c9O6oiztCz3JuJc3IAYy4kQSes54bnMz4VIkiuflgL97FwJ+d&#10;6Ki2DotbZf0+wCkLC3LaEG46CNbPXrhQWMyytGQEnyFMBDffEXktbTY23S2um7ea5NlQwCa0yA9M&#10;5EgE0gnCZaCEGhTmRVjHUAfdgJSHZ/qg29uXOX3ar/oNf9DaWYhg9++4GooclMARXCOsUA8TnPhT&#10;EFx6iLbbcCbne7vZ2yEoZUj8osPklgyK1M85wajp3UE6moImhBxRDu37YT17t+161wmNqiurBxOg&#10;bmy+Yy00gZeGDAqQqgAzLsOkdCPPAM3Ltv0f1W83z7jdflm3x22uG2JE27xWYAAE6qH7sBgqqYDX&#10;HzLaTCmD4f34CVbv8nyW4dL7bTheMOm0GuXAu63aLSxbYGdKaSB25UOeMH7m9kbD3DtrqDcb/Yby&#10;5fs37m743fXtje3H6a6L9ra7m5tiGKBgIAYUoZBIwdNPJtreeZH0q/av/wAg/vr9vnOcDtOc4H2j&#10;9SPpZx3t7e8Ht/Z3v72pwvufYe225HjBw++90+3LXuFLlsbrcWRG69a1dN1lW4gR7aQk7z3x7fub&#10;Vrj2fcGwNi5bvobLpujfB02bjsK2wig61UHWTSIxLn0dNd9Lx+W/Nf8A/vqv+NL93+095WeK2HJf&#10;tZ+ptr3DteV4vkdpzGxf25e4jeq97l9lx+3uD0N+d1fYfpX3XonZKkOHF3ttvbH1G4T3IjWrtrdc&#10;HyVlrlvc8dytn9OyG02g7i3eMqLTmfSNwqSBMYrpt3acX++cvJn7uv8AiW/cZ+2DdPz3tbd+3/3C&#10;/STkm2249te/fpduLXKcjuNryCHcbbi+R9s2WbcXuR21sou/HGLfsozAqYMDfjTAIIYESCCCrA/K&#10;VI+/BHy5vbe7t712xubV3bX7Fx7N7b37b2NxZvW2KXLW4s3QGR1IKlWAIOYwWAag+GUfxywMAtSB&#10;JEZUJ+YmQaYGAbiaT98xTofLAJipwFjtdm9xnFvUzLp0dsTcOSgt45/DLCGYZTPQgZ1pgNTsNuwB&#10;AhVcrDuVCrcQ6bhC9DOYOIrEmIgCNQY50zGDjt5M8RsNltUFu3c3UN6l39Ld26TcSyXELurZWQK5&#10;ajmfDEW9dS2CzOQCTAiO6Jiv8MHJ1D2t7Z5jlr1qzx/Ds9/bWjZ3d5m1XLuxB0yiCdJCnVqPxNMZ&#10;rk+e22zVwb1tXnS3epfUcvTQVlshSJxLic1dddtuj239F/2oe5PfG74e6vCczv8AavaTkNluLvHb&#10;zbbNtrZuHVa5S8wO3O1tsha7puBmSdIrTm/Lckblzjr77ndbMb8Hbjdbi7aexeR7mizsr9oGSzTI&#10;YRibdOPjHfTXiyzOH2I+i30t43g+L+p/trae2PZnvMfT7dbb3Lc9n+2eF5bjeZ4Xm9lx43vNe8uE&#10;5jcqlu1YshFtvstTMVAMVrM4f2TzXO22Tl0HD7ba3wLTWrdstvlQhWu6FyEDtHiZM1wusty33T/0&#10;3z0cd/cZ/wAl/wC3r9te82+5+j27P1w97e7eA3D8nx1zmuSFj2FuLtm5e2Gz3W8vjQ9/9TencaGP&#10;bbKgLKx2zY8bsONsrY2G0sba2iqn5SIhZUELq0gT1ONHbi/F+aX6qfXH6q/W33Buvcf1P99e4vdm&#10;+vcjv+Us2eV5bfbvYcbuOTcHdLxu2vuVtJpVUULUIqjpibJ8euA5UMgCZnqSZpIOkDxwWAORrNCB&#10;q6wSSMzHj8MDAGxqCtDIJrIjNcunjgYlz6B5ACJJMnKOqjoB1iMDFDxKm3mxAhALhLDuajjwPhGc&#10;nAwDFwaT2gGQIZu5iCZAUDpHTAwDoLqKiARbgMwgoCdKtNYnqMEcjll1wFrtLZYI0mA8kzrA0nWI&#10;QUBGfjlgAQI/t5YB17h03GbWaTkAQARBcDOMx1wD/Cs+PlGIG7VHUpHaRDmDbdrjd/wkxHxw31aQ&#10;CTnAPhkD08cUW0wqMezSHURAWTJkqRB8p84nAIIjLtzkEggnwGAb2zG6lyWZi0pNbcACAZrQ9GjA&#10;XMmaiMuoOeeAF0gIFkRBgMBpkwI8DIyHjgHz88pj+OAVY1GdLtQDUWCmYMCg+UCgJ8zhsgQJplXI&#10;088BYoDbUwXOsjWmr5hMkEHIDxHxwZ/pgXof0KWtKoDgMGKqsAhxWCfOT/hgYPNrb3ROb0rayup2&#10;COldK9fldxStI/jgAxXP4kAeGeD0qq/bDoRDBqkoFq1AonoehwBNTExJzgRMzJ8fHAM3FNoaS579&#10;PzTRiD8qjOTBjywtInoamvUSJgHw88BD3RX0iSc0kkggAzAbStR5jyw7gIaWwiwRIghWJq0iSx05&#10;T0GeBgI1xC11KtFGK6gUZWECBUCsycDEz6CDftnU4p3SQJM6RR2A6rQHzFcDFFeRBMFoqKVoaVH8&#10;xgYAEFRSGkVOno0AD7OmBgDpLDUSSwkkDtjIkD7f7DAwEkgm2GBBltOoOfUIBzAjIedcDARyO0wT&#10;BYaQACx6E1wMARJEoAWBgkEaTE1CnoTmcDAKFASY1Ciqyrpg/N2+fSvTAwBqJb/MQWApB+UAGPAz&#10;0wMAcMDVidOXmCYP8cpGBic+gaAUMx6aSBIETWp++MDAOW1VrTSxGkAQI7pMRXw6RgYobCAf5iD4&#10;xPQkAiPCMDABtI1EBgCaFgIDaSa+BHkfjgYA17WqZqSy0Fc4MefhgYkx6B1SSV0ElipNCI/7vjlW&#10;cAgHPFFhtN06uQz/ADUdmGltKrCqAKeUjDDqAaUPj40wYvj1ty12z3bm3bCsQpKkoArXNMxp6EgH&#10;zrgAf1/gJODUmJiCvX5LVOk/KEiJFACRkBFYwIYE5H7Pvn4YKQHS6gBL6QWENImAROrMTHb/ABwb&#10;AVIkeFKZYCNae4IQqor1KsCpahY1gwB5xhBic6z49YpgJSs9pWEGJlBEqpDAHUVMT/brhSgkgkCC&#10;c5kHAR9xc1a4LEqKmkqhgfMImczOHiARkP5fxwED9SLLtBUPkqgSZ/Esx8xHj44QF0zMxpznoM64&#10;B+7c9UIykM4bSAVEKQO1gszPUk+eIt2CRJyivh4VwcPL+Zuvbd02mNEQXIoAZcqCWMRUkwR55YjE&#10;CkHx/nTEc25294eszMWWQjC4tsaZueXTw8TWMRbvUZyfiPtnFHSPbly3ZP6g3GDopUsRqZdSmFK0&#10;pUgHpNcQrq6vy6kAE6hHWsz1wHUuB3i7c3eUN1RdZlI2zswVu0KdKEQuUCOuWIt+3pTtMwMswZpl&#10;XAbf2tyQ3G/uruW0NvH127isvqKFGvseNRzJOqnSuWKpkMO7Ga6ImNP8MB33jOUFm7w/E7Zkt3X/&#10;APLvNbtMAZGgKIJDHMggQOuKy6um2WmC7ae0mCIju+3Ady4bd7q/y+32pH6nacdYtX7ouquvb3mh&#10;TctW51HUhBhRkK1OKn0/zIJnUSX6DSBACnqOppg9Wv5Y9APvlbiEfbqqtYt27ezdnYubxJLveiil&#10;qKCWHSkjDtvboPUuwTrUBQYkAfhkU+0YOfdJ/wAP+Ch5X3PvnXjuBe6to2byNu71ksqNfuH51UhS&#10;QFFdWU/ZiLuLB0ksIZq/LUioAJ6nBvTebfi2vtXmbT7tLNl23O12t1dsLnrBVt7y0Fu3XsIDRCe1&#10;pMR1PR/jgASCQLarE5Umoj+PxwY8voyP1X3NpuPX0bV4bzdbskqbhb81AFlyKiVAgA5AxNcO7x9K&#10;salgCNSgrBbxjORQYJ4ubcqv6fcduL9zbCbWm9dtX32+4HrG6ltvlW28y2oamLRkY7cVyLVLcVES&#10;zDOWJIKiuXXywdq61yO5uaOQ5S1cOgM3oWbFuBt/Sti3Ft7hAZS50BGmadRGJ+7dn0qjUVTpFMxQ&#10;gL/KcGPHrdevVzL2Zxu34xd1uuQtG3d3u89Tcw5a41tgSl1d040LBOS9oIikYh3QLVrU2qXyBIkA&#10;0kjywbbniWucvzL7XZ/ptG2ZLhuKrD1WsfnFWd/lLKWYrUFpHhinurcusloEkHucKCpaTQ16Yz0u&#10;IO4cVe47jdvuuQvrt7XpK1qxcvNbuWrKIp9S3KBdDwXA0zCma46t7a44WNol50/MZAJjp5jphe7P&#10;Dz73O3Po+Fn73PrJe5335u+A4/fG5xNjdS+hpsNctJ6ZeKaiYABER1BxpNJkeXj0jyxZn1YeLNvu&#10;PWsuxCr6lvUUmbjq5gBTlPWPBczgEwT8KHz8sTX1/EGlq5csgpqb0LmpohS2togfDw8cRrp7DWog&#10;ivnjQ3fBa13FlXkh1aPVthSgVS2sookjqDiv3CjUs6okZTEdInAdd9pb/wD8fd2gLAuH1dOsqlw3&#10;Z79JEkLE6nAkYjXQoVtP4jGQkE5xGA2/AbvdXt9t/wBWbem3bLi1rlLrW2m3dYNQqoIApIPdiCUL&#10;2jpEZiKyPMHAdbs7+xsee21rc3Gl0t3Ll17gYqCpI2ysNUyST3fzjENRpMiTNZORIyofGtMBvN07&#10;7rbut02bdlT6Qs22R3KMNSi3ct/NWZJNOuGboYqTCkq4bKK/3/ywGo9ubjbWN5ZtXL+42y73Y3dp&#10;pVg5YWrQJUuxUaDSCrDIjpiS5LW0qYYZDoZmRFf7UwGJ45f0HM7+zbt2WvWLl9Ve6y2ETb3O5UyA&#10;MyG1AEZgHFew1awKkZqRVYoMB17j71ywNje1mz6qI36q16b2b9thF1bSwWBkKoVaiKxOJO0jt8Qo&#10;AIgyRQFic8Bivf4u2tlyeiAtzdnci1etshRL1TatWkBAMsD3ER8sYmpCXWUz1IFDNRU+WA5VzDW+&#10;U4jYb6ythle0LO6vXbmr0yilitn1CJaIg1JB6wBh65DIaGYJpQAZNl45YCl4Zbu23Y9O4hQenFm8&#10;4uvdvL2bcgXSJI+YEqZyxSuoF5xQKVDQTJacmBmnwz8cB6M47cNuPb/DvV3F/cbFrqFntWvTb1BZ&#10;uWyJ1A6rhLCJgZEYm2WJFuZGkiSJFBSJ+zAc59z7LbWTyNpCLz3LY9I3lF3QWUu2m2ACrAEiVJzJ&#10;NRi2iCY1LKzUSDImROA4D+oW7tlRjt7tpdwyJ6bMoW0t2LltrkDuGk6XEzlOFlos6pkqaAdCDBMY&#10;CmtWGue5bttglo7pUS4fRUTaddXpKF7QWiZAPWcJtM2oAz3DJp0z8PHATvce3sjY3GtXIG0uOtu7&#10;a0JuTpIHpjoFrCkZHyGHWWdSnOZgTEdCMBQW7h213Z3raXERLeo3HaylwE1cAGQxczBn4CMAABlz&#10;BJAj8IAz+J+OAkXd5cv7bcLcpt7T3LyXtQuXbztkur8OXyqMqTTCgoYt2mdRjIExXPARbu4fanbO&#10;t63atXLGq0jN6osLco4QVJWagMAQZ8MSFtwyEDNaSJJJqRHgMBi9/wAuFs7pbzkaN7bVwToRLYbT&#10;ALdvqGQVZpnqYGEPbm0shQA3T44CZx3LKvMXfTN65cfYaXFwC5dtyhFxe4jVTuU/CMNtbGlywOaU&#10;ExM5zngNBs+Qupv+FNm7aJ/Rbq2XuMARcujW0gkyxUBSAINSDTD1tFluoKz3Dx8J+BwGZ5Xf3gdi&#10;XRbTLub1vTbZiWKtJZ1BICtqVh/QDD625pSAAQRP+GAym55N7al7lx/Wvvetnb9raV0kqrs8wQYI&#10;6dZ6F1klSB4giZgH4jAZjZcmbe52b3SNIt30e4pHcgYuNQgydXiMowlbZAIH+bIzgLLfcvZc2vWK&#10;Kp2bLdZJYarh7WKvQEZkCo8aYlKhGdBIoPAD+/ExBjt9yNm/pFtpi0xJDALcZjpYE50FAaDyw8uY&#10;+3+WKMTyW6IR0t6bSpdDXCzlWkiClZiTIHicWFtRo6mnlUgYPTp+WONcvfC8hckT6l5gC4LG2syD&#10;SgkZ/acBEh86z8xAExSmCyYJ5HeG5tU1tACFAdU3LdNSzIr5QPHD0RT/ABxJMKxm43NyW7gKTQgd&#10;rJUCOnkcDFFUzs3zEnxnqQczgYBOBgBgYAYGAGBgFCa1gAf2jAwCwQCWliJFQIrObGM8DEtxMidY&#10;YNKy8dBIB1UFZpHiOuI11hM1oQB4eBxnf8vDn5OjofBbUuCArQti4SWqyFVjSsGpNTOIs5ipg0rJ&#10;+MxTFn+xwb+zaCiyzHSzWAC+hFUBFKaGmpMQRPlhcapEwIM5ZzNfDwGLBXFxaW24BcpcNtfUDUUH&#10;tSBWBLEkZjAJ7RUiGPcDQCfPrih30xf3BodFy2mqy0ISwbSCVWgUUitMq4QvzGrQTUHqTka4zt+W&#10;iZu2tpZVlt2lvhCqloEWUMPDGs5Co+OHSAK+I/h+HFFHb3Tsl20jOEDjSIBPpyPURSB2joCfj1wh&#10;hNRn+GlJz64mvOsFrxu7Dm5YuD1CEVbhLsoCatKoJnpq1dJg4SygweuR6DF63AnbS4qXXtAuFRGZ&#10;ANE6WPaUDSZ/zTTphIqJac48T/HFEoXrn6i9bBL6rbRBVYuSCVUGDMfL0Bzwy6hvup0nyOM/54NL&#10;w++3GyS26uFS26tNxwxthVidRMzWJB+Iww23DQYPjSBU9IONDb7b3je2y3VNwgP2gtcZWJDBkkiD&#10;NAa0mKYr7nHqr3LgRSSGMn5icwtMTgdd4z6rcjv+M4fh/wBddG1S6ieijkKpoS91/wAdQa+FMxjN&#10;bq5uNiHdZYtELp8Wmk4qyd1w9yexeM9ofU5dlx28bZ7NdpaSXF1X0eogF4uFJBDnVIqJ+wYsNry7&#10;KLa7mZcgKNRDCYnUPLBL1cc9+ft1sbjdc1vvZjAbfaq7uqL+q2raWKLbs3mIEEABlbxpGNHYupcQ&#10;OrAzMaWBIApXEkwPFHung9/w28Ox3W1uWf08nctetN6JfVUW2aJrlExmZpiZijANai606FVZHYFV&#10;lhgCFfqPLwwggkn4gUNYiueM69aJO33CCCHAlLkKy6dZmO0nqfHCPSB7jnFKZedcNuNbgS7/ADVz&#10;bLZ2aMAHYMwts1qZgj1tGdBQEVInPEPcbcsprU5+Q+7rizoOo+0PdVzYbjb3mYn9MqFTbzNxrs+o&#10;RMEgQTOWZrTGT5PYapQSRMzNVIqZ+zFa027bmvob9FfqlYsm1vr7t6/5VlrF1U0blLjBFZLlYOog&#10;tJnpllyvmuJe/e9JEWKMzSRoSCSWnqcc7Lpc6vXptxy+yH0Z+qOx4zgLfJcjuL637jpZ2+3W2pO4&#10;vlhbW3aKkyqGlBKgScY27sGvbi3tbNsJaRoZk+XSc6jOoyxrbaSc9fg65xHrXi/de34vht57i5Le&#10;+rvNxZF7bi+4Ztf4CFegFZ7xnAyxcAGybNhBFuyO+4AaCYNfEY48db1Y9HN7lxeTs8jyt9vU3HKj&#10;8nbu9tbZAJNqUyK0gGZpiz2/IShZSGS0NImaNqidRzEZRjXddLipdfRzrmvYCC5b27r6O/5C+l93&#10;W2gVrGnULFyyhDK5zJJFRHUnFrteUJ7tQFO0ySQJgrHnjU8nxZw5R7o+l+2QjZjb3LtsuDuLbILV&#10;oXV/MLo6MYAJGquWdMXyXmGyu32HeQoQae6A4LEj/wBHHRi29+J6dXnXfcPaufUThPbe0vr/ALbt&#10;23j8rdLW9Ba5x92ztLaXwuqReKyD3RFZAOP/0ffh1EUKzMR08ssfX36S6UQLbsBZdpJm6ArOUU6W&#10;aS2nVlBzignCTEg9QPHTToR/bxwEm00KNUqLlxGNPUDFiVZSzgGgBqTBMZxhs+GfXKTTyIP2HATb&#10;bMQO+CJIt69TL+LSXBAFJMGIFOmCNZP3zQkAT2gn788A7ZkemhU6o1Lot+qksdP5yACPlBGU5SaY&#10;TX5j0g5VrSZpTASwV0lS2nWo1sU1FCK+mqRmTDBhH29E5R4R1yETXPAO9zgqw/MVkllka3cgaEZg&#10;tBQsTX4YE6e7OZIqK16T/DALCFwiMVtJKpcaHCCSSxZl7iJzbPxwnqajwIk0JJofPywE0q4Ft2/L&#10;OlWBOlS9lBohCDGk0rSBhB8AIrUzE06qemAfUlmDvlANpUViCqgAkXLdNXQlaZxhM0BEwJBoDM9R&#10;4YCbGnsZrcsLZEvpCqpjQ+mhhcwwyzGZw2en8YJqTnq6U/kccdvzKfV/SJWyFodCqyKxCxOlQB4Z&#10;E/iBOEmgB+Yx+I5Vk9p6eeMqk2iG1gMbSqw1Kizblk0S11gdROekjxPSME0AHxIBMGQJrXAPWTcl&#10;C7fkA3Vs6rdrW+g6DqJjSpyBqT4ZYb+2SK550msfxwEwm5bZVa26SWAVSohg4+WoLAz2mYiDOBBn&#10;LpQQfvGAN3VLYEraNtNV6+gkqpaT6jNGoahpBAJ6Sc8H0pMn7JHhgF2wC9zWw9L0kNdZQFIZLzL4&#10;f9urpQYLIAEiQBAiABGWrw/uwDiJqLteS8trSz61emq4QXLA92ozqSuRNPBDZRSTl3EEwekDpgJd&#10;tVPpXFDOlv8A1G0LchXHytJiZqwNKAzM4FMu2p7VNYMDPLz6YA4ZtBm66qk3WRtUgs1ColSogRJP&#10;SMERX4EER8IyNM8pwCy8kyrqgtkXHCa2V61BHdT8Zp5RhJGoAtQdCYHWDPnTASbR9MEISxLrNq3q&#10;MlRIKxkhrMNI+3CGkULKvaWExBIFSCP44y6J6IpEpYuXIuKGVSPVW2zR6bIdQiT80wKZnBfMWPbM&#10;1kRIk0Br4jFZtwWXa36aaHJ9IqhtsZViFrcVgABCnVWZpWhwUCYhRmMzlJyNRn1wWXJ21cPpzN6T&#10;puSxUapUDuUhR8skDymJAwkzC9JB1KRq0nKp8PhiKloyj1CWdzpBtsW9FWX5nCpMhqH5q9YOEGNU&#10;/aTQ6emogdPHFZ9KWhfQ8kCTTUzIxZjqVJmQ0QQ3TrmMIKyCs5k1iTQRWMWbXW5jXRJRyoVkUBdM&#10;wzouuTqBHXKvSvQ5YSRIhY7iAIWSIzYx9xxdONv707odVxKyhkW9TEvpD66+mCxBmgOQFIwiiEAn&#10;M0ppKkDqoAmM8v8AHWP1Pq6Ya6nxqYiAH1A9gYOLgLBWUEntMGmUZYKCtDFVaKnMDVSfCYGLLnj/&#10;AHf8fQyNnFxdY9Qhb1tQyaCdJYoQwEdBLBYjCCJArpiepLErTS33muOmMfxD6EnUujW5C62i2sCs&#10;m2FiJPnSKnBE6etVJB1E5nwAymZGKpaoWMROpUrbnSdJ7i7n5mgadQic/PCDqNImQZNP6nLAOTaz&#10;1+mF0hNOqe4HsGiQD1jwkzJwTQMzkdOkjMRKznAnpgHLbXCqlUo6sysCV0NI9SFcAOdOTHLIg54Q&#10;2YnpJFTNczXx6x0wEq0x0sGIthglt2cA/mKZCrbGcGBJGdRAOEioNJ0iM4zoftjAPsNLKGchnZX0&#10;jQ5BST3MpHaSINaz8MEcmyDKDUgQfiY8PLOMA7rYOh0m5bLKzKtyLqgr/wCrWRAPSviAKzhsypZQ&#10;sjSO4EkQTEkxn4VwEpSj27V713tsty4ShhGZgIKju7RUUPmPPDfUr3GKwaajMGYHwAM4CYMg/b3Q&#10;pkCUHzBpkVEsYIGdcqoYQRnOkkiOkdR8TgJVq4boMAotu4iu1TD6tYNq40aoEdCB1FMIMkT8QRmc&#10;h4R9uAlobYuBRKgqXUEaIcMQCQZBqKCAak4TGZBBAoQADJn8JwEhGiVKuC7a6MQwXTJZgQdXhI8+&#10;pwh4iDkYjM1mKfHIjEufREnblV7hq1BXJ1Np1KE1Q2vLKjUOQwWogFY6gREzNBAxVKcMSrFSqtbL&#10;K/aigxqhny/9HInynAzgjuZVmZEETUAfflgASIKEmzba5oCBS7IzKdLNM6sgoFepIPVJknIwSZgg&#10;gZgx4ZE1wDltQikNOsQwDh0cjUGYMzEAmSqkAAda4TSTQNCgmgA1gyTI6VqfvwDwDlRJKS7FGNyd&#10;NpqgKrzWg0g18MJKkwdNZp+GoP4YMERTAPB41EXG0qPzVINxgoFJUDVIME/2OCJ0kkEGNRk/iIOY&#10;JznwwCrSh1EhlVggIaQbYJ7RctmgqRNKTngA6gDHaSwJOQmtSMj5RgDZTaZgpL3ALY0kgswX8agg&#10;AgjNpphJMxnAlgSZiuU0nAOKrTdkanZlUlFMNCFRcUVABiajphJNfwikDxB6Ex8cBIsmV1AXLgaA&#10;CBAcONLIgYfKoEwPiJywTHUYy7iQBWIrM+GB04CypUfKpm1DljOr1CUgIJg59tZBymuEmuQqYNTJ&#10;Mnr/AEwD60ZA7dSulQQFppOkz1yPhTzGBB0mJkidIkHpQAZf34HJepQ6EhdNLfqFQ6JAarN+KTFP&#10;CuQwkyRqgGkEaZME90xNJynrgDkBmQs475D6lQatM24L6anNokR5nCBMGQTC1JrQihoan+eeAfIV&#10;mt9yy7yFVmkkNDA9pgECKZfDAmNXdJEKSQDkK0AyOQnAOKpYW5QoXV7oRXIUSQFkGdJjuJAkivU4&#10;baoGnNmB7gelQG+OdcsBITQrE3bchUZQUuKANQ0uFY5mKAqADT44STMClASFAqY+YSsV/plU4BwK&#10;ylxpMMUDNqOnSwIQIjkk/ARJEmmCExRYWSABJqKnPL7a45eXpEqUpVHM3GLAJJKqrkKKCUpOYABj&#10;pTPDbAESoAMQQCAScxDY5Lrt2pVmdUF2kMdJZYVFY96lKnKsTU/fhsjSZIiZBbKDEkCcG9du4+pl&#10;AEOuLWrRBYGSVHqARBIBJAkRE4KTJiFJIM6TkBEmSfvwXb8tLKjUkksqWygGuQzOx7aCADFFOfxz&#10;JqnoO3rBXOBJNKZYJr+UpCiL6bB2DPIzD/6dRFSOgPxpXCSMz5GViCSMs8Vo/bYhUBXTNztJMwW7&#10;S3aIB0kGCD1r0whlicsqxNMoEHAP221wShUAMBq092epukEnIT4UwUg1HaCR8okkCpp5+HXAGym3&#10;R6sATquMBbDDtMPGSmCDNaiDGFEdaGp60iKkZ1x6EGknUoDAgLLaYOrNFYUGkZ6q/DBSoI/ymQM/&#10;GCa+PlgFn1GDju1IFDFNPaRUIwWKChAOc9a4BPy5aQG+0TngDtoALhglndSQTKoQsQhMjSevnhut&#10;SW6T5gUosxgHm0/lqFZWZgAoFCdTQXHwoGBwHqBUyYNQZFDGr/AjALtuSDQhSrqCSCrhe5ggeY8i&#10;c8sEx7dJNZAp8rN/lJ8/twC0XvJA1D54YqGAJ7GRZAp5YMfigBQSpWpg9DAOAD6qB21+mClwwALY&#10;I1BnYT4yCekDAbwpBJmDAByBjI4BKzUkP2FaQWLEZqDUgQMvvwTTUyMzBIHUgRX+OAOhZNIYSQSJ&#10;z/7ikgSVin88JYnL5aiNUAyB3CG65jASLaknURqI1ArblqP8rEKYiSG6R92EaorObKPlmV09xEZx&#10;0jAK0s1BTQrsYKrDKxOkapicq9IwmRR1BgyQwIk+JMRBnAPEORoc6nHprpOqkgER1IApAM0H2NZg&#10;Ak6pCyUGmtAJNI8cBIC1Y6VVQHMG42tXWrOI69AIoaYS2U0idIFfDuII+FTgHbJYsUrVdbMHTtII&#10;0IQZ/wAwjrIOWEmDDGJ0gavxHoaA0/wwD1qINoTEuSG7bKgNCEkjqaAwKHCDOYMn5R+E/bOJ1ElS&#10;NLqUi2F1EQHldUAgMQJoWwWVcomTWBArJ/rh1v4BWoMfTQSv5bW7Z0BiXNCxIzNCqg+eGzpECZBE&#10;gmIg1ClT5Z4olJ6veRClX0lVDEHSYEMJIIb7wc6YQ1CQCKwPCQaSCs9MyMA+ikopYDt1N2EuAY1a&#10;YJ8SDpNK0nCSe5pfQ2Q8Dq6aVArgHFXtGm3qRVYkGNQCGp1NMiaZ+QwGHy9p0iRQgVqSa9f64AIQ&#10;QQWAYwxJmBqICiQAY60pFMIIJEUBYAGIJI6isxQTXAPrCn8TG20ww0hQSAtBFJaCAIjPDZJXSwOp&#10;e46ioWGyYkNQZ4B7SrhlYaWGgFQ4YOAC3YV8xn0/jhBggLAMEggKwZQOlaZ+WAcEB2OujKjAtUXJ&#10;pqCgljT+wwZZ+2uWQAPxAIOWAJAo1SKEMrMW0g6xGoFc/IfZWcBfm7UkEEktWgic848Ipn8QO4It&#10;geoRpNLYhAHEwvaaSOsz4+XpP6boP9u1V+SVaSdQ+YgE/wBTjOvPPq8fuXws/wCRfdXRz/H7YzcT&#10;cbsDc7ciCT/pI6W1NQZJFIMVoTjqFvcENpdQVyBY5yK0/vxXlxxl8t+V9oreW3vOJ3l+3vNR3BWw&#10;2lkKv+W1yTBkUIDAAjukHCNVtmlcpJlqVGQpirtptr1S7G05jZbAJv3IfSjabYa66q40EukkkkdP&#10;iK4U1lgBTrlJOkEUJ/uGDKJsPcey/UOxcqWs3VtEzbc37I9O8F0/OTEBNQ+EYNAyxWtAAREg/wBP&#10;HAI5Xd7Tf1QG5auNruXbQtta2ty2dR1FKalkwFBAj5YM4kK6ZQAwqQCAAJ6DxnAYzd8fvfSV7d17&#10;u0ZW9O86EtavhIRSR3hcjFKzMAjEi68WpXS1YBJrB6GMj4HAZT23xm33vO3tryB3exKC8fQsQLYc&#10;Lra/YJIL24MOBB8DQ4jLeUAFrJGVZzIoa9MsBr+T9tXz6tvZe4x6KC4gAKNpQoDp0mQxiQvcOhNR&#10;h39ZbXK0RBMgnr1wFQ30u5e9ouXfcO0dTYUoNcXLkv8A6AtpmK5E5mRMUaG8rPpINRJrJjMCBHkM&#10;Bd3vpjrtPZbnOQuosWQLIW09w/M6B3JMqDBEUzmcN3dxcuuQFAFQSKUJzH9cBecT7M4TgdlZbdm/&#10;vLzAXrIu3EvG7btIT6YUOSumrEk1jzwwXIo7UHQ0BrmYwMZ4jSbbi7N5Rf4var6jIR6gtA3LbXGB&#10;t2xavZIRRgjCIByFTQqGkdwIpHXV+GWH9vHA6XFI5Xb79rAsbg2dpftOT33EARbJlrpO2bUdPViY&#10;BilJwoFZUIoFZJPlSoH2YCANvuxsrw3m9uOiJdRBYEqXud6mxdYaNCjUZjynKXH3F0kKCqiCATnB&#10;8hTpgKPhvaft2wl7dXNtvt5dupahbJRVlBNx29RtSEBs5B8Qc8OLuLmkarwEA6ZJ7qRMdPspgK3c&#10;+zeIfdAbb21vtxb3bIHS1CNZDPrhWYkFgoBggySYM5Jt3NyxPp37YM5AgTQHM9OtMDjPKXy3Eezt&#10;na268v7Q5RrSKuq+Nvcui3bEwtm2krEESYoanBM3IEHus3B55NShk/yzwavZjjJWwT6PWr1u+LXu&#10;LhrwV3sXH9RXt6iytot2hqfSe7qumgicIVlAC39krHVIpUEUIBwZXW62l/kLh3ftv6kcjxw9B0KX&#10;N1cW5ctlJsBrJMMCBBJMRMDCrjbchdO3KkVAA+/Lx64LO70V/E7L3ba/VtvfeVneI/5bs25t6CEY&#10;AvrdoaD8s1oa5YIW7T93pspGS9xI+3+NMEzg+/M83x4/SrzfH3bdxrS39wz2Qte9QQ5z8HNOpOHR&#10;YA7lVyR0INIrkf64GbjDOn3Fee++x3G/43Z2hr/8lG2rIblztb1bglZMCConIkYcRzI/IeQ3VZmB&#10;UgeBGWApeS2W3XZ3rh94bKyLtq4daby0jENdEA/iDgmSSsEeNIlFbl0iNtpyILQq/LT5uueAxNvf&#10;cX7f2t6fe/6ldxbv/wDuuj7jcMz3vzhcCnULTnSCzTUgmmJVvbblUVlZLa5jV50OAwvK+/fZ2831&#10;3a3tnyXKbhbhtKbCkavSAvDTLQxEKCVHjnSFDaUbXuVJzABP218vDAV933+xv7b9B7I3KDVt7Nxz&#10;aD2rT3BKpac6od1MSc+sYRb/AEaF/VvaiOoqIFKYC15pPqLyS7McJ7TOzsXQSqNba3L6hGp6L3Aa&#10;ViAzdJOEX02jEMLrhZUErJmaimAk+3uQ+pHFWLm0ucJxR3It7n07e6FpX2z2m0MpYmYJgAqM6Vkn&#10;Bi1smB0rdcEU1SJH4QMAm/z31I226Dbzd8DsGtvcJtWhtdwtq7bX07z3SsqNJqFIziDhNu9atk+n&#10;tLjssiqnxiV+OAsOX4DnuX2u3XlPffB8dtLyW9y6Wb23tXBfSxra23pQAQTWc2MVM4f9Vyzn9MEU&#10;ioIBoo/tGAzbcLxtrY7e1/7Gl7fXtuQPWtbu4TcW9cPplQYkJQ3RBINMsGXvMQbdtRlAJAjpED+B&#10;wEBOO9u2f1O35nlOV3jXNb3fRtk3f057Vvq7MNBj8EmhHQjBXNxuvlu3EtaeinKkzXywDnFey/Yd&#10;kXN5x/E8jzLOyulzc3LcX9v6wD2y1ArkyoNdOVcVrPquKWuPeJYyigx8JFMB2jjeO/S8ZuV2HCcT&#10;wllNijWt3uGtesWukW1vRdBLhZWnQ1qZxNt7b8aWUgyQXasg9fvwHPOZ96E3TxHJe4981ywybe7b&#10;4u0Rt7m3ehW11gkA51JmBhxzdOoNpsgoPkEScs/54Cp2FngrLbDd7VNzzr/7hcWeSIe5asKvrX0Y&#10;AjUVqZEDpnhNiytuGvOGf5lUHUAPCD8cA97m9ybnlGNj29xNrjuPVjt9xuri2rFy8TpIKvQhgqqY&#10;MnwihxMtayxX0VpOlxlESO454DnXPHjrOxs7tPcu+d9xeW3u+Pd2V1FtmBVrI1DSACFIPgZnI7mo&#10;nU7qqrmVoQR1Hw8cAOJ/RbW2214ri7u8vblWu27V9zftbkXjIS4UmdZEhTAyM1GI5FpdIa+CFWZD&#10;fMpOYH24DUbU+4d4N5d23tO7a3F67b2yC9tCE2+4QafSW72klYJMjyBmuE69ohZhb9SigzQ+WmaT&#10;gJa8Z7939vj9nc5pePi7euWRYULoKrDfrXTv9NiJDFopnlLZvpK+ntFAJZgTAIjKfj0OAs19rcmo&#10;3VvkfqDutwyJa29/ai5cbbGzcIYulzV3aWkuq0FM8C3e5K+zm0LO3s2yoBNutzOs/HwwE7lPbv0Q&#10;9q8dsNtzx573f7k5L1tzfSxyN4JxhdlDoduzK0aSQrEVNIgThxrXKtoLbuwFMkkATQVUCaYCqs8/&#10;9BNjb5G3sfp37l3G8tOiehc3F+5ash4K33KCpU/hjM4iHZ7vUde9ttM9QI1DP+7AbSz9R/py+w26&#10;7D6Y87stDohI2+43C7i3ZKnSpIGRhSSZLQchGI5tbpVFu9vUmZTvJ1g5TpOA2G0572HyPIW+T9vf&#10;S/kkRbVq/v7L8MNuuxvEeje/Sl0BJd8mBoMsODboQi3uQAIzAYwKQQfuwFfufc+6N3dcj7d+kO8a&#10;w6G0DyHFWbTXdN03bWlYiXhg5AjMk1wq5t9iiKtzcveJAlgCQQok5fxwFfxPu76tb7fXNzwfs7he&#10;DtHcbi9a25u7bb3tnut4V2yJd1gkOrA5yJAIrGG0TZBrbrt7t2dRVbi9rBqzJyGAvOX5P6pna8ps&#10;d/7y43iNJ2a7q5xW4H+5bW9tf9a2fTOhnEnKZIIyw/8AqmfSlrilMxDMCLYMyABHwwXHxZFPYdrj&#10;m3XKe4v3Bcjbt6w77DjXtXeR3G3ZCH3Fy5rgULIoWSSQBhj/AN6m5hTY2m3uCRNuWalTKmPOuBcS&#10;8ctQr/RH2af1Nn3X79928Ruk26Xm5MfpdprYTNncWWJRmpKRJgEmoGD/AEnMXLRZb9tBDWyrWwK5&#10;gx4ATGDWdPh/iQPfv7ceN5u3s73tTluQVb+25ba7zY765eshjbHr2SLc/mO5VHzGQkdI17j9CK29&#10;3z3U9PQ9tHhRcOQ0rn5DBnrfpaz219W7fJb+7t/pl9LNnwe/t8pe3vH77f8AGm7uf9tt3ddxv1u4&#10;7UZDq13VGQAmsYrL9rjw8ayl0KtsqoLICCGBAP4op/LBqXf0du9r8/8AVt+PXcpxm25Lh7m+3vKr&#10;e3lzb7Pe3hcttZ3Nl7lq3Xbep+YDSAKznhQTjtsLhF24xuWnNwMINpLghQgqdUyADX7MFm2+1xEW&#10;/wAh9Zvd93iNg3B8Vx9niOY42zx93Z3mbbcxy3F7r193c5F20BtqU0teuAekNIAMmSVm9s9om2Zd&#10;sveqOga3qa2FGg1APjJ88Dt325v+k/7i9se/ffe894cZuved20/F7ndcdvLtnkW29rlbu4vDfhns&#10;LdQepbCelZCiDakxAnDl3f2rTD9PxHqqq6PVJjusnW0pAmJ7vHBZpic7YVHG/Sf3FzFu8feP7gX4&#10;67vN2vI/7Jxtizcs/wC389tv9s2CJyQe56XqhLi2PwqVJBBJxFu73e7hWN7iyqfqFtaIALC+NV1L&#10;isYC6ZafCkTgTWa382K2HCfT76b+197aX2/9Z7nI8iPae45S3yL7l9wbL+3Lrcfw2/4q/t7LPd3Y&#10;3J9AIVUl5adIJDDfrbd0tZXb27Gm26qttGuk64tySaGKGaAVpifgfRnGe6thtU9hcjxC8d7h3Pu3&#10;kvcD7nluM3263vMcjtONNptp63LrabYrbF216zC7ZNsa7t0spLAYeG53dxDuW2dgLb12Xum2dYsh&#10;5WFSgCvUCs55YpddLtiXDOJ7L9g8RzVr2Vs/qF7kHJchc2fP7L24eZt2dle5y9xZt3/1O63yC497&#10;c7JdNy+hX0gNOkkxhDXb7MyHY2yHJF3uNtnt3O67oDdpIIm4BQA+ODWuJznK32/FcDtrOx3lj6k8&#10;pb3HF29le4sXtvY5azs+T2DGzwn659lpvJbdLtyxsjcUu7WzqJAxHB2LNctKrKL6eu5VSSkD0wtI&#10;IAzVaeMYkwsvk64aXT9SNvtdrydzfbLe3PbvJngeMXcXzaTfs0787627m6t+7cDNb3O5ZSNP5RdY&#10;BEUrxwsK1reby3ovg3bLB09W3ZJVlQXPmuOaAjzgYnGTPk6dv+LVpu/qm/uXdbfl/ZHsPfpu/b9+&#10;zw3O7S9s+SbjeW522u62283q8ZA2fGbK32tbb52C63WZwkWRZuPe297S91W0krKyyi7t1ZGy9PIm&#10;CZmKzh2yXLXWYsT35y7z2w2HAe7OEN/Z8RvLKby1t9yqbh7KbhuH9ybq1vtqzer/ALkzKbezcqiW&#10;tIcNqDYnI+/3N31AlxnZlVLrs3o2bFP1b3vTPcGroyrmcaYs114/8OfRznf7P6aey+E/229ueI2O&#10;w2Vjebvc8DtrOzTluW9wu90exNhwbb5J297bv6Z3iy6sASLZENi4sbPe7km2A7p6TtbW0jFhaV4W&#10;13D5mFSTQdcHPbH8fX4PPvu36l/TP2Ht25jd3+O2G9tc1x+x5be8vym3s7W5zm54525bmVSzcZW2&#10;+yIVAtu27uzgWkViI0+24C2St7fW0S86IGKFvUUKpBRmtmKyZKxOIzbt+WvCPvv94m9tPu+D+knK&#10;cvyPtfjeS5B+ObkdtttzwW6vb3ei7a5MWeXsPeZrehfRsbr1GSTKqxxb2eL47bhCm3NxkINtWd2R&#10;IJZSEnSMyZjFXic9XnP3R9dvrN7wG+2vM+89twnG8ml0czveN4zYbTecol/a2djuPX5AWjurrXLd&#10;i0pXWEGmFC4nKparaVFaCgE1pgmM3hyfccns9q1vbcUu/wB5uVtor7q4TuL14WlCqpS7qVFIqoOU&#10;TTC2ULUicxqekUpC4IqdtfvX7j20a8os3gXsbJQ69zHXd3m8NJXVULQz44SrhSdIEAyWYRkJAGM/&#10;V64Fje4g3PStb29+oukBre02TNpeWNL12pJArpAkz5xhHzCRnUs7EQSTTGhZwOPFu25X9O3/ALr7&#10;PbWlPo21MuCozmhZpBH8MGB1ERGrUaDPIDAFurxdHs7sm2ym7aPH7JkuOLegXbTXrxJB1LEzUVGD&#10;JilGg5mszWRgGbNi7uktK4fb290ENza2VNk6bEW//Ju1LalM6QfMnLCJLGQCTNCDAE/9MBJC7TbW&#10;Xsbq5aXbhm02dE3jdsnt9YpqLLc1AAGpia4VpU1Ms3WKiorJPjgGU3m+tqzQ+x2elmFy8hTclbZg&#10;PZtiSIWB1MRTAI0yDPSk0qJEnANWH/UrbFv9OqXIVtxdtltzdAYkamuToNwZBvgMEWBXSY6do8D8&#10;MBM2XGi1u33G1s3LZFq4qb3dwB6qqHRkQ1jT2tkK9cK0gqB8oknT+IwKmOuBzeDJ3H6Pcbq9YU77&#10;cNZNt90UNzbbdDKaBcEC3P4SvhXCWNGKAJRZZs8+k4LU3Y2v1D7VOU3l3lLxt3xttpYbRttaiVN+&#10;5bMuBJEzRjlhshiDKsQREk5g0Eg+WCL1L2z2F2zbO52uyVYd9sEUXNpetNlbdTUipnw8cUG+4DY7&#10;xNz+TZt3rwWSttW1sghTcBzImBXEtk4rWu22vR6r+mf7ufqd9PuV9mG/y/Pcx7a9v/rw1vlOX3Gy&#10;G12/IOr3rXG7u22pbNwqGuLctsAYZD4Z+3xnuz29t7FviuSub3brdY/pNyE3Jt2WBuXAHvEO0kEK&#10;AwC6siBiun6k2v1cfg9O8r9VP2D/ALtvdvuXffW36TcP7B917vh9uifUDgtxv/aw5Tltrf8A0fHi&#10;+eGD7DblLF71N3fu7e6+5O3QSty8Yd2/1B5PaF7XO8A+3e1Yu7h7m2uhgQLkLato/wA5W333HU6R&#10;kCcZtsdcy86WVj/dH/Eb9Hffm12fNfto/cxt+Z4/kef4n29tdn7z4q3ubVq7vOLd7nIb/lOIIubR&#10;dzyS/oeM2l7b+tdAa42kLGLX/wB+V7ZYbXTublp963p2E3Vt9sTujS1tGFz5bj5onUY0l75emf4u&#10;CXP+Gb932yue47/I8T7f3nEe0b1u/wAvu/bHL7bn/U4DTr3vujj/ANKSL2x2ZBt7u6v+m/YZNcRd&#10;z79tNdu7bZWxfuWVU7sWiA21t3AdNy6GjtME6hNKnBjHk2/NcOq/T/8A4pN9x+x4v3H9ROVbg9ny&#10;l/cf+wnb5FTft+8d1x920Nzx/HNs9dsbkerat/pr7oWdhbDSCRmdx775VrK3dresI25VRaQi3ubV&#10;pmQaW3Hp9yyWTpEfHEtxzWppZeb0e1fbf/F79A9tv9xxnu/27z3JbP2rvdxuOY5PaPzHtLlOb29r&#10;eFrm34D/AHNn2m529mzY3Ntg1xbuugPYTh/be8fce+t3vT2v6a9s003bd+yNW4a2xS76OnIMFLrI&#10;6xis3SS87f8AhZ73L/x2fs++nu+4J+Z5u/7k4P3tyl5uE5Lgefueh7e2XI7Zd9w6cut0kXTZvXrO&#10;x3CpdLGC61OnEK77y9yHbpurO2vHZ3bjW2ubjar6m2dO65bi0SzNJCABeszGJbJ1a/T06bbcuhcT&#10;/wAe37O7Purd+0+b5bhtr764ji+P5ROG9ue+d22x9x8dvr3ocfy+6tcvaWztdvoW7url83dOlYKg&#10;xMdt97s5nbb+wtstvNsFYpc2j7exdseirhgWPZcluxdRNDOGcz6Wbr49Npm8X1+DZcd9Ov2U/t65&#10;36de6Df2PDezPdVzc8bY5rj/AHttfcXNcb7gfl73H39uLNkM284spZB3u7a0qoLiKDUwvZ+xPcu+&#10;vcfuru5t7faXE9TcWdwou37SMSy7ci53DOVaZHUExjM1z+Z0m+Ze2fxZn6j/APKF+0L6Ycf9Sfan&#10;F8NyHuz3bw3I/wC2+3t57SA2XBe5eRsWVtbvn9nvePI25toyLbuo1sJeFbTATPTOF9lcNxO3Fi5t&#10;7O+KXVe21+zbKWtEC2LaGY0wDqzmuNSSM9u3d3bdXxc/cT/yXfuD+uPuK5y/t73Dzn0o4+7xG54z&#10;kdj7S9x8la3XOLvWcchf5bkbfpXGW7bc2fR+Vbcp3Y139KZRlTFafOl2NwtcZma47eq9xmLF3cln&#10;d2MliSazgYBIIihAgAg0BCkwYby88DALSK6oMkBmypnAr1jAwDRNSWNCTAmRB+4zgYB1dOVTkaDt&#10;6iYamBgJS6QJJYsolQWg56umROeBiBZeFb021BtBMkOgiD8sTANCZwMUNsCyu5yYqTIUgUgKD94g&#10;UwMA8LUopIZApKrShKLqMgkZeX92ATH9/QfHAWmyt/l0L6vmiIJPymvgciT/ADwQM+I8jngHGtgq&#10;xGuTqQkCoMTUGs+HXp4YBMRl1+J+GAFu2uuDQemhQQPSQuarU5nKAZwUTOckDP7xgFtdKMFytjX6&#10;sKGSHNRJzk5Ef4YQ2ZE1mfsOUnASturFVeFhg2lxQCDC9q9RT7cGhA1R5UmT5xGATuLTEW2CkHSZ&#10;7CB+ZBAcDrlBAwbRpPx/j9mARYnUmoMsLJJkhSPjQjMgkfDphoRAjAXVzWEtOQwJuEUIYlSo1Aqa&#10;TMwf44TMll8sHHyb/wCVPtWgRadSSpJCsYDO2ZFDQ18JrXCsHI86W4IhzIICkiqzlWk+FcDB6tfy&#10;xXsNMaSzZEtIEdAWzz6EitPLAwUzeQQIUAEgJqMqoMEnVOZIIIiMKQiOlcp/9E54Ct3alTSQGSoF&#10;RpY0kSJGVCcK6nIGBWQdNPPANstFAkmCIjucildJIkHpP8DhYMifPAVtxFshQCzK10kEkQhapEg5&#10;g0EH40weAYDXLiN+WVbuIdQKa+wemT1BkiaDAwFSyxK6izIDMgwSBShyEx/SmBgCgmsvUkA0gAmS&#10;JOBgD0wRHWZGcEmJOBgJACm0FUMzSxGpSM6aYE0r1wMA0y1gLK9rPAnUZiJ8a08aYGAbIHdGoSG1&#10;TEr10kGIrgYB+DpnIC2JIAMKQNIAPn44GAQsVKlmMwejQQDEj7Kf2IwABNfnB7pMSvzQTqkEjKuB&#10;gGnYV0jplIYAiDM08/s/iMA5bojM0yQI7hI1mSYj+uBgChmEVMqSC0DV5Z4GAaNRBKlZzMwJqQEo&#10;Z8cDAOWka4SUQkqCzgEg0mIPgTgYB9F1SwFchqJyPUDPOmBgEm23qMRqLqJZBUCsVasR/LBEA54H&#10;VabTdm2FUKVLMqtBZnLW6qQpNR9uGSACcuuZGWCSYmIvPW9a2jEXKhSRBA9QN3MQOhJkzXCyAQCM&#10;4Hl18MFRUe5bfUyspBZiTBkaohQBSRUnBTTOgmK516jASiIYMwOsquogSAStNJBz8YHw8iiGNKeH&#10;UwPHAK9b8uhJYIO6nUwoAJIHnSg88LAotK+MCfGK4CG1xg7JqJBChgsx4kofHqRPlGF4Co3lxlYK&#10;uqqwzFVDCJESOp8MJaaQYr5f1wC9nuDp0lGuP+AuQqzOoQM5zIA6VxFuxWTWRUfHPBw8v5nRfblx&#10;0Ftvw6WIkhgsNBUEZ1/zdaDEUjPr4REfEgYObZpvFNwdrs4i5d1l2dEgBVk9s1BVfuxHuUk+U0MZ&#10;DywHR+FvF0tW1LsLzBfTCS7+pXtyNMysiemIFw/M5yyEyTQxTAde2dmzp2HH23W4FdLjMWWyqsO9&#10;Ld/VFDnSopliHfeLZFWLECCTIkwCCMB0n2xx1scza3DXltptrYe4Ut2dbC0TcEq3YNUGIMQK+cK+&#10;npolsfM0Fqd0kwTK0OA6T7b5O1yHLchzN0Ouz26XRZNt/wDx0tpVfStuSR2xAFKk4qt5bkhRACwS&#10;IjuArgstlzHfPpxyb7azueR3lu7ev7pTov2X9QLZvt6diZAlgTUmCBXocQYyosFhpoJmIIHxwW27&#10;W7OsHdPouXNV9/S2rXb7+owtOjkXEvtbUVhoMxmPPE/9OFtINQH465Qak08/PBm83Lkye9N3uud5&#10;Avtb1wWmt7ZSgRFLIAtsargDQwJYtpImAc5FXulJcAFYkFaAAx0Jpnng7eLpXcPY+7U8S99ttvEv&#10;ejet7sibkG6xI3LKdQX0wSBIosZADEvb2CtqQINzIA0VcyQf7HBnybZuPg597x91W91z1nYX7k7f&#10;jNujNdI/Ou3WMW7N4LpAJrJXymmIm4tKzqhJADy00y8R1GI14+NbXQfZ/L73Z8bud1b29h7t3a20&#10;2hVvVpuGZdCXCQNaho7YM0IOGBb9RndTAWApCxUHMHz/AJYN2SdfWtM3KXeP22x2W9sKybkG7vbd&#10;28bsW3fuQC3EFZXQFoWzynEO0bsjVRSSMjEk9IxWm+5exw/oXV27A3bFu27IlxQ+izaFw22tNmQQ&#10;DMzMAhpjEvcx2BiNNdRKzKiBpBFaUwY8f5Iwvtc3mXkb+0U+s8nZWLe4K3Ld0s2m7etkaQrLq1ES&#10;cpxM4XY29zumcgGSQJWDpEHrlTEZ8m3+Wfxcz/cp9U+R9jex021i9eXTYNy4li7bIW/dX0kW+xow&#10;JAaaHVByz6dZRbKLbUQNMR8MOvLi+Gfund7n3Ju93y2/vNe3FzdPfdiWcnXcJZEcyZrQf1wbTFJz&#10;6Yk9Q3xyS2lhbgiKo3YHGlmdTSRHTI4bZsiSK0/640NJx+21JubNu2Stu4GGg6fzFSZOqsRmfOMM&#10;vSYI6mCKZRXAaDirTMykrdsuItltareOhpJUr0iJbIZVxGvDVaXIdaf9pgD+/AbH2qTted3C6H9N&#10;lRCWZTbK3LUteYOaGTTUa9BMYgOekaiY7QMh4t/jgOt8bb9KLrFdsqW7rpfuXQ9265MOtv8ACEEw&#10;Q3TxjDdkrDoYMEnurSYEzgL/ANyXNza3HG7yyLoN2zZtFLDFV9UKHd1AmGYGSMya0MYj3rNBEwPK&#10;AfAx8MBpfb3uNvXZXFnUSS+sd9srQMCJaZHdSMgOpxGNqrgiTpIAqZYjM4De2eZS6di9jdXAlvco&#10;73FNsNaRLmpraXDIliDEgeYOWFJPor2/LTyp0DYCBySafcW7U32vfqbNq6hC6HT1pIVVbMT84MdB&#10;AnENVU3bilgAQRmTkJj7cB0Pc73d7ThuJu2EcXrTW0DuF9NTcYN6neIkQWlYpm04FlYuAwZDTTpX&#10;L+GAf9171bvEX7Vy5Zdt7twjq4fQ96SbjCoVH1EkRE/wxYgfmyxEMCD/ADGA4l6wucN+n2li6XsX&#10;Oy472zZtky2i6JLKQKhhAU0mcSH0m2aAj+wwGV2Fzcpy+1Otzf1M2l3ADkln1IwnUpAAoa5VxWXb&#10;R9UMwnUtAJ7vEVz8cB3DgOb/APld3FlLrKNrvDqvO6uwuO4I3ItrpGpjC6KiRl1wrbLpJ1UOrI6p&#10;EGQa1+/7sBV+893+psWbtkm7b/T2rb3LZQJcv3bYEjMKJEswWaQDQYtWaSoExMSVA+Ap/dgOF7Xa&#10;Gz+utFLC3RcRWt+vquaRcn1WW4SQTU5zmMKChrToWExI8ScyKfwwFfe3j7TmuL3NtLapccpcuaC9&#10;q1IPpMxcEFTRWmTPxwVuEMGSQACp6QZr5nATuWW/uNtcCC0iXGuXEvqyMxUnT6YB/Col1pDH4YcF&#10;blwELEiB5DxJwFFu7focRxV7bteuj/1m4B1ENclbbGyBGhDILR2+WWHo1FCKwYgZSfxYDP3b7WNv&#10;vSVez6ypcD34DKAdWjSYUxMvMTNBTBwQxEZEyfGRkcAzf3VprFu8SRdPphFRluILVvSwKEEVDAnT&#10;QeJMYl2hRZjUCQRNK4mZzKOec7uQdzym3RXW3dtWbwuFFElaXCUBmGghaiIFYpgXADb0mBXpnOeH&#10;OeOgVw+5vLyG2upqKtsUCJcKhAHtCD5EmqwP5YYZDpegyEnPr2j7cUava8hb9fiXdlK6rotrp0z1&#10;uavE1kls8wYxJS3KkaY7fCOmAxnLcx6O+Rnv6wN9eQMpJ7S5kMTK6TKkefwo8qQsgZZ/ZnAxL8fg&#10;MluOVD35fSD6zqqa3C1AKNIJk0GozJyywrQa0OU0r18sJ8fiKsbu0gtjUvc7oXDossJ06GM0mhAm&#10;cssOIkHpUgSM8UVHIchZG3ZQbkpbuxBBCwCfkNVqfHP7MP6YWlc5BHUUNMBjttvTcuO2vUy2rYbQ&#10;QsJcEi2zIZmK0+Fc8OouVIisTOC6691wo+U3jW20eo2r8pBOtRckilcooBP9+JaABRH9umJ15+D0&#10;6ztmHNeT3Qub53VQBrKtp0iZcQACSKRU6fHBiZM5dMJzyqPyW6t6AitJCggCSScs16RXPplhWKM0&#10;zTTITJEdfMYGARgYAYGAGBgBgYAYGAGBgDHmKeOUec4FIM/4fbgJuzVnvosSNQAEeJgjSfvgfbiB&#10;eMkzkKjxBODh5fzO3+3ttat7a3o7Lty2+tmCsjAE610nOsUnM4Zqtfh8Jis+eDmv7YuXgA0qVJKl&#10;QpYqOwkMSM8v54UrajBAqfuPQ4xjNufQRt1tHsq11WeqGDCmsToM0IivxywCpXoJJIjpXGpczkR7&#10;G6tbgsukzaCoSVAZmWhA0QIoK/x8BbpnAnKZ/kMTbbAVu9G4tvpDMpIRqZMO2dZk9pEETXOkYdZw&#10;RpHUfizph3xruvb2qnbbM2L/AOo0airenFuot22OnWSTEKZB/wAcImQPugyaTGM7fmjKc6Db3206&#10;vTKi4WDWmNx1E6q1MkxP2GIwhie4GBWuf3Y6DQbdbbLbdEYNctusMbehDbUNdq4rkSRStaGMHmgX&#10;trXzpiWZ4ohm09rdHeaXfSpQ90KVdu5mzgn+x64b00kfaPDEmsnME39UXe5YstFuENtEtyEUtmuY&#10;kGcxEzgsW49RP3LEOhtgksBLED0wUNWVWIE18MEy9aZU65/3Yltgm7PeXNvaRlW4FF0VdlVKtDC2&#10;MxOYinTrit3WzS6AGEgVNBSSATiy5mR3n2N9SuU4P9V+l3b7e7ftPZU2nKNBSECa5CkkkVFJrTGe&#10;3/HBr2tRARZEACZHWcVqbXXo9j/ST6w3Np7Zfi97uWvXOS3lqxet7lvUADXAHa3bMgAzpluktjP7&#10;fltzx+6uPfBWysgGolF6n7cHS+PXafS9X+9PoN7I+qXszY8b7ftbe77j3w225umLTvb3l/5gmTNR&#10;SqCgkxXG54vlbPI2vWWFNBBIyykYxvzOHKy63FfKj69/QLnPo7zv+z7nXutrd1s9+2j69vcUQ+3v&#10;U7SCJEdMXU0FRWggxNemNo82C0vrvKXFtpbm40K3qenmCp8pkCJzwuIjz+0fDAUJ3Zv3bz17bpCW&#10;qI2mavKxJjtCzAqMMssyev8AHGJjH1dRr9huht/0sszJIcKCNLIfnp0BOcx8cU292827jxWIHmGF&#10;TjY9LfTL3uic3w/G+q3oBkvX7v8Apm2yEraQXCQAoJDOvj92MXvOOfQw0AvdMVzg9JNfA+WDrr5M&#10;SSvp39PvrBxm4321uJvbtrYcLYW40srbdL6f6phSAIgwYlgTIyGMjv8Ajf8Ab9sWVT6twsdYAjUa&#10;EZV0453WSXDrrtNuj2v9PPqnb+p3uH0DvQ3EcfatWDZm53WLen0mAmfzCDBUEmJ8hzPf769bJt2y&#10;S91wrKoAA6MB5HP+1VxNcT1w9EkfRT2l7V4rfFOQ3iIu147bPcsBypcysajWhUUH2eNJdq6UsWNv&#10;Q3HYl2MVPgeoxrtk27jHOWe33HDd8pynMxcG0sWY2aKXVioUFiXghyIMrUgmPjeWLiJcQF1Cqq6Q&#10;T2w2WonHHnOWLMzLl/N7O/u+N3r2bN1r117qM3cLuoAhxYIrJH39Jpi5PKklV1H0lJQGkmRoPl1+&#10;7HTv56M4rjFv6UWbdrcbkbSw3Kbhk3LgA6bQVl3KXDA1wdJXSetYx//S9+9aSczPQQaET9uPr79J&#10;dHCi4gCqVtF19NSocyyQ9tzbIkBgCCSPDPCTSvWg8Mx4/wA8A+h1BUJBtpLFjJVyghQpXKBlT764&#10;Q1CB5TJyHngLC0ZGoyAHKRCes1xaMiuCIBkAhjMQY8UmqwCCVPh0OZLGhwD6qVua7iPbS7bp3wgA&#10;YSqotQYMicpzHRP2CKgyIz8YwEk6rgCC8Vug2b/aysoCSqi4hoDIFVoKxM4SSYNAevQYB1bSB7ZV&#10;rkmRLsRcMiCKVLZiuR6YST4zTUYidOVQB/EYCUloERKGBZEgoC6EnTb1V7o1UNCZrXBEyI8CDINI&#10;IgwPE4BQAWXZr1xrga1bR1DOXV9aNcY/MqnIgAGgFBhGQIIlRCnLw7mk/wBvtwEqS3p99z1TqcsH&#10;iLWvst20SIJMmTSKVEYbNSAwACiTOYEdAPDHLeW1U5WFlg9p3uvcUH8sKFZg8FdRFNYJDeBFOmEk&#10;dDXMmskSMyB/KMY6KkW3kgqdDEprlQHKiQEVnpp6aiSJEipOESDFJ6SZFDlkMpwElbZVLuh2EhWY&#10;Jpum28kgEk6SStDETJJrGEtBYR4yCQdUHPASrahQpa3qD61fvQqtxGgaGPykjp8pE0BzIxJIy8Yj&#10;AO2xAVX0NoVdKhrjAaXEPqPWCCenQdMEAehbM+M5ZDALLW1b1GtWnSgCMdIV9UsXt0ClfMwwOBPh&#10;/HwnAPo1tdVx5DKgcBWFwXCr9jFqgmI8jgjQeYnoJHiTgHFK67txCB6ia0DEn1ARPfrJWIWhzJkU&#10;ywk5iJkGgnxqZ8JwEgT6dyPTKd/qDRpdxkrLUK00oCM4pJOCIAach41MCJJ8ss8A4jtdsKhU6lK3&#10;SLaHS3pnQqgNEkCmkHzPhgUr4iSRDAUFCAMAuWddJuMq9g9XWq3Aoza5JyC/CftwlqGsUBmRMCJM&#10;nLoa4B233oWVrolwNKMUFxWBBBQBiCCwYKAAY+GEkQ1QswSsV7jMAT8cBLDflkIX+ZVuFj6RVICs&#10;9wAiIKiOuZM4OYEihJkGBIBzEfbmMRudAtqHJa4xddBUhHA70YBLoMZmhg5A5YSJ1RQUBJilOnj8&#10;MRT5VfTF0m4xDaQmoMzG5TUwntIoZJz+0YSfMgkmABmaTGROCJGlVDRrrb9S4XJNsEkl2EkEAASV&#10;BzqpjDbSIMQYMgihOcYuUusqbbtpc1K9y4yq1sK6lQRSSdLGc4BDeY64IjrWY7f+0RMAfdOI0eHY&#10;PTJtaUeXLfO7MasGnSMzowiirEmgmBAFTINen8MBICktr0A6io1PUpoGkKCtcs4E1mcIiskaoMj4&#10;xA7qimOvX8lxDqckuoAiKBvmHaIJ026E1yNZp9idRIIMmJEwZ+D6hSTUYa6WbTK4KZUlGUBHpkUh&#10;gwo9goaaZhpEz8MIqR3EgTIOkySBUyf5k47KWApY6VVyR6bqz21Gk6YEg1AqQo8a4Q2UATBIOpZ7&#10;gaQfP7vDAPI3fLs2pkEFH+VdULIBEKpEARNRNKYS0qxIIkGDJPVpHln4f34B5Cr29LBlRmLjRoLF&#10;wswpesQZjMV8sEwK6ss5yMzGkNPhgFWGNw5x6iuH1NqTQDrVdOdKGQZbCWEV7jkftqRgJtt1MqY9&#10;Q0hVLXLgDabgk5HoDlQycNiYpNJrAEV+UfDASnRWZWaDqFoqdWu4xRaSPl0EjUIAr4HByK0qpAMk&#10;D74zmYywCgW0AEmH1FYRyp10Y2zIggzmQRnXCK6wDpgVJgrESB5fDAPRbWwXHqM7sbZRmtvOtgdR&#10;IMmQvcsRnlnhLkie1AZIrmAPFRgHdpZUiP1F9gihjpjSdY/K7gKnxEfHDTjMUmATBIpM6YHWsR9u&#10;AsbC6jZZ9Q0ErbehKkIZq1AJE6hnUYRpVhnnmIkilJHScA+z3VZVVfWtp3SZAc6+7QbnzVqROVM8&#10;NxQHwkgzAkGvl8ZwEw3O57LQZZUgBi4AXUs11Z5EAgHxwTUMwZAHSTGAkWlbSCACNLPpt3FtqxJB&#10;ShqVAk1zrSMCayVgyJpJoRSfswAVFKlVf1FNtQAjaU1wauWJkiaeVOmAcswSuqQoAEnOKZCmASik&#10;g6kuW1vNadGFx2Gm2IAmrBoBMRlQ+TTQOgWpIgQFGRkR9tfPATq3PUKgPKjVbnUWuAkoVcmADRY6&#10;0yzwUzlJAz1EFvMrGAUq+mNF4KhuAlNBdEcTMObkkyeorNMBciSaDu+Gpa0H8D8cA5dJVra2lOsB&#10;bYZjIRVb/OPASIIMHPocJYCQAoUAx8uUAxDHOOlMA9bgM7FgzQW+d/lozflUitTJr064TomIC/iM&#10;VrBgsCKZHAJF0InezAK2nWIPphh8pJJbVMfH+OAAQfEkGmiTESKmv24By6VNW1L6bKJ9T0kE/lmU&#10;UmhmqjPKcsJaFJkgAAGWEVziRmenngH7TtcKMFa49ygS02oQywjIDEdTnQYQ3cZCiNU0kHLKAKVw&#10;C7UoAuty2kIGunschtMlwZJGYEUjzoRU11A9GI1dxpQwBQdR4YBRcQrIyrKtaHp2z6ck/mJcuORL&#10;H8UCuQwkjOS1SZiJIz8Pjn4DASAzgWmRLdttIFumlQSYJEUmDHlJPXB6ugIGUAUifIdDmTiL8BLZ&#10;U6tRuHuLG64L0BkwxyYCYHh54QB2yZkg90TUUBhorFf44qRKLMrLoKDS8WVEDSj92l7iapUk6adY&#10;wgkyal6yCO4+IDQMj8cA8ApQBUt2WCshV/y0kmJtFyMvMA9BhEiuqQTBBMgqZypWevxwD7BpDICb&#10;ZMdpVldlWTqBBEEUiZA8YwiZFMwa/CaGn3x44B8AKTNKTbJA+bSNSEE1isHBg/5QymKismei6R90&#10;45eXpEpWkiJ0MqsCCkDSa6y5uMT5kiYJnpOEmT50bpI+3HFEm1pU1LKwuJQGp7TItwetRXpEYQ/X&#10;XOsZ0kE6TEYsdNOh633MBZ0tZcG3r16WC+oNZZKAAV1V+FYlomgMmR5SDPSPPxxW0itFi2UuaiTq&#10;ZCECwXUnopEgSDllgzDdBH2R4gdM/vwAAa3B1sI7ASHZVM/6swflkzNI88NxWQACBqEmudDTASpL&#10;FgWZl1BHgQunQEhVkwOog1nCTJGoAGYkaTJk/gnrnM4BxBbVgpuMAJ/GoI0ivrZ0oNJ+NcFUE1I1&#10;V6+EeE4B1iLiBQAyozBpIPcY7gZIEVJ+/qcKYHUIjuIgA5TlXHfM+KCQ2jb/ADG1BFIZsiShkBFm&#10;oymTQ/EYbYk0iYkCIEeNf5xhmfEPWytWV1ALK4ktFTqLEZnppnKDgRA/EROSgg/d4DFDhcnVoCyN&#10;LSzEjLVqViYrTMUHxwAxJmkVMDrADSJ+OADUU0AkrpLqT6QZip1yZIoQCIPlgZipipBFSQxzBn+v&#10;2YBS0MhCU06lIghrZoYIifswUsendAaNMycjBpI8owCmS0oBZAUl0kEDVWTQzDQatlmIyhNHigCg&#10;EEzBC6iCKeOAXoNrUC51MVKRBHyAqQYrBPWvWKDBahQgCVkQR0JmI6/d9uAUUDF0qPUuLclWELoo&#10;SpkkiQJis9K0BiDVhFR0PhprmD44AaTKGhnUiy5gR8rAiSCpERnXrGEE1IJLHMAj5QMx5/HAPqgC&#10;wENsAgatZ7ifAnIE9DX4ZYb8TlEGBAA8h9v/AEwEhAphGYERpLgMbgJatwwIg0B6EUmMFMqsBtIW&#10;O6SRJiuoSR4jwwAEKzKSs6gWgAVUltKMpgECYPU+OB8JkBZAqGAbymPsOAdDLDJGlGdjbJJF1WZJ&#10;iYBPmCseOEGTMwYBjPKY1KcsQGkADuCKxAI0gg0Ba1pSYzp/OcI6LnSCsr4k1AzjE1mNZkSILalh&#10;tPynvt6tAAWD5iMuhMnCWmCIqTkCQRMTA8YxoOoqKVIOkKFUue5UZdRViwIBOrPyGEkmc5EEGT0P&#10;SR0jPASolZBKmdYCgFBct5ugNVzMNqqD0wkidVdVTFAIE6mIB64B4NBTWDbWVLEmB6nyojMueemt&#10;K0M4bhamJBlSrA9pPhHwy+OAkS4gEaWAMem503NIjSZIiJAHWnhhBLLJg5qpqCdWRIz/AJ4B1QjB&#10;EYkjucSCV0A+oASIM0NCPLBDuYSgaVDHSZBBkTP25/zwCiYUkPEHSpcEaQrAlTAk5ExMVpGESdIB&#10;JDEFaAqTA7lJj7KTgHoGolKorBm1srBVYwjH8Vc/Ck4bGiTBaSHWJgA6upy/v8sA44uNUpbkPb1U&#10;BZgLdWRVHWMhAmkYTJBhpMAEwxCZdhHjA6TXAP6RoJUrbBLIhKBroIMsCemWYHjhTNMECFkR2xkY&#10;1jP+7AEiaRW4GYhlcz82pa2mkZk1AziJjCARqowBAis6IimXTx8cAoqPTOq2xB8ApYtWvdmYMiDn&#10;1GPUH00CPxcaqaJcAaSGkSJPScY1/Na8Puesfn3/AOS/ebvY+8OJK2dN4b6Nvca8xt3UNs21lSBB&#10;0iCrUnrjo7WAZEDyykSawPDG3mfNnYc/uEubV7jXbVoq73WuW9Vq6LahU9UHIVNFEgiZOI3p07RI&#10;yk1HmGwa79vi2q83b3O4tLeuNbZrZtqoCtuTZbSiNaYg16waSZnPE2zdLWyHGsqQdRHQiMmwZcj9&#10;2cFd2u8S/wAXu3RDbFlEhBfN69eDKbhT5UUEzc0lvEdcEQSTQxWtZ/8AROAnbUpt7dnReK3x6O3F&#10;q6FYam7fX2xmNbsD3NHgINMAqCFJAoPm/ECBQU/rgEbff39mdxaBiH1Lt2UGw6u+l7jtdJI0t8um&#10;nnBxNthFQBzErpAyDAVJp18sBzXlrvJ7nfXbnC2zdaxfu3brox/U7O5c1WvQkw3pj5m1QKGD0Ml7&#10;Fh1DLcUN1kSIiBMYDH7P3X7q4zfXLG54bkbgN02rd+1DN6rMC15LbAAwIYSY0liZxCezaAC6kMGc&#10;jGqIgDAdF4f3N7gQ+pc4/e2zctmxbVCiXtIbUrG4xZVVakmmZxG/T2hBZyYzCgisBq51Ay+OA3Nv&#10;3dzLpct2OLQNdebbXHDm6jsLCMGMFkdu95Mgjww1qsLJBLGnSlTEU+/AXabT3NyD2w22t7VWItXb&#10;YHpOWVCxLh5yhQumhBqMNOyEUtd1SCxpWrmmflgT5L3jOK5ja3vR3fOhNsWstetWgWa7cVguzGnU&#10;GAoUcipIJHUBdu3d0gqABAYGJIGciPHAvXkxy/LcJ+pvWd3fu379u/ftXR6lqyNxcCBPTctXszEU&#10;8QQRh42iYknVnmFMzJBkdTgMla9wEG7b2m0tegUa3oKXNwmtk0I5RTGmPOhEmmG2u2UXu16h1Gde&#10;hpNPPAkt6LDY8B7q5DeWLnHfoE26+mYuELa9ZB/qINQXubIgEUyyxFu3drpPa8dKtUr8fGmDWuc8&#10;Oh8PwXvn9aE3G549SqWw1x/Tu27Nm8xZ7NosQaEHQZgBi1BTDdn9HdfTruWie1gWikQanL44NWby&#10;YxMfgtfca/UbhdpZuJx/Fc+v6g3tvdt2kYqVvep6ThJ1kkA9CZIOU4fFm0oHpbxyQaamgiBA+OCT&#10;Prr/AIMtd9z8/vWez7h+ne3W21t7jrttmLlm56hD3j6jAm2STOkwekEYk+ludEruLbAUMePiTngl&#10;umMSc/ixdvnPYg3Tbfce1uY2N25ru6LqsyLrX01FpLOpRIoEMAQMLFvfaIRrUyco6VHngkx68o9z&#10;m/pMdx6m92vOJbtracpuEu2wrHtYOE0oSoIAiRFRJxItjfosutv/ALWOlpEy1B4ZDBGG5vc/S7l9&#10;1as8a3JhHhd3asvetJKj8hC1019RtOpRIGdZjDqbjcgClpYDZipJOdfLpgM3vvZnsU71/T3PKb3W&#10;6aCDcVRct2NVu21xTE62hXK1HgRiQLl5v/XW1qNMKOviPhgM3d4n23YR7H/sN8xvbitfW9dubi+q&#10;m1aI0vrMsVuORlWRNJwd10Kgvus2r6dTlABAwEThdryli9uU432Mt1be3W2qcq5W0LVxvzltuSDD&#10;iFCkUmaYSN3ZUG27XLtVIJE6gBAgHxzOAmXfp/7h390ctx3H8Vw1y3bvG5bTSq7Y3bocxUltA0oh&#10;pnAmcRnurqBt22daAAkyOpMjrTAbXY+39+dpe23O89Y43eubtxLli1Ztot1LMW7du3bJlFTuFcyW&#10;JBoHV0OdY2wXpB05ZQDgM5yK8pxYTbt7xu7636WsXLd+6yIRZiyXX5VcCQRUT0kjEy3Y3DjSEtpa&#10;ORMT41GfwwHP+S9yezdiEu3t9ze+5vbJLx6+esa9vbumhLE64QGkyRlh0W3UgM9tRTWBEDqJ+Gcj&#10;4YCmv8jxO8sbl7HGc1vbu4JOzu6breoQqs4UEA9wppJJB7gKzgyz6wf1NvSjA6gJyEGfswDS2uMT&#10;jlsn2dy9/e7iy0ruWcJea7F0NbDCO1l7BUipPhgnu2CCGvyYgkQhJjAOcbwXvTb31ubL2mbdy4yh&#10;bD695t7Ydyw9NhpgELJSQZy8MRLd+xJHqmKRqbwOWWcxTAb/AH/tr3eLdi4eEtBXuf8Ak39vaJ9J&#10;2kuoILEAKSJJPWcsNfqbYBPou7FiNVCJJgz1ywF8vsnnyy2U9wbbYWm2iztFurtXCBGuqhdiUhHA&#10;1mndBFRh0Mbn+la0k1yAg5mKRTI4DMXdiONZrPPc7+psKl201v8AWPdb0+4i7dM9pJkgR0FRniUt&#10;u8QWu3FWSdKKYAPT+FcBld7zfAWL2223B8Fud7pFq5c3+5QrcuWvVBuNBqS7do7iI6zTEf1LSsEu&#10;a71xQf8AMJpTLAaN+M9yX9jc5Dj/ANDwfCbq9YthbVy0b9tgJuQGA9NW+0Eg/HDpZpDLbVSB1rQ/&#10;2ywFNttlshq2+/5l7+3u7h5SyoWDbbs03GgsTEliwDGnSMLS5d/9yAUodMAGa/b1nAQ+W4XgERHt&#10;cLe3ug6nLOz3PzH1evoSATTSYEHpMYgXQilmvXXIVx8MojpTAdU4rc7vdbbZ7b2z7a2NlruxDtuA&#10;lu3dtmyQBcbUZ1AmIJkHpTCf1G2tqmq2zs/YpiZBE9cBK/8AYU9787veTO25nZ7DZ7FV5DeKb+p1&#10;v2bYFwW0nuJIGpCY+3DN5mWqWGIUAoaQINSY6+GA0ftjiNlvbTbflPd2ysbi+zWOT2q22/UXmS3F&#10;u2muKQBQECayScP27m6YMpa1bJWAZGqCJET4dcBm+V4v2Dsrmz3K7T3DzA21+4b9q3bu/pnNu6LK&#10;AJbhtLCFUN0BBkmcQSl7uV+RAtBtXYe0eZipwHSbHKcDbvbffcT9FxuOb3eyZEXkLI9ZrVuEDJ60&#10;UBEoWIaZzpiHc/T6Ibe3biBhAUsGGo0r5mmI3JZOZP4uj8C3us79LnH/AE09v8Tu7+xY7r9db469&#10;YupatfmJetVPYurQQJB7mqKOj/bmCJdvX3ggyQ65iqyM/vxWbLn/AGKW8n1is7rf8lwHtz2txTlL&#10;1hdoj7Pc7Y2bbn/yhYYNoKgzIXr8MTGfhkJC+qzFKCGMVrngjnu2479yfILYu8g/BbDajev64F63&#10;b2t71U7BuBZUXGWI0ACelZw/bvbFE0mwzEqI1AEtqPadWAyvN+3Pqrvd8l/a+6beyWxuLpcWdzcF&#10;qy9qzpvMbJYAgll/gCKUft731CbVnZBrYJClx8jARl8IwPmzXKfTQcMF5L3J9SN3s+QK7bdbza7C&#10;6xG+s7m763rC5qrJLPJBBInwwGubw6idqikELQHTUZif44CNtOD+mzC1btfUHld2Lls728+6urev&#10;3BabuDW7YgH8KmOuYzwhF5NyUuXksWT8pXTIA6if44Cz5K59CeKtWuR4n29yXuvntluCZ3j7q5Z3&#10;VwoCbd3bINFxdRhRFR1iMITYEXAf91f1AYIL0NsiSQPjlgucfBP5D6q2G4a7tE+g1n/Zbm2dxd2/&#10;GXARySXvSLm3GQ+XSQImQTGHfQ21u1d9Xk2uH1lTU7wQ+YBUGMEvLPbj3P715bm+CX299Cv9nspw&#10;m55S3tuL4rXtzxbabBu3b90EOFcQS7TJPhOGQOI29oLcd79s3HbWNbsXmCYP8MBqty37jfdnuHeb&#10;3jdlx/s7lNvxPG7R9gi7Pidj+lWGsbRLiDQW0KRcUEFutYxHO+4tiq7fjmdgwIuxoOtRo1nUK1wd&#10;Ozazr/i2+2+mP7gTZ3d33X9YOO43Zbzb3NtuuBt3RurSbDfbld3c2aXNkwCsIGjSYUSGIk4Yu8ns&#10;gOzjXQxZi45TQxDEJXyM1wSePa/BoeB+iX1IY6uS+snFb+3+q9yNd4vY7ffvyGwTebdf912qsrAJ&#10;r2oXVMhDBAIM4gNzOkEWNo11tBTSkIo1XD2S1fmj/pgv6cnWumWP28LfD3vcn1CTjNjd5C1yVrd7&#10;0Hc75v0nEBU33qbb01n9CHtouqZyJYEYcF3lLodxsrYYqbjXHVSFuTodgoqScqZ54Hb4/iq7nB/Q&#10;/g9xsuLvfUvkzsTf2/FbPi9hyG6ttvfb2427brjNre3lyFt2bZBaLrarbHSdJOGty3Llltoir6mp&#10;r11BRBbElEUiG1GgP34LJ45c5X/s/bfQOxZv7/cbu7uv9sOytcJw3JXYe+3LXn2+33253aXlfbHY&#10;qC963NAwddRJhs8VyJe4V5AWvVUINRebdtl1OSFivQDx8sF/U0+HRZWvrj9KDtNlbv8A0r3vNNwe&#10;6beXirbUW+R5Xa75tjsbVndbiStq5bX9Q9yINvMeoQ2JFmxy1pQlvf2FKWlew6GHu3flvW71ogig&#10;hj/DBm7+O846sr7g9y/QnlX3XLcv9Kee39vc8xuOP9xW+QsXGs8LxD2TuOB5vgeZ21y0/wCZdL7X&#10;bW9RKit4lQMO3n5W49z1uP2O6a08xai1edYpe1HIXKgKB8cDHj+Kk4DjvoRxHH8Y/t/6o/Ub2Ltu&#10;Y2PavNNuuW4Labu3u39fgr62J13OMYI1zc3LpADBUJxW6t/6pa5sbe5PrLAtFrdwMJFsl1kEKp0t&#10;QRgsmnpth2E7X6ZHhtvtuC+pnI+01Htrd3N6/M2ttyXGbvZbnTe5S9Z2G6Rbu2bd31Xc7ZUZndGN&#10;JzlDY7nf2vQuIyA+oE9S0lxktq+v10WkMDAk59MT8Vu009c5Yvc/U/2f9LuY/wDYj4rl9lyFu03H&#10;XOQXi+Z33F7TkuX3fGpsLftrkr1tz620vWFa69qyoW3IF3SVJxbbH2nfJa7dYFbpBD31ggRpdAor&#10;pYy/xoMGdt9vwed/qd+/72xx6bHguC2nIHdcTb3ibjY+2t9a3SXd0b/6jZb3c74KbNrcWbLDaAqX&#10;XQobTqAONTs+G22x9PVcuXCimaKqXWYz+agzEU/jid3PSsY+Lwj9Tf3O+/fqfd5h+P4Lj+Et8je2&#10;h2+7Fy9veQ4Xb7e0LHo8ZvbkLZuMS7PeVS+kxkMW4eOy0i26RIgeNS3jhnnGFtkudOHm9+La5etb&#10;73Lye95a81241zbbi7dvj1hkNBaYmp06QxqThEZAnUxMSTSuRmmNM2281a399da5aAsjj9slsOu1&#10;2yg3SLbHTbG3tjSjE11t3QcOrSdAoJ7jRRAiYwXF/DLPb1Wvzf5TcOty4isuy2zre3d5rbaQt4ii&#10;LXuUVwUrmqhjkWadNM4BwQa2d6oA3K3NlsyVFrY7Ir+s3AYQvqOAGVSDAMVyPjhtmDExLMDE1MdK&#10;Yz3fKi9s7bd7a0tm8bez2N5V17e2/p3rllxFu3u7gqrSPvzwY1aWJCmJWpmD/jjQTeTY297Y29g7&#10;y3ri+428l7ltXCltU00wJKmZBwmR0pkImBq6ETgJqbe4LN5nuXLqarjG5o9S96RuG3eTUkTqnuMT&#10;GFCanMgzT5Y/zGP54CELtlLSbZ3Tb2haYO9r/XNov37S4XmT4CZP34aIUxJY9SBMHybAWx3u8sWL&#10;w2dn0ts6mym73JQ3LRoXfb2zMmPCaSThz8WUDMKOgiKnAQv0zWLAv2CL928Daff751FstbZiDZCw&#10;QGntIr06YIdAMusCOtcsTIdYXEW7umCXLv5X/lbm7ItFU0resIw0gRAZYk9a4Ig0BLR1UDuyoZxQ&#10;drd2Fs3Qu2sG/b1CzvHBfbSrG49tbRpcVzMN0OVBhwW5rRelRNcjXBfTKobnVsEWmbcb2DbCNt2h&#10;LaqSVW8zDv0k6SCPtwWsLBgzE6jmOlB4eWCCOx3O/LvdvBLV24tsbDZsqbd7bt6lldw6Ziva4FKg&#10;jCZZjlqMGaSI88ZtxelW225qzsbXacXYNgXv09u3etNt0SGui/cJQenEsSwOm4fgcJiNLMxKjIU6&#10;+Qxcok29z6x3O22WzU7pV0u99lgpbopYmYYGAGJMjMYcJT8IhiMogEg50r9uKKl7e/e6lveM121t&#10;zpu3/W/VOoZQ1tT6kW1RY7QRXrgmDACg7qU8/wDMcQHsTx7XLm5N93bYFriHdd7t6Q/1NvbEIQCo&#10;LiCBSuGG2toqQ1u0aaYZVdtMaSAzhjXzpjM71x6Vsdn9Rvc223m03e153mQlm7a3mrachuuJ2y7l&#10;rvrhv0vHtbtAK3criqmSrLJmj3vtbhN/tX213j7IQ3mvPeS0h3Avuui5cW84kOV7dQMgZRjWIuu2&#10;0vdL0el/YP73v3J/Tn3ttfeXG/UTmeS5GzwO09u7L23y3LbxfZo9vbC62943jLvBbJlt3dvtdzO6&#10;Fi4Yu3D+aXDEYjXvZPA3d0m6u7Lutbf9JbRHuojWGQKFvC2ZudRXLDqs33x2ytf7f/5Jf3O8V7Y3&#10;nszi/fVr0eT5tvd/M8vzGx4nfb/Y8rtdzc3t277bXfIU41GLK5S1qOoAg1jFrt/aXEWbK7dNjaVF&#10;vLuJYAOzoxa2pdYaFOSk9AOmK3jyb/muHDPdn/IX9e+V9xbn3Pf+pO+vchuPb+59sWtnsg44za7H&#10;e2V23I71OJvltsd5uraAbjcaJdmdoDOxNxa4jZWnvXjYtm5fULdYgM9xFEKrE4E8U6XmPN3uP9zv&#10;1P5rieE4FPc/MWuH9t7q9v8A2/xlq+dpseK3m4cXL1+xZsZksqsdZIkUAriYu02wKkWUAQyiaAEV&#10;v8yjx88Gv09Pg5pufql753S8kb3uLk33PKWrO25DdDf7q5e3W1tsbjbO7euOWayzHULfyg5AZYe0&#10;IGLaFkzJAAk+JjBrE/uZO9zXK7ra/o9xyXIbmwr6rS3t5ubw269U2wdiLaGhK24DUmThWCoAAA7B&#10;ACaWFAfEEDAwDYEgCpgtNY11pJPgc8DAOKtcjAhqAECtaCh++mBgE0hqA6CAPwxNMhnPXwwMA4og&#10;GchnqEzIoG+3rgYBsIZiGz1SQCTMjLAwDyDW6xGpzCrIFSZNT4TgYgfCQw1SCGAPWNMdwHgCaYGH&#10;4g7y1ADFigUMflViFj+A8c8DFAICpEyQ6gCpBEnUIqB065fHAwExkAC2QmltRlXIbUWWZgHpNCTM&#10;0M4SwkD4j4fbgLCw3pIwdnaTGpSusdsCMsj064SJ1CsiT40nAOGVtHKYDNqcELDVOrMQDlllXCnI&#10;EZz0gx8cAW2W47QdWkAf6h1JP4iaRPmCZnBAdc+o8fv+zAKuKAwKKyAdoFIU9CAPvJw2xEmvhPl5&#10;HATralLNuDA1PClTGcgg5QKimDEQT1HWteoGAReV2cwWYAFlgQ6Kog0nwyJrngnYmsZDKfvjAL2i&#10;gO2oAGaMDLQBmOhpOeECZNAPDxPxwctZja28LXdIrpaRNZ/M0G2gCr2gMIDmpjMg+GD1DxH3jEzP&#10;i43qnBXEaddKISMiKa2EQMumf8MJQECvj/TFb8dk25M3lECXJFYiQC4GpS0UNMz/AAwvB3t4zOUd&#10;LIMI8kMEK6jqoBBY9Sf7pwmZoAV8yMGNbdrm8YFfRLahl9RySV7iAyiKDSBEMCK4cUUOZIg0pPjg&#10;6KjcqhurPahAhtRgODTtHn18hgAyfLyoKdADgCZBaUEQGCiBSQXUSGYHrXP+7Dg6mI6DpTPLAVjj&#10;1CizeClXkDTQg/MGrXzjIR1wrAMns7SpIZSQxHcWgPpZQayaCKYGAq2C3CSQSxnUukkLPcFzkjMT&#10;/wBcDAIKqDpJJI+WB2kZQ0/dgYBKzqEsANVWjWF1LA/w/wAMDASiOxWNxjRvyyT6g1Vl2NCPEmMD&#10;ARS0ABQxAUSNWQ1GRT4UGBgBcDU74BEKBDMNRjM1+w4GIF2p0tnVdIUMF6VY+IHQdDgYoSgLOpDm&#10;JkFdRiBmSKj/ANLAwDptOPmAZAmsgNULQyx6VMxE4GAhMrFhQyDI8myBK9fKcDEEn5bYJ1hoAzBU&#10;qxzjP+7+QxQkk6DMywgDoaxUESTTpE0wMAAjFSdMdyz8pNxq0UdSMz/HAwDu1JW5IoBrLV+dSI0g&#10;EHr9uBgJWgKxB056hcaoBzCkZDPp9+BgGjr0dzAGIFFGgMQYzoviJwMA1bLTqTVqzJT5lE9wB8I6&#10;4Q6yJAB6ZeJwGi2e4VgF7lFCAxLQcgDpkCM/sGEqxmtBUVoKZxgJN+yvphrba3kMwmCSxkA5zStB&#10;GBSdUAZioiV+zrgEKSY7nDABwsrMkxUZRBgRhUTOdKKTNaVNf6YATDKTDmJlxWaBQNPhWhnADdGo&#10;R1P3YCPftAE3lIbUpJFCFJAoqEioof4YXgK7c6jbZWadRXS+hUaAJCT1bOQcsHgIFr8u+kzKmmst&#10;JboCQfHriFd+f7eoyGc4zfT8XDyfndS4oOuzXTQdxuEQCDB/EeoliCBnnGGnAFBHjOmPswx9V/Bh&#10;fcaXtvaZrdxy4CKhuMG1SfTmK+JyzjpiNcEiM4gU6jw/jh/4vyR0bhty9t1uuC5W4WOpoBuSIJI/&#10;FkTl0xBuAClaD7wZkHF+Q6pwm6fdX7l5ktKGuhlV3hQ+j07htFjUGRUHyyOK+A9zySXmBUgyMUdg&#10;bdPx/EUtab/JfkW0BoqtR2dJklZ6mIpXEO8xa40/KmXiKzgOie2dl+l4jbi1bv8A6reMlpw4tvav&#10;jQFU2rbEypEqYJEGPPFRet6mgmSwzrNTUtPSI88B6L9s7+3strZQ2ra7a16RtoihEa3YQg2rIFVc&#10;nUFLEqeuWG7dpGuqoIhBJAqQQa5+fXAXHL+47ux4Pcbt33BuchublrbMWFm09trepVYqNVFEBMqz&#10;1jEu+2hDJqAFEiO6KQMDr0c99r7Pdcjvdgi23c7h7u5i1cRgdsrm5cttfnUCAPnArkM8VBV7l4Gh&#10;l8wJ0jqTODtbppxJy9I/q9jxPt+7pVktrs/W1XLptrcvFgLdpWzJeTBo3kTi7CwukEUFFWBqMVkj&#10;7sHF5bfdvc5Ft3dJT9bvizu6vdG3sJeASzZUkFoK5sNUTXLFU1oHU5iW7M5aMiR/TBqb7SYld+23&#10;ONZTjOLtIPR2pHJ3bmkJZRAJXauhiVnSSKOpzInDVxWs2lCZnrByPbg1pttdsWrvh+Qse5OfvXd2&#10;StvaFrl0W7mqLoUXGRQCKMPlSIWfHNpFlpIIZACJXPoSYnB22uNav+R3P6bb3EtXC+0vtd9Zhfcv&#10;t2Ii1aUMAyqWo090CZyhG4/MlFU97BZAB7Tn/LxwY8fGuasfbOviV/Wb67aW3s9rc3pYs1u01+0x&#10;ezbIrpDKVk11GBmCcbvhtjb2m3VlAqq6QYZomT34nycbe65fJz9yf1S5X377p3uxvuf09jdNdvei&#10;Xsbcv3LbmzqIqoB8MoxeisH7fvzriazFqPKY1Wxdt3AYMrrMElVM6oHSazgGuqegEfHPFz6B2w6k&#10;2HpLXO0ntVaaJzMznlBxEutAyBjL+ZJxR0HgNpbXcXAGKtetknWPyjLlCqmsyAe7oR0EYbJJNTAA&#10;GeZp54C82tuxYsoqRrF9rVsRS0ZYlUae5Z6TEeeGXJNsrIkZQDQda/3YC+2Nm1b5babvReKKFtO7&#10;smm5cdQWYW0zAiQWqMh1xCJIIoYqI00JiBgOlps7bJudLjWws7i1e9V2ezbtVZPSWkmYY5wJ64Ra&#10;Gi6woCy0pQT/ABwFtzW4/VcJsbttrpt7XdhTcF2Lrov5dsSgA6da088SCFe2QACY8KQPH7BgMhtN&#10;xc47lE9S/dFtnYhrbAkkWoVAgOZMaiogxPicRryKE1ACnn93wwG19vczuTv325NwEsystwsbV1WI&#10;kMhqSDAUUMfiqcRbKn0binME9KhWJg/b/DAbP3Jdun3HxW9t3Lt2zdsbZryhxba/uEQFQ1xpIgiG&#10;pByIGeK/SfWGRERl2zn3HAdjXfbRvazpctFdwt03JZiwt2mcANmSZiOlCCcjiSiC2YAap1Cf8sUk&#10;xln92AyHKb+/zO3U+ptrgsoFf00D2VuapKSCJdBBmepgzAxLu93pGlAsDw6/yjAc49uobVrmdu9q&#10;4ds1zcljZunU8CLhILDsmIKzMdScPA6VZZUTUkgE1E9MBm3QXt7sb7pvC23dbdlEdralQ4tuGBg1&#10;FaiswABiMQW0NEQGzqcqfDAbrYX7W0Tf7VT6jXTbe2LIRraxb71vqRUV06lJ0kfbhtFi6R1MzqAm&#10;sdcBacnurW44TaXnDXFtadFuzcdrehX/ADUOQIjSSrTET0pPKwkyZHnl1ArlgOVWXt3uTuWm21hU&#10;vjQ97URcuXEpBt5yD/lBrqJ8MKSWJ8lBpSOhkjPxGAr+Ve1xa7VrItKVvPbIc69ao8h0NSqtIV1I&#10;EHwzwSiDpmkwZrTzGAf3u5N0NujaVmbaMF9JFspkEItrIUaYKgMa1zOYuhg9JkiSYjtiK0z6jAOe&#10;393stzxBS84G229xrSopDn1GY60t21jtWhYUBmknKRtASoYiD1Bgj7sBiPf72rV3cbULbvWntLru&#10;Kx1RAtA+qhkijChnOMTqFzAkEVpWTU5j78By8W7tvi7e5vtdtkX9KLL6BaBC6kKGTJFFKg+WeF2g&#10;NIzAkzMH74xnbrBW846Nd3BYS7WUIIYgBFEdjMadGJpmR54BSjGsFpzpljQRZ3w9XYelbsevZ2T2&#10;i6BiwbVpKaRUhuhHUkigw4VFQI+Xw6GuArrPKvZTaTduMvr3KMAxusnac6ZxBmgw8oAA8Yz64DO7&#10;7d3Ll9mYBQ183CqsWUa2IWJ6N5DC4nLAZ03jbvjWFhbt1GDMMlUkaQCBLE554UoMNQzGUdCamMBW&#10;7nctqsFJCDcXXUqNQQ6T0aNUxl92Rw4qZikgmAc6ZYmfQkt6KXkN+zLtw5Jb0ro1EEq5LAktcgd3&#10;xw7okyK1rq/lhddbzY79mcZ6M7b3a2lOkqtHRog6F/zFlzPQR9mHlSDkIGYwxJxG5JJiKLe8gH1S&#10;zEGYBOssFzCg1gTUYeH3YKxV5v8AyHKmVZywYlflatDJ/jgYdAxuLxaE/CAIzB+0x9uBiiFgYAYG&#10;AGBgBgYAYGAGBgBgYATH3gweoB8MIuEBT5jpniZTa41tjS+3ti+43S0EGJZ2AVO2jLNCRWAcQWkk&#10;mmU5dfD+OK81tvV2bZenZRbQZRoc29JAPyyZAMV8CMsFSRUaga+BEdPPBFjb3GlioFz0rtlgQGMi&#10;7qpr1VIkzAGEAEEfefKfHASH0vt7tm5oltIQmWD3NUkqhgUzBzHXDwqKfd4/AYxZi90GZvH9PuCq&#10;BGViR+WAyI4+Vs5max/hhsyDEdQf788bFrpN2yuptTMkEsyqPTih0LEzWazGWWHMqUMZEwT94wEB&#10;EDXCC724lLjEFLcL+JQYAECINTP24RMkAAlSRE9KSZOMTSTkOqkWNR7LiKykh1HYr1VZrOQpSDXB&#10;MOsxNDTp9mNiw2V0G2wuWp1JqVwSCrWyJVFcySRM4b+77/6YCdcY30AjWzEQQQRAHZ3KKEdZp0GF&#10;gDrOUwSen2YCt9S6lxWW4yZAlFLEOuZJGVKT0OErE1E+X+GAuL51bYKmnWLhA1EKTcuMWY0JIkif&#10;PPLCqasgAaVECnxwEW56i7VjLK9oi6WTuZzbER6UmQa1B88IZR5Z0608cBcbHkfkAdvklmcSQ7Nq&#10;CsT1EQIzpOIt6ypVpGYNCKZdZwHQPavuHeWN1xrWtzfCWbgIfV+Ype9LBQckP+WPGPLD8zsFa0La&#10;2511yJEHODP3jBvS42fUv9u/1T3lrnbvI7zkRcbZ7f8AIBupaFi4lLJNtJAIPykjOhNZxmH317iD&#10;ZtWNWgEFiATC6qCeseGM2zTpHa667x7O2f059ufXPb8zyXuhNnvb7Wtxb26s1kjc3rtrU7FARpdo&#10;ldNAZrOOicNz1jlH9PWpupbBMxLGKkf3Yssxw476XW89Hx2/cj+1P3J9GOPvc0uxvv7b5Dkr9nbb&#10;kku+3Ubj8i1uLchoOSk5/ixoy2Zp4/fjHdt8GHiy1sBaRgbcKUNNTMRp7iblPwmsiseWatJ8P7HG&#10;u2fAV78jce9cuWXBtWgbcay1xmtiZJypWmflhm4gaAwB6/AiknDX8vI3nC8nc4+w+5tXTav3QiFo&#10;LFVYgnQxiTFBOUfbip3G2QtrKBgnWMiOkYo9B+yveG+sbMcXtt3e21zkmRLtskH1kuZ3CJoaznQg&#10;eE4wXuG2GssdM6telutc1jKvjibdK6+G82Pqv+0/kLu25UbZ933bYbV91YWfTuuLf5V9rrHUGUad&#10;cGBUxGOX3+PXa2rm73NtSzSVUlcoiQDlPnjnjfjl6ptbcPrPxPvwe4uS2ftfgt9cW1tjaG53KKSj&#10;OX1XFcyJiI8FmQK4xzX3sF9xcoTp0KZzFAJImY6RjpbJc2Z+bo9OJxe35S1t+F2lwGxbM37isG0o&#10;F1MxQMZGonumZEnLEY8hdIDM4hyAD8pUUBEHME9fswnknU69Fpb9n7NLnpW9srttLN1gtxGuI7Vg&#10;65gHoBXrmK4kjf8A5LqHuFSoJUuQ6qGnSD1rBxO7W/V8EUze01/XJuTZ2it+pLKy2bZtO+kmXUnS&#10;CF1KPjOc4//T9+kk06QPt/wx9ell6P0l0mEBFxyqMDqXvDOls0JBmhApBqYpSmEVcAnx61r0ofL+&#10;OKJHbZLgKHdpClC1sor9xbVkJrIJyJMUwkgljWCI1RECFnAS0LekuiAr9ttXYsWYsfSQuIB+IGrO&#10;uWEkDw8PEfbIpTASNv8AKAak69IbSwVGJD22tNUAjxMAZnCAMoyNSMh4kr5nrgJnastc9S2IKWrz&#10;Dowi292CIAIGmlBGeCIGQIOZ+YzlQEDAKU9jM63kLKrqCi0e782lAaiVqeseBGCzBhgJitakmQPL&#10;/rgJgNkMxa1dYK3X02VStsBwjzLUPqUJB+WmCI7ZbIASBMCTnXxzwCU1q9v9OdZdybdxiQb7W1Ki&#10;LXQKsCmRynCDEmDJkmnSkGh6UnATrQuMi619EhNGq7ImGpq01BRiFAAqc4rhEKD3fN5GdNaR8cBL&#10;/wBSyPSdHRnaG9NXVkVArODb0rQzMrQ0nrhsrJ1UFczMKZmT8emOW2tu3RUkbg+mR+Y7qiwltVe9&#10;etwFPpFiJ0n5q0AoMJNTJzMisxMHr5VOMdOFS0VVtBVV1CsewMocF27m0pmrARAr0wUVzYAnLpWY&#10;EYBy2xJVJtF2URczYLp0sGI6hpg5+NMJI8anM+BAzr5ZYCRbaEhSLYa4F1K6WWTU2kkW4nvJEFRU&#10;QaVGBl0AmtM69cA+NWgaTr9PSut3PprFbgMAPDCnkcgBgga/A/44By4SrFtRkBQoKsQIl2NxlgiQ&#10;ZJUScsIlqUEiDJgAfzrgJjiwHJDR3DRatDVcuyQdOk/KJMqTXxrmURmBTNhUGueWZ/jgEgs2oi4d&#10;QuzYtMDbuW3KaSG/CwUj5SKAEzOB+JQAamdR05AQZ/hgJS6fRurddIQaQgLQTcAuMECGQQZNfhgg&#10;KxqzaZPSD5ZR44BRQMouFNRW0VRiSBe1mWAt09TINAMjwOWDkZws9fEzRTIz6jAEVuMqprYMmklQ&#10;AQRRrtsKJhgenX7cICsCKjUSYAPbqOeX2CeuIYp9L823VbZ/TqqLcJtxfS2FhVAMxBBOkfKPHCZA&#10;lTUwoIgVGqO0mch54NThMtW1Ok9sxfZC5uKwdRKG9GQmQwIkCmWCj5s4OXiCKGgp9+I0dViBb1i1&#10;6sKGKuukBh2ASJ0qSASMxn44RMtEfMJoCIHmf54rOMppWEdmJLWigIdg7uwksqWx/wDAp9vnhJFB&#10;GlpqSKLPX7MRZ05O27jAkA+ki9qI6l7gUrKF3mM81Az8RkglcgAU8YiCek/2OAcUOHDFj+XcGkBj&#10;cLgfJpWoMnowIEahgFWisD5QQZz6yp8OmAeV7YaNRfULpQrGpRIZGBUBQCazGVAa4bmbhAVWBFOp&#10;8WU9PPG+JJZeV9DyybGotcXTpNyAqrJolxQa6ZmQK5A5YQZUlgJEkHOB+IR/hjpLNu3N5i9T3aQJ&#10;YKxUPAK6isG2wBaARnIOGycmqSREEdZzkZg5Y6KdtkRoUBSgUqyTAkCmljQ5GRlHgcHB8NLLkBAO&#10;mhBMCDStMAn1AZIqGADM4DBnBIYy9aVFZB+OCIIMGVEVyAzBX4g4ksvQOFhoIgOxKgnuLBTKlFU5&#10;REEET4YQ1KGdQaIMEGaiuKJdqCwevptbX1GQEsAgK6dBAIgECD9mEhJWDQ0EwaAjrBwDjXxrlCdL&#10;glFRzqLB6HuFRlAiBnhs0AoIlpJBDEHKBl5YCUmprjli5bRaaFJFu2yoUaXpUUJ+EZ1wgsSykL2y&#10;K/5VIiKZz4RgJVuxZ9FUd/ziLpRVSdRUg9qdD4sKRhPUtpJWgkiIAqZn+mAelTbRA0PLsizLXAW7&#10;SoTxUyxJmkUnCGWZiTJgdampBn+WeAl2LvpwGOltJljAlVXSv+nTxJOQ6iMIctTSsiYp2nSCIBHQ&#10;+GAf2gtrqLuS6qCSQb1sXCpDMAoloFT8BkDhJDMZgAgE5wAPmJI+FMBJt+mtsDV6iOyIX0sW1sfS&#10;UTBiTEgYbmZWCCxNCKmkmBl5YCQV0FXIFwWltEU0qqSUAYwWETJJmBHQ4Jloa5BWpIhehrnPXASU&#10;vghYMk+rbKELcW5cFWHQpp/CZyaBFcJoTMzWADQgkRJB6YBz1W9O0oRkD22/0gSrquSLcoNWfWZi&#10;aDBEERMiKmZbr/Y0wDwIJIBlQ0EhFUqdUO1OoJgyY6E9cIIJEapaDQkxnOqo6DxrgHbTEPdY/wCk&#10;Ht/mBRVtOl4dYAJMEgCD4nBjyaImDEAschI8MAsBy3yF9RUm2W/9Uq6TcCxBBAiJBoSMIqBIKkUU&#10;GIP+UyDnXr8cAu0AzGVIbUbhtk6hOk6GCgA0EAAHOJ64MDuPTTFAxMAiAQZywBkhVU6qXNas5XQu&#10;pT3I3prRm8T1BnCYzAJBntMGpA6H+uAdmfTJ7iCCyKygpqMGQ0DUOgNYqJJwkTAI/ESZJOqgqR5/&#10;2+IpVwCQM2XtELFsB2OkNNVDHrXPBEETIA1H4A1gzP8A0wDgYAqNTEIApHazKQupPkOfnmcjhGVA&#10;GJ7qUJNIr5GIGAfHeVYsltToAnUNTB4GkrPcBJpgODSJEkUKkkRQaqxBwC7Eaj6gUzbbRFxQGLtL&#10;hYBbUIgmkCvXCaVKkj59R6U+Ugj4muB6jOqUW78p0aQDLaIIuJpaAcup64bIEMSdMkEnzBHh1nqc&#10;BLtNcLW1WGCWmGmVQKLhPyO1TC/MBkfLBUAljHVnNDI7R8P7DLALUXHuflgkg3NFu3JMHuPWDEda&#10;Umpwi50Mtq6kDKgkDTgJdgwSvZ6f4Qz01MTc0h2MUMhjkKCJwiCCRSRUzUMpqCf8cAs3LbqrHW1t&#10;2RRqAQ2ymkaRpmMiO2n8MES+kwIFCWmQYpE5xNMA8FteqLrSzkFAuno/cTDfiMUjOKYIEqGUgAAR&#10;NSZmf4Y4+S63GEvTJ8hey4C7NcfVBMLbVREgipJBivUROCOUn/KtJGk1mo+MZ45JJb0OW3AodDgu&#10;9YfWBo0NBHykCaCO7CGIBoJBBHd8Zho+/FdNeOKdtq9xRVkYAEG0AC0jQCk0BqAehMnphOcx0kzM&#10;gj5jE9cVs86hVDXCpjQxWG1d6jTq0mNPTxH24TSI6KBks5VmnXAK1H1UChdTEqFa7oDOxoiwMiK+&#10;XUYQVBJgyZDEfGoIGZMeeAdW4FX8yQJKoRVtTGHQnIKaj4YSYHSGnr0WksBgJKloUFgbURE0a5mF&#10;LCMp7RNPvwZWlZAAByDSpqT9nngG0uQwiGNw3AUJdSrAwGrFT5VmfHCSIMHoYBiuVB44B+22tWOk&#10;MXDakuEi3mA7EEmhyVup6RXAiQoqIJJMiSfER4YuvULRgpdoS4rabSkhtQCwoVtVJJkCnicJ0/io&#10;T6cGJ1QBIr/MY7oee5nbBdC103FZo9MMx0nsNTWitkcj44OIAqIJLKV1CYMBic8sS2TqDBDORpYX&#10;EKKagqSy9yKOhmSIyBp1w2xBg1kEKQM6dfjXCWXoH7aldaHQoILapLAUOqJoQMwBSa+OCn/2WoqA&#10;G0g50OfgPDFCwih5JkMpZdTMA+mCoeMspICyT9uF6Z+YilIMGYyIjznAIHYxADwxj5CPTLVggTIF&#10;KRUEfDDcdTMRB6GDUEEx9p6YB8kdy2wNWoFSRKIygKWbSKnyH8MFPbM6QYYhQCBAAJ84pTALXVr7&#10;VVyzQruhBZix0AkmBqM93WOmCOrwALExkJEGDPWc8Adtlaa+obRAuAMcwRqVpA6fxynDRBBEkZtq&#10;7YK1IWIzwEpXESEIMJp7gwfqzMG8ZnyywRNNII0xSvdLDUaeH9vHBAUFmJYOQDMEQnbTSvSTmTGX&#10;jlhRCjSJJXSrwKjKRAOX34KLU0OwgMrlO4ZCflUjMiTQgUk54amQTJVok6gKaSTAOdRgJCAK0xrR&#10;ljUmouoYKSxFASsGfKOpokSB1hjJMDTJ8T1jywDhh5YaJQhVWquASNHaagGsH7DMYRB1fiyEyACT&#10;p7u0YB4P+XLLbJYllRG/LjUVDFyKMorSBFCMFFRQ+MTNJpEYCSe7tLAosIrBCrM5UhiwMRNBAoc5&#10;ywmk1NIJAkwT4QMAtaUQy4IWFKagpq+lRPcIyOfnhBpUHVLUIArDT8IHj4YB+0aANFsBJJZ5MskF&#10;dPUtmFjDdIzM1aTMGOkA506YB+upD6YU1B0ABkE6iJYZEUM1jPphOZg0AOYgsNAoCuQE/wAcA/qY&#10;LImtsx80d5FUZvmbSKZfCMNmWYZUGoiSCdNe0ikGcAv8tEZgzTMKQAQouA0fUNUgCSTMzOWDKkAg&#10;ADOqigIOTMM4jPpgHA4DdzOwC1JlmZcgVQ9agBPDDZlhnqMNUATAAYxFcA6sLUQoJtgBy5EwQJJp&#10;TOPswKEBarBJUUOsEwS3w8MAaqAxJr8ttswVMdoUDLUDUma/ZhKZqQ0lSQSaySKRGYPngFtpZbnb&#10;pF0ISsQUXKSDSVMQIk+OPTn0wIPGgAwfTOkACCJoJ6V+/GdemHi9znL8/wB/ychU9wcZfu2f1Fob&#10;9RcDl1uWD6barpUdzQnQeciROOlXCZE9oAqYzpSDjTyvmXw9q3dstpc7lLkG2jXSxtqbhFwX7Swy&#10;qtAp1dagiuFWSGUhiGPxhh0gjARPcAvWN1bfaDc7c/KriG2125bEk3HWdJWh00HbMZ4cCIAwUxHy&#10;jx8csBTjeb/cPYG9WSxI3FzQ4JZF9RWt2wYUGoEt3Z50wFBWSZNTVoqZoY8MAfIX7O7Fm5KLbVEu&#10;BtkSz2wEGiBTUc20EkBjOeHkQkFgMvwnL7DlgMvyPI2rV+3b3N/1LG6Lta3dt2t7sAdn5gtgkuST&#10;LGgFDBw5W6mhVBYfhmoJEyPLAV6huH5EchvL02L/AKVyzvLd1TbayWCol22pAuaqdkEwCTGGxacK&#10;NSOegAp0qDgJ1/muO3HKPc2e92u2uFVL3bwVT83+kBdqKg6QDUAYTphtARpaKkN1GVenngLK5uWv&#10;2Nvyb8hs7y2RcVrIezb0hwLbWmCEdx+cUiJPXDfoTVVLAEmQJExWfsjAW2290WYCbnf27DMLW17X&#10;W3e29oH8n07dsMCVI+Y9JyLYjG2UPyGAag9JMSDngNva5vb77bLct8p6xJPpOlq961qyLbEj80xb&#10;1GIBFWkUwRUxKKoGdIAAiAa0+GAk7ffWLL6tzuL26uqbKwe65d3LOWVLaWx3MBSVIgEjC1ussamM&#10;NDDTBGfl92B14ip5Hh9juVH6HZ2mv2rtxHO4tXS1prii4ksxAIb8TVIqoIInCGuKVObHVPU005Vw&#10;OnC22vEbsbkbdks7G2+2S3bS2LYd7ttzD3DbJYVU6omh88J1gggWlMRIiCOlT5YCa3B7ja7pbl/n&#10;L+2Dm4xurcZkchA5azaUgAtVZJAnqYgmiOyyLIpSKQpnw88CfNB5fk+K2O5TZbr3HcXU6Xl9O5cu&#10;M6EkKSVprAJAWZBqDhFz1bZP/hh5AHbHXw8B54N8W9ueFjxW24TlUtBPqHubLozttf1L3LVu3eXv&#10;13hdlC4AEmYyjOMKRNldVdVl7ZBMkamBIr0wTO2txlC5Le/UfiN/fXjvc3F83tbiKlqxe9BLpQyS&#10;90XGqpUyoMyZHhEgpsxbi1ddTEZ5SYIiK+WCW23NZocv9R25X1+b9t8VeU3GvSlu3dO5Nu0CbnqE&#10;lU7WCgapn5ZjB2rVoGP1V1e6JNInzwQx7k9x+4W2n69/ZnD3dvY26srW7ev1VUBEurbGkSjAamNT&#10;ANcPX7AtqNV94FPmkmcyfPBZ8WZ9p+5/94vXhtfbGxXdXzevBX2iWVtwIAshoJQMKZ+J8cRFu21b&#10;S9y4VyM/5okwT54GLeY6BveD9xX7FvebbhuJ227e4fSKhZTWPTs6VsmCT+FpkEQDXEpDt2WVLnIg&#10;TNRJzFcEYnlbXujablLO9XjdmoLG/uAUTVZ0BXC2zBB9Q6RqzFemArBlJNh2Ze4UbOkStM8sAxyW&#10;y3uw3liwPdHFbfabywEv+lvtndKei5LMjoSDpLGGC9YicjYXri612omhqYEgxkMAxtH9u8e/6Pee&#10;+zdX0yymyLr3H9VSzia6l8VMkdOmHbVvegk6VURlSRCmKHzywFFy/L/Ti7s/036zfb++ruy3Fcrb&#10;vB7gVvziYeVGpgBqABnwwa2d2DqN2klQoj5iZrPgMA7ufc/08t7Z9rsfb929dTb+o+73SNd1WrFv&#10;Qyg2hpJZwD3H7emHms3NUDcuJWSFkAny8owGc23ufhvSW4PY2xu2bN5bdu5vFDSoI1rdaC/qMdNF&#10;oKST1bTZqXYvfvE93aPKoAP8cBY8r9TeQ2/HWNvxHtjgdlZsGxr3ZRRf1M5R7rBo7m+RoAAEEQcP&#10;JtbduTNxpamotNcv78BnuR9/c1zb7cIeE2vobV7bnbjb2lVhLbh0cn1C0D0zppB8aYJdmjkqLLZE&#10;FmlQG1VgnOmeAb3f1D3vHWAb3unj7RV7RNq36N681o2SiqyWqqVMAEmtZOWHLW3U3StywBEANNBG&#10;YOArOe927l+Bs7zivdW43FjcXVvbna21b9QbTmddu6a6gC66SYWuJ3oWraEM1tO4tE/KGpQD+GA5&#10;je9zczzPKert9jzW8QW9DPBVtw9mWV23E5RQgzOIbtoIjcAKSBpVZiB55eeA6NtNo292ofde09yu&#10;7sWhuLe73Vwm3dDMU0kARXJJU0WWHXC1Fu2rNL3ZamZqQIHdWM8BVcg/I8xuNltx/tnCrtttF10K&#10;LrtLW5uGuWNNvVIAAMycqYcRLjg3NAUQYmAc4JM1p0wFDynL8LxqLx77/c7q4l+3b3H6e/cv7dSo&#10;9RVtWrJqWJJqcxEQDgPa0lfUvhRNQOo8MArZe4bu7sbq3wHtZ99uLlp02128i24cUFxSVGoihYk+&#10;QkA4ZuttbjRbdyLa10kdx8B99cBo+H2XvrjNs9/leO2tscldVP8AybWprDOAXuM91RqN0AqgUQAI&#10;JnAusLgBt2NYopbyIEt9mAm8Fsv9o3G/t857kbY7lHu761tVvOQ98eoFtKgE1gkGPMUxHfbXdK6m&#10;RZOekAgEZiJqPjgNNw3vf20NzfGx47kN69nbgrYa9eueo1tJa1cd9I0XM2IEmkDriFfS6W0NfAtq&#10;kdpoQJAeuA6h7Y3/AAW32Y5Lj/bj7vkd3uizfrdsTctPddbh2Vu3aBqM10nwIFCRE0WYP/k3Hkx2&#10;jVU5haffgOgbnf8AuAXtvePtDj+MsovqKNxct2VdbLBrG5vExq0kkKCO41qJxJ08eipb0XbzvpOl&#10;CQSzZz0wXN/tIyd7dfV7lN7v+WPK8BwWy2g3Ni3yO8aw1rb7OyoCvatgliM9RTM0BkYdNn1Tpt8e&#10;wWkajpk+JpgjM2vcS+3bYv8ALfV7YX762/VZ9nt33dy1buyLqKQ0FENWbTNQtcN3NtuUXUuyU6iA&#10;AX7gZgM0ZdKYCz4X317I5He7a1f+pfIWW2li/cvbnZbDRsmtC2L3o2rbxqA7iB/mywpbG7C6RsUI&#10;nUWoGAgipPSBOAiXvdP07e6u/wB39T+U2mhHt2FLtd2tx7NzWH/S210i6xchSU0zqIM4NNryELqt&#10;pZk+AaAtVznARt174+kPr7u1seb5b3Abli2xtepftKdzdXRuPQFtcyTUzBJkCAcSQNyoGq76YU09&#10;ONLvq/ExywGK3e49pb/dbz9Hwlzmr1/b3kW1yl6+17jti23DWfRRSTcWe3TNJ1CAQMOenZvmG5Ak&#10;gNC+pBBzDMRQVpgIG25j3J7X2dl9n9J7CJfXa2zvRw6lntvKPtrKXB6mkiXmK5TXEW+/G2gPU3l2&#10;+baN6ttGJJLdfgMF7bnDce29r9decuOvF/T3h+BXmt5tL/Fcpv8AZ7Ta29pZsH0LYtWak+oQEFSQ&#10;TJFaQTu+JZ9Nm7cvuVDyLZi0qAUk0JODXZt25rqVr2J9fdnsP1HO8Rxvt/jdvvDsLti/zFhrvL73&#10;e3D6d27aQ6haQyADELWgJGHANhcAI2926Hi47krKla08Dngwz7v9WOMbcbfc+7OA9ubrjH3PHbfY&#10;JZ3CWr1rdN6ZQqR32SCrdraQelMPNoZfUsbRg6mmtgZRjMlRQimWApdku+TePwnuP6mce/GXEv7j&#10;cnjNi+n/AHTbqu3Js3bg1hdWkBpMiTGE2/1T3J2+zseiCCTdJZzpXMHwBOWDUmmOb/gnc1/7AnHc&#10;fes+8PqJ7qPuO/trljbrwVuzseM2Lbzeejbt7i3IOu8lWuGgBDDKMKvbfmGQEWdoAZH+nRFEuoEj&#10;8RywSds6o3tv3t+3LY8purX/ALFHv69c2524uNd5dze3+73d0bHeXtx6bkOdvaDeoQQHTRQkYj2+&#10;O5ZzqF3j9swI0vElgV1F4zqe3BqXx/CtNyv1j+gPH7ezsTwH1U95bBrM7rYNduCxtNza3nobbaK8&#10;kXPTsgbkZqVYIKg4kbfjuScG3c5FQxca2AIZ0RZDRIiTTA7tf92Mh7u+s/0a2G4scnxP0l3e5S1t&#10;b1zaLya2TY2HJ726qttrzJadb6WrAN0iRDnTShw43BXoRtzyN1ghS4EfTmpm6NSmQT+GMOp3ScyR&#10;T7X903t64eS2fs76Q8JtN1v9pyPGXeS2VveM2i9bWxw+6/R7m2yNbtk3DukYEzpCeOGbvC7N0JF+&#10;4LhOkOt8rLMdRYR/7b/HA770xF/xH7k/qbxXIqN57T4peGs6Xv8AG7r2y+5SzttlthtxYuXtwqoJ&#10;uf8AkG5FU7Dh6xwmkO6M7KQQB3F9caVDE5+ZGeCXfbaYvRRe6/3Rtvk4nY7zY7Pb7gXdvd3O6ZNp&#10;tuPXh7V47nechtbIKotYt7ay41WagEg4s04TeQhW+bQhBcfUNTx8xYNWgiPDBMXGfRxPk/3TfTF2&#10;5Kxf9s7bltwd7yl/i+PtbW5cs7HUyjY2dgNuTYOttVzcsUi5JynFrZ2FlFAdy5giVoQpObN1PniW&#10;4R5790/V/wBy8jyG4v8AHcda4T12tbx25IruR6lq2Ut29rx9onRZRW0rbZyR1pTE5FtWzFuwgP4m&#10;01AHXU1TGeMy7c5g5ByG75/mrC7j3F7k5C9tW3lxbHHWd3oF03hrvlNrtTosoxnujtnrgyXcnUxJ&#10;mjEdM8salz6YDlqzxuwsILGw223sqEL7ZbmtbjWyEtvduCS7kwQZg9cHpIEgfE+J8ROKItzktruU&#10;a2l65rS4RbtbZFY3EVqsBGlCGpnMT4zhUwCc/Npz6aR41wEC7t7pu2Llx2UuxP6bYsbt1lYwX3G5&#10;mihoHlgyRIY95pBPyj+3hgIl79azPsduG4vbotz9YLMNvHts0y1wklmcd0yKR1rgnaetP8oEAfDA&#10;WPG7N7Mi3tre2F1Zt726y3t7eC0a5bDz3NMEZjPCNUgdR4DtiTBwFnc2djaXBc7Ru3tW9Fy7rutc&#10;XWWRSpJj/KFGXjGDBRQRSaLFaz1nzwELdbbf7y7be82rbekzi+91LenVGr0lj/1Zkd9DlgzpB7ic&#10;qCanyJGAhrb3Vxb9nYIlySDc31tQVKrCi9ZFyO45GOsmDXAYihMQBQAajTyGfxwDu12+4C37dr1r&#10;u5XcL6l5t56VlmdSAly69LYJzUTOFmg7zmJAEzHQSehwFUs3b6vs9sdx6NwJf3FwelZF6ACbS9Xs&#10;mYZhBHXDZPQAVNQTNPAEYC721qduTutw1vc2Ue4165pXbjcSVuXB00OtTpzOFhKVGmZihLGK/diW&#10;2Cuv72zYgox5E23tE379xbGxtm0mSWFpq001dT54PTorMUzzJJ8Rhj1EEcmNzudK2b+7W7uAVBRU&#10;2CoiTbZblzudidWqkHoBgtWnISaSSJJJMRPSMUWI2Frfgtvdy1rZqQrba1daztrSW7hdAHcD1DqM&#10;h8waYSS+qHaI6irZ5YCeicYlpbu02TXQVICMvobRGVNHrlSSWImle/AIOYFCMyQZ88Azb3fqN+j3&#10;MNuA6lNrZBt21eAyougwoIrDGmEiTB/D1MwAD/fjN21lxaJD3Nrt2uW7jWv1aFWWyU/UXQdfbc9K&#10;xIBQZyxMYX6ZMEnSAdOcgSazhebLFVn+82Nu7XLVoOLrC46r8xIACKLYAkMRLGIAOdcLVACNNQF+&#10;bMk+I8/LGkkt4iNc5CzuNpurl7sv3bpW2ATYsWlFwBrN4gk6AMgAK4cRHZT20BHQSfsPhjPXj0a7&#10;Nvgz/I8rxGxupabczfbbH1CGLJaQjUTbanSBH34d9AmhZcwcojrBONOn6U9azt73ptrRdtpZul2t&#10;G2zs6rbZwgRLyp0EAKR1qYwpLKpWdUk0MdfHBvTxzW5UfJe8+Q3u2tWLCW9lotql+9aLG9fYd0y0&#10;6RP4RkRIw992DTMncXrjB3v3SzZsbrEktmM65DAwEdyCtRkxoYiJoSRScDAIbrnMqslSDAGZ8z4Y&#10;GASvT8P2lftp1FKYGAfWQYPcCRAA6GS0nx+3AwCzBorZFjAJ1GTQGZr8MDANkVBETUGDBEZEz4nA&#10;wD1oFs6T1JjIyZHX7MDAC4e7TSiZNQSDlXAwB2ydMVzggZkjITgYAhNWg5SREEAySZHTywMAu2RD&#10;SREyRALSpLap+PhgYBSuzSPlYqUXPWQVrqnyywMBLtH1ncBlSoAmUWLakCq/iETlnlgYBoA+oAKA&#10;XIJqciJJitcDAWC2goYMWMsCIrRjqU0mSOlcESPHKsDOlcBPRW0iQilmZlIdiCKADU0ZRlEYQkia&#10;f9cxgH7oJtgk6llSCG09oI1a1MGJBAHhgNMVzBPhl9mAG3H5kfNqUTDADX1OrpEdcJFZgZZ0Eknw&#10;zpgHrihQbgajKIGo6iqr+IEis+GEmhNCK+Hj8MBKUM9qy4opJgiQrhaGBMeBjx+OHViPjnOVP7DA&#10;V99j6wE1ViqaCysOhkCCadMNwREiJ8cDosdsw7BqWhhmViBMkmDnJECYjpghWo+GIx3TbW5Tr1oi&#10;8jKEBAJ/GIWZDALOc54YiTAwxPg86wlwVaBQCCR2kKJr408sP4ojsohnYKqr8zgmTkQQ3XqD5YGD&#10;tpcaWkXTruIGCSGQwDSAJUahETNBOWeB/hg6Yx09US4rM7EkKA7KSS3YYnSozAFf4VODDQCDNSAC&#10;smPjgquvW4KdpkSNL0J0gBpHlBzNcKUxBJ+wzImuAQ4+ZNAalGDSGC5ZnxkH4YcEEyCch8MBAc96&#10;ELA1MpZYlDOUGvlBFOlMHgGr6yp0IWJGnMBwUIK0OceC4GArvQo7Ah5BCgKaFmBEgfi8R0NcDGds&#10;44VHZCpishTrGn5Csz82XkaYGFtnoEirAHMkBRpqJo1R4/8ATAxYiW4myFLLpLO6iD35JOmfgWJ+&#10;GBgIABqY01gsO00JoZ8MshgYodZtSrJBMEgkknUxqprlFcA4ztLZwpdlQQxSWbSw0BB8xIJIYRQ5&#10;mnxwMaQqyrO8qQDCyVPepIgsoPiJjzjAwCLpILgqR3wpOsMqkmFCnI9DOBgIpmQC05aqEmVzIHXM&#10;/dOBjN+Cp+kqi9zVXSBpnUk6pVV+8j7sDGkRCCbhUkQakjuYKKlvMitBnlgYCV6ZI7RJECCyyJWo&#10;IGcis9MsDAN2ZZ6CWDOFc1MnMrHllgYCVdbIIXDMSLiQS6GQUnVPcYgYGAa3Fp1GgdyKirA+UsQY&#10;K+P/AHYGATZBUMYUtoPahBGqYKiBUxl9+BgDG4uWmIWCgAU6u1ioihA/tU4YeQ0dDOmvXrngzdr/&#10;ALtbHYmzuLA1MPUR2DE5i4I0ghQC1PA4EFu2uXj4YNS5mYO+LdtpIGqNDMgKMCWJCwufTC1PU0gw&#10;DHT4Dp4HAV94Fe5XkFba3EUEihyLHMg59PDCjGYNfECaDOmAatyyrbOhlYEoWLQaZw3llgwchMmJ&#10;/wAcBC3NsKukyQTDKpJRDIVfnJMA0Ef4YBMT5D+eWAjWdqxu2yvdVlBClgwBJIAGZjMH7aYh3JJJ&#10;g9CZpXyxMzOHn8nOzp/Eqtu3a7l0C0VQBkBKii6aH7QYjKcJ0hgdRJrM18MiB4eOFsnVhPfcXUeE&#10;VYUKToOnSfUp3HOQaEZZTXEdgVP8vPwGJbJc0bnidyGCeq6A1UqFGmVBJZSBBEUOK+9QMxnIE9TJ&#10;ywlltsHXvbofcXNpZ2xsqTeUO9t4UWwve6EgwJzBBieuIDHSrMKaiIoYkf4Y0Ou7df1e92mzZf1S&#10;7S2wuD1NRNpmOgqozKGe7pMRitvag2TEu0nrIJmnl0wHc/bi7bc2WcGwo2KWdrZQr6cXgwlZWr3Z&#10;khQJKxiGZLhhBpkaEUpGA6Rt9Fvjzt7raG3LIlm7YY3pYXjruNbYgZGRSk+OHNuALZutPdJkVIWa&#10;CcBnvdF7cXeT2PB2G2+jb27CMl7ssvu3CtdNwNJqAQKdxPUicVu7Z2IAKsRLUOYJifj8MG9Jc59I&#10;7n9PNpxe22m43d2xdsrqt7P1WjXbuKgvenbb/wBxv8gJWZipw3ZlHUkzpgTJJIOcx5VwTey7Zi09&#10;xm1yOwvbayl0fr7r+swKemluywKXtubgIgN2NqmokHFlE2y0E6tUARVekePlGDLity7a2/ObfYE2&#10;1tWVVjcvW7qLZuWHhizydGddQIYnpOI7IR6YGotqBNCEA/ECf64DW7PmrTPyd67b2n6a6m4Swx3L&#10;Ddetp9PbuLAGpjInTGkUzw251PpkGCQJrIJIocDp0WvHWBs+Lvbo23uXN01ovouiyFuWrasXugLO&#10;kaqlaEVIwzcttpLgZgqur4xIGDetzcb3hrdhy23Xc7fjdw7W/R9LfX3tDSjoylgCWPZqqWDT21EU&#10;iVxmzF3dDUpYWwBJoJ/EPswTba2dvpHP/rf9Qxw/sm+2x3O2snlr+4i3YT1IsoPT27KWz1UhS0mp&#10;EZ43wQABRSgC/AfDEZfIreb/AHG6v393uH9S7fvXDuGWp1Mx0gBjOkU01imWHgoA8wYy8vHFGW3e&#10;/uW941lbZBvLHq3GUMIcaAF/EAIPgPhhOoAkH+Gf/XE+YsrG3uDb+qFpZuFdTpp1Lqp2idMwYE/z&#10;xGdZDLWvwpBwlzwNhw+8azfs6jaYWrbFQwZncsoB0MtIUZE5YYYGJGZUgVFCBScUbDYvY1FbjFrQ&#10;3S3pCl3C3G0vdUqagGajPOMNWwwJUgAFA2Y7iTEV64DQb9rLbba3lV7jjcXrbi0CQEC9vpkGYpBi&#10;YPxjDD2yDqDFRIMgUavXwwGt4/mGfbHbC1bv3DbKd9ytqSIuWlWSzR2iMx4gYYKxdQ0IqZJpXI4D&#10;QJvtvuOH5PbnWt6ytsItsCIRpvB1ElZMiQR06YkCoYERBMgQBMzI/j9mAzN5HtNt9zZY3BcVBYLW&#10;yXVWUoQ6uWII+UGSMMXJIIBiK/Dwk4DScQy2r9k3LEXNzq13GfXcZQv5ihB2gdohwaeMHEAyjXFE&#10;wwLAiSSTUwPvwHWrS7bktlw++0o+6s3Dsrq7n0ybaW5CAvcAUqSQwAzgEYaRSXWQKNXoWHmDgNDy&#10;m7tts91Yt3nSzuts9y16au/oNa/ML2VA1GRRRnokDLDzjU9BJNVagiZFCcBlOM3b2uMZm9K0bLv6&#10;iTcv2mXUHtLudUFQxqtZFMsPNaLIp9T5Ykac5y7cBRcdzlna8ryFgbS3o39q6AyuB6S2iLpbU3zZ&#10;xD/DOIeWTVoMAVz/AJ4DOb9rJYemj2kO5ZUBKpMj1GgKZKEVbUSamlMJcdpIqoI+8mMsBK2O4Ybv&#10;bWrgNq/es3ZUFSbVu2dVm9cvADVABLKoBA61w2UPqoRWQZrQRUTHXAXQ5NLPAbrbNe9P03Bt+mhD&#10;Mz6mcsD3FaDICuZMYmGBbA1RlSMicxOA5h6l67yty7Z24aGMXGYs/oEybhApEkVHToTXC7SxUZRS&#10;f5EfbgIHP3t3ccI4Zgr+q1hglVat1jFAIADAVzpg7dmpM5GaianMf44BHL+4FG12SJZF1WswLSXf&#10;TN1Rag3LmkEqwbtNRMzApgXUJdJpIIBz8oJ/wwCuD5FbOx32greueq4NlSASxOtoRQJoCrMSYInr&#10;iTtkABGRBBrUCvliDE+8uQN3dWW1OVayrk2iLZ1IgAlifwTBipp44kRpYn/NH3xFMTnEGPO6O442&#10;xZUsDbu3Xjta36OfqMy9R4H7icKWZyIAPxHwp440Iu5tKLbtcu23PpatI1M5LID6lxnmRQfMKH44&#10;UQQGMGJFIB64lFLtr9sbjaKsLdRHqWqxaSBrUnLIGJw4oOcHIV8KYY5lFNu95pFqHD2m3F0WwBor&#10;Mle6KiMzGHIyPjiil/WF77KFZXF4IoZwwZmqQ/VYBznClWTEiqnr5ZYmZ0Fdv94gS690LqO5Q6Dk&#10;zDtZ1J6r554kKo0iT3Gg84GK3rpdplk9zvg16DbaPVpUi20uQrXGrBpJHX7cLUDpWY+/LExzl000&#10;uuyp5DduVVAwDW2u6dR0wCK6opA8Psw8qZyP44dXRn2vtQh1KCVRhMEgSVCj7ZAyw5iimv7gqHBn&#10;WsBGYrCgUYADMdST4+OBgM9dud7acs6gCSakf0wMA22ecxQnpI8MDAJwMAMDADAwAwMAMDADAwAw&#10;eAUgLMAOpFOufTEe6Zp8RnHxJxGN9pizPLpftzbfpVtO2kEMtzIa2JrUtIEGDBzrhgKMgKDMznSh&#10;wmXnbB7kXgvqMWN0yhtuhQMIdRq/F1HiMxhMT4jUoioMT5jEt5xgSbt70GCLcBu23D6VUkssTD6g&#10;REGPPphFBNDlBGc10z0rOLLmZEws72gbbANccE32LKVQQ7lWJiKnVlTywtWC0mJED+mKKzf7c3XF&#10;yjNbSWM9roFkSgziRA8M4gYJlBkiZGdcyQKj7cY7r6QL2m6dFQM6lnTQWDChX/TJHSBSRhag0iP7&#10;sbEa7dT1TdBZiLijuJ7ixgkKYoDIjywelv59csAbPbe/puEafRoCJMihuFUMAZECZw18008aGkR4&#10;455t249FTLThWsqFlV/LLKSNTCtyCTGfjhBVusycvP7Tjoi72u6s+k629BZSQWMuFNyNJiv4gIH+&#10;OFEARnBBB65R/hgK7W6tdBeWS6AVUMuliKBRSRBkHwocEAJFQegiTTzwFjrvWbFzUdParhoRrhc0&#10;YW9I/wDZRXP7cGPmBNAWOcdfLARb1wG1eDKW/K0lba+k+qSVKvXTIoVND5YJ/mzExnEA18OmAd4x&#10;lFoCX1em35aPrKFOpntJKyPCcNutI+6f6xiZlGj4vd3bbIxYdrFpCsQ0HIlohgKmBXFZubCfMQJA&#10;NCZBJoNI8cPXA717B91b5Nydut68ti/fsvfa0Cl+LcApcupDEeERORxzrndsiWL25uUhWCrQeaxH&#10;nE4X5uvi2ue19gf2ze89zyfMcF7V2BT0bl/bbjebmyXUG2KXFvFgTOkMVqOg8cc44/k917eF7fvc&#10;Z2u3QDbVpK6v9MqD0GZxnW5v08SPRtr+pw+nf1Q+l3tH9wm3476fXuPsLsuP2putumsqin0Fncpu&#10;SJm4xLLbDUBqYx232x7lt81Ysm66JeOkEM2gv1EDrOLLno8vk0ulx6Pzx/vS/Z5yn0E5rk73tjjt&#10;5yftm4rst2xZa5+iW85a4LzqOxEFCTn0pjaBqz/A+HTLFzOjD5qPs1t3be3RAwKqy3UtyO5jaCOM&#10;oMzP2RhI7qxUzX7aYolXb4sX9vtzdZE2oRtB77Nw+nGmVpIqQBiLftkhlHU+Q+MYzJzaOkezuWTb&#10;bw7u41vRYtvo7mYoQQwEUDHVAUzQknGQ5HY/qrwtAdiiSI6LVjPxxpddrrcx9Efo79U7Xsj2xc5m&#10;/uUPI7hb36a4CNTbm7bNtLj21/D6ZA0zJOQBmMh7h2C3EKKv5SCog6YBIgk9PHGNujv4t7evV9Af&#10;2vfUi4ptcjvLz3eU5B2VS11XdvUAYXLNoksrNBKCSAIBJM443ymye/fKqpFm0x1ESe/Ovw6TXCY3&#10;1xby9Uv+L7D+yvcdjh+NTc7m4jcjv7No2lfWjDb3IFrOasD3KBBY+Ixgt9eZdzpRWK2BpYAgqsS2&#10;oDI4Sa9I6SYj1J7e49dxw7Pfe36/Iabw1Aa7qGFFm4T3CQY+NMSLe8b/AGvcbkvX8sgxUD1RSMpw&#10;mnU9ZVXvOEs/+xfxHFrbUWdG719sWjOyuFW05EQJjMZTXH//1PfjSCBqIqIqIk/2yiMfXrmTh+ku&#10;k2VT07jPatXLgtu7WyPUKpbMSwIgTSCCTQxOCIyrBBbyLRn5YodJRTcp6qm1ZJJPqGyzMATHzE1k&#10;j+Qw2Qc6CQYrBmIMHATAyHUBbUqJXcAW/URgSNIZBMNNQIp1NBhJJLQCZ6ZRlPzecdcBNtqltbrx&#10;rCI5Ki4Q7a+0gWyBLdxZogrMgQKkRPWZ6iMx/wBcAav2qzavUCsBae4yqVoWRgAW7RkSB8BOCYST&#10;NIg18hngH0e2qJpLOHX0ShfVrAalsM/VT3Ex4imYT0HmKAiTGcE9MBLPZcbSTHqIgCFVVZYgFLbC&#10;YmaH7aDCfmHTKSACZp/Lz6YCSVNpm9NHdkcktCkC2DLEkmpUSFggnwGeEgAE1/7TImIGkkRlgJXr&#10;a1VoBDXhctkOzMZBj1NUgiTFCWjOuaCQxrQUgkGVpBg9cBI24e0R+YASrI9lSmm6gJe2QCAIAp4n&#10;ywWUhSKmTmQPIxn8MAvStPyntuUNu3GlSAWB9QzJU9FMCngcNmDmpWT1yEGTH2eOOG35qqYp0rcH&#10;qK8KLZQD8y6G7Y10/FRjmDl44JisQi0zOQkCtK4lmAqyG1abj2DpYBQe5bRYAHWAASJjSJMzWmER&#10;8B06gU8IwVOALlgqtrb5mgNRwaMpFNMMB0p8BgEEf4EGh+GAcARwhAADXlGg2iAGtuVDJqOog1qW&#10;mseAwmaVJ6ifDAShrBD6kEKAqOrXQVDUQqc9eZEfCmCk16QBEAkxFSYzwEhbYREJJ0K7zqaEhjCq&#10;GJmX8dXhlEYIgkGaQCfDIisZ4AwtsaQy3HL3AqvBAeVOm07LAWSTBH3xTBRXICZaDWsjrgJCsQIJ&#10;N1ZtoT2EERUxkYgAkD7KzhGk5Cg1CpJnSB8pHlgHmuqzm4QNK23XQLZt2i2YvoQazUSMhSmDJEg0&#10;MyxDUouVMAlQtq26hnUE27KkEOGa61WYtUEgr8p/ngUIGRIFCIbpMTQyBkYxK1r0PqDDkJdHdpbU&#10;TMI2k3QiyugkBSJpIzzwgzJjTDVEQaHIiKziNJgVO19dxSANWrUfU0poIuSTqUTC1yzOWCkzNa1N&#10;TpYzAbTGdemAcKqCbelQwJtooEsiMs3FW5IgGGBEAx1mMJFe0NB1SQQCSI64B8iC1wqTqtQrqSoL&#10;I3dqXMlSKnMfDMqsokgCI7QADWYJOR8MA4QiPRbpLMGTVJVVddBa2LcSO6CYqeuE5FTJFDIEVAOY&#10;b+gGKzZ8ChqIe3bAI1KFOosivoOm2ykDpKkk+WeENEwe2TB1GoK1WQKT5zXpiNJNuq6VBuKAoJtg&#10;aVVu1kTVBjUPkihwGBDEGJI09BRqqCRXPqenlgHbboyBwDGo3C1W1PbQ27hVfhJULAJw2SYzJJJ+&#10;SBU/KT9/hjWn5oHjVtAjRotGLup9YB/MCnKYGWXmMI09PEVM1gjUSCOgx6LZJmtHTcqQVPpyWUAQ&#10;igQF6yCwIEAwfmwUGjGoJOkasiF6kZeXjjN2m3Gt/wDAg17SUIgi2pKBJ1szdrlWz8zMjPDXSoBN&#10;cxNB5eWLJi4nQSpkhRqVZQNohTLDUhBIAJ8D9k1GEwCDJJApGRPkPhNYxpUhAyNafToYlWDSLipL&#10;zbLFhQEw0MYIrnBwn5RAkCqE5QsfL5HpgHADfcM+loVLiqdQW7cNwi3n3EAzBAnxERhIEgDrq61J&#10;rAg5T4HyywEp30FiFgejTSuhQVqWhxJBA7pkmcxU4bIqAATBzM9q50mM5wEsOmjWpCLciinS11wN&#10;LJFZUKBNM4wFEiopPcIoJbwGAU7lLvYwLBCFuFhUQFC9wrMkxl4dYIdAGMCVrEkisg5k1/xwCgyk&#10;S1sObqKe0aTDSjqInSGiY+4YbckmhVqySB2iQOmX3HATdqLdm3RLtk6E9NQ51uEJWCykmafiA88N&#10;aVPzEAgGSJg6hAI64Caty5CFe5da/ltpEMG1FSpgZRpjzOEmKQRlqFageNP4YB5QSXdlZCG0aqqH&#10;lqqRQEgeFevlhIMmsGSuc0IEUU9D4f2IOsrJUF1IS8GuEaQwZ5J9RD8yiYOZmSIAGDMSDArGUZTW&#10;C1YwAtqQjIj3CAZWc2ZF1j1FEhmGeqa+GGmmIGkzIYEEAiKgAfZUfZgJ9oBdLubqlLYdHVlYlZAZ&#10;SB4zDAj4xTCfOZJLA0JIMaqkVrT/AK4CSSqkKwIX8u6gZkHar6ABA0kiSq1p0mpwRpEEHtgOBp84&#10;r4+OANTB0OLiotwN6fqyjqZIYaJhVNI+6cESIUA5+JgE51oPunAKtqFN24UlV0/6dtnKpQCIJpMH&#10;KhioOAJmCSpJC9AKCpANT9+AUHtlAE/MRtbgFn1anqFZugNYkTEkdcIHRiGIrBnzoF0zGfwwDrsd&#10;LWka2hYhgGUQrADvZmBmgArJOeCINYbVQQSPMALC1gVmmAcFztBNorHaTJLDMlpJgE5UJnANSFaB&#10;SCWkhYXwHQZfHA5EgVUa6urSX1MlvR+aXYQSWiTSsnLzzSxgkScgGE0K+GsyPDASrADAP21JazIP&#10;zMO4taHcBANczTphExIADAMaRJYFekwK/wAM8ArQCLZLvbuqsNod0CvqJVjoqAKSMzEdaJqIzFc1&#10;kwJqAZjyz/vwMZPMAdVQwCgD1NK6iqwupSAQYqpiZFBhMSCDAIrGYpk0/wA/4YB0abZXRqKsdC6U&#10;VWDMmoowNIUGAevWIwbdpk6SCY1H8UdROeAO2VIK6XB0SbKsOxDVrfqJFCY7qx1kYaGeo1zKimqg&#10;8/LywE11VlNtTKAgFiH9MlmDSoXKsTX4CDUj5wSATJamR0qR9uRwBAa4CBwJMaERmDMQ95tZqATM&#10;mKUyywRIgiM5gZwKmoERgHNMXkIJChe1gZV5WNAcAlgABU+HTqgEB6f9sZTHlSP6Y8902MZ1xE0D&#10;8udWqUAbTOksBQgEkwPIz54RcpECVhpJJMDMQOgxMWdWtJZ1SLJa4NNASbcJbUdzAAd1xak9THl8&#10;cJ059BpPhFQRlOIbY/ieFw0JiS6zANRbMjVlIoaffgtIVgKgeWc6qNB88F1uZyMsbgaouOHaE1LS&#10;2V1lWZcwoyDSZrkMNmTIjMkjwFalq9JxWkhHQw0yOxZZSdRHdbRFygkd3U+MYKQCYipyilTIkdPv&#10;wDjAkKTqLrplpIclQQQCKMRM/LkCJwZ6ESSIHllkCZ6jPAIhBKnQqEhCrNAIVj8xWKmYAPwFckyI&#10;iswCQJPce4qD5zXAOi23qFjqhmfvYQAFXTqdJmR0rJBrUYRqY0GmIMAgAgg1BiZjp54B9Nvbt5+o&#10;DMEoZU9oGq2jQJIiTTwzGAtDEEEAaQY6LRunTpizig3Z3BJu5uoOmWzICqAZiv4lpgR8uRNCYz6C&#10;T5eeOs2l4Q7qCeqoJGpbiZTSIfQ3jU9vTzzwJpHWJWACZ1ZeWG0zOAUTMEsklLhbtGkCNU0rJppj&#10;LPDUecnrBqBM1IynwxnXWy8iaoJGplNBpXUNVs6FAWAJMZTImfjgzArIrOZFCKSK9MdAaPqJEMsq&#10;FpMssgqFMUNCKeYOAAKRQ1JPgB+GBl1wCGJUP+MQgVIIkms626UFP4YS+Y0y0NJgifNq0B8sBItw&#10;CxaELW4KkaQoZcyAciPxAeWEdsAyI6EBRGoRAOVfHAOQGLqNWrtlSzkkCoJgdsAUX+HXCalROZUq&#10;wEdMqkH7x9mAWNIaYIFu5ba2xMEz/lAgitADlgsoqatDDUBIAmRqzr1pgF/Nq0qJVAVZQTJdhAYo&#10;ZrEGlMqZYQ5IlpBOs6ZMwQZrpy8sA7bCsQmkovprq0dqgEQR+ZEkHMCgywgE9TPUDTAqJIkeYwDz&#10;elB0DSe4FmfW4S28KUFyswTIOc4KSKEiCO0sCOvUiDgFi2rkFVbtILLaIfSuiAYM9ZBE5UGCHaYF&#10;SCBE+IkGRn06YB1y1xE1Lp9RWJcg92n5nUGIp1nLIDPCCYM0gmfhPl9uAcUA2wApa6Ao7gAo0EyR&#10;FNIAiCK+eBmYkaog9IAFCcA4pkS1soC6upuHVDl4ZhMwJBIA6zlhs0Kk+aiIzImfswD4gi+mlatb&#10;MMHUKinSqmDImaHxrXCcgWnUBmcyaQYHhgHyy6lWPTJnSGYADR3AloknMjp54Tll3V0hQRLMKgHw&#10;r1wDiS5ZT17qljpD56NNKCGCz54ahgdSggwSFAK6opAjpmYOAkgggIWBGpR6jktpJEF2UQNROn5c&#10;p6YPTpIKigEA0WCAdXzeArE+eAMPrksBOphpGpyoJAUALEjMFpoMJJPcVgVOkCQEgjuoKUBBnALR&#10;YCA65g6zqJZwwIFok+ZkQaHDYMGdOljQEjSRA7VE+MkDx+zASCAQAHLyADpYusvQsQRQ5Exkepw2&#10;YXMQQZNcmiYLGpIHwwD9siAVYktRpkq4VqEBqBT0r/dg1MMpiINQRSTmAQagUE4BF1NSMpg6gRKk&#10;TpVoWQwMGBJ7T0HUY9K/Sch9jp+YHWCCdQXwgfxkYk614/cvgd/yui/tL+13NkvZa1uNpdtXEtyH&#10;IaCbpE6TBC6YjI467c2zMWAAZcyDOoRnAGK8j478R742e32tm7eLbC8lsMvoENtr11xQ3DMgnIwG&#10;IGR64hXLLIZEggGhgMY/hgOg8V7m2XI7ZlvCzcsEsGuqP/FAuEHUQndLsSaHI1w6GIJDTNKjp0OX&#10;XAQG21t7evbsruVujTfDKSpm44ZRHWHWTnQ4eLSQI1KKj+oI61wGaNm5ZVhqRN29tkZWYAHW+lbq&#10;3aBCVJoBAp4DExaIOoJLSuYkYDnHJORyhdiLT27Qsm3edlsXPzBQEzBaIJXMyQJnBBXV2kzAI9TK&#10;I+PwwDm83e03W1sWduLKN6i/+8256bhye19SkgGahAAKDxpiSrAqSTpJAOrofE4DF77YXrO5QWLd&#10;zeWPWCXLeorcthV1Bbt16smrOcoC0xFuh9RYMrDIZyCc8Bu+K3fHttbfHbnZbrbm8ri4LyLctXlt&#10;r6iKoyXWP8wrAnDX5xHzZT06DIaR/XAXjWfbllmX9PeFxrdlChuAJbZgdV0XxQNkQEaKUwzct3g0&#10;9GMZjwoMBpOI5f29e29xNQmzZZrS3FvO93010a7gtD8AqoI8zUVbbbs1LjQDAXIkyJin8sBb7P3j&#10;xuwLXeO2J33pMb25e4hQoVaLLC1cBZjFC3TOuGl24tTNRBIihJmoGC22tDuPd13nrVv9Ki2r5eyx&#10;1N6qujAH1LrQKKSFcMCADWMMMpLEJpVWM1JapOR8MEaLbbtNttLG55Xcbm7vbKszehbTb/kWaEof&#10;xdxLEKsmZ8cAoU1AMJiQMonM5mv24CVteYtb8bR7+wu3LCgW7l66rXxdCN2r6jAaEUT2qImOpwaC&#10;4UAe6VFVkQDWpmOk4NWzuzJwjb69wSbvcXNn7ftby6q29x+mcnUWDBkFgABUYKAzFZFJOB6V60SU&#10;3OsD8LQcs84PTA2st6YFd5j29y1tbW99kXNkWEJuNrbfbRrkWzpBZTqNJAzANOjiXt4D3C0RNKgE&#10;zkYpGB9GOM5VO/8AbP0/u7Nk2T89tdwti0Lt0C8fSNtyzIWZoJ1fiGWazUYdRrwuAnboQwzgAKZq&#10;VODLLcjx/te7xF7b2PeW921+zuvSYD1xcuKyjSl22GAUmDAUCAApIFcTE1zLbZRBJmBmMoAj78Bz&#10;bkjxSbM7Sx753F206WbD2PUukek4BuXnZ5CrIYFYgkxNKyAbjkKNuAJaZ7pA66TgMobHDcZZfdP7&#10;ru3Lg9G1asbdbwe3ccMw9NkJIhO9tJMZVywb2nU/l7a2fMqKU88AfG+4eOv2blzlfe/NEq1u5Zsb&#10;Xc7zW7nchUKm1AJQd1QZic8FbLo06LSnMCnbSSRGf2YCVydrZckvfynuDfaFu6rrs95bqkllQ32J&#10;KGQGAYV/hhwB5BDJUiQK0nAZy8myRW2/+3cndW0t17V9hAO4CjQLgImgkhT5SPFY0lvzLhVTMCY6&#10;wIjAM3Ret2o4Tg/X3dq1bsl9wrMC3ol7wc3TQsT0JMGMGLu3VioZnIkGSSaUn/A4CLd4X3budlZ3&#10;V61x3GIyzYUJYtuvqNNtFtmasKhhOrwoRhaDb6pVCxg5li0msV+OAqd9uPda7R0v8rZ21tSxd9vZ&#10;2wtCxaX0hctW1EH8QZTH+aJIw+7Pan/x7cMPn0kkUgTOAy3GbTZctrS77u5H1dpfpYW5ct22tkhi&#10;yRB7oEMQJIhsD12C6bdq3r/y0ktkAAMA7a9obK5ujuuV9wcrc2N5CL9xDegWo9S4WZmkyaEZk/fh&#10;JubkgEmyCPwmKnLVTriYgVtOF9jW7jWrG25vcrcq+5s+v6etu4CyST20pHUmYwn85yP/ACUUU1VH&#10;zGpmTn8MUWNpfbewt3/X9ncpuX1Pe236myzlVtg27YXQKJFTqk64JM5I9IMw1bgyDqJQxUef9MBZ&#10;2uW/SWC2y9m6E3ASzt03qFiqgdyGpkknUWWJyPXCGTblhq1PWoBoCcvP44C7sb/3TZ2Vx9ja2XGn&#10;0iivdNprjqFId20jSrrEIQJExGEslpG1W9v3A9rGSp+3AN7blOZ32yfY7/3W1tLqTdsbcg37YVCK&#10;2lgAQ0awepjKMSx6mmIVZPgI8mp1I64DA37PC2NyC1/kN7ZS2qi0jOCdI0G2i3RQK1Yia4j3QU7n&#10;3NMgqmApFa9cBteBubffm9sOI9mKbqp6lzdbpXdryMgBCkQoNJGZ6dZxFfQ1wiLj5MCTIgnM/wB+&#10;A2fE3eS4zjUvi9xvFlGuWGtW10taZVhWASSpYBiRNIbuyw6tpyr6La2+oJIlukkr1GAoOQ9x7Bru&#10;yvbrlt5zz3LqWrqWEf0tibTzptavwsTEqp864btWrwlH3KpUnSkAxMTGA0vO83wDMvJcR7F328i0&#10;R+r5DW23FxbdV1yKKvcDWsTSmHBa2oMXL9y6dR8shWh6eGAqL3N+995sRu+J9rcTwm3u27RYektw&#10;XLJf07Q1AQTQNIr/AJqHEVhsSWYW7rOAQDJIiZiD8MBudvufqt+m22xPO8Pxm1v3tveYpas3HDrb&#10;1G7buGSrtqgHTpphtLwtgC1stCCCrQCHU/DAW3Ke3H5fcet7g+pb8lybsbe62C3rtk7V7VQW0miK&#10;ncFoKiJywPU3LVXb2kI/FABKkAEqD91cBEHG+z9srWd57w57kNsWDpsxcf8ATbW8hPp2NwwWNRqz&#10;EViIE4Qb3IAgqyBIAaWqtYOmh8c8Bep7a+jjbd9rf2fKbrez6m1jbG3YuLfT1IvqxVQhILMCMoyY&#10;xhVx982m4m7toATqRiJI6tH8MCK7iOO+l+2bkuM5H6f83v7rvYu7HlNql2wlu4wGhSyyWlI1hg1D&#10;QCcKW7vL0hd0jVllBiPtGAa3/B/Tzg/T3e79i8zsoe2U3W42XqWr4ZoJNu6AxDAktonpHQYMtf0g&#10;tuRpDMGGoGs+J/lgI62Paw3u4sbD2NcF+9tduu2Ztn+n9RVuG4WIVe2B3UzHgZhr/wASq+s7GdZR&#10;WqT1IB6dMBciz9RbXpbk+2uJ43aWLP6Ta8tuLG3Crtrba0s7grm69rBjBpppkYc7W0rxbuFADQBd&#10;SkGYn4ik4LJm4jpS2ffXO7viNXI8Jt+VcWR6t71zauWCjW2um0oNtZDTcCjsp5YWnpsjudleKuAy&#10;ysFhECdOZwSzHCt5Ree47k9hw6/U3gNruuM3DbffJY3V7cHb6rvq3e2+TCLIMGSJ6CmHLbbpwDa2&#10;K2rSgA6gA0LSBOWDVxjrmqjl9t7H4zc7lOc+rG69we4N36lvZnab3dHb27l7/S3N4qzIYAIJgZRG&#10;LEHcWzb9HY2ArdzaiAZGZCfzwZcca37O5VeV23u76qe77u/2b3tlsbexssFt2Lji3Db0kliJhWgZ&#10;1mmHkfknE+ntrZMj0haJAEwGLZ5VwGf3vG/RXj3bbPzPvbldpYTbXtxzG45rabTc3g1btm3tiTrP&#10;qAIWEZRAzw2y8jA13rMzA9FPT0iMyf44C2229+i7O93iuD9ym2dot24/Pb08tcvEXfTK2rBVjBTU&#10;ywYFPGkW9+tYIt2/cYLV4cSZELMUM9IwG19qr9NNtc5HdcB7V46y279ROPv73YXXs20Rhc3dy0Lx&#10;DLcRYhWSskZCcV4t33dluXgupmILGTpGemSIOA6/uOZ9q7HYLu+M9uX+QsWdpZtvttkq2bQ30anD&#10;2yG1JpMKTEEwZE4mJxd24vZcusrAqzm463CAZocxXL7ssQc35T65+3+A3F9OU4H29xt7aPZvbLYb&#10;biOP3fGba9dtlWZjcDq95LfbeRlI1EmQYGLuxxKi0y3mcuSqu7GS/cWyk0gwcB5u93/uL3Z52zyP&#10;tfb7PZ8dYD3tjxOwtraTjFbbiwhG5Nu2dfqarwFakDIAYtLOw2yMpTb2pmSQgoQI1ARAwHnjn/rD&#10;7v5Kxcs773Xzd60y3LCWDvbhdrBuNdO1dwZZGJnSc8TwAgAH4cigAEA1E+GJNbnNq/JxV2fkd5eu&#10;Xy4V2uO9vfbi9duG8xkM7SQte4EDLr0wj5yQYpUgmQBPhjSLqzfTiNts7+3tFru49Tb2Rt1KX7pZ&#10;SIF46jWkRn4+AicjqjM0AFchgANy1kWX39t9tevXmb9OWN+/uCtoaWuXCDC9T49ZjCgpFYgip1CY&#10;8wMTORCbf2N6G23plKMFsWUZC4P47twijKSRTp54VqJoBQn5j5CuWKIzbW3tvzd014FVVH47aO1w&#10;XLTdq2y0EgSJJGXSMJAkwDqMQWbLxpOX24HokXSlq3cNy1+jseopaxbruNDgMFuPbHcYFIk1wRKg&#10;QdVxiQQFyFPHBb15Pbb9Xp/WW7234LjbNser+oKvuNwjMRrS04nUZmg8+hwIgdzS0zpEwK9CcEL/&#10;AFJvs77HaldvcK2f9xu1v3xaGlXuSCKyIgExPlhIrED7I/ngJgFvaldYSGdWN6+Q5tO1A9u61DSv&#10;jGDgT3yFMyB18sAxc3txm08ftrd++jKy7nceo1rWsq19nu/NSIHSY+JkrkBH8z5SMS2TqGdul+6t&#10;y9v7v6gMTdL6vSs2NakMdLQIBkr4np1wnIiafGkx4YokgobYNn89k0HUNVvbE3HDW7juKsJHcJ/h&#10;gqCoFYqcz9kYCY9p7y+lubjXBKXDt7ZG32hLAxrGRgikmcHNRP8AOtKYBgI2i8239J1Ukagh222Q&#10;aDrm4sFyBJIGFqxE1iszm0+AOAqd3tU3S2rotPuL5RT+mBb9FcCgQ9pgSTEfJXCgzEHT4gycz0+Y&#10;nBc8YVrcfsv1dpt9uHvg2SgVE1WNqy1tBdtbNNOXfkemAoLyDQjMTAPkD1wTB3c7yzspawvqpdUK&#10;q3VU3FKrpo2SwciOn24UqhdQM0ivnNMZ7ovGPmj7vkd3f/Trat21uahduwJtl2zZnMjVFDAiMECS&#10;e0AQIJYefTFll6Ic9AGwlq7vbu4d3F1LNhiNun5RLC6BSImBMDCvTZjSchWACT4Cchita63a4Vdz&#10;luP2u2uM1xIZ74tIl5GtiD891bdZkErWcPrYgVPWZz+AriOk8XPNZnd+9dqbjG1aZmZCpW1FkSFn&#10;X6i9xJMzWvUYV6CGJkx9g+4YrX6eqjPvnkbZcbSzttstxHtt2C40MI+ZhIA+OcYdAAyAHSgimDeM&#10;M1uOU5Dckm/urzTW5XTq/EupVofLB4CI1xrndcY3SYI1tJkfKsmcvDAwDOqcwFodJHSPGAD/AAwM&#10;AseFZ05TUAGNX+MYGAOQZBNAYAqftJ/wwMACICgZUisk/wDpYGASxFfmInqTNKAmc/vwMAQMmsyS&#10;ImZJiDl/PAwDygCI6CcgJ7oKiB/PAwDxKgg91e2AQDnQkRTLPAwDJKyvVornPjJb4+OBiZwJS6iK&#10;kMe0Fs4BH4TPlgYoaYhqVIzA0nVGdZn+eBgFwCo+aYrH4wK0iv8AHAwDcqB1MHVOYAjJVM5GmBgF&#10;oEgKsZkCSOgk0GBgHENSTAgH5gpWciDHxgYGAlbcS7xJ1BRAAlihDJ8RJmfvpgYCRpZHWEHqEahB&#10;XQHPcsZHSKkVz6HAP86YCcA4haOUPy6QM85HhqyEeXjhs9KERWAY6Gs/4YCWGXSZAaSM1HyjwBMS&#10;B4+OACCScqDr06jAIftWIUnUQoUSSbjjuZpE08RAqME1IgzJP2RkMBJ2rLLalKgrUEAnTNSKxHWs&#10;YQD4EychFa9MAd4agG0AzJEH8UxRRFRkf7QBBqIImAcqeFcA6rUCFVZmUNp6ggzq0r0P8sODLpkC&#10;QQcgTMDAQLoHqM6ACSUkOGmICd3h4Af44Qcz8evxrgm35atdmFTTcAGoH5pIK9SFJ++SKnDRaUpM&#10;TWc4GJxjLzyzss/BeWVA3KgsCACaNpBSJ0DxJiPLxwlfmGKyc3HphyzHULjHWqs2k6p0SF+UgATn&#10;GHpGDXZtEQybcEkhmgAmRcKn8QM0FK9csFmKYN6y3x2Q27qrjSWkt8xgJkATl1H2/bODwdoh3n10&#10;QsCXIDzSI0yB1EdRM0OBPmB8cvtwDF5i4IZS+lCv5eYhjNepEx/LxweRjzM5ZddJwDBCMg0qfkBh&#10;lrq+Ui4IER1Ez/HDiZdc6T4RgIN9la62kkGEIOU0lprJAPj/AI4XgIPpTdZiv4m/HqABWJg/bQjp&#10;gYBDKVExp1oynSZJEDTM/wASB4VwMBFK5SqltTG4QdYatC2Qg5FcwcDARlChjRiAdQIkkSCpr1Iy&#10;wMBJ3ChQihmKklk1jQQngGpCnOIzwMZs5lVHKnRMVDKPAeakCa5RBnAxpCCATcLSCAKxlpyk/bgY&#10;CVa0FGksrFWg9HgTFI8BJkzgYBKWwlwMyvoYqApqo7syeo6ZZeEYGJc44B3Sj3ACwA1FUY0KqxPb&#10;Ums9Zy8AMDFERoJB/wC7ukgz0iZjAxnH1ZVa2APTtgDSwTVMEMVWa2mn7KjxwMaRFa2AzASSqNJh&#10;dStMI2kxAjr0wMA8GChRbCqRbRlOmoORZQJzXOf4YGAZsBRcDDSQxABuAhQZlQYqpGWcYGAPcal3&#10;BZSysGDKSyhp6d2VKgUOBgJLH8sKwAA0gAKfSILQWFaGtDI+OBgE2Q5UsE7VkBIMFZzVUz017v54&#10;GAYu20W5qC0JBT01GntEsjE06n78JYSPPpgJ2z3Z211VIEs7Erp7VBeU0gVah8fOK4YFCaEgknOP&#10;sGDOssmK098i7bFwaSwIUDtJ7RDEkZ+MR9uFnPUQCemfjnH9+DSDbMqVVisSHbSoIUCArdTBHQ4U&#10;K0gEZ+Y8f44BpgUOpSwJIHygEgChMDKBXzp44WtABkaj4+YwEXcQwfQHCalJECYYVUiZiZ6z4YRc&#10;MD4/0wD+xTXeqAGRl0yVopMt8tAKTWScRWNa0kU6RB+/GZzcx5tuba3e1tqSyaE1JoldIDNIIST4&#10;kV+Ezgop08c61xN5bOGUkH81GKyylgEYGGCkgSP8sUk+OWGLhEmI8OvTrOLbPUargoTuftRmuD07&#10;i24he62oiTAMj4DrEYrNz3FUkzJnz8IOLMWZg7x7DX9Ja3nKNapaULt9P5bWDMOzrAJBBiK08MQr&#10;66dIEkARnU5ZzijrPtLcW9xe3O43Ft1u3SHRrSJChSVRF0Gi0r1AyrOIV5AUJrqjInKP/R/ngOm+&#10;2t/fXlrG1dmt7V77uXIXQXuHSussI0gLkBq8cq1woArAEu0qKltPiSPtwHXURru9uX7D3F2+z24T&#10;cuHUIdyx1LctAks7ADWw0wBUUxMYKEChtPiD5io+zAc8tbjc3uV3O83Fjb3S5IS6l4a4djaFy4xy&#10;1zqETQkiMsZ7d3VS6KaqgUldMZiDGDprLdLI9ifT/h33nBKUP6b8u4xW7F07i+1oFLto106V7Spi&#10;laYk2E9VagEsYiQB9+WWeDnZi4Yr3Ryje3t/ddWcDZ2C4KFnD6rRQJ6ek1DQygZZsJk4nugDKgei&#10;1yiegX+xwHI+J5O7fs8hvtzsma7ftXNupuMbya7ra7m6dTQsJgaQKGM5wlhEn/tJrUTEVwFntUR3&#10;2tnTbtX3vJZdyqK42ob1H1Ax3FoBcZChxEFlj3VOrotYOcjw+GA3O89w7Lap+lZvQfYA6X3DLoa1&#10;alWt3NAIYSSWdV1RE0GJlmyHdbde2ulpkt81JwHN+Z9z7jieK3/Lg6X5M+klyxHpJtqguLYJDQsL&#10;8a0xodrtBY7oMsJgeHgcTPOB5C9/fUjee6mbYG9ba1tvVtO1whRrQEK8QqkAZQIIPwxbLmDByrWc&#10;8jijzzdaEKr6em3ccBlXToMQQPFYPwnMzhcwD9/3DAUV3bLd5LbXjbDi6FC6dUJpMa2SYavh9uWI&#10;7sdakERPn4YDfbDZIeL3oZGN5E7NT6ixF0MCINTpkSB5UEQJH8s88S4nIiJb3FhtvccIoBUAIFgE&#10;dy0XqB4mCM6UxHYgQB4xn49cJnHI3ezF02rl5vTtNctm4ttFcwAukMSstqpJUQCKYQAASw0jVAqY&#10;g5AEfHFFom6utYSzoe4Bqva1TSQjKCzIV0zAEntzpOGHmKRScvlgD7cBpOL9C7ctW3EpcawFaba3&#10;1cMJZH7ZjLT4ZHENtWtMj94NfP8AxwHQNsdodtyxe8U0AWwwt2vT/LufmA2yR/6RkQMSUUgmaEgG&#10;AB9s4DHcjuVK2WsnUlr1LVbpJVFaiBLcQAevQkVOGSD3AVExJBmmA1Gy3NlRYvKXW+bOgprRml0I&#10;OkuZPawJAE5iM8MXE7wcqEA+QPUHAanj+UsjYbhX9JnS/Z7HKrGkEUdRDRQ1M4aNogkzMEEGDM+F&#10;PDAaKx7g21xtuLdtrYe223uhGBr/AOqUMJERSM/4YUkG4p6VGQB8ajPAVu93DW+M3dlAttjeF5lF&#10;141SqhUcgmREnUMpU4lmiMAaqQ3QTXxPhgMHbD3uT2u4uq7NvNvetJp16iSk22CKD8zio6+WEKaR&#10;WKzECv24CbftW7TAXQBJtFCytdYFx3aFQGdJgET16TiQLa+mxyPSfwyZIjAY3cc1uDye1tkXBYG4&#10;CyJf1mW3KNrPyBwANI6TTEYDUPg0nLMV69MBuX3CbS9uBJOrbKLYdg9vVeOtNSrGlugnyOFVhgDM&#10;mgkUr4HAV22uWkO03GhmdCfWvICWNSVWQasDIIMAZ4dtSokUgrB6AfbgKHnV/Vbm8Crg3bdzWunS&#10;Wvju1gr+L8NScziYrQ2cAme7pSmAwG/2tz9FbZrV0lNULb1arrC7p1Ff+0HTqGeWG74kiBXy/pgL&#10;b25dCrfF1/RRkqhtgPrKSW6kTAAINc6HEjbrnWKUnqBgMZ70vKfRRbY0mNGnvQOYyoMh8xHiJw/H&#10;T+H+GIMdaupbt3dLGTctuHIKpC5BQZBFKg9MGiR9jThmf3hnk+TW81vQhUPZZAoVQhdlknSsUMAk&#10;1iMP/wBcUUFm5cmzc0MADcRnBp8wKgAHInLBqMhWPLPAV3I3TbtgldYO6EdzAkgSyqD90QBnhwgk&#10;RQk+IimAzabu2t1WAdSL8lRI0sxrlmDl1+zAQZCsmfsrjN6wJ5C5bVLlxWt61uA6SQrXGYT6igCD&#10;GRpkcSxXOhj+PhjT06SzXFc/3F0i80VIYsWDEGSTJYAgUrFKnDgSI+IP9v4YNKrdbvQraVnVKrKM&#10;QWnrJz8a5YXQQPu+zEnAr2u2mKpDJCkgAqF1NIDas4kECCMHiimvXewqv4Z0sTJgkFpmv8YwDTPA&#10;Qls3brEWrV25/wCgjOft0jBFlGbKP/ZlwMw+nG8jd/0thvLlYPp7a8wByqQMJ9W3X8xKVPcKAdcS&#10;8M92vxTR7b9wkBhwnKQW0gnZXxLRqCimZFRgvWtf+5E/9uHXDJ36/FIb2j7oRQ7e3+WCkSD+ivZE&#10;SDl1wPWtZeok+GoTgd+vxL/9g33Zp1/+w5zOkgEN+g3EHUJAFM6ZYT+p28x61uZI+YdM8Mnfr8Us&#10;fT/3sbTXh7X5k2lALONldgAtpBNPGmAdxYH/AK639jqf5YZJvrfUSfT/AN7vOn2tzZgqCf0F8DU8&#10;6FEipMGAMJ/V7X/3PaHxdRgXfWeqda+lv1FvMy2vZfuJ2UgMBxu4oSJAMjqK4SN7tDluLR60cH+W&#10;Kn6mnxT730a+qO2Cnc+yOf2+pxbAvbK4jamXUgKmo1CNJ64Q/I7JQT+ptGPBxTA/U0+K94j6DfVT&#10;e7q2g9l84NQBVTsNxNws+ldIArPSMQW5LZuabm2QCMmWpYYOO23dc12Ha/Q36l8ZZtWt57N5VDet&#10;TobZ3mojQPUgdPliPHC15DaFZ9a2dNR3AfEnwwWbY1xjKt3H0c+pSbyzaX25yPcwt29O1vsWaBoZ&#10;mC9CYzpkPDDH+6bGSBubRHWHHaR8MGGyT9vv1Ze0j3/ZnNJcdype5sLttr2lYIhgJEGSwplgHkti&#10;0MNxapQ94qAZOMTukxgR1+h/1X2Zu7a77N5gyxe036K9pTXQMtyPCZMeWFW99tnI03bZMkiHEkZ0&#10;GNfiInJ/ST39xtv1d/7e5Cwl60raX2l22w7gCdMGJPWgw9+qsiAXQE1zT+eJJgY5vpx7uuC7ct8J&#10;vWS1IYW9vcVkgw2kAT0M0oajCl3Vgf8Arbf/ALcJ8Di5a7vlEW/9PfeQp/sHKQ6Aqf091y2r5S5Y&#10;VJpJP9+HzfslTpuIaHI+Xjis9VcPbHuLbbi0N1xPIbclgAlyxcGtZhSVAkV6kfwwQAOcRBmvXGNc&#10;y21UC+923oHpXrNxLjIgu29IgCZVxSKefngygaM/gcxMwaY2vbtZnBmxyKWrl1hAU3IDIyBaNFxT&#10;p61+3ywNNDJKzUdMqUxLfgmLOqVc3sm7cRA62zbsKSGGq6w1Q6iYgTLVMYSBkAIr4/ZX78TO3w/x&#10;Q+d1cm4CwJtlFdVYyFY6k0McjmDTp1wkZ0EzWR0ilTh3c4vAd3bHS/4GGkQ5pdLDRDAyYGRP+GEM&#10;TJNQD08P7eWNCw2OzCj01BaLWsshIMapGquQ/j8MNEwCR40xmSy0bLYbZ3vWdNt7iIjN2iSRQxcB&#10;IMUoY/gKwLzhpqMiAcu45V+zGh2D2zxNzZPaUIRfvNbd+/1Fa0lwMxEChM+c54w3NvbvH9ORqAMG&#10;KyJBZfh5YOvinNr6m/tk4rkuA2+790a1S/ukW3txB/LZj6Vm6xyZgdMBaAHOuOV8vthudx6QANi0&#10;wiABMDtUNTHPu7bZI9Otxy+wf0o5x+E9vW+SuXbqcvv0u60a4GdNTar+7ZACQnVpPXPEDi99uNpy&#10;aW9o7JYsgMQpMShhsznhm6zPxXbXXbXOzX/U72P7f95fTrlD7p2G13/Ic4l3aAb2zaY6Nwunb0yC&#10;6mEQcgcxTHe+B9z2OVU2NaC7aKp8wDNq/wA3jjcsvMePfS6PzYfui/ZP7h+jO6t+6tjst3uvb3Kp&#10;vNy9mzt7lxNi9qSzW9KgC3LAaehigkY2KmTSaR8fHBh84+QsvYtFWtr695mDhlH+nqooU0EedcBg&#10;D5Z+cCK4okcfduWxZslfxIdB7bY0tptn08okEtX7OmIfogBngSQVBzMYkyOkW/denebPYl2G129y&#10;3da2GBt+qh0kxIAAny6eEYxPuGyxt+gg1O8rlBk1E9YwszOXTxXGz6c/tH9w2H3ze4N9fNvYbAK6&#10;LqCDRbASbQukdzSQBOZkVnHOt/xC2rJ26qNV4EmKdKtJr5VyxjtuvOvV313l5j6t+wPrCed5Vuev&#10;7m4dpxd0bcBiFRRX09u1pGCkgAuSMzMCmOP+5OOtWLlvbW1U3LmYFSZMkEiK4S6zn1r067fF9Pfo&#10;z7v3nObDdc1vrl1dpYTTZ1AIqhVlHRW6aWBpInKelR6AWx+j0rLpoiugR0PXC2Wyz0X/AMZ0X9eb&#10;vIf74b90WttuPVDkgblhcaJV8jRiD50x/9X39WoCiAsmDUU7mgnH19+kuha1UWS91ratcDI7ozeo&#10;UkWQ7pAWubGnlhMVzpU+OkFenxGWAfS4pUFELsSluVVrZum2/dcdHiNLEyM4mKRhog5GpI6Coihp&#10;gLW1ctt/opdDi6q62cFdzdJBtKDNRnGoapwgkgyT0rIgQKxIwEm2Q06bYab1LadwDNVnGmYUTFcp&#10;8xBxNKiPjlllgAiqA12bJXTDMp0yBLKZrqJNHrQ/ZhJAMwSCIJMkUOSnywEkPfX02uG36N/1AF9J&#10;X03LYl7yI1S5JhRWADhJEVyIkzPkCKDATlZHhA1w27hth0Z1LF2Olm9QgxlOgUzmtMJBPhQ5D8Ug&#10;V0k/1wCjbBFXU6LdTQI6mg/ITsOrquCORrlBpUmDppP/AFwEhB32iyhbxVm1MDathGs65OkQxQgZ&#10;AZ5E4I0JEmlaCdQyywBg22S23pliysGllRU0sCGRx0E0ZQYyANSEmBSsaicyQBGWkR1wEu2A7M4V&#10;dQW0txgyhmGs67pcAkrArQTlhskySAxJI8KA0+/HDb81VJYa1NtjZtq+sqmlmYvpBV0IBIkAGmRi&#10;mElgTmcj0NCBIr4GmFsvQSrNpwjvbRToVXBZoV7RbTcRoEiKnMR49MJIHktMjPxof6YipVp1GkIb&#10;17vZi4KSKR6Sg1ZaiNVJFJicJIyPkJoQJjITgJCFQhfSApcqi2lUsD88hopA+bOs5YIyYWOucz1z&#10;EfAGuAet3EV/VDmGQDsSAPTH5ijVB7upGYjCSAJiCNMA0PQySMBJt3WuMzOHLLfdnsqSALZWAysk&#10;awRWZkT9uCM5EEiAKQKzngHBo1IV0IzJdpLumkiim2Kyw6ZLQ1E4TVgJmT00jtg/9MA6G0sPStyl&#10;sFZN3SzNogkOFrq7qEfyGFQe2nWpMHWJ8PLAEt1QzLckjSUi32pYMGE6lROfhScxhMUnTETABEV8&#10;8hOAWLhBtIt0P220UlSXIKjuNdXaCBNT1yw2IVRqzrpoABFTMZ/EYiyyLIEamNk6kYIHCMzux0hF&#10;AP4SmbD7fgbZkLMkEkgkkNNWYinUYjUuTtplZFuESbDg/mKuk2j2J6eqoI+0loE0omv2xkKx3Tl/&#10;TBTs2CSoFx7ZZbSs0KrMFgksKQJlq9IGEyIqJMmkVJjq3SuAdZYqOxk0a7hOoQCV0ookyVArMTnO&#10;EnVQgCVAM6VmDSfDwGAkD9OvrKfUC3C6ELccqCpLXBP4ZEmMpjLBTOolakfODIaBpA8wMAYtsoUA&#10;n0zpQJoACAtr9SM0J6CTJwRgg6lNRU1zFVnT5z/PAOo5tNOu2y2j2qpFvSpjWe4VGVAZnBGScjFB&#10;EzWIAp/jizGeQqxKIFBCtLMHnuKklirB5WQKaZnrhpwSIkh4JICypAzMnxNIxvTtm3JOqVaJGohV&#10;NsQtpg+koWoq+mhkKKkUiZnCYg5QIM6v+3zA6mCRljpttO3jCnA3hqYkrpZWUgl/w6GzCAMFbqD5&#10;DBlYhQyky8sQYJ/CFPxxjXf6uf8ACJALBi5KtbULbKqrUCk9zXXJiIqJk90GMMxWgJNTI1UJMQyC&#10;lOnxx2aSg2lGUlVtwF0ka+22dSBbpAYFie2OuEZgzBiIHVe6Pm8Jr9mAk19QBUIUA6ikhLnZqJ0A&#10;wCcjAgycN1zpBbx85mf5npgJahWdotuWCFjbcaVAEKAR1OWkL83U0wVI7esz0AM0+2sD4YBfyu5c&#10;AIioe4jTpCa2UEDVC6dTAV6UwllAFSaCWaZEkVgfHpgHrdwkgW1JcvCots22DN3LLde0UK9D5YGc&#10;/wDo5SNNRJIwDgMlBIUK2uBbYXCSSEVrkgUIovX78IaRkCDOZz05mYnrUYCVZMGJV1ZNR9NSZLro&#10;tKrNFQZWajrSMMkLJP2jMzFYkYCwRrqKs6X/ACytwKRbClzVlZpyWQdWRrgmAMya9NRPU6iBHgMA&#10;EuNbYQTpD0dQHLKq6UuUnTQgTnFThplmKkwCQSagTIqP49IwFjbuUM6U+VZtrKs5WGDzXtXuBPlT&#10;AAUmZkjSIr4fz6+WABZ11CB6YV4UAMoJIMyYgdJzOVRTAJpGYrq/7pM/LEV8R/XAHb1IFX0xrGm5&#10;biQLShYVDfioE6obxjLCadZkxQ6jWYoB5ZYB9IAJh2UFgrKQr+mvadRzgxJYUmPCqdJihXOHqZE5&#10;nx8BgHjcEv63qEqpFrSqhDbIHyQQBqgkAyZw2wrBAFCTUkST1+GAlWZGkrrJ1IUlBaYBV0OpNSZA&#10;AJJHWaUwZBAaWrEEBZUECCRPlgFLci5bItqRJ9P1L2m4PVYMqMq0AmokYaNT8rjIASKdQK+OdMBL&#10;WiF/URhB1MVhyGepbQCIzn7CBgwTqM0gEUUTIoa9MALijQgRld5FGuEoSZIAK5yOh+7I4PtErWAB&#10;WJhZgsSOg8cAkl5V4Uk3GTR2hKqNNpVObPXVMCsjDf8A3AdB3Fu4qaEFfDr/AEwDoaWNtnDkLBCq&#10;3pq5rKN9wykmc8JcGoBn/wBlOUyRHxjASbRkjUqqYJLB1EHTAZmr+HVIEYLVpUSFiSGJB+akATgF&#10;6RduEgXGOhvSRWAcrUNJAPQSVnLCCVpCk0zrMxEDr8cDj0PCZbU4tguoVQEYhWOpVLHxkVzgmojC&#10;ZrIBHaJIikif+uAcdWUlGa0JuQEdmLflkDSijJWH359cBqkDU0qSYJ7R5E+UEgRgDRSttnZbQLAK&#10;pRWRy8aToEiQRRiDl8cN5kkEAxBplSdRHmc8BKUtbQC4C0fKCYBIYCAwMQoiCa/aMESrEAaTEnVk&#10;FqQAFXrNMA6NVsatLW9UKLZ71ZkAOrOYPzH74wgKFEx4wgBmQDnFCZAjAOu5u92swulmv/lQROl2&#10;Jmi1MyBlkMEY/CtBPUmaTJIwWXBy1IUC48yAclTUNUTU/i6EfxwTQcjmsQYlhmsRjntrbeGptDyu&#10;VQtlDamZR2LQpeZjRVC9SpERGAKiQsEiDmB2r3UPjXHLaXXisbWWlo8ErcbUgIZCCszcP5bMwNCs&#10;CQOlDXCXJIEjLIlifOpA+04ka0/Kc+XXogFquukISGGlgACSCTkDNBAw1HUlPGACSfAg/wCODWZ0&#10;SVYoulTcXtiWYKqxHaQekmgH2xhIE+IAp5+cfHFU+zhVlRbJbRrLCANR0ppZBUAVHUyTngo7aEjI&#10;QxjI0j+tcAAVLaSwuSNWq2pKjVEgsooZ+4dME00iJEGAx1A5T8B1wC00IzMe4GTqKk2QqwWJNT3A&#10;CGHUdBTCSILR0M0mstEE+WAdLgpbAJ0sAJcr2BU1nr1FcqHp0wCBWT8oaakZiDBnr0GANXlVNVUu&#10;Sg1KwA16ihUxRSDJiKgRWcJjIgMB1kEmD1J6AHIYuv5oJEli4e5bLHvlGCljTTbKt1CkCcyMA0OZ&#10;iIED7zGO6FJpYKCsAOdQLS2rTClnBgafBYpGEzlSpqYggeXlgHxGWo+mABUNbuNBg1EhviYkUwmc&#10;joBA+VjkSaeE0gYB3Qw1EMwcE6rYYAaFGZUGhiZMwPtwZBgjtAqTqyiNMfHLAJJQkNOoGoNruIbV&#10;rlWEdgkgR92CMZmtZoIAMwdQHhlOAUpYa7TFllZjWS0aNZFt6x4jpM+eENGkAHSQIJMV0j5CBSh8&#10;sBIUSzSFYN3aAdM6jJuBp1DVAJ8MAnVIUDTB+bUvWZata+GAFQEcs4M92kK5cEaV0sANNB5yYOEt&#10;I6rCkK3+ScyWByGAWuloEMS6sykQXAPadJFC4gaifMYZMZEMsBYM9rEGeuYjASLZOWpLrCRDiGAZ&#10;an/tLHqKGcCgY0ABWoMqZ+NcxXAOK7Oiq7amV9QKhSF69woJmF8s8EwAMTMwJNVqIimUDABWlQxA&#10;UBS2lJt3ARUXM6gT5ThBJESAJ/FlqBpWPDASKOSpL6l0h1LBzauR01ePQ9RgiRP+UyW0gyAIgJGA&#10;dAosg3QV0EuhGpmaWvq2cBcvEdJwgR8oUZg0Jr4QD8cA6wY6HN0lSukjTH5gapuKgrkJgnpPhhOa&#10;gywE5QDU1AIGWAeU6WddKdq97MxDNp+XSSO4nMafhGBJEEChAiDJJJjLzwBr3sQ1xQ0llJHZbgah&#10;6nXt6AeIPTDYC0mNJM5mAAaknPywEjU2rVqEgSQiqXA00RCfExBPwwVSFEChrBMvpENpUVMHp8cA&#10;+dALnU7EjN1nQrkMQS1BqAAJj4YZJEiAKdp0qANRBMnLPqPswEqGClmiSBPqM5PpqcyB1GVM+uEE&#10;iYhRBIjOkUUg5/1OAWoOkku7FlIDEkLNC1xend0mPDPAEgAfKCGBDDqe5f78/wCGAUQNL/5tSQVh&#10;hpVYerUMkRPX44aMyIgH5iDBIGqp+HQYCT+W06ySAVCus6TSe+aLWWP3YI9pAPcBmCaDVGoAnqOv&#10;ScAahyGYMq9QQvc5DFbfqFeh8qwBj0B9Jt0gDWWMQSprJkCQwTMUzGMy/VY8vuPyvjP/AMpXtu/u&#10;fadzlNuiM1mzavH1dK2ntm5pKG4TpMGpPXHoMPpORYCsk9xUCmNPE/OLuOM/W7drY3Vvasy6gltS&#10;tgbksVBuFKwgNUXMxmMJcJclggNANQoVJ8BgHeEu7/hlXaPvW27XbhLJdCelu7VoaBLmYkQ3Uwem&#10;eKjcF7bQo1KKkmhBCgdw88B6R9qbfjeS2C/qLyWd3esyhQC7Z3CudfpF2gCT8xUUC1OBZfUe4AUk&#10;k0AOUAYBn3Tw42qrZsXGvI3/AI4tT69tbITW5uX17Y8QuYgzQ4kB2EwSJFBQRWDgMXuOLsOlv9Vt&#10;kKWGX1CQbj6VTSGUp3SPwtWDAxPsGg1moIJ6hqVP3zTAcp9z7J72obLS9i6jta3DOEe3uLd0r6bj&#10;pCRouCpINJrh91VwSFIGcdIiVURgMpxu55DYpaTdb57otXWAuMzes7tcMtft3ZgwIiYpPXEb9ItS&#10;Q0ggkE/y8sBtG9974ui+pttO4ttt7dxLVpy63flIZyAYmgb4A4IhQYCHUADSQTNYNMBJ2tzd7trj&#10;bjf2E2l1029y2otgWLRYn1rUmc+4FBNeuFAl6emAARJpqI6iDgIO6Fjayycq5tlHtqAxWwVI0M4u&#10;CukkQZNfuw3uVckKGKjWMhAy/FgL72jvOM2Vnc3d1szuGuWSUcubt9r2uioZ69xcntWQB4YY9JIm&#10;5dBgtUnuP/cAfDAadfcW+uvHF8XAuOty1bW1dbbWhBTTeZJFRUaZ6yCcHbXYovc3TJTMEZkx0wEL&#10;lL/1N5LeW24/j/0irfABe2FuPduP/wCqF5jFBme2KThQXZNN2MzEVpHlgG72++qOzu2OE9cWCoa4&#10;24T0IuXLoCuDcmq6WAkZHLxJm5tNGn0ZMQIVs81IPnnOARt+F9/W9/8AqT7iG2Fy8wuC5ctva9Nb&#10;Ys3PUDMJa2fChBKmMQmTauCSGQgRIpFa0yn44DpW05X35xu4s213/G79QhJt7t0uK9xX9MG28tRg&#10;2pVAIyjphB29hoa3fuLQSWzBNZpgLHae8Pd1i/udryvtfi97bLsAm1Nwjc+ie61ZuTBfIQYWc5wr&#10;0rhAFvcmlREyB1ABznAVp9y8Psd5d/3v2bS8W1a7yehdLgC26tbH5OgCNDjSxmIBw8PXXRq3BJkz&#10;Egia5H4YClvH2xv15A2fZ62bN2wG2l8PZbWELBF1qNSwWkqwgCJpBw8brBv9cCYqZBMGigGnngMh&#10;teD2lzZoV9r69tbd7ItJcTXt2cM5vIbcszox8+3KlcNvcvST+pOZmM86GP4YC+4ni/b52qWn9mi0&#10;6m023u3m0hmW0VIt3CJW5qKOJoJIOYOGtGoQHZsiTVSBNY+7AaM7m9ttwq/7ZsNkgUpaRE9e0zNb&#10;1KHZgNUNHzAEfA1XNkGZctmfmJaJoAOnxwFUye4rlq4b1ji7eyusq2dwy7fbW9o168Lr3m1wzXC/&#10;SDSK4k2+/wD9U0qFqQRQ1WhwGE5va3tibu2uc1szbL7olNvuA6WrgTXu/R0xNclaQMsxh5l3AVit&#10;tVgmpIpJr8ZwGdsbv2Xud7trW65bebpkRVNkbe4bdu6bZX1YUggoD2oTWa0GFAXTJ1pDADrAJEn+&#10;04Bi9e4Da3bdqzxm6ui3ddxbv6Wa6nqemjjTRV6sqzqPzYdBKqoN+ZAYAnKDWvlgKO4uzubzd3tt&#10;7Uv2tN7cI99Ec3SLigi2FIHaWjSaQophq4V1yLpMRAntYHwAy6VwGh4Zd8eP/S3vbW1Hqm5c13bS&#10;I23W2SzKzXGl1dTDKMsz0wAyggt6rMSMyegEkH+WAF/Zb/cWiuzt8Vx1oJoQoqoxa7PpC6A0g6Y1&#10;RSK4Wtq01VtuHJ6liRWSw+wYCg3fuH3JtITe8xsbu0s2b4RbXpW0cMugWGW33MpIgqYyDVw8LSpJ&#10;Cg/aTHTrgKO5zt3kLotbnkLoVTbAt22dUu27QFxVL24AGo0ZR061OETdENCAKdMEVMQZ7cBYsnBt&#10;c/TLuOR3O6uWi7sXFvU4Leul13JRQsqBFfjgw7s0E0EnpQDwywCLnG7PZWVfbW/zb5C2mdiEttPp&#10;ozG2rFQIMKfGSYOGGbUHlyBqgVk6vxQRgNVs+MXa3tgw4va3ty1hbl5wqlSjMVX1xdEAEkd4oSax&#10;GCW6oXSLZuEyCdMmR+IA9YwCb3Cbw7y7f3HMbfjVslby7e3uzZtrYclvTZJkaiApXLrSRhtnvWmy&#10;o1O/pETHj8MBb2uN9s85xpF7ds24si5eZNsgNu4GkaL5qy20BYC5BHXCj6t24hZm1CSQDEg5wP6Y&#10;BvZHgOI4nkbHG7Hb2ktW1t7e9fsj1muoA6Xb7sZC6J1MDQxGWJK29MlbGthIkmMqyfsp54DEbvk2&#10;36La3Xuz/bNpcKm1as+mCLkdvp61gmQatULnJjEe/duI0jaaNRI1MK+MDAa72v7c4LkLWnc++9zv&#10;m2wldjtLhtWHVCIvXSfkZyY6FiPDEV7W6uVV0VCASswQS3WB8ajAbni+f9hcOjWNwnLb3lbJuWrT&#10;qlzcI+1tJoZ7QLVRewIhWkAk0jBHY724pVtwiWqQAw+JIjqOmBOOVhtPqn9MOGazutn7S3vJe4V3&#10;X5z3eKusWBJQI7XJnWSCxYkmAFgYabZ3VqdzbgLob8wkAATIbAnC32v1C9q7h/RX2bylrcXb/wCv&#10;29leItDcHcG5Gm4QAI1yxgV7ViJOIluwglW3MsNVdRiCKtOC223LoHNe9OV3D2d9tvY4bZK23W3a&#10;fb2bTW7yMGKlkjuc5iog6chhtNnZQlrm5LgydQLGAaFa9BEj7cGpvt6Sf3LTffUb3VyNtNpx/shd&#10;hubRtltvet7RL+53KPrtXrl75pZ88tR0x2jEqxb2HpMTdde4wyKSfGq/fgxc+rC+6eV+rLc5ZtW+&#10;A47kLjW9u7bDk762bIS4vpzZuAMp/MGrQsDoTGJQvcIqaW/UOSAdIDSSTMieprgs1t6YYm/7c/dB&#10;v9/Zuba17U4q1ZvXQdxuNztWSxYJJUMh+ZQTkR3GmWEvc2zW9W34+8VIgt+Id0ElumCJmz4z3vtO&#10;XO290fV720ORtX7m429n1LN7Z3rgssg0CSCuqQZE9BlOFm5etKvp8chXVrL3SWJAIofP+eC4RbXF&#10;+1t/yN+97l+r3K2uQs7Ndjb2fBpb26be/uVJN4FSexWbuafAnxxKG85B2UJY2/pkQE0xEjoPLxwR&#10;z7cfT36OcZtd1d5H3f7nfl7DLf3vItujcbeWhcGtjdUkfmmSxaTEknphQsctdeLlyxYsgGWQAl2F&#10;Vn4dcF4x81de9y/t/wCF4663GcV7r90+5t2yqu25B7jpstsDpu+lct9upoJRq+HhhpNvyNosP1ge&#10;W/LMKxANWimXhgi53vvP6M86u3v/APvtr3HXbWzU763bubjbrurNm2q7Vd1duP3XS4BZ1WjGTQDD&#10;tzZbxwrf7lc1hSNCCFLn4eOAqOK+pH07439bx5+ifDLx+636779XyO5a9vLfH27WrVYLsQDcjt6H&#10;IwTh8cTfa0Fa6zu4UOZPTODgMnvf3A+2OP5nd8lseF43j+P2wvPtdk1qz6ZRx2W7lpFKmjVAoCOo&#10;EYXZ9vFLvqXb7ukNFtidJQ/h+/I9MBU+5v3lbbkeJXhvbvtDYWuTNzZXzzWztql79dYtGzuLy7ZE&#10;CKHtkI6gRTVU4sbfGbZKaRcM6pNSOpqemION8l+4D3ryKM7bi5xJt2htWtbZ2trABFu56Smpg0kS&#10;czOJ3p21NAqigiPDIYnNg5U3L8vyam7dPIb3867eVLt8NbtNdiXdmz1ySY60wqQJIWfCafERljQh&#10;bqxudwF2265P9KLbJda3tV1XdLntsPdEkjpQR8M8EXM1kxBhaR4VGIJFjibKCyNqgsxbu+pe3jK7&#10;XEdtcr6h0iBVT5AYITm0gDpnPjGAau/o0F7abK7Z3G63BUJddO22yqBcfd3mMKH6QYnpgGZB+VYI&#10;iAdXWScUC16FjbGzYX9Tu1vW7t++1x3tWBaUq1q0gEQsUgVqR1gx0E0By6EGpnE5CWR2u3LQt6r+&#10;62xVrzsovWLgX8u9ZPyvqqCTEfZhcs0ySVBoMhAzriiuu7extDtk2guWt38m6uqZu/qR32rpQT81&#10;dUZdcExFOiAGekkeHxwW49Dm0sX7VzWpe9yd7cMRIZrYS4kM/qjLTBNek4SGppAZVE5gSZrn/b+O&#10;CJl3b21e5vr1/bclv20uy2X/AC1EC2jIokD04lvtnzIscgCB1Iz+/GbtIEptvXIu7427+4YBVs3R&#10;rta2JWO6iBqZeGFiGIzXwLZnwONfMRbu6fj9SHTf029BtWFU2rbFyzq65alMERmtMAnTIA+2ax5Y&#10;Bi2L25Rd1ut1bvMGD27KrosWbIUDUtsjvZvldBkcClDEH/KDqJORBwEgKSt6xbm+VKqhv3Ft7Owl&#10;3uVktSDOoQZ64ANaUPQxJPTLLGdpbOA821ZtvO5XcbtLgbUr3hbsWX9Ojuo6fEE4UFJoRFatUmtc&#10;aFUeQ2ti1rN+7uGClRsbR/8ADsaTBaUliQYoT4kRMYJkIMKax0zyzwEq3yb3fzr/AMikSb1qbStQ&#10;JbNidIJMfzwYWtBWkao6nwGIGL25cWmN9rd7b7dxctpYXWpLKJtt4TOUUwtFUCGg1IB/jMeGGYKz&#10;ebi7c3CHaJuLKUYiw+saivcEZTQgU+AwsISBClomoJiT5YrU1zOM5VG55CzYvXbO43lnbMbcsDpW&#10;6WUiGhSCK1IrU4Utu45MjQBkYr8RiXOeGtfHtbzwhcnzPEcXtLd23dHK3rzQRqKorKD8pavWSepw&#10;76CkVJ1Ur1piuk8esnPLJt723nrK1rbbZLASDt3AKNcIADzmCPHDgtosU1ZEz4+Bwbkk6RT73nuV&#10;3YbXuXW2wgC3KwoJhXjNR064V/YeXlgtU3ruBpBlWYz41MyZzwMENZgNAEQCuRkiOvTAwBQJaeuW&#10;QqTgYBRJqOk1jtoZ/tU4GACihqBBnxGVSI8umBgAAD17pNZjLqPPPAwBaYOUzK+Wfl/OcDALXI1U&#10;EGNMgmnSmBgDao0kwVrNIY+IIykUjAwDU1IUTNTWhE1H+OBgFqBEgFRqyjtVTWQetcDAOpM9p7sx&#10;Hn1r0PwwMA+xIUQQxzJAIJ6EktPX+eBgGTSCaVCkitSdROkfywMZszhU62VIo4Dpk7iTcmgDLHbA&#10;Aj+OBjSItwQVX7KZ1MAknocDAGAdI7WiDKgZmQJ8ozM4GAIAFYkA+U+FCKZHAwDsCig0JDhogGBH&#10;cczOWBgCyMLBKkCTAYUAMEZ/DAwEnbI8Fw6iat2szFSfAZDPpngYCw0MIOTFmLaVEGQAdIzjKazO&#10;WeCP259BM+WAmqQikAJKBVkhgT2/MDGQ++mGie4HOJyJ65Z4CSvdaOqC5ghMlKiJYMMppPjgAkLU&#10;ZgwJ88Ap0Fx4LDMkuBCUFDSuWdP5YMyY6VBGZ+Yx0wAtKILsFKwQ+iASwWrAmoBpH2+OCA+YkQOh&#10;P+HXAH6rl7cHuCnUkSRpWUABp0itTXxwQ8DnMCsiPGcA7eh3DKIOme1QCwyABwpp1dcshP3A4Bi3&#10;oKUCkkhQSRAfVBJURmOgPTDbMF/tP8cTozvcarjbJruCSRWrGNLNoEMQD2hoAg5VznDJNCOhM4zn&#10;GrzLlrSWrusyr2xbI/y62WuvOlM5E0jB0JrC06DGp0BaUcMFIg3O71AuqCzZsPm6atIOCjzH9vji&#10;g/SbRUKEEBV0irEwRbY10fww6poBXIfDKcHfxflV26t6rjBb4/zGFFAg0odOWQJMfZhR/t/YYOiF&#10;cS4vcCpUmkaSCuYZdNY8VwYAqT0j4YCC7EvBAtk650DSxBMpqByA6+IywKfCcjUx1jAICsACSzMA&#10;bZBgTBhmQGJpkfDDiQABWpMdcBDvgG45XSxbSSAAtstEaV1zU0nr1jCgZ8R5ERgG7iH1FyAKMWaF&#10;JJmWhTkQaLP2YPANAWwrO+mGOgMxIJ0DUAyvSJ6DrgYAC3Fsgk6KRA+YsZYBR49Mv44GAhJbW25L&#10;syzENaMjx1ecdRHTAwDW4BJlWZjBMP8A6iifLKPPxwMSXIDsotQFCnUrqwCgAgQSxHQCo+NcDCXI&#10;idssKAtpMxmGaQY8sDASLKvqVVAYHUCWAZaLqluvmcDFExUVP9VUBW36l2Kz1CrPSan+eBgIu5SG&#10;1FlDaJOrtL5dqAdD1kYGAhZsAdIH+YiaHJTPXwOBgLi0HUDU0abcemDnAPchHWKycsDEyIcgksCT&#10;JLRMsCtZdT1HX7cDDPOABqaoYEdpdlIXUhoNarQxnT/oMUSLAPbq7Re1KFaDqCQ0x1+GYwMAlrat&#10;fVeyCYGpSTWmph/HPw88DAShCqtxrdwMQwdQICRSCtM+gwMAdg9wK6hRp6SUJ9QhBlNDHXAwDBW2&#10;x9QK59S4mhlAKFgJjQ0RMROBgI16CQFR6XJLmQUfOCzT1zw2yxUZeGAvuN3Rc+hddmLEoxVc60Kp&#10;PgZmcNySI8CD/eMEzM4WZsC3eDozG0WFsTBkMYXUppQ0nxwamJoBMieseJwJZbZ8De62kKo1s0jT&#10;UwygmTERWkCDnM4c1AH7PEkfARgqDcRrmokM0uSTmTWS8jMUoMx44K78szEHwnPyxLZOrO1xrad4&#10;ZAb62Wh1MVdoC0juYZ+fmaZYggkmsEA1Fcp8TiazEw8zpjWra2kdSA5glwvdCqBDTJYAGgFOs4Ua&#10;ZCpyEiviRihm2tYDa9QYjUA2hGXQnY1KkdM46TiOxiSa4DWcftjdexaX0jokSOwMVbTpB8ieog1x&#10;XQWZ3k0LRFP+mKO+271vj+N4/YooFy+ttb6m4JUqfUuC6rQDrMELPQVxDvMTTrJAkVEef8ZwHSvb&#10;22tWUO5RQii2L960pUpekFnstSFDVyjyxF3IhYpUTJIH3R4/DAbD2buvW5C/fuBH0uwUWA3fcLdo&#10;0nNBbIDH/MCRiu+e8DBAAWTAI0gwwnx64Ds1+7d432+bFt9u96/6y2W3Fzt1uxn0yhkhhkRIkVmY&#10;wLl4qHaZXIA9BlA/xwCuE9u2L6bHaPZC37qo24ByeqsTc1GikirJWcuuKUqu4vdIkFhJ6UIJ/riO&#10;mdvHMetenLW6v+1vbs60t3V2+jb3Ly2fTuIVBT01YkudQC9sMBlIkG4QJIAC9oAYg9CNWfjiubzn&#10;yPIcgFe/uP1Vz17jXdpt2iPUe5p7V+X5iZjJQSBhh2I1tqIJPbBmIHnWvxwGs4njLW4Gx2K29u52&#10;/qPvHduzc+qJuEKtHZaLIA8a4a9bWQsgkgzBqStARGWAtr/t/wD221f5F+19qbdlPUhbXoXO57bK&#10;8AgkjV5dZGLNCEt6oJ0qDTwjoPE4Dh/IruOT5hdjYvaV3V/0ALyrp169IVtP4F/ETAOZpGJ/HbfV&#10;F55LNL6jmK/L90UwHKPrX7xXj0biNk9lbG0S3xtq3bBbSQPUe+qTnMqXUwaR44v4EQegnM+Hh5Yz&#10;ZL1Hj71bqXkc9/c8NkGYtMFsyP8ALOX24BJAU16UymMJJOgd2u2S569kH80KzaoBUgmJPkASIA/r&#10;hQYNqkwIy65ZY0GdxsTs/wBKzHXLlRcVWViPUgMQehziKiuGG6TSD9v2YDWbIyuZuG5ZdgklEcq+&#10;qQSANND3AVNDnOFRUmvT7MQV243Bv2PS/JBDNcVzpAcgkNEHSCaCD9nXDDqIivXP+EYDXcTed7e2&#10;eLVs+mNdu2GKlPwqzGisZkRlTrTDQMlRUnwyA+PhHjii8W1ZS3cveo6JFw3ASPWDW00p6dye8kGC&#10;pz+OE3VILTTzpGU1wEjht7avLYKFn0a1ZQV1IJ9PvLVML8lfAeOIwJoTHTLyGA2gthSxCudduC0I&#10;ryKAKDPaFzGYIiozlWx+MwKAQZGZyGAwnI7l9G226nXbF2+14IgZldVIQEZEeLRnnSmGWEsYJGQo&#10;IDZTQ9c8BpdjuXscfZa6m2P5ZIa6/qtZRoYAECVg1YUIPkDhTgIiuKSGmmUGg8MBD4rd3Nzvb+ze&#10;0t1dakRetawwXT64ttUwIPy160xDfv6eMEqIIPSPhgOm8abfH27Bka/VVjF29oLB4PrXG6MaFcwI&#10;8MIVY0SYK9IzgdR0wEzebtd2+89KyLlm8dRa6TaFqwWWYd/mE0WDT5jWmHraKwYN1AUgiM/7UwGb&#10;5HeXtpd2d+0lyzdty1u7bZbr+kzsxlQIJymZjxnACgAhZBikQetJnyGATc3t+9eD3WUyFa4rqttE&#10;LLp/LuW/m0kgkAEk93SMS7azJIBUgwCYM5DLAYPm98tq8rWA1u/bvMD6ZNy1EhGLIs9wMkgGCT0w&#10;wLZUGOhPWZBPT+OA1F/lV3foN2x+nQs1xE0obKwxJSCxmKEzFBJGFsuqfHOvWkQMBA2u/wD0xs+p&#10;rfXd060YJaBQh10WxkCfh9sYFq0SCIy7QB1rWpyjAH7g5xP1Ft7LANcUPe9cA9ujSwAWoY6pnMiI&#10;6YkIkXMiZ8fhETgMbyG+18YQL1tPRuMGcgPburIC6gagkx1nxFcOug0kmgmcoPhJOIKHZ8g1ve7R&#10;PULPctXdsqLcOhO/Uyp9swTTIDC7MaiIHSP6mBiit90a7u0sXFNy5ovX9bBNK1PZbMwM5nTHh0xI&#10;EGsVPX+GWOdt6fEYHcXbiakDLqKGiL0gM1tVB6mnkPjhWLZcT5Bt31W7MvA0lRmwk0JLUiommDxZ&#10;tLwISPoW0wdiEuMNQYdyFirF1PSJp44WoqJND4eRxbZOoreT3htWrq6vUdnHodqtBiVhgYD9Jygd&#10;MSVWRND5fZ54WS9WtddtuYwu53Lh5JbX6kMFZVGqe8qqwK1/j5YAWCD/AAE5/HEkw1+nsZfen071&#10;u45uMGBI0KAJGkBHz8j/AAw6ComWihBEE0OLM55d8xRst3cXNNiyzFjrGgamiCWXqFics6eeI97f&#10;7awpD3A0CYkVA8Biud8uuOOWw9ufSH3z7v3NlOP4i+EuXtC3DauNbDPp0M5YQJqTNc6Yotz7r2Nn&#10;Utsh2H4RAAg1JODM28u3EetfZX/Hr9UvcP6a/wAtb/2vYX7qId06wik28nQQVNRqagGYnGc3PvPd&#10;XWZNpZamTRQA9QevTBqa+SzmvY/sv/jZ+nXBbWxuvfHNbfc3XIN3ZWyv6q5ct1W0FWq01FiJBMVr&#10;im33uvlUopALBqSS509Avj5YzbZ6J+lL1r0l9O/2J/Qe+rXNxsW3FmwygN6Vq1tWZ10TfvXKhYM5&#10;5ARWcVF3l+e3EE3ntgkAUOthQSV6TNcM3rhr9PSTnl3zhP29fti9pI22T2lw+6NoXXv37x27bSy1&#10;pWdkG8caX0HSVDZ5Sc8PWr/MgEvu3GoHtzIEzpg/wxZn1Xs0+Ct5X2l+327ct2dl7G4y4u19PXcW&#10;xZt20WyBaN0OqnUWFZrWgpTBm5zEFv1V4HVAggrOnJqx8Dhz8U7fH8iLHt/6DNftbdPZvt+/p27P&#10;dNy3aG4/Tu3betW2UAN2tM5EeeID3ecN3s3l0T/lkaTENJPTEs29KvZp8HReK9v/AEBscb/5vsr2&#10;+6hQf/Is2tV9S3qbZ7dlBrJnSFBAM0kAnDwPJir7y7qgFh3TUQCT0w+r1p2afBQvs/pDdZbe09kc&#10;D+ld7thLrba2RqUm9dtWrAPeXpUmhoJAOEEcqSzNu7sSTEnSvbM0qZGLz8Ts0+C5Fv6NJt7G223s&#10;zhdN61ZJ3B2dp9zeCXj26WACem5iJEdxxXXLfKO507y8V0wACRSlCT54z27fFZrrOZHSeJ3f0m2u&#10;3Rb/ALJ9v27v/r3u2Ns7qbbG4oW0o7gKLPQHM4jOeTsnSd1uPGFZlEkafmHhTDG/pWuL1a3abf6T&#10;cwg3L+0Pb4a4Qqa9nZ3d301uC42jb3J73BAOoQB1FIZtryl8AHc3yCQdRMKoiGrmYP8APGZ+peDi&#10;dFlyG7+lHBX2/wDlY4Hb3bdsL6XpLc3V0i56+3uQtERspkARSMS7a7vayH3d5moTWQI8fLyON6yz&#10;qlxWU5G57N91O7bX2pw/oL6q22/TI7tbuQWNlGAX1S0i4Q5zMYj3r3IXFI9a8IBQNqKr/mJAHxr8&#10;MZ2u2eOFkk6L/h+C+m/HX7N0+3OHa6zJcuWU29ncXlRoRwrEEBoSgYzBkmmIW3Xfa21bi9CiS8kL&#10;U0HTGZ37eq3Ho2vuDe+xRtrCWPb3DG5eNy2Ns1hW3K6VV3i0QQoINQT4kRXEoHdCh3F4zAIDkAkU&#10;ALdJ/nhLcdU4ZRl9rMTet+2+Ls6bFy4Nxc2Vu9ccB9bX7e2QHUyLPyyADlidtt7urMj1rrtNTq1C&#10;J06QxziZxubelz/cl1l6sL7r9g+0fcKg3uE4e1aJd7KttrVu5+baa4u4ubUTo1FSdFwHyjB7jmt4&#10;sKL1yRJ0hjMz26p6eMYzfJ8iaay8Q37a+gvsS5G4f27wzrc/JF+/sbBOlaulqAdZY9yloqaQMVic&#10;xyTudW5bSciCRQDSZJ8znjPft8VusnpHTd99EvpZs9ivp+0ONtXwqBg+027XPUuklWtlQdQZBOma&#10;T5DFztuf39sIGv6tUEatUEDMl/PHSb54wzdNeuHEvc37a/pZzO43V8e2tpbvIj2ne3ZsAM2iE/8A&#10;HZe5lrpXOSZ8rFPevIbcgMTcMEETJpl3GkAZ4d+rP6WtcY5H/jw+jnur1ns8euyN8K9m5c9Kzt0u&#10;MPSuXbdk93qM9IEzkMsXW0+oTPo9WwTUDVHjSJHScO/VP095eNnnD35/xKe3E9duG58WWSzf0bZh&#10;bt29SqX9VEaGr1WYkZ9MaIe9OP0qbxCFiRpmopNP6nFustzWLr5L15eRt5/xk/VJd5urHt9m3dra&#10;WBeS7uC1rbteN4owJUka6H0wCdXWkYkr7v4t1q57qLUaqwRTE7NWbrtOsZLcf8df1q43cXVt7a3u&#10;v0lxrt+7rZLNy5bY+oyXyBBVu0JGdcsOD3NxoQn1Ip0q8T4efhh2ak12vSKNf2KfWW9v0C8WLqvu&#10;V/MuU25vOouKrXHzUZlloRXEHce6tjZVmDeEA0IByczjXQmm19HWfan7BvqRy+/s7O9asWrWu627&#10;3NgONVy0Nb7Xbq9WMQrNOciMU1/3Yj1BIDUUKSQesAf0xWp4r6vR3tn9hdzjLpsXz699Lfr33voh&#10;uWkB/wBLXX/2Vwe6MsJvc8bdnXcJBcwmkjM1hvj0OB+lsvOD/apt+S9wHZ8Tbt3Nlslcb269xlY+&#10;lco22u26EKxAIIyMSRii3G7tspYz6j6mRaGjS0efxwdNde216c9reyt/x272+02fo/7NxNq0t9Ya&#10;0pbaA23vO4IRSQSFQSaHxxlt6BaLIqzcYyCoAlz4A9BjlvOc/F0evPYwbllsby9ea3sLNn0tFy4H&#10;1bO2+nUzRpJumBHhQ5Yqb1u3tLVy+AFe4GEwQSWzJ+JxNZm4rU+q4dZ2HIbj3Nyey4pWuXdpx7Wb&#10;q2VfWqm0s2AJjKC+fnkCMYm/zu99vXdudu7K26uanBcSULyCwHhljtXXtm3V6a2v0m9pfWjjOWs+&#10;4Njt9/seF2bWNtqtB0F5bHp7jQXoxYwSDSmWPTHs73btua2lmyz/APlemoLSIMLkx6HB4fL4/wBO&#10;8dH5a/36/sc536Le6Oa958HtLJ9k39/uLjbOxYuG7sLu4Zro9BYOtJmQMvGIxuvUDsEU+M/ZniZc&#10;nzPucRf2ey3PKbi05Kpb0ICAq6mHpM8Caz06x0w60afDp8PDFGV2C3PXd7ikXXvToapZHbskihMj&#10;L7emKTcbNb931bgGlfw5ywqJwHq/2b9Rt97W4Kx7d4lnW9vo9e4txVvol2hWgJhaSrEVGqRAxkeV&#10;2ltVuXiAYVhbWIoeqnB08e1l7fSvoL9DffHI79uH9vnc7ofqdxt7/J7triMUey+q5tmWSDQtqBEm&#10;sGKY43ynEkXL2+ujuDtotwuosR8oJGXU+WM3baXGJy9c24xH2/8Ap79S9vutrxftPYX1VRtNsd5e&#10;t3ItpYtgAveRDJIggk0BaPHHOTsNwu4DsH13DqS2Z16VJYsqzMaZM4v1fB2zMYe0V928Rd4q5ZtX&#10;rJ222sC3ud6jgWw10LYt+tfjSW9QqB9gzx//1vfzeIj4gSQfCn8sfX36S6AiroVbisIADW7hAtum&#10;uGvB1EaRRpggk5TgioJmYWn/AHafOn34B4bm5odSgZ7YIBpb1BpAtrMSYMUrEGk4QSImCDLZETJM&#10;iP7sBYIoARQVVD6UnTrtt6aRcZggoROnVFT4Yap4E9B1+4HzJwExX7Y1ooCpVAe2CG1M6UAZQo8Z&#10;ofM4JNZipzgA+IwADgiFIe6YtKfSOshhS2q9PCSQSOmG/AEwD/TAT1YkOUOtraadBhStx2EtKyBB&#10;gBpkdInCWrBzIIoD8QMBIsaZuQQLZUxckORIDsHCEgmS0T0zPTBDw6UJ6GIkktgH5Lg3AyknXbuA&#10;iFoTpi08EUIiemWEmAZoKGnn4UwD+3ZbnpqS7JqSDQCIJ0hjHymQY8o8yqSaiMyCCRSpA1fywDhc&#10;+gpZVIVvT0alLorg21d1tAgLFSZrNcCA1GAFSa6sop/jXAOW9Vq4rJe1SEUsdEsZ0sPCYEKwkxmM&#10;NsDB7RTNpkGaSQf4dP5453S25VMtlVk+sWUs0a1KmyogoqM1ARBrEkCtRhFPARl0EdScqmPCuOd4&#10;4VIRGVWua2tXA6Xivc6sW7lVkUwNQM6XFBE9MERUR1odMHpAM9MA6LgVWeihFYl7quslWBuEaYLC&#10;gHcsGZywmpoP8sHoYFaDASQyKF16pN+VtqAURz26mZZJGqJBJznKmE5VBGYHmP8AujwwEkks9ZKM&#10;NRdzqS5oJU90nUQakj78JIFBPWZM5A54B+1cukpdroJKhQCNLXCEZVdpZqwx+Jg0wQzYytIIkz0g&#10;yDgJI16lCi7qcFXCoWY3NYKRme6Yr91ZwREKPlJBymlelcA8oL3mZ0uadETqVWdQ2n1WAoZjKsZY&#10;ORSdPhPgfCnj0wBi0SNVtTcdZHpntJlpZApExAkipJGeCkyIUSwoJkhhUzHTxOANAGtszM5RXjV8&#10;pNtgATbLRUgZGpFM8ImRICj5q1gzJkk59RGISZTGt3JS3eJgwHVVQEooppQZCIOYOQOeA0ip0xUw&#10;Zj/NBPXoBGDXTgqw2gAIrMxZQkEEkICur05IWQNTLMnqTXCDWuQ6A0Jgx29Z8cReqYuhe6TcMlmY&#10;HUvfclmvAEUkwuUeYwmgzpSSMqfGk/ecFSCZ0tpZ1Q6NdGMI3YNUECSYIIqM6xguuqTmaZARBilf&#10;hgFxNq6gUUtqH6lzcZgWIIAIUiomlDngiCQJJrMxQxMifCPLAO+oDquQDpNsKXYMGvenpa4oMglj&#10;Tup5dcGaCR/lkEHun4DpgEqs3dEV19w0D02AMaRMnUBWoIkRPbhsiYzrCnIVzEKM6jAS7dwHUpNv&#10;VbZ7ogE9pp3uRRgG6E9K4Rp05ELQmppShED+NMA8GVirFWKFragRodqkj06SCTBWT4mMH2zA8KEE&#10;U/CYnwxqTMz8AWpgklCTrGq2imCD8jCKwxgfGuWG5lSRRWMGCQwAGZmmLNbN+34HqkKLeogkuQmt&#10;AF1IxZoIULJgnr99K4ZKtJygqSTWAGAk08KQetcd7cY+apfatvVrIuJcCKBV/UQFbYDmR46pNPDC&#10;YDAigqgAI+ZWOkAg+VcVUi1qSD0Ie4bin/TZANTgipkmIqCMssNnIHMRWoFAKKI85rgHwSzanAS7&#10;aYKot92kl+52J+YREwYnLqMFQgwaCTAMgCdOUeWAc1OLkhHJaAtxkXWzAToUT1H4QP5YOIAjMkwZ&#10;gUEeEYAK4YuVcT6dtXVQXjUQgtm4pBFJNJM4aMExXIKZgfhoJg4CYGJX1AAV03LsLrICm6AXuByC&#10;ATnFa+WG2AjsJgwZmWaumn2eGAm7Yhu26VJQQoCsLaBkDMpU0GciZkV6YSV+Q9wFCNMgiMj/AHjA&#10;PJdI9dWFt2hkYXK6vUaDqUzSTIMiI64IMW+ZgJBFJgnMn7iB8cAv01skhULENbeDDMp1AAuSDnp1&#10;GRQDPLDbjTMnoa5CCJywErbXWuhVSANdUWGM23rqLHoT+HCSc4NJ6RSk/wCHngJiqIAa0DA0w2Sd&#10;UDemagEBh4dJwVJOYIJM/wARPSo8MAZclV0G2NQ/03YF9IAEqfCYMNnnQCMIrlJBNSJmpFADgJC+&#10;mVuMqL2qQjyRotq0EsjZnTnIqMssJFOpkGv/AG+IgZ4B4kEaQiR/p2oJ0tkEl2oBNADIkgDzSwBm&#10;gESoPgpFASc64B2y720Ydzs9xbkknTc9NoYyPtn+7AOmCBBOUUEkCZxLcTKFJ6vqI9xbiodR+WdK&#10;OdJtEKazPcRSM88NtlQAsSCSZoJiCCaDPFE20BBAc+misAE1KCAtNDUkilOnlgz1OUQD1opmgPln&#10;gpFqHUCe7Ncg8OoVZ05zFBMRXCBMQIkhm0kkkgUJGXwFcA+TBljAW4qrRRokzoIIMkmpMTHlgukh&#10;SsAg16dYjOuc4BbEaif9RgytbZQAzMPmZ9RodOkgAEfDCWYMa5AdoNAT0AHlH92AVaRrYXSygsxL&#10;Mgd4UzBLSc9Qk9MjGCZaNLGCdVIpSASP44BxWfUCgVSqC20B5JLnVqcFSDkDP3xGCJoSJoIYgEmn&#10;lP8Ab7MML3U9bVwwAS2xLlkDMLaPJgqXoSs5GfGsnCIqxIlRTV2ik0OQzwQ8HEIFfvbppY91NVtg&#10;xIoRJM90+OCjUSTJmCCBBIWczgCJRLen8qVDqw1aypuEEFEmYDAZAZYQYY6UknxJCkStKkdKzgJg&#10;coDeuFdPa5RQWVwHEMyKe2SegzzjqmCCARXLUSJNaM0z8ScA4LmtWB1QC0oLbQlzR+Yi6YrWFFQc&#10;xgjTPKQpYTWDJg0gfDAPIRcUBZB9PWiNpKk6YhgpgkecVNRggBIAEmp0AkKV6VOZ/pgBrKq7OYWF&#10;b1nAd0dmGoMq0H2GhywRnVP4lB7gSI0wMhkZpjO2016pk+oVrRUzDkJDqWLLcnWSxq0iCTQ1rhJF&#10;KwdUGayNWc0xx327rmIctkLpChk9MuhCBLiOqQZRhnIpPX+OGyBOYrGWWUBaDGW9dpJipIkUCkk6&#10;zJUM76m1sDXLrQ06YOgyINQBWekECYwS7Z49AUPdB1hp0yWCjOfmMBq+RqYqJwkxNRBJn/MIFCAD&#10;Izwb1sxx6HAWADK4dYKFwnpkMRIZ2WOlAPsJwiCDEVJqMh1mmX+OK1OeUmQ6tBiVCKCNNwuY0Lbc&#10;Ga/eKfYQ6ihrNasfAz59RGAVcb5QSVJthSBCqpmdCljXT4gyPDphBIHmCYFa0M9DBB8MA+NTrGoy&#10;AW0enkzQg0hqhupgZV60SaqKxJiBlX5Z+HXALVvTd2gQpJLuGrpGm4yqucgwD5dIoUilazEGYIBj&#10;U0Hpli6/mgeAMlmVCoCszgKui4w1C1bikEVy8iTgMIpMxXwoc4x3QpWbUtyAGeKEMxkDUpcUzmKe&#10;QplgiNRyPl56APDALtflqUUklGJNdJBuySoZ8ioqSaYIlTKknIExlJymaeFK4Ba64F4FTLFU/FqK&#10;mGAQTNMqQcppg5MCoEyGBzjxEf0wCxpUvAaFB9PRGnVVYk1IikYMggVrEgATUioqfPy64BNshipG&#10;kQddwiDoLDuVAQQcxMZeEEYakL9nzEVApTASVRnCoD1UpJMsAaazMipBE/ZhJknSDkCW8Co8Pjng&#10;HUaPzBpknTnJDgQGJEREUmZ88JcmoB+aFkAGetT59MAtLY7SflQsSBqADmdSKhNDXu05kxhBkiSp&#10;mZ1ddUgECemXXALULUBlEAobcQCpXt1R1qYpT7MIaumpJJYTJIE1IVs+uZwDyaUNwfKgCGGCq8gA&#10;DUvmaUqZJwg/KxnqumuZFRIXywD4YdilYY6i5YiChAnSz1BrGdOgnApDZAE90ERPxJ/rgBpUNbIr&#10;1QwZzLtpVZMR4+EjBEAeBJJmaQa0LdMA9bd2IBMKVVg2mRpYgkrMznUTXyw3IOQAmo0yZykdwwEg&#10;yna5bUkoWYKApmkNbkywgyaZCuEtAILdCaVJ1REUr92Adstc0uqxVU7iwMIHLFl6HTIqYIrFIwmR&#10;EBSZFCOk0GX3/ZgH9J1AllgkEoyr3aVDS5PQjqSM/DDTNAzNZmAWNBAplOAmWlBlRB0kOmoaWBJg&#10;nuExnHhg9UVqZLREgzMGkZUk4BJyegT5SR2OIADAGKknpJHSTOEMTMTWQBQsDI09uX/TAOrAAZVD&#10;BleQrKCADJ9QGRTqYAnrhoiZGgyJ0qM/mkmn9TgH/UgA61Ks0l816AqQQczUmAMGYGoHTBmdJnVC&#10;wFBmaR/TABCxeCzIVB0+oo0gBtTMVAiSclk088N01AAQZP4RI1CpAGcefTAPkQpkq2pU0S7aRpJZ&#10;DMds5T1NMFQkABjSaQTqpGhRmPLABWgFiUUA6QxACrA7pZqBgDnHUz5dQ+mW+O35NbZdhrKMCKQ2&#10;qCK5RnQYxfzRy80zo8Jfvz9nL7j+kvNMu1sbh7ey3lp7V0B1uWzZLowDESWIpLfA+HrG1a1JbueK&#10;gin+YdzR/djb41+RjmebG15Lk+LYvbubfc3drdDlQVWxdKLbuVA0lQoNZMVJw4wFIBzAyMfdgK7b&#10;7q6xZHe0ywxtJ6xJoSLiLcY1CsQYAjpWmId0BiQyxEw1JjLLzwHROEu7nb7dH2e8VmUWRc2ZFw6b&#10;Acsjs5OvTLGiwImZxGZFALRIC5jPyB8/swG743lt5fezavE2dV8ube4KvabWg13RJBVXqQKVAn5o&#10;xEDMB1oPmmskxMYDdPY29+1CaLBN1RcT0l9G62j/AEH0/iInSGYEGIpibYutEGDEGnQxUz4YDmnu&#10;Tgtrra9tluWmuhkVTbU2SWci3bKA1IBJLIKTDUxMLsTFsxQGg8fAHAc123HbGy5vcxauXRruAKzo&#10;GUp2v6gQEnuiNRoAZ8cOK9xEqZWSSSD0MmCcBT7viOF3W8ZU2/pXSNNlbFy2FFALYuRCgA9YEnpJ&#10;wXrsxOvTIMQKiCJAJ+2cBIHtzj9lbLbdN4ViSly8bcrau6bjwxaVBDBhMCARScMNcuajBAihgClI&#10;msYDUbHh+KS3Zt7u2zLf2y3Fe7ca5K31IVNSyKgAkUE0AGIzC+xkNJiamg6D+/AbnY3/AGtxdhRc&#10;2dmzahbSoqlm9O2fVN24GKyC0ABqMBBywf6ckGVNKQZ7ZFYLVwCR7329i8v6d7Ngsmm01tgrXERl&#10;G3a5YCgKIopJBFQKVwZsELKopBBJpEgdJPXwwEDb+7n3G8Nnccru7KLc0W9Deo9py4DblVCr2QCr&#10;BiIOROI4t3hDKBpmoDTnWoOA2Vzl/bL2tG5vbi7uFT1huDtfSuuiXAtkLdkipJ0lvCmeFC3uZLDR&#10;muZn7ASAKDARd5znscLb2e4tcnNsbi2627YS4QwU3HuSxZjqbUSD4hRgepu1Ok21ZQSDl8w/nTAI&#10;ucP9PNzt03djmuQ2W8f0rlu4o3Nu4NsqAh2bUCp1ZnSYByNTgfqdMertVANJXLKDMeWWAcX2ltNx&#10;bf8A2D6g7v17V3buRuXY3CjFXtONZNS0mWn/AC0xLsPtlAI25DeBBJECfszjLAc+918V715B129z&#10;3dtHs2ldGYX7Nj1nuP8AlKSI1sFXUQxgCh83PX28yNuR/wCkBmOgPl4YCnt+1/d9vbsu593bdnZS&#10;HXbXV1FNxCzduoTGuB4QI6QMNs1t2Om0TUR2kwImJ/pgLLj7fLcZs7W4v+47dgnbsHKXRZ1Xnb07&#10;ekTKQgLFqQDTPDtuxEq1ipHbIA/7vs8sBX8v7muG2L+290JdtbZnubhrF/1mVj+RdChyCSYOsfiE&#10;YP07ijssqCYXpphqAmcsBX2OX4rkb6tvfcW7v2ds1xnV7k7i49kFpuAVYRJTy8eja2NwCvaoaTNQ&#10;BQwBIHXAW+99ye0Nzau233vJ7zaFPU29yzbuSpZA7XHDNJg9ssOyesYkCzdJOq4gMgQKD4TgMlvP&#10;c/CbWzYt2OA5O8txncPfZHv+pqCzoFDIJgCB+L4K7bim3cvHtAFDUR1kYCGV3vHX9vzHHe3Nuguu&#10;24A3O3Z7f547rbK0BdCsDqImesYQlq3WGZgZk9wHywc8Bb7/ANwc2P07HacXsbtprIVdO2Z0d7i3&#10;LLNJIKsM58gcNqQppYYgEFTIInqSa4C5vWb+429r1vdO3tXd1bf9Va24uKyW4BWxbVCA5k06gyK4&#10;cX13WVtIoNBLAAeFBJ/jgKPcXfavHbpdtu/cHL7nd2roZ7dmxddryKssLd5j6eppCmFiKTOExuJq&#10;qxJB7unQ4CU1z2dY2rsl/kmNwB0UgeorXSXuBjBIaYiZnoBiVd9VU+dbZEKajwy+GAwPDf7HueQe&#10;ymx3PJW2/UbkPfViqMr/AOqyMF7gPkHiPtwxYgMVLs0jVUZSf64DVe6R6+zs7jbcbsNjc2+qwvo3&#10;YvXEtWwAV1DuKkgkgSx7ZOHm9M/5mMwYBHWMBnNkvJbVA7Hj7KPaRkdwjFGW36ulhdDEiZLqJOQo&#10;cm2tK5lFYNGeVBQg4Cy2nOPsWtJyG82D7PSwU2077V0j1EZKSsQQwgxWcA2rop6aT46ogx5UwEkc&#10;7wl87u/b5Pfta7gli3Z1evat97VYihNAAI6kYkJbGnS91AQGJ0EVisrJ8uuAx/Kcvevbr9RxnE8n&#10;ubBv27aXd2H+a4Cr27rJpUDKiyAa1w1dWzHexKtUGlPPAXvAbj3G25K8ds9vYvqUS9YKFV3TIsIr&#10;MaCFb8QGeUkYFm4i6QoLkVViDlkBXp8cAfOcbye7TdXN3uLGwtuHs3LVlxCuoqdBMl4ozxhVzcbk&#10;sNFsCkEyNKieowELiPaXs47S+eQ5jcO23AvG1DG+0AntMkGoyAzJjphm+PWkHci06zKgiFUirE+M&#10;+WA0ftG/Z4MrubHszdcnxG71W7O5ew/r3bqVNlGpq05gFpyIiuINxdrbSdxuHcGAwt1BgUiB5YDp&#10;HD7r31yvILa9r+z9jxpsW3NluStxf0W7mq4d3qY9qqWLTmakYaA24AVGusCJ7pJg0qB92A0m9f3h&#10;f3G43PJbP2zsd1YKWF/T/prFo3LIroJkywJdych4dHT+kYspt3ewEmAe8Dx6YCqtbb6gceNrvl5f&#10;hL1vlNK3WvXtq6bK05K6rTfMIyRZJOZnPERxbgRYuMD2gKpmCYjAdA4q9yw3G4O494cJYO1tfq7p&#10;v72021kJpDoWaFMwxYCBIIAw56ZBCrsrhYrIQrSDEtP9MCWzmKo8vY3Za9ufqlw9uybr+rvLFw3L&#10;oeySqbe9rZSx0qe6g0wZxLsWbqgH9AQHDTMSDEQ3l54Dnvuv3HxG7dtr/wC/dLX9ju7BtXkSLV5V&#10;YA3LV1jEyc2aAASQKSljctrP+3opXICMlMATgHNha4Pm3t2rf1e5XdJfVrdzcsr2GuXLihGYWjko&#10;yqDCmYjDP6vkDc0WduERhqEWyQCKwxwXjDQn6e/Ruzw/+7e5fdv6zkNvuF2965uN/bS96NyVF3a2&#10;kcsusgSVpA6EziV+k5W/6UsqAFZBMQCOimMsEYU+/P2++07XMLZ2265PdX7N39KxL7tXu2m0BL13&#10;uEOD2TEiuJ9jibqFWe+7EMTJNRPTGc84wOQe5P3DcLvvW2nEe09htLTbb9M1q3YtlbnpjRZ3TI6w&#10;HbNwBBPhi0TZWgBqliJMktFekYsuRwflvqf7gvXP/FsbPYLcS1btWNtt7S3bV208m4boBoRI7RHS&#10;hjD1uzZSAqAROdSCeuEuRmuY90+6+V9S7veUvB7pVALC6PUVWi2oCaYpQCg8sOabYNB3HqASD5wO&#10;vTGbpLcintXuevyt7d3U2yBSnrXpvsfmFl1epWI8x0AyJgmaCB5/N/DLGpxwGb1jZOAtxDu7oLHT&#10;aUsirrDGay2nzzyGDnI/MY69PIYq+pIsXW1rabb8dYLI3/igXNxcHVrjCYA/FXBkwZkx/lUgjBEK&#10;1ttvuPVtfpfUuzI3O8ZlDJbaVPQacyBOWGyJAEgHpqOkyPAYkmJgXQu2dk9oN+fdIUpb21nUrBoQ&#10;KWHbSncaRhoSCZbVWgqRWuKNJftWLr2rj8Xa4641nVcuXrthGaI70V8jBAEDC0mrGkmflII69cSi&#10;r5W3tz6fHslslFYljfS5aa4woGWzMUoFE9Z8MO6j0oSMzUzHScL8RnrfGLuLSoHLWEuXGvbfbj0b&#10;QCPJFxjVlnLr5xhOoMSakx8FmZrGAsBtbm32zLae3trJZrj+gBdvsumEAaDIqDStPLCgBUkznQfd&#10;E+WKK/dLetm1t9rtlsjt9R7k3DcNGooyLA9SK+eCDLn0H93ngJL8bug9rbj8q5cQOty0Va61onWl&#10;suKKQKasumCzGUyPgPjgHpt7Vitq5bs6Sy3LVsIbjjSQAzkwDWTODj+OArN3u7NwItpdKq0r+nRW&#10;PqMBJeYUE9UPWowvtHSvSajLywEL1b9xvQFxSuhmvqSVYhTq/MuE90QRAHSnTAC0mTp/y9SB4nGb&#10;3egbbdM9y3YSxYV1U6r7o7WVuXRIFpEnU2mCGzkwc8HWdIEA1zmR5E4sz6hlwLSeref1WQ+mEKEx&#10;d+UKEXIjMg5ZZ4BUTPyj+PkcTPOAY5JrVpbej13uK2rWPyvTMsoEDLr5UyzDiKFhjUVrnT7PDGhA&#10;3m/3e5K2W9UIqqAtldEqflS4zGe6BQedMEJYgdxIkRFD4CvTEWS3oYv+jsrLXbr7fZB3AuM8a7ba&#10;FZhpFK5fxxISydOlhETWBOc0w6uuvj9dmQ5L3Ztre6uX9pdfdWCUH6dTCtKBTch6gBhkfvwsWEHi&#10;aVxOzVuaaz0Z+57x3hS5bsotsHUUYDSytAVGjx/lhz00mdInDt1Xt1+Cqt+4uWCi227f02k0GkmT&#10;DVWYGFY0qmvO7OXuM1wsWIZzMya/2icDAM62MSZC0UE5AioA8MDAHMRSMjAGohshgYBYcjUPGkRm&#10;OuBgEL0JFdQBBEgDrBp1wMAZHbMiKADMg/H7IwMAXWlRAGWk5TkMDAKYd06coBhaQB1wMAYAAzpX&#10;oMunjkMDAF5nMqZFABIpH2fdgYAwBABI7q+EjIUGBgFLFCc6+MmaCA3wAwMAZg+JAMRBp4zIwMA3&#10;FTSTIqSR1gUEV8MDAOADTJiAxBgQSx+Uwa/0wMA5bLBpGYkNkT8J/pgYB8jT2yxKyWBAiJBERl54&#10;GAYZVBWQIWNUGRqmlTgYCQRMalhiJ0gfhiR4UrJ8ftjAwBCYiImqtQmQYkVrXpGBgFZKIMsyaSCq&#10;iZMEgA+Ffh8MDAGlrX3aXknSPCD1cEzWlcDAPi2ukMULagmllMKurIkE1OqmBXGfq+Sg9tkC61kl&#10;mMSCJAEwVJzpOBjSJ23Q20bVpQAqxMiBqltTEzl4A/xwMBJbU4WG1KzyJli6MSpIIECelME2XXAP&#10;g6e0GTTRqmJWO4yehz8sMt40iKHIwDlTAS7ErriigjUtMpBgHxPUj4YEjSKkyadaAUzwBjUt5zQq&#10;FOpmMHUxkkATkKeWASaeB+MUzwCrFtZdn0lkIhiCVVj2mv8AlIgQuFCoInwERHwrgGbjG24aCAJd&#10;WkQkESEHWlMyMI6xSkgwZrgHyodSdMqFiIU69VStOpJ6/wAsOCrfCvgYJmD9+AildFvyLCrBasDU&#10;gCDTxOGLgmDTrlMZxGJeZhz8v5f4rvjHJdhB1BFNYHcDMmT3UyOG/wAIXrIPlBGM3XMkcF+NTl7h&#10;ChibjPqRRqBMLoAoKCmfxw6dIEwPuxt17fH8VZauXfUGtSU9R6i2BpVRAUATlPzYaB8cjnlODkvG&#10;QamfUGlSUdCElWoALYqZyzma4d1U606UBA6Uwddf+7rOXEc7hWTQ0sEKsNNEFe+kV/6YMEMP7dDi&#10;S/JdJtnOcwu6DoIAMeoRpzFI1NWRkc8HX+P3eZxXVW3EKjUZaEcghFZSBUyfDwpT7sHSf5DP74wE&#10;VSwUnUSGb5tIQiDpWCZH2kYMUGdATSYJ6ZYBpyNZUofzAe7RqUkCuojM/eYw6MvhTxywEVjqaGVl&#10;yoyurSv+mQs9BmcHgG3tiqafmyBAlQRCMFkecVwMAo6iaCWAXuIp82gsVr/LPAwEUqiue1DEl83a&#10;dJkKw60mB4zgYCJfdBBCBWbSTIXS6gR1k+UzIwMZkxkIvKPTAEAeoPyyVGmQaaZMd2QP24GLc44E&#10;QDuIEkAkGDXKTAjpHX7MDDGOgmoqi6rKykAEKJBaSsENMEjwHUYGKLQsKAgsVtxWYIEEhY/CcDAV&#10;W7ZGYw4kqSyipKsAQxcxJP8AARgYBmmsapkEiJLszHxE9aEx4YGAuFJNoMFAm0upDMJbFKqehzge&#10;XQYGIKso7MgA7dTEtDalRmOkQSCoj/EwcDCZxyF6GRNJnu7LaspRlFSHAme4jtC0wMUPbQKV7m0w&#10;zFpmRIhXDdJNKD7YwMA6ig3RBajsXZiO8lYi2aAjxp/XAwC7hhV9PU1Ztrp1Awe8kCkfGvhgYAbY&#10;tpDNAMGo0mNB7l1CnQ0nznAwCWWHEqIJRmnTXuItjpPn5eeBgGxbBVbnaJ1G4ApKEM2bH4A5DLA6&#10;VrgEC4LV0aDpVYA9MSDNWkkUzBMiuI7rDA9PAeBOIzJja34tbtro3FnS3+pKlNIXuWgkEH+XwwJi&#10;vhin5bdqmNb9ZHtyZUIRqtshCxBY+PielcLWTIpJ+2vX+uDXXlUXlZVCZhMwCATMKSCOtKCMJuEw&#10;R9kRQYOfl/Kl8Uii6r6FJWSJXtEVbUtIOQiPt64j5QT1r/HGbcc3o4NhcvXYRVeOwanWKgjuC/CR&#10;SYGG3bLwFAcj5xGL1FtstuUhioa8QWC3CBqUgMBHWG/CYjEa4SFpn/dgNx7YRLt0XrwT0kYs9yot&#10;2l9QgOwNRWBMnpTEdgQkCMqnI1OX9jijecbure75I3LygrbZbaIT6mpVGpGLEzUTMj4DEM2izf5i&#10;Jk1pNMx/XAdItc7b2WyNjXbQX2ti2jtIPpqWZXtuQQ7fhaYiIxC3SmsSVAETUxHQDAdM9i76zc/T&#10;k253N64WZtQs/mXO62blwmtDkq16YgaItsWBUn5czmJH9pwHV7u+/Ucts9ta/SX9qEuHcK9ox+WI&#10;ahopWInSIzoMRtyRoCQDQGtIpBJOA33syzdfk7vJa/SW7cXaDbW3V/VGtYtoCwGkLCmaZ1riNsLT&#10;FnuEEQGAI6wKEjxwb3ubJ8I3P1X9x7fbcdxfG+pZulzavXphjYfUA1hSRWhkW2Ej/NliWytbQsAd&#10;TCkxBJ7SSfLBhyzbbzY+4uT21tizbXjrZvsQr+oV2y60srbYyDU1YnpEVxBuhpgyNMQZIDGc5PSc&#10;FkzcOr+2V2V2xe3Fltrd/VXbiD07SXLmxkaCotCSAJVQC0FpIyOGbb6rh0yAKiDUmKVp8Dgu2t16&#10;tbzm3Fjh7Vjcul+5dS1aeVK6UY+i1trRJLLqAac61jF5Ztm6ttD2hipaCZjqPDBl5S9ycxtuAvcr&#10;ye0DXbu2W7ttsbti0Am4ck60aNQRTImI6kjGos2lt2lCkwTm2cRQGMT1wPCPur3Bvua5ncNuFDNb&#10;a8C6uCt19R9Vh4QaGKRUYkVJbzFRPlTDAx7Mo9IsKMSVOpwhEzJJNazlgivaDFQP6zieodtbphuz&#10;bVwC5DRb06100UKxA1K0RWnjhAEsYzP3YuecCy3N0HZWvUtjTNybun8zXqIXXqr4x0PhScMudJFO&#10;swczBgwMUazi9vb3O1127wuFtr6Tkdi6ri61tXFEEEjtkUp9uHpmvj9n8MBlHtlQ1ptK6TdS4uhW&#10;uPnVvwmBQnMnwyxHuGXg1kHrUUkzgNxw6ehxi34Nsquohk1K6h9KgoTqmQDHx6YYahB6igiY+Jjp&#10;44DQba6b1q6hMWnS6lz1ANVwKs+kmqSpB+UdACDh1+5ZqZXpkfsOApONvGzfubdNLarrgahoZEAk&#10;DsyyhZyr1xCIInpMxEH4Z4DpW13FncfpVJuORctmbxAfUxPqkm2TUQOvxyw8jnSPNTST94nAZ/kN&#10;klu9fS2PURbrEsqjINFwBkNaAalA+3BCrafDI5/ywDhfb2+PR206XZkcoVSCLjadWVYNQ1Tl4DDl&#10;yTaAkgyZnLSBQDAVPDPb2nO3NwtuUa2qrBFpvXEvduF3oKxQCnXxxGisSDOX9v78BuLm8JsofSNv&#10;U14soZWtlQdQJdgaHMnPzjCCh+UdSJJzzqIy/jgJu15expW6xkWrNwbdEZbdpiQdKL6kVDDSwI+J&#10;w6lsg0MgAxPzEznJzwFFyvKpftIot27TXCp9a2o027doBXs2wD2KSASJkmSa4VojVnJE0EkDzwDI&#10;5YubSoywtyQtwlVa9o06qnqYilM6RWRagDrlExDTkc8BkuaF676o28IxYeoJLJ3OSiXLgJz6jr8w&#10;phLL3GsUMGQR4AnAStjvCdltSQlxkcalamtVBZ0ESCfhHnXCgfkn/LE0FRSYwDDu4/WafVLLcuOL&#10;bqS4SjaCwM6VBAmvhhSgAmkzM0E/wwFZyG7e7oIuhFtKmk6n9O8uuApVjIPQECZ+3D9tMp6DyoMT&#10;Iy3LcndU3bdoEBu65Kug6aW0qZPh/HC2ShiCPOfsyxJ0zBV7Dk2N7bdxUo5AYnTbYgSCfMGYnrhN&#10;tQG8f6R540JPLbp72xAJX03uFpA7temR+WKDqYymc8SAI/6f0xmS+vIw197z3WYh3J+YqAmoFRpI&#10;YVOWcDKmeDGNCPud3Frb27bgMAylAqstMiygySZAivXrhzSJJ6ZQKYluJkUR3zqptabnppcLBYi3&#10;S5pUhwZAnoBIrngKJIHgSK0qTjO3Mlgb3e4K27za1JKByqrFIIf1SKTNO3rHTEgNpABNTQAwPLPG&#10;3TXft1xGTaxc3N78q07CUOvQCCzMOgyJp1jEO/vrdkHUygjP4R0wL5NnUPaX0p5b3LuFb9NcZbl5&#10;ENvQ5CktRLt0dBIyGdIxjOV9w3F1pabQdJIIJkk5QcE11u/L6bfQj9mXt/dDjeR56yvIg7iwt2wq&#10;WjZ9JWLX5ZK1EksZA8sc/wB1y26uswe7caWgsSQ3d3EhR8AMTPOHaaa69H1e9kfRT2R7fsWRxXCc&#10;XtFsqvp2be1s3Nt6lkLasNeusCzMZ1yTmKRnhWyC6TdvnSCFYAtJrQagPsp1wkw1c+hPvq5yK3rH&#10;E8Ao3N63d3Fm9ftWyljWxSLe3c6SCo1EkCkdBXDt7kLakW7IJckCBkGzEx984fgKTgPptv8AcW7n&#10;I88wTZ27bXXbcOC122YVkAuESJACkzJjCtupktfrddwwXMCaEx4+c4TOOQx7h3Vr0V2PBu214nZb&#10;a5t7l0KLV+6bbi9t1uXgANANFAqflmmL2wltYgAkCTqzUZElvuxXn32tuL6PMvu3kOevWbpe8LW1&#10;v3Vt2vRknd3dOlEbbtGhdRYGTmJA6YkvbQ1WZaSDUx95wYYnactyu2drO6u21sWdwrXR6tsfnKqp&#10;btuQGJQMBXqa5YbFk3GFtQQiwWkCIHT4+GAs95z+34PbX+a3TevyW5F9NqyVb9TdMIigklgrUIIg&#10;zMYeO1WVS2ANJJLEA9p8CMBm7Xv/AHy7O9yXIj13u+mljZB71mb6P6iotsTQZqQKgVzo7c2qhFKA&#10;UGkxFR1nxnPAzVDxH1J3x5Lc/rr0eoFv2QA7+k91fy126qIthaByBMGh6GKdibpJgaJDapgxEBc/&#10;swa79p6txY+q1jiEazdu6+RvJ6HpqVu27LOxdr7OV0g1VUJr088IGxBhnAVUqoObeGX2YHftfVd7&#10;z6rOQdnx187rkNwHsb+9YQ2/0q3SEIRGobgBFSSQfLDf+3G+xdlPp0gUHf4nBqeSzXC3H1nb25x9&#10;njttftvyhXTduXC4X9LcUKNsW09ZzJnIHxxE3O3CHRYAM9ulRAAJP4aYN6b5n1ejdez/AHc/KbZe&#10;T525+mtKtvdJd3N437l8R3HXUBYJoT06RiM+xNjTcvAs7p2rIJ+aRArMdcFm+t4bPjPqNY9xtuOP&#10;9u7ja2djsd2NzuN29t2t2illiYuJp/1DOgRmeozg7jbszhD3saBBGknVJAnr54Nuh+1vdG3t8e+5&#10;t3U220Rtd/d3mNy6xVQuu7bbU2iT8sAZZmmDTj7gBJBDCoSY7fAmDJxE7tfiZ3P1N4y5uCUu2Llt&#10;rt3b7jf3dA17m0wuSoVh6VuIgsSPMYM8WyBdfcTpOhaF5My89Bni4JtrelR7H1f2W5fcjbOdlt7C&#10;3QOV3IZtsiFjbQbNrdHa4wCrqPWAa4ZvbZIIUAlJJRaQ1QajPP4YLz6tJwvuLc3burdOwtbhm243&#10;N1ybty1bT1LSXrVz5WNYRu6pPxze8QteVe53DQoUyA7r2hgMxjz7TlqfF6U9nb1LfF3dwr7ezx52&#10;h3V3c3u17u2tXdG5u2GbsRpAYkD4Yl7bYlNPrQpqxBJYjUdRBBORJxvXX1qWsh7m99HeC+nAM+5Q&#10;MtsboQq30tKFZ7TQajSRFCScwMSLtpHCi3AJlFVfmiO1dPn4Yt7bMa4FDw/Lbvb3r13du72kI3dy&#10;7urkWTdDj1b4cVIAldQMEgiOuI7bJ0gXjBMroAJY9IJ+3EumBf2Pe+33vqtwoW4ielfG+uXNFoaO&#10;63dsqxAgQR3ECM86zxtk223XUAWb5UB7Fig1EdftxqTtnxTOaw1/3Lu/dHuO9b29+8dpt3B3u8uA&#10;i/vNTBrzWLLgabKtQkqOprOIf6fuN3cnSGVvTQmTIMyx6D78ZmnPNVr154ttV4r28Df9HcWn5DfI&#10;hFt7TWex7MEy6gy9YHSIOJlraqtsbm+dCRCBaMwNZjwEDpjc1k5gxvLe67+65C97Y4IDdb63cW7v&#10;r7/+61g2yLcBogu8kBQT11TMYdSyPSbc3CETQwtW4gsZ+ZiZ+wHPF5nPoip3vNXk5zae1dih3O/e&#10;9YvcjyPZ+m2lsoIsWVXKDIdxAtwRE4r7e3ubid1fLJYWtu3QeqwmJ8B0rjEl2526Ln0dE3vuHj/b&#10;lza+1vbw22957csp5HdsouDjF3Glrq7WhBeO7WppUkyBgrIYE7vcAi0hY2kMkloiAMSSzm+gPmXs&#10;kD2h7cvi9ye5tWbPLcgqqotW7p1/qhcEnQCxRj/LDnqtuVbcXjFoT6SFiNTTKgjwBofE41Lcd16C&#10;Bb4i37aur7Z4rbTyV1Uu8puLVhWO227BbV9rdxRBdw2pFntGF27rd166rEBT6KnNIBBiv2jE12tz&#10;aIfJcVt9FjhuL3Fq2X3VocvuVt3ETeAtr26MqgFGgkSWr1OIgOtrl+7qCkSmrtIU11PTPwjEs/z3&#10;pRrNytjZWOO4TiGQ7hWNvkV20Xgd2s2l2u2GqoMhnDSSMpmcVW8ugq124ItIpuFXKspIyBnLxGM6&#10;57phqZzw6r7V419vcs8dsi13f7m9b2zXrFu7auKI1XHQpRmBOgmQekY5nyCnf7i/urjRbtKwtSZo&#10;B3ESPsGO02m1uPR3nwe4fajJ7V4fjOC2aM+739y227VVIJZ20Ww4kgkTLCkgYqOO947v287vty4F&#10;7c27cBiW0h9LPGUCRAGeKm2mu8xs1/vz9vntP6wcfa4v3RsNvvdts+M3N5lv7e023uXLluFsHWJO&#10;rOTQePTHsb2P7isc7xdrcm4G3Koov6jXVkSPjiWPB5dOzbE6Pxyf8iv7XeW+hP1M3nGcTxD7T2Ly&#10;2/v7jhjtrJNuzqb1G2V5mFFQnsUnKAMqbZ76mE1DU2QAnKp+3Fcnzt2Xtm/bfcb65a9LbbRPVuNc&#10;IUBh2IzPQQTQSPKMIuhWASstMjpHXLAW3t7eX9je3vLXDZKbcFbYuAKGfSWS4ikR5+BGKDlNqLmm&#10;yoBFSwoZAWe6cvIYHR60+hPv65w/6vnt56g3F1Am1AfSLSaxbW5bCmSok9aVHnjn3NbNHEaPy7IL&#10;saCTlpI/64xvMx6fHbdeX1n+g3vzdWrabg7ieT5krtNiutnW1ty3qtu1e4DoMiCDQnLLHMLoW7ze&#10;1cQbO29QGhEF7DWomKiWyIxmf929H+R9ONgm42X0p5zau13/AHTmbezvWu8M/p7bkbPIG4VnUvZZ&#10;ZtWqor5Y/9f38QRMQawKmo82PUeGPr79JdDtXQSQzXFtyex0VWVlQNC2VnUoBBkGCKUphIIEnuUg&#10;EAGApHU/1+OAeIZnQK1pwxTW7H1LiG0SAG0ntLeNSMq4TAC6YME1jLx1E5fxwEtH1uj22XtIdWcg&#10;BmANsJaW3MVGmSCZrE4SB3SQD8a5VFTlgH2craFsXHGrQCi21WJYLdhJMxnFPt6J+Xt1GIqI60On&#10;/HAOy15hd0OLmvWNRI+WVN8vIGQCgGpAkGMFMiSKj5SRIzrU1wDpVy40sTaa6jvLKrKQB6QeooCJ&#10;AK1MznGEVP8AEk9R4Cs4CcNCMSh03GNtWglQbpMu5ZASYMQIIFZwCAJiPJj4isafDAPeo7mw12Q4&#10;k6bcEQCZdrrEgESFBOXSScNsCSTOeceJ8QP4YCdtmS2U1ajGprZcaXVVMMyAz3QZPnBwmSDAyjIz&#10;OoU6YCR2abbOQ2a2wqI4CkzbdyYBihBOZ+8pHzD8INdTT+Kpn7emAlJoa21VYlhVGCkaTpAU0ggE&#10;STBOQwmYBlerHKD4EUzxi7yXC4EyFyEW4hNrQvzK8FSXVxNFJAjrUyYGEmhBP+VorMnOo6Z545VT&#10;9vUquCsabttTrACpIAuMHPSIgGfuphMgUitOgmamkfHASwYddDsqydJNwhSisJLM3WkqBSvhOEyD&#10;qWsGh1ZTEGMqfAYBcXl9MkyReT0tLQV1Az3QdTMMxkKnCI/hQmemSyTgLAek2toPq3B2QCjDSdJ1&#10;IhKjQoI+4ic8HBrP8K/fgCRrUsdbOgtLbtnUAjae9NN2SWpB1CPDPBEfd/MnxwD/AKrZgtrDMyym&#10;n0gyC2WNxDNepnLwnCR9tOo6kGTn5UrgJUjUHaJJh7eoJ2FSuogSD3xAmvXKpAUMwCYkVEg55xMZ&#10;UwDrRqVANKqbhN1V7e0wNJUkgGAe451FMFH8S1SaxkSv9+Acu3CSIuBbttUbQtqPza9r6ewVJNft&#10;OGzCkiAQZyNYiNUnxxFlwm2puW2lmRrRUgaSsOWlrb2wSR4EzM16YNgTMyflYCkaSZYAHLPBLzyS&#10;hA9N1GkFbq+qAQ3qqQFdytH+OZJpnhMRqEhqg9oNa5MD/fg3Oh9IdbRRdGkXQwd1GkMsQrggn4FZ&#10;g0rgiax5GszBAzGoZ4GecJBQNBMQotFho9FLmtu221tSSAVnU+YzOE17ZJJgBhAIDeX3kYipXYy3&#10;EKMqLcJtuj6C1tTqVZFFggOaVGEsIggHPVIApqy/6YBdoiJum3IVraW5IDaW1PQ1yI7jnStMAgut&#10;QAWkkL2xWgE/ZgEahaYAEsgMKzktC20UuxVJJByiQTTpOAYOQ7chWhpSfuxUzzgq0dLhWIW4EZ40&#10;tSklhWBAIOnKRHlhBBGQ1asx0hDDCY6eWExnlUxGkiXcBSrZrKu8lbkA0MfiOWWWEmZUfMoOqSPl&#10;kzJ/xxZZNbElyK2wK3GrbMARbPa628nt/wAZjpnFMIZYGksO4gqT/OuNTb6pcc4XKUoXUren2qG1&#10;BZoAO0SIgESRFJw2wCyCxMR2hhIzI+MZjG83azjGF605aYvpKraZWYjUyEBwIBgdJyiJoY6YaOZJ&#10;mZqdMEkQaZE4364VOVWaBqXS4X8troNtANQBY17VntmvSMF+JTTUekkBqVg/HFC4GlvzG9EDuKqw&#10;OqYtqyjIkDrgiBUtBMx5gkwIjzznALtHsVQXUqAUjWQLYUsSCSDMfIQJERnhJFZp0mk+XT+mAetM&#10;s6dTECRZKFEAIWugzRSAZmsjCTUzBGmlJIJAifLy8MA6A2m2HKObxBBIgIxaVFxgQaHPxOYphJQa&#10;xCxMFuletPh54CQt+56Hp+sHNRaZlLD050QAp8aazFMuuEEDODToBKjLTI/hgJdq83y6bYLgAaWK&#10;3G1Ai6VuUg0OYoK54bLMYkCBNQfE1FfE9RgJotWdTRcIZyJOo6mCiOnzaQa+M+eGyJKSYDSpNYFZ&#10;FR/H44CQqEJcZBW04uaAFLRpBINoweogdM8J1RCgzUVIHxz+04B8KpPrOok22RlDFQx6hBSMgadR&#10;0wkj/uIIJIMdRQGuZwElChUhrK3Na6LikQES5ACQvygVM5SaHAWNUmrDxECnivQHIHAE4dbZVZFk&#10;aXmdbVMR6gzYE1BAgHywHfUBBIMNSBIzBEePTAKs2Srvca2BbC21YM5YXIQQdbxnGrV4xGGyM8oO&#10;bPMA9AsdK4CWremiwW1hjot2ivqEMdRW8WglgNOQqJwCFKwZZtQYGRkM4nD1CbJdCWtgKhtC0VKu&#10;9xJJeImknLyjwGGQndAUCKiZJBJgVPQYeqLJbiLZVpNwiEZ10qoRB6jFVWs6s6ajOFAEECGAWQp0&#10;kwYrPj8cFN60ILAqSGsmNSqpJclVYiSswZWJB8MsJKiZBoQcogSI0iMq1jAOrd7SpAZlcIA+oXAu&#10;r53M1pSVoMJg6WmU7R1gyCfv+zAP6ra3LQX/AMkG4yAgEoVIAUkp8oORbP7cEZkiSaaTqEhZWBPj&#10;/hgFAppVk0gAM6+kdJZg06UAMH4UHjgj/lKikifiKE/0IwM8YPCQurVqOlSWYEhozifMdTPxwAIk&#10;1qAwB6BPCPLABpbQhAPzqWRQSvq9xFx2M0Mkfx8cMtAq2oAmsVzM5DoZqcBJsgXLaC0EZydSC5VW&#10;IGkrrpUaaKRWfLBnUKFjEgmPEjrGflgFj03GoLbZgjJBQqVQEhWAaMloSDKwDOGWLDLypINTXTpP&#10;hgJe3VHCtcVNSr3MF+ZFMh3urmGEARIrgyBMCmlWlmGYgCKnM+MYBQdwguMTpFxTpVxNt1J9N2dJ&#10;lFk9ZGEsZ/CQB3dogwp0EGMA6oKgabqAgBYYlgx9MXE0mh1AA4TXVBJJELP+UTBIJ8PHALBHpn0w&#10;qi43qddTh01LbZVJliSaR44JmkyV7aBoJE1IBBA6wDljG+nch22SltrYYh2ZzblASqAhyrIT8qgn&#10;rI+GEg6VNWBFMpzykx4+Ixj9K/EswfM3XtD0w6vpOrX8kGCFUECIjIgDBH/0YrXINX/MD9324fpX&#10;4pgtH6DWRoCgSPTVVEKFJJziYBkH+INMiphs+gMCYMfDGNp23AcDa0JIug3FWjL36WMSbZNJzINS&#10;MAkVFTQxIBMx8wjr0GIuemPQkEzqGmKL2kaSC0Jbr4HukdRnGGiogggdsA1gAE5Rhhrtt5yki5cV&#10;lcFVLy+oy7SoKlp+Ws5eAwUEGRnIAqa5qBpFPtxXQuVKadIKm0zy6y1to1s2t5JAOQGfww20K2Xb&#10;0inxjocBLUa7Qh+9pJ1aiNQNGeahjUk5R1wkjw1VAGoFgJ/lGAWjuBpGgrbamtVa5GnSSBmD0ByA&#10;NMEQRUxkCDHQnKta4S4uQ6HVnCJrDIWQ25GoNoHcYj5TVdQI88JmmkkycjPdnlSekzjp+p8kwc1A&#10;EsVGjv8AVIgqGit63ND3ADwpJOBWs1FOvgch1w/UnwMFjRCqpHdIomoNrEhmzoTkFnzwckggjVUw&#10;D4nKh8Pji67dwUYkAt6ZQW3YqwZ9Cimm4BSTMUpUYBBJkRMGRAHQyK42C1gqSJOoqVYtQtACmB4T&#10;AEZjBGQQO0SSaCSK6hgFKNSM41tDIZaKIwhhJiGpVYz8sNsG8xSZzqBOZ+2mAkoEJUwvzTpAgAZa&#10;lAEsf7eeEkyzTmQukkZ9IA8jngHEoiqAxA9T1INAQZMkyYYZfHwjBAQSymBNBIglBUxA/jgFuTNt&#10;TVhHcAWYBzmp6HL7umEFCApRWC1Ms2UmTIP9owD3qhtSuw1DtCqJLaVCwjJFSB1P8ZwiurSAQBMk&#10;aT2ilAJFTgHVP5YYlAxOlFi53XGmRLVlR8uQzPWMDwHaSFWpGkf5Y+wZ+eADNDCNSJ6jMo1hn0mo&#10;bUfEnpkJ64Sw7iDmBpylRT5UFKdTgHLUlAwqoLToYC53NKMxkyQQQvjhtjMmAtK/9PHLASV0oQgZ&#10;3ZWDNWQAV7mU+AOf2YTAjUdORFMxJpGAWXuByASuvTcioF46QCO6ZE0yzywlq0oAQI1NkMz1wEq0&#10;6qCwOokgXPTWGZ2PpSjITAHygHIfZhuCTqpFCCsr5wB5j7MBJLoQyqpZgzHuhgQHgayTMAgfMMs8&#10;JincQKgxFSo+YGMonPAOrcVWhVcsohYJIVo1IUZ88qIc/MYIqAdRFUEKQTRZECCc/hgHFuswKLEO&#10;/wCajBSHcQ2oeUEGsQax4pI8qSCqxAYxLQfE9DTALBBOkkltJBaoKCnpggeAOkgTQ4SaETJJluur&#10;uIgKRlHkMAtVox1ACLaGgglVIbVroZAMBvuwgrpkqABqBUkqYPykNFYPQ/1wDyvr0q+rUlshlX1I&#10;uKDqDKT4DMYQAYahPcQYmAzGe0nIfDAPapKBjbnSrIxGg9tCHAmWJyp9s1wlooZgioaKeFGH8umA&#10;XaldQC9hnVboG0zqmGoJMzq6ERi99v8AIf7fyG2us2lNYBCCpIMHUT1xLMzDO0zMOc/VT2ovu72h&#10;zPHG0l2+22dgb86FDWyNQRQclgDpXHs/2/yX6/jtu4YSEUMQaxpBH3+GE5mXxvk1mu2I/Gv+676O&#10;WPpr9WfcVobZrG13e83N3brfslLZuXL7O1uxUAuKlHMxkRM4vZBmvjWlPjisPMx9ezctXCnqIyDS&#10;lyLlprZYBQhLTP8Amg0BjxxAupXMTWhyMZx54DsHA8ilu0wNq5cFq5b9PcWQ1q+QWgC6rSfRUZEK&#10;ax8cRjKz4xHQ5CTgNtZe3vxbCobgV2dTDWjGtlteoTNR1Jp/DBi2lwzGmRWTnWk4CJe5jl+Jt3Ld&#10;5V3+z/UOyEyL1km0bTFFamoZjMiJXCioQySO4ABhkwnI/wCOAjpu7vJ6bVm1cu2rXqMdruGuC7aC&#10;qbly/be3BjSaicoUzMYkWjqBMCQ3cYrpFO0/fgMZzVgcfd9DU5sX9uLu0HqKFvG6dLW7wiVIEgs1&#10;QawIxIyiVJnUACPtk4DIX0t7lnVNxYtMEt3XayEV3Fwfl2wwNShAM5zlNBhSG3MaWqDJzJplIwCe&#10;Qt8r6C3bO+sRbZVTRp1hmZU9ZpJYs2ruDDIkeIwVwooOlSSIrA1ET18fLANcdtuU3dyyN1yC7e3c&#10;u6ggvsqW19OV0uCuioEdAfCaR/UaTpt1UapKxIzJP8sBthwe39GyN1ysqzXEIG4a9etbhT2i1UqX&#10;ZqkswGfliK53AImSKHOhDVAHjgNjx239pXlCWfTO7dSrqSDcF/an89yvcFb/ANIVGEeswkF6Ad1S&#10;aitB/hgLC17W2l7cJubezuG4zm7ZtJZ9IDauPRCXbhP4u4wJPUYL1F0T6jN17YB0jL7fPAWCcHur&#10;e99M8dtFspYFhHvXGtP6rNN1U0HToUFdQrUiDhpr6hJDtkCQMvsU+VcBfbX2zutxyNmzc4jj7rrc&#10;uIof5tOuj65JDTAbM5YYVwSANwwMrVj5dcv4YLizrGr3nG7nZK4ue0k3KC05ZbNr0vUuLcFtbiXR&#10;LKVAOcCtcOAuRHqBoLEBpmehJiozwRUbwcUt+1d/9hvdbO9urCJublq3+WFYzotqhOl2BzNJkxXD&#10;yG6hBF5CeiltIPiCf7dMBkt+/t7drdtbj27yjWgCr7n9MboLpIY9sASBpDJMTXFkgYrLMgjUARWk&#10;UauA43ym42trfKmx2W9FhhZud/qJaIDkm2bSVBUQYHh5TgksXAQ3rIoBMTJNDAJPlgEcv7p4a8h2&#10;qe3uRubh7AW+5pqZgXe0bSklyVAVQaEDpGHxbnubcCV6EmNINadQemAzNzm0VDtNt7S3DHdMirdF&#10;lNWu4AtoN6de3KOhzMGcBriSfzeokiTRakV6HAObbiuRtWLDj2wIIuemt1lTWdw2i3KKRDJBJBNZ&#10;8K4QXtXFYF3PWhOeQYn+7ATv0PN8VudpeTiuPl7hBNw23HpoAly26MYIYdxFCDQgxRCW7YBYI7k+&#10;ZM06ScBYbvleavf+Nu97xnH2LTG4wFuxZW0LcshYAFiyrCxMGR0rh5NuwGtLNaSGIov+JzwGb5H3&#10;hYa6eM3/AD7PZ291rm2/S2iyXbjgLbcrcaqhYLr0IIyjEq3avMsMba/+zGRNaRgMVyfOcBb5DbX7&#10;VvleRuI5cq+2OjcoICBw3yikEzQRhPo22Uq12CZMqJB8qYCQ3ufk7O8t73b8HeuWbR0WbVwrbdQw&#10;9R7lxQ3bU6R5UGANsiyovvFBAMdKSa5YB29755S6UvL7Y46zeuM+m8bAZ7Fkgpcth7mcyRGQpGIr&#10;pZUTDsVjVX7ssBt9lyHuHe3dCWOJ21reIdLsFUW9KKFUNcMykRJHXOMF61rQgNtjMgAitazXAO2P&#10;b3uFt9urlnmNltbe3uWbzXAVa2Q6+lYVFQkKqLJb4GZpiTbuKVIRFUEECZkTQz8BgMVzPFXk3do7&#10;/lN1vH9cs9u1duG2y2Z9MW4MKJltUAzA6zgTcZYXQtACPGKS39SMA49ni7V17m9G73Opl9O8fWAE&#10;qA6hmIh50gQJAjxwg6yJ11qIArXr0yzwFvttzxIvXrDbKLbm09u7uFYs1xWnUyCpNyqlZFO4mSRh&#10;CorE+oWIJ7QSQRHl/PAP8lye5sWw/DbbYWLlqzpuAbcXUdWaXbUAEgNkTnFThbIiAlbZOmJgmoFT&#10;n9uAh8dynMcgo2m75faIXdzZuXv06ItwtFwJpllYUM/iynC/RN5dQtyAJzgADKcs58MBW/79a4Hd&#10;Xduecnc6mtWxasPcZzc7WEKYKiJapIoc8lvZekOlpaAEiTQfKMBD2PunYWS97dcdyPO70Xb1y9tL&#10;INrVbY9jtpmQppSJU1nDRt21mNy7xp7VGceMYC0s81yu6Unb+zNrw5b1HFzcyn6e2WnRZW6cwJAZ&#10;j2yD0w16VnuLWXu6wQRBoQcBpbfP+6zZ2+y2vufjuFXaXbV+2q3bKhDbB0ooaQxjtYmv8DhlXRT6&#10;Z2QZQR33FIIEwTJwF5vuD5TdC1zK/VC7t+RdVb9Jx241hrjAGEtWzJkEkqxyzyjCF3N4u6rtrQUS&#10;E06dQ6ip6dcBZb72P7XsbDZb2/725jcbrcOtzfC8bzW3ZwRubVtbcnUY0gzlQ0phAblAxf0rWlpK&#10;q2mQZrXrOc4C59H6IDaf7duPcXPHfBSL++21zdfp7in8a2lkEgQjAVJBggDBXDzLw6raUW5nLLJd&#10;JwDnCbf9uPFC7x+85Lmt9e5O3b9JrzblnVRS9ZuoukSQQpbTShJIGGS3KUd7hPdIAKmZ8Y650wGi&#10;Xa/QRXv8fsOK2+3sHaraNy8121et6AQ4RnYR2ypBJNxgMlOJKJzF4zrcK2cQrCc4GAyXKcn+3H29&#10;+ntbniuPv7nZPeKK25a+u4mVsLfujuJPyhisEZDFrY2O4a2q37xLA6iepg0pjNvOJyPO/uv6qezt&#10;nze4ve0+Bt7fb3dqtkWIAtWtdttd2zcQxAJlfGoOcYsBtltkNESIBJJHiYGGbfTA40ffG55xP07X&#10;S3pvuDat2Vi46M0raaKTSfPplh3tBEQT1JkYvORmL67u+Nyl57lqy2u56VlQ9264J0s7ZASaQOuH&#10;NRg6VDHoTBFMUVCcRcD2Dut6draLarti1Lbm5bJ7FLuKEx3AzhIkkgmudDT4UxLLZwLq4lmxZ23o&#10;20tWjq/8i+D6l3Ue/XrM0+yT1wNLaZnT5CCT40xQ2N/s3e8g2w3txxFq5L2rFtgNK3kYkaqyMLqD&#10;lHWfOcBR3wLhY7jc3N1ddlUWLGsILmuEN98o6sJn+GFE0iJNJJNfjgFbI3l1XG3M2gXC7exBlAar&#10;PVsj98VOEdxMGvgSQMhl0+/AWyLsNuLl2236dwrXWsAeqbpB7tFoSagjWIrlgSKyQPgZ6xgI4tPf&#10;Flbe0v7y60kLejb2LJgOrkeFYIjpgga0UnzbyOYnAOXNvvGtgHdWtiig+nZ2I13ANXcLlw59YgQB&#10;TBMynKgFDoECfjgJKbC8gW5csNu3uowttvGe7FtaSF6laZ4TUKBLSYiv8ZwEq2Y3OpUsgIgXRbUW&#10;JdVhUYKDkaAYXp8SSfu/liCuvcgFDJas2wXdgQ1v1LznN2QiAVFB8POmDoDUVNJ6ZdcJn1EZxu7u&#10;3nUlm2rhkDj0mQ1ZioWumKVwFV9VJHlmZJzxQ/uOQ2LWbNq5urbGztbcvZnbq6ZNbCklmcHtBNan&#10;CtFaiYziCSekj/DE9RBHJ2m2gSxdZCzKEtqoDptyugi48ggEmCPtjC2kQACQBSkgVqMv4Yeozeyt&#10;7S627/3Bjtrh1Ii2/UlgphfTnMr/AJjnIHTCSIMsZnoB/XE+q9OBLO7/APHNvZLpKuyDc3CCjER3&#10;m2pgsAII88L1AGVUGk16RTrhjb4/4CuuWN3dE3ri21Bcj0yUUsTKMsdwrSPjg/8AUimnxrANZoMW&#10;fMK2929xgPfZu3Xn0RdVmuWywJqnSpmvhOCIg0WB1OceYOJenPIIXLe42vqX9yr3repWs2gym4C0&#10;nVnEHoJ64WEYwImepqMpxfmslvEQ9xv9ntjcuveW3bClShcnW4MONQyKwIpXD6WT+M0mYEZz08MV&#10;0nivqxHKe8LKBhsBruDVbt3WDSqk0JJOY6EdP4yAAMhg7Yk4jn273263rl9zea6WJYhmZgKiQUJz&#10;AGDwEISDkKgA/D44GADQTIkUEGTKiZ8PuOBgD+GkeNSSPPAwBnVKkRSRAiCY/tTAwBLEwK+FKzTp&#10;gYAdQVrBrIGpTJIgHAwCpET/ANuYEV8SR/IYGACgEAik+NFqaAmc/jgYBZWQZmcqGI8c/wCGBgEg&#10;EZGJzqIB05E5xXAwBN0qZFDWRTw8hgYBQr95ievw/pgYAZau46ZnzmCCDPgcDAGMpgVEDUK+PTrg&#10;YBy2tDQkyApIrMk5npQ4GADdo0kiYkTAJ1H+/AwDcQRXz/7q5fdgYB2B2mIYAzIkEH8NTgYBVsQo&#10;gALqJAgHS3yyScDAKhQRQgghmAkhpqQR4zBwMAkgtMFc6AqIalT93XAwEpbbFA0ykAsApLRqgwo6&#10;fE4GJbjmhsiTQvpQ6YI7gGYUpkYzwMA61ohEMEGFCqDVpOkac46Z/wCGBiiTt7RILmVua0AMhiuk&#10;ArqUiAJ8DgYB+GDSpUGhIAEuS1RXwHykxBwMAsbZTcl1JTwBia1Fz4eIwMAtEWtoGUA7QBq0ktAt&#10;wJmPmrggZnyMYCQVKhABDqwJWDOkmGETSYg9cFM0yJJHwjOMAoJqHykgLGRUSD2lgCaTWuYphtj0&#10;MlqmJ/sMBNsBSR11aSCUIBg6u5c2jpTCSTAzzyFYwD6DS9xu0Q2piVUyv4jKwD5/xwYEkEiYjKY8&#10;zHjgI7OqW2CsASWKhu4pP4jOfjnXAMLPSYpXwgEx18sAdpmuemKIYiSAbYkVyqIzHTpgj0r5n+44&#10;CXaGgNGmupFUdgIApJJ+MVn7sHJEwamJn4ROAjNbDKitpKhWK6VIuFjWE8QPPCTQTQwDUdes4l4m&#10;XPy/lWeytoH1QVbTqVLhFwaVGnJaimZ8cNGDH8T8a1+GDgv7OoJdX5mLfNr0ly/Yyz+FSImK4Bak&#10;TSnwoMLcTICWtR1lnJLsiAAiCT3OADmIpJ/hhNIyn76RXGZvm4wYKDC0HKae0MurVLiDEn/LMdM8&#10;8K1Ziv3+IivjjUvOBEKG4rMSj6ooulVoZBIrArSprGHFFB/bzxXfxzXGYq7txmYKDNuc17WA1Swz&#10;gHznx+GATJ01+I+/EXXyd1wVfRTZ1IwEdzJHYzaohwpzmp8YwufAZDwk+cRitqopNCY1E5wwgN2l&#10;qeJy6+GFCiifPoK1mpwEZpa4QKmIUOSApnNVkUJr5ThSkAfzPX7sA1eLFoYkCQsCZ8UYGnxn7Mzh&#10;UzNKjp/LANXvlZtVLsFbhlYGVJ+MYE+NDSmeeWASSJcjSxORFO0MBpqc46YPAJUaiQwLofw0URJg&#10;gyINNJjwwMBA3Kj1QAhlbmijA6Vykk5VM0wMAnc2l9EiUvNKhmAktpORCGZ8cDAQ1RiQxUkVP4oe&#10;O0gsvh8s+JwMBOtKGdFlgq/mTBHzCWGsd0Sc1mnhgYCRqAZlJMQPzF6k0AImoE+EDzwMBCuKpvIq&#10;2xo9Q9oUaW1nvcx4dATTrgYB65tApLJqAYr2xMHUSxE1ik5zgYB4D09uQ5PdquRpJKkiUJAPhnGc&#10;1wMA1YX8pXCmSz+oQe+CIBGo5DNgfswMAoAj07aEOBU3BMVJYfNWDXTBwMANurBzcZtTBSSwR9KD&#10;V3gg0J6gRA8s8DASFUtcOsKSumihgFaRGphnmSBOBgBcAbtBUgmWSrlra1iBlXI4In+388AW3UlY&#10;opEkqF8M2AU9JEz4ZYMZf2OAeYGStwpQrU2ydSg0k5xJMGPDAwEW67arWklVIJhIqRCgA9f7GJwM&#10;AyULMgDNJZSpUnQE1aiC8dxHQjy8MJZZBPhX4/HAWll3sODP5fZEkCATBkN+L4CueGDSR18OuDO/&#10;5K0u1vh3Vg5k6VIDal0gUUTUn+AjBgggn4QP5zg1OkQd0o9aQSU76Mvcx1djaly+ymEsaEdY/nlU&#10;4OXlvHasuMtg3VXV2AqzEKSWVDIDpmQcjn54Zn7DMR5ROM7TMw4tC6MXL6hOgHUVy7s3n8IzgClJ&#10;jDcSGbosHqDJpn5YvMk9RPRnVht0Mrfju7QqFDqYjqQTMmc4phgks0EZHrWRhM+o3u2267LYqLL6&#10;dShWKMZUECdPj0pM5jDF+RQDLICgrFTijWe2rILBDetBhcQercrdJfsVFI6MPEUIBwwX02ycjEiK&#10;AknrgNpt9gm/5m3Z12bllWtW7iXgrmzbEi4bYykiQs9DMnFPdZncCTGqTU1Ap0wHoXgNtY4nZ3bh&#10;2ym4m0ZLEIzEC7kTcnNVB6AAmQYGI11gbmkBgEqeq6gcxEYDoHtvaM/B3uQv30NzeKdvaaVW8ttz&#10;pB1VNASS3Vc6Yr7wdwGE5kivhgOte2LWy48Psb91by27NkOUtm4CEEn03U9pijsAY6ThzbFrSKAA&#10;Zq3Q0MVX/HAUnvPbbPneR3V67debUJtb2semisqqLybg/wDoiaU6CYxIctcIMfIQ3SMqgAdMBjuJ&#10;Ta8UlzZrftvd3ttrXqIxdgyVV7lxvmpmYkk0ywm6iGyaD8QAJmpPco+OCy4uVnwvLb3b+4tufWlU&#10;e1d3DbW06EpZDeluWBECa1MyTWZpEt7XQqnqTJBkyPP4eGCderdcr7+tcnu9+bydq2ht0e3H6cO1&#10;oJoVgSQ89zOVEjrSmh2NsFNRUSehmiqZgHAeRfqry17bb/8ASjeO4Tbhmu2lln3N+3Jtui9pgEaw&#10;aCZxdLOkCTNFrSgynAeXOV0Hetca3aW3cJb8lgQzASSqAxpByPWZzw+ABHjFT1OJnnAypu61e1au&#10;rR2DalZ1QyYkCh6+UwcCKGuc5+fTDHOQfpxuNu922FZNCBp0sVYGpQ0YHOP44ilirLEwaU/rhjnI&#10;39jarv8Ai90VJLWVRtvbZkDi4q0U+TQaZyBGCZAzTlXMEyfE1w5yH9jvL2xs2UUC4q27Pq60XSrF&#10;5IKCdRIEEGP44dUdhypH92KM1yN65+uuAhltuxVQRELd7piM5J6mnXEe8pnUOngCDUYDb+2uQ21z&#10;bX7Nwhb6+kS71Fq0vY7qSZUAkKI8aeOI86pBHWKTM5EVwGv0GwbdyyWW4xYmF7NJT8u6skiozJr1&#10;NMOMxhaQIIg5CfhgKmxs7Zu33lHvm6rBiQCUHcQ9qRqEfKYpnMjDRFY8R4SKCZwF3acJZa+YR/Wo&#10;6KEOlgB6du20/KQSen34SqxBIyOWcj4k/bgJ+73XrW7x1gXbm19Nr5T01RisG5eS3mrjMwDXyxJQ&#10;SYOTAgiggA5ZYl4mRh+RvfptmGIVnsvKyr3NVxrcI3cQB4CQa1ocHchFIiBQg0pWcAxwttuS3u13&#10;YuLcc3PTu2VNwLdVllXlxFazMZVyxEV2+ZQK0kCajxxR0HcbMJbbbXrrn0dRuB3ZLehgCptqPlIp&#10;JOYpgnjOoykgmpzp92AVsHK2W9a3t905a5S4FbUp7S6zQksxMRQSB44fXKAAcszE+ImMBnL9rud2&#10;cIdVy0hWbiW+3Xr0dSGpWkHrh4JKmIBggeY8JxLeZBmDyZ22729u4zBjdVn9Sbmm5o+ZrYqNJooj&#10;wNa4JQCSBGqoMgCg8Biiw3F64EZ2DKC66Akmht1DBZGoDoKRSa4cK1ECnUfHP7MqYloz1vdxYe27&#10;3JDz6Vr8u0Lca9CuvcCcgxov2DCWUAAxFYg9PhiiXtty9y/uLSspX0yQJcs5W3CWnCGZAjIGcyMO&#10;AAzQRNPgDicis3l82xbW1oDKoYBklLV7Mwz5kqY1ZzOHU7RJyqAf8BiTpcfMZjkGuXnuhqXGVdVt&#10;XaEB+ZdRJM6RAmkdcOESIxZ0FVt7gU2tLLFu4AWbMgfLCnLVSc9UUphIHcDkDJnpUSKDLFEjeN/4&#10;17SzAoodVEgBlpAUTqkQRAw50/tNRiDO32RroYEt6loFkYkKCgoVQfKY65ThxQSIrOakLMQcLcTg&#10;UW63Vy2Q9u4oVXaSTpbQ0n1QwkhgTn/hhzLNf5icPxFA19yT3KyC4CqgnSDOok+JqSZivxwguFqp&#10;mM5jLyFfLEmuNsi92nEX98TbudquF9PQGCTp1BezKCM/jOIly4WMCayc4+2cLL1HTeC4PZ7NU3F9&#10;LV9rBNtEQEamiNUIKkac6ic88Uu+VcgYYga/syEnxxR6e+l27vC9+p3Flf0Vu5Nhltiwt+5kL2kG&#10;oUAySc/sxlN5swc5ZjI7u6BmDHlita7XXo+gH04+oVy16dq21uztLbA22sXPRa9dWbbW1vGIViIa&#10;ZETIxmd1tTaJIBYmIcgzqLQIzAjB6Zc8x7I9qe7bfMjbrd3O12e3t2na9xu2uTa/TtZlrl68pUkN&#10;TIdtJigxT7ixvzq0ykggE0EUglcctpvleHbfb/P/AE9W5ZNx9vv2297RcdC1zRea0bly165BAApQ&#10;GIkHDezZdu03Hm6Nc6j1iAB/brhriXNKle71v+4NubXE2GscTe9BlNlC1y7ZkG7ccFZmmWQM9KYt&#10;Le89RjpKz2mSYM0Pb0x0lluIjlm99lJsdoqbtGtbebmnbgeraNCPUuRMhQTqGeoz0GLu1fW2AGcE&#10;kwSTUmfxDwxWd9e6PP3Me3N3yu5v3re2dLe2serYspt2U2rZVkBS65M3KkhitIIqYxItb31HW1ak&#10;yTqig8iJ6dMHHbS6zNrL899ObfF8fe5vlxtbabDZ69l6u3dij3VUEXktfNcIlgGBzExM4vlRVRUV&#10;zreJLEGswVpgw8jbnkd7vuT33Kb3Yta47aFks27DrbCWfSj9SjXzRpoCAYOURh4qq6UAmQSTBqT4&#10;R4fxwFB/uHIcld3PJ3z6NmxcVLFpCjXbVhTCpcIEG6wFWIgHrUwq2nrEWwaV7hMQoiZjAQuV3w9u&#10;2dxyl+1ctXwwvorJbuXku3hqHZqg1716A+IOJvpBWAlYE1WkUyWcBzu37kv7nbXty9ncetu7nrJa&#10;uWUa6SXP/k3NBhlIjTpjzxHviTBACClCAYGXjSuA1ftdnsu26S+97kNyS6LuVfQO06lFtTBaYFel&#10;D4iGzKoZRpJOQBIJHjT+OA6Fttle5G7stw36i1bty6PuLfqWmdW9G5YL3KARLALJihgiMFbtoh9V&#10;4a4QCsqBOmsGJ6YCVznOb/f2P9j4q6+14ou1reX9qWuJb9SJutbekkAQtCB9mGtwilg0KzGdAGS1&#10;mF/rgLz2Xy27s7W7Zs3d1a46xetJvLzlgL4S2LP6i+wI1XFABC/KK+WI67JEcORN1h2rGoKxgHTO&#10;WDXdtjDXXfqNyHK7PccZtbwXhdq4t7m+B6Fy7a2t8ulzdm0e8A+E0AxYWdlCkvNQNKkqSCflIpA8&#10;zgy5V7i+oibjcptuLK2wl2dzuVS76W5CjvQhCdSgLNvVHmaRiFf2r6qZMSvjBOZP8pwWWy5jpXtX&#10;33xr8eFYgna2hvnsant2X25Hpg/mFkLmQdBU6BGK7c7UqNNtfzHocwe4TFemDpPL8XX/AGX7+s7q&#10;9c3fK7tU4jYlb1lSbbWi1oytzcnUPzWAALChEaTIxHt8PbsIb5QtfZVBMy09CPtxMY6LPLm8zho9&#10;79fX9z8p/wCwvY31vacHt71xrE2jasuJF6/bDW21XJAqsRm0GcQNxsneGibjQAlFACCAPgMLMzFd&#10;O7X4ur8B7543ZLcsC/bXjdo4ujdKoui7c3NzUwGuAGfoBlWK4Qu0O0UvcOu9c1ATJrAYaTHhScJJ&#10;rOCbTbmcpW7952/e27s8TxiW9pxO1Nq+9xbi2mNtSbd87nUxBM9wRTMTIpOG7ll1VbzKzNA0LmKm&#10;M/7ZjBV1xnNbG/fue3tru7TWkZlv7lnSxrCoGVCrGDq7oAiobMADERnez3XwJEKimiiaBiIzxM2T&#10;NVrbO12PLr+k4C9c9L8y/u9/ab/yHWwdf6Q3GZZt1zkwAJE1AS2dJ3e7BjUNFthIeMjB6HEzid23&#10;VLn0FvuXtPvLftD2a4/UttSN/wAhYb07mxa8SLgXprRZzNR4yMP2Bc3ite3EptrZ7ABAJPbAP8cW&#10;XMzhLecM/wC491x/sq9suB9sW7e+91cqmvd3fUd9xas2gGuO5tyqtcICsTU/hNcRATuL7d3/AIiR&#10;pWNIJUxqYf0xMd1svSNNc+3X2vwVm3bsa/d28DetuSQ7FL6eodtt2uCSizVlPSpw5pu7q8Fg29uo&#10;IJAGnsErMfZM4uds49BD18b7S4e7uWa3yXuXcv6+m4z+si7r8vcemGNRbIYrpBqTIiuEXvU3TMhX&#10;RYsgBwBGgrkQSBM/yw2ncLHhxx3tK3a3Vvd/rua5i5d/SX7z/qG3trcBj6b2pIK2TkGPcQRQUw2q&#10;LfvSUFvbWSBoBlWIEQJ/niTN2z0wJm63N7geJb0t5d33uXmVuG3urgC3tqt64C965aBAkgdiagAI&#10;GQxYWNqd5cW5pHpKCFULpFABAy+FcWzN+DO201nLmnuL3pZ9kcW3HNurj8rurrXNxdLjcXSGZnuX&#10;7igsdUqOgiMhXD+929pbbSBpUTHbNKEjwHlis6W3Pw9FD9P/AHNzHIb2xqc3L968dD+rcFnbq4Nw&#10;O7qAPUeYHWIHTHNeY1b+76Fgqm2tmb9xaEwZII8PLGJNZc3+D0ayTq+kH0tCe0eH/wBz5hL1/nN5&#10;bP8Atmw3Y9QWLl1SVa3caoKrDx/PPGZ3m0XeA7WyNFqyCLsCKnKHjzn7sXaXa4nHzb6O6+2+cue3&#10;QnOcq36jfcifW2SPcNxwoMkixIg6pBAqADlAxg+Z4/aNetbDb/mizLXimcnuCFx4+ET1xtt6e9ie&#10;4uabjNx7g5e221O8Fu3slc6V9Jmg3FtuC2la1pMD441f0w93X+B5L9DuHIR2WEZwVVGbSqDzwcvL&#10;45vrh5Z/f7+17gP3AfS/dumzV95trV29Y3ViwDuBubNs3BeJqdJb+pnHsfjN3+qH6on8orNsTAaR&#10;iPj7MXHwfjs+uPsRvY7f+wNtbNkc0N2drylxrba7NpHKQ4Jg/KXk/GTi6td+pznBAk5VmmKjzDzx&#10;Gy/S8NpD27Ti9fGmNRgqwJMRAkff4TiFu7cI1wkFmNIE93lPlgOkewubHIb3YcXtrV2zstpJuBXC&#10;hbK25i45BJhhlQeGeMVy9gtZZFA9S5KiAKk5gn4YOviuLc9H0/8A28+47dnnLW7vu1jjOHWzunS5&#10;vLo9K1ZPbdt66MdRIAqATPTHMr3F3E5HabUJbm9cuauiythrsZSRKz4Y5zWzM+L0Tadtvo+q3FfV&#10;7Y736d+5/eb7rd/pOG23H2rUAG6LG75vb8Yxbv0BiLrCZ+WKVx//0Pf5PaMpmYmYqZn+/H19+kt/&#10;bW618OHi2Ee22sKQ6BPyyitJOklQZaAajAMioqSIqAT9k/0wDlso2m1cb0rad47ioQ6SFDhehOeq&#10;kyOlGpjVAHyyZNST0kdTgJtq2rldYZlNwKYXSdCUZgrE0BjUZnKsZoPn5gzMUFKZYCa6qsBWGlX1&#10;BrcM6gyGFRIAAE0g51g4OSaVIERTSa1Ipl54AlRQVhxDlwdH5gd1BcP3iSRSGiNUgAjCDH4mgKCB&#10;J6TGQwD1pNJDWLTM13TfvMEbVr0hSxLdpBEZipHjkWmYjrMeMDP+xwEwagyo1B6due9lUu40oigy&#10;YLGgnP5sNkwYjPIgj+X9cBJVSbY0NbIVS7I9t5BQF20XBSYAhYET5YOIiTEfNMGQJzgHAKBdzcWz&#10;re4wf0igKBZCkHuJFT2kR1rXCVjPoKCaTShJ+3ASHJuW7YDK1x2drgtkBgyvoagjXkF0n4ik4Ijo&#10;IgAQxJbpOfTASLT9WCm63deQAIhU/ZXoZ6eOWGyJiTSJgUbT4hf8cYumblUxT6Vy6yoUuxbDlV0o&#10;1xhqXW65ggZAZx9jZoaiFFPgQADUY5Xi4Eu0UuWmCXI1Q2oEKLgLF0AtsSAaSTE5dcFBXKurODlB&#10;kCAKYKUjesasPycgVq7vIe4pYgMIEkmlAM8JkEmc6gZSQKmnlgHkSihGQqCrMQG0JqJPznIHMRIB&#10;jpgjlUZSJNFAjqDXAPrbiCJhtB0IC91vzCvddQnSAcoWmdAcJgRIPgc5zzOAlANbYG4mrVcuoSil&#10;rdwKxdAzGvxjM9IrgqxXpMR55yMA6GtKpB9P80qGl5RjIKorKhJJIKxTOOk4KCaGTSMhXzwEyw6h&#10;lMr6muCty4yXGDLIsz1NNIYU8JwmBSgapg0ip7mBGWAW2tGqbqqdIurbBDLpJCpcVZ1KKSPCJBJw&#10;DP4QBAM0rUZCOuAcCrP5gbQXDW0Viiq6AA+qGJMESBkKVOENJqdWcTBmBUGfHpgJaFAAF9OCO9bj&#10;sszKNpDSFA6yaDM+IYyZIJCrMzkMqifsFf64ArSt6aL6yw7Mr2yh1azLW3p0ArpAmDM4EnTWRUQD&#10;Bj8NYjEbnRIt+mSukCDbZ4RXDemJKFVaQBIapGcAjphuikNMKKfLNZrB654GOcpUORqDK9xyjEeo&#10;yMoKzbLuwIQUgH78JCtAMHSI84M0+7EVLe7bYaSFLFWMOFQuCveACCCfEgf5ZjPBzNYrqFPwsQtR&#10;P8sAF1kqFhk9Fu4kq9tWehRM4IiTMxnTCRWBMBqDSIp4U+7ASAQNWlS9y0hJBdyQdIZykmdQUyBl&#10;Sk9USZoRBXIEU8hFI/j4YqYItJbUAkPKt82gaWJkozM1Z0t8xoKzBwURRamnaCYJInrgXokmHSWW&#10;FZdWtwCUtB4XWueRAE9JNcsA5yDIbVUNn16+U18jgnOTdssqhnV7ZXR+WqL+XLaYRRmCfmXzEeOE&#10;mCpYAsCADUQWBiZE1wnHrhpLUOlxbd1rYdSzoFUg2lKkkEGBAP2/bhDGGBggAQC01r/Hy8csdNM2&#10;9aQ7bBCMh03C5IhAAQsEQy5DKsClTIOIp7XoDLE9TLACASM4OWOzSxtj1rRlgVtICwppDOdTi20Q&#10;GgTI8jgyZaoPy1LAFVIoO5QMzgEhIQ6bltYcqmgkXHV37gUuGkBogmKiMJbwHcTXIRJ7VjASE0qw&#10;LdqqzqulnBW2oly1RJkUAP29MEYBMilPCBSWgfZgDtSyAa1VwzaxJDM2aeevSTJYZUwg5V1L/MiI&#10;yH9BlgJTKS2pWtXNKhSwB0r/AOjcJEkyvWpmsYTXUZET1OcilI8YwD6KAg0u1z0pNs0UBQuq4t2h&#10;A0sakzNRnhEsIgxLVIE0BrpBz6f3YCUttLgZ7gMot0W/UI/GupFunOTJ0qT98YS+oAxQzIBAJggU&#10;A+/44B7bqty4p1I8iTBZdTIT/qNEdANMj4xEsxUARJJHaCIGQGf2kxgLMBoeVuAwH7u8m4SDJIFT&#10;JyJyyOCIFBkYioEwpiK4Bdu4TOpuxiTKu6orMsgyDTL7qeWE5rk0HI9I6kqMsA6oNt11mwxEFlRh&#10;KkqRbRpFQR55eOEmSaxAAEZ0irR8cA8Lii0FlokOSpIDVnSScoWCDHd4YImC3hMCcozBn+BwDysj&#10;20dp1GXdQlWYUu2zTKIYTTPwwkzECdVVMmB216fwGAdQd2ppKWyLisq6zLmFQVEAA0JzH34OKUBo&#10;SATme2TB8vswB3DGqH1eoLegKAQAH9JDcQ6itcyBJGWEEsaZgZipIcCCD/1wD6W7dvuShyBiNVov&#10;KvbYEdaAQCaDrgdwEGSInKtRQz08DGACtbe8jW9AuKW+WCFloKqkkkEQR91K4IySCPlesdsNK1A8&#10;R/1xNbmZQ/AWQSA9osoMP2ubhhrgMqrGgAHWkVnDPdAemYiKxUwSD0xVSu0q9nTdKAP6g01EDWwt&#10;nxBGQr54NpDLqDTWaiMj82AJfTdTpZFC6JLodRgq3aYkUjVHgMESAzSKxBJb5gDLAU+3AOqG0W1D&#10;s2ltTBbZi2pEhjETE188JPhJkzEiPMgTPh4YH+B62oEtClJ7mADAZoIFJAqfm8OuGp1d0QNMEChq&#10;O77sA+wFshQzEs5loYWi1kjRoB/zTURA6Z4OubBvlB7WABDCGBVh0wBhUbUoa2YcreDWjcIFs6g4&#10;uo1KU8h44S1YkDtzNQCdIqf7vuwDiXEDFlMG87NBYO1v8yQEVREVBk9M+uEEtBIXImKzSKscyZ6Y&#10;CSLduFX1AAJOkDTrdSIRDQDxI/vwZoQO2gIEjw8AOnU4Awy3DI9VizodKGB3DVpuNcpMQPBRSK4S&#10;JIykglagVjIR4V654BT3EJAEsphlKMQV1Z3GZjGsMIpAXwIw2xI7aGAJFQM47ZynASrSWSuogpqJ&#10;IYAswSJ1OUivwr0OCNQQFM9MgYkCSWnAKHebTBhpXVr7vUVrgDEaQtIFDnmYyEYSYrTVAJEmBXqf&#10;E5YB4BgVOs29baYGsufShGUAii0oKVr54VFPASxzzmpNf4DHn8n5qzQGksqo4LQAsIxUqpgIrSIE&#10;RqYmRhAEVrSRM5maU+GMtzTMyeL1gtS5pbS6LEaAjnUJg6pzNPuwGA0glqU7pr4AAz0GeCy3PbAt&#10;s7OyBYMMxX0wLalVlwCfxGZzy61jDZYLMiRDCIAgZyYNMsVtJW2rhNLG2zaSXSW7l+buYUj8Q8qY&#10;SQc6QWkCpgkZZ08B4YB0FUksLmpVCrDKhIn5rYXMkS0ZGJNDGCaSEmBIpBgGkafHAKtkK94qXIWD&#10;cYqCVDkN6kuIJ+WT9seDbQaAVyK1/COhP8xgJagowbWdIDGZAALnUdZURPh0wnTA0zB8fEAEzC1n&#10;AP6yddCPmkDUIcnIG4QIMAQY8Tglz/CciNR6jqfHyxdZm4BsmvSSbizJmyCQ1JKLp+UiACF/rgCQ&#10;MppQE1rk1ek43+TnrlOpRXVVYoTJCggstLlvSM5juih+w4L5gGiASfmqM60xddu4LnS7oWBICt+X&#10;01A9wYxAOQFMicBirZAnQdVDMKevT/HGw4iFAVZwvqDQJXQEcMTqYEwRJqyjBQMoMD7OgYYBTMZB&#10;1aCRLlhIaJDamPwy+3CT2SIlulQOkwD44B1T6mltaooDd3dAihOnqJ6Up8cIqwIhgSooBqNDHaGN&#10;TOf9MBIjRAVrbBbk6iwCExqhmQUH+XpOEsaT1ULpK6VBpE+PiCMAArayoI7pmRcuQsGnhJmhrhDZ&#10;BmEAAhSTqYEGBEeR8a4CTbDlxbBJdmDlUVkRrenuZy1aQQDGcTngpJ6yQtBIkUzLTgFiAumAJeva&#10;wiSZAAA0kDoMzXLCS2pxGok6aNEg5dpOAWE9O2fk+VwtxRK+mW1k3R1JIgeH82iSuQNAZCiQOsxg&#10;JCNqUayFlpGsgMxH4NXUDKFMg5DCQaUpI8RSfEYB52UGCwgAhitsmR+AKcwM48euD1TOQEkAjKlA&#10;JpTqcAYtidGlmYabjW+6ArAamJFFaYESRSvjhtlmD4AN21Mico6TgJK3fmgALcLKpuK8EPHaQZMn&#10;8U1jI0wmgiQfxBjMnORE/wBvhgJA1HWUdS/5ZtjSFD3AsBddRGY+P24KpP8AlA6kEsSaSJzJ6/xw&#10;CqABQBduM3cLdLcAyyuZFBUScvCuBJkElhOdDSc9Tff9+AVAglFt0kAk5x8oAFTnGGjQkkHKJagP&#10;hlkBnIwEhASqqCoqxCrDFaEtIylj0PhlFcMtIA1juJCnUojKJ1ZTHTAPpBabT6UqFZGZpYNVQjZ1&#10;pOVYOD0hjl1JJypEsZEf34BWqFWoBKabZYk6m1emqilSJgRHnglWQFhlUsCaggmnyzJkZE0wBu4F&#10;xrrBHui2VQ6VShNZVQBBNRn5YSKEFTBX5SFMhh0FCKGkk/DAOFBcUpcClHgMGYfKQZmYMESYE+Zr&#10;juf0597rtDa2m6uTLFXkwJ/zLPSuM669vq83m8U2mY+Rf/IF+ze19V+C5Dm+F2q2uQ2lobnZbm1Z&#10;L7gEBnNlnSusn40plGPSVi9t91aS/YuK6uNRgyASPEeeNPD8q/MP7m9re5/ZPuPd+2fcuw3eyu8b&#10;uTZtm6npvd9G4LbNbe6RpAUk50mDWMNXxKkxkJNRQZGfM0wF/wC2Ly2N9bL3Rbs7lmsW2CkWr1xY&#10;9OQ06VCzJcaZOfXFS7Eg+AgyDlAEgz8cB3zi9pt7YDFrVu7pYpbeHS4EJ9N7SpqBXSASFOVZyw7b&#10;pJEiPHz6Ef1wFJzd23eRUvIrAyGe2NK27LMXu3w4kqUWgKE6h8Yw5qJkQIis+QrpwFImx2W3W1e9&#10;a4CrkXLtsOxHrj8pb6EgMvytqrEVIOJFnKFppyYUYfwywGV9xKXvrudxpuPeVTd2zuXs3lpba4lu&#10;ZDNpDL1qZw6bxVQDUyKiqny+OAz3+wW7+7uXmTRZ9FnbbOrepUDS4ZjWGBIBJgxNcEGckQYNZB8T&#10;QZ4B+/s+N221b1bfq22ey1soWIAUE3TdZZ1Nqqo8QemHqj5VJrNBlFCf7HAZ9fSu3Cd1fWzNvQGv&#10;32VVtBddhRbtRR2MKxWTIpNcEGLQPTYEwuqQCCa+fxwD/wDt6WFG5/3Sxd22o7hLQsM+u0g0vZcS&#10;CbkzHhBPTEa9aukgDpFZkLBzk+OA2PtznuD2we+9sH1B6r3DYRfU9VAXVFJ6Nkyjr5nET9M9SQJI&#10;OWa+Wk/zwG9b3pxm49Bbd+7bsLcVB6he2t0q+pD6iUZYyEHVPSZwDYdELECpGrOTHQDrBwCtr7o4&#10;3lt9asDc3rKpbUWEf1NCM1yXe2UqCwnznyOGStxwQbMwYpFZoPh4RgNYN3xOxvW79v3J+muPaDIG&#10;uXA6AGhN4gBlBEwKr1BOGDYcyBtzMgkAT9mC923TK7s+7NnaIb/2LLGp7ZRLu7caShfshAdZVywI&#10;c1BHWcEgST+U4GakjoBpiD/Y4Is97e5S58nN8bvW1JYvJYurdu3DdKv6l9rpjoAsqRp+GAhtqwDB&#10;5EgGchE6TP8AfgGOVXmtxtrr27+wZbjW7l1Qgt3ne5ch4ZOwBYhdCgMDqxYIV0zLGahQGM0kHAcl&#10;3y8m28G19PjrChGW5fa5t7Ok3H9O8XkQwIjSoPdXLrIt3tuqj1PUMkyJP8IPTAYrlPbPvPkN5ffj&#10;bnFW3UkWntKhQPZt/jZwxA0/KREGlMsPNc2pGtUdpWayfiDNPDAZ3a8N75F9dnvOR2ezVL7AMDat&#10;qH9JnR209wJB7mEfEdEW3R2b8g6Zboc/5YCz5nieT43jtmW917R72jaErbvWntg3SfSCMsEBROuR&#10;UxHXClulXpZ0gHM0iRWn2UwEHee37G62SunuNt1vLlq4jbewGutdNq8HtnvMKGYljEGgGHEvOrkj&#10;TpJpWc6AYCBynt7idxxlsfpt8d1btk3QhAR4E3XImfMFjEUMThVy5eaNFxhINFhVbxBnwOAq+J47&#10;2/tUK7vh9pd9ApL7l23G5tG4y6Lh9MwVYnSQBPQ0phFm1dUltVxix+Vp8J6YC29w87wt+3Z29vY8&#10;ZtLO2sNq3O29E3DbDLb9JQ0TMZ5j+BlJZvMZVIESTOQPl44DFb/n/bG0s3LL8sNwBfNlR6AYFwmo&#10;uLloLFCBBEGKCQMPLt7gDfLPxzPhgMjvPdnEXdzaO3TdXbcFnLbW46aGfRpMduoAfmAds0rhlrLm&#10;IiMiJimX9v54DS7D3NsFBLJuGolwKO5gMlOXaomZas0iMN/pTKhryhhNQoJjTBo2Auk992rX6i4P&#10;b28v7Xc2its7i5eSxcTUDrDKAxVcxHxg4U21ekXZI1AkZSPD+UYCs2Xvbj7r7lL/AAugXRaNn8ss&#10;5tuGlrpZq6j3TErQdcOW7YBjuJYdKiZiCTgKfluauXkC2129v0WcPdcokpoltZHys2VMxEis4fKF&#10;R8gAmksp6fL9uAzljfbbdu88luGdVSUtoVQTS7dABoFBACofGkYr7hvvcJUWwAQBB7YI6jAda4Qe&#10;2NjxCbY3N9f3DAvuG3FpGv2+6LQtrJAEGdIFQCDgy+5K6QUUZSfj49ZwCbWz9kbfdWdwu15XkNxf&#10;u+om1DXTaOkF2Ci3AzoxksB064cVlICvdaciAKZ5HAU3IWd4m5fdcbwXHKhl7fqujmz6jwXT1iIJ&#10;kIJHcJPnhBa0x0ravPpBr+EUgGuc/wAMBKtbX3Fs7KbnccxwPF+v33bNpLT3tAbU3pskwqxBtiDP&#10;cBTB22dO1dsBGWrNfM4Ac1x/G8hbXech7zuXGvuFu2tptrg9fUQvo2xqmEgs0ZkRkazLZuusMVWm&#10;YMkR8OuJgc85qx7c2W5S9sl5TfH1Cty3ekW7rkAkwTkKayKR9uGru3e7qDXNSkQCpgiMlxRdcX72&#10;2fE3dt+m4htvutsyvftX2Zj6c63LTAm5mGkgAUOGE4sD5nYHUZOqSRnngNXzX1z3F689yxxPHJbX&#10;ZWTas+kPQF5PyWIY/wCZZ+ZYUGc4w7/tuqYuXJFA2qsEyKZfH7sBTD63LY3SbnccXxNrb3Dbd9mu&#10;xshPWQaNUEFgdJKy5IM6ga0ft8eFQJrf/uLMaz0EYDE879Z7t/f7jlxxnGWSbaJs7e02tvUrp+XZ&#10;uaACA6xnHjSRiYm221qiJ49e0RU54DmnKe8ffXuG5cvbjkP021uMG0og9YgJptQwEaTWBnnlh1T0&#10;ApQQMq0mnhjOLnORT3NuGuNev3HvXDDepf8AmFxaLpB8amf5YGqJGeURXDXWahSbNLj+r6oKemfV&#10;9cemolgAqKvn4yfDA7moWgdAc/uxoHYu7NLbXLFq2TZ/L9W0vpBZmBrNDDVECPPCtCjpXznAQrXI&#10;3DdfTdtrE27lu0msIGXU2tyKEfHBFZ8vGABMZYBo7m3be41tw91rkBriXGuEhe1DM0gSCKfZhURl&#10;gIj3rpK27oN64QLloQxDtbYkmlO0dwJ60wYia5YArqbm5a0bYzfb09IuIBagiZK/A1H3YE+Hjmc/&#10;LGfqyCG1VWNy8ouLOp0QAKJWsKmQrJ6gROROCqZ+ys/ZiiZt7e2tmwFuXLOpWm1IAYGEA1GhrkRn&#10;1wAGPiR1AFMsUFud9s7CBlssN0ZQMT3sAdSMWoFBzYnPpgBKjtOdSR59MBBbmlIQXd2qDSyenYQ+&#10;pIXWW1H5gACft8cwQPjB/l1wEjb3tLgJdLbe4ocu9dYuVElqrTxwFQN+HOP+kf0wA3nJbvbXCrbq&#10;yFtppsqH9UIlxfxg5KWFAJOFFIoV+U0p/XEzJzRX3eau6Fe1uVdnYJcU2jCg/LDTVaGsZYUFiTE0&#10;BykifEYCqvb+61xHvblrakuAFPzwTILDoM/DIYJhHhUx0Edchhc+gkbO/F2WuOwCMFGtnBZl0xIk&#10;L9o8MGGpIzAUDPFDV3aPcdbV1VVPmbWugAsdSKepMTUkEkeGDJmM4pPhM5GmJtmTMEUg2dTeqFkP&#10;BDEvBESpfI6R0FfHCh2zJECI1UP8MYlt4+KmWuC4bC2w4aFZ2VtQ0k9zSIMHzp4YbOfQyaVmK46I&#10;ulLJt7wTRbsW2g3GUrcvDJAOphqSI88GEfu6RQ0EV+GBi9Vfc31gW7KDU9y4bjPolSSEqjKZbUTJ&#10;JiDhwAsFVAQQTqyimX34LJbxEC5c2+0L7reXFFv01a1aYw9xoopAPzVAIBMDpiQtjIsxyqvSfhiT&#10;h2njkxawfK+70X9Rt9lt1QMTbW8wXUqCp7lzGUA/0w+AAIAgYrpjHRhtxv8Ac7l2N9yxJiAYVa6T&#10;T+ODwEOdMVNdRBahb/0fD4YGAMgECTUGKgyJzJNMDAJEVEEgwQsCo8+pwMAZHd8JgQZ0mhy/hgYA&#10;oMTmskkA5+dMDAGVESCYORqAYE6hPjgYAiomQQtYI7qdQZOBgDCwRIE0qQaScsDAKFSQPAdKagZr&#10;4Z4GANclJORiCNQn5pk51wMAqJFaVJ8Zp49MDAFADAgQZ+QVoSYmfIYGAPTnOlYIM5g9DX+uBgAK&#10;CTMGDMSc66YwMARWpY1iJ6iCJgnAwCtGr8Q0yaVk0iq/44GAdsqNKzULHUg94own7o/vwMAbChJE&#10;LEfLUnwhumBgGiACa/GBSSIJHln0wMAqEJVep1Fv/SIy+JFI/jgYl+QlW7ekeoANKGCWEQQNWR6Y&#10;GAIqZVmMllLxqWfAmeggUE/ZgYoS1oFqaoLIpEqWJppZT0U1E+OBgJaIxtzFwhZAIDE6rdSpTMCK&#10;z4zFIwMTAIW/UcohJqVXWrCTp1NIFBNZBqcDFEh7QWyiQ7XNbFYUd1tQC57fCe0UpURgYCQiW7aF&#10;lDGACw1aiZ7mJ8MqLE4GAVacEHVqgEFTKxJYgozHrFAAOnSMDAOuoCwJQkAqqyWEmZJnwAkdPtwR&#10;MdJHln92AbtKyuCwFlSGXUUXWTIMnSKSes0wleoPWtSOvSMBIfRBJIpBmIkhyZ7qmZ8MJY90VjLO&#10;mAftqgtlm0SRqjR2uFEAknoc1wgyaEzEgEdOmeAnW0tppLBo0lmAOmbg6BVPnSPEYKn2jx88A4qq&#10;DdVTTUGAMFhFVJUeHWB9+HEJrmfL7cBW7i2rSYQBmNWHaXzBDUJMDwwRY1mKxJ8QOuAcsKJYKAMw&#10;VbMahGQ6U8sJmsdeta4Cd6egagVMKJCidSz2LpmnWT9vngTQindSv9IwDBtE3EZgQYmlAEBNGb45&#10;YS1Fjyj+GJeZhy8t/wAq52VsEGncGA1EmNRJmZ8R1iMM9YrkMJxMOK5Ltasa1rakSQQHVgJBZ18f&#10;wk5demFNERmYzyn4eOM730DFhmADITFG7igtg6aF/KZn7DgiCMunx+B/ljYmTbfWWC1Q92nQzvkB&#10;agyYJyJ/pgKJPXpkJj44zJZc/FZM3CFedbUDSoI0B1AU5knSzKazEgZ/dh/Gnf8AJp8Vewts0B2g&#10;iNXp/KDnJFRBrPXCdPdqn7P4YOXj/Mc3Dqm3aH0tDdpWSFYjS5uGp8p/rhX2TUfzwehSsV0amJHa&#10;SAoqe2RJNa/3YdBIGXhGdcBVEBtywYw9TXPTkVDVmlBhKgrSDMk/3jAOs6loJBOiJAo8ECRORr/1&#10;wYJyaRqyIzziuIDcWwQFI/LJoQYErqEjxp1wa1iYn41oaUxQm4sT6a0rQqQzT3EgH7MsKyoPED+0&#10;YBhRqqSdURqYKEYVJ6kRg8Aw1u214k/KAdU6iqU1TpAqDEGfhgYBjdAC2oS5IDLoNwaGYSKsRXqY&#10;b+mBgBbspHapKEEt3NIqYWFPcZEkH41wMBIW0AEDsUKhu9gZErVEQzQ9KfbgYBAVWJliCYDTOoqa&#10;hu2JoPs+GBgGPSCX7b3mthg8FVJLVJCARAnpA/ngYB246K4Egg/NpQtUfJJ/g0ZYGAkFVZI01ZCF&#10;jSWBAiDqmAYpgYBm1bR1BAZEUsWTuDljFKGvWvWnTAwC2WQxVTTUWUMAqOaHtz86zUHywMAdq2NK&#10;jtBKM6kgEgmGlTQD4H7MA+RjzwCkAW4QAHJKzJr1AQrSDSSP6YICMzOAVdKPqKsQACzRLEEUPpml&#10;FmueCJjoa/b5eOAO1bT050oBQEtSRqDFtIORPdAwDI/FA+A/pgHBGogy0mc2AyismTND/wBMKGQ6&#10;0zwES4q3nC6CoLEk6JBDDvhvDx/hGBgD9G0rQJESx0LA8jFZJmDAHXxwMAplVwpOlmIDgkkBF6AR&#10;Ug+Pjhtlk5dKkU+zBLMzCXtbosaWXWFYjTEuRkvqtqMiaj4Ya+Q9MzOWceGCziYWwK7xAwLr2Qun&#10;TpGk5HyJBqPtw25JPSBBMGKT50wcPJtLcT0XvE7ZUViWC3BbdVfS73AZyZM/t+3DHX8RjMmZzkUw&#10;c2nKqLf4U9RQbSFVUtJ0se3IkmT08RgrjMFiYBM0ArFK4nrgSuDs2r28U6FZUtm2rEnRpQxABgQ0&#10;U8c8NCg1GpIBJ+OHrga9riNd9BWIW0YZCO1CBFIgiOoxFuEtAEgk9RWAfDEuc8Dd8PtU28XnZHFq&#10;3IQA6vUvW5RmIppAmWY0JxH3BkKNUR1HQnKoyxZn1Gu9obZ0O433pG/mrhSCTbt93pu01KnIxQCZ&#10;jFVc7WaKQCAaBfH+Pjij0DxLm9stsbtz1RuLiuyMrSNa6QiNQwo6CgrniMqyrO0yxiJqKgE4DZ77&#10;cLb3ez2m2uWEXY27a3bqIPRZ7SkLZgnSupDJiK9QcRLkyFAmQrHT0I8TH34Do/BPaGyfeswDm5os&#10;Xbwi49ot6urSSZOsgANSF8MPW1kk1ooWYoJEknAZXmt/btBUtvbLbvcvuXt3bp9W8nq+nChaFmOq&#10;O6FjwjCdy5RO2QWYefStQPhgJ3sni9tud8dxuDZubfa7e4yPdSfzrtwItok6ln8SFjGYHjhg3p9O&#10;yRUgs9ar5zgNRa9vANzXuFLjLt1K7DZhdvFu7uEbP9N8+hiDOpqSYFMWtmLirpGoQFJBk/D/AKYD&#10;gPOXrnG7zdC7ee3dV7u5djbKKyIWaLYf8bGNM55eWLi0otKABB6eH24l+Q8689v9zz+73d25cJQD&#10;UNTm3cCuJMhJHdLdDkAcSlNRBmvXxnLGeZtgc+3tkJaJvq/yhpBGmqgJqmcx0H8MsPzAnP4ZffjW&#10;OcjLWLSLuilqUDOTbTQTqUwIH+YAyDPXywhGiRnSf6YZ5wLfkdqHXbXR/poyWtQbSHMEOBEZySRF&#10;PGcMtUjMQVrMT5efnhnnA0PE3Liba9aDOy3bVx9EK6VnQzv+BgB2+P24V169PhlgIdi/rBAKG0GA&#10;7wfUa0nzKpNSQR0I/nhSVBBr4xWuWKK/lkQbwMp0gqWQONAVHMqvwMHpJw3cJgEZyIrXw69cSXmw&#10;Xnt61ZJIZgqlXulmX8pXX5QHA6GCZimWI4AGqcprn0rija3r1xrW20qRcVXdY/Li5p/MYGeoiATl&#10;BAw6EDIKZxURlnMHAZ+5yHob2/be68Q2hLoW3F491u2z/MBBnOScxGE6InKCBTIxFcBIHKtdXQup&#10;rqXe64YZFYHUtaRAmMwBn0w0wPWGlhGXaJpngNFtb6+gbjE27Ys3QAZIv3righiucgywrlSmHcip&#10;ApIzMmSa0/xxLMzAoXe3urO6s37s3UVmItoQoVFJtgFhQj8QisQMJvSQKCRMyKE+Ff4YTHT4B32w&#10;62bly4bitqv2rmi1cKlAQFNxW/CQTEkVGGkQ6QaHyrSfHFGi5PdOb95tVxbCppN1O8m4h7FeCYmD&#10;E1K/DBsIPlOXhHjP8MAWz3AO3LqxYMpb1AAGKZultQR2wYOqk55A4WFyIFZGR8c/vwFNd3tldxdQ&#10;XEFsWrtxbcMFKiBpLGCuk1MfeMSENCIIgxHkMTHORk+TCW9zZ3BvrcZ7a3me4h1BzBQqxoZBgdJE&#10;zhqDrNJiYAMH+OKNJaYNsgTedBdshbhZVuC2Q0oNDz3UklWp1kYkYmOcjB71lL3EQu9r1WgNbNt9&#10;CvILM/2UY+GAR4jLxH3YBNjdBb9srcZCQyOFUgEyS7krmJ8vGfMlAA6/CcjhLmZEzdsfTLa01O+k&#10;AL2sNRfRc8YmJGRphQB8x1n+OeAo7pt0LDUpKqVESpYHUDBp4feMPj78UUdy/ZsXKstt7l0BQLes&#10;NbJp3Hp0M+PjgAacv49fjgG93eYpcZS8i2GXQgTvA7dJmSIE/wAM8OhQAZ8R0rXz8sBlDefVaHqO&#10;s22ZNKglvTqzNMRMz0w6BEnpHiaCJBxDrwo7xN5lVVLO1xmKqJAWIYmcwTWuWGrt3yiM+vnh6i/4&#10;PgGvFndgNWkmQCtDOlSAKwaEdZxDa7WmUHKK1gxhzkdb2fthhblAqBtCt2i3cU6SVhZqfsHU5Yjv&#10;e7gBJmoPjTMz08cUbDifbZNh7126LZst+aBJIEl129m2xg3HIHcJ/jiDeVS1TNdUT1jofLAdU9t7&#10;zc7ey9pbLbe222S2HQHTbsyWe5dnIkGGgEk9Birv7VnIadQgnzM9ARgO5+2vfe246x+guC1tLn5R&#10;F29btWrFhVibpIMDPUV6k+WI36DuGpZaBAnInM0wWWzo2h+qzW7Vy1sd4U2frMSyILdy8yIGKM8y&#10;EBBKj5THjJxX7zjpQstDUCk0BPQ+fhg1rvZeeXYfp79XrVve2bG7Zr9sRcb1Py7YulgFdRaJIBts&#10;G1ET4nPGTvcG7u5B7iSV007iZliaAZYxdM3LtPJrjq9rcH+4TidrstsmqwtrbrYG4fcMlwPZsrlt&#10;bNqrN2vp0xPWCcQ7mwvbBC2rWRE01EaTUjyxO3tmct5y3ez+oPC/UDebdLVldvs7yyvqC1ZFwbpV&#10;0ImmpkZzAzWMVbchfnQZGsxrNCQT2x/WuMd9Xtrre1+nPCtbXeWhbPpr6oRrfqWrfoLF5u46iA0E&#10;NnPTFzs9+LCkW63GI1MxhpArqiojPHXW/TyzZLxXE/ef0+f3DfW7yLaOK2lplt7SzaXQyG9KrbDD&#10;S4uEC33EkQfCl9tuRdvxS0iWLfIDWCcWWXmMbeOXpw82+8/pPxli3bT9Jt9vtTaKWrVu2ijdXUcK&#10;jlJJKggNpM1nFta3jXCAsdNTaiYDGO2cVy20utcD536e7HhLe53e7vi5YVrl3bWl2yIty7bi5eG6&#10;CBidMggGI8MX+zYKoUEAkanM5Tlngw8o/UDbbq/e3e7vWb9zaAldpt0slQWtVDgVDrpkL4DOuJjl&#10;KaGk5sZDHxMDAc34exvWFxt7YK21b0tvY7rLeoh7Eds7YUgAMf5TiHurqKk5ALHQAxUSPHAdF9jc&#10;NyG+5U2rRe4Lu7S9fW8Lg/QkHRcFu+SAAIlj0BpQ4rLcKHv3SSZPpqaEgeRwHdOdd+Ru7L2l7at+&#10;kLO2tHmN2g12kvC6NVu2pqE6sRBioPi6t5GGpoqp0jwmkA5/wwFBvvau6ss3F8afVazulG93audL&#10;vbXVdZ3ooCz2EEE5mcS7FnW36i5JUVRCMv8A0cBgPevutdjs7XtDiE0P3W9/vUAIe45CH1NIrAEM&#10;81j44cW1N03GUkKe2DmxFIGAqd1z1za8JtOE2ly2NxeRTyZdPSYWUbs9S4T2hgJ8xQ4eJ0qWYdYj&#10;IyBqAwGYsW13G9s7La7khrll/wA5Ua8mp4R0vMAIMGUWsjEZnDI1wjuyVZz8AcBsthx72OSTjLW6&#10;/wDEt6Tvb/ptadUtFf1F9SRAUGgBz8DhzZ7aJvXx5aSDQ/8AbgK/6i+9u+x7b9qXRatg61vruFRr&#10;thI1tugigIVgzbOecThZ24diTB6DtgEKco+OAoW927ji9smz2j3/AFUuJce8t39Rds3d0gS5fuXb&#10;ktpNQoUyoqMQztbSuWKLALA9KdVrgOl7T35zO72NjjrW83a7oraNtm3BlHhgm83C0WAGLDTEkqDi&#10;Ne2tq4fUIBVYyJipgDT/AG8cFls6Nt7U99e4uMtPw1vcbs7q/qS+1x7XqXCoOq56twiW0dZ7B8pI&#10;OIbbYXD6hUaVkL0qOkNmP7dME6dHRdr76/2/0OH21+6m83b2ru/YhblzbJdGgXPUWRMGpggTlMnF&#10;Q+0Z7jX9yCFH+nbOk6iuTGfuODvPJnEnNegeN987Tj9ltva3tm6l3e7p1Tfcgj3VuWLe6MPtyFJM&#10;nNQCdNQcxEW9tH3R9Z2Kbe2IFsnSGGa08qYlmb8mpZL25zbW34X3nsvZtqzwHHbSzvfcXLA7i7v7&#10;Vprh2pVlt3BdukkoX0sSRCmgowxEcXL6LbCFNug7oJGrSNJIjxw5z8msTOfVtONfifb29v8AItuh&#10;yHuPfH1Nsdz+em3Ny5K23QyxCQZBJI64iEF7hsopSyjANSpEzrZvClMTrtx6K2tl02PHrzO93S8j&#10;zW629zd7Zbbq6C4LZH6GxaI+cAt6jSO0UDAnE60Aoa0naoUepIB1HIGSKkQCMaRzrnIvNs+U5Arf&#10;v3LrPsQjvbbZ2AgdLLWgQFVmLA648AQaYkvaVbZUAhTR4AgyK1aJnLBOc/JmeP5Ld8nyNvco43G6&#10;slr2yt+qbZQh2YpoDMEt11aCDORgycVwtvuYsWYVSSHBJUiD80+J8MS5XMnNdMucttfbO13HuLnH&#10;vbjc27LNsrxT9Xb3LupYbUWjpIFpRVjABq1DONCoO2sqiKWCgAiNRAEKco+ODhmb7c8PLu7fa+7+&#10;f3nJ7zd2rSX3vXbBDXLC7m8yteW0y5qoQwyqQKkyRGMvzW4v3GXabdibtw9zqfkQ9sQuMbW29sej&#10;XE9Hr/6He3eD4vZ7r3dzNizb4naIV2G2u2zdTcbi0A9u4i3O4EmQuqhmhgYz9/bBAmz2oL3Wj1nF&#10;ZLzr1fGK54zeNsXnDUuea9AcL7kG7Xee8fcN8bHirJY8Pt7gVbdq1t2U2blghhnIK0FBQEDFDyez&#10;Oysvtdspfc3pQ6PnVyoiB5jrjti5zluXPPo7B7D9y2/de8se4eac2OF2TfqLBvMy7S/tjdlu4AVV&#10;iJBgyTB64wG42S8Sl5ro9XfXlYq7mi3WppCxn0FMOjpLl654r3Hc9+XNiuxZdh7b2V1daWFKm9tb&#10;Z1S1zIISpJ+HhjmD7TleN5BN5edkm76wmn4u4DqSB+LElzMtV6rs8v7X9ycBuOH2tqzuFTbNtSts&#10;Kc1AQ3NUQrVlMumePZv0y9yHleL222uODcsJrliC7Wx0eMq9MSXP8Hh9xpi9z8tP/J/+2/a+x/en&#10;J/Urj9gj2OZ08PuUtWltjbcpcabG62jMCHbT+WWoRn1x2Xb7gP1hQoPbSo+ONPM+EnvD2wOKt6PT&#10;d+R3d57bG8puqEYwxZljODXIxBgxhq7e9VyY/LVQRFCCRGU4C84D2wvt3Yba2rRyW/ur6pJC2ytL&#10;lgWmYFhrz0kwPKuKW6iH1Nw/+mtUEhQHIorFvPAeofbm95Tbf7T7O4i36fL8gbW35S4lp9wTx7Xf&#10;zb+1C94GkiKzMwZxgWLNyKciwEW3OgH/ADNNtiDOUHxxLM2X4PV2/R2PqFZ2+w2v0x3f0ssXyz8n&#10;xqDe7lVcm3b27W+SseogXULjPbBErkPE4//R+gJBExEVMt5ikgY+vv0luReH5cvd1sot+la7HaGl&#10;j3ZgMSa9JHhhsimU+BWZHWP7jgJQ1q7gudOkK63kFxSAmn1C8STU6gR/HCTM06yYII/wwElQpUd1&#10;5hbRLIClGbONQerBS1ayOkk4QNOmP4fE+f8APATruoPNCFCsD2opVQQyuaEjTCkfb5YTUyQYEN3U&#10;H8BXAPh7UKxDFibbKFW47LbIBVbRPaFAMdQJ64SaZ1zB6xUkEznlgH1mHC6lMggl51LoEqugmQZk&#10;EzBnrgCpmARmTFQeoiMBId4UjU4l7Sm3IKsoOlgrKDMQSYiufXBaQT3T59AIEkCP44B1bhVGKkkh&#10;ToDLq1IQNF0TAEAyMpIAnphtoAOVSZ8AYAzzywEvbAu1lmYlVRSVZmUnSaHID5pJGbHLCQJyykdJ&#10;kgf2nAS30qVDB1u3FM3FFsenNvSSGerMwA0gV8CTTBxU9wkgRHSkAgDABIb02ZSVUqCxkBgzEst4&#10;tQUIiBQ5+TZiZEgmkDqYpABjASbWv1NDo2qlDcIdE1Q2qRMV1QOnlmllOZGYJgTGrKIH2VxjsluV&#10;Sbdy2hIRxCMyK5ALXENEcuwk0kqCKnDZHnGUH4CT8PIY5Kk2bjK0kUErcUldNtn7ZImWpE0kUETg&#10;GsCsFQaCKExUED78ASwQXkA2rjwpuQGcDJNJJgAg6WkHpAwWZnwoZk6jJiBgJlt20NbW7oR1USVR&#10;PRtMBrd9BMajLGB0+3CKxkK+BNB5ycA+qyG7mZRPc9oWwT/nLnOOgJkdcsEQDgHrTwTpDXG9RQ1w&#10;ukppUOulngUnVAE+dcF4TEmhz+yCMBMLMNapqIVdSEqiMoD6QRqNAcgNUzSemCJzMUyIIkwRlX78&#10;AaqO1WuXLdx0AtaSUS2zNFu8CDLPAOZnxjBT21FaTMgCaSPswEhVVbjubg9PQ3VXBZR6k3Fp2knr&#10;BwipMTprAzWRmsCvnU4B5SFRXeWOlWclULKzLF3VERIgkf1wcVqQZBEwCIzBYUxFkydVTExcGkhg&#10;swxbqq6iaDNScwIphvIaZkrlABIE5DqcGpMJmlWKXz6n5zsXZ7sq8qSbuqFIafspEAVwRJMGsTQ1&#10;jwiQM5zP2YinVK0AlWILXQxGQ7vUZJggr08agHoQoDmOkdfE18vOcA5dGtwhhmbQ4JJAI0Arn4nu&#10;OmK/DCXFaAAjKc6CakUrgH7L60Uuz3LTW4dVb5tVzO2JkGZzo3xwREqAZEyCAa0MZnxOAeViHdl0&#10;KQS4LghASo/1EBkhVgLWAZywQBOsmpPUAECT1wBu4LW1UlloWlXUshUkhFElQZnzzOEzMmgAOdJK&#10;jo0+PjgHTb9JdIZ2d1U6bnqFFuN8ypESBQMfA4BkZ9BJ6gz1JTwxePUBNLUSEoioSDba3oGp1trc&#10;NNQicx92EMwECQTSBFNSiIgCnj8cXXW7XgSLKsyE6HIcNMkAm2WnWwNDJzhjOGi50xMQT4T8QDnj&#10;trrZc8fwU8FVYI+UrbGcqq1kMwNPiTGEAUagM1rSoBWjeGXX4Y2p00KiWCoTUg6WUkND25kMK6Ym&#10;OuCy6TJESTEVBBnpnn9mJzkOCGJ1NpggMxUMSdOvWoEkkgwpFPEYQIgCB5gZzMQSevWuHIlEa9R1&#10;MdMAatKWyoGpCEtmQJzgmo88IIy/zCZ0qNAiaeOKHrNwI90N6qr+WirdpedjGpmIkTNACcvHCSII&#10;0kiZIC5zOYnKRgJdtkZVN5Q7LcUA3JFtdIAVdMKCVM/HLpgFW7YiBlqpHhXxOAFu4k3dQvlqqWUq&#10;ASfmm31UKKSKZkUw21KgEmCFYCQFOYInPM4CTbRCVW4wCnSWQypF1QWR1DisCFkZ9ME01pkDBJno&#10;Ik9YOX34B9NLurFmVWZBcRCVgMZ0QP8AMKnV4RM1wyw0kkiWzktNJ/CDmJ64CxDteWAy27SkayqQ&#10;XfqbjSSGgiAPgJ6pJky3nkPmjyI/jgHlUJbNu0WYKT269IRmI1EjMkgzHQxJnCYaJMaTAWT958q4&#10;B3VZ16bbkXW1NeARgFZlDKvdSgg6x90YIGMj4zANf8oOAkMoZyLhkMiogIRvTYAl30qYBg5ViIFT&#10;hLAT/nqTA6CRJYkCanAKtEMaQsooL3HLsCFJUWwtchMOMyB1wnT3CFiMqMCZORzwEhSqo2q4XnT8&#10;hVWtqtuGc6SBIyAqOmeB4VplWKkisfdgCIBNAFNtkb8onIMUtgv4kMJXplhJaawOlFaGbxII8MA5&#10;asm3KIPSQAw91A62WLSFdblSYkq8k1wh5PXwABNc6MPH4YCXZtWQXHpnVKlmVY0hhPpllMyOhyr4&#10;jBFe+gWQsUAigoT4HEkxMIe9WE1Tc06gRrcaiTQoJMEDI/HpnhJmDkx6NSoFARliqcGljILqEEKs&#10;uAhJ1Mla+BEEx1phIC+HyjUDkK5BYrgHblxhEMx1XFtkTXStSXU0BA+3p4YTOrMaYzMnTJ8zkSKQ&#10;MA6DpUgMtwspAUAW202wCzKvxicyQJGCiSagQTAJqAcyCfDA9TgbR6ZKs0hWJCiCFbSiEQKNNCJy&#10;jzwiAe6omJbrEwDT4+GAedmULaJ7jrC2wNNsGNbKmrI590iTXzwGEiaUUliREEntlTgE2mhiull1&#10;XFNtVYyEVQHhxPaSMqAZgknCRq+BgwwFZiDNTMjOcA8fSRhmx1AXFZhpGk6gARBGk/irJzwlgSJn&#10;yNIgmhoTWtJOBk6pUflBCZDO4k3NarNyywuICRGZiAYnPBgSf/Zgo1aY0iepwBszUZV1arRbt1yW&#10;NFAQZ0Jah+zCQxiv4gTIAHbq6T0nAOOEJ1LLMgRdPqHTrA+YlRGoL4ZeAw2akkyCAQ1JUBQTBI8P&#10;DASUYogVXZ21BllibjPdYTFs1HU+ET44TpNDp1QczqiT5xWP5YB/1YJtsUts0mF0FjlS2qzBJEkx&#10;n1wAJ8adWpAygCn24AmuEaSZBdYP6ddbPcBzJcHSJyjMeeaZYDIAyRWCe4VLE/wpjF0luUwkM6Ez&#10;JYhQ5UA6QUMhRbEV6GQK1g4GgiGiTT5e6KSTIn+OOO07drIvdZMD9TUsamVQi0udhA+W2oBgzSQR&#10;4HCXYGkBmiTQxqUxIFACMsRqa+uTtoMgMMbSs+lAWMaHBKq7kFmGZE+MdMJIqZBIhSdXaJNSKnOa&#10;4J30+qsyIFYBw7adJN31AokOoA8KAx0NcN9xrkNMNQSAc4jBvM+J8aQAmozrFyyw7dRWCpIOecSR&#10;EUPjgiIGqgIkAHOOhMxiqdS5qZkZTFws9w0EvXUoZCSD45/dhEVaI7pNIGkZEmfLwwCydNu3qIbQ&#10;wDDMuxOq2g0+FGkwMJMkggyZqKaoNdMxNfLwwD8Rq1hgDQOWyKsAbsEkUJoGkVnAg11AKDQ06GkH&#10;+UY1p+ZKWjgwFZm0hgNUodQNbgXxgGCBHTOMCFkkilanwIg1NYGWNeTpCFB3kQ3dp7lkAyratIQ9&#10;vmaZVzyTBipBgdB0yoBT7MPH6lOLcDXKyDInWwiTUIdVYAzkfwIwIFP81Oo/CMiDlGOgWxZTqaWh&#10;WzkCGMGAfuFY8JwGkdvSDmJIjpHT4YBSHV+b2qdQpqCoyNVXOqSfAnp5jCaEatMCCcqg+U1wC11g&#10;sjO7XBRVJ1AhjqIcr2gnrXwphorOogVAkEBpCwDlPTPASNWnSHakLbJISNSOUiQIhsooD5YS0+AP&#10;yzqodQr0zHkMA6iqNJ7l0awPS1fI5kiSYDAgCc8NhAVMmD0WIllMAMP4A9MBIFwK4KywYsCwcN2M&#10;gGkA1WM4j7MCFmSNJAFMgB0rGZzqcAGZ2Cw5uKWNSeqjTAVawAADTyNcIJAkzAJBPSrCpr5x0jAO&#10;qSyrQFtLQVJZSi0VSqdPiZ6iIwhsh5E9s+XgMBKQgdxKEsVX1SoMFTEEjInyUV6zTBArE0YSSKEf&#10;YD1jAKhyytBtPHpkfMe0yWIzWZGpjlSBgo+AoQSKzNI/rgHWNDp9RwsFQezSQdSmVBmRQzJpl1wm&#10;ilzEzNQJJJMCAPjgHhDLZU1AeBreNCRBlm+2K/bhMkCCRPhScpBhcvtwDoCzC/8AezKqkIAFg5wK&#10;ZQBMwMIJ7iw69FNQMoY51FTgHgoChaiSVliVXX1uAjMj5QCa9axhBJHXSINYLAhqt25DwywD8Aiq&#10;TpOnTqhpQ9hJmYzIBqMsFE0jSAFI0SdJBqKTInpgCkCG9QnWWUl9KqUEkEF4IbMyMsvLCTMLJOTM&#10;ykTAHWTQx0wDgbX6gcEAFVUrKys1GlIPdNYkSMAAEsDLStBAgSJKz1nzy+OAcYuqrDKCbjkktBbQ&#10;5UMoao01g9cNkCTJGayVJikCT5yZjAOqXIBUEg6ipYKatIiQCchmMv44bLETEDSSGIg1P+c9OkYB&#10;7SCqliT6qSiXNQyGSKJqYMzHjXDlm7c21wX7RIuo2rVBAkCQsSKTMjAR99tNtyezucfvLYubLcWx&#10;ae07KxZLhIZ5AJDeBkeRx3T2L9QWtelst1dkTpbUwGifM+eUDB5vN4e76p1fIb97H7D+B+oO033u&#10;bhONFnlLVtr23vbO0ou3r1sSFu2lFDlqLTl1x6J2l+xvrFu9adWDAZMTWM48c8HisutxX5sffntr&#10;3N9Mfc3IcFzmw3O23G03D2iLthbVu9ZY6iFvsO/IAumXkMM3NlPeGgwTMfN0yHXBGj4T6nJtbVnZ&#10;XtvcvWG9MOG+ezrt6V0XbsDSJMKhBgiMQ3R7bFTmBnnPXu6fdgOj8bvOP5jZHdbZ/WTUIsOoS9tt&#10;JlRZRpI1ZnUBnEYctsZGdCe4ZARQ4Ct5XbWbZufM2u2o/S3nuMlxn1F7aERWICtNCDnEYnoRQ/iI&#10;EmmRpqpgOUbizeKulxnu7RL7vbsySbLOSGsI1w6hmZNBAp1w4sTOlTUViMqTgM/vbu5t20267rdo&#10;iFrRs6yWJuH1EtkVZhM9wGYEmMLBQGQkyImvcAKiPjgIDW+TKJ/70lsKkOTcK6vVuuCjaSIagAif&#10;4HC1uwAotCYidI/jgKTd8E+53K7m9y7go6h09bQbdvVHqSvyqB3KBMScsR3Zy0aQJ1ZLAGA2+32n&#10;E7fYW9O8v3ltPYYLcutcW/pBKmT8pHUj7YpgBWEBiJ6AZAz1BwDlze7O+lz9HtXfU6M+4uoRcZLa&#10;DTasMBIVmzAB1Cpyw3cswSfVNDTxaQOvTzwFpw3PWzatbZuE9T1ETXcdRG0PrtqHeKhpCggVIxBu&#10;IWoLpgQARX40PTywHUuH367dFujgdu1w+vchnFu5L3FCSyAzcUAqoBJiJg4bVbi/LdpkdIIDA0r8&#10;PLAX1/c8VuGuW93wbM8+q/6tVe9aVV9ULbOkKACaDoRUwcPruL6AjWDQVKxAKxWYn7s8BlN97L9s&#10;cu9rc/od5tLhc3BaO6LNcHrawgYCEUAgr5V+B+pcaSyiZoNOmsRNMvhgIm84XiNkVFjfb20qWGdj&#10;cuPcLd2TJQ3ACIVq1EEzGHShZBAtgmO6DI+z45nAUG15Wzt9+7Xt1yd3bpaKX0W4wsljJtxUhFAY&#10;EAZthBt3fBR4Q0ZgQDgLNuV4OSzfqt89q2BcL7VjcD29bXLtSdRUkKJMVpUYkCz29zLWmYJFKgkR&#10;gMjd9wlt36lnbby0yaH9FkuGU1anZlJNdAAKijUiDhCWjb+Zgy5QO6hzMEfDAWO/53a8rcP6fZbm&#10;zu1Q3zcusUDXSe5TdkyCpcKDlEHwEhQFBVT0osQQZrQ4DL7i5c5B0v39u1oAi0dw120wbbKn5SqF&#10;pJaCR4UrgKDd7a1BJnpWMsAxcuLwrHdi3t3CPZQsr3n7GOoa3oCS5rnMQYzwGshDMaiIiZOXhEfy&#10;wA2nue5v0u2fXWwlz1luKvoJqVwdVs25JgtOmGnxzGHReYQq25MUkVMYCiPtnYlm3+951jaYhCLd&#10;1hbfWNbAqh1MLbSZXrSlcOJcvAmQoJiczImSaf0wFNvuF4K/bL2d9utwgVkBVUkMxCLbGqpQgggj&#10;LABcmWuRIyBipMg4AXLPEWENna8SNw9swt+7ZR3NtSqEEkQdJoumfjgOrfN6jEQDScgMgBgHOM5L&#10;aWbi7ZuJ2+1cetbZrgQkiNXqs9QCQQKRlhxVW4slTIg+FM5k+HwwFZubu84net6W52727j3i1kjX&#10;pDOE9NUUD5hGohjA8ycI9PTDR4VqW+GAs15vcb0PZe7Ytor3LiaFUW5CBBc1tUj8IUCOvSMPn1NA&#10;AgTBHjWknAYy2vC2t/evbk7m+bTMrKjkgOs3XFsGRmYHbXw8UhApV2ugDMgCmUH+WAlXOX/UWH2m&#10;24O7c3Ci6ov3LhksASjl1o2lTSkACuHA9uCCCfPMmc5/pgKq9xfKPetbq0bO1I0n0gUXS9ohLSoA&#10;JCmTqYSPLDCqjEwDWo8zFBgNdud/yWx2to7jd20WPTLD0wVV7gYqbiiTLSxPQCtK4bIuAqPTqGMy&#10;JETMU/xwFpt91x93bby83M6UewNJt9l1nKQzJpM6mIiFzAp1GJhUkCFRY6wPGgOJmZwOc/rrdq+4&#10;fecluNYuMllNS2kLCFIUQWUAVH3eOEemJnWqmYpmWBoD5R0xRZtyJWwWHGb3cKy6ZusQluwVl3h8&#10;2V40tpgDzxITSTLVYiK9R4E4DJcid6lpEtC3tdsWQi4Lp9S25GpXtgGQcoY+BnPCkWWbSmmZz6Hp&#10;AH24gr+Y5Fdlt7W43vLC5ukXU3oEIG/9yKpUmCoAYNkcozxIFpLYOoAt+EiBmOoGJeNePQYfce5+&#10;S5S4h46436UBf1L7salutaEA2y0SQZNSAJphLLFaAEf16Yol7Pefqytu7cv7y8i6mUBmRagEOfDK&#10;hBpGE+pAAUExmT8cTFk60WA4X9Sbv6zdegNFxRtbIJuEkyCzKKeVa54bZ2LRJyyAocJLxci047h+&#10;Ps7Ri9tQVvMj3rjpdu2wFGgCySZLZEQK9c8OACAWIyyXOemNCruq36q5a24a+pvRbO4i3atoRIJC&#10;5RUACRg1k0mAK0ocBF3zCypvXVO5vBW0AFRbA0QwUeWdJnLDwhfw9IPmOmJM+oy28ub/AHxBtXbp&#10;RUF0WbagJZAAXTciZZhIingMHQViDFJrnSRiiKDd3It7Y7m4y+oqNZ2yFEClZ1XDQiDHWowiZqK+&#10;ZnAXy2ht0dSRbQBQq21Uu+oQxa4TJP8AlnxjB+XXGc/VgFatI9tQSxTXqB/E1DoJCjpNRX7cEJPc&#10;aA5Z40Ebrebfbj0LJZ90Clrsi6A06mHdAkGZrln5ngIty7ujZ1OyKTVSHCRBLXNZXIgUNf44cMHp&#10;FCRFCSBlGAo03F62ju+4e4XeFQEm3bCNX1GIk0FeseWAIArA6jKYIjEtxMhrXuL11GtXHu3Q4kt3&#10;KjKsqoHlln/HCCfDLE5FrasIrve3Ju3bguGUZQRCihUOawfw+A88CDMGKZnp54fX8gQvbO0AV24Y&#10;hAQtwqHaSZCW89RjOfKmFqvUxMxB/jh9XqIu+3rFEWxbNq01vUQaaAD/AKYJppiaz5YdUDxiD0kA&#10;9RiWWTMtGfuXWuaAXdnIVgFCs60hdJmhPn44Se46jSDJ8J1ZYS7W4sW2Xoes+pbCbdECNcK21c96&#10;jUC6sZrpBzn4YSpYzGU1NKeH9caRPu7VLItm6/qXpKKiwzEwFLW1AML/ANuflhLVJ8vjTpkcBI2u&#10;3f8ALeRtrQU9h0o7nTqDRU1EZ5jwODUEViT0GXlXEmM3kNbvcI7C3avaggo9zUZOTspFK9P8IwrK&#10;SRHjE/2M4XXIj29u+5cbew3rXCBBILEgKQxLmIP2VyOCPfXz+E/aMLZOKHrajj7os3gGZEy+ZIFQ&#10;4I6UymKRXClWkLU9QagE4TbNxFmtvRF3e8ty9zdXm2qA9ql9KvBgs3QUppBpniUlmneZP3nPqTjT&#10;vrpiY25c75f3bbt3gOOXXptlBeACESQDbBFWWMo+3DygKABkP+vTBuSTow273+5311rt29dcySim&#10;45VYFIHT7sHgIecSTA0wJoR/l6YGASYBJoZJpPnNRgYA6NKxAkdCf/Za0zwMArKI1EtBXukwfEYG&#10;AInIwAYqBIoMhBOBgB8sioisTmOhkDAwAIAAAmamTAoPJor9uBgBmIoehmZWcyP+pwMAY6xXV1JP&#10;hQiPD4YGAKJkEDyqSY6GuBgFEyfGM4ocqCB54GAUqVFchQEVB6ZYGAUJNawaQZPzChA/qTgYAiDJ&#10;kEEGDSgOcmfMeGBgDKELPzL2gjIUAiAf4YGAdCZUJNY/DBzqYpQ0wMAiJBA8SG8/w1B8uuBgAq55&#10;xFcp1LnFcDAPJEipBFT4yYMADoaf3YGAVBBIMkVJMkwFNQBmPu+2cDAMaTqYBoqMq5iQCD/d1wMA&#10;oGNAzOkgwTQ56iIqSMsDAWli0XRXLkAjKn4SQAVivnNcDAQ3SWVQKspEmApIOnskdesnPAwCxbYy&#10;qqweBCfKzEmKeEVrOBgJa2HCuFYjt1DuQsRBDJqGQ6+BGeBgGrVpmcIHaF+dwZEZqqRBykE1wMBZ&#10;XVHp+mWYB8graTrFAO2cssvM4KaxT76/dgAlkhVbSxpUjUCCo+dmpnSRgE/ziegPgcAERk7mCsC4&#10;hfVDHQ9CwDZjLLBEmvhEyM6nASwq+My2kAntK6KCVJNfA5YICJqJzrOQyJwCSaA1UKdTMhAkhZ7V&#10;MwP7sAVJ8iKgV8xgEXFZlUgQdPbpBIjVVQD4jqKAYI5wB4mYBpMGR/LAP6WFqFuaAqhAV1CrDUvp&#10;kEzSon/DCSMjmAKGq/CmAetXIgLWTXJ51QYBnOnXCcBKtFT8qyC0zBkaqEkiPjPScsKE5DrQ4Bi+&#10;FCkFphyADUya6lJkCcq4S1awQKQJzApHwwTa4lqRsgEqO0hSjOZ0sGUQoYzJiR1whZkjL7pr54Ma&#10;b3bqn3Ai2NUM0gkD5aIIGvrHnFcLwdDFu2ipbZgWKnsIMzpzUVk9ZkYJgDQ/HEefe52TdvbY+ppl&#10;jJB1idQ09oH9v8SCgeOUdMVhJLEWgjOdMyFBJQM1WV1BitJPTCHGX9gPhjO89fg1Zi4FtWnsZGCl&#10;iT4x/koKmcqGPvwn/plnShFMTu2zhlNabrTbJLlm1OTA1CCbbZRllTClEQT9mNYvrXTWTtu/rELc&#10;NpdbZJkMHIjtGQAUGe6afZScO4rtZ3TFQBcIumSdJfS1S8QD2qRFBWR1wgOZinXB55e3bhL3lsrZ&#10;tks4PeCQBDH5l9QHwBzOF4PSo2M6gS0xBJ7WUFpGnKRHRfvyws1ArnnJzp16YCEjAGDEDIBJZTqk&#10;MQayM64In40EQI8cycA5bsks7iQBLEr26NQrEST4/wCGDmgJiRGRJ+/AICqHIOrTcLsWIIWgBmTB&#10;FMED4DwFM60OZwDzgqhLM5DNcLUiFFVUEZg0kfxw6BSucz9vhTAQ3dEBDaVUrUmCjE90gU8qDpgG&#10;g/tTrOAjkywhmUGIZQMj3HQw6E+fTBgyJwDe428hw0tDBUDIDSQYJTyOdIwMALaBEhNQLXA2kkg2&#10;jaIzMD4if5VwU/ZgJHYdIhj11EhWUxMwaCoIweAEwddYaX0mnbABOWY8h54GAJiGKGk6SVOkEDV0&#10;QLM9DEYGAZ9IC4QWuFTMmWGlvm9UNE1FKZ4Iz0jPr4YB9QvXUflALP3iBAfxweAY0aGBXUCpUEFs&#10;xPUMYAOdBgYBTojHUYmBEuVgt4g+PjlOR6YImPuJ+7AOJbcpIBGhVCk1cqaCQaVyqf78ED16dPE+&#10;EYBSWe4igDgoSGBjoSwpEZEk44j+4v3r9XPp39I/cfvX6I/Tnivqx779uvteR/8AYC5Xld7w7837&#10;es27tznBwm52Cs93kbSi2+12pgXhrUHXoVv1T+Sn7W/lz+9f5kew/av81fvnm/bn2f3vd4r9w8Ph&#10;08//AC/uNrrPb/rab7azX2+1u08vkmdvH9O2O3us+O+7e49/7T2O/uPtvhnn8uuL2W3XunOcXFzt&#10;0xPXo9Z/se+ln7ZfrV+5L2Z9Kf3d/Wr3f+3r6Oe9dnyPB2/q37S4n2/zCe1ffm63G2se0F93j3Lb&#10;u7fa8BuNW5t7/kRbLba5+ne4be2N+/Z/PpuP/agL6k7Xc7jZ7v8AbH7M2u62t+7tt1tdz7x90Wdz&#10;t9zYc27233Fi7ZDI6MpV1YAgiCJGP7We3/6LH7J957fx+89n/ML3fm8Pl1130309h7bbXfTaS676&#10;ba+WzbWy5m0uLLw/Kr/NT3c2uu3stdbLZZd7LLPS/P4v2VbX/wBo+P2y7va7febL97v1/wB3td1Y&#10;s7vZ7va+yfpBf2u529+2Ltncbe9a2TK9u4hDI6MQQQwJnHq39of/ADX/AE++t31A/wDfefXH2dxH&#10;0R3XOGxY9l+6Nlze+5f2tv8AlXbR/sfuDccgivsrt4kDabitl2PpuUYoX/5y/qZ/6T/77/lD+y//&#10;AHN/5T/c/L+7vF7Sbbe/9rt4NPB7vxeKc/r+30023nuPHpM3zazHk11+vWbazbt+c+w/zG9p9z91&#10;/wAp9w8c9tdsTTbu7tbf93a/5b8L0vR86v8Akh/9pbPql+2X6S2fq/8As5+onvb90uz9tLur/wBT&#10;fp37l9v+3OF+ovG8JbX1bfuf2Ht/bC2bHK2NuA3+4ce1v9Wi/nWDeQXLdv7k2r1u7atXrVy3ds3r&#10;SXrN604uWr1q6uuzdt3FoyuCCpFD0x/IzfXfx73x+SWba267Syy67S4ssvMss5l6dK/SO7MzP9vz&#10;z/c/J3e2+42u6v7fcW7+2vbTdXttu9ruUNjcbbcbe4bO52+5s3AHS4jqVuIwBDAhgDTDgmK54NGj&#10;RkAJJBC6yAoJNX7a5mDng8A2XC/KG1u1STKlgZEeMDqPsnCYkzPlTL4YBx3hQQYlGKkhmfXEadI8&#10;Y6ivlhNxQRIjxrUYJZmYK43fPbvi2dasRBQkAhYhmU5RNStIxCNfvygEHyxzu9ziPLh0uybdm1bZ&#10;lYNcRjrVu+qypSRJyr/YYb61ME5n7Y6Y3c+gtWGjbroQnXYgrSVOZaozrJiuEXCWeBQCaeRphM55&#10;Gk4TbJsdn6rEh7hDswIIFwjUv2aYBp5YbuHSJz6QT/HD5i+4Xbru90QzkqzvdLNU+MICZqKAZ/HE&#10;dAWZmIJyAoKDrEYXkbPmd0NttdtsbZRfzGN5LbwXdgFKXmYBmgQQDQGRniFuD3TUdAI6ZZYo6h7R&#10;W2mxC2k1J6aXTdMlWbLSZhpIJELJigjFdeQllUTJ+aevjgOtcDy1i3Y3u6uoLdrZ2tG27hCF1Kr6&#10;uuhoDpGYiB44cKACKUE/aTGArNtv2u333CNK7h7a2UVla4baggPdLfMxiQ1RGYE4gFZuM5FTT/2X&#10;Pp8PDAddsXl2/EbXZbdnthSNwSxJK3bqyWPqSQDqgBjHT4vqulB1J6knJjnPXxwGW3+9Xfck7UT0&#10;UQMoVXZL1tIchGgr6jU0gkdYM4g3xLqIoSatSAK/bgOre09ztttx19rtxLd02dFrQitcd3/JCW1e&#10;khWljBiKCDipDXGvuTEElFnoAZIjB0uP05h36/s+G2ftTjbai4bm12Y3+4ZZZnN5TAuPKkl2KgiK&#10;DuEDGw4y2CJIELkB4gRqwc3zh+tnI3NrvTZsbpmbcKTdLj1G9O85vWbJb8IWsLWvXFi5OmPA5Z9c&#10;q4DjXGBXINtXb1NtBI1+mtxfzDcrAnOhJJr4YwH1V+rn05+h/sflPqL9U/dPHe0PaPD2rj7jkuQL&#10;ltxdS0bibLj9paBu7jcXDpS3ZtKzM7KsSwx94/lv/LP98/ze/eHtv2P/AC6+3eX7n9z91dZp4vHO&#10;k2uL5PJvca+Px6TO2++1k1112vTW15ffe+9p9t9tt7v3288fj19b/q6/wnreG4+h/wC3X61fui+q&#10;PF/SL6E+wuY+ovv7m90Lm14jh/SazsNk99bNzlub3+5KbbZbOwCbl/c7l1RLas5J0wfz7+7P+fr3&#10;Bt/cnN7f2N+3z25yHtGzyF+37d3/ALo9z85suf3vGI5Xb7vldnxk2LV24vebVtmCTBYmuP7bftn/&#10;AKK3273H7f8AZ+4/d/738/t/ue/j1vufF7X2nh8nt/H5bOdPF5PJtN99dbx3XWZxmTD8u838z9p5&#10;dp7b2nd48/TdtrNrPjZ6fh6P1pfT7/2k6+mu69le1t59Vv3b/VLi/qTuOG2l33pxv049qfT6/wCy&#10;Nhzt+0H3uw9t7n3Vx9/kL22ssTaXcbh1a7BcWrKsLa7z6D/8w/7lf3HfU3gfpX9LP2p+wec9yc7f&#10;BvO3uz3cnG8FxVtwN/7g53fKCu32e2VtV26+Z0oga4yq30f+dH/S3/kX/IP9ge9/mP8AzG/mT772&#10;nsvaa2a6/wDI+0vl9x5rL+n7f2/ju8vk83kvE1nEmdtrrrLZ6vtf7++6fePe6+w9l7HXbfbre+41&#10;n+9eOJP8b0c1/dN/7Tw/sM/Z59DPc/1u+u/77P3A+1fY/s7Zn0jb9p/Rm7z/ALn5y7aY8T7T9p8S&#10;/Eq++5PfOvp7bbIQPmuXXt2Ld26n6DXLAHUROlQ2mo1dY1VicfxI68v1H0fku4aztDbDWxeFlnvh&#10;PXdP1CbYvNs3ms9msoF1EQCZgAYe6SaEiZ/nAxP82BRJos7ncbVNagbhtWtxqkv8tBUEGe34UnCE&#10;Ms/lpj4RScaE/l9mq7PY3A6M7B3clRQ6oGgkEBVNAPuMYcIkAxlBy8KipxMc5FFs96+3e+kz6gKs&#10;oY6YcxdKqJkGBBAzGcTiIyQ5MZ+EAia4o6PsuSt7jYiw+pfSf5GAdToWF0jTJnOABFa4kW/l/oZ+&#10;6cBk+YUDfK+Vou0kAUEkLcBP4pCkDpSuAakCknUJ6wDWMAu2Sm2vOounSbVBIkt1a4xBNc16ROEM&#10;kVMeHQeZNBgLTZcmzqlv1WBVXUOQakGlpyKQVAWV7sxOFE9oPU+ZrgI62mbc7rQrWlZLlxriKTod&#10;okEKROmunKK9ScFcqDImJietPLGNZjITwYFq8+h4a4y2yVI0soc6B8oQCJC1z+zEcJOYmP4SsmmN&#10;jWNuxYuOFVkU2WOhJJdwdNtiCMs4pGY8cOsCIjqBJOXiYxM84FJtL1vc3Lwd2Fyy2i2QWlWzSpjU&#10;wJPdpApSQMLQGMxmMqUGJPzUVm63It743tJYraZrhuqrencIC+swB76Tq6eeHFynxz+P24tz6DP8&#10;lcd9NtWJW0wI0hW+dQVBYGMhToMsERJiKGp8PCnnhM+onWtw1va2WNx0CImiGDOdIgM9smorEx55&#10;YdCRmQB5fyxRnt1yL33usrXHdmDuC4J1H8YIp4+AwZk6viJ86VAnAMWmCXLFxQwlmYOYLDUJjMHu&#10;nSa+GRwFWCDn5efXGPyySBnf8kRactRTc1OZgsVMCJrEQPP78OY2IVjcLcAYjTM6Wk64MNJjz8cG&#10;DH35/ZByxJn1FbuboIuy4/LBZ1dVDLXtVjMGSKU6xgsUI3F1Gh9QNtbV1tJOmoWSxahkD8PSftxJ&#10;0wudJHUHPMiev2YxNdp6rMerEtutW4sqnqOxRhoKzAmgJNWp18ok4ZuXQqsZrlnTOMbRqeD9uX+R&#10;3dllteohNVt6h3Fe1QBnUZEz40OIBuFwSZgzHiwFcSzMHaNvwljjHs2EUC8QpLm5+TYa4KGQAfGF&#10;HjEkYj3CASZGcZCGg+Xh1jFG24izdujSLT3HKgbc3Xk2FcFPVvuQFLsKgN+GAJxHuXQAWNSQSSOo&#10;/wAuA1XC8A1+5asWyibdbmmylwBZd21jdh37QAwpJrEdcRkPcWcihDETUKch92A2m+C2tkNnx+2N&#10;w7r1lS4LUJd3duQ11zWjMCwnKKeUgXEkmO1RAMwT4CBX+GAyV/i+X/RC0xujeX3W/uJhltWlreLa&#10;u1VSlMhWMRLl1Q5M51jw8vPAdB4bgtze461bs2rrLauELc/92BuLoULcdSJXSOkzImIriLccXGAA&#10;EZRShzJA/jOA3PBcXe4axc3V25em16lxyUZrl1KqAoAOmTRROVMsRr/p20JSCQJJoCRmZ+3Abf2m&#10;OZ5nfrc3j3UtXL2jbWip9LasAUtlZIUUBkaqGvljNblDeDqVkv8AKIMxkSSOmD0aWTWcvaPtTfWe&#10;BucbcXfWdtb2aJc3m6u3LbbctqPyi5CzE9q0k0xXtxVpUc3bYNwqZgQAantOM9uvwbm2eldNs/V3&#10;f7vfbbbcVvbqcd6oS0bl43L+8W23edwqmFt6oMavGSQINZuNqgts6zaIJGWTqZ1LGJtrLyrqftz3&#10;Rv7nL2rG+K8gLtoOBZYNa9C5+Wq7pbplWYtCggTmKVxSLv721IMFbZbSGkwUAk6gfLzxjS7Z+lqa&#10;5jtW8+nvB+6E/wDLFndbmxYtv+nX0yf1DuCGtuhoASAJAnyEHGg2XOi4bYssdTUalBWJM/Gca/U+&#10;MZuvGK8++8/oF6f+47jmtvZu7RQz7Xb2jN3Sw7ktJbkyQoDDMkkyYnGn23IuSoW4DMBnBBB8QR54&#10;3LnmOG3jxPp5ePfeX0i4pLO4v3+OuWot3Lu02723Qgv+XbeLhyD1IIBJNaRi9XeILWp2gASSDXUK&#10;gA+GK5SW9Hl3kvpvv73PnjuK21y6brNbu2XRVsfpWQg37mkEagKisfxOKsblt1ce4SRbWfTkydQO&#10;Wn+ODWMTN6u6j2ftvZHC7LidtbN3md+locgURGRtvdMaxuqmQWZTFCKA4jXd2wuB7p/LV6JlJ6NP&#10;gc8HT9PWzitxxHsnYf7bc2fAW/V5q/tI3O/AG4RFUFmtKg1E3lB0KzVnyzk7LcC+fWZfy0ooNNQQ&#10;wW+/KMGN9ZrjDB/UX2ofbls+2eNvXbvMctatXN9udvdZ2s/qrQKKXg6WYAktoABp4HFqN6rSSQEV&#10;gUFakCB/dgw4Lf8Aphu+M9I2bV9+bv2bv6ksE02LDOCzXGuj8RbWIknpQ4s7V4OATQAmSABQAGcB&#10;xjneAv8AEXr9i2/6ncn01SxdLybjKVNqQB25DVFVpQ4K5dVyuoSimBNKDukgeOARwHBbzYet6bXR&#10;yW7tKfyhcvG3cchVs2qGAoJCjC9paG4f1GEIslKUlTVoEYCJ9QOcue1OM/2ixuPU5dzatchpk3nt&#10;3LetLDO8qxBI1FlpXE65BlYoIg5ER44n4jlHF2t4t+xuCdW6uC43paA/5rJKqzAs0CMsjJEDDUam&#10;OekSc8gMpPnijTO/6TbpoNp+QuFBoAGq+HYs5Sy4JYg1BJMUMYZuWxcjVIWoiIM5zgL7hOZ3HDWy&#10;u2UXN/fAJuPc9RCukqlq2pBCmSIGUT5Yba0rjpEQPsHiMBdbPn+Q2N0q36ht1eu/qGJZSXuuQRbc&#10;mI0fhAgdK4YZNS0hVC9VjTppE9OtcBqthy13Y7ku77zc8g7lVuWtymlhuLZuXNxcRBBAkArIBMZY&#10;gNtf1VwKQNAmsUykYLrt28x1LjffFv2JxLchra9ydy0gbvJvv+fDmyHBgFdRA/CBQxhne8cQFRBK&#10;CA0zGofi/hSnTA1vbctd9MfrJb3G83e+5W8bfI7g7jcWEA1BNvdBL2xp1Fu2ddYmTniG9mB6K2x3&#10;AjIU6ST4ZT9mDXfe7ubzZ+6V9Vvc3I8xdR7T2ryWbu5uW7iWUJuNbVWIKwgkUDUgg0xBu7A2oXSu&#10;ptHqU1Fmmc8owb18mfzcOp+3vqlteYVuTG7uHZ2718cbcbTtbNpLiRb7WqzEVBoCPl0mmG/06Wyq&#10;qlVCgySe7yP9Tg1mbXEqxT3LueYO73e63QNvces9uTZItojH/V1VAP4UiCAS0GuIW+diosop1NCk&#10;5sIbPPrJxL8mpMdbl0L2Fxm2273Oa5G+P022FzdorErYu+pttSMHVdVAiyJ+XKQxxItbY7KyCx/O&#10;uGpgMVeAUPnnhJhMzefJmOV902fqDzu8sbZCOE46yX27XWu7e1vNravG3vLWgKNKlYJJGQoSKYib&#10;/kLm2tAJDX7g0hYIKHrqA8ZpibXEakk6RtPp19OOG9wcqLt2zc2Xt7jov/q1dTZvWADot2GuAQqw&#10;0xUigqIxWbewbYa+SXv3zNfwTQovxNTiayyZ9VdV9xc3tt/es8Nt7a7PgPb9hUuXNWhd76d38rcX&#10;tMHsjSv4pOUnEm7tTtLZuQpu3BpBMTD/ADBR9+NTpyjL8T7ss+8uRt8Vba7b4nh9xdvXgSy2bdzZ&#10;SbLbh1MLqOSqMwPMYqE2a7cXd1vGD33lUFCQJ7FBNftGJ3YnLVueJxHZ917vu87c47217Us39vxO&#10;3cHkbiabVq/cC6tyWKmBlqCZEVAIxz7ndpYSxd5Pcv8AmIXdFJGqQTDasiRQ4n6mt4dtdvSPan0q&#10;57kbu/2Xs/i9szba9asWdzeW2x2rW2URbFowwttUSGjwkY5Ffu3OUe5du25FsFLCaWVgFJ7h4kiT&#10;OUY1JiYbj3Zxuw2ntWzt9nsdyQ164t7e3fVRkNy6vbZcxqABBEACP442Psbnd7wHI2Urbs3nBbUa&#10;FOqjPMf9MZsxe709WPJpN9bHmz91H0b9o/Wz6e8vsOU2y73c7bb312yKp1JudJezeMASUbJuvice&#10;ztju7e521lrDUu2lcwR26lExjb43aXW4r8a31V9kcx7P98e4dv7l29xP9k5vc7PZ7W8gX/cBt702&#10;EAC0BBDAAZivXD91wT6Vqp/E6NGkASZB8cEUvDcZfsWrfuDmdVtH1vstnvrLXm3Tm62hbeiJIP4h&#10;QHFJv3N1hs7cemCDcaD8sScuuDWtx9T0n9LOI23tzZ3vqFy36peZ3Vi5Y4jaF1N1N6t5hatW7d4i&#10;QZhKxMnpOKJgh3dux2ekmpDSgJUpqJy6/fHXB27tuzu9Xqna7jltv7H5P3RcffLzu/t7Xc7fU7C7&#10;cWxu1v3NstqdRjQQKwEDCdJx/9L6BQTAVQCMwSftmMfX36S2Cu1lbjbi9da0WDrdEF2dXPcFEtIy&#10;HxPUYaafMCq18RnWIzwFta0hmHpgspDK4QQqsogQNJSQTqI6+ZOExIyGYJoJ+FPhgJTswItrrfRI&#10;tdrKquHoABVpkTUUwRpMBjBJk+HgCBn5ZYB22QWJvPtxqTQwQM4uuzEG7dRj8kwRMFj5YQaE9BPQ&#10;RFIkfZngHpe6pIZrnpRadCfVBLVGrrqkFhT5QIzqmv4tJzIitM4E/HAPG5bKh7YZYKoQQ1pA7oPz&#10;JUUboFnxwOhA8Jr1bOY+zAPBbrMGuTbPqBHFq4NMCItilCTBNPCcEcqeM0mlIrOAdAIuS9uWCtaB&#10;IoWDF2knMCDB01iMjhB8MgYmg6VjVgJ1lAr2mbu0KzjV221V4JcpGmgAkZzEZYQARET59MzMwcBL&#10;pd0ywg61ZiATKjSIdT2tmFBETBwCZAgdGGWRBIqBX+OAd21oJqDOpus9q5IYCVZRocG4dR0xJPjT&#10;DUsTSVPUlSAWH8x545Xey4VNNtQb7xadSUVV9TUYYAEOAYDCdWlaZiJOBFJgGnyk6SQRkK/bjpLx&#10;lCmdZNv1imlwA6Kl1WfVR2CigklQASRBiMIJ6yxJpKgGABQE+E9McK0fth406bbIgobzsCSbn55V&#10;BUkimqpkDCTJESINRQdTP4cA4CjsrFbqOpQFixMIJDOiuYkkgFc+gwRJ8hBmOtK4CXb0ybauYe27&#10;W7hlVukfmMCU+UgCDMxXLBHqMuuXhQSftwDqC0AbgGpQQVfU5RFvGHVbZFSayesZ54SMgY6SRn1i&#10;sYB5khjbsswUuQyWyiAHQDIe5XTUEiJAmmCOXh4N4GYM/ZlgHkKl7d+rG0otvauNpZgik6ragzBM&#10;ANkcEQIoJkwT3UrQ/bGAki4TUOQbaMWUaCjH5nZbn4fTJJ19ZmuCMkRl45zIMU+GAWhCs7Lc7PnD&#10;Lp1BigCl4HWpykTXrhIGozSpqSO5QuZn+OAlC4EW2g1qttZDIUNtjcAOmTUCZkEV8a4SZAP4T218&#10;Ig9o6yRGIZsSUKF7bLVE9UDu+cXARouZAFRE0rHnODEmXqIOorFYAqa/0ODc6BCLpsQlzVrAJi4F&#10;diFFkEUDgiQCKR4YRGr/ADAEQTHQ0OIqUWNtVcd9223qLbBdhbuCWVZMyStF/wCoBFTABjuETUUm&#10;sjASFuFmcoGlWS6bZa234ZX8zrprIU0IHjhPzE6FgEAgGsiJbSJp5DAKL+nbU3L8lRcQkZkM02xc&#10;FZqJLiMyDkMEwoe3Usf+2xlHjWK4B6yVDQrvbuhjPd/qFgPzHJqpABBB7YPXCXMmoFACawTNJjFZ&#10;yXtwyIoV7i3S12UW2NFss/qMouAUGoxGfXLCMtVKZzGkgeNOgxGkkQwtEASI0GfU9RtMN2tSSajV&#10;P3jCzMfyjSAZOsmMA2gti5rLE6dTXJVtKggIo1nwinlP2tkR0mGyKgD5SDPjGeLmiSHId1YOvYjs&#10;S57dRDpoHzAEwCM5mRGE9tCADHdBAkRkQBl/KuNTawLi58rSjGgKEoQrHV1kMCvzCOmEFF7hRSFk&#10;gNUaqyWGfkMankvqZPlnIR2UsrXYJI7SytoVUBkqPOINTgiB2GAYJBrABY9R8amuNy98svRSxcdV&#10;3AlgGRWECG/LJUQ8TpK0/wApNMsMNOpiTmWINS0fE/zxtUy2VFtVRFVUtoCuoBSFMjWAYikHyPjh&#10;BoAesGaGlK6q55dcBLt9zXTL+mrLcBLoAVYhJQwYGZy8sJILSPmKystAAOVf4ZYB9XFsW7g/LV3F&#10;wJaGrUg7wq9ZUSZMGcERkQSPlAUZROcjw6CMAAwtqqKoZWF0PcdhKGNYtqphpmrEmJmME0AiVMFg&#10;CJM5ZRlNYwDqO5tuVcR6bd8IFVrhMspaukRJBNRhBIGakSZ8YUZghesdMBJRbjuFtOjp6c9pKIXe&#10;IuWdcNBqxJ8oM4QysY7Z7UE1EKa59fiKYCbYvW0tsxYL33CCukobh7RJppn8KmdXiCMNEQxE1zME&#10;w3jJGAk2mD2kcWnGlGRSSAEdqqqqxoKGnlGFEqRpU1zA00zkAGvh1wCLdq4rlyqtbUUuFgNM0a5o&#10;YCsHMTl1w0Q0geETQ0CkiFIzrgJ1p1ZneEJ0tAQ2ySbqBjca20AUgBBXMiuZNERnE0qRHRT95JOA&#10;ctuzAmVQnSmqlplaINwlQSTAHgCDOeEwSc/lFSNUGmqK5RgH0YCQVVasoKrBB16VYKxhmJBkMKCu&#10;eCIbKR3FY01ABmoOf24A7ZTvJDHQt03A8hDpAFw9sChqADWs4Q/zEwJqAZIEmpM4CXY1G0ioxCm3&#10;6joSrEem2lVlhWZAr92CjWCIjTGZHb4QD9k4B0XDb0RVrn+VHAKOQqqxQdsmtMjQ4SARBgSFyBjU&#10;TUxH9hgFBi3YPUKeoqhiNJt6AVIuyJIE/MInPPCGBgSSAQR4xGcN4zJwEq1chjDAtbaSaqrK/wAm&#10;tTSgikyDgpgmKREdMugI++vTAKNpCAjydZ1fKG7pz0ZkBgKjr54SRBgnqZIEiADEfE+WAcnUdQAB&#10;CqqjVpckMNQVok0kEeB6xQisDunT30PzV6088A76xN7SsgAp3Iq+nKdremLlCQBXp3YT08Swk0ma&#10;5AfywDgBM6lrbOpUGqus/iJ6ZVOY8sJNYUjqGIJjLKFHXPAycDRquK4UlGtyo1gajDSaipgLP8MC&#10;kGdJrUwVoBMFh8YwMjDd4RVYEBAvf6kOXJlRSZ+acpMicD5gJEEAmQAQSDkcAYY6mIcqjXCAQ5UK&#10;WSplIEwCxPUnCRUGp7iaRVdIrOc/f4YB3VoIqnbb1C5OkXQxGk29RB8WNPHoRhLCGlWmDA1ZgE1H&#10;88BIW42k6rahfTUuVCqrlDKqVBqxB7QZGdajDX4TEyZoRWSa+QjwjASVq4GpY0qTqZVt6UA06Qak&#10;lolpERl4kKr2yQIgR83iYj4k4BZeXIuKFLuQXJWUYEALqJkyYAnKPDCQAQREjUAlJDDMTMV/ngHN&#10;ZQhxT8tvVLsUYMzQ4UiRGeeXQiRg4BESJJJjIrBnTJ/t9+ABcq0qLmhVdRdIV9ZI0+pKf5QZHWJw&#10;CQFBoAxOQEgzH8fLGLprbmlnJ5EuF3VWV/TVSgZtIY6fUJ1DOJmOuVMsNsADQ6pAEaa0jI+WON4u&#10;Isu3ySEJcKzRbYPqAFyoJQjuTyBB8s8HnIzgEUFImAZP3RjLBQ1AqxDLq0kN6kGTVxA6g18ThFTm&#10;BQGmRJYUknw6YuHXshYIUGJMtSNVIeoRVObdfGekYbqQDlIHcZggrUEYrSVq0HRJKjWSggsGDT2u&#10;KARFegzrgwF6gaievSsASIjwwBs9xSEW4xUAA1Ch20C5VTMkzMeOWEkE5SIIAI+cZ6iSftz+OAUL&#10;nptLmdWo3FZQ1l1JhVXTJiI7ZrQeeGqietVJEkgeUeeLLZ0ExXVguawHDOVC5nRTKDSRGcxg2mO4&#10;EEiPFTGYApEUwu126grZQadDFkDh2kaGk1ttBMEMZNM/CmAMhAgUEyRFYAMZUxvx+qUtWJJOuZVb&#10;q2vmQyZJUkS1ZER0jCZOmgAy7eoAy7sdA+FEhiC0ElXpJdmBcMk0nr4UwRAMf9sEEGBpAoDP3nAG&#10;rGewLB1zIBOpqvckD7KCMyKYQGBDEkVAENJNa1B+GAksHlNLEoWmLbLB0jSxDGaTBM9R0wgaSY8G&#10;X5FqpzafKoE4BbG5pBKiCmburLcSaQBMMANUZeeCNSRBYRqESNUEyNJrl1wDqSgTVptEykawxQMo&#10;KnUBAmCIJyrgmJCwQulhQiRNKx/fngFoFDk6izrpOksCFIEKdQgZ5AYbgEKdXgVUGeubTkYywDwa&#10;LpAECTqfQwUQMh1ImA0Z9K4Qwg9WikkEnLInASrTSKQjEAkKyoIkm2VPUjMqRH24SP8A0TpIgxBq&#10;R/l6GRT+OAWzDSB6lqQDcT1AAIUQx9SMgCAQ1fCuGzSCCa0mcgO75c8uowD6ksG7ASAjBHrLk+mG&#10;JMATmFJyjrg56QGAUxnmw8PGADXAGFZnYglWdtTQ9GVG1T6xppBpQDV8MNEmoMrSQQI6wRPjAwEu&#10;2uTqLVws6qwLBh6cSGZGA8YMdMpwINBJ7oNNUyTmQadYp0wC5Hc0E0YBmNtraACAqOkHTPcSMzTM&#10;HBkaVIPUSB/m6DrjNv1SAAq1xWhCVYiZEIZqxJmKeOZGGAAxkAx2Kqupa3qHRfE5+WNCYS4gGGn1&#10;HY22IdkkAtdJyWg8D0jLBElQNIicySaDxK/GgOAJVDs2o3TDCFChlYsPltXD0irVp4YB+YnzObdp&#10;igA651IwDoLMgRtGkIoDBTqCxLVMACKDqczhJQROkzJVuhMyAwGUg+PTAGLjE6Qy1CuKTo0iPTkf&#10;hI+3xwh5IYEzpkNAoTpiQxrWmAeQqe5V0hgrLJJYDUSQwoIHiOmeExKiZAgkAiIaYYsvn0zwDpBt&#10;u0w+k6GghgUjsFticwTPQHDcnM5CehAIbqR18vOmAfW2BrCkl2g6gysvqA6pjpSC3QZimDW49m5N&#10;tijKaPlEEfdPlgG723sbvbtZ3Vtb1plOuzAcFbkqBNQ3n0p447h7A9/39vdXY7y6NIVQGYmGmB2D&#10;yzxnM1xHm8vhm17o+Tf75v2M+2PqZwG59x8Hxujk7Prbjb3dtat27tq6qliL90CdBiCoFYAPXHpH&#10;a7y3u7KXtuykOoJnwJqAR5Y08Vl1uK/Ml70+nvJ+wvcW69te6LG4sbvY39wm3dV9JCLRa3au+ndo&#10;CSFrXSTAphxrCXIJAA8IgqJqR8cEV+w908jwJuWAHa4rJcfcELouOyzatsEHfGWkmZzzxDubdrcl&#10;KgCSKAt1gDrgOlcb7x2XOrY2/KApfvpIvm5rTb3FJT1UuW4AJNSlO6QaA4G3uLkTnAgzK9O0/wBM&#10;BH92cJu/TS7tLTKuhkW9bu2wu8WNWvcpVZgEhgQdNMzOJPqqH09DABHymsZjrXAY1eHv39idybfr&#10;XEN7119R2vbBVi9ctuX7WtETBGakUEHDq3lViGIkAkAzWsH5f78Bn9/wW93+3tlEdkuOJFgwQyVR&#10;SG7ocENJAArNcA3lLGknp0yHUVwCtv7b3KbRbwYo9sozq1wXrotXV0si3SCQRkAB8BiK91tYgscq&#10;9BqNQP44DdcfxOzHFNc3Fi3aYF7htz+a4sqLa3LpWgkRmKRJg4BuM8QDHWZmAYOWAKzxmz48XP1F&#10;2090q2gbcqyXNxukCAu7ZOhMCAJHlgadRqCImk0rlnPTAIG7FnsXcqEuaVs3Hh9KKBnojvLSQCOl&#10;MNrUkNaOoE/hIoMgMBeb1bm2/TXdvzWvb30tvcc7hVHqOmq7ryKrAMQO0gRhSBGlW28wTJ0xQU6Z&#10;4Cv5Jt5xxTkNt7rCpuER7VvWWFwbjU6uqbmWVEC6Q5Ak+OHNFgyDZKsACc4geE0r8MBUPyHuayqX&#10;rHuSzuFva1W2iWCy7hwWIuFoZa0CgwZ6YdFqyT2qwkSo6V/wwFLuOY9xWrLnk9/tboUW5lEkIHK3&#10;HVhGT9vaSDnIJGDe1bpJcEgiASAIMyBgI/Hc/wAoU3NdiLQulrrm1bqgt6bj3lUglqgSAehE4AS2&#10;xAgyI7eoBpqGANuQ5njg24O827q9xdL+rbf1wpN5bdxJB0ERAAjoTniQthdImYqRPjOAyO59x8rc&#10;3N1rdy2jWyiTpSlpF9RbQtiFhCJWCfLD62k0EFaASe37jJzOAyu75/fPympN+xu3ZFsLetgMp+ed&#10;uAQFnxGfwOEhQpnSoAmTM1AmT9pwE997ubm0Wd7vb1/UxW1bJUIC+ksxppZlFCM48MLW1oII0CT8&#10;1DU9J6EYCquc9c3Wzfa3k3l87cPbU/mepbs2pW0qQZYN/nmQRHXDjKrfjAgnpNcjgKjYbnfWxeA2&#10;m4m5oZjBtLZJb1KK3kBqB/nhsm2p86EnPLI0wFlYscjvrbMxvKo9RF29y7pFQXiZhSB3BoHmMFAc&#10;0DVNYzBOeWAfF3dcdt9D7q1qtkBHpqgR6bKWo4AJMiAamkYX2gfKJgTECKeGArluX99cW3d3VxbL&#10;vfcNbm4jpH5Z1AmJY/hOQEYNWAidNZGWcVpOATe2l1RdJ9fcLKu143WRkcmYLKJ0kQpIgCK1w4Iq&#10;AvUZL5x8cBWH1CVvOVuWbQcLcbclrigpDFEaO0AEJKxAkjLDRnTUEt0PSpqTPgMBb221b216W6t2&#10;bUkXtDL+W9lA9tZBPzgjLM+GFKxKqNBoKGROU18MAnf7K3Z3V3cDegNde0rqq6/TBXu0uRUmmpop&#10;8BhEE6gQCDANaEjywD6XbKW7Qtby56iFntWltD1BrUi3puMPxDuYx0iMGtslToZQQ1adc88S2TqG&#10;dxzGx2N915Hb7m5au2Qth2cONFubYSVMrqjUT/XDq2QolSZEaoAr8PDCWXoKhvcv6xP0x29lrehk&#10;tPdu3XYie0uFMEV06eow7CkAQ0z1/rhgZ0/rEu3zd3dq0LkA2kI9Us1XAB6D5dU0I+3DTiCAQIip&#10;k1jpI8cMc5F7sd0NN67Z3DXtxbe2bZdFdLbEGDcMEiRGuDUHyOHEsW/n0gVmak/xxRnOa9285dH6&#10;Rb1x3ZWt+jaVCqvE3B20APhFcLlQ2lF8O7ICuAg2Nrv/ANKm85bfBPTLn0JI1MyxpAXugiKyMxg/&#10;UKMQp1OcxGXx+3GbNvShleHHK2vX3Nl9nxtp0dzuH/McBtSJP4oAOoDL7cKViPnIYkyBmZ6jFszM&#10;URN7sk3wNjjLX6PZbdFF+6ttU9QKa3LhkgVoCM5muCYie41iQoqYxQ9x63bajb8bY1CqvvLoATVp&#10;75vdRBknxicxhGXd0mAPHqTiC2dtTJsdq1y9fezbO8vyAtpWXTbygkDrNB/HDgXVWirBqM/ATh0F&#10;Fd3v+33NG3t3d9uWKjTd1XbQKZMfTqF6Sa5xgoioiK1MHyxQ9buXLwD743Lm5YsCiEVbXqcdpIPg&#10;p8AB0woRQiKQJgjpXEogXiJ/T7kXUuPafRatkdjudSQxEQD+EHrgyZqAW8DExHjh65EXabcbV9W4&#10;c2LbMFdC35jMSFtxH8F8MIkmQc/8v88sUWot8fZIW1Z/S2nkPdLBn11NtranLUc1OFrlqjyqT94J&#10;6eOAg8ittle3dvta27FQQoBu1APpqc65d3xw52zJqYGXkcopiY5yM8u43O7Po7IPtbS3CqtuaXIQ&#10;dpPQwBSDPQ4OCxAUUMhRI6Z4oWLtnYrc9V1e4NEtcAB9W62lm0nI5mYkdcsKhIMyCJpI8KYCrfd7&#10;246i3eVwCFTQJ9TU0AkmhmJ8z8MI1VyyiIzEDxxmXmwTDxpG2YPcVbts+pcQsD6qn/1a+LD4RgjJ&#10;8T/HF6ix2421ra+tFoN6er0wygBiMz4x1/hhar2tqEQYqDJ8x5YYmMCl329DXrDWbov6gXYUCWx8&#10;oXT0p16k4NpEACDJB8THmMVbjP09DWya0Ge5uWJLW2JZidIZlMiMu2KVr/MAEESDFOtZywQLt6ze&#10;SLT1ggsLYCFvBbZqMs/GcHqMaZ+BrAg+eAYGzd3F4koFhHTShBU1kmJpMivj54TDZdCZnOfuwEgt&#10;bQlwLf5aqdJPyWxLsXHQkQQMGR+EUpUdIB8cA3+ostpYkspvDTdddLXrgGpQJ+2pzpOEyAvhMmM/&#10;hnjP+bAfZXfco5/0zbLIrNWA/wCNCaUArnhasBke7x6ScM3OBWbu3dv3dT7e76C3GL+mve4Jkxbm&#10;gOYHUYVoZxH4ifHxyz6Ytz6Ndu3wKTktrtGuXFv+gFt3WQULCcq5geNJnoMPpYI+Y0pQZUphM+rp&#10;PF8WJ5L3haRSu11vddrhF1kk27ZB09x+Ug0Gms9cSFVVyGK6STWYjBb3lN7vG1bi+xGuQocgfE5V&#10;ynB4KrHic2iDWa6jUH+FcGa+XwwAAbPoYE+UdPjgsAZgZeIkTlHyhR59cDAIIFZqdQIAnxqCR08x&#10;gYBwA1mT2yATWSKmTgYA9OYGek0ntPgAxr8cDAIiTXpCjKR4Cf8AHAwCu0dSakwDJEUiueBgC0UX&#10;wjVA6DORNcDAKrBNQqyQREN0Hdn5fxwMAqAMoETKlhJ7aAGMvPAwAgmk5UzpIzED+eBgFRB8ZNaE&#10;AE5Ef34GAAAE1AJBJrVoFJ6znOBgFmY01kHtBJZflJMdc+pwMAkiGMavGgFRmSNXwOBgFoGnMlAN&#10;BY1IU1JBM/znAwDhAMAFpAarHwgU/vOBgEOrEajSlJms5AjxkUOQwMAQ1xmGBJEE9MzU5GmeBgH1&#10;LXQBmQUBZanxRafzI/hgYAihltQrkaaZAOpmJ6RkJrOBgCS0HYBSF6CRE+AJFZzB88DAPMpK2RoA&#10;hB3k1WZo4PhST54GAtbCutpQT3aCv4UOojUKiurLPMYGAj3rbAh/Tb1DMd0jUjhWJAp5g9cDAGlj&#10;SyCWNQToMdxYGaVP8MDASClQCo1yrLDBQAPkKienzT1yynBExn9/QfHAEIZyqKrErJJEAxElDNaG&#10;CRgtVcqU/iaYCS610kyKAj5SINU1TkDMnBautYienjGX+OAVbU/KuklG7Z7ZMSYJjPpOBTz+8d0V&#10;kYAnXuMKGLEaQB229Z7lVh8qjxwkHT8D1pQ9MsA9pZlB0w6nvBNTTSdTsOuDkGZE1kfDwP8AdgEe&#10;mdRAOmdOs5Q7HuJmtKNHXBKfsJ+7Of8ApiXPoHL6MAAFBBynxiCQD/H4YAIJkCTJGRFcvu88UEyk&#10;W+5qKAaCjVkACsE0gTlXAY1z+I8wcxgHbVoC2XZZgkqe0drp8zDOT0nLCME2vbMrG0AbZBUkqYDy&#10;QK0ZiBWk9esYMErMdeuBre6ZFf2qtcAGlmSWbQasD/7kfrGRj44SIMxMT54Ofk2svanbfbBdKi4L&#10;ZbtDs8kLpDJCkZGoUjOvhghRmHgBgz4vzY+QX7YVBLkXO1jEFnCyUDTUmnXIffgmaMs/7Z4ztcTM&#10;dN9rrjA9nbVxpfVoYzIMlFiQT4AzTCdZpkaDpiSZxtXC3NytECW7DqqVWVADEFYozBgI0zNZ+OFa&#10;jLeAEj7sbLj0QjEKWcKxcy0gsbYiNQHnlXCGMx5Ejzxje+nxLbbmp+3s5uGBMvUGXUdHhTNYEiI+&#10;/BDMfGn92NWcYRGCBmeQFk6Rcn8pWmHZgOoOVPtwvVmMjTwIH3Yv4Na7f5b0pq5t9bsiu51NoRpC&#10;hiRBpWgrQYUDOX3GhA+Bwdtt5J9NQBtSLy6W7GLAwhIYq1B5CnzHCQKsfA/H+GDGms2zalbwmzbt&#10;hWoyOwFIK6jInyzWcOgDTWC00p4dYwdlBdd2vVkLoBIBJJ1Tp0kfyGFEiKgSQKVymZjAMKrtdhWz&#10;edWosMwAT1k5maYbIB/6D+uAsLaMKalylZaJkjqviRnlFBhWQ+zT4ZR0GAjuNV0g6Q1WYtGkNEQ3&#10;l4DAWZ60J8MvGf8ADAJ3epTChdAouliysxMhXBNM5kYeGVI+wR/DAQboddBpFP8AUmVOmiosmKTn&#10;hLGB5zT+/AHbAuPQ6dWpgxMgiKCB1A+WfuwoDIz4/bNcAm85UksQp1LbEFhADeLVyif54BmKRM+B&#10;/kMAlhpKySZ7ZUsSuoSrEGhymOmWEzExlMdOgjr/AAwDyIH7Tq7qmkikE6ugBmsfHBgzlH2551pi&#10;XPoG3VlkDSSXFCxUiVBUzl9gGWFYobtiidwJklWyYAtHdpoP6jANBPhgASpbS71B0BmMIuqO1j4n&#10;Mk+XicJDE5Ak/dgHrdmkhl0kuABIhlNYZvLKkdcGB1MzER4YBt7ZDEkLGkywGosAJbWZpUDuGDwD&#10;ZliGBBBQhrZgEKw7zpOfiDE5g4bLd5BB7RIjL7YwE5A36cDXoqwCHJi3yqzZgHPy8MKMQDGWUzSm&#10;AYRW1MHb8zUVgMCSDRDPUMZnAFagmfGag50OJiXryCuo3dAFAVClyAykVk9ZqTHSYx8Qf+Sb/ih4&#10;z9wb8r9av27cVx/BfW1kfde5fZtlttxvCfVB7aG4+7sM5S1teZYKR6pIt7hoFyGPqD+tH9BX/Uc9&#10;/wDyO28H8pv53+48vvP2ftZr7b3t7vL7j7TbcYs528vs8/m8Uzt4pnbx9LrfzX95fsefd8/cvs2s&#10;191Pza8TXzSemfTf1m3reL1fq1/4QP8A2oY5X9onH8B+1b97vOcx7o/bLs/R476bfV+9b3/M+6fo&#10;RtA62rXt/n7Ftb255P2ra1D9OttX3PGoGW0Lu1S3Ytfk45/2/wA77V5zlvbPujh+S4D3DwW+v8bz&#10;XB8zs7/H8rxe/wBrc9O/s99st2qvauKRBVl88ox/pO+x/ffs37m+z+2/cX7d934ffew9749fL4Pc&#10;eDya+Xw+bx7TOu/j30zrZZ/GdLJY/Dd9PJ4/Jt4fNrdd9eNtdp27a34WXp/o+Ff0IPafu32v789s&#10;cB719ke4eE92+0PdHFbLnfbfub25ye05ngee4XkrA3PH8rxHLbB7li/YvW2V7d225Ug0OPsb+wH/&#10;AJeffn7cl4b6V/Xwc39Ufodth+i4nkbN1N39QPpzt7xGg8Vut4f/AHpcdZbuPH7m56ltCwsXANFs&#10;fy0/rQ/6Y37P/njt7r+Yn8lP+X/bv7t2z5PP7fadn277ptP9/XSY9p7necTy+PX9Pfaa3y6S52v3&#10;79rfv33n2Xt9l937vce0nE26+TxS/wD0TT5X6pPi/Np/y/8A/tOh9Iv3w3fdP1//AGqXfa30D/dp&#10;yN63zHuCzvNtu9t9IfrVvbC6d0vvLieJDHiOZ3KVHO8dtz619Ufe2L5e7ex+rT6XfVr6a/W72Xxv&#10;1B+k/vThPfPtDlbVlrHL8HufVG23F2yt9+N5XZ3At7abu0Gi7tdwi3FIqIx/nI/mD/Ln9+fyn/dP&#10;uP2T/Mj7V7j7P909ttZt4Pcadt21lsnk8e0zp5fFtjOnk8d202mLK/cfZfcPafcvba+8+3+TXy+L&#10;aZm2tzM30vTFnrL/AKn8+H9wf7cfrv8AtV+qPLfRn9x30s91/SL6l8M19n4H3TtRYt83xljets7f&#10;uX2ty1gvtOW4rctbY7bkNlcuWmFCUcFB0QMT4GlY8ftx9Me1xS4qh6HQJgBoLqSYmRmM8jIjBeKl&#10;fDKsSOuAXctflI6OHlQsGCaHtRSaDxHnXCiJBE9InAVW3LfqVKo0KT6nqEXFpkaUBivn8cQXESeu&#10;Y/rOJZL1ebadu2I6xxc7uzZssqObbmtGuFT+Yqw1Jr0NRTDAPXwiPtk4rLTXLL7h1sWSA13SSVOl&#10;VFsHSqL+GAMjPjlXCYrPWv8AGuA0dyLdlbSto1qKAqkle2VE0JzI6/HDVyCQCP7sZt5kF3wRCEur&#10;XAVYsNcqUGogygnUOonLCCQluB5mSZ+8Y0J1kPyfJrcukXR6oCClr1BUKbaihKgSSTn0xXuCzgiN&#10;IMkCJ8SQT9uA7Lx+5sbPYvbKsl+4qbewzAurAMWHqiQEIGkgiZiDhiPzGYCgkgny/rgNRdYji9ls&#10;PXuJev3E9a2CqQWlrl9v8i9VBmQM5phm6SAzZMTBgfhbIxgNNwO3U7vb200ttdsouKgcqutDIdCw&#10;/ExJIpIilMM+jA+B1TBrSdJ8q4DSj3GLl64fy2uso26v64QW9LgfqfRqrgwDq8R9mEs4XsgRXTWA&#10;JkwG/hgJu24wbm5a3CMbFy7a2rX71oC4Ctt1U3XtCNRLQGK+FcMaGZWYAgaSBJgrOQg4DWPv9su8&#10;2e0e+jXbe5S9uPT0tYuJt7IIuA9WDCQBkZ8MN2thFxSwnqRUtJzAn+eAf5z6qzxXI2w99Gu3LqWL&#10;vroLISwJGq8DpOTGIzMDwxo7FsWlULWRDEE+WR+P9oxLn09Pj/bj8WuLejxj7j5p+b3u6uby5pfs&#10;O2sorSrVRb2gVqBIUTEeOPE/7wP3/wD0H/Zzw+5s+7+SX3b9Ttxtbr8D9J/bu7tN7h3G4fbers93&#10;7jukMnGbFmKa7178xlJ9K25Bj/rr+l7+ir+cv9VH3fS/tb2//st/b/j21/5n7x7nS/8AK6azbG+v&#10;t5LNvc+eSbdumn0zbt79tZtK+tff/wB0/a/2948e42/U81l7fFr+ba/PP5Z8beJPwfQ3/j0/4ov3&#10;Vf8AIfy/E776ecb/AO+7+h2x3Xpe4/r3714zcf8AsIDZ7XfjZ8jxfsXZWWV+f5ZAt307e3jbWnUL&#10;utykFD+Q791f7xvrX+7/AN5WvdH1U58jiOLN617S9icQ9zb+0vaWxd2ZLXH7L/124IaL29v6rz9S&#10;qwo/0+/02/0qfyk/pb/a9+w/y59jNve+411vvfuPmk29573yYndd9+f0vDmfR7fx2aa4zZby/B/v&#10;X377l9/91+v9w2xpPyePXnTSfKf5tvjtf4Yj+gJ+xr/j2/bZ/wAfn083Hsn6Ee0Vs857g/Sbr6if&#10;UznmXkff31E5rbWFtfred5lxNrbKwLbXjNoLe128n07etnd6T9sf7VvrD+7X6h2Pp/8AST29d352&#10;9tN77p90btHs+2fZfCeoEu8tzvImFDdNvtUJvX37baEBmX5r+oX+pH+Vn9Mv7H8n71/mZ77Xx3fO&#10;ns/ZaWX3nv8Az4vb4vb+Pm9uZ/xfNtJ4vFrzttm6y8vtP2b7j9+93PZfbtM2fn3v5PHM9dr67f7u&#10;nW/KddD+9X99P7df2C/Sa79Wf3Ce87HAbTkNxf4n2T7S2IG/96/Ub3Pb2x3Fv257O4K2fUv3ANDb&#10;ncvp221RlfcXbasur9m/7PP2Z/Sj9mf09t+0PYW1Xl/dnMWttf8AqD9SOR21tef95cpaQkWUYSdr&#10;xu3YsNnsbbaQJuPquMzY/wAon9UH9VH8yv6qv35v+6v3t5f+X+3+2u2v277Z4tr/AMt7Lw7XrJ08&#10;nuPJrj9XzbS7W/TMayR/0J9g/b3sP277Oe29pO7fbnyeS/m3vx+UnpJxI/nKf8iP/It9cf8Ake+q&#10;G7+o31R3V3259PeCub3a/SD6NcRv7m79rfTjgLtzSd7u37RyHOb1UQ8lyz2wWYDb2Ftba2qn1ndJ&#10;DZDLMQSfh/XH/NPzfOPDXt307m1tkAu1p+1XZrdiyWIt+ozNSWNIUDwyw8vyqepApX+uGOcjNbxX&#10;HM7hBakDcxFYUsV1JAzzzPQnyw3b+Z+kxnPgeuFFx7ga5a2OxB3Aui2WARQF0qygAuB/lPWaDKuH&#10;ppHX+HxwGVtIVuLdLMQQxKIQGZ/kKqz9IiZPnhhh45/GfPrhgajj/lL7e8e8MpVrQChUFdVy5SsQ&#10;KZzGWHlFKjIfyGeKKXk2Jv2vTdbiuA4YAppuSSUt6zMhYkxHhWuG2MuOlB0OfSmM54yLuyP/AHlX&#10;mBus7owAeC178Dd4yUGqkiTXxwtxQeGfnAnF9fkKriNxfXdMgfVcOr09Sh0AJChVQVk/eDgio0xE&#10;DP7q54osl5Bf14PqEXLnq7dXAFwOXXTrGkRpWgE5/HDV2oAirCYkHLwOJgT+Bh3uXiyslsMtz8s2&#10;U9SdGpkYD4Z4QgPdIMgzGUzmQfLFFvy922iWWa+nfauINZYgaB2oNPcWNJYzFTWcSSAYkTiY5yMN&#10;srxX9QPUKkB9FvUIWQWOtznSdJzk0gYOIFOmGOchu9urTXQ7sboOgkh++5klwKxjSR1gQcGok/fW&#10;JimKIe/uAtaKKpEIgFosIntJIzyyM/dgAVGdf78xgG715W2411uqxCntJCpblVLrAAH+WK+OHYkR&#10;Joc5rjMucimN+HPX1FrAgMQCWJX/ACxMHxywcf1/j8caAN6UUk6QrFW9QxJFQDqjKkxnQ4MUP2z1&#10;xnGds/AVPKXmAbR8mlFYi4CAGBPprSQBnq8IEiuBi3iCPsyg21C5ZWREAlGAJHbpNJORHWMOoKTH&#10;2+OJt+UU3I3X9W4z3DV5ZTVe2g0+MUofOMKgL3CD3TGmv2E+eGtzM06Gbd67uV9Mij2NLPqBYme0&#10;LGRiNDHMZ9cM3r4rJ8BkfGmGPmtublovbvtkb69aRLCjUGCgse4KO8F5kaYqCKmYxW3busZ0rGcE&#10;zIGNI717d4S1xlsKun1bhD6qTaV1h46xJ+BrOWGjdUoSDBiTn2+WAv8Ab8JuE5Lbi8q3fzjoNxlB&#10;3Fy7RdyoBIVdMaJAjrTEFrw7izKAKgT0In7z4dMB1Lbe3LzLs02uy3N+3fCXGa3aZTdug6Q99yAB&#10;atwO6D1gYrn5C0HnVImAkUPRp8xXA69HYeO+kfK7rjytnaXbDyrbjcqysXVSHsraWkW506sj0xH3&#10;HIKFIQhiQCxkhWMUGo/yODU12vSNp7P+kW+3W5F3f7JrNu16gs6rVt7m0Mz37cCbjMKliPlNYIrE&#10;HJEwS0ZaSKiQZAE9csDs3+DpN/6MbK2npbW1avXbiXX3utGN59s6i0xuXM1shteoDPIiuGr2/HzT&#10;LVJgmDAyY9P64L+nv8E7gfpTcW1b2UJZ2+u1atOlkLbtqrhXbaovdJGpS7TEAnLEE8mDUMcwaQKE&#10;wQRmMG54tfV1O39HrCEK1gL6IuIwuu96BbSj3SZVjnKg555YeTcG4w+YdY8ZrXywTfx451UPIe0N&#10;vxOyvJZW1S0bZviddp1WFD27ZIVmYSCJpAyriQ5t2ALrOhuMCQJqR0Abp5jpg5yW3jljdhb5r3Ve&#10;/wBnscVvF4bbLaW6911Nm1uEEXvVsrDvBgK1SSYEAYhsHuBnjsMhc++etfLB0mNfJJPV0rbtxXHb&#10;nZcdZvltytsXb2sKx2YW2bVuy6LkzGpzKyKRik3bKwIdQqKGMmQrAV0j+7Ednf8A2bsrm3WxuNhv&#10;rl7e71raywS5uLVy92W90VJMFa9/ygCSBTFDv1tXLOu7CpJ9K3BDExI1nP4DxnHPa2VrXPo9A+xt&#10;1yWx5V9jxnq7jcBEHIcm7W71m1b1zdTbCdOk5s4MgQOhxl9G5ts9yBZAB0QWGogVLKcgOmNd+u3D&#10;r8no47jh9zZsbYXByjSG3QdUcbZGottL6zJ/zFqDoYJxM4/kuTsByyhbIIYEkrqRhGpQTNMZ/wA3&#10;b4/4s2Ssn71+nX0+5021ZTueTaw1hraKjaNxq1972xp1EkQBNAMhTGis+4n3ZW22oogA1CmpTAJI&#10;P2xjVt152rH6c15jz/yv7eOM9sru+S2Nm0u93d6/etbe4ov7izeayzhUvrUIdRyJABYQKY1e33e2&#10;eyHS4NKaibeoSxVaiB9knzxpz7c9f7R5G9yexPdWy5l9jd424Lu8WzYHJek7bfa7fc39Xq2HOYQz&#10;bW2MuvTEC9uRui7OVWxaMkzHqFaADwAzphmVZrNZiOh8F7Uu+y7ey2fHepvPcXL2HU2rdvVb2W3Y&#10;Bnv7wSVa7dhQoYitWxF/3Nr1zQjBbCmEA1QQq5gZx188Zm+dsRcT1a5vpZtOE45d9vdtd33Obu09&#10;/cX9yLdy4NxffUAe7uYGIQ0X5RSMWW33FwfmPqFpYVRM6ukkHpGNpZNpiuWe4PavE3vV4vaWdueV&#10;3Vy+16+VUXdqty0nq2Qygy7GmlqplSMWm25Ubu4ttG9NbZDu69SDBGnByviuOOrinvD6Hj2XxHI8&#10;tvbF/luT5EtZ4zjN3ty7Wbl1C+33KXrfdUFfCIMyTizXcLu9yLdsj01gs61BE+XjgxdbJmuLbn2n&#10;d+nPsnkOb5ZNxf5jf27uz4/Z37Vu3dt3Lm3LF7tq5UIrAAFTpJIIiuLt9ytsrYsZagCyiaTBDT9u&#10;DLy5svY3Jcom99y+4bdy7eNnc3tvtnYC56oUMj2bKVMmmmBIzrhFy/qdVQggEydRgx1+HhgLbiPa&#10;67Pj93vuSs7u1+Sui1a2torrYwlsidSkRBYZUpOJKNrKqsBQTqIqDX+OAxvIba3xdnd7u+zbnc7g&#10;n9DqARktta7iGWdAHyUMDM1ODvurjQhAFIYDKOuAhe1+Nu7BrvLb21dusnrXP07+oX3BuSUKgiQE&#10;mtJkkVBBwlVBEKYAJEk/MAY7RgJ+9317auNzu7T+tct29FpbShrRfvVnekKDDAqJgxkcOOmoAKB1&#10;1GCQRMwR9+ApOP5YbQ7jeb28Ret3Ldy1b3F303S8UFkEBKuogQuRiomMPFFVR6aLq/EQJnpJjAZ2&#10;3yG43W8vXeX3t25ttTNYsbi+y210tqUi62YfTKpQg+WIm5XUPTUTcfpExHxNMBu/Zu69G7u+c3V7&#10;0uL48qltJixf9Vu2wFPz1He1ZwgbUba1rKA3GU0I1RFZHhgLy572ue9+ZXYWOTvbfhtpubdy9cTW&#10;v6mBo07hhAYKAs6TMZjwrHsXe65dUeouokTpOjpQUk4Dt2z94cHZFjhuF3Hp8abllLjLtf1Fq5vF&#10;BL6g+llRR3FlAgVzjFZcRgCunuYkBQJOYjLPxnAlsuY7jwW/2ybgbx98h2W3s29zcPqoLdwW7Z9W&#10;7bILaGU9ywCpFDJY4jPs1tgO4BuENUiTOVY6DMYOn6mZjb/BreH+oW45W7uuN497ljibK2xbNpkW&#10;0bEl912PUG4JUsZCg5RiJdttbBv3SC5lbVpWIggxrIPj0wdZZbjX0b/hOT2/LblfbfCqLfH2Lq3O&#10;U5e7YVrO42u4tm4ePF21GhQSaU7sprirO29NzuL5DXLwkJmUJNAAfHPGcTOWnZ7HuheU2q8B7cQW&#10;+P4gravb0abO33lpQLVw65/BJQAHu6xiVYQIDcvAI5U3FMnStY0rPX+WNJe70Yz3Dv8Adck9nj+G&#10;e5utom6Xi9xZCf8Ak37i2SfU3FxT2pMlAxGulNWK8XzfvPcvGLFgPpVv/WjJAp6RGJLlXSDwe09t&#10;cDs+K4axPP8APXNqNzvLIZF4l9Wvc/rhbMOtwEys5mc6YrLuu696/uF/IQFbYJldLJQBfBTmR1OO&#10;dm1udpxF6Om8ZZ2vC7Th+E4S6LnPby4NxybrZe3fW6tyb7teaQvr1YW+iigExjnHOWm5H1GlU2tn&#10;up2q6jM6DkT1pjpZe3jGfwd9fpj3h9Ld/t/Z9vYbfRuL3O8kqWgbhW9e219wRatjcKIYD8JHkMiM&#10;c72m13G+5Fjt7Xo7HbXFn09XpuAT80+Mmv3Yl/L9X8W7xHrTnOa43297atJy2+Xd8/ylm4tu1uWR&#10;b9q66AkqyEklGAMR8cP8jtLtlBulYUN1rCgQpKntbV40IIxJb/m6enzJZeiv9qc3sd7efhriXSUT&#10;apviz6rp9ZfzbLhjGk6pnrIGO1/TD3sl7ZDYbq47bshRbk1JgSCZ6ZRGLMzq8vn8Vt7tXyE/5Hv2&#10;af71ze0+oHAbXb7bidit69yx9DUzbe0Wua0toqtJI7nM0MdJx2E730bZQAtubwA1ERPXTTGnkmtv&#10;T0fIbb/TJPdPLbfeaxs/Z/t97s7dLqvbViNK7vbkpDIrfMJOVa1ww9z0rIRdTX75r1hWM6a5acDW&#10;ZuK1vG8O3uT3I3K7y9b2ftH2wrfp3IcF7+z+TknVARFyIAVTQyRmcVj+kl2ztQw9e9rBaBIKWy4p&#10;9k4mfR6ec/J2nY3eU3/Ec17ruWdwvt/gTs723s67q2bi7/kLfHXN16jGGIVzGn8MiInH/9P6AkmD&#10;90EFiJ61x9ffpLbpbth7aBBbCoGW9oUJrAPprpQSCczOfQ1wgyPE56qzQwSAfvwEpJaGBFdCKygo&#10;DcRipDJkDNWMxMSJwgUABgTMUznxj7sBPZg5YqdZtmD3kBG0AuigijRJM5jyjBViJIAymegoQa4A&#10;1A1a9COxRe23pCkuBqAtjwWCGmM/IYIkRM/HMmehnr9mAftEsYQrI0BXWENwpBuI1CdXXuEGIBwg&#10;yAQQBkV6yDSY/uwEjborXF9N20sx9R+1ULoQwtAntbOWmDmJiuECSY6jUB4ZZGcBOIAU6tLprtEu&#10;rBXTTP8AphRFKrQD+WFTOYg5UGY6CPKmAStvRcBN9wSAEDE60/CgYuCe6NIUsIFZnCDNaHxMiBMg&#10;GTmMumAl2SFIhkHYy6bbF2garoKoYDFSZMn4SM285IJMHpUyPj/LAWGpkUa7SoGVmZSQE9FyNMqA&#10;AGFO5vvw2x0tQiSeoORGeXn1xy22suIp5PzEZXJi2qd6FDqurJ0lnMxANADFZFMFpDGanT0JANOs&#10;rjU1lmaJDtdUqjG3puKn5iD5SWnQVeagV1RnEUwkkzphhCmoBkkmaT5RjF2suIH0WTccm2UFy0Gt&#10;BgNChYVbkD5gTNTUHCdQ7RkBHSPI6o8MZU9asMHusId9bAsW9QMq1VbZy7iCaZCCM8FnJigiZ8Iy&#10;MeJwDht20KpMNq1ooOpNYYhX1NIp4nOKRngqCYpUgDrSpM/0wD1vUSJOlCbYB1BbZ1H/AEygEeEx&#10;UnyoSPx6QRUkdYk4B2xctlGYLk3qABtCgwQwKgAhhIhdMD7MJ/jn5RPw/rgJVtfnJIFtCLluWkAJ&#10;C3GhhQESDEE54LrJqRStf7ZYBTAG2TpRG1S4kLdYEEPGnJTJFIrlQRgjQEjM/fOQIocsBJ29xla2&#10;GthbUawqsQgUtpvBnJBPgBHwE4IUFep8KierHASLx/1ChsoABWTpOnsCKsUkCCGkk/fhtqBSehJP&#10;yiczAJwEu04/PCgqDbtqoOq4F0lbZ1KlWhjAWpMTMCcEYmZMwATEwCTJC9OuAcRn/wBNlTR6jsgO&#10;pFuuoUaDcUH5QaiZp1jByxkQKTEqIABrEzn/AExG50OnRa9MhjqJBuFbhJVyNQJK9F6mpqPjhJqa&#10;RVq1k5SRIpGIp40DFmuagiODHa6GltimmZMyajrGE5g1mpgwTHxwEmAjKVQCmp7XqKCzkgHpBJmp&#10;NOkGMH4MYAnoJbyMimALUCxsoxMrBN1jpEKHNpl0zJM6mI8YphDFQJgxWdU5zBIjAPj1NWnWuvs0&#10;mwQiqhT8suCJKgSM/sphJiSGMTFKgkeOrrgnzOqGCo9sObiO2ogqdMn/ACEQo00kDICMsE/WCcjX&#10;tyioBE5+eCnrLeoELBCQE0IWaNY7QZeYgiSR1znCegpDAiVyismI+zp/DAOyO7vDIQwS5Oo3QKQz&#10;NIkZkT4HBiT3dIjIklhIER/LAIICM1lAwVX1I4cAW7VyC7kkGMiKnrkM8IbP4AyDUACTU59RkcWY&#10;EizkD82tlVWVmmQYlUypXuYZZUw0C0gEkzMDIGMvu8Ix37db16+qn2jSSoCDSvzN8syJXOQa1XKv&#10;TCZDSSaapgiSCB4jzxqSSYgdGosqqO4DSWUA6rYbVkYmlc8hhvS9IMgGJFIOZUz/AAwzJcKlK9kK&#10;5dO66QY9Se0CBdWMxOYIGnoCMJMkQGppM0mgzIygfE/3YofWNQu6aK4A71RBeY6QGzkwJIiDnhIY&#10;GAGJkmJBgVzB8cA61llPdYQlGAaHj1CRqCdIWhMrWPuwKUqYOTSJnKCCcv6YAtN0ks2hWsB9VsFt&#10;AtkVZXrHb5zMA+GEtQHPOsCGnKun+/ASLSI+knSw0rcAcl1CzqIU3DFCYiM/DCJFfADUIFfljLx8&#10;sA9pf8sKV1k6G1H8tlUi6FDAntAgyKimeGoC6aihqSGFDLESM8BZFnuMwW3AYDQqlCVag9RkcTIE&#10;yADSuENnBAEjPOaAzOAk2lm2XDA6GZdJOhQoOmAsdSR1FMhXBMK6SJAEUNKitD/TAOIQ1sNJVis6&#10;WWHAA0r3ivb+Go/jhsAVNZkwQK1oM8BKZjCiLTdn5omqlBD0SCpAyA+/CJZRAk6iQeyVEAzTzrgH&#10;UFu7pYsivbtA24uFbve022BiNQEE+OWCJkxSoMf5gDnBHTMRgHraEpmQF0u+qPTLgwurwZvnOUk0&#10;EjB9ADMgiKRQ/wBKZ4AMok6VlWDh5YNpuFcx4GSfxRScJmTEGlDqVaSek0wD4slRrDV/A1t2YgC1&#10;EalyYjMRH88Nae+ATA1VIIJERImh8yP44CejsbHyaT2sAWDIrEyLbsokTJ0iD5YAk6WkEldIgTJm&#10;BUZwPhgAfyvUVVchCLrl2buVgSSgORJBkVwOozJ0kEEBREyZAknAGCIAIQK1wXVIZpuEmlXMADqC&#10;CZqOuEsZ7So0xBIBmQJgEfGB1wCrNkI2v1PzWY3DrZdIF1tJYqxqIB1KIE5RXDU1kAnUaUyIECI+&#10;zATCuaFxKopadIJRvnZQ0imQg0p0wdTFJAFSOpzqPj/ScD8R+oCHGr5iYDUEKSgyiseBjPMYT4UM&#10;qT8oB6+GAW0mVaSpUArcI+WJ0o4n5qzIipwmhzBJy06W8Yrl/DAOMSCmhrakSfUd1C5SBKyJE0BE&#10;eJg4AAk6okCsic6GRB8MD0OAmV06wo0qoJAhUqG1A0iZIAgDIHCCDIJyIECa1rqBmfjgF6k0tpID&#10;qW1P/wCruAgj07ixnOUUFDgdrQVWvymSawJIg/D/ABwCwrqNDsHRBrtqlqBb1EBWZgDSegr5YIV1&#10;GKFpiaDoNU+WAW060RfmtKAGK6mcEdxslaUMZmI8smyOoBZQZlmkyZ0k+NOn34CWpBUrpRbhB0hA&#10;FgWwpcKzEaYgAkzSYGEsSMyQSACIy8DSk+WAet6bnciWyqs5H/zwmRB9QA6ZzIjKgw33EgSQpciB&#10;8x8SY6+H3YGD/aA5JVtwllVe45ISQpGkZmIEtBFKkYMiATBnpSoE5jx86YL0KDMzIgK6GFSCe8FY&#10;9PIQD0jyEDqg6fCQOv8AGaY47b7TayJ8Urw7gjMg1T2d3yVJkAgZCknpSoOoE/8ApFh2iYqZjGOv&#10;Lc11smSV0ACRp0oqQWJUXAQAVJqSARPlXywZmgHbRTQTmJEjpPXwxlyLEKpZu8RdUM1ASvaSLi5s&#10;tOmGzkBWDMTOVBX/ABxXXF+JxJJDCCUhmKwCkebAEHwAyzGEGgBBoSwmpJ6xq/kMVo6K6lbNFSRR&#10;EgtUm3EkGRJk1r1wYB0gkExUQTXUfEdKZRgFkqXZRoScmIVyjWlCk6ZMGDDEGOmeEtIoBNJqJI8s&#10;/DAOIQwaCVlpBBIUsogPrAMT2wPtwisU6EgE/wCUiageGUYB8PqhXYwVtyisAEuSQ7JNADQ6pqco&#10;wTL1INM4AM+URMzgJCMwJAOtR3GTpFtqgMW+UgrkADn1wVDPgNORzAP8a46eP1SiQlXUlwzxcUlg&#10;JloJVQCYBHQUGeeASpPXKfDrEUpjoFAPFUUILnXuVdNUYKagCIGfnTCCKjoKDUK5nIxgJSPJJMs0&#10;sxDmC2kVddXzGuXQfxSwr3AQZk6RnGnSADmQaDAOW2DABWEyqqFYy6liyMda9CKsT5YCrAnKpU1A&#10;zXIT/I5HAOSH01LE9yroLrSSWaB+Lp5VNcNvIIhiDAaQTOr8RjOuVf8AHAP2jAJZFYVBUhAoXoGO&#10;XaagYQcoE/iJIoxhqmSPj3A4BypJLkJLWgGLAouu3CVB607TGeE6ikQaAsOg1ScoM5YBzQLgahqg&#10;ZoBZl0rClyukioz+3CDJLSDOogKO1cpoGqK1r9mAche2oCBEl2IdwpMCHWZkUhRT78BgIpByAoYa&#10;T8sjrEeWAdQuNI7kMvq0V0KqwrAPPbNAJ+6AcNRnPjIgkN4AQOhwD0yVCgQtsW7gI12lJMuuuo1C&#10;pI8TSYwkiaAHMnKonpnT44CXbZau2jTcMsHhQyWxAaCIEysggD7RgvLLMUmTmakYBSsdILgfMjZB&#10;fTFFgo0zWf7UwkDI/MRUEVImgJ8/gcA8xAZvlt29DKy6VWo7mCBZmuVM/gMEesEKcwwInKpA/niY&#10;5yFCT6Z0ytQVIgSDQa6dZPjTzw31WSRXKJ+U9Iyqa9TiiS2oK/pkmEJDayAdSwGNCCPtIHxwcAEk&#10;AdQ3aQVBNB5gikRgBrY0LssHXo9QaHIJDFpygmRBnyimGyCZMLMgGh6mQYApEYB1HAdILgQdJZgp&#10;kQhHdNCWiomo6YMMT2hjEk6Sc6UBJk1muAToI1nQQQiKzkQoNx5JCihIiuG3DeErFSRD9wiAPLAP&#10;2ypOoOwuDwcNbVVqZJ8QQayPLCKSSSMishTOXQLSPPAPajpC6DVtQlxSWJB7hI8qQZ8MI0xERSoM&#10;UNOj+MmRTAPLUMHliwJUK0sh1GHNtZIoIBB+GGswQBMTJNCDILfywEho9RSazIAUzIZRmCaRn4/z&#10;wq1cuWXF20zI6NqDTkZoKRT7MSyXqEbvabXc2G2u6t279q/Z9J00galPUawfhBOPR30397eqF2G7&#10;eilVMsZmM4av3YTPq8nn8WfqnV8MP+Rf9l2153jN5759qbBBzO12165ZNu12XLeuWssbI+cgEjUZ&#10;j78d4uamVHT5HAKsCIZSKf8ATFeN+ezhrNjZ7zecRy9vRvdi+5tbzablUD279t9DXIcSRQnSGEge&#10;NcNh2g6vCFOdR8OuWAt7ux2juy8YbVgurXLlm64DsLhJVZXt05gAVPjNcNm1qIIA1iSrTAb4nxwF&#10;nY559pabbbpmfaXfSW/tby/m2Vyt30BmVGmvcQB50wpBMjr1WkGKGT4+QwEbkt2Npbs3J/IuAst1&#10;LhG4W2wIS41sDSUYSupxqKkmkxhfpkAnSRnEiYApEfZgKw8xtb727bbu2LKoJvG4bI1XALjEhwDE&#10;FljqM8wMSLNnUJcQ3TqammAy3uH3K20a5b2TA2Qy67qEW7aIEl3AeKmZy+Bw8u3TVJSJJzFP44DN&#10;7j3fvbu2ITdXG0WlljOssYWDcWe0kkfKfCcF6QmZzoYEYCRa9w32afSuXtYYozuANZGglgwk1yJY&#10;9IGGXt93acjJ7TkMxgNHsOX/APEf1rCImlrXqs4Bm4wNubmkdwOcjtmhBOFiygkloMSCMzWcBXXP&#10;cW83Ona2dqm6tpfi4p0s4GgKYdjPzAGKRIrnhCqQ4KsNNKRAnoSB/TAWPIb3a7nYva3Ox3J3Ls6W&#10;n9VBc+UKxUMKgkQC1AYHU4l6JFCJk5Z1MECcBgU3T2rzW9xtd2LIRjbtu8Bri29KaNPzNqo3QwCO&#10;uACVig/j4U/hgGLz296CrvuQSrILT3oNsawbtpWaAf8AtE/dGFsZAJIHXKTnEVOAgbO2bNzcJt2v&#10;3bVt3ClrmkoqiFOoCdIrKgGCBXBMgFZAMigH8cA9Y5Xcu1ywyNcUllHrap1sRptorSARQg5injgp&#10;ECtBJykGPP8AvwCwhdnDWl0kWUdWupaVXUkrcJboIzkgGZg4MNqQrSIJ6jpERgI1/Y/pd2u6NnXe&#10;KohW2lknSW1BvWIFMgY6GBOGmtFmo/ywNIFa5TP/AEwGi2nPbfb7S493j7Zvbn1WNwlTZa2kK5dK&#10;xnEmsTHUYXoMBdTGAB1JOquWArhyoa4b4tbW2zszi4HS1bttbMNbqTIpGg5Rl4qWyGI1znmaHwMx&#10;XEuccCFyXuS7s7d19n+mm8B6igl1lyD+XJIp5RNJMnEjQAqhQDXwGEuZkY5+au7rdC/utxdsAa9A&#10;FwrbuFwfna3HdBCgCK5zhSpGZGZyHjiiDvuaTcXFVLN25bUWwrM5ALWgDo1PETMlQPhhtrKsakx9&#10;meAudn7kezbLWbNhnRdWsSUm4Ju6QF/CVAiOsyK4WtlFMxPxrWZnAVW49zcrd/UOGTbh0Fk6SAGt&#10;CltHFZFJWInrghcGplIgiBMUzgYzZbOBPfhNw2xs7zbbtNxZ3JZ3t6ybqXTYBZqCIYUC+H34Musx&#10;BOfSkjKDhNZBFtcPuDa/UJdsB7du28W7s6LZcw7qBRhlHgciK4JtJ/FB6L1oMsaE2wu6tBZ2t3TM&#10;tfYqpul/m1A5Mw+VQcq4NNIFfEiSJ+/zwEfk23RIZVt2SAGKMxtCMkKx0ikSOtJrhwKAKADr8cSy&#10;XqM5uN7e3DJ+pZt2V9NLY1CWFuQ8hsgaQD8MO6PCD9/jXriikfcXbJa21m4GljpIBFlm/EwA6kiv&#10;h92CcqohfmP8INa4CZxmy3W/uPueS3Fnb2U0sBPeDB/MYDNSIAnrhgoWIZq50mk+H/XAaTY8pZ2d&#10;q/tdgpsuzWv/AClW2SFDaWdAVGkNk1a06ThUGkmAaQIkUwEe3+la8wXbM24t2fVW9eJC9vykq5ju&#10;6QekYUoAFD8PPrmMBW8hdY3Et7m2sEFSlu5Fu25UBSC80jMEHqMKVJk1knPPGc/IRN5yDta29iBp&#10;26XEWwphgWXQdZUHOJFPPC1VVafxU/gPDGhEvX9zutu22ZhZ26oVFq32HvYgqvgOpBnrhBUM5YZ5&#10;g1654CVb3L7TY29vIVCCDbSNQVSGUALnWkeHlhWkLU1PQDAMW9zduPp24TapcRAXYAEiTOu6ZjMz&#10;BjrgjLEHOmU0E+OAk27+32W1dQtrX6hU32Gq4VgjVbIEiZFBngaDIH4YrXriZESzvktI90KzXmuK&#10;1u+8Em3BtuoEEGZpP3YNlBGY0jIdCZ8cANrvTtdx6hAu7i4X1Pc0sttSsKRbahrQ5dMGDECCIBp9&#10;oywwGblsX7h3Fxhcus1LhKL6RYVUACAQKgYWuRAECSSDSuKK3ezb3AbW24ui2gt6CDZ9OQbjhZHc&#10;uU+OFTAAWg65VnPEsvpRXPtyb53O83IuXWYPYTV+Uooy2yWjV1JBH2YIChkmB5E4TPqFXt+i3ShG&#10;tkvemBKqFDg6gCO2k5iZwckRApMia+XTEsvpTPGFXdsnd3LnrC5bKoNaqAACrSp0xHXP4eODianP&#10;PTl18TizPqHG3C7awtqxbUBwhFyh0OT+JDUyRIbx8JwNMEeZqDWKYBt9xde3eu3+0wmkuy62Ujvc&#10;QNQmZAyp44cCqD0mCZqB9mKKwbncXrdxLTLaTVoLBYuMrSHZdQBbwmlP4gt4+ETHhgCS0IUCjhiW&#10;VSsPSZctNT80DLAFJmBBmK/aKzjGbt8g3edtzcS0j6hpRXkhV0o5Bc2+vwjzHXCD3CYgSI6k1jCa&#10;yCwtqtp9Q0NcFuLpVgECjNV1CQT1jB6RBy6nrlFK40Bc5Aq2nSxS6AGYlFLuRDKVj5FGbdemCDCI&#10;OYoOgNPE4Yz1CXsXL+m49xPSiSyQrsUAkHTEwBEHx8MH82UikeMnqBiTWTmBsWVsvDN66IAygCFC&#10;qAqsGMmYzP3YPQ7gBQfMkRkMsTaX06tTW3iC/wBx2OxZ9zvripNUsi/qBBMOwmorJrXEizt9IlxU&#10;9PiMakkmI6TxzrsxHP8Avdrwfb7BNKKqxdZFGnTXtIJNZE9TiUBGWK6ud3t9ut0Sz3WJJLsvqEam&#10;PaXZcpny/vwMBHuMO3U0sCDIrIyFT9tMDAJOQXSWq0zPb1X+OeBgGa0mImZk1Y0mmcVwMASxNSJI&#10;GR8Jgkf4TgYBcVJMmkkyFggmRUYGAR5UJJB0gAA1qTJigwMAtVLAzJo0mRQCkgD+uBgFEZTBpJ6g&#10;j4gHAwBHuMAVkk56hSf7VwMAY6VkVMCsD4f34GAMx1MEyKHoa6qfGMDACsAAgj5umeRqR8MDAGEC&#10;nKAWXTIgSoklY6UpOBgF21n1G+bTpYBmj5jEKPxecZdTgYByGUgAdxI6A9YK5+EHAwCUgD5TmQST&#10;qqRWCcgD/wBcDAPqpiPEHSCQyk/LUt8KHAwDTAGFCtPdmY8qippUz1wMA4ltmDBCG0EP3ONQBOnW&#10;vWnwnAwEhLQa6BNtTMqzEnUQCPtAI6ia1wMAu/t+ydbQoAbUFB7Rrua5ApJgGJr4YGJiZyGLKNDC&#10;QasrBoiIJk66RkIn7cDCzPFEhLJDSBUK0jUugz2sNQFT0jpgYk1k5iki2152yYFhBNwKEkfCoGQI&#10;H9+BjSGdLC6xUgFIM/hVdPcx6+cRP34GAsYJdWcMfkqp1KAANAJZYgmsjLCSc4NQD9+eAm201aQy&#10;9pYLIKy3ViAADnPzVzwQeo+I+6IwDrWNSg9wBXVAMpMzr0xEwKxhRMCc8A3btguEhlLvkCGJkaWy&#10;FSRGApkA4BVxdDQkGjUIq2ckg9oPU9MJfKvT+vhXAMIuhg0kKVIOoqDoBpU1EZHyphuswPGJMiIy&#10;OAswodQROorISV71YkRl9n88KOVCMh06AwfLPANW0NfVSCzamAbIkAAVEkedB5YEQkiAcxlSsGIj&#10;AHW5ciSQOhORFQ0damgHhhApgJd0JoXUYK0C6hOrMS0QfEgRlGACagV6wRBioBn+OAY6E6gSoM6c&#10;u5h25ET5T/LBp1metRNKyPvwBXW1EaYJJHaTRpJDEOMo/vwUmZBqKfZ4V+OAd0A2+4r8sliWJaX0&#10;yVXKPv8AHAJk+cR/Y4CRYtMLTsDC6SdMoCXzEwDTKOvhhLTEjpiXiOXlzwmbRe4AhSWI9IKVJiCt&#10;wqJrJof44AkoScyPh/LCMY+m2/FJulC6r8tQsqSgAPfBPwP3YaVugzmfKPDGO3uzawsUtm3aW6UJ&#10;GkIZjWAskkLGUEHznww6vXxmCfhjcmJhvx/nV1+LoTVJAHRWopoXamfiRhDwK+PxpHhGFkvFXyW9&#10;2ErYSDIGiKN3KUZIqaRWBlOWEjP4CekGmHThzTrqBbbPIAd4CshOm2TqEFQamMv6YcHyseuU+UYN&#10;TjXunWWKm5DuooqmHjMEMKZAEEgUyzwlxEVJ+NRibTMyydtEHUCFDFYXQTPy6QC4B/tU4IxAgVPW&#10;cq4t6AWbbK2rRc9PWEKKBB0TKx1ynzzNMJFSPPwzpWa45a7Xu/FU69bdjBK2yCrqGIMQKrCxBHTp&#10;hclR5xIPh0EHHTa4mYiGENxnKgAmCdAKlGagZppFKAHzNMKtmQfGZOGtzM128XSoPKSyWQNQCqAC&#10;TMV1GaErSYE1GF/2y/rjTqqGtxFY7aw2YH/aMz9v88HJOf8Ab4YBdiyCWdVagkMGkBj3abi1nxoB&#10;GEnMYM72zXMS7CDV3tqIAYadQGnI6tKik/E5DCyaR4GnwODU6K59S32aBU6DNI664JpIEYIZ0Anx&#10;OfiIwA3EqpKjUAVkK/5YU/8ArAwrEeP34XpkyIIPQmomtcBDuFtDBRBVoJNUZs1k5nKsE4JxER1/&#10;hgC2atqYSAgUEd1Jn5VU1pmJyGFg9vSn/XGdriWhF4AOdSlS1FkgmQdOkkDJo6H44AmD/wClWOnj&#10;jQESyLNYJOUqc4Yjx8/uwliFqSc5NKCKCmAfs63ZqrElVJJloPywKz1plM5UwQMCaSRWJgGepwCr&#10;ttS6jUAoJFCsmRALBenw8PvVrE+Xw/hgEJt3AqAktQSAY0iWPiTNMsKOVag/yicBFAAfUFVQhJA7&#10;SS5la6vielPHCKVGmcoNBMiemAkVAQqWBIMrQmi6Zk0J8I8cCSDpknziTOcYBeg+mXIEsDMlgNKm&#10;fUNCM+g65YOTWCaDpBn7cA0ECjWCuksO4mBUGdQE5n+04RqzzDE/CgGAfS0IQgqVIJNDBDZGVFPL&#10;p45YGrzMwPxSPjBwDgRTJWlssB8sMDU9pBywatBrlHx+GWAbe0dLdRqzAMAKe2IAzBzwnrJPdJ7q&#10;ikUgjKMP9aYmcjVCAgUNDBApLAKpA1ayAOvgDj51/vk/44/o/wDvN4q9zl1Nt7D+tO0shOH+pvG7&#10;XU++tJb0JxfvDYWoG/2s9ytS/bafTuAM4P8A2/8A0if10fzP/pW+56/afBvt93/anm27vcfavLtx&#10;rtnny+y8lzfb+bHGJnx7Ttm+l7Y+o/ub9pfbv3Bp+pt/w/c657fLOb8tdp/mn48zrH2z/wCKf/m2&#10;/cd/xm85s/Zt1uS+sf7Vt1d3Lc39C+Y5K3Zue3727u/qbnuL6W83ug/+07zUSLu0YnZbhCRcsrcW&#10;3et/kL/ct+0/63/tM95f+wd9ZPaO64Zd61+57a907MXd57Q93bGzdNv9d7e5sKLd0U1PYuaL1uQL&#10;ltZE/wCnH+QH9Sv8o/6lv2t/7kv8rvuenuN/FJPdey8lmnvfZb7SXs9z7fN21nP0+XS7eLbnt3uL&#10;j8E+8/ZvuP2H3P8Ayv3Lx3XP5N5M+Pf/ANB26Z+OtxX9Gb9k3/ID+1j/AJBvpmv1L/bN9S+L922u&#10;Ot7Gz719lbxl4v6hfTbmt7tF3R9v++val1jf2l9dWlL6G5tb8F9tfvW4Y030C/ct9av2x+6193/R&#10;r3xyvtXeXXt/7txS3G3Pt33Ftrepf0vP8JdJsbhCrMquVFy3JNu4jQcfKfzp/kD/ACn/AKgv25f2&#10;1/NP7T4vf+PWbfoefE0917ba/wCf2/nk79LLJe293j3xJvptrwz9r+7fcfsvn/X+3eS+O3rredNv&#10;jNten8Zi/NqP3Z/sn/bH++D6e3vpp+5j6Te2/qNwah34TlN7ths/dvtHfMwdeT9n+7Nno33HXwyq&#10;X/T3gl0DReS5bZkP6Z/2nf8ANn9Evqpb472r+4jY2/oj74urb259zW2v776ZcxufTOrcfr21bjit&#10;Wgsbe8DWlLKiX3Mx/AP+pH/pOfzd/ltv7j9x/wAlfLf3b9m1zv8A8tJrp918Gmc4vh4091NZed/B&#10;e7t1u+2muZH7J9j/AJj/AG333b4Pu0/5Xy3ju6+K35bdZnOJLj5Wvwwf8hf/ALSz/uf+hW45j3/+&#10;ynm9x+6T6W2Gu7tfp5yh47hPrz7e2QuF12VraW1s8d7jCAoiXeP/AE25eGJ2QALN9ruH5bifcXF7&#10;Pnfb3K8bz/B8ggvbLmeF3225Ti92kkB9vvtmz22HwbMRTLH8ofuX2/7l9l+4eT7T959v5fZ+78N7&#10;d/B5/Hv4vLrfhtpvJtP7vg/RNPJp5dZ5PHtNtdpmWWWX8LP7fF+W33X7Z9zeyfcHJezPevt3n/ZP&#10;vDhbzbbl/a/uvht/7d5/jTbEuN7w/KW7e4TybQVIggwZxYt8p/tnjyOij2ltTuASAQ6qQVpqGSkA&#10;yImsUjFfcb7DOXlEHCZ9Xm252rrnB7UWrTO57EUaHWTLk0MUEigPhByyw1PhTKfMjristHxtgFne&#10;4JNpwCNQIllJcsKVP8I8sFkDAH9vDASTp3O6thu4As7KZUIBc0q6sB3eIHU/DEeSzkUjp5dIOJj1&#10;Gzeza2XFWrkXReu6lDMTocEE6lVRJ6DOhrgrsAfHqIgAGmKH/bZb1xb+c2nDlLlC+u2QACIkiZMV&#10;jKuIFwkAsa16dZMGAMB2DiEW9uLWza0qqE1N6jepDhvV06iCaiaEeZw0ykKFiZkn+XTAXG3u2331&#10;6+GS5+n02begwQymTcaQayQIAoPMjEVu64R0WJjMwMowG627HYcKt8gtevpcZWVURUNy4UtsoaGL&#10;MWj4fbgy4AeuRIEyajwI/lgBttk2rj1YW9LWvWuMhQDSzU9ZSIg9WIjwnETTrcVMAmSwGfWmA6Fa&#10;5FdjxzFLds3Lw7EtsbTNZUj8v1PARqAMiD0GJLQum0P/AGbOhmBmZr8MBiOPuXdwOQ5V9S3r7mxs&#10;kCa1a2BW3KqAComoPhnjlf1h+vv0a/br7Yue6frP9QOB9lbQW71zabDkN2jc9yzKrtbs8TwVqdzf&#10;dyjIui3GqASJx+o/yo/kp/NP+eP37X9ufyr+ye5+7ea2TbyePx39DxS4zt5vPcePTXWXuubntzZL&#10;h4fuP3T7d9o8X633LzTw6/8AjWZv4Trfl/pan6N/tk/cn+8r6gP9OP2zfST3V9Sbti7stpy3Ncfs&#10;1sey/bqXd3b2u43nub3juvT4zZW1a/ba613cSFOVcfne/dv/AM2fvr3tZ5P2R+17htx9Ovbbve29&#10;z6l82qXvfPJ2PzNu7cJxgnbcbbu2yrB7wu3xOVtlBx/dL+mP/pHftT9p+T2/7t/qL91p9699rJtP&#10;tPt7Z7Hx7fTtJ7jzTHk9xtrZ08V08dxPq2l21v5P99/mJ7n3OfbfZNb4tb/6d2n1Wf8Ai638v/wX&#10;PXj1frC/Yf8A+02n0k+mu74T6m/vZ53j/rT71t7ba7i19Gvb36ja/SLhN0VtbpbPuXkbq2t/z96x&#10;dXQbSnbbEwyvZ3Vtpx8KOb53mfcvL8j7h9ycxyXO85y26u77lea5nfbnkeT5HeXn13d1vd/vGe5c&#10;diZLOxOP7KfZPsv2n9v/AGv2/wBh/b3tfF7L2XtdJ4/D7f2/j18Xi8emsxNdPHpNddZJPSfOvzTz&#10;eTbbfb3HuN7tvtc7b7XNt+dv+H+D9Ont3237e9n8FxXtf2nwfE+2fbXA7GxxnCcBwHHbTieG4jjt&#10;qmjb7HjeM2CW7Nm0gotu2gA8MfTP9kP/ABcfWH91W52fvH3fb330q+itptvubnujl9hcsc/7v29y&#10;9pO09kcRuV1OtxQ8b++o26x2+qZUfz3/AKvP+oz/ACs/px8Hm/af7S28f7k/dm021nt/BvN/a+y3&#10;xzv73zabY7tL2/8ArN48+XN+u6Tr9w/bf7O+4ffNtfde4l9v7X42Y33n/iS9Jfjtj5R8Yf8Akt/5&#10;vP26/sQsb36d+y32H11/cjubfIbPa+wPbfK7W/7Z+n2/tbM3LfI/Vn3Ds7h/RradrRPD7Ynf3gY0&#10;7dCb6frX+hH0D+lf7b/Ymz+nH0k9tbf257d25W9ubnZf5bmt8F0f7jznJlRc3W4I/wDWXCakkVJx&#10;/mg/nB/Ob+Yn8+P3n5v35/Mz3+3v/feXM1nTw+DT/wCNeDxZuvi8c9NdZJiSdJI/c/tv232X2j2s&#10;9p7DSaaz5c7X42/5r8bfV+AD93H7sPrz+9H6n3frJ+4T3puvd/u97L8dxm0RX2Ptz2pxHqG6OF9p&#10;8EjNa2W0Lks1u0JcnU7Ma4668K/wOXUCYx+XYk6Pd8nGONQ7rjXOlLbG2UuMx1KNK6j6YSsH8X2U&#10;64VcEwagxppSmKGeCcKL9h2LJZueqhaAyiPzAKzpbqGPSBg1B0AeAqft64nUQ97uNueTS4zB1uoC&#10;VtvpWD2silgIgTIOVMNqYciIBpPmMp8jiWXHFF9v0Xd8eGDhvQb1G1RDIRoZbcgLAymDNaiMPA/2&#10;j+/FlzMwZPc7eloogftIMOpKKD3OyNkY6imXww05OoGIBPzUpHWmKNBxg2z7dkF5pRWYI35WrUmg&#10;K7VggySQcPq1DWhGAx29DLeJgkW3BB1q2q2zSo11yk9w+GI7AzmCSayOk5A4zrzORtNres/pLguI&#10;URE0hldcysktbiCBJFcycsP9BSvU+PwxcegyCXdG4ui2wt2g8lSZYAGhYzXUKScsGATl/wBMUHuN&#10;wibgXGdwdSaQqKrqKCKCjAUESMM3FLDxpnUwAfjgNTwm6RPTFxZJI0obgBu6SVNy5qGqsmYoSAJw&#10;lFigNABPQma4ztcQO8puWuqGIGtjdtqCy3FtgkIximkkRDZ4fpH3eP240Mdac2mZtUH81M+0yYWI&#10;6GDEyMOAQO3M9Y/ocZtxYKy5uNV3QdNzSQqgEMAoYj5kMRnJ/jhCmCZp9+f2YtzjgTbtsslsroVo&#10;169SmQzADSpHllnGFgAycwIj7K4czX5hgSlsrCiQ01zIk90eA8Bn5YUMZ06CuuME1MzIZErH/q5o&#10;uojxao/phRUjpjXzFMeSDW9AkkNodmKyCrRXrDUIMTTywBX+x/phPiF7m4oRdZXSqEyukOsiJEgi&#10;jHIZ54VE5Ax8DX4ScBWWb5tiNfcWthihkoVA0sKQaGJH3+DwgIAaCQSDTDHGBTbn1bu6JS27F0JC&#10;L3uDUqQCSDBmI+OIt6+EGo5D/KIME4mv5Ru/antG/wAsbFn02LkgxcIgT8ukRLMDIAHiAM8VF7ce&#10;pkwAyPX4gEY0PR/t/wBlLwiIBb9W4V1MQVBYqQVDiALaqSSe6TEYh3d0tuAaHIQJIAFaA4DqXt32&#10;HyPKa9xYteofy2vsW7PzL8WUd4JUV7ABXMCMVW531yG0iBA7oaNMU+/xwHe/aP0o4f8AVbduQv3b&#10;+7e694bfXaF57wYI5DMGm3bhdS6s6TmMUl3fkswUsfEiYBXwPXLPB218frs9O8J9MNrs7Fnebu3t&#10;AEVSiXmBuXbO4XUV3IdJUTMAU6gzGK43LrydJKn5mAJiZ+Y9PsxHX8HXLPH8Hsjbstudul+2BcSw&#10;rW7SsLKIhFm0gJZa5s0GkwRGCQu8msStSDoVsiInPrih7fDY7H0baNaa7eG5V7KJZG7uqYYOzW1o&#10;uvsIy/nhhtcqRcYTIJgEsFNFB/ngLvavslW9t32NlgIa0o9QW9vfu2NVw30ktqkhkrAbrTD3z2mi&#10;NSiCoJA1L/TywFadfGc5tfyXt2NzdU7e7ctIziy403EZgCfUB1N6idKnpiBbYlGaCZYJqjtGkyVm&#10;CMB0XkbVj9Vttu24s21Wze3y7dbwG4ui/aKpdKGCEhpMVJE1rhY3luyMzrIqCa1qqiTkTSmJmTgU&#10;972Vuufu21a1bt7KzcQW2tWiwbQdBvXGRTqI7WBbPDf6h9xcV3ZvTEGJA+8eHlia3OSTtmInL7X2&#10;nt3jr/G8fs7C75zdtm76LuGuPNzUziNLjUWkNCnp0xOu8kloKruqwsDuJBA6+PlGHdPinbM59WD4&#10;n6Ubrkrm63e22Vy/dvXGa9eNhSyvE+iDkyrnMyZFcQNxuDdAeKBSFBpqLSVYzSTUCuLbJ1V0X237&#10;atcMLuwG4a7vWug7q8jF/wBPbsMPU2SXAJ0KQPUYr801g4pL9tXuC7eM6DNu20ihOfxmKY5WZubY&#10;07hw3I7rb8de4zhLa2P1AVd3v7VvWL5ULbe2gGVuNRLAgGkZnCXt2ksm/ufliUQmROk1M+HT+0pO&#10;ZfmTN4iVs+W5Lc8nZ4H24QCCLW83tttBJ1h79q1p+QwSHJkKDAgnFYNu+7tm/uibG2U/l26LrOUN&#10;Fa0643ZNJbq1ma8R0K5ztn25vttwft21a5zmtxbc73kNXrWtmUkuUU9oArLEZ5npiLublhLN0hRa&#10;tKi6Tp0s0VYM3QfEYxrb3d96NTOc1p+J2XJ39/sU/UXeR5C/uWN5AxuW7GtlNnTaNCxHzCfHpjO2&#10;N/yFy4RszdNose8sWUhRQButMyPLGtttdrFs1sdk5j2f7O2W2F/3Kmx/X2rSg7VbINxLlw+oWayA&#10;YIY9giZoTOL+xyG7WE3N0emFE6ZMuxzcdYxb45ZxwzdZ6ON8h7I9rv6284HjQN5dvM6XryrbvJat&#10;oWQ2eupiIVTWlMWtnf7SBcNwIoJkBhqJH+f445861m61geZ9le5rrXdlt9o27v3bRVbhsstmyjMC&#10;DYoCxUgN/wBp8Rh67zAv2z6bBbQIVnWVoKafs8ca2u1kmOpNblTcN9JE9vb1bvJIdxyLa7yWXS24&#10;V7yaRfYtWXFCsUnxxM2u79QpZ2rNMwWBgL/mlxSeuJrecRLMMl7p9oW+P/Vcx7ps2LqNHo7O4ju1&#10;+4iN6Krtn7igA0xAAIJ88ald/a2FtLFshnI72BqDFHPl5Y62ydXO6d22b0eReT+mfJfUnk977h5j&#10;bXttxltjb2O0vkNbkkMNkUACkFV1KSIrBJjE+3vWfL52CyZpWij4nxwlzMsXxTOY5nyn0y2GxZWe&#10;0LuztXb96ylu2WuNctIq7i9JPcLdYDVYZgjFmu7jQhgswEyCGANKYrl15k4cY3X0/uFOQ5BLl5+L&#10;2pvulzb3i+3vXLN4upv2migZZJWAKVOJJ3ot2tKEFokGtCT3TH88EwxS/THd87zFze8nbups3u+n&#10;c2oW1DWUsK22cXGU0Yg6QRBJIkGBghvFb8tPnmWArRqRT+uC2WdSt39Or3Hrc5vkbQPHhTa2gbXZ&#10;T1NsdLKjPGplEqVBnItXEy1uFTTa/ETTrUnrGCOc+4vZG631vkPct1bVva2BpNt2azOhAStpHBBM&#10;VNe6JmaYtkbSoDSDB1RkJoIwHnjfbf8AWboXrSqNugNy2bwYB7VpZcsUIgg0+zxwbXVsrBnUcpGd&#10;YzwBbXg73uG76ltlt8ftSwuM02xaTTLXQmnuWJlvCorhVtRattfuVYlmCmfCBBFfsxKK7lN7e57f&#10;7T23wQfb8ftBZ2xveqpRgjG4bncQpjuUNI/hhtu4l3yPSpBBFTXpii52dtNov+28Z6ly7aNw3Lis&#10;EK3LKk+mLgADNJcyczliPfdFWD3SaAiST0NcBtfanD8tu94x2982ytvTedLrelY2rwz6mJ+alTE/&#10;xxB/TqPz7lO00NAFgxPhgOnv7r3l4D2rxDi5bfd27C3bdwNcv3vVFsGzpWsL8oJiYmopCYBrhvXA&#10;dMrpU6amIIAHSIpgueMOkcbu22HFr7d4q/Z/Xut7b8julR/V2mzFyTat7lixLBi4doIB7ZzxFOzN&#10;1juLo7R/pqyjSpzaB44GeJPg31n6lWeD2dn2VwO5V97uoPK743fz93aaUtWEZDCqQTNKRK/NiuG0&#10;ubnctcNLaQQGoDpM/LiO36k11xLmuv3vf/FezfafH8PtWTc8pyIe0w2n596072ySzupBVGMCggga&#10;gQQYb3NhdThgy2FDagPkudaHME4rWnOvXK89k+5NxZ2Wzexet7znuRv7UWXu9u62JabC2r1lANWg&#10;QoJYkmCZgnFCwG7uIlkFLFoyW0mZTtKf2+/LGbM8NvRO13N32lxm43nM3re85/k0uW02z7m2wS3u&#10;CXt39STIUlYC0JiQpU4ruRv+uy7WzbCbdaO4UKQEMadR8T0+/GNts3E6LOHSfp1wB4Dabj3Xz27v&#10;bz3FuQbm22t/cm5ZuXt4ga3cFgAMxVI0EAAiqwcZ3e7L9WP023UAEnXEw2k9ysQPjTCX683lqbfF&#10;372r7pb2+LvNe4dzF9bdq5YFwqj2EuL+W9pCZLEwsx1rIxj+X08bZXjOOtgX3YereQCF1nJz1pi6&#10;S3Wy9HSXP1V6N+nzH3ru/wD2O/dm6duKtbdrnH8ffe4zXBbyeyIGZ6ZVz6Yc2u04+/tP01y4r7u3&#10;ZuOROpnd63FUTAxeO6aXn5r3VH573D7v47nzzu02j7b29uN3trGsq1u1tLFgadrumK1cE0gmc4Bx&#10;jrNnc8DzY3FhfTspdDdopbAANSIFTmYzw2mfprX5tXf97f4j6n/Tm7w/KXhu9xvNi+3cSGu32fUr&#10;soqwoYUHpJFaY9GcJzVvfbReQd1Z2RBpmZudXUHIf2GNWyXl5NtMWyet5fDn61fRbee2PcH/ALAP&#10;FbS/s+Mbdbq8u9s2zbVONvXD6+we4UCuRUk+Bhj439u+gsvur5BZ/wDRUkqyGOg6j7sVz2lnGvSv&#10;P3J+3eQfndn7P9uodtx/Gn0ua3e3jcWN+hBJsXYB0EpExMAQc5xU+lcVxvmJN24S1tZkqq97COkq&#10;DjPbz3OrtKcxw+42F36e7TbenxHH7dbHK7r0lVdw15RtdtDTpbRuHtmfCkUx/9T6AEVylZkD/wBL&#10;5gD/AGjH19+ktwlyFA0g3tPeS/qAqvcHcv0gGF/EaVwkioFQa1BBBIoD9kTgJSu4BPqW7tAQuhrT&#10;JbdQSoaBqDEsIgacpwkjUNTd2Z84HTKvjGJgPLce24tW0S2LYhRXsd10sWVySCJ0y2fShwlq0Enr&#10;5Urqk+JjFEy2pJDHsUhlq6qylvyjZcCmQJ1ZCnXCWALCg0/YDWB/PwwD1pRbtjRf13MtUEAEfKLk&#10;0YdAfujCM5isTFKDqIIwEkMqm22rQCXiGgltIX07yMJ0VBgVJHgcESJJpUkeJJFVjywEi3rUD8tp&#10;MMDJRFAbvFyK6uiBaCftwkCrKK0pSg00BH/XASHJOm4AlmV0qSqGTcqLfaSEAkkyDWkg4S1TGRoT&#10;EisQIBwEi2sKLhGu2x9O36sOShYXGUsuUn5Z/pGCET4kVmBE+B/jgHmltIhipKakulmdv+9Vo3QZ&#10;0+/BM0Sakk5AeOQ+zGbrrebFPba2qgiV0W7OpnKhNVtZ13GM6gTImh8BhMTUrTLOCK5kDri9OIia&#10;Aih0VwxJFwSpZGVoAFu4wkeU9aYYPUAsBqrJkVrH8Ipjheqplmr20ui3JVXgICQiAopZesyYINDI&#10;mMAicxJiQIMCkiTgp5X0lTbu6Ydy11HSSdIRWRCDFAVWTMUiIwUGoFDEmoA051+H34AkuqRbdy7K&#10;LjdpXUUuM2hntulDq+0CSczgq1oA05EET0ywDr+m+kFrjWijuygIzA6oMv1NJAU08aYIk9ooTpEn&#10;KfGpwC7YRQzqr/NPpkQqhGGgjTmVIEQ2dThNYEZDOkknrXATQiuxI0ksHYqnZYRV/EeoWe0sKEmR&#10;1wRB6TkTl5x1wEm0Um5CoWMlm9Um3bZ5IQAgE9CSJqM60E50MSYgd2VK4A7SElNRC3Ciqygj0zeB&#10;ogmqle4aTI8MJrUZk+NJpkMA+qLbIMDQbgHqW2a5LWzqYSTQlpiRWIyiGiAAYWhMya18gMvicBMs&#10;Nc9W2rvqNUKppBCIohnaBqmqlVkr0wZmoOZEGAYM9FPw8OuAeQwW0GIIe2pKuVE53AfgSWgAgRng&#10;oOnInqOhE5En7P44jU6FqbddJIk6W7UVbmkElLdtekmYJmgwIBpT8ORiRlOmsdPDEaPg3QhYSBpL&#10;EXQGNt4omoxrg1iSJyjCYymDNZB6CtCMsAtXFSjsJNkaQi6VZQQAVcdwrQERl4Tgz0mggkyC0VoY&#10;8f54BSlnNxkZtaNoHeiW3hNOpMzpIoxGZ8MsNmCDUgkmKZVmv8sBMtg/lxagaAtzS8mGprt0ET4z&#10;5jAMZVMANLAlpy/ngEi2wLkBtetrJUadDKWJ1NkdQB7mOZoMAV1CpzYmaz0kHAG1vttv2/Lbt27W&#10;X5IALXlJoa/NIgH78IYZRC1E0meihZywRKtsGcqxdl0KgdSbYtapDi4k1YeMZR0phJmaggkCoBoM&#10;gD54B5AttYRvy5ZgrGC11qu4BOUVIAj+WBQkA/5YAMiIAzB88FOKulGX8IOs6dJnU3corlnB6YZh&#10;QANRoSTFDJrEN/Hwx0122zb1EoqS2tlKlyqtWVyEuYoO35dIrkMjhuY0yozFADqPWZj7Scddfxyp&#10;1U1ToYgjUQ13/SzFIoYGS+OC1MFANPhQCBWB54uJbmwPMls3dSlYbuYuA8TmWAqEBBJAimEQD8J+&#10;WoUk9RiqccEgwCxMLK9xW2CfyyegIykGR4YZJhjBDGIKiATAjtOAsbNbC6w6lyXF1jqAE+oUI6k9&#10;DQADBkwCSQp1eFWnywDHplnAZWvqyai0AiyLYLVbqKDVnIgDxwkiAWkgyJZgMpPbHiMsBKS5IW1p&#10;Pyv+SpbSpgSwJpJksBOdMDSRQkEkgsVFCAaHTGU4BYuAlWUFWRQbWskFCT8rtkZgUK9c8IdhpBA+&#10;UQJboKZH+7ATLaHWRcmHZi40MzTM9rpMHwJIpMThu4TEAUAEEEEahTP7IwErbCO6VZyWUpcDKNIg&#10;pmJFTnHXPDYin4WIpQVIEZeQ6TgJLvcJLFXdFKwzHUVVsjdYdScvLAMTEk9zVMyY/gMAa229Mk9j&#10;RbGlWUBCVkKGqZAMCAcNiQR+H8JNInpM+GAmOtHkeq1LwUKWfQDBJC5/5dJkdc8EaEmO0ZxmWNMz&#10;8OmAdtJqtw/bcuOotLckJ6ajUvqipasENEzQYGrtpqqaGIETP8OmAWqAPquFFFsE6Q3qSWgESsgm&#10;Zyy8Zw2CRnSQZ6+fj5YB8p6gIQtc9MhARALS0lpgVyzyFCSMAmZqQak+BqAABn8P54B8Tb9MBFZQ&#10;6W1AJOg6NRcmSImZFAPswkiJAAglSxUENK5T5iMA6UDQ7XHHY6DUym2wcQXRzB7m+VjFMIc1qDQq&#10;2cE/ZnmenxwD1q0pYFANR1NqaXa0QNDk10womTn4HBFjIWCDRtOmKTqpGf2YBxFVlc67ZAJUXFeV&#10;JI0MApHXwIw3JEZxktYM5SZ64CQVRjqGgP8AjAC6YYSIORmpYf3YEgEkStJAqSQc4nyzwA0FiouL&#10;buAQkHst67ZLEeYMAgz/ADwmQO4isCYJzBgaYy/xwDyq1wC2SgUuSCQrE9utgwOYOVBGB0B7wTmw&#10;+b416yMApP8AUcRbbSzL3AMmhiOx/TyEEBfCgJGG+6CZIFNQkEivWfHAPSAy2xouMZVGGpfUOk0U&#10;pIXT4z4YNYlTBJ0kiYAHQGP5YBu4CVdflVbqL83qaDMEEgAkAzPiZHhhMjtGXcZAglY6j41nrgJC&#10;reKsQSoFq2EYakD9oGgrHTtKknPPLCQdIY9WlTQFQsCBPj8MA+R6zhS1wLYh1Glkd71fUItgZRU+&#10;EmK4KvcaAAfLAJrANfPPAOlgvprBujrdl1AdQSrd3VTI1ER0iuEEV7SJA0mFrP8A6MxOAcRpAFz5&#10;Tca4hVlChZhnD/iiZWDWTOWENMAzWBLQDQmRqPw6jASk0CK64UlLYBCwkA0oDDZq1T5jBiBMjMfM&#10;ZJCg00qMx1OASxN10SJEh/SDABiR3LdvfgcEUIyz88ExkzpgmOsR0YgCkHGe3X4By2npgAXOxddF&#10;GrWNWu3qbPUgFRFftw3WCQIjORUCAQG+GPPeLZE7r6JLi3QllbUdI7jEGnYZqWzrl4UwUgkkFoAG&#10;ofgNIZjOXjg6duvwKA0okopcsSrntuQxGkStDUQBFY88KqA0+CmmmgHUz06YjlOpakSirUg3NIc3&#10;YZiJVR6XXOAc/hTDMCakiA2RHjQyPAZjGndJZ27Si22J0EqAXY9vfJOc9GHSZwMguZpSOoFdZJ6T&#10;0wCmZW1w0HtaW7QraSpsgeM5kA+BwRpMgQNRBE5LQmPt69MAu2C6rbQkmbaaQqgEvJgXGE0UTGcm&#10;meGyBUUBz1AQSVGrXH2/3YBYLkajqzLG27FtIc6PQ1xAiKT1zimCgSa5gENmZNch/M/HAO6yAJVy&#10;UYwLZ0rpmNR1RIMZePWMFMzMAmDFTKjOg8MdPH6pT6AJUT2s5JVQSjsAQDq/CTmDlgjUUMdwiP8A&#10;LGc/1x0D4AoAhCC1pfUaB50sCBUnqBAIz8MJiBRjBpXocyTB/ngFJVpZVB8AR8pGlBJg6ozAr49c&#10;FMjUIBPzQpShIr9+AXbSItXGu3ImAzJcEiRCtWAtIXocJkSSQTKDTNSa1Or8Pw64B0amCgQFFyLi&#10;ghVTWutZTqSRIPTCGaKQCCastGykiZ+MR5TgHkXVDmhC6lTOy3cR8pmuWqaHzwQBowJpSdIIA1QD&#10;H35UwC2ZAHU6RJckZEsVGpU1TJNKxPhhAIAJBVQDVjU0MAj/AA8cA/DMwU6i7QUUyCVVBGWcCDnX&#10;phJzOoBtTBusqOoJpQYBYqsWy6kIVX5KtAIJAkHVBj788IJBZgQMzUEAkTUSD1+GAeksqFZFAyqz&#10;E9xEBlNCCKAjOsnCSWMnMeRqDn/D78A9bNpI0EK9QZVlUgT3mD87AkA+eG4hhUKOgoajPPywD61t&#10;uCfUghLjsCoI+YKdGYFAYGc4Iw3XOM5kDqYaomTgHk1LKw0LEujAKwkrpXQT3KBAk+ZwQ8DSDM1g&#10;k9FB8sA53iXUkSpAQwDoWFMhRQjKT1iThMCJpXygR4fDAOzBgozkCBrIMFqlyT+IfCmWROCBAnpS&#10;GETMiRJ8cAo2oCwM2BUiiCDB01FPCKZ0w2SoFFOsqTTVQih/hlgH1FwyrsTb9RU1NoAVQe2mY/7s&#10;pGDpmJ01BMVJzIOr+Jy/jgFEEEhtKu9FUNpIB7Qw0kySDEZ+NMNalC6IOmCxEgle7UI886ifHAPG&#10;2WZXFG1IimHCsGGgsw8BQ1rJyjBU1/izMyczEHST8ZnocA4Fm2TKEGFEJqUCZlgYgigBAgjLCRBE&#10;iXEgspJEqB3EHKnWc8AoCBVVtsFYBqMoJMorLQkHoBl8JwklRQlQwEiCaGIML4UwDiBiEKk6aBpy&#10;CCXl4Ek5+E+WEgkUkTSJIAZUUkkj7ftwDrKrCitUkFVUnS7OFCgjwiomRIw3VvGKFivge2f8MQSc&#10;tLMfxHQjkNraJNuW6UFaAYm8fv7vH7q3urUroYVGqdE+Brl/acTaZiYl6s77s9s7D3Nwu94fkLdu&#10;7a3VplZHVNJdlMlop8xzAr1pj117D91Jy+wtWrj67otjuJEwKAQfhjWZejwebxdl7p0flp/5EP2o&#10;Xfpx7o33vHgNn+m4+/uC25223tuqhmPq3N0XghGYmCJqP49H9NSCVoT8wz1EVnBwfKg8zurF07fe&#10;Obtu3qi4Cbd6xan5ELCdLwwgxAqIkYQiKKRFIYTDCPCftwEvc8lvTZt3P1CXrrsn6bdCfRvrcPdt&#10;7sAlSFGlQa50nCTbhiyy1CTmARlEePWmAsLHO293YXabu16DBk29ktoe5auW7ZdxcFQA3yt/ARh/&#10;1DRTmDIn+3lgM+ePFt726tOl61eAa69AddttUtaJjOkRWc4GFBgsVKjwBgCKwfHAQX2m63JY3LW3&#10;vald21KW3Bgenoe2BACntkksAftwYcuRp1ecZ06g4CM/G2uN291t2lvth0WXW46aoS0EoIOdyJIg&#10;RTBE6QwOkyI6UEZ4BNhF3d216a6Arvb9Srs5JllDLC1GkUyzAwj1DmsT0EUMDScBoLXF27mjbbh9&#10;ybQ9PVcDBXVCpcQYBGjUNZMFepOEs5Ig6TMAHw8cA7sOOs2dxbu7W5fOmNcltP5bKBcdCCSSVBmk&#10;x1FcNqBFTlQCY/lgLfcX7qX/AF0t2zcY9xcFgQ1zWz+lckaljVM5RGHLcyYUnUB4jygkYCp5M2hD&#10;Xrm3tlWdQYAKsihw6AGmoaizTSRnh4K+ZJFT4xn4HpgM/vOS2Bt2rVhUYE2tMBIUqCFW4EhsxLUg&#10;g5zh5E1nukhYjKpzoDgM3yHI3Ni2u0LWpvUZwjQthSAt5vXXNYMZ+AzxIVQRXLKMv4jEoxe73+7s&#10;XZ24Fskl7mtiFAaNVwCtZGc1wrShMEAn4VjpJwlvrBXXN5zLslz1btsx2qCBBcywTVMAgVAFc8Nu&#10;Fmgyz8yMUaHY7rftaZ7+4tOh0qHJYel3FAF9T5Sp7gG8+mACAMvhkDlHUYBvcpu2nXcUJcLF/VeR&#10;dPy3GtC3JND/AGgYWhEnzy8gAKYCq5OxdUIxvXGi7ZM22AZ7mrWxtKwAHmHFYOFjwzgT/HAQb9iz&#10;dWyQzQbht6gxZWdtM3UDZSK1/kMJmhiT8Ok+RxnpxIJD2rlxrK39s6Ih0BbvaBGkNbf0xBmkQI88&#10;8I1MaAyTlAk5+AxRbW9rx1gaLtlk/LYa2OagamuhiCGMEaSBkIPjhUF6kxkKDoDliiNa3m22a3Vs&#10;pdv3Gb1A7IodnZQigrbgkFZIAFYrODMDNoJ8YoxEYzm/ARLbF7Vy4NjKqCqKvqXVZLYlWYMKhTWC&#10;f7sNsoYkggwASTFY8saF9s94duUt3NqRaLhLSM5JDuB2yvQ5tFRTDioCNRr55RNMBT3+Xazcbb2b&#10;FxPVBa6rbhAdUyzAgQjGgaTllXCVtpMiTAivngFclzPMemLDJ6CqwuJpB1MVGkOqN4ADSDPU9cOE&#10;rbHaJmlIEk55/wA8BSbaxyXLXwty8tu0Leqb8qptIPTYLPWo7R0w3LEgkgKaaBFOlTiDRDbcbsrH&#10;o7axrv7fuXc3/Uvqg+ZHFoCCEy7QTUk5YUDIhsgcjSPKMJzJaK17b7dvVtom6u3UDPbtH1LKOXnU&#10;rQQAZjQfHpGHNXgekePxGGZOopb+03CsG3RougrbWintki3bMCQDEkxAzwk+VZMfAdcM56CVt3RW&#10;u3r5VFtBCltG1a/THbKISZmSS0jPC1RRnTyJ6+IxRF3XI37kC22t2KOpW2FNvth7RAJDKh+EzQDB&#10;hhOlQIyzM0pngI+6tXb1tL+7c23gFJlnueoC40AzE1pNPswRJmPCR5YCwtWNtetF2V0T5huNTszm&#10;0Jq4jMwKzEeGCBr50APh0yxnX1/EQLqgI4gMhXSSQdWg/IFYZSCSR9gnCwZJNYOcfwrjQa9L07aQ&#10;upCp0+p80FpJVSKxIqT5YID4STEdR4yMAq84K9jBVIYm5GkOhAIUmYkZGAAcLgEx5THxpM4nUVbl&#10;0tB0tl9VypLQFE9sas2BrA+/wVAzxJrrOZBGLOpRmGskhaljbJOYCHLI/AxXLAxeoj3LN1zMEp6Z&#10;gsSQimpUP1aT5dPGcDDEgaW7uQGQXfWIt2wQgQ6TpCs7uxAiuUUHXBgkZYoi3rV1jViAukzBIZlB&#10;VUcf5YOqmZrgCOon+GAQ9m64ksVWyhK9msagKM2upPhHUVpgwSPIHyn7K4mZOpz0N/okuohdjce2&#10;AUGokqVJDayPxEfYa1gYLVFB/ECT45YndM4ATZbh0c2wysbanQLsw0zDuudZA6eFMGWPw+H3Y0F2&#10;tgtouNVx74DOdRDJZdz3KWnSSK0PxywoPpBAArStfhgI1/Zsbq3L+5AtqLYFpDrS30IINdekxB88&#10;8GozBoJESDEYCPdIQMT83cDphbmoNRbQAiIAmTnQDCtUEU1UFQMiazAxjt1vWYEBdlT1BrtKLraB&#10;cf1C+gy7BaGv4vD4YTMajUEHyIzpH2Y1ZL1Eg7OyuhTBJtq4YrpLaV1EMVMhZJMmsYMUJJzEEyaM&#10;SPA4m3p+IUwZ7Nq0qSGOnVpZiCD2S61yoYmaRTFfu+T2GxBbd7yzt1VST6l1VI01NJxpcZ/LHXvp&#10;39Cfql9Sb1na+zfp77l90bjc3rW3tf7bxe6v7O3e3JFu3+cy+nHiS0LUk0xkrP1J9r7jcttdnvRv&#10;L4fQBbAI1ExAP88SyOn6XkkzY9w7r/iJ/dlxvty37o95cBxftPjv01zfPb3O+D39vYsobha6tuFJ&#10;AUCEoenXHQtpF62t4j/UUMFOYUigJ8sVfFP8z5QfUK7d9r87vvbFi/Za5xG7vbXc7hCRauX1bRdC&#10;pnplSIP2YmAAZYOrlm43LbnbjW7vcDAKDLRLFqEyTIgzg8BB9MqNUDSyqQZk6WMkyOo+/pgYBoxJ&#10;INTnIIgEzQjL+mBgCPzrQGCZGXWZqPCcDAJE0J7iak1NKAZ9cDADTAYCCeoakADTBIyPwwMAiMxG&#10;nyrqHmf8MDALpoJkk9udcpAj7MDACkjKI8SIBrHx6YGANVMDv8aGZMgZEZVnAwCogERMKQQSKTMi&#10;nwwMAkIZoSRSMywk4GAUEyETJiAI1UnLx/jgYBwqx82JBJIkkgZr18KffgYBGmpFJk/in5fmpgYB&#10;0IVzJjug1JUAdIrOBgFIk5CmZUxQRWDPw+zAwEgWVNktpI0xqOqgHUgNTqIiueBiZkDCWjrBHcNQ&#10;PdJGrUO7SRUZT92BgJiWQVcExGn09JJGqP8ALX7cDFANgZl3kKdVyIDSDHaYilCcsDAJs7cFl8QR&#10;2nUsyuoOCDq0jIkdcDASVtQQFWGYsCCSGJU6maDKgzFB9uWBgJDq+gHQrHSTSK3IjU00IA86/ZgY&#10;CMtjTAgMTVwWZUCp3zFYMyaZHBSPEffgJgtqUUsJUrBAUBdUgjUBBrnnnJzODwCVt2V16VGmo06S&#10;bguFoKGIIFcDAQbQ07i4oCkrMqupVoIUAmawTPj0wRA8Jif44CyIBdKr2hRAJAee0TA6ECfvw1Ux&#10;MjScwMvIjAT2CIpgi4WVZU0LE17iMwMp+/BCJPgYJyEQKxgHWBVIVXIVhpg9i1EigHbBjznCvwkm&#10;rAT/AOkBWI+zARVWLoJXRLA/N8s9pDEdfhha1qDTwjI9anAFcQKaLMgTObCe0kVz6k/HrgiYn7wR&#10;nXLPAJVC2g6UYzp06SAy5/i86CMNNBkDLz/gcBZWrbJbGpG0pqll06wFoACJkQRM4NTK1NIIJjp/&#10;6OeAYK6GCCWFwh5Bgkj5WVqgeAOCYk0noc8j8CcGN7ZrmJO02+sFmidYIMd1vT8pCjMmaN0wA2R6&#10;+VR9uCabbXrP4pO9sq1tvTAVgw0qQRnHy0n7R1wckZQMp+zzwdEBbQAJClhLFZJKnoTIplkTlgpI&#10;ECazUdJNcAt7Kg6yjRbZQA0jWucufvocGsDwOec554CPeDhgEBKs4cem2nV3QdLAR8c/CcF16/8A&#10;TywFpt2dEBACLUwCG1A0IUtUHyMx0wgk6iOkgR5HM4nXq467bXfGUpkS2lt0VRJVyVB1MwYgg+Bg&#10;SYzphcdOmWDrtMzlD9YteBIA1kiGcsWZTJOk17f8sVzxGMEn4+Mx1xyxbtcPM0jFU2uuLjTZaXAY&#10;NbDAZA1LExVch1w+kZDIAfec8dZMTDXj/PFburg0WyjSsN8p03C2QZgKEk0/kMIdiNUeHlOVanFP&#10;J+erDjbZKhg4GTFqhS5kSwIOQ69MNhsiakDKZEnqRjFtmZfXownbiwU1p8pJKBiXIgrqUBuhHUkd&#10;a0jCwTpIExWh/jPww/y5XN6eiqdLa3k03NJe3N7UBd06DXURmCKiuVPLBNFI8KnOvica6xE3Yozh&#10;7h1Q0j0wNAuQYqfHzI69cGJpQHLp5ZYznP0+vqGG9RC7BGtgaoNsmNBkQYqGArOCFWEmlBWRIy6Y&#10;msndVB7hcTa9UERr1Esqi4KoHU5kxTqJ6HBMeprAPl0xq9ZEHs7esTqe0GESCHtkhswIkkTkRhdu&#10;qzkZ8Zp4EYau/i6VF5URdQMXUqKkEDtYBpLDpHQ5x0OHcadFQQoYAGWYwQTExHcehnwMTOBFZ65Y&#10;BaWyFKlBGp7oTUdQYiKMKQfD/phLfyr/ANPPBm87SXpydtoqIQztLLMiCQonUqgTpFa9ZHnhXn/a&#10;uDStB13m0q0yAA8lQxgCT5EfZlgZ4B8oDLghfm1Kw0gEHORUUpGRwYEkD7PHpAwELdKq2p0gahUJ&#10;qAuM0nUJ8OvjhVw/dNJy8DBwDe1TtLvIih7SzQncnSK9JzyODBWI8RWcp88QRri3WuNpYzqisepp&#10;MlU+3IgDzwRaInIifGGmBnig1sMKN2srKB3NAQJJgjKufjhBmIHhGcYCfbCrrkoGKmSATJByE1Bg&#10;zKgYUpOnzAHXMCkYCKRpZNTAA3CAdByJpAPXKPs8MJ8BMV+zOk4Ca4YAELIUEnU0EBxDKv8AXDoY&#10;AZ9Y6dPADpgKtrBamg0XUoLE/NK59IAAqcIJrIA65mQZMicBO0akZSzAKEEirWyFAlVHiazgAiBM&#10;9QKU8a4BtkdnbSaDTKySJBIYLAEZSD1wUmc6jAPemoU22Q6WYhYDBhAMNAFAesZnBDqKGvgJHUCc&#10;Ar0gVWNdsMChbu0w7RImgNRQZRng5rJrOdKfdgG3VlMwzaNUD1Cok+L1mtK/3YSVFQAQCJrnPjgF&#10;i4WSSFk6UCBq6DUAj+pywZrn/b7cBItWmgNRRMD01z1KIzyBGdMFFa5Ga/ZA/rhOOgPcAKpVQCsr&#10;CqflGoBQWyPWMYz6jfTb6efV/wBncr9Pvql7P4H317M5u2qcjwHuDZW93tyVIZdzsdyYvbTcIR2b&#10;nbXEur0bH2n9kfvz97fyz/c/tv3p/L77p7j7P909pc+P3PtvJtpvM/5d9fy+Xx3/ADePya76bess&#10;eT3nsfafcPbb+099455vFt112kv92en4zF+bof0N+uv1r/bT9S+B+sn7ffqX7v8ApL9TfbNx/wDa&#10;fdntDk7uxvXrN601vccVz3Gtq2fKcfeV29bYcjYvbdswocKw/Nr+8P8A4OPdPtu7yfvb9oPJ7j3l&#10;7dVLm7v/AEk91cjt0948YFt3L1zbe1efvaLPJINKLatbo2rxLQbj6a/3i/pf/wCrx9i+9+P2/wC0&#10;v6n/AG2v2331s8ev3r2fj2vtPLmyTf3ntpnb2+3N79/DNvHMXbsmcT8f+/fy08/t7t7n9vbXyeOc&#10;/obX6pPWePf1nwm3PSZnNft5/wCNn/2qt+mvv7a8B9K/+Rrgdl9JffrPa4zbfuE9icVv9x9Jvch0&#10;7fbbXe+9vatn1977e3V24dxd3N7a/qNisLpFhJj4Fe7vZvu32B7g5D2p759s857Q9zcVdNnkeB9x&#10;8Xu+H5TaOrFJu7LfKj6Wg6LgGlxVWIgn+z/7X/dn7Z/e32Tw/uX9nfcPB90+3+4k28fufbeXTzeL&#10;aYlxN9LZNpnnTbG2ucbSXh+Y+fwe49t5b7f3Om3j31667zt2n8L1nzmZfSv13ewvqF7D+qntPhvf&#10;v0y96e1vqD7I9xbZd7wPu72Xz3Ge5fbfMbQmPW47muGu3tveAMq2i4YIKmCDHc/2+/vB/cf+13kh&#10;v/ot9Uuf9r7K4+ree1795eZ9m8kCLgK732vyou7QybjsXtoraq6pjH5B/Oz+lv8AkN/UJ7O+2/mr&#10;+3Pb+/8AP/k9545fb++8fMudPdeHt8t5k+ne7TaTFmHv+1/fPvH2TbP2r3F8U9dPz+O//A3p/Cx5&#10;S/eF/wAcn7Lf34+3zwX7ofoH7J+ou9sWXTiPen6JuB+ovt296S2rW64D37wTbfk9u1tVX00/UNbE&#10;QbZEjH3Q+hH/AD8cNudvs+I/cp9Gtzsd2lv0r/vf6T7objbblrdtFt7jf+zeduKUd21tdO23mnLT&#10;b6Y/j9/OP/ov/fPa+by/c/5DfunT3Xhudp7D7vp+n5NJzbr4/eeDW67+k0138Us/zb+r9L+2fzT1&#10;uk8f3r210vT9TxXu1v463mfG+j8pP7sP/aQflNryPL+6P2OfuatPx97cXd3sfpL+4rjrl59lb3G+&#10;YjjeG+rHs6wL3pWNuyLbPJ8PuLjFDN0ahH1r+kn78f2ifXT0E+n3119k3eT3Tm3a9u+6d+nsn3Kb&#10;otC61peK9z/pzdaDA/TvclgQJ6/zG/mh/R7/AFMfyd28m/76/Z/v/H4PHi33PtvFfe+0ktxP+P7X&#10;9TXX43v7MSzOOcfevYfuT7F91v8A6xe602t9Le3b+7bGXwj+vP8AxIf8jP7VNvuh9V/2rfU3dcPs&#10;/wBTcu+8vpjxVz6x+x3tbe6bN3dJyn07Te7na2BpF03uT2O0CqwdgFmPV1rcWt1atbna3Le42162&#10;l2zuLDLdsXrTjtu2b1slXU56lJGP+bvL4vL7fy7e29xrt4/JpbNtdpZtrZ1m2tkss9ZZLHzeZtO6&#10;dL/bq8Jf7fe2C7jZbpX2e9tXr9rebK5CbvZbhWi9td3YYC5ZuI1Ht3VVhWRGHGIgis0jwxmSz1yg&#10;9ntGuXrV23pUpQ9v4VbUSWIkHOmWG1ULqMwZkdKeGL6i35LdncvasGTatWwVLFQq3T2M0LkB516H&#10;DV5u0gdY+MZRhOtGh9r7YNuUvOy6bQYFwdYLNBEkihBPnHhiGasoFa5HqIlh/DFHT9k4tbe9ujC3&#10;FEW7irckMD2EugNQIaMjPTAuKNMspiTkRSlMvPADiNxe/V2bVi4Bfuul51dFL3LrPpuSooTWZIyp&#10;iDp0LIBJbOPM0WDWnWMOJnPy/wC3/wAJ6Zjpv6i9y+7t2VBKbbSCXXWxs2l03nAQQBNFkHOZ64z3&#10;uT3T7W9mbBuS93e5vb3tXjbdu7eff+5ud4rgNgtuwoa843fL3bNs6ARqhpqBmRj5r7H+3P3D+5vd&#10;z2P7a9h7n7j5rdZPH7XweX3G9u/Gs7fFpvt9XPWc4vpK5+XzeH2+v6nm31115ubZOn44/i2Ps72r&#10;70+qPONxnsD2j7p9+8s/oWF4n2B7W9we9ubtW7jFLTPwftbbbzdKjshZSLWgDUSQEaPnf9X/APlo&#10;/Zf9IX3O22HvrkPq1zu3Nn/3j/TDjn5LaXPVtNc7vc/J+hsV0EKr6GuQWpMGf+5/5Vf9Mr+rL+aH&#10;Z5/dfZdP217Pful9x928n6O0utmP/WXx9/uL3y/TbrrLjnGcvqf3H99/tz7fnX9b9feczXxTuzn/&#10;AMbp8n1s+in/AAe/8g/152PHtzP0+4H6D+3LywOc+tHL7fZclt9rcvC2L219k+1G3nJ3wyFrot7t&#10;9k2lQpClxj48fXv/AJuf3Ee/03PE/RT29wf0K4S6t2yea2zL7q99bi3e2z2LjjleVt/pdqYZWUbf&#10;bSjKCHk4/qp/JP8A6QH8jf2Vv4/uv84Pf+4/eHu5Zt/y/Ps/YabS67T/AIfj2/W8uLLNr5PJNfJr&#10;tZdcPz77r/Mf7z7v/h/bdNfaa/73597/AH/Tr+POPg+6v7af/adT9pv0yt7LlP3D+5Pc/wC5bndu&#10;m1j29yZf2P8AS/aPt7ovKg9r+3r36veqHVSG5DkLkiVZSkAfID3p7595/Ubnt37p9++6/cPvP3Fv&#10;7j3d3zXuXlt7zHI3nuNredzvXcqsn5EhR4Y/qj+0f2Z+0P2D9k8X7b/Y/wBr9r9o+3+GSae39p4d&#10;PD45JxMzSTuvPXa35V9B83l8/uvLfc+78m3l8l/zb3N/h6T+EmfV94vYH059gfSr2vx/sn6Z+yva&#10;3sD2hxSC3x/tr2fwXG+3uF2sWlstct8fxdu1b9RlRQ90qXeAWYmuOrfQP9rn14/c57hX279GPp5z&#10;Xutkupb5LnfRPH+0+CVmCte533PvdO024UEH0/UN0j5bbZY/M/51f1HfyY/p7+x373/Nb754Pt1u&#10;tvi9tLPL73z3018PtdLfNv3YxNrrr45i534e/wC2/Z/un3nzfpfa/DfL8dvy+PX/ANC3vEx8s3OO&#10;HC/3TfvW/bD+y32c3vT9x/1d9r/TzaX9vfvcF7f3O5PI+9/dt2yCo2ntH2Vxgu8lv2NyLT3bO3Ni&#10;0zA37tlJcfpd/Zx/w2fSH6I3+M99/X7c8X9a/qPtRtt5seAO2ur9NvbHIW736hHHG7nu5a6gCKH3&#10;Si1qDEWvlI/z+/1U/wDVS/mj/ODw+4/Z/wDJjx+X9o/YPJd9N/cTaf8As09347O3G3m1/wDlTW5t&#10;7PDe6zt+vnaP1/8Ab/8AL77f9t2nuvutnuvPr0llnj0vxmt/Nfhbzm/DD8Xn/Ip/7UYfXr9yW29w&#10;/Sj9o+x5/wDbb9JN63IcTyPvjc7rbWvrf714fc2F24W3yHHtds+10eLjadheu7oo2k7lJMfZ21at&#10;2rO329lEs7Xa7e1tdtt7SC3Z222sILVjb2bawERFAVQoiMfym2338vl39x5rdvJ5Ntttttrnbfe3&#10;O2+1622/H0foPpMPzfXeRundbrdb991uuQ3++3XJbzdbi7cv7ze8jvbx3e932/3bE3Lt3cXme7dd&#10;2Ls5LMTOHIIaZp1HSmWAQ13bbjb3bRsn9Qrl9Ct298xaZugOQA+04JhJMCNUUzFB1OKJOxvC1t0o&#10;LaqXUEr+YDcntto2bCIWREAYNunl/U4zZLeYIvGn1NzetsqBGSQpMO0NJKsoofGTFTE4XbGaz51E&#10;g4TWcip5MJ6yXdPpLcZiNLf6fdqItoPw9YGZwmBIgVynxxRITd7kWHXua1moJI7VEgaDPaJOkUnB&#10;kQSP7ZYdOgShW7tLjsWBa4OvXIgKagEVgE5AYBBgQOkz0zpihrb31O8dbrwkxc1ChpKgkCAMjPQS&#10;BmMAEjL7un24BndWlDXHKmDd0o0yWQdxaRQQYjx8MEw/gZjznGduNeBZbXcTaYFk9Qr2VA7GUpLg&#10;1JBgz8AYwomVAn7/AIQIwze3IqRZ9Tds2WosAFrqWdMFgABMaoPSmFJ8Pt8ZNcWiLyJ9NwAUlwNQ&#10;UMwW4o7SSPlMDOevjgri0JHXP7aYolcbuUt7nb2WDMFuUbWxW4BGRamdTTL78MqoAE5x41rQycTr&#10;1Gi5G+zo4HaikusiRdkaoVTMASRXPplGHdXiK5g+Z64ozbL6hBQklVK6BktqhCqEzJEfDMYdBJHl&#10;Q/b44x1359BQbpBY3PafTWGZlBMERPiDqJyUj7cEVBqcazJ1E9dyPTtk0DAG2oUkTAOmcx8fswAI&#10;6yIj+ww4obe4j2nCsLZA1DugQe7V6hqCaCMLimXXOuEknQVG43CODpFshVUMqEF9QXUGDHIA5n4Y&#10;dkwDJNOkHrMYYmcjMOwVrqHSCGHeHZbpVspIEyWEgRTMYQBDQcpgxTPpTFFtdCttrQBU6bOZo+s9&#10;0sWEACaUJia4BcCCQJ6GcvjgF7Hh91vVJIZUZVLC2oDG2pJIXVUBj455YiXd2LYJJgVoc6GlcSTH&#10;XkdO4T6db7kLlpNtYR7xVWtMw76oA0KR2ggVJoIpnirvbz1NQWY8SQafAYSYHffbX09XhF2/6mP1&#10;N/Sz6R3WriNPqoWIgr21BpnXFZcu1YggQQDBzHUKB0nPFHaeD4LbxYsX7L3F3CteIdWZS4Z11XLq&#10;iSRQqgEZxiCVW4QzvFSAsz9v24Dq6b/ccFYubXhuPtXUsIg/Ww1t3RTq0XR8sqpoWPaDEgjEe7ZN&#10;4m0raQZBWtf/AEo/hgsuLlqPb/uS17etf77veMubzdQBYYlSQ1xpazaUyw0sRqIBEQTXEI7W2h0g&#10;6kHaSR+Kamftwam+3XLp+y988py21F/cbU/7le/MsbP1CItBS6WrixH5aqNIc1PcozkXLSkoSYtp&#10;+Go1AVEx92Brtzjpb6neL5rcW03doK13nORT0rm6uIt1bC3CZXVUaQSpbSoy8qV1y4puzo0oNehJ&#10;pQR+Z1nB6JxMOtcbxt3a8Sy/qru/5Ijbf7jvm+f1BcgJsQRQSVJK551ripu3SxcKDC0JBkmtSpHk&#10;AcsYu1lxJlXaOH4Szat7LUyXHvJqVLuq3ZsH0Yt+sDE3DLBwxia4hvuzbUi4CupoCEBCSRVonLL4&#10;4z32ehhsrPtWzym5tnYjb7q7tVKrurdx7voJYi0BcfSVL+QPbM1xHu8xb2tlUYySYWzpJh3MhRFZ&#10;+ONTa2W4Wa29F/xv0m3fuTmNxv0RtutoK9/lTuiFe3tbWi6zq4jRPaoTpkCJwz+osn8+8Yu6RpQk&#10;QorIIGfh5YxLObtzTn0XA4HlUjg+DtJe4tXc392oK/qnQKELOgi0uZiJaDQThht7dtnsBaSxMKDE&#10;0EdDGJ3WdDGeq8seydhyW3jf3U24Fq0gb1Avqm0mq7N0wVBBIk9zHI1wVy+oAu35FzVqt6j2T4ae&#10;pic8Tm38STPCXx3CX1uXeL4N7VvjLdr0d9dsHRvLlu4YVkc1VD2qxFSCIynC0u3bro9x/TtqNVu2&#10;+baVFWQZUywtt6nTor9/xnH8ds7+x4vj232/3DDb73kLUgWBfvFv0+13RoxBVRcY0pBNcIPqG81+&#10;8wWxbhkiIdkFTHhlTF1mdsHGPml+px234nb+3uJsevzW8ttZ3lwBvX2m33LflolxBAuajAIHaonP&#10;Dlmd5F1z/wCOjFgGX59LTJA+yAMWd2efQvCr5Zdn7NYcZxto/wC+7zbIl67tXY3Np6gUNbts0yGO&#10;ou0TpNTJw5ctncqXcr6FpgyiNIOkzDeURFP44W7bZPVC4vkf/YevWdht7V+57g5jbnbXbhdjoF38&#10;pLlkgUZiSWUwBIY0jGYubdOTuvuL4e3srTfKNStd0+dP7sa2+nXt65dPy8TrXorb8zf9i7Ha8TxP&#10;6Pd+6d5tgLj3lW9a4tbtWa4lSFiM6xEnPD7XLAtLZ2dv0rKAh30hQREMqRBgdSMNNcXNJLnlUWdh&#10;yzchf5P3NvX3u/3Lq202a3nuC0oZTYvXg4YFzLaVNCvhjPbh7u4J221BLSGZ+4KuqsF+v9cbtsxJ&#10;6tOx8Pt9lw9kc1zxt27GiBt0C3b17040Nb25qrFGoKaa1jEJxa2Oi1eNzcbiVZkUQDIJOXQCpBwl&#10;kmLVvNaTb3N57pG53ews7bieIHqWLW9vv+YhWAEVyI1GigrSmJI30rb29E1IHa3+IrcyDEeGZwzO&#10;7ETHKmue2Yu73lBq3Btbi9Ys3am3beyIZxI7QZIqcxSZxfbPlh2bfZgW2VCHeKKRBLQc58ZxOznN&#10;5Zuuea5J7k+n1u+bvL+6XfeWW3KehtGAm9aun8m0HQgqqxAWJOVZOL3b7mwsa7qm/pUM7GQ0AwT4&#10;+GOU4nT/AEsWXPDkXO8Jy19m/Q8ey8Lau3zb2u0s/mhXdUdbUrKkAdz1IB/y4udvyKWwCGLvSApB&#10;VnnUSTNROQxubzGKzZZ1cZ9yfTveb71Rf29rZ7VmutcuGbd2xtEtC1Z29pQvzRrJM188SrnLPZQd&#10;we9dgQpLBSWBWCekY1dpJlnsl4wyvHfR3Y83vrzG0214Pj7ZvK162tm5uWs2it+5udOkMGo2mOsj&#10;LErbcg2jW5m6w7QDMLMHtNPjiy5mV+TH+5fpzs7m7scbx+3Sxwe1dhvGe0Ea5uVh9uUuKQQx0gB8&#10;ozmcWNm7ZsoYZjeuZgZ08Tn1ECMVjaW7T1jlnP8AB8x7j5Pb2tzsrCe2OPVyWuhrQN5gfzWtupCg&#10;AMGcknImYpc7Rlsr61wn1HMjMssisj+WDjti7WavO31C46/7g3p9ucRtzb4XaoLO7a16Y2947b8x&#10;LFnSJJYjSzA934DXFku9CgXLjUzVZqq9I/lgy4nu/pyN5uW4bhtpeozeruPSC2NxdVvUWwGdWyEn&#10;V1oDXEnb7m27NduQFHyQVMzlU9fhgMT7r9k8nxdjZ8Lwu3a7u96hfkLsXRctNOm7auLaHyCe4/hp&#10;FJxNF8XCT+FRNtaZHPL4YDm1720/C2Ut2LNhN9uSf1+5VWIOm5oLQaozGAYnpAEnCLu6twQ8iIk5&#10;SJyEeOAs+I9lcyXt3dkq3Lm4lbZAdn25t1fcPefNgO0EiRI+yNpFxzfb5AJCkQKV+6uA17bl+I42&#10;17f49UHIbq5dTdbizcZ3Y3GKuqkQpaZbTScxhM+sGa5pS1EKP83UAA5/DAThbt+3b3H7Pihe3nM3&#10;vVfd7ptdl9sCe4KDGhRVpmQaT1wLVlbss4IUdJioHgfHywDnN8/uPb9hNnsd1bfdbgKr31X1lFvc&#10;MTotOs1BqxkljEyK4Dr67eioi2oALCgA+PicAW13Fr2txre4b19dxzm6thrFhgHv37uvVt38gj9y&#10;jIiZrTCL1g0t2h6aJmRGQEzP3ZnATva3uy5be/znPMnI8lv4Xj7LXSrbR3uFWi2AALYJ0gCNJkg5&#10;jFHv7Z3AWxalVSNdzIlusgeODem01vL1R9KuSt+1V3vuHnN3Z3nIcl6lzYbJmdrb7P1BpVbt0EEJ&#10;TuFSRINcU+8ssqDb2AVYqe63/mmWn7afzxLmzh21s625ehfY/uHb7vd3vdnuPdfrNpbuF022/V2u&#10;Nthb0rotqDCqGDHSBNCs4pt5tBbRdraUtcedd0EGHMEqP78ZusxiRvLtnsr3Vd5zfX/d3Jbm3Y4z&#10;jyv+3cddFy0G2ljVaTdtEBdIIOnMkg6ppir3CjjrJCLr3V1S6hlgpI03IA6ef9cZ4046rOby63wG&#10;7f6kcv6m7vfp/bXFuu23Fzb7hmG8YH1NncdnHdrgArWCQMoxy7m9xc2YuJPqb6+SQQo0sH+UhukT&#10;TGu7S/TJw76yWY+D399M+L2vPjaXVDbP2xxiW7a2DeebFzbAK66YJIYrJB+ByjFDw908Tv7F/fMb&#10;ty83eunVpL0knw64t1+m6xduY6r9QOO/9jv2vyfF8Cy7Ozs7c2dxbcWWuegBcAQEEKxIgMDnJMY1&#10;PuXhL/JWvXW4NvZcC4tIFy0cwBmJPTphL/lvVmbejhP0c+pvEe0t43C3LNzleV2987C9oLONtvUO&#10;mbjPkoEwcyMssZjhOeHDb+zsnuvc2wItlyaOYqZGWmoE/HrhdZWttZtHbPqb9MR9Rfa+95q1srOz&#10;5d1ubm1btovqbcCTbQgDvNwQWrFSDQRjsS80vJ7i0LbTtrVtHkU+WO2B08fhOM7yyy5cbrNZy+ao&#10;+jifT327zGrbD/2JOX3+72yvcNy/6QusQt/VdAj8WmsQYJxNXkbt1rm6kCxtnVYroYXGFqo8i0f9&#10;MTutvd6RnEzhktz9O+I4yxx3tUBm9w+5NvuL7XpsncW22G1blQvqZgE7fUDJ/EOsY//V+gLCW+NR&#10;4UrM+PjXH19+kttYuehbVqoLRYMxX1HOudIazDVMdix/DCQB3av+4UzM5fHywD6yq2TbcEFUJRtR&#10;h1aGfQIitGI6eOEEDwAAyIJjSPMn78TEEq2zakRXL3OxSjBWPqO/bLBTKkGPGgpgoJk+eVIJAy85&#10;+OKH2Og6ELFJ0pcJIc620QcwoUkyc8xHiUGZhQZ60jqK4B8XEaEV7hleypuHQWFu4CFA7ZMmgP24&#10;bJGnKp6mfmBinwg4CZaL+qomFRHEW1hRbCgoHXMTTMEnLpQo65RTzjIEfaP44B0MilVJLLAYsHHo&#10;ZkFWBqRGQB6RIwkiKiQKx0k5wYwEq2C6sWKMCTIYhrgtzmAajIAiskVwR0iWDRWpmkmRpbzwDloX&#10;GCWltiEI9MCF7EgrcsgAdoLEMIE/aMFArBMRME5zQR/HAOm7pAZjYNxX9O4wWXQzDEwKmdMg1A8K&#10;jCGFDWhPwII8x4f34CbbKi9Z9NO4W9QBBuhCe3SyMRIMkeAMHqMNsvTILIboMs6YCbbvrrALaWdB&#10;ctiBrhmPYXmYn5SYpUik4SQKyVHXKtRAiPDqMTtl9BIQlCpCPdJmwBLOyw2vTcMafA6jFK1M4LSK&#10;nxOkHrlWnliYnwClv6xagsF1M9y240hUB7SCAKxpgVrGeAwaIiCAJr0AqYHgfjjg0VbYa9RZmRtf&#10;pNoE3WFRZUDuViARWJNMsIJGcmpAzlSZgzih9QWARgRFsmGVrV5ZEaR5qSV1Cak59EkGmZkkkfZ0&#10;88A7aLM4tqVU+iq2yQGcz2juPzKIEE0JpXBRQ55AgSRnSek4CVbcroYshJa6GZFGlVQ6riMopBU0&#10;Ez1nBRHScyKZwZnAPrcUqwAFtxE6IIVW1BWAaoJEyB8JORTH2wRNfEx/XATNZa6V0aAZQaFB9RoL&#10;BoahIijE1rA6YHh1zypSZzHlgG19JWfSzjUCQGBdTcI0ypaphhBAqBXzKScxFZMVrAoolv7sBJto&#10;LYAEwttIZgrfmBvznNtIJipBHShwmMjkZAzDTPbIM/ywEkXBduAqJRkcW1uIbbEofUZTbWsHPS1A&#10;Z8hggTJ/7e05/CQPsrOBk/cbSJkAOC9xm0yoZNRF24IqKRFQIEGuCYyTEiJlp6TkSCMQzSlLrpS6&#10;qks6AWVX1Ga8KFYYVUgDSwPSKTGAoyEmgkd2VATA6ffiNzofuM7anPpIwYAN6JdHgHQTM6qUiBWT&#10;IAwVCOoIAliSYYjrNP4YKWGgN3gq7sNFsKsrMsttyJE59rGcowmuXiAaDug5Bvh1wEgsg0XMtLKs&#10;sxaSKfk284JkgnI064JhBg6pNCIEikTIp8MAdgs9prh0m2GuwCLg1kEEnS0AZQw+44IkQGzKk5yS&#10;dWWr+Qp8MA4urU9ulpWVSzKVItsCWYW5HbA+YyQ2ZrTCM2Inp1qIGRGAfDqLSk2pKmWVQSX190SS&#10;SQVAmRGZJ6YECkGSszAJEzQf1wDisWJBBRWRElnUtqapOoZCC0GYMUwTAGSTlPWFJFSwiv8A0xZn&#10;0C1J0enb1CSpBCkwsaStzVKwevXqOmGz3AKAaAkEVBB/Fp6efXGpttP/AACUjBW1s6jVcCPDAi2w&#10;nQNcTQfKDQUywlgB5dkTWIiuLrtneen4EOKSTCq1yS7NBAYNOgAUgAHMT18sMQVERBkHVBCkEmM/&#10;hSf4Y7tJXqC44bNSNPprcR2JWA2kr1j5oiTUYSysCCucd00IgfLHj8MA/Zuq9tbd0sNTlbarpcGv&#10;c7aZkdJHdGEmRQ1iJ7ZAmSB8c8qYB1QQhurpVn9RFPqFAdDhWeRlPbpBE5nKJSQwORIJFBUwaCD5&#10;YB9bmpW79DiCSR6aAgSCykEqDkBPxzwmCD1ABmRAp0Hdma/0wDtrS6qCbbEjQQVut8gMM5A7FJEA&#10;saZ1BwlgZUR2kEHSAOmVK4CVba2VuOWCujoUDsdRYjVXUI7pPcBlHXDLL8p1E0JUMKLWCSB4muAm&#10;23cO/YkElXuI5AvQO1ULH8Ipp/FmKYIBiNABAqWpQiYz8aGuAkF7SA39dstoAsoWIZYBBMOooJHx&#10;zwkgmAc1hjqUFiPM5f8ATAPWriqrvrCeqqKYuMqUyNtQMoMDpX4YSxYySTJU5SGY+E9MA9aVEIRL&#10;aqi3EGptLBAKdq0BgHrXwwgpSZJkxGrymnic8A+LrAi2Aqqqh/UNuSpD6WYvSBGmkHxjBMI6GCct&#10;RgfdBwD1lmZu68NUAKSqi49Z1BmEGgmnjlhFK6Q0xUwYmKVr554CTaZRBdpWjFFlrjEFg1spFDqI&#10;+Xp5YKCcyQJoRGU1r49MArW6hWthKxb0srQW0yCFpK9copOWBHTxIIgmMpFB8JPTAHrZpBUmVIYM&#10;UVldnVCripGqSBkT4xhLA5NpECpKksSVqpPn8csA8kanNtmurrARUuotoBWKjQhgELBJpEznGGzI&#10;+YGTQgyCw+IzA864CZbK3K2nLKuoqbbKwDTAVlA+Y+IpngiJIJFDEmTIJoI+3qcAdvWqNoJYiQoU&#10;AhlHexBHzGvTpBAnCGPc5IWI8anUJH+GAkWlBshFJgEHUADoCt359DWcyfDrgQQJhZEZd1R1yOdM&#10;AsRqCsWa22oy0rINF0kkAwJB65CaHCc5VTOUgCFEmQa/CsDA4LABhiiQdZtsx13HKgjSxWCIbtU9&#10;etMGBLARUGB3GaVNSJEnAE3ajMJVmXUyFAYVjpAMHSwHlHU5DDT0otYLfNSCR3CftwEmyTp1XDoZ&#10;mQ6kIcOuuFOkzDCKyYj78AfMf8ufnEdmoZ0wDhC+kXWBcUqCIIKHJmWaDWKy0iKUoMJPTUxABkeM&#10;dSxj+GAWoB1BUVncH5R2AjJUqBBGrUYrFMJIT5h3CoaBRZNYNKjAOpcvD8pzpPphka6SLl0gwYAB&#10;nOnjGZwkRJAoZkg0Ez8xI8OmBk5e1BbbMRAhS1oA3PSKlQgttIWmk/AmTQwRBWGk0bIiWzy8hmaz&#10;gFrdS9rQaCz29JYMy2ZRSurUBDGIWgrgmzDLU6iIyLDT0FDPngHLRIUWrgCzbD60GpbTayRJmNOr&#10;KCPA4RWc+tJBJABmRIzHj/LAOydPYtDBYK2nWxmA0dGzAY0nrAwagzEsNQq1KLqlZNCROANmIX5b&#10;I9NhKDWUDlQO5ejRVpzzEZYKD4n5STnWvd/dGPNtxtU6VKRliAA8XQoOpRpASU1NWOhoM+sUwnSv&#10;WkTBUysECf8Ap1xdOduSW5Gbt0BSNJkd63BpvhwxXMTnFGGRg+OEmRXTEGkQQIaGWvn1OM/g69sP&#10;qyPKG4PlIuAhpbWmpHUrUwB8oivlgitKQQcojr3knF7dp6Oc788jFwTquSroSCSCFLKPTCrIzg+H&#10;XBRPzwRABpUA9W1dMHU56gJBtpoklkKsTruKfli2KmM4iKGuGyIEHJUjykxBj7P7TgJCuxYlD3s2&#10;sgZwldJcAdTM+MgZYLxB7o0g51kg/Mf7D7cAoFaMsqC1xhEHSdRIAtgZg5kitfCcAicgzRJEsZWv&#10;zE/ynBLZOpaMU7blNbRRAEudsG2qkEmCZMUMnKIwggxJMSakySeuR8euEvwJZeh9CpKqo1GhDIR6&#10;aAZExmB+HrNMJAiWiZiQAaGtTX+WOumcclSe4sttW+WmosWBnuAQEeRMEz1qMJPlpJOc0X5aCBjO&#10;9soCwDp1MiqxC6SruQrdz6uuomhER9uAAag5gdwBMDxy6Y1pm68hw3FSAp+ZygJVG1Mx8IPjX4jB&#10;EyFBI0ipjL/p442HRALCJOlgZJ7TqiXPQk/KRJIJHXDbA6TqCsAe6VMHrIApWVicBIUkskFpYFLY&#10;UqG6gBvxZapg4TpBmRET10pUUMA5imAeDsaBixdl0yNVwkEq0vAIHkDXPCKtpAECSuanrGZE1kHA&#10;KHZbuMz5LrCnUpAMjUVWQdMRAj+OFNpAkdwbLVUBQYM/2+GAC6i3zaNMHtgFnZc9R6CKCK9cNEEV&#10;M1YntYEtWDE1nASUh5CDUQvylflEGW8DAgn+GG4B6PE5mIPUZeAOAkSWRTqUadChQihlVZDMxMy9&#10;Ca0ilcFpJPQkExJrETFfHALLwhbSGXslAALcydRGmh8icJIOcNMClTBBqIrgJSARAuLpl5YgoWES&#10;CFAmRQQc6nCCK9o6xlAFIEkZYBauBqX1fwdrFzlTTpDdTSTkRWcJ0nKJkjt1drCQSIPhTAPC4olg&#10;SWUMupU0srQdJ1D5py/hOeBHcQTWDAkn5SIz6dDXABfkDFSo1J3EDuDKRTSI1QDQ5QZwQmBqMUgk&#10;jUAfAafD/rgFuU1EqoKuyUUlCRVQXY5dpqTUTTDXdHgFWoAEyT0XLrNP6nAStKA0KaiykOWkHSAD&#10;LKZlcp8jTLCCCDV4YiCwgDV1MHLKMA+uk0Cyqt/puX1aQZ0K4qzSSc8owroViqg0LAL4aTFDIrgG&#10;ywOloAR3WQASZBJDgGYg0w3DCgWSIBZdMCaRLCT5xl0wDpKwJY6WJOku1QDqUkKTFZg9euGyDBDQ&#10;KwSZJFJjOB4fDASbbqsaQXGkN6awqt36Q0qOuYr59cEIjVEqdSg11HxoIgeEimAMlgzJ6g9UFWLA&#10;HRUkAMGrNTIEmaYDEr26Tkc5h69tATWOuAMJqlhcWFJA0sNaALNyXIoJimeGzAAzOoyAOogxkekx&#10;gJCBizEnT6elJftMlpJhh+LOR8JxuPY3uG7w3I2kZj6RZRoJICyZMGk4mNZy5+TSb68vL/7pfovx&#10;v1d9g8vsn2yHd/prwF5LQLN+VpV31K0MDMfCa549j8Vv7e/2dq9bYNKqHgyQ0TI88JZZmPjtpdb2&#10;vxy/XP6Y8r9Kff3NcHy22ubbaJuNw/HbooUS/auXND2mSDKjx+EdTi0ZQQDEECAayesHFZcOsby5&#10;av37dvcW7m1vafVQN+Ta1LHrW3iZApPwnDYIBOUUJBJ6+E4CydBdAvSVe25T1QiXLhFpSPz7Y8SZ&#10;Un8J8sOgEGQKGhEAkDx6/fgKu9fR7Vy2tzTeQvcS9bd7dr1VIRl0qJJltIgeFDBODa2hqBUx8poI&#10;r/1wDGw5bfWA1tdwqW7TMfzhb1D1UYEqtRJ+VZIP9Ehe7tBmprRcvHASH3o3NkHeX7aj8nWtq2bl&#10;1FU6WoQZ0jMggQBGEOHaQNQiJBnKOowFltNxx2w9IpctOjDUGAOnVJDC07BogEGGM+E1w1pcwFMZ&#10;DypU54C8/wBx49Ha7eDu0d+iC4a4SqWmVT5BoIyypEA2TcmWgUEAmKeWASvuWzxBRbO2Z71xi91g&#10;LLEqbYCagQYAFAImQQDGALCox7jIJEzlWenXASN17n3e62+0um1ZtLeRBoRFtnTbEk6IMJH+UwOu&#10;UYWoYElTkyxWQKTT+OAp93vNluLS29zYZi1t2e4VIWw5uem5RlFVJMfxyGJCpcuR3FazE5g9K4DL&#10;b3mOL4xLnpWLV9RNklbZuJrRtY3QZQGqTHQyYiBGH/QcAVPTrWTXMYDJ2vc+03V3ceptCoKXn9Qo&#10;xSPUhbZtnKpJkeMVOHlQEQakAzXwOeAy/IcluX3Li2npWIUj8lLltWb54eMq08DXPCgFBPjHnEZd&#10;P64CBe3G4JL6ytpZUMDbMvEh3KydIXqsRlgFGJPaKVqPI1n7MBK/3bb2Ft+nevOQbStpOoKUiVhh&#10;BFM88x4YIIVrET18T086YAXOVtbt1Oq5CQE1W4XQjFgQPBiQGrgenJkQKj7h54Bq5zTR6Y2zNc0k&#10;JruntmQHa0tDWoHSkk4BHhUyD4T5YBe03RvNZUG1YW3qW3rAGhQpeRqp80yCcjGWEMBI+NTJMdsZ&#10;YC32m6veiQWtLcDPbS0ltgin1NWpHaZ1EgMvQRgwkSQQYIHwnGduNaIb8pcuKNtcsunqJcKsYgkE&#10;I5f/ADCmoL1OYjCyJEHFnQV1u/8AprnqlgbqqwABDmRRVIWkEkdsU8MINlZMkn4ExGeKLHbe5tyl&#10;pvS9BWA0G2m3Fw6QYd9JFNWZB8/HC9Kop091K0NKTn9mM92t4yIS3+Q5Lcj9RuRtbVt9KBitsepM&#10;sXANARQgnOOmElTIJ1CDlQicssOZx1E+zv8AbIjWdtYs7gvK+q6OCCx7R6jACvykV+MUwBA7VBEZ&#10;k0NfhnjQK6TcYbnfM1xtKLatqNFsBSAipAOioOXzD44PRIr1zInKZpgGP93sWmRLTBYu27llrSEd&#10;4Qq1ysyGk/HoBU4MKAQudZqZqDETgGr147m1dvXdw22R9I02gbblVUldNuKio1gZdMEV6k0mgHjF&#10;TiWyAbXfuiWraWVDWkI9Zu9tJMpAgEgxQnLwywarmZoD/mzkeGHG3zCd9vbTJYt2UNot6T3Lr2ib&#10;iIlBakmCGJJ6RkemFChB86dMsMY6CvvMj2tBIN91cM+kgaGedTiAcu0qfDphRIYyaAdAazPTFELb&#10;A7dG0LbdnBYO4BKKe0uvXPrnPSmEnrmAfiKYCwlRaR3QX7g1PcdiFVQK3OhHhpJg9BggDMVmTQnG&#10;b+aBW83dj0kCEMvoqqwAdBLaympBTwB+OFaT/XMZ4d2s9RUPv0LKt24xe3bYICoti2kwNJitftnw&#10;wsDSJy8zJp0IjGg1c3NveXAzOrFkUqqUVakHUv2Gn2YMgUnqD4/bE5YBjVfuBrYR3cNKooJBRWor&#10;iJJgZDLBgAZDANvc3T+kXSIeHCAgV7VgmgnPx8cGK1HXAFdYoEQ6W0XSmhTqOuNRssxNJ/jgiQCK&#10;VOVP64B0WjuFuIbjqjW9QCtLGsIqeExBJy64PARhasWjcCgL6YDMTDG4UPcQYMipI6eAwInEsyIt&#10;69YBV0UsWAuKxI7oFSMjJFADPngypXP+hywkwIFrefqmWzt7b27guFVYpClCuloX+FP78FnnhiXq&#10;LJLK2LenVqYsylUKarkidJXqQMsHHgMMT4BF0olsJe3AtgfKAFVm05IoYRkQFIMCMCSOp6dfuxRF&#10;YWrrqbTIyglTpA7WZQAxiZImKZ59cGAax0+EfxwBbi6qK3VAwGpFJLMvYupYGnSQdQ8PA4VJOdBB&#10;kyRlSZGAp2SyG7Bdu7i8ypasi3NyCSwtuqA1k5CuWKrkOf4bibZbe8htbGmSym4usdYIznyjGe27&#10;dW8Xb8mrvv0t/aV+5L62byza9gfSf3Zyu3v3bVq3yt3j91x/Glbpq67ncKEIWJJBpRTU45L7h+vP&#10;tDiPydpcbkL9dIt/6eoDtkg/AV6407a+33s+rh9dv2//APtP5+5H6hXLPLfVb3BxXsDg9Fs39ltV&#10;/W8w1u4Rq/MdRbGk1MSeoxxjm/3Dc3vVuJxe3tbJDrRSVllbKZ6x4YcO2vttJ15fZT6I/wDBB+13&#10;6a/otz7wt8h7/wCQsNavX7nM32u2LpEH8vbhVRASopB/v4xy3vT3DzFw397yN+40mbYuFUOod3aM&#10;j4YO2us1mI+t/wBPP28/SP6YcftuI9l+y+B4Xabe0EttteOsW7iLYMBVcLUGRMDPyx1H6ObRb3JJ&#10;deXb1wxL9wJLTCzU5xOMX80jn57ex4d/5L/c17gvox7jTbXxtVXgt6ivbmy9lV2xU32ZAYjMKonP&#10;HvrbgLZtKMhbUCMhAy+ONvPpPoj+ct753rb73Nzm8u3PXubrlt9duXtRdHZ7pOqomp8APPD2DTIa&#10;qfiggAiKND9pC0OWczgYBBIyYiSDUkiCMxH8q54GAbmSTJAiCYU6gRnEdf6YGASBABBmhoepLVOV&#10;Z8P+mBgEj/2UHpM/MDJ1RlgYA1JBUiSKmgEgmoWQf44GAS0STIESMprOUiv34GAWJiBmcxMKMwJB&#10;6nLPAwB0amRlqlciMq+XTAwAAyAmIGQEkzqKxlUHM4GAfCyDEeLAGWE5E+QplgYAtIhwQFaV7iJH&#10;+Yw3llEfHAwARQYUUAIIjKIyacjgYCSbc2VIdXlqKQVIMCe1p6VGBgGgO6VJYzBkR2x3AGInAwD7&#10;KgZ0CuAFUgs2lkYQNTGnT7MDAPLZMALqJ0gH06QCDKqGzPViSM8DAPWxNvvJlSw9HsFYhZgUNRnF&#10;MDExKEMCvpa+6bjOTp0hdRqNPWkiImMDAPWWGklixhTqMaFNsEBWUr0DHIQT5gYGKF6YUT2oa+oo&#10;Bcu9GcDOkEmMDANogVlVO1qI7uG0lCaBGGVB1wkk93lHUYCZbtlSoLLCu0KF1KVkw0GnxHxwPjP/&#10;APE1MARSRo7WOoenULCrUSDExSnnlgN0/wDSAwCo7SCYhWAAUNUmGofE+H3YFNUAePTxrgHCpFsU&#10;GgCimi6FIUjSJn7CI+OFYBtAGHa4YMoiCdStqhmkj7/ODIwMBDtrZW9egySx1s06dJIWQWzE5xX7&#10;MExgHATFtpqV1ErJeFPay0IYgyKgeFc8NTQ0kDOKkdBTxnPATSBrtguO5hpUlgWoWYSR4U+MmuE5&#10;/wBuvU4Cf6RVFEljpLRmFB6asm6GoynCyO0R8f7xHlgKy22i6QzyAQrwJKKG0qABnOU4SJBBAkyf&#10;E4Bd11dWVjpU6VUgLChjDADr0+OWVMG2Q+J8DlkMAe2BR3AZgGCyCWAWmqgGXwjCf7sGb+afxWia&#10;BbIANAWDECYY568oBGfXAnp948cGjAClWJ0sxIp2kBWpIINDIrAoMCmWBZLxUiwzldakmWyBE91J&#10;M0+HngQBlTAHuiWQKWUQxSTqLVz0kVyk0PTwOCJAgedBgxtnu1Fbt6rRZhCqNOoKDbk01duYp9+D&#10;wbE1TbTWZjTrIiswpJqSQMj4fGpCorXBnS5nPxo7qgECDMaRJIJBMMwUCJzimG3JBoTl44l6Ofkt&#10;m3FTrFsNoqrQFIYQoIVu9TGRA6UzwSmZmpjqY64mv5Yzp+eD3TJr9MNpK3CxCJ26SIlXUVykR1w9&#10;51iKRET4Tni3o73pVHpY7i2Efta4G1svcwynLvGQM/ZXDKyWJiAGFMTW5mY8rVbtlTb2bY1XCQQK&#10;MuksonVpmYrFKD4YOSANOUVMdfjjRLi8GHsWzpDmGIMvo1FFB+bQ0dIp164SZOc5UIqadIwOvVY7&#10;a4i7cMjqCRFwNCqRqgkXD4iIH2TXCBIJz8mmuWM2cZFjdhbdstJuIwDAgMktk6npNOh6ycLUgKZM&#10;0pAMjoRGLOgr7tkMzBdFrS9sktIDSdWtnYGf4+eE0bIfZQkT0xRJVFt2yusKYPygwWXtIC1FKDB9&#10;RMz4ZVAjLExOoQyhbboGBT0SQxNVa42oC6emoHME16YGWGIIjsBbK3ADUAKwn8zSFE+nn4iafxwG&#10;IHhHlP8ADCzIe2iq2pNDahQsNDKDqnQWWskVn7MLVukjy8POYw4nDWu3bcq/f7YNdDTJ0swtMW1p&#10;JOaEfLPzEZHDlD92cf1xXplzMxRNKPNt1OsMrAqILM0BWnwOZik+GDwEi3VPw01FkWmqDQgrUgVz&#10;6jBHpQn+mB8ySzdzK4MESuk6e35YJ8ZofDB4M78a3BjbqDcdnAaf+7WXb8RUHMEwBXOMDBoG1u0B&#10;Y7tAUwEJI+QZTJzg0iMGAZkZ1j+ueAjboJbQBmMGCQasZMFWAHU/0zwGzg+OR++mALbCVIWjmpgS&#10;NMgw85x4A/b4DKp6Dwp4nAEB6hZdSwzgDuJkLOmAfsifExgxqK6T18OsnOuAbcqLlCEOoyTBVdIg&#10;AgedfhgmBpQ1iZpFJmRgDtuqhmPdo1GFMGJkCDPSDhcEL0yr1p0II/rgGGjWozlhpiANR7mMEmnh&#10;BqaRhvAW5JUSQdK2iqREFCZqnQ+NZwMiDGZgfHwpgIUmHEBVmSIgwxzBiTQkmsxnhRWAZ8QPIDOf&#10;H78AybplVjRCaZBJZnH4IBIrmMJ+37P6jASbYh9Tds909vzMYAIGZGef9+BGVD8AJ+4YB68yBAqO&#10;sglQ5btOpZo3gT4fbg/h93h5YBu0OjAlo/EdJoZoIpQwIjCevSP64B+8IKxqJB0AQECopzYwZIkY&#10;VUjKRlJ/lgIUgOukQs6tOlSpP4hqImfMnCdPmR5A0wFpbIaH7WYNqGoBSCDq1OogZTAy+3BqMxnA&#10;mevhXAQr931JdR593yEzqKgCB/b4YPJhImta08euIdDEOLWZDkMFWJaT2hVHT4n+7DvwzORAAInx&#10;nDGeExEErDHWvykAiIgOdLESIMCaHPHB/rp+2X6F/uV4M8B9afpv7f8Aeti3bdOP5XdbYbT3NxBc&#10;DVc4X3JsfT3u2aFA/LvQRQqZx+ufyh/n1/N3+RH3efev5V/ffc/avJbnfxePfu9t5sX8vn9tvnw+&#10;XXNzZtr88vi/uf2b7Z938X6X3Lw6+WT1s+qf+g7dY9e/tJ/fn+7b9jXuRvdH7Xfrf7w+mT7q/bvc&#10;z7V2u6HL/T33I1pWtIPc/wBP+aF/it4wS4wS8+2F5Jm1etkAj4OfuE/4D+RQ7rmv2wfVTb74abt0&#10;ewfqs1vj9wGWy11NtxPvTjkNh9baEtrvdta05vdMSf7GfyT/AOsx4ZPF9p/qE/bm2uMa/wDsw+0f&#10;Xnpr3eb2XluZZztvt4fJc4xp450fmP3b+WG+b5fsfuOvPZ5enxxNpz8pmYfrd/Z1/wC1dntbeLx/&#10;tf8Afj9AeS9r3nexYf6w/t+t7z3RwLJcvabu89wfSvlrh5ba+nbIZ/8Aad5yJYKSLSlgi/FL63fs&#10;8/c3+3TeXdv9X/oz729qbO2zLa9wLxNzmPam6UJ6nrbP3Nw3r7J0KyQfVBoaUMf1j/lJ/VN/Tz/P&#10;L2unl/lj+6/Y+/8ALtz/AMrt5dfb+815xZv7X3H6flmLxxrc2zHWZ/OfuP2L759o2/8Arl7XyeOf&#10;70179Ln4ba5/xkfqE/a1/wAjH7IP3pcZt+R/bV+5b6WfUzeXE2w3PtXY+49rxfvvjN1ubfqf7dyv&#10;sbnP03K2NxbIKXbbbTtYRJkE+aVKkh1buBlXU1U5iGGR654/6C2021nbvMS/Hpf8Of8AQ+I1vi8n&#10;16WXHHHp/d0e1qGQRKkQQRQg5gzjtf06/cj9f/pI9pvpr9ZfqT7LtWAVTZcH7u5na8ZoLBjbucSb&#10;x2rpKglHslTGWPxz99f0+/yP/mXpvP35+0/tf3Pbe922/m9n4f1u7md362uuvlm2LeZvHyvtfvH3&#10;X2HPtPceTST0m9x/dcx54+sH7R/2tfuAtBPrf+3b6K/VV0QpZ3nvz6a+0vcvJbSUa3r2PK8ntH3O&#10;3cK7Bbli8jLJ0kTj2d7S/wCX/wDfh7V29rabj6qcT7w29i36Vn/2MPZPtjfbgIHLTc3vFWNnfuNW&#10;NV265jrQY/5U/c//AEuP6Nv3J7vf3nh/b/uPtm29zZ7L7h7nx6ZxJxp5tvPrrP8AxdZrOtxy+e8P&#10;79/c3hk0vm13k/3/AB623+M7Xzg98/8AtPp/xU+8ru83ew/bvv8A6fclvtyd1e3/ANP/AKofUzil&#10;S41oWdGy4bluU3/GbW3ABFvbbG2s1iScej+F/wCej9z+1Cj3B9L/AKJc2QgBbj+M908CWKgDUwPJ&#10;bwSYrFM4gY/B/uv/AEYv5Ae43u32X9zffPa63OJ5Nvae4xm/H9HwZ+E49OXy2n8zfvU1k29t4dvn&#10;nbX/ANKeNee/9pVv2Fby259ufWb92HB717rXPV5P3t9OPcG1VWbV6SbUe1to8CYBN8mMyTXGq/8A&#10;o+v1nYk3PoH9MWjLR7h9yJBihn0zj69f+it/Ki36f3t92n/0p7W/+jxv/wB6f91/9dPD/wCpN/8A&#10;0hj9j/7Ss/tp4wBdh+5363Kuoahuvb/srcareTIdFu33GncQfh4Qb3/Pb9cWDHa/Qz6V2Hgw97l/&#10;c25AYiAdEpTynHbw/wDRY/lDL/xv3n943ny9t7TX/wBG2L/M/wC7Y49p4f8A4fe/+ithtf8A2l8/&#10;a29u3teY/cV9fd5s0ZGexxm39i8Q7qrTp9a5sNzUjqVJxzH3P/zlfvC5qy1jhOA+jHtJPUFxdzsP&#10;aHMcnyCqAQtn1+V5S7Z0mZP/AI2qQIIEg/f/ANu/9Hf+mD7T5f1vvf3H75914x2b+78Hg8cvH1Y8&#10;Ptu/PHH/ABMYtzLxjy+f+ZP3/wAmvb4fH4fF8+27X/Gz/Rl132X/AO00f/Hl7W5W3ynLe5P3K++1&#10;Ww1q9xPuj6m+2tpw168Sv/lBfaXt7jN4rqF0qBvNMEyCajy/74/5Ov3y+/nP+4/X33NwO39O7at7&#10;X2Ts+E9lpaS7cF1tG79vbaxuWYEDRce+zqKBgMf9D/s//p1/0c/szx9ns/2Z7b32+1m13+4eX3Hv&#10;bbrMSdvm8l8U1s66zxzW3rLw+I9z+9P3L7m/X7rbWYxjSa68fwlv+L3N9Nf+Hr/jX+lXrH2/+0/6&#10;f89d3fo/q7n1K3Puf6s2bxs2WsiOO+pm/wCV2llWDE3LW329u2zdxQsAR4w90e9/envbeHkPeXu7&#10;3P7s3zap3fuTnuU5vcnWdTfnclduNU1Ncf8AWP7d/Zn7P/Z/g/5X9pfafZ/bPFxO32vtvD4NcTiZ&#10;ni00lxH1/wA/ufc+627/AHXk28l+O21vXr1r6Be0PYPsb6fcVt+C9hezPansrhNnbFra8R7T9vcT&#10;7d4zbW1GlUsbHiLNm0oApCrjO7fb391uLOz2e3vbrdbhxbsbTaW7m43N52Ei3Z29kM7EjoFOPsnu&#10;PP4fbeC+8955NfF4tZz5PJtNNJj477XXWY+deTu012/S0/N/uzm//CyW/wCDSbjc7fZ2Nxu93fsb&#10;XabWzd3O63W4upY2+329hDcvX9xfuEKiIoLOzEAAEmgnH0C+gv8Axe/vL+v42nI8P9Ld57A9o7lj&#10;PvP6qO3srhtC2heY7TY79f1+5aCulNvtGksADnH/ABB/Of8A6iv9KX8l/wBT2Xv/ANxafffuekn/&#10;AKw/Z5Pe+Xna6/X5tbPbePFlz+p5pcS34Z+0/a/2b+4/usm/i8H6Hjv+fzfT6emn5r/g+UX7sf8A&#10;m0/46/2h/wC48P7v+uvE/Uj6hbKxbvJ9MPohbX6oe7nbdI36I79/bzPx/H2XddD7jf76ylszrIgj&#10;H3C/bt/wg/QT6ctx3PfXH3PyX1u9zbf0r9/2/trF72z9PNvuUdLy2f01q4d/v0XSyP8AqLlpHBIN&#10;rKf5Bfz1/wCrr/On9/6+4+zfyk9h4v2h9u3zpPcd8919y21xZb+ptrPD7e3jbX9LXbbSzH6l9P0j&#10;7T/Lj7Z7PHl+4733Xk+FnbpOeMazr8OevV+Y793f/tT3+5/6rryntj9rPsDhP21eyt81/abT3r7g&#10;v7H399Ztxs3tvb9cI1q57f4W8ZVgthOSZYBG5ttQfZT2p7R9sew+B2Htf2X7e4X2p7Z4uwljjuC9&#10;vcbtOJ4za2kRba+lstiiJMKJYjUTUknH8rf3F+4/3B+7/vPm/cP7r995/uXv/PtdvL5/c+XfzeXe&#10;23a27723i24nSekj9B8Pg8Xt/HPD4NJprJ01kkk/Cer86Hv/AOqXvb6u+6+X98/Uj3h7o9/++ec3&#10;g3XNe8PenO8n7g5rktwJdP1nL8zeu3mCglLdvVoRYVQFAUaPMf35Qc6Y+GxG2IuIq7y3cFxYuW0u&#10;gKS2ZoC5gdsxlNRhKnOkVnKKeJwxA7vrNqzbsPab1UBCC+ivo1rV9KmZXOOkScGfjEeU4n+b+Ad2&#10;dp3vXVNpbjPbdkUkZKNev1MznMAz9mCggk08PCazXGg8t7b3bGlWIuNeXuZgyBNITVqukaesLURN&#10;ZyWcvLrE/wAcSzIpbVx7W6unUrB9Q1u4YkAlwFAiRImDg0EMPOftwkwI253Ny+kEhp06WIMyYPXI&#10;Znw8Tgwpmc4aD/0xQg3whUKXDGwQpkikyInLOQCPIYD5/ZgE7N5R3ts/aySYnRrYBRWIz6YM1Trk&#10;PDANLcX9cXLojawkXVYKoIzDDOvWT9+EqKjrTr4+eAsuQdC5KaVfXbU27bapYJJdMgR508PDAb+Y&#10;mPPIgnEDO31DSzMW7woLAK2h4aU6UymIA8xhOExYHrltrNzVqWiq6qTLMHB0nQB+IZEimeWHbdZH&#10;mMUUHLkJb9VnAKlv9NpMzATWcwT1nrIFMLYEAjrGAgbLdpcfb3EvP2XoIJOltVYUEZUJDGP44j4z&#10;JZ1uRrLm4VlIkyFAAOoiQ0jxDCCc8PQJEjp8cLcbCo9ZUKsbmYooGgGCaoi9QPv+OFYuOcig5C8y&#10;7sAvOu27KqAFidMFQWzNZAmM/hgsctvzKnW++wpA1BhCkMrEgDSXdfvII6fbgzje3E4REtNqum0z&#10;9WahowVNKgBetDl06SKKWOtRHjHnTGp0gh7w21uAW7g1FkKKFQq2r5nrAE5Qfjh0kqgLGkdfE5iD&#10;iXu9GpxM/FQbeze3/JXNrtrZe+riHiUKjMhxEdf8MVd/fW7epUMkEEk9DHiMWZs5ZeiPaH0b5bl0&#10;2+65GzptXF1W7YK2g9kDUpBYyPJm6dBiofkXukhDJMVE+Ph/U4o9E8N9JOM4PaHecrbSwltHAs3v&#10;TN24dAAZStcvlFRWvU4S/q3BBoerUI+0GojxwFlsbvBcQ9w2dvYMlVRQzB/VNujJdAhyVOj0xkZ+&#10;yNeBt2zpMkZeERND98YDZ+3t3Y5fklbfW/QtMbdt7WkXGuXQQEQm2CQKgs2VK5YhB1qXaFIrUT3e&#10;H8sB07ccXu29Ozx+1F/fWgxsWbauUs+iwcLdS2Ie7QMYkQaHMYi3rqAj0zJGcE0Br/auCzXbbpG/&#10;9re3eQvWrp5O16K3WuaGawjeqpWulbgmNQIOoRQgAUwlNwpBgEZSSDEdTJ+7BFhyXtK/av7Zrl6z&#10;d1qfS2IuIXs3AsM5t2cxp0sLeVM6Yrr+/sWgFILf5VAUxBrJ+NcHfXx45t/udX9t/TH3Byz/AKtW&#10;t7e9cQWr+7ueqnqI1lVtLs9vcAqKorE5ycsV17kw9sqID0FKwKsJny8csGprM5za6rwX0fbYb+xu&#10;790XNnbum5fBko1zUqgNdTS1yWaYRpZTksGc9ud7fN8W7E37rAMbaklUVqamcePjjndreNY6Y45e&#10;kvb/ALL4JOEuclznp8Pxm0a9Ys7rd27SbrdPZBf0U23SAQoUCsiK5m+4uWPn7rrgwoUQulYhDWuV&#10;T/PE7rOsQ1tuB2vPQ2zRNrxu3uWg9+5dJubpb14sX3CIJUFT2KmfWYOK+5u0NwW0Hr7g6dQAlVmu&#10;fRQRU54z3W/NZPWt5xvtjc2uPbfbq63AcBbW4iFrptbnc6WVFBVfmd0YBRkczgrewtazfZvVvwWB&#10;aqhPBJ+Wnhiy7dIvckb33nvhtrPEbXa/pOHtsu1t27VyHuXBKPduFKOSYLIzE5n5gcNFQbxjufSQ&#10;AKFRQBp6Uzxm8plb7TdnacbaNxxttmbguNcZ3db18yBaYKVDurQbcAgHMkYYv76zsR6Tk3GuFoCC&#10;dE5BT90zjU12s4iyWrTivafKe77534b/AG3Z7TRC3rh/8tNWpL24mgNyG0BV+IjDdi6m6KNcK0oi&#10;MSCKko7rWs5D78TG2nK4xzFlzOwv8DZ3m344X9JJbcbnbogXU2lN1btXrggJpozAEgAlR4EQFvXb&#10;+6uvaRFLW7U94MRqYHLrhM2duMr1nEHba5f4vZcd7a2e15Dc7i7b2+93qof08G4CyWTGpzOkFIEm&#10;pPTDds3t2TubzensbR0W7M13AIks5GVMqZZYtuJNZ1+JiTpEvfbTjPbXo8Fxu3Xee7ORtvud1yXp&#10;abXEXVZl0WmuDuIuRQmJNQRGJlveHetbCIdttFJUgduqg7VBOQiScvCuM3M2svVLMTllNx7Qs+0d&#10;ryW53O6/9iH3RubQv2bm6Y3HsEywuXQFbS4JMKDNBNBh82Lm8ddLGztFI1iI1BGg6jkBjWvd6TKS&#10;4Ug5zjPaOz3D30Tl/dly2qpfLeuLb7pC4NtQAdbAgqFEkASCMN7i4N4w2ltDb2lonXe0hdUHSUSP&#10;uP341brJmXNJbJ3XqmcJx132nZf3Zym6bfe5OVsgbTizdv3msNci+t2+WB0gk9sUnOJxCe2N7cXb&#10;bVVTa2X03HUEIAtTbQeQr/HDXi9295rXTn1bLb71vaXHbnn+fe7uuc5Gz6222t1w+79W4pC3LzrS&#10;WMopgACFHjiDubP5o4/j1S3cthm3O4YSEAMB2IHczdMJtdbm5xVmetavgt3duca3vL3lub24sb2/&#10;ZscHwloG1c3LODcNkpck20SfzMwIByOKy/ZsAMls+ruSAGZo1M8HVqfpJmMdLJesaz8G44rk+Vue&#10;jut3Z/2/hFuOtna21bRbssQ1trO3aAYWRPWZGM/Z2t3a7h71+4BcclbYn5ZEFLc1nqTkcZ117crb&#10;a67vuZ2HMcPa2PE7Nm21oWX3TAMwY2X1C/dZQEIJOlVz6mIxZ7S4iJcd3Nq2CZ1AKDBJYkjM9Psx&#10;vHqjFe4truNxuNntdvZTe7pkhVCl/TLINEI0wuojSImuZzxmr/LclyO+u2toPT2loMovuWVPnKk6&#10;zQknOMvDHPa88Xn4NSSXl2LjPZHtX2l7c2V7mmXc8xuyl27x9kW7m49a5ZDLb9FRKqoNNVSc/DF/&#10;xfJX0gC96lyIZtTGnymB4zUYac293VnaTLlfvn2Xxm7VfW45dptkuetZtLt7XzgetauGkgQD2yRM&#10;A9MaG1ypa4dcM6wASZDmY+U5+eLdNb0TEcj3XsOxY2X/AItv0ttdL3btm3am4hY6nlkyJrCzSa9Z&#10;03H7pVHrbh6QGTSJUMIBNfHoMc5e3fFc7M/lefffntTcbv0eL9v7NVe4TZ3Rditz9PcBuKSvitdT&#10;munLystruPUv/qXJRQzELMN25EqaRTCWd2azenDnHuz2yOO4O37a49UvX7lq0t/ePZF6wy31Prej&#10;dtQxYFiNKmpofPTbbcG6Bec6UClqtRh8y/yzx2Y21mPpjy57l9sbfhPW4TjdsbnIXd1ZS+3pWrht&#10;XGg3ibiA6Lja5VWJgxMGuCs7w7ncuQ35KD5lDQykn+RyxJZeiXSduJOTfO+ydt7W9pbe3+kNznd1&#10;cF39O5s+vtt4lgKXMkKQVq5gQMgSZxbtu7VLauFZalegUCO6cVynj2vycI2f0/5dv1HJ39lf3lvd&#10;B7b7tCXD7lrh0ehcglbcSZJrFMSE3qAAl4pQBjKD8JMRn4YH6e+cYZLe/TK/uX3Z2XHG/cbSrP6V&#10;n0d9u7ZncWrZKkBbWRMBSwywSbkXX1SdC+FcsgJwTbXtnN5+B7lfZLcFxSbArZ/3PkFD2zeQ2fTR&#10;oa473VoIWgoDSp64mW9y24JHy2kUqWn5iBkPEYMuXc17K472jtbV2xeXcc5yOjcW7DWzcu7axceE&#10;3F1RLW6OfE5ODXEuwxv0WiIIJk9MxX44DEe5dpa9sW/U3D/qOZ3jXd0FE67ZbvQsRKgBjIP4pggx&#10;ibKsxtWzDGmUgQa1OA5Zbs7vb2Bz3M+o1myVuFEuMbt67cuFPSGpTK/irSkAjEhbYC+mogzqYx0y&#10;JxBk7nKbm9vn5jkbrPtlDWtttVLGSGkqpIJIimXjHkzuWQILNqGcrDEzAnxnFGn9mWN5ueSve5/c&#10;Au7Th9o6X9jasXUtC9oYi2bFs1UL+KRGfU4gXNsti0AFb1LlTAoSxzMSaYDqHGe8N57w9w+v6yLx&#10;GwAtWQ9wqqpYSALV4kVIzzk0MDERtoEUuR+Ywg9oZRNBKnr0wHSNn9RN1yPI7bidtuSvE7drRVTu&#10;rlpr/wCntkC2+4tAdjPkcpp8IL7FLQfcXlGr5rakSZH4h5+XXBvv3s7Y6XsvqpyXP7vivaHt/c7i&#10;3YS7c2vNb1LxFg2rh0+kAkqVmLfqkaVM0kzjG8ntJF7dsDqqbYAzB8JnyoMY21z0eiWZw9/fS33l&#10;ZTccL7P2Fxb+3t27Q5G89wG5ba2Zueu1sQGUrRyKTORxzvc8Lb2tu9ym/Ou++v0rbk+oqnwHxHTL&#10;GdZvnmf4O2u2eI9+8J9Vm9z8nsvYXs+LXHbG3tW3/IbW1Gyv37TlH13s4mDqOeRrjEc4LO12v+6u&#10;K2yt20tKhRIDAfi6RjreZh01eoPp3e33Mcxf9nWnBt3FOz39zvAW5cqxtk1Ns6tQeOtTjYe171/3&#10;LwH6jdkoqAlFIAJtEStB45Y5X81vwc9vp24eZ/rgnEfRP6qbPY8FtVv3uYOnc3lJdv16EB9ZJgqJ&#10;Dk+J88Yz3Rwbbh2Xi9uVa2ysz6KyR1bwoSRTG5LZq1rtxy9MfRv6k29jsLN73py+2b9Wl1Ldk3fy&#10;qP2elYLEhoZUSpmhkThr25y9zh3G13d03dP+oQSoLFYKhjUmv3nGdvqnDW2uVj9Wvp/tPqBshynE&#10;7Vdq7hX25uJrcencD+oUWO0MDGXb9uOpjmtoOJZwQEaCw1LrMHUIHx8OuM4smMc1w7ds4eFLn0p9&#10;x3vqjt9xcLNd2lt0215LN1rSJd27Wrtu6ZlW9NtCiqmYAicf/9b6BMdQE0FJkSJih/64+vv0lrra&#10;IrsNC3LgAAILI962CSyigAk5DIyPCAlqkmZ+AOcUJHTIYCbaWPmQBQRbrcVlCqvcEvADUTJBHQyP&#10;CUkk0OkjKWBmooMgcA+q6HWt3W6B3VGVrYYuVNxqkOAAO4wZjphMmsipUyCozmkHATLbAtC63IYD&#10;UrgAaVLXkuWyNJAJJEnPPCIA6kCqkQaHOAT9+Ae9SbYUaWcql83VcKz610+qxCmYBEwfGMJEUAA/&#10;ECPskiv88BIvC4iXC1xpi3dW8qgumR1FQTK5qBM5yOuEtXIajUCtJmv9pwEmzWNRS2NKFyE1dvyh&#10;QYAJkT3AdJqDhFCI6mRHzdJgH+7LASobtCq2hdAL6VtMA0Q/dJUjITgMc/DpTr0oMBKszrIZ9RZm&#10;W4bbAg2kYvPq0YSIlUgGBngTJGUihFQTHX4eAwBKH06kDW1oV/LDhNRBBMknV0JKkkQTBw2QSCIk&#10;TmDIANO4HATbbBXDBmRkth1DakY3FpbCadXbXLKsYQ0VqenSTSsw2AnWWgI5Lpq9ViIgmTp0m5bE&#10;5yzQM/KRhugOogdczWekD+mOFzlUpDeZRbUuCXIRTDgJADoWUVJObEQK5YXSKzWAf4fDHZDel2c6&#10;VlCzsSjVAUkg6jPlH3mkYIwB8INJpqpl0pl5YegK09wtqhtD9puNpYubH4HYipY9QCeg8m2EdKml&#10;RpAkQTXzxwaTA+uU1kaFUlAVZ2KsGtqadpiIUGmZwk+U9MvOQKjASUBCEG4iMNRHezXWRQCwQNVl&#10;Eyqkkg16YIzWKGrdCZDdJwDqPrKC4pkEWu1xbtCLY0m4hiCTJPh49MJJlhJrSIrUCQKYB20oS28a&#10;whJQ6pMq7emQ7sMgBQjPp4ks5nASiD6YlzKqLbA9qKNU2wdekVMQOmc4IiY/vjPAOWrwQt87amBZ&#10;WBuNdV2rJapANYjywQqDM+Ok5jyp/LASLkghV0dlBcVe0uCGIUHKBBJA8qzGCkTkREGKQJOX8JwE&#10;hDcgmbTSz9zatTG3aksAR3TlpaJimETDTJ0+EkAxQaSP54BahDb9MpoZFHcGDaCzep+bqMRMiCJj&#10;OkYSQCZAOZppEREgEfZ41wD6NcQafU0h7CrPqs71EOXJoROkj+PjgVAiKMaggCRECPKgjzywB6gw&#10;fuLXVSQ6sxPqIZZnrn8xIFIzzwZ7oaZIiKQTWASPPwOMuh1T6bG2F02wSmoyyhbiHVopHaTCsBAB&#10;zzIQwpImsmCSIHSvxP8AXATVcMALraRba2ouKqks4PUCdK9pkgyZicGYnI6ZFOsfi8CfuwDYLC2x&#10;NxTc7pUO5SUkoNRHbqMS3XrTBFdMrAOmciQQoaRWn3YJfkWW16bo1rq0kHSChLkllCtIBGYJPcak&#10;YaIJ+YV6ipEDoR8MsVImK4XSVYksFQOpBIZliSVmRMgz/EHB5AESPCagCOjDw8MRocIXu2z6MFAh&#10;a2Ydw7ljba0SNIFCGFfsw24E5TDdxMgUrIIn+eKJVlmKgatNLUaY7m1FdLBgAajpll4YFSTpFIJJ&#10;gGJ7iB8cXOeoX2qqmVLK4RQGJDwWEgjwBPaanCCAZpK51oZJ6gkYc5mQ7b1KUUtpcfKq6aJAkq8G&#10;oPxzypOGlHSaSTJAaCAJIjICTjrtjunxVJYgNrRdEIgVU7WYHUGLUlmMAk08cJZQQSqkqaCRWfCn&#10;WM8Xuxxt1PxOq7Wiilk1gIxaFI9HUCDJzWaqJz8cNuoHQQD0IJEjUVMEeeNTOOQ7auM4KydTj5Sr&#10;IpuKwth0WDU5HxzJGCNY7ZkLkdMLnCxNR1GKp1QGV1W6bao1y43qH1C1wEKA+oFjXJtPSK4SQCZp&#10;M0MUEUEA+GUYCShcx3OttfnQdGA/FpAIJhtRBy+7CCGiGERSZAaOhEdJz+3ASNSNcW7aLhAxd/x2&#10;1dYUai4BkKaAeA64SflFJ/L0k0IUeB/jOAkWJNwqX0I17WiSoN5gJRlCjICAB4eBBw3E9CIgmgGX&#10;aSIzrgJQb0yFf8zU5EF9c2yNaq2sAqYBFRHmJwUNKk6ZzetDmAOvxnAOBrZm3+YFWE240FSggNcY&#10;afGgIPQDLPDAJnOhgGtTNQKE/wA8BZOFZYJkrc9QEKGVHKxcdcgCtKmgGXmUg9I858ZEdemAfRW0&#10;BQ5MOSVMCbgAguWAEEmc6+GZwBQygNaAHzqTn9uAUV9Q+ncAJCo7MSsEKIIUxHcIXPKcowQkgmQQ&#10;IIPmTOZ/j9mAcZrdu4tsq5IIR/k0+mBpca1AIHVa0qZMnCSQTBY1AMHKp+YfznAOKSfUIRJDBQwI&#10;1MoUFrdxRnQ6FTwwhQ0kg1MAkZKB3FgTSsz5xgJNy9aClalAHcW21C45Y6Vt6R3Lp66hQnBnpFDn&#10;MD8I7T4fxwCUozhq6dQI10RrjaH1s/iCCKESARho9DBg6pLE6QpMyPj4zGAmqoK3QSi6Snba7na7&#10;BGiFqIoZAmtOpwUiY0Ag9umIoepBM/wzwDjrKOfWZGRQwZiDABAIVgpBFTEEGDE9MEaTAgiBUAdI&#10;YBssAaTrHeDbarBSzgFaqAInxk/fhFVlZEdizGqY/CCemAknRc03Oo1vJYKVMfNpAPcAAKDxGZwX&#10;4QJzJJgjSDJFTn16YGTpIV3PpnSqrpKggntBBVIp1nVgvCTMgaZBLU7VMeEdMApaPCqQUOi4isAm&#10;nUWKs8xQ9SM8JgRJjNuvVSD8vhgFgszKikyyoyhREKQVA1kZ1qSYIiMN+OqOucUJyggjASlIBDWm&#10;dW1SpUkH00ElmLKQTP8AGsYOTAgj/KYzAUkn7cuuAIaSSW1ASSocjTcFwDSxkSB83SnUYJQdQgAy&#10;1aFTPgCR4YL04KZk01dlGlViVf8AKWkyDJYMdMzQZAZ4LKRXukGQDEMW6mn9cEvU4yKy/giyFI0X&#10;GXUCoQgUlutcxkTgSRJEiBILCM6gSMwYg4AvTUwAAG9QqVQl2YqsOSh/EIEFRJGEkwOgBICgZkLm&#10;GMmY+8YB9E9RtDFiUV/WagFt7qgKbQmENBmI8+uE92mkkAVAg5nVqPkZMTgcnlKi9UrJchTcmSq0&#10;RbcTLAgTA8JPXCZInrqDGPEdIBwDqlW0NA7XVdQBlW1QyXDQECp651OGz4/igoJmkmp/icMB5AdZ&#10;V9OkkOdGTqJYImdRCgUqPDIroMwIIBXOoEVERU5Z48vqyV3kB1Y22RmRyAsqDMqyvNFygAHMRhJg&#10;qOhMdopUeJ641t+atc5+ku0WVmmq+mXFxhqKjUf9MLWJzJgxAzwkQMtQgig6E+YzpjN5jpt0pxQ/&#10;YSbTypAdgWJVZCMqMI1aqzIk9BgjAgmOs9SAOrE9KYOWv5oct62e4qM0DQFVVFoM5MN6UUBqZ8R1&#10;6YR2mKmGEChkAg0rGK7JEskswgpJIDqqsS2ksQASPPpn8cJNBAEKQZJBzkyK/dM4A1IIL6wXVwCE&#10;aGCtGhSV8DJIM9ZjLBrNBWQsgDSfKa+GJXPydC20iXGkrqIrrUkyT3UJH2RU+OI5mufxApTofsxX&#10;RYJpYwgtxQKCxUgMIYqwg50mfPBgaoj8XkKE5VwCFYhjqJLWzAJJUG2x7mcUlvh/HLA+ZQDFTlnk&#10;Mh9uOmnRKeWUdnUEAAJqEBShadd1mPkBPjNMsEw+Jg0rX4mf642HEPSVRjbgkpKAk6EqMiRnBr1N&#10;KJjKJYDyiJiTOf8ATFDxMgAFbesCQH1FgJhNLGJNKTgP2qc4AAOXSTHWgrgBt2F0r8o1klc0LAQB&#10;GqACaGDhv4xX/KVMkGmpcx92AlS0yPlBy0sNIaZgnwqTWJrFZwgkfiObEqQAHnONRoPPywDiLUwo&#10;YKp1K1wMkABdcKZJqMpr5YSwOgaiYM6jAgd1CQKQOgGAUpAdiAildOlaljCd2ksJk0mkDLDTNMUM&#10;z20Jjx0qOnnOAl2wVQj1AUYfm9yrrpQ3Lh6/9sxXPBEABTEEEsDBjXEUbwynxwCgSXuLbfsompmV&#10;Ga0BP5iZZ5BT0B6YIwMs1EDxIJiK5YBVtrjSFLfOHAk6RpmXcCrMDUGIrlhBFJAiRNM1MwZ+6mAl&#10;qWUlSQ2lhpNxvy7gKayFIrEZ9egzjCGygmdVJmJAqobx+IpgHkABMd2mDphB+Ea/TOUHqCft6YKD&#10;IkkINQPbJqOg8PLAOqylCLYQ3NFtl7wCTq7SWMVgTPgDMzhLKYghu4R2gAAq1CQagmB8YwDqsoaV&#10;KtDSwYvq77fdDAAGDMwKfYcAtIBbpqORBAOZ0jp1wBaMwDqhlXS5LazkBqFT/SOmGyAVGosSIzOh&#10;a1YiPvwErU2ttKqqnUQqqLhlQFCSsxmZnMHCCojIC2QZKxME9rsSakmDM4BwPBlTqupBVWEVAi6i&#10;aYMQIpUYQATIMkPGkEBzAWAZnz69csA7rASmgaWJdg/ohWL6mP30CiniMAQTJJJACmASAIkCB9tO&#10;meAN9SqAAhVibgbsDMT2mZykdf4YSwqohWEScpBHawLCaQBBzwCgT3nvDSbZCk96lZRlWBBk6SJw&#10;RWaiYAUhakgNka5+RPXAPB2gi46hyzanEHUydxEzHxigEVkRhoqFHaBExMlGlsljPAPeoXcAl5jW&#10;qQGRWt11rMAf+ka4KPhUdC0ikdfLpgFhmGllkg6gZUMCCZYdsGMpJ61E4NSUKsJB/wDSImDqivgc&#10;AVxReW4lyGtkAEG2zxbZfTBE+IJAofHHon6Y+8FHp7G+QKBYLZxQDUazg8vn8dv1R8Pv+Sf9oj+9&#10;OD3/ALu4Pb6+R2S3t1ae3bhtJBuOpCCRWmkGARWgx6LRkuIrKRpIpAmI8Tg8T8wvJ8dyXBb/AHWy&#10;31q8m4s7hkvLebQTpbSXRF+WDA0gRScL9EsGpNKTNZrRTgIQ9yW9m9tSURkKG6UQqVRWCvduXa9A&#10;AxMypjBqpUV7egkT8tafdgGdxyNjeXfXtkktcW5+RcjuvHQJDRqHWJFYPTCworIkUmpiggYCBe3i&#10;xat2r7WmZ2VO2XVioFxVBBEqDPWYwmcuwfAxnJgfwwEpSLyur7yLmq6ZA9J2TSCzR1iTEHM5EYXC&#10;mGgeedZoY+zAQGvPaF6y17c3IcPZAKdoUaLYGkdoDds1JzIGeElVgdseVBSciv24B61f3vrXCt5d&#10;B1m4VLABtNVDrn0Zeg8cNaa0BoI8DHwwF8m9UbcpecK9069UtcOsppUNeAznI9DlQ4MKGNaQD3CP&#10;mJgZYgiX9xutttxdRjcR3RFtaXUlB/qKBmozJAMMelcOaEUmg6NPStAa4ohJym/uW7TuHKgPbGgF&#10;LrrbGprYUCamATSJyBOHFC0rH90UrgKjkrm4Y3H9NCYIKo2kAs0PqtKM9NJBoc64dgUHh5nP4YDP&#10;pdum6CoCXbyXEZFVYKoSABcJEgisEQR8MCQfs8jiXHqGNxZv20hruv1bYFkO6ibdtpW6iqTTqAI6&#10;mueBFZmnhP8AHCY9A3tr1u1Z0PoNxHYK6qDqtsAdKM0LBNT8Yjrg/jihtjth6vpWe1CCdQD3AtRc&#10;uJAEET9nlgwhNSdRoSTIr0/hgEDlbNmUG3Cp39vqTNIUUyBaCZP21jCtDZ5eUn/pgGjzKN6gbb2S&#10;0H8DQTT5jmQAIAbywWg5kdIzGAbHKgoqWG0M171FRbeoo0AT3fhYSCsUzwWmoHjHWfiaYzdZbkKG&#10;5vgl3JRVDQhDllBeXdS1SxzBAzrhRCW1qJ+GZ8JxQlX5Lk9wlvb3AiBgWuG6Qg0irhm8SACPCfjh&#10;HzV/9mzyxRLs3NvsCbV1bdzcXGdCW6AylwI/jQEE5ZdZwCpOYb+Ip54BVjfWLKkqUa7BKwiKUeSB&#10;DiJBzI65HLAH8sTEBXUu7uL1wqtomltdIS4rGZNtSIBmSY6UIwejUQWMCCfj9uFmZigf7va2lq7Y&#10;sWg/qt6OvUIQOIUsI0sVOUCg6HPAKVgV8/jUVxO2TkR7fJX1XU+osSrsKELA0AIDkAtDM5dMCDl4&#10;ScJxwCXc2z6bNaQmJWbZOnuLKJEDMmk1+GFoBppEwR/YY0Im9vvd3HrXjIGjLXpRSCAoLVI+Ipnh&#10;tkAOXWftzOJciws71mskGFX0mNGX5GJAR2ihOVK9MKCkiQB/f54THoIf+42LRAv6LgLiSFlildSl&#10;1rpHkPM1wZBAFK5k+EfDC59A369rc3rhZhbtwAFRiQVMwdVSadYkmCaYKDPSfKtfDCZ9Q566C2fT&#10;Z/SmdThSag9xJyqPhn1OCIkx/SP4Ylkt/AK/UPb25uDQFZRpaSxVLawXlSAxEUJyzw6AAaeH2f8A&#10;XFmLzBU3Wu3rZ0mA5YiWCnWxJC2yARpnMx9mDBr8CAPjhgIu2CLSKC5OjSCrAsFinc1ftn41wRy8&#10;az0iJ88TXoBtUa3MD03KaKUDMBC5AVAzp44SQTEda6SRT4Y0LLb3bdkgmJ7dVy0WBMZL1IPUkfzp&#10;g1hdNDJAP3Ca4zNZDKHurd+8bqWrmi27ae1ZYszhgVHQSOmFgzXxrjQrW242YNHuXRccXbjlixky&#10;zT0YdP7DBGIrl16YlmQ8DeeDaII0gIzdzMxMMkrBEx3HPABByECgxJrJcwF+jejXPzXAGlUY9sUC&#10;AgaYHTr44PGgVza2bgtNdW2WCEQT3Ek6gEmM/IVIjBDr8T4f0wDjItpJsIGL6GLfiU5FgxFJ+PiM&#10;HgK+8G0qPWfV3sXkK41MAGNtaksKQKdcHIoI++ftywCbnGm5pNy+bIVWMKVNwgk+lpLqYPjFB4mm&#10;MT7p9+cN7Ytl95dW44/9WrANArl0+7B08fi28nR9D/2i/wDG59Yf3SG3veHsXPbPt50Ho8zyO1ux&#10;fLMFN3b2SFDA5A64EyfDHEuY/cZtraMnFcf6jEkK7yArDzaPvxnu1nWu89tJztX2n+k//tO/7Y2+&#10;722++qv1H5fkrFvRd3HF8cU2tq8ZlnuLblgGPaVDZVM45FzX1r95csXW1vP0dp2gW7ROpVIJgAQO&#10;meGZtHbXw+PXpH1h+jn/ABVfs5+j6bS7xn0u4Xl+S2dpR/ufL7Szvb926kD1HubxXMzlIzxzDf8A&#10;Octydx7u+3263DtQh7rgSxgwCaYrriTo+gPtz2L7P9o7Tb7H2z7e4fh9nZANu3s9ntk0IF/AEXTJ&#10;NcgPjiqMAyQKyTqETpMkSa/AYqtOGLBQrEKO1VV506+3VSlfECK9MArJp1IMkETSYAyrEfDABXVR&#10;DkuVVlUAhiT6kMS3ka5V+ycERSDkRGcFRQCsnAKV1klSZUloaO9gCxikyB1Gfnj059ENp6m5tMyg&#10;AtJEEknOR9vn9mDz+5v0YfD7/l+91Dhfo17q9K8dY43cWwReRBbW5ZIZLkgg0Eao6nHt1BCqIiBl&#10;GDjp+SP5/fMNb3PI727aIK3d1eK6SzUNwswWkdp+/C8GlS1o6WYEkKWAIJHaVBgUmfj9mWBgI3af&#10;mJp1ADECaGD1nAwDbVKg0JJApVSTAp0EzgYAR81G7TWIy/FpmuedMDAFAAmDJ7qau6RU0FfPwzwM&#10;ACAVgaYCgiD/ADAwMAkiDERLdamMwSP764GAdCgqYJqKREGKRXr/ADwMAIWNRjLUVbKOkkefTAwC&#10;rfbBUlSQNIbLUaFQWpWoJwMBItKwcJphjKMLgIBkCDJFDMRWMDAKe2JBQmCozrDA92pSM5zIHTAw&#10;D6bRiTJJ1I6zHazn8JrOn+77wCD/AG+3AHe21wWlYRAhgrEElgQtYpAFAAcsDAMiy60Lw1xloGTT&#10;rZolyRmAT08BgYCctoBiynVGbM9IA0XFMiIipmmCpJ/jn4YB70ywAZ7ir86XNRDsDUspqO7qPswe&#10;AV6aqArW/UJhdTZudWpY8RMEyaQBgYBL2/WaGYzbuuYBZQrgVhiBPjMYImCB4nAKRCrl2yQSWEkS&#10;oAMqtATXPpTB4BwqCQdRI0sygHSokhtQBGeYNcIb5fOaffTLywCl7nXSx0snyxNYkvlQZQZ8Iwkm&#10;Rnln5/DEkx0DyIUYAAwwYCSTppXW0fGsYAaflEQYk9AepBy/rigNaCmCQ1WciBM6YABIrGDnu+zM&#10;wIpnTAJ9Mm2VE/5QA41QREjUM4qY8cFqAOn7TKmQcwZ8cAoWnNslQASfy6iCJkgUjxIPjXAJJIAB&#10;MQQ2VI8MApAglyQVuKbbCZ06GIUrFBPUk1w7gK0Jp3FVGmCqk0BMSwkxAmv2nww0xAEDL76Cv85w&#10;Flt0LXApNBp0doNWMMCVzgGhH3YbExUQc+kmeuAmdovLSVGsKTkSayw8vMYSv8svtocHLX/vasio&#10;NsEMQSjScwYGlYCg0AmAM8zhZMLB8afE0wa36fxivsIty+rFTqKvrINYzEFPh1ymcAHKpEwfhSsR&#10;g2auLBuFEDAQoXNXgnQjkUkUMDCi1cxFekdq1E1/kMA1pADMWuahGjSUJCk6ZKiJj44T9keXh5YC&#10;3tH8pYj5aVJVqFtRLdINR44TPdHl/HPBnv0+JB24WzKDTrrrGltUjSwGdQNX9MGaCR0k4M+X8pO2&#10;aEAEsrOEJMEBQa6G84zrEYSmX2/0wY8X5kjcjUCqadR7kHb6mrVSRkTH8MKXNv7dMT1J13/t6jII&#10;VAztra2rVB0BBSWiIrET/KcGcsV3vQzpb1l1N4BWECYcyRIAoIqMEDP8P5Tg5+LpT11zpoRqGofN&#10;NxBkGWk1IpGZwhvmziVicZ2/LXPf89StnrAVwAmo+mdREHPU7SIEjL++mEq0ZiRhp+Vn1Sd2iEI/&#10;cuoACoCAW1yQr4iM4w6Zih6Gg64rv5Pyqqylr1VckgM4GoEazpMflzAEeAp1MYaEmZmRQUrHwxNf&#10;X8XnXN4oy2resKvdVQSC0UCR5UIp9ojBrOupP9h4Yf57+C84+Rq4ohRQRbrqHcGBkj4zQR0PhgOS&#10;GkilOsdMc9/zU49C9sfyhq1A3MxAFvUD+MCgkfw6YaAiPHVI+OYxuba45RaJeDWzQMAmhyKjUGHq&#10;CJiMtP8AHAz0mASADFaLnNMbC0L+s7LcKK40DUuuD8oVWuSAYoIH9cClIAPnPTLGe7H5gRchXDAq&#10;SQoA0sGEaSDqmvmKYMgaqDzyND1r9mM6754oRbZfSgMHVVKjzUnVpI6GYz6ZYWgy8AconPrTHRrT&#10;88QN82knIyqmE1IzgLqChmjqYPUz4YRcET5UmPHPBm9UrjLquHWfmfUVoIFACVOVRB88sBYANI1A&#10;THljntjumQW+ckwtwM1udJBkm3ElQaGuXdTEhch8Bjcx6O3j6T8f9TOOttn1akoXJMMW1av+3Pwr&#10;ngHNfif5YerPl/NC7Sj0STALEgQpFxADFGjI+MUwcdfD+uDrfzT+KOCwRxcIgmhURVW7ZESRXLBE&#10;x/b+OK0YtIfUJALGoy09x+UiY+4fxweAeW3p1ah2qTCksBbDGYAasdZ8csARLZ9Jy/t9uAh7pYKw&#10;QNMoVbUxOgSBQGsEkYH9vH+OAe2wK27kaV1emo1aQNAaVk/dlU5QMGTl5CPvzwDDo4Z2gLN0HVJL&#10;aVEaYIkU6A+eBPaKmYOfzQDliY5yI+hmuOuklGZWYeNyILyPEdIwazPkKn+pxQ5cU6CtQbkio74i&#10;k0oOgk/ww5TSY8D/AGOAgLr9RRFBcqral+U/hgRMjMYZwF/ZB0XJhTcKy4YzAoD3RBGRrP2YGAZu&#10;ANRdMQpb1DJZi1G7a06fxwfSDPw6TgIlu2NdtgIJZmJJAJgS7SadBlXBden9cBNt6WkgENFZPcGg&#10;yVWkwT4YMfbPSMA1uFZfTHayxMLAVpz0wP8A2Y0zjCVzOXSoGeCXpU1VYBDV1NTqJ9ShiCVFYFZ6&#10;jpglrP8A6RwY8X5Q3RLXDBYDUrSTAesTpiQIrHgROFExU4OiGEAYaRUXIbUZAJOvKIqB8uELMtOd&#10;P4UwY7vq7amtZhe1QpUNkuQjSBDdPOf5YXg2gsGAdirMVAWEEHPT1/uwps/7TnWcAjbNqUgkA3Dp&#10;ZiIJHzSSvwEAEn7MAZATPlWv9vjgGHA1gSSpJhoFBOosZzOcUnBif8egpMyMPTAZbSIgaQKxRpLG&#10;qwBn1rETlgxMyIJy1DKtc8TAK6IXSoZlIBKv8zViAI6isYZ3LC7tL2z3CWtzs9zC7nZbuzZ3Wx3K&#10;kEf+TstyrWrggkQ6GhxmS+Pza+58Nvj8un5fJpbpvr/6DvrZtr6dLOjHkvGLzL1l6X+DTe1rCW+a&#10;2nL7PdbjjuY2Ll+N5rjN5u+J5zjQAB/7y+c41rO625DKD+VeQyAceJfq7/x5/st+tbbjc+8/oB7O&#10;2HLbm06XfcPsRdz7C5xmbvt37u59ttZtuyNBXXaIzUyGIx/1P/LT+tz+q7+Uk18H7P8A3r7/AH9t&#10;rtrt/wAt766+/wDBZrx2zT3U3uuu0zLjafGcyPrHv/2p+3Pum3f7v2nj78Wd2v0bT592tnTrnjD7&#10;Bftz/wCYT/kx/bbt9tsPp5+7j6hc57e2dqxs9p7R+sA436xe3dlsrd31W2nF7b3vavbrai4S03be&#10;71CdSmcfO36g/wDAl9AuZL7n6afWX6l+xr9wOV2PuXj+D948PYOkC16Rsrst4a6i4ubgzI0kdf8A&#10;uT9lf9Z7+d/2mfofv39r/afvOuZjf2+3n9j5ut7ptJt5fF8JP+HMY5y+p+5/lf8Aat7L7P3Pl8Xy&#10;27d5/wDFTu/xfYv6Pf8AtV9+6fgNza2v10/a99GfqZxu0sWbDb36ee5/df0x9ychuEL/AKjd7y7z&#10;g53jl1flwNvs1UQ1KiPG/uX/AID/AK/bRrv/ALB/1p+knuNBeuC03O7T3R7Sa5Z1H0blxdtZ5QKz&#10;LBZQTBoCYnH/AFN9h/60v8nPdaaX9y/s/wC7+z2xO/8A5fy+191Jtj6pp3be2u0lzjNlvW4y+C8n&#10;8sPuktvh914t9c3Gddtb+H+aPpF7L/8Aarj9nm62S3Pqd+3X9yPs/kWsWHfZ+ybH0/8AqLtE3TWw&#10;dxZHIcpyvtxiiNKrc9DvAnQswPP/ADH/AAs/vn4wN+m9sfT3ndLOAOH+oXGKbmkxqUcva2grmJg+&#10;MHH7b9v/AOrP/R773E9z737n7TOM/q/bd7j5W+LyeXpeOlnzfGbfy8/cuue3TxbSfDydf4XWPXft&#10;D/2o/wD+LX3QqnkvqX9TfY7G2lxrfuz6N+9r7pqXU6OfZtnlxqXJoMeBYVxir3/EN+/y0xC/RjZX&#10;umq19Rfpxp8f/Wcqp/hj7N4v+qR/Rdvr3bfubzafLb7Z9w/1e32cL+wv3PLieDX/ANSa/wC11iz/&#10;AM9//FHdRXX9z26AYAifod+4Y9JElPahGRpiTtP+H39/O6ZVufSLitkGIGvd/UX2DoURm36TkLpj&#10;4DHn91/1T/6MPb62+P8AcXuvNj00+2e95/Dv8On+OGtf2D+5tuvh1n4+TX/VlX7z/wBqAf8Aie2q&#10;vH7m99uHQFjZs/RH6/W3JmNM7z2xaWSfFgMdI9v/APCN+9PmL4t8m30k9q2PSNy5uuZ987rcLq1K&#10;PQS1wXH7ti8NIkBaHumJ+i/fv+r1/Sh9q9t+r9q0+9fcvJmSePw+w8fj655u3m9zpJrxjpds2Y16&#10;2erw/wAuf3D5NseX9Lxz43e3/Ca8uR+7f/akX/jc9uW7bcJufrt9Q7jbhLA2/s76V2tpeW0wYjeE&#10;e/OU4RfTlQCNXqSywhrHo32X/wABvvvc3g/1E/cL7R4TbKltn2vtD2jy3uDdXrpeLtm1veT3Gyto&#10;FWouGw8mmkZ4/Bf3d/1q/wBpeDwTX9hfsX3fufNnb6vf+98Xh011x9O3Z4fH5dtrbxtr364nM2r5&#10;X2/8rvd7bf8ArZ7zXWenZpbf79rj/B5N+o3/ALVI/R7YX0230i/ah9TfeYutuU/We/8A397W+nJ2&#10;gFkts9xd43htt7hN3Vcpcs/qLZVahzIx7P8App/wh/tJ9ovtb/v3mfqZ9Wd5buO+42vIc5tvaPCX&#10;TUWUTa+2rdvcaF7WZX3LaiCCdJ04/wCTP5hf9Xz+qD90zze2/Zftvtf7Z8O8k028Pt77v3Gkll2v&#10;6nuttte7bnWWeOY1uZO7l9g9n/LX7B4Lr/zt8nuNpnOd+3Xb4S664n4/63gT6t/+1H/74fevG8iP&#10;pt7b+iv0P2aXE3Ow5Li/bXJfUT3PZ26BLr7PkLvvHcXOMuM+ll12+Pt6Q0nuAx9IfpN+179vP0Kt&#10;2k+kv0Y+n/s/cWjf/wDezt+A2fI+4rn6nSbvqc9y639z+FYi4IilMf8ABv8AMv8AqD/nh/OPzb+b&#10;+Zf7q+4/dNN7rf0d/c+Tx+3zpma2e38V8fizzc3s59Zw+3/b/s32n7VrNPYe28fixxmay3nm83l8&#10;Z/rx++b91v7n7G4tfXT9yX1V977beXTu7HtS77s3/CezNoiMyL+h9q+2js9oouhit1XR0caQQdIx&#10;6HuXru4Ju3bl2+7RNy673bhH/c9wkmPjj8Z18Xj8Pj/T8Ws01+Ekk/uj5PNtzXz83O1sbLcnbJas&#10;bXbpaNz9Nt7W321hXDEKyWLARV84AqJMzhamehyz6HHZFFuG0IwW4qqxgKz9w1MY1BpEmQSRP34J&#10;wdIn7adYpXEsyFbG4F3F+2hgOVKhzKHRPcNVPMH+eG8SayXIuzuka5t5tKdRgQSyqurSXYkagTUm&#10;T/TCEDSImsgg9BjQtt/c2o2l20SFtKUcFLh09yaptAAUodMTXM4Uyk5ZifhBznAV+y3NlYR2B0Ir&#10;22KtqRxqy8M4JkYX+GufT+ZnEvSipZmN4FYde1mhqkz26tQInpp+FRghJB8BnhOkAS6LW4QmdR9O&#10;ukduqJ7Ykk1NMAZjKK+U/biiVv8A0tHqW2d5o0qhtWiZ1Kq0mtcqUwoQG6iop08wf6YCBfQtYsXW&#10;MsyfPKhivzAKRl4CRTBvkD/auM6/lDOxKl9Dm4qQ+ozSV+Zo/wApMyY+GDSojzI/hhesCN6SLqDQ&#10;O4AkAglVBDLIjLzB60PTBLIkdB9/3DDa+nxAvOrEEt/qFQS0BWEaDU0UxSMIIIz640JlplZV9No0&#10;wgBYqx1UcgnKTmBlOAAZj+wjEvSh7eIiWluo0ltSrcFwM4bRUlQK50ifhh4Gv2inh92J6QZzeFm2&#10;2hjA0v01yyrKjvAiAM8hNMLapnyB/wCmKM7x7tbKqdUG7qLKh+YEdxcUKgH7ThkiD0qZrE/ZNMTi&#10;3PwGyt3PVXSC2koSWUtojVJZ2UHoRhfXGdvzxVa1wWrqCSLYXQEVEPzNJauRGQIPhOFTSOkzjoil&#10;vLaubpixLB5JYGSuutyZmIEAxnNMF4/ZjM/NRKW6EhQjAC2oVrUjWYIJCEHynLLwGHCBoM5CSD4T&#10;UA40Kjabi5c3vpWTrW46KfTCy1wKQ76o6RBaYr9uIt3c27CnInODUz0MeEzgOg8B9P8AlPcm6UXF&#10;9DZzW64a2UAIEywEkCrU05HFPuN7cuKdXYor/wB3ywBOJiToPSvsz6VcRxN9DsAOU3dyLdm56C+g&#10;UDeo90BgRpH4jqg9DU4rrl2QpJoYoeniHjPyxR3Hg+FvG9ufy3tXtsPzLltACV9XWG2iPCqVIMs3&#10;bmDhy0ES2DRSK1P2gt1+GAouducxv+VO1uXbu/2xKAtatM2i6z/mptkBzggMFooBiMIu7sMoRT20&#10;BczWK5/zwE/hPp/vrG9PLb1PUvgXRY2MpdQBxos2xa7l1L/7kAJnFfuLxCGG16h1qT1FMF5tdh9r&#10;e3DudzYS9x67J9sO9UDrtwLzG1fuM0Fu9Q1YiIyInFTcvaxpOmoJaDEgk1Hl0wdZ4sXOXoPivbK8&#10;U9vfbc3HBf0tkLmlhbS0isiPdEHWR3Sc4GK65u1A9JRLTAE5Q1SSOpimDq65sPZe/wBw/wDue73P&#10;pWtK3zdZbahyLPdYsWe0raUN3lZrXxOEX97dCizZUF2A1XMwuqg1R1HhiZSayXPrUng/YHCvv7vu&#10;HntxdtbS007TZrFu9vGsaSbm3YiWViAGJMAfxprtwbRbsaXLVNx5JU+Xx8MZ2+mcNdXd+K4277r3&#10;HFqRf2KbbRZt8bswLaXLGkt6js4NFGpiTUdIxnkubneXnt2AQpk+u01LVhR1FYAxznTi81qyTl3z&#10;c8f7f9p8bt9/zg216+kJb4u2qaLS2BAu3SB2khEa6TmYAyxfWEt7RPTRQNw0+reaKDTEEnqPDpjr&#10;JNeJ6M3N5rhnP7vf+898vIclvNwfb+2a2ON4vbKUu3bou+opFq2KW3UjU5qSs5YrN22v1bO3YNdU&#10;n1NxAICk9wDCkxNPGuMXe3os4ua6d7U2J2jbHlPcFs7bjdxZtLxPt3Uxu3bvpmLl20YcKDpLFjlP&#10;wwnbbe1tkC7YancF7jsJd2rqLE5zNI+GJ3bei256nec5jkPcl2/ufcV9tjY21y3Y2G0s3Cm1t7dg&#10;Es+kAgqoWCxEwZOWJxsRZfcXHCsVLxQEajSZ/gMXtxM7XlljE51bnK7PgeN2t3dbX9R6S3WRCDet&#10;JqZC1sKTJDEvJ8M8Z67vG9U2NoNVy8SjPKlVGZ1ESchljOsz9V6Rvt45d42PtayePscv7kVNvtuM&#10;Qbnb7S56uq7cYAIbKA6SNUHUZHh44b3CWbCsoQPuGjuYamc0yHSMb1ztt8o1rbVhxG45Tld1Z3R3&#10;R2nD2rjatvYBs2rCgOoW5cgSGLBgTQNlGWK7Zbkbe56job24uUt2bMm2hMGAvU9ZxvbXumIt5a73&#10;Rwzczx42O33I4vg9u2rd8nvCibvcIqMj3X3LfIiAafTXP7cP3twyOLm/tjU7D07IqFBMS5PUyJH9&#10;MY7L11qST0VnE8Rt91s02HtDdl7G1QnkeTpa9Zip/J2ontVSpYt8xMZGDhu9uUVbd+7eKWQa2V7S&#10;ymtcoioA643rr264WTEwm7Dhd7fv7vj9nx/6rkjai3yNybttblokM6Bp1s0q7Nkoia4sEuruSl0L&#10;6GzUKbSAhTcVVrI6AETjl0mJzfVnGJidWM3PH7rgrF/YJuP95903718bzc7gNfXZbm7c7XygllPy&#10;nM5dcKTkju7d3b2GCbZJR9wQVAeKhFJ6VzpjUxJizNTtxyi7n2Ha9vb/AGXuDk7d3ec7d9PcbbiH&#10;ay59Jpa1ev3AO2ZliRlQGmFJfXdr+g2827KKBdviSyrEsJP4j1xOOt/uMY5qPueL3Hty8fefO3P9&#10;w5Tdvo43hroA25vXLmi0AikkW7ZEwR8oMCs4hNfAf9DxYKmdLXQSfShSGYk9fHC/Hfr/AKV5znbq&#10;1214a7esD3T78Nq5aW0XsbG4io28uLeVrdu1brChaIYgLXPCbzko2w2QLX7k/qr8DWzSSSzE+dfD&#10;IVwkz9W/Qxzk9xu2t291a93e49wtrjNuqpwHFFrnoraW2qJZtW1UHSYBUESTJJg4rvRWz+Vt113Y&#10;BuXM+8DMk1z6HHWXMzGm3XlL3IOu95VxtthrI22z+W2bLvKqqr2glQWNzL+AxW73bWLI/Ubq+fVG&#10;krbibhjMD45UyxWubw2Htzm+W5K5/s/AcWE2Nz11ubwk29urMYRzcAE6FknVHwmgzW5G63V5PXPo&#10;bMMAu3SQ7GS0vBjrGI1MOz8P/s/C7HcLxyf7pzTW9V7lNywdLelQiizRmlSuqRl0gRhy3t93u3G0&#10;sTbtUkogJa1MGmSkRBH24zPzX+CXE5Rd5y3CcFaPPco4v7oK62k3LODt9yLfZDVJRtUyTBOeJu4V&#10;OLI2+1UXNyAB29w7oVmYrmAM8a6JOblm+Kubj3qr8zzd07Th7lybS3Zs+oLEm0lu3cyZq6RkR41x&#10;I2lndEfqN0SGJPYKQKNAPnOWM3Xa3PwS/JU81ynAi63FcN6d1Qi69wWlWEtYCsB1GmST4/DE25y2&#10;4tOjXgqW0DBAzBSSfkYJQAGhBjGbtj6LEnXEZ/ZewOH3NjdLsLlzdbrctbe+bdtrwVUIW5ba8AxZ&#10;gxIZQfjiXtfdFu7eS3ck24ntiHYEyD4DyxZ458S6cMvzv0O3uy4rc7rZraG6fXBufNtrQANo2BEF&#10;1MQ1APsxrBzD70gIxtba1DDJXefLw64nk4kwz2yfN55X6U8b7V9Xdbjb29/z/IC9buk2/U2u0Mgw&#10;w0klq/MRqMzNKXGy5F7AhB2FYBOmsmS/hM/0xnXbHDnY5J7y+mvH89ene7hfU/UG41hGvq1lrCRb&#10;sgrpZSSahTLVBoSMC1yT3LrPcctbWSBIl48ZrSIH34TemBch9NbGx4Xa7LjtjZt3r6iwwSywtbS0&#10;ylY9NPyyzatT0EikicNryO43+6Nm00WrdXYmdcNqlYxe/u4i4xM1Nv8A049uexfbR5blNtbu8tu0&#10;Frb2xZCGylxPTaxdW5MpUEqsionxxoxv0bTYtmNOkF9LAw2VR5zjpmZw53TW3NeaN19Pd2lzkfcX&#10;Jqt/cXvVfb7bXYuItywYPpWbtQCoUiBByg4urG/F0Lt7dFjS1FaSaGNOXliuW2nbLb/B519w/Spu&#10;H3e5908r/wCTuFD7vYKrGytm0qteTatbcSVQR3EnRA0schYfrvRVbKfMw0yImVpJPU+JjywY7bju&#10;9HJj9K35/fbr3DyjOtnb37d5dvdLW7TJeteog0iukDKlIma4tNkyoocsCznUSagmKYI4Z9TNjur9&#10;5uM220vW9tsLf6O1ZS2LQFh7pcMFtAyonsBM9c5GHn3QVtKVdmkRkGNAZ/pgM5x30/v7jbWt9yWv&#10;b8Zs7dq36dwEXriIuq4q61WGcyCxPWFwsE2u8mXunUzGokj+UYCs31se4j+hsoLGy4aLfH27SC2G&#10;trqGqAIMkjUzUPd9rj6SNZWp0lRPQUof54Cq49Nwl48Ts9yiWdu24G7vKgthr5XUbZAqADKmlR5Y&#10;IBVtm9fNFJhTEwaAR1+OAk7jkd3ud9Y9ue1duXfcW1/VXraa0Bt2y+4u3GY9kMdWkE+UnFXuNF8u&#10;xDLZtyVBByAgBSTOA7h7R/V+1trtNjsrlrec/wArat2NxctXoFm1ef1Lh3Cr2iAZEmlIrTFJvhau&#10;KbrqCtsSqmgSnzTlJ88HXxXntenPpfc5Xi7z8XtNzuDyPK3LdvebgXLt/wDWw9LBMSLdpJkrDN0k&#10;Ywu+2p3rNud0GG1tGbSsCZZR1PSZ/rjFm2e7V6JcdH0S9he4LHszbbP2z7avJufdfMKRyW629zvS&#10;1cOoNbWGDFCtWzg17lxxv3Pt7vJ3iSPR4/bklLSdql6g6hnHWfswnfn6no16cvp39GN7tfZ3FWtu&#10;26PI+6uVUfq95uNV6+UYDRpYUDGo0qYiuLn6e8iF3Y2BQjZ11SNNs21r2j7SfPwxq2TmseSZmXKP&#10;3keyX33s7e+69ndDe6rFueLKsX3W33l0QslfEqoXMahWcdd5DgLV+zcewYV1LIFBChSkDLMYnbM5&#10;jzzyTuufR8yfp1+4rkOL5ra8V7nVju9k9vbb0X7lt9yd3auzfRbLH8liRXyMitBw73HwdnjBcdZv&#10;bhtLAwQgIy0L9vj4YlsuMfF6tdsx9gPo19T917/tbW3cC7Dj7NpkK6v/ACrlogEfqWoVWhMgRMwD&#10;FecruuXKuGW5oUhLduuqrhWhMgY/rjXzaerX4j2gLtooNv67Br13cQAsCwbiKbwMmviZBjpj/9f6&#10;BMO1qEgRNQYrMV/pj6+/SWvssNdu5q7rgZLRZDa9TPWSEqVAjUYEUrXAKiO0ARJAmZHWNWAWt65r&#10;03HuRc9O0r+mqKrMTFFPzDKT4CtThpiQB0IOU/NJ+Ug5fDAWFm2h9TRMRDHRqFsINX6hLgbuQGOg&#10;EySDTBGhA8ZJ8fgPtnLAP2p0uVAEOqKBrLAaiGZioIFIiR8fNJAGlZBplUZHpOAlqTpuXLRZbxlp&#10;0lgKEDIUYTkfGMJEyI6dZgwT0JwDzqSCjatN2os94thUjtYCoU9zT0g54L5hNKzBGVTlJ85nAPKf&#10;TuhSGglUaTpYpZX/AFlQUClT2T8ThBrIgRnGY8KeeAlpbCW0d2u+ougKyH07kk6riNBIOgEQZPiK&#10;4IjOajqQ0wIzzwDtotqIQhLltuxWtnQLk6xpJB1DTMfaD44TEfyE17QKCZpOAk6mbRLMUc3GYk6W&#10;uMWo72UFdGZU/AYTSBMnp1yPh44CSsnWNOnUJIVQUYowKM2kzGcIOsCIwkwT4ZkZkEDx8cA8GcAy&#10;depe4lVDDU/b35LpzJA+00wgr4AH/tMCSaQc8sBMVz+YxLjPUUBc21siGKgEAkmsj7cBqZgGMqEg&#10;noaYA7bJcJZPWKkOLgFwKRbK1VhSBQFvM5mcCJJ+QRSJrUTX+hjEvQB2NtVAN59S2gGbVpj1NK+m&#10;9Qx01ZRkaYb+WkGBNTlX4R1xwaSCXuFgyrpchm0Ce1DXWGBKt8CZz+BHIUg6YEj5h1pHXASE16m1&#10;AmSLlwqWuBbig6ArMY0wZBXrmCYwk1ETmIpXP8RPllgFWZLa+6S6MgdQArrQpbSBEisZSI8sJIJi&#10;K9fOAIP9OuAnW7ui2z+kLYQhWY69Ot21ypaGMkVApEjrgjAjSPGnUn/u8MAq2bjB2uNpNtkgaqqx&#10;BdjbJMHXpy+w5VLwkR5eGAk/52Ba4Gn0jpYm4xUagUU1BCx1+/CTWviaVmYygDp44CYkhVNtT3IA&#10;1m2g1opBBdnIinQEQemEmT4joTSRWTBNROAcAFoLAdyxAMsxJANSwY6W0x95wRUASCTGUVJrqCjP&#10;APrdV3ZLoVNSMrAhlCqFKO+hwNbCTkpFIrgog0masGBosnJf64BQZp1NoRFItlGDgv8Al/8ArQM2&#10;yVFrUiKYSZiQSTTtyOqKN9viMA8CocAhUUkszqxYhGY60cAEKcoU0BnAEjOD2wTWJEgwesGmI1wd&#10;uaDBWQPUQ2wFkvb667ZkDWDqiRAqa5kQfArkCCCTUQST/SMRo+hDlCLnqEkhCJ0iDqfQgEDSRpMH&#10;rIEYUDUETkTpXoYip+zPANx2sspqVgPVuEuHkFjFsCpUsQQRn5DCCG8TBDAU7gQYMx0wTqkhlVrh&#10;0o0MjHQxFttQ7AoeKjrHXrhMfNNYFKZADuBAz+OKk44PLcI9EW9Rtyx0htLMWaLTK5qoYUIYz1wW&#10;mhKt8R0kGRIHniNFtenTNm2t3ULiK6wSmkyoLAQdM1AiRWc8JMkTAYNJlZIEGv3UwEhGS3ALNqRw&#10;oFxiLlwM3a5BkrOcATXzwRB1ECTpkEEatTmkaicprgFaybNs0ViFCsuu1bFsue5badakGk+OCIAO&#10;Sy0kdpJDTHSopi+iepxLjAatNwpakVuKNRUaxpntIBJ1HoKgVwwaAkhiTTI16zHSKZ46z6pNfllr&#10;5JyF9SFSIUgkpkoI0aDcr80kdvSfDCaCYgBizE/LJjKv8cb1vGKQbkFVZtZCoEtZ3FSsuY6KY65A&#10;SAZwiv4TB0zBoCYIkfD+/GlPjSxhkJE00KWcmBIMHqYZcukZxhvTBFQc+hBE5U+P8MBMW8HQhixA&#10;Yeo3qDSNKrp/MUTQV8SaZ4SwAykBSAJp8piSf4HAOozXGuAAEPqDi2NXzQcqEdCornHTCZEdtSJq&#10;8SYoCSMA6FBMXGYpcFqTYLKGZhEoLnUCdQ6xXBCZE6vkqvWpn5R4fDASCRDW0ZUb1la0+kCSBCNr&#10;IIYPRiCafDDUNJIAEgEChUHqdJywFgDbKKl0kvL2jIYXCQVi2bpjVJGcmCPM4BGYhakiIIMikjwG&#10;U4Ag+uCoIICgVGlAzatJAmWJBKmKeGWI5mhJFc5qRFIHT/DAWdonTAQnSCVQFlRrjkuda5sBnGRb&#10;Bsvdmwp0EyagLn4xgF7e8NNxB6LKGTT6lw25oA2rSDJqSIjzwkjOfGOhEgyZyBwDikFxmVFvUF7l&#10;bulVoCSCCYAyA61wJpAMH8RIArOWrPAJHbdJuSFKgJGpyABVimU9ZGYk0wjtMCCAxkgytI/CAYH+&#10;OAmI72gG7flJ0qQ4Rmftt3SwlgoJIHTrgELQ6oikZwIkiTM4B0ahrEO5cqdXaLjXdOlS6ioVq5H4&#10;ya4bpnkDUZAxpiIPn1wEhQwLW1iV7LgJNx1YstSxEzn21iAcNuBOmPEiflE5injH3YCVZZgslAWV&#10;wxNlSWMSwZZzKVLEVnKmDg5zp0wRKhhI7tQnOlBOeAba4HUFfzAZRxrdTJNEcrkPlkr8vXM4S0sW&#10;+VZNZliYOqPu6Z+eAlKulLRFtyCiqhDBAr/I7gtnBzMQaGMIIAMhlUmGEgyRExqPWPHpTAP+oEEa&#10;Ll3S3pMwKsLbh9J/LB8eq5GpAGEtI0xBLdoE0EnP4eBwCxGphLhZ1agIZmAr25kk/NJr8MFkZ09C&#10;K1oZBaB/DAOVuKoLqO5GcgFFZg2o27dxxIrmTXpgdyCIIERJ7TPQiPHrgfIastzu/LBD/IwLD5qo&#10;ZNApyM9PDCUntMqSQaAUn8RFPDw+OAkXGVVvUKaCkggMaEG2W1EClOlchhBmhqZ/7fwhTmAfI4Bw&#10;BAJBACiQVdmgkifSLCoI8fMZQcEsihpUwBqM9Zk/ywOSyEadKs0oe+FthNAKXAAtYM1nzApgMxI1&#10;KcgzyfjBEr9uAVbtqp0XpX1NNkBQAPlADFGzqAS3TPywmsSASsTCksQIgEf0+GAcI7tJYK1u4V7w&#10;toalgsHL9M2+0DBEBczqZTlq0yD+FR08af0wDlv8wHRFuzcGZtl9MDUGusYBPxichg9LGZiSFoGn&#10;pUeEeeAL1VRlIFFZl1aClsXNWrUigE0kZ+WEMGigAW5SFiJnLxwC7ZthgXZ2u2KjWp9UIAWMlTpB&#10;M0PWYwnT0Ugll0gtOknwAPjgdUrWXlnDQtzUFQA3AKyGcQAB1IHiMxgNJWAIyB6Aig1DIEeWAJET&#10;Wk/mh2drZEyCWNwWrwnUrdNSiDgh0NPmFaBvljr9mPLipzrcJESCgLDSj9sF0oxYudGRUzMzGdRg&#10;mIJ8CK5mSZrAH8sRMWF2pkqJeQo0qEFpAVyhjOeZ+7rgo0zJAOmKCBHn5+QwDhZRUJM3NQAaXW4A&#10;I0j/ACycyBGGislRJ8CMwa/KYxY3p6n/AFYtu2mg75AUMpAjWGJ8M6ROWCIExMVEQAKihHjiunBV&#10;osVICa41FgS1FYBvmJgA9c4zzjCKqS4jpTTn0BMUHngHgFKC3N0sxOlZ7Dqq1oPMmYUCesmDOGkn&#10;V5U09xM01EmenlgJ12tme4/M12UA9NkOnTQiWNKnr0wdRmB3VUgkkFjIGnz6YAlQm52yfTh7gJHp&#10;3AoIfU5rQn7PDBNXrkx0kiaZDL+OAdthoIXv1qusKIkkagzTWn2ePhgdJmfCKECa1NKY7aflQaN/&#10;qIO0FwslQVYxCxSikzJNcs8EZ0sBUVJIOmMwDHnjQdorK7GdIhUuKHPcwdlk9PCenhlhBNPLKgoI&#10;FftiBgH1hnldesE3BqIlizQoYGaEwRH+GEspz+b8J1QKdT4x5YB5WQwD2A1ldQBiJVQJBYGK5Z4b&#10;YDpOoiAJH4aatUiaUrgHbRbTIACga3kMSdZHYLajKYNK/dgRC1GmohZkCaEzEDxHiZwDk9wOsOSr&#10;MzKIIdVlU0tma6WkT8Iw0w7lEgqpOciIAAWpy6mPhgHrcMGDAgsoBKqGgknvEA9wBgAmKk9IwRqG&#10;AIJJifCkiB4zlTAOAhtLaWRFmKlta2yLZBDduUgmTgiWaD3ajOsNIMtWfCPsrgDVLduZNtVJ9NWt&#10;tKhUGooCPxfhBNJzrhruHhNYIMiCKCnl0OAlg2mGlVYgCBQKW7e4w1anJs/DrgmB8umc0Xr/ANMA&#10;7addaagx+ZSQokEodCMDTx7hnGE5nqBBqanPOP54B4OqhapcEVUsFtktTV0hQTAHiYwnTlkGg/Lp&#10;yPh1r4YB0kiC8lWZNSkMpUiS0KKSJp8a4Ksj8IqBQEAgzl5xgFrPcYJM6ywMMARpKiPCsmZnqKYb&#10;GRJFMwJnSsGlevXyjAPMD2gaNRKyxEB2yADCkCk9STXPChDBRBgnTXouUEdYyjAJYEPdbVpOkODo&#10;ANwmoKkA9O4GgGWWGiBUmcjAgEgaT83UZ061wEhCwCiS0ASQ1NRahBAgkkHyoRGErXTAkd4hdXaJ&#10;n5W8QDE4Bx9OpiZkNa7nIlywglHAykjIYbmhLRWWYAmhJ+QAwImZ+/ASCq6kgQRpRX7Vov43IkyB&#10;BAilQM8GTXtAgg1PcZWuYMEGgymMsAEVig1nJhAUqqkN2wARINDSaHPCIotWGoks0apAMAEDqD44&#10;B0H/AFFbSdMabQBAgwxOsn8S1EdcqZpGo0mImMqg+fUnAOBu2dHqAxMBo1QDpGWXUfHrhBoYJEmh&#10;BjoDJgZHKcAtSuhXUFk0roZZ1EUjS1NQ8ZH88T9hyF7YblNxaBHetB1jKvngjP8AuT23x/ufiN1x&#10;W/K3EvWLisujV2tbIZYIgFZMD7ces/YPvG1yu3t7e6/5iAA6iNQcUMn49MHi83i7b3R+Xr/ka/ZX&#10;d9l8jvPf3tvjAbF25dO7Taoy2bu3c6rJRFmYFSQJJMeGOtI5zBmZyFNI+UyfjiPM+JfI7RLamzuL&#10;Dro7gCHDG6/YtpEr3EAlpgCmFFmmCAYBnOD5gnFEPa7HbBDoeNVxVS5qD3bbzouDUOsCagGfDDin&#10;VPbkAekExWmArd3tjYQ3lvK35rWrIUqt5bRhV1MIBGeoj7SaYORMACT5dR4g4CElrcq+u/dvNYVm&#10;tkawXjSNQt2VkMdQB0TB61wgZmgPh1yzkfywFhfVlti5ev3GQFdaC5ZRTauLpW4vUxRSsiswJwrT&#10;SokZkEk5eAGM90ET/cHfWEv3n1Ei2FVbXp+o0WgzHuBBJU0PnGC0pTszyxoOG7vCbn/vSuKgUre0&#10;IpcEdp0a8jMaT/dgG2DUCMuhqeoPlgH7HI37IHq3DdrcS8pdS+3BANklRkYOogeJjCTak1FAQY+A&#10;pT+7EzBJ/wB5DD0fXNxO60hUC1rBaSABESsTOceOHQojL+f2UOKKHcb65cF02rzqVuqjawFKtPfo&#10;D5jNQViSJIiuFD4f4YzP9YqmsvuLjOt0aUNz5AEAJprBOdTn4TgwY8D8RONAv0pBVlf1FQWgwRqr&#10;3Q2kMYzH20FMEDQ0itadfjgJV2yoKrd9W87oUt3D+WhQDtDr1jqMhSMKgv5wIrlAyGArjfs8ebuv&#10;uZ7RJGlXJa4dN4waldGUeGWCIYfMQT5f44B+3d2m6IbbbWO1SA10C3WNOkmsg0qYIpE5Gpkg59MQ&#10;Qt3YRbbuoCKDoNt80KtBAPwA1CtaUwbkwYIIpkfPPGZpPUDh7Fj1rXrWyzO02x3KSdJBLFaiTAJ/&#10;ww0tDUHrQimeNYxMQXXJK25ddbejbYsSnal5tKAPdUCumRpCYdCajJgSFy8qjCdBSfrU2aehtwbI&#10;VLqJeZ9TJrOkkMcqyWocLJC0j7ugxRX2VG70sWYEEAtc7tQLBWJnMEnM/ZhvUWpOfljHfBZXNulm&#10;z6qm5qjUrZAsCZUyACPMUy64MAVMzHTx8T542GW3G4vLoA0IVBVk/EFEkTMAmYI6zhcikDpl18oG&#10;M9snIgraJYaqlTJgQqvI1BlFSPjhAzoaZkAxn0xoTXVAFR9RnSoiSFIGq5DdSBmTT7MKUGrR/Oam&#10;K4xbLjHxEO9uASljWEbtjuGliQVHaRBX+xnA0gEeXj8cXbrAl7l1rUF0ZTcB/GCqKkNLfiKk0P2e&#10;GAVEE0B/hihy3uCQoQ3CgYI6yV0tqk0H8B9uACcoMz40+zFD17a2FtJuGcBTom0iqHUmWNwE5t8a&#10;5nC65CJ88vtwFR+pt27v5pd1VNQNsadQVtIGlYk/DCCtQ0+GQwFj66+mdI/LRIUsCQFY/KgasTlP&#10;XBhRM9f7DGNfyhBuOENlSCGAJDLkZMBmqYzFKzgQM4ri6/lmQyl+4x9ADUinSzzp1EVNuM/GDgpB&#10;OcnxynqdU+eHpf4h8+pbTWSFBB0oQGcEdLZrIiaGs+ODI8Ijwin34sswE+sAut2IlSS3cdJAkapi&#10;Ms48sABhHgM46U6/bihDX7Ny3JY62KMoZQ2qmoqpGcDMeGAUAE0EdD9+Wf24AJyfbctuHVGYKVbP&#10;sbSSkxFI+8jC9OnoBTxH9MToKl+S9chNSkJcZGDTdIhvyNTiAC2UxTAAmn/SPPFDtzdpbLC4Smgz&#10;Ko4UE2xC9sajNZ8fHAKGk0FIHU1pAwCttylk6dd5VdiVKglkCzDFpByoa+eDCkyJjr5TGXxxBX73&#10;kVt3RdtFbhKi2CSarPcxDCYFCkYVopJI/nhmGLehi/zR1BLSvbBKtT57pVQzKFWkefScMXbtuzba&#10;5dYW0USWY6RHmT54WS9Rf+3eD9we6+T2fEe3uJ3nM8vvbqom32FhtzeaXgE2kBMQRLdBXHC/qB9Y&#10;Nj7fW5tOOuLcvspQXBUklfwR4dcJJJiPV4vb3b6t36Iv2A/8NnK/UQcR9QvrftNxt7Wuzu7Xtq6z&#10;rtbNpLwa0vJkkG4SBQLWammPHHuL3NynuPd3NzvdySmqbdoO8amMFm8TSnxw9fm9cknEfq1+lH0e&#10;9jfSL27svbvtHhtrsbO2s27BeztrCKtuwIW1aVaKtaxQ/N44zh7jCg59oOo1BmSPPCdOWnVx2gXG&#10;uAGDLqVKhnUoE1ZkjOfCnnhRJDAkmDJIIkCtKDP44obX0yrFUXt0hSjDU8iO9mqJy0+fngmSQSWJ&#10;PdHbSok55T4ZHAKtuAV7QB2agbipKrIExmAeomI88FBYAtCwVGZIOkQ1cjXrgFnQggBrmosysAFa&#10;Wb8s0BIzyNDQxhCkjVIJIJIEfMqmOkA5mP8ApgHCAQgQQpXSSaFWYBtJY1kR3DKuFgkhTMGCSJOo&#10;r0gffB8K54nXhDbFVDSZGo6WKg6clbVPkRUCTlj2F9DtoF/TushCgIqGNBqqa1nCXP8AB5fc7YmH&#10;5p/+cL3Q+1+lfuPaTbN65cWyrEvZZy7RptBvmyIAgyfiMetgcvh/LGb+eVJ+V+I7dAvfLC2AztcI&#10;7pJIGsqSsyQaAf1weNiK50hyw7mQQZjU1szcYxEaDnPxwMBEmunUoBUGGB1GRJIc5g/1wMA3/HRV&#10;pkHuFNBz+7AwAXRRozOr5hLd9VIM1I8MDAOlV0m4VGnWAQCPU8m+H9jgYBsUBmCAzN8ayB5iKU64&#10;GAa7iYYEEAGpI+aSFNaEjpgYBw+ABWQyMatqnuAUeUiuBiBeZCuoAXyJAC0Mr59RgYZ5wFWrWqWq&#10;BUsE7y6ikIPAic8owMUWdtO0OUQ6GC5uzQT220ymJmueBgCFi4LrQbUM6xcJBJKgwi2jT7PHBNGR&#10;mD1HSPHASrIuETplQpLD1O7wUA9Zg/DI4AIzy618zgHWDFRVWAIRSECywMghM5igweAi95JVIkIw&#10;RydQ1W8y0VJr24IxInPp9tMBNCXVQCtVhxpUgk1J1RXxwkz0BNag9ZpgF10nIO69ukFiDbq2gHoe&#10;g8MIJkmTAM1iRC4B6zbIqpVoIEzBDNJYzkBGUV6YdXIDrH+E4CHo03SwVWJuTUFSsmAYnIjqc8A5&#10;faP54B1VUsQygkoddWjSKySMm6z5nBCM/E5x5zgEEOCFJApOn5WA1UYmuY8PDCXJHj4gCBJyPd44&#10;BzbhmgMugkMHzIhjQIp6mDTP4Ya6Gp+X7/jGAsgotuSylQAz62E6CVlX7Zp/cMGZ/t49MAk+nFTL&#10;hqCo0iO5SfE1wodJg0pToSfGlMAw5bU0atGqJeikrBpEGo8MJNWM+XifjI+GAdRT6VvSo/1DJBgI&#10;euotn5QMqHBlsonwkZx0nAIVCGuC4BpJLadRGQzQGpMz4CMOV0yYMDKc46k4CCf9WAGA1KtsaWOq&#10;saGiozoemGyZOYyFMo8owF3tNuSpJUpqJMju7QJ1EN9lAcsFgksvQPTbXJ7tKyJ7ZzagbI+Ak+eE&#10;gy09NMfbOWDh/wCnOPinwwswTq0pWuVYEeMmAK/yjBXMh8f6YOnk2xriE7NF9R2ZT2rEotXBXtJL&#10;dJ+afswvBvW51lqNuLbB2QC2NIQkKYAPRlJJzoD92BJg/b5dPHBUN0DGCCECgipYuFaoWYy8Dhok&#10;hh5CB45dcHl2/NWgsIgsoW9PK4QgJJApphVppJkYNfEZ/GemZ/wwb8X5jG6KrbKIGBOnQVAZSH+Y&#10;Ia0ExP8A1wpqVgH4g/ww9F8suYjbVQswEkKCCkq0TqJhsh4DplhPqeX8cY745LNdtrW2dLOygEwK&#10;iclUjOKzOCQyT51+3PFlysvbcm9xY9LQocIpWdKEghlMutP7sO406fqd0sqKFtzBKMoYq2oGXCVa&#10;EPln9+CPT4/zBjBNPy7HXt6qIJCqdIPcQZAUlpEdvxjDTQwFR5xT8XScHNP22m0pqEJWTbKEkh1h&#10;WLigEyJHhlgRlFfGhpWmC+pq84c979oJRfSHbKgLq0mKSJ+8YdInw+3p54PTt0VYab6GbgKuDBYA&#10;OJ0tpEGnUt8BOGaxM0JynM+MY5Y2zcfF5l42n8sArp9MnVcLAKegLRWDIPifswQaPvB+7G5mfmQe&#10;42t06TL5AySWAJA163BjV4DwPTAJ7jHQwMjlTGezPIl2bWqyix2suo+pCqszpSazQiCMNtLGZ+w0&#10;MjyONyYmBNFtLNvQVCMMgGkE6QCzRXr/AAwqaGaGhA8prUf1xO3UI9OGVRKkhmrB16B2fOSfEx16&#10;4WIpBmR4RmMhi8dBDvMtpTqUqVuW5YQIH4QqjKomQagyaYIgdKx4/wBJxi51mJzlUW1cZ5YXFGkO&#10;dJBgyNRA0xqPQeAwpaT07Tjc6RdPzz8UK96hLEEPDW1Bg6dStKgT9/lmMERPToDTy+GJtcThPVN2&#10;a9twSAVBIdDDMrGIZGzrWIB8cBad0CaTWtRljOu1ziktnMK3MMVAMETbtySNUmpeswciTTOmHVae&#10;kf2yx0W7bbTlVC2uruKmQNIhm095DMIzrRaR40wcjxGcf4Ylz6MnFdNDqbRYsSQxuCLY06QSa/yw&#10;JzipjLznxw4b8f5uTN7SACAEZoAa2us6iKMqjKSM8Hit7/nhmyNK3CoMCTqJcatCyaZzNaeNcDLB&#10;u2a/USFL3F1qrJ+YQASKghYK+KiJ6YUoHzSOtD1p0ODUmEDePN1QAxmFVkiNIMV09amOhwg105TJ&#10;JjpIxPVx8n55/b1WW1tKLYLZ9yi3cQjXcNApC/ZmYwKf0yxXZFuAy0qV0wSw0sRpGoNJyJpTCjAj&#10;yjoPswEK3N171ySAxkyWmAZ1+H3YAOkVHSIFa9BgElQ9AdY1GGKkNORKqcp6fZg9XUZHPpMzBwBJ&#10;Z7kQhgtNCtJ0aD8rFo/scJwFlbI9IhUZlJYBjOozVZiKGgmaYGASVXLQzjSoTUFWGaoWWzyODrGc&#10;5/Z9mAjqLYuONJGplDO3cCsQaf5gfAj+WCwZ2nr8EnbspgSZkDUdWgAkgksciYgeXTAwZ18ndcUv&#10;dKttUaCNJB029LiZ0LUita/woMEDn4Dr/HBy3x3cJm3d7i2xpYiDWvqFT1CZ/A5dTg8Ho1/LETcs&#10;nrglC86SzHNgyx21HhUDpgZYM+T8lNWiPVUd9DVGJOhUMHUT5HxywlflH2/zxHPWds7p1+Cdd1F9&#10;AQECAQz6YB6LJp0/hlgwa5T/ACoIxW9LnPxyibq1oRYYKO1dABBM59zdaSYwpoJy6R9nhODoh7Y+&#10;mKQWDsdUShBHzBjQA5VwRqJg5j4eM4AnUi8xQyApIUGSik/J3ChBj7cOEQKHKsCtRSa4CCrCZK9r&#10;EIUKxoWfmMZTmvj5YJDEzNTIpT78AvdLq0qoNIU+k+omRnIrAEdc8M3hUTE+UgTOUjrjN/NHLy9I&#10;1Ht1gMta61LMSNTwoIBBPma/f0xBaZoOpqen34tsnVxdc2TKm1Wr6wpGkEE+mppqK0p0iuEsSBnW&#10;lcjE+Aw4lyLTapbuMHbtGgjSyl0ZikwA1cjWvjkRgxUGIr1iCWjMnFDTTIJkvqYtbe4T2aoV1kn4&#10;Ga9cMkfdl5k9fsxm/mgu9turdm0hWLm4B/LZPwJQqoUUkViZnEbQDcJppBrJE0FRGNDfNvrtvhks&#10;HX611NVsSUd7dxu0Ww0FSpr3EGKA0w8DSiiaVEkH4+EYmcjN3GL3HdjcNtSCltxF0DMoWYwfxTOe&#10;eGbgNAIAaS3lFZ+89cUaPhbieru7t1i42wW1YuKdbM7xptPNH0ADTBk1w3cntEHIVNRPUE+PXAXX&#10;FQRunuOVdnNlSSq6bQSf1FoMDpT7znFMhatHUSehBrn20EeeIE89zDNsrO0sEs76rFnQTN3VD3HK&#10;gxBkj4eFMTdEAyACTJEePWuJxtBy27yL3N1KXL1y1trTWLQDkaSiDUoKZCdRnwwsD5gQZGNCLvbt&#10;ds/qIwa2U1a9egltK0NMqwOueHBNJPxEZ4CjfQzXU9MFQB6dwuQjF/m0Ba16/wAMJfL7RgHti62t&#10;ygkiLTobtypb1BGnQwg+GVYrXCVEmszWOlInPGdfX8RO3GtAt1CuguNRJ1Mtyc3iuUT/AIYTln/P&#10;+7GhNcu1tlW6Tae2pAYMCIMuVIoRNRkcG2dJFBQ4zc9II+z7INx+3Wys6mjFidLOs1kyMs8AA1pO&#10;X2eFMJ3eoau3lW8xtymnXpYNJYgGWLZADIxhQESKVBgEVpWp/wAcaEdpf02YMQjKpOrtZZiE8/44&#10;AGqprSPPOcZ2/KBuiUJtNrDC4rRqOkSIFRmYqYMmMGPnnKR1+GNBZY/pFt9pa2GIdQQWPyhQk9sz&#10;82FMKV6/w8MsZzJRWbW6EvMNbsqsQyUIDaizamPUzH8MEikD41jF6CTyW5QhrlCqNAUDVd1ADUEK&#10;+Gcf44V/b44og7i76llV9Jla5CkwzKp+Yj4jrFMNsJPhTPznGdegstqYtLp1EawmorLGAQH05gdf&#10;PBxAoKxU5muYAGNBbXgxUMEcK7ACSsEmNZHlnTxwvAU++uhFJ8delqDuomgq0iKnOkU64OJywFKL&#10;y2AzOANFxXQBmCoY1NC+XTznBYDQWL4dFYEN6iqsKywSM8vECajA/t8TiWS9RC3Bs27uol3dFbVb&#10;Vip0FoLaWMd1VIHXDgkKRXrIgkfE/wB+GZnAzz3bb7tQrf8AuJSS+oOSsqoIyodLTXLEd7y284kf&#10;5oivTFG/4j21vuaNr0dvfWzcFseraWQRGkjSQTAmPOcVF/krr61A0KaKwowM0gdfjgPR3tX6LcDw&#10;1rY7zdFuQ3tso9yzbB/S6bi6wm5dASpUxQZ1xXDctIAOuhlpMiDIy8qxgOz/APsC7dbNy5fRePSd&#10;vb2e1PptavKwVmudx1RqoGY1UicV1xi5YXSwaREExHiJ/ngOz8ZsrPFbXa3eM222Fi16q3724XvL&#10;tbk2ndREiNK21EZChwoqQnqOSVVSQJpTqf8AHAVw3lncbx+N2CIl7cXfSLBKr+o/M9NiR2rIYOyV&#10;yNCZwn1SyVlQa6ZAknIRgLVODPHb4raG33V0uUv7rRdVbZuAT6V0knSpYq05ECc8Vj3nyEhQcgIn&#10;LM+I8P7sRv8AT2vR3TjPbXGWdN4Bdxurm3VluK7lbNy3d+Szt9JAV4JBYSKEknDBvy6SNRYkqD8w&#10;8/LFb/Sk5y0ln24f0O5tqV2dq0Ab+4H+g6Wl1J6ioVa6FJgr0LE1BxG0Hva7cFsy1IB60r1+zB1/&#10;BqH3tpk2O34vjb3Jva2u0U3LRBt2ilr0nNu4vypH+YQsRmQcVd2273/Q2ykgsWu7mDGYrOU0+Xp4&#10;4zc+h+LsfDchsuO4N+a93X0sXdvZtW+K9thgt+48My69ue4IpYRc+ViArCAcNXr+lm222UejaX82&#10;9J/MfrpZqmcvKuGee2KteF9uHe2rHub3Ruj/ALzy98niODdEFvjePuXNFk37FmVS2FCsBALmpGU1&#10;P6DccijXrn5e1txSq69JggTWKCTjGNrc3hZcOsD357a+nu62fCbQLyPuvl1ua74S3fXZrulNxbm6&#10;9EQGAOtLZ6CMs5232qpaF1VNu0gkSAIWAxA+MHG5nrUtywvuH3RuLvLvw9/dvyPL8gXQratypum5&#10;cRLtxlkAJKnSFiKYrN3vBu7i20ttasAAM9AzgGComvmTjltt3cLjEy6T7U9nX/aGzu77kN9tuX53&#10;dO97b8dDNY2LvbLJevkUVAYCWzXplTEa09u6Vs2E9CwpK+oJIOrMFjWes164SZuDpy1PI7Te8Ja3&#10;HM8vyFvm+cvoNzZ2BCrFq0GizYsW5VUMN2mO4CJzxIsp6Lemh1pbLFjHbnMls/vxOl4OrP8AL7q5&#10;zWxXk9zYHG7zebe3bsWbdwlmR1m2xsCNKkAagigTI64gbvcHkbn6TbOyiHFx1JKmKQCP546Z1/Pv&#10;OGtZjmtr7b9v2/YPHv7j5qxauOF2529jdeilyzaIN0+paAgFgSQDJIIpNcOW7G249Fs2rQubjTNw&#10;nIsV+e45+4/yxi29dktzeUPd8r7h977u5zG9377PgPXQbG2tn09W3R1cWNltkqx/EpIqBFBGM5dv&#10;XTfvWrJN7c3aPeH+naQGSAwyjIHM47a2ds/1ukxh3TY8Xs7fG8ZyHJ+nxXCbVxf2vGlp3e83DggP&#10;cDwXDtDHoD0kTgtsV4tdFu3+p5G7Jd1DMEPRYakYzjuuJcRLz+B3ndu/vwpf324HB+zdgFXb7O46&#10;WH3NkMLV28zWZOrUYINI8a4l3rF6zaO63EX9w5XTbUSEUqB6YHUn/DEm3+XXj8SX0jO8Zymw5Hkb&#10;fA8G1zjOD23qLud5dX0jvb9m4x/V3LoyVIrBqtTFMLbj7Fvbru+TGm2oS4bXbLSs21AjMz8MTbfP&#10;06p3XONVftfe/LchzVz217Bcbve3Wvbd+RVXTb7ZBdNvcNfvKTBUrSaxU4TcO631m1fu2l2nFqo0&#10;W/kvXAohZ/yAikZ4v5Py85MydOqTxqe3/a/Kb/h9lvLnuX6gbrca93vXL7nabe9eYazoJi6yuJpC&#10;iOmWGrD3d9dTbbTb/ptmjVuf6ZKgwxtz0n8RxJ9Gvx2q8TmrHmrfG+0tlu/cHuHlW5b3DuLJb9Ct&#10;wblUvlR6K70II1BDIRaAGDli2vbNig2mzYo5WLl8AaFIPcHjMmmJM5zvzGZZ+aub8f7v23r/APsU&#10;e6LIfai8P9s4l2cbrdwwNk2Ld0EW1Uypp0BHnTvtLm0s29rsmUsSzX7pINWEs7eBJqD92N57pzxh&#10;rrzXUdnzuy9wb7de4fc23vWbYSwOM47RpnTcA2+2tKfnCoO5BU9Yw6t/b7QrstsRc3F8KL963XS7&#10;NU/Bes4zjbad238MJZnmqu5xPO+4juvc3N2v9u4Xitxcu8TxO5uelq223t9hZyB3XZyUEADSOpxZ&#10;XNta2m1S4D3OJSY1XWmCJNZ/yj44kzttLsmbaxWz9x8n7k9w7vikshtvs73/AJLrrFjj7KLqWVty&#10;GkiGcUURjK7nYmw/6zdlbt26D6amvpJ8sKvjlJ6Y6yy3j0dO7Mw77w3uf/ctuPbXt7b3djteONlt&#10;3uAIG/eDcLten5JHaGMHI5Ygnim3pUkhLNsh2YkAWwD1B6+WFkn1VZcRqh76s+27N636T7zk90v6&#10;ezatBnO5usIGkpOlQaEgVy8MV17lVtXTseLtBQrsLu8aJIFGFuRlEycsWYkxFx61rdh7Gu7+wPcv&#10;vvfncvfsWH2nt20Yt7bWJsm8qHvKtEWzLQOmG7O7BCCyvqbh7+p7jgQ0STbisT4nGdeNZlO2p3J8&#10;KWfcXN/e/ScXY2I2+32th2K2WgWrW6DCNZWTpVKg1mDSfy3OWdnYtQq3NzptotlB3M2ZSMp0nMY2&#10;Scsh7F+mnIc5ye8e+1/ZcV6u4v3t4X0obTrp9a2xIMa1gKcjJJjEfacHc5lV3e9vMFYArZntRAwK&#10;+owyqYiMsTM+JmTiLfnfqVs/p3dfgvb/AB1tnssUfdiWe9ee2VuHaW2HeNCF9QME5TiVd4+xtHUK&#10;qWgqzMKWJAY3BbH8a4zv+U7qqeM918jz+1vNcfcbwX7vpi0rOq6DoTbndMTGontIWBWtBiAnLG6X&#10;tWAx0MyhQKPpAIJJ+XzGMd+9O2zq1N/2La2aWd5yItKdxZtvdZ7knbkEyi2xQgCqN54sNn7l3o1L&#10;eVUtWQbcEgKWUVVQKwoGc1zxca24s5S6xjue+i3ti56d3j2a7veRcbn1ES67IrtGu7dMwbhMQBqE&#10;QcTW5hd7dQJcYK41MwAA0xqhBM9M88alkvbrP4p04UFn6dN7b42/evbPa3Lm1JXbWXZrk3kulTc3&#10;N0jRGpu5SIAg+WLvbcibCrtdpa1MwEuWiASZZ2HX7cZ20tztlLrmuVc17Fs8tePP+5b6rtrNx322&#10;1Nti91hFtbFiw0KU1SQWERDZ4v8Ab7wKv6cXC951OoyOxZnUR0xjnGKxZ6uPe4Pad7cbludba27P&#10;E7O4v6Wybdyb95bYRUVxCsGAJKt1k+GL1t/t+P2yILqtuHJUTLMWMQ56R54657deGcWuBWvYHuH6&#10;g+593f33G3dt7e2SDcF0H6Oz6Shg+11Be4QdSqDJ6iuHdrvrhZAzFzciRMBBHeYOXxwm2TCp92ew&#10;eITabu9Y26bexxtq6LQK93IujxtZdIkSDqCrMZArIxf3eTXb29KXVZwBkxJLdRiuE8dzmvNmx+jz&#10;e6uUbe77iNzttim5vLuGvWUs3EskFlv2w9TqzC5CmmmUjY7wgl7jjU7fLOpQImkdMU30uc6xk/qb&#10;9Pm3W323G8LsNWx2Nm4t3cEpZuG4tz0S1ywQYgACRRWEgRi7s7lWZSzg90KG1VpXrEDocHJ5i9ze&#10;xuU47Zb1Nrsb9sJYS5fuLes62hzb9IBhqdrhZQ3hRgIri3F1IF25p0IaR26mBkQPLPAefN5wPJHe&#10;Nw/C29yu/wB4bgvI4/ULtNs9LgZhJVp+bM+GI7P+ob1SQtpZoe2o+UxgNZs9ifZGzu8DYttuud3l&#10;tGO6tA7h7C3kKXlIEEXM9FaU6TiHfKvCxoVK/MTBmS3+GA6X7ZXdcYn6y7eO433IpbtlGTRuNZ7b&#10;VlVuSfiSFmJByxT7i2LpKvC7cHUzFZDQa4N+P838K9F+1OTucLtre444Xd57svh7G3263wL+ytaZ&#10;1W0QaWIMVdSAczGMtyVluQf0tuAu1sDvM6QwQySYrl9/XGNp3cPRrmTnmvY/0s5Sz9ONinJ+491c&#10;5D3bzxB2wupbuXbH6q0dAAbtA1VYxIPymMc29w8Y+7vCxtQUsWyxvPRSABT5f4TTCXtvZHbS/F9E&#10;/or72s8LwScz7ju/qOZ5BLD7Hbgm+GZmIu2zrhtadQgBEgVEHHN97vNxxl+3Z2INvSym88zAQwVc&#10;KB1rON5jpJnl7L4DgeM94cZd5H3K1rdC9YurstqaAtfTWL1tmY0AbSPM49I+z+as83wdq2ri7c2y&#10;LavH8WmM46GcHh82t137o/P1+8D6Nbv6NfWze+87tq5suK91by5v9jZS3otHk7Sek1tbjTVk0sVB&#10;qaz0xB5r2ud+zSimrMoZcvA24oJ8PDGLrc51uHXXeYdZ+i/7pOL9r7Ha2rm7u2wluzae/avrLuRr&#10;3Njd2xDkROlgJkNBGOdXvaipye02+qb125dtiBDIqWGbuWIMxSnjiSzFmP7f25dv1OHvbjv3F29z&#10;9PvcPuoIbfC8dtNlundnDWNwNxydjbg2t1q1DTrBYzkAczGP/9D6CTIHb1I8fPr44+vv0lpRb0XG&#10;VrkgpZlY0Oa9wUoc1EyARKiCcFNCZhq5yYAHQ4CSFPqC2n+iulgRCS9y5OjTWRB65REmSMMlSNRo&#10;AoUiaEzmZ64C0t3UZrNqJZ2ZGCRC3U7xt4GQgiWAI8T1wg1IgSTFIyP29cBPARbT9yhEL2oBZUqY&#10;0gkig8dR++mAdRPSZA6EEeIpgE2ioX0yX0i27kCAFMwBqETMEr1JqYwQkmDSamB06AAR4ZjASmhF&#10;a6DrMjQXcs3qfL3ySsViG6V8cIHWtINamKZz9+Amojr2pbQujDUpC1VATcCLURkc4MUgxhNakT4g&#10;TnlmcA5latCYUO1o3LY/020kakQVAmdMmYB8cBsqdKECpyBAIwDm3FxWthmIVyrK5DaUAYqG9Q9w&#10;GnppOVBnhA7qeGr74mCP54CWX9JS5VjKhWlCZBfTMqSKiAsRAmTlgiTU1kSOkEzmIwEmyLZ0oSgl&#10;kB9NyCAPwFm0yZHy0jzwgjMAiBBjqOsgYCUMgz2iAWaLjAabqjtVNVAQtDU0gQIwdYkTXIEnKPPL&#10;xwBBRcDBnRtLAXPRT5GAhW0kyVOVc4p44JgIzPxJAA1GTIH8DgHNsLiuQERXQgC2S0uiJUhmMU+U&#10;qafE4QWJBJBqesVgRkADiXpQ8qqt0JrVdKaSEJCgsfVi2WYgZg9xFeuE9RqoKsTTKI++lJxwaOit&#10;s27Y1mYAMBFjvNK9rFhqKnIUrOCrFK1yJBAEwsnOf64B9FUOe4qwFo+oqMPULWhqhIIAMGFIqK51&#10;w2ZyBmIMGpJ+EzgJtt4GrvVTLu5kW1X05Gm45iRABioNKE4ImviJaaioPmfhgFW1OhCATca0pRgj&#10;n02DtGpRWYI1ZmPtwkiZ6dPMT4YCWWZTbKK3cQoYihOqXUEdwMeeR6mMDrWY6nAOKFkqAATecp2s&#10;VtOq6qrQmsmtAamcJOZEKM4A/hIFIwEoEW1toiFtba3Es7FgDqLAAkktFfA0EDCRNZApFAfKZGRw&#10;DjU06XfvS4dZBT8RCkqsiQRJgjOknB5AEmK/DrNYrX/rgBbuM/ZbDsdGmbkFZNCfUkTBmJllwmhE&#10;yukkDwgGZUzgHvUuajbAueoF1nSo1MbbhvVUnKKA9udZ6BJAmulYz7QYAyOr+eAlK7MpdTcunqxc&#10;qHdwdarajM/4jqcHWhkahAzPbMFSTiN5hepRqRNWjtcAQxbQSIOs+FDJr0rGCkZzUCZInM6ojwxA&#10;8isdAEmbhTTbIQXAo0KqmgnoQIyrOETVqEDyzAoQYP21wU6FgWp06jBaVZCbgm2VJUkGlNMDzGFj&#10;rJUgLFBnNR3ZCfE4BqSPTKBh3KRB1aSp0aUtkySoAmJAgTlOGqrWPj0MHpTLASQ4cKi3aABk1KSm&#10;lD+LKSO7rnHhg4YwcqkGhqcxJXOMAYa2pdQQ6Bl0EsupQ49JwouSADMmtTQHrhDwASpis5yTIkUi&#10;n9jgJNg+oUNy0GQAgO63VUEtDEsTWQQR2+ROGzVtR6KfEjIU1H+c4CYsLZFpDp1sAZ7CxLnWVWaS&#10;Kx0pWuCJrMA0ykgyMyCM8andZidA6gUQBqD9suFDBrZJJVusTQyPvphksxJBIkjzmtJPlP8ATHSa&#10;Ynd6rhLVEXSyq5AYkCkiJgKKKKTWBIoaZkTLAALBPQrJbI/b9uGLfrs5PmNQyh9bXCTbAbUGYosh&#10;tQiAOmmSKdIGEMACDSYMMBUmNRmKdcdNbbM0Oh3ZAktRgxDHT1gEggHV25N9mEZmpaOvWT/mJOKq&#10;WQSquo/DAWqqqkamRVWhpkQJnCGgAEnUO0A0EEACPKuAVaYq/wCWqJ2u95FGsG20t2xJMg/LU55Y&#10;Fc8xORMmZnS3hgH3hXKhnRzK6lUKh0IVa6kfdRp64QTAAOkAzJE6qic/+nwwEi3bKs1y0CWVgUty&#10;NEK8RoahORnSSMpnDZPaCIqR165apHSMBK0BrpW6X1QYDtMrGr0u40INMpg0OEmTBIXqFzOZzE9B&#10;4HASlAWbasyhtOtVKBR6eQOnItWWWfswyQoK6j/mnqR5EDp8MBYW7ty6LsalqlxDIOpGUMCxc5yB&#10;2f1wQEzNCJyOo5ggTlgHLlx1OoEPqZdc9ttiFILDT1MGmmeuCIKwAQYqYzjMgTT7sApLtu7rJtss&#10;OqBQBptvHYzhBkP+4ZVwUeIE0ziYbKuAca5on02MHWG0Fjaz7tMyYoJIyrnXCCAPgJBMx/8AAnww&#10;Em2ATJULrVdKquqCe4sLoYRqHUZ/ZhObAyZHg3X5SSK06YB35benQoS6jWyRaGvSDqQIGoSJDAQZ&#10;8xgozzFJik1P8cA4GJAChSNeovBgaVhhIghhQE6aSYJFMIIbVAIyPjRV6jpgJVp19NGKydYB0aNQ&#10;e5La69wLCAAK5zgNXpkPvkEknAHYV7bFgYLsGbtkAIQoVWXoZJ86gxhLK1INKt4VgzAWPsnDqJEo&#10;xYen3m2odYVhp1gKxYT9oEdMIpIIDZ5wsE5ASAMFnU8soCC6xBJSW16VWXbSTGZ6sIzPTCNJ7gYF&#10;ZJJyMwJBH2xgh8sXhxqLOihVADKaBmIEmtY1T/A4TU1A/DQktAgUoP5YGEgwCVuEgq7qUQoG1XJV&#10;5Zga+BAJE4Bk1NaAyAIMZxOQwMEgtRUCgFmHcNRNfxBZMyADLZ1wmogjVm1RWBFPj5/wwCwJdkcp&#10;bKKsC4JYnPQQPE1UAkEgTGBJAaAF8Wk5T2gU+2J8cAoqmpVY+owXttABRqK97OJmDQEgUgfalYqa&#10;drDKPDIHIRgF6WGm3DUQkagK/hLgnMR2w2Qywg9o7ZgwDQz8egywD6emzkXjbhWcgFgBrMEiTMiQ&#10;KGCK/aUkqwgrNQ1RNBBaB4AzGAcCrbI71eGcMlGAdnOoqhk0kAT/AAwD0ppEAVpHdBhoBgjAAaUL&#10;nULxBuOYOpapT1EVoJUjMSesRhIMdCIyjNhWKfZ9+AkXF1y6kNI9TuKqEhQZLDMRJiQCCaTgyDUL&#10;P4jJkaZoQKZUwCFdY1EgFSgCkatc96tBMTmJinxw341ESJmtI1ACIzNcv4YB5EANQQSr6So0j1NU&#10;MzuflIAoAfPPNTEkANJgyQYBNOhywJ1HYRFfWhVdeq2rrqIQ6tTMUmRUfbX7EUrFagwQIBB6fYcT&#10;0W9TmpwbYbQkepbLW2mQwGkuYH/tsHCYqK6ZHjTxJMT9mOHbfg1tZipBeKND3FZYUJBoo7PjB1Ez&#10;8DWMOagIOZC5NVQfGgBxhyI9F21rKAve1a07WOk1HcayaEUiMpjDRgkRMCVBJCk1iKkxirJnWpYJ&#10;Re5QDJZuvboBJLLnSAJI/jOENGYJFR0CmOsCKfZhGteLycQagbYCmFJcSXVCaCWHzAgz3QZpUZoI&#10;kggmpPiAARqqPLqMVvMvQ+sILgZFBFuSBpNxa+mzBiTVswcgKzhJk+eZJAFTUT4/3DLBTttl+Ur/&#10;AJFC1CqojR4giZoDWskYRBIIE0jI5HIZ/ecA/rAKsxEkGNY+ZY1FmKmZ6AZdMicBYplQ9oiJFB/Y&#10;5466dEp4i4WY9wDABiWLQ+mUFIk9INPPpgNDQBpqTOXX8P3/AN+Ng7Tsg1xd06VUNUEMp+c+JzEy&#10;R4VnDcDPqpqJYSKUjp5YCUsk6VDBmBCMQFYMyltSXTGX4j45YBMk+QOoGZAOAO2poNKySqrpIGo6&#10;oK/1IOXh1wmmZqdOuf8ANSJB6+UYB86k+SQAwS5BogNCK+dSSKYKYiO0GgFM4ocz4V/64BWliWpr&#10;0Elj3TpDaAYpQjKMM0yOZGVKiZJAAjpTxwEqSdJAOlSy5SAxUEiuRkyfKnnhEav/AEiQZIBmVABr&#10;U5fHAOl2AGqSuggaWICjVJViCBBmKyP44QDBAFaRBkAiDWR9mAWPkaNYadUggshXppYCImseUA4F&#10;KSTpiBUrJNQVB/vwBqrsSwXU4YatCyECGouaYj4gV8cImDAqSBSOhzU9PPASgi9ewC44ZlaDqAlH&#10;TUTAmgGX8sJBXrWtfKRl5YB24t3O2VB0nQxgF/TqxfrStAAMjOBSZGoyDIEEhaAivwwBoWCvbARR&#10;b7gzyF1/MGePGZMGKUFJwVO4xkSR4keZPWv88AsAoyqS+k6bZQKyqD+FgVNBU51AiZOG2yJJIBEE&#10;6iB00r4V8cBItCWUrAYXCwCpV/8AM5BOYPSo8fIiRJnI0kg1lYr/ACqMA8BCjSQHmbiqygag+pdA&#10;mSTmQKT8JwCIBMaaifMkxmI+/wDrgDRgdIDTpaVEGQaxOomkAf1wzAJrqUFiQSTWIVRGcefwwEhb&#10;lDp9Nu3TIAiCC1wkinmFgGZ+0BSYp3Ej5gF+WngY+zAKZtIY6iVCn5DqLsa6qxq+EYbrMFRqg5jK&#10;QTpmKUwDogoCpapoVYEASATDGp1dZ8ophB6TAqAQACVWTJAH3fxGAeALfJqNC/cCJp2/NMnrI888&#10;E09wn5SDBYMZyMED+FcA5QlTAm5bGYAlVkqGDyYpnNPLBKDLZae4jOhI7YJqKD+1MAGIKopZi7Ii&#10;6SRKhczpSQamY8a5jDYoOkAxAknyM9T4f3YCVMn/ANYxgAEnSCV7WVjNATBy+7BlhAIoNVYAr1JA&#10;P9hXAEA5ZgxBlYUFvGgDqARqg18aeeNF7a5+/wALvUuo823ZC7GYAXKf+2PuxLjqztrNpiuR/Wb6&#10;T8T9UPa294fkNtbut+l3Fu3bVUJYXlYXNAIMuZFPtjHsb2j7j23M7FCl9Wu6FJWRmQKycOvL47ye&#10;O6X5PyEfvj/az7j+i3vTecpY4i9b9ubzdXhc3NtStuyBcJqukRJKyQRGdJrtFYkwQTAA6zPwGK5v&#10;npudnaRC9i4bJe6xuJ2oumYNIBB1ETPzeWeHlINR4Caz8MZxe7PoMZyG03djXbcstXa0vzhtcmT4&#10;LMwMpw4Ahgz45DL7caEI7jlLZftBuFkX1CAzIukaXW30ORLATgqD+nl9mJmATvN2Tau3Coud4R30&#10;qWWpfXc8fmiopSuCmP8ADE7p8Q9tgqkG8+ouam4zEMGr6ob/ALgNJmZplODECJyH9s8O6BO5V7t2&#10;du5MyUVSFUzUJEyD+Ga5YGNBNm1Dq73dRfMBmHcKoHeQe0CK+c+GCgzTxy8R/fiYgks23tarpdFg&#10;souDSCXkhtSgHUokRkcHiitcbdR2ED8zWoDam7l1ATNOsyIEjB54Bv1bVssVUkBo76os1BYTnn0r&#10;1OC06TMZ/aDNfhgJA5BbyrZOnsgtcUKjalIAdgJJICmnWc/E6mnjPkJxL8wymmPUd2ZrSkxqBI7j&#10;AWTMmZMCfEYdUQsdc/twlnSCquMm4ugsoeBpUlRqCGdVJ/CpoQemEaZMt16RIHhOKLDb707VNNhb&#10;ZEMTqXTIIglAsmtTAIqcJPaaUgmB1+4YBBLbl3u7hRXV6jSQFEyNIInVT7TnhQBapr8In7cApdy+&#10;0E2nGpwKtJfSwDgDT1yEAwcKCgVI+/LGbtj0orL+/wBxduRb1uS0yWhWbSA5WK0B60woGhivw/lh&#10;r6iNa27NcVrrGSXGq4KlWiqxka1p/fhJEzM9AIB+MxjQli4qBQhAnWw11ELAOWXl99cBRkYg1nMz&#10;5nwwCtxuGuWyBuDAXQhJjQGagWM60/phVJFMp6eOMzbPSCObl1UYnWzHSQJC1WmkBcqzP8MEQPh1&#10;pnI88aBi5uAGe8AW1DSCIVkuDUGE11ZgscJ7V8Tl9oPhideokMu4vChgjVAGsCNJBqpNc5woNNaC&#10;sV+GGJOgjNsLXqanEkqSABpnTK6l1GkZTNT0wCRE/dl91MSzPUKG3Zj6fqPpkitFSWJBAIEECR8f&#10;PCZJAINagjr9gOE1mvQSBaSyYUsQUtjWSFFDMtpyE18Thfn44TjrRXurFdNxpQuNSkj03g9s1yOD&#10;xc56BBa3butU3H0BO5gzFRWUFIrFJ+04GKFruCukQSLhaQQGEATKzQARWo8sDEzA+LquNXjVQI0l&#10;TJAYkDLoZwX2+H864ZgSHVywK0khHcANr007fARmOnlgKs+ZPXKnnOFmZgMb7d2URtTMPTQtKqtw&#10;Eh6qwFKdDkMK09P49PPPDtnwFE+9a6hcsukQIJLF6ajbYIJakfbXCstQFcsvDPFDSbq5R9GlU7Tq&#10;QIwE+rp1ExlXz/hg1FPM5dYisYluIEbrd2iRcBe4o0eoHaR6rmgTSRNCJPU4MLQifu8Z/FicT+Ih&#10;vfFsi4AAQxChiNKKtuAsARMV1YWqR9hEmJzzM4vqslvEVm+5a67OwuHQir6YOnVJK6dREeQ6HqMG&#10;0UZvDPzyxUI2ZuO3p221uw13dQZe2SyWyta/5Z6Yb1EVBmDMj4QZjEot1sM+rUok6UCsUYsUaHVW&#10;bwHnjNc97p4rgNu17d7i2jQdNlWGrtrJr44nHX4N6abb3Gr2P+2D9kf1h/cx7hs7f2vwG+2/Bi6L&#10;e457ebO9a2g9QhQLBAi54SARGPJP1B+sm65Vrmy4i89uyupSV7bYWSJmc5xZeHt8fh115vV+vT9i&#10;v/FL9N/288XY5z3PxWz5j3Tftba9uuT3loXd2t8AH09sbk+lbklSAJbqIx5+3G63G8ui7ub9y9de&#10;pZ2ymtPDFdn2P47i9hw2zXZcbsrGz2tgBLNuxbAtlSNPdpzmB0/liKR3NFDq1UiZBEGcq+M5YKs/&#10;wqhMqF9NS8laqaaaZGQaZ+WAxcEEAAVXrNBJCk1k/HABVtie4ltOsmRDAjtkGkRlNCZywQzoJArI&#10;hWoaLPx/tTAKbURVouEwdQ7KhQX0nxz+7CgD+H5upFTEjxiB8MA32MfzNOgdpBpUjUo7QZJ+zznA&#10;ygggmYiJMMQDP8SZwAOnuDBgvVgSPkBI0NUknKmZig6JYkyWzJnI5Dw8vD+mActaflQkwp7g0KSw&#10;AJYzBbxnDtmGdRqCkuBBDCZ7Zbp8cBG3bBLF1ivqKLVxgQ6SgQ6iiKAIJoVnKOmPbn0U2uizbY/M&#10;EgkVBEROJmXo8Xubzh+Tf/nX9yFPZe72iugtbvfoFS4Gc6mIeLbE/MIOmMq+NPS6+RkD+P2dMFnR&#10;+Qq7bIuSNayz64pDNWZWWJNK4ViiL8quTKq9GlgSkiravLMjwnAwBHbwO1ZLKO7UoEAS8xOeYpn5&#10;UwMBFFl1W4NJOhWDaoM0lZBND40pGBjNuPQKt20/Ee1o0KqnVNNBY9a188DFlyG9J1lZRmKkOAf9&#10;QTLAnIRAoDJjAxRItWh26ZcOVhmBKAwJk/i65ZfbgYz3fKqQ22YNpWC60GknvWdQdFbPyqYwMVDn&#10;oSAgCjShLDVLNOQBMTEGIwMTrOQ2lshlNQrEgMwLMXFNQExA+/AxoOWotO0MxhAUcBlfRUMqgHyq&#10;D/fgppSCYkYCztr6naQoHboR1A0gwZap+IiMErSK0OAcK6WPhrBU6VOog0AmaR4/9DJHU+VP5UwA&#10;CtqJkADWwDVAWjCgkausmnQYIGT08B/YdKYBzSwXWdQpMxEAVMNJGRyzwCf5jOR16TgCtIHuBsiF&#10;YBu2oyIUgn7ifjho+OVSP4kwMBNTSzLIJELMKRIUae4HI9IJ/wAQZ/zRUHr9+AUQsQq6nJ7agT3Q&#10;Qs1pXIeWCJzOQ+M4By2o0BGDTK9g0fhENApFfCcOCQBIERBMGQPCOmAiPHqMRQyRpgaUaYPccxSK&#10;9csIaARA/iTE9YOXnGAkWATBb8WqaLqhadvnMAD78GuYkx1FaDAJ3FpVBVSPm7pGonrIERTr90nB&#10;uRQUnMiRPwjAMbVdLq7alGuAqifIaD49Z+PjhGBLL0XNxAQWbtB0wqkSpbNQZI6/2nAOdKVFM6da&#10;4CMiQa6SFZjVT3AdorU08IFepwPsnyy/icAm6FkqFUhUBCEAhpEI6qCQTHTBHP7f4QeuAWiTbUKG&#10;ZkmRCioisTnTpgExHmYwMydTq9yMQZ/LBL6QCASQQXiZMCnjlhxjQCCPKIzrgKyxa/OKnSYMOQe4&#10;qtIMVgic/ORhsGScqU8488HDfnfho7YXT6eknSgYBVnVMQqvU0+E4FPvwdO/T0qPcSLkqnqCZPcV&#10;ZSDI7iek5YQs6iZpJpOfniZnRw12utzE+6gNpehVVIOnsCn5R1LVzGeDuZD44Zk6t+TGZhG2OsB+&#10;7VKhCAoVmEwdRPQjw8MLxXXWztlRXQu7oiliSx/7pkutfspWtcI1j4/DEzL0c9vJZcRI9EllEkSq&#10;kgiJMVK/yrkM5Iwg5yKAwc/HFcrc3K0RUW1bGm2rhs1HawMyHqCKE18KYdAA+3xwenXWa9FTfuB3&#10;CsqqVBRAolQooDUSRHlPhgnJGX34Oe+1vE6F2dsFFvSdRI0hbcks80FROWVMsM4mJblyWa3Htm3a&#10;Jb05D6kgsGiDXzn7PDBilIn4n+pxRKvqHliDpoUKJCl2aDdOcHpBwuM+2CKzqmOopgIQ+fQQtyHK&#10;CgRopBTMzSseWCX4ih8uhz/ngGr2gsDUGCHYBQASneAniKeP34IiJAyJnrTyrgHw7bjQ7aHcpoFo&#10;SoAAoykATWY+ERg0IEyfDBZM+uDO8TSAneW0gwFWDBgagSK+AOeFkiIFZESMpwdN95trwiLb0XUZ&#10;iAAVBIAYgmjAT59f44aiJ8+or8P5Yzr6/i5LMsfWWbryiFALYgSQCCxAbrGf9+EdSc/DypBxN5mT&#10;BFjpCoJBKqFIVdUGBrB+2ch/TAOcfCnifPyxsO2uw23jWFt5uCBoKgDSAR8euCUGtMxPkPsxM46i&#10;VuWth9KtIVgCYKzI1VMZnrWOlcGZ8QaR0U+Mgn+WGZ0Ea0yXA2iWyeFGtgJzzpHU5fzwA3U1rOZm&#10;o1dMZ21lDd+wHtkqV0rAIGiNJOllckyGkDyPnhwEECFM0yJn7sbFcAFOi5fBUswLOgCFJlSV/h4z&#10;0wQmYoZ6kiTWpAGeJegkulv0hpXvWNShSEGntUNckZmYr4Z4bJAYisffIjLyxmcdevxEnZoLlhmb&#10;QssdOoEswmlyRE5EZk/0OaDoS0RmaZQR/HGNvzLJbxDDW5NwliCEY6nt6Vi4xKa9XgJAII88PktF&#10;QJ8ulMdb+OGsWac/FRKAb7ookMe1iBp0hoYA/Z1P2+KSR9kgT5Z5nr44ZkYSFssr6HklyusgFWFw&#10;j/JPlSowpIr4T9v24Zl6Na3tubMmdxaKnUqqkmWt6hAOqdKqTAMVFaZRgMYI6UiYnFau022lFYth&#10;7boCrlQ5Ap2lKFtQoMxSTJpBwc9TQePxyIwXyWWTBhbTeqynUWUdvcUkxDeopzpnX/AwaDM/49Tg&#10;6zmIO4sxfC3BpXJYgOAASFJk/YPPBKILfHwwc+7Wb3M/isAp/TI0dw1KAzMdIiWXXlJGX9jgxSfO&#10;uDrmYygXNUsrlllVUlpeszNM4ERIEeGFHpnkIkjLrgIti2Wu3UIQNbLA6aaaDSpUT8Y+GAKR/b+W&#10;Afu2yooTJGkEynz1ABamVYz88JPWBFRXxE/f9+AFlSWHgpExLSxUQArHy/6YM0/wwZu+smcpyW3K&#10;llQ+mGCr3ERT5jBkjPBAz0I+IwSeTW3ACxBbVqLeQOmRVQsERM0wckT92U4NZiN+lQkUaVadWvuo&#10;INxip+aaT9uB5YJvt26lbVQrmQtwqSFR9S0IOmCDHTMmv24H+NME8ck1Obm4brLbaCohbfaILKsQ&#10;IkD4nDTiBAkCTPmcZ3/LXnWVhAAAWUtCn1FaNIUVGkU1eEnDimRizo9OtlkVl+0UuNrzN1oIVSmk&#10;gnSx6ERJAwTVBjBN7O2w9YUM6gJUAMxppqaKaEmKGv24IEqgofhl164mvGvLHE8eZ1O3LfrXmhdI&#10;iUAACmkFwD1zgfzwFMUAp4zn5gHFznonjv1chu7Z0BWJEwCXEmQJ7jORPlOFzGeK7WydVYO+2RrY&#10;sQNVuB3KO1GiculPhlhRWgIr1jKKZjBUUPpcoVCgsUJ7iGMwFNYmDllhyKEGgAH95OAgIy6iwPdr&#10;Zge0ggCDQZQKRlggZ6SMhBMgT1wB3O2hJqRXtcMaAhZ61gYi3mgROZk1zjwODl5bOI3Htzah3Zis&#10;20T0yksEts/yaiJPl1zzxDY1k/bjntLbMOLp9m2FVUHeyrUAAFu6I0gmYyHXrlhomTXI5VmOkxjd&#10;kFygFq2AYljUkUCisMxJqMjH9cOUAnrGZEeeGecCvW6L15kWALbIpIjWxFJWmeeQg1wyaKfHp9v9&#10;qYo0Wxtpc3aGFuWrUeqoQKvZQhVORzJJj78IVdIyHjP85xLcC93PI3d06C3cuEIy7dEMEFCdKekR&#10;JoTkZmfjhQIyA86CmEuRG0XRaFxrrgBvTUMBpN9DI0M1ZFO0z4CAJw24qWFYGX9MM+gstldKWhsr&#10;juP1DvFxEYVL9xtajlJMUNcq4izquVzJJ6kROQxRu4t2OOX9Nc13dultQSEVgwEh2LAdhMxWNVDn&#10;ibbXLzkmvTOBjN/NBzDmd+bd4nUWa2HS1dWCzl4RomREzGkQOmJBEgjy+/wrjQx9u6yXLDwJ1SKM&#10;AASaMok/eMGFA8a+PhgE77cu9sz2rakoqiAE66RNQOsnLCjl4wYwFWjC5u07gVu7YvrtgqytJggg&#10;x5nI4Qag9KUr0zwFshe16ZBYKraWbTEHTkesHrJwSgeABEdQcM/EDc33tIzoWMsyggBRDGCDlpMw&#10;RngmCznH8f4Yl+Qm7Xc3fSAbvDoFhgQAR3E6gM/hn9mDI1EeEZjCWXoIyXgi3NOl2B0EPWDqOoBl&#10;6+NQThYEDP8AtGKK/cbkqysEkVI7WSDPcSFJABEdM88ERP8AH+OACbm6yOw0abTLEhhUN2Fmas+F&#10;I8OmCCmaQB4TnTqTgJz3UIm43eqAEwAVhg7ARXOa9fjg8jPjTKcBH/UG9rtQEgPcXVqBEECWE1WD&#10;45/bg8T8BW20vW7h1ssQ5CsdBgDuV2yk55zn54JetOpmv8cIHeUDKltyzaLZAOmAGlTEgR2iSJk+&#10;dMHihg3UeymhmuRpAntOoxFCZIBo1Y64IgGPI4C121wqiISA7ppChgczMinnMgZfCcHgEGEbWyPr&#10;DhAoiik9sAxUeC1wMBD3um7a1IS6amUKAJdVEgkOZJBpE1w6P/giSJjKOmJmTqMruCSzm4+ooENB&#10;8yqDpUyYJB8z49MNsAvWmeGZ1Flsr1+5at3LYcBMyyFACaKNciCI8MJe4ltSzsFAr49JOEsvQXfE&#10;cLy3uHf2Nlxli5url9ks2kKmAxuadWsxKtWSfuMYqNxyylGWxUxp1VgCYz+/AejPaP7d7trf7Xde&#10;5LgsrLXE24AZmcWiwDx8gAgyR5dQMUW43rEfMZNSSevSP44o9b+z/pfs1Lp+ms29nbsgbe1t1mEL&#10;ai1+44BAaQ2mRBExiC99nIbVWggwKEiJwHSuM9r7bjbF3bGxqWBe/ULty4FwAvKAwAJALN8wM0rh&#10;f6kWbZYgKAMgKyBERgdeEP8A9gXde5uUt2dtdv7tTdRiXUpbNr1BcWemlagFZIiBXDCbm20MSoZo&#10;AEmoB7ZnBbLLitZv/ZfN7R79i1b3m42exDG7ugiBEuMJviyFaNRUqArGfIkRgXN11bSLYIDExqPT&#10;sPxwJLehPHfT/TdSzsrN+/zhsXHsWbKadpZ9UG5ca8zDUykAOdDSDnFcRL+/t3AETwkkCCYNAB/X&#10;BvXx7Xrw6D7X+lvJ8XvbnJcpfVit3SNveY37SJdsrrv33U6agsNEAnPpJqTvHuMbSIwII1EA17qy&#10;2I7a644jvNr2Rx3DbZeZ3PI2WtGyPQskp6i2xbLKosWdJbS1AxFJGYwm5uLWzu22vEwNRY5nxChR&#10;8cLZ6n5tefU/xvtzlvfHC8jY4FLLXbq7Xa7PXbYwX7bt5twZJIUAmQSYgAVxWPuk392LWq3YBJlz&#10;Dua0RT92Jnu6eiydrp/G+zt39POKtLyY2vI+4Hs209DbWg222QVFUXNxetxLaYeI1AZxEYfXd3Da&#10;Ntfy7SzUKutx0Y1+GGVUm49pcU3MJym9NzlOX3BRlW/cvf7dx/og6rdnR2iparyAemZxT3Lzh1DP&#10;pt6pW1PzSCY8ayY/jjHdeo7FxvE7e7tN1ds7f9Tv7lj0rvIkDRtwi21ldUiQFA1MR5SDi0tcgnpk&#10;XgqqFgWgCNR/zFekZ0zxrumM0cs5X6f7j/crG64O9e3F29e/U3eSu3GvfptIlVt3WJnWZBZh2nKR&#10;TEO9ffcnROi0nyW4OpswWaIzPTGbtngbfguB2vthTvO7ecvulH63lbpUWLQVFdbO316iSFkNcUxU&#10;9YGEDjHusLrnRatk93aqgEfhAzIwmnxMpH/v0eM4u1/tOxD8hym/AW1s1W7e3V66LpCXHJP5SsMm&#10;bLPLDe4O329plOm1t0BPrntDViRFfsw21vSTiLJb0WPCDn+d5Fd3aNzlOXusFPD211+goQOdbXDD&#10;KBPew+zxqHL722PTuHb7WQTd+V7ojTIU9M6nGOn4tfl6uq7Rdr7Q3xfcbEe4vcjKy2diANynHXXc&#10;GLl1ZWbbFaKCBJr0xEFy3ttNrbj0gCyPeJgdNIUt4nP44v1bc3leby1z7Hd8zq3/ADv/AJr3/Rv7&#10;fil71t6lPr3L6pA7FbShMSBNMMfqL1x2sbcynzX9xcIESQWEnPpAGNyazmzn4Lj1W54XitjsrHJc&#10;ooN4hbXD8Fspl9KG3YJtp2rNdTEZgYfBmx6XGWh+oftu7ltJUOZP5jjyExjNzbndPX6lEymzy7cj&#10;775Fl4fZLr43hrRuJfewAtrVtbDESC5AknxMAYm29km0QEKL24uAhy0FtcyNU5KPD7MTa28JnLJ7&#10;n3buPcm4vKNzd4fgNgbBT01dbbbcr6Ny3ZU1u3WpBiIkg0w3YQba5/5N0XdxeYlLbSVtGrSAs+VT&#10;i9ZmSQ5s4WHN76/7i2NyzwG0u8fwfH2jb3fIW2S1c5BFC2Vts1yJLFjqGRis4d3jbUw+6PrFBqFg&#10;EkTXQoQ5+QjGZLefQkqo9obX3JZs3tj7cW3wtndtdtXOXuoFuMqgDcXb18fKpzmZIMDEd7jb5bZv&#10;qtiyssm3gj5cheUeVYxrv/yz8DHa0Ww4m17Mub1eJ3O55fkt6UXdc4zWrjBNwTqbj9w1SqvSa9TX&#10;EPcHeuQNqBYsqCWYDTKBu0ECkCoUCIPQ41prr/FqSerW8Xa9s7W2x5xrnI8juWRLNq45uO27awfW&#10;e2Whi5DL6hYGRUEDEi1dvXkJtE2raAhrkdzQrAmM9RznGd9ZrZhnE1qj3u14jYb61a3dpd/vt46X&#10;trtUj0duGuIyK1wwq2lJgQJMZYzO45MXp2O0pd9ZzduL82l+0FnOcEADGt8bbxuy+rtvC+yv9vj3&#10;X7gIOyPH2hsdnfPYtyxU+lt66ZDMW1EaoqYjF3x+122xtg7hfzbjSbbgy0CgMVqa0JxNuenSM3mc&#10;ejmPu7m+Z927i5Z4G8F46xZi5vrLqbe1tFyRdtkyqlVVkXWI8A2eHd/ultepu929vTZE2LS/KdI0&#10;wEPXz6YkvGMYz6mvyQvZvt65uk2nt325t75bfOyclyN2P1Cteum+XO4QkFRBYiK9aAA0Wye5v7lz&#10;e8iTt7I1ejaJKwiijVoCBlHTGsdnOsy3ienLrXuXbbX2ptNp7X9o205PkbptLv8AfrF03tzcu+le&#10;sKts6tLMIZyBWgpiLu94++DW7KG1skBC3F7Rc0nT6hyMQMszjeuccnM6rn297c2nte7tt5yW5/3H&#10;3NuWtNesXUS4do11PUXa2xVA4JADigpOMqLttGvC2h0VXWoYA3MyFueEVnp0wzM4bd1ba7u7Y2B3&#10;F1Fvg27v6Z2U3Le2c9ou21/ETQLMnqRiDd3fp6U2Gq7u7jUVO4KwWJc9IrOqfhjN1zc1V/tOGuXz&#10;cv8AuS3a2nC7WywL7pkR7qawzKEaZD1+UZZnpiz4vhDtgd5yZa6/+owf8NwgzpU9BkD1GNzpms2/&#10;Bh/d31Ct8zo4L2fosWWX9Mj7cadVkEemrXFESY7k6ZZk401rlLKIzIBoCgwPkCnu1kqO6oy/64mZ&#10;8Gcc8OO8j7H5Ld7hLN+5da/eYn1riuNw7ouj9JbF0/lroYS9MqE5Yr7li9yF31u5bTQSv4g2jSgg&#10;5V8KUqJGHN2z8FlkjW7Hf8T7O2B2BWzd3W2tuA57rRsetqutCHugiBMzNDBxDvXk235Oz283nXJV&#10;kE3O24HMeMd2HdOkpi9a0ew2W75cfr/cPLC3sbF2Ye6bbW1sL6+2ayNU6XQmLYXpUROIVnht0Ee9&#10;vLjMzMpS2CYEPALBYmBn92KtsX29+ofCPds7DgbFkC0l1bu5uhLZYlCSF1GBLClD4iM8XmzsC3fQ&#10;fpQbjIhLGTAAHd9xyxUzlzv3Lyn6jjNxefmnt7e1uLlpFQqHfU+r0O494LKZcmuXni2e9/tyeo9x&#10;HYnUNGdvVUM2npn8MZ22mvVHPtvsH957gbfb7XebPb2VC+pu1hN1c2wA9K0LsEN+Hz8hiPa5q3Z9&#10;V7Sg3mWQzZgzJ7znkMsZ22m05LL0wuOQ+mu65EbHbb+5cXi7VxQ22WGstaCSG9NBIiTJIM+OeJGx&#10;5C29xW3N9ru4dp8ChmdA6AeeeJ/l+ic+pZYp/cntHe2tldscPxlnYcPtrSqsOjesFBQ7qvdrBppq&#10;BMnGn/3ZLStDlnKkFxQsw7tKEyYHWf54a6bSzLF0zeXBn+m255TcIX21hNuu6tXzYe3qtLZYm0b+&#10;4RQIdpLLp6wZpGJ2w3mpfX3KwzCQgLQATErOZOfljOZN7erO05xGM95+zzaNvh+Auqljb3jbv7i6&#10;i3C/oy6+qor6doDQvcSxnIY0HGXRedzcLBUgmSRpNIgU+GOmtz1Yrz59VOJu8NttptuJG3u8hvWu&#10;okbZbpuIyFr1x7jGA4g6CxNDEaTTRJu7ar6hZdKCAQxzWI7RT7MW2Tmue2vdcSc/F5e5D2Fv9654&#10;dtqx3m/vBro3FuALV9WUs+6udwKEgamqsaflCxLG/O4QuxhNX5a1BI6GB454vVzum0uHP7n0q2/t&#10;Pf2rHHbX9XyYBPK79NLIlxwXuK169AESFqIB7ZqMWFvcPeQgdqKBIrFKUjBmy63Fco5z2RtuD3jb&#10;neab3Ibp75t3NQtlLzA3m7DUBlIUnKsiRh+txAFP5aDunsJ6Eg4IyBtpxHI3dxura3eU3ty2NtYW&#10;4+6H51kC0NzYBgaSIkClCJE4rt1cN0LYQEBZkrQNSpLfDBvSyXNdk+nnAbf29ut37r5W5+o3t+lq&#10;1eZi+0Y/mLat2wdSqQ0NMr8OlVesEr6FoCpYOQTJBE9xH/XBvTbnO/q7xwXPoN0/ubl2d9J29zZW&#10;2W0UVwf06m0ryCCO0gArAjITjJcxs3Qtt7Ah3EPlkRHaR1P8PDHPbE2ls4d9bM5exPo/7t23Lbfb&#10;+4OWZzt9qS2ykXQ36i1cEK9tmGlAoEmgYAGdQOOTe4+P/T2US0incX+0QwDSxKAMepGeEuluJHbX&#10;Z9K/o97uPNby9vN7uXTiuMT5WDrai2q3y9kHJSKAgVnLI4svpxye29r8gnD7u+Xu7ttTanDkBzDK&#10;3wxqW3mxjzad8/Bxn9+/0m5b9xP0w3/uz29tEsr7cstueNIs3LAvbjad1h7JgFSwlZVqmsY9MMA4&#10;BA7WQkEiBpjMT9mNPj6/NNx26fj2a3u7yLyew5O3YuJt9wDul3Yvlbm3vQxBAAIYdZznGOu8fb/3&#10;fbXzBuh3KmTKt6bSCJmIn7DieuXom9/Ty+g3F/Ujlm+iPuXjLdu+NinHbHb37LWtJNn9ftkU27sB&#10;WJuMrFpIlTUFcf/R+ghGodvj8B4ZeOPr79JaW3da3cUuLhOr5Etrc0EH57rQDo+UFq9SBXBEDxmJ&#10;MSZHUHLAS7LktdYalX8lf9O3DESXUAsCSxJikQfHDRHjPiADGdK/2znAThc1EKCoEi0910V9Ok6w&#10;AqiQ9SQQAPtIwiCawQRlBIOiZbPwwE0hFm0j2h6gHqKyI1tbpOlIBzkdWnuHngeZo2WqMz0MHwGA&#10;kAdjJbS5ctqVdlDKtpbemqoxNZMVIicING6AeERFPw/HASFJCBibmpjpU6l9NrhAClwI7hQKSJHW&#10;Dm3QyYB8IJr0EDAPIr2hp9a4lz1CzEqC8RqJ8lM9oDeJIwZkARlBEmZJmoE4Bdpn1s73O539RU7F&#10;iEBVrlMs1E9M8NnMwM5NTPTUCZ+7AWamPTYMoCkIdVspqtz6ZtW9HRagNWR4ZYKAsRnEkRQt5/HA&#10;P6mYANqvLaQILhudtoAg6lVc2UV01Aoc8A5eBNSRJFa0U4Atv6qsYdboAkAhEuqBVCzKOsdwEmIA&#10;OeEwTBIOR0keGcScowEhHFkMDctFF0O2skhye1nYGSxk6RSlPPCTIkxqkR3mVPWY8vHASUNEY3WQ&#10;6yHFpPzEZyVXTcFSr0PTSM8EZEk9SGIoBUR/1wD1s2jptoC1uyCinWSSyszOrMwlgTRRlNc4wQ+w&#10;DSVkGoPiB0xL0Cj2JfXUwZbqkzpAdJ1AXSsFiQYjI+VBhuKiZIggETMDxAp9+ODSUHhXhkLEh2Ek&#10;TdML6VosKCvyLma+GCkxkvU5EEDId2AcQ29WibiLA13BW21wPqVms17QMgDnNOmED5p8aGQdQHSf&#10;5wcBKOgK1NTI7DUrAWjqEm7oI7WLCCVrQADBGta/fNPPzwD1tzFtKdiqNVsEMPzQFgL8QK/bnghI&#10;IqIM06mPIf1wEhtQdg5XS6wjOQ9yyWaJIjM5p5/AYH3zlXLPp/XANi6LdwjTa0+qrlVYy5K01XIm&#10;oHRehkYLt8ixkdD9hPhQ4CwDvqKstwyA7MshQ3a+sJIIbrUZQagnCO5SDHXoPlGUR18MBKt+kUuK&#10;lxDqTSADqW84IPaymRTofM+eB07oAIkihoOhB6fZgEMSyt6ClgYS3M/MTpa4blv8XUf5qTAnAKj7&#10;mIqYichPhgHVulA6eoVIVD6luyrFhPZ6amgaTSunCDmFCSKCZ1CKTPiIOAmKzaGf1/TWWVg1oWrp&#10;e2CUKqKqS0VyNaxGEljAhq91IFCafMPOM8AdvOGANkm2Lvzq1xlOoMLT5dQxU0zGU4IjPqZiFBDU&#10;qfHOJyxPwaxn8yVal/TBBVSrRr0m3NxipIKwdQ/CZMwcGKTX5e4D8IgZQfEkScFzAuMGZCyUvMbb&#10;OYDz6hyYCdQCsRnIoaYEHKIkCmQH4aeNMDMJa6jtOrUC+hfTgs0E3G1EUUmhilMsBgsgAk5gGgmW&#10;kGTWa54inEuswY3PRUgqzghnKHRouOtCpAj5Zyp1nBTBmTQSQaKIHQeM5zngFBYtFSBN5ry2ylS7&#10;erS49JKsCSsDOAMpw0wE5fNOUnVIkSJpHjOAn7chlYFlKIVBF3U2jQ1STbBkE1IAKicI09AegIMl&#10;flrFf7dcBIW80F27FBKMpZXty40LcDAkGldOQ6zgipJg1GnuGcyOnni8+gVbuLFCofXbC92i4ja5&#10;lgfwwaGIp1OG2VqQwqoBhQIEmudPjjrptJPqpEpLgAhrIo8BWYnWREiWB1ZGnwNBhBVsqGYMRB8m&#10;A/nGN9+vxUFuAksJlNagq+vXqIHfcyOkHtmvhGEBY/zQBmD3npAp164ssszFTNalSri3rqqBgBaS&#10;Tr1tWTTIE5GIwiBJJI0mJUBehgAeHmMUOLeIRew6kVRbuuWKiZ7nk9Rn0gR44IgBqeNNUkkjpI+N&#10;cA+ri4neGURkqBEQhCxlWBzGXhQHPCTUzJ61WnWROAXb0qSmhaXLYIbW6yqwNKdTMmMgKAYZYGkS&#10;AJJ/ymVzJwFlYuW9bMAoFxQitU3C1m5BtW1frPzxGflghP3VqMiJAFPM/wATgHbume0mS4JXVqlI&#10;DsULH5yABIyMeODZZgHMHV2nSC34TETSc/DpgEWLwRSwVgoTQBcU3HtWVYllNwkKdfmINNJw2QV1&#10;EH/MAJzLAkwP454CWjI62wYFvWhZ4AQIh0qQ4mCDQSPI0qGwclqC2qgIGoaZ6VwFidJb1CbbLb0T&#10;JaVIuFdMigmtM6+BwhlbST2kj8DSZMVpnEYBVu/bZwrXGCELN5Dqa2mrsYsYWQc4kkUjBT8tCBGk&#10;AlRIAgfDpBwEhQJuktq/9b6g1ALqJIzzkSY8KQYOEnKGXM6hMlWkSGNPvwDtki25uLdCsyejcJKk&#10;KyGdKKxmTPYsUoOmEiQTEHODORgeGAkPbRwBrK6jbPYmssrOVCk3JIziRUjMzhMRGYJkSAIgZUwD&#10;pa2BpIlSA1zSX1eopi5pY90gfLIk08JwkzTM9GYCg6yy/cMBItlJKtpUuxKWgQdSAmiXT0gahEAi&#10;sEYRSskDuAEy0nMkEz/YxgHQQSpt621B3b0dKmCRbQBVgVB8IpOeFjpSsAR1kCumc8Z0lk5+NQm4&#10;VuOmm41W1FyW0BHMEXFEALSC1f64aIk6jJGojoo6aSZ8CMaVLRtCaFILgI9DrJAYhgsGuoGF6gR0&#10;nDRUwNXzaYLCQtDNM5mmAmC8mtzaU6DdN1LYYMVVlCxcAy0CmoZ1M0GCrUAyMyVFR1EAfZIwChct&#10;qdTqq94bSaAoWjSWbxgkNgwpKrQECQBOoqx/yx8vUEYBNy6BddZKXGZTqFsW50mGW60sWIoQRTr1&#10;wjPUTVYqRlMR0p49MCHwwgKgCsWJDAkyFMtLGSzGjR06RlhJJEkxJiQIIE9pAE9JwX0SNC3Ro1MQ&#10;NUatSanEXB2gZMBAgyR8MAsdWoSGqp0gUE1FPGkffghI0emLbW9VsBbyMzg0KmNERCFs460zOCYA&#10;EwKZZzHXTXAKtNcCqGdS2pnW2QoC6l9NbswSIAA0gCD1wlgZBkglFgBdIAzRa9MpwDtollKsqsBd&#10;m8xuarqhfnfsHSCiH7TNTgiBA0zSBIqDSslvAeGAWCE1C4kBg6tbLBLyFaF7UA5mgIEEYIJJJk9o&#10;pAPcCKsY6+Fcs8At7zIgA9OXfVcZ1C6NA7bZtt0NWYaTWkRgCvQiAAFMAMS0kEeFKfzwAci26lri&#10;Atc1tcEu+3tenpWLhprMyVoZqBnggIMdwUmDJVa9FJ8ssA56kr81vWlsRpW4+i2TJuhc6yGUR1Iw&#10;hwG1MC1Tp7vlDAjtk/zGAkJcZYtMigLF3sUm9pdTF0IkjVUys/CmBmNRDdwc6UiJzqBgCLBX0EWw&#10;bbWibl093patAFssBLGc4IrESMEwE5qswe40WCemM7flqDtSWDAMTLKPSJY3NTAjW5gU6zXLzwAB&#10;p/7mUVLSwGqgVegx5kxcZS3cm7moCsdNtQBaM2zr1XOtO4k5mhwTgyaHyqSJzoR/PFXWyXNFabTa&#10;I9SFfSC1wWwYVs3AqP8A0Tl0oMIIaRML4gCKkYNbWWcHbdxXCqCXatSZOlSQEEVpP/SmEmCAI8Y6&#10;EGKNT78IadUjU2o96MjKpeU1qwJg2VYwYoRAMA9cNEAjukDTM1HkS39PLFdD6SHbRBb1QkLB6aVC&#10;CvT59PbNcJcAhTSCNJE1oJJb4jKnlgHbDOoYIrdjtdIgMDraB6UioVh3DV54LtGUExOUStNIHh9u&#10;OmlknKJCPqZQz6UDaSqhWAaDrhSZMkZDoMEWqdI0zEzJYGTNT45Y3LLzA+iQitdOtgCmsTbFyBqt&#10;6VFAB1pJyynBAAgQaSBQTA8KfbU4oMnQw1gIxnUjGpMy2ZgmuQ+zCWI+YaiKxmIXp4df7eAOqJAt&#10;EqrIAXkaw9SWEmpMUqRSs4bKABepBJUEmaGSCwivh08cBIVyS2kBVldT6YgMNCsLbAjSQI6nwOAw&#10;oxJPdEgkCaysx8eviMAoOJGhaoSqldXac2Iacu2kA5QME4JPUSO4iCtfwwKwOmAWhVQQDbIgFRGk&#10;sQSA8xViDDGPjhj5Y06iRMDIKfNQcBMqwIukKGYu5097iag0qTMiBQzhMQGJgyCYWSSxzFesxl0w&#10;B6gfTXtX05Qs6hQFBgMrAeFJIJ8ZwbkSvQAANRRQtOr7CIjAK25W2jA92p20TrCC4ix6eoRpBJmk&#10;+cYRpMTBiigAGpWhgjr44CSLncq22QORqLFhTVMW8jAmQBHSnjhsjMHOkD7gIjASEgMjIUKMpYvA&#10;UEdVNtgdMHpPhgwKiNWXxgVrl1wALDSob0jcV30sAvcx7ZABHyjIfZmcN0IBmRSg65DPpGAfDtJB&#10;gESEIn8l2UlgzdZ1UmoyigwZHWZoFqNQBnqfDAONcIlVJDA6ioIUsgWFAJEHxP8ALDTKdLEEyQwi&#10;RSIqCfHAPJcUsoFu2RNshgO2KkjSayJiPGJwCGEGCIBFQTMmB3YAK0q1Z06WldKlT1DJ4+K5eeEB&#10;oEgdwIgZIs0IJJM08cBIKlmMHsZSDJDXngalICgaa1lZJyjCZaApgBgSFEnppEFeozGAAiWf5jbY&#10;qzMYCgkOSwfoTNRkcsEYIAliwFBpFRkFYiTXpgHpZT8iqJYFg7ypmSwmgAHzCcIZc5Vkkkag2owZ&#10;zI6gZn7DGAdS4RID27ihBNsyoDIBUTUV6TA6UOEmSXIzEDM9KQRGeAXI0oCDLhiWYDTraaqB4ROf&#10;hhA8xUkz4DUfE+GUYB0ZAqVFqEJMw1yDIAGctnI86ZYSRWoocmYzIFRMYBaFTBUszDUXVFK6a/KJ&#10;/EO4eYOEQT5ERJEhokzpn+OAkCmY1U1rrIZCdAC62EVp8Z8sA/KPmIAWRI/9up8P69MAaMCxFsWp&#10;LHRQwxZNb0MxOQqDH2Y3nsn3XuuB3tsOxNgOo+YmAIgD+WJejnvpN5ivJ/7pf26e1/rn7G5bit7t&#10;bT7rc7W6Dqs2W9V6/mljkwkkrEnPHsLg+d2fL7S3dt3ULsillBFCRBAj+2eK+O30ulxX47v3Lftq&#10;97/Qz3hyPH7jid4/BW93eOx3zWb5tDbJdDWP1DsCDSYE1kA1GNFSIAJIAqKR8cGXkq5be4BcDemn&#10;rXwPULPauq9wENrUFgKZZ0j4OhgQK/fT+GAz+4TkEvwoZNJusBa06j3gwbhksZ/EcHqXxGJiCOuz&#10;311/UFpoYgtb0j1EVQLurukDIGI/mMCcTPyCH215h6jXLYFvTcJ1QQTEAW8hqioyGZwc+WGfkEpt&#10;X3D3B6oGgC5cuk6dbs0ah0YgkAqo8IrgpGc+eNB9U1araubl7VcS+2kaZL6VtG4YgGJZukwcAPWB&#10;1zp0msYBW44a7bttdutbJg+iCWLOwUaUuE/KAMxWT44XWKCnj1MnEtxzRUrbS2QLreozkSAdNtAP&#10;m1HMd2Y8MsGGIiTTPofsxQ3urVi6D6dqql1AUAADLXI7gtYGdJnPAME1p8OtafwwDdslLcBFYAgE&#10;dARI0k59IH2VwAR0joJgkyaeWATcSczBGoaI0kFaqxA61P8AjheczSh+2fCJxj6daIbuLZV1CuWZ&#10;NRy0iDJJMQMqipqMERnLUj74FfhjUsvQLt3y2ntR2UnuK0Uz5Z+UU64TGqRQU/r0xROB/SWy9wK9&#10;u7A1Ehl0splTWJEfww4BAj+32YnUVV7dWrjBkZmDrW4AZE+KkSaeEjAitTTw/vxQ4b2kQgQQFMWy&#10;CrLbqvd0n+Phg46dK+VMBC/WKHVmHpVJ0swZWQkavKpOfngYCTcu6rYZWqqsqajLM57tU0kikYGe&#10;WJnM4EA3VtoSwI1mC1tw7FwNJ1dVggj7Z64KPMjGdZZBP292dQ9NM0AiNTawIWp6z/XBR1EDwp94&#10;pi5vwCjfYtPpFlUsHUtDlUNSGagaR0OXxwemcxAqPiBlEeeNBFzeWrSKFcs7DUqrq1VB1ByDl1Nc&#10;AJSBPj50zxLyIT8zbDLp0sBCvILFM6KoJDDzmK4MKSQPt+GM9u3xCX5MojsQgCAsGLwC2okqQMuh&#10;Nf6YMIcgDPQRn9uHbb1ojvzQYW7jBCv4gpAIDLNWIqRWgGWWBo8qn++BQ4dk9Qg8i9xJ7QyuqrpK&#10;mgXU4tlhqiuUYEEdP7ZY1JJ0DqXbVy8GZlS5p1GCRpJOrSARWP5ecYLDMzgE930ydFpVS2pEa5gR&#10;RRNI/wC6uFaQSKyDIPTITiXWW5ohvyd8eszWywKqYTRIgiHdegIzU54IrkQDEYds4+Qk/wC4600t&#10;6RK9qFAQXBWha2xJVoMEHMdcOKooSa9M48PDFzOgpt5vVZGtjSqG36blABKDuNuT88fd1GAYEwZD&#10;Akx5Zx95xnG3xEew9y8quCLDW01IBo0AN3MXVqk5QD/XC1UVJnTSBmRNTM40Iu/3dyLNhWIfO65K&#10;QtNIMimlgfhGWDkZSY6T49Mc+69Ph0VF2y3YJRVZgVYgS35KDuIg1NZBPx8MJWBAJgVr1JOWNS75&#10;5Q9uEvv6gtqKsuqDpgaQSWnp0Hma4UCRMfbn0641mZwcmLO2Y0ZIDXNA7F0Pck0r5kgN44reQ5PZ&#10;7FDe3l9LKBSYZo1QegxVktuI7f8ASb6IfUP6rcva4T6fe2eU5/fvdVLmjat+k25cQBd3ZUKAOs1G&#10;cY4P73+tGx4uzc2/EObt4g2w6mbjOeqnKPHB6fH7e2Z3foo/ZD/wnb3l97xvuz69ptr4s+hvNtwa&#10;2iON2tiQ4TdhhqdzloqAfLHk73L7w5f3Fed93ubnptGpVdjBJqrEHIDoMT1y9eumusxH6bvo39Av&#10;p19F+D2nE+0OB2HH2tojJYFrZWLVtAiwly2qKBqJzeKYyMQQK9mo0YQZ7jq/lGK07jqVwXEQ7W1b&#10;Wmk0hBoC1Nak5wJywoxBGgmslCrATE5ePQzWK4BC/MGW4FLRbFwuGUyxkN4T8yx1phMGQAQY/wAo&#10;M6TnIFcAotb6g9zawLpjv0wAMhQGsUE4SQCurqGGbQSVELpD5eeAUpYEgamLWzoAUwNZmbjW6Rpq&#10;DJ6DLCiJGoE6iTAJzPWY/r44BOpT2FViILgEgJmIJy6LTMjBlTBIgMCQZJGdCxXoYwA1LJA1sraD&#10;rhSJFPT9QQdOqD/hhPb5EQsVkADypQeGAVqcmoZe5+zSpD1kdwmDkZ8euFNkYgxJJopggxE0GAat&#10;yzKGJAgIFgtWI7mBk0+bzw5t0JuIyhdQuqzAmmmkkFf6YmYI3IXVTaX0LFQ21ddSg/MQZZlPh4ki&#10;QRj3p9HLOnZJcAA1WkJ05SAB/wBMZ06PD587bzD8af8Azoc2tw7LinvtqXlLum1fIV3tkawsAfhy&#10;JnOgyr31aAec420/L/d0h3XuYSQDURNQxY1JBp5YVgIwEG2AFNaQgZFU56gMqEgT8cDAE3pmgUH0&#10;11BAoR9CmdOuCPA+eBgBoOsRGjSSUAVgIEAHLUWFQaROBgG/SthIaFJY26KSSBJAVm6iY++uBgGt&#10;DNcuKVUWzptKAiltZI0hTkI6k/DAkfy/jQYCbbtyJPp9hZdMKAGUgF/CaUj4Z4GAgsdFxtTLaBa2&#10;FUiD6amIBFBIJkHAwEm2NQMrnqNsOFi4paAyzTSBXyNBgYBX6e3qpL6UoQYeQ0kLqmgyBPWnXAwD&#10;jW0AUm2uZIIBq2faIkU+bDZOfXx8aeXhOAnWVVvSrJ0HtUGASJNYn7PvwYbOTXwERU9MAi4vcNIC&#10;zUAkkEgR3CJjzjDbEydJz6ZVBzwEvb2oS29xVUKJZ1fWRFSpnPyB/rg5JmAKx0OQPSMAPRRLatJH&#10;zGTTvYSe05GtcAmZMzBOkH+MnAKRJBOlUhC7FVJaSCQStM8yPtwg9Sf8sTWQPGMAu3ZY6FJKnWxW&#10;aBoXtDRmaz/XB6pkSaUyIpmMsA6bSqEZQikuQDJP5k6mCmtPh1wUtNajp44A0VdBnSWD6yAuks0l&#10;GqB4VByFcLDREiQB0icBHuWVJItgQxOgOTBr3MxkksBmcsJ6g9IP88BIsKCNJuIzSQQo06oUNrBP&#10;3VGeeDBIn7vswDVy2bjliArBjp0kT3EgDRlkTTxwRJz++eg64FuOaXYSLnpKqgKW9RiJMAfinKtf&#10;64SAdMda/wBhiOPj2ktysbkgK1pMhUJ3MCe4s05zMUqcGQY86eFDg62yTKBt0b1c1IJiVBlSWlk0&#10;sRkMo8cFJzikxHXPPFc/1c3GEx7JlsoCsdRmVVWqB1oIBpgyYBP9MGu6+swRbsAgA6GBYqulagCT&#10;bJY9QepP8sA/Dr8cDayyX5wNJQOISqSFHzNpMFHBzAFMq9csH4SST4kyfvwbtxzTCEreIUBVVkMp&#10;KxqXMKREEVqaQfLCAQC0nw/hQ4lseW9VzZsP6iFZEQaAXNSk5yYkzIPiM8GSPHKsiKdK4qFaGN0I&#10;AjEspYBWBciTkYPlqkDDa5/4gZ5kD4YxJe60Sr9vtFstbUIjOhOoNbg6xaBFCeh+IwpqiBUhv8MT&#10;fnEb2suMfBH2guBXKBHFtGViQNRSNTCCJBE/9MBgfmBkeWN+iWfTLlGsks0PPbVmYG2QrUlVkk+B&#10;8M8N/d0yjw8BjGnHX1RNu2vAhkIBQkM1yXpSlcqkigwbEGPJQD9mNod21q8xAgIxJHpmGtkLSK1k&#10;Gaih64XqaJgRiumm/bxeiue0vqjSqKRcCEkkgdGJaD8APLBllIoehxm8zhnM7MHlR0cvART2ggSW&#10;YEKGXLKeuczhsiAIqYJ8vGhxcxlY2/TNwl1Cr6hCkiB5hgYqT1wgQCRWYn4nwphmYyJe4b1AGDKR&#10;p9N+htoT2kjq3mMz5YcCyKVMx5fYcJc8wVl3QpDW7hchZUwZvQxgdADFSc4nxwFFYNP55/34ZmcN&#10;a3Gc/BGvC4yI1zSXgKAF7QD3IIGQAmCa0nCCTND1qAM6/wDXDOWVzskUgyGaVIVXHpkH5hDp0NCR&#10;melMBTIoDMVmPhjNvbbcBrf2ma4HeLYGv01ZWCgROgsfl+P9cKBMR/mj+dIwm8orxtWdtRCBuxlI&#10;7UPaAAQBQGaV/hgMTnkZFQPDPGpZeglbez6jXCVDGO/tIVmJHeAvTOF+/phkkiQKAxTwxRq7GzW3&#10;ZLXF9VmJ1PcZW1Lqj0UUwCKg0Aj+GAs6gT8P4YCFuVUMpBBmywLR2wpkKJpIFPj1wuaTmNVdPhjG&#10;3M4EZ016jqK9qsQ9XWO5QAv4WIjy64DKaASRTwmMJL3Z+Qg7F313g+oldemgYWgh1GAZy6SMjggD&#10;n0OWVDGfwxdvgJm5uhils6A6utIgMqDMZQ0Cs5/DDqkAmsSCB8cO6Cnu2mW4vcGOpioZQYXVOmsy&#10;BJiPtwzMHOSJAjOviThtzrZBfG0H26MmgNcYXAIPpaFEsM8hHUYBJNIBjxB+GNBS2ht7Agkm9Li5&#10;CyHYzGgRBMAhuvhhZYgAGD4+U9RjG8tswsuFb6Wp7jMJ7XNxvUaG9OlyF6SOtQemFsTQAjwp1xdv&#10;T8TNqq21u36jlQoYlgSRpQ90nuEET4gdMJmn21HTyOFss45QCjtfAEiLilGifWAaW09R8a+OHLfX&#10;7MJ+GAV1Sb2kBTqDstsjUyyasVFIgGFn44DzIiP640HbIVbbBgT2gKmjSHQEANqzAUzBOCMlYjz8&#10;MqnGdpbOAxZQNuSzINHqHToJIENWS1CBHcxPjnhaloy8s4p5409Hj/JEHcWVa8xPyK7OvYHKAEPq&#10;AOfUTOUYOQM6Z+Jwcd/zVIsBmCrp9QEQjCVYNQpcpIJHh54AYHKv2HB102m07aYvWnttMtBMzpAd&#10;SBM0zmgKjBz9uDogKNN1nIRU1Lp7YeIz0iZmmo4EjLrE5fZgx33PbhLuW9Sqzs0nukIHJuXM+w+H&#10;j0GBMfyxF2smtyRaQm7ChSEkqwhdS6QWCnpJ+UROC1CJmn+MYrzLJdOmoLEo2q5MMLmnuBTqf8xG&#10;dMAMpMTU5fHEWYzyK6q3U16ypMVUdpIjIefj9vTBziu0suO6YqAy6UfSNSsQXdGAZBkoJPQGmCJA&#10;8fuJz+GDPlvOD2zU6IBLuNRBJVQulvFo8gB1wJ8K9cS3DXjs7cBeSL0DQAWmYJgmIAnxE/bOEMGY&#10;VFZFJ6eOM3O06OCytRadQpB7tTMSNHy1U6gCaCB4demFICBXwH8zjU4jt45dc2oG6YPKqAaKO0g0&#10;nu7QKZGMFqAJk/ixLHPay7WxJ2yMtVUAkBgw7QSQSFAbrEU64NiCueeXTr54tsk5Lc6yfiSV033A&#10;kikqQB3TDMEY0Oc/DDaklh5U+zLGNL6E/ND+4T8u4X0Irf6bEEggnTDIchmf4zhxqggZkf1x0dPL&#10;z9M6q2wva3yi3p/yr+FjRWNSTlQYUsVzBiv3ZYOsVm4Ia4SoGZ1BqhSWgNHjWcOyIpGc06QJkUzw&#10;FU6sGQEDUFImhVyHpInKJnCQ5iepOR8PswEl9u4eEUJSNQg50Vvtp/TES6Q0fCn9/wDLPB5/J+du&#10;vbmtAzsx1Bl1MxAaglWAAFBnUUE4isYB+77cTMYdM49PVYuVt1BuHQIAUCAwJzp+LrOEqMjl92eX&#10;3YZkEy/d0hxHqD0yqAqGBU1IjrWYHwHXAf8AnT4RXExe7ITsrCm5bLHTqWZJUNBPavxGQIiMNEyc&#10;6jwy+EYZnqNJttudvt77raFz11C1QhwrCUYE5MSpMiQROCLDLwE5xnlGNCftdnct2FvWswbWh1ta&#10;y73DF4SPlA/CT1pApgAaTqEnVQmf4/2GANrr7lBZNwWk23qOlmFfWFOpNIiSTmGPShw27BRH+avh&#10;1jGZObRM43a3dxd9dZU7dSgYAurQxfWHBPTILTKRTCFTVck9B06dMUaDe8idpxd5kb02Np0YOp/N&#10;u6taGOoDEsvSngcTlSKkgzSAeh8cJnHI41uOSFy4bUMvo2zFwkPN9qntXtBrI+HlhYGUfAYoqU39&#10;mzaJuXIdbsE3VrND6jafFZM59Dg4yJNCfP7cAw++BbdLD3ZX1FGkhqrVECnI+A8yegwZFDl20gfz&#10;JxL0EHbsv6jZuus6kIuduhTcFbglYFDGeeZw0cwIzBH8MJ0Gq27E2CWMFLiArn3HNoMVoaihIwYB&#10;AHx+NIynC8wK3IBFwlQTcUhpXQrEjtbSKCciR1wRBLfZ4x/LFDm0uJ+mXWdT1kTqKASEDaszNYBy&#10;ocGR16io/sMY04mKGbNzvup2sGZxNBJURUdCPvjChP20y8canWis3N1fWcFbjFNGhhpAVANZAUxq&#10;ynwwZBHkekj+mKHNtuLVxnUqvorDWwDpZ9YBqGkAVnM/ecEAf7QMAndbqyGUEyj200ArqA66gwzM&#10;wCCPhgYAkuKhCyW9Uz6ts62YSCAC2YBkGaDrgYBu5uf06GQ8agLZZx6joZi4mrOsE6qkDBqKx4mv&#10;8zjGvWhrkGZtqxgKJMFmjUCoIOqmfQ18MG0TQzl/CmNiNsm0bR3uAEi5cS0+gs4AUlgoFIpU6sER&#10;X+EZ5UwEvb7pSJOlj8qNIJ7pK21MzCioJyyywWAmXb9s22ZWIa2X1EyKtlUiQT8tM8KioHiAfv6Y&#10;luJk6qG9dZ9tfYFtKyWAaLhhtOpUpNQMhkR4YcfSgEkVJk0p8I/rifmnIrNhb3PIXXs2LLt6dlDI&#10;q2qaKQamtJAAzxT7rkAr+nZl265wOoEjFkxxB6c+nf0eu7vYpyvuB/0GyDL6QYqHuAEtLW8yGMkR&#10;kAZGM/ub9+8alyCZkyoAJ6gUxR7K9l+0/aHt20L22scdYezbQiRt7192RfTa4rp3DVJamXTPCbO3&#10;vXNRAjQst88ERJP2eWAk+6fdXt/iV2OvcNfbkL9zabO2qbYXUv3XFuEZDI1hQ41t92WD/QeqUB7Q&#10;ZJbI1NIpgGk+rH/sNru7yAb3e7drdu1t0DNbZ1QEtfUkChIBIpTVWMK/2z50AbtMjtBk/hM/DAV7&#10;/WebnGcncv7VBurUNZe8YAa2VdfRHbFdJcxJiZwt+IEJ+WxWIYQZJjUrkH4xgIXFfuJ3Vu7yq/7j&#10;ttvuUvB7O5a7Fi3aV4fb2yon1AAvpwNJkxE4B4ayq0svkdLwSFE0z8JwOpNv9yfuHe70XNz7g4+x&#10;tzuLH6jinvWgN6yArduXlMVZJOpiJJI6Yhbvhg1q2ui46BpuUI1yYMxnH88Gtdrr0dJ+nf7lL+35&#10;vnuR3fIcXt91fsFONNu7auHaWACzLYJ7UuXO0O4+UUrhvb8FaS5cusGJdQgBEi3FRHngt8m1mFr7&#10;k/dLzG+4ziuG2r8cibDkH3m73e3uhW5FL0ep6p6oRXSYMTJrgLxACT6ZV/UViQpmvn/HBLvtjFqR&#10;d/cW97lbVt+VtnhU417Q1Xkti3dtW5I1EdoLNCSTkQDivv8AtZL+6N52ZraqCLbGjPpgsw8MTEzm&#10;t/q3HR0L29+9e/7d9oW+C2mwsf7u27uh+S2Wi0ljYteNyzY27jtV1XvBElianFG3t3drfN8urKgY&#10;Lt1B0kgwtBNB8MTt+ruy3PJrZzw9NbT903sXe8Ft+FtWd3s91vbmzu7znd4wTdG9d2wuXkCvMepL&#10;EgtXMnpim3215Oy4Xb7ZnvXCVUL8q597HotaDExe+VvXbW+vEd59je7/AKV83sb+65L3VsNvwvGW&#10;RvN5fvuEvbhiikbeyVrc3A0nWVB8Tnimubd9nfH6xrjbukLpLWrU1AU+VYOOVlnVuc9OjsvFe4dl&#10;734NrntG3xe39n3Va2eQ9a2u63mhgl0uZNGmgzgZzg7O8tO7KfzdyW/DKosHqD4DCZn1Y4O31p3l&#10;fam+s7K063rfH8HZtg3Gum2d3ulKUPqpp7XcCg8pJqMWyqlpfVcg3GIJQVfUe6gygR1xuSa/VWXJ&#10;uQ3W/wCVvJwmzt+lx21L2k3jpp2S2kPpM955DsxYkHSIkZdQrc75rlq2oVlVAZtL+I9J05jrXrhd&#10;8zgwg+2PYW14nk+R3NzdbN7+6vpbHLbo21PH2H/MFtWY9jkDSoSQVnrGM3vA5U39+TctiW2+0Qyq&#10;lh2gxmc/tw125k/g3LOkei/az7QX04X2PaTZbhDb2/Pe6b6xfu+msbl7eoEQe18xSuIe536iyrbk&#10;hA0abaRBWphAMzBjC6XPyXta72/7TY8k9rgg24ZS73t5eZmv23WLYuXLrkwutSwHQVMzhGz29zeL&#10;+t3jGzt7cum3jNA2T6uooYPQ4t2knbp/etvpCvdHObX23ubXtb21tv8Ad+a5Ejbb7lA9u4LbtZCN&#10;d21uIZGGoapAVhNcG9l99cf0Y2+zHdqWApNVJVj8MNdu2Y61M2cXmjscrtfbGx2Y5RjzXuW4V26b&#10;e4rXLwAC3QLoWonXrXUJ1UoDGLKxcsJYbbbRdFtSS7gQrmJaPjWuMW24tZuc8sJzHH8lveX2/uD3&#10;OUvb11tpt9o7KW2dtmLWjdUEiahPSFQ1TliPc3v6NXVC1/cIG7olU9Q6pcjwkQMXXS289F7c/Jd2&#10;vaNv3Vc2t/d2rXEcHunsu221Nbu7ttmnp2rdkiJUgMHbpmTBxVjcPtibi2n3F+8vfdYGVdgYS2Mg&#10;uVM8ddte6Y6N/J0AcPtuXZNlf3204viuNeLHHJoOrb2Llu21/eOYa5dnt1lYPQCuIjXb+3uPfukP&#10;dguqkhlBFYg5gZzOGsnYNAmx4zmNrt+K4609rjwy2Lj2UNq46OBb1k25h2iNI6UIAjDuzO83YO43&#10;Fw2bE1JmGJOoEHPrU+GM92Ljt5S3CD7iHtn236PC8VtrfI8sLLhLVhUY7e2i+ncVlXtUSrBZyaTJ&#10;xa2i+6PpWmjaWyWdj+IrQgODBBzHhjGLrfnf8DpWA5K3sOCtjfcirt7h3QTabS0H1kWL4L2mbaN3&#10;C4ijSVFX+GKzkeT9S2OO4+RJCXtxGlbYYglQ33xB88WabXb6kmvrW19l+w7ez5C/71943NRUC/xX&#10;Dktde+1i29sXjbWgjsBLrpFRniHtdhs9izX33EuhmAJ9S8QNJnxDAfYcaukn5W7m+jS877t9xe6L&#10;acZsuGNizuwF1kH/AMbi0uEXRpJA0shY6jBLLJEUwnd8hdQC/u21s10ehZqpBJ7aZiIilT1xfyce&#10;n+smvwO8B7O2F3XxHA2DtrFvZFuX3vbouLbBS5UQHZmIaHOlVyzIw3Yb9Td/3Hl7umzaA0WbrVRb&#10;aklnHich4YmL2Yxz/oS/BM5b0+H2b+0fp3sS3I706t1yezRdNy5uSoH6e4n4VJlnkTkKDETc8iOR&#10;vMLaDb8dZlLdNLbhSJUg9FHUmpxnXbsnbef9XyXF1uGg4H2afaXGWrm53j8r7w3w/Ub1y3rJxe4R&#10;/TYm2Zm6wLaUDFVmSJxU3N5f3jHbbeU2qT6t2kHLV3Hwg/AY1b5M8RenN5brbe3uP4K2OY5E/qea&#10;vlG2m1uC56ikMwQ+ktCCGpObCuK28u830cdxNqdNwI91AOxnJD6ZPQ1P2YzjaXv2a4n1X1a7aXeG&#10;9uW390+9uQt2p277ixtL7lfXtWkD2zd0gUoFnx+ybP8A2vZe0bQuXmt7rfMPVKTqVXiQWY5nxP2Y&#10;6a2WZZl7mEse9Oe+u9+7s+K2+84T2pZdtqN3oKPurAbQ9izagFQYhVBJAJJJyw2r8jzCm9umGz2b&#10;ENpb5yhqNUVB8FFK4XN14W2a9Oqzbbe0fYT/AO38Htm5znkVtv6iMbli1fA74LSrAV1XXqIIBw0m&#10;6sbVWtlfUOoqqIDBKmfUIGUdR164TGDm/JZ7rheT5x9tuLV79HbFpbl3c3iB+WyhG241dzAt8tw+&#10;MCmL3Y75t1bYMgtWwJ9Q01upPcvhT5lyxpLMOYe6fa9jg97Yu2r93fbu/eVBtLWlRtbFy2qmzcqR&#10;3OIRzBnphzZ3LLFxaXUoLpcuvpYMCwIYt55x0yxmdtvdJ/FMY6oXuLa8ja2u0ub++tu6wsXdrstq&#10;7Wm27Lba09q1bM6iJVWYySJJxaKj3wUt2wVI1McyQrSFI/CK0nGhhb282fF3be53W5dLyXhbsqCR&#10;bVnsNqvWWzvPI7hlXAuI1y8lnbSiA3PXcRMRIIJyHwwtk5qF7DcWdpx9/kucJ3O5b0LfHbe9FxWu&#10;eoELsooWESJgAya9aHkJDHa7dRqYhneTpj0yDoeuRg5Y5eSW7SRqSZzXVva7W2s/77yt5ls200Wd&#10;sqL+pL/rJUX7JijgNbVlMmDFMZq7t9vx+q9f3bbjcXBpNtB/6wiTptLlQ/DGu3OsmzV5db2fKcp7&#10;o9PZ8ZwqcZxm0m9b3l/Vr9BH0AtuLlCRBpWlcSv1l3aWrV9rA2y3TqRrpIZlNFBT/wCKnE7Mfl4T&#10;tnqq/wDZNhzW83nFWuSflbmyQ29zZ2y27lu1dB/Ob9RUMYppAzoYxb2+T2e3W3urt1rtxpZbekum&#10;qlAgmnSSMJNtZcXNZ7bGC33s3m+X3O84TabG3x+wtkW7+5V129+4jEgXLl+5BgZm2prjQW+e/VC0&#10;9y2NsgVItNphdRjWR4xkMJpMY261OxyHc/SccK/ILx+6vczvHv3fV3lsXVuXWVSw28r2hJJ1Ook9&#10;Cemk2u+/VALYJS0iQbk56RQwuYJzOMba9rF1k5cO5/2htuBa7u+asje8nf3QuLsWtKdLX20Kqq9T&#10;ctoYtgiIzrh478yhN6LCGGmlu49e4xWJ/tTDG94vJ2/BWr7MsGxvre24203L7y3cXaObaPudnt3V&#10;Slm210QLkTH+Wa0MYtNvv23t1Sl6LCsdXcakVCg+Hwxe693wZss6uX+5fZFj2fw+59bjUbmd3ZRd&#10;ux2qXnti6npeqEeC5y9T1M26QQcbOxvLTKLSEHSNTPMdsVrjpnPRwunN2vPyeGOe9gchs93uPcHJ&#10;peFzdXns7HYNbFxWvi6LdtvSb5XcCAFEQYjrhX+4LfZNpt37UJV3kkGtY/jhmXoTxyTN5+Sv/wDf&#10;UX/bq7j3r7m2K7nc7xU3fFbNrdi2V7DbXbuEFCKSxzzNBWdae05S2oYkSWakiOgmk+OK5XXaTNjm&#10;vNbLmeNO95nfXbCbbVZFjbsdKqt1JtBRbglDJAkx0NThjc6rbFbZIuGdNBqc/wBfjg3prnm9I1Hs&#10;e5tuW2tq/wAt6V3jrb22v3Vu+pZ25BLJbQoIRVg1SjmJE55/kCuzU3Loa5cdRoWCe80kac/DGdrJ&#10;OY7yy8x6g+mvq+9B+h4PcW9jxnF7lhvdwAuobJai0yNARTB1nUdUHIHHM+b4+7bLbxlDXHhbVtqh&#10;PUbtYAVkGk+eJrZOMYdtLLw+j30o958VyVmxwG0vFNltGJ5DebfTqvXdraCtbJuQAjosqgJlQBUx&#10;jmOz2N3jeWt8zvyXdXNwAk61VXiCI65fHF2tk4610tlmJ6va3Oc3sfd/srd+w/bXpWLO4236FtAX&#10;0gb1kN2uDIyJMVH8MepvbfuVec4cXrMo6KbUMTqIUCGQj+ONfJ4PJ4+3ec8V+a/9x/7YrX0Z+tYf&#10;fF91x3KXn5m2bKKdrav7i836u1u06EhwVNS0wK1w3BNwXC7eqp7GHzBiChnzwdO2Y7fRtxe463xT&#10;cYmx2q8FuNnovba4zaLm3tuLwG3tR/prcCyR0LA9J//S+g7eQORmARJmn24+vv0le7YBpltTkabZ&#10;9UwF0AGdPdEZKCaxlnhDExSlAIyBJpTxwE2wqBiWXqbmotrNtRbAIvGunoRJNYPxaExJCnNv8vWQ&#10;T4j44CxZRqVQL6EC2KH1GKwALZuCSr9T4VpBBwkkzXxqopXPwwEu1t7cn02VEVRodiXbQsG0SSSa&#10;eIiKmMEawJMlT51nKuAcQC2t19MAXLYi3VQmuhVROo6jMNkfDPCKV6ARUzAESRM9KkYCWXBy1XZI&#10;N5AQzRQJca31DSJk16mYwgSDM5VBrHkZOfwwEoKhUWymi87sLqKUDoQuV1zAmskicjMGMJJMkQBk&#10;CCBJrmPDAProFtWDBgUAHos1xUtNVbaVAuQpmfjUE4AIE0zH2kTWMsA4VLelLFfTuNLqrABiJR9M&#10;51BWT9lMIrAM5z0ByzAzwE4wWddFswkFiG0sQoYNOoRPbkJ8SMsAgmSBlIFeoHX7cAdlkDW7cl9Z&#10;Di4Q4OknUdJUEQABM0wkgkmDEKCSDAyzKtUYCSgRWDemO+63pppLKQplfTKEgmctTRIMCMJzaBNA&#10;cpJ7RE/bgJAfQpLOmkjSGhWUm42oIEmYFTJ6DxwkhojOCZqfCgywDqtbS5AIUPbBVSSQrMZLayQC&#10;YBpP9RgjIgCCYmACJipBHliXoHLOhzeZme2juAs3UZVyRbttRRV+YTM5ds4SQfmMgjMRFPs/hGON&#10;12nVUkMUV1QpoOulXZ+0rqQvIWV+YkAj4nCDJA8JOcktXr8D/diKkWigK9tzQSY0r6aooEyFqQCB&#10;kYmkTgmNZJk+f9fHPAKQDQqoCAsOxKDSFdptlZBMmDpEUIrOEwft8akn+v8ADAP23WtCBIbtIKqA&#10;Skawxo1STMyDkYwO4QY8T/3AkQKYB0tauBUlzlbVghIi2Q+ospELn3EUE1rGC61BH2YTHqhSuua6&#10;HAYapcBqnSKgSJJ7T9xzwkkmlQR1FM5kQcFTbZhfUYQGAt6HcsotiArjQQwkiuc5iOqWHy1ioJH2&#10;5YCRt7jeq6ellbcspRWOhoHqwNJE5EEkKamcFGqa0rAGda9f4YCQSy6VYIrWnQBrkOUYp/qKqgSQ&#10;GgsP7xgRqyNQKmF+OUSTXwwCnNu2h7C1qJ0A3A2ktoEOhydqeMGvhhI8YAM9s1H2AYB1x6i6WZiV&#10;BW6ApDqFIIAc17egBInrJwl5iDBr2nTnP8D8IwD230F1ZGI+UXkZtTWXUUFwKNSlp/6ZYDMJMsDE&#10;EQIEjrXOZOI1mHrCgqoRGt+tq1lnBYz2qsjUFagBBpnWRgjJNAzaoIkeBpXKtMVka6Y0s1u36Vwj&#10;sLMHLUIYZwsZzJpnXBgkmfxsNIFanMUxFkuSPTtCFaFsqwc6X1vbQtpfSV0wZgEzMGaxgHITIkGs&#10;Aiaz1nEbORN3tKMQI0tqDhGjSJUkQRDSM/GcEwMmAZ+eKiQRBkCP44Bdu7ZYIWuq1lR6IIIuHUrw&#10;i22JJmRBOqa54bYgwTpApmK0yn49JwFhYYqr6PVuFqakL1W5V1SYE9WKEdZ8MIAMkxlJYQAZJjLp&#10;8MA56loBUXTpc2lt6tTAqO5hrzaIB6xSTOAZkaWgzFM6np/jgHVWAzeisBQxLFSTAABdRGrrAplN&#10;cNyoMEkVFSKRORMfwxcXGRIZpBuBCSAxIDQQ4UazIMUFWMdMoGCYgCD1Cmf8pFRPn0jFmm20zA4q&#10;hyWDGNRAoAt0MaLb6aTOoEHVA+3DbwSc4gEjMNAkLHmZx30lmuKp1Q1te4SRKrNXRLvabpkH5REn&#10;DJMViASJ0avujPPqKeWNKnhVBYk6iiAW2vOATdC6yUcdokV0sD4DwwTGGnPSZHUT4zl0wAtr+CCt&#10;x7ZSSpBYkSpKyDAkgRXxnoRGqawW1EsAABJyn40pGCHUZV9PsBS0tu0FZtTELRXikwBMEmYgREYb&#10;IBoTnFawyzUKTNRSgwVMSjI1u1UEDSFUm2yrKvuVYiAzT3wQKdcF3VoQKHt7gZ66jgHOzUlS91tQ&#10;IeE1eKqoMS34agxOEnuiCpz6mImSSMA8j+mzSLqgBTOlS1u7p0qASIrnqjy6YbYMSCAInUazAA1Z&#10;9c8BKsm2AVOpXCaBqkai1IdSaUBfwrTAIocxDSCQMoggmROfhgFJJa1EOzIylQx/Ce37IgTNBhpo&#10;LZ0JAmeq5mRH2DAWFrWloqEDXLSswVVUGCAWGliYpQt0+OEMhVc6E0NCD+ExAnPAOW9yvqiVVbiW&#10;w7qNSkKxlSWYxkKRnScNkjVImFzgmGmhAH2dMBaWwiaFdJutZZrYKo/o2x3i48RXwmowlhUGIqfj&#10;lllOAVadQotq4LLoJYyQBqYOQ1a5gRE4TJJkdzdBkSIqKnASJUIx0m1bMh3gEalg6iF8jXPM9Rg5&#10;NQxiYgkSc9QNYzGAO4LbQ1vuVQ3Z0Ij02lVBJII1IRUjynCS0iYMGYAGQIjSCc/uwDioy3ILr2aW&#10;ZXeC5UHV2r2gR9hmKHBExIKyDq7tXzEUmBiW4magJGrtuNbuK9rQvpdiWgYNpdZg0Mz4GoOESIIz&#10;nICNIkQBB+H9jiqmQWZHKrTVIOouWBy1D4gQM/GM2zTTUggAADODQkk9K5/DAP25Y3BpXucMT8q6&#10;gNYWAIkR8vn0wkt0EyIBI6ChAy+zAOaANWpdKmXVYnSRIZjqntbIiREzg4qe4ATKgfiHkZwCCJRJ&#10;BZsmZQJWTkRHUfhURSTlhAn/ACkGafiBrWPh8cBNIA1Q1tiFbXPY1tDGhmYE9Kdo+zwTp8Csg16d&#10;woQfDAOh2FwFrdwF0oFUwiiSHUmZOVSMvKmE5MafLQ+BWTXyPl/1wCj3W+5hF3S4ZAw9N4nR1kGs&#10;N1jCzUDKhApNREAaT44BguUZmAZToYqCUOh9clw8mDWCcoznPBTkDJB1T0IEZwfP+7AOissH7xoI&#10;Kzo1A6AiREGDIBznPCc1+1onOZzpgHGKqzGZSLZLIwJJjSoUkzFRX7PDAqYjIaicxQGmfT+mAHbr&#10;7lZLjeiBIVoYAjSg8RAgkZ0pOEzNARENqkVkVBkj7sA6wI7yhB1WWRbbqykmVYQrQWUiSDJiaiuE&#10;wssYErqrUFTMn7BMUwD2tyqDU5S/pRg2mLqlNK+nWQxPQnwNMCBJXu0yG7hnq7TB88xPXAAzpW4C&#10;gdUNoaHKxbt6mViBBhZho6Gak4BYTIoagUPaB8zEH7q4AvSppuKCoUMVdwfVYkQFKkwATI05nwOG&#10;iWABBA+Yz0+aCRqzxnb8tE1NBgGW7l1amkrCx3NboKQKnL+JknXJDkTGqJjxE/2pjzrPy9p4Wgtk&#10;qGsIBDaWc9xFbWtcyf8AuJAwmVJipAmgqcswR/In4zgzdbOpwC4iyJQsasSRqAGRV+pHWKeIwl5p&#10;JNPAABfu6HPIYiSW9C7ACqwQZKxGt3Nwqy6mLFjmIz6iuCNYocjWpqVrE/yGK6a62XkvUAGXM9pZ&#10;VKiguBQWEzWQZP3YQZy0kTJBmYMwAs4NWydT4K6i+sCIBBIAAz1MqmsREggikChw2VikEwax1Geg&#10;j+VcCWXolSz9wibgLopoIZYVwzVIMkE+OQwk9ogyIEeAMGSMVTiL6jgpBjUWWNNxA66WLM2S9aCs&#10;R5YSwrAkUIicj5TXHXT8qVJtulSCr1UB8pCz8+nx8vIjAqRI05gTMDxIpjYUCpmVuAgM5WCzqf8A&#10;DMin2YTcE6gJMClDmc4A61y8owDtnt9LWtqZaANIOmTpc+RoRA/rKK91STFIGYAzpEyMA6JkPoAU&#10;XqiQWVWjUWJosERQfZ1wRDQBBANCMwQcw0+EDAOKVZiZDlZcMVrJGoC3ESCJmfAya4ImWoJ6GsL2&#10;juBP8sAaQiAglAANIBDMJbs8OkR5UimGjmCYYVBK5edY6jw+zASlYQw70KxAeswJmAcgftM9cEaQ&#10;KiVOQlQs0kHy6g4A1glmmYKmrd3qBYlDUxPTrXCTSCsAKKGh7CJ0k+PgcA+O4wQWa4a9rRqBr2hR&#10;ShkA+A6YaYwWzNQRqIz6sTlPhGfXASUAIAAWguIzJphq1Qs8GBNTOYgHwLTEtUgkZfeVUgUGAeNw&#10;OLdtpVlt3CdZJEkCPVExLZz5jBGYiB10yKT4fCMAtdK1JY9yi4qqBAFA8CmoEGSOtMEAR4k5DrB6&#10;gz0zjALYysvbIVjrGsyY/wAwVes6ZWnQ0zwgihIkxkQKkg0wDwKyoIRWJKnU7hES4KhCvjAmOvjg&#10;ogQR4AgUiRkTP9cA9MmRCNoZwXIeACTQKWp5DwyzwQmMjSpGYBGYA+HTAGSOjKFYgD5fVhjKhp6Z&#10;gGkivTCGAmRBigoSwpCFZP2/2nAO227DbJktJgOM513FOkT5TU5eOCI+YxLUMEAzSCTGU/34Ba1Z&#10;AGOiNKsutaSCBLUIBmIqesRhuDErQBazJGqKBUXw8JywD+osfTInvcDTKsFDT3a+hzyNemWCaCDP&#10;yyBqEGvymNX8uuANCRcAEFszbOomNOqTFfKTl9mEhgNRJoGjMd5irQOn2YB7QzlOyLgUkBlI0oXC&#10;gd3XKC3TLCDUBRAkCBMxqPaxP+M9c8AuQCWaTDEPpALErBZQB1+Xp/CmE5UBAoSQrVSBkWI/n44B&#10;z5gIViGYDU6BlcGDBNJHUCI8QOqCsCdHhpppAJMmB4nAPKfUuC2HWgOsyWZ9IhSxoAF6QaCmEzpE&#10;LMHXK5kDrT+WAdUC4dTwSqqyvVQQAQslTQwKxU9aYGppJmBqIGmsnKYmR5nAHpEAEKW06ourXTOt&#10;Vg5kj5QekUxuPbHvLfcHftzdY2lIBIDfLIWSB8M8S5xwxvpNp0eYfrz+2r2T9ZeC3+z5Hito253N&#10;ptBuenJuwXAtvC6S01g/4eqPa/vrjeYt21u7hFuFAs6hDHzPWcM849Xg38O2t46Py5fu3/47PqJ9&#10;K9/yXM+xeD3nJ8D+ou3r3H27ZfcbNFbUy2JljokliQJUzXHQLV61cE27gYNUEGQfMYrk+W/N+3/c&#10;XDbl9rvuPvbXcbaE3NncWWsXrBDRpuB/mEEdKiIw8Fk0Ak+NKGuM5vpBl9xyF+xbCXNZCtpC22Yq&#10;bg+VlYjqYoT4jAkJWDSlPGIxZchNvZbvkC7qQS1o3ZILrBYFkdRVDqrJH2zhWf218MURmsCxft2r&#10;rN2sFfSSQGIOmddQykNqzrTCDLEdAKCYy6/fgLRL+x2du6VFu4ykBvRJcXbv4fTkV0g92sAnoeuF&#10;hNMQZIWZ+3ocBU3+Tv7mNQ9G2rOqorEmYChmnw8c8KaYiuQGRA8QK4zfqlkEC21u45ckkw2lWuF9&#10;bghW1R0qSAPvwmKE+HnEYt+QkXGRr0NMRLaFZmmvbAoMqyJEya4Amf4/COuJJc5oK4ttUdCGRGC6&#10;Q0TMGbbknOorGDqSYqfHLLGg1dK20ALW1VmUCHUs6ioiZ0zQmB8cOEkdP7sZk5tFbasi9cUFnQsW&#10;BQliYUE6XUmvkOk4A7pBFcqVMETjQWwWz8hldNAtC5tjImhkDoB44MQPszrOJjnIr9wm53GpS0o4&#10;VkXRp9SfwK0iACKkVjywczWn2ZYByxZG3CLdFfmJLihBlgDOVInwwMUEHtPfRdIlk1tVbiAawECg&#10;kkEju0n+OBgId+1oIdjqgXXZXD9tQoFsitM2jOcuuBgGDu7RsqLYZmgqWGQmSbijxEzIrJ+zByQI&#10;ER5YlzOgasba2wN27qCAZOQSXLSW1NSBNT1pgsUXiC2pYItJAQiNTErIJUDphSiT4UOWIKXkt2m0&#10;GkRee7+WEYen201KGQmBPVYikzhwiMokTToZIiMMjPI9y7IBZywaXVyrBwpUEMakjIePwwhvjUxP&#10;gR0OKJ9qxcMB0PpKjKERe5Qph7YBORJFT8Dg1FRUZ1jpPSmJemPiI+/K6TbNpyGCHQlflMBdSyAO&#10;pEZ+WSi0ZyKT4tM4msxMBG32xdQ5C9pgg6mVVZgxTQTQ0qRl0wmdQmcppGQIj/HGgZt/pigUEqzr&#10;DBpAg0LBZmSRRR0GBqnMkeQ6/bgJOgozXpDR3TdBQnINCnwJ0+FcsAwoIyJggEA54zj6sgE3t3eN&#10;y2w9BGa2+nV6bBO4BlzEdI++sYAIoxmkwAInGgDtvUGgEMaEvJUBU7riuDWRSIr0wcmBEeE1M+BH&#10;92JLLMwNNaVC6uutoLmZV1iWtaesRJ8wTXBTpnzNRJgdRjN5vPSBpbI3FxVW27HQXsAwC0nSWDHz&#10;kCa+U4IVr1GYNPIrjUuZmCRetMrKttCFHaYl2kHVq1PTtqOp84wsvFI/ln5nFXtuMo/+2rca3rCy&#10;qyMpM9w1A1IPhT4RhLGYNRFa5H7cETLFhEVrVtFu3XcaVtKxuXWJPZ2g1nwAkgDLFVyPN8ZxVk3d&#10;5vLFsKCzAuuqlZAxLMzC6y24kd4+kf7X/rb9ceYs8f7E9ic5vl3BS0vIXdpuNtsE1NEfqLkAkTLQ&#10;J8BjiHu/648ZxuuzxRW/dIK6h3HwBAGeLw9Gnt7Z9fD72/tI/wCCbl+UOy9xfW7dFbaejcfidsRZ&#10;sAEB7iPccy0gmWgZY83e5PqVzvuF7im89q0wZQBcbVBmAoikVwevXTXWYkfog+hH7LPov9B+N2m2&#10;9se2OMs3rTI73V2doG66BQbt66e64zQJZjUUMxjm92+9ws1y5cc0WXkkvGrUKGImD55YNvYVjabf&#10;bpaTb7Xb2EBLotkaFRNRHpnISxHygeAPjhEamJkgZQR2wYAj4dDgHARpSgbUII1FmJAMyIoD1Un+&#10;/B9uqRSB0pq8ZHU+NZwAUuF0xMsF1EhjaiWAUjIdFpB64bA6swByBUEEBhIYec9YwDzEHUmhbg7S&#10;QWDKdPz9okgARTpg5esx4EDoSdM/ywAK2205gCSjN3KYTLR9hz6edcCGIJXJmqDIz7jIHl4YAtSo&#10;ySXDWwIhlYFooNVaAxJMx/DA7pC+BpXoAQSPvwABUWyxWAyQwIEhmM9xExHSp+zoZMg0kk0JIYAR&#10;GqvWT1/pgAsKV/AIAIkqSfmik5hYIGeUicEAD/2gST3FQWEZtWnjgBcc9e8z+WNKuVQnIKfCpE1i&#10;K1wbMQK106QczIAJAI+FBiBNtZYFQVBJdSfwwQhdWqImp+7E3jrZubqyB2zeT5fNo0QtfhEYk9b8&#10;RTc9e9DjN88h2G1vkBgJMJCupaVz6Gvhj3/9JrWji1haaFE06Ckx/fhpLNY8O/8A3s/i/EH/AM33&#10;MJf988Ztmvpdu/rLp9IPIkvLMdRkmDkKDPM47MhMeQ6400/PJubKNeAOguKraYFiUDQWgGvxOCD1&#10;zHy9aZZ4BRsCFaC0mfmoJUBQYPUeP3YWDM/ZH24Bo7dVtMCVYOSYILBilCAw6nx6DB4CIXEy6E/P&#10;qVixaaEhlHaTGBgHlVmUjRKsJRaEMuYLAfA+PUYEzlgELauKtwwoaSsxBoQdDdSK0pguvjOfgIGW&#10;AetqYlye3UFByYTU6lrlBB/jgLEAT08fvwEW7YTX+HUqo7EkBvm0kEg0pEEDOuD/ALZYB0WUIWhD&#10;AtqIJBq2lkY1EZCSK4bmdIBDZ51GAnGwpqyKNCHSANLDSQIUEmhJzn+GFyP4fGmAisjBgWkKWyze&#10;gp3LEjKkZR44ZJigrEZeRpX+OAtbFoXIuFZOUAgnU4iYMHofgMFJp/hT7sA6+1UMVqwJALZ6pFFZ&#10;hUZZD+/Bkk5/0/pgDSyyjSoEt2pUntCjNlqJ6HLBDMeM0p1wBbmxotE6QNOqVJjUdOqsVANSZ/lg&#10;zmazX/rTAHtklURl0TpkmBpA/AFOUxNMEcjgHxbRnRwGZmuwF1kASNMgj4RhNZP2dcvHByvlk6cp&#10;AswihpBtl1mak6jRlkwOlP7sAsQQIz88E/V+RdvbIlsgyQ4We9avm41edRkPDBgyPDB01vdMo1xQ&#10;rBRJOkKASzaizwoAWuXwwDUilB/PocC76y4orNkahqVJuatWkiY0QEUHoDXL7cHg1LmZgUtNLkq6&#10;gKzEfKJnUOpJIrXzwDkfgR/DBjyWTXBW3QtckkBgSNUrcAVhrBmniKjDOo0rl8a/HEzl51nftW7a&#10;SdD6yqiGqpQHM0EHOM6YexXpszrj8EBtK3HQAAAgzB1QWBLoG8zB8emEmdPnMj/27ES66a/V8DzM&#10;S6BlUj06LQByzaVB0z/fTywglqg9M8sVx22u1ylpbRbaNQataqZABA7TDCciYM/GuFlgaDrAwa7p&#10;2yIYtnWqMgCaCFLSCrlu3LJgBMgRWs4MmlfD44Ou3Ols+Bq3aX1dUkMzRCEAuQ1RQR1mJriOx/jI&#10;8p8DjO0lnLzNTZ26+manWhW88dreOXjWoGeDApJ8v4iuMSY+q3hTDuv6lA4Yqw0qBBDaiRUg1EZ0&#10;MUwlZJM0oIHScavdcXVEncrb9K2EZdBJ7Tc79FqAwLGppWehGFVFPtH2dZxPx6qjothBcAVdWhvT&#10;fV8ogGucwPEjP44UW6AQK/bTF7sTG3VbZdZJ6IS7dA5ck3FKawoJ9RdQkFIoOoM+WEikEADz8emM&#10;Z/L8kTLihgHDM5KhCTOlNbAwys1OpNajCCSSYYwJJMUx01RPsWTbsqG0+oyqLZ9SWClpVywIHx8j&#10;lh0GVIFZyivWtBi/IVO9sKt8nRDBhCahpuQO1rT0isgYSB/DPy+OJrMTFEZlKvbMEMokozA9+qZi&#10;vXOMGBBnzzPy5UGJiy3YSLoJQI6NbbtDFWJuOWqLmkn+3jOEzFKknMxnNQMS63blVgtsupiCAqyA&#10;YJ0CGk/GsTOFKYHh4DzBxdeJ21EbdbYtc0ls2VdVQzoJLgEeOUeXhmeRY9c8qeMD+GGL3WiNdZRb&#10;QBS8kwQ1bigkA6STUj5ZiMsNXNQME+Wc4usxMDQ8am39GGWH0hi8sLunUVBFalTAr92CTP7cvKDA&#10;xbzxQ5vUtsCmoN+WFJWqFlOmWB6xJqBhUmvWKCcqVz/vxmaT1EK3aRVCEtCsdB1LADtAL6hIA/7a&#10;x4Z4M5H75qfvxZicQJtC3YvzGos8BhqWArSWWSSCKxJivjXDTZ5/fn9sY0LqVu29IALGlovc1NdA&#10;YgrbBMfCo8c8KGmlYrnlNKzgIF9bigECdNuCiAnRFXCqSJLZgg18MKy6dCSaxM9BiQM29WlmaJDa&#10;QpPdp0mATIE+PWuDYmh8uuURBkYToIu2Cj1FtkhfWFUMN2DUIc9CTE9PIYCkSVJHkYn7AP78PT5h&#10;d5WdNQUFw7FkDTpOk5qD3TlmZ/mMv8K/yxzmtlyplduHCn5wEY56FQloIuEQaVH8/HDJqSekmuOq&#10;NLYVAqoy6lFsNoLur+kxAkDInKo+GDXP+3x6YBvcvaL3dSBAk2wCunUGYMFQNkWkxIzGFiWowHXo&#10;QadcBW3FRLV02XhWtqApeUF4CACBMwKwKYUTBr1OY8/hjGttufQRNvYtzccp2m2ykglEmYLx0Wkg&#10;TFfswo/LTpUkDLyjGpzMiAjp+tdgp0m6FVQYUMRp1rMZ5GT900cUipJE08qRQ1xQxd9Nn1IGEsVm&#10;Az6tUlmBrAB6dfvwhzURlHh59MZtk6iVtUItXhDQ6n5+1pnSRoPj0NB9gwUkkRPg1YkRTDumMh21&#10;ZsKjuw0uIA00CaTpYaREqJEzM4eWYE5401N9pMRTN6YvMxgdxB9Il7cEGStYqBUdcNN8xr4fyxOn&#10;KW5uadUn01CSSutnNsANVpGqTQiP7ow4oAy/t1xXfTtxx1QNxcJAJVpIkKARk3azSY8/HrhQp1J/&#10;n44Nqu5ruQokabhCnSxUBc5tychngh809NP9cHGWXyZi5usEs2UKlg+n1GTMDRFsnyBHj9mCcEin&#10;QzgvlsxgW2T05Ol2AaJPQoCUlVrHX+dMNV8f4jrjNuMOKzNkPYDkMpJuMZFLrzIcgnLzIzywIIg/&#10;D+OWG3WVYRKvaZS0xbLac9Sqo+Rh4z8MLDFmHSBl/PFzM4dNttbtLPRCNofprrlaoD6fcSTNDVco&#10;+EHBXGyAI+BkSfjhnnCeT8ydxG3W8i+oly4CSdOTUEkqkyRUAnzwaEEz4gGI8KYZ9Dx2y8Gt3aCX&#10;RCwLbwukEGi6oIEGlKn4Yc8fKP44qbadvTlHtMXZVWSBJAYkKzZPlIOdScFl91YEnB2tl1/gYdQz&#10;kkXB36WdhRCZEwaGn9OuGqk0PWR/PB5lynpqLivbWS6aWEQQR3MumsRJJBr9+AQYAmv+Xw+3GNpb&#10;OAe1i4126ii4ghVa5BciNKy1CAM5p9uBb+Y/D+uJpLLWtfzQzuXUqwYoLgBYhSa6AQq55DyH85w7&#10;+IHwB/jjbptL+pKq7FxGtnUKG448A0dYP4uhAODxXVXEM5chewOR1A7mmIUiekx/0UDnIOUTnJyB&#10;nARWRA61oWgIrHtQHWQRn084iuE4JtbNbYsYUsIUemNEsxAgNVXJ/go+/EdyBOeXXo3hiSyvNbbc&#10;1rOOtsSp1QLTzbRSoKi4kO7mh84J/nGIj5Z9fvOJJ/pR07iAxTXcQjSpbS2haKJULpmZMQPDOcGu&#10;Q/t54bS2wK3Y9RyRB0qCGRyFUk1UClRlMYS2VTJk9IiBONB21pRkCoVCAHRZYkENmGZ5kZzQ1OGy&#10;KGtT/DGLrbn5i2tXVe+gcEC3caV1QSjnttgrSPA4jMdRIitRPjGWNjo+2A2m1tXiwuJbS2+i5bCN&#10;bDjTem3JpHzGZ6iBGHwfw+ArlSmJbjkZe6FZbm6XXcG4JdRctsPyGcgs8CgoNJzw06SdVTUfHy/j&#10;hLLMwWPF8lYs2RtdAQlbpcqS4CFtBaYigIJJIjp4Ylbe3PhJ+2tBE4ownvLnwnp2rLzbXsXSxUMi&#10;KY1Iep+YHxp4YlaamQYzI+NQABgObWN+xW25b1WYrDsoEtq0kMPE1+3wwFgaS3QHyNT1bGfq7fmI&#10;pvM3qpCB33NwsQzQSWJb8onPpPXCWM0iIy/uxoW+2sslv1J1FrWsNBgmNPqKwEBSO05npnGASKwQ&#10;AYmhpHwwDKqbqIVDMbMtbKMSA7EAeoZGY+3CCKg+E/xwGgsO6WLrMw1F0KuGEBQdJ1+OknxHwjAx&#10;OgRdvFlKXJVwELVL2yooTKkRUfxjCHMQKjxzpGJn5UWXF2gbDq1xXZHZmVn1amIMC2R08jlgwxIF&#10;AfHpGGPqyA9m1buuU+e4jARUS1YMZHoCcOhT/LpPwqPHGhl95cRLmep/TUItwqppJdWV4LUmk9c8&#10;JPmZ/jgJNu2NUn0SBa1i5SqsJhbZmY8AYmTnTC0AKmRMf2pgK3e3bpv2xq9MObehW0qqg/l6mg0J&#10;ntU4bxMzOBd/pF0N8zBjDlXILaQARGQ+8jCxIEg5065n4YootzdcXNTQzAMqrOqDNHXXOYIpH2jC&#10;ag0zE/3Yn4CzZTe24S4oVEJIqmuoiB6k9e0VpXAmSK1p0wz6UC5ZW3tnAQEKJYFyIF1YKSa6jJIO&#10;QyHm4VLMYpCz9vxxO6Cjt7izt7Rd2DfnBRDljbtgxqZAxNCAc6/bhv748R50zxoXVq/6loKFuXWu&#10;MRpoS2kRqYpMgEzUgfbhFx1QTWcokHOlIwFrwnt3dcvuiqo1naspY7hgyL2pq7fOCYrB8MVe53DM&#10;HLMUADEATJUda4D0J7K9m7Hb3uPTi9lZ5O5cv2Nnud3ubcbezuVuajZSc1T5nb+7FdYvIdBVDSrl&#10;/wCBp8MB273NwW+21rkNtud+iPeQpsbe30j0BaOi6RZAEF2gWjlFc64euWHeUFVZiwpUSAaLE0wG&#10;X4r3PsuKuWeQvm8N7tdu1ncIxVA8N6d65cYnuZu2gYZUiTg7Vjc2wToLKRBMhQAKGZHTEEflfcvs&#10;znn2+1Xe7fbbtb63bNlWfd3719j6iLaSwCdb0ClFBEmTiLvuW4LiEN3lOZ4zj7YqfX3dm3kJ0gEj&#10;LPDMamm96StZ7P8Aoh+476uX12P0v+hf1Q967i4xt293x/tblbG1e2zaFv3d1u1W2tO1WDRGeOZc&#10;t+4z6LcB63673nsLz2B3LtdV8uVOnSvpgySRTFkt4w6T2/lvWYezPaf/AAR/8ov1MG1fZ/Sfh/Y+&#10;35YIw3fun3Ns9ovG2twod33O1QvcGmarEg5k45fyn77folxb6LS81vFALG4myCBVHU6yJxrs2dZ4&#10;ZJ6PSPtr/wBpQf3x+4du2493/uM+lntfcQg/S8Y3N8mCzGG1OEQSBkfuxkN9/wAjX0b2eqOL5shV&#10;JLNtkANKx8BBw/T3W+L0zJPwdS4D/wBpC/rgGt3ef/dr7YFxbwLrseB5S5qsiKk3LgEmTFKeOWMV&#10;u/8Ak4+jNm41q9x/N7ena77VWDD8JAU5EVnGv0t6x+jr17v8HdeF/wDaTn3DxLW7u4/ctsN+0RdR&#10;OM5Hbaiw7nDd2RyBJnrio3v/ACefRWxY9W3e3RJBCL+nOoRkSD8Tlifp7p+n4Zxtu6nwv/tLnYs3&#10;bK8z9ZLG5sLcD7n0Bu19ddMMii4hOYU1I+zGUuf8mvsnfkPxNiyylyuq9dt22ADRJVq5ZYXw7z1m&#10;Gp4/b+m2Xon2x/7TPfQPjbDWue9++4uUV7cNbtbh0BcCexqFQTmswRnnhu3/AMjvtK9dAubzjEb8&#10;WrcWwdXhMkHIzhfFv6N/p+3+P+LfWv8A2nV/bnx+0fa7LkOWiR6Zbf3SEWAIRdQMiBWZOUxTG94P&#10;9+fsLeunq7vbRcgFlvW2kt3Edp6TMRiXx7zmJ+h4tvy1zr3v/wC09ntvkNro4P3Tu7RsBjtbPrEW&#10;rekAIdLSdcCNZYn4icdn4T9030s5ZEuX+Xs7Z2BCh2UktNSRNPGuM/VLixL7a/5K8b/UD/gt/cx7&#10;abdWPZfJbLnOPu3l3F21dutaAVbOi1b1iNUmKxnmIx1PivqD9PfctxDtOd4q8b0KC922GqO0AEgz&#10;OJ69HO+LzadHjf3t+yL9+f0I4XcLt/YXu3kLPE3DvEscHuH3FmLd2b1tVtAq6aIbSoGqs1gYuP8A&#10;2HuHv+tf2O5tqwB0NauW2DA9x1FftwszMVL5d5xtGOH7nfrr7WPt/hfqb7E5NNjfdE5gb/jd/t72&#10;zuWz6LW5KmIOhipIgAgCKir/APYd5LaWjctxuFZioLEAqT2qAMshQRjndG/1dbXaE/dJ9IPefO7f&#10;gt/urntrdbWyNzft7a0Le2Oy203L9280Agdw1w9BIFcqa5+o2F4rftO10g+oShhdWVRQkeGJM6zm&#10;dXTGejvXGD219QuJs73geY2lvi0e0eOSxubbXr6WZC3GtOZVLpBKtBaBGUYqt/dsXLT27VwbjeXQ&#10;FS3aGoWWLUuE5CM88XXTaWWtSWc11H2NxvNbDf2txvuPXgPauwZ79/ecg+i9y9tLTAba2H7rmqOt&#10;YIMECMQLe1t8d6I3qrub+oaFENCkwAVMyZy+M4u2bzLw1bmfS11/3BuPfI5K77R3H+x8U6bhd3fc&#10;NaT1bai410XVIEQWZjkCAIM4vN7+n/T/APlKtlB3DbAdzQaADxykmkYmuccVzmc8OOe0W5peavf+&#10;wzubnObl3S3ufcu5Y3bFnUIfcam7QisHhFr1ABpjN37p3D7e4xaxt7RhdumTmvpq4EfGMbmOfi6S&#10;SO98Lxy8LteX2e3tpyvLcirNd5jcl3barqD7t9uW1UUkd5jORlibdublLBCBF9QAq6gErbAqw6UO&#10;U08cctJr6piZmWe4/a8HveVs390+63B2ty7aube9euLbu7trmr07oMlg2rP5iYIHXFKu6F+8+3RA&#10;tu2GZ75QsWuT51JM0yjHeWW4no30dLvcA/GcfteY3G5e/vty9u1s+JW76du1tQoIZyphLaQwJgya&#10;Ek4F3mRaujb21W4yKLRQHWEJqxbOSIr/ABOOf6fzTt4L476cXN/sTzW9e7srF+8+8Xcv+Ve3dqPT&#10;tLbakKQSM6lVgVxCsFbhfe716KwcWWMVCkoZArSY8sgcb1lmuKejR8olzZDbe2va+3VTfW5Zv7+w&#10;B6mhiPWXQYrrEsdQOrM1xoH3Vne7ANuAm12lqCJIBKpmpECQTSM8c+7s46syfVw5HtPbXIe1vdbj&#10;hjuOd9xcizrfCq1+zbu7gKLdxD3FWtp3SSQK9cZe5yO/39v0NkzbLYI2hbij869aLd2hKwD8pY41&#10;Jbe9vElzXdNl7N9qe2N8OW9zW7XuH3Vet+vcsX3Y7Pjtwlv8m1edaM6k+oFA1dcpxHs2r5A2e3JS&#10;0QX/AFDpBjSAACZOoif78bX0yud/yHF2mue4+Xa3e3ttxtxxNm/rtJpusGu30EKLSPBBnSOgOLC+&#10;NtxPp2yf1d+8Pydv8zyywGZM9Q8vtwllmYmc8shxr837/bebm3HAcXsri/reUVPTt3LdhhqsWLtR&#10;6Z6krJBhQMRibW3/APN5Blu7mS3pAgquerShzMRLR8MZ41vdadFzo5Dl0/8AYb9oq2z4gratPvEt&#10;sl2+2lfSa/uY7F1Bvyaz+IyYxQ371/ebrXuX9PYrqulTqW2dJ1STQQchPjXElzczmf6GpMdOXT+L&#10;43jvbvDLtOFsDde5LqpsxeCrd3a+qSo0r3Q8HUTMUgVyZs7m/wAreIRRZ2ltvSR0MNchZBgQCYp4&#10;DPFsluPU41WO94zjvZmxF69f/wBw5q7ZXd3bN5IW1buN3LcLE6U9SWYDuY+AriaNluL+4/2/Zyds&#10;sLd3CqWEsSF0HzMgdaVOGt2vUzOrP3vcHEcXxJ91+4GtW+Ye2+42PF3bwtMPQtqzC/qPbpWCaQCQ&#10;ACYxoLL7L29ZG02kPyF/WKlexj+MxIpSWGeQws2u2PRmy7cuQcns/cn1g5A83zaXNl7M4wbfcBUt&#10;3VTe24OrbaTB7v8A1doiQRLZ4Y3PFBbdvfcleW41xtYQldTOcgVGYE0GQFThriW6k29IueE99tf3&#10;m79sezeMv7Xb7Ow22fcabiLb26CS9u+0FSQJdplz2LOKW5b3u+uXEW4LO3tQBFBoUxFthnOUxXp4&#10;4us4w1069XSdtuvb/tza7XdXdq3IctvfzGMO919xcTWbm4Qlgijog+Xr4Yzl/eW/XW3tE9ZbJ9O7&#10;chdGrJiTFfhljGuvNufVZMR1LjOF3DbE7jmtydi++tHdWNqjOLqpGq2BaJlQJzmREQMXW2N69cWy&#10;SwFxSuu2BBBgFVK0kmk+GHZ8y8zlg+ZXZcfs73IutkvtGS7p3J06Skv6143ZaABqGZ1YtBuW2KHb&#10;Fba3De7EWpYjIzmSD0OWJrN9ZhiS4zWOfhLPua+vOJd3Y2y7CL+7uXNACyGuW9PyIhQghgNRHgJx&#10;oNpd/Squ53l0ILoDgSqyHUtqLHwNIOZxvabWSf3pt04cg57Zjntze4n25sjurvHs+3N82nuuhs3l&#10;tNYFsU7lAYMrCJgmuI283aOi3rLeht7jDS+k22YqdLhUFCp8fPC63sxOSxde3OC3G03Nzj+UsW+R&#10;5jaK6nb23/V7bbLcAuWLj3SFZbimKCIKkGIrTut3fXVS0FtbewitdvkQxUkh1EQTUzTFst2lamJy&#10;6Ltrux9sbK9uN6bu95TkL12zteLQ6h6yqLtgxBVJACgtlUmcsV1zZWNhumuWlbd3W0aXuAsY1/MA&#10;80J6T0wzOq5y1W19w8h7o4m3Z3d1OB2lv1zfsbaEVGO3n0rty1BBCyASsSSfIP7rhdxyV71t/ca1&#10;ZRNSWh2+pbUgrAOREn+WLOeTPwVHGfUXh/aWwGw9p7VN9v8AcXrVrc7ptN39NurupLhu3FA1I5AY&#10;188sVl30duptbQBmRdKuaImiupngyI6AYzOtWW1uNl/uHJOu9524LSXtV+7tkYG9eTchbRtW7QNC&#10;W+VmOKrbbi7vuQFq5f1pbJULbDBAJA1FRnM/YMX5DXcpsNl7f9v3NzZ2IsX79oOb25dGuliCdEn5&#10;WQLUDMnxx0Habq7YsrtNuxUARdfSNZ1U0giBAxbJt1YvLyz7g4HjuS393n+VsW7zlmbZbdmY7Wy1&#10;loR7yfM7lpPWtMowq5vfWvLttsTcdVAfSxhQAQwYL94OJ3XOJDHxN7L2xb43jr/NcuLW1sXbpu7R&#10;LiIt13chrNy2bomQaMrmI8zi3XftaezstsR6rsqrUCC3zOxzpBn+GM7TWc7JZxmuf3fadjkdryfu&#10;bm09TZbazeu3QUn1jbBKbezbA8cq5STFMavccsdpt7G0QFr1worOSAZuGHYz4f8AXEzbpmOc1zy8&#10;3cL9K9r7q9ycr7t5BiOM2SPc2u3RS1tbezAbbraTKGAIINT0PXE/abkbe2LVtw24usAXEMVYH8RG&#10;X8sNbx2+qWerDe7vbF33DyF3lN9tjY4DirN28u2uo1kbmzdUW2W2piZAkACWg+BnU2d3b2lq3LI+&#10;4I1FehPVZ/rjbjvrtvZ8Hj/3L7F5T37ynIodvvdj7b29y5tLd1kLMukzt7wQgKxPb+WYMSR1wm5v&#10;FNw3rh7lcempJ1QRpMgZZ4rU17Z2xN4z2DuNrx1r29xW3V9n+jLctuhatpt9dhgwCsCssyoCQGEx&#10;ImMJO0u13m6AKrVFKSoVjTp1piceqd2b26ntp769vM9n2L7L3RsX70jkb9rd2bTvesD0r1t3RiPy&#10;yra6AkGYIGMtv7Iv3Lt1wFRZBz7CaqB4H+WOe3NzPR1nweuvYnMPwnG8Xw3Hm/ud3feySVuB/wBR&#10;aFwrfdiYLLJbSCKmTTHMPcltb1u8LXplFJJ0N8wI/DPn4fwxqTOutjtr83v76Mbjd7C5tDyHrrut&#10;x6dsC/bnQ63GVhcW3SQpB7jMdTAOJn005reWb97ZXlKWGGmGgBdBlWMfKKUxbeZ8+GfLpNpy59++&#10;z6Te2vcvtjZe5tvp3PN8ZfXc2rlgveuXlvLpv2QrHTcmTqBy6RAx2gMCTd1j1VGoiV0kFh3R4xX4&#10;1xpwzcdHygba3VsrxJ2G6PGvcG1W4Ec8ipFlmKHcTAtmNOqZ0jSROnH/0/oOa9ZrTqMqCPDH19+k&#10;r3bo6kMlrSVCG41sst1BP5unp6kVMUBMZThqRTxgDqQTND/cJwFiVdXeAAGuIEa2V9S2CrAisVir&#10;MykAVHQ4I0PSDNEUCFHlFM8BKQ9oUjc6lzN1yxdjAQoRIgATDNUeGENSDQmV6wB0JJNT1xM84Erb&#10;wzXWBFEeWUQPTIm3pS2aDKHoYFcIgiIaOsmsjyP8DTFEy21rTqe0WadCKALTG7EzMwS1Tn5xOEGY&#10;pNTXxoM4/lgJKqG1K50lUH5ikICjnUiBomlRmCIPXAMR1jOaagTXpgFWiS2rWVLabPpFdVs1ldKA&#10;waqD6kmcs8IjxNaTJqfEkiMBMt3zqQjtJW8qOtoMsDIKlYgTlXLKMJMTJrnlFfu8euAfRr2kQrKi&#10;FWa3Jcg6hrOqNJOceMwYwnuyNAKePmY+GAkElklGadKv86zE6QVrmwiaSYGUHAAGqSJOY6Dz+7PA&#10;PG48qVdlRgLRhKowqjaSJIMzBn+uBETHUUMVPQiTgArSCrrpVbkXraN2B/mW4rKawegykzhBzM9K&#10;gQZBHSn8hgJdv5SbTKWbS1xpU227jBBJ6+ORM+YwUmep8siDEwP8cAttIgppkFkJOm4miZNwx1AO&#10;qhJr4ThJkk+C+BgyOonL4YCYgtILbMVDXCS5jWjs7d4MCdTUgtlXPCWkgzWkwZ+XOZxnb8tVItwX&#10;1Am0yhpeFt22ctpIULIkCpBoR8DhEyM4GcGI8aSPOMcVP+l6bi5bloItMyhixRVDMhIOqomCKgZ+&#10;SYC6aePQmpPXOMAoXC5fVcCu93TrHa6WdBLARU5SIEn7ag9BE50zhjlX7MAYbuuElZUAhxNkXLSx&#10;IVaUHaASAf44Tl1kTPSPgQMBK1RbLhdHaothjcZ0QMVC2266vmYt8sTGCmlBAr4xWZicA+1sdzF1&#10;dg1tVcKuoWyuv8xxBgDI5DM+GC8BUGJMgiJOAesmCQVthWulLXpEsGCqHeoJBVpiV+0YSZoYkAiQ&#10;TE/ZGAkWlDRba7DOjq50gsPU7kX1AYq395pgZdQBq8Ip8BgFaNRYHWzrbaHXS1xAoCBvUBGnKfsp&#10;mcJofmAqYBkn7oHX44CWlwoWl3BRbbMoCKNemNJQGdSAdoA8T44QJWB8MwAYmJC+WAkOwuiQNak6&#10;iiEw7IobuenUBhSOgwD4mBBJAA6rXplP9q4ArbhFU22uFriIlxwQAFYlAjK1XUEyGgkfCuCJnM5H&#10;WDEMpIBmoj4DpgHbQ0slApebTq8Pbe1rK1CGRDDKknPqME09sz1EHVFKFZjPwxFxZyesLp9RVCak&#10;Ji4Ahf0wJDwTkTM6sjXIxgTUwcg05AwfEk/Z5YYXuhZIGgNbKh9EGWS1cdBEBKsQDDw3zVE4OKhh&#10;QkaRSegJrnP2eOC5lJVlZHR9TEEOXDaV/wAisEivcYis0IEyMCDnnmoJatasDHwk/wAMQKMKMlS4&#10;GR7iLbBVmnSpAoGEEKI/FMwMNGCCTJkARIqCJg/08MBOsE2XRA6mCWOgae5WoyMQMjOoBa+GeAQd&#10;NCBUSCKiPGMFLt3T6oLHVJuKsElfUf5jbtxQUJ0gDMAE4QQIMt16FQco1SOk9cBJ/wDWK1oQGtqG&#10;1FnOovIQqwILBSSFPTrAGCNKFiSRMw0A0ZpisYB1ACIW3qRW0enqT1NEFbZV3oCATBJEiZpGGCNR&#10;BJArQ90r1MSK9SB0x21311mFiWCE1KQzKpAYErpImBrKZSTEnPpgjbadMwWMVA6qZgrFf6Yv6mpm&#10;Fm6pIZlYBVLGDpg22BUlWnPIiKnoZo2wbVQdZ0gDUR5kVHjONy5mYJNlrYA7oJUaW1M1tai5qSZD&#10;GCYURBz8MIFI0mZiD9kGkU8cVUhmUaSygErc1iSahtQZSag1FR59IwUaIiBJNZiozBEZnAE2u6pY&#10;6ToNsG2Jf5hIKjMx4mkznhLddMCmkkDLxMTRh44CVbEumsNmPTJuSYP5jKCQCyHNp6UPTBH4T40r&#10;GRj+7LAPqCNTs4ILXAqH5JnW6ksPGgaZz05HCBEzOkAxQhTM6oJHj/fTAK/MNvSyu7PpLQDfBt6Q&#10;NRMAmDnpJOXUYbAEgj8OR7ikHxBH3HATNOkHUWC3IL24QXFurQBCKEmmoVGR+JmKyWYNUgVzIJ0+&#10;EYBSm4XUIlsFCAC8JAVSE1GKljTI/dhg6AINYpM5E5NAHjNTgLO16kNdUBZKNpcM6mCAygsYACn5&#10;QSRgSIAatdTKo0ysk5z94BwBem5d2Qoga2baNdbXDAAdlsCvgpZfvrgiEB1dTQgEmk9DQzgHg1+g&#10;NHZgy3NNs3WA7gWBkdxE6jGGT5HqQdRnJfE4CauhZDIW1rb9P0QQQz3ZDBVmYAMZwZwjpqOlZAMz&#10;IHj4H7sBNVgbpXvuAa1XUpFx9J/LLKpKNUGGaesiYwDQdDpidWeQyB+3ABH1E9rWma7pLIkKhBgx&#10;ciT0pnXwwkwNMGCaGKj/ANET4ZQMBIQNpvoFZrYAazqIBEmQzqZ+YiSWMdMETJgEAyCYkiM9UmPu&#10;xJn/ADBaqtti7C44e0QhYabixGq1pQNkTSPgcsNwVgUE92qCSRPaZ/pih9St3uuBiYCaQQAkrDKu&#10;mpmZB6QcqSjUJzDSDnBpPyilK/4YB5LZA06GQ/N2MwGsLp1uJgsBTwIOC7vmEVzJEgydR1EdczgJ&#10;EqspBJaQVLLIJUqAinIEARgiACSTXSamCxkmBPjgAj6yoCs0kgKIEUkmhoK/iNThMiihmBhjShIP&#10;iOlevXA49DrJ81xQGVmUKunUilK6RcNZOZFYFMAgnUJBkVqAsgZn+eeAeBtwjgFQO1QdZulXY9iq&#10;JioOmR8YrKOp+U9cpAk1Ck+PgcA6CwXQPU0jSmkFlVwiale5AqFGbTBMQInBmkVg5ju6gwogdMA2&#10;oQpUggBlZhaWgcAO9uYBMwPGZpOCqCogigIoajOPv/6YBwujK7HSSxZLplaFqAsScznByiJ6YAiT&#10;MduZIP8A7L9vngFXNVtQRrloW2F72RXH50gQdJMTStK0wmCCTUwaVFAcwP6DAK7GtqC1tAVUMg1A&#10;uUPYXuDzkkzA/jhJUgAimkyc505gVrPSJwD3qWmDalDm7otrTSHur+XqBI6UbWKwDOc4Mgggk1Oc&#10;GSa6hr8OueARbuAq6roGkn5km3pJCHQcgZAIIIIkUOE/9xJhj3E5Zg0Czl54B2ZK2tCyFdbaqC1L&#10;f5dXuEQax25n4YNtTEGFhjU5ySs1PWfHAIsEWrbgu2q3bCIiggKPUC6vTApFSJmPuOEMCsGVINYg&#10;HISMshiWZmBKsuh1JocEAWyVBtk5Al+hPh5GhOGmkyJKwBCzEdaEUPxJxxul1mSYlynoQjhwiuTk&#10;4VY1EdisSB2x+GPuGBl80QDCqKnPxH31xhq2bTEKKguhUGWnW5hR4KQKxqpUyRngMT0mcxGmDlFP&#10;44M63HJVpVga40CfmkuqgkS7EVyBU9f4YSQxWpklqyZz6R/EkYZa74UfSFyNCw1uO38KE/8ArHrO&#10;elR18ssAHxkUOiINPsP24dUv19CyCZNGclTdDSpBFEMFYBinhn1w2W1AACayDNaGjGf4DBrWWTlI&#10;QabgZyO1flyMMsnQV/CR+MGJEUzw2wBUwACSOle410gdcqxitJNtrgurL3O3UO06gdA7NRP4cwZn&#10;MTUnBVJPUyQZ8QIgBqfZnjeu0kwh1D6QQGRNvVbYKtRcfUx1JXrpJy+04QKgkQomgIOmT8oPljpL&#10;mZEnUMvzXZoDsD+ZoFX0rkSak/ClMAk9TBHSTFOv9RXFDtpVAlRKloJGbM5MMWyyEH7cqYSBXtgV&#10;NCZEn+/wwC+2H1glVKMXSJhASpNclkk/Ca4bJoa1iWqfmNCQvWTngJI0h9BkqdSoCAW0qCVLOYMk&#10;ZHw8sLP/AG5AiAfxA1IOqoOAaUhhNyCzK/q/L2EHsNtbUiKnpl9uGdMMCuZnIjSQevYT9mAlM7FR&#10;qoswYBLgzIQaoNDmciP4EDUHtiSTQ9xU9FPXr/1wCimoE9+o6QCT3qHpIbKIpHQ/fhpgQIBAAAgZ&#10;yIrqYnL/AKRgHlP5jMRq1HQwnSNTOdKqEGcgVyrJMHBMYACmmkDOvd/mBnyifDAPp3li0nTcPYyB&#10;laD26WUgSZMiOvwwmZHnlOYiINJiev34BwABiswSrkgUuJB1emGYTAmCM4AgYTE5EkwSZgGlAR4R&#10;gFF9DJqQpoe2tsEsUBMnS4jM1geVcJMwASKEeOowZkj+OAfGhXdlDHVQoCptwwpaD1MnwiY6xhJB&#10;UGCYzAJ+YE59s/xwEhT6moELIJW4yEdoCxprQHMA5Z5EYSYAifGKePaSADnHTAOQWZCF1AKJ+XSr&#10;KsoDIyBMmvSDhLN2gE1oaaW7X/zfbnInAOpbJLEBR2wssBrZT3BTBJgTCyfHLCYBEAERBA6HT0aT&#10;MeWAcBFsFpXulWYHuUtJ7SOvUHrgiCVE0LEVBK/ipGqpBPTpgHFhXYA6oB1EKGWSCSx00FMoocIU&#10;EBegrkCYjtGoeH9vLEC7hRi1dYIEgnSrIo1alZYgwTNPhgMBBkNTwJNehKCazkB44oWHYurDSRqa&#10;SVUEq9XPqGDpFKmgNK4bI61nVMKO4LmymCZyHXASgY7aFSpdiWm2XUQtxdQHQkDOtBhPQKKxJOqB&#10;WYmOkGeuAKQGJOlSxElO9gpBIqvlnTy6YSSRA0/5tRipJMd05/ZgHUVQTBJMWzbYNpUEL3G0DQCk&#10;y2RwiuRLZduZoDBNfDywDsCYCJUsXAMEtp1BIX5ZBrX+eEEzDKZB6VqAKwegMmuAcANUdSpOkQO1&#10;VLQV16uoABAFcG0EkxESaFak1qc4wBgsgWJNBIK/gLBZVTJUk5/0wBEeefbAXMt3fYaYBxoZmSmk&#10;gqVdjIIIANoAQBQg+VZxN2HJbzj2R9tddIee1ivcBGqGpiWZmEsl6s37j9p+3/c+3v7bmNhtd4l3&#10;bi1D2Vc+mflthkEsJJ8/sx1r299V97sIt7xiyhVYuTqBBoYPTzxJLOnM+bhv4NduY+bf7gf+NX6X&#10;/VS3e3Ow4zabXfXzeVbm3tja3UcgFWuFasRTT1FYzGO4cJ9SeK5NER3W2zBSSGB7hSpH92LL8nm3&#10;8O2vMfDf67f8Un1F9i7je8j7Zu3uV2FvcXY2e5sv6ttDqZhZVoH/AGjwzzMY6Btd9td2NVu8jigz&#10;HhM6R1wvThyss6vmZ7++mXvr2DuBs+X9v8hxxV772twbO4Fpl9SPTBIjSskkM2cUxMVhMdZJNR8c&#10;OiOXb7aXfT9VbjWQTbtIHUFmqEuBrsUYkyTNTlGFEyJFfhTC8ciJttmLDNZvqURDpjSCTA1Tc7pI&#10;LdelPLBrSJmhznp92EueYGt/Sz+TbW07A20KrTuNV0mvTMZmcLZxQ+eRE+QoMSTFvzFVtdncHqd6&#10;2yAUtsW0htMB0ViMzP2ZYTmco8IAxoWao+1ti9avfmNai41xZcAmCoPVoM+flhwKAIIBJn7+mApr&#10;197t0GsULESZ7gNRDDMRWftoJwnVFPOtBI6EDALNi1VyTqDaQWIA1GiwFEAAGfj5YMCfGM6jwyH8&#10;8A1eYJpEQXQWy3qJADCCo8TIrXBkUOWfWg8emASBqdA5YGCupVUMgYidM9vwn4YRqMivh/Y4Cxaw&#10;b1pnUElNWliiszuwkAKsClcqZTh0MD/GnwwFVd2oCsNAFtlTS2l9JK9321BFPPAnPpH8MA0tlEUN&#10;bGoN2vptwWZDRQW7go/DOFAxWAf44CBuNrcv3QpuXLZBNsC2ZXuGpLjPWD4iK4TM1EVPTpjP1B5e&#10;NS2qrMdh1ExqLKwMpSIJEkR4YPGghRdaWhoRAPTuFGLA/iJUZ+QpXMYGAQ1/9Ovo251vpALSVS4T&#10;IWTUiKEgmDg5IFPj8fI4luJkVe6Ri7ercZjcYqXKQWWotlQMqnICPvwlnMgD4x5nIj7cJbRbbPi7&#10;SIHuBluqyNXSQrKJMzPx8/LBg1E/34Z5wGt4iuLQQCXR2YpSXNLhYnIeFaHCg0TQEE5RTFFaNkbr&#10;kqSrZB1JUW9RijiAaA1GfhhJJOM/VngXf6BE0oki2FBJEkyRoGqBl4D7MsCuH1fIM/obKO1wQEFw&#10;EhVA0vbUaywE5+X2TgwxpWPh/dizPqKm9YF64wB1yxfWzkMqD5bZikGJJPSueASSa/2+7C59BY2t&#10;vas7ebaBYtE9xLXLTTIVRXU0iFJMkUwCaR4T1z+AxM8chFvb3HBcLbRHtrpJAZg0lgT5lu4dMKBg&#10;LIHkfCMNeNZBWb3b3blwyXIDAOCoEKTBQgdOsiB/PCWIqSQq0zNAMhU+GFzZjAtuN2VyFC2rt69d&#10;i2LVpDcZyTRbSxI6HIzit3XL8dsUa5ut3atgBiZdZP2eeGsxMVZrdukdh9i/t6+sX1S5Lb8b7P8A&#10;YHPcjcvQq7q9s9zY2wBaBdu3bqhYFSwmk0xzznPq17e4lWWzfXcXFNRIKx4gfHPGnXTwb7c3h9Qf&#10;oN/wsfXL6hXtru/fJX2xxl+2rjaWFe7uSwaLltrrZDqpmfIY4d7k+vHIbtbtrjl9IAkIflgGSTPj&#10;4YPTr7fSdX25/bp/wofQf6W3tjyfunYWfc2/t3be4uXeUT9S5uA6rVu5acRCyftjrnxjl/ePPc0S&#10;d1vbgRyCUVnBYZadX8R54O01kmI+tH0++gv0v+mm3sbX2t7V4/Z/pkKpeXa2FVCJbUoAElRSv4aD&#10;GWLu+rUxdiKsak5UDePxEjBp2UJatBFS1atWlZtCgaUSmYQ/hMHTWIw2PxKSKEHUZJ+aB/OuAcJV&#10;ocCvd2BQFYkd2qOuRkUrSDgFciV00UEk6QCtQB/XAKQrmtxiq62QhSxqdDOclBmRSvXCBUgUktpA&#10;iaDIE9B4k4B4yELd4CIGJYlYrOop16Uyqa4Ig0BkkjoCKkwSGr9uAIGDqJBoCC0PKoB+AQDEmCT5&#10;eGFCTIFDJXWIjLUnz+UDAJNIcsxQlX0vR3gxcJ9PzMwT8RgFYzaYFBKxDVMAfwwC1aTABoTLaXUA&#10;KI0y9QDUz4xghQrEjTEhpk1gHUP5fDAGIh27T6gYdpDaCBUlWAOfiP8AAixLQCBWZVtRKgxn1nPA&#10;BQPTYFdQC6dLBQiMRNK0IphImWIgESwA/ET/AJp8ogkDAL6IJJlgkswIVbayPTAyJIqonPCiFI+Y&#10;CjAZQB/6JicAC7KzEoW+QnoztEatQoOnctZGWBA6ySM9SjtkREzn9tMS9KES3aCFgg6dJ+fSYZpA&#10;lR0FKnFtwoDb/bQPnuqRJhgAO3UTU/dhOIMn7yuNb9vcmwJPp7W6pGkMG10KaQaeCy3n0x9C/ppZ&#10;9Ph0JAllUHr8opPhnia36Y8G1z5n4Pf+ZPm03/1g2WytlnXaerfm4oDIL0D52HcJXtJmBQGMdPBB&#10;WsGgion4gY02+JDLDkAAPrIagcADwuDz6ThEnLof6YB4aYBCmSDpGqZJoWCgfhqBIyGDBImvURnk&#10;PHAIa2GSSKBSpWADJHzeUmvnh3UM+h/ngKl9u8km2updUCARqVywYmQIjCWOcTSjHw+yf6YCfaVg&#10;Fk6iVOlSQBnSBBiMyZ88ErACazEwaDOOuAK5bYuVMBFcAMKENGoFyD450/hgFs4+yCc/swA0MFUA&#10;rpmXYJIYA+J8ekYU2VDkYpQCa1jAMJaDPnpR1JCiSTJhRq8hOZrJwQIgj5aTQnP4GMA+bZYqCdUP&#10;KUAZmGRaKkH4eeGogGM/8M8BMdQoWEBJqSwJgAywGqM/CgH24UDBIP2x90CMA0FbQhSB6RZq1MMI&#10;F1iZMVAgV8sFglsnVYWrZUS4gFSGC1ZiSC2oiZieuBgd0v5bMpGkvqXVADaSQSS4CyC2kUIOAfLP&#10;zywY3u8mRIgGlWqFWZophshq8gSDkcENXWPswZ8e1u3JW4thgvygho/0z3KqwNIPjnPgB4YPB2R0&#10;AoGYkSVPaASSKMCYisZZ4IkDP+3lgm1xMlW1JuE9xKuNSzBBjMrnWSJHTLCdYE/Hy8IxnunPyeVb&#10;JaDJpJGphIAaEt6aOGLAz0gdcEzDtPgf7HDumMhH6cqjqVmUBYEBCGEwpiYmhIH2YMMBnNTNIyNa&#10;4reu91mDXpk3RJACqCMiwMwDpbMxkInrhBYkmCQP7eGJdsejNvdcnbdhiqfKzhpK1ZwqGAqkDORI&#10;6Uzwes+Zp5D+OL1O7acSjbbB7jQNRViJIJADCS2k9CenkZph0ZCKU+OK7dt3n1IZT0WMBFEMGejJ&#10;lqDEZUoIFMMhTq09f7HGZx9Llj6sJVx29G3HcsOWE0zqCDm1MLLMCAdPj1xprfa93HoZ26K8pTXV&#10;QtWZYrlnWgmkYIsSKlYoTGefTBi7bXi069hrbiLWkQ+kAA6GUyykdc4B/vwkmSY6wB94wQtCyKJO&#10;qG1KkwIYQVBAnt6iMEOh6Aj+/GZZbiBdy3peVqSpBIAJfqrAkQJFYNfDDuoET5xXGnbul07fkgPb&#10;dXXS1PUVmgwJY/KGNc/A+RxHPz0iDNP6x44l5mHFqdspawPU9QNaFu2ZQgmKLpitJ6/0wqQV+GUf&#10;Gtfvxi8aY+CoD2im4UQwAaGKw4ViKMs5igqc/jgAgZSScx0EeIwm8kwHX/M9O2wkI0FvxurZtBzg&#10;xkJHXBAEznTxM+dMTOdswJvAQykKGUKF0TbAAyVs5M5UPnlgNqy6dBFDInHVD2yW3cX1C6hwYe4w&#10;jTQg6V8NNAfPPBhujATFIpWPjjPbPgE7qydQa3dBUCSLn5YnUC00BUzlmfswRGZmYnoaeE4Sy3E9&#10;A9auFtKFX7jIYaBQEgquoCCQBFIODUwvmOopnU/Zhj6sgrtoPdDAE9Ct5dSqAhUp4KC1QOhwAT8O&#10;g8RJ6f44xjfOMqZ9BGuqlu2zkEdwDRep+FiKLAEnPpTCQTFCSIAiZr5jCzedaF3UAuLK6WmVYisA&#10;dyANTupQ4SasBUeZmT4fd0x0nRFwtudvbuIbZAh10jUFiiANnFIlj8ScLU08c8z9grjPdyKndMVv&#10;OSmhjdUkqSJZiGYLJgx0bxnPCga1j4Uj7pxbZLgJ3SqQhM6wq6nUIXug0XUDWR1oPhhogmhiZzym&#10;emNCzt3LaBQjMpS0IDNJ+UCZWoUCgNThOQ+MEZ9MBMhdzbIBZmRQtwABQlCbalhBIiucycCS1JP+&#10;HUnAFbtWrNx9MErp9Q3NM6ysIpVTE6iMq+OF5rNMuhMAZZYmecCtS56e6IArqLaSqNAorFTn18K4&#10;ar1zwmfUaBbFsFPy20a2ZQ+hE7bch9IzDAyCeopg1z+NPvxL3emBC31EtqqssWgTcEAaiZ1TUGFp&#10;44cnI0IOUiIOQAjrhZMZoqWssgKksvajr+LUlwahByjMkzn5jCjNPIgeFB1xNOgj2JCkMzhoVy+m&#10;dQJK9zHIkwc58cJBgT+H+PhjYnvbLIgCyzCTonRpqRrfqZwkmCYj4j4dMA/bHqWipZnYo2klQDqU&#10;6mtk01DqB/dhPTrnl0wExO66uolyQCAAEIgyRbQiQK/DrgCZpngC3NtSupwWB/8AWtDMytRhLH5g&#10;TUjDlQagebVI+zEFU9pdACOTqkBVUqxYsRKGKCYI+3AL17fu8fhGM6yyYAs7G4loi4RaCAqYJegO&#10;oSDORrJn4YcBgQciQfjGYxc3OIKl7TXLlx+4OpuI5UhUZhUMM+7xYU8pweokEfCoFB9+Jrt3AWbT&#10;amdYlO0BggLnRobSes5kGZw07MIBJEZUFa1JxsWe2VblpwQhd4VlM6lGknQBWJHiaTAwasxZYmAY&#10;yr4nGdpmYCbtsJZvoSqsB/p3IiCInpUZGmJAuAD+kY01NrJif6GcCTcMWygUnSVqo7aEkwSaUPxw&#10;j52MfxwZtzcnQFt2Se5mFz5tSgEsYZnBz09JJH24WARmRmP4CMG9O3PKPuFW8oIVNIJYoGgHJgwb&#10;5ogTTCsHT9TWcIfo95cFochnYgwzP3hJGURXyw0hIMU+H93njE2tc9bNds1bX1RbIYKqkshaoYkh&#10;BBBg6QAYr1OHOn2fzyxtvyaW3PwV9piG0xGalxJY6m7VYdTHiMMnOkCtPKkgwcYtztI4rtWt/p1D&#10;F2Go29DgBQwmWZyJoTMD7hgj9+Uf3Yu2cchaI4tF9aRoaFRQNLLkSR1CmD4fHClHcMp6jrAM4nWy&#10;xZMoLIFsPcgup0wCFVG9QEKqnOIjTJplGCaGM1HwPUYt/NF2vdbYk8eSoswoUI3zydU3DBFuMpge&#10;X34CMB4wBSmH+Y1slzR8kra9S+mrOrAsSH1NqJ7oPlkAM4GWHVIJMeX9cXJtZbx6oNq2baZoAbfp&#10;aQV0MLlbhX8Qj4YJpJoYEVz884xWUi2FNtXNL2p9KhR3ysHtaa/z6eOCUSQwy+7p5YmecLbduajX&#10;kS2pUEgsFcBydINdZkjIdBPjgnz6wSJqMx4DFRN2QZlutpEsCqmCFZSJIYmMx44CkamOQ6U/uxjX&#10;rfxWXFlR9zZZEQMqklomAGKLEHV4ATnn54dHj4gY09GM2bK1bWhGKlz+fchdUrraoa4VECtJHhgp&#10;gSaYpttNeqMtu4RcIBeWCNBAbT8rEEUyzP3YMMe4fD/pg0i3rWu6CYlQoCwFDwQFcFcicjPxwDlg&#10;m0zLImbZO4CVaQCbkyEIqQJmZmnhiJckZxUz8fMYzJi2/F5W69vrZ1anqVL0KqCHHyn761Pnhg1Y&#10;CZ8usjxxob607La9QoytclGbWAHUL2sNIoamhAjBEgkAggj7P5YB6qIXQKwYDsABBbTq7i3QCT/U&#10;4baAdIn4HL7MS59BZ7Ow25Vrrp+XqUlbYg6XYgqHuUgiixPjhJbtJnr0rHTrhM+otrXGKd0oU66f&#10;mamz0wPmiaDIkAV6DDdtAZYz8PA+FKYovuW5W9t7e12Fq6YDiHXQ+u0aHURWQaDWTHTBPK5QTI6V&#10;EGcQO7BNtuLgtXRctp6ZUeozeneBXSqK0SNI7l888OJLwIqSI6AeGEmOgouWG34xdxcF+DZsXUdt&#10;SS6K2nWEUwDQtGc1+FnbtALkAZM4q9t+Dzzy/LNv7965q1R8mYZl/wDVMiz9/WfLCmUVJ6nMCT8M&#10;GttbOfRW7fdXDcsy5LVCK8IqTAJletJr5jzwekELSRFZ6+GJm/BhKe89tXdQQ5NWJXvdiSxukgST&#10;BgjLxOGXWC0DwA651JOFuItllxVvx3IhhYUt2+k5J1GFIX8tF05iM9VKjDP3Yn1I0tpUuW74hW0d&#10;ugaVAYwSxdDEkHM/DPAxoLFwobi3SXtPbUQLa00CNQDDqYp08cDEtxA6LdtrB9QEfKrBZBAU9qCm&#10;Umiz1icsG0Up0mvjlOJm/AN8XeCi/aA/N1EAepqkL3IND9IiSPhgsXHOQ+7E3FhmUjWIR4NsyQyu&#10;rZgRUxHXBgx/hTFEG/Z7NZYkwzqbui7PX1CTMCIWZ6nA+MxJr1+/AIS6ltGACvcNpFZe0qrg9kKh&#10;pWD4+GHVoBnP8M6YDP70XfUY3GNxpGqgZiTRmZswCMycvtIw0w7umf3T0OMYztkaixeVdnZgvoM2&#10;xJNDo0vnlH4TQE4cCkDPqJjp1pi90twMxe3S37rC4huFbbKi0tCCYV2K5CQfM5HCD81cif4Tni5G&#10;hNz1tkXUlXSypBXTB0qFWVPWMvAxBzwpgJBB6+AgfHEszZfgIFm493b7kXReRnRWJJUi4Ce2gjTM&#10;Dr08pw6NMROQMGc+tTi5nxGV3C3rm4uW7AZnu3UCWgNRJB1LOnoKdZrXqcQtzuEthiIIMAQazkDi&#10;js3sf2VyPN39taZHtsq3brm5b0TajUWIWCcozpinW7dvPcggE/LJ6f0xJMcQeir3t3gvbPH8EN01&#10;zcWttc17o2W7Q0hgLpgHQBQ0rMUzw4llBLXYi3Id3MKOsEtTC5xwKzfe5eQ1W9h7dtbl35F1fj+M&#10;4/bfqtw928TbW5t02wLBqwBH+PNfeX1W+nvse27crze2N9dTfo9mybi+SomCtuSDAph+Lrp4N9/l&#10;H0V/az/xp/vu/dR+i3XFfTrf+zPbO5uWrZ94fUNNxxFpdqxIt3drsW03r1tJNKCs+WPLPun96A27&#10;XLPtbgbS2FUra3fI3QbjEyQwsioJoYJxqa23h6J7bSTO/L7xfRP/ANprfpJa2215H9wv1S90e+Oa&#10;u3bV/fcL7VVfbvt+0VUNc2iXLPe9sNIBJrM5xjzZ7y/dP9T/AHBav2F9wXtjYcH8vjLKbZhbPRX+&#10;Y1moxueP/edNdPFrzrry+vP0G/4j/wBiH0C3O15H2X+332bd5WyqqeW9x7U+4d9cvWhHrA8gXVTE&#10;ZAHHmP3F799y783DveX5HeXmZi1/dby5dIWYICsTUCa43NNZ0i5fSb2/7L9r8DYt2OD4DhuG2ttQ&#10;lva8Xxu12VlIH4V26rArMZfHPHOt17oe1aX1GlySCpgnUJaZA6j+7G5LUt+LXLs0JapiniIppy/l&#10;jAcl7gXds95rc3jqVALrHu+UtpHQZnx8samvxYtz0T7dkW9KrQCPDLwmMYDk+cvg3LdwBwhb8LFQ&#10;YJ1qZyBmn/TGmNrjmnwqjIdZzPxzxzDnOX3d3U9xg130/TVlFDbPQA5AdSR8MHDffu/ArHJeU3+5&#10;ZmchWFnT2ksimPkkH7SaVwebe3p8Axh+S5S6uki7d2+pm/0SdNyngI+2cWa2uO2+egYxd2827dzf&#10;3m724RSLN61dIutcYQpiflHh1OOvbfhHMQAEx1zxQHn/AHjwRe9x/Obm/ZSdJs3LhuKFOTZ5Vp/H&#10;Gu2Y6Md/l05m1HjS8H+6b3bwLWrD8zfuXbQIFvcOxgDMdxP24xfFL04dNPf7+P15ERIIiZoQciDn&#10;jqfEf8hPurgbltk9bXZCFblq+yDUlBKg1oDIxn9CXrXSfeNteLMoO74vjt/bezvdjtN1adSrpesW&#10;7isDmIYf2+zHo32T/wAwvvH28+3W/s9xu7doojB92zE2x0rOR8sc77XW9K6T7v49rjbTLgfv/wDa&#10;f9AvqZtN1tPdf064Hdpuy7XXs7OxYueo6em9xWCmpWnwx74+lf8AzZ+zOWbbbH3dw93Z62RfVLKy&#10;zMG4xIB+7HPb2vk15jrr7v2fl/8AFy+Wv1k/4Dv2m/UHe7znPZ265z2Fzm5R1FzZXPV2aqZK2/SQ&#10;r2gmSIM9cfS/6Y/vS+h/1gtWE4/nthZ3O7tlBaa/aV1Fyupwe4EnHDbTbTrHqnilnd4d8x8uvqj/&#10;AMJ/7nv27Wd3z30U95L9QeE43eW+XXjdzcvfrtz+mt6E2ZsoQPTAEwQJP8fQe34Di9/t7279tb2z&#10;cUoGQ27ivqC93iTUwT4457a561f1Lre3yx5P5n9zH1K+nXuP297R/ct7E5ng7l68+23e4ucfdtbG&#10;xduBbSor2V9JgFBVWkeJrTGb3u13vDA7je7dt3uWVVtkICA3zKYy+GJi5xJierprtrvxq9O+y/eX&#10;sb6xsOL9je4NvwPt2zf3N/eIm4Fq9etwti+vcqlVYiXIIEgAZ4zu45KzZZN1vdx6u4cg+j3Sqk6N&#10;BikZAmMS9s27dZi/H4N9OHf+G9j77cbbce3vavEf7XwNizcsjdhEVb3pltx66pIJZmDOq6oOZPTB&#10;I6bi8NzuCbe1GlzaNAY1E2yf7eeNWbTXjqvoG5293hOOfgeHRd7zpNzaHfUvXbVx1t20v92QUau5&#10;zBrpHXEze7+1dtKpQJttPe+sgshkgt4KAPLE01xzU11xzerP+2vZ/J7Hf7jc3N7c3XNXNwRt9iNu&#10;r7bb3xbW2yWEEs9xi41EzFTOMVueVO93N3bcSsoqBPWUHQTGlmtA55ST1xqSTp6tyTrXpTg/Y44D&#10;iNnzXv8Avf8AlNde8uxv3LZur3a0Tcspr84VUFFIpJxY2jZ4jb2kt7f9bv8AcjUQ2ntaNRuNcJ6U&#10;p95xpOb1ZHeW+W+ovJ72/u+aX217Q4lxbtm2Gt/qrKmFsWdsB3s2lldxWKKAROALZtBtzyF0G7q9&#10;RLCsFt25OlYXqR8uoj4YHrwS28XenbcJ7P2zfobdj9LuOXvWmu7rdaU9W5rczoViFY21NYljTEXd&#10;xuxZN7Uu0QhxYV2UXGqRTOKCp8Zxy37rPRM2NDwSngH367A2b3N7xf093kns2nO0tgKjkXKoIkiL&#10;ZzUDpiZZDqiuts20EIluJZbeoBmOcLABC18cbl4nC5zhQcnd297eXrN3d29zuRba/d3YJC3t8tlv&#10;RW0+TXjrKXLhAmijLEbccrdbdpb45FvMikMEEW7ZiFIE5xmcS23jVZOM3hYcR7E4+zwe63XvC/e2&#10;FvcXVvWf1L6r+5g6lRmbISdIQUn5vHE61tdtsLLb3kLhvb/cFTaDkyQW7LdtTVVJp/OmM4xtJrwl&#10;vpGb5DnOY908hb4D2ntbXGe1OKS6m+u2QBp0W/z9zeuWu17ipJBOXSDTFfctLdd99v3ChWIsW+38&#10;xgJS2qDKBnNMbsludujU+TX7Te3eP2+39re1drcvM9hDym+JcDZ2XeNzu23BJLamhlVO4yIOmTin&#10;s7Ddcq9y5vG9LZAkJaGpUcA9zv4KYqBn0w1kxmTBxr0bvkfdPD+ydvtNrwln9dzrW7Xr7vSl27Za&#10;6DosoI7mDMNGqiVBnFkDYdhx+xKyjFmuBKFVOmZFAPCvxxLO78vFifPZlmTktvZf3X7l1FNxYRLG&#10;yuXm0ereHqXE03ASTmLjAEGIU4lvy78faHH7G1bbcrbrcglluXD3MX+GZxZMRO2W5Z1Pp/tfeHIL&#10;7t91b/eJwzbtGTZa9Fu5Y2q/+PbspUmWUNbGXVicV9mwlm2+83t71N3UW6dzXM1Kr0FYVcMyfit+&#10;Ea7k+Svb7ebT297a2H6TgYV94yN+Vb2zSty0138TtB9W8PGBHWZasbj0xc311rmZRSYRUI1aVnOc&#10;mP2DGZL3d6XHopN5yvGHeNx/tzZ7fa1Rb91bf51+7YOjVcVJJ0GWRTMTqYYpjdfc+o4DbfbNNssW&#10;IBXIFB4nwJgDwOL3+uK1Jj8W8TZbXihtUb0eW5gad0NuFt3Sl0EM3q6TIWnzASxiKTjOXF/Wk8dx&#10;9v0Aj+pe3CwIVCA4BHQ9T1OJntnLTqW2vJwFtfc/uPdfrrm4QWtnx7nWvqXk/KfQa6xFKQogkGmN&#10;HstzsuPtBLFxt1vkGgHUNFs9RM5KM1A+NcbjNzerlvuDh+f907x73Jbbb8T7ZuXRfuW9BF7dIgod&#10;DwdTk0cnpKgYg7nkdls2O5vN63I3SxFsy7JB1IEGVTJn78PnVvwi/wCO9sc1zdhOE2VteM9qbVRb&#10;N1HFu3uQRovvcu/MSohVBEnMYsLG5be203W9LXVFttG2B7QNUi4ytSQaEkT4YmdbxazcTierOb/h&#10;9v7f3N7hvbVm3sjc3CNueWcEu2m1pbaWroGooyQVrQiuJCi9ugTu7gFq26CzZUskgEQ7AVUEffni&#10;Y11+oxJ0V+4u7Hg2FvhNo9zf7uzffkOS3CWr1xC6kXLSu3a7g1WsCozbFkLG63SCxtADKBgyg+mD&#10;r0sAw/meuJd5ZicM3jqxlzlOB4HcvynO3rgC3rqXLd11W86nb+pZd7bzLEj8BJKx+HF4tnY7Da21&#10;vG3cv2ouhgPUltfZbUCp/t8MTO2cycfBOc8dHKru/wDdHur3BudxsE3Oy4reB9oVDHaKAbJe/u7h&#10;btWpCgEUGnqdWK5he31y410ratFrnpW6hrumCDrFPEgDPHTq02NpuN9q7fZ2tim432/S3sv1m9UW&#10;7m32XqiC7W3GdAC7VUkRnOM5uuP3PIX7e32iJt7KOpJ0GKgq6gCZpI/wxiSa3E9VmI7DxXuvi/av&#10;F7vlOa3FzkuQu2LiqjXbZc3AVewbofIq0T8SDURi42/A7XiF1SCzKIAGt5K6VDtM+QxqXm/LhM5c&#10;95H6oc175uNYt22TbW7oL3Gd7Nj00ulrt22saWIgt/CJGIdvZbrc3Dc1ejtlMrbECYMAkipHj5YT&#10;1rWZI0+89ze3uD2lvbmyu/5q4gncC01yPUU3XRZorFTC6uuWJa3bGxVxtIbcskG9pGlVPzFepisR&#10;iyy9Ett5Zy/seT9z3ds/uIHb8Jbu67fHaj61+4hBs29z0UEaSSaknpiRb3vH8Rt13W6f1t/d0mnc&#10;xuEUAH8Yyxiy7Tt2Tm/gp9/7c91+/eSucJw22PF+2Niu42+l2ZLTbZWAdvWAB1RILGpEjKuHDvmu&#10;I2/3TElx+RaViZE1JP2088akmmpjFxEce1tvsr9r2lwdpRt7DueS3l62FbWqE6liAVBXumRpPni+&#10;43ert9ud3u5VyToLEAtEaZmAfE1xjaXazEZ2lrlHvr2m/O8nb9s+3/TbaEWzuyisyWNQY7p0uJqZ&#10;Ce5VK5VnIYsrHM+mr8huX/Ldw1pGy0EaDqikzkPDGcY3xKl1nSOdc59J15K3tvYvA2hY3G32jbfe&#10;bzbrVLysb21W2DViYbXdYSTWIkY0vEXBvrn6vckqqjsEwAhaUburTwxrW3b6q5b5k4ecfrLsX9ic&#10;KfaXtqym4v7y5p3Nx7Za4bqWj+rserY8T3SSAMhEwNDc5G7ei24/LAKklqFUzNIqBkMdGddNdeXm&#10;rh/pPwPtu4eV4/S3MblrO5ZRt7nrjdb1wFK27vaqM8Bn6EfHGb5S7Y3AG3sDRbEM5VoDEisR5Ezj&#10;nvtzw3p3Sc816l+k/Fc77dO5573Fd/3HlrgbabKzdsahYVX1WlvKskgNpZCsZnoTjBclxfrsVt9u&#10;3VijAgNKFZUz5ZHDW69fWu2t9Xt32X76XidsLvID1+Wv2Le4t3FJTVubbaLtkx29xjRpU0E4z/rp&#10;sd9bs8eUBt6UvOO1pB/Ex60kg18sbvNk+HK47pmuurxt/wB0e2d7v/dlq86Xw17Ybe6Tctm3dUsV&#10;sWreSkMVUr1qcgMdkG92/wDth3nqd/6MNrr/AKmnTMeOrpiuHHdj0fKF/Z/uJfqXa9qjimGwf3gU&#10;fakEO/GC825GlyKgWhq1KdWZJ1Rj/9T6EGmRPkaU+OPr79JW1ue03FQBGV73dcuAgvKhUB1HSQSI&#10;MxU4RTp0MgxJmv2CnTAWBKNL3WKllt2blrv0G2sMorLP3VDmvQ0FEEZNU/GTP2/0wE+3dVSbVsqA&#10;W9Njb06FH/uNhAC3ARLmsDxNcIIBbOQuWY7siMSzmUSrV1ktDXoHqCGS24ei9ys1wwCpIqTlPlGE&#10;ECtOkVmZzJn+mKH7dxyqySwrpWZ0IIKp6TUJDklmrIINDTCGk9ZnJpNFHzNGAmWWZSobUkEroaJZ&#10;lIVEDPMA5kmmWB1EEwVPlmOhPWMA8jqBpKKzLcGq/oYAzcYlvSWKZyBIoT4YQT/EifI5ZDASlEhd&#10;OjWoNtKsGeBqZgzVOmSBFYzNMEQZJikkzIUTNJwDiXT+Sqgtc7R6ZDXC6ka4gzqmKGaffgH5VlTU&#10;SCYOo9dOWAcDLduOtu9b7CLbIxuKfTbSEa7TORqAWgyrJwk+GZAEAEmSD508PsjASFLOvqeo62i1&#10;wMzooT0IBklTJ0xQzSTGG5gwxFP4EmfhgJifIWt6l0FQWiGe2oAD3FYVJDAqczgMIMipyDCZiMq9&#10;Zj4DAPWzCOGVEX1NZQ6e5idIJVQYUqY8dVPHBTM1zIMATIiDUdPLALVQhqhUpaYM4AARultpyJVp&#10;kZ4IrJYL1HUZg5/A5jAL290BbbXGQaTb9QC7UXFUvaDduRgGAI8IOEESJqCSKqYWIqJ+8HEszMCX&#10;bN3MEQEkgqTcDhifVpFIyIqeuE6Tpr4EUJ6nzxz7KuT5ulbxKMVLBXWbaoHAAhAUAADAmYPX7i69&#10;wp4TNPt+3D9O/EyUFZVVrV1Q2ohLpBozGPmbpFDJDdRTBRpipJpQV6dT5Yl1smRJ16zJFq3puQoa&#10;bQWGgIsyS7E0IzAGEfGYbqKfEEDGVOhTNklrSqhSdYUqzU9Iu90agZyLGg/EYjBR9gicqwZMkj4Y&#10;B5Hkk6w6i4BdBZRW1Q3FQjxJk5R4nBeNIivlUUjqcA6XSFEg62KKW7bgAYXC92hEDI9cgMHEyJ8J&#10;p4UFMAgBfUDAxFtnAWNJBb1BaLOMznGUdajCTnIFRM1IgeNT0wEsFAgRrvY8ABlPdcFQpgaiDmWm&#10;IrSMIgTPSIrJOdMBIuODaabge7aBZXthbbrLaAwAznwPT44SDUCDBMHLSJ/FPwpTAS+0Bi721MUM&#10;ReIHzWwRQVLGCMvuwG7VBB7RqmehmlPjgFIyO+l0YXGZQnptMJBYKHeAAykQMpmIAwmVljmARQg/&#10;DLxpH9hgJSByERCoUBqoxBOmWBByIC93jgTIBZTAYdf4yemI1mAWUsQtzuuqUCgAMbdSVCpl4gTP&#10;TKILTq1DTRZyPykdGHSc+uKyMs4ZIvHXd9OZVfzLZP8ArQ47iPlNBlSMAkAhiTToTU0OoahiLjHK&#10;SLYa29vtGsvp0KQAFINsKlyACakNNMzg6mZX5SW1R2mMgVGVMFzngyCoUabnz21XQDqutpJ1MK99&#10;RAmsmmEZGucUmBVVk5eMDBZMJIgi2EpLhmTUbiy76EGp/CoM5/ZhMdsiY+aDSR/16YipAYLcUm4o&#10;0B7DEvAtFdSsIElVyqMjPlI0ggKZJminKSaVOeAUt24O8EAKfzbyqrXLShZ0ZTAIEhpkHCDJJmvU&#10;sSRlmRGQwEzUiqoFok6VKLaCNmuqAz5sASVaYigrk2QFyJkic+4MBqmn9M8A+rvdILKixcQ1KojW&#10;XOlo8SFjOAD4YRpE/iAhSad4BJEmPspgh/U1EZkDJcdSh70lQHhlagWDLGSJoOmESDAnXXx/GDFP&#10;646Y2ms2zwp4qWUqFS2QCRAUaUgXKv8A5ctMzHnGEHTUMpEDVKmhBzjpT+WNzvs4sXk8hurD2rmo&#10;SLQFwfnWmUakZySTpaIB6HPCe6BWYBrQ1DVAMf2+zHRToVFuTFHfJ1gstxQRTMyZIH2kRhlgRSBU&#10;AwJJjKRgJtrTcGovOgmLhCrrANEIFSBUEEmadMH21PQtlqkzFK+fjgFgGVDPF303adKorK7fNpFG&#10;gZLQHp4YQZ74AmYkhST/ANtP4T9+AeVVCok3ArqzBkZwoZmIF0IxBBYSTpzjLLDRBECYBeIFKxMH&#10;wXw8cBY27lhtcJqAsW2Dsy3QUZjDWwwAkCSW+AmRgzEISI+aAekUBkdeh/wwDQXuvqLklmRtdu2A&#10;1xqyIYQVY0WQMvE4bKgZhRIEUPXpX44CXauPcWVuXWNtoI9QFCwGkXNJ7mJMGBGZ6YSWgCU/9ujt&#10;VhQz5/0wEgKzuGF8aiCG9MOfUdSC8rGQnpXPpOEOYEaYImJatfAj+IwEnbIwJY3DdLlFLW0Jtwp6&#10;qxJoQACcIlQOpkyJA8YJrgJGl7rpD2rQQlYGofmkl7akW6SIgA1nBRmJIIIMgZwKGP78BJlHJZjb&#10;Yl4hwEEM1VuFpBmumDlQ1zTGUVmMoyjKI6dcAtGA1OV0sA2nU4DfOIEZmkz5fCMJYdJ7YoI6R4HL&#10;pJwD9q6H+ZSLyn8wgosf5m1W5EMD2iDmYwRFPGJJkCK9D4eWAeNS1zVGoW40G4rjR3EACZipGkVq&#10;ThqYSIOkE1Jk6+sgeeAlKD6zOCutjb1L2qbiBRAk9FWCSczTAIUgHTFCSYguIhYOWdIOM91+FTJx&#10;PUAK+pKgwq6iyI+rXcJEZRMkVr4DBMoUT1gEK4IbOoZgaY0oK9y44VWUIG0LcssGOs/jso40sunM&#10;f3YbmRExFflgiAJXwJr4eOAf0lTItyNfpybgfUCSQSYyEaYPkDGCgwTIA1aZ6kz/ACjM/wAsD5nU&#10;dVOnue4FVwpARlhYQhSCKZU6ADCZDTAJ1VB0mZzyy6UwPxPIugg3JgMsrr0BVirsxBbM51/jgpUm&#10;ACQAIJAJLZ6QCJEeeBx6HHDoiM3phnaCEdgwtlzbLEoQK1BAqBUgYNSWpWMoJMkEwBQ+GeAacraY&#10;XGKMygsrqAe4ipAIAkzEU65ROCMgRVYBpQmAdKmmZwCtSM1GDowtQxGpddxSWmQQBUTBpmBBnBAS&#10;cgYmQ3yjxqP6jAOaQgCkgPKw1rXqm2fy1Iai9cjPUjrhFIBMjT0IAqfPAP67hZ11LcJDOWtu4chV&#10;E6YoPsyMx1wZqSxXSY7adszIBK9fCeuAShOi1bW7rMpqgrqosOoFysRViMx0jAJXoZGkgz29uRqf&#10;5z1wAUNVnAFy3eDqAEb8wsRqIWSQJrAqRB8cFMEqMlOUDUQQBHh1wCmt9iHWqtcUKAWYorglvU1G&#10;qqINMgZ6DBGSKQRAJkAEHwKZHKTgFSqk+trtsGZFRGVpaRNwXW6D5RIg+RwmFESYYDUARQnORHT/&#10;AK4CQrXGJTTqRiqakYeoon5WDSZM90ZGgNAMIOnV1WFAK56lJnUCOvQ4ztMzBifFItC4LIIK3de5&#10;IXQIKOEOpCmWhKEDM+OeAWiZkGgAZZEMKEZ/HHLbS6zOUk5xD6kAIFVXWSzvqClmBjTCwSSTXyw2&#10;vgZ6nIxWuWMN7a/wh7XOp0VWYtpGp01sAYpqoIFdP2ROAS3WoBJmMqREDPpgzNc9KUosz8g/MW0g&#10;WgBAuS2u40lQAQWjLwnCCZIgVC/iEZ9Q0jLBvXXCRpMvqafzQIt6oKrBUFDqJkwPHynCInyrJBM1&#10;FCZrl44rR3UAJeSukqGAhWEFvSULp8RI6YbgTqg0MikTUCv8MBKDsulAARcJt9rK0krqUhYic5P9&#10;cAyCQO8DICJzrp1U64AW9JVdQWywHc4jIwFDlB3D+BBMxgqQIA6g9SDBoCeuWN67yTCHlcgtJuwT&#10;Kkv2lCw0l4rBg6T/AH4ImRWSSJAYE1j5aZ+eOkuZkOgqjqqgKgKgFDTQz6tUt4R4yJwmM2IGQ8Cv&#10;xDeYz8MUPkhggVQSXZQGYrc0AxLWvwkH5RFRXrhthJE6oAFBGZhpOAkq4QAwhLE6qtIkaNEdc8hg&#10;ph5AAbMmASwnTAJp8RgFABreli0GQi+oAEABMskTpFdPSa0ywiPEgENEAMRMSCTNPiMA4rgESHK6&#10;WFWRWdDMgA1MACh+zAI0igKLqhtQiDMMWHWfDALDKxlyLhKHSQSAyx2BYyjxgRQDrhthIaSPEkrM&#10;Ckfb4jAPIw7PT1iVousrqZSWeR1GZknLwwS9zkQQc21BVgIQBpgV+7AKM27SEMrB17ApdtXqpJV9&#10;WQ+0xQjDbVY9oKgsZoOsKCOh8BgJCFggCudZCIq6SsjTqL29UjpBMDywmTWkHrkogmo+H+GAdpRC&#10;7Nb0g20aHOiKCW+VsobpWcJBgwKR0+YgSc26/DpgHyhMllJZjDTIWdBQKLZIikwcmOVMJb/MDJgg&#10;EZGvjgDtg0StoAg3BoBZdSmA6rFB0EgmQcJ0tWi9SoJ8PxUyGAlF00n5remA8KTrBFbVszJcGlaD&#10;PBMB4wJipBBk0gH+eAct3GP4ZIRGUMrLK6Za4xH4gMwM/LAFOhEZnVU0rJyrXpgDJXUSbqlSZ0lN&#10;IWswJy8SYrkc8FmZrSY6mlTU54A2cwAAQWSZAK6lB0hXii6YNDMjywkGsalBaR3GAQDBp8BiYz1B&#10;1EawwVYb8sAhC4BQK4MzJJJH3YSdJgTQAaiszJGllp0/lih+btuX06mZptqsBVAIKtUgmnXM9YJw&#10;1ClQQoIqwIIXt+UM3nMzgJAOlzN0oRClJZiHLS621ygTSPjht0gkyAMi+ryhtS5/GcA/buJolg5P&#10;zemygAVIUh/xCJEDxwhlMZHIgqCfwCZAnOhpOAeW4qt2mSHRkZ0IGl2gKWcTFYJ/hAqeijEFgAQY&#10;aglvlAbx6+HTAJ9VidIRCdJHaBri2YOpTmoMgCp64QwGbA5aWyABiJgffGAkIx7RqJUFmQjWzFYl&#10;lc0kisMOnQYStamuciCTHXT9uQjAGXAJBIQRqFz1NWqSAOlaZkio6UwQBNPGCVPhFY/uOAfm1bEg&#10;qAAVDAkyA0wDn4GfswuGOQJEEyg7VAOdcvAnAR2IWI0AoSwD6S7IRRSwBmPDOftwgyBFQZMVgGBm&#10;Af4YB3oWBnSE1rpM+NCIzJ/DXPLEi3vNxtWVrN5kCFGQJ8J0xJmvTEszMIq95wfF8xbvWd9sbW4S&#10;8LiOLqgnQxgFCRIoaEda+ONnw/1D5njGk3jdUGTDEENECV/uw6TEY28eu0w80fVL9nX0l+pmzv7X&#10;fcLs7Qv2zbPq2EcFdUnTdzB/CCRWanHV+I+sywLe9ksBBJBWTlInPxp0xZ83nvtfhXy6+sH/AA3+&#10;zOZuX997L/8AeIzsHSzthrsohGq4BbBp2nTXMnPHSOP+p3CbpV1uq5Swfs8JINR54xbL+aYc74N4&#10;+a31E/4hvrJwe5vXPbu+XdWNTLY2t+243FlleSrOaMLlMsjAbGs2nufh94Py95bFAYLATBkGcq4v&#10;bzmOd03nWPF/vz9k37gPZJd+Q9k8jvbavoN7Y2m3HZcMFRaFZWCHMdQcXtu9ZugNbuI6mD2MDINa&#10;YrDzDzftn3BwD7jZ8xwnI8VesELcXd7W7aFvVMqAQF1UmZr1w7KwSsGgqJmh88S7QZVNruGddZNv&#10;UxI9btUhgCZVfwjLVH2YA1UzGcVz+7Ggd21Zssy61utBVoHaNJIW4rk1AH31gThR7fEGZ6GfM4Bo&#10;BrwN6gDFAFHYqMTphSadw+7ChOnwFajpHlgGbqW0vHTouPbZO0gqhOk6y1xhmMq4RkayMjJgk4CX&#10;YsHdWUa2gZwbim1LBANJcaCaUE+RjBGaedTPXzwE+yEt22R1tOUQaRbuBrKmYa3cFCJBDTWsRgAx&#10;Of2GPPEz6CFfCuV70DFI9NCWRRpAEGhgwTBwZafvphLmZB2eNYDVceFddVqVBU+mQGqPAVJnLA1m&#10;I+zLw8MUIvccUu2WlHL6wqqwNWbSNYUjrWIphYyH4aj7fswEG8pV9Dst5llT6Ym2ultIGpaEqIJP&#10;XrhQM+IEdRn4YCLurehHW04ZyINwDXAiCqM0gNWgNMHjHdfWCotoPVDvXQqqGd2ajCRrORmDWPDp&#10;hOoRIqDi5m0xkTLdl7vf6mq2CHtyatIzaf8Atyik/HCGEmhnxmaSf5YucTkXNu5FuLiMjBWgDSCW&#10;YSCRnNDI6+FcOeFKCnjHhjNv1d3oKu96ZuMyFRddGYalCSvW7pipiJwc4d2ektEU+oHPjcA9S1Eh&#10;lZiLfprkQZk+HhgpPgfLzxc34UTyGbQisSxgMqjUOypWnTwIwC6KCXYLHiQP54S2+gTc47lOS/T2&#10;thsd1fd7iwtva3rjOuksz3SqxBEdfOhxEub/AGVqlzc2UImhuL0xYdejbcB9HPqXzZTccP7H9x7+&#10;3eVUVl4vdsrlmLOBqUUEGevWKYqNz7s4Palhc3tqVmmqAxGYBxWppvekei/bf7Df3Oe8bNluM+n2&#10;9sW90/oC5uWUejbuil++pBKiaR4imMpvfqv7Y2er88MVIEMwiozocsZusvLpPB5a9d+xv+GH9y3u&#10;QbVeU3HH8RZuKrXHsWrl24FQ6rgthwFnQRAzJMYwPK/XrjbKuuytguI001AiPw+ONdOjrr7b/er3&#10;j9LP+Am1+s2m69++6OS3u11G6+2R12yK+uD6qqCVoRnkZFYxy3l/rhzu71pti9pGXrKUNSPI+AxO&#10;XXX2/jnPV9QPpf8A8Rn7Z/YL7Pebn2txm+3+1Ns2nuJb3Jtm3CrdUsKwRMnqT8Mc05H3nz/Iy243&#10;d4K5AYKzGYMktOQgjphjPFdZrNej337P+gP0o9kW0tcB7X4naNt7YFsLt7NtlVVhYKrJI8JoMZm7&#10;cuXbjteZnaR+Nm1P46WmKVAGK07BtdrY2u3t29tZt2lRCQqWbNtBb1xBZayW7STXKMNMIEExE/N3&#10;AQaTHhgJKSzBl+UkAkGASRErqjOIjpgoB6rJGTABR11do84GAMsQwBBUag5I+cgNpYd5r4H+GESK&#10;kKw1CFBms5tP2VOAcrRSystvUXIhgNJhUEjOD8uQ88ASGAk6gqmaZQfPALYAhpQBWdhpDFYchSo1&#10;CfDMYDAisECmlxmayseXlgErrGqCpjVKaiiEFYYKoGcSJznAHQjxWsDqdWsifExHlgFMWkhsgIhi&#10;IlYQIGyyEhs5OExSaiuQiNJJgyawfDAOBjJk6zpkMSYLAgFSgHzKPxfE4SFBlulV0tkBOmQfAYAy&#10;8MilgYIuE29WpyamFznqTPhhRWsgxQaSorIFKfZgGxcIBVgZ1nUCQBBMaVeKVI8ajCGgUg1bUdMm&#10;SKkmuWAfQMZIIbsAhyquoOSaACJ6yfvGFdxHdUA5ydJFZXTWBkJ6YBMidSmWaQBFdSidXqUJJM5g&#10;Tgo/CCDAoSRUA6gSDMg+PhgAbgB9QNpVipZdMCSArhSAIJ/yiK4WB8ZMA6TI1ER8xPhOASzCggwJ&#10;cawSQq9YXTEEj78ERSGoYJgaYBmJ7fHrNcS8zAJXiNBJRD8zGJAHxGR7QBT75xfe2bevltupgjVq&#10;aJNZjT459euJ01S9GA+pu4Nj2dyjq1xGXa3V1GBRFLs8ZCQJC/Zj6I+wbQThbMAgaVzJodPQZfww&#10;xjEeCc+W34PwC/8AK/y77z69bqy8NCX9WhVPqBLmm24c9xBpnSlMsbvoYzn7Ixp0fJ7R+YCAArNL&#10;BDMajIKTkCek4HXASBaDKbcrrUkr1gEwwJWo+HxwPDAHdtgIQGAVQO2PUUmhEOKzM4VMiYAykDxz&#10;ocBA0qrCQ506q0+ADCYM0kk5YTJPTxrOdcv64CUlkz2oqjsKl2GeRCscvKtMCTQZivTKcA0yDVIA&#10;kusxILAEQZp8tSQc8GZ+yBX+GWAWqIZq06jAIGhg0tKscjlQYBJggZUif4zgEpYU3ASRKI5JJ7DU&#10;RpWoMdJwk1ik93jlBzwEy3a0uFOTIGGohcgSAqnyzBwQJIBFBJnrl0wSWXoeu2mABcoZWEUw0Amm&#10;o5ZCB4ZYVWekff8A2+OBnEzTZsaWUmGKnVAoAVjSSreP/UnDRYnKgEeVc5wefba7XNWaWV0wwLOQ&#10;QpQLAIaVlz1M1+FKYAJ1CTTxmmWJnnjmGtxcl+gTPbEBWKwA5bUZkCtCBJGFaxn4fefhheJxy3tv&#10;Npgyts3LhVJY3PNStu4AGCyfAZ0zpng1YMYAOU1jElt6zCePE2FftA21mSA2ZAtAr6ZVpQZ1r9mF&#10;Y0625t1nVEs24ZSRoHqFWVmUEKF7XYL4U+wzGEMQaGkEV+ODld869t6pW3sM164QAFJLaiYLqAAY&#10;nKCJ+ymeGtVSKx0kVoaEYx+Xb8XNcvtye+FYFluM4lUdWodaAwoOYArngpEZR3HpWT8MLrbMUPCy&#10;3c/bcKWvlntNsCWnqB/lOeFHIZZDL+uNCsCot4sSRNwmJTUqU0kRl3ds9M8HkIMZSD18YxL3egf2&#10;9sXF1HTqDjUtBEfLLdfIdRM4SBQHp45/fi/iBuAwu3nHa1xVW2wUmCZ1FFYGcjqEQKUw7qAWTNIn&#10;7pxV7tvii+hqYNpBY2oi3BAus0EhD08ROEah6k9KfcaA453bG3KzGPmkHbnSo0qveULLLPc/zyp8&#10;6gT/ABwLjSafD/HFu0x1Nrna0jbba0Bc/MhnXUA/aywMmWKeRY/ZhIaARHTPHOW24yiYbUlbQdbe&#10;tIK6h6gBAAoKQfvwAAahp8vsrXG/ql+IQ9oAHUBbhjpWF1NqPpqQog9ARX44MDVlSpzPTocanHCI&#10;14izcliGVVhmRmU1+YtqAqCCZ+zDgUhSCfMx4dc8aa19fwMXzbZrDJkxz0G2CcpZlrBMCnT4Yjki&#10;fHKCeh6TiS5mfiy1m0s67IL6hrUQ1rJxSbekgnP5QemeFg0p1ByAiuZGM4+r8RV7m2E3CFiQusML&#10;bnUQD2qr6c3rl/TDeojMHP8Ah1xe3X4CwTaIyI7sqC5pUMW1W+0htBAykTIGFK0UJr5desTibfTO&#10;BG3Vr50FlBUaVoWQlQCFDVk59QOuWASCIPicwZIB8sNZLM0DbWQgDoRqNogd3YQOoUgyfEdZOAsS&#10;BlFR0InwxrpwCvW7hV2UKVLKHjuQ2jUlznqzypSMKJoTU/bMnEmuLkNWVQXAjkqXMKLkDtUQAGgw&#10;0kT9nSMBJI8R5Z+QA+w40F7qUvNcJDCVdanuUrFws5rU0E/ZgjOnumCp/CCZUxjGdsYwDBHq2V0a&#10;RrBdmY6DK1AVa6cwCaYSIIJArHwETHTGrMiZdRvWSSFPqE1CESMkUCYEGKYSYMEE+ckmPh9+KJmm&#10;5b/KvUR2hDaVRavBlACyMx8evhhY6mZHSmfToMZ21txgVm6s/nW1KgKjaiSwKwO4FUyPQROX3YAa&#10;KiSfISfhhdc2UI3W2XUraNKlQAS5BiQVgvlJzOEk1rkCD1B+440J9qypXb2gSNZuUrHpIIX1Scq5&#10;mMq9cFGqI+GR+OAeuP6WpUIebYBKiHUBo0jVkelTMZYOZiAYjIeZiD92AaBUI0sVtllLFgBrESYB&#10;FTOXhnhzwpFP7RjM52z/AAFJbcne3AG9UF2IJg3G7u1VuDLxBPwwwc+v2540NftHt6CukA6XP5ho&#10;UBibaj5fEyKnAGfwqfhiZzbPgG9xCFbYuolspdZnYsdZ0gq5K0FZABPjh1BSmRMT0oKkYXmYFFu7&#10;w0ldYDeiQbTKFIZVhwCDQGcp8xg3mlZrq+7r/LEks4oa2IUks02w5XSyEuC4GhLQAGZg1/vwyBJj&#10;FzzgXO4gbZYVIW4+pBAMQyhjqPWtQKYWQBXLPxqYphLmZEXbhmdVcLJXNTp9Ihe5S2VPHDeJdsXA&#10;uDZZyWLEhAjQQJHjpn5vE9aGMGM/6THljQj7gkWXYqjyCLZHcwaZJkivTSBhWoUocoI8R5YCDbsn&#10;VcZmK6SApC6YuGdTEfimBl1p0wCp6iBHSMTn0CvUGh09Qh9clXBIANamoiJp/dhc6TALGCpoPAee&#10;EuZkQUGqGKKyencuay1dMw7kgGApAFazQ4Nh2kkjoTWpE5UxjXi2CNtFJuMqabpZSqqgJaF8GNRT&#10;qMNtUj/0QSawCcbzzgWNlSLV5gyNr7QYlglurIWPxpGeF248ZJNIJE0r92FuJkQt0zek+gzrUpdO&#10;kMINS5LeGR85w6akEE9OmX9owFGqXFSSACZ0LKnSASssQDWOh8MABifA0k+FMUPhraWktksAzsLT&#10;BRMtBuBnAgR4UnPDgyHwGC3HohDUXYGqpKxbYHVJorkV1Ajr0weCCQMTKM0jPt7dGqWm3QHPDAMf&#10;GZnzn+WMa69sEp3IcBmp6YRitz8u5IlbYB8aYGo+E9BHkZpOLm5xhru2+IksK1wGVtqbxK22uGUh&#10;RLPIjIHBCpkwIy1DuHQ9uHb9XcynXj6dr00kSFJUFbluWNCtzKmURIEE4URlHd41pStDhtZJyEWm&#10;vBSrlVRVA1RLFgpB1K3SaksaYKYI0iM5kk/ZjM1xtmNS4yUyW32jam9N2CkqVItu0whms9IGflhJ&#10;mJAkLJP9caxzKyXsmtLIckMwA1KANJ9QFFbpOc5D7cBR2g/0+0YXi9wXvFuXCotKgI73dmDK5QFC&#10;NJE+IygGowtGAMeMYmu2aIN1CiBSFlUYgr+FP8+pszNR/HCmIM5yDEf1xsNbddQtBmSTUKrFnUAT&#10;+YwyIPXz64UgMV/6+eJjnLc2uuvFDcXbd0xMgzqDEMFAqUmnlUdTSmGrhgmhr1Anpis223NWOwRP&#10;TYFljTpdXmRALKqBaScsKUGGMx9k5DzxmTFt+JjMt+Cu3V03LmldA7lQFQWUhDpPqHKQIjCtY/l9&#10;uNOs8kkxgzcsXFXVMKgbVHeqmdRIAg/bkD0OFAUgU/j/ADwa217sIIZtJDoGGsljK1ABCxNIr/ER&#10;hUiBQ/cOta/xwbVp9Rr2rUDMsYDaiVNBOdKGmCwVMtu2odhDSs6YUwRpaFmg8vHEW9QxFYnwA6QM&#10;HjvVv/bdkvaJLsF1qWJIJW3qolxR8zGtcgPHLDIplnM/31wGvvXgXA7iLRb1QukjSaIrOR4nwrng&#10;gI6kz44gfuXHdbdkaALYlLegWxHhqE9KiTnhhzDGhJk5CYw9cDVceQdsFHp20WXL3WPpmWDaXImR&#10;IhdQjLAgZRTFElb9wN6uuGABVpMoF7ZMiRJzBJ+FcHpgAjLAVQvHe7xg90W1Qsw1v6j6SJcqLg6n&#10;Nekz0wmCaeYNOvSD92JZb0Fg+7SzbZ0uDSoI1M4fSQzTFtfFaAmnUYmWbM9x8ZkeIoMGtdbtcRzH&#10;3Z7jFtP0iFWubnV6ikiBacatSf8Acf8ANn92JoB6Cnj554r0uSPf7tLtbnVIZjqhRU6D1JoJwKGh&#10;yrXzHSMCyXilJd0LHYxd50EyTJ1UnpQ9P5xgj2jyH/TGfqebadtwt0dWRiVp0KkHTSSCpMT/ANDh&#10;JBJpEGJnyxLe6Yhtc7ZSdtCKjuVD6+0kHRGYjxIPT7JxFYClNOZJ+3L+7G2Wp2N97BvQ5YaU0WlU&#10;aWBgrLLIzznzimSYz+0+FAYwFg14M9u5qVgzC2Ykw7eeRkUWeuWAREeYnKMZvWQPW7zPaZlKhjcV&#10;D6YJtLbkRdYGdJg1pngEUB8Kf1xfWBnj3ti+9tAsswNyhKhVlALYOeXy+PTBYon3gRp0kgIKx81S&#10;afAjOfGD5KUT0n7YwFbutw6owZyLILKmnSpctC6RpqczUQMiMsKyIkkgZUGAhB1YW1k6mYStsVdl&#10;YqpYycgILVE0jrh0RE08RSfKMBVb59DKGuGHuEwQ4ZoqSYBNagE5+Qww/wAxxPUaXbA39kvdaKaG&#10;cLt3JKWypzJpqIElRlXrXDkx1AyrGU9VAzxma2bdwzy2dLXGgl5ZltGR/ptp1lzl0jr0w2wqIyim&#10;fX44vXFF7xzO9q8pGlkBY2nBYuStQWAMQPD+k4Msqiuaz8KDri24meoi2dlud5eNiyt4+rcDDQCS&#10;DMaZqIJgSenxnFZf3+q56Vg6mkBjGQ6jTiTWQty9C+0fpFY4vYN7h90bZraXAr7fbwGe9dUrcBZv&#10;AL2keJjocQ2a1as3X3t63ZtW+43b1zSigHVqLtGKdbiOqWuO5rnvcXEcX9N/b3J87y/K2xY23D8H&#10;xt/c7687othkTa7PVAUkAlhFamcedvqH+5L2V7PF/Z8Ox9w8vbBAXbEDaW7k/wDrb5pQjocV6fH7&#10;bbbnfiPub+zT/gd/cL9aLfF+6f3E8nZ+kPsXem1urvtoa957y322uW5O30fJt5UgS1RJgSMeFvfX&#10;7mPqF7ouXds3I3eK2Lt2bHiy9o1kRcvrDf8ATG9dLeeken9Px+PjWfi/T1+2j/in/Z1+2vb7Ld+y&#10;vpXwnK+5drYWzc93e67FvnOauqoBYq291IurM6FEiMcB5Hmd1yC3Lm73V5rpkvcd7jFi4LBS7msg&#10;VP8ADHSa6z0a7q+ifG8LsuK9Kxsdnt7VlAqJYs2rVtFCwNQt2xAAOQigxz7kt1eYpd/VXO4qEAZz&#10;Gqg7R06E40z1bPa2Lahl9BaLLMAMwZHcevWMsZblecbaI2o3mCpTS2tpJJaATWuZ6CIxZM8IsbO1&#10;tsJ0oDOqiwKZCPIY5xy3uncXtpcuu7be8CyG2up2AyDal6igjwrjU1+LN24WKbdUNAIpXpEdMc+3&#10;PPhlsXL19mdhc02kuHUpI7bmk0+IxpxvkkxnlJgDp/YYpW9wC9bdbamxdW0XLeoYdQdOsACZzkzX&#10;LDn1J5NbzeB4x+/9yWdA26udGlmILBmd1EwhapGcx54Oe2926cQMc05TkQQ18ve0kOAGudTLJckZ&#10;Vz6xg8+++JwGOa8hyG7f1Xe9qtaGY2yplQIDHXmwg0nGprno8932vUMYnfcmp1m26vq0AKxjSShn&#10;SrTAoMdpJrHK3EyGKDdb5byrbUhGVWNZBZ8xLAgHwj7MMY/KxttekDGabkLu1F26botm40E00VMs&#10;FJ8s8VnuuMBjAc/w/F80HuFTtt6SdG6tgBXbI+oo/mMWWyOG+mu/TqGORctw3KcPd9HdK163/wCr&#10;urqcMgWncOuVcP4vLvpvrcBiiv3GTSV1ZmlCW6BYPnXCTNw5Zs5lyGGTye425WLrq0wAGJgGoqs4&#10;6TS281i+TbXjAY6p7C+t3vH2FyO13/Dc3vNtdsMrAJfuC0AIjI9YjGN9NcfV0evw+98vhs7b/iIg&#10;EEEAg5joZznH2/8A2kf8rHL+3bu14j3vvrt2zcVLI3Ny8zBGPb3A1g+WPD5fbSzOnD7D7b7n4/NJ&#10;p58PKf7hv2b/AER/chwr8b759p8U+81rdtcla2Nj1vUQynqiBIFaiDXH3r+k37xfYn1N2WxXdXdk&#10;be50gb1LiXLQ10JYg51rjzba3TjZ754tdte/w3q+BP7hf+E33J9ML/PfUD9vPvDm/wBWu1vbix7V&#10;G6FnY7q5aIuWrNkqAENNIU0Bls4x33ee1OJ9w3hy/A77b7m0AL4s2irBtS0Big6EkVAxyxnbuiTy&#10;7aTt8k/i8fe1v3S/UT6BcHsPpv8AuL9ocr7Y5dy/FXfc28S6u01JuGb9XbcAll0dotnNyDUQMZHe&#10;2b1vcPZ5BDaG07fRRfyID6Q5cZkxIGLNrm54jtLNpw9g+0uU4bk+A2XOeyN3b5Ye6EG7s8pfvAcj&#10;dNywbvprZJYpbAaGaJzGYpQaL3Ml0RrtnYW2Kq8abm6H4tJ6R1mkYS7bc64w10z8XWP1HHfTm1tr&#10;+6tbPfe7N/tVv37CTc2/ESOzXMmTTSEqzEMRTE62tjau+04mwjXFT0w6CikUJJGRoD55Y1OYlz1r&#10;M7u5yPMbWzz3vvkdxs9nc3C7r9Hef826jA3LMI06lElQM0MSJxLuxxSa961i5vb62wm0XuuJlJIz&#10;OZ/hOMfq6k5Z7Yep7+3B2/tyxyWy9s8PuNwu45vcabW13TkEenbkBVGkKATQV01pihuMm7a9uN07&#10;Loj0bAmHa40IHmhqKgCnTE1232mZjglmMOs2bdzg7PGcNwlizctbvUm95Em2rbe1tlLXXsqBKAgk&#10;KzMC1QYGLDY7e6xXdbkhn9EObTVtWlAghz1MkV+EUBx0zgvyY73Ry2wS1e4PhjdTbtv32/6yzqXf&#10;chfcVFiQdCBAdJmhkmsYTdtb3kT+m2OqztmJbcbiJYhSG0pEGCKYztbnHTCzEO7Tfe2fZ1pea9x/&#10;p97y9gpt+L4hXUJbdgbfqbhmkF1aHByJ/wC7E3bW9rsUNq3okKofcECEIAhywzPSMpxtM5Zrmtzz&#10;Pujcput626C3b919vxCuyNetljFpLLQqW9QDMY1MskYrN7yO1e6bu8uDVZVmt2lIuXGZe0sdPmBA&#10;jzGM2fV3fIktbj237Q5rabH9DwOzJtb+9bt7vfOP0+1s2bv53ooHgiFZpYnt0y2YGKyza3N/dWdz&#10;vg1tLjG7as3F+SwWJQ+FCR29OoxONrzOjWcdGx3u/wCJ4zhN9xntk7fdXdlaGx3G+21xJv7+1ZA3&#10;PpvQmVV9V1s2gWz1xcXC26N+0X9G2hhUtiGKmZYxFMxT+mLjbOc8M+rB8etngU4/d/pP9z3l9PUv&#10;7q+7slq5CMtrS+olydJFZEdJxXXBb240bBg966HDsmlvTSB80CkGoOZOG1xMrn1rV7Vt5zDruvdd&#10;q5a4/ZvZubfa3vURd5fUlwbQYidStoZCNKgTXqi5tF4i0bt8t6+4dg2s6rlyMgMqnwGQrOLLxk/M&#10;e2vOt9QN/wDoeMSz/tfF2NuyHbAJstsrLq1alkACqksO5qEQcW/HbG0u1XluXf0bIY+nbcmWVBqX&#10;Qp+4k1xy3uNvmm1/yxgPePurf3Ocb2F7A2h3/J/pUG+3dgKLNi9dJs313N9aa4GoKkrJE1oK/cXr&#10;3Kbk3NLWNgg7AsK1zQdWXUTDAY6S3bXNXp+LY8JxfHeyeIs7PXb5b3Nubha9duBnWwt9DaWXElWA&#10;JRrgkGBir3p3XKE2LapZ2Nga/VAgPooWX4mQRhJiYXp1bD2/t+E9n6eT3l27v/cXIsLR2rv6l3bp&#10;fIZLV4iflGkrMQTBpGF7FrabO4q21S7clS0KW9MCKsMgM/4Y5b7Z4noXOZg37gsby9zm33F3cvf2&#10;FhRdt22chf1d1gxPpGSzNRVApI1SelZcvbDh7d63tQN3yG5DJbCgnQWOkswXp/lAzNScdMZnK9Wr&#10;22w9xe9t5sr3KF+D9s8S9u/ujdcC9u1tprtojNADDO67HtER1GKq2tjZJd32/AublzVWnSG0yVg5&#10;gRl40rjStnurm/5q9tvb/t66+z4yyoAvWwiuytcgMSiiHILS+cd1Otjs+Uu3LZKKtu0Sx1soZjqU&#10;FRaU0HgTkMY7NZcxLJeWY5z2jx9ncC3fu3dzu0AVbVu+1u2otMfVfePbq2epUFST0w+rtffVZuqU&#10;RhrYsR6QDjSdYzqSIONXp8VV93aWeO25sb7aO17cW2XbWktB33bCwwe21hvk7VVyVImZFa41m33e&#10;5Pp7PYMbl69Av3D2ta0PNz1HFIio+7GevTX+9iz1rh3L8DxA/Ve4vdarteO49Lg2GzDNcs70bjbh&#10;Np6Nh4f1dS6TIocvN1fQ2dy4HufrN2bUByJC3Bcllg5EAQMNu6c6/wByc4Vx/wB09ybLYvY2X/sP&#10;cJa3mv0Q+h7+1balbd83FHctwkEk/KKA+FtZ2kW/VuEpcZlcWyw0pLBm+JM9KY1NrnGKjBcjz3qb&#10;1uP2dmzuNpZsvYub1bZZtyEtslpgyAkKhWNbAsQSB2ziXYdfV7bfppJadKljCyAp++T/AI4bS2cD&#10;PcrZvHar+p3I3e6Nu3bFp7xFlBevgFryNErJWErUHplI222s7sG9fBlgptgMSGAJbunM/wAJxi7d&#10;sknLNuFDzfN8p7fKcfxl1FtWWvWuQuXFS16JZFtl0UQEtiSx01Ik5GRG5XYpbACq4TUkpbglQx7o&#10;GZqagUEHF13z9NWbZ4XvsH3XuOS1Xtze2r3lTdCzud2pAu39oNFoFnn0gVACFpaCJOMLyS7iyF/T&#10;WCrHOjQGR4Ksxy1qQfDFl11+nLpry9Vezr3Fcj6l3l+Rt3rbBTbUsjM63bGsG2pIk2HVkWe40pE4&#10;or1m5aAa4ly/f1CF1FnhCNGgZFYoaCuLLnmNOk7DebXeF7e0v7bjePCAs0Klr1LoIupuWoRc1Syj&#10;UTGUDFmH3tj093yhW3ZnXatWx2/LCSpzMCD54bS2YZnyY17Xt/kjvOC9oJc3W9Dmxvd1c1G6zF5u&#10;JbujJdWQByqaYl299e5R7Q/0dpbftUyNaiouXAMh4DPGbtdZil+mZ9VJd9s8Z7L2+9uW1Xc81vds&#10;zX71tlLWrjflttNu7TLMaMxiJplGL3jz+v36be6wOz21xiRSGZDJBUeJiZxN9bfqjO04+bl/u4n2&#10;l7Q3nKbDbke5OY2dpEcKWv20vHQn5jVBUBgoH2Vz26ciHvrtdowKIGDutdBiNIJ6+OM866zHDldb&#10;1rypf9hvteK3HuP3Xba7u946X9vZvPLbgEkrcNpJOkKQyx8xqYOJzcjcdhtrBGhWAu3AwYawIKyO&#10;uLttcT0O3EzWI2n0647bW390cxYS5vH2rnjNj+nu2te3a7+Q7ioUKSvygyBWmD9FtwFFswCQPNiw&#10;k6SM8Zk7kzhHHOWfbxv3t8ts7m3ZLpZNu6Us2kbTa9ZHIZSRqC6ulaQcUfP3L2y2y7XaNq3V4kSp&#10;AhAe40np1xvXXq1rM8uu/Rnb7L3bzN73T7itDZcBxhU7db1TevwRZZBciRJBIqIMVmcc35AfpbY2&#10;9nU26fuv3VJJiZYGK6h0/jjU+mfVXaZvV7c9p3253dHl+QVbPDbYehxuwZVFSsC+py9MgwRNBBBr&#10;jUbXdbhvaXJE31N+1+nAQN2oG3ltCC+UQY+3DOecdGLPrnDgvuHgeIsfuG9gqONKcbvrnNF909sB&#10;rz2fa+8vr6VhTq1ApqKsdWlSZoMf/9X6ENBk+M1ABPjB+zrj6+/SVxYZwbemF09iaiyWPTKkF1Md&#10;xL0FD1rXCZMCucxMaVPQ4CRCJOZYIBeWT6t1J/MtrbmQsd0Uj7cIMQygwdQBqPsE4CXbYo9hr1v/&#10;ANQ2hQNCspzLqDIaukrBkdYnDbeBFDSTHXy+OAs9pKatFwoVaSApARZJCksCFmQYipPhXCDToT2s&#10;R4DUchH9cBItn8sWwVRA6K6PbK/J3As1yZ7vD+NMJyiI1TXMEQKjwp1wEj8N31CAIVrZChgxLBbd&#10;wFjJYgwBFKyDghNWqKHwBrUnASSQPTst6buWtsZ1kEIsWwAomVymg6ThERlAmg8PEHASQR3M1xmI&#10;OtNDBbmnVNxVVh3K2Z7hSmCiMqECvnIrQ/fgHVu67ml7atZLsyW3OgAodQVXXSa1UDPplXBjMAST&#10;ECvSIhfM4AMhcObki2AGjSyq2pZQXQ0yqnwgjocIGRIg9CJMH7Pj54CUwY3Lavrtq1sXFi2v5bEg&#10;dsUM9p+UedcIOQyNJgysjxM9M8BLssbtKpNxjqJDksh1BrSn8QrAbpQxhJicgTUTnT/2U/bgJNoM&#10;LLXBdIAdTLASWz0tqgqJMT5V8wegzGYJrlRgcAravoLOBcJYaWZWNuDnbdMqZhjpmKCSKFFIpIEg&#10;TmVr085wDkqIuAtatrc77qpGhbgIJQE/eDmJ8MFGUDrPzVAmaRnXAPhkI03mJdUKE+mpDOsKxyGg&#10;wBnT41lFSSMhqpUkRMScumAlMIfUdLmIMQIZ11BQQCCZOZ8zkMCKaiOk1nIZxGASt1zFpHKksbYj&#10;04VoBRdLxSKlslywliBIMjVU5SYn8X9MY36LD9slrQdGWEmBqYpbFNLaTWRBlg0nxjDRgjOs0+Ay&#10;Or+/HJU7UVZjoVgFNoG4EBkgypRyPMBV+4nC5oB8Aa9fKf5YCMzKSz6bbLIRDDEqXOpAzKCwY5zG&#10;WU4bNWkE1NBND5jDNxhFiHHohWS0ptOFv3FXviJ0u3Wc5EHL7BUEjx8fPr/jgp4RcCOEhkCvqWXY&#10;qplanIiQI05GMESYicpjwnAGhQsXZfTuPbCFiZuhXeEVOgECBPjOeEQZAmSZnKRWkDATka2AzMCQ&#10;gRASNJum4pDLccCVcSDSlJmtCCmBUEiQclgTnFfjgH9QYRo/KdAoHczEm3pBF6aSSAxiTFPHAMGa&#10;AgDL41mDTAGJVhJa3cfSinSAQlpdHokmv2iB54MgAEmK+VJwBrduAhULzbUuFVkqmRGojTJk6VNP&#10;gcJ/y5VMDKIFCRM/ZgDUFfXdtWvud1l2ghtNsAiIgA9wOETULNApIXt+bICDmTiE6pq29P53drF1&#10;Fkm53o0MSprGkg5dJGDC1iBM5RJFaVPWmDd6HLt/VbljdZBKGSFEsoJACiVWIInwpOBJmhIWAQSQ&#10;NTfiPjB6YMzqatm3qCtqdm12yq6tdtKC2Y6lQJInUZkYM0LRBOQNSM4iD1FcRs5Ei3qBsoV7ocKz&#10;JpjR6gzDQQQK5mYOGWJmay4MsCRJBgkR44CciEi6AyoLbhkUaH0C5YkJOQPXTFc5pgpgQYBqFBmR&#10;NT0OAcFpSdYQsEh7hWNLXE7GgapJiZ8IkQcAr25Cur+9pmvlgHBe/MYC5dKppLEoAG7SECMlAYJm&#10;a5kT1bYTFf8AKAsdcpHmPjgJNhlh9QLQ7m67gmGPcyQACFYAA/YPDCGSSc5UyACVzPXwygYCTbvQ&#10;RJ0BlKtqRGgLbDEUBBoZIOZFTIw1cAkwsGACRA1SaV8R0/rjtprx3ZWJFssQks7AuWhiWIUDTOlv&#10;wHpNK4TQxLSGYhYFCRXuDUqB1ocdVLmCVCw9sNr1kwqt1XTJoT8QcJPdPgdQ0kAQJlaUjrgFhYpL&#10;ggIdYuSxJEMDqksMoj7cIg0LCYDGSctJoNJ/rgJVu5AZR2IxRT2y+tgQatULNSFC5eOCZaGYOSwQ&#10;Iy6Rl54A7TszgKplRJu6vmWAzh/UABBCkgGIqTnhuD0oYiYBAIEZHOfPATLbiEa73oxGRbSbYYtb&#10;Ic5aSuVZgdMN1jNYgggnMhqyeo/lgLGVlrfp3JJVwyrUW2WVK2wPHNCIbOM8Aj41BCgVEr3EQP7R&#10;gEi4QNb/ADrpu3WiDpY+moJjpmNIzn44QxOagihpJhpoQRlgHraVVX9PSLqksAivYzLEN0IaBnQG&#10;tThtmA1CMsyTNAukCvSenngJ6W7gVWDyXEqBNue7VcZnUjMCCQP64Q4yYjSGJmP/AEeg8OmAk22g&#10;MksyosKWGnUWYnRKxMEEyOnmZwkEgTESCGE/hI0x9seGAlFLbkgsCdSMrAFSzKwY3GAgjTnHTr0w&#10;mq5dxJEmtBkSWHTAPXIYliQltQQFARg7HuVlstQMZJk+HjGEkUqSBTpGqorPjl0wAVkVka3bVtbN&#10;cLEqSpFJa2tAomTNZ8sAjOD4VqRT4/ywEhWOmH1oJYlRpS6CZAYsQdR6hgPDpgpipKj5i3gRnqoe&#10;nlgCUBwNIfUulUfSXCzI0LIJM+DUFaYaaATOqvyggDKv8c88BNVmKAqAEQyz+ox/Do7sjpBGlhH3&#10;YQcu4GG6kmJGRpgJSEAxb0W2QgaEUKyahF5Wk+MCeozMVwKQCREsTPy0VYBafjgAAyvqBJtqmmCA&#10;41NV9JWqxB6U+GEgQRqIAAVujZzBicssBIDAwyL8xe0Cewn8OgE0BUA9J+7BCoggCfxAjVOZljl5&#10;4AzcaQQxIQkm2VJUK3YAIqYOVa9aYRFAQYEljIOqpgESZihp0wD3qZyjudKKpBowC62tEAQXkgkk&#10;1jr1LSTAkgMpiegyqVPhgFJdSHcBC1q6A8ajquO0sVkQaisdKZUwRIBqKAGYIox7pn+04BQ1MoIY&#10;s9wgw3anphdDALkCRJJmOsdcKMmCRJmWlgPup9wwCVChSqj07IUW00qSBAAmJFSJGqnTBH5ZnuBI&#10;MQFNaLNM+o+3A5G8K7KoYo69puGSAw+e2ppIMgH4jCWEgxNAQMjIByNT9mAdQ5M2RKhs1hwtGlwK&#10;CgIYRU4ITSpIkrmCYmDJI+6mAUVtKkvo9QBGjuVRcdZSEFAZAmKGK0GDgmgaF1AAZgrH4p+6cFxP&#10;iJSvcGBNxrQ1swZWF1Wr6a2zNQAWk/DBGViMtVAZ7TFZGVZ+zBDilHJNIKT6pUfmS9ApaK0+JpAj&#10;BQaKBC5kHORllT44BRYQ91iGchlC6JlGMsp1HVSR8vjXCCZzg9vcIJaIyUE9R1wDyACSqtHrAK8r&#10;bGtu8m46j8JIAUDrU9MIzEBsoAJBoDkCPE9IwEjU2vUVOli4fSUljaEMTckDSppBqQfDCSaMdUCI&#10;By1daiT/AGpibTMwsuD6ZoGVXuajcZgf9MRSANPiMulcIg1WsSCdVK5jy+GOO2nbMtZm3FSNQi3d&#10;KAOA/p6O4kaqm3GdY1dRlgiYERJooziZ+NZxhZJOh1SNQqAgYXDKqSoEmkKIyzMz1w2yyIg5DtMn&#10;VJgaYOXiMVUhHCMXDaVL1vKO9G019QxVjmCOvjhEAljpjpOqZjqPKMA6Dp0oGNxidTkIewnvCt98&#10;0EVzMYBWWIoMhEEUkgHrQ+JwCyyhUYhiQSzKahWkO4BMZmsDPxwk1gaRKkDSMjBjIYCRbIUFyW0X&#10;bbS7kEron0lM5zBMZeeBIacwoEwFMR4TT78AnSV0skM7Oytc1EkEmHhBI1fCRTCTOdBI1dCCBlBr&#10;jc3xMIlLpNF1tBCtCsGDEgOWURQ/iPlhE0rGWcBRU0JB/ljpORJVQCQAQ7uCNYLHSV/CxANPGhg/&#10;bhIrIMwRMgUNTABnpjH6nyMFs+kIS5V1uBO9jqWQoWgGZoQT9tcHAgTp8g3j0jzIr088dAo69bVc&#10;0Opk0kspbU2oOflBHwwlvwlqaR0FHAEHXPj/AGnALSe8KQVJLVHdbfVqhCIJy7fLwwmQKag0kyGr&#10;lUgD7ftjAOhbpBYoVVNMhc2LT3MzTEecRnhtpA8AADn82o9siRn/AAwD9pQ5MlpLXBkAwFtZYAgF&#10;YFcsxhJWpAAkBQKgmQcm01wDguGBqLaJKg+mwWSo+TV5eeEaVkAHty7pitSYPgaRgHGuMoLEFXfP&#10;SwYqkaQoiSaZnwzwkd3hWlfGcv6nAOtST3CFLZqRpIh2UtmIkAwZqZwmCPjQmTSCOsE+GAfVpnVL&#10;AaoYAau0gIVmIoRAGZrhBFNIjuiQJAEVgHASEZizO8L6bETCEtHb+cLYkx4ya4OIBAmRETHUwa51&#10;P8MAQf8ANUPAAcmQziB8yLJgCAJyzpkcIrXOepElaUJn+AOAlkoAuWmqLrYqQtx/UW2FUSNXzeOE&#10;mZmkBa9amuX2xgDbSEoDra6ICkgxIXSGExHWtKfaUAdagRMAyR/lYx1npgDBlpk9zFymoKQoTSAy&#10;CZimZplWYwVYFMydIkVYiIAP8cA7Hfq1GUVFuxbMekG1K5CmBURJANOmCYD/AOCDaTHWg/tGeANK&#10;94PaRcVT3GSDqJUGM8jTLCDmakGhPb0mpYVEkfw6YB8HtgaiswZeWU6QdNs+E/x64QxEFRXuBZ+o&#10;1Dw6nrGAXbVmuISCrBCltJqdEK0MZgno09YBw1Gn5QvQ/epMdk/aY+3AStZuSHJDGncGPyNpGktH&#10;Umk4M9pCCkkdoEqQTXP4GkfdgEpUFxSAwD/Ky/h/DAAJIy6YbJ/zaSJEFpHafxQOlMpyrgH0jJC9&#10;dWsJ3S4qQ89T1IGfiMIJpqah1Cc/uPx6YB9aEIoBTQ0CFYnOCkDxkkZGtcArBIgkQYCQzUzafD7M&#10;AtSGUGFQhl1axpQEmEt6SMxHQgeJwOoMmQWMwZABmBMfZAwCSCVaO06VGnXqV6yHcgEzJJqZ65YS&#10;I8QIGc5nwE9cA45fLSW1GlICqRQ50r1/gK4MiYoSRWehM1AA/n/YgA+mdTqhjSVk+pEZlv8ANkPh&#10;44bAAI06s4YKOoGfcZr/AAwDzhtLyAzqha2T3ag3a1EAoPGf44MQQJMlS1TTp4U+OADAgsqgqrrb&#10;gqIbUucETTodX2xhS3HRhF110kEAsVqTE5/wOJiUN3NrYvodW2t3Q0lm9NXBAqakdADMZ5Tiz2nO&#10;cjs21Wt1dzGkM4eqrFR/LC88VLJWN5z6d+0OfsNa33CbFwEZrrW7Qtdlx6wR/mmGM1rnjZ8X9Sec&#10;2DITee4oYR3EKZq0/wCGJizpeHPbw6b9Y8w/UT9jn0S+oFrd2t97W4o37ti5a9Q7K0921IItlLjC&#10;jAQFNOpqcdK4r6zNpC7mNRMENn5EGuNTPrXHb20/yvm99U/+Gf6d81ev3vblrccYpKvafaX2e22k&#10;Q6XbNyCFqSYIk9Zx0PY/VXhb6KbrAMaSrRUiAB9uDlfb7zo+dn1D/wCGn6ocXuL3/sMct61uGZLO&#10;92t0gKrlj6jIpIAEAAAmak40O399cHuarfCiQJLCCY8f54MXxeSejzh7g/4y/wBwfAWlDcYu8u+n&#10;euNZ2yXCEtg9lx0aCQSdIFT1IxaJ7n4dlk7u0vWrAmPGR0wTs3+DkG6/Y59f9nfIHs3kroRlD6bF&#10;yS0Q4AZe4ZkkZT44kpzfFvUbyyAYqXEHzGCdu3wZPf8A7Yvrxx6NYP085+41q0VuDa7C5cWEvRpZ&#10;orQCQon78SByWwIBG7sEHKHGJz6JZZxWGu/Q36v2L7WNz7C9zWXo15W426oALBiXGmknociMA8ls&#10;QJO5tRE/OvTExeqHdv8AQr6nbi56A9k8/du+qQ4TjdzLagNDOY7c1rIAnLCP914/SGO7sjKhcA92&#10;VDhJtJhVmfoH9ZBcTap7A9xPqD2ke3x24uCigXQSREkRUAg9Bho87xKVbe2B8WBFKmYxV7duuF1Y&#10;/at+4Hedu2+nPOuyEoSNq6Xe8ACdQnUwqp6jrTEZvdnB2Z1720pmhDrDde2T0xT9Pe9I2G2/YZ+5&#10;bk0snb+wt+qvbdmtNavW7loyEb1AqkDoTpmZmuIN7337etzO8tErWjAmfsoMGv0vJ8HQeL/4zP3P&#10;cpo1+1v0yuLaFryMgIa3EZSTkI0yc/LFTd+qPt20SDuFoSvcy1IOYOM92t4ang3vR13iv+HP9wfJ&#10;Jt71wbawLlu2xt2rF5ibVxO5SkGs1AaajpIxTbj6xcBbYqro2dNYDR4jywuJZiLPb+S3l2X27/wg&#10;/Vjd2kucjza2irQujauyTIOi6WUHUKEKBlE0xSXvrfxNpyFVImACe7KMXGerX/LbfF3LjP8Agq5H&#10;e7RE33P75rsQ72kRLUagWK6oIapy/j1ot19erQc+hbAEA6YLUmJgDzw6dGp7X412j2z/AMDfsRNt&#10;aTm+S5He7jVF2494WRc1LAGhzKkxQgx9uKHdfXnfFvy0Ihs1CwARIoK/ww59W57bT1d39t/8IP0D&#10;4/alN3xg3ZKAH9TeutdDA1YXOk9KwCScUW5+t3NX2Z7TNEkQW0gHOZBinTC59OFnt/HHbvbP/EV+&#10;2rgdnb2V72lxt1ioZ2vWRuHGhpVQ1wB841TXpBxnt39Wfcm5Nwes2mSwBcklSYACr4HwOJi+t/1N&#10;zw+OcyO/e2P+Pn9uvtcbdtj7I4OzeX07Ru2+L2yxcVQz91xaFhmAs5fZmNz729wbhvzN/eAKlZRj&#10;XVnq8wYjFnHDc11nSO+8N+3b6S8HbFvjvZ/DWgl1HX/w7NGSqtaGmkgnUR/HFJf5rk9zJfe7gs/b&#10;JukqpNKgeMUxVdH2Hsb2nxyhNlwHF2VtsWi1s0RnggQHpJWRBz+3FdquMdTl2LAwWZyWkwBmRTM/&#10;dgrSrZsoptWks20thBotogW1p75YaRU9B9uGgDmVVobSNJJIgZgnASSSIUO6AqG+VQGPRSB0Gr7J&#10;kjBisnVpNTAiZnIg1H34AmqFUqTUaWLBe3TMyJETUUzwkDSIBUjtFCSYEGhMTHnngF0uRq1SC4qF&#10;EEyJOZXV4DLAmT5CWigCz2wD9+qv3YAtICkS4MKASSRcZe6qdWGSnp54SSJWDIEKDFJJmDH8cA4Z&#10;KsWGos7FkkTGRjVStczmMCK5dCC0aQpnVCZxgAHWNAY1fUFq06TpLsTXKK+OEkAEt3VX8M6iAZ6n&#10;+RwDizcAQQCrgkOIQRAUtpE9JM/fgoIJpKmk1oM9VP78AoFWiTpehg1BafkM0ERIpl9mCGWqBn+H&#10;rJmNJEeeAAAqoJglvmAIMijEqZPgDGAYIMyCJyEEiakNkAT/ADwByR3QrCABraVU6YVSuZpMU6Dy&#10;wPGhiYYDuzqIPn/DACdGmG7lgq1VJCrDrJpIy8TlggAZ8gQAwBEZUM0/tTAKYyBMwGQkp2nUldHa&#10;O6n9jE4IRWIFYABINaKSIPlU4A2DlvlJOkkjSNCNAZwBSDnIzrgz5UFRU/5zM9aRgFF5H+UhlORl&#10;TbXTSYmfM/AHBUgmgmSwIMZyT/d/LABmZnFJKiFIKavl0pIyFepmJpXCagnpTyMie0Ajoeg/lgDh&#10;dKkAHSwEGisfT/Mdg0CRkZwqtfMCgImMiR/OcAmcmIJKO4DCYZ41Q460AkAxgACZFSzAnTNVCkQx&#10;/FSmX34AgO3QZCBO0uBqFxu4NbEQM8q/1xqvZ9kXOX2wrR7ZMkyoLwcv64lmZhnbpXKPrTvv0vsT&#10;myANbbPdFFGki6y25RwX6jMsK+ePol7NQJw+3CmRp/oMK8EuPJbX89f/AJIuRu8h+4Xnrd62qXLF&#10;y8NKfMsMR3x9kU/njW4rpLL0r56LZJKsoMs5EsqkKoMFWQT9n34GDM3ztdfglC0FGoiSBmCJJU9r&#10;SDMUFfvOBguu3dbPgbuJpQMopmFgiCzVJUVM9D0wK/28cGkC3b1OdAZYH4qNXNZNSayIr0wkVJ8j&#10;GeCTbNs+CYiaQyslCFkTkHqQxX7DEz0wr+0dPLBTJtF2aV7wAGRfwktQjOhzrTAwC1tEkFgTOsRQ&#10;qqyNTLFKRH8MDBm7YlpQtsFVUVVguI0hQzmjtCgx/alcDx+GCTya9UlLUlAQSWElvnYgMYC9aZT/&#10;AAw0HgARMeeDjNrLmJty1b+dTqYCVRwAjAtAdgMiCKg5nx6u4jV7b12yiZMFRc0uXDqlwZMwTUFp&#10;8BhgZ6fEiv8ADGObt22ua0Vme0oTNbVJ05IYBBIqZECk/DBE5DIdOvxrjWO38A/Ztq8uwV2VSVYl&#10;gO5O0vNZzqP4nBivh/064TaXiCM1oozMF0kBQXK9qk1AYLU+RjBg6TIqMvCJ8c8W3AbO1JJ16wIU&#10;qoGqjUYrWQagn+ww6CDUYrvptNr0VG4V7AY6VKLcBGofiYadNK1GUTlhDRJNCD/CKHBwvVZ7cEWj&#10;NsyWSuvSVVQQoOefXDUQegkQfNhlAxnbiC916k1gqUIW4FHasM2lTmBIOYzyOFCJExQisQRXLDXo&#10;IovOEeQwDIVYBAxJP4reRHQRXynCjBJE1zrHSRnjTUmtnNwrbvqWxbcIvbd9EOIhi3dqDdRnE9cI&#10;cSQK9FP2Vp92JLzYlxLxytNhrKPrGnvLWwQFe4pgJqmcsyMBWkH7PtpOKiRftn1fUYB2BbV8qNbl&#10;TVEmI6gE1+zAIz6Hwzj7cBHDqj2u1dItwpKrDKWkm2ZitJmJ8cJAM+MnpNDjFudMr6pN1wbZf5CR&#10;oaQB2yQQP7fxwsgA9R/fOYxnGuJcdRW2gSW/MJ/LULFS2oE3EE1mIknBECtZ86iuF17ZnIkbdwpQ&#10;qsHS1XUl20qBFQIPhhIJBioBjrIJGN63MyiTpNy1KpaLq5Hd+XctzUuR1IoD5kCMOpQ/w+/IYc5w&#10;KrehjdALQXUwGcAwP+2PE5E4MnWPCvx6TjSyZz8oQUKegWTQuoNBZQAPmdiegkUHh50xFcwSPh/L&#10;GLezWRG649Y2wbtDujMrBjLFwADE0PkP44WhpEZf1xdsyywUW9sP+qEaYlW1v/2kltJXPwUYR5Gl&#10;PPx6DGhLF641q3phNPYltBoU5BmalZmtM/KmFgySQY+3MDx8sZ2mZgRXQuJuLQsFJILadY7nBqdU&#10;yZ+7BEgmpyOQoMWTEwHrW3ZbcKAZRZdnIHaDppUxHj4wa4Az+Hd9hGGeMgrmupMvqtaU0gi2Sz/l&#10;gWyMjPQSRGAx0wBWII+6IxJczILaWUuXQbgWWJSKkkF4DAvkR4GJPwwayASOk5V6eIxQ5yHovuLa&#10;dpbsA1JoJZBCltXzEVnwwiTJFPOAPvwzzgSLdmiMH9IybcOqzAAgqPCMyTE4TlhbiZExLFrUIDo4&#10;L+oEOoFSunSjlekGoqJwrJZFK/fllhbiZERkL71gWOl1B/LY6UoAUGRJmZEVwAa1J+M+VJxQW5se&#10;lfgyfTK6ZRhTMGkyASdQEeWFKY+YmInr1p/auAi7urh9OsK4VWBUF472GcDLMdc8FEmKiR1GVKfy&#10;wE1GBQvqS4qlg6KrQRPysrRSla+IODT+sx8BH9cBH3FPU+ZyUQqugaVkBlOroMqAZx8cEKjzEUPW&#10;uU4Akt3jcLNbV0C6lPW3MG3oSoMVIyrQ4WTAHXp4eeM655yK+zt9d0XFOblisayzXYBBAgivQA/3&#10;M4S5mRsrdj07aBIZgroXuAep2D5EAq1CQRgDPxwn5qIu71OpRWZGa28gW1AK6BJUgSKGsdfDD6MY&#10;kHrWvXxjFtwMlv7E3wrGIXSqlz8yATJGRAJNRTrhLZ161MeHSYwlyJ/HgLZhSiGNHQM5A1H0yo+4&#10;5UPjgAf5u3SPjNIwxxgL3gusPlkEsVUSQgWoJbzAmK+XklqmJoB9+EmJgHtLLqs2k1v6SlpUwnqN&#10;EsSZaT1ifIQMNnEs57hqLCuiWl1IQGR3cyx0soJjIgGcqR1woGCD4YuYKndWiutbmi5NzWG1Mlwh&#10;rnavZBkTKmtPGMFihe0DElHmATpRZlYMo89CKyQTHTwwsMZr4fxFcBCu7EorjWAwIcsiEoFdioBC&#10;1AmCDFaGIwqRInrWsUpkMSTEwI7I1uzcLJquaWI7TocZlnUTmYOdfDC3BIBABmAAfj5RjHPdcCq2&#10;n5Vy5qUhPTVnAJMy0lLhzWKkx8K0wmi0MBjmanyzxqZzmiWz3ryvATSCC4KqkgVQAdDB7YAkZjCc&#10;/wAQpkTT7sWSToJBTRbUenabWS2kB2cGRUmIgSIOfhnhwUzk1oB/f0xJMQV/oPpoEBX1NRdS5DEw&#10;Q1vqZpIOWATSmcgCR41MnFlzMhm3aE6Rq9Fg0oFDBmoJYeAiYIw4HgCnhMEeGY8sTO3wET0ApuEE&#10;gCalQW7RpHrDMV6xOWWFK2qaRGNLrO64QrxPe2vWaKpAC+oqiGPd/wBcGSK/d4VGDtd9MGFs3wWl&#10;WDBQzW2FYYQCDAg0Gmchhts48VmTXp54xttjhyzrjp/ilbUXVgM0W2fSQcixySlKxJP2/FIGZrMH&#10;7fGv9MZ1n+bKLO4xAS1poBoRlHyuT3LqOVKFjngjnketMgMdOqDZRbtD0yFLaSzvqLTpypWhplge&#10;f2eWJj6siPBSwVBDB7hb/wBnVYKsSDEeZERnOCJiuNCXtbBKhnbQfT1BXIPYaEtSs9fD7zgu6TWn&#10;SJrOUnpjPd9XaJtwqLqLBYi0Lgcn/UVZAKsaV8KUFcOIJI6dR5jGZPrrWs7rJ8VRvLjodOsnSBpW&#10;flZs1Vqg0zn41wbRJHXVn5dcblZI2YFxEE6jpcy2iQ0aSyECpPWfHLBqxyAn7hHw8cS3GPmBd2hG&#10;q4RpAkjuDLr0mvaIyykDCXIOU9afZ4Ym2czC3FvBOyV01qzKhdxBaGBY98jVFRP9owYaARGc/wAR&#10;jZLiWfEW5sn9RbJJVLhBCKhBhTpkKa6pBMgZHCDQwcYu2LhD1p7L2iq2wWLDVoJZVC+BOowTUz/1&#10;kY11enXbOubwprp/MKQO5okCFWD2gKZGRFeuBhjjDSNoDXXZdTAdUKgg6hRjmfGP5YIkDwJjL+/F&#10;Y237bjB2yC7MVGiqqriCGBzg1yGYjEW7Vp+yJn7sHnb/AIH8m0NYZUg6VCkOrwCSzKO4EiB/DDRM&#10;VOA0+zti5ee4EuAqDodoUyJUgW+gpCmZ8hgYgSjXW3ioRcCrUlF/03ZphsjIAA0nLpnhgifHz6Z+&#10;eHrkaexdNu29xba+gx0dwBBcGkqRA8Yjp4YIyPj5mmHrgWOzc7pTbdiVu+orEAkr6g0iVAoIzjxz&#10;BwYINJ+2ppFBGAhbvZNtmLANRvTuIQB3g006qeAkietRh60uth1M6Z8sUkt4jJ85yS8Xsbt8lBIu&#10;aUYwSzErkOlB1p0pTFsqBV0+Wf8Ab78Hq11ms4ec93zN/d7xrrNOt1muoAayPTBb5a9QcumDCgfx&#10;H2YKF2/Nyp7iLZYZ6GWDqkiSAaiB8cFEmBHykAnPOIwD9i+zkszO0OLhkgkMDJ7V+yIPkcR2Igj7&#10;vGniMHPyWSY+LTbUs2kKCNZU9CNTCqdlCRmcHqXx/gcSTHRzxr8f8EmGUlPTZlVvlLQvcJ1EGTFc&#10;RzJIXoaA1+JBH+OGecMNBtn0W7jKoLFLbXBBMKAVMHIGPAVpUYECCCYpSKDxywpCzduBLZFooEua&#10;m0/O8dwdpjMCgjDbABgAZoKgeWJZzKLnZ3PU2u59dQFDFqBiBpEqSyZCpJEUnwwZEKAQamfh0rjQ&#10;jWb2rcXFt3GLHSSD8zM3aSAK94yj40wkCfEfYTgJe4uxaU6V9S2zI0z6Ytk/Lq+2uqNWfWcOKsTW&#10;T4A5VxLMip3BWBXUoaNdyWZjEkKRECOg8I6YWyzJzOnyoAKVwmfUQrW4NplAfTb/AFHcCpEtcqLj&#10;9dOQGnrQ+ZWx0+7yrnH9MM84MW9CeVf8tICMxY69KgAMwipWBnMx0wm58xPXr5VmuKLPh3Z9msSS&#10;HKrq7SIFCD4AmC3XrSuFTI6CgyEHLxxn1og+oq3HVrhILvc0NqJlBN00oDORy+OGbhVBqPQSYP3z&#10;P88WXPI0fD7a/wArvU221VnuMUS3p9QawoHzaAZIByIkj7sUly/e3F7SkiypILdD0BJGKPV/Dezv&#10;bnsz29f3vILttxz1/bC+dpduKLm3dRJtpZYrAnNs/Dwxzz6gfUf2z9ONk1/lNyh3dxT+l2Fp0beb&#10;h9JKgIKxPU4Ovj8W3kvHT4voF+x/9hP19/fjze03HA7G77f+nnGblE5f3nyG0vWOE29hb+i8myDL&#10;F28QPkQdKmMfOv6l/Xj3T7x3dy22/fjuJV2Fni9vcZNSNIAv3Uq5yFKeeElr3aePTScP2l/s4/44&#10;P29ftL9ubaz7J9l7DlPeV7a7f/ePfnL7Wzu+Z3m4TSXbbNeU+hb1y4VIgn4Y8w8p7kd9w7tcTs7Q&#10;NSwo1VUhaT/0x210knK2/B9LON9vWrNgKEeXIuMzaiWJHzAtXwxh91y11ybuuZbsZSCB3aj8xmnw&#10;y+7G+jDW7fZW0XRpAhe4HqQsAx/jir3e+v3VBK6lVWKo2oI8/LKTngJdjbW0Jhqkgkk9wHUT4Ypd&#10;1vntqo0kMVBWZBGsfhJ8Mv7DATUsrJPiTJ8YNJGOd8/ym4a3f9NrKLGkaiNQuPQur59orBjGpr6s&#10;7X0T7VtR4zQ5+HTHM2vPZNyzedXi2RdDMSp1CrJo6fE0yxtjj1Sccy5W4zp61lrbJtluZXCmlS2k&#10;yzZECKAzg8txn6egYyl/fbm22lHYMtqD6elmKaaKCenn8cGLtihjE7/n3sMf1Olxa0ekz21JRn7X&#10;toR0PXDDhd+cUMY7lecQWHvhBcsWNtdZVs3tTBmfSJQVck5AZY124uGN9peIGMbyvKGyrbhdwSxW&#10;wGsmjjWQW7GpUisf9e2skjjtcQMZTccnrVDuNrIvM1o6GhbYWdLavGAJxcs9/HMDGd5K8WFtAWhi&#10;WV0BoAAzBCPEkQJwY2vHHoGM3vN4zQNRu2wBbl2BKaqkEeJOc16YOe19QxRbjc6QtW1Fyp0tMwZM&#10;EUxYxvnGc8Bh39Tbvotq8bb2gAR6q68l6TXOhwc9fJb9NDEXf+xdj7m2F/c8G62OWsDU3Hs4U7pR&#10;UPt56/8AbhL23LW3h18umfHxQx535KxyHCb29tOQ29yzcVmtsLykEEGKCKHHeXunD43bW+La90sD&#10;ERL2u2HmPCunSZoY8cNpL1YmvdzQxM2vLbrZXVe1cKlW1ggwdWYJOM9sxw6a3bW4yGPXf0S/dh72&#10;+mG+2n6Plty2zV09ba3brtacAyQQT/LHHyeKbcV8p7X7l5PDZrabu2bV9Gt3UW4jAhlcalIIg0OP&#10;0afs1/5AOK912Nvs15e3tuVdLa3eM327W2LjhYc7cu3d4AAf34+P8vh215j7N4PceH3euL1+Dwj+&#10;7b9j/wBLv3Ie2b2y5/29stxfRXZLqbOy+6tk92q0Ykw0HxEUx9jfb3uz2z9Vfb5sWN9Z2nK32HrW&#10;gQru9CFXrU1Pwx57JZit3XfxbZ1mY/OD9Tvo19av2BfVez7u2vtjkffH0W43iHG3uWXubi/wdu1q&#10;N9723aVpbGlCBpHWDXGZ5niOf4XfJwltANktsF99B77eqHtTken3xiazGZOjrpvpvO56t+lP1W+j&#10;31g9n2vqxt99+q5ne7h7Fn247Ix2W+VJtbi9YBLiCrST1E5xiYN1teA2npWUt7nf70qwSQSqFRJd&#10;zUZiWNJw1v8Al+C87XlX3fb/AD31c9xjfcluN7wftL28l63dunXYTcbq3df0xZsfKyhgHW0oLEVO&#10;ZxU2LRO7O4v6tzye5uSisrOtm0FXUy9VWtZqSPsxrC/KN/ye6ROCt8VxbJw/svhdr6d+9bdbO53u&#10;6N5/SS4R87syEW4BVAxjInCrqBbywzs5YtcgRBopFoETIP8AamMba22YTGTfH7lrnG3Xu2NvZsrb&#10;KbJrtzUlxZaLm5fUFKsmVZkdAZxIsLurl65ttqjXLLCXZsrSiZZmJgHLPLGs4vN6nTqpeT3HA7Lj&#10;dlzPOX7Wz5CwYsWrIi7yF67Cras7dRqYMTkBUUyzJd/dK/odluPTtoSl+9TWxUgG1bA61/rjG/1b&#10;TVPxPf8AsLbK1eb3T7g4kb3ePbS/xfEgXDY26PquWN3vdcgKCAzErGYiIGKzc7lNvb9HQ93cPcCW&#10;dup1PVtC3LgyGVSaAYuvdJj4LrPj0bPiOMu8vuxyFzcWNlw1rZjcb/lb0WbJ0WDdubTZk1OoONOi&#10;GciKQBi247iNnxzf7jyLpd3L2kablbaktOkCtKldUfYBjVls+BbbxGA94e/fcfu2z/7CnszbbnY8&#10;Xt93f24/SqDfv7e3bNtrj6YGqgui1NBUkmgibrk7W53J1BEtgquphpS0CAE1xSa5L5TizOOSTEwv&#10;+D9kb/hOGVLF3cX906PfZA/q7neOCWvJb19xUACNZo2oDFJd3tu+buz4weo5fS27mSNUoFttkSDI&#10;AmB1xNriZWTHNdG2Htzc7D/bvcPvBjtdtZ2rPY4NFCBVt6Lr3dypOoCQjNI1MRAiMWGwFnjNta2y&#10;L62+Yl7aAl7jz3d7jM5hmMCcTvkktW88+jLe5/8AcPePK7rlt1dbj/bNqwu33W5fTtbFoI3pFLFg&#10;xC0D21EsZmc8Sd1ZXbovIc2wfcgHRZLCFTVCwnxiaVxZZeYkueIp+D5C5yN+/wC1fpva/ScORb/X&#10;cmtlgbl42wbztfIUEkBykNSo+MeN1yTWNxydz0Nlak2duI0yQdKsPxEHqZIxZz1Xp0WhXhfZtrke&#10;J9m7RuX9ybxQnIcqVm6ltXT1blu606FKxpUAayCBNZPcbtLqldKW9mgAGo/6sSoCEVgjM/dSuCTk&#10;rieA3G0vJfe9f3nuO8bxf06rsvWKu73A5Chrcakt5VqclwE9XdWbdpdK7e5q9JFjUxjI6agdPCMS&#10;3b0hcQq9/t3Bb/d7zcB7/KbRbL77cXEYpZTuUOC8qzE1KEFtUnFJydu4tu5sdky+s1zRevEAi2Dk&#10;R40kBczirOeXQ/aW42+53G29x86Lo2CbY3eP2UkG+EU6mvt0YmC7fKBkPGsu2bHC2fUMX95c/wDZ&#10;nYsNOlipkGlYiB9pxJZeixq9jv8Ae++d6+3tq3G8LZLAhjotEW2F03EVxpI7qBhJ65gYY4fiNxv9&#10;fIclAsHS5Rz+HV2lbbRmIER5nFLUr3z754322bHtz24jX+Wui9Zs3NsJK3Ht6bmu5ZE0MmR1oMji&#10;desncX7lrbWdGwQFVKyCxQ9wEVHUUwJ05U3H74cdsNnf5XeLd9xXyLtwXNJVBeH5asrkhooTMERn&#10;TFW22cf+LYvFFd9RFskuy0ZVCnKgrPxwVr7fI7Zz/uu92frXdvtvTDX0/KVwdBYOkhiWy0zTM5nG&#10;hPKWuK236HYTd5BxpGn1GJmq6n6EGhJOH4M4tvycvb2fu/eXL/797mKbX2ztLjblLN02Ftm6g9O4&#10;/okaXDLBFsUAHjJxquKTZcfaF/lXVtxdRWK9rw7Hv1jOpzxMes4rNzbx0cM9+3fdHuzeniPYe0vW&#10;OJ2F82vX/O2wbb7e2XtMhAIIFAAR55mcS9jb32/3dy4wZNiNfpoTKt6LUZdRyI6HGbdtZzf8EtxF&#10;J7n3Ptf2jwG02aONx7nVtud61tCl6w/JWAtwXQFjtIGmNJqSKk41G329vUiW4OllZn1AlQw0gsTS&#10;OkR8fLn323NrF2rhXO83vNvtb+83TOj37b7bb7UWmAe8reoyg0KMWIaQ1YpSmLz0dsi6u1BBqSPm&#10;HiR0Jp9mNduk4tY5cSPLe6N3urm2L390Wu29KW7TNcTaMYhA0iVty+qSa54h7tluWtFtULlUCktE&#10;zSPhibWZ+lZ1az2rY3uy5Qb3d7jcW9lb3e+bcJbtC6jemuprlzSdTkHTCgMPCQcZXc8TfvOqt/m0&#10;juB/LY1UnqI6ny8Mat0tzXWbScx6M4T6j8Rs9vd9Is6KiPeUrpu/q7FtQt0KvysGroQUrMgxjO7u&#10;yePW6BaF4hriJHa5YVRrDdZOYP2Y1LxO2cLLbw7FwPI2/d/6Jzv7nHW7luxub0x6CWbsLu7O/Rcm&#10;A06Dbk1rFcVNjjt5yO6Xd8oxWxaIZLRUjSjjUpK1BisY1OeWs4mI2/L+7OC9o8Rd4P2XbS9yu7X0&#10;7m7RldLm4sP6N8ax3rqBrWMwcTjYu37jWdmnpbcNqF2QNQBzYichTPHK2+ScTozLM5Z9eS2nE7fb&#10;8h7g3Lb7lblr032aLccpdIytW7hGkkmS0AECTnOBd3C7Oy2z2jF7zNovuWEgFtNZr5UxrPbjWNYz&#10;c0ja8Pc9wb237h9wWEt8XZtjccdtTbchvTXWxVD2/hDGVPSKYmX+QbjNr+m27a91uAPVudQzRKhx&#10;lGc4u0+nN6xmTNUPH+0rXvPnrnN81Z/T8Hxj3P0GwuKVR0sgvbuXLbrLBq6RHSkdbbjr7La0NdY7&#10;i5o1NImC3QUrnXC4zrUuM8MN704sXt5c3dvYInEbO3uPRtG2V9I2rcQTbBhKhyhpWTjYncrw219S&#10;4zari6LSg6iC1FIWtZria64vVzx3V5U3Htu59WfcW52WysWF2vGbr9Vyu5ZH243FvbNN636wgMhW&#10;hKscwB55e/ef17l+8C1++ZCqX/JIEkgT+IRIxuSySOkmHonhuL2X+3bTh+LZdvw3EbdbTO1vbm3y&#10;FqdCq92JPpEMq/wg4r9zZ26q+5KhrgMin5msd4Z16SMhPnnibayzkbHheS5e9uNvw23vsmwKi3ei&#10;5Oyt7dn/AEz29te01ZWEuxrqMCpGMzY3N20N9tTc7ty1lhaAldFvdJuIKTQQppjGb25dOOrtXKcL&#10;suQ3HtnmRtJTgrPIWW3hj9QNxvOC3HD9m5Pd6uu+BqBAqT5Y/9b6EGudASaZyJqaRUeGPr79JWiH&#10;QtsKNJt+mFAVSy3D2iybcwFY5XDWYXpRLHV8PCs1rQZZYCTbX0SRo/NbQGcgf6iLBS4wAICP2kMZ&#10;I6mcImAQaggR0kKayfPAWek9roqhrN26RqP+kbyhRcEGO0kluuQNMI7SQZBmKEikVKjASbYe2txb&#10;lsoo16iqFgz3OwazEQpC0GQ8cJ0nTMlZ1ATGUTJ+3AOo+k6bgDkW7Dv6ZZ2NwtFtNvqgaWUFp8el&#10;cJJHmYUmvaaUMR4ZAHAS1T0iNQWXurq9IM4JI1Be4zQCbjDwAwg6iBEjtEqD83ia5eBOAm7dtLOL&#10;ulnLN6buqoArL+WoZQZYkFlziCOuEjMQCRMGST5mQSKRgHyKMjlVY22uIwCKxgFgQ6BtRJhSP8vW&#10;uCIBqKARlnEdJjAOa7ulf9MF5g3m022fVARxJIViO2OgqJoU1kZyAIy+AkYCQdJLBnW4QSSG7HUh&#10;Z0Kh/CM4kkiJAFMChjtnMxJk9OmANZtkFb3pAkL65IhTb77xr2KGgA9ftwmkDp5iTTKR59ZwE2NV&#10;0xbaO9tJYyCsO0iRSIOjqa1NMEawSVAkMwiDQyQGPj0wC7NNIS1dF0q9q1cN4PbC3FnU1gDMin36&#10;eslqFYIHn8aR4ZYB23Z0m0Htu4DFpCstuUfU1zTNGMzH+OETEwZiRJEExUgD/rgJRYXBLenQrcVb&#10;b6syULEAgGYBFAVrIwmpBBOkx1rEioGAfFs27qUt3UJB0AMWioS4zA/Kp8KGVGDz6QR8oNZEwMxl&#10;gG+4sqj8wXGVbsqQ8TLhNBAEGNIioM5YKQAADPTJokVJIxna4mQ4ys5Fy6EFoMzqS1pmdm7bdrWp&#10;6rCgzmRTDROYNKtNMjIMgjGM9/Cp6I5W24DElLfpNqBV0UEBCrZMDAYkZimCbOQc/lkdPs/riba9&#10;ofsMogXbWoAAO0y7sXo9wEzqMaVgzGCJ6EGQKyZgmhIikZYypaCQrKUFproCMdS6kt9yhiahhGpZ&#10;mcs8IkyZk16QukgHLxrngJSoQiRpBcvodgb7sxIYygB0l57ZqIkRXBknqJP/AHdQBSDlgEaWIuFA&#10;AqgJFtQUt+oxdlZTUtNWkZEUnCPvFAYOAsAAA0NbuWSsLctpc9MAjUWJbqpECRn0iuCmGHj0jPwA&#10;++uAdt2wVZ1t9jWwxZrZU3StHuKZK11BWEA+WEskydNQBBkwT1kDASluOtnS9xdLlg6lBCoD2qLh&#10;OpaABT45iKYKGUEkUoYgACkQo8D44B0KjP2rJYiHZ4uuSxPqXT+FlAgg0NYwDJzBGVZgkiv2YBUM&#10;lyVbWyq4FAQEgCkAGT1FDn44SGrI0zKia0qaz40+/AKG3K2l1LfTtuXmSFt6iwl1RR8gGREyIBwG&#10;kkgSCT3H/MTSBPh1wDlpZ0s8XQgU6SG0bZGbWGIXqYgt1yODkgCZJ0rkTJUGZaaEyc8RbcwDD3Lr&#10;aUtq191BYhkF4r3IjEHSrgVEGJHhhIlhPUQsnIgiZAGX2YU16nlQpcO3ZGYC2942g2rSyXQunW3z&#10;5UkZgmgwbQrElj0nSYIXMjxnBq3BaMG9M+iqyrsrFQZcf6dzWzaQAJCjKfjhDEQBU1M516dpHT+x&#10;wJcpNhNdzUimLiI6le1Y0Fu5GqSD8onJvLAghax4kUBIzGX34ilB7RuzacgKFCXGc3LSMAcyejEF&#10;ZiIEYbIFRUGveaqB1KnAShcNz0m7WA0gWSWl3ZTp9Qrkhg6CAemWE6h2wfDVmQDkCRlXwwS8JAB/&#10;NBRS6QlpWtibikaiLbkUI8T/ADwUN1JNBnJkGhiPLLFJzCxcBI0ySWMwAxaIKl1OYmpMfeMJamqC&#10;hmBQn5Y7s+pnOMJjPKn7XcUJt3FP5rlgIAcsGUkajE+AMRMCgw1FQScpqKAk1EsP5+GOs3/y6TJn&#10;4H1hSQF+dkDCPzVjsJ0sYJIPxJ+AwkhgoAqc85BpGQ6Z/cca12t68LktNOt+3SQ3ZChAFZ6dxpOo&#10;QY6kHrhgg1gwD2lSZg9CD18cbVPR4ANxddyWXWAANDrU0+WCdJY9KUwk1IAJ1ExOQJJqfDp1wD6S&#10;lm5TsVWBRlDE2qBFaTl1AGXXPA0mTkYjOAfAyx+OANbg9Ill1sywZrbJH5g0WhOYGoGnnhC9IGmp&#10;kiCBNNX+GAkXCYZki6exkJL+pcIUONsmoZaZPSfjhJNTJViKCIAJmHgDyrgHLSh1nSbVt2VqamgF&#10;e2S0wCe2o8zMYRPi0KagyYDROlZ8fDAS0Uhiwtk6CVZIRLrrOibjKM1kEucNNAZvmpDVMAiASKCf&#10;PAWG3Fz07SlbZJd0EIAF0kqSiEkeIIJHXCiA0DVJBMr5EZSM8AS61N5yqqCoFtqkBtUawP8AJIqJ&#10;w2B1llJJy0kgVgYCU1wnUgVLshZFwuAS2k3A5TqRmsn4muEklopqGRNRTqxJ8+gwDi2xZDhW9MyS&#10;NemYMlUpJYDoWy8ThHbQzWZp8YhgenwwEkLdJfWqkKoACw4KuuYYUJaTIr1nwwUjwzFDIqM5jp8M&#10;A7YV6QxEXO0MC3puCURVfJjBAFKgxmBCT/mpA8asV6ODGeAdsg3Js2y6mSQRBslqMyuGqQpEk9KR&#10;TCCIkiRLGgIBEzkD9sYCXaJuAB2ghVILijmFzcfMT4EwKYbha9YgEkEEDVLUGAlTdhQtuhDHSzBp&#10;7I7lJlgKfL0zrGEmIWiyB8uot5KomuUYB0KxuOC9xEbtDtbVNFsmWcL8pB6np8MJNQRJJbu0xWag&#10;CenSnhgHFhKxbGmS15ZCKY13CobMwZJ8fLBCi1OeYMQDkRI++TgHVqSRJkhtemL1SCl17fiJAB6i&#10;prgwB41ppjLpQHoKx9uAB7mqqkITrbT3dpg3SoqSIJPj0w2WhmEEA6qjtIr/AE8cA4ialUsxLgW9&#10;KMPUR66jpI+UwQSDT7sGDDCtACDMSDmTMdYwXBRDiyyw2v5gKkFAPlB1AQpzFcJmoU0oIEfKGbUe&#10;2uCFHWUe4kGWOpzBa4bSEaWbKawBmfDC4IB8ATA8RkA3n1wDLMrFYJm4Tr1kqguJXXbaKADtrUR8&#10;MJgCaETIJkgmBAofvwDiuGoLi3NIRgDUQzdxBb5iKCvhgAANNWjTQtEjOsf0GAGu4VRP9IXTdoih&#10;kELp0hiJFDAk4BiYgsp8hIr8x+AwWlKCyyrW0uEIQS7emVWnpgkCTPU5AnywmI+BgCXCkyYDGOpH&#10;TBC1cEvpJ1S4eLZuDUsjQRSkZMMgaZzgtQ1Cp+cEBdPaDJ7jngHlUi3cbUXS5bcG5cBZbjCLbiym&#10;SkGomsDBNXVVTEsAsgUPTrHU4A0iyUFtWtqSlss41Eu4JALSAGAnQTlM5xhBWQSJkfhB0aQadMpz&#10;rgHkfTcNoaFXtm4C131XQk6656WpQdvUdMJInLuIYmJ0mmUE+X4ftxna2TMEm3CmWLJbFuAyywKs&#10;ZJdJ8WEsIj7MJMySSPwgCk0AIJ8ssYzd+LMGt9UgaPT0r6jTqYggoslyGU6CIY/h8aExTCYnVmAZ&#10;BJyqYc/b0xnfXtkau/rg6hbs1xcdRb0qmoOWENbEnwEl5pGG2SJqCZANMqZSZ64wuu2UoXIZZDKj&#10;F7kKewaDRoEVr2/f0w1SoqsjIAiYp3HIZ0AxWktFeQxVH0MGJfwNQdFCQD+MzXoBhImJIpTupp1Q&#10;AAoPwzOAdhTcCC5oJFwm2QWcWWqfUK1GeQFMpwYP4oIoBMxr8wOgwBEMPysu8uAO4WlVYdWJ66eh&#10;GUYRUANqIaDVgBAHl5+OAeUowuWwoZR2stubmtQ0AscwRJkLHjOUpKiCIAEwNdXiDJE1B+GAeFwk&#10;pLOGUBj6LQoZYUI//ZWTMH7Bgjpgg5/zMTQH+OO86IdRn1IxVkVmEU1FFftBnp4Ffh8cJ0QOkCa9&#10;SI8OmcH4Yx2T4mT4bU0PMd4MaQQS1SS06gQFIAiCfLCYEgUIOkCslBGrUZ6yPux0DveVLVFLjwKr&#10;cagCSJGkAktFAcAVAj8RlTMmB3E18f4YBZIXXJLMRDgAiXYgKZWsDOYgjBZxSB8pkdpWAQZImhnL&#10;pgFSAxBJBU6oQjWpJKtIBgdDUHpGGnorSKQQSpJn/OYPWcz4YB+0ZuJpnVRgpGkgQSlsaaRFQMqT&#10;4w2IEg1kSQIgaTp1Cc/IYCQxgKUgn5RcbVqbWNRnoskjUcjXxwK/MTEEljQT4EmkzMSfswAGk6QF&#10;ViVpQlQIJkJMUjID44RM6SO0VGUEeAnrPX7MBJIKrcUsWZdHcCWSCCNQIy6aRMZ4MgQBWahpFDNA&#10;1a/ZlgEAtrrq0jToKyXVaRa7eh6GPvwySZ6GKkkaaRBMH+P34CeFUW10qZaAqVukIG1IoZDEtmtP&#10;I4E0GkA0g9Jmsk1imAONb6WDAElpuAMUIlNMLBJmpwRE1qG0iggDKQFHhgHVYnSNRKh2IBLtIiCL&#10;jgEkknOI6x1wkiCGg50qJgZiR08MTPOAoEaHsm5SNTD5WUiNJgz80GTl94wcAnqanVJpqmBX4YoU&#10;CwklSNQUJpQi6FI1XFg1NcliRTCIAr00wKUBIkkz8YHwwDguu1KKQQz6rn5pWSi9qRJoCa9a4Q3y&#10;kwABpBGYKihpTLAPoCXKhXltTidIhoGnUazlmQPDzwQMknV/2kRSCJ7QPAmhPwwDmkaFVkDHtJZS&#10;JJB0xcDVgrOpQAes4bJBILLIj5SRJVaklh18PuwDyqdJ0GDVma2DpBc9npqY7Tkc4FcJzEtkqQQA&#10;IqJGth08h9mAUdHzLB1MNLOwg1gqoYmoIzJrTCSGiaaRUmB8sigInr9uAWGRmVAG1aiAusltZXuZ&#10;g2UgdxywglaSQNOkMRUgxJVjnTMYCQjGAtTJe4iVFp5OlSi08INfjBw32ggyCWKgQaAgV1dakGP8&#10;cA/DgdiEaLb6mPVWaq29VJjKsCfLCiJIJkHumQFAjMEr41jywCJdUYLpZdKgEMzMF1dulGnIQDBr&#10;1wUmQDBocyQykmCJPQ9MAsUSSNLkiXAlG1ddBpQAasFKkgDUwHyn7IqR0iBgFFLqgd6BmEssA1mq&#10;oZ+cgmD0GCqBTVkazM1kAsP4YBSsWMhUDMVCpGkAAfMoM+DAg1J8owRAoPOIZq+E6v64Bals4iF1&#10;wqgKTUT4CPD+GCIAMzP9DFGA/hiZx1A1OUXQHBOeahu7TDBeg1U60OEAA1bqJFBIkRE5wPLFD4FZ&#10;RlIEggOdGlRIgCkk5zSvlhdZpnI0qJaJFZJ+BzwEcmZL1pDtCoZkGIHSM+mCNTKlQJB1CayYyn7s&#10;ApKdjs7iWAUAABwJABAiDQEnzwolgFNRUknKsdCesdZwCZBLgFmagCtBOgPBJipz+0DBiVACllEw&#10;GDMZCgSSep8DgE3VQuzXFtNCqWRkRYDEgKuuYUnoTXxjD9vf7pPkv3Q6mo1sAukwqifLAV+64Dht&#10;4um/xeyuW3GkMbVti4uDVcY0mjCumKkxiUeY5Mg6d9fAIImSIERIHWfD44JiKL/2AvZwY+r7c4u4&#10;QyMQ9i2czqB1mIrBBOXxw+nuPmUIVeQuEARWhABjuPwwMRX7j6T/AE93BNy77W2Euwe4wtgIzUZS&#10;oAFZoa4fX3fziKFG9uHwJkiczK/Z/HGbrnlOzVV3foT9ML917tz2rx66lk/lKpcFdES3iSTEdOpE&#10;4cb3hzhkNumkxmzEAH5D4DP4YnZPn/enZEVfoD9MLbB7PtrYhVPav6a0WZqerLgSxMEV8pxEb3Xz&#10;bBgd3dBKnuJaBWCvmTi9sXt1+C7s/RT6cWLiOvtrjnCXAyoli16rE9yuCB2io8ZOeIze4uZdWJ39&#10;4B506T4mDEZdMsS6a07dfgu7X0w9hW7lvT7Y44m3oLK23FNNU7nH8afbOINzlORZgG3l8sfFjQnx&#10;mmRmcbVebf2j7YsWSbXB8Zbtrlo26IY+b0yDUmZFQRGVcMNutwST69yWIki40aohlIp4TgqyHGce&#10;iIi8btCLSsQDtLR9O2W1BkkGNRJJJ+BqMMO10ksbjGWOks00CxqrXPExfiLG3Z26qESzZQIELBba&#10;qtblbYAgUBH2ZRhoz2mgJ6gwflnI4Yz/AAEq2AurtJAMVVdFwau4uF6g5g4I1ByEAHOsdCSc+pxQ&#10;CplBLkXDpCgUNIICrNB/m6fww1Rh0IZiQsRAkUJbrHQVwRJUVA0wyrFx5U6SBMqFpnBk0jCIzEhc&#10;ysTJDAaVMePWK9MFSEcCCVdxqXWWgqQsm4QRmZoPhJnBBiKkxDSQARn5GnhIwBsuQUagyMAzBfmi&#10;dWU16HBQZMGGM0SlF7miP5zOAMMWhmVWS3ABuLq1a/kUlqySM4geWAQRU9swpIo0NSSMqyCMAEZK&#10;KCpqzqoWVGmoXVMwIMzXKKYQVMgAQoAkg5HTBoaCR5YB0MiqwYa6MBbaTTV2klTJrkZyjCgJgSPK&#10;WNBM/L1OWAJidBBU0UyNIh20wAtwVURJrXzwnMkD5YNNQOoKdOiPLpgFMYE6V1nTNJKagG1DT0gC&#10;ZOAKqQKqQFPcfmigMeGAEBHDMCjKGIZgGKpMuFmYJBkGP4DBExSdJU6cpBkxVl6n+WAMBpBALalD&#10;kMKiKgKvgsE16nCGEmSNSgCQQZWDQ0oK5HAOgnTNUaJJUyHlagkk06EUnLAEnxEeBgzMmSf6fDAA&#10;kAEK+qO5pECDQQOhAmJwo0JUGc2qPlJp/iBgEAyA8MG0haUlR3gMCcgKEj+NMJAETRoEQQIXUKsI&#10;/nngHNTSQIUkEmSwnQdRAmpzGXXCViCNIBGodYkjtg/2icA5dLCCHBBFsoQo1QjSQ4OUVOdcJ6hY&#10;JOoCBJhlFZJ6xlgFMCQSDAILa2KhSrfL2rWAYn+WWDE0WTBEkmRLKTExl4/ZgEv3aj8ulioAh9Ks&#10;QG0+MeIymmZwUA6c/sI61ivQ9K4BZeJ1BS2kyDALAfiXTTsOFMI7gA0D7VP2V6TgEyHOkMyyxqwE&#10;T1JA7STMUFM+uEmFGQ1KJ1L0les165YA4YupJKhpAUx3d1dOj4R9mCInUDBLaaDtg/KaiMAAw1K3&#10;dCaolgSRp7Qy5GB1kV8TTABMxQEkBtRGUeVB4DAKZUZSQXKAyAEYkFTJBU1Ykxn92CMR25zmKiog&#10;wTgFFXDLrGpWC6vllrYMW9Sr5D4jPCiumhkEaRp0yO3KT0gYBCXA9RX5wLgJnvNPiekjzwBWhFcp&#10;UduWbHEzjqCLGJUSO2QzQ00IAVaQYqfH4423sW0LnLW2KmC9SD1BGmB54XOOGdvy1wX9w2+Oz9h8&#10;mwdVe3tmVWZXjS6NrDjoqxQD45Y+hvtlPS4jaAgBggyJ6jFfHZk3tnOX88X99PJPyH7gvfFw3rjW&#10;hvjW6ieorKSv4ZKiRWKfdjR4O1xJmPGCXJuC2ELaYGekqCZPaaAj7v5YGDl47na1KaVCN6ZOkNct&#10;q0Sq0mq50ywMDSyW54JedA0o2nSCxrOpgaANMZdfswMHaWXoYS3KpqR/9RwwJ0FO3UDJzJpT7AcI&#10;+UmuZmP4QDiOW1/T5nOUr0+8vpdQ6gkhiNSatel8iM+uD7vAj7j/AFGKztvtxSRbCerLDSSw1IZ1&#10;BgAFigzy8I88KGVcHO225p4W5SiMzBbgoJBqJkkyMvhhLNE5ZgD4x1xnOLI6Z1usl9CdvYeSAjEp&#10;MxplFKx25UzMeWC11iOsf340xcZ4SVUBYopOhkKgNQgmezyBz8sNmJoZ88C49BjUVGtCqr3AKRpC&#10;k1I/9IZVHjGAP7RgkmbgZtmKJqcpKFSQACSSARTzPlg3IDSD/l8K4xZZe6NbSTiXJ/ZJdbar6lu3&#10;dMOpa5pVg4JUjVNcx/hhtiT5QSKVJMTkKY1xYyudvtDbY+raNxmsrJvuyqWnSSgAoRP3VwUx4Csn&#10;Mx4iemM3GvMgbuWRqa4iqD8kgr+WD3BkT8QPQivjhYqJAJpQClaiDi3nbH8RFdQl0BSgBCFQy9mk&#10;kXC4Az7pieuFasqCorFD94xprTbtucZVm9tt33dIEsFC6tYDKIZ1BoaEV6eGBOZIJnzz8sGUm1aV&#10;w6KptlWBOrUaC3C6jSCJpAp54bJOqRMyQT0BmTTEsyLSwmq0qtbGn0iWQA/MAQO8ZAnOlSZ6YBP4&#10;aV6wKTlhJJ0Di7ZmVL6q6qU0hT8q6EAUwuQqSc5GeD6yMqRNJp1jGLm7YyIFy3cLoIIh3LBijgMT&#10;3shMVitcIdv4/wCINcX8t+ORdbDakWrlxbakd+lfxAga2uBcz4VMYVkBMCpMnqDmVGNiLcHrXylu&#10;3ddii6bYIBzLeiWenjX+OBMAgQSSO4VNaA1wCE2pv3bCabggMB6gDaPT7wylclGUmPDAVpkxB8V/&#10;xxiyTXARvLLWbX+obxlgQwkFT3lmGRGfXp1ywulASfEGc/s88M68SCrW1fBuNpkEBCw+YBiDqLxm&#10;AK/HAkCfh1/jjVmZgPJbvkWoXV3klAFCqY+ZjmSa6sJyzr29JEHyxzluv0qk2CQShES5BNySwVyN&#10;XUmC1RP2jAUiJmB8Sf543ZcyxCd3be9dUrbLHR2AgMGIAlmYUAynrhSmPCZr4CkYTuzysuM/NB3i&#10;MqWwAVDdq2wFqJ7dZWaznIORpE4Yf5j/AD+zDbXuRt+K1PtltPpYBA1xXAVwrdoVIHU1p9mDWn2+&#10;ZH3xjQY5Uhbsae0FQ3YpKgDsjpJFD5QOmDMTBHnUnPwk4CP6BWzav+mSHW7c02iQPSX5dTSASWyU&#10;GRg4AExAiK5TEkU/nic5Ff8AnM6Be9WUsIbvYKZljQHSuQ/nhuZYnp9/xzxJ+ai3KMNraZbLOPTi&#10;WKp2gsFGiIBipr0GHBBI6mDXxp1Axb0ogXi7IQs2yBDdralKkDMGhifhkcFciRHniaz6cBfF2bgu&#10;K4MgMyq5Km6pYQNJbPTMVrnha/JnU5dP5Yort9q/XAW0S8EuMdQbStVqULZxqAA8Tht86fA/bhjj&#10;At+Pt3yLa31cW3VjbXShbzdD0IMqDXCMLMzAtmQ2j3VDSNBICpbEatLL1y6deuFUIqTQUHnOFmZg&#10;VgF63uzFosodpAZ7jfnGVmMyBABIyzwQMdJxRK3Vovp+YH1TLvNsSw7TC0JiM/Lzw4CYymBQjoY6&#10;g4Clv2wt5giralx2LkBSgXISOv8AYJWdQOec/dSowFm7I1q2AhYBDaOphDXY1ljaiRWY1UmcJnp8&#10;f4jEl5sDlyxpdRcHpEhG7C0p4jxIis5imCwxzkPXGthybbIzCXkVtdh1PbANekt0Pxw4R2jwoa5+&#10;GKINh1t7u2xAUNdIVwVa2QxABJYUBkGvww2MY06fxo0Ku0Kq6iFLKrMYeT3nvyhYyGc0rgDr/DFk&#10;5tEC/wCo5BUBSQr6V0Kq92l11GhPUwM88OK0zJIzpQ+QHjhOZyKbkrD2yGVFYQAoNpgzMT+YGn5T&#10;WBX+WATUgmtZMTM1Pww1mNRGspqRCyrcVjlr0AFF7XUjwETGZ6YQDEeRnGhNNpryLCrJ7e4hYVSX&#10;7dOQoAZ8hgEyZ/rP8cBc2bQREYZqJJj07kxpiG7DQSK5SfDCZmQKERX44C0Fu2hW84RWJBZgWGoL&#10;Ahlyp4R5YMRiYFTvHOt2U2nDFop6QZC3aYzz6DI/HAPWJ8pxQjjyTcYBchJZw2m2tGd2ByOZ0kUn&#10;wwB/YYB7eWn71sagzAaNLaRNWXuIIMmi/AYXqE1X7MBTfpL6I8XAWLFWZwXtqx7izGYJYSs9B54U&#10;zZRXqK5R/auJjnIiWdqvfbcemwtnuYBgyoZKlP4RFPHCdUEnyjOR4yMUSEVykOhMd6rrAbUF1amS&#10;a0zMVFMBSKSAa0B64AX0dRCHT87BvlhQCPSQkk9ZM55nCidMDIeGfxwEQepeS4AWuOgKFmDUAoAy&#10;g6SBUzkRTB+B6DxOecD+OMS44+AjqNPq23Kq3cEKoCCrH80DV0006Z0wQJJmRMzpMGOhGLnb4AX0&#10;a1tni0CpRdL1gkmAbmYy6nLPElRAmcwMaXW9tyzzjXcdCrEqQWYEFVMBzpnPKoHjOGmrEGAOmfxG&#10;CLOxNuwGZdJOnuZitAZOnTVyaEQfspQ5kinSPvpjOs7ZgRhS7BthNd0M+ZPgYLnM/wB2GxM1M5jK&#10;MjU4m0xe6C43KhVS4izpKyEBVQ2kC3bLCpGczEYWpP3GlCTlFT54uecCDulGj5tVxU1EsVmV+ZY/&#10;zLlp+3AoCZrHWkZ1phtcTINVe5tUqQjKkoEIOoWyQA3Uf5vM4QxqTMD7PujFnMyLDbIPStgWwouT&#10;Fs2yJCxJMyxVhI+3BwM5JEQRUT4jIYxtxtNlMXLpRVUKV+bVpiLYUsqupFaTVTQQZwoNDeEeHUZd&#10;camuLn4mtxZfgYvbcvtPVy7GJ1QtwPXvZTJP/dOeCY0kSftpJMYS84iF7NW/LRlQAIJmUZDpOltZ&#10;ingOgjBAlokCmQFTnkTjOe6/gDvqArKgYs8tcIcog1KAoPUhopGDYgR5ESKdKROLebMCPsrJdiYU&#10;Cp1OQRbBXMqTEioI8QYwFIK+HWZJ+zGw7vgBetSDNAHNvT+H5UGcVoRhbQSoP3jr0NPjjFxdpBB2&#10;9pLdl7gRdQLItvVRx1F3qfHOaYWWgTH2Ghxt03v+SIKW0d2VtUM0MbQUGQclRs/6Rg5HiMTMxlqe&#10;S24wK7ZKk6ZdSCLmhZ1f5dIGRHU4JqiB9teuKxvbtc4Htjp1EuSdUK2ldVv8Jcmo+GIrmSRApX78&#10;GG943bj8tRqUBha0G4qSymRqaIIB6iMx4HDVepGVdPQ4DUW1Syqk60L6zrYyqKTqLECM8hhDGIEz&#10;GYIplgJm024Km6La/nHSHR4WS86BJmOh1dcjGGxQzn5Z5eAwF46DcLZ2aBNZi07k+mAzOAkayD8T&#10;0zjrhDGRUgVBrnBzxPXIt9vtW2rooCmUZTdS6NC3VEgpHzGO0GvicKRZJFJJAp8P6YkubRU8huTb&#10;tvub6i0bCv8Al3SXCyBcNzWe8g5kRQxGLexa0gMZqBnnTIxjT0aayTPq8xe8fdJ39+9tFKrbtBlJ&#10;t22Cly2UtkIkmKHriVg250raFWAQdH+Scpgjx/lgYCRcus7KWZmY2wGOgA0JACx25Ed39MFFQfCe&#10;n9cBP2dx1tgzXtKuSI02zIWAIp8sGuGGXOaZZ+VSCRg5+SZ1z8Gr2O5cOoSFANEIhWWKLB6qanxP&#10;3YLSBWMGuzX4HjfdSQO4g6qtIBUSwYkVE5j7sMvFfszpnnjM/NXDadtxOWl2D3LgTVqS5pLOB3aV&#10;PaqBorkSoOWBI8OkZ9fHCbZtjJV8nba7iOrP6yN6gUMCWJAJtkkGgymhw24Ignyg9fHLFkwJ+xu2&#10;b/6i0lGcsptkRbKkVuQxMGncWMDywCT1yMUyociTih+0iC8npoxJGh3mbn5cjUhYxqUUDCfHBDoe&#10;oMDwjwBxLn0C2JSy9tH0TMlgy6Q1DccAEDKPjg/tiskR/XGe6z8wjXFKW2D2rLNp7GWNA1CRKv1J&#10;+6cOdImG8TQAjxxnbbN4VXkIrm5pQ21hlUE6JZ5m2p6+WFJAg9T2/E+ON9slzF027byr98/qC4qi&#10;4LZYsq6VlQJhCv4SKGfiDhNwgmKSKGYr1EY0byS8LLh9Z25bS0yQva3c1ztJByEDrMMaR1wFgnu8&#10;BPlTrGM55qYnbn1R99aOrRacSzFVA7tTFtGvUudYAHXzxUchubFtHu7rc29ttbYm691giIgM1dv5&#10;eeEsk+CYucPTX0a9l+5+R3ey4/2R7U5r3d7y5dBteE4jidne5De7rd3RDMm2tDtVD/614UZSBjzL&#10;9Wf3FcL7Gs3OO9vixyvLvbm2Ecehtywi3d3TTCqJmMzTGpzzHq8ft7tz5P7n6OP+O3/gu93/AF3b&#10;Y/Uv91tzm/aHtyzvrbn2lZf0uQ5K3tXBubRdxblrmsqyXHB0ASATTHzJ96fUflfdPLbzlOU5B+R5&#10;C7IbcO7CxYUGlixbNNIg0X78dJ47124ev6dZh+zT6QfQv2F9G/ZfB+wvp37V432j7Q4Pb29tx3Cc&#10;VtrVpVVVCm/uHQS9xqFnfMz0MY5TveU/UMwV7t68A1QyhG0/MsiREn446sW29XctpsBYCgLbtoGr&#10;pBDgk0IX4DLFMbZuW2vXZsBtU6wdTEVJHmaGYwRYi5BCINYEVUGgFII8B4Yqbl3Z2gXa491tWtlQ&#10;BEUA941HxGAlqt49oAUARJklieuM3uuaZkuXNsp1C6yEsZEAmWBE/ZGAmptwIU0BEmMycZbc8pev&#10;XL7E6kBI9csQbIRIKqBkSaSf541NfiztakrbUUgR1gVzk1xjeTvMANKa0vXQbkHXo/z3DP4QY8zk&#10;MbZtyfSfhpkfGemMBzDB0vI8obha8dFwhlSQR2iDDDI0zODn5PynMcr5bkbKuRaEIutblpGB1XCn&#10;zBXz8ycHm2uIGMHvOQ9Lc9982i1rSw9LUAqSwGoUDEUxHG7c8hjAcryHppaRUt70aQVRifUUlvxH&#10;oVqWnLHbXTMy89ubkMYbeb3a2byrZ3Pog6yQx1o7Alp7RWvwx1Yu0nAYyW/3zlmt3HTcWQEe7cAh&#10;oLEqddOvhiMb0MUDb43LVk7e8qq28cPqBMWol1INSCciBg5Z9YGIe45FXuPtpkwwCqCLZKAaqxNa&#10;0FMMJ3629vqGMtv7im4rqWR0ADU/JLN3Er4lR1ONayW8uW95lnxDFJf3Ld5kLFXY5M5IEA+cdMbz&#10;p3SSM77y62QMI/VLpU29T6s9M0UdWJ8Ooxrf8tZ1ms3mLn/wBibt+S3Wwv2L9q4yOD6lp0YhZBiC&#10;UpHjlljndpbzHWa3xzOt6chjqT+1+G+tHEnYAWdr752dh2sXQiInLW0Ut6IGXqUpWTjN2vi255ld&#10;f09fea/+P/bgMeQvcntPl/aHJbjjuX21+xd29x1K3EZKoYJIYCK9Djf6mZmPit/Hv4du3eYDGTub&#10;gOTAjyNZrTLHWRx22zwGG7W6e2Z1UETUxn4Dr0nCzMZluvQMdL9kfUjnPZ3J7XkeK5DcbW/YuI6X&#10;LNxrbKykFcq45+TXM6Zerwe438W021vIiJ/t92P0G/sh/fkfcF/jOE9zcwNl7i2zbddrvHvMib7T&#10;2LbuM1NR6M3Xwx8f5vDiZ1fbfY/cNPca9vk6uSfVT6Te2vqX7b5Tg+Y4rZ7/AG/I7O9tNztb9m29&#10;u/avLD0IzMZZHLH6Nvpv9VuG+pvHWthzXpbfdWbCldwzIiXqaZa7kSetfPHjxZmPZv4745d/HPnh&#10;+Uv92v7Gvff7Mef5P6rft3/3XmOH5jmDd5v2Wlu9yH6PbNe9S83FceJ0+lnbQCGnSJrify/s/ecY&#10;1zdcco353juWumGW1aFU0mo0jP8AxxjaS64+DWnl13mL/GNH9JP3X+yvqZa23A+8btz2Vf8AbO02&#10;qpxF9X2m83vJX7ZTc3Nxau6Ga67dgmoGrJQZzOz2e42+7b/y7lxlBuXdSAF7iDJZyUUn7M4ONx1t&#10;9Hoj3P7h4nl/bm3H+w7fZLeuna7BLN5mt2NpublL9woO682ksmZidMEgYsyo36OuxuqlzUP1e8oo&#10;sp/7jTxJHwNMY32sskZvHVjdu132lfs3/dWxv39q1i4vAe2yTfbktyFB/V3wBIVGI06qAMalhRF/&#10;kLoH+3cZaf0lWNzuLca7pnQxJOU5k5DFuktzaY9af4r2dsXuH3n743dq5vrrC5wXF73Uu340aRub&#10;Si0sFoyQfMSB5YoLdxdiz2LQG73x7LCLRduxMu5nJVnuJNTQZYus7Zhq8yfJ1XdbS77os7flN/du&#10;8D7aQ+tyN9z/AOTytkoBY29oLBa5d0BraoB6YBL0JxZf7cuwtjdXNwLm83tsalPc4nSflM6QCAB4&#10;TJxiWza6pds8Mdb923fde4fg9pxL7P2/7a3pZL1sNa21x7IZAovAD1bjJqZ/8whEjPFO127u0utf&#10;uKu2tM5a9qE6yO5UANagichjpz6rMOiWtjxnAbnj14fZXX5nfW7Fm1sArBLO2W52XL5cDTpVluFG&#10;liMz0xTbXb7jkbb2r6tb26tc9JQNN1xABuhqwDSTPjHjg1bhv+Z5fjPa+4sb3jnt7nlbtmx+ru3X&#10;D7Ow4Z3SxctAiSoJC5AAjXWBiTurZ2Pp8dxS2jvLgCBUE+jbuUZoX/LSBn1xLjMT51TcJu7XuKzu&#10;PdHu591a4Ow9y+H3jLaG5vWFLWrbNdgH1AGBIp0oIBnlrftnbG9duvu+b3IP6dQQ1x2VNCsVaRoH&#10;XKB54duuc3lL9XEZcW9x9Y+XPHbHZ2uG+nfFtbTlb9xHtbRla96160pQKfUaAVFS0ioWhFy0ypb5&#10;Xn92Ndy16j2ydIDESluyBkagYTWTklnTUna8hZe9uPY/0v4RhY2u5GwtbtE1KltWJ3G4310SGHaW&#10;BB8ZjLEQ73c8ip3m9U7PjNujfpdtDKbgQfPfyzAymvWmGc3HqvE4nVeWfbnF+0ri8F7fv2+c938t&#10;ftpzXMi4r/pmu0NnYkzJSYYlYXId2TW33n+8s14qV2dj8uwxm2OyZliMupMUyxefU4nKw3/Bp7Dt&#10;29nZvm9z3LH9TyC6bd9it/SSUtCuqRptjV3RMEzh+1yguD07AIRF9O7uGUhEX/JbE5qQNPicZxfi&#10;ds9UHd+zjaK7vkShv37ov7TjQ4e9uXWvrbt4MI6MTdI+UDT44qdYD31tsVuF2a2rGXYuJPqMZgt4&#10;+cDFVtl27NZ2Nzdoj7VbFi3uXRALNu3bbTps2xp7LeoHQPAM00GLDa7S2dW53DDcPbOkChCvpkkk&#10;f5ZAA+/CzjjhLnOGZ5fl90Llnh+Jtf7Zt9yDfuOXZGewHa2lm2DmbsOztMg0GUhu16fIb1rZ3Bs2&#10;rTApZg6X1HS7OREkGgAwzcZXpOEndvuPbXt63u7XFjf7vcWHF/fDSb9r0E9Tb27PqSQY72dqTXLN&#10;fKF7EbLZ3fRsaQN1uJBYIoGpEygjPFvwSc8onskWOVQ+4Oe2Q3e/9Zk4fjBIt+rdrbu31IIYE9oM&#10;VIFJmMlvd2bj29rwpa6Avp390SCodlghWapOZJ6RGDTs3CcS22sX+T96W02d285u7XiwTrfbq/8A&#10;6xVoq9Akajm2ddDxtzY8BsXublk3fKbjXpUvrfuECNUlVHj9mDN64cv91bL3L9SPcFjY8aNxwfs3&#10;jzZO4uLYFu1cFhg9u2Llulx7mRT4E9Ri42O19Wy295O6RTUlNItBxIQBsx4YmtzM0z6asV7k55th&#10;vtv7c9n7NLoDsu50TdG8Nt/T9d2Qdrj8WQkUxteNu/qbL3NXo7OyQssOy4aB9KgzTwHX7cZu2txx&#10;lizFw84+9NgOD39vaLafkfcPJqzmxaufmbQE6rH6l7g0BrkQ1xqxkMTLXL7ZV07cl2tyhIbWAFOW&#10;g+Ixm6bW5mGe21meR+nPLblgedtsm33RTcJt2sPbdnu2iHY3gQSbZDMoEf0N6l9twpZvy0DPKt3z&#10;pWJ1idRNTOMX4VjGLhxu9w224HdLYsB+Q3t63tBae2DZID7k3GtfpoVURQF1KpksREGRiOL+39dL&#10;jXtKenGhSGJMAq7Ka9MWa3bos1tXrcRzT8LudjtuL9bdtuiw3t63dsWUtuzNcs7a6oiVkFIH4Zwp&#10;Nxd5C81naWAlsLpDKDl0NfOfsONXP8fguJrz6ot3g+J9h8NZ5X3Hydzdbu3uTcube9uLdsDdG2sp&#10;bZCJi3BORLAmc8SrnBW7Fo3NwANLi4paHIYL+IHP4dDhe7XXNqd1tZjYfWy5zvL2+N9tML9q5tzs&#10;7/pC9YTSdxquXLVzIEQQCCSTDTjIcjbP6fcCCVLHQbInUFEEQYpkK5HzxrS/TjXq6S/B6g9nbxTz&#10;PEG66tct7e2u5/W3FVrDXH9RC1y3ILAkvQamGdDGMytnfLqBu/prBBDvB1G0ywUbVQEkUC4zNd9Z&#10;wtx6O3Pv/a182bh2g5nlCf8AxbRgrZ31m6SNzaSz8ylDpbXQCcUV4drnZaizOQ90dxr2uGY9RE/9&#10;cXx3jlv05dO2NxPUtnnls27VmwnobNl9MRb79ubVpTRW1aRqoarJjEnY3Etsf1CNdu2pVdXyoc5c&#10;9ZEHHRLn0U/uLZ3dzbVOLv2trtdxpubhUuLcuXbZBi1a/wAsMpUk0pAimNVx5sbR7e+3rqqfNata&#10;gC7QSGPXOoU4zjsl2nLGLzhwj3mvK+4tnvvavtqxcO5uMtnkeSCHRYt3CqNYt6x1SVa4piRXPC7u&#10;/G9vtv8AdEtbErs7RBAJmSW+Hn5jF1udc0nHCDxns4e1OJsezuAt27V91Xc+5OQVka6iuNACpnNw&#10;xq0kgAA4fQbi+6XHh11KTqPcIACohyoK+MeWNKrt4/FcZa3Gztf+Ne/Tui+jaK2SS/dur9lgWq3a&#10;4oswQMJ31u3aU39wxYCPTX/vQSoMVyoJ6YzttNZynyTfae73XI3l43i7FvbFmZtzeQ2yVs3yBcvI&#10;zdogwzKDP9MWm1utuLvJNrAthNAAIchrgBRlyJgn+WMZl17fg3xjtejL3L7Gxxmz9p23tFt761u8&#10;zFG24aztzcXc2n+ZU1KoYzUnOmP/1/oTT8WVc+ommf8APH19+krJfUJH6dEcgoyaAZF1U77aKCCw&#10;p3AyDGQw205mRmJEEkgUwE7avbLenaZLoVRdZHHphVuMQ+tlY6vLOIA8cEc/vMRBjIzM1PhgJY9N&#10;bZ0hCrMtsvJZfU1C6hUUOnxIEkwDMjDZ0+JzHmRNJjATrVwk9oVlFtm1FmW2LaklmLEtJVs6D4Gu&#10;E1B6GgBykdCseOAfK29KD8IYOlz8wq621rcJFSPwlYGfhhM0gEnrH/dOZwElRrBuMqIqg210iCqw&#10;FtoCDIY5E6chGeEmTPwB6ikz/WuAkoY0Ssst3SwYa9bpGpgCBAUCRIB6+eCK0zpNBNRFPv8AHAOr&#10;ehzptemCgYtbV2DjT+WwBE6WpQ9K1whhNdJgUJMdxmvWftwE6yyBjbFxJZywtDUSNYrpJBWAZIBp&#10;TpgqEgUPX4A0/uwADdurURAIVC0ozDudrWmTMnKZPwwCINKUJkxUxAFIP3HAKTVdtxp1fmAK7UZv&#10;zKlNYIkfiJ+WophAzgEmDBpBGXU/3YCa0uAbxtWmC0CXAbbhHJ7lQkydMgzPU0wCRGWo9Jgivh5e&#10;NMA7ZhXDltC3WNqguagSA5DZd89oXV8RhJ8qUb7ukDALDKFLO7EA22uNqK9wlmLslNMZkCtfDBFS&#10;PgSATILUMmlZjASbT1VtZENdParjbQVi2smCqnNR1oThIECskmZIbyyJPj4YB9XBYFR+VpSFeyZZ&#10;WIBvWihEgVrTxwCaA+Cie4UjP4VwCLffcm2exr7AFbNxRcjtAjMSJWop/NtoIyJJNayABUsQBOJZ&#10;mYE63OrSoUIJ0MUgl2QhLaOxIBIjOTNPIEe2siGqKZgmhzxizs5inLbaxoJk2lVHWSqW2FQFBArq&#10;zHjka4Sa1gyDB6aTkVPxxi7XbqH9BZv9ZHLKmgqPzGAMvoWjEpJkiSPPPBEE5giCYyInpOIo7Tom&#10;mLi3oQsaESiNUolSFBJqcyY6YbJrWtfOc+pOAn2RFolbjISRqqFVdYGkm2BI0dB4ZQCcEASQBBmA&#10;AaRNJpgH5S0hJ1I6Kbjvpa4dIHqemMzSozjzAAkVrINCRU5EUjLAEjgAG0FJugXEti2zi7bbN2ki&#10;NBYgmP64H8f6YB530gp6jKrNDLbAHcBpZUXI6uvXwwnIg0HQGYpnBBwEhrji25YqWCtOkHU9FRAG&#10;6GnUVoPHAqZ85EyKDxE/ywDiEr6bkq0qGQhWQNcQlzSmU5gzGEQPtiQDUiaAlc6dMBJFyFIkxK27&#10;jax6LaYYjUARpM90gxl5YBgZmK0qsERSR5nLzwCw1CqIzLDFyVctbuK0FdRrQCo8BSJwBJyGZMhi&#10;O0mhJ/u/jgHmAC6TeQdqRct6mVkBFxRIJoRI/FA6CcBgCACDGXSSMhH8cAzbd1ZtRUsoLwyMUYTq&#10;lmyMUkxArSTREGAumcyfMASZAGY8DgThINxAGvF9C9vbHer3WhLhEmjfMWHTrOBBDGdJJIIE+XgP&#10;KDQ/HEalz1SQVe2pj8ETp7JdpIDtNQfEGfswQ/EAJkmnmaCT99PLEUplMWnMBStvMAF9I1hokUGk&#10;EsQTGAIXr9hHj8esR1+zBTjg3KBAuokkWplIqAzJGlCQSYWcqxOEEjUQKA0BJIPce0H44B9FZLWt&#10;i7NbWbpVVKKbaN3ZkyaRqjzjA0iRXJoJkQa1zP8AXFTHOR+swUggavQW4oIYQAIIQQATkBSYnPCW&#10;OnLMHMBpMZ9s9cRT1ubwU3D2ntl2QCIOkNcIIoZDVgZYbIgiTUtqqQB3ZzIGLbmCdabUPkgW0CFB&#10;6hbtaEC1J1LM1NMImQZHbqGnU1FHXtGeWWAemGU27kXFtku1u12szN2lrjMNHaTJGZ+GGyDNCKEr&#10;JIgnTpKzTHW/VrM9fgHrcIhBR21EOUCvrC6tfqQZ7jBUH44b0RJgGW+ILCaLlHh/LHVo/wCqxUKJ&#10;hbbiv+ottmmXIkEdYrBzmMNmpMilC0ZEZzTpXpXzwElNKKLkhjVUJaCrkdiq7wJyoyx4dMBiF1AE&#10;DT8zSKA5GRJgjAC3rPplhcYMqLbRpAuuPw6QI7GrmakTHUlKkxMCTOWZkiJ/lgJDrdDksAWNoNbk&#10;SsW2HqfKaxBlhEkUBwhgRJORDEQw0zFQCPvwD9ppCKZS5qAKOoW5onVZdw5IERFSM8NmT+CgIBMQ&#10;CZ+YffH9MBOVoqt3SBbLBSaqShU22OQM9xp8Jw2y1Zoiv+UMYAzrlTAP7a/S1bYhp1DuZkOudS2g&#10;VmSDQGhJkT4o01p0IYqSGoaTCxJnPATBfFwst0hZ7PUIa3qdCdSNrMAAGVjM5TOEsIigYy0ySY+M&#10;eArgHrN0Pr1OLXbb01VQ5iWjVE6iCBIn4jCXXSBEmA3aTWSYEf8ATAObe+LjXO1a6O9VbTaRVJed&#10;UmB1AMHwwnqAtBHWKkfKZPngHwxYq+lCS5K6tWkBgFYOoIpEUGfxwlhFDk0SARP3jAS7d0u7VrZV&#10;2S66to0zoNXMTIOYmmEtSqnUMyK5gZVig6YBVtSVRbqraaNAZiNSm4e0MFkzWAB55DCIg5HtqBMa&#10;Zrk3wwE6SQgBRtTEM5VXFwp2BC6EQ0wKj+WEkqSYOqKkU6iayPGuQ/rgHE1LbTUnp9xgLqbv1adQ&#10;0tJ1CAp1H+mECaw9AP8A0c1oSQK+B64CQx0onYXa4zsqLNxqHSVZMhlImnjhIWOoJ1AAnu/7adan&#10;+GAdLM66glxViDboKt3mVBIEZkf0pgCizqrA1L20rSB9syMAr/UdUhRDsqXASpgqNWqDIDGAZM18&#10;MIAk0qM6mZg1YdJ6ZYBxm9JUBAU6tAOkqAz/AOkpIPyypMgmPHpgCaaQSRm4pJ+HT+3jgBqzLXEV&#10;LgJFpzBFCohhmKnUT0ofDAJYiZkAk9QSuZnSP54GeMFK1rUyQQCiopiistKK8itKyI88EAGNCp1A&#10;GJkQM5J88sAb3TaVdSXbei4zaiIi46+nbIAqdXjUdcsHCkkUBnumlZgSQaYBM3EVCO8emNBgNotk&#10;kCsQfjlGCzMnUDJM/NXqQOhypgCNFBCoQoCFIUAQdXe8CkAifs8ThURQwuoETNZAzI8OmeBkRYgt&#10;qAfS4YoAQKiNJYggEgzqj4zhHaCVJ7TpWc6DqCDn4jAtykjWq6gq+oivdcQQmpp0I46LC0aBE4DV&#10;JIPbkDPhEET8D1wAB1QpRxeOlnAkBtYIFRBEDpAiDPjgpmApAn5j3A5ToUmY+/AKopYXBcLANpts&#10;ykBUHzuqgaiZgEVGB3AEArqETMHzy65VwCfy2YNDwVKgwxBEKpJIgA5aZ84FYw3MTESASak0B8xX&#10;4nATKAd6vBYKBBUalHUzKnrAiTnJwmDMSaqCuRoAcozz8sDKSzWyEY+mii44ckFNLXCJMdCQMpPn&#10;nOEALTSSRM9YkAmCfvpgHJuBTr0KWlU0sANBPzKH+I1mSAcqYIzLABgaAkmoAHaTEj4+GM7azbqe&#10;mDltiEtt2soLFfTEByxKOssQVESIIzzpTCI1MKZiKEAxAmP7/jjzpLdeiYIVTLLI7l124VcyFcGS&#10;MvlkdMNFRNO4kGCetaCaH4+GDprbeqWLrUENb0adSKAdC5M3dSnQ5+WcJbI/LBAFIqcsp/uxWjlu&#10;Sbbd2sMxFaiTSHIqc5Nf64EmsyZ0jTC5kCcv4QMAAigIFaFkhSCxRAG1RFQDmSDn0jCWFCRJ1SRJ&#10;HaBBiInMxH+OAetNJTUqqbbRGknXdqpYPMZAEn7fDCIpUmaQZqQf8ormMsA7qJosFe5W7QQoE/Oa&#10;DSKmh8Aa4PqSKmpilI+YkzjXfUwUpKwLgVEaFUqCXJC9pWhkzGUSKjCYiJms9pmlZ8MutOmOokzI&#10;IVF7dPcmlQWRe0aW606+E4bgghYgfJJJOqsFoqPhjnN7kOLdW4pYOXYE3WVexUUClsVBMwdWU5xg&#10;GMz3R4/Hxx1DgLNp0tomWLAggiCe0tTwMmo+zBEkjUaSDIqTEdSDgHV0BggJiRBiFYmoIVgSK5Zn&#10;7DhtqqVEeGoAdofMAHoevhgJNvtfWxYmoKaiC3p0DalqIHTKARlXCT2mmmSoKzQTmAOnhAHjgFzK&#10;wJYByjgKNTCYMhY61J8iYw2VkqihgFPcWq0k9Y6Gsfy64B9G0K9xmViVEBP9NlA9RoqJIivTpgRM&#10;CakANJrMUknrTzwCtSyWMaVYsoVWgiSexVkkfaK1w2Qa5kgHr0OcyBHTALFxQbZhVDEGNEsWHcAD&#10;WfAz8D44S6hNUEQRJIHnSPAdKYCTaZ7hBcPqt3RAbSqqa6kauYMkGPhQ4KFg1J+JFKUifE/zwCw1&#10;5SjKohrjSUmWYsDEzMxADUr5YbJLZ+Mqa5RAEnPPASYVEDIVAKgNQyTIYs1uYBBGUeJGWB8sZSKw&#10;B1Ncp8q4mOchxQL2oy1ZaplfTUhaOBlWNXj164IAg0K1JMnJYWSTqz8P6YoUXDKSVbQO0U1lw0KS&#10;gQSCKETXAzJqZBBgQGMDrTLAKiKAMoNuBcOplVmc1XOozrXxw2UUjIaiK1GqhFSc6TNMA8tzS/41&#10;SmkANFF0EaOk0ExkaGZOCIBYEsCpMiSoBjKQPhMnLAKQ/llRbZboWDpVlgEyblTkZpXuw1qXUsyD&#10;BBLQsqDnCjPynAShr0XIUv3BwoklDAzZiTEiSQI/lgjAkT3AkAAtlkAJ8P54BSy0EAkFV1MQoggw&#10;xK9SWoIpGfmk9ZYgwBLHMxqJUE0bxHTAOIAaC2oJZpYJ3aQdIDgfg8Gpl44TppJCkFYq2Wmh8CSJ&#10;GAUrxcCBrgYMSSg+cPNVaCukkZ/3RhJGRFQxBkKAdIrI8MA8Mq6VdFZVU3HYC4YABmhjw8zSMEKa&#10;QAxBJqD1VaVAkN1ywC6H1GUopULpQgzoNw6qCBEUH3+OEChJiTqHedPUdVFf/ZsAvV2x/wBrMLal&#10;4oQQdZML/wCjWviMKrnHykTBgAmtAo/hgEDQTIZvxEK41SNUAu5JAMzl4DrhIkmRkft61nAOMQV0&#10;1BHaIUK3aKArP4R1PxGEwQwygdw1EgEGgYeXjGZzGAcWGS4QYBhXgAsGBBfUBBmCB8DNMBYkkiha&#10;JIiKnOB0nLEBvqClC0OF1fNrUiimpNNQHzE+eWBRSBqC/wDd5kxJip+7FBqSyNC66gBKhSqr8lvo&#10;D4wSczhOkAUNBnEVMSCSBPmcsAouxgFWB6B1/CDUISYk00mD0ODIAqBSfKpkdD/fgCVjB1kIOskg&#10;Qy6ZYyBq+H8MHQ6ZihoRSvx8/twCZ0amUmqsGStTq7iUAj4wfGowfUeZauYGYbyPxnPAJcypYzIC&#10;N+FaCCqkCdOk5g1IwlmVZA+UGQW1SBGQjyrgDVWZUYzJGldEBSGOlmcsJofl6nAMECogkAN5kgEA&#10;9DgDVWW4wKO0lwFhSAQKHQM1JBrXzpBwR7TUtQGsBfIAzJ64B0QT+AsCKd93taswIAiKE55YQSZk&#10;1ikaiARFZIwDiDKCWIHa0SQ0wGrnnXw8owjxgmG7hMTBpDT9sYB8gtAJy7O0sAAM1BQ9Kf34IihE&#10;r3wCQMiRIEeBGAUGJuB9L/kkEVA7SYBkUnUJHn0rOEZkgk+dAKAwf5ZYBwFlUNBbNSoLMS5Waicg&#10;D4eOeDMBjBkGkEw0wYqYE5wfhgAhGhWZYYJ2sASCJho0SY6ZznhOkgyR4QpAHb4UAy8RgHQZRtFC&#10;qwbhY0bLUSfwnIqR4fDCPIljEEkCCRXOBH9+AWsCCAieoDCFtfcQGYkTq8TBy8KYKhoVPzZwCZmS&#10;Bq/uwDxZtTMrRKBSurSCCpKsYqfs+BOBIoGrKyWEEgGRUU8P64BCrAZrYYQzBASTJHdqB1U1U+6O&#10;uGxBgUOmAxr2mcoI6dcBIEqCYI1EkKANTErBgzI1HwjwIwTdBq0nqIkU+UTNTAwDluTJ0E5CdWkq&#10;WjWGOax4dY+5AkCICzQrGRnImor0jAOsVktqcxpKNMSJ1aglCAK5z4YB+ZYIEAkyayBVRpBPl99M&#10;ASgaG9SSxYaYDAQTJcsTExNBOCAbTSYj5tQli1Dn8fDAKLjUCRJJBhVkKgEr8piTE55THhg9Hc5J&#10;NKyCQSJmuYr0wCCxi2Owsx0qpIo4EDVENIBrWIPwGCaFYQGKyRIgSGNDPh4Tn5YBalrim2dAbRqM&#10;klVNsVVUIz6ZQCa+ARIkgxM9pUSIGTCgqKnywEiTFsqxAHzAtJBPdCwx7TAAGZGACGAUSJalIJIM&#10;SD5/CMAgkqxclIC6iQ4ZVlZnT1IjSYwUmC1Z1wAQAImJYqJypOAWxGpUOn5NWbFizdyqpYxU1rhI&#10;ViKA5AvEEkgyJmpPWf4YBTlF0klR3k29QjTIhyIyiqmcz1wC0w5oayc+v+U4BNtdKtaALCgAigla&#10;QR4dfOmCK6ixGZJBE1Pd0qQaRXx8MAtSFVBpgItshgFz0ySGgETBEYKAST3RIUQay1C1JHQxOXww&#10;CixWkq0BmJqTpUyBBIYtJAIH88Fl1LaQaGJAmJEUg4Ax07VVjIJUuSSBQEGsjLLLAABFWqCDpNQR&#10;MUNP7dcAskgghJlczCOTAnWCc/HpgmJElpyBAzFR/dTABAH0hAQGJUkQCCIAMGZjyHl0wiMiJkiA&#10;YrnShpTKoGAdoCVIVe6SsmAwoYarSc6HxwZpIEgyBU+GfQdTgEiGGsmFUsSVWVTXkVYGnb4VphQm&#10;SMojTJEkRJrU/fgCIAUMDqMkP2MoBLQJAgGcxFT1wkEEGCaZ1+VT3Ez8csz5YBUENWAVoo0kE3SN&#10;C0yy6mPEGTg9IjSaCZMTqgHOSKYBK3HTvUGSgUAMunuX/KTXIZ/fOAcgK5kFgR8s06RX+04A1fVI&#10;+0IdSqWAMqQxqR4mJ8IwlmA1RDmB2sJyFCSf4kYBSGiktoIJXVb7SBMOulSPGMiOnhIUr3GjQopB&#10;+w0jEBujwgMgF2ALGYkwVr18/v8ADHQPp9aNzlbQqALi9D0gUHUeOFuJlnb8rzX+5/efofp5zN2V&#10;M7LcyzaFtIRZZ5LN1zhaz1EY+hXBqE43aqTUWlBA8BlJxP8ANh8ZxjPrl/O4/dpvP9z+uPva8EXT&#10;/ue403GIU0aWhSepHb9uLot8IiZg/djTV8m1mHmC2qvdqWDTpKNKxFSABTyg0wQeT8aefxwZ0s1u&#10;akXQRakJqKkamViBJFFgdaQSBFPPAY1AkjKTOBtdbcwVu2SEVtIOmAa97dVKye4ZROf3YMQPxT5k&#10;0+zBrTea9SDba2fltgWyV0lu/wAcjl8YMdMJZqwDSK4mZnCb7Tbodt22UMCCxU6Q0sdJUEw4Jj8U&#10;HPzwFAI8K+AP85xWbckEyZEmXgDWwUsQBkpOR6f0w4BFP7fwwQ7DCSZRwLigZgdg0gHV5V/rhl5k&#10;keInwMeeJjnInceKjWWCHtLyAbbSSWihALGfKmCRsyR49enx+OKC3aKGCDIWrKALSGD/AIWMyTmR&#10;ggYMwPtxnW25WXFyjXEJBRtXfFtQpkMxauucjIlp8PuErOmRP9Iyn+uJvtZwiWNqyLbLIAqo0kVI&#10;eNQaDFIgVP8ADCLhBJgjwyPTLFn5cC148D0w7o6kw60Ro9RtQUIIHSdR8ssJXKM6z1EHIGmL6cCX&#10;uXf8t7uoPpLqSpRiIoWMlQTER9mFAACPmk59D1oM/vxi567f4CA6l4uBTbI0z2GVA+UvGYNZ88KB&#10;rQ1FYFfsk4vOc0M3Nu7N3LqRpUw2or207Zz6zEYUp1U6DyAMz1ONeuBE3tq4GJ1EhlLMAXK2xAUK&#10;FcUOVCTPlgEECRTOpP8Adh64A2VosdF061dVOoB1ZQEkQZzz6/ExhgsZyE0rmZ8Rh6jS2tmAumXg&#10;0lgbbDIEIBJbOkmD44OrVia9CB088UKRVtWkYm6uoMhswWUrJUoQTmwqJ8R0GFaoJmhGUdKYz2zP&#10;cIg2erTcUwov6ZuBmLj5gPT8pIIw0a/Zi2Z/gL7b2bVpQmqbsmQQWINxNMMFzAAyOX8MHJiP6DFF&#10;eLSesLr6km2QCXuABxOm44XwE0mnWJwoQVNBStJ8IjAQfUNq4jzcMEqSTpqpBXUZMiMx9kYAgR4y&#10;R/CK4mMzAd3FoubnaVgiQxYF2LEqygjKayYAywqcj4nrQfx/hiY/D+4QBt3Lm1IZI0hACQGWkzNT&#10;JrQ9cCZEA5iIPTxqczjQcG3KsHYFVsvcOlZDCMmVSPDIkYVJgUNRH2DOSMSzIa9JmuM0B2DaoVCw&#10;VC8ikAkeNc8pywjLxWfOQPHAPekXCJKdugkN23AzCMhWgNelcOWxJ61+zLrGKK3kAdVu2GthjcKA&#10;KSNLrCgByMoIip64YYyxPjiW4sg2uwtejsbQP+m1tAxaQ81OvWDNMgYy6YUkw0RQTWa+VMUU3Iab&#10;u5tqJftRNa9qhmJltXUHxFfDBeOZkxET5n7cBKYizYtAEHTZAV1vGNTtpU5/MxIOqM4mMGxoB5Cp&#10;zNDgIuzQeoC6KVdLncD2rBiQpzMxKkYRjMmBffp03G3UWzIgMyFYCsCWhySIrmJ6fDBg/Cn9umEu&#10;cyio3FpfScAMtSFbuBYqxW4wL1gCZIFfPBsZNMqfy64s44DnG7eiy2hw75NPYonVbYilAJ6T1w4I&#10;geYy65dMUVm5R1vuqhWm6za1YAsvzeodcSRlpAHlhkkknGc3uwNHtVANm4rBlihdQXYEA+ks5DrA&#10;GWCmknwwlt1yLNLPqBl9OS0yLg0uSUDASM4ykYOkf2/liivbUm79MEKrICyrqPcqjMtAqJnPLpgY&#10;luIGLhJvuAjudTakcygCqVXT0mTSnww4p+8D+H2Y0KHeIRc+UqNR1B1bXpmQoM1if7umCXxpI8Bm&#10;PsxMhd66bfpsQwZlCgMXkaGBVhJoO35QROCESZyzHjTphJzb8ROu3LjqoFpZIti5cRpWD3AW1mY0&#10;/bngpOXnOJLm35BVuwA8sRMFZgqzwarToBGRr8MCaQZjwGNB/wDRG44cBQDKM9sEyUWhFfDqRM4R&#10;MeBFazl8cSTHAvbdkqjiI0gemCGqgEJqMj8QoSJwoUM59a5YWZ5FXvrVxkUIoDtrVXT5mHzsWY+J&#10;Amn34WpFB1MyfDwjEnrIKTkLN/Q1e1lRSwBUNc0kMxSY6ET4eGFEiTNep+EZjFnEwGPQeUChlUG3&#10;pMA/mDNYyFchP24axRbInp2grhtZLmdMhx1BBMGagAGmBgJS3nuqyl/TFsqyqjiQNOlwFkeYykVw&#10;eAU9x1tW9b6Bc1jXq7QxqhXSYqYAr92CmPDwxna4mQBtvUGoiLiFFfSGAV5GoBTAqDqNfhhLH5fC&#10;Sf4ZwcaFlZsej6lxAH9SZ+ZiSKDxjzJHWuD8p/vxLMhu402n+fTbSBqB0KoaYBbz/j8MHhJgQbRN&#10;xLmpvUWGcMEIQnVPcgiv2eYweKGTs7N4AgemylVlhdiVIZxrJzaSIiekYGADWQgdIQSqqXUkMxUi&#10;aQBOQIjICmCBj+x/pjOecBnebc21ChRJQ2yTGnXRlBmFBAWmr4+WDqft+J8saCEuWv0tyAqMLZEG&#10;ltrSih15An+B+/D2SkZTNTlJ6jGMd159BnEuW7+4kuJ1wGtqxAEgS7imXUDyw2vzdD/7MPtONW4m&#10;RM3hD7dkl10KtvSAuhu6JtgkxlLfwxK1QK+FOs/bi+gy1hC117QChkaCe4EW2MQrJTOla1wyjTIi&#10;tI8DWeuM7XEyLneWBbtWyPUZdPYROpSkKxrNJ/FFfKMKpXOAP6xiW3NgrgJS0CGV2aisp0kHIdZB&#10;z/vw3SSKnypkanGukgv2W56NvUhVDLPCsUUmtYzkgkVOHEiuVKeQIrWMY0lmRTbq4oaCVYP01FWZ&#10;DlqJy0/xwGpM0yoIAxrbmYErbj1bFoLEBPmYRqBBLJ4RAEwMIHf0nxBiY8BGLOOBKNk2BbkQdRAR&#10;dS+ZLQamkESKdMGuQ8DPWes5jGdpmyCLu1BLPpIZIJJWRpj1BqJMafvjAnvy6TmfHGqFs3p7O2tF&#10;ztm4FMtr+UqRJAFKVkeGDByOVfvPScY0nqUxZVrils30xJRjNYAJJrTpHjg1qxHwIMCnURH92NTW&#10;S5gb3qFbFtVLapOsKrjWpqQ5NFgzSc+mAwz1VnrNJGeLjnId2d1UsDtjx9RSM4IUMMtU0HSkHPCk&#10;AM5jp0yOJLm2fBcW9ETkXLXEZtepBbVQS2pQSNQYg9Moy+ODPzrIzHx6ZYn+eFmODCXFNlgpy0so&#10;yKkmAWVYBBFIrH34SWpGY6TmPjXDvhc25StvZtk6i01BUiVLGZYiTNAK+VM8EAIHjWnkOs4npJ6o&#10;Qy/nXUGkA2o1STUifzBJiggRWueHT8sfZXx8KY6O9s/T/gqYZLw9MSoKDSkgkdNKtTzH354iNNaA&#10;SZ8x0A/hg4OjcZQWY1TphNRLsxCzcIZpiBQwKZYbiPtM/fiUaG6WuPbZSHJGgPqYlVMMwUSD8f6Z&#10;YZqfH+Jk+GFznEF3bdLQRS2lVSWBNG1AlGKwQPCuAQBlM9ZEfDEznMDm1Ju3BdYkojBVdNJLQhZ3&#10;qRUA0BNeuEhAT8Znr/PD0wLW9yV63YNoXPUUQC5UwAwABlcw3wn+ETdrZBaSKDwjMYsmOG9Ne689&#10;HIfqH7xbbbX/AG+1dBvXF79TsLiTSqzXpQZDxxaYr0vOLXme47XGBB1Et3TJzhq1rnAwMEMhjAEm&#10;CIzk/Z/dgYBwE6gRBmAM4BoZJM4GAudkFe2ZyDspgEAzEyTSBAjDLE+E+H354JZmYrS7VdEBGiXL&#10;OxQNSQVSKmJ6jLCGJAp4gfecE3uJwsEttJPawPcY+QuKyRELln/A4ZjPr/hiY5y4bTt2si9s3wEt&#10;Q+mNUMQCwlhABmCCMyR/LDkCUpmv+OJJJcrZiSozXna1dVut0g0MwMyqzIrmQK/bgOoYGSenwFca&#10;S7ZmMQ9s2vWrsoCjMKKZloXuYk5EHxnyw2VkeEV6iQaYjKY19lewx7jpYXGLAem5/wBTUx/ER1yJ&#10;znBKvh/aa9Phhc+gVe5NFAVWdizEjQhAHdBAJpFZJ+4YAXTQz0oTSIyxMW/mwD9f1rbXAqFw0Fkk&#10;el6iyHLPX+NcKaIAER/H7cZ2nPEVEtwsh2K3Z79U6QKgihzIrM+eE1p0rTFkt5vCHPStjU4jTCkA&#10;gkOtxu0kA0IiM/jhLZgnxz8canwFlsdQT001HUrV/D6oJ7dC+EfYc5xmfdvu3g/ZHt/kvcvuPfWe&#10;O4vjNvc3G43F64iyEUkW7eoiWMQAMTHdjLemt327dXp/9qP7S/q3+8b60+z/AKLfRzgb/Me4/cW8&#10;sG/ujtb54/29xS7gfrOa5ncqCtmxYWWOo1IAGePkT9Q/3L+9fqTzO83yrf8AbPsXaXCfbvHWrwXf&#10;e4WqByO9UVSwAJUGrEUoJx27OM3q9vi118cw/o9fsh/4r/26/sj9g8b7c9tcJxvvj6tb7jdrtffX&#10;1M5nZ2dxurV9bYfdcdwq3JWxb9RmFu2hB0nUw6Y8+ct7n3O/e6N1eu3bu4MuEcu7tP8A6xiZM9Jx&#10;vXWa9HW7T0fTHiPbWz421Yt7Pb2LFvaoqWUFoW7dtQsBLVsCFC+WMveS69y3/wCqtMASriKmuokz&#10;HxPnTGnNpUNtEJB1vDQRJ61FMS7r7fb2xclSYCBiFKiRAJB/wwEZBdvXDbKMBJMAlSYPiv8Abzxl&#10;95uLl+6Q9+bVWRFz1E5sRTwMdMBb2LaW1Urbhqam6QBmB5/HGS5G4Fa7ruJoMGh7hWAoKZnqaUwF&#10;jbU9FrWTECficZG7uwlwIjh1TVrt6NElyVTSchABJNfCmNzX1rO19IlgdTTMCtPE0xR292lwjbPf&#10;Nu2LjNdW3LajOtbTGJ8I+I6Y2yd0xUCTkOkUicU/IXb6yttCiFCgOkAlQxk1NSaR4nECgIFczU/H&#10;HLeYvXGe8BZvNeeyLaFVZz2N8rOvT4+EYPLte65HjjvN3bu3LXX27lixgNbKuTSG0nIR5YvGPm4e&#10;S45DHMN/v1L3G/MtDSy67jFbYuNAi4Semf2Ysl6R5trm5DHPuW31WSzcS+1vTqupcKjS50tpYms1&#10;mPtx2n0zDnvbJwGMQ+9Z9xcW42tbQICqdBtwKlFbPOmK4Z55DFTvN2rKUUsvasAkAByC0fYKnPDC&#10;W8hjI2929rbkAAQAUvFgSEDdzx5kTXxGKxNcSSegYNNyWIuMwVXRDqJHqH8T6utQD1wO2fx+IYpt&#10;7utSkW8mNxtJJALXHi0Afh4zi69cOO0/T4nqGKK4X/NqzsHdYIpqAzY9B0FK47SSdHIML2jhPVVt&#10;SqLiyoHaW05A+XX4Ym2McrrcXIYWm5KvRotNcbsiV0E5wRFOsYxjE7p0a23u0xQxoeE5jf8ABcrt&#10;+Q2F+5Z3OzvW71i6jFXDKdSaiJpGZxONuNvVvx7ba7Z04oY9we7vp/wv7mPo/u/fvt/bWU99+1to&#10;F90cfaVVv7q1aWLfKqq1IMQ9PPHn58fk7L0fLeTxa+/9v+tp+edfn8yC4V1VjGuQhORYCSvxioGP&#10;kNz3GbrhuS3HH7pHtXtvda26kRkSDIMRj263umX1bfS6b3W+heIAcDIxAoI8M9Xl1GNMBh+05JgQ&#10;cjIkQMowAx0D2X7q3/tzlNpvdnuLli7ZupcQ27jWytwGQdS1qBBrXHO6S/g9Hg8u/i2l1DH6WP2L&#10;futv/UP25Y9tcnyZs+5OKsWrdo+oEO8t2wF0z4gRnnl5Y+N9z4u25nR929h7ye50xes/xcj+pfsP&#10;iPcO0ub+/wAdtt01tT+tS5aF0PaCn87QQRqWatEgVx90/pJ9bk3m3t8Bz9oBgAg3FxgxJUAC2paa&#10;AfZmMeTFl5ejy+Hv+rXivzXfv7/4vtr7g5u59a/pHyW44f3Fs2uX7vFbP1LOy3OtSW3l6xttOu6G&#10;H5YgmdJPXHaPc/trbchYG/4U2Wa9bN2+dsytrtEE6AFyPw/ww6Oenkut7N+r5+/tf/cl7s9k8rvP&#10;p79edrzPEPwfJ2eJ9vP7ns3tubm7W6LSb25ubtGDAlQQTER4nHJlsbli2wtq9srde4+0ACG4xJHr&#10;bhokRAz/ALscvJfqkejic19VbvL8Jb29v3hutxtd7ZvcbttttfcNxnvJt7Btqw2HDW9RQ6yzqGSM&#10;84Bm1JXbWbmy2jJ69xWbebjtKWAKmyD4yaL1OeNTa5+Xp80683+DBWbF/nuS23ubndvvDxmxuiz7&#10;d4dTcTccnduHQvIbhHFUXR3O1FAlZ6542Nvttut/ZXAdy51XHunoD33GaKx4RA6Y3bJcNZzcOtWO&#10;T5bm+Tu8f7j2TW+Es29Gzt7S00C7dSbG2t2JmGI1F2lnkSRQYhvd9Rf1LO7peQVk63EfLbmIBjoM&#10;vuxntnd3L2xprOxTa3F4fa7XbWLvH7lvygina7dzDC7dA/1rsOAFYyJk+OI+2sXt3euJub1qzskI&#10;dgCPTgQPLyOkdM8aW8crDl+S2PCcdYv8Vsd1v/cN6NraKox3Sm6CwLOZgEgoLpmTAGWHW3zckG4/&#10;hGqG0PvGn5CZJU+SyJNB1xM8yJPjVVY9t2fa7J7t+oYDqbHrLwtl9ei9oKIty25Ml7gVyvUiRmTi&#10;y/Ubfg7bWtnZXecy1LtwnX6RUBdTOQY8up/hjO2vdcJju6sk/Gcx9TN3b3nP73ce3fp5ZQXdntAh&#10;sPyC3GZrdpLSwXUmQahQa5ScVxFnjbQ5fmB6/I7tXFnasNV0ljCpbsk9oHRT8c4xv8THpGuV997t&#10;3F72D7Ab/bfavAXdovJctZJTaKlhNVxr++SDcZwwD3FJjpSWxE4kf7zeuchzpK2duH/T2HJNlEB7&#10;dSZM0QSCDGWdMFvHEXHvf1PYnF7P2t9M9sj8jy9y1/uG+29oLvL9273Xri3gR6SSXAae4SSIzPdc&#10;meZH6Pb2WG2sawrQdD2VYLNxvwpM+dOuFJMFcF7Ns+wWvc5yXJW35rkxYa+rur3NvvntgollC35l&#10;0jTAoizMYV6V3Su12y6dnJN65a0kwD8ieJYSI6RjOtt1Xj1G282Qu3OZ5N1uc+QibLb7t3ULcNoO&#10;b10LUC2xn1JM5Dwwdy3asodtOi1rJtW8pOggEE9RMkfdjOd/gdZwb2u53W9ujlVti/uTYC7m/BZL&#10;U3hcNsBKVKvpoP8AuEwMVF0ehvGFm2LodIZtayNC64VfskAVxsbjYsN/wVtt/uDs3s3WZLZtuiNr&#10;b0tV24KdRLGhmta4stq5Ni+t38pLNbdqACW6mhnSYqINQcLnHBcZyyvOba2nIcZe2arub+9PpX93&#10;J0W7TEhYJBUuGYhWkCD0GEcbtbl+6+5uKFQPS6QQunVBpAoB+Lp/NjjBae938zs+O2FvjLG5Ny/d&#10;2+gbS2+p0vBBdtgsdTBi0j0s2yBk0he4bbclcs2drc07IPG5dDpa/a1SwW51UEHLPpikmIufpk49&#10;rbTe73mNuz8+9s3OP2l5O3j9ybWlA9n5VuaTqgmEBmfGrt3trtA214u3qdD+bfOkw5ESFGbRkoyw&#10;Vr7+z5blnTlfdG6W1avLOz2CM66rQfUwe4SItkyxuH5qR0h7b8ft9qyb7eNd3G6INxLdzuIDKZkN&#10;4wIBoOgwTlD5Dn+S5hLnB8QNrsOJWbF3c2ECfmJdEODaMGBqnSSTPcQMaOxa3l22Nxyirb2ektbs&#10;lyoMgFQxJzpB8fLEkxMJmf5XK+R33A7PfPxfsy4Nz7gZ1s7rfW7K3nUqx9R9IEEV1AkwtDU0xIO/&#10;3+/u29htLb2tgqBVKQhcaZ7v8vQR1rhjnMMScqv/ANhb2z7X2u59z83urG99y3LrXnO5Zdwtq4bn&#10;y29Xz11EECmQHTFxYS1sgDeuKCSrG2rSAIGpdRzy+Y0+3E406M2uf8lc5H3NcuW9hsbjoPVtLvb1&#10;vSWuKWCXksnqQ0i0JmgmMl3fchIezY1PcJ0qLYAVGyVYEzTInEk1zdos1+KPsPo3ZN3a8hybWdvs&#10;7VoXdw99We/uNuDru3nuOEZO+NVtTIE+Fbr27w+5vM2+5JvmN1rdvUO1WESQIEgxHU4m23Pb0/Bj&#10;baTiOWfWj6ncZw1ra+1PZOwa9fC7W0b629Qv3LP5xFq9BITRJZiQASQDjo9i/tNqqptjbqltS66R&#10;EQSADUeZr08MalnVyufV4K5z257r933r249w2eQNu3vd9ftbFzfNq6lwldT3LUqQF6CBJPzVxBuX&#10;G3jekz619QEnVAGoSBqJMmn/AExjN3+mHRs+L4y17K2v+7bbZfoNyNg9lLRsLduXDt20q92ysQhm&#10;BlppEyRiHuHs2VKMqh0YgOCoPiAw6VmJ6554xbZmLJbzGz9ubXmuZ3C8km8vfp97tbFz9LDtbWWI&#10;vXbLUZjpgtpEQTpA04ynJcff3tyX/LstpDKkAmSKlP6xPTHTW62dvR112xXpb2d7t4v2ztjY2x/W&#10;8rt2uxe3ANy1bUITbUbgCKFaJMCCfEHP7njbli8u32dvRt37GaoKI4iAV61rX7fFfr+qcYXi9XWu&#10;G957TkOMuctz27XccrYU7i1tmVNG4uWDqa4wY/KoFNQAyGnqEbjYpsQrXtJNvTI1a1dipUXGfoCM&#10;hHSuOnoubUnifc+49z3LlrjheUbpby2rl20Nve2yrc1jaWNu9GKtJ1zQGBMjGY2ybzk90+6usybV&#10;XLWbLOFF25aMQxWgp3DzxLM8L0jsfLX+D9n8Nt+H2Vqxc5XcWQm+3lm0b13a2N2A73lU97EPRgOk&#10;40Fh71+9pCarSALB6oKagvUgHp4YusxMRLMOY8ztuP4vYneNea3vtw7ujhtQS+6hjae6o/LR2GbA&#10;gE6aQMXW2u3b91bambSMNZkwSD8wIyJFCDWfHF/BHMeZ2Gx43aX97fRv9xvW2/Sq5VryJeTU6ux/&#10;ArGYyC0gYk8kouXBZCsyIo1MQqgIoBJcjKBMeMYzM7T6on4qT2RfPH7K7yJvra3W5cenYU3LxuXr&#10;pa3aXbhoIRnEPnUjOcZy69pt/ttsl2NhbL+s0KFa41tkXvmsEj7a4zx3drXbxl2DZ7fk7XtXl+X3&#10;G0Z/c26/TPx9kvee7Z2iby1ub7LtyspqRH7AKiVyOP/Q+hRBjz6A1Bgf5T9+Pr79JSLdywqkvARF&#10;QM6s3rFbzaYS4BBmoOmWEGczhLSKzHiSCSAc+74dYwE7Zpbu+oq20LAsoKlLc3EJKg22gamIBP4T&#10;nTLCK0iPHMyZGQP8cBZa0/TuWZdIN1QEtkrbOoFZTNWHykEkx0yOEFchlFRUHITWP64CTZa3ra6T&#10;IeFKqrqAK2y7lhQAiAeggmc8IIMgj/NWRSpoZ8fPAT0dF/JkBAqEFCWYfkyERSKrBB0iJPjgjPUZ&#10;SQcwJoA3+OAcshS9s6nl/wAt9LBCVdQxK1y8xXp54SKgVJNYiNGWWAkKirca0Db9Ps1yXN0uj9rM&#10;xmAQRQgGJBPiiTpgTJWokZZdevUxgJIHqPquA1ZVV1Dg6VBcvKmq00hYplI6EQKRmKyT4DKmc4B5&#10;HVi2vQy3G0aEtOEXVWa91DEmsgzFJwmCsEAkwc/CkYCT6ibh2SSqAwFfTND2tcVQPmIMgR4zhBMm&#10;oGRBHQnzwCraDQgJBUOnexYyrNKhhbpBNSxrnJOAekGMohq+RP3VwExbhuF2ZDdbXcg3bZW0ABpY&#10;WSABpoBqNPDCSYiRIyAIEAdammAfSHDaWZWBBZpuBmdphQFqIWQWFRTpgCKwzQYMEzUdK4AiCTDW&#10;rWlEYa4iUa4CvcJpOdIIyqcFIAPxJEkipETGAeCuXAgFvTa2zBKi3rlRPyyBSOgjPCCSsaTMVkmh&#10;M+XhgJfpowvrcGn1Gj011ayqqCp/7RNQRFIoCcAkMBIEk9KSSACAD9+ACWnS4xt17Syg6mhPl1Oy&#10;6cshA+M5lFZ6gHMUkhaH7MBNHajlTb1gKtKWyGXVa9RjM1BAIp9uCIksDBImYmQSc5HSmJZLxQaS&#10;DbuBCuqtsvJS5pWQh1VmTpB8ugnCCvWO0DUD3QTHieuOe+skmFSRdDAiGJYrbNIdBq+VwCfw5gUJ&#10;g4IeHcTE1ynMU/t/DGFH6YLTFtVS7J0iHNtBqmXFQWIoJy88I8JFJqAwjOlTHTATFaLnqIVDsYtu&#10;6MxQg98mTqIlSUgUoCRgooZFREQRBGAcBX1LaIVhjcLrBJW6e1BbZvwgQSpiBSMETkMo+8+E/wB+&#10;AkpclWLkPI1gH5VKkqU7gO0npQVNCROC659JzECAPH+OAcNrVJtB9KkqGbUGCnuZ0Z4WIjSQSf5Y&#10;ICgoIzMisREScA/du1uEu5VLa6FLDTcuM2outkCSSBEmZzgYBisCh8jUfA5YA7cgCHtF2UHSYR2v&#10;WwCWJHbCyCVAmQM8sJPSYUAdSaRll06DASrR74Ch9LqUW2vboJIYAf5jJMEAGD5QBM1qRpIE+IBE&#10;T9+AdZECIKpaXXpaGdSNRt69Skmc1giKmKRhIJ8AZgisNBz/AK08cAv01EyLghgW02le1qQwEU5E&#10;kR3HIDrnhUEg0Ahss5ii6vhngC1raYS5bVYBa78umTruLbtUBDZFs/swj5pEBYDAweoE5DpgFhAn&#10;cx+bRo7Z/J1gC2rN1BIMQRGCmvygzCkyKmIAE+GWIsuD9sKig+oysksitq0hS+pteiJ1VgdZPkME&#10;SxmaCpqIBpB7RUR0nBqXJaW0j55YxMCCiNclWLNQlgIbSMoBzwKsRQEAihouU06AmMRTwARQssS4&#10;cKziTpaVVHKyWVTJr1gThJoZp3KSs/xzGWQwEkzphfUAR1tuDII7QPUOgkFz3MF+wjBUNGJ+wiJn&#10;r/bzwC6Io9DQAt0M7KrMTCBUKa40nUcicj5YSxMwpgmqz3CRUx/KcVM46nLQQowaWQKyuFi0wDqE&#10;Gfyg0gGfGkYSayYEllLAqPsIjwxBKtySELkBEZhcRig9QD8w6iTnSQB55HDTjtECTIJNKVk0zxrX&#10;tt+roTrz0SrLMxZqQAyoDNVjqwkRWDmK+OEFCYWepJYgSv4og9cxIxe/6s4XJ5LqjXdDwSoUIoch&#10;jb7D3Wz8omAv9+GjMd3WInqag/4fxx6GjyAMSlsMSJ1QvcJEqpZs6SSfD78IJ7qEglQRlmq6aLOf&#10;lgJdtexlKoyM5BYTP5jamJcjwHzHIQDlhAAzkEtQ5GhNCQYyPjgHGM/lzcVbIFy0VUC4rgmSLqky&#10;IWpFR54B6mgJEmYk18sp8cA6rBShVSxUldJ1kEBQwnUBRIoIHXM4RIBlZJNKZCKxTrgJFvWbcOAV&#10;UtccOiTcYvAYFvwxJHwzwRHWdIEZmiyKwPPAKmAA0uzydVpjNyHBtsdIkwZbTlFJrhLfKpqIow1B&#10;u3qJ8vLAP2SyveWLbEEMt0oUhpINBNCRQEiKYQAV8RMntBHwr8IOAlu6XQq9rFs2uN2rWWYoJOss&#10;IUEAA+UYJSD4LFCSIyHQ/ZP+GAcddLWxDORJRBcoQxFdJNIyDE0jOThsw0GIpUkHUAKz1+zASrb+&#10;l6lou0yxRBBU6jkQYCkQAan7cAgAQsdJBNQTMD4GcjgBZd3uh3Nws2oFlUMjr+N1RT0IgsojwnDN&#10;Mw0GpBgwAehHjnnlgLZHKD03U31IVWtq1shnV57HNdMASZqYkAVwiVzJOWkAxM5ESMvLALh+1baW&#10;Q4cvecEgBCYVlRqd34ytfswlllY8fxTUeNc8BNsXHLiNKaZLAggZwLiLB1apMjrQyCThEN3GvTIn&#10;IiDBz/vwEgEB00lASD84JIOa6wDlE16T5UQWJAZgWjwNCSamBMjKgwDwTS/YyohLepqHc6qh0FXa&#10;oMzXqK5jBQCSdVCZoaL8M/hgFs50LKUKwQwI9ZAKlmQ+BNfAeGASfIGSKGK5ha9IFMA5oVjq000q&#10;QdBiQdOvTq7ZJ7ifI1wkBitIap6Cs5kr50NMDj1G7LrdWDKPTAie0AzpWsiFEgEmuEmARSKk1Y6q&#10;1M+eBx6HEY3LblnJcFQexBbJjQoVSJ8TXr4iMGaRnFGMFqHrHj4EYA0II+VdVtGRRABITuXOoAks&#10;GP8AgAWJMyaTMUrEAgRH2TgAERVKhV79NxaOQEILXCCxkRNDFD/BJmGaART8QgafBa/fgC7ToUQL&#10;jFlJKOS4bMOTlkBpA8xJOAe4kAxBmkKRGSkjOoywCrZ0hXKqAwgyQVfu/CPACIY/bTCjJkyT2gDr&#10;AAEyRH3YBIIBU6NJkFwZ0u56C3JyJzj7xhpadpAAIBkESvwjIfZgJFzSe9GCwWAX80i5oNWecyaU&#10;kEQD5YUAwFIrAnTKkT0Uj+OAS5tu+oGCC90AuTdF4oBD3QQQJiBTxzEYSQKn8PnEdslf54L6nZVw&#10;F1arhLkOJJDXvnmak5nOOpjBEQolqgd3bTKqgzMED+dMEOW213Lmm1KOwC6bql5jQGKRAYNJ8B4z&#10;GEjJxUTBZZiTPbLeEeBwOEm4wi0wCsEMW7pQsbZUaW0opGohqVFMwYwmQJrFZiTNDWAegzgYA9Jd&#10;l1d5URqYKBL0klJqZiT/ACGARMms6kggfeCTnFMALZ0FEICo1u8svcLNJprRAIWTMASKZDCDIJis&#10;ikUIVgCwgdPsxjfa6yWJUuyFdU1BFCk6zJZfUTtSXfM9aHz64bIJNQBJkgEFYHauXTyxw6tazu6p&#10;K+mij02+VTrlH9Qs5LuhkktIFGio+3BMSYlgMh1BM5mmDcknQ7b010LKdx7SCBpn8TmaEQJH21w0&#10;RAAJJNIIIE6TM55VxVSVZm1sLa2xcLEhgSy+oNKlIETSgB61wkkzSgAGRrOcH4YCSAkQ0n1HZSGT&#10;s1FtLOYAFSIUnIZ4SQQCC1Cw7ogiDlOfhgHFNrWtzTcUrb0+nq12yShklVEaR+HrXBFiSAWNNU/x&#10;g5eU0wC/TSHdVTTSILGIQE29INBMzInrkMJiopURMfh8P8ZxA7qIAAMrJCajoYl2rJiFie0Dr1wX&#10;cJ65RIAFaha1yznHoQ+mkAArU9sD5gVaNeiK1kmta5YHaJiQ1Cak9YP8sTsgMa2ZQYIY0BW3Eafx&#10;EnKtKfZnhuhzJLQBEkLlnGZHljQlN2hYQKus9saTcSTCasgdR6H4HBlZYscopBIJBAgifv8AswCU&#10;uKEVJLHUwfVbkBlY9jBQSIBgR/M4QaV6CYJmNQEHTqwEm3BCiQXugllIl2GZLlOoplWcsNsJmrRS&#10;oAOkGflJz8BgH1IUAwupSZXUVBMiZAygZg188IIBKjIkr1kyIopBEDxH3YBSkqrAamUrcAkaOxvm&#10;Vg4+YGs5HPPBCSJgkCpIIKiBQjoPjgHQ0QAVEhQNQ0u8Uhye6vUDMxglyyByczBLDPxynKcAb9YY&#10;hu62GnSojLTEgsQYMD+U4S1SflHxaCJoRTIYBxAJCQxMiigsCQsoVBmScvswiT/m6EyIk0kdekCm&#10;JzkSQoAk24MhVDgp6Va6M5J1EmSOmESYPQAtmBGc06RgH+0x3gtcS02lTpcKJikCWBqQpnyjBSfw&#10;51qQsnrU4oda3qEMSLaRoQMyhJAUMFQwBE59c8sCnw60oNQEyB/PxwBs0tBGkIraWfsJW5AZWIET&#10;51gwaZYSYJk+Jj7ekYB9O2AGZl0r6hpnEAkiKrnTPI5YQaCsiCQXBkyIofuEj7DGAcUljqBDCFYJ&#10;ARCG7S6k5kCY8KROBkNMdxJMlYIEyYmlcAYJJ1FlNsAx3gyFlAHUCZE5mg69MNmDNACCCIFWJMQQ&#10;TX4YB9ZRkUtcqSNOoEIApNIyEChy85wRNY611LWAYgAf4eeAUqj5lnTqSLrGCyls38jH8PPCNJ0t&#10;WpQASMzNTqbOnXAPKw1qCkoLrSTIZQw1IpW2aVmJqeuEMTQlz2QurTVFyGokeIif78AtQmQtyGJf&#10;SDId2adWry+aPs6VIKYgVkPGZZjShA6YBwv+IgBg9oExpFoCRRj5QJmThKgTXUTLQNUQZgAKOtev&#10;wwCrjfMQBpZbYYKoopnWGecqZdBhOnQIOrMrX8MSSFmaAZ4B6Q5hSrSEuHSF/MqFRmZoM5g9PDBG&#10;c48BPjNBANIimANaghmK6phCoAGg6nWlaGp+0YFKwWcAxWTHjAGAHcpQ6ERmJMo1TNFEnLyp1wUa&#10;ROYB0g6gdINTpXOOtMA5IuwpEM4ktGliSBILCVkUEdazGCBKgnrUAgEkgLWR8JnAK9NGKgqVWVkM&#10;o0qS/ayxHUAD7qYKPFs5kwIrRhI6YBRhysIG0GY1TRR2vpMHV0NAMAxBGmlSasJNCTUYBC00H1Fa&#10;JQabY1L0KgzEjKhr0wRzrBoZIIgEGBnlgHFOq0VBqSukEAsQwJZdInKqioPxwB0gEiQelIFdIFcA&#10;plBDntFzQRKi53hpIktStQaz4wcGAO5m1E0hcllTEmfswDZbUYUoqwJchTRlDQrA1UGgPQwMHIgx&#10;ShGYiImWXrlQ4AmU6lYkQYFFbXq1Q0MTHWq1mZwVZNCucajAzMHT9tMAvoO4PUBlVdRMUI1GDMrM&#10;CnQ4SACO4z3AQQGAin+OAW5IaB2kq57SySzr3EgTkBHdTB5KKEmRJIDELNc8ASnU0SozOkEgGaFy&#10;RmR0A618Ia6CcxGogGfAR8P54B4ganb5dR7AwkaQJWS2YpTxkTXCdLVLVbMkqAc6EmkyKDALDAAB&#10;YW3JEm5Ir+CTTPuz8owhjDVippUnS2Qn7fHASEnM/hJL0jUhGs+AyrIOWBLSQYkkjooJAiaUrOAI&#10;KqKWQagBLRradTapC5yMiPhhMyRJJhaEmRQwoAwD4OhDpSAZTU0BgW72Zm6dDlnGETJIzowkmRXu&#10;qD4ZYl4gcqwEGJIBWNLSKEk5k/jE1/lg4DKRXMmRAMTVgMuuRrhOgIAqzMNBgKo1A3M1+R3EmIEz&#10;l92E1IIliZPQaTNQDOKHIUFW7EUESdbSNMjUviKxM5UocINT1kxJzaMjINK+OAcUaVg0VGcgLCrL&#10;AlLquuokCRCkzgRUGYBls8wJPprHh5YAw8qRJZ/kiCRLZs4apBkQ3xzw2Qe4ZdoYr1ECNR6+HngH&#10;VaoLNJ1BFctkS89aajXplGCeoIAUzBmIJgkfN08+uAeQkMhOohSxW3/kYjT8gz8RWPGuFCZJJpDQ&#10;0UAzUrNPtwDM9iqo7tatpAIZisg62FRlH8euAwgie4AlpUyKjUAoPn/hgDSSmtYttcAU+oDrOl9J&#10;dooKU/nhHymBKyYVo1VFCQo8+mAkAh1LdrNoMhYSNf4C7UyrqBwWklutJIQEdsj5RXPM/HAEbgCm&#10;PTHeoa6CyKwFS9REAxgzJjUcg0GAGByCk5U/ngAGA1hQO7RqDFipUyS4rMGvh44b0mGJaDqNQROf&#10;dQdPDx64B5mUFQFDqUNPwmQSim4TJkZj7sCvcINaQegHzBgPGkRgCgCJMAL3MYOo/wDzsNnpMgmJ&#10;64DKNQEEz8wLQCR5jwwBq1HiBE6TWYo06TmWmQcgemDKgZhaNUCKBSCQPDKknPAErgnUuoFgxUmn&#10;e4rXM+cKB1wgEE0GkzCyDJgQsx18IwDpUDUHYGhZ9LGY1dygmYAjI4BaaNEzBEgkEisGn9ssAZla&#10;hjWGB0PohQKeUSDXBEtVWBg1IziTKwx8R164A9KHSykErpGqYyBU6lGfd0wXUzEtHnpMSYnPL4Vw&#10;CpgVoFatCsqTCBxXTM5fZhNSQQAtW0AGD8skkV+OAUdBXSdRoA5aSApeBpaJEih+ysYDDTmsdsiD&#10;mzCSZPSk4A1fUCFuT3wQRpEIe1GUZSKGkjB/9w6VigmlQW6TnBOAQILBSqx3LrkiCIghMiR1InoR&#10;GDgEggVJZUAFZBzE5eXj8MAkEFWDsSgW2WLk0UjUpNe4z83h0wkKAOoggQKViGitWA6fywDhcmkh&#10;tUszsSQBrBrAEDwM088G01B/ysAIyAoxAPhgEB1nVMjXbeRJlmYFAxEyD088EwoJiPGZAEwKdKnA&#10;PKdTkChJidJUsdOrOskilOo6YMSAVgQZUK1WAiD/AH/34BBijatRBDalAUVYRpC9YABz65HHT/pp&#10;b/8AenaY9xDiaiJDU1RT44xtcSfNz8lxrw8dfvG3Gn6bc5aUpbB2G6/CaatuVuBAamh7YyzOWPfn&#10;Fyux2wrPpLBmKGpyxr/M+M6v5537hL6bz6s+9zbVSic7urVxTDsSl8oPzDTUT3EjFkWgfy8IHWnX&#10;CjigsPqIVaKo1C5pUs9tpYKX6GNJE/bgga1rUeMR/PElvS9QjcW5IYQJAilVJMlbXiAevwzwR6xM&#10;wSPHKhxoStvalAE0tqILM4X1DICtbUUEwdX8hhUDRNafdn0xKK86dZn5FcksQAzIWkO81Fa5Ybxz&#10;lm156qltBGpCo1aleVCKdQAY9uedY/nh0U+U06A/iPWDjqiEyQSwtrEkds0M1Kqan7K4Jny0nxmn&#10;3YxtbMYE23bd0LuEDNrJ0LV/wntzgf1zGG3acxNcxIIpjUvNnwom7S1DFoAIU/lNPyzKROQGcAmp&#10;8sKUD7a51nrGJNZLmCLu4a8FQKyyglgwIIFHbTPkRT+ODAGRoTMZ9csWSToG71dLhVCnSC5kuwFC&#10;zzH2dI+3CBAmQw/ykmOtaZ1xLM8XrBbNN6zbIuIwYy6oCzUXVbJaSJURK+FMNNIJEnF6C12lpFt2&#10;7tCkXEhBDBmHawC59CQT4+GDyjwP3igNPvxQlkuX+2UYqgAKydYBqQCIjrJ/lhdIkVjr1p4zgIwn&#10;UptOqawZQ9ygx8qCJmnbGXww0TWnllIxnb0/ES7Ft7ulNIJiYZF7W0wGczAakgZH44cRmJiZEHOO&#10;vXF+YrN9bRgxSVS4xLTLOSqwcswxkljHQYFyRTLOR8MA5x9uTJBaq+lcJVWtjSF1G2a/fH8cNYDU&#10;WRb0ov8AqXbSsoUB9SAgroDjINQ1mMsKBjoDXqPvxRW3UuodIKrcNQxBBjVpuRqlSakCBMR0wBDM&#10;JA+ynTAI0+mjF0A9K6Qh1Qq94RgWy15T0+GE4C32q67ZOt11wxEKrTECM56AEmfvwMZzcURHtMdz&#10;bXtmSoOgW4QpMAio8DNPPCgYB8wM/wCMYsFfc2pW6jkABn7UK6La5sqhhJmREx4VjBAZVzP2jzjF&#10;Em84HreonqFVLabhPp2hGiVJzjMk0+3C4MicprB+yCPtxMCMb9hRq02wBKaAneq3o7xd6VXLBwAc&#10;4p59TWJyxQhXPp6VAJDu3cCaCSQFf5jJz1ZTIwgzQ6R0NPA5CMY3tnQPbe2GmWUtcDa7JFVaYqWr&#10;pzKgZzGQwonyIp8PuxsItiblpHNrucgkJDawNKmTMrUHSPMYWCI61HSTU/DGbzcUUu/sPcvjQyn0&#10;7oLlhpKgfiQU+EDpQYY6kyTUmv8AhhNZLkbZkZdvYUa9S211aBqYq5EqouGVGnzphQYA5UisHr44&#10;0KPdba6WGq7pe3cVkSNSxcdgoGrMxmZ+GADXw8/sjAP3LJtbRLffekGAVCoxRp0hpJMZHUYkxgzU&#10;xlJ8KUoMAwttVsm5cVW02yQRrJEsHb1NQUCSNIOYOVMJNKYC42ty3c266EbSAjL86rqKwxKgePh9&#10;2DEA1qCOlYnEkkEHdPddXTXpRGIf0TlbBgqC3iBBAMzgj92KLLZpoXSQoYNo6KQzHUvqdBII/hhf&#10;TVUeABp/acBn74V+QYETcN027j24KBZoVUDLwkT44b88ZxM5Gh21GtogRxbtu1JDk0WR00/5lJkY&#10;RBkmSMori69BbI6+miaQSD3UIMRDEuPhQjChPX+3nhZnkQtzbksshQWZjqVpKuICiaQM9X+ODwsy&#10;K+2qq7nQzyIUOGVCAIgEyfEUrGDBielMUQt5aNy8A4IOgIhjWqERKoxyURka+eFrBXOCKn4eeAqd&#10;4T6ltGDXdTCFbSVUaQWeSczTMiInrhHnn5ZfyxBaOGJsWGCoqm2AFWGKKZdS5NSaQfAmuCpX/H+m&#10;Ekgt7tu6QpQKjah6esSp/wCyCJplMmnTCGdVBJI0jMkhQBGZLU+zDnJzlZbDYbvcXbNra2bm43Ls&#10;UtLYs3b166NQ0qluypM0gELUigxUbnnuE2YI3PL8dtukX97trWn/ADCHaemJdpLhcb/C/wBzuHtf&#10;9tn7gfd4tX/bH0R+qnO2L0aNxxvsL3TvFdS2oXReTa6CsmVMxXwxBT3p7TZio9zcESZhTyuynLUI&#10;GucjiW3LU03/AN2/3Nfv/wBjf7vre3N65+2L64GwttTcKfTf3QRDkowDW9ua0yWTiys89we5K+hz&#10;HF3ZExb5DaOSPFQr4n1fH/BO3adY53z/AO2X9w3A22u8t9CPq1shbC27t7kPpv7xsWkhSi27lw7T&#10;QDAM1rGLRHS4NVt0dSJBRg4jKZXF+q8dExzhxvlOB5fitxc2vLcRyHG7sXRbvWuU4+/sL1twIa36&#10;O4VCCgoFIpXCpnwz6dB51xPrThHu7SRBNxywjvBKmKNABpEE0IPjgY6CHbV7JdVRLOsXA2itp2ER&#10;4x1rl8YwMA8Teu2dLekl3UAyoha2SKtRujgZqP4YI/28POuJZmYosbalULZanAYqKEKBHafAxWYr&#10;gqahTqc+p/uxQ+Q4Ro0liIasEIRJAX4iTl5YVFfjT44lFVutwnoupZCGmolqoxJVTUCooD1zwMPU&#10;NIwtbFnu3IdtUkmFViNVuCvUih606YGKGbKs9u7c9QKDp6spLTKm7bIMdKrlgYBDM36g27ha2xvK&#10;sqy94ILH4GRU/bgYzrzbRL3Fq09lphgrLZcBmKqHIXS1CWJgAeXXPCgJIGXwz8caFffcWtkwQIyn&#10;V+SUBAZ1hU7oNK9MvPDrEZBZynrUZ4xPzXH8RmtnYcbhjqtAXDBXRGgL2KsCYBE+f88NzBJH84+y&#10;D/TGrMzFFo1j1UcLpNtlAKPn56HEAQIJw7MrQ/HKtJnHPads4VS3bPp7oO4UHTRkJK61ICx1qv8A&#10;Y4QwgAdGImSa1x0sz1RZgi4He8wLAVIBDKSArKqz1y8ow5EAzSgn7ROGJm34iqvFTeFtIFsMiBSn&#10;5kghSCJnwInDBNTkZn+wwwNOgK2LNu4ypAZgpEFio1FGbpmBANBXDqsACYA7gIzz8sNriDP8jtyL&#10;1vVcVyLbamVVlQaRbFyO0CP4/Yi4xLNmQIz6DCzIs9hYt2tkBqtFlZify2yetGBzPw+3BDPORQT1&#10;FOmKF7u2oQFbaAnQpFe4MwYNNa+QyzwsjwnOgWgrmScTHqIdxkLQfmtkEtd/zL3ToE5ZkkVwSjuN&#10;agEVM/xxNs44B7vQNqmlNLORc0qG9NXjSJMzGYAA61rg2IOdBA7ciYwkxMBu3YPzAMzL1UiJMHuX&#10;IGflp4jPCk7jSknyp9uL+Iib1XtBUZkZg4uAozs3cx1OxMiR4YByI6xMzJEeH3VxJbmygtowZrcw&#10;qLcthYmV1XI7laJIAAH3HCrWqPKT9nhGGMdGtLJtLRc2qG+y22BuNbUuNBUEn52ZAPmp0+zCpBYH&#10;7MXHOU261BsWSNsQ4J1NBbTURmqgeNM6dMIk/wBfj8cMRBpcYGEudwc1EwtdQKsRRvGnlhREICMy&#10;SD4dRliYmctWTslM+oxZp7ddTFvvYF+5iSQSepp92BMgDKT08Mv78aTNxgoiy9+5cILQ6lXJAYsC&#10;FYQtBlA+/wAcRie4zWv8AcsEbnZE2dsrhhbJsu1tDIe3edZUBYg9vhBOEPGQoCf4f2zxBouKtLaW&#10;5uLwUqLTkabYMtcjUwViTOrPrQYZGY8chmIk1ywxkXBZVR0bJqnsUkkJpTUz1HwGU9cK0mSSaE+N&#10;BFMjgEjdWxYFpFCNqaXKEteD/PaUDoKefiYOFJaZmEV+HlhhZLbiIHKc3sths/U3Hb6aspYiALei&#10;Kx1pQA/zxcooRQo8OufjivTJiYeT+f5J+U5K7unYPrcm380KBMaZ6YVgqmMkHTEn8NRXygGnWMDA&#10;BTSgETkVGXj9uBgHE+YCBpoKVAj5jHiMDEF5tIKaS2iADGmCO6Q2rwJMQK/aMMPQwOkD7zXFGj2G&#10;ttJYmZIkAgaohJB60MEfzwRANDglk2mKnpcKBjqBPpurSrAd3Uif4znhMDU32fxFcHKSbeS5ShdN&#10;u1aMWyrJAJUMwElQXUGdVPt+3B9V8qD4acE8nFk+ByysoxbuZmcVNTAlQAKiRInLpgMJBj+1cGdd&#10;e6X4nrd/0boeBcXSyzcMQTEL/wCl0PXCO2IJg/188Rq6zt+Zgsz3QzhYkSDJLDNZtiMsvDzwSqwI&#10;8PHCTExDTXuvJy/ftijMCQpDLpJVAV0qQTAzz8PiRgEHUAa1H3TisbSTayJFjcMNq+gkMwDEhRDW&#10;9NBBgyOkA/fgmoYH9qYIBdnJDArcEAMAVtBXIPdMAGBTyocF4fH7vsGAesKzW3KkOWUkiGUAwdQ1&#10;EwTGQnr5YruY5PZcRx+75Tktwm02WysXb+5v3WFtLdu0JLEmhp54nq1Nbtxr19Pm639EPpF73+tn&#10;1H9o/Sz6ccDuPcPvb3py+14fgOK2aXbt69uN7cCteuwPyrVtZe+5EBQZyx8hf3DfWlfq1ytqxt/1&#10;Ke0OI3jpxvFXGa3t+Xv2W0nkeQttGu3qn00iDjfjlznV8h4vHPHri/xf0qv+KT/jX9s/8dv0cbhD&#10;c47nfrX742W15D6n+/re3ttvNtfu2g6+1+BvEFre125Ygwat3GSaeReV5g7nesgl3VitwEkKxFEQ&#10;oPlVRARRQCmeO/TiFuX154/jl2+1SmhY1KtJAI1OS2ZZjUk9cR7e4TaWG3DqpuNADQQSdUAK58KQ&#10;fDAnCQ9o3nFpZCgnUFbVIimr+INcUd3f7jc3WuXbnpwraAHPcoag8j5YIn29tatILdtBEisRWPPp&#10;hBXd71fSsq9wR3u/yCFkhmIpPTALPpWDqdgpM6R/mrkFU1rip3G3ayjoLv5gMMwgmVj5myBp9gwD&#10;6PrOrSYyHwiKDFOBY/KN82FglULMQ3pj5DAzE1rmMA/LV0Bq1IFBXw/lir3u32V5R6LW0kMzkLGq&#10;DqVENCAM/M9calsLMnVLgyQT5E0y69MU3r7LZKzXxZdgAS1u0EbKqm4epGZGQ8MXFrPE6nQGY5mk&#10;9fGknGQ5j3bwum6tuyt+8pVjcZ2KshNbYGfdGfl4Ys1xcuV8mkthaoRmxjyP8ccc5j3SCGO2tpt9&#10;XYFt9hasaiIp165DFcd/J144OY417i9xPdUhm9U6WRnuNBQTJDHM1yjpiyXa4jyeTyZmAxyLkeU2&#10;+jcWb1p7aOj3GYgvaCsdJ9SZ+akRjvjDzXaTqGOY81et+kblkrtwxAs3LLF7TWlArcXMExmfhiuO&#10;+3qGOe7jk3uX3C6b6QbZdD+a9ZYhSRkevliuUsszAxDTlO+7KC6VNxRrJBBICoAuRIGZHTG5pmZQ&#10;MVVy48OqtNoW/TBJCM8NqfUtPlyAGeNdmp8gxCe+hD3rnqEoXS3bWg1shAp4KKknHPWZuHO+Tt4v&#10;NDFWb924GsoVItixbBIhVul5uNJNCFpjpdZJmOW212xkMSApl3W4xu2212nYLFx2oFC9QM8Zm9tx&#10;UDDVrb7kKqx+ZdusXSCTCjUWLk9evlje1xMoGJnp27JJuC27ELG1tmqAU73FAD4iuOOaoYUpZ7mo&#10;kFbhhgpgKCtPSGcDzPhngS45DHu79hfuR+N+s/Ge2d25u8B7ys7v2/ylm835H6bdWSlvUjUkPpjx&#10;xy8/5LeuHzP23ft8009Noqeda7b4nf7nbidzs9vd3u3HU3dohvqg/wDS0lPtxzX/AJBf2s8l9IPq&#10;ByO/2myLcbvbr77bXrSMyPtLzl1IilPLyPUYvt/Prvq8f3j2N02vk0nFRfbHuPj/AHXwmy5zjLvq&#10;bbdoZX8di/bPp7jb3B/mRwQcfMhTpJV166SKxIp/dj2vgZ8Ggw8O1iDAArAPlH9hgBiftb2lpMQT&#10;mBmfCDX4Yl6Na2S8hj1j+3L6p8l9PfefE81stzdsehu7BdEYhWthtJBymh0/b448+/16W3q+W9h7&#10;jbxeWdvQl0V1KOAysCrKRIKkQQcfqj+lH1K2Xvb2NxXu3ib3/kXdvt3vMrhm1x+dbBWqwZqcfFeT&#10;S67Pufj3nk0m+vSvNvvX2ras8y2w3Fm3e4nkrdx7SOn5dt2BBDBs46AVx7R+k31i3ew3KWtyw3Fg&#10;hLVxLtwsLVahVbPKmMJv45vrivlF++f9hPsv64+zt3tBbu8LzFq63I7Hk+Jt29tu/wBTaBayzbm2&#10;JETX7Mep97t+N9x8M/LcBdt2t/vFLXzbVfUYDK2CKifvxi6zbl59bvpv2bcyer4d/T73X9UP2/8A&#10;1osfSH66bHe8p9N/bNtLPsvk99uri7K3cu993d7+41LhUgKNVInSAIGOI81YvcbvbnG21uDcCz6t&#10;4GXW1aBBuPIrraskzjV1mJJ6PTPq5r7C/TXmOM97+3Nj72ubjZ3+G3O9G14q9b02ru93TTa2tkIA&#10;fyU0gIooAINTOKNd2y2vWvbVzbS3rS1NbkHuV5+IgfacY7e3mVqTHR1C7w1t9yNjseVtDcvvP0t3&#10;elBG0UoHW5ZIgfMve8maha1xK4xd1yPq7jdo2zVgvoo9AtrWSVUx0OY6V65a2tmMJdsdFJ7r3PF+&#10;102nGcGbfO3bd25+uu2CXu3t0tlRavXCtTqAAUT3GAaCqbti5ye4HE8ahs7a0UG43RchbwLBitpu&#10;oBzY1Jxr5HTmkbPk7Xs/i7nvX3feXectuVvnY8NbsKbmxui09u0b1iARcZY02xRBWROLPe7mxwZT&#10;Yccm3v8AI32NkXE7l24CAFyRIkSaD+eWNZnWVJ9VzWR9ucZyX1JS97i92PyfG+0tjZHJfpN0FS9y&#10;jPe9VbDgkMbZASWNIEUAgv8A6TY8FsrV1p3XKboNeC3HLa7pXWly4x6ecwMh441xkzduIqV5v3J9&#10;Tfcu+2FlLXD+yOBfbcedzYtencXZJcFvcbXb2kjTqiNEFiDJ8BnLO03Nzkv9z5Z3vXmCKtsEqlpT&#10;OmzarTV4ipjpng10jru95bitn7XHtP2Sm12e22zXvV3JtK97c3SFS9vt6RCubeRDEhaUJoJws3N/&#10;e9G7p21qWKqD2KkQjOFzMfh8PvxLcXnoqhbktr7b2K7/AGk8nvNKevedYv3twSXvLZd5hFYz6gmv&#10;ie3B/qDYs/7ds9oND3Sl26JF1reoUV6R59IyxZbjlnt+Jg8Vb33JW/dnPc1ct3tpsf1e14x+7Y7f&#10;cC0zA3bZJLSDqCjuLVNaCYm8t8UrpcW2b7rK2bkaLSkydYoajI5k+WJrJM4LLaz+99s7n3vetXdt&#10;e3G34nbXCt3kLIKbndXtAtI+2fuUEHtIgqFJg6u4ZrmOU9Frd6+Vbc3f9BLZDT2kIbgjP+3TFlt5&#10;q4w657H9prcsX9jxiXNrxW0Yrub271pTWDdt2GJllzmv4pB64r9hr24PLb29oZ0Ny1aIjVcJKjUD&#10;Qnxj4DxxVaL3D6XJN/7CfDbEXrFm7b2+63KyfRtKA5YlKqKQmqg60zuLFk7lm3TXBatVe88gJ3VR&#10;EBiARIk0iuOebpxeRj+T3y8LZtcNb2/6ze3CLGz2xtlrx9OfUvbg2vnIuaSFFZpliXf5Ft5bfb7e&#10;09jirKaXuwVO40j/AE7bUhT+I9fux0THrVBxXtWxwe7s8ny+4t8j7z3d8XbO1dtdnjRdcfnX0gzc&#10;Uf6Sk9h6xJxl99vr24P6Hjrap6ZOq4CO0IO0KaDUQMwYX44K6/wnA7Tjw3M+4dw24G6C+ntmRglw&#10;3rmt7jgS2mSBoILPHgAMJ4Nre3cE23hXZyxmtw1OokSxY5Tn90gj37bv8ntnt29xaRr6LYSwmgRY&#10;pYm0FI0Iqg6tJ7Z+3Gp3NxNqjb7cd7rdnb7doLMwBigzPnkMQct4uze5O8vt3jNdi0+yI5HkrStp&#10;tW2dUcL/AO4xIHYCGeC0xiz4lOU9wsm55ApttnaFFZlS3pUmYQivkT1xWcydGD977/2Z9KNre4j2&#10;xYv8p7g5FzcNy0j7ndtcuAVe+G7RqAlAAADPjidzG+22ztnYcWEtaUVr155DNbAq13/LWigVOBJn&#10;ms59OvbHPc7uV92e+rt7eXL+6upsuMtd9na3Q4FqztQKXAFOp3btXIY5fu+Q3u/uNtdtdd5dRfui&#10;A5VKFS2Wkf5R4Z4NPYPD+3OD9v7W3yO+2diwlm1cOy2xlrNprvct8IQYukhpukE1AEDG82V3Y8Zs&#10;gTa9bdMoOozq1rB1uPw1yODNma87e5+O9ye7/cPpLvk2PCWrp/UWUrZuWnLL6Nm6s61KT6i17qHF&#10;5sOdv7m21u9e9K5RginTkdIA86/NifTOam0k5cx91fTDjeI3drd8dxSbzZvO3u7i6pvMblz893dY&#10;n0wQPy8o+43XHtc3Wr1rhUIt0NLUVNUf6gqxyyxN9rrixm3E4c3927bZ+312/wCh2du+9y9sXQCy&#10;tz1N1oLdm1YgW1Q6gS1IgjOMaJb426lNuWu3OxQVqQqjSXBbKDn1+GONznnq59bmuL7jhG57cpue&#10;dsptNgf1dw7ZhFv9Q94Nb295LPc4KjSpBAU0gzIUly27fnt614BhBAA9RxAmMjHj8cQwgbji+S22&#10;1a1wlpeI4obuzuAUZmna7dmZ7VnWSRba5QgZQwGeJPprd26mNR0OJMdgAgCRUwKUxePgiitb+/w3&#10;uHcWl3FmxbfdbNlsoGZ97fJFy9csDcMQhuMwuDV8tJEUxT7g29q4KMXvu4FsrMqoWoRDSfCM/sGN&#10;6y7TtvRvW29XVuDG+5+zcTd2V2XGbfaPc3ll2m1cuNuJDX9yO/SBAaflIoCpxnuQ2lu4wZ3OoCto&#10;nS6kg3Jc5H4DHbq3nDsntDn99tLN21tdoVsXSwXeqhu7W6tu4NqLe0cjVbiq+oWmAJ8RAFkaItKq&#10;o667zIq/mEAgNpyDDqajEObWpPKo27J3t+9d3O3utt+OS7du/kSy3b1o3mk3LcyUnvORphra2r90&#10;FbNl7SoA4+b8AhmU55QSeuMabW5yZuU/nN7xWwNncb/eWd4983NuSpSq3nF23YvWzCP3yFAyJJDZ&#10;Yvtla9K2bCrruXag24AYg6lug/hkUI8catsmYl+LkfuXkByG5/3S6/6fZ8ehHo3vVa5ae4NF/ZXL&#10;YEXArAMhNSCR4YZ5QG1bbZbdi+4vwl+8CYsiKXGJplIxJdtpnW4JfVcexns7/d2fdHMWm23F8UGu&#10;cVsmsWZ5C4Hg2NDEGdYFyepNMZC4m19WxsU0EnUl0g9in020u3mSA32Ydt55bz6vQG233NHY8h7m&#10;v+useluNirqf1Fy2N3aa9btOBktsshJEGT0GP//R+hRmaiCFJAgECKSa4+vv0k/aNlVU2ibm2e+t&#10;y4GBs3VDd2lBnBmNIFDJyIOEnoDnUiantmY6fDAS0bTfuaR6gaAwQABCW7PUDFTEUZgZMGZ6o8as&#10;ZpIM9x8poDgLNbitpVhaFy2Swe4vpsbb9UW4ssyxIPhAExhorNcqwCD50GAsrdwtKqrupVHZbgAA&#10;TSwUs0zJETXtABiuBSAQD2nIyI60GAVF1i6O5RLqhFdRbDi2ADrNyCNMyJK5V88NMINZ1EnMeVYj&#10;wwE1HNwEK0+lJQK7L3q8aSW/DI+fwiKYBk0+aCDQnoIkfZn8cA/bhSrgG3aYOCbnaza5dtRipY5E&#10;1nOMJEfNTOI8YpWmAl+pMojXAIWGZlDW9cEK5NAY6AkiQM8F1mnUHOkUnALUMXAAuEShtwE06Hlo&#10;U9QvynxMxgpHnFYByHj8PswD9tWZmMDSdDUh6DsDjTEQcqkk5UwnOZ+0TAyp/jgHkIQpMDRp+W2P&#10;VEmCz6hQMfkgUBM4RmQAZJEwc4mammAkW2V3e6exQNDC2oOhkEm2qEmNJgSM6HxwRzEeAzMGSa6T&#10;4+GAlWiInSDNwaRQ2rh0yhZBOtTJUgAEHrFMAgnTFZPiJB8a4BatCsxOlWsgWzIXWSpYWl0wdPUj&#10;xqMjhOrPoaf5gI6is+VcA8EZggcoQrP8ukvrKBUBIESo1RqFZplghQdPODMSImvwOAVel7oCC5qD&#10;2xF06UYH5fTI6mBA1ZdRhElajqRFdXzUmvX4YCeCtw+mzO5tFzcVF9NVdATpHpSQKz3EZThIMxn3&#10;SKSFAmtcA96ZCtouBBausbkojITpgWzbP+Y1ZhMCOuCBFQASMmgxFRNcAty9yCrC3cVAylrQuBvx&#10;EKDAbSe6v9ZwGk906R1EwVBEZfwxz8nRYRb9OihPUPy2mILh2tuHYrcMBiaxbWf4HCBWmogTAqa0&#10;zBB6dadcc1SrrH5/SUuoLMGhNIaQAyxkQDVaeInCTExMiaVp5SRlScWWesQtZKtqQKxCs4gKdLrr&#10;IGolTFDXxihwVfP8OXWkggCB4Yl+QeNsM2rsd7aMx9ShAa4AxV2lpYSI64TnX7I/tXBUu3I1yGb1&#10;FBe7qgSxJJ8NNKx9owUaphfDyPmCTE4B9rhtoGZ1CCRcYEvblnkemkEocjMZ+E4BESDlNAZ8cicA&#10;9JZkuA6nIYXrlpQCqsIDkGCB5DxmcJg9wYkkDM5UNBJ8zgHvTt6Ve0sN6kFPRU35de57igdsEUE9&#10;fHBEiCTSgzoc4gTgJFtAt2yiA3C7hVCWywa5NLjBQASpnUBnIwmACZpJFesiJiB1wCwWKrTUxN1S&#10;FItgo4Ol3YmnUhRQeOEnTkCCviJNAYkzESfD7cA6FaAIc3DDqjQpYkT26BUhOjCYgZYUJqNWUE+I&#10;p0NPtwAKEEXNKgQ2lSdC6dOsPcWpJGVQImDWMJ0gzpgwSNQPUCMvjgFG8F+dmQ3LAuC0UJQ27tzS&#10;EUGsZjOvXxwQBkKxpA1H8MTFQfPEWcn4BRnSSzMTbShdpXUApNZKyZOXxpgyINCImYGWVTP85wax&#10;glGBtnVZZZBCu7gXSaqEYg9pqQpgfdgiQQajOlIYkihUGsdMRUhUcMrJbuQzB1GqbRKvDK7kxJNT&#10;QRWDXBEEwWCgGfw5kGRqOfngHgQGcWi8goZF3WoRwwc2fEZKaTFcNViR1U5BaCJFR8MESkA1urFQ&#10;RcVlJYstxl7H0pnK5QDBmuWCEFNUzEQftoW+OWKdSnNwXmQW3QNIZdYr2guigzJAkrTpWcG1AQqm&#10;RFRUkkzMD4jEUu0xKy+n81nIXUxQ+kmkW7lxhEmInz8sNtU1oJgkGpM0An+JyxcXGUSrbBVhWS46&#10;KLtuxMQFI1s9IJE/KRJoQcMuADGqZkisUUTE/Z/bp11+vpMYWcpVty2o6dASaQWALiCWWsQaSPvr&#10;VJiYJNWYExlAyGdaY6tHV1sAZVwERVl9XzElSVWG0gTT7ThoiNREx1GQrWmeAlW3JRAy22chmtsR&#10;JUgEmRQGa/NgEVY1qRpE1kiY0tWvn9mAXaZbgthWnQDqBIYUXR6zHrBMSDGQ6YSVrALRnMgj4A/3&#10;4Bxb2pZ1WiUAU23DeoW1E62XI1mSPt8cIOZIoaxSSepJX/HASlJ9PQxRw0XLjKVW0uelLdw/iH4g&#10;RllOCoSBTUBJoKBR8xHT75wCgDbR5RfT7SpNxgyvfYGUgSQalqQfjhtpZSRQGuoZTIAUr0+OAm2Q&#10;tm9VgwTsa0auqBC/qamo2awDXp0GAGVprVc60oCBHTE5yg7ti7YW22hSr6mUKrSC7i9cZ16Gog1q&#10;KUJwzmYBZRWAM6GiyOnxxVWNsuP9ZvVZipe4VElhbnV3Ad8x8o88ImB41Mz4xlX+MDASdJZ5YQGV&#10;WAhQYLTrIWaSsDuAmZGCnVCkEjKsSCDEEZ4AxaFt9SOiFmJAAZUMrqZxMgCKUFJFMIPaQwIECZPU&#10;xQifAHATVUXUNt0hNUNbBbRbWBCuy0EkA0k5DCRI1UYAmOstQnuOXwwEiNQtyqEwC8ghUaRBS34Q&#10;Cp+7rhowB1Yx0lqkRgJqyXB/KRlJNtZAMqdbfL0HlUjp4g5rHiCJJBIPVpJg0jAKRWXVrZmQawpU&#10;KLaMvcfTKiGBma1iPE4SSsTIBI7QCaLnogfZgHlW7qAMm2HVjcuBdLMVCpdZ1ygVWB5eeEwYADVK&#10;rChT3GZBE+U/4YB4EBnYW9Wm47G4X0+mSIgzP9IywQGogVmgJFQAJGqTmDgDuP6Ylni3NwlCWVn1&#10;wq2goqMpoQKyBTBECATFNXyiJAFBJyMxA6YHB3UZZLbMBcS2qknUFfVLOUGYAkSM5k4FOsDUNRpM&#10;TKsTPnmBgAHIJK64QsgEgElIK0Ug6a5+GCJmYIABMDTpJhpBg5eOASVAQAiTqUswZipJXuW3lJBI&#10;CkkCaZ4IrUhdJETIJMls6ZZ/wwD9u7rt2nI0sXKBGoulZEtADBTWsGevTCSxJn8JIFR3BR0IGAVo&#10;A1ImksA2kI3Y+4JPcPUqSRkBWI+GBDgT1P4ZgkzSPtwA1WVBJVQlsKzXYJW2okuWIMmhI7R1gxGF&#10;CMyoIypICt0UinxwDT95XQzqWFm5Om05azqkPrY5mQFOZ65YQGFDQ0FZqwBBWT9uUYCSqswuKoJW&#10;GPpqJ0uUqwRhGYkk5UwJBJEQKwxBEmIBg5YGQjSqvq7mZFKhgSrM0sGuD5lpST1woCJaBUdaEhhT&#10;4ffgeuSSdagTrW3qbTB1BkrCTUgnORlIqDhpoIEwTWSZmcqx1rkMBJsoFNzSDbXsATVNQdWm2RQD&#10;oSxgwAAMJVpIzC6akRAAMUJzr0wD9xYmdMl/kuAhizgXGBKiQDQknLCTGoEGYgnIg9SYMfAfwwDo&#10;V1RlJVQwIaQwg1VR2zBoTWAcjghQSCIMsRNSJifCJwDjLqZkYF2VvRQhVMAiQrRUyMsqxGEgiSAa&#10;wStDDKh7vsHnTyxz8vSJTgDK4VkbQUAulrlUa4e0BUGmSKmO7MZ4QYILQBFFmRqzJy6fD7McEls6&#10;JwRkcJm1WcEowSAIGoZZVDE9fIYBUBdQE+cnr1+PgMVe7YFYNcKFkClhpVCEkrBcWmrCr1mJzw24&#10;iIoKDoBkRWcHTW2zlIsdzNqZS7SwOpzVmCkgA0FTAyiuEHSJbLxAEmp6/wB+LeWj51t2zbeCwESg&#10;UAQVEwBMUSP4Rhsicz5TQE9I+3xwD6M66WHhqYKH7SF1FhQtTohpQ54NiuTah8sZCfEkda5ycAEV&#10;+1V9MtLzb1NnMjvigAFIiDhqCunvXo0gZSaKDP8AbrgJBIuayLTUBslGaIUQxY9IFJUj5jTBlvlk&#10;0E/hUmrdD/djXft8Q7bDAsQERyVAEuKKsgkCtJJr9lThBMVJJMy2Y1RSBPWuE22yh+AS2nQoKhQS&#10;Q4tFjV5SpVo/EtCc8EBpBA86AMa5LJzqM8dg+xLN+B10q0swBe2RLVqAZIiP+ggk/wCaFqImuRWD&#10;gE6gFaBp1XCwIYBQuudUr559MJPgIkgHvBPlpP8AhgHRpAUsSVa61bVxVZNIBVgyggUBkNUk4a0G&#10;RqkiF7tVJU9wM5iesYCUt0ANoqx16E9Pu03B+Uy0zGRE+JnCZZQRIIdgQoIE6T3D+8nALIUnUoI0&#10;qQxcntDdojV/ADM9cJnuhSQ1GUiYgUlvPynpXAPhO0MwAUdrqYqWM6A2UER3GBWk4TOcgVNayKMK&#10;kCM5OMbWzaQAg0Qse0hgrL3gkfmCTNFgTHxAzwiDRpDjIRWZ/Cw8vLGxIhAGttbNt20yWaFgGJtP&#10;WQc5Jz6VwMic6CBmK5x9oynxxApQWTuMprmVjUBIQSOmZJK06HCCM5MEHuFDnWDP31wkxMQPAkQq&#10;kaEHYQHVmCk6GtspIhqUWoArngVaJJABOUZGhkHFCwRbSQe5lEn03uDWqhk0sBWQRIMjPrTCCIkg&#10;H5l05wROQII+3ASRq7CxTSVJuSwVtegEs6QZGQg5Z4Q2Un/uB00KkiBKmn8MA6p1BgEnUECBpNu5&#10;DZ6wJHSRPlgAxHxBJzB8VJWBngDdGMt2H57bEF0csMtKv80RpFfHBSe5STq0wwWhme0kfyOAcC1V&#10;4Bh/y9cQRp0spIpOeoTUGRlhJmkM0MwiKgmYju8OuWAUssJZbLaVGogEaV0zAy+YEkCtM/DDb6YF&#10;fmDAHVBLZgADx8zgH01nqIFxWCaWbTMCXY+HSPtwmCPxRIGZCnLtUxQ5RGAeBBNE1qpZiVGoRMFw&#10;HgjxmMG4Df5gTJ0k1OkSZBOfQCfvwB2nKsBqDgRNxNTKNcgaCOkZsa1w25kFgWNdBBk51IrXxwCr&#10;JM6ewAoLi6AACfl0yaCQRE0mmeDIlgGoV0ilAIppB6kxIp0OAAaA2gAW2LE6gRUnVrZekCevXCFK&#10;sRBBaOmZJJzahjpgHnVkDKQyJJlWjsCAMWAykUzOET2hQZGY7Tp7uhUZeEGa4BwglwxgELpKowV2&#10;a2ILV+aAchEjI1wQkVJ7izdqggafA6cvI4BbjUSaFFRRrLBmkgjVbNz45TPWMsHWoBpMmDIrSK/z&#10;zwB1IZ2GkwiLrUKWI7hoOc+AYxgoJklgYPXoSD1/jgAYBVQsawQAGqyq46AZ9BBp0nBNQVUxkADk&#10;TXSAPEVywCrcljoZNWYNwVFsPpDliZp98VwVWUSJBgastJihkZUpgF1DdtwqzS2iNRuDUYAmkmdQ&#10;mvSMEIMCCwkGWkHTlH3U/sMAD2kzc0kq34T6esAEsDOWRI8QRhTaS7jtBAALRIIYwIXp4YBtTc0W&#10;e7XJYAdysHTqWFTNSTQQI64KsgRABJGQbKhy+0DAL1ak1qys2ggMdUUeANNYHic6x5YSYApq00Pc&#10;PFZMzn8MApVgaGKkmYCyRKmFYqtAMmJ6+QwcKMwADJLV+NT4zkMACWZxEuwOgW2ZQvhrWfwxkTXx&#10;wkxESNMSIOmdR64B8BlLSkFn7iRMGBqgnzyOZ8ZwSnxBJJhSCcx4R18cAVztOpCGFurJCkBjEa2I&#10;y/xwUS0VAYZGdR1d38euAWRpRSCs2zIciViYBJzmAaeVcJIFKfPANMtPUyemAUrVkyQjkgCTOsSQ&#10;hg1IzHlhMA6ipOomKdqyBMx8YplXAOFrg9NSg9NlLSNNx9JhdKuKQBNc6fHDciSQFOoiJnIeM/34&#10;B8EGFIMJqYlYVgWIA0ER2jxIzrGCidZIb5s4oVkEaZ6VpFfEYBYI7FBQAKZRCQxBBDC44E0IzP2G&#10;DgpGUAZwZplDCfgRiBwhwAzNJGcrppqo4Vc/7Z4TAI6Z1H4tI+UCa9KnC8TgPEkm5QnSBDSo/MNG&#10;LE0opPWJ+EYEmlaRQECB1p1nwriS23oGlQICIEyAW1EmKKxmMv6VwmW+Zu49KHUpAiXitf7HGg9A&#10;YwO0AyQStZ7otmJpMeNcJBUrDSCKmVzEwYJM+fhgDIIIYFWUgySwIBAp08DTwoOmBHzGISXWdMAv&#10;HWK/H/pgFBiDaQz6oCGrMzi3rgmIjUZoThJBNSAC0nRqqB4qD45VNMAta6SHMIoXWFLerpORPitT&#10;QDAAXTM1Mp49xgEiD5RgFku1wmDpIRypUqQBVO4wNJmaZeeE9a5MQQQSKpQikH44BZHYtCCuoEEB&#10;jpuAMGJPgMh5VnBwAVOdaESPlHzHrGU4Ai4IcBo1JDKF1Sz9otrMVo0A0H8cEJMt841alHyoOhVq&#10;gz9uAV/lBRbTFVDNJuOWAEBBUVAp55jCJoTIZlDH5pzyyIyP8jgF6VVwNIVDpg6e0aVyBNDORPwA&#10;8MHQRGpjGa5MIqQCfDzzwBCYYvpCloCuTrQagF1Gp0zByyOCB1AmDMLOS6pWdIk5gZ/ZgDclCsFW&#10;U6iASzlIeNb6QKEyFFT1iMEZLaikgGIDH8Qp3CoBnPwBwCxOhlFxidIdSV0/LcPfpypEQAJMYUYY&#10;GBKrMASVUz1+3qfDAI7lOmQrMYZ6guMxAGRg5DrTLCRMxIOmIqpGkww1UjqYPhgD1DQD6ZBkmQro&#10;ZAZWKNM0iSPPCCuc1UA1QCTFYXy8f8cA8rGAwmSUYK5AUKwI7l8TXP7cJgmpBLATIgEBTUz4eFcA&#10;4z6SRNsKpCsGYxJEhSqjMzl9vTAAkSDIAIIGtQSOqsOgyMjAAmhU01FYY6DSNJUqfH5hB88EBDKD&#10;lUE6aDoAgz+wR/HAOEzbfSc5ZVV/nP8A3t06+WDrpE0ma59onSGINBlgCyYqoJIAEEEDW0FyogzI&#10;mYwAGYFoInSBJNMwSZNa4BGpUIGotGpi0W9TTWgrApEDODAwJKlDqkiQsGM4JYHympjLACTcDrpZ&#10;UKq7alDIokqs9ZYZeOC1GIKtMkgUViwpEjoZFaHwwBsq6mYMmkDSwowIPetWHzCZIEwcKzMVJqMi&#10;encYNY8ZwCe06u6fkLHVQEHt+UAZxEfbgiAYVZU1+SBANGUVNaUGWAXqjvYTp0g65JLDIk0IABzN&#10;cEoMQaAiTNKHwOABcSDKuJ7ShMljEEpEwZ8j9+OxfS6yrcghGZdCSO9KkHzJPjjO0zZ+Ll5fy38H&#10;gf8AfTyn6P6a88bkCzb4rf8ApqStu6wWwQWOumkCsmo+2Me7dmAu3sgg0RM/DSMNuJmPjY/nu/U3&#10;cXd37490X7roHv8AL8g7KqQj3DuiEYTMjOWMRTEmYAk1rIAMGtIP9MMd2sGKtWvVuXdGgBZ9O6xC&#10;N2AG5ajrkZY0JywYg/3kGlcTmWchvc2tJXUqw+lFIKhnZZPqaRmRUTSMjnhNCQJiJmCJjL+ONiaL&#10;Q9JTbCwVgAhhLTqXXOdPPDs0gxBjLIg1EAYzPhRUXLKiSxQrqdWRtWpdFGAcjrExhBEVEmhkZ5Z0&#10;+/C/TrwJSL6mtWGhBdBkgdxFB3iJEEUjzwRefBc8xHwAGNB5dlbBLdt0QHbubQDqgsA8ZDpmemG5&#10;Mnzy8PsOJZL1FibS+gTFoG2WcqS4ZbcSvqJ+EdfuGA8UzMdcx9vngFbG36l1vVAYvRpXuKLDWroP&#10;4QfCf44NXIgeZ+NfA4TnjoE7zZBHe4B3KKOkQHGVtZnLIHx+2XNVZzj7xHkMY+s4VVzbgaVCgkr6&#10;oI06GYwDJoRERTx+3BmAATQFjFTPkIxvEzkHab1FQdhhNLFNItgTBagoaUHjiO3zH44luMfiNNtL&#10;M7XsC6mU+mSwWVNQGEeMkdc5HXCwAaxSetIEZ/yxoVt38q536Q7IYYMNJdmiBMxWRUxNRlQjQUET&#10;4+HSQcBK2SpfZEYBSgUq2qjgwGIMEAhpEVnMVwjExkWly2LHebaqoSG0orI9wifUIGYFPhUnClIm&#10;DEGn9c8UVm52puE3SwZ/TZlkm3AaPxV1KPj8MG5kz8a/xxm5ktEbj0b1WAdW1KWFuWZoK0mB1JmR&#10;kMIxYLrZ3GAIN1R6cgOqwiSNJtzHzBiJJpgYoRdkXFVWC3Czi2JUaCtDKmfm6if4YMGKjAHd2vq+&#10;mSbagyAxMu4LAkhVoCaDBYCz2zFLSQQYpqUsU16B3DUKgUgfbgYmIIrped7LhVSIDFYLXEMFjciI&#10;AgnqMCnhidmofubVbluZUqt0OQCWQBckUEZHpTzzwc/340IN6xNy6vpgo9rUFKgWlodWm41B0znp&#10;gaj44mYK9dnqUamify+5PlissPw6gJy6TWcCf7Z4ZgkbbaIVuLdlktqzEG2ykoTpBC50M0nxNcFh&#10;ZL1E0W/Re3aRe4q1wFxLOSakMBnXLP7cAnE2tk4CTZtL6YY2gbjgqNQVkJOSAANFIHUnLDi1WBIP&#10;jl54uOcih3tmNwzlrSoLia5ZSzIG9NWVTHdUEVnrhqIYjKhp1mc8Ua+2XO2GlEdTpALMNBtjSpWa&#10;6ZEn7sHNI8a+eAhbnZv6hCMw0sfm7rcMa3QoFQJ+M+WAJmmf34nrgRtzZ07eyk9y3Gkq1K07MjJk&#10;QMuuDBMk/wBq4T1D42lxtoVuIoVUJJJVmbR8sazMAZyPj0wCZM4pnIcda9G2Uty4E3Va4DLqQTAk&#10;ACARSIiBgsBGEvcukFkBfNRmysAI7YmIrOVBIwRmDGeMy5z+IvrAUKVcDt1DKWdlE6iF6R/08FSY&#10;jpjQqTs7R3jXl0sCwKQIAcrMqSAWnyoMJmk5fGmAslskOqiIURbKElSgB1SBQma1GBWcvtkfyxmT&#10;HUOgKjQWHdKhQoqZ1ETFMogjB+eNCHdUg3Vc0ugsAFP5UQVUSZBGdKD44BywD9tZqzawZGhlMknt&#10;kEzHUz08MDAQd6CrlYHzKAHRYWmptLN0BzBrNZwtTQj/ALSfEfx/piZFLuNvdW+phRcNxTFwqym2&#10;asqxAKtnX7cNO6ojO7KiIrO7MQqqoEszMaAAZycZl27czk9cNLx3Gb7muW43i+K2d7kuT5Pc2Njx&#10;3HbDa3t9vt5u91d9LY7Ta7S0Czu7HQiAEkmB448YfV/93Xt72dd3XB+yrNj3DzNhmtbnlLtwrw2z&#10;uhtL2rZTu3DrWi0B643rrteXq09vxnf+5+rP/j3/APab/wB5fVbjeA+q/wC9PnOT+nXtbkLW35Li&#10;Po17aZbfvjktlcRdzt7vunlroZOMttMHbIGukEyUOPnp78/ch9Svct3cXd97w39uy4YLtNld/wBu&#10;2lkmoUW9rBoe0STjtNNfXl2mumv5I/Vh9AP+On9nf7deL2PHfS79v/0/4K7s1Qf7zvOF23Pe4N0V&#10;Glr265vmVvX2dqM3cPLHmXlff/O8luXfdb/fXVCk+q24vP3sJcnU1fGZknG5picL3YvV7f4327w/&#10;F2EscfxnH7O0oCrb22z29lFVKKAttQIEUGQ8MYrk/fG42bM9nkN2GtqylzcdR6hUHTpnMmfHGprn&#10;mpdrlcLs7ZUh7VqGMldC9aEkR/jhG0+pvLudF/kt5t3RQy3V3m5tEKT2hTbcGuY/lXDtqTe9Ee5w&#10;3HuCH2Wzuqx7lubSxcVj/wBwdSMdH9tfuI+pntS9b/8AYf8AfPubZsrW2G3flb+6tkK0Mvo7supH&#10;iIyxL489S7a3rMuL/Un9rf7dPrDsb3HfVH6H/S/3xtb6sLq877K4Hd3mBXTqXdGyLqsMgyvI6HHq&#10;f2L/AMi/1S9uX7Vn3hx3Fe9ePVwLjG0OL5T0Qe5k3NibZI8WUVxi+H4Vzvj8d6TD5A/uS/8AacX/&#10;AI8/rjst7ufYft33P+3v3VfS8dly3075W9vuC2+5de173tTnXu2XSRVLV21ImoJx9Kfo3+7D6Q/W&#10;m3a23Cc2OD9yMNN32zz5TZb43gO9Nndci3eE/LpaT4Y476ba/Jy28W2szPqk9Z1/jH5TP31f8C37&#10;1/2WW+V958H7fsfuE+jHG+tuH9+/TDZbvcc9wfGo+q3e91+yHDbywFSDdv7YXbIMw0Y9KBjMEEGa&#10;/wBj06yMZ68SuL4p7jbwAFoQ/pkHsW3cU6GR6Sjqc1YA5zg5nMwIMgwOsVwxfiErb9NYUh2lRqCw&#10;kiX7D/A4AilSTWD/AG8sUJd2ClmjQCEZdI1AMnfpGZINQfHCuo+/7sQVt6wt2w1xiGAQuxADI/dp&#10;GhAKMIkjqcDqJ+3D1ES+Db2ukAH1EggE3DMx2Oc4oR/U4B6x9mM7WyXHwB7RVW36rXFKuLQOoEIC&#10;0KCdQpMGRg+gPiP641BDuJ+eaujeppW26hpQSTc9XooqRHQYIZ/bjOv5rBKv32t2XFwEB7mlSolT&#10;Ha2oCCvQnUevXA6npiy82Btm1bN1hH03Sx1o6sFfUCxAGRJic8OkyKyKZSZHiSD0xcSCmsWWO5Ft&#10;ZBShYlFTUo1HTmcoiRUVw2czGU0xRoLCMAgZbYMSbbHtIMj1FB6giTJmcKU0IJj7T/AYlkvUVG9t&#10;Wi7BbRDoFZbYVQ0FvxaspMQfOMKUgQTJr8orA+BxNrZOBBvJcOoo1uBbbT6kW9Z0iVW4KExDTFOg&#10;wGIINGEATli4Bbfb6QjW7oulriu2uCzR29zRGcGCcq+WCtiTQSen9jiibyLHVbQ3EWYVlNHtgiAS&#10;R4nIjypFcKBBmJ+2Psyxz3thFXuJT0yoDMJDG3IqRPeWOVcx/TCWjU0+HQxUDzxvW51lFntFb9Ha&#10;bS2osWOpQHuW2UgaWeogAx/XCZETFZ6ny8BGKH2tuiakTRbYMVGnRcKKNQKhxJpMmJ654UjGYyEE&#10;QJj7cBH31tH0XFm54uVGoLpNINZ8o+M4NTWhoBl4ScBH3KMLFoAKGLli7At69sMFkKOlREmpnwwh&#10;jP8Ab+3TAWli1dtoSAVTSuntV7b6aMpGRrPhl97qUANCDmOtKTOM3m4+AoOWvDWVCK0/KwgOHAkg&#10;UgjzH2YBPSM6GPDzjCfmoTsbJuWjeJXVbi4pcamYPncdCCNIrFR/DAWkCaEmvSvkMS8bfiE71HDv&#10;oJJCIxYNrChanU/WQe3rWuFSJkCnh5DPDvk4EOw07XUWUMt5anRqEyrCtTXIfEgDAlP8v8TjP0Ly&#10;FpXVghJ0sxALadNFjQoIrFIrlOFn/TX4/wB+N65szWr+SfjULQf1TsWgMRKQFt0pNt+mqkCknCAc&#10;vDKPKZjGmC0Clg6kIfWUNdMiSeoHQCuojDemjEk9ax0NBP8AhgNKNy1y7Y240w7CQBqJUU9RVHjP&#10;ymI8IwyQM4rlnH2DAbfajXZt2WJQAJcAWSot9JgiYjpWTggsAeJ6jAP7h3ZiUZWWJIftDn5URCIz&#10;FZOVfHAInLzkzlOWWAJ7h29s7i4WOjst0UqpmGY6hSKSwnFhYtae4xP2zUZYO3j1xO6uDe9/dH+4&#10;XDsbL9qEq8E/haTpPiak5YlYOzmD1CmhHiRBMnw/scDBCGgGhBggAVoB/GhmmBgHGbspMGCT0hSP&#10;D+uBiB/arrcZksCJr3QZPaIkzSnTAwFzZZqCCsgSUclK9o1g9IWnXDTiv3fwxRe8e3yT2wBOmoZm&#10;J+WBl/auED4zgLLdKVQQqkEENJ0zM6qjPPLAipPj/TBJrJcwhXuegocjtlNeoHOimY6QBhDkgSM5&#10;/pjO1xrbHHyfmWewYFAhPfcuAsxAWNByVgKM2UEQKHClMgE4voml2zjX1G9wOdUUa5AUyxkDUyjV&#10;kaYGkTMVxW7ptzckJe0OwKwTUGSDBp3B5mmYrXwweC+OztwY3YSNQfS6nXGmSCWos51n+0Ybb5qZ&#10;wI+OI47fmqz2aeptmLiRmfTMl1YEKC2dTAJBjLrhLQazB6nriods2iGZCiuSASrM2ha9wJz8dX3+&#10;WG2MSSwUAZkgADrJPTLBfTK94/Z395ct7Pa7Pcb3c37qW7G221m5uNzfvEwgtWrYYlpIURXwzOPm&#10;9+6v9wFnd8pvvpbw9hrvH7LZnfe5eRF5ktXrjNo2XHqLdSGaprUDGtdLeXt8Hi7J3bP3l/8AAZ/x&#10;MW/2++wuH/eH9U7qXfq/9R+PtbX2H7bfZo7exPa26X1t7u716+JO/wBzbKi4VAFsdok4+a/Me4g1&#10;65c7fybZBVO1fVJ/KVQpjtFABl9uO84mHS3Nfqa4/iRYtaFk6rk6nMtGbkk1JJkknGa2L3N23r3Z&#10;tKjl3WmoBj2hiczMs3WkYIub+m0uhDqYiABWgiYAyHhh3lt96q2tvtrZuFmRFVQ2qSY1kL16mtPC&#10;uAb2tk2y7uYPzHVEafmiTAgZY1Gw9tW9tYtX9/c9O0ttb12+wJOpu4Wlt07iKx064NTX1vEU265n&#10;1Lj7fZL695nNu3bEKO0d11jU6Qc8VvM84txV2PGWn2u3TVRERDdAEK166oBJY/wwS89Evj+MdP8A&#10;yN5cG43LwSxdiiVkraUmABjk/M75Ntba3f3UsXJCW7zNcJYwWuKKgDKpmIxZ1ZtknLRWkk9qR8Vg&#10;eNDjme85i6DeS3cuJcR1IZZvH0iTp1Eme7MdBjo52yc3hMCgRQTEYqdx7wu7ftey91rl9bVo6ofU&#10;hA9FDMzNSQehwZvk1nzHpXw/sa5YyfN+67r7i85GhVtrZuhrmpGlg7tHQiisRiud8lz9IAAZDGHu&#10;8vY3fqrevLZ0W2CenbIN0utLdtgZ8pFOmI5Z+I8c/wCa3rW3H/kFE9NAUKAsqmkM0RqiYkf1wcPJ&#10;tccXIY4xz3LDTuE215LgtM2trkKHI/CAZJAoCcpyx311useXe2TMDHKd9yu9ki8UcsDc3Vi1cZpU&#10;nTatqWzNZNIGNdXDbf4hjG8hvGuyba3Nkx7UGptIQMNIVTIYsZr5GuK5b2fm2DGT3DPae4wK22TL&#10;c26xD1LKvU9cdddZdc4efv2/y8BiGdyruHuMAQTct3AdUprPq5fCBIyBxezUu8tzgMJO4uej6jG2&#10;qNr9BG+ZVZwTebOijp4453bacHfsGK3clbhJ9RmthwpCQXa40BVX41J+7HSaycxna5uQw5ZBDXNK&#10;EqzlmMiQ2QW2vVo6Yt6VJwGJ5va7/pba0m2tBxbqpa4dICNquHpmRjjr+aNazO0gYd3Ny76zMqi3&#10;aLhLaLmVkS7NmTnTHXf8rv2afAMNGzqBopWOgZn1E9wPn5Y4r2a/AMOpZshbdz1nRlJHcpFG8dMd&#10;ftwky5+TXWTiBj0l+1/c77ifqv7M3+0hkXndk5uK2rSv6lZbORSdU4x5PyX5Pd7G7fraWc03eti7&#10;au2mErctvbZf8wdSpBn44/TH+739r1v9xH0L2nLcVtbG4918Lwibqxb9MG7vds+1F17ZP/aKk16Y&#10;+O8Pk/S3kvq+w+48WnuNL49uHy6+hH7juL+nv1396fRX3duTx/Be4vc29/8AYV5LdXAux4/nV3Lb&#10;Z+Nu3mJCrumAFsEgavLH4v8A6sew997B93crwu+sXLD7beX7BS6pV0uJd0spWkQQYx8z49u/XL6H&#10;7vwXw+Wz5vqTjmSHVJ11oYJNQDBp/LHR5Zn1DExMpzOYiOn4qHBQxrOA37bfdW31ZspMEfMoEQfP&#10;GO2SYejx7dtl/iGPuB+w76/Ls7Y9k8tvI2280jbm7dKqrg5dxgasp6Y8PuPHzl9r+2e6zp+nt/BR&#10;87xNrldqAUB3G3LXNs8SyOVghfjj7N+1+SBNq9s7guK+kHTDdrNMqFJpAkGPtx4Npc/U+alzy8/e&#10;7+KR7b2N/aZTbV2Utq0sUGTMa/NkMepvY/vbk+A3G19S67WVupc9NiWDCgYaRlPh1xE21m0xXzY/&#10;ch+3H2T9Z/bfuTit5sbCbnkeJ3HHHfWrSLf2rXQxs3LW4KyHU0VhUeGPSm+4/Y+7+O3fuLjLafqb&#10;W3adsAGe5cA1lZzJJyGJc3jo88v6Vnj2fFv2P9QvdX7S/fHsf9u31J3u85D2/wC4Oa0cR7zvA2tt&#10;sNotwWrSbkkemipbIV3ABJNBJJxxmwu4t7Q7jkbB2dnbXS9xHALXV9Qj0kZomoqV+yTiYlv4O/GO&#10;OX1Z5Lc8ZuuZHFe1eQHP8jzGxG32d7bXQLGzvfplf9Zft2pCSjAqGpQSQM1JvrHJXbdy436XZxG3&#10;s3CFY2QNK3bxWoBNIH9cWyXquCL/AAHI+0dhubG0tf7tzx0NyfI7ZGuIm9cEvttmLkrKCrXCYB7v&#10;BcQtxy91rT8VxpQ7hLsX93aQBBZJ0qA6yJIkTNAMUxzmrri/Y20XkbHvX3Wu4t8e3HauP4TfXy7/&#10;AKxO+7duWrkHSHUMo0EsW8wAj1OG4C0Ltxv1vKXHuObQYv6VxhVnf7jJ8sZ1/LFubwcbb++/qTvn&#10;4/bWF9ve0Nvb21u3vCi2zyO2ttXb7eyngJAAyBJMmoktqO3s8lyt2LR1JatMe9p7tFtOiiAf7Ri2&#10;S9T8EK29m3yXIez/AGZs0G8tLb3G93iBn21kA6RuN1eB7rzkuMxEaRkWxZWVN29trxIezd/1LjSB&#10;ZtEw9pB4kR3Qftwkk6M2THDK8leTZ8bzOxtK9rktgQNttbBt3LnI7n0i213O7LQQFfURbDBSPADD&#10;G4u2ru8K7S0x0awEGaxBa5dPjn21J/lbJeKs6ZTuJ2m82fAi/wA/u7SXL7I1y+8Kl0aytrbbIHON&#10;SrrgIojLMnfNrjSbdm5+o3m70XILUtH/ADkmgEEEKf54dDm/gTxQ5D3dp3nIbFuJ4LhvV26ypF/f&#10;KIJ25VTVpV1NwSDQUSZzrWvRuXbt2/8ArN9fYlLU/IEaGYA/hmczQ5YdGnUrO+O+sbPb7bYpwvt3&#10;Y2ofcsqhrzXl021OmoaCKAQw+Yxmra8RYXdnf7m6t1riILSxqRI7nRQ3Q1r1rHXHPa4mMcHPoRyv&#10;vDfXOJHAcZs7+yFm9dO6vytm5cNw+nbvXXWgZe2mSyC1YGK7f2bt/e3brp/4Gwf0wCYRrghlCqIE&#10;xFPvxudIk6ctJ7f3m02HB7Pbbe8Tz3Pbf9SW77l21ZaUvPcuPLBSZ7mkk+JgCfubh5+xa2m1D7bZ&#10;qXN425VtwWr6XbWBWoPkMZkms5JMVneM2KfT7e7zmeXvWuU5feJaXapuAHs8elpD/wCTqu6gGINV&#10;ImknDHpb3eC1sNoXT9MSjtkiBG0lvUIpQ0U42LF99wXCtuPcXL+lc/3FVv2wVLX7/rJ61u16IJLS&#10;6A6xmegFMPDjbO2u3LdoFnCo24ujugk6tMCszURmfuwPmgH3Tu+U2W23u7I2+3utdTjtqxFslQNJ&#10;vFmIABt9pYkhYIHjiPu9PF2Fu3dNr8/XbsMwN24xEF2ANZmpJ7TicC24lx7s3b7XZG5uB+iG3v7x&#10;bbptdvZUyLVthkQQNCgAOBJOQw5x23tX96m85d2ZWg2rLQqqmmVtW1ND0kQPE4pc44QvdHI7/j+C&#10;vcP7Lt2bW4tW2XcbtJdrl0ObdzeXroghVAJDBj/lWuNbzvOW02VrbW42e0VlcQQLlwLJMHzoCTkM&#10;ssSaydGdZ6uI/Tf6Z7k+4OQ53kWb3Bzd63dsEuLh222Lf6bnV2giC2kDPMgTPNb2+5DlHddkdO2O&#10;p7t5o/0piVarEzSTn8MVt6r4/hOB9rWNu/MI17lNNq1t9ohLE7nTr0+kIXKpVQAs4udodjsNuulQ&#10;190jSqktWAzOaz4BRJ64DHc0vOe4OQcNcubfYWL4f1bhRE0pIREagBE91xqDICYkrm6W3ty1wxdv&#10;uVtW6PdQg01KPxCZpkPHLAObfiLm45FLVgE7Tj7KXtzuf9PauNMXTauH5UMRqIJYyaSDiVwe2vvf&#10;u7m8+koGb02b7NVw5VipjGN5nW/JLzFL9QOX2O24/acTs9s11dzcs2/1FlAHEzK7SyIJIJCqkwRJ&#10;JjG42W/RFuPduaLaybIHbCMQHEeB8TU4ulzryxizh5w92e1rm73W1TY7Jb9/cemu/e7bt3AL+3U3&#10;LDnSYJU5onauZyM2205tQCBbIXSVZWIB15Fw3gRkM/txm2b8Tqm0zcMHzv0u3N1luNvTcc3rV21f&#10;tqzWkRU9RbFy0TIKXP8AUYjSMgCMrna7/j7LMWYu10Hsb5/UUah3DxpiXTf1ZutvDl/uL2d7x5ux&#10;trGyI2FvZOBe3dlZtPtbrelca2hyMklpWoJApi0F+7urQtqPTtOlOhJboIzjx+/Ext3drNmHO34f&#10;iPbO/G83Nw8jym33jNdZSLquu3MeruEftVmaVCzINBGF7ja7S0tu9ff1HW0oClgApJnWSPOhIwud&#10;JiUm1t4M8F7i9z8vut1sOL2P6fbX+S3DDcpZZhcsodB24FweWoaqSCIoDih3nHJcuNuUJcvX02Oh&#10;UYLpBVvjB+7GtfJ6VuX0rs3t33Zu9ntE4W8bdhNoNNzeW1F7cbtGveqw3FoSQSO2BlBBIJGIP+0v&#10;2m48I2htTikIPln+8xjXfrenVe6Zaxvf2za69jb7VLm4T17D2bJUsW3TgqzhjqUEUKquoRFaHErd&#10;37VuwLW0RTcMEORU9s5Ln9uJprZzeEkvqznAcfv91yx5D3DurrbVXZBt1YlHX1AodDeELmsBTORP&#10;UYbsXP0+3UiH3N8KyzDraUgAh16DwFMXbW7XF6FlymcltV5jlrpvF9rwnFNes3tE2f1t6zcJD7W7&#10;ALnUAHaomgORxmeV3d2ztn29hy283FEYE6lbXoLOvlSY6YtsnNbky7V7J4Ha8nzG35fkNv6fA8Ut&#10;x3sXVti0waz61tdvdoCHE1IHd4kjGUNgal2Sbq3+s1G5d3WolPXILKQ+YXWACMumM5v5r0bdwTkW&#10;bb3eev8AF7j/AGW3ZXZ7LjBbA3J443BZvW3sEQW9Es4IrEmcf//S+hZmDQ/KMyoJkzSP5xj6+/SU&#10;gOyPYlkXXeuBWt2rjBaUF0kgoKChoRIGRwgiCAAB3GRIInPrByywE62027jOPURbSpbcW2WNLCex&#10;S0S0gye0ETNThpoEnKKCvgcBa21ZvTtMFe5dbUdVssHFxZFp0BntIIBPQ5RhEEEDMEAitTTATlKM&#10;CyuV7zbdDrj5guoMahRkBBrOVcKJIE1AyiKCTBr/AAwDH5bXRaGvUzGUZ4jRNxFS38sUkAGDEx0w&#10;yCBSuYmaxWo+AyxnW515VaDKblsVBIIlS7ABgEjKpLMImI+GCyaCKRQzMV/t0xpEgaSgFu8fU1Lr&#10;BTS9xCoK3Q2SZFQRGCIFTUt2iczPw/hgFWXuAKGKW7X5hVGA0EltX5bLIJy1TXz6YSe4SYyFJgkA&#10;QJ/vGAlWmWw6rBGqSToYhbjj1ZDMaRQRNBl0wUeZ6U65+WAeoFGsW4kkUuFLZAIBLHSKEyB0EZ54&#10;IiCTBpq8QJI8M+uActPbe0qzaAOnWxYtIDS8PQKYXTDVA8q4QRmPGM5JlR0OAkW7jgqda/8Arbh0&#10;qqgpdfQrXCSCYkAxQ9Dgok1MUiKVOeQwEgG2qyq6EqQRqVkLEAEIRRWFVyipmTGCbqJjITJgE10/&#10;HAO27q6UcIXgu0UVi+TXmU0gycqgZCRgMKkz0GWQJrUnKnhgDt3dRRTpZ2kkAtNwICtVT54YdoaJ&#10;nPMYSwpMfaKRGRj+sYCRYd9Fy3qdNMNoKOSS5h9IgiFMQuQGElQY6mCZ/EGmokeXXASUutbQhmAD&#10;PaASClu+CIZxMapcQJJjrTCDlHcaZGlJoJio+OAlI4Ds7G2o1StzVqXstDveT+WCc2INYnBVBqur&#10;UYrPSsNHTAKBDpbct6It6m1LCHVJnS7R1JmMwPA4KK9aiTnnMmSP64lkvUP6yVkG2BbCrDMSECJ8&#10;wU1DGYOkx1rhJgwVif6Y57yTGFLW41udc6QCUBHrKqq2sFp6GQD/AHYI1gQeoJIntGWWMKfV9AuM&#10;HZXC+tRp/NZgpXWwMUPd/A4R4zIyI6dc8BJLm56bgqQR3KrLEm3UajQAZMB5xGBAPiDMyc6ChMYA&#10;azak+nbZfTgKkeiddGADAjoI05xJkYSamfODXI/DASbRhHtm4SDbVggUvcuKF1flzMCvdNemQwRB&#10;yMT94nAPpfSBcV3VNNXbVbY22B1NrYlSMxpPjTPBQZNDUkEn78z44Bz1La2lFxnJa36mhyya7bMR&#10;bQm0BBQyV1SfswnrGYNOlAMwRgJSsrWxpDqe4aSz62aYUWDMjoZ6kUJwKiAKyDWT46hB8ss8A4jB&#10;1fUAuk20CemG000trTIEmvQBqHCQaQCDMkQaEsY0yageQwEhlKNr0MWYoWZg5IFtSS/aYJIpUzBk&#10;dMECA0EnrMgEGAJ/jgCgGwGgF2ClBINzQ7GQwGUiBEfxwcA6jP8A7KsEETnIj7sAGYqwAUaSwAuX&#10;Q4ZGZYVIMjzMZdaThOdZoQT92Un+38MA4DoLKohwyrKQYDp+YVUwBMVrkJkDBnTJ6nM1mQaQAKzi&#10;NSl2mulI1sobStuAE0sx1VnVqno0ZgHPCTWGZcpiozJgxP8AI4jSTbu3EFyyjhzdNoMNLS4U61S5&#10;BFSZkqIjocIIiDIr5gmMoEZZ4CVqLatSOCoX0wqvbXWVlnFAWAIFRngODVVNc5rnFTIpT4YITtru&#10;pLdxlkAaQijt0h9JUBjOliKw329MJ0gFSBPUAxqaBmSKeGAcDn80FzaYONRo9qwGHdbipYSCJ+GA&#10;RAyzIMT26i1D/DBTlvUzwzIFKi2HWSCoQyBkIEgNlTrOEuooWIEHV07p/DpyxZbOidUmxfYOUXuY&#10;qqMrqBo9M6CzP4CevwnDZUmJ8TEwajrU4S2dFSFcWw5lmDBWbSpXSphQBAyEAgn41w1HfESIJaaj&#10;4AfhjrOOttnjlX0TNKm3qYhWLOtowwJj5Xdq6wSKAAfAVlsLElRSp1kSB4kx18KYstvW4+QeZ0mH&#10;LZ9qBu86WlVVzAzkt54Igkah3MSIyABHbOquOijQ2wQrMbY0kXQQZZWEkACKx0+Jnphs+IpCgg1M&#10;CSGERTywEvVqMEi4jO1t10hdQIi0VefxAAahSfOpS0z0GckEiaxWcA7aUAPKqf8ALbI1FGtCpVUy&#10;IJMkCesxXCTkaGBAoO4yI6+fQ4CXbcHQWCFmDuobtUMrAqzQOokLBFKDxwTCACJNMlESPP8AhgDS&#10;8dVwsEtAsFPrOW0kgkAKQDJkUk9KQMNEiOpDdwAGkihJLL8MBLQMrKrMB6ThGuXnFz1ZfQVVxQNI&#10;muXSMNvCkE9YYgT8KfwwFhZcXVYA171tsxBEgatTCQQRXPwworCilNUgACYzUkjpWuAbS6PUAl5C&#10;Rrf5JDxcRUMVkUmh/hhkW9PkKSMxQDKcBYneeqyq03AW06iIujWDRioz8Zz8BGE3AC0kk9JiSIFQ&#10;P5YBzakrYdLaqgP5v+qUVjrJW4y9YiQpPllgmWJBrJkd1KZfbgHrFz1CJ7WGipUh/m+VStdNOsDr&#10;XqjSaAKSQYymPj8f78BL9S26MSy27RA0hWILrqlltoQTIiNQg5RTCIkE+BiZAk5CvhX7MBIDGVgG&#10;WPzMJhKlgyZagoig7j80HCGkiYmvgSYU5kjoPjgHrLIWVQ8sLZYhGUWQ7qRpCZsY6EU+0DBMrVYm&#10;sEqMgFUEZnLOPh4YB23cRNIoSHhiF75JXVKiQxESSJqDOUYSBTT4AhYYUI+bTPhgHS7MwadWp1L6&#10;gRLP2q0j/wCFGUQcHWkCSBHXIsfmmREHAJkdxYgIe5T2wuhQIVlgzkDTp44SStKxQyACSIoQc6ee&#10;AeQ3FALFm/ynthie7Uxp3ZGM4EwMAAyCYFJYTAzrH2YAM4MhXckyFMAEUm2Sch1AAJ+zBeRIgmAe&#10;uZifHwwCkEHWFuSqaoLMylmUS4OQZiAYmlQR1wQWZmK1yAAUUGuueBk41xkAAJGkaFggM7A6mCNF&#10;VivxoI6DQSoJBGcrWe35gIPw/wAMA2bw1uLYQghQGGSB+5GII1VyAiZ8YwCCDJb/ALYzMDxB/jTA&#10;nUBcRqC3bIYl2XStGYQtuR+CkiDIP8C0kZj5pyAkSRBEdOmBep0OWkKdK2vmHeC2lZIM51M51nKc&#10;CSAaycxTMGIk/HBZS0QOSUOgEKGUGArEw0CK08TnTCIBBGggnuAFFHbQeQE9cESFJ1K7FGRG0anL&#10;M2prol5BJYkDpQeBwgRpqQYqQCJOUn4+X/TAOu41/l9qMSia7bBJWiAxkFmJjPwzwkCggmCBpmPx&#10;f5gOmAcLaSx0ItzT3aAWJCNAIowDE0pngBYIqe1WYxAYR3RqggDMRgF+qWtkHTD3bSKTNwMLhhWe&#10;3I1MKNJ/jE4KNRJaTMFgATBjtApkB0wCwyLCoqj06W3YkaltGCWmCGBiD4dcIIoBEgwSf8ygTmen&#10;nOJZL1Q+l0li+pQydqA93pufl+SoJNag5VjBEFhGUAaY84oSfMnHLySTGIZx6HrFwai7s1xnZ9Ss&#10;YHWbotL4kKZ60yywRQRRSTSSSCJJgDHJLclB2BAZ10wSFCEdhSTqbINMaZPl1w2SSAD9sQJPSQfu&#10;+GLLxh006JYARy0wsEKXLgKzmW0gGkyDEQDhuvhKwSSMj5CfDwOK2et6CgA0C4SFUvIdc4a5pgaj&#10;/m8P4FXyihBJmsRMR08MBIXTGnuLEFCAGAAVy5Uyep6zTywmCDBEwYJMSZyIM0p0pgHBcQ1yBQlI&#10;VtMhoYMNMN5sSRnABwioEDLPICsQYzwDoCkhjVg0EaxkDqV7nyy1DUmKdcJJ6Cg6mZMn4Y7duvwR&#10;IUIRcOlXOQQBgGVctTGskGi/D7UwTSaUYkwZJFDSSYiZxynWKca7DTBLGV0KukqqsGIrESSAZPwj&#10;BwTmJloFc6SZj+E47oUbont/LCKCXUQbbA9pXUBJNWIrSmClqyZiZHQQIIWchgFqLTaQkiilejsr&#10;kN6lygJigiKTFcIgVOYoIrNaTP8AXAOFjEQFzlTVCyqWYAESQBQ088Ew1ZiY6qBqlaEVpXKD9uCH&#10;VJtihKh5IViw7H+UnqoAAJK06eOEVnUAWNYikKRBpPjgp0C2oVHgCO9Wkyyg6SYEARIH2eGE6RIo&#10;DB7jMhZzOkf28cA8txljS2klTpIDBmAEKA7GBOVR92GwF6yVqJiTp6COkRI/wxMSh5mYDUAATpYr&#10;IWGQaQxZqGpg9PLCDHQCix1Wk1ViADTFDwb5FINXF0GdcGCoKq5Ir8KZ4MqdJn/NJOZDAzkDU0wB&#10;atJUJ6kG2Vhj/qWyDrKzELXp5nIDCTFScqS3y1ntZj/A9TgHbTMGXTQFmC2yzOwXN0TKuQUgiP4Y&#10;QRkBAMiOmeUz/fgJaFgHMME0s4Gimm28gKq5zPQHqa9CM/z6+U0+Hj1wBIsNDGjhJZjECfxQT5Cp&#10;BH3DCGEmTpmtCYpGfX+fXASLL6RALwvpqRElCrzDNRSYHhMDOuCMUGkVDEACPJu1fsk4B1CGFXEo&#10;yhmdtZq2oBXaBmIgdOtMJI0kkkzUCKNMTq1EZ/bgH1IfSUVSNEMSDoIJyUCi16gT5ThBPgtdUmDB&#10;UtQxp8fH4YBQLDuLRCRDAMrKO5ZD9RlXznCXUj/0QQJEGQ1GgdCAMA7auCQTCudTAMrIuoQUatGk&#10;1iPKMNxVu4RRQGBbTqqQa/CoHkMA8WosoxJl2NshZCgSRkTOZHTMjLCYMaZINRJIYAZVyMeJ6YBe&#10;ruyUyNTA6l7qEFSKBoE51+3ByCQwGYqIEkTmQfLqB54AwCARMVj5jA7tSgBY/jI+HRBWTBXKDTqI&#10;gFhnHngHFudgOs6j2weh1GFAMVzhYqD1wkDuEAnSBLKehFDED+04BRMqZI7mBC3AT1AOomRQfCT/&#10;ABKdJo0mGqVKqSDEGfHALClg3aQdSkJIusQ8MrBSPw5kqJ8sKIZQtACVKnSfv1AmPuwCBcRmcSzq&#10;t31RKkw0T2kVkjNSZjoJwkLJ6Aj5ypBJGbHwj+eAcd2t6QAXlSUQiNJig766oFK/ywTMGKiKkUAN&#10;BA0yF8KnAOKCisxMoWEkqPUMgvp1DMrFY8fDCMpgVgiSchMgEn74wC1LkLqaAGXSYCz/AOiqzIim&#10;r7xTCjPcZAJplA1AzAXL/DAJJQNbABOli7Gai0wo5uA0rWhknwGDIIjVBE6iZkUHU/zH9cAgtqIC&#10;l0GlwJAV9TEaiBBAJilI65YOKkSoY6s4MMo8IyNc8ARFBIuESoFDHpsAq5msAgxAGEEVFaEmDAHx&#10;maZEdcA/qY1oQdI0g9xkwpnTnIn/AAwRkwpMRIEVImoZOkjALBUAvbo0r8/aHVW9MI4zAPQ0kZYM&#10;CAT3EQaUHSIny8cA2WOoKAqXJEt3NCg6jpiI8hHSK4SdIAUAEqDTqCctROcj+3XAKXU/eSw1sILE&#10;KpElW9JQQFg0AAnPKmC1GncKCkQBEyY01+HlgFhVYEQVYk6gzM7aoCw+sCZHTBRqqRUQRHQt17un&#10;3YBwvpAXJGJttqJErPcpKZGgrl8MJz1BuomIoD0r/b7sAvVpYMp1CsnWRQwX8KRkB/PAOdIYnQCc&#10;wYNfIRFMAqFjSrXLaBnYKsipjTTNqmTXDYUZ5iTQyO3rMV8hgHi3RYUi3DQNTajk0ERJqTIwkgAy&#10;TIUiDn3ATqj+f8cA4SYVSF7pOkax2tC6CRWsUwkgatLDOQFBAqRq0yehpgFaiQ11CTo0nU9YVe0F&#10;gpzBoaVzEjCSSDAWABJGmCawAT1itI+3AOSXUXS+sOQoGoEHQo7iFJFfKRFPPABjrUGBIE9pzByO&#10;AWQCVI1MX7jBJTvFEYHuyoRFchhPdBzrp1dCRHbXqP64BUifUJWAzaJOruLaCI/CfCBlgomY/wDZ&#10;ekSOrHPAK10QmCCAbhqZGo9oWBE5An+uBpJMtNTQggjxmOg+3AAsVXQB+H5TqDlFpIYGSRJ+770l&#10;VDCcwOinVmTPX4DPAOi6QhrpHbp1aQpFBoAIkyKgEjDcAiVyMoSAoGimU18sA+SFMMuSq41lmYvJ&#10;EFRRf/RnOPPAJJYVIMgmCo0nJVC+Hl/fgDjsJK5hguc6ZDMZH4hUznHkMAajl2xmdQBJYQQSJp0X&#10;zwAcr8xJftNChpB1UjrAOqs5jB9SAB2mIEVJMSTWTngECZXXLBkPz6tIVKjSkATJEeXwwiJULpEs&#10;pFcpB7v8MA4XQM7TpFu4C2m27EqRrBg1KiPCnTyBWT+E0MmKgjtg0gV8sANQhvnAkGpHej92qJnK&#10;ev2eCgrKdWnpAiq1FFBic+uARrS4QjH5SKsCpmZ1Oaj5aEE+EYQTLahNQAaxJGYk0GAegC3pNQGJ&#10;WsyhOoMVAMrlMeERgxMMGzAoQukmaZLlSen24AUm2ysQqmdPqa1WlRWfmMEEVORwkdpJzKhtP+WQ&#10;NOqfjgFkghgGq7o0wNUTqCBTA+Mmp6Tgkp2mAP8Atg9AxEeZEYA2IfuILNUtIKEtqowZvtIr40wI&#10;GhpAj5jDKOtIB6zWMARZvUt6XYsCQphv9MAIQzf5IoGNQcAQaCZkEHoJYtmZBMZAxgFmQK9wzcal&#10;UsoGnJMlmhIEZVrgtMwppM+Z1TRjMk+Qk4AepOplBZgEgBQoKtmgHSepH34EaQQR17ic65VqDTMY&#10;AyQ+lw7KGNEQt2kAkFPAjp1P34TWCQCwOsiJBBNZIbIUr5YBRaYDEKxW3qYr26SNIhljuyjzwmcy&#10;RJAAEAsZAgkRSPE4B2tACQJqGZRRu4KSeomQtP6YV4MakxNYWnxj+PhTANAmqQqqKoAe+CoM6l/t&#10;WScABsyNUEsxGkdT0H3f34AagDAIGqVCtqbujIBvDM0jrTBQOtPGoBJFFJEdZzGAUZIGRIoqmW0q&#10;R3RDV6Z5HCoyQEARBBik5kT18sAUsrepEuC0MCZJApBr0ArmaY7n9I9sDvrdTp9QHPx8BjO3Wfi4&#10;ee2aXD5ff8kHPXdj9J/cd8W1N1OI3dtLZX8S2Wo9wzAEx2jOAZx7etLptIKnSgFCYI0xli9er49+&#10;Br3NvG3vuPl79xFti7yG5ulfTIuqfXYsdZnOhFKxlhUiBA6ikmBXLAVUMDbQlX1jVRUfRbbuMgHr&#10;UmJpTAnPxBk1UTH+E4WZCXs221lLilQn5Y0uABp+UhpCx+I/0wkmDIEVNKgkTST1wz6BVtSUKtoc&#10;21DgqST3LocBRlWkfaML1Up8AI6nLGZrc2hCbRm1hgyydR6lgSA0EnORWKjpgT2mQQYkkGKeH9ca&#10;x6XkIWy/rqgdWRSQ4ZFBPpiQVeI6VpXyywmYypQVAkn7MUTVDtdIIBS6TeKSyosmVl/8oyAIp/HA&#10;+aAKEVrSn2YBLi0XYszLbIYBtWoEDtJZ1nu6AeNDgmIIy09RTP7sS9A9tCysq6RdDqJVpYMJJopq&#10;Aa0nw6YISfEzXOPicZkzOQndOobS5CoMqAvomhBEgZQJpnQHCgfOOlBPwxsM3lRlDquudKgINMIQ&#10;CoDKTJ6EAZHqcKMwc6xkKx4Tic3rwI5W2Ft27jLblouKBQVkMwQGT4EnpGGTPXP+3UYXoNPsVtm2&#10;aFhpoJ+cyF1Iuaq1JPxyjC1YAQf7UywnQVG52oO4ZdLqBpZadulRqJBOfgCc88Exkz/amWKJ3H2H&#10;twwkK9smPSLEwagk08x18MIHWs1P2eWAuL6lV24KxKOQIOkuFmWmNM1MeOD8MY26z8Q0LWtBqAP5&#10;DW9AE/N+Jx0IGYzzimDJn+1ftONil2tt7bsrXYrBPpyNLQ9ZggEZKTgsBbWraWVUlyVYFVVwpW1c&#10;aTpCAZ5mTJ8axgYCG+31XkMo3p3IahTsgkkKw+FQZmlcsDATrqrbtLEAEGCxLAA1V3mCTNASB0wR&#10;y/xj+OAkbNdKqy3JGgK+oGE0UCnXST40k+OADPQ5Az0wEm7aRgJMKDQdwYyZk0oAch1wJPh18enj&#10;gEhFXUvaFGnug6SVFAVrStD4T4YPAR39MORIBCMy22XMssHTqBFBOBjPZr8BV2wbVxLZAVWE92kO&#10;WJDhiCa6QZmY8sDCa6zmQWdtCCSGYyXZqamM/M/wHQjp51wJ/n4Y0FXbT/lsSAbdVIloDGFJkAml&#10;BnGeAcY36fxghMmlmJa36rIYd00gGZ+URIAMSpGHUFDkZ+GNWZGb5QgXiFBdhcRg40qpVoABuREA&#10;Hr4Uw0QJP2jLpOEmBrNop/Sl1QMzgKgLFVnTVozrXpXywMUOtbGvXrNsIhJB7tU00kzVesVOAKdT&#10;iCJdupctWLaIWV3XUYYA6W1E3AwBAMCIzGBgJbAmzQd1TBHhEO4NCK1rWMAwBXFEfa2GJkl2OoTa&#10;ckKwQdoVWmgJk5TInCQZ/t06HGLNs8USdBVXnTCguQsyzDPvYAecjAaYpP2DyxqTECtpcs3RLFBX&#10;tDlkI0NpErUwSc/78KxRG3RC3UbUpJY9ttyEBI/DMGfATWTgj1EU++R5RgJq6iLTKFAM6SGCsH1V&#10;gCgHXz8MA0EkgfynwxMShxF1s+RDMujSDLGmokgmg/sMJDeJHlE/1xQi7aVm0gsUQldBkOBm0NnG&#10;Qk9PDAJJ/D1ipP8AIYB63bt21IW4D8xIYVrVlLvNCfhOXnheJZL1FXeuO11IA0EnWGnSLhb5UAyo&#10;aGa4MDPMCKkf2jE7Z6cHXio25e0b1i2TqPqA+m1ZadOqTPYBnH2jHgj92n1w3fCq3069tbw2dzuL&#10;an3Fu7D6bluzeH5ewt3FMgkQbkVinXHTTXPE4ez2/ixO/br6P2cf+09X/F97dPt3jv3x/Wj2zY5D&#10;meUubkfQ7geX2q3ttxew27Hb7j3vd2d9SrX7xDLsiwOhQXWJGPlhzm+LXRLatJLkloh5J0vpNT9u&#10;O8mJiO1uer9hnG7YrakAqTAES0rkCCZpnQj7cc75S+L9FuLaMxpCyHLkA9wypmZwF/aXTAILUEmI&#10;gKaH/DGB5Jd1quWrF7tRCJuU1MTJIykR4/HHSc8ud6pqEGGaZPjl5TjGcqdy1trbW7jlVGldCvbl&#10;QCXAMlYnqK5jFZ6w8I6Yz1pNxflrym0oAhx3gAE9xLUnwNIOKzJteLen+P4hiSgdktONy824RblJ&#10;ZgwLallSRlSMRc3H080MW68pctKovFXOpAbrMFhmBEAZHumemWDQQPD+xzxebLk97au2t3sd3uto&#10;1gruLV/au1ncba6raku27yFTM9QaDCyXqdOYQ9u3cR7dxEuW7iNbuW3UPbdHGl0dGoQRQgiuPff0&#10;K/fv9S/YSbHiPfJ/9j/22hSyW3d8Wue4+2nbq2+9b/UAWBpuj+OOG3hl514qba6bzO/FnrHxF/fv&#10;/wAD37Nv3oWuT91+2uBs/t8+tF/19za9/wD0343abLh+Z31wFl/9jD2faFvabpSxrdtC1dAJIYnH&#10;12+lX1++mn1i461ufanOWByBAO44HkXTacvtrsAlW27kaxlDJIOONl1uK4beLbXpzH4sf3yf8Qf7&#10;xP2J8vvt3729l7n379LbPqXdh9Xfp5st7zPtW5tSx9P/AHrZ21bc8bey1JuV056bjY7Up6EnyERQ&#10;+Iz/AIYzc44cnyv3Vk/+4lbSVcl7hPeogiBFAenxwA3d5TTP7MUFd20WBpEEQpQAChntXUKRHQ0+&#10;3CpBMTXwgj+eM7S3oGjtbgsBSG0BSYRhCK3RJAmDUqM8sKxJL/m5FHfHpslr1i2gG6UExqYiDoAM&#10;mepkVzwMbC9ur3N0bkgPLo4ZCboAqqRkFp218/gBjM/NQOSNu09piJbUoQBvURiKMtxjPT8VfvwB&#10;n9uE9aFPctDYPoYOxJDC2zFWuRBBGdB5SIw4+QE1iDlPiJxoVXGKLm4JKKot/mAJqlrqtpUia1GU&#10;GIFcN4C6uFkYg1DZKxl0Ymuqg1HLMeOeDBIqDBwFPudVyVvMJVlSVqGB719SSCpiZERTClkNQxE+&#10;RjrliWS9Q1uELWrerT3IVhiRZLOCtNQFCOs/bhJqxjzOf24YglbYgW7KuoZFvGgAFQAmkgUIiAK1&#10;nphSnMGsx/PFDPI7dnuhtZBUtddTJ0hQAGUikjLTlGF9Yg1JPw+7zxLJeoqCQQzUYW7aqJDOuggh&#10;GM5nyPj1zwhsz8f554CzsXYQKLRdbYUEySSCKEEUMeXjhIkZYCbe9JktgsWZ1bSxuRcXxAHkKx/I&#10;YczEE1Iz616f4YTnkUtwkqHUvdQN26LhErpq3cKj5fDLBAETIrEDwPWuKHb59X0FZz6c+pqIOu1D&#10;adMZSTXIUE4QTJ+J+7AXrWvTsqQx1KtuFntLXAAxYmhk9QaYfQfbQdOnWJ64nzGK5K6pfRKqFcht&#10;OkupB7VienU5HDbE6oFASIPXw6YC5s2Ra2a3K6mSzFxTBgVQkwdPUQcLgUGQmfA16A/xxJznPxFa&#10;bl4X77XO+4QuoXKLbFoEh3H2wf8ANJwsnp9k9T4zFMXtghaC1TpVS6koAsqWFFtyZIzIJOROGgZn&#10;r1HSsZYxidouRtvRs2mdURqK5J1uC+bZ5x/auHJ7QJnrnTDPbO31Xm8eima0gNwuCsOoNt6swktr&#10;CgChMkH+PTBY3LbOUIsLN62x0lC6mVeazpIYDxnMfyw056Sc5I+NRijU8ZZW9uW3BtpcVPy7ZDMC&#10;zhiXYkxImgisAk1wy1SAM+mJc+g2VntV206kmAsCdPyzQZTT+VMDOBB86CKVOAcCKqlmdCx0lFk6&#10;vEA6pjr0/liXYthjOVenSMVrTXuvycz93c5d2Fu5tlYlbbHQgcEl3liJIGZNP78WGD0uC3rrXbj3&#10;GoXcs3USST9szXAwESZI6BmEZiD4yP54GAIRkCc/HMdcsDAKUGIFayRXwy/rgYl6Cy2yF2UqApqN&#10;RYiOypBEaZGVf5YGE6C2sJbZYAUF1IYksGrRpFSRkAMJZQR4eeKJlp9EBerCjHq0ISSKz5AEfxw0&#10;okx0/kPswFpfdQit1nt1GqaoqJpUeJ8hUYLr/DE6M9vzqRtwi7eGJ9QsGUhWjQBqWC3lI8jBwhxM&#10;DxP9MXGZhjy+iZtLyA3CBRWYtT8t4ERpHSTJ864UogAYLppjm9Sb9xiZLQylie6VEk08TSAMHg3b&#10;iZNg+o7GTOq2QAWLqoGmV0zBBn+/CVPaOs+fng5eOY5vrwe3PqtptgqQJGZYVrANCSJrGIe73dja&#10;g3dxdtWUQHU11wi0HUt0xLM/JLZd7iZdB+n/ALB94e+91a4b2d7d5vn+V3jW7Vja8JsNzvr7NccW&#10;wPTsKdJmaZY4l73/AHAewvZqvbvcja3m6SfydtcFw6hTS2jx6GcJLG9fBvvzeI+3v7Rf+Av92X1+&#10;XZc37y2H/vsPbG6Nt/U5eyy8rc25HzrYY6QfHXJFJFceKvqJ+7rmvcFxuM9tRx+3vE2/UVh6lxZG&#10;qGXKmNdm3XD06+Dx63F5r9Sf7Lv+Bv8AbJ+2Rdt7r908Ov1D967RUupynuG2m5s7G4qagm221ztB&#10;LTLBQT4wBjwD9QPee75XlN9duXvWL3vTuXIh91dBgvcuCpjLOAMsdtZiYbt9Pg++nsn2rx/t3g+P&#10;2Gy2ybazttsg2+3URa21oDssWbY7VEQaCpk45o7bjdXrdtiFtFwzySHW2BLMRnJNK9MaZbcBbaiK&#10;wCBlnOXwxe3NwNrYt7e0odr7qMxJyMuxEg1z8sBFVC7tcYxoykZRlRfDrjo3tH2zbuFOT3wuQgnb&#10;25UBzA7wv/xRIjPPGNtprPm3NfWsX7l55rIOw2ZQ3GMXrpBIsqx7Zis0yA8sS+f3+2T1LWu1dFsk&#10;G0G/KtGsDX1JNScNdcTN6m/wJ4TZ39C3Sjo7wxuuJuXQRJOgVAjIY4X7k507Zbyba7atggaWtjuF&#10;0tJTTWniaY6SZuHO3DfbSwNKhwWhY7iT2igP2+GPPnuDm95cuEvu2uK3qS6NbX8wnv0Ko6ZgmsU+&#10;HTEefy7WcRZgAZCMY7ccwlz07dx9yLblV3F31bSmVUhWvbihiKAA/Zg42280eMlvN/s7W5fcfrQL&#10;1tmNi295bqWUUaZ0KDpJ869cGe7WXqGK67ypRTbtCwTd/Me9eVRbCXRq1rcuGSRJJEDAu8k4wGMZ&#10;v+U9TdrYs2UXbWRD39Fy0t27/wCqGo1eBLEin2YYcNt5LxAxhuT3jXGcs9zcqpYWba3yFuFSAly6&#10;KFgOpJHhjemO7DjbaGOU+4v0ShWdrly+uq9qRCEYhtapcFv8IJoMvM47OO+Mhjle/fbyz3rtxkLf&#10;p0NtiWZydVwE9K9s59Tg81xm7bfgGMrur727l03LhNq3ZDBrLlvS00UaZIiYBINTjcxOdnn35vHT&#10;0DFUItFLgcsG73tswIuemtC0n7x4466yyYTpMy9fQMJ1ELcvqot/kJbRV/0g92ulFFZE5Vr4YrND&#10;EK6WfcrbSbr6bi20XttW0VdFxrhHWZ+3ExPgBiPZtKXbS4FwO7dwLIjyQrTkZAOXj5YoGL3Zjbpt&#10;rTqr3Lqo7wflDPkyxmajP4ZY53GOrrrrpZLbyGJmzsWbu5b1C1v0ka9urr0/MJpbQGvlT7BTGJmX&#10;h27dZ6BiU23tXHKeunpsSvqVMa4JIJ6Afyxu23q5bWzfEoYnLx+0tIXXeAjwtWm11Hcups8Z1xbi&#10;xvW55zkMVFxbQYjTrKntLNAFfCevXHTt1+DVkvFDHX/otvr3He+OB3ew1odtv9q5YCbSn1Q7FlrT&#10;x8scPLOLHf21unl17QPhj9rv0J5Y8/8ATfgd7fBu29xxli2SQCAgsLZIIXoRMAUGWPg/Lnv/AAfZ&#10;t+MV+cD98nDL7S+u3I3eJurtN7b3tnl7Q1PaF2+187+3cnIsr6SSTPgMzj8sX/Lt+3Vvp99WeZ53&#10;YbEpxnP3H5jZXbduEb12137YImIJyBoDj5b2fll1w+u/e/b93/rRr6vuX+236rbX6zfRn2T76s3F&#10;be73i7Wy5y0HFxttznHKNryNq4wipddcxkwx8PEBtv3GisRFchKjHvnR9YjumJqup6QsSPLzGKoY&#10;s9mxDIRIKwwOTZ+OM121kxKGPRv0r92brgeU2m7sX3tXLN624dXKkaXDTTMY8+0zmPkPa+TsssDH&#10;6Vf2rfU/b+//AGns9x6ts7/bWrG33RT5iyKIukAwBEDLHx/m1xX2/wBt5Z5fH3RyT6l8UW2i7xAW&#10;U6wyjIOViIg5zOfTHvO+1xeMXd2yEuIwQDLtBEtpNZrTpjg9Dx7tFst7iv8AF3R6tq4jXmIEy0sR&#10;YJHbpyMgTPicdd+lnvHf8XurVtr1y5sNwbSblHZiB/7kAJoCBUxnXBjyaTfX5vCf72/23+z/AKt+&#10;0eQt3+M2tv3Vwi7vfe2N/btol3a75UP6HdUGpvzI0gtApIOWOx/UjgdlzVvZ8txFzXsrFsX722tn&#10;8hmHeGuqvh0FD06zjHrx6uXh221t13fOX9g31R+oX032/uP6V/Wvb/pvfVzl7/H8T7h3spv97xQc&#10;7ew20uX5B9VQuplzNTRQMcI3u4t8k2847Y7e624uW1ttulOgJocKbdkUoKEjKPLFxi5tel9dOE42&#10;/wC2LfDe4uf5LbWuK2m4u7q3xTTea816007ndudRJeSq9xMiYLMYn+m3B8dZ2+09NrrWlt3Gj8y5&#10;nOdQJqcyfuGFlznIord7b+/fcm95LmDu12O23V2/tEVwu1tAInpsjIQrHSIUmFWoAPcxi7PY2OIt&#10;7jlOQZuQv3b6Nb2ZOp7twgHUw7gAJggjp4jFmJxEsym87znIe8Nxx/tX2yq+2+O23H7hN1zZQW9t&#10;strLWtNlhpl2KgqRUzUBImdwz7jmeQ3G65GgtAJtdtX0bCFqekOuUSK/xxUvEUfvS1sPYntnj+L9&#10;sqXvbxze5Xlwy/reQv6Ye5v7i5Hu1Q3aK5UB0i2H3d07W2xlSy+pBFvbIpIBaOvShz8sS290kOJM&#10;4cr3PI7XgePPM761bIezbdttrU7zl79wJ6q7ZLhjrqlgDpBgSQMRNzd/T3rnFcUPVvug9fdAC56V&#10;yAdSsQJbOvh5YpPjV1w20PMbGx7398s2z4/bbl7nF8MWNhdxtI9NRdtAz6R7WCwJYTBbKhubXb8Y&#10;m5s/qn3vJE6wzO7AXIOp3PQUCkET5AYNOkbTleU923eL3w4i3wntdlKeiLSWbt2wSpsWrVsgSxk3&#10;AwoJklmmIO0ddjcXc7lw73ATeMgsJE6ZY1An5Bn8KYzZfSi/5fa3ObsXOL41G21uwypsgJVCFZU9&#10;TSgMM6odV00GS1qFLu7l23+ohkts9xlAJUKEOosdWXUfwjpi44xQdziLG13C8dK3L9vb2bVxnVWL&#10;+quhRCjukw9Kk1ms4bV97zfrbWynp7TUt28ynSbqyAfMKczNTiY9Mhd+1wPsY7Plt/eTccqEfabW&#10;2Rq/SPW4V9MDS1xcgoOlB4Vm2G8t8U9rY2VU7lwqgwpS2IqZJAEwZIy8cWyXqMjc4Pde77O55vkb&#10;90cXZ9S/EsL+5IdjbAUKzMVlWCMvdSRQYrt3zht7q3wXDhb+43Dht9uB3aV0/jeIgHIz9mM4s5zW&#10;cc5rQcN7HXdcbd9/+8i+z2PGW7icDxepV1H1NZ9FMw7LOoEUqJBxdWdxtuNsvd3N4G6puMsMTdvX&#10;YKkgmsggR/LEsu/TotlvDE77jeS91b/bbTitqbWxu29vbZ2RRtdhslIuMNBGgJctk6jNfuGK6wo9&#10;Q85ztqQzP6W3YBoQiUhDQlgawPM9MXt16TqY4w0XI7hhtP8A2APp9ubdu7Zt2Ru+TU6R6gdlv+pc&#10;Xu02yp0nV/2ik4k2R/uLHfbsrtbNuPQswFKWw1GuNmATRj1+OLtcTC+qu31x/bNm17c4a3d5bkN0&#10;WPJbt3NwXNzctAvbs2oIJAl7SxpU1rTFJctWeX3r/qrjDa2nGi1BIuae0AqY6ZR9uNDeWtzuvZ3B&#10;Wl4nbW25XdWibu5BQGw178y4VYzMkzESxkDFubVhdFja7drdh/m00JhZAE+EVJ6UGAyabrkG/U8n&#10;y3IW9xv9ulsWVcsRDNVriiRDZqq1DZ4qX3O3227Tb7UHc3HWEgdltWWNSkVC17up+/AbCxx/I8lx&#10;N7fcuH4/aW7ksHbVcv3EuSbbLRWdjBtwdI88Jt7RNrdbdbq6z+o4NtiVABHYbaJ0iZgQT1wB7jlb&#10;3KbdOK4napZNi3p3KBH1OrL61u9dueDARqjSKgeId4ld6+73bXT6G0B7dZB1sa6oaJ+OQxERfdt3&#10;hrHE8TbsWhv+VdLSuLSvNpS0Q1y3JRCaaV7myE4l3+SNu4drtzrQE69wWDiAKy+RIjGe34XCqTYe&#10;2Ld3bDleSHpX3Cm3xvptZZHZzC+iIKqZ+JFTnidZ5YbrRsdijM8sty4o1a0dRJVYMQf54STVMTrV&#10;Bv8A2cOH9b3Bz+5srYW1aba7a4wt/p71m67W9V0EC5IJBBGQ7q42+z2Q2lttzvHW5CWwAWJQkDQy&#10;xmCAagCcbk+LNvwecfcPuY89uttwvt6x+m17ndB7oVbV22C3q2twhUwVkdpchRlUZazbctqtW7a2&#10;GtfNbLN2gIKqB5RXHPs2655c7rl575v6bLZ5PkeSvcmm/wBV2xvEsodbLvWYm4zyQDcLSDPkGExM&#10;tLCbi4EutqtuyQRpYN+LSAPHMk/ZjnJe7hnOOGf5Dmd3wOxu73i9qibvb7bdNdW81yy9pWm2dw7P&#10;RnRZAUA+BAzFpesJYdLbaYiRaAWq/Ax5Y1ZJtzUma5hw3Mb7m9ru93tPXuXDcSw3Jt6y3LV8HQwL&#10;oJJpEgamgwcsUfJsHs3rmoL+FLeqFeKQOjHrQQMNOdsxrWYvLtXsPbHYb3jtg9i7fuOFvbreegHu&#10;27bCXbWZNsEBVMku/hNcUiKbao4Pp6yCGYkQWEMQING/tnjtLL0bdS3dy3vLm529xf1J24vJd223&#10;i4rgXjcsIXmQ6dxoSTmcsUlzcX2vGztofMvcUKASh7hbbxFZnEze+T5K6Ts+O4qxx9vkec1WvS9L&#10;9Ptrha86evbi0dxt1FEIAIC5ZyaHFXubDrdCB/W3ba4fUQyBn7oY/aMoxN+nTLU6ctxxXLba5sbm&#10;4NgbHgrDW1u2CqOm5uWrGbIDURD0MipJoZitx9u0ybT03/V7l2AAVS02h6pDDosCgn+eMfVfTod3&#10;qt7Xuq9vNtuecXcbYcBxFi3cuXXd7do29242Kmyw7XeX0sTkag0x/9P6FwIglazFYp4yMfX36STa&#10;vOzh/Ra2KO/pBmf1dJRVNrKqmh8ZpNcERP2yREx21zwE2xcFh9CEzb9NQ14HUPU1AMyXOtcz4iax&#10;hsEntnyg06VA8MBZaxa1vcs3Na9zaGpqDRbe8EkkjVRhEjOcJzFM4FI8OoJ+7ASh2uWcKFLkhS0N&#10;eGnStCdJHbrAagrlhJ1R1Jk1FC/SABlgJStaZkJKNa0sLYNbVj0z6v6i4TU3Ce1VmAaHCWAUhQCJ&#10;NTQ5HoDnGIHbTXbzvcu3fUI1C2gtsiBNMS94AaZNAygzJrhvSZc/hzpIOQMnz8sUWgupcSyoDLee&#10;E74e3baSVS0DUxESciCQYOAT0PUSCxWfAAAYAKFEXEAZfUdbq2lcrRpZdRkdp7Z8Mz4tmoEfCfD4&#10;fZGAn2yFYs/zK/qaaqp0rFwXOsk+AOflgUkKD5ktEAjPu/tXBTmtmXWysoYEagLjM4dgbUoPlcTW&#10;gpTBZESSB1ocokGv8cEBGZkCpbGvT6iEOq6ih0kBRQaoPTIZeKZIILSfGpMHLPASwiuCEWDbBOhU&#10;nsBlwisO0N4zmSYywlhNfMEefSRH8cA5bcKFt6dT3lS0TJIiC5F3VIgCVE+GCeKZnpWDlTASLYUl&#10;yr2XQyzMVe2SJJJYtWo+UCSRgoJpnK0AAyagMj7gMA45CLbuCbbLdQFu4hjaElbYMgAgkOTkRgqT&#10;QAgaS0lTB1RMDrgHUZgl1le4NVdswtXkDrOUEiABBzpl1GAWNc6mQYM5mAcvKmAWbTjSwSFtyrLq&#10;TQzOAbkESTIlgYpJwkkCkRHd0qazBPT+uAkAu+h1dALkWlW7Ud7ARdNsR6jE9pyKiaYSRpMQQMzk&#10;JNMvuGAftOt1Vm6upSRbZ0a41rTkbqGARRjIHTrgiViOpAAoRMHxwD6Aq7RICXSD6sO6i62slhXM&#10;igigrhJBzzyAgjPID44YDpcqSgEPOs1nShXUzrqzrTwjLBNBZiKGKUg511SPI45b9VhVuUtohZXC&#10;aBqOo2TbIN0EHOcgZE+eGyTJMmD3MfHIgYwqZKm2FKrKoAp06VtoshmdBIX/ADHVOUeGARJiO4ig&#10;leuVTgFo1vQGe5bWzqty6rcCAW1kkpbkV/vGER3AFlp+EgR2icx92Am+sBba4i3AGRu/Q9Fb8tQ1&#10;snOQGBziAYE4GkGK1p5ip6eBzwCFcgNbuKWAGqIS3DIo1sXb/NQAeOEwR4RNPgar/XAS/UW4ltIH&#10;qrZly+sI+h/zdAmVA7REzHmYwRAAyA+4Z54CRaZwUGpyBpKaNbFbmjR+dWGJEQJ7fjhsgNNSIgR4&#10;ye3V5+IOAlWSVBK2WcXXuQ6yDaGiH0zBM1hgsjzwoR0CsQTqk6ZjuIjIgYAgWYKbzPbtnT6It/nK&#10;HKmXa4ajV4z5dcJKyTq6xHcQJiDGActXRpBVroZCWi5aQspJ9NdQEiZmZNJ88DtGmstBzIH/ALLO&#10;cYBw6ovFFKqVDsWRnkGhuOCYqxhszMDLCKSMhCMTlAky0wfup0wDwWbZ0hmProqkLW7oTSjWhEwD&#10;P4qmcwMHUk55hoYHIrJj4/DEq6jSFtprUhHLKpsQSyK0HUZoQe4nUJpngyQR4zApAjxWuI2UF0kw&#10;SvpGYZDcN2DCXmC0BBOqtcJiagqOrE9O6BAGKlz1OMVRWkX7hRzbs2l1rrLLJDkmSGIBBpnkOo+b&#10;VOTS8ZH7j4+GIS+pdtSlVYJpW3ZtszNetu0gaHKEQAJiskmMsEY6dxAIaANWqZUKOvmYwU5DJJJA&#10;KvNlJK27ltk0PcuskgdYE55ZYQamamsaREMx6GmKzz/ceAYH09CjUouuxZkFu3Gly2pp+2nmDhNB&#10;JMk0jqJ0kyP7eWIqWCxdFGkJ6ZYO4UMyloX1GgVC1Wk+FcIkCp6rJpFCamRgqSFLBoiFuqimNfd6&#10;X5bEH5TSYikDDLaS3TUBMatOuB/lApGOuvfZidEmcJNlvTtRMIzKH/L16UZqEOTpkk5TSK0weksq&#10;kEJA1dtO78QMfdGJLZvjqvqULgQ3RodwxW2dQBIt1BcDpWv9csMsVrFRnnCEg1KilBlGO7STZZyo&#10;7tDHSrhkN24NSkLbukzqp+IUgwZiMJAYKZOmgMVBZQflA8PjjF/PP4p6n2dTcC2l1qLhTuAVbb+n&#10;V7h6N0kClaYaIaaeLUZqgnIAH+842qTbe2FEqLgC2VUWrTtNtDPfcn5ZM0FcoOAwOUmYkwMlMUAn&#10;xwAssDcVpU24aA8OPURpLPAzM54KkAeGoxIgUmBEDpgHCLmu7dVWLObYJjN2JAK65PUAQIjrAwRY&#10;AyorNAYNYkBgMA7ZtEgrdY9hLBwCqNbZirrbmO4Vg6ZoaRhsgCTQhqzOUAHPy8P64CcLpJADXEa1&#10;pgvb0K2qdJ0RBJ6sRQknKDhBSNRlaGIAzp5+UGMBLt39bWKXEDJLapLKFYsNYE11Ez4is1wyGkEO&#10;OolhOmpoO4UiIwE/00a7q29x1VEIS02lbmpE1FjprBJ1TJPTM4S1CDQZUJJiTIAK1mSOmAdtGWuJ&#10;3EfhuDTadoGh2dWECk9ZoIwgrAMGJgwIOkdIjzyOAl2rilgHAuG0WUB2ZGd4/M1as2CwpB6QcJMQ&#10;J6hhBgVAy8cBIXUCRpMqyd1XXQ7UZADBkyDIj+GBByYSJPykEkRNJn+GAWCAqhHU1+Ug6Q0kMGYR&#10;oplNKHwwggnMyCCSKHrA1eB6gVwElBaUUR0VWS2jAaItkAnRBlgesx9mEQ1JgA5lf82dB8MA8Cjy&#10;bVXtvpUXFYMluSO6QCGDEUEyIGEkQTMQSGA1RWaSF6eOAUGDKq/mFtLA6bTHUuiHILmJYGgiZ8In&#10;CiGicyTFIqQ1QfDOK4AkuozaQGTSAxQ+obhUrUKSYnwgwOpkDDfykMRTUIEVzgiBgH4Dq6K4kqRr&#10;SIE1Rj6lZyzwuZLVVeigRpKliCsGPHrgEKpQW4tvcLFXdXGp1ZYYvWSIisDI9cNERXwEGYE6fmB8&#10;4jAShpAZNYBa4zagpJAc9pBaeuoivQCBgy0kdO4AEUrmopWegOAJbbKrPra4fTYMtZcRpdnD5SDM&#10;VgmBXChAMAwAWIY1qfEDp44BhluUaFvOwQFFIEAMAClw01AfKCIz8cCDAEnOhakgR8yj7cAauZMl&#10;Dp1K4SGFTIVbnWBppQzOE0JAMZyKmhNZEeH3YB9S/pXCGczp1ELQogKorTnNZMz1wUUH4pFZzLEf&#10;wEdMD5AWlmTtQoQtvRIVbNsxU9WkyD8cNuQGAoWyKyATWDUSPMD7PHATLMm2GOpUXuS5oY6Qh1El&#10;TDGh0lj4yKRgiCJIArEwZ+4DpgHQ2oLNxpQt6eoMqjSaE3BXWcvs+OErET3FgK25AoRKHV4+OANr&#10;ZqkooeNN1QWBeJvBkUmT4Hr/AAwQExmwAzDZAVP9AcA5OkNJtozuvqDQxNw0AZ2bKvcIU+FIjCAQ&#10;omCNKjKMzAJ1eUgZYB+NT9pEXHK9yGWgF+3bsaE6SVloNJwCRBECSAYzjKASZnxywCrQds7sqGGm&#10;KaiS03FEgrqqBUAdROGi0wSfgwPg2ak0jpiYlOkSdCrbuLbBqygoQxuBWTSSQvdJEn++MESehaQI&#10;0moWch/1xy8mMzDWsmOUhFFuhCDUVZW+XWVgEgN0jwP3YTDMpho0yJgATTp4Y5lvbt8jqsqmWt+o&#10;SpBS4XZjb1E1L+M1OcfZgtJYHIGSclUEnrTw6/HBna88JGsW2Ukqym2qFTNwie5k1HyMyY8MIygk&#10;nIUkST/3A+Exg3r+U6G1kWwqghnlgjH0wphhaamYGUwftwlwaz8sE6gScuoP8sVoLRDskHvLqgFz&#10;SqnMBSmcma5CuC1GAYzgJ0ERH2H+GAV6dsXBbDu0LcD9sEmdRlj8yzBg1ignCINAQNMzWpjqIGR+&#10;H3YZoli5JIBbWYQaV0oOoKlqtEZExBzJAwmpIIg0jKoIp9lDgHSimdQKNqkQYGhjqIBmIDCV1ZCh&#10;zwVa5mK5gZ5Az59Ma1t7oHgwJSQsuFUBUdyCAQcyKCIDUnrgFRkxEUPUfKZiueOyHFuQoZEJBbQS&#10;okjWYzApERH3YS1GP4qAzETTPSPA/ZgDStoHUFTVPY6swAMW19Vsy9Jmo64Lw0MDl5d2ogEeRwD5&#10;Md1wAIfOBp0h21J0PjOVOtMJUBZihBhg4BMg0NM85AFMA4zlvSuTqR17GW6wzWSFBHgBJafKuGmF&#10;RJgGFAodQr3MBgJFtolihuNbQljL22tFotgWnYxEmKdK0wUihDMBpMMKEhTVn8Y8BgFEO3YyAkMP&#10;mIiGA/LtqKgTSGHnMHDbCASaAS1AJOqsEnrP92AkWipI+Ymiw7UUrIlVWTEEj+OB8e5iDMyMgKZ0&#10;PSfhgDGoiLdv00DLRAGABOok9SBGogVphLySCwqCdQosEUBkdPhgHLZHeV0kOoUOJuSHb8zRIrkc&#10;4InCCmdVYjqxlR0P8cvjgJAcUP5qKACEQFLjqoghokyZqBkQegwmlBBFGImQDXKPt8cAuWBLTZWf&#10;TUtblzbOqc4jTEFiBnArOBIkgmQMo8SaGaeGAUAwKsum2QJmvdIGpbgBMVJBpTPLBRBAMHKooGIz&#10;1+XT44B4FHtuAHSCVAnU6BlNF0TBkEgHp8cNkeZIgAkwAScyGOAeDGQAqjSSxQKQ9oAdoYWvH+/D&#10;ZgVgVND8o+JYZZdcBJBYg9xAAGqA1xpLSRBgsSD2xShwcHtJHc1QQFAMg0B8YmMAoMoDW1LG2hNt&#10;lctqTQ1ASfmE1Pxw3BKHqGUfLGmBkXJqfIfZngJIfuyOpG/GIcGpcW5ouoyc/PLBf5zqBmASDQMK&#10;QoHWR1wBAtCLoZBVhrQ63BbVLaTNQenWmRwmg1FmIiCwEksJlln+4VwCm/8AVhLeqdSI0hRbYDsu&#10;TNc4Ar99MIJJqCtZAAj5StB2/EH7PjgJC/lzqDCFksZEQ1Xh6dCJ8MsI7vIN/llTmZEnKaHLPLAO&#10;DQdMjUwuAlyGCyBkkViomTM+GAyiPATKyZBAUNVYyOcYBKsVZtLVKgPpVpSWPdrn5uhjwwYFAs00&#10;U60BkAx9+eASWIJY6g2oliY1gle5j17hkY/ngiKsJykllI15SK5GfLAOkMSurVJgaHVoY/Kx05jx&#10;AoMIImsmQNJBABNZCgRkKTgHUJUs3prpYs4HqMROiCCy5yAYMRTwwk0nvpJmO00zAPUjzwCxJAY2&#10;iS7GJWbYKpGsjNQfAGMGTSASB4kzprE0r9owCUXUwJVC5WQFGkPCDTOuBn8ozHgcCCDQVB8q5Ck4&#10;A3Pqaa1IySjKCplpzPn0n44PKgnsk5QprJBPj54BOqSXehvMZk6riE/lqdNfCoB6YNf+2hIk16/4&#10;+GADDuKsSASaspkCkrToJnUCayMsEAe4HT3FfPV1oV8oBwA1rqVkDsLSNJAiVyTVqnIySwr0FMLA&#10;HaCwyntbqAaE9DAwCNZHqsoJqVHqaxCkUIAPyk01f0w3QAlaRmYMT5n+owDwLMbetS2qCoAlgoEs&#10;YMSenjlGeAVYCJikzJiWqtP54BVu8momWMmqFFMR2nSwrPiMxhMSpUQNKdhERU+H34BTaFfuLHU2&#10;hrbHUZIpByk0npTxwnTEkmgIAjMoD4+IEYB31CaopEBnrSH+UAAdCaMAJ8MJJWYMAlhprHy94Y6s&#10;vPAOIGhWUMwhrcgHNpQIAskzXTqz+GEwCTA+aAdJiGJlgf5zgFmVND2iGXUswCsBiG/FIjScFpM0&#10;UjQVkGRqkVBWkx5dMAolSJ1gl0owGr0xPaVMU1ffnhLQD2khQxEnSWoaznIjMTgFqNYIYKW0gx3C&#10;0JEA6jEQZikT44TILVIzOYPcFznzzp54BwAqrEA6NI1BSGAYmFE1kEwDH3YQBBkE1GVGYicyMA7I&#10;gEhSggCKAdsBSQakVIitcKbtLQBIpFYUGgdSOn9cALcN6eouAQXa4SD6hYdyXNU1ArNDGEEAmaKJ&#10;Ir1imf8AEYBaFlnUPUESWApBzhT0MCfvjB0giNMtIQ90incCTJwAYlipDCba6WuJ2lWMj02UCJrW&#10;KecYSZB651kgFuuZ8vHALUqe5ghAiGUMyKSarOZrUgQBnhqJ7istpJIFYBqWEV/p9mAkKzKVRbkj&#10;Uvew0GREKcwKGI88Dt1RDaxOpjlUfMSc/DAHqcqTI0lBpVTDAFsgMxP+U1PXwwlgGOcQYEiDpFai&#10;uZzwC7TFQSFJYoKFg0OxgwD4CCPP44JV0+R+IIEEEtWmqueAU5LkSSVVe46AIoQVISCqwZj7QcOS&#10;CZAByIAoDNQsHKucYBqqZ0aNDE/OAaXHZ8mnMZxgFqtqIkmWWD2kmIkZxIwBIoIXSh0pOlg1XEVI&#10;V/lmO4rTCCpbtnVAgAjukVJmn8PhgHA4BVmUgfM7KToZHYapoYOR0tWKk1wURqI+WterMKUjp/br&#10;gFF1bSfmYwImCqzEtq60kwIgg9MEohiSTMwCvaAsyZI++euAUdBthNOkQblxXb1NTNQGKzUdoA8/&#10;DBaZZ5IBFe7OZPh91JwC/U0ohjUjypFv5tAWssQQQZMzH34MkmSBnEQF01zAr/T+OASACqrUkEFt&#10;RuT2LRgBQmBWtT5ThIOZAGhaAR83RWBX+BP+GAXC6kLSWYlnAJBWBDSt3LOIWfHBxmJPjpMEBZgA&#10;inxpgDJCiVFtSNSM2mWYgHLOalQASPHCmBJWNLHKKwROpRXy64BsFQDS6kdwJXuEppNPuqOogYbk&#10;SIImhjSNQGcqfCfuwDkBlbUGr2li7BaH5LgHUxI+2DgFSAdJGqvcw06gMznmZz64BSvUEhiY/BqY&#10;W2oFkGRAAk1pI64BhjUaYtzAIBJoAoJH2iPjmMAAwXQAXYG5oClSRUk6tM/Kchq6UwX4TJZdUaj2&#10;h5YZwOvWcAZZJ7Qh0atIGor2yVksYIEwVr5YBUxNCJlWE9p8wYypJOACPo+UJq7dSPA1KBkCoMUJ&#10;YL0jBGYA6BgZiGKzSCKEfz64A1zZyVDm0KfhFK9orq8xQHAc6CBpMEMJLahBMwp+NcAq2RcUsG0/&#10;iKkFWhSU71HX8MY9DfR5NW4stUTcQEQDEGTXr4Yzt1n4vP7j8l/B8ff+UPfHbfS73VZ0DUnCb+5a&#10;uNdcK902ytslLf8AlNQaxQmmPZa0AgQBUwRkOkY08D8KO/8AXu7zeM7u2vdXgPUJgs9ws3dmC0mn&#10;hhTGlKSJ/iMBGsrOtWOr0W1SraXUZEwCNQNNXUdBhIMQTXMfyOAdvqSVFsJPpKVbS4NwNKsQ5zCj&#10;r8fDAZtWU+fX7cQItWwhEsQ41IbYDAoxYQW00EmTQmcJAn+3nFcUWd2LKrcGlVd/UtysP6YGp9Fs&#10;maH8R+BwsgmnXM/b0/scBXeqiX2ckaA7fMCWBgkEAeJ/rhM5ZU6RM1wEzbtZIZCBF3U1xrdxna3W&#10;C65ajXKKYLLI/dgEXR6igLaYQCCwD651FQVgTXrJ+JzwbfMf7dMBK2dlR6jXLbK7MiKEQtccivf0&#10;DePh4VwamKTFDHT746YmJ8BG3+2kFRahm1C+SCzsiNCqpyAyqKz5YIsTHwH2kYoVtbJ0wVKljcuB&#10;WQhSukKFUAQ0EfhMnPADefT+2Xj44mAm9sEPpqjKSxae0oGLZlw06iGqCRTrgmMkkDwMfzxRa8ZZ&#10;CLBueo72zqdQwgsYk6RUUzNZyzwWAkGwHvDVq7O0FmfXbBEqNQAqTTI+eAa4lC9OlwFApkAWDA6R&#10;oUBQBPn8AR1w3MdV/nT7MPUWNxRdVAusD0gGBDKA2nu1KxgUzg1w5gILH01UkaCWYHSWMlxCsyMK&#10;6fwiMDFEGz6d1n7WttqCkOvWO9dI7YNfhgYA/VNlkRQHuPc9KsekiKS0uVpMfMZp1E4AMHz6YA9z&#10;Yu3bRvKUuzcXWYKLpRhQ6s4zAGeBgHdCsjAzpRWZAodW0TIFxRUSQCoB64S3yn7P54zOtEjYrdDK&#10;QSoPy66aBpIuQOszIBy64SCDHyiPGlYzjGhMuoqLADLqaqpqfSq0AAb/ADdKxHxweoeY8CCD/DGe&#10;38Q2lkyC51nSgIIeD0hTkQIgzlhQyqft/rjQjuES+rUlZItEkS1A2kZmJnB4Bq+FOhtKm4LpJvMC&#10;9SAKN41JjBHp8R9tYjAO7Ii47hLbHtuDXXRJMlgxOZ6R/XBjr8f5UwC7jLbS3JVdQaWKSJMgCWrJ&#10;oQB54Bxjfp/GCtAa8kpKhbkBQdTQbhJuaVrpPUHp1ODBgzjV6Cq31i41+7Fo1ZDIkAhRDqSaA1rp&#10;wkZz4ipxNfywaO2qjb21GrsKsog6xIALLOUGhpgGgpnPX44tsnUPqwLAkdxt0kdtyBqGpTlpyOAB&#10;HWfjhLL0EPdXBca24tXjoLDUq9ioe1gyUOoZLGeAYkT40HmcsUSlpbgxDlWmIKzBL6cgemBSPh9u&#10;M69AzZY3m0kMIMs2owSWJVGjtPSYwUQcyf7dcO6TgSXYPauK+pRoOanV4AQs1MzhWNCusz3lVDlB&#10;Am2VuM7NlpYRIpJ6+eBgJJUtpkKQtIWhMEKXj40kYHl0wDgdrThokr+MAanrAYLkI6+I8YwkzmIA&#10;IqCD4eWAeQBplWLhpGkdWEEljBIrHxwgkxn5U/wp/XAP20HrFQi3CrBih+wMqaoIAjMmPuwNWmkk&#10;/aCPKMS3HUPta9fvtgUuTqZG0v8Ah0XGFJiax/XCwR45nrQGnScS9ZRVNtil75SQCQo+Ze0zbBMS&#10;BOUn+GGNzul2ez3W8uHt2m13G5Pn6FsvEdcsLJbyuszZPi1f0/8AYt76gfU32F7G26BrvvP3n7a9&#10;sW1WVe1a5nlbezvvrNFIR7ndM+Fa4+CX1Q5ze8/7r9w8tubpubrkeU3e5ZmJ7A98+kIFAAsQPAR4&#10;Y9Gn5cvkrMYf1qPof7C4L6ZfS76e/T725tLew4P2X7O9v+3ON21oLA2/F8Za2hbtzLEMzNEkmamu&#10;PPvMneMXEGCl2SaDUKglVkwBHwxtl3nai1pGnxFJ8R/OccS5nm+WtblLWg+ixhrzW4Oq32lQRUQe&#10;6TmDPjjpJHLfbaemVmiLHiev24uOKtbxlt3t7c13bvqXFtMregsUtolwZyACTH8MLfRqCaJgDLzn&#10;+eLy97fs76OxlNswO6DPXQ4/h0OMzar2zob9bRAJBHSK9cVG99uNt7DkSxjR2jUA4+bUABQiZEeY&#10;xqbZTFha3gx6dP44w9/ib4BmLTLfLKBJlmICqUjVXPVPxxWcHgQcjiOmzuGRfZXd7jvcbROhMgCD&#10;+KlQR5jA6jwaXOR2TWfSYXbIJIy1lA2ruUx8fLBnO+eZP7wxbbHlluXNF9P02uGdtQKjMg1yINSO&#10;nxwbER1iY/scdx9ibD3Y1zb8zwN7ecabDLc2/LJu348oynUpF8EMYasKCOhxz3usuLw6a5sZj3D/&#10;ALButnueI5/abHldnv7D7fd8Pvtpa5Pb73bX0Nu5Y3OwvK9t0dSQQ4gg4+j/ANJ/3n+7/ZOyt8P9&#10;Ult+9uP26BNrynHL+n5+yqKAqbt3i3eAmrwDFanHG+P4Ofk8Om/MuNv8H51v35f+0737X/3Uchv/&#10;AH9+3fcr+1/6q8lujuuVTYbA7/6V8+11h61/ee0NuwfaX2hofYuik0NsVOPQPE/v2+jG/urb5Hjv&#10;dnCSxUve4+1vbQIJE6tu05VFMZ/T2cv+X29LHx997/8AtK1+8PhNldu+xf3B/Qv35eRJsbLfbP3T&#10;7U3Fw5qH3G4S9aBnxgY757P+vP0f99utv25774S/umVSNhvtweM3knNPR32jU3SEJrjFm2vSf3ud&#10;8PlnWZ/B8wf3Bf8ADl/yL/tv2G45L33+2v3P7h4DaX7qXPdf0rv7f6jcWBZJ0X71jgtW7tWmUMwL&#10;7agrSMdiQ6lVgQysAysCHDKaghhIP2YklnNc3yt5ziN/xm/3fHcnst5x3I7W96W94zkNlueP5Lb3&#10;LLabtrcbLdql1GBowZBlIFMGxoDlHgBBnxxoMbAKTdRWU9zS76/V+YgrBqBAiR0wAZ/tGAPd7dSA&#10;SLRUsrG2DquaA0EK0QAT8ZweMz81FXesG3t5umCEbToYklnJMaYgnSanL+GFORmT8a5Hri5l4DHG&#10;I3rIUssshlZyWOgxALHqtRp88xhKxH3R4fbia+on75mW1c/K11/00A9QuBFtkeCRlUCTMYVq8lP2&#10;Y0Kc2rq9ziVcqRcWTpKrqFsqZiDmT4U8MKBoIHdnPWh8cAzckg3rga4mkW2t3C2lGZqsoOcHJSKV&#10;w3NT0B6Yx/nF7tbCXLNtrgC6LbMx1EPQfLHUxmPEYNagn+JyzjGxC5K2ti9a1sLiwQyAanCEBiWH&#10;hMSfiBnhcGRVRUig64CruMrBiiFybcW2k6VUkppYZ/f0NMIOec1M/ZjN/NBPRPyO21oQi2fVRgQz&#10;gEm2EPTMkmfswB5fymcaDO4tiEZVcjUzMPmFuANSkLVoPdJ/wwZinwE9a4mZA5YsLcS56oKupZSU&#10;kAKo1K7LAksTqyy+3A1SPPxA/rhmYyfIxdtL+qS0mt9ICrAoUY91yAR1qwH2YIGsnxxNciw3upbJ&#10;tgAOY0KFYpcJEL3NQZdsGM6YkqwIgdK/+zRNI/rjTWZ2dvqxV7Y3EvK9yjalNBFt2ppLK9AZkUFY&#10;xHMloHjTymuDLXJctLx6j09bEaFA/LQxUMKwZyqekxXDw01EwOo6mcx/dgKF1P8AqIsgFwmrUCVI&#10;jUZ+YCSJMV6YDT0g0ihj7cAVhlW1cBYqTcCghJUEw5ILA6RGU/bhkEilPGtRP2YgvLyJuLNssH0q&#10;khpLOupyoW6ta/HpFMPWyK+FR206VMHDE6jP8gr21II0s2nWziWMVIETArmRng2IrShyjOi5YBrb&#10;7ZmRSjVJQXGMMwRnCqUkfZU/wg4iu9Yj4Up4CcM5/gOhcZsbdlT3KAqnXOpiS8EWjB6CZrU4SM5z&#10;mtfL5TiW/VILC4wV1trqAChQyUpp7rbE1nxIp0GHbVvUfMmsdR5YuJ1Otwz3uHmRtLFy5t2gKhRS&#10;UaEuRpLAN3RSegxZpbVBAEVwenXWa9HB+V5C7yLXGuMG9M9vqkKCCdatoUzUyFMx/HC8VpkrhAMd&#10;amnic8vA+HwwMBFNTAyMQOla4GAVFTHQZ0mRQRH8cDAPWwftmpJhamanw8cA5dT8M8Bd7L0e63pU&#10;se8ajMAZkrGQ+6MAZf3ZYCcisJI1aQzQNMhglNI8vLLwwTTBy+3IeZwD9nSzrqJAVgCWpUCipGU5&#10;SMpw2prI7aAimflJ8OuAmMV0lSNWkuS1SxkxUGlaQeuEEEt4AeX3jEFjY1Jt1lU1ADQYUQsypYmv&#10;zZ4S3Sv8P44rO35tfxOWIuI3a0kEgBQ3piQQS9Ir5V8RhQ/6x/dg1bJzUbdXO8dpXSTQKxAAo3d/&#10;laak1+GK7f8AKbDi7LbjkN3t9patgsz3rq2wBEUDHBi7TbjX6vlHXfpJ9C/q59a+e23tz6Y+wPdH&#10;u/ld0y27acPxm43VhAYJa/uVXRbpHzNljgnvT9yfsP21bvWdlvbfK75VcJa2zKy6wCAZ8JzOJz6N&#10;Tw+Tf83EffP9pn/tOZ+536qb7iOc+uN6x9NfaV17N/ece2rcc7e2wvLqsNphLbtbyGYIIx8+/ql+&#10;4f3r7rvblLO+fjtkxb0dpt3ZHNppEXGBrJEQP4Y3prNrl6Jpp45xH7E/2c/8ZX7YP2p+2OK4z2X7&#10;C4vd8vtttZTkPcfK7Ozu+U3u6tARee9dUsDka1pkceTeS5zkd1cm/uXun1IuH1CWJP8AkdvE1Byp&#10;jtJJ0M19OuP4fYbO2E2m2tWVVQLaIiW1ULl2r0inwxB2W+UXd5dW6jPb214qJ1XFZwEkeBFZIrii&#10;ZutsWt7e0yRba/aBj5dKyRMZiQKHHJuZ3IuXRtGvfn3Wf0Qo0+namrM8T4j4xizPVL0/FprK6V1B&#10;adRHWJoBiZttybW5sWF03FZVN95DOWiAAwyERJGIEOsozfL/AJB/fjont/g7nLcnasXLH5Fsi9dv&#10;NDKlroIHXzyNMS3EzVkyznNctZ4vj7m41TePZYsiA127EQCenjHx6Y6NzvLbbjkXZW7gREt6HFtZ&#10;i3bGlLaBTMTmB54zrr/mrdxJhiuC4y/vnbf3rbMbj60NwxLu2p7jA0n/ACE483e8/ed2xcNtAllW&#10;M+k2mSFHYSgykTU46yZ5rlttjmup7DYW7VsapZ4+es16CccC5f3HveQd7SxpYi24tXJUwZLf+y+O&#10;N4cdtrjMmfmtQoXL7PL4Y5vyCM11me8JAaNdxzpOoaVKGhkk54PPm3qVjJbq9asoy3b9t7ofRdcn&#10;UBTWzC3kpH+Y0wZvQMYbkL6g6dvvLTtcutbZpn02YSsW0HcYrBpFThHl3s+IYrP9wvNrtNbH6fbL&#10;bXc3biWkt7hiRcilYAGVMXCTe+oYg8nyoa0t1Tat6tRW4LpLVH5dq0pqCRNNMVwxhNtszAY59zN6&#10;6tw2m2rblrotX926ubJtm84Nva28gUPzOV6TXMY9HHWOO1s6Bjn3M8h6V1QjsL95SyG0hu2UCt3G&#10;D8qASAPHLBy229PiGObchvbpN1bJtLaLBdsbVr1LsFoa49v/ADGppkPM4rlMXIYozbiLippZyVug&#10;yisUMqT0CoO6CKnHfEw8/kxNsQMRbwt3LhZQwCWFFkMn5jhnhhct5d1O7HLe3urIYiLfANu3dVRd&#10;W0brJOtDcJ0WdfSVH24zm/FrvvSY/uDDaRouXAhm/b7WIg3oaDbsp0AqTQViMd50Yz6hh23thoZ9&#10;wTatO4Fm3A9Ro7AFTMmemRxT1DF7Y2gtWBrdEsWHglCCzXHzJbOkwYypjNkx0erEz0DEv9MohbCt&#10;fNy4ruqiHtqpqupsgBSccV2z23HUMXB2ltw7MoS36fdoQZqZc238KwPPDNc9fHZc7BgfoVFvWhC7&#10;a2vyOYY6lnUznMyQMXN+LXZz1uAxTXNuwHqCLoLwhUxB1REDPxHl9mN90vGzlrds5t4uf7wx2v6I&#10;7C/d92cWTb02RvEa9bCS9wJ3BdJmIg1+3HLyXi4ez2cvdr3fER/t/TH7Jf2r7Ztv9JvbQuXC73Nr&#10;bYmQ2jWoZQVzEDKftx8N5rnbj1fad7xI/OZ/yd74bj6zbu0LRUbTj9tpOh7Qu6V0u3rr0Egtp7mP&#10;aKDHmv8A5Nv297b6x/Q3lOY2fHruvcHtK1d3ti7btg3bux0ar9ugkqAMh1646e23vj3xfV5vP4p5&#10;/DfH6+jp3/FT9dV4z3LzH0b5Xe+lxfuew/Le3bO5ulTb9wbEad7Zto0aTubUEAVZlEic/wAQfvv2&#10;xufbHP73Y7hGRVvXAhZYor16dOuPnNL9L6L5/H+l5LrX3mHnjJ22GnTEmvSJEdTljbiGLDbOdQiQ&#10;TTqRpGRiaYNS3MDHQvbO6Nm9alhR4BypMg/ZAxnEy9XiuNsbf2gY+xH7EPqsOA9y7Tib9+Ntv9Fk&#10;h21DW7gWjpJoK51x4PPpmZfZvtnnxey+ql9w8YnLcTvdmwJZ7LtbIMH1EGpBPmcfoe4hG3HHtaOm&#10;6l+zavzEhA9uQVPwggZ4+PfOPnJ7pv29hztndIt2xe2+63GzPT9Qbd0ghzQwDInL78aD29osk7cH&#10;ToAulqz2gzJ6ZH78S8TIw3v9n3dsb4obp3BbbLaCqADcIhVVqE1pTIAzTHdPpl712G1v7zheSVXs&#10;b9yll7p127RahHdNYOR6YnE/jXDzabbfVr1j5W/v+/ap7y+oPDe0vqb9OuW3vEe6Ppzc/wB5O24t&#10;ztdxzwtRcbaXWtgAJKdpiQxkkTGIvvr22ntDdf7jsbCOvJX3v27szbt+osBYUTUx2xTPpGLhrxeT&#10;9SfDDXfs8/cNb/c97SvcFz263W05L2Nt7PC+4+LvbdrG+v7rZP8AnXWLH5EAYG8DDEaerHHOE3Vv&#10;Z+puuSujdcjvAP023DKvpAnSFQDMgyCfsBnFdXt2/wAXvOcG04j23tW4r27xT6uT5Jtuzneuii4f&#10;VckBQRBQGhFSNAgsbHb7p3fc7glrt7/TtenS3aLRAQzAyikn4VxBO53f8XtrScXs2trsdnW/uv1A&#10;1bjdi1qCs9v5iSpDQeyk9xjFxbHINv7xsWwu2sqs3lIVSsQ5DdTSSf5CmJf92eqWydWM3be37Xt7&#10;ZDkb73eS3l3cC3tbttrl1bsk2bbWqlbcNpVPEyZJJFzueZubq0eG9uWnvXLij9byEBRZY1dLRObe&#10;J+3OmJMflvWM9uOdnPeM9g2OK5C37/8AqtvdrtNrsrzD297XLLeG6tr+XZ3W8VTIkfKij+Ekxt3v&#10;b3C7S3x/G2bL8rvF039w/e1pWP5jGfxZsAeuNTHosxeVxxHtzZfUPndz7n927zf2PZnDXDe4viLG&#10;vb7ffNbtxYa6qwTaXtUkAAr4Vmm3PG2uHtetfK3Lu6VLgtlvUd7hXU5zqxP2DIVxV69G84j3Zd96&#10;7z9Jxa3NrsOIe/s3u+idtt121u56W3ABA0W1XtAI1N8xhYBhttkdDd3JAuuLcKGoKy1uBOdaivhO&#10;Cr5OTv2rn6fjgzbXb3N0Ltx7QDXDOlLqMIAjUukPCgRqgCMWtnbLvbA2otDa7MM0OqiArdtssZyq&#10;AE+3rgluGR5Dl29vb48q+5bluce1Yt/pxdOu7cQereFu2QO86SWv5GNIpC4mEcbxfGXtrtNw7b27&#10;Za0l1mhme2MrZyyzbpkMMRObc1mbbe8Pd3vDjuX5njNvtPbez3dvevslQGLG4XSLu8mvc3daszLG&#10;S1cYF9zu79pbELc32py1xJb0rbQ+mTlBP9ssGnpCzxvGbTd3t7rfbcGbNq1bs3gEbd7i27W/VCwQ&#10;SVFCJAmppONBxPHbTjNhe3dw/wDlX3dWYkm7cuFI9NVNczIjpl44xbm9sMOc+7vcPLe5PcW04XaW&#10;2t8ZsNvtrxQIP0u32guBk3FxxKkaQUbV+KppAxYbfiP0YfleZDXi0PtrRA1JrAKQhMEk+I/gK6xx&#10;hOvDM8j72HO3bXs72M9rZBCbHKb5ZFhhtma1uB6wAZVWpJBoMpJxXD19/uX33Ih7O1tqybbaAj07&#10;RRydLuc2aIJ+EYcRWlKcf7d4+1wHtp7G95fc3Uu8ryhUG9ubVy0il7dsTptWz8ig0Esw8XNltH5F&#10;7hS8be0t3WOk9rXlVSQAGop6HplhiIb57mLPtjb7f9Ts/wBRy1+zbQXLYDrs2vXFtm6WSWuAk6qD&#10;VE0iYcNu0vqfo7XrAajeuPqZCYmDFSCKRNTXFJn1M29xubgsjndyNnccoNltLJVbygkKAA4Ki4DD&#10;aslBjEE7/cX7h2dlSoZG9e6wB0giQuqg7SKEUGWCr9OD43Y2LfM7y8pe3eT9Dtkb0xeOr0y4tSWi&#10;6GAdWBJPdSmCuXtntEO02Nv9TyF5W1XQZbIEC4OlDFa0wCbG05jmLw5nnN0eM9vbVrItbVgBaSXK&#10;E2R+LUyzAkGhY0jEXb7K9btvuOVvyVb8jaA9ttoAaZ8ZBqK4Cy3vM7O/fscd7V2OgXB/53JMg1X7&#10;ZLaXDr+ERBK/IfHLB3Te5D09TXbFgwFgQbjpWWVTUAUwB7Zdpwbbm5bWxvd6pJus7h7e1tbjNbLE&#10;H8wmGzr8cJbW0bLboTpbT61G7WzOr7YrlgHrPo21fmt/eW05tPeO0ullV2t5g21JJOUKsgk42vGb&#10;GxwO3fc32tC7ctkqpEOzKK6TnnHwxnO15kmGbc3tcA93c7vvqRv7XDcUm8GzsbnRuL9uWtWbTGqX&#10;wewQurVGficTk5a7dcbjcjUpBO2ssQGYMAwWI/tFcanzMS9Gf3Hsbj9ps7nEcME2962bKctvEtsb&#10;Vv0XKG56itIEEGZOZgGcXmy3G85TcB0ti3s7TSzoCpuTBZEA+YjKlMc75ZL0ZvHDm3uHh/bnsnhr&#10;1q7eubvm97ZS3Z2t2+l9bFwFhbvXS8emjqJOrugjG2tXbO3ULZKMEcH1GI9MDRAFKzINIxjO39o5&#10;Yt6vLO+4vkecZ9zyyXds13bMlrY2tY3bMN1pvi2rjQiFDpNwkschAjDe43oKW7pPqFxIICsZUy4C&#10;9KYuNtrj4LJ6J3B+1V2+55LYLa/Q2bDKmlrt1AbVxdFh725OZ1T0LFqGsHFPv79i2RfvvLEAraTu&#10;CHNWjKZoTl4Y3re3W/JqdOHTvafGctu0u8Vxdr07IZbV7fX0NsXrdpwDYF0DUBFdOdKwcQVa5yzW&#10;wR+mtaF0sTAo1SZzP9aDF2v0909WuY1V23svp4u8ZNXNcgdzeuX7bWyLlom12AOlQomTpUkiDJkj&#10;DdpLVu1uNrbtqCVj1z+JdVWDLlIqf49cOyZzm/3phJ3283e93nEc3u9zfa3b03P9stC0ra325o9t&#10;wNek9qaqCaDLEC6LfEqdxuAbm4Ym0ttodQHqHBBgich0wx29Of4rzejUbB9379u2uM49k2fC2B+u&#10;ub2ylyy929Y/Luba7bMsoZSys8SxpTPEYWLrBubureO6toF2tsUuKpHp3SwivYWIMZYn/EzkzcYw&#10;vLnJbG1+m+nGyOzXhdzfuvzN59L7V3T/AMraCxc1QkXUthrcySNOZx//1PobprSYNcqAA9Zx9ffp&#10;JlH1L6t9wWANptJq9x+5SqqD0rC59CThJBBpM1nKkVJHl4YCaL1q4Xb1GuawhQaX1FmGgi5cuAd8&#10;gFukZnCNRrIoDIzg/wBuuAsdCakKNra8oV6yiEkgsSSQQoJ+Y0z+CDJmkhTEQRkNMf26YCTZZEXV&#10;rXVdts5JZHa4shk0BqQ4JBIIqKmMJoQdIER0iM6ESMBMPqrpZzc1hxqUqZ0ra1OCadrCmqI+JrhE&#10;QCYEQBPadJ85n+WAmr6ZZE9W5M3StlQ0XVfq3piJBEg6vEkDMtmpYacwJGdQfLGZ+aqmWNS+n+cx&#10;S36lsMYGoHxaDRooaYH4euVPgPDV4Y0h/SgOoFDbldK2ySlTqX1ktVqQTIpGQwknoWUyRE5jwqKe&#10;X2YB5BJt3BauWlCsG9NiLbrP5j6CCRJ7w1cyCK4RXuJIk1PTyFcA8DbH5a6yAypbAYEQseqO0kZi&#10;F1TWmDArMKI05dYoVr1rgCFQyBrpD271XdyLFwtKuukTNKCSAMwcsJMmWpAMxkCGOU5UwEwaRot3&#10;AdTsEdlY6Ue2NQuKCQYYAkDM9fDCRkZyEgmkR4/Z/LASe4sxtUfsYCWLk6tcMq0E5aRHiRhLZUmI&#10;iY8KSMA9YXv0kIH1MyhtJKhqC2dNAYmZn+OE5GQCOpINJr0wD5IYoLhVu421smlw2wuptJk5TEEe&#10;MiaYBABmK9YAOQ6j7MA4m41Wyhe44YhVuXNaFQx06RAkSD3QPICa4EAxQ6hXu8SIXLAGrOi3EBUI&#10;7hAtlVP5aNquJJrNB2r41wk+NDIArPX8Xw6RgH0JMI0IAtx6MVZwjjXZ7J+bVqWs1wntjMFc/u8N&#10;RwD6G6zhQrK/+mA1S1siA3YASkCh8qZYQx7SGpI6QDGQBqMc/J0ixIs2jrFxCWHqEWyVLAsbeour&#10;Vn4kAgdYoEGlJBHWvQMfPpTHNUkE6C9y04I1Lad0JKkqKN1OoViWicsDOTlmCKnVXOMApO0hQjOJ&#10;1WmOlPTOkOVVqiBm09KQDTAANB9sGRQ1EYA9bC27MFEag2geoZMKwcLIIiCZNMwfBOnuMyQaGYmZ&#10;pQeOWAles5QEOisUYsA3pjTpkh2yDCAenhMVwTCpjVNZFQqgZCvXAOWQrAu2hlX00Vgwa7quGr9g&#10;MCaAipyziUViT40iPDAS7do3LjIiBwEIQXATLpIILMMjEEUMVk9DapyMz1z8qYBdiAgCm0lvQAou&#10;KGJIP5lwuTIisGvQEThJk/H7KED+3TAO2CEZghu+m4aSDcUvJ1FyWgDVAYVFa+GE0JgZms1FQYqP&#10;8cBKNVJAFxQVT0yVkKVJM3BI1HKcsq54FCaGRAMzFZilTgDTXoANoKzH0i2nUoRR3IQwFRBpSK/H&#10;BGBPU5EmSa1p9mAWndAKF7YGu2lqCNajRN0kg9xAIU5wDgqEdFkxXqowC7RYNpbXcMtcdACwN4ii&#10;So8CYBXDdJgGJmYWRM51M4CdDOhJt+o2Sqzm2WWCDbX01oSTA8PGMGIkma9unI1kRp8oNcStanLZ&#10;uW1tqbcGHuXGaEJGkqy3IJgiNSBYoaHBQoMgSRQ/hLahJSDTzxFPA3Cp1Eoj22YDO2htGPWhIMEt&#10;pzNTlhDAChZvAMQOlaT9uKlx6nrbm4S8LcEzcWWOrUsK7FesxVjPXCtJqDmoXPOTAmRiLOnBoG0w&#10;tm2rKlz1AVgkQa6QXgycsh8YMYAGokyAQRBJLdaifPBRPc9NVtqrybdVX07Z0k0DPNBQVnOIEHBE&#10;EeWdIjrpoPHAOLc1OCTMFASYcw49S4TNZJqR0qfDDbLQ0JyyilIb+388BNssAPmVOwMpYFvUZmLL&#10;BbMARWCRIy6NwsKQdQWfEmfxAz5YCb6jszq9sq7z2MRocAwhBk1J61oazgjMTTKoq3/oiR0j+OLM&#10;wOW63Ao1KJMFlVRqEBmAPWaGQaTlhDQ1ACBJkkmogGRqzj+2eNTOtmwXab09ba+6aKFnuUkFJSAC&#10;amPI/a04+aRIhgsCTBMCmfjjpN83GFykowHpaXHqaEa4GGgM1sari1pFQM/gMIaQAQCZ6loMiuR/&#10;ljoHFdZOtioEhwqlh6ZJ/EPHINHXBMZAOekVIECvd2jplgp63rUuVcWw5dhaZwHQpCKD4wvSk9YJ&#10;wkkAZKxMrFSQPEnpngH1W41wsS9q0EVluObdtA4GpRbFvPrSDTLDbaaHSJkikapIzrnNMBLteoy0&#10;us6+mB3nSpIgi2wSSCtSB18cJMJOZoKrJkjKmYMeOAkIbl9oDaV1LCtolFg+rdeJDKIpWnQTOEfI&#10;WEHSRMVBMyVBPj8MA+Ct+3aYr+cgdGZXUI1osq3mUMY06QM/sw2ZNWpIILCmX92AmoEkW7em4bRn&#10;M/iUEfmAD8MQIIGERIJiTnGklqCJMRllgH3eHW2xIWF0AvCszPOkCB/6QDGZ6HLAYDT4NqH4S0QJ&#10;A8KHqMA7ZZ2eo1Wgpi210AsdQR7kkSSV6ZrXCQY1NBEkzOVfmCRgHdC3ltIzC6AqlWQqIUHRauOS&#10;I0sR8aQKYbJBWoAI8TE1oQcvLATEQ27itqdkZBkhuFSVDuoVsq9wBMQfhhJnVBEQADn1Eg+fx+OA&#10;koyvbZpJ1ObgDkEs6GCoAAoR0EwMxhICgma6gdQyGfj9+AcNx4txE2mZAxh7nZ3tIkEdCMEyrT4g&#10;ZgR0j/DAO22cVVVKFXYyrAEudQiBUgkySMprhuhMk92YitCJOXlgJJdgGTQwQrouXDqU65KrGpZz&#10;HzA+XxOQsg9YHdB1FRPSmflgAVa4QwgBFcnTIVQ6iRDGuqZXpIqJwiCDKyViTPWSQSnl92AeDotu&#10;H0renQunJWVBoVwBBbIgEVPwwACJFAQ3USOnQ5fDAGXRmUFn0aJJkq5hSNKsvzfbFPHCTGlazNDJ&#10;zKn8QOU1EYBaXDbuMpDoyCUHpSVVgoKIyyC0RPj8cGJLTlOkA+IOWuegwAuEMocFi2hpBmQUklgG&#10;kyxM0MdZwozqoRktWPSDJGYPjTwwDAKgDtuSzXKWu5dQIlbgpENMkyMyMASr5E6YAkmRNQVGf88A&#10;pgj2SSyr6i3CVKoVdVWGR3YCZJrQU+GCIMiQSajOSFGdOpOAUjwpQMR8jEiQjMKDSWn4CmEgEyQK&#10;EKB/mFaZ+P8AbPE4M0tnEAtRgWc6R2sqinyiZE9wOVJywhs6CndJH85WCfjiiTaYtb/Mca4VUkPp&#10;DqJC6WlQQuSzHUHwIdw8gMmoBSYI8qxgHWDIyx87MINssSx1QGnIq0ia1+ypEFj4iCB3A5Vpn4YA&#10;kYBWDKyaSrsq2woDTqFRERIgg/HPCQF8YpNDXwpqI6VwEhWuHVCg/mKquciVOpUY2ppXrI6QTXCG&#10;oAMjUydJMER4kU8YwEqyGdrhaSDbhQutdWghlBBrB6AwaDDZIOcgN5AmQYI8cxngH7aEMNKi5ctn&#10;uLMfTAZSag/ig/KZPXOhS1YiTmYCgRqis4BxCLfqMQoKgKG1ljKBnAUQCGBMwSZ/hg6ECSC2ogMQ&#10;YgVApTp/0wClRld1CFU9NFCrpJZwCC01gVIPX4mMFA0zKwK+ck1kU/njh5PzM08rvKkK4YtpMqdP&#10;5aRaCvkIJE0p4YQ/VpJkzUEA6RJWCfLGJKuvr+B208aU0gFFEsuliA7x6o0juMkiCcsILQYC0A1Z&#10;kxGWf8ROK6a/lSQAUJLlhqAIUBdQMgvCVEEdrAU6jCWFaCkwNRmC2ZwaOWnLKvqsWYqS0JoBVPlU&#10;g5DKsfaBhBBZTIBBiAJJjoK/y/wwDsi24BdgDcKliUHcB8wImPCfiBScFANZFZSIMQZoP6YBah9I&#10;JoEi7r1rJJYBmrFI6gUnCak1NRQ9urrp64B8BFBa2NSsNci4EUAjWZAoJPiDHjBjCDIgZeIk1ijA&#10;/wB+Lr+aCQLgPUsVoCyghVY61IIMkeE9a4VA1CQACJrBIHWP6Y7II3DXSZbUVOiQKgBA5AiajCGq&#10;BSgpJJEAzkBXLLFEhCNY0NVtTwqhtZkCWEfiipA6YTBBnMCnWk9DJ8cowEgRcRgR+ZqkwFIck9Qv&#10;lmWyoOmEsTrgEkAfLSQDWKV+zAOLBthnWCSxRyCFEdn4pER+ICD0wg0KiKHUDNCDmM+k4B2Ncktq&#10;ICEMDKwDDkIOsdaRlhJis6or07hIkkmcj4/dgFqPlICfhk6jo7HhQFPUTWYnLAI1AEwNMSSK5QAG&#10;AqKVPjn44A4Cll7qKQoBgA6tThw9QRJpOWRGGiTIkf8AaRpIBJXtBBoD9uAkCShP4tOoMCC/+p3R&#10;nqrQEinhgAdSB2zXKpU5oCPhJIwAQwxC6j6gBt2+ulXkO1xpyjKK9YphEGawZkAysCRXLwwElGVo&#10;ZWKt2kqA4JZWHX5u6tZ+JE4SRn1hgM4mBmMAYuEsmVsG26atOsqrHsV4kA1mkYTBNSDMyJ8QIp99&#10;cBLXTrYq1uqhSACTp1SXcmBmCJ6HywRXwoDSYkx5DrgFI0AyA1wEzDaVRgDqBuwRQRUCMJYLBJJE&#10;kwMgIEsSv85wD1tmAWACVVXe5R7jlqKpuDqOhGfScJntABNFYgzFMj/AUOWAWFIcubad7AN2ljnq&#10;FSf8xqorkTlhDKpIBbVIpSleoiMA9ZZxJ0oArQZae0mYLEVNZMD+eG6gKSpnXUARM5x5keH3YCRq&#10;V3/LZT+X2sSGJKVAgnoZJ/mcGwBUidIEj/uGnoCames4AK7C4rmHLBTIJVZZTDMvQAzFKnCdTqAZ&#10;IkjpOuvapUeHjgHFVXJQKpoxEMB6Z/EylvPLOZzw2VOkCgYx0JEnuBH3EHwwCxdUuWYFrcHJskCh&#10;awDlQgZePXB6QAcpIA7TQdWDEmpJz8sApS7OGrMksLgAD0KJpVflAE08anBVoahlMAlfmIBgsekf&#10;4YAQizp+VtJJVyBbQmGFtaSZ6ER161ISpUyBqMkZ1AnSQev8sAfaxuASdPbrUwdKmAy+S1Ams+GA&#10;wMx8ome2AIC5xlXwGANH0ozHu7WSDrY9zVE5mOpPiIGECBOmFBzqSagxU+ExJEZYCUxMIG1vI+Ci&#10;CCQQpjur21IrHhhETWkwAJUihmP78AoORqQyA1dYdWoKQvkDko85wohWNOjiAASAM5nr8MAhHYFW&#10;buYpAJZZ1BiLisehEjuFPsOEkVkCV8GFGB+WjZePwwC0Z5XV2uF0ro/1FKGoIWR0qAYnwwmFowIA&#10;GknMz1gA/wBMA4S2lgfmllWQo7oozOtIjy/jJwqssRlJEQDXIR/HLAER2oCe6BcMllnSoaQogVMV&#10;plXPCiKGY6j5jWsj5owDKtDKVDaTLNCipA0wpBIrMwD44BicqMJJIntBnScALZAUiI9O5pCgFBqI&#10;MXCxJIPlI+2MJIIUwAgOok0IypFB8P54BasNSnubQRpEGVJaNTVE5TOf88ERBPwMH4HoT1wCwUMT&#10;FJcopIOojUzEDNcsq5dRgpNc9JYTDaZiggeVa4A5SQ5ZS4QgKwBANGKm4sVNAQPHBEEtIFTmSJJA&#10;MiGwDwZNILMVKwdIICqWEEOoBg+Y+/DbLnRm7iakkZ9Cfj4f34B1G1AMoQSqrQaXICkBY8xlNaGD&#10;gRJJDAEGlCZkH5j/ACwByIEgnVqZ6iARFR40kEE/ZhIGoxRhnJMjuApqNeh/lgFF9IEBgxBAVUEM&#10;yZLp+UEyCfv88EI1MOnzfhpBy+3+GANiBbQrIfSVg6tLKaDtnOcq1Exgm0gEE/iNSTDEmmcfbGAc&#10;RnYgnraUrbHyqFHeCVknwknzwkCJbxBAiFggzI8YwCyUIQaGElWJM5MkadS/LM0j7KDBwC2dSdLU&#10;Eqaf5q1zpgAGIQBflSWCf5zqIjtpTIQc888IIWQYKqGJLEdwzNZIBzwDutmttMA+mItKTodZALKM&#10;6QIqBggQJYKpmYFdJOcwfEV8OvTAOElxp9RhBVdYChkSKwaAgV6T0nCYrBVQVqYYmFkACRl5D+/A&#10;KLABXV20udEadBZtJmkwFiO7+RwkCpoQuqWJksIGf2eGAX3lUgpqpo9MgI/d+KRJMzXrHTBNFNM9&#10;raZGqJIgVB+/AKt+oVfXJ1oWLNpJCKZYxHU0kHrnTCM8qCgJETXM5D7sA6zKO6QWIPpgCaqvYoas&#10;CkzXCyCJiCdXQHtB6GevU1wDakDSGDAaSQzN3PWUc6fw1gUHxphAkTUEtAkgRJPyyevxOX3YB4sS&#10;QJIFsSQCQUKAjVEACvnn9+FQNJ7czBzMfYOh+OASJLj8wiEWDKqDrzUtcoSKH5RPScFUtIyIC+JI&#10;zEGuWZkUwBQgRR1U+oYoqsTDlg0EyDEAxlhLikhgh0xJEEqTVfGv+GAdstDBTba4CzGB+EqPmqYE&#10;DqT5kYICtajMianosEUAH34BUgTpIU6Rpr/mq0mpJpWmflgAgzI1AwBqU6lXxIGceGAUUKAgEo51&#10;P2uuhnIkhZFCTSSOmCIAYg1NQCSpiRQlh8Kk4AW3LqGXUNJQkQQRpMgICe3MQZ8ycEDIKiVgCgXT&#10;MQMz0+7AIIgh27u6AdeogASIC/KT1qT1GDjKBSSenTwjMYByQNQZpMBSCrdwNPlEQfE4I9NLAq8y&#10;DBbOSV6ZTlgEkwW9QQ1uPlZtAVM0eK1pGo5YFInqWIkBT3AHOepI8fDAK7l16YEAEKxaq6gCumAI&#10;g+RGCCmQCIOmIrqEiQRH8j/TAKd+0kMImJ0g6gWqrmgnw8cAiZWRqqATLsdRgao6eOACmDq0wAwY&#10;00hdIqADUsQZEiYp1warA0imVaHI5E+GUxkMAm4T8wJYhYz0hgwliFBmYkiTXBFRX5QTTNSYJpBP&#10;9vhngFLcbUZqGgnUjqFKrFSsdB06eInAA1EgqhFREMF6QI8T44A2eAdLuhqdQdGbuBM6v8s0ihFM&#10;JMDOdMZQIgGPj1pGAUCSTT8xiJ1Eg96BjI+6ZGdfj6a+j23Gq0+kDVoliTnQxBp91cYnWvN7i41w&#10;+Gn/ACxc0Nh9NvcyNdfTb2e9taEHcUayV1l7dY6kkxE9ces+k0ziOuNvC/FddcNed21HvvMXKppD&#10;SQsKI6QfPxocHExl8vT+2eAh6bljUdI1MYOrQrG3M/KoBgyDn4nAJ6VgGk5jywAgHWCRrgAKT+WE&#10;MlhIjqSftwQJGX2+eAkWkQoly4XFpSGtMJLgFSfTRnMFTSsUJwB9/wBsYBFwA2belmd5hdKFnuIS&#10;XZGrQjMg/eMPLl45fywFeAVLllDs1y53NcDAv80ouQBABkGPvw2+f2f1wE/bKLmhwRqRrep5bSim&#10;o0OYKnNYA8q4RiZkE02Q2tz3EIgJXVpALGVeZygAHzz64GHUO7UsH0Lr1SGYHvZXLawoYyP41nPA&#10;xQu5aLEK4F24ramFVWaBig6k0GfQnywMBIFsInYW1SRB/wBJSQGmRUwT0OBgGwqXtX+UCQ8KHJMa&#10;gFYCk5+eBgF7dXtZhtOkkQhKhQ9IJgkUzI+OYggBA6wInAHeuMruNRWWQhdNFA7hKMKz10+PlgiY&#10;8Pgf4QMBJ2tsNp1KYUuWNSoB7idUDtB8jgv81QMqxl0I/hgJMMotEyWLEQxgT8yggU/tlgahJBFO&#10;p+FJIwDe4s+pZSGZT3GnzWwQRQnyOYI8sLzxBV7ew6Fy2qXd5cGden5CQa0GeXUkGuBiiM9stdXR&#10;ml4LC/KZaXDaZXVkwjpngYCwu2tVldQ1wAPUKnukalPpihB6jBTWP5Akx9mAlIupQTKkCe1kEtpO&#10;kQsg+eryjCW+U/1+PnjM60ObbRbuaQUpMqq0BYfO4IjxkD40wgdDq85EmPAY0JcM5ZQAQCQouQql&#10;atLNAyrH2dcEDBnAOvYuPbJEkDSGUAaULKCGmvUwDnXDua/5vszr4Yzt0FTcXTcVu5VAKkgBoJ/D&#10;TurOY/nhWNCBckG2GAVmuKAykkqVPYFLfLSpJkCeuCOWf3Z+NMA7skvNuCoTVbDOtuAD/pkFS4pm&#10;akD4/FKfb/T7MZv5oJu9sgquvSHVa6yexzIqWmAMh4/xwvGhA2lt7fqBWB1NJYsGKWzRSJiY6eH8&#10;MDAR90wS6pXUdI02xK6NRKqdK0Oqaz0phM90fCK/wjAXS2j6JbSNYZQ/ygkvSWIIIk9AaYOkU/hT&#10;rngEi2algGMfMZZgBX5f6eHXB4CvsiHVgLrBhKsTQd2oIA2UeABwiJMzMUicviBgLQu3oNqVkLaG&#10;7rYIhehDDMiZBPSa4VqzrXzynzOM69BEs29Es8KGMkI0gD5QdPnSlKzhBMQIrNZM9fHC660SktKy&#10;s2QAgekQCQxqYfIZEn+/CpH8vtkwYw7dQ0bBRDBl9Ooh9UCCAFIOU5U/hhQ6dcXgRrl8WrkNoUMQ&#10;AimAp0EFpgkTEGvwwXQ5/GCY86Ymv5Q9aVXAKkMXgAkk6tB+UCZrlIOeZwgyTA8KeGnxr9mNCYj2&#10;4bUWBBaT1Dz2ihgihBpP8cKkQCMh/TGNusEEav1XcZDBlc6Qp1ZoGIJERllPlhs/CP7TjYvtvcdk&#10;VRdDBQt1hQMQEqsHODPxHTphafL94/rTAVu5FwXJIKKxBPUQvzKEEEQM58/jiBy23fc8Rye1T57/&#10;AB+8tLWBL2GArgTMss+MdW+gHufj/af16+jnunfuBsOC+p3srkd3IQAWLfO2bdxmmkLIIkiKzj4Z&#10;e/eEscPy+8ucnetbe1b3W4U3L7BQSt4iCGMwG+3G9Lt0j5XaZvdX9W/6c+6R7k9vcXueIVt0N3xu&#10;x3afp4dBb3O0S6jq6iDKkQQY6Y49yR9sBrlz9Td3a3I029kjP+U7TpVngQT1muOzFx6OubRuaZER&#10;tvbsELDNuXWpAgEIkmcqGIxi7172tdvgH2bye9tyEN5723s2yQxklGPT4zE4sqLT0uVCj/3pbWyw&#10;k6RtzcAU5CTFfsxNTZcZfJ2zbQ7BbZ1hS43NhLYBKoQBRhA/piHHoWz7i2ocXFv5LOn0bjNOmknL&#10;xPhh7/Ytvd243Fi+11WC6Hsgi2yKI0tqIIIj5c8An9cy3fTa36ZBM62AYTWUAzB8cRtzxCG2NV1E&#10;BhEhgHIYEkAGpAk4B23uSZARiQKyCVHnjNcl7ft27Li2g9R+8kP36o7lcmYp0Bj+ll5zUusqZZ3O&#10;omSYUgfLFZocYW/xJQs4FuZJWAZFam4mZ+/xzxuXLNmEwOfPpM1+44qN5x7IqugNodyXALRVFZhB&#10;UNU1zEjzxULUyDXL7/jXHS/pZ9PrHJ6/cXuayG46yGbZ7C8VI35R6bm8tOxTQCamvnjnvtZxq3pp&#10;/m26RmPcPMX9oqbHj4G8vsEa9HZtkZZmDI1kTppTHYec5y6ba29uLVnaJb9KzYQIltbVumlVUUXL&#10;p9uMTWS59W7c8RUcVxNq1qe6bl3cOxe5euMz3DcbNmkmv2x5Y5PynNby7dMOxa3VPTJKMSPxIsNH&#10;iTEUzk40y1tnbWUUAIBJzM6qefTxxj7m/wCQN0t6l4BSz6G7bKMzUAUZAZCeuU46ST0YtqXpSIIH&#10;gYHcR54lbbnuQs3S10uPSK3Evq5TWXNfTND29cqgxiXWXhZsBRQPyyROa5g0/EvXHon6cfuf+qf0&#10;9ewvCe9uQfZW7mn/AGfk7rcnxrrM6F228Zisik2iD4Y57eOXrCzXaczLxZ+5T/j0/Zx+7Pjd1sfr&#10;j9AfYPuvf7i01u37q2nD2OC947N3Qp6+090cILO7VlmRLkeIIofoV9MP+Qf2nyz7fi/qdw1z2zvr&#10;iov+8cO1zfcS7TpL39q35tqczBYDrjlfHZe6cuO3h9dOv9vV+YT93n/tLNzfEjkfdf7J/q0vuDbq&#10;+53SfS36v3bWy5XS83F2fB++uPtrZuwPy7a77bocpuk1x789re7fbXvLjLfLe1ec43nePuIrDdcb&#10;urW5FsOKesiEshP/AHAVxzusvV59tdtONph+W79yX7Wv3DftW91P7L/cJ9JfeX0v5lrr2dkfcXGX&#10;7XD8ylp9ZbgPcG2B2e7UUINq9NR400amD0OM6zFuEecN7acW7NNIamgMCSQIaq+AJwHJgHtPifGe&#10;hwvWBHFW7S3O1LtuQwQls4MUI+BoaeGCGQ+AxsO78XFuFyQZuabQC98sum5IJic4iZnB4AHbXDa1&#10;G2qlWJK6mEzIXXBPzUIWfORgYBi/YKqpt25Zbq6i5KhwtW1WyDIM9RAiZwMBP2tlkCs4OtmD+o0F&#10;iRmAKSRNDGFWyKAQBJjOcvE4CHy9m49zWQCw1GYDdQ0QMgetK+GHTlnFR/PAUN0RbdkV3uFUDQqq&#10;CmvtXujr/I4SKsaZEkGvw/pgE3Ljpa0kto0BO1gF0MNQKrUeB8Ynrhs5n41z/rgLfarCre1upuU1&#10;AqSFIgkI3dU+A8+uCwE50awhC6VDMWuXAofX4iBWYk1n+mFL+L/0TgKy7r9TbM+tFExrC2wFVqgm&#10;BE5xX4eCOuOev5qqxvW3uoy2rjFbQWRCsoVQT2M5nz1R1w8pnr0Ejz8ca29PxRlt2FtodS6Lauub&#10;GNVw6lBAE/aQfsw23zGs5V+zywn5qLFivobYOo0h2ZlGkqoYCGYA/iNKgeeFg9xyFSI8cWzMsEbc&#10;2pskyssNSur6FQ1o9OhHSn3zhZOmaDVH3VxnXXAr7dhmthizG2x1BYBEBu5gXmPGYzyJwxjY0bKl&#10;qyiqVNwg63D3BbYsdQWkHVE1OHwI+NADSIAzxm59BnN2/qagoRgraodj6mfaNZFQv8MFc8VoAJ+0&#10;Vw2/LcBfGmwwS1cDObjjtQgaVp3SDFOnWPGMRTJYnyof8cXMkHSbfp27FsTqBMEaVaCepK+AqJz8&#10;sKURHUipnx/rhLKIe7e0tu83rG16gAzE1MIVJyJnIYsrKLpmPGlfjIOK7+OTGfVwj3byu4beXdul&#10;0XLa3AjHtOqBk8fiEUOWJGDowjEsCGJBVhMBQTI7QwHUfwnAwEJzJNeh8APGDPhlM4GAjzUUmlQY&#10;/h5YGAXE1qKqxGYOcYGIJFpZqQatpia1z+MfDAwlzyLTa24vhgYJRWbWRDSdOkTnmDhPyyfhT4Ux&#10;RcKpfsWiqDJEyMwwLCoI/vnrhDNEgaR0nKnXAS7FgLoU/hQMAxA+WukEgnIzU1ywR+Wf/bvvpgCU&#10;FrpWCSiVAJIKxmxEQQOh+zCCQP5efwwY3vTHxXNrbg2u3pAarMWIE6QYyBjLGe5/3Lwvtva3N3y/&#10;IbbZ2raGfVuojHyCz/DBnO2+3/Dj1T+2r9nv1/8A3Re5dp7e+kf075/3CL26Wze5hOPvJw2wtXAA&#10;97d71k0QJkAEnwFMeOvqD+8XguJ9fZ+2bP6u8mpRuLkKiuKFpP8ACBiyW9HfX2/H11+qb9nP/tMX&#10;xttuL91fuc9ztyl9Wtbi57T4h3TYaCA62b9+lxzJqdS+EY8Me+/r37m93Xb78lzO4Wy+phtbVx0t&#10;KhP4QCJEUkj7MdJ4/wDedp269H6i/wBvn7Jvob+3ThNjwX0u+nPtz27Y2di1Z/UbfjNqm7u+kugG&#10;5f06i2Znzrjhl/3TfF17jXbjqQGqT6g1GYYHPrEDGu3WzGDur1xb4GwLaoLSCCSV0DTQaZAGX3+O&#10;M5vfca7x3Rbjq+oTqJZl/wAwLTlWftxou1vVa7bjF2yjtQ0NVBAJ6QOh8RjO3txcuXCqXiQ1CQQV&#10;UHIz4fbXBlaqiqtUAiKQPtH3YteM252ex5Tf3H/14tWpQsxKgM7Anx8cBC3D+pudrYWSLZ9Ryrad&#10;JHasjr1pjlO8a4d829eLqXmAVgINmsQViNP+PwxrXGMMXjZdqALaoBGkEeFIkExjYe2+P3XNb/0t&#10;lt23d6+y2h6SnTZtgzfvX3EKAoiWMeGM3jq3Oenqg8jvNrx22bc7vcJt7Noai7kd7miWraGrOxoq&#10;ipx6B9bi/Z/FNs9teS9v74FzebxYL3GC6EtW5oqCsUz+zHPne59I6Zmsw5aNvyHuvkV3u7svZ47b&#10;Eps9k8rp1MHe/eESzNQQTAHwxw33T7y21u1uLilWuCQuonvYkgAMcyDJg46yZ4crcTNdK4/jfQCg&#10;mBpA0rAXLwHTHmjmOTHI3txudxf1F3LLb1gGCRUMB16eWOjlvdbPq9V+oCgKMgIGMLvbgsd9t7YR&#10;lKtbQtcYKx7mLg5k1/6YPNtMXHwHjJb+7e3ClzeuFXSLajtdoGqGiDFPCvn0M3iBjL70X7Ng3GS1&#10;6V9QTZefVvllKpbVSDJJoADPlg57d05+IYowNydzZttZscaFD3dxpQXjOntQsggnxgkj4nBz57pO&#10;mQxj9+t6/vb+2a4NvtEYOX29pim40GRcvqSSssNKoBmCcamO35uW2bt8gxQ8lbtX7u2Zbgu7hmuk&#10;sG9S5atk6VQsKW9VFJiQMsb8fWs0MZXlV9UemS5/Ob1X1t1b0lso3h0UgZT546M7a5DHPeUVkuXz&#10;beXN0BnUB7KWLR9O0iVAqa+WEcNugYxm8v21W5dt3VsA2RBDCrG6Yi01SYBy+/FYDFFvXtG21u/r&#10;C2bWu46Ek33u/KmrMECNQmmLiuHl6wMQSO8XSyoFRHfQNLP6Y+Ujw6CDnjrrjtjO0svdPkGI6S4R&#10;URXbdXWICsvqFgYUMwFBPTIDGktvr6hiY1y6/wCn2u3T8y0rzdCiQ7vpmclWASBTKcTMXHk+YYba&#10;0LrsA7X72j0gxPZbVTAdT98+eKfp7Bi42ZtbfShL37SiW1gH8wiqgiknIRjldOOr0Wz1DGgtWxNu&#10;4UayzoxJTutkNQKpOdcz44wk7M8BjSWdvdTaht0D6cg20YwrqaiB4T0xHXHHIYhb1Ld7b3RoVGGl&#10;gJGhlUyUUCBqHXr9mEZ3k3mIGKext9TreZtKJcVLSfLrYZwvgMsVz00s52DHqf6F7dLnuPaG0io9&#10;i/aR3tgBWDENcRiK6tIPljl5OkfJezn15gY/Wz+2dXH014M3QFLbay6lR26AKRHiTNelcfE+WZuf&#10;hl87vOJX5z/+S24H+r99dqq31XbKt+2y/LeKSWIInthQCKyaVx3fmdptOW2W747e27W42W7217a7&#10;i1cUPbe1ftlXBU0Ig9B/XHPN4+TGtxXg/wCmPIc17I57iPc3GXL+w5zjOV2fLcZutvduLeRdhuFu&#10;BdQJbuC6WViNVZ6Y/FF/ygft+X6UfWT3Lt9hszb4vc7g8nx5VCEXb7tjcKIRTPyx817bfukz6Prf&#10;3n22N+/X8X63vpR76231L+nPs/3ztdKr7i4TZ72/bUg+jvdHpb6wYyK3lcR0x8mwCooa5QBkekn4&#10;zj3Pr3R0LE2w2iKhjSorANY/hgBjTcZuPTuZkA5EUivSc8SuvjuKGPWX0U95X+B57jN6t02/Sv2m&#10;BrUhwR4RGPLtO6WPmfaeTs2mwY/Vr+3j6h7f3n9PON5JdzbfcPsrNm6EJe4Hs26gsSTUDHxfk1mu&#10;34vtvj2m+k2jw99ePZn6X3Ls99t9s36LcO25+YJYD3zpuSoiNLmTnIPQ477xga2Du3QxcME3O3UZ&#10;nURTMQIxlt5+9ytZvFOMs3QzWVBVbOpmUAaFQMJNDNf6DDmm9tt+N1bulUssl22tsFZmCNT1pPlg&#10;I5O15Lgr/F7rapcuby1d2m5u3j6lHUq3pIoBkjrOYz6Y9Q8Rdt/UT2i2z3N5LfI8cgIdKsoFuRo6&#10;zTwxLJery7X9Hfu/3nwi+p+3b9iv7odl7w4Lit1ufp59Wd4eP5DZllXb2OVu7sKt3ckAW1tu1xm0&#10;FhJWa44YOBTbb2429Ubjdba8bfp3EhAFjRScgATEVOfU4ZmcPV8316P1EHL8BtjwF7/b+I5Tj7e6&#10;Xd7e5rvN6oKXlW6VjUSVtsTJAIC1iL++ttWdrSszNZJu3Fj07SAVkmgpmSafwxNtcpLnq55x1zcX&#10;rW3s764luzb5BF2e0vBhud473T6JS2IZxqMaVWTNaktin2zXOYe3tNjcuJx+2tO150JU3H16SgbP&#10;TPdl51w11wXE5bjkRtvY+33XN8/ttpuPcPK7yzY2Vm5purtrK2dYuPbPZ6mnsaKCIyEmXf3vpuOF&#10;9spaW+dH6rcoupFJP5iF0NWgkkzQ/fjVSc81nuM4E7yw3v8A+rF++3H7ddy/DcTuLpVzar6G59F4&#10;0qGCqFzZTMCi4JNvc2RFzcoL9xWCKx7w14ETcZh+Gvcf7GdF4TbvJ7b3DtjteKvnjtpcRr15Cvo+&#10;jtfTZU21u09BeBBFtOtJloAq+RUNeTcXLjXtxbJFm2CTbAYH5R1PUz0jFVr/AG3cW3x9/jtpt7ey&#10;4zcFX3m7fSm6e5b0910gzBMgHPUCROJPD8VuNwbu/wB7cSzYtiitAAuUZNJJgwZHlP2YejNvwUvv&#10;j3lx/EDbe3eE2+633J7mBO3LOW25Jt3PXFolkLggoCBr05D5sSt5yJOyFjb2WtWHvl7KhNL3FkjU&#10;ZqEn8Q+7Gdc9syuPipuE9p27XuFuW5Hd29/yVvY27G9uNc17bbNCE7cqso10Cgtmi+NCTQ7pj6Nt&#10;AityN1PzTTTtkBgk1oAINPtrlpXRuLVP1u7vHcPb9ubW4Ts1Ov1eRvEB1VDFWZtUhhECkLnGsHY+&#10;39oNxuA1xbz60SA9/dFtWlFkmikEE9BPxwFlv25n39yj8fxtxdo+0t+lub5LWtlxaoLZuXXZCAHe&#10;2wZVkyYmMsW+y27t6XM8ogsK1ON2ZkWrLGgOgZmMs/OmJZmM8dGJ5/lbQ/Uexvad8729aTX7o5pS&#10;n6nc2ltiV9diAq6iQzAilAdRpY7i7dN591vL63tFsnaWJPpW3b8xWIWPMBvsGMTm4+C+nDPcXsdn&#10;b21jiOB4+5x/rbq3/ve/n/ytzatn9NcQPcJ8Vf01qwMmlDU2Ru+avupVrOytnUocaAwioJFCqkkg&#10;+GeN3E5pnDY8jc4f2HsrNzXb33M7kNaY2XF307y5gK3cr3Qqqy9WgATk0iMxu2NtuAmzsEjcXUge&#10;qzGXtAmhGcVJOGOcqn3L9pbWy5HkuNa5zXIraucbsrqtebaqqRY3V5VlrbKCA3bpAH3sDlPVvHab&#10;ZPR2VsMGv6Sq3Co0gFh1IIBmnhTFE4+2Lex2lvmOUuLu+d3DWym1FxLz7e27eqWs23M6VMkN8wip&#10;mYXuuRSzo2PF2lbd7hGN5/T1ehrAEMMiwzAn44Bjjvbl7ftf573VvHtcTx14DZ2fW9Mb82TqdlvE&#10;T6bQEYieoWOsuzstlwe0N3V6/KXbTPckg3S5QN2yTn1b7vHEszOUzyo9zzPM+/eZbaCz/t3tPZbm&#10;3ZsEF7dq4lu6VZGYVTQa6DmPmbpiBZtXFtLveRINy9bNy1YMlQoJRSwarE/CfPCXPHwGl3e529zc&#10;3OH9tgrt9peXa7vfKVRmvELeurZ9GRbQCcqeGLLZXBftNat7fXdIZGusPy7ZagWkCeugfbhxnKsv&#10;ztj9Fuk39/kfQ2RuWbybe27G/uRZrceLknRkPWK/+iAMT0s8dw9llvOu43r9xQV0vkCRGdZjKmJN&#10;psnOWav733P745C2+wtPxvt6wTZTcMUtXrlogE2kM/JKtpcySDSOlHv+a26bdnvOd1ubkDbpAKWt&#10;InUgXLoCT/TFkxMQb/gPZHINvtvY2Vi3xXFbYO/IXTKXd61xu23dutAaklEFT1gYtPb9i7utN7kL&#10;mlQodELQEXpqBJyLCuZzxS2+jH/UrlbPCrd2ftrard3bXDYvXii3DduMB2qUEhmVOpgfZjeC4m2s&#10;q9u56WzttFsCVa44XuKsMlJyWh8cTj87n83mi5tNxy2+fa73Zje+4NyCd5cIN21stszzZS7baly6&#10;q1e5WkaRQ4Qm7a/aV/U0WjcKz2ikae4qcpmD99MOJ9fyOiVe9v7fjt7d2TbQ7rfrtDd+a6dDs/qf&#10;l+opIZl6AgwIApGGX5lmLbTaQ7trDMSxIYCIpNc+sfdhbjp6tSetWG1+m9qwlnnufR9rYti01q3a&#10;9MWjZZwwlSVaIHQFq4dHolrd7fXxDNbABALKSnyUyHhHx+F+Hd1Tn0V9w79U3PG+1uNbXbtbu5ce&#10;fT291Bd0NfBcVcZMKV8xJtNxct7var+mBtWLSLcZwVCD0yZMRia6zXJ0YfiNlvOA5xxzDjf8jyF6&#10;9trO3ctd3erdIpUG4WIEkjuKwABnJGGNpfF06bFsuQTLxCwwkjQ3nUE1muL3SzKLL3BxFzZ22flb&#10;426FUf0BeBvF7VyLZXdWqsoAIpQZRli1fjbNjbHd75UgFGtqe7U0ZoD1ik5Z4xdu78jOecRgNp76&#10;33Lc4ntf2pc3fqlb9vfXrWm0NpZa6BG4K1YFhMZsYJECcUL8gzb21fawU2dtWtW9tJVrqMhQsUzI&#10;AJMzlXphP1MXLXo6/t/Z+z2/tvfcVa5obj3Bvrlrd7rnGQXLWw3Fnd29zbtJc06bbuyKhWKs0Zmc&#10;f//V+hZKiRFMoFTQx8K4+vv0kLBvh7dxQxdpf1Y9G2mq2bou2rh72zgChFBgRlU0JMDqDTrmfhgJ&#10;C3rRYhDbY3FKeo/fquaNblKaRImrdwMzXCJgrIEzQUM9IwE5bdt7TlGQOUb1wjXLdsaLYY97CDTt&#10;nxykycJMkROrPqBWYimAkWWVRb0qtt7RtMDeDvCxpL1jUIldMZT4YQehNImpyE0PaMBOtiLZtLpu&#10;C5pDL6jlrlxRrFtnrBBggpkInBMBmZ+UtSDLCsGPHAOWbmmEDq03gjFmdQlu8ip6jP8A9skVoM64&#10;TmNMkyQSDBAJFajAS7ehD6y2yFtKbKXVBslrcZMi0gES0KSRQUphGnIRLSYHUkAkSek164CUtzV6&#10;lwvetgoALrC2WOtgHX010hooQVnrlgiGlWkA1yyacs8A6r2/TdNJUp6fcxZjZZDLq6qSWBOdSBTP&#10;CQKkmYAIBzAr4DrgJZu6baLbBV3dbjAsoLDSASrEZE5T0wTHVkIjpma1HzeZBwC1V0UDtAKz6bHR&#10;GlqhmQnISA01ABnCCCBEkgCuUecEA4CRbIu3HcigZfTdvU1wCSAUkLmdUgVPjJwmnjn8p8JWZB6+&#10;PlgJjM6sCqiADcugM0uNQtKVVqdskEEyYpgqrAINAIiDBzgT/PAGCWUBfTW3qZXPf+aBCpdlREAw&#10;M5HwwCNPzQSfAgATlEYBxLwvMWVGtBz6aquq4xOVwOGAlSwGphl0yOCKwBPQ50mucqOuQGAfs7lm&#10;e4VJQlQCAWYB8rYtMwMZMWgnOtMJIzALQRWgNTUgRgHl0uAwFubN0opS76ZCoCwZkYVLEw0Gc4wn&#10;oARTur/20IOAlNc/MuXRbVmItMEDLqV21BhB7hUdKxkMEAPmOYJykENOqGGVcAHe4XNhVIJRCS2k&#10;o4KQbqXAZgSIAOZ8cNnLTWJhWrFTMk5/GMc95mRYsjGo3y0Pcth7lkNDoFXooEaQDmanwpghOkAQ&#10;c9IkUOeeXkP78c8X4BDvFzwDlTfOi/bUzGp2BhhMgHSPEKcEASfGoJIIzEms5VxcX4BxnKW2M2rY&#10;QJoSGQWwG0qyBKszrRZrGc54ILINCYqD8BE164YvwCm3IDBQxPeCysCml3o41ACVJ6EEUMRggsVk&#10;hiRBJmPh8cRUhrwul7arbe2uoPbWbfbHUVI0nvBzI+GCgdRSlZofCPhgFq7aCLdzTrKqqqDqtqO6&#10;GK1OojKkUgjCJOQynKlft+OAlq8qLgX8y5puG4e0qUWYjVEiPtyNTg6SaGKTUinw+OAP1by2WJep&#10;UrqdBLXXaR6bROoL2sJiK54RBNJBGdQB0nM+GAni4qsDpuLcb0wbYAPqMWgu2cBgYKL80AioOEkD&#10;8PylpmkyZOAdttrL6wr3lRkQAMU02SF1G5bAEg00GsT1GBQZducQSIE+WAfRyzWy1sMiFFua1Zyp&#10;ZdJETqMjtkimZOCKgZ5RBoP6/wAsAdu6ytC2xcAKenb1KukaYI9MCBpAmfGawcGVMhScpkEgzMAG&#10;emASt0d7J3agIaLgn0jpKBQIM1lpk5nww2VAjpDk6hMmsGPDpOAm27ly4TncLWkAtgDQdYlSQDJz&#10;JVlnT0GCEkNH4qgA5mgmek9cAr5TZN1G1oq2ri7hW1FVJ7fSEaogkVmPuwZBgMDKkksDBgEVEZ9M&#10;/DBCkYFmtshLi3Fn0ybbO/qCisTpDNIlehmmCUDTHSAMvDp49cSt69C9bpdZipBa4S2lwGdnWDc0&#10;xGY7h4iRExgBQQDQRIqdVT2qCBl54jRbXGH5ZYuzso7B6fpqGDnuJ0MDMigAOBTMmGX5QKTQ0J6V&#10;PXI4BxndiLa2mNtwHul9GoenpgIuUxWBMj4HCTFYEAigmucSpPgajAPWzRdbrrXuu3kAcTMW7bAV&#10;AYUINKxnhBmmntImBT5QJ/rgJdoq6kXG1qzIWYljpJ7YII8ZivhWRhkgGKxAMAAEGAAUzjFTKaLj&#10;2qaAx1KjXLjla6mYXYI1FRGXwE4JgAFU0YgGgAqMvM5dcam++eq91yNWrccDVbDEau6QtDCAjSBL&#10;H5TWvXIooqzMEUPWKRH88NeLbA8HDB3QNb1KylgQSBEowc1YEzBz6+GE6AJkDVEkwIjqR8MXXfbP&#10;xM056hYArQdrGrBlYIRDzmx8PtxHJr2mkj4kTOkda9cdsc5+DSaoNAVll1kg6okjSLpUUIBqPj4Y&#10;IwCKEDMD8JAmp8vD4YoWrSCCVlVAushAYetAZEUwC1T9/wAcA1mJWjUWFJpqFK/acOvQKTSkE9xY&#10;2dIcveSGu6TDEA0gwMIgyCYUN1MAAmuWAkI6IQC/qCyQGVdRuMF7dWkwD5kVplhBB1VBFADmJWa6&#10;gcBKVgzJp0lNTvBIhG9OAFfOcqLQVpOExIER8sEEwwAqGr0+OAk+uLZLXqAHojMl3WJdAF+VlkAh&#10;cxTCAqkAkE50B8BIIbLLASFvNaYj1e7Ue9krbrDW2ttVhJWT/CBhBC5AVGlyBBIbI6tNa+XXASEu&#10;XSysWbvdraMQVLWhVWUvABETNadAIlowTTOSTPge6sZf2jAWCK+nS5LK1v0xCyG6OFFDpiIAr1JG&#10;A0yoIrNDT5iIJnwMdcAdvSVb0ri2QEYvGoBkVpFq2hBkg9ZFKDDZahFDUwdIPj08+s4CV6RZlcSF&#10;YIHRr9xB2hSoYwQwFNNMqZTgjLKCc9JEEKB5EDxwDoYKxtoIT1SyG27eorZMsHUwUgZg1H8CAIUE&#10;E0kGACxiQIB/gMAsNbcuHA13GRp1FLQAAbtMCgirHKpOG4jSRAkkMJBmMoHx8OtMBL9RnDTqGlbZ&#10;VkBIVaM5YkwTEAeIrgCVEagSYmQsLJgSZzOAO53kSjqq1JS5fOv8uWQQKrNDQQJOeElaABpILAAz&#10;nlULXKYOAkeoTqm3FvTZZipJDArEIz00Agal8c8J0zBFFIic5APzCfPAGtw21IYS4cXCHLGHcmUb&#10;RAggSvTp5YI1DDt6wEMyZg93hWcA/bM6GcXmIYT64AKBVmdDSJMQQDXCdMkgKJJFI1TSpacssA5r&#10;gKTcbSsgEgoLSuwaFAmamvl1waqSFjrNYrAFANX9MAm662/VYqhIChbeoC2zBsyEzERQ/GtRhUk6&#10;ZIpkBEnyn7MDBrQiFlRSCWMOJcCSS7MpkBqmJ6ClcDR+FSwKihgjIy0A1+zAJ9YLdlyKj8wFZI7d&#10;Nt3cArEGnWcAqxMaoLduUADIQK0nz/hgAt1BVkACS+lmUtrNTqYwdWfTzpTApJAiIBpHQ1II6H+E&#10;+WM8yfVygXNQRSsC4XIh2dQCR2akAiQACSaMAOpjDVxSTEBRIIgTBIy+JzzxpU6xcWM2uFlKlSfS&#10;9ZSpDN1JAPUVjI9MNlTUnPyIIc9ZAyoR92BEhbitCqoVYIhgyNaZJCKrNVpgzSCDTB6ZZSFWPmIn&#10;4zRsqZYA3YKLqsXDEiyzGVYgpKl2EyA1CRT44IpAOkqCZMFSYg+H3YBdq8NaB1ZURAAitpS5ImNQ&#10;NVJOqDUeNMNETOZUdKgkREENkOuAlhijKxW36lwhS7MGTUZlyyUJBoJpNDhLVoxg9IgqKwQSK1Ph&#10;gH7bEFGRV9JRpZu4MzN+K0GoCMxWvhgMGkhjFQO0QCJIAMf2P2YAWiq6GSCqj1UZ2LlbhjWdNTQ+&#10;dMsjhvu7oqYELQgVgxH+OAlflu1ouQijUEYtFw2zbNxQxy7vHoRGVMETSJMie6hICnqD1itRjj5J&#10;btwlPoFaSyIR2gL3LbfWlGmnXr5VHTBM1JWYakt3gAVYGeprU4xjafJD1lEFHChraBriW0ZZdZi8&#10;sV0qdIg4bJEsAe3rUfMPw4c+rrr+U+oMBmGl1GsaQSWLAg3Zp5gnwJ64SYrIUwRPQ5eB64NFJrJD&#10;K1zu1kD5iSXAVFc5rI018BOCgkNAkAfNkoU5aj/HBMz4nG0K1ksQG19ikgu7KdT6EX/20CpAzOAB&#10;UDNiJNYUyaEg16mMFKcmXJKMissLRrshQxAeIgFZIGfXDZABgMV09fGREScv7HAS0IdQ+jUrwShI&#10;GnqaoO49ZOQpmMJIMwNMA6j0B6D5ssA4rIw1FizsBo16ibagdwbRIM0J+MTghM6oAPcCamkdTEZT&#10;5YuvGwU1Q4kwSjAUUhyQTpIIPzCZNc5AwDWcp/7hSNQgEmsfZjtmXohwDQwE6VNRpOgg6DqYKsyw&#10;zkZRkcJE6lrq0hjq/wAtKiAPhih1mVUZRKm41sBT8zLVgfUJGYJM5TMwcJqYMwAPEVirMT08hgHy&#10;wRmkd5gUkhdRoqpmSKTmIg4IAA0aYAAgicpFK5ih/uwC3dnBJQBmV1OqQF1GCwIA7hmI8ycIIU/K&#10;YUEQVPcVOclv5YBfepIYgsAdWpTpFxSWkaRNRFfD44SPlObEhiT8swZ1TWuRGAdI1OkhraaoXMhS&#10;V/0onKJBLYQZgzGWogVAJNRn9s4B1SruCgJFEBgqTpmNIgGTA7cEIqRWSSYHaZFY05jxwC2BKqe4&#10;ZnuLTGqVJLZaugy/o36cwogTpCyB5eOdTTrgJDXwdTEu4Ch2gE5EkgiZosk5CcAHoSZ1xJAmQB4V&#10;6YAoAZXCqVFkv2sSZYgRNQT8rHp8Bhs0ilSJo06pMAYCcpZzGbqVGnRpSy4EB2tjMHKAek4InoK0&#10;Jp2knpPwOANCCW/01gjsYrcRUEavTYgZgmcNmYIXoTXpM9B/M4CUrgnWYZXAKqqsGNBqLs0gV6dO&#10;mFAD5YgFSNMGKn5Z8sAC6/OWJ03FYOKkGDLkJJAMmv8AcMNxGeqATIECpFWBHl/LAPStHAWrjxcx&#10;MgsDBMkR94ywlVJksdOnKo1aYgCMpwDjuoYBVB1CQdHYCh1MQ0TEyP5ThIACEE1FAWKyBGQB6jOR&#10;/HAOs5LoygQe8qupgQYIMjoTAAOAQQYHbBDZ/hAAkt0I8I88AA6wSwV51JKFpnVPphRWCMmBH2YR&#10;DTBy6SAM2nSesRgHNduKQ0kK3zMdSKFlQaTIiPDBgRSsiYHmBGmYnTFOmAIkhaaSsjUR3KBr1E1M&#10;M09Mj9kYSNUASRJyo2muZJ/t9+AUQjBiFEKpZm/09TRJXT0JygU8MpwTGSTTJlZQCsjMwFwDqHUo&#10;oQCFAcnUVaAoDFs+oBH2ThsxqBOoTJLCCVMUIjwykYB0E+npgQoAFuhDLMMhJ8+mf34EkgVgAy0C&#10;F7jMMWrBqCPIYAzAcrolXgAmWYspHeqLSZjSRQT95ZknUYMwPATQnoAOgwBgdoZkka0UiB3AwdIj&#10;M9CT9k4FADUQCDGohlnIEDynrgDZSSCVcELpBZJWVoG1/GhPjOeCM+EkQJ7TGokxP8vDAGgXURC9&#10;wIEkoDpIEt5eOU0wgidJAgg6pqKkgyYzMZRgH9fp6lLamAddBAIiKQp+UEnuHgKYPSARUAaqDMBS&#10;06oGfw/jgEFywI0uW0j1WLfmPdUfLrimUiBGAOkaeooJWK0APnXLAETCnVqUoNaiVFyad0rIqKAk&#10;nPC6qFUEGgEKKEmsAE0pFcA2pDM7FWI1li7OQyqBR7hTOagATWYwO4ZAqApDRE5yIYnwy+/ADUjE&#10;nVbcm4GQsWgqRDFlAmJFfCfHCGXUBP8A6KzqliV7nA8+gwDyHSD4Ms6VCsFZCSiO0jLMsKHCIpQS&#10;RWSRK6STVRmemAfF4NKsYBbuULId2gGpEQT3QMxgUgAgypECp6yWHiMAkuAe35TDBl7aVAQk9evd&#10;kKYTFCrFQwJoCIiJI1THx/ngHtYqwBNoquhyDW5QglIkiQAv8fHCCIBmZWAZaTprpIYZ1gzgFqSz&#10;Q4UC4C1EECI1q6k0kCsGvTA0ilVgEQDIacqkec4BauWNwjUSFJkGhDCS1oHIGgywSgjVJ0jKFIoB&#10;4GIHifPAG0EoFBYgBg7KQAxFZEktAkDwBpXArUkArMUivnPU5zFcAaBSQoY63KjTDNq0VUKPwioM&#10;5YR10kdvXOq/KtMxH/XAOgE6rgzqIBgKwAZjNQZBqTEVjBGKme09Ce2DSJ6EdZwCizAC3Ca2aBdQ&#10;1Uk6pqY8vP8AjhIVu1awr0DRBpEgmPvz8cAu5dBGoqqkoNRtkiAZlVC+J6dMJitJABzp0MVYj7MA&#10;rUAgVlts+nUoESdQkOPPOR/OMAGcwCBWlBIrK9SI8MAs6QukHQDC6bg1s6iGBdRQHVMTTqcF8onM&#10;zMtmSRqBgZCowCmJZu6UXtXSkyiSUZGmhMiSQYzjAK6qGDIBrTuBnVT7o64BauEMrMh2WFUE6Tbn&#10;uYViKlgKYSZJIEM3cGgiSKE0y+GAUGtqQ4V1UembTGSNVUkxUnrFIrPTBBCCSCFpAiTAFRJ++sf3&#10;YBauICsA4EEAkWwGdYmpNIIMGvhhAEjOkgQYldIkkZ+WAWSyg/8AosZUSSGppKkZUrq8owIaQPmy&#10;JBFAAIChR8MAY0QxYafw0JkwdbP6hnOpUZgfDBgQIkdVyMGJzjz6DANk1y0kMr3EkMwGglguroZB&#10;E/wmiWhSImoJnoApmYrJ/tTALQa1utqVtLKY1OWZnUK2p6EDMx55EYOKj/2YeJynUZr9kYAmJ0ka&#10;gFTQxCgIASwCiFJEE+GCADCBIIzDAR/mIE5Z9M864B7UEl2KkPq0OpM6nprJ/FQQRkB4HBaGMaop&#10;JktUgiRn1H9uuAMXEWFTtlVAAEqpkJ506CeucyMKIAqQBGmuoDz+WtfPAIUj5A5LEtqWHkAtkbii&#10;ACPCSMJgmIJnUWyGoAEGcqZYAy1tZQgSEVCFJKszEyJ608/twTjWSTkJIBgNBWdUivkRgF2yEBAk&#10;M0qSFZo0Gii3lOdZ+04KCRqGpYDFRIBJcwGnqB/LADUAShKtJVXaGKjSstbIzE50iuZywQh57RRQ&#10;RE0oZBbzNYzwDjH0wAGgzVmyiKGMyIND0MYN4MGTI1RUd5OYWK/CevhgG7TaQ4NQ0ErHaqgAF7hi&#10;k/xGc4VDaaUAiWia/wDcRlWo/jTAFrC3Tqhm7WAMH8Q0gKc5OcHCIYA5RkogTBNYJ88A5rTXEaWj&#10;Uz3CWBerIWC5UHUR904AUQtT4KDEeGpR/TqcADdA1woifUeFOoANQMaCT8xk/wBMKAAbMnORp092&#10;mmpB51xAhy0BiqgAQLgfW3pkgkLcOXUACuXTHrH6P2QEsUkjQoaQSe2SCOuLnMeP3N4fnN/5h+av&#10;WPY/uFRfu2rVza7hWt2VbNj6Qi7M2wSaGoNRmcelwfIffGRzI64k9fxeR+RhQTeYDXUWwhKiQplT&#10;bttlBEQAa1rOB0Nf7jihN5UV9LWFu6Sz6vUk0cMbQY5gUIIyyMnBlifKtABAGAUERgh/1NDTNyVD&#10;hR8nWIPUTFOmE4CVbtgwveLbLq9IibgdjqIET0qrAwYnPAxAi/aVG9VmIVVuMFSDNz8FtdNSR/mz&#10;GFiYzitfCvU4orGeXNz5W+ViFJUqCCEYvSSRGWdMJOf92ILewiJaUBWADm2QxMqSkM2omuY0z8RG&#10;CxRMVS1tRpZJoSysDGgIoYqegmCaTgYCHauhLpVQ3ppbCwEgAq3bJnp4n+7AwEk7lhcTTbPzBVd1&#10;0W1LfMix4jqZr/ESPHATVSViAQymEA1ID+PX4aZEDrgfwwDTaVZlFx5JuAOFGZ7gFYz25wtf40By&#10;NY88A9tyFYASBRdEEgGYqanqx+yMIQk5+MCP8MZv5oHNyDNtgQTq1RlKqMmZsyDX7PHAbM+OkER8&#10;caDtoTokQNbADSW1E9ylCYPmJzwSkSZj45fwxLcBW4FzSjIpH5hGkdxmhLSfAHI9ZGWCNGp8Y/ph&#10;LkOKwewkgrVlYwCWFYZlaZziTQ9IjDgynxxJrgQXQqYlNCuGMiSWHakBYjzHl1weNCvVR65027h1&#10;uGn/ANUTWgXpB6/YMESBGdco6jAWi6j6gIq3pSgMBaxpUGgJP88NTXx8j8euILD02QMwQBWUlwrC&#10;S+kgChPWJjC5AmTX4CftjDn16CKtq52lVJBDqygEqFmCQWyJ8c8IoQTC/wBZ8QMAtTfT8oXW06gt&#10;ASGFCyuzUEEST5DBRlkf6dOuKJ/6lxaIZBoNvRBU2gyrcJaAnSTmaHDifL9uM7dBS7lvzrdw610l&#10;hCntJaAtKVIzPnOFA1OUdPOlcaDd5VFsOhYSSDKhoXVpgLmQeoOAfsiv2dZB8cTMvQHt1ZbhfQ5Y&#10;NIuWqBiRI01/y01eGG0z6f1+zF6Cx5G6fSsC4q6URVAS3rUz2g1AJoaZ1GHZGJmXoKu0AVci2VUl&#10;VVQQRrGbsrZTFI/nglJIrn1wvQV/Ihlvl1LwGtOqIoBuMEppYwAOor9mE9VzAr4j7IxNfyzIubYZ&#10;rLoCNdIipzBYnXmcxTLpTAKCKU/tXFzIEpeM6XeWJIaVOllCwIWhEeZ/nheM67Z6iu9KAGYltLtp&#10;ZwynSDLHUCIjoB4RNMNvmCDHQnP+GG3M4F3thNi4rwQQG0kgnuOqQTQD4mThYyqZPX7csbFfuBqZ&#10;EGsqxUSqRXSfmAoc61pn4Yaf5j/bpidOgt7KKLElm1K5ZmVJqwEAgmoGcZTlhSgR5iMqfCuAj3WK&#10;3BpIGrV+YC0XPUgknV4daV8MLGQnPrifT8P8BTbpXa612zdGlHRfSFtqaU1FVcZktmcERJgVnMA/&#10;NSQTGNCfaEW/Ui8ukq6HMqT/AKlv7/6+WCYRB6jKZM+GM68ayBy2RDqUMhgTAEVJBlZyMiThRxN/&#10;TAjPq/UFwj0uLqeYBaJIUf5ekV/phps/7Z9T8cavWC524B06SS6w6iIAuydMM1CNJkDxGDWCa9Iy&#10;6x1OKC3avCwDW5o1XJ1grCmNVYIpU4WGDU8ehFPLV5YHpj4qv0bu2utfHqWTbdbiMr6rltl0uHtM&#10;KqQQCp8a54+b37nvoNc3/uPc+69nxtq5x13bo9oAs+3t7tmncC7aFATQg+eLN7rePV7/AA+Sb6zX&#10;brP9D97n/CJ/yY+1fq1+3b2j9HfefvX1/rL7GN7hfcWw5MWNrym/4baRZ4PlOOuN/wC7Nj0gEZhL&#10;BgQwBx84PcfA8lxm4uh9mbXpFldTT5fJQIGWWO+ZejdmK/SbwnM8fye2sX9tukvJdRbiOpkMpFe6&#10;sk/HHKOZ5Hf21FsBEVu1iqHWYkmJyr4VAxqSW4rNz6NRZtpEiT4AmRBrjGbblt9srp3CXdw0gkhp&#10;E6qEMvgMhGN2Ss5qU1tHADBJ60FftxveH92eotudydunqAXbIP5LFTV4jPpIGczjF1saliBf2SOS&#10;Sis4XSrmA4HhqH92OmW9ns97tk3O3VGS6F9O8hL6mufhUiQGkkkYiqFtzes3jZuEqV/C1NKKc9Jz&#10;HQEYoNxt7ouXFNmhBVSEBBAGhQo/icBZWbqsoJuSQSTJM6iZqftoMYHdtdt3tLMLWpjba56a6iWX&#10;UmkE0EgkyaYC0XSV+NQs1EdJxXGwN3aNsj9QNKoWYsuokwAyCJGQpXwxrPamJTmoKRWOuU0yx10c&#10;vyPG7TabMcfx97b2NtZsjbIty32IoDutyasTl4YyrN/7ftdxevXhf3SXXuO5uEqxDH5Ro6AfCuMl&#10;y/ujgNourkdxvuDG4m3b3Lg7rZh2NQzgSomhkVwwlsnVY2ttuUH/AKncqpqCpsuB0+JjL7sYzkTv&#10;+EvNd3N0bnaXrZ3FrfhFNm/aca//ABN1MIVmSWzFIyxuTXKW2LG0yXlEUKkh0/EjAxDLij2PuXZ7&#10;gumrbXgLrK4Z3DPoTWqhYkas0Y0J7c8LrEm51koCNU0oIiuc4sN0m53luy9pVuevouHuZLbAEtt3&#10;XQKCZUyfjhPp+lJOsggVE9Cprl0zJnr54x1ptzYuFSdTkq9semXuQKrqC5aQQCAa08caT1P/AMsT&#10;rnLXdwbTXldnWVDKgW/aAMM15qQT0p4DDEXN9SQoFV+OZgzjsX02+rPvT2DyVjmPZnuXk+C3+3dH&#10;cbPcn0N7oj8rf7Rvyrts/wDeuXUY576zGPRqWWY36OUfWP6H/SP6/wDsrk/p19a/pz7S+p3snl9v&#10;fsbzgPd3D7Xldqov2/TuXtjdvKbu1vwBpv7a5buLmrA4+wv0F/fBwHvltj7c+ptrZ+2Pcd8LYsc5&#10;YYJwPJ3skG4Vz/4txj4kpJiRjhfH2z6XHfwZ50/u/wBj8YX/ACYf+01vuX6b7LnvrD+wbdcx769m&#10;bAbnlea/b7z25O8958FtVZr+4ufT/m7sHktvZX5ePvxfC0S48QffC3Ld22ty3cR7dxNdt0ZWS4jC&#10;VZGWhBzBGOWv5Y81fk7v8LyXB8vynE8zxnI8XynFb69sOV4rk9ruNjveL5DaXPR3Oz3m03CLctXb&#10;Tgi4l1ZDDLDgyp4fdGNCJeulbrG6CwLrFxCpkuYAEjLrI/nhIzI8IjPLAL3x/wDE9VpBZnDW1Uaz&#10;KwYAyypBkYVgK0kNbZu9rRVdI1F2AA1GzJgkUzHhngj1GfjBGAsLRHpW7pLITq0u/UxJAPiKUFPG&#10;uDGcZfy+/ARN8Lly05AaVRmtlVWGZsmlSWg1oRhwZATpq05Zx4/wwGVuOwuXEANxW0KRAIIyUlZ/&#10;CfP/AAE/NIiQanrFIrgHigZQRrCoygkAKxbTAVkiABOXiRXDeAs7YZ3QW00XYbUSkLomSKeJpEx4&#10;nAwFwELW7bNcKKpXsEQbhqBIqTMAGPEZYWv4pHT+wwFHyY/Mtorh4bWV06gjT87aYk5HSaEZ+OED&#10;GdfX8RPRwQxuqzOSNWlSjMqmNSBv+77ulMOoTX4AdPHLGhn+T2gQWD6PfduSFkqQJBDPUnKknrhB&#10;Ml/6fEYCY9r0l2qCdBBuMNJLfLE6yO4HMiM8sKHhJ8OgIJ6VrgGt4dRT8nRKTI1FCFHzExGXjArg&#10;R9giR8evXAV3q3IS0ADbN8LcUdQA2lwY7iTTSPEYSDn9vlScuuM69Bc7k3PTs6mBUqkJcBcCKhia&#10;GgH84ws9GFYAmK/NQA/44t6UUBIvrcRpfvrrkHVbFDAyB8RgXG6CgAiD1EdMTpqJPE7ZVuhpCMH9&#10;QRUA/wCZgfvnpOGI8BU4xbtZjCtjeuu9tgGKottViSpchdRHbWaVIzFcP2xOYiDnlnQ/yx1JLejE&#10;+4N3oHpWXVWWDW5C6CKeqR+LMAz54sl+VfgP5YPVOjjPIB7m5ukrAN0C4+pwmmJn7qE+Xng8BVXr&#10;ejXMwjaJ7lJGQDT4mPHAwEEkGurITGmlPADznAwBKANIjqR5VFa5RlgYBwWzQhTDVEGMjmB1y6YG&#10;AlWFJuKNOZSsGJDAKSv8emBgLtUAe0e4drxkDEdxJrBPhP8AAYbYwJnr5eMiuAsduC7OuggBZ1Eg&#10;KVI06gR1+OWCILLND9+WRGAeW4lu4VKsSi/IWkDVSrASfD+OGr963Ytl71xbdpRqZ3hAozPd0wY3&#10;2us49V57a9sc97r5fbcN7c4fkub5ffMtjZcfxtm5vNxuNw5CIibeyCxMwMsvPHlD6w/uV4L2Wl7i&#10;+AupyPLnVb1Wyps7dgNOpm6wMG9PB3Xu8nE+D9WP/F9/7T5e7Pqla4P6tfuu2t/gPbVxdrv9j7FE&#10;pv8AkLAAvWhyQWCktp1KCKSCc8fN73j9VfcfvPeXdzzHMXr6MzkWFdhZtK1dWjI5VJxvXS3q9M7d&#10;eNeH7RPop+2f6T/QP2xsPav0w9j8J7W43YWbKKdhsdtZu3zbXTF28iqxzznxzxxLnd7ZuWyytUSA&#10;QwJkdTBkwC2OsmJiJds8PS/FbR7MKwOQIpHaTlERjlO73e9kmzcLldQ0sRpC6upzgESJxWWvVLYG&#10;kqAKZAAzHnhS3N4yEXEuGEBHcQWb8QkdT0OABFvVTTIqBlTLpiivi6bhdbnpsWYgLMMW75JNc/Ee&#10;PjgHxEDtoKkkfZTF/wC2vb+/5/f2NhYW6C7jXcEsqIsktcbwABJ6YdJmrJm4V3K8pteJ2V/fbllW&#10;1ZQQJALszQiIvUsTAjG+3Nh343kOK2Yfcvxu4XbqUr6qglXddIkSYaTgc9FRbuoN1tN5uGSwN5t3&#10;vFbjQbZIDBCTHShjGOseyrzsdzzG9s8XYLKvoqov7l1gSpVaIT0nLPBm65ubVm/LoT6ezs3N7eAo&#10;4/LsrJ0lizVaPIZYtV9w8Z7X4+/x3Ak7ZXLvfuG9G4vE0jdbg06UC0nLxxerWZrMa/3ob8S/Jbi1&#10;uuSRL5Qj0rRB9CwwM6rNsnM/5mqcqY477i99Nurr2hfkEPqcM0hgATLUJ6/bjU1xzXO7fDo0e32l&#10;uyIVYyygSBlTp8Bjk/L83d3Pqg3n9OBAJKjQG0g6ROokfZjThvvmds9UoADIRjF7ltvIuIzutq2z&#10;W1Z/zFOZ1FYMnLT4YOI8Z7dG6Uvbm5bNxQReSD6R0xoFlEXqxMmchgfgGKm4l19yEuXraK+3uO/p&#10;sS49HvuhFjolJ6fHBm5znIYiWTc3NuzcZDZNy41xV1wyIPkMPIBC1MQa4SJJnWdwYzvJPcZbu32v&#10;qNcBW0zWki3trl5yBcgxLKJdjNABOeEcts9IGMXctvt3KbndncJttqNurMwTUfUN24wC59nUkmuN&#10;T5OOL/cGMjzvKbXbhNvt9ubHq2me+m3urqG2U0W2pBJLEQGJmpGOmmZbli7ScBjlHM87uNVu3tnu&#10;21F0syBdQDWUhpPiJjwABxt5t9+28TqGOebjlr7esV0mwbNy62mQ12FiWSkSSDC4324/M8+2+11t&#10;kwGKawBfuWrzI2p2S2QJC21ENdKA1MA1Ix0l1xxw1piTHqGG9/cLFjbYU9Qn0wrDQbg/B1NAJjxx&#10;c5Y8nOMBhuztxuxfsl4Nq0Qy3CANMC5cvO/gDWPsGOO35qzrpdgwm1tdut7brYtnvYLbvs5REtgF&#10;S62yZk9zScddbMRZ47drL0gYn3rthD6HHmbd5Dc3V+4CsEHSipNYoSIz+GOVlzeG8a9NJi/HAYcS&#10;xc9WyrIpW4AGZWGoLbWFUlfGZjPHbujpeJkMXWxQKP0tsIUd/UVwYNson5pIPXpn9uOH4s64/LOf&#10;X+PUMX925aNtNDyh0DSmkghDK2Z6Ca0+3B06BidaD3RN1W0AW9Crcm2hiCGHUDKc4xGpzOQw1f2i&#10;gLdRi6mIQx2wdRCz4mtemCWfAMJ2yWt65vi3K2ZLhMrbT2G0tKmgPhngSZ6hj1V+3zid1t+e43dX&#10;hbt7Gzu7V267MfzmvXACqrOUAsx8M8cvJfR7vZ63vl9BGen9vvx+qH9re9O+9lpYk+lt7W1CN0bX&#10;b1Er0AWgA8sfFebX63zu/wCWPgD/AMpGxs8N7n4PmUs67+9beK621Ut+VpSwQKFiZJJyEzj09d2w&#10;cOorKNBkA1FGHx8q4xdLOjlLh8seN9yttLmy3V8rTcW/VtelRLZcKbQYySbeTE0Izx8Tf+Yn9vb+&#10;8fppxn1R43a69xwFq7xnMenblm2t3vt3bh8jHnj2e08lm3Zt6vL7/wAP6/trtOuv+h94/wDi4+uG&#10;w9ze2Pd/0c3m99Tk/am9PubgUuXQz3+B5dxb3dq0DUizfFaR3mMfjz5XYvx3IbrauCDbvMIIiAG7&#10;Senjj5nW51zX0fbW67dtfWrDdkKy90qwYAACmmp/nTGqk6hi2sTZKlSc1atI6QZpjLvOgY6d7T5A&#10;7fc2YYhQ6GJ8G1fDHD1w9Hh3x0DH6G/+Ob6npv7be1eQ3irauaLllC0opBovdWtJjHi9zrh9s+3e&#10;WbePt9XIvrVwt3k/ZW/3e0ste33FI+5shI9T02Gm8V8SBVR44+xl7cIb3pAJ6VzSFDyFkAFTbVa9&#10;Pjjxvknz222wcbb9TLtu7Lv62mNWh3i4l648gZ1gwI8MW+0sneJc9MEuFipUqFiCT4FsxgMjyvIW&#10;+Hv7b17iiz6gZAqurG8zmEVyY0p+Lz+OND7I5/ecByVu+bxFn9QLO4UQEa0GCsKGtOpH92HPoztr&#10;NtbHH/3JfSD219ZfYPMe2uS4vbb3d7ji7264m5uEFy5Y5E2Hfa31ZlOkq8MdJBgCCKHHcvqBx+xb&#10;ibfuD2/t7W5fcIn6m5bUGFkNceOhUUJjL7sPXjo83h22m3Zv/e+S/wCw/wCov1PsfUX3F9Bf3Bb/&#10;AHXDXvaW+uWfaFreMRb3uxt2W2/GKb9PVG4MXbaCsgLn3Y83Xt3u+fi1sjct7W1uhbv7ZGb1d/ct&#10;tnIAYKsmF6mZwet9wNpxHEewwN7zb7Xccrd4u5uNjye4tIdpwVjcAtQglBccAS5+QaQKCuo/WXdk&#10;n+0cXtQt27btne3rVTJXu29q6sjVn3ZCI8SazjnNclPA7L3Buf8A2OfefLPe2mwbc/7DsN2rWtvo&#10;N4C3ym72VzuKnSNKt3tMxBAF3sbG04/Yejot7e/dncXjbX/yEbVKWQWyAipOYxnbnWwszw53z/J8&#10;37q91DkkO65DjdhHF7E7m9r4q/a9And75rNijO+r8tBOgwBWSM9f3Nvbbpzut24lFSxYUDU6V+VR&#10;kxkicup6DFsl6rJh1fj+K3HJcPYThuF26sLr3t/v7rv6W23PbKvcajW10rTrACkCWKF3FjctZ5Pe&#10;G1trNvR6dojQdAOgOx6iRBY5nLxEs+nEU6/Gb/iLG99p8Ku85Lebk323O9dxuo3BAa5bWaKxRtdu&#10;yO1FA1dAbHb7m5vNxaLNabYhhcsbZV02XULqFzcIDABrC5Dria2TWSs47ZhmeT43Z8BxW/XZ2Nyn&#10;uO5bbb7/AJZrmrf7d7l/Rc22wvOss6g1uZ1geApuV3V993e2PFsl+61yLm9XS1vbBjDraY0JAOmK&#10;AY2s6ct17P43aWuE4/n/AHVZu7Hajaq214Ny9vcciFXXZuby0KiSnqkmWJoZyxEv29rxu2W1qN/e&#10;VF60DrvbgkaWBAMqtZJFcZ7p8Kq143d8r7k5K7ufTXZcMCjbLdm2dvtNhbX8xGW4RpuXGAKgGVHj&#10;M4pfVvJu/wBXu9ul29b0LassA/oEFSERcixEE9B1rjQ3J2exvcUOK4nf3Nvs7xuPut5bL2Tu7Lo1&#10;v1blyNQtqwKiYZ/wiDONBtju+Vv7d93drYU+lt7babG2VmJnUY6iHcHu6YI51yKcN7R4/k04jYwv&#10;I3bZ33I37aHfcpft21tCLanojarVhqIakSQMS2H6/e3L3db2VkKiJpU+rpbWrmD/AKYrn90YKrrJ&#10;ucDwW22E2r/N8gbu5u3dbINsbiG3ctan/wDW6QuqDGYFYwptw/KI1rYn9Ltram1uLqdoCINLpYYZ&#10;6iOorgnCFa4uz7Tv2t37h18xy25vLu+M2l4LcuvuLz+pY3O+sXMvTE6Qp7AJOYmhuPrf/auNP5ZC&#10;rcuECsN+YsqOqyGPwAwV0HabY7fbt7r9zK43Wq5csWkdz2sk7YpbaoXUA1tDSSXMdC3Xr332nt/i&#10;xba8mo7jcAVtuwIUtJiYEBax1ywQrjrnH8dZ5j6ie7Ll/b7F0tLx+yNbL27LB2VEENpYyXuU15Cl&#10;MaBOL2fAWLFgt+p5K+qltEEs6UlXNcpDeOQxL8CVzZvdvP8A1I5Heb21YvcT7V2T3DZe+pU+lc7W&#10;N3bgBTLaXtEUAEmThFjb2lt3eQ3DC7u17VtAgpYKqQPSVs2NJ8KYzcW9voZ5Tt5v91c3Wx9tcdab&#10;a8LcIa7uWYre34u3FYjduokWoZiGzbKYxWbBNxdtX91vWRrjXGZQ06LfqAuoIaqgx838MbVqefv7&#10;Hab3jeL4W0wtJZtoxtSNxuP05Wy8G0AHZctGemCTiz2v6jc7ZbWza3ZWyxN3cECAkLIJyYHMdeuM&#10;51zijL8q/F8TyjbvnLN/fXt9a9PY8dbN12a+paLqWqtaMAKwPZ5DGX5Hfat2eP2Ie/eeFv7oy4Un&#10;tJc1nKgXLrOLMeg6p7b4Y2+LTnubFnYbW2Df2PFoVsm5bnUEtrQDMSzTqggCuFtttpYK2LaNvN0w&#10;A9TSH7iZ1IRA0zmSIGKEW+U5bdC7v9xdt8TxQJcWrjNt/wAsgqRfmSHIyUVOVBjTcbZv2ERXIdiV&#10;JANFUCY7qgyILfwxjeWzgcq91brjeQuX7tkNYthXRHAA9W4zANGglSNJ120GRqTjQ3hau2bl2+zJ&#10;aVYW3IFsqF1xAyGedT441mfFmZjmGyubrY8ht+N2G3s399dvk3Nyxe7uC9xzb9VLrAanIPeB2qRT&#10;KuWXk9xy27/R8ZKWLVs22v0CrbHayqooYI/riZxxtVuJy6+fbHFez+IPNe6dF/kd3dG5XawXe5fk&#10;NbvG6wkeoI+YgDoRjQtb2vFoDqDNcVGuEmTce4sagydZnt+/GszKdZw5mm55b3jcZfRuWbW2vbix&#10;trelR+mTbX1Pp3Ld8EFShn1fEUGHUs3Llpdzu1JBCvZsuTLemP8AMtcsh901w+dPlELc8jttru7/&#10;AAfB3kmxce3yO7sBGNlt20qEW8O7S6nWa+cUxJ2tzd8oy7T1Gs7PbNpZJA7AuTkZ5mMJylkii5va&#10;8F7HtXvcFra2+Q9x8xb9W1eZWua9w1yItJcnTEEsaAxNIxt7W02u02zelcU3aAFj3A6YXUM/CBmc&#10;Y7tu7pwxnbPyeZd97h533Bz1s8js2HGAs+m0rC2ytdPqLYntB6tcc6RkomJzXIcjcuWTZuXGuhYK&#10;2EbUGFodoZf5KKDFzrNrPVqTnLtftD2Xx+05JOR2e0t7JrttrV/k71r0mR92dd30b0gkHt1XGqxg&#10;DTmcy293zblL7ifTZms7bt1Krdjj/wBsJGF26fBvEw7TZ4H21a4vecZtyQu5Szb5DlIu+m9224vW&#10;H1GmoXlRqCPwzj//1voaQaUESSampGZrXH19+kkLcQJrLXFuFUVX0w3pvJ0kpP8AFY8sERQagIMt&#10;MyYGVOsYBdo3Va56SlXDraWyYFsXb8m9ceBA1T2tWSaBcMwSRRfAELEAmRB8aTOAuRcsomh2uW2Q&#10;h71t7oYlkWSSoqQSYK1ET1rgiKmQCCakdRGX9uuAk22QW1PqXPVRUYM/b6ZEnsMHUNMFS3TIAVwD&#10;1gUGodRUdxI/uwBWnTWtsXGUyrOoVG0l2KojVooEN6gb5s5kAJgluoYDofKAa9ehwE1XVB+VodHK&#10;3FJHYHRwbqMVoREEE9DBqRhGdZERkRPnngJi61m2obVcKNq9U2gCjVU6yZEVEHURM54TmSadpGZN&#10;esV888A+7oFqzlzbdGVAVVZ7aFa92QGc55YLy7RWDQCJFY/pgH1A0q1t712Lai2FLMbhDAuHt/5h&#10;1p8taYar0MSMyokjIEkfdgJzlLRTWAwVtYsuxRUJgkBf+0sGBmCOmeD+eApqf4ECDX4YBSs1t7rE&#10;adLKjByAGDv3mMqMZn7DGG+uUxECdOfhgJINsBijkGSjFRr+Txk1AmZyBzkDBkEdYp4mniQDgFWL&#10;iXWFoG5RiWUBXV4eLYdqkEmrGcgcsJp459ZINDT+0YB5HYMfT1Eu0MdCsB2H1D3E9Z+6Os4BrECQ&#10;YIByNaSPH4nAOy1CTEB7RZWV3SQTcNvxU9AB18jhIrA8SSB4gUmR/CRgJC6HWFUMAqghYdrZUazq&#10;FwqYYAA6fKsYSdQ0kZyJFIAiZmPtwCrRt3Gb1ZA0nQ+h0uKZJgop7tPRiOhjKSVGB8/mpUjMKVwE&#10;ySlxXkawrKhbSq65B12jEHqQDNcojBEwsR81RmRXwP8ATAHJd/1DkgWoW6GaLi9sBaE64EGVFD0n&#10;DbAggwM60pUwJNf5YCzQ+rpSIYp6lsO9sXLTosOqCdNFgTNCYjB6jAoCJIrUUbMCBgEC3Z1Ua4jH&#10;Q4cMquspqALVLaiGIA/j1KpI+AGkVgChNa4lsnULDKLEIQv5jN6zuO644m2LekQBAqYBFaEjCZjO&#10;SKqampygAYndr8VGXVydLek2sMCpTSLZmrO/SuQj78Jb8NACDEiRTIUGflOMbS7XM5D6LCXCjk2r&#10;thDpYywOuWktpIkgaokxFamSM0nTBkQCSxJpUH+GMdFPoo0OtrXrItXmDaUQ2pkqroflpTNpFKYb&#10;bI/blWgrQ9PswExGAZnBtabiAlSxaLvzKzI5Mkk9T5mcCpFBQwAamngJ+HhgHCUAtlrjKTqe9Lot&#10;xWuDsuEAARJIpSBEDBZ6iBMVrQZeC4B0P+bbtxdJuQNZPqaZb5hcanWTAzMUAwkVBj74mDn1/lgJ&#10;VrUCrMSDrK2rbNAyKNqe3B0qaZHMZ4JqAwCJ8Izy64CUpBuKuq27AHtuEqGgZkpBAB/hEjBEx4fN&#10;TwB01p40wBpbD65Fw/8AjoXMLN227wFQkzoMzAg+NKYEGuUjz+4GIjxnAJS6mpVZXAYvct1UkslC&#10;ykE6SQPlyOdK4Iile6oM6fPOmXxjAO23m42lTbhA2nVH/soc+ETAJBNKYSRTuoAKLAgNNBAzzmcB&#10;It3JvK1sEO4hnJCXGkkXFqe0iIgDAhpgEH8IB6dC3kIrBwAtuAxZrR0DTcVy5QOxaR2LUnoWAnxw&#10;noCxUj/NEAxQkHwxGpYftMPzEtLdQdzEBtcalLemw6NPdEgxArgiJzMkmABWAagEiOvScRUhGrbZ&#10;V0QHLatIYOixcGpvKoMTFaxgySAPlykQRJmgUDxnBTQWXHph41gAsQQAIJuF1MRWpEeUYQaCesHy&#10;Oqag4CZt/wAAattAVZwJU2ROpwZGomkyR5iakm+AzABrBr8wPj8cA6rhB2szCCXUXALgWpa3cmY0&#10;xIAHWJnCYgeJr0mJAzJrXAPCbpb1NdoiHJV2HqIJCIAJBPRlNBnnXDZAJFa9xJKzpr4GcBKDugYl&#10;FAlbVpVuraUgIAA5JEmTn0OeDYE6JqO1qEDLMfb4Y1reL+AO06hWCAiGa2ZtsSCRJOeQg9QPIYSR&#10;IkUhoKlYjTUFekZHDTjaEO23BcaUUakBDB2YuriNTyBJFRIGeIx1hoIJqwp2jTJlq/d/HHozGk4I&#10;txNVsEaIOrRqY3GACoAtZMS2n4YIpkPGRCwVBFGAoKYoIXhLnVBC2yS0i6wZQUJ0kwfw1+OdMJkm&#10;TnUVkrRawDTypiTjiIlALoWrCARpXIBhBuXJDSa1bpOG+pYyJPU0NKZZDwGKqYGV0FrSqhkUE27c&#10;soJ1TDfZqb4RmcCMiRC9OtGEx/ExGAMvq06G1XJVGfTAlCdKAD5itJypJwkSYmRWskGJM/4AYB83&#10;ECsU0PFskFdSSiwupBJB01bUTkTIwkEEkACk0IMDSINcA4yXCq3C7KnaDpIZ2uXG1SqgkGQJn7Tm&#10;MIKtOZUAAKBqIjMmRHd5YCbt3X0vk9Rw7C5cVrdCvZDK0wtT3DpmMNkAhgVOoHwlpzY4CStwqUuK&#10;wa2VhtZItIpMIqhT2gEaiR0FaGMIuKYBEAD5qGZMAU8Ca4CTtWgupLNceAhZ1KESxeTUagIEUnxG&#10;eGyAciM86gAzNB/0wE209wA9rKasxlR2aalzWpqBn5YQZrA7spgCZBJbw6ScBICq72zbZVE1OpmU&#10;G0ZK6xWs0kCIFMED0gidMAzFMpj+/ASI71um4rgC8pMIjsCNd4W6TSNILfNXLCKgkyYWKwJMmP4Y&#10;B3SsW/y0DXIZkBNYA0hQSB3eDT0jBFqyJJkRFZmYJHSmWAdSgUNTSxe7LQbZUBLgR+raqk6QD5Th&#10;PcPmJiDWrLXKCfE1wDnqWnACoS5ZSE7UasE6gpyCyARmRQYDCAIEk59AQxg0J64BQ1OSXiOwDuLF&#10;Lid+l3AqIqKEzn5kDrIbIggac8hFY8B4YBelbaOCym2wdy0xEw4gAkGTU9aR0jCf+35zMEjVEj8G&#10;rwB+8DywDi6SfUU6VChhW2ZRoYXNI6sK1MSfswaxEt3QQDBJBJBqP7zgEXmOpRbABVdXdAdNLCFY&#10;Gk+WfQA4OJrpLAyQFPUiCYHh8cDJKlkAX1IdI1akgMFYsiljNT+ITllGAAxirZlQSZYla6iajAGT&#10;bCtQao9Q5EH1BoCKKTOfdXzOBQwGHQEECTJr0ymOgwCSCCWtMpZWYMrOsNSCSHziQJYkAzAoMGFI&#10;kmDApEAyFopA+/LAGzq7W07xL9KiGkMysxikGax0w2wEfiLMaASSa5GPE4CTZljASyFtaQ7XAFC1&#10;lWzgAjIkUjDUACDK6o6ZGuQ+GAkLr1gr6bMHIQNU3JgCWaSagwCPPAGkQYgkEEnrpWZg+OAWwvtq&#10;QGUttqCoTp1M8sDESAZkinkMEcqZyPmgUYfwPjGAWiyX+VwUI1ER8lwkEOADAqVHWCKDCXmKzESY&#10;ksZHUmsYB+zdDGVCh50obhGiA1HVBABJHWuc0NQRqYCDEHOgIE6R8TnWmAUha0jnWkyot6WGoXGh&#10;bjSZ7cwAooelcMkHJu0fAVkUJI8DlgJVt1Ia7bNYh51BwEeSNDgSWAlojMYKgyqIIJpllXwGZnA4&#10;PKXaS66Ja235bu2g/MQA8ajNBPwJ64SQYkyxIiDNBVR8Z6RgHtQu3mCkW1RgGdGqzyrzWNJBIJoR&#10;0wRWFBJFe1ZEzTpM/eccPJ+ZmnkuFrmhVOpQblyoCqGaEZtJAJ/7R1wgiRNNSgGuYgavh8cYdNbM&#10;JEkHRoYo7MABGghni21YM07Zpn8cI8MogQsHTnPcRg1mfE6jGSAHZi4BuBu9YWCACPgc/OuFdfKA&#10;aQBAEDEcb1KZpRVP+dl1upYh27m0k/LAy7RMxGGDqAzkZFhJJGoUms/b1xp3PppZgSoRnYwgiEb0&#10;z3wY05CQDUUjPAIJIETGZMFjq7RJ/hgFpcUJcbWA1xVZQsqiwQwAUCcjqUjofgMJoZisEAaR0yEA&#10;xBoK4iZh9W0gazGsw4eCpcHUYgzGfbn9uCOZGQGVC1CdIEMfHw6+WKpYAYLQz3A6mVO+WuE9oiYm&#10;SIIrmcJ+Ys3cZM18AM4xrT8wdSUYLCKUXTrSjh89HqGSaeFIn44SaN80gUIE5mINMdkSrQOknRpY&#10;nUk93YAdQBNAKSaDzB6pmCJEOSA0z4xIMn7emAcpQqSbdtGikFAF1qS8UM/AxURgODAWCRpXIksQ&#10;Plr/AI4AWy0tcLBGlpJC6UDQWjT0E5nPocJI1gifAiDpMrn/AHdcA4Cbdz1FgSDqH4QHEKaRlmDl&#10;0zwgQ0ACNM9pAiV6qx8vAYB9mAZtQkMUIdcyrUhrUEzJgE+PkMJ0nIEUIkVj5vPpHQU/oDmuh1a2&#10;1CVNGacip0GkmssJB8JwkAafNnk+cHu0qafxwCtUEtQLbVFJYxVv9IMV6knp0yjCCBQggETMgNJJ&#10;gVGcRgHkKnUtxSWbQVIdg2le+6qkzBKkmozgYKlSGJORatWiG0nqIih+zAOEDUBp022EopIAKhi4&#10;9RcvGSCYOEUEVFBB86Uz6YByssAuuWhAAw7g3eoUV1ZjzH8RJjKTB6RmegHjgHFKTM6UR/TH4i3Z&#10;UO00HUxmYAOeElTMTNYJNQa1y6YB/wBSF9Tu0016Ro9MNkRqzYnuDH+WAdRzqNQ+BpNDHSMApCls&#10;tEK4ts7LrLAQRBcyZ1TUDwzwihB8JoWkAGPAn+gwD4zQgXDESRDFgW+VoAqJk1/lgjQkAgyRBHwB&#10;OAXbYOgJBB0dy6lYktSSVPhkPPwwn/MRpkD5u3zEjOv2YB38ag6gkxokqCTVFYCBpnwGGjlRhMAz&#10;Si9O3+Hh4jrgHkbVA0kqTcU9rAEr3PDZdTUnIZ4Dkkkgj5WiRIECsg+fwjABFWisrhSwFCIKt8hE&#10;HwimRy8Dgo/F45ZsdbDVUkZDxjAOoxNAQCZZjCoNKNpMacm+HSaTGCBqQIIoSVAg+Mh6VNYywBlS&#10;2loIgHSHaCR1VdJoYgSSD4YSuZEKNJkLpiag5xSYOZg4Bx6hWeStwSzamaCwoWAqcxMQR9pwkSDJ&#10;WkENpEMZ+P8APxwDmkMCA7Lc7SGMEBxBBYgGfEyMqR1wlh2R8pkfMDTV4ifCIPxwADj1GIPqDLsI&#10;AbSQGqZ65g+XhgiBJoW0gZmSSDmWWuAcBChAWVJLMDp0qNSmVAaiwayPswdYcTHdBUdwmIUrGc4A&#10;gVlCNJGiVZqHSGqSCREeGXTPCJgQAoyFBAzkAnx88A6rAkapqNZLSZb5KARkKwufSSBgsxBzJ0qI&#10;A7j0H/XADuVyQRQHWZIAiNdTSvUgH78AhgzAiH71+0iCIGAekOFZX12mNtvmYEwJXVccCDMA9YGD&#10;PUQoOrTRRnmZU08qYBlTXVW4sFpLnQBr0ljPcKdTFcCBAklWgCQDWWqa+UZn4YABoJKkXFln7nHa&#10;NEKrEV+wCfHzM6YJqZiTOcgjWWOU/wDXANpJdAI1DXp7SZVY02wAYJ6iDOXXAmQuklRWolqinaQc&#10;ogn+WAXpirhWIgBARbm2TIZwAe4mikgic4wgCJFaVMSIIEiP4RGAVcZWiP8ATNFmG7GYawSMoIqf&#10;DzAwkkAUIAmFJUkATWY/lGAfXU7HVJouuHAIbKBFTSKzlnWMFQCpNagwazXMYBYM940wBDBWJAMQ&#10;pCse6TAJjr5YSVPzdT8ukrRQI6fxwDoIkJPaoOsQ1Xk5lonpETlGAQRQmvzCQZB/DJwBq6tLJEEg&#10;EgggkjuNRIE9aRnM1wgTQhqspgyKmJOqcA4xDau3tS4CVUGVFPlI8IMnAgiTGksKDrI6k9YwAaSY&#10;gkyx+f5jAgaeh/8ASy6YTFQKgkEiFkhSf4RT7D9uAULhKyNLAfhDEAkfiMAfMKnwI+zBaaMc11As&#10;ygST4lmzFI8sAsNJVPxC2VUM1FVaQDSD1IGeCYZEiIMGCSSwygHOMAtCQHAYn8sFTpiLeZAmCswc&#10;8uuCmuQA6gBaaQSDpPWmeABWUkFmdQIPdC6jJtgDp1gCJGAQAQMhWf8AKAp6GKmcsA4DDOSNR1BV&#10;UgB7jPCgsG+UL1M1FZ6YbyjSCCZGkAyAa1AywDgh4kkqsMCxNolgSAEJqfAH7cFM0DAqVBgSTJyz&#10;8D0wCl+U3GtuGDhQ5PUU+RTQGg1dRnIwRmNUSCZEQKRQR9+WAVAkiTrCBWEswVmJiTQ9Oh8M8FEg&#10;dQIIzgCTMn+OAdHaXgA3DMsNILn/ALa0ziB1jBikzBACkkKaAwQBHkcAg6mSFBlmJRDcz0yCzEg9&#10;R8emU4LVlEgCSSQB0k0ND4fxwBrbABMAlypA1SVhtKntiPs+HhgiQwPjAmrBVMQoNa1HwwA+VkNN&#10;LM2gsqsbiz3aaDSCBXtmKzlgGkSaVOoGorOmPvnAGpldQW4GaFVQoGshdIutHUzT76CmFEQxXtn5&#10;qgt8w6nLpXABG1pLFgD+WwZwlVagjM1kgj7cNU6nQPmmFVgtG7ZzjKMA/K0CAXGrCgkhmaUIIGTE&#10;jUT/AAJwrICgDCTBgIJ6eAoTOAQVJZe5nVgV1KSbjCauhMELMQDGANRJ/CKGhg6RUFYn4YAOyKqR&#10;rchWQkrJlgEZWBMUoaQZywmKCIkHUA1RAMsQI69MA4rCtW0lfTLKQCuQTu8ARB8JzwVQaSAxBgiJ&#10;r208DJ8MAcgDJWdZE5tLCSrwfmyImdXTCtMmRJ0y3bU0OSjwgicA01zSJIFQEY3IE9uom4wgzIgf&#10;DyqgUMsxY0J0gAZxAnMjPAPnuGlJQEnRqbVpGkHUZNBUZDwwZDQYMCTT5SFC1MnxPTAHbMsQVp6Y&#10;AedYJJosKY7RUk/wOCABrSoBgAwDBJq1fOh+7PAJLQxGn5SVDXD8ygqFaF8W7RI8OmC0xLEgiKzq&#10;JjOoHTxwBi4CVVAaUUghVIrCiohvA1BpXPC1AEgTcNQCD29pqY6z0nOcAlm1MrEi2oI7TVyHACho&#10;oBETSmF21LMBBB1pqoZiQO40r0xL0DO4vJbt3XJGn03Kh6CQsK9tK5RQgzA6dPY30k2pW3arqFu2&#10;Cy5QYBBjxjwxnSWa8vF7i3o/Lj/zK+51t+0N9s2D2TyHIC2CupzdVLpHpUqBqlmmh8Md9j4dP442&#10;8r8wtrNdcNquMrgMSoVAe4x1y0kV8/AsAlvxaWVWoVJeYBf53+IqxzyM4GAZUlWTUNUguNVCgYQK&#10;DuAjOYbAwE3SUpbkQVJNSSNQqwWAD0WemdMDrjNn1ShZI027Kw1sepLuAJgSVfOBlH8Mxg/LpjQr&#10;lsO124hXV3mdMsgUCtG8THxzzGCxnX4C5spRlBNGI0Fah/w+mWrWknp0wMXp1D1x1grb1q4K6u05&#10;5sGAHwzzMYOCP7eOGZjIrbSp6oY2+1u1dTKVDliS1y01ZWoJAiuEz4fHImnlgLXQqlV71DE2gBFG&#10;YSGAiAKVkYFSOlaCM8qn+7FD+jtkAtJIIzVBnp7unU0jB4mYITqqsxJ1MNUE9x7agR0Y1FM6Vwlq&#10;Bj4/9ML0EzZsLty2jagkStwgorD8YMQaGhJH88NrmPM1nDjrRP3m3W2FfRoRgoXvqSwpqnxFYJ+z&#10;DhAJk/1yGdcOvQV9r1NA6/mFey5IOoSJFJy+/wAowyZJ6/H+EYztLbMC7sIhssNXeGhrTEEsVSv5&#10;jRHwPSowo/hGdM/GemNCIFKNcUAz6pjJra0gaWavSsDCgcgQR9pH8BiiNdVW1tqX59MEK1QBIDHK&#10;T4D454cjtnp4/ZOAhA/mhaFw2q2pEW2OqCTGUHICK4KMvET4eGeAfVyGYKJPbKAE9TQ6qGcycxhm&#10;IrXMjE+Ysrd0tdBAXvRYC/6ZamoKDAFIPhEzgjJnoThOYJmzFq29pmNFJNAXQtRZKzQjIDwJwMUL&#10;3DWlJcKbdx2ZhbJLW2GoytszFfID4xg4Mx1xLcc0Q7tzXoY6gNDmAgAtWspABqDSTNP4YMSJGfjF&#10;ZHlhmTqIlxUCyTIZAqlu0K1ZWDMgEwCfLB6jJ+34mlJwuPULFlWt3HJcaYJOkhJkBQpHUnKv24Jm&#10;1Aig6z/OhwxNYHdjYRNzVBcRi82SQpeO5UFykAZyTE/HBpQGvQdJ+2mHUDkHtMbblZ+fSLdwgEg6&#10;VUrND5Ezl4YGqTBiK1AzEZVwxJ0Ea3tS9u7dtAgai5thiy2u6FaCa16Z54dWCvhSgFeta4oot8WX&#10;dLacjUFoS5Xt+ZgGbtWekfChjDLA6up8P7hiXI0yPbt7XQ6W1dkV2gqbkgflMfCAT2+WFaj1j+o8&#10;4w4vURFsa39RUJCyCKd0z2qfPxGDLRPb/wBD9mGJ8AhbK6QJgg5ARaLfMYJqDMZiMJmWAyHh0n7c&#10;OgkBBY2zhgCaMGmLgYVkEdBm1cLaoPl1ifuwEKzAcEsCIURXTqDZFR4zkMNQTlX+GKLF2LLQaBJ7&#10;QZGoGCSoqsZH+kYUpPxyHwHwGJ0Ee9bRIJYxUkTpJYvTSWMGRUwMsOSInp/YYor7ZcHVpI1trhAr&#10;L2g6QCegAmTXCTlOQ8ayKxTE69BItEXGKKshau1NEmIBWKk9Z/jgiTmBSFmfLwnFEm2bZKiCz6nA&#10;Iy0xEAL8KkU+3CgZAnPGNus/EQ7xCvQE+ox7y/cX00IPjn0888NHM/xz/rjV6wW23tubRIcaAksX&#10;ZTpUkd+XUCn3zlg1Okznihd+y10AQWC6SLphXBAhdGRUkVIqI+7AXMU6+eAjXQZc61kBey64D3IW&#10;JBOZAqcMchsNrye0vbLe2be4219Cl21cXUrI3aYEGuMz81/gst1uY0/0u+p/vH6R++OF9+/T/mt9&#10;7b90+3t5b3nHchs7xRtSXhe9O8LZHqWbgj1LbAgzWox4B+uX0BPGetzOx2jch7fuMWdrNrXveKLH&#10;vW4oHfbn5WzGNS2fVHv8Xmnk4vV+5z/ip/5evZ37pOH2H0z958nsvZH7gOH2tq1uvbu/3S2eE992&#10;7NsIOX9s7i6RF4gTe2wOoE+FcfP73f8ASRjbu7vYldxt6nXa0sq0AUXSBKkZEY66+TPXh0uvwfoY&#10;9r/VLZb17ew5FX2G+y/T7glLjkGC9kmA6nMEY82c37U3Ozut6ttkKgJpZO0R4mKjrP8AdjtNvi5X&#10;X4Oy7be2b6K1q6rqRIIIMzWDGMDutrvdjeCW7DNZulvUhQhtsJLP2xRjFPPG5ZejN46pwYMBUT0/&#10;pjvv0x3i21t8e/qnY7uwl79M4DNZ3CKS7B5nTSoBpjltnl10uOrIe6Nuz2BvLQjc7VoFyaNbaAya&#10;fHKMb7muN2z91pXm64EAmK9xlhXpGcHpjOm3c1tMTMUvF73cQF3DL2KRNJjVpFPOpHhjj3Pceytd&#10;YMFtIYMSNZDHubplSlcbnFY6tttrysAerAHxiVrljIhktJtypazet3zeVXYwbdoypUmo1dRi+vxZ&#10;txMRNI1SpFDQfaIxt93y/wCt2VvebYi6gtBqAwjKPzbYbMEnI+Fc8Z/Fr0yr7W2FpivUmJzkAdpj&#10;+eMXf33A87au8dvHUgnW+3uKH/MzDFjMQep8vHGsWcxm3XbipwW5bOoAEE1gmCPh8MRthZt3Nhc9&#10;m3L2vi9y139Jf315Gbj2urKJtnbNVb8JzWmRw5k7vVMY+mkuoVv1QDC4E71XO4i9GHl0xi39u7rj&#10;bu5TccfbA2t1l3Ll1cbywFCu9pxEISAQJ7RUCcazmdWe3EwlK6sFg/MoIpESJWQcdK4U7Dd7S3oY&#10;BNzZUl3a4FayH9JAVcAoQVVgYrBnGLL6ukRL2oGY+wAAliJP3jETkeP/AEzm9t7dlAgtFjbUa/zH&#10;Ni4rERJTIk9IMDFlwlnwLR9QiWJkjL7QaeOeMBzfHcpZ3H6ixcS2WK+o2kOAjk9oZjpJkR9opjUu&#10;WUhGBAggmMh/UYoeP3e82Gv1muv6d0stxoVynW0iIKxQEtkcuuKzr3Y+rqURIjG64r3MxVnEkKwe&#10;CYcalUkR1gE5+eJdY3NqaNvukUFPj4zj6cftA/eS/tzfbD6c/Ujk7u49p7y9b2HD81v7pubj23un&#10;IWxZvX37n2bfKZP5dPw48/k8dnMZ8mn6k46z/F+c3/mp/wCFP2t+8P2Zz/7hv23+3OM9sfuu9q8f&#10;ueV33D8Va2/GcV9c+N2Vk3txwfMWrQW2vN6V/wDB38A3WAtXtWpSv2Rs3Ld62l2zcS/Zuot2zetM&#10;Hs3rTKHW7auKSCrAggg44bflryYs6v59fO8Ly3AcpyfAe4uJ5L2/zvB7/c8TzPBcxtLnH8vxPKbK&#10;6bG843kNjeC3LN2y6srqVzqJGHF69aCvj1xZ0RV78EbX01BDEwqHTqAUQzHT+HoSDhYBOWKM/fbS&#10;UV2cH8oEAkMqxQLJGokgjCevkMvugzgLi3d1WtQDfmBTpaq6ZAICHIiK4V1in30+/AVrX7l5XXTd&#10;tOQApLFne2Gk24FM8oM9a4W5BiPOaeNcBTWLOu7fW+ytduN2paglB+NIrMTMkePXCJwF7ctWywto&#10;xMC01qQQrtZWEUla6pEikYLEDm3thWZaNLHtR9JbqNTGc6EEYKKk+P8ATFEm7ftAttyVXQRp1srP&#10;3KCoIJA7QevX5a4OekfbXEzzgMfpkd1d21FVYqq0YKYOp4Aqcpk0wBlgJL+ktwRJBGgaakzQhZpH&#10;mcLQxPwn7sUUfMIGuWkU6j6lsS8sVGuhicpoY/rglzOeRyxMyhvk2dTtrnqEDWiMqA2ypjSzFiTp&#10;Ak6iaYUsBuhyqD5RiiPd1PYtBNUMzSHGlCCQBkZ0kfN40ODFRByifD5atOAg3D2ppJi25LNCmpEN&#10;8pzk/N4dMIANaGopTznATr9xGFrUNIp3eoHVeyijJgviJOYw5OcdIkkVNKgxiXoKsKVBPfcLswtl&#10;AVZLbP2CZgZ5nDb/ADfdibegu+FhZ1qqVcgqylVEQyuYGRBgCR1OCAJMCpONEmeIuN5u7O0s3Hdy&#10;mmyGRyVbQumAdJmprGYHjici6YjtOUHxGeeD0aa9s5cc5TeJuNxdbU93vDrpKtCA5hKAVgx41rh9&#10;fupEVjyNcTLbMb2NTsJbS2upDFdVc+2s9MKxRm77E6gWC6iCdNNM5AFiBHn/ABwMBDMySDIABJkd&#10;KLSn8cDAHbXuAkAQNMRSak+X2zgYgmKqgVBkHKehPcseI8csDAP2QAyujMGVgxT5oUsNOhTUkEyc&#10;JcwJnKMunxxRe7e0XdBCiABqJAU6qAwKznQ0wyWzPx+/7MDMXFmylsBVhWDRpWjPWAgWKVHdih9x&#10;e5uK9scZuOS5fd2ttt7FprhLsAW0iQFLEfYMRjN2+nTm/F6d/av+0P6wfu4+p/DfT36Ve2t7yt/e&#10;7yxa5Dlbdm6eM4jYvdC3d1ur6CBpGQmpzx8yPrX+53mOebdcfwO8bjeKVnRTaY29xuFFNWsZA/fj&#10;eut2/B6dPFr4/qvN+b+g9/xt/wDC39A/2hcLxHPc17Z473n9ULmzs3OT9zcxtNvvBtNy6g3rWzS8&#10;pCgN4U61x4N5v3Lu9/de826uXHuOWclixOvrqP4pzrOO0k1mI1bbw+83E8Ds+Ospt7O1s2rVpFW0&#10;qIEUJbgBVRYAWBSmKIcxcClRqPaRKwCXdYbUFFK5Qfjisrg7FCSWVQaNDAUCmkTGKe7vXDNqBcOV&#10;1kLNSQASfsjATFsrAikCgkCJrT78NNt76lmt2mKsIqukyczLQYH24BWpRALKPOS0+Exh1b1jbwd3&#10;cs27ZUMxa4rQNMkBVJ+0RgEsrOOwNIpNQK9ZPxxS8jynttrmt93bd0UHTbpphSQveYJ6gffi4pmH&#10;rVrdadJUKTQ6mmYyII8sXXF/V3217S2Fzb8Xttu1+/cBubzcXNVzSFh0AQ0FfGTjO3ju3XoTeRne&#10;W9p3Od3Vi9yG+vLt7H+ns7AC2jcmReuM0ksOlIxgt99bbwVrHG7axbTc3blw2dmgtm5cb5rm6uGs&#10;keJyjHTt9XO+aTmLlPb2z127l0PuLltVRW3Dm4UVaAW1oAOsAYxfKfVO7fW1Ya+RfukGQ8WtOrMl&#10;TlWk5xhNcVn9Wdcxa2tpatRpUCBGQnGF5X3lcuh7Z3KFHcIUWZEfOwbxma418oxfL8EkKB/f1xiN&#10;x7hF68li2XtG/av/AJhchbVpGj1G0ySSxhf4YOd3tmB4o97v3ubpbVrcvqtWVLMPnLAhYjoDlJnB&#10;jMzj1DDG63S7rbPY21616s3Nv6q9p9UIBcNsvXr8wGeCZlmJQwqxumZPSvotxtvacI4WQyBNCoXY&#10;yWEAsAMFDGfuX7I3VmF9QqNyh7yWlk0gWZgdKjBi2ZgYa3O9120sQbVq0xR7qiHa5pn0V/ymM2E4&#10;Jd5eAxn95uTaTdXBbNu1H6a0xI0IwtF3rm4FJM4Rz2uM46BjL8rs9xcbZbhbDabVi/fu6GRUtvct&#10;AXLt/WKz2x0E46+OyS5rltreMTjAY5fy+3spZG4W1uSz8de5EXmQAJY2twptdiNVQbznXOZFAMdJ&#10;tL0cdrgMc33ez3W8u75NvaFq+dum3hTJIuKLm83Fw5WkgMknIScyMHG63fMnUMZbdbfbj0LCW/UT&#10;cna3b25siVv7i8zJZtWbbfgAAgH4nF59XO6yyY6cf2/gGM7yLbW1c3m4tXrhW278TthZR5S0wnd7&#10;kgdSA3eK1EYYrjvZL3S8hitsCGe9cNtbbppsKwc3jZ1BFWBlMTPUzjenHVNJbnHwoYctkC81m0Ud&#10;7si9bTuu3Etj1GLCvbJEz4UGM4vwdNNtZrJaGJFlrZv3dzuLF1hZQekAgJuNcARVCmQBXLPPDt2+&#10;DpmXoGJ7XNtbKXDtLd1lPqOxJig0iwmQj/MY+3GuzZLtNetwGJSXBuL6C2JW2ouEgBNTXE1O7A9A&#10;cgZnGcYvJLNp9PIYd2jM76AESLtyZaSbJXtEjx/tnht+asa62zH5fkGL62+0hVt2XBt2gyrqkajM&#10;O7dQSSdOI6Tt6SWYDFhtb126qbdrfc/dIkEkKCqlfMH7MRqX0DA3d62o02rubLZ1C22lXDaSEBzM&#10;STGWBbOgYNlG0vW7dt1K3NxYZ47SwTt0nT4H+3XA6UMe0PoDYtcly+xa8/6a1d3we0jH8m9a25AX&#10;WegOWVf58fJ1fJ+052ExhTGcGMfp2/a2NHtFdFpkW8yhWaApC21YsPKKKMfGeWW+R8xvPpj4Df8A&#10;KULV/n+K9W6bp4/bPdFq0CT6l241mxbiaQZuXGGdBkMetGCrRIkKvqOwoMyQoHTIYt21nWuD4nbS&#10;7u7ys/INKPubw47Zba4toFLmlLd7elpkqNZgDur0z5F9Z/p/s/qp9M/eHsjf20uWOb4Tfbfb+oA4&#10;TcmwWsMFMxBAr0xJtJvNs9G9fhfXh7R/aD9Xdv8AQn65+yPeLvcXjt7ym29ve5/TUWRd4flX/Qbh&#10;rhJ7vS1K4ExIBpj8B/7lfphyH04+pHuXgN1t3s3uK5TebK/QwXsX2QP3dCIg4+c8Xkzrm9H0v7j7&#10;e+DzXXD9ati9a3Fm1uLDrcs37SXrNxDKXLVxQ9t1PgQQRjzlaIt3AH+WQSBNFzERjtedbh8d0O4u&#10;7a6oaDpgESCJnyHWcZnSO+cTOwY2vC6ku2u78Uk/NSciD/YY5Z+vPzdvHx0DH0v/AGd+7917b98c&#10;BfS+9pBvts1w6jpMsBUARBnM44+eSy18/wDbt7r5Jr0iNvNsm82e62l0Bre5296w4OWm7bKH+eP0&#10;48byFrmdvxm8sUW/asXC4pqUgahI6TERj4zmXFfYnzV53ibntree4NhfYN6V7drbt/OylizWzBFa&#10;GCSafdjo/Eqx3luygAR1MgCAVJkiQDAmfD7sZ26YidOXnX3jdspwW93e5Zje25W5ad2LG1dtL2kL&#10;NaZLBGZicy5PZ/pd6pQqq37gVbaLUmJLEeJM+QjGg57R5xeY4Am6lxzstvru7m/c1KwqqWw2ZVVi&#10;BNZqIx2z6acqm52m89sb216p3mq3tHukvGoRpJYd0H+eMz6fpjz+bXmeScYfKD/kJ+m2/wCA532Z&#10;+5f2ty9zi2+mzLyfuvZbL8n9fxlu76u7K+iRDtbLaT4CDQiMP7j9uPwXNXNqm2ezqW5bub6iBRBV&#10;re1Ao1x5gt0rBzOGddeOjt495vr3R7J+hH1y4n60/Srifd+35SxyNrdLtOS2Xth2/U37nrAXdtf5&#10;2NTJt0C67djNu2YoMN29za9rbI+vYsPyW4XTxO3JLuy6dJv3ZrnB7h5mkYsut6XJnuWfI8NyP1r9&#10;wWLXEctyez9n8VdJ98cnbH6a027F/WOI2JhYNGS49ppFFSuo4zR3twbfd8hvXufqGvAqLjVvXWYj&#10;Si5hZOmYpEAzitO0W+A2S7/hfa/AWNkOL2mx0E7ZSLWx2llAQ15+t1RbLadUsT3dog0jWblgtzPI&#10;3kO6WyGs24b0LKGAo0yJrQAVIkUqcFbvb7ra7wW/ZPt/a37fGPu3t73clra77ebi3Ny4VuQdEKCS&#10;T2pQ1JAxZbCyebdNzBfasJqiohYLraS2QUSCDAGCWyMz7j3+39i7fcbJSlnlFuD0ou3L+6Ft2axa&#10;Nu2sszXGKkNVm6yYOLS+X5B14XgLfpbZw43/ACYBZUT8aWCMgcgwqSPDExKnzrFbHR7YsXvqB9S9&#10;4u75K2yv7c9paksvcvkBrd7eWrlLl1QS+k0RTnNcRhtf0Bs7Hiwb25N4JeuP8ttASjX78mJOYH24&#10;q54XJ5ZfcNjc+4fdjDj+IO0a/sdraMXNzcKJetbPjtKglVIKFhnPQUNVYW3Yv7i1t1fdcpcdy19z&#10;IIDB2NuSdNskEBvu8cFbHem/veN47c8jeXh/a222+2VeOsKVeWU2bNrdBQC9+2pUtbAJk92UYk2e&#10;P3AvbTc7pkbUSLkgKiqM0DmJmnhJzpjOb8KcKvf+59jc2vLcXxKXke33bc2yHvXbrH8u69uTRQHB&#10;YTAoATIxZ2LF2/cuogTb7NM72rSL2kyQQaqFIhiaeGNJbhluS5Da8dttvf3T3OU5q/oVdjpNz9IG&#10;X00uW9Mhy6kMiBdQklo6M8nai2NvYusLClS91QdLAdUIyVgQK1OQxO7XpkT/AGpuV3G5HI8js1Xk&#10;b6n0djda2bm3eCyJfDkK921UgKNKgyxOK23uNybK7TYWim0ueobt14R0gVK5TkRPTL4zi2YMerS7&#10;njeLTkG5j3Du0u8rtFsW9vtLIa7adbtylq4KlVOoMAMyAWigEdkusLfEcP3cnvBL3tBPoAkurkTQ&#10;/wCUHLM9MaE5tzs7A3nu/wB5n0vavBgadu1wAbxkVVeySBVVMa2X5vlURnp9pstrwO1vLbjc8oo/&#10;8i6rEt6hpqDOJgHzr9uCc38HJOT5nmvqVy+w/VWrnEey7txm4/a37du2L+0RQyWjaQhZdROUL9hx&#10;VXLwe9Yfbg7neXbbC65jSssRdZmJhYJz+wVriX8cNRurGzvWNnvtpyAt8Vwm23Fn9JZtkar9u3bV&#10;tpbCIAXLqI0GpMMwApi0tbC3tFa5vrzekw1tNvsd6ntQ1EiTIy60pipn4MdyHuTc8xft7b25sLb7&#10;qxc/T23t7lRd29k6bT+qyDTqUsAUapPy1qHNlsrW/tXN9uZ2fG2Sy2hRHuorNNwkwSrE5EV6YJb6&#10;RE9xe4957Z32z9u8Io5/3dvlXcb91Vr1vj3vohSzpAOm6sAErAShYYz19d7yE7PY/wDhcTaZi11F&#10;0Netmmq3n80AMM/sxnWYzWnS9i3Ce3Y5rnj/ALz7x3S27Vra3HG4t7TcglntuojTolirHtBBA7sL&#10;G1RLI2m2tJbcq6O6gswcAOPWCGZM9Pga4sCH5a9e3T8vym6vX9sr2btqzcb0rRtM7IX23qduhYk6&#10;qnMDI4sLGy23E2DAS9vrlwa5BfSDSDNYmk5DFGW3fOcl7x5O2ztd2Xt3a7dntaHW0dyUAZbqdJaC&#10;wQ9xFYGJ1m0+21bm64W5dWW1STDfMF1eQB1H7BgnW4U+83djlXtcTtdtdvbPaXBouWQoVLlok2fV&#10;KZkljqtqY6k4gX94d5aG3BNlWUjREXLirOpY6qQKFhqxzumvVWg47grHC7tuVOneXg6/+Q0XLG2e&#10;8Q1p1NYcMck7B1JMnD2zFjbG2m0RDdcE9lC1xYLiR8srmPvw3ltmDj1QOdbf8nZ3d/mnu29ladFB&#10;3BVls7a4Cttmtu0XIuCC0gf5cXZ29qyGfdAXrjQBABXvBZIIo0GkDrXC63GZ1rGbfyufWeX33IOm&#10;34V22O0tu7kuz27rrt7ot37ZRoa2rL3AsZAIEVxMKq6evfvCzaJUuVMGNGg6lNBQf3YSW4/U/hGe&#10;cs2t67t9y3H8Vx/66/pu27Zch0VjufW7LydzjUxIE6oNaYVa3m1E/p1Nmwas9FNxlGkMk5f+lmcb&#10;ts6TKkbz29zNxwnJXl5HklYehbUPeXZ2rkvcW9btnSzT8tsdgBE1BxE3fL3L9u4uxUM7aVFwFj6T&#10;HtLIT4+df4Yl3xM2YWT1vC84L6f7Xjt3trvuS4qbayr3RYMKd4rKLoXcCIhVmCtFikwRhXH2RtNo&#10;puob2/uSbrkakDCQQCKCDHdGLcYzjJeaa90b27y/M3rW13CbH2xs/RTb2Ei1uPTLKFe4jhi8iQlo&#10;GSBnGUU8ffXTuHZjcuObllYOpEC+q6welCJAn7MZxeuOPgudei7T3Txd57vFbdLS7PaWF2vIPrUW&#10;7l25eGzsXCBQsC6HSW09BXH/1/oeelBE0A8oAzP8cfX36ShILkurtcbQNTXHdVKGGlmZQoFKKDRa&#10;nCMo8Z8AImKVwE6z6g1GW0mq6brjXALI9w1iWJIoR4VAwmYWCKxTy/yik/CmAlhRdvAJdYl2Nx7a&#10;sAWrF1nZ4UamBgwIArhuKmYmUy8CO7L4xgLFbxK0GpNN1kDIp77TQCEb8TKWkjLwMgYBzzjPqVmK&#10;1kYBdWVIGtUtqGBt6nW45Ki2QjCdBA0oSYAnywmcs65A91ZJP2YB8BtforBVSGcquiVtqFg+oQCR&#10;1UiB1BIoiQhr5zEk0yrl1wE6X3GoqWuNCUOm2h1LodoBDaoWAwkmgGdEkQZGnLIxHdQmPLAPWz6l&#10;tldmVSzWe1XS4HtGRVqmYAUdBPxwRAANcpqQdJIihnOnhgJAvMWUBBBK1VgtxVcNVSppJzBIjzFM&#10;NkAUAIMseoLGK6fiMBMS48G6X1JpXSTpKKG+XWFEsyt3VM+FIOAwqBAk1oOo8h4+eAe27q2tluOV&#10;A03AYFHWh13K0J8CPHCFpnnIIGZB+01P2YCVe06k0FGFuUN1QoLKtAxFBMwJY+UmcFnQZT/EjOvT&#10;4jAL1FXAUEOVLSGBVbYJDBQOq/8AaKSaeAMU8Z7v5mR9mAVYuXIYGV0IzWirKAjs4QW/VP4cyTWK&#10;zlhJA7aySIA6nr/LAOWLp9RpthdDNcZ9RCS4IUsJ6Ujr1iMEaFTAAMwM5gePTAPWwt1WBi/cU25J&#10;7QJIBUoM4NQpOE6qAVFI8/DMjM4CZpf1nC3EcHufQrFKCUeZ1AIslW6wQRMAlAJiPxCQY65kn49M&#10;A+twgEsy9gaCilRMkrbW3XKTBJGYrGExBnpJpn1gD+uAX6q6NQNosLatqLQMnPq6Tk2kajGRwTAT&#10;EkESWH9SMA9bvN6PrUJYoFI1ZFgHAcAkA/i8jXzTGkkkUAqAPAz/ABwDtxy4Fq2qFnuKq6rigaTb&#10;gOWfKGimk5eFMJmOoJ0nKJ/zDI457y28Kl+k0SFCj1ELM/cLjkAK1xXHWpNMugzwUwe7pWKzIFa5&#10;Z9cc7LOoNVL24tqJcLbNwKrJLNpQKoqoC5+Mk5DCQAQQZBNQIFT40+3HTXaSYokOGVrbkqxtsKl5&#10;K+nC6GDSFiAJIEg0OeEmvSR8ZBgQGJznyxja52tDlsQlxGOltcGOy5aVmNxkt2/GIkyKgmmCHiRU&#10;jKpJg9o+HU4invUZW1r3DWSzqLShARqZ1BGnUZCgmZphIBX5QYK9DQGZ/tXDoJV4q6lHbTcF7VdR&#10;gpVooHaDUsIIER8TgpgDyrJABwCkLs5Yu1NVtFg3oBB9V1ZaCBEj4HCTBzzJn/GMBOtKqqrKghRM&#10;hCUCudQ+YkqSZlgaz5YRH4egkgkkk9dPl9mAkSyJ6hKK9y2xdRaVU1EEG7WtZCxSlTlgTB7jQwJg&#10;1qYJIr4YBYgoTaRzqV9a61JVSqK4XVAAAnrnl44VSVozEfiyAJrUYBJU6bkm3bDqz6TMstpYFxR+&#10;GQSI6+OCpWTNYgQCelf6YBSSFtIiyEVbkXJuWwadiqY1edadOuEmB5GfiI8POfhgDth7jg6zItnS&#10;6g9xUk9oiBoipJzzznCTEwTAk0E6SwGZJ8P7HAS0uEITpN28wQa30m4ll31aYtz0+cTWRAmRgnAg&#10;9QfLoQYgTX+WAesOdWlD6SwCYeC3fJ1jTAUH5dQlqg9DgohciSS0QYjxLBq5x9uI3Oh5DrJjTotr&#10;quC4PUYle1WtuhKjM+NOs4I+ByE9QCDMyfMDxxFPW3oWV1TXoBBDFSoGklQIkGokTJIJEYAgrkQQ&#10;QwIIggH7YrgBcYpdjUhRgNYdHVkLD8ZIAIjKB0jphOZ65CZHWQCKdMAuVCUHczMNSlnlakXoIknp&#10;HWa9MJMCPLqSJjzJ8KeeAko7MIBlTpU6RUFZK+kABBfqIgVrhIE6jJ0giIoDJkHV/T+uAkFyrW10&#10;22drbAz+Z8tGQ2xkakhjQEQaYKkmTl4/92SjzwDg1aQFKh3idJBVmUKGcwD2imfj1pgiQSSFLdCt&#10;QatSJ8KjFkzcBYVgq6rno6ELG4dLK+m3F0GPOCCfvGWI9xamp+VgZU1AM6YMRB6jHo0zjGyxMtXG&#10;0KpgKGssArgMrgEFvVrQiIXxEycInSAch8w0mms5fN/EY0p4u11mYH1DIW4XUT6KCGC+nkBmpApJ&#10;BzwTRriDIHWT0kkA/dNMSWWZgctuQkTQudK2yO6TC27qKZMEElagDCDB0mYFQSagECIpnihxCy+o&#10;O+5Cgr6TgSjsWkawO3IwRXpHUEyIoYBkTQ0mQDkfOcA6NB1n1MwjayxZio7HFwqZKnMCBBzOEBaw&#10;JoDXpUSYiv3jAOs5bSxdIF0sLY7Q4DQgagksDJhsj54baa1JkR0z6EmlB4CcBY2nr6pC21ZRehaQ&#10;tZQqZBY5TSB4nDRUGQWmFzM6iAZJIPSnTAWKXYK6UJF24FKqVFtS/YANObQcmFfGcJdTHcMiVglp&#10;JIknz+7AObe6pZvSIAdNSuEQhQhK6EBPafh0B8DgwuYy6Gaz07SKjPALe5qFp31SNbj04+aIDXrW&#10;TdsmR1g4ak5yKiImgAmsf18sBMCBwFBgK4cEjUzOzVVjIzMAiaCeuERpGfymQPKCCMBJVgxtKqCL&#10;gJZRqUG6rypfTMH40C088IakzNBHzZkZZfdgJFp9WSkeq+hmRO6LlSEZpMkVZljzrhBX5iWaCKiJ&#10;gA1H25YCV2qyIluyQhOlpYPcJkoNJNBNRScJAGQH/ohTJJFDRh1FMA4zMChNxdRjUzgqkZaZRjID&#10;TPj4TgdDJzBImdQ8hNB8JOASrRBUK2lVQmAEgjUrtJliPgM/E4BgjoxhgPCTBcSP64BwNodJVrSh&#10;0W4hI0kJqKdpM1mQfDxwIBbITOZ69Sc/jlgAxfQYJWDIVQutWbtW2tKg+ETM/HCKEtJgfMoXUQch&#10;NPswEiGCWxbrchbdxntokQTPaCek/KaeOWFBYKswoaTOQ61OZg4BBuF/UW3VwXIDLMtEAwPw6hMk&#10;yKTGCEQe6KlokgEASGY+HlOAJmdXt0DI0Lr0FyjNOq2okTBklpmTEmMAdW+aVmkaRJkdkU/wwCzA&#10;7B+XDhQWKm4gQGFa+DBOWma1wCK16nNQaQKNH88AgMiQ1NSAMVuBR6gPzWlBJzIp5iueAaTq+bIg&#10;doMgGnUSKfzwB22dwjLpCAsywxdrcmADMKYMT/DBEAaSDR5AqQNQEkaj9mAUjElxcVgUZTUhgyhg&#10;qsFFdPSIjwwI09JJUEAZkzSjfdgHA3qkgkgG8yXXYFYAA1kOhBmgIg+GQkYa8DAiSDNTE1g+U0kY&#10;CUEZnuhypJWVYflqj9HCZS8Q2k+eEN8zUp3ExJI1VIn+1csBJtAlEGsh29FIYqquEUhGKVzgGhiM&#10;/NFAaMT0+YyQ2XX+wwDqyUh1VTpDMHtL2EMctIMkmhzLHoMBiTGmGEVqKrMESfPLALRVCHVqtujd&#10;JYi6e4DSASZGcRX78IYKKAxA7omfmoR5gzgJKO+lio1BnJthhbVSqpDI010mBUjpUUwjTEjrIE5K&#10;epFY8sAtnGsXIParPpEawKLaLESO2CRSpBr4JikA0ESO6g8DFR1/uwDq6S8xqDgksStQTq7UcwZo&#10;P6yDhQEAwMlDQZIjoAfIY4767XbMZpw3KLqYqGumyGVVUMwyLKag9Ac5rQYb/CWETMR5CtTjnZZc&#10;USl1G4tomQtvUrEgE+o0Quk5k9B9mCJoKGBOQEZRXBrtvFhxVIa4wpcLKACxGhwaCKVEZf4jCOhD&#10;UgUigqSBTBO3Y8GMrpXWC8MCilzCC48MsmSZJIGEGkwINAIgViTE/wDXFdjyd2lXlgbjsRnB8Ggm&#10;TM/aQThHUfMvdMxSTWhWcEvQ4KB1HfC/KGJ7QYdoaoJyn7BgROrMis1oI6x9mImLwWrlUVKK0iAV&#10;LFlJ/wBP1Ok07qknCQAYYAEySIOmYrmf5YrRwuyFkaRVFuG4vqMjXG0kEAzNNJ6Rgj1JlpAJEySC&#10;ZMjwn+ONafmKftg+oNIVHDMNRBUKyjTajWamJFaRHXCPPwBqZEj4GvmMdbZOqJElZ1MQFYFoCsFN&#10;PzAymmVaxhFO3SK1JM5UrWRU0zriSy9A8oKKS7gjTLKFnVU6E0QRpAkyBXrODOqlQI1CSKEkZzM5&#10;Y0CBSTqEuVDBVpRKKugSKRQH7BOCgzGmtJqdNKTJpJ8sA4XEsddBItnQFjUJ0gCukSVE5muG6SZM&#10;VIOQhWMMFNPgTOWAlKz0orTDKZYjWRIZhUkTUJlOAQJJMNQCesZHTPjSh/xwCQ7FdC6kkzotnTks&#10;Q7KKR4iuGwqliWkQzZnI5gU+05RgJAuMBKKLmq2s9ggoZBNZiaCSZ6eWCNYkAishQATNZjICeuAM&#10;EAkLrQkqbZJLBBPySploz8iYphA7iogrTSKSWAqsA5QcBIdtOuocMA2YARx8+phnIMxnlPXCO5Zi&#10;REFYXIHKhz+OAcBRgugypAW4GuhUYz8gYZE1MTSmeAY6ia1IMggiT/1HwwBo5iFnuTSo0hSAD2Ak&#10;TAPi2c0rgiBJGUk1OVDU0wCkYyCWLIFH5cSGIlSCGioNT91MNRAImazmWqBEx9uAmlgWLsAqBAQS&#10;ipKzqCa82rlOXXpg488lgEg1BqQR9+AUj9nymTc1FdSHRpWFIrUZEjCIjqYIiCTEASY8OmAeXUWJ&#10;0oWQ9/pRqJZxRjPwYDx6nCiQB2woJDao8TXLANqrtcDXHM6XUWwVYuACQe4dBB8oEHDZUkmAD3Ak&#10;H5iciJnLASVuFciwIt6ZEaaU1LSJmgmKeOEglR+EDVCtMdsQw1V86T8cA5GomSzQuoqMj3ag3piI&#10;MQJEx8MiOWZJE9s9ZoZ/jXAGCdRJUENBDgBnWnf2LSgkU654SGMkASV0T0VgamSoMTOAdKwFYiC+&#10;tqS7qAYVtDFdWkilMJiHKEnSIJIJLW5qAGEf3ZeeAWCdCuqjWc0yV81clK9wFRTrFMIGWYUqSRmI&#10;kd1BTxpXPxwDzGSBqJS6NLfKRcVTKS1CYzpHTpghDHJjBnScq9wr08DXAG0gMwKyRAcEBhJIJIU1&#10;OdI8cpwAmdRPz9oIIIyBIzE+GAHqwq6UYf8AqV1aSp1CugmYYCczST44J1mYERpkgMpECDQZeOZ/&#10;pgFWWgJXUGmVEOpDNFsgnOg6x9sYS2ckOaELHawGmgMff1pgHUqh+QERqM6we/VrQvXpAoIOVMAg&#10;RLEKCogQZMGuk/0wCQy6nKK2rWyuUCkANJUEdDOZFIwmMwBALCKnOZr5fbgHlYnudyzBNXQ5jSG6&#10;V+ABoJwNJMKQMj2rJYDMaY+2cAZuDvKNSUqYUC58pLA5avlwRiSSSaSBBmcvDwr/AAwBMZRQAohx&#10;qIYACsgxqqVNAfHPDsq2YDFNKkLU0EiQc+kxgI5DqZlrYug3BqBGpmfT+H5WianCNIkhlGZ8SNQB&#10;LNBP3HAOa5UFGCkqAQAAwW4wCgPB8/M4Ar3GTVCP+4EZT0yzjAKuAiQhVWC3EZCF0oVMiF6/AYKA&#10;dQlu0q0GkkmOyaUyMHAKm4DZZlUMQ9uQRIVVDnX1ExIMeWCrBgwAVy6g1kD+HxwC9XcgCoYDlR20&#10;aarqjPrBJ8cNhchEjVXSJHi0nOvjgJJapbVlbprbSQJ7YDUpPUYVQwZYZwdNIBoYrXrngEkzqDaR&#10;JXW4I1aStVrBjotPA1BwgEEiQBQ0IBFDOYkdZrXAOGikAMDQUciZHnER8ojoMEREap7vLp4U8fLA&#10;GDOvTpEGSCZIkdzAE0MRUjywF7R0ESJPST2+VZj+1AU59R8i2nTKyDqIkkkeIMfHLphJ0llmI+4g&#10;Ed3mftwC/wD1bFZPdBE1cigBWaEZU8a4RHaSVP8AkoMwDHTPKaVwC9RFFZSxm53NqXWRqbVrkTE1&#10;NB0wI0kOBEwHaFPxMGmAMf5HZjmVXU4qFkyfmA659K0rhDSxNASZJUKe6agwaDAOABRqLMIqsuNK&#10;9p/LdgST4jypgEatRFJI+VRM5QYND1H88AYcqUBhiqsIukC2rUJZKV6A/GmEaQD1BEAyImaxJOXn&#10;gHQzMBAUhiHU6hIZFjWFAzGXj5YGmoOctRgI7hFfDElz0B6okTGkElLjhgQZOnUKitZ8PuwR6RQ6&#10;zTqaRPbTxqMUOTOtjpH5SywWACcwQYNF6GozqcHAbp1gCF0xNAYFCM8AjUywoKoInsZvUqOoJ0n/&#10;ACgitfLCZIMgxUlS0d3bEjOT9mAcYKwgiV0BXW3qDAgGQ8gQB1r55jCoEQFoxEjy6t1j4YBgGGJb&#10;50LMzu0xAAW1K1JHjOVOuCNYABqJOZaVMZfHAOJCqzMwJJIigBkayAZpMZdDMZYIyNIBOpSTJkkj&#10;rQU8q5nAKB16yyEqyoukaNK6qwcyTQEsMvLBAmSgy1EgNB+ak92U0wDjQIZ27mAGtTEhQSe4VJAy&#10;yqKTgoWJGmtWBGVc/CJwBguSoIcsgIVlPzJplgSRIbOMKIg1iIpBM93UDoP7Z4BpX1aQCy96z2ip&#10;WdQkzmaQPCaYSRLHLuyiYmgBBBoY64gdRlCHPtBDgi2O2PzFa2cxNKH+eEgdsapAHaskipyLMJ+7&#10;AL1MDBUjuCs0iZ0yrqoMUHj/AAOAAvbQj5g1IXrmawa/fig3ZiLjKVmUYT3tmBpg1YdR4DBkBhDa&#10;jKggHtJisaf7fHAJ7wdQKyrGXWCFmR/qeZrn9mA4OmACokUNYbMievjlgCtsDcViwbtZiQpVXWY9&#10;Q2zCx0aM8IDZ6ZmABDGZA0kR49adMA8yxp1MuZZQwUoQSXVgB06AfDA06ZIPUsa/M3gD/hXAA3C2&#10;QITSltU0LptgSounqK1ABwsjUBSDSD8skiagUEnPANhzbdoNzTI1aF1MonSdJ+YwBTV0jzxJ2iF7&#10;ltP8z2wDDAmBkVOflXAVfL30sbXcXO4+jZvv+DQhPyuWWQGIz/vx7S+lG3FvaKxJj05WtD25EUoO&#10;gxMy8x4PcX6n5KP+Zn3A25SzxtpbVy5c5J3vs4B/T6bhFprcH5mNGZa9IjHaMV5354GXU8ABo0IG&#10;Olu825JlaSAQBK18MDAM3muzFy41y2rAHSUkWwYfQyxEE5HLAwCBrkh7jNABFFjWaFdYqPGTgYC1&#10;tBvyAaGCzIneaye5j1AM1z/hgYB1QBrmXghtcKAColgNNJU+UeOBgIlvVduMXDoQ9AjkAEhtJyqI&#10;maxhJAJmKx4kfyxifnotLTlgJJOllIbTlIkU/m2quCDZg/Zn9tTi7TMxBIu2pC1knSCO0EEGJFc/&#10;KThVa9Ok/wCGGssgipZtpdF5rYa6VuKdK6+wH5VuHLxbTn1wOmfQmf6xjQd/Na7KyUPboLfNr6KG&#10;iCD1w1qPlUz8D44ksvQWZs6ERpZV0QNRUrEy1sKOkySfh8MLBM+QUT1rhm/AQG8QFUs7rArKmikN&#10;QDpSvhgnYEQD4HFDm2tMlxbgZpTWgNASCQFADQSP4eOECJrl1xLMzAt76F7VxzRkt6lEJ86vDF3I&#10;jVGQNPA0GFEzmMpAjx64SYmBX2rShgiRDsjatJJWe5mAMf2/ijFFqmsJdtspfvs3AhUSFAKKc5hZ&#10;rJGc+GDWJFR16+HngIm8stbAaFAWCNII0gz2sGABPXrGFBqg+UHPx88TPoIptFrNyBGhxdlqzK6Y&#10;0DOf8ThYbVTyM1/riiE1oghg5cK4KutVZyaBlj7K+GGZ6YC7t7RTZu3LmjSbVtw0qpLNOkENBpWc&#10;qE0jBTJPlmfPwxLcc0S22qW9sjm3oaFFtyRoS2ynuBaTPgPCaYPFFXDCRqLrqVrgQqZkQrAtEHKB&#10;TBgVAxA8+4ZLd1dJBJQAksyMEOpRpOVaxMHPAbwp1yn+JOJt+UFtBrF1u9S57mgJoJzTQZ+MAD+F&#10;TUn5R1/tOLOZyI9+0F9O40QhZGRWLAgKAFK+PXLP4YQwJOZ6n7fEnEvNkgtdj6f6cq5NxldNVv8A&#10;AVYyxUdIgFaGKk4HTL+/+GG0zrZA0Ub9ZcW06awWUXbZAS0BmCTQg/iLGmWHEGfwj7/PFgr96h7X&#10;NtQS6mQQUZ0glkUVM1g5dcEZpJ6UoRTpnih7adq3PTZp0sWUhWtzIkgRmcxB7fCMOJ8o+3LwnAUH&#10;I7Vbu5soWKuGVkMApqZhAkmMwInDeZp4kisdcTI0TbZE2/qFlYemC4dQWkLQgqTOnpSuCIMmRihF&#10;u4nokpMsrBLisNSqTIAXz8RAOVIwbAD45xU0+OJbJ1EWyTcIEMQwbUQyFO0yCZORMZn4YIQCKzUV&#10;ria9BKutccPJI12QWVimmQNKECa0EL5YcJBHlNZkU8sWcQVa27tsj/OFCwgBHgo1E0zn+uElScq0&#10;p8JMRiixF8W1ZQo1O63Cw0kKU7tTsvzAzBXL44cAp/Cv+OM7TOtkFVuH1E6nMfMDQtpUUUl/HKfD&#10;p0wgmYApNMyeudcaElLaKrsVI0gGAqgHUhOmR1HURhR6V8M8sZ14mPUR9oxLXlILBdep4KskEHSS&#10;sqYyk/wwM1E1nPFzgH/pXXCxmKTD6WbSFZT5VERX44SuXgfE5fZOJZzA7dtn1FPzKur8sCGBIo01&#10;IA6QcNsQPEjx/wADi59BfbRLrqBrXtuEKgUl27NKOkwSQABGqsGniXx/hUYZwHWSWIW7q0iLly6W&#10;UukairKJgCAKVrXwwpTX+39jiis5G0qM0+m+tFIIho0idRpQind161w9n8CDjMnNopXFu1rutp1q&#10;BkJcsK6pFDPhl1w3dtWbtp7F5FuWriNbuW7ih7dxGEFXDUIONJ65WnCc/wA1wHNcf7k9t8tyXAe4&#10;uH3e35HieY4rc3tjyfH73buDa3Wz3W3KuIIERQihkY8e/Vv9v7Ftz7i9hoLF0i5f3vCKA9i6TmbV&#10;k0IPUZ+FcTnL2+Hz5+nd+ub/AIxP+cHiPeW24D6G/vE5Wxsvc1pttxXtf6r7tk2m35jSot2LPN7s&#10;UsbuRS7IV5kwRXwP7m9rcdvXvbPmNi/CckjtbfXbP6e5cDVjVW2PvjGptdXqslfqr9oe8t6mz2fJ&#10;+3uU23uz2/utvb3G3vWNxaubn9Nct67TJetkpf1CO6k+OOLc79JtxbR71vbpuLEeot6z+ZbeATId&#10;RFc647TfWsXW9HZOH+pHF75xYuXTttzKq+33KizdUlgp1JcrQmOuMZwnE3eJ5HardBtfp92QhuAo&#10;EtsQxVZz+GXTGkxzitjvtza3eyv+ky3FuWG0C3WTBiIyyzx3recevoC4I9NrQeNORJq7OOnhjz67&#10;XXo6OP7Lky24e2wYPbuNblroglRRApiG8/LHKOc4p7zXFCJoZioJXt1QZWtBNMd5czLG0w6dxm/X&#10;00JYlgvdUFoNEaaTGOT8lwzWdxItBSR6YTTqIHSpoa1AVpxqWzoziXq1Vm+HSZnrJpEmtPjhzY7J&#10;rfqbe4FG2dCqoAAVMEi4A1JzmfLEAuOKMvzgiaUNMqdMY33B7VGzvHd7K36VyA+tVq4mWW4eoIEk&#10;Bc4ON630rN19Yfs39YqRTtIpn4YwvI7u/tSt1JNxQrXUaWn0xQpHWfv+IjGnPfa6zuSqDIZ/djpP&#10;BcivvDhjti1r/fNntmdDdQOu82YIHo30H47LEDVUlTXLGLMXLeu3fqr7mra3NcFrF1hqAMeldzLr&#10;U9rdRkD8ccq3HIcjwXI7vb703tl610i6EuF9vdm5Cjbqw1IKSDNKgjGuK47bXXfF6J40sARBBAPj&#10;M41m19zWt5ZIutJueohtSdLOywDqbp6igsRWuWJjWuvd3Tgj04Mr5eRMHKRi6bcWt9tLR7yb9tDc&#10;SEDrrTuKpWgYTK+FcMYvC59CANLEzkT9wyk4w/K8TfKsPzbagvcJXUgtkdjABM5JlV6zjTG2tz1s&#10;PK0+H2HynFLbu7naWCUW2xtMGueupZr1zUAsKI7ahpMeGWCZ2nEmSsW3G80HvixuwEcuqQhMl9Wk&#10;sAFJkCmcECuF6LNucXiksCcswQfGfhXH1l/al+8pvZljYew/f27u8h7OVk23GcyWubjfcBrGlbN4&#10;PLXNoCJKiqCokUx5t/Fm5i7+OeTnptH51/8AmM/4PvaP739ty/1/+gVvi/Yv7p+N40Nv9ncFrYe0&#10;/q/ttjLrtefFlQNvzGmbe35Mg66JekQw+uHCe6vbvuTb29zwfNcfyVi7bS7Zfabm3dDo4Do6hTME&#10;HOMcXl2020/NMPwzfW39of7kf277+/x31i+jfvX2jd2e5u7fcb7ecRur/F69v+XetpyezV7VPNgD&#10;mBGNGkwP7QQTXC3DLy1yiBrYCsbZS4TGhZCgxDOQYOVemCL+FeuHXkSNrt29INcgKRbAFwL84AJA&#10;JmoisR54WCDHhSaHLFEDdWdFtDZhYJIOoLbqZggmoJMms+GeFMQYiftJ/rgKbYLfW9dF62B6jprN&#10;sggJ3a/zCJH2HznDTMQRHnPnGeeA1lm2jq9xT2qloyAAK/6eqZyg5T44X5+WJ65EK2qrfnIS2rTT&#10;NgaLJBIIqB92BPT7YwDC7dbu513ckaLa9rT1Ek9fDx8cFqH8s6TPhOJdpOKJl62WdSXU+nrOi3BD&#10;iIX1JOYkgUp54EjOR9+LLL0CdNxripEmktpaXQkfloaHSpyOZwpSYkZZjLMiJw9cil5MA7hGVSGL&#10;hNQeT2uDomlQc60wq2Kk9MZ1nNDPIXTqs2bgW2oWpAFy8ixAq1GBICwc654JQZmPt/wxZyI24ceg&#10;iljrVbSujgHVMwGIgUkiKSKdMLB7q0BGYzygZ+eLOkDF9Qu1t2003UNx3i52LcIOpRCkyBmBnTCg&#10;KDLxp8Zxj6zhB9ZnvC2xB9LQSt1ZDrT5VMZAEx44So7hn4eE0qQD5Rjd6E5qdumHo3UtqgdxqLWy&#10;pVQHDWwWJMzlBwhzWo/vjGO6Yk6qmcVbVrNuHLpr1hWMxfgSqwwnqJNIMVw9ZE9ZAjpkTjo1459S&#10;h9zbhdFy2rsLlxnYKhDrpUaTJEgwTAEZyYxJElhMnu61gdc8HoYG4q2gyowUDSSUBBkEkLOUA9Rh&#10;/wAIy/pjNmcfiqm3TwrtpQ1AKtWASCZGZnr8aYGNIoNy+sHUFEMoFIQj/IBWmUT9gwMBFAkzQEkk&#10;gih6ST8AKYGAdVJuKASSWyIBkiJggYGAnMhFsAKxfWREKxKrQkEZ1EYBMZ4CftLDlU0m4IKsMvxt&#10;BQDMTWRhnVIJPiR4AT1P8sBepadX7A1VAqRojTOlT0gHOM/PHI/qb9W+A+nWyuXd5dS7yDKTt9oj&#10;AuzEGGechOeDnr475d7f8r7Kf8Z3/Ed9Xf328ztec3tvee0PpPtN5bXkfce5tvZvchatXlO42/Fq&#10;69xZSRr+7Hys+rf109xe/d1fub3eXLHGo9z9LsrTMtlBJALgEaj4TlljemmZmvZrrr45jV/QU/ZX&#10;+wL6Efs19i8d7Q+lPtHYcfvBt9svMc/d29q7zHLX7VoJcubjeXAWqQSQCJMnHmi5xvP+4WbcWLF4&#10;7UFT+u3P/jbRQZJi9dgEGaKs5Y62yXCYte/25PheGCbe9uLK3yIGxsf+RuiJiDYshmp4sBim3fE8&#10;XsAV3/N2mZWUMmxtvdBcGJ9W6QNRaahc6ZYpj4p+35De7uG23GXERhqU7y4lpwMwfSt6qRkNWKbc&#10;+8/afE2ribbirN+9bGnc7zf7q9e3D5T6Cp+WDIgwJGWLipdtJMep5eL5fdXTc3PLNbtag1rabTb2&#10;bVrt/wDc9x5d5zgmMcn9w/VPal7n6K423R2KhdNsPZLKNKqIAPx86wcamvxc9vJIvbGwS2qi5+Yy&#10;0LGTriamccl5j6g8zcU3LO6vyqMlxhduWxcvQTBIPzRQFfhi4jjv5bb9KaLdtRARQPCB/XHPLv1B&#10;5S6uhr18eqGD3Ll26+oayxUBh2nqGOWGJ8HL9a9CgAMhHwpihf3Tvb1w2rt3SRrFkNcLs1tfmCHo&#10;a5k1xWP1L3Y2Hhyxy+4dLum4Qr3Ft3NasNSqNY7WOogDqKVxWptmdQwScmoDMd48Dvt2LRUzFe+4&#10;RiHQMNbrl7FwLKlSdSD0YKhl7tVykfaDHTBnu1DFA3KkuPT1vba05d7jF9OkSzETJ8KUwYu96hiJ&#10;c5h9teDiQxtCUshmK2gKxazEz1wS+SzAYcTd67ly96rLe/ThXuLPqAA6lWvlmPhiGechhFvf3Lg1&#10;ttFD+goQMxRbbM+p3LCBMEMx8cWndnpwGHf9wcxdZ2Rwl5muAaiFt25Rbc01PIlvHEXv2DD23O3v&#10;bN9zc9NbmzUXyxICG7fQuyoZqUB7o+HXFJZ220MU4vWrj2W/UOyQLhtMpZnXU2kWgQBrusQSZooE&#10;4jOQw5asru9xbHqKU2qtvWm0zbewllyi7eGoQ1wSzHPLA4t59OQwzf2Nq/bu7vcJcv7fdXDsbO2V&#10;XNzd6W13HZEg6S7Go6D7qmMy7elDGd5j221300t30vKLlt9zdKkbKydsx9La6cyoIAC5kjKMa12x&#10;1c9vH8AxxDm9q4ubja2FvaTdN3k7qWvTu8hea76NraoiZWySF0jpMyZx2lt9Hm3k6BjCc3trHGbh&#10;/wA4Nzh9PZWP06/+Js7u4SN1uBcFFuIh9NQBC1M4s54cd5Nf/Qr6f6QxiN7x10XDZub+xY22z24T&#10;cXLrlrb7y9c9b0lZR3EDSGYGM5zxcufPrenyDEfe7Ldbe+iXLiDd3rXrG5dAYbLY27cWblKC5dnV&#10;ESARGLwxtptjPr/dwGIq7VFRDZY647vTVkvJt0bvZiBM3CdXXHSbTtmXKyy4oYtr9vUiqpuIpebJ&#10;lVI21tfm0jI5mficXv1+LvrZrpMhhIbbsBu3tdupre32hdu+0ojW4GSilaEnHPFt4S/8P6rzkMSw&#10;LVyFuQmoMCwLADUNKIBSDUwMTozdptznGAwLFrTbP5LW1EoLn4goEknVWBE/HEdbtLPxDDlq8qPc&#10;VbhS2XQKVU6gIgaS2YmIODE13m0noGLzZ7j0t0jszBrSakKtqB6BV6y2RGDtOoYn7r9Kb23vMbl0&#10;2la8LbNT1nNSQuU1Hl54i3HUMXe3WzevbJWsK11pc9raBM+mW6zJ8a0wakzYGPYX0Wube/ye226b&#10;VoY2tgLg1TQhr2nQPGhioyxx8kk2z8XyntPzYgjlP9pyGP0sftP3E+2tvsQdS7SyLYqGDMEGth8W&#10;oQZP3Y+O3l/Uy+V2/K+EP/KtxqWdttOYEi7udztkYj8vsRioVnOSqktqApXxx7Oazqt1UhiQB4BX&#10;rXypXEcHwWs84u33ysri5at2L190ajXm2raQqhZEzpCCais1xB31ohBa24A1Qtx5iNR7j4CMZ3mZ&#10;wsuK3XsTl7Tbx+T9xXCBYF3dbDZIhN281mG2yV7tRPcSaAj4DH47/wDl7+nFr259evdG829pETlb&#10;W35Q6begTet97UoZiSR4nHyXtd+7xYfCfe/FNvr9bq/Yh+1r3i3vz9vv0p9zXLnqX977S46xuDrL&#10;kX+PU7G4jM1SR6cGcfERk/MY5kEMAIM1r3DHyM41j6zjurv2NFtEa4BcZIWoABiK0+7DLWsufkGN&#10;nxFiHUfh1LJgyKyJxwx6vXrMQMezvodcO35Xj79tjqtXkfSGI1FSCIX+OeOPk6Pl/aXFn9/8Ax+m&#10;76A843M+xeBu3QrXbdi0hmTpVVAgAnrmK/dj4/yTG77NpbdZa8PfX/iBtfcO63dtnRd3tluaUKoL&#10;l5h8zMAZiMozyBOPVXEXLVtw6NqYoAGcASx7gR4zl2mIGWOO1xZVxmYeC/eu23O52/obhTYRbtx7&#10;iWocm2hAcHOD5MtTJ6Ri7/21t5uhdcTpcanJjSCRKoehkSI641PqnFTuno59d93bfgOFfa2n9F3s&#10;EbeykEuyqzar0mGBEAsZpMY0fE2m47eJuLEo23uKyQzAhRmYE554nZfSs36uK4t9RL+y99+1d/wH&#10;O2rO82XO7O9tN5Zu2LNy3da8ui2qk/hQTIrIis4637g47Ye4fbVvntBub/aJKgH8kFBGu8mZrU+J&#10;ynGnl0t08n6d6Pkp+3/6ge+/27fun5T9txvbTa/TP3ZfPI7Lc7lWXmE/VgXLXG8duhqT09KtaRyQ&#10;UAJIGePOH6dPU3XNc1cuXd2zta2yMhRk2+jT+WCKAGp8JrJxni4xcPZ68Pvv/uN5LHEew/p/s9jt&#10;eEs7Zd3ye5tXhetnf+sWjdMjdzXASASZcikLnnFduR3N/cboFbO29K3YABVEtodB1oKaTEhepr44&#10;smPXLTqDWE9t8VsuO4wo285C5utzv7pYXdzf3V9DuBetXXkm6moh3IhQYFYw3Y2X+/3Nwu5a6NrY&#10;1GyzEqjenW7cmOignwBiMS2+kD3Jc6n0+2fH3OMtbS5yfIG2u6tqpv7gPuVKbPbaAzSHusAoJkiS&#10;xiTjS7K4eVtNxHHhNtxdl1tLuEBV91Zsg22IYdCZmampPXFmUuHLOd2ieztza99e4RuOX9273b3N&#10;yeOvsl7b8PvN6U3ELaehdU0hSO1R2qBQGUeSt7Y3OE4Z7NtmDC/vVURatlYItGstHUSB0xUx61S/&#10;+wpc5k7H6g+/bG/3Fqx6V3iPb1+407jcrd1I++tL8izDKhILH5vAZXlOS3OzR+G4Xb6r1wut7e3R&#10;rIYrquNdfMnwE/Zgs+LsPtn2zx/NX7Pvb3xvlTZ7ZLN7j+E2xW1ZtWLY0Wl29qKAQxd4oYAynDez&#10;2549rFhrjbnlwh9X04YMz0Ic1gD7hTM4HVO5nkj7hs7zfW7FnjfZ3qn9Kb49Mou3HqG7YtiJ1UAP&#10;zNUEhTW9e1cazZ2++BDKguLbuEzpCKB6o8zAFJPTA4rBbXebIb3fcnwBt3bd29+n3G5sImhGN647&#10;HZlqCFLMwFFGfgUchfG62KbYKbG19X/yLgIW5euoxX00E10j8QoBmMFL9u8b/tvO3+Wa4vIcz+lU&#10;cZtyrPt9hs7ttbpu3miFLmZDDUxoKUFfs7253G4/Q6WXZWnDDUhJvAgkIztmBlqpAxLZOanSZaTm&#10;dtxfHbE88zbZua3COrRcC2tjdhA1y3YssIYgk+nJme6uHeW31pha47jVneLCtbtyLe3DMwRnA6+A&#10;OeZxjX6c3b1XmoftHgt3Zfd+4vc965/tLg3bF3cd1/fOqKbq28u0qAWuLlAVaZ223uL7V2dtrqW9&#10;xy/JMQ1wjV6YuJDBnzBDecY6M/mYPltnd+svN7m3Y3m94v2L7WAuLtbX5LchutreJWLYOlrZtlhB&#10;FCZqcqnc3HtC6k+ruuQJ0JJHcwM3DFA1P44K3vHWNtuf0dxAm04j24bZuXQudqzRNuD+OyA9dMVH&#10;wxe8Pxtvi7Nze8ofzdLOliACSRIVR1HkR554Y9al54jmvvv3RvveW82vt32TPoLft2t3yc3DbtoH&#10;03tTA5mn4gxFPlqZm73dvfWfX31tNrsbQVlVwZcAH01CNWkCR9uMbTuvwWTCl4TgNx7Z3g4729vd&#10;xzfuHe3GtX7yONG3llW/da/aOkHuMEiei4pr26bfB7+8nb8faQJttqn5Zus3yPcihE1H3DGx0HYc&#10;Pb9uPa2PBOnKe5d7urt3l+ZvJ+qXaJqi+m2R5ZWC/MAemokYlba025c3H1bfYLZZgQNGsG1BtqlI&#10;I/7T8cTMzgz6RV8xvbfCWLO127W+U9w3uQtW7tt7o3H6ZX3cjc37zS2mhEssGYtjPFdauON21vj7&#10;Jfb2gqvdugsXYAL3NnAEx9+KNNuNvYfhLN/3Pvk2/J7l7r2dntz6S2FZyyratCZcwFIiTkIriZ61&#10;m1dU2gd1vRMaSXCW27goJoxH+ZhA6YEueVI2y3252V1N4y8LwZUo2sW7D7u4q+n61xC35SsCRotH&#10;WwnUYwL1xlP6vdmTaLflh6AtGkqDRm8cCYnQXHbKw9g8Lwts+nuUtn9Wbaq9wJOvUwJNtNVAR064&#10;Y0Lyy3BYtCza+fcbxxpCjXBuq2atFIE/0xJLPmZwntff2W1g77eXd9vCRa2HB2Yd3Zdvr/SNakq1&#10;vVUMSIoKmuJg2duwLP6O42tDpN4lvUdlIBZT/kcAyIGM52+BOZyo25rc8id8ee21v9PeBvDZG2Dt&#10;rFm+pYWLtswfXtMQdRMCRCzXC7161s9CXWN27dKm0iksELCdMMaVzAyxrrOAzsNhu+eL7jZ7e1s9&#10;ntFuDebm8AjX1slUd1KLUFROtq+Qwzb2fI8kyNubrJYtFbybYGGuBaE3poQD9ngMSbTPb1pbImbr&#10;nfbHtNLqcTs7V/kdyt3Z3uVKK9m1cPfo2oQsUdhEkCf8xAxdLsbm+CrqFu1bIt6VEClB94ABONM5&#10;kuXPr3ujZ+22u3/09zdbzdB9411j610i5S4oZAZ0EkhIAyBkzhFzbLskFu0ohWhnEyATqnXWSTjO&#10;8zMQnPVJ2fM3efuvu91uIe5a/JsO0C4oT0m/LcdqgVIitfsmLv8AbWlVpLawV7e4FmB1MwI+Wc4M&#10;CcXmazB23OFDf9q8zv7t+yQbC2bi3ouXIa3YS6DaWy8wHgyC3cwAkgmTUHfXzeV2eWV29Pal4AUj&#10;S0XYq0HLphz1axMYbq37Y45ONv7a1tVRb22t29zyo2+q5dvLF60z7XV2opEhpr9k4//Q+h4EtAMg&#10;9CRSagKR0iDj6+/SUE3XeyGLOot6bdtrQGsKp0vdvK4Ol9RZWapIFQBgoFIaMwZFZgTIP88BJts2&#10;q4gtOAjIFq5UF3k3FuTUSZCivjhox/SnzEkZA4CytsWKhWW5pCsuoOltEtXPT9afmKsZXrMDBVBG&#10;n8VZMifMxgHiysrpcS8DakPbXSHtanJKW9RUs86fsETIwgTn0yiIqR4YCUHtQgC6muKhF1rx0OA0&#10;EJdcgVYjSDQHpNcAAxFRmJgz9n9KYB4XLXrMWYMZlYvUAQ1L2wI8ZBJ8pOEkGorMEme0QKqSBI8K&#10;YCTZZHljpWzrX03tw5JddF1ELfLMSrAeWc4IgEAgAEgCokZyZnASLBIHd3W7dy46uj6BBXSttUUE&#10;ssdszGcyCMNksSflmvjExBnAT7VpUFu3+ZbUVEkG5AJYd47jGWeQ8hgjUHr0OYzMgn/DAKQ6WOpX&#10;FwsDbClHVERRpW2wABLmc/gZwgzCkQCD1ynIiT8IGAnSim6j27jWdDQ2kJdb8KsESRQtLKZ8DSmE&#10;z4DMmp8ZmaHAOqEjTRbpRWK2wxDIJ02yzRJCg5KKSRQYSfGIigzJ+ycxgJFsj0mUi3GpXNqGVCok&#10;KXYgle4QRSsdMKBgSRNax4QKk4Bp0nsHaHUxJ0QwaVW1aMZSZkeB60QepM/cYFKkE4CQpJa3bEBZ&#10;hWK2xdLrQLdANRqBiCekHBZwKUgCDM/Dw88A/bLE+oZGojVMIbb5yzvJJrAiRIE4RUQGOqRFIIHX&#10;P7sBJFxWN0W7XpLq1x36pZyHYmhyzUGk5EYKsjqQJLGoEUp5eM4B4OvfBVbbEG2IFt7gYdtCIUwQ&#10;LcEDxFMJk+Pj1kAZ9KnASrdlQxp3EBtWk23DmVIAufLIEagINY6YMt2/EgGlT4g+HlgFW7ZglSk6&#10;KGuifG1M648ehw2NQBIkU7TQ1yMifDAS3CflMxLuNGu2ihSr6YFaExBaJByEYEwSagatIHUnMgtT&#10;4DASVVWFtZQBrLXmVn9RlYuQhYAEMxqx0iVyw20CKAdCDJaRQ5eOOO/5lOizAZ59crdDGH7Yeutk&#10;EdggDqMjGDoJrP8AlAOYOWmf7DEmtvMAaWQFrZVZUs5M3HYT2uwBJgEgEjuzIEYQQe2QIkQfAxUA&#10;D+uJZi4Dtm4pN5U9RbiwHtoBqZQtCbjZnUQO0z1PmioAfyJX4mcycMcZEtXDXGthNUXbS6mSFWQA&#10;t0WhV1NQIOYrQ4Ig5gkgRQRGVemCnbbiYuFVXW8u+tXYazb9JUGcZkitQM8hBJ6wagnMgda4BQK2&#10;1YqwYatL3FLqVHzEC3bqAAMoOZ6iiAakzl0iCOtP6YCapZUAurocAMmktoVTRCba9GiSQZFQRIwC&#10;ASQTGUEVIkTSOvxwD4BYBii3FK241HQvYzaXvyRqkCe0+BwkjynSQRPmYIH2dMA5ZcaLaO4V7isD&#10;bUMWjVK636d0aiTQGGI6qHQeI1dCSJgEkYCPBD3FY/6bQ6BArKCutdbjOFymZ8YwUxnPzGkR9uAe&#10;JJLC2wA0KzMQTcLhoAckHTJ/AJ/jhJ6+efhA8P6HATEKKBZhGUGSywNd12kKFADTEho8ROCCEyNI&#10;JkyTkQBUr4DLAOXL6WzrLkqbUysqLZFwBLT68yKmahTEYT3SFFIkEKBQQGaamfgfLAL7IZ7nplnY&#10;NNwu5LsTbEQB5T/lE1rgE1WvRiCcqmKn+eI1LJD1mPTvFkJuH07clCWIRtdEyaBMCNR6ZYIM1RDC&#10;lchFKx1rnlhgzAZEJV5W4VKi2CzMHgyouE0OmSsEgjPpg5EZihMT4CpiKCcRR6rjXdXptpcDUVLI&#10;EZgUQ3D+LQYHaJNScIIkSKAUk1+ymXxwVLtkAm28O9M+0IuoK1xSDqIkkCIMmmWBp0mi9sVmpAgZ&#10;eWAc1Kbc+rN8zEPNu5Erqc0qFowAgkjrhuo0z1MACJmJ6ZjATEW0Td7iGVRcOlWgyQmq56kjV3Dx&#10;inxwnUek5E6TMz4wemAd9P5VaGY9pcijLl6cqdQPjmKTFMJMSYkCRl8wYLJH8/hlggwG0oHBdlVi&#10;wKoqMhfSHIMqaxXrmIIOENAiMyTB6hs9TE543pxe69IqSNR1tpcqAGuLJBe2Bo/LUDtM5sfDLDQk&#10;xcBAgwAYPdXMnHfMz2+qnDoM7d0eBbGpllF0fhXStSKZmnjIwloBJk95EqDnFDpX+InE1mJNaJNs&#10;F9CSGa3InSw0FxNos46CYoDUROACYBBoZDE1kDIgjrWuNfJRnTLFySZ1ILYlmu/jFQe3tkCsdMIP&#10;jBAkjrllqgT5jPAPDRSW1MypcYSGAYgsbbXMqiDJETA8MIykmCCco0+Anr8ZwEr5pRAiXAgBq90k&#10;KC0jTBVoBBg0BEGDhFaipgkDLx00J/hlgH0YRrD+mYthipLEhrZYkpEnzziBhBj8WpgCFgUEZ5/y&#10;/jgJdtiWYItvb9jXS1blzTp7yEUQKDpUCSK4aYNqM1oDpikV7Qc/twE+xcRramAql2GtmkqdSuD3&#10;QCsfhEdM64TcIIEaqACRlJEk9fvwDu0TSzhTbltbKGUyIeNVzy6haRhDEkAQBA6gSZ65ZYCZZtIj&#10;d7MUusksCTaUJLSrEnMnOMhQYbJgTWp8JIrUj+7AS0rcrpIUsg/O7YK1VvEQY8gK4bqxUeK1YLMH&#10;OB41wEpVUIzCFRbjdrXDJpBDgE6fwyAuWUYKPAZmMjkBK6jgHEd1IDNIGptRLAsSwS6BWe2kMcwa&#10;YGkAip/DUjxFYA8P4YBwXJDygk0OpwBrBZ1tuTQCBU9Yp44Ay018wy5kkxBFcAJczebSAsFTacNp&#10;RFAIEiAYPSZPgMkVMkmQAwbTU9pk0z+/7MBIaFBlLetmtm3dI9M2i6QIUyCZiqGehocOagPEEiKC&#10;jR1JinngI3pl1YdpS3cYFjQ2FM+oqWTMnoCJzHTDZAiKjypQipIM4CWry7GVuMrIWfSQ7IIoyrnA&#10;1EEUJnAYUkwxBimZE0Hbn4g54BKsD+WrG1qBLECquVKlQt0eESMpynPAE5ER1mpqIIkTH9pwCm00&#10;/EBGmYDAElWcmJiKwK9J64HQwc6gwIBnKcvt8cA2AJFt9WlS7MjOJNtoXSLcZT0NAojzwP8ANJb/&#10;ADECYEZkN4YAy8i3oCqxYojL6YuHUIVdJyOYEeHgcJoTFZ0loOZJyEjw8cBJQBEAFV1BRIGlQWqw&#10;tmAA3UdfswdTLDurQj+Mz16ADAIAVSq0tEg9rsJBJhWLVI01acgMq4Q2QmRFNLdhzmDpmPHAO2Z7&#10;gIuKSWD2fzV06dJKAkVzFInzw3GUiMxSIJmuQn7cFtzwllmDMFJYqNbHTpKiA1sOGMMNNIzGXTBE&#10;sdJJUies0C+Rr0wMUYVdL6Q6QSJ1LLG41JihBagHjnlhogSaatUiBNM6nPw64IsC7KqhbjKbUE6w&#10;AEoFYCYInUQ0UwCSA2UkELIH4hpqTPhgcYJOgmzOrQPTNzuLqoUSipBE1pOYgZHCDmJoB8H6SSVE&#10;wZyGAkrpCuEliaV1JbBU9qLcpNIJav8A3UwIrqEsIkCgEkyQFFBI+7PALLADSwS3WHILPRTpUu0A&#10;mPw5A+IGE92nVDGTQ+DR8x6TOAWoQ3QgNtICt3aT2agCmk/EUrBywgwAEmRpgwQ2Y1TJp8cBIUXC&#10;z3WAQ+rqUw1tIQ6dBC+VVJnyGEliRXt6kEZ9CP4447aW7Zh228pdq0BOgK0jQGkgyZuE3IIMLnXy&#10;muCKsZOmhjrBjMg1/jjHTitTaSYo1ddPzyQzQUksOgZFgwf+0Z0ik4SQ2X+VciQSfPKuJle/UsCO&#10;4U1vK3EBVbYEEBwxplM/cIwlsiJ1GAQQYQ1mpp8M8Vo/aIS4CNNtXLoVe2WukxAFBmAayYjzGE6S&#10;CDqNc4iJzkfGgjAPh0cGc1ZlAcFXWvakikASRHjNYwgSSGqJNa9wBoT4eGAdJQKbYcJAIkhhbgSZ&#10;UJ06E9T0ywUAQchU1NZGQB6+AwCvUcgiAzAIG0yp1R3SpPYQsGax8ZOE0iZ8Tp0gfKeuLrZLmiQp&#10;cMCFGhtM3FEs2sZKTB6VMwInBExkTrXScjQGhr18q41ttLMRDqGUAKqLdwOobUGQsralDWxMACCe&#10;ucYRpBOmRBI7oWBJkK0dfE4mlk6hQIRQzIZ9NmKKrmQhKuyRULBJVTPxwKQSZEhiYM/iy7cb79TB&#10;0u1BpBoqNqUqSqikzQmevShNDUokEgwVBEmdJzlvGmc41LLzA6DDaDLS2SQXzqJNK0AAoJjDQOUm&#10;kQSRCtJ0hSDWo/pih06V1aQ0wSuks5V1Ut6hIgUiIOWWeFTq8lOQ7ZAAgVOcEHAEAqESdLCTNW1F&#10;5d4U+IqPPCcwRQRLAzCrWNJj4dMA+HURpVmB0jIljOTAuaEyJBMRhozSo/hQDMf1HlgHxkzaHQSA&#10;T3zq6gmAMqGevTCAqhvmopCnoRDQTAznxzwDvqXANJXWCrBdRJUyPwuINJHaaDzGE9xiWYedTQQO&#10;zrIwDiwpgqWqNS6FbuILabkfePj5YIjrSYzU0IpVTWSZr/YYBSsrhlHXUCrSrKWgLbbqqrEoB8I6&#10;4M0PUxMkChMRpH9+AK02qg0qZSC8hrcHSHAUkkDMqPjhFaRppGQJmM/twEkQGfWTJDQWuABPUA0W&#10;w469YIypXCSG7lmTXMfKIkwf4YB4PbBS4EHyhQmqZcGltkEgiBJaZ8hgmWFkFYUiZOqJpSK4By0w&#10;F1VuoWe5qtqqAprZRqFsHJYINCaiIwi4YUQOkkmgH/dOY+HhgH7YBuElyCZtgQRqVl7Qg/ECaCTn&#10;hJE1kAAg1EhpNSCOlIwDplSQyszaChg6DagzEZz0Bk0kDPBEEETMgmlTpVakFf44BY7gyjSZUINI&#10;0+oWPzIxiKdvxpgKpmKV1QJKmelPHzGAQX1qxQv4SANOZBmPwgCADSnhghAInoCAtIEt2yYz+OAc&#10;aSaV1FWLj5YVYcKJqMoI/nhOkCpCk0LoT8hBoB8BM/ZgHQzkwrNbBb8tyAWcE1Y5lZNBUk50jBFR&#10;JICgAAjtETFNRWonw8JwCwSUCuXrIIDE3aEt8rCCsACaZ+M4R81FGqO3SWMltMkVHWv8MA4fyq3Q&#10;Uap1KoKKPUAXuByFCaZ1GeCaIUjURpiJAikAHwpUDALQHvQFa3NRcDUwMyTAMEHOSJwiukmjKIpH&#10;aesL1p1nAONpJAYkFiW+YG4JYVuTSWoKRTzwlvmk6dTVNZiBAUxTKsjALVVYT3C2AFESpfW0Myu4&#10;p4ANUDCwI7qZSZGTfMQo8PMYBpmI7TXpRh3WwwWbjACg8PGk4QJAksRnVgYYr0k0++mAdbRqijQA&#10;Zt1hTBN4qRJJPTPpgpA0kg9wEAjVBEyCfE/2GAVBftUgBXJ7XNtbxYSpShiAa1meuDWO5QRmplW6&#10;LQPJ6eOAQ2o6GIJ0l17ghABQarcLADTka1Png18GJEMUAEEZ5mOkdf7sAVwLOq33KUa40g6oAglS&#10;epP4Rkc6YIgD/MB8paCxqe4sB0PQH+mAWhLGhDvAZUBXQSqDSoE/MOrDw+BwUE5AkSTSGAVK6YPh&#10;SZwAYjSSYrI720Pqu0lmEGCxgR4YOCRBUHxJIYKTJEt0kRNIwBnQusoy9sBU06LjhK9ig1hyT1p0&#10;ocIz1gEQTloHUS0fdlgHAwBtPoEqCdRYgMurQqkLU+RiK5RhBHdI6AEDIGDmARQ/DAPhgUKEqW1s&#10;sqQSjP8AKjMtTmTJGATNZYSaCI8SJH3TgAq1gIgCQCZjtKjVp8a/LM4FCYJ+zVOmflBPw64AzOkP&#10;CkCh1IUBFsdzKp65CI84GEVBoBM6hNKkQRXMjAKEFVLNqViEVgNdASwYKRSozOfTBEGZBhVMnV0k&#10;QTAPX+GAdBBUq4EsPwHtZQZUAtWlIPWJwrqwBYEwSCAIPTOv3dMAgDVoLKhAjS7Mz1mMlzp1Izyw&#10;2ZLAggdxIpEgnMT1B64BxWGm4HUGFFNTdjCukr1BEAZ+JwRIBPaVb8QEHrH2TE4BwIWWdds2yVKN&#10;UFXInQwAjtIiYzwApmR1lYoopJ0x49cAO3QRAAUm40jXBj5hlSnjOWeCEAEUIyYTEsBkAKkdP8MA&#10;sn5WDNqYKRQ3CqL2wXaBNKkjLzwjJ6ap06gYEZUMZHOmAcHdbYwg/N0uCZKyasTmADM9fHBKCpMk&#10;ZUopehrAPXGdZiYoNyrKoAgVa5BYIuoagC3gCMuuDEEgasmNdMdagL/DGgcfO2kuCgBBZSBAJHcR&#10;DEmoB8M6HCYg51zgTAAApPX49MAZuLpYgwrZN2aySaMgXKlImueAfhEwIHxoI6nrgDBA1AupQHOG&#10;OoaT25mFExHjTBiSNJ61+YUI6lv5jKcATAKywaIvS2zMoNdGhqA+ZJPhgoYkGATUxnMUHXLqcApH&#10;UKyhngnTroFU5wW6Vyg5iTQ4IUk6WJAooI8JADfCnxwBmHIBFoBlI9Uqyn5gpd1AmZ6dcHA7j8xK&#10;t8CQaST/AEwBkntBm3NwHVH5lrUYLhFkST1IwVSKhRpUCvSAdERnA6nAK1aSqjUAbjZFYnVNwXOg&#10;NYhadRU4EBtMzBzmcxkY8uuASXYEqlASLaSitTTpYPBnOgFMs8EyyZkyaRnMGQFLZV/piXPoFJcA&#10;UKUACrSIEhoRrhEyZA8fGmG3ExBg6TGoCpP+Yda5DAPiQ0tpCB1DaGchR82pCwEAgd01/ngaSOii&#10;ViZmoFYPT78UGTPy+oyi8aDRIZiRpKGrEQR4UOWDA7usVHaCZBpqHX+3ngEvIQMy6CVUnWyrBVpC&#10;tpmA3lSfvwRlQpILdJAEg9Cf5jAKVtUqVRTRhqIKupNQsZV7TWJiueD0n5jqAEyAQCQTFfA+XXAA&#10;utQFtFpUKXQ0pSoMEVks1B0wCViS0EAwYNCepmkDLAEpcHQiGtxTACMnpdbcJWT0NcGRAB6LkK6Y&#10;zJ/9ISMAlWXUyhyuutIkOx9OCdMaYFJitCMT+MXXvLQJlg6E6ZosErE/HpTAUHuY+hwu8ZVCp6F2&#10;PVK+k9NLnVnmJUGvlj3B9M7Bt8cCQZFpfgQQOuOelxq+O89+vD8b/wDy+80dz7y4/YI9v0hv7p9F&#10;G/NLIsq5ByTIESdXXI46ljo4viQtptTM4DaiaFAYYrFVNP76YGAj3bf+p26gCFLaTptggythTSPG&#10;a1rgYBO2sASCkzpKsexRm4LKO4E+eeBP8DGAnshAtsoWFJjWSqQDL6iIHjAE+RwUz8PH+gwDnohB&#10;B0qVaAoksbZGVZgnoTJjLBg6v7ZAmATgGGsm1cBSVDP3QazpkhU6iuZOZmuEEnyoYilQepOM4+rI&#10;sLXpqxQsTKqZ7iZyLKRI/wDZRhNImV8fP4Y0JJBMDR8qhVJJA0rNB/LAmaDy+JjAIdu0ue06mIj5&#10;AGEFRFZHXCzMfYBJ6HrJwDdqtyQTFKiNFDAGnqQTJBwwD0Fc/s+P9MZt4zBp9xYtXNraZg1tAh0u&#10;6adfpxJRRJzow+0YcBHn4A+C9MaFDcsqiqaBlMqO46mmXKE/KT0BGARTrA+EVyM4BO2uLcuLqOsl&#10;iCLSHWWABhgDIBrNMIxLnHAsjbe4hBVbcKjBg4b1WmisAJmDQEYFf7fxxJ3Z5gLbWrQNzXJQWlCB&#10;wFu6iwEkdR4x1GEBj4f4/DGhcPYtB9a/K9u2ytUuYqqsWqKHSKeIwazMGgNVPl9n9MZuAOSNo2DA&#10;9b8tFuW1AUi8vz3A9C0dDHxJGFRXDt5lFIm4tmyttwJMQ8SLgZq6orJOYnOOmDB6TTrGNBsWg6u4&#10;CjQkgklHZVorMFkAg1nKPtwRHmZB/lgJNjcflMjKGQ2YZrgQqRnFflalD4UwI/vxmzNnwEq60pbU&#10;EBT8up2DAaSSUUEgnIGP6YGNCuGpFcMZC3oYKshrhPYSCDEeBzmcKBg9DPjSPtxL0Ee8jEOGVkIX&#10;tVXl21dhMLQFs/hSmCbM/wBMTbjXAf21m4ypJfToNSSQjaZZXQGvTzwWNBd63+WmSkMLcodRJKhh&#10;b+weXX44JjXyJ+GWWWM4xtkS+LslrbJb1F9TrAUgHSJICkk06kfzwAZ/t/diZvdigPZC3p0wEDl2&#10;VjDhaqjgeJNCBhamD18Y/njYhb5EuJItIn5gGpWMvqGtVAUUM5kHLzOCMeNT0+3qTgCsWrwJ0o/p&#10;mhL0tEoO86rZCgiIAPXDyZCsZ/zxMjO8lbuNu0ZUJ+UMJhkgj8L+VQa5YYBJbpmcxmPGuJZcwbPc&#10;IG2EG2dCJZXWb1dfpBmgjMzIJAr0wokQYgTE+fw/jjQo7dsuVgG4AGoWOnTkCzAAgmB1qMKYgihH&#10;w64zJgJ2lu7twHiBqOm4V7SpJDhc/MVFcIVSZ/h/jjQl7rcWCyqlsIo0hyZYs4J1uADANaN90YXD&#10;CRSI8yBgIT3EdE7GbUwVZ+ZggKCa5dR/fgagOuQHTOOmJLL/AAAe241M9sMGUuoQAEAEJ3aRWKag&#10;TXCgSBWTllMwfjiiFeso7ozkqqaQhUsHGkgjSI7RHlJ+/CH+b4R/fgLTaWvyLhYKywAGAIIfMBWB&#10;PSSQR5YNqr08Pu/y4zj6shrbpbF7SyaWYyGLKyvmTrA+2PDLABAAHWJ/r1wszgIe03qO4QdrlSsk&#10;hW+0zXpGED4j7fuxoSiWZydKm3o1XGYRBUAMxS3ESTI8I88JJAOc/D/HGb+aCw2eo2ZlkX1XVQ4K&#10;uCyjUdSmDlMny6zgi1VAGfh0jxwszgSrW0Yi67XUuqvpkMzta9MGgVbaiCBEljhxYr5QfuONCn3u&#10;pdwQYcFdMtRdQAOoiSKeWFhpIznw6YCu3FoJYdmNr0ho1C4PzFY9xrFRQdMKYlehIIPd9sZHARNi&#10;P1FssWRNDBIAOklTplD1kyMIMxmQJAy/+C88Bb7V7Vm6pZLbsr+pJuMg1JULqEwfD+RkY4x9Sfop&#10;7X+om1utes2+O5go3pcjYtqC7H5V3CZRPXB28fn204vMfZf9gf8AzIfXf9nHI8b7Z9z3t59Vfo0L&#10;lm03tTk96x5v27tvW0G7wPJ3ZZ1A+Tb3T0lSMsfO33p9MPeH035LcWC18bRWcWnNsvsd2imS1sXA&#10;V+XPF9MWYe/Xeb690/7X7av21/u9+hH7wPYPD+9PYfL8ZyY3uy2e432wXe2U9x+3tzuEBGy5Wzt2&#10;9SzcViQVYzNTQ15evtzbe7N4Ldg27HLjuHHsq+nuFtLqY7d+hNSVP9MWbba8RcSvVO7923fYvGvu&#10;uQW7e9vJpV+UR3a5sjfcW7f6yyJJQf5+kVjGk5L27u9tsVR7N2ybAUXPUV1cMq6WCgmgIof78Zzn&#10;lWX4b3fxe/5Fru33e13i7kk2jYvW7i3FZtSsdI7ivj9hxxjlNk1u6zX7lxkBIbQpJiamehB69cd9&#10;dpZhnfnDuvGb1L9oLZRAxA0lyBUDMr55U64w2/sI6EvaDr3em9x+/wBNaB2AJ7h0jGnNrNrcYFQH&#10;CtpVnQKRUiCpPniu4/jEuW9RBdWJAkkNpVjJmpIr/TBZM3ESdzujbLKCFgAkwDAI8P7sWm94Xbbj&#10;aHb3LgW+1svatXEOoJEKqqZMGDU/ywRBsb66l03FTXZoHZCpXUc26fDHnT3TwV83tzt125tX7AdG&#10;DowZlIkFPJooIzx0nRjafHo1lm4rorqwKuARBmPjjH+1Lu44DnOO3m81rY2l5bO70drMt4ek0W1q&#10;R4+MThZmYc/HLrcX/SVeT1LT2wASykCcpiQT9uPQXvX2VsOV2R3xsfqP1G3DrfVUUurLqQv0JUx0&#10;nGJbHbbSXqpeP5GXfavpV7TFCpYEhgcwfAiTjzTufb13jbjW7F24Llgy9lw6spIZFuJdNA5CrqXI&#10;1NMdOLy8/ZNZ1q+BBEgyPH+OJvtrkt5urpGstYtfp7IVwz3FQqS62tMwBJLHIR44L47dpc8iIEHp&#10;P8/hjo7ql2yFDw5HqSWPps1u2Ue4wieinrg62w1XV40jKo8Y/jii3fFm7ZV7lm0bWnbujLcbV6Rf&#10;0XV/TExBBHjTLBMXGS9YoB5/NSueMlsNpc/X3t3aFwWNjtrrm6QBt9xevVVWumsEZQKt5UwTi3Jy&#10;ch45Y2PG8grM623W3uEW2zCy5JaRQurRQx/DwwXODbJNSadZAMfD4eGPQfsP6r+5uE/SXeB5/f8A&#10;F7raELaW3uHSzd0GTYa05jpK0H3Y5b6y9Y6Ztn+1zb3x9L/YX1C4zecR729ocD7n4rkEZN3tOX47&#10;bb23cDoULEXVPQkGfhj2j7B/fL9QPb729n7n2W25zaoUV2uqU3KAQCPUGbHKnXHHbxZmJWNvH49+&#10;sx+D4tfui/8AafL9hv7hl3nLcF7W5L6Re690L1xOY9g7v/bto995Ktf4pw23ZQakBFMRWa49w/Tz&#10;92X0x97i3Z3u9/8AYc5Fuxtvv7iGwWIrpvDISYrjO0uvWcOO/g2nOnM/xfnD/dz/AO04/wC7L6HW&#10;d/zf0N5PjPr97Wsa76bHb2m4X3pa26ntA2Tk2L1wKJIRqgecY9JcfynHcmiX+P3+13thxqV9vuEv&#10;LHnpPTE+bhddtfzTD4TfU36K/Vr6Qb3dcP8AVT6a+8vY3J7a4Nves+4uA3mzsXHDwiW94yeiwOYK&#10;ufHFlJig8Mx44J6ONPbRHdg0dwI098lyLbyZgHpGfnGEhpb5cqTEkHzOAsfQW3a0qQYIOgNpVgPl&#10;Z1E1HiMsOCpiQPiYxM84FaLmm6xYXiuoAi2AGtrpnWR0gnx/rhJMZVPTEvWAWDbe6HDt8yK6XDD1&#10;znwMR5fHCNRr1IioH2GMX/MLL0wLh0roN06qkgu57nMdIEV8cGDMzEVoSB9mKFaFW4rKCNJI1EOW&#10;hpLSRJBgSYGFLMGvQRBmYp/jgKnkSGhUQ3AlyWQHQRDEmZmSJE0+3CxPTqZA6UxIKbcWu8NeNs9p&#10;UMp7jdZQ3eueUdQAcsGn2Z5z5eGJrMTkFv0C7cOrLAWRZUoLgPyBjArQDVOUnM4OhNaD5comDOLO&#10;IIFi1Fu3qRmOtiWIqilPwsZDA5EQDXCqmg8KnKafhwzzgR3Ch2UFS+hVa3cUsiFXj8PWsV61wU1y&#10;IMGCxjOmWKALZuKRKLbLDVHcxS2AGKg0Wvy5fHDcFj5nynGdvy0XFzcfotq5061CCAdCohA/0z1l&#10;jQE5GvXEtFhACfCKZiOuL04d/HJ25c75Hd/qt0AoUW7UkiSSsiVlgJJqcOrMyIofjSM4GK6KW4yg&#10;QzAqbTUYg6obUqs4ymogZYdU0FP7DAU+/sK0sCAWuo5Y6siJBUeVKDywrAZ24tWWRpDmgFC8VIjw&#10;/wAMDANKC5nSpPVSCYAyCn7sDAO2iRcTTUyIjuWQfxLExOX92CnOSMvtxJcjRIutVBtnVM6WUQCR&#10;2FAKR1pOEsRpr1J8iYyzwS2SZSttbYBFChGhZCmVkVYiPwnqDljn3vz33w3svht3vt/urSbhLL/p&#10;rGoeq7kHRC/HFZk/V3ms6etfTz/jv/47/q1+9H6t+2tlxvt3fbT6abTlNnuvdfuXdbW/b2B2lm8H&#10;vbHZ3yNJuOO0kZDHyf8AfXOe4vqJy+75bd3be22b37pXdby61qxZsKSEW0h7ngR8ogmmD3a6zSds&#10;9H9Jj6B/Sr6a/tm+nftj6Z+yOHtWbHBcXs9jZ4rhNqjbrc7i3YW3e3W5ZAFQsZINxpg+WOO8rvPa&#10;vtm21/t57kFJZL2+ti1sLN0HS/6fZLmoNSbhnwGOs7r0+mf6TM1em+N2nuz3M5t3/wD5WOKIVG23&#10;HXvW5O9aMwN1v2EKTQRbHxOPP/vj6vbprd133gsJZCizaLC3buKremAqWo0r/wCiMdNdJ/ljlt5M&#10;TLqPB+zuJ4hCbO1Rrrkm5euTcvFjBLNduSzGcyxOPJPuj6p7i+GsWd9aXcJuBpuyNeq4TrXZ2GPz&#10;sAbdp66RLGuOkkeXyeaYxLy2CWkQQFGUZDKIxmdx7jv3LSWdsS99rxtPvN7eubbZ27xWYOss+hRA&#10;s21GpoLtAM4da5/qbfE5igu8vbSwu7us+8F4W7Ntdmjsbx9RvVuLdvFV0yNRYAAAZnFZu060MVW+&#10;5KwNNzcb8Oj2bz7fa7d2X1LQqu4vkDuY9AuUZxgl2nr6hig3tr0r1n0Q924+03F5WVn0XEbvCXLr&#10;GEae0VqMsMOe0x0DFXt0Ym0lxynqKXc7hNZtrc7bm2tO0UFBq+7EY9QxLJ/MtruNYdGRLN+0ZuPY&#10;VSWF+0ucSIBM064NcYDB7+7vNiHvAWru19NCbq6fmB0O5dRIJUzByripc6zPoGKq7vLt9Wt7fVa3&#10;HpG4kvO2ugqdIS9mBlmMMfFnuzxr1DDWzdLT215JblhwpA3NiHR0C6r4CudPzDPwywvKTjr/AHhg&#10;+QDaH3tjVetMt1ru525OpLaDVa0L0YiSVMycIu3OLOcBiLpexb3W8LepswbboT3bw3FshVtluh6v&#10;HwzwJ3Tm9Aw5ZvPv+Rfb/rLG22ybVmuCDDXLt9SLNy49QWSBqNBLdcEl7r14DCLT72xf367u1t3d&#10;gNvYvWyb21tbe1bJ1WxOWsooDAEmmHHoZ2/LefwDFgdvuLaWbbtcY7xWB24VVNuwWnc725JgT8oU&#10;1PXBqTEkwGG7Vu/cvXt5aPpbRLK7XaERasbW2jfmgQZZvTUMxMk5DPBnHdmwMWm1a0xXZ+o1jjv0&#10;ib3f7pk/M3FvKxtrdsiVNwE+mv4R3Z4N83j0DG12NpN1sW37abFtLLba0yWmCbVHUjb7baqvzMFq&#10;7Z9DU4O0xdc+k6fL/aGMZv8AjzftPbste23H7e767XboYM95YVnIrqvOYRFXL7MHKz/d6f6QxiOc&#10;43e6b9rabK3f5LdC2bJKzb43bUtve3G4IAFzSdKCaEk5nG9d/SuO+lz9MDHnnf8AH29tyG4a7a9T&#10;jeJTeXtzyN467W4390GxY24Re64B3EAVpJx2+Txb6ybc9Nc8/PAY5/v7myuXgl7bu2z41Lfq3L9t&#10;rdq5uLum7Z2tuxM+rdMGuS0OWK42Zxfh/bn/AGhhu9tt7e13NxurYF4B71/dR+bcbvaztyRqbSSq&#10;KKwB1wbkxOb1DDdi09vcenf0Lc3ZW415gUIsoQNt6k/KoqxGLJ/m+Dntc3t2mIGJd9XRfSDpcDIy&#10;Xd2EX1L23n/TsIajWR2iKj44l+a93b9OszgMEu1RWTeXxb/0Rbaxddfye4lBcQZFRnPwwzYskxzz&#10;kMG9u36vpLatqHVyNTTbLEUan4ic/CmCdumcYDE2zt03W1vWwW9W2qpuGYkW7aqCZsTmCBU+WDcn&#10;0yfAMVCAW7pKOJtgqEdSxknsYKREkGkZYM3fXW4oYsNm9kXVKC6ptlFbUZW5bqzyRlLD5h92C62b&#10;TMDF9t9t6jXrt616aarVtbjKYCL1rkCIhanEy3JmhjYcLt13HIFnSUsWgLTMDoFxF0ho6tJoD4YR&#10;10nOQx7b+i1racfuOC3IC61Ji28MXuV/NMU1EmYzBg9Mebf6svk/bTGL6ksJUjxBHh08cfoc/Z7t&#10;bzcCL106ba2VYITVr1wS9eonr5Vx4vJib4+L5Le/Rh8Lv+XLmrGz9t8bs7NtzvNzukD31thxZ29p&#10;TABkDWRkvUHwx7xKIbSIuZuEs00IAynyOMuFuOb0fmkXkd7t+c3e63W4Rdna4nbjZ7drSncLdu7i&#10;r3QawRCqG8adMMm2PTuDTq0S2sGAxNKdO3zzxVai3yF//eOL3Adduu/Ybe1YZg9yygTUq3EYEK12&#10;sFT20juOPz4/82f0ht732z7W+o+y2pa5/wCRwvJ31thgQbXqbZ3Ir0IHhj0+12+u6V4/uPjnk9t3&#10;XrLj+9+pv/iM+qt/3Z9E/cP0+5K/aO89g84LvHbUEm9t+G5gFxYuSST6d5CCSc2rj8lm7svtt3et&#10;OBqS6V7ZMaTFcfLznXh9M2l135+L614u+Ov3rioHWbYJRYEHVMgH+eGGu68YDHS+BRC3cQ0aQRm0&#10;/DHH/Lfxe/x475kMeyPo/ZX9bs1tBQdSyzwIPQwKk+Qxw8vSPk/bTnMDH6Mf22be5tfaOxtq3q3b&#10;trbsGKt6aLoBYAf1P9+PB5vzcPsun5I8lfuHaw1yyb7Mlm3trmoIUW7cuASuksQYEEmK9PDHtba3&#10;EtegjQi6bZEmAzDtMAnzmSPLHDeWxp83+b2t7efrrtl7m4uq+5VhbJYi3U265KBAEZk1nHQLZa5t&#10;bZsEAmWYwO0GGIpl0643rjHDm8p760u057epywW5E2rVl/UaXVDbRmU1ZZMAdBEHPC7Wn9SVBBt3&#10;AFMRmBGun34WyBrdB14QXWRhvdiz31aqW1V39T0BPzADtBAkVpTHV/Z1+xtw+w3bf+PeNEchkINS&#10;sVNTlGMa7y8Xq83m1t+qej5Wfvj9o+6Od47j/qF7B2yp7s9uAXTyeysi3yVhbVwWwbdwGGCqxLAk&#10;wR1nHKPqNxKbT3Bcd1f9Gwt3Npa0sVH4mVI/CIBjqcMTvzP4u/h27tJb1fSj9hn1R3nvj6A+27z7&#10;3a7n3Rbs39l7q5D1ka+26t3PQa5vfxJfMkOSOxaAZY5Tt+P3J3x9dWTbXb9y2dupQT+N719gPmAg&#10;sMv5Y27PoFvvcHFrwQGwe3e5Ha7CzuE3xW8/psGG3Tb7OxIOgtItgVmppJxeegnMbtuP4js4/bvo&#10;3V+0ultyRnYtigIoQSPj44J0c+PIXvYfBW/c3vpxd9xcptxc47jd3cF1eKS4Ctnc37gB/MGpWqAT&#10;AUdAZe7fb3gvG8Wbe1s2O/f7yx2rasr2m3afqSQRcaZmmVME6XlS8FteQ2Jf3d7yG45beckPR9r8&#10;BvYe7u97cOtN3u7INFtqQ21s6YAlmlqirFvY3GaxtmNiztrUvetwbvYaorGAzNVh4ZmuCtob/uKx&#10;btb7lduvIb/ktzos7S6WG0VbyBl3NxBJS1bPZcIEtOkCM6/eMgsWHsbe4jufRsAFgXa4pYXLzDuJ&#10;bKevSlcFabiLTHe72zyG9sXE26/quQYrbK2kssqttNrZ+RLaAmQcpBaWphe1W3xou7y/e9blmAGk&#10;KBZsqWgKxmNS+dBmfDAQOVu7v3O204TZbI7H2emp/X9Rm329a3ZktZBGsWrn4ive9VXOcSt1uWu6&#10;N7vLgS0LCXFBYi7eGjUJZhQFhJapPQDBEDiOM2+xXce3uB25beDe3dvdK2lba7Em+y60RSAzW7Zh&#10;LdFE9xJBluxZO/C7zcWGtWEVWRl7Vtq6h7Rt2+s5acoqTOJ+Af5LeL7f9XheN3djdb685G4Dkvev&#10;XbV19vul3G6bIKSGN0jUYCIIwvc7y5vd3b2PBqoLMq7jcKF0IpDA6LmRK9TkMJzORF4vh7PBcPu+&#10;f9/XnvDQ17acc73WvXSulu/brLabkjSgGo0JgUxJ22323Abe8FtrvN87ljcIkeq9C7z55Ca/DEkv&#10;+b+BxVNyW+5b6iclsw+4vcD7esbZbY26P6bvs7BB9KxpiRo7XeKEwK1w9c4q81k7veE39zd9S76l&#10;RCtT07SjIjOY8sXnJLOiNtPeXGW+SPA8CLXHcZx42+x/ThQQHtDUl/dO3zytAp8STidteMtbRP8A&#10;dOTYC45T0LRI9aSJtrCnOhLt0yFcVLc8Rnua9377n963s32lYL7e16x5PfolwbC3bEHc3HuXYJA1&#10;BbFoN3NJPaKtbxEuX7XLcpcezbtgptNmxLBREoQhE5Vg5DA6cQ/wL7jZ8bvPY3s7bWN9u9y6X+b5&#10;9Qtv1bjstvdF7ynSGmg0gSQRIqcQ3UXR/vHKXPT2iODsePADKWQQHuLI1FoMKR59MS5xwdLwvtvd&#10;bYf/ACj+z9u255m/Y0e4vct0PbuKl6T6e2vEMqi3k7o0rQCWOI9zbtvLi7zkbn6fbeotzb7WvqXA&#10;DKkr/mA7R5HwxmW3nX+1XotttyVvgts/Be2No3Icolg7XkeVuFRt9rc0FbqJdYt2XGPqMZFRUkmM&#10;SL13d7tU9RTY46yjqiqaXdIAbRpzy60xZMQQdjsuC4TcXxt7g3/ujd3LF3cbq4gZtr6pZkVzdMKd&#10;JppkkRQDFrteJvb3brfa6ux2ARgWlVZ1Ygz3VJ8z0xqZ9S30jDc5764z25ydzi12lz3J7ofdW2t7&#10;c+rds2HsgkA6CVRRQ6VJJMyRhp7m1sarHGWDd3DEBrikn0yezULnUx3FeowTrzVlY2vNcn6XJ+9N&#10;+vHcbtw72toyLaO5tgm8obbCWQSRb9Roj7wYT7DbWgH5m+t29crZ2tpYNwrckC4q5HKDmZwXOZ9K&#10;52/uXld//wCN9P8Ai22ey2txrO85jd3O3b27m2KatkzUuS0iGhVAkeOLYbUttw+5jZ7VT/4+0oui&#10;2xA0Oc6HxrgznnhjH5o2eVTa8Sj+4eYvW1HK8yC1z1t1atm4120p7Q2kRCwo86Ypr126Ljbfj0Fx&#10;0MK6ibdsxqBDExpoZrnjOZf+1qZ9W/2Wz2v6Szyfuq6+2sXUDXrVyRuLptsbNxdKy4uAkRQ0HwmO&#10;fyiGEbrd0m4R/ptrjSEP+Wtaf32y3iKtAp3tsWdNziOEKOybc3R/5VkrqN03wQwFwAdprJ6CuNZx&#10;ljdiwbl0KNWl7kNNtEgnVpzJGY/wxnXXbW/Jja5rhvvPkuCPIW9ns2vvdS1cs7bQht3txeR1UWi8&#10;xbQydSiSaSZJGKzcbrcbm+1qy3oWVNtfVqQzAk1JoCZ8KYu1m0sWSYzW143h+M4jjbe7323PJcjc&#10;t7p12gRQ9mw6qgBtkmVXT1iek0xa7naXNxtEQ3wiaSzF6OQg7wWB7iegxNdO25yzMTlhOL9x7bh/&#10;cF+8OJfd7i5eCWF2zM1lbl5/T2rKjqPTCmhY/ioIM4yu43aqLey2ilmUD1LrgyGGVxWXIT1zONS5&#10;nDo7dxPB3L9zcc9zDpZt3NX6fj7ZTTodv/de4l0dztOmMhSTQYp35GyvI2dqlxm1tcN2/DEW7gSV&#10;MdJYD7/PFGys+299c9t7vkbu10Cxas29tx+q2Lt/avfC3F1k1022bLwnocf/0foeNJMGYhegUnH1&#10;9+koEbhYNw/mXpUS+uGQzAr3LA+XTOcUBwkkCMiYzH8DA8sBJsi5cDHWGVrhATuMsKNbSYIBJWCc&#10;oz8Ewe4qQfEyKxQ0wE83VLbdbiMjw1u3baWWT8toOpMiACFqvTxwmCPlkHKYPTOMsBKVlZSLhFy3&#10;S4qi5bMqRCuTWgYTTKgPWUwIpQDUDmGy7fGnjgHlvVNt/wAx7gssLbqPQBnQ7ACCSTC20oBBMTgS&#10;IynIRQNI6BoyH9MAT0vIhm2Fa618aQ1pLbQhJtExqiJnIQR1whlmD08RH8a4CXZe2qNbKlXn8u0y&#10;F9ADkgWwg0yM6Ca/HCStKEGIFDQ1kaSMBYWW1XNdyz6J0M/5uaeopLBxRqiNWcAThBXurCmgE5+I&#10;I8cBItXibClRcuFtJuMigKDqCumok1gEqR0HWYwRECZM+MQM/Dr54CR6qtFsFSS5Uo9xWHYNMoyk&#10;hDEQQa9YOEgEsekwRWnjMN9+AfW9ZVJ1NqUXUYqCLoaSNGhZaMw0CSR4YTErJZaCc5r4UwD4uEOA&#10;qXAWIRlgr6li6uhYIPyxQDoJwmAZqSIMGMgTXKmfngJOpgVpoZ3agIdnIVUglqgZiAsU6Z4KMxTU&#10;DkPARFPHAGGDjWWBRiQGLEnUT+F1NAJUZUPSMERMmPE0CxXywDlttDjUWk27SaHNztaDpuF8jl8w&#10;PxrhAUwPsmR4GZ+GAlC4tz1Kg/hCFyTLDSSgMZsC2VJpngVg0qRq+AwEkNDMou/l2WAa4GJ9UlZD&#10;Lqk0M9+YGCPSQIn5omPE1jALQXS0l2kWm1o5hbguAuNUVIPiBTKmeEkdJMGSRQCgqYzwEu215QCV&#10;Z7gWyltnY3dKsR6aoBK0pIPwBwkARIEiSVykCdM1wDrM0ot69pOg2wVP5NfzGSFy1sSdAMz1nCRX&#10;yFJYE1nxB/wwD7OVIWPUOtltq6o/pekaBXt9RMrNZrIjBEAmWmsE5eET1/hgHkvMLbNbEi0SPnNt&#10;nZhLB3Wur/tJHTphLrEViorWQTMEDGNtbblT9m6b+o6CwZIAoFbSwVlDCvWjCT0mBglAAEgMehkD&#10;zpTF1lkxQ9fL+oQjvaE91tlFxi0iEuMOtKg0y6GcIIE+XUmAWPQDHLb8wdV9SqAvRwqowZEtjtLM&#10;T2znIn7zgUFJNYkmaEfZGIFyoJdhKhSbamIMdsmoOfaFAExGCqZIoagz1kxAOCnyFCohLPAtNpKg&#10;BCg1f6YqSKsStB5nBETUUig61InTLU+yMAdpyrGCAQdcqGUuQwHqkKCarU5jxznDZAk5TTMV+7AW&#10;KPcZQGLLbm5pLhTbBuLRkyJDdBngorMyR0+PhH9cBJAVbZTS4R7S3W/MOnVbaCWUyYNC0LWIpgA9&#10;wHURMgEGBOU4BRLG07NbKKzDSUbSzaiAxDQ0eEE/xjAggkmIzp5is/dgGxdUrZtqdLMbggjuOhiQ&#10;AViigiJNPCBgEHqT4iYg9DlgHbd9XC+na1BW0sdLdrq40BHYQSYkESSP4NkACnaR4jIRlI6+eAmW&#10;/UcrrU3mZjbUqTqJY+cNFYgZkD4YM5AATBBMgkaRSREdTn/DAEjGdVxgksbfbDKHBJCXC3SIEAxP&#10;XxIAU1HpUzJOfX+cYA2a4pYW1lSyIFOki2qCVCkxMEwJoM/HBHwPlEAKASYnTPWIwDquV1Mr5Duh&#10;2ZnVBIUPESNUgipAgnI4S3zRFSMzBJH4YI8s64B22Fa1q1roRjKAQoZVDMbgqCCaDoYrg9ICihgi&#10;gIAkH+PQYjc6FC4r3CAVLD57oa43puigsWJmV7iYFJrWIwURQVJGkZ6v81J8MRT4JLITGk3FuFQV&#10;0B1OkAMCYJ6UPicxhuRIp0rWpgVzH9MBKCH0X/MUgvWVEW9VybYQzUHIVgHwOaDHbQEVPUEUgUGA&#10;kodVt9NydRC6AyXLWoHuRrjQWJArqyGWAwBImkCAASPtI/rgHrdxhrGgu73RqpboCoT01ZagkZR9&#10;s54TpziAxrI/F08PtOKl5gxcAKhhK2/y9IDAkwSo0yDESBT+WEMoABCgkaoGme49sjwjFl+m6qkW&#10;bjNOq7AIRS2ujW08AkEyuYj4YSokBWo2ckLBWJn7PH+7G+7Wbdx65LudpZwS9sMFIXW5DsZUAR1z&#10;FYzECpDbLAYQSTUsQfmHVSBJ+NfhjpL3YsVIS7qa2xICgKoQMQQpObiSAAc1gafHCSCIMgUMEjLx&#10;Bnr0/wCmE/Nf7fEPgi5rRBLFizA9tADo0xNB/PKZwkKBKyPm+JA+IED78aU41wko0MAtoA/hyqNK&#10;sSJkGR1+zCCoBBoZAgZBgGrExgHkuOfUA7ktllISBpd1DBSZJAb8M/4YI6SBVWqZBBoNJMgmfvnA&#10;PAMusaSogBSrJAekqQQKxJKQIPWuGWqxPSVMUUHwzqTSfHATrDqtoi4O4W3Wa3GVTAFwqoGlWJjT&#10;06wJwZB1FgPmBEQfCaHzjAGtz8m2j3DbFm6FBeF0AsNAhugBPU1I6YQ6zUCBMgGJkCGzj7xgJli7&#10;AC3H9T5Rq9MjsN0iyNJmDPQ165Vw12AZZhoNfGlB8K+OAsFO5DyCBouIumomneASfE/cPMnDTdR0&#10;gTWIjOmAmqzI6kMWkiHAJ1oVHpiDGU+FMzSuEFTQdR4CAYyNYjOMsA4l1asTmpbUxPZDAMqFCdRl&#10;VoPjUnB5/wBIDVIzNOsTgHNapOosQdTOzG2hVMgviAGC+Rwg0kE9WAMUAOYmR9wOAcXSzWyQBqtq&#10;7A3Cvq3IAQlYoKLpegmmCjPSK1JmswYIIOeAdLIVX1X7Hj0yilUts4LLqCVWsgigJB+GEkDoIM1A&#10;iqioJmkYB9C0sK6auHapF5iFIUT1HRqeWCUMJ1FRQADOg+WQPspgFtcti2PSV2SXcvrGpWjTcKEV&#10;B+YSaieuFaY06YgDMgMIHifjlgE+rNXDG6GBVbQa251TAAM6hmGjL+GBELAXI0rNM6ExgGh6rXNZ&#10;uNoIIBCnQC66tNyD0IgyB0M0wZAggUjOswT8zAnOeuANb11NJuFSsKttAtTXSlqgERQqcjl54Se5&#10;iQY7Y017CciIpP2YB1YW0lCWL9jAAtdUAz8xmJJoT5mBgPGcEgzUmgqMz5/DAHbqCJB7SoS2sgqV&#10;7SqVkoI60NQcIHU9sn5yJZiRRWnyygDALBkBi14qZ9MXW0rLQrgKTJ1QJJ+HxTPcwUeRg1g/iESP&#10;LAPwWtK73CKBwfSgSKC3dkTBzWTnXyJkyD2kCZDSaxWsT4xgAi6CACGI0wptiQIAJRTFBUmJ/jhq&#10;APDMiQKyKnKv8MBL9bWmoZAqXVvlFv5QFY9P83ca5iMER8wg0BUxHd4xPXwrgFIW/LYsqgsCNYOl&#10;HC0W4w6UrGVD0jCGUCRmCep6aYA6YB1bhjUDocq0gLUN6gYalOYA8SI6jAaBIA6k6TpPbPy1wB2i&#10;CwnUrPAa4xuLBgl7ilMpAmM8z5YaYdPMNOR8lHnl95jATrTKVFShRWtsrUhSCdRAilTAgVAkVwRW&#10;mlaUHVT5j7fhngHVuD1AzBs3YwHBhjBcVyHRmyBAExgiJMrmYg0PcWihy8IwDtsxptvoRQZcDWFN&#10;rTqQODUAmczWKicEVqykaWpJmazBHxM4A1vn8twwdVDUClA6he1gBkEA6/44aiGaTIBIHQAdD9ue&#10;BlM1sUtlVOp1VmMqzXGCyy6ugBmDMZYMjM0y6AywBjIzQ48235qyctMdS1MwNQLVR2EQIqDOQg0y&#10;wkAahqigIiINKqs/GuI12Ww5rcW4tV1OsFirBqw10KYNVMClMIMwKSOsgAiBTL+7FdS7ZAZhMQ0w&#10;jEoQzdzMzGQ1akmKYQVgACtSCKEsDWseBxMsTeVKVwSbl0aQqlrbSwS2yirJE0PgZE4TQEdI1HIg&#10;acj8I6YrY17kn59WmCDB9Uy4msmk6zl0wJEgVECIyBCjKPtnAODstMQAFdkudpZiuptK6T1pAggn&#10;oMFBAj7MjSsgyvTxwCzcl1ZpGlhAYxqb5QgW4YVgfwjrNcN0OUAGCuYzoRJ8fjgJKyiAEuCA6sFC&#10;6hC60LCc61IXCaDNqTEGaie2OlOkYs1u3QPIWdkKgUX1Py+kVZKjUQYM6ssDKgBBmpHaYHUgZ412&#10;VMjJnS0gppV0BLtDF5SHmijwjOBgiDJbJiBJEVigMH+WNayychxCNPolAQmuAdQBDyxDac/sy64S&#10;YUFSQARGoStCZMkf3Y2JSnULZQFip0ujMpFU0gBaSDNaxPTBQMlNSMz3yOgqIzmTGACu2oalUqGj&#10;TOhg4qZ0mT+EABowQrlpAnOSxknMg5/bgF62EHVdYaVb5QqaWBI0qJhqxkemGtEEDtz74NMqycxn&#10;0OAki8zK7S57ZtqSZaSQpgmDAiSQJ+OEGCQBAILCg1GJoY/sMqdMA8FKgwSQyox1SEJNDRpoMgYp&#10;5AYLSIEQaMFmkkgB9JT/AAwCy1wOJQ6qFwNRKqHLWw4YgkSJJkxhGnuhYEzIA8IECPvjEvHIcN4+&#10;lruamIAdGeIEyCxyJM9sjIYBUKYMSpnUpIMzX7PKM8A4LhvMWBaGtqmlkBJCJI1BQSD/AN0nphIg&#10;gkf5pJmoA618gOuKDYsi1iBaCqB3K61L6SCRQzmPKa4KMwCNRzrXOKHzOActsQWOh3tqV9NcijRq&#10;RGUUEfD7MEQSJJAjJMqCjBj4dD9+AcQ6XAUt3Np1k6ir3BCuUYxWaGK5REYSR0pHaQQpOkxMV8PP&#10;PASFZWWCshme3oa5p9QBq3CEzmhIHlHTCYFSaEABTSv4iA2ceOAWGEZtDAzVuzSPTQoPwma5zSMs&#10;JCoKRRVK1FQIky3WRGAdL3DFQGdkDDVSQ2cMIABmv92CApGcR8xKwRIk+cZYBbsTcJkqJ06bYVg6&#10;kVUAfMJqSTSMEIB1AVCAksTIgaRJWg8qHAKMkBPUhQ5AS1Gl0JkhNRk9JM+XlhAioIJUTmsqC1CF&#10;I8s5wC9UmcncDSPUKuyoJDXA0gEE0IME4IBZGkgywJBgz4gGKR0AwDmoiraVKhkXSpUZ07ZBM5E0&#10;kwZ6YKNTwQInTEQWOakgfA5YAwSqBlbSSdYJYEWwSS0GhND1HjgioJEESRpYQe0EyDLdDlB6YBYc&#10;qGcplDLLD8zTAIheq5z8PjggsScpEHMghRIMAzB8/v6YA9cuBJZg5KMYXuYwy64iQpMR0+/DZUsF&#10;7QJMZFYHUk+X3eWAkagrOPUk6AR3i4pM0IBoNVAZM4BGnMBjlANdIpJ/xwB65FCVjtDFNJ1xRAT3&#10;VzGc+WCYDIA0FDPzQJAI+E/HABZ0gyRLSyrBCkMUZhEx4ECYicFBMQDIr1IMHOPLI0wCoQBmZxLB&#10;q/KVYiBbPmRUA1IoYwB8CqkBSVgjuOcx1GYwCiKqwIcmbiEykC3lQH8PQ5CmeDIgEAjtoAQTGrML&#10;Hh51wCQ9bZZXAPdBeGLDqxaK+JFBnggoMKaGQ1O5SfMET0wCjc0IzhlCxpmNDLANKGDQ/d5YPSCN&#10;XVZJowNTMCMAj1CrFKFT2oAUI0onzFiWyqR4UI64S00bTUrHhOkmhWa+XngHLcAuuokKxJcjTClY&#10;GliO2hjwjxGCpXMk1M5ihrp/rgDm4AqjSRqIXOGAbVpLeXh0FKzhJGkn8XWgMEf5YbI+JwCwSVEL&#10;B1m2zAQZEAsCsytaA/AYIrNDOkspaa08YP8AdgHUYTChVIS4EjtEgnSJE06mZ8PA4IgAmMhMQZJA&#10;PaNMR8cAYYnSWEsQo7xADqkMQ7E0HhFafHBaTMHKCc1BDZ/NFK+GAULi6Q34iRBAMMr11BRVjpzB&#10;p1pgCNJMAHISKA/b0+zAKYw6iXKk6oECBnUp1yiD4jywmJ82gEGSADQMD4z06YAwQpEAqglKVJEF&#10;1KjpFJkT5dcEBBK1ikntBJahjAOBnYI2pRGoANI0qKLOr+M/ZhOgARTuMDxHRSTMUrQT/DAGLjQC&#10;K6e4gBQpJ+ZFAykRMwIpXAKVFPCdU/hGdBTOZ/xwCg4uLUnQoaNABVRczAWYbqADl0wjOlcqgtJK&#10;nOMsjWmAeViIaY0gwVXSQZjS8A5iPm64VAFatMDtUGCPwhv8BgGlLaSuWnuBZipYGAXKk0PnWcJA&#10;pIAJBjoDGTRA6RgHJOsGoUIT2s3iWXUs0JNDBkZdcEZUMNMEQSQPlrMjOPurgFqSxSH7CDC6iA0i&#10;NEf/AAPwzg4IREyRQiZUmTkDINKf34AFjJOhTUmApKtXuZQIk5GP7A28OoWBIoGYzTzqMASkACi+&#10;mzyWUiXRAJkETAitanBFSBAJDUIDETXpMfaa+GAc1qzqzAkMYgfJqUwpjPKgMT/PAIUGvT5vtNdJ&#10;H9vvwCQ1wqQAJJGmkgwaapgyKQJNPhhMSSFWR2kwFMH/ALaCfE1wCxcCqoZlCguCWLaHGorqY1jK&#10;A329MAAETAEfimYPUAGf7sAC5B0EnvNbZC6dIkBpWJByr5HCivzHIBY/9mImAc+g6UwCFuTpGo6m&#10;OuhoUn0505DOBBqeuE/ce6SCaCKUJ8vDAKU1GrUDoIHbIb/LrQiTWgBwREQPmYAgDqFggkgQScss&#10;AtGJQEtoUlWY0bUxjSigzA8J8MEQpAA0wskfKJkyDqzPwmZwDouXVZ3dmAdFVpmAwrcARaAnqciM&#10;EImgFJeNUq34RMyeuAJQdMXDAPp2xI9NwCdclVgQQJFcAQSGnMggicogNTL4dc8ADrClSO0Fl0M0&#10;Ev8AMUSfmoPmERlg4kmCO0EkGYMkGJb+cUwC57RqDEXNIkaQEIBCuFScsgJrOG9JkEg0P4pgEwMx&#10;8K4BXqKVuWwy63XSVSATBMqENIrAA8weuAFihEVIJmQQaiIgT8fuwCtetSykEEISD2tqHbBJltIi&#10;kUOFESNII/ERqFI8B55VwCR82tkz0g+mVNRJJZjkoMkrn4xi49v2tfIWFgrLgiJA+bSQAf74xLxy&#10;l6MP9R96lj2ty14w4TbNrWIbtt6lYsIbUIoDUH4492+wrPpcRbNWOkTTL4Dp8cSSySfB8d5v+8fi&#10;O/5ROdPKfWJLJAtWbLXWt+LqkqjF2pIJJMSOnmd3Ph5Z0n4Y05PmCEAADFtUd3+UCSV1KDQfA+Pj&#10;g608OvjgIboVt3DchmLFgYzUGQukRQAdftOAfLAJ2ZId3JuAtpME65PyhrTmlIyApgun9vsxM84E&#10;sgNcUEdkGBXKZlVBmh88J1Vz8ojInx/rih9LYCmFlhFQxAbtnqM5ywqY8fu/riS5EYqxddU9pgDU&#10;aalioH92GyaQeszUV8DScBZLbmipq03F9OhBCinpgkiZOZj7sIxLdvQTAbWaiG0tAFxiUIqPnPyk&#10;dK+HwMfbFKxlizPqIjGTl+ZqJjWdLF5y8aZnCyTHQgdSZDUioGKGbYKsBDAsQCncIGqWh/HrmcNR&#10;BPnjOfqwL2/vmubNLagWwrsVUFjpJMONYA+aJAPjhbDTB/gc/wCGLbjkU6NcuzbJZqEa1DCuYqP4&#10;CuFMRUAdB1kDqYjFCLFm4zgmrlyBqUhojUS8VNBI/sMIjrgLgXtMAkXLnpaSGWTbVUm0ouKPwg1r&#10;lQZYI/3fwOAWNw1x7ZDMWG2YKkqyLINsaUrU1jCfOIAqAJ+3ElyJtm61xVCuXZ0VGLwQFJ0pbViT&#10;AAkzH8IGAIMZRJy8PhiWZsvwDXIJcW3eI16yEDTaKy7KJWSQZ8I/vwo/w6Yordjae85BLRptAqoi&#10;Cyyuo1mI659cqjATL1xlUW0shVZVkG0CIWVFaEHImIBzjrgf2+GKI+2tBSDJVjtH1ggJVgZUZ/N4&#10;188JmGIJEQD51pgLNduH29i8EdtLuuk5LDBhKqZ1dchI8BmrEyK5jd9B1XUZugMgAQluq6j/AAMg&#10;wKZ4GF45EIj1LhXTAZSF1qysNVewtJJNTED7pwRMZ0+3xHlhM45F9tEDkWrbG47rCsukG2okIlsu&#10;R3eJrShnALR9xP2DAEduXRpYTc3HpqApaCEBcMgAyiZPwGA3cPMAgeUjEnTgNbN2s3nSy4VQ6t3K&#10;CSAJuFSPlJHx+OErMU6da/wpi3HUTN+mu7XUoUI6+kmkqVEd0kspgzBoaTngwe5h8OnliZzxihjc&#10;WlFi06O0m7cISQrqVOlSyrUiktpMAdK4OK9P64sknIZttNvStwqpaigAIUFRrSYBmktBIyw8nyjy&#10;P+OJfT8RkuQgbpIBBLiQY1VTS0kj8WQwwGrBzxobXebdBx3qBjcm1b1qNdNVseoApPaU6rNaHBmp&#10;MU/j92M3FuKK/a3rVvbgFfUK2yXLMU03RQFpJEEAQf8AHDohZ8QMpoeuLJgUzXGuBAogC9LBZm3q&#10;uSVXuiASYjCeswM/MAfbih4hQGGtSQC8VYuFaNMCSINVnPziMKLeQIOU+H/XyxmY6zqI628quIhm&#10;ZVB01kgAGPPT0jxOG8yf6YmvW5FpdT0UeC6qvpoGMlHESxtrSWkksMumFzEgicvspjYg3QLmi4Gq&#10;NSXFgkla6ElTOVc5HwwTfMf7dMTMCtsGXbs0glSpAVu0FvlAWmrzPxrgGIFRAAplU54oZtnTrGln&#10;1FmNQVaJK1mQYB7gRgoP35dP54CXae2q3QWdSES4VUEPrpC9pyGRGqa4LGc5zIHiiHTcDMY0t6pu&#10;BXQlKFLIr2gaRX41wkjPz8a55D4Yv4i4sXLS7dULW30MkqiD8Y/NDPMy2UkxTxwSzJMyKwYzwzzg&#10;Pb+4LNoemNV1V03QpU2kKgN+VFJiAdNKnLDq51pMZzlM9MUZS/cN3VdBBKmigmLepYgEnpECRh0Q&#10;D4GP+uAr91cZrF5yJCq0k989kajWSakxPwywl4JEiM4qcSyXqGeLt3R6gRwxtm2NQAcyVymTFTWf&#10;vGCJkRWIpOZOYwkk6CxREW4SVtuyuDdEkIq0oGmZLGTSfvwgkz4Ug/yrh8vQT7NlW9XSslGL6QF9&#10;JPTBLMzzIArnnSmMx7u9o8V704PdcNytlbiXlIs3qC5troHbctvn9k4nGt/FvTyb+Pbu1epv2bfv&#10;F+pv7K/rJwv1O+n+8vPx36i3t/dvtW5cduN9zcO90evZubZzoG4USbV4LTKgJx82ffv0g3vs/lrg&#10;uW93YVLxbY76xq0G2rEo9t7f4ozk4ucXFfI6bzfXOr+gF+0398304/dV9NuH93+yOa4flbPI8bZb&#10;nvb25a0vI8VyTWQN7x3J7K+SUKN2iFgiszhlPcGx3Fr9B7g7mFtbacoAxJ9MR/5SDxp3fywkkbdQ&#10;u+w+Y4rdHm/Yj6EuX7u53Htotbt21N86ivGXmjRElglPOcYH3X7KteiN5sSNzZvvNp7HfaZXUyAR&#10;8pjxxZkdc+n/ANTrt+/d4rlrVzj9/srZ/WWN6Ta3FsowQOqMJZZiCKEZY4LyXF2bTtbZCACYQiG1&#10;aoGkwfDL78d9b3TLG09XprjuRu3ra3VMzEsDqBQKDJE+fQeWeKbacdG5V7TmbhHazNFonIjwg5mM&#10;atxM/BdZJc5Wm53oNm4lwGFGaqFFwdQNR6jph3muJ3CMrKXuXbpsm9fQrr9M0dwx7tIyof4HGddp&#10;t0ZssprieSsXkZTpt27XqC2jTpDAyqlRImROG73A7fk9ulu4iJyRtuLbkKH3aWx3W3Y/iHx/ji24&#10;59Ca5gDlrmxvPdDG5sZX1Bmu1djGv/0Wy8vhjgXuL2gLO/vI9tFuLouqHUqfVS6Cvyxl4ET1rjfd&#10;wx2xutpu0v2rdxG1I0EEQRBE5/1x6KOxt/8AsOcYVPqq+2sliI1W3t2NDKqddRzGfUY5/wCbHydL&#10;M6zHo57a3dz/AHvkLf8AptbusqgyQ1u62tWYxQjoR8McI91e3gtx7qKGUjV8o0srZAtmaSDn1+OO&#10;mtxXPEb3Z7kXEFYYEggmTOUEDxzH+GOAbzabnj+Quoli0iAMnqbcvYH6e4wLFfTinyqQCa5Uxt59&#10;v1Jfp6LQVAPji/2u+3FrdWNpdfSbu1ub3Xcug2rbWvydFmBqZSsKQCDODpnnBJE9J6GDWM8bjiza&#10;5CfSuB7ZtMLbMQ1q44IBRQtREAAwMj44m1xG9eTDmIp1AIGY8zOI3L8Lct2z6SIGtofTCsxD67mr&#10;U1uikLDafCZxJt6J22Dt3QSKxPT4CmOfbjYbm3vHZbgtG0GuXDqNprjW1LDS4z+WpNKjpjTOPqyk&#10;Ykcd7k3u2Nn1tvKeoLYZjpJ0r36iAYzFIJAPjhcJr5M3E9CSoPkfH/DHf/bXNcbzCDa3r5tbsKq2&#10;9YBBgyqlq5iP5Y52Y6ussqn3lq/YHqWU1pOp18FjotPuxsDtN3sE1pauh1X1GVQVZogyDIFZkRiK&#10;rlv2dwf9S2VJ01rp6wR5ZfGuNf7T+sfvj2deRuJ5/lNkqwwVNzcaySrfK9i4SI+EYl11vNi5z15c&#10;t+p/7f8A6P8A1i4vccR9R/p37S95bDc2rlu5Z53g9jvCFuqVcpduISpNTIx7r+lf70+UdU2Pu7a2&#10;uSW2FB3dkhN0FgF2NuJMUy+zHHbSzp0c9vb+PefTxX57/wB6P/tOh+276qvvPdH0Q3G6+jXufcet&#10;dO1420u59t7ncQRZ9fj3YIkGkqQYiuPXPBfuM+mPNtbQc3b2N64VGnddgR2/A5MQR8MYx6uF9v5J&#10;05fAL6wf8Af74/p1Y3279tcNwX1E4/ZK9xV4jeHZ73c2rQhnt7e7IOsQQvq0y88dj4nn+G5uyL/F&#10;8ns99aI+exfR/vUVwxc5cttdteNph8mPrP8Atm+vX0J5C5xX1S+lfvP2Vu2aLdzkOG3TbO7BkLZ3&#10;e3V7TAVpJzyxcmRUimU9J+OM3OZcMvP+2tql5UYa3uFrVwXALd5yTLagQO4RUwKeBw2sDUchT/DG&#10;sc5FvuGK7ixaJQEpdST262jUKGQKDr0wkz5eJymZ6A1xRL28oVuobhZW0gQSBczBqDMSJ+MeGHVE&#10;KMq18/twFFvb/rsyIy6lAZnUqdJLye3wkST4YUPt+zriCnvuPUK3BIuMvcrdxkgLqURIoIJjPBqQ&#10;K/0H88Ooe3u3IsqLYCqywwVGV/n730GZEQD5D4YAgkgTWYnx8TGEuREKXNpatygANzUx7NJULnLE&#10;gmfEU+OHDAUDI5H7T5z0xMfVkVli213dszAOp7lTuLBxEhgpM1M6oyziMNjrX7TM/GmNCxNp2uG2&#10;qqq2mthhbHqaVMahLGDUxJ8DOHUXUSQIkD7PHEvMw1pM7RVc9uzt7aq66WUHUQCqXIHZbCx4fLnT&#10;4YmBAFiBIEyKdPHC8vT04czubpnvtcUsqs0MpEAg9TbWmfSZjBpX4eEEjFDV8QVIq+m4SAZ1CYI0&#10;VyPhnhS5A0HkP54CLurpNtkVpuaLbCWZXDAUB85y+7CsBRbhYTXqLjUASJgMaqPEAgZkYGCkBQ1Q&#10;CogATAAWDL0Ph44GM5vdhE21t3LqwKjUwcmIXSsAARXUfCP4YadwATEdtSSBCnqcaS2Tq0W1sPub&#10;li1YS4117iW7VlEZ7r3LhCAKi1JPShxwX6mfW7hfZ3qcVsY5PnLiEptrDqVs9A19hRQMyTguvj28&#10;nN4n+NfoW/41f+Dn6lfuSXhvq59bH3H09+ktneW9xY2O+2zWuS9xbdWFwC0jQVS4aBVWT4QcfP33&#10;v9Rb/M769v8Al9weV3rOxtbUMx43Za66E1wt0r1kR4Thzbh6tZNZ268P3Aft/wD20+z/AKOey+I9&#10;ifTT25tfY/tPi9nttuH223tWOc5YbdRbN/dvYWbPqCZM6yM9PTy/7y+pG4UXV12bpShBKtatKrAk&#10;hKQBQx0OO2vj+KXbHR7l9pfT3juPs2Slp7U/mMRIu3WP4rlyCWJrmajHmj3R7yXcWL1s7hrh3AbU&#10;hZVGmJOqRRdJEkEk/HHWS55crXX9psU24UKiqUyIA8ZJJNSceY/dvNbrc3AbjTbsuUspZDFiFhCC&#10;mRzCqbgAqW6Y3Hl8m9t59FiABljz5yStuebPIW3s2dnsS9rbX1U3Ea7c/wDdjfKtexFDCyoMOSCa&#10;EDF9Hi2ufJkeLvaqNS2UuXrW4W6ja2tm/d2l7cqXu+heuEobjCPWuR2mgypM5bmP7f4/+EMWm83H&#10;qK21W7bD2bF+3Gr1bouI41WncgqGAdSgUyZ8MRq3rJ0DGbsXbPIMUsM1/e+30t3229Lb7iwbwVN1&#10;aVflKmUJIhssasw5/mtmvPaGNRs+P5Dk7Df+b+n2SWLhuba7cspevuAGsPZHd2gwoj7MT1dZrttM&#10;9IGIq7PkrhcWdidzttuGTQrWrt22qU/Jg6gJg9w/hiM42l/AMUO4bV+pvG4m4221sLdu7S0BZ5Tb&#10;3JjWqMZIH4RUHOmKzfW0MRf1t63tbW4sXRveN3t4Wb96ymu7bclXa3yO3b5GUfimsUxbbeqXa4z1&#10;gYcZdhdt7Y29Nj9bcu39pvNTHZXCrxo1mtm4WppYafhicpZrcfP1DED179vfX9lYa3+tW2Tc47fS&#10;g3drVN9rLAmbgBlAmecYuMszOt7QxCscjfS8u52D3Qtvj91f3HG32B3O3VSbO3L2VAFxWIILZqM8&#10;MehL9WenHQMRN1ub9zZjccVuHS3bsu+/4pu42ru6tAqjKfntL3F9HcCcWYm31Rm22ZlDDotNu715&#10;9qLJt2l2D7izpP6JXcjcPcVlMuEQRA6554uuJM7FltzOgYuON3d+9tNnc2lltvd5Ddbm+H3KerrV&#10;LptIjhs1kBy8eQmMYbzcTHUMauzx9rkE3O9s7lNpZQLtmuXLtstdC0uCzaWTWrGPGMHbE2+uX5Bi&#10;Nf2Foj0EW7t9qi69/vLzpba3ZVtNpUtmiM6gBUgnqxwZ7JPp6fEMXycam5NhKE3riixs7RRAC5U7&#10;e/ub656UGmB0kyJGDpde6SfAMbZti+7Wxx2121u0EdDtrbO1m2tpP/dnfXpqBMvqJIyGDclvEDE8&#10;cZsLWzsXTZbebbYLdt8ftgrCyd+7H82HGq4+b+UjBbpxLf4BjB+6uHe1xrXN1uglphru7fbn0bt+&#10;45L6dIrpQVJNZH2YOXk1lmbcBjzd7w9tiz6XJcncXabC3YO44bjls3Ltzd39It279/bqdRRCdWpj&#10;Wg6nHbTa3ivF5NMfVfToGOCcpsv1XJrtEt3m2+w3DEruF9Pc8hyl22Lm43hiSoWYlvkUEZnHTjDx&#10;7a91unp/poYjbyzsn3FncfqAQdozm61t02O2tbYm2L+2tfMwuXKWjALZxXAuutvxDFbasbexaV2v&#10;/qLm7tullWDNcLFpu3buqYCiijxjBmTMzc3PxDEg2fQ3CXbdsIlv03W2Cbtw32gW7LM2QAzUYGJx&#10;x0DEtrdtkuXr9621uxof0URJfdXWLWww6KsUB+JxFx63pP8AT6hiPuVe4yX7lsHQyaQVJYkELFrx&#10;EVYjFOc/IMKtahcvIAWMFV1gAXA5jUH+Wa/ZEYKGIG5Ntp1arTlot6UEQp0sxYDxwc/JZjFnPoGL&#10;Xj7YDNdQNbu2iitAnWQAoaKigqa/HBvx3OssDGxm/ubX6ZLYs2fUtuWa4FL3QIVnAyAJJC0xHbNs&#10;wGNt7ZXa7W3N+0979RuTbJuMNKskwUjrniWWzh006Bj2F9IbFrd81xsWZsbL0bdu2NQQ3HOrU4g5&#10;GkzQUzOPP6PkvbfVtmdIS/yt8D0npJgY/RT+13cWf9ssbDYIFFjaJbe5pgNfVZukMfOkDPHg8me/&#10;jq+T3k7Hwg/5TuMs2fbb89z9x7u1Xfo9raWm7/QLC3ati2p1FmFdZ+UZxnj27s4tIqv3QBqJ/Exq&#10;e3w/64ry7S7Sx+an3up9wby9f2ZXbqd1FhE1j9PtrRUKbt+oLNEBsiTAAg4F9FghRGp1BEDVpMHQ&#10;af44LjnJHtze3xdtvunBtbLZX02jk3/0tm+hNs3wrHumkE9pqQOuPBH/ACN/Tq17+/a3762Ystd3&#10;nC7Yc7t/TVWa2dmZIBNchUDpIxvxbdvl1k9WfJr+p4t9Pl/o5faX/ht+pW54r9yPO+2txuha4n3v&#10;7Ov8ZYt3WdG3fJ8Yx5bb7izaNIKqyyO4yJpBP4O/fHGps/cG8tKANN5goNQBJlBj5vX8r6V59ZPJ&#10;z8X6lcU2xsO0OD+Wj1U5Et4L9uNOcmZAx0Dg7lxboAIBJVfAxkSJxxnMuvxerXOIGPX30e5W3b32&#10;0W7DhbttoGbgZSWNBOeOPknGXyntdpxn4Bj9Gn7aPdNrlvam1ayQGSxt7dxZhhbW3pqwiCSKU8/P&#10;Hg80+p9m8dl0mHl769cMt79LuirMpR2XsDqLwJkaMyIJJE/3Y9Vbbk9xv+Sshrkpt9CJmASBqVpr&#10;JPlnji6PKfI+3thwvt3centYvb9bt6+Qkm2txjba3XotQZNOkY7Ztt+DtLW1tAuXCyUyYlNKgnw/&#10;semM93+XXqxZZzXgrlvagTn9/wA5vrlmzbs3XS36x13LJW96j3La5ya1AETHni54ezediLgVEAhS&#10;CZJBqzHMn/DDus07qls9HO/qDyfH7e0DsXvbm+10i6LlsaURoAtKJhBNVEHG02ga1dtugJYOh1yQ&#10;CbZ7jJ+FDjlOsrlbOY8y+6322/4bktrubluyjbbcWHs+kGZF3dsgB9NDmuqpEzSmNn7w49uX4C1u&#10;Le3Tcb2xba4LpVRoOiigxJihPnj0W45cfFtNPJdcvnj+zH3vt/o9+4v3Z7J5P3Ff4H2d7i5OxZ4/&#10;gvVuu3IXP1gW/wAi5Vyto3RqVVWdKk1DZeX7exv3nbZOnp2xeP6kAEXL/bLqWpRa/GpxJy92eMv0&#10;hbr3Lx2ytbf3DttwN1eucaP9peUbbbAV9J1sKSpNwaSSBC9qiDQ2jfpNpau7baxZsMSt65tzBuEy&#10;Ht2XHSDBI+Y9emFuPRJz1Y2wnNc3u9jy/NIeQ5Kwy3+M2fJqrLs0MPt91yFpjpe7qUOlth+Wp1ES&#10;NWKd76W9vf2G3trasJcuLoDKL91rilgpaMhmYoJOEuYuPVu7PF3tzyew9y8tuH3HI3Npbc3XFw8b&#10;s7W3uLaZ7VtT2m5VZBl4BmIGIaulltuLNtb24uk2W24UN6pYa0GgVrFB160wGgeze3lvln5C/c2W&#10;w2Sjejk9fpDarZBs7hmusSDp1SWHyt8skzi39DSCL4Q7nT2ie3aiSEYECCymkiT0XEz1+Rywv+5N&#10;f9I8e90cOLgO4LW5v806qj3LXpzIs3FIYK1JEvEwYtzjEZX3O4rYZwUS4vdub2o0VKgCcoyiWnLG&#10;pzMpla2fdd8X7XF8YV/3QWj6zWLqtZ4jaLbUWne/R2bRqDTVj2pSThe429i1tEuchZUXQFNq2CWX&#10;UrHWCRWqySeuQAwUXGcpvd5zl7b+2t+x2LPfHI37tpbV0i5a02nthgVlbmSTCySxJwd31ebVdttr&#10;ibXYotu1uCpVciDoshZgRMqPtwOJEfarsvYFy/y3LWL/ADPObm9e3XGJdDXHJKOfW3hciW1AFbrC&#10;BQIpOFC0lpU2uyPp2VtlFvW4BuEGG9MijMKwTQVxLcTIDbrcbl7/AC3OWXvby9f9Z9juWa5+mtvb&#10;9RPWRpa1bMKGUQzAA5HC9px24JKlWa2rayzVBZyzF3PV6Cf6Ymu3d0LcXCPzHuvirdtbnqoN1et+&#10;ilq0otlV24tAWLCaoFo6mCgdamYxob9k7G3t9zvHa82klbaA6iSJgKOhiZyr441csda5HxO/T3Nv&#10;OW4Pgdnb2Fpbqi9vd1pa3bUOUuF71ypdQ2n09WswJpnnNxyI/O5fkUOm25t7baADWutTot2VHXx8&#10;KnE9ctY4w6/xftj9Pb2Hsb2vfKXtzt03fMcy5b077WLwXcbnfXJyNVADd2QoCcUL8rq3L7/mDJtp&#10;6mz2ijUlr8Sqaai56A1GZjDK44w6BY9nfp+Jte3PZU2U3N42eX5lyLe43TMNF66rSUW0KqWQAH5F&#10;kycNgbm5ubXNctdLbJIG04232hXXvViD+KSOhn4Uwz6GEv8A959njN37F9o2PT524k8t7n3Gl3a2&#10;4Fm6FdSvZFIBAXL5saa0qXbe33nIoUvX9R220aZOr5KKAwkfCfIYzpMZlScXE5cq3N/ebbdchwnt&#10;a+t/Y8abKczzqgG2otADcCbpNpijSCZIQUALTEt95stoobfEO9x0Fnaq0BQCWRe0fMIMDG884Sy9&#10;IohwnP8AN3Lln221zZbXaW7r73m79ruutcgbm6gukkW3JANxqwYGFXNy+62SPduFNqzAi3akahWE&#10;aPGQCBTpOOe92lzlZObgxt+F2/C+4dza2Vi1ueZSz6V3e7w6/QuMArXbMghWWCy6zJBooknA2tm9&#10;et27fH2P0u3adV64IKMHlW1PWfhjpM45OPUfNcnxnFbvcbn3VyVzm+TsupsbDaMSLgezpa2+2sEg&#10;gGI1gyRUExiXfTYbBUVLa8hvnuN3km60gfgFaUgfAYXj5nX5RR8Xf90e6ru6vbjeP7S9sWdrZnbp&#10;6e0Ui5CltzcYCH0sJYdDlGVRudvyG6Ivco1vb2EYBdvbLC8VYzW35+HT+QmOkbjieT9q8T6nHez7&#10;V/luR3Cs7creAfjbd21KiN5Xv6kZkQKEYZRd1fW1sdhtGs7Zn1bjcRnbUmGBfOnnGMdt2/N6fBb8&#10;1nuNzw/FtufcfuTnLO95W3YazxnHm5bATcXVCmzpsxHd2yRNMxkLobbbbNRbRAbmos1zP1jFFaMq&#10;mY8cXe4jFuZy56vNcx7g3F3fXd01vaC2tpNiitb/AEahyrXLeqdZKg9/hXpGJc7m3b0IrabqpQ/N&#10;piCqssgCPiYzjDma9u3qnKgC8Hu97+tv3rLNsLl95BIsNdZxcS81p4dyIEntWYImmGP01hVDXCDc&#10;WAm1QBWbR262Px/64mus0ndeqzOMLj/eeSuXfS2SldnuVd73N7lmezba6nqC1atTLHROnUImPGcD&#10;cG41lHuRaslizMSoQUKgotMvEROLe+9OFmPxI4izs7PIbna7MtveRt2baJaFt7twrqF3ReufKpju&#10;0SSPGmMVu2v7rXt+JtoqLdQXd5cYhAghnbWYkjouHS/KtZ9HfOIG04r9NyXu/fXbt+9trh2XC2bZ&#10;e498nRaT0KmGzN3Ijyg4z42o9d0TUAWDXtyF/Ma/qGhm8phhTGldIfk3/RWr93Qzek42vHExZTZe&#10;nF22FAk3PTJtlicyDj//0vogRP8AmipFJmtIx9ffpKn9W+xSDZuNqQaCxRbNzQGdSBLKwNWMEQTg&#10;tI/kAYP/ALd4/ZgJCPubThrluNbG5ctqdakoChslFEaGHXpSvTCYBjqeojORST/GmAmpeaNFxx6Q&#10;eEe52C2lu6B6lmyskRIS2ZMmpjLCZJiSKCtSc4BicBMt+mpBRW0loBIURB9S29wLESIkiVkiMoCW&#10;gxE0J6Rn1nw8sBLtXDbKhtPo3FVyrXA6u2kgW1kVfTQsKVJFaFJWmUQsChBNIp0+3ASLNwK9sXG1&#10;Rd1P3W/RYKq3BqYiRpmFB6xOE0zpQMpidRpJp1PTAPh2NxEK3Tcu3LV1NTBrIYXikqVH/cWzkGkU&#10;GE9B4ZdopE1/xwEu2lz1bhGkv3M4Zu6y7rGoEMZmhC5sDJzwgDqAaGZBOZEgEdMBLAJX07ros2iW&#10;UoqmAwDaGbPUJ1LFMh0wD+EHVIPWYJAp21iMApTLXIVSGVNCDQr2lMO1trgjVqqMpj78JAWYhvKC&#10;RWM/DocA+C6DQFSCwddSoZWVBRmImDM6qtPxwiAsEaj2zEDUJrmafbiXiZElLjXTee4loH9Qqh1u&#10;lbFw5tcCoe0tADLQzlXCIyNJoVqKKM4Az+GE5E9e5gikoG1Sqareu4F7EehK+bEdJywGJqa5QInV&#10;XOek4oFpDIt29HcXcIQpVQgOgmRAAzgZ0AOWEUAIkx5kUpMnASJLwVPplSWL93pFnYKUIWZiNRnL&#10;LAzABzihrHiROAkghQZuPbDsQxCKz1OkXLaMIBDTJmowmIMy0xpIzWT8MAolHkWfS9P1DcB0qGVL&#10;VG0MsTqFCDFaDAYHMGIAjSKt4yTl44BVt7bN6TD1BcNyrMqpZOah7b5sYqVMAZDCYMyBQwWBisUo&#10;B9+AfDA2ksl2W7bQ+ncD6TZYn5nfIgCFtmpiaUwnSQTnIrmBTqxXAP67mpQFthGtlNVoG5BUm4LY&#10;dzAPhmSaCgwCMvmoJJBp1qVPxwD3qANp12VuXGS2EuqQzJA/J9Qfizg9DIqBOEdsnVIqJOVM8jWM&#10;BOPqMgK6CCDcVKOXusdbXHuKQASBmRUfHBNEiZyUg1PXKMA5YuPoJBDkXrykL2NqNuWiRJBFKA1+&#10;OEkEtIFMydXzZyPLGLvJcKUGm0oYlGk2jCyAGYEXXYfMxopk9IpgiCTkJBLaoH2GD1+zHO3NyHAd&#10;CFizemxW3o1C2V1T+W0SNNCAq1yqcNiSR0AEzmQCak/zxFSmS36dxLgNy7cdAUJAUEJNtbT5zEr4&#10;gg9TgiCQaxAMTAyMQcA9bu6So1EIXRbhRSSZljctlx8p8dRitMDMaiOswBPWueGOModW5ovMqsQA&#10;JLO9suQvcthdEkiDIEAkgYSRFKn4gV+EYKft7gNqZvS0tqcONTMF1TRCRoZT0618MJAAzB6A6YzH&#10;iTgJH6j1C2hjUC4uohG1OpUFqwrwVzoTU4VQVzOQikTJzNcA1R7fpmUN26yMTqdg8gdskgT1LHoM&#10;FTx6dfHyjAGmn8tXZ1cu4i2HKQDoZ06gk/MxnyphJ6ZU+Yn+VcBNtl1LW5e2QWNoOid1tSNTeoCT&#10;Oo6mn5elIwULBiZkEwIJHgR1ywDqm8Lqahb7QQEDXGtaG7iUk0knUSYM1GUYSQIEFhBIEQIyNAOv&#10;Q4CQr1uL+UzXAjXGksQANC3NJiimTAEnPBT5VzoIBBNatgDUInZcI0hqltMrIKj0lt5SKGSPA5YB&#10;zWJrBESIpU6RP2YBa61TcXAutEDhkcBxSDbS20ifIDPoYwQGrUYYErE1AbwzHSMAGZk/T6yjLrLa&#10;olrZKFnEAzDySAcpMVwC0xGUkdsHSQZVh/WcTCzbjB+0oT1NK6oS1eUf6YdGUqEuSAWIEisx50wk&#10;hTlIYkCM5Ayk+AFThhe6HrbFQ0gG3BUmM7pB7QprMyF8J8MJzBzOcmsgQKz4dDgYvxS2R0Ks7W9U&#10;h1JAaWgsyaGOZkQZgERngiegHjBORnPEaLtI667jemFGkhQA7W21AW3W5k5AiKdfAVTWmcgAS0wa&#10;g6SM6VjAPKFb1SQkB3ufk3FV4+U9yZMaK56ZYSV0mpOcDSCFnMR/jgH7V1mlgCOxmdLxVroAf8Kg&#10;AD4DqZrlhuT1zgmsic+2mL+KS5TNRgkISutFAAVypnTqTVAM5GsjpOEfLpqBOqo7sx+KfD4YskvR&#10;Tkh/VGh3JCAFgF0sJA0KuRNQQZgk9KYS9DXVPkaQIOkf3Y6+PPbwsOW9JVR+WFBCgKNNwliSHgx9&#10;rHDUANUd5AMDILnIBFemOipIZijaWUJqYKpUx6q00lgaaa0nz+AiCas05SRlT+2eeAQrdiOyW0IU&#10;MxBk69UamJBk/wDdBp8cFEEsYkEqTEz5iDmMowEgN6ii2pFdBUAemQGqLdxSKqcySaCIrhBUCdIP&#10;lGmkf2OAeR7jPba4wbvZiF9RS7MY1ggapJEQfjlhBFDUFaDKXjoY6R44CRbeWB0h7nc6EORYDBZu&#10;D1B8zMtSjCTEzhLIdQiBNOtIFYPwwE23uLSqdau625hO0uHK6VLxXKRUwVnMqcEVisMYU5z3TQkT&#10;X49MAr1ZCKxt2i7BXZSWClQNAgCGgEQT5A5YbKrHTwggidRJoMBLS/dR+1rmknuIYEIU/LAZ6iQZ&#10;IImJmYwxBLmgC/8AbQAzNFPQ4CyW4RbIZy7/ACsbkEsB2hGuKPmB+ZorSYwRIIOqAVGcGKQRJOAV&#10;b9cMoLO6NcarOoOtl0tpRRSKRkTH24To+WkL25HL/L8PicBKS7pLjULl1S+rt+coNFxdbfMACICw&#10;M/I4SJUzqIJC1oJWOidJynrgJM+qpUpbNsaxpgqfUFVtXL4klcmFBoNK5YPugtCipatdWfTPLAEG&#10;VLnoklAUFomVHpFiIoaFSZLeAArJw2FBJLER4LUeeoHr5/DASXd0VPTUl4RdYoRLxbk5xkQoFDNZ&#10;jAkMc6EQtINMyQayMA01plIRZWSDeIbXbtlQCFKmmnKZNZrlgECGVQYqSCP+6O0/dM4B1HLejcuu&#10;NZGkXbZJ0nQWZWoVhqwRFRnAqVQDqiZNRNFy0icAZIa4QqtGhVRL0G0bh7ySVPaIy1GT8AcCdKwY&#10;MBpqfliO4eOZGAMWxcYl1Ms1sIgC9pFwtqtGgIBjpnBArgqdciM6xHSnximAAXvDIQrBo0qJuEs1&#10;WFaEZiRUzNcE6llznV2g0rBiI6YB7b3RbuxcGg7ctc0qg1LSRcJFGJoCIIJrSMJKlYkMKqfFgANJ&#10;WPjlTLALFxbxOk6w2XqLptuXbUGhaA+MUDR1wCKDuYAuKA1kn5gx8f8ADAOIVZj2j/3XarHUNKkK&#10;NaWz8ynqMh5YSASAPlqQoIjIihXw/rgF6oZmLawbQ9WO/uYEarbdCZEx0B8sJENkCPmk9SymATOX&#10;2YCRcVwxmGYi2FXUFVbbLqfTpznwNQPPBE0AkQtBpJqRRSZ8BMYALBJID6mgkEKYUksWEGBJzFZ+&#10;2cII1aWiIPVqROcGhwD6XCmpGZQ2i5XQTeBCwQGmRqHWfgK4SRkSdMSZGruE9oIEgCfuwD9ojUe1&#10;W1RAZrZIc9rm21wiSBURUn4QW4iInIQFI/EaEk5QZjywD6MzFnPpoCxDM9VBUaCba0JLLnqmsHyw&#10;mkeMChB7SwzDTkfDAOrqnTcLKzuzRcXVdSyapoIoamTpOWZwNJEMQwETAJAIjtgffgHFcEuqlSxf&#10;uJIZiI1PpYUAEqQD/CcJ1VJBGWoqQZFIkGfugVwDqoGVBpfUGZBFwQy/LDSCVMQTWkSJnDQkAya5&#10;hYahInpSPHASDFyBpj8JbXaXX3aoESaGApAiOmDczXoZH/b5nSBSOuOV8dttTBywxqjBwbQWYUBp&#10;Zp7bjEk1+WvXpggJkgVHlSSTCfDD9O/FubHXck6Wjuj5XksoUTdpkYzNAIyrgmESpnpWNRBGZjOT&#10;h+nfivcbS4jhbirJZnIVSIIkLBckgAdTmYwRiAoBHQZywihIJzjHJnsxz8EtSWZmukMYLvoqtssS&#10;AsKMj0UthBFJy+WDMMayTPXKBGCzfNwfBLC3mToYOILBQxItqHWIM0AIgwPLDbKRBFCPlUmR4kH4&#10;/wAsVtIs3AzN6o16s2UBWlfy7ZXSSKGnxrWuC06gFYAjImqsOlI6RGAX6vpXGa0zo5IKoVS4ghew&#10;vM6naTCjBRBpBEzHQyQVUSKfHFk7rgOL3rqM+oas0nVMH8wgZjoF8ZwiImBIEATUQCIJHmPDGvyc&#10;3nKdUpWCsCW0m6zFxGnVcYfmspXKSKk4Fc1qZykRJE5/bjeu3cEoykqGBAVVJaJLqraTAFc5H39R&#10;hJ6Ug0zBgwalh44m23aHwwcXRruUJBZYhPUBUqjkyRlIj7cAyxkDVMlj8rVJg1piy5mQa6VX5dIU&#10;qoB7wEMSpIzEH5fHM4QQATDRqJABBnuGYmo8caEhCpAZrUC3IJtkFAFmNUGDQmvWM8DSR2j5+pJo&#10;PGepn44AC4D3N32yDCqvcQe4lTkk5EQfLDRFRSkjtkKWIoZBqen9+Ala4BEFXKuvqhVuFEYDUoMx&#10;J6j7emEgUMjuBcjS0GGaASfLAOFwzgqSgIS22pWZZRD8smYMQD5zlgitJBEEaoNB5sAPuGABukAJ&#10;DatQRWU6jABKJl8pGZrI+GEldQIJMiACQQfEuSc5MDEvMwHRdIAClNB1NpFVFCoRB0UVaMpzwhgJ&#10;FImMgVAEVNK16HAPIwVCBJZTGmQWJ+VEUGJqaz0pgjFKqKAkEGpGUscUOq5VdRLmCSNLAJFwd90o&#10;tVbTJ8ojCCJPT4ZhZMRGAftt6alrasWE220IqaiEnVU5FYDUnyOAInNqyKZiR1nPxOAOXIP+kWBR&#10;1U6oLI8xqX5Zqv8AaMJ+2AC0hPl8NWn78A/bMAA/mHTqUuxVtUltBukaQQQK9cJrqIOVIX5hAFJj&#10;KmeAChPSQLqLgTqBFpy7EgsqucyRK08xnghOoQOtABnNSvwgdcZvd6B6ioFatACWYLl2hu6ZMkU6&#10;4IzRsmGZJpAElvjkDizPqFjNlIgFQGC1ZQZKpGUTJkfyGCVtIk1GRFSQhEgUnrQzihwj1GcKNLD5&#10;XKW4LKYcSTI6UHj9yNBAIkyajtKiG+ai/HPAO6xTsgKSGhtVVigZ/KYHT44SFkkjtNFLVqpWZ0/E&#10;HPAKLwBQGNbi2NI/MVzbKkznUARScqYOCGVR8p6EQNQHhSaeJzwBMVZHeoeoFRqCkhWkkyBNBA88&#10;EV05GdROotCkE5N5ipwBq2pSBAAVQotkMIDQUPmIEHM4RpAzkwP83iCCxEd0Hp9uAd1ExOkau0K6&#10;iFMj8sTkTJgn4YQQQAC+phJNSx6kyfLrGAeRw0uLJVDIB0hFiiTEzLfhkeeD7TpEr/mWlRScupOA&#10;L8xNUCdEqwLZw2kw3hWhPhhDZzWQTI8hEEgz518MA8BICGDKrBCgdzSpUUHSIEwTgvwwAAe6c8p8&#10;RQDIn4YAUmZJAZArAhYIFSZqTQgEZzGWApU0IaRBGkwDQGOs5088AbagwJKgaiDrEkpWsAgCojBD&#10;Mhi2phqML3Af5jGcnrgDKmFKhNIag1whrBVA56DMHPAqYBJ7TJVQQSDQ1y64AgkBtCqDpA9QkOA6&#10;nWumDmSKQPjTABEUA7dQAkiTlPwj44AEFSCxJDFDIAZVXNkJFCZlST0J8sFAKsIjVJ7yemYWP4jA&#10;OzLo2onSwTUiyJPyF9Yg9QhOQ+OBUGdXhJrDdan+8VwCVVe2bTEs1whTpJEdi9niM6UHnhLD8WlQ&#10;KlhmQOsYB5CIANxmuGNLAQjwO1z9oP25YFawImNLfhNYB8viM8AZCAKANWnUSpgXBqUSEjoeurLB&#10;QAQBSdU93d5fDALDHSWJyVWXUrEK5rMjMGnTyzwUAACrTUUqIMzqPXAGCxJuUQCQxqNZYyoUDMBh&#10;3U+OCg9QACQApMsK+P8AOcASMBpActAqyURyohiSRmAYFR/DBENnq1KxJAn7JB8MAtGWilGt3E0r&#10;JIorTSRQsYIPj1rgvw0ihr0hVz654BwyGIcnSUjTpV5LDUVJqD0I1YIiSYy7QCS0R5Tl1mPLABSw&#10;CyO+rGNGpoPyNE0mImmBCZVNGmIOfbkZ8sArU+knLvQiTpkzrjVNRUkQMJhVgwNXdWIie2hOVaYB&#10;0F2aAzgArKA62YARDKInxOB8xUExl0MUExWn2nAJDFQz2wTCmGkSZ7FY9aiaDr4VwRkGBI8BANRX&#10;X/GowBiHMxQIQxGgtpIpbA+A+/7MJAPaTJZiDM0Anwap+GAWzEBgmhQqFIAklpB6ZVFI+GDVQZeR&#10;UMFEkgEVqD8CQMAZfQQhldBBZ4USTM6WWayc+uCBGdagmCIyMyCMvjgCXXRTphCqySCyE/iE1NRn&#10;0HxwTf8Ad2SAAonuNYg+Ims0wBoogEd4EknJlgRLN/lNKZ4HVZE/hiBNDIEDAOVAcA0A1sQe0BgF&#10;OnrlkPCeuCABjuJGk96yooYYEHI9IywB3GZRAVJYjtZVb5h2aYoQAAQZ/kcA5QAQSJJiBpJqAoy6&#10;f1wBnSDMED1Aq5t8qZuXFax5kZdMFJyEjVMiASZFe0ZYAGkA6XFkgyoKBCrSF9R84k5D+IwUDTl0&#10;kK3y0FTB6R4YAxqDrUDWe1klbhZzClCTmGp8KDAIBoZPdl17ciDIOAOXkUA/LmBo0ut0nVUAxNII&#10;yk4ESfwQQWgxTqSsZZVH3YA9R0nUWlfTVmUgyNchXHUwew5xnhMCMyJnqe2TMJNJFK+eAXrOrW4k&#10;24g5lxVgXWmYkkDKKUwIKiIFIGkGgJEwSaHxnAAsrjNo0ggslXQDSD2iRXwnzwUAk1gqFiSCGPVj&#10;/T+OAcDGhUdlxrkqNQur0tqg8qGTgyRIFTJOo5QImQIk+cYBvS0akOlgoC2wlG1HSR3NSkx8cJ0/&#10;NGqSxgCQB+LWJ/hgHbhMHUFKkJ0Q6q6SjDKJBMVAInCZrl2hROmhkCT/AHYBQ6AsCxuEqLkyBr0g&#10;GaQanUTByjGq9q2vW5WxQwGUhpETMyB9mJelZ2uI4/8AWbfnYeyOUuiNX6e8htaT3KAAF1t+IkjO&#10;KfDHu32la9Lh7I8lkkRTTSo8Tg+N8n56/C5+/wC5o819fOYahS0t5LarcJIJvkN2NQSRQVGNOIpn&#10;4x8c4J/jisPEbDQkaWZsgXjROf5gXwof7DDn+P8AhgIL5kLpB0khpYu1dRWM6dZGAf7eeJbgItwH&#10;LaW6EkgAErU+VcjHQAVwkzWfh1Pwp44nW56YD1sKLwcr6klYQ6oD6ZaSMlIHXDVSY8+v8zi85yLZ&#10;XQJcVQh7mIZlA7xRdAmPIVrmcOknTWK0maVoDiivARrmpKpSJB1KxUBwviYHww1kYoRUUpOJzn5C&#10;zZZRWCm2zemVJWBCCCTBIAOdBgqf2/jiYnGAn8xE70oECkqCSBriNIyB65demDHh0OeNANaVbaga&#10;KKWUnuLSdIt6ZBAznrgGhyp/MeM4BldLIoAYXSVIclZlT8hDAwPDzmcN6jqiP78pxMc5GlXYq3HJ&#10;cGmSqsRcRfSUzDXARWuQHjJnC2MzU/E1jE2mZgVe0tWwXt99xvVhDbtllZyNKghiPmJgA5Yb1HKZ&#10;88vtwnd60XFzaelatXkRLSIFS5be27+oQRq0tND/AJlnOcL6CD/jTxxoRpV0toYRHe4wtraXQttj&#10;26mGXadQrQmBOATAnAMbK0jsSoGq3b1GAT20nXrqATIlK16YTrMHzyMUoanrgLhbCk2W0kzbHqD1&#10;CHdWSLarbgU6ePTxwSs0acyDWMgawSD0wCt3YX1Ai23tgWW1rf0a7yrUhLgk685mIGRwswaHr/1x&#10;nPOIKq2TZlrZfVC6igVSggEos+UUIrWfDBAjpEAxn9ueLz6h/cbe/cWz6isy3bd252DVdK+mTaW4&#10;oAIII1QREYVNY/t8cLbPQM2LV0LtToDiGMuoKl5lkFyaLFYGflhDHMeXX+lMJyLLaCNumq36lxdw&#10;F1aCxUG4ZNtgakCQJFB1ywoZZz8MSdaKLeXAovBdSuW0lSdbQIDQJEHpnSkjLB4t5mAxbJuPcuM2&#10;SzrFWMiCxbOo8R0HjhDwBXyxJee0WnGXLr7iw0MWUXNLIkqVCEBmsKQdIOZEkmpwQM9emmIIpMTJ&#10;xoWRttZfUVuWD6jPrLKU1XF1ELpBiYgt55TXCugGVIrH8sYztfQVG4sOb7mxa1FQzqUYkoahyWFd&#10;NZoKz8cIaFr4CY+FYGNi629ttyIYXlW5aNoKhhlVzDG6zZLIiekRHXAttqZv5HOZ6xgEcvtms7Oy&#10;ht29YuhlZSFtwCSdL0IBzKx0Fa4dPTrWvkPHAU9m0CFItxduWnVDmHNsSPV8WYTRvvGHRRQfCSf6&#10;TjO3p+IyfIi3+st2zbDG42lVIBbsWD2NkSTkenliOpEmIoT0MKRTr440N7yFi6vGqWF1Slm0F1Ff&#10;Wu9gBU29WQAkEeGVcLJAPl/brieopdptXuoZ72T1BI0KWWsEgnKa5TTDnif8wP8AAdCMUU1Z9Kdf&#10;p39LshirPpXUDWon7MNjwmk+OJzkW5trbS5cU3FHpl10lTqDLRLakaiFyrn16YMkdBH2ziiHZGg6&#10;2hnEQuitxiJ9OpgTTMYLGZMW0TNyzXAiHUBbUP8Alq5FukXC9tjVmzmkx4YUBnHh8D59cWfEVxMF&#10;NROl1BECMxJkipmevQYTiduvwFhYRv07NXUW0dpXUbYUNOogVUwXHgemFyJBakQKjp4knGhXlCA6&#10;opd1N13INRBKlgVIoT08ssKIkCoHSmVTiXpwI3qst1VRGdSpZmeNdBDJAImZzjDRzwFxZslriG60&#10;I6jSuodoYzqd6wQOizTrgYWZE6+UQ07pZVNuzcRXZwxhtMDSOsfHxnBTWOtenTxxL1gkXQ922uhL&#10;ZRAgDIP/AF5kBgB2yBRgT1woH4+VaCuLnnApLlt7iO6LblSXfVbANauxj8KEECBTM54dECsiT4SZ&#10;8MPXAqipabYJZVQka1AZZEwYof8A0fKMJaDFf4HI9RhnnAXx6vaW6vpoxHbrVR2nXrZSJknpNcAg&#10;gdpPhlB8cUErKLrBrcidVYOgtAbu+3PpkMBlkTFYFB/diCRtdywv3Ftqgtd0rqiWWTLMSTKgTpNM&#10;ACAfgCRSsVg4mJx8gzfAuPbYtbQ/mFXrK6qFVjOkgHLPGe5/25xnubY3uP5TbpdtXARbuaQbtlzk&#10;1snLOMLM1rXfbS51eqP25fum+qv7UffXGe/vprzV+21u7t/969ubi+6cV7g45RDbbfWbRKaiAWtu&#10;tVOZrGPn79XPpRuvbe6uxYZ9pcLna7pG0peQyxD6RmPDocafI+PyTya5j903/Hr+/wA9g/uz+nvH&#10;+5/b/J2rXN2LO3te5/au5CtyXt7lYVbll7bEkIzVtvPesZY4LsOcv+3LjbNyd7x17tv7K8W9OVPc&#10;6T8r5kwa/dg6PpTzXtLY+9LdvkLatxfNbPU+y5bai0NwgYSLdwRD2zlDik0yOHuf9vcf7jsLvuDC&#10;vaCi5fFsTuNtdnSVu2ZpAoD1Awls6CN7T93cv7T3D8V7vc7fder6Wxu3X07LfbQDsu7fckAE9GDV&#10;BNMYLee2htkKradLqQ929a7NQYaqR9tBjU3ueeYmI6ttPdQ3TBzetNZfVbtWboFzSVNS3SsjOo+7&#10;EezxlvdXl9RSWLqitcc6xaAj1LirAA+A8ZxmWy5i/NJv8s+zsN6bpp0M7C0ihGvMdQtWXMknLPOk&#10;dcVPLbS5xq6LLTb9S5d9Yr6geXmbJFVTzHhjpre76duUtxFzxG9t8oRevdt027do7dTo0QmnTdGR&#10;fOVPQ4z+89ln3K36m3dN3coNv+otqnphEk6b4JEsCaGD/PGrvNbj4JdeeFqnuvb8Bp226tLa27Pd&#10;G2u6/U9V1AZ9udJ7SBVZgEeeNLv+MHGbPbbW7ZPpWrFv01QnSzDtcmOvhGOfdbvmNTjhScbyf+57&#10;vc7mzfXVcvXPUYjuRJlAjN18RjkXuDaPc12DbD7YEko4OtVmdVuPiBQ/HPHdydL466hVbhb80qAz&#10;KYXVEMDPwxyne8Xb/Vmxutuz7e5AV7iLMm2Rb/MAj/0ARi5s6M4jQrd1ICrSeunyNZxk977LtPux&#10;yFjcLY3dhlWyyXmulgh/K297b3jLqKnSlCc+mNTbPFYukz3HReBGTR1JyypBXFnxW33dpmuOt0C0&#10;0Ap6abbsH5iWVgEqBJHmYzGG1nRZL1EzDqc86MYyif7sbG3ZG4tC9cuIjNC2+6DbBUraN4XBORJO&#10;MNoxOklVByrPU0+U/DHP+c4FvQ3r23vJaa1cZyHDPcAuJuXtq5zDaSTPwyxubTozZ6paOCAMzQwJ&#10;oBSf8Mc3fj7lq8/pOjt6F24ihS9p9teb8u7uLrTD1gqKzAGNOW+ts+ng/gbbkt1x6WrYuXrWjU1y&#10;6A/rWr924UIDISXmKVoBGGGe663G/wDACAcxPxx6t+m/vCx7l2204bercN3Y2XP+5bhgWQW0091t&#10;JJWKCfHHPaY5erXaWYrF85sH2Xr8lsxLXdC3NpbGlbrlqMrHJj1xqeY4WxcuXLvGjbbprdtVPoXd&#10;ZgMQFFlogzU4hZgzx/JXAqJvUv7YszGL1vSurPUbiyD4DGD3DchsLwu2Ll2xdsi44RtVttQGpbav&#10;ApE1GA0Kehft6WVLttoDGQ6ss6T21HnjoXA++9rvNG25lLtr/TVtzYaL9toGk3VoG8JzOMbaS9Gp&#10;t8WT5T2zeth7/EuguDWy7W+GO3cODrCsKrPgKY7fwXu73Fw5Td+0vdNy5aMk2dturlm9JJCq1hzB&#10;Y0FOuOfbZ1a4rhXvT6a/T/31tbnE/Uv6e8PydswFfm+I2nJbRoSNVu8yFlC1iajxnHR+L/dH9V/a&#10;l9f1m7u76ykB9vyVpiHAgBVuV86znjXZrfy1z2002/NHij6r/wDEF+wH688desc19FfaPHbq+HNv&#10;mfaW3t8NvrFxp1XlfYBBIpmOgmTXHqr6f/vL9r88lrb+6Nhd4fckabm5sd+2boW0maE4xdbOrht7&#10;bPPjr4Gfuv8A/aY3neHv7/3F+1/6qHktuoe7tfZvvxEv3bZk3X29nmtvpdT1GsEAUM49S8B779oe&#10;57aXOE53YbssA3pC7bW6CRIUoTPxxHn28e+vWPz/AH15/wCPr9337btxvV+p/wBFfdW04vbm6G5/&#10;g9puOb4Q21Bm+m62KkrbaNQLIPE5Y2QIIEfwy+w4zm/Bh4d3Fl7V1tetLlpj6qlUADT3C6kSrAxM&#10;wQZwY88WfEV2/tW2uC7btKrjuFxwDbGpZHeMhTMjAwnAlPdV1AcorWwBJ+ZWYQwYoZqYgx92DWZp&#10;nWMTX/WIHLsiW0Lgep6iLKkZxm1vwXqRn9mHHGVGp4xlFTTGhVcczHdMHNpgxd4tggO5JXSXPScy&#10;TWnnhk+JOMW7Tmi62qhbl9bYKOoALXGVipJkdqCPGo8BiZYFJFa5UnPpONTmZdfF6uf+674/UvaY&#10;tpaPn+VgpJ7GmRH8D4HEuKAVH8DiuzAamNxqagG1CR1UR3tSepjAyEwJOcZUGARVwYPyyCwEaAR1&#10;6x0LfHAXKPD+tcAzuFNxSamQGW4IfTEhwQIJJy/6YViZFXeFwtDNIDEtCRrIHazzAiPlEHw6YKfu&#10;8cBZWttC1BBKqqRBo4LZkRIOEPcVAzsQAoqSQBGfzHDHOUu01matNjx273+722y2W2vbrd7i6tuz&#10;t7S+ruLrtCqiog1MTkJrjzd9YPrHsvb+x3PFcRu7Z5C4GS7vNQaztgRkoB7mjJR8TGFzjE4a08V3&#10;vftxJ6f636jv+H//AIcPcHvP3V7f+vX7hPbbD2/sWs8j7R9hbvbum85HcK2u1veVF0FbVkUYAiTS&#10;AenzV91+91tvvbz3rjvfuO243F66bl3dsZI9W+cx4BYAxrXW7PV0j9wnsP6bWdrsuK2VnZ7Ta7Tj&#10;Nvt9vseP2e1Ta7DirFlRaW3sNmkBSqgS7d7Y8ye8fqBubjBNu1zVceIX/TJBlQxFe7rA6RjtrrNZ&#10;/rY234emvb/tPacdbMojtAhjJKyKwD/I0HTHm73V7ze6LvqA+rrYXGVpWPmBUgV6CJ/nGOsmJlx3&#10;2xMt3Z29u0qhRERFPD448y+9PqHetPoa7dRhdHprtdIvXX67W2piZImD2hQSxjG9Z3V4vJ5sXFp/&#10;HI997v3Kbe9uTubq399c9HZ7XWtzcbm+4NqyloOINGYliIgsxNRDHOHmvl2xfn0DGp4TYKg2iXFT&#10;1NnsBud3ttZuE371wP6u7vXJ13nMlUAC20AAEsMR101nqGBtLO5G95Pebe7avbMW4u3Svp3GDu3r&#10;Immls2UCyRMSZ64ehJtm46Sf+EMN72y7cNuRxNwJcsbpLHqHvR33CLd3d5LkySqyGmsg0ERhgs+m&#10;9oYVuOPse3nu8ltES0OX4/b2dtvbJLvuxZvC6bat8nor3CGmSTNZwSyeP6teJYGKjfc4Njf2fuR3&#10;3F3j9vfTZ8nsbxtotqwbq299v19PNUVi9smIAmBTFkzx6sXbGPJngMaLmODv8H7g3O62fNWrhu7e&#10;weIubdrqWdzZvL+p2+89a323Bdtlfy+pxPR021218lsvXp/t/iA8xHljPXeQbfX33tzZ2+SubNi/&#10;NjaRteR4PcWzqsbqyVgXbVyohwa9tKEmM89394Ypt3vt/wAZv/8AcONt7beW99bLXFCMvGe5OOuo&#10;SNpuraStncoAVFxI0vAOeLMY+bN2utzOZf8AGf7Qxp9zttmn+2+4tvZvt7a9w27YvvCXbmwcg7W+&#10;nIbai2r21Yw701CtRh6fON7azM2n5L/gGKHluBt7z9bsd3d3Gz5fjdjfbhOStOTt9zsLOkpetsO7&#10;8uEKuGkgzkMJfS9GLpLnPFnqGKVbnI291b5Jwl7f8ebW25nbnbt6t+Npr/Vba8AJtXZVXSIFWNcW&#10;7THb/cxM290n4hidvLF7Z7xt9xf6d9tf3TlrLo5G13F3YsV2jKYrdLjTSGEwJwzLPr9GrLNs6/2/&#10;8IYk7sW7S7Tcbbjm2+62XClm4U3m9Kw++trYW0FtT6gLSHkykrJOGczFWz1nXHT4fh+IYtLdu1pT&#10;cX7psWl2SM24RSGsh2AucbtLa9qi5AUE5JUQTOMtY9fT4/6oGNbx21s74i9c/RcdvXa3xHE7Mqw2&#10;ttrdwNuN4VUHVoAVYM6mMCuI66889L0/7QxqeS2vH2jdtbxNxvjZWxsuMt+mb2t7dN3vd6B82q4Z&#10;0tJApIAjFdOLOQxN2XG7viWtbnZ2W3G93u2dV3Kp6z7S3Ppra2qt2h3li90HtACrQHA1zrfpDG52&#10;VjbcWl63e08j7i31m0N0ABe2/G7K2/ZYBB1sxkalymJwdtZNeJzRVny/tXFnb464vp7zm71nbJtL&#10;QsW9psz6Q3F5xr7bIMoSCPUJritzu9aE1EVHj0xivcfHJtl/3XfbK3ce5bYcVxyl7jdrQu8v2zBV&#10;GEkKR3ZkxiOW8kvfZ/AAZnyx5d9xcZu+U3255i5b5Lc7jjrbXPT3CBdvd3SmNns0We1NR9TTSiA5&#10;Y6a7TWfi+P8AJL5Nu74f24Hjg3M7Dc2G3Nu1ctX715SnL7gBlG53VyLl3Z7S6YItBiPWKGbjduQx&#10;0/Hh495b0/t/b1DGM3Kt+nv7UodxftXbX+475bQNm1a29uLHGWIpNoN3aRAcx0nFcttcy6/30MQb&#10;VrcXnDJt125tW3uL6Vljo2toRcts7dbjdq5TU0OLcehM+oYlPdW6rXLm5Auotv0drtbSstkupQa2&#10;YdzEySxPQRgc4oYQtoq72Bat2Je16yMQ9xtxEgtcaZZhBaPlERgmJjHoGHt9b9XcW77brWEXTaib&#10;dq0rQulLZifIedcRbnPF4DCdWhX12yyIVYQ2nVq+UBB4DPFLcTIYq9zDkC9bf9OESWDrTyCiueDl&#10;teddr0DFxsF7iDfFq3CEAAyAASAfGJr9+Dp452zrwGNNtUtrbhFa6WJ1XDcKqzMYXSp8j8Zxl2DG&#10;94Xa3L26s210LttmVe8Kkl9AkA9WJwt7XXXXHAY99/t1soj2bAtj17yG9t7l5dQYF9Oq6xqe4yI8&#10;MeXa8XD5X2kkmEfckC0xadIBLQaxmY88ff79sez/AE23tbK0yuu1sWPWvKug3bxt63oMgPDxOPFt&#10;m75vo93mvb48vgN/yv8AKWLXsLfclukY3t6dxY2m3dtduxZV/TW4mof6jGNLeAgCce2nt6rjFQAq&#10;wKxXqR/0xXk7uyTXbmvzF7Pkn2+w2Nq/euXN9uGu7kprOTufSu3GylYoADpNQDXEfue5pUAAkgNp&#10;IIJpqnzrlg3bhribHH8devchdubi5aWwblpTbW1dUNrNhUXpbABl2OrrGWOR/W72xd92/Sn6ge3r&#10;KF25L2vy+2sqsMWu/pW0QOpkUjCcbSta/nx8v9L3n/x9/UPivYf7pPoxzXJ7i3Ytbz3XseP3L3Wa&#10;2bO35iz+htyy0SRcXUGpPZlGP57n1z4O/wAD775vj9xbdH2XJb3bXENGW7YvNacNlWROPnPHtLrJ&#10;8n0v3vj208+LPWv2qY5XsLqG4LVw6V+dGMzqUduo4282vwoY2HGXHLgtIMjIRrMzJjp8cctfzZj0&#10;a/lDHo/6bX3sb/bkELNxXIOqZNTll5YxvtOb6Pf7ahj73/s35+5uOKOym3KEAIruBoK/6kjMAmgx&#10;8f5uj7P7S58f4OUfVnYpf4FL7L/oXQQyjU9alAD4+OPpZ7d4kFkvvViSbmjuKkHxpnTpTpjg9TwD&#10;7/8AdBVLuz24LBbYWwLkWrbq6yyG31IIMGa5nPHbOG2bNbVn7QoMBhBgHu1A9OtPjjGs+q7MbXPD&#10;wZ9RPcS7a/dtW0Nxr1z810Je2r3gRbW2Rk1IViMqHpjY7BRbowBtEQkLUlvAdDnTww8lxMfFjbmY&#10;ecvd129u1T9NeNvfWbyvuWVpULaEm1cBB7RI1kTJMY0lm2CbYXtIYiYMmnyienScc5MudcH5retY&#10;scj69z1lu2rXpWQQVTRckXdwaSYBYGYg6TBkY6zxKi/sRttCk3regTkkrBIDfzx3eTbje2fF8O/3&#10;B8huPaP1Ob3j+pv7e37f5i5vFFos771be5F21tfV2pDTmSFyIEdRjzJ9QuN3fBbzd7exbu2ttcuN&#10;e3O+WbrObqEW7O305ZQSen3YkubZ8Hv8W3frK/Tl+yX6qe2/rl9O/Z/vC9vNnvOSfibG04z21d07&#10;Q7IbF1bc8rzCvAZ2JlF6NMwe7HN2a9d2m3vEeluA1yxYSSBbAaNYXLMyzH5RPWuJnntdXty1b2W2&#10;5nkNqAN1xzW7G/3t4W1m9ce2Doa6DJgLC21/1JBPbAxGs39xtrrk+juLm5lUkf6l24QNFuPwrHb1&#10;6sYxcxVryGw4zlNoi2/1vHbfij6l1dUNt9pYUk3LxYgF3mLmoECQqVrhywdtxabi7fDXuTvsWF5S&#10;NNpHY6LO2ZcyTAkVIpQYdZz0TlB3v+5+7NzsbOx3NrY+1tjaSy+xvW/zt5ftWlF3ecij/KiKT2vK&#10;oe41IjS8bxzbe0N1yu4bWYvixc+a7dL67NiQDDQ2mclyzxZMJmSYjk/u33eeT3z8F7M4uxetA3eK&#10;fldroSzxmyFprW95AKxGpA9sOqSDc+YwoEyNy24Wy/Ib1bSKtbGxYqBZBaEDih6zlnU4JxnhWcTb&#10;4d99t/avty7ur9+6ETlvc1sM13fPaszfv2LwDAkaTbEGAO23XFNbU3jc3XKXtOytprEse8EHUqt1&#10;oTUVOQ8cGnRN/fOyTZ8R7P463uOfvXhZfRbQpYPYwv7i1SsqpKMdIMljNMNbe826Xcptdr+g20N+&#10;lQ6vWuAml66qxpBmoOfU1xLcTIkb7jk4e5xd/meVPuLlTeRuVv6bY2e1uqkXdptblwSzBlGkjIiV&#10;EDFxtdncA29ptZClCGA0qbovF2YXOgpHkZpjHfNvp+KWzpGL5j3DY/8AevvLZ21tr1vcNcs3VLXx&#10;tLmwW2LbbUEEs2rLNliWxoW3NnYa1Gncbi4Qi2VMfmGrJc05A+Pn543xrjWJI49a4XkPdY2952fh&#10;+M2lt79zkW7rlzb6Sm3vbZroILoMk1BREiYBxmuS3G93DhF1NfMJoABa2B81tegETBmI88VZMO0e&#10;0OM9ucTsv1GmzttjaHqjc3Lht2t1duXDp3d2o13CxDRGomIgYzHIXrWzuK27L7m+iadtYTVcRGf5&#10;NMRJGUkUzyiZLmZadb9v7Hc8vt/T4dLPGbPc3fV5HfXwm23V9LUi56gafTFzOjRTSBnhW04QLcbk&#10;OaBvXLii/tNoRKgFJBhx3MD4+EmmFz6JmIfLe+bl7bf+w37Kv2trYsXm2PL8vCq2r1haZCbJhUcU&#10;YL1ML3TiVsEW67brfW2YoT+i2Q0kPcMsrEH7CP7DGb3YxC59Fb7iv3tvt7XE8Bukt29wqNz/ADZJ&#10;12dtqVbiJdE+BVj9gE1wrf3b1ncW7952vcg7LbsWrbl1sWzS2VnNx8pJ88WW3rDGDftzZ8buuP3P&#10;GcfZTY+3dv6m55DeX7YsXOT3GqbquhjTbYEtoBrAAocN2dpbtW33PIE7nf3buu1tolLbVahzkZwa&#10;eOLnnCpe+5jd7zcWeM9uaOL9v7XbtY3fKMmi/dVgttdKxBRvl1QSPwg/NjabJNnstv8AreUvK1wW&#10;1axtAdQClcoA7iCRCxjG02uMsW2/leefcO89xe4+Y/8AYa9kcfdsbO5urycr7ka2bbtdS9V1ZzFt&#10;Sq91zUSTMmaYdO53PLL66D9Fx6AqzBfTLoRoKhcx4kj+/HTPreiYk46oCcVwXsK8eMvMfc/vDc6L&#10;tqy907pbW4V/VW496CpBLaUViIGfQ4TaAtMV43bNubrSh3LyygkQGmJXKmM8zPbr1XrOfRJ5Itvr&#10;CXPefL2+I49Al9eI22m1ecI3qNYZVYLeMSHp1U5YZ/2xLO5Te8num3DkrptW9TW9WqqCOpJjGrxM&#10;9TOOiYvvS/yfD7r277P4VOH2oW4v+4X7duxeS1ppcUEA6Aqq0zJIOdMX924lyyg2oTbW9DhZZUKg&#10;nMFgNRioGJrrZMZZnRy7a7S/tuRvNzj7nmt7+o2jXntWrt+xfvqIQXERmFkuzRcMmasBkcVYv2UL&#10;AzuLrEMt64Owau14CiBJzjz+1Lic3lW5vcPyG4Nm6npcRsbCvbvcftTqvMbIL2bb3LxDOFBDIXIk&#10;wYgEYNr+5DoNogv3LhAoo0rad+4N0WejUwzt6YqCTi+Cu2Nw3O7hthstqj3ir3tD3t9b282nJks/&#10;SbQnrlTCb13Z7DctfvH19wH0vZU0qO0kZGM4H9MX53q1JQ4/Y+5Pc/DWuN49TxHE/pxc23J7hNN9&#10;xbb03W2RBTXMF/syNMzv7O55O4tzfbl9tsTJt7a32Xr4B+TQco6jrh6/JcYnHV2P21uOJ9o7I7L2&#10;1xlrl+fUW03fJ3v/ACNtsLl1YF+7uV+bV/mGUSYjCb2lrC2LP/j7S2sIiqEa6wMFStINZLHPwrjN&#10;9MLyf2IvW+Qfkd8P91528bb7p7jNdsbG2y6xcsPHegoBaWijrTFCNuw3BDIxRiDasBouC2G7r5fq&#10;ImKf3Y0rpB5G22xV7W5sretqTut+yhtrcvusW9olvNWB0k4//9P6IkGMiTSAQaSaGJ+8xj6+/SVG&#10;LtrUHQILSm4l0IAjbgKYuu95QdcDSYU/ccJMTJXrIIgA06tXATUd5Nv1G1kSyOjHcXQxPpk27mnV&#10;2x3T8M8JOfU1B8iIjLASLdq4dK3GZk9NkXTHzBtUhh/kqI05x4YSatTpSYp8KnATkcpbgMCLkuqh&#10;vkZLpQuzaTQHOaic4wnyFSSeoB8QCBP9+Am23uM7ly3prasgP6btFxO0lCe7u+Y6gQDQCMJCkkxJ&#10;PgOtZ6GlIwD9y7bAUkWFYAoxvSyWxcX00QsYOctpNDSSKYTTOVJIiKg1HjgHh6lxja0XlYOtwsjW&#10;3R3Vo9ZI7iGzACgEdKThJgzGRMgZT/H+AwEq2NF227keqoe2zBg5uMgj0kKgLpAMAkR+EVwk9seU&#10;f5hPnAqcBJCrcVmaQWt3QVDW9aKSrEAx2ggajSa9K4KBpMkirZzBJMtl4YBSXWu30a2iNbdLKl7b&#10;ABUtKBa0LNFcyCY7sshOEmnVpqCTIIkUmf5TgJdv1IDEIIIYW4Q963TJhDMiSTIM0rnhMA6hIBn4&#10;Gfj54l5mBJR7lsJ2s1sFYJQEBDR9aNUAEEA9RnhDLEZyIocyPI1wnEwJCXQyFWZYuF9TFmBRgsm7&#10;dFJC9Iics8F0ArSJkZ1nMEzih5XRWJARy7GiagqGCqNouqDXOAaHywX8SQJpIPQARgH+6YiVBhSS&#10;ttlaS03CciPEeeRwgyQTSJ0kUilQvTASENtbi9kAqtxbpuLILk6rwJkQR4jKYrg4yHSMxllEkYBM&#10;nQwLK7sZQFQYR2lEoKTmVGVCRgiMzIiYMQCRPaAP64B8SDbt3Ldw3BLpD6gJB9VrrSAGJ1EdOlM8&#10;AqB06AA5tEycAAxeYJkXJuELCFtItrIrWKTkf4lJyJMCtDUEeA88BM29zUymJYWyrKsHUVPzkT2k&#10;5mD0phBrpgAk/wAAfAZxgJEANc1qZW4HCqpJZpOk+qAdLZlioM5E4KRWSetJP2zGAkOzABrdVgFW&#10;VZW4zKRbNukg0mGHQ4IqQRnIiRUx1FPhgHbdxWtXX1FCbbOplU1vcOkBbuQMiSSZ8jhJFSIg0kda&#10;dBH88Y20zcqWkm1Lhwj+qqa1KADUIugCukxBVYrJnPDZpA1QZJJIJDCZIE5UOOVmLgS1Y6rjj8xI&#10;tW1tqQDYZrQVdRIjMdsmB5TggYINMz4zIPbP34KdM3LbDQwJ0CZSCpDG4yDMFiufUT1wUCIrlMEm&#10;TWoABwBi4yhl1iNenSAq6LZgLNJjKgqaZnCYAAWepjOaAD5SfPri54wiV3G6zemouBUGmUUOziUB&#10;dQTCkVKxlnIjAYVA6ClRX4RWvXEsxcBywWKv6l3vPqfKx0O2mQxeBCkUB6kEVnCDUkZEEkyJpPkc&#10;FS1KaEc6b9t7dte1iHLMpCLpuCCaFSIEgZyBgv7/AOJ8ScBJtZnSDqYJcbsa5cuKACBAiYJkg1iM&#10;zg5A+2n2+WAa9Mk6ZZ2trqYKS6MjNpBAbKsgzUeeE0rIik1/lOAftFGCPbuGhBYKxtlZkqyqDQyS&#10;NIbywmfDMgkycgTFP5zgJFtbiiFS0LYZkYhYBuKS4uMVjMQCFgdRUHBAGkQTLRDeVZbxiuAcb0yX&#10;YJchQi3UZSdR9TUulogqDFNXlngEGnkViAYnISM5AOAcsuO8GNTB2udzfLEnQ5AESFOmJz6mcEy/&#10;LlJEzQ1A7YJ6DrgF2rpVLugaltMdPe9pXV7gNz1CwyZu4RXCpJkSCTmpCicpI8owDBVQ4lbiWtB0&#10;OJI1MCFF9X/HqEkdc6nDcQpqAATXRmPHtwEsP6joWGovbUsgusRbu9FJY9rEAmK+AAwfQwPlIACg&#10;SJpIJynxOeJle09pMwaFgBc9Qklyp1gNbB0sygHSszNcInIQQy6ooREGCSAag9TiNphGlmfXqtXW&#10;tlVDak7lqFEHQV+ZViYkYTqEUkkARNADmVr44B82vTcFhAuFtUDUzVgXUZOkRnUUgYHiTSmqoLV/&#10;viYwCi76vSQM4XPQbdtoBKhjHTVEiT4wcEwgsQIgdCBNP+6fDAHYuKyLLlpfSbdzUxUg1LMkdsmc&#10;uhw2R8c4MwAJEZn+uKkmEtLpFQFcaNQ0gHJzJuycjSAPicNuJKgRmSo7arVT44utkzn4Kl2bmoag&#10;xJH+oVD9lyAyipz6EVGZFMJINYgagqgf5vxFTPXHTXaazE5/wMlqFVSSC4tgszpDrbFxgvqAZ6aw&#10;R8OmEyYHaYIBEUMzJFZAwuPJcdML1OkAMwJOsP8AKxZwQIWW06SaVIy88sIbOCQAAtTVpBy8T9uN&#10;66zXpyHEDsiBElybghWgDqH0dJn8OfgMAAgg+JgKo8RMiepHjjSnBLhgWIKoGuFyT8pAAIFYBovx&#10;Aw2VoAIk0HaOtADGflliZDwZmLMxhQwZy1yZhdXqLbY5CIJrXwwkjtPQdsrA6mSZORr9uEsszEP2&#10;mL3FSJcvcYXNYIJRNKn01nWlIBpB8c8JaJrETqjoBBBP8MVUhGJUBCWOk2WEgs1zXqRSyjOpgz4V&#10;g4SYzIg1EiepivXMzgFoy22ZZBVrqhg7LJKCW00gMsQM5pEg4bOXcTLScoJEZknAT0EkFUVdD2wQ&#10;zygAY6gvTt6E5kGRhglVBgqdVZURJJoZ6f2nAWq27zsrMLyekxQK7o0EDWVQCfKKx4Z4R/AAfiHz&#10;dI/vwD1seLKxLHIsNFagKSAZyVZnx64MkERDeBmkECKj+3TABRpu6tdt5VmVrQ1i53TKlZGQksSZ&#10;MzhstWCtGmOhGjKaxgJlsJoS4txj6bJqthiVZrh1GAoEsImSf4YIVEiYMySTExT+0YBd1Sr6QLZI&#10;RIOkamAMlbgmJk5zJ+/CR0UR4EapyMCQcA+SwuvdKsqqyssWlCt1uG3crpBrAGRqRWcEAaHJRMzn&#10;KyCqkg1zwCLhC5m5bdzIgKQouHX6txUI8hpFc6YGldOfWpMg/MJAPjlM4BxXuBoVS4cdtsBRpDKe&#10;11B1VqFIqJ65YAiaxC/iPhmAopngDf1ERLlqSLsghAAqKJtyzycv+6axXBGDMQT9oHlXAKthmjU5&#10;AdlRiIdi2oUImIBCiZr8MAUIQBidJIrNOv2jALf5Gvs9pCbirkdIk/lq5MRqEmRmfuwTUElZgStO&#10;oGYLUBOc4A7QYs9xboqzJc0Ff9MyMkElZBAWZETOEk/HuMA5SdMVmn24B5bZVvkColtmZANa6Sxc&#10;wDVTB+UCJp0wk/NJmVLHMSV8K/dOAkKvb2iSyIqkT2kwW0sKx1gdcAEDTQQQKMcvIH+YwCTNzWVZ&#10;h6bEEqqyxI0h2tiMspFcJNBDBagsO0SJNDTocA+AGualuXQKWwutjaJgowdqHVWJziMJIByiYaoB&#10;8KM1QcAaMywGVmUFIbUDqBNVXQIBJkMfAZYQAc2kHISRDDxA6/YcBILAKottqClzq0EG3ADAa8vO&#10;Yg/GMEQSQASrR/m7tI+cmfDIfywDiqQLlzSht6tA7QLYuXGGhUKwJNNQyqJocIeIIrRQZkzlIn7I&#10;+/AS7TNrLAJJdgQdKjuJBMOe0EyAp6xhsQJAaQYjzIaOtR93ngHQbjm3cNtg1svLAzpTT6hasZdT&#10;9gjAJoPHSpTM16iv92APRLO5+Us3rHUFDBT2vKjMdanwOeEuAfCtKZZmkmojOBgJNrUsggq6DWA9&#10;0E6AgNCva0kwSaxA6HCdAM5aYBE9fFj8PP7sDg96xRlDgyrFWIgHUwoqoPmkEGY+3pgj2kVp+Gna&#10;esSIocFzPgc09txQp0khXdXIadGkECSQy+H9DgCCRJ6UBJgDx04IQ7UZkQr3SxVRragpbc0NM6Uo&#10;BhLEZSssABI7jJpE/dOF6HHqcQS2lVfSjMTbQ/lqo+aVyAb8MikzgigkGpYkSc/uNTX448rXdmVJ&#10;V2C9pHpwYUnQAJkAycwaTlB+4iRP92ZpX7vPEY1+PwOyANKGpEHUSukF4VQBI7vH45YQUkEFqeSk&#10;Fi1RIri5bm2bjBxGcOmlFU69LBrk2k0UYVANTND92G2JnwFIrMRQlprHhitpNsBgw1F3j81P9LNp&#10;AtaTFJnKoyrkRzAggROcz1jV9lBi63tocRtM3c5uMq6gAylDoLhQYlvGfA+OG2EjMQIkZzAoRMZ/&#10;2nF227pgSUfUCSpBYNpM6IM6dMUBgypI+OWDBIBymg8/Oow127QkaS2lFOnS4E6paYDAagSWPgTl&#10;Wc8EYIIyNfANnOZ+3pjWO/nonQ6sq1pxp9PsBEU0kFQTaMwRIAGWEACInUesiaEyIONSYmBJ1M3c&#10;e0AlrRV9Aa4F7yI/j0jOMHMkACpr5fEQPHGgajTrlgqiKACTqaSSOsgMajwgjCZgEk9rGgAJJbMU&#10;PTzwDptOSihdQQCGPbCgmkoQKqetfM5YSZplJJBAlSVPXr/XALVYBAp2pDEqQbgkKhyAnp1ywigY&#10;6pHjWSARAIjAPAHQAsGSGTUCslYZ1Ibw6nx8sFDFYIBg5kgidMOTFYPQYAEgNqB+YQdAIOnWCmkv&#10;QETVjHXphBAkZMIg1KqJghs6V6TgH0DClVJct+WARcKswKLSogzIEZ54bLkgxVSRJYMJYeBHjgHh&#10;bE0AW4oIQqyNCXAQSwNBA8funAYMfjqgAAmh+aPLAKVvSEwYYBvU+XUyHtVlgyYFIoRhsRHjGZiQ&#10;Bn/TMYCUwJllIU3HEIlwoH6hlBkAVBIwRBiR0FWgCAIqAM/vwCrZGqChh2gavzEdhVgzmCDJ1SBG&#10;WESAKxUCTkPEGV+OAlFCSwBclXaBILCkVVpk+XgcAisgQBMwAJJFRU55EU+/AJDtpKNDyqt3HURD&#10;drgIPl/DWfvwWRJqIDRFAZqcv4xgFkD01JAo9sNqJYWyKJJ6DKNRzr0wkrkTBk9YEk11QPsGAcDl&#10;WghpYA6gwZbcGBa1imoGsqM6zgRUgr2gZgDVB+SASZ+zAPQyAvqIJWgJBTwuJQRU9WpTPCT0zMkE&#10;xRhNRJIp51wCrZ0ypBQp2d0lQRMQEz1SAIzjCSQoBkAZgnSDEQxmOv8ATALAJdlrAGlgNRnUQbar&#10;BMGpM1keEYIE0WKSSJFACTBYz1wCioJLK0u4toxDkaypqUAH4RnPjgj3agQRAFWEARkfM+WAUD6Z&#10;XT3aiwCKTJU5LMEqpHxrUYDEASSSIBBEmtYCkT/DAHbTNQoLEkPbahh6l9NDJ8D41w3EEzpoJBBA&#10;BBU6lEEzJOAeVg4BggVUhhJTQ4VC0iRERE/fgGDpzIgxpBgalr3ZmRgFLIa4O0MRB9SAJViKLUdc&#10;q9DhLCATpAzCwaKBFBPQ9a/3YBYOu4V1sflJUqsznJUdRTTStcIhypGqCoWIqY6gEx8afdgHA6Bh&#10;qUMpL501NEoSBkYmZmR1wcdGOSlsjqJEwCxHngEswrpWAz6e0gqbZaQdHiCDE51GWAFhhSIziSp8&#10;Y8B8cAZbVa1ExqBKyJanyazkxiTI6UwRqwkEQDNDJB/FJznAKVSNVtSGDNbzIIk9o8hp6nLywBpn&#10;IExppADHTUT5/DAAgkEC5IVtReDqVWYqHUCCVp4kZ4JYHccyMxBAMyZHWOtJwB3dRJUMoVHVtBVl&#10;1qU7SDOROU0+/Bkggj5QsQKCZoCQfOpOAJRcDqZ1M2bjX211QGkEE0CjCQCDppJU0ntBKyp+OdSf&#10;swDhMqDDaAadqhygYFhPUT0UVzmmDYAUipC1GQGdIpGRocAlCWX5gCWuFRc0sSrGGB66swZGEUmv&#10;jVx5HIR8MA8xhTNJolu6vbLASWDTQUoMER4fLDEwCYiskin24BSEuG1f6kqgBAUgPmAD5UIqcsEG&#10;BHmJM51BjP78AsWiplsoA01kAGWIII8fm8YwNMTFD8DB6QAZ+/AJW5r7oOktqMMvcBUOWXpTThJz&#10;qKSsQQKwKZfwOAcQwpA1BvSYEnVkWJQmDHSQRGf2YKQGlc/AyJMiBHngFgOUOukggP2kwakznqA6&#10;NnhIEiO0kiQSIM/5TPXqP64BROhpUNTSumdQWBI0gVUTAJiMAaZYCADQfKDq6qB9xwCtLEIetaBG&#10;ZfTICgz18CDGWADECoNQM5A6wDPwnAArrDOSCoKMcgQZkAkxAmtIwRy0/wCYESuUj5v4z1zwCw3d&#10;q/yQxDE6iMlPdl5mMhhPUQwqTmagCCSAf44BUtohgDphaCEbPQH8oM+HwwakCrECAQpEnRMDIfzi&#10;mWATcBEIoDKWBcmusrUaa1rXOueC8Jb5wWAyJhpYViDXPPAANX/TkW3gsagdtCRWaj4VwTCOgEmN&#10;YIj/ALQs5dKYBxJqQXjTq06TBrPeKSfEgH+GCarLJEtSZyiRqBFOmWAUkhH0ggIqkKxEPrqVGo51&#10;EHAWDpyykBRI0+Emo8cAHlC6gORq75KqwaDpOkZ0PTxpgjnEgzAEmsEeIjw6YAxSpLIV1MSSGUur&#10;k6lEmsH+WWEyKgaRAJJOR8Iyp0GAdAaVJD6QRbUKswZlwNJMnIktgyZrmGgqTSRFDJrBr0wCSunU&#10;KK6MwuH58jAVQAQxEgT08sFSZXr2lgCDEx26ulMApmMEEMVBLAMbZBPnppPWv2DBkgiI1UIonUkT&#10;B/rgC7kcEMEKvDjUGkLLjUp8cxFZGeEHVqA6DtkiA3idP3R9+AdSgYzDNDuAwAUsTpUXROdSZEdO&#10;uCEtWmkBixEkSF7p7cA4wCuKG27MPTFyAYBmmo5dDXLChp0xHa3URp8CCD1/j5YBDBg3cTrRjmzB&#10;2IrIgj/0QCI6TgmbMwQtDIALaYiRlgDVSAKJIJQglgq3CQSJYkiBJFI8MJAIDRSZYtnFDIC5gUwC&#10;mGpgWUtoEQBBaDRmuDtOfTwwcAEkDKSRIEkgZCYzPhgEan0lSDpIVZa2TkxqdIMiCM8b32PaL8mh&#10;MsQwAGQlawTl5QMZ2uNWN+jzf+47f/pvYnIgMtpDtbt0vBclD2+oqKJAEV8vDHubg09PjNt/m0KT&#10;9iiJGLPg+MvWvwjfup5VuV+tnu5om0u7vWUctDSbzOW9TUY/9H7MW6yafb8ADOKjznfV1TUEhNCK&#10;HBEayJXUnwNP54d/t54zbiZFZqaPl7rrggNEOR89B4dcvjgTAk4s5mQq3Za6xYa6nVpk6Fah7QMv&#10;A/0w0Woa9afDPPFE/wBLUdcQFHzsR/l7RK0PxwUrMx/Gp+OAcAuMANYoCjEKulRrJKgkQIiZwpiI&#10;GXQgYz3Sfm4DG2tuHuSJkuA2vSM+zQxmpPnBOG8WXPM6C5DanRC8XA4QrripSCHmiz1p92CB/h/Y&#10;YCZurQW0bkqTRVHcbble4MpTyJq32zhQqcx9uVOhxREuz+m1MjFXtltJEmaha26gQPgYGWFtkPLw&#10;BiMBUWJLgNIk6VnTHqM0hSR95aa54iirzlAy6CkVwHQGD2+HSyFe898BEuFoZyTqVQ2SmRGZ8QcO&#10;nI/2p1wGZ45WN3Ux/wBN0NZVlcPpkuSMj1Gc1nDZPnJIiAPHpgNDaW4NKups6Lk6neAXpKk1AJP8&#10;cz1wpDIP35H+uAh8hYa2rBFMaT2k2yFkHUAokEeLTJBpTCm+X7h/HzxLcCDxWr1g+nWq29QRp1ak&#10;SRbYAFmAEt4H7MJGUR1iPxeJrTC3mQWV+4Fu2LiXGuabUalYMGIXQi6AZPQ6iZHTBKBJJ0gT8cso&#10;P8cM84EnfX7pUW1kt+mjU7Kupm7XnWKzUAAkRE4UDmekxNT/AD/lhJzaK307oCWy7T6QJBZSiqpl&#10;FlZLAZkdB8MFHgcmHwBjriiYu4u2bW29QFteyvL+U9q5currIEAmimJ1MZ8AMEQQx6A/H7ROAc2r&#10;pe21sElnXVoLhGtS5gO6HorGWzJ6dMJcgECtBShn7cBK2dlyty+XVQbsMH0gMUMMVJIMEmAR9wOH&#10;FJInPP8AgYxnmWio3WzVbm5V+xDoYS5kyQzKWJ1eA7a+OFY0K5rIV3RAfy1m7cAn0igAK6TnGVKG&#10;sYau/LFKxSsmD0jGcfVkW3Apo3Fm56TnSCEvKFBKlYZXUmBFSSZp54ak1MRANZ1VHQjGhqDZstoB&#10;77YdWclEtyokNpufMJAjxis4ULhoMzSnxHjgK27xAYXnSbdqWI0aQLYBi2t220z3dsR3ZzgPJAM5&#10;/wABlXAPbG5aSVlS9q2QGehYsQGTUCWEH4EGhzwu2I+6uVfjgKznHFwLZuMzq11GOqCQsyBbVBH/&#10;ALKf4TVRYjyjp5kYBi1tkuekitcLO86xCoUQ9zhalS4iKVrIGHlNDUR5ny6YlmRlt7YFveIWttbh&#10;40oA+vXcKHumumAaRl1GIykBppWak0r54o6DvfUbZaS7IBZtEG0vqXLyhACEHQMw7hSmeFipzqDk&#10;DQ/34zrrgZ1Ld2wjAoWN1Abb6e4KCwJuqxIUUOQMnyw4ZgTkMvtxbxOBnkt2heYk1MlhFUKkgKQx&#10;qOhP3YLFFjuCtSjW5VQyoVI0ocyhYkLkfI+GDIg/2/rgIdm2A2rVbE1B1djREMFBpqnr16YLEsCr&#10;5lrn5enRbW3KkqBcMAosmCfiKzgwf7CB/GMURmtMArHsViGBAZ6gmTpJPUR5UwWJ6ifbRmt3AAFh&#10;G1OWgSqBoUpMsZlVHiQQcLLk9Ov8PDFFbZs98EO6LKsVZQ1ozV9TeNZy8cDVSuU5AZ9cAH27W3YK&#10;hJ06dTvqCkVMQDJqGoPtwg9T0xBJQuTaQMbbNJ1aVJ1kEBUijCmbR5YLUPHpOAu24+7cWw0ak1hC&#10;kSyspGkXP8wmRqB8sEKQARH218Y/64BDWmfuUXWvag6lDoZCDX11ABJo0fEVzlWGOcivSyS1zQqu&#10;La1JbQNTjK0SaisGf6YXqy6AH4/fh65Fd+nLan1E3CiIdUKDOSpNYWDX7cAigp4z5Vw9chq1cuF2&#10;XSyLIKairaqUYharHxwtcv7z0+GKGbxhtKqPmi5QIysaMSWNfGZjBmtKj4f34BmwbjqTa0rKyuof&#10;KsT3KCCTpBIJzwRyYeR8+nXGbL6UFaR/VteowPcCV0BSJaaT2xQHrU4aBgg54o0e8sEbZFZ9LALF&#10;piBctdoudsUINM65zE0ofcvt3jPdHG3+K5O0tyzdV1RyO+w7iA9tukUxO7X4tabbePbu1ekf2p/u&#10;Z+pf7T/qJxn1L+nPKXLF23d2qc1wRuEcf7n4+04uXeP5K1lqZSQtwLKE5xj5zfV36Q8l7V3V9jba&#10;9xtwsdrv7doMgQVX1GI+bx8cXOOduHyPj8k8kzH70f2Af8g/0u/d77E47m/bPJWeN937ezt09z+y&#10;eQ3lm3y3Db9xF20NuGJawWBNq4o0nHmnZ7zleC5Ndxx+5ewbYAcj5LizpZLitIr1HTpi3l0fUHku&#10;L4T3Vwr7Dl9jY3lu6WYWnHfZuBZ9Wy6nUpE9pXHT9ty/Ge4Ldu1zNi3x+7tjs3dhWG2uOTKs6iSh&#10;JgzMYzc+g4luvbfPezLl/de2NzuOb4u5cW5d43esLm+sW1U6htrpj1Fie093xOBy3tO+mu5bAexc&#10;RYe3o77arIHq/K1K0zxQv259RthvGTaX/wDx97buuGsXfUBt3WfSA1t+5DJju86xjn+643cXre5G&#10;425tbbb2bp71llCksQCKR8AcWcczqOu7LldrYubU7fcC/ud3fs/Jci3ca4IBImdR+WpGKnjd+nB6&#10;uWsTe/SoEew6My37DtF2yPAx5fyxZO7idRbczxje4bY4TcgbX9Y7tb3Fplt3NrubQmxe1DMBhWtR&#10;443PM7bYclxuz5vjLibjjN/bL2p1ert706rm2uLXQy1BHXE5lx6wc19tcjyvGctyPtvm7LbTnOKu&#10;hLhAH6ff7Myu35Cw4j1EcRWO0mMcW9wcTpF1lVTKs6kKSxIHyVIFRGO+u/dwztzM/B33gOUW4tvU&#10;SAum20mFANQ8Z0Nc8cW5fZbh2AAVSYZFGmEaTJul/ClAPhGNObo+3uoQYrlLEkageoAPXFW3GKEs&#10;hxbFxV1KAAS91j2tZdh4EjT1wDwuhiSNUBorNIFdQ+wVPxxGfi/QAt2J9LTNtUutZuLatt6mTSD1&#10;BrJPjgSY6FC7qgkgGsmNQkiOmCsbbd2ltlbbsqfmB3cC6wuksyFBSNIqP8cAGZGkSoNQPsy7ulaU&#10;xc3Not9Cz2tUaXIgG2CRkTUVFCYzzwDYuFWABqaZyTTMZGJ6YzN72xYdmZVGm473exQrEiQgZB2m&#10;KRFSfhGL3VLrKkLeIoSQ3y1qAI8cc09xe371sPdu3SNttrDbhb6KQ1xLVsuy3tBEy1BbpWvXG5c9&#10;HLfXM/DlKW4GBIFREg+ZgVxZfTUb7gOCv+475uW7vOK9ritoSV0ceDKbm/b/AM1wgqs0+OM3m4no&#10;eLW66919UXcom4YWWEpbK3G6y4qq18BXGv3XMchaKb21fuJeYKQagdyBlT0x1k51HnhNeuXS2jFi&#10;2ZtFQVOcilD4iMaXjfdu53BFnkVs7i2BpLXbauUJQLpYtWTWACMSzFWXKE/HWVJezNlzP+mxWSW1&#10;fKKfwxN3W04nlG/8Hc/7ZvNajTuAX2lyDplb9vuXu8ZxFEjbvbybqDcWiCewBbykVOq22fWIxYcU&#10;PcHD7m2m7S4u1uWRZV9oWvamFBfL2vl+AjBeZ0RdyNhv7ThSj3EaSl1QpBzZIueWZxf7n37uLLNZ&#10;bdG/6LNbuLdUXFNte0/PX+tMTti91VVv2vsfnSwtrWA6tZ1WmDFZzSBTp9vhiXxvvHjHcXX2gtX3&#10;YKG2z6VZ3Py+mSRPwjrhtMzC91NbvgN21s203TXLQBJTdIHIgVi5T+uNHsffXLbC/wDquB5O/t71&#10;srcUWb9yxc1AzMT3Akfb44z2a4wndVDy/sfgOc2FzjfcnC8fyuy3FtrN6zvtlZ3m3dHWqlLgPjj2&#10;J9KP3f8AubhBY2Pu6zc5fYnTbLsP/KsA0UknPyEnGNtMflc9/Fp5PlXw1/fN/wADH7Wf3NW9/wC5&#10;fYHF7b6RfUNrj7heb9s7e1tdhyN4oTcTkOOsgWrhJoXKg+c4+jfsj6je1/f/AB9vfcFv7d13RWub&#10;RmUX7TEdylfLyxh5PJ4t/HzeZ8n4sf3sf8bf7j/2R+5d/tfqP7Wv8r7Nbcvb4z39we2vbnhd5aRm&#10;exc3lsAnbFlB1G4ILeON39mMd1zjDm8BppZU0SygqbcnQlwRrDK8wQaEYC1JBMZfcfPGpMBvmLE7&#10;a3ctpIV2JVvACSoRhMk9QDHlh1ogLXMDP7q4ozG1dlusCivqBb09IclWMMTBrERq+Hjip5PluM4m&#10;0b3I73bbO3E/n3VWnjBM1xLMzCzXa/lmXffox9A/rL9b+Qfjvph9OvdXvK/buW0ubji+O3N7a7cT&#10;6gW9vgAikDuMtFPHGd/9+f7D2w03fcnHK0ntN1ZpmDXDmcR38fj8kz9Neld5/wAQv/ID7k3N3c8f&#10;9AueeyyJpvXNztUAVxQspMgePnA8cM3vrL9N9vb1XvdHHKswB6mo6R1Kj+GGXTt8n+7f8Bcf/wAH&#10;n/JFy+8ubax9Bd8gRVJv7zltjZsyySRauO9YmDGXXFdd+u/0yto1xfc20uaRVEapIMEAHDOTt8l6&#10;at5xX/AP/wAj2/3tjZ7/AOlWw4fa33KtyW55vZ3bdtWgLcdbJYgrOplgTXGeb9x/sMq5s3717SDp&#10;0qoDfD/DBf0/L0kj0dsP/aa792927tE5n3f7L41dwqDdstvfXdFIGnSvWgBIFaYzd790PtxCwt8b&#10;ubiiSGDJQKasY8egOFx6n6O/+89Ecd/7TA+8Nxt7D8j9cNrZ3DOjX7acLrNy66f6dpmZflfM5AdZ&#10;xP2v7mfaN4qm42e+sHq5TWADUvIGVMMyc1L4fLOZcsP7r/8AaZf63bG1fv8AtT6ze1eVFpGNjbb/&#10;AGD7O9fdh+XYVkdl1nwmsHrjC/Vz9yHD7XhF2Ptm89ze762xuOdds7e0RCm4FqCx+UUnxxY1p4ds&#10;58vL2T/xgf8AAP7l+m31V3v1I/cuOB5yz7W3Noe2uN2FtN7xu43qH1Gv2xuQFLWYksZC5VOPm77s&#10;97crzG8vX7t6S2pgHYgEsTqRfCcwOuOuunrs7XbHEfsN9h/TX297T4jZ8bxmytWLO3S3aC2URVAt&#10;qNLuR8xAoTNPhTHBfdXukC3ca+9zSi/mKzUHbA7HJj4ffjpPgzbxy7ZxPE29soNtbckyGCrqqZOQ&#10;r8ceX/dX1HKLdW1ubSLaDgtIk6a6gAKk5SB8Msbms6vPv5dZM5am3ZVBlJOZr92PL/uX6g37t17N&#10;u+LRZrjE22EKp+V7rsDLdD5iopjeL6PDv5s+p7HAOd9xbk7pmvD1ECMty47LCJq1Cy7NVFaAzDNz&#10;E9uO3bJ04rx7b/VzyGMntuVa5yVrkNw6u23JfbesaG9ubsqtpKaQYGu6wBjtAAmbZmYc5tnbN/gG&#10;PSXty9trnCP+me5ubu6H6rcXw5uLcuoGcsWuSza21EHy6AAY8944e/x36fmGNF7bs7u3udxx28tN&#10;Zs8xsrW+s7h2S3ZuHdpr3NiwGkmVYBgaA0wa8c2zdfiGNJyft47DgtpvPSsJb3PK7zRa2gYpc2y7&#10;qH3LBgQWIB9QDOKeGI3dMa5+NwHWPh/HEDmvb9x/a/HWrdm6tjbX95uNuCPUVQ18lxZYyVVqHTNA&#10;aYqb6d2mJ6f2/wAQxyvltpa26v6tlX2V5bljdcPuJtbfebcq23i2ZLCV71cAmk1OLHm3kxm/gBpj&#10;uHu/2/xt32Z9POf4xb16zc9t8Tat2Rul3G527bBTswm7NmRqBUAFgJXOK4z64evyaS+PTefD/UbR&#10;pNwQQVf7CCJBBxzn2Dx+23HvB/cK7t+Q2lnjee433BsdxauWy9pdk170txfsSno6ouWbjnMUxb06&#10;OXh1l8vd165OYmL7XTkV2m8471d1xHKvyFnbbRCUb2/zvFqbv6a6lvtOqO4rRlKv44vPqdmt+rXm&#10;X4elDFf9L3Lch7k+n/NW/Wt+7eM5DkOA1FQqc/xSB+R2SeIvWBrC/wCdT44u0nFk4Z9vb3beDyf5&#10;p/jBExU5SAT4Tiu2N9tve4nZ3G/Vb7hN3c4W96lq5rtLukc8Zc3NpjqC6CbVy5k0eIGJcZ4SZzJe&#10;bOP9g8TeN2zb7ebjb2kW5vOJbi+S2rX7jWn3e15EPY32wv6RJt2VDMoarCBIjE5akm1+c/0UMHa2&#10;j7O5Z3zWW3Njfb3dbjeXTbVdza7n2nC7y2gmBb1dk+fXAsxjb0uc/KdJQw0/t7lNny1v27duW9tv&#10;bPDnarvDuEvXV5LdPqbaXmX5lgi4WBIWJPXF/BOzabdl64/x+AYnbG2V3N9H24s3X29jhOMuFtSe&#10;iifqN5y4sChaFJ1kZkBSMRZxt88YnzgY0uz2W4A470g43r3Vs7W1cW2LoG4cfpRcuMSUNu3+a7wG&#10;JMk+B07ZMBjb2it7dXjdtqvC7NBZ3O9Mm5cFqQlravcOp2vXNVw3G/kMG51+QYuLm4ucWob9Ylzk&#10;Nx6Z43ZOytY4mzecaHZbalhd9MgWkggdc8V1404lzkMa2zwybTk1/wBntfr95pW7yvLMyKNlZuQz&#10;hXJ0qENFmSWxM/F07cbZn8SdUCWEVIA6mMFut5b2G7Ny4h5vkBt42HFbRUu7fY37r/lXdyz1uXok&#10;tB8c8sEtmtzeQzJFY6+fkP64wfuPj/XD8p7j3+52dzdXDctbaxdZt5uQiBVt2bKGEBFBqgfbg5ba&#10;553uL8ivLHEfdXEevstzdvPuuM4bancFETd3Bf3+6K0SzcYg3GYDTQQKjB5N9Z19Ax515zbX97bQ&#10;Cw9rktyrJxO0IC7fhOOJm7yO6QV9VhNXqakdMeiTHWvFv9XHTb+7AYwFi5e22hduiPt/Wu7PY22s&#10;g/qjbA/W8ldAyGqCCfISa4rj+H4fx9QxV37nILfuWfUK7Vbyje3GBKa4kW7rLBYIsAKPmY+WL9OO&#10;erN77xOgYLZjZX9ruNNq7bO7uKNs9xBqBsUN+7Q9K+AEeeFzOq69tzdfUMRL63bhbc2FRLFy5ouF&#10;izXLpIhrlyYKqYAFMssEvPTgMF6ItvtXtstsESiblyX9JLer1ASO2agE1+7BLLmWBhy7ba4ls3Be&#10;GkOzG6y6R3dplYJBFJnAs7pgMQH29y9ctsqH0rZ7gGqqtUXIPlngzdbca3pP8Qxe8bZU3bpYLpCM&#10;FLCdWpBkDAp0GFdNYGNVxdgbnTdcGyJtJ6ZbTbVVbU7Adf8AupXGb8nSY9Qx2D2rwN4WL+9XQQ1+&#10;1pttcVReTUSFAPjSZ+wdcY32xw9GmlxwGPfX0J21q3yGztomi7YVdbM6aNMB9CmvU5AdccNuj5X2&#10;/HCJvv8A3VvUn8thAEkg0pGPvP8AtxWzb407qyw17n0Ut1gXCixcdSPIV8ceLa2W+r2eSZ1fni/5&#10;Uhu+T42zw95HOy4+1ud/u2t2zcbah7kbUXLZI1Ak5SCBUGmPZgT1B2MNTBamprWRl44r4+7Y3y/M&#10;DuuWu8Jcuvvtu/6fbNuVtqnah9O4baIEJJ0Me4Z0mueGxt4usVYlhIbrlll92C3yWzHzW+891tc9&#10;tbM723Zsneenf29jcG0HCXLga5dFDPa2szJIr2imGb20S9Yv2GCst6xessDBUC7bKGfvxGp5M7Sz&#10;rlo/a3vi5wHuj2tzlndXbCcFz3B8yu4tQNxfXjeSt7sMUJkyArAHKhGePwZf8jH05Psv6+fUjjU2&#10;j2Fs+5+Sv2VZGUGzu7/6ldE1CnUYimPlfb7/APDm3rOHwX3fxXXzXafj/e/ogew/cNj3b7I9n+6d&#10;teTcWPcXtjguat3rbB0uDkuMtbssGGdXOPnfsUUbm2LhAGoT17fAacev0fC647pL8GsxutnbC3Jt&#10;hggohNCVNB9/ljM0xcyvUGO+fT5/T3m2Z1JFtkEQKsW0wen3TjjtMzD3eHXtuAx9uf2Ubg3ec29g&#10;3NFv8lgkhBqaNRYUJpHhlXHi8vGt/ufYvZ3OjnX1VJX2PzbhNbJtnYDSWyU9B18MfaP2/aRdwLaC&#10;EZSTE0lh6eqIoaVOPJnFnze29HyA+pO+v/7Td3Vxw91biC2GIBbQpF4IoMEqJNKAdaY6hs7fo36I&#10;GJtgAtJAkDplqBNMJMevrlzeOPc2+PIcWNVxltpugVe0yLcdbckDWa6CBqYGvQY1tqybdtLrICV7&#10;e2CrSCxIXqf5447XuuWLtmvO/Kcuu65He8Xa3f6VNylx3a8HW8FFwbYWxdcgwIktUAERni622q4t&#10;vSkBWQmJljMkDqYmvnjevM/BhxL3Mm246/vU3d8m5e2u8Fr1Sr6V0kIxRaQAAe2QBXyHWOERhCgT&#10;KggmsHSIBBP9cdHk2udrXw7/AHO7/a7qN1ubl2wlvk2215LLXJ3C3N0/6m6u4TulKgaukEQM+PfV&#10;zjAi2uUvOy3Lg9IBCSpIX5dGUkCZPy1OM7ca2vX7bb/K+yv/ABDfVCzzvAcx9M+BsWdxxvtl7e9N&#10;7d2kTcNb310XDefcqfUe0pKoQIN0jSfDHmq9dueju1Nsm7epaRGAdkLSvpMZ017iYgCSakAMc5et&#10;+gHabPbWt9xNxb4XbbIeruL1xGK2dyienefd2wQbkqfTAWrMVRBAYmuKablvb2la5uFS2iaIZLLE&#10;6UUZeZJmW+GLiUaEbhbtjc8hur1ja8a13c3753Mrf3qKBeu3biAsO0aYVVATKrCmu2q3dsbG85qx&#10;auXrcDZbGy0m44kalFZIBOp4zosDF6J1ca5Z9vytvkuD9h8hudjtty7NznuLe2lFrb7dwsIzErGp&#10;1At2dQEHW9SBi3G6u3yNzuhYfdXNC7TbDSq7OzGom5/3eZoPjgmPgwY4LZcSt3iOFbf7Xh9odxd5&#10;/l7i3717nN9d/LVNvIj0SWJKgarg/wC0SaPfXFX1d7yd4mwANNkatd64CCR6YJJNBA6iSaRjOdvg&#10;vHo6P7e27Ou14H2ls7a73URe32m2LGx25V1Vv1ZVQumZZgaGFSsxE2223nLbhN3ux6W3YTsOO+Vb&#10;PbpW7eVc2IrlHhXGjMi45HleH9l8bueJ4txuuRsuP9/9xqvqXN2rOLtzb7Fn+VdTaZ1EyZNMana7&#10;ddsjBwtoW9S3dxdKiQsNIY0MRMUA6+dYty45zfLvy25tHbndbw70232PD7RXdhduFrbeoghk1MdI&#10;YS7CSIGKm/zV/kWFnhbdw7ezIu8iYW2E9TTcKFc2BnzIyxGpPi2nGewuN9tW25D33udv/um/Fs7P&#10;21Iu3n3D2dVi3uBckKjLolWOlDnLYtL9q3tfSs7a49x7q623TzcbXcXW5BE0EiAfgcZ24+r4Gefh&#10;GT47f7zmDvd5zOxs7Tb7C6+22/DWGXb2jY2142dtAIGpnVT+YoFPlFJMK1cHGs91Uu7vcX7fpy/d&#10;LkTqLr+GMoocTXe29DHdMr3e7P8A9i8Wdndv7TheM2O4Tci3Yb0UXbJdEKtp5BuFoEtURWBGCXYb&#10;Ti3bmOYZLt50DWdtc7vTHzLpQz8R8K41J2zB8oTuPcvMe87S+xvYlq9tNjZ3DWOR5qwxRb+n8u96&#10;t1YIGqEaDMmEjMUG53r+t/uW93BN3cera2O0Qz2W2/LaDFCCAD/Kgwzc8rJJ0dQ4fgtumwHtXguN&#10;0bfYLtd37h5i+Qmq/etxubS3FJl1KklfwjIyScJ3d25tEW9fc/r7gmztgCrqD8pKjPKvXzxVL4na&#10;bfmNw/H7Hbqnt7asU3fKF0u2LrLcCuiXHMgEE/MdJnIRg9vbfbuLl8Dd8jvFBi2S42loiQP+3OSO&#10;h88SzMwByN61yG3uWNgz8N7c4W8Vm8PQbltyh9JtRYkvlpEiok/KIw/uN1b4/cNYtBd7yF7T6SrD&#10;w3zWyytkBNP78LM8Gccq7ZcTe9y8Wm/3rXOF9u7QXf1j3W/T6rKkLuR6iwTrCzLEGDQgUxfWOIu7&#10;e4N/zbHdbq6Fa3swfy19RgUBiIIgCP8AHC3tltZz/uuZb/31teXs3va/08UcNxGy12d17ge2PUb9&#10;PaYXTY1z6if95BPgMaKxt7u+Fs79httip1pt1BQm2H/0ysD5vMffjMu206Sxm8dOXJuU5bYe2X3t&#10;v2rtzzfui6rbfdcrfZr9pd7e25Y7pbwLQUqG0GRlIpix26JYG4Fkehsw0KxABoDJGiueU/CMdIMh&#10;zG5vcq/D3d8TyfuJbIO5SwxZLasVKW7rXOwiFrHd+IkScRbFmxbu3Sim+XtgksA76gYYvqy/vxnS&#10;2zN+NRe8pvuU3ex463fu2+G/R7o2vStXPQ2r2nWbdvamxRwREoATANRGKncWVv3rVy7flHun09tZ&#10;YlSCNOnWZ8RkcTG3xamJ1dA4ne3uP2e82uy4prV/abJH3PM8gialcAt6q2pXpq7nypUmBjRHjdrZ&#10;Rrm9dLduzbCW7aFRd7V7QFStfOcT6bfpks+LHXpy43/7GvPb/cWNh7X2m63u65LfPe3e/wBzZuNs&#10;dN29Fxmu3oGoZCNIAnORigXfXmvKuyQJtqrevEkagrVkGuX9cWbW3E4kaxPV1q/7a2CceX9y37m7&#10;5hgt7j9iq23K3WtSpS4IAJcAEkUEGkHEh7fHG5dewRfvEJF0gMgJFCjPkZnPyxb8ZzS56VU7be+7&#10;htdjZ5aeK4y2bwbY2S1vdi2jgMm4S1R1IKkREVrTFOduPUe/ui168pZEsKnyAGVYsDEA5DMjCd2e&#10;Y1mdHQ15Zztdvx3BNb4zYXrVncbjk7jqh3BqlyylpkLamSQzdDWMjiu3Fpkc3wFuswGjSxFm3ciS&#10;t4Zdw69BSmFl9FavjN9a3O3XYTuNqtks14XFttvd1tbh02ruyIIPaYJVRUyfHFUDaNxr7C6EUgow&#10;WS4NwA6lFRZFRqIwVsbg3a2bHHW7uza5cVrd9WuWwlp127OiW2J0HeMdLFQaeFcf/9T6JxHWsMTM&#10;mAYmJ+/+GPr79JZlGQoDdm4mqylsJoGllOqLgTuJKgA9aAkdMIPX7oGUZUHTAWFq5paynq9wcSzQ&#10;zgqJZbl2stJgL+GsZ4QYkxmYiCIp/LwwE9LI9JLhQ2whvXCTbul1DxAW3MS5kus+DVwgmJoCIAIr&#10;B7SRn/HATwvqLbMsgVmdfUILKocIZuJVpiKyIzE4BWsiKkQSMgKGJ+/AO2LsQbvrJcAb1UtPIl1Y&#10;WwYFQANJIrBw2f8AtEQDOY+GR/tTASrYtwq3XOiUYKug6GvKNblzJJYhpoepkRgjETMnTECRANTl&#10;gJllQl17apptrcQm+zhkYrbYq73UExU9ognpBnBQBE1aQaipIFZEf4YBbs0XUCPbs+i1grbZCgQs&#10;GRbL2/lUEdWmfA4IwaxkadIJHTAPW1ZRatncmSpNy5PqNdUajV57fJmMx4xgRmOuokFqFTEiOh88&#10;A8rDSh1MQqFfy0V0e2z6WXvBgwQQqnpqA6YTHcJMkioAkUykAz92Akp6npOE1LVwpdltuSYI+cAZ&#10;ADXkKwIyb8AOlcjQD4HpgJmpmdj2KoUNJbWTearxqAGlgB5kgUwmhZqSIy6wRPw+3PASVYixZBYj&#10;VrBcJb9NnTtJBo0j/wBxmnlGCNCMgZERUfwwCrWTgl3Cq7OSZJ1RqaXMGTJJGZoIphIqTQUIyEEM&#10;B0joPPASXgsBc10Gou1xrsW27dbKwqXk9qyK1gzhLCh+0xNKZUwDlnSWRV1JrdLYvL3sVJOuXMSN&#10;IMDKgNTgjIj4UFf49evjgJFvRdF0ggoKC6karjIM4kJTyr4jpgQcich/D+3XALIHa6W0vK7kFpKE&#10;fi0a/wAQNIEeJyOCNCfOhCg50MD7DgHLbF7SuoYi2pZdQALWxOpmCEVBEAmDFammB0IrX/0ogeP3&#10;YBSuw9I6FVlQJ+UUWoYXJbqQC0S3zQDJOENOkmASAD0y8DlMYCUCrXEti4yLdKoHYuKKPmQKCBMC&#10;QfAGmWECBFM8yYOZlTgJDMXMeo2pT2hYVAUhriAzAqJrWflpgM0jpGmKTlM1+OAesA2/TS2x163f&#10;04XSpcA6kBkMAYZi05mBmMJiOhgZf3kjASA5dU13lLnSCZ1WwGZgQpY6cp1AmPgYwnTqMkmKHSa1&#10;ApM+OMXSW5U4S1u1ctqALoX09ZgObWoMwWDHaaFjUdIGEaRKjpWc6SZj7YxP04ZTPVfRcZYZwe0r&#10;CXLim1ocgCPlGa0BoYrVLJApIEkQDVQBmCfLHPopFm7bu3Pyys6E0XSv5d24zSyMFMkqwpAgZ4FY&#10;k/YakzMaiTngJDMGuFdShVDPejTbQBIc2kH4QPhAk1k4KjSRQ1zJhfMMepxetzUGmq0SpZmB0EP2&#10;s75lEe2syACKxIzIwnOtBnERSsUP9PDE/BU0XILFQzXSV9VlDs9wusC4wYdgAyJMdMFp+H3ggHzO&#10;Ac291fUKD1QNYZbbAyxPfLRJYTJePsnBEUBrn9/Xr16ZYB/10GmyXuK7rdJBKyrAenoX05JTTBgm&#10;ZywIE9OozBB65YAvUfRAFyIQSAfUEtCszuDFIkVzr0OC09Y/6ZBTOAkG5NwqNLlbaaQ0ShDa3L6T&#10;3QDQVmnXCYGY0ihANK+OAfe4Q1pCr3HJUMhcFYaqr6aNVYAK+cHxkivjJMSF1fiEZnL/AAwD4vMX&#10;ZbYREMB7xRSCHBIKowJkHOPxZ4QQWgihjqahhkZ+HTAPqVtBg7sxDG3otIgD2gAbp0tlHQZ+FMGR&#10;WkVBFKkTWnT44BKCAWe6YVwBqVVQog0kHq56TFMqE4OYbImor08xqHh54BpFdltsl5xGsPr0ErDS&#10;ZtkUYj5CsxWSeiCdOQVgTBBqGDUn+GJhe7hPtB7hCtceyUVSpQKNKoAGW4xJqy50p4zmNUmkLRlr&#10;U1BJk/0xGj8emDPqXO60UKMV7UaNCg0NYkmtPMjDdQFOUBgawD4xqjz6YpmdEmVZ/TVWabiQSqst&#10;tw2sI0S2kyO0mvQxXAqAIOREkGQB0kYil6EZyNDEH1GFqCjFh3E2DnNO81FB44SRFSxppIzihrQ0&#10;jBC7dy0yKAgp6k6ihYXIMHVbBY/y+/CDn0mvaSpbKehmueAlIDAHzdoElWCdjHtQMFFCAD9+QODY&#10;REQQaZnwMedetK4KFllYMzlrbBgX/wBMllWIYlSQIBoT0w0Rlq/CZFD3aaiPh5YCbbYIAbY7GWo1&#10;KAhuAi4O4ChoTORpNRgV16gQF8sqUNKfZi+gJAgtaHDS3aZMXQSOxSW8jJIM9MzhLK7Tp7YAZZj8&#10;XzV6+GN6bTWc+pDiPaVRqf1GuEq5UMykIOwyJgT3GOvjGGSTlH3kNSAT93THaWWZipalAssV7QAw&#10;MoYdjWf4kjxGC1RIWGmK5Qc9QWaR44WZB6S4DsQgSe2BpKatLIWIJgkih8QK4aIjKgaGghiWWSMq&#10;jPFVNL6rp9Ueo4TQseiuhxBQlkgmVygAAeOC8wT1HiTpn+pwDikFS+lZQ6lOoIttnIOknLUQMz59&#10;IwQp9oIJNcx1nr4jALM9VUsrKUBTSxhjrYhSCAKFawKZgxhsxUA0+ahigEUJ/hgJqsZtsyyWdULM&#10;qswmWUFAawKN1HQiuEFAYiIqCCrQFNZpP24CQm4KfNqZmAu+pqRXa4ZCoqNWCsEZmkRhOioOSilA&#10;YAiUkz1wEpdzQotpWuFZUObet1JNu8w8Apr9xmMNkSzBYJzyLFgDl5YB5botWUJJWSqata2rVi7o&#10;qflMkgAAED4GMNkAiQAQAQCDSBUAfDATrd1AxUalZ2D3A4MhmAUBf8tQIgTFBgRJGRgE92UVEN9n&#10;hgF6jDFg4VrlssUgHWg1I6+IYyIaYM/akARAoZjUK5GhGWXUYB8NJ1MraSQwsPqUAOhBFsETLdBG&#10;dfCBpJPcM9QihMTU+XSsYBtrtsKxENpa3JmLbXPSBPqTUlVgAThMECBnMiogUIkTSQfHPASSwcEs&#10;76AulSAAz6mzYr3KDl8PPAmhNC2o1kmDmBAMZ9fswAMeoiE3LYK6VQaAHntJMiZ0SugrUQaHAIzp&#10;UkE50nuFYjAECJ9LU3p6Co1aV1PqAVnUEmQQGBHXrTA/9E5kGBqgEmAQSP6+WAkgPpDOJW2lzX6g&#10;TUxWWZdAnJqaemfXCZ1Tq1GM1mBWuZpGATbRbZEKo1Bnt3gAzEfKwafxdIMeIM4SYr1oawQYApAg&#10;imWAdUMttCqmjJIdxcRfzNTyWIOVRqJI+IwhpgtJqYhaDuaoI+3+/ATFOopbUdttHI9Qs94aEPpm&#10;2EgdwBMfA4PSQAaSWmnyzkZwBMQxaA5AQTrebpIIe0y3GMQZzM54aMk5iKEyAI6VBnAPxpEabjVj&#10;USzOwjUykgA51k/Dwwo9AYDASJzIjoc6eeWBwQgINy6ouG0SU0INIUzJECgPTSPhMHDbAapgiApi&#10;ZAJPUj+3wwOEpCQoQMrDvUNcQ6tIM9ijwJkVP8sA6KkaWcmJbUpgiTB8PPALDXbYUDWtq3pcrbFu&#10;6pCyoLrXTqB0hT0kzhsg5yB5CO3wgda9PPASFZY0aRckBtLqx9QQC4ZhlnVqQcqVwg6iTIAOcqJg&#10;6xJH9aYB+yFkMAW01C3f8vpdlsq0DTNYJJJiuCiSCB3ASaEiPGBXoBgHQ+lWUhmtkrp+TWjEgxLU&#10;NZZWA++cJmWYyogQJPykUNM6jAOhAtu2ul3UsXY2gQSrsGSKmYJyyNZimAYOYPcYJMjSxEA9or4R&#10;gFomgkhirJErGv1LamXtoGMr0bXNJplhBgGqzmNDZ5mhA+Jk+OAchimjWe4hmuLBB1AN6oJEDoB8&#10;K0M4SawSAucVkzkJmuAdBKswJZykMFFtAsFQe7T2mZzHURU4AbtJgLC+ZqDQqPD+2eANwGuKs65u&#10;azHbA9KWS4wrmB0JmmWCaNQIAHUzNCB5+OOV8ck6k/0nLTsbTyxhQAGTSfUBrCqsBSuZ8chhpjWI&#10;UmSekA9IBjHJvXWapdoNpzdFgTUtcZQdGp2WVMQCTIPhgUnziTnJPURTyjFaHDsqsSfmZVZBBCB+&#10;3U5+Y6ZmRTxwTAiRBlq1AApnIOfwxGdblIRpYAOhW3AYzqLmSQkJl4jxqcINCQadk5GIipBMfefv&#10;xWjya9INtiQ18GC9uQwNNSVBoQSRM/iGESO00ksIImsUjr94pgHNOlmVtbqFeUYgAK7TqUCmkGOs&#10;mDnNCMiDMAFjNDQ0JbTNcA6htyR8xdbY9IA6nZRqhS0U6wK4IAkH5aiM5gHJx4RHnnjWu3aHHIBU&#10;aWOl5PaA/qg6gkjOCQBAiIrgqyIKgVNBJAPQ+P3Y6a3Myh46SrKwZgzIp1EIGb8TAeVDpXP78Cep&#10;YgBW8Qo6Z9DlGNALqXtAnXcABCjUSK/dOdafzLMk0kGpgAzELXw/ngFklVVe5wRQywUamliYOfQD&#10;p0phLAgGNJIMBngaQc1kwTXPAPr3PPeVbue2pkuynSHAGpQdEwM/hhKkVb8MkmAdLGO7yjALuL8o&#10;hgxBCAsupBmpEydUTJHj44IGvSSTQAxM1OU+efwwDhXUVjtVSJZoPYZ0LOWoQB8ow2RnJbKJHdPx&#10;HWYnAOjt0AIniUBIOc6RcFRBMQKUzicNgTWe4sASsjUPlJE0pmT/AAwEgKAHBOhQpuBTbU6SgBBY&#10;LUzMAGlM8FGnPpUEk1bVDGn21wCwzEjuuEERptx2jNFAIOk+A8evTCDJaIUEzJiixlX7KYB22EFt&#10;ma5rVWVtMrquahqdEtiazEyc+uCiZESdBMzAkZzP9cA5bZU0OWQan0v+WdQRpIIIoADSgIETUYSR&#10;IJC5RIAgCIpX7MA4r6H9MtqDeppLFSxEEBy6UaRIH94wCCKkR3EByILRSGAJjpXAKVhUeqzOtlil&#10;te4IlxfmtkxJFSwoI8DGEeFfERBqPEHAPVckL2jTVlqADCBfTFIIqBPmPMFVIMTnMxOgyCAJPTAL&#10;tO6v3OCQewHSGvHT3n1AI8QDnXyBwkj5j0FRNK+J/wAOuAUGUi2paZkaFUkqiiF0gSYXrOY6ThOY&#10;BMA6aGZyERAkeWAkA6aDU4BAEmKMdUKxMwKwW8cDtmDBNJBgyoz0if4YBVydMgFVqEbU06i2pdZU&#10;ZZhTXrgogg901gUBYTNB4jwywAli0nRCxrUB/wAp+oJaJBNZNeopTCAQZaJ1EiQWAJHUAyRNTFcA&#10;+wIIUNoOkOQwUsoK/KxEZf5pqDXCmDU05SCDESJiKChr1wCLbq06hUF9SkSQxElwJqtOhzwkjOIm&#10;ikKAMxkoORj+1cA6CZWdekglQ5lSQQvqMaFhq+GcR1whgPHU1BFcvBlNK9APjgFqfitsLIBhlIiJ&#10;VxEeJJ+GcYTpLEHqPnX5QxU1gDynLrgHNcI4YhVyRkro1gEEM2ZyNaAZHCTJYTRTIYVaJyo1fiYw&#10;Bhl0soktQq8lQ4WNbkqSo1Hp4YMAhgupiB2yp1VpMxOVJgYBROpGbTbVn7tLj0hCDSM4gmpBNfI9&#10;C7mMhTVpGkssjMSBOeeAB9NAELAkUh6sCe01Yg0GRz8PHCRJKzAP4jFCSJEjwyyrgFalGsEM6gL+&#10;XqOoKG7tOUEE/DPM4JQAZYEisqKQAYyU1r4fbgHHe4RCMiklSHIJfuHcWaPD+UiMFSBAEyWHcCRN&#10;aDpQ1M4BQUkjUWIgK50uqEfLr1QfCRFBhP8AmnMUqZjwnALmBbABK1ICDTK17QRUChkx/AYOKEGK&#10;itVWIHaszM4BJYsyESSrFtUamYlgGdQKacoHXPBeZoDC+PjQDx6YAdFVYLQzV0oAGIJ1k9AO4TOB&#10;JiAKqG1eEHoY6xMYBRAMOT/qFdMEA6wInupBoD/CmCJAqREDSeigkaaDw8cAsBj2CTq/MWWYMymb&#10;irBHzAGngPjgoViWApIgAwG05wM564BQZrYAZ9LFdWpwCyy0hZBiDEAec4GQBB6fikwB1INR0wBm&#10;GJDCsrlpk/iVVpXTMU/lgoie4AK1IFKCFz8R54ASxUrpcysXJIkDN2IUwa/3DPBUkkxmaxM1EVjx&#10;wCjr0KB3HQvynSNddRjxI6D+GCC1oAJlqlSIzoZpHwwDgOpasQ3apCaplTAFRIBzzP3YIgSQqgED&#10;UCQDkJg6azXAKDNVtbRcuaXg07qL8wgiFGXmBhImRI7T5mcqEjP44A5gMFeSAYLKoBIOkpIMR1yO&#10;FVkiqmROkd1PjlNY/vwCAJ7mIcFKLcXSoPRiVzIivhlhESQV6nMgls/HwiZwD5YaW1STpgnV+UYA&#10;1SsHoYA6DAJjIKa0AMyD838a4ABQSKEmpkpBVkgoFr4H4YEMCflEkwAJzr/TAJLLKwzkCDPcCAHE&#10;QOuZMT0jAI6E1AFVMd0R2gZ/ZgF2z3aiWAZjKuNUJMwSJqY+bPCCs6QakiT0MapPcemAWXjUclXT&#10;UsKFVDEhD4mo+4DCgZhg2YNO6IB0mkZeH8cAkgLINsEoylaqD3iVA0k1E18KRXCFla5nuKhl1dIk&#10;HpEzgHTpbtgrqZVYq6gn/KAprUCP49MCDWKZiNMxBz8Y6/HACV1gMAQRqGhirEaZCiKduVek0wkr&#10;MsSs/hNTkBWPD7/swCg5UhCHABGtZUEFpFTQFhXyyNcA+SmDAFCSD1MNNB9/lgHR2yPWOoDVQCct&#10;SDUo+aZ8owkZnPKJ1BUFcz/TAHKkA9gly5NHdpAEKSRB6NGeBmT0OVCTQiCpJzrH2YAdqooInU0s&#10;WtxFzVqDhRkAJp91JwPwzWBHyk1IoykeJ64A4LOxADXGZpLFYUARbZQRA0/hH88EJgxQGjAk0BrD&#10;CMzGABK1kAsDqQNHfHy6WBmKkmaeeFSRRoJVpWpgg9shfh/HpgEFVcdruB6ZVwYmR3lXZiSVnp4d&#10;cFpIMgwTqrmCAQZZRkfM4Bw3SVJAMSogNpuAgQNDfiBJGVCKeOCgGYClZEgzJIImor8Pu8sAC1YZ&#10;XS4FAVlrAIoFUUJmZkfwrjp/0825fkUYihahAPytQ0NMY25mPm5+T8rxn+7zlE2P095Rj3H9DeZ1&#10;a4ikm2rFQXWCB4gUIzx7b41NGy269RbXrFIn+wxr1y+Ntzcvwn/W3e2eR+qfu3eWQYucpuSEMuFI&#10;uHVbDHpmdQ6fZicvzD7f5YqOUblVAMFSpQEFiIQk6m1ATBn7aDD2M7YxyKtxb10fSPTAYCdRgglg&#10;3kJkmtRTDTGsE0jp4ThLOkFpt9PpFqEikGAwOjMEDKDE5YI/GZrNZjLGgaXGWgbSqIFJVFkgiigA&#10;/wATnnhPXGc/VgTrdhnshmF10ClAoZVQlwITUgrHUCtPDBnpnl1xRGsqxZlqYYghEGoaajTMQTGf&#10;TywX9vhiiSUuNdzI0OdaIq1U0JDtlURJoTPjGBgHbl9isPqZQkKopaELkNObVFZ+FBgV1E5eEE+F&#10;c8ApGR9pAYesHYsRDE20GpTrmRWkAZDC5mTIioE1P2TiZ4yKdfUDoplLisrSICaWMzAmCAOoriKW&#10;HqEV8wMqYo6HZsueEWWttrtXArXPmQFtJVYHawJBkCRh4iRGIMzsV/TXmkaCpBIdgyrpUsRciTQ1&#10;HgIzwg0iYy6joDhOZkW66bguXwrBtSsxtt3eoxAJFRIMyCR0NcLAA/rkMUVd++zsqB/TteqCqQrj&#10;UO3SLckxSsmhPXAbKuXwnEvzCtlQ2AhYszsEIZC7lTqOnWJ/9EYSJJPQj7c/7sT/ADCbfREG3Fyp&#10;f1SqohS4QjFpAFYcmDl5UwSjuJ6yAfAgeJxfmH7wW5s9vcFydNq6LIcKtyy2axaAYqIyAoWrTBk1&#10;IBitBPUmhHkMUNqFW2G0G9CE3HZDXRbIcvpJCt0/jkcKEV8ciek9aYCO6XLgsliElWCdupnhYti4&#10;1CSFPhXM5YSwJr0Hga/HElyFbW+EQKDqLM4KvS0VAyVooDFVFDH24BUEQc/Egg+WJdpOKFWd/ctX&#10;LtwQpWSFDKwLVIIBkAk5+GFAQIGQ8BiS3bpRV7/dXWLuDeW4fzHYhYAJAVsoHjBJEZnBNkPHUMaE&#10;njRbAuvd1lRt3AuUltS/MFqKNMiJNMhhBVmUya/YcvjiS5gstvu7NvcI1hWa1bI9NbzG2WQdrpA+&#10;YxWTJGXjgtKgGYFMo6nGhLbeXt2wCI5sncXmzOgW1iU0CSukRBBgD7cIAXoB1nr92As2ubl0bUWE&#10;LaW2y6QsfOdRyMdGPWowoyVHQ06EwCNVemAr9sdO61XDrS3buazCsrSxUhDQkzMsROZEjJaiOpmB&#10;IIPj1jAROQdNyWi1bjIOpVliM7WrqdIlhlkJwlqt0JUkzHTIg5YCRYsLat2xcNxkZQLVtgFtWzcJ&#10;JOuvxBBA6GmJKjtJyoRlHTAYPe3lXkPTVjqW7qBY6mJSAdJgRllFMuuIwSv4YBMDoM4keOA3+63p&#10;XbqVa8t57ChnEhjKig1SAsfNQSKUzw7H8MsqDwwFMLqr6du3qJNtQdJatyS7EI1ZiGgxE0wqaR/f&#10;iCge05uSNbEOVZQjBWkEzqifAsT8BgwJHwkx0gf1wERy1u9LuT2aRK6iCBAU1+WaDx88sEa/41xR&#10;N20QQAzOckCpIhix0auv29fKMFgJp+VgTcRXVCYNsq4Jo5ZgSGX5STXwywWMSW55Efss6WcOQqt3&#10;EmFDHu1K1KnIyZ6eZRUHw/tOLJcYostnuLJt3UJ9InU3qi2usqqknQEBqD16igMzhX9q5fbjQqNc&#10;sdHrXLjgo4t2xqdJoqEAzSDUCuHQRESCfhE+VcBCv27oeWS8LcLbUu0utIZiFpNDlgoUTOZExT+B&#10;wCtd10QKzuF0oKZzGUVAmrV+JjDB06gIk9ekRiSWdbkaxf1CbEm4yrbhZSAQXcT/AKgBIMDwr/HC&#10;wI/sP6Yoqtpefda+99USXBa3oXSdSye4znAyzOB5Yzc24nAdRXRmZwgKrpe6FYlFEKF9MfiORMQu&#10;AKefh4fbhJZ1uRVsxCREQ3pkuQrItQVXwBEBqeec4cOVO7OevwJxoRrcS8E2wGR4Pc2knT+XqynK&#10;v24CET5+HTARORtX90gWyxSsudJdiFqFkiRED+BrgMT/ANJxJczIPirbqgBDERcBQ+mVDgaii6h0&#10;zg5RngwZVssvty6k4oVdtsbtsEs66wTAoSrRUDImMjXrhoGvw+74YC7u2nubdLpJ7x2o8+rdle9l&#10;CiRQQGIywfWYE4mIGIvJa0O17ug2+1AWGmQRHxrWoxXcrxPG83s73H8rtLW92l9Cty1eXUKiDpJy&#10;8KYemGtdttL3a3FdX+jH1o+p30D9/cT9RPpN7s5P2d7q466i291sX1Wd3t7Qgbbk9ldhLttjUowJ&#10;GYg48Q/VX9tl/b3b3J+0E9bj3D3LmxUL622bMKJ+desYfi9vi8+u3G3Ffse/49P+cX6b/WPieL9g&#10;fuI3209ifVzbvY44cjurjWfb3uhlXSN3stydPo3XgFrVyCJkE48n39lf4G++03u1vKbLPae46GGa&#10;Z03ZoOs4fg9D7+bDmNj7t2O35TiOR2e52++t2t1tjtrqOHsuAwuWChMq0iK9fHE3geW3GzN1lW5v&#10;doZJ2b3bhQQZHpA/LUx4fZiit92e2tly6WluMnF8kp7OVsWNul4Np0kXyfnHkxNcqnG+O64TluM3&#10;e2uWG2O93Fo27Y3Fy2bJUiCqOMsqfwxnF7sjjbcV7w9s+4+L5BN5b5nhOPvre3A2dnc294GQk22e&#10;2SQYmWMHzjHHfc3AbrY7JVFsfmOLdsWUb02VKa2YVJNPt8sblx8qPSXs/wB18fzG/d0vHVatm5eG&#10;5cLeRnHbZFpsogzP+GMrwXuZ/bnLWeF36+rwnIWltcnaiTtdxebTa323XINbp6g6412517vVnNlx&#10;Wr90+0V908S/N8W/o+5OJd7/AA24BCHd2La6r3FbpvxWbwkJPytXGj90+3rttfyb2uwQDacwyNYz&#10;FwOsatQIamWWM63Fy0z3sr3VZ3UjcWTa3Ic29xaYFblncK2i7Za006SjDSfhPhjiXNcbctsfUSQA&#10;UFwKNFzWYVxGfT4Rj0cdY57a4dv4vfW7yzbMGrenLM1s/iEHxP39MY3d2Liquq0PSDabbXAdQYyS&#10;OlJrP3HBlobVxXpqlyJaDQjKD8MsRGsm7b7bVtrrNCLfVmDQ1KSBShof44B0MFObQAdRUgBTFchT&#10;7RhN3blTaW6p12mDSjPYCqBBJttWpyMyJwBq6kMy5EEZC4AfEMPLEnWr/lMWRSVDIrVAYEBTo65U&#10;69cA2QV7lgxMFgZDA51rGZMfZh1LBY6HJRHUDWO7W4kHtGRHjgEm5pqArsDQeAJ6E+OKbkuI2W9J&#10;tPI249L9T8y+uEcPoXrFIbDoWZP2rt0AEiWM6IhgKUmMZvl7b3d2zoBasi2tnbWFRfStWrRgG3ZH&#10;UdpURGLLhLMpdmAgBJJEszVBLHMk+eKHdKpsm25a4CgV2U6PSTuJYEUXQKqBFa41rWbZnB8QDQAZ&#10;k5mT5f44p9Tbfa3LVo6bSWrem696ji3aRfUVnyKzJ7qkY0mSoyJjMAiPPFxw+9uOu3u+oCqLt1X1&#10;Ny5S56mr0WBcDUQBq8ZPljO0al+Ju4qmQVJDdQK0METjVLzO+tWdW15G5avakRfU7tS3GABIJmnW&#10;QcYxWkZ9vbftuW0dTUnSABHl54gbrkUv37g3eyTdW1Yv621Js39YoQbiUYnM06YuOGe7k6iFVAtu&#10;VBUCG7wBGYBxZ2+GXe2Ld/jL4Fw6nNncMLN2tUthgdLBfODPjiNGn3HpE+srwoA1W1LpHVmGYGEt&#10;d5TjnS1u7V62KaS82tJUDUVuZRP2YAx6F9S1so3iVOoVMAEDKRjTcZ7s3YtlnV2UXPT0tW87A9pU&#10;5gAZEffgvP8ABX7ni9vd6BJBEqAFWc5WY+/Hob6b/U/ecHudrf4jk7vGbtCjtb9ZvTdgah61H/bj&#10;ntpnO0bll4ee/rL9E/af1O9vcp7e98+1uK93cFyO2v7Tc7PktlY3aGxfTQ6ravqwBI/Fj6hfS39w&#10;O157a7bY+5iu23wRVXea5tXm/wAxNZrn1xx65jy+T2/Pd4/7n4y/+Rf/AIJtx7Z5TnPqV+1JVTjL&#10;1+9v979NblkJtLBANy4vD3c7LHJUgp8Onpza7izubSX9tdS7ZdQyOhBDAiZLA+GM5uvXo8mLnFfm&#10;P9+ezvc/sjl9/wC2veXA8lwnN8Vu7u033HchZuWbtu5ZYppUGFKlh86kjSM4OMJ9Qvf2z9l8Y913&#10;Q767aufprTuAQ0RrYN0GNTOM118Xivkvyj6A/wDGp/x2+5P3l/UO1ynM2tzsPpd7c3+3HP7y1tbo&#10;blWZ/UfitneEAFhRmBMCcox85/fH1D5n3JyN5t5vL1/U7FLRcizbVjRbaEgAUnzGK9+umukxrw/e&#10;v+3X9r30t+g3snifbXsD2hwntnj9ntLO3A2Gxs293untW4a9vt0q6rlyTUzQ45RyPLX1kNcXVJJG&#10;pyUK5J5gjwODb1fxHCbchTatlUQKLbBUUkMSDcBHyt0E/wA8Yjd8ju7jmXmX1RmsqJAgkRSmLJmW&#10;/AdC2fG7O1bA9MKAsTUSGiWyzMTGKx+ZdFKNdJuKCzR8oAOcCfiMb18fGaXiZqyt8NaZlZbQVCdK&#10;iuo6RkZ6dJ+7FrsuYviG9ZgKPS5qBEaumUUpHjnjF1uqSy9FVvuE27SptL6ncsi3oMyVDDV1IzON&#10;TZ5Dc7ll0PDQATNDC1nx+OeIrGbji9ttNXqWwyAllBgiWML4EeBAn7cWtnmtxxu1uchvbwFodm3s&#10;0/8AKuAwSBUkJmwGZjpOHXgUO79vbTnN3a4vY7fVeYi7vNwDH6OyAH06kiGuZIT8q+ZGOL+5feb+&#10;tddrgNy5rbW7MzMjPm3TwCkGmO2ukmL8GLv8HcfbvtHb7Xb2raWlt27YRdFu0EtoyLUKuefzA/xx&#10;xDnvfVqyNzcN42kOlWfXVrzD8vabcNOu5WNKSw8BNN8uV2k+bo2241La2xpQsopKioFSxjKTkceZ&#10;vqf9RbG12jOm7uk7lAUs3HRXRmIhb6sQQP8AMtWBznG9deOjh5vNNdef7lzbti2sAAfAZeOPF/O+&#10;5+W565cfjE3l/a2wty7dsLccsXum3btrFO6CS9QqgnPHaaY/NXxm/k236S4OY5tev8kg3Vzdo+2G&#10;h9N65di1b7tLPYLEsXDMCHK/YTOOkvHDz91+AY5/v+aRrz6L5v7hLb2yj6vy2B/Mu7a01PUGbO8x&#10;/K4vVx23ndZ6himubu8pF21uLb2bhDC2x9UnRQ/qNVCTJIdo8ROKzdrPqnT+2Ax3z6be5NFzcbO6&#10;Gdbe1N2/F8m/ZuW7qhOxaBe+JFIqa45b6+sezweTHHwgY9EbG7t9xtNpdW9eu7/2xyWy2t2LLM13&#10;Zcgp/R7y+4/D6lsyIggR1GOT3TEmZ/ls/uvQMddVbm99rtvBbVdrtua3GnuYEfqSt3dqxYQql9Wk&#10;Dp5DFdsW6SwUiY6xP2A4ttz7aubP2rtrdxdccndvWQ11jrtXtul7/wAdMgSJgmkjzxM84bul7O2f&#10;EQaW0+Czl5xGPOfvTgLpW7qs3fS9S1ZZkVvXKXToUkpJUpqklc4jxxfm8Xl0pWOrXeE5bjvoN7UY&#10;DdDcjf8AuQrptLZ/8Yb8C3ZBYajpEMsj8Ryxn/M73W6+1mephLga9etyJQWiQDUBlJBYdMYf6Dbd&#10;r1v6n7lLe33lm77at2eT4+6fQ3SX7O/VbO42jqPTdbYLljmoOkg41vnjNcfazM3/AAOOYZKsJY5Z&#10;NT5Tjf8A014mzvuH9/cTxVy7wu52Tcf7is3mvs59LdI3EXbhu3JUPRF0IszBaZxLcWO/hnG2uvF4&#10;pFy4LdyyDP5rNaEAmX06xMZCFYyccr3J4X2h7v8AafuDaC8/J/8AsU7Hcb6+x1bO1+p3A47f2rV7&#10;/wBUl1Lk3SFkmgAjFzx2uO3Z4/JrvObbm/6DpEgjxxtventTbcF7/wDdllL7WjuuG3ot3xCn9Ttr&#10;x3uzIBpV/wAuZoGIyxMunk0x5bfjLf7vUm04uW0cZOoYfbivvcVds3eV377X0W5HhOA5A3LgFq7s&#10;OXs3R6vG3ktkMmpgGTpDdAcEuuLdpOsn/bC8R+W4/ZWfcmwuWA9rZ7m/7f23K7W4t24zcTatjlOQ&#10;272RXt7lAFSazgm8+qbelxn8OuAxBFvc7/nOf3vHowu8lyL7XiLjPaXb7TjbzDcb17YumQy2SoCH&#10;/uUHBObvtvPWzHynrYGL7Z7TZ7nf7/evtbj7M2drwnE7o6bd/cXd3vckuCY7VBZFEqlCRng1JO63&#10;+7+PxDGgvcMls8j6N+NzeD2F3V+E21u7fht7vvXgkKqAWrUeJ6nBvbWTMl6f2oY1HGcZbC7c7nbN&#10;b4naIzWrDK4fmuSS2p/U3bYBAsKAAilukDM4Omus7M7T/t/EXkDlE/DFgdnfpd2m318ryF1/0Ny3&#10;atzt7QtnVurjNREU01EyAKYNXOJcc/6An+GfjOeH/wBa3CcY3FWL1o2zpfeMLBf9fu5C2LPrtJbv&#10;lpJjwpiY5yv5dcZ5FAJDEVik9MVR3Q4IenuNxbf3BuFvbn1ttYuXk422y1s2UUgG7DEO5yxWO7t/&#10;N1H/AC8POZxmvU47cq/L7mzud1fVU9C3fBuWVSQUa/bmWa4ZKrNAJNKYrE7ed9uo8cm9xLa39zcb&#10;3l76X+H2l8+oUulF3G6n1k4zj1IyBAa9dUQBTEebeza5vT+3E/7Qxwnm/wBVvdzvd9y4TYca6Pc9&#10;Db0v7izY7k2ocDW+ogIXNAMd9cTXh5N7m526QMc031q+b1retZNu7uLdk8fxdsjSULf+PbZVqLNu&#10;pM/M0k41y4bX6s4/CBikuXbe7W/bVluWx6x3d5ri2/1+7UlLtxRE+jbkqGArBjpgznryGISWjauo&#10;IJuPaVrIt6os7cDSV8i4AavT44rMknE9AxHt3r+4Fxha1XTuCjyulLdrRAtMin8JgknPPBNb3TPQ&#10;MOnb7vcbYvcCXdDxdK29YAmUKqBQVAHhguLZzyGJtrZtdCsguQoCtZZgU0g6Q6wMsRqT1DCV2v5r&#10;3yNSCAzIYl9UaYM0BOWGTtDF7Y2t1SXu2La21UC2UiD2doWf40wbkvQMafhNjdbcIukH1EOaAlmu&#10;wvaopQV/6YW45a1n1dAx3b2/xFxHG326l026EgRKvuHjS1xj8xJJAXpnljz223L2ePW0Me5fo/7e&#10;3HE3OLRbB3HIbhkNy4wLCyHgkScgtdI+GMbdHyfi0snKDv7iJtr5uMVVbbFiDEALqNRj7z/t44lN&#10;vxPHbdbepdrt9dxyCfzXWHGo5gk/wx4ubtbXfzbSavzIf8s/vV+P4rn91+qbbXuV3G32O3thh27Z&#10;GFwX3VJICqpUoaEMJx6zsWtMyDAECM5GRxXx1ttzX5rvd/PDklsttgyvfuoXvXVtC1atiEZU0iGg&#10;t2Dx61xLtqqhzA1MGFCSwJqadaHPBHPeYv7ncvxtk37/AOjt7yw1tAQEvhFhGe6CYGoSAIJPaT0w&#10;zbBJPaG1EAQY6z/0wGh328Szt7d9LzbU7O0b1xmAd/XFsWkC23MliGGpaDKJYY/Hv/zOcLtdr+4n&#10;3XfW0lp72x4zc9qiWd7Xe7nr4VjHv9pm6c/HDy/dpnXXf1sf0IP+O7mNxz37I/21cnu9y+73F76Y&#10;cLbu7h6NdO2a5tkJHSFQKB5Y+GFjbJ6oGkBlcEyOgikjrj2d1zJH16afU9n42duyWuh4Kig0gDtg&#10;dD/GMa746QMdn9hp/wCVYBOdxZAq2kHNfDHF7vDe65DH2Y/ZruW2/ubjTpYA+gjNmHLH5Iqfw1nH&#10;i8v5X2D2d+mRjPqDt/1Hs7n7UkFuP3BDDNStssCD0I6GMfeLh9um2v23KqiMguuwafUW4NQPWAPD&#10;LHjnO34Pft0/F8K/fvJ3eS4vebWwbl+8l19nZtOh1WHsXBavHUhElgAZGeR643G2Zrt1baLpYoAx&#10;MgG2YBBPnlOLtjtueHO/N5n5ldtx2zfdb2/6qW9xKIsH/wAgglQgyMQCFAkdZxt9oPV29q0BVPmb&#10;TpUEGJAPgMctZmYjleryR7ouPx/uDk+YuOhTc6Ldnbi41+65WzqdNMR3MD2hiFBzmmLjj7Oh/TSX&#10;LkmVBKyuTGPjjessRxf6jcn+p488hyO4t8fs9padSGura3BO4sL6lghySanKTpqfAY6ZxCMBrZ4Y&#10;QhSvXP8Awxt43xt/cdyGxv3DtdrtnvbS56+8bewrvqsNCnQZAIggz8wA8MUvv7iNtyHD7r9Rbe4U&#10;s3bm3gwq3VWmtuomKdcSzMxXXw7XXeY9XZP+ND64e6PZ31d9v8R7d5HY2dry/K7Djvdtq/t9Lvxl&#10;28V27bFQVm8Br0uASCBkFnHiHj33Kb7dbYpbvb24j261XbIGYpctk5kjP/N8Bivkb837O/clnjNx&#10;wXG8v+q3Oz4PaXdtul0v6b8jedUS/bvsuQVpgggICTOo01y7bb8DsbL7q0m65HdtrsbII3q7koJQ&#10;yoMKuZymaQMGeb0cN3PNcp9S/cu923B7y7xHtXhLI23J+4lu2js+K9dwty3bDkC5euzoUrqVSO6W&#10;xXbreNa3NvdXFW/vntsW21sFjttSlQgZBSJgx4UwajZ8NwNne8Nf4bbXNxx3t2zurdq1ym4uC0eX&#10;Fu8L1zdPbukyXKlhrPWTTNF68nFWrG93wKbndMAm3VWHrMz9iJMiuR6AmTXGc84hxYc2+2v+8dzv&#10;uA4B7V7iuKtt6/Is9uNgipL3brp8wBBasOwoISuM5uNputxvn5ncXrruHH6bYJIsbW2WEoonudqS&#10;TUnOBjQ6dxnK8XxnA7f2Zx2y2tqz6APJc5eK/q+SupZZUvMyCEtqQxQJ2qMpao33H2be0Rd9yG5S&#10;zbI/MQljctpGtbSETLGgJHTwxNbmZZtzxHmv3ZyO7567uPbHtXitxvt+HH6XdBEtbe9f1mze319W&#10;0qLagFlDMIcA1OK8bXde5Nxdfef+Bwlu67LtwwF7dSSUN4iKHoBQfHFXiNHd5jifpNxe12nCsPc/&#10;1C3e1s7d+RO3a5s+KCr+eu0EEagSSWY6mIkkDO42jbfj9pcs27aBFui3bsLQULB3Gn/NIFJMYxN8&#10;2z4JztWJ5zbct7m57ab3c7rcm7c2Lbnecnd0sbZdbTWLJBAU6SGIkhQTNSMRNnt7t6+LdhSLl5td&#10;v1AfTtoRB9QUoPAZRXxxLvZ6fiZ7eLy0PuLk9lxfG3d7ytwNs+PtehuV2t2d3u92CKWO0sWcA6mZ&#10;pMkiJAxfNf43gkTb33Xf8lec2bVqz3FGYyHdhMfbjWu216zj4s83mdHJBx3vT6o7x+V4q3ufaXsz&#10;ZWf1m+3nIAbf9VaWwUO22tltDNpI7yvjQ6qYzHNhbu+tXdyf1m7VVNnapDW7Aa1+UT0ImPKcuuNW&#10;ZbjtP05LbP2zutjxVv8A2L2/6139dzW5KruuSu291/5q9pLLK1AEGAJjLFTetDh2HI8haXecjfur&#10;b2+3C6rdliutWW2CRU+HxwXq3Gy3v/sdWP8A2G/a+9v8J7W4/aPe5HlmY2txv1F5rV+ydy0MIAmW&#10;zmJAjDJspe/W7pyl7krtg6qELtVuD8tLRJkHMHLyxM84PRaJu348+3+HsWr209sbTcr6YlXv8ydv&#10;TcXd2BRlJ0sok+LCQBh3g9hoYWrZ1XIX1b76gZNbmgAmRH24Z+rBeiv+ofuFfQbc7xPS25a4dnsL&#10;Xpsbvpg/pjeYgdy3AKEkQZNcXv6LiuO3z3LCfq+SdrZMnW1sE/Mp/CsdTipc2OZPz/vT3b7ctWuS&#10;uDg/adq1uLasqmyu5KQF298ZXbhIIIUkTB+agtk3NnZvf3W8jf7y46G3tQzOlr8NtxEzE1P3Yzt2&#10;4xslmeIxu54Xk/c2343hvbof2r7c2Nq+N7zT2V2m43qMuvcWCW0lQ+nSK1BkkARgXzud5ctXLyt6&#10;r5qgIthJlfkFGUDP7MZmu8n03hMc49C+LXgfbu33ez425aG027D8/dMDum3LWwpn1WKmyxOWUDrn&#10;i13UWbVuxuroS0LagW7Ym44gkL3UX4kzPwxqb6zi1OGA4U3uQ3+85Hg+Nbeb07y7cvbrdt6W02v5&#10;gX1mVCGvSYItKumPicCytrci3ttvbG22yg+qSYZyxEh7sy3Q+FcNeNMnoTydzecPe3nMcxuRzfM3&#10;LtttlaRF9KxbtqQrWNlpNuyJJBjuOkVk4iPd2Wwt3rHF2jvN4JY3G7kVixktmFIkyfjia7bbenCz&#10;N524aHbcf7o92X+O5X31v09u+3WYW7eysFre4uoloOuh10tdt3IDBTqIplOK5WtoiDlb9ze7p0BX&#10;bWm7ArPK22dSSwFQMXbWXrwv4cNbcXfbu7uP/YG4vZe2+Es3vSu83v7SPuGZLfp3dxY2t9QLRuDS&#10;5Bzmc6G5s8Td5Nrd2636PaWwgWyo75HaU0rWY64zvdbJGbZJy5zyX1A2fsW1udlx9q57k9w707lr&#10;/J33DWBPeXW87MoTVJYIM5ECcXO42HFbCyWZUs23Gk6YLk9NRJgERjnLdbmM63auccL7t9/e8d4u&#10;3UX91urN83kS6r2ktotvU4tLpGrUCAVYhZEzjI7ix+vXcLtQNttXLLdvU1XFU/8AqgKyanPHombO&#10;XSXD0Jx/MH2qeMfnrh5zm7Nu0+y4+1DWtqblowN5ceBpEhFlSZmMUm8v7TYWjtrIG4n5mYv+aZ1q&#10;+4AoFBkEnPIYmfq7Sc3LovAbDm/c19OY34/2oxpS1aSwy7K0Sdvds7Et3PddYZVWdMycpxkH5e8O&#10;RtW0AOos95u2BbFs3EUrkLM9mmf44rbtln2jsW9s7y7d1D0xa221saiGbdNfXbXr/qmp3kEXNQyi&#10;Mjj/1fopWJViwHkKjMfDqZGPr79JZez+VeC3ba2WDMyk6mVCqG20WlADam7CKH7MNmsj8VJXMkmt&#10;PHAWlqyqG2XRXtFrot3FVAloQIRyKjURQyCDTKcIgTAPQz4CJgj+tcBOX1AuoqRUMC8HUrEW2QFq&#10;aiVo+kEDyrgGARXKYoYgiT/dgHLZLi76ds90MwYgkPbOlV15mAaMKQKzTCTU1kgzWJn+X3YB63Me&#10;ooW1cXQxt3LnegHU20nUxzLk9RGdEkUkVjSadZpBOAki4jIDrKoyNaYn1AIKKytFDDMYUnIyaE1Q&#10;RJypOWUZVWOmAsbV0ojJLeoLaHUNB7I9T09wpoYJoy9KDwwX4QAftqKT0wDg9NWc6CxCoUAuIzlw&#10;siVFWnoSZ/CaDCa0kSa9CKk0kYCUQAQz3FtosOdBR1QIoZ2lR26iRUiBEHOcHTSAfDM+IzFcAdtW&#10;DvcUsfSddVpLhNtLV14tMdA7QGNSc+vbhsgRE/hnT8o/zTlgLC1+XUASri0XX8xwNQtwJNQKSoiD&#10;GEn/ANGkVI1Qsj7x/HAOLKs7EtbJb8ssbbXLoV9Ztwo7jRiTA61JrgqyJnIfGkEn/HASPURbYW29&#10;sk3AASxOprgI1QJkCKeHxOEnyBoTEgA5wKYB6zcCuhY2yxRTpDu9tSo9TV6j5dDHwEYTUgQR3ae3&#10;wk0qMBKQKGK+myoGdmfqQhjUoWIqZZRI8hgiTWnwND94wC7SozWzrtwKiYRvRBmhUwJqvzCKmZwi&#10;ABQRkagy0ikDPwwEi2x1KA90htZX0riMlrS0lmfqcwsjKtRXBUJUx8poJMjqc8A8rG3buBjpW6rk&#10;Ov8AmLBNIBpp/ECDNROCypmasfmrBFTP88A4sPCgNbBAtohdEVXEyqzXSWE5wCaRlgdojwygL4Do&#10;aYB1fVBcpClbYe5dZyKA6VUgfMQSDpFYFRhIqKwvXLVEHrHxwB67dkknuXtZkF5k1NcBNHPgQsgd&#10;YnPCSIagy6SYGdT/ANcBNS4LiNqe8puFS5UIxJMFg5NNa0JgRGDUmoz+8mQPAfAYAflhrTkqr01h&#10;SqpH4XW6K/iIYwegYdMJg5TFBWkj4xngH1bQx0y7FwQshV1Fhb9NEiA5AkDqa0kYQDNABIEgzQgU&#10;DV8MBJI0pduNccifTe2oR2twPUuWRcXIkUp4mThMwTWsSIGYmKHrgJAlyDoOmRqZ2Jh2HYt1TkKQ&#10;xjw64BGZOWQUGTJpBk9fLHnvVo2jvKo6kZu925AthLas6qxtCgXzzgHxwGFJWQBAn5pg1hfORjr2&#10;apk/ZcNOoF2Ztc6dLEXBP+pJ1hfAiTI6UwzDExUD+ECp+OOdllwLBG2uguyqtynasDT6jadTqIKK&#10;a5ZTnGBkOvWTFP8AtgDrhLiX5hbBGuAqVKM2hdNTqq1y0WJyUnMmOnWoykjr4DrnOf34inEBd1R2&#10;VHR9Wl7rMGSSSrGAvSFIMqYqcIAiDMgATTrM0JwEkKGoUi5cVmSHBtWySyu1w9p0kUIoTM+GASYo&#10;PL7zkDgDVcgdOoaXDFgEJtwEe4kASogQAQSIocJg5g0rAOUkyaDAPWrlq4GD6dTOuho0XNFqRaVu&#10;0kVBmtTWs4IwRmTl8CJAqcBItopuqxt2wrOa6iS7ITQKfPrmCIwRqB3SANLAZiMqCn9uuAXb1W71&#10;xtB0m8ty3cJhLmpirjW0HOAV8fPBNSo8KQIkASMA9acj1UUTF5rd1XPdL/67Oy0BAoB9k4IFoymt&#10;ZaQKVA+PicsA462kDASdTAIvZLLIi4JgAIQSAIyJM0GE6pAkwQxIla0GQA8MA9bGhosqhU2yLhDl&#10;lh3H5rrdBNailYmgwR19cxmQYmkkAfxMYBy09u24gE6lYW1a2HFvWwBN4yFqBCkz1GDAYwAsiJAO&#10;mK9dXQTOMuhwsp1XddoElVYwyER8qLbmCYAzgAxhDrlGuBkDECakn+2eCJe3usfUFx9umtQakyy2&#10;x+WpDx1qCKxSK4FZkZVygjqFp9mChpDWxaZUDMypLmsQHvanWGWZqR0wlj8mfdBH2LUmMELRTpuQ&#10;ViNHaQTLXAFtrJMyax1AzwgqTBA6iSKEkCASRGVMBMsMEALMtvUjdpcs4BOqADIGqSzT8cjgFdOl&#10;pmgkGraBINT5n+PlgpS3BcN2ytIaVuEabJu3BMFFoYEnSRGVK4brmK5agxIWAYJA/rXGpifmEzQh&#10;JthSgYMwuDQxQ3ACqkSPm6ocqCophJ1g6iZFYpJE1UxSnjTFt1xjXJwNTZhbapoKLb1Lcd1U6fmU&#10;n/M2dD4iIwltRYgLmCdJPdpFD2+H9hjWt1xz1Xg6phE1l4BXvVAR6mYggx4xWAc4w0ZgR8okghpC&#10;5aaRTwnHTXus+oPuVDEtLOwQlSpGqCzsSQTMSzafvEjCSDWuntHiamhhVHljSnFvKoJKi6DcIkqG&#10;UKU1j8xiAtT18vPCWBjJh3aQIAI6yxOU1wC7TaY/MUaB6r0Yk+oIPplQdTKDJIgionCGKgiCxamY&#10;PbnJZZ8umAnWkci8rXLItH5nBWbtQo9K4BMwTnkCY6jANflMQwP+YiRXwBHwwBjTbJlNeu3dULW2&#10;pAbQsM2oqTQefQYRE0z6GKkQYkeGAeW4bYChQjak0Cuh9I+Vglc/mAzzwRFCAWGUSZkzWYwDyXSz&#10;AvocamkomQClWCE1EgZikj7Sh57ooegAkGDMg/0wErbKBct3IV7QLgszEFNSQEZM1JMSSI8K1w3q&#10;OkNAoQSM6A9SBGAlLZX1ChcMrIyyBQsQZhTUNlVcppnhthEMaHU0gqdNflmPGcBOsuLjiyxDfk2k&#10;bS+thpE3LiqTRUioMgnzwkqawaUggwTTSDpOUxAwD4uqSNWhKmTEqgYhiPUGQXVJB60wnMxBpJFf&#10;m8TA+6TgFsGVpSKaQQBDAu0DSWpJEmOoOcDANYIkZgkEkqJkSCflHxwChC6mZluMWBUenbS27KDq&#10;AuKplmggHR8OpwTDTUedaikSDA8YHngH1qNJ7mdVKgMpQKH0ujTShbp21qDhBLRJlQD45+U1pgHE&#10;9KYUIxKCGA1ALrIRmttChtQ0kqY8KRhcStDTU0UEf5QZ8ogYBhSO9bgUXFtBrkShlJd0p0BMkxI+&#10;zBRAPQEEA9pJrmaUHhhz6h5T6mm6EVpdJ1hjJVe8C4rTQESYr1GE1MGKGpPae7TWg8qyMAtQo7ew&#10;MulgAzrAUlkFyQQVLGs1GeWCBIIEqV8jECf4fbgHAfy2MEPoIJUECQarbYUYAyWjLpPRsgdpZe6T&#10;UVDTJWIxnN7conByGuw6BNIcST2woW4WmvWhk4AMgRLAapoYqDMz8caUWghvUIUa1tQSyMVKtpVl&#10;C5TX4zTLCYoPAgtEAMR1IH8pOAebSGYhCdDaDdztgkD001ZGhqKx0NcJzrDGomFMkDxjP44Bagg6&#10;S1tAAUJLgrJHcyC5kJpUZVGAYCwdUyMhJM9aHwFcAENwEP8AlQQwYA6Y0A6lUESVn5TE9ZjCJBKy&#10;RPgwiBkomueeAd0wt1kSbfZpZV1KxYS4VaZQAJOc4SSIk5QSo0gyRXIeNIwD6qdUBrfzDXcDtISI&#10;a4GqYEwxHXyGEERA/FAowZYlakBYr5YB226swbs9Is5PpsL8jVBDs011CcoimEmg6dsRnMxJCzmO&#10;mAkKSzx+YwuKVuMxt+iynt9R2t5ZDw6DCSKmFpKEggUOZiKnOvhgHkaLaKzQ2m6iPbJUyB8p/Co6&#10;qOpznBdpnpDfEk9JNYnxnAK1NbAbUX7CCGUhgoBl7RWASAVJWJE5mMEQA1NQUQRHmc/hWuAdki2r&#10;GLl1gSFYFblO0oZEaicvvOWEEGTAOntIciBHRpHj/hgHkcBVDMhYlvygysZBAKdxrWYIMRl0wbjK&#10;tTnJAIgDNenhAxPQ9S7RBNxRpKKzaWVNYhzXQ5JBzkscjOEsCRqAgV6zVawZ8scf1NrxUl5h1Cga&#10;GYuyhWCgaNSGk29AAg0zEr1wzABzIECchGpZgR/DGHW5xwmIxNvUumrnQGXUGKuVBIPkekChGVSZ&#10;6T8vnNQcjI6/Zgz3YnPUSxoIVfzC5+UqoAWrjTM92RrnTBsDQiSpkTM5HSRHn5YM6XnBalFRl1S6&#10;lCQ9AusSBNAYXp8MjhtkMmZrlWJB7iQemcYrqXbvKFQkwAx1MizDiQFdesgajFMJMmSaQSBWAT1B&#10;P8ZOAkACQo+Z01OsB2Ak6HBIqxzAByyiMNmYArnX5p0mTn4UpgHkjW5YoqkFk1wQ7rCUkGGM/Ma9&#10;PDBHL5cjqMRRoHbHngHgyiVYkflsiZgOskSblaqfmLV88CQTB+ZmYEiQSYgkR/HFm1kxAdFk9vpL&#10;atuAzKyLA/LDLnLUjw8sEJkso6VHQgCADOOuttmah0AG2FJg6vU1EAFS4LN3+MkwINJmmCNM6SSQ&#10;CdU+DEzl5HGg5OsBDpamguqhDI7bqKqfZLDLywn5gQNYJIA8DBjPAOqdLDutntMqQ0AMuqgFD/lj&#10;znBT4mPFh80ZZHz6+WAdAAnSJYOIQgBQsaqMI6RAERTrhDKYJIPaAxhokACSDllgHkeixcUaiy67&#10;ltrugljpGn5gR49RlhPkwBgrqkEeYFD0BJwCwFqbeoCGW2EiJPaS2odTT7cJnuZh3EkGSIPgGma+&#10;GAXKgBINKEK2pUJ/CZAApmZPXBN5isx3CMprXwj78AaEsCQVACh4UagAQCEXrWZlemEZAk516mYi&#10;SCp+GeM7ZxwHAQYhZKSNGmLay0hdQyzyoOmERmWBFQ3bWpFAAfswlzx6iTrc6fSIuFk9NkuMQ1GJ&#10;kgR1Dd2X24QZET4wGI8KxTxMY0JClSWHaAVeQhVe4n01cLlQHTnGZznABzEMImhJMmdJHnXAEVdt&#10;BOgk6NJTSHAgP8r/AIgPjMYKJIAGQFMA6SdLMCgBadc6gCuQWB0yqM5+OEyvcDQA/iiM47R8fPAP&#10;QwNlra6m0Np0klgSobUzHMCAABmfhhOVBMR4+FQCD54BcqSzOyhrYgwrGpbNHApCjukxJjCmNQDM&#10;6ZjVBJBB/wCuAJD85kNDBdRUhbQMgNKkCcozHjhszIpU1EGfgRP88A8dMMC8KqsJKkFgAF0uFkQa&#10;wpwdJNCTUA+NIMHp1wChXSda6YBuIFDA9FDKvSgCmfhhEQRlSGUCkR1rgF6jpIdYSCG1Aur6srbk&#10;RU5/wzwRMEAFtJgEaayRQVHlBH25YAKmpSWCBu5/UZgAE1HVqYGhgyv3VGAT/wCkGIOQgSBIME9B&#10;1NcA5b7u4BdIodbAnSzaTqKjMmmkCIzwiIlgJiCpYhBlXPoPjgHuxiodv9SBcUdxWT8+oT8PAz9y&#10;cgXJ7KSQTNaz40zn44BQlyLYDa4IUOoGrRAZJPaCDSMAmSUJUEQWpq0zUKI8JBJOANA3awFASqMZ&#10;taooXct4nUFArSThKrBBBAmCAwMMIhDBrAzwC3lrZBUt2FXhgGSDquRGU5EgTEnrhM9gJBnKYkmP&#10;mi30OAUE1OQQFAGod405dpLjMRFB8cEII1ZjUDCmCWFMzQT5YA2EEINCtoKmRrCDPSVHgJqfEDLA&#10;U6h8pDVhhPjnnlJmcAGnUCbiFVMMpZRVRJDN0JjTA+zDYFRmDAIKpRoMiQMpywEhrhEyoKm2w03X&#10;/MBpJD0agrlTKs4URDBRBgS05g6T2j+GASpDKSgckuETT+Kva5Y1EmTP8YwKkFgD/wB1Y0jwA8xn&#10;gDC20IRmLEQQpUlWaCZLCgrUfCuE1k1MwstEwZpqUfAifLAL0qQpYHTrdbVtWEuSp1FSfsMUAwct&#10;MSYGQ8OsAGgqYIwCQqaCRohiZPcoMaVLwO7KKgivxwREtGls8mgaadrQPE/dgFgqFJLgkQ6m3qIc&#10;z3Wx0OmcgJOURhPaNNTOYBnUDTofiMjgFAvLETHV00lGE1IikCCPiPPBQCK0IJEGhIA8/vjAK1EM&#10;unI2gdQEqrVAhgIpWGjBj5iWJjPtFa5R08M8AdwyiC2uozAVmhYUHVnn4QJkeeE0YilRFIkDwn7p&#10;wDgJVTLKU0sSQzd4YidLtBgTUfdgDU1YkzPaIAIYkqJ/6YBBZbepQGRTmHuSdJGlXkZx0kjr1wVW&#10;DPWSIADSaxngFkohCKQQpZjqtkAAKZVY6zRRWaYM6QRPzEgKGHzSclAz+/AGjOyFkMKslwGIAtig&#10;F1nNCD9+CKgZHUQSxFR+IgBcAVtyWOpSi6APmDAWmQamekwagSY8cFBzJP8AmzB+OQ6YByVK9ugf&#10;gUadaoAIQS1JPUU8cJzkZE+IyJoCCP64BZEICrgqNMLJbUq56kbMHywQAAMTNK9JmJWZjrXAHMaQ&#10;aigCSZKlZSdMeHkYwTfiaSBAmR3CVp8JwAWAqgla5DV+WQhkgavPr9+D7oaaFftmKxB8cAZ00UHs&#10;YRAgMpYFe4L4AE50wVRUsTIBHXSxNRBNDNACOuAA/wAuiQD6bgCGdVEK0xUETJU0iuCBahGQWTIM&#10;VpEDLwPngFgBSytFslxpAIBYhgw0eOY7vDCSpiqUGnVShpMMB1+2MAq2QaC4Br9QAajqWWPyMI+0&#10;RMdcJM6hVQCF1DKe78XSk4ByA4Ld4JL0RZVSV/DlUipAywdSdJqSa9VMEADy8sApV0IHJAAQ22gj&#10;UDBOrUxMyKnAMQVMEjUDWKAxM+Fes4AgSAtzuXXpIKrqzmdRJgNToQI88I8qUlZ6GTqIE/2GAWTq&#10;E9wEKxidVOxZXqaU6kT0wpZYNSgkahUy1VmfOhpgDaFuA1mQPTPUqp1gEfKBOqAZjzwNR0ydRHcD&#10;EAkgfiUUHjgEPHqQoWDpKkk6CWbTKM1TH+aJwASDUZ9DNSogg5SfPpgFjuBM/iJIUACGBg28/CoM&#10;T8cFEiZgmZnI9TB6xgEKwRoYM2jQy0IcQ2kakzFMs/vjCj8sIQQBPaCCJoR8DmD9mAAK+o5eR1nU&#10;HFD2sJ/GTQjKuOwfTSxq3iN3MGdKwJIJkR92M7dJ+Lj5rjXL57/vn5cbP6f8vpayrWeN3xW0VbTb&#10;upaHqMxIaYymcp8MezNr27WwOvpgeBA8NIxp8c/Dl9QH/U+9fcV9dFeU3bqQCVNxbx/9Y2cwaEff&#10;niQmef8AjgMNuriqoYW4Pa0CNKuAZVWETX5R4TOWHsBRk3mvAPbVlMEMQQV1JABcmtc1iMMMe77T&#10;HwHhiDWbSxb/AE1w3bbLCI2kABiWk2wuuABln0wKkZzmY/jOJrcyURHC2nOsWkEIshSNbBTqAFRJ&#10;mMsJM5jPDEzkXe1K+kiwqElXOgmXVlgqoPaCaGD8MKMnP7/jljQgbQBdwdKWdAusg1MqMWVgxV0a&#10;hIjKPLwwlagZ/aZ64C63Ftbb3LYULF2XECAAga3bUqZoDBGU5YEitcvI4mL6URjtWuenIVRoS4GE&#10;GAxKKDdUUM0I86dYAP3ZD49cAm5YCW9FruIcXTUQVEDTBqGFSRXoZweGBXv/AKoXu9U6RbTUrsJo&#10;ltgxALDOTl1xFJi41fP4EeOKOg7a3q4i1bDaxCCJlT3glUcwCZkMw6zBOHlM0MeMnyqa4godztVC&#10;PeS2ULOUZUCC6zkBlIXpbyE5mYwZWoicxWQKZHCTHAa299CjozqSYb0mtgqjyy6SxJJkio/COmFG&#10;Ypn0/scUVlhB+r0v8j3Ljfl3FIAQyFVssqdMNOxE06REnKZxLMjT8bsbN4WSG7US9eXRFxj2hLeq&#10;2c6TKqR49cKQyCa9TMUwsyK/kdpofboulUtlVKCrXJ+Yd0AACAPATg9QB/6CsxihNzb3G/Tl7oUK&#10;WCkK03Cqa0TVIzBgCJNPDDbMJPhnPWMgBgLjb2WbbJcFv8xkZLYYK1oaVJ72UgmgiRn54MkZr45T&#10;EeBgzgIlnbygW60K1uUuINdtEVT6gupTSQJEgagD1w7kP5kYxiy4gpER3uhFa2ENwkKS2h11GCwg&#10;AGKqD9uEhu6M6DLKcbFpuNoqbW7dBT/3ZDBbulLipcjSQQRQ9KyB0jChjGt4zfUUNwi4m9TU1xlC&#10;BIUCRrABJkCIGQFMHiy8CNtnC3mBgo1plIc+qSsQyiYp1mOlKYSagitPs8+uJOMT48izUPYu7a+x&#10;gogdmQG4wtlirlisEsZr1E4IiaE1KikHofHF758xNsXytxbn6cQbxK6h2OLi9+tBlpIEDrnhrTVY&#10;MiI865/bjQt/1R9LcK8i5pDBySLdwKIJ0rI0Qe1QJpJpg2EGnjAANa1qP4YAtpfW6rLcdg3oPcuM&#10;6IoOlQFAdYMUJBMEQTB6GpM1LCRXOcA3f2y27RKW7UpcAu3Cw9MsYYhVyamRHxwsgkCtAayTUT1w&#10;Fct4eqxqWa36iKAPStXQsh2cmkAzOZrXDwjQRP8AhifMZO9XkfzbiH80FndiB3GWcMsGoMyIn7MQ&#10;tRmc5iOla1xR1K7tLNza27YdrbNpIKy90W0RWmV+YECWNBHjhwy1YET4nw8PLAVaWrKJdtI1xrlw&#10;Vt+nbMkOZBcmjEFe4SQBh0Zfzn7sY5uZBl9zcFtrCIx0dygWSgRxq1BtObSernPyODBIEYusxMCG&#10;ypechlS0LdDdcOVa5JCBwsHpGVP5lImB9vwjPGg+1i7ZAKKB6a2/y0LMzM2YctnANfHwwOpyrlWp&#10;jE/AT/VFxVTQwfT+YqkG2x/1FEx2gGD/AANMESQYA/jn8MJMQONtbY24NxzAjUFUsqskkqAKVnNh&#10;QVwZI/kD9pjE/NMCDttq6q5VFZvzbrGoe2lpQyhWSo1/hIoemDwxfiIdq4BeZrq3GT1NI9EMCQTF&#10;1qTGnz/lgY0Je5YujOTqIqXZpZVa2QurT1iBAP8AXBmvl8MBXIwVbZHesdjyQytOekRBAFQKfHDW&#10;nuGdZ8PvrjMucjV7bcG9x1zss2xbfSVUQflqE1UWQTB61qIwstA8v4fAY0KzjVVyXAX1Ljm3cRR6&#10;ZSytA7BOgGUVp54QWgrNCTEZ/CDifMWK7UPav3FV7gFtW2zrGhGBCXDdtGjHxWZkg1g4dIMCfjSM&#10;j54k+qS0Zyx6GvcC4c2VfVDOO5Gh3VMjp6g55AYTUEUJFZgSR4YsmBLvWLQtOLTWkDXLVxPU0ppN&#10;yVYhhUVgwOsYdrMmsARqgdc5wvd6ChulgGA7AH72tjUxND2Dr1k9PtwCNVR5+H9cJMTARsnu2WbW&#10;LYLayImILAAZEHxIGEgVgz59TliiZeVnKsja8/TUTbCw2kSTAFBFZpU4RH3f1PWcBfG69sWgyWwy&#10;OLa3LsBD26SEEQAQQJOeYzwoecH+AxJciFu0ZraMiXO59ZAEMlvSbcgjtiRSDGc1wDHlQVienxxQ&#10;jZ27j31Eu7lodStZuDuK6OgkVBjrhCgEAECK9JpNaYx9U5tX0wsOQe5tdwhtvc291UUg2WKMLy9m&#10;oFa0owkgiajrjjH1E+iftT37bvXXtnjeTdH07jbIFt3HIobyD+YrizaXh38fnunG3M/xfZX9iv8A&#10;zPfXv9p9jivafvew/wBVvpftb+1272+S3b/+xJwWwDAOvGbu6WF5FBojnIUknHhr3t9Nub+l53Fq&#10;/bu7j1i/6e6tpm2+kjSX9RaSRkPGmNPZpvrvM63L9hX7Wf3kfR/97XtfYe7/AKbc7x+84yyLP+5b&#10;Nt5bs81st8gDNsN9xzkXLehqNqHTHBW5C4Bf3F65uCZb09TxrdRAgUEDzGLtMXrlvo96DjFuNt9p&#10;t7e1VSFD6UBNu23zaj4t0P8AYzOK967jbW0t760OQ2igabV1mN23rozbct4CJB88JLegqua+nWy3&#10;l+7uOLvnh+Rar7na20W1fFttSrvFFDJmCKz9mKz3B7Y2m+2l7mOIvruhpZ2tGPWs3SaWrlrqKkgi&#10;lMa12xxeiWZi39t+695st7Z4Pm9rc2Vxj6dm+WnbX7Kgzes3culQa9PHE32NzO43ezb2pzCM+5sW&#10;nPFXLhQ+pZFX2XqMQdS1NsZkUw31/wA86JM+qo9/+3tvx/IL714Z1tbXcXra89bsqxFu8IFrlBaU&#10;UVu1b7HKA0YqPcPCboKVNpSpdtEqQK9oRxkDWcNN8cela68Vp/bXO7W7oZbpD+mNZDKzNJn1EaZI&#10;6zHnjnd7jLqggqdXeGJQuVC1omUfZjs52YnMdEs8jadgwuLpISArLUvUanzBxnjsVu7gm2l11W5J&#10;ZUhhAhzDRABkSBPXBlcncm3bHqNaUsoABaQZHaCRmSIwu9stvfuFzb0q+kq2oFn0VYt5eEx9uASt&#10;+7bWCdRTVQJ2wxpAJ/hitfjUdotmGKhtcM94yKCR0MnUTQdMBKG5hZbxI0yAgplP8uuIIVtvcFu7&#10;M/NcW23RhUrpygZmMBIOm4NSdCIBFZ1dQYwzde0sk3CoebfapJLTInXJrUCOlcAq2r0lQQIIGrpl&#10;QDwzxneVuIrq8opkBxbADaAKLadc/j1+zASrKtpqGk5TSvWQMZbc3Tubkptw+1t3bId5DuxvdrIB&#10;1AE636HIYv5fxS319EoCBUktX7IkyQcpxB3thHuGzs7VxkO5Sxf1i26ul9VUvpaYSB36qjoJxvW2&#10;zNZtnoX3ADVl0ikGsknFfvLN/jLNlbd6x6N6+bNi1eC20O4cGzt/T1HtCQzucyBhLkswAIaaNMA0&#10;6geXn0wFa7YiwDcuMu0vXP1BZgzAEPZuI3yp1ckCghc8VBgAzQRIWP4QcWNjcvae4jXUvW/1V605&#10;9RVNu4LAvOpdgTKPpgiRBrjN1zcwnFySagQCpCjp5kVjxE40e15C/ahoS3as27bM6hfTW3cMXDrB&#10;/ASZNaYzZh09TL2wR1JJ8TQgUofKuNzsOZtvZG13SpvNu4Kvtd3b9W0lv5iUuHuTKQVInpniCq3G&#10;ylzcsltveBLLdsnQ8mgLjJh/6WF2vbPG8szXOC5T/atzq0ptd+3rba/rBOixd+ZCBIBcGOuCyW8R&#10;Fv8AJ7vjwP1uzfd2fme/tFi7aQCA12yaGT/kMnwwi77U97cD/wCQ3DbncWdsyLb3nH3F3m2/M7xd&#10;tttizMCTBOmJ+GM92t4yWWGdt7l9ucnFm3ym1t3Lysf0u9na34WZtva3IXSesTlXHZvp97r908Tu&#10;UO84rlvQYVG92O7tLMfPa9QBhnQ4z5JpfVqW/i5j9QfaHtb3Txl20nI8bZvwYubLfbVmaCD6V0Ix&#10;BArIx9Evpb9Ur93ZoU5YWLdlF9Tbb5jaKMQOxfWInp41xx6T4sb+LTbnD8+/76P2DfTn6g37x576&#10;Ybbnd5y166LXM8Lskvbm5Q/mX7uxVmVtMwadBjK/Vj3Hu+c5B9zf3IuJp0W/RdXUWwCXHaTHxNK4&#10;rfj0mmvbHoH9h30B9nfQX6acR7J9ocDc4nbbNzd3K7zb3bN+9u2bSt2764DM9AsdIHnjzq9kXDcP&#10;4dRVxQw34Vk5yIPSOuDb6ZWrxtLaFS+hWUmQrLEM7AZVymfvxlOStegj3B3uWnqSNOYrSMssBs+J&#10;um+9tGJtWwtKKsk5E+eczjGFN9vLjBlNsKjAlVrUlmJ+7HTOunTnJ/FufV2OzRGDBizJploBIED7&#10;K9euEJsrNt2/UW5nsJkzqY6gOgNBli3y8cF6FNu7l1Adu0Ad0aVgqKSNWUeOLXa8balW21skH8Jk&#10;awxoGn/r/DGNtrt1ThU7rknCsu6uKDQ66EgijaSv9vHF7xptWrri/eNvbWFO4vuRC2Ldk6tbRkC1&#10;PEzOMqzvK+tuLCNt7K3N1uHG321pTBv3LwjSJ/yrLGlKjrjBe7PeI3T3L6hlsoTbs2bSk2httJUE&#10;r/HV1qa0ntrpjm9XO7Z4br2n7RTitutlmFy/cPrbncXSPXubl2DtLLSkwB0oKY4N7j3Fze2S3qGX&#10;LtotyCoAhGavdBgkAgA5npjc6sXmOn7S0LMIF+UAA0OfzAET9mPKvvj3Lu+B3Wz4zirD7nlt16dr&#10;Z7GL2oWHvC3u91ea6IFsHUzEMqgCSxAx1+byebybaca82+n8et+S1EZiP8PDHnLmLWy3e15L3Z7m&#10;54chZt8jutrsnt6v9p9dGFtdtxtqjbxgsrqX8tTJk43rttOJHj21mLv5Ln/R/wBs+Y8cc5j3rvt8&#10;xXa7q7xnF2QiWtttGt2dNuwnp2rXpWgNIiWZAamprjc0kebbyXb8twGMHvefcEpc3W23VlwsWt1Z&#10;MtpeRG4tmQZFCRIp0xtw22+NDFSnEbL3Fukv8bvEtb+8Su2sbi5aS6u6RGKWdTwCHgoDSTTPFlsm&#10;PRns0327tbihis3G0G1vC3e/8fdent132y3NhrJNzasR+WrZls1AqwyxGbrO6TPPrLx0DFv7W3V7&#10;YciLlga1W1yNu2jOq613KC8dnd1VKMqHRWsjIgYWZmG/HbNs/iGPcv0q3Xpb63uN3uNu3Hpvdjx3&#10;NI9q4bz8R7h25s7ddylyS36PdMro89qknHn2mLiPlfb83N5x/oEZAJGYr8Y6Y9S7j2YNvdb2ilm4&#10;qHj9/qvm4bSHc7Wy26/U6QYuO6A25GQIPjjE24zXvunHaY9ZNAugyhZFECTDtoAI6VM4vU2dx/Zv&#10;tccrZW1v9jcfg23ltlum9tttvRd2e5etDoYK4YagsE0wuLssn0y7enBu3qTcbkBiVYJdW2R8radL&#10;x8aHHFvqNwqje27Vknaqd1bs7hrNk3nsMNxNu/etr3FGLAsQKLXFlzMuHm15S1MgHxGO7fWPhd3w&#10;/wBN/aXFba3+pu2eNt8q621U2gN9d9QQ9uptmJBHkcZ1strt5ZjxSfJQcRuU3m/52+kabW+TYSCY&#10;Z9naCXJByIYxjmP0B+n9m37h3HMrtrVvZWuG5+zv717WUA3e3AvOlm32liQgHqZZgYu14w5e38Ul&#10;77E/k9x+n26Muo3X3O3tWVUga7j3ANJJ6RM42X0c4Gz/AL19Xtjd2G53fG/7LtN/aRtuNrdTdWOV&#10;h/01t6vqVtRCGDQmsYm14lb8WmN9p+CFzO6fa7jhCl4WhuOUO2ualZke2+xvOVYj5TKiD40xzD3Z&#10;t/ae95DbcXxW0F/dbbkdhsLvHXeNNq9ueT3O5TdW0tXLmbIqyjBoJBGeNS8ZY3njtmmvxXSFtJ1E&#10;EiKiIjrhr6u2tzd9+83d3FpHvbmze4dbLA/pv1m/t6bT22oVnTpMfiwmMcMeWW73+7+8zsQo2m3C&#10;atAtIF1fNpikkYrOV2m+tbnebG8m3tM3tb2/Z5m863WZOUe5bSyVuLR7oClSAKxim+c9s+E/vSs8&#10;P81xG52d/wB2mzsHvOLOx4/Y3BdZLrvuroG7dFH+mfT7VZmgLI64To1dbO7jOOn8SQ0gMMjU/CMV&#10;++9vDhl2NqxsDut7s9obGzJtgtd5PebPVutwQSNT20K20KjTqM9MGdtO2SevT+N/t/eVNJ6Z41vA&#10;ezbWm3t9uLTWeIs60G7V7wu+5d6uu6xMgN+mtz6jLTDh108Xbj1s/t/EksFz6wMj/HGw/wBgsbk7&#10;TbXLrji+Ms3NVx1W2eS3bP8Ana4H43j0wJAWuQwb7JifInUQCc2PSaKOmEjZb9bz719v61lSbW14&#10;xnK2bYQwDuWyS0I1UOpo88Exb16QeoRnUxqPXF1t9mADtQLd7fb+x6m60N+Zs9sAC9tmb/St6qqo&#10;6R44dOa3j0ILVkyqqc4nUekAZnFNu9gu2236lLd7clLzWONtKoYm8oPqb1WepANBPxNcExSwxJAo&#10;KSR1E5A4wt32vuL/AKu63G8u7TjDrXdbp3B3m7uXCQ1vZNWU1CKU8cHHbx5uc8FSJjr/AGzxUX+H&#10;XlVbaMb/AB3EbMRudydwUuOESulQA1y40aEAyODPZ3fLX4jxhOY2V7f3vUGwGz4+2H2nD2N86K42&#10;1lYu3bOzEy7mJdusk5YONl6SYx6/H+AY5nzvFJsttu9xvNntb5RUW2La3LtrdXgY23G7K22a6zru&#10;3TQkdcWWxw20k9Pw/wBgY4nuOGATd3eQe7Z3Lg2t1ukYLb2oummztAxquMuoAW6KM8dpZmydHms4&#10;toYxtyxt025FnZNt7m4LWbDtbQMnHWAGu3oANWJhSaSSRJxrLjZMBitNj9PdbclG1XbwDoqu2pGG&#10;ldciQsRpAiYwTEzkMLu21VLNtLSevbF57nputtwahHdciYIHcTngYDDe1t3pDWWdLLMNSIwZrzmC&#10;F0CBTqcCZDGk0qEfcNbARrwSFIBv3UAUPcisKc1waz8gwxa2dy9cWiqryxKiFuvMIik5nr4AYEmb&#10;JQxrLHH3G3/6dtu3pIlu2woyG46AsT46RNAc8LxzXbEzkMdH9r+29w+9N23sv1Ds3ygSy20XQrsK&#10;gTSABTzxx33zxOjt49Lb0DHrz2f7HscVt9tveXazu96z29xb45fy0UhSbTbi4clWSxUSx0xjD5Dx&#10;+K64u3Ukt4DrE+fgBj2z9Efbm35I7febm4Ll7c8g1vb2bVr01s2bcFD3GTJJMk59emOHkuOI9fjk&#10;6uafUbnb/EcTvXtrpS3smvXLlSWNQyADqABTrlj7Q/Rrirey4dCls6AFRXnVrKgAC0RUqOnjnjg5&#10;e4sxivyB/wDK17/PK85Y4y7vrK3mW9uLu1g6dpZuTN/dgAkXTSgP/bECcd79G3bADPDN3EQCQKEA&#10;muDxvgQvuLkOWuNe2PFM2x2aPtrG4d9KXdFw2zdGkAliZp5DphLCFOgEyMyCKA9P8cBN4+7ffdpc&#10;3m5shdrcBfbba7buW8vy0uggAeLEwakDwwqzZhg+SgUBNT4RH2+GArvdPPPuUu7ABrt29fVX3Fpk&#10;FkBp09rCpEwRWgx+Vf8A51Pa44v6qcTzS2ntrz/tm1e16CFe5tL2gw3WAROPZ7PbrL8Xn+5y32+m&#10;9+H+t++f/hT9+J76/wCO/wCih/WJvb/tNee9nbl1cMyPw3Ju1u3cAJiFuqB5DH5xrdy4L8Ge1oWf&#10;At18qUjHtvFj65pPq5fV3HQtujXCl1wEJW3QGdS6NIanXF11l6vXpjbOZAx1/wBlpF+0Av4kmgVi&#10;Aa5ZfbjF6O/gk4wGPsT+0K4F53jjAI1bb/UMWzUNKqcz/PHi8nR8/wCz6Mt71XV7X5sAsCdhuKoQ&#10;GraIHccvjj73bLU+32jsXZfStNDmAdKjJcwDl4CcfH7bWbXD3W3nPo+CnuH0rPJ8zt7AS29zd75C&#10;9kTcb1rhJZnJ0lwYYTJIEjG89uf+R69xkouR6BRLCZr5VxryZ4c9+jyX9cLqcRY4zapurYa8xGgD&#10;Vce9cUISGHbQAtIFQK43PFWbYFy7cMW1JUUJYn5j21gTTDSTGfVzrx39VeZ3z3OM4jjts7cjftbe&#10;9r9a2m2srHpKTeeNRZZfSmRHcYpjR7O0SSygAFTBGagVE46Mb7durzF7+5bb7a3a2+83F6+bVxVu&#10;W7lxT6xvppvXbKjuJEliF6VyxteJtvqW4xJ1dogCAOpj7sHmfNf9w2/2VjZbnidla2mpPRusEa4b&#10;rXrr+nastK6iBbZjpIEyOmLTmrKX9g6Ea1a3cGkwQw0SfLEnTlZxcvPn7XvcW49rfVTYch+rPHb3&#10;Z8zx15d4tz0zsAN76FxmUAzRmXVMiZ6k48V73Y7f29ye/wB7d25fc3r/AKfHbfSWL3dZFvX19MEE&#10;SemEzzl8nL3SYfuQ9re6t/8AWD2P7U4TjuWt2+F23EW9x7t5y1dW2tnZNsrTuNtdMId06ut06SYJ&#10;OnuNKW7uNxZuPe3Djc+4NwpLsD+XskuAaLNmclEwep8sTa2c+iyfDo6VsOL4ndbOxx3FbT/avpfx&#10;jAbW0nZu+cvbZyL+830Al7rMhZaECZ7mwgD/AGm0+63Cncb+8istpJY3rp6OxqqASQaTkKYsuZlb&#10;zwkG63vfcW+H4pl4v25sHvWL++v6bSbXZ2zCvth8j3i8Btc6Z1GtMQdxyz7rdbe5yFoPyLAWtrsV&#10;UBNrbDHvukGAO3PpNJOJeOaSSL7ifZO04Lht/wAd7X3jbf2xaN7e8xzd+6b+55XdXrAd1teoNT/N&#10;qqZMTCqYxo02O32Vn9ZybC69y4Gt7ZSdRvx22rNvrGc5QYOLxJmpm54cw3Xujl/cfJN7f9mbc7Pb&#10;7Pai1vOZvW2ewOOn8/d7reqITVPaka+qiBjOts97v98285G4UWR+n41SWtWIEObwkS+R8MsJMTCy&#10;YdQ23L8H7e4BOE9tWP1NxbbLyfuW5CbnkdRJsjbOVYptydagrXPTWuNVdsvY2lqzbvH1Lt60bjHV&#10;+UHMju6kCpPTIQMO3HrWc5uXGthyG25HneQ5DdbBG2ew2G5TZWAUNzeXLCS0oDNsPchVtzqJqSSR&#10;iZx/GXHf1XZfQBkbm9SyrIdZJYxnPjHjOOc2mu1yXZnvdvvTZbbbfobFq5/ud9TaPDcfD8i6XU9B&#10;USwA8BNBkxqM00gjFPznKbywV4zhFtWpe6Nxy0F7aW8mTbsohiK1H8sdJjrPUk9a23069k8Tydr/&#10;ANjD3/dvbkrs9k/Feymu+nfe8o1W9xye1chkUmDpM+GdMQuLW1ab9PZs3L24ZAqbu8Ab7XSJe4Sc&#10;8/gemJtnGZ1a9Wq93Xt1ura8jv8Af2OO4nbXTc3PEbEvb2I26tp223CWoMkzMCQBHWcTLa7n9Xfs&#10;bZTe3mi2dxfIHo2kk9qlvIQTPww1u1vMS2eii3u44deD47keYvWOO4ZtzfTiuMW7/wCXyW5fSRdu&#10;WrYGo6m1BQtAIJpSHvW2+43dnabNze3qqn6nc3DK2LmnSTZemQy69DQ40TouvblvluM4Xkeb9w2L&#10;Ww9v3b+4fhuJ2SaLu/2qXfUQb4GYZ2iROgfNWpxFXaNbuXNltllWVn3d+4SgDCupjmYERiY5yvzX&#10;lzmtvutptOf5W4V0XEtcJsdovrPeR1I9CxMLLmSxrl97l65d24t8fwrDW8NveQcAW7Ny2BMNTpQR&#10;hiZymOc1A2e02/KHd+6fqDt5t2ibft323Ydm3O92l1+23ctKfmLCTqGQzAwm5ZvuyW+Fa425Jjfc&#10;hckspX8tlVzQSZiMOc/JfxO2uT2W2sXtz7+t7Xa8aEY+2/bO2jQ63NV+3cO2XuLBRUnIiJ8dHx/B&#10;nY2WvXWY3CR6l28e/Vqq4P8AlmIjxxZOcs25cl9z/Uuz7i5C3xvHWrY26WmG12fHWj6fpeiAtm8o&#10;o10AnWIGRNYxZb6+H2yWdhdKFe57gUC5qNCf/RBn7MVGO9tcY+15jdb/AN2bT1FugWdtttRv7drd&#10;ty6CsDWy6YEGCMxFYqOg9IX/APyt2DbOlRrH5hnUIoSCK/bjO2016lxGhu2NzcO/fj7a+3uBf9UH&#10;vbj8hz+nXvtPFUDaxogiPGBGH91umW4Dvrq7W1p/917ZJvOC0aUAynwJxcTGPQx8OVbwnDbfcbe4&#10;vtrY3ea3puqTy28QJxu0ezZOl773PnAPdqWn8sTLWxbcBhsrP6LZXERmuwfWesEkv82rzpjnPJrO&#10;JMJn48s7u/cu14jcWLnubkf/AGKPc+3u7mzZ45boHH7dWt+ogFqzSx6XaulKkUMmgstnxtjaXPUt&#10;WUJJYNcvdCuXe58fsn+Nu+tvbOc+ptc8MR7j94cp7h2bbff7zc2VtIj2+P41XVrgZpdLm22/3ajJ&#10;01PWC3G6d77rZutelgFCU7gpTMeAMVxrt1116cQxgOI4W3Y43Z3eU2driVVHa4+5cPothxeb1LT1&#10;liJAXMDrOGt5sVuWCeTv67yQbe1tgwpB1KXipMwI8MZll2mJgl+Cy9ve57+35I2fZHGDb7DcOTu+&#10;c3Tobl1WQ2nTah5CCpYOZEgCPDIbrlzau/p1KBVUu6EwlpGHezf/ABKZk43m5+TXa9A8L7DXe7Fe&#10;Tvrda/db0juSGe/u3sibSWmg0apuXyNKDFDuLV3cC4yArbUC5evuCoYzI9VBMtB7LK/biY5y26hx&#10;272fGHaJunt3N3ca7tuP42xc/UGynpgXP0d4RptyJvbu6ZNQoOWK0cLaS2xJu+tdjRDKNwAh9U3G&#10;eYJ0CiZDDFyNM/vbd3tzZ9O3tBsNpbZ77Nauvxrm6h26bW3bUakQXWAO4I1MTqimP//W+ipgR3TA&#10;NCYgARpx9ffpLLWA15bgWwxe5cAZ7WotOuRcV2MZArECaiRhutDFDkZnrlBwFmrJF4PNp1KI1sWh&#10;Z9cAELdBU9xNCRJAIJOCMKTJp45ChoOs/ARgHdD3CLgW3bvhg1xLrM1xmZRN51Q9uodBl1nCWANP&#10;gAKyPtGAk7dyly2xt2ltm27OQB6V0gaVTQ0x0AJikECAJSQSJ1GJHiT5nywD6lRcZLttGvFmJc9u&#10;pGJkwaENl4SKThBHmIEzImnU08vPAS1udLtu7auPbtEsGKsCjSi7jWCsK3bQeGfRJ0yBllFSM+n8&#10;MBLUuq3XdUZ2dluFrUgBSGppoYBIAHhJ8QCPw1ILCnSSPP7cA9ZchRutIS8Nv3PCSFRpUyNMMe0A&#10;weokZYQR9mUicgcoOAlW3RUailnRzYItopuP2li1oUgggEkwcgMJMTAJBoYJJoTXurgJVtiS1y7Y&#10;LBNVm2ARbe6jjVbuCxI7jBUzI6UywRHQwfsH8+uAkW7ttjpBMkIRbWNJApr9IzRjWJ8Ig4LwgD5f&#10;IChk1+2mAeOTqxbUbkBu43AtwD0kIJEQdIIJy88IJmqyJpMzH/so64CUpbVFxQwUi4VK6SxVYDG4&#10;3SucU6ycFAEz0zEkx/YeeAcUs6WyukBjpLaRbYpBYWwrCp1GJIFCCMIIkzWMyw6fEHATdaC2to6T&#10;c0/lJcBYFgAoVHBMsQRQHLAg51MDKgkGg/rXANFllpKg3GVFKS4BtoNRbSAOkDT5zIwX4SQSSSPO&#10;Kyc/vBwD4ZvWUBEtUNAvfD/l6liJAMLFY8hghJg5lQZBbwER8cApkC23toLi67ilRZUtcUDuuXE1&#10;giD8rTX+YIjLIE1IrQiBFMA7rJDF1dtNLT6ATcs3CWB1VMKw0yIrWtcJr4kkntM+FDgJkKAxINtb&#10;YOsaSVW0QJJWKkgwTnXoYwQByr1n4HOPE4BJAYK+ldUqwDAEQH0gOy10xnBHSTTBdB4iA1fujASx&#10;cNtXCkWzd9Q2DBALqQO9yNOXykCT9k4SQenl16nI18OuAcDKqKLyL6Za6RK+oqR3MIYqe4wVFIpU&#10;zhEVFPumpBqxj+GAm+pae36jXFiWaXkMLQoAfV/EK6pk/dgjJhtWUgiorEx/LPAOq6xcsFFIZ0dL&#10;ga2zhEYIDcDGJY0aBXxGCINIlhpP8fhTASBdQerqC2rutGlw2n5TOeY8CZyAocEVBPgACQIrER/a&#10;uM9mqhZvhCZY3C8W7haPTVi5cHTSQSYgUjM54RkaQSATSJEiY6eJxz79hKRVMOToRyUYnSVbSdRe&#10;2oaAZAHSZp44ImhBY0Eie3rBpid1ocRtWlwijUzKUn1QpKkpqZjJDCkVIAwilRXppyUyD18/DE6q&#10;fR2Hpemy21c+ldYJM227gttSZK/hNOnTPBUmDIJJrTIkiowDyzotuqoUVLatbCuNbqFJdhcqTSIM&#10;EZEYLOfIdDQkUBwDxcqV0oxL3YtgoAQHOlluKDK9oivTAIMTH9PhGAO21piVF229wZO+pgYeIlZ0&#10;5QCJ84wkyaEAeREwTHjgJFjTaYOdY9TUpYMoX00BoukxEmBJzznBZeBoYBFMssA/cKwVZe9dRMQy&#10;hWYRKr8rV0wOlazOEkRmQZUwMhIikeXj/LASle5ckhHgXhN0tqYoV0EzBCyRLLUjxqSBBMmGA0k+&#10;AImDn1wDlp0tkrrRou27eWoq1u3NoUpBHUkx1rGCAqJntBJk/hmgIPhTAONcLIWKgFrgJItg+m3y&#10;3WApQwQI6Sc6YKIA/EakmASC1cjgEApIuaClrQpsoA8OqUOmJrBJqOvkTgjnAisKTFVgSCW6dM8B&#10;ID0aFc6V9W2dU2rpYjWmloJOZ+MRgAmhMGQ2VdPUUp1/uxFzS2bSugEqwdJmQLg1GTXUWZQa/fhB&#10;GcyREeA7qmSOviJwM0+l/WUJCh/UQH1EUkPbaA6p8pDDJjXyEYBJzhRBUSqtQZzJEfCuI2kAqVdT&#10;cdy6OxW61sANMaGNoyY+EVNanBFSDmCpLT0r0P24BxHABlW9T0UGkhVNvVUjUuUUHiB0M4SdQJI/&#10;zGJAIoSKkfCmAdRbWk2zGlrdtrgLaWFAVZA1ciAQfhnhBjVOrMEiTDAEx1yA6DASLchHIUMVZbbm&#10;AbR0pSVJBYnIsa9MERTJiAT/AB+aD59MW225qXnqdtv3garQc2wzw1GIMqCpER8QPGuE6chE6jBm&#10;QdJrpwlsuZ6J0vB03LaghSbYVAanWhuE6A8GY+/M9BhDKwJ0zV+nzQBTu8umN63TOb1amD2tCoZ1&#10;BT0NIAM22BaWcovbJ/FBjDME/KcjUzBY5jUJ8cdbtNb9VXKSXgSQINFGkEItGb01YUAH2/GRhZU1&#10;jthZKqZgj5gZyn40xm73WcnQ16iMSdJ739NGZdAZTVCAsBmnMkQayJw2QGpqLAUMHPU0wJ6Y6Kkq&#10;XtCfSVXuFyh06V0ooViyA1M5gxPlhLCNJzGcAihiAa+WWJnPHRD+3aFuaQFDkCuol1Z9boVQwCTU&#10;j7Ms2mBqRBAHcBXOprl/HFVOtPbGlX1630iy6hQpdPkOgywHQUqOuBAKzSGrkMvlrI+3wwALMLxD&#10;F0NolAQy+pKkM0ZliygrGYBwgAGTq+UCs/iHgTgJYkC3+Xqt3rjEIFH+iw+QLbFDSh6DrhJEoJ+b&#10;SRJOXhVqeWAcss36htFv8kXAQFBBuIPmAQTNYIyyrnRvMQDqC9w6mRUL/amAk6gNbQUe4ChYkBCL&#10;hGq4ZiagCBX+eG5MSZ/EFIgiJ+XzGAnmJCiSfy1dNMOCUEuiZgjPTMHPCCuc00zPn3GZjPL+OAk+&#10;ppEIJBCldIWI0ipM1NSa5+EjAAUgzEA0gtWRMkTgA63UdGQGLmchdOonQqW9U6SB0zw34kQpEEFi&#10;ep7p/pgJKvcLqsuyOT6iotsBvTU6dQpEjt+aP54WQsnUxgwAazMipisRgEKXNtRbtpq1NdQNGmDb&#10;YVBlQ1fHpXLCfCJJk1yPxbywDzaoOtfTCLb/ACzBBDdoW0KTqiomMAtSmqQDI1mngD44BNq25Yrc&#10;RWRyAzraXUZBnQ9IkTQxIGE98UyPzTJr8fh0pgHVFodplmVuwhQsBmltA6nKozNMsAxkBAArETQ1&#10;Nf5zgHEJ1Kbrh7jGdJWEDGCiXGSo8dIFCZphGnNQBAIgrE1FK9I88A8XI0uFc3HOhkuVthrfexgz&#10;4ZL0g4A0xQ/LJX5RkKys4mJjAUhv6xcNsFrioLhXU50tVfTIAgEVBMUFa0wWmY6/w+wT0J6YoWG0&#10;tcoysSKgswgDSXeQSSATQihnxwgBStR3TqmpAC/LEz93wwEh2e3eXuHoC3p0CUMsJcgIMxmCPMVy&#10;wioIFakHuMZNIIKnxzwDwYPb1dp09q+mJZm9OHRxdHgO0Tll44SwiWBpqAGkgL51Ir9mAetXdYUG&#10;zom3cLC4pDQF7ddtTCmAYH34KAAZBn5ZnuI6iOs4GMnGuyVVmDBasFViuosFU+OqMxFYkxUYTpJ6&#10;xWCBNCKysYB1WWIIDAgsjsQQQzQQ0SIFTl8PHCCGnP4as/GAxzitI+/APo9s2yygpWotKoC0+W4q&#10;j5X7RnWM+mBBkCWJoM81FNOo4BSaCSTbtiA1IP5dzM3dAiggxUwa1wQnuXIKCBqKiK5AimAdJgWr&#10;iktrAJ0I51KwP5pT5vnjKRSfHDUaRAIWuk6ST5GsEf8ATATDc9Vm1jU4E23agkmSoIIM0ikZgGMB&#10;smiMgJIIOfmekDAIsk01h2UMzFKsq6Vq0oCDRmFSYHiYwmBUGflGkAmtZmPLqTgcJJeiOIDXL/5p&#10;IDAOygBRprWDAHSJwSwTqfuHQHoAfHwz8f4YegU7MpHojQ5csxgsTKwALUwDlIoCPCcBjOUZyajK&#10;Kgf4n7MeROmspxGKu0q47TbDMGJJ1ULKBSswBPxwiBBgEZxSojoP78VZtbToJPc2m4VChm1ELJzu&#10;EQTSsKMD5Zj45HOJBpn4YOl1l5o51DQKsQRA0hYkobYVqKozMT984TVhWRIOcyRkKjAmsnMOBhaO&#10;tVQsGBQAKEXT3sSCCTU93j0EDCGjITVVUAEmR4/9MVTtsHUxYW1Gq4SGWFBgGprNIIkU+GG2MQIp&#10;9kT5k+Bz/wAMBNssSSzekWZflOoNBPaBORIrJM9MzhAyjLu6gzAzQkz/AD8sA+CQ7FQY0wQpGgFv&#10;lugeEAgmI/ngEGQBWcyQRB6rX+RwC/URQzMfTJUDSNJFxR8jiPHLV/STgEaQFkkqImagTkev3Y3r&#10;rLOUBWN5w7WtKu5fTpHcpXtZiKEnpWnhgETQE0Md0yJM0+Jx0kk4gdtkKQx8SCVXVGgU1kkmVp4e&#10;FcIJEVAJnSYEiomh8oxQ8rMCakIbQeGeC0Er3EeJ7oEfHBMQsSRMgEGBkOv8fuwCk1mQQWkBkaGO&#10;o6u3QsEEjITU06DCBQGkVJOUDqTWtAZoMBLcywk6gwRYEyTq0knTC1YGSTn0wk1isHJBqIHmBGYw&#10;BToL5tqhnYIHZQIIENOYFf4HA0mOpjTqJUCs6Zrn4zGAc9VS5rpDaigUklgV1laZZZQP6hFwUgk1&#10;ByghvChrHhgHLbT3IoRYzGoPbBENQAhiOtDSa4QQCQIEhiKnV3eQ/v8As8weViBKltJUMW0lQFP4&#10;mIoCaUBjLCYDaUzgRnpJzJaRkfswClJQPcEjSS1BqVQSAlvSZDCviM5rhDBiYMGQreFDIk9PDEkk&#10;uRJW5bRVZdZAa7bKyNQAYGA0z4EAEiPHLBFSFZQDTTNZzB6g/Z44oNLhPpk+nM3dLemQDB0xpKyT&#10;1pSuAymgjI6jEfeTlTwwCbbqQxDnS4VEBBNCO4W5Ak9NU/aMsJK1qprBByEmla4CQjQjaZJUMjWw&#10;jGEXJwsfNHb/ABwCpPga5TNQ0GuXwjAL9YK0sGQLpBKoPkjVb7JkaeoMnr5YTpJFAA3SYpX8QH8e&#10;uAdF1UYHW2hWVmJBTUHBAFtzGck9xI64DfNHaTSDIyIznPAFb1C0mg3FUuQoKkjtnXpTJjJzg+GE&#10;QAGMREkAHSI6THTxOAfZ2Yrq1BittZiQXYjUCtAZzUeHWuCgCormaeJJJia1wCy7kEAqkEKCwgfL&#10;BDKIAEAVJwM5gkdIFAD1FOnTAKkWwFUK5YGCSbhZOjMPGa1GEsswATULJlmauckYBVtjUPJbW+iA&#10;gTtUFcpGRpIr0FIwIDsRJZaHVMVFTPmcA4W9JAAsElkKIBXUoiDUDMnpGCCsR2sFFGU9IBNArdSM&#10;ACyidSO5UuGAUK5MDUxcEds9D/LCIrIANSVEgAUiGmueAeLkqcl/0y50li1QUZQDGVPLAYNplR3i&#10;gIJFDQlYNft8sAFKByrMfTIJMrrLBRLaywIX4V6zQYQAUJ0kDSskGSG6TJyrGAcdle2PUViTdEOA&#10;UOoEjT2zQ1z8PDCYooOeYhplvmJaY/jgHSzE60C0EEqihlQMFItqgOdJgQRNcEoakigaRB0iKzpG&#10;Wc5YAOyJJ1/MiBpUuSAZAdxM9B984KCoNfm6wSfmk0r4Ca+OAcJDsCyaWSOxT217V1QMxPbIkTTA&#10;rAGUrqkFe0TlpFZHjgAGGst1V6DTVmUSfzT2kGhjLxwhpA7oPaANOYBoC3hQzgHFZSRAKSzHRclQ&#10;So7wgEyTBHgI64M6QxpkQaCaadRgk5/ZngDUuLYDlp/MzlSS3aH0gTGQMHw+OEwNR+UCOtC0dQPL&#10;+uALUdMkuSpmY7QSSGDOKgNlIE0GEqCFBrViGMqZkkSYOZGeAdZwz3FIEhJt6lbtCCdBLRkaqf4Y&#10;VUgRQHoCSRqMsCfMfZgC9Q6nHaGkMX0qurSva4j7cqweuCrUiSJmdQ1CTMw3hngFayXWYz0jSjaD&#10;IgoNPVgIGfXwwQAMtJORmC2vy+6cACzBGUHQGuG3pBCqjaZOomlKfhywnSJjVIVpmZqwBFD08Phg&#10;FyAA4TS7rpEgwwDNnppM5xM/AYTTqTSSMq+ZFBgHhIRYrp0KSwnUSCwIJznPMZSRgE+BjtNQR18z&#10;45ROACj5wySHcTKwrqppkD18oNIwcAkdDTPrSkn+WAQHZFLEllrUVIOqWIB6dP4wBgRNKAoyyTmI&#10;yJjAOF+4a+5HR9IVD36qaVik5AEmImmBmYJMyQenaohDOQ8K4BtQVEhAwaNDCWkudVyTFTAEwDFP&#10;PCBPaBAIkLNQSfm+HlgJDMYZiWIYqwCwGXTQMPE+M1+zAAjSZgAHMyaUAqJ65RngCZpRlKq0soDK&#10;jLbg9xfUPxHIffGAJaZjKAPGAdQA8q+XxwAYpbAgkAsdTsZaDp7ncipJoYr1wS9s5NJzBntiVBJ/&#10;pgDgMZlkAqJCjvB/MOnrn4nxwFUyJjVDQ0k6s6scsssAbMoDArK61lYhkEQShGZJoaDr1EYTBbUC&#10;e4tnQgAyJ6Hw60wDnaChAGkLRciZEqAtQpPj1FPgRYAqDAFdQE/KTFWnw8sAarKswLMWgBpUEQCd&#10;MESDgmWJoZiZNVBY1HTIeWAcDjIdqsQukkyVUUfunPzPTAbOKiNIn5hH4ZJgYAKQxJqUGpoEiDPd&#10;lOY+7BaKDrSakyTQk0+HQ4AmuKxYgLVjQAFQK6RWafECfHCSI7q6Yg0AGefj9wwDivCsgMlmV1Ik&#10;v8tFgmKVpUCcHEQTOUSKD5u05THjgBKkaVZVqTmZBA7qkxqI+UEnOMsziQRIYyJkSSSCY7qQTgCD&#10;KjWzLCSxAIOmJA1SO6YHy9elMAyPw5TqUmdUUUkqY6Vj44ADoSzA6VZW0iULGSAr1JANJwg9xA7p&#10;FIiVEjKR/PAGO0MwCqDkQWBJDfhXpM/YZjCjpEUBNYiADIiqz8KYBMkknWDCqQzLqMAyoBzFPHBh&#10;SzACAZhqiVBGpjXzBnPAGXCBn00oyqAIJyQMFzNf8JGO6/S2yTdttEy9RI61BrjPW2X0w4ee/TY+&#10;VH/ItzA2vsP3Aq3fTuW+O3DI3d+FSHBAMxAIqP4Y9cWli0kdEWZ/DTLFs5y+Pfis5zctc53lLlxg&#10;+vd7q6GXvNw3L2oXgw8cgBT+rqzNCK+IxJL60UW5dGTTpCgCagAwTPe2RBFTX+IOHDMH4H+XliS3&#10;uwKy0bZuqVGsCTCABZFCFpkKwMRiYYT4fzNcbG82lkXNjca0sypL6ipJcjSulIzB6eA88OTQQB8e&#10;uJJiYgz9ywFvSjgorNrIBm4VXv0lRCicicFiiYqlLFoLbLXSHDST6dVIBGo0rma6fCuFT2x1mfsi&#10;MBX2dZ3DOvaQ2nWo7tbMDTVBBn8Qy8hhOWAm3r25N7QzFyGHa8SXVNKuZkUEjwnBHMeFZM4mBNYO&#10;llwC7MzI6JBHbpltBWZGZpn8MJaFOoEViknOcUWez1blVtX1a6xa7cZ0S2x9NkGkq0UEidUQJ6RO&#10;FA0+IrliZmMjObpdO6b001KLiEFgWDaDQvEk1HzV6YjmNZ8a0j+vXFG+2r3LnFoF7raAMVIUKrPJ&#10;CquYmh7TQ/Gi9Wlomgia/fngK4WBurd66bbeo9ttLqXhbkHQx1DoB16+EYdnLLzBNfjgKPbbbS/z&#10;tOuhCTaZjp7TqE6oInTgg0gdJMfbjO2eJAu7YazuHCIrBGc22VJH6fVOgJbqSfMfHLDTEaiKSImu&#10;ZxoaPjtvds7YMiXGA9Uj8slrAWSCIPaxzA6CTgxABmCfjl5jAIvXLrXtrcf0ocESLak5SVJboBP8&#10;PGcGp+aaik/fgI+6tK36ZbQZ7g1Io0SgJkdxElT/ANwJFehwy51UHXw+00wF9sbR2qWw6sBbL21U&#10;rbb8pVFshq5iQ1KgDzwa0P4QR4yWJzwETdpccWFVXKG5ch7SraoCw1sJzaczXD5IiD8RNftpgKHa&#10;bJwx0qQdTXCVCoqz3BT6sCSKk/ynCJNDGXxyxMfMTNxtgEutduavVGq4rIFAdmhGBahJEdf4Uw6M&#10;wOpNMZk9PgM3f25ZNyy63AYT2qSxED5TUtJiDllXqsgaZFCDXFvEop7TMm5SrR6ZCGCrWxMu60AM&#10;TH92GWPzf9o8wKiInFnoNjtbK3U2VzV6nqEpCEm6FD9obQSKie2NWVcElZ8o+P34bXEyC32u05KB&#10;XJdiEZQysBQ6rZAEVBzkUrgqTM9SfA+VcUSQCtp0W0vZaCt3Kztpceo5MywcySRkMEWoek1mJ6TO&#10;AlbWzq3US+i3bC3FCqACWkIvzTAEdT9mEr0EjLqehqT9pwEncotv1W9Bq3VYltLrrU6U0KsgAZUA&#10;k0qcOQNIgietPDAU6t6W69MICpZtG3VQXYs1SdFSTUtSBiQtEIM/0qIpOJbgZPfOh5TWIcC9LKAZ&#10;Hpw4DiOooTH2YjFTmTQE5z160wlyNyOTQ6bK27hNyyi6ykMHKhlUs4oqjxAgZYVEDIZA/EA9Zrii&#10;Gb3q3WPqOVVmQhgA4ZgTbZAlDLAVIEfwwsZdcznnjOvr+Iz19HF7QgHaxP5Sfl6mPqTBqT0ao+4Y&#10;BmsZ9MM3usDmyayu5UlQoDEsWUs0O/zaTU1MAgZeOeEqSWqKifsxoXW5RV2wNt1CsF1DSWF1iHAd&#10;jR9UE6hHh0GAKk5UJjOQT8cZ6ZsDDqiKVtC4vq2LZcBRLqVk934SDWoFPPANSMpH2Cf7dMWdOQam&#10;5Z29y46sqXFCuVUMjISVa3BoKAEkmuU1wTmIM5nLz6Yk+qcgcdYO6N8WlOqzbPeex9IU0uAUPaTH&#10;gB44X0pIy88TbiZgokQ+teUnX6bFQBGoQ0WmVBUgDMinn0woeeX8sbETcvoZ7drVpM6QSpYKtdII&#10;kGuVB0PTCnkE+dY+AgVwCdmDee2xV2S1olkGtVLuPV1qtCMs/gM8NRWemX354z06etGgublbG1Fr&#10;QothiSyKCHBBUppAqBmdWWXnhTUND1I64vqKzjzcvLddhBtq1ybSorNI0QzVLAGDA6eOCIyPWnmI&#10;/vxM4mLyLXZbo91u4h0qWe65Qp+cEjuAMlRPcaVyFMHiyY4FRJdL73EOgnQroAukrQmBUgfi1EeO&#10;B9/w6H44oWqMyXUS2hDFKtOsisLbUyI1Se3p1woGOg886/ZgINywVXU8AK5WhSQCYZGj7SM8Fmc4&#10;+JMfxwBKiLaLAQVA7fTqEBzUGI8yKRhZoKDLqT4UyxJ6iPaYXG0syOCdPpLLErMliQMxST9mGR1z&#10;HXynyOJn6cjX3bdp7NsdjsqpbUsPzWGnUIUSZAzJ8KRhayfl++TPnhr0FLyCLYA7ixOmUJAVNdSU&#10;hjqn8QyBnrgnkGhqB08QMLb3YB8SbYvozj1AlwubbMba6CNNwxBgeeCSRQjx+IBxM3uwJnOXbdxw&#10;ELq5ZmRNPaqkDVJ+EZD7cBjBAJjKgFTXrjX4A9kgfZPcFqWE3Ee6QFUgyNKmlYpJPSmKrn/b3Fe5&#10;OL3HGcptLW421+0yw6Kz2iw+e2WFCJnCzLWu10udXWP25fuW+rH7X/qdxX1J+l3ufk+I5HZ7yzuO&#10;U4ld1et8V7l2tu6Gu7Ll9kjBbiuJX1I1L0pn81vq9+37lvae53PJ7ZjvODD3G23pBjcTVMLe05eB&#10;YDFfIeLy6+SfCv3zf8eP/Kt9Hf3l+2OP4zjtx/7D31Q22x2w90e2eTZLF3b7m0sX72wNwgXbRILL&#10;pJifsHlLebC7Yuk3Q6qNUIQV0wIKtI6D+eN6bSXo65x0fYLZcjZ3FoJZKu3YdWpGYhjRlHn4dPhh&#10;rjd/veLdd5Z3Fy2x0pFyTbuW5r6iGhHSTSJxreS7dsid3x4L5XjNhy9o7HcWLd+13N2ELct3Ymbb&#10;qZBBrQ5wcsbnatx/NkbvZldly1pkuLathFS7eSGV9ucpFDE1xy5nCufbscp7fX9JvkbkODurctPd&#10;vF3e3YcG29nezUqwkFooK429hxzVu5Y3u1G15a1pbc2h2LvAme7sWGOcjvWfsxPmOZX1f2vcs3uP&#10;353ntzcMybK+w9R+MZgf/Av7la6ACRaeCYkGKYw/LcKu3uFmVgpYqupdQ1N3KzqpoZwHT+D5993Z&#10;AttbYqmuVYA6VJDIHIr/AJR/XGI5DhbcOyFNRmXVgbmpjHbHTxjHTXyXP1JZL1b7j+cuOLYa3cCg&#10;iAwhNAGruLdcqYpF4JwjNU3CdQhYDBQYGs0AmoAxr9SM9q6POIzoJi2BFWJKtqgrpzPmTjN7zZ/p&#10;Lbi/da3dnQzIw9UaqhCBQkk5CkZ46ML7b7ld0yG1bDpGqqnQYOmVPQeZ+zGd3O01Im59QjQiFVu6&#10;lZbaiWQuKGetP4YC0s3qm1pzJAZYIYkgA6ZkYxd3eBrtxXtMXuO6SDpYL+EWppEeHT44C0FsKBBh&#10;RUDpIiZxSbrd7exdvLdEsXDNctHSQB+WHTUSDpyp92LJalx0p8KYEHpQfMDNf7RiovcjZL2wpuWV&#10;s3wDc1wLttVDPdUAVmQJIInzxqa8YrNsvHoWFo34ganKRXqcRraO26uXqXit3TZUu9oAqArBtA7m&#10;Eio8x541eiYzwUchNKZxPmIxYb2/tr+93OxvjbXXsC2i2AjMpZLQP6kuVEPLQQDGUTJxiS9WreuS&#10;V+RSNQBM1oY6CMIIbcrdANrUgZRauAojW2aNWpakZQuXTPGrcJ14CQKmSKSRMg9M+uJAs7Ibi0b1&#10;hS767aOQ2iW0+o7AAC29yACc4AzOM52qyYvP/hJ7tJhvOkyJEDPMdBh02NgpXb2toxa/Y9VwiOlv&#10;braLXGN0MYUuZZelKzXEzerQhqjUWIAMQT1IgQw/j54v9trZDcU69u1s37bXLc+orgenbZxUj/KY&#10;PaaUxDn1MGJUE91BnMEVMCI8ftxJ2+431gFwBbu+oPSKqyenaUAFS70NZEjPpngEsltoUgsuk6tT&#10;SJ8f5TjsXs33TvW320Tb3r+3ZbA1FbgVFAU6tQBmIjLqMY3kuufVubXOKwHun27x254/djdbbb3w&#10;7k91ubmokAQxGf8AE4ke4fc/Oruzc2/J7wwTFtrrOGVpP5dWp4SBBxZprOMFtm1hvhfbHBrtEtPx&#10;mx7VXU6WFUhkyDqAK9D44zFr6g8mB6G5325U0CHuGZkgvMGkCn88OzX4JdrV0faPEK4uWtht9R7m&#10;BRasRGuI+2fsxq9t7r3htj/zr40ooVxcuurEiaqYI6CAP6nE7NSbWKbc+1+PNx54/bkuzEj0bSFf&#10;ABgKms1gZ4vbfu7d/nFt8NXaO5mRjciSQsU8IFfPC+PX04a7oo7ntDjyLYGxEKWPYFZQpMHqJ8a/&#10;0xd2fdRdQu526trDA67asrhPnE0IrUU+yuMXSzpyuYpb/tAW3L7PcvbK6XhbjAqzDtBmQfhPxONN&#10;sd/wbltG30XGUdqvrC9mpnMgRHgY+7GLLOoyfI8b7iQW1ubkXbdskEtb9MsFcqEgGDMioz+OIm84&#10;Wxuhr2+6tkuwOi/qtMWY0c3BK18aThx6nVN2XO7jZkpu9nc7VIW5tdN1SiCWUWZDSMyK+OJ+w4Hk&#10;bSw221oHPfbb1RcpBgrXKogHz64cZVVcn7n4i5cgbxbF5llrV8eg6AHMq0Vk5HxHljB/UPkF4jZN&#10;sF0W79wpd359QqS5P5dp9MmAsHTSTmMdPHP8zO1snDe/T3aDlL3+6lnvba2Hs8cCoKenMXr9simr&#10;VI1SYx5+3+/3F609xdxcWWZFUKou37jH0xagAKdTGkEZUoterm7PZsWrZA0qYIiphetJJOVf75xk&#10;ORe5ctuHZBpRXtCNIBICq9xczNdIyFYBYkhOqW2cp9oLMgfHLMmTTx8cedPf1m0/BfWLlbLzyO29&#10;tcTtdrrsq9xeLG4s3eY21lw5cC6nzsi0XUCc8df80jyeaXt8lnWTH8Otn8Uju/Ly0ydX/wARGPDf&#10;1S5YXN1tdtd3J/R7LZ2jsdukWdns7N20uiztdvZhQQKUrHXHbSSc+r4vz7YuM9On4Hcebec5tdP/&#10;AI35fprphWoTqisGh+8+eOs4r4/yeSXjUMYxeX3LkvdcH5yVDSdEx8x8uuO0knRwzQwht/u3u2bl&#10;i7ctEFTaNglCXQ61ZWzJkD+eGJjCzfaYx6BjvnF7ZvfHtbd7jdtcb3FwK7fcbq4F137vFi8qLuy8&#10;SfSc6WnIHwx59r27c9Hu0n63jvd+aevy+IYg7bgOQ2G52m6UqTabcuEKEG7aOprzuWmqk6gwECDG&#10;GWddO29c4DHt/wClO2W/tNxvLFxN1+p2VnY73bbgapvoLY21hnClVvm7/pkwrHwBnHn2lzY+Y9vP&#10;p7p6z/YGPom3DXtz734RrllLK3NptVVWVrl5H3nHC29sEwBnBPnWmOeeLHyWM3hm23S2OI3V7V6h&#10;2/rszfLHo3TqpXKPjiN7s4hNnxPIcTuOP137VrY7t7myg37r7nVtjaZA1HW3pkUJFK0GJrfWJtLg&#10;9sN0u7dN5Yus1i6b9pNYowtHX6iEiYNRSkZeOOL/AFH4LccW+w329sbm3vLPE2HuBNbJe3a7WFv3&#10;wsE2kSGvaAWANFpjWvwcfJrZqs9puLd9Ha1cW4guuoIIpDwQa+MgY6T74u7n3NwX064/ZjbbnnG9&#10;q8EibbaG5as3GO1Ku3HXN1GoFZYBzOZInGZMZ2nxdN5dtdcdbP4VTcPYHHnnL106LN7md/vDddhG&#10;lwrEkCYCwRXpjp1nhl+m/wBOtzwy8e9r3LyNr/duWdXtrct29woFja3GPawUxccIc4HTE523+Tpj&#10;s1xGb2W6Pub3InK2N7bv8Dx4vbLjrIWbd/fox/VcgjCCDnatlqUYgVxwz6I3dXL/AFf5tbgbe/7B&#10;xOzQbvcbq/daxu+Ya5vN5t9u5C2wxtenQyYECBi7zpHn8Oe/e/KNBz9sXd77bst6otjlbt8shC2y&#10;9njb62bd6ZMFn1CB0+GOecFtdvuuTflV2l29vU98bXZ8dt7zmxt7l17gLXLW7vySqoGYQDDTHTGv&#10;8rOmst7vniNE5i22o09JyzVJAAzAAr1xfc1srHLe8+b5e7KJsC2/e25W8nr8VvTotSSYaSCCBqOL&#10;OmGprne34XP9wrQ9OzZRTTQigxHSfl/phrlOMu39z7f4ly43e/3PEPubjoTcuaG/XXS10iToX5QR&#10;QCML04XbXMmt+MKDwlx+gLkeenF5yPF297yd304G0G+ff7wO1xg+jss2bi+DmKZzJyxc8LdZcwSS&#10;EAJqAEB6TFTOf9hiNsOC3HP7r/dr1sejthd4/ZteJABFz1NxvkK9FBCoD1iMS7SXBJ3XuBriIYyP&#10;zR1Migrjo+z9qt+lazsbttNqoZG3AC+qyuNe+XbE/jcwGYZCgxi3Ny6YnVBfeojDXq1EyBmqyYUs&#10;RkOonPEi1wX5tm5oQbXj0vWrVsp8jOALl8hs9IAXU2ZoMO6riDa+oBWYNwqfmnyVaeNfhhocW7Bd&#10;yGu2la4zW7NyC+4av5t22sqSfmUClBOIFG+oJShNdWmIH29B0w7teIt7Ft1ubiINxvdBNdTUP5Ws&#10;kVJ6WxQ4JJIS14OVCzpt1Y5VHzaT4DxxW3eCb1de+1b3c3FdLGztoqooIlRdVYoJnQD8cXPGIl1y&#10;cF8FYUgWxU3Cfm/9E/Znih5TgtzYM3NO73gChduGQbWypokLQQsCQAB5k41NvilmD1u8rCRKrUVB&#10;kkZx9nXGV5LiGt7b1GsJvNzcBvXkGm3t0bNLTzAOQOkGPHGpZejN1z+bnP8AbodVpMQAAYE5mBmM&#10;cp5Pjrdu813cWr3Jc3uHNlLdu2wSwyprRF0yLNm2PnjM+WHq4baY245t6fh/qOY5HznC7y/cfcs2&#10;6vby0bmq/euAbHYhuxrW3WwIJCiKCSaCsnB5t9Nrxf8AwBjlnJ8VeQAbmy729L7rU9vW+4oVC21J&#10;02k056gTJNSTjeu0lea62BjINxF1fTubt/09u+oO5tKv6hreztt6qC9euQFYtCooHyik46yy8Riz&#10;nIYyW+LJdvkfqLzsGV1ZgiWmUhrQsooMjIGuK5bYl4DFXasPftvuY26N6oTcDQXBY0FWA7iakYiZ&#10;zyGLZdjbt2rZuW5Dtp9S0wVmuFZNB/GMv44rXbxkMSk2ITf2dnbZL3YCwbsW1rrp7ZMx8sjzzwO3&#10;6sBjW8Xwly6y2FsDUU1vcdfUFrbBiXvEioJMffGMb7ScR2koY6r7b9mi+1rc3WaLbH0yVXuLdpkN&#10;ETkJoKY49XfTxcZoY9G/Tn2Ju9ybV27t/wBFtzvrd7f3rbKgayn+nZa84k6hAAXxJMCuJbJHt8Pj&#10;vUi44QH/ADEHSozJ8hj0TY9scfvd/ZItil50Q29XpoWIFGP/AGKFETTLOcZ7q9PbMyolzcNbtljE&#10;hZJJk0E9Me2for9Ptttee/UG4/oqNkti0AVQKtmHslmkfMfjjz+XeYx8HXXWazMeQ/3FfUq7xfsj&#10;eLt7Vs32s731HchrllLblRuPSWG+QHyx9avZfHJx3E7a0E0EIGkKYCsJkD+/GHg823dv+D8Nv76v&#10;qJf99/VPnGXfDcbW1uG2noLeNu5ud7YlAGuIzHSsMCVWRESZJOuA1PJpXTAEyc8q4OTxM99+L439&#10;PZY33vWzudVxFVduumHuKFoxIkgZj7sPhSxFO4nSo+HWBgMm26sbZGuG6q2dvF7cOJFxrtxfzPmh&#10;mENJuGQCDizsWCwAbtGZiJ8h92A4r7n94bfYb0vtWu7h70JZlnS0wZdLXQ+ZMdVGYIx+eP8A53/a&#10;A3PA/TT3AoSWtcnxhkTQKLyV6nwGPT7S/XXL3mvf7P8AC1+43/2mX9/n3T+yn3/7auer6/tD6xcu&#10;zeoCA1vn9hb3SNaT8Kk2idJr1OePyTX7bWd5ctVUq7U8ROllBHwyx8hb/f6PrVzNrI/R9jo/H2W9&#10;Lbux1LctJpAEuoVYP8cdZJOjt47e7AY7R7OsE3LQMoBdUapAIAzpnPXHB7PDMSZDH2A/aBYS1zvF&#10;MB6gNzbhJ+VYbVLKRKnKvhjx+T8t/i+wezjJe+p/9hPne7SP9u3Mt1A9MgwPhj727dSbWxJrr29r&#10;tEkklQSCACIyk+OPj5JtvZXrv5q+AfK7gJu/cQtuLZ23J70C+yqBbX1SqlWYiWNQo6yTWK9B4IJa&#10;sMgIq5DfMCxYUmanDyZzhjd47+ri3uQ5Tb37gLeltxfsg6NFsWYNwoiiMlgS2RgdcbzaWgltQqjT&#10;qGttJzEaaV6Y3JJ0cnhv3fyv6nf7y7udyy7j9Hfbjl9ZQdBYpcGtoiDKoAs1kZA403HoCGK5kvqB&#10;rImn/TGnn8lztj4PH/1d5PdWN3s0vMy+km3vWboe3bXb3L1kwg0ktJhiS5JYGcoGNPxtom8Fg6VU&#10;5iBJyGDDw59ceZ21j29uN3ZvW05O/cT0whktYtmHu3KSRXSik/NHQYvN4Ut7cTmGGXWtInE/0DyZ&#10;9MLG55f3fvG2j+k36YG4952soym6LjFmBBkkQCQYPlOPKPvlr+w5fdb7cbO3c3d66LfGWVhrQQ2o&#10;V7hOVZJ6fdid0nV8h4bnSTV+zT9mLcB7v+i/s3237Y90b277a4ji/V98cxuUuWeR3XIWN0Tu9rs7&#10;dDQQArAkA6siscmvX7fF7q1tbSHked5HVutzbunUu3JOotduAmLamqqY1Yklz3bO3Xpw+iGx2O49&#10;4cRvuQvXB7Z+nvtt04fi9ztF9O/ylm2gtxt7bKNW4vDte8s6AaQZOI/p8gd06Wrx33I3mN69dAAS&#10;ySgAUkkACCYHWuNWydTiRcWL/tvb8LZu7vZrwHtnYpa47j9m7FtxulS+xa+qkS9wsslmoM6nFzq2&#10;fCrZS/bXkOa3K9tl+5nWdST1RB1rPgIxeiXNYErzn1Avb6/xu+u+2/YPGXyrcltz6du3dRfQcIrC&#10;L1xqlZWCczMDEza7Bts78xzu5ttukm3Ys25NrbWmllt7S2KERQnMnCTHUt9Iz/Me515ixZ9g/Tjj&#10;NynD3kO55TkL50bvkd0kWr265fdsAyHUZCmgXOAYwbFd0lzdpYa1YBVbFvK5cuFh8omZIign76Yf&#10;NPkk7ZbnCbjacJe5S3vN/wCncub/AHkhrOz2rW3JNwhQq217lDGD0EASbzbrsdpYPIc3dFuy4ZLO&#10;1YjXcKgn0xbynItFfE4xnbp6+v4JeuNXLeZu+5+c5RPaf0x2Jvcntzbv8nzzLeXZ7O3fuKDvP1iS&#10;dEDTbDdpg6RPdii3/Ibrmbi7aDx3C2pIsKdL3LbLNproUyMoAgHFmsnRqST8XSva/tDiPp7s7nLE&#10;2vdP1C3ptW7/ACl20t2xt95ZYpuf0RuAL2sw1OTFQZJJwzat29xtR6jXNvtLa+mFIC6XVu91We4t&#10;Skffi4nU6Vbb3dbri+Zb9Lt7PLc9u3O5dkZryvZu2ALe3vkKRbS02sgkiJJgCMStkC9/b3LbMmy0&#10;s7XT8xtWx+CKmREwaZY0im9xXV23F8jtLlpNz7jW7a2+22luHSzvt01WvR2iGLaQwMmGAGeHBvDy&#10;V65a48jZ7ZXKXN0wCeuyySF1RqgSB0xDGJmoA9vWfaOz2e991q/uLmNxaW7s+HtltyeLS6ViSqsL&#10;csVNxjWsiYpI2vG7bj1G6MWttaV7j3bkB90dOpyNXQnwPkBiltvCn5r3ny/ua7d4C1q5Dl9/e220&#10;2+w2ZZ9rwlhrhS1rWyKlQAYNYqxAoaF7trmGvtZYcfsNxdh77ABnQsNaWdUEg5A+GM55XHDqG02u&#10;+9kbPj7G+R/dPufjNib234zbFvQXd20Ztvf3no6lBGZUKCWmYxOPHJfvJsto3pcbt9v/AKgMvu2H&#10;ZQ9WmO7EzO7tTu+PVnl92bziuNve4uc236/3bynIidnpB2fCWnOsSimFtwSAOvWJJxotlbscco1q&#10;qWbC3EAOka5AKlzUlqGsVONWXHCXlyP3Jf5T3gT+lN/ccjyN/ZXb1xHu3P07KzK9ra26BEEgMoYU&#10;zAzxA5Lk/wDctrdZ7i7bbpdBliEd7UEOAvnEAdMYmnwv4kmK1vtL2Yvs3mNkm3293muS3PHumm0r&#10;3tvZ3ouBtubt/wAVkszD8IrJriv2m23/ADNsptLL8Zx23Cf+df1AuQdLOMi04d2us4au2OrQ89z/&#10;ALY+nm4W7zm8te7/AHdzL7kWvbuwFp2tLHq27JTuW0E/zkgjMVMYsdvZfbXPQ4a2btxZS5yF0Ei2&#10;Zq6FsgPDpiS4z8b0ZvTurMcru9pzOyXlPqPuF4/YuLV7a+0+OdVu7lSNVuxuAkF3akkjuy64lWeN&#10;2th7lzcseQ5Brk3AO9LZJ1NAFM8jNMdDPGIz/Ie9ed5bb7XacOtv2j7VsbRre0a8DZ3W8QKbdtbj&#10;GWBC0KKBNYJxoL2+uj09sbWt9C6bNpdWn/KoP3mOmMdms5vRntjkPGe0uNA3/uFOQO2sneMu632/&#10;u+jbdl+d2tuZQikP8zeBmklOLvbwM+73AsJoNs27Z6a4AYCgIpGMzbST6YndJVDv/qLsPa12zsPb&#10;/Bvzm7u3/wBV+v3QFpBb9In1rd1lm6hIMig8RWcQt3uNrxdq9t7SrYmqs7TcdxRj6nnmPuwmuZ37&#10;+rWO65rW+3uL5333yHG8xvNze5Ij0zds7batb2G0291ddoPtstKA6dQ1UFa45/zHOXWT12Oi2rBd&#10;chtzcIEC3atipMdYpjXNv/itzWer1f7C+m/H7Jv9usWhut0yM526B04uyty5qO43O4IOgK4HZMsa&#10;AQTjJ7K3c5Pc+sFBteo3pIpLKzMA3qM1ZuZdxoMgMa9OGr8Xbec31j2rw/6W7ejdLYtfqbroi3rV&#10;q2dC20s9sbYiYtrBObNGOi7famxttV2NXyWLMgBdQlvUJJif82ZxM3XXOznbxmvLPJ82vK84LHH+&#10;qbbaNxyPIw2u4LdwLb/SIAA5tx/pr2KDJmuMncRP11hmMsCy27cyqtpbUmVAR065zid305bdusbu&#10;6Pbu9W32WjatX9xuCIu3ovI1u4LgMllMCqiB25Vx/9f6KuoMlsvComB4g4+vv0lltpfvWwptSLiu&#10;qIzAMSt06SNLdo0/KCaznMYQ0UgCZmD0j+OAkLcYuwvesTRJRisLcLaSgBCisTSYnzlNSAv3Uz8K&#10;DLATrl2wzlg0XGsXGcLrNsC5JJCkFiSSJcgUpQYT5wDGeXTOT/CMA/tzoW0gKqWQhpb/AE2dQQSq&#10;kz2tRgTFAOkFEitA3h1jOB8fDASRpDJJRvy9CKGItorNqtjWYYAgy4Jq0zhEDIyKgkSJiMqefwwE&#10;xmFoWnCozBFjQrJbYlwHuA36AaSQDlQEVJwREESTUGZqAZrJ8B0wEhbhZWFlVeq6Aqem/pEdukN+&#10;Jj2s3l5xgVgmJEiueWZA+7AJZhcdLU6XRLv5SrcUF1WEtEU06Qcw0dT1GG8hOcmCKxBHSfKmAt1J&#10;FxEQhfTt9pVbQuhgw1TcU6cxIc/LhJgCCIoaZ55SMA6Ie5aRPTc6VhyYFsqxZtFxZIIPd5tTKMFM&#10;CoDE/ELJkR8BlOAkTAZbd11DOAJCsGCEatYYg+oRUEZ5zAqUDqhoCD4kjNdJ8PhgDF25rDDcOy3L&#10;g1JDFGVoRbovtBAbzJ0yanCT1MNBImQoHxA8fLAP2XKXLVvWHuKqKAGdy0A6FGuCs5gkxOU1wiKj&#10;SYExOUUnM1OAmBnZHa/bX1ChYoCIaHkllUaQNQPQYKAQZD0NNTfMBQAR44CQl1rdyR6U3bQXVbtm&#10;U1tGt9fyaBm0DVNDhDdF7hmT1JFSBB+77cBJSRquOdvdVmWFJ02iV0yx9KpJALCI+XwJwYFGlanp&#10;kFGXyg1wBPcKtaR7qm0Bbqbeq5eZpKuXQdoURl8zDCfHtMnKKQelDnGAeBEgm4q27Ra3oDPBthSL&#10;oFyYXVCgsSMzhJjqMyIERWkkdcBJtl1VGXQwa1oBUFGS3oi3YWO0EAEARDE16YI0p5fEiR92AfS4&#10;SGcIrz+WHYtbV2TowWSTEQxpIzzwnIjIRSOpPjP2YB62pYOZ13Gb1JIVbeiYY1odMwtKkUwD4RWP&#10;GaGgMD+eAWj3VZjr1WywKFYZjoYlpJqAIgSJ8sCJDdYJI6FAchI/jgHQ+k2yBo1WoYdjJdC9zOyv&#10;8lYGqc58SMIg508evhWIqftwDoYMjKDdcO1FAsTpUU1k9pZV1ElelZwR7gMiCQY6g5T8MA6iraUh&#10;Bct3GjXeWWFxUOlVZstRAlD1yyE4KJBmR9sgwag5VwD1tmt9weyVyAEK6LcQRBWaScumBcWpgGGB&#10;8x0kwP6YBW3vm7btAmLljQTSoZmldTggd1CSAQeuQw1J6QTMCZg0qBHTHnaTgtsr/wCsgWdZ0aZV&#10;vUADkAACWJgrSOk4LVJJAgUmZMwaCDXCBwKSgR21MFYC2VBIDAguLq0P/bWcxhPke4nUTNBlnJ+/&#10;Dr0Q5cckMCdGj0wty2qvoIZgl22aDWKBgemQrhJGY851GBFSCCRgqQlw6RdjW5Qp6awPXcqrFgrG&#10;SAflJyHkMGR4gRkTVf5YBNq6V9NbTutwtduhaXQGW1FxgSaqRSmZyIwljJNDSuflJA/l9mAfsWzZ&#10;TUt0WydH+qoID+ppUZRpIMMYBnLphPhmKDOfDOuAlWyAzq0ktkCAqqxkabgGZ0y0g+BnBESImhoR&#10;UE9cxgJVrXJ9P1GWB6cKD3FgHbQZUiBCkkkDzjBeUePkM9Uj4eWAkW3Zm13XJarxp0AAKVZFAkqr&#10;aQQXmSDgNDAmoiDHlmRP8YwCbBuqxFLkC53qzTbJX017HEZEgUrkInCJ6gCaEFjSYiI/hgJbI4Ks&#10;z6lUst5VLB4Qg22EgwC0Gp/kRghGmBDCazBaMyPLywBsWa4WeVdbRKBWIVc7aMFggkzEgePSMFFD&#10;AzBMznAznpnlgHLTuzK1whgHUPLKVtMXkghIlAAGBHnghkvdNOgJr01QchlgHWBDXAVYBro+cqus&#10;EEkJqFCxiIqBTOYSwNBJMxFKyB0Y+eBOpyzcMHUigAn1WVgqwGm4Vtgao00A8j4zgiaxToAJgExB&#10;X4HocRqXlJtKxUuJAAYlmPd6asWW5Gfb8rLnBBynAaIKlSM11iI8j4A4jRW3Zv8AUBDOiLd9IK+l&#10;XiArmZKgdwK5TnOSIkwZU1AkGTpqCIp4zgJhJCQulra6XuhXX09DmGukPWVJAK9CeuE0y0tMMpnI&#10;kGsE1864B8a2J1PaBX02XWCHFs5a7adoYAGSD5xXBMI7ZiAM/hUScAdq4XRr2ldbt+AB1dC2pSSB&#10;UZgUjrQZpIBzkzUaugAzEHpngHhOqNIkEajbIhm0woJbORE9OvScG0S0xUgSBJM1DHL4RipnnBtH&#10;pbAt6BoJC3HKBbguE3EGntKmpJXPIUw1pMusnMGen/dMdKZY3tc6S/wVP1qwQtbUxbZQqfOGUyIB&#10;IUmCe4GnTLCTOkSakkTEAigFPvpjWb3yei+o6a7kB9ICFBHqfMSpYkCSZjUxEimGpzivgFqKCgZs&#10;dVTdQCsTKwPT1XO24VZyW0KKicifvzjBHwMAgESASoj/ADMPHP7MMfFJ05CzQakQDWVlPVALqw/0&#10;1VqEr8xJMVXCTorMgwCaq3SrHxM4Kk2nvaAV0EK7qgdWtCCw02gP/RqJitDSMESKrnANCxrInSTl&#10;Nf64BalgFvNpUsUDXLKqvpqX06lC1CkzTTWCBhr/ANlrEmT/AHdMBMLFpAujsb010N2oLYMxSZbM&#10;rIB/kWkFSYIYVUGZABjTpOfjgF+oyOiliyM0XYUHvMzcF1IVRTSwrT7cIaDBH4mEkZnScpwD9suE&#10;uI7ARbZtGoNpZwQGVYrJnSaHrGEKF1RBJzgqYEn8InzIwE256q2tRulNSqHui4ofWtpe667jKlYP&#10;Whwn05mlQDn06devlgHX3LLk5Nu4qgEDSZADaVKTMkGWFIHhhAAQqsSsZxINYJI/jgHzdO5S44La&#10;ptQVhG1Aa0JJgajkIEfHA7ZJGtgBQiR9tcus4Bxjf9PvFu2zBlddaXQkwFAK0LCBERH8MJoWlVIg&#10;hqkEQMhXOTmcA8pvWrapeu27gdCnctbZMQ+kfJT5QPPAOiJIABIBmk0wBob+ptRLsik2lo1wENI0&#10;KREAVmZFCM5w1ExMCoJBBIEiZHT7MBNa6RqMi4WUIbqMBcZQ2kq6ms1kHziowsRSf+74GvWkjywD&#10;VyQGtrDBCglUZb4Ea9SgHuBrWBl8MIMRRiT0UAQDPdVungcBIRnZ5uWVSA6tceNTTbIRrVpczEMU&#10;Y5z0wc5ggEE5ADoZqT44AggBRldgVtNGq4IKFfTXQtJPQBvlJgUyaIUUEQSQABILTU/dlgJdtrpJ&#10;OltahHdnIGm1/wCrUCZAJqT1IzjAFR0JKgwZpBkUPgcsEKoHOsEAXIUJpb/UWKlYkNQz/PBR+EBS&#10;Mp6r1GrxJnOMZkvxpgtr3aGJdX9diEDMWOSOLSn/ANWKkCoHxwkx3RMZ0gg9SAcq/wA8aUsOzIjH&#10;TIYhWI0uAKK72iCSwnqYGY6DCWrqUVMDuWgJBkwB08fHAPWgLZRyQqgkFbhZ2CqpAuEmh1VKnpUk&#10;igwRAMGCv+YTmoNBJ/t4YAzcZdVq5F0EalNA6OwOp1C9DnIOeeEOAZyggwYBk5gR45TgJFhmUAw/&#10;qHSbgAKOjadJZWnrVlpTrhLCNPUaWExpNDllOYGWAkJ89wHUjIyMUXvVnZAF1LOmqkmpNZOcYS2Y&#10;AJgqIyUdK4E6lowXui3Nu7cDg6mMBTpXwIIkAE9MxhorBoAT1rAq1GKnrgJi3IU97rpHpqGGqpSq&#10;W3UAjVPygUywWoKZIkVoTFJ+OQAzwCwpdWt6jaCqfloRcAAUI8GWLVA8PswZUHUQBMTBksAFoQPt&#10;FZwCUuOugPcDFzANEVrmrSVZmPiKqafdGEkggxAiqkzqgCVJ8RlgJCDQ8sxY3IDFDNuGuablsFwI&#10;endl4iTgtMKZ7jpEeHUUPXAGtxwyFRoTWy3G7puDTIKzVciI6xhGRie0EgCBDgipkeVMYumuLwfJ&#10;IV9ZDEfNbKHRcko6mieRmDXLrgETEZyQOkg/5jljzpLg6HKK51FiFDXGoxLGFb01NYpn8TgALFZJ&#10;BImQoYEU7eleuLk7tviXqCmV0pKBmRFe49uDLRcb5h+KB9mEuomVooEEyYkCdQ8vHGtObz8Kd23x&#10;O2nI7XZXLX0dU0gFtfaFBNJJBImgBjDZXrWTAGS0IkdftHnjMa0ttxTutV7ItgKxJozi4A+l1XSJ&#10;JMhdMxnggBMnxBNAWNJNTTxriuhyZVUIoFIKEv6duB8rAVOfb08MIKmqlYNQI7gQBmQf64B9LgCi&#10;4twFNQrW20sarMgCcoHkThLCIbORB0kwYrMj+MjAPW2lrqBiDmvqqvqW2YadIUzE0MCgk4Q4EyTQ&#10;CACSQRM9cJbOgkW7hKlQrHXdBUhV1r26ipKmYMZViIwNQrFJHUkiR5jL7sXu2+IPTc0gMSyie23o&#10;AZsyXpB8+tcFFaAihmCeomSvicpx116Idt3ZHzqwIGk6SApB0AITH2Tn5jCRAWalpmGOXTT/AFxo&#10;LNWbWECmF1ASCJ+aBMTVRORnAYA085kdudR93ngHlaHJMw3aEY665QSYhWzkdQIwmlTMHOFzMHVE&#10;H+BwBiRpVgdE6fUchggbJmgVJoNAoMumCoFkUrNSc9MwAaYB3UdTK+a+AkwGpJFYyBEf1whxQswk&#10;GpYT+JcmmKT4YB20QIVO1gFQAhRCrcqe2a5yPLCIghRJ09tYBVCc56k1rgHQS4LGUDAMSAwD3ACN&#10;LCkKIjBAAZkrBbKYMdYHU+OAWWaCQQxfRIUHUpK1XUwinSDOc4S0haw0VkDUuo5QTU0wC0hnOkBV&#10;I7iTDtbSanoCSMhnQ+WEAKBUFqGI1drZU8jgHdd5i2mU75JbSsirNpJkkqM5wlqknKsE1Mkdf+uA&#10;fWFVBLsz2gSqwo0GiigykSunI5xM4PTGWU1jwPTAI9RguliwcAaDcLUJEa5SpIP8vjhEzpIgg5A5&#10;CfDASHEa7Q1EFVZoOq6ShEF9NCT5mgpg1E0mSRETBBI+YE9RgEEm2pc22UgnvBV7cepDpcDjIjxG&#10;YkHCfjINCTBNBn25f44B6SKAzbjSFUgC6SNSMHBoQYC+Q6GMHSco+3y1DOn29cArWzIDrFUDAyDq&#10;OrSQqihjqvTp44SQPsopKgUMz9gwCkYtVEZiVDw7GTAALr0Yk9SIjCQsUkmQMlgEioYfwGAfNzUt&#10;u4EUhW06XZi51jSUM/EyB/TCWgik6TBIg1EUWkGoH8cAu2SpmLYbUyoNUsOocl51EEgdPHLBEGQa&#10;qWAOUmBUUyp9+AcV6EgI2hnViCfmI0QS0mCSBl259cEVJJE5mAxJUisz1HgKAYAEhRqiVCd1tFDK&#10;ygABC69zRnLSAcCjGSI+YEkAnV+GomhGQ/wwBMSIVW1FtNFYqgtSQxOUOsCYJ6jAIFJyIEAQdJGQ&#10;pUYBZJJGmDpLEAZXAVHcIIkUkQZ+OElZggkqaSe41zMV64BavKPK/mJXSp06ohc+rKJyzy8cIIEM&#10;Qs+Mt2gltRjochgHlZg6rqC1KkwNZAWFDkVBE0ihwSgwpAJIutqJnJhB1dYGcZYA7jKWde0WjZtG&#10;3pKhQwIOlCPxNWWrGVKYSM6UEshgxQMJ7TSPDAOaiQQSHgW3QOpBRiDDaxXVBrPhMYQ9KiO78Pys&#10;dJ7iQ1D4Z4BSDVoEE6XEloYLqEBaSVpFRTpgGTpVQCCtIJE1yMTWRTALEJ3OdLKe4EKaFIBWaxBq&#10;RWZyJwoqQIHiGbTOkjpQ+GVcAlXBZneIMqhedWtSNQBEiTTLpHWcIPaYgkl8z3aYyplUffgHRFzU&#10;KAgCFjTqJyE0JgicFBAiZMQAMlkxNKkHL41wAB1sSzKCTqLPRiFyBHQjOgyia4EkgAIqg6iztq1L&#10;p8VyiKDAFDa7ne7MvpaLdrSLZZ2Ed57pJzM+IwkjUoaGCgf5pJNJM/CK5YBzXDlAba3HNTpHp6DJ&#10;CgeRmk9a4WFUyslp0xAgwaNqJynAI13AwYJGaXFJ1LqU9vpqQZ8vj1OEwCCKwPhMTUGDM5fDAKmK&#10;kwSutSrOwDMfnkgdtIBMEnPDPbLVABZoYEREiIg9MpiuAlsxW3bAQuRaUKChYiQTcHp5AeNcGM1O&#10;RiIJOZ60jOMumADyPUEltB1MTA0qFHYIgkCYJzwMprUCBIGkkiJM/GmATqUkABpMkgIdSqDIVdJg&#10;dSaTlgZkAdqkiWAHwJP8MAbCRqJLEIdS6mSg6fGZiMEARmZBJLgkVWZiD18MA8NJIIRi0LpGliqN&#10;ECSM6/MfCmESSegIMqdRgGazn0nAG2iCsUg+oNA7kOamKRq6CuDkTUTUzEgEnP8AiCcsAFUgamUi&#10;fwtpJCitOhgGonpGBJYFSAZiDnSDEzIzJy6YA6gq/n36UqSPmKqIzyM9YwIIJzZiAD8JzOQ+3AJB&#10;16BIVVusREAagNKoCDmTUqM/swCSBTqYJLQprMLHhGeANV7iDAUGVXSNSEAiXJ86+P24QSpkMJhS&#10;CImYJgGIn4zgHlUjvUiAQ+v5YaO5lBmBH3/bgh49VUU+YZahE51oM8SgywAABNW7pTQ+eho05gzM&#10;CKZ4MyZBk01Eg/LlRW6n+7EltvMwCkAZppL6YcyzgV77bZAiDOf3VJu5mOmPsOcQZmoM40FLKIil&#10;/mGYgMUJMekV/D0M4BkZTcgSSCZUZ55HL+GAM9wHy2y8KBoRgSO1gFivw8+mExLSAW+Yxqmi1OmM&#10;hOc4AtWm2A0LJjWAzRJ0iZJ1AGIA6YNCDTrDFoJqfxD7MAoqQoJkyy6CSZCElVI8jXrTCM5I1RAE&#10;9cq6Zr1+zAPdwOkaJVmhYlexiFkgxE1K9R8MGwIihJB7FOUkw2qBTAJVleCSRqHfcllfQBKBScvD&#10;KuBRQajVqMsWgRBmf6YBJ1MykkqFUNAQzrdgwX7jLTngxQL8TIqFAppEnAJYkSD21DKRAYk/6kL9&#10;8jwmMKXMgjUNBGVQwzA+P9cAbxpBRlpeEpqmNRAVjArSJnwx6M+ktjUbLXBqBipBEEfN2/CMY1/P&#10;s8vubiPiN/yo88/H+wucG1vC1eaxfQW0YNdh0PpfmL4kSErHWZgeo1CgVyEDrlB8MbeJ+Pu7euG9&#10;fa8NUm410toty7sV9SRlXwoMjhagT5/bXxNcBWbkxaYmGDKFOoSTBzIkhREwRg3MU6n+tMTElyEb&#10;WwTdpLglKwBm2lSVWOmRj41xHMExPlGeHORttub1ixDAOZL9kI4BQACZhqkEL0icKjp8Op6eGJ/m&#10;EBEuG6SGA1FrrKyKSWcFCSgGnTA7ics8EaSfh1M540LCyrhLSKQSVvpaF3R6TsywWVjBEwaEwcBm&#10;jIZgQR44Atrt11uzNbKKWARq6liHZAIWDWRTxmcGDSSa9QaEYCPetlr5CWtFtxrsstsrrUwO0kEA&#10;NnM0yOCpn9+cYCQWHdbh9Gr8kXDpZX9ImSR3RDE6ciI8MNOQCQQekGR0r1wF5x9h329i4jK7fmak&#10;K6CCRpsgih0gCYoDM9cOoZHlOfiPHGcSS5FDyO2c3bxgW5CN+Yvc1Icq6ijzQdMjhggTOYE59R8M&#10;aGr2bXP0i2gTbYLbIDSQjimkOQaVq0iTTOMNkkkAjI9RBP2YC5t2FTbrdlUQo1zNCIE1DpVT5np4&#10;nDoaQATOdJGUzAIwGfu2Gt3bt62UOoW3e4LeTqNKqtszEjIjMQThyYFJgZZZRGeIKRhdublHLWhp&#10;3FwOvpjUrMZNxbTEGhrJgA5TOI7Eaq1gZfHFG02Um0oBRAzM4FIF9TRkU5+I6QZjDlsyTk0AdYBm&#10;KUwFTydhFtqVZ0L7g6VRJN24pIFTqAIEEQRSsUwlpqIyGR69T92AVsgvoWRcYWSLrk6IFslYUpaF&#10;RMVYH8WVMI0kxQntpA+3LAWr3kQMVZLZ9ZjcW8Q3pGNS+rpoGiSYpAGFMuciKSJ84zHjgIOz3aG1&#10;t19QOFvenciTADl7arpHclwVJBhfjgaCPGCehIEDPAE2+sE3LDXGLIp7r1pXdWLUKEgAiaR1Bnph&#10;xZFTWpy6jMA4mJRV7y4rXryI1vULVu1p9NtAuHtdLKNXWQasKAGpOFF4gwBWBNax5YSSdBHs7G2t&#10;y8iEPqtnWD8vpHK2xIq4zECaSanC0bUs4oqOU2I212z6YK6bZ1Mkn0likMepkGMJec4/6itPjgLP&#10;imS2m39RWS6S+m4KhLbmGRzABI6kZThtSVGU0YVMTHnicXqLHeKty7bUA/6ltzdVa27kAIy/Gs9O&#10;mUYNSGigzrWPsnLFCN5abbped3Nsi3PygmGbQjqv4QPCa/dhq40A0ETTPoYIwFzwu0NxEZrxW6bb&#10;gn0+hM27mlSIB0ikyJgmmCmoiVBj7YFJ8sBIawj27rOQbgbRpmSqjulFgEMY1xkDA6zh5YIoZBp1&#10;GYwGX3LejuxaKNaKo150JV3uNrL2bhKyTMhukERlOJI+WIMDL7PE4DHs3q8ilxnUepesmoIapAVQ&#10;ifxPSK4io5qYFYgEnoYOf34DechsvVaXuOFF8hm0GlxkJ+RarbGU5TWowczJznrOAjmwbV5JZhbt&#10;2HIUW6XDoKurqKwJMt4H4YeGX9p+3ExIM1vdz6Y/LcGSxCyCttAs6A6iijOBn9mDoASTl/XI4cZ+&#10;YhbP1Ll4oiqDccgqQdTRUOGzWhAC9emGSDIgEiT1iRFZPhhOBrNqyeghvXmt3AiKjokGWYsqo/yq&#10;fmVnaseeETHzeVfhQfDCyXqLm5YS/am2wLm0wtWiPRt6Ss/JAoCJUtXwwYYa4EnxJoRJoa/0xenI&#10;r95bu2tgLroFlmNpQr3bO40JpLXdUDtA1kVEDxwu4o7fAH7PuxJxBB4Pdhhuodmd6Lppb1hdCMRm&#10;AZz6UzmMOD5R8BhZL1FFcH/vTZrt5lXUzhkdWdgGMB2NQZkBWFB0wa90dJxQ3v7dvbh7mgdyiboV&#10;fmahhHykahIyIj4m65TND/LIjARuL33pO4CprWy91bnbo1aoe0p6kZT4eeEgR54gtPUW96tFVGIB&#10;uLaQUYaWDBemRY+c4NyIJrl8K+UYCPx1tk3FuqaWYFblv5Ai/PqVsqE6QwwzNQATWpXKZ6g+GHzG&#10;pG3KWr24K2vVVgNTJqRfTXUi3JmbkEQcsprh4mM+gw9RkbStu7l1VuUJctptESAx/NcrMwSdQzPw&#10;wJLdadAKYeoetWn2itrSyW1q2pvlcVTTZBhfU6/wOVR0xRX3XubguWZySStsWlDSQ0d9AIgiB1Pn&#10;ha6aAj7ZP8sBGuC8ll4rqUaTph2CyNWo18jTDjRH2eMVwFXxVu8l0hyzzeITTaVaGq6j5Gs/0xFJ&#10;Ampn7xWogYmOMDoa23vGwBbtXPTUi4xC2VYpS4prFchGArVknIjM0+EYnbfShrlNj/4yC3rVHEm2&#10;VV7rD50c6ciR4SOgmTgmaZgTmKUqcoxcTOQ5xuwIFsXSlgKqOLrhASFbSbLqaLQrqJOcyPBaUGQy&#10;P3eOGOcim5VLa3itvclmt3GBUiBbYGUYXes/wpXBMD9xifjSa4Y9RM428BtHZQbjC03bdV6mIVbc&#10;GWFSTSFw8T2gSMhSazGQAxRnl0PubhthiUc6PywEIgGZ+WcxHXFdyGy2vI7a7tN7Ytbnb3lK3bN5&#10;VZWpAMHI1zwWW63OvFdc+lfv/wB7/Sr3fxPvb2Jz/Le1vcXC3U3Oz5bjbz2ni1cFy7Zu6Tpu2rwA&#10;D23mRlBx4g+sH7d2Qbrmfa9s3NgdVzc7FVLX7EnUWtxMgScvhha93i883mNuK/ZH/wAan/NF7S+s&#10;W24H6WfXre7b2v8AVMW7W04zm71xdt7f92Mmm1O0u3iBbvuR32Lh1TME48R8v7Z3W1uG3c2920iX&#10;CvolWFztMk3BA+MR8cWbXXPzd+K/RjwXvDjuQs27+23u23QuIp/UW2Q2CLgobLAwR0Jn4YpH2TbW&#10;2fRDpcBVgQzJ6ZoxUMtQRQCPtxM29T0aMb63uroN427lohlKEC4L0KYZlahGeNdwfuZfy7PMoW9I&#10;ItnlLbEbraafl9Qr86jqPDBWF9x+0HYXdz7duW19cu264HcoP9t5FWzFoGltyJMjHY7G32XNbNDr&#10;tX/UQRudqFe3dqCCyGgMGoMQcsB5q3vI8p7Q5O/ot39slm4T/t/IOyX7AgjStxT3KD8jjMZ4xPuD&#10;2KNvcLbK4H21lSz3GIRbYjWRAqNMSB1wlxcjqHs/6rryu1VOSsnb7++wW1tUW5cN3UdCOLh7SWJF&#10;SaCZrly/luRsbVbuy2tl1Qr6bXbkqbmoUYMw/LXoBMnMnpiyXapa7fw3GbjctZ5DeX7ZcH1Ldi2S&#10;62gooGE/mOaajEDIDrjmu/2yXLylALjk6pYggoxALMOhjIH+GPRM+rneby6VtL7Jb7z6dtQEA0xD&#10;xOkTmKVPjljIcleCP+hAhu6SqkhVYFWiumvhgi92yah65JhoiDQgGVBGZzxlb9hEdj6SXrgNxoJ7&#10;mLiFCj+IOYjAWavIodIIFRWBkZxgt7tNxYuH1vTcNacprEqkQxKEU0jIeeNy5Y5nXlMUggESIMfZ&#10;HTGXOtLju4uQbYtta1lLhZb2u5cDRRhSINelMaQ6KgRHQz0FP44J7986U9VlQC1da0t1vVA9YRcd&#10;bfiJEKSRMnAHA8J+yg69cWXHbzaC9uBcYepuL7Xrh3DxcuJ6iot5CSRqynTSRWuJjjEJjPJDKQBH&#10;QEAAT0yjF/ud0V224Gy9BtO3Z7dzU1wpet3PyntoIkAExJFenXGZLea1ds9DYFQWJ+YGIikVBw/t&#10;We6v59HUJOqpjNtRXKczNevXFvHQnPURoaUJ6CIyigOL7Yrb3BRbqKyBL1ggiBatRoFxC1G7vmLZ&#10;Z4w0aclepmQf/SPUUyxJsetbBKXry21IQbT0UNq6iHuuq2ayoJOkxQacAhtJoYJBnVJB8PtrOHVs&#10;XLl1zZvXbauNTIp1k+qfnPSRkI6eOASSFAmsUE0AC5gAY0Htyze2PP2hoZhHp7e2XLG/cKHVfvFf&#10;lt2xLOXoSQowWdeVbynp3+PvBnCKVDvcChtKq4i3bU5u5yjFryu5drii0ys1m44VwXgozGC4PkDA&#10;wQ3s7ShJZWVXCkppUMGUQa5mtMVljZba+7G4gZlZLusSxhaBgv3GRSMxgJFy89sDTIBDAg5ElaCe&#10;nwxe2Nu6nQxsomklrjflOAJHawoZGc5YCDduoe5fUYzAA/MUnqWQZVyjE2xtHL3lZ7bq7oFIUyqo&#10;oIXXHaYgkzWmAYu7hAEYBgdLaq9rFmKyQDWMoAxc7S4z2v8AyFK6yfTIL2mFr5TpcSpJPicG9JLe&#10;VVuLYS7O3IOjSWDqt0F/m71zgZeH8cWvHDcbe9cK3hcW61tgHrccJb06dRoegMn+eM7Wdts6xvid&#10;FbvzY3FhNdhgbetdasAtsl9WohaikkECKeWNNa372gyNKEkKALjCyWHdBgkQDX40GOGbnIy9/jrd&#10;027nzqqklvRU3tLUo0TqIM/DPGy4nfvbD3V3LpNxWK6mACL8remsxWTT+uAwnN8al0pYvbW1dC2b&#10;iqXRWZmuD8y36jCsLAk/0xwr6lbjc77lLtxyL5m8WkkAtEWRdIAkTA8sd9Pyue2c4rt3sDZ7fj+E&#10;2m3sILCW7KIiAKV0jPSlYnPOuOIby16VpE3F8WbnrsfVcQg9Cw93cXrtwmEhFZlIq7uqj5saZzh0&#10;PVLSqkiMgJGY0gR5wD4AHGP3vJequ7tX7a2jY7dsLTTuxcuWvVNq5cOlfVKwDoHaDAxuTpWLcpKI&#10;KEd1KjpTLT/H+uOV7zbrueR5fZhFG191cfc9v7tXVrV+3+r4XdbbbqjAFUPqi3K6pPwAxbXHbXO1&#10;+c/2nXFAf8rBvux8s/qid1shxC3A/pvxluyt4DSGubZzaYKzGSTpBJBx6tJxMer697ria9xWPO2/&#10;3zliFgtDR+Igg9y08ssbu2/SvHdri+oYRx9i7dAopuE/KGJFq3NSztmTSRljWudZnbozOZkMbvYc&#10;UXs2nfVp1HXd09+g5C1OU+IGM3a/F208frtAx6L+je3ubL3r7bW1ty+1313ecdyO3CFk3XG7zbG3&#10;uLDBvwmQfGmOXkuZmvkPay6eXXHqGPUnvX6b2G5cm1tbFpDaKWbtxvSNh9xs2vWkssoqGIgofw6u&#10;uOEuHu8vg+sMdH+hHs3db/f7ptxtb42282my39+yjl9tt73Bj1F3N4UIFwApbI7piMW7XOb6u3td&#10;LM/C/wBv8TO4vJYt62MamW2nm7nSoGPpFc9v3Nzbt8462vU23D7Dbv8Ap7tyNvvLttGs7a3cbvqB&#10;OomTjzzaXiPkbLnMcyt83t7N/wD2k61fccjv7qrftqTf2lq45v7gqO3Pp8MYn6jbC0m+a9utzvtp&#10;c367Zb242+3/AF6Q9pRd2m92yfmMC/cSgoRNBjUxOibzFXvtXdetxtpLSWzb2r3lS0ZtSq7hvTu2&#10;GamnTEAmg8cYv6r+3Ob2uy9te3+MazyPKW7PC7PYbjd7Jd0u5vXWW0DZXUjW5tvp1N4Ethrtrfwc&#10;/LLiaz5JPt3kttu9tyHJaF2ln9XvnuoxM2EsPF9rxqJ1KzEigxp/qDw3Jcv7t4zgdst7Y8bxzcRY&#10;5F+H2tkbdNpsrdtb/H3d1W8VOhtS2YLAxOJrca8+q7y93bOkQvbu5sWfb3+4evcu3N22/wB9bfeX&#10;9N28b99rlomYVVI0gEiAK4q/qxzKcU+8Rt5u7+zstefk1Ny56dyy9n0ztrarLwi6TC0DDrXGtZLx&#10;DyWS8VP9s2i/H7e+23tbdmtKLQCrrgHWbraaEsSSDnUnGE+jXFg/SP6l+50sXDc90e6F4fZbp1e5&#10;dvcbw2w1KtljDBPUvHwkzhtt9cnyc/BJfHttPW8InI7oXvenC7D1CP0HE7zkriAnSzb3cLtNu7AU&#10;JAtXY8JOLD2f7P2e23PEX0sJ6fGcZuOXvpe1vuC7MGubgpckSXCJbJqBlhm1vXTGMen+toN9uhbs&#10;MoPffvJs7RWs3LuayPBQSfPE3jva9zcb9xfS0qb69d5PkchbsbK2fVtWSI+e4ag9SPE4XFi9szyV&#10;uN4lm0GGpipWzZAPdcvMwRaUyrOHtlwg5D3DvPce4sBrHFWdxs+Hsq7W7e45TfL6WpEr/pWzprhk&#10;k+ruNX7xtW7G2V4uOVuX3ZQ2iwjarjN4ajRfjPTEjj/am43957IV0tLcN3k79Rabd6uy0twjV+Ws&#10;hooSYFcmSZ9R3+Qs7dFZ2BJ/0UBHqOMoAPieuOj7D2jcd9tbt2W23HoUB/JAO4oQ4AFQknUG8fvx&#10;m7Sda3NbWc3fP7eyt8+ql3ciWKKZFk6gVU9C2Yj+WNlt/ZGs6bRSyiIUsgDVpQVEAU74knMnyxj9&#10;SfBe2/Fmdz7ysWR+YGuNqm4ZCg3D8wrHy+OQGLIezNuqNZupduuR2I9uCX/z3F/FAyU9K54TfazP&#10;GFmsVx95M7JdtPat2gRrdXBGmY0ochJmSPh4Yql9lm7cEbe7cu2ZHriFFqBpJDN2gGR3HLph+pPg&#10;nb8Fq3u2xata33FhEuMIt1uXbkmdOle4mhiBGWIV32rttmGN1hvN0lwKTYTWm3kdqow65EMBPhi6&#10;791xg7cfil2PcFze6bltP0m2dCyncHRcuqDIc2zkKQQcVFz2vda4xFs2dussTbQeqyspJum49Z6G&#10;fOmNZnRJrVkvO7cKFFxXvkolW7J1RoAXPqe0YyfK7O1a/LG3dEYqv6dbiNc3elpC3dyBAWki2omf&#10;4Vle7a6zqbnqqzaSTchhbtAiJS3nIiCT9mOf+4OAv7tFVLQ2oDa9t6j+jdtsSQTb26HucAHTqJE1&#10;xZcJZlaWLyV7i5rqYDUB5g/088YDd8Fe3Nu5x+w4+419gyb3f+oqW9sgEP2gguCaFg1TlMY33T4s&#10;WZ4qUbgADEgAgQPM1z8fLGW5H2FvLlgNZ2Ra5ZUGwL7+jti9Qm6REMnTmoMlz9+Llzvhl6cDF1DT&#10;UDX+wOOTb/2be26vsL23vsPUO59X1FD3XQeozXvTUstsHLVmchlJ59vHZxTmOPe6eBG0e5b9G3ds&#10;7lwzWEv203V69bHbaW67EAWyA10AyAIGNS2V5fJ4+3mBjhm52y2r9wDbXrBUlEG6D3LY1dwdFaB4&#10;nTPhOO2c8vJZZenAYhra9Um25Q2rZttoTTaOkNGu9poCYJAnrWmKwGLW01u3pvIpvvaLvt0VSEty&#10;Yio7yT0+3riu14nEyGL/AIviL197jvZLXzO4e6sIZumh11yyIH2RjG20nDUmegY7p7N9l7ndWdp+&#10;oc7exuL5tvcT5rmkA6Lrx8g6x5Y43q9fi8d6X1DHqn6d/Tw7zebtP0b7rb2Xsrtri2/y75eERVLR&#10;FAWMUGZxm3D2+Lxeu3oi7rdWttb13bqW1ElmZgIVfmieuO62fam5t3NvsOOS23Gqzrf3CBmG43Sj&#10;Q1qwFoqDJn6xOWfN6MRWtyFpUNy8wt3IDqjkBrds5MwbqaU/rjvntD6endbrbm9t0TZ2Vs6G0d73&#10;VQTp1ZmfGlOkY57bzHDc19a5H7x+oVjidluPQvC5u21k21YabdosQGfTkPhXwknHv76OeyLtwpuL&#10;20Fq2jK9tI1ELZgKXY+MZfzx55tbtj4M+Xeaa5fDf/kM/c7wvsH2tvtna5y2eR3e2v7D1GuG2h3G&#10;8tM/o2FBlSASSxzIpGPZe3sehYRNNQoAAiQSZgHwECIxt8dbm5fkZ94e6H9we6uR5B7s3G3i7jU1&#10;1gn6VbbWwxdiBrdixIeTkDXE5LJJIE0Ky5gfYPhgjmXJe4/SH6i6tpgz7lbG0Ql3dViyt5gJESBM&#10;CtTGLFLKrlIB0kzmxJ6UwHG+U9x7vdMyqpvXh+pFspD29qVTu9R6AhawrGJgRiWNRYKoUKYBI+7P&#10;Ac+unZ7fZ3OR3V25udwqvcsC82pmvudU27VsABZJA85zAx8N/wDm/wBmX+kPsS+UX0rPM75TcMll&#10;L7M6BbA6zJjHf29/4lxfgnmx/wArt+M/0P2t/wDtKtyg3f0M/cvtmv6tyv1H9t7q/t0BCWfU4m8i&#10;mTQsQAGjLzzx+OreWLJ3t7X3MbrUAAnurQY+Xklxa+s2Yv4P1e43HE2PRs7U2zrFxKgEakYtp0gH&#10;pjn3bZ6uumt6dKGOy+0kRL1r01dg7rQmSQKE6mMRTGPm9vj65gY+un7Pyz+4OOC1W1urCouZacyC&#10;cokah4Y8Xk/L/e+d9p0yx3v4qPaPPaqD/btySfABKj4/HH354yz6mz2V2mu1aQlVNGgwVHgOp/jj&#10;x66zrnm/2w9eMXl+dD3vyrbX3D7k49EPo73dXEs3bvy2g4JO6efmYVVaz4Y3fGWQtgPGkKQ0EySZ&#10;yM+I645XNzs5bXnDyR7/AOUe9yT8cj+rdu7drLAoCmgWwhuh/wDsIMKokRHWcbXYG7eGgBUDQdSg&#10;iZHgPDHadGLjrXi73/Z4jhdwd9dvvf3VpfRNq7uEuO5tRqdqEqAdGm3Sk+ONlxtlFEdFJBHUqTAk&#10;0iI6Yry25uXzx+tvuDdbh7N/aJbH6l7d4XLgJJvWGLv6Af5w4P4gIqNXTGk2Kww8FklhIzMZ4l6I&#10;8S/VPk/1Gzv3rmhdzuvT07UuIt2bSkaLVoyYEkgn4DIDEjlTpsWSuqrQw6Ejzw1zZyMR+3S2N17k&#10;9ytyFu21teOu3LFwEHQbb0TUJ+eQIWs9K48z/Vq3vByG2G3V2a5bD2DCizbuKw7rrE5CtCcz4YXW&#10;Xq9vtsXS5fq5/wCKDlPbe4+jXKtvb+3ttxXMb3Z8xZX123W7t3kEHaWE1AesSAjBQQqmhYzjiux4&#10;8W91u7U3N1yF8Ndub13DH1Sxc2j/AJQs6lXpNemGPR6fR9duf9wC7xHE76NrxftrjntbHbcHZttb&#10;na2rY29q+qirvdqrtUkqCKAnE1Nzt1F7jeHCfrlK2798sCLVx37mc5GlK5Z50w7dfgnXqzl7jeSu&#10;Gx7r973WPt02rm747jLe3uA7vaWbMJZs2yQQdctkC1Voo1YsrHFW+HW9yG5snk+SuuVLX37u5RMe&#10;FsCRHU+AxTOeGK5D3nuff+54/wBq8LyNv2h7R2Vj1mbj9uvpOth2uKmoqFbdMdBZhRAYq0nEgruN&#10;7cDBDcYU9M1WwzDK1FOsauuFmZipOKh2b3Fe2tq1q9uV2lhGZ/1Ntv8AyeQtWHZCd8zVkhfU9MZV&#10;nUxxD3+/bhrthRYO75S4jmzsk0tb2jMSC50mJGc+XTEx+K49F57f9vWPf/H8gz7/AP2X2ZYawm95&#10;9w1jec5aQLd9FWuLJU1AqSRnqMDEHdbUtbs77kLh3PK3W9W1tbRY29uGbsCWspkTP9MXE6nRpOE5&#10;SzZ3PIe2vbm0TifaHG2/0W95zdBLe65G5btA3Dd3Y+a2yuBJqYIzAGI1m7bsbm3b3RbfcppLDZWN&#10;TWFckuPV0wCUBNCI8B1wX83riLjkNnueT4ndX+L9D2/7TbchL/O7027HIXdtoFlzs/UBKC9pVRDB&#10;jnIyxP3WxfaKeS5ndturzov6Xi7P+mjsC6gosl2mBGQ6nBM54jK8L7o23Obg+1vYPDDieP2W4deY&#10;95b63+bubdplsXL22vXIFpIDsWYmTAVYM4lbZHv2jc39s2lAna7Cx80KQAjwQQOpUYlL0zFXy24t&#10;cdujt/a+5Tdbi672+a9y8iQNunq6rl+/acgq5WIW4xK0FemLS5ZW2Lb7uwbSWyr7fY2iVaFJcG6q&#10;zIrlhrm83hnrWK23IXt0282nt/lbW+3O6tXdvzHujeJ6lkNeiwy7Bn0AMOhGQPhis5Xem/eB3tlx&#10;Zdj6PG2Q3ewUKFugZKZkAVOMa222NTX5td7H9u7biON9L29yFq5vbFtP9y94chcslrVp7zXLtza3&#10;iCrXEAYFn7R9lY9vihur67jlnd30H9JxG2DIiADSiPWtYYgZeON49PUt9It9z7zucTsH2fsxNtZ2&#10;aXz/AL9765k2r128dfqbi/aVxQNVUYklpoIjFotpdsLAuObu8F0KmzsFz6a6KM8mKdSTA+zEmuOd&#10;rmp87yyD8he5Z+Su7O0u09unZPc3PP8AICwH3W4S6Wa1YYAGHqFga2oIE4h7ht1f3KI6tcver+Xt&#10;tvBSypEBneKn4/AY1eSdMr3iLfD8Zw+53Fm7Z2nGfomG55bkCV3W90XNT2LG3JDJbiQPTMk1PSHv&#10;9p29m/c3nJ7pt1uQq+jxtohrYuONS+oiUJoJAwnbrxODNqrT3xy/JcfY4H2Twx4bh7juvIe7d8pT&#10;cXdlt/yr67C7d70A1EW2uVgUBzwe53/I7jRt94Tt7KlANnZOh3UkBAdNAGHQV+GM9ut5wduvoVwn&#10;tX2hxJ3fMe3baclyF21ee97i5MjdWrF62pNxg18a2uW47HaFg0BiMabbblbC6LqLZ9RVRLdv8tyg&#10;aWJHVomcaxLcpeXFec4O/wAluvX2G73HIjb37u43O63jfqduNx6c21S9nbTJlJgCgGLEW09PXZQ7&#10;a3rcy5i9e1AAAxI7qxOX3Y522bYnPyS/NkW3u5u332nJbheX3luxt7YWxbJ43jxbdnZrVtwrn0xo&#10;nTEnuJg1dt279u+ty1aTbWSRNy8ZuvFdKkmc6GMNrPy/mrNxjF5Ve63vC7/jL+z33JbjmOUVbi29&#10;nxdv09jYbXo9S+qyupQDpDdxg5Yf3V24jWl2Ku7XmUtfaYSv4ukTmfhjOnb12SSc5VfBcds93tt+&#10;3u65tdra49Nzt7HCbci4+4CpKfpIPqNrtiQKaSCOuMNz9y1s71x90x3W9vFm0NCWFIAi8s0FBGrx&#10;8cdJNbJj0ddenHD0/wDSexvOe4nY7XhdsvA+2dhasBXsB7vJ3bZJP6K5bEMzSZVFmBScc53CHk92&#10;rD1LhYyQGYMqkxKUEIvlUxhbNY29X8a9v2rxFxP/AB9qlgkSEUpduW11D1pZtW4djPcSizAnG343&#10;bWthas2mVBcYAHTCm9A7bihflofD+uGu0txGdrOjz57s5bde5d5yG9tXtxc2dlzdU3dV79ML13Te&#10;21xrlbqswmTSmRphrfX2s3E7zduG2um1qGjVUgMFrJzxqyXqkmZzE/21x1nebW4j7ROO2tu+/r7o&#10;2C25FqAt27bZ4CqrT5ZwDigFzeeq26bT6wXVaIK6dNFa0wPbMSBHU1xntmMNOntteIXa2+Ksq36N&#10;yybwMt03g+kva31tk/MClwlwl6QKCDj/0PouRNMtMAmQJUn7PEY+vv0liUfTdVtTqrK7BUX1GQ5Q&#10;NRNRp1TBMdAYwUQBnQmNUChOf9K4CVbuFrjgMGVktM62izAlQx0hZ6SGbuBzE9MNSBqBYienggFI&#10;XxwFgrR6N0K1z02cte7ktNf1gXkZyJk9sDJv44RBnUMhTt6dYIwFkt60LRRvy7pb1te4J0raYBXK&#10;kCgVhB0kkeIwI6EwC2kDxPgYrgHXi4zUgtZtbg3JVj6StqnSRETHdBPiTUBMCKgQBUzkK1Pj4UwE&#10;lLpZh3Xbl0RG2AWSxP5VoI0hasXQfHoMJmoAn5TFJUTkB4TgHDaBVmZoZNzBl5ZhbgXLkODVIiKE&#10;nKsnBAQST5Tq8R0EdPPAP3m1myLZRrah7ZFpWhktmDcIgy7zOgiRnOWGyDmIBNcpjqMozFMBPsMh&#10;ddXqm2pII1eiHCrUXGcA6iQGIJqCRQ4MjuJz8pBOXWmAdtXdKw5az6tVLKyW9UGdAqZHUDwpHVua&#10;VqZkQa/fgJdvUHkBACuhgQw29QAxWQQO1pJEmKCc8Ag0PdX/ADZ/AnAGjdjqDadBFvRbPpraZRoU&#10;qp7SIqWrNKYQ2R8WPmSa9T8MBOQGexbSoigKDp0o4Uu+gNJ0gifmzy8cESRqBmpqorBiJMZD4YB2&#10;2iN6RVu1Leq05BWQ1dKhpliZJk0mTlgNUDplkAYpINfDAHaUqx1ENb9NtWvUggsfU1PI1K1IWtay&#10;Rk3QNXIKR2k1rqkYCaCXtqbQRD62sXLyjQiFNNxTopAJNcq4IDSPHxLCBPWPDAOkm5cuIFYMpAtK&#10;ktc0hRotvqo0yAxqB0JihEznUEaSCa+WmaDAOW0dan8uLqPNtPy/TP8A7k0CWJzIMeeU4JokTBOk&#10;AFokHTlGAessSrd721V7h9NFKqyLcPepPQmoAoaCMARpk6TBIypUUBczJGANi4umyHKsVVgw0aRp&#10;NPTs0CAgkVPmR1wjTMEmhOdB5RAwEkXHAa0EW66C2CgDssKA4LGsSPA1AHXBUFSBIgzIEESACf6Y&#10;B9Ab7GLhCX7sWkW25W6jAkG2T8sCRWvjhInKnlUgj7MsA8Al0sdLP2unyj07rzJUM2ppAzmBGCIn&#10;M0B8o+w4B20wCq9oQro35pUgRW2yNbNIWKSv2nLCdOeeZiZA7vHAPvdVtUaSqW7dsKrHU5t5aLcB&#10;dMwNcwTmemCJAMgkeEGKzUj+mAlKpuAEqjgovaV7nWI9AaKtWZ8TGQwKEmOmoD8LEETNafAiuAbt&#10;r6bA3Fk3HRmbULqeomoemttKxpIJB7R54bhfCSKkeHQYl1mOgn63kW1uLbVgqoyhHDk94hFkgTQq&#10;pJNayMIYVEUmCRHXqY/uxwnWKkWbjlXLidDMoua0Ao3ZaLrXUpHaCKHLLCjAECgp2itJr2nHbbE1&#10;obGsXmY0LaSWK6VLBCfUZlNDFIymDnMIjJiCSTToZziOmOKn1uazoGhUCIS5lkKRAuBoFehgzXwj&#10;BU6SPMAatMVNOpwD4Zgp1MupWaZY+kGoqWxqghQPKZocIIr16wT1k9SKDASrZOhSo1KXK3URSHLr&#10;OkW7dyWIBgHV4TTBQf5/2rgFerNwHUBA1abQJC20aFQRMCR4yc6DA88BJFyh03V0swCs0m3Lt2i2&#10;iTUQSB06nwLMDVXSDkBU9JwDqXYe6UfT6j2Rda6WMaAJCqtSGIJEMa+IGCpQDMESMh4/44BStX1H&#10;YjUCNYnXpU9pPkvi2YrhJmmVDAoKx1wE0FNF3QWYFVJcO1u5+Yp0ISsg9YkicwBgqj/0SwiK5mtf&#10;4YBZIalwd4tsGL9j0t0ti3BEwC3zE+MHAJkMQGg6hUwFA8Z8+uAQi6HVA6s1lFuFbaFnuvcaFtaa&#10;mqkyGyGRzwmRAOodZgKRIFNRPjgJTeoH9MWmZJtMO4hggavp2wMwOhHjBwmPNogGIoSM4GR8cCdS&#10;1LSDoBuG6wa4xGsAONDFlgg/hMxPhGAVyBmegkaQDSB1qRMYy6YSrV0BtYNnTZ1B2KEOx1dxyEQp&#10;ABIk0rOEgTAipzgQQAc5wEkOqgsGCIp0hSGDd6z6Rtk1LTIk/HCCMoFATVpIB0z8w8cA8t1Abjlg&#10;1wp+XbAUM+hyGb03hYWSGByzwcGCAKBWPzGBAmJFYywABDP6gK6Xvoy6baW9eoi2S5ufiBFKxQRO&#10;EGsRFcwBJBGR8c8BJQkDU2kaf9OGYLJbW9sqkigzDCek5QUyDJmKtlmxgAkicA4VBJYEBHAZCmpq&#10;INZcIsCmficAmoBqJ/zLpqREfD/HBBIoZFIEhAA2hWDH01KuQpFcqGPLDLQCxABivgDU1fxk9Md/&#10;HM68/FqJtol/TBOmQUDEeoykIBNthMALSSJ8hhkx5kKp6Dqe6OlTTPG8TOVShq0+pLICwBcUAiSq&#10;kAyIAmajCikBiIKmICnUZJBg6vAdRiobDa2tm56gdDc1eogVYUdrqEiQTBGqhnPCWgTAIgmCBIjO&#10;ZpgpxJOiXST6YNp4Dk1CdkGDGciPiZwgxWDkQDI6EfZXGdM45+NSJihwEOkkXVEaCC3qEEBdJk6S&#10;AJEDrUYI/KT5ZGomBkD1nGlGAPWAuESrEA1UsFZmVXimk5UOfXrhAFIEGhp/GT/fgJLMSzG7K96B&#10;mGkLWkWzSpNCATWk1wgCRIkQO4CDEmSDgJb3FQi2SpNzULZy1so0g6jQkiREAZicF8wPUyJAqBWK&#10;GeuAUtGAnSh9TuFGYKCCsBTRWAVdRkZVzwhgTAXTPxAmuQ0g5eeAkC+BL3vVKtAgowC6RpS6xunI&#10;0kigqCThBMCe6JK1PzdDFaVqIGAet2/VbSFUG2qOulSGs0lBcDLkVoST0phDQQCCssDWQDANKf0w&#10;EqxrZrsreIQ10qSA7AFiw6Eg0YiRnAwkiokmTU9Qeufn4YCUpHpOVKAKQUIJUd3gIIkEUJJ+/BCn&#10;iTAM9QNQ6Dw8cATwWVQVVXcrl6ge41skgOCQvmmQJzzw2wE0nRHT8JmZjx8sBMtsykUJuGkNGt2V&#10;dKq0wSumoNMsKGUHIyJzB8qeOWAJtTOj+kraSg9NWW2DJIklsgD3ZnMEEZYIkKIBAoKCdVfh/PAL&#10;Cl7ltj3qrAEtpW0yqukM0iQTnpPTIdcFA/CoNJihDf5pHSvU4BxncuAbk9xU3IKMgHckGoaVHSDE&#10;VrggBU6iZA1RU+ImP7RgFTcLC36aIyMXtk0AIGllUNXr4TJmkYQYZaMxIggrCipiAW6HAPp6loRp&#10;tAHUro+q4CQlbh9Osr1UUoajBaSDQwCDGps5rNP4+OAcW6pEOik22Vfy7dUoAmoE0FQRnFRnhEVo&#10;AVyBANQTqMfb1OAkVFsrcJNwkl82hguhraAjoK5RGcxgKSAoMde6AZWdUGZifj8MAGAYswDEnTCs&#10;zoodUCNpbrEalplnGCOnPVBBmPmA8AP4ZnAGiuYUrrtsj2i0G0XIPzMOoiRIEHMYSC3yzMkk5Gc4&#10;Iz+zASiUrdXtA0oDDDQdIJAEEA+XhnnhEHMkA0pNa+JPXAOsw7lQXCpmB0TppAAmJJJmaVGA5oKs&#10;SSNKnTFBqaVGAOykkwiW1KkXLgF06NQNtIdqmnnGflhBgVMmhUyMgOpyy/sMBJUOzBafMulkaQxW&#10;jorHtANQaTTMYRAjKDMmBHkK5TkcCzHU+HBK3GMroCAtOn5e4quZFCKGYGEaZ8QYU1BMkHqDmOkZ&#10;YB1LoVkgWzS9bDagqpbaq6dFUbIgkE/ywRnOuqtATSszSBGAfUWz2gIUMGWWJmVZZeqmTJ6Dr82C&#10;8CsfLmVgD8LAik/DAG8oSbrNp1KWUNAOptaFXJ7TWvU9MCYBNflABgEEE0rmK0p9uABB1LORuSyh&#10;6qyLqbsMAjSAQTkRTDZVok51LeBIIoYy/t9oSbNy1kpKKAotzPqBShcMuoS5JJMGa4ICtCCupaaT&#10;3EeE5UE4z26/AOaoURIb0yzMSOxS3aSFoakAwQBSpwIzBMnu7qAFTUZf2j7ZduvwOB+qnYYCf6YN&#10;vuJRpgyTPWkKcx8MJceOojMkwsBhOQp1jHnhp+ZJQqAWGhHMKoBLarisYJuOB4EyY0kwCThJAkk6&#10;tIUZCT5laeWLJPV0xJ0KFx4A7FJuSdcoFkSnqKhzOokHOcJI/wDZhUGT4AGCTT7jhcelU8G0hQWK&#10;F9DAnRkG7WRAZLTSoE+Iw009ZkROdBqnLz88BJtuoA0+mV7haEoJYoFIcsKDpAy+7AKgsTJgGIDA&#10;9awB984BxWCqvZ3OrNbuOCmoFaapmfDTPnGGxJMBtR7myIJWsyf7D78BK1gAOyKlvWiEgqypcUzq&#10;C+ImhzOCgChLAgEQYNZplgHi+qHUK6lquFYFVUaSJnST4nSR4dMAgCPmiJMZGfnFafCmGaCVrrSG&#10;9IMflkwV0/IW6gVqOlB1JwlphYBYSNRkDSCJgdemLm/EOIwUuGOhmQhFJHc3y6mAMGhBoTSAcHMQ&#10;W1dxgSGj7cdkOgElgNAVVDUID/5ewmhn78JJMFtUGKEzJJEAQOvwxQaISyWlQONTMShWQtbmoE0C&#10;wSQWFfjhJBEAkj8BMAEEVLE9T/LAPIRLadBhi8atVuIjTBoBmenUROEGJYUEADSCYHQsSPsjPywC&#10;wohcm1ayXcAh9UQulYyOdY8JwiB4CQV0SaMPAsDHn/M9MA+riRLmGDayVAZKAh9BBORzmR0ynBmm&#10;ZNAVBiaisHI+FY/vwBrqbUVIM3A+gsV8AQkyDQzHj44Q4orToGRYg0JMAgZ/GP78Au3cVWdApclh&#10;ADQQFGvu6SaRJ+Awl1MxpEKJAESIMFjHwywDtp6SCxrpbX8pkFwkHzHzeMRhMqZDESK5UgZ+Ag9c&#10;A4AUqskTmWZWV2ESIDQR/lNSMIboprpgDxAESPLr5YB3Uq6nMDWawCEb1K2jCzQ0oDPjXCsyakzM&#10;EgzBoAdMfYcAerStNJa2FQhJgaYdgPVBho+cSJilcCCABBBWZEzFMhNJ+GAQjD1HLMrLCywDJAdo&#10;Hh25Rq8shhIkzlWDSI7aAQf4YB8lVcKzD8t7gOqRPqCWKsM+kxlnGEmJJkioObSI8aZ4B/uLKpCM&#10;wV4VlXVcAk6gAxhT4k/ywUERJJkg0g9pOmpGXTPxzwBhpW6AptkKNWvWpDlSzEKTBAykEZZdcAgC&#10;JynSPMmnl9pwBK7MGVh8qW3hB2+mIORkFoGXUfAYSYBio60NWHjDf9MA8CO12AIlmIZYCmehHXxp&#10;4jwwJmJEKe4EsWDHyJyHxwC9IAOl+4pEKNBVR84YAGWJOYEYQ0ZwTnMFc5+PUYBVsl2hWKnJQy3F&#10;JXTqBOqh0/xzgdRojOfxN50MSCfjgFNdDCFMBTo6lFylCtIJgkmZzrTAEGc5zyz6lVrUeIwBkk6d&#10;EaSVUAGelHmM5GoEnKgjqkESSZjSZkSWoIzzgdMA686AuoEm4oABELIkqsiQCKmT9uEMIksAARIH&#10;ykL4CB55DALVtUFdRIeWZQLgLMCJcDxJnUTSKYWRNRmpNGBMg0EgxOASGAAT8LLQqVhACNRU1YUz&#10;r/PDEnT2gfMZUgklsyVp/XASwoLw7FQqahcUgKqiCoLSdU0+PTPAa2aTQEEkzJUzpGkU/hgAl1ZY&#10;gamBVB2PF1Y1anY5dCSfjToRGZl2KqII0tBH3ScApLqkGiIjsxbtYFhA+cie2RQ4IjVlIkVAOoEj&#10;8Uz1OAUGKkKxzJUM0BhqbVBgGQB9p+zAJJGmrEyTMk5yAa+OAC9pDqAoB0qJVS2pYLBz1IMyB92e&#10;GxQKSpzrM1XqYHXOTGWAeZe673KZUBdK/K4zAJ6CaSZnrhSrIqCFpDMFg0mk1jzwCC4kgFTcqdK6&#10;y6iRFzVJHiSB40jAMjUw7QMyoXTpBrA/uocAkMCbasC7EyoYuXJYUYxSTX5vgMEWDD5omCAoEBYq&#10;SBn8AcA6ECFaABdU+oxq5NGhiCJGTCfLCJDfKQa1gyGEUoMzmaYB3SwClwZa2YDUZRAAILQBNIB+&#10;/AQ6oGU5PJBAnoYp92AK5FqaM0BNVkLAdmGmWQmCSBED7axgEEEyTPzAkkwBnXrgDVtWlQFgwjBV&#10;VATQrnlFaGmWGwQAZJpUSDSoMgDr54B+O5YFZg6WIEEHtLZiYB8JODJkU6ECDUeBkiIwBA9o1CPU&#10;VgDMEkySqJ1H3geHTBjOskhyCIABMih6+OAIMIX5kDWgbZlncKRMrERSP7wMNqIzMQOp+YTUwK9T&#10;gHGIIlQXBf5awBo1aNVBQgePxwoxUkHpQASftwAGR0lQWmCQfnDU7TJ6kdDGEyRFF8hqppAkH+X8&#10;cA4aGhYdSWUHSz9CQYABgD7PhgiICtLAsIAIkQv8hmOuACOSxQ6AbZLHKVLjMkmCSa9BB6YSR8wg&#10;VYk06qaLJqPKKeWAe7holp0oBNMn7SwymZIIJP34UBOlgZPaZWDQmizl1mYEYBBIAKlRpnQAxIhl&#10;BVmQfNQCgwQoGYkBYAzgSaVk+M/ZgCYnWihDrDFlEQQq/ORIiQKT40wD4VYRBC6QaV1aj5ClcAtW&#10;ArGhmiNfeNRpo0nPzp8MEMyJGoappJIOQJPxoMAo0VWkhWKrAyB6kAVgjqcqZYIyIgQKEmazXNfj&#10;FcAoFYLudZiAYaD07XE5Cf4YFY+UvE1hUqKvMeOAKV7gHRSYlO59Qaqyen8KScESTmc6iijtPSWO&#10;AXAQwJ7SA3zNL1LFVAEfxrnmcFCgEDM0ImBKgxpPxrM/fgC1NIqQAKkDUxVqSRmTE0A6dMGYMgiI&#10;ljp8M4Ph5wcAcyZBHdpt9wHzHqAZ7T0M0nA01ECTIrBE6hIAPn1+7AIDAapkqoykNGhwCSMo6A5/&#10;ZhUiswSSKxEnTOnwn+OASSxIAZdIV2VAEZoLaQ+pqxQkxIz+wBQTGmtBJJJYSAZpn/DABmKKCWhW&#10;ZnKqFVViWiSciKE+ePT30ntMyWiQToUKwJ8p1Z1piYkeT3N4w+Af/LJytnae0ObtLct23vMzWnAZ&#10;iHVTFgaIANwwdU0g+GPR4pQdI/hiT81eN+U+5aS7rZRrZ2vubSAWwIGpi4aYIma0+3Dq+R8gP6nD&#10;b8oz+4EDISVqTIBIBUDT5CpmBhNzPplmcsNvT8RP4gnUGCSV0IYIDJPYZE1JrAY4jDUMoofjPkMa&#10;G9utZNkW2EN6W3hllBDQZurbAk6R2rmB92F6oBnPzEZ5jEFWm2VtwWtsotlgZZnuA3HYQxKgAgQJ&#10;C+MUrhsNJzNAvQHMdMUW9/ZoEtl7cs1y/wCo/cf/AFtAyLmBE6QRPUEYcJMdsGMgcsumMS/VRRbX&#10;S24Y3WuemdZcomknum5GqKVAMigzGESYM1oPDw642Lxtvb7HCtai5cuWzDKwj/TspmINZMRP3lam&#10;gA6iZhYP9pwFXvLTjcM5MtKBSzOg1lZjVFMhmIHww085zQtl1zrlgLvjnAttadQYE9VDMgIELMAC&#10;KE51rXBoYMT0kg/1xOoRye2Z7QuKoIuOLaOJU6oroFAFANdWZGeRw0R1pE5daZ4outqfybVu5cWT&#10;bCpcGv0mtso06x0MjL4wcMzUgmCDOcT1rP8AHAXtyyDYRktI4FlQMmW0qCTbS1pjKT4zTrh620nq&#10;RBr/AA64Ci5SwqWIVgL9xrUyYLAj1Cqug0gxVpIj78PEx91Y6zXAZnaKtyCNLq197qi4oJtG03dc&#10;W4zd2qJgmp6YbaPCkVMCQPAYC92vqZNpRw5uJbDjSQO71CVzCzJWg6dBCrebTERUEyRWgrgInL9q&#10;W0TUWe45DQVS6SgF7KNMVIaD/XBO0MRkxX4mPD4YBzYbZLmzs3bcPbS6SzCiSBE3CSYIHT+Zwlam&#10;ZPTrE+cDAS93pVRZhLjnWFGjX6ZgMoLH/MAWDTIw6818lBPhI8fh54Ci491W5bOpz6l0j0oIKgXC&#10;FFvtjVE6/wDKKk1w0GIAqR1EGB554C+fa7e4b15LdpglxDc7WJiulliGgDwrGQw4rGgPScqT54Cp&#10;3u1SNzftOqkG0URmJtoizVF06pM9vnQ9MKK0kVk/ZGJPUV+3vsLu4F9ROhC0syvpUyIJnKpbMAUq&#10;cKQQuUZ4nPaK7m9y243NkrqhbOkONQDtOmHnICAQCKjBN4f1gTOUH78WdBI2d5dO1AQu3qaQKK4R&#10;rZUMtQaPIGcdaZNaqVkRHQgV8BijSrtUALW0VizQzW7jHUQQY1GpI6LnnlhduIETB8Jmc+6MBVc2&#10;1yzcYHStoWWKnUXUgES9tFBzjrkY8DhtwNQk5GgnwOZwFzx+50bQgW3ZvRkG4wRBqQSbb5agpnT5&#10;xWgwcQokiYkwQJ1TE+RwDNlrm53l0lHCG76YBVwhFpQSJUwprIfwrE5Kt1QSYOfkPuwFZydpre9Q&#10;oFewFNtVIfU51QqKD3HUZkiD0MCcPsQEOc508hQYl6wZPZbe6/L2FCqqtfBHqVW1b1TqBHhEeXji&#10;IIbxmTE5/YMUdK3LendF1dPosF16FlhoOki7lQkySAKQtcGpJIzPgfGKZfbgGd7C7a462dJZCrrL&#10;FVdhIt0gikM1emXQSupxzn56OeMIVjdQKwCUtq2YOn82TNQakHLKuAcsyD9kY3j1DOzHo30NwL6b&#10;IJBcqxEaRqDEHzAn7MMnM9aUOQHnTFGutmLO3Ksqancm1OpndlJNtnIpqEETSommEGCwofBjn8Zw&#10;F1bHp7Z2LJ6lxnu2lKkAFFBdtcGSpAE+PSKYNVIepYj+Z6DAQd1vP1OzKI9lbmtyyMouQjUe5FQC&#10;QAINDGcYWxmIyrTPLxxjXmcim45f0rXrjFUJuBCXBVR6le4wJJiVCjMZ5YWpERMwKyM4GNiHf210&#10;7q7uEVNf+ogRiWYG6fUfUSAWrAivWtcLXwoOuWUVMYCByh1yIYqE+ZtR9QskF61p4QBPlhb9BPnE&#10;fxnAU2yLKVK6UlNJc90yxCg2xEkGMssN4C0t7hrNtmhUIdPzApXXr7RBbpAP92FMKDPIZ+c5T0wD&#10;Oz3DJcKmQrXTJUF9ZUwJYEQROGXUUinSK/wjAazjt4zpdDhSKKpuGLat+I32QE1mh+4YMywJMiAa&#10;eJzrgGbduztHZLJS8zuGV1FFDsdKy4JJIEGgjKuEo3dGoZZQaHMCuAe3tg3dv6qWCWHdavBwhuy9&#10;dKVIgATT7emHcBm/RKeqDrGsFQgJP5pUMoAE0mJYjzwpcx8f5VwEHcW3UPKtABWWNBI7Url9sRhb&#10;ZZ1j+dJGM6/lEfZd11CMg8TE0QgESKEEE/2zipViRQZVMknMjFnqOhbtR+nsHUl246OylS9saQsK&#10;7U+b8JrU9KYVp6V8Z6k+GE6QQhuCQLr6dbBra2ypRrYnSWgASOkCg6DPBST8Y+yjdAcOk5AVbSlC&#10;7BUYkadKC9qFqmoUBOUdOpqMLAg+UE06Hy8sBV77RuLbXAbHqWr2liNAL2yYFtlAPeMyxJGA7SQa&#10;VI8emJeZmBfH7f0tvddka+bYcKusrbVGowJFc+6MunXBmvl54W46is2xFjctCqw1ljm1sSS2pvj4&#10;EdMNkT95iPDp0wm2t4lGnsb+1bCHUbYdgyl+/TfyeABLaslBgDwnJJtq6kNBkFYMMCPCPCOhxoSd&#10;tze54nc7a9tbl2xcsXre9tXtvdexubFw3Yt7m1eVgyupiGQggCJmI4374+jfA+6LO7v7W1b2HJ7h&#10;avbtrouMMlgQRPWPtwejx+421425j7Tfst/5lfqz9D+Q9s+zvqjf3P1C+nHDsu0HKbjc37vOcTYf&#10;5dxvLr6huUsjIMNYgfMa48N+9PpFzntfcXF3vH3xtLjCNwiarTVlSSJr4DD1w9mu+m8zrX64v21/&#10;vh+iv7kuB2/L/Tj31wPO7pbUXtltd5aO92zgHWl7auQygNIZguYxw/kPb9/a3Hu+m522oqKwM5YR&#10;FB1H9pNvcXFe6NpvbaWPWT9WULlaMwDdoLERJJkUqcQ9hyvMcPvrbcZeawA1bLEttbqn5hctGk9A&#10;QPhi8Y+Ylcx7f9ve5ONu2eb2dveAoyfqEAG92xHyG1et9wM1ifvx23hveHGcso2O+t29nyzLD6gL&#10;myvqFK9lxjCzWnzZRiDy97n+mnP+3L55Thr245P27ab1LaI72OT2T6gZa0tX8f8ALNSATjJ+8/Zl&#10;+9tzd2VmfUbW5S2A6WWBKMGYRojxEjPzxddrrcjo303+p+xubn9Hym5VLthBaAu3SFu7lTFy21sV&#10;FyT0NTTOmPPnIbBtp6lqwt1tzKLcuBiaq0FVJ6QO6Mdtdu7nDO2tvMepuO3y7oJeutaG2YsbassE&#10;KRQsB1nKf8MYnkeKVLRYD8y4woWLH1DTSk5Csn+eNObUbXea7mgzoQQpAAGgAkEnFHe2Ny3ZaUZz&#10;IVWANWYQ0MAdWkU/jgLBbylgQ0SJKmCYyWQMp88ZjdbdrjE2EN5Ei38iu6pIViytWmWeWAm22gLr&#10;oatEwCemMvzHDFne96Gq5eK29GtkDQKECsRlNDjU2x1ZuvwSLVz8M0FZoQOtcZq/sW2z6btu462g&#10;xFu40SjSQZT5pgwAMzJxvqzzD2qagwDSQJy/64zN+7fsKt4tatNqc2ldLbeiFcXHslhAAK0gCJqc&#10;A5hVrnS+5t3LdwKty5PpMrNdZUqwsHIie4hqRlgkuegoERH9vHG54/eFk7rduDa1XAbpuC3cv9xu&#10;3B0IJoo6eWJdc/JqWzgy4y6VnIrTwr5Y3/EOl1XF8CySFhkBIvM8JbSIoGImvjXHNtCvEqKd46iQ&#10;NIBkmfKcanbW7DApeT/URgiMp1BlPcmuAAAKzOAgXGcBWQkANmCIIORC59Kj44ltx+3VXubd2ILg&#10;6WUsqoDNtVEARJyHjgGEv3CQt1R8kalMEuR3TUknribsduu03+45EI73DtG29sQ8F2rLq0/KKeJn&#10;ywEbdP69i3t5ABvo7wR8iH8EAZnxxVLtr73XdaoyreZdJ/LVmKFSGzBoaifARgJ3qooVTnq0KT+J&#10;gAwgeXlA8cW1jb2rKjQhtkrpZVDyqp/lDSYnOCPDAQ7l5nJ1NJBkElQCT0kUyypiXbN9puOU0AsF&#10;tFAGPWTqkyQO6fPBTLC0pVFDhoGp9RKrWgzAzjSKdMWdv1n0g2QULFSUCmdSyhULE5wJ85wJ1Qbm&#10;hAT6h1r3AEtIg9wfUKHrNfLFltEi4q3AEt29INtpiS0glD4xIzxne414dsScxX7hptko2t3BGudJ&#10;yggMCcuvhjRBEBJCrb1KNLBVIYESphsgDQ9euOGajPl3YKsvdKt+Zb1sChNGkxmRl/jgNtC8XLPz&#10;AKQV7QrdfLP44suEwCbxUJtXpgltQYiqyIBbMfEHLEjb8j+l3Nqxdk67i6VNJApqMUFf8w+zCS2Z&#10;PkibrjBu9vfv22CkW7ksATpJGrTlNRTtP24ouf487g3L1s21YuV/MQvrklXt9+Uz2t0x08dzMJdc&#10;8xd8Dvhat2rLh+1ATobSqBQGDsRmB1GWOI+4NjaG0vsmwu+o24X1rGjXc1q2sh0qVS3QlhnpAGOj&#10;nh0jZ3i7IDeDL6YKtMgqYEgjMmTAxybecddfcX92Ym76lzbW7gRrds3QA9y9oPa71ERIBis46TGJ&#10;GLLFujCFGZWh0g005L9mMFuNm3Fbpt4QNwdjueJ3gsrcl7drbcjbbcMtqhPaXE/NpGJjEsjnZ2y3&#10;+Jw1WfKYz6ZY+bn7i+HNq7yPEJaFq77d93c7xgS6zWxb2pY7zbBSQNXYygdYx6vB/b+58F77SSYv&#10;+Xb/AA/tRioB8seQhtNW4VCpLzJtqqgGvcXJyHSn2476yXXl8XjA8a/i+KUXrSurzQ+j26CQKF4i&#10;R1r/AEOM73/K66a/Xj5chjrPG8I1zZrdvaUW3cRidAICHtAtHoCDjm9eunAY9V/tx9ptz31N9s2D&#10;bI2vHvud/cYQEX07Om27uRSD1ik45eS40nxe/wBnpNvNMenJq9c9Kzcu56EZo8YFBj2h9QOJs7/f&#10;cqvoMNrtbps2bihxeubm0TF1WP8A6tawR4nHLXo+S8mvdz8CduWa1bZpDsiuR4ahkc8dS+h/sS9t&#10;+V2XY3q7/Zvud/b1FfT2e22elPlALhi4a4IADKInPGPJeHXxePt6M37v5a1xXDbrcuwVg+3s2SQr&#10;Tubt2LaqGpJIjHsz/brNj27yu6tuRthu9ogBRlXTtrbaSoPdUkZ1/ljy/g9HycDPLXdx7s4XZXET&#10;9W3Hb64dLh21bm+lt5AgUgijR4Y4Vv3HMe9+B4ja2t4bu432x2jXbO2a82wvbk6F3TWiZNvUSpuV&#10;0mpoMeifTr+Dn1rsf6kcH7U5fld21o2NlsuR5Bw922lt9vtrLXihuUAOlPl/qZx2H3f9PbnJ+5ls&#10;27DDeWFs7a3uW3iW1TZ7RlncDSQFJKyXoYpM44674l+bV1l5ci9l/Ujjtr7QTlL1/Vs9wt7dNt02&#10;l67e/Vb4m5+kIIJYjUF0ia54yXvLZbb2/wAhtd7x3K7e5uNnbNva3bc3t1e5G4p9dxJCk9A7Tjpp&#10;e6Ywl4uW29nb/c+5OLv2eV4fcbe3u7rXL9jcItjb2uP1f+PbjMUztqM/LHnH6vche3HI8VYU7+5y&#10;HOnY7S5s9vt9vuLj3t8EtJYNhVZu+62YmBXHTWYn4OPl26Y62uj8Bbs7LjmT8q1ttq+5C3dbBRZt&#10;OSbhe54LEmgEZRju+/8AZmw9gezfa/01S4rHg9rd3/uO9ZI03eV5K9+s5ArFS2thbWfDHPW3a3au&#10;nbNdZrHMfZnMXfc3J8971t2iNry+5TYe3EvKVuni+OU7exdZWPaLrepfI/7sZjjdkTZ3+9u23sje&#10;XLVg20YNdbbbcj9Hxdlaks8SxyAEnG0dA3d8C7t7KOtx7Klw7rCo1yl7e3D0VZp4kwMWew9vctzX&#10;r7bbWLi3d3etfrr23steNi0h/I2W2RBqdl8RAnrTEu016tSWofIcvx/D2V3u8v2bW229q76Dbq9a&#10;29pi3+pur968wRFM5sZj447T7c+gXvTm7e12+z9r8pY2W3Y+lOyvW/VZzL3Hd1E3GNS8RGWMXyfC&#10;LeyTNw8tfUX96H7dvpiu9v8Au76zfTfjdyqPc3Frc+7uENzbpaXI2bd5nCLlpgGc6nHcuG/bF7ss&#10;IjXOAuWwAAEvejZtq2Y0WZlicyxM45923xZvl8PxjxJ7n/5c/wBndu7d2+1+vfszesjF3fjd5uOQ&#10;Itg6Wa/vLVvQignSESaePTWp+3/ndoqXdzxm4uMkgJbVdIAFFkHUYyE4hPL47xKxtj/lC/bl7h3V&#10;zYcD9Vfape4LZ13t64vAFoDlHVVUOASCJkfcI27+lnK2EkcXubKqQoC7Z/yxFEGgSKnMHGe6Z7W5&#10;treldG9v/u/+mvM3kG29/e2N+boZgy87sStzS57zrbTBEUYCMs8Z/cexN7ZQi5xt86pADWrikiJP&#10;qBo+84d2vxXMdQ4366e2uTdG2XufiLnpqDc/Tb7a7hQ7khFstYYgnrC0AE4y299rb5j6X6ddvt6D&#10;QseoyqJVSSIAzJzxVdL4z6i8CVV03/67e/Obi9yBrlXdVmSJgDLypjMXPblnbkJeZEUkHQqOST82&#10;ouImTQKIxRvtv7t3G+T1Nqr3GJdDcd7dtQRC+mEYkCBUlpxl95wly7pnbb25a0NC/wCjbZ3HaNK1&#10;g5eWE+I2Wx9wWbYcjdbC3dFxVd6X7yKgm4xadM1oQfDFHuvYXuPdJZOz4DfbllDlP020extrVu4R&#10;33txeEtSANOeOmu8nX/azZ8Fla+p3srYXbo5H3dweykqtxd3yu1u7u7dQEi3Y2thyEbrDCnhTC7v&#10;0E92bwfqtxxz2/8ATF64ewenP5io7HtHTtEmMP1tek6p2KK5+5n6V7bcrx1v3PsL+4uG4m3sWrhu&#10;3HYCUm2olicwTSoxa2/oulhjbfccLZvWhKncbva6lAaQQhjXABoBQ+eJ+rc9Mr2xFu/XvZXks3dp&#10;xfuXfWrzFdPH8Nv7gLaaK1zTptgkiCxHwgHHNfdXtT2jxLXLvIco279O1cW+OPRU1uhJBa48C2o+&#10;EkUx0127ubwWaycure2/cfuTmtuj7fhhx6XHR0bk7xJt2mHyi3blnbOagA48hfUn3h7Ss6uK4Ljt&#10;B/MD7664caVyW/ulWhNdMkAZA46zOeXl8nkk4jp+xtbxbYbeX0u3GCkrbtm3bUxUKpJMfHHiH3Zv&#10;1vbndLuLfpW9Ba2ptIm1IN0Jbs2LqVQXDVmkls8sbnV8b5b61PxxnkRydvcut7aPa20ake5fW4G1&#10;d41OxPjkIjLHo68R5NpteJ0DB7PYeuQjbaQ4V796yqu2sOBoVAIp4kfwxMzpOa12z4BjZ7Th33em&#10;6tgW9slobfbWWUFpUm2GoKmJZvPHG7Werc0uOAx6v+nH0fbfceOU3tk2tsdqlxLN9Dbe4zEelTz8&#10;D8cY2uPnXyPi9vO3NNvdVCqmZaYAFYAknHpz2h9LbE2dG00q5Fk37yaLGztsZa3t7Zkl2ykVivXG&#10;Ltjn4PXr49ZwqOR5ixsrbMzgsqlktJDXLhGVOg8cejdn7e4ziLL8TsYW6VV95uVVQwU2wht24Ahi&#10;KCehJpOOVu2e+/3O011nDnb8vvOQYcjftgWVYrtNuSdDurlvVuOcwDX+BmMb/wBqe1hf3BuW9qyb&#10;fa2swsINQ7QpagZsyYpkJOMXe2X5rJhz73p7ztbDapbvb63+p310qtt2l3CVbsUyQuUTnnQY9Tex&#10;vYl3f3rZuWYtJpVF0FV0qAIioA61/njneMfNLtNer5x/uH/cVxPsLht9fub1Ld0o9y4zXtdzXLBX&#10;EQS3aAAp8SBlj2p7U4K3xG0WyiksUAuOSJjTTP8AniyYfHeTyd94fk7/AHn/AF93/wBWOfvbq9uF&#10;s8XxnIXG4/b2Bce3euC6VLMUpqprCqCBUtJGNt6YVbcKR0SBMgirECgGK5vnOeV9bkOWF7c2XLKN&#10;zyF+65t219N5XaWayXB/yipnDqAzAqZBk1gZZDAZ/kN7Yu2f1Krb9DRd9NFbT60f+rR37lgUKnMV&#10;7cWAWDEyQggeB6EA/wA8SDkG43O5XaO1tLdi1f399ywMH0iswyr8ymJ018RniRbUKaRPWcz0+/FG&#10;Q5bfXt2AYdrdrUtst2W5+VRpzNSTEA0rM4+IP/N7v0H0S9mbW0ksPcF+7cczVU2bQgp16jHo9t/3&#10;h5Zf+U2vzj9tH/tKR7W5fivpH+5vn+UvhrfN+8PaFrj7SspT9PsuN3AuXrYBkhmIGo59Mfjj3CC9&#10;vbrKQoa4+XzZzT41icfKa36K+s3Pd+L9b2N5xNm2Fs+nqDemvqyYUs5AET5GuOb063Xa8dYGO2e0&#10;bJbcWFCqQHVlB+UMBHcR0+BxjfM1y9XjlzwGPrb+0S1uBzvGXSqkLftoQsagSaMKfASaRGPH5fyP&#10;nPa57WM+oOk+0OcVohthuBXIjQSRH9MfoH9tbQtx21cqWL2ECggxAUFjXOceDbb01ejbaZfmB+tP&#10;P2tt7t5q291Es7feuXNtlNwM9xrdgMFPYQDWF8JHhvdns1TbMHYAnuIHiACYP88a11xry5W8vFPu&#10;73Zvd37rsfodm5CRYtsxWUSqg3dMkloYgAEVqZGLrjbpYW5MKAxlRFMlHn9uLpc68pZK4T9TuKt2&#10;05G+E9W/uHt2VF1iBbdVBu3bkkmWgxp/CD1xuONt/lNcMFmaMwCVU9ogjw8MbeR80frXzKjl7XEb&#10;a+LW12e0e45S0L5bcOB68NbJk6pNemdcaTaqFUEhQWAiZynE46DxH7/3rbu4+2sXmufomu/qiVVH&#10;kW41KJImKkz5YY5gsx21sHSSwr086DyxRpv20ra22296cvesLuP0uzvKNs0LeuObZuIyAUpnKnOY&#10;rjnH1D4HbbrbWGfcReXUbdpAvquAstpnKk1/pjO2Mc3Dv4drMyPrb/xZ/uE9x7Tm/dvB7X2rdXgm&#10;3Vm5vuXutfTjNg903FsJuFSrXHZlAESApIJcjHk7f7y1uOZb25wa3P1m8VRu79utvZ2WY22dn/C/&#10;gKVOJ0vdLmPdOnL9Qvt/i97xXsW39TPqJcsJw/BG/f4rYXxF/mN0llb23RbFdViOooAIp11VnhuM&#10;9vegiXhc3LxtyoQO7uWkXHIkl6zPQ+OGtzfx6Jm7TLil76h+8/queTvXOLfjuA22rkhubm4Ni2m3&#10;NoBtvbXt07YqgBEgsIBKiZZa7Zubp0dHvvbttfCozEWmV9JF8TmM4n+OOnqei9tbbf7Xgtvutve2&#10;vG2t3vrXGve3Fq3aubu2duLll+NYgg22nTqisZqM6u7zN7aN+h4w+rv91Nz9VcQm3tLKkozvUDUI&#10;7FJ+/Gc/Tn8Vx61q9v8AT7Z88LfuH3cP0ntviY23+y7O8Re5rfXNN63bWBqa04b85xmJB0jEbb7i&#10;3tQlvYu2434ur/uO/wBxNxDcLfmIbrUAB1do8gJw7Zgkz16Lzf8AGb3l7l/d+5bCcZ7bG1e17Y9s&#10;cav6e6m0t29O3vfo7UFrhVU7/ImQMWmxUbm42129tmuTda5yBGoobufpSYC9M/jhx0Ns9WP9y3/9&#10;m2lnmuX3It7ILs7ey9rK2hLybMBEfe6VBuXGbS0x5ClTKV9hx18PsbBv7okpu9yxGm2AsEm61AOs&#10;D7cOJ0/0pO69VG+z90e8eMvbf3Nya8Xw627O44Lh7APr7zXdFy1G1tsGJppZmApEQJOKxeT/AF2+&#10;Vtoq7q8julzcXJt7fbAdh0avEST1P8MMzreFvGvLYH2jZ9ve2r215i5uOJ4/cWrd+zxW1Iv8ryrs&#10;BcB3RQkkAgIiwFEkEUBxbjkbBuObGgXFBF3e3F/KrT8qRl0kV8ThmXjqmOOWDue1eUG0sWuVa7c2&#10;V3032ftfZXCu+YKNajfemakUY22ECTpWa4hXtxubhufoi1wqNF3kb/8Ap2w0MTbNOk6VHlimMc1q&#10;ON4vhtjb2be4RY2aXLh3Ww9p8Uv/AJG5ezqW2N3txqYSdIu3bkAVjriztW7dlEvWbovlLFt9zyF4&#10;GhYy3pqaeWkV8cJJOYmWG32+33I3t1x/L7G5w53G/wBxt+H9p7B11XUtLps3N1cQTpjvNwwpoACc&#10;6O/yu431/wDT8ZaFkJIvchdBBuTn6THPx0iMszhxnLWMdXSOK9mcb7c48cj7x3jb83kF3Ze19rpa&#10;xs2BlE3SWyRq6G7dEyaAZYtNgbdhG3INwpAF/ebiFe5nVNfQdAvTEzZztwlyyPuyxf5XcW+FuJYa&#10;8jXLvGe3+LZn2+0fQpFvcC0akgiXf8WQ8FPy1g2r9viLQUoA+75G8QttAW7lRyM/8qrimKh7f2Jy&#10;p33Hbr6gb9rqXH9HgfaOwDPutxcSyPSvbi2G+Trda5IkyBlihtW7243Vw8cLlw6kO55G/qUIoPyR&#10;kCKfLiYla6Tl1PebvYcVwm1X3b+k2j+jfThvafHFL1zcXCocXtbaS4Ok6muAKJMRi+S5t9sTGrcP&#10;pUXN3d7gtxZIARqLNOuFuuuIxM3iOX7jacvzqS1y3xW21v8ApeD48rae9trrKrtdv2zqum2STkAD&#10;9+L7hdF57m7NsPaFssNxfkW0Y1ZbeqnWSBjG+3PbGds9I5Z9TH3HGbLa8GN3ctb27ubds8VxSm/u&#10;twumLV7fejDrUadTmkSKzNlt996rBtpZ/UXbb6VcqFsodUkMrQABnJOEmk9cFk9WF5r2q232zp7g&#10;5M8Txm92Iu7jb2r7nf7pfRAQpest6lwtMBESJJnFyjbXTO7b9VumZm9C2SbckVAesxmQOuWJ9OvT&#10;LHMvHDlm52nua7e/Te1Nra9te3LNixZu81ya2l5JrKEqjptKG33EFGuktEyD0znJ8jftM9y4BZRS&#10;wt2bdWFdSnQMzMZ0xua64z1z8W5J16u3ewPZfFbi1t9lx7X+V3d9bV/f8lvbrXBdYWza3BO8uAEL&#10;n2oKwAOmOS8rf3XKbwtaIeWC3Av5ltGDSzuaDV49BjXHo6ziPfHs3iuK9o8Bb2960bXoWjds3SjW&#10;Nxet3LULYsCNXp9VaNTeOZxdbDjktJosB3uBvzHIIZGirIDUjLrjO0t14M4YD3H7pubm4b/JfprG&#10;2uJo2+21A2dxaLlVG4ZYVHpl9pOeNPZ4e6qpud22haHQsQxIkOoJofj92MeO84Y7pnhxbk/qHx91&#10;7vD8Fa/U7hWe3rbV/wCMEaH2u4cSNAoFKSTGYGKPfXdrZRhYUXbrCrAkqa1ZmGcZ5CvjjV1z+WtT&#10;N6um+2Ntz3IXbLcrcubTZWwrLYuBVuKz09GzbJ7Q2UkkwakZ4gek/oklq6NS3CF0hcyyjLynPDum&#10;Pwa9cNSd5t/1aotqLfrmxc2y+oLrH/TW1dJMn/MADppMxj//0fowTQQAYkgAT9n/AFx9ffpLDowI&#10;IdrhdmNu45Ui4WPczNAAlhGVK5Uwk07oM5yJFetWwD9sC8PT7ACNJDBWf0x/pL+V4KBWhMVzq0wF&#10;RJqBCwQBTx8K4C3ti6GFwWA6BodncuCQfTIJqGbx0qBESKYLKSIGfl0iJGAnW7gdlabx0GQWm4y9&#10;/wAwWCCHr8sAZ0wWdDl3Vp16SD/HAI9RlYrbUi+g24aGYuQjfmoBcCrpgyIEEffhJDRkB5kE5iCT&#10;GAmPetllgtd/M16bQQw6kBbfeoK/HzavXBAwAQCM/s6RpPhgJEBnvdoYLfUXlMopEhnIvCatXLwz&#10;ywmJWDI8zGmOv3xgHneyLivb0tNtyyW21XLgKaHW9PVZoBWILYTWDmJPyg0A+P8AdgJixr26m4Hu&#10;2xq/UEM7PdBD6FtLQ9sgASYk5zhOWUeHWRPaKx54B4qPTKlEQXNFy2ZVkuOv5j3mEkt8vdLDrFaY&#10;ScorWQYABqMgPHpgJaFGkmJVVYK90tp0srDW9PyoiQooY6iCkR01CB4zBAiCcBIJIUi8ltZYWxaY&#10;gKyXGDerZ0AZErpECgrXBEkznJFNJoKAx/DASECW2Rh6SBG/Fb1V9QoTo6sw7gJIjpM4QRBBJiM4&#10;JjKsTM/ZgJKMSpCm5cYqAQVBcqXkBWWCpih1eE4KRFCKGJII6Un+3XAOBGN4sxuw1tCFBGlcyzW4&#10;zPTUaYSwFcxNTNcjCsOuAk2ZCoSB+TpW2EVFksNfpFLfa1CSQTBPgcExB7ag0mqn4/8AU4Bdpbg1&#10;O4tPbBcKe/tDiaRAKnqsyDQGMJIE5+J8TWgNP54CTbYMpYWja9RVBaQwChouWzryWOkeeeEVNO4j&#10;ymSIqa4CSNSijLr0/luxtkIwYtbQiZmDNaH4xgVAqDMwNNe0CmAWotMQqsraUuMBcBQy5gLUySG7&#10;gxOVJpUfCsiCMhB6SfuwCtBErc/KTWH1wGOsCjEJU1GZkAmg6YFYPaCI8JkT4/HrgDEKUIvkHXDV&#10;0qbtwAa9KUAIMERB+3CSeorGecz1Hb54CWAxAQsF1UmJZQWLoCGaJ0xLimYjCY8hAilIIFAcA6bq&#10;sH1uWN1mQukrpUVcBLXyq1SJzgUpgf8AaZIqazpBy/sMA4G0zcm2jNbUqoUl7lsTAj8DAnSS2eWe&#10;EGSQJWNMyADpg0jpTAPKqF3ZbNzUb1sMhBAuPoXUNMzWRIUwAp+OCrAYiulqnpqGAecp6vpJl6u2&#10;BKgs1z0W00uZQBUU+Iw2pJAmoj5jUwOs9fhjz85aStwidy2lIc3puWdWjSrmVWzP+m05t164MMQY&#10;khYzBqD5Y74jJwJbZdRtpccsVVbrMyFChhShIFT1+EmmEjOpiATMgE9YP88Tf8tU7cKspJdQWZRp&#10;gm2pC+mdTHMrENGcjIDDfwJmBXxnHFUlXKtL27a25ZTbCpcKuo0nRJEgQPj/ADPISRMxANAD5g4B&#10;KT6qJ2+oqHURMuq5hbonUSDQNSJEzhLTWSIAoKQPIDx8MBKW1b02yiXFliHJa4brlFqxbqqmJIzN&#10;emEk5QMhXzkdYwDyIP8AUdp1uwTTFGAlVZTJYFgDMA0iKVKfOpz+AywD7BpARAjqAy+kU0m67Syi&#10;akTMUzJOVcFnE+A/lgHm0ol70wAbbAaSqupppYlhTrkKZRgiJmtCIiPLOcA5aUCHRSSLy3CxvELC&#10;nWDogE0MRUUjBADVAyEUrmcoGAeNxnthVbSW1QXCkOqsSDcCwSATAUiIXywDANNUA1BFSB0BGAWp&#10;e6Rqj/TdFYPbuC2XgB2DEMSRQfxg0wTA9SsTUdK5sP4YB7b3LXbBc3tJYm4SrOPwCCJmJHaMiJjB&#10;VJFADEnoFrWlM64BWpQXZWJJIChWZoaJVVMk6VpQGta+CKDxmegqoiI01oP6YCVbUOXS2toL0Pqk&#10;2i+oN6xcAd5JJC4BoNIM/AaoHQyfLLEJ1OWS3qes4qmpYuEJ6mZOoGJMwXP2VwFqFBYg+UjI5zHS&#10;gjriOhws1v1F9NTbuICqXfTfQQQSAmY1EkgiKHOaYQRFYIkGhAFZMEA/x/wwEhM2UXASGC60OokF&#10;ZNsPBifwia9DBwDlmKgihEj7sA6sK4HpkohHcfUg9q/KGBiucSD4yMIIYwKSBK5AkCpkmmAk2ntp&#10;3wdDHTeIMpaYakX00XVC17ya+E9EQ0EEQYosiAa5R0wDpZJ9RbpGkrN2O5lSisAMzQg9YJjocCAC&#10;wJEE6iDIIAppU+BwQUgrbuDUtxbTWlCjUNRhjcuKhPcvlU9cIJ055sGEGq9c2ri/gfimIGKMOwFd&#10;OpxBOrtiUOQHjMkdMNwTHf2qY0tAGY7Rppnjpr5MTC5PAr85tqC66yU1sQCxILC5kKgkT1nIRhuG&#10;UmsEwW8YFCUIzJx1lzMqdItEqIARCyglnbVKkqt0PkgmjCa1gYQQPCkdcmOYBj/piqkI76SqvbB1&#10;EqQQxt5TcViKj5v7TgmBkzUQFFYFACRStDgF2mtBbZTSGJLXO1jcYNcNRFe7rJoagYS0nOREkkAC&#10;IMR44B1dKByoViQgRTd1EEiQ41gVFTMmoyg4SQfGhEDqZyDMf4CcBIW7ZJlVf8u4QxJZbSqV+WwM&#10;9RzY/MPHCT2wDpggkyQJAECfGtMA8k3SdMyri0hVFhHuMWbQGMqIAameeeCIEEDKlaUUUkHywC11&#10;IAwNXXSVllJCk6LWipkiYqK164bZgAwKyQaQIIEaiaVBwEu1aN2GRimq0pJvNIB1emEesERkqihF&#10;cFmyzGU9IjUSRAzPmBgHl1WxcANxRqZdLFpLaAi9wPyx+BjXPrhMySSJGqRMQKUBHjGAfklQEJDe&#10;mF0sxNw6nIKqwNVNArCes4QSpBos5EErMZxT+/AOWxdtMsXnIVtY9MM9l3dSGcq1CJJAUiBEjpCS&#10;QSTqgkVX8MA9B9mAk2rR020NsMDnczf1SvcXZqQS3zH+OBMrERWTA6nIlehE9MAYAS4W1SzLolmh&#10;gAe616knVJ7hAECMNkdOjCaUk6s4+3ASAIALESGVDJ1gK4mFIOnoJMiRNKYAJkk6SdNRPSaCemAd&#10;e3bKoq9p9ZQok9xMVIWgUVIM5eYwms0osAx4AZ/HAOjSFGqbhDlVYsEZyzdzMGJaAIECuUUGCEky&#10;QACDkBWQIBPhgHGQICqar1xZUm7rDFVfV6gObGTAM9IzGCnz7TFIzHQYBds6Ay+ncLqIlmAlyIMk&#10;DXH4Qeo+/AJBBBFI6RBANIPjgFLrtwEn1SSdNxWOgFe8iKxH8x0wRY6lgkR3ClApppMgfaPuwDiK&#10;BbdnQtKCxpaWd9NUcwRIU5FR5Sc8IIhjCzNPKlKycvswEhSxtIpuMgRClzURrB0kq6gD5gQCG/vw&#10;RJNFgyTFAJEj5gak+HTAEAoCKzMlpUAcLrOklDbUW7goikmXLSZNMN3JiiGNXfJBMkUC/wBvhjE/&#10;PfwEyzoYrrdSwtwiqGCMgMubrAkywgavKs4IvQxWRUxMmaMVxsOIg1CkAMII+YALGlSDWtB8PPCW&#10;gjIdBmQBImn88Au3qUkFyINwl9Mv2itxlqDnpNJyyOA1JIAEqSK0g9CeuXXBacXS4A7grXBqlZJZ&#10;VLZSYEnugYSaGO49q6RJkA0eSJj7MEOISyJcHpDvuLccn5pBe0FWkjOrQRWmEVll6jqCTFKknAOy&#10;pRHlgpYFkKqDLMQqqpykQ0GJiMF0AAGmIlaExQMGHWuWAdPzXO9nuawwFwqy6j2m2yNJ0qBMAATI&#10;phMEd1PlLg0IBnOM6xJBjAPE2mDWihK+slq4okuTBZ9DNIgSAGMmQRghqmRFDQ1WO4ktH/d44Bek&#10;KAhViSpGkqLgZWAYKwzOkj5ZmuUUwRMaQCIDRmteoMnP4f3jA60qyKEsvc6FwCtwlQRDKFUCJImf&#10;CJywnSwNAWEnJidSmgIian45YB7WpQqWt23CFQXQaLd0D1GDBooYiIrQ4KGBIBBERANIWmlV8PPw&#10;GB1LRlKIVUr+YSS2pe5l1FxcavXKM8vHCR5xERpgxqIoI6188c/Jjt4LMQ+BSQCWkH1GKksgagJW&#10;gGUUzwD4CJ01yiRSmnLPHHLJ22ajV2pqJtkhjcUZkMzRqNCcvswg0FagGI6DoVxA7b7mWVIVhRpD&#10;M7QQpVCKCmY/xwlliCJ8jPzSYCtGK6aepxXDBkPp01Ky/wCobELq9S1qiTNco6g5YRqMNU1pFCPD&#10;5vGtQcDb80SVRW0lgGgFtYLIUBGplVMwumIgGpmcN5HUSSMxWpMycqYrZ8PnbHpqW0hiquEFCe0t&#10;BBMZyT4wMJ00Eaz2wDQqZihwD4epVjbCm58oZtSEEAuFH3dB0Gc4KpKkETKqvQL/ANtK4A+1Q40k&#10;CLj3FBLXH0rAYEyAAKCZPxzwmok6jAp8O6SdOeAc7XQqtu2CyB2XSTqWAuhWYwJgGAc6jAIkgzJF&#10;Q1c48DT+GO86Icts5UhhCNqQ2yBLZgaiaxEgx4zXBQdJAp/3AzpIEzH3z0rjjLcqAcBwxCsK6kNs&#10;jWHHaNUipJGgV6zTCQZmDIgEsP4FSekUPxx3RIZisAj1D3IFIIBJq66B+LVUeVM8FMMSIYkr3aSJ&#10;MmCYmYwDohkVSHVNDOtsMrEaam2NUaVJrlPQxngsgQRIA0wCfAFhJpkakeHTAKKllAV4Z21+owUZ&#10;vIETU9FkeAwRA+UEBSQJRlBAoVEeHngFqe+WtsSEZmDW2gu0htTdSJmAI8ThAMFgGMhSAAB2llkw&#10;p+6BngHSCFVmtAq5HcXbv0tJAeYJr0iMJ0kCCe7SCSSJkQBI+2PLAL9W2zlkUaTc/CC6BSKmtCRE&#10;gZmk0wggg1MSCGgdqksRI6mMvDAOK4YDQNUGhdhqKlNRDEUkms5jp4YIGDppmFIZQSPw9KnpgHSq&#10;/ONRJGtWGdw6tRJ/CCpkiPjOEjKII7SO7M18wcAon8YcFmueoqKQxBjNx2mSIWOs4AEmkTPSATnW&#10;PChwCp7WNQClGYBlUCh7lFSZyMAA9cI8epAgFWAA6mcA8EVdCKSEa4JW4p/9WKaViQR5ASPMjABB&#10;YChymaQPmjSMApoW2yIbi6Aw7VJkhiNSMMgOqk5yMFpBHWSawCQQCYiMozwC/UYGpGlT2loDywU3&#10;KECQ8AUy+3BV7WH2aTQ6vxGPH4YA+0F1cLWDd1IQERTOkAzpMUNZHwnBwO6YAERT8S1B6/znALW5&#10;VF0sdVWAmWQ9oMggg5eU/DCGUEVBMioyBBEDtJynAO220tOsEA6fEq6iWGsCgIy6dfHCM9IIyhhp&#10;ES2cqfHwnLAPEhQ5DIgkhu+SAplluDqpMUXPDhjwB6HMEgDoRgGlckCXKydds9rrmJFwtQeQy+0Y&#10;baZUFZJBkaScqDSxy8/5YCQgGlmUlQrL+MIQDVxdC51rAyjAkkyIBGmmSgASdMH4VwBKVGlW1wxf&#10;U5zMnqSK+MRMzXCQdMgxJOuRBOnqKnLALgukprPabXcdMXNRCsYESRMfHwwZAMwJy+UgkiKeWRwC&#10;QQpJaFKA/mPqthXDSCGzmRPX+uExqkGoFGJ+aRSkfDAL16CGAh2GpVnVbb8QB1GniIGRPhhsrlCw&#10;AARJnUJkyBWTlHjgJCXAFOppZtWqDK6yAg0mnSTPUYDEwxihhqn5W0wc/Lx+/AC2FBSTBAKsJMNF&#10;wspISkTMef24ICdRZRkO6UoAukQD4UwCxCjtLGC0KdffqbUWdjME1ME08wcJYT0pSYAmQTEavOow&#10;C0lQdIkksaswUppA0mBSQchTCSDCqIY1mGpXKD4/b5YA+0F7ksqqEaCjEmD8x6AGs/YetFHTpU1K&#10;xkwmBSKjOSKUwA7lZgSoaVGpTpgxBb4BcxOWCEtKmcqAz2iZpkJrOAWYXvoRqzCgy3ymTnE9T9lD&#10;htpnJaaQSRpWBUT/AH/HAPWjGn5yT6hABm539pBmlIkVpTCjAqsqNRgaYIAFYX+0DAMF2YDU2s+A&#10;bMl+6XzBpJ8SPgMEpgTIGUtH2TA+BpgHGJYlSCSJYICxiQTrBMEZqwIPxzwTIgzqcoHbAI1I+o9O&#10;v8MAYuOQrEwhC990GQVfRdtsD1imEVkie7xFRqyoMA8ryok/lkRJlCynUAGY5ACjR1wFESRMMRQm&#10;hkyJ/nH8sApnlUQFSVUDtnsBEEJpJ8IOXSTgqzOZLT5KTJgfZl8cAuYBTJRbAeAAzEGJIoasa1Pl&#10;ggMisVJMFhAMVr0nqMAbdoYMWAKgQU1kEEABwZqBkw8RgEtJBiD3TBpTuUDxpngBpm3aMlSIVlts&#10;AW7oVukg0gZ+cUwRBEEmCOhHzA1Aj+OAOQ2rSNWnSFE1Qq2ciZk0iI88EKiQYUFTBoaiCGOYHhgD&#10;JCkIVU3CLochSxLCgKLkZM0HTCY6GSrSIPUZzIPXPAPBtSUOl1IMipWTVdImCPCcDSDkTkQJiRSK&#10;9PjGADMVZ+xfwkMpgNWdIYxGZB6nxjBlg1dEmgmQAaGZXywA9OCAHaNWojS2qQe0K5PU18jgqd4C&#10;qQi9KCWWKf4jAGNUKS8G44oZaWUU7uozEU6zg4oBpGqB3GoAkxINcAKh59RipLtpBAYkCdKnKPGm&#10;eWEAGZABknSRFAQOp8RStMANbAhSXXQplSCCSp7iFE/KYMgZ+IwCIWailFJAWAD+Hw88sAsN3BYX&#10;SGJZwKhiYBYjqDWInB6QSKALB1GACgI8/GIj7uuAI3NCM5lnntSSdZ1UEdf8x6/dVIBqI+c/KABm&#10;MwPHpXPAK1CY7QoBl2c1M5EjpXOaCmCIJOS6opDaQOvqGfvNMA4jKg0kvoLaZADPVj+Xl0FAJ+OD&#10;gky2QkwaRA1DOhyrgEg1gaqsKnzOkzpEjwB+w4L5iBJHUDRVgolq4ASRB0aicyh7E1nSmrLMSdP8&#10;8O2VbWoktJgqo0iCdNB/jiBjcui2rhjSEVm1s35jNbQmjmQCZkwp7Ypj1h9LLAS1ZMZJJpGQgEeW&#10;K8XubOI/Nr/y1c5q9v8ALWtcC9uGtrbclkhmm4Qr1VwSFBBpNaHHesS9OHlfmudBeBCAqAjAjVLs&#10;gNVJiYHUDMVwtDLVz+HXCZxyM/vrGgCQpFxGYqrglUyKup6nocN3Wn7IxRccJs2R0ZE0veLs6tEM&#10;CsaXmSFCmprl0wxJnz84r4mMBr93bKxpVtLaQBBFu2FXuDPTqO1iaAV6YNm+6QB5CYAwETZWWVjb&#10;QPMFZe5cRFFx/UJuGJ1mpECsnCVzPgD4R1rgJu+F0C0LYuDVbDaix1MEOpDWKnwJ+NcPEgdJ6UjO&#10;Ixi65uRnbG23FLxdFILOEJbUoVyxV2MgHUCYmpp4YQSJyAMxUDoZ6fxxsXFpbzWWsku9uXuv3xcb&#10;1SGVGR6MpBgESemFJkNMZSKZj/rgIu6ZVvsNz6gCslu5L5BVAUQpJoD0jy8MMHPqdJitaz1qP5YD&#10;Qbe3bFphGo3bYchyQX1Lp0gVzzBmDn5YOorStDTxGdOnjgI2nXcC2ReLFwUAvGHVD3Wu8BTcMQoH&#10;TPxwYUERQx1+AmmAcvXblkncGAAy6V0AXQzOqkMPGZgTQZThnypQzBy8OuA0JZ/06XncqTCHVqDM&#10;3W4ptyBpkGWjPCwDnGZ6T9mXTAQNyLdybVwnMBidJbUYEAk1bpIBBGHGnTkQdIn45z9+AoLW2t/q&#10;hdZbbC3unFpw3y6hA0pbpqBBJ1CB0OCKaV1T0BisVzpgJO2vW33KWFBRLtx7bMIDs6dwbTUFgJaQ&#10;IrXBIxGqAD5QK+AOX8sBI5DbpdNhrd57avdlXV0ckBOybYBq0V0mK4K6TPWvmRByIAwEzhkVbNu1&#10;blClx4C6ZdlY+l6gYxDAQ1I60qcIRgKdI+0nKuAlchtDdNt9ayzp2AKbShV1h7bEAFSCINP54kBg&#10;VyBkQRUdKGmAx963dS4nplg9ndhrRQKyrcL6GQW7tSWnOInDJqwzn78xgNNb1ixdm4CGuEC8qLrQ&#10;6/TJQA/MJhpzGXTCS8aegMxlEjED42Qv/qndzrtpbeVJVVjIhMlBAqoyr8cSUJIE5zSTMdcsJ6jH&#10;7y2LV/dk27jIECtbQem4QZEXEYgoPmOnpQ5nCye2c6/CBOGvQVKWFe+vr6XC7YH0GahugQun04gG&#10;NQMyOnXDctX+c0yn7cUXNm3sj6Ei2XYSdKlmBD6RaKmgLGCG/wAcNgCfsyOYnKuAu7+4W2iQG9S3&#10;cCoLR12rmkAg3PAyC2rTWudMOIawJNTE9PGMBWcn6rpdDtbAa1bZ1BEs0yjMpgJJnVGYzAOE3CCZ&#10;zHiBUACeuAe45Li20QLpKJD2zPpvcFzUVOkSRERprIrSMId5gSDTKnXLEkwJvG8eFdrrs6M98sWu&#10;3H0l9WqNLf5p+z7MLsntPhU/HKmKInM29G7NwKxKABVGrsuLcKm7qiSQKkGIE1w+aqQR0NPsywGR&#10;2hX/AHL1WglboMtqC3lU9r9k/MIkA1AkYjNKiamaSfvjAbpCvIOEu+ii2Wckhn1swP49MipjQWGQ&#10;+3DYBZgZioECPhlngLK/6VnZ3Nv23SiXAO6F9N01m0XaVIFQpzkGaHE0EHrl9+IOb3tqVuG4irDM&#10;ri0W1q7BO0MuUSCqwaxSmATAJxRC26tc3Qt6QFd10reMIug90sJJIrEeWGTNWExlEwKnAaxNISza&#10;uCzY1OXTUC7qoGgW2eB2xJkgzQeeG1PeZoQYNS0dZOAvtzbH6KzpUFGXWpaE9RpA1W2OQUj4nww4&#10;wBmpMKRU5+IAOApNkz2haBsoqNuGdZ0MjGCQ73Kmmf2xHTClMLU9BApP8MZ2/KIm+Q3L5t2rXpv6&#10;wuXLzG4RJWrzd8qgHKg8sKnV0qMp8DnjQiOqbYm214IL0XHtqGVrjWx2KokVaphgR0wsTI+7rn8c&#10;BS8ii6WuKWgglKKFS2RM0MkkmoNATHTDlxogff5eGAqdhaDvOkqW9TQ1R8ykhRpBmDURA88JXMYC&#10;Tu1uWPUR9MtpVtQgAkRqcDxrPxGAzE55ZV6AdMA9s7FnUFNwrcOv0zq0gXYDNdIOcCg6H44QfDMx&#10;l/DAWttrtqSOwqdSs4Do0iqXOp0dRFYjOMJ1KqgmgNY+2DngH7Ni9fvsoVrjK8AIhCIYLD8sRU+J&#10;qAJzw0CNROeR+Feh6YDR7m0y2LdvRpKzruK4VWtAaoNQzK3XKmHZlj/lHhlOZnAUPprassjadV0A&#10;aWkBrQIhViqmZzrT4YdX5h9pH2jPAZfdAlHVtSv6jIys8i4wb5yWp956gihwLrQD1oKec9JwErg9&#10;pbuXLZZSQr6lCAhXrHzVp0qKdemGVI60PSB3D7RgNLurbllKB71q2dLln02WNtCWCISMjQGKyJrg&#10;wZ85pJOYnMzgGb49DTpf0xbuyRo1G2zW/UW2HE6mp5T0nC8BT7u7cS+TJAJ1uoTQpaCTcie0kGGm&#10;MJZoMRPmaD78BYbTZrf2ysq2bYQB+wFgWgscxR+pqQPE4bZiSB/ERWtBiC622z2w2bwxuzLhGfSU&#10;iA12Bm00BMADMYdHnjM63Iyu8VRuYVrnplwD2rbYMGEKrUEgZzmfDBxMiuRmPDrjWBHN1hdQhmgm&#10;QXUi2zFiTD/9phY6TM4KP4ZdKeGKLO69ttwqRpQki9a1B/TLf93UVPdIiaCcAEGG/wCufjgGNxau&#10;DcMgusEU69KiBr1Q+q3GlmyAnEHe7DZ7+y+35DbWd3Yugq1u9bFwCQaqGyPnTBZbOY6p9PPql9Qv&#10;pdzG39yfTL3VzvszneONtl5LgN+2zt7lbbL+Vv0XtuIK/lOpByx5z99/t44jlRe3/t3/AMW87Mz7&#10;C5PpHVU+kMqV+ymJ8nq8fuPTfp8X6GP2Wf8APfznFrxXsT9znHWbluxYs7Xb/Ujhium9uLbeircv&#10;sv8AUQOM3QlRmYx5E9y/S7kuG3Vzbb3aXdsUZoLWpZoOVojOfM0GJn6rHrlm0zH6ZfpJ+6v6e/Vj&#10;23sfcnsr3Lw/uTjd9Z2921ueN31m5Ztret6tW4CsCjLkQB4jHOeS4A2XREtgX4EW11a1ZSNOtgAa&#10;eGLLmK9H8L7qt7y1cvm8W2jN/rvoFtwQS4tSagmmrGg4D3NynDkcfyXq8psgn5jltV7ZoR/pqWEM&#10;IzHQYowvvH6d8B7nnmOF9DgeZ1M1lrKenZ5C6DS7d0GVeZ0MKTmIxZc97K473Dt15PifQV3Rrr2V&#10;KoD2zFsLBr1HScNbdegoPav1U5n2dvLnt33Wm6a3avW7FnkHS5cUrMA3iSRmDDimU+fnfmvbl+07&#10;2DaFo2mCEkEtAYnUX/8AgZ/uxvTfHFZsy9e8J7k226sWtzbutfG4X1FbtXWGUMOwdPxRGMlf4zdX&#10;LduwLIVbdxT6kDSC1e5vAgEU+OWOuZ8We3Ey1trf7dHe6bsu6MqpkxCmpGqhiRn8MUlzhE2r3HCA&#10;FvVYuV1Kpn8Y+0jwgzisrC3yXqqqq0EFYE/MDSk9PCMZDlNobnqRZLmosskFGcvqqVntBNBgLnb3&#10;RCAtBiWDTqAAjM/bjBb3gr4Vn1XipdmIU6mZrYM6q08hkM8alxMVm6rBLw8gY8JgnODjI7ng7t1r&#10;m5e0i6QTat6A4JiPTgdxUkzIPljWZbwzj1SA4yzPWT4+eImw4c2jev3bHoi2rOFt2dJYZItu0amP&#10;IzGZwuPVMTBTMIoRUxnl50xc8Zxu6W4Lvp27VlmGi09v8pEuCNYVag1oWyGJ9MiyEMVjMkgQCMz1&#10;IJx1XbWWs2tsLzkXQqqwKC011vlRgz1imqAPgcYdOisdgzPpAK+UGNNT5T8TTGg2iXGBvDWLZUKt&#10;tF1DcNMGtwUEwPODFTgIN4qv5faSDLuTHpgdAFzNScXaljbcFQGCi0EZibbVAL3iPlANYHSMsBBI&#10;0uhGQY3AygKy0J0oD8xjInAsX2JVLmoltQgiATqIbSK0mueWeWAO5bgsVCqBBBFTp001TnnHhiUq&#10;oqgllCk2w2lZUXg0KQQO/KRPhgIrFtRWswWGpgGNsCXqfl8CeuLG2x2yW+y2LZLW2LpqqYkS1c8B&#10;EuD1nuQ1z1JV1UNpkCqhtPlUYcG2strLatupCemwWQR+FigmAKzBn7sOfRTZvXQVCReKyGBbSZPz&#10;AMc2ygERiXG225Nq1D2mE3GVjBuOvYFXPT1oaDCZs+p2iKGv3ibl4stzV+WHUUVW7jqBgHplU+OJ&#10;gUJZZHlXAthLqmbiFYZpboRND51xz2/7yJbjlGl2uI6sGUC5rtv22nV6AqvXzA6j7cWP6hkFr0yt&#10;1lZUdbulABq7nKAZnr4k+GMazOZP7cmfT4q4bVXN03ZtKVLarOptUjtth5yzicgMTLW+tM3plSuk&#10;FrgYmFEaUKsPHriXXaTNEG9sbij1FYXTcYJb0xJgSytbOcdDhd7a2b2m7cPfbggDvghgVUugJiMg&#10;fGpxEN2d1es6rVpdS3CRqbUDkZdUaBOUxiRutu1y4Q1LTORqaVbSySGkxMdIypiy4zhUbZ7lLdsa&#10;TN62lNHcupbrA29JykCurx8YxhuV41Fu3dSq0H07ttLRDXlZSaXD4A59OuO+tzMsba+sbjjOQNyz&#10;ahmXWPUts9xR6TK2kgrSrRQZeGObvw1oyBbsrYUiyyPZAba31M3rgDCXcZJMxIxWGvG7I0gsSxVb&#10;iEMNNxT8uR7QTVvgcc890+3rdlrDi3t32u4u73ZblRZRrq29/tXtqfXtwAbEhjSppQ4ub6M7TPE9&#10;eP71nttyboIE6gqkGCAYMGAejdDj5j/uq4W9tvefuizdDPb5Cz7Q9xbe/abuvPvOH/Qbq62o07ra&#10;yJx6fFtmYfCe/wBL+ptPjJf8MJ1sgrT8JZftUxjxe/EqsfpkCXQQHYgs9xvBAYqYmIjxOOua+Mmm&#10;3WXr/qLxv+A4RQEa7bN24ygi0AWdugW4uYqcvLE6u/j8eNchjsnB+3r+6ss/oardlQxI7tBWg0qM&#10;9M5xGMbb9vD06aW6hj6Dfti9gbzZpv8A3Ncspas2Nu1i1fuBa3rtv1Cq3GiBBBImsgdMefa+j5T2&#10;nj7de6qrk95asLb2zGbu5YBLSyXNsHvcBegynHb72w2dzcWrVxmvXb24uOEPfduFW1XQgYUpQNlX&#10;GefR67J6nRccIW7UCooByAkQJx6k+l/CHYG9uWS0P9zsrsduqbcncbfbFgVtggwJ0jV1GOPluMR1&#10;1mOXB/qfzCbixb2yM4XiXPI3y18JYuXUtkEtIk6ZOjocdR927duH4m3sEtgbi6X3W47i03X/AC4C&#10;UlkWJBxz9eV/ByP2DvU9zc9ueb9ednZFnYbEG2FZdvZBv+obkk6LlxnggAERPTGL+insHdXveG59&#10;0ctvN5e2vDbbd7uyG0JYN+0hFj5VDRLdyls48MdfJZ+WJJZc1d/uV+pO34X2Bb9scRa2lzlPd/I8&#10;Z7eWy3e6bPeXl/XvbRjBYWlY6oMDGy5u3d3W73DFIZtZcWgTdvNPZbkVI8RkBOc45ejSu9tvY2PG&#10;7Gyl0NZspaW2bx02rCqoDuUPbP8AlJqaDpjz77z2G4sTdv7hbdy02rSgBVFMyxDTUCgIEfHHfSyz&#10;jqxt1y9E+1t9t91a07a0zWnoGcdzmmRHj1BM4HsP2K+x5nafUH3TsgLnGhF9lcHeD399veRcFU5r&#10;kbZGoLZmdvaYSWMkQBjO+/F1iTT6u6s5759yf73Z3Hsv29udNncW3Huvm7LLa2nG8YRG44zb7mim&#10;7eWbd11aLaEydREegeF+iHvj3lun5jktueK2u+Y3v1fMlrDupMrdTakeq8EnSCo64z+pJjXXr/rW&#10;7S7fg8ve/P3lfQz6TbdvbnHc6nuvm+HQbJ/b/spLfLXNvetp3bbd8grDa2GAXv13JFKePf8A2j+3&#10;76dcXcW77m3279ybra21I2e3K8XxY9TtdEt2puNMVctJ8emMd+169fgzttekj58fW39/P7n+f44b&#10;b6K+z/bf002PK39xY/8AYl9y2rnvL3Ttk26reTeiw/p7BTpJ/KIYIcpOPQPCbn2h7WsfouB9vcNx&#10;CJb0r+l2O2G4UK2gs+4uhnaQRDE4kzea5babb9b/AHPmZ9Uvpf8AuG+u/I7Xnfqh9bfqX7zt3N2t&#10;y9x2790crxvt24dxt/Ut7facNwbbexZVSpDWmB8priVuvqPc27MRufUswVgNFvUe3SSKCMwBiXOe&#10;LE/Q1t55Z7g/+Of2VzG32zb72rYHKi7bvnd3dt+p3jG3c9e5d9XeFmuK5hSbgmMiYxVP9Tka0Q95&#10;lVZKvrUsniD8OuJ3bTjHP+DU8HOcOmbD/jq9t7LlBuNr7f2Be+sbzaJsWs2d2QZtuFRdApKgRU5w&#10;ScY7k/qruLdsmzvLd0AMw0OasDLHSSMxlh9fybnh1nV6X9mfsB+nw3dtt17Ns7e8fRts262W21LZ&#10;Nbdk3kUiFcU6jI4wm/8Arrf29zTc3V4MEZWVVqpK6wWJp9/2Yus7Zzy1PHpPR6G4P/ji+nN6yTY9&#10;rcNt0O4S4hNtbQcBvSdba2ACATJOZPUnGG3v7jms3Cj39dtYFxHt2bhn/I2r7T5DG+y2ZkXs1ds4&#10;j/jm9hJt52/Epsty7fk7nZb3kNr6AAAS9ZWy4BIjTUVPljF8j+4/aFNe3/27cbe61xLBv7ddYvId&#10;J1ACPmnplh+ntZirnV2DgP2O8Lsmtte3fuDZ7uytv9R+j5ncLt3sVNBcYmoAJrRvhjmO+/cyzbnc&#10;7VNtw9vcoq3ztv0NttVmdCOlxhlPUDwOdMb/AEZ1TvnSO08b+0f2ptE25u8p7ovqlv0xcf3BvVe2&#10;WbU5a2jQT/3E+IrjnPJ/un5i1cjb2tn6klVUbG0mi8tGt6iJAIyPXGv0JerN8mOrf7T9svsC3aVL&#10;6cruO0IWucrvWFy3MqXthwCZqRljFf8AzYXvB95+l5De3rvG3daWrgusb2x19sLYULqHVgQY6Y1+&#10;jqn6mL0WFv8AbL9Htpc/U7D2dxW03jvbubq+m2Rn3t1CCHvNd1EMTPcp+OMVyv7lfe3H3lvcfzu6&#10;3O2310ertRf3F3Y7q2QRrFq4GKkQVKIZzNM8X9HXpYzt5u2t1/76T6d3V2zXfZ/AjdbJY2m9Tjdp&#10;a3+2rq/L3dpQx+2QeuMH7q+ofPctZG8sXL2xvby1bubS9d3O7fZ3rbn860j2zrtnVIVYkjGppGdr&#10;vZxcNzs+N2uzsjb27Vn01gaRZtqGIHa7gCrRmTjlW+91c9vij7ne787jb2w9jc2+RuW9retMdH6P&#10;cW7gLXFgAgMJmk43w57b7Y55+aatu2ghERB4KoUVzoMca5n3Dvr+69Lkbv6vbcraazfbcbcWI0XW&#10;0E7G3pGq0+nU8kFYnB5d97aXjjXN2rpvvt3AuNZLPZ2912bbbd17AYy1ZsBJE4seTbrgMQLPCXt9&#10;Y2bX7epLJgKxq6mSPVdqAIYg+JMZY332E1uwY0Gx4kpYvbGzaYb6/dtlDaJdQg7UKhMvIZk1OMZu&#10;ctTTP0zrQx7B+nP0lu7YcXyHN7dbbnZ2b52962rXbJJLBrymgkCWESScYu0fIeL2/bJdvgYuXlUN&#10;pMsKCPHwBx6x4pDb2w29rYbdrVh9Q3N9IDECE0BfwjIHqfhjD1qHdkeqHO5vIzqV9O21ACZM+JPW&#10;PDHT+Cs+ht9pu11394Fe5avtbjb7UXDLsm2GZABCk/aMjjn5LfyxvX8GF5q5+ou7jbXWWztGK27t&#10;lLgG43LLRVbcdFJI1KM4znG/9u+2n3u4UO7Xb+4uLe3BuAEILhlLbeeRYCtI6Yz5LzhvHLnHuv3j&#10;Z4rZXryqlna7Ky1rbi3Ks7WhFy7bBOVCFmnXHqr2v7NQXNvtbO3f0GCNu3UFVu3W/CqkRAzrjnej&#10;NskfOD6u/XG3x/F8ny285PbJvLZvrxO2dkYWNqoi7cv3kkyTOkivkTj1l7U9uWOL2trUioIksRBN&#10;KwPj9+M6yyc9a8Xl8s2zI/N3+7r9zXK++uf5Pi+I3F3ebmwpsi1afTtrVpj6dy6zfKT6cQ8BhI88&#10;dAthtaIAyq4yoCQoyONvO+Y3Ibq1Z2HI8tvd3Zu7rb3DqIPq7fa7m4x1XLAYjvCatUgU6YthIhTU&#10;0oKkeRj7M8B583R2+7O63thrfpX7l3T650rcuBi3qoHgd8kggiIkRliYlpQBBJNDnWAcpwHP+Q52&#10;82qxfRbNhLaWyFhiyqmhbhUVBakN164mKkLIzJJmn8cBzXf86bu7ZLnqNYthANqGBVJWFA00BmY8&#10;Rlg+kD5jnWvxxmfmoiNe1XPWvMotiiLVbao8floBTxE5zj4gf83di4v0P9m3rFnWtvnt2l4yZJub&#10;MrSk+IJGPV7b/vDyf/Ku/wCMft7/APaUzltzvvph+6bb7zcF3s+8vZj7Hagk29tx3+1bhLa2xqIU&#10;TkoA8STj8bF++6bx10Mh9ZyIzBnrPiMfL69I+sW3OX638dZ4O2+4tbYizohEVmr+YACVuT93XHCv&#10;X45bOgY9E+xuJa9uLTqogspIaFbUpFBn544+T0e3w65DH2E/aJ7cvJyfGMJb1rqEkhgFt22Gq3B8&#10;euPL5bnXD5z287dXK/rHydri/YfP7m4aW9hfIFAS3pnTXPpj7v8AtqwlvjtsiuHUWQgNSGpQAePT&#10;Hg2/NWtvzPyX/X7mdxuvd3J3ntPt7h39/chDbT1mqQz3LgMAEZkgmYimNUU/IhaiV1kT+GiknxPl&#10;4Y7dXN5qsb8HnfXvFFuqtxdsr2u7VdUG9pVTGkaZ7zXVTriw48MQqgwEznLSf83X+/D8E2/LXLvq&#10;g+3sDc7q4q7ht6LjJaBY3PVtkNosLcEAKKjIHIVjG+2AXQsFiFAoKtlUjFeV8oPqjuNza3+/127X&#10;6rdteUuxt2/WTWULMUMqwgBY6DGksiSgFdU+Yr0wHi33NeG3tb+/ubqXb1i0LNxi5UppUhRJNRlW&#10;palKnEHllP5cgdp86UwHTv227hWtckzIW/V22RRpXS4tqWsuoNVXUTSIBxyr6p7W5uuDs3rV1rF6&#10;05RL4c2zaDqFZiRnQmnXwwej21k3xX2d/wCJH3Fs/bv1j99e2d/x9jf7Dl9tY5TdcWNrb3drc3bG&#10;7d7Nm0GgKWbSCy0AlpGePMXH8ZseI3RS0l5d5LbjfbyWDtcJV1u3SBFRIVJgD7cT1xej3Z44fpU9&#10;we6+d95cC27vvx78IwTYcBxBRHtNt1S5tn2thm1HtdVN29phmXtkRh7a8h6m93VrZLe7WJG/3RW4&#10;llE/+p5PU51yzgYmddcRMIXL+1zt+B4jd+4bmzIuWkVvbfDWW27by9u+xjyRtCSLagBMgDUScT7m&#10;+Fq1udrx7JcGn1N1yAC2/U9S2WuhHYzQyZOQyFManHBj4s7tfbVze73iec91W324tsdpwHtQXG3Q&#10;213bbr0No+4toAul00DQKlsyWMDH2bo5K0Xsg7TibIuJuN8B+duQFIizqzbM54jTt2729z23uRZ3&#10;L2+X94b57V/jeCVh+i49i6/+RumAOm2RpDArUDxrjT7PiL292mzs7Afo+Gsi5cvXX7bm6MdjXLjf&#10;YSfPD/0JnMnXq5Jz3vvj/bfM8zveeuHnvfm+fa7bjeNsar224gB4uptrVsUFaKOoE5zi0N0pbUW3&#10;t7XZbME376D0zdUW+41zJEgD+sYrPVjU2KXN5f8A1tjec37i526n+2cbfc7tNhe/VAqpVD2qjMrl&#10;p6f5QTiB6H+5XApD8fwLM/Y507nfMygkiYIVhX7+mGI10/FpjyLe09pcNltv7s+pyWLOu9aR34f2&#10;9bs3ittWInU9toTtkAxNZw4mwt3HAhNnxVo/k7e3K3twZn82JPfGGJ6pnjhH3Hue/sNtNu5d5/3x&#10;vLJbkuW3ui5seMDKZ/TaoQeizAAdooTM4Ru9vZ3L203Ba1trHbttpYEHcdwY27jLFKA5UFM8Y2xN&#10;os6Zyf4LkOR4vb3b3HxuuX5MJd5bnORm5b4oembB3O0tXNSs/cVUz3HuIjB7179izZtOvq2jcmxx&#10;u2kkF4UG4bZ1U8Pvw1nbe28pCPbqcfyO85He7f8A8DfW9t6fKe8eVGg6LDNdCbS3ulNttRPzGP8A&#10;txY2+Ld4/wBydrVt0HpcbaIVEEyFuFfCAT1xuzPUzjox26977O0L3/sF7axyG6sX2PIe8uRW69+6&#10;6iLjbM3oHcrMAxgGkA4I7WXbdIyX79pVt2tpbYG0iLRQ6CletaVnE4u31T8EzfU+OdZdta4W7bu8&#10;bxu+uX91yHuLfKw3l/cPJuGxdclgqxShkBdIrOK7dul+6LPIOzXB2WuM25lCJ1Bbht0g+A++uEz/&#10;AJl+Ua/hLF7j9jd33tSzZt7a8F3O/wDePNLo3GoJ6Zu2be5AKsoNDdI8YkDCP9pvXLyX95dG22Fx&#10;EFvirGkNcMEhb3gPFc58ji3GfmS4mC7Pvrjdts9xx3tzZ3eX9w7S5e/V+9uSVjZsIz/m/wC3u2r1&#10;m1GjUSAQcsWjN6Fs2nshLTC2tvZbel1gvaNQGQGZHXqcJnHKTNY23as8tuLe+2u+vbvd7d90d17i&#10;5Vw+ztG8wuMli7cganHaDEA/LUjDZ3aN+XurIa45AXZWKIHVZQ3QtYmpGHC4vVMTg9xaVd1w+/e1&#10;ZsW3u7n3JySarr7a7cjd29kLh09qDtuEEkgRFcXdpWc2NvuLrEBC1vjtsf8ATBXK44yEnJa4nPNx&#10;j5s1zXkLlnZnlea4jY20Juom5938zbl9xcS8SX2llj3mPmZ6EVAIxd2uPuvZVdzdGw22tilnbkLd&#10;c6vxKepHU4xbrr+Xn4s3b4cuR8l784+zy94+39hc96e4F21k3uU5cXG4zZqqHVbtbi0IIRq6AAsk&#10;CepXu9zb43btb2wtWdAuE3XIN24DQ1bKZ6fZhrO76tiTPN5M+3/b1/3xzNnf85d33K+vd22njNqj&#10;JxOxvKBcYC1taXQCtS5MGZ645Nz/ACm73Wqxty8uzBmfsvXogwAclOWcnHT5OsmOXvr6c+yuG4MW&#10;t/vbe1uC1aR7NqyRe4zYqXYXD6gAW5cU9xB7V8cWnBcFce16u6i0B3Zaey4ZNtwflJzk4xt6Qu2O&#10;GM+pf1N2mz3jbTiDc5DcsGQBbr3VW7aBFvd7dhJdZADQIAzxsrm42PGWh+ksC5cQmXZKqQBlq6dD&#10;XEmu1v1Vzxb1eeNpxPun31vLz+4N++02N8WlXa29wVtvaYnscW6+oGqihaAQa4y+73nKcrc9IH0b&#10;RMstsgKIoGUjMEYZsvZr6NySTNdw9v8Atv2V7H2x5K4o3m9W0Vs396ouXbqtV7d9Hg6kIgE50E1O&#10;LbY+3PTW2164Aq90Gmk5a4PT4muM2yXjr6s3ZhPcP1i9e7vbPH7O5de4qpqFbl5JgWVZSCHUGgC/&#10;bFcWh2HGi8iQpBBBMUU6JDAZRIn+mOktxbiJm4ywi+6/eTcXd3h/VgpeBFn1PzjbO4CG0Wp36ToD&#10;SRmZAnH/0vo2wEiApOo0GXd4Rj6+/SXOEGnsZnZNIXuKrdC7dQB6hNCZNZNOk4aMwR0AMRJIExBU&#10;9c8BY7YIl22SXUs4L64ZGYCBct3UEn8IC6QI1AUwiJk11UByHSp88BZLuGslLX5JtDVcUSws23kM&#10;tm7cBgUFGApllhOkxAgigjwOQnAWFnc27d1XulwzLqY2YEhyNShYNYgMq+RGcgiDSSIMjOSJr9mA&#10;dt3T6l7TqBFwHsemRQFUMagZliYg0EdUGmbAiozkVyr8cBMt+oQl17Vy3NxCWvBbfp01XDpGaDKo&#10;oMEQOogTSQZHhWDgHZjU6XAW0j1Dbv6g+YOm0DHSBTqOmDy8oqTqzPWAeuAVZi9Kye8j0xp9M25A&#10;bSxIFAsGM9VJM4R0PgZ6wAK0nzwEy02m7aOsg2zbBIXW0qFYyGJ7lA0iMw0E0nCACPLNcyAfMn4Y&#10;B97kjVoY2Y9RmYKbkEU0IRKorE6ge4GgwRB7YkUgEgZ9Z8PDAO2ri6twW0Eh0vXEAPylQUJU9pWm&#10;piWNTEZ4QwkyOpIKk0BPj92AsLF2hS4wg27V21dt24BDQxUMBUGaBaysGIqR7j8akj4TH2z8cA4Q&#10;ypcNs0hNHq0gLqa4zle6mkmaj7qEQOhA+WcxMmZpOAdtFxAMmfUCsH1G3KD/AFFIBMCKinxiMEYE&#10;9NSk0ihzrE5/fgHwQyhPV1+ncXVqttouIkQquseoQazNJrUYQc+syQBBynoP64CTqlCPVWiq7lmX&#10;UCVKy1xJWVmdPUDpM4SR8tGIyP30qP44CTbdPzIe2lyCbYV9R9ML+aNDUaQdS0kAxXBOKV6V7TQV&#10;MZ4BVshnX0rhLFEC6rZFxqiWbVAg+IPWtBgQDI8W+YmmWrIyPLAOB21IYUr6ZlFQO4YH0u7TDCVk&#10;5gZ4SACJOqC2Y8zGnAOuzA6UADpabSLgM6UUv6naasIEMTnGE6DEkAAAjMT3QQAftwD43VvQqrdu&#10;GfTul1TXJB7na1nAg1mvXAJGZqTSrSfPPAPDUboIVgGLXgiBQAkyrEqZgyadehImE0yEHI1zFa/f&#10;gHQZZdwzOGt67arCm1dDmqoHyIFVkfZgoBPT7hTrU+XjgHqi0iV1hY0tqUXBOkC4oMC4QJYAxFes&#10;YIiO6AakeVBJInwrgFLc1a7Wq4q+kup1DFiT8pdRJGqKiadK4TJp0kgGfMwYjATAAty4kMZXXpVg&#10;QpRV0praADGoETXM4BrQmehMZkCemAGqHU20W2AgukNcTStprxSukVasiIPTrOEDKY6/MSTNPH/p&#10;gJJeWty7lAE1ILQUKykg6lWozBB7pFRBjBNBmAR1IOX3eOAfsOUVB6qOCbptlB8x+UEEUgQQWyjz&#10;nDc5iksYEUziM/6YCT6RuMjkBVS2rdxdmKoCH1qsKy0ofjgGudf/AEs5APTrOQwDltlViyBtIQaX&#10;sqYC3CoVJMxAOrKYkUwbAePbJymAoGRmYgYxv+VYGt0ETpJAGsozA3J1v6CKQDUZZRnhiIBrQxQm&#10;cgBT7vHHJVgLmooJZntgB1Ki0lxXuH8t3Gc0Y9a6R0wZiKmZPUUI8adMsA5ZJNu2klLZRtDqXUKo&#10;B0qAZJkzH+WAJFcFkc/jNSvnHnlGAALXAALY0ENDBWt23UEBkZxPasmH/qcJKgVAmhHxGZocBOtX&#10;brAqx7lW06rcc1YRaRnvCTpii0iuWBnlHjM5iJ6/0wAlVZ20XEC3AnpBWRkuG5DK8/5iKKRllhMg&#10;CRmSIMxnQ5V6YB8/ONVpmVGi7bax0j1EAmNRUkEZz9k4SSSRQmIiCeucMfsnAS7ICatV2ydeok6d&#10;JVgZVWFuhIJgH7QcsGCOo7p+AE5k/ZlgGzbf1fUbWlm4O2QWu6rKwqoQYpnE+dTgaj8JmBFcvDAE&#10;oUkqJGr0g7hhpcagQ4uEAzGYC/GanCCIJqBNQKjLxHw606dcBOstKTbJuD5HJYAaHOQkdGkjrnIw&#10;gzAJIg6c/wAJ/uxCdT6+kr9rElWei9+tCelw0LassqZ+GHCQINJkGDSNVBCgmPPEbEttXOlzcqrh&#10;G+a3NnuunWVEgSDUhWP24baAATGqMq0BHzH4f44Kl2ovepW4ts1J0qA76wUSQDBJoYBPQZ4IkeXh&#10;4nURQkDALqqnUzAuNQtwF7EY6rYuuxMD/Ln54JxGoUkVEHocgI+GAfsOqtauS8MBLMk63WkOSI1G&#10;umImtKYbaI7sqkfMZkyASOk4CSmoAtbZ2mjuBatsdKElghNTXTT4EnoRykaRJEGuZPWmcTi1nX4F&#10;AqjBIY+mO62dJlIhSJgQDAE+EUphLloAEQJiaALXuX+WEx6tJNlV1NSGcqHKGWcwB6bEzK0nKmeW&#10;ERLEkUOk1jt7KSc/PFvSB2VACoSGAKsjSpuAXSwARpFYgVywlhFJU/ikA9TAz6nPHTvs4kMnrba9&#10;TFHthT6elmJcn8VF8B8pFSMNFW8hpyUtPdEkDw6TjU3mOf8AQqRrUooEEOTD6Qq+nr7GjNj80UqK&#10;xgGBr0gjKCCInIgTkTlGN9eQF1TbZgpRQZDKAWX5kmDULVtWeYB6YRAB1CRFCYylZoBH8sFPG4SA&#10;GIbUPUVBAIh5E3HJigkEmfEVwkAAHTlFIJ7TMgsfPpgHvzCys5ZS7C45Cgi6vyqpU6tBHWfKM8II&#10;MhhGRDVYfePtwEm06qLqXUYsLqMjFgQSaBkcS3aRBz6imE9RIIkdJIBERQ0p4n+mAcSSHXWGKOVC&#10;3AgLIZYt6qdwJrABMER1wkqZBAYAmAQ1FGTRH8cBJ9SZTVbuXRLBbghbwUa7LAtmBJGoVHwwmpNW&#10;qcgZBoTSfPxwDwuFFl7LAFaldJW2xgl3WKkRAHU0BAIwiABEnuLEDVEiJ8K+E9cBL1MxZ2toSvol&#10;m01DAwqBWPQENo6Z4SELDVB0xXOh6Z0/jgHjugjMFIF1HKoViHQfMSRWYnpQ554Joj/uEAqM4PUH&#10;7uuAOy7FlPpt6ZYkXIJQuCBBRs6zAjphABiSKlQBI8PmBrgH3gtKspi4WZUYlWNxiFNtiO4ERQDw&#10;PlgEQTQ/MB3LWB4eWeAcBHYA6gQYtrdkeoWjUxcBg9AfCJnCTOX2HxnpM+eAftpoYONJYn1FJJVC&#10;oHelqKmAIMmevXBVg5gSB4STToB0GZwCluAsptlLl4A1DCEVicgZlpJoDMD7MJYRnIJHjMDIZYB2&#10;y5dXC3O20Trkf6pmWM51H4TJjrNMFp1QVAcxMAyR0p9+AUbqqjIz3Lazo1EFRfct6kM/hpgQZJrG&#10;ARGfw8QJPl4YB31kdvy3OkAnSA6tpAkWgYkg9DIrM5DDZJmQJyzkSvkfsOAlope33MYCq4YCQbkG&#10;jQTnIAU9fE4KIJnoKyaV+UtBwDqNCKES56YZVVtI9TVbjWq6xUZE5fCThJaglctIk9WImg+wZ4A7&#10;K6w5W4yh3dgVgsFD6QXJGdSI6RgMCRIgBRMUmOoBXALUqmgEFwzMhJYLpZqqWBk1y7TJUT0wWREg&#10;dniaqCIoB91MArSAG0G5LEnttr3MreoJZjWB0apGeG/AArEmWzmcyfh8MA8ZBa5puFmVYSdJUBgO&#10;xhEEn5hMdIOEQsuKHKuRyyn78BJDuugsHQ9yorRQOC2oJUeZOYwIknVnFVJDR4mkDKDgFahaCIva&#10;pcL6uk2mYadcrXImaRkK0pgqiZBY1qO7rJYT8f5+GB+JzMqEOk/Oy0AB0m2BpUdK/HPCQCMpnwJr&#10;IqTOAVrRjDutGpdnWCo7QSFEEAzQjxk9MJII051J0kQSWK5k1jzOcYB4MrC5UMAAHkqLVJJKLAJF&#10;RpEZzBGeEFSZGnyMfLJEyQfsBr9uAkrfHphy5VpBRWkOw1QUWDU5xAoIGRwIyqI7XGkUIHYpH2/f&#10;/HAGWTUUSTp12ouQCA/5zip8BBgk1OElATFcpmIMChovw64B4XPyw5DQGClZBTuJKhmcVp1XrhBE&#10;qIYiQ3bWqk5KAcA6rENDpbadID9wK3Flg12RShORk0yipS3/AKWa1n4EiY6UxjyflXXqdVbY1KWN&#10;sqVdjbWYBMokjMVqOufwSIJJIFFk5Ax1UUmJqK44Vd+h8DTKBjDu4Ri50zNHuMaTpyaM/DoTSZiF&#10;iCR8pJOQIwiaep1YQqEBLEkAHvOnTqcktWnSh8ScNgwY7ZJyB6isHw6Riuh4II1TcpTU9vSrpIXW&#10;AAGIzBMUoMpwQXTMGZrUESIoAfLALDUAZXVfl+ZdSCTrp4160A6SaJ6kVqGNSQImJplnNcBI1AIL&#10;xAobahraqTMSVOeZ7R4UHXBMJp00xJk9aRPh0+zAOI+hx322c3GYWz2emKjWzW/GgJ/vwg1kUIBE&#10;MZK5gxOcUmP64BxSJQyTc0gFQiq7KwPcEWkwdII6YOYIJ1QGkHIxMiVynIRHngE97ApagdsG0oLJ&#10;py1BomOoM5mPgktWSZIJAJkr4iPs/tngHlC/KYQFVuXLYIW4oM2yH05eNTEfHCRWDFdOZLEiDFBM&#10;mKQThJch0SOw3BR9R0QEVYmYCx3EEQJIOUYSc9XSFiDJqTSMehEkT2iWQy5JibYhRB1TIIFAAK/H&#10;I5UitZBWM4X/ALZjAAFi1SUKnUTCrMfOWCmtYzjDYg0JgdpbMBCQAs18QTGAlFoAaDqUsVZTLG2C&#10;VLeYqBOY84nAb5hTuKih7SpiayIOR6YA7YOhv+y5BKtrVkmGKBDPaaeByFRhESykGehYCAJ7gGIy&#10;y6RgFmisSfxSFJ1Gg0/lq0fdmcExoSqUkhpNAJrBr/HAKA0ganJlJAWNRZhMFDBBiIjP+ZGVIIMK&#10;DnqkEqaqwH4R0/vwC1IIKuuuBp0aY7ehQt+JhU0oOmGyBBNBqauZ+b8Jbp44CQofUoUPFq3CgQQA&#10;prdVXrlnX+7ByTrDQrLJafA0hOmASgEJoYuvaF0gSYOs6jQjxgmfAimEsgJmBJkKAenlQ5YBy3dK&#10;ECrKCGYgCNSg/MDpqTWAKDPCaEz2gkaqkD4CPHwwABao1MvewJCNcGUkpmY8R1pJgYTpqO3KQYBM&#10;eMR8MsBI1hUZpbUQCGlV7tYEKo6BT80UFcpwrSAVIzqTIMTFcvE4BoXCwZiYkiHVhqAkHSVIGrSD&#10;QgUzqDRIWJkAGSWqNMsc2PhJpiB43xpQq7FAFh2tsWb0xAt20/zCAD/WmCC0aAJqamDUxP8Afh+H&#10;QL1dyOzMyqTpOlYJQUVi0RM+HzCZGWEmYPlNMj4TkOlMUPD0yQAdZMeowJElqMqaZpNa5ZYKAaU6&#10;dTpp0aMAqWkMzMW0sSmjuLZPcQdKCQBWMCDAJkrJBkEkVgCcArUikJrU6kQyDRlmGdFbOcgOpmcJ&#10;E0YLq0ytc5YZVwCzpKus6Q5DNp7Y9MypZlrq6dBAgicAABajML8YDDICDgAxLXNKOQNTajkis4JD&#10;M7Ur0FOmCkSDOSnLUO2YOkfDAGFPpgBSCzqGnQZcnUO5jUjOIyyPXBaQNUnMwQCWiDAqa4B71HYK&#10;wWWCaVdhAea3CdIiAekV/jhMjTpmIEtAapK0rgHAp1liBrLDTqjUO/NJoKTFMjOEsCdWkg6QGZtY&#10;kEGQFBkD7MA5bZQFdlKa2ZFC2mAr26WZT0g55n4DBMpXUVaCxB0ihB0+YywBrcW4VVx2or6iVDFk&#10;JldIEkmKA/DzwmatNSYCx8sk1Ct0p9k5jAOBQFXSewMDcXSdY7e1riRXM55iThUaisKe4mRGcmJI&#10;n7sAmdKkNcUFYKjM6QuolZEkeI6ZzhsEEtGknUflaRqBoZOWXTAPEMAkhlARSA47fSIisGozikRB&#10;IGCaRWWYAaSGkFYFTAIjPKfswCl0klSqJEMNJAUyw/Ef4ytTWmEEgqB1AJIMDQc/hnEYB5V9MtqE&#10;aXgsZbUolZIUmsTIH8jgiDExBIX/ALQKDSBNT9mATq0yuoGLhQmCxMGXkqIBXOCT5YUFDEAwvd8x&#10;YnUWBYyamegwCdWkO2elQwtaQGW2pA7TAEKKmta0wJINYbxInMdGpWMArSHU3AGQ0ZQRA0uPnt6S&#10;IkUp44SJ1CGzmfmiJkKYr8cAsiUYMsEUtKNOuQvcST/DV8RTAYESRAP4jNAdUdBQx0+/AJS6valH&#10;T5kEAtQUInpNTI8Y64bnM0zAFdTRTOKzgJWkQiCSYJLaGVGYEhQJiV/zCa+PTAJPzQtdRFadzRqH&#10;wzg4AaRPpwJUhgWrFtQCNbdJyBHh8cAyABMqJ+wZk+GeAVpSsg22eWyg+CmCfAyBFaYRUSfAArJN&#10;CTQeeAcCh0WSUUEB0EanAAzAiJJ6QPGuB41K6ge4EkL0oRI6dcAX4gIT8rTQwdRqRqLCZ69AMKFc&#10;v4E1BExAz88AlgVZKNBZmmgCsMjBFDFelMExllhfL/LBFAP5Gs4AWoW241jUrF2JhiwzdkMRECKf&#10;eMsACCPFakwWOoH5sAslWVwdRLE6Vgqpt6fkgUrlQgg5Z4SQIMGSSU0w0eMiP6Z/DALDuSIBFsD1&#10;Dc1JKwYAMzpbIiR/HBAf5REL3TqEwAPvwBhiAJb57i6CQAq6mP4R0zJ8Jk9cECJmpM5TMRnRf5HA&#10;KIhF1wqhYMUJLGEVyZpPgTn4YMUFCYqRSkipH2zAwBE941B1MqCI0kBu1WIHQZmf5QMAZVjTQk6Q&#10;YMSKeMCB0+/AE5qNK3PUOqBq9MMZAKGZECNR6xl4YKFzgD8RNMiI+zPAGdfySSDpVR3QTOVJjKAe&#10;vjgNmtcshSQMgIP9MAYYKaDUGdtVGIJZp1nScyZFf8cIIggwRkDpPaYMAEYBzUKoGXMyCJZQV+Yk&#10;0j7v6YVMhTEkkjSBJkZhvhkDgEaWXUH1IqrJZjpDiO24uk0kjIfbgsjUCQpr0IHQAmknqM+uAc+Z&#10;dUEqzKCGJ1IY7Y0xqgZisDxw/t1m/bA1LNxMzpM5RA69IwFfyFxU2W5LAMV290toGpQoMMTr/CJk&#10;+WVcewPpcmnbpM0QADrIFT9vXB4Pc/mflr/5cuUB2Qth0Hrb+6GuAvo737LbKRkYlQaz947KYgzH&#10;25YlmeK878/9v5tbGkOHCLrZNTDVpgeHh0zFcLAiSchn91a/DEk1nMFNduNcvMluCWe4A5B1OJJn&#10;SwnwOnDF2tMhMH4npjQ23CWxbWy9y2GvKji3chgUKLqc3Bk0QaH7TAwlUjoepnqZxLZOoVyW+a2q&#10;IjKBcKK4Y61tkGSg0dQGqVMwQDMYDCPOB/Hwwll6Bex3Fu87W7/qIZS2FOpmd2Oku7QNJ6gk9BhN&#10;sEVIiCMUWXJXLOtFVgR6Tkh2EXVSQCdVRqJgAd2eFtQnqSCQJ+44Cq2d9Wt2pCi0hElFLOihjqGg&#10;g6ozqBQmBIw0ZMx4QwrAMZCMBd7cpLJcQ3QE17e4ui0NIuhyWAqFK1KiCKgeOHLTRQkwMpBETjO3&#10;p+IruZ25u3EuWrA13bhZnUJDC2nbrAMzUxJ8pNMEwALSI6k+Ik1ONBzbG6LNlPVN450VWKwurSFj&#10;MSY00FPPCZnKKGDPh5RgFPbe2PVYlna2xQjUrWmjUbjL9umc5jywsaRmKUgTUdDOAjbk3bptrZJ9&#10;RSwci2SGt0KXFzBRWJLNJNMRT8+RM5ZyPH/HAbRBbt7G36gs6mIbSG0GqijBKQ8gqJgDOMSEilCB&#10;HUZyM6YgznJq5F4qyM0qS1q4wIBcflFzlOTGIiDnhwrqFDI0gdRTzxJtKM5t+RO3f85U1G/dZwtv&#10;T6b1DKgBMHo0DpTCjQQekHMg08sNfX8Q3s29XcO6JcEtdZXRVCW9TDuZiaZAFUr0yw3AiRPnNcaF&#10;lbuXmv2w7oxdzbtvbtmygZQAWaKEHIjMZdcNk9fIzOQmtRgLrbLotoAz6/Vd1Cqup1B0ai4M6kiI&#10;Ay8xhuprEdSB5UnAXF27atqVD3SLRDoGUG5bBQ3NCqpqixJrU9Bh8wvjRJgz8P7HAZiwlzdXbZF0&#10;NO69MOtsFO46zqJiGmmgAAx1OGoJgwQImYg+OQwFzeu/p7d1Wgsr6BUKnqsC1t0ZshHccvjgtIJG&#10;dIyOY8SPuwCk3ceoy3Ff1YUh0KlSUAZkLfIFmBNWEwYxJTtQMcgdJzMkZAD44DHci7vfvqk6zaa5&#10;bZnt2mJMalBJqGWgFfswsRHUkGYmSOgpgK+C11SWFq2bKLdc2mUI86iQUFQcycqGOmAy9pOWoA18&#10;sTMBbXdMu526jQy27rgAalRhr73VliS3/dT+IwwDUxBheskkRPX+GKNJeIBsi/6qB7uq2Vtq6LcC&#10;6A7IpAOnJh1mmROAKAGlYjxP3nE59Am7eD3Wt6S1sWWd2UMzax2hgCBIYCKfL54QTMmvUCCMhii6&#10;UMnpIF0uyrdANs6tU6SwcUoB/PDbGSQTUisfDAWO21hCUsstsXHYhxqGvVpDJWkGrMfGMOW2g0NM&#10;86HwwEDkLK3wy3fUN1LKIwCLIFdWmBJNRJNM5riU5hCa5ZTB/hiDBcaGu8t6JLgDcDSzC26BZhTq&#10;FCIByEdcQw/Qz1kzXxkTijoj8cg77SLZe4R6Wm2vp6J7tvcgkiDAmvka4dVaArSs51MZ4Cl3l9rT&#10;bi3uGuXLhS4ltDYKgSs6V0nSIzUkRE9cPzpk9Ip4ZZAnGf8AN/AZm3bfcXrK2g4JZ2vZBgq9zllJ&#10;mVGQI/rhosWWQaj4f+2nr/HGhc2Nrb299fUtLcDXzbZQpYMQIN0AQCOpIj4EZC3DapkR/CM64A+Z&#10;K7cWCrWXLMxK9vczuADdIEhR0P3zhDRMDUK1pWf7Z4Cys3LzbdBchmFlpYgpaVQ0IJEDSWACgAyc&#10;GFNT1NNXTLLARr+7t2zZtjQ6JJG2isvOi4pNIJB1MemWWFQQtMl6iJ+NMBGtJbv3BcIJFw6f/Ick&#10;MgGpWKtCx4y0wI8sOpl59cBmeVKjcyXBF26SPSua1CkjsAM1ByBiOueBPdp8pPl4YB+5ZVuOu3UE&#10;PrW2UaXUsDqYMxEQKRBwtjlmekn4nAU/H2yt2+XKW1a0GJKn01Yf+oVjIHiDkTgvH+P34B+/6RLd&#10;sVKkXLfYzINdtUVY0xWnjMYBmP5YAtvdQXhLs6oWdykjuu1OXQHr4dMIMAAHoQaRmBngLVFfcNcc&#10;MUVgFRdIOqaBhcAoREgf0wHAgkzkaePwwEjiNy/6k2yUL+voe5paUUyTrZaHUBpggQRIphq2pNZp&#10;AiKwc4jGbtJ1Fny26t2tYCXS+sBkMgXbUfMREEwdMZAeeTgo3jkegE5Exiy55EJXtXtorNFsJbuN&#10;JVybuhdSozTKzlTMxETh0Emok9evTFGVvragBZW2bhWbukaRcMF3LZDJfv64J5OeZInoRgJ3EXk2&#10;/cCpCLfAKy9ksVAALAnoJyrllhsqeh+I8adTjPdJcC3229AcLctFz6bFGEKElSp9IfMvUNM1wUQC&#10;CJJiAMx540Du3VuOl12ZbZuAJd0h7baVgqwNYmKmoHnXCxOkf9IGMbflEHkPSu3biIuUvn6qXGYy&#10;gDHMQdQPkBhJqQaxGYBE+WLr+WCx2jtZ2N61rt65BCW9L9p/HqIEFTHiRWgwTwGFSZkwconpjQk8&#10;ct+7tS1spM6A1u3pUuEhTc1QW0mHr1w4fERXqcvLGb+aCk7juX9RGu3Euk+mpSFLKDcdE6yTJHQi&#10;IwUmh6jp0M9caA/KJe2TpXVNu49vWdSD/TtFYIJMgz4YP+3gJ8MS9YE2LKPubbE3FJdV0MgJUkam&#10;ZQPwB8j4ZYK3OmJGUyc86Yeob5Zwm7dEUB7ThSUlbTarepnu6pqW6fAGMER0BqTI8SegGKJuwuXR&#10;abXYdDbtem10BTZQhpLC2IEZFvGpwcwIMyBWhnwJrgIR2jsXb0QXZ7mtrulLLFu+2EFsiJzERUQc&#10;8VHLe3+J5yy9nkdnavh0KayB6ihv8jfxwa1320udXc/oj+5v63/t05fa8v8ATL3pyXE2bW6Td7rg&#10;7r3dxwvINYPy7zjrp0jVVda6TBqTljzJ72+iN7YW7/I8GibyyqPcfWANxaRagQZnPE5z8ns8fn13&#10;uNn6gf2Wf8zX09+su+4L6f8A1buv7A98765tNnsNt6hucDzu7uqF17PeUCM7SFtNUE548wclx9ra&#10;u1s7N93uEGk2VQrbVh8wciDQmTPTyw/B6X349uc9ueSs2t0eWs8ZsHOtdw11HvXkcflG0jEgdoAG&#10;mk4w9/m91wO9O42jt6x+bZ//ACOqCvp3T5CcssB1hfa/Ge8uI/QcnZRtqwIt8jQbovEfqNtQEFiA&#10;1SAYpnjSbccD73sMirZ2nJpba/et22EEMO5R/mBPX+GKOf71/eH0o3dq69zdcz7YuMm0s3bqEvYI&#10;cLaYsoMGM1PWIJmMYLmfZu548rbFoEliyurQlxB+BWFB5nFm116DsHtn6jcdzqNftblm9NQlyw6j&#10;9Tacx86CWmoGkV/njnXLcR2X7BQWqn1dIKm+SJBh+n2z9+Nab9sx6JZmYdV4nmFuNZ3If1c9AYhj&#10;t1VtBBKdT/gTIOMFf4Z7L+mLTLbaJe5pizbiuspkJOYp446yy9GLMN1Z5JLiB9alqkLZM+o1Pl1Z&#10;mOnjjL7njEa+/p0QKDcYdwCqdMW1BBqQf7DFZXdrdMbSlx3vIVSCGkkkajUSBnGK9+IsHbi222ZA&#10;19rhYuUOsGGbSBWhnPx8MA8u6Osw4bSgEAAjSRImtK4zu49vW9QUB1XQXd9VSB3em7N3HIgAeGAm&#10;LutWo0MHTGX2+EeZxO47iIuabdtlzWzcd9Vy2KMXTbVUT0ZzTPywDV3cjTqMxWQJUVlYL5z4Af0x&#10;ob3G3TcWzt7TX/UAW4Qtx3vVCtrvsZFBIgjKsDAQk3NtE9S46oFkqCQoFKabYzH3+Vcanb7J7aeg&#10;wJuNaJs2qF7VsDQt26yA6QxoskYCnv7pWIuhgEW4ouOxgO3zPbSYJI/FQ4gXrRsbe0js7Pev3Nps&#10;bCqBe3ty32XNygGVlTKtcNMFxxlJt3UuXrhUAC1YW/uL34NujgtbstnLsIYJmKYdtbYreGTNaK27&#10;pGlraOCYS0B/qARDUgk+U4IRcvA2yW7PULG2CGl1zJeflkGVGdJxd2dBGsJoUA2ygUi9buBhRLZq&#10;THh40wFbc1zBbUWIeS35bpp+Y3AIAmmXjOLLaW7e4ulL9vVoVtHaF1Ga2nJ8MxEzljO+1kzMOutu&#10;PwV+8d7FoPYuQWddROosOodAfhHkMWSbC2tp2OgooSVZvUZp+caW8DTyBnGP1PkYnwVzchca8iKL&#10;mtyyalTSoMyh1LnImT4iBigLJYvErabWzfl94ZbahoVm9PPIkj4Y68bRr05XQU3rIHqKAABdOlgS&#10;zLLLpesjxnDF3mnR1YBCk6WGgai4EzAFTHT78Tt19HLObk6nEq1tlY3A+ay57VnTpDUgSBWuLlNw&#10;t8LdtJEqmpvlt3EmWLE0FJPh44mJrZjjLUvdfwVj7f0AbbtPdc0AS11GI/CcyZFc/KMO3HZiSrFW&#10;7RUmSCYhdOTUBA6zGN1va4mTVq2BAcDSNRMKAAwEmQ1SIMT0zxNG5K+mDIuLKiOpKk6WmkV/tGPP&#10;tr2s9eUL9MHDkVQkEsc9AcKGUmsiKZZR1xp+HUcrtdSlDuuPm1eWrEtoLWHA6knp1yxkZPmXPD73&#10;Q+obPkj6tk6QoUawm5QkZQBma9cUHI8eyXb63FuNa0OrG46i2twXIvW7RFdZkExWAScdNd5rxj8V&#10;4aHjeRS9ZsNadEusyMBaRjdNo2ydvdu6pAQVAmkkDGL3PDuLYZrJtINW3aw7s91lSBb3zXZmHEEL&#10;nlOOmZnGWLpfRsdtytt2KrcF06ReF60qi2rNJubNLeWpDQsaTMYpPcPCtvdhultJ+ZZtJcsvNtFu&#10;hG0lZII9RhMllMD44Sy9GbMdVjx2/Fq9a1MSt13RlCsxtsylgakQgmBEVx8t/wB0XEWNz9URZ3Fi&#10;7s7fI/TXgOS2yFkeTxm6fbXretZU6e4EKMxj0ePbE+T4n3uvd5fxjY7NptNJnTevLMRQXDFDjySP&#10;b9wXT+mshCzqBcuDVduAGI75gDr/AEx1u0kz1eCa/CJWOge3vaYtN6lxVe4h1XnCk6TFUY/bEL54&#10;57b5jrrp/AMeufo39K957qvLstvtS200o/IbpkC27Nt2Gmwlx4Uvcg6Vmi6mgAV5245fI+DwyxC3&#10;u+22wsvf3D6EUEnMkwKkBfu+NM8e0t/c472jwWw9k+3rtt7ey9QPeshXbcbxjq3V7b7buYqCYtlz&#10;AHlGMer3W6669mvooeOsXd5urvMb201l9xbVbG2uEltvtUl7Vu4woGb5mC9adMaH23wFy7b2121Z&#10;9fduyIHuT62hhN5nYUBrpJGRimM9ISdIZ5blLW3F03rwt2UtF2ahUN+FTOf249h+0uLt7C1snuWQ&#10;qWrSpYkGXuqs6GJrIPXOc6Ux57c3Ls8Z/UPmbnJ2+S2u23Ia9uLoO6IaRZ27t3OkEKJU0VjEZAk4&#10;ncxxr8hef9VqBZ41OxcWyRLlVObMIAUYgrvbXM2OJ2llNiquLVrVptWltG+R22w+miqoJYkwYgZ4&#10;0vs+3c2nGcxY9AbKw23W1auXRFsW9Ul9zdeKmskzTIYDnX1V/Tcl7g9obw7luU3e15K5vbu22r+r&#10;e9ZbJVLOy21kMYEjSIA1Znwp24zkOTvtsfa+0u81u2Rlffqv6fjtuB8xu7y7CKnnJJGVcLZOqdGp&#10;v+7Pb/tPjF5r6kcvtPaPHi6nocJfufrud3zNHoptuH2uq9evtQqFQKD8xjGh9s/t52O53v8Auvvb&#10;3Ds95uUVXtcbxll7202l1Trg7ncUuMDBl1gRQYXfbHbrOnr8XO7X4PPn1V/f9zPEcb/s30f+lvNH&#10;b3L/AKFznvd+8s8Xud3tipHrWOG2c3wjKpIVGDRmwNMdos+2PaPtsNuuM4nb3t+tP9x3rfreQP4S&#10;bL350n/0I8MsSW8ZuP4GdreXkq59T/rN9WLw473d7w33H+3r2sf+w57ftjg/bdq5/qixv/0Om9eU&#10;ggD9Q5U/MRM4rd57tvWTdS5f9W2iKzo5DlGku5uKaqIgKaVwkxc9G+34uhcH9C+H3ibTcWOMG131&#10;666WNxtUFhb6MotWVs3FlbncWNwERERGMa/ufUd420uOblxLJfb3H06lg3ANpuJ+YyKEx0xZMdFx&#10;Ojuln6Woo4S1y+zsGzsdxvv0++29v1AtwlNtdflOOitsBSAVk5E0xn9x713KbtkR7lnc2rD3ibrG&#10;8jWy40Wpo2efSkmmJdZeqt7sfo1wt3jbfr7Pa7vYbrd2NuU21obW6rpaf1Nz6UaG0q2qsMSdKwcU&#10;u695tZS4/IMqbe4pc7jbFrpts4kncW1gfdnnhNZOg2ew+ku3P6SzwyudxtitldnyK27XqWbVETa7&#10;qNUxETq6gYyfK+7t5ai9sb3r7e3qa4ixcN+1cJlLSsZ1RFfLG5M3EHReD+nXE3Efb8rt1tby8UNq&#10;4VeydrftVS5da1QiSaYwe492bTcPultbi4bh03N1sHuPb3G2S6h9O720gkdBmK4mEdU2vs7dbUbR&#10;Lu3s6bS+ntd/bt2ns7h7dyXRg1cj1Mx445jy3uDces4sck9k2LRKW3ZwGctOttQqOk9emO+us1nx&#10;Y7q6jx3B7b0gLnH27guN33FRZCaYgFcpzAmmOde4tzyO8Fy9YNi9fuKpQWLyq7uwqqrdiCR+E+FK&#10;kY1MThm5rWcfY2+2RLQFxUtgwLiGigiJIzjxxyrec3vOO226253O5sby7uLu4ubbeW71xWX/AEx+&#10;hOSpTJTEz9upJbwz3Xou1s2nYNpUgLpDLFepDkdfjjJb7kv1Vu2d3vfS3dq0b1hls3nF21dAZrQd&#10;tLKVakEwfhjWJOIxds5l9D6qFnStCZpGfSmMNc/VXJvWt9e3Bs3FZ1vbK7+otWb3faN5GII7pVSJ&#10;E4rntmYxcnMI3vH8g9u3yVu3fvLdsvcBt29tav2Nwt302u2tNe6TpByzOKu+ndyGK7ZvyDerstF7&#10;d7LkVe7sLW5ZLbWd9t0P5SbnbmLbsfn6HKmIxNrfp2/8AY0GyubzabPcrtiyXbW9t3re23Vltxaf&#10;c3bXpG3bS4SWUOCIEQa54NyTxy3qKBn5RPliu5ptuoZXs3tnut3tLTp6e2Fhl3SuXewbryGK6S4G&#10;cH4YMeTGfmMf2Pj544/vmcWlO5u3r+6Z9wTcc2r40XLogabQoSAQDNMjhXDbGPqDGK3fFHcbtt0b&#10;J3ezRNd65r9NgSTN+HodJFImuWGXLbTO2Z09Qxb7fZb0sbdpEt7d/SO0s3EUvcLRkDmesRnTOMRq&#10;S5xqGPUX0z+l219sbnjuf57bG9yW8RtxY2m5CxsLYHbe3NsyZJIKqYgdJxNrl7PD4J45Lt1Rbt0u&#10;txLZII7Swn7Qvnj0Rs0s7q9uil71b2i3qtBXi0kErI8fLP8AljD0oF1mtqpICrJ7pEkznjofEccz&#10;pttkp17m/D30AYrtbWqUtqq9SJJ8MS3Eys6sxyG+FkX904FuzYDC02pR+pfTVpJyBpPU49AcJxY2&#10;ezCenZG43DLZ2+tQTYtQDcuFBEnIBfPwpjhdu65dfwefvcHLneb13N2+NpskfcbsW2pfvFytq0Lh&#10;kaQNTMw8OuO5+y/aZ9ewyWtTEozeooVFgwGdvGpjpGMbbdqW4mXjj61fVna8fxPJC/uRYtJZ3FpP&#10;TuatxcBQk27Vvoo7QSJak0x679t8ENuFd10KApLBfmZQBEeHSuJrze6vJ5N/V+d79zf13Xd7be8f&#10;xe5bd7u5dvWbe3uXjpsIQ1x91duodRZSQy21qcdJt2+xO3SqxpFQAAIDDpXyxt5Lc818oed5Z15D&#10;kbbXWvb7ckXt3cRlvbi+2rXetigIKCPmNTQzli1sWgjLcIJfRIXpXKZ6YDz/AM/zl3ktru+KRrW2&#10;2P6q7+p3S1Y95NwAxpV2osnrHTFpZtyTcKguTqiGgZAyMBwf3Ryw9BeMsX7y7HagKLiG0Fv2lBFu&#10;L4lp1HUSczmM8TktljAAE9Mo+AxnWYHKt7y9ixaNy7cbcMJZmuAd+4AoGiCT4g9sj7MSBaaigZZk&#10;0zrU9caWa7XnDCX/AHBtUuG/fuJruMLipa0aNVsFRp1rQDISP4YfTbH7wZ+7PB018eZm8Mlyfvtb&#10;YNvUbp1ghEUkqmaqB4dZHXLLHxg/5qjt0+hfs7YXGVW3vua+yTFRt9kzHV5dMdfb67Xy5rPmk18G&#10;8nTh+3f/ANpBd/vuc9n/ALwOWvh129nn/YGxAgm0L93YbncQjDt1BV7x8MfjR5DjLb8luVkALfcH&#10;TlAJivxpTHzU6R9aumubeeH7RcdU9u7S/aXb2Ht6WVbcBTNCusaiPjTHn2meHq14DHrT6bcVaN/a&#10;G6oJZkYKTJJJEVOcnOMefa91y+R8OstDH2y/bB7eaw3H3RZVWIWGntLMAS1KzWvjljzeW84fNeOd&#10;uvLzD+5XnLew9m8nae44Ube49xEUFyuk07pFcsjj63cBb9PZolO23bFJ8ZYmZHwGPJrzbP7dXLfq&#10;/K59cd0d17le6PUh93ubxOhHBGki0F0xIAg3SIHUY1jgG2iKQdaVgGQszmf5f9MdWHk3Z3bm15ff&#10;7y8t1jtdxdNn80Na9ZrZRdFsH5SKaxTKZpiw2FqARlQFiSa56RnmcGd7jXhy36lc4XNq497Ulp71&#10;jZW1SSAFDX3LuCRpII1EE1gClNjsgdCiAFGRpkRJiCcHmfOf6oXLT7+/c9Vt1f3LXRcQO+m04JNv&#10;TqFIXJZkRjUbYEqCIBj7AM6YDwR9Rt2E3W7Rg5tkgLbBFWUAP6ikT2mpaIOYxA5VgGSQCZgiagZT&#10;HXAdg+gWz3FzjdzdtXDt7dm1qt3O78y876Gs+oKwSQp6RUYyvu61Y3PtveD9Id3cFmbKEQEuaTpc&#10;z0wzhvx3Hkle3f2O773V7b/dn7WT/wBjfa+1OI3PKunuG6bnqNy/HdrDjNCajqaNKNHYamMeRt8y&#10;W7g26hlS2fV5bc3JC29NW29tsyxAAnIAUw49HyU+b9eXty1utztH5S69lrm7tnaeyOJ2yA/qDBFr&#10;ld5aqtuwpJMCrsSxMyRB2os723f3bW/9q4TYOWDXTou3kcABmDGdOqYWa+eJPUzj8Wk5fcch7dv8&#10;fwi7g+8fqD7j26Wmt7O2t7ZbG7Zuazbtm0NC3dIGq4QNAAymsTkOQ4+9a2jboDZ8H6gt2dJ9Pecg&#10;xYhWZVMhGAJC54TphZLPxWvtv217k2G45scZcPN/UBtudxu2vK+54H24FtqzWrG4dYe6hZfVbpBI&#10;oIxdbPjrP6G1vuRsDY7AbrVtOLWQ7qO1HvAfy86+OKmecerCc57s349ybz2z7P3/AP7EHum7w/pc&#10;97xvw21211gXv7XYuAFDCny0gUJiMWvKbrcm5a9VWTa3VCbHjNqsXbsr2m6v4RkYGU5jHP8ATnxZ&#10;k+HViPY/DcJZ2W/Gyaxued2e4bce5/enMMbu12jW7y/qE2W4Y6rrQHVbkEnQAASMRtts/wBP6lzl&#10;wm73t3s2nGWW1bXaOCND3nNGagkkxPljW1xj5rb6arXmOfucz6G39iPuOB9tbIvuec94b6w68xz+&#10;1uakv7LjLSnXbtkmRoho6CcObjcJu921iwh3m6sI1wi2Y22yIUIDdYyKgwTE42mPUzxHHbng+Bs8&#10;rye4PAcNyG5tWLX6xLd3m/cFm5dbcMdpZWHDSoIUUgj8VcUbbq9buPs9rctb3fh3Z7qT+l2Kgdr6&#10;hlFfjGI1idXRbXEcdu9rtec5fabr2/7aNjbLtdlue3mPcFy60vt7u1B1MXgHTJIBNYGIm33T+s+3&#10;4z1OQ3jqw3XI3O3bbO7qhzbLGPj1JwW4s5aDlOL2x2Vjkvdh2ntzgbF62/E+2NrF/kea29tPUspu&#10;rFpdRJJU0GmDnjT8dbs8Ptjct3Du71xv/J318lglyYb0SZggnIUPXFZ5rivuzc8h775e3x+82x4P&#10;YbAF+I9vbDSj7vagflPyi6lBDKgJLTprAzw5eO63qh7N9bFtVK3t9cCwoViCqnMmBAC4nPocQxs7&#10;fCe2GbY7/jrnJbu69u7xntraNeJuepbV/Vup8qqGI1G7UH5RiFtr1sJuLfGXXCBQu63946iWI1vp&#10;Jn/21fhhMehz6tDzGx3F27xe7967Gxd3J3N27wntjjU0JbtIvpWhdhRkK67tDnScWGx2+1tLcu7d&#10;Gvb0Bjd5DcRqI0iiiKKDkoyp0xS3LJ+5uV5rfvttvy+7tcf7bdrFrYe0+MbSocXWGvcOpJZiANV1&#10;xpmQonEJeSNku20tXGuBbitvdwC1sKFPqtpbKOmnHPyfl4MZ4rUXPalnfeha5neWrOx9TZva9ucT&#10;cWzuXvax+kV3SrlgNTi5AJkxEHFHtt9ulvuqzKl/1G7vg6fTeCWtXOhj5VH88azj+LWJeHR+Y9uc&#10;Lf2Ng3LavbvLZfiuE44yw3G3VlCb2wKMA47rjAdDMCMTdsl67+oubR3tWi2i5u7wL3b8iFWzaiQP&#10;AjCYiZk4UPN7njtqOL2XP2bO+31tV3W04HZsLPH8Yyy1y/yG/BCXDMarb9Dl1xueLsDb7RHCfpbn&#10;yNf3Bnc3JJ16dXVsoJxw2zmudubh5i98cn/unP3Nq99vcO0OjcWuM40MOD2QRPyTuXtnTCA/NBkz&#10;MdJXJbu+LaJaRraqS36i8Br0rEkTkesY6aaz81NYznsr2zxZ3m43PJbnb3725KWhwnFljY9W+D2l&#10;bQqpjQzFiZpkMc35Xk7yOrXbz3EarblpJuKT3fp7TTER85Hwx0dJJh7J9l+0OMubW4mz2FraXbcC&#10;1xO0iNjfQSv+7bu1AbWTp9G3/wCzUwjY2ReupuBZa7JRrSsdQav+ubjV1GueOe2btJFvSpvufkP0&#10;OzvcXd5G1tAlu7b3d6yug2QEH/vOXbW4HpCfwzJJknG4s7LdXgWYNpYCRVZR+jLIFPHGrtJibOec&#10;PMvJ+4+B2G4Vdu9j1LLwjkJcNu7YBBNqjEAzkTlTrhd7brb7WJaGg6jLAdVKipGYzxqYxwI/Gc1u&#10;N3ce7ZtW012mcC1CprUAjceqwKo4JU6Y8egwVtLdhg4VbagzDKoUf5RTp/TPFU3uLu65WzcsE3t7&#10;ccMrqt25Lla3WAMlooQTE0imKy/yW4v7k2bAuXRqgFAGgsdWosOkZj4Y586511WTjLdcZ7L4ni+G&#10;TkuXO22l1LJv3BeGhgtqbYtrbIB10XSSDUEyAcWtv25y77Xcb8owW0yEKAQh1XVXQxiTmY6YzNt8&#10;W1z7pL255rnPIfXP6YbH3PwHsduU2Q5Lmzvrduy72zvWfZ8Te37PZ2wYqCFtdwMGpEY//9P6NzQV&#10;qTGRNREzPQ4+vv0lzkyXNtrZKKNTySCvYzh1WCSy9AtBmYGEmRJ8w01kiawOmAlWSlwKFBMroUfI&#10;ocrqUlpiT0INTnlhskZdpME0iufj/PATgtv1iSbwF1xaK65Cg6dTF7WrVpEDQBNa0pgiIgEVgzWC&#10;vQSDn/jgJS3Sjs9u4PT16kCgM95gO703WqEahI6QVIw2ZP3yogRUwdQH34CyVrds2tSxKRe9QHWW&#10;ZBc9W2bx7lYjT0ioEHCfwmSQRJpUDwiKxgFqVubqCABcZLfqF7i3CPRJu+kWIAYSAx/ygCDOCYkQ&#10;cvAdKZmuAlWouK1p1Qso0XbynS7Fvy+xQRMKQDBXM9cJYRn+KPEwZk0wEq3eAjQqv6TNRwAfRNsi&#10;2gZTBGrvAYTPzGgwkgefxAziv/ScBOsXR2optFHhjN0KwJX06XPmHnmJ6AmiIIAEA1OdPiAVkffg&#10;HkKFrndc06LbQdOsC00q6tdggBjUgEnqpzwRmagg5k5ZjuIjPASrQAQencUlHU2U0amdgDo9QknR&#10;M6YIg9JnBVM07o/yFjQ+PnWuAdX01dFYqEbuuC3eSwIvAagi5ykAEDSS0HCekyNPUiZoABqnASiz&#10;FgM3BXRqZCgV1ZzoCTE0JPTr4YIgEwBB6domQIE/2zwC7Nx1EM0kyKXCEgEtcUxBkacwtAZimCAi&#10;pNRMGKkEd0/yGAV6ge4ETVLFBcGYTTVVimkH8UTJiuEtUVyoS0VE1Cr8ekDASbbFW1MwpKLbBIQH&#10;L1He2AC2WoEkREnLAMxIk6aUgAA/yjAKtC2GNvQE9cn09SyxazVwHAIZSRQZwPARhBWZ8TQCQTOZ&#10;rgJnqAm3pFvShBdioKKGopgme7IZjofDBxQaRMeI6/bSTgG1c6mN35C2tRbbuICFtBCVIWIpOEkx&#10;nJoYINAR0n+7ASlthm1gBXV0X07luSA4lroQUIYQRB+OeE1Ip1kgUNcgB5/HAPwEchtRAYLdcobc&#10;qe647eKmkBTlIiuEE0iAJr8vnGZp5HAPWlSNXqChKQHAJtr3AGBLHqBp8ajAzEzGQA6huorllgHL&#10;bHX6ZDXGZXZpEqBqADu2TUkMfjlhGZMmoAzrWJAaMBMJIRERtXeCiqQA9otoLqSJmoz+bpTBz21r&#10;3eGoLAiBOAdCEMAghFQavUHplyxItm4ZIAMnt1GDXwwg0H+HdUdMAtFGu4twMPy4oxa0FHcS5EMZ&#10;FB5/GMFWpNAe2P5/4YB6ElUABIIug/LbqTTQQSoLRM1oJicESDQyIr1MHoZ+3KP64B8C4xU0cFmJ&#10;A7LZQVa2iT4DUenTwGCioEExFTAMTnHxwBqrLrYpbQVCoAbgS6F7UcmQaEmRIJjzw2wAJrIiojIR&#10;ESP54CysartpWKqnpkgu1WcghmILUAIjtigwKdaSDJIkDoRJ+OANtbvFujDSQLdwC86MPUZoUkCa&#10;gzHgTngFhpHiKErkVNQTpms5dfHGN/yrChZZWuA9ymy2lWKkApW5at23ggBMzWZ88N/MCTn5ZRmZ&#10;g45Kf7rb2VUFlDBrYuQXLKdKJocABYHnGCiJ6givjQU8vvwD5nQEJI0M1xCxZQQGIJJGY8l+3BZy&#10;KxEjKh6AgdTgH7eo6jrUu50kMGOu2T33LLNkEAGr7Y8cI8s4NKEDOMBJJLEFNSE2gUaVLhfmULWA&#10;O3UfDrM4MxKxQRSggAdJPw64ArWq2Hc29V1XAun1bjqzMAZfVVTlRVnwwRnPP40BmuANLnaga7Do&#10;0W4K3ipHZbbuiSCW+AgHKqTNdXbB6V+AwE9WAS2yzclLhVTNu2HXtclFoBGc5wIA6pHXxyIg9ajP&#10;++MA47nSGQ6V9ItZHqoSxA0BlUQJBMCTP2UwYpAJgT8CR4T44BJJdi9rQLiipYalBUfPpMkgTpMk&#10;VJpTDc9xH4Y1CASDq8SDSvlgJ6hmtSWPreott9bIjW3K+oSikAtIoBlkIwTRlmYPiKjpB8sA6jMP&#10;8oWQrBXR4t3VPczjrqqM/wCeAQAcgJahGpanOT4+GAK3cuG3Oh4FnWyXWV9Kq3aypIBABJaI86xg&#10;yMzIiK0BIUiqxiLOpVpgQqMLlshnnQ0IL1slbdwuIBWSRJBIivkmDWDIPjqggmjEfwGI2k64WCGH&#10;pgAEiyWiSToaJIaST/25ThPU1WBMGpMmrAN5f4YCUoeBp1zd7Gt6QltbSrFq4qQQoKmB4/NQ4Bhi&#10;PhK/NIMfKAf44IOz+WykMwVXNu8Ea0V0TpW5K10gmAaH7cFpkSDlQgzIgZR4eGCgLmlgvpooINxD&#10;6ihdDN3prGRBAkdDlhvSPxVFenaIk1GKluEv1hbZSksx0CriXGpV1Iclp5Q1JOERUkiTAWZpIzMn&#10;POMM3GFzwlG4WXtYKouM0kSzACArAfLIExPwPTBOBDMCWyBFCIihA/uxrx3G2aQ5adotIylCS4Vl&#10;BHqEP3aqwCJzJkDxrhphEkQaAHVnnXtg/dje3k2l+S5SUJgBxoJaVKGAIyBdYoPIUocsJOULBzAg&#10;SSOpnxpjrOilpCkG4GSGVyzEBQFbVbUAg+IkkR8cJABMlWAPVgZCk9unP+X+APNcKwQyM+pivpBF&#10;DXB3MrMMsp8q+QwmprkYIJ06dUmmflgHLYCK9tLWqSrqFOtkggGqZiTJpM4aI+SDKlVIJalFzHhl&#10;1wEsMLxvFlVLltzNsIBKl9bgL4kk0UjzzwkgTUwTQSVgyJYsP5UwEi2GVAukOiy5OltY03PyoaOg&#10;I1D8NR5YFQrCoyy6A1YGK+WAJVU3UYCZa5c1M6gs4lLVzPTqLT3dB0w2xUkxJyMVJiO2G/t54Cdb&#10;R0RDcCtA09mnSIOlwyuQTNTUn7sIUyJb8OUK8doLA9vUefnFMBJuIyXClv8AGhm27WmK64W4Nb93&#10;dkSD8cKMnURUkhaCACMxDdYiMAysAol0FbXezd51aSPy+61JmZkUERhojKY7lkaYAXoRpjLAWKOP&#10;kt6wbdwW+/WzXAJJb1BSRkPtnpgmFJ8c6lRHTLywB27io2kKQFZSrOC4UBu5j9szBrTIYKYoxIlM&#10;65+EDocArTOr01VxbuFjrAllcgG50kgBoAp45YQRkY8JAE0jLASEbSSJc2x8mplDdpMBHiR29SK5&#10;VjBapOZJUkkyZImGH94wD6r2kG2o12tJUIhhQshtZqrEZMp69MJrXoAetKschOAWtoDS7r88qsaS&#10;FKAFWf06yswB1pWBgEwJ6CRFPiYJzwCgutiuv5irsw1f6hFBcEHST0n7+mEmQucmsgZ06gDAPW6X&#10;AQNAIMvcLFURh3jUcqzmKeM4TBykyelREGSTHjgJQJYtptq6Fl/FbJKgEJbIejCmr4mR4YTKsQSe&#10;gWCKsPGudIAGAdXXbDJbChUDMXLFrVl1oqHScwRUitK1gYJqaZaOhzMASBUU+7ADbsGJ7WbSQ2pa&#10;arrUZjIq1PAQMEFAEg5GQ0aQJEgMD/Y4B5roZyihFNwICNQqV/FZbLKgr2nrFMIpP4gTX8UUEkwM&#10;BIJlQo0MgUjugtBaIYuczXMAzUZYJqs2maChGkEzWn9cAq2WFq0HCoGcj0wS5gKBDNQylGGkyDTC&#10;akGCJIggACR80Tn5YB0aO0sICsXL+ozBGY6ARbFBQTln0rRJUaayDIpWp6y3kcAtbg1KwVbjAEGR&#10;8oiEVFPVgc564KTOcSDGUn4R/XAOKLcf5glGc6iigfjBoRnBhiMoFMJcgAmTUiREtVYBI8/LAPWQ&#10;xdZQOLSnSdYVCA+oqrMARFKMJg+GEGYyNEZTBiYatAPv/hgHQE1aVhSL1tzKqTRAEV2uE5EmIkeJ&#10;MAAoyqTECZ0xSYYj+7AOC4pl0AGtyNPphywBKCFINaStc60phRHTxBp8oEntYeQoB4YBGp2JdlYa&#10;GBDt36oWql2yfOpmcpywkk6SZCgN5NErBB05D78A8ij1rSKpYhJDAtbUAMdLFLpAY/5TnT44RqqT&#10;29kUEkmTUAfwAwD3pKy6QGQXCbkMxVbegEq7NMETWk5YSwAgwKmJIkUrBURXzwtk6h2w1zWQrXBo&#10;0kBLiZmlz0mJIURnSuY8MIoCQYoIpUSRBMinljl5LLOEsvokkNGo1DuXFRrAUzbTScsy2UHwwGM9&#10;QYggEzmMz5jLHJvSWZyetRQKjKSh1Mn4AjkaLRYkaTmSanKKYaMf5epkZTP9/TFazJ1SFVtLQ5KE&#10;ghgS1VksAROmnzeX3YOnWT3QAQKSZkkR5f4YL16E1+YAqxtlixepBUAQpntNQRM/HCGDaYYSYrWF&#10;ac4OeAkpeX1GNs6VBXS0EMkLpJdRTKag0phJAEwBECjUMhpMf0rgHkqRLlSGuOdIU/lhe0vqkRQT&#10;nT7MJEAEwJBOX4SBUHrP2RgZhTMAbYBAtuqsCSrdhIYFdXQGIgkwPiMIiK1ANZmBnHT+WAfXvoSd&#10;SnRUS2kLqZvh1mI8M8K8PAEzAppHdA+Pl9+AIU1ks2oqpUF11AlvTGoqDVYAAY0NYphJqCQclgZV&#10;jOY/vx37p8UOqYdQV1AvLkzrBLQhAEiVMtMdBkcIiailOgk0WkjDM+IlAtqJJJ7mUSVgO57oc9a/&#10;YBlXAuAGpplQCmmMvEQPDFB2ZMLMmdetoVtcfOfEEmIJpSK1wgGJqDB6GmnrlSeuAfI77f5ZGoAA&#10;5v6hB0Ag5g5ZRTzOEsNMwSxET8zHxUSQcx5YBcTIaE0iBQII1QV0z8qtJg+OAFA7jAHSFZgJrUCd&#10;UjypgDe7XQssV0agxVaEmQriNEEZAyTlhOklamdUklYIXIGZMUz+3AOLcUMCqMpA0AGdVxWJYBF6&#10;V+3zwlqmRABJJWIHasBa/GmAcWTbNS9FAbUNUO8h1YDIQdVfDCIiJJM55FKkLPicyMA5RiVUAEFl&#10;BBK3NQRmEA0AGYnOmDM0DRp1VFAAM4AOfjgEKTpBQkwgM/jasSWGTdJiK4LSBRZEqGLCnbpAmnn1&#10;GAc1sSCwDemxULEgMGnST8CT4nLLBOgBmlPm05aehECkZ4Bdq4xBmdV0gKw0qQ2eTmDHyimVJwiC&#10;PhI/ETqpJiPKo/vwDqssPBhnTuOgAZkAOTHlP3GmDiTEkANA+Y0J6jAG0hR8tVDlh6aqGADMtpgR&#10;EzlM4R2mnSTmcwDC6op54BwNcD2yoBYm3pCAPBCd4tlstKjqKnPAIq2c00+JPiJnAOq5AQgqtuGN&#10;wEjSiTOlloe4VoJwWcgAdrHUc2r4jANo2gW9TEKydq5INL6nUFiID/i8aVGEkEA5wTFAQW8YwEo3&#10;VYrpOj0/zJ7SwDAqs6oGkxRsGQVJIHdVa9wNMiowCVdSQhPzMplSvqK4OmlxxBEUyM54RmcxAYlT&#10;OUCkkRP8sBI1sO1CYZUV0UBQVU/OFatZEg/EUwkQSYqwAAJEg1mk4luA4/bmFCHUxVWUkGfxJEE1&#10;pU0wficiSSagkeEgffhLkCr6QwRlGkAEMA0d8KepgifDDakvUQIEsczpB7iQKzlih5tKUhmJohAI&#10;SXEKs5QRIkeFM4wUdxOo0kVyNCDBzPnTAHP5Yi2qh+6gbUhkOH05A9Z6gScKYDWAyQFQuZzziIiC&#10;c64BKkqjFG1M18WgoYtLEag5YERlABg+UE4Sw7SCZBbUIBAYxPQZUpPXAO22KujAEFVCQ7htADaa&#10;GtQSZpllhuBphCQOtJpBCkaqRMg4B4a1ZWcB3b5QXgEIYfXFZ01kH+4hoB6QFGqTAHcRIOZqMApV&#10;uFWU6iWckdslpAddaCggGM8FHzTULQt8oJGdGmsZ+NMAATPg7rPpn8yFZioMrAiQcvOa4Rcb/tBg&#10;nuBHw1GP7owDtlRpqxAbTAj/AC5EyJIFesjCQJjUYAWoY9ZGZ8Ov9jgFsYYkJUXPywomYBMFcg3S&#10;f7AyAS0nIHSIMsq5MZmhyjAGpI0QpGrSWYMsJcJJItqAKgSZNCTOCr8xKmTkBUkUBMEDPKpwBmCG&#10;t6XooBZzRAxJOnUDWKGRgEDrLGRMgwSwpP3YAySdOlSilCEAKURSdQAHQeGdKYH/ALM0gGixmTBj&#10;/rgDuSAZUQ8BtdNMLJUqZMg9a0+7BERIqoBUGsFSwoM/vzyGACtKIQTqOp1MDuFv5jrj7FESASMJ&#10;jukADUZOnOYgMSa4Bwk6aliVtjSSxAWQWKBRQmKkj7R0BEfEy8drLWABMYAw9JPyois6uDlMBD4j&#10;qJ8/GcFPQAZ9KGImPtwCmADai1wyB3Nrh2ANRA6CQKeGcUS/WaiSYImQAD0AqPE0wC0MqFQVIAdg&#10;/wCEgwTJyJMwKjrSMA1NABqgR1EePTywBiNBkOGSs9yhmakED7zOWDAnr9p7YgUqMvKMAowq6QTp&#10;DACGkSamlNQnMzOEFST+IBTU0AMCA3xPngDFxVWmli4Y6RqkEkAr1ygGhPlhdDUmG6SY+WGIMYBu&#10;ToGkFkVxr0CgZiVlFYUpWRMU64BlsyKGZ+YUPUZU8sAoKACAWXUunQSFImquNXUyAsgmmE9oImSY&#10;0imknoF0n+GAPUxlgogvLAMDprLOWXM/Dr5ThEUMUPUiAQSZqDngH1aGRmBYZCTJjTGoAUU16xgD&#10;uMTBUiCR2gFRWDHXpgDaEtFhqKOZYI0s7BuriskU+8ZzgRMgiPjNBkAJ+/LAFqmNJnQ0iNJAYikA&#10;UnoCcH4AfhM1Wsikdwjp8K4BEKQ71XVAZdYjSYZiQfM08YocFJIC0K0UT+GCJgnp1wC6I5Y/Mw1M&#10;TMtr7VkUhjlGBAyJJJkg6SQNBnSJpXAJ1uLbAgKn5asoZQLp0FQbkEkqCegwpc4ECAAAMqLqzGAS&#10;xldXzFoYkgCZMRDR4Zj7cJJEZ0g6SQaKT3eB/uwDgGrQCpLTBZTGfdQV8u7KtMS9kVN6yssF9Vci&#10;JoIBz+/LAVPN+oNlvH0h3/S3SQQYhakGkCcwI6nwx7I+myAbYGK6FqIiQoEmPuxjSWS5+LwefrH5&#10;PP8Ali35ubna7VLoIO/u3PSuEkktdOsW1cmq0YsAPAzJx1gx1/jjTzvh66k2X0kqHRu5J7SO64VE&#10;SBFCIyp8BNI6Hp0xnbGMSf4Cn2+3N29aPzAkuXLGdXVMoFT8MRnMsD1JAjyzxsdI2NtdrZe1Cuos&#10;MpumpdtUaFJMEKD1zqMsOgwJmTGQ6RiXPpcDPbnbtd3BTUo9O6W1UKMGXuuKi08o8/jgmNYpGeQr&#10;PUYSX1uQ5trbW4VxcYm5oKB4e2bMaDOdQYANKwThE5UkSMs64osd0NLXA0AmwxFy4rsqMqRDTIkZ&#10;CB4YOBWR0gaqn5ssA0vq2zYatsvDMbSflki2IdpMRUyT0JnphNw0EU+ctn16n+/AWHGI7G6GBqlo&#10;W2QAsCGlbi1MK5I7R5QcNKxrHl9kVy/ngLrd2TC23Qlm9cK4Y63WIA1p26lbuAP4gJwbEznl1rPw&#10;/uwEfbWVS2NSdlkqnpgdpJVp7hBmneQc6ARhakZUB8hnAwEPc2nBmLjAnS6vdKUXvQawZ+EdRXC5&#10;1GkZ+Mx1nAV1tW2ql75uI+onUid11JCW7bIskAyRNCeoNMNGRPTzFCRgLpdd5bINwXQo9K2twfl2&#10;HKSEicj3QM5zyGEqYYHwg/xwEvebWbDI5use5IEJH41YuppBIGoySKYkhhMUrnBpHxHxGJj1GMGz&#10;ceveVQ4tuFQNbZCboMkooJJaQTNRlGE3CY+YDtGY7Y8hn0xRZcUm2Pz7U3tF5mJkq5uMhKs7MCpA&#10;oT1PhOZBljIEAeciMAm9trpvHUrWnvXNRDw6d6wUWoAGRmCfgcicdp8KSQD40FcA7tXu291tlNSo&#10;fQrlQiACNQuIQxZiCYH3jCMppFMhnn44C49V7yJN7SWuDSVVfTUemQbiJBOoQA1JJwtyNMHOIz86&#10;54Co2i37O5S/ZMg7hteq3M6AZ9QSSzFjMiYwdugrmAeoNZpgGeXuXHu+mtu6A+4Z2RwpN0hYaAMw&#10;Wmv+OBQxEA5HzINcA6lq9YLhy7ooQk62l1FVLgmSQfOYkRg5Ij4nzEjx+/ARhtbe4N1jYZmWyJGp&#10;S5UpAW0ik9jwCZNJ+zDiRB+Nf6Yl6UUvINdW8toayi2NK6mTSpKiZAgSBSkxHnGCc0I6+JE/diTX&#10;X4A9jttd+3furbVTclUS4tv5yIUq1AWbuZvGgwyupTUmYnrT/ri3OOBrt0li9aCWgouM4sr6cKur&#10;TMKJ+YRUxnSvVtiTll0p4Yol8fYtLdUXmm4y6WbtAUsNKgAnIwRX7cM1Ex4SYkQQcsBqW9K8bAVv&#10;T0Sqlv8AKw0kOaAJIpEyTWmDIJ6/+jGQ8CcAxttxYRQiIGIcIzHQO5W77SxQgST9mZqMLQRNKmPl&#10;p1pGArOQ3euAfUZFN1rWtZvKyIV9QXJ7QYqxziIOJzRprlHTI9PuwHMOLf8A97B9NW1G5cOotJUL&#10;3EBLdKCi0iYxF0giuUVI61nAbo77deqdDo7uVQ2nBOgG3M6rcBSR/miYy8XABSMpHw/sYrgKveXL&#10;ly3enU82WNzSWJBidRFDIBmCaGM8KuChA8ZkGMxlgIPFO1q7Yb/V/JCw9pHY29Rb1G0katMQ0kyc&#10;AKApoKiP788TPOATb07nkdvbV77WvVeVIU2nYL26tMEoR3GMuuCtCFaP4/Hriiby7Kb23W7b7BpP&#10;YQaxI0LJoQTpiM88FBmZzr0+3LALO5s+gbKyFsK4TVd0Fob8sAZqQKkTTOpwoDPPplOcSJGAgs5V&#10;kut6S6vUHewQIi3fzHtt/mqCQJ/uIsNUU+wR8ZwEmztnWzcabuki4qjc+mdPqNWCDWQA0ik5CkYe&#10;BgAnwHngM1uEt3L+hzq1MyLbCAqWZpdwVyY+OUR8MInvoAZFcwQIzwFi1lxxZZ3uWvz30ofSuWmM&#10;hQhYTJmfAkR0w4SIHl8KnPEzPiKDbo1ks5dSi3D6Vr1BcRFP5ZZtVSR4RPhgxE1yzMeeFx6hO8tX&#10;dFwjIXFtA5I624iCanxnwMTOG2fSQOvnWk+GE55oseL4w7lbj6iAR+AaLaMQQTlnSVBnA1KSepAy&#10;gyPjiicdvu7VkqQ6IwYDW49K44AUKfTqRJJbKtcqYavsQIB6dBXyIOAuPbWwtPf17oKHR3Chri6Z&#10;UVQkxDDIEiSCIwdlhoyJjMiB9pGM380EP3Bs2beoilfTchdNwlxDZJqQmCf8xz+w4UhBJJloMSYj&#10;xyH88aDe/wBrctbSzasuu3BUPoBLFTOlou/KS3RenTDs+B+4/wAMTM+Iyt3b3FV00PdDS2pm0toJ&#10;JDQa51PjHicNsxmhByBrlgL/AIvj7YtWiyPai0bg/LCoVKzTVK1hiBEk5RngAxM1H3n7jiX80wHN&#10;ztwbto27WiLTmR2WdJUglis100cE5jzwg6jcIrETll5T/HGha7Ubbb8dbu3WVLrh1Kuy3Fa4TrIC&#10;qAG1ZgxTDswDl5Zz5TOM9uvXAoH2xvXS4LsrAm5XSihxMIRECYEx4Rgjnmf7/IDGhMX07W0eyduq&#10;F2tlQzAXltoQHZmMEVkaSZINRhlwCa9p6STQTnXAXu1cWLRKLav6AraLStM6SPTaR81Sw6064dJi&#10;kDPI9QBnjMnNGa29pr+6a+FRQhYhkCrcsO93QQxECtYJ6Z4OYEQQYAHSCRHXC/mn8Qk2f1G8tXDd&#10;9RdVy5c1AeoQp1QttarpzAYkmJnpgjUCaTnIio6nFzgS0b0NyUtXVV2Vxa06A14XH1QoIJVetCaT&#10;4jCloBkaZ/0wvSii5G/cubm47+oltHN8C4qs5pDkz0YihM/0wh5BBEk5x/QRhOkGi2Bs39utpxat&#10;l1ENbjQWNFZw9CDmDlP3YEzNTUT0knLp44oSyC0J9O2fSJ9NwdNsJcllBhZgmSwUzlkMOD+6c4+z&#10;AUu6veotg3D2m5dZHRJuOrNrWSWip+aT164BgypGoEAEESpHUMDQjyxm3HpRFs/qNturW82t19vu&#10;Npct7ixft3Gs7jb3k77V+y9kB0YTRkiozxyH3z9K+K9xbS/c4mzY4vkn1ubtm2AL5Zaqy9DjU5jv&#10;4/Ptrcbcx9sP2Kf8s31M+i/O8b7f+uvNcz9Sfp2o2my2u43t8HkfbG2sMEG4e4VJvoIAOo6wOhnH&#10;h33z9GuZ9vW79y9t7u5vXCTY9OQGLGJDnxj+mJnnD2676b9K/XD+2f8Afr9G/wBw+z2299ke5+Lu&#10;cfZTTvS24tLd2jgCLd/aSGTOADB64838jt/cvDboXbHH7jZC1/rXIa25UdrA3ACCD5Y3r2dua1c4&#10;4fRXid77R9w7I2rnKbHlheGm2uq3ubRYiVIToRmJFI8sa/259WNtu9XD+8OPezZA02+V2qPeW2o7&#10;V9WzBNesEjrXC+LH1a8/ik2zxXK/eX0J3+wuj3J9N+StLvw3q3+C5BxYt7551FU3ifKRmGIPgIGN&#10;DvuC43m7d7fcHuNvyIWGRrLSbasKeraHdSF6fyxj5NKfifeHM+272y4v3ZstzwV24mi6dwFNu9cU&#10;gn0t4s2oqaTPUZ05tzPtbc7f1LYDd6F2UAgqGgsJapJyoB5Y3rt2+iWSzFdm4H3jsd5bsXQ9thbf&#10;00uB1KvDHRIUwvjBPgDjC3+EG0dblyyot217jJZn0iIMCsmn8cdJv3cTis3WdY3+25sbxGS1eLO7&#10;HSYVQs1oZpSv8MUSWFe6x9HUswqlyqFSSAut4EjyzxtMX1XZu+nbUC4QSoJMamnoQi+Pn4+WIt7i&#10;/wBRu1XauJRVNFDKoBoUz0kVnxwzMZqSW8Q9a34tbdmvghWLLVoJpVXnMGgAxo9jwVraa3Co11iL&#10;iuUS27sBLW7gy0gip6zXGO/NkjeuuLmqHecu+4i3LJbANtwpd1VC0K6xUsRkOkY1+w9oN+nfkd2/&#10;pbW0jXbt6PTVQ7avSt2lqzEkDSMZvkueGmL3/vaym6tcVsk/UcheYJa2qt6jOFEG811iAiKAW1sR&#10;8CaYrt7Y43jkN++rqq2NdjjrFd/ukJrdvIhAVYzJMAYku2/FS/Na7Pc8lv3G32xtsxvadxyThV2G&#10;1dRSzYLCXYTQLVj4YwlmzueVu7h92m3273Gt7WzbtGXXZaC9nYXDbAVLKCrKjAuTLnHa8Odtt5bV&#10;7ljj7dpLBvX1RW3Fy7dFH3RIW/utLmXuNmpIIUCFGNBtuK0WvTuDS8Mq2rakrbRQQWtaMmqZkmfA&#10;4xd5GprPVUbjkg1zXbnRCM126YDsSIFzWRKkCkAfEZYs9rxwG1tMxe2zqgZgUpfVdAec5AFSRiXe&#10;z049K1iRW7rkT+pvIvputtnYK2s6tuzBipBkQGMAA4eVUDC1ctlSSVChADrIhST1ingPtxy9cqZu&#10;F2AvI4IpcDM8jRMsmnME18/sxPurtzaAa0q3rY9N3EjTAhiQawM8q5YCutNuBdI9Vv07uXRCQSTO&#10;pK5SZjOmeMfutsVS+qsRbL+qjaPwEDuTSQT8TGPRN5t6reY2G2vgvZcqPVg22GoiHkkq+qg6ZTXL&#10;FcNoS9tgvqrAYdkC4B8zz4mn/XF6OV1wsDuQyugOiTGrVHpkmQpAzAyj+mLjam0LBsWu0MWUs/cP&#10;UIq4Ze0LNI6/wxnbrNvh6Na47eqq3Qum8t653FVBhYBhKFDPdMVnoMCxcthiLkXLwTQUOoLVyBoA&#10;kkGJykeWG8tmI1bLx1FuEuaB6Y9O2WFzVm5hZMkgAEZE9fOcOv6nqlhBtn/1bkMxJAhUAMlZyI6Z&#10;9cJi8XqklzyQq29CpVLgFGQEKo6lyRAPUjxyGWH+D5h+L363XAbb+oq7hVBBNl2LyoGbKe4fdhtp&#10;LOIt+SJzvDry3HXLKNp3IR32tx8lvqNOlmzCOO01rQyMdY33E2eW2y7lW9Xa7rQ9v0yDS8qa/wBO&#10;w/02JB75JBJOOA43x/OXOG3Z2jKbG92QupeN2QwO2e56TbhSIuIJB0/iAEUxm24lrAKbgaxYLCWQ&#10;h7tv1yltya96hKkmD5YDXLzdvcEXNr2teCMEV5SxcFhbt5VyOhy9BEg+OKnf8RZ3G2uhQFa4hYm2&#10;NRt3NXzpp/t541rt21MS9Vvx/N3rO4thtQKXFVdZ0B7cCbdxnrMZZ/DHzb/cz7NvW/d/0x323RWX&#10;cbH3b7XuXXshrjP+o/3WwpaABrDyikTnGPVpcx8f7rTPk0v4z/W7bw26G6G5YxJO3uBQQQqvtgra&#10;fGGVgT1M44Bvfp8Nnu7xvWnk6LhZbZLXAyBiApHzdAcv5411efbwyW8LzA2+04/jb9rj3W1e5bcM&#10;Es8NtmVt4NcPaFywupyxUEgBaQSaRhjjKzXXW49fgGPZHsN+as7S6Ntsn4q09qxtOP4Xa3Waxx9n&#10;0wu/3N1hDXd1un7r+4uSQItrCrGMb9cvdp3SfCIF+zYMNf0uNWti4BqtUzoAuYHjXHVuB9i8nuN4&#10;u+u22N+8wN5jULb1VLNMzQHyyjEt4w6zW25UnIc/sdojI11QQGCrNWYCRA/rj1z7R9mbjcraaxtr&#10;wtKFHqW7Ba64HS1QaUkd0Z59Mefbfu/B0xPR5Y+oH1K43hjeXfchsrd1yVWze3Vu1Ytk5G6pPdcI&#10;IifLxx3HacBvgV9W1atNZBW227ugLbUgBXtossftFZk4xnjKvJ3LfUDgWtXP0e73m9t70h9zb4nb&#10;NdfdX1YhtvfvXdNtdQigaBFD0xKb29ZtXF3e85M7jcIoNqzbsAWbc0T0wxqfFm+zLElz6Cqs/ULf&#10;buw3FcP7Z/2/j7txlv73d77/AMu+VAuXRuLlkalBmioaxE4a9bi1ut+rVt9DAhNzd9bbLeJgFbaR&#10;bjrB+GNCedl7pubNTxV5OCDIwbc8Zthst/d2tsAlTub2u8SJ0agwk1+MtvdltbRtWr9vbpakKm2t&#10;C3YCFtCj0UpEip6YlkvVMS9VJb+kGveDcbjYXt/f3bq169yW4fccg11Lfquw3u4LNOgsAJ7gakUw&#10;/Z9xbm0wYkOt7/3ZubdhrXQs6kt5MR4eE4mMfl4MZQ999M+I39trPoC22xi5xu25CwXts24bS9m5&#10;umqiMKiKBowzvfcyqlpXuNeRzrtuK2mUCVfWIKkwAaZ5iMWZ9aYiRwf0tQbjcXLG1sbS/aBsbm2x&#10;jcAO+l7L2GGm4qydMmY6k4wXM84u9uBWNwXbolSiol6047brDLWoFPPFV3j2l7N/2SwxRLDWNu/p&#10;tbuXbl7Z7m181kQwJtuXhjkRSuM1vN7bfbvZtcjZa+Lhb0HU2/nM20YJUMfHp/HAb/j+NupvF3N7&#10;h7lrbtZW3+st3vV9Qqp9dlLZouUGhGc4o95ut8gZbm3tXe1bak3T6ltbdR6N9JocirZ4DTbHY8dd&#10;YPb3N7b6rjXriiz+Tee+NOq9tnzcUIKxGM7v99c3FvcKdTC53na3dFnVeiCjX17SDQCemE5Gq47j&#10;rW3ubcws2joG6s670Wi0gjbkllzJIXrjP7rdbfvsXv1W013dtcvW49YWwsNbKsBBqIOk1GNXW/il&#10;4aTabW+Db3NhtrvGFnc27Dk+k10k6bmqsg1kagYnwxX7jZL624vW9xZKXEQBCmi7pJ1Las3IkrMk&#10;gzWuHdjXtLMrLbbxzbs2ru2vq6M5dtWu2GUFTc3FtaBsgCInGL3W1uNc0Pdsbgo/qReCteDTo7bq&#10;0IiAYnLHdiyzhrNvuF9NW9O7aBBWbepbeUkMnSsnLGa3PErd3+p0No67d4fl6pVbg1sq3KT5g0wZ&#10;W1veaduug6wqlCZEgspIkpMT54xPubg9wdzduW7vr2kt3bZtI49JxVheS1dB7wRSDBOE4uUsvos9&#10;luVu2kJUoSEowBIOUEihGMTs+GTffqFubs7q9Wx6HJ2msXdo7S7G05USK6ZErSmN9zOM+n96Y9wp&#10;EiAZgpXVHSBhtfbe0dns37lza7tLRt+rYunc2916SEy1OmUMfE4ndc5Xt9MjN0mHQalJ6iCs0z64&#10;G74e5Z46yVsXLFxd1da3dvbXbzVgVu7ep1KwkAkGs0xZZlLrQW4C7QVNADDN2nwZenwxnF4Fdvvx&#10;d2fHzasPb3F3a7m9bXa3t2DrZLi2gWVtNRFCc8XMYmuucw7qEVzPhIp4icF/tt4n/cONutt7u+3F&#10;vcb7bDbLcTbX2uzdNs3iCrAZmgivhi55XHr8RSBKmoC0J6iMsI9xbPabuzeKsq7pHf07l6zpdr1y&#10;7GoW1pJELqFY+3A2kssGsihrMEZ+GOKbzhXF5dubV2wrlRuT6oCIrGYYCpGYUihk54PNdbL2l4q7&#10;2wvbvdW+LFpltXNyX26hmY3Db7bSMRUKCIUQZNYwZ21tuKGO6+wvp/Y4a9tvc3uPTu9ypt2+N2Zt&#10;RZXcu5/Puq5JbRkoiBnnQY2vGI9Pj8U1udp/2I124WPp22AJEs3gPAY7rttpd33MXOQsmzudOi1c&#10;UrrBvMBbtaWI/CJ0jEzcYd/mhXLi2rHpufTVgxJJ0nSKkkj+mOycHwI2yDc3Ldj9Veb1hcKj1Jk6&#10;rhTqAYCjx+GMXbG3bjLprr6sJy3MLd9Swly76Nv8pwDC6mgqvqD5TAmYy88di9oe0Lt+6u83dsSB&#10;6hsqoDsY7FcxAzHX7Mct9rbidFkx+Lifv/3/ALXjtq+12l8KHuC0t66020Md7W1zYgAxprPhnjvH&#10;Ae1PU3Fu5csh2tAaCiSFcvqf06fZJ8B1xi/Itk5ryF9Qfqxb47jdyib1Nrav6muNcuC2z2Vt6VW8&#10;WaBmG0iamT4n1L7R9r2drZtO6D1XCXCmmoByDZ5Aycc9dbbnZ5vJ5LjL4c/uj/cfvNxueS2Wx3gt&#10;cZthu7Tcg9wCzca2p1PYBgtLAgP5iMdjt7K1aQhzoXt8pB8Yp/HHV47c3NfEXnPqZzHP7hLnF7Zt&#10;3e9TdNeuNDJYYFkUrcuGS5AUq6gxUmc8Wtm16rLKjQsaR9sVjLBHnv3P7j/2ezu3G5e5ye+Nwbu6&#10;DKqGcEixaeS05BjUmvhi2tbV9VYpFM4AqB44DgPPfULhtvs77W7xW65uW71yQpuOZL3HFzUoZqg0&#10;mCAFBBxa29sSBGYAHx8aimM3Nlka11u3R5w5v33t09e36hNo3De0Mx0KPkQrqJk5xXLpOJqWFWZg&#10;06Z4s6Ouvjk/NzXLeZ943dyLXpeoqqCiIrDQ9pTCu811VmTUwJw8EVRQfyxXRktzzG5vOHVmUwZk&#10;gdKCKR1wrAVPqMxUMzMIhW+amrUVg+EzH2ZY+BP/ADpcvubXsT6a8TaOmy1zm+SJkhhesWRaDQMx&#10;WlfPHf23Pkw83uuPBvj4/wCp/Qn/APaPv2xtNl+0n9zHutdb7znPrdxHGG6wARdpw/tjVbtWznOq&#10;+S05UjH5GbV523tGZy9yCZyYvJPnj5POLi8x8DLL0r9fOO48ArNfT9Tc9Rl02xE/Iq0FB8K4x6u/&#10;j68hj3J9GeIsb3k+PskAW7fp3GYglSFqFtjoZzE483TL5T2usomMKT4An+0Y+6P7d+Ct7fbbW6im&#10;BoVCymAyjSQOlelftx4vJfqkj5aflfPH94Xuhttwe82YdQWsXjcVTD6SoOtiKgLQsApJ6Vx9BOL/&#10;AC9raUKAaLokmCD1n7Mpxy06159ur85v1IV977j3r3r+q3btevdvsoSVa2XQ2oJ0wAZBGVBJxtLa&#10;sbVsQCVKkkSWmJiT92OjLxTzG7ROV5K+lzTZu3Lqrbk2rJV7htG7pXIgHUZ006Ri02tosVtp3FyC&#10;3kZnT9mWDj5Lzx8HFPfnuDa7exe5HkSlpeOs3BYS8iu95VTSm6NtYqxlgoIBnPGy2Vs+oqoohUVT&#10;UUEVaP5YOT5ufUXl7FrhL28325uJf3+93NxAFIuOLlwFbciNOnJzkRAyxf2RpERAiYPTzxz22vSQ&#10;eLPeG5/X3rK27l2X3C23AzLO0FLdxqkQDAn4TGKbdK9/czIgHIk5ZyMb6cD1J7A3XH+1/Zy20DC7&#10;cRXS+gDXbjv2lHqKgma51GWKP3Q95eC34TsixFt6ggmgM/fhelrWme+PS/7J+N4HcfuZ+n+93Vy7&#10;u9xuOXNzfbNhbvWjZW3rKLac5MoUvJHbNZjHjf8ASHecjqvJc2vE8ffum67mb3JbpmJQE5UaoxNJ&#10;JP7nyd45nq/ZNc5y5wHtX9Px1/Zc1759ycdsl2G32gVNh7T4ddshuuCYIVbJ0sYEfcS77ou7Vre0&#10;uX9o11XdE2XFbf57j24W3d3QQ5CRQ+eLOn96aoH0d2XL2bnN7Tj+Z9C9Yt3dx7h968kfT29m3u2a&#10;9udhwhvj5lA+dSDQE+Q4/hON2W5PLe5hb5DktwNXG8TZUNY2SAak1WqwwJGpzjNlt+ni/FLdumvQ&#10;37t9/e8/c3Hj2b9Hbt72x7V4x2te8PfnIza3vL+pdNreNtdyQusMqsbdtfmJM0OLVru43m8v7hod&#10;xbaLRI/SbRDaJV7ZI0lwazONy/FcTGGTtcdxHtz25xnD2mvWLTby0X3im5/v3P7gbxbd3b7ohvUW&#10;zcGoQVp3GQMOIo3NsWtnegllG45K4CS4uKodNqDkKR8fHGcbfH/BPnUXd37nDbu5u/cXH2ygt3H4&#10;v2bsWAS023vOdvuuba3AuOVYtSW6BYxXbhhfa5YFx9rtdreazuN1cMXL5trD3ULzqJAK1ywn57+E&#10;anxvVruFQ8ftdjyrbe1znNc1sLfJcbw1hFbZ8WN5dJs7S5ZswLSKWW4YjVWWwW1tPu+Pv29gjcfx&#10;1x7j39yZXdbtT2OwZxJE1/tTX4J+PJPM77Z8L7t43e+5Lq+6Pd+3sbfa8bxlrRd4Xgrtyb1q01q3&#10;CKSJFRNCK4b2ez29njLiWkHH8e125rv/AD7ne6zqVFYVrGHC25SOY5/kd57v2F2/uG90+7bOysCz&#10;xyBrPDe320+jdv3kugjtLEgESAC0xhIS3p22zS0drt+w7fY2U/8AJ3aiivuXAlQTU5mammM75xwc&#10;4yla94G5b3But+nL8ki315X3JyN9P9n4W5QvtuIssQjm2ooCQgFASZGNLd21m1t7P+4Ir3J1W+O2&#10;5B7lMj1QInpTxzxddrerM56OO7XluR5DmOQb2nub+22Qtkbv3lygYtoZfSdtj+oUqsqGhzIAjSKg&#10;4qbz/qGK7mdvt7NxTb43bGLrrGhBcZJCj/tFfHFtnqvGs4bzjNo3E27d7hdHLcpv9te/Ve8+aE7L&#10;b3EcX7tzZ2txBvGYAvTpoNNKYjJtbkJcuWoDPp2/HWyBbW3qgC4YHxOGZTOeFxueV2pO52O13wZ0&#10;2ZflPdm81fqH3bIXNzYISwy+XoRBgAY0Ojcov6jeMiBgoTa2BIC+BQGhiJpXLFTj0ciO+4PcXRxP&#10;trbbrc3LD7g7v3Byjw7PqM3Vusp1IHkiCACJGKXkL9m3uLNm4GYN6no7OwCzhmAnVGQJznxwWOme&#10;0eM3+54ffb7aNatXrZ2rb/n+ScJYe1ZLEmy7GWuIqgJpAUhYEziA+2a7dS3uVGtYdNnb0+haEiX3&#10;LA1YHxn7cRcyThqbPMbfZbC5vOL3D/pdxbfb7nnt2WPJby56ZNtOMtXFOm24IEgAACkROL3jEWxb&#10;/Vlxe3NlgivpK2dsuqot2zRj1piXXXrYzXLfee43nKb7/ZEsX+P4fkLb37m0Fxbm+5jcFAyvu9yh&#10;LWkaSIaAf+7LF/s53CPdKtcYh/z7ykWnJ7gUnIjP+uJtZ2WT4Jlyf3Fo4ne7bj13FrY21ezHFcVf&#10;Db7bpYi3dTdOkh1uMBbiAo8M8VPL31t7cncbgNatgsnqgoCUIJFtCZf7cMTTVZPR0P2Fx97e8wi8&#10;RxT7bd330b07Nl3DLavJpRNxuACu2MVGmpqJFcYZNsea3S3VtMbcxZBkOQBpL6AII8AaYts6N5xO&#10;XpS7y9j6f8Hd213dWl3C2mbePbgWLJun1FsC8zahcOTMtTmc4xvrGzt8bYVbgQHtkkGpijEdD0/l&#10;hrJrOGOty8t8n7g3nvblmubS9uggF1LVgOA9u0zFXtpdk610gt3SQc6jB3eauC1cNttAXtAAEtT8&#10;RE9v2Z4zjx9eqYhGw+mW3febX9Rbe8bqLddnLaERSDbW0XibhzKk5VgCmIFq9uN1p0WnZ2IYBJAW&#10;pASeviThdszjj8VvHq1e947huBe5+o3u3220RGtO9705eUDeqUEAFYIUVPjjWcf7K5fmWtvuNVvb&#10;6gVUjQmdQ2U+Mzhje9b/AHOW3k1nGXln6mfvK+jv0V2+8srvLG75n03R7Vhl3e8a8qyt22Fj02J7&#10;RSixAocdU4P2HxXGrbNy2t66ratRWLamMsasl6vPt5t9unR8h/rx/wAjv1O9+3+R2Pta/uvbXEX7&#10;eiTdF/lb9pmgXH0wto6hICxTOeu3Gy2wsNZ0J6TAAoAIIFQD9oxcuObnPq+fm4+pvvG/7k2HPtzP&#10;KtzGx3d7c2+Rbdsb9u9fR7TXLTxRiGKsYjplj//U+jYETGRkHxGnxXr5HH19+kucg3LgTs1XUkIh&#10;a3BdzrBt3hmf8ywaeFcDsAJmsZwWM+GqnjJnAKti6xtkraZCbhARhasqqKSrImTdUnOaDxw2flyN&#10;BIIiAehrmJ6YCxAm6j67Q9S4loI2q3caZFy0rHzAGsj+JwhgT+I+HdMx0FOvlOAk7YaD/pLenUiJ&#10;YOlVOpgVYsZCwAc9JzmuEzUxnQjtoYrmcqYCWEuOlk3u5FuGVF4FkYr+aFVe5gMyCYkTOETXyyBq&#10;amo+/ATrarI0m6mkh2VTbhbYJs1ImFVhoLDKfA4JjQGcjMjw6xgJFq2/qsgt3NTTqft0gsKFSFnU&#10;TSGOdfAYIggEmoENQAGooYwD9q67ACyttQ63Fc3Sty0dDk3EZTEUnSwaD8BGEwBQEgmQYEx9n8MB&#10;MDF1AcB7FsK6NfcKzW9Y1Mt2hJqSdR8fEYaGcH/2YznWNP3/AN+Anm53eqFaAoZVRCgUA6kdhXv0&#10;xpiRA09aA1oOoPiRBEkTWcAtHYabpCuweusqqvdCtXSeiylDQfdhMgEuMtNAuZA8cBJsyUG3b0jc&#10;9YuVu629N2BCjVEaw1XBkwACeuEyQYaFI8ekV6YCUotus27V97bP8o1RcW4ndcEAGgzNB0yE4DZd&#10;AJpQ1A6npgFohW4NRLllIKi4iWw7AhfTX5gIgUMGIJwTZxWRRStDXIEHpgHbZXSj9o1BvXRzNtxb&#10;bSLhS2CbbIJppzAihwkkExAAgkCDBIFa4B0i6llrrI76n0Net3RqFvUdCG3mCFFTFczUYKhSSC3y&#10;kfLMExXEzJzQtjct7rSiWbbNcuJS64UG2oCMFJMkgkMsiDB8MI1SBMVMUBmJjM5H44k2l4lEsWgD&#10;oAZQFe53OApNsQSYBV1GWlTI8KzgMIEZESfCDETONA7FyWFz1BcZ1RFVFBRAwOvSWzI+YwQYBJyw&#10;RWSpkQPwlT0yLHrgJC3WC3ECFmYVuLdJddRk27YjsaflGeQNDhJgiQKZwJpB8I6/HAKUOjlGZjX5&#10;3UKWDLW3q1EdorAFKdcJiJBXKQYqSZn7cBORnYEpcZNVwPDQoVEXut25iNR/CGqJzwQAMSKSCPIT&#10;Iqf6YBIuaQWS4dazOgFnuW4CXggyYClJjM5YIgBmFTB6gifID+uAlLcL2renQqszaghS41u3bH+s&#10;XECTQwuR60wUCTNIrTzGXh9uAWlxyiBQtwKG1K7flugOqjJURQCDPSuCEZ+EEwIy+YwcA8x0synV&#10;MEBHu9xLN+WA3WlQFgxhJMZZEUYiB4dP6YB20oCguAxS7bOgOzuCDMBWrBmWn7csFJJgaakxmTTw&#10;BzjASmKooYrcBAAcaiLcGvcU/wA1CFEGs4Sek5nIQCx+7LAOW/SlkS5cfQCCUuDQwB86MZOnUvWf&#10;PDenPWNUNmBAJJqY/tGAnrfZlB22gepYWQbiytoJAtpccQrT41IpUYACiK5TSKecnP7sATXLrDQt&#10;o+ootsW9VWusVAlUj5gD29I+MYLSDHRsiJigEyvljO0t1xFOK7K7IR6q0cN6YfS/yxcLQZAnKjR4&#10;TgoB7f8AtOYEyM5M/djl27fAOkXBbS4xKkOrytwi2ykaUBUCmk0gf44RmDIjVJoKA9IPj8cSyzqJ&#10;UEHSg/8AdcmVuX2Lagoe4S0xp8XX7sCfjUgwM/EEgfDBS1tqr6U0KdMKzDUSpMMEZSKVgzmKGsnD&#10;eXQ0mY8qjATX062e0U9N7ltVJqCwMO6g1XKQGEZjAPTLLpP8fPAKtOja7tsXLyMz6i2tQNSyj2k+&#10;Yr0IoZyEYBic2ECRnB6GMAuwnaSQjai6ujQpXt9SFJzIoAwqPMYTIHU1yGkyfHrgJNo3AbalGZW0&#10;6rpZQywO1LcgAsYljSKmMD4U7hn18q+WAMkoGPplpUux1XBpCdwY0PbJIApEYLMZxpjMahMwYP8A&#10;XAPlu0hrNt9bSiKTbFwhfUtXNFSASKK3hOEGsyScwRJIBYaQa+VYJwEkBT6ZUnVqDq7qoe4LLamS&#10;WAEdA0UGRnB6hI6EQSMgFFGkHr8MAhrDi2XKl1JItOjNqd2cGyopIBM5zUHCWPzeAJII/wAoMLBO&#10;WAfRGJtKCJ7QfVdmb1T87SAAx8zCis9MEBBEvnQliQT0IU/wriE6nRcbS7raJEAFdKhVfVKm5mAQ&#10;egFMAdZr809KioH8cG8w9cIJVmf0QyIoLS6SSVJVxnUSAQIGczhtgoY0yWQKMJNWE59aYhlOsuxW&#10;1dlmOsi8SHRFtL2qUaZZVIGsH5YGCp/6KwIMkxBr8JyjFSZ9R2g4YhiDcD6iVtDuDdWObEZqawen&#10;iBpiSdRyICkiQKrP8D4YilP6hPZtxaBXUHe4gbSxBYEExP8AlgQx+YYSxyMfMT/6JMntB/vxU63M&#10;O27VLg0KRbClmELdAZRpa4RCxNaUphIzmo7jJDECeoE+GI0krckaWIKm1NoOivcNSEuXIkCcgJJj&#10;zGEsF0iASWUQagSKyY6YqToXbNydTtoFm46vUMxkQQC2TKCO3pIgVwhiTqkkGZVzE5mgHjhxObyq&#10;VaqUIGYIayKhe1dDMfiCSoPXDbKBqloKkgkqPlzBp59ceqdFFbuHVb0KCLqFlOsyGDFVChp8x4Dp&#10;hBHjKgTVhmEqSQc+v24zNtbcSiWpKimen5EKkfnEwp1ChP4h1+MYIEgyQCp7iCBkDmB41gY0FqqM&#10;mlS1t11BXR31DJWX1BAIoDSsTWThDETIEnKIJrFI/wCmCpFoNoOtiqgz6hKfNq1DVEguGykyCfsw&#10;iDn0j/McuhJ8+mAk27iRbWXBOoFtOTkdwcGA2gVYk516YRQkVqKiTM+PlIHXASQYb5SA6ulwaQkT&#10;RH9L5gHapGkk0+OCyESPGlTA6/0wD2tSylg5aVRSZXRcMQpQxAAGZkACszhEDRQHSakAaxTrWuAf&#10;1OzrrCm8pQ2WuH0LhVj+WBbWQAelT4iuET4SR+IAABe0H5etanzywDvpFrbBh6VxjQO73XOlyq6n&#10;ynwIWuRwTGlKtJJoCoFBIL9a0H34B9bYLEXdKKbYU6XfXqMyTbsABoAlnJ8Ata4VAiKDT3CBPcK5&#10;n+J/hgGSxMQQQ1u4jM1zQPTyAScxAJAPWe7DVR4+YJmSDBj+tcBPQW2MSLYMFDouKyQoADnMwZIy&#10;FRnngMUyBIzPnGefXwnAC3buqVJCOyaVP5put3NGpkIAEioA+8Vw00SAaigMSa9CIyrmcBNts6Ak&#10;MymH0MNMAs0FCpEN4BTl0wdIpXJmqVnpEH74wCVLG4HdlVD6iWtIF4r2gsT1hcprBphPWpCkAeMj&#10;/MIyz64B8ajqC2i6OO1da93y9rs9e6lW84iMAwNQoKRIYyTJov8Ab4UwClJOj1Eu3FL9oKArbMd7&#10;XSvUUFQZFc64QMgcjnNSIb8Q8sBLLLrIh3UBgVqul0I023Y1hDPcDUZVwkCSA1SRBA1Fiwimr+v9&#10;+AdaDb/LBRbZ7WlVRbZBZmdBMxShmadcG0VrSAJiJrQmDn08MAVosEtwhN0T2M4IgDVpDEVVpk0m&#10;mcHDYYUMjuJFAe0FaSp+44B9kfuUoSwTVqdlY3NDAuAViKSRNZ+OGwQAlQMulc6kR9+AlFS5uEKz&#10;yD6cFYU6aahUT4npnhTACSDSk6lk5/KT0ocpwPmTbX1O11Ut6hKaLrBGCwpOqRNc2INc6UwkSdJg&#10;lRBGZoaD+PTAp530a0Gk3nGhlIJBOkltUDS3aAG6+FRGG4DAmpALkCoYfhOqvjlgHtbJpFBc7bbS&#10;+qQDrAWlfMjy6zgNIymRnRoIOatFYHTAOKNZYkIEZY7ik22kFXUHqc3YZmQK4SREyO0CD4mlQkdc&#10;ApWZgsNpukqwLAlUzUNd1/MpqcpwkmdVTEwIkEQZyPnlgJNBpBi3kzlmDd0aQGZMpWkecnBExFdQ&#10;r8IX/N1FAJGAUmm4DqXRqIAKkSxcaAtsRBgyA0gdM8Go1SAKHOCKhpAoenTAIZiNPqSIJVBcEuLl&#10;sA3JadJIqRJoThswASOrHTIJPgQB59MBLUNqtW2B0JaUONWlWYDscv1ArqU0GZwiDMglTQSR16wD&#10;0zwD6N2jUFvAliPzQNSaqaysS0CnhllhLSadQAtZmhmhH8sZ3luvCzqctMtNTFgWZ1Zflb1DGiKC&#10;JBAIz6AYDgU0R4MDSCT8wXpXPHHs2+CacXk7bJY/na075RlqptqZ0tcXtaJzgGkdMIgSakDtGqNQ&#10;8gWw7N/g1tt/unRe0FZ0NccuothtDDWTqcoBAHUSKkdCcCFiVJYzWJJABkV8/wCmJZZ1jFtvUsFm&#10;ZhoFtDapqhC5PdQD5SsrNZMjxwlqGhymp1Awwn5R4+OJG9Oh1QWRdX/aHMKQ5SikkyUIMArhs/aC&#10;KKQAxyqY/hi2WdW0kEM0FVI1I7I5YKSQPSUBY1AGSREExlhEeUQQVBgyJjr1OeCZSCywqsRIlbl2&#10;SNDKQ2oFaELWmX88KgCQWKkCsEzMSSGP3YjN5ssIZtSqwtn09QY9qOApOlRogdT8YrUDCGBETNQD&#10;NJJNSIGK2kKQdYTtBlW0hn0MCFR0Z+gzgdOhGEeJmQQAI+UdDqb7BgJA7tIAPadbG4QGugETCGdQ&#10;PnmYwRLA6fGuQrMER0+DeeL27fAKVbVyHBGk6lOnt0gAiXahAn5l1SSJnBsCuqQTAWYMx1/6xTFm&#10;u2eYDtMbmjQ8MzPo1CDCr6ZJnNT+Ga5AHDZOUVpMAVjLU3xyx2RIXUCzKqnoHbttT+LROWnNT1zm&#10;MGTA1SpnyNFNMhgHEhpQC4IkapJUtJJeGNAKkAdPjhuAwgSIpUEgQMwfDywDmshoEE0JdQYYGgRl&#10;afsAJiQcGKQwMsQ2vSojOCQPPp5RgCKtcDKRAFxDbDO4YMV1KHIygZgnMUFcFABapqAGAiYPdXpT&#10;49MAsS0GAFzS4AR8p0flr82ZygT1wILUyYmBQwGApQUFPHAKRioFwibaKNQDAawGES2ZAJrGdZwz&#10;QigAYEkFdR7yO0HqYqcBIBIa4CTobSs3lAKoGlhbNvInIMDHjggBUzAYEKQBRvxkJgFajAEM5BDM&#10;GyKgxbBKigjPOcGxUAQRANJloX5SK1I6kYAKLjTqmGWCRoBYwSIZTEiIB+3CM6LpYHw7YAIMDLOP&#10;4YA+ksXWpq8GSBpJahNJOWc9JwBEsMoMTBJJYSe7KkHp9uAc0vpQsoYwSIdZtpqGkqBUkiBJpHQV&#10;wntmSYNFBEkkETQisUzOAV3ETplTqZhCEUgIxUmC0nIeeBCkiJYsRIPxkz5jAO62Css210j5lGru&#10;UBRqQARPjM/HCP8ATzJGTDJqkU+zxGAVJvMtVL6WVtKlBbEydNQdUiZ88H80rkBWgEgA5rPhgB2q&#10;A+kM0MCxLlTrmANA+UdDmKkxgjC1BEDIxGQnVHlUTgFKXeAC6sQLrKdLIAzFUF3UKSBIK0mZjCSK&#10;ENI0sQZJAmAT/WTgH1MMvpqCHtKflJajnSxZuoPRgM6Z4Ig0PQCBnl0Ff6YBxWBLKCoJcOXLRN0N&#10;BL6RNMgSD4DCJAECoIiSNQzH9hgHI9RhLxDTpmC4A0ajUmCBJ8BXrg4Ak1MwRGZrlAMSf4TgHBq0&#10;qCSYVgrXDCmBBbKoUUJP2VwlAD+EwWJgmQAvysR1/tNMAouwUn1AGCKrNVGOvvuIQZiD2hhn0wnT&#10;pBJoDSJ1A6SageeAcW7r0wQxXSwYIyhdYqNRzOUEgTSPDBAj5tRI0mABnWGzy/scAoqRKsiKZBdi&#10;S2iDAJWSCfwg9BMxgEMQ8EyadxiOk0znPxrgDDIGs69Mr0UFjJIgGegyocNssFjqYEFDK6hU1I/n&#10;5+OAeS4TbtgIraluoSxtudKGAVms+MfDpgHuLACNOkQwYKSxzhfCufXAHbYJGpgVfUZDBnouo6Xa&#10;nhTqPMYTMd7kyZnLuWe06TmfLxwDrCrW7aysKbZUkFTpEhmih606YQVaQgJkMwrAAP4QwHl44BaM&#10;AhuUAZQZTUxMZsgOdakZDzwEmg7YJJWBKsVEVyoZofHAE4QrqOpj2KyszKUDtJEGhMZ6RNYzwkRp&#10;YEnuKqZUiWYS0DwAr8cAo1uI6iGRWZArhnVUuEW4Y0kn4wPPBxEEQdRABNPlJBanWZjAHDGdWkFV&#10;bUgrrL1CCaxpgA1nxwkEAnU0EVVs9QikE0mmAUJYKBbWCcjqi3Jgho6TmIzAnPAIABNSakgqQVgG&#10;k9K0wCtTFl1BFGpRIbUCB/3daQYEecjByQKsgiKaZikA6hlPUzgElZPYLxUlpLMoJgSyQPminSfu&#10;wkyO4kEsxOdZFDqAy8sA6sdo0lAiVNVARlLqi6gKinUyMEhEhSdQ1AwBpn/KJ8cAbIQCQpTXbDSd&#10;badLSSREifhQ4boaZdzSGoOnaIrUV+7APhSoJFGKKJE/MAXcgGQYYhZpNcsLOk/5oIqJyNY+ycAi&#10;qae61KaoKyTpEFlAHlSp8fLAjOWCkETqGcipFMiMAQYkIQrXFh5COSErKoCSDKnr4UwkUbzNJAoZ&#10;ESznMdAP78AZBCaTpasOGYSpVoChAO0/5jTBzIkyYPcJAjocuonAERoaIKSmtCoEkKe1ln5tUQRl&#10;92BHjqgCFroMxA7icyZB8sAsyxoUJaGI06005uq20FAMwerYEQZkCRlQmMoJ/mMAmrApBaHKjSyj&#10;UQBBEUJ05Rl8cAzQdaV+aBM06/ZgFjSe4gvb7tBH5RLgaWJ8dJkhj5YQQJZQ2bLpIkEEVUnwr54B&#10;YUQjPbC/P8zQNTHvUTXyJIoKjPA7jHyAyCNRisS1R0MffgHO0Ub1NNVK2wNIUVt6Z/EAanp0NcEZ&#10;8pgUFdINY/6YAwVBhwa6qOoGoKNMA9fIn+uBkVrnmIplJlR16YBJBYMgbNkjVGrUT2DWBJBif4YI&#10;ALHXUCSIkHtkeOX9q4BZLXDq0E6Tph2XUW1aTqCCCGykdK4MQswdNCFMkE9KeM/fgCYAkaVDEsDc&#10;B0lV7dS6xHTp54KmqamDMGBNJZSvU/1wCQremQVRQUAk1gGilWHSQQemAehMQc6TFeowBhSBC1Kt&#10;pSvzgLEoDWJkkEfxxP49C2424HaS8gsZGoCmof0GJmTqKH3JeFjieTN38wLt9Len+WdLIZKFqfac&#10;e0fp5aC7FSP/AHENXiDH3Z/biSz/ABfHef8AO/IT/wAqvMG/7k2uzKgqd7cNsjtBsqxGp3JBZogg&#10;KAAfGTjpWNOL45m6TbDaDpWE0udJBWFA1CkEjuA60gYI5HpgF7Rw98arVsEOuruFwu0GCmqgEmPs&#10;MYjH5lyjMUNaVNf6YluOo3lr0124X02FzQ6Fg/poGLaxbtkAxpHygjumThU0I+FK/fiiBpL37Q0w&#10;isbhcKCWZlqhVzVSIIVvAYMOYIIggCsdIyH8sBEu7RVezdRnuG68tbLEXNQMm4yNICjMHOkVwRNA&#10;fhQCo+OAlJYHquiMp7dxN06pSa+paJnVBOYrH24QWgzQ1gnOBOAsbe1Rx6TibXpi5pthx6jlApRZ&#10;gmnh8M8IZtXmYOcASf6YCfttslp50FAqWtDq06BSEdQaf5ljIyOmAFAntIyFBQRXLAOXd0U9Jw6u&#10;o9UReuNcYJdMS017YgaRn1jBHP8AscAaQttmQDS11BrZAUGige2EEg/5h0jCgIFAZYRXKuArRdd7&#10;l57gQFWoou+pTNGrmx8AZr4YcNB4Umfj5HAM20uXbh/JUzcVPSYs3qqYQmpMQCKf1GIrPrJAkTAr&#10;WQP5YDX7XYjaWbTXQtxbTNcVbaIlbiUcuaqqQTDVn44bLMhIyNBkYJj+04C4TbpyG3S64JT5wC2t&#10;lt3CSL4yUE/Mqk0FZmmJStIkx8BlOUnypgMRu7CpcG3OiQ15GuM1CoOoohSCSQZBAp4kYTcfPzrM&#10;EBR1UDATeL2fpoCtpQEFwLbW4GVmcBxduGO1KN4+BpGFhZFZB0gUGeWcYCsu3jbuvbtIlw+pcPpE&#10;qCiAhy4BAgZy33YWTpHUkRNPOMBEsqt99LaSSbrylxxC6dXaGB6ZT4n7EVP+Y0OQFZ6UwE1AF020&#10;SwjaqCNQslbeoa61B6nzw3cYCM5gicx5VOAsuN27szd1go15b7udS3VCOUCikMPwiTXOhw6GoApr&#10;EfGnTAVNywF3LNubCoNZLLcYK1rTdLKNVI6GpgmMpOEpmZHWASKk9I+OAf5DS1vVaGi4AC0lCEDH&#10;vZ7bQo0x18q4eZoHlJmkmRTPElzzBn9hsze3F11S7Ith7LszWy1v53KhspBoATI8xg0Y6R08Mh1r&#10;M4oZ5HaC3ugHtoy3F0tGtokAkhXknOpBHjhtngmRUCIjM5EjAXG1423f2Vo29La7h1i24PpKAStm&#10;4xiIBnVRZ+GF/N5So+YZ9KeOAqZ/SMLbFLty3eYr6LMXJUwqgCgAJiKEGehww0AdaEmI6eXlgNHx&#10;pfdvK21ctbS3VwxJcFlty9AQTE/Ya4YBzzg+PSRXAa9rMLoYgXLFpqL3BHtsA2nVQiPlnKPsw5qJ&#10;msk/KNIgDMgf0wFSm1t2Wj9O7J8zA3iodtXqKUZRIqSSIn4UwtQYEedRlPhXLwwFbu90j3HNyyJd&#10;lUWrhkop1MrKUFSB4UkHrGHWudsVURnSRHXzwFDxvExu1vKi3irPdfTc0qwK0QNHSpYnOgwwGIGU&#10;9Kio84wGpbZJdZdQt2XNsXGQBiqgMDpLrmq/hP31w8hlRmBFCcvswGc5dDZu37SqbhuDVdtp3Xzb&#10;DgIe2mgzqHjWIrK2NYmZ8MpywEDbWb7I2i3btLbVyUclDo1E3XL0MBRKGesCMLZgBpBGVJPgMyRg&#10;IXG7a4d5c3FwPcVbp9RrdtUoxBZbBbuznUetZpOE2ydJEHPwpPxHTED3MqF3Woekmm1ok3Fa4FmV&#10;JsGknKhjPAmJE0k6olqmh8/sxQ5ttuNwtslGdksqAYVJUSFVrkQzQSD06dAcJBgkVoYqIMRQnASt&#10;xYR7C3ZsqvpI0KykBkuatVtmkEZ0itQZ6GVGqZgmARHlU0wDO3uXr23u2tHqKt38v1WCTFTqtuJ7&#10;iVCDODQ0w4KrMiIAA+HWMZ26DN7p7VreWgLTGHu3rgtsbasGf5FZahtMiueG/wAUmZyyqIr1xoaN&#10;lW5s1VEREDlkQwReZmCv6nhAmtaSZGHAZFJYTExWeoIOWMbSY4gqtxtSpd2WxZum2Ga0Lqi1bDAg&#10;ekROpmHcRnlFMEfmr0yAkk9cXboEOA2wTSoDamnXdIILAF9CXBMAQoAOVRGWG7sEwcxQedJMf340&#10;Lng0v27V1vUMsHuemgBeyocIpuiKRGYrJiDhKyX1T8BGcVAp/PAW27tWl24siy3p3dVyNZRUDMA1&#10;3W8kiRpAEdaYDkGM+kSaeYM/wwEXaLct61CDQzMrWVYSbQIFnvEkkVrM1jDixoPQeUDMZmMBX79m&#10;bfppBa8rKXmbgdLRlF0NQt0AIociMNodJ1GJ6GcwM8/swE/fWr242wT0rg0an0Qt1g2ntUEQBpki&#10;SQRHXD8msEfYJocsZmuJzBjVsG5uFN1GuEgFg14WxrJhRoMdoFJJrUg4ZLT8aZCvxxoa7b7BLVu2&#10;yWFt6tVwzd7NKGDFYBHQ/dhQih1aZJzmZGIIe6Js3VtC3bf07Qu6b2g2haa5oSSTIMyczJknpg5i&#10;JLHp25/EnFCGsPoJW1tkS4LdxdZYWSRJVLWka1ipoK5YUag0iRmR16Yzr+UQdmum+pfvVLzKLSN/&#10;6tFJbtYAxWBqpSsCcFT/ADAGPmImoyIBrjQkiw2oh7MzcGhGcW7iLcgKx0iIEwxE0+GGVMnPM0Hh&#10;5nAaHd2tG3TULYW2PzGVvS0AppKgLQmkEdYzriSajynI0pliW4mRihfUNdLBrRFtghRlbVIr6loC&#10;BIpEyAaYM5fx6fcZwxmyiFYa560aVcXLIQOwKs4DSXtqsH/MCcgKxggZgGZ+EffheosriOrXHf02&#10;S5bhQzB7mkOCbZfPWF6r0r5YVUHPE6Xm9RVXEe4t3UqAPcKOGdk0up7RrI+SDUCPtwxcJkx/DGhr&#10;uIsr6CW9BUFCyLdYMjw1BJjUxYyqxEZ4cSo8SIGqKGnTAV3LXVB9UWFRX1g2CzMw7ouHSoiZqD1g&#10;RQTg4NTJ6wOnhUYmecCv3O5ttbSytpNM6iyK3qMS3yG4YIgkjrP8MEGJYeEZgSJHniia+1spsGLB&#10;TuGCEreuzuQht/6VsrA6EkmY6Z4DDUR0zn+QpgC2m8aztGGlbYdivovZEAk6j6kwSCK1zqcV3KcR&#10;seX2l3Z7yyr2riMgOka0ZlIDq3SKYl4a1320udXTfon9fvf30L988R749k8zu9tudhyez3e749tx&#10;e/Qcxtbd8HcbHebO3CsrLq7iJUGkY8ce7vpLz2z3Vyxc2f8AvHF3rjvauLaF1vT1SFukdFGMS2dJ&#10;l79PNpvObiv2bftc/wCS/wDbt9ZvaGz5vhPenHewfemy2u22vN+2+Y39vir+05EWtF5dsm7IDo7E&#10;6HUkEdZxyvefSD29eR0O0fYXWJD+mCXV5MAK9Ri9/l+H+LeZ8HvbiP3ce6LNy1ftb/j+d2ARXsX7&#10;twJYu2Wibq7i0dLEjI9cZiz9KN9xHI2t1xfOPshZTUGe2VMJU+uR2uPEEY1n5NZdOb9zvtr3Nwe5&#10;2HOe0f8Adbm7cWztdvfs7lLjPRf0xbvtt8xVhUYtb232t6xdTkl29vkQospuwB+m3JyLWy1Ax8/h&#10;iqhbPecrst7tbnt+5vt57eZzu7vGnUeR4wE+p6d+2vdctqaalEnM45ryntW3au3vV1xBZgYIMnSA&#10;p6UrngO98B77/V7bbvt3tl3KKgQwdSpqf1B5mn8emOX8rw1ldwEthkVG1WVH/qwPm1qaEZg+eNa7&#10;3X5pZniu0cNzV+5tzcvMruVUbi5BHqMYI0MvWIiaQJnEHbcXd2rFntBZKkpatlWe3IUhErK+K9cN&#10;trtOYSSdE6/y1jdgIl2QFI1XWBVHgks700kxIJy+/Gq2ycbtdt+s5zbtsdrt2KWiDO53bAGLNqyY&#10;AJoJ6Uxnm/TPVWN393ld5uTsfbu6TkN5uFV7+qV2exQkA3715CSQBJC5kzjN73nOX9w7+0P1A2XD&#10;be067firDOhFs0F7cMfnujx1QPDHSzXSc81nm3j0abjPbnD+2NnfujbnkOc3txG3nM7hFctcUVtb&#10;ZP8A1dqMlVftqcZ3c+21fc3d76lw7lB6VjcXLt171201Da3DtR1GcAQK4v6k+B2xpLHOom3s7cW0&#10;FlgXvWbdq3bt2mUk6rSLGhjTMkzGLCzwlvb2rdtLCwuhUNsaLCPcMv2SSWY0WZ8RiXyZmIskkwg3&#10;eYa9dLG8RK3HIchr10Wx/mA0hVHcwEUImZxZ2Nvc2u7s27hLrqb1AoIazaBpbdmoNRgeMdccxXX9&#10;1b3Wyv3bSrbYKvpM7K9u/fPb6ttRmUqfCYpjUbniiy7fd7VUZLvqMbKtCpeKQ2tmAmlAfswzeisj&#10;s+YRbm64/eNcFyyLQN3TquNZFwsmlVJitdP2/Cr3O3cJqZF9S12uI1fKZUs00IoDNIwFzs92hu6L&#10;bv6V7U9skhZBWG0qfwmCR5zlii3O03V5HBLjUrJKQAXB1BJFTM6W8sa1s1vIv9vu9rZdI9JtJ1QR&#10;qKoVhj0Ay1L8cQrFm/t3Ku5uhSCzkW9Cobc6Dbapj5Yxdt5bO2dC1OvXrO4thlVbRIhUl5Nz1IlH&#10;FBPzThVuxatO0sovGiqAEVRdM2xXIAfZizfba4vqlx1wD3rt1VKp+SO5iZLN6Qi4RGZmoGeGtxZ2&#10;1qzoQGdI9VVPavaZMNWDU0Hacsal3t+qJtOB7a7uL1w3LhIlmCF1MkBgFBYeFAZz64q0ZLdkqi67&#10;SCVVBNxobVcXVQyMyR4Y36ys64lzVrcV2uBiSlx6amMKp+VHjLpQeOeGL73WVWtOrFla52wXK0jU&#10;TUCM8Vu7THB61btozC4pCqRb7yAAzjSJAzr0y+7FK1y9bbvnUusSAVthjXTOX9vHEc81aKlp1IWI&#10;oxShuFcgCcbv2X9RLXt2+NhyzPvOAv3Brt2l1bvjb7UbcbMGjLmXt9RUVxz30zOOKs2w5p9Qvpvd&#10;907U77hHs8f7m2tr/wAa/eLLsOUsoQy7LklSqgkRbufhNTIx6IfjtjzexHJ8NvrHJbC+ouJudmBd&#10;ABbXet3k+ZHXUZVwDjj04ro8x7b3JyHtrkBwnuXjN1wnKbdjZO15FzZF1/SFvbPtLw/LvWrhQd9s&#10;tHUCYxQb7gWtqxt6ER2CINJCBSdJCtb+UtUCetTgNpxPum1uXRbnqNdtoXcB1Z2f/UJ0XPnCyGMV&#10;jI0Ix5B/cJ7UtvxHthD+Rvdr7ibk9nchbjJY2m2fbbgzcyMODJOQx6PDfRx8slk+Mv8Aqek/p1zP&#10;+7bjk3tur2bG22a3SFKxevM11dKQKaTQDI48qe7dlz3u7ff+w19MNr+m3R9Hb8j743nHjfbfZbXV&#10;qvr7V4lyP1u4FV9a8FtW3yDRjrL8Xn8k33vZ4Zz/AL3+yfF08XRattd3LpYRSSxuOqqq5Au7GB45&#10;47n9Fv2a7L25f/3nlbh3/Ob27ru83z14X+Uus9rTdvXgkgXGBppUATpFBjG/l9I14fa6+P6tudvj&#10;83LPdP1b4Dgrd5dsNzydy0rFxsrLOAQ2kabjQsTOozlj3H7d+kHsvgvT3G9vXd1eIQm1ZFu2AEFB&#10;raWzFTEnIY4XfbZ68R5q90/XH39zRv7X25xW046yhZBvd56u4YknVqt2LMKSVyUt2kyTjqeyX2nx&#10;FrRseE2CwukXL1v9Re1KsgzdkEfZ4Y52Z5uV+TiPJWPqV7l3Pq8t7y5hkBYvtthdXjdqbTMNev8A&#10;TDVqrpq2UnE//wBi9lsRZezYstKpbsqqKiowWdNuKkzP34t6UU//AL6DZXt7r3tnd8hvbaB7m43l&#10;99w125eQu1v1NyWGlIBU0JPWmKHee47guALuAGcwLbEabYIlnJWp1CkH+WE6Dc8V9O9qdsQ20DW0&#10;t/8Au0gYXNwdJRVFt6KUJHd1HwxFf3KGuMt1yUUFkfSy30SdLo1t4oQOmdMUWtv6fBLKPYt2lvXg&#10;i7i05D7S7uApe1ft3kEllJ6+YxWcnylrQb1ktdvBVvIqH0Zt3QEE/hZhPcJ88BoeC4K8lwbXc202&#10;+1Lehca436setab1AUI7kQkdrRnTGZv8zbX8q6AblvT6ZIZPUtz6jKeogmayKRlgNvt/b7y24sM4&#10;tXS4u2gyXNFw2/SS4FpPaNMCDn1xBPuXdqXuC/bW7auadvrBuW9BEEhgQVpVlPxGAnn2dx11bVs7&#10;V7li7aFzd+mFtXDdU6grAgg6TRWHXMYGz9173asz71Dudrd1Km1DobIZllrtie7Ua1rTD0yEcj7E&#10;43kBp4+4NlyNn02ffC267ohT22N0FlHtiYCGKmaYtW5HguV02bG4W7qAtvsrl4Wb6sYLaC2ZH4WU&#10;zXDFiKezxXuThle5u9v+nKs923yNnbtf210AkI1xEkqWiWV1gxniM+1tBv0zfq2uJAR9yBqto4K6&#10;GvATcj/POCrG3u772zu0/QLaeS9valij3EIPqW7RIW2TM+lFMUm/2W6Q3W2YsPYNsC4quRagMFup&#10;dDSZqTlXCfEX3G77ZXBat747i1ufVb0rjJN4EqWtPYIgQIAzpisvWtpuy1vdJe2uoemjK2pXVCCx&#10;SJBgZrnheaLezd32wS3c2dy1vQhN1wUFp1a5NGmDWkE/ZnhFzidZX9KXYFGJZgxHp26prvZR1E4u&#10;b8T5HLPNBFZt36SOrpKoUnXdaG02CAZ6EL/jhttjdKW2uX9tcIUBbbemHS4O1xJpWQM6jEEhORsa&#10;7gt7bdWwxLvcUXTbuWc7b6c85nwxQbnjle64/S2LSEaxCNb1R863GyjzX+eOs3+nryl56r3a8hos&#10;q36q9dZfyiC4uEE9ym3UNPxriNd46wr6whVg2m2q3C9tiFqltzIgyZFMsT9S2/BLM3KVZ390poLh&#10;xpLXHa2EuAM9DcRYkiKHMTjPp7f4/c3L62xetvaJuXld0CBk7VXWwpqqCAcdNr2/gk0XR5jdWLe3&#10;Z/SuesFFo27bazqAYnSpyUdSMsUG59qratm9eCDchboFvcrb3ASw3a502+40gKMJtrbiVmyxZ2ea&#10;S+xW0WeySn5lsvblxUKC1IH4sZDZe37mz3t61ZDuL9phFq25tBWA0hVNdYAGoHPpGKi5u723ctLc&#10;YhdLDMqplDEsco8CMWt/2+7W7PpXdxduKWY3LvYbVuyYa0llh8hahaK9MF+aPb39sl9YtpOlQEIY&#10;FmGqS4pJFYxDv8FdRluMNnZ3G63Au7lr16F9G034LawGaAa5ePTBDtveo8hPVdbahUCp3ayMmasY&#10;z/I29nZ3F25Z2wd711FtspUAle1brM8FgKKIFelMOvUxE60zm2mo/hlukf8AbAmPGuWOfcntribk&#10;Wm2lxt1u9z6S3b9hDaWzbWbhtlSSARAXIKZnG5ZPVjbETEaQp1doQFqmZk54y3IcSd9vh+nt2yWv&#10;+nt/SLNtXNq0fU3O4vAGRbFBWMgMatnqxZKd1CJnpNYBriz9ue1+P4rcryr3X5DmSl20LptAbTZo&#10;KG3s7LCpNALhr8BiXOOF08es5zm027GsgaKH5oY5Gvhjp3GWNzc3LncsXTQGtqbWoEN8qs3Q9IHU&#10;1xzdJn1RLjKiyoEzBM5CKyfh446X7T9t7jd29vatodvdBe+qAMgvOzVLIclXqZkjLEtkma1JazHO&#10;c1teOt3Lt9tdoAI7iG9MRJVT/mbMdJzx6c9ve2QmzViy7ne9tt75UMiaQDKrUUzgCJp0xwu2b3Or&#10;zT7p94hN6UdX2fG6HurY9TS93USAlxs+6QCSZA+OPRXs72obewN91IF+5oRXt6rryJZtbVJrQD+c&#10;Yzbxmcs2vA31p+sFm37gtcZtrls3OP2v6rdNb3WjabQlvT26XLS0UUkljLS1MzjvHtX2y1sDTYCk&#10;kQdMNlMEnICchhxZ+Lj5PJI+Vn7k/wBwXFbWzeO45guEtO25tW7xdUQE+neS2hgliAg1dKRJx2Xj&#10;eOSwpW2vcIWYzbIxHwrivHtvdnxA+s31d3fuLcbXdb+4LWy3T3t0mxF5km1aB9K7fa53FitVRQKw&#10;CTljT7XiLt0+pdcgA9qgHLOTNPhiMPEv1C/cZwfBqeJ9v7bbm8LFxd69q6E9KbRtfpbZsqT2GYAM&#10;mTjQWdklsSBNZA0jqOqn4Yrpr47bzw8T+6vqnzPNOV9ZgGQo7u7A+kGpatxlHjU0GLBbQXoDPgIH&#10;nODrNNY5Huua3O/uXdd92W20km7BBUxqHiayTh0CBH8sGsRnd7ca6yu0QoDBHo9wFpVwFyHU+GDw&#10;FVcLs06pWBCxGgtJ0+GeBgGWtkwTOkSDnUhe4gnwmuBgDUMO0igYAMtCa0HWh8sfnH/54uRur/77&#10;LYWyStvhOa3DoKE+pdVJny8PDHo9r+a15PeXHgv/AKFf9D+kX/7ST8N+i/44/e3LlHW7zn1/93F3&#10;cgl14/i9nt0hRURqIqfux+Vba1362XlQ11QWBEjIkyKY+QvXL6/rjTa93D9TGO3+3raW3VFum4us&#10;d5JaVBHzHriXq9WnHIY96/QXdBOW2ABRtSW0INSCzUk5T4CmPNvza+X9nZKS3ytOWk5/DH38+gw/&#10;UcTx6W1KpbRWOcZAHQB/Mnxx4tvzvlJ+Xl8pf3n7i1xn+6bjcXNVy/YfbWwHVT6jAjW5uEZTMD7c&#10;e2+J25cWiJIAoKBZnOaD+uOWnW15t7JzX56/q17kt7K5ywOiy1uR6rgG5etokvbqCSygyrHszg42&#10;IGhAsjUANRI+WBBAj+GOjGu3d+DxTf3X6/eNfaxfGy3N8pb0uv57FuzXFO4QYaNIETQYu9glFJJB&#10;mnSWj+xwcN/zV5q+re+uNd3Nrb2rTo9CCFYG27RdZxbHiFCsQR18Mavj1IVidIJI0xWRkoOJmTqy&#10;+eX1d3G2u37dnbetcWwCLnrEjTdIm4bgAkAgyazEMcXSgBSSa5ZDrSYxLOZR5b5W8Dy+2tra1W1a&#10;3Okk/mK2uSVHzjP4fE4rbmlC5rqLCB0ygxNc8aHeuIfd8pa2W3tBRbSyWuXA0oFU/lWzqoW8jBgw&#10;MUXuNHfhtzqQOgt6mCgsxUZQqdZgjBrW42leo/2fchxPHfuK9pDZ7y5t97uN7e2Nld3dtbfZC+za&#10;b6tutz8ihSA5AJAouPKXNO1u0ot7YPyN28TZ2oMolxrhAuXDFG8xlkMSXPR8lOX69PpttUv7q8+9&#10;5n0/aOw2KW+S5m8rWt1udvY2iH9Lt1MarDNOkN85+agGKgpb2iLsdm43PujdoNxv95fGrbcZauVC&#10;o1BAyCiDOJO6bYxwZtvPR0Gxf5Dn91vPcXPbduG+jHB3jxPtX2/xpa1y3vTdbTTqubnbp3HW2o+p&#10;VAlBXEW1Zawu6u2d3+qS5ftrvOa3Iguxn1bVlSZPgqrkc5xcyVczpV3ud9Z5G5w+y5DhW4Xc7bjt&#10;/f4P6f8AFXWZdtYTQNpveSuIIGZa5cu/MpoJnElNG22SXt2zbPiy59HZHu33IuvcPUbwbIDPDH0/&#10;3nyVe7a5zHuK9sOBs2+f97W9mo3/ALjRxZ9te09tfuGy77W0c7lkiS2RMmprhy1vBf8ARZtu21Uy&#10;m049FIvemI0tuAMspxUsxwibzgLnHWd/bs8nb5i+I3PNe7ty6fobd46vVsca7kloJC6qiQc8GyWk&#10;ZjyOrcbl7rPseNVSLSsGo9wLnPzHVWmM2cZxzTPwJt7jf3dvYt+0PQ4ngtrsLe29y+79zcFzcvau&#10;2SzWtp6tOwr6aFDpAPiMS7W7R7qWty/rbsC7bs7KwAtmwgeT6ukwAMjOXnjU6SJ6Zii3ft7cbPab&#10;jfcPthxvB3L2w3nI+6OWuXL3IcldNj0wdgLg1sxYErpEsZooriE1h791l2d8brdlmJkenx/H2w2m&#10;UmZamZHwzxLM2L82js8pteM2Vu/z/FNwnAfp7EKCL3uv3Vurts3Sl+xb0uqVE21JoTrOHBfscaxt&#10;7Jv1m9a0f1PK3gEsWIl2FlugzAAzwtk6rzeUK5xfIe8Ft7z3RYb277bt75W4b2Rx1x7+/wCTUW1s&#10;2Dy1lB3mIYs/aoqBNcJ2N/dbq1uN7aUgOhDcruNSaQphzt0JInwgVwm0vSp9OcJHuniuB4TfcLwG&#10;7u6k224U2PZPEslz17t5f/G/3W+IMVk6iNMQBh/iNlYOu5Za8yMJu7/dKxN28JZjZGYWKg4Znpyb&#10;W9FV9QPcPI212215FOPs7nbll472twd62qbLj9Kpa/WXm067gydDAI+XPGnbar6Vt7NxdurBC99w&#10;PVUajqZCM48fPE7/AIS1nPwcP2/PO3Jb3b8rx9zlb9m7urO14vavdOxuu1sfp7V+04IWZgLJnSD1&#10;GKHdbi+5WztQUDO1tt5uBrR21aVe2jCRNY+zGpbfTCz411ThOG43bBuR9xXU3DpaXd7X2xxD+je2&#10;1kJ6t3b7vcWTocggFmJAoywcMWeLTb2725u3tF8t+ZuroL3U01YWl6AxIUVwzJM1bcrrkPfd/lN/&#10;x3CcbxT7vjlszs+G2BTa8fuxdUBBvbrDuKSQbjQo6YrxuP1Dnb2FY3bs6RQ3d0QBrd2/ApHjXDOe&#10;hjHVrv8AbBxG3XleVu2re02K2w91wf0PDKxKJY2qAH1bykwGURWnjjR8VsP0xt3NwF3BtMrMCdO3&#10;swur00Vz3EeMYztOLM9en+xm88uM+/fdQ5ZNzteHe/wyb2w9kXraNd5TkvVuG1Z3ty9ZB9BSYGkt&#10;lAmCcT+T56ztEbSFFtVPfcQ+myme23by1R08MYmmOdjXXPXqyPsb6U7vm79l94L9zd3rik2tpfW5&#10;urd20w/O3e6avpB5MsZknOccoe7d5vdPeu6ztNu5CL+BjMKSSaqBNBjpzOrr+D3Psthx/sDibGx2&#10;SWG5Xf2UO5vGFvovp67xY28nJMhny8OmNlxVyxYtW4gPpJ7ULOzZ6dGYJ+7CSX6oxea4J762PJ8p&#10;u9wg79u11Q73LypYt2ikJcN40ZBqzIDTnie9rkuYu+ntrLBCSrXGDFoNY09Aeh8sMzPbjDOZLyym&#10;33/sv6b7E77n+V2vrKPVTbpftWraXEOvX6zGC0As6gwQZ6Y2vAfTjc3Ajb5idRDEOM1zKNPSMZ7N&#10;fm4+TzazbHq8T/XT/kX9i+17W82vtK5t97ubAv2rVnY3VYm+Vi1cD2pKEMAs/Anpjq/G+0uK2IUj&#10;bq7rBDMAAIPQf0xrE6vPt5dtrxw+Q31Y/fF9W/fh3W22/L3OF4zcpdR9rtr73b+4F5WVxdvjSoJA&#10;/MaJBUECpxqUtIkaVUAFdICwAYqIFMVzeJuS5/lOUuPf3+63W63G4Vxudxud41/cXxIdHO4uEuAo&#10;7AfDrh4SIpNIyis1GAzrvrZ0uK3p3brm4DduBYC+nb1swJgxEEzlHjhyfHLp4z1p8MBAHrG4dLW/&#10;UWdYhdGkuECFo06oihGfXrj/1fo7SWggUP4aErWvl5Rj6+/SXMNV1Tbdrbsrro1pdlkFxu1gW01y&#10;JYzShwgQfEwCTHjIrA/tGAmgtqVCsHWukXFYBAoYaVYxCk1AAjOMIAgT4iCACPvj+7ASy5uMzQNC&#10;qpQ3JY6lYkqGeI0ifjNemCIJpMGRSlJ/t1wEm0yLpuqSwW072xqYFwLmlVKghjq/yzBlTTqgkaom&#10;fGuRHhP8MBIXUyKe+FCi3pIZzacl+81GiBkACRP2pJzgfizBJIA7on7azgJ6oyIGdu1rQARvTCAX&#10;lVA1tEB1HtHp6awaDVOESaSRWCPsyGAn6ALSm0LjQChQoQ9wBpWCxyBUlWOROcmME3mYggyPH+05&#10;4ArVwEC5pMFb6XFuaoAI0sguRmFiEiOoAauCBkGsQIg/fInATlRle2GAdSwh1aNFtQPTS6Ceo1Ey&#10;KZ/FvImkfiio6TIz64CVbe2FVgWeS6qtqGyIW2txYAJ0s1QxKwScAiATSfGYzEiv8sBJtvqNtAxX&#10;0IXSpBMliBCqdQGTOpJGRjPBEGKZgQKnMDrB64BxGHqO90ErcbUS0XAInUwaM0YS0ZgxOEsCSDUT&#10;nkZkdAOuAl2LiizctqQ/prat+oD6KW3LwHcXImKZEGCadSk0EEDpXqQc4PT7sA9aeXRmuEM4Oq2C&#10;j2bZXI3HyY0MQZAMGaYBIJoch1BymIUEDAPqWElrYRvVQm4l1SdRTUj3ClFXPSTmKZnCSCZBiaiR&#10;8ppQ+X24A1eLlpvzQNKtqcNrBLEelqcBmJNEjIZjLBFYArHn49J/t9mAXbfWz6beqSFZJAgmGdpi&#10;oJjuEf8Ad44SQCAV09IrFYihPXED9u9dD/mrddjLXSCGhCaIyyemomImBnTAbMkkSalvE9R/T+WK&#10;FooFu1b0tCa0CMWUG0QSjEZNJMkAR4xhOSmKaT5RSsLJ64CRq9S5rIa6bqNJLnWtxhpV2CA1C0Jm&#10;vUUwUzFZIM5QrTgAqemzhbZUmjaXJe26Ron/ANKVn7R5YaA6AwB1MdCcjlgLR2+R3R2cEBhpLavU&#10;QEv/AOjIBJUSDFK4M0nKfCtADSRgFl1YJcJZgodVuMAQ7uPTKoIk6hQgEU+/BHV5VExUnT5iuAdQ&#10;WgsuHgQVA029V3/IpbOvSaZVwiPhI6xIXwkD+OAkhjbCoWItrqKhXPcCuasfmIoemVcHGQkAQRWM&#10;ieuAbUksbirdklX1M5fQwh30McgIqxj4wIwmD1ofHyOUE/3YB+xcUgaF7VBBGkqym2JZnJmVB+Uk&#10;wRNMIoBnAAMk0JJqJpgJoOqW0Mxa4p+ZSq2Qs9pECQSJXAaRNRWi6T9sCKfwwDtoeoWWLgCXD6qX&#10;VGlqElguc1BM0iojCcjqIkGWjOJFCQMsA4twNb0IyWmEWrZZSNbWjqZVa5BgqaGlMsEZ0iOsmppn&#10;QDpgJVs6rropl10lCq96alGu4SMhECOhrOEE9T8fCJ+OAXblmIU6iYJEh+3V2tJ1ai0CSsTgiSCT&#10;nSFpXzFPhgH0NtreljVXHqAvqCkGDd1DSKHKn8owTQVknSIM6RQQfDHPyeiw7a1Ld/8AclztCC81&#10;VRFJhrggCsyxE/HCM2oRpzk9IHh9vTHNTzQltYVRctlRbQqGB1sWuLcuAdqmCVJkTHXCACDkPhED&#10;Kv3ZYCYbiICBrSSNL6pLLlbZqGrREiQfCcExkATpyyEypEj/AK4CRYtAaQEDqCxYPdgpcUFWW3cE&#10;kwxHaB9lZwUdeuUfyywC9Vq2VpbW2WJcLOplZQp0x3AgkntiafDAyAE5fzIjAOi4rFSLelrjXAIY&#10;OdFpJ0qA0A6a0bOcsJOXiCQKjp41wD6OpcwYdbbkuGpJlpkdukSACp+M4EGZ+4T592AWhAQIZIBO&#10;q4O6Cg/L7nEjNmjOMp6EVkRXrNYIE0jqaDAELxW7cOkAdnoKFLm56SAsFLCBnkB8R1wRE50JipOn&#10;IzlgJC3fDUVi5pthBcrpAdwxzmhEjITgERBINTIyUmBX44A1uFgVVpFuwCO53IEgrKEAxNc5BMRh&#10;J0rIp98GuZEnAPLcuVOruKqQoiQtFVSFHcDnSZmTlgsqjoCASRmT2hjgHGD5hSyzbLQhRNANVsow&#10;yHgeuU5gGoDAigJmQAfAH7umIsuDlllW9c1ozVHbodjatggFiaVBM1IgZ0ySQCQR1UyMyfGpjKMG&#10;sxIW6UEAvoS4oET8k6FonjMTEdcxOEVLCOpIoSPKtJypgnXokP6fp21ZA6pbV5CrcBCksNFwnuIg&#10;M0gCPDBEUyoGyqYnqQcsRUi2yhrisV1C0g1EgFwoyVl+aD8ammWCBECD3aa5Gv8Ad454ByVIu69I&#10;tm8WGoNrZcmVl/zGDApFMpwkiI1BciDOia0FTShOX9cA7bcFe0XUUv2lbV0qwFe4GGJIFDFa5xOE&#10;wYp4Lp86GYkEf0wD2tDIJDVcs6uBoUAMouFTMAxn3dKUw0QADIiWJJhQIAmAJ6+Ix6Nd9biNHkLE&#10;JGkqttNIhyTc16WuEmogECCZ8cJZS0kMCDEqQa9QK0gfzw1zJiwPBwulbiFTpuDWGSjfIzQoBOfT&#10;p/BsgmPxCqjUNQUSZUfCK0+GNqeRlXVI0EdxKkp6hCdtxwfEHtE/EGcJzFa0icompK4B5GCkaTrj&#10;W4SCy6QYCMOoND06k5YSB4GKhSKGoqfmwEkMoQeqRLrqOpWCt0IJUEwZ7Z8pywQWRXOhMTUAxUR4&#10;YBYurbJBr89vUyjUNVQNdBnQHLyqMJkTmSAZgiNUZVHSnTAPaWHpVFosgCMXLrbDCXtqrAkM0jwk&#10;ThAic9U0qM65iKffXASINQQtorpe2mp5UMhOgqatEGooP5EVAielK0UkUp/XASbdx2aV1AEglxJu&#10;qpA0F1IMGTSPGnU4TpYEmFYRAGQgmQDHngFpfR1SdVpgQdQKNGhDJVCYyrA/jnghSYyDeOZBgCv3&#10;YAD07ghfnNhjcVVLKqaAS7MvzGSCO3LphBJeYgaSxJiPPLyzpgJVkLtQmohnuW1Fvu1AtBWQ2YnI&#10;U+aKA5IcRpJIrSq0MGQSOp8xgH7BuP6iBX1kqxYvDHUoGlCPwg0ZepnACkwBmaiSJK6pJMYBTXQr&#10;3VcuUWQ1HKoyIqaCbtJ7qRn44bNNQEGK1EknxBOAmLpOltDprpTSoC0YIyAU7Yy+NYwIaRAAqQDR&#10;QIoZ88As+kwdbxZvyslX1XYkyq2461+0TXphLR25yBUREqDPy+I8cAu0SXuOdDhgzIySVRmQU9YE&#10;U05U6Z9AUCswBD5wSCT2jITn44B4MyFu5i5NiAB6Y0rbBuNmxApJIz6HCCJOYLKaVI/+B+GAkJ+T&#10;bYLEMhChdNwICGklzEeJEVicgMG2YgyIAynITIiOuAK2tQxZl7S7qDp8k1lp1gqRWQIw2FfUIKsZ&#10;M9xlQBnAmkxgH3v2gl0GzctFVtED0l03rjN2hXNZCkkCK4JgBpZhpJIFcwBJ1yP6YB204clLcsip&#10;Tuo0iPTKzApnOEMAakyRQhSYiKAgUmcowD63CpCDtksbbXFEyANTl5kpBzplQdMEZLM0gGBOUGBQ&#10;GfHp9uAXqt2xbQh3UOQBqdnBe4A7IVrWk4H4YBpmSIJiKA/b0wC82R2UB1mFLXDb1Bj3VkmhNYjp&#10;1nDcAyBUkx4ZSCJwD6t3SQVC2zpE6iDAPyKBPSgPWtMHJEExkJNVJik0joOuATBYsV1MAxUAsLqg&#10;EhgvcCAJIAAjI4IgA/hhz4GCJPUR9s4BxWYhGGv1Lat+JTFwgaSQSwMgSoNSaUGEGTFaqQTHViIE&#10;nzjAPhVEhxBc6UzBUIBcM6SPlqSYyzGDCgAGTJMGamBkIasHA9AV3cutdIXUCBCM4ObMh+ZYJED+&#10;7CSCBnSe3wJFJJjKOmAcUqSTpUnSysdTrHZrUaU/FGRIFD1GERUj40FFIjSaHLAPq0qsyDpRWdzq&#10;uLFUqnzZATE16zhMwWJgUzJkUAINYmK9PvwDuhXtoQ5gFjqQCgdjrGhS2k5SQa+WEsCZotVyqKg6&#10;QwP8MS2Tmoess0qpLDQ50kkEvbcFrixMyBBJOQrlhIoWEipAzJBk5iAY8sSbTbosqVAm07LDm3qk&#10;KNS+mhYAgmTOUSPGMEKCJg0AA60iK1HnjG+tvQ2uStYJPaWAB1GjAajOoacyT8K088NsFIClppTM&#10;mGBgsKiZxi64nPVrTOEgXmLNcCGSYaCqp6iEaihPgADXIdJwkqKeRiY/iB5/ZiZau0nFOozEvK6Z&#10;SCWY6QVHyszEyVJgdCfPAKmCInLUzUhSZIFek+OIz3TNPJeUBH1aB3rbRCG1OqaSzgDI+GRk4QaF&#10;tOmTl1aIgD+8YLr+WHUIKJbcnSpVtTStkmZLqBRso1TFfAYb0wCsxJNGoSDShFJxWkwNJ1hWeAI9&#10;IqQrTA1qYoBURnMdJwmggDoc4kzM1PlgFdQ0GNOrSGCrEQNIIJr1ByMYPVNJAkHpUAnSKn4Y69+q&#10;FFYDLLs+pVI1Qp0rqYuDQxPh9meAZ1A1qJjMGnXGugVbVV1SARberMWX8YLACvWtPAHCR5ChmrZz&#10;GQnp4HE7tbcBxiSsMy6yjD8vuGkGF0iokA6jQR4RhLqCCWmDSSQCQSOv24tskzQu08MqJClYeFDM&#10;iOFPdLeCzWI8sHmCRBqQR5gVJ6x8ZxJtLcQFOlgrMI0+oayAjPFtQKgEk/5R92GxMVygmlAJqVle&#10;nTGhKaC40zqPzFwWJWYLuCMoBJkfbTBmYBUmgEEaQamlGpIywCVZNVxXAh9RZCSwEA6cqwRA8PCI&#10;wGE6QCpIMjV3Ks0r/QZDxwADr36gxV1KzbhWYzqRVERGUxU+WEESBEqYmmdTkS3kaYB4XADqMMpa&#10;jFhp7VppCDoRUECmCaSJgkEgaus5EHVVT54BQYBivyFEZmTtXsqQ3ZGpY6QYPTCGM/MRQmSZkmIE&#10;CDPmYwDqJnCkTpiKqAz1XppFe1Zjy64NagHVQgA1lM48pzrJnAEzkMw09wZmQk6WWRFDWJApSJ64&#10;RBOopBoJIbKKMQGmRWuAcBEqGXTpLMyELqNJA1iDIFM/s6YGnNoie0ivjUyP6f3QBh4AmSVlyzfN&#10;46SDQRIJJzMmBWW4OkqdJEmpmWAoRXLAStYa6WX1bfaoCiCqEGaspkwSDSg8MGVzWBELBggxQifP&#10;AIW4Z1ks7armoE6gxcnUVAAIU9YmDlgipzaARAMGDShOn4jAOW7tuiiWJ+RCe0Bu5FkmgIJiINfH&#10;CY6KRGmhMTByqOsTgDHYJuLP5g1QJSQJMqaESATNDlBwkKaTlMy3hMkH4dcA+Lo0QIRxC+mq6m1q&#10;Oy4QTEH8PQjLwwRAz0xPmK90ErgHFMkrqBYF2LMkCSoKqQZIJas9MvgIAIzpmYIMGkmcARuye7Qw&#10;ZgTbBW4xK0bTPcx61GVK4EZGAJOnVU/cMABfILfOaTonQAzVCazIJjuFadfJAGmgBgACATNKQCfG&#10;hOAfe4CCraVb5hQBfUnUWIrWCwWenQ9CIjuoDHwAHlE4CQkSRGkCJky/ylRqJ6xEdPDBRQmIkgEg&#10;xllA8umALXpuAFpaCQgzJftUamHUAgyek4IjppBbUNIOXnn1wDsyqwdKaCbjLpDmTkaTBArHkcII&#10;0iEIBHbEznV5nzqfuOAc1AmbqsdTatakBoErbErWfKM64I0IIBM1UiDOZ0VGZNc8ApKoQ4jQpVlm&#10;O8QoZT4CBIWJp44LtJNJktkoJFZPzZR1imAUJCkjM6SSC4Q6RSTkTOQz8ajCYnSWjMggKAoKtpoY&#10;mfKuAdDHvCSTAbucF9JA0sYJFPh8IGD0TlKzUsBIHjRvKRIz8MAjXFDpbT2qssrEGWBBQ9DBBM5+&#10;cYS0kiKV7VeWAPjNMumActOASCCTpb1HtwhKCQ1FmJ6gDp8ZILVlHaSGMfLQUjLIxOAUT2rUXACo&#10;LGGKlpg0OYmIFJ+zCWnoV0lhqVT2yCflEUrngF2tObK2rQSHbSjQyagXYGoIqADXxwbggAgsKk+M&#10;FSF1jw8wSIwCbTgEyoqsDtKKy3O5UOmh8QYIjLDdQCR2iJhaANInL+XxwD+oOdLa3uDJ7kABIJ0l&#10;T/lrUR5jCiANBGs6mFagjTGZ6DANqxJIIRVUFStIKNJNMifKftwjOTmSSADJB60BPWB0wDwMqi9y&#10;gTLQVCB66jprIJNJwrR5gqDoWop1kRSBgEm6TlrBcanUqyyFYyWLVJJEgnr9+CrlHdJPVtIzkAiR&#10;ND0wAcj5gVKrEhQUZn1aNIcGuWZmIpgEgDyjVE59FzzrOAMI5gdsr2agBpABDOJEAGCaADPCSSFE&#10;HTAgwD2gZR5/ZH24BSAtc0kAwNQ1MsPEySCPlHn/ABGBpJbSJYnw1d1ZPX4TgAWUA6gIQQqmmliA&#10;tSZpEwPPLwVCwJBOekULVmWNMvKcAQe4S4UgUAdu5QpQSiqSaGKCBXqBhBUz4THQkkCZGo/wwDqv&#10;qCqpVlDEuQUhdQC2yBWgiqnKsZYRUzpEGp6rTOV8emAfLL269QWQpIBc6hkLpbI5kA9M4pCiKVaS&#10;0aRqo3QwpH34Bpe4ooGn0y6uSklVj8sM4oJr/amE5EdD3Me3MZEExgHBpZZBOglFRgyiDOtSsZ9K&#10;ePwGFEHOs1DGGiBUZDPAEGkayD+EorOgJiQAxJnP5vPI4KYqSqiIzHxlorGACrkIu1JgMDqPiluS&#10;a1kj+mEwI8CD1JiCCPCmAc1GYq4YAQBDCRMmuR8MowMgARJ+dQBWtAcpB8owCJDlipUBYt3HP/aN&#10;QUrPcB4zmfswfgSogAwSQagdBkMZu0lwCEAMq3GklSVBKkEVXVmcspEUywNMSQTBiYgQYgQDjQIu&#10;W0yFb/KDC9rwSW8DIin92LfiLfqb7bqCBDAmQGJDNBlj5mY/jjN5h0Yr33uBtvbPLXCdb/p3Fsqx&#10;WGS2SDoWZBAPXrTMY9qex19PYKCDJUV8h1IGJr+Xj4/63xvlud344/8Akr3q8x9QtubbIFs3dwYm&#10;fULFZspEsVRu0gkGZpGN5jbk+WrIqHTWF9TQVZiQzGZuGI0sCC0169MDADbs6FBMszPEJoSC5Y23&#10;NDWQBGQjKmI5BDDKJM/0kf3YDXJenbXbgW4GS1aZFZlVUZnAca6T4iQQZmInDjZH4ifjHTE5yKna&#10;Nc/UZuYUkgkSwLlouEGjAVGnpGeGjQeFKT/jii7tEXr7HQzoWVSpVRcEVQdpnSPKM5FThAY9SD/d&#10;1pgLO9tkIhJXShbodVzK2i9QB1E/eCMAmggzpIPQT4RgHNsCzOLtsr6zXAG1lijKSbjwTEE1mKUI&#10;64amsQfhBB8qYDQCzbZGJ9KaBbqXFcD04QaLs0EfhE9TPTDqtSpiMqZxmMBnbm3/ADy6qGcrLRE2&#10;3DSlwKIMgzJ65daoJkk4CelsWLMMCxBkGAjqzLDGsgsDkJ+ymHlEn5shUfA1MYCi3Z9MQtki3dLo&#10;HJUrcVe5QrE9CO8xMUjAuIYoYFRApTEll6CJwu9D7jutuXDo5dklPUQSwK24jwnwriMFMk9AMhWC&#10;amBijd7rcqbG3tKjeq7i4xAIFzR2qjMpAoPnE+ZFJw24GsV6T16DyHhgLjj3uJsGQW10G4LSs7KV&#10;IcyptAET3SvQgHMziQphMhJAAE//AAUfCmAx+5sWr+9bVKhGuXFcKATKghUeQVC9RnkDhp82ymIM&#10;mc/DAX3Hsf01kURbhvvt9APpMLagOrkiSWFFmQc4imJaRESuR/nNIwGH5a4bt03DauILlx7aMNJM&#10;RBUkRCmgoKffgXYC0zIEmuedZwB8K117wa6WJtteW1LLLW49PQtsGSZPlTOYwxJAP/o0+/8A64C8&#10;Nmy25tOptlbLtrEj1ba6SzVAqTSI6VywChkyQIBNM6dCcsBIt76yBps29T3NyENu6Mp71ZkFV1AH&#10;SZzNcKCkRUTArTwqYwFffvm+9zTYZ1uXyh1BgpIaYa40R50HQHxwkOJUA9JrT4x/fgJ97jbhS5cW&#10;3qtghHPp67dCqIrAkiZI1LOQPww/EqKmSSfAGPM+HnngMkl5bO73PpojCzbW2EBLOs1uAKIBQxU/&#10;hwQIAIBAEiRSlOuAlbqw+4Nm60Fxt3FkG4Wtt0khQBCggVFYMYacgtTMASc/swFzsEursrAuEgh3&#10;si0dNCQVhmMysd2n4QJxLXIdKCJApIzGAxG8S5+quB2Lk7p2BW44LFXClnNQOmc1BxDuqZFeszSB&#10;FPHAb7hNxbt6ptemwUq1kyQVaqlKZzlkT1phkCpPWFEHLKsjAaG9fQnaKmi2gt7m472ySVIf8sWy&#10;ROpT0AIqQaYfiBRgJinhgMut+7dvd9q4UL3NJJgXEJ0n5SPm7pECIGAkkmcop1nwkeWATyTWQNYU&#10;K7OoZCgVtSqHdUeayagz5kVwdwiDlAIHmTGRnAHxO2uNdkC4o/MuO2lWs27YI0RBCyaUJqcqDDZG&#10;qMxFc6jAWtndfpnZbrq50Mn5imAbtzuBZwDWCdX88SFJAAy+zIiYkYDLb2zbv3790i6QJN4hwjC0&#10;XAGlxEmZ0zUDKmG4Zqz1JnoDM0jATC+3s2guhmIUdjA6wAsWwxb5pANTn0jC3EjpnHxwEbjb1sbk&#10;WmbWC4uOXgKQve6LpOQjIUrWuHLR7POp+zGbM4/EU/PKjb0aVt+npQq9sgZnTLCRHb25eAM54bcy&#10;PmHXJZqRkcaFlsiZDek7L6SInqOAVsq2rIgiuSwKCtcsJWuZFS3WAZoMBP37WLlEtiLYtDSik6ba&#10;kP6duCKagaxJ+8YUKMBOnStcwDWJ+7zwEK56PpNoT1PXuWjYRwPURYLu7KTTuDd+YyIyw+vy/bjG&#10;/QZDlbSDcq9DqRWBQie1/lDGKQQF65gjBMoEmc56dDjXXkStlvmvCxtymtQrBQzNK6LiwFKwCFg0&#10;Ffsw2WExWaAE0y8MUW1jjy6poIgprhmdio1littzBIE0DZUpgw0sSfh5SaQI/rgButou221sWxTU&#10;SzAxuDbQercapMUMZfwrhDmCJJoDU1HhgJvGWgbdxrSISTbZFtKNQWgW47JGfiKzJ+JJK1MZQCMv&#10;NvjgJG8RLi+iwuaVuIty1ckuLV2qbfIk5EyGgmZGG2ktNR0gmQR0IjAWnHjbpt9KBGbXcuaRrW7t&#10;rgAVLd0sVMqtFMGvjiSD2mYE+dJWpOAxO4c3d8hsW7twWnFyGU/q2XVCgKe2VmQJHicMAEnImKjT&#10;Jkz5dPDAaw3FTbgB/SRjocXCg0xEPLmdfQnzyxNAhVEzn8PswHL9xcN3f3qBJcqEVwQ9v1IuCs+A&#10;EDrhm4qyTIEgVnrM4DW8Pud0o9M2fU0i4WUrkmn0yiM1aEmQ0x0rhaCFHQmZIis9ZHjjFs7p8hW8&#10;rcZ92wUMy2SUaxcbSi9oYKusCACRTIjM4QYDDyPTPxE/442Lbas13Z32AaNKAtfjtirGBUBjAWho&#10;KT0WzUMSemROfwxnXicio2G3/wDJDXXAA9UhTcFtmdZBQzIJjIEefSMNEGOpEQYFBNZrjQtdq22F&#10;5SGti65BVXbW1t7X4bhhgoZcoIJIiMJtCSKUE1/jGIJnOXVtWH0mDdW2zJacOqEqquwZhSogSaE/&#10;HEkzFMTaZmIMTt7Sq7RKhnDnu1WyVMan7TqienWAPDB/3jGgLKXRvVcq72baPpuIKojkZgjUB5Ee&#10;WCy6k/x/lgH7l13vktbtqFtIqrbKBrpmAzHxIJ+GVa4IkeNQJ+GMXnaT4A9sjOADZuadcm26emWR&#10;7oAh1kkTNc6fA4RnVpPmCKfZjYvx61mLNtbdnV3r6yMVuECX03GnQINDX41OFr18yT8PI4Cm3hVl&#10;UAaStpkActptlm1Jctspmpr3HrAEYDEgGB0MZf1xnH1ZEfZ2A723f8uGRGtw7SoJa2FIBFPHMzgL&#10;8omnl4eONCTvvSNxhaZXRQGQlm1XEnsPdVc6in2zhXXLpnjNt+Ar3eNs6a3a16hlBFzVJPeGGcHI&#10;iPAzgYszeohuqraUqpBVlVbousYFQwBmQc5MfCmDABOkjUIy6Gfjh64nQ49Tr3tzt7Pr27t2xeRl&#10;BdHZXASPS0XFMgNmsyB44zXLe0+F5ZXa7s7NvctbbTuEQKwdgYYgUPTDP4t6+TfXpXrv6Gfvt/cB&#10;9FtzxO12nvXmOf8AaG35HYvvfb3NX23qvsbN4C9ttrur+q5bLKSqgyo8Mo8le/PaHu7jN1c2rWb2&#10;64+6SqXtvblBaZpqyDwznE7r19Hv08mm0zOH68/2c/u0/bN9bvaPHe7fbHuTi+K90W7dpuS9v81v&#10;rG05XZ8mLQW9t22u4cEt6nysogjurWOXr9P99uFZOQY2tsyl0F7XbAZTKG3qy/tTFlz0dMx7p3H7&#10;ifauwvC77fa1vuVs3DY3I430d2RbIAupfNnPxH88Zy/Zv7Oxd4rkS1/brcKbW+Ye7ZOqFBehYCJM&#10;4quqcdudhy+72Xur24q7LfXttbv8nshNja738vW2my8i07A6SQJPUAYyG59tXdxuhZuWpYmNvdtC&#10;RfUxoYEjr4Yg6bs/fuxsca28tbkLbtox3u3vMA2zKgsyEE0rk2UeWGeT4pPbez77m333IMs2LHp+&#10;pa2oDQX3BAqwzW2D8cXGaHOB9y3ffW9uHbbfe8XwdoqN1vmvCzuOUYpqW1x6zItmYa8wAIouOZ8l&#10;x295wNut9ev3tIOhUgKiTq/JtwIrWn30ONS3S+g7VxfJcbwCrsePsWbAdpcvVrlxRo1X7xzMQBPX&#10;44LZ7JbDaBaDKUKjTlU6jpIGdZIGeFnrnIXv+RN5NfrNbZL2py4WSACoBE5Uz6TTGu2+xtWtmHu2&#10;Rce4SLZAqrfid0P3UGZGMjE7rf3bu9NuxuPQtWobcISTqtkHQiPBEg1ljWo64nf7MlzY3b6B0u3b&#10;tuQxBRE0/Ii9WGUAjAVR9wXLXK2doxRrVvb3TqUEO90NLXLjfhtkZlgTIjpiu2PFeruLlv0qAXHd&#10;2XuMKZ1mskEGKUmgwFtyXODb7S1fa8GLvYtWlRhpBdwFCAUAIMkDOJJxpOK4997s721cgMlu5ctm&#10;6PlZe5VYdJEipgeGJc44GM9w83a4fkNnyCKWt3dxYsbn0WaAlztLITRiGKmizGKre7BhubO1sWhN&#10;yzN5AWJIS3RVpTxIOc4DQcbydu5sr2/v3l0JuCtl9KgW9d4LLR8YEZdcY69sLhOtH1W7BFpbQDSm&#10;qWLXATA6g1xRvLHJ21U2ntlXvh7pvEqpcqQDbssBX8JmMI32wsMTubasf1NuzdBTU3pXbSaSFXz6&#10;1HiJwD3HcluFX9LdYBdvcvWiHCobtq9c1B58VqFoa5xirfak2rkIbtxla7aCBACvyFNZJBOoEgZR&#10;i63G0tFwm7X1rZ9X0ra3EtOXLgrcn1Q2gdNJqa+OKYIt03bN6WtDRF1dIuh0pctXGHUSBECnjjtf&#10;Jr6HXOVyWNo29xZlbx1AWSWuWijmbdy0AQTq6nqc4OIN/aJs4Nv8pULbi3dZHKd1vSyhjQNpGREY&#10;mu/dcYYuubwn7bdtuxpudzFfQuWkdCVAeUYqKkFuszXFXY215YbbqvqG5eFkOFIVHB/NYMJCsCCO&#10;n8Mb6M4t4WN6/agjcN2BLQcozd7K4AtoRmQcwK4j71XJS1VnAZmtkaSxtJqb0z8reBnxmuJLmZgf&#10;2lxAGuCAjEBSYPztC6yKrOYinTFDdtuwtzaULcW4wSAjN2yiLGZECa/xxUW9tgpYayWDImZbrQkd&#10;Jwniee5rgt9Z3fF8hveM3dLd07K+9pnpEXLVVYdDqH+Msl6rmxB5r29wfuPYPx/O8Tx3M7EyRZ5H&#10;bWdxbUgitpn7laaypzFMdLT6y+7TYtWd/Z43fXYCs93ZvZvnoEY7UqpJFZKADrjP6eq91cuX6E+x&#10;9vubu54tuX45e5xZscgdxtkLCWdBvhcZQMoVx5Yz/I8+nuO8l3k+M48iwde31epfFl3P5i2jePYT&#10;UGM8qDF11mt4Xul4sbTjPbw4DbmzsOQ3rB49UMLNtrmldKPc9JBqiaav4nFpxR2u00vtdvtNuyJ6&#10;lwWLFmwzdwA0OgzJpU1/hib5xwut4xEXkbd/chrV+5uLguEWrZuXLlxFGmTrXKPgBGWOj7Hl71s2&#10;7oOpEM6WKqwIAEo+dJoI8fLHFXNOS4Pb3BeslQLlyUJQFl0GdQuKRFYzGdMW55m7d062LMHJJaYu&#10;a66mXwGQpgqiT2/Z2+v0rYRDaCstsR6Jtrp9NSIAnM1xL/3c6inrhF9MMWYjXqSlTBoBIp8cBBPA&#10;2iob9KrEXCpCKdBW7DL2k1MgkT8MUr864Eq2pCx0ppj0yZqdNax/XAaC37dQsNdtUfSNVwMD6oUC&#10;oLUNDM/YMV93m7d5ilpg19YIV2DemunvIqDl0M4slvQWVr29csILt4Rt3lddpSguv6kIJAIFQe4R&#10;ivub5nNtjuAvaSlzULjllJOnTMSPCYHxxBaW+PS0LqjbFu9Ve1oFq0FddOssoHafH4+OHLHNbi2q&#10;M7Nad7t9rdp0NxbduhDtbP5kH7fiMMXGQ3uOD2t1mS0i3UWztxdvK4tuzwQy27v+mWAjOD4A4quU&#10;5ltna1Kl24VtG5cVNN0KDnNp+9ZAZqDG9dO6ZyluItuK4S3u3m4bSD1FS03dblkE/wConY8EgVM4&#10;yG85xdwI2wMJaN24sXBdcEazosiCe3OARFcbmknXli7W9Gu2fEfp6XzqL3QiOGRkWDpGq4ZitakG&#10;aYZ23uq3t7ehroIa4luy1xgbVlFt/wCkSygitYH8sW6a0m2Ope59um9d1LbCMEZ7oRSt2/dZ/wDV&#10;7TBJFCSKdMDacttBf9RhctszC4l7buHW694y6m1ckgGAaHpnhdZZj0WWZObrjN01r01KXV/03t31&#10;CMiIIVhcShIrEiK46Bx3uPkkjb7bkbG8t7e0GdLOkrbVyWVL9m6PUIaYaKfbjndMdP7f3N5l6Od8&#10;n7X4m+1y/u+LvbS/uLzKly4zB3dVjXtr1s+mGAErMHEnce49qy6t5tHS+UNw7vZF1Ad+0Mbb9p/y&#10;mZ+/Ge34CLtva+6RwNjvEfaoy2xtOQW25ZEho12+6Z7gQfji52drh93aN8bp3dHRUNm2wVr9xZKX&#10;bQMAjKcvHEvHVOql5C/zuwvptjtbSpcVzcF26NY21p9K3bF0iWBqSJmIw3c216yxSzdRheBKWxcN&#10;sqi9xANwgFhlQVOCnLe7sbgB9xZdDt4D3Hti6rXGoupUBYBqV6DEW9ttypGhbY0sS4ZUW4H6C56g&#10;jIGIzwEuxuNo0+qbh9QKLfptce36Y+Y2ghkiaVGWEKm7Npmtu9zUh9RGtpcUOeg6AV/vwDj3Nkt8&#10;LdtpYK3Oy4rvacgZsayTOR+IGGEuXA5JTQVCK6WFAS2hWoCEZEzMDBEu4ltlUK6urs1xLl+4S15g&#10;wMm6DOoQBWPCMNDb6rq2xcv2bVfns2/QvTDMJYdDXMTOWGcqcO5Atve9PbXro7j6W4uHc247VhU8&#10;RM0pGI17Y2blm5a1qzMWRruopc71gaWg6fIeU+GLre25RJsb+/bu27vp3QgRXS0qK1saGliQCNee&#10;ZAEmuWM7b4u1atW2uIwuLd0ag7l2Icoreo8Fm8ZGRpjrdu7M1+B26tG/JXbl020dWtXLOqCqaRK6&#10;3BVZAX+ueIe62LK6veX000u16+1oXGS2DC3JmTkDp69cNdpZJerNk6dImbfeo6MllvVuE2xatLdC&#10;K7mNVsjTn01dOmMvyOx2di2brCy9oEXFv3dKFy3coGs6hn8pGNpZJ0X+03V+83p6bltyCrWkJOiA&#10;EKllGk1juGMDy9wresLsvSvXHZvRtXE1pa1Ds+UEUqRXBlotuIRvWBUAAMTQkjMGY+GWKHe8Re/U&#10;2r+83ZJVTauIoWJftcW2pGpiZB+GLL6JiVIt3kKwiUzUn49evwwh9g4a5x3HKxvOE17g2RatLC6k&#10;0W1GlUCies5mTXEXHwHrGn1rp0qNULM9pMVOck40PG+1gyWB64uABrt93oDp7SoQAEtORz8cW3Ih&#10;39/6RI0GdQVFAqZM6ixoB4nHUvbvtO1u9xYAtXF2+3gsjoxRyorecEQPBaz5YxttNWtZzli+e9xf&#10;7ftbx12jevalTQ66s49JAKk5kmPjj0X7U9pM1p7x2gtNd/IsvcQC7oI1M4H4QBShk0xxtu3Vvo8y&#10;e/8A6hWdpet7Y771v0yjebqzZdjYV0hBaa5+J5PUR1qMd59o+1bRdLPo6bNoQx9Mj1HYVkmsDw/v&#10;xm30nVLcPD31q+sDcbsr+7G7Vt3uAWtW1vg/prAZu7SDEmpJH9MeieE9uAPZY239Kyq27amhPmi5&#10;AmT0xiZ3ubxHn38knWvjv9av3D2ON47k9pY5LZ/7pyO6u7jf7q5ejb2F7gibq5UsqaQCZzOVYx2H&#10;iOBvvbWB6ds0ZnBWekp1yx0eTba77SPhd+4T91/tXjuQuJd3tvnOS23qPa22zv27lu04b1LbbkjU&#10;G1MdSo1B85BJjG123HWttbCKF1GJImCR18a1xLy1+ntjL5ce9vrh7i97cy273u7u27BLAWUYdtkn&#10;UtkFYAqFBYCsTU4sUUxFKaRANJyoMHaSSdHEN9uxc3dy7Lt6t17i3HYMxIPbrJ6/2nEgACY64qsp&#10;ur243F0prYqnaGEA6tWmG6mINDE0zweAgM4so9upDks0MCDpMGqfwj7jGBgIr3y1zUmoipYAzRhM&#10;saZ4GM23PEU7bIaJFCcjHzChBNR9vnhMtOVP44S54RcWrmzuJbtwdZDqoMhBaJ1sBcFZBEknMUwk&#10;3BkB/brjRacTi7V0NqldJJ7GXTBFAP8AMB8P4jH5gv8AnD90pu/qT7e4EMrHi/Zfy6wWFzfbvXoK&#10;9KDyx6fa9bZ8Xj93f+Brn/Nmv6gn/tNH9N//AH3v/FT9Ktw9h7F/3z7z9++9LqupEpv+TTY2WViB&#10;qBG3JDdcfm62/Gj/AHO0bi60N5ZABMrIp93XHyNx259XwE58kl65/wAH36x2fjNjpuItq0UViuhY&#10;I06j+KetcYeuTHF6Bj2z9ANpducrtkt2y7i7aJZidMAhpQtI8hI8sea9a+V9nLSXICOSYGkyfCmP&#10;0U/t14t04TZOwbSUVgIgg6REEY8Hk/Nfm+U2uNHxP/5CPdFvaXN1t7LWPXCMGF5xoKQWcsjEEihM&#10;gzQY9rcbYCooClYIlsqxBBAyrhJiYeXazH1dH5uvqv7gZ95uDcvqWubci1s1BLOutjaFprklg0wQ&#10;fCK54vraF3ggFoiYk+WeK4XezjXo818ty/8AtfGo5vXVRXZmsFlt6hp03Lbi5SBMlKAExMYvNrbA&#10;dZqe2ASQJiaaa/fgw8re++YbccdvPQaNqTuLd2/aa2biRbIS25ufhUEBQsia0xqNuJ7a5zEHrVsB&#10;4V97XfSROQL6nZnQObgK6RbkqUYfizEj+EYsGEKKzXxykVxORwrZ3Lu55GGgl3JLS4YlT3iZJpAj&#10;FZuq5mJbr5eeWKPR/sVktp6Kg3LoR7iDSxTWYC9oyrTu8JETjO+47ty1xV1rL0QSys0C6NJ7T5ec&#10;+ODemO+Zevf2dcTw3LfXLjbPM8ZauX98HXY7pdvcutxG4/UIbe7tlQe8qCKjPTJiceTeQuv/ALnc&#10;2nH3lu8neDXd7yLsRseN2uoMqyx+cCQq/biTmZfIenL9d/tra7Uezdhzfujjb209lbA2tj7b9qWL&#10;Gv3N7s5dbJsX710WR/7rOQGusRpgQCMUzt+ns3Nv6dwbcOAPSl97yF+3c1F1vVOljBZjSDTyS5mY&#10;1nu5dG29gcpvdrybbvbvyrW2vBd2VscD7X43dbYWksXdncCr61tQUS2oJ1AE1zkbd7q2bK7xLf8A&#10;uK2z+g4mz/obbUx9O9etqD35amPlFcM34HznRUcnttre33IbjgtxeT2ruN2G92+9t5/7v8u23tKN&#10;5sNhunIHoyDospQwRQYlW+O3N7cTcDbzkWUKdMPttg7jTqtQYJHWfLC2azNTP8FJvPdnBbHibg21&#10;2x7e9o2rt2/rvM1nmfdGzskM1q+GGrS89gETWB0xMTbJsd41ja3be75C4hO85J2BsbJhAK64zzgD&#10;wxUzmcs5d5nc+6vb9nluc2G84D2pttwie3/Zu3tXLfMe5LF0FjdNih0NqTUXj5q4rWd7t7dfoLk+&#10;mrNveavAsCzN3rttXjUDTh0a/H+5tLNm1sOP4VfcuzKfrblm17a+m/HvHpWLFgDaXOaZKyoUO5uC&#10;kkARJwfGbRbe3Nxmfa7K6rnc7i4Cd7vwH7nTUJAbIDEzMZS3kj3bzly/ytnZbSxZ5/3Jtb21Xi+I&#10;tOB7e9sMbBKWdx6LBWa3BLtBJM5Ymcjudtx9izt7CPt9pdK6LCpO73b3F7C9dRmpLH+WGZtOKk5Z&#10;72nxHM+6OW5LmOW3G25b3BtQ67nlLt1xwPBWdpcA3NrbHSLYZR8oXMAEmcRl4Xc7q7auco42u0sI&#10;r2uOtmGv6QGBvPMzUSvTF+S2rXcfUXieL4/ebb2Slzneb5G9uNpvvd+6X1Nvxvq6lu/orTpo0dpF&#10;t6knIxE6Vj6mhPRBCKVsbW3CWrSquoLcCDT4f1wZnDj22D7I3d0vIvbu7m9bu8tzm+dr+/37PcFp&#10;7uyW8S60BiGGmpFMP2VW0Hso67vdo4jbWqba0NAIDvbAA0mhAxjbbjM4+HzTN6qnfO+9vbXkL9m7&#10;7c9u7uxdt3Od5G76vNb3cC86atrtt0SzC6o1hzl0wkWr1y/+e3rPalRtxRAfJ+or/hjWZNe6qk39&#10;1xuy4t7PE222G23wFz/dHm5u7tskgqLJMq7aJNIrmQcOMDd3VqyED3LC6ywAW3bXRpUMF6+X8sW7&#10;STNMoO2C7TheQ5Ebu9tdryd70EsEtd3W9um6ty41l7pkhWEGgUHIEVxR8p+Yj27ba9LaLt950I0S&#10;npIpEmcgJ8zjO/OmYsuOXUfYhOzv2dxvNuth79n19nxdph+ou2w8bgb7cOrBFKgBiYAyAmuKba2U&#10;sXW/T6r24YB7hZtU0m76lxo0QKxI/pjnpNs5i22/g6Nze6fkdlaPKJa2PFoxs7ZURV9JAwXbvtbF&#10;gsdwWZo1FSSc4Gd/uOQtbbbetduStrQ7aRptkMJ02/8AOSRkP5Y7fikmXJeK9pbzmOXbj9ltPQub&#10;0X9urvcW5vUNtz+fuktnTtkUEGXg1FDjC37m99w71nAb0rYCoiKf88gMFIAC5EL9uM9Jmt8SPTHH&#10;bT279LOBs7cvZt7m6vrXdzeuWwxGiLz2Xug3CbkEqWHmAM8bbifZXJ7pEtpaZbZzKoCV8CCchlAr&#10;hNpt0YvkkeYfqX+6f6c+zL283vMc5x6bm1bCLa3O8Fs3WrpshTOtjBlmFaDHXOD+nW326rc3kEwZ&#10;WZYwJhiaUPhiTTNzeHl39xb+V8mPrp/ya3N1c3nF+xbHrXvUQpvb1o29nYKXCIW0sMdQMiSQCIeM&#10;dH2PC7DYKEsWLa5GWUMSfElq06Y24XbbbrXy9+ov7jPqh9Sdxcu+4fcW+NohkXa7feNZsmxdrGmy&#10;QDqqWjMDzOLVVhQABAjKIE5YMuD7rc3Nze9S5cveqWa6husc7ICwQfmgwZmMOwCNQoZFARMeQGAp&#10;S41kkesCly4qkgLKMTpgDSCCIgeOeDAEgDoan4YCPqdAbmkuCHUWhpDC5fj1Ct0DwB1KTXoInB5f&#10;bJE5jqcAi46OxEt2uisyswRgqAWWKCJboSDEZ+OBWppNPGMprgEkWhotaYRi76SLIJAuBQ4CmTXV&#10;VhlkaTj/1vo9AyE6qkUIJkZE9cfX36S5UCZe6dJDKodneVS5bOn1AFkBVWe2oY6owlgSYnpUE1Ed&#10;B5+JOAlWrhRbxbQCrBvVC3EUqyGXEkxbK6QVAgnwrhBicon5VOmg6mM5wE213ABCt09pe5qfSWI7&#10;LYZhDLAiBJ6ZRhEmgkk5gEQBIoSepwE5bKqWdksemV0i7R7oeAD6aoe0AGjdRnlgnpWssTOZIkRA&#10;n+mAf2o1M0NZtCzYQjW0Ldh59VyTppAM5nyjCCSNVASaMKyIoKePjgJ9m0zsDYuXgFUqWDBbdxkY&#10;EiWJIXosd2RGEtFRQSfKD1M6vPAPqjFRcDM0BTcDuxvDW2hQjWwRAWhn5jXOcJ+EwDVqnM0H+GAX&#10;eRbbB3tk3rsqogKYE+qQsw0jSFmoM9cAxFRPmBBjoTgHraOGHpqhtlHX02uG7bX/AD2UYxQ5E5z5&#10;YQfmBgn5oMnuBHw+GAstTembZC6VFtnL2hpS4Looa6pE5idZikYKCftWIFASOoJwD82yQxVQ1t1U&#10;s4PaL40kgJQ+aNRvHCBIgTn2mYiPHrlgJEWgp9UI4W566aA90h1IYDsqFb5S09NPXAzE1JBFcpAE&#10;UHn44B5SUdQvp2bYuH8ooHRNZ1FnuN8xU0hhHShGE56pmvaZ1daCp6RgHwSotlfT0pbci3oFu3cg&#10;nuCjukspHzZQamMFMUFJMkDqYznpTAPWz6mj1GZ5stba5dJVPTZ5kIO5lU08RkM8FORAoTA0yc6m&#10;sfZgHEtd1xCoBs2gzC6O4BGKqs6xMp9tQBkcIByK5kDM1ESDI+OAXpDE2b7XIRyXYSLV1DBtC24E&#10;Qw+bUREeM4Nj+LwBNSBDdRScBItKSxQLZtuXA7PUa61kyAbjGJUGJTIZzUS0REmCTEEZH4dOmAn2&#10;jcYC2WQhpFprWu4jGAGKq5MgGQoHhgixpQgkwKACokg4B21tVKFQWZHthyv+rfrdYLIEEeDHp5dR&#10;UUIB8Kj4wB1wAbTcLyHC/K5CFIIIQTcBOkCJyn4YT/mmCK00mZ+GAdDp6dsqbvqXHmrIQNJPplix&#10;y0qTSSaYSVy6RECftpP8MBKtuzSTat3WCv6ihStuANJttbWhUdZjL4nBBenWk9xmtQaUwD7XItBt&#10;OosrKjpaHpuyHQ4DMaE9GyOWB1zHxy6+IjAGWCEkBkQ21Goj1XW0HmWV5gkzQCorGEgxlI8TFDFK&#10;TgJBtC5rLhLpu9qBLqW2tlllA4EQSAJ1R9uDMAjymRTI9P44BSZOEW4hYpbkg+mxQkNcEijitMsy&#10;JrKaQQSfHxLecnxH9q4CQpuMw9SG0DUzhdECDKtbB+WYyr1ExhBVc5g0pMKGOdPAfHAL9W9culCA&#10;bQ1oWlXdraKNIdrYhtZBikiJOEzJIDEGkxFAf54CaNfp6WtLcNyFF0tpe4yXNNtrcg1qAW8BlXBG&#10;MhJBmRIn5qRPjOAftC9bKfgdCJJUkIAmlyWtju0kQCOhPjgiCYHQAD4/Yc/LAGrrZWlu2CzEqatU&#10;t3uVE6RVZGcjoJwlszOoT/mPh1WMS2TqJFt1Nv1A1kIMhZQuBqIhHNyp7dUGrTOEEAhjqynoJ+Ee&#10;WOe20vRT6sUZFdARdUypkoACQGJaon/KYBnwwggTlGYoTOUmB/TGFS7eoIrC5IZBqITtLOdKW3bK&#10;JUVIoK4SDHjAP2qJrTASSSFZUtILrBC9wr6ga6wlu4VEVAXoZ6DBEZQSTFfAQOnlgH7VxVF0RZRV&#10;u2/RugSbjnutW1KGhp3R0pM4EARPjBmgnoAf44BrWzaihCuIYMvdE991ioJgaqU61ywRA1HKpGXg&#10;MssBJtHQlowuV0Kotqug6B2amkswqSagVPlgq/260oJwCwQo9NrltjqEaW9RVGsMG9ICNUyYJ7qH&#10;CfOB8IAIjKPj0wEkl7Q0WrxZiyuXZ5WbjGFaJrEavjGWCmpQeFR4xlXy+OAeFkaBfJZH1KA5ZZ7x&#10;3SFnTNYiZMYURQjxrB+8RNPPAMhmU6gStlSTWrlhAIYEa1AIhSM5PhhPzTUgg1JGbBpp/HLASibi&#10;BSxtaXjSqN6mkupNWmpmpDVEfDBEmJgGCM+4CBMkfygYBQVdR0kLKAswVEe6WItqFYmSgoPszpGE&#10;ihkVIzHyzJgTHx6YGMpAIMKWNtdHZr1XFtEAsxRm60yao6eOCYVK9aiARWBqBr1/vxMr207aYFEu&#10;ELouadLObivbdjFxHCSWByMzIrMGcGBAXLTBoxziij7ZJmMMnbSGZg7AhmusbWprSK8sRDHQCKwA&#10;ImBlQYQZI06qTAp0P4qDxwWTCyXQpe4bI1KiG4ouqslDKqmojISJivjTCflMtrYGRqkmk9AOhpiL&#10;k96xe0Aq2LbIbbJahe0uAR6jsJp4gQCBFMFEVMxFaVIPTxjxxU+Y5U6hbUa9R9NS2hluqdT3GBOk&#10;PJBVqZ1ywk9JGoEsdMBcoiT9lMRfxSEPeGBW0+hR6gZ3IBHe1pCYaPxGMsBvCSwBoT/EeQEYKVbE&#10;A3GQWw1tdVtdBogMsv8AnLMW1as6HLDTLMqYAHyjOJElmjxxrW42lolrcm2rHUSF/M7tJQodKWk1&#10;wCYABM+WA0Hp2ntUmZzjIfZ92JjnoDXXbprZnoxC6SO1NUFj5Ek1pJgZYa9OB1IiBElgR4gefljv&#10;362/BcpAuB2JBAIIJQlVtzmpR6kgUgAnrOGWXPrBBBGdBEnr8KY1LmZVLV7YKBtQklCuSqG7Sgcn&#10;TpBjVX+/BEEyW1ENpMyfxAnSRGdBJxQcqAqIEDWy66CDkhCBgzNGkajABmtZwQAqxahMwIIJ8z/T&#10;AOMSVCy+tQf9QrqULPqMFiRGS0oK+WEQZIqfCc6ksDBgZYCRqBUEoVXSxIUzL6ArFXMt3EVBEnpG&#10;EGdMxIJJgFjXUM4GAlWxbLuHuG0F0RcHpgCEMrLkwJpn5YMAAtBNRpVZrAMDST5VbAOtcZxb9QgB&#10;GdmvAUW64DPKp8s/hkZnCGXtAU6ZmTVi0fhIPTAO2by+o5vWxcIKhEXRZFlXMLcVxk1DAYz0ipwQ&#10;iIYSoJAhYXPMKfHpPngFXkKvNsKt75iUuS5YAm2LzSdOkHSQo+AiMJ6dpYiDE1AM5fGPDALOsR6i&#10;C25UK5tGCSbfQAmgIMeFMFUSRpgLnWpr+Lw/jgFqdVoD81WuXLa6ZNvSoIgema6sySJHhWMM6Zpk&#10;CY7QChJM0Ap8cBaI6Co0k2+6XMXVBGmrXJIGcSPGMsERUiJOYiencftBFcA8jsWnUNJZbZLqhZbZ&#10;B0tp+BJB/wAMJkBQMjIM/wB9KxgDKut64zS6G26AO7CdXVImpAAkUpTBA6su0TJ6SBUTNc+sYCQS&#10;FClpZvSSBKmNWZIGSgMAtQcAzJkiSMgAAADQR44BdtALQAUwrSrMzuRdyJYxqAagBMAjCATEqRQN&#10;pnIahFT/AB+OAcYL+XbuAlXKSQCutrdaBZqYgif6YLSZAZiKnKhFDEjzzwCxcCJcdLYYtrSCTdS5&#10;Lj1QCf8ALJAP8M8Igk+ABIOQB8jGWAlSe6dJYBCgZiwENqttbMgF+kdD1ODM1AygrJM9MxOQpP24&#10;AwVMMxIm4zBUtghmJPY5QZjJqZVwmpEgLXUNOVSaEkeBwDguKrlSSWUWpudxASe63oAnSa0Y0Phh&#10;IghSRMUJDT5Z+NaE/dOAcJVXKo5RmAZUCqWLBYLFIggAGQKGJnLCYE/KF6gEgNJp3xngFhin4muu&#10;oVLjIpa2UAqLeuIJEgRIyBywS9wqyiCGOpYUmIz+HhgHrmlXWFZy6sgKQ1xVWTAQigJqZP2gYDGA&#10;AJB7gaSVHUg+c4A7YJZiTa0BLZbuIa9dMhUCTEAiAcvjhudOo5TlSB2mkT4+IwEpF7bS9zAMTA0M&#10;xF1NTUWpAigNJyjLBH8QMmYM0OZ/yilTkOmAAaqkaSULDQ00yDAO1VAiorIzywUSCwJgiQCD5SCD&#10;XAOLACqQAxOlyrggOwJDqymCRTIwD0wUzUxUkjVQz1qOk1iMAshlJUdraVVyvdaUT26R/mggDuyn&#10;CAtCPGT4VIz+3AOeoVuAuEUodCgkuhQfLC0LgECZPh0mRqINPwq0/imROsHLr9uAkenKg9iM11Ht&#10;mWXQ0zouddYAqMgThAAqQIeFkQwBaaSD8cSyXqHQ1xQEL/lu16H1I2i2V7wjCpEiCIkGelMEa9n4&#10;tXdWY1dAD4jP+GEknQOqbusXXEqELr2aNQUKVdmFaEaloSwoYGEn5RpJasV/CeteopmcULXTNwMq&#10;2ie5gs6XExqIP4lmdORk9MIAE/Goj8JyPxxx8nVqWSZSC50mpMQrAqCtxTDCfCCYPlOE5SCG1Z5w&#10;YFAa5/bjn1Sy7XMSGJBspqUW1AGhVVk81p08x1ywkMCSGJqSFpED8UkeEUwwnZT/AKcBGOhe2X0s&#10;BWptgJnTOnw64TBBJkwTP2REnz+3FdJMTB9CjBBot5emCYqUIZUToEOUkeNYw1EhcgJIBMyPNpz8&#10;cFPoQpct+ZIU3EtrIuzkiKtAv4Z+6K4STH/aRMam+b/uP9MA9IJIIS4pRWZ7ayiJGo2LYzJnrmK1&#10;NMKzpMiaxSNORJjAECqqH0AMUOlFUsSGIpAPcwEAFfPCSe3MmgNYFTmqtlIx0u8sQ9A1lQQqlqaQ&#10;XWalHZZBYGa9JocEAIhaUpSYBFJn+wxjX80UmSbieqqEAFrnfp1OGk6SmemZg0r4DAy8JUAyIn5Y&#10;Iy/lOOm/5UKcEyNTfmEAAsxVWLk27wUHuEQYoBX4YQDDTB7zJ6QOhxjT8xTpVShDEFbXy3IDBLof&#10;uRQuZauqcxg6RHbprM0KkVGWOwcVmdiw1BwwIUAFXAWXlCakdST251nBEkydU00xAkxmIz6GcAsB&#10;QwAthDqZnZmchQw7SLkwehg08K5BomhIyBJPQHxOAMSBDQ2rUA2kIoYiB2g0gQTGedcJoDp6DoDV&#10;RlPWfAYBSkus6dLOQQe30nYiSHmIMyT5mMIMAjMKSGBbuaRRZ+AzwD4ZySxHeisIRgEIJqe7qeoo&#10;DOCBEk6okVXo3QEg5HxAwAgwAELaTAIZS0Z0mh+M5mlMCAJYALUEgSARHUCQK5+OAXqLMqsTpqJY&#10;Asrs0wpoWABPXOmCAHee1g0NIqysAI0r0r4+WANi2q0FZ7beB+UoCR3MImmTCMAzJaSCSdAMGQas&#10;PKSMsAWahIqgXVEgjSYRi5qTpmDEzPTDcT1IgFRBGornK+fQT0wEo3QhE21clldoJIZjEllyEZkj&#10;+dcJzoYIJUSSKiupliOv/TAKqusqW120dgVUKo7gdLhiTWhrScGA0MdRfI5VhTUxSnQnAF2TZGkW&#10;4doyY6nPyiZkihANZ8syoCDUGkN4qe0GOv8AacAsFmFyADpB1DTMMpD6WJkqJzJz6eGENQt3FszJ&#10;NZXMyRE9P4YBaMSAyhEYMFVVSFAeoQwZjPSKkUOEgCKjqMiJE+PXwwEgaiQq6DpVioNt3UArVTNY&#10;AkaYE0JwPOtes1K+GkYArhEsp0oNQYIg1MpK6W03BEMQBEUzwVYyigjuJpEyR5eGAdEalIZHViVZ&#10;dJUhwCAtTketKHKMNnMVIJgwM5qa/HASoJRywRlDXLRa5VdBMfhpIPy+Q8K4IgagTnGmZ+8eGAJQ&#10;4S4VhS6BkQrmI0o6uvnqpJORGWCIoAE+YAZwAQZLGcA+CVBZrvpm3cLyEDtcJXSiACoPXUYmcE2m&#10;CsdumTBJNc6CuAOzrYqQygh2UNc7QWA1Z5Hwy8hTCQZIpXIitARppqzkdRgHSrLXUDNVJAVSFrDw&#10;Z1VMT/AYJlkkAwQYkUoRJiP4nABXhdWkFYLaWE6fHXSaeAOXlOCOkhTJAUmACSTIkaj/AEE+eAdG&#10;pAw0rrKrqLhdKqGIhIp9tP4YQQ1JgNHaCDNMhq6kdOvjgFA2+8qJWVLGmmpJkKOgz/y5YVUKKsWB&#10;065Mz0nyIkf1wAo7k6VCsEuelCjoBQGoIPcPtwUDVkROkFcyDEyGr5Z0wCld4+ZYU3CLh0gMoOmq&#10;UmkgRUDLABqUJoCGrVY6J3eNCK54BFAqsonUNAUTMZF+ytKr5xXCSRqoWocpEARLTJ6Z554CRphT&#10;rCfKF1mQToMqtK1MLBEAdScJMprg08T3E17mIpSf7HAGDr9PUFEsNRWQAQAFQxNQDOXx6YSSCBQF&#10;gZBDdwmjQax41nAOKpQsQxCspULp7exTGosZJrpJHiM8LAIYyW0zJBhtU1IAzr0+3ANMUKaVS3qE&#10;BYRlBAgSwaQIpMTJgZVwg6QVNDEQQsjrWvjmcA4JKzLCQZBeCG0wSY6iIkGueWFmDHYCcq6o1AGK&#10;U6eNMAiCFukXGCwDrhZZCZAVs4EzlNJwkEatWdOtCVOWQoPDw+zAOEFrY1wq6jqKE9rNkASSGalQ&#10;c5JocIIPTtkHMaoByJjrgFajUkNcYEA6WKhmVTqVBSBFP8MHEmojuB0sYWfAUz8f7DAKXJjb7oUr&#10;rChiyzM9GMfhjrPhghqFVKiuk9P+2nxHjScAGCNq1amhVNSSSRBGoz+EwTpMxlTBChhZmumlfhI+&#10;+Ms8AbktrLAEKIZ5IEggaiCMugOZz6VAEidYYhQSSaeWnz8hgAWhgxT01ZmKi3pLZgMGB8upr5YT&#10;OZJB6gBTJkkEgDL78A5pBIBBIYjN4WdOtQxfMmtYr9uB/ME5Gemax4ihrgCUg0JWCF0giNKhphm8&#10;Ae5TEA54IKAakgkZ5Ak9DGXTLAGXZlOhUXS5DA5rIHd5k1HSB8cDoCZ0yTn2yKgEZdMAptJYqqIH&#10;IiRpJAYyADnMTHQZYIrAAEdon5e5hpoZ8BgFI8EmIDQhZnMAqdMFQamek4IA0+Cxn8sSQPsywCyw&#10;BhZnuEQihWy1RnU1IORjCgOsTWQCCImkg+cUwDbXCO0tFQCQwbXEMHqZDA0MxOAQBBUyaSAhYQRI&#10;NcAlLjN2lZ0FvzNUE6TUGIMZwMHUAqMpJLZCKwZynAGCNSuwHqGIUw7JcJCntFR4GvnjSe2bQvcj&#10;bEVEEmWIknOlKYluJlnbo5N9Y9+2w9n7+7AAdLihFKB30IQisSQRnmP8ce1/atj0+MtTM6UM5GdM&#10;dcSfTJK+N352r8Vf76fcS8l9X+Us27iC2t7c27ltFlJe7LjUDBgSQetc+mpGXmQD4V6540w8N30V&#10;30hmciFBdaMohkAAImJJ7q+GBgGmtyyFtJ9PU/bGlGFCxkhu6DJNKYbHzT1yk0BMx0xKLp7Y/SlJ&#10;ZdDW1Q29L+nauJ6mhA0GJNVJPlTBXG6AwTTrmemEof4baNr9U2rkowajBlBAhbiluuYJ6eHXDOoA&#10;RJgA5RQzEDFF7b2YVjdCBahVfvftj1HiaUOXll0wIIXrM1iZ/hgHVcXb7p6igG3NtUYEh2Ook6pI&#10;b7PORGACCK+JiS2YHjgE3bG4Vra21Ug21e41s2XL6moVUdplZDfE9Yw0xrIJJpA8TFanLxwF1trT&#10;3bSW7qwKlbiN2KLbdwC/iZqTWR1wASYzMmYmhpESMA7uES3ruKNvbuFbVoXEtlmUhizKZzWggyf4&#10;4OazJAyAzikUwAAICq6WdTsGdprdNuaKW1UBAAOZnD6T0PkPvwGQ5Fuw6rSNLMNIAQsCka0gxQUg&#10;QSa9MJumsDICCPIUzwErg9uqsWYKFY22tsCFuPTsZmamr8QAJGYOI8gBjWZEnyj5afzwGuAvPuNr&#10;bYWtIsLMlFWzcQlluoVMyZyqTMYbzbMkGPtIpgLa6121Z9QIVcreb1EGlQl3u9VwnioIgeXmMSV0&#10;06EEdTp+J/pgMPuRulu3tVy0lt1LM1kd0uxlNmrgkEj5paZHhhm4AWYigMSftzGA0vE3LluxtRuL&#10;lq69kXmKmAnphQGttoyeuZpnFMPqx0wCARJr4GhjAZndbSydyjGzeHr6gQAEuOTL29akwsRFDMZ5&#10;4DmlYpHU0BM4AtptV9drlogkuzduj1PzBoco2UgCo8OuBII8BB65EVPxwD+4RluiCbm5W93HSJuW&#10;tPaupspzaR5ThWnUDnEZnLpUf1wFd636c2kmxeDXGQKjaQDcclkY5GPAmcGwpGmumlJzEZnAN7S6&#10;36gXlYtr3WhtTBbaQ5IDk/i0yF+4nEMA6lc1B8/GkAYDoN/dL/t1zbKddxG1Kgt6tSyC9zVkSJ7Y&#10;ND0xNFwBFBrUAGY65fdgOaDib17f7y9bZEe5bNx7AaAgVdRKu2YLfOD4QJphEdrFctQgA5HwnAWK&#10;3Su4sWrtuHO3m4zqotG32tqRegIII888sIAqaTA6kjLAW3q+nttsUKLruwzKqsNLnSZgV/y6mzOW&#10;HQSINY0k5/caYgor3p3Lzpb/AE6n9WvaoV6SC6MrzANNWrMzGGDMGhNYJjI5Z4o0VgKx9O2URyrX&#10;UVj+U9pvxKDWTHaG+AjAUgliRkBNCPhOAXyVt1Fh6rbJYAJfz1GIQmdKeJWR454U0CfCJECoMTWc&#10;BX8bt7m6Nthq9UP8t0Rbp2KVAOeUBjGdcKSoABoROr7YgYBG/W2lxnZfRKXPTFtXY6VVSHLhgYDm&#10;obrBwVxSZiBWaDzk/ZgH+J3Vq1+WbbOzJ6cNcKhWKygyAJ6KDOEhRSkSamc/CmAeu7m8DpuOGm3q&#10;NpbZPpqvboViIlRQGT/HD2rSZ6fCQR54Cl9P1LLSQXVyxXUANqxYhWQLVqTKjPOmFAdsxFTSkDrn&#10;gKncpcG+0G76x0q/rrcYtchSiKwOZGc9R3VwWozEUkCczJ6/DASl2hTS6ujm4TdVQdJCWjMXDcoS&#10;9DSpInLDoIC5DInyzmP44Ckveo++ZpVtDKiv/wCuAUaGm3nkO5qmDOI7TOcapkEZCc69MQazbBXF&#10;sG3rNoKbLqwS3cW4oiUAnWR0OVDE4UokAE9SB0B1dYGKK7ebgW901AqsFc6bQdle2oU25U0YmJEZ&#10;VJzw5pzkmI7jUzJnARW35uG2WWzdZbhKAZBgAC1zQIYMTIEjCqKIr4yfHwxnaZmBV31Xdsx/Kugs&#10;6/lLOohdSrdGaqMhGfwwNQMCoMyciKVFcWTEwGbezubdxcAs7mFJ9IG7rAYHUAtJiaiDOfTDegTS&#10;SSfvAkTii6tb28LBN3Si2rJAQv6lxLiAPo1mBQkdxEwaVwvTQR2mRPgY60wEE715D6l7VK2rpYG5&#10;abV2W39QVXKpBEZ4YcHUTUUGc1DGsA/DAavj92rbdFumyzXLxUrYRF0/kkqpYD8J6LQTOAradVSD&#10;0X7ayTgHN9txuUsOGVltnO4Rbh/TE2mRDJZiZzgUia4TQmDJg+ND1JHhgCay23tiHUrcQM1wB2uW&#10;m10R5q0mSDh4TEARSsQRnTEmfUVQtBtyJuWrks1xRcSLz6BrdW0wBBAGozSkYK2IBmRJAq1Bn0GK&#10;FcteZz6SLIWzqbQk3moBquRQLQk5BRHjh+e3Pzr8YNBjMszYMSmyD7/0yTdBfU3o+mtyWGtV1ELC&#10;5wQPLPDDSxIBqTExnHQRjQ223YbSyGCIq27YCbb1NRttcaUa4ygEsSBBjoaHC9WkBRSsdTHlgK4b&#10;I7+/ev3CbhVgVDsEQgVHd1Irp8s88N5mYqTGUk+RwFqzDb6tutw3AFdkdibYsWkXQHDCrmTAInMw&#10;KYeBoAZB8vDpgM7cDI19wVc2z3XDb1sXzbUjZ3KSoANaHKiXMCs0pIIiKTI/pgJXG7R/UuMibdCt&#10;xbtwA3GIIrpDNTtJGeXwmE2VBOrLOPh9pxKJHuDcNbtm0dMJp1glgDBlzQSCDGo9ATh4ioP8cuuU&#10;DDPOBntvuJVVS7t7YFoqLYBZCwWCzEjNiaLXOZwZjriiNtzq3im3q1+k+pySAIBBARTJAyYRU/xT&#10;mRn49QPLATrY/TW7puNbbWwBgaWUTrdoLSoJNfDBOpNfL+1MTHOQrjbyOwJuW5NwCaJcYWzK3PUr&#10;8ubHp0rAwQETQig8wfEYZ5wJ283Qud2m3cTU6J2lTZLMBbuMpJ1ChMRBB8cKECmRnL7JxRC3Qe8l&#10;tzbW49u4wFwqFt3UVwpAXKMoNQBn0wZquU+U1PliS5EaxJ3BVribTXcFvUEJNh//AFZVWoD+GQKd&#10;KjCdUEKBWBSageeKJFvjzdF65d3KnUzW2vC2yqSFOtRqgFmNfHKmFTGdPt/vwCLlglVFvTcXULfY&#10;NDo4UMCNE9pgAgmZwrU0RPTLEtxM0Ve4XaJdVbdsB11zcZy0i20MQjR3LNT1wS1I+IGKJO/V12Mh&#10;9RZTcLXG73Vx2uTGdIiTGFsSDTPOtYJxnn4Cp2e3e8EgW6ktDOVRlQaWZiYzMmk0+OGLiKyhXCsK&#10;EhwCJAyEziziYGt4DlN9x28a/wAfu99td16fZc4/cX9q+i44JNu5adSFIoIM5yMZD3N7N4f3Psv0&#10;25tHblQfTu7YC2ysRANIBxXXx+Xbx34vcf7V/wB+H1w/a97rvcvxvJj3txG/v2W5XgvdO7v8hZu2&#10;BBZdnuNyzXbdwKDqJlfKMeZfcn0b5Phde52yXeY2dskoVYi8qitVzmMK9enn03+Vfpr/AG2/8rf0&#10;S+vg4/hOQ5bafS/3vyFiL/Cc4qpZfcz6bjaboRauqzHtCENEdlJxzp71yxuRtl2YV9uYXbtZY3LZ&#10;NGu6jUEZjzxPxdn0M2uy2vJcaeSPPNescoDfucpZ3dldvubY7rW0KqSrI0RNTWJjGQ5ThbLbh7fJ&#10;Frdu4TpdLYXVcdZJLDI1Mz0w6r6Zdb9ue8t0vG2Lvt5LW6v7dVS5YN8No21piFRUaNSKBClOsmOm&#10;MruPat/asbtpV3O1AQ279nuKq4k6x5ZfD7cUdK476k8dyKJZ3Fw8ZyTM4u7TeM1tbly31sXG6GhF&#10;Z+/B8fwVk7m0npBTedUOkED1ch8B/mOQA88SZ9QXNe8b9vjt3uFvNp21i7fklZNgLLEVoYEBczhP&#10;K7QX+SGz2ttrO22b+nbYIAtxrc67jNQVaevTFDvtjkm2vt0cvyO5Tc7/AJVf1N609w6rCXBps7ay&#10;gBaFSIMZkk4lb3belb22yuKuQvuyE6izfKVIyMeOAgcPvhut1yfL2Wf5/wBFa9WDZUW1/MX02+YS&#10;YpSMX+44v9JsFuflpur9u2C9xA91NkUBW4QDIZv83hXBGD433M3L85c26+vc4nj91uO2zfNva7jm&#10;Ld0q9hdYP5doidJI7u3pit2e1bbWrruNBe3cAYLJYmmqB8az1jBWm5bkbfIbnbJZ1MbO6tOEYhPS&#10;YVdNTGCDEKMqnPDfK7VBe2Fy0CtzcbZVuMkq7NbJQlS1I6kjPAO+1+Uurtec2+6uo1jZck5sWrg9&#10;S1bt7gC6ivolpr2yYH88qm1s3k3VkWyl28j/AJiKG1XFaQ5yFDkf78B0i7vL22bYbk3Vbb2HtlrV&#10;1mQ27DIQbaGSSCD8RjOtYa96W2QglDuGOpe0vaYShZRIbOkf3YDXLfSyb27JdA52yAqwa4FurC3A&#10;jUKDx8fPFTcsi9cW1t00bm56mlG1KjSICk5awB8opl0wF1bvNZsNd3jq2zt+kXuLpd0INWVaHQZj&#10;V8cRLnHG6lwKhbchl9Sbc2rhAVGev4h1OUjATrfKLaa27sE2pRhZPqt+otAlri2gV/CcgImvliK9&#10;osot3UNyWuI5aiEfhJ8Kz/XCYzyJq7grdN6zcRDptuqqAWkfMgj5vE+FYxSXtjcW5cYWUJ0raa96&#10;o9YhO9Buba/gX5aVxqWYueqcL2xvrJSyjXj3M91bQtH0jr7HG0Z662qRIjFc3G7i/d0o9wIdTXlS&#10;Cti6LcFdbCobIQcsbm+smGLrVkvJbfb2QzrbDjSLLvRr9lrkhjbBiVzIipFMVN7hdyLhLJauAsxQ&#10;2/UVrQWiAA5sPEZimNTfWpZYsrfL7Z1gPctEIpb1NLq2ppcz4EGqnIjFCePIe47K3qLrDMilXYLm&#10;2loHmaY0fiuV3albaqwW2SCA+koJFF1KfuOI9rjyz9zXbgcLILgSEJP+plTrNJqcDFxk4+7VVYjQ&#10;rCYGliJaAJWlDmB9mLdNp6mk2ltmSNRKzdI01JK+B8KYGKgPuRbJ9V3X4UUEGYhvHFjx21uJe0O0&#10;uo1arrIFu9Q4AgwFNTHhiW3Wd3wb11suUDfbq01gMZKu7KFthiyMaEasqmIBONTt/VZ0UPqSSYZK&#10;khhpDEVgV+yMee3Ny0y98W0R3NsK4UBoZTTSZhZIDGg8JnF1bVDa1HXbcuCSxaDpYm0w8R/0OAob&#10;zsLqoAty0EKwoGoSgS8jKKDoPPPE7tIOpWF1VLSqKVZGGkID0JNSa4Cu7tQKsvouyjRcYhluodfq&#10;QRJhTCilZxAvooAZ9SuQQCiabZNvuQOLmZbIn7cBZbW6zzoCvbJBdbtwFx6o0OyFAYijQfMYyu4X&#10;cNuHe2rbeXa9Oi3c7QAT6dyhFfE1yqMdtNtZ9OrPMuY123bart7Vu44vwiWf9R1bPRpv2hIYEHoK&#10;ZyMKO89O3aTcop9S2fT3CL6yXLjt2+slvuUE1laUrGG2kvPRr8eCRtSbty5tbjn03UPtnJsMiJSL&#10;LXJViFpD4Ru/1Za3eW2FsLcVb0M+o22YEqlwSyhjnSAMM6Wds6Jc+h3anaBblo3Q99kZk1JbK+oq&#10;kIz2zCsVGXUnETkSm5diPTN8W1AFxjpewO0ob4juAgiTni6yzhL9VxPRK2GvbIisLgs+oxconel8&#10;jXrSwcgT1UH+7Fbljszp/P1j1biMys35AOlirkZA/ICenhjTm1VmNwJi3p/LUqmkd8UMCKmZNM8Z&#10;PdPel3F60XeLy2WfUCzk0uIc201JmmQGAt0ACqukqAdBZViFQADS3h5da4ym75tkuW0tjdbfcta9&#10;ba3bqLc2sWKul50OpVf8J8sWS0ylpaoe1XUyGEmSWEQAaGMM2vcXJ2j+qtXLm79XSp/Ts6KyW3Jf&#10;cW2tHWJ6B84mJxcfBnPI22thl0PbSJMB7asO4UDBhGN5wX1B3V+5Z2W45G4957htfp+Z4/SN7pFC&#10;u4tQqKrEAhiJqeuM9s6+rU3tZ7e+3dgVa7a2ptMAXW7srzLcsk0ZxbeZMeHgKY6Zteetbzbodxtn&#10;45kuBrq7Xc3LCW2Uyt9LzDSyzVRMAZ4x2evWuk2nRmL3D3rF641q/b3wa2yL+r21rcNcVhDWWtzq&#10;BI+elTje2t7O3tn9Zdb0kRz+rsW76GSAA1y2YJapGnHK9a0wV7jv/IugbK1F13VP0m5ubZhCnuWz&#10;dEjRQHUcaDa3rD3dabezf9X/AN2Wt3SLLXAx0yH6r5V8sQZreWdxbsaLm5vWW24A2qXbancC1mxV&#10;rQAhgIE+eJlraWzcK2bI0Pc9RksuEGqILNqMwfPAQr+9ui0ty/ff1Ft+mr3kLsUVu1FKgjUCfw4Z&#10;vcYzbizcdbl1lFy1dUadQTX2M9y2QNJMSYrlTAP2eYRNvft23tW0ZrV207gqHuBRK27bgnUK0nzr&#10;hrccbaD2bd11X1AICXbly2VQVADeJoJMiuAkbXlLwt3b1lHYo3cbti3bvIbshWPp0rQkChGKrd7S&#10;wt6+sMyj0gbQEJrJC67EQGYwcyY6YC32W93DWNsx0C5+cReJLMbYBb076mqiuSiuWKncX7Fi2v5V&#10;26mp9ItorMTbUhCbj0LSCZwkyluF1tbO4v3Xm5btXNNoubruoX1SPUFu0lQrCM64z1+/vNxtL62J&#10;sFAy2r26paUJWLq/iz/Cf446zTtxallv8Wis2tlttzaN0rfJ0tctbaTcdrg0l7TLkB11Dzyxg+T5&#10;LjthYtbfd333263F0o1va2rNxirZ+iqSLQJoSxkAVrjoxx6NXtLG5v3Wu27SbexbQG2131R3r/7k&#10;mC4GdKHzxQXf1gv67O3Ta7cWtFu3bUi7ZtgE6nuv8zEZwJHwwRb2za0Q9w3rmom4xI0s5pAUSAB0&#10;BxZ8D7cO4X/ct+24v2WBO3UsFt3HZptyDJEnyyzzwXFsyruS5cWHGz2z21vSDdaJNmwBDkeJigxq&#10;U4awlxtsthLj3Fti+9mWf1SZa2D/AJYpSI+3EtkmaYzeFSeUZ7frm69u2rN6SXT6YNsDtZiaAzJg&#10;1xrOK9rOTbsKhuXXdyw0RAkBbds+XU+PnjnfJ6Ruaxk+W91WLVu7fuXFt2LaDS5YkgxLXHUmRPTp&#10;GO+e3fZx2dlVvJoP5ZuWVZWa6VgR5dZnr8Mc7fi08t+9Pqfb3V9xs7nqiL6pu3V7djbgAszgxLmY&#10;AK5D44717b9nvuHtHSx0qi+laRnYBmlbdtQM4+Y+ODG20jwJ9W/r3sfbOy3d27utvaX1Nxd/3Hk9&#10;3Z2uymzaJubveXbzCgiUUdBGc49He2vYO60Wzc2/6TboFINwart06alhnJxzmnOdnk8nm9NXwB/d&#10;R/yU/TH23u+U47ifc9v337puXb9i5Y4bcFOL2NwubXp2NxaJRyggAAwTmTXHY+M4PabK2CEW40yG&#10;YUUxEAdftxu5zw5a63e5tfn3+u/7r/qB9R+W31lOZ3XF8crvt/R2lxbd25bZ/UuK9y1ASRAOkVym&#10;ZnQLboKARMRlTKYpiuuus1nDxzvuU9ckX3l71z1Ga4xe9dUnUe9qsWJEj4HDjZACDT/GcGldtWuX&#10;L1y+z6rcErbBjRqPp6GbqR4+fTCUIEt9lBX4nBJZZmJ3JWPTcbdczZtXNTkkAXEBGmmXQnPDknMC&#10;RHjgqqsrb1C3CW7oQS4HZDGSxGUT4nBB5zBymlcBC3XEXQxZGX07ncjGe52YsQAKQDEdeuF4nORV&#10;3LPpkpGogGIAOkAyTXPqAT1wMAQV2QwswlFB7u0Qs51HX/DAxQ5asXluALqR57SCCwpmdMiPhhl2&#10;BFPwjV4fLWMRje4mG44Hit5vt9sNoDN3e7ra7G06qWbXury7dYVqFpMRj8XH/Kh9VU93/uI+oi3N&#10;JtbDlbft/aAHUVscYgt3e4+DE0GUTj5D20nZn4vD7/eayeOekmP9eX9iP9gv0j2n0K/Zf+2j6WbN&#10;VC+1/pB7NTcuLa2ze5Dk+JTmOQvOqUlr24f+WPlpwFy2+/F7St1bYLaYHh2nUfCc8ei8dXxXjud7&#10;L6PXmOz8Ftf1bKW1akiAZKKYHcvU9MZu2Jl6tOgY+hH7bfbt7dcptAtq24a7aU00adAB1AfiGQX7&#10;fjjzbXEfL+10kmVfyu5TZ7Ddbi42lbVl2JilB49Mfoj+jPELxntzZoRBNpNVRMwCsAZR4Y8F2ztz&#10;8Y9fkvpH5pf+QD3jd573jvNql4hLL3lVQCBIlHUvMy5WCc/sx6J2Ri1UzMkEkUJOU/Zn1xp59tZt&#10;Zfg+JX1BsNuOXsG2LVs7d7aXLSI7alW2O5wZEnUCAWMEGMXu0HaGJhpDA5imQAxXn24teX/qHu7q&#10;7rcbJbNrcobTWQkC0bK5Nf0v1BqQRUZ+OL/agMytGiTJEQCaiK5YI8k++rx222v7W4/6q1t1VLDr&#10;cEIWINwN6fzKGiSKVABpi+saZEEkzJ60FcxgPI3u/wBZrLu1tQr2GtWbGoXEVlfSUtMBAihgmuQx&#10;OuToEkVB8unXEzzgcl4JA/IXFQr+QwXuozFm+a2pygiI6U8cVd/UxUCdIMmmcHpij0T7StWOOsbq&#10;/uX03riXBZbUoYNeWFRxBgGYMzBOMV763Zt8DuUtlbFy9QXyBqsoBD3FY0kCT8cHXwT630P/AON7&#10;2YnMfuN43meTu7zmNl7e2Vy+3EWmX9Ny3IbhtGz215VEsmohGrAXrAGPKl+yNpZFnZWf1Fp9024V&#10;Hcnc8veu9zXN0+egH7MSZnD3zm8v1fcVvX5vf3uT9wbv/bOR2vBpxl/c7e2F4X2Psti7Im24W0SE&#10;bcMoKxJIjA2I3G3u3PR3O3bfqCd3vdwP/C46wWpt9mHFWQTl1qfDFW/E37ovcXynHbc8nxPLWPbG&#10;qyvA+3eL1J7l93b/AEALyHPtYbVbtXnKtLdoWRnJw7tNhYVtxudteurbZjuL3LbnVr3amW7CROkE&#10;0OWWJmZ6lvp6ovuD3LyTWOO4bluM2m436Whxuy9i8IbVza8HcQC3abfaDo1uAdStLEFjPTF5vHf9&#10;MHtX7nF8XdsJauXFC/q9/B0sdupqC1YIqB44zJbb38z0Ynw6/wBvVzD2/ttm3MXNvvuO2Hvr31x3&#10;L7rkdvt3uv8A7B7UvXbZezZ5a4Pym9AMpZTQkZjLEVODbfDbMxu7Lj5P6fj1Yfqt2VUl7u/uTILV&#10;n41w/U1Xun41fb36nW/bLcqLN7ae5PdWhTy/u66jJwfB277aNvsvbe0K+m6WYCAjtEAiTXE0cYm3&#10;uISVvemBbt7Vf9K0izqZwMwJiSDJE9Ma12m3QyzTe97/AC20vi2L/Fnd6t3vOd3BLchv926qtnb7&#10;K4SxDNpVmCQFUhWocQt/ubFm/c2vGp/unIXbcW1QA7LaoSA0jIaczP8AXEs7r9X9vxMfHo0ntPjO&#10;X33FbTnveN7/ANgT2psb2vdPubjp7i52/aBeyXYS7eoZVQkip6jBILWy9G45TkOa0Mbu6vALa2UE&#10;AmyjZERHjlGMbTFx6Jc9OkSNw3I+5n3+1QXPan02Tdbe1tOF424f9w9zLdRntjkL1moV9RJAMROo&#10;4nWktHXut/ectdtXfVv3CAbhYjT6VsxEdOmOmLrManScMlvb2/VttwPtPZbLRs99sTs+M2lubGys&#10;2QxujdbtZV2MSZYdK0xKbQ1tV25/T2AvqMxP/k3QxCkiR8p6A/1wksub1MfFSWy9jf3jzNtOV5V2&#10;G3sWFAHDbPSrXltsysSGQmWYf5pAxZWVt7Wx+UiWgyOWuqAPU1sBLsf6/fjnt9W/b6M5zsw+/O79&#10;wcxG93O4393abzai1sLytct7X9Nt2ZRt1zKmsfAEDLGeubu/auNZtqWfUxGjSTpuCh1ii5ySa5Y6&#10;3H5fi06/s+A4jfbCzyG73Cba0bdhNW7FxLXq7bsNn9Nc7rxppVFMNBJIxItNuEX1bkNTToWfREVC&#10;XLhq4k5/0xbMzFFZv7fEbi9+h2rvaa6fVTdbhk/3O/ro+42W3kptyyxCkED44ob+35HeXXN9m21p&#10;iwtJADsyfK23tGIBn5icc8W3jo3LrI6txXJe0eA2e2tcbYtcrurVuyd9uRcdrNu1faL1vmt/UOy0&#10;HoosAxJnD232pt2TIVLSML1yP9J3oNN4mrNOQBxviJbmK3lOZs7zkk9H1bu/3Fu5sdko7N5ZsEer&#10;r4+2OyzYXrcYBqSK5X3Fe0t/7qZLwD2eOF1Qz3FBDqmYtjJRnJAnEm026Oe/knj6uFfV79030+/b&#10;Lst1tuX3+z3/AL0fjbl/b8Xtbw/UWWddVm/u2Jm81RBYjURQY7HxPsXiOOtJbFhW9MAggBACTU0r&#10;OK82/n224nD4zfV3/kR+qvvjkNxuuL3Q4m1vL1ywxv3nv7kWtDKuiulYMGFBJNJEY2u32liwhW1Z&#10;S2pgCKT4T44ONtvV4D92fUD3R7q3i73nOa3/ACu4W5cYPfYtbt+q+tvSXVC9QAACAM8jiUFEkkZ1&#10;BmoPngjDPuGdF0sqxdVbiIpZGKsR8zElZUkljmemF1kSZEAHP4zgIAFsWyysbLavUtlFDAm32Mp1&#10;5A6iQTH30woeBJzAI/iBgId5it43FsrIt3GXSGIf0ySwQkBQrTBzMz9iiZNCegkAmYyEfywFalsB&#10;SDbFsW0a7pVBbgmB6mtDqpkSfE0nBgRmI8oNJzGAb1G9bJULdhEVYChC9tC5+WKHOh8z4YMjxB8R&#10;FMAwty2A8IACERmYgIdTzJtwZiTBA/hhXQ06Cn2R9/24Bllm+izb1Kz2g8wgJIM+oKlI8RIy8sf/&#10;1/o8ZMjKjAyCB/bzx9ffpLlVp7K3JFwP6noMspN0gyYCP80nNe2aAUOCiIBy8BWTEZHofE4B8Mt0&#10;HS2m4rFXNxHsqI+RzcSutGgAA+R8cNHxIpABNBkCFk+eAt7GhmFq0ZY3XZQbZhQqAuFDmDpmDFKk&#10;5jBGSJJHQgVC+IJnpngHPVU+oiMAq2x6xJR7yoHlkWJ1GVBNR18sJYkZeImhikA4CVYW1cGu7cAT&#10;0jbVVZUJdpKa4GnIDSrA/bXBRPwrpyqfPAOi8LQOkk3G9L1g4my9tYS2ApBFQPmpFIpTCCO4Dr4Q&#10;JynM9MBYC6P07uiKbemVcO59IKdKW7lkT3g/NJIiDnhIIUzn8xgnwzEYA3bX+WUQMpU+tbRVZbbX&#10;B6n5grM0DSDIM5jBTQknOZMGhjIYCWbYS4LYDqFuzaJcMsqdel+pVe4mCKADrhMGq0jrM5jPAPIy&#10;+kL03LjtbVBbRUQ3Cz6behQO3UI0hh0EYQayQCMyc6DxAJ8xgJ6WyAfVZGKC2LMGGclg72g6CGJU&#10;HUTAHhlgREDLwymg/vwDou69bqzk22hmZSmh3bUn/sugdjLmQZE1wVJE1gHqJkihOAdtofSIRiNd&#10;2zcXtrdST6nouO4lc4JrBphMiJIHWKDOAPDywDtvUXKrcYKQdLP6gDq7a2DgkBZ8QCBGVDhLeBj5&#10;TM+J8vjXAS7LOFuuIIt3lFrtNCVppuOTGlQRIBHXPCDSBmSaxJNDAr0wE63Ueo8C21pGQue1kYh2&#10;Lh/mYSJAgDKCa4Bii9fA1NaV+GeAbW3eT1LmsNPqObi3CQQqa/xCNQ1BdP2RhOQ/CRMjP5qkCmAc&#10;DKb4ZHuprtPbuBDbP5WoeoV1eGYWJIJIMkYIqSJHhJHXzkDxkYCbbdQ5QAMUYrbZVLJFzutorHLx&#10;ifDPBA5GI7ulQCKVwD7KxW7aS7odFIPqdzsNMqgYkQerAiAREHCYAJNSehzk5gDw6ZYBZuPASLaq&#10;H/MW4KBGox1mAwzjUYM5CMACCTBA6Gsx4EYBTllVVLoburuqwtsQRp0kAEsREAeZmMAiTUCDma0A&#10;/F8fCM8A5aH5ZVWuhhrASV7ySJtTABUNVgYgdcoRFKNWdNBP2nAOhnOnXaBlQzBiFW21D+SZhgSK&#10;6TSDU4AJyBM5j7aZEYCQ/psuptBloBuCqMBqDs4M6bk6RAr5DCDMEdsiDUGhjrGAcDW1bTqYKSbY&#10;9EhiVRg06T4GAASKDrgES3lEAUpBzwDlu6v6ZHtsWIuKYaQ14NSAB1MRBE0PSuEmsgUqA1Y8yMuu&#10;AfS4LS2DdhjqlD6epEbJCVIzg0DHIVwVKRBEiBlnQ0OAekIFBd0KoSXVSziHLQzWyBBpSo+4jCIF&#10;Ij+BMAxWf5fxwE7WwD65Y5oCGVYcatWpKAGYJiZoJGARUED/ALfExBin86/bgFW7ikH1GuJbY6gw&#10;LCLkqrBDIJJAnwHhJwiOgJiIFMyBMDy/hgJSwdbDQIbW7i4AkExbun1DWhlhGoeWWEEdAPGAKT1p&#10;GM7TMwqaLh7Dc0q0gsxGup+Yn1CRlX7MJ0k5SDSJ6U6TTGOymShetkBww0oD6jAyoAaNLuKmBUHx&#10;EDMYTp+UNSGgmfviPPwxmztEr1NSXjbP+pbLoGC6YoROWYEAMYNMpnCYqO0xGf8AmEkapOIpxbgU&#10;3At1FIVZVgdQb09Sp6aeMnVmIPWuCMHoRnOYOXQ/zwDliQlsq9txpuabj69LMXnVpNTJ6CFH34Kl&#10;TERkK1OcE/DAS1OlgUIM3HN1iyAqgGliqeM0gnznPBUNREdOlPtwChoVLYLG4wZ3cSNY7e/UZziJ&#10;AykYA6/GKz94wCg6AtbAdWa07LoCho1mbT3OprQSRHwjBH7W8T1Mef8ALAPoaqq/kqvYsDXbJYBj&#10;cdciRTWetIgThPT45RM1Nc8A/U3G0uQCQzAd4Pprp71AMkCBCihywZrAMGMpPnAz8sARdYeFvNrO&#10;lhoUhjpNwrqggVHbWYwXcfKsmgIMZdcAa+mqBKNcqqrDIPUZYOgKQJEkkZkTOCGrKdJmZyFMpiAT&#10;9uAkAglSgLhJLga2EGZfSZYZHSCYA+/CRFM6EmSJmta+cYhLhIuXGtuRc0qdKJAOmBcEIDnESNRk&#10;5zPgh9NOvUAaS0xFZ6noP6YYa7kiyzyANKuVFu+tVtBWuU0qCAFRvnJr18MErdADWoYnSDLTIpl4&#10;/wAMMHcdf1NIuPcUkHR6dqXZWUadGuQQzE0nMGp64Ektl2g6hBo0iDqj+GGDuByi2dHqhLxRbLaw&#10;A6shDg2AalchOUia54KjBaAUyAU1iRIrTBZbeh0a7b3NTlgzA6zrGq3qqVY0JpUGkSaYIqQDSI/n&#10;1kZ/diB/UCyMDKq7W3AuBQUWmtWUkCTlJj78NkaSNVSTI0nWI6jup9mCnvXD2yUZlgsly3cRLZZy&#10;4LMrJJYQKETSlRgzM6SBAYEkGSKQCZ/6YB63Ihw9wM2pLY9PTbZfULaEUZyAfMeAwmJBiT5ATAUG&#10;Jmc888Ao/MouRbAYhSxLG4WYM623pGk0E1FcNkQh7SFUgjrFaEjIfaMblt3z6kueUm3cOsS9ssyQ&#10;4D6A0DJSQC2kkKygmnjGE1mADNNSkwYyhR/EiemJnNzfU9TpmFLBWQEhSokB41trcZgGgJBzjDTA&#10;gzMSIBNJLN0geFQDjvrczE9FSrYDo5KodLM5VQX0BFVQlDFT81ekxBwiDqIHb2k5ARWcx1rjSnQV&#10;ZBqGsO6AKCSINCT5DpPQ+OEwD1OURQMYMSDlgHtbCQ6qYcXA6guoASisjVJIAAkUjAIWoMzQDqIk&#10;qDOf+GANPUDArp0qzvdkm2+pYYjpBMiI88NwNPXOJEGegNaicBM9QhpHpqGDKQ06Uah0qSAhIFCQ&#10;NPUZE4MgTQ5eEVI8QJwBW3drcNLOzd4cMWAo1s21aI8BNPswggwZAAERBiSTIn7c8A8jKAgDkkgv&#10;cBDagqrH5bA1FCE6mPLCYkhgpFIB1QRpaIqeppgHw/abb3NUn1bmq3JZHTUXdFIPaPwrA6xIwDkR&#10;EyQanqwrEfdOAXbY+oHlhcS3p0mhGg6lW458Z1QMJKiAtTImR2ysGor4nqMA4mrSzpCOr1RgdVtp&#10;DjWYCnVSNJzgzGEAQDnWSAY6VJX7PLAPtcZroZxHbpBUxr9QaFW7MwJzEg1jI4QywxBMhtImakMZ&#10;BEeIwEmxf1WLbCToFwrbUQuu2IKw9CASIn44RABqYE1IAjP8IwExXZghVPUb0nYKSIGpdK+oVAjS&#10;JkZ54IipGcEkgQB5k55fdgFW7g0owCIHIVWu22K6gBFqkUzpnFRGWEt1K1gEA0mYzPgTgH7WnS2s&#10;RqddaoWa2Zoyhl+ZVoSBJOQjBSDPSQIgjPIiBgHTqAskfmFGYtK3E01LgsXIIBpFKCBlgqU8evRh&#10;9h+/AOKz97CnplitxSPTZtM+p45UMT4GsYRABio60GqRll/PAPoxZdQCF1VtSNCC2wqBqIABU1ES&#10;BgEDSKDIyAZqDIEf3YAI5V3BuMEBttqZY1lk9O4S4kROWqvXKuEEEg59CKDsIrJj7YnywEkldQAI&#10;VjKtDFPX6LpLGdWUQSP54IiSQAAY7h+HU3dWPPrgDD3AttyysmoKCTpYoh9GFDSsAU09ZkYTBgUM&#10;AwT5gZyPE0zOAeD6tVVNzSrKszALQtuDUyJE0g9YBw3pqQQcx25wAJz8sSXumUStVbZQpOmSxFAX&#10;gDUDQ9R3GlMsHBNcpjMmBIgkzliqCEKFUtqC6u0KutgWoQxocqj7aYIiQqgySJoDK90tIH3R9uAC&#10;udTuUCaXAlqo6ldAa24BGf3T1AwSrqjTUkE6gQAfCCcvLAKuuLRua9egOqrb0F3EASGEgnoDNI6U&#10;wcSWB/7o/wApgRQEmcANZIVhqcqEa4oV9Sq9ypE08MgPsAw2VkjqBrIJHy6a0n/rgJaXLYBVVIZw&#10;i6EuMRc1AgnUIgUGdK0wWXURMAkE6gRIIn+OAENcPykGZmQDaKVuKwGdIIXIyDJywiZzqKxMQIMA&#10;R8KYCSO1SRKOzBXJDAXA0aWB6AETlI8a4QxqQKBSpBMg1MKSskeIOAfTSbSO3e7q4KDS4KqO8IQK&#10;GgInrhsmaDVWGgQw7c5FPiPDAzxhOQr6YJuIBqYFm1Am29Q1pgWg9GIIk1zwcahIImYBEGQOtcsA&#10;nWLdNMoEDZNU1DIsGSYzU5YISKg9SF1Fgc56nrjj5eqW8YPBhcBozERBtKr6qCpKiQ1QNOYr1GEN&#10;U50A1TSaGtaD4Y5xvT8qQnaKrB1KpGhlCrMAm3U6RkxABWvjOG+kCcyBOZGQyrkfHFbPx+YzaUXS&#10;oLBGhqsSQDkuQiBlnTCIpJkBSZzrHUA/wOAd1EMoWXe5aBtgEF1WSqo5EQSOgEH44EEFh3CfMdBE&#10;zGfjgF617HBtuV1LFSVJOoyoOUCVGWcVwgmsCT0ORJrHcYwEhVKIrMVRTodAxZErmVEwCJg/wAnC&#10;QpoImNUgmT51/wCuAddlBkdpuhIdQ+hQAPlRPHwkZ5gDAKhYJ0wM2JOUSaDr9mAXqNzWqeoxbVpU&#10;FAQUYag1w/LJEgfbOATDRpM59wzBOTAf34uv5oCQ9oJeVDADRM2wvbNskZg5+IBHhgMpziSfvr8P&#10;DHTf8qDDgKVnSiqRqQlLagGWm44oTkJqc6YTMnKp1fDVPjjGn5lpyCmou1NKmApFwIDAUoSYikvW&#10;njlgESaiNPgYnyJ/njpb2oWdYYhXJ1r1l3Cg9p0mMwCQDQ4SAGBPX5FIqVMVpSSJqcJt3BYvaCFB&#10;VVJFxlbSNYFQG0yBqiijKD1wD8x/D2moLZwMh4x1xoOKxCwSW7lUK0fjNEdiZnOAOmeEgQABEDVS&#10;RMAV1KPtwDxLn5idbRQIdOoV7WaSYAqTlTywiqjSNI1E5AArOcgZk5eGAc1K7sSWYp2tmVIUdvdl&#10;QCtZr54BXMSGiFEimmIgyfAT4eU4ALcmWZWCtLnTqXSQxPqqgqKmnlHTCY7sgei1ypKjqaeE/wAc&#10;A60xVjXUSWBm53aWYN9uZmaeWFhRFdJIIJBgMQRMFiMA0GOoLpuKCpKsDqA74IS2p/ywax1wQGU1&#10;ms5KCVgwB1FMARPzFTp7isfMzaXGlABFIJP3RTDRU90r/lJYEBQ3hq6j4eOAk2mDFdLyJMKQSxXU&#10;ASBBAIqGJrTB0oaTDRAAJ0mCJEgE5AHzwAbUwgho1IWDE6V9QalJVqlcixMmtfDCYqZ7qQpAkhcz&#10;l1iMA4NTdXAL6nDGPzMga0EEAR4RgwAAtaKWMmWiegHTzwAa4xZ5EFwgEhbfalS7P+I559ImcIYC&#10;CuqBUSCCGLNKwpyn/HAKUmRc0atJVoIkr6a9wJBkwSI8RSmENpme0GsgZBpg+H20wElQ2jQCXQlG&#10;XVU3EZZ6VmvjTLrhMANAy0zU5ERJkYB8OzKpYFTr0tCLqb1J0hkcye0VmhqKdTP2AxHXVOmZMf3V&#10;wDYLFyO64oZrigEaO5wq6Q5oIo1DHh4tkZnrMy1QQBlqFcBLW4remilQplAAGm28SSbeWQ6GsTEY&#10;KJEjtBESJg904BasZAfv0ODoks4YqFlvExmSMulMHAgrIJIBgwBJOitMARJnU4bQtwh9IXVpVfUG&#10;og5DpGcZzBwk5HrQgQQAQTUQMA6rEsoRvTYZhgzVWCCXY5memdMMqQHmCTIHcQFnTJiIGAmOG0gA&#10;rp0u3aO7QDpSVYTJypGDgMICgmupTWAuVTgEqzK9SUCgaCoC6g47tSjxGQ/xwAsVAgmjQKQPlAzk&#10;ilcATuGgMTIKsqmS8ljqLkwKxI65Uw2ygwBln2qCWYrERmD4f44B9HozEgQrCJ7bSq0sSa6lygdf&#10;gMDQaEQIEAS1CTSQa5+HhgD1qwIYlg0nX2hmUJXQFoaRnkDg2hRlAV1ocgOhUDxJPn44ArfzKJLF&#10;0eNIlhcTtK3GFAQOpAHhgQKZjNYByBUQxkxQ0nABS8MdJJCq4kSW0tBVStWmhH24SQoAAkeFF0j/&#10;ANJcs6ycA7quHPT5nvOR0nSc8gaAfDCQeisoIWVDACRp+YkTA6DxjLAHkJcH/UrcltGsQdMtmazH&#10;Sc8J6E0oIFF6mASPA5wMAtiAQsQ2oMFhu4LPaGGTeE5GMAKQdQrJBBU0YFYOVfGkZYBTOpUK2kGo&#10;cOCWWMuoEz+KYn78GM9R1FWlm7iSCRSgNPOmAQ8m3CkLcUFVJQqGUMJIZpBqYrnGD1AjIkHSaVKk&#10;ViT9+R6YAtLBh3L2liIOlGVhGprYBjKJzjwwiDqgAt26u6KgNSD8KjAO6wEOopOvQdCzpkVJWTMH&#10;POPjhIJIBJgwBFII1RSPj18cA4wmQNIB/F3HSWTqH6UEx4fZhTQDFSKagJoxyDIcwPEDAItFtQiA&#10;7GE1Fe9UUd6uaZZyY6YbJkEGs0Ex0MKKiv8AbLAOqpUyBphGZiCaQgLgaTl5CPKRgV1SDkdRPTKR&#10;QeYwBhu0giA9v0+4eLCVZpigmRHXB1IEEkNqkQCJAowInpAp1wCSEBcMujSyrAPexI1aGD0oQTOE&#10;iQwWZAkGsAd2dY64B9VBtE1Q3GLIoOpmAXJokEQfD+eFGskjuIpMEnyE0HiTngGFbSE0EOuqSIcK&#10;qj5bnZUyaR8ojDZziJqCRXx+HTrgJa0WVbQo7JIqKann/upIBHTAHbnnQrpAlj5zP2YBJKOrXAWA&#10;ELcN5mAWfBVj454UAJzgz45QMyD/AG+GAbqASQHBhpjVrGuiFsqU6V64UBqHZ2gxT5YMw0MZnyHn&#10;gBdYoVLhmKiZIlrgKkopVSINTJjIeeCj8RkCsKKmZiDJp0OAAMQoILkAsxPpukipUZNBHaY6HAYz&#10;4kSBIrnSlcASArEmHGplFw0ZQ0MSpGcEkH40wkCsDUQJYmOhpNf7ssAtyD/kUx6a9wrcWaCKwPA/&#10;0xv/AGPZ9TfpIJOpTEE6VLTk3jM/DEszMOfkuNXl39zPKf7Z7K3zq6Jp2m7e2bjMLbXEtGJe2QQa&#10;CvjSIx7Q4a0bPH2QAQWUHPIRSZw+T423Ny/EX+5Hm/8Afvqz7j3LB7qJuryFrrd5dbn5t0MpIPd2&#10;qIy+bFqDPhI+M+dDio4Vurb2RKjUHRmLI4LOA/VKyRUefTBMaH7v64kuQNnt1uXRN3t/LUa172TV&#10;oC98mBNQfDriOhksTJAjI0FIxRreTtGxbWzqALIAiG0VOkwV0hqhfIznIAOGWYzNWPQ5fbgNDxlh&#10;Baa2xQWmSWQBmWdJdTqk0PWsT5YKZ+09c6VJ/wCuAmrakAMbin0yZtrBXTbC+oQ3WJMzEZVw7JII&#10;Exp+JknAUAt2rN71b1Edrmm5J1PatW4gLSK6sv4zgiIE9KnrTKIFcAq1umu7g23NQRp0soF4QQZX&#10;t0rUZVArlho0mkeBzkxngNIqhrO3W1cRrao5uHtUhUrathXUajqPzBuvjgwOlamnnBiuAjXbhYuX&#10;a36QZrbBUl7UgylsiZMVzknLzSNWo0gVETkRnTATXFoWEUG41xU9V0VCo9Juw6wCT2iny5TkMPhj&#10;nOQ8BQzTPAZa9s1utZOm28sQA71NqChUNB0sOk/4hDnURMVEyJE1wD/G7Rttt9y221G3YulGBVZt&#10;iqkAiogxlEHpGEORBp1pn4ZffgLXj1vfrdmblssBaeY13ApD0u+JMGSBlmAcIRTPWMzTOkdcBa8l&#10;uLVu0F7XZdRhWBYar2pCpU6TqJy0yBMwcSFAM/b1iB44DL75iwX0kfWRbE6BpdkEKpBjQGNB1MHx&#10;w3cFY+ABOVB1wFnxV5rdpX0wyI7myGVgXiFOoyCBEtPdAInDw06f4VPU1icBntzuLlzc2rYc3CQG&#10;tslslUUrkDMmJJ0k4RcllgVIgUJNJzJwE3jLZ210M621AW9odyyFWK9qhVMqSDmTSs9MKUgCaxEi&#10;ZFfA4A90Lu6uaE09sOfTYSpVQQ4LiRWBp8SOmF1+AAP4aDznEzzgUgKn019RbrPeCFQRUgkG0gNZ&#10;mdU5VnPCWrWT8tTBJgjFE/aWiBdCjbgW9wZV+xFYSWUhagLkHybL4RciKVMmD0rQzgNkz2rlm7Ej&#10;8aLbUpOodxUJRQQSINBn0w/pOkEGQSJMxXoBGAzHrsN7uGa2V02jbtwxC27TCW1q9VkZFQQK0jBi&#10;QpjxGcdTnOAbvPttxubOpouWrNwABHB06F0llUdwJgBh5UrgSKmZpBmueUYBFwXNVlBqPcFVvkIK&#10;tEa69wMEUE4SzdsCoAznM/3YCw4zZIdx+de0PdvnWpTUdIGrSi1JessxGnLqcRtTEAAUzpppGA2Q&#10;43Z27z3Xa8PVIW0XYm8S0anVJ6OAoX7RTDtrVBJgVE5wYrED+uApuYNl79q0jFWsWr7W7Z1W9JoC&#10;XIrHnExFa4cIma9KwSOvTAUm2v3EG2UxDXT86zQW50ecVaB1z64Ujqogg0JoTEiawPh4YCLv9rc3&#10;Lu1s6zeBCsEuOEcKJbUxqAcpwLjAgZdQKwSc4nANcPYZL76kYhGF29cYW30aV069FSQGGcdQRngA&#10;AVPVf6dPHAHcvXLzNb1Lc9K6rrpqQLney3GjMCrVr8MOgUrkIH9hgKfc3GR7b6S5C3bii0jaA2d1&#10;gVFAMwDHgTh3SAIzqDl/DEtxMigu8i19mvkPqW0y+pqZdvAYARQEEUoDM1FMNsoUk9RFOtTSmKLn&#10;aPudzbsd5ZmF1jdWod7dsFbVxBIYEGSDJnKBg2mFmSIpWOk0+3ElzMhjYW7SXbhVltuL4BjSzOzO&#10;RpDGSWiZ0kUNfHDIJJafiBmfhijTbi1bt2rL2BFxFCj0z+UhJi5cdM0JCgapgeGeHACIAzkCp/ux&#10;mW30wKq87Ot++Ve4SWK21CwwI/M+bTQrJ6UynDpyIBgDPOamuNCjs27ytba7ZW6L4Ohg9AEUFUbq&#10;pUQQSJmkwcLxn6hUXL5tOWZXKK7prBhMwCzAkx/29Y+OG2pT5QZoM588aFvt7jsSZ13FewitcXSw&#10;VCCciNRUEgxJMYSpEqDmBAkGIHWfHAWO5s3L223Fy08xcR7lxD+bqa5On5pVf+h64dBBEjIZ/ZiD&#10;Kbs3rG6tI4CuzOQHUowZzpGoGnyxAyiZzxHdoJH4SB/7N1J8sUbfjVD7RbjA+tbuNS2Aiog/9xqP&#10;mrJIiPiMJEVqRmYJJkHrgJt71btxdTW76qSBcUemguACVCqysCZGqQYoMsBVEjwp/b4YBne7u8oe&#10;s3BCi6jQNOnv1mNKsCIIiIqMOO/QCTSIoBSuAreN2O5b0TeKW6MxAILOxbsDSBK1+EREYAMrPSkj&#10;LAP70G1uvTGi9c9C8J+ZDbKlWJmaeKiAQMLJAFYkGurKvgBjOPqyKm1sblzdk2gWS+hez6CqPSAY&#10;6luh/lakqFA7Y+1uSSNOeVfMdMaE9Rb26bhb3chZHdR8wQMaXWrXMKM5iBgEE0BrHURPwrgFbW4b&#10;Vlr5QGx6jBrtpq2lSVUemA3eATTLPC9CqKz8M6+GJnnAqzv33W7Vbd21dDOU1NZYRbRNRuadUkL1&#10;UkmcAA0IGntk1kZSZ8sUP+vasLdtu3rL67orpK3bagRaZVGTasyajDbgmFk1n7gJmuAseP3VkXfW&#10;0Wwm3FtnK6rjlmc2VA9OKZhgQKn7cHaRgZNBFPA/GMS9OBE9y7/avbtWtSgm78iUHcgc9+WkGJB8&#10;R4DDuqXzPSmUU6jFFWditjjw0WrV1gX1XHEaCVKm1cEnUy08fKKYXkM+lT/hgKZAx3JdVK+shKtr&#10;S4jM7FS9t6SafMevmMDAOblXa3edwFIKRpAb5uzTdBPzGJ8IHTAp9vh/XAKtr6NtGBWDcBJtLKsq&#10;yDqf/MTEnLBDxymtZnLwGM380Ei66G4iqTcFtxbBthU7jBLMUEllAAUyQSM8Ngd2YzBHn1PwxoW9&#10;1/T2wAUXSq6rlsj0/TuEFVCgQrQQdRAAmcKeimhImDHQYzr6/iIPGot3fEtct2g0sLl1Wchi2s3F&#10;WYWtCaisYRpnzkaZmoiuYxoWVx/SW4pKWlDXL2gI4tXUgyWWe3KYz8DXDukSZrSKnEyKR+Sb9Kih&#10;kFxLpuhbdsgMDLq91yRUVjrnOFEdsjOtJH2YWZmBRbe7G6V7lFksXCEglxM6R/AZZ+GEW41ec1+/&#10;FF9yZuttLQN0Xra7bWlALireqGIJyMRMVHlGFMc46mn2nAR+Ltm0FV1Ck2SxW4si4FUMq2wBIJ8O&#10;sfHCCJgdMyczTEvEyJ+3ui29x/yWEgKGJS0gYata+pIMVDGOs54QwpEdpBp18Sc/DCCx2DXGS5fD&#10;JKsWW7cAFsErKOyupC6TSkjxqYwkWw0yAQRpKkSCMgCSKjxGFuBL3HLPs9Ny1fv7fcI9m/Z3O3u6&#10;b1hwNbNaNsqQwYFljLrljG8/7D4Xmld12trablp/8m1bRXLf9xzjyxLJeK66+XfXrzHvf9tf/JH9&#10;Zvolu9lxfO+5uV9/e1NobVtvb/J79twLVpTpixdvEAsFObGKRGWPPfuT6YcxsbrJZsne7Qs3qOFD&#10;XGMxqEmhGEl146vVp59NuLw/Rh+3X/kZ+h/1Z4Tbbw+4dn7V91Lt7dxOE3e8FhtuhQ3TZeii4GIJ&#10;ImRmcc13PtbfbC/cG2c23bWTZvW2XIihagMiadMLtjrHaWPfnCfWT2z7n4yze3ot7vb2xZ9Pf8du&#10;bd4j1E+dbILXAqkUaIOeROJg4sWtvbuXdiq71vUW3c2pN1FZwVW9dUfKQTkuWc40vqqB7x/X8tut&#10;ttPcV1uA2/6Zt3Z5m0dnfuW0vC4+w2N+5pN1dIj1HmDQzljKW/Y/Mq7XlX1VadRQuAoDT+Iiak1z&#10;j78DMdU3H1/9g3kXYX92m0v22iyt30h6pZe1lNkHR2/hoJ+7ErZ+zN9+pW5f2t2663VKFkb0SXNQ&#10;TIHlOJeJkzOqu5365e1rfGXbWz53jtrYu7a6l5U3Fld5Z9FQLd2ACa9BmczTDfuCzvP98vIbaG1b&#10;NqwrIrARbtBWRloImgjPCXMyTom/TXkOFu/Tzjtym4upf3y7vkIvXEZ2fdbp71u6t0lm1spDMTlN&#10;cK2XB7jeRpRWdDdmyFKH02FLk1M0NJ+7FUPcPv7iOAm7utybO2uja+nvXcXx+os6lubeUIABlYMG&#10;BMThrkeKQchbtFbWnjtuFZkB0oxBe7kYmYkx5YIke2Pdty/7dv79Hvq3uTknubezuSq3r6WmFjbF&#10;Q6klSFZlUkEiDjHjjjqRkTXquublwEgKgaRprQQYrgrsbe4lW3fW7eNkjbWBt9tdUXGuXTahQ7sC&#10;CSVkAUIpikfZadz6dpNSi7ft3ToMFCdMrEZgxMeeA2G35UPx4v39wqO222d+xb9Ydl0L6ui6sGoY&#10;ZTWemKTc8SdnugrpqJfSouSWB9KC+uc9JEf34DTcf7htcpsPWtXCFNpbj+kVAIa9C22tkUBdWE1/&#10;jiCOMuWL6tca7buI2hmE9yjvt5UYFRRumAtv96sbnbsLa2L9m5a9QIxBCMR6NxWU1VlbME1ywu5t&#10;U5TcWUNsG3fV72tx6Ftxq0BwFg9uYBzn7cAhN23BbS9dF24r7Q29r6dsjcXFdU9T0nYyIeNJYZVn&#10;FTuODtXH1bdnazZvC3culGfVZtfMosiKn/uHSmAutr7iu27aruUW1uNzt/Vt7cXbam3fu1WbtQI/&#10;7Sc64jW9jt09RtvcdjV4glQQ+i5o1Z0pGAlXuR3Nz013NpAoIQsxFYt60LnIEmpIk4h7jhLpC3YA&#10;tkqWbSU0iCWg9KD76A4ceosNp7h2/dYMm6sgK9xGltUKGBzFaeGIG89uXd4p3BYKtpQbZU6GdFqN&#10;RyqMyajGtdrPwOL1WWy907fZn9Mq3C91ouakLrauv84ANadNND8MRbvGBNsdratZC2xcorLbmpL6&#10;YMNWpPTLC7XPd6iXY5bXuf1V2+ACboW2brq1wxpi2SCAFoYimU4j2eGtKr3TfXbMA0XBFvUCveNP&#10;/aPLFnk2l5Jxwk3+buuUtJtrm7DMNVuPUK6X/LOr/uPn0rGGNtszactW+3eFYOAHtEdxcsJkACDM&#10;QcTba7fgW5StzvBcthCVsqNDMpUnRf1SiJBAg1mlDi2Gzuoy3NINiPUU/NcIADGRScoA8cZFL+vs&#10;ur2tZ/UK0EaSLU6oWpBArXE23e1FlKMXtglCqyVAHbZNuOonplngK69YgIy3AFvFQ6u8apzvK+Y0&#10;0zjyGJm4ssqhw2paK2motiaqw6SaClcBC219GZrbLouSCouAA3WmAwYGtKmtB54gbmyy2yT6gF3v&#10;tqTJBIC6lAmFb+0YCy2W5R76qPRY2QEusF7WCnt1aokic/DxxTWl1XRZIaQoYWrqyLoPabli6JEA&#10;0Kz/ADw6dBe3bipaa6GBDXDba/ZatohZ0XrR0kT/AJssHc424LoRrSABta+iQxOsSvpKw7YzK9Om&#10;Lm/EC3yVop6iXXYaNDm8AsNaMN6zA90/hbr1wR2N7b3hcQl0dClx1OrVcZvy2Y9GnORGHGPmgDkr&#10;G4sG25VGRtVpIYaECzcCgfh6iMZnkbW12t25etEoy3fTuaQdCofmDpkWnJsq466W2ZqbcfVPVpeO&#10;u7ndW7dq6FuBrAuWyzDUzA9ul47REEqKjrjM7rdegLlxbbMrEF7ighXIhYNvu+4542w0Njb6zbQu&#10;q6RAUkFlPzFxcpnnPTHOeZ3wsIz3NrbBtbhgzba4lq8ly4NVtbi3NSkE9Ca5UwkzcI0W3tSI1sw0&#10;CFcahA+aGpX4Dzxgd3eP6pWdfQIAurttwhs3dw6N3TcINowCQEDVGNzjhi3KxUdsfey1C06ZH7cY&#10;vmLthLn621xfJcTvmW7YG92qvbs3bhGpEdEJRl0CaUHxxZMM3rx/b+BxB0LBuoBzAy/tTFtwfP7q&#10;1Zs3Cmw3apf0Xxd3O4tP6KhQofaMCrMxq2QpiXX1alsE9sNIBKyKFQJBORDRSMdm4zmzbW7ft3HF&#10;lkU7pLO79Lb2VYAEDbXdQhaUFBjDfXopd1sku+mGW2bgabbvbDOzCpm4kEHzx1PiPcmy3RdbDboL&#10;Y29vTc3NozLEKLkWRpgnKchXGLpr15bm06MVyPC7m2oLLt2a7uHJG3bT2ioQG6Q0wJMdcbrj+VNq&#10;2HtWv1gUhXt7KQr36klbr6ZIPWsZ453W93a364YvkuJF64wu3/0ZOpkub0g6LAIEPbtaoEAADrON&#10;XsucW/bbRbLMbcLNoiMtS3r6UIXqMZGM3/t87e8he6UQXJaL+dTpNnbPkWNJimLG2+8sXrS3riub&#10;ovelesWHQWlMNbs3LbmCQKkxXpgKy6myvbe69pWtrYNgXLG53CObzBSt69auW6iagA5CZxIGzvEn&#10;aXKtatTcFkaAquS1y+xNIGRM1NMQRf11hQu+stKbi6BaD6rpuaALdmwFWSZ6CKCuMRyvJcPxS33H&#10;KqTtFL3AV9b07YiUC2iTrBpAr9+NTW3pEtkmXQuK4/meTFtbvEwm6hVIf9OXaYDvrAGhhBnLHM97&#10;9RuPG8O02mza862QyX9zqQXFuD1Cw2qUU+AOecY3PH8We74N7s/ZW4Fhbm53ptl3DHb7RVb01UaV&#10;U7q53EUrH2Y57v8Amub5a/c9d7oS0F9BHV9vZsWbnykWlgEiZJbyAmcdZJOjNtrZ7TjthsEAsJbD&#10;XDNy4D6ly66iJZyZyoAPPEvheAuNcu3LXqvcaFa9dQ6xMH1Fn5a9c4wJLehG+5C1ZVVuukVIthqE&#10;gGVaM6Gp6Y6Lx/tS/eKXN1dcWQuq/u3GltE6VsojSazAAz+GOd8k9GpqxfI+59tt0uW9vbW9uWYL&#10;Y2qSQWAJ9Z3Si6Ylich50xubHty5cW1sLSjb7W2D6bsv+ii1e6QaajXoR0GOebnu9W+nRitx7nsW&#10;vV39wncbliuu1ac/nkjTbt2nz0g9aE5nwxqeB9r2TuVG0Fy8rJXeNbClop6iZlV+NfDC7W9UY33T&#10;70bb7F33xs7d1uaU2Vu4SSx7fRkRqYnwp4nHaPaX093vNb5H2+y3DbawPwWiPWbpbtECi+NcRNtp&#10;rM15E+tX7kvZ30v9ubi/7k9ycLxN/dGBc3vJba0mz2xBLbjdG6wBIA+YrE0zx6r9nfRC+Ht7zmym&#10;3TVrt7RK3PIMZ8PHEslmK8+/uJ08fOX51v3gf84P0v8AaO25L2h9E7W49+81atvst17iW4204Pa3&#10;VPdovRLkn/3GIAmpOPQfEe2OJ4ZANttUFxYLXnAZ/s8PhivLtvdr9T85n15/e19dv3B390vuj3hv&#10;ttw27uXLW19s8Neu7Dj02zV1bu4hBuECO5vDGnUSK6j4CMhGVP78DTHdy8Pclun9TTt4Bt6TcdXY&#10;tfctLeozkk9BXDqaTQ5AUynOMsHXx47OFJyVu+l64zTce8bb6h1V0maeBoaRh0sAIWT91R1FcG1A&#10;eOa9ce7dObag5ZhpoIVWnoa+GWE6gJYzPSKCOgpgm17ZlJt7J39K1ZY27IeXYsahZJiamakj7KYS&#10;mUNIrUT4mcSXKaflz8U7kVZd2wXuVVS3bcAkEW7UaQDn1+Hh4LUtMCojqfPwxWkK+qLbW4FOvUSN&#10;I11mSsUOceU4LsVjU+dcxGASLe53e3QkHTqIECQB0JYkgTUGRIwC8VgecZ4zZL1S7SdaNOFF307d&#10;2RcADeohYtlEM1etPPBG6CKCJrmMsWSTol31kz1P7bgms3mS82qwswSrKQRRw2nPwIwBWJkA9Tl9&#10;mKaW7TNJ397ZbN/QAF661CEWRbLgepUE5UMDFfy+4TY8byG8LBV2uz3W4Z2OlQLVk3CS32YlTbXm&#10;Xrmz/Y7l+2X25d+oX17+jPst9s97/wBib6key+EXa2Ua7fvDec9ZtEJYWjGCSAZ+4Y/Aj+9fnv8A&#10;2JvrL765Zbhunfe6+d3OpTqtsr75ltlT9nTrj5T20xJK+H+6XPk2kvS1/Zb9tcTb4D25wHBWgBa4&#10;XhOK4m0BkLfHbG3s0AjyQY8y+0dq129ef1Cjpa0oDmyloYkADxyOOu/NryeCc51/twu8elvZeyN2&#10;5bADCSoFcmPaBqNImMcfJeJHu8euaGPrl+1H2k77rj3NsE+pbIJWGWYM16Ccx8Mefy3Er5v2+mNe&#10;XMvqzzlrg/ZvLbm7c9IfpLxkzFEoIpJnpj7mezdiNpxe0twBpVAzLpBJ0xMeWPDjO+fhhfJeX5V/&#10;3Qe6jzfu3mGFx3LXr72LV5taJZFwjUXqZJoAJOOobaiUEiIGXcTmD5+eOjlbiZfMn3Rq/XKtzcva&#10;u+ot1w3q3T6ag6bltjUSRp0AhsX22WAo/wCzwoDGRwea3Ny8s++N4Ru9xdJtlDvJsyxZnSQGS69C&#10;WUACs0kGSJOl2oKorSTRZIFINIg+GCPEvv3fNueV3ex1WlAuXXtgwWQqAVu27ts1LUgGgORGLWwI&#10;NBUE+NAepxB549437luxfe9cItekbigGIcWmjSrZEZyP4nE2/Smfj5YSc2jl3s3u3G43xjQ7Kltm&#10;BPqafmUhpifFvLEULWYyB/iIk4c5HR9zyLvoRbsW3a3qadNslG7kVRQAikipimOPfVLdLZ2W32tt&#10;bl57rMBZVSVuyJFsx08f8cLe2Zd/BObX3m/4g/bG+5Tm/enu3fvx/FbLZWdttLfIXr9pNzxYthUb&#10;dKhki4bZ/KQyPm6icedhvNrtP9x3V29q3TeknIXgmqxx9te3/b9ipzY0DEdZxfm9uM4foku+3eY5&#10;t/a/DbLZDa8LtDu9x7W4p9068l7q3l1dX/sW+47ydy2UcsUtuxJWAMzh3b7Ucm213G+W5teIZSdh&#10;w9pdG6395D6gfcMBIVjmDjO14xC2zpyhcpzN72gnL8X7Z3O05735YdB7p+oW/urc4T2txm4X0Lln&#10;jrbNoL2kVlTSZHTPF7ubwbc2l3ezXc3ktBNpxlkkbXZplq3DiFlQACTl54zPHLJnLOJjhy/g+PNv&#10;hOQv8D7jvcRx2739y9z/AL15Cyl3mvcd0KbiJxFl5cLeZmFsKSSMiM8GLl31Revejvd86XVAkjY8&#10;PbJFu2iSe54qfPLGtb6SVPXBo8fs0469xmx/X+2PbO33Gy3GpLYu+7PqVubYbechud4EANrbFmCq&#10;CdOkVFIxNtW/01rc7q7uyNvDXLm5dg16460ddqnQDxHTF7dfgt64k5Z/keS/3fkeE4HY+3lucuXt&#10;bfZ8JtLVy3xey2t5ddm9z+8SjuTACtVmJAjEa4+65Daq3GWjsuIuE+turvduty4HeLWruIPjHwxj&#10;W5uLzYTHrzVttNvwntDmjY988ja9yfUO1pfYcBxo9P2/wW21g2TuUsxbQ2zAK6iTNRhG22gt2Fs7&#10;SyuytspDKGnc33V63JPdnkTSMbu0l59S34pXM82d1yNzk/cPIXPc272+5VkuOmngeJ215G02bSJ+&#10;XCgMCkzPjOHmsWOOBe/b/Vb68XNjbWQGW0wye4TmZgkmmM57+InN6K+xynKe8ry7bh903Be0+NTb&#10;DmOc302W5KzeU6tnsEtCUTR2qiia1zjEOzauX753G5uC8Vt+s5YAWrByCG2c2xu3CtDyW+2nFcYv&#10;FcFt244X91/t+1SwztyfJTBXdHeWYa2hkiDUCAeuJ2ysba36m8v7llTprICnt7Vsj8UUgClcTa2Y&#10;k9S59GU9y7/mt2u19tcTw9m/ulaLx2gNy9YUNF+/yV0mbVtoIliXbT4RiLyXKuLVqxZtNb290krf&#10;I/Pu6mgxbmiias1Msc+lx/m+KY5aL2b7B2r8jvub3+/Te8ptrKjd8OjleL2brZlNW4iXuuFGm1aL&#10;NRpOE7O0Lhueo6ptbUvduO021BGfqt/qN0pQY3tt2znlc4O+49/c2trZpsdte3XO79lscdsttYK7&#10;+/d16gDs7J07Pb5NqcBmFcwcXv62wtobvZA31JNkX7qA/LbCr6FjqPjkcZ2l22wnOeXKE9s81ud6&#10;/Ce7ry8U9pTv7nF8RuHRroubo3bo5XlzLqayPTgMtBUYptwQxfdbl4YBXe0jKbhIFFe6QVUH/wBx&#10;rWuNzGmquncal0fpuE4bbq1q413b2N5ubd23sCLzA3rm22CEXbtxRVtxe/LWCRjQe2/am89wbmzu&#10;NyrWuLtk/lhWt65aRaC5mRmf6Yzm7/KOfk8s0mJ1ebf3N/ux9j/t19tclxHGbva819S+X27jj0a9&#10;a3rbZgnojkd1cAAtIlwQqmAZpJrj0Bs9pY2di1YsW1sWbS6LaJEIgpBC5428VttzX5x/fvvn3F79&#10;9wcr7g9zcpueZ5zl9yNzv93u7t0/qL1xz6q2bj0RbaAaFAChQBnXEoCnxgTAihrUf1wRhnug3GNo&#10;iltlS3cJU94khQe4wontP3zg1kTmf4fCJwDO5Fl1RlvK9Dc9W1Ny2WoWOmgrVRAnpMHC4nwFTAz+&#10;BwFebotxGnsYfLaDEtdTSsWwfljNh1k1IIwfXwyH8IOAZGi610MbTsjuultLldThhbJAE1ClR1Jr&#10;lg1HlNRTxz/uwEW7dXstEG04sOq7m2PVW06NKL256pmsiZnCxFDBAjI0Fag1wFbea4xe2XW9cW5C&#10;PZRnGkCLijTmQSTJHdl0qeXmo6eHjE4Bst+WUa5aS66ANe/MH/j5LqCwAkVIAnIYVlTqTn/0wES7&#10;KuSzKqWyfT7oXUB6hcGTFSBMZfdg+h8f6YBlmb1bZlywtt2i2vqI2gkSp7aisAR/EY//0PpC1K1H&#10;UzE4+vv0jW90y49t2ttbt6mDgCWIhrdz1GASdJFQIkTEyAJyQQKQBU51NZqK4Kk2LzMbuotoiAoV&#10;QyoNTW7uq0DJmFnOYkjLCSDQnMMYJJOmvlgLJAXV7do6LaJbDel2XL7so0sC5MACdbD5vPDRJLAt&#10;WsRWIocwMBPtejatMltgrPqIAVV/M+VXY5gGpp9meA34RMaiTAznIV6YB1Gtn1Abcm0i25Z9AoSz&#10;AostBXMgFpyEThPQkr0qSeoMRTAPAhXBa6jlWARbVvUAmnudQDOnwBBiDlGEEeUGDQ/286VwE5HG&#10;i7aS6rCbY9S2SFYsY1tcBkgkAVELhMCkU1EQZyjxIpXwwElTdNv12ZWZUuhiyqRecAobSgHt9OhY&#10;xUx1JOEmpNIoepIg5VwEm2HtWLWly17TKkqVf1FXXpAYwAQJj7OuARB/DESBMiBSTgJNq4/6eGLG&#10;45Ktde36V0q7eoNLocl7dBmmGzNC2QMT5Ck5eeAsbL2yotWnuNcvMZUAlpkuUIJKkqREA1BHUAAq&#10;AUkwQD0ETpJB/wAMAq2Swrptu9u66NrZ9XaW0vaHy9QNWWc1OCOdRXqSJ+M4B5GgWmFxmW2wW3b1&#10;DVbPzOiOQRBADCa1pQYIznpgzAIgSPE+eAXYW2qPbJc2a3WtMX0i4SAgtuBqC0lScwSIFcIJg1FA&#10;DWSdRoIgfzwE1EVRqtbhXuXlAcCiWkA1G4oPbbNVBURJHxwCQSIFZUGmUkmpOAetI4UsGTToa5qY&#10;lVdLSr2enJALE9hGdTggZLUmJAoJPUGuAduBWsW1t3WCXWW4xLH02UEo86Jlo1KBOfUkYTOmcorl&#10;AiTEkdP7VwDhtoxBWjsbayqsJCIbmlCD3tErPgYGo4RAB01oZp45CDgJZZmtOzaBNoWvziAfTX8x&#10;VvAeJ+WsgdRBwZPSTpU5nM6vLAHJlWKhWujINqQOkkW2ut3Bx3eJpU1wK1kAkgiASYMeUYAIyalD&#10;MQA4ZmZSoMy3pOO6VAMmhocIk9QBXIZDwI88BIC2mQqr33eJS8z/AIw0dogDSB8rDMeeAJlqmevw&#10;GekfywCiSukUANAjSVqs6bhJBP8A3RUmhiuEMOkEajSkn4U8MsBKV5Upccq1pEVkOkFeyGYs4ldU&#10;zpUZUE54SQPCnUyY8ajx6YB7uJAV2LLaXSoWbrrMMqECYio6ioAAwYFQc6CvwyAGAWtwLqySSzEE&#10;BneF0uSVqYkqIHjlE4Impms1nxipp/TALQl0IUFCBpUMphVeBadcw0gkisxNSMImKtFJKgmKEZHA&#10;SO1wEQuVNwhyg1qLgbQ62rZYHSZmWNMlpTBGRE/+zCudCKnASlIYMW1KdKKjOqqNUMCdK/LnBUDK&#10;pM4IkmkTkIgEkdBOAVYUyim8FuagUUEi0FbNyGbxhRmBByjCWqtRB6gECSMhXATEGi6zLf1qWLKe&#10;656csA7BU8MpOdDUYQJMTAJGQj7PlOAkXWVUKgtdVLuoEklm6s2rTAHgI+yhwTCBNYmCBNJpIipx&#10;na45U5ZvXL2lbotllYwzJ3XEQfl2SZCg0hTWQK0wg0ihAEUzrlX7Bhrt3CQui4GuNdF0tcZZNNQ0&#10;a3RVUKAZjUI8IJwR+b5aUMBc2OYNf5Yx5OsIkIp097l4tlTcu3FQGwR6cqsdIiImMs8NlaCk1/zZ&#10;znnGMKlo/cQGFNOkm2/aWUCXKSe77NOqRhJ+NDUdZgR/YYCSpHUar6Eh7RBVfTLagoCwIrB/gMGd&#10;Rzp9py8KYAKyKYtvDhSfV0EMhMqzD1IJ1S0mD4RXBGaEAyIA6iPPAJC2lVrZZbaln13NDKZB0nQo&#10;oMgCAfifAHOYmuQOfwBwuPRB2Lj2xOvR2Miu0DQ7EBHJqARHWv3jCZg0pWYOY8MFTAsqSCY0spZW&#10;dlUz3qurJixlaRXCK0kQTMSQYPxFP44CQjLquDWzhCvqNbtsjNaRANCPQyCch06xg84EZaYpXwg0&#10;zwCwHIa69xW1m67BrjELORAnTkaArE5HLA/FByPifHpl1wCSAyhpI0EIIDMRALlySAQyxUKDU1rT&#10;BGDmD1GQiT1/xwD9lm7lTUyiXLvNy4wtKVVXVjJ6womTFJwWWc1JmD1mmAfLzGj0yERQguI7t6bK&#10;fUtuCfEwQftrXBMJJFTMChnKSPuwD1q6VhCtsEBrgLhkIQiCwZZEzlkIoRGCICkU+BNaZEMY88Aa&#10;XHJkXEBYD1bagwWI1IyBiNQoO2agEzhISKTQEzT49f54Bb3vUCuyjWUGosZScllWjuqYIJ8sAzUw&#10;uRBEhoEUpEz8MAsMFC2yWILo6svq2g10MGIIHbHUKx6EROCKnopyEy2rSQcgT4ZYjU6H0cKgRrwK&#10;h3tqLYKNdzGpwR59sx0BwlgTIz1GWMqVHWuRxGkxLtqVua2UbdVFsRcS6+pdK27qt2mpJGXhhpjW&#10;IzImorTP+GAm7fUVRi7JCFh2EFWmoDNFSKfzqcAKYFPlOcxqHwqBngD1qsq0aboX01ZC627qwALk&#10;xqiDHU5nCDOk5nOYMAgjqB4+ZjzGLLi5ScHEI1ITQyDBAPpnVKE6gQIANcxMEROEEiA1SNI+WtVm&#10;gX7YzOIJWltbKIJJ1KGCqVFwAEs3me4RlXxnCH0s3fBPQE/+zdumtMd9M4mGp0LTWiE2wehLLkCo&#10;0KWVyASfmBrTPDbqBHcAACVUkAmR/lz8c8XXbuz8hIR5BUJqKMouPoc20NtjqZgKEGYMA06YIhpA&#10;UghgRTUIjOrdMXXbuCwVSQUKkG33dtwuSZRuwkalmZJ64JhIBkDPuzEA0gf340pVu4fzUYOwPcyg&#10;aXV3AJcsw7umUzUZ4SwIeFEaYE/MxIrU5fHAS7dwXLIN24yzEz2p6VQ5bVLDUTCjKDpwREtpIBE1&#10;rWZ8JwCrblEL+tom2zIGkiPlOh3nu8C4kDLyIKNRoQRPmCpND8KfHAOFybYYHUodNSgaGLEgvQQC&#10;2bEAwaZzhDAQR4gZxn4U8sA7Z7LpkKdJadJAARoSU9TuUnKvXKFOCgk1IIB1QDIzoB5kE0wDrP2s&#10;iW2hyLVxnSHcqhOUyEUgV6mmVcNkHWCAAQWrEChgTP8AQYCYj2/TdWcsGS1+WC1BoOprQWWBJgCa&#10;jrgmM9YAYVAFStNIHgIwB2RpYHRqbQCisXgW7ggO5NC3SII+BnCtS/NCiSJYTInKJynzwAFu5rUG&#10;493SGcqYWYMMrMCNUTXSAKRQDEYwCO0VMhhFZMQScsBaW3ZtYR3KrCFXBgBFkkaYmZn49emACams&#10;kkRQyAYkT08MA63pkBWeUQI4d3dSCFJ0XApgmBHl9uCIBaaZVkUoYI/scAuw1y1aKsriGBADMCrM&#10;O1lgQpiZr5nCAqxFQ0aoWRAAoRSMA+bl03ho1G02qwpaG1MwlkZJkmflDZxnXBGVJmJpJDA/xPlg&#10;H7RV7aqCxtsrwpRkllMuYGQYilaQY8MNFRQdPtB+2J/ngJdu5QGLjPBRCIuuLZMgkwDpmpkdK1nC&#10;5k5AmTJMda5x98YAhLBWRmRAqutsa9ZVBDBlyAyiRMnLphAFTAII0/KTPiI8cAcAhRcbUh1orMrH&#10;SIGoGKLUxImMsBso0g+UfNWo1UwChpZhDkEkw69phO0FbRpNBBiAc+mBJgnSJMT5wO1yTlHjgHgg&#10;ZrUkkKLpRQ50prMXE/Lq0zQeOXjhmC5mmbTBU16ESep+zE1nbMIf9TQHCkhWVCpuKQUQmCl4KIgU&#10;IOc0ODIJgf5fmI7gBmVnM/DpiqNSFVjUs8lTchdb0BIXJaVMUNIGBBIaBUeMArHUGa+GAWbgBViS&#10;w0ju1ELWpIWoBn5WANaZYRRmEk1mkCB5gf0wPxPz6YYAKwBVhcLli0j5nJnKhmvngNFdIGcAkkaR&#10;l8B44A1L6y73Gt9pm2IINxQDVTWIpAEfCcJjOYOoUUnKD5Zef8cDNK1ABNPqApcB9SBqLRNwAOCC&#10;D+GchEUwZJpkApMQCAGFSoJ+P20wCVWCyjW50iQbjM+maMWqYmkZj4DDZmZgQo8Cf+0kjqOpwEsH&#10;Uq2mZj6jl+whTrILKA8QpjtGYOERU5A/MZgwTBJWnjQDASWugJDB2AOjTbJVSAxABM9prJMVPSMJ&#10;JJ0mv8AZNCafdXAOJE3A8mCmqUYCigpZFK1mh7vLLCIOqqk0JIIldQ6mD/AfdgJA9LQn5iqhuBAQ&#10;fTchh8oDj4yTU9K4SQCT29BGkUORYdZGfhjG2ndcphLtuyDTqde5mBuOVIqdLTAIbVpg18T44SFB&#10;JIAGUf5TWAdPlGOO07bhqbdsweZiqhWZ2g0EmQEWTDCBWS0kwRlWuG66SIihpq6gzqMnPpg3LmZO&#10;MRrVnd7h1CNKtDW2XQULEfLRWIifgMyzGcEf2gx/HES7YshdEIHcVCqq1Okah3XAPt7WkYRJMGoL&#10;aZESsGsx44rSTbVEJUBLmkOFJlHZ4/05bJSAaExIEdcEVBFR2gkEaoImYP31wCvUK3gQwLFNak2y&#10;UMRqgn5Z8wJIwhcxIP8A7MBqJ0x06/bgJLwQdJVg4S2fTZtFuLhYFifCTppXBqBQkfNBgEACtSG/&#10;xwCbhZFlXkoWOq4pAYldOgjzpBIp4SMCimlMiCCJYDOSamvSMJcXKfV8QQz82pnIua0cNFphBVlR&#10;aL/lrAPXrhDLGcSBSOleoHkagjLG7vmYDysjgjvzjvUgyqnT83hXSSIn4DB/YTIOVAGiCJOfxxnW&#10;4uVLVoRwTBBQnUCpNuQy6/8AKSMly+/CIoKd34ZJEGYaI8vLF227uA6zBHuAt2wy3AjB/U/yFgRM&#10;zHy5Upg/GkiIPgARqEivgM8Ndu0NoSqhtekgyphZZwwVlUNAUSTIyJGCyNRNRWSy5UEY6a7dyJAZ&#10;SFUnQ5EgafTaAQC1P4V8a1wmM4MUrQTMUM+GNB5rhMBiSdZIAIA06pkhjRyaySB9mE1DALSFnpAO&#10;r+3wwCgV0MzEkC4KglXKkUqaEyJia+IwgKRpGcEkiYkBpHzQR44B83B3uCBqVSpiiHRDEMor/lzE&#10;T8cFBYtUmadAxhujDP7RP2YByVACiFggiBIgpOpkbIGnymBnTCiCACACWoekIBqFf4xlOATbIZ7m&#10;qVUDWpqdVwkKAf4jxiMBayRQz3S0VEk1pJOUYAnByYNpQSpAoV/DTppnVqOWCgR45hV6jIgkj+GA&#10;SGAbtaCAr3DBPbkLkiCft+zBFSST/wBqGaCpP4opOZAwC1uKF0MWJ1XVIE06ggGukmjGR1g4IKVA&#10;iVzJArBEwBMQazmfHALLh7veZNFUCRrYxqNwZlQRkQJwmNJIFQcpo2c5eWeeAc1zAYRNDSbXyGqs&#10;aicpIphJFaUJBANWJkTPxzywDiswV5Lemp1XABpCQdEanMCD1NCf4IIJJrAoNUDM5Ag+dJn7cApH&#10;CsGADQWGiqnSubSIpkdJ6wPDBVEtomsClK1DADPrH8cA6PSbta6+llYmAvfFXtt6mVIJ8+hwRJIq&#10;QTn5+ER1zNJwDqxr1xcGlKMK1LahBbLTGZApMxGCYRkIFQATIiJUyc46zgFWj4u5bQSbhU26sdV1&#10;gzZEwCOkU64RLAwPOhqsnoJ6dcBM7XaWbTBUErS7CCVMASpJOmDMzOCIYwCSaGkD7QD/AI4AI6KS&#10;V06SykFST3GvUwT5gUyrhIXNq5LI/wAoNcvE/HAPs6akUuqgG5LEg6yrBCJIoF+HQ1kYTBPagqR1&#10;WWV2qDXoMAsFUVncgem+nsuFFa0nbDxWa0XLrg2mad0mCKfiEU8+uACGEodOgEo1S66YAZwax+Ek&#10;jKmE6cp0zXxAnyGAVrLSsvQgT2kkzqYEjoDlMYOY7SSVqIYxm0mCKmgpTAHUwwqw7oWe0hIXtYRO&#10;qpM/AHDenONQA1VqIHSD5HplgHC1FkI1xtIGUk6QvcoiCR4eEYIg0hRGcSoEERlJpHhXALR0zLs2&#10;qVkBgCQCSSRBJyjOY+GAYrIAJ+bVEhZlYig84wAAYL2EklTpa0TLMwhyzEyT5n44KYgELAJc0JEs&#10;c16ffgD0lgSrMrMoQx2EBaBXiopInLOfDCXGlXYRXtJFIObEBq/ZgHLRLMoahlmCN1BGlQxUxn+K&#10;fIDBqACDC5ikhoYx3RSKZRgCYllKhmICzIWGNTNsZhiGkkEUwpvMkCkBSohlOZI6eM4ArZUrq06m&#10;CydWo6kepEuPHKvjhoglwwowcwSYzWZPQiuAfDgW2RjINuoCgOApoJ8ZzJFfhg5LAyDp0kCGNYMT&#10;J/uwCANMUEhw3csUdAxovgcz94rhJImAIJGpZqAvysJNaeX8sAZViO5gyklHFLct8yaWFAWoDHxj&#10;Bn+oqCASFygZSZp8TgD7tKhgCdB7XDaVa4NLyTBiAevgRE4DQ5JAWkgkE9oJiSQe2cqDAKUtbUa7&#10;jSYIGlKnTqAWlQok1j7cJeSoMRpGmIApExER9uANSFkLncOvUSW8VmVM1rSPhOEhaz2gCpiIEiGB&#10;IjqOmAXrnSjEupQqAxIZgoBDEGfLUSJOWBAUk5kQZkggEQJig/t1wBhtSiualVyg95mCZJHmB/DA&#10;7RAbxCkEgmSsV8jgFMbncyiO1nkalUIsfljqCBMjxOEhQQdYYdxBJII/7oj+JwCWZ0caSjAKHVgu&#10;TCtsuVpH/aR92CI+U1AlozGmaw2YwDivVkI7mCS0yZBn1EqPgMhnngyNImBmDHdWATAiYHX+0YAW&#10;yGLAlydOkVTtrp1FjEzT+XXBU1LFAZABNdMSASc/HLAAK2l5BJUnUYg6g+lXCigkisGc8hggQSZJ&#10;ORqcqTkPMDAOOCJZHgBWQgq0xl3PPmSf4eGFgwVMAQJkipAOkKc/swDbWwVbuZgzKIV4A1DV2tFV&#10;Jzr4eODjKdS1JGQTKCAB1/64BBcklgy3fkVyxPqMNQIbUelcwRFRXBElixgqa9qwJB7QCD/afDAK&#10;WFC+o6siEMXYkjWfzNeoeHhMdMdc+nW1W7u1MEw4Y9RBqQfLKK9MSXMcvLfpw+e/73Pc1zhPYvM3&#10;Naav9svoqa1S4LvpsUdGNAxGomR18ceu9qAu3srSBbHjlGdcMer41+Lf6g39xyXvTn97duXLl25y&#10;l5SQlsIh9WfTSKSczAFRJ64kAnqBNPjGfXE227Rh9ygJUgkWyzsG0DUjgksEt26wwiJMeGEOTUR5&#10;5+WLBb8NtwLtu5qgsyEowjSGIMBm6AGKmv2ThlTQgyIk+NfCBijSb21N24tu45F11SGL3GS2W0Ou&#10;q58vUCDInDLkSBEzn4EjMkjIYC/47bOlhrjaQqI7LZ1AsZ7gSVOgkmkEmMiCMH0J09T9uAHazKPU&#10;NtQig6fUCo3qBgIqSIFdNaZYNWgkjMRFY6zXARNxxxuLJR1tXxc7+4mGEI9oAii1PShywpiWBORz&#10;rmZNDGAh7axt7d9V0stoOLZEEyYK/N+HVFSBhlpAkgeEih8pHX44DTWDZvXkt2XuelatqDOtkU27&#10;oLG1SRXPUMqAzhSgsZE/L5eMHARd4y2LbBuxXvsyrbYie3ULkkQQ2VZMSIpgoIiRTVMGJEnAGouX&#10;SHt33e6u2FlLqeqdcJDAsQAaHTnlnnha9Z6znFJPiMBX7lGti0LY0stq2DoJAvJb+V9F0QayM64R&#10;cqTFQBBJiVGcjATuMCmyLlxriXHuPptEsiXouAFbmgnTNSDmBAEnCGUwKmpyzmf5YCy2l+3avvFl&#10;NdtXcOQU06F0SSeiiQZAmZicKQtA8zSpmI8sBH5WzZN26zlhbWzqK6PTKsSrlXn8Z66a4WBUyf4Z&#10;YCrK+rZtqjEsqiZ1q1yaqdXXQKVBPn0wG7jBzJyyp0IGARtgbVq5onRassy3AAAlx1BdRrAnStIr&#10;PliQFmaVEiJmnWZwGY3PIW7TrdsXVNpgstbttbgAlFKzMHMS2E3F0+E5U+GAn8Xul3SpJdlNhioE&#10;fmVoJEmDUQfOs4RAYE5AA/CYrTATjuL1vdKXi6dQAY01W1HpotrSsKQJHUgA4BMKesgH7QMsA3Y2&#10;S3riKSq6LsL2gjVdJoGbM9JnCJz85JzmSIFMBYLZUqtlSzhHWzb0pIAFybk3D/3RUSawKYZqTIhv&#10;MQf4YDTqtnZ2rlvU1pmUyhMBUdtTRcNSAwqsCv3Yf1EKBFCQI6asoJwGQNm2293V31dZt2mKuZrb&#10;AEXYMloPzA0/hg9ZCQPGch4QaYBl+OX9Ut5XZ7iWWUktAR/TLh1KjtUihBMzAzwrxgVBE08GpGAb&#10;aBetFtYQ2iLJZp1Fk/AwoINZOc4QYKmcoyEUHhGAs9iW/U27aXChe8Rduw51llrcOZp16eOWI6g+&#10;ORk5QfAAYDTb24gACs7MyBVcONS3C1Lly4JGRlQMpkjoFyVkgCsZwBlWn9MBX3fS3Fyy15vW/Lug&#10;sNT20dYJnRByAIcCkDpIw4GofMCaVy8BgKl9o1y4t4alQ37mjU40qFhSisOgoZkA5E4UFkgx/Efb&#10;gGNzdFkbhDdDaYkHtVpUqqMWpPhmMuuDuCgkUmnX7ycAzxbILL7j1lDC0TcZl0IxghQiWswIgSdO&#10;HQpCg/1+3pgM7f3bXN64VyboJX8tGtiIVWslQR9p69CRTCUMMclJjrPngJe9sNesW3DG4pV31oht&#10;i2WWFABPcGPbHx64fBk/GgHwrjO2bMQZTc2WRNJB9fQGd1Ih1uEANoBgkHt0nKK1OI9z5pms9PCc&#10;xizPqNtwdgDbG2LTjSBcXSYCG4oFws8UaTUiM/LC2alMvhGVJPXCCu23Hl96zkopW+xRbba1QmYt&#10;qIisyZEnLEeoJOU5DyI8cUa1VsvZUszmdJvsp7lYOAZjMDMrTLDqAs3mP5da4lzjgZ/k7lq3tm0j&#10;SlxmWdSgX11BTbuk10iQCaeIweuD0MGII+Uef24ojWdirbZiQyNeQG76FwN+oKGERZnMUkkUg54k&#10;k9s+IpXxwGO21kvyS2yt0ILjAaBItjVLvqGrVJz8h4YaORMgUmNXWes9MBoLQU3RZFsXLetkt3hb&#10;Ai0D26VTumSNHnmThIbUQBBiTX+hIywE19mli3dvsUtFNKqbYJW6CST6lSzGTA+OWHAxFDFT8M6d&#10;MTHORT7rYjcfmIrXCoGotca+e2pDhmEHx1TTpQ4S4HWMySPLzxRL427f1WbCeobaISrW1IQXJM6g&#10;a1k/LSngas6qEUiMsjOAv02t63dF42iWchTdLOLIAH5gQUnTQyfIDDtoUgkEdAOuJeJkVXM3XS4j&#10;Jq+X0zcZV9JQSIL2l8qEHOc8JuaZBEfD+GWE5mQ/wxvsQjBw3ptYF2fUUnUVdlJiZAEdRNAZwQog&#10;gVpnXPyGKBdU3N5dW5d0MdZlP9XRQBS2XWTOUiPJcghaiZIIMzAGcHARVsttr+41ruLSC0aqikK4&#10;dVZi0mWY/ZPgDh5RpAHQdP51xmy+lGa5HdF9xekhLjhSI1RdAgD1AKUEAqKefXDLg64pBzHU+OND&#10;R8aCvGvd03BftqX9SSltBqJUuWgGY7SAY88PCgAFIEfdjOfpyMY24dd2S7BSbhLOFWpZjPYvWTQR&#10;5nCe4MaCT18PiYxReWjZuWC7bi4YLEvAAY6zML0kkdxPmCScNyZgmCCJjLygYouLVn/xfUQBlvWn&#10;W06h9Wt81ugDunpPWcPWz9mYGXhJzxjmWcjMc3YcuisZWhuQVCqQAwVQBI6xBMZVphABDkn8VB8P&#10;M40LHc313HG2rNrtWbQIlpVlX5lttSKmAuWc4WTEfERWK4Ck2dhvULDUgAdJvIXUqRH5dsfi8Pvz&#10;rgAz0p0OKLC/tBZtCXS3C92vVrGv8OkwNREFifCKycJckZdR5U88A/sNuL4W1qW2oZg4KFjeufMp&#10;1E0CgSCYESIOASSokETEgGsHwjExzkL9Bbe60i+jMo0o3pkW1mgDIekzpzmuCUEZCB1BgRTxGKJW&#10;8Fncx6l5rg0kW/TP5Ye2QtzRaYAiWgiYHhgNJ6HOKEdeuM6+v4hrjWtWzce3dtDsLF76GCLUq1nQ&#10;KgmaEnpQTTBKGDZR4/DGg9un2tzbXT6ofWJ0C0eyCG71PSRUmPGDXDxMxQCB9+IMZYcrcu25di2o&#10;KqkkBuqgVqBlIHjg4aMqfZP8MASslu+H9SGADK76qULICoEEg4SJJJrMnM+Hhii15B/TtWrbencS&#10;6il3VVh2gMSxUzmaGo8MAyfDOfLPLASdu6IhNxbmgJbAU6jcUsdDgXKMIoQRBzrNMGR/ETiXmYFZ&#10;c3rXLl0yNJYTbTSttlU6lZVOZgd0DM1w04qfIZxn0qcINHx90W7dprmkaiZW4tVI/M1IRMgZQeuW&#10;eAi6RHnl8DhZkROZ3bXTbKfllKoAqg94prYk9IDAxBzJnDpqSfLrWZocLM3Io00C1bRtDgXAqFIR&#10;07tREz8v4c58sRmVHJDLQ0IgHUOqsDTF5G5scjv+Otrd229azuFc3kupdu7f9N3E6rF21VWmKmhy&#10;Ixn+V9q8Vyltl3G2CypCsgWQSZkGkRiZucN6+TfXpXq76I/vf+tX0l3W1XjPczcxtrV61ev7Xltx&#10;evrcS1+WLAZidSn5SIFaDHFfcP0t3u2W/d4hmhtTH07jB1WKhZ6xQHFenT3GeNuH3Y/bn/yofTL3&#10;1c4Lifqg1rhOYf0tmu35Taodjvt1cYW7RW/DAJqIkFlmkwcco3G79zcOp290u6Wu3/yUZk0oIIWY&#10;JP24PRO29H1N4nhPor9RmTmOM/RruN8vqXb3C7q1avs91u1r3osyqCQSKGficRv/AGL7iOi7yxcQ&#10;NpCNbusCzEQWCCB4HDK9q3/98Lx9+3ub3B8pt7rgO121u+PsPZVNQ7W3HcxyNRX7KYuNvu+J5Ai5&#10;aRNxuAo1W7oFu4WnLzxLrrebE5jC8rwXvr2mh2m73V/h+Fa9dCbzZud1tkt/NaeUUGyCSJUj+AOH&#10;G3u12a3LVvY7tL9xTbe96ZlFJGoDyMkSemHM4kTmo239tc77ju7Xeb33Twe747Y3be8tcYl4adzd&#10;UabRuAdRGrTlP3Yze92dm7au2NtbuPf3MG5dZGlNLaonpPWnxMYmNvj/AINTM6uy8Dzm82u72W+5&#10;q/tNtx/FFl2eyt7i3o3L3LOk3FtCSwQVBnrQTiuscF6am9dRyz0ukgqAoo57REmkRTDO3wXMaPff&#10;UKzub6bHaX7KraBO3ZLiveu3nlrNpCSCEUEkzXFBf4VfUubtbToiMzW16vcuSNJUCojPFzPiro+w&#10;96M1mzxT7rbXr92zat7hwCLW329uD6outA1zBUmvjTFfd4sMzPethrxVLiWmEi3WC7aesEQMUaDa&#10;+5zYS1b2u4NvZI9yxd3Nu4CdzXsRBFVJABaI6Z4r91xqveF67aKunbaKOAyqqnSrhaSB0P8AjgL3&#10;i/cNyzs/0e13QuJeZnvrdsnS913HqPaLgUZgDqWk9emIG74y/uAu2dfRt3LaencUgX1cGWYMgpQZ&#10;DAXnHe4tnszd39q6d1ubF6+t+3cB/RPZKFbSBLjSSHJYt06VOGW4e1tL1xNVu6K6tFxWuEsvegEw&#10;W6GafbgJlv3VueU2tm4LF/a3JEetYe1YKoZt3JiltswVNSKwBiNueIs23LWrZ263yIAACGkNqMSD&#10;OY8cBO433VuLqeluLy759ora9RZr6aQWUIkwywRBPTPphP8AtCbjbudyzX3BC2wrD8w6YBCEAKDk&#10;a4Bbe5rm13lhNlbG2sXENzcveSVtA3JuBrysxdlBlQVnMHpiCnCenaC7n1bNhWLXk0qNShT8pH+X&#10;MVM4C3u+7Eu3m/QHb7vdPA27sziH1DTrUwSGqCYEZYjb3iC4jZ3PS1RbLA2zcINRAAMn4ZRgJ3G+&#10;5FtHVyNr1o1XlGi6tlQphk1ORpAz7jUnFW3t7a3UvXd3cF26GBlhB0gemVKL59Y/lgL1Pdm8s3dt&#10;Y2dm5b29xdJKmUDFhctuHaKR01V+3ENNn+mvNYTaWbbqqqbhuC4GtmqkoRFMiZBOeAtLnIDd7e1u&#10;W3e5e3c1Olv0mtFLqgC6uvMT4AEDLE4+30ZlZLqXGBMW/UhE1AXGB8AQQI+7AVH/ALFjojpdsbi2&#10;pTWbhtTcuaXNq0a0ZpBIIPxwi3xTItwIiC2Xl4+YgmQ2o5TXAPPztt7toPduNc0aU1AhNSiDbikk&#10;eRw9c45bqMgLNqUFkAAOo0AYmgkgH7MAza5f0XV3CppZtFxjrGiJYhRXKlRn54peU4zcm1bsIFV4&#10;AOmA4uAVAIpOdQYrPTAX/Dcxs/Vu7kybfcAWlkZZDDUGrAgUInDG12W5tRb9Lb3Wca0F9NDpc06Q&#10;SyGBXIgjzwEvfchtb+q6bu4sW7babh21zXbuWVIchVcSadCDIxCXatduC7oXax23LAd2KS/eULVI&#10;JBNDQYCY28SzZ9IXW3SyLljdenbU3Oz8oXVyDAZyKmh8cQ+U296wbi2mdEKrcjSj7VmFWWMwRETO&#10;AseH3FrcBGvrauXVFyySWdN4kjtYk/gOeWMXyKrcIW+9xLTsCYBKhiZ0h6wsVhssddM9vCWZmG44&#10;9zbDeiLdy4sqokK5C5syUkzQlc8sZXe8UbXqhN+sXEJ1myttgSwK27dsHu6dwx0mccsXXEaLbcgb&#10;ujXs2TS6lUW4zrpKxqdyKdTpOOZc9xk2dH6f1rU6UWxfWbm4URcu6LkkEnMkmMGWo2t8MasyvUw6&#10;xCapCyvlEZY5PueXbcre4y1ZtszMtvcWG3FkXrbWe129DcBAQTSUORzxua4YtzwswgBDEmlQYp4D&#10;I4y78tvOO2D2bG03Fm1dd0127DbnYJcVybm4tprZl0hSpYTXpjWJnLFtnWU5AJB+4jOPA4f4Tmrm&#10;63ti+vN+33uiyLSfq9luNrdLhyr3Gt3Y1qAdMx5xiXokttnMEwGkjSxB6LmfvOOi8Q/K7zfbp9je&#10;2e82kWru7vbvbb2xtdt6b6Ll3ZNuNNshoNDnSMYuOJ6uktzxyiXDbRV1BkJ7VVTqdmOQOmTTy+3H&#10;cvanH9+4X9Pcv6bVw2E/VWRbdTa7bu3221zSRAVjIjxOM2yc10nVk+c3np2rTeuthfWQO7WGJXvk&#10;rcv3flJzkZk465x2z3C7O3c3O52u2u7c7dBeKq0qw13YsITokSpBqDXHLuzvmOvLmHJ72w26e1t9&#10;pvN3bvi9ca0hdO5SUtA33HfBggiJyxPPvz29xD7i3YbbXntKXuAKljbpBoLc1e51bThPHbcVMyKV&#10;/YPuLmksNubu42qMYVg77jdOGXSwuH5UtxQE1pQ4xHMfV7eXivp7TjtDM1yy9sy1u67gLcYOwqAJ&#10;zk9Mbnj1jPe1vDfSXiePBI3fJ3G0WrV1Ltwem1q2pmzb0j5CTNZrjEb36j81vzuNN2dqx9LcXUd0&#10;ZAkhrfQFZBaAfsONTXWdId99G12Xsrg9ibBTbL6tqWt6grAMx+YDxiFk9Pjjm279wXOTt27e2feX&#10;bTX7hZDb9NmZj6YLAQWDRTUa/HFnLnLL0a23tUsszlbYcKqgyflXIL4Riw4zab67s7dq1t7thmve&#10;naLL624uOO1nLOAdM5GB1wU3fu2bbOz3U0ohcliBbVRDR4f2646nw3srf7lre45O8rXYQ201a3uH&#10;JC6gEALmAPDGdtpr82prWH5X3ZsNsr2tmC1sFhdfQUUV7gjN1J7ZNMdZ2PAWNpatBmPYSSEOo6iF&#10;l3ZxAgkVJkeBxx22u3VvpMRy7f8AuTcbm7dCKO8AA3D6aqpJgIqGSWgntEGsnpjc8bxFrcqrfo72&#10;6v22W3tVa0QnaBW2g/ESau32Yg5tzXP3ONZ/V5La8ftXR9zvm9ZfXhxA9d2oEAE+mufXHY/aH0Z9&#10;2+6F1tsX2+3uswN6+gsoiTUCa1GWJcyfFjfy6adby8CfuV/5IP2y/tpsXLnu36icO/J7a0rWuG43&#10;cjlOX315rZgW9ntNbdJcmAKTj1F7R/b1wfE2Eblr7bq6wUvZtrotAgg6QfCkYTPWvNt7q/5Y/O7+&#10;6H/2oD95+4uS3vEfQ/2TZ4/ZWxctbX3F7i3LXN4VuqQNwnH2oGpTUam+ImuO+8R7f4rh7Fvb8fs7&#10;G1t2wNK21UHL5ixrJ+OK8+2+29ztX5+Prp+7X6yfXPm95zX1E98+4fcd/fG+dyt7dXreys29ZK7b&#10;ZbTbFba2pEBNB8zi+UaRpX5qDUIpPccSpztcPLm5cOf1O6dkQr6tuwwcm6wAUs6iImfh4YMgALOW&#10;dQD/AAOL1XaY2xeUfbX7t63uT6npKEYBAZIBGkBKSo8jn5YS7DSCTBPwkfdgl7bzP7knjthdu7m5&#10;YJDoFL+qKL6iA0Lvke6iiaVAwkXAAPiZqcvgMCWzol3Pb97c3bkGbentbSQquRpuaQYqPCa9Dng/&#10;WpRYGR+0ZYl+LX6mxL+13tXu9hc0GFGlggApPYIyiteuFa9Q0xBHnWI8MKXfazFVtziU212Wb1bY&#10;IAAWe5moQVFaSademFloUwYmCa+Jw5WeSzXEQU2I3G4B1BQGgK4ZSSo0xBpLD5gcJN0DocpPl9+H&#10;JPJfVMbg33KkBlARgqCJ0kmihq0J+XqOuENdU1A7p8B4Riptv3dD229ubqwzNeZEtsZN0sWZYBIg&#10;ChP8aYNQzfN2iDHjBxmyW9GbLJml39xx+yZLKBL9w16vpvW8gwWsTMRFTWKYbZ1TLPIk1HlTFmJ0&#10;JiXN5W+x4Td8zab1HNu2V1BLY0PbJOrIdO4mImeuC/VnLMHrXxmoxWv1NkwfTHbtbW8Xm4msLdZw&#10;NTQWKAEyZFSRUHHCf3M+/tn9Pvod9RPcm+3S7RbHtzkNvt3DAO+53e3Nmzbt+LEkRGJJdrieldPF&#10;btvm+nP9z67/APBJ+1/cfWP/AJIvoIlvjW5Thvp1zz/Uf3FcuWjc22z2Pti027293cMO1S13SEU0&#10;JAznH4QfqxubfM+7d9ecrcuPdu3XgyA926WbKSan7+uPltOI+G9zZv5LZy/qMYpfbXFWUVryofUe&#10;5oECSUA1PIyNYAxpjx645gY9M/T7jEvbjbIBOt7aqgAYkr21c0EVH8cefa5r3eCc8Bj7n/tI9rfk&#10;bK+1uoVFZoJZgcpDCBAiPHPHl81xePR81pJNHiT95vvBfb/sPf2je0atvcdRqCgOilhkfxeJ+HXH&#10;1U4qz6NpLSwQFE5H8IBNfspOPPrc5rjtc1+W36n8knI8lvOQ3BPqi+122upralWYhQoqZippnXGw&#10;2woi6VEEMTAJpSsZY257/lrxV7vuj9Vurt3eXC4lLKorIukqGT0lYgnOg/zTEk40G1JlSM2YAgV+&#10;Bj7cHmeS/fQRk31m84C7Xbs43UXUQ3CzN3Ov/rBXuOmSa41Ni2FtqCBWrUrlnUU+GA8H+5uTfdc1&#10;fZL5uekptW0ZiU7uoINT0mYByxYbRYMeJIBzP3Yg4l9S98l7aPes3DqNu2jVgeplcWgg1zGeJFyC&#10;7dRP8cM84GT4AHacXt0+W5fLO0wVOozpAX+8YYCMRcNYgrMUM54c5PTLTPym02u94nbUuXNR3Ny2&#10;WU+mLbfl6waUoSBmMscB+rF3degbTXbeysWQHvb4sFexaooCLmzEkgR1jGd+dcer1e3nF+Nfpq/4&#10;geH9rWeJX3Jx9nkPcPMe4nubWx7VO3u3trv+UsFr25u7i6V9O1aVRbZ3aqrqAJnHGdhtUtAbm9t1&#10;3Clk/wBt466FW3a7dTcnyRaJY0YSMsbnR6reMPtD7s5vcb43eG43lNxxWm1ePvD3bsTcubzclbws&#10;r7M9mGzIFpIa2zI06gek4kWty+5u7hvX9O6j6d1voAtggj8ni1aIgESw+OM2XOdfXqip3vD2eG4/&#10;jNsnFW99stxt1v8ABe1la6d5cYo91+T97XrWo3NVxWIttmOoGLTkG2ibJgLl6xYv3AjG3qO/3Gp4&#10;HdUwepxqZxyjC+07fuLde5bd25t9jyvJ7DaG9tk3jJa9r8OdvYZn12rZFt3EjSomKVqMQUvbTj7t&#10;u5vwGe4bS7PhLEXLutiSm43SoOoijfE4lm16XC83o1e72PuH3Zxu82ftVms2dum7ue4PqZySHb7I&#10;WLaqm643hX3DkQrlouWzJoFBzxMS2u83jX98Ja0Au32KR+nsasmfQYLRXLDn4f4k4mIzm73b+2vb&#10;1riPbF8ixvbz3uW9031Z+X5K7aIVre2a+utbZag01JiOsWe3ubzfvosW7d21ZZrZvyqbe26JCVFG&#10;K+ER9uMfRrcTqzxOWF5vZ+2PZ+1fecxvb3H77lksbhOOCvuOa3ljd7jVeNu2wa5ZS6Yks0ljSgGC&#10;u3Vs3bWytt6+4uNo3PIQCqkjUba/A0oYHXEs5u+3T4HXmneN2e65jj937i3e3PFcPtLPr8H7SLXL&#10;e8uqrGw263BqvepDNIJIMKBSWtwrbZL5uKbr3WtuhJVr10xmpPTrAONTt/Nrx8VWvFXRze64e1x9&#10;23sNvsU3Fi9atK9rjtjZZhqtvZUwXY9oLAsfKgxnr27uGw1u2dW4Bk27fbYtEyANxcI+OWeNXeSZ&#10;nKuv8fwVj/c03O807XiWXs32+VX5TfV1Pc4rbhhDHSoEwRgjcAsozOL18FGsWys20adTehZXwihO&#10;M/5Zdqnzpa7NjyW4Sxs32HGMm5s8lvUuou43VsWxbt/7lyF8dusNLIkkmAM8NLs93yd5muOWC3Qu&#10;kFpIeSBdEA3Ir2rTCS3buvCyw/ufcPAex+OtDbWRYW7s9xet3CtoJbuWQLdx9ozOV2ocEE3bw1HI&#10;AE4144WVt7fdNptG2NaWv9RtNQoRe1B54ztvmYwz3fB53f6pAXN7zHt+2u53qbu6uz3e9BGxRbzB&#10;WuXL1yL+7dfmZUEeYUHA5C2g2qbPZp6G1QFn0uddwj5lu3hJOrqE+/F8ebSfG9R+y7u8uc1u/cXu&#10;bennOf3TC1ZF7bW7O12KNLWG47jGOhEtEf6m5JPXSaYs/bHtc8rdDbi16e0UMcgLfzwdKmQJyHXq&#10;cav1TEc/L5JpMTq5D+5/9z+z+i/Abm7xG+TkveF/0bdnbC9q3rm9tyofebpIJVT3uQgQKIUHr3na&#10;bW1s7Nu1t7Qt27QCKopQACKfzxp47btc1+dn37725v6g8/yfPe5uSv8AI8nyt29d3Ny4Sy2m1m6E&#10;slhIVVIVVNAMq4lxlQ9P7iaf3YI5zda3cvl1KW1uI5gB37EUXNKWmzVh8wnOMAAZRSo6ihrgErdI&#10;0uYL6dYAfVocWyGUk5LVdUjPLBjxzzgyfHLANXiLaaEi0BpF1QPzIdDq0QYUSRP+GFwpkGqyJAoT&#10;4YCB3hLLS1i6LZtAFZUQIKNn84Pe4PaZM1jA61Bp55AdK4BoalBKlLY0qbrWl063DgSsCYzIkGM8&#10;jgwDQQYk5nrngEtdVrty8N0dZDLaa0Bohu11ANYNCIjKZjCh46BFYnxNMsBCdp0s9+6Wef1DlYkI&#10;sI/qACo7ZUGc8+ix4wAfLz8fuwFVKhgpu9jozmD2hkBQmCK0yVpK9JwMAlwqkLQxaOliqnUSdWpD&#10;0Ar3EfDpg61EZx8aeWANrym9bu63NxUZNI0m4LRtQFYZBolYzyGdMf/R+kNdUzI6RRs+uPr79I1n&#10;bMOOIw9G4ltAHAIuC532CGzCg1KVJDCanCCcwBJMSSKk5CSPA1+GCp1ldRRy5VLOqHttqItxVLVo&#10;CFYpK0muknCSCCTBIEUEAyDnEZYB5GBChTbW6T6SOxuXAXe3rvK7LQEZFa1MxOEH5viamK5kmmAs&#10;UJS3rKkrbgW9RdlBMAOWVdVScoA6mmEnKkCs6ciBMAnPPPAOJrW6IAJKqjnWtxLlzQddtRkSgoSM&#10;+kthMiomfGelcxl92AlNKm07H0jrckUi6oUI/wAsupAgyc/lwkzBjMRSCSIAqCPHwwE1bdtb9uLb&#10;FL7W7mpXhIZz2hS0QD2qSIkwRXCNJmQVn5vjGVOvnOWAlrvYtm1ct32toWRrfcjege0LfufhMihF&#10;KVwkGpgdKUpUxE/xwEt3tAWXa4S2tHZLhK62gOL2gyZCggODmJM4T4SBIB8zPUSMBIS8upwt1ina&#10;IWbdt7IfRavm04ogJJAnMGcKiT8ZJUnOnScAyrlZtu4GkWyl1QUQSRrZnUaSIM6Yis51wiaCQZBA&#10;g1ArNVU+A+/AWdsevcc29zbNlyVVU7b9y5aU6nsveWmlm06TIMHrGBI6lTI6A+NcvDAKspp06Fa2&#10;qOS63Lmh2dwGMrdPdI06cwJPhhH2nSZMQJAbtIk+eAftOfTjRbW5a06HuK5VhbfUrMV7qSQSc+pj&#10;CaSIzgwZJPgY/u/jgJyH8trdx2TS7pctW0a3aKMNSLc0wCVYSrse3wOC05kmQZInwAMxX7jgHV3C&#10;lLYW25fSinQoV0Z3DK7MQFnImmVfDBETAJPTMAT54CQjKg1qlrSUm0bd5zaRHYlUEgAV8B1IOWEx&#10;KmVMkgDIiQRMkeBwC3a4L9sC6o29u1rYgm3Fu8kAQQVMqKaTIIihrgU60zNQD8QSPOfuwDys2rtu&#10;esoFtWKLcWGVj36XiYUy1TXqZqjMgd3h8ozJrU+WU4CYG9Nbjm4q6mZgj3zHplNVm4EAIR3OZC1o&#10;azgGAYIINZIIOrP8JwDQaVQW2tXIW2lsXFuQjEhmtozKSSR/0wkrAFQoOREGpHUTgJKXi7PANxhp&#10;9SdZkBwGQXE+YxSCCBkMJOoGp6rSIbMmAf44CQjIU1IW7fUAKn8q2zn0yxDyGakaaeIyweRLBqmo&#10;gRSZ+84BZZSRbhfTQkw5a73hQsJFTET3HywjLPoadadJGAka0uw6OykWllwF0gkEHSXAYAmASTTM&#10;Z4Ig0GZymYEnqf64BStW4xOgIQxtrVlQWx6kEgsSpAg9QQYwUdxIlYBzGdMq5QcvHAOB2Fi0Rb9R&#10;GIYhWJI00Dgr3uzTBBovQSMEfKklQBSnbkZwB2Xu0ZwCbCtJW4VZvzQQ63Fy0rNIo3wwTaYEEmkz&#10;BrSDE4B7bG873VupbmiW0Z/TZV1Ek3B+CANWdSemECe6mSmgP8WnATtSWygBbTe3QUXSurW8aUsi&#10;2gNessYNB44IiZgTSKAkkZkDASKKqkM6ur19T8DoDLstqnyzIHnTLCDQ6SIksTPUDrgJViG17kMh&#10;W2lokgtcc33kAqTUkVOozE1FKi4AZkkUViBUxksxjO2vcp7bvVT6dt2lkVtWgC4sBylxxUEEw2RI&#10;PiMNaTUisnUWNBQZE/HDXXtEsOASr2wrJKJ0N2G0+qQPxQZcmTMRGAVJ+yMjGoiZA/hIw217gFvJ&#10;F1Czg3LdCpRraeqVVZ1ChoV1AGuQpOEMARA1COhHWQsGfvzxy2nbcCRbYo4Z1SXzvLcGhgoLM4ZZ&#10;aBkA2fwgYQQCKSBUyQAJMAgR4HEVJstcR/Tm2GDIGFovdfR/m1kSKEdpbOcETBmKzHw8TngJMs6I&#10;FdIRaKEZWVvUnQaUUGgM+IwCOtT49tfGYGANHdyttYtr2rpLn01DNp0WzBkgjVQwBOeEkgA5wBB/&#10;lUf0wDqBtQdrih9ZebRtv2qut7dsn/0dQbM9K0wRpkP7h4A4CZbYPqZgZ0hgqESyTJcIwiskmT5d&#10;Tgwc6UnKB/PPABoNwn1NcMnqOjvqEkkstt+1lI7YigEjxwXh8az1wB6w1A0AKzaySRb7slMFiGgg&#10;apk5CuEgQSJEmtOnwHlgF6hee0URn0j5tRdNJYD80QW1M4mpgA5zXCiJ/wAROARbcozMYchS7Ea7&#10;ZKmqI4tGIBJiTWBSuE51AMfh6kHLM4CWHMQWXWsaxEBkceoqkXAdBJoco+7CSYpUGTWKZZk+eAfs&#10;1/EjK51vb1EtqLd9vRc7pVoELC9RNcDIQSZ7gIEZGDM0/jgFMQbj3ghAm0bh9RXIVlL24pqgGRJo&#10;aDqDgs2Lf9oAIANQRQ9CPHAFHZ6Jbs1SoaFV0caldVElT/lkdeuCoYiRBkR4RMBR9w/rgJVsuA+o&#10;oSyRCyAbjwJu3rgyoAIEk+GE9CDAM/hB0wRNB9+IsuCmuQ40K4BDNouXELsdRRtTGsTGlhkJnCTQ&#10;zQZBYFY8P78RqcpNpotqizq7vU9XUbbtImUWtBQEZGMgMIKjuiZioMGYWDpwVY2rrFbYIJtC4otv&#10;+YNBeCn6jVnkdI6kHxGExBOYqYygAZQTgDFyAhCrcVgoQvEv6kySiiJNRGYivTBEUoD29KnyB/nI&#10;yOAeJi5FwgA6vTfSOxYBOkHyPaaHzjDcRQgNJBBOQky2XT/LjUkvAlgswMMbelQukGWIRAAWY1Jy&#10;k1pOEMFYgq3nRTkARQ/343pdtJzOJ1M4OJqXVrQV7aOxGYYsQ3zUmYFB1wGyV+vgfmAbMfzn44kx&#10;b2z1OOgLAL2wQNUkCAUYoIYgwKGaT4dZOGwfmWKmJIkzU1g1HhjrZz3fCL80hiXNpiVt6XYorlR6&#10;SoNMFlzE9eojAakRmCZ0ipE0iPLOZyw127pkhVuGdtbN8qt3SpDEByajTmAFgTBmJwgDuIMaTJDa&#10;TWngvUY0pRK6EdVOvUAyh0JMzpa2TSGqCSfLCYyCg/GmnUM2YnKRgHUOrUzmO0QCxNxkcyqIq5gV&#10;YDM/xwgy0g1kyKAwOpWf4nASk02zbuWoVSulLYdtfaSU9QjLU2QMT1nBViB0mM2MHwXLAOXDbNxQ&#10;z3Cl62roARatmDpRjdUmdRooHWBQyMETQEkAmkQPAjSC39pwDighXTQXQBCDUuqsyg3roUEGpiPg&#10;IMYKVUgEVYahnpFO4NWJHTAOJbvsl0K9Lbm26gxeK5I9lXnOYPhUZThoqTLSI1AqIEyBMfYPL4YC&#10;XbvKDpEl/R03GBPaflSA01MZAxGeUYAGqFNAakoGAEGtD/fgHdbWluPblLiDtS6bba3KwflklZIr&#10;SsTOEsKkyukmRqJIH4ageI8cBJRgVVDbftVUusiTcY/ORb1Vo09sZYSwI0/+ykDUPlFARP8AXAO2&#10;n1rfdisCVZnUhDdHcQcxnEkGuEMuUAhQJNKHUe1dR6jrgJCNIbUdV0sVVbbTpe2mu691GpBWqwch&#10;hFAYEgiIPieor45YCVDuoBCkNrAtqdTEA6bcKaAgVqRn9uEktQmBUltI6zEUIwDiIg7VW4pZVCzc&#10;i0UJJYl3kCCQBOQyjPBGoGQkkkkHtBM1JwD4YqmpXdhcKoluR+YVTSwQUIJEtpET1zwQWoMVgUUd&#10;2qc5HxwB62KsqNCa7jB3Y6La6Q8MTJBkGKtGEwNIiTqLeNRlQg4BxmvG6A6LpW2jswIldIkBlcQA&#10;JnT+IxOWDAWKycgf8oJECF8gMAbtcMQEUK+oKzt6t0LIdXujJcxQmmWWEaaExIoIJJIJ6YB4XZcT&#10;qNxmGkofTLJaA0uyRNDQmTSDSuCI0j8IyiCSqwYghfHODgH7V1bhLJ6qspJYMHDXZXUBLiuUduQy&#10;rIwRIMsCFnKBBnzg5GMAldelLYGsKJChwyKpk9xIA1ZinkSMEWgtJ0hRWC2oGKfCk0nAKRZ0Kqlz&#10;ceWM22tuS0NCUJEgV6Z5HDdJjxCwG+EV8Ov3YF6ptYR6EKzyVahSSSpUgyZMZAiM4wIY5SRSmRBi&#10;Q1POaYABwssJUgMQ35ZJqVKjV8oFAGpPUTGC00NAMugJFaQKfwwQsMo9NhqklgbakhHGkhgxEghc&#10;5pSQZNMJAOo18SZA0iICwRgpwXESxbWUhVkEC56neTqAqSQR8p6TgwADDRqrX5chI+/wjAIJdlGj&#10;1FRdTW1DFqORrt0zIrqmYrEYDKCKQANMgVyq0j7zgt+B205VtElmcsoJ+dUK6bYUmhUmAwPj0nDd&#10;AFggSQJIoJ7qnOK4IeV3EtpdybbG4bbByot9sKGpIGR85OGwSPlkiuphAnxnz/pgJZRXQqXVbyIj&#10;WrLqXZNQqRqooqIpn0M4bLV7YIMmRImfLxzwEkK7oReJMLCrCBVZaMysO6K1HxPwI9KwtSp+ZSJB&#10;MgRHwxjbTuuT5pKHTqmLjEIlxTFkqwUkAlpESD0AI8BGEsRMR9hMEgn/ACjwzp0xy2nbcN69DiMY&#10;z1EsNXpgABhFAzUj8IPjQYSVJDTpMnt8RNF0x0jInGaxtfqSEuhLggXqKFMu3pkg6iW1AS1Zjy6j&#10;DBBmJ/Ce4rQU+UdTWP7DFdUsPKsSgZZMorf6kU9SCYETNJ/vUahfEFYpQnyPhiMd/OAA73gfPqlg&#10;w1EFoPqLAhiB8K+WG6ChJFDDgZSYkT1+GK2fAuM6OttbgDsr2y5Bu+mARUTRTMBonBgtn4CqrAYg&#10;iCBP34AMgUlVAkFtDXu8E6lZXUpUZkR08a4HUxAlVJGkQ/dB0n+eAInVbFCCC6LLy9soATLGk+B8&#10;fDA0+PynUCRAUeBgdcumAGsgA11CHAbVqZWqQGIJhYJMHrlhIVoA6+VT41ORnPES3B4uC5ZSptgk&#10;sGYFWYdhKqcjMBQDHU4SfmWe2DJELmciZ/uxVOfLIQLcYoAreo69iEyqARJPUzl92AwagJ+UQRM6&#10;TEEU6HpjWuvcF2XQO7W1YhiSraTaDJMoDqgjSZBGRkHBGRAFZiVPQE554uezjrlOp1YYZlhpYhgA&#10;qh0p3ExAAkqYPlSuE5CtIBzYZjp9uN63umQ6JYgmX1aANKkCJ1eo2rLTWT9vlgorWmRmAZUGJxoL&#10;DwjV1TK6VLr3mtDUQYnwnywRC0/ESSBOUqepWOgywChcuaiINsBQzBSxKo6QDoapYEk0p5HBAZlh&#10;Aii0AVgP+3p1wC3ZZDKrMQVUuCxN0EjURrBBYmmWU4MiRURpbUZMxAimrAKVmmAzSbZHYYGktKkA&#10;eJoJp0wjTUHoYAJWT83iPOv8cAZuN+ZE6lIUosKfkgAgwCTUQPMVGAx+UzEnTMwTSVlfLxGAXbDH&#10;X/298C2ui2DVirtVhMg9Z8sGI0xnFIIIBBWDEf8AXAJdG9SVCqrqtUZXdQLkpDER8aR5YQCFCg6g&#10;QpB7QRXOAvh0GAdILm4behg7yO51Mo2mFZgc6lmg9BGEEER2gMZJgdsTAC+JwDttg2snVpTSFBKy&#10;pgsGYmdI6npmJBwkL3zWp1Z6QSzQAWPgR/hTAOXHUppATSqhJgmAoAJtqMwRkPMeOD8AYNSWajZ5&#10;060p90YAg3cXRiFhdCBiBIpJzIJBr45GRhMATq0ihoepIBoAaUjALDntChtA0DUCWUKJAZiKmtc/&#10;6YbK9VFCZAESQoqSZ+4+GAka2FsWidSjVJPcil2oqZTAq8zJjChWTVeggBQAI6+fhgETcBnsuhFb&#10;VLAlhWfnXoPKYExhoggmSDP/AGn4GfP4YCbbeUtQhnU691xg6rqEaWauWQIrmBTBVIrSgyGUCD3T&#10;XAGCC6jWGVTo7zJX1DqQadPaGFAZ+7BGSSJgyMgRmIgauvXAOW1KqmtSy6GUkkF1UXKwFHjA8TTx&#10;JwCflr0jVPy/YInAKQsdbBSqwWAVQbdx9UShbLzis0+KdNZzOVZjuNSFE18DgHFclFChtANQpVXJ&#10;UQh1NXTNdPXpEHAIEQZiTJXM+EnzypgHZaTpKjSqlCQoQUAogALf5j51MxhBEiYKkkAaRLHwUzWm&#10;ANM07rbBdZJNU0lRquDSNM6u00+AnAhsgx8iaZ0MjPw+zAB3VSA9odxkAaiJgskuRQZxPwFTgoNd&#10;HiAAZkkH5c4HiM5wDsgGLjE0ZpC9wUrKsyrVqUkZZDCCuUwZMSITrJma06jrgFLdFAjsF064rcgF&#10;IBRFoa5E1jzwSqSSSCQXqAIAK/MPL4eWAU90FVAIGhARNWIf5Xj8RoakU+zBookkAkH8NCJmoURS&#10;vUYBTszIULSwUD1IZCRICkgkzJyByzwlpjoWAkyvichpOACDMFiFeSpV9ZoJliw7iSfuwvTTMsFG&#10;lRm5kwSIz+3pgCViTA0oXbXdKqQqi2NRUsYCrA6TJywkgBlBkwTHSpFYPgM48MAq2+pWcaCxicml&#10;UNZBEHOFJFfswjQaV6jSygadOZfUftr0mMA8Lyk3S4BmC6uXYlsltlVpBoNOdJwekCRNAZUMDrJX&#10;5qjrl1rgElgQrFS4ZArsrQil6AqjVI8aUjwwQjS8UJOoQsFWyJk5CoIrgAwIKE5AFXJeQ65hYWDN&#10;IOeWDgQW6gLkFqW+ZRlMzM9MAalZCApUuVkXWHbRWBqQRHXpOEkhWIZWlUEqO4eDE1qOhEYBxSSg&#10;htQZzLOdEweySB2xXunOKYMqCBJbtCgDwBFDSkH/AAwCFe5LaFUamJkkjWQ0HvYBiR/f9iAGqsDt&#10;kGjEGumWHWCMpr0wDrshh1LAuyEDUqwR3QJymcxQdcIClZETIilWMUgHrn1+GAdN1HKEkN3EqCWR&#10;O9QUZkGUwRTqJiMGdJkEaYhlJCmimrAdJGXh54BGoyrKRcGko4RyoBYiKxBjM+PjhajJTQzoFQNM&#10;rQ/DOZwCWNNUqVo86fmdWqoNe4ZqRlB8cN9QQYyyAXIw0jxnOMAvUwDALJ7oBPqSXGpIDASK+Hxw&#10;QWjFCWiFDExEwNUZ+Rn+uAWzuFCuNMurusa0MSwVyB9tPsywQEnIkZkz2yTUQfh0OeAWzomqoC6R&#10;26TqEjWsMtPhTKuFKQKxqPcSoBADDMfACviemAbuSdSqdKnSqmdRKE9pjo8zXIdScORIAlRMaiD3&#10;QCRpAFP64BkR3EM7ARpoSmpgJJBHjQzSnhgaCHOlY0sQColQv4fm6COozwBFw1v5jLWxcaSdRb8Y&#10;KqJBMzTofjj0B9LuP1ulzNu0gkZiRU4xpeMPN59sSvjJ/wAmXv8AHt/2NzA9RksvY3Vq4qMPyWa2&#10;1pZ0yantY55T0x6ZChVC0UaYApM+Hwxq59Hhfktubi9f3F64S25uvfe4bvc2tC2k93RhOkSPDClM&#10;gTPmY/ljO0ziCo3ZNu7CqAVA0L6hIUSXKuDWaaqDyMZYauRlQfw88bGs4K21xFILwJuuwc3CrMNN&#10;A00FSSKzPicNiNIFRIqQIE9Z+7AWNz1BcDxaZpYjVW5omAAIiTOZFAROGGENIExBmDBmnTAabYXr&#10;d/bLtirK90XlDW7k3La2QbqXdX4VJIAPifAYXSJrTpSs0mfLAQrdncXN13Kqpdai6VYqirruKCCS&#10;5MBS1IY0JwyGqBXOZ61MVPnGA0G42Z0FouBRtxaZlIILBtdtrLEZoNQK9PsGH3IAB/7R9vxwGX2T&#10;m9vbiDUUF1i2kRdtpkblkGrGkEfdQnDZYFOmZzBmYgRgLn0Ht7xrYWGY29Gi4AhFwh3ksJhsgwFD&#10;hxQoBbtyFBWpynAVPI3LvrJaVrsi7caXBU3BJX0kVwdIOZnKtcMNE0OWYOZBMTXywGt2Clts5IDH&#10;SKaVMFU1i2HWYn5iRnBGDQ0MCkg+JMiowFbyC2/Utk3LV12UC88t+UyCh1R1EBRAiaZRhRrJrJMS&#10;RJAiKHwwDFgulu3KIuhbkKGYJHqEJ6gkgvBoDFPHCT8s0Mvp8RJFT8MBM29o3dyFm5bc7JrrDV6N&#10;zTbIS0gZe14EaozGeEoa0yy+NI6YBzkrH5Km6AtwKGUkuXAFwBkfVk+Z8z9mHmJiZU9BGY8JnrOA&#10;p9jZC3WDK6M1pH9TX+WwuMS1y2pFAQKyaEYaUkkSeok0+WfLAW+5t7Zdrdi2FYKOx9b2WBGpkW34&#10;sfm7gevliwQgLWSRFYksTTLAct3+3N/fObYtgabilPUK2LYtjUFZ8qEAAxJFa4Zu1BkT1IE/ywF9&#10;wTttzt50poW8XZSpBRbZa3eZm+aaQtIFQMFbFJk1pHhGWAXyV0+qqp6d0IS6EElblw2/zkS44+Yn&#10;In4/ErgGo1EUE5ZiazgH+IvObVuVa6LjM9sK6lgbchSGglWHzDOfhTCIEyQpzkCY8KTgJq37qJaN&#10;prg1XA06wHLMYZ/y+gEgKYBzjCSAImCxBgLmIpgLK3+oKX2slbNi3c0nWxY/mEKZRlILuPIHI51w&#10;qZCCsz18STFOhwETb7W5+o3jFbVq0gD61DIEAhbiQJ9RKienSKYAqIiszWJ8BGATdU27jP8AqGui&#10;3tWGpG0WVLtX1NdSCaAecCIGDdWApNYyoc8jgGdluttdv2CdCWgzMXdg4PqyrLdtgDtMSKeAwwQe&#10;0wQNInxEGIjAX9h7Wm7b1IGXcdiAlyaErdL0IBBORiY8MKFKefWKEdPPAHuUF8G8XR9FliCiEF1g&#10;27l26qiQKdsHrkcLoBWgDDof5CMBTFrou2gpuC4bNyDrAtOwStEpSBFchkJwuKkREAkic/t+GArL&#10;e4fbqr61Gl9A9YLdQXGNJLA/MZ84yw9bUUgEGs9SPCGwFPyl9736uXtXIa3cIDMUk0BVRCmKAmsY&#10;TTVBJMZUypQ4A/Uu2dqVAtIAqh5fShgH1DbIGcEGBnSDOHSy5RWOo+ymJJiYFRa2O8Nu3dZkNr1E&#10;KNZOkKC+pXckklQoAIb4YaCgxU5mSawYpMfDFF7c3beo1oo4Pp2YvABUu237Xa1I0ypPykfDChNJ&#10;g+WQwEG5asfMz+nFu0lwqSF1i5OqUWomCxynwzwhgxigqehqq+eAuts62LFxfWa0bSBlAYolzUNJ&#10;uSDIk5gGR4dcOMO2YykGsT44Cm4y836pkFy2oZZJsozdz/JoJMdxqykZnpQYjHMwR06VFOuA1di2&#10;zKzaXS2mrUpLKjQ8KLQghpMtNVifDC7bVHXxBBGmft69MBG5Swlu0TIBGk2rlo6vWZxPbqGkFfkd&#10;vuw5pBcEVGQmoziCIwGes3r9jY3Ec20oS4DaLjKFpcDD5T00ipEEVOHLhhOlc4+HTE5yKL29bN3f&#10;7q84dLiIKRNq0WIL3HDZhgKAieuGqlRFQTWBWn+U/wB+KNW1hLXIXDc7biW1e04dtNvWp7igo1Jg&#10;gmngSMHaEkkikEDKg+GAj8y629uAl1bZHp3H9NYl1E6JWSNRyyJNJGF6agdAaTMxHTAV6bofpb90&#10;l3a4qORbJKMSRVwsEAE9tehAwV0QvWpBMkV+zAK4O417eJqe21wll1C2NJdiJYkiF6iuZkkYjKOp&#10;050HnGZwGv3t09i2tZQKqPeIbu0AzbaaaUMapPUUxISCYFY6CnwriXngZbk0cbc32cJbdimu47Nq&#10;XTLuqUII7QJak+BgJvVNB0BGQyJBLeNMBO9uabW23D3VYMWa1eJNtyRdIa36INZmJOcknCjVchIg&#10;5ffE54og2yqchfVHuIS11PTuXNaBmIIDFTTSR/7MJIwSgUB01qJMhfCnj9uAevM6pugfVb0iALYY&#10;i4ysJuDXFVoV7RIFYrh5fAGg6R4+eJyMpysJpYm0t56ByAzFIgXCSO1ZmVgyTSBhEHWPjPj8MUXO&#10;3ayOO/JvOgeygt3LrObVt0GpkJjqV6jKB54fCkrSpyP9+JjjAxW433pbwktbQAoAQiqrydSy1fgC&#10;3wwkAifD7TPga4C8v3U9K22thduW1b8rTbRrpYkaQAe1gDJOG3gkGROX2dQT/LCXMyLbjrl6+jbc&#10;pFs2xrZW7rigaoFv5c4LERTpgWjqknxqRGfhGFmRG9wK1v0fQ9K4zWnb0kB/LRguhtYAIIgnM0gC&#10;ROHcLcTIpb19w1vtGkaFLsWYgDoUoATWgFOhwh5jy+yp+GAteKAJuqdYLtqYMHOhGIgKyjxqF6AH&#10;PAtgR/cMoygYoZ5qV3VgK7dulUDkFWFy53HUo05j8JiB5YJvOYmfPwpgLLYDSzBXNxhrVLNphbWz&#10;qbUz3JObH5Sa1rhYHbHiPhn5YClvXrjciWtqqKSgJW41y1bFIcvBIis9K0MYbVgCc/CP64DQ37Fx&#10;hbBKkmD+ptEKXKkqEBAEAydM9IbCXfIAGP7eGJJgSOI2J9K/q9K2S0sA/wCYIaNKZgmPw1qZ6YdU&#10;0yyAr9mKKLkUCi/cS6jSrqyaCWBBzL0BiCPGK9aK+37sZxfiKdE03Hi0HeI7Gkma+mCY+JapIyOD&#10;BPWOv8fhjQRubaavUY61JttbOR1pQhtYIArTxwaRBI+8yfLOcA3ybE30UK2kaAyhmUsAAZ0MKRSQ&#10;BAwloABMH/0axAzwEnjVu7m7ptSQNADvcKMxudrpUHUs0gkYIEH+H8fhgH9xx4ttcHrW2IvMXAVq&#10;BRLqGECAAOk9ME0VMHKngI8cA7sXa6bNr1JtIWT83SH0sAromoZGkSSAes4C9D4z/bzxLeZA7yOi&#10;0xUgCUSWCt3oVk+mUgLXTqVp/jhXQ/D+vTAVNtLdxkRLiEs1oKtsakLiTF25QR+EjqTnTDaAyTDC&#10;nUVz64dbiC85G+BbsBbq6wXFz9MWdH7Qcs5IoZmuFupiCBBmep+zDAruL3Fkbx7q32Rk0KFB0i2R&#10;UWyxGkD8MR/XDfpA0ao/yjtE/EVw5yLlufvLug1kW7BR7fq3rn5p0BtDXBac6WKgyAB8ScVe/wDb&#10;nEcpt3sbzZWri3Ilgqhp6nViXaS4am205ldp+nP7v/rt9Ivc+05r2d9QeU2ibAC2ux3V69yPHX7e&#10;qEna3WIk0g/hFRXHIPcP0V229F25xV1LTgQLFys0qEY5SBmMaenX3P8Avx9n/wBv3/OLt+Fu8fxP&#10;1q4Df3Ld7013Hubh9TbDbNHde3u1UF2VWkhVJpji3Lew/cHt+63q7K4lq1qm5ZR7h01Ha4y+zGb3&#10;Z4j0a+TTfpX2w+kf7yfoN9e+H2+89oe/OF5x+SVGTaXt7t9veVyoLetsbxDAgSCGA8BmBio2/K77&#10;b/kb8m4WuBUKk2riIKgHVQmB188M29Ly1iYzHW+R9ie2OTb/AHT21bXZ6bB3O4BUbja7i7cHdpRB&#10;qTUZB05UgVGNJY3V28NW0vpubTLN2yRac2mHV1ic6ZxjSfi5Dy3A7DYMbXN8be4be2XjY8lZ/WbS&#10;1urVwxps7kMyDPVGiayYnDp3T3D+dtFa20yyfk6Qc2YMImaAeWH1fJFevB7bZIX47n9xZ3oCgWr+&#10;jk1uMDpS0rWXDBI7rpmTkROIVxeMRGe7+oUuzBPVts0FQRKumYPSmMy6Xpxf8TNaXZXPej3k223H&#10;D7q1traG8+w3S7bULjKwt3LF0kqVBlixNTiqu7Hb30iwlu7rMSLi22E5uSYM+XXCS/FrNzhvNr7i&#10;5PjtyF5O9utp6FosbbbN9zYuaHCWbINuUE17swZOKjee39w8ra2d66HhNS6TYIqXbtOoH/0jjWDu&#10;jZcN9UOFt6H33Pcfsjt9bGzfuunI2mBC27U3lVbg8DbHlmMVbcJfC3ba2CVGtbhLtaqwkWda1FIJ&#10;g+U4l46rOejWp784e6+13D8kut2W7tk9O1uVNtDpO+Nq4agGQpYecGMQrXF7jQ1x9pYsm2FAvIAT&#10;eEjtMzMZYSy9FX1/3dxz302+25ffb5rrXC20uvpO0dbZ1Xm06NIrSSRXphTbTc3SUuWtRtdrj0ZQ&#10;ep3Iyz2gkCWjLFBpzPG7dF3NjerbTcOzW7360es67djZuLptk3GGs6U1Z1jEVuLYXbPrbpLTIpVL&#10;du2ra2U6kVFzYAUrGAs7Xui2213Z2fF3Nyj3Ldy/ur910a0jfll7jtRGJFACYGY64aucVpvPbVdx&#10;6aMhvvcLvYZ2zFlKRA+Yz1AwEqz7qW5s7F934/8AVXjetbLb2Rbtb1LFokf+ZfAOoloCrBpXriPc&#10;2gXULDWrYCMi3WmVDp6YZSZPjl18sZz9WBP23LNeC/rE3l9jdtXbm2tP2t6N4XWW4EgFYhSDmJkY&#10;qdvxe3sKERE9dbeqWt3ERjEs0sZMmp6+VaaGn3nuPf71mu3711NndvsmhNzYuXLVoCLSk2wAhVe0&#10;EUAGZxHfiHvXLi3rW31QWQi2yFTnCsaCM5ImsYCfb91bfbbexd21/kwk2xeW5dtXfUEkF3tr3DVG&#10;mkDOa4hPxj7N9atcLJSEXUV1DJCk1GZwFxb9x2uVsekyWFR9LB7rtbDBW1aryvBiMhWtcJube8NG&#10;m2/5kh4GlWYGYf4fzpgHbPIbE+qLl2wRYH5M3AxVRQMmqAZY9vWK9Bh0bRrdnUbZtWYBBa5quOGq&#10;FX45mnXARW5O1c3irb3CbncKzKypZKbdCsBiyxGRhJ6iTIxR32/MJUKSECgzMBJkPJpUiSBkPvDZ&#10;7MFbChyyyxuNaUaQWY6bbWwJ1EisSanzwLdvb3FNtbq27rKLZ1OWV2fu02xEeAB6mhwCLu53lplv&#10;Ptmu7dWN5fSs6Gs27XZrvMSDJMyoFBEYTe2NwlsgUjWRaC1NV0lfGIj44gc23Lbf07UzpuhvTQ3S&#10;57aXCVIBpND/AHYxr7dGa44LtbPqQRaaGdGiit255nFG9tbh1FpIRbgFokeqmoW2URLL3ARkOmMl&#10;udk73btxXvKxP5toibYCqQZVqifAZU8cam91mIctttt9ZS1YtulgqFi3dVoutqOoKCp7iPE+OM7y&#10;2xY7Pc6Abty6+q4HVQwIUBSjj5YAFBnnnjem9v01nbNjR8XvI3NoPFm3btEIUdm7CZIdOsk5kT0y&#10;GOScnYW/a9I7W5bVS4e/ZvFL10fjZHYdgEAntM/HHRzbzbsVqLofUBCMoCoclyNa5VxyH3Jx3H8g&#10;hN3dhdzYS85uG7N21B0rdQ2irNQSRJM/E41rfRjbWLm0SB8pApA8PI+Yxze97a5reeq204/d3uOT&#10;b+vYu73eXttuNstvuYWdpJV/UadIYTBxq2TrXK6bemcfHJzWoME1J8z8cXPsbhOYuO25fjNmtw3p&#10;3Fnebr9VuVtf/JAUWUB20CCFcyemJttOkXxzbPSE3bioIJIJoIAmTlQ549C8fxntvgrdi7uCt1L6&#10;W7161ube5ubMXCSbf519mJ0n/tA6DGHfEnRRXn5Dc+qllfSCu1tHS4nrFQKsFiBORkzjQj3l/t96&#10;xZ4zZ7ZX3GuyL1qxb0WtuAW1W7QYGCTAH34WSzFa7uMRWXuBt7xCN7f3N1LZFw22vmWugRLtHSPt&#10;xLuc9uL1m5at7nbQp/Pubq6wuqtyu4u6bIKodNEUk0w4nRO69Brxdi3dFw2nGqNC2lXQ2ittJapA&#10;PcWEfDHIef3W/wCQvW32e45C4y32urYC7S3osibK3rmZVD82lzJzArjWuPVnbPo0u3t27NvSVRSP&#10;mZdRBJ7mEdfDF1xXDboL+u3abndX4UfqjYL7O0B8pZrkKWFSWC+AxLj0Xn1M3txbB9EPbRjP5ZeH&#10;jqAqyetB8cO3OPucve/Qcdunueko3G6vW7UliG0M+pjEZiBlhOKYyI3121sXb6i2Gb00VmrJB0rO&#10;ZNMdb9r+yNuqWdtat3SBaGm+9pTcDN8+pznDQRAyHjjO17ZlvXSSZrC897p/SI1wNaOhyGsm6YZV&#10;oO0ePnjsHEeztptG/J21y9uGQM7E67kzp1UBAMwQIxxu9vyaxJ0ci5r3vutwk7jeWdptFcqtRbtl&#10;PnCMWNaTOOk8B9Oee5WF2XG3GW7qFtxbYFnLRoYkT2+OMZmcFuHCfqD+4D6c+xLF7d+5fdvHbKzs&#10;R6+7a/vLVtLVhU9T1KmO6MvCuPSHs39tm73NlLnuPcpYtmotWVi6VzYOZ85xXn39xrr+XmvjB+6D&#10;/nG+kX023e84X6RcfuffvP7cPba9burb4ezuo0oj7krpAIHdEgAzj0n7Z+l3tD2zat/o+Nt7jcW4&#10;07jdKHclTOkIaAT44PNv5vJtxnD4H/uM/wCU791f16u7rY7j3afYft3erct7jgfZ9y7avba2zVe/&#10;zF2Ltxxbgu1tlHTpjpFpRaVVRRbUFYRAAoHgAuJZly+dfL7nN7u/cW83O55TkdxyN6+Tq3vI7jc7&#10;ve3rhabty/uL+q4zSZOo50IyxLW5WJJMmTWDScsJn1GE3XDKwN0fmTqIYMmpl1lQ7RkaTWhGHRcY&#10;f18aZVxRmNzwW1ci6bViLZcsLhUC2GNB0Uic4r1rha3iIzE+Qj44kgpeQ9u7S8bga1ZfSC4Idj2s&#10;ASgkny0gTHhh0XwRBqZPSP5YXOOFlxcs43tLcEObN1rbnMPrkrmHOgVgZg54P1EeKU8jQnxnFOME&#10;N7e5nYqTZuEOSrsyvpb/ACwsjSP+mCYWzIEiOhqPP7sEO2LnM7VrT3kY25gtaB0mT3FFgmSQPMVN&#10;AcNDR8szUTqNAPCD4YlzeINEd1vnt6/0+mULC4FK6oWQigjPTOeHdQgxA/tmThcdaM2m3utuAb6s&#10;dLC4VYal0swNBAMkkk0zw16hUwTIOQzy8sTMvEo1FngNnv1Q2LfpXQIuG2dMox7RrIMHrPjngAs5&#10;p1OZMfbizIU+y2vEqX3N5X0ggBQjl4eYbTGohjMR8MSktBT3d5/hlNQMV11017e7ZzLlfcW+3ty5&#10;Y22va2Bdu2/UJi+5uL3AOKAAQRA+OCe4AD0EiKfxGIztv3TGD3E8HuNxcNxENxwAJYh4uO2vU7eJ&#10;EyAfA4iM1vq0CuREx5/1wYdK2nHc/ZWym3s1dFgXFJDTQKsivbWT0riPc3Fi2PHLzPhP+GHI2XB+&#10;x/dPMX2LKUtXKF7pc20IMhnQKYLdMumPkh/y0/UP/aPonxvt21uxY/3vlwblpXCXL1ra2muOpDdP&#10;HHbwSbeSZdONfBttfXh+zv8A9pfv26WvZz/uA+r/ACOz9Xk93tOD9p8fyLaStqzcutvt1t7LrKid&#10;NYzGYrj8enJ8vcv85vSjG81zdPErqVjqJWAcvtx8l+L6/tvZt/HD9fA+7yx1325cd7VizdtC3p0u&#10;Solm1tqJrIgZZYxv0evXHSBj2B9JuHXe8jsCFGhXQlFLarkntAZfvFOmOL5H20zYImASemP0Efti&#10;4BNrwm1vekVbRbqFC5qO7T/CceLybc2vlLZNeXx1/wCRL3rd2m1fi13Csly2YQuyrKGg9SQB1EGs&#10;xj3Fx6hiiqKklmeMlzJAEZVxy8fR571fng+ou8/SWd3uLzttgQluztdTFXuXOy2l1jNWFNWXjjUb&#10;VBqIopAgQCTGYBnITjbj5b0jx972319ePsB2L6twzW/UZR6V9VB9QEElrjJkSIpQ4v8Ajk1XFYiS&#10;IzEBqx0xXF5C+su/bZ8TurNp/TG6S9uT6e4LeiGMg3gIDu2qSZ00MREY1aqFAAAjxpHn4YDwNyW7&#10;3L7jcbq81Qj6teq2x/yXWRCZANQOviYxOtdsGO6CBXrE4mBxz3D+o5A+itxV29t9d24SvpMYAgtX&#10;umsH/DEhLOomlDlTITQScLG9dLt+DG8r7ntbBPQa4ln9OdJX1GPqkDWPSRBmRGGN2jW1VLfzEzn8&#10;oyqThOhvrNbI0/0x5Hbc9v8AkuW5Vxb2qJa2ge6PVO43Oa2ltoOgq00iZmmPKX1EZt7yt993uEut&#10;tbsbbYlotLpJK7zeL+JUqVWM8WSZz6vX4ZJpw/ax/wAenB8Z7F+h3tDi/ZvB7njdj7g4KxyHPe6R&#10;aW5ut1uNzZtruuA9v3UX8u7uiwm/qEIYUSDjnzqyWrFzeepe2924tuz6SRueXuXAJvnqttcgAPlw&#10;kw7fKPeW33G33e85LZe312Gz5jj9k+7353R9Xg/p9t9vcMcYh1Rc3jgC5cZq+p92LMWTtN1tb7be&#10;1u9youXLewU/+Ds7RhVu32HaGVR+I/ZiWWzGUYy5vl5zg+c4uzyu/wDb3EXTs9pufdV0A+5Pc3IW&#10;S127suHstNw2b1xo/KHUVAnC3b1RvLm0u2rt30v/ACOR3HbttrCyLW1RqMwkRH241+Bx6oliwdjc&#10;9t7bntjyOw4870f7L7P4gfqOY52bqod77ju2Ya1buBCWVsjMScR9vZ2ex2z7+0pfdXQEvbzdAnd7&#10;kadLLtlHj+ELhFzbwt+Y3/uD3Nzdj2tv7lnbcJsLq7jYe3OAZF4DhrnqF7Z5ncmNTIAxvNcERkJx&#10;Y8fst0bA3XIi5sdmBXbBj+qv2pj1Lsklc6Y5XbeXH+pi30nLIe8fdPBjlD7d9kvs/dnua64tWuYZ&#10;EHt7h98LWsbTbXEA9eAoY6ZqACROLi/ea9bt7bYD9PthJ0oNAFt17bty4uR8Qa9cJJrxtOfRP/Qn&#10;NeL4e3xu83fP+89w3Nc86pZe/eZNy97fWr2q7xvH7FvwiQEIOgUWuGbz7Sytq1tgl+5bhr+5aPSU&#10;A6Wb+YVY/vxcb7XG3RcX8FlxW29ychc5TkOcG44na7w3bHDe39uG/wBx3BK+tbtuyatJJj1LmuAB&#10;SmIfIbq7duFLtk2dsqqlpsr+4gaxomlsR9+LrpNfmsmGo9ncLx+z2Nvc7LfDkOYe+d1vkWbnFcSL&#10;jmzcF7T37m4GpGQgk4qkW36TvatqAQgkAlFdRqAYifUMTQDPF1xecDe7y9vP1tjbbveXLty36x9J&#10;riK9+xecLcuWluaRtLNRNwtQVHU4LacVrF287ODrJul5ZirjVpIHxIFtSPM4zdNc5vOS8hzvv87a&#10;5seP223tOi2lG1G0ZbFr17Li0XtNdMFaAvu76mg7BUHGk42y1tdW3V7aorI11yPWMEEktUIvTQoJ&#10;AzxjbOJNryztxOXGffXJbXds9rnb1ndvuX2+6tbDbW7g2Wm8jWg1jZMFbcXCSSdxuWCE/KuJHK8p&#10;b2OlCqu7lRBWFLMJZlSZJ6Ak/wB2JJP8ya63aqD6dewd77mfcbwXr+y21h92y3DdW/ubdq1f9Jdt&#10;c3GkW0Q1127KgaRGqam29ucDv+fupu9+h2uxXTpIEu9ZCoCM4oSRjprPpxMseTyTSYnVw/8Ac3+4&#10;32J+3fi957c9pbrb+5vfvInceltRcRdtszcXS295G/aYwgcyihtTRUgHHZ9nsrG0trZs21S2igKq&#10;jIgVmMyeuNPJbdrmvg97++ovub33y+/5z3Jye65HkuRuG7uL1xxDqbpuLa2qTpt20B021GQArif0&#10;II+HWPifLFRy+7dL3xdZqK59SNZgho06QM+pIicwK1cApSM5JE/DAVb3Ga9ruaULKgXVe0HVr1g3&#10;bcUBkmAIgDrgfEjrTrEj/HAMPfb1LYVWs22uD8w6GTWAzFm1CQw6HKDlOFZE1FMjE9cAd42jOpbg&#10;WAxloTUq69MRqiRJK0NRXBgKYmlSDBk+RrGAhXXvKt1rZ9Q22sPctk+mXajEWSNRJnpFaicDIRQ1&#10;gzFCRmMAtyGZyttxpts6qqjRoFsB7bhhLAGRn8CTMKzgySBIzJ8ppgIC9oa0hbSsAlgvY0flghok&#10;mRqkZGgwB07TMmsEU8STgGCzn1FUtZftYWhdF6bxaTbYfKFnrUUrlhwx0/nPTAVouXSbwN0dly4x&#10;cKg9ZvluMSopmKfbTAimcfDMffgEawSxVi+nt9OSvqqaqCyCSR2q0AdcsHPmfvM4Bqe/JgwJ6Jpa&#10;7NLRYCaNPeRJFcxj/9L6REHoKT5fecfX36S4ul8MhFxiHCgK4VtIQjSEBFQAwMgfMeunNJB6dK9A&#10;TT+7ASLT6ZFxRoJdNFnUy23J1xplRBPdMiAaT8uE5yQCAKTkZagB8x4nATk9NvR1XQ1y4rEIJa2w&#10;V9TPboOgGRE1MVOEmaE9JjKSSawf7fHAThcVA6q7i2QLbM+sImmVB0isZaqEfGMJPzA0qIBkyYIE&#10;sfEf2OACgFFV4MXGt6SEB1gHVYHSfISAc64RMaiAOgMiRAP+XqfA+eAnQ1w2LZkBAbytbbXda4e1&#10;E1wTpoSRkYBjrhuCcoAJyBMnMkVwFiWS2W9Zbt1mY6Ll23bGpXQKoAtkQsiRIkAapqcHIUDzMA06&#10;iPswBlmvu5ze3Z9VUGsuWtyJQQDpSpNCpkFZw0dOdOuXjUQR5SJjAWCi62m0IYqE1KwXS1pgr9lx&#10;xqKvFBpGR6CpE0g9ZMCuZ6YB4W3a493UTpe0GusWS3cS0nbcVp1fKx09OpEYPUMoOqs9S3XpgCNi&#10;9Zlw59G69tbTWwdQ1mA2kCPmqpIg0BiMJgKNQiYiOhOUz8MBOtTed0fV6IdtIHpsUVJDrqBgMGq0&#10;UmAMwcIqT9tRUTJkAxGAlraRVVR6jEDSpIJLWQJuGoaDImkwDAIwRoREx4QTqgZTgHLD+sHF1l1z&#10;qEsA9l2lJ7JkEAhgJ8TBwIEEgeQMCM6iBgF+qwYWy9y56lxLhUMVfQrd10s4ijZ6q5UjCI0wPAQc&#10;wJmgn+WAsEurdulhao9xjVtLMugq7EAyazqGQHUYRC0jMkgSemeRnATLfrCZK6DaLNpCoCx7dVzS&#10;VRQxjpqiuU4KRmQR3ACgMqOlfvOAUNZ7FuBgLPqORcghrkEMbbqSQaBFIoMwMEY6FYP4esZdPvwD&#10;tp7oq6MjhVa5elShbMSGFV+UEiJ6SRVLScjEgRpmgJzPngJFsaJZg2jUaP6ekBCWbQ9SwqSD0y6Y&#10;ELSOh0kfDI/blgFanM6z6ZP5mkEEKGWCrVpogV6ecYTIgmTBJ6V8BTyjAPhXF21bDFnRFqxUrIOv&#10;S6dNYNT1FRgDpUmorIzjqPtwDkCGW3ot2zA0EMDblitsamha1A/ga4DCkEgyYig1eVPDxwBbd4LX&#10;BreTr0uD2gjSNSsY7wIZaTQ9MIE6qx1U1ljSuXl5YCTeYrZDkyrIkEEeiHJ0W0LTXT4TFesYBXrn&#10;0ORnypgCS+ihl0NQgggFXRlWVAYk1BECT9kVwgk0EywFTUrHQzgJKadJapD6VWHVboYNNxVAGdSe&#10;6rdIGCiACYqwMeJnx+GAeF1XLga29O2yrqIUenoBUWlFAo+YSYr9mE/dMkgCTWaKDgJXqagAA7aE&#10;RhJtgOD3MzoGNaHtyMfaCMdRWhGZrPWcA+jswVg5W2ha2w1KCEYSNEgaeoqZmuAAKdawR8TngDZm&#10;1OZ7O06goBhAAVbSZBkZgkmMNxJjMkH4UH4fPAT1uIrs8FTa0q1sIubZzHbBkTAplqwCFrFcxlBD&#10;HOQfOMAsXHudnamoh6Nr1WVabZkdwYwy9fhOG6CP+6RnAk55f0wE5R6gZzJNoq5uPpuOEYgiJzYz&#10;WkUGDoINATNciR46cAlQWFyQXUqiMNEhFZiI11MlhAgUknDT5/DJomBP+U45b9VifZXSq22FxGua&#10;Uu2/UgFl7VAYdppqBg5SMzVo0BEk0ByykVEjGFTbfqT6lxAgW9dBUGjFQTrJUZRMkgH4YM1iOmR+&#10;yT95/jgF2qF9YfxhVIKV1KwImAAPhlFcJIqfjQz984CSssqiSzqi6kNshtTCUIAGpTSlSCDNMFUU&#10;8TWRlSIpgEgWlJdgNeu2FQXECAFi0opIq0+MD+GAcBKUlNJe2NQ7w0JqKzoJYSI8IGZr54HWI/uE&#10;eJwCbdLb3GeoYE3FBBqYKafmLSflqIPhgZHoRIoTWOpkYAIxuWDa7/Vb1QtxFXSXcSgKdcs4jBxJ&#10;JAkCfsHTAJt3vRBWSlxlS2yhZ1uD+Yrv4MJqBGEwcsyM6ZfDAGjQkKpCXAqC0oQh+iBlGUzI8x1w&#10;PhAyp5YCQjdlFuQNYAHpOwcGPzJFQBERkK54JshPTrWZ6eWfXAHbctde36cgaotCAruhLAKWksIM&#10;rBrmJwRgV8YkisEdSDlgJCszuQjSV9SJZ9b6l1MupIpWk0EdJjBUNZFDE5TlngFn1AAgDuWCURg9&#10;y0VEdrCoPUkCnTBEHTAoDBgRWBkOmAet3AbskFilth3BgTbZgxuXGaTAJqRX4YQi/GoIOR0gVHcf&#10;PyxC8JV+4FZCgBJIKhe0XXuAqFshfATJLZCMEYKin4R0GfzZDxrkcG50P2A4Yhe4sbzBRqb07Ohr&#10;bCpk6ZFYrmcIZZrEoamB5zH2Yipi3yq6Hci92gloeRHawIrJEivlWkYIgAmtAswQCW8SF6/fgHRc&#10;d7YuOqoReVgyMNNoExpuE/KZgaYJmc8JIJDQBlMUJrlUkdMA/auL6lldRchriyNQtloLuWkGkies&#10;RPU4byNM8siflEGZ/oK4IlIUeVhkFLhCtCltRIj8U5BpNKHrhOkyZNSAoAAUaepI+GLm+pk8Livo&#10;CJpUa2djrYs+SAMsgZ5T5ACZwWQIk0AEmIgjKW/niy3uzIoMAWkkTrOoBiGGnt9QhDUREzSPCMIZ&#10;JhpBg6ok5g/KCQPsx31uZi9V/E4twLqTQ6MVCpcAABLCS4UkiAYoP44SxNZ8JMnp1Bb+eGus1mIH&#10;FFI0nvJUaRk6pIKqcomh/jhAmgEQJIzESYmMaU5JILOX1UttJVyWI1gOFqK17SajAif8raRJE5hj&#10;4EigzNcS2Tqh23cZWJ/NQ3NJVjkNKjUoKhoLCBqAn7MNkRB8qHtOVMxTCWXoJQYMrRIBIDNDKx7Q&#10;wi2tTpodRpTCSD5wACQAIgzWlZ8v4YqnbbgQWlDeZo1nUwufLoUHtCkQYr0rTBZ/NFJmhBmek/DA&#10;KXVbb8tywYoRNxWBAWYZl+MKYoSPjhJkyCFBGQmmciJ/qcBJRygGku1p7kuAnc+ldLSVr1EBRAPi&#10;cECMv+4HuiCYzgdYHTALiNTajJUKPSUl0Mk+mLhMVJ6+M9cJaYk5QawCpBNYAk/DALtqpcQYA06V&#10;LNrXQobUSYkhtUyPOMsNldNStCxBUdBmAZyn4HAWKEXvT0kkpZDC48hHBhWuQp7oIgmQQY6Uw3qO&#10;mtdMnTMgHMgEg4CSqw/5bFDc0h7xXQ7CCBcbTSnQwMESScwOrREeJPd1rUDAOpbQaQ4a4NNwWyCx&#10;YsW0KNdsREjUHYnPSemEHSVjuBgQaCRqpWlMA4nqq+uUK6m1qQxIcLDkxImgBHjMDPCTmSYqYNCI&#10;OQE/wnAS7Z7FRixVLQuBdVpiyN3OW01Ejo2Y/gRMqaEGR4gmtVkiAcA4FllDtIUnqr6AU0q6CpYT&#10;kaFT1g4IRSJPWlDBmIIy+GAU6uoanpBdCN1QN2huwmW1f54zz8cBVk/LA1ZwBKgdG/scAu9dItt6&#10;b6yEW4ZJYAnN3qZOQFIGQEYScmAABhgPKk0rnGAOWS9YuMxFotZN22e5WXVEQQAFB6TBB+zCtNKi&#10;BQgRkQJAPn4nANqTqDiWLNcUqSpCojEXI05BZAAgx0rhIAzMkEdADUCO7AS7hDymkEA+mWZm1tbJ&#10;DKLUVpJyFSKVwZA60BEH4TNADlTAAABSbQDGQyBjqYtRU6ZmYM1AERXCGoxlhCgQQtIipzmY+OAV&#10;ZEqr6biMXuL6evTc1Ci2jQLokzpETnhBURQDTmo1DTkOh/jgJCXNOpC7XL0HWwVmcgORIahOcCkU&#10;69RpUaDJAJEqIK5RSvlngAru5uACNNEuG26XXgBzrUDIHp18MNCCSTDnoYqDFNUZfAYCcWZbZRNd&#10;sfitqNWpdWosA1SI8QJzwKCnbQTJ7iM5Nf7fdgCOsiQbqtrClFYBWYgabepSYouRIBmuBU5VIB8D&#10;/wC25YAEqCrQ2mVWkmQRkxNBP+Wk5dMJJzJBAIFNUSTVc6E4HU8EYnQhViUZ/UFt2OhR3RAkZAjP&#10;phANCTp1eImWMx8IwD6ioS0x0gCVMFLbaQ5ZesiTqDf0jCDTScpJhogkggnLwwExIcuCGJAQMpIJ&#10;UMIQmRMk5A5Hw6oNKwQZzWDqJqCoOXXywD4JIJYppUGEu6l/0z/63/McpP8AjhvMxQaZENVVMdzC&#10;fjTASRFtPUMhiRBtgLeud0oGYAjpWfj0wnSJqNEiASZqBSCcYukty1LZDgcqpIGtQzMVWEYIRViA&#10;ZNQYIOdcDSO4ah801IIgVEH7Mcdpi4Y2ubk+HaEcWyx9LSYJVtL/ADC59rCepzwhlgwSIrNYr8c/&#10;swdi1Z3Qtpk29BAOWkdxlDSuWUnpTCTNKg9pAA7QBOcU6DEYxr0yfGkEoyuAW1s1Ha4wkAPWlaSB&#10;UZ4TpE0NJiCQZIocx/DFbPF3ZQAvcF7mAKnS1UBW3nQxJ8sEwgeExlQwmWkHAC2xeZcNBc9xLANd&#10;EN6hp2rkWBzzwNLdYznzMmgrlH88Aeu2ANOqVWVpqVmVSGYgCrNl3dBInCTE6s/wmI1UzJiP4jAO&#10;nW1r05e2+lboiSg1mAqAnr5E5TSmDJpAgUgzPWatkc+mCWZD02BNXZdUq4KlGIIBVQtMpBJqcumE&#10;MBMStYpMkRAqf7owU4rN6ak+qmksQyKokElzCCogSCDTxwQ1KY8KEHxJjofCuLNrqHC6shuk6tcP&#10;aMgVA7YJkGCdOVfOJwDAmAx+0TIOF2t6g/ntj1NKkMpGtWkC6uiQBXOYgQMJCkgeEjNax8p8Afjh&#10;NrOIHg+h2QUIUjSbpZdTAFVnMahTTMnPBkCoECCa/GsAj+n34663MyhSXIVGJJLCdMqqyi6mYhiM&#10;p0wfuwhp/wASWAmKmBjQfXSQVABigC6SdIMAK2dfAQPOMHIJHcYOREGGiRU4AlQ1YLUEEg9p0kwT&#10;oWsitOpy8cJNRGazP/pEgAAiTNcAq3GoyHViMhpOgSYKkQaioGX2YAANQZnKQKyYoD1/w8cApS6r&#10;3gdgVQELQumDBImjTP34FCQVIFCGmQIPjM54AwzhSpU9Da0EtqZcwmmCAsyfPp4EYqDQqAwWhmkA&#10;n4TngFqSdDKx03DcDMw0kQMvgQBAgjrgoJJr3U7QRDHoJPQdTnOAMMoAIUlQCSxQgqtQ8JPUxAHj&#10;huCSD0A69JgAGfEdfHLAOhlCmCXLEREkEDuJlRQDqCI8+mCNJBA+aFJkwANJJ00Pn5+OAcVeqSog&#10;lwNMyDrhfU6ffStMIigNDGkyc84mBX44BwMAzAa9LBl0apNRIUOaZ5eIpIjAOksWoIFaVM17hSaZ&#10;RgDVSoKDUytEljIAU9oDH5e4V1dfjGEZAkGQIzAGqKKAAZH8cA4uYUhlH/axJEn8wktIJY+EeYjB&#10;QBpBgROokEE6hANOgjxjAOrcLFyAVVmBthHEq9s6W0ls28aTGQGCNJGo5ZdIioJHlB/uwC7YJCzb&#10;RRqMkgy7ElVMN/lNIIyPWMIPkfxCSCAvgWj+/AOiNQLrphGUAuWLDOKGCAKeByAwTAipmgzoaTDY&#10;B60yErLli0rpBZdLKsoAZiQD3V/uwOsAdoMmSaU8DgFq8AnXLlAkaSRCGAzMJBpkfsnBEkNMRkfx&#10;GnlWcAtBNsrq7jqloQHWDJJcR0JrUxOEQSfiZJEiSKiBXAPBxLeCjSqsBCE/MJpMqSAYiaz0wmki&#10;ZgVIrPhPjXwwDlQGjQdTOAxiG1CSFKiFNKTn4iMK7jB8JNCwkSCKRnGYwCGOidJJ9QwGfSyhhKkE&#10;SNKzl9+EHSa6ZBiJyEmIH/TAOAuBGuLhV6L2klF1DSZMg9YMQcGVFKkkMQ0LUxkrAj+3jgArySQq&#10;qvpqyHXAVjA1pct5nyrSsYGVVJALDLuaQRPlXxwA1lnCOsEW2gQAoSSFgJJoYET50wVdMrTOCwJ1&#10;eMESa/HAOS2sK4DklZtq0FY/ET5CmX24QRA6rkIho1CsmP4DywDimWzDdxaDpGpSYCr4+FJzrg4k&#10;0GmCaHMmmisRPxwCGcCA0ElYoFKIwnV2mRA/maYT0UkhRJUGpqfl+aPGuAWXrALXDQmVWGA/1B2m&#10;AQcvsoThT1ZY7mBEeZA+UDrnn0wBWmhbgJ0ppKxILanYw0mM4mPKBGC+UkiJDUqRVhAiPAUJwAB1&#10;ooYH/T0ntUmEbV0NJNQPvwQFegU1AKxIEKYHWSa/dgD1DSBqZiWaXLaijEagyk5KoED+wwkdwOsQ&#10;AYBI09kwAdJz65YB2ltj6ay5SbmTw0VjVmvSJPjnGCFSTEKSTqPSaZxJPwOAUdAAmCQFAtigas1E&#10;xAJ6j+uCCrNQD5BTQGgT7q+WAIuwVgrFZNWZlBYzqa7qXzGUifEYBVWMjUI0jSJiD3KCq1r44BSX&#10;Cglgj0dmc9pTSAtwh2ETmI6jAWFIkAyCpKkwqgVA1TX44AEll7AyhcgwVQzZyCkQBBmY6HA0iBIp&#10;VQYgGmo16Z1qMAA7TcGoOxb1HEkgTClSq+VRT7cIg5OAQT0gsT0gDx+PgcA6SpWVuOJUdNCQx1MI&#10;Pn/UeeA2qgpQGikwDSDNZpgE2yDqbuElTLRVSDCrHy6SDJrHScKbqIrFfMA1GU+FcAaEgqZo2qtO&#10;1oOnIkSDQZQes4boBQqQTPgCMgNUxTMA+GAdWKMTcB0iqnVcBAliygTJFCQCcK6KImGYnziiggEV&#10;HWB8MA2SQzQZVlRA+Sh5JdkYg9pEdcJFa0in+YQQINQMxlJP8sA4DBRe4tBiivT5lbSTXOYjP78P&#10;7ddVxVkGXEkAkVMEn/NQETnjO1xMiv5K4ybO+5WNNhyh9QBu1JQQPlkxQ0x6v+mey02rd2ARpWkV&#10;gCDU+AxNZJn4PD57/lfmd/5WvfLDi91xJuNbF6/ctu63Cys7q3oooUGdTULTSKiBOOzsRHXwgyB4&#10;UIxqPM/PvtkqqKAXClmZT+bP+owJPQdaZZDBoD9+UmmJt11/EN78o5VhblWhaaVkFgNbAf5mBYT4&#10;HLEW6cgMySMwInzxobzhtuQbt1bDCzasK+vQLhDEQIRDSSMic+mEz0+7L4jATLm3R5KjQTrB1/KE&#10;DhWZpJifuBzwD1+PUDL4dMAVk3NSCJUKqkM8C45rUiOwEkQM6YaJFFB8B94qZ+3AXG2sxc/VBGq1&#10;59NtlVFKKPStOGiIIJFfIYcRQYMzSTNMqHAQ+T3F8LeUoVUsqkWh+XaDPqRDcERMywBgkwcBq0EV&#10;BEGJj7MBH4y3dVxcKu7W7iv+WGJ75kuoMxWuWG50qD0Py1FOh/jgLixbfdb68E1W3W3+bdQEtCwQ&#10;zmdCqTQKKiuZGFKZJzIp4iaVnAQt+qLbn0yb35y3CveFt+qGt/mDuz+aTnlSmCdSFBPzZ+RHQnx+&#10;EYCTxm9m/wDp7X5lu2ugJb0BrTP3MtsuJHxGZqTTC00kSPjUUJ/pgIPKi+u7ZSIJdrIVCNbELqcu&#10;QZc0kmT5RlhJkEkf/ExnUfDAStqUO3RWdAJGtQbixB0kuwqCQfsFRhtj20iSw6eVcBa7bbk7skoV&#10;0WaaLjFtYY+m4UUMrBAJApJqcBKUkGsQAY8Qc8AOSe5dtJdFsgLZYBrjW/Ue3AUpoYGNRMUWhrgy&#10;0sKz3GfEVpTAJ2u0S3Yuubbr+Up1hmoxbRcRrpNVY9QACMyBm4ABkZB6gAfywFQbl6IdTtzbS4AD&#10;cJUBoDahkYqSQDSKnq9qykCh+8xQeOAzAsqWuMrQ4VrZ0slEDkl1cdpmgWPKmeGySaedM/GYp/XA&#10;Wu3tJbBv0/KU5orsO0StlSIAMgkjKfA4cSlBFD9hp0p0wFbunFwpdvLpZtcQsFIJCP2GImCCJBph&#10;pnqfMgDoTTLAXfH8eLW3sEpctoDce44KflMASoYsAdVAxUfZU4ImpApkAJrJ8DgJdrbgpavN6pID&#10;k3Vt6klR22igIzyAkR/Ag1AANY6mQftwCNs963cvuyOwN+sIDoKnT+ZbUkU/zNJpSMI8AIAJ8QR4&#10;9cBago77m7p13Bab5UKXNDkW2MJMrMRAPUnDgoJgAhhSnh5YCgvhi72mZ7ls7W+5aGt6SGLQpuD7&#10;zECJGeHLhOhs/AH4UP3YCq4qxbs73aurIocvcgQApggW4LRDE1I8cR+6tcqmBAmZpgNXaVT6dGm4&#10;72wfV9U2xBVrdyJr/lqAPiZwcaY6zTwrM9MAgbn1je9IOr3FbUxozC2NCFprMCGJalK1w7EqcpnP&#10;Mj4jw88Bn2u3f1VoMrvbIdQpuaUZjMC3UkNBqCOlcsAtEie0wBOYwEhNo+4S2yWpu6rg0Aq9tyaK&#10;oDfKVoZMk4kW2OgGQc5r92AyHLbNbO8urF4KbltU0AFdQaHt3FSkAyJEzmBhhasSPPPAaDcWQm0t&#10;I6k3DpLFYCACsNqJgKACBSnwwpoBJqKCOv2YBraKVsquhHN3dd82za9QsoKiGJBKmmmaT96AxAAy&#10;rMgVp0OAk3trae/eZ0LuEKLbDAwAocNbW1SVrn5j4y4jLSSPHoPhgMYb/qXrWpbqJubxTVaJKXK6&#10;QCzA9sU0mI+zDQBLCs5EgmKTJIjAXb3UtWL4u2ToK3bIAU3PzDbnt1iR4zpp1IiMHcNI+IrM1FBg&#10;GuGRLV1rwEBbdtmDVRqkMyv2sBPzTnP24ilWI8pp/jgNsvIbQFLag6lMam7FdApIAQeUigAnrnhy&#10;2pYhQPlE0zHxOApeZ3Nna7b1rrA+tdNhFuVQky6r8vZI7xpjD7COsnzrHxxJczIym0vG/wCs9xQ1&#10;oXH1m1pebhWE0zMDq2oxJmKYbuAgAGDAMZmDnUfZii74y7YNxntI1m5dUgpc0m0UFwSRIIJ1RpWQ&#10;CIoJwaCmYrHTwpGJfkC5J3FwIqXECawyk27ZAZgqsARSTHYKDy6ECFaREAj4ZHFDm42127YNq56o&#10;1LcLKJ1MyqPTLXACSQp7QT1nAVpYyYqcgc+meAj7vbWdttIZEdXUKU1W2Go5B0QjM1BPjHXBXmMQ&#10;c61jKBn0wEvgNiFu2hbZgLtsM5fSVuEEJ6aNlINSBmOuG7ZoPOnif7eOAt+WDW7lVIIulwqsVtlg&#10;Zm0i1CPXSBSM8sSEt/iJznLMVzGAx3K8oSnoWrMqdDkG2NLyQSrIw7YMQKavDCHJLg9Jp/I4Cy4d&#10;QvHbj/UYtrL24YMoHcWUUK6jEwZ/jh8gaRlUA+dB0OAz1q/fG8uIqOLWS6YYeoTDa9PzaasJImIk&#10;YQFEjIE1giTPjX+GM3aS4onXt3uAjjRee3YX0oF3R6bsc2Jr8pljJzEmmHRkP7o/hi9eZRmt436n&#10;Q35bCTpW7DXkUCNNtUiIJj7pPXBZkTWGgAePniixtJcSx6SM2p7DMubjSx03La2wYqRlMg/fh2mm&#10;JrU/bgMjuVndtcCayWVYZRVAIbVQVofh5YR59cS9BeOWtKtkUa4W0oEAadJVyLpqCPljrEThpgC0&#10;dO0D+dIxOmvA0GwW8m0W+t31XdXuPJQNrZfTKOGIAmhOWWczhaCJihlo848MXa4lor9/fuOiMXtu&#10;baWF02x8pGQKxkKhaiRTLMVHWQaDyPgYwszMUE1lCup7a22txfukMSWttMFEoKAU/j5NvrLEeAEj&#10;MCa5+OKLnj7u3TbhvVuNmput2u9tD2LcQyBPaViSAKdcOr8s0GR8MxiDJbu7c3G/9ElyNbKLTFTq&#10;0NrEXMpqYAHlTPCWYQPGjA9PtGEuZkXO12bhr7AvaS3be2tsgqC6mCDcP4tJ6zPiMOdOnj54oz6X&#10;nTd2zqurLw63Vi2WHaGIEjoBWY+3DXXrApAzEUkRgNGYS2bjtbabYZrlwMtghvlCOucCaRPTCXER&#10;Uyf416kgxTAWnH6hb3DGyoshXlwSlxQDqcWwDDdZJMAZHCkEGBQQJqMshGArORF29YF55Iul7f5d&#10;phAGSOtQaQDkczJw6RAEfN94j7MBmOPe5+qcN6iWwywSDq1L2n0hNQBSR9mESSv+WQaz8tKHGZc5&#10;F8ltLm7tK83T6qabRRR6gU/mDRUUzMEj4SDg7ZIUfCJ8Y640InuG1aG9bSGV3IY2xKkKEK6RT5QA&#10;Ig/ZgnNPiY8emcHASOB2ouXLzS0IAquCyo8ET6hGUAjOPOa4QlKHOlcyZxLMidyFq9umcJS2JVbX&#10;phV9NAIeg7jk0gQSamcKcjTHjkemJLbb8hC46xdvboabqt6QAW5cVbdz07bEhQGNRFTIp8cKtiQB&#10;8Y+H24uOciLzF/RcvFQoEQYUC16mS3FgT0kTMUr4rYD+MR5DKhwFTs71y3dtgAj1DbuQV9SrGDrC&#10;kmMzA+7DaggkdOn24o0XJ+k1u3eNlzdZiSFIAuOhCsqkScjI7dXTpGFMc4jyzr9+M24vIqNkqE+t&#10;cZgbl06oXUVVVPqMkda9Z8D44Hj5eX88WWXoI35jbpLjhiCWIaALjLbECLZkCgH9q4dFAIkkDKlZ&#10;PjhiCruhfWusRpDMzaoIJC1jIRSDI+GBpNJiPAT8euKFtuQUYOHYz2ggqHIMsGNIyEdcq4avWbd1&#10;St63buo1GS4gdT0kzgdOYvPbfuTmvb3I2+Q9v8zyvB8jt2Rk33Gby9sr+3CnUUQWWWemefTGH5b6&#10;e+2uWln2FuxdOoh7KxU5mD18a4l4jrr5vJr0r6HfR7/lH/dH9KNxb22795X/AHnxFoWf/E9w3fU3&#10;Bt24VPR31kAwYkAoR545Xyn0Tvbe5c3XAb0+pAK2yxRy1dCz/TFnxd9fczGN31m+jv8Azf8AsT3V&#10;tuN9vfXL2be9ui+2i9yItDk+IFr5TuC9sFkpQ6kBzjLHPN1w3uriLi2+X2V6/t0Yq1xwQ2nUFlHt&#10;5wPHExfi7TbTf8tfTb2V9ZP22/VzYXN/9KPfPAf7juNqNxb2/Gb7bXlS5dttdJ3G0dtSiSpaAMoF&#10;cMl7VwaSjWwrHWLlMyRpU1pMTlPTEl13mcHVrV2m/wBm4vJu13Vy7aQWbu1liQsB7jiBJIyqYAHh&#10;it3GzZpubdVC6gtvMy1SwDdPEAdK42uWt4r3EtgJtuSuXRet2/UvsxUOlv5LJNtiZNO5jQnzIxVX&#10;W3u3UMm4uWodllWK9RQoKVHU4jUkbna7b2zy1wJuuL2m99Wxbuom4sWXaCdUpfYBu1o7Rlhj/wBi&#10;K9ZY2ryW7wUksWUq5JUIUlSAZzrheZinbE9vpXxe7T9Zsbu92LuiLYSzcS7YTS7XVulLwYpp8Jyk&#10;0xN23L8decetZ0KGDKq1to3+aIAFTT49TifTrzjCdtZ/l/Y3urj9rcXjuR9e7cUrduXQbd+9YoDZ&#10;1AsSJBfqTAiBTFk+44y6oBa2pZi3+npJY9NRnpQ4mZt0uDtrKbbifem0usy2N1eW1YFl/wDy1uek&#10;i2ywYWkCGdXevUGtMMtsLF5jctWbF5y35RtaYtiYAUNAmZ8cS67elJb6rHb+5+R2Ni1Y3vIcpx9l&#10;bbfrk3q3S27aZe472ZKjTHQUnFfuuOvvD7mxcE9sliAyzBdgtJAmhxPrnza7o03De6eJtEJxPIbK&#10;+qwQiIrPbu6K2bb3ahWYjvBzkeWKfdbHbtahbbmWSHKGuiAWVivSK1xdc36qrecRznILuw17c2k0&#10;WboG3tX00h7ykgPbV5LHUdIggGpxF3G3S4w1C3ccnUplgYBCqwIOeVAMbFvx/Kbraqy2/wBTt7KB&#10;bTKyJcDMyFntlWBOnUDUmJg+WAu1sQWMXbql9KkvoEiCKZjqTGAK9yu+PpLaA2u3dLfqOoteqwJJ&#10;BXWIDH5QFaorisuWNrY9T0wBcbVrBvQql8wGrUf2ywGl2285Td+h6zv6Km21rTtTcuMlsULJnoME&#10;E6p69YxXrtFcAJbZmuHuIYkww/AcpmOkYC/u8qyPqu3rVq1ZQembltLYLIZAdSJhRNMzTDe541yw&#10;Z7JtEDSikGa1Ba4piPOfPAP8Z7gtaXFncpuE1epuLoZQoA7SEtt3Ag9DmPKmKgcMVTVcRE9RiCdI&#10;YeJYs0SYEj4YDVf+xdrZ7e2uXLn6ZJUEtZaMlUBZAEn7ZmegB2e32tnT6loMxJlkUabbUXSQRXwj&#10;AKTmOQ5DdljY3JTSAEtXbiG5dtw765BhQK1Jr1xXbo2FT00ZSZbWAJWSNSqGM/fM4DQcUu6u3juL&#10;6OFXStkyusKGhrmkEV6aYiudMZ0gIhV9Lm67toetvuMBemcUAzwG47nuK9vUot2rYNxD+YyouYzy&#10;GbEiOmM3uNh6yPd13LdpFLMqgl2LGdLK2Yzg9PDAara8kds9u36Nt7rlQhbtRABGoMMjkTPhnjL8&#10;ttGCLbAGm48lEZZyiWmsATT7Ri63FzOo2PDb5XuNeNXt2yNTqSM5hFqJYnOfI45b7htbHai96e0u&#10;X7rBUsPbtNczUBrmhe5prDDqMej0c9ph0fhru63CWjcupatwTdUsqmvcig5CBmBOODe5r+x2pubq&#10;/sN3ct2FuIzWNqodLQqtwM8eYBg1NcsWZzw57YbWzq0BQyya1ehnpAxh9tZs7g/qNny262XH2EB3&#10;ts729uN1euXSrqrvePp2QoFO5jEwuN8sYs6JJLDpqJypQeIjM4sNhvf0V3fWOIXd7rcXSLt65cvP&#10;bslnXSl2+/X/ALe0mBTPC656rnrISy6gNUAdBFRHhicNzvE2RW/uN6+/clb25v3btybhSfT2G1Mh&#10;UWQC5BJNczSduaeggo1E6V0mKAARJqzHx8sWntL23ut2V3W4HJDZJKnb3bL2rt64TPrXN21SoMkI&#10;Kma4m19GtYj7vdLaXSHtByDBdgeuQTzx1D9JuLS3LK/p1sHQ7AqblyCNBtMIggAkAZzjLSu9VGKu&#10;Q+sakEdonPUoPjjWcR7JsXFS7u7d63YuMHtjT6WsACbl0gSVpTwOWM77ds+bc0vqzXI+5hZL2ds9&#10;i5ftg+oC2v0zJARa0ORr0xtz7Ov8rbfjthtnXasosvuJusqqx7vmIqRAP2Z1xieT4l144ZO57v2X&#10;Fad7yW7ti/DOu3Y21uOQpjSFmAK1nxx0T219IE463bsbG1atLdVfVuXE1XX0mgBbIT0xm77Z+DUm&#10;OjkXuj658ci3bm6uu36d2FqzZc+lVCCWYZkecY7l7d+k5bc2m9K9fvlwJ0FVWP8A1aqKQB/jjPN6&#10;lsky8h/Ur92HD+3+M3r7jkOP47Z7excdxd3KNdKzBvXGzVjNTWoMY9R+zfovsLFpNzyFqxauOQSt&#10;sBrpUCAvljMlzmvL5PcY40fAz93f/L5uOA3++9t/TZeU9wXrCXLS7q/6m24bb7j8e4a6e+4AtVha&#10;mgIGO8cV7Z4rh0W3s9pZthRAYCWkV7mOLmWvLtvttc2vgp9Yv3j/AFo+tO43d33V7v5Pc2rpc3OK&#10;273dnxiW7ihFRdnbMvkCHY9OmL30RByPgAJicvuxWXmdfcN83U9R7zPcAF687oPULZ6rkkEEGlP5&#10;Yb9KoP8A255eQMYCf/vaMXtNcuMzODpmQwFvWigGBRctRBocxg/TaPt/tXAIHI7K9dIDqp9MkqUR&#10;JuHtVT+EEzmDIOFB9NTnOX2RIwDG62R3ugKyQWa27rcW3ct/5bQt0k6oyw4u5UMZI+HkR54lz6Cp&#10;3Xsjkd5ZS5ZFxSGcWz2soumhGZMKM6R4YdS9buChHlpzFcJn1Gf3/tXn+KcXru1uMgKgubalbbem&#10;GI9OPhnXLxw3cUkArBBHj0mhpiayycidwe6s2bj297b03bV1goZJa8jqJUsSD2mTBofswwEuajWD&#10;BAnr0xobG7vuDOzSdn64RmYXraa1tBe5lK9x7qAmDllUYfa61sAGoiDQgZV0jE68DI7Xg+O5lrr2&#10;CbO5uM99LZYKSSStsEkACBSKHywzcuKykq8QMyYgnAangvb272NxNrveP9ZNwQykWluF7dswTbKx&#10;WcvOIOIib26G0iTWD/icUb3dfTLgnt299ctpZNxQQqLVjKg+nqEAlakSa0HXEixd1HXcIMUUE1X+&#10;/PAZD3P7Wfj9omy4Xawb1pAb922k3wzEO9tmnKKdf54s0dWEgiP7TgOIchxO6218Wd5YvNfd1IQz&#10;BtT2MP8A4Y+Yypg/WIaOlfOYxnuvdgQLvtRNymt2X1IfTptqB6j/ADWx0mOnngG8jUJAp9854vOQ&#10;/sfaXMcafUs2dwEAUK+kkL6duWJERBBgiJ+PRlktsDBz8MUanZ8jznG7i2dxt3YW0QlLttlICHUD&#10;3DqMmJ6xiHc2qaWJOQJrAyrmcT1+RXSeD+oPKHebTaWNmWbe7mxt7O3s22uXbr7gi1atiwoEuxJC&#10;kZzlj8zf/K59Vdv7x9/7j2txu6t7rj/Z+xubNxZfXbHI3W/8iOmoAaTByOPT4NcfV8a17n6fDNP7&#10;cv6VH/D/APt43/7ev2TfTfYe4dhd4/3f7+sf+x77jtbm36e8t3ObtLd4/b7lTUMlmDByB+zHwBHt&#10;66/Ii4Ehrt2QIhj30HjnkeuPdLmZfCfpXv8AwuX1GGO9e2uOLbmwrwzp+WxUapKroAB+FMY8lmOH&#10;r0nMlDHu36GcA13ltp6VoLW1J0LMs4i3HUx4443iPlvb68Im9vLY2t665AC23JrSiznj7+fQvibm&#10;w4Xahwbf5SzMAsAgyI8DI8seDay/m9Xr8n5eX5+v+QH3XZ3/ACW62lg+uwYqpU6VQm9XU1ztkLLE&#10;Gp6ROPUPHKoUtIJMCQJpNPsxZMcPO+FX1O3N+9etbU6ii3dRi42m41SSWY/MO1tJBOceB0u1UaiB&#10;GpoliD3QJGmP5jFefyXO2Pg8i+/d/et7e3euSNrY1t6asjWxdkiLyvOkqIe2zCFWTQzjUcftX7Sq&#10;ksagBTl/f54MPBn1i998czX7W95FbezRhCG/aQBykXQQsalMmQK9eldTY2bxL9vUAiSDic5bnj2v&#10;yeB/d/1W4Wxcexxbtubk+ld9Fjp7CRDXKzlIr8MTksIsSJI6nFdZprHDeV98czv2uravfprNyQRb&#10;C6yMoJyoZOWeHvDyy8sG2PuXbt5jcvXLl1zMvcYuTIipPljO87u/0u23N6oFqySSM40z/OmJ83De&#10;3bfD3T+0P6dr7292exfb9m9Yu3/cXuGyG2+4Ctt9SbjUz3gaFfTBlWmTQSaY8V85uf1/J/q7m3ub&#10;1r1xjs9rqZNxvrx7lS74WUoWpXrhre7XNe/XjXD96P0t9vL7G9hbf2xx3L7D2ztOD47b2Oa5O1Zs&#10;3+I9rbO1bSzdvbBbYGrf7hSyWv8AJQhQYGFbi6dqn6ze3Rd3i2wRcUF7e2T5buy2FleqjrHXpjXQ&#10;PcVsjzt9fb3t3YvsPbl3dXbd7aXSNtvuYvqRe2nuL3Pv2OoBmZtKa6wKGScQt0d9psjco9naFrj2&#10;OOtBjvOVcgMBuIqEqTXPpjHfqTFaThrPtj1uSu8LutryXOWrFnbcv7q3TqPb3sXbW5sM/EW2Olrw&#10;VQp9OYI7jOJVqzut16Oyv7S2b4Y3dvxe0k2NsgOoNu3GZiZBOdMalzMmccqDf8twfB2+R9zbDn9x&#10;b4i6lrY8p7659lXluc3Qm2ln2/t7kEKzQEZFgCD540wG32HqbncGxf5G3bC2gxDWbKqI9Owp/EBk&#10;Ir0xzvdbO7iMW28ejh91+a96nZ8LwlvleH9k7zdXX5RLSNa5XmLrsR+s5Dcp3LZuT3lWzMHD+g7q&#10;0253rMguJ6nozouXE0ghY/COpPnh3STGpmThWLvNr7c39n297S2tu8uxvjaf7h6Zu7Tj9wLzK25F&#10;5lBu3QAdCkVKxWhxWbrkUs2m27qlpFtflbfbU02iNIa9czn4432yc3n8WvxbnhfaF7f8iOa2l6/v&#10;N5veRVeQ5nmELht9afVHG7FuwW5Gk6RII6YiL6l3bteYBUQNbtmJAQAlVt2mEu3mcJvreg0t07TY&#10;8x/tlu41/e7hrW43S+otq69/WBdG831h9O2sihNoVMwT0MS3a3W6127jsSSQLJYK0qJQX7tdMZ6R&#10;XC2yW1bhf7zfcFwZ2+92e2t2bC99zkUtF7Q9dj+ofj9i2n1S7AhbrEKo6mcTdxaTZoj3HIuosWkt&#10;jSbeqFZAgyAJ/wDSOM67ayJOWY4rd7r3NevWNpZFzjtzeR95udw4vrvxbZr9m9c3D1us2kSI9G3E&#10;EEjD/GWb1625vEoj6tNY1BblAFBAEjp98xib7SzhLcK73zyux4/d2LfF2/1G82/oXLjIFumwbm0L&#10;G8bl5WdoeCzEZUQLOLTlOVsccEsWAr3tTKlpB3Wwyag1KQDnjnPq49UkzeWA9g/T3lveNzccxzRb&#10;bcdes2L+53e5LGzu79jcFSCrMWGpaoIMD44vfafs67yV5OY5uWDaX2+3cECAO1mX+GO0l/zejl5f&#10;L2zt16vLv7v/AN6XCfSfi979K/pB6Lc1t7d3bc5zO3uB7fHPdJF/b6rczciGAOQNa0x2qztrdhUt&#10;W1VFA7Qq0AjGnktzc18HvcXu7mfdO/33M8xvd3v99u3F68+43Gp7zPcowLRESFr/AJQKGhkAiIim&#10;eeXwGAyz3GDNdFwyyKNRUqrNbuwuprkgkkiQBWlRlhwR5RBp4g1GArLxuBi8PqMw0KADbM32Wyon&#10;WsyBEiAPGABSmWX3eWAjm6i3GSQQU1n1CrFbl4aHBIBNRBAEwciDmrT8D4SeoMx/TARgdBdGlxpK&#10;sjKjFRchReDPGoyaAgSCYqMCD0HSaxlgCuuqg3HDNDiwuli66lt6AwMfNmSvcBQnIYMREzJ60juP&#10;x/pgIzXbltlsFGVXdbn5mllNhXCMGp1IBJrBr54UpkEivjKiYJmADgGbhJJtsTIJVWRibYNpe12i&#10;AwqKLMGpwceEUPUeeoUwEdroYghmuO0sDa0tbCMvpvF45EATpgxFMH4EgTH/AFwEW5oBNq1cvXVL&#10;LA0m3FsLJQEeRqepmRFQoU8IP9umAhsELGC8gSHVNGlA2lRpanaZHifDPCqnVPiPLIGZwDBYKAyq&#10;XJUo8zrNvXrJLAU848aHApGc5T5NFK4A9dz1w5tuB3FSBbhrWkSGU/ijuBFftrj/0/pIYNaUhoET&#10;4QTj6+/Qp5Ns4cKtkIwAN1iU9JySxQR3mLMgSpBKr4064Sag9J8KQAK4O6xRGSFKWrpQPaaWb5nI&#10;KiEoSkmBlnNBRs1YmBUCeg1TJE+eAkoNNshXJ9Ffy1RiHFkD07Tvr7S9sQCVzwCo6yIrlFegMeXl&#10;/PASzfIgodavoLAOblu4bgEqls5ilArf92YwCAIPWoJ6CDFBgHbZJDWkg2w6XQsm5cdiJFtmYAdg&#10;qDArAaowyVLSWFSaRP4qHOcBZW3jQtsM1q2jFtdwIyAKHHaCASCSACf7sIIiO0wAAPjkViAY6zgJ&#10;tlnuK59Qi6HV9bqbjaNGoG4zEgSO3TFZPgBgGIOWYkwSRGYg54BS6gUHp3rgJchEuDUyChl1kKgW&#10;W09aDxw3pEk1MROcGtaDIHAWLXmO3tKqW7Vt3YWyDNywY/LuMW+YgmDHifhhLCR8oWIjOCP7/HAS&#10;LTC09thea8TZf1VYaHR30mLlshYWDFuBEUIiuD6CQuQGmM4FSfiMAaqRecOL7lmDKBc1Nb1vRtSg&#10;6YnSSPM+GEmB2mJz6RVRGXTwwElLlzV6i1WBaWCwLRdFr8x7n41ahECV7q4T1mJFCWp40zwEwEgW&#10;td65auprti0JHpkkEOroYYRIBPjLDKEsRUArWK+Hj93wwDlpWcqfSur6aXYLAhXVnorEmQGIMTIJ&#10;nwAwkyDOYmY0xOeQGAkpcFye+3pkK4FwEWntkJLu8ULZVkCkZYBoB4ioMVmaEnrAwB2mYO4Ooq6n&#10;1ltNrc29HeLZj5qADyzrJwk9SPmgNqmJMVr/AG88BLsH8tvWUPrvXEdGtG6psghBoAJnSBBYnPKm&#10;G8yKwG8Bq+zKopgLBnJ9VvSS4VQK6XS1pXRjD3VQwAwkKYJBNBODJoIJC5KFERQ5kjzwARLdtocT&#10;rRLtx7ziW1aUIswTIlSBU1MHBBgCe49BAApTx88A+yBxbtrbDgNcukXC57hckkspBkz+HKfhCSDA&#10;kQRUTU5kiT0ywCpGtkARg5tgpb/0rahFJ0qRJisRTzk4ScoGn5lnt8pMTngH0XSoDNcIK3SrG4GT&#10;vcIhp3AED8UTOUYIDKaZ0pIrQ0HhgJOt01aD6zKukFlJa4Bb1Gyisw0sWmIJM+E0MQSYpkJmRANW&#10;Q+JwDVz1ES0SXuz6hUHSrepoDC1d0wAQD2DoQKmcEZNY8IMACD4Rl9+AB0qyLrZu19EAakugfJoe&#10;rls3OnxIjCfDIqBUZGeuAlyCtwjUt26AuqrKUU6ZGmZ0qQoMdaZYJu7ImAa5GT5z4DpgJSNpVUdV&#10;R3tKQCwBQWwR86EiSYbVnWMEdNWmaxBqDNRTOcAEe4WtWo7raFhUi6h1Q6A1BANQuUfHCK+RMSPg&#10;esfwwEq2VgqT2B31G32kPbcwqxm0nIig+GCIyHiMhnT44B9XLM9zTqRH16iF0p+UEMuKMQTqAFAa&#10;eeEkCaGMzQEGleuAct3SiqUS4mgqi3tSuhLMA8vlWuozGfXAIUD4VAML1mv8sA6L7awT2g6kulGa&#10;4qhsrQNCR/7LQV6YSeuUjuHWkZRgJFkkCZcLdmyzsIhlPa2oUIzWCdStEZ4QctUwayAIjoafGJjA&#10;TFcXDbtqk2z6WguWe2yyWtRccBiAAYDRJJzE4Q0wQBImIFCYFK/bXASrZVRqdCupbbrLH5H+Z7hG&#10;S0PafjhJWSASVmYmgEgANTxivhjN1l5qpSXotEaTmFK26uCiEm2A1O3UIPWpJrGG3FRAoejQSIEQ&#10;AMc9pJcQObe/Bl3qrmPTUvbIkGrMZBIgswH8sEAAKGNUmtcsjHxEYyqcwvDtJdzaK62FxQrqTJIA&#10;gMCsFgRBEEVpgiDNQJ+aM6RPj18MApLi9wN3s70DaaMxbSFuA1JQAQaCSKQMIYEVM1NfHziMBJsl&#10;GBKFNFsqA6hW0yO3RJBLGBKxl5YMMB+HoRWpjz8864AxbAvaixvfmq1AdMj5mSZIlivbkPHBHovS&#10;ZPxExlgH7K2wH1BfzFFpCgYag1zWLDqcm6a51A0ywRr8PLAGrMtshIbTJowZJqCsHuB8IBiPPA8M&#10;8zPTrSMACdLXS1pEKWlupJF8O7iGfuqBJDKB1FMA5zUT4UAnANKW06bYHYgui6w0OwVSSUc11nIC&#10;lJqJwD4ePXqY6zgHAyKAdQVURC2rsKC6dR1CdAOfw8a4IjKhOQ+I8SfAYB9HVjdFu4iIfULrdIKS&#10;fzFUID2wTAFSV8sHUk/hEnwgCaHLAHbBtm2rKTcCJCsoJe5cQ6kJkLCmsZAKKDCYn+PXu8onIYB4&#10;IQrKpTSi20cXQWVFDaiuu0ZcxGmfhBzwRAp1PX/uqQKHpXAOi6WOpUIBZQhIOm2WOpios1LECRJi&#10;gBiTBEqRMrnFIjtzJH2YBcFmtoGuA6DBaWbTdGkLLRFDE59DSuGzEVCzSKTLBpJpMeWIuasLHqlg&#10;UNwlTq1BidKMgC6dcGSPmB6iesYDQSTSSMxSKAQen3YjU6HdmdSIoe4qKdIS9OoqCdOkmSQchJ7R&#10;4YSRMwKCs1+GVPOmCpS3CAq3Hm41FtQpU2wcrX2ZM1fIYSQDmKBYoBOWqgwC7TOjECQDeJ0Ozsyr&#10;K0LnoxErNOpphBkgmApE5CgHSmdKxgJhKKULFmgqc11Xbjgi5ATtBij18+mG2DVh4qTBhiDkZiv2&#10;Y1Lr6z/ESka2YFyWlSqmtsuKtKAEAnzIExTwwCNVCxFchmCPP+WEuLnVLcchrIAKi25KyLpHbdV4&#10;UqAomRAkZH7MJKkQJUCkFplCI+aImcsa13kt226rksMGEwZUQxtxFy24IBsrckqwFdUia0OG9MTq&#10;Yk9ACIyorEdMxjprvNrjCyn9faDbVAulvVJViRkTcUnwgER5+GERJJVZboDBlZiBXxoBi7bduA8r&#10;RbQMxoAS6iNTCqsSJB6d3jTBMNWYGZlSGNCYyGXUHFmQq25XJiJhFuLoUqApZtL06w8sOpqKYQAR&#10;SoXoumCBM/L/AF8IxVSGdz6hPe5Oi61pmh1UCRqNBVh2+JkYQRAAECYOpTMgfMoPXAPK7Ml1ipfO&#10;2tm6GkOzabT3lEEFZmTJNcKnVWpmtRlqFaYBs2xaVrbBA1p9IAKa73eHCs0wCcsjQxE4bgyZFIAF&#10;ZEAGSB9vXATldANalkeGbUistxXJ0qouE10iCwEeOCZBM6mmCDpzjKFX7K4B5NyGtm0osxbIg3lZ&#10;Qp095e6D1mVjMx0nCT1iNQaKLQHTWJ6H+0YB+3eClVIdVKkqLtwDWuohQ5zBWJYr4jPCYAoRp7YQ&#10;kmZA7Q0V8sAPULantuWHqFrlu0o9Mh+52sqKMAwYmJ+8nCLg+QGdIESpg/KCI8DUzOAl7S5q9d1Z&#10;mdy2k3I0qAxBVjJkDpGUQehwirD5VGY8SDlMf34CSE9MgG5dYKVa4SWW24KlVHqEwFU1lWMmmEgC&#10;YNAAanVJjME4B8vcVEuD1HllU2xo0HV8jBc4U1ND1HnhDLGUvOWrI9RBOAk2LshRFu2zr3lA9u5b&#10;0tBNxdRMmeoyMYLSWGYOmpoGVZGR/vwDpcA2wV+dgDB0XLsMNRceZkAEdNRzwlQBBElhUyZ6wxr4&#10;dMA5fckHWiekyjQ6gq5IAZVV5MahQ5zE0wGTqBM5kkyJOYGUD+uAXZvhlH5jItt4KHJhbEKpuqDL&#10;yQwpmAcpwkDLtP4oECNWUjwpEYB4sCxkoEVFLgMynSRpRXWlAZDAx5YBnr8MqgKInV44Bm3pg6Aq&#10;soJN1WK2mn5EtWmIbR1kAdTWMFH+YmAK6SPDMeP9qYB/WwA0BVuPpguCA7BtKlpgkrPaCQJkE0nC&#10;QAwBJBpB/wC4sQO0ZCIOAXca5bLhUuB5MNb0L6CICpuu0zLSBpgwanLCjFZg/iUKDToRT7hgG7fq&#10;drW3Ntl7H79TXLc60INyYJJBYwR1w1DACDWZ0kNUjxI+2fswE8uQz6kZlCBSbb27iL0aASD3fhP3&#10;HBmKLpIIqSGMqpzAn+BjAEpButcNzWlwSUYEF3VgAYEBWAjUs5YQSAAuoK0gCKiABIA6/wBq4CSo&#10;cs7QzW2VnYwwKsx7XYH5YiZBEVkThGkdZAyHcchmxjOPDywDq3SCFTST2uwMfM0MtsSDU9T4YOYn&#10;tKk6akQJTz8fLAFCgQGW4EW4+kMQx9Sh0pmc4GqhgxTCXCwAIOk1IEMTEEx4zkfDAxwdsFl1MZXW&#10;KKZK2wTOgMDMGAWB64Q8EGYWkTSk0AAPnngdOEq0+grX1IckFu6YXU119ArAkCgM+WG2AKirKAYy&#10;pNDXrQeGAk2rmh7utUuXCquELAwDK+mGSjEkggQSM+mEkjVJERBAECNWcg+XiMA/b1+kyhllzprN&#10;QsEIrVAEkVFeprhDBQB/fULqzyzNMA/bcveKhT3BgWNvXbe8VIgtnC1MZQc88Ag5zMEKe3SQYkZT&#10;454A1ZSANMIyl9fqagBr9NwSIInTOnykUwinaNSr3EmnlQA+dcseff8ANS8dPVKEH1HFt3NsJpIJ&#10;7lYyXbwCqRU9CaUwUSfsPSDJEFo8euJ64Xus4hZOlQxFNfcQyxCklFBoD1C+GGznAAmczkYpFcTD&#10;XZOqQpKS2oBRKz81wSKBdHXMQelTAOCFSeoyCmgJK0qfDritDYwFF1TqYAu6kl1UPLDSmWqaBZIH&#10;hg9ICnUZMmDJoY1GR/diOc2tpbuxJNuVhV1DQCGA7EBaDJ/Fl9+GoiZEAwVIilNJFT/DFdDqXLjh&#10;iCl0UW4rSWCk6gzgCAJEE+GAaTMCc4GQoKfxnAOW5cqUjSWJRixiXUnTWpBMQPCPHAyMECgMAtqM&#10;GgB8sEufQakFWgvLlfUZVAX8sSDbSAA3SRFR4YKIYggR3TAgVoACf6YKWx1otwMGLenBOp2hTLMy&#10;LnFNVKTgmgjI9pihBJpGVcsALRr2FVRtYK6WC2zVu1xETkBn1pGEkmTEdpgDIDrJBA8K4CQukW4g&#10;gtpddc/NcIUrrWSAZIAOR6RggCRA60kdepjw8hgFF0nTLD047LpMAt2oa59NRn7YphWnziJ6xMjt&#10;A/wxZtZMQI9eNUBC5VdRA1hVVjrLAUJr2yajPpgpyMAzXxE9RTHXW5maiT2hXUkgqeqm26kNFsAH&#10;oRMDCQqgH4QwmC051PXxxoAuxkSQS025BITQJVVCQFArI/qcCASCQQRMgRETPd5nywDklSxB9RW7&#10;QSYcs2ZtvMkRnMdIwVIzM0giCTJn4dcABpkNClJuEjuVR2qCijMFoHwiK4IQRBJowppgtWak0MeX&#10;wwDkmjKuoPIaCSiqAICqtQW6g/Hwwlhq+wQAAS5GQbV1OAcRgGB/M0rqdmBT0lWYMqcgxNIE5jAI&#10;mSMjAyHgBqB8cAetaAyFgwCx9Ttkz/3LECOn8cG5VogwRXxiDEKOuACK1tdMGdUamDIM5GtlNAQQ&#10;SBGfXDJXMjtJkGBqMiO3UKAT9+Ak6wxBYhkWIJ0gHVXUFI+wnpWJw2Qe6hAoIliDSZX+7pgHgYFv&#10;Wyn5pMKpgNRWQGp/phQXUO2JiG+UViorX4YAO0mTqYz2GslVYnWpXt869fPNETICgR1JGrLTAn78&#10;AqVXv9bWSTCgEW5mWe6RkSO2la4BGkgMZ1TWDBApXyjpgFFhdBZVACPVWOlwSQysFyn/ALqRhErk&#10;NMmdQExIyrnHWMA7+ZQkXNMqxIbVcBZQx0TQkioJ7uuERWaT8SCfEn+/zwDwu6ldG1LLlmKLq1KA&#10;GMMKaRSh/vwWRinSRBIjxwD4Y3FIGtlXWNYKJJBBKLpmfPqZwZHQ1JOYE/8At2ATrYLqLrKWpCFl&#10;TvJoUCyDp/zDM1MYSwDFYFQBJ1GJHkfvOAdt3biG8rN2S5VNC6xJhQSsZkZeHwwjwgk+OYrnHwmm&#10;AfY5lghBRfT9QgyhggkjIiJiRWMsHAzINZmpJnwJj+uJc44Bh2YuAyM1s22WAVbIl3QH7wDUHLPB&#10;AFZ1CaArkK5AE54Bb6LsaWcAFxc1TVlzOkAZGDAyIzM4SARMMSQf80+cEn+eKA5nSQo0uJJZdMtU&#10;+ogFDSCUMdfDAbrU1qImp6GTnTAKtmgUaVIlWBILBVowGjtByjpWMFmRAhTWjEQQIJE1yywC9TKn&#10;c+u4qhRqRFDEtKUSYrEgnxOFESSaQ3gMwD0mcA1OoWlAZdOkrOrsKjutsREE+IzFJwUCjCMgYqsx&#10;nl1IwB22cKyOTJJ7m0ovdkqv+EAk1mftwnQGaTNIliZI+H88Ar1CAEUdrKYQCjV7VaahZ6mkis4P&#10;KWRVkZxVYNYPhl/TAKaCoS87aY7VMqzEGKqBWf4wTScDQDkSZFRqBlmqQI8v44BIusA3qONNtlUE&#10;IyEIhKh2BBn/ALWHQ1wiBmAawIA09YBg5EeP88A/LQQX1spk+o5M+IZ1jtPh8PPAOTtT5hqkGoUV&#10;7cASli9tSGjQXt/KrEsxnqcqkKfCOuCjuBgAmAPxCDVoK08sA6XYRXWiz2ijCPEHuGUzkYiemFaV&#10;jTJUiRpmAQRUSfD+/ANs5PfGrUyOpgswK+SeM4RkTWooaDtB7QVPjAjAKBZggAOksW+bUC6gO1t8&#10;+wZilfhg47mMEwBC0ESSZbxFIHhgFMVgVAHdqMHvhQALcZGCSf44SNKmRByrQz4gxkPD/DACXfsZ&#10;SoDaigFUWsBQfmaRXrM9MEQSCB0Jn/KaQQAvwIBPTAO6gCJJFIM6dawuoHU0zppKiazgEHtnthpJ&#10;kqtOnxoIwCQQA09xNsqAVVnJM1JH8f78I0gSJ7tOokEHUSahp6f5SOmAd1gkkhSmvQqkPIlZBWIE&#10;nNgcvLCgHgkLVpIEhwwKiAzfZlTAJb09YliQGXUQrW+pMlKZ+PQ1OEFdMUGlYIAAKt4Anr1E9MA6&#10;Wmv437GYFgwgapRD0FKdcxTCgoQUIYksRJ7pJyWQTJqJwCBc1liwZSAjdhABgfiLQsCkqfgcIJ0g&#10;AZ0MgRABmWJnPPALAa5LUIEjuJIZyshQgIjTlHhXpGLjhbAu7y0hUlPUk0k+IjwA/njO/wCWpbiZ&#10;jE+/eQfjvb2/uBwrnbsFWdAY5aSvXVnSoAx7G9jbUWdgrnNlWYIOk6fHFkmMPjvNc7vyH/8AJV7w&#10;fnPfo4VbkWUdinpqdW4YONalCewCIECGnxrjfCCIBOfgTTwriuT5XXrb2gLrLfuKF1Wy7pba0ygS&#10;LluasfBs6dJwo+WJZOt9BUjcu96WgqqrcLI+k6VPcpBiFjMLTMYhXF7+kDyrnFcUdQ4bcKuxUan1&#10;XR+UQwKdqwkaT/6Qakx164TAzA+JoI8I8cBLZ2ZxrKqUGu3an/Uk6iwAkgwZgTA6dcCsiMs6jPyw&#10;C0vpqU6VS4ltFQLd7LaASwtQJNDJ+4VwwRBIyANBgNXb3Rewji4jM9vTduIAqOhHadCgEEwO+KRn&#10;OHqL1OUT5eBjAZ+6r7hnS0daIC9tFGn84OVgW7lIoAWmpAwxrk1IPQfHrlgNRtti4svdKm1oa01/&#10;QoV7YDCrXWJqDlpzpg2EhT0OYPStYjAMbO4DcvUsG4l+8/5LHTMFWLEkhmy7iK5eeDDQCATmIBqa&#10;DqcBHvWndbNyltzadTfSTPcSHRejAag2oECTBkjCi2rMKJE06GJjARdpsf0ly4VDF2dACX0Ad5RA&#10;AYgmQW1HpAM4O2O0SZUwYpQeGAi83eVr47ES7ZJDMHcksv4yyye4ntJqfLPBOYLAGpyByNK0/wAc&#10;BJ4xAtpNVvQmom9dZSapKq7xWTIE+BpUjCQubT4ifGtJn44CSd2Qz2/RZ/UKC2ATptW2SW1oCdRD&#10;CYFAczhIMMB8sFgaSWMZ4CZeRrthbrJ6gBQL8xtqHvaGt3JI7mNWkZjwrhSnuE1qCRl5YCNds6tp&#10;vHFogWWa2GRjpAVJa2LbkmpAED4E4cYRpNenWBUQfsnAUmxvNdTcbc95dCQxRTcUq8W7iCaxU51y&#10;NcOKBTuYn7SfiT4YCtu3Dba5qt2QqXGINtlVHI+UqhGqWgkAih6VGBpkxOnSYnxk0kHAJO/eyhKg&#10;XfVWZcExbE61tNbEAREChmmWHKBTUQDKkHM+BwFeqte3Ni4FUalIcMpUWlAlbYQyCJFKVynEY1Yy&#10;dImhgmAcojAbRHNvZbQi2l5vzDeQ3Rb1FwWu2rrgySRpZST2jww4UGkmegIiO2BmfsGApNtyd5L9&#10;rWHgXSLggvauBnqltgQAyyQIzEzkMN6v81TpETXI0jAXb2PVd9Cuga6ytathlNsXGGrtESehBBqB&#10;44OhCkAHxy/tTAQrivbfdITctQvqW5LpbtMpgjQTMZn1POtThdFAIgSYyrIyg4CEHF+5cNwXLwt7&#10;bULksUCZP2H5iCoHTMCMG1FP8GNSYEE4CHs0Zt7YIhO5k0WwGI9U/INRgKRMtWsAjI4ZYzNZkVrQ&#10;GYOA1Fi2bZ1hGtC1ehbT2mYlWtnRLz3BVJMx1IkwMPNRFM1AArBM9cBndqGfkdxbLXGttDAnVaTS&#10;opdYkjt6QB4SM8AE6DEzTMGGjORGAU9uwu+BKqw9O9bbQYILrqGliwEsIBgSDOGXeWaYB/iZEZ4C&#10;+2W3Ztra0h79tSdb+pp0SA5VHJg0ACMc6yKDD9swpiCSPCgESDBwGS5FFu7r5SENyQbR0xcLDUhL&#10;dYNPGuWCtjxqa/4RGWAe5RiLS2rAt7ZQki8WGgOvY/qSCTJIUUznB3KFwG6CIEz1y/rgGOLZnG0P&#10;omGcm4l0GAqCWuqWMKYJMkyR1pgkaCMmIypXKDOAmcht3f1wGu2/VcprDNbS6FYnqZ1NFBURXEo5&#10;GfDMRXAYyygubi2EOkG4ttbTHIK8m4EUwPAiaVzw30UjMMMs4zJIwE26qeluLbM14aLhS2+tlFy2&#10;RbfRcJDJE+MTgN5HKomvxnAL2Ze4xDAL2WbN6Sv5iLCg6c2CmCYqfmqIwgkCAJiRENU+IJGAstta&#10;Z7j3HcNcNzUy7i2UtqwbSWZZyIErWCc8FbJWTPShBgjrlgJPL2E3Vnb7cJ/p3GLWzbDC4+kLHqA5&#10;gywiRAwtmkg1AA1Dzr/0xJMTAqNhsjtNvdTSrXLz/mapqn+mJUUhgDAB/hhLERNMoJB8q/1xRZcd&#10;Z0stttbKtxVnSQ1pC8ppU6QWWDABzOZpghBiDWNVI0ilR8MAHZVZ1NokrfFi4LhuB7upgBqLiSxE&#10;d4pU9BhIEz4ma9KeHhXPATr9y4vpElQti0o/TaDp0yVV1uCGgUC0kiuDVjqIqZPTKlInwwDe5sWX&#10;sIDZtKiwXtX2AZhdNWAFdRnrQeGDudyic5hiOsZA4Bribxsbu9+nQLbL3H2tq5qLWbjkL6sTBIIJ&#10;BPXDSUMgr/H+WAseT9K/YWFv6mDJca+gZ7pattWaQCYNAIxMQ5gmvU5Dxy6Yl6DA8ptbhOpWbQ98&#10;AADvCiLYmCWoaDoPiMIuFS6mekCQTWcwvXCXMyLnh9vcTYX7dy0wPq3fWCXNTqNOkBmWQobPV94m&#10;MBixkCvmSPGkDwxQWxsbayBcv6e/UG2sTbBdKNeJzYCKgiYyjCkUgjoT82qC0jKPLAQ93vNtetXk&#10;Sb3ohvRRRcWzGRDrIgQJiJk+BkPdMZ1uZmjMoDKNbW21YNzte4odtJS1bJqTSJEdTWuCia9SI+E1&#10;xoPncjb3PRe4l1bMFWUsCz6Ya6rLB1TLQDMjrhVNJPUCPIUz/wAMBTlxe3tthaZld2NwEhzdGokW&#10;1BiKGCZqZjPCVMj+3TriXoJ/JDU1sDTaBXtQ/PYTToVGioAgARn18cNEkNQmgAiSR49cSTiC72dt&#10;m2Yt3LWoXSHUdtq4rGQICHSRH4mp9uFoZpWhkk5V8MWzMwE8nY/TijIVv20C2rYCwLcakuMaUMya&#10;VFJwoifsn+NMOccCjTcXES7pDqo73uysqqwezUAQJ6H+uCIk+A6gCP7T1xJ3eombVy9oI128Udiq&#10;lBob5Y1EE0UHICoOVMKZgBkB/KfCMaFZx+1fcbsFjduMpulqBrq6SZJLdD1J+3CJ7gDQgeHWZjEk&#10;xMC8ay67Zxb0Ot0kogud0KPy7gLUGohiD8ThZNDTykCvhOKKDaWXv7pFtgsbSK+i4S4uHVJTSfCZ&#10;gfzw2smfCc66vGpwGg3npWdCBwH0HUhRtOvUVHp2ySINa5+WARLiTSPAYkz6iRYuNZ4u9cWzaZtY&#10;Iu66DvK9/hBNADhekA5f16YoqBu7l8GyrXHsgmQVA1au1lu6aFjXTSIiRTBn5SPEV8RHhgI2yst+&#10;oDAC29mXRmJa0VJOm4U8AaAqcx4YQPsII6DOOhnxxMSdBbtNtmuzdNz1EDK7BLm2Zx3X7TJmVJkx&#10;XxExhSxAgR4/4DFEbkrgvXLz3HFv0kK2B6QZ5SF0Fek51MiSSK4RfFBE+cZyaiMsBJ9p3lQ3yVZb&#10;xIA9Rot3oE6AwqrQaACvxwhGiQQegqBU5dcBbcta9RVurctAE3GR7VwMUBE3F1IJOkDug9a5YFyk&#10;DxNB1iIMYzr6/iIXBo7391ddQxUM1244/IMsCoFQ2rUAABTrAGJCRFeg8f4YS5zkZrljcv75nW5b&#10;cXLhW4RIBaTc1MCZiRBbLywTGhaOv2Yc+oPYAHd2bCqFtOwlGZVuGBNz036GKkZ9MIQajNZOYnrE&#10;4Xm4Fry9z0mW1rS6zsfTJWLcgdhZyazLaunXKuHI8fAH7MsUZy1cCvCH01L1AlyrRqfSopAg5ZZd&#10;cFILHplMZD4DEl5sE51vW7Vq8NQcElSSGd0aMyDOdBQCOuHwAP7D+mNDPXXuP6hb55pbijNrowfr&#10;Naj7zg/H+/8ApgGLuv07Sg6vVuEtbBIUDqdQBqMivWPPCGnxP3SPtxMX4iRtCNRV9TL6jFj2q7KY&#10;BKAz4DLzAwQM0JqPtP8ALExZ6h9rYD3HtqKvKI66JVoBDEZyYrghbAM0I6Z9MiAcsZ21klocu7pz&#10;t9BuONJZyad1yCCrkVPgsUBrgXrFjcI1vcWbV5GEMt1FcEeFcbnQPe1vdXuT2ny+25b2t7g5n2xy&#10;Oze1ds73h+R3Oxui6DNtvyGXVprKODnljn/M/Tr2/wAkHNrbtsrtye/b/JrGRKZePwxXXTzb63nl&#10;9SfoZ/yp/uR+no29v3dyHFfUjgeLW0g2fL7f9NzR2qqFb0uSssA7eOpfM45Rzn0z53jEa7sCN/tr&#10;ZLlUPcAajRbHXxxL3eld9fNpt14fYT6B/wDKh+276x7nacR7s3tz6ce6+QVNpb2vOhbW3u3dImeW&#10;MWyhPykkDLrjml60rO9jktlf218FkYGUzPcTqHTLrjM3zcPRmTnXl9NuL5F22lnl/Z3uXiOc4neW&#10;rG6sXbLLuLLKK2hYuWGPzTEU888VF/grN4FrO6SVVgEe3OpjIHeYoMbxcrNvi3XF/UrkNjcW3yvD&#10;7hEuMrfqLV8C3btIJedspzasgmRWMZW/sN7sF0taOldTNdBhXBqfI5CKYK7HxnuXg+fdGsb5WuXj&#10;btjbsQz2nogIDQQBkTnXEROSttbT1RcRxRT3CB+E93X/ADCcFXNz25dt7m7+m/T3rEa7igp3dNEg&#10;/KAaSPHxw7a5or2aWcu2jTJnSfxLOR6mMSyXqiDvfZa309Vitv0kF7VUEtB/KuLQaQMgRA6Yutrz&#10;e7s0O6ZqUtXD6igiM1aemcHCTBZKwfMfTzgOTClOEtWzkd1t1O03DCSx03LGkkBpOUn7YxcJy+z3&#10;KGzvbKqST3W3hCdOekfZTFTFl4Yi/wCw+e4jcWt/7d37lYQHb7yyHvhA/apvXe7TIoadJxA3Gx2O&#10;5R/0txlZwJM9gWh0qekxl9mMXeS4WZ9Wn4z3F7j4zcbdOX2li9bsNEDSLpuiQt65brq0ySGY5wem&#10;KBuJ3AulLLaUAIt3fUKKyxlpUzPiMXu1xlXRbfu7iv09u9vUNy7cM7japtVvG07EqGLXRoE0IImv&#10;QDErZcQ1y6DuLFi6AIaLjaZCnUSW60EzXEu1v5OTp1VPP+9LWx2ROw3u/wBoxcvYY2bfr6GIMlbY&#10;JAAkACnkcXdzb7exba3t7dq2FSGe2xMFa6QIicO2fP8AvOWA23Jclv7ybrlb2+3Fy7eLWtveVbS6&#10;GgazckdvmBjIb/e3Vuv6im6iFhbsihd1AGgEClfxDPGx2zguE2p2aDbOuzvXVQ7nck3HWylx51sr&#10;kaxkdJitcYrf8jvbjXm0nbAEIFKLet29TTpUEzMVrnn0wHY+E4Lhduu2Gq1vzeU3Hui6bF6+bSmH&#10;uQp7Segy61xQvyd4tfCqu8OvS90WwthA1CUgxM0Fa+GA2lvgdqtvZk3H478rUlo3nu7i8VMqt0ES&#10;YFflpSMsBVu3GF1VUu4Nk2Q0rC96hlyz6+HwwCnexYtnbuzrbtg7hdz6bqy+odD+mx6wSI60FMNb&#10;jbW6M98+pcRmIaG0XROlVYiAOnj1wQ9sd7ecMtraKLVq6qI4lfUtuO5iq1Y9SDQGmM7uF/T2wy3B&#10;uSzE6SGty9s63S0izlmS1MsFa7bt+pvaWsHZlc9Li8Vt3Py7b3nMAEmaLjG83umXbgXl3RubhG0v&#10;Zsi8bKBZJdRkAIAGdMdNJrt04wNvwW0RtwzWX2ps2HCtbu3WsLdcnQPSDVY9SxoJyxyX3Nurzbe0&#10;drv9xZtMLlu7uE2y67oKj8lbpHYRWCJ8InHX1c9rc4dT4bbKGui7t7JuBlZbRullQ6jFzQDWfA/y&#10;x56908u1g3ti1jkN0u4CW/TCWz6qatFobq9eI01gtBqZpjes9XPa+jZWUGlWhdWef4vxEAYzmy2H&#10;uLlrlrjb+w23pX2YNuUUW7WxQDvW1bWjMAAodgCDli5mrMlOPcS2pcsTA65nyk46Nwv05XYWW9Nd&#10;3dv3VW2jqbr3ULt3MRcoXYxVshFYpiXa+jU0kmFfd5OwCJuW0UaixdqQoqZH8cdV9vfTmylkepad&#10;bzEXH3N4evfu7iZcF2FQKCFAWcqYxttJ+Z010/hGX5T3Ta279j23pBQHSEQiQzMPl1T1rHnjap7Z&#10;5S6V2mx7wzZhX1gLB1SlIHUAVyxmb6/Fe2qC97m4nb223e9dbelR8zW9MtMLFwjPoScb7299JN4W&#10;S9uttuL10k32a7G225LtqoSD20yH88YvkvovbHLvc31w4LZi9asclskC/lKthm3m6BCkGLdvJukk&#10;gAxjt3FfS9t6dvZuba5ctrJPpKxRoEFCgqFXpSvScc+bzVt+LzF7u/cdxHtq3vt6/JbXassKG3u4&#10;tIUNzuN9rhIUsayK6czGO/8Atj6G83ylvarZ2FvjtoHQG5uU9MrbBzW2anVAr0xK5befTW4nN+D5&#10;MfuU/wCYP9sH0DbmR7q+o1r3P7iTY37+04P2ndTm7u53IEejd3G1b0rek9pDMAek9fRHBfRHgOEs&#10;/qeTunkNxZ/MHaLVpIPaqAVI+OGOmescd/L5LzOJH56vrd/z/wD1g+sXPW/Zn0K9mbX2FxHM3V4y&#10;xyPMXjyvP7lLp9O5urwGm1aZzOhVkqOsxh2/sePYta2ltNqiMdHoqAYBiD8cVwm3kn8fi7L7V+oX&#10;1N2ljjOZ9+cvyHvTf8jtNo/LWeUctZHr7dbq29paJ/LW0zA6GHxmmFbXcbzYBAGa7ZBIGkkmh/FO&#10;WDW018n5byZ99+0vp59Ubu/e9stjxfOXABuNxfQWjML6lq0qAK6vEh4gZwJjGr2XMh1AuSGPzagC&#10;BFRH2xg5WWXFeDPqP+2ndcZuL17iBa3G2toLlr9I0NcDKLXpbggUbqwmIiIxd29zZuDUHEmRGqgp&#10;TLBHl7mPaHuHgrq2N1xt4sriCtpougOSwgkCNRlVNMPKcgPjIqCCMhPXAUW42tos197bAAqBaJZG&#10;Y0W45Kju00kg/GhweqkRXIlsvtOAr7myZnF0boemzLcCJ3XCgAlkSJAP+X7sFRjEec5g+Eg9MBJR&#10;L2zsW7ybogG64W0RKwTBZFMgAiuqpkUwhrSaSGyiJqCJzwFlx3uHfBy+0dlv2lAW3cYuLijtViTm&#10;QQNKx4jDDbW3GsNGnwy86eOA022998vfutx262u4u+oVcLuLVssSIAS1pA8ydWc+WFpctomn1JGf&#10;cOvx8MSyWYoqeV4vmeQ5Bd3d4vRN02y9m2WdkegKW1Ea9BrBma4jXN9ZWFZipEAGZ1fbijee3/pr&#10;7h3I9XabP9RZLMWttZ0Ih0xMGoiIrmZxX3OVZQFUawctRkkdMB2LifoTtd6be63d39De0+sbSWgL&#10;Yppe2WEahmQSM6VjFdd3peCKEmqg08ojI+eA7JwP00ucfaG0ubf1raoi2NxuEtMiu0E97HVoUiJU&#10;HOmCs3blw9rFQSJNCwAoZOAP3D7e4LhLdxt9ZXe7nbLebQqta2puqDoYWUGqB5nuB88XVkW9Co12&#10;CTJJIqczlgPMvPb3l/1l/e7Lg7m4tWSw9MWdBHb2hlH5awxkhc5BJnEgXrVudN2BSAG6ZR/jgMne&#10;4DnubS3c3HBOL1xO+622gaiK3FQgdREjIx8MOf7hYAzJInMRPhXGe2ZyKYfR73Dub7N6FnbWPVRl&#10;V7uq13NqcoENXEEyKRQnphg72xLeNYBGRIyPkMaGns/Tb3PpsaXLKtvS7C4VVhIUPbnIqrZ0JqJj&#10;D1re2Y+aKZSCATgM9z/045tVtgpeNvv0K1m4GvW2kNckjtIPyqJ7YxkvqH7ms+2vZPujnrtxbCcZ&#10;wm/3bXGYKEFvbMweT5xhJ8G/HM+SfLn+56r/AOPP9ua/WT9430A9h3dre5CzyH1A4TecltvSa7af&#10;Z8Vvl3u4tX1aijSja1iKGcfiP/cN9QOS5r3Zze4a6188vy2+3263Fy5ruOLu5NypzOcDHyPinx9H&#10;l935LfJdJzLX9SDabTb7HabXY7S0lja7Pb2NptrNpQluzt9tbFmzZRVoFVQFAGQxwfgRb3u8D7kM&#10;bSE+npBnVEIpZf4/DHTa2Th5NM3lJFPE/HHevY/t193vrWm3cIZ4Gpat1J8j4R444dXq8XjtvMDH&#10;1b/bf9Mdy9/a7i7trsBrZDMDMSJqB0rBxx8u+JiPmPDp268uR/Vv3ps/avtzeXL24tJdaxchWYdE&#10;J6VnI/D44+yHs3jTx+w2u3towZbfzRWTAYz4nOMePbPGq+S/B+bD9xfvOz7g5vm+T3O8sNt/VZUt&#10;vdq+kkKDamVWCF1CsAzjtfC8FyG9C+lZuKv+dpCCMpOfjjcz6157vrOJy+LP7if3QfSL6UDdHn+f&#10;4ncbxAT/ALbtb9m7vHYpLFFt6h2wiATqIBHhjp3He2bG2CtuHNy4AJUVUEDOuKxPHdr3bcfJ8L/r&#10;X+/L3D7z3272fsnjLfFcSX3AtbrcQL5N25PqogGVJGokiYyxpbdq1aULbQL4kZn44Ok1mvR4O5z3&#10;P7g9ybm5u+a5Xd767cuNcKvdZbKsxklLSwOvXC8FUP8Ab+EYGAGBgDClyLaqWZyFUKJYs3aoA8yc&#10;cx+oPJX9pxG4/TQbu4m2A2ZBEBUJ8a4ztxra46Tv8mY+8H/FH9Hvb/u76xcLuvdO3vWdj7J43bcn&#10;a0MwtWt6/wCZuNzuUQamdAVYKQBGoTljyxuSu1uBr943OS3OrTdRx+X6dwKvH7UZwwnWwjF141j3&#10;Y4zH65uGS7zu3e3xW0XZ+zeEa0n6Pc2GI3f6nZm5e93czqOlhaLA2LRJgSTXKZdtW3CW2/Tjf2rh&#10;a214Tt+MtsgJ9V1nU/8A21qK4zv35xOic+jO8bvt5tm3m/tf7ofa272duzu12BdeY97bq1fZFbZW&#10;buj0tqFAX1AQCrUhRiVtbWn9Qbty5oZAF5K8pN65fIl12iGoUigP3HDuk1xpS9OFHzm/u3X4mzsN&#10;htDu7d+/ev8AsnjrnpcVsuMU+ltrvuDcrK3boabjLVfxETXEr9ZZ26HZ7Ifp1uTc0KZ3e7cL3XL9&#10;0/IkwK5ZY1JnFvWJj4s0vtff81uW9ze67q8tu9k42tt7yFPbPtza+tp29ji+PQ/+Tu9DFiVEkmp0&#10;wAi3bUPaEWQ6tbb12UlNs5JBWyubPnU4b5xz09VuasNzvLy7bfGN+dtcs7tE46xuAm4520FBF7kr&#10;w0/p9sYGm2pUEiKxW53PoNbZLYZjbUM5P+vdVmJYr1UE1Jigxxlk2zOmWNZn6q5lwY5i1yO33e+u&#10;be1b324u2tttrNo/7Txlzb7ebQv3I03HFsC2Fn5z54zt+1t2ul2sI9sEJbQMTYZnWQrs9bjZUGRx&#10;3k2xi9W3ZeL3vKWtktm1yl+xv7qPut5ddBb5a2lm5pufprVg+ltLJkj1WgwIxKU6EQ31uW9IKTJW&#10;66n8IYURawAo1HEvOZKdVIbYvbrdf7ZuNnv7tx03Nte2/sLdwCXe5bYA7m6QJZ7ziyhEjVTDF/dr&#10;t7f/AI9pUe63axhVDMdOplGTQOpJp0xLrb+bmC143gLvKbwjmORu7mzsUcbi0Ga7fezYX12spdaP&#10;UQse0W0FtegNMVG3Iv3Qdzc1vbcM1CdLNejsak5Y1Jhc8YjovK6+N45zwW1t7fbby3esqoIU3Ut8&#10;f6gS7bX5R3yASBQR1xobVjfcnd9HYq7FgQgW2QAjMEY6TSaZ5Yt+bNs1ma4lzPO+zfp5xp5r3vyO&#10;x2Vjb3kfc393u0sI+5s7c37AtbpWJILEn0jJOREY6TwHsPabUjd8iP1O8MvpuQ6ISaapo0eGWMds&#10;tzfR5vJ5s8aPmB+4f/kK9xc2Nx7N+mAbhPbIjY3eZs67O+3Xp2yN1a420oDWZkRfqxzBjHRbNoIg&#10;VRARe2gH2ADGnnznq+XPuHnNzy/Ibnc7i5cuXd1dc3gdx65GlSzO91zWQY7xUggyTOJSgEA0kA0m&#10;Rn4/1wGHuXnDko5l4RbhOi60qBqYVDMRV0z6KTMYAoJihgSJ6ZDARrt4G4ykBXQXFJ1oXLv/AKh0&#10;vDSZMslcLAman76f5qYCGHFnUYXUy6bfZpZSVKuTdJOogyJbMGtcKgU+YfAyKrUfHAQg11WOi0CX&#10;t6g1xRJdb2oJbtrQaakz0qPHBk/EVmPDwwDaqVuqWGrUnz23Qi6w7jrcHSWBiKRmBmcKzpQUr5HI&#10;CPDywEc3VRWYaLlo3QqBFvK1xHXVoRlEhgWMsax9mDj5fDUsedM8BDAVzfZHC3LNs6y/qOinUSUe&#10;tVihORmAK0Bp0k+Y8RWIwCkhtJC+iF03Cy3G1NeMKqlmJVYE0PQKT1GFgECoNfGv3YCDfIG4dbbI&#10;jIUFrQ5KkkE/mWyACyme4ds+IwUD+M59cApbtwEwUVrgW2C4UKkpILCctI6CDX4YVpJpB6eXUeOA&#10;iOzA6vWQB5dw8XF1KhQBIgaoooggeAOFePxymTIzJwFc2qdLQwFpSl0RbXTcNVVKEZg+MVFMK6dY&#10;/pnNBl5HAJ1fmaglv5SGTRNuY0g6ZoY7omp8sf/U+khyNIBE/wDokVmn9cfX36P2a/Bwa2Xdl0Fr&#10;jdqMDRbgmFWgYgAjWIAr1wjMdATlJ8vL+eDSxtXTaZg1wshtu+m2g1sUEFfU+UMAO0ESZ+OEkxNR&#10;B6eFNJBJrgJzC44dyruLaqqzU3EdtQe3kqkEkCRUkTEUSaSYDVoRFP8Aug4CYEBYIOxNLWfTYCCr&#10;CRZRgPy+4kQJJIzwkKABNWpqnOMiSf8AHAONuWN5nA/LFBCCHcpC+mEqhUzTrX4YBnTpEmQMhBzJ&#10;6xgHJPqB7gEAtLXQxtu6wlTUSpqsGpwkwSZ8zqqCADketcBLsXHFkm3cPqE2tdkW/wAq96lvSXtC&#10;SNKUE+Jn4tGJExJJiZMADMT/AH4CyU3xZVfTZlVFCXA+n1H1FykKwWfKAfA4P5RAAgHLrSqk+WAc&#10;sgbm56t26QLwGlgYt69YN1VVqgyQdRkwB4zhuhpEEfACBBEDASbYuKVuNF4PcdSQhutJPpeozqo0&#10;kNQCSJpMxhJETArmMprgJy+mVX1XKrpZGBVg4Z2jTKyO4jVpgyJypgRM9DIMHMAih/wwDqs6W0uK&#10;WuWFNxLrEsdNy1W9bCsSFMEEHzgnCSKQPEwCJBjAOrcJQ3SFMMbZvBhb0BjJ/UJBpJkwYIikjBGB&#10;UGhiKHM0Ik4B9SbjC16XckM5S8WLTc9Sy7W1gtBMisfaThJnSCAIIaoJMsRIFfLAPWgHv3Za4lwX&#10;LI0G5b0WlVoa8AoNSZkj5RTOmCPQZGvXKnUD7sBJVQ/rOHcKqLoMABl1AKUcrn5npK1OSM2LVMSe&#10;gmlSI/j4xgJlhylsK4NtSUtM+osgyC69ZEyDqBA7dQmcsEJjJidOSRIOYgkeGAeukuZb0UsPddmv&#10;XGcBrSPDh1kMGEDtNetKYSco7T1FSJIqcj5eGAkWiCvqqztpsKWZbaFNALA9txe2h7gDMwB4kqKe&#10;tTkT4GajzwDnfcUAn0wUZOxaAFQABeJEFSdbf9pEYSx0xWJESFMyTSo+OeAcs2rbs4Ca1V2J70gK&#10;gBA9FjOrUgoMvGIwZAnx/iWpGfT7cApLki8oInQFc2wzLbBPqMykSziSSwjOhOCBgKYmYzrHQ5U8&#10;pxLcegdYy91Sy+kbd0djLa7pDG3U6gS0wJENnmcJzkjwFKATJJy/vwlzMiQNXaLgYMbioWaDqtm2&#10;NMMaE9SxGdDlgiQZWoiKAkEDoCcsUO2gVVnIAuANqohBJMa1tsZkAwQKYAEkdYNagFgTIoRgA7ug&#10;CKGR2BAhBcS0wIQhmBmDka0g4RSCrN1PSMhQwOh64CSQwuK6WwH0BVY6XWJ/MtyxPcsEgE1XPLCY&#10;OoiAJIHzZnwkVH3YB0uq2w5F27dVGZlFsAlfl/LAMPOmPm6GKYBAGdYFATBJGYwC0uOQF1DuuEPT&#10;VpTTqRlRR3TJnpNBhIrQgZkGs0zAnAPlmVgg1/mKtxFCKfTaSLjoROmR8wPxjLBGpoJjOlR064B6&#10;QqEOVt6jKt+Z6U6TCtBjSTJjPMzhJEwB4kgEj7J8TgJaEW0NxpIKLLC2CSI0jSjGVGWmepmmEnVS&#10;tTJmSCa5SPhgFoUqpDFSQCRDKQF9XUQciSZr4nOZBEVp50b5hBoKYCTbYhO8MLihAzqItsGVtVxf&#10;8wYHSo6VECQcJNC0EihgzEyM1wE7bSdOuM2cj0xmh0uHLGhJpU0IpggSpkVzESDkMvty+zAKKK6l&#10;SGQald29Mq9yWBqv+UAT0iZOWG2iRIyIlonpkSDlnOM3WXmiXt1ohQgAmBbuF1iT2EqAZuMIYEyP&#10;EDB6JYSoggnVJgCazHTyw7dVJW8lu2kXCSj6VQG2HumkCFkhsjSAcpNMNMKiRWVHWesfZljltMXE&#10;E2xcCG5bBkP6jFOwrrYaUBBEAwDUGhzGE6YIrABBObQIgZnyxFLTcs1shrKKyo6qWVFVwpJLXWsi&#10;VgksKkk+WCIM5ETU1mfEmMBLskAaR6TE0Mq3ZZbuVgwmOo1Zk0wQFR+HxMxP2/wwElmDICts3SNa&#10;qhEmSKshFBWaTUdZwRFYBoPtJjAGsKDIY3JKFiCO4pqn01+6C1WOCp0MjpWcvPANgvoDPLa0GrSo&#10;1DtqqihkdAwnAwDwZNJFxgwt7dHVmZghDMVQmIIUdZyp8cADwnx/tOABdAqnucIgR6k9uuFgSNSl&#10;hAJJPSYwYifGKgSaV8JwBIIVmLrah9L3LYVNdwqVZltmDkO018pjCYFcyJikxHQCP4YB+WYLpAtn&#10;QNCQoKKwGu44as6QNUwDOUGoNK/YagZZT/jgHlGv1WRRdIAAYhnAHqLXSCIKAEdoifLBCaCOozgy&#10;CM5NftwB3e4XHYkgoNBsm6zqVYa7aBD3KIkgD7ZmEgDyIFMozMz8KA1wEr1Hg6+1Wgq4Ym24A0Kg&#10;0gksRKwI6zhOYNINBBEVJyjqfh0wD2ko1qJKkuysmorIAksPA5+RFfHCSa+Q1ALUDUc4jI4hmpNt&#10;iCQVUjVbuFyRcc2bfVdQllj5lAiKGZGBUgH/ACiSDqFI6s2dZmMFzRq5RnBoxdwr21SGhwKW0AZa&#10;wRqNOgwlhEkCkE5iYmIj+c4jabbdrg0m5DkhSWtkJrtjUzGskNSGWInrhrTUxUGMyYE/9uQjFZzx&#10;E8PqCuYS5boAQC7NB1H1IMhgRmB9+CgUOUDt6moknwGcYZaK1u7i20m3pHqkt+XIfSqlvmJ01jI5&#10;yMArmRIqYHXX/wBy/b0OCXoIEr2Hu0/M66WU2GcvbVbgOZAiSJHjgidLVyEiQV0sZBELBjFxMZyT&#10;mHUIYLpBF1riMyBIuWldSCAwMGmZGVMNkAqZ0xLE1IHbXTC/2nEls6KlpAdVGsaVTO2Z78iCxoAe&#10;5liYOEGexhqNZkDORpIyE/A46Ta2Xu5Dikn1bJADBYiRE/OkMs9OsCMhBpgioJIBpHbEEt4CvxyO&#10;WOmmO3hYWtwqFuOEGp0Lgk6QzKTrhT8JYCMpPi2ZExrU9ZMaypkCfLwxpTpKgAMtp5ZSCpVjZFwQ&#10;pCpGcxJMx0wlchprSNX4SQPwk1rlgH7mqQjl4Wvor23xbYsW9RFMFgKx4dZwmvgKrHSgGUeU/wAc&#10;AoL8slh+YCJLNXt1keBgRAPy4KBkDIEHyjAPm4NAYgI4YWqaoQCVBQTlHUUjqcEYgrOZpWgpUEYB&#10;wM4A3GllkBSBoLMz9qnVMhq0kZZ4TOWQBNF6UAof6xgJTo2k6TcuEyLhBJDEtpJBihAkLQ5n44QT&#10;JB1RkKGskxURnGYwD9olAyhCwts57pFvQFBDTM5zBFZ8sIYRHbJop0kkUpQ54CTbbX6ha6bZm46F&#10;lthzrMii9tMwCPDzwllGnVMSZAUyK5sSaT/HAOobtptBt9ooWeSWcZhF1DsAgmKePTDZURMELnMQ&#10;a/5jgJiXGLC2GQPpAQNcZVUAmWtLkCR1mZkTOCmsUAgsAoiZyFfvwC1AC6gA5hbJL6iSNUO5AiB0&#10;AqK/bhBAFBJHgGIMgUoMA+pMr6rKgQhQ7qrWwhbuIHxECB8aYIASO4CRkYkyKrgFE3NBVbbOgeQ9&#10;sk2kXUFFwfx8Zk0wQnTEASSZE+MmCcA6zKrxVyHfWrhmDdsWhdRaEqTPTxkYEQNRNIqJrExkMApr&#10;rSi6WYq5C3AvYLhAJFPxRnXCWUxlAYAeDTGZHnlgHbVxRdDLqdw7kHSPRiflDAkjSK1oK9YwXWoo&#10;Mpr5EAffTALZZBA9SrIXCArpa2+tSziTMRJpIia5HBio8eogjTSD8DgACLrDMaqhQrala4+ktcac&#10;yRJMmpjCGOoikUEVIAmkT/LAPopTWkM4FyXkSwNtZDMFGZyIiYqTGCgGhHQUIn5TFK+fjgF6riKT&#10;bmQ8PEawCsgaVHSJFKjwOZEUjRIJGoeAGcE0nyr4YBwM0swuowliGaU7yNFsMFy6ajNc8EyktPYa&#10;FaSa+IGf8cA7YuD04i4IK3GBOlsgSkkmMpFIM+OCGqg0x4wejCKjOvxwCiqdzamJmUJSAWkHLKgA&#10;LUOEmBBEFhJqGJYkahWuAWGa4XWaEolGAVdI0kAESZFTUwfDCfFYVie4RFIpJC/bngRIIDNbbW1p&#10;a2irAqtygZQrN1AiYgAxhJYdpI1ZTIzpMRH8sF/HkahzMEr3HSbbkKtIUgNUGKEnxjLCZ6mpjITJ&#10;moaoz+OB6ZStEA5BdYJalxkOqGVmUikESR8OhwyAGFIZZCkgQTXOMwZp44ImF+rLctwDcUNGm29Q&#10;0Vg0gkRFfDDdSYM5S8jTqioH3+OAlI3pgkemCWKowXWLJah1jI0glRmMAqJILE5DzHjT+opgArtp&#10;tlUUatZHbCsJlZYmVJEwAP78F0GVZYiZiTFIpOM3TW3NOPVIDwS4RgUFq0CBFNOrWwbNJJOqKCZo&#10;BhozMT5wKxIkTjjerfbLyfVlIUKCAzFJIoStOylBNSfhlgpgxAA8iciPOemI0cCrcA1alcLJVtKw&#10;EuQCpUCQekZxJwFEkCvUxSRNTqJ+/ES9CncKrMxhQqKrhWYMFOhXUD46TPQzNMHAIYk0PcJlpORV&#10;QPHzxHHPqcdmtsiC25ZQEYr2wpBdXct3GCemf24bKqDAURBqYoYmV88VqbbW4OrccjUXcM0SqCCa&#10;0lnggHrFTScsDt8iJBWdMVzkfGcV1KDslBKhRct3RokQDKAa/LSC2eXnhsBSxAkEyOhMlqQaDAPu&#10;1z00Y6tFGBYCNKIS5u20JYEdWn+GFmkf5oFDM1oVM06eGCY5ybEyAADb1P3qNShUIJcx3FYiQPtn&#10;BEdvdB1SIJmNTT9/SMFHbbvCprFQWIgEoE0gNE9sGScCBDagZjwAIGZFP64jG1sswNWdmthNMmQg&#10;1vCkCjVyByPlAmmGvmrEkTma9c8VtLGpQBq06wHJ0ypAI9QKJIjME+AnzwuBBny6BY7ekdZwDJLH&#10;RpRQQCYUlyylh2qKkLpEypI6iYw3ADASQAdIoawIEfH+3XFm1nED6s5nSNTBGuxrhVLNqcAkVCiT&#10;n5HBgUJ69dVYM1yxe/YOanGhG7U1dhtqiG5bABEgyQBT4wcJ1A909pp/2sZnUCRnnid+wVpuKVWJ&#10;YhnZCIZVXsI0KclB6SROWeBmY8PASDOZAx2QozpDPFdMUJIAOmtDAEZTn5RgoBbVMwNIJyBI8TSP&#10;L78UPS5tlRA1FXKAHuHzKoioYig6npGCIAjoBXqoqsGg/wCvhgDUOwJPcYJCA6mJ1UVdXwPkOtMC&#10;AZg6gIyBqOkD+OAAuMVDspBNRqZYUzOl3EZUEAwTHxwTA/hYAAzOfbJUVOf2YB5IGo6Gf1BJGrSG&#10;0qHIaIHSQD8Jyw0ADPaKAEGGgyafNl5EfbgH5j0zrENKaSUJkCF1aYLQBBHToaYIhZBEAt8pYkit&#10;GIA69ZOAUrMQV+b01hwAoZVUdgkmSMhAM9cNsBIFWOSrFJPcwMzWMs/5YB5SYiiBjJMhgAKW2hYo&#10;SKr/AAjAAEQslQSaAAhNNB3UiRgDLspBYJrIK6mLONQMFiUMz5UB88AQSoA+cMBkFJPiTXw/jgA1&#10;BqJjQyllOosBMT2iCSZ1CMow2SKZGlZnKO4wfDpgJAiCTqkOqKoKgQSVtqfOtKeODKjSZNNIzMRB&#10;7YJHjgArMCzmQVutISSxciX1jwjMyKdemGYE6mpIoSACSTlAj+3ngJsk21gSodtRS4p9CBpLK2Zn&#10;p5GpAGFACTLBQBIDfiPWppHWPDAMuzhEVUBcwVKgtoUVJUAA0HaWHzEnMYKYFYALVMGjRmYGX24B&#10;wEEArIPpq2kE96AnQCpNBMFiPl+04KgINDNVzBgGAR4eVMA7DEOhodU3SCrByV7lfURMUkT8BGCj&#10;M+JLSYkkGteuAHauhEUs5CjR2EhTS2SQRABE0qBngupJ7YbMg0ESCBXExzkOgswVVGsFSPnCGQYK&#10;MSFrFYn+GCIEZCvdAmpPQ/44odkkgSSwbSWbROkGCyhfsAjOfjgADw6yMqdIE5fZgEyw0spQMRpc&#10;kMwIBgCUOYJ+H3YAA6lZg5AZ5gLp8cAbMZ7FuABlQdxCtFDJbqWy8piIjBdCFFD1GYMwYOWAC0Om&#10;6xZ4HYwkMoAcEgy3b5keGDAWYUiRBpFI/Fq6TgEXmYKHdXdSsBjGoEn/AEygOYMdOvTPAC0WgpNT&#10;EmDQgGY+MYBZYjXMklQXowC6k1EPA7vh16VwiFms6pMVgxJJ0iomMA+GaCqlVAUSDDQdH/rDMxTJ&#10;esjpgz2kk6QflNcjMSRWomMA2BKoql4ZmZdJgkEaoBPdBAkg9IyjCJhjKgytZNZVshGAdAZggtu6&#10;kXCq+mF7Q1skFi/wIjxwoR6dKAhjJMDOsah/TAIJb1qllIZVlVJAIXqV8D5/zwKTpiBKEEHSZFYM&#10;GgH2zgFsT/qeo7HTc1DRr1K5iTqE6iRQZz0wCVkUWqsZI1EjTJB8adTgErrI+ZgCUQrIVQWbtfwA&#10;J86VJwgEDJgYNCQBpD9xAOUeBjAPVb8LlmWXAkq/pk22bu6ivbNehAwSrBaWMQcsgIGokjpM9MAb&#10;OWCMtuqkTSG1AllUKaRFan7JwRmGppWBBkidKyADTxjwwCkcDS06jqcwwnSHfueDNIqIIPlkMHqJ&#10;6S1FMzpOkAlQGiTnMH+GAMKqwQSqgFu0oQoMoG1j5ZJETE1GElSGYgGSABqNE1U/u+OACNqtWwXh&#10;JmFRQWA7u4/wmJH80aTIXT4ZCkgUnSevhgH9SlS2rxIJoxVjFFIiOskSOuFGNC5xqIkLpJ7Y0wT4&#10;9RXANkubjSVDQDDXNdC8sylc5HTznwwSrpJJLEiVEUJXpJn4EjALdi6AKEUNpuM3zCdRYkSOtQCa&#10;/fgaZpSJEEAePbln9oy88AC8AkgltLkhmboO+4ddFzihzEDBmDkNI7aQIYj4zTL44BCErJ1SQWhh&#10;QqCRMxEEjOcssbL2fszf3iePqDTnUlqmnwxnb8tY3uI88fuD9yJwftbkL2rsTaXWugmYt27AIYK1&#10;ZqAYJrn1x7G9v2PQ2NpKVApAilAR44r43a52y/GT+7H3fc9zfVfmN0GvFLN17Qt6wXW7c/OuWy60&#10;Wmmi9ZzEDF6shiKZmnllHXFZeXORK3NrbZrb+q6AwzHUhmUuysSIopjxw7/H+uJZnijLptb7MWNu&#10;WtsfWADGUDU9LTQRU6Zk1p4RLkTIOfSk/f8AHAdG4j1NvYVSqjSZD2yG1FVMlWBz7og5eOG8hNM4&#10;8vGZxRaG4t06QrMWty10DvAcgi2bYAIM0NJnqMFqJPQz5kk1wEltobVv1SDauW9TXAxUQSumA+ZY&#10;1pHwOGmgE1IIFZoc60wF3t7N67atJCemx9NWt3JXQiam1RWuTSfKDhRbUvWOg8z/AG6YBu3t12t8&#10;IZQRAIFUuaqqbhmDQkTEjLDGmtAMwBkDOdKYDRHe2htmfVduZ3WADg6CfSJZS0xAmhFa4cacsjE0&#10;FK000wFXtXVjcvJ6bK7m011yUe3LBhfAqCAdIjoDXLCVynOvhnOAnbx29YiBbt2LZDqrAMhIksKE&#10;HICPhWSYNxAA1RUj4+MYCBsrjXNypWwLraTcJa4LRARpDkghWIJ6V6YXarIgwAIAicv7VwFdza6U&#10;t6blsm8rNccFtLHUQVdTUNSnSkeGCejdD/D7xgJmyIu7W7bLFEt2kIus5NtS2Zlqam85pQYU0aes&#10;HKPhQ4Cu2QuNvnKkM9t0LLJNm4sSyiQaRmBlB6YaRgxMkyCAaVy64DS76xesWraottUuW9aXFZRb&#10;u6nMC3AIGmRJE060wB880y8vlnPSMAwFb/b79hUYG2LRK6goW7BgWbpaqdYgT1zxJYyKZxn4zn/H&#10;AYywrJ+q129aqy27rIGYHvBbtoSpjqKZ1w4sQsmTA+E/AYCr5AXHubj0hpbX2sSwZ9USxchoJB7g&#10;D0zwJrQ1mB0I88A+LB9G4t+1KPYQgM6w5trDIARIciNRmMJ6UBMkkZmmWAkJbe2ySR6i2Uk6ArJp&#10;XWLZZQdNKzPh1xGcQ5byEeQHx88Br+OuW7mw21sI8r6iNqXQjOaObjNWWFJAYz9+HFJIMz4HzwFL&#10;u7Nlb+2ZQHdnoqoVKta7jcCzWAJYE1zrlhDzIFaCnXITGAuOOJKuxUuHv63Om5oUOwi4jGo1GmUD&#10;M0wVtjQSI+zAOcrt0uWr7FGUIr+otWACsDqtoxrBzIJmKTlh7KD0LxU+cQCR9+AzFpoV7Zcq36Jy&#10;IGkvnpD+l3FSe1YFTnhy5BX7QMvP8OAquGW63JLaMI3p6vRa4smaD1WaNI1fNWmRnPEYihnKR3Ag&#10;HPMzgNxttxbLBUbudyPRdWa0QLVFHpk6YBJEZ9M8K6KK5RExn4jAV3pht1uWsToZRdZjJVY/9Zqk&#10;kM1YDeYplh5Y00iNUE+QwFFu0upybqhV7hsjtIDXHZiAqBmhZUGPKvXEdlkscsj8TnOA03H73Rtb&#10;KPr7f1FlFIKkAMQbSgRLGYZq+fnLtiErQEGuWodSMBieVcnkdAQEm+jAA/6V24O1bi0JmYoIFROG&#10;0PSesTMQfAnzwFtvrLIdbM2pbZdLehJFu4g0lUckCATn4z54J1Jkia5UyGYNOh88AvY7jbp6SMwd&#10;gNBtljbLEDRdgNAkBiNI/wAcBQZUiJpXPrWcAnfbq1cW4h1Mt25dRCWhLiv2hwxmRHwJNBGJBMrB&#10;Bz0zpgClYjEmfUZFVFndpF22iLa9RbfqK7OPUn01dh2z+HrlgvlIrA0nVNSaeGKHUUbu3eEtc9W4&#10;lxQ5CFCGoaSCAJAmhGG/m1ZAUyND1NcBbQduLRKs2kUEKQIFNIfMRl5VpGCbtJmhAz8IHl44CRsT&#10;dvhUQ2nZlINu+FU3B6mgB8wsHwnBoQwP/d/Gs064At1aO1uWmuMTbBAhWqDPbrZKSTSIOU9Yw4Vi&#10;k5eGWApre79Yq2k6Lzy4DC2UJ1KxZAZMjrMgxTrhl5y7ROYoa+JwGl4tpdWZrjqpC2i4UNmWC2lY&#10;mhE9wHjNIwot2wPCCTUZeOAh29u1/c1Bdm3P5aKCjsZiQs9Ig1r4YQrSDX8Uk18egwEnfJeS6q6X&#10;Ki0uu0CiqrXFhRudfcSZAhWMQThxR1MdQCOta4gpOQL31tW0R2K6S+pmITUQEKgw2rpQZDKuFOFC&#10;iok1gRJnrWcUN8S25ub5003GFpkssUssPTVlICqqfhrUxQmonEZW+wjqYgGaDAbbd2BbRA1m4zXH&#10;YLaLM1zQVB1q1TPnSBEeGJKExWuRmsfwxOvAxfKbdO5rIDekGRECoWdNQZiRWhFMhWs4J85+WnnA&#10;ExQfzxQ7xrg2ijyytcWEu3ACGI1W1u3hVlFRWnXAUgkDzgNGfjP88AjeobNq+yN6hRLhKK7sRrXS&#10;EW2hkiGiD0zzGH5A0wIrFf4xiS5GYsI1xLxuXLzrat3LkwElgpCyh/CflBHh4VwqY++APPwwkxxB&#10;WbS1qugkqiqmo3ZVbgl4FK6u6RH+GBWAQJnz/riiRuWt3LrBwUKgoQqKSpdpGhclDGig+ZnCWaAc&#10;j8co+OJA7s+PW5fBUXGuLdp6RDXCqiotHIsDFD95wafKfj/TFDfMXfS3ltW0j0lJYKod2JIVzdWo&#10;BMSQp8cNvmZyjL+/EF5xxF21aWxbBIKr6r3ANQZu0hiQVBntMRIMmmCt+JIqOg64XOOA9zLs59O1&#10;aJWw3e6kNqtqRpkEnUJmVrg9elgCPDqfClR/TFCF4z1rF3dKp/LTSt0LbJa6xi5bO3MsuikgnLLL&#10;CvmORMfZFciMBB0/pUZS4bUrdttTcFxafmguQNRgkqc4pg2yFRn1iv34k5gjbVj67lrd6/bcljes&#10;iGUkhgbwTqOhmh8cNmdS0IIAqT1nKDii0tXkXZ3RduG4b7blNChbfpMoJufnW+op/UYeNQQcoNJj&#10;p44xLe6wUG0vr69uFOpCs6VQdiEXVQxQRlP8q4JQABHgP5YvqGeVvtuNyzmXJLFFYhWUCCpWRUCf&#10;mnzwRzmRT40FZyxoWm1v3n2v6Y2ja1q5KuwhisQQWjTM0kEHBqT1/wAfPAMbr07LBTbYPa1ardtW&#10;NsNkppmY/GT49MBnAMGB/X4YAbXYXLlsXhdV4tnSoKuo1HWodMv/AEY8PLAEVoOnT75wD+6uXrKp&#10;cZLzCWGlGBNtkGRINAIBE18cLIgzSY6ZQcBQnefqhuFRmJe4B3k6gbaybhZvI6T4zn0wzeJMDxMd&#10;Ir0wGl9t2bdnb3Lj3A+j8wWyNQW6Rqt3Lv8A2iuQPwywhAaRq0+enUI8Sa/DEvQWvKbu1t9vcDqq&#10;7gIAr21Ybe7qXS1sIsgGJLg+UgYduINSEnrkIgzhOn4im4Pf3F22+/JIS9quNcOpHQ21IFxYoAJF&#10;SK9MLjDEFC93Xda4wW6Xlw6qGuMs/KCciZmviZ8hcjREg9TnGdMA3xC3RyQb0nBW5pAukA2iJhV8&#10;TIyiD0kYJFUdo6efU/fh8w/zF+9dvC4/qPcc3FJqts20WihmpUR8epw4RJOf2Ca+BOKK+xotiy1w&#10;LbXumQZKRRgqnMsa0jrOYwkAhvu88vE4ztxLYHt5vvVVGKuQto2ySSs3NUq6AAGB/liCTU9cG57j&#10;jQGy2tu9tiToAlSjKQ7rqLSQlcoMyYphSdTXAQt8LShEQ60JKKIglhkHP/cazQxlgz8wFY+2s+M4&#10;mAyltVD3IPqmArLEW0HaBbiKyaDzwklpgfdH2wMMQP27IFm5cueoNVwA97E0pofISc4HifDAWZJ+&#10;Mn44m35aGtxoNoJqdSWaiFQWAqvzDMkTU/3YXJNB9pjI/wAv44sENLKq1y58zXFDsgYdzRBaYEEn&#10;5ssNuo1Ax0wF7w24ZtpeX5daVKvpa2qEjUrCjQOgOVCMOQCKD4R/hjO0k1uBSblGU3dVwqqszC6C&#10;a/hlkMHrUA0mfhQcx7V4XnbTpvNnaN0gxeQKl1WAj/rjWcTLem++t+mvSv0L/e7+4v8Abnyewu+0&#10;Pe3Jb723tbi+v7a5ncXuR4ncWGIIshbjF0yhQraRSQYjHFed+lu849b1zi3/AFm2GpvTJYXlUV0K&#10;orOJde7l6Nfca2Y24foH/bn/AMtX0t+rDcLw/wBS7R+nnvDcDbWvW3fpvwG5vFgrXrfIORbUzUq0&#10;ECmOT7zYbrbXHG4tNbrDWL6NUoICqG6/b54k8cnzejWz0r63e2/dvt3n9jtb3C8lteQ27ou4tcxw&#10;u7sX1NvcEXvVa5tye3KJFchkcY7keG2166RAsX4aVWWVneoaD93blhcac/F0d/8AbPvbkNptvU9R&#10;+Q483Laeq40bpLFoBNKkRqjPugkZx1xnIcdu+NvEkOTAc3QAUKx+KMumNSy9B2j277l4b3Rs1e09&#10;nR6lyyu2clLgvJmACAGiK+eVMVy7y4zLadipHysEBVpEljp6Yo0J4vbqj7i0iXFKqzq1xle0qntV&#10;CTVq5jPIVxa2uSQQjFtSEEqny6gKsjCmUTOAzW79u3G/MFu36VzWhdx3i0zdgYZiTlFMsTxyjI3q&#10;IB6SqA6LqnVlIIMeNR/LAUb+1rW4U7e++rcsdNm6dDBbYn8tlzBmgFB1qcS7HOokstpHUGbgZaqp&#10;gGQP4YzdZRRcj7Du3mCHc7mxeKNastYugI7qC2kBwZGQPjUDF9t+WtX2VbbJbAAYrcodUx2sKVxi&#10;a7y8Jj41z7k/ZW62KXrm5t391cZvTVtvc7dMyCbTjUSPH+gxM3SDeWXQhnRoZks2/TZzMQzLl9s4&#10;n6m04qZx1ik4m63B721eb0rG4n07N7kd2d0tlQtTbs3hDfAAV+GM/f45bSFbe2NsOQPzbhkE5MSS&#10;YPxx2adK4/3Nc3lwXr/JJu3sWtWnZbftMEdhRQMwSBAoR54yu84UXzcVNreu00hh/oszGWKouSmo&#10;1HwxB1PifeI2S7drvKbHaBmLiwx/8myiAqts3n7WcSDoUgSfHFBd4RQDa3Ni0q6lazbRyFfSIDhJ&#10;FBSZ+OKNzt/eTP8AncdudzdcIy7q9esq7WmbNHeDGqDAUeWFHiT3NY0NK6SkmBpUyUIOQoAMAF90&#10;BQlvem6kXEuW7htiW9Rlj1laDXqo8vhiut8Tu714ettr1qyg9W/ddApVANAW2RMk9SfDBF9uPdHE&#10;7Pbatrv9puN3eLbbZ7a1eL+pfJNxjeViAAP8ooDhm7xIS1cTbJpDF0j0jeuvcLSlqzrpWhY5RgqR&#10;tvci3b9i5vbmoolq6XO4Xa7W3YVQt/cbopnoPbbWCScc79wcRyXoixtdhe3W8aRcsC6tm1ZZyQDe&#10;cVzkkDxxdbi5HW/bPPcS9w7m9yO122xABs7prZutuAgll24PbJoAfKknHGeZ9uc7ub36dEvMtiLa&#10;7ezbDW1uirKrsKeExXyx27tfi52bZdo43n+Ftbf9Sb23tm8PUN28wR3tmiswBPSCR9mMza+je531&#10;+zc31m6u4vXPWNhLnrMmoxmZAIGVKdCMX9STjKdmep6/9QOGs271y1uEe1Z1Kb7g20LBQV7jGeWO&#10;x+2/oe4WzuL6jaW9ZFs3QA5UD5tObMRU5/HGL5OeGpq5L7n+vPDce17abNv9x3dq2r3k2oLqhdtC&#10;h3FFE9fLHXdh9M+P2qBUdVVHVHd7Um45hdS0kkyRTHPut6tThxvkvrZvt0xYba5ce7ba5atWL6Ta&#10;SS0MCaRAJ8cbrYfTkb66LOz2O53d1Si6Ntt+xJ7dC9AYzPXriFsnNcZ9z/uG432lx78n7m9xcD7e&#10;410v3Buua5Wxtg62CXuXSbrdwBqBNOhx3X2x9B+aFuxdbj9nxg9MeozovqgTMPInV0mMTrw47e48&#10;evq+TH12/wCZT9sHtHccnxlv6i8n723tu87bbae3kvbna3Y/KP6e6hFr01g6mLfAHM9g4f6Icdtl&#10;F3kd29+4zBmtr8kdZXLDnGHHb3Nv5Y+UH1d/53+Y5Df7jjvpZ9PRteOs2jat8ny19Ee5ealt1t2i&#10;X8SWMSKRWR1TiPaHAcKAdlsbK3Ca3WXU09NM0zrlnjPfPm4XffbrXyW+tv79f3KfXNt1tfdfv3k9&#10;lwTi7bTguEI47b+k4K3Bur1rvuAjsJZsqY2m0CqIgSajypXGp0a8WM183Pqnf5LkLi37164UtgC4&#10;uoFLmpQysWzZszU/ZOG+XZl47dMoJYWmiDHTMxit+T8lSf2ybfj919cfYG25Qrb2d7nNlauG7p0A&#10;NfUOpW5SSDSaePlxbYbtLoYeLQZ0gagKjx64i7S4nb6P1FfUb2dveJO2dULWf0zXEKi96bbNmV7L&#10;Oy6kIgBlDRn0IGLZYI7YAgV6T1g9M8V5rMXFcD3a3DvmbcMoZ7rXIa6rFUuAMq2yI1LSZNcpmuDI&#10;BiAA0zmCZiJp5zU4L3XHb6HbW931q3fR3bd7N1SVdW9LSjsNSOSUbSvyrIKdZnCPWv2wSrGQIMeH&#10;TT54Imbf297W5t0G742zfDqtxNS29aWyCmrcIgChGWqwcqwRAwpeY3FkEFidJGZrBNCT0wdtvHn8&#10;vCs5L9u3sfmyj29jt7Pr+osWrcEXLCaiyosMKdk08a5Ym2vcbqGLQRGowctIk0+7Bi+Pb0cz5n9m&#10;vEbq/ZbjLp21+LNhVvBrI13XpcS9JBg6vlJihmMwfcYklVJkUgGcpgg4LPFt6jH7OVFi3Yv7mzr9&#10;T076Qhs2yRpS9aCgEyY1VpIOUyP/AGJiwKG20ma/5SB1muXgcSSL+lfiI/sn2+yvrvLHKbSdQu3L&#10;JKm5eVelplAFCMmE9coxEbnrxY+mO0g0YwPmrP8ATFP0rjq3uw/ap7YG3s3uTZju7HYr7dEa8Ats&#10;emmsUDlj3TkOmeGDyF7cO2pymmoPQk5A/DA/S+bYbb6Te2fa2wFvacX/ALjdCmWuKLt1VBJZQSD3&#10;XFkdqgDOagYkAoRLOGbLyFBWuf2YOWKyTbXf7a7ctbHh14/ZhL11rWkC6UtybiuQCA/pioINIgTh&#10;LWLlwggxBGTGjERmMGpZPTlK2nufiOLVrd3YfqbzJ6ajcLqItInqN6llgSCaERmR0irtnj5aWuBR&#10;UgkyIXxODX6uyj576v7iza9PYcJduByttbVrbBd0t8fOVDU0qNMkQYOeLD0BbWUg0Joc5ipGDm4+&#10;fd255fd27fJWbtgPeVQLiC0ywTFtgwUgU/Ecz5jFXfG69SZIUGMzEDIeXnGDWt1/zR3b23d9hJxa&#10;bZ9rtL102Sbbm3bc3bjpNzQ7CSVadIY5nwrhSlkALXCpgdQR16YJebxEXd7bj+Rv3bXH8Tb0rdKU&#10;sOgF60/Z+aBUmZIB0zNT1dF9T2o0nKhIqcgA3U4IpR7T31v1dxu9i6Wg11oe2msLaYPdva7TBdNs&#10;QtxB8xiKxhLXP+6CAPmmtKV/ngJG24a1asw22S5YvXAuoKBbFv1T6pVFFCDpAHma0OK7kOW2nEbP&#10;c8hv91a2202tl9xuL95giJZtgsxLEiIAnBrXTbe41mXQ/ZH0g9wfVb3Pw/sT2h7e3nOc9z2+s8ds&#10;tlstq26/8jeOno39xcGtRag1IbLzpj45/vC/fHxXvX2f7h+nP0+fcrs9zuG2O/53VpTebaw35tna&#10;ihKuVKlvDHbx+PbPdej0418UuuvO3+h+tP8A40/+I72v+zj3Hb+s3vbf7L3D9V9/wR29ra2NrbOz&#10;9rbnf29O+G2vkd1wITbDA0qQcfnn928NynO83euLbuuXYJZVULKZPYQAKjp5mMezS6ycviN9N99/&#10;pj7aY9DfSz6Ae4N3sUsXeLLbrcum613LRBRXH5YIFa9ZOM7+TPFvD1eD2u3bjaGbt+zYUveu27ai&#10;aswUUEwZx9L/AKF/s35TebjZ7rd7N4Jt3NPpFpcnVpAUEeVTjzbeb/de/wAfhmn1bV5i+tv7q/pj&#10;9G+F5DkOb9wcdYfZ2bty6253Vnb2rS21Opna6RSYx9hvpb+3Ee3dntg22tbRERZe8o1MTBOlDjhb&#10;bevK7efN7fHMvyZfv3/59forxe65fgfa/uS5725ZWv2rHH+2ri7na2blpino7nfWuwT8qlZ8/P1L&#10;w3sbh+IRZQbq6BJa58tBAAn+WJjnLldbtfrr8u37h/8AlJ+vv1s3e6scLuU9i8Bce4tnbcc2vfG1&#10;dH5nrbgAdzAkk1InGxREtqFtoqKBACqAAPsxWpJrMR83eY5vl/cG9uchzXI7zk95ddrj7je7i5uH&#10;JYySDdJiuFYCq+wfcOmBgBgYAYGAGEXGC23JMUgfE0wTa41taL2nsH5H3Dxe3USBurd5yclt2TrY&#10;kUnpSccA+qW/tWU2uwuXWL33DWonUbimQgjr/wBYxOLMVn285tfq8/4d/YG+5Pi/eX1GscRZ2trY&#10;xxO/N1F9AbVreh9zda9+EFtbCTSa0rw+zsnv3d1dukI9sG3dQwz7e6Vj0tvcP/rGEAt0xZiPX6Pv&#10;JyXubacds+D2G1stvtvvnG62V1XbbWOY4+zdDNyHLWlgjaWCSUtEd/QkYs9vs9tsNtb3XJqbVwL6&#10;m34xm1tJIAv7lzJJPhNMVOvDnnJe6Od958vu+B+n15d7sG3bbPn/AH2lkbexFlD63Fe3dvAUJbgr&#10;6wWKGJxC3HLPyLWPTF6zabsfc3bQkvqMW9lt6ahFC5yGMzWTmLJI1nC+wrPsmzy53VzY77d7edzY&#10;4rabxoO1VFa7u/c3J9+ghmBFlasxyiuJuzGzQOpR7Ftige7cLNcuXB/7luxGkxQCMS9/phOWc9xv&#10;zu5O0upurHJ76ydxds7HZHb7fZ7TbXBJHH7JisuimDccNEGtcKVfT3AvG4DbSDYgg3Xb5Qlm2DKq&#10;Tmx8Maxmchu9uDvuJu8da2jJu763bfLEak2XHpOobjkd2w/NuBB+XYtkyzUBGJJ3aDclygYXItkE&#10;xbAVtJViRLt4DLzxjsvbj1THGFGnt6+/B2dul5rX6Rr25tXAo/Um9csUuqisBtbbA/Ow1nopOUzU&#10;Ltu3eZUthVaWaNC6SWAtoKAjrp+/GLL34vJi5Z70G2N/f8dZv7ndve3FljYti6d1eW9bRL1ze7i5&#10;33QwJZfWpBlbdRii3m+/U/lqHgHVlpIIEykZAkAZjHXWSfiskjqft/2u3Dqdyw27Xrls2tTOb+30&#10;m4BovIxJdlTVJaQIkLSlKqb3dXrVqzbd3QhGCKdRAlvzI6TQH/rjG127+2VeMc101937b4Ljd7yn&#10;Jbjbba1eW5uF3F+8psKXcWrQ2d25IJhNUMQBFR0x0X297C3d9he5FvTtHS3px3eIKLSPjXHT8HHy&#10;efWXjl8/f3Afvz9h+0bF7hvZEc9zc7mzafbX1G1t3WYWR+t3o1KzEAwsDypjr3G8NsuMQJtrIDad&#10;LOQGuMc+4/0weTfe73NfF/6ufXz399Xdzcf3Lyly5sbW6/UbXjtsG2+wsG2zKgtopOpgG062I1Yu&#10;Vnzyz/nM/wAPLBl5/wB07a3oihWZIPqCNImLYgEACAWnPt8Dh5TEmlIp0g0OeAotx6q/llp1KS1w&#10;LoLd3rN2mAAYyJnKDOBP8oB6TkTgGbgYm5ElhcDRHdpB9YKpaKjMzJ/qtaCJmJHj9+ArtwLpQ32T&#10;03e5bKo403wzKA+mBKovWhI8InCxAgEHyjtFPMzgIF43LhuFGRSoYFCqM7uywQqAqScjQRnEmMEo&#10;B8hWZpn4jxwAuPdIUM7vfZEBW22ov6duV1MK6VIggaT4zGHAAASJ6/AgUiT44CE15/yrTC16kj0y&#10;aEKfzWqOgzHj5GcDx69siB1LUznAMOxa2Gd3sq106Wlih02ixVtJ7T40mtTQjCznqNQJnTIpkMsB&#10;Etvp2yos2ndkCIYaApN24A1wAkzDKv8AhghAJk0FIkih6Gf4RgFXnfc2LbFCLzEsSEW6+tSNJJpB&#10;odcg+AGFCPHP7ZrXAV931Lhe4wNu5a7dAUB1JkayvgY7SCP44MCaRX+7PARdWkreMtBACKjEmkNV&#10;cwsRnUx4HB90Qa/9YpgCvm1babK6Qt3QEKB3XSnqAkKM2yiIJ64WIFKmuUdR1wER1uNdmLf5aBRc&#10;UkkIamDEEx4ffQYHSfKJ6T8cA2Xi6LRK1JC2aAlQmkksMx1BJiJ8Mf/V+kuYBmRM1ikViMfX36BN&#10;tszlwNS9l3YJpHpsjWwSfVZ2gEOpyBBrFTUYSRSvgYp55AjB6U21d03gEBuAvaN0qzQ7otC1ptWk&#10;wo1CfMThECprNBJ6eGnATUJt3LRBLMrazYtN6SshLekX1GCwJEAxSCRTBARInPKAQB1+GAki5bIS&#10;44bSo0s1xze9VTp7xoqv/bEgVORwCO2hOdDIpNKisR0jAKs3QXs6u269p7bKy3F0or6wwcmGY0lT&#10;SKglgRhvtjMyTNQZJBp5x0ywFmzsNTsqqLaaCQUVbSuI7V+XVqEgSTMdCcIo2ph2mpIgAAjMgfDA&#10;SFtvYCWmRmRG0BlbUWYpqALjpAnQMo+8tIhjUTAHUhYyBGAlDc7iLVi4FezBdmtgMBeSGYwQWINC&#10;AflGWEECDpBqWBihyg5jEEo3b9xLVu/6F1UXWEuEsqhXLGDbikTCjwiaxgqAgwAJNFNaDTpJPTFE&#10;pfVKOEukPpRLjXSgRC57Ltr04pAk+HjOEy2oQamiwMhGVcA6CqB7gFxgFZtZvAJfJvAi8VBBLEgA&#10;AE9BkMIgr4k17iJ1CcpHhgJpum6bkena1Rda0rqFW66gNeayIGqoli2VM8EVMQKHrkDTrAn4YB/b&#10;XLbMzM7OylhZBh7LKaNYoBCqYIMQZ0ycAjOhGnxBIgdI+OAXbZTctN6gVWEhgwti0zCFuwBkJ6nO&#10;YphIAk1qT4RIiKYB8yRpVZVUhdJBuWO4MqugWWUmCJgTWDhJAM9D0n5qeBwEi3q121VZVrnfeAf0&#10;/wAxtSh6k6fGkR4YTUViPxGAYFc6dZzwE5bkgL6uuptVFq2Xu6fT9IlqAquRE+J6EF1Wp651zo2f&#10;lBwDgdXNyVQjWpuFNSklUC2BBkwfkueQ8ZOE5CKzLEQGz654B/1AWV4tlfTt2713sQdvcUZFBkEh&#10;RExQfEAx2x0oCc4ipJbAK2+tlvKWtaHtm48ITDMSrQqEHWQAT3HKIERhBgREyTqkZBvMYCerSzXF&#10;IAtKtsL2C9ds6QqqrCCJag6nLpggBXqCZnxg0jAExZgJAtXh26F7isrpdLgGYMjVBInpScGSIMDS&#10;QBBMROZIB++MAaqRcHqldxbbW1xU1B2tE/LdaJg9XmPGsYKs/h1dSIknq334BTOjC6iAmzccm2gc&#10;hfR1aFTMkwonUKkUiuCaZWTBJj5agTmPH4YBdmAL3oeqwt2w5CXh6F1ogO9yJggQpFT1EYQJJHWJ&#10;kDoYjUD49cBMa6qIFddAX0xOoqrIQAEJj5ZkAtWelcHJnziSInyGALTqtsZdQjm2iK0IHuMSJII7&#10;lPaCRkaZ4QyyK5kmQYXyEx/XAS7dxQyzr0G3BuNN0J6YB7UEEwSCY+BkYBAkUmfOgkZj+WAO2Va3&#10;pfUFs3AUbUq3CwcaNRTuJmTIrMiMNkzLZ5VkDoCSAes4Cap7rakC0JANtRkQChGpJBDJBB6ZmMsC&#10;DQ5itSYExSorTPAPNc0nQqqShCLbOm5pQvCrbAIUZ5mSaigyQQJDCSVyP4QMBItM2lbJNu0L4YMo&#10;K6pHa4l8pEnM50wRih6xBEdDUEeFP54B1HbQ9tEGj1EKa2MaYCsqgd0gyVNfLMYSRpESa+UmYmaV&#10;wEq2xulA1qqNqiVAKq3/AKxqLnVRn088IMgSpyNGMH+dMBLtvaJuByRrtadCToQH5bgH/wAFVSPO&#10;QcFX/wBH/wCCFamnSMA8WSBEXzCFkB9MrUEyaamMkgrSJqZw2TWrA0pIgGuk0+FcBPU6kCpbdS1y&#10;AodHZVUi4HJNDJ+0ikg4USTmayCSWJzNYA8MAhVVBCLolWRPTCWwEU6oAMmKjPx8jhDMJPjIIJGf&#10;QyafHHDb81UuzbGlX+UhDbu21eRb/GCqA92ejUKGcpw3Ar0krWSOkHT/AAxFTkIa5VlDendi2tou&#10;Q061tGSAGNevlmcEc/HwymTWvj9mAcS6VUPrIUkBlWSAqHTOqhDT3S3wNMJyBBmhMdSBPSP+uAkK&#10;SWFyXYkek2SLcgF0aSYhekUBzocGSBU0IgnOkfHOcAVtdSXEXXcQayS5Ohx8wUlMgkwWBznxkEaR&#10;M59B9pEHAOF+256WkSrtbdivqHQoQszSSGEiCQaCuBH9/wBnWTgCZgisx1KYAJCVVyo9LtaR3EVO&#10;VaDwBjzAiaZiRSuAO0XVQo7bikKxJVFUIZuoCY0jMMSYpTBhmyn+WAbCK91e2fUKl1gKTpYsrEua&#10;L8axlTCQvhMDw6GtcA+1xdKqVYq6qVZg5N4yDRzBGqCYHSvQ4AkCBET4AGMp+P8ATAOQrKQ5Ba6g&#10;ZCrMwvENrdFckEhT0PjFcJgRMTmZgRl4DAPMwKAXCUU6EWzJUnV3mGNdZktE9IOeEmkUo0ZqYIAk&#10;+OAfCo7l+7UgtqQjiVcv6doi2GoSSJE9eoGEmvXUSZAIjLuA6eQywE1CoNvSpVNJBIIfPte4CsyR&#10;VmAmD5YGmTJOQqFIoVHlSnjgBbu6UJS2jXS6NaN0sEABAZVbMqwEkVM/+jgtNKN106iZyFVaf4EY&#10;jeIfRwTru7dlBRma0i6GdWMAo4qY66iJGXjhBgg5qawKgUbJRmftxBOtvpa0TbV1VqsGZn/OACgg&#10;HSqk9rR0iojCTWnQgmBIGUZH78BJLG2RJDaCttiwEw1wuF1ITUCgYUkQfHBFaECrAaoUgEyfEYKW&#10;1xdSOFFoOzoGbUVZLak6QiT2+fnIwmIr1Bk5U7qZ4Id9QutAqhlCppNLjaCxjTmIyOX24TBBqZoZ&#10;FAKGkRkcq4ueMKeBtsDottrGlDVgdLAB5BoQsHqAf5pEKYgCg+UwCASQIGfWP8cJLegdaWUEMzaW&#10;dgGhmDxoZtZnyFcp+GG5ZySMyTpyAGOk7Zr9U5T1h8rbQKkAKoqHkmQZymKGsfcMEzESCJUkEQay&#10;ehw/N/3fC/gXat0LhlW5Di4hACG2rnvDNSayAASDkMNyIJBgdJBOkHpX+eOms2k+q5VJ0w4t6F1B&#10;RPpFRrMUMDKfCJmTgoz8ognNpEdoFPHGlEHK6KsVcdyqQNHpPJa67CTBIJBrFI64QQSCATNenWcs&#10;j4dcBIVgrhm9MqSrDUhnTAUGFNFMwAJwmhAhaAgz80dIn+8YB0FhS42pmX0ig0optufUOpYqIiNJ&#10;8xM4JiaGCIp0IqZNPD44BdgEEhbi3NUv6ig+pCjSCLmQK0M1GdIwTFmMmkGhmCdIiDpHxnAP2ES1&#10;b0ISpCEFCWdVuT8y6j0NVgnUKARmgiIgT3ZUmOjMR/HAPC4p1G4YJXtuSQq1jRbQmlTCiCYnpht5&#10;UCsg0n/0c48PPATdsLd17gKOpAChdauxZyNIYTWQCfL78NjtIEgAqDGmmflgJmpdxb1JrJVzoZHB&#10;Igd8ORRc4n/DBTBNe3UJPyzIpIHTALghFli93SR6anU9sB+7UWOmQDrB8fjgiFqB4r0OfUicAqy9&#10;6PzCFU+rDagsrAIAUVMmTpihpUYbJ86znABjL78BMVZVtVs/LIlyUUijmaAgznUDMYURkWymVIoQ&#10;TQlY8cAlSFVkt1JCh11MRpWGW22qYIznzBwmDAEmnTMyMs/7H4YB31FDQVVRo9NSjCSHJ9TX+Gch&#10;qAIXoCcJAMVKwCfiesT1+zAPtcRXEaxqZUKKGKpK0KhiPmzEic8GQNQqZPUnpINJwCLb3GWircCn&#10;WpClVW9OnSVBMxArlNcNASIyJnuiTqABUj/HAS793QGYEOEVALbECQ8wrp/mB/EJ1ZGM8OEDTMD7&#10;BBkDSBB8cA0jXCwU3LhlcjoZHDVPeDSKECnxwgLCjKKmAZiszUYCQNwWuygYvbopZHRyCoV1Iznq&#10;RM+VcJMDPpQyKmZWn85OAXZLSdOpu9DqVpEqBViaS0gaRWc6YLqBOQDGswC0V+PQ4BxGGg3H1Elm&#10;RV0lSpt5G0DABH4pzGXhgyAKwwqdURDEHTJ88sAlGdmNbdwm2PTLI+pARrgqYLU8ozrhBzNJII8J&#10;JBla/wBuuAkBTpChyq1gqxuRbC/mBQe4MZMEGRGElSDWADMEDKDBkUwEm24QErqd1K6izdzqVkrq&#10;qZM55icI+A1ErBoARWCCB0iueBDsypDMVQXAVWSylj3qBWhLZkCn3DAiATmZyj5TEaq0jAFq/DpI&#10;DDIuF9SDJQ/DPxP8cNsIUVMwJg08RBH8cBLtOpZhpBlgFBPc7fKyrbNPIDPKYwiImPnyBNRGYJjo&#10;YrgJIuHSjEFrSswe3S2ZEDTqX8QEQCMhHjhoq4gZGDDUmJmpPlkMBMW5aYGGJtrdUqrLCq7AqCqx&#10;Qg9zkjPywlgNOmO2SA0zn0n7ajAO2mKsXJJuMRrtugHQAuUBOYEingcA1C0A1EnoJE1gZx8MvjgD&#10;llcgsW9NTLdw9Nx3K1aGpjTI+0YSamcpORFSBQVGPNt+apdr8Uu2YULKjsLalgJUydatNSf8pgYB&#10;C0FM9URPaesr4HHaa646OuQGtdRllCyrS/8ApsFoNLEiGHyn+eBBUyPE0AygQJJH9ccHLN6ZAlLv&#10;bJLIikBSJaW1aoQ6qt5CMqnDYLSQRESrARUZxA+PXB0uuuOIkN6ZVWDi4Lom2zEjRDekbgaRFQaD&#10;M+OQFOgJMxEADxOqcx4RiORwF4IdiFCeoDIuNQm0iqBBXw6x1HillhREmg7qGkyTBz64rWtvdyFu&#10;4Zus3paRqOkggM2kBAfTkafEnMRhFPLNoB6ACTXFdTwJdhGoAAdyqpLm49GuLHWII6wJEYSFg0qQ&#10;fsr4k1ImaYB83tYJNAQDJJkKD86aRSRQfccsAgECvcINARXyB/hgCS41sCVUIFcQSoGkglqgCWbO&#10;VzOCmDSjARAFKDKD/fiJZL1LMvpDS9oEs2o5qTqFz8qvhAj4+GCApIYxLQQJBLAmQOh/liqW9yvc&#10;ihiElDc0sLYYTbdsiB/25+FMJMwsiayVEgT+HOs9SZwDgCi4+krqAI9YsO0DuulTkAKqoAHh44FZ&#10;MiDlmADKzGo4AfKoKy8QYiAh1FYCpBUk0/ygVwAIERIAEs2fzVHl5f1wCg6k6iau7QFjTJTUAFE+&#10;BNf4YKJqZin+Uifmx2muuOiHTVVBXSSxEBiGCj5dQIqJkiTMVzwSitSQTSKERJJoY8Mcu656qU57&#10;ZQepGgjSSpeIiCZkHr0mT1wXSf8AMMhWnRh5+OO6HDOv09MFQNTDSnfPdbITpEEE/wADgqjUZyht&#10;QkGRQfd/byBR7mUQDKlWSrDQRLwRkTSO4znGFQczWIiAV6y1T55YBI7SF1RrkMrKp7E7bciJy+Yj&#10;w8sIYAlchSBmYA8sutcA8jkB5AeZLqWRXcs2rTBoYgaR0pOWCOcAGKgAEVA8Nfn0wDq9i62MAgM7&#10;O0wWoDKZUiSMIADGqKsRriBkpKiJ+/APatJPe5BhkLuZaGCtcLR0OVajOcIEEAEZLkTqZQYMSYgY&#10;BQaGcgifUntTQrFQVDZktNV6fEjAAAVi0Gg1F5JpkSMiB51muAP8VuAbemRC6YUZdrGIaAD1AyrN&#10;SgTX7J1dcgG+yv8ATAKBgFWkTAeBb0AgVJRpkmgqR8MFAY6i2cmZzGrtMmmfWcA6G0JpCrSikLWY&#10;7x0LDKQRHhhphQfeJJK0/wC450nAPIxzGQaGdBDILgEgLXIkVNenWMCCPxGFGqZJBE0gHpXALU6w&#10;Ua0hLykQoZGAALSJMGBQ5RGCMwCCSGPdKgCACBDTGAMFEgm0wuJqYE3C2lpktoYSR4kUygnogyci&#10;UBJ0wpYATQAffnjPyzyJKEBTcEXHVZu9yhgChDVg6R5qPDLAqSAJMZVApMkfxxoKbRpJkqyorEOA&#10;e4JptuVr3dZrOXlghQ5f9vSksDQf34A+0zBkEi4oWVVl0FTc8BqP+WIOeWAcoBAlTkKyT/amWAPQ&#10;kFmSnqIpDnSkG3B7SaKD1H2CMJYmskElQanKOlMvPAOgI/pAgMiM6akAbVMwJBA7YAFZNeuDImcz&#10;Fa0/j/XAEjwEERJ0toWhRVM0b5IiSTB+3BQS3QqPlUisZyCPCg+zAK1FLVZD6DqdKBO3UxNu4aSC&#10;TPj5YTQCBSFYmk6ukH+GAcFcpALoqkETbEyNQJqIkzJM50gYMahQwM6aYMGOp8OmAQWtvquIW7mh&#10;ibvZ2HUSCRAOWozOf2CCO5T0iGDfEkR0+GASXLLB1MZVwbbDWR8qrdmB4wGpgCVJPy0NCO0joR5Z&#10;0wDuvUFgAqWSGDCUaoKkEfNOmDMR4YTHQGkyAJP2/wAs8Aofi1qRpGkkkQQTLSDBPj0HhOAJIBqD&#10;BmKwQK4AXCoOh9DDOSWFZGgtFQDSI6+RwAvYRJ8w3dJAmozPxwC9a+sDFYgXLblHUM2g6RVetRSP&#10;OaFJ0kUFADK0BiT3eEz1plgDKgtP5jFWcgqQSQW0K5WndFQYk4SD8lNNSBSSAB3RpqPgR8cAtgR6&#10;sOxgAsZBnVPp+pqHWDl4UwRJ+WSwpKzIJB1VIB+4j4YAgogPOlwSdeQVT2lVtCMuhFfHAAlTKiq0&#10;MkiQZIAp1z8cAouAbbq7EBmBUKqOQ6wSWJILdB94wChkTIEZ0adVGGk5CTT4YAxcBBjQSrDsB0Mv&#10;pnt7p+YD5p/rgyMxLQF+4sak0wCFOqI0rqdKgrRVh9MzHlkfGfBtzkAZgCdWoicu5sBIt/jdgQxZ&#10;iICqVMCCLdPGpr44AUAORA1AyQSIJHd2/hP+NcAGaWs6jQMpAIDBpPaQ34s2mvWopgEEhGdjMEnT&#10;pAkSAQTEj+BwBAqHuoiqBIANwtIBjs1RIM0BkEfbgaZk0BIyk6ZOZXxArTAHr0iCW7G7TpIaixpc&#10;NkaDLBGpQSAmowRmT0PlJypgFrCrcP41tqYcZAiIgxOkEyJrSmHKxLZggmCJBHcYn4AERgItqFGh&#10;CwBDBA4J1DXpQsrdak0MGmOt/TrYh7yOySGKgijGpkEEZ/zxz578Xphw822Na+d/74feb8V7Q5cW&#10;t2lvc2NruHs6uxYWz3oyNVSSBUyDlQHHq7aWvT26LJJVRBPzUExON5mcPj343/qJz6817x5bflQV&#10;3G+3GorPpsGuFZZhUzUQBSmJAGcdYP2nMzTFGRfcLcNsPGm0XVVJLILdowqMSBQqQIg6YwljSIik&#10;AExXMH+uAs9jtnHpXDetsrX2vlzaXRpK/liP85mlD450wx8ajx8OhOA0M2U9MKxLsZZizISQSFty&#10;RBMUicMtlM1mkVpgNLx9hGvM3pIUW2puAnTcSncpFaESJ8B82ApJqZnoOhIrQjASeQRUsi3ZNhky&#10;Dhj2h2yu23MsMoOc1GZwGmsySIgxI85OATbulURNdsWO8ultdDDUIQ6XA1RVRJmOlBg6EyK9c8j0&#10;wER2aPTvJaNu4XWVBtkenVb2pzmrdRXyywyDJYiIIgGKjAaFLKra2xNy9Za13HUwIuIBPf07qSYn&#10;rnGCarCTSOpJkitcA9s7K2ts4tqoPqs9027c6VZgA1tIB1FQAQWr/DADALMZ9JjKmWAebavd3VwO&#10;49MIzICiyo001FlqBQEDxnzwclpFc8xn4x/fgIzbS1tym5Qro0yEuQUFy22k3FUGaL1MjrniQqhe&#10;pWgYx8JwGS3W4feN6cG6qXWskqLYRoaLZAJBpmNR6zOGSTqAIpqEAZ0HXAaCztU2m13Dh1e9f2oL&#10;XLh/KT1hEWrQoCCNIYaiZrEYW+VfCg8wZFPAYCBxNvVuCAzBU3D2ku6g7qTbJUW7sCrSVI6eWGra&#10;mes6jET9kzgL/kdwuhbbGbfp22dFZAB/7kZNA7FlVkGg8KE4NVMxJ/jPgdWAibt7f6Ny6KWLlhMK&#10;EC/mEqdVWj5iKeGHmIoM5BkDAZrbWnIN3RoY1tkkFXttZKtLV888usYdMaZoKRHwNTOApLVu4+7u&#10;J6bk+oGcghhoKggKgkmkEiPPLDKtJjTFJn4muA0e52ZsbY32dLwdwRbla6LYIGhRCgg5088sLkCB&#10;4kmo85pgK5rNy+5Fu2YRLAdkft7gBBUwpMAwYPhUYbzah7QZIgGT5k4C6E2tmTduMLjofTuEk3FU&#10;Hu7VmSRnIrh0ilAIy8vAAYCm29+Lx13Ga5o1WSAHAujvRnCjOABKzSJg4a0gyTFBp+BgdcBcpffb&#10;WrItz37r11bVqRlLTcR0ii0BAEgGp6jDQGkiCRXLy6gYC3v3F3drc3jZi1cVVmFRdTPK3DMkrAoO&#10;lTGHNbUAkye7zHTAU6bHbI+49Ypb02CLVxGM23uP39pAILAkJJA8PJypWTIBr4DPpgKdTZt7tLar&#10;auPbV7QLNruSyQUuao7gILBZE18cC5NfHrkMxXAP8TeTXogagHNvuJLhSAnpsSAIHSsiRgiYVQZm&#10;KeIiv8MAqwNd/dqPT9Aspa2HYaFb/UaTkWYjuUGv2y4o7M+vwmk5YCr3jH9eexTNgIEdNd22Ncgh&#10;pBiKMB99MNgCWr5ffgLdoO327WbbenLaHViH0o2i4UJ1VoDXwkmMPaj6cBhMEDrQ/HAZVNox5RWv&#10;23e3baAHUEMwrcJc5KRBI61pFcFYEiD5msxlQ4Cf7m3noXItXVDTbRmCiHBaljxjKP8ApIc1MUE6&#10;aUk9cA1xdhfyTIe5+nNxjePcPTJjQWn5ujZ5UpGAKNJiagE0inhgE3GBtBEDNbe4huAKoBhgBGrL&#10;TlBGXxw6kEEnVSnTOcBTb4Ot1Vsi2ZQtat+mGuJJILs0mtJ7Z6DBuYqDVag/NnTM4BHG2WKJYvqx&#10;Tc39JUAWVJUkmApLZ0WI8pwyT4ZTNJGfTAXyWbl2fUdqIry5Fy4ugHvuKpIpI6eIJwthqgzVq+PT&#10;KcBD2t59s922g9RbQKuWYK2pz2vbBnt0iQpjwnrgrawcqknM9Yin24B7kd67Iqm4QUU6SLZEJqZj&#10;qZhGoK2QHWhxKzGU5+XxwGELuNwCCLdtroVLmbWkoxZjmxiDpmv34iOATpoKRHSB1/xwG+2LPatL&#10;eIuXYJIuGhl10+ibQ+8ChGGjJFCcqUIIj44C2sadqbTNbVl9Wbum6ncWtjQymTWDOojzocLUBfm6&#10;nPrAmaj7sBF3d1t2XFlVZbJW6yiXhnXtrcmQucnM18MOqZBqIiKjOT/PAUW7tNavItzWt65fJD2b&#10;nbbWmq3NyDOWppquGrlssKCIiSIic8Bc8bytixuke+6kszC2xYgqB2aCAQASxEF+kHDaIeseQzk5&#10;9cBc8nyVu61r0TeCNauI98E9qqIGgGrA/ZMeIw+ormSJme6ASZyGAzXI3j6cjSj0D+mbZc2VYUVq&#10;TkDNZNKzgOxmM4kZzXIkQcA3tLEbdfXZ2Urbe4pGkupAJEEAg1p06YO0IMwTWo+yJjAR+Y3Cjb+m&#10;t1V9OqXJtkhS0ae2smJpPnTEkxSKRUz/ABjAZTb7hri7hi1sgkjRaSFHS0yZwRGRjOgODcSoqSYN&#10;B0rkcBB4gqd+4ZLaQCGd31kSYBIJ8RXxwlRAGfjXxiMBMv3WO5vAXLaoWRRp0tATUqIWbMTJCn4f&#10;BNydOfU+MfbjOvT+In8U1v8AUzZUtohGPqAMwABcIo+4lelDOWDWaCIB8/78P82PkGeZNokPrtPd&#10;Rreoi2zM6106gANXb2gSDAJ64K5/mM9cupJyxoK4YF4REX8w9oeAFUkyFuHoAQNOR6GalqdQABAr&#10;E1BM9BGAvbthrIH6gklbAcKnpPbUCINwsQAkAmhmta4SZLjUcsgPIwJwEvbWrW22Gm0tx1a2xdrm&#10;iS19e+4q17SPuHWMPrWRkYzyJrJrgM1vrZS3640pbu6WCkawPyyq2raLFBETNMGySZkRTpl8MQRO&#10;K5FUshVV1uqWKAO0X1uMFK3my7uvwr44bAIcfMYEiZrJip8sUW+49BuOVrZtqdzOprAXRaCd7Ouq&#10;r6zAMZwa0q6T4HrFOvliYmciq2G2T1S6wukG6zloWZ0+oAf/AFc/zyjABz8qjpTDHOQ3v7JaGQm4&#10;GBVdWkPduMYBAc0BBmtBSgwIGYMZEHwPjid0zgC1dcX7W29HVoOi6lxlu3LrL2LlkomBBzqPDCUO&#10;qsdM6/djQe5Pb6bdu3ab04Mi2LgOkvV9bsZOYwV2CVGdD0y61+/GdfyidwNncDZPdYraC3zc0u5B&#10;gfi7pmgJiCD0wtAKAdAJH2T1xoU3J3Lui4za/wAy4St7UtsqFJDoqJ4kiaTXww42fTIfDLAUeztg&#10;ozqzL+Y6hIX1II0hhWtTMfHES4xZ4+7xJnp4YDpPF7Rdvx9pi3qEDuIPppaLL6jLcEgMBnUnywcs&#10;CAATmJoKVzH92AjtYs39ruNR2yhkF+7aNy4we6e+2yu0zPQEePlh38S9Y6RH/wANngKmwgt7Xdem&#10;z2lQPLXKhoJ7FZFMLMqCDMGcOU8j8Zp92AzFxmRrnpobaEKjFVkAmQbinpNQfDDVxiYAIpNPLAab&#10;gbFlk3V11dk0IAwPcXtrX1CJAIiBl4zha0AgQf4/wwFZyV0XbjK103LY7kRRQnUSoJ7TlXtH8MOA&#10;HST8I848sTMnUVO4v2RudI0QqfMwks2mASVpAgyBTBxpEznE/DwxLjaYEFmF+4VRCDbkxE21MkAQ&#10;s0/sMIPzH7/HOuGfqwLTbRZ24YMvcTobUyatJE23ZcwaQAPiMKHyt9n88aEK6Sz23pcliXYARqmS&#10;wQ1qaEz/ADwaVma5f1xBH3boqgjUoC5r3KAWBTtFCwEVnzGBBkx4UNRl0nE1udZQq1dVLVmah2+W&#10;4wAYju1Ak0yMx0+/BAQcmyy8SD0xeoXcHq21EW9JuFSJbUqnuEsvhQmv+KxXImAY+7CSzrRDcOAw&#10;ZS6FGZpYEs8yuoDKfH+mG71ASDUZdJA64YFr7Zvm5cs25Q+qGLW1QXGtXiTpECtMxWAYnBIxgTA8&#10;fOKHLDGeKH+XsIt9lQ3CNWlTABHaCsA1Basyc/jh8HrnijJbuw4ssPy7lygunMELRBoURqApQ+OE&#10;MJIaa/cR/wB04guNle07ZbYtFbd2yUVclPWINKZkdetcVXI8FxfLWntb/ZWr2tSGuaFFwTSjrXC3&#10;HVrXbbX8tw7f9L/3O/XL6H8tsOR+nf1B5vi9ts7yv/tN/e7ne8JuQp1Ebjjt0xQhoggQAJgY4n7q&#10;+ktwepu+Bui6F7l2N2r9syLTeOdcSzu9Xp09x/l24+cffH9pH/Mf7W9wDi/aP7guOb2lzF5/01z3&#10;nx5A4K7euMq2X3lsENaEwCrCAa6oy89clx+62d+9tr+3vbe+upTY3SEg06TOpco+7DWYeqWXmP0B&#10;+yfePtz3XwfHc7wXOcTzfCbxLF/b8v7d3li7auox1KVayYRlDGSKSDnTGF3+027XbtuyBavJZ1XF&#10;IZVkCALZoRQ5Y009AcFy28XZ7fc7pzu9tuNyRYvhg90JNRfXJiCKnzmJxnd1Nq3qKlCWMt83cq56&#10;f6eeA6HxoO4vsiuLwt21ZLZhe1njQrxAg0E1MDpXEOxyN+3fNtmRkP4QY0qBqDQeoNekjAWu84HZ&#10;Xtob1q29q8q1YprLtOlrZYGoIitYp4YtiZuarNxgWghBJBmpJPmDkfLExOozCoq2Ta3O2V1tyCxj&#10;WiqYAAPVCJDL08qYkbbc3BdZH12gAAgHyagaK5zjOQMUQOS46xc2q3LZs7kuQzggG8bLDuuWgBGr&#10;LMV+E4u9ry1600qxVLlAyFiaZll6DLzxBiuS9o7DeqEuWbd29tj229wiAyei3TQkiSQevhjRbTnW&#10;dAHdHqTpu6GDQIJhx4RInE2twmI5pzHsDa29wb1i1uNs2kKt3bNesuAx7Ve5tiG+bVBjF9b3exdQ&#10;LuzsO1ChtAqWGmGBWfhiYmfy4T6vi5zu+A9yWb147T3FyNpNbC9b3xS8ls6gUe3uCpjImgy8ycKG&#10;14m+Rqtm2ASoW7bDADOJceFIxvinPRFvcv744stpvW98zD1Tf2117F5j8raLdloGROogsJmRiQOG&#10;4+9S2yA6SNCG1blSO6VUff4+WJ2z4p3VVn6h+6di4bc7bct323G5upvN3bV1IKEXLlIBBAzjOuI9&#10;7hbNpVti5FqdXooiwWApqaat5ziWdszOTuvwWvG/UXf765e3Fzaf+Wqek2/vPfDIrXNdz0LYUaVB&#10;IVoUZk4zfJ8fslUuwuMStW1CVA6gL8vWsYmu1vWYambOXWvafuXntzeS1+QttLoIW3an1LpMSNQJ&#10;uAmgE+fSMc15HkeJ41XFocfbe+2h7m5vl7r6miVtoTmaZ40r0bwnDe5Ocu7Y769zd3bbJfWs7TY7&#10;W3t9vba2sxd3N4RQTkIA84OM0d5xYfTddmmlxtpbFlbztB0eqakZggfbijog2HuD0y+2t2rYABsj&#10;k9w+5ubVUkG6tq32+epp6RONFxlm7ce1Y4fhvUuvpkWrLXrpJqJuQagivT4YkstwlsnVgPdG74/j&#10;tnvOR94e8bWy2e3Vma/u97Z47Z27aTqhHdViCYJk069O+e3Poz7z5/073IW146w4RlbeAJ6Y6+nb&#10;EGfgBhJhy38+mvzfJD9w3/LZ+zj9vq7/AI3Y+7x799x7G5fstwPsZ15vd3bqmNG93gb0bYkGty4T&#10;4DPHeuA+hft7jHtXuT3F/k7tuCUP5dn1APvIwzI8+3udtuNZh8M/rn/z3fWf3vtOU4j6New+G+n2&#10;y3hu2rXNcvfHMctZ2quartrIW0lxlyYyRUVAr1/Y8HxfGWRa2Gw221Ve0ejaUMT4s4qT5k4vV57d&#10;r1uXxq+on7nPrl9XuWu8h9RvqP7r9zHdFxcsb7lNyNlbUuC1u1xqlbVm0aAKiifhiboAIJEis0PT&#10;KcTqjnf+4Xms6EuNJVO5tOpVIl1DDpECtPtGFL0Mma06fdifL1Fbu2UNe9Tt16S2r5zK0BcgT4Cc&#10;8L6k9Tni3oIWvVoYOubApqBCkGFDkHrhVtirAjp/CaTGM6cxqXtuVDzmws8pZNi5bRhdt3BKr83p&#10;rIH35n7fHFkwW9aKOAysuggwZGUHG3o42nPSuBW91vvaXP7Pk+PvXLG/4ne2d7tLyEqy3rF0PaqJ&#10;mCIxxX3R7P3/AB1+7yPEA3bLsXu2VDGOrEKMvhjntri92qS3Xjf+/wD2v0zfsh/5DPpj9b/avFfS&#10;r6177bcD7v43b2djx3L8ld21u3vmXTY29t7+4gXdRgRMgCaETjPcf7jsljt92DYvW4VrdwencBiZ&#10;jqMbzxnY38Ofq1r1/wDUn9sXKtaX3D7Nu2+X2XIzfsXdjc/X7BrS3NIi7aB9MeBBApn1xp7Fyzu1&#10;9axcDTBOkj8Ij/qMMy9HCy6XmPJHPbLm/YV5uG9w8bf26C4Vk2mJQ3WDMwDKx0kLWcoMzh42WAag&#10;aRQADoc/LriplT7D3JsvUsARsQjk3blSlBI26FaN0CGikTOWINzbMCDo8ZmhPnHXxwdp5NbOeHUe&#10;K93ba6rL+uslri67emGVWiGdnUgyDCmYjMA4i3NvciikgUIETBMhpwX9TT4thxPuXiWJS5vrKXjp&#10;dDcvqVHpoUFoM5JJByiNQ8iYY03Aa2/MU6kQQSf64NSyzMaY7jY3Nv6iciZFwLdGskMgXUjIe1pc&#10;yoCxC/EYd9ByV0pAiZgiviMEu+suKqU9y7DaC7bvcgty6brFl1W71xVBJi5twZDTJgmtB0nChsrh&#10;NWAP3zWBH8cGf1NVZf8AqFxGztXTZsXLqvqIe2hLDTblrl4kzIAWaZk5xiQvFMZ/My1QASamtZ+7&#10;BP1Z8GU3H1u460xLbN1Je0oN6yslTaAe2iLBVXq8HqO2uDO0u2zAMie3uFZ6R54L+rrS7HvjgOZs&#10;lnVLTC0H3F42dQ0yAl4PSWUQDIOQJ8MK13rZgyCQSYECa5jBcePpwabYe2OSb1rFnaGzIRWzd1B1&#10;sbFxx49xGYrWKYC3LwHcSsdzRNfCMC6a2YkJv8PwNxnO121neNcQWLDeiLgW2BQMygklqqsV6E5H&#10;Dzc7tNugF66tBUawCpzk/wBcT8XL9PfOMMZa/bb7z92cu+64nh90to3iLb3LD99tyWCoAGkAUNKQ&#10;ASTBxmOQ96bCwGK3rZYyASQZgyMS7T05ddPDetep/YH7HPdW6vbU8jsNyti2We8LiMlxPUAU3GIg&#10;EsBTSSAKRNcZW/7+2oDAXQIJIBBBPUjGe6/B2nix0j1nw37GtyGtsdnpLWbdtwADbREaQhCjuI8Z&#10;6Z1xUt9RgjeoBKkETqpCmNQJAoaDGtr29OWr4ZZzy6Mv7E+K3O3O2vWjauq8klGNx2uEkW2S2xWV&#10;JLaTIk0BIxn/AHR9fvbntHjX3nM77a7Ptb0fVvKNRIyiZnKKZ4uNr+Wc1meDXXle+wP+Krlvf/uK&#10;1b461um4mxuLb79rlr0bcKQwTU4VYMklaDrmMfJn9w37w/eP1Avcz7a4LdNx3tq7q2q+gWS/vbPy&#10;XHZhUB66h1Ax6NPFifUm200mNI/QB+179jH0T/bRxXFbr2/7Z2G6962Nuq7v3JurSXtzbuuAfS2h&#10;Ydq28kOYzx4n4T2pzfuncDZ7fiNxuVe6FtlrbDSHjWU0iRPif547W4cuzbydZiPaN+9Z26PevXLd&#10;q3bXU7uyqoA6sWoB1nHtP6Q/ss90+5NztL+19pXS+tT+r3W0ZNvaX/OC48xBOUTjlt5Z0jrPH49O&#10;bh48/cP+/L9r/wC2Tgt7zf1b+r/sv2pZ2lq4/wCn3vN7Fd9edFLizt9oHNx3IHaiKWPQY+sP0n/Z&#10;Rwftq3t977muW7u5CoW29mGBIAoSKQK0OOF22rW3kxcaf3/9j8nX76//AGqj9n2U5b2j+1H2rv8A&#10;3jutVyxZ91c1bu8VwFuZXXbR43FzKukL0jHtbgPaHt72ztre34jjtvtxbA7zbU3SQImYocZxJy52&#10;Xbne5v8Abo/Jj+5f/kG/dX+63m9/yf1S+qHNf7bu7jsvtjgd1f4rhLFppC2TasMDcGkwS5M5muNL&#10;J/wFAPgMU9MPFfVnzZ5LsTLOTmWbMnzJwWAM1MmZp1PTLAwAwMAMDADAwAwMAMRd2T6cBok/fHTG&#10;bnMw5+S4mPi6j9Kdnavc816/t7163asm2XSdNn1GGq45HkPszOPK/wBR+Tc8y67ZUuNaLW7+8uJq&#10;XYWLkLcNitbjUCwMTbXu2mXbw63smX7av+Nb6bbbiP28+125d93x+25bZ2OW4v25t916O6938haZ&#10;7uzPNErTY251MWYBliemMW24HGobgvILllC9myyi6lm05ruNwBOvcOcgTTGcTfjWYdevD3EvFN72&#10;vjbbjjdydhyW5t7fkuRt3Luy3HKb/Z2+3h+JLEHb8RtlALOBNypMCSYVvZ8rvtyu73wjb3xrsbW+&#10;wYgfPb3e9ug0GRCCnQ4uZ29uvVcycRpNz7j9je1OJ3PAe12H+6cWGschy/GWRaW46sLO54f2/sys&#10;OwGq2dwxpJYeJvjb2trQLt719wFRBdaLclRnZEQi0gk+PjiY8vzTlyq3vee367i7tNlb4jim3Fzc&#10;njk9XdDRfYj0uTZTr3O4J71RCQDE0GJm7vWALdrbbe3euMLbToJTbrTXdVHipqAz/ZiyY+resyc5&#10;rM+3eM5m4/Ichz3M7zi9lYvb1Esjc2xu+afuO32G6v7ZSFtggOdttZJ/GxIpGu2doq6LgLsPULhQ&#10;SCCJUXWNWHUSQJ6Rjq1Llc7Pk/ct/cruNk1mztWXartje0pfF0XALt3Z2bUJZYRpfSr3CsgsDOID&#10;G3fuba4tlnVVQKp7QQD1Zc5AyFKYz0606NdaG54zaczs7m/sWrz39zdvbhQXvBnWSwS6SLQDuYuO&#10;S0mmUYlXRduFgJAKkgadS6CYGpRRR5/fnhLrr9OeRR8e2y2fo3tCarN422dHe1d9W3bBL2LtyHvS&#10;W0wRSQKAYrtpZ2e83p2p322T838y2t1WusXaCBNZ8BiWYtvxLxMtn7j5j3L7Z9sW+dse1ua3enjm&#10;ubTc3Nldt7S1+ntF0DQCoRj1IkZ471w3t/jeNtWzYtK9wqCb1wB7jSJzGLJ69Xh8nk22vyfn8+un&#10;7mPqf9Q+Z5TjeT5fdcRxNrd39va4Hjbj7fa271m8bLi9EFtU5L0k540iqKiR1IE1zoMVzeROQ3d9&#10;2BJuaSU1sBCPcfuubhWBIBP+ZqEeFMOzUGJkRMVyr8cBSLbSHFEBurdZUYjWSdQbXIFe4zFMo64c&#10;TKY6x9sTlgIW+9QvbsvfKFVL2xb7XWzelBcciszlNZEwMsHQ0ORInAQ7jtac3bSTpkhzcltRf5nD&#10;9rROWn5ekgDDgMjIZxQRApUeeAp7iC2wRPUn0XMTcdfUbuVWLgkiag0MxhUV6nOfIA4CIb2tQ7uU&#10;qlgmrm4zgOELEk6pGeXQmhw4agUkZzUVA/pgKy4UF5m1m2TpR9FsLcQFgW1MwkAzU0zwAKTWaUmh&#10;rSBgGLr3EvlU0KWYk3VtqxtEkl3uOpmhAMHzimFTkSaCJE6YjMRgIjqzK40EoxvIh0hkJcq2t7q/&#10;LImh69BnhRgRQ0I651ykffgG103XKG7p1hluAqextI/MAnpUA/NUzSuBUCQRMQY69TXAKXRK2yl9&#10;ijepcDNbOsOhCpDglcoNRAFDgADt6eEmM+n24CJdLj1KFjbK+qygmzLHWAxaIImVNY6zXCpyBjrH&#10;lIrUYBhgyl2QLoC3GXuAMI4EhTE6SYA8vswqfhGoGk/bngIYTvLqLiMyXHQKVQIRUXUUmT/6JGUn&#10;rgCk6QamRn9v9MAbgsVFxlsoEZPVVbZYa0kKrSdR6GflyjrhQNQCYMyRlWfLywEVzALKrXF0nSBD&#10;nKSVQ9B408RlgRn4UIrQCZqMARuyERWVQuoXJWz6jn0+1UcUkEhTJFfEHH//1vpKwppkeRjM5CmP&#10;r79I7Z8HAbd0qfU0lg513gqFlsqtVUnJgJk9a+eCpQxM/fTMQPhgqSGcm5bFy4xbuYISid5ITvIi&#10;q08RJHSMFpgQYkx0PQVOo4B5L1y5cuXTqCTcuMLbLqZW/LS3csmuoQdJER5TREDKTIEwcjBnPxwE&#10;6zc1ToX8i7ce0zKls6We2QRB0iDKsdMAATNDhJBEiCQD1BPSaj+uAnWz22ChRGe2yW7iOiKyIxaL&#10;VxZZSe6FdiTJMjCDOkEGumQASgpQ6us/dgJVu4CxBVxaZwLgYetfOsjVBPYdcE/ijplhGVJAGUwe&#10;skQBXpgJ1p2DC5qcxpMW2ACNqChmdomkEHMeBJjAUahksBoFYAOYmKAHx/jgHdYtHSpu/K7yIm8H&#10;7tdtroJkSSNVJBNJGG2Eyx8J8FmMsBLtsUcIEDOr+KljoXuM51mJPgRlXBuP8wmIIINTWZANTGAP&#10;a33C2PRdV9RnLeqoUjQpJtXihhZgaaz4jLCKJQsak6TFQpzqP6YCabl28WulbbG2VF20ZtF7yt8y&#10;qAVOpasSK0IgZFEAj/KAJB8aUnASBcU31PqqC1x2ayw16nC1IsgSTp/09TRSndTCGJIHj/lOWUVP&#10;8sBI29y7bddSiEKI1y0SWh39VFSBQl4DMtBScCJETENQipJmIwDn6oIRee0zxZcutxWt27Vuutw2&#10;RljqagAIp1lBFSBNJoT1ArTASbTAojsGllFyHkm0bphQXUGVAq1ZFBlOBTUQMwCainTMnLzwEhEO&#10;he6/b7raq2nV6gM6jCxrZgO0UAMkycI0mQWgTEQawep+GdMBNS7aZG9IubiWrllmvsvcqKIZWtgq&#10;BJ0gkyRkZnBQO6dMTTMk+IjIdMA7qlbVssdPpCCVREQDtssrsZPUsmZpnM4I06Hy+6oEeOZwD1vS&#10;ADKoSulldjVNekMA0jUZjTmAx6zhBoCTOU1FfAROAmoLlwrZtJbKuGQrbJCKVuSVDVVaVKn5jQEY&#10;A+UTnXyFOo88AVxRbu3FALoijQSrm6TPchQRKkHsmYIII64AUGlBlAqMzmYywAbcXI9aLkrqDurW&#10;3JbQF9Kyz6tRHlUUHngaRAEwC0igEkGgAz+zAPi6864Culq2ju4uEoLqgklxQgaZYxTywmgJpHyx&#10;9gqDHTzwDpDOukNcYq7CU0QTdn8xQ0AluiAwBXBHOazmREmJkENgDDavTAQCw6hbbhwE0kFT6luZ&#10;oJVyaD+ZAVpNZivVqSI+3AO3LhVVLss2odygZOy1IFtncMdSmKwJOXjgqjrHzRppXOpwC9dzUzhd&#10;LubRJeSgskapW00MDkuliZmZAphBBNIHUAyKtHSMBMtkCLhuMC7p6gIdUt2ypKjSQwqBqP2ZYSZB&#10;iQNQrUipHywfHxwEhfTKwAz2rdwm2Cq6NCtW52iV0A5T5zTBEESKaoJMxAkUE/DASFa2YZmK2ne3&#10;6YsSzu2oksLYJYpSjTXOpwSikV6iCCe4QYH2VwC715DcLrRasWHY4Q0LR0LNSOucVAwUdR11GgpU&#10;UH+GAdBEyTbIK2RJYXJFgiLinVINY1Z9M8JABGf3CuXjGAmSFdmZAtvUFLMxulioLNpFH05Cadeo&#10;nCCDlEGT5gUzH9v5YCQtxQBLFh6YLq2lSVL6LaFxnOYArEE1k4LTFJrIooB7QKkselfLAOG8rNru&#10;KTFti15mKl3ZiPy0oCVgSsZVNcIDEzQ+QJyPRowEtwlq4AulrbBW1BABclCbiQegzIico8MI0nUK&#10;TErMFontJMQPuwEkMpt3NepSCjG0dCi4k+pFnWGI0ipLGSaDKMHEA5rMSSJ6dFOeAF26S1lbj+oS&#10;9xVtpp71N2FW/cWNILEGgEEjpgmFARkSJIArI+OJiCTYa4Cy6lARdWl3Ja0ViEIYdxAkxJ+/DREV&#10;NIpOdc41VpjjetU8lwufTAUjQjahBm250XLvpUBM1UUJ6HBERM9xJqoJJJjMT/fh27fASlaEGgG2&#10;oItq72kARQIl4nUZMkQJn4HBRMDM901iaTmPvxFOpcALsHdZFppW0pFsQQC1knqwiB/TBVJMxUZx&#10;1Jrl18sANQUaVZ7cNqDAswkggai1SucnxpURgdQCc47SZp0M9fjgFqGKSUIBTSpFvSyHV3alJGmR&#10;WI0mJzwWkyAVHiNULMZ08fA4A1ZWCAOzQwd1Qlilwitz1wMhXUpGWXjhR8hWgBoKQPD44BJbTE3E&#10;aJV0Ul/UZQXqZMCFIqYoMJiRWprSgIGZMjAK9ZFf1ElHm0yKsG07AjQVR4DSpqYq09BgRHgPDwj+&#10;/AL1Et+X695CQ2lmW2zOPJ6DSASAPKIywkgZzXIQCT5mMA8t57aQ9u4uk3CWNzSvcIWAZDVjqKVi&#10;lDKgwNU5gGumfA+WAMXmUBggTU5uXZZrr6TJC2tKmXaJ7RU1kCDhEnwkeRgiPD+mAmoYhdRVmGpf&#10;/cT62MawQxBPUknuEeeExJrQiZzIINQCBOZ64CcWC1TU2p0Hpkoro1qjXgD0UmAJygmMCmUxTKnU&#10;5AjwivlgEDT0tudRTUZcso0MC5VwRJLED4TEEHCCCSQvUkEZECJ651xDNSVMBLly40La+YO1xYD6&#10;EELVZ6zVRn5qAqQRLRIkkGA1B4TiOh3Wotgr6mkuFbSNem4FhmMgStZgEHpWgwyZhSYgT0iRnmP5&#10;4rEtymC4ksilgbyq6HXBVkOjVXoxB0rHjOU4SBM6gNTTlTp0UZwZyxGz91lRO0MtoFQxKBlpUBXE&#10;6ZUiSxmTHngEHoAc+0SSKZg4B6y6XcjdS2sd7wiAM8G2bZy0iIA65ThvrUBcjWsia4CUDrtl1d3g&#10;gdsJQRDI5HbXphJEimrpRQenWYBxc46IkKQQBcK9xMlyogsoERkPGW8ic8IoCpLRKkwuoUnUWAFP&#10;LDm809S9aFWCqQVddRb04DBdAQ5sQZ7W88E0A1gGCQCTPQE0zPxx18XStQoG4Qi9zD1AGuLoAUgM&#10;VIUySDQKF/lGGmWBprAmdJ85NOgGOqnLdwuwvB5aPThlBCmCKCKsZrHURHXBaYIBEzBORgjuACjr&#10;HhgHxdDDUtwqVlEDKSALh0XLssDShBLHoIiuCIrqAiZKgAVJkECetMzgFoQqugYPoKW3QmSNMFW7&#10;QZzjSpGeEtACaaHTJGmoEwZn+NcZ1vN/FEiyddy6l0W2t+otsu7wsD5HhM1AgACDOEdASoAPUjrO&#10;Zz640pw9odEcn037dLsYEAGixpWKGvdSIwIJjISQJ1AzUAV+OXjOAfL2rakIXdlDn07isywEadMi&#10;YpFTkBFRgjHzAEUgtMmeoEUrnMUwB2vULFAwIVXf0rirbChu1HuBqytVABgwcI0iIoZnNgF+Y0Iw&#10;ElLzhgtZtMgULbLXAmgF2DEAVWYIp5Vw0RKywkgECDIqBBLL51ynATlvMCosLoW7DsLgKO2lwraA&#10;wMSJUV8cjGGwSJFBnOfTwOZnASpU+myqDqZRbcBZCkkGEmKQPHyywYXMGCT/AJT2gmlCZmmAbN7S&#10;EVWe2EbO4n5pAB16kig1RBU1HhmEkEDSviWFIIMapE/dgJVu4ms3Lsg6EtlLjlgbbEAW1C9pr0/o&#10;MDSzQY7TkCAMye6TgFLfs29aFj6xJ1NL6pgflqhoYpBy65YQRQfLpJYkQfGPl6YCUtxZ06HDr6S2&#10;wWJDNRgVuSZJmSIgeZwkU0mCwkDoY6T44BV4hjc7yHgliCZuJR2STABGdaQRgzM/aBlPaDSSfDrg&#10;FqBp0NplhqvFLkBLjKQ3bbiZECRXP44QpnTU1FRJFIEADp54BTnQGVlki4yq5CQG1Ve4/wCImCyi&#10;JBwqaA+LRQEGR+H7MA2Sus21ViVUkO5Up6bGDc0mDE5kT4eWExQ0yzFRQgmdXngJK3ZrXSXOpyFk&#10;6T8ptifk/EQJiMIoSO4qNFM4ziFA86TgHdRVGVkYs24qkrqCsoLs7vBiKmIpNZwemflUEmep0sJ7&#10;gP5YAF7g0m4122qBiR2G7bYmEdlIyI8RI6jCT1qROURpJoWMGvngHrZChWIkifULwLkMxVLYuKaZ&#10;ZRHTCIEqRlEkkSKioE/AiuJbJM1Env8ATa3chWlktsAQQoaQ7KtSRKk5CmCMEimpSsHUAKVIrOQ6&#10;eGJNtbcShVr1Ldu4hKoyOvpmyWaTGnUQ1dRJOqCQZ8sNN85DFSABHUwehznGlSbdbSlVvB2ZiQ4C&#10;1n5kCwVInKP50V1YEGJGrqIzASM4OJbJefUFpZrdptaLeQllI1pB16WN4eEUWvScNOGDGaZAFjFI&#10;8P5YSYEq0y3E1djJqb/Tg95Ok2wVpprJPXzpgAd1Q+YB1BWFRXuHgP7ZYoWzu1tgRbU6ABFwrcXS&#10;/YqACDGURQCsmcIAgDugCRNTDQASQSfswEsObjO5teq0zcthtHYJcJKihEyROYNKiGioGnIQR+Lt&#10;g08P8MBJW4z6lU60Ygq/pfMEHqCASIBBPWYwWk6dUMNJIgAmIqTPTzjAOm8pYW9Vt/UhmJbQWkaU&#10;CW6SIg6ZMYJl0nSI1VJgkgKco1VMeQxO3X1iFW7rXVYnUQAkK5CMbukk6jbEadMaepiuEiBFAJJJ&#10;kiZAgwfDyNMea7WXqmb8UuCEg+oX0KQQslayq3RUfcJnBNpImZkEFipoJjTXzx6LrMdGp1JUnU4B&#10;YsrB7aagxDadRdgpp2mAZgjphsAzAigJAmnksD+H+GPO6pBuow/HJcBiEMoWIGt2atDOrw+0YBz/&#10;AMoABJDDIdY/h44JifAtJCj/ADF2QAq4VrozUBjmYzFJHwwmoM0ioEmREA0npnimIeJT0yCbjaSG&#10;uSDmGKkFc/8ALprkfLBwwMAhlJNaD8Mn4iIAE54KIMjAaibOlFITuck6tKqjnqDUkLlBwmakSGYg&#10;mCOijuknx8sumAVpJTUCyaG0rF0qxNxtVpVUEAnM/HORTBEkCaRFTOc0BHx8zgFIpBCFmYsQbZ0g&#10;6a6rqsvQgUJAo0xGCI/zFYMkVac4GZ8akDAKt3iAURXLoQKqvplZ9Q1XzhQW86ZHCWB8ZOkagawK&#10;1p5DI4CRZZSxOiJbsKrBAgHQxaa1PlPnggjATC5hQSYoaiT4eQwB+oPUGnVodbp7AxUtILFFI6UB&#10;JpFRNTg9BIoIByqQadsF1/n92IxdsXAF17wxUwwFxdILFR3/ACRAj5YzqDngz5EESQFIIOoAkR4m&#10;cVqczJKGSobOSxa3pARHYRQGFSuZzw2eurxgRlIrpPka9cM34qkI1UVNTModmJq7KwOp4NZURLCt&#10;QKjAg/MYIJNSZ6Uzz+7CdQFuToSqMbQhdKqBWpZOh8BOC0gwYqNUzU5lhAJy649CHvVCEhnpc9PS&#10;dOmMlPyCdXQic6mmBp6nrIcyRpIOROflXAL1sW0qJ9M/lLAiIkFXFMoqD/dhLAMDpg0ABiP+1gSf&#10;Dr/DAOqdDrqDKWcu4YgtXuRlUCQTXT0jPwwG+XVkJzHUg6Vz/rgCURQZ6nhdMt8huXFGnKkE06V6&#10;4aYSamBJMrJBiKR/EnAS7L0DKCysgpc0gqCK3BIBGdAKjM4DKSIErBJ7T1K5ycsA5ZuAyWVWZ1AU&#10;XB+WveFIjqQAepFcEQDNDQAFmnTQ0YR1zjpgE6zIhp1swVF0hk1iCtK6ZgNJrhNJp5QZFQR+IL1/&#10;rXAOJVRqDQZWNJBlGH+jJEwTnTtnCB00nUxYENICx/3TToTTAL82J0qpXSUJcEknt0wTFBODGSgF&#10;aGVAyMkAlY8/DAG0BnOhhQaywBZIqocnMATJJzphsgGnf4g6dRqDnFKeeAfDkBmOgwokBmVGFttQ&#10;0gknM1g16YBB0zAAACtUQc5Ij+n34Aapb521l9VsgMzTGldQzp59JMRgFQSv4pYidQjwAk5x1JwB&#10;pcaHKypIJgyWPUtpAzP/AG9MJbqQBkCZzzIof6/44gWhICagWksAVBNQob5RSSBkelKRhES0ePSY&#10;MU0ilPsxRKF38osSewEszIUX1NXcJz1gnpI/qekzUQCczStZBIp8f4YBtrmoArqchNUKNRA0rpYo&#10;fxETH3kzhMZCsAR5Qpk/Z1GAkB1VC2rufQZjVLQFTUMwSDDSJ8TgjCrMiY6ioIoRHUUwClS4XIeW&#10;UPoKrpVCkhtZbpp6ePwwRImIgyCeg8BgFd8HSXLBT6a0LGDXSsnoTPmMCJrJjqTUych49MAqSAQQ&#10;reoFVfmFpFtSWOkABDB7jgEwRkswCD1qJp8MAAWLGouqe4MAogxpEt00wQCMzHwwAYoa1MH5pEUg&#10;ClB1OANQGQEnSEj1ADq0lWlmdmAJr8wEZ51wQmgnVpgMBJmREk06ZnAExQLdgPZFySruFEMHzAls&#10;2NBI6E5YKCCYBaklugmJkiP8cAtXB0q76FJCemdRYsxIETUkwT5UwVBEmSeqrFT1Jp8ZwC1Fw6tK&#10;gAMRF5porQoVTQxmB54NhkxgiD2knIiDM4AgDLIYEGblwgL3BwV9PqegEVnKmE00gR21A8ABnBGW&#10;AcUXA4ahYhWae1iuuYdW65LJwX3V1EsZBkDpER54AKxLgrqCA6QpIKjU0kPmSwplQg4DZtSsdtAc&#10;xAHd95wClIKAaxRp1BgGBDahRKVBIB6RTrgiQAO3toWzMFaaVApU5ffTALII+ZxrBKqI0g6u4kn5&#10;tMAtnT7cGNOn5dQkgkzSKV8vPAIul1Y97BtKlTOkARRxHj4AU/jgHQQaKwCyAOhqGVRnTPALDXQ6&#10;gF7bvchtdYkBrbsxEGaD+OCYVAIkDOoJAiVI1ePWcAA+RkhiG0arZVHdD+YAQchmCBNREk4aikQS&#10;STRQazOkp4j4YCXqIMmVgUfVqVQkFlcCs0zI8JwrTXyADhTmSQdURQgePgMA21waQyg/M1supkKh&#10;grqnx8KmcsKUKAGkkNkPlX5ojSKwI/l0wCHJZipmUIJJUl07ZVi5oGMmZoPicFXuLEVqxyBLHSFA&#10;Ph54BQKEppkKkKgKrNsW21Ncfzz+X7cERJBzy0iVgsogzSvlWmANGlDESA3qMVYMttmlTbM9RViP&#10;soZwsLqdFUTraumpkwATiXpRHvXVtWL9520+hbYw4KqAFZoUAETkc6Z/H0d9OePK+idAIEGTQdvz&#10;SD/diTXnueP3G3GPi+Ev/JL9RdrsfaPN2Lu8u2bu59S1aRGVbym7Nm0qgdM47qzUY7+tNPQgDz6T&#10;JxcR5H5i9yVu33aGvW3vvo1y5F12Ja5bVYPbLDT8R54eNBH2Z/wk4m3p+Iz9xGbdEm4xBcAvCPqU&#10;AyAEELBAnOtScRmoajITUxFPD+uNDabHbltvbIL3TqKWmC6tFYCeoPGAGWKfdhGqSYEk0Bk5TTAW&#10;R2ZDL6juCodrtu2LbrQemAyuBNDNINK4Rp1ZiniSQJFcsBY7fdXLaaLblbikNq0oXuWAoFzQzZgm&#10;kjOMsIIC0MR8ZrlIwFqm6vX2tPZVjuBBZrotiyLdtSbdu4bRkqIMk1nzw3SsdM/vp/DAW6A2oVkU&#10;67lhkuoLaKS/dcZVIqARGomRUGcPACJBJpHWKUFenXAZbc7m6L6reCWUtXXZHtQwLazFxEfPUIhW&#10;EnOkjDYgnKBQfAnLAXTXL6rcCgF7ZVtGowRlc9UMSdQ1AQDFMNstTALZETBgGkgf0wFxsr7Ntke9&#10;fs2YuXEAQG2bl1WBVLoWQKfM0mOueCFucs6SDPhH2fCcAb8xatlgDrRyShGkgOTRVIA1CrQWiaDo&#10;MPIgGcn41kR4HAUfJcpcdyqMyhRDnsU2y5OjUVoQeiydOWU4N5ApnBp5YBri71o3A926jW/VVFC9&#10;tx7gB1OlojIjrSYnzwwpJJnM1wGp3qItklQRaVCIJJnUpZXGkkENHzUiMOsM+kGSOgnp0wFDtLul&#10;UuAte1LdZrjglhqT00KXmkEhRlmT1whcwDOWef3eeAn7tXazccSqXCFOgyiqAGLEV1LKyVMwemWF&#10;MYcRNY+w+BwEXZWP1OzulqXLYYIjIEDLMM9skkTNSIM1wqQc9J7ZiTNPPAVtxfSDKlrct3XFHo6V&#10;VUCiLbI561ikGRXD7mkHT0z8fKcBntlYIvG9puAF7jkK6BrakCpKdPESayBnGI4zA6VAIofHAaLe&#10;XP8Ax7wVU9RvTOjVFoK1sKWLUgUBFKkgwcOESAJiT1mlcBX7S76b3GZS7pbtoCXBuIwX55pJ1QYM&#10;9fHBKBHjWcvLzwDu7ubgPatgXEBCopD26ohqRGQEk+ZofHBnI+Q+P8MBF2NlW3O1Ri5dtZOhhq0C&#10;pVGQyGbTUAVEGkjDIYSSZFMxI8pp/LAam1YLWrTI7vDB2dgjqA7/AOhatxAIFXPTxNcASxoCCCDI&#10;Mk/H4+GAlbjTtbF65cdTrCpolSlptRFzWyAZSKiRPlhQWNIkwfsEnIyMBTNuGvWtwRbL6bdtGZVV&#10;wxDgPcvKxFBND4CemHmPYNJk9pgkyKyBXp4YCm4my362/cvL+WRdthktqwISzHdpFXBMKZjMmMEZ&#10;IPjGAVYZEujQ1tbSq/qOwZlaCZts5pUVaMgRhp2gSaAGOtS1P7eWAueM24vEHSzXGtuLlrWs2xaU&#10;3LYUIJMCVgfLSpw/bqgz+HjAyHxwGc34H+43UGokIFVwBbvsjMXQksI7JGqfOhmcNMe41Cg+RpWa&#10;YC42Sm0m3tCCwDg3bjQhD/OUHzCARBmpgCgjDgT8skgEBZpn8RgM5e5FE5O3ZU3ku3dwyqGbSFQG&#10;HN1iIFc4FD0ODQx/7b59PMYBzlNs24uqe+fWBlWNntIJLJEwVHQ1mIpQEzCBNADSPPx+GAkbXa3l&#10;uEpLN6SGXKJqsMwDLFZJzgHOtMKU6iB2maH7BQ54CBvLQ2tu7cK7oBJdbeqrpcb5loRIJ8K1rhRU&#10;5QV8pkTnWPsrgI+2viXupcS6qqWBZdN5UY94Rm6EwNI6VwTahQxWoGc+VcBJ26WdzbtlLYuObl1i&#10;3qNbCC2p03AFAmax8MIPy+OXb0mfHAWVtQHZF12W9FkVpF2gXUxFxJmpBAIrU+GF1qPwmpPhTP8A&#10;wwFZd29ltxbumS4VQDql9IqbSliYJAMyDEychhy2BAipmRWuckCP64Cl5Vw24ZGZ7Nr07SqqKIFx&#10;uxFk/M2UxlE9cGrt3CBSSAJg9YB6YA93x+3A2d5bpUgKlxnGprTL2IxtgQxkywIjOcME93yig1HV&#10;/EwfDAaTbonoWma5eLXrrWgbYW2dSt+V6hEDRUABQCRWcMhyH0jMAZiZM1gnwwGmv8dt32H6koze&#10;pcIgXEW6qW17D6QPaD1jP4nD5kgRWv3g1JBP354DG23W3uLxvqUD3fybh1NL2xncMSNIhVWoGc0w&#10;5aFBUSaAnqZpXpgKrntwEvpdayzIX0NbVwIdiG026HUCxjVMjpgXCRClafGs5f2imATxS29zdvX1&#10;3TszAyFR5KoxZl9MiFhu0ajJ+YYQqyDlEDOgBkgEnAXN3cWrVwCCx7yHRS+kJ866GqTUQcwDnTCk&#10;GdRUkeWfiMBE398lLapZKqqjtYr6mp+jMD2hTEZgjzwg5hVHU1mNJ8sA9bGiy+6vl17ApFvQbVyB&#10;FoOW7tSdSSDn0w/bUiCT9vj0jAZnnL6Pb0W0CqATa7VQBwAWDqZrFSPuOHYk/fWf4HAUCbi1tdvu&#10;ArPcckhvyIJWJLWg1fMMfHBXJCxJFRMDVM0yGAf9uaNzurjFBd1WoZbulVVMx2mpMdBPhgxkP7oO&#10;fhgH925NwvRHulba3rbi4GtJbMoZEgkdPP4YS+X24zr/AKw5xjhLttV1trdFVdJFxFVSzsxgzUgK&#10;ZoOsA4JZGZIqYpHX+E9MUSt9aS6bxFpFe5cJZi63FGsMFLFCdbIanSKap8YUwkSCR5iv8P44oq+P&#10;u3Le4Nu5ZV1Fy2AO2xRSWNtmQdTkTJIoCJxHWZkmkZx9/aMBtd0NO2KpaFpuwm2LtuLagahd9V4+&#10;WcvGmEir9KgGhp4ycBIuNbXj3a16ha2XN5XKEaD2n0rkZ0+U5VxIVIMkeOZkfdgMlvuTtXLLWl3B&#10;S27vKoipuTKw8SO0maqGggzQ4czr/HEsyM761y1Z7S6FiA1uQLV0nO4poKHoaffhshiTEAZjxkef&#10;8sMzOBoF3Vgbaxb7nfTbLKCfRW2/bp01AIJBNM8sJudBMSYjOR1gfzwwLDiU0rccWklldkvVZLFR&#10;OoQZmhUVkfbhSwo6AxT4x1nFES/cc3FIDXV1sytbMrcQEzoQgkVlifsOEsw0Ek1MiAMsZ7ZnId2O&#10;yB5AobN0qv5wd5/OVTpV9J8Og8ZOFWyDEE5RPkDGWNBfMW763Ly+nbKOQTatqqkroLM2swZWZFZk&#10;k1phq584BkzMZ1HWo8OuILDi75vba4xFtUTSo9RraG2yJNtTZYiQ7REdaDD6/KskGKZz0xL+aDLc&#10;u7XLrm1buj1SxZPTkFp0m4VzM1zGdRnhUzWT/d5YdvzoqzbO2S2NwGT1iW0NUmCALhIMmMh9uIqk&#10;G6Y6kmpkj7cW9B0HereXhEIjWlm0soht2nZgH7oFJmZNB92JBUHOfvxRkttud3aF8l0WtS6em9sC&#10;dC6KhjlpMZeOBSY8OoOUUiMAHO4W2xtC4Syam9RlKsAIdyWoxzK+VcHNY8if8MSzMEe3thdsK691&#10;1mCqDEa3UXGUscwBAJJpP3NM3eoOVPI55ycTWWTkaTiNkU43d3bqaLii4raW1WyApCoUTOCAaTPW&#10;hw8oJr0AyM0+OH+YZLeXbdowo1XX1KXT03JbXBGoL2ECYjw8Yw+MhIjPpHXFxL1Gc3jekXYaumpW&#10;cNcmCQGigIBmlcERJH9gY6YmMflgY49r527EwX1FGgklIamrXJJGU+Uk4IqDMCsdMSd2c2QTU3LW&#10;2s6mU/nkMbilkaoDWwB0yg/9cJBXSQIn49QMagfvi+b9rWpQFifylaFrq06wYJipJ+GFJkcUQuWZ&#10;lDQYP5cC4nazawrKgX5hmJwvAR7rStruK2gw0hjq0wxmj0AMx5YSVnr/AAGAm7e+VktbQSYViW1A&#10;AjoCRqNdK5f0AUTOWVPCmAbv3tCXgpcKDq1MK20mU1tSYNTHSpwm58h6eJ6AR1xMT4Br29ca7yVl&#10;blCGtOLdpBW2X1JEiSYqPjTDKZCcp/hijae4JG7uhFhfRtuqMygKQoGlAZ+UU6mcxScSRkOg8Ovl&#10;gMQWLC4qorEyyhW7WYnvZyMznBwREkkxlHh8ZwEpXuA2lRSYPeXAJb8KNbk5joMJGY8SSZj+AnEx&#10;nqHrwZlci2T6aqhViKT2I5CTLHKD0wZAr1k5UPX/ABwxJ0Dlu4f9MhWX5ixGlwNJMT1EjM5dMY73&#10;X7J4n3Zsns7hF2+7AJsby2oF1bkQA5GY8sMumnk28fTo9z/s3/5A/qx+0D3dsL+z3G591/TzeXrd&#10;rnfZXIbu9d29vYi6Gv7vhRc1C1dVZISdLECMeRvdfsTl/bm6Frk9szbf1D6HI2lBVyMhcauY6HE7&#10;cXL36eTXfmdX7Bf2w/vO+iv7mvaQ9xfSf3bst/yH6a3c5j2Zud1+n5XiWcBrts7BiHDISELBYJrU&#10;DHJ+V4q6jXHvqhVZ9K6C2h7dc/6z5YssvRt729r+69nurdm3x73UuOF/UbNgovWdwo/ESCRA+UA1&#10;qOmMlvNsi3F1A6UC6WWncRIII8POmKrqXE8hevWjoeL16npOVaERtDJeEmCxzA8PicMWt4duTZRg&#10;8yfzZ020I1aoHWOk4Cw3fFpvVTd3bbWFACt+mZQ911OkIZntBMkjqACcT/1bFz6RW6gZJoFNvUMj&#10;E0pQ54Ci/wBpteiGv6ttc0OUZD6ovgGF0A1DgmSDQGfDCre7IDC0dLse4N3KSe2PgfA/xwCdzxKn&#10;0zuALthQq2yCbZ7AHMMDU0iV88sTNtyAs6bbOoOmAJowDQSmroTSMRFRv+Dbehr9uzde2rJcZNAN&#10;xNQlVdkFYGf3TjQbPlLBRYd1cEgkHtoRPa32gHP7MVWD5f2rvDdcNYtXrbzCuui5LAle+1UQDUf1&#10;xNbmlBOq8rW7QOawy9WbuNYBBy64CkT2SH9NU2DrdvkKzh2uKwPbatqAQYJBGdDQziLc917MAqb9&#10;u0ZJLrdDApkWINftpERjNnwgs9v9LOQZwy7G/u1CLFi9ZKst+QBbQqNEUy6iueMVyvv1bLXEO6dw&#10;rEWXR5usxJ7QqZDwkYsnwg6p7e+jG3e3t3bj7G2ZlVt1tjbVdvoUVul7gOokmoBpjC8z7h5HcoWT&#10;9STcU6T3kHMOoCGPEDUMB2P277N4XjSLYs7RRaddYZbIcdwCOWuDV4Htr4ZYrfbPtv3N7y5QbXa7&#10;G415rtsbaxt7D3b+WlXC1CzmWc+MYqW45vRI+o/1F+nP0g9p7z3R7u9y8XwHAcdtNzuOY5vneT2v&#10;GcVt7aAvcF3c7lkkrkFSZ+3HtL2F+1bc+lb3Xu/fvtLZNu4NjZZb25OgzDn5UJ659MOelebye51n&#10;GnNfmz/eL/7UTfR32LuN/wC1v2y+2T9X/c1kbvZ3Pcu5N/hfY+yuL+WGTfXB+o3aL+FbKVrUY9c+&#10;2/Y/tj2vat2OI4zb2XQQdzeUXt05PzF7zdT5DExM5eXfyb73mvzD/uW/fz+6b90O73u9+qH1I5f/&#10;AGLeXvVs+zfbF25wHtPY21aLVtNjt39S8q9Wv3Gk1AEnGtAg+XQ/wxNeZyw8YncObJUMLbuXZzWr&#10;MulmnrWoJMgZYVi4grdlZKWrggrNxvno5ZW06hWo6kxPTBiax/0+3CCtvu9veAKWRQoUsQC+cEpJ&#10;qYFRnTDZYfb59D4/DGZMzOaNJasO9idUg3LbDQpU0BhVM1MTPSTGWFKR0NesTE+WNCFv7N24xUKF&#10;twM6XCNXadfUZyPDB4ohkKjXAxKHSoWBLMCICuSe7PIxGDH9v6YmMdAW4Su1aFvTCXltnToMagwC&#10;xBP4sTNvd/A3UU6+VcV18e2L21y/377cK2v9w2aOLav+YSANWruW6StI6AziWQCCCAQcwRI/jg7f&#10;Jx6zev7TcW9xtrt2xubL+pZv2Ha3dtXBk1u5bMj4jGI9wewuE53Ve9L9LvCG/OtmFk5EgffhcJJd&#10;ePHf730+/av/AMrX7hf24jYe3eX33/vwfYO2ayj8PypVuTs2LZqm23lwkHtoAwAyjLHEuZ9o++va&#10;jm7xZXf7BTqOlm16AxMEiemVMTF66t93j2/7yc/4Zfos+gX77P2BfvL4/acT7r5Hb+yvqFeRLf8A&#10;snPrZ2Nxd1eVbYbZNfhLgLdrlWyOIfE/UnaW7y7LmEu7Tc5FdwjJ1gwSINeoxJbeLMM7eDumdXRf&#10;rB/x28jznGX/AHL9JOR47kONeL1huJu29wCptF0lbLalUpXTUjoZx0JfcPDX1GjebfuhgQ6zQRqI&#10;np0xcz4uF8W8fPgftd+uvAbm7+s9ocvuLWzuX7DlLF/0kEzbsKsZEL83WfESZm33G03EizdV1BIB&#10;DTkMyfsw4Z212nX0Yz3X7N98+1TZ3HLcTvNhfthG9MWtLBC51l5qXRiKisGRiNvnNl1Nu36iFa6I&#10;JUNXL49MVrx6zbMrc/TfZbXmuPvbXmeYXh9/ad/S225a5bt3zaIZ3cvQEKQfVUiQaqcFbverb7VK&#10;s1D8ZGCba3TYfL+3TwnKXL9/f2+U2Qc6NMEhXlltKrzQrQMxHSYMYZvAqavAg9TI6ZE5eODppddv&#10;SNXw1yxvV0W9hb3HyGlq0wB0m5pYVYXFoVB8KjqWByFmwF9Tcwtaaiyzn06eGC7aSzE4Xl/6bcvz&#10;r3rXHe1lfev6QVxtrKXAASsl3A7u4sxUj4Yhv7i2epjrZwJlmEAUyxnu1+KfoNpx/wC2X3bc2m1n&#10;j9jsrtxFSzbtj1S8sQbrhYI1DNTX4ETjL819QOM2Fv50uPqI0ahRekFRjVzjjq66eH4R6J+ln7Ev&#10;dXuHdNd3jXtjsjbR7d5bYuMbjLpvM6XKQwkac/Kccy5T6mX9x6n6d4U0gSGUCDpLDr44zM2fVHee&#10;OTq+gP0//ZF7R9sJtV3nHpev7cO4e4tp/Xu3Z9V/SuCNMVWKAkwaDGN3XuXkt3qAa85cCWBZpLfL&#10;pBynL4YvGPk1NZOj0twv0l9n+3zbb9Jx9gbZmW2LiW7ZRc3D3BEjIz9/jij3r83btfqd7c/SbJe8&#10;3tzcFoBCY1F3P8JGM519GsOgcNa9jbjdf7bwNlOX5ZosrtOM2p3bm4RqCabYIFcm6ZU647mff/sv&#10;geK3HKcl7n2N67Z7be1sXku3rrVUW1C1maT4fHG5rtfRLZOro/A/Sj6i8/zmz4jY+yd1xHGXAG3P&#10;Lb9BttrtlHf6un8XiAq5kzjxh7+/cT7i5rc3ON9r+pxmx71R7Re5urvbKB4BNRX+GO+vik52c7v6&#10;R7a9jfQL2j7XspuuU29rn+ZP5l7c7u0p29u9En9Nt6geE9MYfgvpF9dfrbvbY2fF81yFi0Y297dr&#10;fS0oukH1ibnaB5TPShxru01zIxZc53uJ80z6o/XP6B/tz9u7j3D9VfqN7E+mHB21Z7u653l+P4lb&#10;jW0L6bdlmDu0AwApJOPbf0q/4wOZvNtuT+pfufa7G2xW5c4zYWzf3LW5DFHeQFP3nzxi+W9IznX/&#10;ACzu+duI/Ob+7/8A9qu/2Q/RLcc17V/b57X95/uP948cL+2tcnxu3X237CXfqpFsjnN/37m0HgM1&#10;lB1iaY+jn07/AGsfRz6bWLK8T7asb7dWVUfreQRLtxmXNwvjPQ0xyu1vWndveOJPl/tfl0/dt/7U&#10;i/8AIp+525veM9q+7OJ+gXs3dvdA4P6fbcXuWfbvlb3PPcipYQsT6VtT1k49A7bZ7TZWls7Pbbfa&#10;2lELb29pLKAeSoBiM4xXwz98fUn6g/U3ltx7g+onvb3N715ndXmvbnkPc/M7/mNzcuOxJb1N67QJ&#10;JgCg6DEjAYkGVHh0H24GAPAwAwMAMDADAwAwMAMDADB4A5ifhn0HxxQ8zdC2bja2X01NFHWJMfd9&#10;+Dh5LnbHwe1f2se3t3uPcHA7S7x+0vbfmt7Y1PuTJK3NwtkXXSvbbDBiCKiZzx4/9z3bm75K/txc&#10;I3V3cXLpFtjctbOwx0LfvqB3XWmEXxriTrXt1n0yz0fui+gvF7D2n9O/b26tba23BcR7f4vjNvc3&#10;Ni1s937l5Pbbb19zx3F3HP5Ows6C168W0tbgHpiqsbAcduFbc3A5tRZtbdS1427bS3qX2add0/M3&#10;RcWSTo1n0dA3/u257y4d7XC7S5tE3jvyG85a9at8fb3O927LabacfatjVY49RNu0F77xHWcWd/fI&#10;1hNpa137zsO+yxe2vpiSSzCMs2NB0nEmuNrUx6shxvtndWeTv+4t09jj+Ps23Lbff2l226v/AKq6&#10;LSKqWySsuZWyim4wILaAZwxbsIqWmvlrsXNfp6i+q5cyAQiZBjuI+EYuMa/JVnuuU5Dc73kNrxdu&#10;xx6HaHbncmyLS2ttt1DPuL1xSqBXUNos22ABjWXOLXbqLDNevE2EXUfSBq1f8zZZzWvnjltjaY15&#10;ZvwjA8td3HJ7Wzx/F+lyW6uNZA3roRat3SNR0WLYXUQqkELpQQJBqcRG3W5324NnabS5dRma2EtI&#10;SSVAq5PzeRON6XH07dScTNX1vgeC9q8CvMe5PcWw4q5tbR3W53/J76zbRRccveax6Z02Qq/NbUUq&#10;ZmuOjcF7A5TfIl7kA2y2/wAxQkho09DU5eGNcXrHHfzyfk5fMr9xH/Jb9EvpXvd57b9jciv1B92u&#10;67VLfDsu821ncncldJuhvT7THdcZspEzjmf1mHOcFwlzj/ZGwubzlLlprS7i4n5NuTEogEmMZ7dc&#10;5vLp4PrndteXvb/jN9wcL9b+UufUb9wPuDiOA4z9bb3nGe1Nvvbb7nstSG5fcMxVdYOvSgAAzPXH&#10;H/oB9D/qHtOb3HvD37yO5DblnuWre6ZwzBjrCW7H4VGQpjW203n0zEhv5NNdbM5r1P8A8k//ACY/&#10;tk9m/TnffRT6Q7ri/efu+9t/0l7Ze1Bttzx/BWl/LN/kuTsyiMhoyaix69ce9rVoW0CKIChViaxE&#10;DSpwy8Nubl+RjmuYv8tyW63+6N65f5C/ud+pC6gxu3S+u5dtnUFkn0ycwMxmHVFUBEQepFIOZjr5&#10;YIzN++zW75S4HJuxbodTRaAaylsQoUn8Y8umHKUqYAr9gmY+2uAr7rXQ1wrbQO8gEEFbYHabKkmS&#10;BBglqERg0X4AmqgEGR4z9vxwEbdbu27KbXqPFxFuPct6TcLQFD20LAtIrp7SKyCMOQB5SBPTpE+e&#10;Apr11tVtfUNz07ztQBnUF5S2mmg0zI6kfbhaxHSRBP8AQ/xwFdvGe5caHOi6jenrtala6ROlLamR&#10;l+ICmHIFTFehkkmT3SfhGArm1ljL3Cih2dHVULMD+U1pQBNJIFAZEAwcHEkCsSZrUD/HARrl5BNx&#10;rpYequjXbV7V1wYZrbKRIXODFaTAwsH/AAANPAAx1wEC8A4ICamkT63zEEeoSxJkEUgeMVIwG69p&#10;p1yj4f1wCLTCmu5b7i2kJbUrAbSt24pzJAK1pWhBnAJnTEGIrlFYqKYArR9MXT6TgqjzbClgxClX&#10;tkSWkVAMx0iMKgEQMulf64CKD3i47OICup0FJBJOhQJ1BpqrdYwIgjKoBPUmAf8ArgCt3iTcFxWt&#10;qhuAW7SgJqLhix0mgIMZRM9MH98ZmPLywESLouagoBCvJftBZZDH1Hoc6UietMKAkUIyn7/M/wBu&#10;mAReuBXi4iMHAtJc7RcRltgWoCUr5gk50NcKAETqzECIifMeGArnu3bl24DakW5dmadcL3NCCMjH&#10;y0n4YOnhJioygjLIfxwCdVw60VhCrrXSwP5ZGetqEkDIdRMRmJpkZjxMf+3YBr0zqC66dzhyttbx&#10;yBcJEMPFoz+Bx//X+lDQBI6TDZwDkfH44+vvv8vLzraa7de5YQNN1BrRbhthnRu8aRBJQafw0HWk&#10;lA05+MiRQVMZYPUnh2AKlUbRbRgJ1S/44FAzEgzPhM5YDRlERSvnWcA5ZDqz3SyMxdr40WSoRFGn&#10;03YyNILHI1OWog4aIE/ZEyRNcsBa2HLLGk1uG4UNpWWF/LBuXBQGsawMiCcEamOtCSZJPQCTgHbI&#10;uILjNbtMq2GRLIgKUg67gW11OVT0JpWUmRlJzJEg+MSD9mAkWbmoAEIgE2U7e25LjUBELLd8E9Oh&#10;OECoBmpET8tIFDOf2YCwLLVFUlAYKlg7K9vVJkBdKkQBI6RU5nEgxNZ7T0AMEkeeAcF4WnU3CgNo&#10;KWvKgBuNdJ0MrAxIHaSfI4QYPjEeHXpM/wAhgJQTR6YRYW6hLi0wDi2VAhNQlSCwhjnJ64T4tPTz&#10;/hNKnoMA+lEWwUZiSQzA25lSQG3JozaTkXggnyqgiadSxMQYJyr/AF8sA/aBso7QVVbYQtIZwGgL&#10;2g11zCtSs16YRpA/Fn1gzEwzR5YC1N5jbJXbBAptK0PbZWuKoayFfMa1mi0MeOCPdkZiPEhYqanA&#10;LsNbtkLe1m4pctaEKoa+0KzdFLER9uQzwMxWCDWfAT4jp0ywDq/l3gAtxH9RVKMgOu4bcKC16hz1&#10;RNQYIjAzrIoR4ZUy69cAYLotkJaZAwAfUC+ptbCChIBAiTAAHSmbfnINQMjQePTAT1dXmA9pQjuF&#10;W7qkEgDQ1piJHdpKtU6pYThJGcMMgSAIrBJA88BKF5kFlCpuKzuiXG9NdKFgPzbYgQoHywM5qcIO&#10;cSRGoiPAgUp44CbbLTbYqHLIiXKKLYIZmFybhhWiSTBIB+UmoVJamQJEEGYANQOvxwCVS3YZSja2&#10;VbrNZCaXm7IQghoEE9pJzrBBGEivTIx3UBUiT2io64BRKr87aQ9pC7IAJvICAxukqG7YgwRE0wnT&#10;nELBykgAHIVwE07hh6eqb7m0LhLAK5KEgAsTAgRJB8PDBxWM6xESSOkk5Z4BAV0l0f0/y7b2yNKI&#10;sLDgCGDk0FVEUgHqRNaRUgCfKggnrgHLOpgxd7tv8q4botksp9U6m1fMUU/MpA+wYKIJjMzIGeqJ&#10;iD9vXAELrFbYJfQhQrfkkPa1sg0qNWoqY7Y8/PAUdwgeJBIrXp92Aee4yrePqCYRGto4CBAO64SQ&#10;da6qVNetciZcoIoRQZARHTLAGl43BctszAkEvfJ0FnJFyb6XZIBoNTdCKzTCOsikjKKgk5kYCalL&#10;UFbjLKqpNw+npttVUMsw0nx+8A4TAI/7sySIFfPw8OuAkB7tpypnS2oW1R0uXNVvT3MXlZIBkGFP&#10;Qk4QBlMKQMwfOTTp/XATPVg3GU3HVm1afT0pEFWUOAQZNWHSc4wRFSDEAVYmFnNa9YyjAOq5RbVx&#10;GJukjTatqVuKGOl0USNDEjUSCQJmK4IGgg06g+PT7fHABkdmbUChMNApqCr2HQawIYiZmsDA61H2&#10;ZgnxHWmAkE97aCGLqgW7Ca+1tV0CZBLHOR55xCfCTIgzWBlkeuAfAtHS2lluI6w4ZjdhIKsvqEgV&#10;7iTSvjTCTUiuY6wIgQBT+GAf27hdbKip6bA6Fl1JOpndxcMsQPmrHnGEiZgGKxPjHn1wEoKYUshP&#10;YtxhGorFbZIAowmZmv2HCDNNWn7TQeJjATEYIJX1h+YrHTp9S+Sx9NNQBzBkk1gfYEmhBy0ioFJ1&#10;UMx1wD9s2nt3FULDv23O9n0KwYaWNNAOrKK5+GC09Sa1isj41/jgHxcCkWVRTrIB1W1QqSpQL6ZM&#10;EiO2vlWuCY90kTOciSQOojAP7dSLQT1CmjWIEFLeshT3XNQPWswK+GGyYYkEzOojTHSSAfPHC9ap&#10;8NNmPywTaFtGDK1wOhjUVkGAtIrI88IiABWIJqBJ8oxFSkeksoV10ASSbYkwGAWla+HmMsAaZJFJ&#10;zinTOo+P/TAGxvW1CkKzL2r8pEFoKlkJgyQQTQVyOE/HMwZzOVfhgHSDcVQvZbtgiCFgvrhQxI7q&#10;0gwOpNcBhWDQAAgwamI0j/HAKRnVQVEs5fVq7pTVJulic6gUPgcDOcqAkRNPwwfh1xZ6oIj01XWx&#10;AJWGbT2kHUbwAPcTMKOsmtBByYrXukxkKaSAcPQE9hDf0uFUlBCGCCuqVY21hYpBFSBM+ZMcwJ6G&#10;szQVnynEUpEIgtpW2rHUCiRB+RgSZUwagUIjIjBeeWdfiPDASCoMq0lAEhmVu0KasbpFYpnJ8zgv&#10;CanrnB8tWAUksmhXVQ/5oDLrYIuetFmJY6YnLOhjAOXx8RTyP88A48LAAcPZNrS6yNEr3C4CMmMR&#10;BnpSJwkiPKtIpPhH+OAfFwtccv6hVW1PqcsyPqBuBzbnqZgUPXBAGoAIiT0mARlqwEhmTWrhWe5c&#10;Co5UuyQUkKxtzBaJIAoM5nBERUzNTEGKGe0/0jASFJf0rYd2iQzkLqDtb622PQkQSSD/AAwk9T2Q&#10;MpJHQRWkTTAOCraVZxKy2i2O1wxDEqTUAEjIVgsaYIntNZ0xJpmKdZH9uuAUiXDfUVQ3l0EF21Mr&#10;Q/cyQS5yBzHQgRgspPSaDVStYkfaadMZbTe06BQ3QNVy56YW4BOkHQTAAEASM+ok4RHcD5QDEUNK&#10;ffgqXJt2nIr3966i/cF1sBbHlFPE0whjOQKjIUpqyB/v8jgJG3VLeks63HOm46hlZvTo40owpnAM&#10;TMjCdNDqK9IIBBnx+/ASdYYqE9VpRjpMG2ZajGlYzyM9PHAYHTNZEkkEgjxjPAErpqgC1DwAGSVc&#10;q/aHBjUT5ZjKeiJBYKDl3D/LWtYzxcXGTHqdUmGuuqntVXqpYtVIUmBpB+XxywJiZjPwoucGMEOL&#10;EhlUyaGBW4YAZNeUxkY+/PDJzBIEDM5EGIIjz/njrxiX1w16Hwo7lBLElggWDE9ZiAR0HhNQMBlp&#10;K6YZgRQwIodOqCRljeucfV1DiNF2HDIyIbbrrSHkypuSWGrpM0wyKeBA/wDSiuUE/wBcaVJZ2eQv&#10;qKzwBpK3XCiWmYFSawoP8MExpnkepnOsCa9DgHQgDkC0AHUUtlUVTbADO7GcpBBmk5YSAYHSnwOU&#10;gAHAO67YLg6jGkhiICaT+ZcLCcjGRNPDBVBMBRkCADWemn+/AOnWUti6x0hibbUIDW5nQ0mhEQAO&#10;nxwk0AIaoboCDkRWf78BIswzMjWQVKDSrMCArMGItspIJ1UmJ6YQfxE0B866BgHUKoVt2yPVXXqW&#10;C1v1yPnEmCAB4/Z4EID+AEBTp1U6GemAklrl20CQx7WYWjeWwys2kXVZIIZTUgjM9DnhEaiSTUTp&#10;LCKVmfsgYBVs27SKqI11ST6lpCHUNMKEVjBYGSTIFY8sJGqO4ig06anxqB55jAPs9stbKWz3hjrM&#10;DsmMn/CB2kR5ic8JZaKZkZkAVMrUEDrT/pgH9tcXWwhxJPpgkspX1O0jTIIIoNOX+Y4SJYEEnIgT&#10;UQxggf8ATAONptslzRJ7W1DSx1KgNSPGsQZHwwRzEEQKD+SkBqkYCRaV+4nXquHUXLSQyjXcEL2g&#10;+J8ssN6SF8iYmC0EtkfupgJXqq9w22YiLZuAAj8xBagaZFSwIZvH44OpOqoBmskQRQBsAQULbC1e&#10;5c0MNShwVMlntx8DqEjLBQwmoEZxX4SW/hGAWbiFbKAMwYqwJz1FtWhYr2z3AmcHFB4wY1GhnrWv&#10;xjANqV9XSCYV1UhFl7awZ00gSP8AuoMxOEz4lh0g/wDwRI+2hwDoUgMyICS1su4ciAFhQjTExQmf&#10;KMEY8awYzhSJpH9+AXa6MyipRHnQTcS5QwzTl2gkCIFeuCgyG+Yx2g+DeE4CTr9SUJiLtv1WEE6U&#10;BMuRM0gEZER1wk5gzlmOla54AWyugxbJUidWoqQFOgqA4B0zUzlggAMzJbMTQ+ET/TAOi40NpQsq&#10;EMhXSz6iTr1NqquXzZdJwl4mTJOVBMGZPc2c9BkMA7t21KbcgAKH720KEcQALdqSkGvifHPBmpkT&#10;WIaCBJ+bT4UGAUhCIEYhY7NDyzRAKm4FMsain88MhTqJEVmk/J/l+WfDz+zASnYFNMMw1KNfbN0g&#10;xcJyALeVB8JwcAQZkSaEyBNCDqn7MApSWBXTBUKC4hW1SXlNIE0EScNkLJzgkGlNNAADH24B/XcI&#10;GnMIwYRrLEiTpyzEHy+OGmqV6kEgiY7ZqJHnOAm2iwRmRQqlCdRHqAkLDHvyJTP7s8ImasDOmGik&#10;iaiK/EjASYIHp29Jts4Ka6MCF7GBMQfA9OorgjnQ1B6zDCgoR0plgHEIUIXAhlCgrAKGCYOtaNJ+&#10;YZE0icIgy0E5HSSpBg1IGef/AHYHyPh4VVYKQ2kuwZHGoHSLhUhajrpmv8EZhR3GAQsAVByAI+3P&#10;picLymR6WoFU06lYlnYtIYFrjKxOkkZxSlfHAADCDMARAWQxMmY/lXLHDnsn4sZ4JP5dxmAQajk7&#10;aCADokNBEHIUoevXBsAQ2awDLHtgGomJ+7GVnWF2306GUreLFVS2JYykhq9sxWD5AVw3npgmtMh4&#10;SYnqeorg6bflp8ELqLosoQ0kkFlnO4yHIfhIiPuwZiJNIORmY6xpwY1/MA1POiNTiUhogk/LqbPq&#10;e4H78JMGlT1WZIGec/34rqVqPqMQwUiVYoAraSAvbJME1inlTomCOtcq5+cA+eU4BQygKaksSCSr&#10;tqJAutSoUtEVzwTKQskg0y8zXUYpiM3nj4nbd23qKRcE6mYxBGldJE5lv+6QKzWuAw1Azl3EERSu&#10;Y/tGBrxx8BoNDNpBE+mjgyNUqBoEGBHn9/TBGvhSmoL4CsfZP9qitDt9oYFjbVzrUXHBBDPXVMUF&#10;TFMvLA+ySq0gVBP9fHALIKDUJXXcCnWw+QCpYA9qkZAn4YLVU1BPiSQQwoPsk4A9DempCdpj8nSr&#10;W3tGDLLMyYzJqczhNZJnUCNIioM1MT1P9pwC9IqPlYMHYEBCdACIGiBHWJIP8MEI6EUAjzH4YFSf&#10;5YB26Ga2NSE6Tq7iKmZu22ZYWBErX+OCg91IJE5iTp7e01/uzwCvUabfe7DUVcaSRNwavzQCCTSn&#10;h2yCMGZiSZnMdTBgEj+1MABqVgNLJCzaBGpSGNBHgOvXKowgAtAH4hEQaz/29cs4wDzNoLM+oQ2s&#10;HUAsKKOzeAmgJ6YI0p4EjVPaAB/aMA8razMQLiqWRl/NcsdWsTAEA9wExFPMozBmJHViBBkBo8ca&#10;0/MhdtwxlPSLaHuCE0kqy6Gu2iDQAx1+ycEQY0gEAkxqPy9Ov3DHYLt3FJZ20ki2pYqCWJkkAgRl&#10;MkzPhXCYiCBIIYZgD7ABn9uAcFwGh0UKALEmHBqTl2169KxOCahqZBUmP/RFe4iJwDlsqaqulkuF&#10;a6ahmgHSkk0iAOorhBEx/wBoBAAIAk6oIGf92AeD6TWhuMDMhpAXQSCSAvhl5Z5AStMy0KWUEEzI&#10;MqaROAJjrCzGlbbsLbaDHkrqZBbwNJzrXBEjILUFSdJhSSwksM6jOPtwDgEgMzHSyso1Asxhc1LU&#10;MEAAn4TnhIEiIyJ1DuAIImCRTSDngDYwYBksBohVJlSJAFSSZgUwdINFFYBmaxC+HSkHAFJBEM8j&#10;uI+Wv44+/Mf4YIoKSAoImo0lzMEk+fhgFC42lvmbuW30ZLR069AAIKmRMxWJywkhZ+YtJiSQAADN&#10;QD/KmANWYVKi3Cs2kBmM5dpAmvQnDemD/LSI8Q3hBOAfV5ggjKW1vUGAUaDJaPAVGAMyTPyzEjKS&#10;Dl0wCpKiFK6i5DNpuBW7VrpnPzP9MCKUggnoScz4nKc8As6hcbV6gbSQSVVR/mZWVRJqY6Zz8WyI&#10;AUxpE92UwKEzX7TgJC3A+h0E3e3sIkaQ0gCsCADCgkDOcCO4UpAIEknwzjGdfyhJdTakjTQyNGlW&#10;Bb5ggJAiTUA+czGAAAKkZkA0MEimU55UONB12cwUVoCK0SbYcL2sQCQcyDOnAgA9Tka0Pl/anjgA&#10;CWVGaEUO8NbKhYU5EtnMwASfDPBFaCOvwgkRFI+zAAXO5g6qAjEaQe/S8klpYzPzCRBwpRSpXKYO&#10;YMVBJ+EYBBY23uHSzRMlWlGQPKFVM1rJbPxpgvECMwToyMDp54mM/wAApAoFtmDkBGUG9V1Z2K6W&#10;UViTTwnPCSSQCOkEV884w6hxAiOVJKs5BII6m2dLahNRWo+3CcxWDAESJBIqJGKJBJBL21I7wxZW&#10;WoOdDn4SQPHBiRkfjkZrlBpB64AOLbAMQQRBtk6jcVoMAvSY6ZzXOcJYdsEKvaSQSO4qaiMAtTrc&#10;srXXJuABtJGhLiae5hGqQKTl0IywWfgw+8TFRP8AcfswCtQT5UKEAFaBWKklQQGoRlIMz9uDCzkO&#10;tDlQGAROAQ5CMCC4nUrjVJUle5cqf9rA9I8MFB+YAlogwTDDPIfb/dgHAyFSrAInzLqSCpEhNRYT&#10;NaeOAfloQJpNRB6msT16DAH+KGQkiKfMMoCQ0kEZz0pgGMoFVpAJEjMx54BtASAZL6WmLkCpXToV&#10;iMhQkL8fDAOoEaQANMSfI1H2zWuAOYRnua27lbRBIjMQYAgADp4yfAFAsE9Y1HMyDAB8pwBh2BbS&#10;FEMwtrL9yMJYqVjMTQA9K4SKAaR8qDTE9TIIIzyrTAOGtXbSjXASWGSASQwB7amgqKYKSXA+UlgS&#10;QY8JI8egjwwDkQhargAgKVBAGo6UImA2ZkUnAIEayc5EjKG61jAFrYgW0VZBVpYaYKGBLIOomaYl&#10;cfa9TdWhDTqAiZggyBByPmMZ2/LUvRSe592dtxG8ZWt210OFuEBV0FIuPAoVGXcBXHrX2FtQm3Ry&#10;vbolTM6pEGo88TT8r4/z3O0j8t//ACZe7jud8eLt3pu3N8PWtmpT0pZdHTKAJiK46cDPWnTOnjjb&#10;i+L94en3enF1ArEuFLa4Pp3LLiCAYHSvnGHmoD8Mv8MZ7ZBm9vYe5f0zpVWIfppuMxelCCGGRkT4&#10;Yg3TMmB4ZVo059MaHWeC2+i3atKXI77oAIituGCimqMlGrwnBLIBnxzqY65nLAJ3SC4x9CWbR3KU&#10;VbTEXNDBlBBatB9s9DhwQBGoSPOaQQI+/AUm5W427RwrFEAtCFCsNUXYuAnuAgwQBTxNcNvMz0Vo&#10;q2dK54DQ8datPauWyzMbqhmPpFRaLv6doq4InUKGaRQVriOsliD1Mgx/f0GA027UW9klxQUZGCXL&#10;cDRb0/6dwgTGqDm3TLKZJlQTlAjw+yMBkEX9Q9m3aXSzXrl03dcnUqhipvN1AkACuqKHDQPhmcx1&#10;MmZj+pwF9etm0r3YIFl1KmVt6Xt29Da2U0ORjOax4BiJg9azShC9cAlWu3rNm6hR1gj06tca3cuh&#10;igKgAmQC2erImmDPQzlFBSJHjgGFtFvUDW+65fP5jaBKG4FaUBmQxgBQaCTlg0YQCYGRBBIy6Tkc&#10;AW/2ptu6WzcuC03p3LLeme9iSHZTOk0GgQf44dYLFSNIUffUUJwGf2v6g3Va2ri814gEsjNbRSYB&#10;00hsjBoJrhlAJkEHOPGetMBo+Qu3zZdQjWe1NaofUtm2pGkKDEMGljABI6dcLYTX/rHhOArdpdNq&#10;Ei4NPyDSDpcqNJtITEgywIMSMAKATAA7eoHTIYANuHNpVvXLl1G3EhCzAMqrLEgkQBU5zXzxGIIc&#10;Vy6Ak/eMsBtrNy2+xZ1QP6iWCxtKLRBVBJSGBMZClcOiUEVHwFAc8Bnr9uxfus8M9wqXJe8Uu3VS&#10;2EtOxQCVXpMDxw6Y/uyPTpgKXbWCNSkKFi+2oMbQNpGAOuaadXiPKs4A6GuXwI+3AM337b1u4HAL&#10;+rqnWtElQoEyq/KK5dBglqBnJmDmR9uAm3Li7d3EW2RRtmuIDAuFyArlSZmSdOVT4YbWV+1j5AzQ&#10;4C03Vq1ubRvILbEbNSjMWLIUqpJRtIBAjKcPOO0k0Hl4DPPAZzYXlXf2bCt6jrMswhjrOkC2EIE5&#10;aZy6SMR4LNkDAkaayIyJ8hgNp+qsWNsjMzA3NwwdWcIPUN6rgky8kFVI6z0waCCo/tlgGOQvo+03&#10;FxHUMj6RbAFv1NDgQVB+UHoBh0iSs+Oc+B7RgKBXX0t0EVSlu0Oy2hkE/wCs4LVgE0EmZIphNwRB&#10;Myp8SP4dcBP4nW7vZT0ouWnLAopRWNshnV4kOFnUSD0k4Gert0/DPxicAzaVbDbRHu22Gt1Q3FhW&#10;HyK4tggF1FBMTFcow2fmGQpkB0PXAW1i4i7F3UljcR0W5eZbbs0wyKyfOSQKkx55Ylqo9MTWSSZz&#10;HUGDXAYbdMz8tuGUXB+UiDSxYtAIuI1xaEConOlMMEVMSO7oDArU1wGlsXot2jc9N9Fhn1Ap6jKq&#10;akHppDEyREnplQ4mKum0ayYgnp5zgOa7rd3b/P2hodUG5NxBoQAu/brRjBMH5VnxnDAAJj+2XScB&#10;r9xcZbNtu0C4yyZm40n0o0iYgEkQKE9Jwlws+ZNYyk5/xzwEvjXvtcJjtVfmcL6p0k6Ggyw0TQAn&#10;x6VUpilKzU5UimAg8pbuXXtvbuuRai1cttddXC3S2vUB2hSx6GSesRhZI1CM8jI+6gwFbt9tdTa3&#10;UvKW0qly4rhGey8lQpkmoj4YFyPHooy6xSpxIG+C9Ui2hsgot29dtkwFW0EACG2aTkaiszhh3iIj&#10;KCPty+/FGx2ewS+z3nN2yVbXauQC6D09TFl8ekdek0wYakzFfhFMsBB3Gz17i1qtKCiPDAqtxw7d&#10;6hZAUkAMfu88PqygVBBkTqJOYpgM3utju7u7iy4u27SNoNoKjhSe9lLgkCI7o6UkgYGoCQKUqCYI&#10;BrmMADZv3XUs5Ci7b0upF0PctKVUsjg1EmazNcNNNadKRSCRTAXu2C9li45ULct3W1KV1aDrItaA&#10;QDlM/ZGCUAzl2xmD3EUwD+/uG2ba27hKbhWOkvaVLJpcOsSaQCCIoa4dmgJEGuUg6fDAUL2SXvJ6&#10;q6W9LWZXQ7DuDuD0zBMV8DJw5akgSREVBmfjicZFD7iW1t9Qa2TeUakKlEsomnIrQAKKkiTSKHCr&#10;gmIjUMp8BkB/hiiJ7bv/AKezubjOUR6XDagu5MHUWkdompPSRnhGkgEQI05eZkn5sBd3eQtpfRje&#10;uSW1G4EJZgo9O2xtoOwwakAyRTBLApUmKgjqc6/bgHNy5vgXiqrtzdYotoMS9sGmpSZIME9xH3YR&#10;UMTkJHjJ8vPAWy7jbvtbe2co1xELFS02+oW+ykkScmX7BiQDpzmo6+IpTEsl6jF3rbbjW1t9uQhY&#10;EKAENpBqKljWpygQMhhSEkmBFYA6+ZOEmBV8mlpLFiLiurMr6lHaoiSgMSUBoAa+Zwm8TKqD10/Y&#10;aCcUWHtq3Yt7Xc7i7Zm4F9SyzONRRDMW16Qft+zCxkMshll9mAr7zK92+yoyqbjPDIhKXAQ1zXkC&#10;0GTHSBGEMZ7R4+f24C32tpLFsXbjCEhhb7dLI8zI+atSSTU9owcUEEmlOmoD4YCOrqt3cFkt2k9S&#10;AZV2R9NCsn4AjplAphJc1GWZ6z44CbZ2tu+/q6FuwLJAQIqQDpB6E6TQCk4SigGfgY+BzHl44CVv&#10;9w72HUmWtEKWYmXIIUq1sEamzAYU69cKSrGQaVB6VwDPLk2eMsG2dSszM1t3m5IUdystfsIpEZ4e&#10;pJiYwGPXXe2516FJDBWaAbvcAA6pJp0I6nBjMkmaH7aeeAhu91lFsC4ls3LYIrpUo9GGmSAcyojD&#10;QzNKVqcwR0wGrvW7O326EsFdUA9MMGVw0qLxLGf/AGRhPhTBODQ9Mo88ArjdxptsAZQrZa5cuBvS&#10;ZY1IGNZ0scwBIoQMA0UAwIEmegIqa+GAd2rnc77Uq32uEvbQ2gug6ar6VtDChqqTqrhkntBpmCYn&#10;x6TgL1Htfq/TJLFbb+m6spdvUYqyuy6iDEgTEjMGcLt0zFRSfIZnAROWU3bULcHpHSTbcAS7diST&#10;JCz45dME7KSKma1HwyMVrjOv5YHOI2l1dvde4m303Un0303G1a9Au2yTAiAe6rGoFJw8MgSRQGev&#10;8TjQpL6Mb95DYuw121BVjbdLbfKRFCSPH+WAkaZ+JwEPk9L7zbbdVCPrS0FH4zmC7SZjwntqPLDC&#10;jUxYECIynqYAM4DY8jeO32C2L1q7fCLrVTBtkWhJugqatJnDwEECfsxnb0/EZO7urTW/UAR21qBu&#10;aaVKZ2mtAAFgBAIgZAYMnT4DwAH8TjQC2DvFFxla8SoGq4wV70n5La1gEUNKfaIbb4kxWa/CB/fi&#10;XkT9q1tLjFktgA3V7VRRAQsNcdQRBXOMzSq9I1k+QiMMzOBDHINZ2K2VRRFx30OxC22IOi4sE9Jq&#10;ZicPD5qnIGM8h1EYWS9RlL9w3bbwAuq5JKCACzan1MIan3UJrhwETT+GEknQU97bk+o5QAFaguwZ&#10;xPzCM884ywljFPL7pMTiiZxlgemvql4LutpBpIYL8qXGYmOuphn44M5GvTOkfwxn/P8AwBBA24XT&#10;a1EOToLE6XNAfiBmPs+DcwBkazlljQtLCO983bbXPlMBWBIcjID5QAD1jw6VeTLpkT9/QYDP8qbl&#10;u8oZygtOLcroe2xBBbUx6H+eBgI7kO9tLYJBZSwYhwF1kQoiPGp6RGCJrHj94pngJ9qyvptcLMUX&#10;WRqgksCAIZSAOop/PBfDIZzIOWeM9sBtaV10vncckC2WZCoaQGis+IPnng2+Q/1+XL+eNCFsD/72&#10;behbtkhQR6R0ubitCOSeknIUHh4MoSJmB8Moz69cBsuUW3fuW3teoCballuAE6yxVyWBooOfjXM4&#10;cnUKZ/yH/TGb1gzvora3A1ovpRVhJ1m2YBWCIGXngxlEiaVBqa5YbdALgMa1UenrCnVAKF/xKRNZ&#10;6fHBGmcEEwc6AVApi3PoH0Z7gcKulklu0DS7ih1AGCAKgk/dgEiG6SMzP8jhM+oZsW7jXrRbRcWV&#10;swrDUzFu6TBkHpGDWCM5NJ+7CyXqIXKOLUIEco7XVS3qGv0zK9zQAAKCuIfIcbs+T2z7bfbe3uLD&#10;iGS4oOdJUnI51xONYstlzG9+kX1j+oX0d91bX3b9OvcPI+2fcO20qd5xl7Ta3K2j6iWN9Z+W6gIB&#10;BIInHFvc30V4vlUuHjbp26sCRZcnSjRXScWSTo9OnuNp+aZj7zftu/5yPdPtJdhx/wBbPbL8pu7L&#10;pbve5OAsLq3toOAjbnZlpDgSZWfIVjHlD3j7B5b2lfvWOR291rCgnb311MtxCdUKwBziYJ8MV6td&#10;9d5nV+mX9s37t/pP+6D2px3u76Xe5+N5L9Vot8nx4u2U3XGbwJpu2t3t9WsOp7RKVrXx4pvDdtbi&#10;7dkNbaukMpgKNAU+fQR9+DT3xxzWL+zsJleQQ7aWBdnGs3FHgc6fdiBt99dsuO8O2oLpBaImWtkm&#10;IgA4Kst3xtjdWu62FUKzayFLAxpFwQDMzkemLo7xVcFSRcksSTWDXTpE/wAcBnhxZe0yOqNYClEV&#10;R2KwzepESCZA/wAMRt1ySWod3TUO3TnD6TUDp54CVseFL60to2jUXFwEDUmoEqRInIDz/jiHe5q+&#10;iW2RvyiqsxZZLheiNIma1+/rgLDb+2tlcu3A6g3td1QqsQqPcEyy1Aik5zkOmM5vvcF9w2i4wRSX&#10;Yi4V1k9vpkVHTxyxMf3jW8d7X21sqTYtanGlQbIcoFOr1RlEGtOueMhu/cd25f03CqoiGSP9S5AD&#10;IIg08TOOk0tmUtxcNrtPbVizt9VvU9x2rqC+mmslHIyOrKMsWPB7PlPcvJWtpw/Hbvkt7eYadrsb&#10;D3nKsNIZwgMQcp+OJ22c0zFF7z5/2x9PPbG+9x+8vcfDe1vbfG2Wv77m/cHIbfjOO2du0Nbs+73j&#10;LbAgSZr4Y9v/AEy/anyW5s2OR+oG/u7GyyrcHCbO8bm6idYTc7mdKTPcBXpiZuMPPv7qSY0mfm/M&#10;5++n/wBqHvpL9Mt1y/sj9pPtra/V/wB47W7c2j/UHlA2x+n2xvo3oXbvHqoF/kWSJRk02yR85x7T&#10;9s+y/bPs7ZrsvbvEbTj7arF29bRX3N//ALr25fuPxnGeMvHvvtvc7PylfuW/ez+5P93nuW/zv1y+&#10;p/O+59sNyX4z2jtLtzivZ/DWiDotcf7f2jJY+LXQ7NmScaPxn+xnrisvMptl0QAJpT5a6RVSAUIF&#10;IEgAz5YXk1Ir/DxGM7flENiLlnQyMxTtECJLEaWbOla5eOFTBNCa9Kx5Ys60NqigqCVCJaVdM1IB&#10;0EN1AGYPX44VhOgqkVXa4ukA2mBqhKnWR4GagTXrgYQR7oX9Woa0oJIa4dRjVTQSFkVEzX4iJwhq&#10;QciaT08KzhOkGgskumeoLLFoAudxMLnI+EfDBr8v2n7K4m35Q1uwoJn1CjBVD6mGqCKEKTkDGFY0&#10;K+7tr2q46KSPTYgSGYxlojIRTzmTTAmpOZzg5Vyxnb8tEI2GuW7bG2/ZfjUp0sxBl9cEQIkZ4JW0&#10;uDIgRTr9uLnEystlzE/fbFeQ4vebMgzclVPprpDqPymUNHlA/icWyOHEjB6ddu6ZeXOe4e7xe9uW&#10;bgdTVl9QaZlug+Ff7HC8VWfwCJBFCDQgiQR5jALs3Lm3v2tzt7t3b7mywezuNvcezuLTrUNau2yG&#10;BHiMsY3nvYPtj3Ep/XcfaW7WL9pQlwGZBEDAmdfy8Pol+2z/AJS/3g/tlu7bae2PqNvPc3tq1cRn&#10;9ue7rl7ktsbIQKbW33hYXbY0gQA0UyxxPnP29Mbjbn27zu5210wwt3rrFaUVNIkZ9YwxHSeXaS3d&#10;93foV/7UkeyOQsbXhv3DfRV9nbcizuOZ9tWdvyViGca9zdtvoup1y19Ps55d9v8A1Z9j3XuNsjzO&#10;0tkxcs6mOlf/AEaDLwxL3emGs+PeY6PqJ7Q/c9/xl/vX4vabHgPqT7Y9t+4eRt2GPEcputpxXIWr&#10;twmEubXkGR5DHTpEyI6Rimt/Wrldjda1zXBb/aASCDYukBkoVDAGf5Yzb5Pgn6Gl5dZ33/F39Jvc&#10;vHWt99PffPD7+69tblvc2eQ2l4PYvdyuoRwobSYUio8xibsfr1w263Q27j9IKy95QgXqxM+GGd+u&#10;IzfbSc9WK9yf8SXJcZwt3fbPfXec3ioxXb29w90O86UQG2aAikTU5jF7ufrH7MRWD8ptbjGBIZSK&#10;1AJHUY1zZ81nis6ObcH/AMbH12XfWNztOIv8dYtuXNstcUAyEBCsADIAILT0GWKqz9V/Y27W+1zk&#10;7KJaksCwAIHgZjLLE7bZ9R+nt6Oob/8AYv8AuL4S7sbfE8QN5eu6Et7lC2uw9Sz3AglBPzFcwOuK&#10;PffV76e75Lm3tcrYsWxPqXQ2mVBM6TNCfuxnF/3Vmlly6j7J/ZL+5P2puV5rl9knOb24oO22LlXR&#10;bjRHqmANM9GljGWOT8z9Uvpdtbr2l5C5vSCWZlMp4sdXXwxua72Th1lvWva/sv8Ab9+5Xdba3f5H&#10;b8FwZKC2m3QkuLcQi9sAEGpIyPTGH5X69fTTYbG+2w4/db3eqrG0sDQWIgFvAnF/S8mebiM5+eXV&#10;+D/al9b+Q5rbXPcPvfjdlwxCLuLOysXP1elW1emCZlRlGOTD6+++t+96z7c9vi9culv0/obO7fNt&#10;CxCkUrBzrjd8WvF2rXdfSPQ1z9qf0u2tnb3vc/I7q5Z24nd3d/ya7SxuXABcXmZlXSRQg9MV1v2H&#10;+5j6xsdqvEe4TtL7d7bm3c2WyAJKy86cvEzTGp2a9GNtsT6riMh9Qf3NfsJ/Z3w9zlvf31c+jP00&#10;s7RGH/l+4uFPK3Tp1enasW7j33duiqJJx1j2x/xv/UHmbm2v+8fdGw4nayHubayz7m+viBp6nzOF&#10;8txxHPOvpn+58i/rx/7VR/8AHL9LE5HZfTo/UL62cztHaxZT2r7ffj+Hv3lqG/3bmmsIbdI12w3k&#10;CMezfpf+xb6O/T+5a33JbS97r5ZClw3uSCjarcSsrYWkfHGNt7tOTu2/y4n+Nfn1/eD/AO1Xv7vP&#10;rDtuS9sfts9i+2/2/e2N5a3O2T3Burv/ALFHvq5bu9iX7W4uhNrt2CTRLbkNB1dMex+P4rjOIsW9&#10;rxfHbLjtvaVRbtbPbWrCgAQBCATTGWLPjy/NH9V/r99cPrrzG7576xfVv6hfUjlN9de/ub3uv3Py&#10;nLWTcuHW/p7W/c9NFnIKgjpiwzzwHIQABAy/t/auCwB4GAGBgBgYAYGAGBgBgYAYGAGBgBgYAYOY&#10;n4V+GAUqeoypkXZUBMwoZtJaB4fEY5l765S7x/Eby8g7nVlXSuu4Ce1dIGZNAMHHxzv8n+L7of8A&#10;GT9HOC+of1m9m8fvGNzacCLe8dd1eFnY3hZRb9z1bokKkyzSIIETGPNNojjts/J7i0Rvb7O9oXH1&#10;NbF35txuGckG4BEdF6VxjXbba/J7M93To/V5yVk+9OZ2/sjh9+tz2vxFna2ORGw24t2N83Hpp2/B&#10;cXZsBSuyYzqYNqvkEkhFOID2mbjvXuXQDfe7bN+4O54UEFAIznLLq01GNWTa4rWeeGx23J2LPvA8&#10;Vs9kxTitpx+5XjdoSU22u8bY/UXmJBZSsTAeAVthB3YLY7q3LW9qHA0qt24/4i1qCfUyJ/7QMTXH&#10;dcdOFsvWk+6OG3ptbfd85dtPeS9fvbTZ7RVAs2U3Zezb/SSSqQVDXC2okZk4uLG7s7XTbsgXbx0L&#10;duuQTM6lFaKMz44l17rnOGLMud8n7f5HnFfe8kX2nGo+6u7DY2xcUFQnp370oZcsdIBcBQMXftrh&#10;7/uTkU21+8Ldn1QWWIGjVJJ11OGtxefXlnfeaTPxcD/dV9b+E/bD9Jef9+bPhd5zfI8dxV0WLG3T&#10;1rl7dGyLVqzbuW4S2tSzMcoM49OcR7Y4bg7SrttpZ9RR3X3QM7NMkgt541w44zzvy/G9+4D98f7j&#10;P3M83uz7j96c1xntzdXBa2ntXgN1uNlsLG3tgpZs3RtiC5VZB+NZnE3ebmwh73QZ5EZCkRiXWVx2&#10;uufpZj6ZfT73nygH6HjN8AWVnv3UYsdfcCblys9TJ8TGMjum2t+6XTb2XIPa7oHPcaQGjGmH0X9i&#10;2PqB7Z4dOP5H3pzuwtOhXc8dx27u7RLgCS9q7ubDqH7KBZJ6DDJnuJYlsoyiskAdB/DAXtu9t9Vq&#10;xZsLa24Znu3VuOXv3ghAe87Q790lmYajSSMOATJkUI7Y6Rmf64CvuM1oQFYa0ukXQ4ZDclVCK5Py&#10;xl4mI64WIpTrEnUCSeo6U64CucXLYZLgKqbagINJRQe5S+ltQJGWkUFYmcL8fDISK/bgIDGLZdrp&#10;toWlgCrqFRtKE2xPmokyZ6GmDpFI84znMzGAr3F1HDuzhmbWrmAAjqbdrRAoCCRpnC6SMp6sJgV8&#10;iPGuAiDSpKhWYq+soPTF4mJUtnDCIUzSY60WCMqfxj4igwELcB/UaWui4oJuIIV3DuERWaaxJEgC&#10;Yp1wcrSJ/v60wFXF4uupU1BTpCALpJYqFvxMEZqaR8MLiQtYg1gSwIyP24CM106rsqt31Ftsi0Fk&#10;WRAZgyREVJJWoiaxhYPnnSOggTGAhXEuXGNxLbFLdt/T1wdI9QJrQPViZqYIg9MEYM9ftyU1nAGD&#10;cTSH/LLLcWIs91xWhlZ6EAikkwBlUDChBIM/bJEV8MBDPqWkICquhSYYi4bqso0N6pyMZTnSfDAP&#10;xj7J65xgErc9SpUuHa3aAa4qmQple3uAFGEAiQRTB59Ok1zrSg+GAZLsjPW4CtxUWFFxQbY1VYyC&#10;dR8PCoOFSfuEU8MBFuIrBEcHQdbLqglCx1C0moyFAGXXyweoRA6Cn/pdcAyya7tFo7/IEUqF0yml&#10;KCSIOfllhUjKYFKiBFJ/jgGPzNeoqXKu6tOpluRRrIY+FCQBWaAYVT+vx+7AQmvOmpwqBFAVWKFi&#10;uruhQJUZGSD08cH06fCDMfDAIZroe2/qNLK9z1JtEeuCDIbpUeERXKuP/9D6UlZEZSYIipGZnH19&#10;9+ebrV5QWZEuXytsMncyaYBtoLT3BJ0EdDPUjCW1doMDqASBpPnguv5ofs3l13gNb3lREuP6TE3b&#10;YM0IrUdrMDU0AJE4QQKGASZJoPDx+/LB6luj3GVpdx6RVABcX07gJkeii1Ujt1TM5CK4LrUfhXrn&#10;8MDr0PKIsKE3NvQtxnJYMrWg7BShJNB/lOZqYwmhFAKGvl0oPjgHgzs90G46KVVlBRE9RmWNCt0Q&#10;KsEKBqqT4YTUggiTUCoOkDOvnlgJauIF1XgRbDLdQJ6lu+ukFiW7mUAwWr4HCYIIGQFT1IkEEeUe&#10;JwFjbuI7mIckD0tSL/poo9O47iDBIaSuVRgqgARFQAV8TWf4dM8A523AQUuO3zOrvJKTpKg281IO&#10;VCMsq4SyQMjIJnxM1I+OAkWb6MVUXbhLAeiJJS29kaEkMO5GM+cRE1wjpElooKqp+BUHLPASEZQA&#10;yW/TDA3W0LduU1w7KzwRpMitSKTQHCJ0sT+EkGYmYpMDr44C0IG426TcIurbKaRWCzkqrajRYMKe&#10;hHaOuEmAadTJ650wD23a5ElUYraCW2cFSxkwVXOAQtR80UHimJ0QDEtQDIxUEYCTrdLm5AVQ10Ib&#10;jamVgsQGt3flzm2G6RmDgoBn7hGYkzU/2/vBz9RcVLIJJ1C27SwIvW17FtqtzVXVRoqOs5ANnAy+&#10;7UOpYHoMAm0EtswuBiNZHpXrjOlkq0BVcT3ODK5aIrhJGZ6mlcoEgR/PAT7N0HRbe4QELuEsCASg&#10;Hqa3EwWj7m6EVLoazT7B+GZwD2kB9KrCi4GYf57gXW4tl+krC1iaxhJUQYqyiesQSQTT+BwDwdjc&#10;k+r6bNeLzpLXLiqLiW5JiNUyaGhWMJYefUAefgwkiK0wEnbXSSdKafVtO9xy2lCzyWtsIk6xENHa&#10;ACcALllnXpMGQT1OAde4qal/OE2pt6bYcLbugFoL/KpMAgVJkCMAjukQKTkSKUNM6zgEW7rmwfUd&#10;7jECGuaDr1Q6B7i0iAQFAzpmThvrXMhq5mZiKdcBNB1Myw+hfSZLWkLbZSoUOFaIAM9uQiWrhRUC&#10;NXhJ/wA2UQAfDxwAS+ShCl2KO9m2577Q/E5uMkdrCAUORIOeAR41UxEVImk0wA1ILkWWRL1snVcd&#10;GXUfnItTnpUnuPkBXCOmRI1AUiJAqT5eeAlNcVSdBtglWIL273p3FusWt27TQRr1TQx4gVGDkHpF&#10;MgZilafzOAJBdCsGb1GuMS7MnpoXtydLsQdQAqAa18MJbuJBEjKDUkk+WAlWIS1be3Or01JIgIEQ&#10;SjXHBBBygrQgANhMQNInqAaGhNZ+zAPKouOl3XbVV/NIdLom4omA/U1FAIIkdMEVBagNYJ0mQBSS&#10;D1y64CTb3QNptQUAKQCZVmarW1KEykEsoPUZ5Ybj8PUCCDJGnxnLATEZSFYtNgw9sorUuMmpbZUw&#10;+ZBlj4jBZKTkIMCoGfhgHPU1FC9WCiWhS5gan03OlJAnKPM4SRIEiO0gGvXpB8sA+HCazpLW2ddS&#10;sw0zbMjWFESx7tRFQDPTB6R3CZnoRlI/CPGTgEi6wa02gqZZlYOjrcUMVIIJqpigNTTDcCcwcp6d&#10;ZMg4CYH1WEAVw2ouyXRrgiQDaKTpGZK/iGYwRA6gTJkVIIjPxwEtNXcoa8QbNtgXVS57wyo2rtjO&#10;COkjPDZgQTkAQc5PjJGAsLb+opV3bWzIdL6SV0agGVFoBQzkc/PBGekUWDJMkMJgkxgAjsWRyzAe&#10;sqAm1q70OkyiUMGAI6CIphMAHKtcpy6SB/GcBK1M8AMwD3qpOtl1CbrA00kmIK1HhOEhTJzmRWgF&#10;RNI/ngH0vgBVlS5skNaCMSvpdranYdwrUZmgzwgwCKEGmZp4mgzpjhZc1Ttn1HQHVbuIVuMHFsF4&#10;YjS5ZoIOegCcvHCAAWyoBqI8hShnxy64ip7OwARnfUWt20du6GcaVe4q9pImoNDEdcCmmIk+MiAD&#10;4zn9mARdJa5Nq4bYHpxb0OWcwVuOlDoII7mmAOmeCYBTnXSDprIplTMeeAe2zXLttFRr0Xb7fIAg&#10;u2z2LqA+TwI8AM5OBIMAnNpg90TWB5SMAZYS3owCiXNRQNbW69dKsP8A1dJIE1E4Lr1FASD1oAa4&#10;By2WNuNJctINy3DBCpJUfb0UUr45mawpgGZJg1gdCMAEuMrXr1uy5I0Kot3ANKM2v1bivSTBPaY6&#10;dRgonSTlWomD0Yk+PxOAPUNRyLyNBcHsDS6tMliC1BAaIYRgEADpMEAgHpQg9KzgHE1awV9Ri7Kz&#10;K5oZSUKkVhY7YEQBIzwkjOetNRPUHw/qMAuxuHt219G0US2WdB6LkPrBLNbb8dZMGOsDLBRPlBoZ&#10;k0kjLxwDy3LjhllrhadVpFElbrA3PTBqCsSGJpJjBkV8aZDKuWU4AUNv8txQor3IOp0t0uKVaHEG&#10;kkRQnI4IxTtIIHUxJInLFuOMIdsan1htLWb6sAUkgW0pqQwCwJrLRIrlhPQ9BNMiIOQGIqYLgLeo&#10;CTBYVdwB2avWVIVoAgkA/wAMIgAAAaYy8yaQT8aZ1wEkOXBuATKlXZDJULBUKOpFMyfuwQ6xX7BH&#10;xK9fDAPyF0XXJh1ZvTkQgMaGVmGa5iTmK4KMhMQAQG7u7VBHwGMt5SbdwH1FiNbaZtt2Pb9EsoLM&#10;JOrKTSYMYSVJgtUCTTr0owoPhgp+3cgG3bPzNbWzq0hbTsJLNbY1JnqYj/uw0alSCtYBgU8tM/dT&#10;BE62FRLguKdKu7QS2omBOsASMqKzHpMzgiT1IktIYVFRkP8AHALtkM/5ZuTo0NbcHWot96XbxpEm&#10;e1TGCgkAeBmPHOYHnGCnCVRm1XUQlNLLpdyumJJZOqAtp6YAmnWrdDnAJp45jAOQsAgEMUtjSWQs&#10;qayqsrABI1QYHWuEgS0SNMGOpkjKvlSmNf5f4hbf6bOFJbUqujsLahFIZjpFQKaicyfKmGwYr8xk&#10;doqFg0AE1ApliXpBJUAsq1UPAllCtcBEsWuCgkTLGvScJE5zNQYbNmFRQDocsdvHcacrDh0hgSFb&#10;ShLMjFUS1ALpJPUfMThph+I5fhECk11FfHxx069FPhlY+mo1GCxJ1qTpAC2w9AR4ExXKmE6W1GQK&#10;qBFVEjKJ/liZiFsyBUQGdLzqPcZdILZVkHuYfAYLSQRmFiMmkyarOKp9bgyZPUuay4YXEK6gABep&#10;mMiZ8cEYEzJBI0rABjLM1Pj8cAfeVQBF1Itw3bmu5LQ+vQuiR4DynOMJ0kSDUE6ZMyBGYAOAeFz1&#10;TbvDVqsg3CiqwDmZ0uwAFIAJBr9mE16zAaBUGRlJy+2cA+tye1iB6irdf8ohlU1IRQDJMGD8c4w2&#10;BJNKESVGQE9SM/7DBEpriqCVYF9cLd0ltYtjK3bfISRJpMZTgoAlqmOrGaAwJ/icBJFwsbdrTat+&#10;oy6RbXTpaJYyR4wvUavhOGwGJJcGGIOoRq6D7R4YKkm5aREFogNYDD0xqCMwlogy09a5nBlFJrM6&#10;hJgEExWfIYBtN1cUKQlpFto2gIxUMsgKqlaBtU/+jAyk4TpAmhJiJMwhFQzGvjgHRfLohd1tDVrK&#10;gC47Uh0VRExA1DPqM8IYEZQTpMTIBANIIyjLATFvMwWdSr6q9toLqtmO4nTElhFfDCVgmumCoYgk&#10;gxlNcvjgF3W0gkNdY+o1tDQWtRulio0DuOokBR0wZEyoYH/MSsAHOCT/ADGAO27gG89pkGdsGOhl&#10;mQIQVJFQPj1JwkKamJkjMyKdf8euAXdedFvWsW1I1AgOWJok0AA/EucjPAEVmkSTqP4shAHn5YAz&#10;JCAOX1MvdaSTpDSzAtkAOvxPTAB8oMnMVgHOOv8AacAsBVYt84UoJDhFYgQYnICpLN9mEkivy+Yz&#10;JM1HngFpXTRmZrjqpAhAsDTBJpPmYiDngiDAkVlazTyABwDyMpZmFxysvpQQXJAku1IgRIbPLCY1&#10;aRWCc4wCluC2XcywCVVmnUVJDMwBNDUnzwQzMgkCSBMSSOp8IyGAd1W/SARiXLIpZVkW1190AzBB&#10;AOvrnGCIiNIEBSZ8vAHx8MA/ZhwTc1nXcAIOnUtxzDMyDOSO9TkCIw1M1NaLA6QaZDyOAmAEUDGF&#10;us57mBDDuaucTQQaGnQSVTLDTMKzRJ/7fl/ocAdsJNtCWNoJdS2IWWZybhQx41hhkJOeEOtWERPU&#10;6XNKEwOvlgJFtjkLtO0dmpBLtqCOzUKihbT49cInUSWgeGeRGQjwwD7RbRdK3C0jXoIKgo0Mbtxq&#10;93iMuuCygEwTIoTMTWCcDoeLnUGS2T6XcBc0r3kHKKEzND4Thsg1AGpSDApOeYz6RgH1uqyqzOwe&#10;UOuDpU6ZKxSDqFNXQ1wkCQcjBksJMihaf5YB93IuWdJcm4o/JfTbALT6ZCaQKfiE9tPHDbUC1E1M&#10;1MyYBAPnGAl2yfzFglpWA0AnQNTo2kQQe7zgDBaammn8RUAVYHxNfHrgHVvhhIIuR2S+YssnYQyU&#10;JjKRGYHXCKAyUmpjSZgZQCcA+QzagraSDbVhcBEu8FQPAzEkGPHLAiSTksAmQGypA8zljO1nbUEZ&#10;TSoVncM8SQvgWcr1URq0j4YXkdQABFYMntUyNP8AQjHmZKUowILXFXtVSCofWw0tr6DyBy+AwkzM&#10;iDXKaiQQCAfHPFWYzycLIFK6yv5eiSsIw1AkkDODQL/TCQCCS3USD8OvxPhg1e2/lKkSDS2q+mhS&#10;gIljKmZOkGlPsOB94JUGBByzp51M4jOKUDRVliouEM2mKk6wZMfLIpPWmCJgClQYNBlOUih6HFje&#10;nqAB9U9wW0wdh80a1FXSQDT788IIBDwYgjVBBy8fCPLFdDyM2q0WU3ENvSpYFQC4EvbUyXBJMVkZ&#10;zODaDA8RPaYIkVk+IocAQYjXc0soRlDerDElWPeAp+UyV1GnU4RBBoxgxoMHUo+Pw6YB0XFuKx0I&#10;TqKOrDSrFWHbBMycpEzngoggGSP4yagnyrH8MAtX1AsHRDJZjkESSCgRqEggUFKgiuAQKiK6aGQs&#10;z0jpgFWywAcPqGoMUZC7Iworhya5z5CMqYS2ZJAiKR1JNAPI4AIZCDUQwfU5Yf6doAw7LkdMSvnQ&#10;4AWKHMSBGYIPzf3DAB39RdaXNEkPdV1gNbYsNB09xNJ1EeXjgmBjuMsTUsCNQzjSenWcA4lx3aFU&#10;qiqhVUeH1HNlurRWBJAUGsk0wUESYOQIIpEyDJM0PlgHWZXIAglWKOLpJa6JDDSi0oayTIyyjCDH&#10;TTkJAABBGUnqcA+jMGOpSH1tDaizMHzYAUUHJR99MAwaiVCnKsMMhT4Y1p+YOAnUS8Mz0DQO0ga2&#10;VWEdSKL4GmDiSATFCRJMRNPvMffjrmfFBi4yrq0hu8BiEALMZDrXIATTBSCCaGkajEMwFT/Q4BYA&#10;UKi6lbUCbdSQjQRbRqVMCJMRXzwiCZBABoJMRpFFg/xjFC9aJoZSGDMSAJDa7mbaDWT/AJqnr1wN&#10;GeVQJEmGnMt1wCjeEIO75n9MwCygS35eoRpjMfb5YT0nxYhWE0A+UKT8Jp44B0lSChIkWxQkGrGH&#10;L/eMz0rU4bKVEEiZIBYtBiKHrWYjASBcYWm15ihZFABpB7fMQSCfHPA0lYUy2YMMF1avmgZxPgcA&#10;ZuKx/L0qGYV9EnToWAScgSIBPh4YBU5Cunt1aSK5ZDx8sAhGVRJeNQZwqvB6gwXnwyz8MpwksQTr&#10;FRDUbtZR+Eqeo8c8A6AGg2iYGtKhtavFGRhU9YkaTQZYUSCc5BaSAC0QdMQJPh/1wCVDUIBHaQCA&#10;Ekga1MERIMgz4zhoqxYigBLQpqDNIHQ5SPA0wEm26LbVo1MQJZQCTHcCwPcKwCR0FKYMKViQw/yw&#10;VFYqwn7RlgCkMYDqxk+rS4wZmI02u05DM1rnhIk/hVhP4R3mKCZwBvCgJNxGkE+o5NsEw65A5iGJ&#10;6yAMJiATIIpBOmukVEDp0k4B9SWIB1C6dbOsMmjV8nfImM9NIpgjMlpkxUwoAmhE5Zz0wC7fy1ED&#10;W9Bq1kRr1aWmYABiYPXBRopIWRIkTFIDAZ+IH34Bx3F4KdOr05T8mQDI1aBQARSZHzQMwMFPeIgR&#10;STkdIjt+6mAPQTbOpGcTXQWcp6plvliWrNY8cjODLUI/CTkT+IDOnnOX8sARSsgqboXWpRNJ9FmE&#10;VWhBEASc69cGZKlIppB/DkBM4Agttbgvt2OHIIlnCXQ+h1EiYPg1DlggJAqqagwAURoMzFMxgASF&#10;dpt3Lq2yGfWdTOG7DAegYUYCTl5YLtpB6wZOc0LUyHxwB637mYEFllWUEm0FP+ncLTqaamKz5YKB&#10;AYkVI7axElZZh4msEYCQHkNaW240qSz6o0filE/GKwSPsIjCc26kxkaCc6AdYpOAP5LZUOoQMut7&#10;dSUbsoTMITMCtKjBFRTtBakMBUeWAXZunTq1vo13LfpP22gFX5lmtOrGvQdcJEhpFAc+kgjunT4V&#10;zwDiEuhIKu4YtbDLqXUCCjNNIIioP8cKXKZB6zIBmaH+mAauGCABcBZaBQ9wL1JIqVGZBHxiMF4z&#10;TSuWnOaCCelMA9rAC6YbUSkBu5IAJUjoZPT4DAjKR5kEAQQoyEfdgDJYalLFXgFXBLIbbMYW4R4C&#10;sH7cFBaR8uQntOWYr/DAEHNorclLkB2KSwA/Dq8Y/CZ++MDSIIkaaCSDIMSDJypgAbrdruHNxbby&#10;FEgSAGt+ktGHWh/hgyJqRNDSAVmYERn44AtRgKk211AEg6bwjvfVE6QKQR92EkEgwYMQJAk9e4Vi&#10;R4YBdtk1kFnZVZTqtk/OBEWdUAwQQSR8MAqTMAnxkkHqBA+OU/DAH6y2yO5V1htLKUCf5Xk/Dp1i&#10;aVwKk1MAsSAZgQIpIqYywAkMEBJchdLMIOvWZExSAZlR18cXXBbc3d/bWJVWAEg0rm05+GGccpej&#10;nH1P5Vdh7V393WVuvtrhYBgvcoP+ky9qmAc+gPXHsL2ftjY462ZBJUBWKwxJMrT7MsSTD43y3Pkr&#10;8gf/ACB+7E5z6n3dpZa6iWrguvZV29FFVtDFC/8AmEwxOfU414Pd95jpIp/DFc3z93KI6IAHCArL&#10;6lM207yuuNTGYiImTFJwbMQp7gQaRImtM8BG2Fpb25RbYK905G4pCVUwTpMnKomMhiESpbyOYink&#10;ScB0rb/qE2+pEPqNrC3LjlbhBOm49jRIlADCig88FqqYrJqPCDE/bgCO3kPqILLY/JbSbaXQ+q6w&#10;W3bFGOeedfhIWdJ6eJjKcqYDMXxO6kdxcyiR2o2mPTApLLFZ+Gc4ZMETUzqByIANJA+zAX+3uXLT&#10;Wrd0W9Nv02WjqbjKmoqcstUeRw2oAegj7coERgLrcX2vcb33bt029Fu2xzuhr2ttLgwdE1kZT5Yf&#10;JEEgySAAJrGcahgM3YJXc2lurclLl25dvLbm2sd1xiG6RHcowjTFaTQfdQ4CZud424Ji7cFq6Ddt&#10;m3Gl01EWlIoImSZqDTPCG1Akrn9seeAt9kbHobfbX9JTsFt5CsJEEWBFAW/zVJywmv3x/hIwEoLa&#10;t3EYKim3cUhgrFV1voeAKHS0yw8vPD1oCAIMic8iD254luJkZzm7r6tDXHRHYdg9QXAEcsKgksv4&#10;a1zoOqrxJBgQY6np8eoxQzwgseqpvd9smZVMy4iAV+ViepkeIphFpCamlCIzOecYCXzW+t2hpUpc&#10;aFbUEQJaVZUqxWhIFCYzyzw4yGMszAM5/wCOAo9ru7d29bJMKLL3mUqRc1ERpQ9sr0rkBSsYTUmI&#10;8suozpgJt1wLSuwJe7cNxDoAItkK0R8oFTnUikVnDLDu+NCwgHynAaTZ3bY2qx6yendssLZQ6Xc2&#10;4HanygrWcienXDsdYEUgLXL8UYCne5ae4bVtr4AW6Wdz6bXVe5JsIp6CIY/ADLBEkmCAPAz4CKee&#10;AOzbUjUDcUNJayRq9NiusKWX8Igaic6YWGhTQz0iJrlJ/ngK5to36proZGt6xr9RiydjSRot1Osa&#10;SNIrlgWtLADIVjP+eALmvVs7m4zK73PyhOjTKXF0oDbJ7ZESc4wfokmv+bUDFf8AtEj41wAs86iW&#10;mt27gDDbC0VsEG1GuHlLlBpA0qQPtw4VOkiI6QazAik5YkmBTbLcWhyFi7bBu6LL3datFxArEtbZ&#10;AatBgQKGvwSLZE1BiJI60jSSuKJdzlQLW21obWq9cKKATpJukLcJuZ0MsDXrOeEQBcEQKGgJp1BO&#10;nAWwu6+NvXBcaC0i4yaRcBALFSZ1ChjSKimDcUWpkHLPAR9hcuMu6BRC12yKSFZdSkI+tc4E0A61&#10;ywWksR0AYGOlfKcAtNzY2gZ5NwXNtcFz02ti6QgKG6oYEGPlJFZEeeDAjV1FKCgyivXARWuPcO2M&#10;SCLraiZ3BSR6QBqoJMih/lgtAmaCmcUqf7Z4CVa3unaXJtXGDOrC1cB9QmNUlVmZJllB6CCYw7A0&#10;gV1A0pAnpgKBbt1987oFPqqhcm4wi1MypSpU5Mv4WzFcMqQJEmVoK4DS7k3Ha27rbQ3KF7QJR/TW&#10;AbhtASyj4RMfGT/6k0yX+Wf3YDA+gje5bZe/f1K9y3dDKdNtWH5UKYAB6EfaRniKIBJPwGeY8Izw&#10;HQ7yfk7e0pKFn0sVtSwtgAhmuTA8Qo8es4TVnC5iRlFftwEljb2mzv7lWOoWLyi5ctabyEALc02g&#10;IgZrUUrmcOOCoLfCh6RnlTAVPF3be9uWNvce4WOtR6KhdVxwGCvrBPg1T4gGcJtd7dSJgA9ZEzIw&#10;E3nLY2W3cqbIW4rXGa13vaZAJFxXqGgySaQYBJw5cmq9oj7Wk0inTAVHDIq/p7zpcugq5/FatwgD&#10;VU01EkEEjIR1w0ARE9R1PQZR/fgLy5uYUguKMXVLfaDcdQbpN0Qa6Yjrn0wcQIBqAZyBB8o88BGt&#10;XrrML7oIuAFXFzVaZ1oVcV9MwYXxJqYw7o7cyKHOYwFON8g3rFlS6BeoLS25JmNFx+oodUZE4ILA&#10;qchXxyiJNMA7dvm5fOlgpLAPclRan51KaIJiNJgZxlGGn1REUCjrABPScBecbttnuHsudyUveqJR&#10;VUPcQIAWVTmxjUBXzw7aMpJMeWeQrXAZ73Ba9HkPT2oVw91riXIUJc1OXRtDdcwFihHnhxwsCB4R&#10;UyJyAGAh7S/fe4yMtvWwa24KMy3LinUWuMZEFTXzrlhyysCh6mtRkPPEvWDN+5b5fcLbe2FfSg0l&#10;luJbBaUhhQiKQZHXrgXGEmQTTOfPwxRL4XY6lUqUCOVtFSO5wp1lHNQoBoP7qYK2ZWsRnTxJznyw&#10;DPNSm6S7t2utda6LZYg1FmhQIegpH2kTOGjpDT8wkQQTnkMvvwF9bFy5tGtBrlm6VOu0FtlWBUeo&#10;NbwNL9GAEE+OHzHxkQxqIjKcBmg94i/aiCHD2ygDxDH07WmYYH5goggmfHCGYzSDlFYYmTGAs9jt&#10;Ee1duXvynuavUFxQLLIbcyTbBNT3MFP3RGHEy88zWc/PAU3Km3duW2JULqFt2NoqtwWhUaFyiAwI&#10;qVNTJouNRHkZxM5zBT2t09nbsqIkdxGpAFulm0m2Sk1pKgkfHAbrSa5ZdfPCTEwFcc3eINxQQbwv&#10;UZrZWYOkgjSD832YRAEscyYiemcR/hii6ubo3VdA+oC29x39MKbzBgqsyD5aGM4JOokYVn1MeGX8&#10;cTM+IhXGG2Btm2qO7F2CuHZSaA6O4DoTnQdejVxoJio6ZdRQk4ovuLsLd2yuCBdChnuLKQAwUC3b&#10;gz1mI6ZHCFJJpNQQFIieszgLG9t1JV9wtsXFuyl700C24Bq1vKW/ynrhxBALHM5waECP6TjO35Rn&#10;eX3Nvcfp9pbd7lldROtfzUcdsKpqJaJr5dMHrlzmBPbWlfHGhJ3HG2V2aW0Fgr6SOWIB3DXQQxIc&#10;RAYSsmognrhRMVNDUAieo8MZvWCrFhTfspaVrtsgX/TuBKIz6rT3ShEAL0zJFRgWqiWgEzmcvOMX&#10;/N/AH7g/LvW0Fx2NmFZVtp6Ws98ox7iCprOR8MFcMOtTIOYkwYiZxRL4oM3G3ryekVYBil2IPpdx&#10;t6aNUwGIM0EVBwTHtPURmPDrOOc/PQni7bJv1QDQ35jnVA/MyFuzQUAYTJrXxw3OoRSIzPQeQ6ny&#10;x0FxfU7XcS2uyouC4LVsBHuP6hE3GYQiES1fLwwlG7oqPM5zNe3AT+T2obZpdX0n1BANugIsIoI9&#10;K4b0dwrJA6jMDNTgmsUiqgxNfD+mAicZuECuEDS102xddbr+iRpYzqg/iMaRE1PTBpJGmBQCfLxw&#10;DXIXLVjXfvM9w3bxQB7fp3ATGlkcnpXOnWCcOTC1+7KOkTiCka0L/I2nW2ASaTDoz/Mt4QY0kkdo&#10;PXxgYj2wA4IipUGsn4Yo2PLOr7a3auPdcWUuaNVlUQXDAbSLpowP4TSIrTEvAc9uLFyxqVkUXAVc&#10;qBZuHUGkBsvEiM8qYZSpM5UGXiK/2GA0XIlUtbQo8G7N0aiEL1ztqtPmEgMADhzw6GtCZ84MfwwF&#10;aSbjt60kN2t+nUKTbACG5rI0yDRgPsywFnUTJoI+PTAC/wClttjZ9QWbt2C4lX/KL0KvdIGpoiq5&#10;GkZ4eWfMnzyg+BwGYvXLY9JSyoqsbhAUR2sVUG2KEkzq+OFKPAk0jLOsiMS9KKzdXCtpiwALEMs5&#10;oRM6zWCMgP4YS0yRlC1Px6RhOkEjahrdq2hYMWY9qqdJ0S+fksUwZqM+h+09MsYn56Ctt6d92Zah&#10;wwbSAZmAw+IAEfb4YbIj4UqMvPGqLXb3tb3GitwN2K+hYfuNYEx060jrhxMv+uNDP74K16whKoTI&#10;C3AGVlQwguJUfHz64XgGrNphujqY6VZl06FWSVgXAB+EAQT1MmDJwggkzl2+EwfPGc3Fomq2m01V&#10;lLjagCYNOwJlGckV8sLFfLPPyxRF3Dtbe3EkMAysgOoMZZ0ZR21qO7M+WDYSoU0z6g51xRT7S8x5&#10;I3QwaVKsYYfmZoG0eIzC0GI9RTLxwG7ZHe1b3Zd7tuttjrWgNCipnUCf54SGqamgEZz4EYgnHaKL&#10;FlUtWS6uRcKS5uWtE2zdJ1DyzE9K4XqJIr5Tnn1xRU3bXoLeGgiHbSW+SnYarUVPb/XBsZ61yIGW&#10;eATtFYvIQaSKFge1dMm2wX5if6jAmRmfAmJMeZwDabd1hyi65DybiG1OTKopMdCMp8sKtsBkazXL&#10;rgIHL7K5ctlTqVrlkFXKy5thqCAafZhwkHrNK0zMxFMBS+he2QtqukIboJ9IPCBVDobkkEgyT8aY&#10;TAAj+0dcBMfc7o7i0xJto8hbgAZtQbRbc2znOROX9ableF43m9pc2PKbW3uLN1WQh0BdQRnaY1Bw&#10;a1221udXon6I/uD+qn7e/dfGe+PpV7s5D27ynH7nbXr+2tbq/c4nlbVtpbb8pxjEJeRo7mK6hAAj&#10;HkD6gfQLebD9Vv8A2/b/AF2x73WyBq3NlRJACDw8cZxtbxXu8fuNNuN+K/Xb+x3/AJr/AKQ/W2z7&#10;c9k/VvkrX01+p923ttrubHI3Bt/bvL8gYtO3Gcpd7WF2hFpiGBrFMebN17N3+2Lm7t2tuNQKadJV&#10;zNGGYI+7FzPi7vuZxv1X9u8mtkbXf7e/YOll3Fu+l63ctEDTct3UMEEZkGT4Yz274PkRuCCr2ygE&#10;3ASW1aYmJ7iehxRueL93cLe2g9HcWLqXiWW2xVRoLFdLmO2tSDik5Ha8hbt2Vfa3AFGlpDEsxNWZ&#10;z5CTPXAabid9xG6u3nsb6zdFxyV0ugVVAoiKPBv4Yo7z32V7d0PrQSqlRojTqBaPEQAOmA0lm3tb&#10;bW3tMr22g3HBJYw0ALOf92K7b+1PdPubcDZcDxG53t+4WZLW12zX7t2sBmYdoA8TGN63WderO3T4&#10;F899Sfp19NuH3PuL397w4L2rwmxQfreW9w8rs+G4zadpfSb+8dRJALBQZMUBx6s+mn7N+X5BNryn&#10;1I3f+02g4uDiNqbe45G9Z+bTubw7Lc1ECSPHDbe2cOG3uNNZ9PNfAT96H/tRj+376TXec9j/ALUe&#10;LH1597bXbXrP/sW3n3PE/TPiuSk2ot78qL2/KVd1sgKYgEyMe7fZv089n+xNsNv7Y4XZ7Fyq27m8&#10;9NH5DchIg3d0RP3Y58PLv5NvJ+bo/Jh+7v8A5Af3W/vJ5Y3frj9TOV5D28Lj7rY/TzgLu54j2Bxd&#10;y9GhbfC2WX9Q4QgF90XJzgY3QHdMdKfbUiMT/N/BzeDLl4WrQVTcJLhVC25ZY7aDKOlMjNMBiRHh&#10;1nGg9srQa7e1kEMof07cG4CBpBE9aU8/jhsAEn7KCBn0rjM60Wl8nQikqCLWogQxClu6CAZJoMG1&#10;COseJmcaCdumuzudM6iqdwWGVZGqT0mgBHxOWHAZ+GAqja9O4WkEtSpJYIFI7aVkVIODwFYnbfuh&#10;AyjW0KzN6cjtrTtpUfd0wMAN3ZM2zcDuzK5UgBmJFVkJGoCZA6DCTEVrWI8+mM6+v4i02IuOKAWi&#10;bRuurRJyHYwNTGX8MJTI/HLDf8of3odbaICWosuohmDDUyANmYpODIMg1iafb540F2bitbLARcAl&#10;kYMNXb8jEZ/ZhfTGdvy0U27V4AST3kB1UaAVEkFs4jtGVcvNtqRAiOoMRPSMWdBa7UlhLO2lkEKQ&#10;GmBQgZ0y8sStte0tppBziY8sS/mn8XTTft4vSuee+/bVvf7S5vbVsrdtLBSncGckEPnIkYssad3n&#10;S/Zaxce02rUjEMGHdQwCcDAM4GAGBgBhQiDNQc1pX78Aq29y1cW7ZuXLN1CGt3bVx7NxGBmVuWyG&#10;B8wcUu89vcDyM/ruH47dSCGNza29RmplgBgk1k4nH8XpD6f/ALxv3WfS1bFv2B+4P6pe3bFhrbWN&#10;pa9zb7ebOz6Qi2tvbcgbihFqAogRmMc/5z6IfTXn1ufqfb9nbPcUqbm0PpsB0plg33bzpbfxfQ/6&#10;Nf8APv8A8kn0fbY2b31R4j6j8bs7ut9n724a1d3O5ViNYfkdiVYEiBq0fZjmr/tF+lbszEckA1Qi&#10;3QFHWgJ6ZYi/qeT5Pd1r/wBqt/3p2rFi2fov9J7t5GQ371zkuZBvBTD6VVe3UK/HFbuP2cfTG+jo&#10;u75ayGLSFZDKmoXOoE0pljWb8Wv1PJ8v8W04j/2rT/dXs3Fzkf25fS7fQF9NbXuPmLUFTBd/USjM&#10;JmsAxGKwfsj+lRVlub7m2BH4bltcxBB8vLDuvxZ79/l/iu9x/wC1d37q9ds7L9sf0nRAx9Qbr3Nz&#10;lwlRJtm3otiG/wAxmPDEni/2S/RzYeqN0vKcijk6Ld2/pRATJqM/hlhdt71p+pt6YZr33/7VvfvZ&#10;5uxsbfsf6I/SD2ffsgHf7zf7vmOcbckLS1t7PYqLObHuy8K6bjP2i/Qvjb6bj/2F33r221Ku83DP&#10;bn/uRQJHiDhmr3b/ABx/c8+e+f8A2qT/AOUT3Zxt/jOB5H6TewWv2/SPI8J7UvchvrQIgvabkbuk&#10;MMw3jmKY7XwvsH2R7cS2nB+1OC44W10o1jj9uX0+buCZ88ZxGLm9b/b/AEPlJ9Yv+Sb9+/19ubw/&#10;Vb92X1m9xbbeXzfu8bs/dW79ucWp1Erbs7L2/wDpgEWaKSekyRjWIiW1CW0S2q/KttFRQOtFAxUe&#10;OOX5zm/cG8uch7g5rmOf5C4fzOQ5vld/y28unObm55C5ccxlVsHgKv8AoIHlgYAYGAGBgBgYAYGA&#10;GBgBgYAYGAGBgBgYAYGAGBgBgYAf9MN3mCW2JJBIgR59cRNtu3W/H0a/2Rw97l/cfG2k2/6i3Zvr&#10;uLqN8hCHsDmCIJOXXHnn6m+6F2bpsVU3mRRd/L0M0lgvaWzOdOkYlkxjPETweO/nfrT/AOJv9rTb&#10;323f+p+7vNxe45vdX+KtpuE3Fqzb2dqybpD20BKW9SqobO4CQBBGOJb26u6t+tyF86rgvGxxwnUE&#10;tkMS8VrIqc8NJiZ9K9MmLiPud7d2F7hd6ON9pcTbaztX2B5b3U59Oxc3W5RrL29srypVNLfLUCsT&#10;hi/yA3bW7W4QMlsuLG2sqdCBbYUlo6isj7sZ27e/6ouLLlZ8P7RbgLe93PF37lvc8itluU5fkbou&#10;bncG7vGuD0jImWNCx1AQDniyTjNxdfbrtLfp23a2HCjUVGiARpyNYnHSWXozbJzWH3PvjgthseY3&#10;PuLfG/utiu5uJd3VxdvauN+oEi5cvCqrE6ZigiSMD3PxfPbHb2tjwexu3d9uxaCXPTe7ctsVr6aR&#10;JNTBn7RiZznWmu2tmarfor9SvpP7zv8ALe9vqB7y4fY+1vbp3zX0u8ntNhxXoWLmmd3utYRbf5cF&#10;TUkUEnHVfpj7Q5b23tre99ybsXeSuw5sBzce2PmGpstR6gUGE1k6PN5/LrvjWej5Df8AJf8Au8+m&#10;v7iF5L6Vft84U732fY9XZ773Uduuw4jf3Co2j/7aLgDHbqJ/OYS5mBFcde3PLbi+Cts6EPxkwYlT&#10;8MMRwtu3V8YvZf7dPYftBtvueV2Y5LkEe2Gf1PRt2mIm36tmPmkkU8pMHFaxLklmLme6fGf7ZYqO&#10;5WrGw423a23H7LbbO0qxatWk0O0Tqt30szJkVdjQUiBgQKkHup4dfLzwDNxm1oqAuQboUIFe3Nv8&#10;x0t3BR9EAahJ88hhcGFA6kzAFD5jqPHAVrsouboNoVrdqO7U2sACouk9twkwpypXDvzR06ia5VkT&#10;/XAVt24bYuXmAroDr3wLZAtNadQSPGNOAucgaTJJFQTSc6fdgI99XRBNw3mCBbLNblbKJRrV0qYo&#10;ADrI/iMOAxAP4gJFDFa1wFbdUuCSsejcJW+daEuw1q5Jij1K0z+3BxmYPgK+Xh1wDBcqLNtbjFLh&#10;1kkBpcHRpDialhBBMA164cOXUyAYk9eoH2YCrN1ma4yLbD27jhdOhtIuuUdblxQGUSaZnofJSgeJ&#10;AIBFJAgCmAhby672FV1W81o3W0uwF7uuBSSRVlmo/CJA8ycj7f5RWg+GAhmJLC1pi2AIYwbbkTqu&#10;SIBM1anhlhQFJGfjJkeUDARbreldtoHVlWS1tk0o5CllEkg0NfAx4GcK00zMRWh+Jg/0wEL9ST+e&#10;B3qxLENbZLxRYRLiTCCCYI60ODXoDmK08/HAI3BDvcZwRauJ6aiFDm4lsMCmmflI69K5YMRFPs61&#10;wEUG5qL3WLn0k1DRQDTqHa1D0BEyTlhX29P65YBqLbH5gWfRatWzbPpsrJ+Wy2p1Z0kHqdPXAgmB&#10;nEzAFTOdMAyxHqFvlchCPzC3qKoIdWGQJatfGuD/ALCtM56YCO9zU+shAGaSyrpLgpFxm1TLMTMx&#10;A8MGAamSDkRSa1EzgGnJkINLIAdKl3VMiCp0ZQMqzUxhQmpH2ZH7RHXARrtxfVAusbrOkEEMhTUY&#10;DPkArZFtUkCc8LEgfbFYPngK9yjsxtnU35RKghVBB0smQ7j4kUpgfdP25TgFMw1W1/MJ0v8AmaVh&#10;T6cFjbFZJjtNJiKY/9H6VQZEEGZJoaY+vvvzzOlxfRuqwIIdSiq+R0endQr4fjEAnp54LzgipgxU&#10;HOkdcF1/NEi1eDkql1L4VFRtZdNYUDSWD9BLHtMSaTWGznIJ8xEDOJOI9G/Oti1slFVBc0an1WlQ&#10;lTcJ9OV03GEBUB7ZFB1nCIOXX4HM5CuKmv06fVwsrdxWRS2pEgW3a4SSwCwjBgPAFRAoRmJwGECI&#10;kHuBHWRDYNTbW8SjRxdDPqt2jqFuqB09BGJtPAAB0wQxj5c5JnCOgoa9vmB0JwVOn5wt7uB1KYFy&#10;yLaBSyEgEBjOpSAJEQOmE6ZoJiKzGUZRgHUvBFU/l61uOEtoWdVvTq9TUfkEVYgiprgvwyDIhZUz&#10;Phn/AEwEqxcQ37auupma8LdxLqDzW4QtARIIjPIia4SR1ECJPdMQZywE22xUWrRW7eYoVZ9vpW4x&#10;NO4PKgwcgfA9cCQPniZ1ZDPzP8qYAlVxC2Z0+mLalXYi4gjVNpl78gIIpXI1whR+JvMAg1DeB6ZY&#10;CW154TbW9ZS2Vd7ZtkBljSzpcclySYlWP3UGEEU6zkBXxmuAsLN3QyBipS6Q2shA0i2VVrSySAKi&#10;WjrSgwkjUQADOdB/2z2mteuAk2Lg29r1btxLiFTah9Klz6uhzuQwBAgxnOZB64KevSOjQYIjr5Z4&#10;A0RDohWW4GIdijaUe1qum+AuYUwEqZFSZwRBBJmQcoikmnbgHUuqoWFVHZlW8NLM7W7SqWZSG0sW&#10;J0g55yMJMAZ1LHUD5DKvTATLBuXGLFAwVbaWSrm3cuB31By0SGB1dDX4YIkgCMorA65mRgFhLdzU&#10;zpduIbge1cZ4sqpBtBrbofmmFMLM6iYFME1VhfDM550EHASbLXLN0NdJDB7nYANAZbZLMlwLOoZM&#10;ZoRNRhJAkzkSfGYz64B1WcBHAU31TVqDjQ90SFUMBMEGta50FMFmYg1BUVNTEzgHbbKVADJ6doeq&#10;wBYKFK+mtsFgQdXzRUinXIEeZBAB+0mFkYB+1eapCqbVxm1AkjT2B7ty3npdVIImlPCRhByoQZAI&#10;OWkk9wXpgJFp003HbQAtz0riajca+VX/AMdjJB7gBKqKmpFDgj4QZESBAHxn7cA5Y1ppZDbC3i6g&#10;3GBIZX1aApAGsEdhEmgp4me0+EEyJpAEydNMASkOr9yOpUWwyAB5LFWtgXoLEiaZLWlcFBnODJaR&#10;OUQcxgHjdJ9VQgZQqICXthmdHLAIxb5lFNAGQNaDCQDHygQIYZeVfGPL44CReu2/UBuPeZnf1bNx&#10;NFyGAJNtRTSTkQZ8JkzgiYImagkeYBqS3lgFKVZFZQj96qy0m2CCLdm3YABJMzpaoFQcFEkUg5ER&#10;J8x/ccA/buhnhiGKmRdNwFGMzaoQGLHUAwWgjKuCJmlZMhaQxrTxjpgHEtaLlqbltQiA3mDs1pIc&#10;gqHeNUaiICiRMkmMJNFyoHPQHMRXx+3ASkIN6t0Mbu3CxLovbc1i5bQERINWDV64bArH2+dT4YCc&#10;XUD12ElFVQrKrKQIMnIEGY+MZjAhiYmZGfSVEySPLpOAbLpbt+q020RiZ1QpW5Cra0gkk6oGqkA/&#10;HCJNKgz0FJ+BnAWCqjkzEE2yTOtVIITVeQREBjBoQYFcEKDuGfiDU5jAHqZiBauh1EkXEvESIIe4&#10;poQTBzzqMJmo617vIkZAHATEb8kqrKoZFCKoJtyjSLl0Ma0gAKPjUHCYPSR2muUiM64CQl5W0q2s&#10;mUDkAnSVm406ImkkACoM0OaYMZRlFax1j/HASFe2jHU0q7PMMVQsw1W9SrmpFaRGEmuU1AIMwZgw&#10;K4CXbOmS+k6Hu9oAdBaDay5VRQyfER4Z4Mr5QIpJE08DH2YAxdU9wfWzEk6QwVWIrqWRDMIKsI8s&#10;4w20mSfMwen3xGfTASbJCNba3cCCg1jUQ4czqUJJgkVFRIrFZb05MAa+MkxWe34wBjh27fBUp7yx&#10;ctuyhEYd4Isq9AtthcBM01ap8JoDgRBJqAQMh4GJ7sO3b4BaM1xSqKocOdSuQA2oh4Zx2jUaGK4Q&#10;3gDlEkitaj+/EVO20qNWlWJ9XULB12ywFRJkzHYCB4RNcFBnPInoBMVJnpTAIa52zdBm5bBdg7E2&#10;jcUwFXNoaATJpJynBzHU9QZiagmAf6YAlh57lcaFKD8wJrVwqkhJA05Vnp0IGBWIEQSBQikeH9v4&#10;4AnKFiHa4riBGky34UlHoNJA7Y+7ANT1qCTWB20gnAKRSLYa21ubbgHUAzAXcmNlmpAqDqEeYphJ&#10;yBE00gN4GScBIRzrMFWJ1tpgD1AqhJVh50JOcwcGRMDwJiaAjqTgE2rh0mGLMS6lRcJAuM2sC0rA&#10;jxIM9IiDhJamqQIoKRkZqfjgHBbt1tkNcqWbQWJb1G0t2IZ0lQCSSK9IqBl90zJE+dcAssSBqKMf&#10;UKuNPqsXNIYz/lgEmsAzgjnVgBSPAUmmAfUtKIttw3qOTBWbhdomAdJgCucgTgjAJrJHhNQBmBgH&#10;9vqK2ToWssQrKXViSSt26xg5mEBr4VjCWyIkmJoSRApP+GAk2PTlHfQpeES6NBVyar2LQwO09Yy8&#10;0EmJiJER8sV7a5z1NMBLU29WkdxS4T2szFyUHq6VFCJ/7pOCEQCJYT4ho7qCRP2f9cCdTwKrcdA1&#10;u2V0hg0ohDAqCEkDzPUR0pgZ6gCBAoY7SrHKKyR/aMZdD+hB6bMmu1cMurP3q6iYBFFV8wTTxrAw&#10;00gTHUQadcqj78VL0TLRDQEdWco8wxLNBBLwwGYpqJE0yjCYIgfMCSVglROQocCdEhNyrM50kFUH&#10;qr+XdJqTckJWejYMScxSnQANHQRiKDKkRaIa6bYQDUSyXGOlRcDQCKEEAZZ9cIIgkgkUJI0zImZB&#10;wQ/rBoVtNHooH1mEZFIrECkiBkKjrgMDFTSmZosmmXxrgDW5b1HSup2LdiiGuaF70BJgVFBMZ4ba&#10;AT0IJEEgzlUEia/HBU5BKKCJYS2pQQ60Jh4pKgCpEExgqCQFqpOmjaQVrPl4YuOMhSuTcUm6YdUd&#10;p9PXFw6AQIqwzrnhtgGEDTILMcpViQQJHTpGOmvdL0uFhYuBGUw0FLdsFwfSuWoKuxU/iJrNIFOm&#10;DCkhTnoM0HaZMA+J/t5Yt2kuPj1QsMqm509RQiAsNYEagAoEZ5Ujzzwy1SuqA1ZVgYIFYhcox0nT&#10;EU4jBdSgEoH7WtsKOxGpgzZ1Egaqgk+WC6VIJkA0BFVkA/3fzxVSNQdwEBZQbhgF01aasAIoIzM/&#10;dQ4bMiYFS09xgz1pWJ8cBLtuGa2huEFVVYtRoCsB6YUuACYmkDpmc0sJiSPxeECmVcA7bcd7jWpV&#10;wNTAhoLUuET2gdRSfDPAJkVGcQSIpMwwGfxwC19PVoDSne2kBnXUAVZrbOJAKypBHwnDJAYVJUzN&#10;KTpMduqoyGAnJduITpX1QFJUMdRAdQW1G3CkiTSZgeWDNIEZGB2jugg0gYAW+5Wc5M5JDNS1qUpc&#10;dpPgJXOlMGKZilMvwkiQB49cA2CW16TL6q6/lKzJdgOpnNZMHywmBSQdR+ZmE11VVhlXAPFpLQyB&#10;FEIqEqO5SPVUt3SJrJBmIOCI1KGK6u0D5Rpgmlcz0ywDiXGss9pXNv1L/qBtbNcuEJpYKoNGFRJi&#10;nTDLgAdCVAqTJqAIP9uuAsrDFu0CA5ZUAJgQxIc6pr5xOAFMxmQeoMgZR5ecYAg6iX1MIKhK6gWK&#10;+oXhplZAKsc8IgmhMiREfMTkBGAkC5aRCVBV9FfUI9NQQWZlbTFR80fYa4OBEZQada/1wB6mZu0d&#10;PkyJVhrYiDIgSZqIkeIwRFaxFSTPnUAj7BgAH7nAV9blIDQC+i1rtl0EgdSrRl0wekT3GBVgT4gz&#10;A051pgErd0ofSCs8lAoOqQ4glw8AeIpAEnBgLqgkaSRkcq0+PhPjgAblwWiV9QXNJZQVJTr6iiIg&#10;9Yy64aaBMxE+EilfDATLMtpQgoxt/MWCkMRq1APImkScxQdcDumKZAioNZiI8aDAGXQgDWS4LI9Y&#10;DApJY3DJ0kyI+weOEkavmbVByH4R4sevmDGAeR9DzbT0tSAd4J1XJyXT8CA6xPWAMNxHymngvUEg&#10;QdVK+HTATg63mh1GpSHBfSRKW5mU61isznGGySoiogAzpILE0MgeGWAlAKxFLbSHX5gxS2vyQTXr&#10;JIyy6xgPmYrUHONNIqa+OAOyGiHA/LhVHbDVhWRRCio+7ww0C0gAQ1Z/jkT4yBgJbG2FOtjoA7Gi&#10;DNInTlByJJEVOAwkidQlSAQMhNaEdM8ApSCgE2TDoWVj2uyjSkMDA1ChIgeGEQciCGrTqYyIjKJB&#10;j7MBIU0lWDW2BCvpoHZSukhoDE1rSYkdRhBNdQEdKgLE0qp/l9+BUkCEKOxYwVeLouEEAuLesmI/&#10;7jUeZwkqDSjHUCYmc6tWgr0HlgXqdW4RqbQ9qbZVWfuFbfZl3MBQMxiDMnCdPXVpqQFessRE/f8A&#10;2nAK1nTo0a4ALvaCj0xqDFYEZAx0pQSJw1pMUFYgkQe0CdRIwvQWAuIGVnZYJUp6hIksxm3pz+3+&#10;OFGSAVJBkEQMyc6kZCcebt2k5jPyGjKLx1qCksFlhrXSJAUDq1YoTStBOEDKte6VIHXIDUPvxJLe&#10;IHXYLdKsFTUpV9RBCgCSdNZM0mTXLBgVnMZk+MHSSMsW67TmwxSXeFC/I0DQpXUAI16aSSYM1bxO&#10;Ywgj4iZhqECvykjzxJLbiN6yy5p8XBJ0i3qDprAlC7aT+ZOZgRBGFeZA+USSJkdB/iMauu3wXfmc&#10;GJkRqmLjOEBB0sAZgAEmD3GaGmCb/wBHKkAGADXMV6dcTFnWJp6ljuCkOp9QsxAq3YtYBms59fjh&#10;JmhnKnQKJ7pqfGJwdDqkdyMiJMvqJ7zpHpypQEg5lZoKGIwQmVmQVmgEmSO4+f24AzBUhdLaiArX&#10;G0qBq/LIAyORlcxM1pgEx4BQDI8T16dOsf4YiZmcBpBn5ndyfTvCQq1GgkEiZqO4RXIZ4QsyO0SV&#10;BJHzCnT/AKYqpNwgalZ3gGiMCbbRU6gSxyECvnJOAcpoZgAioif4fHAJRwWCiRpZi9tp1/LkmkGa&#10;fKpqcJrU5miglVyyJAH3DAPtpCgA6cyQt6FN9YK2pFBNGInLp1wqDpBgiBMTkM+lKeYxEzM4NAzd&#10;+dWrHYrR2/lgoDXPIqfHIUwnSSe0ySCSJJEjyOfxOKqQLmlHLqIX0QCQkHVK9rARJyIg+RpgipiB&#10;BICj/wBlJqPEA+JwAS9oZCSVBZmIMw7ABVaTOogxAEedcJEsCxkjOoMyBH92AeMI2kFdWRC3FftZ&#10;tZWTFM6EyKzgoNAINMyYpl1zPngHA6kMWyBjTbBjWCNTPNAB4CK5mMJMhwDNKioqcqD+2eIFD03t&#10;syhD6lGhSCqgDU2qYIrIiMowUCDq66pykk9DA/ljppcZylOJcljmAPTRDDKIVBqddZgnoR06EnAC&#10;gSA1ADFIpT5gP546Sy9AtrpNHtwz3ATDCQzk9y6iKRWuC8xApTwAzifjXFDpANSB2sQ2Wpu0BXKT&#10;nFDB8MFUnOI0kEHIkQFAwAgBGJCkMsXEIKSAxZmPWfLrkcFSVMzJZdQBGqtJitOuAeBLagoghQwB&#10;IYrIGqA5Ig0p1nCCDpLKVNAACuQmM5n7cA4H7lS4jCWgkXYUws6mVaUzoPujBgMB8F6kiWHyyDl9&#10;hrgE3ArEaalmzRdQ0MIMEdZyrI8ThOgkMZPdkIIqRXSp6/28wDiXCGUhF7AVNQx7DJlhB0gx0H88&#10;D8Q0mCX+bKIE9M/CuAWNWn8zUQts6lPykt2kGvXMRPSvTCGUMe4ZzI6AgxEGJBOWWAUlz01Ohqpp&#10;0sKMCRUMQSZH2/DCtEaWUGsqKCozGjV4ZycAkXiylWK6VAuCCTp6FbpEVJoMIK5QFlfwmkCZrGcn&#10;oMA6Lkkhmb0z/wCsBY6jGmEBpIEyYGWElaMYaFPQZEZD7fHGbnHAcW7oCQbYa4DpTUWJUEGXJJ6i&#10;kmZ64JlMCQVFSPlJzBVmAAJyyxNbtbzAtbqjUBLjJi5MSVOpJNAKySBOQBwR0hjVoOXbBzJFBSP5&#10;Y2DV2KKJAZQQXL0aksnQkg1HwE4SUIIAEgAjMGp6Np/vOAWt1WDEvUvbBUFgYUxqUeAzLGBXBAR0&#10;7RmGBU5BgBOX+OAeZ2ZqMguFoDKy3LY7yrClCSfKJE1wapWqr3DIwZGqJP8ALAFcvsyTNw+nKz3a&#10;1IEoNRoWJ7okeeFQM47JMGIHcafxywDHqvpIAi6wRiRc1PCrLScxKklzFOkYTBEdoALA1rWcjNa9&#10;BgHCbZSPULMFICguo0QBqQiAQCANVMETUwO35WiIannlXywCgCLdsF+899thcYNbbJS706dZ+7qW&#10;knUw6N82eY8BgHS4ULakRWUOpCCGKtBIkZzH2mcsHBgRSgU0Ir1icABcVo110s1yPUDeqzf5igmZ&#10;gAdIwlhFfA9MjHcIj7sA7ackd6iGCgl1B0Mz6WWkH5o0jCYJ0kZSDSJHUZ18qDrgDN5SW7XJJYkk&#10;kyUhWWVgk+EmkHxwYAy/7TPhMzNKHAD1Apm5oBLgLDFmae3Tqgla0LCCcsEZgrIYRUEZzWpH34BV&#10;tQtxCq+mVfTIcsoVZMqdWUyDFT18MCD8lZjQJMglfCP+uAI3CYuD0yqk3OyA1lrojS00II+7oJGA&#10;ASa6YkEnrGf4qYAywRQbYuEohXQXHadNVUCWg5k/b8SI/mKnKBTt6/fgBbaDKmJDH0zKOWcaiX0n&#10;S2r8JpQ4BEjxisCftJn7MAq3cVXCsEBcWwDrAIEBVthYEAVNRgiTIhYgQZGUmaTmJFcAv8uis2oF&#10;wbYBAmsKD4GsqTmCSZwRHUamr+GJJNKD7cTMCluAgjsGkRDmNJAnSXmKEEVzOeeOl+y+EuXdzZul&#10;Gh3BJA7V8Rl5jEzLx/auXk2xOXh/91P1a4z257W5gHd2Adtsd3pshxbe42giUUHSMiG+OdcesOL2&#10;o220S0FHyLMDwE6T5Hyxp8dbm5fjz+u/vm/759/cnzN2+5Qb+/Y2yFxItq50g6TKlBRZMdcWQAHl&#10;+IdYnME4I4nd3DurghnMItyXVXuEElGtTQQKN9lemG74oIMGk/DEnMyLb20z/rFa4NVsepDPo9PU&#10;xAcKlDMkfxPQ4r1MMSTAouU9MoHxxR2a9b17O16SAvod1IIDMSQ023GmoBBk/wAcKXPOMppPXAU2&#10;7m1YdSluTbeCHFpVDf6jqxknIgBgIrHlKIlZmpqZjoIwGMELuAXg6GKHSCSGZxChnOcVitak4TpM&#10;fGkdIwE+7vWa5qQvNoXbiXiAXQ6tAlBQQsyF6fdhmkkzmPCImgInAX0MmztI1si4GN0ksrqEVTdK&#10;ygqx+ZZ+FajDkxMCSRl/CcBWWmF68juHFtFuW2eYKgk3NKuojVqiFj7RgVms0EREVzz8ssAyr2zZ&#10;IQXAst+YzBmhgUe4qZd5iSRE+NcNMRJiQZI8j4j+uA1O0th/Ttk2otqL7IHV2X0wIuqkglRMGSYI&#10;phlmNBWoEUIiM64C9220REd3a0wtXGZgGDCbgJ11NBqFQBStMS01KuVIjOTPSW/pgOe759vd3UWm&#10;JL3i5cL8p1MGS1aIakEGWqekZYbLVMCOkZHOoPl5eGAtNlt7S2Nu1xtdtWvFxpm22hSfUaBKsIAh&#10;jE0MRiVZhRJEGgkdPHPAYr3Ebm43KiywdD+YEYd4IcIZCGoWQVXzpTBM1DSs/GkUNOuAc2Nl7l+3&#10;qv27iFFg9qXHZmlwqkt2gUj+/DKsdTTP4q/ERgNHvAtna7VQLRKspAUBlWGIohMZGs1EETlBMrap&#10;plT7RgHtputum3Fu5rM3NNzIG2jCVAeII/yKTTUQDhwKa0OWVTEdftwFNd3ltzauBkdRduBW0AOF&#10;Zu4sg0yRSQAYyBrhs24JBnoQPjnXAWVrkY28WxbTSLilo/MLI3YQpEBTkPtnDjWzpCjMz4AU8MT5&#10;Cs2PIqu63Dfk6Uu20u2tOoFW7kGhIAjIMYIJ8qJtkhevXKkTTFE/m/T3F0AiSfSuBjPqfIGW5qDT&#10;kYnMEYlCqgimc5CorGAxj6rTtZgBgAwBQm5LuyurliKACQOudDgmJqpP4ppP8IwC9pbUNYuD8uLL&#10;L3lCur5FJCmZE+Ex1wRIqKGniYIzkEYB21aA/TvUJ61LZ0N+nuG7EkHJSJarH7RiOTDD4AiMgM8B&#10;rtuB+luxeQrcuMrtd0Jrb/MYkEACQeppTAk9o8z4ya/hwEX0bMb11UWwLKMt1CkJaTuuo/i3g00g&#10;AUw8BqXxhhFJKtGc/wB+ApLt9tvuiFJXXtHa6AdIuIzBTbKGaxXOuEmVLHqCP7+mAm2GW5a2iFrZ&#10;9W3cZVqXcmYlSRA0r0qB5nCQZYk0rma9JzwEogJsrb27gchvTZRcVVSCUOl5Pd4hhMdTGH3jQg85&#10;+7M164DMbFW/V74l1hy6m2dCgpIYZGkyIJyPQnEUySPCaUmvnGA3FtlPrPeUh/TTX3h9ZgBvTA6a&#10;dJag/ukL8kZxBI6jqQPtwGH3bG3y1tzauhnFyyWEelbDkqm4YpUqACABQZwJwyyE6oGZNcsvE4DW&#10;7TfKG263mK27aEIrFWQBoTSoIrXJv7pwm2p6HpMGRlgJnI8mjWRbuESRrt3LQD6i8IutDVQQDINQ&#10;OsHCiDQwfmJqTQZUxBB2e6tWLgAuEa7SqiwEL3LRH5jaTLdJNBnFcCwhBBnV1mCBJNDGKGvcfI67&#10;LApbt6bptroua3p/6rX0ETmJ8T1w4/cSZApBifgcBXcc163ZsK4uXybpbSXEBGOpYr0/G0ziPA1R&#10;M1iZ+BE+HXAagOp26PcRNuz6W0KmkOSTq9MH5u0QWk1GA0jKfmic4pl54A9oLFxbj3GUP6Lm2vqm&#10;Gb1NakkUUEdx/jlOJEkosz16Z9aeeAzToF3m5ZPT0B0LChCq40T3UKwAJQ+cnokQTmSsmvgT4nAP&#10;OCTc1G3bYBHUToUkiZtCST1qcqUjCXiCAJoOs9a5YCbxgIu2jfu2wVW6yqIUMYKaNT90NSkZVyph&#10;238sEx4ASZ+OAoeYZDulv9gAn1GulURWU5W1SgP+WKHwkYU6UAk5T4164mRF4/f7e5cuupWwzMqr&#10;ZdRpVWEFiPwljIGc5jrh1BCUnKfP7sMzqKDlrtrccmEHpTau2xbOkem0Po0DKAQBNP6jDR7iSRka&#10;GhpkGxRe2w+wtoiuiaouEkMF1TqFpCJOmfP5RQ4cUBU8oNKknGb+aCjv7j1uW1+ooJuBNelRbUAD&#10;Stq33aqTPUzpriOomprBkmTSMaGv3TRcSwSLOpdHpBARoaDCLMrOempHgMOq4kAjxrAr4EYCs3PF&#10;N+mvXLbkRbW4ttDrKMrgAM1FVgYqaDLoMLo5EV6Ejy6YCsLX9ntyhXU7MTaRbhNsBgPULkU7vl7p&#10;qevQKe4gCg6nM+dMAXJWXbY2r11nLm3BFtAlqyHaCrLnQQTPwjCmbSQPPxy8DOJ8RUbDbW9xtLmq&#10;gK6tTlSrGaWwCJqagyYzOAQxp80+dZGeEzJih3ZCzsnChvTvJqDOwdrdsQNCtBPzTOREZ9BhIMGP&#10;KM8hIzjwriizbb6rLXwlwNc0XBaWUlSpL3LMmCHiSBllmZwqRMQYGZ6HyB8cY7IKttuGsq+q2ty6&#10;AFQaNSpBZvWkklaUjxrGEXMoivlEkeI+GLrxrBb8OrqyOda2wJcS3p7fQ+hGctMq8wPDPLDS/NFY&#10;IMCa08JxoXu9TXYGofnK4S5d0pCBhQvq6VEU+OHRcBEUBIAjpXAUO44e/bvPuFPr2k198i21sKsn&#10;UGMjIaTOZwi4NIoftimedemAs+Ka5uFureRNaqTcDXEN0k9yLmZIrqBPXLD4HxMCpIP2kzjFl75R&#10;kb+4tjeF1ZBquejosXW9NVmDMjPpWZ/hg7YjKnU1IGfnjXqI/J7i7uLt0PN5F7bZCqaDKSukkR5w&#10;PPohxqaZgggiJrGf88UWvG7hNrx7Wwtq7qRvWN1lItmQyi2rGpDLlFZpXNFyiUHWngIzxjXraJXA&#10;qN1v7ly/RSFZg8q7EMMioJVTQR/TCADprBAGoEAA5TIU42LrdXtqdw1v85GdzbayQNBJhBbbcIfE&#10;A1AA8cHbXrBkrViD4UIJjANcruki3YmygtMLTbdNORBBS8AYEiokfHCjDEg1pkOnkc/54CPt0azZ&#10;s3BbZNLko90khiaaxb7SU6gREwIGFIPDOKgDL7cZ26Cu5K815rTFg/57EBrjNuIUR3WzUafuM1rg&#10;EjTEiszIoemGnEBbW3eXcoRt2CWouopZPUDETKGJBkDt6HpkMNJSTBXPz6fbjQ0HIXRcsgLet3m/&#10;KJ1AqranDtaJY9x6GQaeOWH1kqPhTzEZ4zt0GN5FFG6RgtxFN9VCGPSUqw1+mPj5T0rlhENQCBUT&#10;WtBU0xaLm5d2yqz3rjPCN6bqpYsSugKySNLAGkn5axg2kGkA9JJg/wDTE19fxEXZG3etvqVmSsJZ&#10;0FlbTIQs5ipnMV+7BoZBnPVnUUypOLbJ1DHK2CXt2n1MLe3RgTcWLWZRGUmSxrqmSIEYeDUkQSAM&#10;/iRhNpegzL2V/UQC0NqAABAK01OK5U+/DixFDI+/FFNv7t5SFCorBzNx2DS3QHR4gyQVnr0wlvED&#10;PqAK9RlgLPblXUMx7bMFiC4QKygavMnIDp9mCnL5gepJzjoBgASjm9BUqjaYX5anNjTURHU088E2&#10;YqTC9anxjEznoHdvpe3dZU7lbWzksUj5VdRMkwSKmMPLRMj0BpQeOKMvvdwW5FLa3ARZBbSwYd6r&#10;kZNaHoMAgifL+wwCdtvQd1cqCt0hkuOB3kDuWpJBB6GlOuCwE69aNxNRBAd2IMjVlIRWk182GWBg&#10;Grk21FtiHVLJ1KdS10zGpYFIz6ZjCyJgCpmMo+A/uwGbsXDbe4WXQHtOUJclGm6PlYV8p6/ZiLck&#10;XIrEkH7BgOqcSU3HCtqbXdT07lpZJhWINy4bqQCsAAdT4xhDZUOcZU64zrnNFjsLYY3WNugi+Qaa&#10;/RGgXWVWAEzA6zhazBpWPj1zpjQqN8yi+dAVLTh37ixLFD3BJIoMgZkx1rgNnkR/d5zgJOyW3pZj&#10;oBWVJJfvuEyFXQBABii54AyP2YCGTbO4T1ArMgYIyA+paumpFsKAJOREVE4NTBMyBkfuxM45of3u&#10;3vXLNm9aB3EAQqxIuMxmpYCIEnrh0R06/GvSTOKM7uFuM4QyQt5V9Z9IVm0klFQHpFTGeCBMkR41&#10;wD272y/p7T9WSNYjUjxMrpqBn24BFSR5SPE9PuzxALN0XrCCdQC6dSnUAFozGfEkCftwAshpIM0q&#10;BJGREHDMgTc3LbW9tGl1YFBbKSXtXV7lcOsRXqOvnjGc17I9uc6073YW0vEz69gC25IEHVpoZxMz&#10;4Omnl306V9APof8A8h37pPoJxy7T2175v+4+D2llLa8F7vfc8ttrG3c6LbWL73BdQIaKAxihAxzf&#10;k/ojsL7Ts95bW2ZIt7i1qZSW1A618D0xp3nufjH06+ln/O1yOy49Lf1C+mvMf7paFtb+99scpaub&#10;S8VtgXI2e6ZHTWstJmTAGKhvoHtLyhLm82ygAguLBZhWe0Gn3/bgv/NT4Onn/n34XYG/u+M+mPvP&#10;e3mYnbbW/wAnsdlttayqtuboYm2op/p1zgVnFlxf7efY20IfkLL8k2rUyOi2rRaayFqRHng533O9&#10;nHDg/wBU/wD2oE/dJ7htXNr9NOA9vfTzabjbm1teR3e5v8/y9tDb0l127C3ZRlbuBfV0MQcdf4L2&#10;z7f9uWBtuD4nZcbb06T+m26W7jiIDXbsFifGThmZcdt9t+d7l8gfrx+6r9wn7kOSflPrX9WvePvo&#10;ruWv7XY8lym5Tg9iHaGXj+C2xt7W2Iyi0T4nF5cE0nKCT1y/jiWyc1lw7griWjfYAabguLatsfTQ&#10;KxAV4yUxUEjMxTCUEEVpP3CcZzLvMCXypXcLbKGCU0t3B1Z1Gks7Kfv+HjiT1xcc5GC5K2/pg6iG&#10;F7VIJENkdM+ESAcs/CG3+PUU8KY0NBxIDBTCSduzXHYhmJUVCAHOIJMTnScIH8aEfEHAPbpdJtCH&#10;tIUBZn0lyXWAzaAAvnODag1ZzNADWuAc2DL6z2nLIgtEuCxKNbAjTAIE0kecDCkOc+RjE6dRE5DQ&#10;l2LelgGZNSklIOTMC1dQmnTPDmHUUlpib9xgTVSDc+YMQZSdUyBXIZ4GKDurJRlTRoS5GgkjuESM&#10;vtk4SwpEZn+xxnX1/EWFghNMqbgCyVMiQMoEwp8M8NqYJr0/rht+US9wiXLJ7bjEaQF1UW21NNMz&#10;0pFThbVUx/brhr0EewkXGUwAApIhNMRCqFbIZSZzwamQM5y+Pww26CLvrSkXpYFpBJULIaYUaGGc&#10;EROfww22Z/tkMWdBZ7ZR6VqVL6bAJc0XU0aFrWfKc4wtYMDy/wAx/ribcwReQsarL22Qsl0hdRFN&#10;LQC8DVXpliw298MArNJmATT4DF6O3j3zxXF/fXs19s7bzabc6DZV7hmTrXNsog+XXEvFdXGLttrd&#10;xgylSO0gioIoR99IwMA3gYAYGAGBgBgYAYGAGBgBgYAYGAGBgBgYAYGAGBgBgYAYGAGBgBgYAYGA&#10;GBgBgYAYGAGBgBgYAYGAGDwA/wCuG7lxbay32DMnwpiW4Ta9szWi9ve3t7z25Nrb2z6Ntdd66x0I&#10;EBgqGPU5DHP/AHh7t2nt/Y3rt9muX7ilNvtkg3XuP2oqqPvwtk5rlNd/LfhPj6Prz+wz9inuv9wv&#10;vvgm4XajiPZnAbva733T7p5Cy1vjv0m1/wDJvW0uXQUdioIgKYoIrjybye/bkN9e328ad/quEWyS&#10;23sW2caU6ywpQGMY+e06vdrrjXEfso+n3szY+xfaHEezfaGzt7b2ds9ptNum4sW0scpye6221/M3&#10;ThQNNtjMNEwBUYq7Wx3W6um+rm4zm5UjUZdwPmEQKUHQ41OJe6tZnSN7vvc3D8DxqcdcsJtbO3Tb&#10;G2C3phfR25kizUudRgmpYGaZnee2vaO43F82rFptzub7t6j6e2yDmA+WUV+zGbM7yzmOPk8knV4y&#10;/cZ+6v2f9Nvam59y+8ec2ntf21wVjb3ttYe/6e55a4ARYtjZaw8uSdKTOTUInHoDhvaXFcBYVt0b&#10;V3dmGLNBVH6aPHG/V5N/Jtv1fmw+uv77vrl+57nt3xn0u2fLe3PYard2aLslvW9/yezd9TvubgJ9&#10;FdIAB1SayaxiTfvWWul7FpVcnSLxUBwG6LGQ88VjmT8Vb7X4L3Rtfb+2433T7g317ZW7Cbr/ANh1&#10;d7c/297yt/qbsOYvOTFGyJzxGAoSTJBMkiZ+JwRrvVtBjbsolix6IFq1ZUJbR1Pei6ZrrkFev4fH&#10;B+QoQCDOdDBBH9cA3qYqpuo4Guze7QH1F01O+u7LgKI1TJHxGDFDEx0+w1Bp92AiEhg161rdQ1u6&#10;ro5UXwT6bWbOkAhSIIkfEgYUFivQxB8KRFcBDa8rqH9VbZZb3q2tQQi1bcXVfS0AauoEVFM5w4Ac&#10;usma9IyEZ+eAq33IN1rsJDBBbBSq3NXffb1IiQdQkxnTDlaSKQDXrPTAVrsSl24pl/Vu2vyySga2&#10;8C4SVhjk0gEEEeeCNDPWvQmeuAQg1KEDW7ZtCzcUG4qgiBr9NKnTWdJyasVwofCoHhStM8BGvaTq&#10;CsAxuMyBrqu+u2QZIiog1zrPXJxRIqT0kEfZIwFJdvuVTttMwNy0Ct6lto1slxmA1RAMEZ5VwsZR&#10;4fy6YCDca2yu/rKPVLKp0sLd1lA1rq/D4FZEVqcKFaic+k+FQcBD3DWwQLi6fUQu0C0zLaJhUDKZ&#10;AyKsfAAHrgxMnKKipMR5zgGt1cU6XB9Qlkf0iB6mrUfUK6vCIZtP2UwsU86VIIjwFcBAvql+6rqp&#10;He0qxcXgxg3aCe0sYJDZCRg8xHmKRHWcsBGabd5WDDSQbh0zko7neYETGkGpz8cGRIEEVIETWhyw&#10;DVq6VB1Izp6RgsssxuHUjUrUQKLNK0pgZHTka0+BwCroa4ty9Go3PTb1CzMrGAhtgKAVKiQDEeAz&#10;OFKJihEyfPPAQ3uLbZ2ZPWraVWUxaJLQBbAAlh0qAfDCwD8KffSWn+WArWuosm4dY1oyyjVUEotW&#10;IAJ6RE5+WCg9I6ClQSKdcAetFNZ16C7sdRj1TIWBQVgQM8Kjy6g5ARFT8cAw1xWBEldWsmAxDioA&#10;dWiNJ6DKg8ZVlSQep+04CIW9XTeJYqUIVlIZg+mHLoc5B7e2mDwEVtKso1gKrEG5rf8Ay6x9laTW&#10;ueBgGQ6DUCD6LNrCyDEARB+XTm2fyycf/9L6VZfdWsSM8fX3355ftqm5ejtJS3bCq8FXJJti5dEg&#10;gETQdYqMEQT+KNXiZppmnnXBdeNpan2L6gabiC7at6OwWmQl/WNsm5cczpOj5fLoCcI+EzAMmDQj&#10;tH9hg9E31txKna7Vww7FmBuW7igqbfqaxrckjUP8wilYyjCWH2QJoAJk/fgt6dMp9m7oLgtcvKtx&#10;lCO7FVt6KrrPbkCToYxSowX3kVFJ+YfHBJnPTBXqEOoIuLf0By9x53BtOQBoZRoLFRVZEHMEYSdR&#10;Agx/0Pjg0mWzbU3g8J3W0jUYJdhJdYIIAMilJJGExExOURNJPh/fgJvqo6qLotzddWDKmolbYZGV&#10;wCB8sUFfCmCOY6UNBQ+Y/uwDoCiywV7em56bFyi994NqW/bVIMaiNQzA6ThsgxB1AU6zQiMsumAs&#10;7DprA9RWMMGidBulgSLeuDmSsQTHngpksIWMz8o69pz/AIjAK0rb0yXDP229LXWLXUU+oXCfKwOc&#10;5ikDAYErJqSSO2OgpX4UwB7chbwVCnp2ktm4NyLhFz1CdYtjLMywyMRmDhuDQiCIrNRSe0T9mAtb&#10;ZtradX1m56ri2FYWrj6tCl70ypJEgKuYFYOEwokzEAmZEgnM/wCGAX6zuttboa5ae/bUqwFy5dUO&#10;QhDNQn8J1ZSYg4RpM1gAATBofAec5nAWibi3bsW7KFjcR2uBrwdQjazcdwMxDDSPFokYBkZ6hQgj&#10;oY8YnAIti27XlslGulEeSzv6dtz+b6KueuqFYGR4AYIqSarBFSaR5zGeAl2t0oss9t7YXUyj1CzX&#10;FULoRraiq6RVmMiK4LSJmD5xHXIGuAL1QpKh0Ci6WF3XJuds3LlunczAMy5AkYSVqAOkEwR06acB&#10;K291Xt+rcKKGLW7Sszq9xZ9O3eN9vlZeg0yTU4LygdR4fzwD0DUADpDqpAYySPkEFZj5TqIMTU+G&#10;CNRpJEihiQppmJz+7AP2SEW3eRbhtaXdUJW4+lW06SLeRZiSh60MYKMvFflBEgRmTXrgFWyyHt9R&#10;UdIusrQ0Fu22rODABoSKknOBhIMiAoNY6x5dtcBNdQty4QAAfzEtuRea2xkNcDW/lCgTMnykknBG&#10;TqNYUGpMRnMYB3bNbVraSqvuLoItokpcLqFQM1yYIGpjTIgTTAnKIk1JqfEgAdZ8sAThYFu4txlt&#10;VClLZJYn81yT8pEKdBMwQOmEkiAFr3HpXxMDAOpactda82n0rKT6pGlrY7bepoIoYC0VmIzIwerS&#10;KQTJ+Y0g0GmcAj9NrdzdNy1YFm3c1WyCX0kEteW3OXb4D7sJb5eukgwJEyKTFa4CVbS0LxgW2v2r&#10;yF3YPAFw96C7TVM5GogCOuCgdZgiKSMsoI88ApNcILaIFtOzqYRyrGXZhMxpHQjUZhaxhMGSCawI&#10;FZoIzAwExSpRLlpNCFiCGaNCESSiXSdKmZgihpSuE1AIIMs5MkVkigU/fgH2AuMLnYQEtgLbvTba&#10;yGh9QNBAMssySAKRhJGQOUgxIAE1Of24CRauM+tg1o9rWw7g3GZbf5YogJyAEdB4UwCTQEeI+DRQ&#10;dBgHZUabgJ0SNI0LJQvVtLE5VpMg1NcIFKdpp1A0t4H78A8cgwuOh1quZW5abVodknuaBNDEjPIY&#10;TUBhIAkUqVz88BMIQurjWWz9RVRLqMoJFwAn5jFFAjCY7vgYAmhgZUz8j9+Ak6lFlBoh9HcVUUtz&#10;oLOrRpMATU5dsnCZoKVg0iYp0/nOAkTDlUuCQQLhldLgArNDAEELGfjGCOYouVCCCYz7jgHRd7CZ&#10;MIQWRreiyQpCj0XEkrU1+3LCSBInMeNAD0H3ZYCYl78q4VpacXINkU9OSpDK1BWJae0dCaYSQImo&#10;rWf8vhTAO275temNKlWt6VVVLSVXUBWGExWcsxngiASQ2WY1HOPgPsrgHbbg2S9m34G5ptkFnAgJ&#10;qkE6YkBKnI54TTr5x4UqK/0wEgkwqjTp02gxur+YGkSNIoFoJioEg+GAxmK00tSBXyA8vtxL0C7I&#10;0i6gTSVcMoLDR0ZmdxmreJgxlhgjrUT1zkig0z/XHBpY2bo0KuixcBYGULAW1NZuVEqSKRWYBjPA&#10;hdXU99AWqVjJhkcJM9EAs2klRaQG00FUhEukwhtkklM/Mg06YUVmsTBLFWHU0018PH+/FutnNCLe&#10;6awDbF1xrBssbUJRZuBgSCamDp8DE0GEjKBlJigqc56fxxFGzPJcN+a1q1cINzIkxdCs0lRqyzke&#10;E4M9tYYgUg0ictNf8MAVghxpa5bBZzcRk06qKEP6ikNX5JnwNMFA8CfCYJAmYr1r/dgFtLqouaFA&#10;1K6oCoF0D5gFPcKCCKZTFBgyJMkGZJrAEdBgCa+1swpXSLaIncXuKY7nZ0AUsa/MQR0oBhBBgdZN&#10;AJpXw+/ASluKWIIZPylESVJVY1d+ZOkxJINfHCTXqaZDx6H+/AOBUVDCT6xLBpWbaAEBX1VbTEaj&#10;Apg4kRnBFBH2Az8cAu3cAuSpeYbSaqpZfmcADVIESARJwkiB/CKzGUUwEqx6nym4twj8xH06ha0g&#10;EeiHgSaMRPjgEQamQwWARkIkwTllgH7V1Sul7NtvSVlKqFhHqSzICRIJ7SpByk0wiCK51Na+MxXp&#10;gJesFkqUJRWSCNbtHy3HDUY+E+fQYIrQUAygiRFesDPAiQLhmJUIrk3UgAZSPSMiRGdBNTAOE9sw&#10;SCCDSsEg0kivhiN5lSC4ZA9tGDBwWdiFIDZr6Xy1BIUmgz64Kh0yWMD/ACkkwY+OZxFKrLLbCguy&#10;gs7xR0oGWeo+yOknCCAdUGhoe491JIbwp5YCUrEBCwHahJ9K1pe2oeFGkCJ6+U0MYIjp0BqR1g1y&#10;wDwZaNoBd7ZVfVMLLiNIMAAEySJ6fZhBEGdUzPaZyzkYCRbfTba3oHb6Y9ZGUyAeyqkyQKRSCKCM&#10;FUgls4JlSR2ileh8MEKGhQUU6V9UItu8AWLCsagQwE1U+M9DGERMl1qCTJ06s6ECtK41tJOnKpC3&#10;KKtu9K3AF0J6iywEsrsQCTQTNJAoDmTCTVoAIyPzAGZJ8a/DCXHKdLktbpRZVW7w/bK1IBD21Rqx&#10;AzALZ0w1pgGJIp2yB4yAPuBx2nk1s5aylayQuStEBwgICrpAcsZmBOkRXLzwNRk6jBUEEAE6YESs&#10;ePUY57a3a3bWcVCvTVQAqkKSsO7BC5cmQZqIqJAgzFIOEXDENVSQIyEKSTM/E5Y662Yx8FLtAmAQ&#10;r27bMpUknXdiAjBTUR1HgKycNkfNB6ltRExFaR/PGlSlaTZFxXMW9IStsSVIC1gQKVzoZBwlpmsT&#10;QdftPUeeAftaZVVLBAhcsQkmWlVZwQfhlQwKRgiDIrEdDU0rqjz6YBa3FZSSsu0FXnoRo0kpORiQ&#10;MqkwYlDKGnxIM51U1KmcA7bvvqkKpKMCLTKdaPbMeqGWNc/CPAYILBJJIJCkkCYHU/2/rgHXditq&#10;2CaFwj+oELmdWkirAkySQZzH4cJIr82kHSaSNPQQP7sA/buKwUwHYhu6bZNwwTrbxgxIMEQDlgEZ&#10;nM5GahRE6ypicAsXFA0srBQrOGka3cPp9NCAVUgmpYdJg4THyxI+MQKmJmM6YBwuFLG4FOgAWyWc&#10;toC6igKyCFk6iRHTrg4JpmAIiKKCZMGcAYuoIYkAEyz/AC3HZLekFgYoBpiYbphvTQGaGAdPgKVP&#10;l/TASvWZWCIof0zcfU3dpL5DSxgzJgiomTSMFDU0wRIrUkqPPxwB611A7gw2kBUBVIYioVVyVjIn&#10;qa0wmCDJkR4aZJ/FqA8q4BxnW4qoum5mv5rFVQ/+rAcxIJkREAxPjgioGmZiZzjVSkg/fgHkuP3u&#10;NOoAQGlijgwwWD21yjr8cBqFVjUCKCO2T0Hh44BNnU4uXAWsy/dd1ywW3Us8GWBnSP4YI0KgKwCi&#10;RJBIJqaf0wDlkghnb0SXdlQW9aKwCwQpbIAVzHXCSB17uk+BFa/2GAfllCrbJtg6rygmLKoRpDJn&#10;MiSaZn44LKpaSSYAOU5imXxwDzgOO1LgtqF1GCxhJ06lb5o8sjggwrWmYAEiMhJpgHDbdgrQO0KT&#10;c15OxFy4sAsTFNRn41wmmUKKEGKCmRMZ4BTBiVbWzBbtsW2cKTaBqbbQQRSoplXOmG2AyqRoNKT2&#10;9JpSc8BOsPpUdg9Q3QQTNtYuKxLNTosgHrlgjPjIEEgkRInUK/zOAdTQupiCjtKq66rjqTUMixGk&#10;GSBmfLCJBNSCAQTkWAIkd2VMA/bBCsQCQbUaVlVbQ+TLEwxJkZwOmWEwIFaycyKr4NHX7cA9qf1G&#10;hEcBBqiV0uROpWyC0C0/wwyYEAiVEqoWsaqgAzTwGAm22lAyi3q/1HDAqjaVCs1wZkQZ0jIknAzk&#10;wYBBp00joTgF/wCn+WSNVy20TLEB5DFlT5mByMCmCMTMmSdQJppAOcZDz8cDBaFxoLCz2oUuAE3B&#10;eLrIBAqagFSMj1wgzq+UeIgEUFKn4jAPK4Npqn5EDKxVwMmbShM0BEg5/EYTU9agilJgZVyOfjgH&#10;+22Cqqnf3Ehn0TpKs7EVGkZD4kyMI0jORJDQM56FdP8Ab7cA+blxjoVRo/LXWYChiJtmTPdSPDKc&#10;sJggyQIEhgJE+JU5TnQ/0xNuZYh9Wt+moTUGYIUYsrsDq1RdWCdJP4l/6kwJIEmIkmZEzGQGZrjl&#10;rrtNpSTk8HVVfUqsDEIEZHuRlrBIoggtEDwnBQRqIBYyay2oH7qeEY3v+VqXnNFrVilfTBiAoRlu&#10;Ka1JI1N+IE16UwRkUKgQC3yhZmmrRjHj/Mt2lnBWoPOp2Ysy20AuAn1OgDr8swBB6UnCnJ/EYyOe&#10;YjTl/hjrbJzWfQi3CRoUVZ57T2GZ72JrApQxQeGCbKS1YEDID7Psg45b7TbGE5vQq0YcW/TYFmbU&#10;4LM1xgNRIYGIr2zM+GcIarGSDC6vliJMER1/scYkuMt65nX1SLYGlQKRc9NVLgmdOsXWOQp+GZmg&#10;wRJk1kkipgsdXQGf54NSy9CyttVVfThEDHQGItrpYVK5+YAOdTgukGa1gCIHWPInE9WcXvycAKq1&#10;wsrFAqsHGr1RIKgstJ0nOAOueGwCPMn5lY9CdRNOuK2kXLigEAQEcG26qSpuFFU2jWgoevQZVw4Q&#10;TlUKABHQAU8jiM90iMhg6j2sz3Hc6dKFmo2mKqe0RGUYQAwgz3AkwTSGEliuK0ea4ontLIF9NoAD&#10;tcVo061zJFJAB6dMLkHTGljMgNUEDuGqPH44jnNbNs0hiot3FYMgaU7G03EFyFIV28J7oHjhAAoJ&#10;CyamYJ8RGcVk9MV0OG6xJbSWKhoADmAIGokHTSAoMz1wRFSa1AOnIfNUGc8ssA4jEhAAgAV5cnvg&#10;S3Y4yJmRIkjPLCTABiQACVDQWAnIkZ/YMA9aaD3RqYr6hQEW9QXTq9JsyZ/F1HSRgjSSVnSxGckz&#10;kBHx64AJpuQLbKWvIumUd1RVlj6hNIEEwJnxwiW8YFfGa9oYNlH2YSW9BJCI8mFdhEhaowAkqVME&#10;ZBhBgZEQMGSV0qYM9TFdA0in9ZnF7dvgDQFhcdTGgEmAxVPUOosxuZj8QpHQYQA0CRWCYEn4gY3r&#10;9P5kOMwl1BDDUqliEUgmAGJnwmJNDlgoaWYhR8DSdP8ATrjcsvQPgr2pae4VFdDqQ6gPIA1CagQJ&#10;M5YKoNQYoCRkR1MeHTFBqQQqqyKJcqmbW4gBFgHSSKg/1M4Hkfmr3QB8I/wwBSQKAhJkqJ7GJOrp&#10;nlVvsk4IiB2knIDKScqnLAOW3liCqhlExBlQTLunUEiDPTBDwGZWtVJqZIzIJoemAdLEaSRA1nSW&#10;LJbc6O0SII848sANlNJIBLDxNa+PwpgEMgJUSTp1sqAiYHdRZqCama4SQO2QGgAxAGVSwK/2+OAf&#10;DN3sXhtRFDOnIJblgKZjyPUDCgABQTAABNSIMQQK1wDLs3bq+ZiS0KFDGNWsioGiIE54QTIqzCgM&#10;BqVoA3WkkU6YB1VIYRbUgsAIQgkAUKkmuqJg9YwAvbNaqFmoBANCadCBWcACQXyPa7XAvaW1MDNS&#10;aBgTSDWcsN0UEQQIEHXUsK6QD4nrgHp1XRpJ1ag0MkqE0lTcZxOc1zOeEnzagMASNUzQ1+MYByFa&#10;ECwxDyWkI3bRAP4mlZwkArA1ZA1moJNJHXKmAdco4YwoEqCpXUSIFUyhSTX+WEyWgqSTLdNOkirA&#10;T5ZeWWAe7AGLgIsKKEshQnsJUCQFI7tJgzJ8MD5syTRazWPD7/E9MAAyqKIili0Soa3AEG50yFKD&#10;+ODggaisFfOkefwypgEwpeJDC7KAGACxJQXLWWZ6E4BUZEFuhk5GTpUE08IOAbFxvwsqsBItogVQ&#10;Av5jlPm7hM+HhWcAKB3aoAbTNM/P+84BZvPoW20mbYuhFYAKhgsINIylRlU0OEkVjM1FcwfAwZ8c&#10;A+DOm5o0qFExJVlYavUGuhAJGqaZRg4juqMjmB8rTLCPGmAJ31MVEOSxPapBGpYoCfmoGYdKCcEZ&#10;HYxymgzBNdPlSpGAMemzm9pUKzqQzGIUEqXMUHeAA0ZTOYOEFWoKKcvAgnImcA8l4abhLakEwjCj&#10;KILaQtARTP7MHQ5iAaCe4HAF3x86sysxm2O/TlaZYoZmoymueCC17TpDCCSWEiICx4j7sAvWZKMm&#10;shzdUAC4Jr3yv4GoIkEHLAGmufWYjIUGf8cAliSLaBFIDB0JNELGSwitDJzioE0wmQBQxFI+ZtJ6&#10;D+2WAdaW0k2gUJBBOpLZfqWIyUmWaaFh1nCvML4ErBIkiZGASVLFtbAHUsXCwABVpS0xEQRNRHlg&#10;oqtCCs56hE4B3UWW7oIdDpVNIVj3CGap6zmMjhUQTWhmVk9RkfHAR3YFZIYtbKhW0oWYqwBueYAB&#10;IH2zhKyCAMqip+ynwmlcA5cVWXV2gq4dGVJgatRLMTEnIyPuGJmxsC9urSmAA4Y0rHXSMYsufp9U&#10;t4Z73PyR43hd5fsnVdO3YINOoDSlGuz82k9aUyzx6i9h8Rat7ZLxWQIIAII1dD9mLJjj+54PNtc9&#10;r81//I79c+VTkL3tfZ7hNtuNzau2tw6axduWQG9a2NYAqPxDI1yx1hJHaBEQIGWVP6404PhzyV1L&#10;+i/duAi8z3HJ+ZjNfzDBBrMZE5nDwyGRnypH2YDOUlyyBR6iMCx1tqJKspyqama0P3MXKgigofKT&#10;FB9mA1PDixY3AZXDhntfl21N9lLEM5LN8oJJgmta4rwJdqGQQCQSfgcB17cXXtcds0a8jW2t3GCs&#10;iW7hLHUFYCYXwGfhTDmmDnHXLPr/AEwFIbjXbQY2UuDX6K2zc9UMSqgKsAxrkgRSJ65OBjAEzSCQ&#10;AAY8cBT39nouXHVVRVOpU1M921relpQB3AiBNIOHDln1JArMZAgnAVe2GrcAXLa6Lgti5dVWARSw&#10;1JpBmDALQKmczhoCSwEmg6yekz44DQbndrbs7ZfSTb22vOoVgqpc0kw1tmYRQkKTQxlg4y8NUwTk&#10;fGMBBXS6ONTK7W9OsrAdNJWE6a2yefPBmtJNDMikzgG9sl20FIthmNthpYzobUVZbqvQz8yKMopQ&#10;4bdadYNPLznxwF3xu9U7kMRZganuOoNy6mk6lIcRCk/MvXOuGQJbx6VM1JwGibdAbL/1aaJZRqBZ&#10;EWquXGctJKgGKkziURA01yjuI6iYMf0wGFsG5evtc0lQ9x77i2slk9TS1yy5GowKQaYRGQisLOZA&#10;B/ynAWVi9cKJoeLIublQYTTcbUdTXULAwRkAfHrh0ytv8QEnwyitMsBQn095yiW9aAG1LAarZXSx&#10;gq4yXMEEeVIw0X1CpaJn/D7sBcLtP017bFbO3GtHS2bRX1F0kfgI7gTEDKKxOAjfMI6yadOmAVv9&#10;kPQ2am4EYvpQK7AB2aLpIc90gCSY+4YcVtWYmlKxn0p92Arb+1G2tKLd2Clwm4t1Ga3rUA6GuzDB&#10;swTkKUw81KjrFZ/nGAodlG5u2kgt6dy9rBRxdQmfSKv11T3RPQ9MMliSTTIAAfMYPU4C6t7UWLO2&#10;RgwZ7t3Ubgm3b19pACjUS89ykfDPAVieviCDPhXLE+YTu9tZUMRbA1ihVFZJgwSDnJrJNJ8cEQRG&#10;emvWh8464olh7QO5Ny5F21b25AIm4VIAB1qSF0AyQD3YcBhepr5jzwFLeC376gDahntgaYJCByUn&#10;0wdWqT26uuRE4TrkkefWogjKmAkXOOO3W2y2xNu2I/TgrqrpYoKadVFIHT4nBudBYiKgeEGKCgn+&#10;eARxdkb0bdGtsps7lwSTqKXLzFWW2QASa92oQDhNtgSuRBJJBnwinwzwFnyW1u2LO6WqOha0ly4J&#10;TWGD2lulFIqD4ValIqpgCFIMV6UJjI1wFdtmvhtyt9CXASEE3mtXGIAMgQzKAZBkATTLBoQIBrLT&#10;4iQaRGeAHIamvM6qCbdpVVNS6tCiXd3PyM2cnuMRQYU9FYUUUiCSBWCYIwFfs7nq7vZKHuTpuN3o&#10;odlYatAAJXSYIgkZHxGGRLMYJkQAAZETIMjAaC/at7XZ2y1lNF247i42js/L9O8ugkEzOWYP34ea&#10;dM93afCaRgKHbW7b37tpbVtJRLkhwLiutyEJQCTpPUHrnhtV1Adxih61iYn+mAvN5vP0blf0a6ha&#10;ttKlVAUBWY6ZEgE93QiuWF3FIAA8J60pScT1yKLjd1bvbwX31Fg7ajKWybrMUdEtk9tIjrhr5hBr&#10;kczE5TOKNILdpbqTrS3bt3VEqiEKhJTUiky0dBmcOfKKigHmMvEj+GAprjfqmcLcOpLxUCQ6ohOt&#10;VtJSSRIYk/dgkeGMU+NYpgFb7YsbaXCGHqIi2za1vKhpd9aVUIaORScxnh1QARHUdJGk9AAMTOBS&#10;7m/cey8m26WrrKzuqtfvF20MSwYhSIGlcyKRhh2qSSRXpnINMUanj9sbw24S210Lqt2yCAo9Rahr&#10;gMnSc1IM54SpBk+c0zA+zzwE7c2nRdrti5t6U7EuuDY1F/UkMYgr0AABr44Jm7lBJMwPvqKYCRtd&#10;n/4rOotIUtuT6tFSCTdJgxoLVamYFMOJFaEEzM0iBgKHfl0KuotKga2uq2ysWDAzKGRBLLqyjpGe&#10;HlWdNInLoYmcBQbvfG0m4GtNaLbR7a6XQsygFbWoSDWtTUSDht17jTSKVnx+GAttjvbly0q22S8w&#10;tXXC+mPUFuit6hasySFnIec4cAAgDr4Z0zNMS9BT7l3c3h6amFIMDsTWwZKucwKGhAypODdpgeIk&#10;COhrUHCcQM8ftfSVr6uWRNYb1FCBTItstu4uY/7jIzw7mB5gZDL7cZ2mRRXQDvL7gO3p7gXHF0jT&#10;dXVAQAST/mnL+eGY0zFYNPI+WNjRtf8A1aWQ1wbc3LReLum5qVgUZLkVzKrWOkTh8mVI8VInwHWo&#10;/vwGTt2Tb5JXS0Wm7Nu3oMlkNI/y1zWJxHCgCAPjJz+M4DW7jdXrtxWd1tw59KyFttDARouqah5k&#10;mZwLi6PHPNfKmAf43c/q1Nhbqqzhg6XWIVrYbWbegmtRnkMEoOqJEmuUfbOATyFyytlQWfSHCgBR&#10;BaQEiSewfMCAcsOrOomImhzOQ88BU8pct3dt+mN0FQEYXLSohLFgSykE1Ik+PTLCXaHANcvhP+Nc&#10;A/x+wt/7cf0/Zru3X13TqMKNMMCMmAiVoDh4mkwTIyjxGJ0FG9lhuRbLWluwwMgLbcgfMWNSCPLw&#10;6ZNwdRMDp4GD0+7FFq+60bOxZW5rJF307aM6elaiHtC43yi5UkkQMhgNMiJiY61PjgBZ9C5tiiC2&#10;txkQlWP5npmV0itKZAUJrkBhq4TmKMTEzUjqoGA0XDLYa2gvXHZVWV24UNaOmSjbm7FCM9AzgZRU&#10;vwNI1eEGGHiCf54BZ9N+TsstxrfpuFc3LQeyWIBS5ZGU6YIJoCeuEoMpNBkBJ+8DASuRBZHVRc1k&#10;F7kKtv8A1e5bVsvEmg/EeuRwpmBZRVoIWgMVMRgKrj9i+32+9vBP043NpmVm0tcQE9oRmJUFjOdf&#10;hTEye2aR4dR1OA54iXLm6v2iJuFjpBj04FUeTlXMznlhM1jrGAnaLZs3CBbNs3AlxlUlLbgdtc4m&#10;hp2+JnCA0sanyE0+3AWb2ETa2y4Fy0RPqjUrW1c6j6KtWgyJEQBhFxhAAFQ0E5gHKk0+3Ekk6Cy9&#10;v8fes3Wus4CHbsLatcm/cslgystC6rBAJME5DBrBpPh3A5wKgjr8MUI3r+g2tnUh7b/+LctlFtMz&#10;Tr9dRIJAgMMxAOHFEA1JiR4CJ6AZYmZnAq95fW9dstZtWraekktbEa2AnU2uQV6NOda4a8aiKUE1&#10;HhXFFsr29NtkQi47Mi3dxanSRAZtKmsECij4+BAMFoik5yRPkRgGr1jWLKX30NeIb1LaEu6FSxdF&#10;eCDn8ZrlRUStcz5UPWk1jEzzgFd3CfrUNtjpVXuMxfU+3U6QEvKJAlgIAEmsE4YDQYqOkgkkHrGK&#10;NJvLCXtst1mtXHCSLb6LNkydFsllgkxWaR8MSRIWok/ZWKCcZ29PxGE3bbe9vraW7nbqDMrr8twq&#10;CdBNSJyPXPxwYMifv/6YW2WBveqwc2kGoMvqajHcVFfTERl8xYycxGeFRP8AYCPgTjQhjcttFUBr&#10;Ac21ZU0G41CVl3BiMq+AA+IoKf4/yxOOgK4926+s2jpS01waytsBv9T1CzdzmYEEzEYVnJikigoM&#10;BWozWmLduoKShIM1qVVRMg1/scOCQKmnT4DrOKKjc2Vuabq2nUhwQoFZZhqYl6zAiJyOeExTw88+&#10;uYjL4YgsEuhSFfQRbkKhGgQ0rFxzmevxwCCYiaDrQzlGAQr2bLlm0xcLFpErRe1nyEkeWCI7gD5d&#10;enxxNeMwP7S9bOzW7b0sGNwh1gIDcJq1JhhGlfjIw9BjyJxRlTdtHfXLrMNX6eH1Vihrb6T0pB6j&#10;Bkmesjx8cUMbaybzbi4wQ2jdUsNJIvZFSzTOqeqitfDCQfLp1wFvctMUQW30dwUAKdOktMMWy6UF&#10;T0zOAK5VwC7tgKS7hxKpoVmDKGj5QD0MAERhamD9tPGCD0wGV3ttfT0oV7h6jiCiM2uV0OQaCtQf&#10;LEd/m+yp/vxLcc0dF4Nbn+2ekqgqLSxYh/UZlAYIrJ1WpP8A1wkgUIIPWP4YolWNzF0Wyum29tFc&#10;AArpQmE0jz6j5jgkJEgavtnx6YCRytlXexcY2Ui06hVJpU6QUaCGzkjynAbOtDIykfYcAzxgK+sK&#10;1tMTebQfTAtEIyAZms0+OFrUR1GX254CJui1u7qbQFbUTpHezx+X6mZ7vxCZIOGnGk+NAKGK+eM7&#10;TMsg0nGldxx76SLRGo1tKWCzXSTkCY6GsCRGHFYgGuYikdfPFGZ3e3Q34a36mi4NMhgYPcC6DrmI&#10;wQLTmTXIn+GKJO6tW/RhQINHFtIRFE97+JXIwR54UxkxQ/wg4k62iHtbXoszWgLZyRtKuLmtBpm3&#10;E1gj7jg1rmZB86jp1xL1nyEXcIoZWNrvtBirt8rCIgnrGGiIbrGqR4iBGNDUbd7dzYubYHqHbMrB&#10;mDNcLsCygUr0WsRNDGFEzgK7a21RLhUSAUXWkM76TqtqWMTEw1KZ0GFSCMh1IrlgIjW7yO6OGYhj&#10;6hKQGOcMwzEDrgIJJB8DiX5Be8vE27RUo2kItF0juBlomCSYnyFaYMFR1Y08R/DAQTbukxpRTVAy&#10;zr1UIMGftgYbdifvp0xRdcXs7SqxuFl9Sy7Ncu6tJNwU9SMjIgxggakecD7pIxMCzvbS0thPRKgF&#10;A1ySyJbd20JeZmaqsSBU1w8og1OdPuE4S55gx+7T1bVxCFUWyzM1fwiBBNO6vj41wT9c8x8Mjlih&#10;XEBTbtFUVVuLc70A1kmqprYkFTTMTnhsGDTMYmci7vbfXZ/Mt94URcEJAUahpAMGMjPx8MKPyjyJ&#10;H31xRCNw2bzoCSfTQ6mUFjFSsD7vt88GGApmAP4/biXngN3trcvRcKKr+qWJJGpDolWujxoYFDOH&#10;FMjL4YTEmBUb+x+muW9PaVdS5Uhgy3RKgVg0Na4LV3Goj7M8USVtom3tkIdTtMMS7aqmRIofLwyw&#10;gnuzpPQ+OeAnWbE2i40vcFsNcBAVioBgO2Xh54MLWuRqMq+WAj3bnpWmRfUkIoKBZ7j8hE1icx/1&#10;wbTBAmn8orXEzzgItP8AmWSSqMVJYlAZKGvbGS1ywlc6SRWBOXnXC8zAk7qw5QlzbGtSDpUEBjDx&#10;QeER4YJhUk08JrOE4mAe3eBYC3Fcn5yF7Qs6ZKDMnI5fww3qOqmQpQgGfHAaO5srJ2aeqFs3yvqs&#10;14sZpAsoE+Ufikz4Ug4cVyNRDVkUy8iAcSzOMfEVfJcYu92+029y0Sl629gjTIqKXABWgiSIjPzx&#10;a7e+txADAPSsyMoxXo03lmL1eZ/fHsrecVvLt23YZtuNc3FQgWzBfuWJAgZ/fXEnBty4oZqNPXIg&#10;Dp1wMUJIg/2rgYAsDADAwAwMAMDADAwAwMAMDADAwAwMAMDADAwAwMAMDADAwAwMAMDADAwAwMAM&#10;DADAwAwMA4tot83aM5MAeNSf5eGEPcFsVOfT+pxLnHCWyc1ouE9u7nlr3pIDoVCWc9uqTAWtJOQE&#10;+eMnzvN7TiNu253d8LIYIMiSMtK9Y64derhjbybcf2j6I/tW/bT71+uvufae1fZvtp02m0/Sv7g5&#10;IhTY2u0VQWNy8wABuEwCYrQEnHlj3Hy9/f8AJbjdq1y/duT6YJLCyoHb6dph29CDmcLb8Mvbpr26&#10;yP2Pft5+kHt76W/TD2x7E2u043hOJ4HbWbe8tbewtkcpv7rA7q/yHJ2zN31TqRlA0qKSSMVPH+37&#10;1/cMd6zQDbKW1Ql7hb81n0GnXHGyfj/qau2I6x7x+r3F8Lw9teASywFvcW9xuL98W9nthbnZ27Iv&#10;ju7YyAAPjTHYPbvsfcbpbZuWLfH7EKTduOui5dVjJMfib7Ixvt2v5q823mxcTl8dv3R/8insD6YP&#10;yOy4jmdx9S/qRuL3p8X7Z4S7b5Gxx28sr6Fsb29aldtaBnUA5clZiuOmJd4n25tDY460pcqNd0R6&#10;rwI7icb/AAee3ba8vj/e9ufXv953ve37s+sPK7vbcNx98f7X7aW61jhuL2zN6iWtvtn/ANW5pAFy&#10;7cBNaQMZ65uzvdw129da4wgBdXaFYdwCjrirdLrM17Y4f2Bs/pz7Q2vt/guD2XHbJ0v3tzuU2k7r&#10;e37dbT7m+/5htmWrIXLE9DMSTWM6Z9QTgy5JyYi8x09oS56SoQFuKACys0HRXTOkEEzMRR8QQRMy&#10;a9T4dfvpgMnevNZuW2VVtKtu7p9Q+mHuE6rjys6mQ/KzxIqBTBwQenYDFcj54Bq9ct+j6YDgXzYN&#10;5bqu73Eud5/MYxFKDVE+JMYB+HTKJr8cAhNC3ArspRnZlBQpos3EDOSuemO0E+dPBwTExEjqQDnW&#10;p/vwFVuSCWJW2bdtlVmCtcW4Gci0LxB1MJozQaUywcdSPMEEdKSWpXrgIbXBDKjI6AuCrK6L8mrS&#10;QJMAAAAU65HDvn/f1pBBwFWfzECuCLWjSbZ7TqYU0uhzyAAn78F1FDTr0A6k4BrWAq94RWMqYKs+&#10;nKRQknJZOcg4WATSpyk+Xn54CLdupbd7gRhdLuLKtAdbxGlgiDtUme8tIHbhwQSKDKQQINDAwFNe&#10;e6val27W+Rpa2i+mnpEyGbtuMaz4HB/iAkgx0MZSZM4BBOnbuxt22sjUzvcWihW7bahILEAQftPl&#10;hXSozJMmk9csBC3DWmuMFa3BE3FdS5tFrZTUYOozIMNkBXPChNAY0yQRIic8BEcI5drbPce16dwu&#10;xuIzjXpu6VoO5gZVaSTWRgx8s9BSKQaf34CNduj1Kga2Z7i3Qe5fUIKsxB0gARJygHChEUBHbX4n&#10;wwES5/qKV0qGa5ai4NWlbTgwuuAWM0JEARng4pX+Hj4jAN3DaVncP3kabaso19x0h2aYqKRlFcsD&#10;T41r9sdajAIfdWpPpMUZFklXASLS/lr6Q6gzSc/HCwJoDnP2xXAQbt0Ohe6pBQrce4i96rcNQhBI&#10;aCA2ojtBJwD/AAJas5jAMaSxNbZuQFImlBqUlp8D98nPChBy6ioJiepgYBq4xVlLm2NBNbatpOly&#10;EYt1HifKmFR4UBiYzmKEU+zAR/WUhlb817SXPSuMQV0fLcR4JmSCQa5HCh5yfM1IrPXAQLiWl0Mq&#10;KrlELC0dBuM6ZahMFsgIymQMGY6H76fdOAZDXH1RaUMCFa2B6g0A/lgisiknpM4HTL7f6YBksfUU&#10;a6VPp1jyagnKRB6Rj//T+lpqchmCZ8CK0OPr7788rWBVW1OpLOiqFaVFtjcF1QRGkNUgjKtcJIrI&#10;iggVygSPLpgLCy63PzHN30XY+paqUutclblxHMNpBoviageLemTQRB15T8c/HBrWybS1aJcCta9Z&#10;m13NezVmvKUSW1pZcGSAoyYxJFAc8IIANa92ZIziYODvN9bcRNRtagB9PYvba1MNDE6WVyYJaO5q&#10;kxSCDgfZBJMeApOC90z2+pMlnVbbhxoAZSxEnUECKT+GJFSKnLBactRB0yc/EeXjmMFShcguVUoH&#10;QILVpZ16WAfSDUBQBBYx1AnCZgjrmBAgHzM4CcLbXLd0pHoi6rtquwy21TQlpHUgnurORMkmJwUV&#10;E1AmaVrlGActG7cN1rTLb9YEratsugiwY3LnTRi1SAIhs5wkiMiAJiknLxmmZpgJK3Lbi2WWLroN&#10;Fu96ZIpNslVrQAVJiTTDRUigWmnxjOsCPPAWe33LOdTHSwcOpXubSogOrkUYDtYmfEYUVnTJmJgQ&#10;DQUkefTAELyL6xSFa4y22utH4jqD3JiLdZ86ECMJA1RFCRWQA1D/ANsfzwD4Jsh3ZydFyayUXUg1&#10;FgSTBP8AlEHOJOEETAiJoSayRka/xwExC8XiGQm2vqlADAQ0Ci4DKyawczVYNMEQJOXmAAS0Gmf9&#10;cA7ad7gT0xe0KHuKbhZShaUVCySZJM0mskis4a7pcGCQTIgAxPQZYC0RkKWGKLaD2rOi6t26S5tG&#10;dL3Jkq0kCYJOQpgVPTV50B+bKgzwDj/kqpltuy5il1gBCv6TBqDNSIrWTTCTQzpacjNBAzJOAWp1&#10;akLLcsAm8Htu919azo24tD8X+ZiD16YBrMDpANIjywD1m6bd1WuXoXWzXEVTrNwgFmcPJULQmAQQ&#10;fw4KBU9SZqDHmDFQfDAPS7FR6aA+i2tEu6IZmKpehhoKFe5qSDTODgvOJmf7wademAko6hVt+oyh&#10;FQAqNLBmbSbdq2aOJYaaVBmQAcJIkAxSPhlXI4BaXdEoNxpb1lAkalVbhChUKdqsTqApAI+3BNAI&#10;AGSnI9ZgiPHy+3ASVuMyXhr1Nrtq5u+oukGGRhckwBWa1bOYwZUABshEdI8xHXAJF24Xu2FcPoC7&#10;igcNo/8AVupUrpDUFDPQ+GEEU1UUk0EDUZ8jgJX5ZYoUu3LNtWJuM7BFYLqZmK59xMCD0kmcIM0C&#10;lgRlJAqPD7cBO2ziA1+2jrBS4nphy6sRpF49oGkRpEiSMGKqKA+UT1qBgEXGVLl1mvMkjQXuFdPY&#10;o9NmCgjt7dMgCsE4MAxl9lZGcx9+AZNwNeJ1qrHSdQCgQoCxfg0LMAXAkrIk4SZinUVpAJHjGWAm&#10;gy9w3AqOrN3BvzApGoJaZvm1HIeGcYLuBqSYKxORMdPPAOqUYKCET1Ea4yopBZTUtQxoB6q3iAKH&#10;CKVIBz09CfhAFMBJrQeooEeqshlVmPb610k9ysppAJVvPCInPuEGaj8M5TnGAmh9J7G9JptsCFJR&#10;1uEaiHSQJORgHqfDAMwRBOR7jmSKCmAO2Q7KVu2jq1qjWxQkMEdYkdQMwMq4THQmv3ysExGAlp3S&#10;w0xRZJFsreJFv1y47Wg5gwZoMNkEhiNIzBKypNfAfDAP2NCC2rDcaQyFJt231OrabkAkQc9LFvsO&#10;CJMzXMZiDERKjr5zgJKoq2tOvRpTT+WToDG5qTUVrGgagUz6eGEgUIAkQY/vE/dgJJZLjo+skkqp&#10;ZUFS6nTKqDlIburlWQcE3TIyJBiQDmwmkYCQlwBdQDlUuMCiu1uLRGm06265mGpXx6YSfDymnmYE&#10;+GAeVnMN2qq3FIJ7AQBqZFRTLMDAaf64SREmYMCIzImNMHrgJdp/VRO7UrNdd3YL6eo2gUdzbgrS&#10;sHqDTrgiazpkeMgVGZnqBgHNUoQ7laKY06lg/wCmSjZM0NIn+M4KoAoAWqIMnOJg4BarqZ21XXW0&#10;VSGHYYIZg7ROtTn5GhwjT+KBUSBmSSOhI/lTEvSiWH1qyMzkqVAKuygpALBtMkNGcyTkBnhGZIyr&#10;FaU65/djg0fQeiouF9B0nUSQSsihhZIMRE5icJArVcjUZgQIUVxdbi5qHjFu24W4Z9PT3aogtL3r&#10;mmgMmhJ/nhQINDE1mJpNc5/mcb22lmIGScrlsOqgk6CVOsooJ7a/5sh1M+OEwMyCAK5icpB8f445&#10;qWxJYr6gLPoFvRbbR2sEKANQRMMD1pMHBsJBrlXSKkz26hgDQvbKusgsRoa4QFRVaTacDpUEwCIj&#10;44IqJBCgyQJyUsK6c/t+/Fkt6Ict3izXJvOrqutUBIKIxALBhEz3CBlIOBSBMHT4CJ6j+04WWdQm&#10;5eOtgqPbtuqabQIYK7KLcpbkKJglgKxJzwXWaxNQCTFMoxFPISFdAbbGLKW2ZNLaJ1u4ZSJMEgr1&#10;jxyTLMSGB1LlSkdYj+eAkOnphSigK1xvUCELcJYwpuE6irERRfKcqlBnKf4HygYBeoaHAI1XV1A2&#10;7kLbqAUZjUnMitcx4YT5L/EdBQkfbTAS0kT67DVIgoIh3ooLZSYIDFTXOmDigY/GOuWcYAWluM6J&#10;odWYlGgmC4qNTswgMYIUCprMYbJ05yYqetAOkxgLK2LjiFBZy4tLcVlGgRrY6lDVBlfMwBhBkifO&#10;lZkL3DuX+3XAPq4lbZK6kOkwGVkLggqVJEmKkgT0FK4EHNSoEZwIacicCdTttw50uHY69TgM5IJB&#10;WUYUrFKZDBAiaCJAgAitKGT4VP8AfiN5h9smBdrqh+53tELJNQEUTByA+2hwkAZRGUkAgyRlXx6/&#10;wxFSfzhqLan/ANRUS5DBFADFwtKqJKzlkcJImCIWKQx8CawQc5pgJIKlWQy5c6ldRKWyiCPUKn5B&#10;WaT1p0KkkVmCYHTrFaYBSrd0I9AlzSQxDarqA6Bc02wJJkyfCh8cFBNAD4mkwPEjwwDhNGAmSboC&#10;kquu6q6yNciGHSCK+OEFiAfwzUSKID8oJ64B+2pchkSfTgONcG7cJUvcMCkEk0+JwJiQASG0x0ED&#10;rpak/wAOuAVpftZjpe0WZwQdIZwGcC6k1BBKnxoTFcJK+AoZjM08VAwQ8riRqOtpQGiiJGseoSc4&#10;qAMpzw3pAmgADEXGOoRIkBT5541N9pMRc08HLKsyXZLdy0o0uorFxrijosRlMmsDCWHzTBhYaepB&#10;0kAdc6Y666262X1XHxOI5gBXddN0MkECAx1rJ6DxgTP34aZV7hBoST1mKR99PDHRUi1cZvTeRqZI&#10;0vCxByYnrApABJwTT3Ss1WOmr/upTKowD6NbAVVLA6HZ1cagG1E+lbY1FQQRM0znCIYkaTArBIga&#10;gaYBYdNGm6uvKYY60tupV2EExmIB6eJNASDWTqqCSYWCZlSM60OAWBcVmQ200q1t1VSpZiqwivq7&#10;QYqPOYywgAGpIMilCT4gwKx/Y4B4sdJti3D2yJ0EKkGjjXc7TWTRiSPAnBQT3TAOnPV0EH4fZgHx&#10;2ME7S9tbhZlCgfOGQEt80Ag1OdMJpWvjTTqHgO5f7fxwEkLcukhbYIthTba3eW25DDUWRLv4YgA0&#10;p92AFPb1ArWASGHaf+uAbN1RrcEKz9vapuDSg9RxAgRU6qx0yIwIAGZMDowlgKkU88AAz6WYKFN5&#10;yxR7ZDW21aFd60MfKAOmC6SwoRnMwKdojAPKj+qRbcFgTTSEQRM3YJrA7h4iDhDERMHNaQVAOX4a&#10;CmRwDlsXDcCJAXS7al0nsoFADEg1qyiAJGCgEDNilV0jUxJGkERn1wDg9W2S4VU1qqs90hLSqpNy&#10;6AzSaUI6xkMAqSYjUchpYwRHQnwwC1vBVLqXQNkHslWBPd0M1EkTTrggATPWIkAxWKEeEHAKZzbU&#10;aXLJPqC0WWmkai6kEnUWFYoYpOCaGMZmlYzJr9s5zgHbLXQUcBlUkkIZmC0QwGRXJvtMRMNKpckC&#10;oihNJ8TJ+7ATnui0BJQVB7R6ja17lBtmgp9lOhOE1k5Z50IkfD+OAeTQ/plWAlHB1UKFiIA1ZTIz&#10;r9pwkCZ8dRmtKj+dajASNUaSSVQ20VWCfmhbbwYiRnIlqz44KkCStYNZEzkB5npgD7ySFS4aEqbc&#10;OUXVBustw/KCAJJPhE4TUrQBu0AmRIBqCR/XASw1pXQBnXQzXCqfIzqNOpSSQOraYpnhonVIJEhg&#10;epAOYgnyr/LASVldNwWz/pNo9NpLq4GornJn/N9mDIEKZETJghS0r0iv9qzgFozF3BDi5pHp1Egq&#10;zEkk0M07oAjr0w2KRMMxqywCJNAQD1wJ8T4GrxS2pAS4XKuDADoSOgOQyPWgIwh0yDEHM9RECAK0&#10;/wCuAftXY1PbDLDIi/KGZWYM3yzmaEjKIMRhCr29pk6f/ZjIiKZYCS9x/VAuEgB4ZlEJ80FgJ1Eg&#10;SKkeMYUAQGH4pqB00tpMnLywCC0tb1/6YQhH1BdKv3hkMzE91T/HDZGoyWqDqmOgyAHXwjASw2hW&#10;VEC6wtsAdgDaSxd2rpmkE0MRhORkggdDEASwCgxHxwAJCp+Uyu8Ww+q4Wdiqm7cYCSIERBrSnTCY&#10;jpMDr+EBQuWf2YCTIIYgsNRQEEEm4C5ZTKUIJjyiopGE0ZVUESAIrHbEETEA0ME/HAPa9D3XIOhi&#10;WbtL6Xy7dJBaDEiM8sIMtFQG8wYkma/zwDoKgmADaHYRKqwcIAWGrMAdgkmpI8cFpMAwImS2UzQx&#10;E/b54ztLdcRDykamUEm56ZEM2rTC6kBkz4gEeHwwZBUxQDNYPawPWmMaaba7ZpgEZXQlkcEkF1cq&#10;t60wElTBrqzNcqUwjtq/yggRpma01U/jTGt9btJgpSswQKza2UwS4WDDfIVMg08DSfjgyJrqDBSZ&#10;AJBNNREGPCDGOf6ezWtx1K1xKqpQ3ACrenABDhJDJkIOXlTBaRkIOS5zEVmmF+nXtvWndO6UvWwJ&#10;dw4Ch2gqQLmpipBVqeQI6+WElflmlTEN81Ixg12k6ntbHWqg6dJDSg7QkswJz8pFBlOE6e4tNRqJ&#10;FSYAz+HwxW5ZZmFNcdLQtlGAKW6kqATqoukwdZFDIyM+AwI0xIrE9oBMRQCeuWCiDK5ZlLqEZE/O&#10;bSoIaZurJkA0HiTJB6GCIABMARGYAJoSMRzuttyMsQXZlZtTliQwUkhC7qLh/wA3URSfHCNPdAIm&#10;aaq9aivjlitzoWX0pbZlKjQSxViA3bKglZJKkyPuwf4R18iYE9J01Ijrgpsx6h0lBOoBwF9bS1e5&#10;CQAwiYpM0wZUmWAgQQAafCPsOIz36nBd0gIXJZ2UEx3aQ0amKxAkUAAphsA/+iZJB1ZrlMdJjFaP&#10;s0jSWVhpAcaQdBFQ0mNUEgVp5DAI0isxNSYIoJjUo6mBgDW6ty52QRAAVNVu67GhLBzmqznERTpK&#10;RT5qGJgjrUGvT+7APApqB0llLFGYFwYMFYB8MqfbUYTppnWozpINBX7xjWtkvIkJcJLBVuBdE6iQ&#10;p8HdmHVaT4U6YEknzicwAKxEHP8Av8Mb79UwVEAGGI9RVW2K3J06vUV4gRnDQOmZwXhJHkKietDW&#10;uWM72XGAGYOQPTugkGfkFCpQiGELNQDP2YRkInKq+MtQ1/t8cXx9KU+CSysFLaxpgg6SqkFKNBGW&#10;X2+eFaT3QYrSf8pJYU/mMdAFuLqTUgJNt2DoGaGEKQBQitBWM8J0yTkcgT0r1r/bywDguMEAYFWJ&#10;cqBWYX5FIgAkeP8ATCMukqDUMCQSKmY+M4B6NRpGokEvacI6axpUqzZ+EH78JcCAQh6nSO0ms1B8&#10;vvwDqFlJ13CpDemLh/MCtEwInOKxSBgzWYOUduUTkCFj78AhSyqSRILGHVSS+ls9TGhGZEVGDitB&#10;BkENmV89Jyn+WASpaRP5g0MAPlRlmG13ASWWP8wzpmMIYs0Mcpqn4hEkgCszHjgH0CoGRZD5K8Sr&#10;E9sMTlpMAfxwdZAhBKF5yJBEUmgpEYBEyrFmuGLgtqsEwqsGnTTNoLGfPCGIgx3QFBidOlWg0Ph1&#10;wDqAh667dS2oxqa46gowcEyGB7dXwOFkjtESYAhWPcFMnywBIpEGTBiGKAFSZ0ELOZFP44jsAxAM&#10;TWpaaiFJJHmDOAmIfTtFwogkSqrmprpC0BgEVJrhBgQQB8oMEECJoVBn+wwDqnV6guM695CkyW1Q&#10;CVZ8qCuARBWoiNIiB3eB0+M0JwB22D23GnS0erM6uwVA03M4g9q/fFMFp8RpgimnVGZBEUwCmuJE&#10;q73qzq1QHk1R3BJAp0+3DvQipVoWQBMUJMHyH/XAMGpDzatsGN5Q9wmokVdBSCZYwJypGEmsMFjL&#10;qAJz60pn9uWeAJSJZSwYopJowYAyQgjqQIk0mmDZU7iDNWNKnVEagIMgnr9uAUju+js0nSFYuqDt&#10;XuZXYsChXOZPQYSJzyLEKlMz4AnLPALZx2qGH5MtcDGSEAHcxHScxHhhABMiG7dI8x1IGWAc1LKH&#10;WpBLFmANV0hdcCQKZCn8cBkJLAZDSPMk+fX+xwBpdtwoEHUty4XYs021qqaR2gCkCOsRODME5ihk&#10;ELmImgNf44AfKDALSFJU3CzI6nTJbImDln9uSYGYzAZicya9V6RgFliexdQtsbaiVAAUifSFwVOo&#10;yAMuvXCgCJhQCAYmrUzCg0M4BLPr0KXYg3IcJ2JqB1K9xhUARMUoPA4QFGkEA01CZBhfly+NcA/q&#10;ZHgsja/TaqlFLnvDaWkR4A0AiBgEH8I8KiP5CuAJLlNV3XIlNLhjqZiGCGaEEQPM+WAVg6Qa1FKg&#10;z40mfhgFi58lxlAFx9Rdx/pBZA0utAJOZH3Tg2gRORAiASCAanUPCueAbTUxARmBoXLMV0ae1fy7&#10;mc0afuwUeYCiQayKxMz0/sMAsRbeO71SdSqQCXRPlgqY1KZMGh6jAAgEiCp8zE1PTpgDZy7WkYvr&#10;Ri2QgW1iQATmxgknLKuNf7X4l9zuLd0qxAuKNNcwZFOs1xMyWT4sbbSR56+ufvzacFwXIbVr9uyz&#10;bO6z7hnGlNVswXdSIK0kdT50x6v9u7b9LskQjTMGIOXWThXx29zs/JT+8L3c/vX6gbje2LyX7e1t&#10;XbFu+b9q6TetuVYIyzpkwT4CM8ay3EKcxpAy8KYZk4rDwHzFy+rbq3da5ZdLhYj5bTBgGK2jPcGM&#10;06E0rh7RIMGaUjFGYHKEXLKXGCVUt6rEggENptqayaCJk1nziXhQnwHlmPDAb/2zuUa8pki49wD/&#10;AEyFVNUaWUUBUmhn+OK8DSSYg9BUdIkjAdmv3zuLG3ti6lzTaNtiqoxNtHLizbOmQvQN9kicEzEt&#10;EiciPjgHbOytWts957Tm0xcoRBC3MtTROVTq8MOA6VXKGOQNZNYjAVW424vPumR9yXt2mj1U0JaW&#10;xCr6aqQxNTURSpw7q6VIjwkgGn8JwGbGxum4zNJZXCuyXivaNTlzpnTSTT7cEh+YwRUiiikmTX7s&#10;BM5O2FtbW0zrcK2iWVT0tKAQyZMQKihkkimYDMJIE55UPxwDez2btYDPOthFpjqCFZ0wLZnOMuvj&#10;gxWTlHjFYrH8cAW5chdFpjdXQVLLqDKxmy2thWe2DnSK4N4gU6n4CnUnL4YCDx6XxeuEXH+QAUi6&#10;TrkMLawzQayaAYaWPDqJBIz8jgLzdtuCpHrQx2dxVeJizmbbVIlchnmThx46AEZUitJr/fgKjbO9&#10;u4guPeVwmsqrB6uxKgPFGOZUROeWGSxmfCJAInPAamxs5ssG1wwZ7d30illrqgOSwjtBkqZBqQBI&#10;Iw+TNvMSD1AUTHhgMxbssOWtxZQgrdZQtxnu6QQwT1KCh/CMsRgfOmR8YwGuv2VX0WRLqNZsvcJA&#10;j0md+w6pPaKl66jMSMsPqFAY9RFPh0rgMxuLm7N/ao2li1u5ca4AxJLQqN/21MEU8hhI+cgR8DNB&#10;8FwE6937FWbsNvQzBIuOW+VxcD5gkZggDKsxh9hIIqa/CKdTgMvsLot7q1c120YLOthN0L6o0PoJ&#10;NDEkj7oww3aamhTzOfjgNZt1/V7dgoSf1usXLYGtLfpg6parauhy8YnC7QnoDM5Cv3YCi5q81sPZ&#10;t+qiM9oIzXbjzAn1AwMFSBp7svHphakSJI6xP39s4BF2zuXsXbltBbIFiCA5QuPw3mQZQIM5Gfhh&#10;SmjHzkDqQf8AKD/HAVd+03r2SzEN6DKDbA0LoA1tdKZNU6Afuw12y0Z0p4eR+zAXercrt9ubys1v&#10;0yqsArPcBGostvLL5f8ArgrpNZ8PwgAADAL4HbWvUt+mhQG+XdixnU8n8lyZmRJmsZ9MIUQoMdco&#10;hj4ENGXjgLi5dtJfubc3HDG6ltnOsLZBuV9RTEg/gJBM9RnhkORoEUGUHMGpwGi/2+y6by5euFLq&#10;BfWnSw9RQEsssGhYZy3nOJdoUmMmANPHrXpgOdc7dVN1etwWA2pUOjAWl00uDUkDVNBmcE8lWoan&#10;z+7AO8f6Vt9qbb2dA27MxYpLKLfqLcHqdYFAInBWxBJzqB4sfgMBL3t65c2Vi07qgAe4NEC3bVqg&#10;pJmTQE5+Hjh94gAEAx20EyKCpGAzPHJdS8ztbNxGcKWLyr2S4Z0LFxpE9wGYE+OE2hHhNKfEwM/H&#10;AT+auW7nqqisbYWS+t9KKB+G8DqoKBsjFRh11EEgRJkSZnLUCOkYgzvG7oLvLNlr11kIZXtnTaVN&#10;Zi26u2eoRpJqcoGISzBpGfXz6DFHReQt7a2dtqutcVNvbJFuFOlrYIXtJIbIZRMnqMOMxIbtPSP4&#10;xUYCr2dhLTbWbgFxXggijysrJFBJ0iQYzwm2sk5nKZBEYCbyN3TZ/LZFJANu0rAQjP3SlIAFSFgi&#10;Z8sSBnNRAzNJ+/EufQZm4jL6SuLM7i/6qJpLK4UhgxuAyKDMjyMScRXEmJB6iuZOWKNrxhtptmum&#10;06u35aQkqafmdqmVmABPXphQVguX29KnMnAQ3vWbl9UuGlon8u1HrRbyawDAmBSRBE5nDQq4mtQS&#10;QsH7DP2YC63Fu5Z2Vwp6dn0tuRbRLzG2HZh6o3KzGUPSRNDBxKoJAkzmQZpNZ+zAYgWnuXLWrQWa&#10;fStupRGZVoi1mucmYjwoHbZNJntBgDy64DNcla/1nCWSL99A0HTcXSCzrAEks0aWinSmG7jCetep&#10;rHnAywGh43aXPQLakY2WBFsKtoXFBJe2Wc1LGYYzQjCxlPU08zAmQBiCrvajuArJ6R9STbJAtpra&#10;Azh2U92SxSnQmrQE3JIyMmIgwPHFFvcv27ewuG3di0bYVQysly0HeSEj5mbMHIZ1riZER9uVf44z&#10;esHPdxdhyVJJ9ZFUuO5WoQ4W10HWOmCcDT8Ij4YuRI2XJXr2+tgObQKOLq3EhnZfwoDSI+QkSBQ4&#10;bBMZ0itJArUnFFxdRLm7QlBcV71BrZLrOSNFu2VIOmSNLGK4TIE9K0OQPWRgJfoXb7lNJcICr2rj&#10;qL6KqdwcgkgkiTBJaMKZlMgycgDBI+NPHAQLG13Fgn0zqVZe+W07Yi2x1lUuAk1ztr164QD3QBIq&#10;SV8AakRgLDc2FfbM9y6/qhRaHrvL1T1FtlZAZiKZ5ZmRh6oJFD9sEk+WM2Z9RntIe0rO7oYYg2rR&#10;n07bk2zp8FFAB4mfMaQxOYg5yRJFcWcBp+UubbaWjqV9UoLbHuVWPdKCIYgAyftoRgMa9RkJ/DhL&#10;nIe23rXzqdrIari1M3iQexWcGgBjIx0nBpEVHQjymZBjDpBF5V7isLYuBCbjAt6Om7rWnps6U0FZ&#10;NJyjDbzSh0ntUxI+Hjii84pwoklLm4+e5aYqLqppowMQRADNUnOIwhhQUGrIkEEgg+WAsNne/wDI&#10;uKWu+lU2mKPa2zWbrFRrakjoKSDEwDhsE1mTIMR91QMBdva24uIysYs3Q15H0DvA1MtogsWmifZW&#10;AcOIomoiFzB8aGcS59BT8nurj22FtijOS3p3V0K6W2IX0y34yQAYoKZCuAYdwoIInKIMA1yjFCtt&#10;e3Gy4Vrl1GsFrcsZ1JqaoNyGOkgEEUNTWMSCfEUy8/uxJcjHbaz6lxjaNz1CzXrlxtLWUUsNWthU&#10;EDOueG2aDMgE0gwI+M+eKL7abDb3bUekAzPcum6hdlOlMyEzlYmcgYjBAAAn7dJIJmDMYBu+126w&#10;tkxp0j1raMgItRclUByCwAI8xhJEkUAjMEmAR1wEmzvBtLFy7ce+FOo2XKlt1cVx8q251EQdWinn&#10;QYcUBZFBWax4VIwFXduXeQZWCsw0ErVQ5ViGQ3plZCjUAp64Q7xC5tnGUyYGAs+NsI24NxUZRbOj&#10;tbW6lY9YJBAB/wAo6E1OFgUgiCYBipBNa+WAq9/de1uLPpXHNs3SQ9wqLUFQzhNcnUYl58sFpiYh&#10;hWCMvuxOgkXN8t0WPWa5YLFWIRpuQKhhGQWpFCWyywsRpA6RBgZdP49MY7vqyKnWx37vcdNYYaG0&#10;PcW9qGtTmYOkCh8cR1WCCCfmEzmamfsxu9KNVut6WtNau+ncH6a7pFqRbQCBbMEfNmCBXr5iUY00&#10;zFBH8DiXp/cMKmu7yS3LtxYctqdybh7VqCAZkDOfHOmCE0BmYknp8MLLbBN3N1WLBSq6nKogBV7q&#10;uaOpii0gqTJw4sQev9vDGhQXrd0XbFsNpJZWjUIBmO9swdWQwjr0xnH1ZE9711rC6jedrY0KGZFV&#10;J7W03GmTWQB51wZJ61kjLp0rjQYtWpW9Dm0U7VBJOoB5NtFWM5zz+zDgGeRkHI0k9MBBvMEuBSpW&#10;bipLRqMiQRWIyp4UwTCAQKRU+eJc446gtvdR3c3JuOVoLaAaWLah3SPvywsTA+A+M9c8BWbwrIV3&#10;WzoZm1HvAAMqJFTIBE+OCiWJ8IA/nh+AsWuImztemihWsqVIZiwGaFSBQEkDMihw9HYvWswB0kjP&#10;E7pLgYFWuDe7prhTQiEkgsUsMq1iBHh0w0zHV49Z8fhi5yNZxlpG2iXGKh2WqyHKhDM3WBnzg1HS&#10;RhIJzNB5g/fiidetqQq289ZYMIKmehCdB0MZ+WFgR1+PU4Cq3O7ZiyhWY6AiKgmzcdjIHZ1ABJMg&#10;Cs4eWGkAV8ZkGnWcBlN0lyyttrlxiP8AUVRbPyhuzSwowGWRpiNcSJMQcZ2lutkG54Dkbm4Nq2GH&#10;pC2qhwukkmISvhBJ+0dcI1dumP7T4YZxORfOipf9Q61GsWzoCiGIIUuxyUj/AKxhsGG6iQIOQ8NI&#10;wm0txBdtYa/trJmwy27zobVwqBd1JruXL19iCNMALJAik0womhJy69caFZt7dxL62rem3cfV6QRx&#10;ouEULoJ6TWafdgK0nyp1iRl0wEnkdidtbF5u57lt1ZoDFX1SD6hMHtMUqPHBMJNPEHriAcZuRa21&#10;4MbYRQ6MLmhmYMR3FcwOojLOtMLy6kED4H+GGecCt13tw/5ai6DdABGom6wJFtoMEZjSRHnhBJHT&#10;xiD4Gn9+AtbduybTW3uRaF3831F0GSCDqg1tyoBMyDhwCQTEzT7c5xRT37sXkU6pS4WK2xqQKtyL&#10;a256mhk/GuCWJqf+uAYvxcUG0hLQQSD2IM+1ppEzM+OEvUmJz6ED41xM84Fxwl0LbAuenoe0wAua&#10;gTmoRgtVYmNJFZPngiYzOeU4oXs9vcALqXqWNwqewICPkOYaJBOZiMjGADQds5Uyy8zgHbtsNubv&#10;51y1qYpbuLpYm3dGoNoTqYgkZDywpT1A8c+owETfWLNh7dspdDTZF23bZVZQDm5Miaioj4YBbtA8&#10;Ph/DEDdjagb66QIYW1CW3qdN6F0uxOYGTZ06Vw0WmQufSD1xJMdBoreyTbva9YkreMMIJV10hCba&#10;tFGI7PEg4POCIBK+WdaY0GwRbt3bDI49K45AvyyOjgCEVozyFc8q4dXMVAipJOeM6zExRmd9a060&#10;UaUKzAJIA1/KxJBiaA/bgOczn5dRGLcwFx1pbKW2aQ6udOqA0kVZhke00nwOGZgrOfdTM5ZYfMal&#10;bBbYbp7LLbdWUhrtuoTVpuF1t0K6vl6zh7NaGgOWcVjPFGSCMN4gcXCWIXVLK+sjTpYikeJ8fhhO&#10;JLL0Eq4LzKjkGRcBZwe0nxIJqFpUjKgw6hpHgcLOgp+SRi4La0LaCxTSWX1BQoTmCDkK4QxJPlWM&#10;ssOgl2LC6YC3NIVdWqhBbtVWBgGeh6Gg64RqEA9DNYp9uHUXvom3bt2k9MsqlGW4wYsdXbcCgSAJ&#10;JFSOuFKYg/2qMUVu42pdbqk6RTTpVtJIOmRFPvyzwpjM5ecdcQQrNqGtqqlHQmS51BUV4BZpMx8f&#10;44QrVmo+zp9uJNpbgWl7avdZ1eIXV3iSupkBVtQNZOa5ZYcJBk5wBAORmhxoVVqxds+ihklrjC4y&#10;mNMtUAtMEUEmPtw3ifiLu3b3F7cW7UloRVDawIUsQe0RJ6kEinWRhAYNqFPj/wBeuKLdthdtW+ON&#10;tXILyyJc1K4VoUq4NAcgPAdYwLF3RcWCSIjOg8T/ACxL0B+5/bo5fh92ptBb5vMhUqZKXVDC2xYz&#10;6ageQzEVxe2bwuLUiR8K4TiYejTfu/F4395e1rnE70BEZrV4FrUKQpaPxE0jIj7PHD2K2569tpoM&#10;gWMiCPJvPywMA3GUkCTGflOBgCwMAMDADAwAwMAMDADAwAwMAMDADAwAwMAMDADAwAwMAMDADAwA&#10;wMAMDAAVEwftweVelP44Bdu291ittS5BjtE9YJ+AwkmIHU/y6nAXe24oi2127bLaSFFmRqe4RpCr&#10;46ep+w1wy95UBYzOWn+pxLcTNY23mvHq03Fe17nL7qzs01WbbFhevGoW7Ae4iqMwIyFJNTAxlOf9&#10;x7bhdub98m5deQlhKsPAkDoMTayTNcpNvJs+g37UP2d+7f3De4x7f9uBOI4Dgr9i5zPufeWzasXQ&#10;twert9nuPla6RIC59etPNPun3OvMMDfvMzNuXNm2G7AQdKiMzB/jhJtnN6PZp4+zo/Wx+179sWw+&#10;hvEJxntfg9ts9vb4LZ2uU5J7JG930Ibt3cXLxiDcILd1WGUZ4tPaftffc+f/ABrQRFY+pfuAlAhM&#10;AjVU064u+vdxU8m8069XLf3f/u9+mP7WeFXl/f3LXbt/eL6fD+3OLFt+Q3+7s2zNqdvKoofuMwNL&#10;fZjtmy9vcJ7as+tuSm63UH8y7B0tpgKgzHTE1knEeTbfbbmvz7e+f3Z/uV/ex7jHtf2DteU9gewC&#10;6pb2fGPes7zdbV9wXN/kd7bIihNAMgPA4qd77g3O9f0bP5dkdsLn2mg+BiMabninXZ6b+lX7RfZf&#10;0v4wcvzyW+e90NZ9fc394msObn+q913fvZSSWVYMiZOKa9dJtpqJJOoETWRAqD1pg3NNZc4ekOA4&#10;fa2N9uF2u3Szbnb+i424Wybb2ZBDrI6jWyiQPjSLt7p9ckVXUtAIBIoZywN5nWtv7l4hP/YeUOiq&#10;6bbeG5ce6zNaQrQoBImpUGKKYjGtsmUQgQWAiYFcgDODzPAHuXbfpd/yNq4Tct2muJca2rOgW5a1&#10;u1tI7mrpJmo8DUSR8CTWtRnnJGAw7kDSr3EtAWbhVQsPaten2qhuSSwy65CTmCoZ5gTI0yYGkTMn&#10;ywDF+84stp/MZxaKsoUMzu2lVtoIANyZmAQSRlXB/N0ziaEgSaGMBGC+lM3fTj1UIvMqEgCPTuP8&#10;o0kPLATSRXClIbOhkR8s18un34CDuQ6uz2ZKabhr6g1W4IOsqYI8gBqU1qRhwqAZPQ/bGUwevwwF&#10;Wl+9eRRaDgm2z27bPcFpnIJdPUUCVg0BykCBhUyYmKwIGcGuWAZKtbBdVuaXX1mFxrYa0twCTcZz&#10;GvOuSxn1wuKUB8wCft/6YCvL3dtcvE3AGJtA3Lgt62YLFuFyIAoWkDVQ4MT41HjkPsH8cBCvqGYN&#10;oLW7jhqabfqAoQCysVOk07Vz6dMKABrXpnHQzgI5chJZ0uqGKsiiLjoy+nduIpntoCSKivXCx4x5&#10;ZT8PLAU27cqrprrZUMFJILo1dLBgSamDHhlWcKiaSKVEePWYzwDDOqlLqAtZIAKnQtsID2C4CQ4h&#10;srhFZjxkCo8ZAn/NnSc8A3dvol9Vd71sw5KqYV0Y0tWfAE6szQ0HjhyKHJYrTrB6D+OAgNc9R9Qb&#10;UrE21ZXDC2mktJCzpisDxkYWFBqozPiCI/64CM73bU2LrHUU1DsQn1vnDLcXtAAGRFREdThOAbkv&#10;+NyPmbtICgE6bilpJjty8/LChIiDNchn8YwEW66XGYsKOhXMhFAOrQHy1TUnOo+GABSTTw6GfHAI&#10;NwMBZgQWBYiqgARDIARkPLwmMKAIAoKEyTGXXARmK1h1YuRbt20YgszIQwLggAmKz8MLGZqAAMvg&#10;YkYCLdWAht62i4qW2K2zcOod0QQCprqP2ADB/wBj54Bi6XJIBhmYBbdKLUzStWmJ6ZVweeXxMxgI&#10;utC1x3Gm2sJFqQCjj01QxLVzP9K4EAjPrOZ8MALbsly6WZVlSO7SUIntuMBJA60qfHCtK+Vamo6V&#10;8MAwbl1ritLgpdYhzcGhrbQoZBlSoJz6dcf/1PpcQRJ+OXhFaHH199+eUgwtpbWdLJbDG9q1tMSw&#10;a5bA8Ooz7SIrhFayCPOnjBr/AEwE20yyFS5c022tPDM1GgwXRpoG6z1kAjJOUwYJPgTMjBq64mcx&#10;NuJQ+r6jBXGtV0JPpEMrJbMCTMaiS0AAYIzIImlZABmBUAH+eBre3bNSLDbdA6l0b1wUCvdNGnWb&#10;xuU7ZoqgUJkGpw3FP60g1yE54NTad/csJQXdM+nJN10cwwCdvrHSvauQn4mcCKfGB0pXywd5czKT&#10;bvTdCwAxQsKajcOkRqQxpKCSsfNhsAjx60JywFiHQrrp33LSSGaLql27mRhMsxYRkMgDgE/cCM4o&#10;fHPwwB2pLSoCtca44KKw1JcXSERGWFAIqVNTWlcEQRMEz4eBJgzgJcIzquhlcAzdIkXNILqAYkMD&#10;E+PWSRhADGZAUdwEFp8B/PPASy9lRdZSWuMtlmVk/LJMCRUU6GAMhMZ4KCvxXuET4ZUrH9jgDb0r&#10;3Y69l829u4ZiFGTqykTUCtcq4QdRM1Ekk6fGI6z4mmAtO1fmJVhb9JNRbMOdL2gIMDSZIpGRywUy&#10;YAyByk6ZpAETP2YBLKiprZxDtbR3eNVx1JYXLzKSukmc6fDBEHOrfKKQMqdf6YByzdC+nbZwp13S&#10;Eu67mnURqGlM9MCIk5AmuGyIIOn41iDGcYC1skODqv27b6jp/L7G6IishIBJqFiRPWsEGIrBiRI8&#10;es0wD3prfLACxccozmQ1t/UB7kUqZ6y3bGfWuCmWkSJMg+R6GfjlgHWsqiMraLtxLei5bVSF11ab&#10;JQhqAGsxFfE4LMkCg01OY7oIHl8MBIDJYNjWXJLdq3Ha2xS0PSNxtZYnqJJhs6CmErUkxFftoZwC&#10;r7Nbt2rJNzUFAt3bY0KwuCLNGkrAmpgUmMCmQkfKBAkyaj+7AO29cTeNoG3auXbpBMeizkXRq8yQ&#10;VA+4AYSawJMwamQYiueAftD/AFaWR6MHR6i+mgt9lswYPQyKkT44LrI6UmQGqZiemAltBtt6xYMR&#10;am02tEsqri2rlCASWkKCwEyDHXAMQJIMfGCPty8MA2rgNeCpejQSO5FcMsAXoEqQpE6iZjzwRI/n&#10;FTSYEfwwD6h7RVWEi2AAy21dSyt6lxl7qgkCp6DoMJND4wD9x6/4jASaPZCTEv6huq6PbDrTTfIo&#10;ykEqEYCOhnBqPljKDBqBTorH+eALcXGR7hYEEFFdV77h1dguXLKmCBSizETgi2XgcjMmhrOAK1ak&#10;XLam2WRi8KEt22Vl/LuWrixrY5GBMmCKTgEggCpJzqAfPLAOqrWg59NLOiis4Zi4uQ2tSBIkmnU0&#10;8CQ2Zk5ETAmgE5fb0JwFijQiEtcQsrvdI/1AbcFii26ACC0FRUGlScFQjqIGSk0IETH8KfDAOLcY&#10;XQivJLlyXVSzrqnRaJiR3E1MGpHQYbYSNUChETPjBHh5muAmW3J1WVdlUwxNsoxtoom0h0VJMkTB&#10;IFaHBzFMz5dK6QBJggYAAK7/ADWretAqyyBX1VllIOmcp6EVNaFERUkCa5kGvWZwD9u7qc9tpfVZ&#10;XCkTbuW1KrJQAhyR8JYzXCGmtawuYiT+Ij+owEmywZo1EEtdLXEuG4iKq0W5KjUPAgCpjIRhJGYG&#10;UmagSI6YB+2QoDMpBZLagE3XW2WcsZdc2BAIMU6UphupIplSp6GsA4Cy1qGLG7rdjN0oGVnM6SWC&#10;+ZAmo018cAx9lBEdIBzwBoCiBdKO1ty73tblbhJnS6vQCY0zl0jBQT1IECMiepAg54B4MqavyQ90&#10;SWq0M0wxBQ6omoAqTnOENmSQTHlJFaR4YCUklUAjUyNR2CI1xxqc3HEFopBgR80YIitaCcoiZzAy&#10;Hx/rgHLd1zb0oFd1IDXPUPawEEXCJkwaT45icJPStDT8OTZgD/HATUZBNsIB3F5/NYIyDsd2bLVH&#10;gZPkcIIkHtIAEAQYBHUeGWJ6CQj6SsMWOrucqoIRujMMnaSQJk1Mg4TDAgkZ0nMtPkMc+yrk/wBi&#10;i4BmAzmHbSoz0ksR8vQLMZ4BjIfiJmZ6ZARh2UyC6iA8s2lBBRhoua+0XL2VTJBA6QTXBET1AyLU&#10;mYpTz+OHZTJVpoJX5m0emklGcAiG9ceByEVHnXBMI8ZOYNTQRE/yxLrZzQq13MiiqKwAKOVQy2oP&#10;DAEEwwJA88Fkf4f+zREkCv8ACMZUvUJ7tMalKgEMTaUEraAc0Y0BEz9mDmInIRAjI/Dzyx08fqlE&#10;VUs6iVLuPUPqugKqoBCkTNe4DxrlhUVJypRegOYkYu2tt4DRb1EtIigVOoktWy40sQx+U/8ApVJz&#10;phsiD0AkAUo3XP8AwxzsxxRJZ0Fprfc7KiXSLlxXYHV6cFQK6qkKaxOATnmIGmh60En4/DEUakBU&#10;1aWIc3PUae5S5IViKGKAEkGB4jDZypSD4wZP4RIjAWFtgNBcLcFyToEMFQIArkKZzjKCQAMCZMkR&#10;lBFYPSJwAthVXSzeoWZixcHuAzVhppUg1EzIwCcoBAoRln1OAft+mQLjaX7irKyvdZXYayquJIBF&#10;SFM06VwggNPUdMiPsjATELWygEA2xOkFrbOaECJoASGMdYJyOCalAY6jwJnIg1wEqyQSykVtEJBL&#10;tdAKksQ+ZyaTlH3YTWkEgD+M1of4ZYB+bam8SA/qsQ5VnAtAKBDqQM4UxkRWhkYR2hopTtEqD50i&#10;vw/jiE4qSrNoDNqfXDOyPoKqog+oGBEMB1yE+eApPQgZA+BJ6tPnNMG5cnHKEBNF0iHKEk+oAsH8&#10;sCDEQJmozkYJpMzl21zaDQADEUuyBQhWZzbuMLUlberX3NQGDEwYFZNRhDePbBiCFCkzmXHjOAlW&#10;NZJUeogEsLbuXAfVICM0CAO1j4kE0nCTJhpBMTSvWK/3YCQSF1Wxr0s8RchS2hJHcgPSBqAnxjqm&#10;GJAzERGkeOYjPASQ1tdVyU9UkMt4OSqmMmNYHSI8QYwliRkJUwKwAumumZwChDD8KXVm4PTDXLlw&#10;se19AifNYiuWCMZySaUJEwO4QTGKh22WDBBbVyVcORqCsXhDmDIMEnzg0OCY0URMiCO0TTtnqT9m&#10;FmLgO21I1lW00YTquO0uZu6ZmF6CCI8MMkE+FTMggZGB1OfnjvrtrictHFOkaiGLKvy6S4LGpMAT&#10;TpA+7BtWp0qDnTVTOpHnifqamTts6dIGq6SSRXR3xoVgz/MfAffhoggCDBzBmIkf5fDy6Y6KfS4X&#10;NwspYd4uahOoLcBMEwSZoSftIwR6VNCRApET3V8fvwC7aqNZC2hKIVZ9T9zxqURPcuc5DLI4Qf8A&#10;L2kRQDKc5BIwD4ozMNduHj1LhlmWICm2YpOU5eAwkAVYggggiK10gAEg0jPLASGugW1tli6AgkNC&#10;QFcuCq6Jr4+Y+OCYGgPWKAz5SSvUfywCrToxdgIatxR6YAQtQBVuHImNU1JFMCGz+MA9ZyFTXzrg&#10;HJTqVcJVZBcIzEVNwAgdxzHQwYkYKZOZMDMgecCnhgFEE22gJquFGKqxBIgK7iRkRAkGPHxwO2I6&#10;GawAZFSAPj0wCSHJe4rEuiJcCBuxbLTatFmkAmPxCoiopOEEeIg5xWADnB8TNBgJCgAkJLrIXUBJ&#10;LAH0/UGekGQxp8JjCSIkEhZMjxz7TMwfswEhRrP5YuXGtrpdRKoiNbL3VRQJE0JkVFMGDoNCQfkk&#10;CAJGUeHjXANuTetLrAZO296RJGohiTcmILrmKU8ssHAEAKdJWKVPaP5da4AaiRruORc9RmKuTH5j&#10;EmGXMn8WmQK5AxhOoKYHy0DVOczHj5nAPLbLoxJt6xq9MAAkErpaYrSaL41phskdvaM4hRND0BI8&#10;vCmAlWludxLOdAUyxg6oKw6GZgkVmT8IwCKKZUauomRBMyPGuAUpcPcT811QQylFIYPWVZjUA5mZ&#10;wwRU0MTn1qMsBY6tCKewsiqQqnSq6SQrqxkFiKGM4nwOBqqcuvSDQ508z1zwCmskFGAeDpprkBXW&#10;QmmakgZ/Gs4IhpFSajMeUyF/mMA5bayq+oEGkq2vQ+klVNQ7VgU1LIq06gYGEsDIFKLERWM4EDxn&#10;PASEdQhZfUh7vcXcj5V0qCSamIkgEScNwQPKQY88g00+GAmTbIYapjUGMsvpgHU1tQpoSxBzqadM&#10;EZkBZFZJgSKRM9eo/vwCrZQfPpd1AFtZEEMY0oBUdxFDQxEDDYyoBqEmBTKqCD5eeAmE95lmA7BM&#10;kAk0c6lmpygjM+eEE9Ca0qBPUVmvSMA+kg5HSAe0sFmZrHQz8f6gEVzAmpBMR0qR4gDAHbOakFoM&#10;qQNQY6dQBRjkKk18OhwlhAJ/CtDnpbz+6MAYYOVLHUbi60V9Oq2jsB6fUCSDpJFDgEiRIANdVDXr&#10;kMo8sA+QuklfWJRlCqWUqAxgqCoEk0NeuWeELGZrAPiRHUjynAOsrMmi2x7ntEAQO5TRbkGNQGqo&#10;p06RhtwRplc2iJkkFNUyMvDzwEmyYN2Wm56etSbZQDSwtquhokgCZGXj0JZQWyEiI0mdMAER18sA&#10;6B2HQ0XGIJu69Ssq0YjuoVYkd1aT8EZNBWIYCawYNJwD4ZmVouamKOwV1RWth7f5kEDM5gCOta4O&#10;JGrPvI7v8sz3RT+3xwCLbqrG2UA0WlOm3rJN0MBqRswf+6grHnhMEwA4AHUCJk1kDp4nAOG4ssXt&#10;hy4iT8wM591NVcoqaYI9I/ESABqIkpIHw/jgHFcmQ7EG0Fd2hFlWuaDcQNJJetAY+GEP8tSGyOvM&#10;TMgBT5jrgHrEC6dAZKsqoZ1FQoSS8EUBoAJn4YVDMJAq0OfwnVp0k44+XrGaJLiWiVLsdCmyfmYB&#10;VbVVRMSIJrBPWcJBqJMySCTIAIEEHxEVNMZ10u0zDB660I6qRbMJoVQpJT/t1ZMaqCTgQQoImgmg&#10;PnIBH8PLGv09nTW4mKGoF2DkgMwUa3EBogPDVAIFRmWEzGE0aZGZy+VTSevXGLMXDUueSyHEd9s0&#10;1alIa4G1EVVaN5gnzwIzaCZIgiCTWYk54GYWXZiiU7R+YukqLZAgsAK5CTSThUdrQJA7jIoDAB+b&#10;y6/bi4uZr8U75nBgsJQs2kBjZVUYljLGBqWfCRQEDPCdOn5YihkZkDpHTyjGU74eDrc+c1iQLgIG&#10;q5TXJqwgVqOhywYkmAS0/hgypC9D4UxHOcXJRNtVlgFKydRKlXGqKr+EjIeGYnCSK/MB4EiZrl5Y&#10;uXTvhy3pOibZuGpKqxXQzrEgDMHI+IwgiBAECGmoYVH4lPj5YZO+HEZXYteh/wDTVRo9JwQ0FBcX&#10;qDUzEAgZ5JYGkAGaxp0jUBmW6fZgs2luDlu4SrlmFogadQfUdLMSFKx39CS0HzjBFdVTUSTmtCAG&#10;MCOsYrRa3TbAtkhWKgkC3c1QSVEv9xI/nhohgTQTAAWojpKk9es9MBLS6pVQzSGAuepIDNqYELeU&#10;ZgmmkzJp4YOtRQ1zEd0TEeMeH9+AMHUbZK6dWmjliAXBLgj8JIJliK0EGMEcjAyANQTUeIFBGN67&#10;STlC7ZAYSSjMzofm0hcpUsZYnKf5YOIMKZqDJ7YpPdM+MY13wwUDrt6mDW2bUrKpBufNGlWECCBM&#10;E/CtMExAJMUBmQNTeREZ/bjUuZkLQM40mTQDvOm2zEAkEnIA+A/gcNsZWQSQCJBIIgGadfIxih/8&#10;cFVRmtMQRCuNSwRBBXKqz1yOFVNOpImes9M/AYAiYMkkrCKsEpoiDqiOpJkeWE6QVJMSADmDJykz&#10;1/6Z4BxmaYBchmZIFthpmkIfAg/dOQrgHPKkgCCCKzH3jAEgLIoBBbQ5YQE82oJCmTEf34JZUNAi&#10;pr+IkGkH4gRgFXB6vooVmAhJBYqEK6SwEAg9DFD0wADMdVBJlZoRkpgdDgD9RFB1EAPcKrB0qzBp&#10;CtMxUT4/ZhNQVUSCNPWgGUjLr59cA8CCpYmSSxjOazpeZiYyH2eGCIjNwQJoZEgmAR/Y4AAw/ajI&#10;SErqRhqgm6CDShPdhOgjUFH4swBpJOcZU6HALF2Qqs+SkRJ1FiBCkioLQCAP5YSV7ooR8xzJoagw&#10;KdKeOAdntOqQZCgRRpyKjI9R4keWEGCop+E9Cc6gCk59MA5bDajqIDUHzK06e0ycppSch0JwnQan&#10;qVihgg6SflNaZHALN5dKBtMBidWhTILDvNxe2Sf5zTC4ICtAMqY1ZaIkkrOQJmRHngEM2duiWxcR&#10;iEUTrXOsQSQOs1rHXAIJo0ABSc4EZHLMiJMTgC9QAE22gm4AdKayDXtByAIpl8aYKIHdWk1ACkzR&#10;yy1wCwZcVKaZUMBLIkVQWmyEmkmK+eCPaIpMloJFGUwWwBgguGCnQiKsosTbOVs1mlT4eeEgEhiI&#10;OkEmjUrI0xlXLAOBgBbksAxVVQMhqB3FumRk5mmeDMkdIyAqASKyTA6+GAQpURmRqBZqGA/boVQT&#10;M9SK+WAwLMS2ciNIK6pgRJyoMAaAImhGIGZ1MLrKVkg9NQH35ZdQKHtGVRkxETFDgCppbuchyAYl&#10;ATp0tkSCKUP2QcDImCQQGliV7Vz8PjXAKAOgalV7bsq6CWAcuCAIFAegoYgg1wmsCsiDHbWCZ1U8&#10;KH/DALVia6YIMNpedRUFBqBzkGJ+EZAYGk1BEEHoKwTQSPLAK12lCnUzKCwq49MMoMXNJAIrUjMA&#10;4IyZGoDujpMigHxE+OANTp0MUYAJIUAhNTfMwXqrfhFZy64JQaRIkAEjuoKgmPOhwCi6EMroHhyU&#10;RoTQ4H5iKDGf+XxzwcAwIGmayFPyr4k9MAcxLH1C40uio7Bg1y4dOlVEk1Mx8KVw7tLRa/bVa1Ik&#10;BgtaxJp4j44zbJ1Tpyg81vW2mw3W4unRoshiCUd10GCzaamsMvhUg49BeyOGtBbV17YGgDUYMyBR&#10;QMvicJzc/wBzy+feyYfEv98v1k3vFcTynFbDeXEv8kHtbX0riPbttcck3XbubTAYAaSehx2rbQoH&#10;4hkYECOpxp4359vfCXN5uCGT0twfzEJe4XvgMQGdnBX/ALlLAivjiaGKyUr5CCR5R5YlmZyOZ7nY&#10;bbkFtWOQT0ntsgW4Qbdhi4gOYqJy86dJxJt3wQYaDkQfI5DC3EGB5n2le2jhxZuXLTFbtq9p+TWu&#10;oMDp+UiRT44W4DjKKdf4RhnM4FVsL97i9yreoWsyRpTVMHtaFJp5yMjOK66pBagrAoOoPTFHbuH5&#10;Gxft7Y6vzktsGZ2gJqTTqJopgH8RAM6soxHIOuTlGUZMevlgNiu4FzjtOsereupc9Rrhi7YQHXaU&#10;iFIlhlEUAnAE0HgaTn5EHAK3Cizbu3lUgi0RbYAa7WoDVbcEGhHcGnpniUVBXxBgfbnBGAwdrdld&#10;+SttrRR3bVauEW3UqVX809pBEjTExI8MBAcpGRHjXAJ35QEApAZ7bg3KMhiulGNRkR4/acJKma0E&#10;fEGevngLK3ult2GKwzsz2kZlUXVGnUoIX5Y+fKCTngSIOnItQGak4BtLZb0zeIt31tsSUVNVkFTq&#10;JEQKwZJJ8ZwqJArlJ+NaSPLpgIa3Vs3b5W1BuKqKsS5thgSRcoYMSSfKKYQEgAkgktTxNPPAT7u6&#10;t3RcRLZNoWUW4+lUUXpiQ6yTPQiIJpnhxYIFRE1YiJikDAVW8VrV0FdUhdAs22m2fV/MUmBAZRmA&#10;JxFarjPubICIAMkz4YDbbMKnG3HvP6Xo2AVZrrH1CVUflW2IhpCkPMZ9cO3MqMcwRBMGPAGmAquI&#10;UfqrouWVb8t3J7Jss4JE3CasuQzynDAzkSRq+OcVA64C+3ek6W1IlxbFdJhLbLbJ1SR+Imok16Yf&#10;E90mDBMUNfHAZy7btN+n0WmuqWCtpDAgfNpLNXVqJl5jwg4UsVicyfAgjAQ981xfTtkBWvCCQe10&#10;LaQQCAIGdYqPtw9qqQcvD+cYllvQUH6Eqlq/a0EMlwO2jQqF5NzUzQYzJzBkHrhq+KyMoEmevgPh&#10;ii79t7xtBs3Ga3qvuYguyWyi29aGBEgUGUfdg7JIUDVkCJ61H8TgIfP7L1t3fdfVt2PUt3TF3WG0&#10;t85YdoD5gg5ArU1wn+lcs6EYCb6tm1YYsQEKDWguAvKgZyCCPxAt1wZkAzqNSQMqDpGAZs2huHGk&#10;W7am0mt2IMUJUq8CQTEEx4ScEsyfAGgoc64CZuRa/TWrZpe9K4C4ZgLjA6FB/wApJqxET5DCrnWp&#10;oAD1wFZwltluIfTuBLl+47N6hUC5JMl2GkaSKEjLOtcIUALOfaQDJynpOAst9dutuXtsYQX070UF&#10;iVMI10z3EdK1ORwzpqOlWzqf4YDRruPy79sG4X9G3qFonuRZZS2sGSBIlshFaYnWdWkQZqKV8ZBJ&#10;wHNef9K3u7jXIs2/Q0q6CpNwBXRQpJkZFoMzhDQA1Zg/DTJwEnjy6XNkFULcFrQLd1BcLsAAlyJp&#10;BkxMZ5DCUBDNJ0zlgLHkhau7faBF9Vk9RblpYVVbXoLao7pMiPh1GFO9CKCkQa1msVwELj+KBJcp&#10;fuOz/OjiAoaRbqDEjOmQInpg7bCBMsJoY/gcA3zO0upuXNtBauJtmYqLkJcNCraD+GunSQM/PEhp&#10;j/KMpgdaYmecDE2oG5Qs53UBAFj8YaQHuLEmflGQzriPEQQI7vmzqtJjFG2/VLed7MlwiILdnW2s&#10;C4ASHcCGMdRllGWAzfN11DqI6f1wDu2tafQJUlRcuaQXZUkr8rspyBjy8pwq0AwNehjTkW85OAgc&#10;7uBt9wqkB2DoGF8zdVdOmTGY7jEZHoYwCuZliPAZfZOAG33dlrao1i1bueorW7pbuCM+k6jMEn+Y&#10;JyxEYSRUSZEZGkk0wHQdm4Fm6HVGNtVdoANq4jIIJYZqJpJkE0JOHA0SCImDJjt8K4CnO3RnR7TE&#10;lNQ9MLqZihkSQBOkGQo8B9pgZmIrECpyq0YBm/eVTCusoqv6jOQGNwxpmek9wjMyxBwY6znNOlQZ&#10;J8owETcN6Qt3ECDRY9Vp0tbCNRGVm6muo+dM8SEkz1BnIdCKZ4DL8lcBs2ggtzqDShJBZHmFaJgZ&#10;tOUZYYvSrqagU7gRTxn44DScA3r8detutlmuB0Xb+mS7lmotliKMuZP2YUHIEajmQRE9JqfDAR7v&#10;Hoji6217iNSu1xdVv8yLhgkDVTqZAmmFIAXOYmaR0znAReQuquyN4qj21KOhIDFZYhbmlasFzDAZ&#10;ZTOJXwy8MZsucwYHdE3dSsRUhZQlWn8BIANZH3YauTAgT5dPtxefUWvB27Nq93+l6gQ3DccA3h2x&#10;NuZoR8aCuDVe2IigGfTMHDnIXud4icgAS12yC1whgUZGWigNkVBgLGRr4HBOq6QCQP69cUSOL316&#10;7vb5G3B0m4oZe0KigAsWNDEiWNYFDOAoCihIgUJgkzQwMAW9bc7u+yFUNskxbUmyUW3+axuM/wAw&#10;MapPTImMEpEnJawFHh1B+M4B3fJeTYWxbL3VVDN+4oItsKD09WWnLUwmPGuFMCT1MU/jn4YkuZkR&#10;OPu+jYPruiC5aFt3oGY+mWUugJiPCIMjIxhzCXIzm51BFopqpN2isWYzUGkGhA++Rhp2gik+ArEH&#10;PEnx+I0XFbYOph7FsgJpY6S7MhEACSIZqNIrTywSPJYQciT8RmBi2ZmBK5TY2/StXTcD3NSBbYfX&#10;cZlfuvXQJpGbCuWDiWBmsA5eHhh0Bs67TaPYCkr6gACw1y3bmNTFRqiCAq1pnGFQBXRQ1JiMxINe&#10;mEuZkRRvLu6YzumZtQRUYNbS6y0CygCm5EDpIocRmNK0ikgkz4imKNjszpevpupR3QXkVWQBQGUB&#10;zqLUlWNegwtR1NCAIM0MVpGArt/uBbHphBc9a7qvW2toz29Q0oIMdnhp8JPUYJQfU60Na9QaicAv&#10;eX7driWQIg9VQjAm2hayU0o1uRQkgigzoOmHzWjAChgziSYgym0Oi0jKzXLZaRZNt1AgxpU11eDC&#10;fDyw1dQQCDBoIqScUaHg996dz03tqg0XWLwtujA6mCsPEglRNRgKARFPmgrJpgEbzcFb/rCVRLZe&#10;3uVQH1dVyJAGRIgA5x0wsgqBFQRkf5RiCBtnTeO9m8TbuBtaujM1whrhVyGkQDMMB8TglYk1kVic&#10;zGKHL+zTbtbH5V1ChNv07i27bsstruOJmgrGfWMLYgDqa5TnGMyyir44teuOLZFqSwuXQHbRbaVU&#10;giCMu1v44JSG6RFRH8QcW8ciRv7J2vqszNebWCbO4DABXIbXaLGaR4VyjCyKUjKnhliT4z1FTt7m&#10;rdFrk+kGDLbAnVpIYBmqawJGr7QMNGVpqOWYIoJzxZczIvNudteYC3ZW0fUc3bTSdC6SY9RSIUVr&#10;SSfPCreWXWIoYJHWfsxNriBjl3t2j/qFdQtMGQaYC9qOqkxkK6v8MOEECMjl/ji44wKHYtbuX3u3&#10;HtvIU3H3BX5AdTFDQjUIECScuuC8PPpihx+23eKLaMubjXUYu3pKdIZHmBMkExnTPJwAxNK5HqPv&#10;xM84FNcuq15VJYIWAioJiAv5mcjyPnhE9MM84Etreqy90M11VUKpaEQFWKr8vzHPwwrM0X4R/AnF&#10;CB6tuzLXFCksEtsp1VEmAooZ+UmMjh2tfGM4z+zEzzgU1yDubWtm0KWIUlT2ATqJHnQnxr0wlRlU&#10;jOhFPs+3FErWuq6yqocsCjISsMKS2cgjw+/CxQZz54Ct3RDan9MW1S4pRKlQAaaozBNRNK1wkEEk&#10;1pQg9IoIOJbiZEvcWza26d0hFuIArGjOk3IVR1mhyjph9jAAk06Geo8cJczMGI2ts333Dm0qlrmh&#10;GYhC5VqK1upJ65dMNmp/vnw+3Evd8he7IC3ZKIWVEuAXhaENdcMVK61oYPQ5ZZ4TkBUavPI4oskd&#10;fVNkzoUKNKk6l7jB1TUjKsUoOmDxRX7mzq9a5rlAS4Fhok6qrbLZGARU/HPC1nujopmPDI4z3fKi&#10;o5DQ6bemku9kSYVFNwhVBNTMRMZ9KYO4JWT4V+HniiV7fvNb5E2VU6w6xcJNNA7pgkUrSPCcQpn+&#10;RikRiZvwHTm25uNcvfJ8jqXzdJlSUMdJBAiAcsNKx16akZAdPEGca+Q03IcfZXZXbptqlxbQe+zf&#10;lm8rwGsKooJppzph3MU+z+WJLnmDM2jbs7nb+oGs29CM6MvrqFcyiKaQT+Kv+DKvBAJFaTHgYgn+&#10;pwGs5HYfrFUqoK21T8hnDqTcUspCmApmoiomCKYeif7un8MBmNH6d3VFtx6bljcDq6uFBCEMTmYW&#10;mYH2YMjqOo6+I8sPXIa2LrNwNatqlrVcLCFRdSahaWTWYPXrlQYAr/b7MJ1sDtz8hLzNcYKVYKGX&#10;80LdGpTcYVIPgBJrlhYrTyio6+XhijPuxgMACE0HUpqFPWRSsQFOQ64SaUpSk+OAlWbbXJQIxL2/&#10;XtpBUWwpBLsgFaZ/ywKmfIfwFMS8TISHFq6gWSmoqI1Bi2TaX+3+lMNEdwqIrNcj5ThnEzRrbZaz&#10;tLl0WmL3RZNlSDbJt6aOQhEgRShKwfHDmKKEX2t7rUz3H1Ao7QwlCIOljBrHUDKnhhCNU/AZfCDi&#10;W45osuVtA7e2yXBoVgrlyNXeqlPUbMmKyB4TgOQEJ/h/HCc8iPw9t7vJIIBJlrlwzoYaam6EBOUg&#10;AZfxw2lFNIAA8JBPXFGo5S1/5dqbq3HtsbZLFhZNm2sKisBGqoEio+M4cGYNTCjp4mAc8TPOBS3w&#10;yNuLPS690hrzFyVKAlLLAEzGRMg9IOFg/aPjTFFNc2ZUsVQhrlou+oktbRSaHXMeRiuXmSLQT4wa&#10;fZ54gPacfdu7e21xHItXtAt6CpXW2lTImg65dMNmCwoQJmaSC2cYDUWRfSyzDRcm2wpID2kuEhLg&#10;cd1aEKM5nDwgAivSP6nCXIym6Jbc2rp1KikdmkB0hiQmgUoKrJnp5YLE1mIEXbmkurBA2pWDQ4Dq&#10;hJ7x4kxAP8s3EzI8pxoVvIJauWkuaAZjWZOoLOrUr26V8qg4Din2/wBMS8ywDj77C8DDEzpAMmsg&#10;o9JEgSPE4aNOuXw6YkvSDS7a/auAW7llFhiC2oy7OhRQdOQjKAD54AyHwGLnnAVuLdqb1pgbKKug&#10;6bjS2kaQoVvwmSRlMwThR8fIR5wIMYoo7FvQya2KqtxkJUZD/K8GZg5Rhn1JAIOczTr0zwGy/wBr&#10;B9QuNBFouii5Kqj2ocOiE9vSoFYE4d6f30xBm0t2wCZBY3hLq9s+loghWQQIYTSfuw0WpHnEyThb&#10;gaK3sbVphd0gl1uPaRVXbszagxAJLVUyVSY+OWGHaCakyJjqKR0xRpuJ2bbzbrcYW1Fm6B3FTZCm&#10;5I0EmAROQrSIjBWhMGtTllQnIk4CRzLhbu5sqiqhtnudfUa8PSGQB6zlpjExbrWmoxigA8DM0wHN&#10;+T9t7T3Bs7a3Nnba6txma6QCbqlAEBQmFGoQozpTyudveW6ufd4U/gMHo037uL1eUPe3tDd8Fu71&#10;z0mG39SRdCPIZxU3C/UGREVxIwbc1K6e2OuZBhf+2fvwMAQQnyE9ZEDMZ+PTAwBUEilYhuoEzNPu&#10;wMAIETqrWlSaeOBgCjqf4zXAwBYGAGBgBgYAYGAGBgBgYAYGAGBgBgYAYGAGBgBgYAYImM5wFttO&#10;Kvbkqx7LZIJgGdGRYD+WGmeQIBqY+MZ0+zBjbbtxY2HHcMEbchggXbbY3ivpktOmE1kCTGZkD7cN&#10;m5AaerQfhlgXyay4XG04h7u52du1VUs3b7NBHqXQRB1LSmU5Z9cZn3Fzu34XZvu75laKq5eX8cS9&#10;HLXXbybcdXub9oP7XPcv7gPfWz9m7C267faWH5Df8iVNsWbN1tVy3YuPClzPcWY0yGPLHuX3Xuvc&#10;F64UvN6Xruh0HSPTFztTUB8pzIxi3PG0r2+PTXSYxl+w79tP7XPZ37ePa/EcRsOG2O23G34ixuHN&#10;201y5d5L9I36jd3bdxjruhmKqSe3VBqMNcTwGzs7Ybu6Lm4vXCRaUQpeGmBqyFc8N7jb+C7bbZx0&#10;aP6hfV33DvubX27xlzb8PxuzVf8Ac99fW41vYo9g2w1y7ZK+rcJGldUiT546dwG85HjUm2529qum&#10;2gIFa5DM+ZxrTM15cN9ddur5sfuY+nP0p+sG4G15/h9t7l5BXsa97u3DlWVihTU/ain/ACLUmIyx&#10;ebje395L37rXZIHcFowPQHy640mumurg/tb6ae1Pp2n6L2twe04Rbdgj/wAUXfUv7dmj07l4f92r&#10;tzk+UYZCi2dcTLQARUjrBHWuDTUX923LWE2JFLVhXc2L41M2qYIfMMJVYUg/HFbuLwUaZlhqplAM&#10;6vv+GA6b7X4V76rfW2i7ZvQAuhe5rtgRY7GkgjIjrWhGItvckXBQKAyqcxQZEnM4znntGx5X2udx&#10;xI0u1wizvLiSmqwWvDWQLa6VERRSYE59Mbfj7nqW1YwZiDORigxp599e28PnB9VuIu8fzO4Vddu2&#10;PUD9s+odBthg706V6EGemLGDEzAJnp16mv8ADBhxaFZbSm2brJbRdN0sbsqdLWbQaSREE0jqvQFf&#10;Q50qZHbXw/rgK+9+VdILBfUj8wFw9+7bk2jctioKEkqB4STGaxlEDOanOMhgIDOBccw2n/SZ2ts7&#10;25buZagZkdCTFPNYFPP4CY8IwEC67eqyGTtiXPph3UvcRpD3bpAIAUzBr08MKAPST1EkdBM4Bi9p&#10;cq7hrcoLRKalYsbmnQ2okAFRJk1FJnCjIMVz6VjzwFexsXrdy40QqOlq2UFklbZJW0to/h6KDMiY&#10;rhVRMVgmhNDGZkYCKWttb1lVYPZQuyhiEZodQUOflGUTE4UPChNYzp5kr/DARb9ou7XIuAWzauXL&#10;hA+YP21eO6VBJXoJGFDqaE9s/wCagj5cBW3baobVr071tWa6xe0X9PU5Du4LCdJYAqomMqYcANB9&#10;sZgjxNYwFLftoSX7EuPMPVWHeQESREHOTHTAUCk9ZGVINKHxwEncXXUMltSbqFNVx2UsXDSPVJI1&#10;rFEBJn+SwDnIkRAE5eE4CpvMpVIVnZ0Y+qe82yzVfQYAnIiT1oMKH2/aZOVAcBEuN8oUrqQqraA9&#10;oakqKjIR3S0GTGB4fxOX8BgGxpIcmyVlS1uhuau8lxSCAV6TQ1jBxFP7U6YCNqVpYLIUdqh3AFsD&#10;UxDZ9QM/vphYHxMDqNQymmAjXCQg/wBKHuBgqsWKLAiAxIPd1qYwMyfhkTlIpFa4BjU6m0wWauH0&#10;ltbWwSTJImKZV8KRhY6GZpHx/jgGbiaRdAUMWK3KFpLmBqQoCQsxEE088A6TQZ5mRAIDZYBsJoYX&#10;GCglgiEuWi4yD1SxIAB8DHjQE4MDzrSnn5YBt2DswBWBrSYNtqLpDFjHcJqPujAwEUM5IUKoa4ii&#10;0iAIzKJC5gKJE51JzrXAMzSorQDr/bLAKVUG2ZlSyly2QAbweQHyANB2ihj7owqkfbnNJjpgI51B&#10;hJSGllhDVQI9Qr0WJaZk55gY/9X6Xk0IgiaV86dMfX3355NN1rbP6ehNSOLY0k9hYFraMZW4cgRB&#10;inTCCKTJ6/ZXqcAsblCSEAZgLY7A2oqFzRZmVNWJpMQBgEZR2k/aaGmf88BY2W1M7Pp3NgKYW6T2&#10;KtvXcY1mGEx1oYOWENSc5jr4zWP5YCfah2tKzILC6yvpEagSv/jWzdYas+4ATEAE0wkkywAIB8zS&#10;MyB54By3OnbsbgRwipBKtcbXK+jqbuMGHAyC1GG6EQSMzQ5gEz4YPVOJIsle4GLCyfUCqCy/lgEJ&#10;D3GMkg0JzGedcFQ1Mieggn7z9mCpUkaoi6VRSbJti24oNdtrYNGMavgZGWAR8NORJFaZER44CWDe&#10;t+oyWWW+ik27a3ALbF21OsNSkDuYkYRIPbPSk+ZjPxjASbjP+Tf72hg1xtuWcRQ2dNqlFYtRakdS&#10;CMFllFABX+NPj1wEi2wuw3p6fVLFAlwm3cVlUByFAIJUQFIn7BgiCIGc0kVMkzE+FDU4B+xo9R9A&#10;70+e3c+RF9L0hfgEapVgAoMgic8NmCAKGuoMFbKZInwECmAl26OJUlkCWf07MisrmdLqC0NqMjwn&#10;7ITQZmpWmZg5ARmKDASwZDAKBbN5Uu6xbEzJU+p8rGpI1VGCHzFVmTWOhrJmRgHkRUtB7qWgLaaE&#10;Y1PeSEW2a6tMSfGKYIqO6CRVZmaL/lEZH44B6xuRNpbtq1ct6biIlvXra8DJvAMQxA/zCCPMZoak&#10;9WBFOkdJwD1pjetOoKPt71qbt7Q6O97Ps8dJoKDoPHCTnLAVy0nqahTgLK0927ZPoSjEOkOxKlUh&#10;S4GaqRJFcz4HBQQskRNQVrABjuH9cA3cZPVti3rbSTbf1Bc1OxzdrglanVNeq0OCIANAKATQwI8h&#10;/XATE1AHtulXDMx9RWDrqIFtmYaWXVno/CB44Ohmpg6TNIoQJymaUjAJVnQWlMeqpuKwssqMpNwx&#10;aJDQFNA5cUmYwmvSRl5GMgPLxnAO2xoQM7DQq3qogHfbb1Ge0VzigZRSYJoYwkio66QZEGg8ojAT&#10;1f8ALYJqGoAgm7LO/wCANcPzFtRDEZRBywfzGTHQDyb7PswDDBbIA75DMLrzBuydDJakCQGEACjL&#10;BArhFTlAWYmamOo+OAm6bSC2royuIIAfSttS3+m9to6xoinjSmC85EgkQoEkCoNa1wDxDIWRw0XC&#10;jqbjHShaUYIBQkLQgivSgOCgmPDqSYIECco+ycA4joouUli6aUtF2DSrfmH5jpChidJgT8MAyxzM&#10;Tmc4PiPIYBdu6LY13EVyV1W3CkWbrWwUZ7XQElqaaZ0rgUMgkisgQZ8owDi9kkAjSqetdRk021aD&#10;pYrJiYBAiDA8cIOUiJOliYj7JPngH7TMremwZbKXDbsqzB2IZtQcWW0/KFmuc904LoczEyFgGoEH&#10;uwD0SVuPdt7YuwTXdFy9buKLh1SyNRQPm0mlKnAIFZBgZQZoTBJJn44B9XJKMpQeqhDwrBUCgBSA&#10;KQKiR4g5TKR21kE/MREEHOo6fDAOkPeYdmkGLeoXGeyyt2sARVmzAP4REYJgIME5tLRnMGa9ZyOA&#10;etCCiOFUFra2wGDFLqD01DuJ7WBAihkCDhBAzIMkClQKTGeQjxGWAft3Gcgo40szMrgqBUQ5C0JY&#10;mSASBn44TpklvGAtekdAfE4CYtwqiWu0Gty9ACFmYkKWfINpoQIyiuEEZETM/EAnxBwEmw5A1CNG&#10;kSSwFxoJVQGPUVoRXwiMJYDt8AMq1PWMBKR3HrKyEknU0aiisplSQM1IqKiBlSmEGSQKgRIPgB2y&#10;R0g4CUghTRXIZbd5cxBamgkyxeF0uRSDPTBGIMEkzMkDrn8sU8JwCljXbGm0QLbFRbdye1qOS2oh&#10;tVCBTKaYQ0kEVkR0NIowJzis4CXZ7NBT0gTbcswcFtTPqF3bEAD1Z7WNaZCcAdJ6QZIFJHh5YB5i&#10;7SVMao1ojSNGohpNSDqzCyanBHpGRB+yTgHkOq3cm46/6R0qtspqWVDMWmKCACD40wQApAE0OdPE&#10;UOAT6xIaSWUs9tw0llgAahqMDPQDHiegwRJk1yJkCgIJzUfb1wElXINtfQUKyJcBvd123ct19Fic&#10;61laHxwR0kUJp0AzK0J/vAwC1VkjsRrzqbatr7e8yR6i/LlILACZHlg4BFYJE9CIBzFfDPGdpmYU&#10;kmC3cwDAHtu609RRGu0bYAr0ApNcIYAjoBE6sx4GBnjH6d+Jk/ZbQ63AhPcqHb3LhGs6xc1FmmB5&#10;x45YNREzpj4ePzT8PHGtde0Ffe609rBvU7ZuMPUYMY1Fc0b5fh5YACqVJrJAla6a6ie7PG0LJd1d&#10;SpWVcyQ6+oT+Wx1rGliRH+UAThJimc0mQRkYmP445b9VhYuXKoSsXINtlZFuMWg6WuARl1NDBNMN&#10;hZA8TCrSIPUxiTS2ZEyhZ/wdzuxIDCGPcpUdRTUoiRBEYBUgnrAkz4mgaMZsxcBdu4t5IDW1BuAa&#10;mchR6ZqkGSZM1kjKOuEmO7MZeAr5jBT9h+1Bb9KjMqOCaDVLKrr0Feo6GtcJjpJmYoARlMxngJKR&#10;onStu2uhwbgdWRZMA6e3SSJYgTWTAwRyI69J8OsxgH7dDbuen6YUCGZi7q5JCvpQxNSPuauCIFTF&#10;Yj4/fgHVdhQOxCuAupw0JNZuR9oANWwhhkIhQSK9fAKZ8euAn2mZGZtbO9+0y2mTuFv1c3cfiaMh&#10;FMzhMgEgypoCCJUGJM+WAWNT6KNcABAdNOp1B0gW21RUAeUeeANPSjTQ6Zz6MM8QlweZrilNSEW2&#10;Urdtq4tqFU/l3LLfLpOmCMyTllhFBVqkSYNYBMdM46YYa7jvqsClpAbaEga7REuqiSQzklSOs1IB&#10;OWBGokgHtJGRLUE1mvhgS5SvVW2qo+iGVNKhvy+96hQsyxyjyrOEgMRWizK6aksD8pxGj6XbC3VJ&#10;l7kMrai1sKjr85mBIIiSIMQZwRGTGSBSlRP/ALNTKcA6jESFCDVH+omi4VUwHUKdQ7tME9K1wmnT&#10;5QRTM5TNKTgFS5DBVBLz6kHoWyVh3tpqZPSSDGB4kCYIoRnBzE/HAOKDCKdYZye4lGUFmVvmFJMU&#10;kZDoa4SZKkDJgWBIrHyznmMsESFITSzhw9oBGgiK1hWqGVxXSKiM+mG4BijAVIpRj1E+PUGcA6G7&#10;SGa16hcIS7VAZaGaDMCU8cvDAbMwDl/7KdQ7WA6YuJjOf4KXb+RQ2hdNDIJZShIdZH4a0IOU4YyL&#10;ClQJkdfxZ/cMepo/86o5MqC/4hQ00KpTyHd5ZYTFTOrQagigNK0GRGAeFwwksoKNoKgQ6saiWH+a&#10;mQrM4TGZlgKmn4gegAiDP9MA8r0khXbUgYMIKXj2F7jxLALMAn+MYIBZk0BgzkxMdsEeUTghZLlB&#10;pXULUrPgNQ1qCaZyRSB9hwhoIJZ400iBWgBkDpGCpNt7qvC2gWfvMMx9GGNztLGC/UE/Z4YUFrQy&#10;YI0kZeSkR5HANG4qlWuKFQomp1zYLQPdFaEyKAMKGMJYQ0CaUzIk/iz6/wBMBItXSVDFlDMNTIq6&#10;xbAXtZciQ0A0z6YOTp+Y0IgQDJAyjx88AhAVuGbY03AjXCSS41mW0l+1vHQsGCRhOcTBB6mCI6Gm&#10;AlT6asRqt3E0sGsRq1qe6RUECYAHj5YQ8FIJIEhhlXpBHhXpgHdqzpeVlFq5dYtZ9KChCkSDMmD/&#10;AJpJE+GCEUBoDEAZgKMyMAp5c+raMlWKuynS0uZKI7TNKNpjwFcAUJCsDQmIAkrn/Y4AagUtlrDW&#10;0V1CaAWCLc7TqAIqCKwP54BIMiRPb+GorABNfjgFLptxAhFe47S61MEs9DmQchnnFcFVYEkk1Hb1&#10;YyaZfDAOAW3Lt6ICFj6iySDotwEBnVTtJEn+5sgFjIYgZFQY1RTATbd11shvUSqjUHMHQZFyGAig&#10;rMdJwkAGSWOZBIIBLTQAmnlXAK9e4gOhLZ7QVQrcKJI7dYHdAORH2nCSqE6pourpJMSIn+FcA+t9&#10;4AW0ge6ttlIai6mnWRmJMEBSTQeJw2RWO4hTQihIAADVwEyzduFEvKUtF0lxcKBDdJMocl1d3Wng&#10;c8JaVeT1rrjTIPyyBgH7ZW7bNNZtwvpINT6xRhquDSKHVpgyTnhIMgjqSIBmgJmAD4fxwEhwNQua&#10;4ZFcnQAQw0C06l/uaGECOs4RJoAPHTMkzkJB8qYCQqzBIasW2Ei2hVk1aAyTqObDx+OaXKtMePcA&#10;ZGUkiaVoMBIt+ooknSpH5blIuPMoEYZ9QfMfDCI7ZMMS+bNE9TRekeWAdLy+hVKjRqIRJCkUGtrl&#10;NRpXVECDhJND+ElSBGbMcgRGXgDgJCr8oB9ZZDQJKrAgkvJl5zjIjOMEAYJJJyEmanqig/1wBmNa&#10;AABlZngKA2l1P5zKpFfNZJmnXCSKgxqrUBc/7/LASFbVqCvoXT3PMyY0hlVogdWJ/wDZpywZC92k&#10;wDIOqWBE9sTWfjgGle4fTd5oqMFssqgMV/MJFs0UnI5nOABhmmkxI00yklorIWtMBYSWZQygBiLm&#10;oMsekTqAVngQ1D40mMERkNJBMGOvSI8IE4BWogs5eQh9PSkDIEGWYTBOkd3QSOuBBEAEFSNQPVv/&#10;AEpoB8MARvKSrd4fVoYQVCK8gKmuuqMyadRgoUCfgB0IkaagUApgHBruF7ZkfMxyIBVtZZWA7mBJ&#10;AJHjPTCWVq1ygjTJBAEGI6HzzwD4NoC1qRhGpCxcKdT3fyyztVisRPieuCgmSWOTUApqIGZGWUGs&#10;YAC7bBVRbBabTL6hljbVSpIUgSJMitDNIGEiCD0WP4k1JPQdBgHgTqKkj1NakuswgVZW3bQmGYEg&#10;0gE55YSIzp8wEZeYPwy64xvpduiU8rChAc9mvuJjUV06VZTOoVgQMEQQZDFSKSBqmYBFMxU4uuvb&#10;MEOag4YenrDf+rMox0yVBDdRFDn9oMiDkDqMGQfA5kkYufq7TPoQSArMVA1tqDkFpj5KSZrFT8cE&#10;AR4ioI6gVoe7Pzxz7e/6o3NsQ82g6mi2YBUtPp3GZ8gbgOdJEZ5HPAoBBHQ6TJiZiCMgMT9K/Fi8&#10;3IkfuNxW7WuWwe2jW/TqSQSxYGkeAMxg5KjSwrJYSD8wWAR9mN9mNcepjgCA7i+CPS0BHCsDcC+o&#10;CwYHODKgGtJwUisaTLD5T1/EKeHXGP0r8VxqC64APqAojDU6r8oIYXBUZ/h8ScHCjUGoQzCgrSum&#10;n3zjkyWGNyHUyNKXRUqx1mUuGB0qCMjEmDTCagmIgMGEAgk9B9uLJm4C9IZV064a2yEk6looErWp&#10;AgSIgRgGBQnUSZJFR3eBHTpgHF1QrBSttFCKH/LuEJEhpqS0Sx8sIkMeoIgAiYqIaR5dMG9ZjY4A&#10;1tYAJAOtw6kOhVtdsKTUA5/CmEtQwSf8oAULqjL+WeK6DWD3KkaQbsM3qMTk4UEAAAzA+3IYSV+J&#10;YLSCQGpFIwD6XCSkPpRnqCqMUJlpYv4CZ8OmEaakHuEqAMiCYoAfHASvVOmSQhGoHWwCkK2lbhuJ&#10;mRUmc60wVNMAEVkkaoIP4WHjgHFZtU6tbAfjCRIqTbgEhag1E5YSwlSIUVOWoAluk41NbZkHbbuW&#10;tDoJlhccKKIwXoRUg0p4mME00oDUTAMAf2646azEwh+3AVlLsQlxhrZ1cuSYArUVMQSf5DCgNR0k&#10;llzmvaD8wmnmcaCyfT/N0KLlFJB1NrIhWIgwJAFfvwgqPOTOeo1rCx5zOACOdBBBlNBIUqO6QGNv&#10;qa9pH92CBmTqqIgtUeRMH7CcA6ZHavUklrYAYU0MAH8RJKn4jAPhIiJGoTJ6mB50wCQxdYCsrHUG&#10;0yhPRVLvOQ6zAnLPCTWpJyqAIEHImPv8sA4rEBkTSUBQFiayO9lWZkRSB8x8sLIOoaZgUmfxEU+7&#10;AIW5KMrBDIQlYEraSmpgPHpnX7sFpJ7TBFaASEHQMfgMAq49vuuBh8y1OpWuVOoqKTpPUHrOElSO&#10;4wojuNA0RCx8Ov8ADALVgzKgMkElUg6CGPeGYihHQGTIqcCCSQxJUn8MggDpWlKzgATBQqp1KsEX&#10;PTcSx7hXurEgj44bKgzkRImCsKR4SMhFcA8jtRgXOsOYKsGuLBOpp8T0in24IAwStVbIEaoUGgQH&#10;Iycx0wDn+VCdD20aShOosD81w11LQjzag8iIHzajIzC0MT8s9QJEEdcAak0UoHUkEa2XSwiQY6VU&#10;5jLBMKqJKsWUNAAppzYimeZ6YBSuFB7NYC6kFwsSGDAogBqV8BgDuMgyZClDUQrSaTlnFZ8cAYJH&#10;5cwGUuCIGoslAM4JAE9OgwnSO4y8kFoEMAAw0iuY/pgHDdYhYCju0htWiSw7yqigP/aRnQZ4B0iN&#10;IHWJyFOhBNemAIByGBJWCFZRQk1DhpANeg8JAEYMAEzUGlaEVrIB6Zz9mAB0wO3SrRKadJIWncyN&#10;8zCvlhJ+asjtBM/NTI6cyP4YBaGBCmZNyJPa5nvGrooNMpJjxwb9pWYEQcgCCxoZWkZz9mAK2dSu&#10;FVmBLKsNrA0rJTvrqPhHSmWCDDSwWSSOrfLHVfKtPPzwBHUXQPoVVr2CmkiSbkmNQPUdJjCgrHMZ&#10;SWkBWkmQGnpNP5YBJZGBRRQlVU6iyrAhwgFZIqYmRhNYKkZkg9NbRULPWcz1jAL1KIKtAVF0amOl&#10;VLVZnTpExORMeGCUEP0TKkEUmmoHLqDWuAW8CyQA1yHl2LAT0IDDOaFSMsvDBZkHSBC1IMAwQC7D&#10;x6RgAupUYa7hJaFUqXIdwSqWj1WRn1mPioiG7dQQgGTQABojT16RgEqxZPzDbe4jvbdRLtFwdsPW&#10;DSoEfaZwnSDUAkSY+UGSc65iK4Bz1LqgID3FELEO7AACYV+jDInISBli84HZncbxTBppKrMgkmgY&#10;9KjExni9Gdujmn1U59OE9uXwbiqbq3Bdde1gBbPqkCZmDET/ACx6l9ubFdts1L/Ow7pOYNdMeWGs&#10;xMPjvLtnbHwfmA/d59QrvuL31d2WyuMNpsWNxNNtgzFCQLjMtASCdSipAMgnGltudUAzWCuU1mn2&#10;Yrm8a8rtFu7QNeX0QLDMl9dV4obalSI/y0pSYpSMWioCoIaDkQRMyKzH3YDhu85C5tdxe29+0l/a&#10;F9XqhkZiXIClC06RNdQFFEZ5mRAgiGAzyB+/riTPqK9b924WuWbov7WLjfpzquXA5UHSkmomoNAT&#10;5YfDlaN1muYjx/rhc2cCg3vE2eQjcbJFssqo162SQ/qBqW9NZMEHMgDCu1wJAIORpGeWH4ituvyX&#10;HObll2tgSLloidOkAEXARHdQUGfliJdslW1KJBic5BmAJXFHRPbnuZdxt02t5bdt7RF4A6HYBFFx&#10;2Y3AOs9vXr0xHCNqBgUOcRllGA1N/kNs22uoGLJIKgXz6iu5kC4cvTgUFdPy1GJRQ5/b4E/Af0wG&#10;Tsb9UZ1KtNtouPE2bXbIZ2EZwIIypTpgkBWRMZ1OZ60wCd9efeury1xVtqypqK6YXUC6pmSO5Yzj&#10;zjCCQD8a+QrWPKK4CfaU29uL2n12Glmt1ZbnzKnqMvysTE/Z0rgDPymnSR41wD97clVC3QVQK1x1&#10;BYC2aghtEgn/ACQZI+AwpgBEEVBPx8h5jrgIW2uXLiXy6Qy3AJpcCPPqXJVgQFOagz51OG5rBFek&#10;Vr1zwFp6I0XGKoqkhWUk2mWQRat01B2BEgnwihw7JCCmkjIETHgJGApiDc3F24C24RlB1Myoji4J&#10;Looqy1jKhpiMRLA9J1CKfDOM8BsLTMmxe2CFV7XplL66vUMFtQiSAsQZFPHxK42kKK/EiSfh4YBz&#10;idt6+4vXWi8zW1IRW0Laa4I1MVMEtAggUGAuUmehjOIzIH9+AG7K2rjKi27LCzcTURp13HYMou64&#10;DEkwXURGHRJpqMBomkjqSf7sBVXiqRdexaLXrALWmi1buHV6TLbAHbJBqMhAHhh62ogyJkx4QTma&#10;fywGX5fdv6u2RtVlwrsStvVaKqP9NrTikDtBpJnAcVJ/6DpngGthuXa3tk7LgZLwJZm9R/wN6ltp&#10;06ZloBJEEUwTwQQTkDkK5eOWAl8Wl1NxaupYm3cuiUDdhueoLZe5bBIMGIiJoIGGlCgapMU8j4GC&#10;MsBe7nda75sm0BfDlWGpSqQ5uJb0tQhZGkdDTzwSsTHWma1ic/L44B3dbGzbdwq1YI529wCFuomr&#10;0wZlupDLSMHOqREiTll8fjgGrln9DZtXGLlztk9FCwuMt38YYUCgCSuc9Rh4gAMZMACAOpjywGds&#10;3d1eu2bSotw6rhCKSv5ZJ03CHpqaIZemG3ipLVKqTnl5AYC24l3Y2NvcsI1tty4VrRQEd1S7vKjQ&#10;awTIpOGyRECKgCkk0FaHAWibcONwzBRdt3DcW3ePp9yuC1xGA09untqZPkMEplVyqTOoeFKYBzkV&#10;urcvuR6ejbo4XbXUd7dt5e4Wc1EktPUTTpiTbcquUiYI61rn9sYDIcvsBu9wH0La02JtsrsHD2gF&#10;06XFNI+aZnORhtySGzIOeXTKcBbcdt7Np9qe0ixaaRcB0jUDNuyw7sgXBORzoRgBTBJ8QYnLAK3d&#10;23at8fa0w49Rle3C/l1ALjpShIOf34Qx7gJNMxBzzwErbi4mzAt7bWtw3GNw6fTe1kjojQNUk/Mf&#10;HEgABVK5Ekz8MxHjgMvfvXru63di8/qOLKoLVAzlqFrkiGAPymYFRXDhYwWIAzjOsjw+GJjnIobW&#10;1tPvbdtLouJ6QN8FU02pegtPHeUNdPWvwwkwQtMzU1oMh9vjiiwcm1f3hTcKbiO0hblHQkXXERkQ&#10;YCrEzht9ILGsAAeQJFKDAWfEnc7hNtbOkm67X3FpvUVhMPpYzVc4FIjphVonKZBEZVPwGAi87t1S&#10;56zWVW8nqulnV2EgTpv3PjJANK5icPMYiSRGRgUBFTgKvZ2bbksLVpwxti5adyqW7iMSi3dJqWJI&#10;Kr4ZxOK8jVcBlgIOZqxJzIHlgOrbW+m343dKdt3M4UEKWSyLdselFwnp3FRlBJzw6NI6eA8evSf7&#10;TgKK569602i8tyUNxQZBC1L3LzvXuIhYrAEYf0qSZ6ZaRQg5eGAyl593Y2q3lCgXndxcu3nLKbUI&#10;VSsmBEFwIFYwhlC0rn9k5V64Cfs9xf3dks62WJt3PTQt+YAveUsuPmVxNaQcGCYMZR8a9KDAE21t&#10;gWQ6KbgzLErdCEAnXQSFoqmaxl4tOZMHLxJH3R/A4DQbCxbs7FyoS42sMLKBlthXHcrXIMMxyI+2&#10;Yw5bXVl/KfuGAzvJ7oIEi4IZTLXGH5SxDwsDWdRgg59KCMPKveSanM+EjIHzwFPvd+h45wPTtae2&#10;215QHKaAHHb0cSFhchE4ewGLYFltXSQ35kXFBI7AQIfTWo7iZoYAqcNOfl6eX2eIwGj4zbEtuNLp&#10;fIW2LbDR6qj8I1NBKyTT4Th3JZp1NOg+GApBca7yGkqxVmVIuIjOE+Us2n4VXoMRrjggAhga1yBH&#10;iP6YDY8VxqW2drBtOlwVtDTcZbhpDvECQch4gdMGrSIPhAJJP3z5eGATutuS6QRcZWDslq2ytbtI&#10;34QKNMmhoPjhShSO2sZFpkfbiZsvTIh8nc3Sn/yLbWrT23qpRbVben1ApEMBIEvmcSIymYI+37Dj&#10;Oss6jMO1wK7kw/ptpfRC20uAVNjPUfmp9uESK+Xxxel/EIG1vxZDguXcC28AXmBWQLaKYMzrWemX&#10;hhtiCYgx1pE/bizoNNx1m7bt3LgUEr2229QAoGYkpomDFTIEhoODUeCwK0NRJ6jGbtccQMchuN1c&#10;c27zK76bbBkZfUbSYPqkQAQKAf1ODBiaiAa50HgMaC75R1VyCz+nptuStpS4Gq5+pRa0prJ8xgtL&#10;ViZyMnOmWEmJgONurO2VXu3bDB12/wCXZ2wFu1d9TVrWBSZ7mmWzxHehidPd+EZDxMYo2fHRetvf&#10;t27LtCab924Q7AwR6StTSgGXXITh+3BUUiATpX5c+mAx3MesN/cNotdW5eAe7fTTuCbg/GxyBEjt&#10;MR4dCVgWbTmIrBAnKIwD3IbRre1sFgdH/uEsLzsLiEBy617IACzUdDGFQC05MekzllGJbjpyK5r1&#10;xOOtJbF2+LYvKdS+jbdWcw1YljSCMowGlqRQjwmsx0wlz1mAW1d0KXgEF+0qVcgKqMpQ2yWJDNWg&#10;A8+mEgGQSJBM1NYGYnC4630FxuLqrtrza7asylXVULi457nW2hHzSSGcmAOmBcOqFAMdRIpWaHM4&#10;TIj8bYTZ+rur1xEumGAZCvrSnYpINNcwKUzzwaK2Zj+vxjFETld9tzdazbN4sTeL2UQaGkSUS4JD&#10;MDmVpHngrjRAIPU9MZ11xkSuB26XRd3C3LaEW7QUNbLPJEtpABoKfwwdr5eoORB6RliXu6fERfcI&#10;IvjUxa0FDKAIBIMF1JMEA5Ef1w75Yssz2/AZ1bTMHhbhDMItWgbrXFQAzbYEkEAEaq5x1xHukzFY&#10;EGQfvpiyYmBsPbS2kUMVR4Z1C3Cq6XI7CHNG0mCYgfhw7aB0ic86Z0ynE2mZgUHuXcluQcJoPpqF&#10;oVazUyygqMiMlEj4EYdJBj+xnzONCj29u76j6iLY7JJcqCGGa9ZKz2n7PHDYMtkaDqKZ9PPxwGjv&#10;otrjjBoHZZtsGuaPTBVNwFronuXrGeHXICqJjKSKiPGmM2W2WDMbPbXNxudJT8BbSCLbhPxMNQgm&#10;CY0nz6YRjQl27hBdLrI1vUy3PUJGkqNNqqyCpgTpwpRJ/n8MAW+vL+nQgemGVgxkF2LVZUpIAkCm&#10;eeHsZn5qMpduN+qVYLt2jU0AUE0L1NJrX+GEsYPSlZJ+zLGha2FU2GMEF9RZQAU1NDalI84kgwPt&#10;wasGnp/P7sAzvLbJaU6VYvpVlLi2AXamlzRmIyHQT4YTkxNBPQ5n4YB++3qbcBdTeoulgAQBHYO4&#10;xH8Puw6TMdaf9cQZPbgbW1uHuW/nd/zLkMSoIkdmbEwQR8TgjnQ0xRa7Jhe2iBu0sQCoXuQKCDoY&#10;dT/m6nBCvWPA5zTATIYOyam7atcpq0gQFaYpTuEdMDGZtkQd3cU7a5qqX/MMqFLaTJq3WIoKZYcA&#10;ImIqR8I8sW3Aze5v6ktC4vqKQY1EItpjDy7GgApE5nIDCLpiZilMjNfHC3EzRbe3Fa7uQFtgC4pn&#10;vRwdMqDbZRE9SPPyxCgMAwpJPToaTifkzaOtl7+xNwXO24LVlO59cQAy6YmBUaiTTLwOGyFRpFDI&#10;GXQ5ZYsz1ouUu3+T2dy1dthi1tzqUgtbgTdZhBmh+yaDD4pIoB0jP+OJ+WYGPuAevb7gCHLFrgZ7&#10;YVMrlxAJk1I8gMR2HfnUyelCRl5xjQ3Wzultilw210rZb0rtxwxvraYEvqgaVJJimqmYw+ogH7/8&#10;BGAyz7tNzvV0W7bCHRHYRpJc/m3A+fcSa/0wYM4Bi5tb63XAVFYXAht3Cwrp1rp1QSEzGo9RgfL/&#10;ADp5mRjP+YJa2+7uOqFbjQQq3QbSNAMgkkxlqDdBAMDAD1OcjrHjTGgq/wAeLWzBG3TVcK0W7MaB&#10;LC1BBKgksxP3jBGCGFdQiPvwB7Oy233GzvMzWwzenIp6q3FPao6TFWE4MGsGtCaU6xiTPqGt/t0D&#10;27lldGm8U1F9SrDDsJYSVIBqFwVfEEVOWfhUYlzevQS3CsVt6b6k6EQluxWtjWSqNBNIqoiZnrgi&#10;SQQJkD7Z6dfvxoSV2tstbZmsTfbVpUEp6amuhnic5EQCaScBDMTTyGXiYnGdpmYCOTBFq9bsqLjG&#10;4jVlLqz2rABg6hUz4RhF6dFBkwkZSMqfzxZxMCy9toychZF67ZQXLelTQIBFSXMAdJnLIZnCLdZ+&#10;aSKkVmBEEfbii15W5FyyVCKRfOhGKqsLc1NdIYV1SRGYmDSuHrdQDT+rEULYzj6sjM8wW2u6uPbt&#10;khjqjNFLLqALDt1mOhGcDrhyATWvhHj5jGhVfq7n6dXBALT+pVvlYGSrK3hMCB/XCSvdSJyJOX9u&#10;mAe2e5a5tLnrM+gMulF7I0mblsn5hmGnpiO5qegEAxT7v5YDbccloWLICC8HUMCxLqhYU1zWRMEe&#10;NcPKaSfv6eGJJgZbkNvo3Sraa2TbdwJUItpT3enoFWafCf44dQzBBj4jziBiih5nb3EvMXDN8pPp&#10;3CaFAy6U/wAsxM4VMMfgR1H3RiCvRB+nQ+mFKXGZnDSIKwqkn8WcqBgH5QfsqJP34ToDttG7NuoT&#10;WjDVcKpRO6FGRmJjPDGqsfEeWcYSWTA1q7YfpRcPYqupZRCaUIDJAoTOcwYy64UsGOooJ8YMHExz&#10;kReTS4jmFf1Cof0mBZUlQwR5zWD0IBiYpgPFAIzMZ9MjjQb4xWjc6yWVZBIABJdNKol1gZ0wSAcs&#10;NKJmRkY8QB/bwwGl3TnRaNl0ZWsBn0AozkqFNsKxoDQVkCPGMOE1AFQQTOVVOVfHEvIpLe2uAbs3&#10;bdhTZe3otsdd5EuL/rlQROkD7/hhkMAxEyOojymhHnnhZesGn3Vu4+xt7lLepjtwS6OzsLaAALUk&#10;nVmq08TPRm8sEQxkmDHwivkMUXHtXkLjLuVO025RUZre3164ds3S6RV2gGBB6UwLYhJnJ58adDHh&#10;gJHLbn1+QKW7Nv8A8narJVdEsw0wpIiADpKmoPxwt5ZhGZBzyqMBX8UluxZIuWtbWN0k6bh1NBgA&#10;FD07T4GvTCbV+7tyhHcKiJECtIjATOd9scN722/J2twUtFIuWUFghyfTFs+opoCSZhegJxfbfepd&#10;ADGDkSAaHzwdJ5bOrxp72+lW74Dc7l9tt0exbDONDm6xtwGRrTx3SsNGJ+Du4lf2zWaVNTEapYBo&#10;ZgM4H9ssDARvTOqDpWBJmgANaj7cDAJ8dABFKkGSMsvA4GAKhpBpkOkxOZ/lgYBOk0mkx/HLAwAj&#10;+v8ADAwBGn39K4GAGBgFRSZGUwKn7YwMAnAwA/n4fzwMAcdOsxH8sDAHC1kkkZ6YgDLrgYBIr5fH&#10;AwBkZ1BIyrn9uBgHbdh7phBJrnSYoYnwOeEO4WfGCQDkY88Dn0aTjeFN67aa4pi7etWlgAFGJ7i4&#10;/FHT44im4ZUnJpnxkzg8932vq6TteLRTyFkJpO00aAAI0Ad4OqsscgMMFmjQFlw1OukzNIwZzbMf&#10;Bqdrsdpb3N3ktxeRdi2ztzYICNfCgIoup0AymYpiPf3FvaWXu3noqlyJA+UTmcZm2eZEx6Nl7S9n&#10;8n9Ruf4r2/7Z2F8Lut1t9lZe3YdyHvXRbTtWaAzqY+dJE483+8fc685urm029t22lpmL33P5eoMA&#10;RaGZPh0xebfwv972eLx3SZvWv1v/ALJP2mj9uPsji+W5nfbNvd/LbCyG4zYKBukV7LXmTf3BIJMy&#10;7KQ0QseOBFpXYKiMApZEW2ASXIlCT5/wwu0lkrs9/tvb222rX9xvLXrPZs39xe3ZuWrQsoDa3C20&#10;eg9MkLBPdE46NwfGGxaF7cyXfS1taFbcgAqF6A9cJc8uW1zXgP61/UU8jvLvBe27i27Flb6brcqr&#10;W9xvLlrXdW8b2buIAQTCjITTGouKCyaZg0ADQFkwIy8cVl5e2O+3Fuxu0um3rsXjduNdtu1zckD1&#10;GVg50h4iWE5eNMFbtPGYoTJJFAKGaZETgD5TmNvfvrq27B9yqKUsqGKhnpbtMaMVo3d/XCN7fFpQ&#10;ehOqYJkxFPEjpOAnewfbJ5rcbqxrf1bZJbTCMs99tLjNGlVjUAjRUisHGdO4NxzWSxIUZmuUx8aY&#10;xd5OFelLfA2+P2tk27JW1tVsXN3cVmBD6fTATVmoAJNDSSKRgtH5iy3bJMwZGo0+NemGM3uFjc3Y&#10;u7bcNatS6ou2sqzotljbSWRoosqNRIqw+zG04S5NlbZYBgJE5jTkWP8ACmNuPl9K+fX7kOHNjk25&#10;Vdp623djbum01SbyAuLNYIBAcuwgZSYjGkGQESKVP/dWI/rg4vGe5a2NxcYqLt4o4Nte5nCmFNt1&#10;MEgCSufTLC/tEHwB+2RgK1vTuaBpZdALOwZW165axN4kZUAArXrhWRAigPRa/dgIMh7dy5qtW2JZ&#10;irMyqSGI6DOlAfHORhwCOuZECtK/LgIbXS6oUtqHADdo1KVuSxvhUoCQSwVhNZJywdYFfEEDp3UI&#10;OAhXNBd4TVD6jck6BZKBX1u8FhnpHxImuHTQZAT5HqKg4ChWoNlWLemD6etyGI9XsVlAlmEiDlSO&#10;uCyFMupzAkSQP64BwuNai7I06bgTXpB1t6ZuOGo7lh2qR16DC/sBHSKeeAillnWpZHd5ua31RcYE&#10;sA7GWBmLir0FKYUAKRPn4/ZgId53Icx8lxGVoJ6fi0UXUO6Yr8a4dGcGegkGIH+aP6YCkuXKFzZR&#10;XZnYl7bFW0n862kkyZp35iuDHx6zIBrApTPpgIh1jsCWFIGmHe2XS4zkyzyQWIMgKKYMR18RkCYn&#10;P7uuAZuyVW2zSLll9Q9Rba239St0PObrBKiPAxgxkAT41NTngI5N24rN2a0KW5tFUtzBW5qUmpAM&#10;ZVnOaYOlYM+Ej7CDgGruppVgbOp+60rBrKMglHS6uZZQKETGDyyGVfHPKcAyxcEi7pBdmQJ2uU0O&#10;QNBStTOdINcsKFMpqJFT0zkDAR7wYMRIZpNy5JAV1AnXDjxIkGDAnwwqFyBAGREEkkGelcBES5c1&#10;EMjMw0OJfLWrJBZqTAMaRlFZweQrUxHT7sAgNUuhZlZQRq+Y21mGuq5mkkCAAczgeGZjPzPQ/wDT&#10;AMJ/qXG1aGuKDaKFHFq2FlrWsnuJJMg5dYFcHgEMjgsE06jDKHeqlCWN1D1IBCwDHhnhVOk/b/hg&#10;Imu6XCfkfKqq6QZUwNIJgEdTOVRGABFTmPjM+GAba4XuC2juVJCxqUrpBBbTbFNX4SB0+3B0qaxI&#10;r1H24BprtyU7QjamGrU+m93wWn/MBCkfDpj/1vpeYBImZArJMg4+vvvzyNbDslq4TbmiMSNDW6FW&#10;0AmnhK9M8JbMDOk0pTqPhgJO2cXEY6T6q3AFVrTMbuowrEwJIgfbSMJJmJH2+IwEmyq2TcFq4l0J&#10;pUoMnus2pUDNUktPSCDn0wD1Mjx8TQ+WAm7RmACW1cGGLBi1ofmKWjUSwA6AiDFM8E2ciep8j8CM&#10;F1uLk9t2otxynqMltJiWtBpCNpaNGuBERMzlhsEQQBQxWsSaVn+/B10vdtasiCt/XduNphWNtSoK&#10;sq60OpT3MaQOmUdcJykaaVND4GKHB1TLfq+mjncM7JoYuyA/luZOoWgukfgaZINM4GEj4GnxivQ9&#10;MBKWAlu2SGXvCW/xG2prnlcMAENAisYTIiCBmAKUIHSmAl2puBtFy40WrxuLqPqK8KgZaEMRB+wQ&#10;MGT0IgCQRWQDWv8A1wAtaibbupltDIxOlb2lTaZmMAhW+XIeeEMDBC5zSTSZ+OAlgjUl287d4GlC&#10;g1ooBhoQCCIIBHzCADhBAgwIkmfDKStR44CxtVB9TuZFUalVA1t0Nb1WPeFMN0BPSuEgRINYHbUg&#10;iDll4ZUwDpuKwlDaVCzNetkpDlhplQpFWYyTNCeuBBkUr4TGf+Y5fHAPgppOq6PT0qT2gs6Bpm0s&#10;CTOTZZ4SJ8gO0f8AcREEAiPtwAItKiyHPddBLaUXui4NS9x0k0oKnCSpPkTJJSQTpyBB/mMBPsXi&#10;jDtNxQttZvIHIN4A+tFswR8wCmSPDLDZERBkFZnoD5znlgLK1eZnNsllOulp4e44JksGWNK5SAJG&#10;Z8cECRIEaR+LrpPh/SmAeuJbep9VLl5RqtlVW2lxfmV9cadQipJnoBgUBME5LnUjwnANs117K+pb&#10;tA+oW0BZFwIsOFEtkFWTFa4LpSM9IMrmRkKU+OAdVe/0WVpdLt65bkeoircLnWrN3kj5VETnMjBE&#10;Ex2jqKCgiRSf64CTaKqQbd9hpZDoL6HNxwp70EQzRBjxgg54TAihWpAzqIzNf6HAPpqVibijSGNx&#10;QA5RxdP5SBzEBTUl1rWO3AJgggEGT1rHQmfuwBIPUJtO9u5YNtLaWrilEu3Z0XFQiFEVyMdKHCSK&#10;x8pmJoaHIn4YCUpAttcW5cdPUa85vFlKOhCXFCtECIWkyJNRg/CgjqSDSMsvuOAAZFX0l9RrtssR&#10;ZZiLZN6SdX2d6kGQZrmCVK0yjMSZg5CPGv8AfgHLhAS1+eTbchtSsqJIZfUV2XSVIqCcjQ+GEgVn&#10;S0zPiJaBUiM8BJ9RbCAreC22IXSyMNwLQJdtSMCVZcwSQfHCcp8Ip/mjP+GAkWTqKPaY2ybh16ND&#10;22Zu0oWJEA1NsgxnmMGDIApFANMgeIr/AFwCLiIt1nVm1tcutdF19dbgKjSVpXoqjM5mYwkiSaTB&#10;gSGIjI5dc8BJS61tUCs9vVb7lDWyHJksXLrp0gnV2iV8QTgoiR1zJyH/ALbH9cA5ZuawrSWKi5bV&#10;JZjVdRNy5LHpOo/xnCYbSehyOQMAg6QV/jOAlh7LXUX/AFEBW9QeoS9wFVuX1AAmgIUGhmlcJORp&#10;MCoHQdZwD/8A6y1dJX81gEFxak6Tbi1qNIWQSwA8fNBqZ6DIEzIjImPPASrYVLZUN3h2Z2BCqrC5&#10;VbQDQNJFRkYOEnKMwPDOBSAcBKAaStdTE3VV9C2ybgEtcU+ORBNQM4wgjMfecpmpwEsELlEiNKAn&#10;Sp+UEUqAIkR95GCK5UpkKiKHw+7AO27ifmClxlBLVJLMYVWWokj5RHUZHCOornJiBGVYB8sBIGsq&#10;RpBdWVWcFiVbVI1m14jTJHblM4IiZmRSPAjoJgYCVbcqRB6q5ViBbdjK6itIC1EkmTEThBihBB8p&#10;zB6GMBNCXASDI9MSF9O3qDpKyCTB6yRka0wOpH8IykfywBgFkBCnSIGoP3XPTgWyqjrlXqPPMhI6&#10;ChgiKEzmKdMq/fgHrjC62tTdYPoUElTo1DSEct1BzArUAzgwAZoe3uzECnl4DANt2Ptkdlb1To1e&#10;lBMjSggyRqankBnOEGJlRAFRPwFTH8sBMtF9C+ppZjaKlQwIVCxCyIIApnMgVrGEyMzmCSD5kxQY&#10;B5Rci2lFoLbTqZVUAkm4wPxgwc5pOFROnwLEE+JgUEYCO76g4VVBSyhQKlEGWXdUKBEGIg4I9cgc&#10;4GeUsf44B63pCBVLNbC20YkC5qJaLZVzQaoIJzmnhgqCDNII7T1ybPAGQxLgk6VuJpFxWVVVQXt2&#10;yP8ANInug1r4YP74JOdARSCf8MAJOkskCQhIQ6nOkn1kCirnM1ggT4YQQQZBIzjIgtXM/wAcY217&#10;rlTylAy9iEhbcqVKPbUgBUTTTV0C9RmeuEwZggkHqKScwBIxdZiYRM1Iis6OQ+ggS2s5xNyWOVQF&#10;JpFR4CKaqgA//FRQHEumblSUcm69oFNXa6adJcMtvXMJQFge2RNcq4bPbIkTJgsDMkVkR4Y5WYuB&#10;JUTbtOurQNILWripapOmNLfMpDa/P7sJYTPQyZABESM/8MFS9u1soim6ty2VhULQ2pY9OGb8DZFg&#10;a5+eCgxkZpSkyRgH2ayNIW4GNwBkZsjB7mIoQYqsgUyMnBZgg9aR5YBwq4KC0GDJoEghgSBq9RQa&#10;GtZJEERXCWE0AyFDT4RBwEu1qVrZe4XQuusNbj8sHuYsDME5R18cFM9Dqp8wGU9PLAS+1iNNxdLa&#10;jcNp2YK7D5SpWs1gCnmMEZ8wBq1LBjKAZ/gAcA4gHpR/qsxVrT6kJMXIYac889M/bggPEEx0IMGn&#10;4RX7cALjdwRWIIB7wfzFKZNdu0rpyisZ4Qo6kTBqTJBEwBA/kcSrqlhlJZFfRrKBFJtyDHcwZ5kk&#10;SWIyypgsgTViDJmlOtBB+7EbSJeQrKEUKF0TqYupLKGa5K91DJBEnLAMRAM/NXP5R0By8pGAfVmN&#10;wlwpkI4C0JuuGW5qZAQcujaRQADDZMZiTUEAnPowBp8RgHkUNbo9tIjU4CuGRZZ1DACWgCDn0pgL&#10;UkROcV69MqgYBRJZEuSEttBcKYEMIJWfmaNMHLrNCMEwEyRJWWYAUGmAARWP4nywQ9aa4qMqXZVm&#10;0WtROoa1g3EaO6nQgKOhwkkda0ERJU1pGnPwOKSlpqemr0g7kanFsXV7CHDo5MZUAH2RBwybh1Gu&#10;QEqo0nwNWrUZY6a6Z15awnLZVrahVIXUV1Nc1KKGJiniZyymmEFJpXVM0VqkfMZ/wxf1fkZKDFBQ&#10;9oUg9yyqNC2VFuIihAj74wnQwEZkyQPh1Ff6Y1365wZPa1EEkKEVVMgNA/8AccNPaKZfHLBaSYyk&#10;EmDIM9Y642pZbQWDTpuBVJBUrEawA7Uk9QDGQPkmmYoagmgkxFBl/PAOKzytskBSQUNYCz6gkmpm&#10;Tn4ilMJMrQSWBjIQTEgjAOK6uFb1Ea2wu3IFwlh+Zp/M0xNTUj7a4KesmZrnMTBiP5zgFFApVNOp&#10;RFEaUDEA2yJMEHwI8a9cEZpAOdJiI6H4+eAeQKjMhOldKi4bZhg57vTWfKoX+c4RMx4eEGvSA3ng&#10;JGhtVzUQ1ySFb1FZQCdbXFQUJ7chQeZwDIAqASQGg5CYn7B4YBA0FQWUurKzW2fV3sFD1Kxm33U8&#10;MKyzNIECIlcpmJ/tlgE6y0galM3S7hlJ9UAM4YTGRqKg5k4SDUDpFRSaGTP+OAfILW2ZifC2kMJJ&#10;yIknU3URUV64SSZFQQZBmTHXtI/wwC7YUISguW2RVIqikjL84VYGkznQA4MEjKpM0UEA9QT5CoOA&#10;Fw2wU1MQtshibzKGCmVKqIEM1IMdIPTCekTGRLA6TA6jPAOkd9yQW19oTQtxJZQpJTtqAQT8R1w2&#10;2qIEAagAFBoAaGfMGpwE601vUxdtWi2EY3GtkF2ppUZiKFVFfHCGJAEwI0gqfHTPbBj4CMA/ZC62&#10;0l+9HurcUwoBcIyupFBmGg+eeE0jwJBPidTCYr54B2WLAr3QVQLqGh7dvsVwFkAeHXBKCKiAegno&#10;aS3WB8MA/de0ylXbUui2HOgKoZB2qigaTSvjEtnhuYksI6DMCMj82AkpbFwIiN80kKhVnIYalOmR&#10;JSZMDPOcJMmCQIBFFmc4yGc/DASUQqbgthwXQqGvG0OyNRYmadSoyNcJFCKRMTnMA0FKdYzwDoi5&#10;rSWuaXOmCFU3Y1a9VIykUg0g1wGBEiBEkDSopBoYNCDOc4BVsBblsszW2bSz+pfDBzeEemDbkhgB&#10;IULnlTDTGT3amqwAkin4j/XPAT0Ektaa2lvRZ7ipYsxkrpMin2fecIAOkCTJhwajpBFKz9v3YGaf&#10;a4FuEhFX0ma01skMGkliwEn/ALgxAofjgxQUNB3HUzAAk6SFj/HAJYDtY0dgUlERiFXuDMwoFrEi&#10;BPUHBSViAIJEMCYIJrLGhwM06FowYtOltaOukLSQoAPWZINfAUwQKiGYNUjOa1hW00p8cAdxQxCq&#10;6C6QCpQB5lZYBwTpJFe0UE9RhqIBgEAUkR80+E+GAksQ10aijXCVZw5MBNORIyhvvwAs18TQ0z8I&#10;BnAOteZNAdW7Vl1jUNIPzAnoCAQJp4g4ODBB8DKih1HtUnPAIa7JS6ul21oodmlRb+ZmKtBzArBq&#10;c8sMsACOs16sWjLVFBGAmIddq5qTSvple6LYVmI1BCxOqYLRllUYHyhZMzlU9GidI+7zwC1LMzqw&#10;hkVFbURkU1KguXKtAgg+A+EkSZAkLpJDr0M1yAz+OAUqwpkM/qBSlxiS9tkhFJikBTAKjCTqjVU5&#10;kwJOYABmkZGPLAOL6caFgtqCq00YyS+k28mpFIzwQIJpXQSJCARqjpQfGR8MAuGRCWbs3FtHYG7r&#10;hQ03CzCScwEINOpOEtTSZ6idJoZg5VgUFMA5b1FXmTRgDfUs4qSAz01GQZPXxnCokCBArT5iY7Zp&#10;NPMYztr3JgQuC2QX0uAttTdYlAoI9QKcqkmACJmopg9MgQOkkZilKHwOfwxpSS/cw16nFzQkDvPq&#10;S0tOZEkARUj7cNkQKzOlomYLeXkIpgJCEs+qLenUldJ1QEotM26s2r+7AMzMCGrQmQpERB65HAEk&#10;qgVSFKsKuJDuXmWZZzFJI8PtSJ7tEnuOogVBHSD8T1r1wDz27Tw17QsoiKGmGV1BkOpqMvgRlTBq&#10;ZDUCgnUYpJAymP8ApjyyZuE7cdeCnBVhHeVSPmDMGLdxcUGVc5PTB/NQE6SWJAj7Sx6Qa469nb9W&#10;ehg214pLemNVu0ihjIhqqQq11SJWa1jwwmV6ECTNFPdSJAxyLKlAvpXtDEIB3MNKyNShiBBMUynx&#10;wmABFc/GD5ivngs25yClnaRGiGgxCq4AIZCsRIy1U6ZxhJoRmRWRQZrLUNcG9ds3Baf6ZXUAxCKv&#10;zFEAaVUsnb1MzBy+IaYQfCTAhYgEzJJ/nGK0m27gIWG1RDEvcHcbfzLAAOqYgfAmuDFQQBIEUPcZ&#10;BoRWfPPAJOjUhBbV3d6HSApEhdLDOhFROeEGMhAAJiWBFRRY8+uAfMEtdaWZwAzKmifTbvZJMEqC&#10;IIrSs4B8wIBMkSZIpUeWNa7YmEOo6qrBPmItlLbBFKgn1AynrXwy8JwgCpyjMGDMZT2zjX6nyMJL&#10;vQULGSCAVVayxK0EAVgnOozpgZwWBjp0gjrJnr1+/G5czICgJK2tMqVfIatJ7YgQaUAFa4TJIMxJ&#10;0ye7IGBppih5QlvTod1tKHKggCC6DXqI+JGRk0zpg5B1SBJEUHhWK9MAUMotsGqDr1TJYGRBAiSK&#10;UOWCpHmcqEtH2eeANdZFCStAQX9NHb8UUNdNM888HJ0zNYbSM1BpJrNOufXAJKAUYH0yU1f5xWVW&#10;BAJIgEkRAoMFGqlOhyrkevmKx1wBsNAFzUSWBt6tR7WnUSREyp6gyPjgCtY8DIAHWMsAtu1tBZRm&#10;gMlpldfzGBM9Mv6kSSIMEMTQUJhoWjdfAgYBahdYZAdVtVUswJKuyarhLWwQAaatUzSuESFNfIy3&#10;UzpOR88Au4DcA0kEAMCqT2iNSiXEAQBEyftwfUgqJEkiJiaiTNcAoBiFOs9wQLVqxQigkRlM/GcJ&#10;pQijKARANKANH20gDAEGeq10GSxLCjEdhPWfE1I+3CWWYYsIGqCR3ajOVCBH24B5LmahIJ0ToaFN&#10;tADqMxPTy6AnqDQsIkKFBaQsjMlj/T78AcAhGLMCXuaVVSVDfgCgmQK1bp8MCAJJBFT4Zkx3AyKV&#10;kgUwBq4uGlR4aWU6R+JWEEfaRmK4IiCqkVHfI1CkxppNJwChqb1G1UMWyOwKXUErcWlW8Ymp8cF2&#10;wRFBBKggAGf8xP34AtRDBmOoklQ51aj2UYhImIzoR8DgATJPjBGmCR4Ak5Z1GAcdgmR1E1DLc1qC&#10;tNRRQZJpTCZ6RqESCAaACisDUA9JFcAIUAOCUOrSyMauSdQugKdNKCM/LAFIBAqGApSQJgT0/sMA&#10;TGky4IZZlgYUmCWy+/LxzwakZzWKALVhPzvPnH9cAHJDChHfJOswhAGlEPjQn/CmDnxyCmZLENHQ&#10;/wB0YAFQJZZlnUdoRNEyKVNBB7pkzhuATUgkAFSskgdIU5Gn+OAdFwopCppqRcRtIkyNIJGa5UNP&#10;CcAGJzzEkR1EkmfHqK4AElihYiRqCAKQFgxoBXOKwYGCIyLdDBMVEgAkE9K9f6YBQclGUMACAxGQ&#10;7ZIDCD1oPsOUwpjMdTn8wkkGCY+HScAVvTbDjIEOklW0hXXUoD9e4EDoZ6CuCMMTq6xPZAMdJzoO&#10;pwAVigEECJOr1e60WGqSBmWNYGfmMdK9mbA3bltvTBJIgkkirx1E0GeM7TpHHfbjLxJ+6b3ynBcN&#10;yJbdm0lrb3SyKFLdtoqAoUkQxJIMeNABj0Zt19GxbSMkAmQvn0640+P2udrfi/NB715FvdPujk+T&#10;9Zxbvb+/c0BH020UHRAuEEKwiuYNPHEqyJuCJMSZymO2DGCOee4NwNtxFySgkG2LIIm4y3Guynpm&#10;OoFfGa4tkuBSEPlka+HWMBwndcKd3Z3W62h1FWLG3dUm0AVLkaUYmCSq6gKnyGJIYFZaCCazmOuA&#10;xL7Dd7bcG1Z9S29qWdUJVLhYRpYPAaS0iBHjXCNMddSzQkz5iMBNt7uz6VsMF225CoG0IKMsj0rv&#10;VTK+BziaiUd1s0J0msiudIgYCyH+38yAb1kWN0YskvcCliBr9QmSCrwYA60nDq3uhH8ojAVN/wBs&#10;6d0t6w72ySzBf9PU5OtirIYpPifvwBpcyI6UArHkcALybvY2Cl5iKsr35Mm6qiLboJEU0qB45Ezh&#10;emJ6QDXOT/TAVtvfqWIMMTcRrgQwLIADPWe4kTqBAE/HCCpg9cv/AEcBJTktv+qQep6Z9U6g1yLh&#10;DMGtkhZWR8yqa0jPERtUzXwpHaPAA4Douxubf9MyXCQaMqlZV2tj1F3DvScwIRpUmYwecACsDpnq&#10;zJwEa5bCs903gE162CXIC9mhFRjA0xRSQTJk54NjMVinmYI6ZGmAY2Semji1GpLq+oRcT0HW40I1&#10;1hp7jQAHP4E4IEStJLEnKh6UGAnbgMEvkPJt2wlxQATbzuHUQpFKaopkQZw48KJzNaZRFYkYDP7L&#10;19zulUuWUW1Cv3tGt5KgASFKla9Sa1xHkEzQQBA+BmmA2H6a6irbK3NLq4DkHUrXB+W7d1GIrU6a&#10;VM4BEiYmehrHSRgBau+hedLd1R6RJYoRaLEQCDpJUrE5kgmYM4JawDlPhQkCc8A9ubalb7pc0XCg&#10;A739Uq4UIStwHVbWoMCPCuFSKGSAST0JByJj/HAQ02wvuEYetpsQrN2C6s6rQcjuEkCWGH7TSM5r&#10;HQRScv64DNcztrlq45MIfTa4RLXFuGfRIW6AAo8MvE1w4YYvAINKzlllgKJHexZ2S3S11zqdFCsj&#10;aAkSRIMoD+E5V88NXDVifD4TTLAaL296jJZVEUM99tOdxVUvOsvbgBctRBk+BObaMdIkdOk18aHA&#10;W2+2QO7vuunSzqhV2TtQtKoXnSZOcd01AwSwtIIrNRPzGmAc5AvfuI4uW7npW1tDuRH9S1DdqtJM&#10;A6VNfChnDoNTlJJBHQVywFPu7fqWgFNwWinqpcLH1L0ywI6agYEAGorGHDURQUy8IwFOoO2Nu8x9&#10;UgsrB5Zz6rM6/lf5mBDAn7sIuqAayaTl06YCTwu7uOqm3pBt7soU9QqNTkh0ZYINILTIiASYwwB1&#10;HgZBBHlQ/wCOA1m6vqqXka8jBHtF2BFwARrl7Z0whEBVAyzwoLAFJbrPh4jAM3t++5e+qEJbKFgf&#10;TDw7AW3a6fmkyQCMpEdZcRQ1RBrWZAkViuApuVuvtxpcXlZRpCKfWJYxqaFkhoNScxFZFFtQGTAI&#10;FfCBWn2YCs2l0NesFVuSmtArs0srkW1Kwc1Jy+/DKN8wFZPh45YDRb2wRttqzOivbuXQQt1GVWtC&#10;W0iKmPmIpXDLfOTEwYzImK4DUbCwqcatktGq1LDSrC2HeFBXrFYyOkmpw+rSFkNBrEiNPj8cBlt9&#10;s1Rt16dyzbCQullZJuBSXYEQCvgor1jDpM0qPGkmImAP54DMJtQbsq0hWULYuDQjBWDB3JEkM0us&#10;/MYywuICdpFJJHh54BjdXtV3eg30e5cPorbe24CnSNYW4gBBGbGc/gcMXTE06iZmMqHAaT2/t0v2&#10;7M3ifQW7pQaZARwHEf5mWoE1FYOHbUhQ8Uj4ACMBnufexd3T7JL3/rAILMWuOSFyEEwehilZjBO2&#10;qTXpkKeEHAPbLYnb+jbJWBrFsuwZniC+gHwy1QSemc4ZVZcCtATJNYnAave75rPGXwWR9LoAqtKW&#10;mCCQNPkJocL0w4yJy8RHXwwFG+6naXGZhbtrDqPTCM7AGNLkEiZBJOdCRh6GUkx8JygCFGJLmClK&#10;2NxtrQBPcT2EMbty610PcfSOoAB8wPswh21VaawVIGUiYzxRM48ejO3svJDOjpcLJJDE6yWqFGc/&#10;zBwhWj7cyBH3YC03G21vZL3LRRbZXSQCzFiZlIkqYpFRgBQxmJGZpOVYOAO9uLljbrbFxkTsKrpK&#10;mC/bddQZCxRWr0piQpoKgCZpmfDAY/d2W3Dur2yW0lSbl22xtlXCqCi10qMhnP34Vqrl4nwrXE59&#10;RAfbgKyO6ksCFcMCzqGA0BRRYjUaRAFcOYoor9nSYDjSGJa4pqyggK2gHImuoDM1GG2UlhnA84Fc&#10;8S59Be8VurVjb7wlbYusEZUYg3dTLALCZ0k6Zg+JAIwuZUiYB6kf2OEt9ZgVSWbp5IXwA72ndvnA&#10;tyw1PcVx26dPhQ9TiM8EiOh7tRr4UAxRvePtOlmXGgXND2ntqY+b1A14kSSogCKSBGCkQJUAgdaz&#10;SDTAS0tXnYulz1LYv9ty2qlLaEV0sB0FCTPnhVqv3iIr0nMnAVXNg6DZW2XdrREhgrsCe2ABWcx5&#10;TGHlInxkkikR8TgKPd2S1kvba1bKLa2/qp+Yt1Q1SoIkmkFoGWZwYIjoINYy8sZxnFvGBBvW7uuw&#10;bnr3Jkq0DVKn8x2GQgERINJ64ju3dQzX+mRJxoa3jtrO0Jax6JpBd9UkvHqATIgidJapyB6OqDpi&#10;goYNJ8InAUu7v2bV1tTNcGsm73H01OqSWSKsTQgU64UBpE5gx/hTEuZ0Cd7fe+Ea36dm2iswkj0j&#10;bMDUt0GBlDAjpPxTqK6jpMeJicUSv0+33i7RH3aIxZELWFY2lY1X1CpoYBAOR6mkYhFw5OZkAAeJ&#10;8AemA6HtNidjtV9UjQga6ztJZbTjSLptxUCDCjyiuH1nQSKdD00tFRJ+7AZ3e6b29tWbiBriwbdw&#10;BLhv2pBRiykhNObKchhVmZJoMqRQfFsBA9xMF2+2tWQWVQ1zuKi5aOop6jWhSACBByFZwoHvABgG&#10;gJzJ+GJc+ghXF18db7S2kgizaJKUbSNZIEFpHyk0Hjg5br8RHmepxQ2dvsTcRhcLqbjWzbvt6Z0r&#10;bLApbZpgESDT+mEAkGY6QDmK+Jxnb8tEzd29ve2CW7dxRN0u23KgbgR8ibYd0BgMunXCiSD9vzDK&#10;Ti+gj7BFuWApVtTIWTb3nLeuEJWrmlBMVnxAocOKchmYFf7fdiik3+2tetc1eotkG7C2tYSydcAA&#10;mhpBavUeOGrpGruE0pH/AFwGh9u2lXb7g27otHWxdrw/yCDbUgQGIyA6yD0xItVXITTPxyxnMzgZ&#10;Dn3Y75kW/cvJZbSrM3cnUqpP4fADrnGAcLrmYEXbEi2TNxnUsNIaSFZgSxK9Sepp0wiJLdIplIPx&#10;xRoVAs7fawrDuLOoJt27aVC+AJqZPjU1woSBA8OnXExt8RVutq7uPUvOjElrkXtIQWyASVgmZoYP&#10;QRGDxoMBCr+sF7W3AWaLqA+cIg6SYB+7LAgT4QD8PGmAVuL3q7ZnclLl1yxbs1sqnT3THnHbgMIH&#10;xA6eNMAzxYnc3G7FNsXFRRdIJZRTUa5+JmfLBVk0pHTMnyGAtbtjb6QbhTVqVYZNKJaj1WAKR1qQ&#10;fKMGpNIoTgKveJYSR6lstp0kSrFUVI024r3SAKianD/9s8YtxbfwGR3Sar1tbZdh8oqFUSusAE1W&#10;vU0wlqnpEAma5dMWXmfMWKFEtWUYOT3KiK0oApBBLPMmR1nrg1iD/dE40I+/uvcewpUsA1s6aFLT&#10;hqKNUAmazM5TOWAAS1R4AEjLAK3V/wBHas5YqVtxUCrMIJpQlYOc5/esiCR4YDP2rlvcbd5tsWd2&#10;1NpVpMFgyCRB8VHSlcFgLjbkotodqQgLW1B1FtUSwic8l/hFcJJyGQ8f6TiZ9RMVIUtrDQG0zKwd&#10;QYEEeEkR0yzwoYzpOM/EUO/YC2bJYyxJZITSGZvUIKmDpziB0OWHVANf59D5Rheb2jM724GZrWkE&#10;MK6AoAgBlhSYJiprTBXu4CYmD5fCuLZmci29s3V2d8mzdf0woCAAH8xwpYqABkM/hNcQRMkeck/x&#10;jFsyOxevbu7fbXLzQNNy2qtBLGdKs7ZTqyE0GGnpB0x1kyaHMjFF7xRW61y2Nz6pBKGxbZgpIlrY&#10;VD3Nq8QZitcPAgifIH4YlmRmLm1uryG4slme2LzsTACuWEoGoPLoI6wMRXYC58J+P8cUdA4/Ys+w&#10;Be4YNtFuPdA0iAYCkAGZpMVzEnDzOVHnHw6fzrgM3teL297c+oS0m66L6gCiv5n5ukiFMGCDNakZ&#10;YCP2kxkcvieuAd5XZsvJLZd7v5rWy7HVJW2tQrSAVAGmTWIwokeHSQT49MTHORXbTbXru4cs9r1N&#10;VwX/AE/9T03oW9RukZtl/LBJUkycz9o8cUSuXS3Zti0SrAWk0sdWm27AHQUgD8MSARXzw5nJy8TM&#10;T5ziS5mRQt6wTbOGZjZa3bF1UlbSi5KQYoPOanocNyAwqIEj/GcUXfoert7tNLF0uNre1a00jSoj&#10;tFQagxI6nDYZtUTImYAPxifDGfT6hc3NlYOzO5adX6eELksukGsKZ7okjKc8LYwSRmROWRjqKfzx&#10;oVuxtfq7dtHdfTt3CpBkl7ZJFtbWoTmBFPiPFKNMViZAkTnQkDEtxBL32zawl+4VS44RLvqISrqx&#10;YsbcMYOn8UmfDphx6o1JpIr4Vw/EUe2uNY5DbXmukLr0dyFirx3XGAIWBkJGWdThoNpgCBIGQgSc&#10;6+IxRoL22bftcu63b0rjKNdz1NXcCDFwgFK161gYVaMySOunzoJriCu9wWFtuLFqfTNtb7AEuXYE&#10;B11GpjV25+FMPzJPj5dDijLnaF7W39PIsbShwV9Q6jpABkRJievTCNQmPuPQ4Czt7MJsW/NClXL3&#10;LakeujaWHqW9JkqdPnE4JoNIrPTxPj/XATLFy7t9N1rl0MqK5Vl1OU0ABtIJDCRlmBWMBaCDBGcg&#10;59IxLcTIjb9rt1v1KPcW4htqzuhVUJM+ogWBJyjx69cKt9VFK5npXIHAQOaDNfS+41G7btFghItm&#10;7oAVisZlIPTDj0j7anM4k5yKbaMGBVtQhiQEjucLBbwg/wAcEDSPIfwM4s6B5rRfdIdSMxOoBgqq&#10;wIhWBEzIE4Z1HVE0g9Kk9KYo213bAbC9dLC4bZs6H9Qm0rO41lyaO2U0g9K4UooKCYp1zGAo99eI&#10;csC5BtLIc9s6pSVaQF8JqBIwh2qsVqamenj/ANcBb8ftEG3vqClu5CepadvyouCCJckwxMrQRlkc&#10;NTnE9R5+dcBore2DJtmAWE+cqgZW0W4KrbiQSM/h41wbPAUg1MkjoBHSMBG2ezsve3Fq5b9MMFYF&#10;bjC8xZpXUCdQAIFKRlhC/NpHSAQRlJpBHngJu/sOeOt31lgyuU9N4JCykupMqoqBWp6kZr3AnTOQ&#10;r9uAge1Nz6V3dBRpYoFWmshEB1Oqt8oEmIgk4askgMDSZjrEGmAu+bS3uLu2v2LxudwLIha3cLBN&#10;Vw63MGKSpzGFzJBJBpHkBBpgItpLdjbXrSrctTdVzNwksdWpmljnlABzoMNkDtDGO7LOuUmMBc7P&#10;9UL+5G2DPcv7WjgkXLkMblxkBMSDVzEeB6YSlxlYlTUfhoBgHd5xGy5DabVeQsIdtdtXmV1l3tMi&#10;6VVHNCJoR1nLOLazvzIR2IAyJOdKk/bg3rvY85+5vo1ZubS/v+GHq3GutrS0moKXukqCgBKyomJ8&#10;emLe3dS4JU+H8fDGe6Zw7a7TaZeYue9r8jwu5vJvrD2mV2hTJOckhoj+ww5jTTPNYvOj3IAQEVqt&#10;YyU9YwMAhbJIIUQB3FjAKjTJJmmBgEaCaA6vMxm1Zg1wMA0FIIhSWJAAgZzEQMDADQAe4zSQB2tP&#10;QEeHngYBOg9aeIPxr/CuBgD0GKdQTPSAaVwMAmFFSSfIRNRM1wMAqYyEKYr1qPjgYBBKgnNq1qfD&#10;ywMAdemUATlMGJOBgAEZjABJJiBBrngiQJ8q4Cz2/FX7rWyyFUczMjIVYx4QfHDdx+0kHLpPiOuM&#10;27Z4ibZmuY1nFcZau7ra6gCt0udEnVotCLaBQCK5kHOcR2bKDNKmDP2f9Ptxpx33zJI2Ow2CJJa1&#10;pazug2liQGWSZdDSBXwNBmcR+5o8PhT+GDm2Lf7ft7Vx7V1Lm4lPyEdib46kA1AgSNQkHELfcjtO&#10;NsPe3O4t2VUSSzBSZFFANZxOs5WTNxq6d9Kvop9QfrR7r2HAe1vavI8w27O3DJtNvcuWNvpvCbl+&#10;9p0oCKsS0Y8/e7fed/lbp2li8bOzVllknXeRmgAZdvjGGvy6PV4vFJ9Wz9R/7Mf2K+0voFwi+597&#10;x68x723u1uHctyCWjsuG3VuyrXEUEMUuKWoGKyanI4xdqxfcIllS1dLBVcNoBka69emLbJcO9snV&#10;7z3fL8XZ/VbzkL9uygtpcV712yduNwbem4bDMFhgB3E9IimNjxvEW9sq3rtoNfIUnSoJUgdxiKdM&#10;Zuuerlds9Hkn6g/VTf8AuC/e4nh9+214qydxaJuXXR94S0KpuAhmVoMqIgwcXooQumKn5syJBEAD&#10;+mKy4fuF7RcN17zsqlFtvbNtLkm3cc3JDAH8JJ8MzXE62pbSwFQRMiGNYgAYDnfK7pLB3dlLp0uL&#10;hVrbF7KpGssHBkDUSFqSZzGeJl1ktWjIA7c4rPmcVw01u22b6MHwW35Dlecstav3gDfVVtIzIYUj&#10;1NKpMWyIiKz1DTjH73ci60AjQhYUkHVlJkj7M8c99vSPQ9u+yvaz8NtGe5YJ3u8t21JKB1az8621&#10;RQYORMgEmKZ4g2TLq7AiZUVyBM9pyk/DGdde6LXQOVW1t9s2z272r3p6L24KhSdUQZJqSuYUGseF&#10;MTWPaJUAzMAiIU+Qx1ZYbb20fcaUvv8AprJZdV1H/OuXlk3GUFQWEatVaAjPGi4Zm1JJKyoAkAiQ&#10;ZHhiuflnEeWPr9tdrueM366bd1rF9r4cOTKsunUFIJK6pLKJB6EEY2goJIJPlUnqMsHB85d0351y&#10;2uk+mrErcD6A2r85QKRUA0FB1kYWD0IkkrJBFdI8BgKe4LkW7xZCtu29pFYlwTugQLjMSFaDJWO4&#10;AZRhZrmBXwBnPqYwEa2jLauRduNaURBhVYKmpCIgg0MGYAmZyw4Mh4/DAUVxtBvmotsHVQGZzcUr&#10;oYkjuDKSBLUMiMKHSPtNPticBGu3INzWHuhgpUB2L9yhgX0SaFSB4DxBwoETEA5ClRl1+GAr7lpy&#10;Ld5rj2rqAlSdNtwfmIWhMNIC1yJBrGFZdfKOgMUExgI9wwO5QwQAsofU+krQxNTIjR5GuFLmadOn&#10;UCoGAi3xc0W/zbetyXYkAaGLaSy6qAFaDUfGKYUCNUSSImPGlSBgIF8aEXUBad3SLiF2U27b6grK&#10;8hhkRlMduFCkZAEzJj40rgIVwsxvQAVKlFtKCwDqTPawUF48MEuYEiD8PCSMAHspctuyouhAyn02&#10;YW2ZwYeLZiZmmQw6CPEQPAgUNBGArNBWTpZmZ4UBK3XgB9RPae2ggQBEzg4mRWoMk/ecA1rZWAAa&#10;0RUW1l7paDolXJHhJEinjGFAUBjr1EGegr0+GAiO51OhaQqBWZCty21Y1ahln8wqPhgTUkjMisQK&#10;VMDzwDAAOlVbQbSnUJlkpo0593UeeYwZ8a+IM56ugwDVtQWdSFklrY1Cigd5bSKgqTEExlg6+Bma&#10;ZwJoaj78Ahl7WIYQ9v8AHVu2R6jKRBApQmvjhQmB4zkST/HARbjW1J9QwAsroTSG1IoJbXMVNftO&#10;QGFU8P454COqdzqXCsSFtggDT6iahbuKatAyYAasq4HQ/wBuuAaYprm2rQBpdBbIUFkofszgZTAr&#10;GDBgHqMo6VwEO8FfS9dRDEnWFalNQQDzAIImOnXC6/iURM/44BlrlpZS2zqxQAvcYOxK0C22ToxM&#10;iDPhTA7fKuYjOOkYgZJuQpl4DldXqD5p0AlspmRGX21x/9f6XiK/LOmvzeFJinwjH199+eQrWvVc&#10;nXHbE+hlp7tWmur/ADTXPTXDf/t3y/2+zAWlmO75pp/p69PyCM6epHzfZNcGch8KT/8AE/44AWo1&#10;NH/uU/6er159MZ6vx5R0y88F8dOY8P6dMBK286Lc6403/wDV0+nq9Q/68Vn/ADfh1fbgjmc8us/5&#10;jlP9MA7bn82dEa7Wn1I9WfQ7/Uiumfl19PlphP4fsHwy88R18XWp6T6r/wCtqkT+s0aZ7vm/Bqz9&#10;OPPywg5VjPrEfbprPwxXdL2saKa9XpW9OnV6enW0/pp7dM5a+7XMUjAPTP8ADl9uWCJzRrp6Wn07&#10;kerrn/TEaNfdo/z6vwzNcIbIZTTLPPzpgHU/1hr1RqWJidUr/pejXw0TSZ/7sJPzHLpOnLyn/DAS&#10;VnRZn1vn3Gn9XpiZEeno6R/mp41wDEff80xl06/GcA9b1frE+adNrV6Ppa5g5zSf8mnrOG+vTpnl&#10;l5fwwFqv+n2649JNM/P5en6ndp/9yauueFCJ6/i/zTn0/rgCSYuT6emH1Ro9CZMero79c/5aTnTD&#10;b5jP5xGucp6eXxwEj/5HuT6Uend1elPo6tSZ6a6svl7Z0+eE+Oef2fKY09fh/HASBMLOmfRaflmd&#10;Sz60U/8AjkeUYSf7ass/P+0YCV+Pc6vWnSdXp5TNfX9Kmif8tNUdMJWITP8A9mnLV+CemAkrq/Vb&#10;2MtN/L0/Un0//Xaqx4+eEnJZj8P/AKeX446YCQf9U+nP/rI1f+6/SfT/AFP4vGeseWEdP/ZmyymR&#10;nPX+GAnD/WT/AOMrpmdcaWn9PH/q/wD0qxqjphTfIufyiM9H8OvxwAMetufl/wBK9q16/wBRPqH/&#10;AN2PLw0+WG1/HGnOsf8Ao9dX9MAndav/AB59WPTb/wB3fS1/N/6/R3ap+T/t8sH+FvCRnlmc5rgJ&#10;CT+rSfUnSY/TxoiF1fL2x/m1f+y9cEM/sGWc9MAq98q5T6tPWif9Q/8Aut01Z6tXn5YR+Lp0nTPj&#10;/bLAT+70/wDt1n5vT1ZV9P8AFqn+ExSMAfM3y/OPnyzpl/T7cAq5Pon/AFf9O7HpafViOn/xM1ie&#10;mCbpln5acmzjAOrq1CPX1ejT1vR/UTCz6evt8Z1UjLphXQfFYiNMVy8vjXAOD/1f+p/pbn/TjV5e&#10;p5z8vnnScN/iGWZ+OWAftf8AuvdyzsfNHozqE500ePScqThB+bp0+afDrGAL8NyNH/rNemdESv8A&#10;m/H46K/LhR/9l6fL/SevhgHzOpY/U/Mk69PpzJn1NX/qstUU1RHXCfH5IplP/X4fbgF2PkEerOi9&#10;q0f6HzD5NVJn59PXT0wX4j8nyjx1fb5eHngJZnSs/qJ1XdM6NOvr6Wjt9SP9XV2zq6xhoxX5c1iZ&#10;nI5/44CdXWserGndap0er/qr8k10eOjpGHD89dUyI/h4U+/AFZ/0mj0flOc+p8jTr1f/AAXlMYbM&#10;SP8A2b/Nqmny/wBemAnbafTuf62drVo0elp1HT60/h/yae6M8NjP8Hnl/mOf+GAmNHpJPr6fWOnV&#10;OiZX5NPdPjrpnhLZL8uRjTPiPH+E4CYmrVd1ao9RNWr09E6hOn0a6v8A0fOMI/F+HP8AFn9n9MBI&#10;M+iv+p1+TTnoMav+2MukT1jCRkfGOkz9vTASEnTbiY0mJ0ejPpGfS11+E9IjCfxN8saDnlE9esfx&#10;wEhP9Gz/AKv+t3a516oOmZ/jo7fGuBSPKDnPh1iuAfuzrOc+rayj1ZgZRTTGUUjzjDZ6z4fiz+by&#10;wC+oiP8AXp6H+nlX0df/AKyPmnpMVwYiT8T/AJpy8qfDAPPPpr8+n8OuJ1amynv1f59XbqnCepz+&#10;Zvmy6fw8MBItfIsx/wC69r/SnXEmI0f0rEzhXRP/AGXOM4/tnTAMt89zTM+nutUfLpkx6vqUn/0a&#10;z9mEL8q5fNTTln/P44B3urpiNH/rPS0/M2qfWro/zf8AdMUwmmpft+adWVPT/t4zgFLPot8n+sJ0&#10;6NEeodXq+fjFZjTXA+7rl4axn5ePXAKu/wCo3+vPpnT6nzzB/wBLp8ddM8OUn7s9UTXKevxpOAJd&#10;WlfnnVd1T6X6eIX5opHjprGrrgmy/wDbp1xET/bKuATZ0+mfD1bGn0/Vz0LGfdH/AKdNH2YbEdvz&#10;fL/3/wDwPlgJratb/wClp9W5Ppenp/1T834vjH/dgzGkf46Yr4/hwCU1evez+Rp1+nE+mP8AVj8f&#10;hFMIufOc8hOr5+nyz/CMcNutU5YyGrROq5Gj/wB151DP0e3XPzTTLphJ+Zssz/I5+eIqeZ9MTq1a&#10;jno9aafPp7dMfN0jzwjxz+YfH/rgLAf6ifPP50/pvD0lnXFJ8Ir4dcN/iGXXOJ+z/HASF/00/wBe&#10;dKT6cT/qn5ppGWrT1nzwBl9jfLMf28MA+s6r0epPqWtWvR+p+T/up/6WnpOAfm6fKsT9n9q9cADk&#10;0et/qWvkjTM0166zMz00zNIwn8HTJs5059cBKuT+qtzE/kf6en9VMCPT00/pPngfylcsvs6z44A7&#10;kfqbmn5ovTr1641CfU9Tt0xlFZiKzhLZdP8A2b49ZxK1qfsfj/1J0Ln83ymNUU0/0mcNGJHyZH/N&#10;/m8qYjSytz6B/wBT5rfy6Z/01nVP4fH7IwZz+7/0oj+f8cALU+ndnVp9VtX+n6GqRGrT3aoz008a&#10;zg36TGZjV8emmvwnACzOlY1avQSf0mnVEUjV2+n8K+NcJprOXy/92U9f69c8A/cn0lmfnOcRq9Ov&#10;o6Psy7ZmOuED5rmWfXxkfP5fwwD7f6O2zjSn+n88R/8AI3X1PHrn0wmkD5Igf5tXSNM1n+xxUh8T&#10;Lzq/1Dlp0xpOr5fw+PWPlrhm7kZ0xFdU+Kzqiv3dMb06XGf4NTon2fmt/wCvmsTEf6Zj0Z/D/ln7&#10;a4Nch80a2yznSPt/sMc0GP8AUponQunTHqTJn0dfbOfzUmYrGDPydfnSZ+b5/wAUfwj+WNa/mgaW&#10;JSNE+jcjXPp/I0aNVI8ZwwYmn+Vc5z1HKev8MelpLE6TnOu7PyfLBnXFI+FfDphu5nXOsa/mz/7a&#10;fGcA/t+saoiujx9Az89dXwpOXTBN832rOr5vk6/0jAItR6axE90enqn5qaZpqjx/ngL+KPP+Z+XV&#10;/HAObida6/T1elb+XTGZjT6Pbo/y+eeEtkP/AGbPw/tnHTAPW4m9Gv8A9V/qz4jLV+LP0/t6RhH4&#10;T8B8Pm/tngJJnvnRP6nyiemvTSI+zVnXAOa5xP4onL8MVnAG8SJ+bumNcxJ/1Y7cs4rHnODGVNM6&#10;us+P/dTV/XAJpFdUemI06tWfbOiumfH8E6qYLoPlzMT8fxefjOAkvOl/9SNSTr0xOpZ0ddGWmKfx&#10;wbzq+1vmjx6TgGLEejdn1Pmtf6OuMln1dPWPn8o64FNTTHyD/NPzHwp8cA9dnTt4+X1rnyaNUen/&#10;AN/f8OueE9Fy+YxH+n8w/tXzwCljTcmIlctfrf6dI01jw8s8NvGr/rp+Wk/2ywEi3MNE6fT7dejV&#10;GtZme6fHXXXEYbb5hOj5hGqNUx+HT18JwE+zldjVk0+ln8pj1tX/AKuPnjr54DZ9cn+M0nR5/wBc&#10;Ae3+UR6X+pY+6uer8P8AlmuEH5fwRBymMxn1/wAcBMsT+otz6ur1K/LrnSfk09urwj8MYb/EY/8A&#10;nefxpM9fD+OAkD/TOvRE3sp9SPL0az/m66tWB1Wdf4sss+unASEn0V+T5Nv/AKkTGmnp+eX/ALJM&#10;9cJMdvyxq6apmKZV/pgHjri7/rT6KatH6fRFPm6T/l0Vwh40H5o7J1ao+Y/PNdPwwD1jV69yPm9W&#10;7l6fr/IsRq7PV8POZrhLfK+fyjPL5fweX9PPAP2J/I+f5qfp9OqZOrTP4pymk5UjCRkP/R8v8o8e&#10;nj9mAUI9Npy9QfLqjTrMTFdX8fGmCbKkzpbL5c66Zp/6XllgJO1jVcjVp9Sx/pa5meydXdH+Xpq+&#10;bDR+RIn5f/ZP/ZZ/pgJK/O0xGsRqnV8pjXprq8J6zOE0/wDh/wDNM6Bl1iPsy64ALPfOvNf/AHH/&#10;APVHd6+mkznH2UwDkZn5R8cvwaemAUvzCNH2/Z/ra+vj5x54C/KI1ZD5Y8vkms/4YAr0erbn0vm/&#10;9bq05mNejp4+eA/ytM/OJ1/AZ6P6YBxc7MaJ/S00xpn1DH6fXTR/6X4vswhflOXzrn/6XXzwEq9/&#10;qCdUeg/+l83T5dNc/wC0YaufLWYpM55mNOms/DzmmAXtf9Q6Yn07seE0+X1e2P8A0qRGAZgZTDR8&#10;uqKToinxmseWAetaZPzf6iatfq+nq7tOqKz4ae2Y1YIxpGWa/Jq0Z9f7Z4BxtWt851XPm9P1Ygf6&#10;kUn/ADddE+WAv4/h+H5sj/7sR0wCetv5+kaomaT+k/rNJy64S0Q0RELPzR8n4tVfuwEi1PqJMz6n&#10;bGmZ9T8Wjt/9HV54C5/ak6P4a4/hHlOAQ0dv+llcj1NerIavQn8U/NPnFMJEUnT+PPXHX/L18fsw&#10;Dhn8zTq/1LUzo8F/1PVrH+WOk9cF1Of4co1fx6eOAWMlnRE7mYnTmPl0Vjwj+/BUr8udZn+Pn8P7&#10;sBISZt/6nzXI1afVy/8AVT/GemnCqT+OdNM5+b8HSfCfPywDCfI3+nEnVpj0s/8A1810ZTo6+U4L&#10;r5d3yzo+Xr1x5dfzRfx/x/1YOvMXPGbf+pp/Uf8A3We2f/cf/bgm+Qf6ef8A8UI1+WPRt+WoK3Pr&#10;3I/U5GdWnP0zM6umWmKaojrgxGsxHXOYn7f4dMseZL09T4mLU+pOkR8mvT6o+bR2/wDxye7+GAIr&#10;lkvy6vs0xX4fxwZKXVA/1513Pn9L1Y1DXM0j/N1/y4ZaKZZf90ZdJ6f1jFjenU9a1duc61/0/T1f&#10;ijKk+EdJwgx5fN+OY+Xr/jiuqUk9P/qZP9HTH+p/6vXWfDCk+Vcog5T5/L1+/Ern5Cbk93+tM25m&#10;J+Q/6vSfGP8Au88J8MvnT+1cIunSjSez5f8ASeNOnREj/T88tM1/jhnofsynxH/wWK2mVix/6KT6&#10;cep9vl/kjpp88F+EZ5ecZ9YxA6J1+UCflnKszWfGPOKYM9c/Pw/9m8v80dMd9PyxC1+dP/Rpl68e&#10;mfk8/Ca6vOcI69M2+f5esRHTGg91X5Z0rGn58hEdNXjPXPDg/wBQ5f6df/bh83+GAK5/pW41f6pj&#10;OJ0GI1Vn40wnqM8h8vzf9P8ADAA/J+DIzM6Mxp0f1jrM9MGc2znyz6fZP+GAH4bf+rGjt1zMaK6e&#10;unw1eUdMF1/D/CM8AB/pGPU/BnEadQ0zq6//AAU/NgLmv/oj5cuuUVwCRmImda/N/p5LGjVT+1cE&#10;fl6Z+c/KYiP7eOAO38xjV8q6dPy/634NddHjq/uwR/D8/Xw/y/h/r9uAkUm5Oj5m8Z/9n0/j8Ps6&#10;Ya6N4yM//R6TT4YCQOk6tPdlEfN/62O6Z+b/ANl6YdM6D8+Y+XTHWNU/wwDSRqs/JmctXlOjz/rl&#10;1w3+L8PytMTpif5fDALuTB/1fnsx8nraqxqn+vblhSx2/L18Z+Xz/t9uAS06K+pMLPy6ImmmKROe&#10;ms50wVz5TnErM/GkxXV8PtwC7Ea7cTP5selqmNJnRq7Y8dXXLCD+GMtP4pj5Wz1V/wAPPALX5XnT&#10;OqmnPNPl001eE/iwgfL/AOryWY+TrE/0j7cA7+Jv9fNo159P9Oaf+lOFP8reMrn4x1inx6YBu3+D&#10;PJ4idER0jp/lmsT0wsf3RMavt8/jgCb5x80SZ1f6M9dE1nximcdcEuQ+XMZ/A/w/p54A3+W580en&#10;1mMhEdZ/wmk4NZ0HLrGnTpy6+XjOAbuadVdXn6nqzl/2/i/yxhsz6onPziZg/wCWk+HlgHzHpiPV&#10;jSP8+mNf4dfdo8ZrM4S3zV1T25Rry/8AWae2PDAOW40DKNb/APuSJnu0/i/9Hp4Uwlo0/intidWr&#10;5/KkeM4BaZv/AKUQ8x/o/wCmIjr/AOlH21wgfLcy6RPy/wCoJ1TWPj1ywElvmXP5Vyj1p0HTE/i8&#10;OkzNcJTNoiNB+SZzMfNX/wBP7JpgENGhJ9TVLfPOiNVfl7NHh5zGJC/6yRo+YZTOVPm64CFcn9O2&#10;r1f9NstOWoTo9Pp8a+GO2+xI/K/0+vz65/6eOMf+nL+Dy+Xo+Tv74/V/9h73Bp/3aP0N6f0P6PR8&#10;jf8AuWvqT4dJ6TjtJyP2ZfLn93+GNvE+Cmzmf/kiPXs6vl/UT6badMd3qRlp6Z1xN23lGZzmcx4/&#10;0wHN/ek/lf8Auxp/R9v+36f02nW8afxRn83dqnyxKM+p1zOUR9k9PDAYfjtH6C7OiP06Tq9fwafk&#10;7o8I6xFYwdudTRq6fJpj+PT44CHy3p/pVn/bfkaf1H6n9TPrLGrT+L/PFMpxMTpnl1+TL8Hl44g5&#10;py/n6Hzn/Sn1vL9RFdXh/wBsThVzIfbE/Dr/AFnCBvjo9RI9PVpb5Z1RSNGrt0f5P49cQREnP5vw&#10;z4/inFHVLGv9HZ/14/TXo9f0M9J/91/xR8aaZw4mf4v4Tn/LAUXIT+d/ox6I/wBOMtYn0Zrq8fLL&#10;riYvyrnkM41fbOA59v8A/wB3DP6ee/T6fhoEenppPjqrOeFnp/Sf4zjN6wZ+3q12/wDXn1THrenr&#10;j/51FNX+aa4iXI1GdOQ/zeH/AG40OmcPr/T2v/dyJv8Az/p9MxTTPd/TKeuG0j+X+afkGWAt97r9&#10;SmrV67x6n6f041HVp19s/wCbVWY04W8SufytETq+Wunz8Z+zAR+Nn0Nx/qx+ptzGj0Ymn6yazH+n&#10;H4dPXEe3GoZfN0nLynAaLlNf6Pcz6mTf6v6fVPprHyfj/wAvTRE1w/fyWZ8pyj7OnhNcBTe3Z/Vv&#10;EavQM+nHrfOP9PV2+n4x1nrGIixqPx88/KcBud/q9Hbatcej2+v6UR6o/wBH066Y/wA1Y88PLPnm&#10;f8sZ4Cj3kav/AFU6ViNWvVBj05ppjKaRM1w0I/7Zn/u8Os0wFlu/UrP6v/3St6fW/TejGsTOiseG&#10;rzjAOdJ+b8MR0+XVgECP0p1/pdP6W5M6on1Bp1ej3fDTSPmw7byPzfN/7NnXL+P8MBnuU/1zHo/6&#10;La8vQmn+tq6+GimJCzDZ/Zp8RnH9cBkKfqtt8/zvPpaomBH6fymPl/Dn2ziLf/8AZvm/D8MBvPbe&#10;diP006TnOv8A11nTrprn+GmKYTZyb5sz8szl+Pr92As+Z1eqvyf6xz9ONMtP6f8Ar+LKMOjLp9mW&#10;AzG50+pd/wBSdFudfqa//ZekfDrHnhZyGWR/+GwDVj/VfT+o+S54afmaY9T8H+b/ALsqzhaZf2nP&#10;AVXIx6tvKdbf6mrVGmsdNfh105YVey65D5fh1n+GArvbsfqjPoT64/8Acmj5zGVI8fOZxGX5h46h&#10;8euXTAbbk9Xo3Jn/AN11jV6PiPl0V/8AS1fynCrn/wAV0z+3+2eAicP/AKlyPTj0xETonUP9LXWf&#10;Gaavswdr7OmfzZdJ6YAuZ1ejbn1f9Ff9H0/S/wBU5afx/wCTz88OXflfLpl8T/DAUPFf+7Wz+f5K&#10;/qIj5Ej0p/FHyR5zWcMpm3jHSZyPjSMBreV/0OPnTHdp0/LMU06a+p/n1Uwy8z+L5f8At8ekYC/4&#10;zT+jMRGsxq9WZpnqrPjNNM4dTMZ9ZmNWQz8/hgM1y+j091pmNVmPR9bR/qnL1K6/8s/hw63X4tln&#10;l06fGcBmdp8yzOn07OuZ9D5u6dPfH/xvplh3oMshlllgIm9y3WnX0jT83+qdP6b1PwfH7emI+4zH&#10;zZDPLLp/TAbD23GlP/daY/8AVavTyaPR6a5/+KmmJS/6f/srfD5RngOecv8A/XgavR0/qD83zTpe&#10;PU9Pv1/GmU9MM+Of/sk/xwGqtfJZ8NKz+piJppmKz8KZTXCf/WViY65/N0imAktP+1PHqR+sMadP&#10;6WfSGeru1R40iOuFr84y+bpGqfswEC5H6DdxMfp2/wBPV+myX5dddP8AXDrTqOeRy0zl54zr0FDs&#10;/T/S7f5NOgfJ+oidZiPx/wDpdJzrGGTEj5MhHzRl5/1xoXdudJ1fqc6fJqypHpV0+M/hzw2ufT/U&#10;bxz8opP8MBot5PpW59PT+iTVOnTp9Qf60d+mfl01z6Rh1fmGXzr4z5TPXAZ+9q9K7OufRuR6np6P&#10;9Rfl000/Hzw+JgZ5HLT49JxL0GbGn1W/0/8AXGXqzEmNX/d/l6znTAXNv/SGfx8sA1f/ANdNOqNT&#10;T6fxPyerXR4x088KTJs/mGf9s8UVm/8A/dnbfLr9NJ9GPU+YfL+CPCOs4I/i+bI/D+OAn7X/AE2/&#10;+t/+vb+T/UnSP/dqf/W/5umnzw28906umcT8wy0/wwFlY+Ta6PS/1Lun9Fnkuqf1FPDXq/FEdcMn&#10;+p+edXzGZj+uA0dv/wB1O3/3Gn+jOie6PU9X/wBZ49JiaYFz5jl0y/xrgF8VPpLPrfLXRp0f6jZa&#10;a6P88dfswu1Nc/mH+X+GApuf0eqk+lPo9PW9OdQj1NNPj0z88ON9ubZx4+WMz81EP/1NuNEdka50&#10;/wCmZ9DVXRPj5xTBVg5/L5ePTGg0nz249H/XuRomNWk5a/xf5tXbpjDRmR9vzRH8MBdbfT+lOn0/&#10;nbV+l9XTPWfVpEZ6fsriUuQ/9EZRp+zAYm7Prb6PU/1B/k1adDT+q19P834pywRz65dJmJ/ljOvQ&#10;TLH+j/6qJOn14/TTpWPTisx/p66RnXCDkP8A0m+aZy6Y0LWvrGNX+gJ/RaPTnV0mkeMU+byxDOTf&#10;Ln5+PWOuA39nKx/r6oSPXiZ0jVP4cvlmkfLXDgiB/wCiM58ev9s8BnxP6lv9ONb/AC6dPyN8v4p/&#10;p54csZdZnr/8RNIwED3D/qp8kemkRM/6v/yZ11f5p8sEv9Tn8OsVnADd/wD1vX/S/wBG1q9PL8Py&#10;z/6r/wBH+eHvwn7MsvtmuJ6/2wM0NX+4LqiNdz/3c9OPl7J9Kvw8vmwS/Mf/AERl8v2xT4fbib/l&#10;ol7mf0u2/wBSNbRr0fq8qej10/5tXTOuCfp8KRH8I6fHFnQOcdHpU9CPT7v1GrT/AKL/AOevjq0/&#10;+r+zB24n8OZynVmc8UN8pq9O7/rxoedXp/p49UfL+LT46a/Lgr3zLn+Hx/p/DATPasfpNx/8ff55&#10;iJHyf93x6xh+1/piIyX5ZnPzxj/N6DHc3P8AuL//AB3caY0zHpj/AEo/D46qx54GNhlfkf8A1Y0W&#10;v9P/AFPkp56fDDYzfPPpH9cBpL8fp9p/7pZifW1/5f8A13lHyR1nrGHPDP8Ah/HAUqxN7/3V+eur&#10;Xp+YxH/xUfbXAwENfkE651H/AF8/mrp00jx+yMKXrll1yzGeAavT6NmNej1LvzR+n+avz9+rxnrl&#10;gj0zy6/08sAex+ZP/defUtxq+TV6hz6fHV2zgvv+zP7MBZLOpZ1/M2r09GmZPz6P4af5YVbzaP8A&#10;N0y+2f6YCFyvzWp9D/SET/q/L0imn/LOHfHHPb1/gMpZ/wDdxvmmG/8ASyE6opPh5ZYLqfs/9LI/&#10;LhPzT8BPM+knzxFdGmI1CNcV0/5tNZzpg1yH9cdBH5LTKz/2R/qacj/paevx8/LBj5hlMNE/Dp0+&#10;/AQuTj9FcjVGu3OjV6eY/wBbVWfCMKb5jgK/bR+maPQmWnXrnT6hnVqpPjFc4pGE4DRJ81r/AE4j&#10;/wBX/wChXV11/H8OWE9R492c/wAIpjM6f3iTZ/8AdDcadOmROnxmmr1O746afww4Mh/7P/8AC4af&#10;lGN3s+ptfnj1KejomfVP+lNdWWdP44cSZPy5H5Yn5euJ/nGf3ketYn/3EI9efS/1Dp06Pw+E9c6Y&#10;TczGWXnjYvODn0rvhqfw1RBn0OsePXwxF/z/AB6R/HAdItR/t9qfT06xHqepp+c/No7p/wAs/wA4&#10;xHufK/2Zz/GKfDAavhf/AHfs6f0v/q40R+on0zq9D1K//HJpER1wY/0xn/7NE59IwD+80/7tcz/0&#10;x/p+p6kfpm+f/wCKmun7cR3/ANQRpz85+ycBqttP6Kz/AKnzW59LR6c1nL/1nwp4Vw++Rz+Zc4j+&#10;HXAZvZafW3umP/Xf6frT+KY9Skx/8FlXCUyaY+bzjM5x1wEvl/l2kev/AO6o8fXj0x8muunx65YF&#10;z5E+b5h/Lp/TAI4afX3H+hH6e1p0aPUmOkV0xMa/5xhy18v4sznGArufj9ZbnP8AMnXr/wAwz008&#10;JjrPng+p/wDR6/2yxnX8oh1/Q7H5p9ZNPpaNEQv+tFPU/wDcWqueEpmM/wAXzRGf4YxoT+W06+z9&#10;JOrbT6Xq6tfqf/JX6inqeEduqfLDf/rGmPmpM6Mv+3r4zjN/L/tFr/8AYXb6PV/91TlHqZGP/dj8&#10;Ph/2zg3+br1+GX4saEbif/dO1HpRDT6Ua49cTomsxGqKzpis4ZWez58zlpn/ANlwGm3Melcn9J/o&#10;H/U1/p5hf9XT+Kfsy6YmeHzfbH2TGM3rBzEf+7liNHyXY05zrMfN5/NNPGmIr/NWfxR4ZH5dP9em&#10;NDo+wn9E2j0MrGv0NHrRP/rfX/D/AO4tH4vsw7byrPX4ZddPTwxL1gzfJav1L6fUj9O8a/TifTrH&#10;qV1/+5ZpqmMLrJy6f6cR8v4pxRCef0vdr16Ln/u9p9T5kn9P6X5ejL7Y88Buk/8AwX9NOAbsfI8a&#10;/lGr049T5vPr/wCh/LCerZZeUZfh88BPb/R206Y1JP6mJnu06/TrP+WKeNMK6rlmcv6R0xnf8oqn&#10;nRfzmF/1dPr5mY6T4eUxhwdZ/j/SP64s60U+/j9RaiZ07f8A0tXpxpb/AN2ZpP8AGMLfpn1zj+mJ&#10;r6/iK3jv9Qx/7lX/AEp9SZMT6nTPTNJ+zCfw/aPDFnQSjH60RonW069U5Vie37v54jn5+vzHKJ65&#10;TijepH+3tP8A9T/+u1+hq7ctH8emrC1ybLLpll5f0wFJu59LaxrikR6cfN/6vXXR4auuEv8A1/D8&#10;v/ss9PHAWO0/1bfyT+mWP1M/qJ0t401+GqmIx+Zvj/1j+uA2+2n0uNnP8yNOj9THqdumKff56q4e&#10;/wDVr82XSJz6RgMu8f7jyMaP9EeM6ZMxr/D4zXKOmEf+s6T0znp8s0+E4CwWf9mE69Pp2pnTn6gm&#10;dPdpyiKZR1w5enSs6s+umPtjrgKz21H63e6dHz/h1a9PqGZ9Tp/GMN2fKfm/jP8A3YC19wx69jVH&#10;/utdn09WWox/p/jnwr40wbZLl8nSPCv+OAY28aX+eP1SR+o9SPLRNY/yT1nEf/N/6fT4+eA2u0j1&#10;Ntq9Kf0m4n1tXpz6Df8AuOnpxnFMuuAZls/mrq0xkM/8MAvt9DiJ/Tz6axHrao1NHy00zOdZ1TSM&#10;NX+mfTP4YCz9t6/Su6tOn9Y8ep6HozBifR7tfjNNOLbjdWlf9eJOfp5dJ6x4dfHGdun+1Z1edPrd&#10;+k/3K7q/9gnX6FqNX+9zqpPo+n+X6kf6k9vhWcXtrL8eX48vsjFnR6dfyvJfIenTR/t2nVcj9H+p&#10;/SfKJ0/qO6Pj1iKTh3FVnN1Gq5/o/Nbn5tHzdZ/D4RgYCCZ0nP5G/wBPTHXKf4YGAQIrpylf9Kf8&#10;tdPqV+OBgEU1n5chlqnLp5YGAZaP+yafNqnrlFP7eGBgFXsxn5zlEDOP6Vy88DAMjMZZ/h+b5RnO&#10;BgDbMTP/ALNl9mnAwAX5TGme3OfUmfwzSfHAwAbI/NmM8vsimAft+yP64C44qPWX/wB1/wDS66vU&#10;nUfk/wC740ww3/s3zL/ZsT0Z26ev8G12UeqY9Gf0b/NqmJP+lNPj1nyw2/yn+x+zzxTyflqy4uP1&#10;/GxnpbT6Gr14/wC3XSf/AE6xhK5L83XOPD+04PPr+af62l5P5NxOqZSdPzRA/wBWKavhXDV3/SHx&#10;/DE+emaYFL9s6P8Af7Xq/pvT0WZ/XfqPR+X/ANf+k/M1f5tPTHnr6j6/1i6/90jWI/Ufp/8Ab/mr&#10;o9Hun44V6fB/D/W/WP8A8X/6D/32N39F/wC+bn0G9T/2CP8A2Jf/AGNJ9On+7f7/AEjw9PznHOE+&#10;Yzon07c/rP8AUiG/0NFNP+WK54k6TH+H/b6PS+mm9/8AdZdHr6f1m5j/AGOP0E6l/wDrp+o7/X/9&#10;zTScav29p1U9DVpGfq/qJmuqe34dPDGb+fn/ABc9+rzP9dv1HpL/APX30f1F3/3U/wBt/wBo0/p6&#10;RH5+n/N105413URqypoyzOc/1xtzeWNvGsz6U6BP6if1en0q+jppGUx3Zx1wkRqHjJ/zf5a6Ip8f&#10;7sA3uvV/SrnokR6/6TOkepHfP/uOaRE1nFtto0L/AKcQM9X+fp1jBy835Y4l7k1/rtzq/Wz6dI9C&#10;P9BNPqejTV/lnp83XEXkJ9H8fT/JGfXErrGx+luj/df/ALGz69I9f9VrhtXo9Jzz7dWrT0xiNzmP&#10;/jnnGXXz8Medp759uT6dqf8A6luafT0zGoz6Gimnx1VnLEq1Ep8uY+XVryOcdcdvH0SsZyExyP8A&#10;qxFz/LEaVjR+LT4dfHD7T61Zy/HH8dONordpH+1WdHpZDT+m1+npiuj16/8Ap6qzMUxfcV86x6nz&#10;NOmIz66v4xgzv+WvNP1l0/7TzGv/AG/T+lsf+7Pqerq1mP1Ho90T8nSc6TjbW/8ATt/Nkv8AL+WD&#10;zPmpy8/7pej0v/dhc9EepAnRrp8fwZYeWNJ/9D8E641DPy/jgM3vNXqrOmfWT/W9L9Nr9Ex6Winq&#10;R/7LGdcOeE6P6Z9dPT44CCI9S5p9T/UuavV1zrpHo+r/AOt8dPblhfT/AKz/ABwFduY9XcfL/q3J&#10;9SZnp6Mfg/zR5zWMK6D7Y/sP64CI8arcep/rN8mqNPpV1a+nj+LwwY/Dn+LL+k4CPe/07cerHpGP&#10;1ETMiPV1V0/GkZ9cPNPZn0jVp09PD+uAobcetvNPo/6ba/Q1/qvmpPqfh/zen0icEPs/Fn8vnpn8&#10;WAB+ZInV2R6kevEdvqz26PCa/LOC/Ef8Z+yemATe1elbnXOm3Eel6f8ApU1xTV4T0icPJkfgPGeu&#10;WApNz/rW8/mvfLExI+fzn5vP/twfQ5/Mueefn/DAFdnVa1en/pXY9P0/0v8AomZ9L8X+Wfswr/Nl&#10;Oo/HPrFJwFbazuROn9EZ1TM6h/qa+7ROeny6RgfhOf4s5j7IwDaz6lrx1Nq/T6dc6B8s9uqctP4o&#10;/DhR6eHn/aYwEK3q1p8v+ju40el9sdNP+bV1y6YX1Eas/wCn/dgBcn07Mzp9NctP/uQz6ujvj+n2&#10;YIxSfE/Nq/8Aif6YBusLEx6Q0+jomOmvV3RHy66xM1wbfi8aeM/KcukYCI+qDPqRK5en6WvXT1NP&#10;dq8Pw6dOFr0+zL+mAYuz/wCVOv8ADOvRryMenHT/ANHpE9cA/wBek4ADV6ifPGlv9X09fyCdUVnx&#10;/hgYCJe+W5/rxraNX+pOmmiKxnpmkTPTCz8vT5umWWAr6al/1o9OkTp+Zv8ASmun/JOF1/7v/gf6&#10;YCL1b/RmV+WPGkdJ/wAn8aYAzPwHxy69MATR6Vvx9R4nVnNdEds5TPTLrj//2VBLAQItABQABgAI&#10;AAAAIQArENvACgEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOxR6S8rAwAAzwYAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAAAAAAAAAAAAAAkQUAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHNQSwECLQAUAAYACAAAACEAwALlbN0AAAAGAQAADwAAAAAAAAAAAAAAAACC&#10;BgAAZHJzL2Rvd25yZXYueG1sUEsBAi0ACgAAAAAAAAAhAOD/UFiKeCYAingmABQAAAAAAAAAAAAA&#10;AAAAjAcAAGRycy9tZWRpYS9pbWFnZTEuanBnUEsFBgAAAAAGAAYAfAEAAEiAJgAAAA==&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="0BFCFFE1" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:.75pt;margin-top:0;width:612pt;height:267pt;z-index:251516928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABtsfOnCAgAAAwYAAA4AAABkcnMvZTJvRG9jLnhtbKxU204bMRB9r9R/&#10;sPxedhNCUyI2KAJRISFAQMWz4/Wylry2O57c+vUd25sNAtRKVfPgjD33s2fm7HzbGbZWELSzFR8d&#10;lZwpK12t7UvFfzxdffnGWUBha2GcVRXfqcDP558/nW38TI1d60ytgFEQG2YbX/EW0c+KIshWdSIc&#10;Oa8sKRsHnUC6wktRg9hQ9M4U47L8Wmwc1B6cVCHQ62VW8nmK3zRK4l3TBIXMVJxqw3RCOpfxLOZn&#10;YvYCwrda9mWIf6iiE9pS0iHUpUDBVqDfheq0BBdcg0fSdYVrGi1V6oG6GZVvunlshVepFwIn+AGm&#10;8P/Cytv1o78HgmHjwyyQGLvYNtDFf6qPbRNYuwEstUUm6XE6nY4nJWEqSXd8fFqe0oXiFAd3DwG/&#10;K9exKFQc6GskkMT6JmA23ZvEbEuj/ZU2htWegKPI4PBZY5tgIHIl32jUA0Gf8e90yRBfOrnqlMXM&#10;GVBGIBE2tNoHSjNT3VLVVOB1PaJ+iK9IVPWgLWaCBJAPVHwiS0BQKNtYcEPF9u/U9aAged9KtDI2&#10;ntbF1nLT8aU44J0k3BmVrR9Uw3RNCI9Tw2kU1IUBthZEYiEl9ZGxCK2oVX4+KenXwz94pI9hLAU8&#10;VNvH7gPEMXsfO1eZu0uuKk3SUFj5p8Ky8+CRMjuLg3OnrYOPAhjqqs+c7fcgZWgiSktX7+4h8iLx&#10;I3h5pYlaNyLgvQAaXCINLSO8o6MxblNx10uctQ5+ffQe7YlIpOVsQ4ug4uHnSoDizFxbmrTT0WQS&#10;N0e6TE6m40jM15rla41ddReOPhPxiKpLYrRHsxcbcN0z7axFzEoqYSXlrrhE2F8uMC8o2npSLRbJ&#10;jLaFF3hjH73cT0IcnaftswDfzxfSaN66/dIQszdjlm0zFxcrdI1OM3jAtcebNk0iTr8V4yp7fU9W&#10;h909/w0AAP//AwBQSwMECgAAAAAAAAAhABy/dVF+FQQAfhUEABUAAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LmpwZWf/2P/gABBKRklGAAEBAQDcANwAAP/bAEMAAgEBAQEBAgEBAQICAgICBAMCAgICBQQEAwQG&#10;BQYGBgUGBgYHCQgGBwkHBgYICwgJCgoKCgoGCAsMCwoMCQoKCv/bAEMBAgICAgICBQMDBQoHBgcK&#10;CgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCv/AABEIAzEH&#10;TgMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQD&#10;BQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygp&#10;KjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJma&#10;oqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/&#10;xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQID&#10;EQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RF&#10;RkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqy&#10;s7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/&#10;APzsQbWJwOnenx5PQimRjb8qsDjgDNSRZxkDJxQSiQbt2SO3GT+tSAEEc8H3pi/Nywp6rg8HtyD1&#10;oGPTkAbeMYH1qVeDn9c0wJnkYqUIScg849OlADkyW5OfxqWLI78d6jjA3dcehPepQDnjp6CgY9Mj&#10;AH5U4E9Bzn1poAGd2TTwSpGQaAFGeuKcG2j5+frS7O2fwpVU4GGFADgQOGPbrThgLwOvpTdrYxke&#10;gp6r3zzmgQqFQcnr/Kn/ACk4x09aQIAu0Y6880qgggj1oAcuM4J/CngKDu28fWowMc9MmpABg/pk&#10;0AL1BwOCOOaUYOcH6ZoB+Y5bjHYUqIp57HrmgQ8A7eCOaVSxJBA5NNTI+UnIpyg/3sYoAeBkbenS&#10;lU5A+XHoKauCckde1OxnKjvQCHplugHHXIp6qcZPvg5psZ2Drjjg08deOOOKAEj+VvcipBgEk46d&#10;c0mF+8T+tO7YOfegLApBPTGfepACFO5v1po7MQMU7LE4PQ9qAFXJB45p4DABgOB6fSkXnjJ4FOba&#10;7DGAPSgCSMEoMZ79KVd/97mkjDqBznPHWndwPM4x2oAVclshccelOP3twPT3oRSOQfek24PHXHWg&#10;Y/II/GliB54HrSY+XI/HNPQcY3AkDigBQG5bOR7ilwepP40ckfpxS9B82TmgYsZJA3HDetSAk44x&#10;io1HAwOnNSDOAwHWgCRFBHA5HpUoAJ6YqKIr2qVSzdutADxgEAjtzmnBc/Nn8abgnkkHmnrnG0nm&#10;gGPTj5j36cU4An1HWkVQFCEcdcZp6bE+Y+tBD3FGAD1p6nI5puDkEAYHankbSCePXigEBHcn/wCt&#10;S4YdOKAAxJ9DzTsEDB49xQUgwMZ59qPmHQ9s0rYIxuNJ29OOlACjnnb1py8nOMfhTQBnAP0xTgCO&#10;h9qAFzhsr+dCE5AI6DsaFUAFWbj6U7+EZz09aAHAbug9KAMHIPftSLk9z70uSD1oCyHAg4xn2xT1&#10;JK8N9DUasSCy09QQMn1oAUNzgDr6U4EDjHXsaTHOVA6+tPTB5HXvQADPUmnoGRstjmmhV6Z6Hjmn&#10;qCR8xzmgB6jkkflUiZ4J/Ko154PWpI12rwB7jNAyRAPvYFPAx1PfpTAeAu7t1xT1yMnuPSgQp9AB&#10;T0yDkU1eWyBxTtuOQe9ADlweDn3xUijjI9O9RrtdgAOfepQGUjB+pxmgB3U9s9wTTyDu6/pTTgnI&#10;6jpT1zgYz9RQMVFG3bwOewpSMjPY+tAyB8p60pBx83egBcgZKnt1pcknIpoRugAxinrnGScGgA68&#10;E598UvC8AdP0pNoGO460EYbr1oAcMYAbnJ+XFKM8j3yM0nQ+p7U5flIY/nQAYI+UdOuKUFVHQD0O&#10;aBwfrxRtBIHB/lQA4cZJGeOaVc9RTQDnvinjpu4oAGGCAeo7UAAde3cihCSfmz7+9Lt+b+dAFTXb&#10;lbTSZZlOMKelfHnxx1JtT8XSIz58snFfWPxCuxa+HpmJx8ucGvjfxzO194gu7kEH96QOaAOeuJmj&#10;Uqq9+aLFDKhLMCdufrTL2Lcu0EnB5pNNuEjfBYcD8qAIr2MiRkK456UQxCOIEMPvetN1O+jMzfOP&#10;c0unzC5GGYYznPY0AWYZGUqvUdxnrSj93ebwOAMU3yGBBVhgNTxHIj+YSDkDOKANHbvtS2cDBxmo&#10;DEjW+FGckYqxATLpx3DGO1QPILcpGy5y3rQBAtg7XUeOoY8CrTWoVTuXG0cmmwzFLxGKEAg4qxfx&#10;rJbM6D5iO1AFnQduD5QBIGOtRPbrLeM8g9gRUvhK0aO2bzTjJPWn3SKJhGo5zzg5oEaVnF9ltHkj&#10;GMgDB9Kfpqy3Ku7qB83T1q3p9oj2GzHX9afFFDY2pRSMlv72aBGJrFpucyLIAcnkVRELJC/POQCc&#10;Y/GrGq+fcv8AKSQW4HrSJZTSRgl8c8c0BpYp4khJ3HAyK0YbiF48Jg/N61Hf6eXtwwJHzdcVHZxM&#10;kGCfmDUA9UVLuVl3HPJyeaqWxIJ+T+LrirUuZ5iF4IyKit4ygKBcdSaCjjPihDHdQMqjpz1rP+C2&#10;rCG6lsZjyc49jXR+LtM8+3lcHnb6V534WvZNE8VFN3V8DPvQB7dFMHbPOTkZ+tPbPkn5ei1UsZDJ&#10;bCQsOQDjFLHcbw0e4Yx60AJcxhgTu9Onao4N3lsxOTn06VaMLC2aVugPTFQ6bE02Y2AIyTnOKANX&#10;TGllsgMEHB4rR0WRbUbGcAgE9ao26+REI1PRPSpreQrO0hXovpQTfUiv5vtFwUbr2yazrgvFdL8n&#10;ymY8c1dM8bXuIwPen6jDlI5CnuaATsZdxcG4liT+HknIqLVY99mpQHPX61fSCLyVZR8yqTUbf8eY&#10;3L1XgUDTuYJsZjFjOCcnBrIuNHmB3Sc9TiusmtHkiEwHAUmsvVIGVC2DwOT2oGctd2LCPfGncnp2&#10;rJmZoNuD3OcV1V1bLs+U9V6ZrA1WyHG0YAyOB0oApw25eJZDwCT9ak0+BAyEdye9Muyba2ULzwci&#10;mWE0jFCq9FJ+lAGtp15JpuoowkyPQGvSdIu7e/tkmDZbofXpXlpIeRSRnArrPBWr5uRbvJhcDGSK&#10;APToZ4X00Ry4ORzxRpqW+1omQDH8qztGu4VlMMjZHYZ7VZvlkgu1ltzlAOfegRHeg2l7kDKk8kdv&#10;an3UMN4q3CKORlvWpZ1F3BhsMccHFR2sTRqYHAz2NAjN8i3mmeLgNnHFVJLSONzDIQSD39K0Lm2e&#10;0uNyMeW5HepWt4ZBv2jeODzQC0M+2eSxYLz0447VM97GCQ4zu6Gku4X252nKAkZ9PSqyBp4djx4I&#10;GVOP0oDciutNkZzdRDA60iSrPblJ8bl/WtKxniktvLYdu/PNYuuW89pMJYz8pOOlA0xHilZBJksF&#10;9OoqjdB0mDoMZ7Cr9jcJLiEyAg+9JdWyrciIjCvzyKBlK4jNxbedCckDkGoba9JwpzlcAir9vC1t&#10;MyyAbHOAO9UbmBba8zt4Y9KANGxv45W2u2CRimzxPbXHmI3yt0I9agWzwwdTweRir0aJdQtFI3zD&#10;36UAMvyzok8Q7c+5rPurf+0PniUkgfjWra+WIzby+mAarK0FrM23OT2AoAoacGtpGtZATkcEiqdz&#10;bS2V8ZoyQjHJ4rUv7aW4cXUGQezelfYn7CP/AASx8QftCWNt8TfjdBeaP4Umw9pYqpjutSHZh3ii&#10;P97GW/h45oA+UPAvw9+IfxOvhpHw+8EarrdycZi0uxeYqT/e2ghfxxXtfhT/AIJNftxeNLZbyD4W&#10;22nRsNyLqurwwv8AioJI/Gv2G+F3wa+HPwj8OWvg74f+C7LS9OtYQEt7K3VBgd2xyxPcnJPeu10/&#10;T7aP7yoF6gYwBQLU/EDXf+CTP7eHhyQmP4MnU0zjOkapBPn8N4P6V7j+zp/wRh8fatYQ6v8AH7xW&#10;2grIA39j6aoknQejyMNqn2GfrX6twWFuJmRI12sM7+uPxq2mmWUa75QJHP3/ADMDPt60AfJ/w4/4&#10;Jbfsd+DbWKOf4WW+uSqBuuNZuHmLH1xkKPyrubr9gX9jq/tf7Ouf2d/C2zcAfK0wIwz33Lg/rXux&#10;8OWd4ROtoYCRwtuOMepyMVUvNHvtJYiCVJgRnAIzj8KAR8rfEz/gi9+yV41jlufBY1PwnduuUbTL&#10;syw5945twx9CK+Vfj9/wRJ/aD8IM998KNV07xZaKDsi8z7LdAemxzsY/Rq/U20vZ9p3uNoB3Kx5/&#10;OrY1PzYgjKGXPAz/AFoCx/Nl+1R8Avil8JLqXw38UvAOqaDex5xBqVm0W4eqsRhh7gmvnbwgZLDW&#10;5LSXjB79+a/rA8afD/wD8T9Gm8NfETwRpmtWMsZSS21ayjnjZSOwcHH4V8X/AB5/4N8P2FPiheXP&#10;iT4eaVq/gXVJcssmh3xkti3vBLuUDP8AdIoGfirZS+ZCNjcY9Km2BQFzn6dzX3d8Vv8AggB+1B8P&#10;o5bn4W+L9F8XWq52RM/2K6x2+WQlCfo9fLXxP/ZG/aR+C2oy2nxL+CniTS0hJ3XEulyPDgdxIgKk&#10;e+aAPOY0RHDOQT6d6AHeTaEx+NWLywuLaRUmQoWHG4YoW0YMshU4xjJGKAGghJCspye2T3pmoyMY&#10;1+U4yc/WpJYyZA5U89BTZwWUqV74J7UAZYOZR+prvPATEAKTwO461wUrCKbAxgdOa63wXcyeeqjo&#10;McjtQB6VHJLLDsBIAHX0rO1jcilQRnvV61nC24ywA9+9Z+puzFnBOKCVucrrzeXERv59q4DXpsu2&#10;eeeK7nxQ/mIwB6DgmuC1w5JLcEk0FHH+JplJ2lc1hWjE3A+XjPOK0/ErZkYE5OazLMEOQD1HJzQB&#10;tW5IGwnPPHNW9MupLDVIrgf3xzUGmruVWZOccZ9KsXcZXbJGeVINAH6t/wDBPD4sLF+z9cmS6O7y&#10;MAb+fumvhX49a22s/F3X9WWXcJNSlAJ/3q9R/Y0+KB0L4O3um/adp3OAM9tv/wBevCvEuo/2jrd3&#10;eSuSZbp3ye+T1oAu+GWea6Az6Cu+tWMNvnjJAC881xfhG0KKsjjPGf8ACuxsmEs8duX5HOAOlAM6&#10;WExQaaZA/wA20dPWr+kS+QgZedik/nWVIglMNmDliQWres7VYbfB6ucnPpQIgkkuJZclsBFzjHc1&#10;btdkcWXx+7jOOelVoiTcbSQRI55J7Cr9zHElkXGMs2TQBzssLz6l5irnYvc981fltZd6u/VEByD3&#10;NQ6fme9LKDjfz9BWhKHuMuv8bZOPQUAZerCTylSUgBRk8VHZLGIljiHIUlhmjVppLj92Tguxxxxg&#10;UzRYJGikd/4n2ge3FAdSZgVZIpG4+8wrP1S6TYFB5JOcGruoQCPfKrckgKCPSs/ULXy7dnyTngZo&#10;BlXTTG0XmN/G54PpTdTETj5cjJ49qsJEkVv8h5VcHIqvcQTSRtIpICqaBXMfUVWZ2kjHfauMVp6B&#10;YtcK8yn7qhVFUobUshJ6qpJz61oaNMLGFFY53EuRnrQNsbq0pgDxx9FAUVXtLcl0DL9wZqxfkXcy&#10;OEIyxLe1XdLWKSMsy/Mx4+lAuhW1NPKsgMHhdx+tZEYc7I2zg/M2a09Zm8wmNc4c4A71RuFEauw5&#10;yQq4oGilq6yeUvl/xklselY11LJbxsyty74+oHatW6d7iVhkEBcAVnajFubylYfux0Pc0DM2eWVk&#10;Z36txgmixjzc7w3QcZqS8tX3rkEKi5aoN8pmSOMEDqcHpQBY1AxtcbgwJQYHNWrLT0jh84Afdzki&#10;qSWrXN2ED8yNkk962re3dwIQOGIXFAGv4M0OVAjsn33yOeorrPiJrsXhPwa1y3DSg8D2qr4M02bz&#10;0hZThAB071xf7UHjAfaYvDVs+fLHzY9KBHlGo6rJq9/Jf3By0zEmn6LBJNPGQMAnafaqKApkddrZ&#10;Ga1tKQxsUVTwwcYoGdXoWmm3WJn5AOxsj61YuEms7tJAeBIVY+oNS2Af7MZY8nKhuBVi9tzc2jSs&#10;Dlk3D60AO0+6SaHyXbLRORj2qS2uDDcGMEjZICAB71n6Kub8q27EifqK0ZY9l+uThZVxn3xQBpXQ&#10;W5hYA/dbzAMdqhgb7N5kC5Gx1dc+lWrXT5JoEdTnfGVJ9MUiabtnQuc71Kt+FAGzaxCWwbYQCrB0&#10;9xVqzsJUtXePgxyhwR1waXw/brMI0Z+JYyrZ9q2YdLZFMezIkjx+IoEaXgoyBUSYk7ZuPoRXVnSh&#10;KElMZz5RB/A1heErXa5RvRWzXYPbrtWMZwCwH4igNyOa2VlyoA+dT06jFLY2bFsuvQD+dXbeEywt&#10;uyMIpNRaXMz3jQnBAGRQMZqUi2pAI4AJweOK8v8A2gvF8OheD7iYOAQCBg9zXovjO88iQpvPQY/z&#10;+FfKn7Xvjwi2OjwSZLHBANAtTxHTLiXWvEs+oyliNxwSa6iFiibQawPBtiIrPzCvLnJJrdG4MBQM&#10;u2a7jkY4I610umQx+WNy8ZH4c1zNsSEBQE+uK6jSI5Hs92RnAP4UAb4tYwwlA7A9a20iV7NpVHWP&#10;IOKzLaEz2iBjyYwce9dDp1mi2KI56x9MUAQwWzTx57NFglhWhoenC2vFJOSYeMDvVqxs0SBMDrEf&#10;pU9ugDJIhB+Q4H50C1ZqNHuVXIxiEZx3rbs1XyEO3IKDoa5q5u3gtY/m6Rckn9K2tN1ES2cWQDmM&#10;GgDmY1weByevvT1yuR2xSKCSCD7cU8AZwRxjigRIgyOBUsYwCGPao48Kud3/ANapOSPmB5PY0DQ6&#10;MALjjtye9PQgHB/MUkaKW3YHSpBtJOPTtQMVdoPHPpUyY4xnio1QAYI6HinoGz1wMUAPA5yAM+hq&#10;RFxghfrTEj+bOefpUsa470ALwvUZ/DNPAIBAPB6cUbflw2eacVVfunP0oFcVQCAT1xxk04dDnqBy&#10;aaB2z3708gYOSOaAQqrnIC/jT1UAcn6U3I27Seo6inr0wf8A9dACKRjcR+Rp4U8E0mAASD0PSlVS&#10;Rtz1GaAvYXaCSCcZ55p6ZHBXPsaEByOe3XNKQS2cd/WgT3FUA4PfuKXAPyjp3oVSQD704EYGR/8A&#10;WoEICSeTj3pxAOG9qNoPzA96U8njscfWgY5MAgE4B9BUoVQA2celMA3DYOKcg5yT0oAcOSDj9acO&#10;cgUAY4HXHFKMY+72JoDYUDcNuMU8EfrTF7bcAc55zUiqGJXkZ9+lADv4Mhvwpdrbg235e/HWniNA&#10;uMgnPX2pEDBSegIPUUDJEUjJLcYpVjVOQtKORyOM96XhhnP4CgAByCMYzS7c9D0pCARgOSPcU5Rw&#10;AEHoaABMHnHGORTwAR8pOcdRSMoA2k/iaVNoycY/CgYoBIIHOe5p20qg5z60bR3P4YpcYPJx+NAD&#10;o0IUtnn1xT1AzyOPU0xW2gAA9OMVJkE53DOKAJIwMdB17DmnpwTnpmmIO44+pqVVBHDYPoaAHAHp&#10;nqO4p69eR+NIAAc7cYpVJzgMTg96BMlOc7SOKFA6Ad/xpFUEj6U5F4xk96ZI4A55zjtTsLgDJ/E0&#10;iqD24p6g4JB/OkNABkA54x3p+AQDnj3HApoBHKn6jtTucDHQfpQNCgg4BHHtQduM5/8ArUpBC5JJ&#10;/GjDDnH50AIm3J459adgHOF4+tI3ynA9ehpwDHrgD2oAUAMvA5+tCjIBY9KF64ANO2lvp3oGAUZx&#10;19yaQA7c7ep6Uu5cYyR9TSggdMUCFTAByPpxUi8jOec8cVEjAng9s1ImM4JPPQmgBwGenXHenAZ4&#10;yemKRCedw/ACnDknI68g0DBQD26+op4XC8E5zSLwcfpTgu4Yxn60APBKDDKeeTipEXjB59c0wLk9&#10;+afswPx6UASR4bn/ADinr15GOaYpYjaOB7VIgJzjp2zQIVSDzgcdTT8kkhRx6UwbeuPpin9QQCeR&#10;QA6NVB3gkj0p5J6H8qRc7fmGPenqvqRx70AKD3x16inqcE8kY7YpFAHTPT0pwGPXpzQMU4ADZ478&#10;07nkbePSkAYDPp60ucg7mNADlIxg9c0Z7qOc9qTn7ue9KOeCepoAXOemOvPFCgMAWOMCjAHOOM9a&#10;MfNgjrQArFR0HPvTgfl5Ue1J5YBJz2zgUoTbySPbmgAOc8fhinDAYkg59KcFyOOaTad5JzwelAAo&#10;wMA/WngjqV4PA4poyRuDEH2NOHJwD9cUAGCTkjg9qOdxwPwpQM9OOehFDqB2PA6CgDjPjVfLZ+GZ&#10;MkcoehxXxxe30k+pXBfJ3SsTzX1l+0PdC38NSc/8szgV8h3Q2Ss28gMxJ496AILyVV4I4IIrGnuH&#10;t3LJxnP41bvZsynac444FY+oSvLL5SnOTgYoAkguXnJlcHJbqBW3o0GYeAe+Saq6Xp5EG8/UHFal&#10;tHtQ7Tg54oAjud0KYVjz1yau6bCLlMZzk+maquWfryc+masaK08LFnBAySCRQBqXtulvaKIioz2r&#10;Ld2kuI1ODjJq5qch+zhskkDmqMGd4dm6KAc8UAjQuYoocMOTt6+lNlDJbhiOtNvWZmAQHGQOParE&#10;yL9mSJgeaALuhSl7XIXAAPJFRiQS3RLj7vfrVqxtlgstqHkpVW3s5Vu2c5wTQJ2Oo0l4vsw+bn/6&#10;1V9S2qu7OM57c02zBiIQH5ak1iIy26pFnO30oDoZTeUZ1QsOmTlf0pLv5IMq2OOoqwYgjFHXkIMM&#10;e1VdeU29vlGyTjg0C3JyhOmqXBORmqFxbsifu29SQD7VZtdQeWIW8hG3GBzTEXz7tsv8vTOelAHP&#10;xealwGkGcE4NTS3Ma25fnheo61pX+gsoMkanoayJrdltnXAwsZ5FBVyC4RLjTZZhySOK8c8UFtO8&#10;SJdKAoErBsDpXrTXvkWUiN0xg15f8RYUkaSeNfundxQB6t4J1SPVNDicuSSgyM1diREmYAgn3PvX&#10;C/CHWjcaWYVcHAyPmxXZQu3m7iccccg0AbMcai1eNscnuOtUbWQIxijXkHir0ag2/m47jIBqhBg3&#10;G5TnJ6A0CRs2yrJBvc4wcGnx3UDCTvxgVVtjtQ7iAOTjvUVrlonwRj360CHWWJLppFGcHHWtDWHj&#10;FsqIcHZ1NUrSxljbzYwW+bo1T6zDK0a7W5HGKA3ZRErxJsJ4EfPNSTtC9qFPXYD0qNbWSZCrkEhe&#10;KfeafcJaM2MAKOAKBjhZk2pdem3061ja7DIbZ9nZfxroLIH7I27nCjpVC+sBcW8kkZOTgYoBM5OW&#10;OWO3MkoP3RzmqN7ZrLAXU54445rp9V09v7OY4GR0wKyXthFZnr3+WgZyer2z+Wq7TlUyQags3MB2&#10;FCPkAwBW5r9oNhaNSTtAHFYpU+YVxzgUALeOYG3KcfLx+NWNG1a4tL9Zw/Yde1QasAq7mbkgc1HE&#10;q7N+5u2CKAPWtG1NZ4I7lZAWIycGuhtZzd23lj5jjjivMvAetsk32aeb5OwPQGvRtIkAbJYc9eKB&#10;MksLo28ptpjjDfLkVeknRgCqjkc4FUtYiMZE8I5z2PP40lrJ5sOFfBP6UCuPuFE6lgcOO1VLRpxJ&#10;h+zcj2pJJnjut4Hy96luHZGFxHnB64FACzqVIlyAF647iq17iZQ1sQD71bIWeEqW5xx7iqTW0tqS&#10;ASQCSDQLoVo9trLh2GGPb1qS4gF/bFeOadDZx3bku2CemfWp0QY2ROPQj0oH1OTP2mylMePmU8D+&#10;lXra7a7Tc6/MPSrusaa+7zlUf7WP881W05Ibe48t0wCeM0FFhYEuYsjlh1IqnfQAxHenzAfl6VeR&#10;vsV8Q2WjbmluY0mbeVxnGRQIzrC6RiLaY4K9MmrMrLb3GI14J6k1U1e2FuFu4SPlb5sCrG46hYLL&#10;EMMOpxQMs3pge33ocnGGI9arxactwBIuS5O3CjqegqzokD3kv9mRW7ST3DBIo1XczMTgADqSTjAr&#10;9Lf+Cbf/AASxtvAVvZfHz9pfQBcaxJtl8PeFLhQyWZzlZ51P3pehCHhM85boAcp/wTU/4JUXPiCe&#10;x+M/7SXh0iDKT6H4Vu4x84yCtxcKe3AKxnrnLDtX6i6L8PdJ0yySJbUBUQBVxgADoABwKk8HaJFZ&#10;Qm4ukXzJDlgScj/61dFPfQR/uw/QYHGAB9OtAHO3PhuOBQIbdQScdOcc+3Sq8mnRNE0RXaWGDjjm&#10;tWfU0Zz+8UN1BJ/xrPurkuAwJ+YnO1/880AU4Lae1IiEpcYOCeRUgK3BVkJ3Dpu70gnEaKySKx3b&#10;SH43D0+vvUySR7vPhTCk8HHKj3oAWa4kYKu87QQMDOM0ucltoXBTaGI5z60hl3Fdy+xGOjdjSmKT&#10;BQoAq8Ese/vQBHNDatGbScB1HU8gf/X/AJVn3uh6ZIMwpsfO7g7QB74+vrWkU4y0wwOm4ZC/SoJL&#10;ESKdhbA6L159aAMFLLUI5jFa6pINvQHOCB3p/wDaetwp5fnmUg5BdBjH+fWtC4t5oUYrEDgAnA71&#10;TWx8+JxODkc0AVItf1qNXiuYLeRVb5S5IOPcg8/WobrU7q+gktbnTLU+YmJMfMCnoVIIzV2fRbhs&#10;bn5HBVTgkUQ6MoQqEcENwAg6/gaBHi/xP/ZL/Zu+MVm6+PPgB4bu5fmWK5hsFt5gSMbt8YBznJ61&#10;81fFn/giJ8A/EsSXHw78Ua9o0oOfs15cLcw+4ycOB1xyetffMmj7V2yrtBPzr6k+uaSKxeJt7Wq7&#10;QMbc5wfX2oDU/JHx7/wQ7+M+mOT4O8XaVqVuJG8hpcwOV3e46475xnNeZ+Nv+CQf7WOhpJLp/hJr&#10;8KSAtpJHIWwOvD4xX7Yf2ZOkkrsM7hmP5t2DjnA/pVddIRWcTTO+9dyxMmEJ6kj15/8A1UAfgB4q&#10;/wCCfn7S/hAl/EXw61CEZyoWwmbcM4znZtH55rFt/gp8RvCe241Tw1dRIH2lpIimGz0+fBPftX9C&#10;8+kfuWmghKqqlZUgAbeT2OfrWF4g8FeG9a002Wv+HtPu7KNGNxDPYpIkpHIDBgen06mgD8JrDTdT&#10;2FJbOQbRhsDOPyqrrMUkVvkxMAO+3iv2k8Vfsgfs3eM5Dfav8HtKeV03N9kh8jJbhQfKIGB7ivK/&#10;Ef8AwSC/Zq8V3dxKtzremRyBiBYXsWyMnkBFeMk49SaBdT8d/EgJRio4781wGvsfMcYxX7HeIP8A&#10;ghN+zzrUv2+y+K/jK0syAFjLWsjMT/FuMYxz2xXnfjT/AIN5Ph34iuRa/DH9pfWbaVH/ANKOt6ND&#10;cRhf9nymQ7vrxQVc/HzX3DSOB0znmqNipeUEqTz0A6iv1B8ff8G0Xxwu7ww/DH9o7wrqYCt5i6tp&#10;txaNvA4X5DIP8K+PP2iv+Can7ZH7Imq3dt8XvgzqX9n2Kh5vEOkQPeaaUPRhOi4Uf720g8YoA8j0&#10;+MbNpHPYdKuyRjy8P1xg4qLT4TtUgcY6VO6nBXc3PcUAdr8IvHNzoGmT6SrbRIT39sU6cG6nChQT&#10;vGSe9cv4Via2uQ6nqe9dhp6ZlEp6A5wKAOn8PwrHa7j1PFb2gnfctMeSWzisXT7WRYwvmEAds9TX&#10;RaSq2lmZWJI2+nWgGb/h+P7fqD3CjhSFQ5xitu/eWMOoI4G0DNUvCUSWtss7D/a+vp/SptUdxKko&#10;bOBuIHegSRZ0qAMhldc7FwBiptbjeLTyIhk7Qqj3qTSZo5rdA6443HA61LqCiZVhXofnYY6UAY2j&#10;WzRpukXkLjp1Jq7etHZRFkwCFx+NWlsRtWINgk7mx2FZ2vSIQInfHO455oAyZ3jd5JX52LhRjvTL&#10;e6jhRUTjapz9aYqtKViAzubdyPSnMiO21htJbOM9hQGty1KFKRl/4V3NVaYwMyxSAcfMc06CZruU&#10;lDwTgcdhVXVmEf3CQzttXnOBQHQfdQRR24aMjJG7NZ13c/6OsY43t1PpVm9Eywgq5OSFAAqlfxOb&#10;ZjHGTtXav40CM+NDKQFJ/evsA9q1Lu0R7b5R3CLn09ar6dZMJEMw/wBUmcMP4jViV5FnEUZyEXLH&#10;NAMgZGgic4P3cDuKdYyy20eD0C8ZNT3CqsKLLgY+ZqawiMScgbzkkelAuhXnAaTzCo+RM4Bqhcs2&#10;5UA6As2K1ZVMtqXTGZG6+1YsrN5rAD7z7QaCkRpAsaZJHPzc1nWllNcX7FwSrNyK17uMrHJOpJH3&#10;BzVOOYwxs+3oMD8aBlXWLf8AdYVcbjzn0FY9lHIsrzleBxk81s3F2kzlWb7q4A96p34W3tWlQ4IX&#10;IzQBHopW8v2dUyqLgfWuq0WxR74bkxtXJHbNc14UiEMPmEfPI3Ndr4f0+WT99g5d9uKAOr8KW32O&#10;3kvZsfIpY8d6+bPiz4gbX/HN5cFsqGwv4V9FfEnWIfBvw4mujKFlkXCgHByeK+VJpZby6a6kJLNI&#10;SxPqTQCLFjGZyoYHlcV1fhuwhn8vzRyylck9653So+RgcI2T611WkSJFzG2QpDA47UAdHpFmYoFU&#10;g4TKjIqUM6QbZlyEJBpljeiWR44jncNw+tSz4WV45GAMqbgCKAMrTzLNdtsUgwyHGPQ1q3Vs8jBy&#10;DmNw3TtUdqsVtdZ4/fJg49RWlbqbqEYQ/vIyPxFAFyynEUXlE52kMP6irBWN5mABOxgy5HHNUYFn&#10;jmj3rwybc+9aKWpndWUn5lIPtiglrU1tMVLecLCQNsoYEehrs0t4xbRybF3JJjP1rjtBs2mlQ5wX&#10;i2ke4rvNItFmtQHzgxqQB6ige5a0WCAgGMfNgqeffNbCyvHIpcnG4E5PUYqhpEAhu2RlwDJnp14r&#10;XuLQthwfvBeMZ9aARaWeM2m1APuDJyfWodMjMdy9wQd3sfegRtBDgjhgPmPTrUkcwgWSUDGfbpQM&#10;434s64tjbS3EnBRN2Pwr4Z+MvieXxX4xZN5KhzwD2zX1P+1D4yi0vRLoJJgldv518caWG1jXZdQl&#10;JwZMigDp9GtRBbqoGOBirzqcg4/Cm2kQJCg55q61qCNoBBJHUdKALWiaeJY9xOeOldhpWnLDBtGD&#10;mLIBrC0O0IttuMYBzmuksHZIFUf88jjNAGjZokaRRoMHy8YFdNZIhtoyP+eR/OudslGyMuD9w4x3&#10;rUiuRHbIwc8I3BNAmb9qkb28Z25HlH88VYh8rYioAf3R5HSsPSdZjNgqu4GUbBzUn9tRxIqpLn5D&#10;gDpQBY1y5xDHDu/5Z+tW7DURa2MJWbGY/XiuU1XVRK8YDnkEVoae8k+mx4b7pxz1oDbU1kwv8XUe&#10;tSIoyACKYqgHgHr0qWIqRuI5NAIeu3GNuT61JGBjaR29ajUfKcAmpUGckZGcYoAeB1P+TTuSQADz&#10;QOehz7mnIBncD9OKBjgAOv8AOpFBA24z65pqnn5hwB6VKGH3fX0oAegYrk4B+tPVOB8vNMj68Dr0&#10;5qXIXgMc/WgQoORgnGOc04gFgAwIHpTcfj7GnKPfigBykHGePxpyhsY/lTcFW+X9KkUHjPWgA46H&#10;9KftK8qc8cimkY+YcetSfMo6dRnNAwC8bS2c04KSvLc/WkyMfh0xS5YAHngdTQSx2QMgZ57UqdNu&#10;7v0pFzgfKevJp6nIPPfAoAFXnlvpTucHA5FCsSSDTjx6ZoEJjABxnjinRju2eP50gJPyjPJ604DH&#10;fHpgUDuKvBJKZHapY+M4NMUrnOT+NPXAPTPpmgEPVefmIHtmlwOinP8AhSJuIx+Bp+0bc4zz0xQA&#10;AE9c/iKcoGcE/kKVBk7cnJHH1p/lqRu/lQCDP9w/QmpEKvkEA496jBOAwGPrTwpLnHJA6UASbSw3&#10;buPY4pUGB9TSBj0ZePWnYwuQeOg4oGKBkY7d8Uo5XK0DOPlHWlHrxjv7UDBcnrwCccmnZJOG4z1G&#10;KX5VAOME9jRkliVJ4PagBwXqx/P1pVwwyPTpSAl1P17CnYwM9PWgBQvAx0z3608A9Rx7UiDPG0jp&#10;+NSAHPcY9qAHJgkrx0qYbSvNRIDuwD+lSYXbgAe/NADlYZPft14p6/eBVe/NRqWHVvpxUsfPOKBM&#10;dtB68elPRAvTkknPNIgz249afnPAXnNMkcmQcHinAnOQce1NGTjFOQYOT1xxSGKcMOAefSnJj+Ef&#10;Wm984GKcmVGc/WgdxSFxjbxj1o6HJ/DmnbhjB65oYg8YwQaBiMBnlcj+tOUDGM8GiPJzkdu9GCDj&#10;GfT2oAdxjj8xSngE/nzScuOCQTxRtOSuM/WgQYyRg4zyaTBzhcH1pflAyVJ7etOUcH+lACKM9cj1&#10;qQKSQegNIg5yKkxk5NAbgOe3Pp7U9QpGcdvWkRT0yeKUA/wnmgY4IQeeuO1PCdefqM0m3HKDPPr1&#10;pwUnBwfxoAcoyeCfbingEr1/KkRR/WpMe/bpQAqdc56dc1IBzkEc9s0xVBHLc96kGCCD+VAgCjrx&#10;19KkQDG5j09OtMVc5OPrTwoI6980AOTkdj6c1Io2k47fnTAOMMefQU9Rzx26HFAx446HP0NOBDE8&#10;/nTT05XPbrTsjkE4HXrQA8KShbI9+aEHBJI9uaMru4H0oyCfrQAuCw4+tKNvcn6etBbBJwcdqVRx&#10;uUc+woAOCwU8Z6gjpShVJ2hhx2zSDhiTnkcgilBKnIOc+tAC5O7JPbHJpxy3Q/nSA5PTGDTuAuf6&#10;0AKhG3a3HvmlGOpb8RTApc5zwKkKnqG7UACqA2Bkj6UuwdenFIpAGQ3alMgHJA56cUALjJ4J/Olb&#10;5eAaQKQpYnJ9qHYN3570AeW/tIuo0NlZsfuzXyhqiAIzrzkcGvqj9poZ0OQrwdhFfMc9o0kWCucZ&#10;zjmgXU5IpJJKW2k859KbYaM11dhmfhTnAFbLaUwkeVF9qito3juTjcBkUDNCOzjhVYsdhnFNubdY&#10;RiPPtmrhQZDP1x9Kbcxl5AjY56UAZnnCGTBwfWtPS445oQM+gH9ahl0lS5dhU8SPaKGRSBu/PigB&#10;NWc26BMdTgmqxCyHCnnI4xU9/IJMGRc8A4pkC5YGMk/NQBLbyhmVSu47slhV5VWQKTjAWs2BnhLO&#10;yHuatWVwbhlBbAAHOKBNG3ZyK8RUjOF4+lMYSINx6+1PsYVVW2uMgAnilkkViFYcKRzQIurEYo1K&#10;yZbjvTr668t0hfHzEdqZe3EUUsag55GQBUVw0c+oLK/TPagCSQCaUk8fMBxzxVDxG0RjXcf4sk+1&#10;Tm+AZVVeueT1qTULKC5tFLYyEBIPWgdzBjnMSCVT2JxUum+bIQ7uQCcnnFJfwrAqxrFhe57GnWbI&#10;Cq7hwMmgWljZP/HvhmHTrWFeWkZRwBncCDirmoXwjh8pck7RyBVW2uElgxNg8dhQBg67YLb6Y8ir&#10;1HHGK8v8ZwPJFK23goa9g12RJLQxhRjGORXm/ji1AgZVHBx0FBS1Mb4I6mBqDWJIA6Y/WvUlhkef&#10;kkAdDXh/gLUG0bxiU5AabgfjXuEMzTBZAMAr1/CgDctZFFoVdewyetZ9sN9/s34Gepq1bEizMhJG&#10;QOcVnrMY5ywbPrjtQI3WgRIQxIztJJqsE8mMsJeCR0PWktZHmVQXIDADJpuoIYVESyEEkd6BeRoW&#10;hf7OmH5LelSamyswDNyRzk+9JoxVbZFmGODzmq+qhprvER4HbFACBWiBeM56DgdauyETWR38biM/&#10;WoSiEIGQY3CpHdRCcAkgnGKBD0tAbNkhbknkiqslqSjRgn7w6DrV6CdY7IOBg7vTpUsdmZ1Wbd/H&#10;k/X0oGc9q1pILZlCkjd2rIuNOea3DbCBnkeldjqFum1VK8ZJrG1WNliWOIAfNjGaBo4rXbFzJtiz&#10;jAHHesO7s2jnYHtjnNdfq9mVuUcjI3gmsXUFVrgoI8En73pQM5zUJEaR0Y9MDqeKkS3zCWBHQcDt&#10;SajYsXdkByWx71NaLi12ucneKAJ7K6GnD7SD0PSvQfBPiSDUoldZBkdRnJrzrUEH2Up0zx0rT8FX&#10;v9mzBWfCswzigD16KaC7hKO4LAdKzIZZ4rxoCSo7VX0q6y42P+HqMVbvEZwZI0yR1IoJ2ZJMv70R&#10;lchu+ehqzC0QTyJFGOhNU7QzXqAnIPuelWDHK8YlwQV4I+lACXmUcJCnI9O9Vry5khgwyn8Rz9Kt&#10;vPsRZ2Xd2OeuKiktV1FSOeRkHFAbEFlJG6ggn5h6frTZgbOcNExG7r9apSfaLK8a1deP4WB4IrR2&#10;i5sSCPnA55yKBsmVFkQSOQc9eay9XsFQmaM4YHj86sWkryRbVHzLwQafOwkjMbg5HWgXUzrab+0I&#10;hk4KnjNWJl3QbgDxwc1XS2ktbkPDnY386dO0sT7ipZWHz+xoGyvCrXAa0uEGM8EVo+BPCviPxX4o&#10;tfBnhPRbnUdRv51itLO1iZ3lcnAAA/n0A5PFaHww+E/j34weO7HwJ8ONCn1LUL2TEMUK5AXjLOei&#10;qvVmPQV+un7CX7C/w5/ZB8Jx+KtXjg1nxrf223UNaKcW4PPkQK3KqO7dW78YFAzlP+Ce3/BLnwr+&#10;zdHa/Gn45Q22q+NnTfZWXEltpOR0XP8ArJcdX6L0X1r6/i1+2jkMzxGWUfcULwo9Kq2enavrjR3m&#10;sOYYyfliU4JHqa0GtmsmCWtkGQdWKjA/OgAXxXrsshW2tlXfwN3BP1xU4vtacYl1CNT1CBD/ADFN&#10;SC4vIfMmRUX725FCj9KmgtNjqPNGSvCnjI96AKyXWutnyY9yhskqM4pJNZvUcRSwSKT1+Ste0hZV&#10;LYaTHUMcKPrTWW1mzI6KpAP3oxjr16fpQBnLeW7jy7pScY5XmrkeoJGiBbjgD7wbJI96hlsbJozO&#10;FI+bhG2qWPTgYJqskM0Uhk8pOc7ctyR9OT+goA1kuUViBIH6cL3P1qd75CoijAJYdjxXPXTXEZ8y&#10;XzA3G1WIAGfqf8Kij1GRRgMH5xlVzj3oA6FL6ASbUyMrwMZP69RVkTRTgmMqgcLkF+nX3rmF1C6i&#10;nju1JJj+YjcODVG58dNpFx5eoxMiFiwk8rII75z0Pf8AlQB2EykcZJ2gqfwz371EYo23hAMkDJ7d&#10;v1+lYFh8QdMuY5B58cnzcbXAPT+VXIvElnKPs7bt3BY9cCgDWhgmCAzRBgG4OM44/WpRZhzukUE4&#10;3HB+6P8APaqMPiiAQlpWwoXB9z/kVai8UabhvMmKbsBhtP0FAEjWULxjz5DHKrgjOcMOw/rUQsYB&#10;KWlRcqMOD0b16dwOasDU7O5UlpM7jgDOAPY0fbbY9Z8+Yu352A3f/X4FAildaYoh84AkBQVIGdw5&#10;5qtc6Ykv+jqoAA3qQuOf6Hr+taxntmw8MiFWUhlzwpPBB/EfhzQkEcu/Mo5BAP8AdI6H3HOPxoGU&#10;U0iEsFhC7CSGyOhAzzWfqWhwmOTyxuDsHYDrit8ymKA3ThU3SgsQvRlGGU+mR0pZLJVMkCrhlU7M&#10;90c8fkf50AcVf6IqpLvUoYioDr1AzxR9nWCcRSKXSCH5uMZJ7V1M1nbzwNM0QXfGqz5PAU8A/h1/&#10;Gsu/04C4aIcGWz+b3K9f05oEYej2L+VLbYKjzC0SEnCjqMZ61H4b8MPYvcxXTkMZWkR9xwc88jt6&#10;V0Wk2CmzaMAia1YbgBncvUMPw70zU9Pn0xrjUbcgszrtBbpkcfh/hQBleGUs9Y1OSSxk8kQtsY4x&#10;hxkH8Bx+tZ3ioapZ3GoW2rCK8iuJPK2ErJHLFgAqw5BBycj1p2i6VHo2sTLCWYTgyytK2f3hPzHn&#10;1zXT2Ph99bkWJ4lMZ+6uMZNAHy5+0L/wSw/Yq/a00GabXPhpa+FteEBFv4h8JWyWksbdi8SYil+j&#10;DPbIr8v/ANtD/gif+1j+yvb33j3wfpH/AAnvgaGUtFrugxFruGLghri0GXj64yhdeOor98PEPhS0&#10;02O20C0ERu7tQ7lX+a3i/vH3boM+5rVvrCzsdFjsQyrFuwDjqAOevUetAH8pOi2E8N40FxCyNGSH&#10;R1IKn0IPQ11ulxwhct9a/dn9pz/gmB+yT+1cL3V9a8AR+H/E195slv4n0GMQTs56SToBtnHQkMM/&#10;7Qr88P2kP+CJn7V3wMnm1L4aWUHxC0ZHCxy6Euy9AOSd9szZ4A5Ksw5oGfLWlk3QVA5G7rmuptNO&#10;8xIrcNne2W+lYz+EPE3hbW5fD3inQr3S7+14nsb+0eGWM+6uAR+VdBoSEzGUMSEGBQJm8rG2jS3j&#10;bAbAJHPFJfyyOwIxyQOKVpYZpQCRmNQMDnmoYpfOvREgyqDLHrg0Ab+mtCqqBGMEBRSyZkum8s8b&#10;sDFU7S68o7mX7qk5z0qWK6CJ5wXO3nr1zQGpYeQoWKuMgbeKxtTR7idw78Z2qRWirCJBIzH7pYk+&#10;tUJ9pnEgbom5vqc0AVJLI2akg9AFSqN+txId0eRsUDI9a0p5GkSOLP8AtGoS0SBd/JbLEe1AyOzE&#10;dtgb8lF7+pqK7jiv7scD90uevenW22VzIwIDEk5p2nwgM84wN7fkBQIreW7yhX48sbsdOactujRK&#10;rAdS7jvU90A6ERKcyPgYPaqlz50aSBSck7QRQLqVAZQw3Lgu24kDkAdqaki7HkzhnbqewqcwmVX2&#10;qCchBVXWU+y2wUH7oxwO9AIWRzeQNGT/AKxgqHNS3tt9mt/kf+EKCexqOyhdYEYMRtXJHvRqUzxx&#10;RRsxzjceetAvIfI4g084P3Exzzk1iiFpLksuMQrkk+prQuJWazRFJHmHcwH9arbEgst7felbv6Cg&#10;a0RExYRCBj90Fj71nXsiRRqnQE7j7VoxN5qM244JwOaztVs/tCsIWPXC8UFFW2t45xux95uwqprs&#10;sTMLeM4DvgAegrQQPawYbJ2Ltz71lzWDXV6JycBT0/rQBsaFpoCgQLkDt713PhqGUSRRYHy8nArm&#10;vDWyO3BYDLHJPsK77wRYk28mo3C8bSRkdvrQLqeV/tceMmjjsvDdvLgKodwK8b05jcOTjhlBFbnx&#10;y14+JPiJcyq26JJDEp6jArJ0CDyjGXOcHB4oGbOk6fKbhU2HEi+ldPpNhCmwKPmZdjCqlkLe3RD0&#10;2t+la1pbtG7Mp4BDLQBb01ZLOWOR1HUoeav3FilzJFMGPyttOD1zUY/eoy7Rnhlq2WZYsIeqBgfc&#10;UAU7u0FvKrAf6uStKC4NsdgjGUk3Z9jVC9d7lg6kfvB6dSK07SOO4tFuH/ijwTjuKAJJLebeuBgB&#10;ty56EGt3TLIrA2SCQwPXpmqdkkF3FC2RzFj8RWzpcEu9EHIdD9OKBdTT8OaN9nuVlkyVEuMMOMGu&#10;80ayt1tQFI4VlOa5vSbaSaAttOQgYj1x6V2Phi182Fgy5APU9eRQBELDcwmQYztzzWlOoWyVSAGD&#10;YwRg0sMkUULK6Yx0x9abI4n2xJ/e4/OgZakgQ6YHkAPPOT+NZWuXsVjpsjhlJweSa0dR8yKwEZYD&#10;5ecfSvP/AImeI00nQpXZwu2I5JNAj5f/AGtPHsl7fyaTDJ1cg4avLvCdmkUIZgCT1qT4pa7J4m8a&#10;yEMWAkJGR71c0SAxKFccYHGKBm9psCk5x0PStaO23sQY8fnxSaRZpJGMDOQK2zYpbtucY+TIoAsa&#10;Np0cdvl+NymtZYI0iQqv/LPtxWXb3aFEBb+A8elaFnexBY135Ow9aALlvcbfKVuPlPFV9Q1OVCqq&#10;wA2kcmobq92vG6jgg55rM1XVQ+0x8DBB9qANa11ZxaRjd0VhjPSrNpqcbqmTjIIJJrjE1ZlCGNiV&#10;WTk5xWvpFyZiuCQFbmgDSv7lY3RyCBvwK6vwssk+nncqnDcH1rmtUsTdWwePqpBruPBtoh04DYfu&#10;jtQJkqLgkHvz1qRflA5IHpTEOBtEeAakhUscH04oAlXkAY4PoachySpz70i8HAOTjpinjaDzg+wo&#10;AUYYdD71IM9Rz9KapAPy9TUgUA5xyPU0DHJ82Rn8qkCDt1HNRx4UgFetSRhRwO3Y0ASrtUjj6UoY&#10;ZBGM9KarZXAzipOM5GOO4oEOAGcCn5A4ApI8KeRjnNOUFuGHPrQAoO7BxmnAkfLntxTUIOCBjPXP&#10;rTwB1yM98UAOQfLkLmnAcZHTNBXHy8fU04AYGR9DQFxNvOce4yaeoXPIHXGKYCM5I/KnjDfezQIX&#10;5duOeBxT4xgYU8HqaacgcDrzTkJOflx+FAC9GAzz396cAMAle/5UiY6FePTNKCMYz7+tAaCqCfYH&#10;vUvBOR271GpO3Pv3p6Sqeuc9uOtADhnj6U9Bk/N+VCjI5XpSj029/SgBw6/ezz0p4JJwF6etMIfr&#10;g+/vT1+Vchc+xoBChcHJPXrUm5dvl9+oPvTQ4Vtpw3finiQMgAGPegfUeFZ1Ckd6CFzg56fpSKR3&#10;4+tOQhjkc+tAIcm1uT3HQ08AEcHv0pOvUA8+lKp3MAF5FAxRtJALdTSqB/DxzzSqMjO3jinAZ52/&#10;lQA0APznkelOGS+CM8UYz0U+5pwXccsP1oAFJUDJOM5qRD3wKZ1yB/PrTgDySO/6UASKuVB5zThu&#10;UZzTY93QDjPB9KkAB+Xg+1AEka88ficUIuOTjHvSKCMjvTuq5yKABQQCwxUiIQPu9B60kfHIP5VI&#10;oAwemOtBLdh0Ywoyevc08AkEn8BSMQFxjt1zSp0+70oEtx3YZpQfQ569KQc8nr1pw3DqPrmgbHHI&#10;6Dp7Ui8ngcUMVIywwc9zRz97HJ7UDJOeq/TmheflA7etJgDIx1HIBpwAUfKo9sUAOwcbRSqS3Wm8&#10;kcDn2pygDp2NAC9RjPtQRgfN19aOTx39qUD9aAEAyOBxjNKAMbiKcED8AYPvSkAfX0oAAPlzxmpA&#10;NvzZ56c02MBiSQcinqq4yBx7GgAXLtnHbtUgTGGH96kUdivbjmnqB0wKBijlc05Uwck+4GKReRnb&#10;9eaeq5Xkc564oAULkjt60/jvx2GetCjrgd89KVdyLwKAHJ056kfnTgvJHc9aavAzjHtTs549KBD4&#10;wvIb9aeisSSO3pTFJHReM1IpGclaAHKcjJzwOafjHORntTAQMYHU96cATwAenc9aBjgccDHtTxjO&#10;7PXoDTVyB0/WnKu1cgdvWgByY7nt60p+U/N2HWhSoxx0NLgbvfnvQAp+Y7WPWjBAGDnnsOlDpnnB&#10;PPNKAwGQv1oAUKM/Q0vbPQ0mCTtC9egxSg8g7Dz2oAVfmAIXHFOXucHrjmjaODjtSgk8Hr9M0ACI&#10;OuefalYDO09aNwByRnNBwDkdxQA7J3AFunT1pAPmAYg844oXkngduMUucnBHTrQApGOCOo70qjPy&#10;j1/OkXpkLg80p2ggAUAeSftLSBNJkUnohIHpXzlauJS6t0Hf1r6P/aZtfO0WRwDkKTmvmqwwk7Ak&#10;igTJU06Jo5GCgH2HNYd1bi2m3BM4OMit6W6EG9DySvAFYuoTZ/eNwexoBF9FWaJXY46E0t/bR7lk&#10;jB4bqap+b50aSBhkDuKtSySm2V1GeeSRQBM2x4xGG5IqOSKdbcAqOozVYvM0mSuOc59a0JLhlsMk&#10;g7enHvQGxS1KNYrVAUB4GeKdZwgtlk69BT5Y0u7YGVB1OM1bS3S2iVgAQMEHNAXsZsr+XG37vPHB&#10;zUdnMNpcpwB2q1cyRyZ2qDyRjFJaQKYWZVzxjrQMu6FqCPJIrKSNoBJPSrtzOpl2KDgkc1nafAsK&#10;SELkkDP4GtS2gEsIDJzwRzQLqLcSo0ox1U1Gbhmk3BgDyeKr311NBeeXsJG/kZpTIhuQowDtP50C&#10;EilmkvRC4yCuV4rTaFnBjMmAMYArLDLDdGRwAQn9auRXPlswMpOSO/tQGxV1WJY0VNo3Z4OOar21&#10;vIjhnB9MGp7uVGugjgA9eT2qRZ42kKHacdcGgNkZ1/Luuznc2D69KQxG4RiuV6UjWryXhkUblzya&#10;nRSkTHGG25z6GgdzA1O4mLGzJGPU/WuT8Z2mbQsWyS2MV2N3bQTXLMzANk8E1zPi+MLbeWPm25Oc&#10;UDPJLoHS/EUM6L8rvz+de3aBqKXOk20xx9wY9a8U8YxeUyThcbDkED3r034VatFqGhqjMCUGRQB6&#10;HE6yWmxlwSo59eazoox9p8gqSoNS2UzvwMY7inxxA3QcjoO4680AaUAWPaqrgLiodStpp5Ef05Ap&#10;8zOmwqpxu59qlup40ZEHOR6daBdTQijUWyIwGQmOnSqOpTLaOzKM885q6CWkKsDgAc9KydYiYT4a&#10;QkO3GT/nNAtGS2873NxGw/IitSWBbe3QEfe7Gsexhkjvo1CnO3OMVt655phjwp6DigGLPDG2nIVz&#10;lj26Va062CWaqzdiearG4jW2igfjjv8A55q+wEUCeSOAnp/KgEUZTGJDHjOAfpWRqQDyCLbwDmtG&#10;2Z21FmKggA5pl5Ess7SFVwB0DUB1Od1GyE7rjt0BIFZE2kxmZpD1x+NdLfRwtOY0wCB+dU3gQhkZ&#10;Mjbyc+9BR57r0DopVBkFuaqW/Crx3HNdJq1j5k7KFOCc8Cse+sZISpEeM8k/1oApXkvmyBJOhbBq&#10;3bKISpDH72Rz0xVaUCaVY2X+LPNW0RQAUGcHP40Adb4X1uOaJYGbDqe9dIJZjGJY24PX/GvMdH1f&#10;+z78TFgBuOeOteh6FqIuolZSCrrzg0CZYs7nyLwqW4bg88ZrQi1QLL5DnCOOfY1kzRN9oAAxz0B6&#10;VNd2s8luZUBBA555oAtCQR3RjY5Q9M96fbyyeaY1GNnI4qnp2++gDMMMnH1qe5Z7SMSImWXtnrQL&#10;YPEVus0Qni++vNJo7CSAMF6rzn61LaTtdkK4+Vv0poMelTGGUfI7cZ7UB5FR2bTbsuF+Vjhgan83&#10;7RIpRNu4flU1/bx3FucrjjqR0rOhBdDFvwwYbcd6B7lq5tyeE6Hmuw+CfwA+I/7Q/iuHwL8OdDNz&#10;PJIv2q5kOIbSLPMkjdlH5k8DrXdfsl/sZ/EX9pK6TVGjk0rw2lwEutauIiNyj7ywKf8AWN/46M8m&#10;v0w/Z4/Z18I/Bjw3F4G+Dnh2POP9O1C4O6Sdx/y0kkA+dvboPSgRmfsg/sg/D39lDwmul+F7f+1N&#10;cvI1Go65LEBLckc7FA+6mTwv4nNfRnhLwBcoi6lruC5OUhXG1O+PcgDvWx4I8AWfh+3judSPm3IU&#10;b3Y5A+nFbbzrNJ5dopK8qpHXk8n+VBRHpGhQ3EwkMLEjCooP6Z/n9e1aVx4dQnPlxAD7xIDEce+Q&#10;K0tBsraIFHUDA5YN0X2+p/OrV8qqhUKEHoT+VAHM3VhFCxVlJwCFRRgH8uBVKWxjLMhABIBwcn8K&#10;3L2OEyAKEK4BDDnH+NUri3USKC2c4JYMOPbigDOihRQPJG5yP0qKVGOVKOMH7yt3qedF3lIhlgei&#10;/wA+ahmkl8tlI3A8sF/hNAGfLb3EIItpmJbHA7n61UQ3EY8mNtgI5bv/APqrWDGMKpjU54ZW+8fp&#10;6io5rZHXhnB/unnj2NAGdLay3MCxMOePkX+I+vpVe4WTaY9owD8gxgD6+ta6WUUsRKthgduAff19&#10;ajOlpKRvITkLvPbHfigDDaO4dyqnC85CmgwXMfyyuQCSCWPQnrwa230gzvsjjKKD85647ZHqM0s2&#10;jzwHYhJKk4XPJ454oCxzcum26kkW0RLEbpCnJ/x/+tVd7C3lVvLQrJwdrMeMcAkZrpm00sMYAx97&#10;OP50+LQNzLHt3YyH45HP60Achbwyxkoz4Y/cOcbuO3NRzNq0Mh8qeRQ7A5Q7+nGD+FdPqXhxnjaO&#10;JMgNw46qfUfTFV4tKvYZxdSWm9j8rqG+VvwPQ0C1MCL+24lYwyttQZ2KTls4/Wm3UurxRPeLdAsu&#10;CqNECQc9cetbjaXGrCR0VFdCscmcbjnofT0qrNp0sML2Um0O4Ochjz69e31oAzrXxD4tSWW2+0Ry&#10;urbmheErtB78HkVJb+MfEklmJ7eKS5iAG+ZJF8tieBwcZ79O1R3GkXEF6JGjE32mMiQxpjkDuen4&#10;VALp7TQAkcJNwAAECMOM4IwMkYoDU39M8YzzQnzbdwpUJOecb15yfr0Ira07x7aXEcUk07MYpNu4&#10;g8rnofocVw+nahLp3h6Szks5RLbSKI3Zchg2eSDj1H5Vu3+nWGiaXHrN1IZGlkRSh6EkgAADgUAd&#10;fZ63pyQuHkJiUmM7gfmiIyMe681Q1AW15aNFaXY821T91KvR1z8p/HkH6Vzl34pvNT1aPR4WaKKN&#10;A07ght2eNvQYHU1H4s1XRdGjga2LtOVwy20mG2FgCSMHgHnn0PpQFzauNUVLaHWbeZYZ0QI4B+4Q&#10;MEH2I71dm8Q6Td28Jj8vZcKFYk52uB+npj2rl9N0671SXOg6zHIJ4lWWG7UqGx05XIz74rndUj1b&#10;QtZl0aYvayB/MMR+ZCSOCv19RQFzs5oraORrx59hBA3EgcVKvjXUbSzNt4dBimkXEt46AGMdyg/v&#10;H1PA+tcTY6lqMkSIdQgklDYjL9j0554AHetq1vIxbx28TebMFBmcLhVJ7+/tQG51Phq9stLG61f/&#10;AEl/mZj80kz8DGT+p7CtSRG1oBo7gyBv9fcluJT12qeyDv6/TryljPZICZJSzMMOR/F6D247Ctuz&#10;1dI40hycOm3ykODgdBn09TQBJNGqXZvpmwrRgA56Rj+L8WqotzKseZ7Q4LZKgYO48irV7exS4Uos&#10;mHy4AxvbHC/7q4/Wqn9oPJF5cy/Lu/eNnG7J+6PSgZyHxb/Zx+CH7Qulf2f8ZPhxp+uOwxDdXNsB&#10;cRdgY5lw6H6Gvjr45f8ABDu1tFudc/Zq8dGNSS8Wg+IpNwLc/JHcAZHp84+rV97/AGmcymaOPnAA&#10;w3QZ+6K0tLVQNgDfvMl23d80CPwf+K/7Nnx6/Z41j+zvjH8NtS0cSSEQ3csW+2mwcfJMmUb8889K&#10;5jTrPYjzkEFj+Q61/QN4h8L+FvF2iXegeKtDs9R06cGK6s7y3WaKXPG0qwIPf8q+Qv2iP+COHwn8&#10;a2t94i+BmrN4U1a5cvb6TK3m6czcZUA/PCPoSAf4aA2PzAt7Kee38zGN7dfarF0VjgSPruYZ57Cv&#10;Vfjr+x9+0N+zrb7/AIgfDq9SyWQxx6vZJ59pIeeRIgOARz8wB9q8el8x3McnPlr0/wBo0AS6hMZr&#10;MvGMBjj8BUenW4nt2kkbG9sLTb9WtrZUHI2859fSnRxrDp4lJG5Uz1xgntQBnXgkku3SIHGQq5PW&#10;ie3YsZdwIOI8Cm2cUs0+9jjaCTg96lkBsz84yoQtz60AU7+6WMGKFSACF4qRkdY9i54XGRVebybi&#10;dSqrkEsTU9rP8iB1xltzZ9BQK5KAYf3hH+rj79Capahd+VGJGXHlrk9hn/Jq5Leqlt5jJ99sn2FZ&#10;V9Kt3hEXBmk5x3UUDJdPYGFSQTwWb61Q1N/tN2luw6ndmtOBUFqScqc4H0rDvVY3MrgZA+UYoEjU&#10;t5Iioij43NWPqbz3l+QFIBbAGe1XdE8oGRyRlVxye9SulsiPI2MqucA9zQGxVWcSvtU8Y2qKi1Zf&#10;NZgrYCrgVa0+JIIC8yg4y2DWRqGoxtdLDgAk5NA+o6KNoYiN54HIPqar+WLbrnAGSR61YjYhFY4+&#10;dssPao70NKojAGZHA/CgZCTGbbzJQMkFjVKG3lnYLF/E3QVb1CMRr5YyAfl4NW9Dth9pBWP7gyST&#10;3oAvQ2jW6JaRvlmwq564rt/Ed+vhb4Z3N2ZCri32oQcYNcvpOnyz61F5mdqDnPqab+01rcGl+DIN&#10;Gt5RvmUKyigR866kpu72W6Y5ZpS/5mr+k2weTac4xnpVaGASyKWOc8VveHbKMsjyDgvtPagZpLbB&#10;UUhh8y561r6PKsyLycFSrc+1V1s4yvlo4JQ5q5pdusUUkSjJVs8UAWrWdfMQc9SpFaChgquTwj/k&#10;DWeIjG7EoRzkZrViTzrTy1HLxgge4oAfawpcW5B58uTB9xU8E4RGsFBxFIMADse1JEEQYUbfNQEA&#10;DoaSGHZdK+wASx8kDjIoA1LCBYIGhJOYpQcD0NdTosBYRyBfuSjkVgaZGtzJsVeHhzgH+IV2uhwL&#10;/ZvMZBMatx6iglG54ZiVk2sMHDjIPWul8OgqzfLgBRisDQQkcoHHLAgfUV0uixB034Iwp5/Gga2C&#10;aA5YE4II4696fHAVUOQcDkZ/Gn3XmoS69z2+tTnYbEEjBK9B9KBbozNYvWliKD+Ec8V4B+014sTT&#10;dBuIQ+C6kcGvb9cultrZ3OMlcjnpXxt+1r4z+06g2mQzA844Pc9f0oGePaWX1TW5b5gW3SEg49/8&#10;K7LTLIyOAozXN+DrIDEpXnGRx613Oj2yK2XGcgcYoGbmkItohUqcBRxWhPMbu5UJ0KYwRVOby2CG&#10;MY+QdKsRIGKkuOYaAK988cE6qGOMc0lvqJgki9ge/as3UrwLdrGzHOOTnpVO6vtksWxsgd80AdDd&#10;6sZTFhsHnGKyry9eSPIBHJxjvVeSZkRGJ43VFc3ZkTapxg9KAJ7CVSpLgkBuK6TQLuIs0Sqcbutc&#10;7pttujdnHWuo8L6fFLIWB5bkEHrQB2NnbrdWBCqclRnP4V2nhazEVmqqgx5fUjNc9ommyCxQFM5X&#10;IGK7zwtpQ+wQs0fWEfSgXU5YKACE5JqRFJO8ceg6ZpqoQuBg8HGKkAAPQUAPjGQW3Hj1NOCE8lsj&#10;sCORQjAnHUdsCnkNjC9PSgYsa8Zxz161ImScM3NMXPH65FSxg5yR9KAHBBgkDj6U8bc4K856Cmqd&#10;wJJOacMEZDH2zQBKoBOV6jrzxT0GMZOB2zTIwwG0Nxgc07kNzjnpQIkHoSTz1pyt784pqEY6/WnK&#10;Qx56HrigBy5A5p4Hy9+enNMTIUHp7ipEX5c56c0DFGOjH9acBnGF796Q4A3Ag04AH+HqOeaCWKq5&#10;GMcj1pVXB5U/iaUAkHBxx+dAJ6M3Y0BsOVAeh5z60qrjjH1oVSAGyfzp3AIIwaA3DHTBpwU9QvH0&#10;pdrMvBHB4pyA7RuoARVBJGT1p4RMj+tAG1dxGe/1pwwWDEZoAWNTg8df0qRE79MU0E5xnqKehYHH&#10;H19aAAKXwN2PXinfw7S2aExu5XpTsHG47cHjGaAAx9GD9utSQoduXOAeADSI5c4I57elSbMDaT34&#10;oGg+UrsbnHvUi8nrxjtUagL8xOSeOKkGR3oAVQCSM55/KnbSvbqKREI4PpxinhSTz36jPtQMI8hd&#10;2Tj3604YOQDSKpwCefXJpy8kgnGPegAKkABXz7Z96dtOc7CPXmjHYH8aeDnv7UAIF42gZpwwf4cU&#10;KDkHOMn17U7YM5Y9u1ADkUeuM9aeg2nJyOc4zTY2bA46+p5pw6FcjP1xQA8KuP8A69OVQDls9cYN&#10;NUKCVwTgfhTlY45HWgQoY9unX0qZXXOT0+tRpGMBSRTlDdhgUyXYkKDGQSRjrinIAD/6EKRDgZJ5&#10;zxSjDd+T2zRcQ4AHhhTsbR1xSKd3XjtR0PPTtSLHEYwOvvTgcrkDtxTe/BzxxTwBtwrc46YoAOSM&#10;c/jTgCT1wR3oAGMk9P1pcAdD+VAAMdhkU5Pb88Uitnp6c4pQRuBPc96AQ7AOMDt0pduADn86ARtO&#10;OtO56MO3HFAxRgexx1oAJIBOOaF5G7J706M9uOnBoAB8vAPOOtSZA42gds0xVJG7dnn8aeuTjjv0&#10;96BbDlGwHA+hpwyQUB/GkXuc59eKcCAcg+4FAx6qQRzxz1pw46j6U1CCMDPvmnAgDr36UAPUqOW6&#10;jijnbkt9M96UY25x3pxXIz7cGgQAcfzOakGQMAc+mKYqDqOlPU4Hyn6c0AKvpjJHXNOQN3GfQ5pq&#10;AHLEZHpipF4G7OMCgYqhsEk4x0qQDPTtUYHPU9KlUhvmJGO3FACgEjb/AD4p8ZIOF7daaCM5I6et&#10;ODAnaB096AHccgH8MUoHzACjgE44PelAx6Z7GgBevT+dOHTIP5fzpvI6CnIDgsB+dAAMDLBeTzkU&#10;5TzkkjnjmgNhd2B7cUEcgHr3OKAFKkFj60vIyT0FAIC9MjPSl4zgt+FAAApPbHYg9KAMcEdM8CgA&#10;/rQASe3T0oAcuQNx9DgGlZWGcHp1GaVBk4POR+VKGyCPTjOKAG53Ec/TFOXA/D360ijccFvxpVUM&#10;wy2fSgDzb9oLT2utCkfH8Bya+WHCx3TZOTk5xX2R8W9OW98MSHAztPWvjnxDBJZa1cQLkASn8BQB&#10;De3C4aTHb161jyzmViMZGcjBqxqd0VQqWGT1qnDNEF+ZRyegPNAFqN1EWE7DnmrcMzTQ/KPpk81m&#10;xz5l25wCcZHcVZeUwkFenfFAF2R9qZA/Hj1qRZP9DJcgjpjGe9UY7iS4cDdwDzmprljHF5QXnAxx&#10;70AT/aY0tNsYA5PbrVqOXNqAzZ4HGetZMZleEgLjBPA9K0o4na0DO38I4xQLQqyRrhwGB5OMGl0q&#10;6jjTyWGeozQ0bxs3PBJ7+1JYRRlixOcknIoGXUmAjdwTjA4zWnpDM8GQ2eRzXPCUgMpfjI4Fb/h1&#10;ibYvt4HTmgViK7Umdtw53c1WlVIrvLHnBzWjqlpOp+0I3B79jWdLFvugWbOSOc+ooF1G6inm4lRi&#10;cAY5xS2wLISzncD+NOZYohwwOR3NQTTSRo5z9CDmgN9BlywklaTIwOc5qrI8iq8rscA9jjNSJKsi&#10;v83JGMVXZ/NJjPTOCMUFGloXmSAuSTx0JqfVVeGJsj2qvp37iXanAz0PpUfiO/mii2pj5ucntQK2&#10;pj3UiPK2AeBjr3rnvFAH2aTIP3cDn9K2bWYylpJB1Y/jWP4tliMJCnqxzg9BQM8y8Ywb7aQD1xit&#10;X4Max5QazZ+ASMButUdfha5hYE85J+orM+Gt29l4iMLtj5gcdO9AHvOhzrOmd3zAZAzWjYK5uz5h&#10;G3H5Vh6PdC2AOfxraspjI4lXgGgC5NcK77Mnhs8cVFd3SNewFVwR+tKI1WYyFgwGSeKLWNLjUFdl&#10;6cDigRqRXQZsOOAec+lZupubq5jC9Acn1q3dFLZSyt17AVXs8MxlY5A/SgSJ4JY4tQjKckDGDWrq&#10;Ilu5FTIxx0rn4XP9pK68D61v3QI2zq2MjjJ4NA7EckQS6SBpTkDHPath0cQEjkBR1+lc2szzaoDN&#10;KeCOhrba/k+zO2/t2PHSgEUbNALlnbGQvJ/HpUUkitJKSxyR69Kh064keeYM3HY4zUN8ZdriNiDu&#10;H1oEMmiUF3kB+7UflR+S4AzgDBz0qa8ilWAKSue+D1qG4+WB0BGTjoaAMh9PS4nYEdTziqfiLRlW&#10;EMR+ldDplruZmcbjnrjmotetDJERxnBwCKCjzSZRHcBCM4zzmgTfZ8EsR1IGa173SFDsCuWI4rJ1&#10;K3jh+8/RDjNAFN5HYZJBGK6bwDrUyypbSzkADA57ZrlXkIRehwPzq3aSzQSJNCxBA9aAPWYZYZrk&#10;Acg/xGtC2WEyPFLIAp45rlPDmpPPaKDKMhQK3YmZGV5jjcOfWglqxNNaNYv58J+Un5gDVOe5kSUM&#10;Rleo7VpzyqLLG8Nn+tZXM0LxsMMpyDQC1JoJJJCNshGOVx61a1GA31gJFPzrzg9aq2EL3EscEJG9&#10;nwT2rf0jSbzWtTi0Tw7p015c3LiK3t4ELPKxOBwPU0B1M3TFl1G1WCJC8gO3aDkn04719X/scf8A&#10;BN658TG3+KXx90y5g0tsPpvh1PllvGJADTd0j/2ep74HB9k/YJ/4Jsaf4Pe1+JnxS0yK88QSKs1r&#10;p88W630zv9JJvf7q54yRmvvHwR8JdJ0CI3c6oT5glzJyRj+QoA5H4e/B9BY2eiQ6XBpumWsW23s7&#10;SIRqiAcLgAbR7DrXrWgaFpnh+yNpaW4jCDaTs7n+dJbNHARNGqgE/Lz1x+lLNqQnPk25GTyW3bse&#10;/wCGKB2L17dK8f2S3cZ43N3J9M/571PpESxszsF3ZzkDpx2HtWXbJ83OAo/ic1pxXsIYspUkDGRy&#10;T/8AWpDNqG5QW4BABLAuCeSD6D9aZf6jDGnlgqEIydvI+prCuNW2OzKwAHJ/+v8A5/wqlda24UCP&#10;5gQflI6Y78j+lMDTnv1BJDkc8AHHOffpVG6kZlLTzA4P3GByB6H/ABrEuNcny0cgcZ+6GxkZP8qi&#10;l1C5nXaZGIx8gVckAf5+lAGw10g5nnUblyGJ59vqOnNLJdiSL5VORgZ24/UdqwRevbYcgbj/ABHn&#10;6c1NLrDrCrJcxghTyGP1oA1He1RTJMh2pzkoTg+h4pslxFt8yMEqMELjqPwrLi1aKQ+TK4UuMhnV&#10;ef15qjcaubCQRI/lkDBZXBH5HtQB0KiOQAB85AJTGDj1FWEST5Aj5AXg8cehrCt9ZZkVA7blHDds&#10;f4davJriqoWT5cYwR0FAGnbYB8qYBCTkYPGD3Hvx+taEVhblFPDF23MA2BuHOcfwntx3xWNBf20+&#10;GZwQR0Xpz/KtCK8gjAKMCCCpUL8w9/cUATf2VCzh2GDyucYDMScA/wB04wD6+2alTR0kiUKm1ACF&#10;B6heoB/l+VQNqkDEq0gJ4yQM4H8iMfjV23u1aD/WtlRx9O3/ANagCu2jxmaaBdxY4I+bhwAOPrkH&#10;9ai/sN5VVYipVgM7lGVGTjPuD39DVw3RkKsWboQc+oPWklvJAySK6nB5HoM5B/mPxoAyLvwvaXE7&#10;W726HzASUC5BcDr7ZGfxFRXHhuO5s/MeJhKBhSvXIGcfln8q6J7aN3IjlKl5VkRj09wcewqaz8l2&#10;DM7FsksjDqMZBH4/rn1oA4TWfCc80BNjO8ciqrhiAcr1BGffg1iXFlMbVZLmLa24ZkQYB5wcjsfa&#10;vTvsksaqwi3rCMr6yRHqv1B6fhWTeaRa+QJCuYblNkhJ43dA/tQBxlxoka6hLA6586FWBUdfXj8c&#10;1Q1KKS/1eDQAzN5LrNyeijj+ddu+itd6PDdlVW4tM4ZefmXgq31AyKxvEOkCHVYNdsmLwvCVZNnz&#10;DPIOe2D2+tAipZtZWepsJFVo2j5MqAkHuK5LVPCcWr6zdeKrS8kghmcRxJHKMAJkbueCGOT9MVq6&#10;vFeWmt87mhkhzLtcZAzwVyOOSM+1O02a0n0S40yYRr9mwDGASWU9Dz6dKALfhfTrvSbb+0TKhjiB&#10;JbcdoHrk0RNc6tGNYd8y3N3lFY4xHjA/DA/WoLS+F7pRsBCVhlP7xyT88Y/hA9Dxz6cVpafHDLeB&#10;kkRYrZc7fTjn8gKAMnW9J0W7u7l4NNWAoil3gOzDZyScfQVVHh9Fhk/s3VpVDkYV0B3D/eGPzrYk&#10;t5YYZZlbbJcHdtPv90fgMUhsAsRtmdk8pAqgj7xJ/wAMmgLGOlrrNqqyxJHIQmUCyYwPxHNWLbUd&#10;QtFUzWcxZj87iLOQfTFaJthEjlW+XdtjHpxUMv2u0vCyIyx7gDg9M/y7UAU4/F1u0+PPER243N1+&#10;g/xrRTxHHPCgjdcA4QEjI7ZIqf8As3TL6NUvrWOZsgh5lBI+h7VQuPA+nTSKbcz27N/q/JbI9sg5&#10;47/jQBeXWtxVFcoicKAOD/8AXrRttc2t+8nG9uPkX7gHFcheeD/FWlvHNZX0VyEPC52Of9rnjP4+&#10;tVH1HV9Oi26hol3boCUedkO0HngnkDnnNAXselWuqpNCssIzGgwiu2ACerfy/KrY1FN/myg+UsQ8&#10;tep8vPLfVj/OvO9K8YWV3HtWXllBdemF4zV8+LEmAElyRGVXYoPJ28AfQcmgDo9a1+KSaVb4RXGy&#10;3HnQlAUQEZWPn2xn68189fHL9i79mb413Tap4w+E1vp2qXUihdT8OOLOUEZ+8E+WTryWUk8ZxXo1&#10;/wCMY9Fee+mk3NcyHylY/fJPA/LFXdMljjdZtRuFadjzJJk8t1AA/wA8UAfDfxf/AOCNnimMyap8&#10;HPifbXVkDuFh4ghMcw9vMjBVvqVFfNfxq/ZA/aM+DFuZfFfwyvpbMHLalpafaoMe7R52/wDAgK/Y&#10;SXV5ZEXzW8t41McWxeoz1PvWtoXh6wjtIoJ0YPOzbG38oAM7sDt/hQB+Cuk7grGSLa5fDAjkex9K&#10;dfL5mdqj95J6dhX7NfHD9iz9mr9oKwlj8a+AI4dUHDa/pgW1vUcnj51BDj2cMPpXxF+0b/wSI+MX&#10;w5s5/EfwP8TWvjfTYQSdMwtvqcS/7hOyb/gBBPZaAPih13SySIMFm2jHFTGMeW3TDEIOKu614c1n&#10;w7q0ukeIdLubK7tnIuLS7gaOSNvRlYAj8qj+zsfLRh9xSx+tAEV1b7bfyUX5eFXms24CwTfujnaM&#10;cdqu6vfPAyRK/Qbj2rMs5FlmG6XczHd1zwKBNkst0Ybby0A+QEkj1qgyL5O9zzgsc/yq3fAShfl+&#10;83bsKzNQvuGjUj5m2gY7UAhdOQoOpzIxJPtSzl5WSDnEjZPPaltMO5K8bV2inRTRvfyOf+WY2gg9&#10;6B9R2oziKLylON3GB6CsKC1N3ftLIMgnaufStO4kae72NkhR+tSrZxwgvtx5a5P1oBaIRtPjUiOI&#10;8BQoPWql6y212sZ48te/c1o6QA7mScccseKg1i3QqJmAALbicUB1M/UChKR7gAq5/OtHQTFBDuKg&#10;bjkj6VkxyG/d3HGTgZrShH+iybTn+FcUAzpfCQNzcNcYOC2WOeg5ryn9ovxCdW8TJarKSsL8gnp2&#10;r1rRCmkeHpr2T5dsRxk8Zwa+d/GWoPqnii5mZy3zFeTnJFAIj0yxabLr1Q5rZsrcQbkHcZDVT8PQ&#10;7yoYjDjHPrWyscUM8YlXrwaBlyygbcr7tyunQCrGnsLbU03n5ZBtIPrUljHtgUEcA8fSm6nCbVBM&#10;rH5JAVNAGzMI5DGyqOSVJq7oojlWNCclW2vx2rM0wyXkDFT8owQCa09GgaCaTLdRuX60AW5bKSOR&#10;AR/qpccehq1Y6WJlXzCQYpsHHHBqHULxm3mPgsodQPWtTw9BLdeYCfvxBgM96BbkulRi0nSNf4Zt&#10;pzXe+HbIz2WGHcrjNcVYWkv9qSRkDlA49etd54ZEyyGNhgeYpP0IoAsaTbyQX+w52/L1rrNMfy4i&#10;oHIByT9ayLaFIrkF8cg9frWnYyoqsN3r/OgOhYu5GIxu7gVHe3RisvvfdB4qjqV6VkALEeuDWd4o&#10;1o2+ngIxJK+lAHKfErxRFpmiTyPKRiM4OcV8LfFXX5PEXi2WZpN3znofU19F/tH+OWsdDmgEhDPn&#10;PPSvlqyEup6k11Iclm3McetAHW+FbNIokHGSACa6wIqyjYMZQf8A665/RYvKjVSecdfWt9JVdVUn&#10;qnH4UDLcc/zqzE8R1NBeoSu49E28nrWWbtU2gMMnjg1Cbtogu0jrz6UAN1WYG6Dgke5qpcOHCkcY&#10;ORii5uNz/NUbPlc0AWHleSMZYnFFtG0jMQ3IxTYkLRHBxxmp7GFzIdvpzzQBsaVbtNCyYIIGc+td&#10;f4R0tx5Zx/CTzWb4U0ZpYPNkHHlk4713vhLRo3eHEWcKetAHT6DY7bCBnXjyia7bw8pi0+FRET+6&#10;BOO1c/Hax29jEoGAsXOK6zQoUj02IM2D5Y70CPMwwC8DFSxliN2Pw9KjQnOTgGpYyCOW7elADoye&#10;+QfQVKhyTkio48E7QuPoKkXCkgDk+1AxwYcAgZqRTgbaYqtjgZx3qUEhd23HFADsjHXrxiljB3fn&#10;2pEx14/GnjOclR1oAcCGA9TUudw69PQ1GOgBI69RUisA+0/pQKw5VwQOntinqgIyBnnnmmLlsBT7&#10;8mpAcrzzQA4fNyQetOViBznHakTGd2cU8HJwB9aAewuAy7wcGlBycdfXpScc/LxnFOBHOcdKCUPT&#10;JyGB56EUJnBJz6EZpEYAYYj0FSKFGSR+IoAUZA24+tKOmT0HFIAOrHj1p5UDAXnmgACg8gY59akU&#10;gZwtMQYGWP04qQA9R260DQo7ADv+NLGARkL0oGD+PFKoYdRnA4GOtADgCp35x6YpQSxpMBl+6Pri&#10;npwMnnnrigAUkkjYelPIAAG0j60IuT+eakXr+8BzigYIMncWxmpOCdoyKQp2I6j0pUJxkcnvmgEK&#10;qnHbJ707gc0AN2ApRgYyT05FADlOBnHH1p8bqVCs2cmmBS33h9eKeAvQqPqRQMexA5I7dKAcHJXH&#10;HagEYznOPahQTwAevXNAC8HkDj3p65UdulIEAwDjrzTgu4cj+lABtOevH8qeAADnGMc00ZzjHbHW&#10;noDjGPrmgBQMjrx2P6U9ORuHPrTU5AJHXtT1BHB6fSgBSMcheSOuakBx09Kbg5wB9KeFBGCeaBOw&#10;qYYZAxz3p6bcbmzzTQq7MZ75zTlHHOPrTJYoAzwcD1Ap/wB3n1FNXgZPHtTuvX8eKQIcOOo6GlyC&#10;TxSdRk/WnDk5H4AUD2FAI7cdqXoMde2aFGMdRinbewbt6UDFBwPw5pclhgDv0NIQoIwf/r04kYzt&#10;/SgLC4II2cZ604A9hjP60igdAM04DHHqKBgp56dOlKOeTSDJyD+lOC8cj68UCHAqMjGPUU5SRhs5&#10;7Ui7QvygZ75pwHGQOlACqRzkn2NOUkYIJz6ik5zyR17U7HOMZ98cUDFUkEbhxinKQp+9+GKTAVNo&#10;H409WB+Yr26UACcPjNSKFGeKaEUnr1p3BHHGTQA5SD1/GnZHofzpqgHPSnjIOAM+uKBDh90bSevG&#10;aVT6n6Uh4JJApy7c8DHPPvQA6PbnFPTjnHbnFNA24yO9PXIbigB+Qx255xyKcTjoDn3qNWwece4q&#10;QKFHv2FAxwzgE9KeoGAppij1AqQbQMjHPtQAqMCTnnn1pwAI4B6daYv0PTjmnn1A+vtQA7pkdfTF&#10;HHHPNBYfwnOaU4I3A8+9AC7QwAOR7k0Ky8dvXtSgjoB+lKAucg9eDQAMqDlc5pyL/eJ696QH1Axi&#10;lHU/yoAdgFSMY96CoC4xketGFwBu/KgHng5IoAXoTgcg1yXxI+Lfh74fWLTX1yiuoPBrptWuxYad&#10;Lc55VCc18MftQ+P9Q8TeLpNLFywigb5kz1P9aAPT9a/b006zvmitI3kVTjdGvFafhP8Ab08J38oi&#10;1KTYx6+apFfJH2Leu5QT6kjpUaaaJDvQduDQB+gEnxw8AeNvDMotdVjDMny5YEZr5f8AiDc26+KL&#10;n7PMrqWzuU5ry2wu9ZsV8rS76WLsdrnGKkc+IYpvtU100jNz8zUAdPduJ2Pz5GaptwxVSwIzgLWL&#10;HruowOTcpxn5uOansNehuLja/wAp3dW44oA2kk8pAxB6d/8AGn3F3I8IRTycjFRyzQCIMGyMck1J&#10;DC8kke1OOh496ALulgRW6mUnJ4PFSXd7HK6yRnI6/pxT5wkKgOAOP1qstvE87HPBOBx2AoAks7pm&#10;j5HtjvWsl5GtqBnBJHFZVvCIsFlHPzHNPluFVxGM8CgC4JWli3SHjJ61Gn+ixkjoc4OKhMrBCFfO&#10;0UrzvIixHAxjJ9aABInnZpD6jgGuk8ORxx2W2TJOeOKxbF/s7FXycn1rbs3RLVT6v020CuaOpJE9&#10;oIyep5/xqld6dFDbht2T1HtUl3LIojZWyvpinRTtdwmIx49uxoEYN/CHRljJGCR9KzpLtkhYMSc4&#10;yfaupi0xpoJXYEEH0rBl0oKsiSMP4h/hQNaIyVvYQhweSeR+NRC5VyHQggNwBTb3SZImfHRh9Kyr&#10;d5rSUpKTgnoaBnWWNzCkSuH5IyfeqmtXAmBLNwq561m29782V4AHAzUU2qJNP5TSd+aAFlkEPyJx&#10;tXuOpNYuuhJztGeFwSTWvqcoC7YwDzzWBdu8jM7tjc3UUAczrFqIy6KONvArjrKT+z/FSlSVywGT&#10;Xc6rDuDMCTknrXDeIYmt9SS4VcHf1IoA9z8OTx3enwyOucoOa2rWeNZQmMYHrXIfD29+0aLCQ2SB&#10;giunhVmu0bIAI4oA2YgJgVU/w9DTbSQLdtGw4A4wKbZApIV8zgg/hSQl2vnGzAB60AXtVniEYiLF&#10;jjjjrVSxZ1LRSKTnmn6m0ck6gjJ601pOGbYMgDnFAlsWdMkV7rG0ZUjOMDFal1eI0iQe1Z/hyI5M&#10;zDg85xWhdwE3CswXFAMpuIUvyAeScmta2iQ6aSSPmHrWLd7Vvt+TjJxmtOK7DWUcft2FAtCDT40t&#10;riXJJO7ucU4Mk75K8tJxikjjkdGkUcnJAp2llyixyn5gSRuHJoBEeqvHGQyA4z0xUMiLeRblXknk&#10;4q1dJHK+1+DngVWiJjYInTOaBbDbZRbRlgpzuqnqjCaIlR26CtdAsiBSgAycnFZ1/HGMouCCcY6U&#10;DRzLRR7y7pk5wawvENpAGIIAyMDNde9rHHPlxnLcHFY3ibS1uJCUXH4ZoKOHntHikDZJAGaa90Wb&#10;y0zt2da1tV0x4bck4HHWsm3AeR1GOBQB1ng3UESVVlbHTvXoUqQXemeZGfmA4Oa8l0olHVlbG3G7&#10;HFeh6XqCtbLLHKHGACM0CaNvTYXurTbMcMOKhuNHa1nWXoOjd+O1XNMaEoGYYbsTX0V+yz/wT/8A&#10;iX+0rNDr2oudF8MqR5mozJ++uf8AZgjON49XPyj1NAjxf4M/AL4p/HHx1b+E/hf4emvJpF33E5BW&#10;G1TOC8j9FX68nsDX6hfsWf8ABODwh8EtPTxDqypqOu3KBpb+WL5bfI5jiB5C5/iPJ9hxXsn7PH7N&#10;fw3+BPhO38H+EtBhsLeNAZ5AMtOw6ySOfvMff8K9ZS0sLeyVIBGSgyqyNxn1NAynYaNYWS/Y7e3R&#10;WijDMuCBnsKLjUYSJowxiIADLGpJ2jrnHepr+e3XPksgAf8A1YAGfx/wrOuroyFd9sRGDjcuMemT&#10;QMnF3byOJYWkCxqCxbI69Fqc3TShUigOGP3T1Jqpp6RTuIXkGST5e8d//wBQrY0/TY4neZUBHct1&#10;P+R2oASOO5gjV7u3bzJHwUU52+5x2qyXmKhEC9eWZgD+A/qeBWd9ovhMLK0u41EQCYlj3AjthgRn&#10;j09KtW1teq7NeSRn5dwAO3Hv1z70ANlsoY5Q1zND0JbLk49h/nvUF1qETkrZuuOTgQA7R6nFSDSb&#10;q9lPmT7iDnM0g+X8c81GfD0G8xeamd43hWZRtzz14oAzZZbdYP8ASHWQvgqsZIJP0NVrtEZBNC4D&#10;kYEZXGPqc/8A663L3Ro4P30AHPyJubIH446VnnRp4mYeXv5O114yaAKKFvLRjG+cfMw54Hb0HrzS&#10;NtM2Fiyo4O5cED8e9WJYIlIU7lIxnDcj/JpfsVyBkSKSo9entQBQudEgu4twuHhVjlNjHIHqe1V7&#10;nw3cTqYl1ubYo4WeMNuPTGeK1hEImJLgk8rg4wen4U13IXCxZZuoUE0AcXeeD/G9iHfw9rluwXOI&#10;bjcFJ9AecU2HWfiRZWytqfh4zkqD/os6vtPpglT+ldnIksi4jG446KMAVSdHaNLi/KABN2xG79s/&#10;yoFscyfiPr9puN94Y1CADHLWr/ePHYVsWfxLab91Pb3SYOSxt2GPUdKsR/aY8vqNskat8zuXzt4H&#10;X3qCfSZxYxwQuWVpncMk2OrFgOPc4/SgDU0/4h2sbh3eQhhwfLIzVo/ES2Ew8qZVXP8AnvWRGkbK&#10;ixIzLvyu4Yx7HJ569KItPltGkUQYjjb7hU4OT1z/AEoC5uv8RLPbsWYZI+bpV6LxrYzqHefaVUc5&#10;6/rXPLZWqbZJbFWJbABx8xx6+mKqvZRSTmKGJAFI8x/c87R6UAdxF400mMBZLkOrDDEE8e4NSP49&#10;0oKGN4oKg528/iK81lvbefVX0y0t1ZLMb5WQEgnHC+nvT1vYlkH2lHYoAzDcAp9eKAPRh8RdLO1r&#10;e4Z9vTCHB4x+VUR8QtLKeUpLJJuDRmPhTzyvsR+orgofE8N7NLLYMvkodpO/O846DH5Vd07VIFtF&#10;SbO4ZJwOAOeO3NFhpnYaZ460a1uWdbsSwzKFmQnJU44PvxwfpVoNpl3pU1hDc7lBY2xDDDKc4BPq&#10;DXE6VFouuwPPf6aGUqY4mB2sTnBII9/SkufBl9p8wtvDHiaeA+VuMd4nmoORgZyCvfHWgRo6qbW4&#10;j3TBklT5WKcY9/ofSuUvzfXdx/xLtoLvtaYrgICO5HXp0q3qcvjXS3WTU9CN9CAQ0unsZM5OM7OG&#10;B/A9KpzeLtLXVjDqNx9maDbvRo9jbiAMbTjHWgDo/LSKxtba3leSaO3VZTJj5MDnA7D09aWCdLaV&#10;YwW2OSXO3JwOT9cms618Raba2zqZleS5IYgDJOBgEd+vp6ZqxY6lb43SyLkk7yOwoCxfm1aO6vfO&#10;APlqrA8f99H8+BSySSPm5jADuR8oPQf/AFhisyW8tklACrtABAUd8cZFPXVYNmfO+Vh+9K8Y74oA&#10;sxTxmM+WcBcKB12+uamRy0bzSbnLNu2jvxxVOK5Vl6rnaC/HTnp/Kp1n8gMZGwGbCc47d/rzQFxb&#10;e9mW4Clx5XG9AgbiugtbWO8ELN8j7iyY4wB/XNc7C9u6YVypwVZhx83XP60WGsYEbh3W4QMku0nH&#10;Q/1HagDo7+JZUklLDbBFgFT/ABfhXM69cXi3aWkCtLKIGJ3fMDxxweCev6VsWF9M9lLbkAqcfKTz&#10;2/SqV4Dc3kl3C6iREwrhuvTr+X1oGcxH517bwwxxqskiDefKBLDGf8Oazr+3eyljhvLMpDF8rGNj&#10;kZOeQTgg+1a2mLcadqbpNFOvlg+UwAZHJ56fkKmN7Z31zPDqEXlllBQEbgRjqD/k0EspXHw5sdeM&#10;GsR3zN5I3RAv8oPbOf8APFQX+j63od4rCSO5xkGNQAw+meD+ddR4WntdP2QybTCZA7k4yo6YH4dv&#10;Wl1i0hmnnu1YRxyZMBYcJjlixA5AHYDJJAoGcbqviqCwmgjmJFwrHK7CNo4A+pziuh8PeKECSIZx&#10;GZW27pmJKr1OMevIrCmt7drswruaPtv6sP6H2qaw8KNcXJFu+x9uAQOoJxigWpvyaxtszeNcE75M&#10;eSWA3HnAAHT8P/1xHW5VVoZZkLlssqgcN/dz7VkDTNUS5jxeRsbaTMfBA6joe3TGahs9H1S1uIZN&#10;TIdFYeY8bE555P8AP8aB7GL8bf2VfhF+0t4ffTfiZ4Ognu5E22mqWSeXf2x7MkgHIH91sqfSvgD9&#10;rj/gmL+0P+zFDc+Kbbw7ceI/Cckn+j67ptsWlgTGcXMC5aIjoWGUOM5FfqLF4xSzYQ2SCJto3SKv&#10;KjsoP8zUo8VzXikXV27oQQQ7k5B60AfgFq4BZ5HfO9vl+lULe3aG4adDkDCZ/nX7JfHf/gnJ+yl+&#10;0Pqs3iDUfCJ0bV5x82peH5RbFm9WjAMbn1JXJ9a+UPjD/wAEVfjV4Xjl1H4LeLtO8U2sYd0sLsCz&#10;uyOwGSY3P/Ahn0oFbU+Jb1Qlq8/PyphT3yawkVjeBc8JyT6n3rpviP4K8ffDfxLL4H+IHhW/0bU7&#10;Vybmx1C2aKQDPXB6j0IyDWRo9mmHmucZdsjIzx70DWiEtQMhE7AseelQyW7Wy7iCCx3MTWjDbCRW&#10;ePJDHCnHYVUvnZmMZGB90E9xQJMrWm+a6RVA+Zst9KualKpQRKMNIeDntTLRVtXadmwMbV49aRXS&#10;e/Y84RcKcUDe5NBGI4CmwZkICjNR6w6LZtGpywAUZ9amVhHMQ3IjTPzD+KqF/LukUMflHzMOtAkm&#10;2UUtmgCqnJUcjHc1oaZE895FaBSdpBOKhtpIbi4XLDG7d0rY8L2Ml3qHnoOGfsPegod8UNXTRPBn&#10;2cnYxUs2D2xxXz7YRS3N2ZH5/e5P0Jr1f9o7XYwsWmQsMvxgHsK4HwxppnYyeWCHjyPrQCLmn2hg&#10;AAXAWQGrup/vHHl5BGDitK2S3mQFV+/Hg/L3qpfwZMbIAc/KR0oA1bSdJLTCryVBGKS8t5b6Bw44&#10;ZRtp2hwmO2USKM5IbjrWk9uqW+9VHytgj2oAz9LneC0WGJgSylWINbPh+WUmJpweQVbms7RbFpLi&#10;QHACOD1robeG3toXjKjKMGHr9KBNkkMYlELqmACY24HetjQJWs2twynBLITVexjj+yylEOVkVwdv&#10;arYtpUUlR9ydWXHTBoBG5YJGuo28oXO5WQ4rs9GiztlMR5RckexrntKsUWKO4cDiUY4rr9GEMtkq&#10;RAbgGHA6c0Ah6WrTZkCtwTxWhokaIrmRcnOOetMsh9nUhh3wAaWS68mL5RtySfoKAuU9Wgjln+UD&#10;lugNcp4+v4rC0LNIRtU5rpLq6dZcbRkfNgdRXkHx+8XLpOlTyCQKdhC54oA+dv2lvG66vqR0+Fvb&#10;A+vNefeGbcD58Z3DvUHizV31zXZbndkbtq1o+H1KRqMAfL6c0DOhs5QpXB6r0q99rbCkNz0rJhkZ&#10;NpyDwasLcbkBB/KgCz55LLn1pXk5qqs2XA7dqlZj3/nQAjgNLzU5gXyt/p6mktbb7RICCME4rSg0&#10;+SVfLVTjeOnagCC0hJgLEDnFbnh7SBc8bMnZ0Pc1Pb6GEtMBB2yMYrp/CWhxwzBtv8I420Aa/hzw&#10;+bS2CSoRmDOSK73wrocaRBki5EPWqNrpsUiBQuCIlGcV2mgafFDEAM7tqrg96BdSN7BBthlYZEai&#10;tViiQpFETgD61makGmvsIRgtkgDGAKJLmW3f5VzxwM0AcYqjIOAeOBT0Ddcn2BpqDBxH0Izk1Kqg&#10;AfLj2IoAdGdpzg9Minhied2MelMQFVJz7U9U7nnjgUDJEYtyMn6U9GYEgHtUeB9PpT1AY5A7d6AJ&#10;FIYZApQTnB9aRd2SGB9x2p4GOQPegCRRkAMAc9TmnqVwCxFMXJOVOPwp6A9c4oESKCMHPvmnA5PX&#10;8xTVBzyPzp6gKB70AOjOeQce+OlOxknkggelNXHTHWn7Q3zFSeOeaAFyegoXcOpJJNIqknO3t3p6&#10;jb0P5igWg5Ac8jPv6Cnq23Bwcd+KaFyOBjFOUAA+mOTQA8E9fWljGBnjpzxTAGH3lP5U/aSuSuKA&#10;0H43MCnGe9PDBiCQKjQchwpGTUpUOMc8UBcXkdaXPII/EUDOdwz+ApyA5OOx6elAIUAfePPrmnKM&#10;DcB9KRR69qekbHnb9aAFUuGznrxxUgL5OV7cZpqRkuGzxj6U7cQuBnPqRQPcec7flJyOtOCk9KOp&#10;z+hpy56+lAIMtnkEcdTShSG29fWgcjnrSnJzwaBjl46kg9enWn9M7Rwe3rTFwzYJBpxB24IoAcGG&#10;OMfTFORj93Hbk0yMBlzmpAB0yOvpQA7KBc5pV3E4A/WkAYcA0oU55+goAdtyufU54p+TtyeSKZnB&#10;24PHanFSOi8e1AD4xxwowDzT0bHysBTUB2cD/wCvTlHO40AxQTnOe2eakznjHtTdpIyFz6mnJkgA&#10;Dj600S2OPKdOM9qepz/9f+VNQHghT15NORQDkL2zSEOAwMlevenHOOn1pMZPzGlCkdece1A9RQAe&#10;/BpwGRgN168UhGTSruHPTFAbDwCBgnkUu7npnFMI5BPengkHPH1oHccOeTjj9KFx0A6enJoALZOO&#10;M8470oBODjj3oAcgGc9z604cg5JwaanynPp0p+OeT+tAAueo704HJxn6ZpFHOCSDmlUNnIoAUbcZ&#10;609F5yBxmmgHknpmnqRnIJ/OgYoJ9B+VSKxA2jt15pnI+6D+Jp4B79R1oAVRt5C8UoOOen4dKRVI&#10;IG3t1p6+pGPxoAcAp4A/EUuG6rQqn+I04AAjvmgBY+Tz19qcoJB4+uBSIvy7ie/enHkYI6nrQIdx&#10;jrTjlhgY9KRf73f1NKo5y2cYoAVfm6kn0NOXOMnJH1pNo4CjoevpTgFzxQBIgBJzwaduB6E59c0x&#10;Aey1IACcZ/OgYKSxJyfyp6vtwMEjvSAEj5vXinYwcN+P1oAcMkYB707kkp056imYOOQcelOCncME&#10;/XFAD0weOnHBzQDvODxx1NCMQuDnNA354546UAOYEEAHr796VeOGXj3NAywyQM0DnqOnegBwAxkE&#10;9OOO9OQ55AGSKQKO/Qevel/iwoJ5zigAckEYH4CnY5OePSkUcZPApQACWI4x1oAqa7A1zpNxAMkm&#10;I4x1zXwh+0P4am0zx7PKyEecS3pX30VLAhuc9q+bP2vvhzGwOu2tqdyHOQOxoA+Yks8RhA3UZ4q9&#10;a6NCkBG35gOcVbTSdro4U5B61djtUjBDA5x3oAzdJ01UieQgYDnAxUxsHfEwX5RnqKtxW4WBwh4H&#10;Q1bsYd9vhvmx70AYi6VHcyszwgqO+Ki/4ROG6l3QxlSvTb610NtEnlsAuMHv9auW1iYo2fAzgn06&#10;0AcVqunalppURAuAceorV0XWrZ40iujsdSN2e1ad4IYFLyJvLHAyewqneaNZy25udgVyN3A+7QBe&#10;1BGumTyWBUEdCOadbRbRl1JIznIrBtoPENmTNGhaIdc9qu6V4gWV2trkGNunP16UAbCrFJcZCfdH&#10;QVSunX+0SigAE1ZsZIxM7Bu55z2qisinUTvPQ84oAsPauHBB+8fWrMEUcMimQc45zU8USKqPtydv&#10;IxTpwOXwRgY9qAIXlR5wAvO7pWvFNG1tHCoz8361lWCRvdZkXOAamWG6N+JIgevHFAmbV2zLEjSq&#10;MY6+1aGmwGSFZIkGO9ZuoALBGJOu0c7etW7S+SLT1AbHB4NAkrGhbJEtu+QMYJ6da527hyzMVAXe&#10;cHtXQWzxSaaxZTkg5xWDfZThgdpz+dAMy76yD4wnRRXJeJoDZSkpEOTxXosOnmRPMK8bR0rmPF2n&#10;l2xsBG7HSgaOMh1s7ihHIbv9Ki06+E12VdgSO1M1bT57WXzljxkZ4PFYdtczQ3hwxHpQM6m+u/LR&#10;g5z8ucH1rNuHZosAc45xVS71F5HCluQQMfSn2pa5xkdDnGemKAKeojCZBzxyfSuM8YWreQZgOAtd&#10;3f2iqMgZJFcr4oiE1s0TKeT1HfFAHRfCC++06UqFskAEevevQLOXbIhLHGPSvJPg7qOy4NqW6Eg5&#10;P5V6qjNHIkmR8x9aAN2wm82ckZ6c5PWp7UCS4L7wBnj6VU06VkRpGPVT04qxpsIlSS6bp7cUCK2o&#10;X6JfBA4HP0rRs4WmhaRlGMcnFY13brLehkXIHUHt71r6fOv2KTY44IGCaA6GrpnkwQkJ17VavZh5&#10;Cf7wBP4VkaPI0vPHXkY960L6baUjccZOMUCM6UtcXwhzkZODWiY1tiiycYA6iqUUBfVVdCODg1d1&#10;2Qxy5LDCg4NAEtq0cpZN2SASfcUo8tZMKTwOlU9NkZAXVc5GDWhbhGkLYGQvIoApzRP9oyc8DOD3&#10;4qNIik2+Q4z0yM0a9qDxgLCuCep/rS2Rae2XzjzsGeKAsS3kyrEmzv7c1SuYZJ8yBAMHkYq1NHv2&#10;rxgdBmlidY4SzrnAoBGK0bSTqrDkE8Yqtq1o8qeYUI5796sXM8ktzmH1PFW44RLaAvye/NAzjNc0&#10;2SSzA24IXrjpXI+T5FxICvf0r1HWbB/s5cRZ+XpiuJuLFZXdinIOQMdcUDKdjBdrDuKHDNtB7E11&#10;XgWSW8n/ALJQtLK8gVY0Q5Yk4wB3pvw+8AeIviFqsWgeH9LnlnlmCQIkbfvGYgADjGc/54r9P/8A&#10;gnf/AMEs9H+EF1a/Fv4nQ2+qeKDAWtoSvmW+lkjgqOjy4PLHgfw+tAHI/sLf8Eyn8Qta/Ez4/wCm&#10;PJDkNYeFplKbjnh7k/3Rj/Vj/gXpX6L+GvBunaLaWtvp+mwxLbRJHAbZRsiToEA4+X2q74Vht7Jm&#10;W4jZ5FxuWSL7q/3h6jnpVjUNYnecqqwwj72Hbjd2zgjNAiZb2CVsn5mab545ARsA7e2eOfeqkuow&#10;z3hhlDBmbKSbfvnjJyPf1qqLvUJBI2oKWYE78Rgbh6jnp25NTaPBc3zfa0smVGPCsOSe23HBA4zg&#10;4oASe1mVDJZtLuVt0uGJ3gdRz7d60dKNjOGmurh1BIQIyMMnpwenr04q1NcW9tA1uU84Y2ukW0Y9&#10;utWIFTUbQywTskjxAKirho0zzj8M5PvQMdJp+jpGpjtlt5ImBiYEKSew4OTnpV/TQLm3KOmVJO44&#10;9u/H6jrTotLMC70wsaDPA5PuxPNXtN0yQqblzIBv+RM7ePUgd/8A9XagSI0sBPMshcYXHLKeM+nH&#10;pT7qzTaZGIXc+AdvGOp/TFaU0BihZI0x2GGwR/kVHHEzTb9rFVbCqASBjqR/OkMpR2W+3D7PmzvJ&#10;LYOM1Z+ypFAybQHCjG6Pgsen61oJp8bQHzIyrYXJMZwBkc5qzeWMKyyTllKpGhyq8H5uo/8Ar0wO&#10;e1G3aMpB+7P7ogEop46Z/WqU2lgkOkoVR/EDkgD6VvXsZS6ZhJnbE3yqvPJBP6CqDWjgx3DoMIhU&#10;DAyev9aAMOTTY2ZpfM3MWCpjk8egqt9jkiVnmjJI68da23tEEWwj5kTaCTwM9T/Oqr6dIqqHOQcs&#10;g6YoAxDZT3BEkESrySMjnFOitoI3MJiMf+7/ABe9bAhzI80Zwu0KxI6etRG2hKmN4yAw5yp5J7fl&#10;QBkR/ZrSN5gzO8nESrgccn/69VbmwJsFuEYhWYM6uORyODWnNEQskJtk8kHALcY6Z6dO1QanbPd+&#10;UWUMqYJjKYJ4OPqM5oArtZi700ZtS5JOxcDjsetOewDyQpbIyptAIAHyt+tWrOQ+W1zMv7lFfy1Q&#10;EMSOST/3zUekkymVbbcFRQdzg4ds8scdMUAZ91bwRzIbiBSSDuYDcPUnp9Kkt4YxJlpJDGFIjUNy&#10;DgnOOtWUvNyiC4Gx3BO4jAK5IXOfcAfh71CkU63X2T7dtWNDt3x/MTjOcgZ464Pb6UAVmvJZbhhI&#10;jgomSxIAOe/86hxNBDJu3DDkswHYjIraitotQt2n1HYsglkidzxtKgYye2T/ADqvZ2kV9I8YJBNu&#10;vm+zdA3+fWgDA0zTWsoXvChH2gbmIXqfTNUPEUcum6bLdwwNIZQAFYHOSRjHPqa7OwtR/ZBt0lzc&#10;2iuBGOVYDHbvxWXNoraja2mpNakRlWdgzcAg8jrxg4oEcZp+kXOlWEFjatuwMyjHOe5P1z1rahEa&#10;2jrcqFQDLbQc59Bk9SePxpblrO21CS5mf/UqBwOmff0pLKZ7/bqlwCIgS0MRHf8AvH146f8A16AN&#10;Lw5Ha6VosMdzkrGxYxqe/OF5/wA8VpW99stp9QuB/rs4IPQAcD/Pc1j2Uk84N3KQqrlYlPQE9fqc&#10;VYnU4WzuJOGXe3bIB5/XigLl7TdRuYYwszn90nCju55FT3VtYajp8ljfWEdwAjNMZ4gwJP1zj/61&#10;VdJjSRRLt6ksAT7cVcWWWOMSEEGaQDkcleKBmFrvw38GRSxS2uhiB2iVQLaV0Csepwp9Kyb/AMF6&#10;BaXa6Tba9fi5kQOGMgIROmSNvIzxXX63cxyzpLHEAUkGPwB5/OuNa4uYvHNzqN5Kx3wxqGcnGCW4&#10;z26UCM/XPC/iZJ1t9D8RC5Y4LLPCVx75XP5GmroHjR4cQXtnIF4KLI2eP+A8nPOK67QLq2u7aXDk&#10;IJD5TYGW46k96lhhFtqDJAquDHucNxjFAWOTS38ZaXGJ50juGxkeXNgn8GA5xnj3qldePL2ykC6v&#10;bXMDDG4yRnbn2Ndhrj/a5kKQnbA33CMZzgDJ7Vl6rI8c4ij2lTGMllyOvXH16ZoAy7L4jWEp8tLt&#10;TjG0561oad4js7m6IEqKWLH733cnOf8APrWde6fpMsH+l6PBKzSDefJGQufvDipJfAvh1IlSLTvL&#10;bcCJ45X3D264x+FAHYadfxwqWibMiOMlT95SOQR+n41NLcQAyrHKBmQGMkYyGHSuRislsIxFBeyk&#10;EjgsT0qaH7a0YDXLFd3C4zjHNAI6Ge501ZzDgHoTg/dP1Hp7Vga08Uepi6WZShO1SMd+pwPf+lal&#10;loVjfqpmmZWIwWViMVJrfwa1a70WfU/C2qS3dxBD5i2TkZlQcsqsMc+3egGZkF/bxXAaaDpwP9k1&#10;p3N9a39nh5WK+ViIDgKd2efXnJryUePza30+m3AMckZKSJICrKwOCMdQe1aGn+Pra1hMd1dFlP3W&#10;z05oFc6K+ukhlMc8YUqRgAZINXdD1u20+6T7QxCO4UEdgRiuVuPE9hdoQJsgn5T3x70ia9DLALRg&#10;CcdznH4+1Ars7RtSKXDxTWxUxnDA9RTpdSt3j8vzhzzg5rAs9RF7pTW91OpmhU+XPj74A+6xqDTN&#10;Vi1GQW4kKSRgEj19/pQVc6G0nJu8AEgDqtdZoOnadqDqlxbK4OMnHauM08pCSLggdMMK9I+Htlp1&#10;ppw8V6/cbLFJAkaAZaeTsoHfmgOpzfxW8Ian4EtbTxRpkR+wzqPPjBO6Bs4Dc/wnj6GofCni5p4F&#10;bzBuP97oa92v/DcPj7wdqA1yzVI7yxaFIQc+WjLgf8Czz7YAr4v+F2vatqGvNoVtMZ5ILh4mQHPK&#10;MVJPpyKA1Nv/AIKC/sWaF+2V+z1qEmheH7Q+ONAszd+GtSKbZWxgvaFx1SUcAHgOFPHNfipqmknT&#10;hJY3MDQTwuYpYiuCjg4YEexHNf0kfC7R1bSfsEkgluTGsl26jKxoD8sYPqWA/LjpX4Sf8FIvhvpv&#10;w6/bn+IfhHRohHaR+IHuookGFQTok2B9DIaBM8GaXyN0Ua4Crgcd6pyiOScIGBK8/jVzXJRAiwRP&#10;8xyze1ZujWM0jtcTsTubOfagNhmqTtG0UCkkDLscVa0yCKOFZpCBu+ZuOwqtf7bi4LRn7zYB9qdf&#10;+ZZW5VXOCAi8UD6EV3cmXIRvvtk5qrqUn+is/ILnjmnfO0gdf4VAqtqFwomjtiQT/iKBlnw5arcQ&#10;NOR2wOK7bw1bR2ls15twETr2yazdC0BYNIik8rHy72APf1q7repQ6F4RmmmYR5UscnsBxQLqeK/F&#10;2/8A7Z8ZukDBki+TIHAJ61a8J6cYtPQNwyuV/A1iW/m6jdXV3IuS0vmA49TXRaI5VZIlPJAYe9Az&#10;S06x2JhlPyscA1WaDZJJG3HlvlfStYgbTIozvQEACs27kkFy5AwXQY+tAGhZxnyidmACGzV6SAtG&#10;6LkZXfWfpMjzWvIzlcHPqKvabeM8YjI4+6RigCbRbZVvmAP34sgDua0pbZpJXfOA8Wce9UdIgcXk&#10;MhJILFD610drp4fypnj3YBU8mgT3F0ECeEoTkNbn8xWhbtvYx5yHhz06kVW0eJEniRF4Dso49atp&#10;bTB4/JB3FmTPrQB2OjRCSzCt/cR+OldN4ZtUiDJno56jkg+9cv4XgmFpErZ5iOefQ123hy2j8qSZ&#10;hjacnn2oBbBMmyQ5X6c1WuGy+xOcfpUuoXSwAzscYHGKzbfUHncyqOOxxQCKetXP2RJZmxwua+Tf&#10;2s/H7SStplvPz0xnua+j/ir4jj0nR55XkC4BOc18KfF7xS/iXxXNJv3KjnFAHLwgtKCT9a6DSG4Q&#10;d8d6wLZisoIx+NbGmyEKJCuPqaBm0s+1Fz7gVPauXUE8Vn2xLkFc8+tathbsqhvQUAPihy/ToanK&#10;7nAA70+C1LucqRhc9KsW9qqv8/8AcORQBLpEeJPQk+lbej2zEggZy/IFZujQM1wMk4B6V0OmxpBt&#10;5IIbPWgDXisnlthGUP3x+VdZoulyRRmURkZKgCsXRPLubeOM45fnPevQ9G0tHtUO1c+aDxQJkunW&#10;08bFiv3pFXrXVaWJoY2uGzgEnrweKz4LMb42JGPO549q6C3jgfS2LAA7f1oEZunEXV6d7ZwOfxqa&#10;+tMHzFQdcYPpRaQrBHLKnOSfwxVWbVkEjBplABGNxoA49egJPvUuD6+9Rx4CdTmpenXGT7UDHRjc&#10;MDpT0GeAOO1NXocD64NPQEjjHvQMXb3/AD9qkQMOmSO1IRhuDx6U9SSvTGKAHovcsf8AGpFGT04q&#10;NTjJH4CnBvmzn8MUASKMPjt6VIhwMHjNRKxAJPAz6VIp5GRk0C6EiHJ5HGec0pDA4/Omg7V5H5U9&#10;RjovUc0AOQZ5HbNPXIGcHkevFNj3EZY4+tOXdgjjr+dAMUAkkg4z1p6x8d/zpuTnaWJ9KfHnOGyc&#10;UC6i8jtxjrTypK7c/jSKM9MHFPUNnpwaAFCkrgDj0p4i49DSKGU7QARnqaeSCBtP60AtBUPy4I69&#10;xS8n5ic+1Iozz1p20gdKAHA7ece9OVSAD39qQLgc9achO3rnjsKAQ4AIoG09epNOjAzlmPXp601Q&#10;SOB271IiMRvPTHPNAdBRE+dynpnHNPIdsgAf4UAOW3AZHuaccqQmztwaBjkJc7cH0pc5O3OBSHIO&#10;QDzzxSqdw6989KAHDg8nv6UuDnNNG085JyOOacST1GMdOaBjlU/efr6U7aD/AAjHTFNGVI79eTTx&#10;wSCfyoAUAK2PQ8in43EjHemjDHtwOc0oB6g9e1ADxu3Y9RQHY4wRzzmkyccDpSqMNkHOOlADsYyd&#10;uAKcvPU4zTEXBO41KCMEnp6nrQA/ngDPNG07epoxuAxnjrTlySA3rxQA4M2MqPwpy8YpojLDgke4&#10;qTv6EelBOg4LnnpzzTwwJ61GCDnpwcU/OehxkDFMQ8kdSeo5pRwfWm9uR07Ypy88nv1pD6iqMHAU&#10;04A8nr60KGIyFP1zQVxjn6CgY47ioUH65oCk/KB0PekBI5HYc04fNwvGaAQ4A9CPxpyJkZccg00B&#10;gcHPQ07gDbmgBy4wM4+mKco9R9BTUXcmCee2KVDjggjPegEOAyQAeM+tPUccZ9M0gAY549zmnYOf&#10;6UAG0DG005RkHaMdjijjBGO/SnKSfmBHXpQMcPm59sGlI2ng59eaaozye9OBcHgDPegB4GBgfjzT&#10;1ySM1EAcnHI7U9WIwc9u5oAf8+eD+FOGSefTikXB4wcClAGMnt6CgQ7BLcjHNPAJGQ2B0pqq3c8d&#10;zT1C4xk+lACjIXaD+JNKoNJtCds8U5QoOcYJ70AKuAANvA9KeinJ29fX0pEGBkdDTkBBAX86BjuM&#10;9aeu0HKnp7UmzBJPrzS/xZI+goAeBzkcccGl56MD06UijGBjP1pw45JxkUAPCv29KFGcsxzjqBTd&#10;+7B7g04gMc8/0oAcOc44Pbmnfd6Dg9hTAd3AAxS4OTkfjQBIqnOd2Me1CgdMjJpM/LnOSTxmlz2H&#10;agB7AgbeMZ+lB4BI5waOcc8kjmlXqQ2KAHKABjGMUgUs/IpFIB257dAKcMHoaAHAMeVP41xnxq8N&#10;Ra54SmDRbmVTx612Q45BBqn4itku9GnikUEGM8YoA+EtXsxpl3NayIcxyYwfrVfURGtv5icHH51u&#10;fGjT20rxPeeWCMvnGPeuS+2K9jtd+/HNAEkDyS25UA5PAHrWnoljJBEWmwQR3FVNEsJLkKyDjd1x&#10;1Oa6GO3EUJMhIwp7dKAMmZT5w8peN1W38yCLrkccYp9rFC8pZQSATzilvSXHlj+8B93P50CvqY97&#10;b3ExVw3yt1496sTIqqsYXIJA6Ut7IsAjjPIPYfWoLmUi7SOMZ3N3FAzRijMdkqMgwck554rP1LR9&#10;PujkIFkb5iwHNat47w2SBI2xs54rPkLLcK8S85GR2NAGU+h61oFubkOXByWUnoKq6Pq6PdmS5G1g&#10;cHIxXbzMJrbyplBz1GOtZN14WsL6J54/lYDg44oAmt76GYBUfjA4zmpZJABjHB7g4rmrO31XTbkB&#10;CWTfxn0rQ1LxBGdkB+V8gEUCsjX0WEXF6XdchQe1W33xX+8cDoc0zw8VFs03BwByKsieCcswK7sd&#10;h70Ax94wvnUD+HHXikvnktoFiRdxHTmoLiRkEj4CncQKjSd7hgzEZHUGgk3LK6lOmhCmPl6H61m6&#10;zKyQjBI4HPpzWlpkZmtSx5xgZFZurJ5lwYpSAvQGgZdsZHkgyi8cYNZniC0jaLEgG7dnpWrYRSW8&#10;Pyvkbjg59Ky9aQSfMx+bb6dKAOR8R6QHsFKpg7T93615/wCINMnsJi56GvZbrSY7ixy4J2gY44rh&#10;PGGjrPCzhPlC8nFBRwIuyjct0NaOl36FcZ5xWJq8T2kzhcjBPak0zUMpwxB/lQB1chWePcey5Irm&#10;ddgVlcE8bT0962rK9E0ZVjgg9fasrVh5jttHBbH4UAY3w2cQeJmt07sK9oEEhCFuhxxmvD/DUz2f&#10;iwEj7zdQfevcbW632SOzclR+FAF5VjSL943HpV/T51js2GMrg45rGaQMMscgrz3q5bhxZttORgjH&#10;NACJD5ryPE3GSM1b0yEx27DzMgseRxVG0glEchEhy1aenlLe12s3JHrQBb0llhcJt5J59qnvnVr1&#10;UYZ4yePeoLZfLbzQRgZJJ5pLlla4V05xjr2oJ3LdnaN9p87dxkHk5pupubsNzk46/jU1oj+QzHBw&#10;D0NZstzNGzxkH5j3780Ai1pqT2yYZwR2zWhYvIS+8dTgYqlpnmTEJICAGznH+cVpp5McbOCfrnpQ&#10;BkayCkmSOeal05pEymzIKilkKXQcugIA9KmgAWDKDBHf2oEgnhO/k9TnH4VXJkDGNuAF9Pem6let&#10;5yhFx82Mipjte2yQASBk4oCxm3cLRkMnOQT071NblY7WNweqnIPGDnkfyptwRGoRsYxx2p81mJ4A&#10;0fyFVAUAfePf+f6UD3Qy8jkkttpOQR19qd8NfhH4y+K/iu28F+ANDa81G7l/dpHwAB3ZuiqOSSeM&#10;V6T+z/8AsyfEf4/a4vhvwjpTPtcC4u5o/wBzCvGSW9cHhRzX6e/smfsV/Dr9m/w5bS6dpkEupTZO&#10;oapdIBPd+3H3VBxhQe/Oc0DRwv7Cf/BPnwt+zV4Zi8Q+IIotd8QXirLLqbpmO1kAO6KFW5CDPMnU&#10;4zgZxX13Zz2Xh7TWaKAFUiyfK5LHHJHsKgVGjDlo13KRlUU/KnoO/wDU/lU9hpN/f6fzpwt0LkRr&#10;dSZO0Hqyr7ds0AMY317Y/aNDuS287wWAbzM+vt6enFSW2i6wwE8673Ykm3cqMj0DcZOceorQGgXF&#10;tAtlFqztk7RHDblVxjkdcYA47nmrr6Z4iW1UxarDJMzLHHby2SAAHnnOenb8OtAEWj+FIodl1JEr&#10;iZ1JiBKjPPHfAHpxzya1JnsobhdPMyE43EL8zFPTA9/zrNT7RYXKWWs3cSh1M8zSzfeb7oyoUY4y&#10;cc1ehS81CZRo8McSniSVowNsQyeBnucds8mgCV9KibyVnjVnPzOvQDuFAGefX6VetrGGyQwy2bMv&#10;ljDb+Me5OPwHU0+3sbXTkiS/1VzO4DmB5FDP9egUc+mBj8KdcapZWwm1C/uYxHAVCzuMxRseAFz1&#10;PPLHHXj0oAZsWcpNcxSRxwklYz1OP4mwTn2X8/bSgfzVUhAAx3Nk8j259BWVb6tFqrG7XS4hbocp&#10;d3WQZD6hXHC+mSM56YHOxZXFnP8AJY7JpduXbeGC/Uj+Q/SgZahgeeTPl8YyRjtVy10y4LSeSBuC&#10;sGz096NMsI4EzLcAux+dyQM/QdgPT3/GtOyjtmBKR+dkk7lPTOe5oAWxtLe3Dw3MrnK5IRTkfh6e&#10;9JPY6Y+9zhsj5lAxk84PUc+xq4s2+MxRxSiRDwWKMMe/OagumR1MlxMee23gnseaCdzC1O2tpIds&#10;a8EfMTwSO4z+lUJokKIGbJwerE+tat58rMuQUDE9OT+X+FZ0sOMK3TGaCjNe38xnO3I3blGeM8Y/&#10;Acn3JoEKzTc4AC4T6dBVuG3ihDiQjLHPUYwKhuZo42M3HzYVfYde1AGdeQRwqtqyhTj92ueM5HP+&#10;fSs7ULho1aRZc44Cegq9ql7bSqyl/mHI9c1zc89wNzgjOfXpQBYe7EkQjeQb1fPyjj/69MivZpj8&#10;zMzuTkk4UDj/AOvWYdQMMxEjLwflG7AxRJqEEXzPLwwwCB29KANOGaK0klPmFmuWIbcOAMAcHsMZ&#10;4/xojvXimkjEyOPLZYsLhUyAAeO+MAduayrXU0b945ZmCgn2z2omuHS7aRHIXapyw6Yz/wDW/KgW&#10;hauAzwxQ6nbK/kgKMPyoJ4J9cDB+ooEsrakJdUCSbkVY58c4J5DYPB46+9VDepJJlhkhcbh3pWud&#10;+ZmIKE/OfU/1oAu2lxLDDLproq4Zt7EEh1J4PsaLe6lt5ra4iANzbfuZeeJEI4yPSs06hGm4IxVs&#10;Ddzwc88ikGpFZArKWUcbOzrxxQFy/M9y4lNnLsmZy8LgY2eoPbrWXcXGpGz8i2nZElOZADwrHhiR&#10;+A/Srv8AaRUh8hdvIwTkgjlTVZ7u2WZvLKLHIcMuccZ6gn8v/wBVAzn7HSJr3UntZpG8hX3Mxz83&#10;oD6Vsak+XNjHFvLnaNhwFx39hjH51UvNYEaCKzBHzHJx0A6mqEevQ2rPE7u5bHzEc8HgGgnQ2Z7q&#10;zsIxA03yxfdz396IJxPOzEvtYZcsMHbyAPxzXOzTol0HuACXZsRs3K8cZ/wrQs9Ta4bylwPNYJgd&#10;eO/8hmgEbwu5JIYoLdAAzncynkKODWiitLeLayyZaOBnUehJ4H61iQSRiQRxSAoWUHYOdueAPzq5&#10;Z6hBb3xlkYnJK/Kedo+UH8CM0DRdtktwILu7Y7Ah8xSPukkgfU8VyfibTomlvZ1JAlC46EA4rpra&#10;dJdL+xytt3RsGPUBlZv/AIrmoh4btpLeFLiYBYkEk4DHI7AH37Y9iaAOZtJ7jRtL09HjUMVUyMjk&#10;buevNb1hfC+3XUhyxGFDjbkD19etU7u1tVczXDAKn+ohUDg9yfqOQPWoJGCEyTyIsaAhFLc4Pfg+&#10;nH40AX5ZfPjDGRQFIZlAz9KxNVunaf7RsZyD1J6jtTPtksTM4nxgd2qCfVYpl8tozkNwT34oB6Ia&#10;9x50XB+UjByO3pRZ+IrC1H2bVnlGABHMhJUgf3h16d/bpWff3ogAELscDn3qlc3aTRBx5ZVR8ykC&#10;gm+p1ryWd8BJZaghHXI6HNJDBOh+dwAOnvXFyTR7BOoaMsw+aGcqQB9KS01rxNbyfudakmiYZCyK&#10;MjnpuGO3qKCkemaZDPdXEUNqXZ5OFVeSa9K+Fky6neSeGdKfz5mJjuLlPmSNT94L2Zu3p15648K0&#10;TxnqF3EIlwPmzJiQ5kPoSOQvt3717/8As6X2n6SjapdKquynLgDA74wOlAHyD/wU3s7P4I/HbTrv&#10;TB5KeItIF3NFGcATRuYnb8QFP1z614Pp3xzLBfMn4XGFY812H/BZr426B42/ajs/C2h3/wBpPhXQ&#10;ltr1oWyFuJXMrIfdV8sH3Jr5Eh8WzLNglsjkYJzQCPq3TPjQskmYZQRnJJJIP5V0Nj8SI523bgGb&#10;GcHr/hXyt4a8W6ikoczKowOW4/Su/wBH8brb24c3Ctu5yTmgZ9EaZ8Rp4RsimYg45Pfn1q5d+KBd&#10;ypcRSvHMowGifHH4V4ZY+OyQI1nJI7ngV0WheLgVAaQF8Y9Tn0oA9v8ACfi+6W8QanCLyLcMQyzM&#10;u705B6/pXsfw51DUfGGu211qSxQQQAJaWNvu8qBRn7oJyWPUt1P04r5k8H62WuApct7g9PwNe/fC&#10;nW7iDy7ncflAIcEj9KBbH0v4n8eaJ4B+F2oeIdUu40t9N0+W5uZGbACRoWPPcnGB9a/Nj4CeL/EX&#10;jHxO0z3SWFteXbSPb2alfMZnLfM3Jbk9zj2rq/29v2wrTxza/wDDOPw11cXULTI3ifUYJty/Kci0&#10;DLwTuAZ8dMBeTuxh/sz+FIbGa3uJiI4413Fv7ox1JoDofoD8M9W0Twr4AUPNDaxwW7S3M0kgCoFX&#10;LO5PYDOSTwK/nr/aw+MK/Hb9qXx58WLObda634kuJLE7v+XcNsix7bFWvs3/AIKUf8FNdNl+HOpf&#10;su/s9a6Lo38Zt/FPiK0mJjjiPD2cDDG4t/G44ABUZ3Ej837MzC4O4EbQfzoEJexNd3Ek7fdBwAaj&#10;v7tNLsWdeSi4Bz371rSrBFZDK4ONx9c1i63Ak0EdqW+98546igCjYXQciSQnCr196t3ckLxIJzkh&#10;cnjvUFtpmYVhRsF3yRnnAqW4j2Aqw++QPpQUQQqzMojHBOfwrNkCSa9GQvLHFbk09rZWLyDCscIt&#10;RaFo0WoXf20r91RggZ5oEdno3+lQpCBwwCge1cR+0bqyWtgmj2kwDSkIVB6gV3OixjTEMshwIosk&#10;n1rxT4q6g+v+OCkchdIJApGe5oAh8GaUbq32yR/fTBJNalvFDaXKDcem18Vc8LWJsYPLZQNr56et&#10;Q6ja+RescZAk+vegZp6dMjRxmQcK5Vjj9afqtpbRxI+3oxU/Sq6yYs5IoUwVYMB6VaYPcaaWKqeF&#10;Iz60AUtHaUSNHAowr8ZNWrZJLeWSEjO2TIz6Umm2bw3rsEbDANjHAq/fWTw3hkA4dQw96AJtIhlS&#10;9YyfdSRXBHWuxjKNbMqgfLIO3qK5eKFw7MgGGgB49q6DQxPd2zsvJaEHr1xQImsLKUXUjovAlVh7&#10;ZrorLToUmDug+WcdvWqmnWSxW5mJ6xg4Brf0uOK4nYMB0Ruuf89qANHwxbRiIfKPlLce2a6WxkS0&#10;tZGU4U8gfhWNaW0sG+KOPA3t27Va1Nhp2kmS4kC4XkscYoDYxfGGtH5LGFxvkfkgdKdaSC3s0jbr&#10;jkiuB8RfEbTDrQtbdzNIp6KM4NXdO8QeIdRje4azaOEDhiDzQHU4H9qnx5Bo/h6S3jk+ZlOMda+O&#10;bmd7m4e4kPLsWP4165+1P4yl1bX20xZ8gPyuemOv9K8goGOhBMgA9a3NOiCQgsSTxjPasi0QE/N3&#10;PFdBaRKIlyB7mgDQ061QKGA69617SNApycAYzxVKzUCIbR1Iq7GQAR60AWocL5m1cjAqSH5ZHJPO&#10;zPSo7Ibw4xk44q4lspLqDyV7CgCzoeXmLAZ+Wui06DfHG31z71meG9MZVLDjcnUium0mwYQIcDhT&#10;gigDQ8P2JMcLquAGOea9C8MzSG1i3HOWJz7CuK8NQy+bHbkKPnJ+tdLpOota3KQFsfKzZPbmgTOl&#10;m1Bo40djjKs2Kt2OuyTWhiEvYDmuW1m8drcMXAHlDPNO0rUPITl+pGcmgDp49cigtmiZuSGxxXB6&#10;94oeHU5EjkJU4INR+KfEptSgjmIDbgef515v4r8XzQXayliSQQcHigD2FM42j8alBJGccY55qNUy&#10;cE4II6ipAOAR+RoAcpbbgelPBHZee9NRflPy9ueaegDcnI+lAyRMEdO3rT0xjA9O5pgwAQB+dOC7&#10;QBjHtQA9SEGBxzTlIfv/APqpo2setPGCcgcfSgBygAke2KkQ5AyD/SmRfeIH48d6lQY4GRQIVWKj&#10;ke3Wn5AAz/OmqpJxgnmpFB+8SRx1oAUHkHb0PAqSPIXAHf1pi4Hy8/U8U+ME4UMcZ5oBjkBHAXp0&#10;pynBOelIFYAjP05pyKRz17dOtBI5WLDpTkBBAC5JNIqjqvHOT705RuA6n2FAx6FsnKkHHSnRZVMn&#10;mkCq4ypPTrTkBCDjJoDUVOV5HSnRgjjHGeaAuMnB/KlQqB84/CgBeNoOMc8YpwyRjZg+3WgYHy5w&#10;cUuDnJHNADowCCTngetOQAjGDnvimxgqcjqB6VKhIG/pnoMUDHLgYTnr17UoJIycHB7UKSDgKevp&#10;TgeCQvfvQKw4ZxgkdeaUDIyB16Cmq2QSM9PXrTlXPOce9AxTkAYIp2wgAkfgKTyyRgevHanqB2OM&#10;9qBgFA9zSjI+ZTz3oAXJB/CnqirwT+FACAY+YDNC56kYz1pW2gDaevfFKFySuQOKAFwTnjI6cU9V&#10;GMEc5701RgbeMe3pTlA9cnHAFADlUdMZOO/anqGIPpjnNIgyM5xTlK52noT2NACoBs47+pp4wF5/&#10;GmgdmXvTuOuT9OtADtxA9T6VIjMAATUewN/F27VKq44I+lBLFXqOM+lPJOcqufxpqqMAYI9qevXq&#10;fxpiQq88+o5pyAZ5+lIcjFKuM59PekUPBHBGfwpBknlfXOaTGTknPNSKPmwD16ZoAaSR0H4U5QRx&#10;1xihlx8pPelAPLMp6dRQADP3WHenDLEE/wA6AATv5zinADAOMemaAHKP4gBntSqAR9yhcjnOfpSq&#10;cYbGeOaABR2HTPr0qQHJwOvuaYOucflT0OBkA4NACrnlcdfenDIGScc+tJ1OdtObk89fpQMXvkfX&#10;rSgZI5/WmjkZHOOnHWpFGOn5UAKvY9venFjnHXHWkUArkDj0NOXaVwD24waAHYOQp/OpNoIxz+FM&#10;X5lwT0qRSMcnH1oEPBy2D+lGCSXH5UAAnpzn9acMHnFAJCqM4wOvangDHHbr60wEFgACSKlX5jyR&#10;jtxQAiqAvIPPpTkyeMcdsUm0Mc7e3HvSgcHAP0FAxwJJwBx39qk45zj2560wYVf6U4dcn05z2oAc&#10;h7Ed/WnYzz3z0pqIBnIFPGC208+hHegAXhTnofWnEcYzzQANuMjHvSryOB09qABcYwQPcinLuB6d&#10;KXnGAvPv2ox/e6igBTzg5A57d6UbvXAzxzSAZfBU47cU/P5H0NACA5yvPTqKcnHJz75PFC7duVPT&#10;qKUBtv3e/UUAH3lwf1pVJLYz04IoA3NyPrQAB8wOB9KAHdThccCoNUOLOUEHHlnmp1Ix90n6Gs/x&#10;XqNtpehT3NxMqjYcbmwelAHxn+0jfpD4unKYOPf3rzjQ4rrV7tI44/kU5JFdJ8YL2bxZ46vJoHzE&#10;jlQfxpfCGiDTITLIp57kUAamj20Vuu0r0Bzz1qS7uIzbSRg9D69aY0siRPJgdOMVWWZTau74GWJ6&#10;4oFuLpzsp5HU9TUghImxMwxk9eKdpwW5wEOCo/vVLc2jttIY9eooDqZmrQhJUkIyvHIqFrhGv0KA&#10;cN0q/q8Jt4VDtnK96zYIN96s6vxz7UDWx0U8yyaSWWPDAY4FZNhHvfzHznd1q406/ZDEx7YHeqtv&#10;ZyMR5bdTk4oEi7qbEIhTHPXioUEZsnCknPrip5oG+yiIjJH86prEI7b5XPuOlALYfYwnAaTBB56V&#10;R1Xw3FfSm8jjxtOFOf8APvWla7TAUCndjAzUwiZbQRgnOc8igL6mJFqV3pED25UkEECpNJvpnQ3C&#10;nnj5Sf0q7FYC8J+0xkAcjI9aiuNM+yWjtaD5jyBmgLot2DtqMbGXCgE85pbe02SEpjaTjjrWZZXs&#10;lvpsiPxJnGQe9T6NqZmIUuT83r2oBo660Hk2ypGCQWAJzWNrCSPcsowcP61tadNFLCpEfqeayrja&#10;2oHcwwWJxmgRf06Hdpkcr9lJ5rL1lZTIBHEeBjHrXRWsQ+xoGI4TjnjNZV8itP8AcON/TFAdDMv5&#10;5oLXaUxnODjqK5rV1iOnyJIoztGePWug8TXXlwqpY8jFcR4i1N0l2M3XnGf85oGtjj/E2lAB5lXI&#10;Y4ABrlBFNaXvyKdpz36122vajC9t9nXqevNczcxBgXB55oGSW124AKnHIzRcXKGIsxxjJqJcIu33&#10;FUtSvFht2UHOVNAGXa3h/wCEthfA5wOte66SyXGkwshGfLBOT7dK+fdMl8zxNCx5/eAfpXvXhu3z&#10;psPlk4MIOcUAX2aPZiQnoO2K04liSywmCCOaxru2CJlyT83pzW1YRIbJQQfuk4PTrQBSluZYIyqg&#10;/eAOD61f09muLbapycc8U6e0tjCTgcZx9ar6XMiylVbHTAoA0EvvKhaDrjOOc5pLNmmuQshbr1I9&#10;qJ7QjMuDknC8dak08AXAkzkjII9aBGzbh4ocsPlK9c1Q1GMPKCjAZOcDvVzVrr7NYIqgHccHFUUP&#10;mzKzgnjjjIoFsy9aB0gDMnIHP5VObmB4cMpDHOQDUaXSpHtVVyVxx1zUjwZVWK9RQGhSLmKIgKNp&#10;45x/KrkES/YRIOcnkAdaq6oFiQRqhPI5qwmYNMUuvBoBFHVYzDKrrznrmrEIE8O/OCABj0p09jc6&#10;wVjtYS7kcKq5J/Ac11Pgn4FfFbxvLFaeG/AOrXHnSqvmtZusasR/ExAAHfrQG5wF0slxOIYlZioy&#10;FTrnsK+rv2QP+Cdnjj4stp3ijx1aPYaVIqzi0lbE8y5PXj92h45Pzelen/skfsCeFtAibxB8Q7WO&#10;/wBXEgSEIm9Lc5+ZgDwSAOCeOc5Ffb3gb4f6rZWgttA00abGu0FnYs8wHUsFwOenP/6wZS+DfwS8&#10;H/CDw1BpPhjRIbcG3AUR8/MOnPqQfqcc129tpsSX3mXspWK1Ta4VCWVhyQMZwBxnv6VseG/DV7p6&#10;tJqJV58ExBnxt6+o46d/zresIrO30xInZHdiCEjIfczY445PXJPagDO0+2sIYI4NPKNNcsWCu23A&#10;6ktnnA/pV9NJZYhJcXjbWP72RQqKoB4ABB468EmtGfRPtcCx28hwkoQybcsR9089u/TpT7rStJsr&#10;mA3W3cCEtrVV5djkk49gMZ6DB9aBmbNNfC9UaY0VwNu1FK4YHBJIxx+YrTk0+a0EUUzxhnw7Mzgt&#10;nPckD15I59MdammuJYNltY2kCTO+Av3yg7sQCOfQVZh00NsubgySLu/fSuoJYAfd+U5HPtjtQBm2&#10;2i6XDesu/wA15WIK7s+YOpJPJwM8ZNXL559KkjEmqLGdoDwrEGLdcE9/oP51qteaVabIo0G8rxHt&#10;w6rx/Dj+VZqf2peedNYaCkKK7FLi+uCjSt2JUKSF9s9qAMPVPEt1JZXUsmjSwoVI+0zwFWYjIyAQ&#10;DjHToefxqhoXi3wzr9hDp9xfwuLB45pLdrUoYnAyqldx+YE5rqrnwh4lu2t5tRvLWQnmQQQGJFHq&#10;Dks3PGMjPHFLJ4a0mAQTS3YtxC52eSm5h9ABhfrQBa01ItYgt3bR1Zn/AHhMkZCx8cH5hycdBWp/&#10;ZdtCm50jJJzvcZY8denT8Ko2HhqRJlZL+6K5GRcXTKo7dBz/AJ6VuwaVHbuRKOMADaf6jrQIg02x&#10;tEJAtk6ZXIHIPvirkFrDbplV29/nYlQe39Kk2qriJIycAdBzj3pxcFFDySBiOgGAR37UAMknjhdT&#10;OFBcYBRCMn65/nUU/k4wU5z90EZqWZIHjAeYEY42kZH5VlalftGu0jk9AmcE+p9KARHfzW6z7FTZ&#10;kZ27qyru8hhUln47HPUUzU751J2SB+Ppk/Wub1TUyJTDNOm4/d2uce3P+FAzSvNZitUKs67SxCk9&#10;qyb/AMQxmMMxJ7gj1rAvtSleQRXDsEPJYCsDVtemsSYbhyYjysoIyo9wM4oA6G81qKNjMzjhuzVg&#10;a14wt7YEidSSucA9ax9S1qFo96ys4b7uOBmuR13V4r/hmKEEjepxgf1oEddJ4rMh80v83OM9OmaS&#10;LxMGjZZ3AxwOc15Lrev69obmRt09sDnemQQO+e2Pesa++LNnZoTdXBjI6oWySfwOf/10Bqe6DxjE&#10;SjCUYU8ke1SHxjFPhZJVHszdRXz2vxltdoP21BkgEBuabe/F/wCUf6SATgDLgDmgLM+hJPFNrCvy&#10;Sk88Etk4pI/FiSOTHOFB7ZwK+bpvjfJHGUWfJ29nGDR/wv5YRlpevZTQGp9HN4mt5TtWcM24Hnqa&#10;dH4rton+aXnkjJxXzO37QkCP805IHVlYg1Na/tD2b5BkDbl4+YYoDU+j7nxigjEskij3/rWPdePb&#10;Nw/lXIJUHJDZ7c14dc/H+yKD/S2AIB2l+lcpe/tC6fY3N5FPeIoY7lY8j3oCzPou58SLMQI5yCT1&#10;z2po1xI3LxzHcACoJ6n1FeB6H+0BpN3aRG21NZcrwepFbFv8YIx++ilQhhlcvjH+FAWPaB4gtTgy&#10;3Az3PWp7bxZAJxFA4GD8x9e1eKf8LVs55Cpl9+Tgc1NB8ULMJ8sv8QwwII4oCx7/AKV4rgTnzBuA&#10;6g9KuWnimIOf3mNqBVw3J5/z+dfP0PxctHlVlucArjgjr6VOfjZYwTn/AEtuR03dxQGp9AR+LI4F&#10;KGRXG4nGfXrVW6+IpnzEbhigkCttPBIz1/M189az+0DpdhatPNfDgfd3cmsXTP2kdLmv5LIXgCs2&#10;5fnHSgLM+krrxjFcMWa8UBTuXGDg/T/Gsq+8UrJIGa43Y5OW6/X3rxY/HLTJlJS8xxkqP8azp/jb&#10;BLPiOQ4bOVLdfagLHtV34zCgr5pU9yc/yqtJ40jkkEm5QAcEFsDmvE9U+L05gM32pEXtlxn6VkS/&#10;F2RgSkjE7fvsD+lAWR77d+K0mlDAED7pkBwv0rMuPGNna3TWr3Qw/Ulj19K8Ak+MzxTkzXRcHIbD&#10;ng+uKhufi/ZSOXa8bf0OQenrzQFj3248Y2awqftg68KOpp0fjmZLcCOZQrcZzg188TfGTQraJrrU&#10;/EFpbovJmvNQjjH/AI8wP5Vy2tfts/DbQ1ddO1K71ueIcR6fEViJ9PMkwMe6hqA0R9leCddnnvQy&#10;vgbwQS2MmoP2k/8Agoh4T/Zg8I3nhPwdqVvqnjq4iC22mp88en7gf31yQcDHBEf3mPUAZNfBfiX9&#10;uL4veMdFl07w5LH4ZtHBH/EvlLXDJ6GZsFT/ALgX615HaahJPdyXU8zzPNIWlmdyzOepZieSfegD&#10;e8R/EXxNr/iG78ReIrx77UL+4e5vLuWTLSSMSzMc9yTVMeOIi2+5Gw9dzDhfyrKvb1V33ATJY8H2&#10;rG1JGmQvHyZGwoFAdT0Ww8YW9+qfZr5c8YAkxmuk0XX71SrKzMc8FiD/APXrxa6mlhtVjthtIwoK&#10;8EVr6X4l1/SbUvZ6xMpXAUNhvm9fmoA950zXtZlBTaVG7sDk/nXc+C9W1OJQrw4jAy8j8D356Cvk&#10;u8+MHxEUSW0Hiu5RV4HlKinP1UZrndR8aeJtbuGOs+I767ESZKT3bsM59CcUBc+9Jv2r/gf8M1eT&#10;xR41tpbqH/lw0v8A0mdz/dwhIH/AiBXkXxd/4Ku+LfFUE/g3wP4ev9A0pmMcs8N2pvLlDxtZukYP&#10;ovPq3avlWK4DzM52ryWz0qj5H2m8jYoQGcu3uKA3PffDn7Uln4WjE+leBDcOqhg19eBRk8jhASfz&#10;FYfxQ/bA+N/xDspPD03ib+ytJlj2y6XoymGN1PZ2yXf8Wx7V507M1uF7N834CsyeUy3IABO5scdq&#10;BXLF7drDZR26MclizCn6XF565d/vv1U9qy0/4mWotGkhAXgVtWFgICZPMyEXjHTNAEGsCRRwoO9s&#10;AD0qhbMbueaTBwp2LWhq8brKZCDtjT5RnuagSxaz04uOHClvxPSgOhnux+2vJCThPlGDVa4vS94V&#10;ccAVctYjDaebKmCeWz1rImkFxKAgwWfnI6AUFD7+Ka5nhtAQAfmYg9M12Phi0htYIoByXIJAPPFc&#10;np6zXeoKyqSCcdOgrt/C9iJbzznAwi7VyKBMt+L7600TwnPdTtt8xCRk+grwDSwNQ1C4vmckyP5g&#10;PUjmvUv2kfEFrbaSmi2zhWfEWAfbmuB8JaMptIZzk7o8NxQM6TSrhXKqoPzpVjVrJA3mlMh4upqL&#10;S7VUMR24KOQeK2NSsxLaxcE4k2En3oEY1vbLcKBDjLRbTjsRWhp0SSaXhwCdjA4HemWunPZRBmIw&#10;JSpOeOan0pQiNE5A2yd+wNAEOkXayTxADgArnOa0b6RJJ7csR0KEZrHh8jT5jyBtn7HOal1HVreF&#10;Qd+SJsgdaA6m3bgSSwKuBkFBg/zre8Mafc2yKzsApRlzjvXDafrkkkomijY+XIDgdCK67RNU1bUU&#10;EMUBA804OKAsdPpPlmNVcjbsYD3xW/o+q6TboqyTKCIhwfUGuQ0fRdWlOyeYqm5vbtW7o3h+wh2+&#10;bOWPlqeB7+tAHTSeNbCIMlrbNId57YH1rF8Q23iDx1bm3jEkMWfm2jHFa9rpdhYjzUt9xOeTzzmt&#10;PTyWR3UYGcYAoCxyfhb4SeEvDrm61BEmn7tnJzWT8X/HuleFvDN0unxJGFjO0j1xXYeIInSB5Yj9&#10;3vXy/wDtX+N307S209JPmcHH+FAHzp401248Q+JLrUZ5N26Vtv0zWVQSScmigZYsSysGAGM81vWT&#10;fulYg4B4xWHp4YN1rbtGwi9uRmgDasXDRgDtV+JSQe5rL0xZBnI6tnmta3GQQRzxz6UATaeXM7Jt&#10;B46+la9lZs14FKnGzqB9Ko6JZvNfMOnFdfb6PHCwCHnywScdOlAEljZjzVgXgGP06V1ei2MMcULd&#10;fkOc1h6eI45kB/55k810lsI4LON9xxsb3oBlrRVhS+gUDHDEg1b1Ge3sbsMe0PXPvWboksck6yEj&#10;iFuM+9UvEOqM900Y4CxADJoEbN1qEdwGUkMAqg8Vn6lr4toWWKQfIwJwaw77xAlupVphnYDgtzXL&#10;a74pdhL5b53AEDNAWL/jbxOzqAmCVfNcTqt7LezByTjsM1Je6hNqYzL97pgGrei+G5tRgaTaflOO&#10;lAz6IUccHnHIxTyzEegqNRkEcY71KGx8uOg4oAfGCO9PQ4GR2poViOTyaeBtHTOPUUAOj/r1zTyM&#10;YAHfimocc9QTjrS/xkgd80ASLGnLEc+pp64XqBnHfvTFznANOjXPHr6UCJEAAJzgnrUi5Bxx6dKa&#10;oKncDz6U8KTgr370BZjsccn68daVGOMEjpzxzR0G1R+NKFJ4zn6igB4Pv+dOXHGOtNxtIVifypw4&#10;xjoAcigGSjBGfbmnDAGN3f0qMEk5GOeAKkVuM5+mB0oFsPIG0U5cK3P8qajZHTOPanhQuAPwNAiR&#10;ACMKcinD04601doyPyFPjAIyCKBjlAA+Yd/zoxhfQjk80HhuvXj9KVSOjAUBYcPmIJx070q5zyel&#10;IoU/mafjkMMcGgNgGQM8Y9MVKp3r8rY9MGokBB6HPTGaliXJwSPcUDJFXByaXGOcE0nPIzz2pQ33&#10;sCgA2EDaB+tPGVO305xR2x2PrSuAOB19qBj15XJ7n8qVVyMk0xWIbaMnHfFPzk4IPHpQAuASOee1&#10;KoyRx06ZpCxxwTjPQ0AsPl3A88HFAEhKdM9utN/hycfh0zSYIHHP1NOH98HqOxoAVOvzNinnP3kP&#10;BPWmqc4UZ55p+Ax2/qe1ADhgLgn86euMYxknpTEAVcge1SYGM9c0AKoIGN34U5VLL0Ge1NVQOQfw&#10;pwAXAzx2oAkVcKS3UDgYp67jwSMA9jUaSADYxPFSKVHbPoKCWPySOR+NOQORnv70zpknt61Ig2nP&#10;vzTEh3Hc04YwM/jTFX5uBzmnKDnikUKBz0HvTgpDbd1IPXHSnDI+8e9AAAQMFifU0oHIJz+BpTnA&#10;AJyaUEgH5qAFVuufXrSow46UmM8ke9OUhsHGPSgBRwhUelODE9O5wKarg8YPTpTlYckDmgB3U/K3&#10;AFKuSNxP0zTUORkcL7VIDgH+vegYo7tn8Kco4xg00EBeO/vTgQAAABgdqAHAKB17cnFLwenGKYSW&#10;HzelP5I4H50AOVgTjPHUmnDAPyj8qYpPBzk5p4BYZbBGaAHph+QOKkj/AF7VGnPOPzqROAc4+uaB&#10;D0bjkCnqSCB39KYmNu0jrT1I+8x6UAOUjjgetOwuSPXpxTQflIwcU7JHJNAxyEA4z+VKmW4Gfu0i&#10;9iKcCCNuM80AKMAlMg8cdqehY8kU1cqOR361IuOp79M0AO5ByOw70Ls/+vigj8/WgZ359KAHfwFQ&#10;R079qcQpPDZ+lJuONpGR6U8YPB/76oAVBvPzCl9MdPSkzkgEDHtTicjhc460AAXgYOD64pQCAD+d&#10;Jkcqy4H0oBGNoU4JzmgBwGcEkZPoacMYBzj0pCex7elAJznJ9aAHqeDjAGewoG3ocfTNGVPI/CuM&#10;+KHxf0PwJp0jT3amYAjAPQ0AbXjHxxo/g+we5v7hAwUnaT0r5d+NX7Res+NL99D8P3DrASVklU4G&#10;Paud8ffFfxN8RdUm8+7eKzJO2IH7wrm9J02BrkKgPynr6UAXLLTvKUb+WfBZmGc+tX7rEcKouBuz&#10;kKKJGigkxx6nIqtqEitIAueo47UE6sfcyhbfyUfJ78VnI7LncQBjPWrTKxXzjnGD2qCSPCmQnjA/&#10;CgrYuWJMcDNCO3UGn2V7M6ETN8oPXHSpbB4fsRkIz6jHb60yeS1MKxxDBbjgUCZU1q5juZxHHJkA&#10;/wB6m21p9pVWUd+cDior+2CS+Yh+Y/jV3ToUAQkg8c80Bshb+1MKBIhngVc0dMxAleQPSqlxeiOV&#10;kAyAeDipbS9MYy3GR0xQLoWL+eIo7IwGM98flWfCQkP7xs8cZ+tRtJtEj+YcHkZFRys6Rbg3HTHW&#10;gaRZVsksWwB2x/SrM86xwgpjsAM1lSF54ACw5OBz2rRttpgRJWwwPAoB6Fm2ul8v98mBxz6UFoZt&#10;wLYGMD/PeqatJNdEBgUAyBjrUct8IoyGBxnrnNArFptAjurYhHA5yR61nSWEmhOGMRI3HtW9pLvN&#10;bJsPbgZpNaeK4UxCPdj+dA7lLRNbeRd4OFCnP502wuxcX7bpTznrVC5t5rDIgHByMfrTNIlVZy+4&#10;AkDIxQB2x1CO2g8rOcAAVUuAkkRkXuxPFU2vorifYCMbsEVJdAx26lWIGOmaBXuc14vvla8W33YK&#10;9sH0rgfF97tlOzg4xnFdp4oAe8Mm0dwT6V554svA9wyYGRmgpGFcXMhcs7Z5zyaqT30YON4Ht7Ul&#10;9dpCDI56dqyxJLKTJjq3A7ZPagDRN0rRlt3OOPrWPqlyxQtvyBxnnpVkyFFCBsjHGP1NZ15ulbBz&#10;jHAIoApaQ5/tiByefOHX619DeFp9+i27AciLg187Ixi1BHXghxXvvg68Y6BAhA4XBw1AGtqEimIH&#10;ByGFb2l7JLNd23G3njiudednhPdgcgDvWrp87pEhOQBxg9aALuoIkCk8fTPFZ2nW4W5EobPTAzVv&#10;UWaeNtrDvkepxUOjryd7dxkCgEbMsizRmMcY9qzzcFJQsRPPpxTbjUFSRQpwCOvam27efdrubjIN&#10;Aloa8rsfLEzAgjt9OlEhMcoLqCAB26VFdxs11Ft+6efSrGqBEXK4GP8ACgVjPOovLfeUrEevoa3b&#10;Fri5KwhiWIwAB1Ndj+y7+xZ+0N+1f4kh0/4O/D68vrYybJ9VkjKWsIyQSZGAHGOgya/Tz9nL/gkB&#10;+zL+yZ4cPxV/bD1y08WapEqyRaWX8qytNvzcrndKeOSxC+1A2fnT+zp+wf8AtQ/tda2tj8JPh7M1&#10;gjqLzX9TP2extlPUtK/3sDsuT7V9f6D/AMEs/wBlr9nXSn1f9sP4xrr/ANmG6XTfD8xtbdSBna0z&#10;fM3T+ECrv7WX/BZXwh4H0y6+F/7OGiR2emwnybaOwtfIgjQE9NoGc+3WvmT4T/DH43/to6xJ4p+L&#10;XjLUToqTF2aaZljl54WMcfTPGO1AWPo74ffFD4G33iCa2/ZF+BHhrTbK0n8qbWH0o3QgGMAvcSZ3&#10;Oeu1evevSfBXgbxH4lmGr/2+I7KaBo55mXazjcQFVF4UEngL0wMmrvwv+EOieGfC2k+FYNLi0/S7&#10;KPZb6ZaqI0kcgHBA5fd94sTznnHSvafht8Pbv7LFe3tulpbvh7e3RVyiZG3ceQOeQF9etAXI/hx4&#10;E0LStJaz0+zdUt5cO7An51x8hJ6kcD0rv41itbiGwN0baQgtLtTLFB0K4yMZ/Grum+GR9jnitI/K&#10;ZtwA9fTI7/0qVdGtikC35mVg+RcKNoY44wQe/fPJoGN/tfRQ7C8R2jVsI8tu4DEjngjnGRz+VT2J&#10;tr66ihi0p5I448AsoUe+ATz26CrlrpcctzDFLczSrJbsZFfBUsfwz0J/St2zsooAywxiPy8JG+Rx&#10;QBmWGk3t2pdLh0ycRbTjAyQTznA9B7c56CW28JaTo8s0sdvuaaTmYDdLM2Bklj82B+ArXkltNNy0&#10;s0capHwSw5PoAep/qaiaO7S3jmB33Bi2xIozsJ68+3foKAK2m6dcwakAkFvBD5WxGdyXJJ5PYZPG&#10;e/HWrhkms4IrGSWJpXJKhEwAAfT/AD3+lV5rS6vrZLmRYwAf3W9MBc9W59qtG7i05/Iis7u5lAHz&#10;hchPbcxx+WfpQBXuLW4jEt8SInJAkuJIs5A7KO3Tr170zUXZmVU1eGJUj/fwyzEZ9ya0LPS9Vdt1&#10;9qTIhbKw+hJznJ5PpxitOHQ7COIqtmmOdxMamgDzzUIPEtvPmK/hvIyCzytN5mev3ePl7DkHPqKu&#10;6DBeS20Ub2KWjAAvJMisx4z8pUle/wD+qu6Oj2SESQwx/J0VVAwPpSmLELwIv3+FGQcjqe3NAijo&#10;1i1nafvLtpWPIaTBAYmrckhSFmG47RnPQcn3/wAaz/L824iSyKxvu+deGB47jGPyqdre5liFuY13&#10;HDZBwMewJ/nQBYnu2iwqoMBeTG/P5VDDevu2M6uduTvDfzpqWsflvJOrKenTj8xxz/SkN3BFDIkn&#10;lbf7ucgjGOD7UAEt6IgA7K3bcH6jtWJqusxokjOpcE9Nw6f4VX1zWIrY4hdeDwNuBj+n4VxuteK7&#10;Z3c+ayn+LjjH9aBmlqHiK2i3CWZQCOgOT9PpXM61rTXjecWUxheG246elZGo64l0JIxcbu4CHIJ9&#10;a5XWfF32Gcx3dw6omApJwOeePQ//AF6BM1dS16cAhyFZG+bbwW5/zxWPf6xZtb4MqY7qDuyfesHW&#10;PFME5MVvK+fUHp9KwbaHUtfung0a8i2kZcnkMfXOflP44oFua1/e7N0cN9IiYO1S/wAq/QViX/2e&#10;ObzJp2wcMrb8gj1z/nHtV1Phjq97kP4pEkgQMYTAY9w/2WOQenX2q1pPhPRLeNLeaITyooMsN0z7&#10;o3Prg46YOF6+1AzDsme7cJpEEs0jMORKcE56DIyfoATWhP8ACHXPGFvFFrOm6NagHP72BZZMD+Jt&#10;o+bqeGbPXjFdTpukR6bcR/Y7fcylg7MoAiDHAAGMge2cnua6GxXyoja2sRd3wZZGOfxoEfPf7Yh8&#10;Bfs0fsq+K/HsNpbyatLp503SZpbOMbbi4Hl741UYQgFiDywx1r8kLHxt4ua5Kt4u1QZ7f2jL1/76&#10;r7a/4LTftB22v+L9J/Zz8MX5aDQl+3a2FYYa5cfu0Puq5J/3xXwLfZ4uoT9w5JFBR0cviLxN5hgb&#10;xLqRDfdP2+X/AOKpNM17XIbprOXXL1sn+O7cnHr1qnpNxBfWqzSOPMXpg45ovIBDOLqMncO9AG+l&#10;9fBwJ9UuW9czvyPzrYtL24jxFDeTDPKkSt/PNc3pl4tzGrlQx+nbpWrDMIlG04bO5DQT1LD6/eWt&#10;+Le4vZsP0JlY4P51gfFO0k1HQZwtxMSYiR++b/Grmt3sM8aN0bPX0NOmVdU0WSFx83l9M0AfL2g+&#10;INf0LxFJY22vX0QSQhBFeSLj8jXo+i/Erx1aKv2fx1rMbDgFNUmGP/Hq848f2J0Lxu7j7rPxXQaT&#10;P9pto24OV7UFHdRfF74pGQInxL17gcEavNn/ANCp5+L/AMVbeTd/ws7X8twf+JvNz/49XMQ+Wqbm&#10;PzZ6UruJOvPHftQBvXnxW+KU42f8LG14qxBIOrzfh/FVK5+K3xQLDPxK187en/E3m4/8erHlkMYA&#10;HrVady3zHHvQBoaj8RPHt/GyX/jrWZlP3hLqkpz+bVUtviB480+ZJ9P8b6vC6HKNFqUox9PmrOnb&#10;PTP41WmkVRwvHtQB29r+1L+0BpKeVb/GPXFUdpL0vj/vrNWf+Gwf2jVwf+Fq37AcEukbE+3K15m6&#10;maQ8ADNRzB0CscAryKAPUbX9rr9ou5mEEnxUv9rsc7Y4l/klbl5+0V8cb+NYLn4payoZfmWO7Mec&#10;9fu4rxrQF83UVkbOAeldhlpZSAOBQB00Hi/xjrV8smpeLNUuSW6zX8rcfi1dfpF9cygfaryZsZPz&#10;TMee3evP/Dtz5U5AYYXjIrtNBjN0ww2OOmKAN6BzInlkHcx645PrWhYwyKgCuSWOMZ6VUsLUSn5P&#10;4eOK1dLVbq928YiXGT3NBJpXs09tYpbxLgsNnAq3a2TWdmrHIcpjjmq0MYvb9IywIj5IzWjIFkvV&#10;DgZUbsUDKt62ZRbr0QDj3rPLGS/C4bES+vetUw4nYhuW+Yise6Z4ZCOAZGyeOlAFi6TY6ENnau48&#10;5FVp7iTzkhPYF2+tW0TzIwxByxwOAeBVG+kcq87LjeeMUAzPndY3LZGTkkk5rH+1lEeSQ8yMxxjt&#10;Vu5vd4kYr1OwcY4rL1W4RIWABzgIuB3oEhbe6Mwd1PLuFQDv610OmWccls8jDDfcUEdq5qxj5QYw&#10;EXIAHUmulilW1s0DHhUBP1oGyDUbow7oo36fIvFULZvLuHZsEBePrTbuaWWRcHJOXIzVWeV8eX/E&#10;x5JFAFmztlhd7lUwcZOB1Jrb0h3a1UyNkk5OT1FYkl75USRKoJkPX2FaDX5S3AUZz8q8dKA6j79v&#10;P2KTw77sgdRVTVL1yi26kDzHwB7CniZ5bgzjjACrjtVe+eOfUCwwBEnQDvQIdd3MCRmE4HOAPasS&#10;3hL3ssyr8ijCnFSTmSS7VGOQOTV+0thLcRWkSfMxySFoKSsaPhrS40xIU5C8HFdXo0K2wM5ACRoX&#10;bI6ccVn6dbMjRxheCR+VaPi3VbPw/wCC7vUZGCb0YD6AUCPD/i1q7eJPGhgjk3R20oBA9T/+qtnR&#10;rWS00tdrAbJBnt1rgtK1R9Q1i41CY5aZ94J7c12kWtSfZGihjzuUHJ657UDNeO6hhhcPIAwcNg96&#10;1bnVI5NJaSJhwVYGuXh0PU7vNxM7IvAIBx1FdHomiD7HLHI+7YQvynnFAjM1HU7h4W8kE5dSMcCo&#10;orvWIyx2Y3EYOO9bosrSCK4SWMHa64yMjGau3emQvbTMoACyA4BxigLmH/wi13qEJuZZjy4zz3q4&#10;/hfTIJMzEEiRQwPpW/BbrDbPHsOAynGPWoLuwLXMjoTgOpHNAO4mjaNpsdzLtt8KJAFz6V13hGKC&#10;FiWjwPtBAwO1c1YqYruYsQR5qnrXXeHWQHkAj7QMnGetAFoQu0cfUKfMzmtGx0xYNPS4t3BJRASH&#10;PODUV15Rtoo06mRwDtq1osko0WNJhnKAr7c9KBGrBOWjVZM8g/zrU06y3adLcsRx1qnBp6i2S4IP&#10;bA/Gr8Mvlaa8QPU4+lBRx/jDVntbGZw2AucHNfDX7SfjCXxD4wktlkyiOePpX118d/E1v4a8OXMx&#10;faxUgAd+K+DPFOqvrWvXOoMc75Tgn0zQJGfRRSqMkCgZaslzjac5PWtyyXgNkenPasnT1Rm2nnHH&#10;Wt/TYw8eQKANDT1wCOK0rZQcsaz7b5OCP4uK1LSEvGWB644oA1dCdPtYCkdO4rsUlXeDx/qcDBxX&#10;F6REy3W0HsMe1dSLabzQqsATAKALiSBZlfg4hOK0YdRBtU+bpGax2tWilQO+f3fAqSWQJaghx9wg&#10;54GKANTR9YCDGcZiPOa5nxRr9xBqP+tPzJ1ottSihZZcjBBFc74huWu5VKHPY4NAEGoa7c3dwH8w&#10;njuaLW3uL1wCp5/yKq2ljO865TPzV3Xh/wAOpDGJZ06sMFhzQBg6L4Subu5KGFlw2K9C8I+EltYZ&#10;IZIM4PrU2kabBa3DHygRuGB3Fb8ACSSNFwDjj8KBNmuvBAbj0x61MowvP6iokHI/PGaljB3dBQCH&#10;xgDqvbrin5xyOMikUD+LHWnFGPQ/hmgYBhjhccU5VPUjPuTTQWxwO3en8EcjOfagB6Ej3yfyqQED&#10;opzmmxqcYx39eakHzcgZ5oEx0ZOdw4qTgDJ9O9NjHct360/oMADr+dADgpI5/EUu0k/d6evak5OO&#10;w6805Dkcj60DFCEjLD8adtAXIJOaRQGOATinqCmDgZ70EtjlI4zwfpUijI4PTvTFAIJxx35qRMc7&#10;VHvzQIFXoDwO2KlRTkANx370QqMZ2jH5U9FIYgHigaFCkLjnP0pyHCgdfxoC/NnAwKUp3K/rQAqZ&#10;2jH4075do56dee9J0xtPOetGSemOvI9KBigtzk/jT4VAPPOf50iLubDN+OO9OB55P4UCHbRGRnkf&#10;Sn4IQFSee4FIvTLN3wKkQ8ZyKB2DLbQcc+xp4GevpSHccE8UBgRleeeMUAOGDwOMdOKUk9x3/Kmq&#10;SDuNSL6jjPfNAxQvcY496VVJcnkenpShcg+x60ZOBzgUAGRjJbGT2GaVgCMjv+FAxjB9KApyAT9K&#10;ADn72BxSxkklSPf60YwMU5QcHrxQA5Ww23PT0NPG5TzmmKEyP5Y61IDkgL+dAD8bh97jntTwwHU9&#10;cdajjBIIBp8e4DGfxoAcdwAJ7dqVOnJxzzxyKRAc9eMYwKeg559e9AmC7icHoO4qWPIO5SPypox3&#10;P4+lLhjxnNMWrJME+2D/AEp4BPHA9vSmLnbkk+ozUgBByBnJpAhRxzt/E09RkYH4cUmRs2n8aUdM&#10;oOT0zQMcvXB4xS5z1PfvSAFeo69qXOByo60AKPlB5/SjAwBQUYqNrfpShff6cUAKPlXGOvWnHngD&#10;8aTbyCeefSlIJGKAFzx+NOXGDkg/0po5O0Hj1Ip6jIxj9MZ96AHBucDp3NOyDwV/EUwIQuc+xFO9&#10;qBihmIySPYGjv+ho4OcY6+lOGd3zCgQdV4PFOB5JxznsaYCASo64pygqcfpmgZJ0G3PNOjYdvxpi&#10;8Nwp+lPUkigCRTnnpn1qRQw45/CmJycsM/Snryc5/WgQ8HB98elOUdhzTQQ33Qc+tOyR14/GgQ9c&#10;jJxg4peWHIPPemq2Bzg/XvTxnd8p/wDrUDHJtxhj68Yp4BHJI56UwDoTj8qeuSB6nvQMcuf4v19K&#10;eEIOSc/himJGo6gdalAIwCT070AKozxtOMc4oCjJIOOTye1AGRyvUcmnAjqSMGgBE68Dmn8BcHp6&#10;U0kn+uTRhuDjn1oAkU5wP1NOOSvTOKarc/8A1qUnzBjHT0NAChg2Bn6nFKAc4HTtzTVJxtYn86VQ&#10;QMZOe5x1oAd91g2Bxx/9egABcq1NYDBx1HSuU+K3xHsvAuhTTSTqJBGckn9KAMr40fGjSvAOkTQw&#10;zBpyuAqnnNfK/ijxXrnjnVW1LVLlxEWOyI8jHrR4p8Xap481+S/v5WaIOTGhJA68VX3qJfKCD5fl&#10;K5oAeun7bVig7HpTNFgYOWJydxOT7VZa+Jt2OeMd+aqaYjO7bj14x3oFqaQjjZgXbHH61BqvEg8l&#10;Tg9sVZiIUAbuR1JFQS3MctypHRTk4OaBK42eNY7Eeb1I5wKrGPMHzdCeB9Kl1e4MhCMoCg54qoLt&#10;XK2h64ySO+aCjQtlhSy2D7x9aZMkQkSNmP3sUXE6QFI8Y285AzVWW6FxPtjHzHjg+tAralq/h8wj&#10;ByTxj1FSDfbxpv4JPFQbzE6tIwBPXjpT5GNypZ2GACQMe9ADpoYzA06EZb/GmIFCbVPzZxxTcZi2&#10;O4Ck9McEVFK8cB3Bx0JznpigYlzHHuCS9GPUcinXaK1uBjgc5H0qnJfZmSNuTjg7a0pA0cOXxgj0&#10;9aBFVCI4ljB6DnJxzVm2lMcTXByeOTmoGKtGVA5I7NipIWWHT3SQnnjJ60Ax9reRPbTSquDjrj3q&#10;GNVliEbEctxUVr5ZtzEW4Le9P07E11sXog79c+tA7WN3TpZY5DGqnaq+vWnrbyygzOB8xP4ioLGX&#10;ahGMntx1/wDr1bubv93HCEG3OCemaCBDY28zCNow2evFYusaXFYOZrUjIHQcd66aKNY4muVIzjAz&#10;WNfiO5uVgf7zHtQUjLtbi7ST958pJ7mtBr6W4VYXIHAGN1P1bTVE0cMGfvDJNZV9b3VjqALEsgbB&#10;57DmgNyLxJbeY7mMZPPevJvFG9b6RGOSCQeOpzXqNzK08hYPkbTkN/KvMfFKINTlYMDkn+dAzkNb&#10;mJmEeRx2qESCOIAA5xwaZrz/AOnk8YzkD6VXe6/dYPPU/SgCx5obkg/n2pJQqIXbGTk81XilJADu&#10;evUnNF/cEQc474yaAMxn/wBNVgc4cfjXv/gWTzfD0CN1xXz9bn/SUY/3x1+te9eC7hYdAi8tv4cn&#10;1oA27zbGuFTk4zWtBlrFWU8j0NYd28ssQcNt55yOv+Fatu4htlbPrzQA6Yyrbs+8kZPSobS4aNRg&#10;YB5zWhZeTcWsiu27Gciq0s1hFGIiQ0h+7GgyxPoBQAx3DyiQJnC9fx7VPBI7sziF8qpI2Lnp1FN8&#10;sx6f/amoItvbOm1Ru/euc4/4Cc/jxX2L/wAE9/8Agjz8ev2ybax8deMIpvBXw6luxMJNQtyb3Uk4&#10;ybYZyqsP+WjjHPAPWgD5l+GHwr+J3xy1238J/CTwtf63rMo3xafZQF2ZMjJJ6LjPOcdK/Un9hH/g&#10;gTaQy2XxH/bKntLq8gYSW/hrTZj5GCAcTvwW9Ng446nNfeX7LH7DvwA/ZR8Mp4X+Cvw/sdLUoBda&#10;k6B7ic+skp+Zz7dB2rF/bv8A21fhr+xZ8KL3xXqmsQyaksD/AGKyDASXEuPljQc/MTj2AOTwKBFH&#10;9pr9on9m/wD4JzfAWTWvL0vRdM0iAJZaZY26RqD2REGCzE8AdTX4g/tVf8FL/wBo/wDbu8e3dr4Q&#10;F7o3hieYra27zEyzqD1ZVHU/3RwP1rI/aR+O/wAcf26fiPb+Nvipf+dZI7f2b4etmc2truPLc/6y&#10;T1Zh2wAK+s/2Df8AgnWdOutO8f8AizSbfYAHt7CRsYJ7nH4fmaAPN/2Q/wDgmpd+KV0v4g/HMTi2&#10;uZU22E0v7yQAFtz/ANxeBx79q/QPwJ8EfDeh2sOn6LpFvFbopit4zENpYdFXI6YGeOmO5r0bRfhl&#10;4b0OyWa5tbNJY4/3O6Acvj5cDqQPQVrafbrfXMKQOs6wncnlwlccYxnpjrk8E0BuZfh3wVofhpnu&#10;vLaSSO22+dMclxn5gB07/pXb6NaPcpDAqYCkZBQfnj2/rU1r4dtp2LzxBy67QCMgDH6Vu2diIAI4&#10;UGQME7fzoGVG0+5Kl0l8lDlOOcjuenJPoPzrRt7SIQmNoWcBMs0idRVmGFWMaTQMgwWTcBjI+n1q&#10;0ljhCrHAYgNtNAFHS9LdLaKV4wkkjZZcZ2gjkZ9hj8RV46bJLbhlUZbBTJGEH+I61Zt4iMrjgR5X&#10;jnPPH5VFfX5tGNvaDDKAXdjhUHQc+poEV7ywt1u8fZoyRBgPxx7+wA5ye5PU1TjMl5LIlqCdimPe&#10;ozk8A+wHPuanPEbC8nebY2+Rnbh27Aeo7AVZ0+2ijVRC7Ehm3kN1bPP4Z/lQMjs9GmtbhXRXdVT5&#10;pcgsTn3/AJVp2UT4PnOwct1ZByO3SnDjHygDGcE0sknI2sVIBGf89aBEvlq7MxAOCDnIx+tLDNHu&#10;3IyjHQsM5/8Ar1GoeVByMYzhuDxViDK7sW+dp5A7D2oAPMOPLOCSuf73U9/Sq0scDykzLlsfKORz&#10;36VcEcOwK38K4UtH2PfHb8KrzhYo8wlWON2CRx6dOv8AOgSIobW2jURNll28b0+5zz25pkzJCu8Z&#10;C4JUBto4781FdahCVEjKRID90ZyO/Oax9d1WGdS6uF3DcGbue3egdie+1QLbryXHUZ6euMZxXL6n&#10;4h8rzlDkgDGFAAPHrzj8Kqa14jW1g/d3AU4wUC+np2/GvP8AXPGFxbXrMPmDDaQWxQM0PF3ii4Eb&#10;NExU7cAA8j6E1574l8UyvcCG13qSpzuPJ9xWjrOtG6QeZcJnsC2MVzWuWN9NtuNNWO4lHRPMQb/b&#10;JI2n3xQS27mTL411e2DBZQcE5LHBz/WsnUPEV7fTFJJAWIwuex9u/wCH6VSvr/XvtU9qvhu8k2sA&#10;zxxKwB6Ebidp575xzVKe48QW4jabQghLAB2mjx/6F/nmgasbFtpdveTJtumilOQxbiMkn+IDt/tA&#10;DHHBrqrO5sdHsmS+uhC8Iw6sAEOOgI6H6j1rjNPuvEd5CbfyoIyhJBZi/PHbjGR784rYsNEiubpL&#10;ye8+0TQoBGXkJ5/iZVxhT2xyRmgPU3LfXtT1UJJYxtHApIDqp81weoAA+UdD0z6etXNNsLK2BliD&#10;CQZ3u7liMnpzz+fNEEEMNuhnLYYjYpYHP/fPJx7mrFsoMO+CEjzPvSOuDjPYDgc0Es0LZpJoRA0Q&#10;EajKqx9cc/jx7mqHjvx1pvw48B6v4s1i6W3s9MsZLm5lmYA7UBOPbpgD3qa1mGn2+JiztyVTcfmP&#10;qa+G/wDgrl+061l4Ws/2fPDmoj7Vqqrd66Y35S2Dfu4+P7zAnnsvvQNHw38VfHWo/Fnx9rfxC1ty&#10;13rGoy3TgnpuYkL+AwPwrhdQmePMOwAN1AXoavCWW3YtvyOcio5xDcRkYyDySeufWgoqaDcG0vAG&#10;Y7SeldN5UM8ZORhuvOefrXKTQy24yF6Hr6itrStTeS08uU4yuAaAL1ky2U23sTWjPKTHvGB/drKI&#10;cLuBzjqfWrltILi22ynleVUmgTCeBZULhvlPTjpUtqZPs5IbnOGA9aJWiKrAGHzY2nHQ00F4JdrA&#10;ANwcigSZ4d+0Xon2bVF1KNeCwO7HWsfwfeiW0TPJFek/HjSl1Tw68iRruTPIWvH/AAVe+TKYXPIO&#10;MUFHaibzGClcYPOO/FTCQLheTkcYFQQGMxeYV6dDmpElkYhgozjGSKAI7j5DlgearSemPpVi4f8A&#10;hJ/Cq0p2jk//AF6AK1wdgJ9KqSggYPTuKsXhY52kflVOWQsQA2Mj06UAR3MzIMYHOeMVHKxkIdgf&#10;bmnuFblyPx70yUhvvYOR0FAGh4aXzbkHaBXRq0kQLFTjPFc/4WhbeGzg7jjNdBcuU2w+vtQBreG2&#10;CESbcljk4ruNKmS3h3ZwSvQVxnh7YgVpMZySoBxXV6cDeXMcLKemSKAOp0MPbQG4yMlcnjp6VvaH&#10;CtohlcAbuSSKx7JBBFHGOhwTWoszzQEAjBxigS1NbS4kiEl6xPznAwO1Lat5oku2bBZ8KcdhTIZg&#10;tsLRD91cdO560X7W1jGsOBkDGB3zQBDFcyiSWcuTltqkiqQuHuZ3m4O35Rgd6uak4t7PhMEKM545&#10;NUtK5mA42j5m5/KgC9LIIrUkDBA2r9aoX1wq2zq6nKDaMDvV65jjDLGWGANzcZANUtRa3hhVJl9W&#10;P9KAsY1xaRnZ8owoy3HWs3UwvmpFJx/ETite2827csV27m4z1/Gs/XIt8f7kAs5wDntQJEWiqt06&#10;o20AnJ46CrWqNIUIiPV8DHHFLpmnmztmYkbioUEc1n3l3KdRaEMP3fFA92OgLxq00h74FPQLdOSg&#10;xhcAYqrqd0iBYVkHyp09zUmlGVthBHCliTxQHmTXFusR3S4/dJ6Y5qe3V5NgYZVBuPPc0v2cXkIc&#10;kHe2cE+lSrEyR7UIyxyeOooBsjmYbAidACx9j2qjaRzXDNKyk+Y3zYHap5Ek8uRsA7mAGanZotM0&#10;wybBuK4XPqaARmRqgu9hJ+ZsDJGcV0Wl2KRlrxR8wGFz61j2unmY/aychVzx6mtrTmjjCwOc7B8x&#10;5HNAX1NXS3mluyFUfKoVcetcz+0TqKLo0HhhJdrSFUYY6+p/nXbeELRZd10w+WMF2yPSvF/ij4jH&#10;iPx5L8/yWzDHPUn/ACKARl+HvDdnFG6BTlGH863IYooyYo0HDDJx6VZ0iKBreZowOgbOPfmkSIST&#10;SRxkZxnigZvxPEtq64H8JyO1bGk28SRzmNshgCB/WsO1tppIWVz1hBAz6VuaLLFHH5LPgtB1PrQI&#10;h1GIs88LJ95AeKlZH8iQbv4UIFWLhBLclhgh4OoX0plwGW3aRUyTbg80CNYQwrYNIyDcUXp61loz&#10;Pq1xFn5MCrcLSz6aHduTbrj161ShQtqs5DAExKfwoGOmDR6hNbo+ASpzXQ+F5jbzPBI3HnL97nNc&#10;1DAx1qQNICCg4xzXS6fYzPqDspH30PBoA64WSyBeBzM341P9me2hjjAwu0dh61GfPt40Bb7s4HHW&#10;reoSi4s4jHgZ9PrQBuJGG0yNox06jFVJbspbFJDxk+2auIHi0pDjAIzz+NYevXiw6c9wAOEJ+9QB&#10;8yftkeNJYIHsYp/vA8Z98V8skknJNer/ALUvi3+2vF0lkjkhXwefT/69eUUDQUqDLCkpY/vigDT0&#10;1PnAY8dwT0FdFYxLDHgHIzWFpMZLL67hwa6S1j/dYwODQBYiQYyePmrd0uNDaFmx90cH61hw9xkH&#10;B6VoWN00II3YGKANy3uIYr8MqADaOK6OPUIn/eB84hHXvXEPqKGdZAe2PStvS71Jti7hkxkYJ60A&#10;as1+s0qSbhgKRjNZ9xqs0qCAHqMUy8uIrUIquPmBzzUFrskAfdn5+lACQW8s8YZsnDc8dagg0pri&#10;Qs2c7xxiui062iW2O4D73NNgsgTMyjAVwcUAV7XTYbV8yJnDDnFdK7xvb5jIBBXbgVj3zxxhgzAb&#10;XBOeK0bW4tzAyKw529+lAG8lwyR/Ko421IdQnWR8HB3Yzn296zWnUfOXGAw6VIl2joWMn8Z+YnrQ&#10;FjvF3Hgjj0p6nkDH1pqnkZAP4c0/ouFJ4FAD1GFz6npSo/Y+vahQduDnjr78U5Qew+tACgZGFPft&#10;T4xgY596ZHnIPoeealyQCAM89qAHRgE4PI/SpFwSOOveo1bHUdKkTHf9aBMkG7fjbn6088ADAqNe&#10;cgE8VIvI+agBQpwKkydnTio87iTjn0p3VCO3rQMepJUDbj0+lSIDkjPNRrkZz37n6U9MnkfoaCXu&#10;PAO0nNSImOPXqKYOOOnp7U9Qc7i31oESxA7cDPU5zUi/e25Htmo4sH5cjA7VIrJ9zP50D6j+CcCg&#10;cjk0LuI27e3cU8npigbGlSfmOMU5ASfl4x6igAt8uenvTsMhzwD2oFYFXqCOD6ipArK/zkdD1qPB&#10;DcEZp6g/XjjNAxygswygz3HvUqk7TxnB5NRgkpkYzz+FOjPG0jkenegB6Z+8rcHrS+2M88HHWhdw&#10;bIx1pQMk5/CgBxBK5yOadt2nDDGeQDSBT+ANOZjjOaBiqR2BP0oIK88EdiaRTzgCnqG5yRgehoAa&#10;Dg4IxnuKcnIwADz+VDKDwM+ppQAAeBmgBVOF5/nSgknIz9PWkKEYGOPelUgqSccHjNACqMDcemae&#10;oIXb7UwFuuefWnqMkkHGeooAkV2z97rxzTxkPkKR68VHGSckjHNTRj1GMetADlIx978qB1zSE55U&#10;j6HpT0BIIYc54oJdkxUBxt45NSxoQMBxio135+VscVKgwPlJoExwOBjPFPGSMA/UelMJycqDTlJ6&#10;57+lA0Ko5y2evb0p4ODRtJHXqM0uO5X64oGOxg4AHJ9elKM4weg75puD61ICu0kHPHSgBFXb908d&#10;uaGJzyBS544HPpigHPUHHagAI4z3PWnYH654pMZG0HFKMkZIFAC5ZOc04ZIB6YpoA4Xt60rA4OQK&#10;AHMTjAHbkU9VO0YJ5pi8tg9eelSAbVwcjB6UBsAUhef0oBYfex+FJhh3z705c4zk+1AwGRgCnKp5&#10;Y468GkGQQpbnPc04nByR26Y60CHIh25bHuSKkUBBwAOaYBwSe9PQkjBzgD86BjxlhkEde9PQHrn8&#10;KZnqM9KlA469jxQIcoH3cdOmacvXbnn1pg55JI9Oaec4wO9ADgBw2BxT1JLYzj6CmLv6AVIoBGMD&#10;r2oAdggYHf0pyjIHA5PTrSL/ALQ6+lOCHI/WgY8egPWnLleeOO1NC89+uaeAAQQenTB6mgBy8YwR&#10;9aMEe/0PWk9V/PmlQbskHj0oAd755/Sjk9OuePwoUA8kU4Bs85A74FACgcFdp/AUgG0/pwaUMem0&#10;5oA4yzc5/wD10AOJXadw+gowvdcUBSF4696NxPQH8KAGXc8dpayXMnCxqSSa+Qv2k/iJd+J/E76N&#10;b3RMUb5fB4J9K+lfjN4h/wCEd8E3FwGALIe/tXxRqd1JqOqz6rcMzNLISMmgBUunshsABJPX+tEc&#10;0vmGTaPn6ew9aY6NJh2bOPTv7VBLI8bjzH47e/8A9agC7eXpjtvKQ/fHP0p+lSt5e8kZB3Z/lWRN&#10;cET5kG7PT3qe31CTYUjGSR1x39aANl7/AHRMVbBwQCTTLEsV8x2x3ArEutRCt5aEE9CKmXUZIoxv&#10;yD2GaANa8YXEpUsPl4Le9V7Py3vRKBkDle+BWXJqc3lMsfU8deQKu6RLLBEGZTluv+FAGxNDHKrT&#10;zOBtHHP9Kp6eVecyZOF5yemO1OuL9WUQjOTxx+ppHlSCPrtPc57CgCW7kEku4N0IA5/OprGRPJd2&#10;56/pWWXmn9cjr7ntVoagIIPswPX5R0oEDMZ33eh/XNVdUk2yCOJuSADx3p/2yC2BeRjkkscGqLSN&#10;fSF8Y25OSMd+KBk1jGbi7BZhwP0rWu5mljVFOD2rIsQxuzAjHgYbjpWjezKX8uLkjgYoAguLxrcg&#10;BN2DnGKtPP59sqsoB4x71QijElyCQcs3GenFWbmUxN5YT8QOlADZnkiOzaNqgkeozS6FP5SSyvjc&#10;TxVZbh7gMrcc5Ge1WWtGSOJIZAScbqANS3nlJDMvB5OB+lWmc3LbYF5X2rPaNbeIuHyQK1tGWBbU&#10;c8sc5oJsXHRo4UhBBXviq1hpbT6iZ2I+UHAIpzO0c5kl+7j5TUsEc8Ubzo2RjsaAGXFp516XLjCV&#10;RngS5kdAAcZzV7T5jLI5lbsepqBYpLdHlVQS3SgDn7zw/cJasYTyI+g+teV+MNMvrC6ka6tyo5AI&#10;HWvcIfNnZkb6YPeqHiLwpp+vWckd5agklsN36UDTufLevy5un9hxzVLzNw+8frXW/FH4a6r4duXu&#10;rWFmh4OQOoNcJ5jj+I9MUDNAyKqhmOMDsapXVwZ5DzwDxTHlduCxx6U2gB0PEqkf3hXt3gm7H9kR&#10;IT0BzXjGl6ZqGpXCpY2ryEMMlV4H41614V07U4Y4oFtWZsAbc4A96AOt2m6tvLIBwenTinya3Dbw&#10;Lb7sjdtLYzt56kVhy2t0tyBqV9IV2ErHHwTVqNdPihkl0yNyx/5ZlTlj06nj/IoAvDVNYut0Gmo2&#10;0n5WGAWJ7DNbWj+H7nTFtbGztG1PXNRm8nTdNs0Z52mY/LGqgZZicfTvUXhrTNTu7q28NaDokup+&#10;IdWnSz03TLaAvN57tiMR4zuJJ59Mmv3C/wCCQ/8AwRx0z9lnSbP47/tD6Vb6t8UdRtQ0dkwElv4f&#10;U87IyRzLj7znnPAoC55l/wAEv/8Aghha6HBp37Qf7cOjQX2uTKl1pfgJgHtdNfgh7kdJZuh2/dU+&#10;pr9VvDvhJLa0jt0txbW6KFjjRQoVQOB7D2FamkeHVg+edAz4ByR0+la76clrp731wNwRCTkcACgW&#10;55j+0x8aPB/7PHwd1v4j6zqESDStOknAZwCdqk8D8MD3Nfz1ftWftO+Pv22PjIPG3jkNDp0cj/2V&#10;pSuSsEbE5Y+rsQMn2A7V9Tf8Fjv24vFPxg+N2sfs8+FlKeHdIuIor+SCc7rmcAMEKjgIvGQCSSOe&#10;lfLPwp+Der+N/EVvp1tF88swQiDkBd2DnjmgEeq/sXfs+Weq+IovE2oRE2EdykfkkAAZ6tz27E9q&#10;/T7w7pVnDpthBpthDsSE7JIpAwjXgccVwH7Lv7PFh8NfCFrbXVmDIYxw0YBAI5/M/nXsuieDbq2u&#10;N9qPLhY4ePqDjsKAKWn6bNeiSe+kaYn5I3VSvHrjPPpn2rpdA0dIIVxbiNFXChV7+grU0vwwsKKS&#10;hOAMgj/PpWvZaaiKoVcjGSSOlAyCxsSqIATgD15/zmtC308REb5ACBnke3FS2FjtAducHnnpVoeT&#10;EeI88HIx0oArmJ/ILsCSwHJHbrTkjhFuzliwXkAHpUvmBgEdcnGTz2pfsoCkQj5iuFz0BxQIzllu&#10;7icvp0RBOQ08pOM46AUs1jO6lRDJO2QGdx95+M4J+g56DtWhYwbbOMFcEqN2eOe9TM5KBI3AOOme&#10;lAGTNpt3HI0l0Y9i4MSqMkvnAGT15x6VctLcwRFSu5QQMr0OBjP9alQR3ZXzH5U5UAjkY70+Tahy&#10;VzlSeD1oAQXCD5NmDnaMGnqIiMFu/OBnNVZSDIAWz6rUhby/mY4wOGPP4+1ALYuRYUAq3QAYz/nN&#10;Sy3DRoRCyHcDwW25/wA8VTW6jQ7GIyxzz0BqC41IjHlzL0wSWzn2NAupbub7yBviZtzLho+cDOeB&#10;npx+HFZl9q5Xd5TuyleCeG9h71TvdURHZy2MKcHcSB9Kwr7W4ow7RMxB5JHQ+9A7I0L7WDsbLjgb&#10;TknHXp6964/xL4hCnyd+CGOMngZ9Ki1jxEgVo/tDE5ABHBrktZ8QG6LJvADddx60DG6x4oVd0Dzk&#10;5wG5xmuL8S30M6NKZ8fNgbTypHfnNHiGSS7Yqt26EEkY5Armb86iWZ5AXByP3XzDj/Z/woJ6jrnV&#10;pZZEWZmOBgngbvzrR8OCWS4zDAG55BjJGPcisaNr6eNY47ZyT0Xym5GPQg1teEtB1W8nE0MTKoP3&#10;iCOh5xn8aAZveI9QsrLQHZvJacIQwGPQjOcZB9v514nrOsvrXiUpAFCRSYzk7TxyvXOeOvfmu7+O&#10;N/8A8I3YR2CXm+Z13xxbccDqe/8An6V5xo1tCjGaaB1kZch85DZ557Ec0DR2WjSyIUja2ZiFHymR&#10;emOnHOc8Cuh0+5tYIzHdWilgwYkAuckjnjgfrXIaU6IUcXKBWUElstjHoB/n6V0VjfxKrRCYpF94&#10;s77Tx+PH+eT0oE0dBPc2tvm4WJtxPzbo8BfrkYqeO9ijU3EkYRekagZZj7VzEzwSpD5RMrsT5EXm&#10;8D/aOe3vina14rt9B0i4v9Y1GG3tbGJpbq4lk2oigEsST2FAW1Of+Ovx28LfBTwJqvxF8W3IWG0i&#10;YQQbxmeQ/cjHqSeOP6Zr8gPir8TvE/xg+JOqfEHxbcCS81W7aWQD7sadEjX0VVAUD2r1H9t39rHU&#10;v2jPiAbfQr2RPCulyMmkwNkfaD0Nw49W6KOw+prwC5uLgyCWHgqeAfSgaNGeyixuHBPIzWbD5aTt&#10;HIpC9zir1rctMo8wc+mai1azWCDzsAAjOfegZUv4fMUxIvbjim6XhWAYcUyORpYwFYsRgZzzini1&#10;kdsLkeoJoA07iVo1R1bIzxxU1gN8mxpMbugIrKht5gfLUkn0I5x6VoKZIlEj8FcUAbbWKiJWVwcc&#10;jPaobsi6QSNgMvB9qfb3Ae1EgOdw4PpUOIJo2VWOTncoPegk5/xzpy3+hTouNwQkDFfO9qBpviOW&#10;3Y8CU4z6Zr6Yv4f3L28x+8uCc187fErTv7I8YMyL8pbt060FHU2EwliVQM5HT1q1tKj5WC5HT0rI&#10;8PXfnWys4OSvetIuSSWGeOMHpQBHKz5weagmI2hSOvvUzleuPpVec9yKAK07qRk468VRmiySS3fP&#10;Wrky5JHOOCMDrVWfAOOaAIZG4zngA4yKi3fODt47cUsoX76gg/SkMgOBsIOOc0AdD4ZjTggEDFaL&#10;hpLvYCDzjrVDw0WWzEjj+HmrVrIROGoA3tMjZZU2NkHj6V2/g+Bp5zOcnaPlAFcbo8ZJEjjknAOK&#10;7bw2fsMOxOdwyOKAN03LszLxnOAcZrRs5C+2PP3FzkCs/TIjIfmTOOfWriSSpcqoTBZsE+goJOm0&#10;20C+W8zZzliQPbpWZqkjy+IYoVBKquTxVqzvDOywL3IGfb1qWPS1FxJdbfmJ2rjtQMoeIrp32RHg&#10;FsnHTFPsCJbbzol4Y88dAKz9W8+7uWiLnK/Kn/1qu2VrdWi+WXBQLgZzxQBZ3LcHd6t69hWL4m1J&#10;BGY4Adx+UAc961JzFHC2wgbVx+Nc1PK82piNQGCc9aAuWbRpVtGlY42gL06k9aq7vNfcSSIweB61&#10;c8qZIBGwwOWPtVe1g2LuIPzktjPagQkFy0bASL91SeO9Y7xst+0p53HcRmrupziHp1kbj6Cs5dQa&#10;PdJKn322x5FA1sV7gPLLvnB+Y5FaNk2LcgH7x2j6VCzK58wrk/wgetLBdgXyWiLgIpz9aBmvDKlr&#10;b7cnjAFTMVQGWPnaNo+tZtxcqrRxKSdoy31q7bSFYo9mSSdzDODigljJIZgyRhMYG48UmpwyTeRZ&#10;yDbkbjx2q9bFppfPc/eOACKrA/btSknTpwq80Ai5HDDb2iwZ5c7sD0FJp2nXV2klwqZIOFqu0v8A&#10;pzRqclSAMiut0qxkS3jjG3nB49TQCQXOrw+DPh/ealeAqzRFUz16V89W4bUL6fUJSS05D9PWvX/2&#10;i9XB8O2vhS2YiVgWcKOo715XpNi620Y8tiQmM4oGjdsZDbxNErcNBkcc1oaBZtc3RlJHzpgED0qh&#10;pentJ5ErNkMhHWuh0aCOCSBUGDyDgZoGX7OycFSSQDDg8cVFbi5j1CALnDRsDhav2jh1iBbnDKAf&#10;xq3o+nRXDQSOfuyYA9KCR0L+VaI0gJZojgY7in2StdafveLJ+zHORVmaGBZoFCAZJGe1PtALWGNF&#10;xjaw9qBkenxloFh9ICCMVWktWg1cYz81sKv2IDKjqOTCQpA/Sq8Hmtq8Us6naYTtB7UASzaYsV2b&#10;huP3QIPStuxliS9JTgfu8cdc1n6iwluQcfL5A+6asQzEXoyMAxx8Y7igZ2ly8SgBlAAnGeKjj2yG&#10;BUYYXA4PbdRcgSxZUdJs8/SpdFgQsgIBGVBx25oEdDdToumqgi4Cfj3rg/i3riaD4PurvOAsDE8+&#10;1drd3UL2vkBcbRXhv7X3iePSfh/cxRyhd6beKAPjLx5rMmueKLq8ds/vSB+dY9LI7SSNIx5ZiTSU&#10;DCnRAlxjP4U2rOnwK8wDjqelAGnpSAx7lU4zXQ2Z3x7WB6c5rP0y0G1iAeDxxWrBEIQxPX+VAD2z&#10;Hl8dqSO73LkfqKbcvmNiDj5aow3CgYcke1AGh9rAcNngdau2WqvDIpHIH8q56a7YOuHyN3ODVq3u&#10;QSuDz68UAb95qk1w6Hpt9TVnTr18gsxyGHXpWFFeYHLZwetW7G/AJI/DmgDrVvphCwGDzyCOlXtL&#10;vDLHMJAcYBIIrmbbWRt2F/TpWlZatEqygsBuUZANAF25uDcXMkA5GBgmpYS2nu43cErWV/aMaTO/&#10;IJAKmi71jzHzv5JBOaAOhu9TkaM4PAbnNUrbxA9uHQv/ABnkHrWY2qkEgsAAR7fjWfNeN5rgMAN2&#10;RmgD6OUADdn609GH3TjHqKiUldqge1SR5I49aAJRkqSG4x6UqqduCeopF4UnA/GnKMnA/nQAqBVA&#10;BAwfXvUi9STyKbxkE8Zp3Xj19aAJEAHPOe/FPjU7gAtRgc7jg45OakUsvKj6mgQ9QC/y8ZHapFwv&#10;Uf5xUYx2zn6U9OBnPWgB/B6Z/Cn7VUfe9xgUxFJOPanpz3xnvQMVc9Mc1JGpHUce9Mwe569B6U9W&#10;yoJU9eaCSQg4+UdOmKfGVHJ6jjFRrwucZ549qcMcc8H9aAJUUj5s49hUqsNxGMfWok5+b2wMVIPl&#10;9s0ASg4PbHbjvTgFB3Meo64pqAHgtjJpdhGeMc9aAHqqhgxGPSlUkKAf50wccbehyeKcMhQSee4z&#10;QG44ouSB6+nWpAijhe/Q56VFlc596dhgcc8DigY/kJw3enRgNke3SmZkXD7smpBhVy3XHagNh8YA&#10;GAelLnb82efYUi9NzEflThkjAHfigBd3+z1pyKG6D6ZpE+/gngU7JGcHHf0oGOwB1Az6UAdwTjHy&#10;+1IMKct9M5pyt0Jxz0oADhuKeGB5wR6Uw7SSCPXigK+CA2Md6AHsw3/L+IFAXngk9/pTWGMdPQ80&#10;bn3Y3DBoAlGM5zzjmngDPt9e9QrgMAGI9qkQj+6aAJAMj37Z708LlgM9qavy88Z705DuJyBn60AP&#10;xhMbj9c05T8oPXimoQQAAMU5eDjIzQIerLnr2qUEBiAPxqIKMbnyRUkfJ4P1zTJJFG3gjn1p0Y7Y&#10;/SmgYHy8/jTlA38nikNEgUbce1KgGelMUYPIp69eR1oGOUZJ47UpPygkc0nfA7cClxnIyCfrQAEj&#10;PT6cUoIzkY+vrTVGU3lsntSrkDB7UAOBDAEYz2pd2cenrSBTjAPQUqof7xA9qAHLkd+vpSrtPT06&#10;GkHzHHHXtTgQoztAOaAFXapznJpcgjB60zO4hulAzjdg/n0oAkUYGMHmlDHb8v6imKTjGacq88nk&#10;UDHrxzwD3JpwA/iPPrTFJIyOcelSD6Z75oAcoIXJHfjninonQk/p1pihuWyevrUijIznigB8YG7n&#10;g96cpC8kkHPSmIBnJ/lUgyByOBxQA/Ofw7mpADyD6dqjUkqcnHPSnx565AoEOQ7acu1egHOcCm44&#10;yx496eOD069BQA9R04PTt604cHOSe2RTIyV5J/Wnhc+vqaBj+MZp4IxhuBnrjpTEBB2nn0pWOflP&#10;86AHHPanLxz3NJtfuRShSpI5P9aAHkkHBHvgUrHHIHfjNNyG+U8596XoxGRn3FAC44xz05pQVI69&#10;e9JuAYnnI7Uh9Qc/jQA84yQOPxpSTgkAeg9abkHjA9s9qQOpUlienJoA8V/a98RNaeHf7LimOXG3&#10;Cn1r5kjVkjAY9BnmvX/2s/EDX/iaOxiYEK24gGvJAu5Nq9fTPWgALCVcAYAPNV7mESHIOBj1q39k&#10;eOLd0qExuYsNjqQTQBAlnE/G49Oc0klrLnCluvGK0I7B1i81gfbA9aW3heTMjJ8o7AdfagDGl02S&#10;N/NQkt9O9Nm068bkyfQZzWtcDMwUqAozk/zNEMPmyLIB8gPT+lAFO10yaAiU+/1zWgBN5IXaQcel&#10;aUVlHPAHyFxnORz70ktoka7AvBzj5utAGdbQBXM056cY/pTNQk+0ArECzBvpnH9K04dOWZChzt5x&#10;71XvNP8AKBSH5cnGf89aAM6S4ZFRYmy/OCO/qakj/wBKuFMYIVRhs+ncmpLTTi0xEzbuOSR/P/Cr&#10;TWckH7qJhluue/uf8KAMrU4l1C88u2yAOTg9vSr8FmNOt8y/e6tk557CrdrpscP+kPjd1Ib19ar3&#10;sM9zchQ2FbJUnt70ARwL5Yd4uWJ9epqYxRpAXdj5nb+vNMt7X7Fku/RSVyeg9frUNxcSXcgCRlVx&#10;gj0FAD7VnkjIUAZB25/nUd1BKgCvL8zEZGc4HpV0JFIoVZMEfex2qK2s3lvnlncnHQe3pQArxQLb&#10;IDw3UjPbtT9PJnuRtPHFE0YTcZVwc8A1e0rTnCCdgF5yKBMBp5lmMR3HJyOc59K2rTTEisFkfvx6&#10;UlpZm3JnfBL4AGOn5VZvpUhgEWc8Z+lAepXOmzXTogkOF5IzV8iG3gEJJOcDj+VO0qSNLDzJzhmP&#10;GfakMImuMBwc8gGgB66bAkGUxuY8gCqU9jmcLv4XtWhEwF+I1HQc0XkflXIaJh07jNAGTNbmAjZj&#10;PJ5omQ2loTLjJTGMdzUl4Dc3AO4Abug707UmtI2H2uVUUHLFmwBQBz3iTw5b6xpLwXVurI+TyOcD&#10;gV87/FL4YX3hvUXuLK3ZomYngcEeor6G8UfEbQrNP7N0ZBdyg7QVPy7v61xOpy3usStca/sWKI/6&#10;vsD9OaAR4r4d+Huv6+4f7O0MJ5Mjrzj6V3Oh/BjRLI/adQDTbFyTOeP++R/Wuu0+S1MBSMkpnG3y&#10;Pv8AI44+vWp47S/upDG+mEAgMhQ8KOMcDJ6Z4z60DM2103TLKNLLTrVG5BVYY/pxx9fWtGJLxphB&#10;bWbHgARoMAfd7gZ9uvORVuO2fT4Yby/uoLPa+GyVEjAcEDcSf4SOnoabdT6a6OsC3t4NqncsTMqk&#10;dMFsLj5f5jtQAq6JMwV5ZVickArGgcqMqTzknOc8cdPwroNK0Twzpuli/wBW083c5k8uOxSEtJub&#10;hcKOWY5wB39Kp6DDPdD7U2kg2dmN1xCX3nGeOBhV7Dv0r9cv+CFX/BKmy8XyWX7eX7RfhYSmSXzP&#10;h3ot1CNoVcKt/IvQnAIjHTq3cUCZ0n/BC3/gkr4h+FNhB+11+0t4ViHjLVLVf+EX0q8iy+iWbDh2&#10;HQTODnplQcda/VfR/DcVkgAQZzyxHJq9peiJbRBQoyPSta00sDBk6d93WjUCrY6WsuFI2qOTzyR/&#10;hWX8XVa1+H2pfZLn7NssZSJ8fcIU811n2WCMF0iJYccCs7xfoVt4i8P3Wj3kQaG5t3hnT+8rKQR+&#10;RpLUZ/Nhf/CmW9+JOsSSagdSZtbuVhvJG3G5UynDk85J65r9A/2Dv2RNN8N+HoPFviDTo2u5QGGU&#10;zsPUYzXjfjH9nZfgh+0pqXwsvEMsem6wVtZpEx5kJbdG3/fJFfoX8HNDjs/BtpHBCB+4X2BpiNPT&#10;fClpZKGW35HAJ5yelbEOlpEVAQfe5H61o29mixFnPGMj/wCtTmh3JmMkAODx1A/yKAbIUt0D7kAX&#10;L8Z7ADFMlCR27rtHAGSq9s1PM0MEoWWUEsNoDdT/AJ/pVG6u4ZH+yo43jCnaeg6kn+n1oDqWpr23&#10;tY2M7bQBuztJ4/Kq8t5G6/aF/hGUTueP50zWrm1jsnlnkEdvGhed29B0/WqEcgYfanAXcmd3tnpQ&#10;MtrqbSXDTvjap247AD/65q8L+IRsUbB7/N0rljfJPdN5KM0StmNlj4Y98Z46556+laEEkz/efP8A&#10;s54oA15JkDeYm4rjDqvILdjSy3HlrvEeR1b584/+tWfHK8Um+QAgcfMe3apWBuGDCNG785+YUCsT&#10;wsqkSCQBGPIB/wDrUryos/kyAqc/LjHNVZB5UZ3OO2CBj6UjSnPmM2zopyw4PpQFi1N9oD7kYdP4&#10;sY/woNyPs+/cFP8AEOCD+FUZbkxkxNKnPfB/Liq9xqHlRiHe3JyykD9DQFixcXqqGJkGADgg4yKy&#10;7/U/Lz5eBjuDwPaquoairo6huccVh32pFcqH57En+tAy3qGu7Wyxyv8AOsHU9d8wsP4SvLZ5z2qD&#10;VtTURbkk5755xXMatri7WO/aT79TQA7xFrSQLktkjkAVyWra5HLIeeCeoPU1F4j8SPG2GbluuDXM&#10;T6qs0hJyBnkADBFBO5s3+rwW6CWdtx2jqOtZAuI55TObhQFOR6Z9OKikkhvNsIDBepKt/iCKn07S&#10;baNR5r7wG/ukH8waASNLSJ31FRFY5LM3LqxA+h5FdtHDYeDPDcviPxJcCGOJM4lX5n+gPJ+v86yf&#10;Dt8uh24urYwwEDhlUFh+JGR9eK8i/aA+K83ip/7Csrp2txKQ7tL99h1J9aARzfjTxnL428UXOtSO&#10;WVpcRK5xtUdAOlNi1B8RvsB6chsnHNc3bLFBF5kT4I4zjIFaujWGpSgyqhxkEksAMHuMnFBR1Nh4&#10;le1iWS0QEk/MWXIHv6HHvV+xurtyt01ztVuRvOAD/sgfeNUdB0XS3uY5HdrkAgsJZCiISemV6+vU&#10;da6iN7O3JnutmETBWBACfQbj0wPT86BbDtLeVVM0kpQMM3DvguwPPXtn05NfBv8AwUd/bDXx5dXf&#10;wF+FmpsulWk+3XbyCTAu5FOfIDDqin73ZiMdjXpf7cP7ZsPgvTbr4P8AwrvoxrF2hXUr2Bs/2fEe&#10;CgPeVgf+AjnrgV+f97E1tO0SkkH17/WgClczmeHaWxxiqMtwowpGCvUVJf3X2S7CyDg85qK8WCdR&#10;LGxz3z1IoGS2VwZ3/dtx25q9qDg2/kOOGXj61lWUi20nljqfun0rRuGM1uGRckAckUAZtnDJZXbM&#10;yjg9T0qzDeKbvykXgnI9qrusnLP97GMYqrDdPazbMHPoaANdpQl0JjnHf/8AXWhHCl5HnP1z3qlA&#10;8V1AsvG7OGWlF1c2oOw8L1oAuWs7W8h0+VuCcrzTooyJGaTIJOGyeKp+YlwUmZ8MDwCa07iILCl1&#10;kHj5vrQBT1T5EDNkHODXinx00nZcrqUfI35J+vFez30n2u2eMYBHBx2rzH4s2kt5pbxPH8yqfzoA&#10;4/wbe+ZbhMnI7Z7V0gmUoFIye9cL4Qvfs955TMeegFdlGxkQHcaAJHz2qCUgEg/jmntKQ2w9/Wop&#10;yDk5oArzOD8wHHYVnzpkliw9uauyAkckYzVO8Ch9pfAxwB/OgCs8gHAH1FMiP7wMzY7CnOhGS31H&#10;FNhIEqowBJYUAdPprNDYhD1Yc1YhJWZQOTniq9vlIlAPQdKsWZVpQ7DOTQB0mnysWjUL0xniu48N&#10;SLcYbYRtHNcFYXEkUqqF69OO1d/4Ty5SPbktjdjrigDq9NgMFruYfNIeD6VYMbvN5zg/LwD702aW&#10;2tGE/VY1wBjqalN1FaWDMyZLDIJGeTQIs6HCJpnkU8IuOD3rX87yLSR2T5lU+nJrE8NTMRHGVJDn&#10;JJ5rT1+cwWywxkEuxYjH5UC0Mi1jkmvlaRNuzLNx+VWb6QIFJcgKMnmkhlC2/wC8hG+Q4PHaqmo7&#10;z+7UcseeKBlefUUtrU+cSGILc1Q0woxDFfmlYdewzVbWpZd7RKuedox0rR06JBGrmP7i43AcUC1J&#10;L+YRSCGPGZCAPpUdzOm7yQoHAReO9Z76mbrXXUY2wKAD705g1zMSHH7sGgLFbWmjdigOSgwOOKzZ&#10;EWS5jgJBEYyQB1Jq1PA6uXk5PLc1R00T3E7XFxxuYkDHQUFFueMwSq4bAVdx9qLOFVc3EzcyZJ5q&#10;hLeve3LYOAzfLzipnvEDMofgAIvP50AWoAZbpWbOGbjPNbULIqMY++APasLTLjcfMOWC9PXrWncX&#10;IhVAv8K7ifegTJ7nUHt7SSVRwi4wD3qHRrgmHcAem4+59KbchLmwW3Z8bvmc57UtlEFtwQxBZ8/h&#10;QLoT6ZYefqa7XwQ25/wr0DwwsZBuriUFUO459q4vR9PuEBm53O21feup8T3dt4V+H91d3EirKYcR&#10;4Pc8CgZ5P8QvEH/CVeP7m4t5C0UJMSd8VS0y0lEOzYNwJWqvhWyEPm3NyxLeeSW78mtu3KweYyqM&#10;LIDn60DIPDpkVkW4bCpOR1461uxxiMLJCM4mwSemKyIkkklk+XAWYE5rctJV2SQY5WYHOO1AmXbF&#10;4mjjUnDCY84xitPRYXhK7n+VbjjnOM1n/YVjgMoYhllBBq9YSsquozhZVbHegS3Ll1cxSyRGFR8s&#10;pBOKLV2eJQD0dwBT0iUwNtB3C46jtmqNtePEzRORhbhgMdqBmnpCr5MXIzhhg1DDIx1a3WUf8s2G&#10;fWk8JI8jhXccSsBx7VY1G12XlvNC3QsAf50AaCQxvMm0/wDLDNLdQvFqSxOBtMadPSl0iI3M0J4y&#10;I2X+dW9fhMdxHIWGRBGc4x3oA6DY6KcsNpkPI+lTafJ5UQMY9OlUZb2RogiDOZBxj2q1YzmEIJcD&#10;GAcjGKAL91PGmnmVyM9OvXivkT9tvx4buSPw5BKcM2XXdX1Zq1wLizZIkG1Qeff1r4T/AGqtVjv/&#10;AIkyW0T7hCmGIPU5oA8yooooGAGTitLS4wXwFzg1nx/6wc966DQ7JJZGHoOtAGtYAlTkYKgA81cZ&#10;gVIz2qGKMxHgdRzmlmlKgEAj5aAIbybykIZzjbWQ8pcAj34zVu7na4AVV5IP4VSjRs4z3oAN7dSe&#10;9Klw6SY8wgHvTmiCjGeT1pIIfNk2g8k9KAL0F3l8ZOatQXmGwMg1St4XAZmI49qIBKZiRnrzmgDZ&#10;t7okHJNW7W+KsyqT09azLcspBY5Bq1GrZyPSgC557MzF3I+XuadK7lQS/wCZqu+QBn09aHuP3WMj&#10;GKALLXjIMbiRjmqs95ulJDHpUE12ShOeelVys0mSCevWgD62b7p4OacoIG3HGOaaNp6Dv609CQM8&#10;fWgB8YLcnkU/AJO386YoAB44pVIBOeMdaAJFB7E57048n5aQEAc05SDxxkjigB8fKfL1z3NSLyS3&#10;J9OaiUcgE/jUqLzux2oEPRcckYHpTgAecfhmmqSw6/hTxnbgcfj1oAcNo9+KeobGcc0wMRwOMdeK&#10;eOBnHJ5oBj+h4GaVAx6DpxSJjgA/iKenOQO3WgQ4LkYx0p8eCQcECmjcBnGPxp6jtn6cUCHxknKg&#10;96lCsTgN271GhAXv7mpVPzFj+lA0OI6gj6U8Es2SSTn0xSAnBYjjvSq3zbRQGthcds9DQMEHJ+nN&#10;KMHjvjHIqRUij+V2B96AGqxYAA8Z4ANSBV6EZHYimKFwS47dCaVS5b5RwOgoGPEanJA49qXqOO3J&#10;pQDt+937Cj5UPSgQqDOFYdBUhwRyBTBlCTgdOeafjI69T0oGOHy8n608FW6g8Dmoy4PbA9KkA3DG&#10;MCgYp5ABGMdBQMk4zz3oIJPsTmjALBscj1oAdjPf8fWhRxnB9u1AVnfdu+lKF7bvrQANkjIOPWlx&#10;k4K4yPSgKMdce55oIAPyHmgBVODjb264xUoyy4YfXimhcAAA8dadGwXnd0PORQA8IoAzn0xTtrf3&#10;jjPpTV3Z5fPPHtTiCD0xx60APBIAO3k9/QU5AYxuwetRr1AzUoAJ6/nQJuw5WLEkqD2AFSRkcA9/&#10;1NRoD90HtxUiKEX5uPr2NBO5IME8evT1p+QDkZBxUatjG6njJNAx6EjsRxwTTkGMfNgUwDJw3bip&#10;FGCGx+tAxQB94jvQPugEk/hSHP40KcHcMe/NAD1HG3HH8qNozwMUmRtzS8LwOaAFUMeP1FPC7UwD&#10;kegphBIwp6jnmnL8vJI4oAdwQSODjnFKQoI5zj1pFHUg9vWlK5Jz29aAGgkEHFKMEZPXNGF7enak&#10;2+g780DHgA5BH1p6quOPemKmDnP5U9WOTkcEdKBDlPp+NP8AlxkdOhyKYoO4gD65p4IxuC4yeaBj&#10;4x2xxUgyT1H4VEgIb5s89eKmULjp+NADlC8gn9aen16cfWox7Hr7U/I5J9etAiQKcgDtShTt5z9K&#10;amD82c/WnBj0HSgLj8jbyOnFKPvZz36etIMdSOPU09QN3H5igBVyg5GeKmUIuDg/gajGFHf608Ak&#10;blHXrigY5TySR0GOKeAcAZpgwe+fanggtuB/GgBQRjGD7UDBYn270ik5IA9utOC5PPp60AKMAZI4&#10;J607C7uD3pBkErngg0RgMNpOevagB+0jkZpu0FeW78GlzgZPUGlJzkN09KAAZ5yeO2ap+INRXStG&#10;nvX7RkDP0q4Dk4BPT0rzH9onxx/YegPp1pMRIy4xjqSKAPnr4oatJr/jC6vgd4DbVJrDtLCSRhti&#10;yc1ZhguJp2aYkl2JZiT1q1CwtpQoPccZoFcoajYTBQhAHAzzUS6UFQAngj196satf+S+GfI7Vnya&#10;3GoUM+MHqaBmxc21slr5W3q3r3x+lSWWnwLp5kXA5Gfas651i2eDzElwSO/el07xDG1m0AOTjjPS&#10;gXQS6tkgjcooOV5/E02DTx5KNGMbmJIFNgvzMHVs4OeDVqOWJI4yj5xnigZM1nKiqFztAwcVTd2k&#10;m8rBbklvX2FalvI0tq7MQD/Sq3l2kf70sSxPAoESWaOI8OOV9B/Kormze4dflC5PHotXIRE6YRjh&#10;OeD3p8cYwXuWwM8cUCuZd7B5GLa2i5JGOP1NWoNNSOESMctknk9T61bismM32hyNgOS39KhcS3k7&#10;NC2FHynigL6FaREc7V5GeR0zQbQSqoh+YA/MSPvGrlxFa2EHmSsdzcAH0qtcO+n2gJ+854+lAJsr&#10;3kEU8ikgfKeR/ePpSy2NvDACIzuJ4PrV2x01ngN5ODnb+OOtNmcFfMeMbQOhFAXMi3gUS7ATncSx&#10;zV1YUW4ACnaOSwNLa2D3kgaPuea0bmwit7Iqgy7HH0oGyl9liu5xOxwoGBkdKtLC3m+XExCg9RTY&#10;7NraAb2yPQGmvcC3gAjHXkYOaBGlaeY1xtDgovUA04xCS4Mh7njI6UWNpss1JbDuuWzzinRx7JQS&#10;3AOOBQHQkuIwxUB8jHQelO0y4jW9LO2QoxUN3eOqb7ePdu6VWs9T0awR31G+jiIyzb2wTQM2kR1k&#10;a4x9/pii7eGGLzLiZEULyzNgD8TXJXnxb00t5eixJMwJAZ2IQc965nWNa13xJNNJf3BZIsbVAOwf&#10;RRyfrQB0Wq+PrexujDotubpydofkJ/8AXrkNWv8AVNfvxPrM4SMNggvhV5547/rVmS9jsX8m0LPI&#10;FwpVwu1uR0GSR0qLYl5Eo8wW2OZGfCse+e7chv0IoGU4dJEaApNM4Zz5TEKoVc5yC309Kt2OgJPP&#10;599cTSgAkIqD5sepfjqOw7mr8FnYCwWWCKUmaTBZQI1HTgs/OOT07fSltTraKYbJlG3Hy2luZpHG&#10;Rkb24B+U/j9aAJLGzeWJp4bFEULsMkURlbuAw3YUdV/Q1Fcwwr82q+KVSORgxzOF2g/7Kd/mH4g1&#10;fu7HUo7xZxYwxRDCrJq+pJtyMHJjU/Tj374qhDaQW8qwvqtmwD/Iun6cGZRlepO48DnJ/uigNySD&#10;RdIFvFqWlwXMhuNpkMdsNzkjPDNkgfMwz6YPatNIfs0yyXa6dDO8wymoXPmOB8p/1YPqT+vtRa6J&#10;LKHd9O1aeFNilbi6MaMFHoOPvK4wBx064q5Y+FZNP3zaV4T0mG4LEebeSFscDGM44zGp7dc/3qBH&#10;un7AX7I2o/tg/tNeC/2dZDI2nanc/wBoeKLvT1Max6ZFhpQMdCQNozzlwfr/AEx+DvA+h+C9AsfD&#10;Hh7SorTT9NtY7WxtYVwkMSKFRAB0AAFfjT/wa+eGtEuP2k/iZ4k1GzB1Gx8JWtvZumVjRHmBcKDn&#10;0C8dgK/bANgHHagTdia3hjIL9CD6VaBPY1WinQYUA5J7CpkJY7jkEGkxolRtwwj4z3B5pWhEkDIO&#10;h65qPJAIXHIp5ZwA5YdsCkM/Pr/gqb8JLbw18V/CfxqsYAovZTYajjgM6HfGfrgsPwHpXsfwSuYL&#10;3wFZTq3JgG0E57V6F+2l8ELb44/AzWPDqwA6hBF9u0Zx1W6iG9MH0bBU+zV89/sZ/EGPxD4Eg02d&#10;yLi0PlyI3UEHkH6EGqEe4mFGi+XcTjnj2pFEZCruIIOWH+f881Ct8m3YqttXOHZTzk01Z4d/38nA&#10;Az2oAoak0t3c77VTnJj4+p557dR7/wA8qGyQTLIrMCsm8NnknJ/Mc/pW0XS3tSkxG4HH1P8Ak5qi&#10;3kNe7idrtF93fwOeo/OgZWvFm1CUySxhkQHyYCcbuvJ9/wCVJcWvmbGkUZA4jzwCepqaNCyEkHIO&#10;AMfhSkOxLhFJOQTzQBVRI0URAAAAhRjkewp8MmY/MSM8tkjNSSRx43jkjp701yc7AvHRTn9KAJhM&#10;qj94oxnp1zSrciFghZRyPvLVYyyg5Vs8HcCvI/Cq8t0UG5HzySUHGfz/ADoAuvLhm3Kuxv4R/wDX&#10;qNL6EArMByMMpOCMe471Ta/MxAVhu4wM4J/pVK7uvJkDhUTPysWYnBxxnr+dAGjd3ZtiFMrPGw4H&#10;UN9D6/Ss3ULtVY/viQR8uRnoOlUr/XY4YWjnbkdg36jHSuevvEsgYqx3At8rn9M0Aa97qKwxlTtO&#10;SQ3OM+9ctresiNnZ5SBnHTpUd94hAiYNJ05rmNa177Usm2VVwejUCbJNc8SRunlxz98Fd3Irlbvx&#10;cke5dhJ7kNWf4g1C6clM9Qc7T2rm5NZiQeW5IJ65OaBbl7VdfglZnmy7DnI7VnHV5bxw8cJAxjhR&#10;/Ks6+vog/wAjZDY6j3qXToBPKrDIB42g5/GgdjWsbO6vZFWS7CKf7rda7fw/4Ygtozc6xqUccIA2&#10;qilmxjPU4Hf1rI8L6U08qR28TuwIACKTimfFLxFb+F7E6fFdD7S4+YhgQnpz0oF1MH4wfEy1tbY6&#10;N4dt41VVO9mYlpPxH8q8Xl1R9Qu/329iedmOQfUVp6xfm/uDdXyl3LE7kkYfp+HbFV9N0e1uSC7+&#10;RnJIZs0FE1tb3MymeONsIoOecg+n19q0YIzeqtrNZ3d5IMDZLM6iP8Byf0q7p1v4csoo3bznCfeI&#10;YDn64zWmvivQNPiaW2gKqMbwXOMjuSMA+tAENnJqdnbrHbaLHaKZMovllnHHXLYx+Ar56/a+/bsg&#10;+FcVz8NvBGoR33iKVSs1yjDytPzxzz80nt261n/tZ/t922nQ3Pw8+D+qRzakytDf6tAo8q04+5Fg&#10;YZ/Vug9Senwf4tN3Nqbatc3DyPO+6WWRizM2ckknrmgDoYfEFxqF7Ne6netNPNIZJZpDlncnJYnv&#10;zVTUZV89SMleoOOlc7vuIiJ1lPHPJ7VrWt9HewqrSAEDOSKAtqVPEtqkyrPEnAOSB1FZzMEtw+GG&#10;BjGK3mhidGiflXz0rJuY4IR5QHcgigChc3yCDcjHIPXFWNI15Jk8h2OaztYcQTBFXAJqKO0SGZLi&#10;M4DdR6GgDpr2M+WtwikjoeM1n6haFog6YAUfKVrR02d5rEq7VAV/dtC3Y5GPSgCro9z+/KiQ49C1&#10;bMarcnbnGOGBNYDhLMiaLp+WKv2F+ColQgEj5lPpQBPdwfZmADHjkc8GtHTr+O9iNrKe3WqFzILi&#10;24PzKOhPUVVsZ3imVlXHqM0AXZ3FhcENnaRhlrlPiFax3WnySRpkHrxXTa8rlluEHBGGxWBr+by0&#10;eEdgeKAPCLUmw1koycrIRj8a7ezuQ8SspzxXI+Lbc2HiCRlGNx3f41v+HbnzrZGB6j17UAaZyTuI&#10;IqOWTsuKe+5lwp/WoXTGGIyKAIJHYD5/XtVJwJZAxHGOBV242shXGfqaz53ZB8o57YNADLllD454&#10;HIzSWiF7iNj0zTSqgb2HXpzU+neW90iDJ9TQB0EQAjH06Vc08IXz6e3SqTFguF/OrelxtI6xoeWP&#10;c0Ab+mxveXkaQ+wbHpXofhuFrQNLIAMAAZ9a4vwxZ/ZZ/OkUnbxXfaZCJ0WIEDu2T2FAMt3FvdXT&#10;Qwh+p3OPWtZI2nni0+4GS2M/SqthFul8/qRjIx2q5osb32sPfPyoXC//AFqCUb+maRFEdykc4UD0&#10;FVtSjEt7kMSCQAD0FXEd4o3dj8vAAA71SSMPK8meFHX6mgortlroqFAUDABFZuqSy27yzxqWCD5e&#10;e5rRnmWC3d9wJUZyKxb+68qy8+cccs+4kZoEyjp8iX15tmQkx8kHmtW/aOxshGnDBSTgVk+GGe5m&#10;Ny/G5i31HrU+q6jvmEEmD5jAY9KAKVrYm2t3vLjh5QWJPX2p9ls+zM8jjLtnk8mn6lJ9q/dxMQpw&#10;FHoB71TSJy7JvPHyg470AFymLZ5JBje2F47VQm2pZsU642KcEYq/fv8AN9lyCI1xwO9Y17dNC4te&#10;QBknOeTQMdaqlvG0rYJVcjNU9RmkVlWLOEXJwO9WJfnVAjAZBY5NSRaelwis33nbJU0AS6DG6xpk&#10;Hk5YdOKv6lJ5ssUK5G5snHHFZ7zy2zeVEDgdOOcU+zvhNI87H7oCrgdKAL9wSrhVbJYYx3IrX0qx&#10;a5jJSPgKAtZcE1tNKGPRPbrXYaRGkWmqxTBGWYZoE0S6TA0l7FbovyxqM8da5f47a5NqdzaeG7WU&#10;kRkSzKvpnjNd/wCFbW2j0+XVLx8ZBJOK8ivPM13xffaorFlclYsA/dBoDcls9DmksnZEIIAbFOjj&#10;itRLC46oOMVtxwzxaaX2jLWuQcdMGsV0mlEkzxnmM8460DJltQHlkjBw8SuOKltnae/liQEExq2T&#10;U+kRJJZoZk5a2YflUllZRC6MkeNxh4AP+NArmnLFJFZyFmGSiMtMurhrVpWBbDKp5OP8mmXE8qxu&#10;jZ+a24qte3YFuJQgwIFzz70COp0nZPbSSs2DvVgPSsjUYmtruRSu5ftXC49ak0bW7RY5EkuF5RSF&#10;BzVPXvEGnpNJ5I8wrKjZz2oGbHhLfCWdlPM5GPQY61c1KRswFccOwYHtXP2uv6nFCzwWpVVlDdOo&#10;NWEi1zWiFdiojmG7dwcEUBc6TwvfWtusM1xOowr4yeak8U+JdOmgXyG3ERLk596peHvCUcVqiXl0&#10;SfNYcds1cg8MacZUYfMPIYfMemDQBoaFqd5qMqxWsLEB1B49uK6iDw5cSTRy3cmFKrjPH1rK8O3M&#10;VldbIIgOU6j2rp1vRcRRkZxgcZzjmgFY5z4m6pZeHvDNz9l4YRElj24r86PiLq8ut+Mr6+lcsTMQ&#10;Ca+6v2jNXNt4Wu2ZiB5Lcke1fAF/Mbm+muG6vKzfmaBkNFFFACqcHNdL4Xu42Kpk9Pzrma0dCuPK&#10;l6ng9qAOymkUBXHA6VUuZlKjAznjFQLdmaFoi2W3jmnQIQoDyfx4+agCsEXKAIT+H9KlazXerhN2&#10;R9KmeJBh1bnd29KkSVAo3Y+X37UAR/2dEyAEEn1NOt7GNH4HQ1ZjkUjAz0yKI2Cy7dpBIyKAHLaK&#10;QVK5Oe9Qi3KTEAd/SrayFnyvf0FRNuaQbfxoAWOBe4+lWVKx9u1Rqj46YNHlsxHp1oALqUhcgZ/p&#10;USCZgVYHGeDip44S7AEflVz7D9xUTmgDLjtWBywPJ/KrUVmzRgCLI+mavQab5jqOnPStm10ZTbhQ&#10;nQ8896APoIEA4H4U4EDgkjvTQuM8dOnFSAopIB6+tADhjG4Hn0p+VwSeCfSmbRj5m69qcindgnPt&#10;mgB6ng4HJ9acFBIP5e1Ip2/ez9MU4A7+o9qAHrwO2M/lT4yTgHjnk0wDBOD9KkUntxn3oEPAwcLj&#10;HrtpUy5IBx9KQgL7VIp+UkAD9c0AKMA884FPVvl+namqMMeMdeTTxjnPPpzQA5SvIYjPbHenRggZ&#10;JBB60xQFTAxTwoHy5OMUCY8AtkHGD0pyYKgDnjn2pijleOPpTgpPA6Y70ATBgBhTzUi5zzg/pUKD&#10;Of606IZ5Hp3oAsqMAk0IR97PbBpi4/j5pyALk8/lQFyQEA/ez6U5sMMryB7UzCjGAafH8oxkgUAO&#10;VN43lsjuPSlXbwMdfSkXcF9Qf1pwH7zZu4x3oGOjPBOCPrQDh+RmnFTjashz/eoUENnd+QoACSWC&#10;7T169KkQnBwOfrmm4GSx9M0/oAcfmaAHDHcYHrTg20cnH1NNLjGR/kU7qMlaBi/MTz74FO7DJ47m&#10;hBnODxQW5wAPXrQAilhzgflUgKDp7c96ao2kluKXGeQQSaAFyNoIHJPSg7dxwMGgbVGPfI9qAc5X&#10;P40AKGK5wM09c7vz7U0bscdPr0p6qScjHPSgB8bEDhfpkU/JC8HJFMP059adGMqR0NADgeijjB6Y&#10;qRQvcfjmmoq4APpxTl3E5Lc+9BL1JBgHcF5+lOTI6nPrTRtBznjtUgUY49OlMkcuBwBxTxxyPWmL&#10;0ORzmpBxyeuO9IpDt2BgfjShgp3D8KblmB/LPpR0O4D6UDHAdRj8DSgj7hHfvTcknbkZ96cMsenI&#10;z360AOAHQjj0pQFHP58UikAjPp2pSeu0daAHjnt+NAz0z+FNBI57YpylcYHrQMeAMnj6cUeWM8A9&#10;KTqMe1PyNuMfWgQmFDYGeaTODgnnNOXI5PWjgjNAAp6k8+9PBUqG3dR1pF2HGR160o64Bxz1oAcC&#10;Nx9+lPTIJDD9KbkY+9jPtTgoB+Xt2oGPyx4C8fSngkHlsAjrTFOQAfX061IBuHK8Y70AKuVx/LNP&#10;GRk4/A0ig4yAcUq5PGetAh4Ax6YpQ4zjHXtSKwI64+lKD8v3c4PFAEgZtuSuOwp6E5xjnpUSsR2/&#10;WpAG3ZyBQMkCt0H408fKgzUag55/Know24PpQA5eOD+lSAYAODUeBu6455p+NuCfWgB2QCSPzpQc&#10;kHIxjnFJnuTQOmGGBn060APJ5yV/Gl3H+mPSmHIyQMZPSnALkggknoM0AODHpj86CQfvHt2oJAHB&#10;GMetBIxySAPWgCtq+pwaXYS3tw+FQHDGvlX4p+N38ZeLJkinzFCxxk8E+uK9X/aP+IX9maU2iWM4&#10;EjgrlX61852tzFAZpJWG9myzHvQJ6j9Q1AWMm0SKQCM47ZrG1TxIxlEsEmQpGdvrVbxDfoY2Im5P&#10;Oc9xXKXOrlQSJg2e2evrQFje17xK8kYlWbvjIrCn8T3LS7iCR1AH6iqct39oXaDnj1/WoLZppZWT&#10;yiCTwfegZ0thrclza+SzgHGBVzSZHjJwpIc1j6Hpcy3GJOh/ziuv0fSnzynA9RQA3T0kMvzZwCOA&#10;K07RYpG2PJtAPc45pDBbWk4aV1xjnJ6Vk3niKzs7hm3g/wCyPWgDooibdZGSZSPQdqqB/tDqsb/M&#10;DzisOPxBc6ixS3BCs2ASOldFpViIEEjgsxGN2aBbFyJBAwTcDn8atOLWaFVLYweQB396YsQWHcMn&#10;nrTX2oxc9SODmgkr65qJtoPsdufvcAAdKNOjureFUGTxlm70k1q9yu4R5YHPK0STNZxrukG7pjNA&#10;/Ij1CaXULxbZFJCnkg9KkkYajOtuUyE6DGKga7KuXgILt1PXAq3ptvdWqmaQ/f5GCeaB9C1fzvBa&#10;pZQIGJ9B2qK+t5Ujjt0QZxlvei0815TcTZbb0BFXbXN0+51Ayfl/pxQLUfptstlaiTyuD1zUd4Y2&#10;D3ABwOOOxq7JdQ29sUkfJXgcf0rLurzzCIIwWX0A70D2GRxB182RiF69KWyEeoXQRV/do2Saj1Rv&#10;Kt47KFDufk49qfFPYaFp/wBovbkKAMuAPmPsKBI17ueKGHdGnJGFzWBrHiO10xthugZNvManpXPa&#10;/wCN9S1YkWubSFeI3IwWrnFimkJEbSTzMcb2zyaBm1rHxE1i4xb2biFWOAka5c/j2rIl0+5vr0XO&#10;qSOCMDarlmfP0p1hp9xE3lTJ+85HycnGecgdB0PWt2C1tLeIWlnCvmk7WiY7yzk+i8du55zQMpwQ&#10;6bCI4bC0ZHcbdxXJI6YwPrS2dpcTMyLcoCVysLbi55HARMnPXrV69t7O1gU6whILfLvlC4Hf5I+T&#10;x6ntRE97eQxxeELS8kIcjFvELeLAwSfMPOOlAECeHJV2S6rrCQLs/dpKRBz6YGWbtVuxbwvZkPp8&#10;9xcxklWaytvKU9PmMjn3H5ZqpbaNPdXWdQmtre4V8/6KDczZwuW3HgfX1FX4PD8l7fJbS+G7qZDI&#10;RHcaxd+THgdygI9CMe9AFcSafFciNLy280gMUkdrhzkjA6ADqfUdu9TPNe3NqLSDTNTvCsuJpMrb&#10;xjOzoeeOc57j6Vct4LTTpHF1rmlW8CDAh0y3MrAgHIXIz/CpyT+opt3PpWpztbXen+IrryW2hWHl&#10;pgnaM9/4k5HTAPrQBX0fQZrK0ljufD+j2R27lS6umlkPyg568fd/MVpHXND07dY3HxCihBicIun2&#10;6rzyNucZ4yOnPWnReHrW1Xfb/Di1jlXari/nJd2G1hu3NxkZH4t2NX4rDVraAQHStNXZiNJPsak4&#10;C4DA567doz15HPFAinZ6l4VubF76W91fWPMjLrAk0gVuT1Htyv1B9KmttH0K9INv4Du3lXaTHMWw&#10;U4JIY+4XI6fOTVieXWJNOjVvFtlC0JYMq+XtyWzznPcsTjP3fWoIr23jWFr3xhKiwyYVI5ECsM8j&#10;5QCQQyjnj9aAPv7/AIN4fiHYfDn9u3UfA9nevHF4k0aaO4tnJ4lXY644wBg9B71+9O1Q/D8e1fzL&#10;f8E2vibD8MP2+vh34uGobLe41VbdoTIp8tXAQgY/hOc1/TFYXCXtjFco3yvGGH0NAmWIyFIZe3Tm&#10;pobiSSRRuGD14qurEjCn61LA4XcHbjHGKBLcsBmEnzelOxuwyg5Dcc4/CozLAfmU8+uKWOWOQ7N2&#10;cjkUrF3Q7U7e3ns3DdcZGK+AvEVj/wAM6ftn6x4TW18jSPE3/Ez0r5QFJkP71Fx0xJu47ZHrX3wJ&#10;HhBgj3N/dYjJP4189/t9/BDVPiH8NE8a+EbVf7e8IytqVkdvMsKj9/ED1yyDIHdkWhCuMh1tblFK&#10;xMQxIyB8p+n+eaWS5aP940QZGGYx/GSOoz0rgfgT8TdN8feCbXUbacNuhUOoOTn/APXiu8Esb/vS&#10;oBUcEnpTGRvqt6JGScITIPlAGQqjGT9ecY96IURirouSzHg/xdO9KyqzK6kZyQ2B/nimzTAKANo5&#10;+UjigCWWdnAkK7cY27R9KjhkXPYMBnHrQxR1IKbdw4J5/GjON0BTJD4O05/CgCRmEsZJQ7jxz0qP&#10;7PuhyTjPqcfjTTIEbyfMwSMgEZ/CmG9aF/JdvvHJGAQeKAIbgNbyL5+SpPysrcHj271Tu7pFYqq7&#10;kx+8w3K+/wD9er1zdSMGQQl0A5CZx9enBrFvLsQSm4jnfYR8rKMkexI9KAILmeDzDC0iyE5MTI5G&#10;4Htz1NUrq4tYohHK20k4JBwx68cimatqtkyeVJGWAyUbOcH1rl9U8Rt8yvIV2kkIGLc/U9KALup3&#10;dud6eY2M5JL9K5fVNU8uYiSToTg9sVR17xK2Q/mngHgcVzGo+MhtYJKWBGGwc8UCuW9a8WCKYxx3&#10;BX/YwOtcvqfiS4y3mPleoJNUdU1+OaeQ5VQcnla57Ub25mBSJuM8BDnP+FAkjVvdcuSh3MORkBuc&#10;1iv517Lv+0Fh2CjgVTFxdTN5e1sDrxkmtLR7YSuFVWH+yDigosWOjRzkmYAqGHQg4rsvCXhTSi4k&#10;uMnnlSuc8+xrP0Pw/ezvvCoFwMneBxXRz6lo3hbTmcTo0qj94Rzt/Hp/OglsveKfEek+B9Cea2jj&#10;hLL+7VFxk9ifavAvGfiW61e7ku724aTLEk4B/wD11P8AEz4iza9fYkuWEYOFDNjI+lcFq2uafCqt&#10;e3y8k8Z/TFBRdm1mZ5U8m1BGcD04/Cnxx63Mhlk2xqfu7Y+SfTmsH/hJ47WD7bEojhwS00zBEVQM&#10;5+btjvXhnxv/AG+/DvhO1m0X4aahBq2o7ijTxKTbQt3+f/loR6Lx70Ae+eN/ij4T+EvhyTxD8QvE&#10;sNlCpxEJpd0khAztSNcliemBXyP8eP25vFvxfim8M+DI7jSNDKlJFMmJ7oerleEBH8Iz7mvHvGnj&#10;7xV8SLs+IfFmsz392wIDyt8qA9lUcKPYCuZtXmsLgyzNhWzkHoKANmCUxuSOCzVBq6NeJ5chCg9f&#10;8afHcwbfNHzA9PWotRVpIN6kgHPboaAM6KBICYriTIHr3FRXDvaPsiJA9fSo55ggDTScqeee1WXk&#10;S+h82L5iBQBoWF6ptNznLH1FVL7AxKsXX7w9qggvEtSYsHnnGM/jU5uIJoWRm+cjmgClqunR3Vr5&#10;sBBYL8wFZ0YZYDFID7fnWnbuYHMDnI+vWqV1GiXDDcAvYdqAHaPrTI5tZSQTxyK3lFsIFlkPOOa5&#10;KRoRc5ThsjOO9dJpGoQXdoYmYFkGDz1oAju7WKTd5Z+Un5STVK2862n8t1GDVu5uvKY2xB65B7Co&#10;rlZAFlhb5hwfagCyiP5gZTkA8jNF6EtJCVbKnkcVFZXvnws7Nhk64FRtO9xG0e7pnZigB6Xxu7d7&#10;WY9OBxWNeEwZjxkgkGrbyiB1mVxkH5uar+If+PdbyKTdkc4oA8o+KFmIdSWdUxkkZqr4TvsL9nJx&#10;zxW18RYGu9PMy9UYE49K5Tw9cGG+ClsA/nQB2wO6PIOOKhmfaRzxSrKXhwrdajdiBhgfbigCvcSB&#10;gecH0FVZ1/d+bjjOaszIN2VHB69arXDbQBz064oAguWAbKH8AMVa0RR9p3sOgqKzsrvVL2PT9PsJ&#10;7m5uJFSC3to2kklcnCqqqCWJOAAOa7f4n/AL4z/s4+OJPhz8d/hjrPhTXUtorg6brVm0MjQyKGV1&#10;zwwIOOCcEFTgggYyxFCFeNGU0pyTajdXaVrtLdpXV30ur7jUZON7aGUsgkAz09q0tBX9/vCng9qz&#10;Ext4/lWrosqgeUoP1rYR22jxecyxRrjA3E56+ldRoomYnYG+YYFcv4ZlkjtMN96TjPqK6zQryS2b&#10;cIwQgH4mgT2L1/dSWls21Su4bUPvWv4Kt5oLUyyNy5yCaxZruPU72KzKcK2W/rXTpcRWqRWsZAwB&#10;nBoEjQmZnVbZm+Yksc/pVbVAun22S+Swz0+tR6dJLfXZnfPzNwAewqPXJl1C52Bv4goyeqigZkyy&#10;3Vxb+W2cu+SB2FZusi6aIWo6P8o5IOBW3etGISsL9OBxWJqXmGXKPkx8Dk4JPWgXUdbbbGwZeNx+&#10;VcrjIpj2UckouHYFlGFBHeqhu/Lfy5ASETOR3NaFkxljR06gAkZ6mgew2SGJYmK5+UcDrVS0DW0b&#10;TTA5QFiRWjey7QI1Tn7zH0rK3POGRzgO2Tx29KARTSWSSQzSZ+bLHiqiKbuRpplOXbP4Vbu2EQaG&#10;E/ebC8dRTgiJAyCIAhQq80DMt3kvJG8nCru2rtGcj6VoWyRwgSbj8owPxqBoljm2Q/wDB571DJfG&#10;KVbbd9373HGaALtw/wDoz7I8lF79zUVlp5igUSoQdu5hnvUw8uWGNIW6nc/NOS4d7gBF+8efp6UA&#10;aWj6X5hQMTycnJ5rqLbMkQtUfBLbePSsnw4TcqxVOUGFz1rc0WyCXLXUpASIfmaBFn4ha9YaD4DG&#10;mwS4uJ/3ShT3PX9K4rSrWKxsoJkT5ijAk9zWB8U/GFvceOodPS93RWjYkA/vEc0+/wDGaQWMENlE&#10;XK53fNjIoDc6mwvp57cK8WQY3XHX9agVYkiBmAClHHzEc1z2meIPEM7+XHblVUbtx7g0l9Za4GaO&#10;4u9oR843c80BY2LfxBo8FtEHuVBCuu0HrxUFl4oijmWeGMuQm055AqC08HWn2Zg7lthU9evrWxaa&#10;HYWMTrBAuVlVgcdBQGhly+I9Y1fMdvbsoCmM8dc9xUmk6Dr2pyJaXEhwwMZ5zx2zV/yJbG8mQxgB&#10;XyvHSuj8OgyTiYR4AcMfrQFzO0bwSkEsS3crEsjoQB1I6VOvh/TZLkKYw26DncOuK3LmVor1doDK&#10;Lr+EZ61UWHbrcMbpj946n60AS6iltb2JEYUExqWAHcVPYMrI7r02oxOAaj1uBWs1XH3oj3zik0RQ&#10;YPLJ4NupH4UAdDZQpMhVCSRcjGR0yKWWKZNqxDosg96g0JpY7mWNWyPNjI5zWhdLItyofj536dqA&#10;E0ItHdBpVABwee2BXTWJjLBgcADPH0qja6bHJbiRAAQoJ49qsWKvC5jxgBQM0AeKftgeIBZ+D7sQ&#10;SYzGw+or4lJJOTX1v+3Nf+R4dkg5G445Hqa+SKAQU7crdRj6U2igY8Qg9HBz0xWjptnHGwZmzkc8&#10;1mxn5q0dPmw2NwJ9jQB0NnDaopUEH1wOlXBaQuACOOuPesmxc7iofBzzk9a1InPXPJoAnFjEVw3P&#10;r9aclhCQAQOetJFISMHqKnhkwMHqKAJYdMhaHcQBjufSmfZ4BHlRznHTtUq3BMW0HHByB3qKMh48&#10;nNAAiKFJA57VAqETMxTrxVqENsI9+lMcbc/WgACHcSBxUj2pKlgegp0Mfmkn2p8jsjEHnK0ANsoR&#10;53IGfetRLc70Cx8gd/Sqdjskul+XAxWjJP5Esa/mRQA6GAxupEXORxketb1jYebANicjrVHTbQTS&#10;qMZIPPFdTpenOsbeUoxnrigD0tQCuN1SKF68Z60yPgZU9+KkRsjpj0oAcMYz6dhTkGOQfpTVGcYH&#10;GPWpBjG7PIoAUfMenXkU5SB26Gm47k9uKevXoOOtADhuX7wPTrUkfI3Y5xTUC52KKePl4oEOA4HX&#10;ipBngls5piZPPH4in7MkY4I6EUAOVjuyy/Wnc7s5zz1xTACTn0PanjseBxQAqZA4HXpmnjI5/lTU&#10;G48dMetO5zkkfUigRIgLA44+hpw3L1bFIgJyc+nfGacMFcHr7UAOTIBOOop6rgck+pOKSNWLEt/K&#10;njnr+lAD1YbeOSeuaepLdQKYCCSRj2zTgWYA55zQA8YxjrTssBgMffNMXPXI68cVJG237w49SP0o&#10;AdtAGckAdhTlycNuyeuCKcVU5II9uKQZYArjOOtAAG38lsc9qeoJJ+bj3pOo5AAzxinhVwcHqaBo&#10;VdwxxwPangrnJ6jpTQRuxg9TmnAjG4jkdqBi8kEfkaeoAHXoPWmcnndwfenhsZB9M/TigAXIXA9a&#10;VSR0wTj6UD+8BnnnAp+1eQenagAUk4HvzilKkDIGPp2pDnb09+RS8L7DrQAD+8R0pflP4+goA+TC&#10;jnPegLjt9DigBynAwFpRycgcg8Uuw9WHf1pyKD93r7UAKp4JapFbC5Gc44FMU5yuOvWnZ2kH2FAD&#10;wQOc5IHangjGQR71Go4BIGeaegBPOPzoJaHqf3YwenrT1YE9CB1wKYjBTnPI71JEQff0piHj1Ip4&#10;OOdvX2pgwOHB4p6+hUAn1pDFyAOlAYfd7UMRg4I60uO/p60DQq/NnAGcdaUnb1/KjAHQ/nRsLHA4&#10;oAcCMCnZwRgnPpimgbcAmnKVC8nHWgBwBK5GR7Ypyg7eecnmmqSQCPyNPHTBP14oAU4JyPTmj7vy&#10;Y596QK2OF6804HjcKAFOTgilCsOAvWmk9z1xT0APB6HpQAAZ5zThnOCMjPQUAqBg/wAqXHzEA5we&#10;KBgATk7sYOKeRyBnj60iqNuWYEk9SKcOTwAfrQAseMYz0P1qQMQcknB6YpiHucYHWnrzye1ADwSc&#10;jn/GnDnv0pigdT1zT1BznFAhwVW7du9SKvOSufQCmclsYpynnv7kGgLjhtB/H1pynccgECm8HOOD&#10;3NKnBOSc98mgB4Yk9OKkDAYwenamLnjNPAHBA6etAx6HDEjnPanA7gQDTQM4/WlyN33upoAkye5N&#10;LuwCQKQsTngnn0oUHbhmzk0AOzng9j3peCc4/WkHByvTvQc9f60AOUjGPWsvxf4hi8P6NLeykcIS&#10;K0uVO49uwNeI/tI/EP7MjaPZScnIYA9fWgDyb4i+M5fEevTXss2YwSsYPavOtY1z7PI5jkOSMYFP&#10;8V65HCSTIVGfWuK1XW3uMnOQeoz19DQBoahqxuoWVnOev0PpWDLPI74yRg8A+tIl+XlO7J3cHH86&#10;tWlgL6YbFPXnA/WgBNPiluCODx2HpXQafo2HWYAtuxzjrV/R/Ck0hUeQRkda3l8LXFnAInGOMjPp&#10;24oAqW9rZ2RWWRlGB0rQfxDZxW+y3Q7yOD2P0qrH4ftpLgR3FyzFRzluBTbh9Jh1BYYtpWL7xBzk&#10;0AVbmXXtQnIWMqhHBx61PpfgRg/27UpdxODhjyDWhceKtGtE2FkGF4BH6Vk6143gkkSC3mHPHXig&#10;De07S7MTkiIBFyF4/St20FtDGN2TjpmuJs/F8MEHlZDMR1zWjbajrN3H5kMOQerDnFAmrnRXN/bo&#10;u1GVcnGCaqS6rZ3D+TFIoZB61nafpF7NKZ7iViue46Vp2Xh2xvYyzRhSDkSqehoCyJ7W+jt1CuhZ&#10;iegBqnqVlf3EjXMdsSg6e31q1b3N5o8wkuY1nty2GYjJFbNvNYSD7VY3Cuj/AOsiPb6UActZ6fc+&#10;eA0JII/hq/q89z9mRYI2yc5AHOK1SkMM5ubXHPTd2NVZtSLytKqoJVHQ9KBbmdp99NcTC3EXynhi&#10;OldBbR20NqZjIDtHAbtXNXdyVmOoW8QSQHLpjhqu6fr1rcAuhABX50PagexYlljeQyE/KMjDGodP&#10;2PekKuR15NOItrwk25C9+DiszVvFelaN5kFrGGuiuBs5H1oFuS+INWFrdny2RpDxHEGHbvXG3moa&#10;3qN1JMJRuX5SZG+UD2FTK12Wae9l82aaTlh0x9T25qew0tXibyJcDuoTzGz/AC7UFJWINLsJlRJp&#10;pmZ4zkbU3D3+n41eiFpYuFciNVQuABvOfTavv/Oprazjtljvlt1byjjFzITv5HGxeOnb2qe4srm9&#10;t/sjGQRyJl2WNbeMjGcZ6nIH6UAVJdRPlJdGFFSRCIY5mCE9f4E568YNWooJREkN5b3apKpwI9sE&#10;ajIOcnnnIOfarGmadY27mys7uGBt/wA62dqZJSB3Dtx3FPvbW0hla+1DTofNjRQkms3Id0HbEYPH&#10;IP50AL4ft7aOWPZbxSTsCVa0iMsisCMEucgdcdutOuUt9OJ1bUoVWJt3mHVbsZUcdIwev09KYpk1&#10;FXCXWqTWoU+YlnELaNuD3xnGB+hpsTaJpgZLePT7aXB8pZ3+0vu5B7HrkD8RQBPZ6hc3101to1ze&#10;7VUGM6Rpu1NpB4DNjjII/GnHR78Tk3lvHHIWKvLf3TSkr2+UYHQj2yD3qSwupWtTNe3+rXKyY2xJ&#10;bmPCk54weeB6dRTDHBJIGg8CXU8vnYa5vrpipGcnAwOR14/vGgQx7BbCWOSfWbC3B3M7RxoCc8kD&#10;Jzjk/wDfWackdoZt512eZIiNjGRyGHQg4HGRt/Eg960ZJ9QeP7TD4f0yy2rx50an7oJ+bcScD5hj&#10;HIYdhVWW+1aVGvv+EvsIG3NiKCVNsfbbgDndnbx2Ue9AEc83hx50hTTtQnLNtIEZb5mcA859d3sO&#10;fwWK51JoZYYfBdw8aAMjS9/lZtp9+QPwHpQt5crcrat4xt1i2kuIoGY4x0GG4OOfqCehqrP4gh+2&#10;GyuPEl/LKQPMlWAxlSQTgcHgtjv0I7UAasFj4lFz9ptPCkQZyyNGZ0AAwucDaeh79cA96020fXVu&#10;BKmn6ZErRB5Gdi2CSOMk4J+bGP8Aa+tcoNO0uIeXFrOt78BpYYZvlDYwx6DGTkD6kdMVo6ZHb2rm&#10;e3fVllwGL3A+9lsnAJOBgD6hfagDS0PXdS+Hvxm0Txg1vFHJZatbMbqJNikjkpyOox09MGv6mv2b&#10;PHEXxB+C/h7xPDKHFxpcLlg2eSoNfyafEy+ntJILwau7qktuBAWyoVCyqwwflbqD9Mn0r+kT/gi1&#10;8X0+KH7HnhmV7kSS21gkMn1XigNz7DJbsP0pwcgbgOT1waQ4YZY/TigADkn8qCRwYjgj6cUqSFHy&#10;uM/pTQ29s44xSsmBnknNAiwkj7QRIqgcsCOPz7UzVYLe7sGWWJWVgQysMgj0ohmRIuRkk9+adKhk&#10;QJtVQeNvtS2Za2Pzkv8ARtW/ZM/ac1T4c3iunh3Wbh7/AMPzMD5flSOWMQPQGNiVIz02nuK+gdG1&#10;W21O3E6yDDICMHg1e/4KOfAe++J/wSl1/wAPWJk1vws7ajppRfnZQP3sYx13IOnqor5z/Zd+OqeJ&#10;tMg0zU58zRIEKseSelMOh9Eu/mAYOMcflTZDGy+WVAPXINUor4PErpIRnnjnNV7nVDHIqA5Vj8xB&#10;x+HNAzTMgmGw4PHUnFAkfDBlJKn5dvf6e1ZdvrCl2RdwwDtUdCPp9asf2lE6YSYBsdulAF97pGTy&#10;yWIYZwOxqjcujFUkwducEnBx+fBqpJqDF2PlnJU5b+tZep6sCQVmAYDDZIz3796ALd5qEySGMcjB&#10;x820n3571gal4k1GKRoySCTgEg8j1z3qvqevchBIpZTwR3HpWRqF486FRx3UigCXVNeMqlrlYi2B&#10;8yEg/pwPyrndTvormNtzDk5zzkfkaraxfToA0hG7OOeQTmuc1jxEbRfl6njA7H/CgTYarEt1mN5y&#10;rZxyev8AWud1a1gETYkAbnn/AOvmob7xFO7sGkGQeMcYrC1HWrmXLb/b5e1AJEk5sHX/AEhmDDrj&#10;v9M9aoSXMSSkRYIx0Peqr3V1uLGUNkdGPH5UJayTyqIBls/NtTigZcQC9cSElMdcHrXT+G7eCNwI&#10;mfnuP89Kp+HvDl7OUYWbsBz9zI/lXVSvpfhrRZNV129WKCJMMVCjJ/ujA5NBLI9V1Gx0qxN7eusa&#10;RDl0PJ/Efyrxf4g/E2fVbt7PSFcRA4JXkH8aq/FD4vSeKtQNrZA29hESsEAbPy+px1J7muV8D+L/&#10;AAbdfFXS/CvjW0vW0qa8jiv54ZPLIRuMqSDnk+nrQNKxieM/G2jeH7SfVvFGvQ2sMYJdpZxGoHqW&#10;YgfhXzv8R/8Agoh8GPBcM1r4KtZfEF6P9X5MRWAN7ysOf+A5rqf+Dhf9nCw+BPxw8E+MvBdpNB4R&#10;8V+HStrp5uXkgt7+2YJMVDE8urxv9WNfnbqDozA/pmgZ7F8T/wBqj4n/AB5uhH4q1r7Pp68w6TZf&#10;u4F/3gOXP+9n2Fc9A4vbfyWOCnQA9q4PTr/7JICPTjNdJpt9J5Ilhb5vfNAG1p2qPZ3ItblsRscZ&#10;9Kt6qplfaCSuODjpXO3TS3CFwemSDmtrQtQF7b+Q5G5RyfSgCeKfyFELnOevGKvp/pEOxvut1IHf&#10;1rMv7Z4wW6nk8UaZqhX5JgAc4NAEeqWscORKg468fzqppuorFcNbxN8uMCtPWiZrVpdo4XD8du1c&#10;3ZsYp2TJHzcc0AWr4XAvd0ZLLn72KJbma2mViCAetWZZ9lt5W0FiOMiqU7NPbtvPzr6YoA0H+cLc&#10;RuQQcnFVdVQuElGfUGodD1ZmZrac9DgZq3OVkUwvzj7vNAFC5sjOEuMEdycVa0q4htZAd2M8MaYt&#10;zGYvJODn9DUXkPGN6no3OPSgDYvLTzUE6tyORzVOS4lB+XGGGD9ak0263fuHPb86ku4ESJwoHzdM&#10;etAFe02wyMHkyG7ZxTixgk2xYwOVI6VUVUYFJHww6Cp4XWWLAyWU9utAFTU2/fboycOMkE1Esubd&#10;oJORztzVm6FsdwKjrkH0NUJXWeMyRMMr79aAOW8W27G1miKH7h4xXnVtKbe5D8ZDdxXqWuIs0BDA&#10;5K/NXl+oxCG/liUEBXOM0AdXpl2Zosx9P4uKnkkOeCceuaytFvS9sqK2Dgc1prt++D25xQAkjhB8&#10;oI9TWn8Lfhf8Rvjf8QtK+FHwo8HX2veItauhBp2l2EBeWVieuB0UDkseABkmu4/ZQ/ZE+Ov7bXxb&#10;svg38BvB8upahcSr9tvXBW102AnDXFxJgiONRz3JPCgkgV/RP/wTJ/4JP/Ab/gnD4GM3h23TXfHu&#10;rWkcfiXxrewjzZcHJgtgebe3zj5AcuQGYkgBfyDxV8YMh8NMByStVxk17lJP/wAnqP7MPxltFbte&#10;rlmVV8xnfaC3f6Lz/I8g/wCCQX/BDX4d/sNWNn8cPj5DY+J/ixPFuibYJLPw6Dz5dtnIkmxjdOR1&#10;yEwBub6Y/bw/4J+/s/8A7fvwok+HHxj0Ly7+2Uv4f8UWUYF9pM+OHjb+JCfvRN8rjrg4I908xFAy&#10;R9Sao+G/FnhXxlo6eIPCXiGx1SxkkdI7zT7pJomZGKOoZCRkMCCOxBFf535rx9xnnXE3+stbFTWJ&#10;hJcs43Sp78sIraMbX937S5ubmbk395SwOEo4f6uorlfTv5s/l7/bz/4J5fH3/gnr8S18DfGDSRda&#10;Vflm8PeKrGM/Y9TjB/hPPlyD+KJjuGc8ggnxrQ0DzKrLjLV/V7+0R+zl8HP2qfhZqPwc+Ofgi013&#10;QdSUGS3uUG+CRTlZon6xSKejrz1HIJB/An/gpL/wSB+Mn/BP3xjP4u8PRXPiX4ZXk7NpPiSOPM1h&#10;ub5be8UD5XAIxIBscehyo/uXwd8eMt47pwyvN3Gjj0rLpCt5w7T7w+cbq6j8bm2SVME3Upaw/Fev&#10;l5/efO+gMpVRtGEXArpkjjhtFIPHVjjvXNeGUVGBdcjbk11FpAt7EqBz85AxntX9FHz7LXh6BA32&#10;xuSTkn0rZRluma6PchVFRQ21vp9oFK43HaCDVnT7cyXixJnZGnr3oAtoRYWpmjPJGFwKzIpC928q&#10;8ADjvzU/iLUY1cQLIoWNc/U1V0GOOS4DSSkk5YktzQBFqFrPG5bcQFXLHnr9ayZIndzzkL82Tz+t&#10;bt+st1MypnYWLNyccVhXMkLEqgwZH+Y4x8tAilHAJ1LunLNk5PatTTZXdAr8D+HntVK5uIFj2wEd&#10;cDHXAqOG+meMJCR8owMH3oHqy9OXlieRjgudqAelUNo/eAt9wbVPXJqy0sjt5G/DIuFIPUmnS2iW&#10;1uXnGCBuPOMmgV7MzYtNMuprLj5Yl5H1p9+Y4pWjH/LNcnHc1Ys45fLa49cscntVb7O1wweQAmU5&#10;OT2oGUY/MghMzKfmy7DFZW17+8Kf3m5z6Vs6ndKkTqiA5O0A8/WqumRRl2lVQPmAHHX6UDHMs1ig&#10;MbE7mAHNXtHQS3OXbA6AH1qncFpbtYYmBCDn0zWhptnm9iRXOVIL4NAHa6LZRWVqrpw4TJ9afrep&#10;poGgSXd0CFZWkb8O351a0m3NyYoSuN+Mn2rj/jDrrSj+wYsESMVxnnaKBHl1nYRaz4nk1C7kZzOx&#10;kJJ7mu8sdIsWjKrAo3RfLxXK6BpwhZLiUfdOM4rrtLut0MOU4DFS2OlAy9ZaaqlJV5Vofuhe4pNe&#10;t2lkVoBkPGCSe5FadnDA1rGVPIcj8ao6gk6WsTKSfnKZA6UCRNo21yFZQDJb9h3FacdufOYHPzwg&#10;jJ5GKxNIaQvBg4ADLnNbdleu08RdG4Vl5oAqatu+2uqrw0KsCB1NaXhySeeeWFFKjywV4+lV72WO&#10;e4t3KYZ4SoJNWdMvVsNSRgo/eQkZFAi9erdW10xYEDejfe4FW542hu45X+Yi6BJHoRS6w7X9t5ir&#10;jMCk8elNvLkRRCbIJVo2OTQUXZ7RLu2SN1Cn51Gap22mra7ACQDbkAZ9M1NYa2lzcraNwVuTz9R0&#10;o1RZFMYUnDROOKBEugSFdVmG/K/uyM+ua2r+TfqUe08eY/A9xXN+HHMeoOEBbMaE/n1rbupTHrMU&#10;jICPNYtkdBigDrIlMNko4yUGc9en6VLEIY7aSXbklv5VBHfpLbYcAfuxj8qhurtorR2LDuelAz5d&#10;/bw1BW0+K2xy0w/AAivl2vob9t/UTPeQW+/I35FfPNABRRRQAqnac1ZtH2sD+eKqjipoCWbk447G&#10;gDYs7nY27OcGte3u/MUEgZA7VztpKznaV79PWtO0fCnaR/jzQBrrKxOQeoHNWLeUsctz71RhcgYA&#10;AxxirludgyeKALgx5eeeAaSGRQCCM/Wmo/GGNNTbn8aALVvtkyMHr2ouISpbk4FOsVwpPAz3q7Pb&#10;o8LEkEEZoAq2qPu2j+56dKbJvSbDL+YqxEIoXU5GCvNJdyqJ0ZsYI/OgBdK+Q+aUORnmrAZ7uRWX&#10;qD+RqXTYo5YgqqOe3pRaKsB25/jxgUAdRoNmuQ2SWPQdK7Pw7bRrG/mKPoetcZok5i+bJPPTiu40&#10;SVJINzkjgdKBM6lcgfp0qZB8vbjgA1CGAAHr/OpFZx1AFAyRd2Me/HFOB44HrTVPGcflTlxwckfW&#10;gBUBzye1SHcv3O/WmKeeo+lPXOeTjjpigCVAckkjnrxTlByAO3tTc9z/ADp+4htwNArjlJJ65+lO&#10;wRj19qaMFzhvwFOBwfcdeaARIpbJGcH1oA/D8KaACcE4pylOBigB4YjrnGT0FPzkYP61GCCMnNPX&#10;JBJP0NAh65A+b8gf5U9PxPPpTOwyenfFScE9elAD484BZjjPAqUPwB09KhVgBjPv0p5ZdoG/j1xQ&#10;CZIdxUZpyblOcc/SmhgxyCfyp6MABlc+lAD1HQ8+xpwzywGB600sONvrT1O/5aA0RIpLKFDY/Din&#10;K5IxjHrTYhj5m69jTtwDjnHHTNA+g7AIycj2pQABg5NIHz1OD1wDmlDDgEH6mgLjwu3sPbNKBx34&#10;PUU0HsTil3DjuT2BoGOBOcD1qVAGXAYjnv2qNeozwT6U4ED5toyKAHltq4XaOecijI9efpQGB447&#10;8mjnoBQA9QVGSM4oOT8o9euKPMUEEnOenFKuF4HBz1oAXkfc7Uo5AGO3ekUHGSMe3rTlI6n0/I0A&#10;Ozkde3alVyOD+ZpoPAKjjPPFKSckkCgB2CSCD09ulPDYABH1NNQqx6kU8EMeDx2oAVT04xT15J4O&#10;euaauAQNv45p2SBg0Ce48DHHUH9akU8YB7dRUYOQC3BPWnqdowcH1pkkg6cmnKOrY/WmEjAw2M9y&#10;acMAZJ5zzSGmOOQeMgZ4zSqeME8Z60gbJwOmeKUHDZI+mDQMeDtPyg9OgpVORyc0m5lGAPpzSoRg&#10;Er0oAUDcQAMjtTuVbPFNDc8ceuKUMMYA69TQA8DHJ4zSg7vmP1GaaCcYJPrThwevTpQA8HdjB/Cg&#10;4B6nijdk5wBxS7iORx+FAKwoJAwBxj0pQQBld3ApBjrn6AClHDcCgB6gleW5IzTgMH1x0zTF+4WP&#10;41ICNxwKBiqMcE0oweh47YpAckE0o2nLY4NAD1BJDE05B6VGD83HIFSKcnjg+1AD85Gc9acoJ+bH&#10;emRjvT0GDwcc+maBDsY6dunNCnjGeo9aAVA6d+maUKADz+VAbjwcDOOe+aeMMcn8aYp4xUin+VAD&#10;gOARgDPNOUDOc5x600Mcg4GPanq3OfzAFAxygEENTxwv3h+dMQ87Txx0z0p2c9DjkZoAcgAIGOKc&#10;G+Xp/jTFOTu5FPXg5zwaAHAgggjnNK2AM54Hamjac7uPXNKQSQMcduaAMvxhrtroOhTXkr4Kxkr+&#10;VfH/AMUvGEut6/NetN8u8gAtXvH7SvjVdO0g6bDLhn+TAPJr5U8XXzCVkQ8tkKc96AOf8Zz+cQyM&#10;PbHf1FctDaXV/KIraIse2PSut0vwxqviO6McoKpwV9vWuuh8K6R4Rs0QrGZWXLEkelAXOE8OfDnU&#10;L+4BuIWRRgnI/Su803wzoPhqFUlAL5rNn8dWWmyGEMgbuQK5nxH8Rd8vm/aPlX/aoA9AvPEVjYge&#10;SqKuP0rndY+JCGTElwpVTXmuv/FNPKMS3BP+yp61zE/i7XNWlMemWrHPOQM4oA9NvPiEwuJGhm6n&#10;jmsJ/iItrLMHuV3NjdzXJ23hDxprbea+5Aw+bk8D8K0rD4SXNw2LmaSRyeB0NAEmp/EmOdiEmZ22&#10;4XaT+Va3g3SPEvi+dJkt2ijH8bg1veFPgTp1qUnvrcPJwVifkD8a73S9Ds9MhSPTo/IZX+YYG00A&#10;ZGheDZNLhDSzsWH+sbrXZadYxzW0eyby2VeJEPDfWtDSNO+2oIpIYjkc7SOam1DSvsuH0mIEL/r4&#10;260CbJNPmht4Ql5EhI6sR96rL2tk9qZNGdWyv7yFzWVDLYzRiWRyVVvnQnpWdqU1xp90dVsZiEAy&#10;Dzj6UCLOq3CQxCNJBhx+8jYVkXN5Javv06Q7weUzyRVqTUdO1+2WQSqJwPmAOM+1Zt9CzwiWD5HH&#10;YdT7UDRPB4rkuVO5Sp6MuKuR3aXVt8j4cc7R3/GudULfAS28gimU7ZIyO9TQPJaOZll/fKuTGelA&#10;WRdvNWcqYZskgnco4yKy1uJMl7SZSS23YDzVoi61mUS26rG2PnLnGKsw+EzaI1+t0m3aSzrjg0DK&#10;c9xfWSF7uYxxhDnBILHFUtO0oS/6e8DsZGzliABntk+lSNPqety/a1mLwRSbUDKOAO59aupBpiTC&#10;ZQJJmZVGFaYjocj+Ef0oAkitrWSRRLciQooG62gMrDvjJ4HGa0fsG9zKRMdjZ23syxKe2SB+Bq1a&#10;W91NshSzlReSzTOqKTtOMhe2RQY7WBQtwtishOXVFLEDIxyff8qBEJv1FtGsF2QyNkixtt3Ocn52&#10;9Kl822mujFPoMSncwR764MjHknoPr075qeLTY7tUuZLeWWIHaVTMQxnGTVif7PZkvHcafEpZR5rt&#10;5knA/n1B/CgDLuodflkU213cyW+4BYbKBYUQ9NhJ9CCPoahtLG+X/RLprHT2LFpZHQ3EzY6bceoz&#10;17itJpbvVjNHY2897Ew8wNcSeUrDrx0B4z+IqpJqF1CRA2r2OmgglltI/OckEH7wB9OmR1oBE7aB&#10;PqLQ+dJfXyq26SO7uDDEyg55Uc46/g3bFUrEafpU32q1utHswgYAQIJJADt4y+eRtx064pl/p+nz&#10;SCWTw/ql6Iwcm5kMZclWUYJ5Xt9MZ71bt7S6Szkaw8D2KJKwZWkuVIxgHHGTn5Tx2IPagAuPGdib&#10;ZIZPF87H5gPIUjjJJxtHHUkAdw1RWA0HUJUuXl1G+G19h8xsnKjDdeverVnKLAJMY7GDjl4IlUqM&#10;HJ5PGAcjjrxUeq65bQXQs5PEEMRMnmb7eIdevLD1AB9vfNAF3+z7La8P/CHKBub/AI+v4mOD97J7&#10;rz6AcVGNAsmVgvguIAMNvky9SGJAJCn1b6E+lV4bkQv9ouPEz3MaSNskijkwz9clSOSSc4HGAcel&#10;XZbnSrJGS1N24QOxdYmdjngjg9PmLD1JoDUWz0O8kEbQeH4U3fu1aSQZKlRt5VOhXIPQjGeRVpLR&#10;rXcsy6chDHd5l4dwYYODkj7wOP8AgHFQ2p0zUrVvIs9QYLE5jIsDhMMBxuJGApOBzkE4qlLawfbX&#10;t7TwvfSJH/rdsHlqDkZbk4I+6wPPGeO1AGpF4qhhhkhutetkQrllMyuenIJJxn0GOCOOKS28QWz3&#10;8sEWvxbfvRYYFgc5YDoAN3Ofc84NZ0X9ptZst18PmLRybmSa4jUNlj/FjOQxzx138U6/sb2YOll8&#10;PrBgwz82pIu35cKoGPu/eBPfAPegDC+PEFmnhYSQWCP5aiVLsODu2uAWUA/KCHAI9VGa/YD/AINp&#10;/j4b74VXPgG9vQZLS54Qn+E9K/Hv4sWqXHgyQz6e8EiWThIRdB1jPDZ6cqcEZyMkLX1x/wAG+/xy&#10;k8AfHw+Fri+Kw6hGMK3TcCKAR/SVFMrAPzg4xg05jnkDtxWX4P1KPVtCius53qCOc8EVpgqo2Drj&#10;ge1AmtR6ufTt37U4OXIB4z701QC3HFL3zxxQSKVKsccc1LHIE/ePkuMD5cfrUJYng+tNC+USysee&#10;TSY07DdaEWp2clu4Dq6EMhGQQeor8yf2pfgfqv7JPxyGteFLeaPw5rUz3emMeRA+7Mlvn/ZJyuf4&#10;SPSv03RUaTykmUuRkKRg9f1rzP8Aa5+A1v8AHD4Oap4X8tPtyxfaNKkYf6u4TlfwIyp9mplHzj8K&#10;/itYeMNJhmFwCyqCwLcgjjr6110SxTnMr4U8gEg8dcV8d+DfFfiH4c67Jp17C8bRORLE2Rgg4PFf&#10;Qngj4u6Vq1iFM48xgCqlsYx/n9aBneTTQwSknKsq71IHUZ6UPqK+V9ohIZXOchef/r1hXOtxXKl1&#10;XIbI+U81BBqp8pV83ZgYKjoeaANi71GVG80MM7TyM9axtS1Y3i/vQN3rjGf61He6gRH87biBnPvX&#10;Napr8sM2Y1IA6kjNAFu/vzBMwZGKddw5ArE1LWJlPm2spAzyp/lVfUvGlts2XGAWP3sHmua1jxHk&#10;+ZHKrLnqrDK0E9NDR1LxLFPCwkKHOM5XvXIeINbilfdGTuXOOe1R6rrimQlZBknr2rA1TULeWJjJ&#10;Ou7qAfWgfUS+1J5mLsPmKnO7g/l0rPmuLyTCbOo4JyKrxBrh8lmUdRWvp1lJcgKImCY7DigZUtIL&#10;i4ISXBB966TQNCkDK0SYP+yenPf1rX8NeFsoJ3tlPy4JKAAe9cv8Wv2gvA/wqifS9GaLVNa2/Jax&#10;EGOI+rkdPoOaLCv2Os8SeL/Cvwz8PtrnjXVtkSjEUe75pW/uqCef5V8y/Ff9pfxX8TdQaCxhFjYR&#10;Ni2gHVV9fqfWuQ+IPxD8X/ErWTrPinVmmfOI4R8scQ9FXsKybWAuQw+XnHSgLG/o2pXf2rfdTs27&#10;ne571Dr6XIlOvWTyGWCVGRyMgYOcmptItGdlTOAP4sdRXVJo1lJpkmnueXTqO9Azvf8Agq98N739&#10;u/8A4Ji23xR8EWQuNc8Byx64LZUzJ5ccYhv41xzwgWXA67a/Dy6dZFRwByK/f3/gnZ4yt7fxBrfw&#10;X8VDztJ1SwlkktpFPCkGOUYPZo2OR7V+KX7cH7OOt/sk/ta+OP2fdatWii0TXJW0Z2ORPp0rGS1l&#10;U91MbKM/7J7g0AeYKVPboKvaJrK294IZm+XsfSs8sFGAapXc7Q3QkjbHIzQB3sbhpxHGcqenFXLP&#10;faXnmxuMZGQRXMaBqxmjXnlDkDNbi3zMn2kdOAy+lAHSxvLKckkDsT6VTvIVtJfNRRg88joafo2p&#10;GSDypQCR05p86+eCCMd+KAGwXYu7VoGbDFcEVi3Nt9hk8x0BKnj6VbD+RciUNwcg5PSjXIJZEDjl&#10;T1PXigCtFdJOolVOp9KZqSrblZowQHGHXHANQWznT5PJkHyZyM1qyxxXNtuQA71yAR3oAwr2FreV&#10;Li3B5OWZR0rUtbqK5hDh9rgcg9vaq6Sbg8M6YIyOaowvLblnByoPI6UAaU9vFHJvRsqehA6U8bXh&#10;Dj0+ZcVXiuQ6bUbIPK037RIr5UcMCG4oAfFeSxzfLxg9DxWkLsT2+4MQawbm4aNxGvBzn8KvQzmJ&#10;WiY9RkEmgCFpGmvN69hgipLWS4t5yGIwD1FVTJ9nuAWb75wPrVtwXTzBKOByaAIbxWbdGucHlSBW&#10;U072lwGcEIx2uMVotelmKEZHY1U1qJXjGzjd7dDQBnaygHKcKRxgV5v4og8jV5MDhufxr0W4k8y3&#10;2SHkcdOtcL42gC3KTAexoAr+HpgsmxieDmvrD/gnT/wTJ+P3/BRv4gtoHw6tG0nwtp06p4l8aXts&#10;zWtgCM+Wo486cryIwfQkgc12v/BHr/giP8W/+Cgfii2+KfxSt7/wt8JbOf8A0vWCmy61pl5+z2at&#10;/CejTEbVB+Xc3A/ow+B/wP8AhT+zt8ONO+EnwZ8D2Hh/QNKhEdpp9hCFGcDLueskjHlnYlmJJJr+&#10;bvGTx6wHBMamUZK1Vx9rN7wo/wCLpKfaHTefSMvoMoySeMtVraQ/F/8AA8/uOK/Yo/Yd+Av7B/wc&#10;tvg98CvDQtodqPresXGGvNYuQuDcXEn8THJwowqA4UAV6nr/AIg0Pwrot54j8Saxbafp1hbPcX1/&#10;fXCxQW0KKWeR3YhUVQCSScACsL40fG34W/s8/DfVfi18YfGlnoPh7R4DLfajeyYVcDhVHV3OMBFB&#10;JPQV+FX7bH/BRX9rL/gtV8Y7n9mH9lTSbzw58KbWfdP57tGLyBTj7Zqcqj5UJ5S2XOeB87ZK/wAm&#10;cA+HHF/jHxBUxVWpL2TletiJ3evVK/xTta0VpFWvyq1/qMbmGFymgopa9Ir+tEejf8FPv+C1vxY/&#10;bS8cyfsM/wDBMuPU5tN1SRrbWPFml5ju9aQAiSO3ckfZrTBy8x2syjqqkg+QfsxfHj9uX/ghH8Wb&#10;PTfiTp48SfDPxTKjarpdreNLYXUxjUvJbSsAYLuPBBBAEirkhhhl+wP2Mf2KPhB+xd4Hbw/4Ftvt&#10;2tX6qde8TXcY+03rjHyjr5UII+WNeO5y3Neq/Eb4e+AvjD4Fv/hz8S/C9rq+jalCY7yyu1yrDsyn&#10;qjjqrqQynkEV/oHlPhdwTlHCUuHKeEjLDTXv82sqkv55S0fP1TVuXTk5Ulb4WpmeMq4pYhytJbeX&#10;kvL8+p9cfsq/tbfA79sz4S2Xxj+AvjCLVNLuCI7qA4W5sJ8AtBcRZJikGeh4IwQSCCe78UeFPDfj&#10;nw5e+EfF2hWmp6XqNu0F/p97AJIriJhhkZTwQa/n98UeAP2uf+CLnxs/4aG/ZR8SXet/D68mRL+0&#10;vQ8sRjJ/49NRROCvZLkAckfdbhv2N/4J7/8ABR/4F/8ABQb4VxeM/h1fjTfEFpAn/CS+EL2YG702&#10;UgbsdPOiz92VRg55Cniv4Y8W/BLOfDfF/wBpZc5VcDdOM18dJ30U7ba/DUVk3ZOztf7TK85o5hD2&#10;dTSfbo/T/I/OP/gpf/wRR139ne61X48fstWV3q3gl5pLnVPDahpbnw/F1JjPLTWyjPJy6D7xIG6v&#10;h7Q0ie68wjHl8Kp9a/qCeOGeBo5Y1dXUhlYZDA8YI9K/OH/gpR/wRssfGNxffH79k7R4bPVsyXGu&#10;+Do1CxXuFJ821x/q5M9Y/ut/Dg8N+v8Ag19ImGI9lkfFlS09I08Q9pdo1X0fRVNn9uz95+Vm2QNX&#10;rYVesf8AL/L7j8tL+4hKgSp8sS5PHU4pthfpbWDXsj7V5Y9eT2pdRWazml0XWbKW2u452juba4jK&#10;SRMpwVYHkEHgg1U1i1WOwWzVsNKw/IV/ZCaauj5FuzMqdptVYzE8SNk49K3tDsVjtzIZDuYYGfSq&#10;mmaWEgKxgNwFDZ4zWh9mmgTarY2DAAOeaYupR8Qag9jbNFB95ztHuKxPLnuJTsT7gwPc1pa5cQXN&#10;2Ax4iXgEZy1PWOKx057xwA2MkYzQO5yWoys1w9vGTiIY4P51PYSmyt2eTJKjJ9OfSrJtI0fzyMs5&#10;ycj+lVtQke2RISnzSncRnp6UDNHw7DHeT+dcHgHJ44qzq+2bFujHDHdgelJplvIkG/ft8zgHA6Uk&#10;Kpc3btG+dvHHpQJ7kcqyR24jTI34GB6DrUd5FJbWb3JXk/Kox39aWXUQbprU8iL5VPbNRa3fFzHa&#10;IMLCMsfVqBJMyLhGYlpsYxjpTYpIrSPzG6INxwO9WDNFNP5OeDyaq6onnOttEGG9stxngUFEmnuq&#10;L54PLEk47V0Xhe1W4uDdt/GcDjpWHHHEIBBEOWOOBXVeGLZVUKmeBg/WgTOhnvW0rSp78cCNNqcf&#10;rXkZ1e48T+IJ9QmY7Y5diDbxtrtPjF4mbwv4eGkRt+9lTb15yeK4PwxHLbrIGjILAMaBklu0sSzR&#10;MBmObnj34rf8PRLLZu7N92QNx6GsC4crqc8JUncAfrXQeHYjMJYSpUFA2c9cGgTN2xVVt5sEfJKr&#10;Y9KLlt9i4kH3J8jPbNP0RBcXNym3IMW4DOc0augjaZSNinYy5NAuhBpVizOJVfIWcdR61oi0e1YM&#10;T92cg8fpT7KOFbV/KHHysCBTZ3c3E0ZI4lU/MTyaALU9iLj7LKqsCsrLkY6Gor2NbbVLRQA2VZa0&#10;2QR2iFeQs3Y+1VksTcywTuxyrNg4z+FAx7X7JGI2JAa0PHrzVfW7w/YpB0xGhPbpUpiAlCyDpbnn&#10;PXmqPiWVIbGWMHrEm3B60AN8N3yvqT3SDdtuh+eK6pdQF15cUgIP7xRz7ZridAvIrd5Bxn7UnU+1&#10;dRpamaSNlfILyY59qALHhyFDfvIGHzQqee3NdINP868MnUh2J+mKxPC1mTeukxIxAMD8a6SykKXz&#10;xKdwRyOuccUBuXxbGS3IibaQgB+mKo6tOYrN0kPQcH2rSgfzgzqAvrx9KyPEB3W7wkYJHJoA+Ov2&#10;ydUW68URWyHhWJweo614pXqX7WE/mePxFuyAGJx9RXltAwooooAKkgwTjOKjqa0XLE9u9AF20Qhv&#10;vAZzmtTT/v4IA5/Ss+0YBcDv1rQtMBy5b6UAXlXYSNx65q3DISBx39Kpw5kYlSSe3HUVZttxADAe&#10;3NAFqNzkc9TSCYb9vcmkiIbkAcGkRV84nvnNAF+0fYpwc47VpRyl7ckgfd6VjQuw+62B7VpQzf6P&#10;nphOaAC53RuGUfwVDMGd0Jz061ctwJ0Usu44x15NNuYiAmFPfrQBZ0UrGhB79vSnQwvPMxx/H60z&#10;TV8zJDD34q1bgoz5OCDnH40AdFp6xFBCgyy47da3bDVRZAwSHoOmDWDaMsEbS7uQo61LZXU9xO7M&#10;3QdjQB62g28ZPT0qUc8Ek8dajQAggn9KkRugI/SgB6hhlQM/jTo0YjLHtSAccnIHelGTkYGPcUAO&#10;Xp04HtUi4OCwzx6UxACNmBzUiADAOc4yeKBMcgH+FPUjpnr7UxSVzj15FPTA5NADwvJIHTpTwB2H&#10;5U1ACSQP/rUu/Jz3PQmgY8HB55pxHO5ePqaZnOPmz64FPByCSBnPpQIXk4GTyeakXPUduppinK7Q&#10;PrT422HnsOg/nQIf1OeCMU9DkZz19aj3Hjd+HNOU/N0PXtQLYlAGP9YBz6U/YWHDfp1qJWAUHmpE&#10;OwcDOO9Ax68jPanoeeTnB6UwEk4P508989+OlADwe6v06inxliAqkYPpUa8KcYFPVtxHI/OgCTfw&#10;AnQ+tKqLvwR+OKaAhG1W+lPRTI/zPzj0oDQeFbGcDJHpTlUg9KM7eAR+NOAzhSOcUDF4DYA/OlAD&#10;E/KcY/Km56nGacoBXeSc+lAx5XacH8wOlKRlc44I6U0AFevHYZpQNq/dP0oAeMYyx6+1K7EHk8Cm&#10;Ljtkke9Ob72fXpzQA5Vyccc9s0/+EBQce9NjwuN2RjvTgctnOPXigB54AUYxnrmlGdpHHXigMpOO&#10;TSEgfKePoKAHEZUjf9eKAwAySCKQZY4D/U05Qu4HPHuKAHR7QcY478U9hg4xnHU00HI5PSnIfnz2&#10;oAUE9SMeop4cY69B1phbGQG/GhASclh+dAmSqADjP0zTwfX88UyPcDnjp+VOU5wF6dqexL3JBhRt&#10;J+hz1pwyBjFNjGF65A9aeB2I+tIEKOmFHPtTgGPOPxxTVXtkDIpy5DfKcHPNBQ7PXjmnAjAHvycU&#10;wZzgcinhAo3Y560AhQSSOD19KdgM2SP0pvDphfzzTiAoGfWgBwBJ4FPBBGGOcUwMqqCO3rShjjGP&#10;1oAeCG5UjpjFKowTsyfpTAc5wOMnpT15PLdT1oAVAWxgfhmnqoz60zcF5FPDNnB9OlABgEHnHNPU&#10;HOF4OPWmjC5zzg9CKfnaM/maBihSSME9aeobHI+vNNAJBG057U4EYIBwT3oAVR2HSnLnO1jkj2oX&#10;IOSCcClBJ+Yng0AKuByetPBwcf5xTBzgE596djPJwKBaDu+PbrT14GcjrgUwbs5B+oqRWBP+I60A&#10;Ko5OB9KcM52gH0xmkBABY4B9KcB1y3Hf2oAcp2kEnoegNOXcwBzimK247Q/409Tg4DDIoGPXJIB/&#10;Onbs8c89eaZkAH1p4IwAD1HegBxBPGMfSnqPlzjrTN20YPOacv6jg0AKMk9Mio7y6S0tZLiVvlRS&#10;c1JjBz/OsH4k6zHpHha4keQKXQ7VPcUAfN/x+8VDXPEMsUVwWETH5Qa8zTwyupSfa71tq5zgk1sa&#10;3dNeeILi+uzlWmJIH1rA8T+OLWEizszlskAAcmgDQuNf0zQo/s6Oqkfxf56VxHi/4itcyb0uhhQc&#10;4rK1658Ta1cvHZ6fMxXogQ/nWM/wf+I/ieVWFk0MTddwxj3oAyNe8dRK7rC2985U5rLtrLxb4sm2&#10;20Mgjfpxx/8AXr1Hwt+zQmmP9p8RTKxXkjOa9G0HwR4b0eNDCIxt6kJySKBXPGfDfwCuJDFNrT/e&#10;IJH9MV6Jpfw10fRYESz00FsYLleK9Bng8P3NsDbxqJE6EdzWZdaw4321rbbm6YoGctfeHzpqEXAG&#10;5xwqLmpNF8N6eSs0kwDc8McGtSSaWJg1xpNy5B+eRTkD8KtxpaX8Re1lyRwY5lww+n50AM06ymt5&#10;T5d05UcYkOfy5rfsra0Y4jiEwGfMB6g1l2F1a2yfYr8bck7Wx0q7DdWkJMKMyPnIlU9vegRblsxD&#10;IL2yuQFDcqD0+tU5/EssF/tlVsjJWTsTUwvorhTbKNlxnO7tJWdft5nmQS/KScFMfrQJE949prbG&#10;e1uBDN/FGOA30rGnvbm2R7WcFY84YHvTVQ22BJJtKNlW71baP+2ohH/EQcMV60D2OevGk02b7Zpi&#10;EszdPWtDTNTXViqSIVlxhRx1omshaSPDeMwCZOKisNHuL+Vbmzs5k2NkSZwSaBlq6srK2/0yLi5P&#10;ytAMk/Wo4Y7MMEv7mZJMc4iOPzrXs9BvrVWvHsJHcr87Fu5qeL+0JQ0U9jITjO5R+XFArleCHRHt&#10;8xXeA33pH4/CsPX9YN7cjR9Evt8KMPtDoP096u+KL+8sUTQrK3ZbmcfISoIVT1Y1U0LRLmyQW+ms&#10;7Sq2ZDGAFHruc8LQCJrI/Zj5U8MVupf9210Ms3uI16fjV/7IsoURWt3cCWEZXHlKD6j8jU9pFp9v&#10;M8Y1Eq+w86bD5jMfRpD+Wa0bXSozcZfw5fMWhG6W8uc7xtz0PTOaAG2VklppwZLO2tpQxH7663sR&#10;jOePqRUcmsS2sh8zUrOMlgiLDZs5POM5z3B/Ornm2umxmKLStPjJI5aXcqg8cZPWsa88YOlzkamQ&#10;d+GWxsdxZGBxz7kZ/CgBZ9R82VAdL1S9cZX96FhiY8jODzjp+VUr3Xbm2sftP9oaPp7ZyRbxm4mw&#10;QMjPQE7enrT7iz1XW5Bc2Wi3t48jffvJQitkZ6f0ot7a202dobzV9O0tZJfmS0t97gDkEZ4yefxF&#10;ABFc3OqSRQf2bqd6GhBE2qzeVGB0zsUcLyD+BrR/tGCAeTJ4o0612KvnWekW4c47jODk4Zv0pbO0&#10;067lWQ6VqmqCMDM1xKyqQfbpjkNj3q61vrFnbKdJ8K2GmqxJiV8MxAUkgnHOcAH0yKBmNNq/h5lW&#10;S4ufEeoTOxZQqMMDpjaF55xWxZz2eo3EUMPgjUPLklRo2niwAPU88cg8dvoaJNMu7mHzNX8TxQBm&#10;IaOBgGGeDyvbBPPrUNponhy3j8648YXAgeTDxxQudyqcZOO/TJ57HvQIvTrcXN2zQ+AUyzFiJWRO&#10;vIXAPHTH1b0oSbVreFEbw/pFuAnFq8gHCgkDPpuO0j24rElk0C2K/aV8RXOHJxsCkNkgjt3x9DVV&#10;T4fnVHvPCF/PFHhWNzKQqjOCvB5OccfQ0Aa1z4m1+3KyxavpdoobzMI48sELhfQkFyx47DFSW3iP&#10;W5po5X8W6crKHWIW0ADMxQFeSMsuQzdcDjpUMV9o944s/wDhHTOIUK4LbWAxjuOMcdKLbU3MeIPD&#10;MRzIUV3j3KoxtY5LA8cYx0HXigC9Lf8AiS6H2e08TW0akfu5YlGfmOFOD0OAT/hToLe4e8D33jqW&#10;KSSNtyLCQqoeijA67Rj6tnimrr2oRSiSPQbLLFldvlCpwMkjORnqSO2O9MnuNWu7mbf4W06FRIQZ&#10;zJIspyOuAD1+96EHnmgBJprK/uHs5PFxkmMYUxB2LA8cHIBXJwDz1A+tP0+w05VkkXxFIsqSEEbz&#10;tQ5wBwPXc3uOfrDaR63bTyrpmmaTasxO5AZcgdcn1xyQOTgk1eg13XYZ98usaSy+WxkVAQwIHAYk&#10;8gDA9gQetAGP4z8MQ6t4fMlpfh1jd4nmmlbBWVcFCGGAPuYJPXaAOThf+CfvxBufhX+0Loes+ayq&#10;t4qvzjjOK1Nc8Qxz+HZ7zWYLaeRl3W7W0pKv5TAFSeDnqeM8n24878Ixz+H/ABsl7A+2S3vCQT1G&#10;GyOlAJH9YH7Knj+Dxl8OtP1BZ/M32ykHOe3WvV1yx3bQPTJ7V8F/8EkPjS3jL4PaRDcXQZ0gWN/m&#10;7ivvOKeN7eMkjnqR34pAOUMrHd36c0vI5yfrQ+SO2e2abuwMA96YrXHFgR1PvRuJHy9PUVGVwCue&#10;vJzS52kcc4/GgLEqORwAucY3MOlMub5Z7VoNynPTHrQGZu3/ANeo57QySCQAYx82Djn1oBHw1+31&#10;+zNL4U1aX4zeELLOm6jOF1eBBgW87cCTA/hc9T2b618y6L4r1LQrkjzJCVY4CDmv1s8a+EvDvjbw&#10;te+FvElgtxZ39u0FzGw6qw6j0IOCD6gV+cfxv/Zx1r4U/EC48I6jCWQ/vtMvO1xCT8rZ9exHqKBk&#10;Hhz4vXaxRJMpfaPmIPUV0cHxKiubhHh3YYgMzLkLXCW3gHxK5KWOls0h+8ABhv8ACrsngz4g6cqX&#10;E1hbRAvhYnvF3Lgc9M/rQFj00a+LyDcgB3D1/l61i61qQhQgjOBlQDXP6JqnivTYTZ6p4cnaNVJS&#10;e3xIgx1zt5/Suc8U+Oy7OoboO56UAWvEuqiXdsUY9Rxg+tcreaqu/Yj4POe/NYWu+L75pWjiJweM&#10;kVkJrV60u2WJmJ5G1Cc/SgErHRXcolbHnOAQccdP15plrpxlYiSUvjBGRzXMeNPjD8O/hZp/9o/E&#10;vxbYaTH8oAvbgJI/0j+830CmvI/Gv/BTn4W6JusvhT4SutcnIx9uvgba3DdsKfnf8l+tAz6m0jw6&#10;kqLI9uEXHI6Z96o+KfjN8JfhYv8AxNtdjvL9D8unWDiRwfRsZC/jXwprX7ZPxz+JV651XxhLY2kv&#10;y/2dpBMMQHocHc34k1e8OagJFWZzyTls5yfegR7x8Sf2qfiB46R9O0SRtJ09iVENu2HZfdh7V5jh&#10;5GM7MWYnJYnk+59aitp43UOGyOwq9bRkk5XgigZHb2puMSRgbSMc1p6XYIswX5f9o+1Ms7QOcdOe&#10;n9a0bONkuF3KPl55oA19G0xvNMYQbscH1FdJpunIANwO9eVHXNZmmHZElwiklCAzZxxnrWpbXaxT&#10;bY13MOw70AWfDuq+IfBnxHsfiDoVy1vcW6gLt9B1U+oIOKyP+Dgv9kvSPjj+yd4P/wCCgnw90PGu&#10;eF7CC28Vi3GTNpM77Uc46+TNkZPRJPaujH2u+SW3eBUDRkqXGTkc173+zB8S/CPi34Y6h+zN8brF&#10;L3wx4j06fTn80ZEcU6lJI2B/hO7I9CM0Afzko3mxCUHIIBzWfqCSyT/J6+te8/8ABRH9jXXf2Bv2&#10;s/E37OGp3xu7KyZL3w7fsDm602cFoHP+0BlT/tIa8Jlc5ww7dKALGk3klk6sTxnvXU6ZqEZAAcbG&#10;6iuMkkMcQPXmr+kaidhjbIwe4oA7iwvZElDRt908gelb0E32iLcD97njtXG6dfRyIsgfnoea3dJv&#10;2s3McjcH/V4oAXVFmt23Y4746ZpyXD3lhsDZdeGJPOKbrV2t4NkQz71RinltJOvTgntQAXyXCja6&#10;dO3epNIujJIYmk5A4HWmSz+afmJxjris6aQ2dxut36/dNAGjdTxy3DOpwckNzVJHMcpiOPm6gdBS&#10;ykmdLgfx9vSmXCmN/MJIwecUATQHyH8lvXIOe1Xg0Lr0GCOnoapQyCWLMfLJ0GaW0vGmbao+8fT+&#10;VADbm0Nwm9WIZDzgdRSySNHEG38qKkluYrcby2Q3ysBVOWZWbywfl7MDQA+5xNAsoHP1zg0ltdsF&#10;KyZJHWm/amj/ANGGMHGB79qjd5IzypBFABPeCK4CDBGeDUt/5U9uFHBPQ1U1KIvEJlzx1q94Y0LW&#10;vGGqWfhzw5ptxf6lfXKW9jY2kReW4mdtqoijlmJwAB60pSjFNt2SDc5+73FvL2HJOAFGc+1fpb/w&#10;ST/4N+NR/aDk0v8Aac/bc0e80zwbuFzoHgaXdBd6yBys1zkborc9QnDyAc7VIz9I/wDBJr/ggx4f&#10;+EF5YftH/tm6Jbar4q2JPofgueMSWujuMMJbjkiacdl+6nfcfu/qKQsICgcAcCv4y8ZfpEqn7TJO&#10;E6uusamIj06ONF9+9Tp9i7tJfXZRkF7VsUvSP+f+X39in4c8NaF4R0Oz8N+FtFtdO03T7dILKwso&#10;ViigiUYVERQAqgAAAcV5X+21+3J8Af2DPg1efGP47eJhBCilNI0W1Kve6vc4+WC3jJ+ZierHCoOW&#10;IFeW/wDBUP8A4K6/s+/8E0/ALR+JLqHxB4+1G0Mnh3wNZ3QWeYElVnuD/wAsYAwPzHlsEKDg4/G7&#10;4XfCD9qn/grv8Yv+Gt/23fGV/H4WaZjpFlGPIFxbeYT9lsY8YhtlxtMv3mxwWbLD8u8IfAzNvEKt&#10;HNc1cqWBvfm+3Wd9VC/2X9qo/SN3dx9HNc5pYBezpaz/AAXr/kbvxQ+Jv7aP/BeT48/8JD4qvZ/C&#10;Hwn8P3zLZWcDMbPToyQCqqSBeXzKOXPyp/srgH7s+A/wG+FP7Nnw+tvhr8JPDUWnafD880hw093L&#10;3mnk6yOfU8DoABgVc8B+FPCPw68J2HgfwL4etdK0fTIRDY6fZxBI4k64AHUkkkk8kkkkk5raWfdj&#10;PSv9DcoyfLMgy2ngMvpKlRpq0YxVkl+re7b1b1bbPhKtWpXqOpUd2zUjuBnCtz9KurMojwSOlYkU&#10;4Vgc8elWxcgEIeffFekZFq9tNO1uwm0nV9Pgu7S5iaK5tbqISRSoRgqysCGBHY8V8L/HH9h/4s/s&#10;W/FKH9sP9gvWb+wi0iX7TeaDZuWl08c7/LXP+kWpHDQnJVc/eUfL9xw3e1s8irkVzl1K5GOc+lZV&#10;8PQxVCVGtFShJNNNXTT0aaejTW6HGUoSunZnZ/8ABMr/AIKwfDT9unw+ngjxSsHh74j6faI2oaM7&#10;4g1JQPmuLMkncuc7oz8ycdQc19gORINi9c1+OP7Sn7CF3D4hb9of9lVn0PxfaXH2yXS9Pl8lbmUN&#10;uM1uRgRTcklchX56H730X/wTT/4LDaP8WJrf9n79rXUYdB8b2s62On63fgW8OrzbtghlUgCG5zxj&#10;AVj0weK/g/xm+j3iMhdXO+GYOeG+KdFXcqfdw6yp918UPOOsftsoz2Ne1HEO0uj6P17P8ztP+CkP&#10;/BJP4f8A7Wcd18WPhTFa6B8RFRWeY5W11gKDiOcDhZD0EoGem7I5H4yfE3wZ4++F/wARL/wH8RvC&#10;V/o+p6Q7QXVhf2xjdGBwSAfvKccMMgjkEiv6aUxL85yMcYr59/bt/wCCe3wj/bc8Hm31yCPSPFVk&#10;n/Em8UW9uGliwc+VKOPMiPcHkdQR387wa8f8ZwnKnk/EE3VwWihPVzo9l3lTXbWUV8N17ppm+Rwx&#10;V6tBWn1XR/5P8+p+CmmzG0ijCDJPzH61ekkS2jMspJwpZgfWuz/aS/Z2+Kv7J3xZl+EXxa8OvaXp&#10;LS2N2nzW99bBsLNC38SnuOqng4rgdf3RRgsT+8O4j0A4r+/MFjcHmWEhisJUVSnNKUZRaakns01o&#10;z4acJUpuMlZrcwbnM9/5joRltzEL2qW8kF5GsMJ+XlmGOPpUlzJAkK9FDHGcnGO9OCwQwNcK2S4w&#10;D+FdRCM9rE3MxIl4zt+gFYc7vd+IG2PlFOEGe1bOppLYWzyoccYUn1xWN4etWa/e5lz8g70DRvS3&#10;JgtyqscoMAe5qfRIYbC2eZwclcnHrWZ5jtMTKcBeeDU8F28aBg+QxyfpQFrFk2Nt5omA/wBtj3rO&#10;vFa63Mi8u3POcc1PdagyRkZAMrYBFRWckktztiUnHCjFAK5ENHaKBpsbXc7QAKrXVobXdfyAE/dU&#10;HHNbUq77gRnrGmOPU1n+ICYlWAEYUZbA7mgE2JoUUVwHupMfLyAeld34B0sSObmXhY13tn25FcLo&#10;elzARRxMf3py30rsPF2tw+B/AMk/mATyrhOeuRxQD3PMfivrM/iPxhLEuCkGcf5+lXNBDzRKzx7S&#10;0Q6isfS45Lox6jdHLzK24+9auhzylYgYyNpK4HrQMg1iKRdYiaMZ3xAEAc5rZ8M3cqzLCyFQ6soO&#10;OvFR6tHCDBKqnKMV5q5ogQ30XmAfLMMY680AbmgBIL5ZA4O+Ij8am8RI8+ntcKgz5HQc9KoXZlTV&#10;YDCSAsm04PJ56VrGGSa1WzlPGGQmgRT8LXRudPJYZ/cZwWzWi1sbm4kkdQAY1cc+lU9Ct4rWNYFf&#10;koy9K2bWEtCikfegZeBQBOyI9rKq8lXRuBk8inQwyRCN3yAJ2HXrxUFiSGlifJzAp57YNWtYLxW/&#10;yHAFyjN9CKAGzpC0QkYYJgcc89DXM+KQsyv5efup26f4V1MMsc9ikLZ3MHT8a5/Vfs8EUglGNyoO&#10;T3zigDGstKumnaQlgpulGAcHp1rstAlAEYU8h5MZHtWHZTxhtyt/y9AcfSt3TU+zTwSI3DNISfwo&#10;BI1vD7j7WxY4LQDA/wCBV0llAq3EkoPVmzXPaUAblHiH/LJA3bGTWy98sV/5IA5PUfWgC5Fft9oe&#10;JE7ngVB4ijjj095icHYec98VZ0u38y7kfb/EefXrWT8RNQFjoVzMxGFjbGD7UBqfCP7R16bz4lXC&#10;+ZuEa8fia4Kuh+KupHVvHuoXZ/567R6cVz1AwooooAKmtioG4nn0qGpLcMeik0AaNoWkBHQ56Zq/&#10;Er4BAPPPFVLCHaAxAzgdq1hEohxt5AHegCe1UrCSox9KsQlsAmoIAVgHNTqp2g+9AEkIGfqalSJi&#10;zUW6fLkGpVB3ke1ACIpTI6VbtJAF2sOowTVU89u2Kv6VAZSrbc46UAWLLZDGiu/3gcE1d1G1RbWJ&#10;kOck5qtPacx7fWtBrV3sxvBwH5+tAEWhwBQWbkFhya0be1E1zJERgDkkmq1jst2fIPsPatmzsooB&#10;JcHPIBBJoAfdqUtZFRMgKAMD3qPS1dS3J5FWlnLRyoFBAQYPrVaO6LSmHnKqMjpQB7GoAHPJ7VIn&#10;yKWUf/XqNSMAH8iKkVjt47D0oAeHUKQOtOQ/LnrmmHbtyBk+ppUBx1z6YoAmTOc4z/Sng4OD1x0q&#10;MZ4OOfengFhg/pQJ7kgwF4PIpw4HFMXPXHXpTxxwwGO+KBD0K4wfyzTwSAP60xSM9Mn+dP3Ajbnm&#10;gaFBw3IJGOc08HgjFMQkN0HvxS7iRj889aAew9SN4Bxk0/gNtxSbsYAXOP0pyje24Ht+tAhVOF/l&#10;mnptGWzjP601gp43c9TUiAA4/pQCFX7uNpxnIqQBT2x603AUcgdT0p8bkc7M+ooDdj144HelCgtx&#10;17UgcE5K446E9KcvA4yaA6j1444GDSqc/e9cU1MkHNODcYJ70B6kkZGQew681IrYwRF/9aogSxBD&#10;fXipIWK/Iw69yaAJBgjKnn9ach3DnOT1FMUh8FCeOop6nI4YCgaHgEHI/E0pbcODjmkDZG4Hj2oX&#10;HYjOeKBi7hx+tOQc5I69qYMHqcAdcVKOPTAzxigAXcMnGKkQYbOc8daYq7uADgdqcD8oVhyPT0oA&#10;cD7k5HpTuhy3pwKaODzTi2evrjJoAdgHAz26Uvy5Oc4zSfw8Yx3NLGVwOMknigBVwD078f8A66eu&#10;3rj6c0m7HcewApRg9Rx0NADtuGzj6470qH5c8E+tN8wMflTjPJp55H3RkdDQAAAtx3704gY4FNQA&#10;HJHHrTgwJ4GPUmgQ+PA5bt6U5O/P50kYyDkfpTowCp3Dp609SXuP3c5HJp/+9xTVwevXHcUpIJ57&#10;cUAhc8gYz75pw2k5I5PvTcAHAODjrSjg8nOKQx6DJDYpwPPDcH1pinnIp2/I69uQKBj8AjgU4ADG&#10;4/hTFZQB9afuBfCjPtQApAxj1PpTufzprEev1pwbHB/lQAo5GCmfYinc7eTx3pBgjk/pRnBBx+Ga&#10;BjgMHJ4z1qQbAvABI75pit8vB4x+VO+hAPpQIemAOQD7ZpwJyBnjPUCmLtXBPb1pykBs5HfHNAxy&#10;nkgYB+tPVgVPFMwp6DjPOKcDgAYPOe1ADgRnkYHpTweM7e/AxTemDn65pyBSd9ADhjg4pygYyB+t&#10;IpJ78Z64pQCSNuDigQ444J/DFOjGePSmAZ6jvxT0ztORQA9Rxwc07K559KjU4GFOOPSnIcDDc++K&#10;AHgetOUfKRj6Uinjgg0o5Pzc+poGPVuAcZpwbr160wYyMYpy4U/NQA4ZUct+BpQecnPtQMk5PPpi&#10;oru+g0+2a6unAVBnk0AR65rNno2nyahdEAIOhOK+cPi58arvxBq01lBKwtkyDg9as/Hb44XN9rEm&#10;habKFiQHcVboK8auXvNT1EyNlID0YHrQAmo6nd61qjJbxEQ7jkj0q9pHgjTNnnTxBypyrt1zV22s&#10;kkjSOyUI4+8cZzV0SC3hNvKPm65oFcSM6DYNnyEBxjdtx0rK1XxW/llbVh8jEgjv/wDWqh4l1ZUD&#10;spAZc5A/Sueh11A+26GM5AIGP/1UBY27nxNNKjFpid33hms+78TyW7rHG4xVKW5jvJSkChSOq+oq&#10;ODSJL+/W3aKQgvyVGMUDNyz1nUruHEduxIPUfLWtZ+YZwv8AZLM7Llv32OabaWclrbrbPpMxj6Bl&#10;OCanuLOwgPGg30srAbQHK/rQBJJYXNvvc2TwkDOVn3ChrR79EkkUkY+aRRyKkh8PWYtHhm026tGK&#10;/KXn3c+9XdJ0a90tVlW73RlDy44oFcpXlvfafAiCVZllGI3K/lz2rI03X7m1upNL1GIHOc5GK6aO&#10;4WRZCxRFUf6luh57VzGsQW81z5UtuU+f92+3laA3NBREBvtZjJGThsdU5qzZXkTs1pdTFo35jlPU&#10;exrH0tW0xyrXXl8Z3dj9fSrL3FpcoWhZVJ6xnpn1oGWdR0iYIyoBhsFXxwfaqq6s9gphVDvTB2A9&#10;arDxLq1td/2bAnnKzZJbkL7Vp6V4fa4n+0yo2+XIZ85x/hQAvlanq1z9r1CICNBkLt9q2dJkYxtb&#10;RrFvjPyo3Bq0nh+a3t9ltqQBYHbvBOKfHa3kdwdtvHcSYy0iAenSgRHrD3lkEkgh3blGWDkgZrO1&#10;HWrzw9p8lxdzszkbVBPOe2KmvnuII3ubq0aJB/rMnoa5Fp7vW9XEqTM0QYrCZF3D8B1J+tAdRbGy&#10;vb9ZNQvbkK8rYaSd8KPbjk/QVsW2nlwY5I/PjONxuW8mDPTIUdabFokWkyxyXWqR2zOc5YiWYnrw&#10;BwOnT3q5bQm72PoWmy3bfNm41QkBz7L2oAdNdS28UNkNXWLB+W2sLbaMZ45A570+OwkdTLqAvrhC&#10;mGDsRjOMkHPpjFOs9O8fIksl5rNlaInzbIYwzoO+DzUOo+GpJlkj1jxHfSqyLJ5UTMMjjrjHqD+F&#10;AFl7TTona0fS7eOIHeXmdf3nYkDr1/rVS91Pw3Ah8vxTHGe8NmmTjnv2/wDr1Po/h7w9G8yz+Hru&#10;8dFYoZJON2ckDJ57HFS28OpxmeW08JaZaCOUBTdMGY7uM7R6cH8KAMiPWImcDw/oOq6mxHyGZimW&#10;I5wPYg8+1T2WjeKprttSbw5pmnKd2ZpZQ0qc54BPUfzzVu8vb+QiC68V3DzBv9XpVrsVC2AcH+EZ&#10;A/Oo/wDhF9NlnYWOmXQmkPyNf3JySeST+K5x2z70DEbUdN37dV8bTzNCmwR23y/3eeOo7+vWptO8&#10;RaDMDNp+ialL5Pz+c6EbyOCcMee31HrUdrpnilLmOKeTTrQCM/PDAqt165/Pn2qK50WwjdGl1+6u&#10;WckARMUDDHIweuexHRh70CNKDWL69hFxF4VhRYyx8yWYR564JGOuc56cYqnbeJ7+a6R7ibRrLzBt&#10;hEEhfZnsc+/GfT6VRuNJ8NpF9nl0a8uJNwwbi7Z+2ccHj1+oq5pqabZ2ck2neF42lMeS/lkRqOMK&#10;N3JPA/HigCW419pmbZ4m05CpALxxfKpb5gQehPUHGO1UrbxppPnmzXWvN2F1WSK3diW4z0BHBPtV&#10;06/4imkkiGgwZThw1qgDHGSQB07djz7VDbtr2n2rQ2sCRoj5ceT82OvGT0zzgfWgCO61XWZLWGRt&#10;TnGHwUggChQUxjlT0I/EnmprTxAk8e5teuFnVCfPEB+7t2qRwOhzz657VBHqWuX00ETarbgySFYn&#10;nC4dgCynGCByOCT0zjmlkuNci1EfZNds2LxbVMiJhSU4P3TnLdMdgfrQA+bV4beF5pvGk+6PfHE1&#10;vErtnaFGMDrzjHrz7Cnf6xp0dx9pifWr5Qfmm2BAQAqltoYnucfiRVq4g8TQOLl9T025YuF2mEcv&#10;tJBwF7nP1AxWfd63ffaVE/iKxtN3lkt9n2gZBK5x1yQT26AYoAtWOp6bCr3CaJrMmHfLksc4Ixx2&#10;BGQD1wD9Khv7jQ7m7P2n4aau6uoZJo4id24HBK5z90kY9hV3Q77UfJa3uviHFIjEzJstk+WQqQMF&#10;z3wTjufwFaq3d4tlLbzeNpbWVlXZII19AFKgcMcYxjkkt1PQAwL2LwLdaLeaT/Z+rWtzf2jx+ZLZ&#10;SDaud4TcSAG4H596x/DsFrdMlxp8heJlG1mUKeB6Z9c13ECeK3hW21DxhYXsUmWeK7skBPUcEHnk&#10;DA5wB7msbwlpupSOft6wF45WRZ4usgB4Lr/C2OD9KA2P1P8A+CLPxUk021Tw1dXJUqw2KzY44r9i&#10;PCGpR6jpMczuCCAR+Vfz6/8ABOT4gv4K+JVvbSOFjZ1+6evPGTX7mfATxlHrvhy1kNxk+WCuGz2o&#10;GerCRCcKenUZpkhPX39aYHGzeAPanI28Er0NArWFwQ27YSaenTpQuey0BfmOe/FBIAYXHXjmmTsq&#10;rtYZBOKkLbP4ePTnpUU7AADP1zQNK7IooxJMTcKyR/w5OR+dcT8fvg/ofxd8Lf2cIoRqdlmXSrgj&#10;BDd4y3ZW/ng9q7B1jufldnAU5BRtuapQQzFl80EEnof55oQ2fGOvxr4Hnl0vU7EW11bN5c0UgwyM&#10;OxH+c1wepeLru9vTZwJNICx2ukZXketfYv7Tv7P8XxT0lPFHhy3J1yxjw8MRCtexDPyZ/vjPHr09&#10;K/Jn9tj/AIKY+Ef2dINV8BfDTwzLf+J7VnguzcxNHHaTA4YSbvmZgRyvFAanrnx0/aH8I/Brwy3i&#10;Xxx4qtdMtYFZpBNOELkfwon3mPsK/OP9pn/gsB4y8VatLpHwP0Gzs7WMlU1m/tg0z+6p0H4k18q/&#10;Gj4//Fb4+eMrjxX8SvFVzfTzSEpCzkRRDPConRRXIQxESAMMg0Dse4v/AMFCv2wNQuhcf8LUMf8A&#10;sw6XbqPxGzmodU/a8/ah8WoRrHxr1wKww8dlOLZfpiILXlmn2gZVcjGemDW9plsAwBX8KALTXOq6&#10;xeG+1O6nuZ3bc89xKzuxzzlmyTXS6FI8UaluOmRmsW3gZsEcDsM1raZEyHBPJ6DPWgDtPD2oeUwA&#10;HOeGBr1HwVr5liSIn6mvINFL7gzcY7V2/hO9aC4Qq+fx96BdD2bTblZVHlgqf4Tnmt+wUy4w3HbJ&#10;ziuM8K3xmVBkk9etd3o1rna7dDQCNfTbfzAMJyPar0FmsMyz/wAQ+8CO1Nsolgbci545rStrSS5Y&#10;IuRlcZxQMms1mlAtoOjdOK6nw34ejRxNPGWZhnp3qt4f0qONArBdynkkV09h5NqMylUT+8xoAuah&#10;YQR6YGWzJlUDaqd/rU/wqTW4PiPYfZdISfyb+J/sgQssz5BCYHUVDY6g+pYhsLZ5mxjPRR+Nd9+y&#10;/Y6la/tAaFe3doZBbXwjhht1yckY3njtmgD4v/4Ou/hzc2Pxv+DXxqvYre1vde8F3OnX2nqR5kbQ&#10;TK6k46gCQqPTFfk7ID5hO3OBzX6Hf8HOnj34heJP+CmjeAvEd239i+FfBmnReHrbPCJOplmc8fea&#10;QHPsor89iAqswXtQJFQyF32k8e4ojnNvJkPgbsDIppdRLhjgD1FRXT4YkDgUDOg0bUVSRZN3ynqK&#10;6m0mhuLbcsgLKeg9K850i7dZSjNhR05rptN1J4gMPx35oA6eAqz5Jxu6e1Q6rK6KYzwQOnNQ2N6E&#10;zI7ng5X3qfViZ1S6UYDdCD0oAr2LtOhUnJHQdaZJbyIxEgLMvQ4qISSWKmbr6nNWLbUkuIPMlUFl&#10;HPvQBGqnAcyHaT+vvTrpUuoM5+ZQQagubtW3QqcAnIAqK3laKQfMdp6g+tADLG8MF4I35GcEVpSb&#10;YeUJAYZGP8/5zVC5s0MouEbvzjmpnkZrbYzfd6ZFAD5mSf58DBHzZ7GlgjW4TJXLIemO2aht2RiD&#10;5mFYc89KltpfImMe3Kkc8dqAINVmjUhoSCc9qYt4bhVk3cgYI64p9/D5bHHzZ5XivS/2Mf2Mfjr+&#10;3F8YIPhF8E/DEk7ZEmsavOpWz0q3zzNPJjC+ir95jwAa5Mfj8FleCqYvGVFTpU03KUnZJLdtsuFO&#10;dWahBXbOZ+DXwf8Aif8AtA/EKw+E3wi8G3mv67qk4itbCyi3EZOC7noiDqzsQqgZJr96v+CV3/BG&#10;r4Y/sIaLZ/FD4kxWfiX4o3FsGudVKb7bRiw+aG0DDOexmIDHnAUEg+pf8E7P+CZvwN/4J6/DT/hH&#10;vBFsuq+KdRiQ+JvGN3CBc30gH3Ixz5MCn7san3Yk819GPPHbRM0zqqICWdjtAHqT2r/P7xl8fcbx&#10;jKpk+QydLA7Slqp1vXrGm/5d5L4rJ8q+5ynJIYS1WtrPt0X+b8/u7jmKBRtIz7V+ev8AwWD/AOC5&#10;Hw//AGEdNuPgp8BxZeKvitcIFlgLb7PQEYHElwV4eboVgH1fAwG8v/4Kx/8ABdNtEubv9k3/AIJ+&#10;6v8A2x4svp2sNW8Z6YguEtCco0FjjIlnzkeaMqmMrk4YfK37I/7ANr4A1dPjp+0Q6+IPG08puba0&#10;vnFzDp0jDJlctnz7nJJ3nIQ/dyfmr6TwY+jxVzP2eecVU3Gjo6dB6OfaVVbqHaG8vtWjpLnzfPlS&#10;vRwzu+su3p5+Z57+zb+xB8T/ANo74l3P7XX7fmr6jrmr6zdLfQ6LrUjGa8J5R7oEjy4gNuy3GBtA&#10;BAUbT95+HbmOzjhsrSNIoYUWOGGNAqxooAVVA4AAwAB0rn5brMu5mJ7nNXdNvlRgeoBr+5KVKlQp&#10;Rp04qMYpJJKySWiSS2S6Hxjbk7vc7mG7Bww/DNTx3PPLY9qwLXUAwCn8MVcS7VRlX59DViNqG7G/&#10;CnJ7nNXBc5yxIHFc9bXhEhLdMelXY7sLyR/9emBrxXILgM3GKuwXW4BQ3U9KwYbxVTJHOau6fdl2&#10;83GfTNAHSQ3arBlCM8AGvAv2vv2KPCv7QcLeL/CTw6P4xtoyyXqqRFqBH3UnA6H0lA3DvkAAe1Q3&#10;Pzhs5CjJGeM1LaO8kpkkOO5z6UEnm37Bf/BWfxn8BvFNj+yb+3YLyAWp+y2Hi2/Jea0OQIkuTz5k&#10;JH3ZwTgYzkcj9QNP1Cx1Wxi1HTr2K4triJZIJ4HDJIhGQysOCCOhFfl/+0Z+zX4D/aO0M2uvxC11&#10;W0Rv7J1qCJfNgOPut/z0iJ6ofqCDzXE/sc/t7fGz/gnV46h/Z+/aWt7vWPAkj4sbqItM9kvA821f&#10;q8X96E8qc42knP8AI/jP9HqjnHtM74XpqFfWVSitI1OrlT6Rn3jpGXS0vi+qyfPnStRxL93o+3r5&#10;eZ+mv7S/7LPwe/au8AyeAfiz4XhukVWOnaiiAXOnysMeZC5GVPTI6HGCDX4l/t1/sJfGb9jPx8+n&#10;eK9MbUfDN3cMnh/xPaxkw3MfULJx+6lA6oe4OCRg1+8Pw++IPgz4peD7Dx58PvEVrqukalAs1nfW&#10;codHUjpx0I6FTyCCCARUXxN+FfgL4yeB9Q+HfxM8NWur6NqkDRXdldJlSCOGU9VYdQwIIPINfz/4&#10;WeMHEPhbmLwWJjKpg+ZqpRlpKDv70oXtyyXWLspbOz95e7meVUMzp88dJ9H39e6P5m9eiVZhGmVO&#10;3YuCec+1QyrJDNDaMQVXBY4/pX2T/wAFJP8AglT48/ZI1x/iV8P4L3xB8PppjtvgnmXGlMekdwF/&#10;hPaUDB6HB6/HZaG5ukmbHyjcxxniv9GuG+Jsk4uyinmWVVlUpT6rdPrGS3jJdU9UfAYjDVsLVdOq&#10;rNEHiqSOFYbQHICZJ9zUMFlFHZR7SAWO5qbcQPqd35rDKlskZ4Aq1FskDovHGF4r3jDYzL2YS362&#10;a8GT5jn0p91IsYIhb0UVVu7iK3nuL2Nh8h2xkH9Kp20l5NEZyeBwMUDNS2jN7K0jn5YuOO5q3pyR&#10;wyPch8CMc89xVLTT9jgLytgkZIz3p7TvCFhLEiU8kelAjQ0+3+1uZ53+UfM1RyabBdzJHKx3O2ef&#10;0qRA9tDtRtvmkdR+lW9NjE4NwRgqNi8dSaBdSbR7CGO6VlB2KcKcdAK5T41+IY9e1qLS7Nw0NsQH&#10;Cjjdiuw8X6zY+D/DzXkoAfy8Bf8AaNeV2sFxqMdxcy8u8gck80DRa0yQRwrEuSscg7djWnDbyW25&#10;lXGHB6YFULWwaOGVVAJ2ggY9K2dOjnuWCEcPGCc9v/r0DL06xy2wLw8Bg2cdsVLZxeXLIyKSAVYY&#10;A4GaWWN1szEwyTHjJOO9WNPgDoJA4y8OOuenagnUtRTrDeG4lXhZA34Vs3U8Vwpltzt2SA9OoPFY&#10;0siSyiFuS8K9eeRxV+6RobEtFxmEYwe4oAyor17LUBCSfkuCM57Gt6x1Bf3UbEHDlCPXNctqomum&#10;NzDwWCyD8OtbuhwmY5diSGV8ZoGbNhKsNwqPx5kbLz61Y1GKSSCRkbI2I4A9uKguoma6RvuiOTP0&#10;z/OrWnbWkFpKDhg0eT+YoAZaSWlmyq+GxMAT7MOtcv8AEq2uYJLeWBiFaRUYkdea6mTTwQR5nLx5&#10;Gf7y1z3xE1GFVtrLYSWlR+fQ0AUNGWWNo2lzhrksARgYHvXU6ZcPeiMAYCROxA9+KyFhVGiUDhbf&#10;ceO7VvaPbIqMoXj5YxxnpyaBF/SEkFyzucKNo6egz/StmwjWS5WeQEg4wT065qhbolxAVhBBYFs7&#10;fU4rb0uy+zqqykYHt6UDNKExQxeYiDJ444rzz4860uk+CLq4L4/dnHOK7u5vFWLO3r2z2rxD9rTx&#10;Glp4HmTefmQ8Z5oGfGOrXTXuqXF25yZJmb9ar0E5JJ70UAFFFFABV6wt12b2zwelUk+8OPwq5bXT&#10;JGQ4GCaANa3WKKINnn681ce4RkAVu3rWC2p5XGT7CmDWJQfWgDqbSVdgUsM54GavwRB4xkc45rlN&#10;N1/aNrkZ+ldPpV6k0KkMSSKALUUeHwc8e1W4rIO5yTjbkH0p1vBG7BgTnGcCtOxiEUke9cBuOlAG&#10;Q1pIHVQMjPetbRLQJEu4fMG4qxdWSQwrLg8N0Ipun3CAeXj7rA7aALhgjSLCjO2TqatW0Ml1aECM&#10;/K/GKntrJXt3d0HLA4x2rTsY7VLeVQgypHagDndim4a3ZM4XOe9dAtmi2LMX58oc+pqoLWJ9QlYA&#10;ZA6dKt6jN5NuyqQBsAyKAKP2holuFTPCAYrLjuZBeOfMP3R16irV5fxQW0zseoAx75rJlvoo5maY&#10;jnA5OOaAPoWNcEMTz6ntUigIQvU9iaYvy4x36ipDhjwe/rQA4LvbZxTljC/xZx2FIpzkEnpkUqHJ&#10;6Ecc0ASpgL8x/GnDOemB2IqNCAMEZxUgyFHHUk5oEPHX72D60qcfIR1PrSD5skU7GTlmzQAqkLgk&#10;H0zTxnGD6U0A4zupVDFgCT70AP79ecU8EEYAx9BTFyD9OlPX244oGPQhvunFSEAH5cmolZVyAevQ&#10;U8MpOc4445oJZIMYIC896VWbjP6UiHCnHXHNKB2HYelAIf1ACn6VKgIGSc59BUIII27u1SR7mPXi&#10;gSJAd2Rg9euaVG52jqTxTPmJyeg4HtSgksFzxigaJYzjBB5HUU5PTH4mmDqGqQDHLUASJxyOhPQd&#10;qcrBjluaYCOpJJz1FORCoG4DI9qBj4X2rzxzySKkJOMgdaijZAMFjj3qUHJwT2oAevHVj1p4Ug43&#10;ck+lMAKsCcDmn5yMgmgYLgElj36inBtgxwce9CjgH060YDcg9KAHDjBpQCT1PTpimxn5snIFOYL6&#10;/Q0APHC4DdDzS7xyFXPPcU0HcN2B7ZFO2gDGcUAO4PXODxnNOAIBweM96aDtGCeBSq6jKkZoAkyC&#10;cn17U4LgEZH41GgG/JGPQU8s2evFACrtXIHQHvSgkkgqcnHc00Ag7SBUhIxjORjigAB28k/gKcq4&#10;wD0PSmcBQMY55qVcKODg0Ceg9eTjA9yKVcEdR/jTdxGSDwelOGSpyM/SmSO3EnIJ9eacpGdp596Y&#10;oJ6evanLuJ6544yKQDyeQcdOOlKvvj8BTQMYzTkC55/SgY8DnnGKApU5P5U0Y7jgZpyjbyefegY8&#10;MBgYAOemKVJMdB07gUwDI54pQScE9xzgUBceSSMAdacv94800Ajg8Y6HNKMnqeM0DHK4644p4+nO&#10;ajVgQOD7U9QxGfTpQA5DgDtUmOmBznsKYfTJ/EU9c45zxQAoOAMHv0p7bM4AxxTUAA5IzTlUEZYn&#10;jpmgBwY45HOOcU8HcM/5FNUANnJwMU4Af5FADlwzZPHFOXGRtpigADA/DNSDGOOp6cUAKMno3c5p&#10;VbB3Dp3FNAzyaVVKnn170CHqec5zkZ605SwGQTx1xTRuHGevenD1xnP40AOU98fiaUKVbr+FId+c&#10;59ulO9Mj8KAFVgeACM1IpGduBxzmmqFPAP4ZpQRyQPwoAeDk7ce9OyEGMjHt1pgwTk/XBFPQsOcY&#10;9sUDF3ALknivIf2jPiv/AGJpzaPpsuJX7g133xB8WW3hfR5Z3mAYoSvNfJvjPxDe+NNamlkdmw5/&#10;KgDmp5b/AFzUhcsz/eLSZH38nJrdtobZYfJ8naP4lIxg1Da2KW8SQRnd6EDkH0qWT9wzSyZ3A42k&#10;UCHSI2lwfurjBI+U+1Ymr+KZYSYLjILDAZT+lSalq8mPLx8pHT0rj/Ed3N9pzGS0YPOV6UDNJr5r&#10;x2LsCe+7vVefTWKmaHof4SOhqtpjTzyBCcg4wcDiuq0vSDcRDzMAgZIJ68UAY+m6VI5Tep3/AMLI&#10;Oa7XSfDkMNut1cK4cjucf0qvpHhwQb7w6iEAOEXb0rWt7Z5YfOl1DeqnAJbGKBNiXCK0PlCd8Z4K&#10;GqNzIZ0NvJ/aUm08CA9fxq8/h5N3mPqgRRzkduPSqjI0coh/tO9uFZ/uWqY49c0ASWNpDaTAmK9i&#10;VkxtupN2TWhHffZwYogCzLhreQ/Kw9jWU9ktvIZLa9uQW5EdyDn860D/AGTquLe7dlZV+VlOGzQD&#10;3GvBa3iAxWzEqOYx95D6j2rOeSC9k+z3lvu2/wCpuAOfxp1z9v0yf57jzo1GI7mNsOg9CO9ZOqeK&#10;bRJPLdhuPA2Dk0AkLqVu+mE3BMbqHwQO9ZCrfarchbGUxxElZST/ACqxp+g6hrlz5l1LOIGbdtx1&#10;H9K7XQ/C1na2/l6XBGQG+bzODQMzfDXhjSLGIJco1w5YENk9fWurjs9NtkacwSwIEJJjbp7VU+y3&#10;1ivz+HUdSRxFJhsfSop9Us1Hlym7tizEoJEyPofagW5Ym1AJb4hvZBvwV3pmqt34qiwiw2sJCgh2&#10;WMqzfWnWus2cJ85bi3mfAK70I471i6zq4MxSMLFNlsDOAB6mgCtq+sax4lY6VaSqlsCTNsJycdsn&#10;pVzQ9Jymy1mkVZRhvsowBj1Y/wBPWo7MeXBHPaaax5IMk42RZ7nHVjnv71JJdnUAlnc6tMzLw9tp&#10;0ZVenc0AaJt/DOjjzfMt7IggGUNvkHGaRvEGltbvbaNYXuosCBvOVXn39+Kqr4VJuFfStChReA89&#10;5JuO4HrgHtTb23hsFey1DxczAkMttp0QXI9yOc0BobCDxW1ms6rp2nxlMMkgaRyPx4qtc3Es7ppF&#10;v46hBmkG/wAuJckYzt456c/WqlrNaHUTc6d4OvbwGMbJbhzsAz945PFF83imznivIdJ0myigXKPJ&#10;OMgsemDjp/WgDV+z6bYWwvLvxFfXajGIoiQPqf8APaq39qxW6MyaNJJKORJeNlivrjtxnrVPUbw3&#10;EarP4qjRcYBhIPuCMDrnP6U27t9NS3+1w2Wq6lOoCkIhXcexyew6UAbC6vFHau9rJax70yR0JHUn&#10;aBnODwfxrNTU9NmIIubi7ePDFY2OM+4P4GrWmwRtaiyg8H3CGRQu69lXOR0IPb6Vau/t08StFqNr&#10;Zg9fKAZgMfKRn06YoAbbQPHeLG3heQsPleSaX5SGwenXH+RVfX1vHLK9lZWkTNJtieXJTA3DA7DP&#10;B9c1n3enw3jFNf8AHerXjAjMVsoQEjgAcZ79+wpP+EP8EXgKW3hu9ZtxBa7u3BY5GMcnAIz+dAaD&#10;UvZ4ZSl5r0UKqrs/2JULBQM84ye49yMUsOqaLbOs15qN+8nO3zCz/KMcjA4Oeeev6Vci0uO1Rhpn&#10;gpGWH7kYw21MdGI5JxhfarMVjq84a6t9Bt0jUhVDxHJ/hwM/dwf5UAY8FhZyxpd21hMricIhkQAA&#10;Ak4HPBAPQ9jint4VEN7DFZ6G+Yo8ySOCuza5xjBI4BPIPTjitk6RqaRrGdWAZG3rGksQDHJ69Tk5&#10;69AR2oW01OW3Ev8AbEm/crAOyhQM4xle2MgjjkCgCrc6da2UBhXQbdY0jCRjzGYcEHJyPfKj6jpm&#10;q32axhbzm0y1M6EmIMcqw3HlTjGRkkflV680/TZIvKk1Jy7orHdMWwB0fj14B45HJ4qvu0iGC3KX&#10;T/um+WYozAE8qvbPU565BB9qBDp9Iu0jjN5p1k4YZTy2+UBm+boOu1uDzyOeORStvDGlWU0r3Xhn&#10;SZJXYgOsO9SN+Mgnvt6f7WassmilJIIdSvy8RJhjZSBv4x65HX8OaAmm6fI00q3J3bg8IiDMP4wP&#10;rjJz3FAy5b2GnwrNaR+FLR5Vdik0cS/Phifly3GeMccHJ4qKdtS0y3LSeGVLsh3uY4lxzxgNzg54&#10;/HpnFV3n0yVZbk3NwRgkW+4K6gDKjOOuCWU+nXrSXF9p+5pbdtTZ1LRxZKLt4BXr2AJI9RnPJoBE&#10;00+nXEZmuPBEhkXCW8sJG7dyPlCkAHJPUdMY61Y8J2NjB4o1HS4IZmldhLmddqzDbjOOxGADzyCK&#10;zbG/0L7TH/ZfxHubSX5wolMZ8v8AukD/AHRk+xHvja8HzEeN9PuLfVI3jvIhbsvlbRPgZGOwcEEH&#10;Gc5oA9n+A+rXPh3xbaajakRhHAI9s/pX7PfsQ/EldY8L2X+kjlAMZ9umK/FnQIJNI1eKaGNiGcMG&#10;Ppmv0g/4J9/ESX7JbwtO2QRuB/KgD9QdImivLUEjPy5FWkRowFX+fSuS+HOsi+sIpBJlWX7pHTiu&#10;vVsLgx/kOlIGKn7ojLZHuaVmUdSAR2pvnog5HPTmmO2P3jDGMg7uaYkh7ykHYv0yRUNwyAEyrnA9&#10;ehpk1wJCVHAHcjiqj3Gx9gfJ7HHFA1ZD5TK8fzOFXHAx1qvLG43zs8jFUwsYIwe/4UNeRqDkjIPD&#10;HH6VBc6rDGgUttHcigLoqSX2q3M6okZjONy7gQfwBr4p/wCCyH/BJXQ/25/hvcfFr4Q6HbWfxV0a&#10;3L4hhWMeJYFU/wCjyHgeeOPLkPJxsJwQR9q/bkBa6j812C4257epqjqfi9baQrHw6HBXHekrAfyC&#10;/E/4VeJPhv4w1Hwp4j0qazv9NvZLa9tZ4mSSGVGKsjKwBBBBGCM1gwRqSAykEHgV/S7/AMFC/wDg&#10;kb+zr/wUR0q68aWlvB4P+Ja27tbeJ7K3Ah1WQKNsd9GB+8HAAlGHX1YcV+Bf7WX7Evx0/ZF+Jd58&#10;NfjH4Gu9G1O1bIV13Q3MZ6SwyD5ZYzzhl49cEEUwueVaXIFO1jkelb1iExvHfpjvXMCK5gbBRgQe&#10;fetDT9VZWAc+1AzsbNEHG0Zx1rTth+8XgHHQCud03VVKgMc8VuafcR7w24HpigGdLpQywYdD2966&#10;jRZkiddvBBrkNNvVC4J+Vu/pW3Zaj5OFDgDHc0CWx634N1EbkJbg9QK9V8M3JliUkjpxn6187eGP&#10;ErW9wm+X5R19TXt3w51qC9hR2ucLjO7djAoA9G02x3fK7ckevFbCSWmnRq9xIkePXufauWPjW2jg&#10;Fro6edJ0aVlwoPt61d0fT9c1aQ3DoXkPRpenNAzqrDxHPKf+JbZqgz/rp/6AVqWV5pyv52oXb3kw&#10;yVQdPwFVPD/w7mba2oXRIz8yIeM12eh+CdPtkDCFV4696AH6JrN9tBstFdUIByQAQPWvpr9h3w/H&#10;4B8IeKv2kvH19b2Wk2unTSJd3RAMUEAMk8gJ+6Aq9e9eHeE/h34g8S6nbaJ4ZSS4u7ybyorWLBJH&#10;Un2GOp7CuT/4OI/2h4P2Rv8AgnV4R/Y58C+II7TxL8SHWPVI7S6xOmlQ4kuXO3+GWUpF7gOOeaBH&#10;48/t/wD7V3iL9t39rnxr+0j4gJRNb1Vk0m2znyLCL93bR/hGqk+5NeK3BKoxI69qnERVAi9AMVBf&#10;cREdyO9AzP4cnIwOxIqCZwqsozjoKnwrALu4zzVe6Cjhc5z7UAMiZo/ni59TW3pd8k6eWrcjrmsM&#10;ldnzk8elJa3r29zlSVBPf0oA7i2uy0CoD90/nW7pFxHdWLWkrHdjKZ4rkLC9UgODkHrzWlaXxtZV&#10;aNjweMUAXJY5QzwSEnJx3pmnQFRIkjZAOOtWPMiuJBOjfe7VVvxcRt5iNgHg0AQXIaC4IJOM5U+l&#10;WIZYZ3Cen86jukdrQb2y65IPqKqoJHAaInP0oA1lRdu1iR65pbLZua1nGSB8tQw3IdQXBPGCaJZW&#10;JEqcFO/c0AV545becr91W5GT0py3rRp86jcBgnB5qxful3EskQye4FfdH/BKr/giv48/bfvLT4y/&#10;G2O/8M/C2OQmKVUMV54gZWwUttw+WHIIab1BC5IJHz/E/FOR8HZPUzPNqyp0offJ9IxW8pPol67J&#10;s3w2GrYuqqdJXb/rU8r/AOCdP/BMP49f8FD/ABzD/wAI7byaH4IsLoJ4g8ZXcWY4ABuMUCn/AF8x&#10;GAFHC7ssQBX9Bn7Kf7I/wL/Y3+F1t8JfgX4Mg0uwjw99dFVNzqM4UKZ7iQAGRyB34HQADiut+GHw&#10;s8A/BrwLpvw0+FfhOx0LQNItxBpul2EW2OFB6dSSepYkkkkkknNZ/wAefj98Jf2avhfqnxe+NXjO&#10;00LQdKhL3N5dNyx/hjjQfNJIx4VFBJJ6V/nN4m+LXEvixmscDhYShheZKlQjdynK+kp2vzzfSK92&#10;O0bu8n9/l2V4fLKXPJ3l1l29OyOg8WeKfDvgnw5e+LfFOuWum6Zp1s1xf393OI4reJRlnZjwABX4&#10;r/8ABS//AILN/Fn9tTxnffsd/sBR30XhW4aS01fxTaM0Vzrsedr7CQDbWeM5ZsM4PO0fKfM/25P+&#10;Cin7SX/BXj4oN8HvgrZXnhb4VabcB/sk7mMzpu4utQKMQz4+5ApIB9Tlh3f7PPwD+Hf7PHhceH/B&#10;tmZbyUA6nrNzGPtN82c5YjhVHZBwvuck/wBH+DP0fcNw4qed8SQVTF6ShS0cKT6OXSVRdPswe15J&#10;NfP5tnsq96OHdo9X1f8AkvzKf7I37G/gf9mfSxrl28WreL7mEpea2VOy3RhzBbKfuJ2Z/vP3wPlr&#10;2qS5V48E5461krf56N06U6S+KnJccjpX9VHzJFd3Bim2ipbS92sCGxzWXqV5vfIbGD0pkF8R3xyK&#10;AO30y/yu4tV0X8n3mOR25rktK1QjADHk8Ctdb1WTIf6igDdtL5vMAOeeoq6L/ewTcTXPWl2M7g54&#10;75q1Fe4zuY9MCgDdivZGbao59zWva3QjjUOx4HIFcxZXe+XdngdTWnbXbNMqq4wx/IUhHT2twTAP&#10;l+91OKnW/ARgFBzwKy7W7Aj2luegqR2WAE+YPlXpnuaYy7BMHk2jgDsK534n/DHwX8XfDknhTxvp&#10;IurZiXhkU7ZLaXBAkjb+Fhn6EcEEVr20o8syFuozihLtNhLAZPSgD59+Ef7Q37Rf/BLPx99niVvE&#10;3w91O7D3VnlkilzwSh5FvcgD3V8dx0/Vn9nn9pD4U/tQfDy1+JHwk8UR39lNGv2m3J2zWUhHMUyd&#10;UcHI9DjIJFfBXjHTfD3izSZvDPiXSYb2zu0Kz2067ldff0PuOR2r5w02L43f8E8Piwfj7+z1rs93&#10;oTuqalp07FkaHdzb3KA/PHz8soGVJ/hPX8B8X/A3KvEGlLMcvtRzBL4to1bbRqW69FNK62d0lb3c&#10;pzqrgWqdTWn+K9P8j9udY0bRtf0q40PW9OgvLS6haK5tbiMPHKhGCrKcggjsa/JP/gp9/wAEbNb+&#10;F41X4+fslaHNfeHpN0+s+EoQXn0zu8luAMvCOSV5ZO2R0/QD9iP9vX4N/tseBzrXgq7+wa7p6ga7&#10;4bvXVbi1b++oz+8iJ+64+hweK91bEvA7etfxZwtxbxv4L8Uzpcjpyi7VqE/hmv8AO2sKke903FtP&#10;67E4XB5vhk73T2kun9dUfy7WyPDbl5jhvu4/pVXWbhtPsZJIGAYLtXHrX69f8FQP+CNekfEuDUvj&#10;9+yboENl4oVmutY8JW/yw6servACdsc/fYMK5z0Y8/kD460jVtA8QSeFNf0q4sb2wlMd9Z3URjlg&#10;kHVHUjII9DX+ivh/4i8OeI2ULG5bO0429pTlbnpvtJdU/syWkvVNL4HHZdiMvrclRadH0f8AXYwA&#10;l15QSViVzluvWr9mykpb54UbnJ9PShQQdrKGDDnmktrZ2jkcLjc2Ac9BX3hxDtRu90sdvCNxds/L&#10;2HpV9LYyzIG56KtVNNtbWOc3chBK8An1rQtXV5pLgPkRghcdzQJkd3czT3xgQZSL5QeetdHoECxx&#10;IJOI4su5JwM1i6JAZJ2+1j5j8xOOg/8A11f8b6gvhrwBNfecEmmB2j29KAOL+IniQeLPEY0gS5gg&#10;zkepzT7LTV8lVViA8W049a47w3JLJcpqVw5JebBOfU16DawgWazBR8r5zjoKBkGnQRrtyAdwKt34&#10;NW9G3CaNWY4DFSap2BkFxJBnBR89f89q19PtESaUqvQ7l+lAFqJ4lPkuAdsm386LeFbRo2L7QJSO&#10;vY9qqwQzwarMHc4JDAGtj7Kk/mB1wBtkUd6CR7WoEcU8a/dYrnvg81c05TPaiG4wQpZahimRYpYF&#10;/h2sCfrVi2iKxyT54V1YBR60DMmGGF4dhAHDJ0rT8OxKipMW5aMj16VlSKqzyIBhlnzg5yMmtXw9&#10;GyqsbLwsxBJ7Z6UCNa4uFYFt/wAzRDjIzkGptOcyXRLHBDKwBFVY7dWnhfjlXUjHerEURju8A8tD&#10;37EGgZoxWsbSAEj5JWXB964Txehm8UWURiBXaBkj0au9tol3ybXBO9X+ma57xXo4i1OC6ZeY3OeM&#10;9x3oBFjU9Pga9CIAMiNflH41o+HodtwIZFG0yOxOTwAOKb5CPP8AaJGG0yrt57Yq9pTpHEJYwSQh&#10;HXnlqA6F6GFLfUEgjwOVB9OmTW/BFvRXVyOOR27msoooZbhwc7iefTFai3Volsu1juPGDQCG6vCk&#10;VqQARgetfKv7aWvyQ6WNOSTO/Cn8Tz/OvprxtqottOVIMbiOfavi79rfXXvtdisyw4ckgdqBnjVF&#10;FFABRRRQAA46UpdsYzSUUABJPU0UUAEnAoAdEju4CDnNdP4ennikCyP1GcZrK0ey34YrznuK2rOA&#10;KwfJzjg9qAOm0e5DyqSfbgV0ECLI0Q5+/g1yekMyndnGW7101pMAI2DEZfOcc0AaN4Q8YjQEjfgi&#10;mWenxxl2KnO8cDuKrC6lMnyvx5nf1qe2vHCt5jDmQDANAGm90yrJGuFAwOfSlsNUj3TgvkAgA1zl&#10;7rTiRwkuC0pHXsKptq0kKGQOR5jFiPagDr4ryM3U0ocf6wAH3qrq+uQzROAcDfjHsOtc6viPyLQR&#10;FjuJLHH949KyNQ1uWWPYueeAP5mgDQvNce4k5cld+4Z9B0qnd6n5pHmOPU5PeqEH2i4PmMpH17Cp&#10;jp8kvVT60AfWKkKc8cnrT41xzn8himJjbyO9SIT94D60AOU8EnqKfG4GAOvpikBULz6elOVBu6dO&#10;vNADgAGO0DHenbmAxjpTFOGyTinj72AvagQ+PKngU8A7jjrimptBJ3Hpxinrw3zE8UAPUkckj24p&#10;y9SCBnHNRh85xnH0pwYH096AHA5XIH409W+UHjA74pgxnqacpABOePSgY4YDZVuR1p6uM/e4ApmQ&#10;xzjgcU9Tt+b86CdiTIA5bgD0pyFWxjHHOPWmcdTxT1xt5PFAW1FGWPyDnvkVLGPmwDg44qNSN2Mn&#10;rwakTO7PIH8qAQ8EEf8A1qchG77uPcCkTkZx+VOzjBPpQA4DK7OtPU5HJ+lRhgOeeetPBBQEZ6cU&#10;APX5WPPI9an2nJGMDPX+lQLgct/KpI/mJAyBjrQMlC9yoBpyrtJwc59aaDh9u7n0xS7u+7jtQGxI&#10;OeDzj1FDnjAbr2pu8YJTNPQqw+Yc9qBigHruxjPGOtLnK7sDPTijcC2BkClyMYDY46kUAKGJbCgY&#10;x1p2QTt6k9qAcrxz6Ui4ycDHrgUASJu54pQexwPqKYvTH9KcM7SMn8aAHAn04wcjFPXcD90cjmmD&#10;Gc4Oe/PSnnhQffFADkbv7+lPUEHHtzxUakDHf+lPEmSQAfoPSgB6+vGRyKGJbAGMjqBQpAU4z070&#10;oPcnqOtACoFYdOR1oXKt6n6UBgF+9+GKcgH3i3X2oJHx8/LkU4c49ScdKRSuMMecUoORwTxRqK45&#10;c/dHr1NOVTzuxjtSDBXaMe9O53dKLjQpyMD2oye3WgEdM0DGfagNh6nJwRx+tKTznikBOM8Yp2R1&#10;HPHpQAvXGB9OKACMZx9KQEHHfngUoZACc/pQMduPUjFOThcAcGmfLjKsT+PWnDqVB49hmgB65PQU&#10;6MKeRx6U1CeCDnj1pQVAIwOvYUAOXOcluakVsdO/qajUZ5HXvUjYxjHOKAHgKR85yOnSngjOT3NR&#10;qy8gnHHepBjGTz7igY7Df3vfpThxwPzApgbJ5Pb1p5YYwoI9KAHBifrTlB3Ag/mKjDEjBPPXipEc&#10;Fec5oAdt6bfzp2MnHGP5UiGl4UZH40CFUc/N174p6jA4PemgdcevNOHUjdQA7gDPYUpIye/401WL&#10;DAFOxlsjkUAPVjwfy4p2fpx14poOOQDSpz3NAC5I6mkurlbWF7qZgoRSTu7U/oMZ4z1HSuE+Ovjl&#10;fCPhWVopwkrrwO9AzyP49fEmXWtZfT4ZiI0JDCvOtMlSK4Idhufo+P50sl4+u3r3t2xLOxJ3H7wN&#10;VprKa1n85AzRAgMD1H4UAbEumkH7WmAQfmA/z9Ko6rqiXUTQXACOo+90zWlHqdstmDDIHGPmRq5P&#10;xLPBJIXt27kgA0CRh69eTQzZifvgH+VUkDX0oSWEE9D3qWdHu3CZ+Zj07Vr6FooRN0gOVGGyOtAy&#10;tomlPp06tcoVjJ+Ukds11dnLCbhTFdII+pOOSfSjSoP7ZcacIlIQfMScVvWWiWtpIrfYYQoIGd2a&#10;BNjBNZ3MHlSckcDaMZqtv023DWvlSEk881u3ErW/ztpEJUjlt35VSuJbWFvPbRo979i3AoEZdxqF&#10;lbIwkuWjB4yRnH61Sk1W31FtthrdxL5XBW1i5H1NbG/TbmVvNtbdGzna5yMVQE2nCabytdW1KjiG&#10;yiyG+tA0U3utX09jELmd06gTx5OKqx+JYIJmN7I0MucKduQ3vW0dbMEP77VfO7ATR9R61k3dqddm&#10;OLKJ0J6rJQBj6n4s1O9ZoNOuAzKeGUdee9WtE8MXN7PHe6jCzEkYOQMVu6L4PtbaBbpdIgGG+YK3&#10;Oa6G3tgyiF7aKPbkqMZ5oC5UtIY9NnWMWz/JgHgEHmr41Wwup0WSJOELSYO32pJYdRD+YscMqZG9&#10;VPqfeoHEF40kculSIDIw3AZ49PzoDoTBIplMsBuFVyMfPu59vakv/LijcT3DFFHAMZ+b2qhbpeWk&#10;itJFcIykMgUnoD0qzeavOwLSyTOi53DZySe2aBGZrt7plpb/AGqyLpwCAsXBPtWVp1tcT3h1fVLi&#10;OJwu5ftMe58HptUd/rU0/wBo8T30drpv2ryU5MUUeSzZ6Z6AVtWuh3+lnz7q5tbWMj5mLeZKMc4x&#10;yeOlAyCC50dJA9xbu8yjcJL87V75wv40sutG4Xy31uCFAOYbGH5unXNNvbDw3JIdQe3vb6d9/lFF&#10;4yO3PtSWNtrKWB+z6PaWkKyYzcgM7ejcduxoApWc02o3GzRtCv7nMhHmTzGNSevIPNaNpo+vW0TX&#10;Wo3WkWUZcAKQD+rH60lzczzRB7rxmIJFbBjthtxg98VT/wCETttX1D7Q+myTCL7kl05EZHr836UD&#10;Fmm8OveFp/FV1eZPlyW1mx2Ae23FRxR+HJr1rjT/AAxNcNGCMXbMyjnAIDd6sar58VsLSz1DSNL+&#10;YGVkcFmA/wB2qwvdAjjkubrxLfXspOI47O1OD0Gc46f4UCNqHVdVBW207wvZwqEIWSUquSO/16kC&#10;s6/1fXLCZ11PxTBCD8/lqQcEnkZGc5GKjsore4bEHhG/uBvZlNzcFSMjGTnt0rXk0/XFs1ey0zTL&#10;Noozmedcse+ME4JX+XNAbGEms297HLuGqX7o22IwRkITuILdPcmtG3TUWso7yHwkyGMorG7cKc9h&#10;+I9elOS7u4Sv9oeOlWSRtzrZQD7xx6ZyB/KnXV1ol1CJns9Zv3TlsIY0yrZHHGSAc/Q0AxJbrXmk&#10;XUrW+0XTkgO1JGkMpdmyQCMc9+npxUM+tSvcyteePnRCo3paWWOfL3ZUepXj3P0q1Db+HbArGng9&#10;I2Kl1+0Sg/KDnaPoTkY6Ut3HqWpyW9zpz2MKyYHmJbF8BcnP+zxn8qAuZCX9jaQMWfXL4sdiXEMZ&#10;+cLtbpjPIIOe4XrUk/iGP7EyQ+FNXkkZysUoQrlPUZPLYB/HNXp5NQsxOG8UxqjbwZH2R9BkAA4I&#10;OP55rMj1XwzZ3JnvvGazXDSYEct5tWPcADjbxnGMfnQBoL4lnjVzD4MlAkjxJ5jqSR/EoHU5XBHv&#10;UNtqN1cXCIbBN6Qt9pDopUk8g5DdSNq4I61RuPE/g2e58+612W4JAHlQqxPJ2nOBnoA3als/E+l3&#10;Fv51jpV2zrICzNaO2euQQABnHJPegDUv9Su11BylgqEHDETBN3AH5Y4x7Z9qlnl1d7YRHy/Jt4gz&#10;GO5yOTy23bnjpgHvmsp1sddUSG1vI5AA8pkhKJgn1zxwMn8B7UfZLCS1exRZ522xlA0pDAl8YOCO&#10;MfN7ADr0oAuT6d4mkgSez1K3tgqt9njdt7r9cjtyvt14qUaPNazql5qtuTI2+VmkSQtxzkdQVBAz&#10;2B7ms230PSpp11eHQ791BkUM118mPMAyctkDjJ9OlJ9g053mNt4WZLg+ep/0oZyzAgnn5c/ePpgc&#10;0AzXWbT47l4ra8to5Y0Uy7Y2X5MbvfPHT2561fP2m6TztM1u0jkHyvujTLsq5PDfdGAOfQ5PPTnr&#10;jS4Jr4PL4TuBDulRwbldxJKjOD03Abj7AVbTQvCb28lxceH3SSQupLT7mzleWGRwSASMdOuelAFu&#10;PT2uF8uWC3uFSNlkh3DLKqLkcDHPf8Mck5guNGuNFvtJ146VG0lnqSFBDOFTbzl1JGc9ivH5g1m3&#10;+m+E4ZY9Rng1SOSJiyRRM424c4LADOMk5JzjK+vFzTl8Ox6fHHba3cgSR7keZyu0LuZQucAMVU8Z&#10;xz6mgD6jGj295YQ3dum1Xi3qpHzcjPPZevevov8AYY+Jf9l69DpEsm0mULx34/8Ar18z/BzxFp3i&#10;74b6XdabqAuEitljMw5cyJwc+/A5611/wt8WXPgrx9FcCZo8zAyHPr79PyoA/bn4IeL47zTYiZfm&#10;KAkH9RXsVpqAktRk5bHHHWvif9lz4tw3ek2k8c/mBo1Jwx6/4Gvqvwl4qS7tkcZG4cZHWgDsZpN4&#10;DE4HoOtU5l2kOkuMn7npUP2ksgKtgYzimGZ15HHrzmhXYXQssrBctyCM47VG5jOGdhk9Peh5Q3DA&#10;4HrVS5vVUHYR+VPRC1bG3zkAmRuhwpA71nM7yEkYI9KW5vA4xI5OTxiq324KdskgUdDkUmmO6LqF&#10;QO+Afrn/ABrM1D7NKZGWzi81lCqzDn6VbF7DGg2YLAHnNUp2jdiwk57n0pWswvcZBJAgEJcCQffV&#10;Wzg/pn8OK8//AGs/2TP2ff22fhonwu/aA0R5FtJPM0fXbJxHe6bLgjdG5B3Ic/NG2VbHIyAR2t43&#10;nRlWkYHAwydf89aw57G+uLxmnmdIFOVaRhgDPFMLan4P/wDBRX/gjB+0J+xjPdeObPTP+Eq8BmX/&#10;AEbxho0GY41JO0XMQLNbN0BLZQk8Mc18RatoNzps5ilhIIOMYxX9ammmzk0m40HUbS3v9Ou7doL+&#10;yvIhJDcxPwyOjDDKRwQc5r83f+Chv/BADwz8TI734o/sNLa2d8Uaa7+H99dbFkfriylc4X/rlIQP&#10;7rdFoBXPxN0+8eNtjnPY8VuWVy4G8NjkYq18Y/g78Qvgl44vvAfxG8IajoesadOYr/TNStWhmhYH&#10;HzKwzj0PQ9QSKxNOvCny7j06UDOks9fe2PlyyYWtzT9fNyB5Ry3tzmuX0vR5NSnWWacRp3LcZr0P&#10;wRonh/T5Y2SLzHyDkDr70CN7wV4T13XpFdh5MZ5y3X8q9w8BeCrm2gjijLnAGST1rJ+HVtZSRo4g&#10;UA9sV634fayt4V8tAmO/c0AX/CPgyOALJdIRzn5sV3+j29jZomwKD9OlcY3iJI3CoeR2z1rb0We5&#10;uSssxIHUD2oGdvZX8YJ2L8ueua2tCbWddvRbaLaF41baZW4XJOOPWuX8OadrHinVItC0qymmkkcD&#10;yoF3O57AV9nfB39nLwt+zn4XuPjl+074n0vR9E0DTPt8kdzMRFZ7V3FpSQAzAdFGeSBQBU+BvhHw&#10;t+y98MfEP7Vf7R0x0TTvC+ny3c8l78jJbrGS2FPO5+FRepLfSv51v2/P20PHv/BQP9qXxF+0b46u&#10;pYobmdrbwvpDgbdM0tGPkW644BC4LHuxJr6G/wCCxv8AwW68Wf8ABR7xM3wj+DcOo+HvhJpV+0kF&#10;lOPKuNdnVjtubkAnC90jPTOTz0+EYwFBC+nrQCQrHHXrVHVGLIEJ696uMQo3HGcVRulLy8EnBoAz&#10;k3xtzzjoKhkkDTFXP6VcnwisMe/SqLSZQgjBPegBJAHbk5xVSZnD7s/T3q1JIqMOcHHpVSZsyFcf&#10;jQBq6FqJRfIkPX1resboToGB6cVxnmFBuBIx1ra8O6srsI5ZOT0FAHXabdJFmBv4uVqWe5aYYl+7&#10;jHSsyGZQwYNkjkVbW8im+QrgP156GgBiXrxyeXMcgcdO1QCXybgheUJzk0+7VRhlzlTg4qEqZMMq&#10;9ORQBcimMeTuBU/pVm1Z5ZECgszEAKoyWJ7ADrUng3wl4o+Ieu2fgvwT4dvNW1fUZ1g0/TdPgMs1&#10;xKxwqIo5JJr9wv8AgkX/AMEMvDv7OdjpP7Qv7W2jWer+Px5V5o/h1iJbXw+2NymT+Ga5UkHIyiMP&#10;l3EBh+f+IfiTw54b5R9bzGd6kr+zpRa56j8l0ivtSei820n3YDL8RmFXlprTq+i/rseK/wDBI7/g&#10;g3qfia5039pj9tnRGttIZY7vw18P50Ky3ZzuWa97xx4AIgxubOWwBhv2P0zS9M0ewh0nSbGG1tra&#10;IR29tbRLHHEgGFVVUYUAdAOKlJRBnvivlH/gpt/wVc+C3/BO7wX9kuni8ReP9ShzofhC3mwyqR/x&#10;83TD/VQD/vpyQFHVl/zu4g4k478beLYUuR1Kkm1Sow+CnHrvorKznUlv1aVkvvaGHwWT4Vu9l1b3&#10;f9dEel/tsft2fAL9gr4UzfE742eJ0jkkDLonh+1kVr7VpgP9XDGeSBxuc/Kg6nkA/hl8dP2gP2pf&#10;+CwHxZHjj4o6o+geAtIvG/svR7Un7PYxZ/1cIIAuLgj70zDjPYBUrmtTh+PX/BQv4uTftL/taeLr&#10;25tblgNPsmdkDWwJZYLdM/uLcE9RyxJIySWr6C8LwaV4d0yDQNGsYrSztohHbW0CbUjUdAAK/t7w&#10;i8Esn8OMOsZirVsfJa1Le7TvvGknsujn8UvJe6fHZrnFXHy5Ie7Dt39f8i58N/AvhD4WeGLfwh4I&#10;0iOzsoBwFGXlbu8jdXY9yfpwOK6mK8x84Psc1ziXzRP5XUnkcdat22oDb8xHPrX7meKdHHeZUHf9&#10;KZPflXMZfAI4rKi1H5NucDtjvTJr4PHndznAPpQBPeaiS2PfFRRX+D1796zLq++bBbOe9QpfEN97&#10;p60AdTYalsfd37YNbdpqJKgryCK4W01FkYDd+Vbdlq6iEBpPw/SgDrbS/Hl5HX3q0L/HybjnFc1b&#10;amCg3AcjPWrkV6JCFOfegDqLK9ZYdpYEmtPSLzEjSu3AGABXJxahnBDjJPGBWxYXY+VN+NvP1oA7&#10;C0ucyBy3Crk8VNBK07Mrt985P0rH0i9DoC79Ww3fitJ7gH95HknPFIC410sAC5+9wDmori4MhOw8&#10;4wKoT3imQDdkLwc02a6FvGXDYwOPc0ANvLh2kaQnHGB8tYmpTQSxyWl1EkkZUq6SJlXB6gg9asXm&#10;pOsRB68lucgVh3lwGJG5uOTQB4f43+FnxI/Z78dQftCfssa5daZfaUzXE1hZnMkXdjGuCJY/WI54&#10;6Ajgfox/wTe/4Kr+AP2wNHtvh18SLmz8P/Ee3h2T6dJIscOrkDmW1z1OBlouSvJGR0+RJbvcwXcc&#10;7iSA2MCvGvjT+z+dV1WP4kfCa6k0rxDaXAu1FnMYTNMp3CSNgR5UoIyDwCeuDzX5j4meFXD3iXln&#10;s8UvZ4iC/d1kvej5Pbmg3vFvzTT1PSy7M6+XVLx1i91/WzP3gCLKNzH8q+OP+ClX/BJj4bftp6bN&#10;8RfAC2vhv4iW0GIdTjgCwasgziK6Ax83ULLyw4ByOB5l/wAE2P8AgsdZ/ELVrP8AZw/a6vV0nxUp&#10;+zaZ4mvB5UWoyggCG4B/1U57McKx44ON36JmSOUFEYE+1f58Y/Ace+CPGEXzOjXjrGa1p1YX130n&#10;B9YvVPdKSR91CeCzjCfzRe66p/oz+YH4yfBz4hfAz4hah8MPij4audH13S7gw3djdJgj0dCOHRhy&#10;rDII6Gubur0QIVzhQuxOO/8AWv6Jf26v+Ce/wW/bk8DjTvHGnR2HibT7Z08P+KbaIfaLInnY3/PS&#10;It1Qn1Iwea/Cb9rz9kb4yfsf/FN/hX8ZvDbQMGd9M1e2Ba01SINgSwuQMjoSpAZc4IBr+8fCjxky&#10;PxKwaoytRxsF79Jve286bfxR7r4o7O6tJ/FZnlNbL58y1g9n+j/rU8xJjtYQGfnGfxx6VNpTtbMs&#10;UnIPzE4oXT/OlihBJJ+YmtO408pAuyMNI549hX7KeOzV8M2DT3AkbGyRufYda89/aI8YW+p6zH4f&#10;02Q+XAAXCtx7Cu41XXk8D+EptWun2kxbI1z3x2rwQ3kut6jLqFy5Zp3LsfTmgEdVoNoP7ILR7cqw&#10;YYNdtpBM1oyqwK7R2ri/D0gaEW244aPgYrqvDN80UawYzlSrc0DZajhRLs4UDzU3HjvVuynKXqIA&#10;CJoSufSqM10k8kDHA2Hae9XIXVDA4HzrLtBoFYuX1vJDeJMrg7489e/StHTmeS3BxkvEVGT1IqKG&#10;HzIw0zE+U+0Ej1q1YWbQxgGQhTKRn60C1IbWJpVDoAC8JGM9SKvQzT29qw2ZDwZBx6UltYtaPGDJ&#10;nEpXOMYBq6IRNEqBiSGZSQfyoGY3kY1N5WGFkiDjHGela9gGjuZGj5XcjdMVmuJxNbrt3fIUODyC&#10;DWrZzxRtiTPz2/fuRQJbFu4iZJkaLB2T56dj34p0E7z6jEoQcB0OT7VYtFS7keRG6hGJz3pILcRa&#10;rkklTcY57ZFAyxZrK07JCDuMCk89cGsr4jSS2Fs93IpyrjaOmBWppkhTVAuTjyWGM+hqp8Y1WTQB&#10;IgHzBM/jQBW0e/l1G1EpbjzCTx0wtb/h+BIohHIy5KIMe+c1j6NbRWHh23PIZoyRkZrShkKReYX5&#10;yOB7LQBts27Cddx4x7nFTiCPzdvA+bgfT/8AVWfod1HLJicklUXB29+taqOomWVlx6f40Ac/8Qry&#10;G1tyG/hXr6V8NftB6wuq+OplTpGT3r7K+L+rxwWU77vuocY+lfCvxDvDfeLbuctk7+v6/wBaARiU&#10;UUUDCiiigAooooAKktkLzKoHBPPFR1f0a2WWQMeeelAG9pkIS2zt6D06VNESZto5B65pgk8qPy0U&#10;njvU1tEW2yc5P6UAaulrhgD656Vrw3PMagcjOPeszTCqENI3RfSr0gZB56nGyMEZ7k0AK2qSo65x&#10;jzC/T0pg1dxgM3AJYjHU9qoyXBkJA9MGoTtZz5jYyO1AEl9qcfmhVPOP/wBdRT3cki5X0zjPSnvY&#10;wsSV5OBg57VY+xII2fjAxj6UAU7e1nk/eyHgdQe2asCzj34KgY4zjNWoo8I4A4Dg9aYWVGcOGznI&#10;x3oAcYI4kwEH3wPwqxI0Sx477v6VHJtkQuOgwQPWopIZpZMrnkZ9KAPqFSScBuvYCpNzAdfrUaKA&#10;DuH0FSDO3gDI7g0APjBI+YHHfNPXBbaCOPemRH92Q/8AOn5wMEdqAHKOcL36in44wD35pgyM4XJ9&#10;zT1BY5/GgTJFPGD3pdo9Tz70kfBxnr2pcYJX1HXNADwc/KfzzTlJyRn9aagUnKnnHWl+UnpkUAPY&#10;jOBwO9KeFx69aQZJ4oBz6gjsT+NAx8eTxjr2p4GBnPGeKjXPYZ/GnqSeM9aBMevKYDY9j2p6B8Y+&#10;vamqCoGR7805SS3HPc0CHLkjC/lU6sGOcfWoQM8Dp/OpFVtwwMAdKAJEUZ4Y+4NKo+cg568DtTUZ&#10;z94Z9DT1BB4P40AOAHUjj+dPXA+bkE9qYuSOnJqQcqDnHpzQMUnGdoPWpIyW4/I5qIKrffORjqKl&#10;iQvzx0xjvQIlBYtgenNKp/eEAAYHFICC2OnenLgfxZOKBjkUsAcDqM8U8EBcA98H3poyMZGadyON&#10;3X1oGKFySSeaUPwRgnFNQHOAfwFPwccEY+vSgBCVz04HXmnjbuAP4j1puMtkHt6U4kdc546ZxQAr&#10;YbkYwD0pVKqOCcUmC2VA+uTSqoHQjFAD15xzx70oBPJNM3gDn8aeWJX5Tx9aAHAEcbsZp6ZDZIGO&#10;1MXBGDTkBLYHp69aAJFOecZ5z1pxOVxkfWmKdoC4zx607acDHA+tADwffinpt7/nUZ5zz26U4MT0&#10;Gc9KBWJCu0HPX2pynA5/AVGmCP6U8Bu5HXpmmSSJyMA8etOByASBTY8hfmOeOKVVJHP86Q0PIHb0&#10;oQHOaMk8D14oOfy7UDFHHA/lS4UHAPfr600HJ6AZ96UZ7Hj60CHZwOn0pQDnHUdqQZ+73oLMBjNA&#10;0OH3QAO3I9KfgBST6VCNxXk/j61JkEEjmgB4BBPTp3NOXkHNMD7uvIxTk+YkE5yTjFAIkT7vPPsD&#10;T1weQwqNTxnb+tPVc8leBQBIhz83PrzTkbOTn6cd6YASuNx9+KfHuznP15FADwu3noc5+lOBBPU8&#10;H1poweTz6e1OGT1BNAxVA4wf/rU/iMZbj3pqsRlWIp3bOOM45oAcDxjPFOB+X72fSmKWzyfypw5I&#10;Oc+9AiTIAyB+BoGQM85I4NNBYA57jpThnoRgD2oAeCpHXt604gg4J6dqaM/exTgxJC7unrQA/wB8&#10;dqXOOVAx7mkUA8nHPU5pUHJzg+1AbBLNHBE0zsFCgk818x/tIeM28Ra4+k2rFljOWA7+3Fe9/E7X&#10;l8P+Frm7DbWKEAfhXyYLubWtYuNTnyWeUsAeh5/woGR2lrb/AGBbVJjuzlWB5X/OauabcQtJ9h1F&#10;dpPAc9CazdQk+xXXmQAspOJVB/WpfOgljEit5iEfKSeRQIXxPaHTj9otxgN1K9DXJTSXBujdKu5O&#10;69xXTXGuPNGdP1FwY8kRt3+lU4YIvtLMIuM9B/EKBjdP0u3vo0mjQK4OQT3rSmtgyiOGP94AFYD+&#10;dAtY7a2N1ZNjPZj0p1ibKRRqd8Zll4+WNThvegC3pUVhpE4F5a5ZxuJL9Kuza9oZYW7IoOR8oeqs&#10;8GjyzLLcQTupXgkngmrGm6F4YwbiS0kbI7etAhi6lbX07ASEIOwNTTXmjjcHvCrbcfNQlnpUK4t9&#10;McFj1BqK40q22+a9mXVm7tz7UCurkRgDozILbafuvKcGmadf21pdPaQ65ptpIesSIGLD1q5Polhq&#10;VqVXQWcqM7TMACKpjT9StsRaFoWjwRjhlnkBlz65oGiYRXl8Ghi1PT5Q/GZEA3D2qWxtr6x2QXNl&#10;ZBN3y+Uw+ao54NYW0U3GjWTbejwyAbfao1uIllVLjRipP9x88+tAGqltpzJtlgePkkuj55p8f2m3&#10;uo5ba8iYPlHVxjgVBaajiBxHpy9SxEgOD2NFtKskTNc6dABzgpJwfUUCRcvtQsGhxcWtvLkj/UyY&#10;wR0NQRX8EM6ywrcRbpGMaEcD1NSw2FjOgul0vYNgVQJAQO4qC6tUguVw92iqxZcAEEntzQMnufEN&#10;y0zsYZ2DYVfkHb/Gud1fVl1G4fRoLK6SRjlWUhQMHnJ7Vb17Xmht5IzbzsrnCMZAmD9ay/DujZu3&#10;vpLOeaaUZDSS7YVz25+9QCNTTLY2lm0J1t0LEYhsjgZPq3erYkstMJlbSUDqcieYnkn1OayLy8vU&#10;vvs2saklvIgwIrKIMOBn+Xek+3W9upijsL6/BAwZz8g47+lAGhLrd3qEZgjuPl2kmOMcAfxZ/nQ9&#10;nd3UUYRDM2V4kPygden0rK+3eKH/AHwWx06IE7NzLuIPBBpl54njSBtKvdclnDff+zRY2A8cED+V&#10;ArG/CPsBkllNpBbnIYoF9vm9yDWfq+r+HDqTwahrMl3uhYC3iRiMEcZx71jWmnX2pzG20XwzLKx+&#10;TN45CkeoFbN6mqJFFaXGsWmloibZVghDnPQnPWgfUhSy0lbZZNM8APK0zbQ9yNqsRzzk8dOlaIbW&#10;rXTfKa/0vTXdwY5EIO0df09PasWHwzYXl0lxqnirVL1Yh/qIxhWzx+J6dK2bbTdPhnMtv4VeRNvz&#10;PdEHaADyMng4oAjm/s6OXy77x3c3RZOTCx27iwwwwP8AOaSy8N+Fw3maktzdjzMo07McEnjIP60+&#10;e7eztHdxYRqecLhiPfHTpT7e7t4p/Ml8TO0aLuTy4QMMevXJOKABrW204mfRtFiWNYmMb3TFfKC5&#10;5wp5HXmqo16/McjX2vW8SocBol6dxkEk/d59xUt3D4auNv2uXUr2ZeGGw7G+vtg4IptppXhr7Ukd&#10;n4Tk2j5YnmZUJwMcgckAZFAWMvVNSsEVkXVr3KvvVIQBkr83pwCDx9KbFpNnFCs9nZ6m8jRB2ilu&#10;nCFTnPQ9OePriuiW81PRI2lXTtJs1aE/61/MAAYfKVPoMc+9Ni1q6Wc3Nx4zigQPvEdrCgyVOQFP&#10;I5P54oAwrTw9d5nGmeAkaWQlhNOAct1HXJzkYGTxzV3TtO1xEkkXwNpsEqyfK8hUAN1yOvf8sU/V&#10;9c0mRlRfEGrStuUhrJGy2cg/dX1yw/H1qoz6MkjXE+m6/OUGVSeFjuXjnGeOD+uKBlu6n8WwK0Zt&#10;NLtjIAFuGZQQAoIbjGP735VTuIfGXmLNaeNLF4zIAAEQZIyQPfPzH3NX5nsmhF9Y+EJEnR+BeTIB&#10;yd3HGScEY9+OcVXkmT7RLappFvbqGeJBHHllyQ6njnJ5JPr0oEWLG08RS26iXxFHiU5kMiKgHGTj&#10;kemT61dtNP197RpLbxo7DeCWkRcKApzz3A4J49Kz86TasRHblhPlRLNGSDkBsjPfIxwMehFIsmpm&#10;WVrdJlRlBMs1tkBTgHr6Hr0zkZ9aA6lq80fVr23MCeKoIiyx+ayxIQcck5bGcdSPQ/SsmHRru3gM&#10;reNroZRA8cBjRkYZA2nbggcnkHg55q5rI1GRna4zsZCVilbyu45B56feI75GeKZ5WopBH5WnwsIx&#10;tTypgHwQcn7vPGGJ+gzigCtbWFtNcpbyeMr9BEIg0MkqsGGG2jcQCQcFvoe9Wy/h/SriS5/4S+9W&#10;JIosRlldVByy5+Q5I+9jPfnnim3B1uzuFhm0uJBvLFphEVzgYAwpPP38cj2xSX2t+IXglt00uyxs&#10;xIjeWH4G3gBAOmXIzjGR05ABFceM9It7Z5f+EmuRLISrzbAeq57+mQTntg9sVb/4SK31V4DNqi3F&#10;tIdzxmHGWxlQQMYONx7Zxk9cVDFZxXSsT4d08PseHZ5gYqDxypxkAZbPv7Zq7pekWYdrI+HIYhK4&#10;kY7E5Vm46sM9CM4xnHGKAPXf2X/Ea3LajovkRwIsxlVV4Ktnnr1AGMHvjPOc16J4i3W2qx38bHKn&#10;IZew/wA968S+Gt3Bo/ji2ufIuEeZGQnySGUfdAY9D1PI7g+nHsmsXzXVn5c1wMquVAOfzPr7UB0P&#10;rn9jL4wxW8MGmzXbBuBGzPwDX318JviA81vFbXtwzNjKMDkEV+N3wL+IN54c1uKNbsoiS4AU85+l&#10;foH+zt8XZtU0+FJb8/KoK5bnNAH3bpPiBLmIYnA4HJPWrz6kiAKhz6e9eNeDvGskiKY5snbz84/X&#10;0ruNF1y41HBbgZGMHNANI6ebUmC/uyfYAZ4qjc6kuWw4yfQVFdZjQyb+DWZeXkpYxIGAxg5HP59q&#10;LWEncku9UQoSqMxz0xg/jVN7t2O6Rhzxjnv3zUDjdIoRXYg8kN8o/wDr/rTkZI/llcLn1PJ/woGk&#10;F1qUtuW2KSf97t6//rqpNrEyHbHhD124z/n60+eSB3+TA3c5B/z+dVbqFAu22IO4cnd196AHR6yX&#10;kEbyEfNk/lVsXVo9sfPKlG5G/nd+FYqKE5Cgk9DjAx+PWmvqLQqSy7gAfmYcA4oCxY1XVZ445HsQ&#10;QAPljVAB/wDXrK07VNTe7WU3bRurbwgYBjnpVhLgSSK7zqw+uMfl16Ul2sUgbyRtZjzKBknFAzmv&#10;2l/2Uv2Zf20/BL+FP2l/hzZalfiyaDSvFNvEsepabkcNHKOSFOPkbcpxjFflD+2p/wAG/vx4+A2j&#10;XfxK/Z91K3+I3hq2y1wulWjLqdkn9+S2G7co7tGx9wK/XDXJrm2ZXN4zDuFxke/48/lVrwz4v1Xw&#10;5IZtPvnRlGGbdk/l3/nRcVj+ZQ+Hde0zUTpk9pKk0cpWVXQgqwPIIPQ57e1d/wCCdAvWmTcpySMt&#10;jjNfvh+0F+w/+xf+2Q02r/FD4W22i+K549g8X+HUFtc7uzTKo8ucnvvUk+o618NfH7/gjb8W/gBa&#10;SeLvCd3B4t8PI53ahpEZ862TqDPByyjHVl3KO5FAXPmLwZYzWluoKZOO3NegWN88CrEq7pWACIDy&#10;a9C+E/7BX7RHxGuobTwv8O75IpSAL2+iMEKg/wAW58ZHfgGvrX9n7/gkHofhTU4PEXxy8eRahsP7&#10;3TNORo1kP93zCd2PcAE0AfIvw3+G/iDxBqEUNlo9zfX1x/qbW2gZ3P0VQTX1x8Df+CbHxF8U6da+&#10;I/iXqcPh2wkkzLZTKTdeWOpIxhPxOfavqrwb8P8A4X/Bm0ki+Efw7sbKSVAk14kOxivYbzlmGfev&#10;j7/gpx/wWS+DH7Fmkz+Gptdj8WeOzas+n+E9PuB9ntpc4U3ZRv3Q5yAfmOOnegLntvxZ+NP7Bf8A&#10;wTF8AXvxR8UPY6XbxxC3Go3MxlubucDIhhDEtJI3cRgAd8CvwT/4Kp/8FkPjv/wUz8SDw5dpc+Gf&#10;AFjdFtN8MWt8225wfkluQMeYwxwp4XPrzXh37V37XXx2/bS+J1x8VPjx4ve/uWcjT9NiJS006LnE&#10;cMWcIAOCerdSTXlhYmbYvA/lQMnt4VhXAGAOnFSFyFChuTUfITbnp6HrSBWLAbs/jQA64JGMHnvT&#10;PLGwn260Orhhk96U52kbqAMvUiY/l7Z/Ws58+cGHTvWjqpUNt4z35rHaQLK2VzzwAaAG3EhaUseg&#10;4qOMGRhyR65oD4Jyc/jTosOw34xnoDQAsuTEVVhnHPvTYbkwXC7eOetLL0YDgj3qi5KyFgOc80Ad&#10;xpl+s8KOXGcYIFXo3Vjwa4/Rr54fmOee+a6CwvDOAFbO3qcUAbJk3KMrkfxYrrfgB8APi1+0x8WN&#10;N+C3wT8HXOu6/qshEFrbL8sUY+/NKx4jiUcs7YA/EV2f7Dv7C3x9/b3+KS/DT4KeHt1vAVfXNevM&#10;rZaXCTy8r45bGSsYyzEYA6kf0S/sEf8ABO34Df8ABP74YxeC/hdpC3esXManX/Fd7Av2zUpMDOWH&#10;+riB+7GOB7nJP4r4s+M+S+G2EeGpWrY6a92lfSN9p1LbR7R+KeysryXsZXlFbMJc0tILd9/Jf1oe&#10;W/8ABK//AII+fCT/AIJ+eH/+E28Stb+JviVqEI+3eIpLf93pqMvzW1oD91eSGkIDPj+EfLX2WdqD&#10;bkZ9aS9uraxtnvJ7hIookLyyu4CooGSxJ4AA5Jr8kP8AgrH/AMF3bqXUb/8AZW/YI1c3uozGWy8Q&#10;ePNPJYxP90wWBA+Zuu6foMfJ/er+F8pyXjzxw4vnNydWrKzqVJaU6UOm2kYrXkhHV62Td2faVa2C&#10;yfCpbJbLq3/W7Pa/+Crn/BbbwD+yLban8C/2dtRsfEXxPwbe7mTE9p4edk4MuMrLcDIIh5AON/8A&#10;dP5TeAfg/wCNfir44vPjf+0/r17r2u6pcG5eHVZvMknkPIkuCf0jHA7+lUvgr8EIfCtz/wAJx46u&#10;TqWvyyNKWmlMggdjkvuJ+eQkklz68etew2d19oCuTggdzX+hfhx4Y8O+GuVfV8DHnrSS9pVklzzf&#10;/tsF9mC0XVuV2/g8wzLEZjV5p6JbLov+D5mta3CxMIkCqnAVRwBj+VadrfqGVj1B796517pVYnPU&#10;5HtVm1unAyD17V+jnnnUvdiWMOpHHvUkV0uwMGHNY9rfkwjLjNLFd7cq3rkc0CTN5L0x/wAfB7VH&#10;NqHlvw3GKylvBnO7n0z1qG8u8occcd6ANKe9H3yxwfWqv28KwXdWV/aDOvLdB0qJr5geT+NAanQQ&#10;6gARhvyrSstUxtzIelchHqJHf9av6dqeWVSf15oA7qC/CxqS/Uc5FX7G/wBy7hIPauXg1AtEAXzx&#10;09Ku2+osq7QwHHcUDOotdQ3SBdw49K3NJu3kBZ2yXPy/SuK06+LyBc8n+VdVpd0OnZRjHvQB1un3&#10;vljCnrwBmtVr9YoRkgBUyxz3Nc7p0se5ct91cnB6VNd6g0q+WG+8c0AXLS6M02Q5wTnrUmoXDJAF&#10;VuTyc1m2cxtlJI6n0pJrpZ2LK/U8c0AJdTARYfqTkn2rGNyX8xhk7mwuewqxrN4YYyUPLnaD1rDl&#10;vZIGLK2QBx05NAEtw7qS0Y68CqF1fxxKzgc5ov8AUnt4TIuOBj8aydRmLW/zcAAnj1oA4X4x/B7Q&#10;vibv1qxZLLWbdMW94vHm4HCyY5+jDke44r3T/gnN/wAFefFv7O2rQfs3ftpaheXGh27CPSvFN6Wl&#10;uNLQjCxysMme3/uvyyg9SAAPMJma2jyZOAMk8c1yfxF8B+H/AIl6OtpqseyaHJtryMfPCf6qe6n9&#10;OtfKcY8F8P8AHeTSy3NqXPB6xktJQl0lCXRr7ns01dHThMZXwVZVKTs/wfqfvDoeuaP4l0q11/Qt&#10;Ut76xvIFms7y0mWSKeNhlXRlJDKQQQRwa4L9qL9lX4N/tefC67+FPxm8Mx31nMjNY3iALc6dPghZ&#10;4JOqOp/BhwwIJFfkD+wf/wAFLfjX/wAE9fGEPwu+LMFz4h+G15eEm03s8mnK3Hn2bHgAdWhOAefu&#10;nBP7Q/CT4v8Aw4+OXw/074mfCrxVaaxoupxCS2vLWTIzjlWXqjjPKnBHev8AOTxA8NeLvB/PqeKh&#10;OXslK9HEQutVqk7fBNLdN2avZtXt9/gMwwubUHG2vWL/AK1R+E37bH/BNj4vfsN+OJP7cSbWvCN/&#10;csmg+KYIfkfAz5UwGfJlAzweDglScHHh+n2LT3x86PgHavsM1/Sz478BeD/iV4UvfBHjnw9aappW&#10;owNDd2N3CHSRCMdD0PcEcg8ivxt/4Kgf8ExvE37F2i6n8bvhOt1rHgGOTfKnl+Zc6OD0EpH34weB&#10;JgYGN3rX9V+DXj9hOMPZ5PnzVLG6KM9oVv0jU/u7Sfw2+FfM5vkUsLetQ1h1XVf5r+mfnd+0j4ni&#10;lvYfB9k5xEu6XB4z2FecaSBE0Zcccg803WNYvfEWuSaxdylnnlLElu2eKtRQiOIE8FX796/ps+dO&#10;o0XyIZY2HUnHLetbelSG1uvMz92XOPrXN6VcIRG/UhvX0robcm4mZk6FQR83WgDU8uOZ38vI2S54&#10;44q1ext5LeRyVIb+lR6fAQzs44ePk981eNjJeSARDarxZPvQBqaXOJrVlb721GzWmGdWkRCMja2B&#10;3qjo0AtLeN2B3NERke1Wbe+Se7XcOPK4+tAixLcq5eAjByrA9KvpKsauhTJ8wMCO+f5VnTAS3m4Y&#10;BaEc+4rUtUSWJ3cAZgBGV6YoDcx22JdKrj/V3WMdMZrQe3C3sSoQQ4dcbetY+rboNQmOeN6OOPzr&#10;UdZ5JopB0E+Bk+o9qA3NDRpHdtiMVJgwCfUGrTskV8I2fOZ0PPuKr6RtjKswIIjcZ/Gi8kjF+0hX&#10;5vMjI/KgCZJvLvy4ORsfHHNZvxRnmvNFig5274sg1eihnkDyqvyhHGce9VPEkRk08RzZ4I4zntQB&#10;qRQxSaFbWzjGIFzzxyaUQNKzIh4Bbr0PamwgrFbxg8BU5q9AkX2QujfMVwefVqAHWYe2udwPBJHt&#10;0xV+41MIRuJGBgZHSqbERosg5yefzrM1vUDtYZ5x1z3NAkcL8dtcRdGumRgAY2618Za1MLjVriYH&#10;IMzYP419N/HvUTb6FOWmyScAZ/OvluRt8jP6kmgpbCUUUUAFFFFABRRRQAsaNI4RBknpXR6PZeQi&#10;krnIzisvSLTn7Q4+nFa0cr4HPU9KALCvmYqRnHA+taVtGen6Vn2sIZwOoLVrx7IYxIeuc/lQBOie&#10;WCWbsBj2qG91LauzzON3Q1VudXYPtOAMEnJrnNe1iRpSImPPSgDWvvFdvp67I2DMSQfase31+/ur&#10;vf5zfQmsmV3nk3N171e0e3BcEdSeDigDtdHmW4gVQ/OPkJ/lWtb2U0q7Mnb2AFc5pQ+zRhg2AeuD&#10;0NdLpurqkWX5I+8M/rQA+DT2Q7HO3naT9ehqO80mRJFwn3ht5Per51C1uNp8sbgefcetXbu9sZLU&#10;MRuYEEeuRQBjW+nymMEj7y4/GlRHiiUumD3OOtakOoabL8m0A/eXPrTpre2mkL5AVuQSf0oA9/T7&#10;vsKegBI4xx1NMUkqCBUgO3+InHvQA9BlCDx9aeqjO4sfrTEHynJ5NPU5Hyjj0NAD40BONoI69aeD&#10;j6UyML1B/WnkBv8A9dAhyBT82Oe2KeFOckY9jTVwp3Fx+dSLgnr24oAFPUDjHNOx8x2+tNUlRjPs&#10;KcuBhSelAC5yOuaEDdzwKaDzySPcCpFwBwevNAxygjnAwe9PjG4ZHQDvUaks2SQOadkgYwOT2oEy&#10;UAD7oJxTkC9jj1xTMqFHXOOD3pVPO09umMUE7ky4UZIp6MCCGPPYZqJScZGDn0NSIAV3A89uKB3J&#10;VIxg8fSlVeeDjHXNMU56DqO1PAOAe/egCRCCcHpmlPBznvTVICgnPTvTgxxyc0APBOeRjntTkDDD&#10;ZGR6U1ck4J79acrMj7lAGeOKAtoTKwkXBJGPWniPHzK3X1qOMAgEHNSqvbd+ZoGOLZHH5mnYBG0D&#10;8zTVZiNpI4705BgdOM9KAHE44I69D6U5QpG4U05bncMAZxSpgDOfzoGKCCM44zyDS7QwG/p64pex&#10;JAB6UYI6tj6UAChgwI5zwaco5AAGR3NAwSQpHTmkAxjkcd80AOAXGSePSnjDcjP1pg3YyfxpxJPI&#10;wPrQA4DB74pwZlY4GBjk5piHB5YfieKepVgNvY9aAHDjGc9OtSBkxjbg9zUSnBzt5PSnJ02+vQ0A&#10;PzlscfgKftU/exx0zUbAdc/TmnhiPl9OlAnckTCjHWnqoHPWoQ2D1/KpoiwPOPpQS0PwAc5PtTxk&#10;cDH1FNJOCc5+lKgPTJ+tAIcF5A7etBBzjNHAP4UDJPOMUFC/Ujn+dGO2ee1I33s4OfXHWlGdvIx7&#10;0BoxfQt+hoJ5yR0oOSMHOKN3PzHFABnABHfpT1bJz/Wo+M53fpUijAOeh7UAOC4Oce9SKPmz3x2q&#10;NGPsOcc09cYORz6UASZGBn0p4bOFH6VGDgZz3p8Z9G4PrQA8YHPX609CuTnj2HSoyD/CCc9eKdGc&#10;Ek5/OgZIp3N7inKRgmmIDnjnBzjFPBBHHHpQA9M9CO2SQadlTwSMdjTRkdO1OB+XOOfagBRknJPX&#10;pmnjAPHHHemIAEx370857n6YoEOGOi8+n0pwwPmB5603JIIH608NgHgUAKPu5z3pV+bv+dIpbPGe&#10;adkKTjP40AOUE9QcU4ADABBB6cU1GYcn8KZcTLDA8zMAEUnI7UDPJP2l/FqRWH9iwThd5Ctg9u9e&#10;EWkkNnc7mUFG5I9D0PSus+OGvDVfG8sDXRMaYHPTnvXJW6tCjl8ZJ6H1oEWdS0uO8TzIJCGIyCOh&#10;FYV49zpbLPFGARwUPSri6td2NwIy4aLPTNWdWFrq0AubVgW28jPegNTFlMOqwefHwwb5l7irWnXo&#10;iIhulGM8H8Kz/s1xp1z9piVmOPnQdMVK5t75f9GkwzfeTdjBoGbsk9nIFhW7SPn5lYZJFXkv4I08&#10;uOQMpXAGzrWRa2V5ZqJJEs9+3/WMcmkhneOU3d5rUbBScKgzn24oFY2l1KWSIL5QVccZUfrT7XVb&#10;6ILHIyhc8ggdKzJNXtp5FjWdipGQRGeKqrLZOS0t7P1xt20BY6y31VJLcyOyAlsADvTZJLB5NjRy&#10;Fj2B4rnUm07YxWG6JAzu20+1dbrJLXaj+HAwRQBrXkUaoc2N06uOTG+KzItPAjMtv4IYBmws81wC&#10;7U+6v1s7UGe5v37YjXrnvTrax0u6hFxDoespKf8AltNIcMfpQBee1ijhAuNNlCt82xWyBRHFbKTJ&#10;KCNrcEjoKspbRW8ZMEkzFYsFGOcn3p0Fhc+SAoDMWyQz8igSKsl9ZzuI1kEaFcY3+9TeRpd3ut5b&#10;hgEOC0RB+tTTQabatm70jcZFyGU9KoGy00SM6Wjhj/dYDmgETLa6VZo0MOpuWY/KHaqesXMWlWJd&#10;nab5tyqbgYH/ANaorizskgka5JLZIUPIBXMyX0F3ei2trW3jiWTbLKSWJ9h6mgdi5a2t54r1GK6S&#10;C3jgjb5ZZ5CUDH2P3jXWw6DaJbo+o38t78mFKjagH0qhpunS2aQyR6KXCnIubpwMY6bVp99eyx3c&#10;0Wpa2iOMkJF1Ge31xQBbv47CCRZRpyAwqBE0gySO1K9wTGBeOuGU71jXggHAPFZlsLi2uo5LNrm7&#10;LElWkHy4+lPmutcnjkWBYoQ/yoZDnLZ6UAOm0rTH2S3tqgMZkKSPtAx0Dev1FVrjxFocN7Fbf2hb&#10;oIfliCRg544U+2eQaRdJt7xUfV9ZWSTeA0IJxjnIwPvVNZeG9Gs1MUGkJM4wxLxhcjOe/btQBHfe&#10;JpblpI4ruV4mXgwJ8wPYk8YNU2fV7pW8rSEG8g+ZMw545APbNag+wWaeZPJZwRs+DmQ7lH074qrr&#10;GvaLpwjUalPNuXCw2sHykHvnFAD4bPxVGSbvxPZ2kKD5XgiDFOBkZPXHeqtzbaLeXTR3fjbUdUGQ&#10;AsXAJ9cKKfcaxqUKGDRvBwm84Hy/trEnBHUDtVOSPx1ah45vEelaKigAi3txu5/+tjmgCzbaZZW9&#10;0v8AZfg/UL92GWlu32pkfXjHtW/GmoS2sZsNFsrZxGfNjkcDY2AC3HUZ7d81ykGseTGr3/xDnumK&#10;YeO3jJw2eKmii0aaZwljrN1P5gJZ9wBGcggDA69u9AGxJbX9tl9Z8Y2MUBjJ/cw857YJJPQGp4LP&#10;w/dz5uXv7uEgopTPJCjHoMZIHvzRZwXLQNL/AMIkixjEe+5bcyjtjHTg/wAqgvL+eZWtV1eygCEb&#10;4pZNxXBxznHfjj0oAt2el+H47xUOgxsx+V1uGHPJweTxjjP4VKbywLMYbOyghtZfLiUuNy56c9Oo&#10;JHrmsK2u9JncQR+MDI+/HlW0ZPH/AAFeCOnrzVqHQvCs0pjFhdSzBzh/sx+Y9eh44P8AnmgNi3b6&#10;jcx3hZ9dt4EkO4PbMM7T/dyvXjg/Wqdxd6bdqGk8T3SpM52lAdyhhn+n9O+KlXQ9NvIPtI8NNPKj&#10;7ovNYKMngrgE4HTjuBUEOianbCVbTRLCzcyMIvOdm2ksMY9D1PvxzQBRl1bwtbRpdr4rlaYKNwIY&#10;ttxkYHux5Hr6VDD4s0FricR392XJAuALQgBx1PPofbqa2rm+1Gxizfz6aTtZhGmCB823+IjgHPXq&#10;xFQxzahPDNCby3VJQ774fLLJmQAj0JAxk469elAFNfFEht0e1srxo/LQwn7Gx8sEHf04POMj1PGa&#10;dbaxNdxrJb291Ez7c/aI5FwwPIJxywGD/tcVsWum6urfaINVS3DNIZEJUbS3AxkdgDgY68nOKr31&#10;7psN6IYvFFvEhcMGEo+bf8ijIHPKk/ryOKA0KusajqKK0GoWsnlSSL8x8w5yc4OBjpznjOce9WNK&#10;a0nhKz6QyLhlIVJH8gbicj07YB7nHOKWx8Q6Be3TGLxJZKXwmxZCxUqdvf6HOODnPSro1+zimeQ+&#10;IUSNM7djBmKqeB0wRk5z39sYoAralDbGL7Cuj3UaqyiWWR33ZPzkggjBA7dTnHQVFZaHaOrmKyu2&#10;adiTFmVgAcnqW7DsOpbHAFV4/Guku5s5PHqRyeaWYSoBgIcMwbbhssMjOMjApIdYstWO7S/H8wlW&#10;XEADRMFbhgTlQepx15HXoKALMmieELu1ENxPIpSMrNKLeX5VI3OG5+b5eM98AdAAX3dl4T06w8yT&#10;VrqFDD5sjHEh3Yyy42kntx6kcekNxqUVs0e3xGryOg3+e+FOGIAwCMgnKkjG4CptMu70WsSWt+tw&#10;k21lZznzcEjO45AyTtOAc4XHqQB+m6tY6VqFpc6f4vP+j3JnmedEDKjDlSBjKhiDj19cc+8aVdW8&#10;+lwubpCDCDxjLMBzwMjr714T9i1a5KJeKjKhGd1sC0qgnJyqgfeH5jAHau88Ba3eX3h+0uru3gHn&#10;Rg5tZCYnzyWUnqN2e56d6AOxsNUNjrC7XCqHyrIP5Cvqr9l/4nGJoYTfESIAAAeTXx9c3AklRxKA&#10;VOQSa9A+EfxB/sPU4yZDncMsD2oGfq58MvGKanYwkXCruAOYycmvX/DPixLbEQfOSBknIP1NfD/w&#10;F+LsFza24uLvAKjDB+v+ea+idC8YxXFsLizuSBjqzY3UCPoGDxTHJGD5qjK9xVa71ezceYZgcfwj&#10;qfwry7S/HcsMZWWUn5eC/UewGast4vjk+YTFQBydvNAzv2192O2SQKAcgL/OorjXYZeFIJ9eua4B&#10;/FEs7rvlQJjG4nG70PvTpfEKpGZopy3bg0Ade2sqXIeUHuVC9QOlQXWux8+XcE56NnOK5O58QmEm&#10;AnJ4Jx7+9O+0vIhaScDjJDHGB/hQB0f/AAkKAGOMA4IyS3JoGqJK3yR7wOoHTPp71g2kizISVG0f&#10;fPr9R2q/CkcThzMoBPBJ4/LuaGBoGUswYSeXuIJVu9SpcmIFQwHuQTVIRq8iyLcZAJ5Jxn6Zo+2R&#10;QlkLlt3JJ4A/z/WgBZw1wG8yPcQdxbdiszULCWSYX9tITI+M7x94DjgD69TVqS9ieQtHI2C3c/KM&#10;c8etSCeN0jQFlPTB/r+VAFO21K5tWWJ7dgxUMACCB9a67wj4vv8ARLgXsVy5J++gPX8DXLyWhlbe&#10;XAJbdJnnI/p/Sl0W4Kysty/ReAX+b/8AVilcD3PQr/TvEGnBtKtIoLllJkiijG2T3HofauL+JXxE&#10;+Gnwa8M33xE+Jnimx0TSrNC95qesXCxwxL+Pf26nsKh8F+I30+eIpd8h9xA/xFfin/wdG+I/jLo3&#10;7Z+k+D9T+I+oah4G1vwtaazoPhfzwttYT5eGctGuMsXQsGbs/FMR1f8AwVn/AOC+3jbWPDsPw0/Y&#10;l1V9D0fVTPDc+MWT/S7mJDsb7MvSBW7OctjpivyC1nWtV8Q6rNrWvancX17dSGS4u7uZpJJWPVmZ&#10;iSxPrXbfHC8uJfDvg+xuLeKIQaNIQITlWDSnn68YrzmCQCUggcDrQMeZH3knP0FRkjcXLGkS4Qkl&#10;eeM0vJHC8dxQBah3OgbOefWnDIlJz0psLhYlAHWooZS0rkkY7UAWBycHP+NMusInSi3feSwH09qS&#10;7IAG7sOTQBj6s4JLD8DWXIyqxYfjgc1pai4bOEzg9SayL52VSynnPQGgBIioQkH3JzQ0hXgN0PU1&#10;CpZV25znjAFSSyBflU49aAHu5ZThexz71Uzkd81NK6lSQcHPT1qABd2M4Hr2oAs2tx5aZ7gfSvsr&#10;/glJ/wAEofjr/wAFHvHf9o2UFz4c+HWmTga/4yuLU7JCDzbWmeJpyOuPlTOWPIB9V/4I4/8ABBvx&#10;5+2nfaT+0N+0pY3nh74UJIlzY2eDHd+J1ByFizzHbNghperDhOu5f6C/hr8NPAPwg8Eab8Ovhh4S&#10;sNC0LSbcQ6dpWmQCOGBB2UD8yTyTya/mHxl8f8HwkqmTZBJVcbqpz0cKPfylUX8u0X8V2uU+jynI&#10;p4q1aurQ6Lq/8l+fQ5j9lv8AZV+Cf7Hvwi0/4KfAbwdDpGi2I3OSd895MwG+4nkPMsrEcsfYAAAA&#10;dj438d+Dvhp4Sv8Axz4/8S2WjaNpVs0+oanqFwsUNvGo5ZmbAA//AFVyn7Sv7T/wT/ZE+Fl78ZPj&#10;145tdC0OzOwSzNmS5mIJSCFOskjYOFHoTwASPwC/4KHf8FS/j3/wU8+Ic3hTRJrnwx8L7O4H9m+G&#10;BNlJNrErdXjKP3sx6hB8idBzlj/L/hx4W8U+Lmczxleco4fmvVxE7tyb1ajf46j+6O8nspfSZhmW&#10;FyukoJe90iv60X5nr3/BVb/gtH8Rf229Rvf2Yf2STf6T8PJXeDV9V5huvECK+MsQcw2hxnZ95wRu&#10;/uV8x/CT4XaN8ObcSxhLnUZlxPfMo+Uf3E/ur+p7+lM8B+GdD8MaT/ZelQkSKB9onfBeY+p9vQdB&#10;XQ2cphfygen3TnrX+jPCfCOQ8FZPDLMpoqnTjv1lKXWU5byk+78krJJL4DFYuvjarqVXd/l5I6ay&#10;uzbuGJBB4IrVg1CKLa4kHuBXMQz+ZCu9jyOeelXLGdZfllc9OTX0pynRm7DZcNn0+lT219uG0P09&#10;6wbW7AzC7cj9RR9qMM+0HGfegep1ttqLIgw44NT/AG/jcXFc9a32Yjk817j+wl+ytp/7Y/xR1D4c&#10;6l43udCSx0V78XVrapMWKyxpsIYgfx9favLzvOsu4dymtmWPnyUaUeacrN2S62im38kzWjRniKqp&#10;wV5PY8uGoEHIfI9abPqZVCQ49OtfoN/w4q8Lhcf8NG6qeOP+JDDx/wCP14B+3H/wT80T9kK+8B2F&#10;l8Ur7Wh4z1uSwmNxp8cP2UK0C71wx3H990PHFfnnD/jZ4bcUZtTyzLcY51qnNyx9lVjfli5vWUEl&#10;aMW9X0stTvr5NmGGpOpUhZLzXe3c+apL3Y+Vc8+9RS6iN+dwr9ED/wAEHPDMkSuv7SOqjcAc/wBg&#10;xf8AxdcR+0h/wRv0D4E/Ajxb8Z4Pj3qOov4Z0G41FLCXRYo1nMaFghYOSoPr2rhwPj94VZljaWEw&#10;+ObqVJRhFexrK8pNJK7p2V21q3ZdS55HmdODlKGiV3qv8z4mTUCOh47VbstRVJAQwrl01IbuD+tW&#10;bLUgZ1Ut1Nfsp5B6Lp2o5AO/oPWr0V8HB+Y+xrlrbUGSEEMOR1q5a6hwG/2cUAddpN4VcHfkg4Bz&#10;0rs9IuYxGqFunJIrz3RLrzSmSDjk4rrdIvF2BN/Mjcc9BQM62G9WG1JaXlycZPapbC/E7EFsgcJj&#10;0r1b9kT9kzTf2odK1+/u/HFzpH9iXcFuqwWiyiUSRltx3EYIxivZbT/glLolqAD8ab8/9wmMc/8A&#10;fVflXEXjX4b8K5zVyrM8Y4V6VuaPsqsrc0VJaxg4v3ZJ6P8AE9Ohk+YYmiqtOF4vbVenc+Sby+aK&#10;JljYHjAz61QstRxvSRz8o55717r4i/Y+0rSv2ptG/ZyPj27eDU9Ma6fVDaIHjYRzOF2ZwR+6A69z&#10;Xpkf/BJ7w+oJX4z6iGblm/sqPn/x6pzbxt8Nsjp4aeNxjisRTjWp/uqr5qcm0paQdruL0dn5DpZN&#10;mFZyUIX5XZ6rf7z4s1fWIpZ/LJzsHJz3rPe7Ei7SfU89q+if2uf2BtL/AGcfhO/xHsviZearK2pw&#10;WxtZrBI1xITzuDE8ba+ZZriO0t1iJyxOTz2FfZcKcXZBxrlX9pZPV9pR5nG7jKPvRtdWmovqtbWO&#10;PFYWvg6vs6qs9+/5El1MXmWDdwOTVLVLh3QR7vlHJBpEvBJulUjcx+nFZ2sXjqjPuOW6H2r6U5yD&#10;VLxmgEWcFzjIOMCq0syW1phJM7jjk/nWdNqj3UvAOEIAwaS+uR5ZG8fu19e5oEZPi3SNH8WadLpG&#10;s2izW5XCf3kbsynsfepv2L/2ovjr/wAE7vi02u+D9Sl1XwZqUqDXtDnc/Z7xRwG29IrhR0cdehyO&#10;BBglPKVhn+LHrWpYaHBcac1neRLLHKuZUcAgr6EV5ucZPlmf5bVy/MKSq0aitKMldNfo1umtU7NN&#10;NGtKrUoVFUpuzR+0/wCzB+1N8JP2r/hxb/En4U6750TqBf6ZcELdafMRzFMgJ2n0IyCOQa9A1bSd&#10;L8Q6ZcaPrGnQXdndwNDd2tzEHjmjYEMjKRhgQSCDwc1/PnbftC/GH9gjX0+MXwJ8Uy2kvmo13Zuv&#10;mQ3EKsGME6H78Z6Z4YZ4IPNfrR/wTQ/4Kw/Av/goj4MFlo00GgeP9OtBLr/gu4ud0iICFM9uxA86&#10;HJ6j5lyAwHBP+eXi94F5t4f1pZplfNWwF733nR7Kdt49qi9JWdub7zKs6pY9KnU0n+D9P8j8/f8A&#10;grb/AMEDLr4VpqP7SH7Dfhu5u/Dyu1xr/gG2DyzacCSzTWY5LwjvDyUH3cqMD8wJbSQmWC4gMboT&#10;uVhhgRwQfev67nVWUk9cdM1+Z3/BWr/ghjoX7QMmoftD/shaba6N41WF5dZ8KQxpFaa83LGWPoIb&#10;n/xx+4DfMf0zwZ+kTb2eR8WVO0aeIl9yjWf4Kp/4H1kedm2Q3vWwq9Y/5f5fd2PxR0S0Z8eWP4Sc&#10;4rWtbqa0v4YpXIEi4+6PyqOTQde8Ea3d+EvFejXOnarpt49rf2F3EY5beVG2tG6nlWBByD6U+9jT&#10;z7eUE5EmNw96/tKMozipRd0z5DY6zSrlJCiSL8pypNaujySvGqxfwSFc+1cuty9p9w8hx0NdPoN1&#10;bxhzI2WJDY9c9aYma8BxAkZJyrlWwelRKqRXMRXjDkHirdrZl5JLhm/dhw2c1S10JFM8iMQiyqwH&#10;TPNArGmVDzxbN2QSo9/arNnfGK3Hm9drL96o9PKSqskXIEgbcx7Hioiym6eAdFmPQ8YNAyjdyw3U&#10;4bH3oASAOhBrqrZbKezURHDho2wB3rkUXZPFHxnLp14+lbmj3JaLax2t5AwR7GgSNS0aKO+WOQj7&#10;zrn9elRaoyTXR8g7cLGw59DiokmD6kUZz/rAeD6iq0yTw3DGSQ/6llPOehoH1NrT5B/qWb5cuvXn&#10;NQeLDax6WJQQP3SsG689KZpMojdXlJGZVOfQEVH4vCHT0iiYEFSDjv8ANQBb0Ym7tjIq5244+g/+&#10;vU4j+ywhWJI3DHfoKj0QLa6UGB4dMkge+MfpQtw9xKIuuSckemcUATRys5SI56Y4/wA+9ZviYww2&#10;zuMdP89a0XXybokljjoc1zPjXU1W1kLEZGfzoA8E/aF1gLYvbLLwAxxXhFeofHzVRK/ko/3nx1/G&#10;vL6BhRRRQAUUUUAFTWdq13MEAOO5FRIjO21Rkmtewt/s0eAACRzQBKqCNQi8KoqzbRs4G089arxq&#10;0jsAc+wrQsIhHknkjAHtQBZhItoleTGcE8+9Omvcw7ixxxjBqC58+SXBwE34FR3VxHGmWxnbgqDQ&#10;BR1K7Zmb5idrHA9RWTOpuCMHPvWjNC8zFv8AJqOGw8pwzng9vSgCG104/eZTletaljYJGMKx9Rin&#10;WluXHODt9T19qvxRAAbWxxwDQA+M/u+M+jVZtZ5UbaG6dKiUII+eOaDIka53AY9DQBpx3OE6kc8e&#10;xqVL2QDLjOfvLnrWZBqEDR7S49AKcmpQrw0o9uaANFpCzDy2IA+6Saf9qugNiuAQeQ3Sss65bRn/&#10;AFg+meaU63FP9yQEj3oA+sYiQCCeB0pyDA59fXpUYwQCfzqVTt4IoAeDtXaD+Ap68Hn0poOe3t1p&#10;4BHJ980AOwAMjoevNSIep2j0FMUAgICcjt609QV98n0oEOHAOf1p4+Q4J69OKYpOBkEE9TT+T3+l&#10;ADsZHAH4GlU9B09abk547UcqeOv0oDYcxJanpuccDPtTeeCP/wBdPRjg4Xp+lACjjG3nB9KdtODk&#10;5pN+wnPOR/dpQRkc44oBj9x242Z9sdKeqHGRxn1pikA8gjtToyfT8zQSSgYGAtOjJKnGBx0zTQSF&#10;wx+tOVS3BNAEmRtByCR6U8ZxupkZAbbnAJyOOlP6HhqBi+y8fWnKpCghc00AcAscninjIGQAc980&#10;APAcLndz2p6glQqt8wNRjA5NSRFQ2CccelAEivgA7MDHY1MjlgQPTvUKgsu3ecA8VKuRgAZx6UDu&#10;PAPdhjPrTwGAyxAAHHFNGccjvSjP3sEketAxxTPUA0AMD8oHHrSjHX34FOx24PPFABkEn/GlUM3J&#10;GeOlG3DZYgc+lPGB26dM0ANBIOCCDSkcDuaTg9P5Uu31PfrQIcvqewo3Y5HQdhSZIUAnNK3GOeCe&#10;1AxSCTxgZp8a4GWbr0zTE6kkEgdKcWJyM44oAXaCDgDjvUiEHoQfamIQMjjNPjBAJxxjpjmgB4Ix&#10;wTyeOKcvIGeuOCaaGGemewGKVWIHzenWgCQBd20jr71IgAXIPHpUSDdyD2qRcj5S3TpQSyYDJwwF&#10;KueATx9ajwd25enTFSKNxwOooBAM42kdOgpVGScGgh2OR070ZK9ccH0oCwvJwD+PFGSe/wClGWOT&#10;3HWjOR0HXvQAp2gZINNBOdxPNKxJFIBnr26UDHD++DSZIzk/Wg9Bz+lPGEOf1x3oAcpYZOcinq2R&#10;gfjmo/lxz/LvT8hTkDjvQBIpByPWn5A461EjDGM/1p+7aN2cUASKeM/kBSgHvznoKRSBgEdfSnpz&#10;8wzwO1ADlOf3YP8A+ungcZJxgUwADJzxTgTtI5+poGPTOeeneng49sds1GMBvT8KlUKByvT1oAUZ&#10;+8eOOpp4K/xA/Sm5zwQDz1pw6DjPvQIcCcEY9OO9KR6NzSYwc/mc0/oQfrQGogyoznp3py535NCk&#10;kYA3fhQATkk96AHhsdR175xWT451WPSfDNzckjOwgc89K1M4G3Ga82/aN8RRab4bW18w7nyuM9M9&#10;KAPnrxXd/wBoa5PfPyHkznr8p4/Q1XWdpkEErc9m9TUeoToLlfKjwOeD3/vD+tTxCB0LKmVxzgYx&#10;/wDXoArXcUQjGRtfociq9nLLYuz25Eit95DWnHFBdgrcEY/hOOtU2tTYysyr+Y60DHXN1Z3S7goy&#10;ByoHeq8Oi2l1cAizkz1ypwDSixNyxlgYI2fmDVoRadZQlUfUZpX25ZYxgD2oAfaaJaoXM9uBGBnL&#10;vmpraDw3bSqlvZI7FslccVHJPbxRGI2rFSed7URSWkLq8NtGPTFAtSxPrENrdGJdPjXsvyZpnnnU&#10;MCEhTnsnXmo2vY1l8x76NcE84pJb2zilDDU1B6k9xQBaEl15LxowXaRkBeTTH1a/H7x1IAHP7v8A&#10;zmolvbKa4DHUSSV54q7HqDTZWIByi8Fl60C1IjrkXkFJ79oto4cQ5/pTdIkspGMx8U6k5YZKy25C&#10;/hTLnUL+JDLb6tZ2xBwWlTgVo6V4htYbfZN45srpQSH22+NtAyCGSS7umhTV5lTb826HGfrVz+w9&#10;VkzJFPGwH+rYvtJp9hr2lzQOItZgmeQkY2YIFSXFxczLDbCeBs8qfxoArXK3ZnFtqBiV+Sv77gVn&#10;X9/PbArb3Vs4Y4IkmAGa1tTFhdEq8NszMpUqX79iK5TVNO0+NpLYw2THoiRqXb8h3oEjM1PVZp2a&#10;COe3ZmbANvl+fxrQ8N+Hdc0+RZLLS4IGkO5ry/kDMP8AdTtVvRNAisFN3dXNtYkDMPmYaR/oo+7W&#10;iJNI0lyfs91O84BaSfIGfxoGTixWKNjqetm8bbkrn5APbFE9vDLcLJb2cATjkrksNvQ1kXHiOe4l&#10;aK3+zwxp95FOWI/rVe+1a/nIja6Z0DgqsaEHafQ0BY2L6/ltWW6uJ4VIXAijYKSBxx7+1ZR1K+uC&#10;Ut9OkkTJ2yt82B6/lUY8NapfMl9NdQwkEOru+QGB5z7EVcSS1tJvJk1B2KsQ0FqSSSKA2LVrJL5C&#10;x3UkcW5dwKjGB6k+tZ0rNe3klrHeTOJHCgQnJDde38q0DbyTgW6aGyryVeZ8cdec0yK9urKUW8F3&#10;p8G75mMQLNzxke/rQCG6L4XljfadFF05Qky3lwQFOeQPp1qT7NrdtcfZ7iTTrOKIDBiG5mH4/wBK&#10;fKtxdwtJLf3M+yTOI87W4x0HY02PRbS1k+23OlRSOI/9ZNc42nHUjP04oC419R0NZ3868u7qU4UC&#10;2UsBx0IA44pj6YxkM0ngmF1kQCOW+uumenHbHNSyapa2rmWbxBBas/347e2ySeBg+/TnvWXPe6Bc&#10;s892mpajKcqgiLKjOD6Dt3oA19Og1mzQR3Ot6JYRuTjbGpZD1/H/AOvTLjX4ImH2rxnJczYLRx29&#10;uVO4cDJAwe2PrWfaTagrp9l+EX79QMy3Eg27s/e+bqMdqu/2p4ztZldk0ey3RYYb1yoPbA/D9KBj&#10;bePRbmDK6brV1s+dUnlKqeO4B9K0bbR7S9t1dfCdvbyc7HmlUl+evHJ+lZieMLeK3I1fxVaI6geX&#10;5GXBGPUexNUIfF2iXU4sl1HUZwuWljt1JHXHUDocD8KAOuu7W/jZy62/mf6wtEB+5BOCcjrjgfjV&#10;e7a01GGQza6yYBJBfaHHAIC5/hI/L86zoV06REmg8PalNIzMC9yp5I9c9vfvjNE9zr0f+kDw+kbL&#10;GygMANi44yB7/nkCgViqbbTZMTNq8pMTbvlLno2CcDoQTnBwD1q3BZiV3WYXzxKrGMx2zZdgVB6n&#10;t19/rQG1wB/7QvYrWWVshI4QSSRtxg9eeQKZdLqTTPazeJ3gCRbWCrgKCu3Ax78j0oAtzpCbwyHw&#10;zK5j3JMy7EK4IzgMecrgg+9QzPE0KRad4Kln+TYpMyElwwweM4DLjr6Gqlm1orQs+tyPLHlpTIS+&#10;5tmG4HUHAYDnpT31w3NyWkur140UhLe2tGVnbGchiO/XHpx1oAvTztBcbrrwvhpw3yplhEoxjPA2&#10;5HHt34NFxe+GRM0d9pdlE5jIDyRqNp24XHy4z2x9T05qlbFNSuA8lpqZVXziaBgeink8ZyMg/lRP&#10;ZaaUnjS0vprZmDuj2Soxj9ck56cH0HFAF2AWyQg2Gh2EEUhB84AbyCdxxtOMgD2wOe1T3dwbt0jg&#10;fTIj8qNhWbALZyeckY6Y6jJ7Vhaj4b8M36NM2gai8YKiNWfyR970z0AwPb6Vl2/h6wLG3tPD9xEo&#10;wRGL0+YfnII568jAx60AdPqU16srmKDTDFMHKMjZRCSScA8HAGRnq2cZqCGQzW7tLJo7RruJ8yyA&#10;ZVJypzk9FXgjqT7Vz1h4O8Ls0NxceHr/AM4lVePGVOW5I5wOeBj1J5zVuy8GeA1ujFZ6HfASABWD&#10;sMFgSMe+4Ee2aANiLQra5EN1P4e0vyVCCaIxsjD5i2Ru46gD6EnpViTR9Ht7QRT+E7ApMhbbCyoV&#10;Ugk7PlynQ8E84+lYkWl+HILkzQW+rRsgwRhiJCW3kfTgqR3APNaE0ujWrgyanfQtuXHmSZKnczA8&#10;gccgkdcAcigNSWz8O2Flqu3T9P1GCVJAy/Z9UMgVgig9eGGSDnuTXXeCrq4060+wXImjaJ2Vg543&#10;McnBGR+ANcdp9reXt0lxFqf2tWCSyR3Nrkv8oQhn5xuPUdSMcVr6Db6poOg3EeoGBo7eeKQRoHDw&#10;KQBg5JB+/wB8c5oEei2kttcQhvLVie57f4VY026mtbxWjJAB+VhwSK5vR9Y81VaDayHjAHetmLUE&#10;gjEiOGbP3aAPoD4KfFa80qaGGa4U5YAD/PQ19bfDL4vG4s42MyyImBtLYI/xr85vCniNIZ02uc7+&#10;RnvmvoT4R+MFlEMD3DBwRkbj+h70D3PufT/G+narbEosSMRywuD6+narcesMAFhdFJbG52yfw9a8&#10;Y8A6/HdGLMm8EYJB+b9a9OsZl1GNDGgJA5J/h544oB3OoTUpXJdsEBQAx4wfzqwl3MAqAgA43Fv4&#10;T/SudK3umKJ4rlZWVeE28+uBXRxfEv4ZeDfDSS67atqOrXS4S1S33LDnqTjgsPc0AXLK4jnkQsFH&#10;OGc8j8q0bS2hmuMLc+aVHzhRkH15rjLbxv4U123M6O2nTtK2FkcFCOwAX9TWlb3WrQ7vsmrxsgU7&#10;WUAK4+pPIoC529reKI/JW3KoDyWHX3qwb6zjChGVjnJ34rhF8QeIBGYmjEiAn+IDj9abB4xvLd0V&#10;7IHAOAGzzQB3NzqgKFsKAR0HQfjVaPVy43RQl933c8D/AOvXJ/8ACdbwwubeRGY7QCg6k9uwFW7H&#10;VfOKNHcYXIxtfPH9KBnTfaRPmRsqQTjcvT6VNFfBZBDscHaSeRgn/CsmG/idSivznr1OacZUBAAP&#10;DAud3FAG4jROwH3QRhj6VXuvMeSSC3mH7rax4OfvAfjVaLWYIoGmnkAAOTkcClsZjqV19ojR1HGA&#10;o+8CO9JAdf4F0q51DUooI1YbmAyv65Nfzvf8Fyf2srf9rT/gox4y1nwrq9vfeHvCjReGvDlxaKAJ&#10;7e0BV5Cw++GmMpB9MdsV+mf/AAWx/wCCn+m/sa/Ai6/Zv+FGub/iT480qW3uJrO4HmeH9PkXY8rA&#10;ZKTSKxWPOCBlvSvwR0iJ73UobSON5mklUeWGJZyT3Pc+9MDb+OiXWn3ug6XeIqND4cgbylk3bCxZ&#10;sVw0e9YnkZ/yHSur/aF1RL34qX8SQCGOzggtUhX+AJEox+ZNcgJz9lbA4I/KgBLYbTubBHFW4gWx&#10;hscfnVC3kY/dY4Hb8at27I53sxz2FAFiaUJtVQOlRW6lVLMeT60y8lcSKhPHanynZg5wO5oAliYh&#10;CAep7U+ZwVJY59KijG/GKW6KmDkDr3GaAMzUl2n5cY6nFZGoqinHQ54rYvBvG4r+lZOoRqzkt29R&#10;QBWjXLKwPfoKJdjvnoSOmOajY8DBxnqAKYx3SYyBzQA5yVZtoz61+l3/AAbif8E2PgD+238TPFvx&#10;f/aAsZNYsfhzdac2n+F5F/0S+nm85g9x3dE8kfu+jbucgYP5nlhjAH1r9tP+DQ5/L8M/HEgZ/wBO&#10;0Mf+OXlflHjfmuY5L4XZji8DVdKqlBKUXZpSqQjKz6NxbV1qr3TT1PUyalTrZlThNXWunomz9l7C&#10;zs9NsotPsbSOCCCMRwQwxhURAMBVA4UAcADpXgX/AAUL/wCCkP7Pv/BOf4PTfEb4w6yLrVbtXj8N&#10;eE7GVTe6tcAcKq5+SIHG+VvlUepIU+T/APBWX/gtJ8E/+CcPhWXwRor2vif4pajZM2k+FoJ8pp4Z&#10;fkub0r/q0yciPhpMHGB81fztfHH47fGr9r74tah8c/2ifHN5rus6nKXkknbCRJ/DFDGPlhiUcBFA&#10;H6k/yF4O+A2Y8czhm+dKVLAXulqp1v8AD1jB9Z7v7G/Mvqc2zungk6VHWf4L/g+X3no37ZP7ef7R&#10;v/BSb40f8LN+Ouvm10m1kMeh+HLGVvsWlxH+CFCcM543St8xxyeAAng97LTdPSw0+FY405UA9T6n&#10;1+teV2rxxhUiAULwoUcCup8LeJI4iqSEjZ154Nf6DZbluX5PgaeCwNKNOlTVoxirJJdEv6vuz4Wp&#10;UqVZuc3dvdnrumauY3SfzQM8Pz1rctNQjOGVsnriuE0nV7eeNSuSHHX0ro9Nv1MIZuqjrnqK7jPY&#10;6pL5jgocK2DVm0v2EuS3BHc1z9pqBkQIg7+tXlnVlGGFAG694yjzkYEjg4NSNd+fGHDZI9DWHa6g&#10;WjKs3sc0WWoSQyGKRvofWgDo7bVmkj2K2OOtfbX/AAQtvHm/al12NjnPgyc9P+nm3r4HF99muMbs&#10;h+hFfcn/AAQbujcfta69ErcHwPcH/wAmbavzPxl18LM3/wCvMv0PSyj/AJGdL1P14f7pr4D/AOC4&#10;U5h8Q/ArA6+NLjPOP47KvvxhkYr88/8Agu5fLZ+J/gMrMPn8YXXB/wCuljX8D+Aqv4q4D0r/APqP&#10;VPt86/5Fs/8At3/0pH6FWxzbxn/YH8q8Y/4KNSeV+wn8WJPTwNf8/wDbI17Na4NrGR/zzH8q8T/4&#10;KUNs/YH+Lr56eA7/AP8ARRr4bgpf8Zpli/6iKP8A6didmL/3Sp/hf5M/B46gA55wc+tW9Lv995GM&#10;965d9RAfBbvxk1f8PXqyaiuD0Ga/19Pyo9GTUQIwFYe2BV6wvDvCh+grkbfVMOS2SB3FaumX52gr&#10;nkd6Aud1o+pbQqoOWPFdTpt+sZMzuMIOAPWvPNFuy0oGTweOK6cXxjEdupyQNznNAH6Jf8EfroXP&#10;hPx4epGr2JJHvA9fZdfEv/BGC5a68HfEBic/8Tmxx7f6O9fbRr/L7x/VvF7NPWl/6YpH6Rkf/Iqp&#10;fP8ANnyl4+mz/wAFSfCVux/5l5se/wDo13X1aDkA18ifEa4SP/grD4OiYnLeHiB/4C3dfXa9B9Ky&#10;8VVbAcOf9i6j/wCl1R5b8df/AK+P8kfNn/BUyRY/2XWZ1yP7fs+v1evzN1K+juJnKjGPlXnpX6Wf&#10;8FXZFi/ZTaRs8eIbP+b1+XuoXLJMER+FXJ/Ov68+i9/ybD/uPV/KB8txK75j8l+pdmm8izLJyegG&#10;KzNSu2azYuRlV4ye5on1IKiRgZHVhisfV7/7RKlsnTdub0r+ijwAgC28JZ+wzgmqd1ffJ5TnAJ3N&#10;irV8oa1VC33uSfasPVrmNYBDCcGRgv4UCRPpcpubsu8n327V2VjPDb2zO4wuNoJHpXFaZYyowniQ&#10;44A471J8RfFf/CL+EZ7jzMMI8Ae9Azyn4++NDrOvSaXCwMSZHtj0ryTQZ/HXwb8c6d8YvgZ4qvtE&#10;1zSLj7Ra3OmzmOWFxzlCOqnoUPBBIwQcV0Gqag2rt9um5d5cscetUt6oQqJgBu9RUpU61N06kU4t&#10;Waeqae6a6pjTcXdbn7U/8ElP+C2Hgv8AbR061+DPx/lsvDnxNhUpbMpEdnr6KB88JPEc/XdD36pn&#10;kL9/k7xxnPfNfyianol7b3C+IPDN3JZahbzLLFNaymNg4OQysvKsPUV+q/8AwST/AOC8MWuvpn7M&#10;f7cfiUQ6qJEs9A8fXeEjnGAqQ3xxhZMgKJzw2Rv5yx/h3xm+jvUy/wBpnnClNypayqYdauPeVJdY&#10;9XDeP2br3Y/ZZRnyqWo4l69Jd/Xz8z17/gu/+wT8CfiF+y/4v/bAj0T+yPHHgrSlvf7T06JVGqxq&#10;6J5Nyv8AHw3yyfeXAHI4r8QZZI7nTVlOBIrAjmv6Kv8AgsZcxXf/AAS7+Mk0TK6P4QLIyMCGBniw&#10;QR1r+c+KS2ntPLebGV5r9P8AotZtmeZcA16WLqymqNdwhzO/LD2dOXKutk27LpeystDzuJaVOnjY&#10;uKtdXfm7s3vNtJYFllOQyA5zW1oIgubpUHRoufqPpXLWc6MIlBJG3B5rY8M3awSqyg53YIxyMiv6&#10;WPnWd5bTI8IiQcNFzz3FUdVgNyreZja8Q5J9PaotFuPOhTZINyuQ2DjFWmiedI0Zj1ZNw70El/Qv&#10;31nsAA/dKc+9Oa1kivZ3Vc7grZxmq+hefaoIACQUZCQe4q/YzEy+a3O6H+VAzm78XcWpeX5TDbeD&#10;oPX610GnxrBbx71Kkow6fzqLXWtyXZY/mDxvu/Gr6208sa5U/wCsbGOnIoAICoujMxwAI2Jx6e9R&#10;60HkuY1teu+TJA46ZqtBcujGJgT+5Bzj0arUUby6iCW4845/75oDQk0fdcWiec/IVPrxVD4hXk9h&#10;BbQRHJZzyv1qWSf7PKIImPKpkD/eql4xuGudQtI8Et5mMemSKAZv3F60GlxRxqQdiD+tWtBtpJEW&#10;4cEHgkkYqEiO5CRyDGCBz3wK00k+yWrQquBtwGx7UBsRThQJHZ+3Fed+L5zJHMzyYGCRzXV6nqRC&#10;uGOA3FedePtRktYHXB2kdc9OtAHzv8absTa0YlIwJD/KuJroPiPc/aPEDkMTjPJPvXP0DCiiigAo&#10;ALHAFFORghzjmgCzZxmJuoB4ya0Ievyt9c1mQy4O4EEkjIrUsCJHRSevqKALunWzO2/bxnritG00&#10;58iRwR1PSp9N05I4lYD+Hr61fZEEeUxwOKAMu8jVUKgduPrWNd5aXzGxnuAK3NQAOQoHqDWa1uj/&#10;ADTY6880AMsrYTJuZT7cVYl01GUEcH3psWoW1mxhJxzjOO1RXWsxZxGckcjFAEpSO3QygYwORSR6&#10;lAEwWx6Emsy5utRuQfKQkHgGktvDmtXsmHfaD96gC3ceJI4V2swJA6A9aoz+IZZSRChOT0AroND+&#10;F6XkgNw5I/2vX0rpofAekaaAptySvBKx9aAPOEn16YF4bN8ZxuCmpItO164wZY5F9OMV6ZqP9h6Z&#10;EsEFiu/AyfSsdtRtxJ5n2dQOOKAOXi8OakVy8Tn36Zq1aaXJEhWW3Jwe9dIfE0ZAAtUCgdu9VpvE&#10;EEj4+zJ/hQB9VAdice9SKF2g5471GjEnvz0NSRADB4NAD4+BgdM4Bp653YB796YoPVjgds0/AOSz&#10;DHuKAHA89O1SFRnOSB3pitgYPFSABmznv1oFpcdtGNpHGPWnLggEsTzxxTQCPWlA4yM+1AD9gByS&#10;efWndDlj701SXXr19qUD0OOM8UAKMEA05Sc8Ht3pmDjr0P50uWB46g0APyp9yB604sc7QePWm7cr&#10;wecenenjIX39aA1HKMEk55PcVIBxycc1EBnj8BxTkz+XYjpQJk2ckZOeKcD8+A351EFGMkc467qk&#10;TaCAcZ+tAXJVdCM5pykYBYDrTI1IGCucdKkKjbtzjNAWFTA6565wKk5U7SMcetMXOc+9OA4ODQA4&#10;fu+/fI9akUEk4698GmKc/NxjvShS3GDyfXNAEyBgOTgf1qWEnkBsjHrUUPB4PapY9yjBxQNWHYYt&#10;jOKeoJbDdKaBvb0JPNPQ9MgkHPHpQMUAEcE/U1JtIXAHWo15OAcfjUiAkZI59KAFVTjaQODS8jk/&#10;iMUqYHOMdqRyVO09++aAHHj2oypbAH/1qTHO05/ChSTjAoAdtHTH0NNVQee44HNAA5KkilwACfUU&#10;AKACNuT705VA4UevSmqCE5HJ7UdSM9aAJMlRnIAPrTlOPqR+NMydmOgx2qRWPPOcetAD0yRnGOua&#10;enXGcn0qNWHy4P6VICQMAUAPXrhWHXuKcD02r2/KowzDt+PrUq4K4LAHGetMlqw7OFyTk+uakUkj&#10;7vfmmKMDB5xTkOBwM46ZoEh/PXHXvShiM4P45puT09vzpc46DJNIYrA4J3ZxQNxGQR7Ucds+9BAH&#10;QDNACHb93J46Uu0D5ieMetGePmY9aXjb9DxzQMQNgYBxj3pwwRk/nSFQD8o5pOvOc+xoFuOUZGMg&#10;f4VIgBOAOPrUeechaVMAj0+vSgZKoJ+bd0qQdeD+FRx856D1+tPBHGW/SgB8eTk7sY71ICc89veo&#10;x97ODjH509Q+7g9uBQBKvXIXg9TQGbJ5OByaYCQOV6dOadnd97r+lAyRSACB+Jp4Zfx9ajRiD8vc&#10;dDzTlOWwR+VAEmRnA6d8U4E4wWz9aYCqnI7etKh3Dnt3oAlBB+bvilyM/XtTck8Y4xzilUY6HvzQ&#10;IeuCCR0FOAAO7BpoOcg0q47/AIUAK7Ko+cjC5JNfNv7RXimfU/GP2GOfMEIyyq3Uf/Wr6B8WaiNN&#10;0G6u2baVjPOfavkXxDrU+sa5dzzsCzTnBHt0NAGddiWW9SKOUBWOQ3vVqS2ubaRiknzFcFSeGrOW&#10;WYXvkyEAfxAfoRWzB++izLMGQqdrd1oDYz7a8khbMgypJyPSr8k1ld24R0GCevcf5/pVWa3WzvFn&#10;lUFW6dw31qyLPEhniBCt/COaA0G22kTx3DTpNGqIM7mPWnHWBHI0SqrHnJUYAp9vZ3zREpaIBjq8&#10;g4p1vZxrKJbmZG9UB4BoC42VbiWISTpGFbPFZ1005uBCqowHHpiuhjawltnRmjUDgg9qqTTadb/u&#10;kg8xm6MvSgLmIUnR8yovXgYzzU7RoT5rMmdvOV6VfmXSmREaEAk8ndjFNgu7ZGaNbeI9huegLlI3&#10;LSxBLGeBZFHcdferlrfa4irGXtiSO570+GwgRG3WduS+Tnf0/WpLbS3uIjssIGI/iE1AXRHJFrEk&#10;LIdO0yVdpJ89hjNWtKh1Xb5Vxa6I6uOFhxxVKTS7hGbb4WiusqcobnANU/7O1yCRLtfhvbquTj7N&#10;e9PwoDc7GHSV8t0i0izibZgsjAflStZwQQfPJbMXwQSwBHtXNtFqLyBo/Bszs3LqLrpS3sOqmFWi&#10;8BBWJPW5JAoAn15TaO7W1tYxljuLyTjIOfSqFnHF9o8ySUTXEgJ8vTocE/Vqmt9N1tgjp4ZsFab7&#10;vnNnb+fen3pvrC8RdS1yOJcBSlogBHtxzQASPfQ22dO8OW1u6n/j5vJN8mM96yL68srpfM1vxFNe&#10;sRgx2zYUH047Grt7Do80zRw2V3fMwyUlYqi/WpYtM1m1tHSy06ytgBuXK5I796AK2nC9gWP+y/C4&#10;VWcjc8XTjrk/zqS30fUi7zaxqMNsWYeUVO45ByABTVv5ZWVb/VJ7lyTiGDgcjpnsKmgtp2jLx6ZF&#10;EY1DO9zLuKewHegY67Nrbks91LdNjhMYRM1Sg1a1tzLcJeqjK2cxR7iQOD9cUX0ulsjGXUJLraQD&#10;FCDj1AOOtTI8iHdYaZDCHGfNuFxye/tQIjfWri/jk8nTdRvQEAw3yhhVKGx8YyzFn8O29jEy/eZx&#10;vHHb05q5Hrdw6pa3fiUF42IENsgXp2BAzTUTS9SmS4XSr2+f0mlfaCR+FAbDbc+JrmJ7ebxxDbo3&#10;yusQHyIeCOOaWw8E2lyGudS1C9v3bHzr8q59efbFR2ejeKrmVpofsmlovy5EQZwM9vetSCyktDGb&#10;3xoXYr8iJHt55z9KAJrLS7wOiwaJCuBlpJJASB2JJ/SnXJ1Ga5Nk3iiytY4RuOFBZQOh+tQTaVo0&#10;7hrKO7nG3Mhd24OPeptPtLSyIWPQLSBstm4uZhkf5HNAFHVLzQ7vEd34u1a9kHyl4UIDDuOBUWka&#10;Z4YvZ3/s7wRd3ziQLGLgEb+eeWPpWncXlxLLJFBr1jAkZVpJLRBIwycZH61Wmu9As5Um1Hx1qdxL&#10;94C3iwC2enHANAy9F4dWHYLD4eabYyRybo3upgMHscY+pp17ea2wBt9W0+2BTaJLeHzMDbkLxjjn&#10;P05rLmsdH1W8eYwa1ehP4ri4KZz6gf54rRt9EuRavBD4dWEqQ8JL5MY/E/X86BEEepGCOWKfx3qF&#10;04Hz+VEqKT0K49MZ+oGRS21m2oMW1Cz1CdZD5iSNcMhPzD6A8Y+tPaw14sGs5oIi8ZOQy59cntyP&#10;lx6VFdXEcUYivdftreQgksCGIKkEEg5ByD+ntQA+105LWaK3bwvJI8QVpDNclzwSeMt78f8A1qtm&#10;+ukImsdAsURpSqmWYjaR1yATxyevbis+K0t200Na+K7tiShQxQ7cjJxk4Hb/AMd/Cmy6V4ZuGtRe&#10;HVrobQeGwBjkA/Nk8evPOO1Ably5utbMiyPHZoIYwWAlIK4AwwAGQMcjB4yO1Rz6/bxQyx6pfWbM&#10;qM3zXBJBJHyg55wSCOnJqK98OadLGsI8HXDAqOGu1U5HRc9SMn8qqN4G0qSZ4n8DWsJj3cNdrnAH&#10;DA45yfrwPWgCd/EummSS2svFOmYghbO+TcxAIBzg4ODjA7nNNvNcFpFcWv2+1yEdpZHjG3K4BySe&#10;4wMjvSweHbKxkDR6VYpvIUMW2qBsDKQRjGWH5d8mpL+fUL3UEgtRpO2Jy8m5mCs59eOA2MjrjGPe&#10;gNATU0XdcDX7RkTzfsyyQlgrKNwYjZyAOD1zU1rfx2aiS68V6ZAySRhpBbs2zKnG4Y45bn8veq73&#10;WroCypo5cx4jLSOAT6DaONxBGO3Uc0ltdy24Y7LR2MRJeK4ZeSQQxJXrk7SCMcA9aAL1o95JENmt&#10;W5QhS5lU5jbJyeD6+n8OOlVNOj1VNRk2+J7ddoIcMoYSDoeCP75DcjgY7cmFrjWp9yWFraFsMZHk&#10;uCMsRjOQueDgN65FLazeM1gMd1p+mpMqtHuWQs7Ar0IIyccZx14z0oAuLHryxh4NatcNGQDJbIMs&#10;RjP6MSe+7GOlMmtvEU0SyMLGd5c+Y7fMR0BBwAMhSvXuR9KinufFccz2B8G2t4QgRGTarREjnkg7&#10;sYGT6kdhzVvbhZ5gW+Gd4syynzJYJVcKeSOVHPGP1P8ACKANa8RNMzp2uWi2UoX9/JaTlTswCxw3&#10;XI6HvtPbFaGk3UWoXl4LfVLmZLzTpBcOSCEPVAeOfuqCAMjnpmsGCP7bFB5iXFpcuDJH50IdY5Cu&#10;cDOAed3pkg9BWhaahqGhapYXN7ew/YoZlFvcD90ZlyC0RK43AlnPXtjHG4AFTSfF76c5EBOCxyrE&#10;4/Kuu0fxXBqlviRiH7gV5p4ogTSvFmo6ZB8gjuiYsvkbG+YDPfgjn2o0a8vornfhhzwTzkUAeu6d&#10;4gkhugsL/Mp4IOBXrvwq8dSwum+5B3MMAtzXgmkXEbQKl3KA3VWXiup8O6/LpbR3EIOMDBX60Afd&#10;fwr+IUV0EV59zADDg4P4V7l4Q8SzXCpLb35LE4VkGcV8A/DP4rXNo0cYuNyj5mDHmvpP4S/Fy3v4&#10;1CXAQKOcdSfagNz6bhvbq4g8lgYmZcb4xyfrXK+O/EVh4TsmMsYkkd/vNyeP61L4M8UR6lbrFDKG&#10;Lcdc5PcfWpfHHw0uPFmnPcWyMrhM5oF11OX8E+Lr7xDqEduskjArt2OMggtnGTyB9MV6cfFul6HM&#10;ljbXCSmP5ZYwRhWPavM/Amj6l4W1ZI9QVxIjgbjHj2rQuNNt/CN39t1KZykkhkaUqSMk8n3+lA9D&#10;1nSrbxD4sDw2VrLH8u5Nidj3965abSfGUepTxw+IEc2z4kDHheehzxms6T4m+JyBp3gvxHatYTfK&#10;0sjhZkGADxnj+ldroni/w3pnw6/sCztIYtQfP2icuJC+RjI75HOPc0AYMPjO4tZDpmqWwknT+OJc&#10;N+XQ1s6Xq+hajJAluggkmXcrIMAn3HTNcjq+qXcWoHVrmIRQpHsjEn3mAGM++ar+DZNT1vVo7rZs&#10;iRsxLnHcmgSueswWF9EFl3BlHIOewp8t4yQuoYJk7pQzeh4P61BbXV39gQpA8odD86H5fbI75/Cs&#10;H4j+P/h78K/BN78Tvix40svDehafHuur/Up1iiQAfdUH7zHsqgk54FBR0Vs9zqCrDnzFLcKjEFia&#10;+V/+Ck3/AAV9+Hf7AWgTfDv4Wmx8SfFK6j/daYX8200MspxNc7T80gyCsPfjdgcH41/b7/4ODta1&#10;qPVfhB+wvayaZo9xata3XxB1KArqEgYbX+yRdIFIOBI2X7gLX5kXWqarrV7Jqmp39xc3M7FpbiaU&#10;vLIe7Fm/meaBHTfEX4m+Ofi7451f4j/EnxLd6xr2tX8l5quo3Um6W4mkbczMew9B0AAA6Vd+FWmX&#10;ereNdNtbe78rE6lgi/dAOck1yNtbtIgjIAQ9cNx+fevQfhXPYaDbat4rlmkWTTtJlktZIlwElI2r&#10;+poGcH4+1ifXvGOp6u85la5v5HaTP3zuIB/ICshH2psPf1onmaUlnYknqc0wOoOBz7kUAWAUtowM&#10;8mltmLSLKDz1aoLyRFYAnkDmpdPKZycng8UASTyCebGMYNSyXBwB1PGKhQsZcoO+eaFla4n2scc/&#10;LzQBdhlyp6Z24OKbczCOEA85pYyqrtOPpVe/bfciMYGBQBWnO5gg4AHFUr5Btxnqav3GEO09cdqz&#10;9TJAGDQBmsoEhGTnpk+tMx605925ueM9SO1NPI6/pQA1jmvrL/gn3/wVd+Jv/BOX4G/E/wAC/BPw&#10;rbyeK/iDLYCw8SXsm6PR44FnV5Fhx+8lPmjaSdqkEkNwK+TSeRn86DxgLmvLzjJcr4gwEsDmNJVa&#10;MnFuMtnyyUlddVzRTaej2aabRpRrVaFTnpuz7+uhreO/HfjT4o+MtS+IfxH8U32t67rF291qural&#10;cNNPdTOcs7uxySa1rC5RII/mYgRjHHtXKDg5xnity2umFuP90cD6V6UIQpwUYqyWiS2SM223dmzZ&#10;XjMxbccdRmrlldPHMMEgD0rBguto+Xvk8VoWM4xkdKoD0bwZrrSWvlM+CvQ122iauZFVxJkMNvPF&#10;eN6RqRspVdXOO4z1rtvDuthpljLYWQfKc96APSob5o1CRnJA4NWY75tu8AjjPWuXtdXXaGZwHHBI&#10;rQh1PacFwc9OaBWNyK9dW81W69acNRIfz2JyDWWLlcfKeSDULahh/vY9QKBJM6G4vvNTeGwR0r6Q&#10;/wCCWP7aHwh/Y4+PGp/E34zNqI0278NTWEQ0u1WWTzWmhcZDOoAxG3Oa+U0uwU27iDngg9favt7/&#10;AIIF+EvCnjX9sDxDpPjDwvp2rWg8DXMqW+pWUdxGri5tgGCuCAcEjPoTXwnidVyyh4f5lUzGlKpQ&#10;VKXPGMuWUo9UpWdn52Z35YqksfTVN2lfR7n2Wf8Ag4M/YKwNsfjEnrgaLD/8fr5E/wCCpf8AwUt/&#10;Z1/bH1j4XX/wiXXI18GeIJ7zWP7UsUiPlO9sRs2yNuOIX4OO1frj/wAM8fAQcj4J+ER0/wCZbtf/&#10;AIivzv8A+C83w6+HXgXxF8AY/B/gPRdKW98b3CXg03SooBcKJLHCvsUbhyeDkfMfWv4/8IM38Lq/&#10;iFg6eVZZXpV2qvLOeIU4r9zUcrx5Fe8bpa6N36H1ea0syWAm6tSLjptGz3XW56pb/wDBwd+wYlsi&#10;mDxnwoHGiw//AB+vN/2x/wDgtz+xl8ev2WvHvwW8CxeKhrPifwxdadpv2zSYki86RNq72ExIGepA&#10;Nff9r+zr8AXtY2PwQ8I8oD/yLdr6f9c68S/4KW/BD4LeGv2Avi94g0H4R+GbK9s/AOoS2t5aaDbx&#10;ywuIiQyuqAqR2IORXyfCudeD9TijAxw2U4mNR1qSjJ4lNKXtI8ra9mrpOza6nViaWarDTcqsbWd/&#10;d8vU/BeXUSWzvOCTjNanhW/DTvJkDC9642XUTuOR37GtbwtqJ3soI5Hev9Jz882O+tNQk+VM5z+Y&#10;rc0+9ZSCCOOlcbZ6r5tzkHAXjmtzTtQVpApbAFAaHe6TfxxCMyEYHzNWtaapLdO0iScuflBPauHt&#10;tTJ2xlh85wK6fSJFaP7TE/yIPlzxk0B0Psz/AIJxftrfB39lTw54r0n4qtqnm61qNrPZf2farINs&#10;cTIwbLrg5Ir6cT/grt+ydKwRT4i6ZydMj/8AjteRf8EVvB/g7xn4L+IJ8VeFdN1J7fW7EQtf2Mcx&#10;jBt3J271OBn0r7fHwg+Fa/d+G+gD1xo0H/xNfwL4x5t4X4fxJx9PNcsr1cQnT5pwxChF/uqdrR5H&#10;a0bLfVpvqfc5TTzGWX03TqRUdbJxv1fW5+fXjf8Abe+DGtft7eGv2jbKXUv+Ea0fSjb3rNbKJ95h&#10;nj4XdgjdKvf1r3yf/gsH+yNbzLEzeJCTzxpcfH/kWuK+IXg/wfbf8FcfBvhSLwppg06bwy7y2C2E&#10;Ygdvst4dxjC7ScgHJHYV9e/8Kc+EzkO3wy8PE+p0WD/4ms/EPN/C+lg8k+vZZXqJ4Kk6fLiFHkpu&#10;VTljJ+zfNJNNuWl7rTQeBpZk51uSpFe+7+7u7LXf8D4S/bv/AOCgHwF/aO+B/wDwrX4dvrH9pNq1&#10;td4vrJY08tN2RkOeeR2r4mvJeVXecu+SPpX6Yf8ABWHwR4E8JfspTavoHgvSrK5PiCyT7RZ6dFFJ&#10;tJfI3KoOPavy3S/kurx5XYgAbV9OK/pHwBxXDuL4B58kw86FD2s1y1J+0lzWjd83LHR6WVtD57PI&#10;4iOO/fSTdlsrf5mpqNxFEoweWbpVP7PHODIH56e1Z8155l+Y2bIQfrVi1vSFfHVV4x61+2njajdS&#10;mYlivQYUA1kWkaahq+5lysQxx61c1V4yVRRkxrljjvUeiWqQRF2bmT5m4oGbMUT22PkAVFyzYrxT&#10;4/8AjNtQvTolvMfLjwZAPWvTfiF4uTwn4deQ4LyKT9OOK+fdRlOszT6hcMfMkBcnPH0oAywsvlNw&#10;TyD0o3qiuxPPX9avwRK8DKyjcydfesq6YlyqZ+ZevpQBIZ95ki38bcg+9cBr0L23iO4mLEgsMn1G&#10;BXZ2l0juEJ5Kkdetcp4guol1eVcA4cdfoKAPqvwX/wAFY/jfb/sPeM/2Gfiqj+KdB8R+HBp3hzV7&#10;u7b7XopWRGVCzZ86DauApwy4GDjivmex2+RvOepA5rEecJbxOF6SelacOoEQ+WqnrkAV5GVZDk+S&#10;VMRPAUVTdeftJ8uilNpRcrbJtRV7JXer1bb1q16tZRU3flVl6FzR7iTzfLlI4fj2rQ0rUpLe7KA4&#10;2yDIFZ2khTvkc/MOnXNX7W3X+03Yg/OvI9a9cyOw8LXJE8p8zpJkLjoDW8jkSlGHAlB5FYvh9LWF&#10;m3nh4QcE+lbl68DwvJEvGxSTmgXUvLIlrINuMGX1z1q7p/lsITu4IYY9fasiKcSxNuXcCEcEetXb&#10;VyAAg+7OORxQBJ4ks4/swlQ8tCCfwNalhco9siLzhk/VaydVmlECQTLkYdeRipNGvE+ybYlyBGjE&#10;+9AXCW2RpGmOeY3HJ9DUayXCauAXAzKpx/wGrl2vm5T7nMgzn2zVKWWSKdGHJ3p7YOOtAFMRMNSL&#10;luCowPfdUusrHJr1q65yJh/OqFxM8d8JQwJ24Of96rdzdvcarB8u0iXO40AatzdOl+ro3AZj+Fak&#10;92Z7YqTt+XqPwrEs5FmuwGbPyknA461PrOovBGEhbA3YJ+poAzdcultoj5xJBPJBrzj4kX6vpr/N&#10;gBcCu08T6uq24icDhfWvLPiXqSS2j+WSDtx1oBHhPi+YT69Mw7ECsyrOsSmbU55CeshqtQMKKKKA&#10;CiiigBdzepq1YXzW8gYnoeBVSigDsdL8TRFBHIwB/mMVbXxFbD5BJ9M1wgkcdHP51PbW91cHI3Yz&#10;1oA6q81y3OdjZ9OOlZc2oTzP+6PuDUFtp4GDK5P1rSihiRASg6d6AKYs5pgGkYjI9atWVhBCpEhZ&#10;jnGM02Zy7ZB9silhcF8sxyTwetAFxbqKADYg2jJ69KvWN6WAdSSDWYGBZflyee1PWVgNycYH5UAe&#10;heB76ydxHOQCDwM9TXcyaJp9zZmQBSAuDnvXiWm6hPABKspBzkEHpXXaT8QbuCCO1mkO3oxzQBH4&#10;z0f7Jc8A/Pkk1zU0JCkbj1r0C5ubDX7XezDp8q57+tc1q2iG1QvGNwHof0oA5a8k8iIjeemBVe3n&#10;ZI+M8+1aVxaGQlMEfT0qJ7AL8gOOc0AfXYOGwe3TipEOOeevWo1XnBA4NPUANwfpmgCUbSfvHGOh&#10;pwODnd26UyMjbnjPrTk6n1x6UASKCTk8/hT1YgEYxn2qNDuXn+VPAIA3Z7DpQIeCc85wOtLuzjk0&#10;i8HvTgpztH5UAPV+MYzn9KcSQu4Ht0xTQp6Hp7UoAwARjHPIoAcDuONueMdKBgc559KCOcClAdRx&#10;+NAxUPy5H50/OOM5+hpiDC5z3709UBG/v7UCHAbuvHGKfEQBt7896iw2QPapI1AwSOc0CJI2Y5Cn&#10;H4U8DAxu5xwcdKjXG7B79qkLADAGeOmKBD92EwV70sYYLkMetM9AB/8AXqQHgZ4I9O9A0SKOMrTx&#10;kkA9v0piHdxgU8cvtx+VADgdo64yfU0qDjBamBiAQ3596coY/dFAbk0TFD069PepkDqcEc1BB1wV&#10;5AHapcjOASDnigZKDznPbg0qEnJJPHYUxFCngfrT19c9+1AEgKj+L2xinDcowhGQOQaYgbGck8et&#10;Ox7nOKBkuV4LEilYjJOeKYTx8x705cAcjNADsZOSOnU5pTkHGBz7U0HPJP5UvUYORQApLA4ODntj&#10;imlhnaecd6UDjO78qRiAN350CHb8gEA0KuO2Dnjimgk8nt6Uqjucc0DJBz8x6E05Tzx0x0FNG48c&#10;EdqeuWGCv0AoAkUdCMDnNOAPPGCKjQgjoefSnoSWwDj3NAD1J784p6EgZPU8/jTEVmwSeT2p6Z25&#10;GDzjp3oJY8EtyfpUnGMDjB9aYAcc4P1pwB3biKdhIeCeQR9KXPGwj9OtIMk5z+dA3Ken04pDHYye&#10;BwPekyT1JyaAQByO3UUcH160DHbvlzmk3ZJIGPTFB570ZxgE0AHUdO9HX+RpNzdcfrTup6/lQIAR&#10;k9/SnqzD5TTVwTgEj2IpUyB1xkUDHpuPyEkn2FSBvQcmogwUggfl2p4z7j0xQMerAn147VMHAGPf&#10;ioBwuOlSKQFwD+dAEoJxjP8A9enBsqAccg/Wo1z0J78GngMeSfbmgQ8ZxgdccHNSKvHBPWol4bqO&#10;tP8AmIKlqBjwFA5PfPSnrhTnFMRXIOD+dOU4A2nn1oAeORkk/jTl46n3pkZfI5zz0zTicc5OR3oA&#10;eD/CPWnISfmOM55qMZ65wR3zTgwHRvxx0oEcF8f/ABONG8Lm2hcb5FII+o6V83PFFI5mjXk89f0r&#10;039qPxFLPq8dhbOCF++o/Q15XbzxyKC0pDg5OKBhZQLLqhSddpVRtz3B61ZvITa3BkssjIw8RPBp&#10;k10z3Sq0eUxjcByD/hV6RreWAR3TkDHyyqOn1oFcpvOJtuxN6L99D2pZZ4IkKQzyFH4IAO5angto&#10;VlG04bH3x3pDd2sMjyw3kcZHylFjzmgRSjis7dS4e4kI/iZjzUd7eXAjWS0tW4GMv/8AXq3LexTK&#10;zNM54wCEGGqpG19OxjjtpHU9FNBQQtqV1KAwRA65NTQWOoopV7oEbuntVm1S6tYmkMUUZXu75IqS&#10;4ka523Ek6AKvIjX71ArlGbTH8xmaINg8kmorWza4lZRp8RMRzlnxn/GrvnEkrmSQMem0cUDR7Pcb&#10;wW05J6ru60APtoFkQCbR4uTwDJVh9NS2UsNNLK3URy4x+NNtYbPYdmnzknrhulXDb6f5YRrS9APJ&#10;2DOKBGPdaPaCNpm8KapOrfKVguiBj86r22maTYSGaDw14gtlkQgL9qLDP51cvH05J2t47jXxD/GL&#10;dDzVKe/0nTiIoPEHiBY8EkTRMcfpQMn0t4LYSW8x1UOo42sTt+tWg0TKJobHWJgG5LMRzWJY+KtK&#10;tZJJotd1FjI3zJ5Bz/Kr9n8QoPL+zjxLOuCcJ9mOcflQBtwm2uY9sui3RAPIlc5/+tVOZXtj5kaw&#10;wbmyWkcE4Hb1qu+qQ6nBJcf8JTNg8bY4Tv5qpp+j6S7tOtrf3X/TSY4zmgCW98S2rylG1FJGD4fy&#10;u4pi3090JJLOCWWNVKiVnJ2nPX8qddwQ6Pas8Wn2dmrMWZ5Tlmz1zWfNrxmjMNnqLyKM70t/lTdj&#10;g8UAWYLh7EENewQ7ZMqp5bBpi3ei318XSC4u3cElpThSR1FZs8l5dXSLBaxw4XhphvOD2I/rS6Va&#10;7NQJm82ZweVRCox7UDNWXVLywhxYm2t4gpJRQC57j8arw3cur7/tFu8vG/c5IUgjoB9anudPZHW4&#10;Nja27M3SRjk/UcmqzwWrMA+oSzupAdLcbVHOaAJ4by9trQNfC0tVT5V2pk47ip4LtEb7RJrl1cLs&#10;wqRRfKPXH+e9QJdQGTevhfzJA/8ArLiTIxnrzStrd3LA1s2o29uiHhLcAnGeRnHH/wBagBZLiaeZ&#10;lTw7LgHO64ueTxywFT3n262tvJYWlurc5c7iOgyCPpWdFe6HdTsHl1K7BXkxr0Hse/SrWn2tvcly&#10;vhOdxGThrm5GA2O4zzQIkvb3S49OZtU8RuxZRtVMhTkdse9Q2z+FbxoBBaXF9MCUdCr4z+PHrWg1&#10;tM0ayTQadZIFxtkYNt64NRx6jpdnI7XPjK38wnJ+z4z2yeB6UAX7K6WMtYaL4KtYgiDaJJQCcc9f&#10;X61JcXPimMzQyT6VaggAKF3ZHqAOhHWsG71bwhNOjrFqt2cFnlt1Zhz0HQVp3NxE1tHLo3w2k3Oh&#10;U/a5NhPHXGaA2JrWS7KuLjxVbM0kRDtFAACAcYBJ6/8A1qglk015mX+0r6aeNQoKSuVc56kKOfXF&#10;RSR6/GuFsbC1lQAMPNXaFPU49gPWsvUr6+0udkvfGNrE0ykLHbc4G4cEjjuf50Abumw6RDbSp/Y0&#10;26P5vMaPgD23H+8QR7VC1zYLNLPYWtrFIrIqmVhuGBj6evbvXEa54i0mO6YS+ILq5aRjjy5iAo5y&#10;uO2CB61Wi8Z+H/NEo0m7mwBlgxJJ2k88Y6/pzQM7OXVpEn23WrWkAb5U3EkE7umR04HH41k3vilb&#10;JC48UxyNuDtHFCVIIYnaCzcDgdvbvWVdal9pnVrfwneRokbHdcME5A7Zz0BH51T1fTI7SNpNW0y3&#10;g8zcsduknnSvJxhQ38I5B/P1oAo6h4y8TX8qPa67s3bTthhb92d5J+YnOcnP40zS/Et5ZXDjxDFe&#10;XMSIFCQylQEGcc5JGO3pk102kfA/xBeaXFr/AIh1+20e2mOYXugQW+ijk10HhTwDZ6HcQv44W31/&#10;wy7bdQv9Db/S7GPODJsIBIHXGCDigDP0bVvBviW7K6dBfyqkL7Fe524XaF2DK9DycdvxzXST2Phw&#10;oEFjdTYyxG8/vMqq+o2/KOe+Risv9pn9mzxN+zfruk+LPCfic6t4R8QW32zwx4p09f8AR9UtyMkA&#10;HhJ06Mh98VQ0fxNd6vbRK/i51dgjLKNM2CTc+c5BGOBz0AHSgRuXOn6Ozpdy2F8skcw2NGZFO3Gw&#10;A9eccE9qrwaVorMbVra+lhG2NxAsjAIMk5JHX198GlS4ugm8eOrtydxidYgWJZ8EcH5cDqegHI65&#10;pbiazCpJceNZRIH3NIqMgQbim7Gewx+efegB194d8KQ75LdNTB+f5UWTEmeCWz2Iwvr0PtUkGg+B&#10;tQSSVrnVIJlX5S1vMu4lfmBJJycbV9wM89Kgl1axtrsxjxIoHlFgLgMNxXCjA98jjv8AezUgvlst&#10;yW/i1ITGpaNJMMWKERjtnHOCc5+6TQBKY9CjDwDxPfIWYAbLkq4wQx5I5bcF9sn05oW3Ms6y6Z8R&#10;7hXjY7llCsq4IUYTAByWbj2J7ZpLS8vjCYE1uyu4vmUPLIqAHKqP559SecYFajtNfXsf2200q6DX&#10;AfyEZcqASNwOCGyFYAZySx4wKAKUmleNY2Se38S6de25kJWOS2ww48sck9Cw3Yx1J9qpy6pqMcCA&#10;aQsgtVRYYoLn5HfqynAI2hhkAcZye2BdXRYAHlm8PeWNxkIjwF245ClWGAFGM98H2rQk8Pz6zp8I&#10;We1gsoVZNzTyKFj6ScnOSCwOehB/MAxfi1vvdU0nxTd6XNbT3lgsN75jAo80fG5cdPlK/lnjoKuk&#10;ajbbUXVIXkSMkosb44P8sf0re1TQp7j4L3s1hqstxBoVwtzHbXgyIYpGWM7D2JBDcHjp0AJ4rRrt&#10;PsnmySgKoOMmgZ1tnKwVd0iyB1BVlb7hz0PpW7omuraXZiuHZskbtx469eK86tPE5tpibOdgz5Vg&#10;OhHuK6nw3bxaxFFPa3K71QeYjPgMR6fX0oFax6x4PIvblZtNnPByNp6n2r1TwL4j1vS7hZEaRJAc&#10;/wB0H8K8Q8LXOpaGxDRNA+AylhjAz6Hsa9f8E+J7TVBE19BkKMEBu/rn8OlAH0l8H/i/NbTQPeMc&#10;+hbjjrX1j8M/iDomuWSCR03Y55GD718T+AdF0+6iint7gkOMxs3JQV7V4BTWbKHzrWfapOAEPb1I&#10;/CgD6iTw54b1IiYKm7GQSP8APrU2reAPB2t6U2m6tZJLHjAG7afwNeXaD431yDy47gkKThW3AnpX&#10;UQeNbhoEE7OpJwADkUAjE8R/A/wZpRa806WYInKoxBArJ0uRdGn+zaW1uNxCrIUyc/j0rrtU8TRw&#10;27N5clyXX/VJj/JNR+HtP0jxF+40/wCzrckZkjkPKH2x1P8AhQLdlTUfh/awKNZ8XXjPNIUEcSyZ&#10;Y7hwcdl96t2Phe189bW3DcN+68pMlP05+tcz8Xp0+D+j3nxh+L3jiz0TQNAgH27VdYuNkMMOeFHd&#10;iSeFGWJPAr8pv+Ci3/Bfzxz8TBe/CD9iW9u/DPhtt1vqHi14zHqOpryG8r/n3hYEj++R1IzQHU+5&#10;v29v+Cxf7Pf7AsF14F8L6tB49+Iix/J4bsLj/RdPc9Gu51yFwOfKX5jjB25r8UP2s/24/wBo39tj&#10;4g3XxD+PXxCur4STE2Oi2zmLTtPTtHBADsXA/iwWPUk5rx25v7m/upb6+uGlmlcvLIx6sTkk+pya&#10;lto3nIYkgZG0sOfwFBRbtVnuiNoIz0UDn/61bVpZdNyA5wcDgD6nvVKwiiUkoTgdQWwPxNa9qrSo&#10;DGQF/hdhx+HrQBatraIMBIy9O46fQCuq8VPD4U+DMkJjkS6129WNS0ZXfBHkkj1BbFU/CeiSy3CO&#10;GiV2OUac/M+OoHp+FTftLXM1ve6D4W3yqNP0dJJY5mztllJcgfhj86APMJflGC3X2poDG5AyRxyM&#10;ZpJZXJUHpjPFEMn+kjd0xzQA6VDJIyhzgDjirGnqIlIPJ2+tV7hwrblJyepotpSuSCQT2HNAF1WA&#10;XcfTgio4WxJ8nr3NEK4Qu2TzxUsZyxBwOOaAJYJt4yx6nioJHZpmYc89xnNSqFj+XHbOMVHHKi7g&#10;Vzkk4oAZPJ5h3kVQ1DDvsHYYJq9PJgYHT1ArOuS8jszDIzxQBRmQqxUHpUJY9xz9KnuHYBkwODUG&#10;fWgAPqaM9j+lAJzjGfSg896ABfUfhWjbuVgUg/wjPFZ2cdKsW85XAL5x60AaCTFT61esLgEbieD1&#10;5rGErMxlz35FW7aZygIwMc0Ab8N1swQDkY49K3NF1jYUBkOV6H0rjxeTBc7xx1+lT2WpyQSqc5zQ&#10;B61pOsE7XZ8h/vegrdtL1GG1ZMsORmvNvDmugoYJCcN0z2rpbDV2ADs53DrQB2kV9lRiUnPaopLj&#10;dJvDdRyKyrbVE2hGI+bkYp0uogNmM5GeaANGPUTEdjNyP1FfoD/wbqX0dz+2Z4iRT/zINyev/T1a&#10;1+ct/dM2JUYDH3s1+gH/AAbb33m/tu+IoASQPh9dnn/r7ta/M/GT/k1ub/8AXmX6HpZR/wAjOl6n&#10;7ingV+Zf/BxHdrb+Kf2c0Y/e8dXX/oywr9NGIK8Gvy5/4OQbgweKv2b5AxH/ABXV3x/200+v4I8B&#10;FfxWwHpX/wDUeqfbZ1/yLZ/L/wBKR+odn/x6Rf8AXNf5V4J/wVTbZ/wTj+NT+nw61L/0Sa95snBs&#10;4f8Arkv8q8B/4KuuE/4Jt/Gx89PhzqZ/8gmvhuCf+S1yz/sIo/8Ap2J2Yv8A3Sp/hf5H83smo7XI&#10;J4z61t+F71oreRzx2+lcRPqZ845YHnnNdPoUzLYKME8cgV/r4flZ1+m3oY+duOfY10Wm3uyEMc5b&#10;uDXDW126SpGuQM8qOtbtpqMykMD8qjHWgWx2+lXPnTrJvJCcAYrstOu1NvHbIOF+ZznrXAeH5lVF&#10;Yk5PJya6a01QxQeYCd0jYUZ6AUAfqB/wQqlEvgX4kSBsk67p+ef+nd6+9jjvX5//APBBiYS+AviQ&#10;yjprmnf+k8lffzONu7BxX+X30gP+Tv5p60v/AExSP0jI/wDkVUvn+bPif4nXBh/4LP8AgZSww/hg&#10;qAP+vO9r7ZGQn4V8IfFnUP8Ajd/8P7JZOD4YORn/AKcr6vu8MvAz2qPFdWy/hx/9S6j/AOl1R5b8&#10;eI/6+P8AJHyX/wAFoLo2n7GjzLkn/hJ7IDn/AK6V+S1ve+VbKXJ3AEnn8q/WX/gtKnmfsabe3/CV&#10;2GR6/wCsr8i7nUC0y26qCXYcY6Cv66+i8v8AjWC/6/1fyifK8Sf8jH/t1fqX7aZlPnFyc8nPell1&#10;I2zLu7/M3H5VDZzCW4EaL1+8MVXvplu7sICRubaCOcAe1f0UfP3NJpVngG9sSTNzkdq0JYobexV9&#10;wXHBLDsKxHbyLhGbOxFwB/Wq/jjxfZ2WjSwxPhigVSD+dAzzr4w+LbrVtU+xxykxoTkhuOO1cfo1&#10;wLmABQckkHIq1q8jzCWaUliJP0NVPDxEfmCRT8r55oDoTIHgKKxG1uPvYrOa1ZpNgbJDEE5q9rcw&#10;hjMm4qFk4IHPNMEPltJMpzkgigaOadXt59pXG2UjI9M1zfiGyM2qTSoDtV/r2FddqqxRtLg85DEi&#10;sbVYEW6lzgZ55+lAGBckraeWh5VwelWrIt5/7zglQR+VF1Cq72CnhQc/Sq4nMswCHkr0HegDctZW&#10;Fy5R8LjO3NW4L8NqULIg27cH0rJsjN9oUEHkY61ZfMLxOrbW3Y5NAHoOitDOkTb/AJmjKk59O1b0&#10;F7G1okRwWMR788Vw3hG+maZInl4EmMegrr7FEYqRzskIHGeDQLZl20nIWN8Z3QEYP1rQjuQxLwck&#10;7Gz1zWTa3EKSxwkH5WZRzj9K0NMmBkCAEjyyOR3H0oBC+IrydnWNcj98c49xT/CzyWVvtlUndCRy&#10;emDUGsy/arg7VIKujA5qPTruVb4QdUDSDigDbmu1nu/LYYBdvxytIkETyJv5GUzxyKr3coNysowM&#10;svP1WptPmE43v2Ucj2NAGbrlpbw3yGFgCV546fNU10ITfIfRmz+VZ3jC5MF8pRiQAwGD71VvNRki&#10;uosufmyRk+woEbcYEEgdJMkBB/Wi4l87aJJD71TS4VAXlI6dD7Cqt3fKXVIzn5upPSgdzM8bSxxt&#10;mN84GMnvXk3xFu1ELHHUcivRPGVwyA5c5A6eteRfEnUJPImOTwnAHaga2PLbhi87sTyWNMo5J+tW&#10;bjSru1thdSp8pOKAK1FFFABRRRQAVLa2ct02EHA6mlt7bzm5z7itrR7ZRhmTj0WgCta6PEmHfnkY&#10;JHStE20cKDAABGcAVPLGo4T5RjJIWi6RtmFbgdM0AVY03OCy5HrUs20RjDAjHUCogNmAxI44FLhs&#10;YYnAHGBQAsY84OW6gDrxSRMoIAAHvipYCBE7noR6d6hVm839TmgCwNqqqHHfqOlTQxBiGwcHtVec&#10;gKXBBOc/WpbO6RiEGScfnQBMjIMqvr0p/nsCpVyRUIlVJWB6enpT0IC7skgjjIoA0bbWLi1GUlZQ&#10;PQ1pWviQvEsU4DLuya5p52f5SuMDNTxyssWQ34UAdfY2+havuJwjkYAqtqPg4mUvbXIKk/lWHp17&#10;JANyOQav2viG7VSokY85OTQB9QAlSSRz2FSrw+NwqNGwdp6Y609SoAwDigB6nABx+Ap43EZI59QK&#10;jU4OcnpUisDge3bigBY846D35qQO35EcUxDkHJ5JzTiwbGH60ASI/Bz3p+VznHJFMQ4BA/IU4Nkg&#10;hec9KBEiHByW6Cn4P4YqJNpcc9O1SbxgZ/nQAHIBI69KXBJO7HX1pc5ApwOUOF+vHSgBp4Qd/wCt&#10;PjGcZIA6nmkHI204Dac4znpQMdyw649s9BTl+9wD+NICN4OPz7UqPnJHGTQSOBJONmc04BlOARSD&#10;B4IwSe9PBBPLdRwc0AKnT2Ge3NPjbkDnk84pu3jJNKowow5yD6UATRsGbpn3p4YfxZ/AVHGWDcjA&#10;PSn7s/KaAFQ8ZUd+c1ImQN49KjQ5YgCnJjOFoAmh3H5QcL1xT03YBVgPUGmJJhwSOnFOhlwx4Pvz&#10;QHUlDfNsA59c0888DjJ60wght/GKenIzn3oGiQtk5H4Emnjg47dqiUEYBPHr7VJHyMn8TQMeoYDv&#10;1705Rjp2GaaCQpweKfuwMEYOOuOtAC4JwQetICehA60oxnrigntnJB60AG0qMng+5ppJBGRzTm3L&#10;1/n0pSAByDjtxQA3cB1/MU5SM8ZpAUySfTmlU+vB75oAcuSxAI4Pb1pwbH/6qaowCQo69qezY4Hp&#10;QALkrxUgJVevOD0pqEY5OfSlRlBwxwAepoAeGJ+UEGpUbBxtJzUSNyeB+XepIyWwOaBNXJFY4/ri&#10;nghUyq49qYhygJ/Dmnhs5zgEcGmSPVjxzxQMZ6fXNIoYnPp2pcjk+lIfQUMQG5+hpR0wO9Jknnnr&#10;S9Bk0AKx7lT78UchgMDGOKMZ5NKdu3k80AN2gnnGBSqecluM0jNt6np2pBn39hQA/gscd6dgkYPp&#10;TentgelLuPQ549qBjyF4IxkU4N8vI74pnBycc+tPwPu5IPtQBINxXHp2ApyHIwfWo424A3A1Ip6H&#10;3oAeueuenFPAK8H+VMA5yQMelOyBkDmgZIvzcgfWlTGdgB4PemluDyfYU5T0C+nBoAkQkckUucHp&#10;7cUg+7zwRSnIHP6dKAHqe+O3SgEqPbNIrYGdxp2cjJz+FAChsDnPvSXk629pJOf4EJ5+lOHr+RrE&#10;+ImqDSPCl1dM38BHWgR82fE7V21zxrdPI/Ak2rnt7VzM1kI5jKwyO7CrWoXn2+9mvpOC0hOfUVV8&#10;68WTON0RHJzQMLRJDeiaIhsdRnirSXGHMhXjPzRH+lU4EtxdBxKVVjyQPu/X0q80UcI8y4bKDpKO&#10;/wBaAG3gaVC2nSqpJ+aOY4ApEe4s4hBdS2obruU5J61NFHHc3JE9lDKm3926yDn61VvYIIpjutIU&#10;x3Zs4oEIb6GGEy/aUJPQKvWq41DcfPiE/oxPAoXV9LsXHmSwuRwFUA/5+lS3F7p1zGHJbJOVSMUD&#10;JYZVvThxkHrk9amfUYII/swjfaBghVqvYxzhWeGwcA9CwxTry1v7iANmNVbqy9aBEP27L5jjuZFP&#10;UgdKvRzQfZwi294xI556VlRwiImOa/kC/wCwOTU9qkCoVN3fZxwyqT+NAxZrm1t9xSDUUweXVc4q&#10;xB4o0qK3Ef8AaupwydXzbkjFVgNh2w+IrxS3JDwk/wBKvxXOnxqC3jtQCP8AltbYOfQ0CIU8U6ak&#10;bPD49vIyfubrM80yfxPc3ab4vGsbBRjbLbDOK17bXcxLDF4s0d1U/dktwCTVO8vra63FtS0gMzYB&#10;CgcUAY+pa20cySweJrQsT1MAwtRxeJZoiHu/EGnYydv7oZJ9asTyaYyvG2q6a4QnIZBxWZLNp9tu&#10;uJ7/AEl48/KBHnFAy9N4+gZRE/iSzVtucx2+cn0qpceLjPmGPUryYdxDDjH41US7E8guVn0hQmdo&#10;2jkVbh1PVJYzFb6nax7/ALnlQ/40AQMl/ebkTRJWdgMS3rH5R346VJOYbiJLS/1aG1TjckWNxx6A&#10;U+azFzIovtcupnwMhF4J/CphY6Zp532mioj4wZZ25+tABYXmlW0yW2i6TPd7B/rbslUb6e9OfxHr&#10;u4xTvHDGc/urdOU+pqUX9xdgeYjBAnzJGvDf4U8XUb200YhhhRlDb5XGSOlAFGJPOmWdo53ZnBDM&#10;/BBrVtLHEbzzTRQFchdvUjP86y5Z47hBFZ6ZJOy5+aHpg1LPfXMFi5isobf5cL5zfMABzwPegB09&#10;3p1hcSTTWdxdZOUJzzVOTxWYLn7JB4atbaOVciS4bLDnPAHFVN9nfMk15f3MrfxxQR4J7cetOjRW&#10;u4408MzSLjKyXk/3QeB9B1oAfPr93BL5qaykYJ2olvAPlHXFX4tR0R2d57rULtThlUEgBsdwKrGe&#10;SwcSRyadbKuXKqu849vyqnLq0dzIIbm+vpSSMraQFVJ9eKANb/RzH9ol8Jqwc9ZpP0xmtO2kZLFb&#10;61h0q2LZDKXAKADqBjnjtXPWEMPmFrDw5qM5AIczMV55x1/CtDRbDXlumSbwjb7WYkfaJ1G1T16n&#10;mgC+dW00gSSeN1RVGQtqgAJ6elMuZPCtxEbm51zVJJCoVhHGwyT3H6VfsLabTFWwhtdEtxLliJJV&#10;LYHfP9Ki1rWZraBru48R2bQhMEW8WckdsUCMoyRXW6az8IX88SqFUTvjecEZ+YjPrWTcT687IieC&#10;bG1jMgVri7mUYHPzEgcDHP4VYuPGT6veNGl3eTqBysKEEAehA4rB8ZRoDbQxWl7BHcMFZ7qQkyAD&#10;J4+tAzN1Ga91C4NppFik0anapt4ceYV43DjJB9T1ra8K+GtO8R3EfhXU9Zk0C8u2CW82pqVtS54A&#10;ZhygPTd2qXVtePhe2i0DRGCMsYa6lRcO7kfdz/dHpVaz8XSTodJ1e6huYpo95s7iQMWXONwB5BGT&#10;yORQBY+IPh/xp+zz4in8GfF/wDJLexFJS1xMz77dl4khcHZLEwOQwqx4NFn8Q/idpFsbC1ghEYLr&#10;bkbWxzk46HpXquk+K9E+OnwZH7PvxNuvPv7GJ5Phl4muP9bZ3AUltMnfqYZBnZngHFePfs5w/wDC&#10;MfEFBfq0BsbgmaLB3RAnay/QE0Ab/wAZvF8ut+I2g052+y2sjQWoc4CqvH0zxXL+APiVFZ69cafp&#10;t7Mk9pgyiQfI4PXH09663VfEXw103wz4z+HfjDQZ5NZkvzL4f1S3jVhE+8EhskEDAPI9eleeya1Z&#10;aL4d8y5sdOt5Li5xPqZhUTTNx8pcdh1wAB35oA+lvCvj7SvHXwW1v9m/xbdr/Yeul9S8Hsx40XXY&#10;l37Y/wC5FcIGGBgbh7186/CLxhf2GqXfhDUtagt0VvMt0uyQAd2JFDZ4PfGO59K6TwNqzXunXejy&#10;TATrbNNashziWP50IP4fkTXmWoa69p8ULPVVs4Zhc6iuIZ1GxhJ8rA+nXrQB7zY2mtMft9q9rNtY&#10;HMN0Cr5UsFzzjIBHQcU02+o3rJNfRxtK4GYVlxjIJw2eny9/TBNUoAtv5EUnw6kgBfDJA6uSOpwQ&#10;3GQAB+Jq0jwXV15F1ol/bLs+5a/IMY453ZPOOfQmgRcn8L3aRG4vtMaZInVZFdwBuIzt5GeeB9Bk&#10;0ltotu6SXbaLbySso37igxnBZVJXuODkckZrOgj0A4EFt4jgwxDutxJtPGcHLeoI57Gqsl/p9ncS&#10;Ot5rSFX3KkiMVCsNoQja2SRnJPYUAWNW8NaBNE0tz4UvId7KN0KjDAgnPv8A3f8AAdIZPD+n+Zmz&#10;0K7toxES/wBnYsAcZGBuPPPHHcmljkvmhaK18aTRhyYyjMh4wBlQUGPlPA4zj2q4X1q3QrF4wgmB&#10;UgxlI9zxseeQerfKM44XPbNAynJpOk6dG4tNT1C3dQURYy42nbs4OMn5cKDjqvToa0VtfEUc5jme&#10;bUYQ6GY+XuIG0Z2kNjAbHTGAT15FUjP4vjuV2axZStJLh2VvJcgZXnnnLYHpwME1eW/1S3kjmto1&#10;jl2rHM9lKr4VQcttwM/MSB6Y60COg8DN4h1Gy1DwjrWkQ21vqlvcWrafHasJIThlR1HdQ5Uemd3o&#10;c+CXd5rHheWXRdUiO+CVonZW6MpwQcd817Ta+ITY6tBqg8ST3MsMS+QBG3mgqctuAboecNkgncAS&#10;enP/ABy8J6RL8QL3UtHnDW9+qXBGzo7AbwfU7s5+tAHnOm6g99cqFc89FHWvXPhjZeYiRTOwIwR5&#10;YAxXmln4FmgvVlstTigkL/Klw21T9G7fjXb+H/Fc/hW8W017TpbYYUpOR8r89Qw4NAz6I8Mpp+ta&#10;MbPWIRORb7IpXOWT0PGMVf0/w8dEgX+z9RSRRFvZHcIQc42jn5j+Veb6N8WPCklkkA1ARk9GBCn/&#10;AAqSP4mRRXm43oC7jtYn5vY5oEfQXgPxnqvh6SKOeKeORHCvBIpBPORwe1fQPw7+KVtcxx2zTqzH&#10;BkwcleO/uD296+MPCHxglhMov5Vm89QJJbr5nUdQVJ6H+le2eF/HngUaKNZttW+yXCCMJZXEm9J3&#10;/iO/+Ad+fzoGfX/h7xeDGv2xkKKmQJeGH1z2p+r/ABIS4uP7H0u+hjuXJMQ3cEZ7+lfMw/aA0SwL&#10;WWvXrxyH5P8AWbkII/hbp096uaN8WtKRcaDqbSjb+786Tcw7nJ7UCsfTOkQG9thZ+IbjypXJ8udZ&#10;SGIxzyP5V5b+1X+1l+zx+wboEPjn4z+O7hNQu4JJdA8OaTIJL/UWXsBnEaZPLtgemelfJf7WH/Bb&#10;Xwz8FvDOp/Cb4UabY+KvFnk+Umrhw9lpUhH3t3/LeRf7o+UHqe1flh8Uviz8R/jX4zuviD8VPGF9&#10;rer3jkzXl9MXbGchVHRVHZRgCgEj3L/goH/wVE/aL/4KDeIIoPH+qtpfhPTpi+ieErOctBB6PI2A&#10;ZpMY+ZunYCvmwAngHjvzSU5FZjtHfpQMmtEJfewyD93I7+wrSt4biaTyYE3E/eGe3ue1Q6ZauWBK&#10;cYwcdz9a3tJ06RlBQYGenQZHT3NAD9N0uMxr55DlcYX+Af4mt7TLNpnHlPyMHcVzwTjgdvqafpml&#10;qAu9sk8jYoyB1yO1dNoOkGVvIhhxkEFgucHgg46nt7c0Adb8JfCei3GqwwXmoRW6M++4uBh2iC/M&#10;zEnjoK8P+Kvjm8+IPxF1fxHJeSSRXN85tQxHyxD5UwB0+UDivaPi94gsvh98JLywaGaLUtcK21o3&#10;lbAYsfvWGPThc+9fOCsN3AP+FAFiVkJ4AK47Go0Yhjjv75qOSZQ2Cckjoe1LAcvk5H4UATTE/L8o&#10;JPXNPjTCq7DOe+O9MnKjCk9B3ojkdtqluMd+1AFqNmTaQe/INPeQiQnGDnHIqOJQSPnxSdGOT3oA&#10;ttMoiPB+78pJqEPuwpPUdqikkdgQP50+JCygF/rgUADADIz3qjKrq5QYz1NX5coCMcjuDVR32uTg&#10;5x0J60AZ98NoBHc5PNVe9XNQBcgYP4DpVTGO9AAfb9RQenT60gz1o+tABTkcj8Kb9KB70ATCTJ5N&#10;WraTCgNjFUQecipo5R09BjNAGgHRk2jn6mnRSlXAPP1qok4CYwen5U5Jcrncee9AGzperGCbDPhQ&#10;eK6qy1gfLIHyD1Ga8+S4IBAfHpzW3pGrf8s2Jz65oA9C07V2ni2BjuA9c1orefLtf14rjdO1JopF&#10;y3A9624b4eXt3YzznNAGsZ90eGfnpiu0/Zu/a9+O37Gfjm7+I/7Pfi9NF1q7057Ge8k0+G53QM6O&#10;ybZlZRkxoc4zxXmct4xxJnp1waoXF3umwSG57iubGYLB5jhZ4bFU41Kc1aUZJSjJdmndNeTKhOdO&#10;SlF2a6o+yZP+C+X/AAVCeLK/tC26t3A8J6b/APGK8p/aU/4KO/tZftgz+Gp/2g/iVHrc3hC/e98P&#10;yR6Na232aZjGWbEKKH5ij4YEfL7mvATL+9yrHH1pzMAcj8s14GA4I4MyrFxxWCy2hSqxvaUKNOMl&#10;dNO0lFNXTaeuqbRvPG4ypFxnUk12bZ9nx/8ABe7/AIKgQgQn9oeEAKAv/FKabx0/6YVzvxf/AOCz&#10;f/BQr44/DHXfg/8AEv44Rah4e8S6ZLp+sWA8OWERngkBV13xwhlyD1BBr5QklKgNk0G4ZlA3GsaP&#10;h/wJhq8a1HKsNGcWmmqFNNNO6aajdNPVNaplPHY2SadWVn5svfavNYEkA5Gc12GgXLJaIjgcDJIr&#10;gYZw0ygnPIya62zulhtcAj7g796+uOQ6S01BTMZQPYAmtvRbtppQp5A5J9K4rTbh0f52P1zxXX+G&#10;GAK7l+aT+VAnsdxZXLQ2SKMBpTj8K1bG9kuLxY0kBCDGc1zdrdqWaQcrCu1QT3q3pjXCzK4kIPLO&#10;2OtAI+hv2fP2zP2gP2VtK1XSvg141TSrfVZorjUlbTYJ/NlRSqkGVGxgHoMV3mm/8FdP29mkae6+&#10;M8LRgE7T4esQP0ir5Xn1YyLHZh/mkbLAc1emvI7exEIOS57egr5fMOCODM2xk8XjstoVas7c050a&#10;cpOySV5Si27JJK72SR008bjKUFGFSSS6Js9O1j9uT9onXP2g9P8A2ltV8dJL4x0u1NvZar/ZkAEc&#10;WyRMeUE2H5ZXHK9/avRX/wCCvv7eocn/AIXVFgngDw/Y8Af9sa+XbURSO0rEEMcYNMvZkaNzCSVP&#10;ydenrRi+CODMfGnHE5bQmqcVCHNRpy5YLVRjeL5Ypt2SslcI43GQvy1JK+rs3q+57j8Yv+CiP7VX&#10;7SHg9/h/8W/iLHqejtdx3CWqaTbQHzI87W3RRq3c8ZxzXlEN4Zp3nDDIAUCsqxurO2sSA2CBgd8t&#10;Sx3Pk7UY8eue5r18ryfKcjwv1bLsPCjTu3y04xhG73dopK76syq1ateXNUk5PzdzpLe++zabJOy7&#10;mOFX6mmeHma7uWd0ztHQisie/Z1S2jmOFG5gPWtzSJYI7NNvynqxFeiZlvX5UtbJmwMqOceprybx&#10;f4qh1Od9NgyUgU7mJ6nPNbnxM+ICWVtLp8Fx++zlQT3xxXmVlfvNHmRss5O456mgNzVhnhu90Kpu&#10;BjyT7inQW0ayOCAN0WQB6io9D2RMCWAzkHI9qsxoJJdy5PBBPp7UCM/xJEjWrOSAMBuvcdqhimll&#10;svlIwYhhcY6VduIYru08uXOTuXn+VQpDHa2ac8cgjNA1sc5qaZkLPKfmTIINY96ks10JS3y7eQK3&#10;NX3S2YkjXOBgnrWLYQTSRrK7D7+KBlWaEXUTrETnYQazbe1mh2SMpOGxkVuiAwMUXoG5wetMgSHa&#10;y45Emc0ARafOzTIVUAg85HH+elWLq3eVc7sOsmT7VXsovKvSSeAcgGr88b/aZnLcMMg5oAt+EbiX&#10;7U8W0na+a7jTbmNHk3SDKspHPPX0rgfDRSLUZS5xlc4zXU6U5muJTvJygIx7UCNyNV+1O6D7twDm&#10;tHTpms7hQw481lPqM1ipe7XkAXoitk+vFXJNQSOQMx58xT1oFsOvb97q8aFeD5QOc9CDTdDaS01Y&#10;m4fK/aWA69xVaOVftZUA7gr4JHHXile6eHUC2AMyqcZz1FAG7rN+qOvldyntS6ZdrHbnfLyQef8A&#10;gVZ9yzXNssmf4F59DmqzSyWyEM54GCfxFAC+Jp0+0B5HBALYOevNZl7qMUupQoGJxnI/Kq3iLVo5&#10;rg7GJAZvw5rLl1a3OvxJg/fHagaOs1nUo1QIhOS3BzVKK+AcKoyTkgCqWpXkc1ypLHjJ5+tVrzVI&#10;7ZvMVhwvQUAkZfjjUJBcF2fj+77V5T8Q9QElpKwGDjArtfF+vx3dwwJ5zwM9K838e3YMBjzyWoGc&#10;pAu+dEA6uB+tekat4Q+0eBftqIfmGF46ECvP9Di87VoE7b8mvofTdEFz8Mlik2qzRE5IoA+bSCpK&#10;sMEHkGitPxNpUtnrksMUeQ7ZXAqbQ9AhmfzdQbC/3aAMhIZZf9XEzfQVPb6XfTHC2sh9Rtr0DStO&#10;0pSkSRDHToK7Xwx4O0W9iDrbls5APqfb2oA8atNB1bcGWyfGecjFb9hod4kan7I3vx0r27TfA1is&#10;oQ6WgOOSV+7Vu48PWNimEsUBAzgp0HqaAPC5NGvzkrZuQRxkGornTL9lwLNz0GdvWva7t9LiUxra&#10;IT0PyjmoEn0NWCyWMZ9TtH5CgDw2+s7pJiptWHp8tQzl40IMZBwByK9o1n/hF7y5W3h09M/xYHSq&#10;2oeHfB2xYPsx80noAOPrQB5DHPI0DDOcnGO9RbwvJHOeletJ8OfCc5MYmwze3Wpv+Ge9H1HDxX6h&#10;s9AcYoA8eeZmbA6E1LbSMsm4cDPYV6tP+zFeyRu1jeBscqM1k3n7Pni3TwRFFuI46Hr+VAHCrM0j&#10;syggZ4zSxT7R8x4FdBdfC/xZprGOXTJGPYrGTmqV14J8S2ClrrS5l443IaAKCzqxBB6tzmp42Roz&#10;hs8c81XOkX3mnzLd1A77eM0+1trmMHdngHAJoAnspEWMqBgDpS/aQCyoDndyfWo4oZUYlgcY6GoH&#10;WUMQFPXqKAPsRTz0zx3qRSQuQAcfjUa8Ng/WnoABnnmgCRcE5J6DnFOXJPX8M9qaG4wfxxT1IAyf&#10;TqDQA4fKQScU8su3GBjFRhTnII+uakAI4Izx27UAPVtnHGccCnIQG+9ke3FNU4JGCaeoUHIFAh4A&#10;38tn6U8MMfPj8qYgw3HI+tPU5IIPWgBQSeTginKCSRnnPFNI559ckg04Dg49PWgB2cHjgd6Vn+XG&#10;4fQ00Ek9+DThjAwKBjk4PzNn2xTgWxkD6H0qNQPvVIgxgse/HNBLJE3Fd1KrEEhT+GaZkdjz24p6&#10;gBievcigQ/eemRjuKXJPIAJ9DSA5G0fnSquew4GM0DJo2O3knI64pVKkHnB9M01cLyTzmnZODjj6&#10;0ASc5KgjH0604HuTn1GaiUc8+vHtTuFO0jj60ASrjGR60+IAfdx15PrUakADn6CpNynnbnP40BqS&#10;o+5tueBycVIhDZXPaoIsBhzyRipMsqjcT97gUDJlwe/anZIXg8dsVGjd8fSpM5HQ0AOD/LgDGfQV&#10;IjAtkiolDdN5/PtTwSDuzgYoGSBjjBx/hSZ5H1po3FunHWngEce/p1oAMZOC2TjmnBs/KRTQATnA&#10;BoI4IOMd6BCjcOo6+9GcnO7j1zS8DGOeeaXHyjnjsKBiggZ3ZxSszF+v+cUnT73Qd6cAM9BxQAo5&#10;Ockj0p2MnGAc8cikHuB7kntQoI4zkdqAJE6hgRj6VIG2Dpn6VGjHGGGOPSnjaCMfjg0CZJlegHHr&#10;TlJYFW/GmKPlwT0qRdoOG6+lMm49WI6HtSqcnGOPrTAxHB709Tx939aQIcOvJpc8E5H1poP8QI6c&#10;e9ABB6E59RQMepGck8HrSZAbpmggk4J/HNA54Jxx0oAOSOAM44peoJ/lQMjLDnilPLHB7cUAmIQV&#10;56+uaVDklSO2KQ5HII/CnKv5/SgYpxwM4GKepO3GDmmA7iGAz+NPOSp4AoAcCQMsKeCFbAOOaYqk&#10;EEenenAknOfzoGSBwp69R608Mo4Yd6jDtkHqafuJI+U5HtQKw8Eg4zkfWnKcYAOAePamYUDOD6U8&#10;A/5NAyQDnhuT7U7fyFA6cYphyPTr60uSOKAJAR1J+hIp34/XimKQQeOPanA44b15oAXOOTn2Fed/&#10;tIa3LpngxoYyd0meP0r0QE44HbrXi/7UmspGtvp+4kk8DtQI8WiuGaJjINp9D3qOC4eMn5cqc5XF&#10;NS4V5dsqMFA9KPMMWWtxvXPpQMa3EweOZVDH5lb+KtuGAywPHp7Iy7czWsx6j1BNc7ehJwrbirq3&#10;I3c1a1HUjHZq7p5vTDxthxQBdk0LR4pfPhsriE5yyiU4B9qrz2+ntIzGNj14ZuKzmuZZl3O11g8g&#10;E0+C13DzDCzZ9TQBJ9p0OFDKbaIEHBBGSPekh12CSdPIUdeNq0RaXbM5URopK9WNT2+gWEbiS4vw&#10;AD91Oce1AFljqU8RRJnAIyuGxSpHPEi75MZ68570l1c6LpMZZnlckdzVVtbvrzEcFighOdshoAmm&#10;Nu0hjNztHJXauaVLmS1TNnrMgz9/MWeKgj1C4hudkrINo5ITP9KeniEhwRqEaLvx80OaALVlqtuZ&#10;9h8SKjN0MsHB/StWOzvJIWmi1zR5yRkJLEBWO+ry35Bg1DTJWT7qsAOferCajrEkKxzeFNMuGKlf&#10;3UgFAC3dnfG2aGSw0KUl8krgGs26sleUhfDenggDBH86LnQLS5iMt14N8lhx+5uCKoSaNeyShdN8&#10;OzCNR8zy3J4NAE8Fm1xcbZtE0392vp/OlbT7Vrdof7K00FmJIQjkU2I3lqwlbQoV5wyyz8H61XFz&#10;ehyZdP01VY9pDxQBVvP7Ps2AuLTSkMQ+RXzk+/FVpfGGsTuFtfsUYX7pjg6Dtipbm/uBdiGWHSQi&#10;dC+WxmiPUH3ZiubAYb5QqZKmgBiTX8+dt3eTsRk+XH5aD/P9atxRXAhEaQlZBJ8wncnj8aVtTvih&#10;t31R3QgArFBtzmnxoriW68iSVsA4kPA96AGvb6i0zRS6mQrLzFbjHQ8U+10hptt3Hp4URn71xyPf&#10;g0/Srxo70XTBcMnBU5Ge3Wra2c87yxStNJuXPytjGaAGf2jDGJBeatsTaMQWcXCj8KBbWc1u09to&#10;8pDDIkuJACB14ou0sbELHNPHboo+YFgWP4Cq0Oo2G4R2ljd3hUYUKcJj3JoAJ9Q02KIR3OpJHLGM&#10;COBCxXnI/Gmf8f0Ksmg38zP8oR5NqkZz+Az2rT06OeWDe2kWMSkliQS0g571ZLIZllk1WVtqDMUK&#10;YA57UAZcVjcCUSyaNZW/ydbhwcVLcXwgkFofH9vEGG4xWcP3D35qTUrc3tuklt4deR0b5ppWJDZ9&#10;QelNW2vdKJuJ47CDco4CruHHQ8UCKVpqekq4gi8S6xeAscyRRHax/KrRtbFLlYpNI1W4cj7sjkEq&#10;fY4pk094zg/8JrFazOwO2CMYUD0qCBNNkumn1HxzqNwoJCTRRck/XtQM0otKtLWSZ5PhrMUCjEk0&#10;nPHPc1Vu7ea6lA/4Rq1tFyvMuDtyR2B701IdAvXEbar4gvMvtLFcAep4GKbd6bpNurJb+HrmZWxv&#10;eZyNx7HOaAHT3emQsBfeOLO1kXKkRx5Zh2GB064rnvEV5o97c2dzZ6tc33k3LLMJVIX5s/MCR1PF&#10;b7WMkRZodC0mxjICl5mBfPr3NVPEVpDPYNY3HimwXaN7RLFyzD7uCD2xjp3oAyH8LQeKvGFxp174&#10;xg0Zmt/Mgmu1/dyMAPkz/CTzjtXMp4Z063uv7Y1iCV7q3LJbTW8o2MeeScHP0Feq/Ev4YXWqfC/R&#10;vi94ahMlo0Xl3LRru2Op5De4ORz7Vzvi74VeK/D3wztfipDcWF/4c1f/AEad7a7HmwzEHMckZbcr&#10;DGcgYoAz/B2u3s0UmiO7KbhAYnz9yVTmNwfUHH51B4R+IFl4U+Ndj4w8WIGtLu4CaxHt++GO2Q/X&#10;qfwrF8HadPZy2kNlM0m2ZfKU5ygyMDJ681nfGWxls9W1CCZDE0N4wkT+6T1H50AfSX7YHwT/ALC1&#10;ex+J2hxLe6Zf2yPNPCpEUsbL+7mUrztZcdOhFeAeJfC/hW1vLXSZNdGs6aVSaQWhaIxP/EoLg89s&#10;kGvT/wBn79pPxJpnwbtvh747tZda0KONhbSyQl300Fvu5/ijY87ex5FVNc8NfBbxFOdV07XJ9NLA&#10;HyIo/NjY55weo+lAGJ8OI9PbxDPd6LZSW2nWVpNIqzzGQxxrGQAW43H3xXmOsRTah4s0m0itGneW&#10;9iAhT7zjcPlHvwa9b8VeIfBOheFZfCHgOJy82BqOoSjDPGDkgj+EcfU1w3wo8O2/i/4if8JTfXF5&#10;a6bp+42V1boRukUcEHBGB1NAHraW+i2tuts0GoWiZb90wcsvGzaCRg8ZXPoe1T3WtQCcW1vrF0Ik&#10;JKSSErzuBI+6OTgHn0PTPNvSoHuZQT4lFwVyxknj8xsDkZ6cHGDjg5A9quXAv3uIyZLB443IEew7&#10;5VAHBOSD1Bwe5P0oEYkEtu7G6ufFWFJLGKVgigk+ZzyDyTk+xA4GKcZkwn2DWbaUl9xlk2jpy/AO&#10;WJyAfTA6VtfYr25Jmk0GydEibLrLudS+B1PX7pHOefpUMNlDa7JJvDEckSh9oVUlO7I4yRxxjAPU&#10;59hQBnTW135cXlajp6SFgC08IVWIySMbc5KkHqOAamjsfFMSQT6ppmhXbyIu/YDzGFIznsCDnH90&#10;YA6VNP4Z0ye3ME/huPKupLeUpCAsS3CkZHQ5OffpUEsOg6XdI40H7PmRDCZWcMp3FT82Rxtyuep4&#10;wBQBBf2Et1Gq6t4WtZ0TaJDaybFzsKknPQ9DjH3T9ar2UOiS3H2JPDd/FFJ5UJWA7ipK7hgYwuJA&#10;oAPBznvWosiRzRhPEN/BMVDt5zxtGf8AlmFb5Tt4AGexqwJb10jjGuWl9Ehjd2ayVfnHyYJjdeox&#10;14B7c0AZcNzp95BJqourqKd5Sm+eFgUTAynyKS2HJz1HJGO9dRJp+j+IPCljdL4vg1Se0d4JXb/W&#10;Nv8AnAHJ6EMD9c9c1Vg0uKa0MGuaePLaF1ne0nkAkw6qQQRzuwCcnAP4Guj+G2jWOqz6r4auLeV3&#10;uLZBYynYha4CjCkNyGDHsATwMnIFAM4u/wDCFtKhjmiB5Py4yeveq0HhjXNOVlt590IB22sy70Uf&#10;Q9PwrWj1lbKWSDUoWWeJtjo+QUIPTHrT7nxNDNAxXHI5xQB5t4m0CCJDJbhrCTeSxRi0f5dqx49f&#10;8T6Gwmlf7QiH5ZEbdx69eK7HxFf2kjHzmDZztWuVvNNs9QYtDKYm6Ag4oGbml/HESwi0u5CMAbsn&#10;jPrXbaD8fbpo0FteDy1AAQSH8sV8/eJ44fDUiy6zOqxs4+ZCC2PpVTxJ4/8ADvhu6jfwde/2iGj3&#10;JI6snln0ZT3+lAWR9gD43aLpehLr3iPxbbWFpDJueW7YlSw7BcEs2OMAV86/tEfty+LfiVBceDvh&#10;zbf2DoryMLi6tXZbm/X/AGj/AMs0P9xfxJrxbxL4x8S+L7hbjxDq0tx5f+qjY4SMeiqOBWZQAAYo&#10;oooAByat2NrJK4Hlk9OMUyyt5JJAUHSt7S9MkQiaQkjjIXHr0NAFrSdMjYDzMN0O0Dgev+TXQWdp&#10;uIDg9MhfXjrmqdjaMw2wfLyMkdcV0miaMhi+d2ViSVUJnBwOe4wc0AS6Jot9qrpbWqAqD82TjnHB&#10;/X0r1jwJ4Ij0/T31HVNRS0ht1ea6c3ARFiX7znByce3rWb8OPAt74jvY/Li8lEYqkQgZxIRztI6Z&#10;75zxXGftX/FDTNKV/hN4Tu7W4VlRtYuIoQpjkHPkqy8EZOW9xjtQBwPxu+Kl58UPGkt8JJF0+yJt&#10;9Mt3fd5cS8Z/4EeT9a43c6nIA57VWjkIcNnBwcnNSIxkwAcbR3FAApU3JOePSpsgt1we2KqRy4k3&#10;M2QBVqPGfMT8OaACd35YN0HANT2ZLpnOPXmoZQSu4ZyT0p8O+NMl+vY0AXos5HoBTHk8ph8w5Hem&#10;RyEgknAHvTLklpOD2/KgCUzMyqEIwT6VYiKCIkjn6VVh3qAGXp7VaicbFYfiDQAjMWYlugqlI2+V&#10;9wyB0q9Khjj+8cE1SCoxfJOfc0AVrwAr1x+NUmXA9+4FXLoOwwAclsgelV7hFUAggE9qAISMfSkp&#10;WBowO2aAEpQR1NJRnAoAXqfrS7ucYpBx/SnAjI5+tAEjSkdfXr60qy46Zx9KhJIOD29KC+OOvvQB&#10;Os3z5OB61ahvHicMr454NUo3XBOO1KjFTkAdelAHV6LqZucbnG7AzzW9BfMFwzdK8/sLtreQOMgD&#10;rium0/UN+HL5wOaAN0XYwRu+91qtLcfvCmcH2NRmdA2B0PvVW8mYSB0k4BwcfWgCf7RtclmHHXJ6&#10;U9bxWGQ2eeOetZ010vAYHG3r6f408SmMKwyBnkCgC9JOvAJ69B61G0+1shiR9KrLdrLFgcn8qjFy&#10;C3lsOec5PSgDQtLnfcKCe/pXSJdL5aoQAuOoOK47TLuI3gjycityK5Y4y5IUcUAdJZT+bMkStgZ5&#10;Oa7LTbgwIJYzgquF571wfhu4DMZmyecDFdZaXsUhRGfiMbnFAHTWV1IjR2nmck5fnkntXUaWZBGv&#10;nKCX6NjHArhfD9wbq+Fw+7DnIODwK7C21A3ETSR8YG2OgRs28CzX/wBqLAAHCjFTajexvIUUcAbR&#10;WbobOAzEkKBxmieeQTrCoBxySPWgBZNSawQttO1cYPvTrfUTPEBuC/LnHuapa9MrhIgccksvf2qL&#10;T2d51iI6fMx9qAua9tNCJ0tpHBI+Y1Kkt3JOWKfJycj07Csb7TEdTLvKBuYY9gK1bK5e4hCLIDvb&#10;oD2oAntLG7nuRMjsQzetX/EGuf8ACO6O9zPKAoTHPYYq3pTwpCZEAOxcZzx715j8cvHTpE2lW0oI&#10;dSrYPbNAHIeLvGEeu+IDeWshKF9p56Gl0q4WWbZI3Cvwa5BpliVlL4wwIAPaul0GJnHm78qADgGg&#10;Z1unzokbbM5Vx0Pap7S5MU8yBOBKrkk9BisaG8C6js34WRQSAe9a6XtuGKooJkjB69KBWGyyFbt0&#10;cZCyBs+1V9aeVLMtCv3X6AdjTrsuNXX5iRLEM8d6vzx2htykuMlAQpHQigDmLCzaaylSUZfO7B7V&#10;Si0pLYSR7jw+4ANW1IxiuZDgAPH90isp7iSW8dgD8ycH6UDKTWjRTOpTgHJDCst5tt1KiAe1dPJb&#10;GeMS92jPFc7eWQjvtzKcFe3rQA6whR7olyclcjPb61c1Bgp3dcx9D0P+NZdgWbV1QkjjGMVpXLuM&#10;eYTyDQBBpjlrtZA+GKnA9a6fRJ3W5U7hl0wO/OK5HT0VpUkkfBDkAZrZ069kt7xJGkIw5Hp1oA6G&#10;e6YZbPWHnb35qaO+W5UMD0RCMisK81oG4VBwcsuadHqxhtE2swzHjPXpQB0d5qMKXRSAAMHYE49R&#10;VO5v549skrksQhJzWdFdsLkSs2Szr07kiq2p6rMwEJGQFGPlHZqAOki1mZ9P3Fx93gk9fmqO4vi+&#10;msWl52nH1zWBFqjrpx83pgg4HPWo7vWUe0KK3PPf6UCsiHXNTaG4xG2cluv1rItdVE3iOMMR8rFi&#10;TVHVNRdp2y5xlgc1lWl+x1c3JJ6EkigZ11/4m8q72iTIVRzn3rPvvESyhsv1HJ/CubvtQZpiS+c4&#10;xmqN5qyxITJNgfWgCbVtSZpmlLdehri/Fd/9qm8vOcGp9d8Qu0myJuM8VhzzyTvvkNAGh4ReGPWU&#10;lnYBVBOTXpniH4tSw6ZDo2msqhY9rBOOoryOB3jlDI2D61pJc9PnyaANC7uDdXX2iTaScc46U63m&#10;SMMc5Pv2qk1wCAQfr70+3m3YzyR7UAb+mXmdqh+SM8fWuv8ACnjCTRmyG9geeBXEWDgBQqEYxwau&#10;x3TKwx6UAe4eFPiJBfuryooVz90L0H1robizttaUvZzKTIOVXnFfP2m6zNa8xTEeuDXXeF/iPe2k&#10;zLJKflTCjOBQFjsvEHhwWFu8uMvxtAHeuW1IGCILggoMtxjJrsdF8YaNrzC3vJlyi5YY4HFVvE3h&#10;u3uo/OtCro3IC80CPPUvRBO9zKxOFLEGqMerTzXb3jtyemTWrreiXFuv2YKMsct9KwbyDyHEaA59&#10;hQM0NO124N2ZZHIzgAZrqtL8WSxOiiY47At0rz5pWjbAP69atafqLrOrlz8pGMdqAPYLLxcscYt0&#10;l5I+ds9TXSaZcXWsQEK2G4IGeBXjek6zFDKGkflDk8nrXovg7xQkbRoJgAeXJ7CgDtdP0WFbc3V/&#10;CCe25ep7VDfaDZagu690+IDOACnT3q/ZarHqDpcSMFhjXCp2Y1o/2ZLeRGRfvSDIAPQUCOUbwB4R&#10;vB9nfS4yWPJC9TVPWPgL8OVtzJJZxpIy8YHOa9AtvDy6XZm/uVwwHyA9Sa5e9TVZ7x7m5B2A56cK&#10;OaAOCvv2X9PuYGnsdQMXcDPOPxrh9Z+AfiK0umggAlQHggc17bceKoliLbikaDAGfvVQfXROfOEn&#10;3v4d2MUBc2htyVPY+tPU8kc/lUWMPnHv1qRQf4R9aBjx0Lc59qeoOM+3rTRkDPfvThgDg96AH9MM&#10;f0qRSWJIB7Z96iU8YOelOG7PA59zQBMQc8HGO9OjUZwCeOgqPqc4P9Kcow23NAiVc7iM9KenXOeM&#10;VEN2ckdecVINw6DnHAoCw8DBwOR60oIAOT+dNGAcbsUZ3ZDfyoAegZiAOuaeeGCg/QVGpAw3c+/S&#10;n45z19zQMUA4K/jinrgKOcHv7U3A+6GxTlyQBjkdqBMXcVxjqakD7Rg8ZFRqP9rr25p4Uk/0oFbU&#10;kAYADHv1p6u36U3gD7v506Ic5J49fWgRIHZhgnj8M04OpHJ6nFRqSckLzn71OIDcK3X+7QMerBlJ&#10;A+vFPXHIB+vPSogpBOG+nNOCZPB/OgCUE8DPJpyE45Pf0pmMrnHT1pyEYy3XFA9CVQQ+Mcj3qbh2&#10;27ucelQo4aTcTt9hmnqQXJ5HHGDQLQmxgY9vWnAnbnnr61FGckHecemalGcYAoGh4PzY98E+tOOH&#10;bCg8DtUYJzuAI5pxyG3BunWgZJubPy9MelKGK8knBpoXBx0HegfN3wO2aAH5GPwoGMbj370mzrkE&#10;YPrSg8fMefc0APX7o+Xg0BSAM/hjvTVOEwV/WlzkYAPFAD0JZTk+2KdlVGMjimIepOPcYp2QBgk5&#10;oAcrb1HGPelDEc4zzwPSmrnGSf1pYyQ5H64oAlUkryP/AK9KQyjgdDSITgnOMetKCCMluB1oAkTK&#10;4AxgVKrEkZ79cVCpAbBPB/GpFbDZUDHpimSx+A2QT06+1KD7HHrmmDnJpwY8Dn86CR5XB69e9KrH&#10;qOn8qYCw+8R1704nggL26UDQ4kAgEGgHqO1NOSc+nWnKRnGeKQ0OLYPI/CgDcckdT2ppwD1zThuX&#10;5Scn1oGKMkgg9aUMR789qarEDrgd6UMTx+dACqzDkdzxgU9Wzja3J5qPI4YDvT9yjOOPXFAaEq8q&#10;Djn+HmlQ461GhDDk9uD6U9STz+GKAHg5ySR05BpyqT0NNCtjrmlyQApxjP50DJQFySP509eSB05p&#10;kZJbO4f4U5CAw+bvyaAHjcDkseOg9KcoLEjPGelNBxgMDkdaA5Axjr6UASKTkAdx1p2cg8UxW7lT&#10;+FO3Hdjn8aAFcttIA/XrzXzz+0tL/aPib7OrkFcnngEdq+hJGJG4njHGDXzZ8edR3eMZY52yOxz0&#10;96BHE21ohi23JBYDB+aoJbU2gZrCTLE/dIqSeIvHvjlLKO+aqPBcK3mRSsfUA84oGSzCG7sme5UL&#10;LjqvFZEN6Lo/Zp7Nn2Hho2wavTxyP918EjBJOayJ7D7LeM8bOXYfwt/KgDQS9EpLLBcYX7qsKfZ3&#10;V2WwsBVSertzVESTxwYL3G7PPzDmmW7SyyeS8MpGcku/egDQkm1GLcY0TGOQfSrOl6heSIYlt1TH&#10;V8VUae5ki8uJY+TxuPOKswSSxr5TsvTnbzQAlwJLlitxtJBwpJp9tcvAggN1GqDnIGakeK3mwPs5&#10;mOP1pqmNcxwWsEY7h2zg0ATQz21wCq6kiDqW2ZpLeS6V91nqtjKq/wAE0fWq9ok2940vbIgseMfp&#10;WjY28r2+IItLlzyULYNAFW2sNda6a6fw7pdwM5HlyAEin389vawmW98HTxux4a1n6fhmrF3YSGDM&#10;ng1l2Dk2s/Ue2KzLlbBv+Pa31O3boQ0nFAitcXNvGWmg0rV8HoN54P51DG91IhNtY6goPLGWfAz+&#10;dS3GsCxjFql3fNIfvApn8agutegt1aWGyu5Sep3H+VAyebQDcwLc/ZX3AHestwefwqe1sbYWpa4s&#10;LVHHQmTNYcdxf3iNJdaddbX+6WlxVJpr2Nj5VvF0IXc5JNAHSOlqRmAWWEH3m5JNQPDJBfLMLi1V&#10;erIsQ61g2MGrLKjpfwwgnn5M1fvLvVLSONotQjcZPK2+f0oAviZPtryprDMrEZQRYAPp0q2xtXBQ&#10;NMxAwV6AfT1rAfUdUO2cXeHLHzFEAH5Ut/NfXBVhDK5VfmcvtAoA34bfy4g1pEqIG5MzDj3xTA0T&#10;MzXeqPOScGNPlB/KsqGR4bP95dQW5kbH76bcT9PSiI6NHIJX1dpmXp5I6E/SgC3ObAJtt7VImWTJ&#10;kYbmLDpTjqcUYWOSzeRhywj4BB/+vUZuDbsYdP0QkNz5t2cAe9Nu9Ta5ljRtWtYpH6rFHkAUAWI7&#10;zxYz5sNMihQc7nfqvt61fsrjU0tZGvtWt4JGziOKHOR7E96y72G3VEa6vZ7lAPmBm8tQap3+pvbW&#10;ytHd20ABJRVG9jQBrm0s5IGOp6lqd1JzhY5fLQj3C4zUsmm6VbIrR6IGU4O+6l3YP1NYg8UWvleY&#10;Lu5mLHkxQEdulSwalBeu3k+GdTmLjK/aLkLH+OaANm7u7lJYrOB9LtlABzGoJAPbNTSay+mxmB/E&#10;liqOPuJb5Yf/AF6xLXVL21Cqmh6VbtvyXmuQTx7VbN5qJha/i1DRAyoA20Egn8RQA8eIpnsylx4y&#10;lVnOQltZcbc89aorqtrMXQ6pqMmPuRwW2zd9eOOn602bxd4htWMn/CVaQoIK7Y4C2wdcVWvvEGov&#10;tubjxUW84A7bWyzu9vbr+lAFo2j2aIbbQri6kZSzNfS7QSR0JJ61YivfENrEHNpoVmTjzd5VnC/l&#10;n8az3jjuWElzpOrXYCffaQqoznnA+gq49nqE00Y0bwBZ7dgAlurnOSB3BNAHovwT+N9p8N5dR8N+&#10;NrW213whrwJ1TTbKIh7dgNouI938fPKj7w5rhvib8MfA11qL3nwv8Wx3GmzuXgguH2suTwOemPeo&#10;rSXxst6Y7n+x7EBRtWNlG1f1JNU7zwFpjTmR/GVsZ59zKsETYHP8X6/pQBX8PeH4vCQk1vVb6B2t&#10;ULpHFKG+YdCa83+I1xeapJHZHL3up3RYqeoBPU11N/oGv+Z9m0bSrm5OcRyyo2zP+7V/wB8NzpWs&#10;P4h8ceFtU1O8IIhKMqIny9sHIoA7j4eeHfEfhTwbZeH59X0zy1iVTEsabiDyd248nrWd4r+FOjX0&#10;zXGkagkM7MWkHnKVHOBgAeg/M960P7Ne/RUtPADMjKR/pV98xwR0XORxWvpmn3di2Lfw9pUSRK6D&#10;fIfm2nGcjJJyQcH6UCPP0+Bdjq0iQ+JvHQhtSf8AUwYUMwPRsf17Yr0Hw94dn0bQ00bRNesI7W3H&#10;7qNMRMuVII3KeSR9eakubfXbm9e00/RtBlYgbkuLojCk8c4wehHrVSS7uxqQj1L4cwSR7QAbKZcE&#10;ZOMdzxn0PbPFAzX06xvreNE1GyjlguHPlylAzoMHbjI6ZI49B6moNRsp1gWP/hHi6uwiZEgRWVsY&#10;blcMMnPb071kTXOh6jIDcrqtosYJdXZ0IB44JwOowMVLsW4A1C08RX6qiE7Uv/mLbs4yVPA6ljzh&#10;s0CE8uO5JeG3urfZ1jHmAJjooAxwPX/ax15qrHc2mjTkNrmoQ7VyI54GdcDp8zKc4B2Y7jJ4wTVy&#10;e88Sy/Pp3iWa3iT7qz2yszDbwe3Jxk89s9TVW91fxxYs0i6rpbsv8VwghZsKCxIBx0x14AHcmgNh&#10;x17SYlED+KLswsGDbdq5QoM4469Mc9jirM3iFAFNt4lttzo58qa1jLbv7y842j1+uM1kt4u1u2t1&#10;tvEOn6POqAbwtzlt27jOVI6E49BisXxP8Rfh3aJLBNZW7zKWEP2e3zuHqSoyMjgZxjANAzuJ9buo&#10;2Yzy2KHyjtPmkZ4BCsFzzuB47A5PpVG+vvCUeZfEGmWMbyTACRSsnmHap28AEbcHJ78fWvKNV+Lm&#10;s3PGhRvZqMASXBUjA4GFHc9yTXN6n4g1fxLgalq1xc4JOFwqg4APQYzwBnrxQB7jc/Fz4beHrhbn&#10;SvE3neUJH8i1ab7z5BBGCuSR0OAvBqp4Z/a81228YJro0ZEjijkiW6YgsSygFyCDuywLFe5brXiW&#10;yO2h8spwOAiDr9acrhyAX2Aj7oHzEentQB6nqHxc8A3Orf2hqOgave38twz6lePqZRJdzZ3BF4Uj&#10;JwFwOAPXOja674F8Tx/8U94wewna7WMW+pn5NjcBt+FLHOBwvucV4+FjjGAoOemac1y5bhkG05Dn&#10;t9KAPUfEuieIfCdyf+Eh0mXyyxxdR/PEw9mHHPpxXL+LfiV4e8NaWXhXzbtwfJgB7+px2qj4d+J/&#10;jPRIDpVjqsrWTSB5YbwiSJzkEgI+euBn1xWzqug/s7fEfTGudXt7/wAMa/LejzLy1l820eMjH+q2&#10;5U55JBwOgAHQA8S1nWtS1+/k1LVLppZZDkkngD0A7Cqtem+OP2VPiL4Y0ZvFfhua08R6QJWRrvSJ&#10;Qzx45BeLO4ZBHIyM8ZrzSWKWCVoJ4mR0bDI64II6gg9KAG0UUUAFTW9q0rhSDyM8CmwW7zHIBxnm&#10;tjTbIA4WPGV5J/lQBY07R3ZQSgjHTB7n0rb0q1jji/dlnPUk1HpVhPdEJAkj8dl4A7GvQfBfwl1K&#10;+VtS1K3kjtYl3MVOwHp/E3Y/nz7UAZGiaNcXRKzgINp4KZ+bGR+GP516R8P/AAFHeGObUVUyq2Vi&#10;C5BQ9c9OB69OK3tSg+Ffwc0dr7xFeQWywsJDbTqHuLiOQcCM5/eL1GfQV4P8U/2n/Eni0yeHvBtu&#10;mk6LGzxwLDkTTRcgeYxJ9ScD19qAPQ/jz+09YeDrObwJ8J9RSXUMKJPEFqxU2q4w0SDGNxGMsOmS&#10;K+bpp5rmQzXDtI7MS7uckk8kkmoySxJY80DC8g80ASIMk9sDHWnMfJIIHrjJpi8jJIFLINxznOBQ&#10;AiHByf0q5bEleD71Tj27clOKt2ylI92eMdqAFchsE4FShAY+QTx61C4VmxnJAqeNtsYYds559qAF&#10;QHyyNvUjPNNYszkZOKfGqyoHI4PUUxFBkIHIJ6H+VAE8W4nuVA4q3CUYbSee+arxoAhVgME9u1Sw&#10;QrkqGIAHBzQAtw8ap8zdqrxxjyyTzknipbtFkBRSen51FhokVDj1xQBUnRi4JJ5Paq9yG+6VBAHW&#10;rVwC1wDnpUM8ZZgF9aAKZUfe6ihuvI/CnzRlSQOMetR80AIetKQdoP5UDGck091yqgDtxQAzjoeP&#10;wpVPPt3xSfUd+lKvHJ+goAdkHIx9aYfr+dOUHG4DmmkcjJ+tACqcc0obA96RUymd3fpSbeOv6UAP&#10;WVgenfitSwvy48s5BxWQBk9aljkZDuU549aAOqtb1pLcRt1UHmmPclsqCcHseP5Vl6bfEkFueMEE&#10;1ZluATuBAPsO9AEhmIURsSQO3FSRzvINjNxmqUspCq6tkfSnJIeGwcUASvPJbzAjgZ5FLc3XmDzE&#10;bk88VWupC3JOD6A1FHcKVMRbr3zQBqaPKZZt+O2TzW5BI4iAVs7h3rndAY+d86nB61vQsN2B+GaA&#10;Oj0B3TCjaQoyc1u2E3nKFfIeRu57VzGnSEIIkf5m7n0rbsb5Xu0QHGE2g+poA7bRWmhjae2IJA2r&#10;x3PH8q2tPvXiVbNT7tj1rltGvTDItvFJwBufJ710mhSRyoZ5Ewz8jjp/9agTOls7mK0ttjMcDJJF&#10;M0iVppvNm5JbcGA7VkTau3kC0K4Z36k9BVywu0ktXET4GMBgOvbNABqcpa/3FgdzHgH0pYridLaS&#10;eNADIdo+lYkVxPcai6ByVDbQenFa97K8Fo3ljOyPavrnH+NANFeG0eQtO0mWyFXBzitPRLhxNtlf&#10;lRtXnismwUWtivnSEuOcH1NbWlWsQVXnG3Hzn+lAi54q8Vx+EtBeWacAsnBOPTpXzzrniV9Xv5ru&#10;eYtkEqPbORW98dvHUmoa7/YdvcZjiOSQ3f0rgdxcjk8jB5oKRowt9pzM5/h5UV1Ph7UGWyTCn7uD&#10;g9SK47TmcMEYnBOK6HSLsRWY8pM7W6DFAHQ/2kC0FzsPUqwxW5HcxkQTJgdiD6VzNq6zWYlnA4cN&#10;x2Na2Ult1CHgEENmgDXnuIQsE4IyjFTn9KluZfMnilRs4JBGKybgg6c2xxlHDfhVjT7iRogxYkrg&#10;5P8AnigBb0wpeI7sc8ggGslkRrkANwJCvpir+vv5Q87GBvDZz+dZF6ZI7rzIWwMZHAwaANmytAsC&#10;hmyQxU8dRWFrcIW4SQADbJtI9q29GuWktXWTkjDevtWd4ggVY5JHYZD7uuKAOfu1+w3q3A7PgkVe&#10;uXWe3RVHzhs5AqpqMaTRM2D1Bx6U65hZLQurkEjd979KAHWVoFumWSTgPnFK8sn2xlWQgLJng1BH&#10;cMjFmJJKjBPekklO9pAvUAkHrQBLe3oVgN2CJO4qeLUJZbFYVwChYZxWPe3qGVnYDO5TUtlfA7kV&#10;gR5xJ7dqAOjiv1jtopSSNoQ5rM1XVzguOoBUcY71nz6jItku0EfusZ7ZBrNur1irbm65wM0AbkWt&#10;B7Jg5JI3d6qNq6LE7Z7HvWTBfBY3Unrnj8KrXN0pBUSdeooAW+1F3ZpCcDJwAayLTWBJcyYY4XOP&#10;epNQnKxMVPIB/lXOWl2oklUjkjFAGpea0WY4fGD9axtU1hm+UPk44qnd30m4hWyMnHNUySxyTQAr&#10;yPI252yaSiigAqWKU8AtjAqKigDQhl8wZPpzVuxiJbKg9MYxWTAzEhAa6XR7YiEHB5BGaALSqFwB&#10;wSwz7cU9DkBlkzwR0pJcIST6A8fyoSMF+Pu8HAoAfBcKjgIeq1bgvCCWRyOO1Z8/lQTAgd8A5p9t&#10;ON5jbqQcfSgDd07XZ7FXMbtlsE812Phj4nSRYguoy5K7U9BXnEUp2lc9OtTWd1IsiyqSOKAPZri0&#10;0vXVRbeQeaUBk5HFcp4m8MSaQGvp4gQxxHxxWBp/i27sWMizYYgAnNdRZeM4fElxDaX5URRxdcdT&#10;QBw2oq6uWC4644qK1LQr5h9K77xB8MjNFHdadcq5lywiA7fh0ri9U06502Y2txCysOuaAGWl44ly&#10;7Hbnmuq8L+Iy0ywKeSwz9K4tWK5ycZ96sQXzWQ8yNjkjGc0Ae1aF4x+13yWkUn7qJQAff1r1/wAF&#10;39vdGNw4Lso49AK+VPC3iT7HOrSuevT1Ne2/C/xageOBZx84+Zvb+lAmev6lYjVU88kiKJeQDjJN&#10;cj4ljW0s2tU+84yx9BXU6b4gsp7NpRIoto1OcH75/GsPU7T+1UeRBl5WO0DqFxQB5bqVnLezPMpK&#10;wx9Fx1NULZZInYdSf0rvtQ8I74CEP7teFAHU1yuuadJpMghhhEkr8sOmBQB0o64AGCakVjnk9+oq&#10;NVJOBUiYDAA545xQA8cPj8adkA4z9KamDxjnPXPWng7TkEdeOaBir7Hr3p6svAU9O1NBBHUcUu7B&#10;Of09KAJVIGcnn1p4GOnBpkbc5ByD7U5CDksSPY0CY8HggnB7c45qRCQOvU9aYACOgOfSnKd2Dn9K&#10;AHEtgnacn0pwHBOM5pucjp9OafzkIOKAFQDAHr3FLz1zwD60gBUYK/hmlUYBIoGL15b8AKkQhsg4&#10;PXmo++M8ZpyvySx/CgB5bGACOAelODHGP60xcgE9eOoqRcscAnpjignqPBGSRx7U9GY4AxyMVGp2&#10;tjv6CnZJOcfjQBIjFl24xzk0uRnaOnY0inJwB605RlcAdD68UB0Hg8EY/EinLgjp1pmAeSM/pinI&#10;2QMHpQA5ST6D8KkTkbTn61HGdzZJ609G2kjGetAXHAEjGcemaeHVQHIOQePSmqCxwPTrTvm2AZPW&#10;gZIkikgIc89KmUqRkVCCMADnnJqTbn5W6Adc0ASHIHI/EGn7l27c9fUVEuQefyqQFD7de1AxcjkY&#10;PvTl4GD270wAElh+Waeu053AHB70AOBwSeev5U5drfex+HpTM5GCetKo2DGcdhQIftz90+v40qnJ&#10;/SmjOfvHp0pVGCTnt2NAx6Ac4P14pwI5HU/Wmc/wg9KVcbd5OfUAUAOLYxkduQKeckjaD34pq4HX&#10;17UuOe319aAHheCaeME5UUg2gZ9emaVQRgLgepoAC3zY5+tSq/b19KiI2tkKOnY04Ekhckj0oAlw&#10;CvrSocAD09aaD0+THNKGGeR+lMi+hIGw2KcRt5HfvTck4xzz2NG/kgmgB3OMEU7bg560zJUdc+tO&#10;JX+9mkO47PHT8aCRsGaaMEDbinAYGQDQAvBOA39KBgH6nFGTjBNK2BxjOe1A0CDIwVOKeF3Cmrj0&#10;/OpFwec+5oBAuDyTn3NOHXH503IwSentSqT6H8qAJBgZ9M5p4Y4+7k+vpUfPXt64pykZ6Z/CgCRD&#10;3zgZqQY2/NjNRbiMn8c09CGGRxxQA8nDf/WpwODkDP1pqswHPbmlXOCD0HTNAyQbc/MOc8EUblyF&#10;Y/nSKFJyMDFKTxuC9+1ABMf3TEZ718ufGiSCbx7cwzngdvxPSvqOQ/u2I9D3r5P+N8e34jXW0kcc&#10;Ln3oAwbaxWMNJDdZQnAXNQNqq2twYZV56A+uDQ0ktpBuEm7B6E1BcXEN9IrumGXqSOaAJJ3Sc7s7&#10;cnGQen1qjcwxwXcb3Dgp3Iap55Cu4MMgd+4qncv9qdBKoMZPJzgfn2oAsuNLu8iK+lVQeQGFTWuh&#10;6c2WS7lcn1bHesoaLYRXTOksuDyQknFXYIIUJicyLz8oLGgC7Fp2m2IZwu4seNz5q1bi3kG+GVFb&#10;HKryarW0VmE3rDuOc5L9asK48thCscZI74yKAGFMzEmRwD1GMA1CtvYrOxliUyMeN54601kuZZCL&#10;iZjtP8K9asQWapKol08SccM7YoAjtdGtWkLxR2uM8AtjmnLozx5dvDlu4DfejlwatQzQxOYk0mF8&#10;9VZ8Gq9zaW9owuLjSbhdzZ3QTZAFADZonl5CX1sVGNsbkiow728GTPePt/iMZI/GmLfWzXZWHUb6&#10;NcfxoePpUF3qTRv5CeIZwGPG+Hr+dAEdx4hCuC7zsTw37k5NVry/sJoDsjvTuPO2MitHyXeEFL2W&#10;TbznyqpS2CXEvkhrrLfw8gCgCjf6ldQWfmw6bLJF0BlcdOarJc6pLGHt7ayjUHJy+SK1bXR7ZSAu&#10;muwXIcyyVO9olirPaw2sJP8ACzg5FAGNdW93cEXC67AgAGI44yRmnTXeoGFR/azg4xsS2wSau31r&#10;Ci+b/asEbcZ8pAdtVE02wLPPe+KLhsDgJFQBDLNb3dti7vb+Qr95Y4wAT25qNUs7qP8AcLcfKuCH&#10;k649alay0VoVWC8vZA5JZCSKnt7HQYJQIbGUuR8okk7UAUha6VNL5lxpsYZf45JcjP0rRhvNPhsy&#10;tu6IwHAt4eR+NU5tb0rTWaKLT0B837szBjS/bRdKZ7WaKHP3hHGdwHtQASXdzdy7r60l2gjLPL0H&#10;rimzX+LcWNq0Cbc5dFyfpUMSbbuSZhJPHn5mnYhWpRe2iyFxNFEOcLGu44oAqXEMl1JHDHZXDljh&#10;9zHaferyabqMKL5q28K5AIkPI5qNLwXkRuES43qcxDYQGrRt2t/syveWkSbzk+bISW56UAVorC4u&#10;VONYO0kEiE4AqW00q3urgW0i31yM5ZCx5A/lWvYtbfaXmtZrZIgRuVIw2D7VJPHZLJ9pk1O7dY1z&#10;thXbn2oAzBoV60guLf4d2wUyfL58pBA9TzVmOx1+1/0aXwxpcO35sGcAEfXoRVi2aItvGk3shb78&#10;k8pUdewzViS30rUGZDo0J3g5V7kZAx9aAKDy7IpGjs9JiLcsiybgo9eBWfc67LC6D+3rGJAfvQW5&#10;JH1/KtePRtMjjZbfRrOIAcO1wDkde/Sq08VrYqVsksULffdRuIH079aAKsutJeKYX8R3cqsyhvIT&#10;Zk98d6l0vTbSVzFDo+sXWB9+5uGjCt2PHaoINZW3+W98QbWXIUJZjjn1NKJLfWCs9ze6tOCNpMcL&#10;KOe3A60AXLq6urfDzeBIjtk8tmml4b6HNTx61eW08kV7NpumALu8uFxkqR0J6+/Ws8eHNJMoF3a6&#10;vKQ4faZSMADBGT/nirNjoWjBmY+FGkK4bbdPk49uc59aANaTxdaxpGIfG1qwfgyCPPGOn1+X9aWT&#10;UdKurZLKbxLcPElvgmJTwxJ+X3HP9ahMKW0wQaJoiKOiySocZJGMY61qjVbTTIQ0s+hQP0R3nVgv&#10;tjFAijZxeGn2NqN1rF2wIO0vgckH7oxjGSPw+la+kRq0CGw0O7eARNmGeVtvGeRjr0UZ9vasa/8A&#10;Fa2900V144s1QrkiG2znvnI7f41Fd+OtHmeMSeKruQIgVntIdo44744+UH/gXvQBtahBp9ncnPh6&#10;/wD3sfmzmAOQnUg7R14P/j1M0/W9IuXWTTL25hlbGWdiT+KkZxyTmse+8SaRHGiW3jC/ZjIMGSQ5&#10;BwRuxn0JzzVK6+K8ulxC9XxTDMwXCxmNdxIGM5HIB9PwoGdpBqClFitddRo0nVlWSzDqy9fmPO08&#10;Dtkc96uX8ixQf2brMkU0JZlRZUwWPIJwPcj24FeP6x8ddau4zDZaajsRkSeWE5HRiep9a5fU/Ffi&#10;vW1B1DXZI05xFA5AH1PU/wAqBWPVfFvxR8C6Eyw3caoP4VKk5AOBtC9gcnnueOK4bXfjJqOoqR4e&#10;sntImXabiVtu9QTgBQeR9ev6VxzQQK/mhPMY/wATHJpjyEANICx42opyR/QUDLWq+KNd1ObytX12&#10;4nV2BMKMFDEdCcdcYrPeee4fZGEGD0Rvu/j2qWG2M6FWOP7yL3+rd6ettFbIQ0ecDhVHyigBjQRs&#10;gWdyRnGOdv59TUoIiAEBBXtgdPYCmu8g27yRt6Ko60pkPl5KhTnt2+tAChHllO3g4655z9aCI0zH&#10;GA+Oozxn3NNt5DKPL6jt2H/16dI6xgRyAAZ4HX9BQAg+0cKx3DPTt/8AXpfs6lh52AwOcMOn4Uz7&#10;THKSIzyOoU5P/wBahoLmYFpZVjz2Dc4+tABcTiGUqsh3MMZxliPYVYgMe3eyMzdQTyx/wqGBY1Hy&#10;gE55LcFvenuxA5l256Y4xzQBsaF4313wwf8AiVanJABIrvFvOGwfQcfjXSn4lfDXx5eyS/FL4YWd&#10;28m0fbbM+TKQOu5xjJ6DPp6k5rz53tXbMaglVyTnvUMl6bcETTou7DfMQCBQB3Vz8Ef2dtdMl/o3&#10;xQvtJiSRMwXkAkG0gZCnAO7OeOeO/Ga6HR/2X/hPo1zci98d2N+bMRuWF2qBkb7snz4GOny9cGvG&#10;z4o02AEPc7mwTlcnms+TxxdebmC0GzOdrseTjrQB9HyeC/2aNIW5stWOnzmN1iEkEuZFDHIcHgE+&#10;vBwKx21b9lzTJpIrnRoHMd35SpDk+bHn/Wbs/KQPwOK+d7rXdUu2DSXTD2Tj+VVGd2bczEn1JoA+&#10;mf8Ahef7NHhCeG+8L6D5zxTlJ1igdSUIGHVixyQcjHQ98VzXjL9trX7/AE3+yvBfhS0045kVrpiW&#10;Z0boNowB2P1rwocnFKc9wc0AXdf8TeIPFN4L/wARaxc3sqptR7mYuVXrgZ6D2qjzjNKOo4pWG0/r&#10;QAh6dKAM9qUgbQRQmC2PWgB6EKANuT9aXO59meKFkXduHTPIpQuAJT0PfFAAiAoSw4zVqCNRDkHO&#10;O3rUMKF0A24GM8nrVmMZwQCB3FADWjAbGfTGTTm3rwoOPT1oaMGUsegI71LLHg528Y9aAFiQBBuY&#10;YwCfyqJIzv8ALXkVYYBUPy5G0dutMtwp5IwR70AWCNqpu6k8D2qyFjUHP86iO4uisMjORgVM2AuF&#10;HfuM0AQSlSxKA8+1Rsu45A/KpmG0burZ4zUc0jFselAFP/loxAJ44qG4VYzu4zxn6VZUFWYtjAPc&#10;e9QS8NknndQBWlV2hyxHrx3qvt471bukwNqk5PYVAwdfvcHGc0AMCjrnn3p5C4Ax0GKaF+cFe9Pn&#10;3KoIBH4UARkY9M+tKvKdeg7UBRtPH0oRcKT2oAQHjgikc8YP4VIqqqksuajfBbIFACj7mM8/WkYE&#10;kEHnvipCn7oDB/OmoN53EdKAGxp5jbQcehNSBPlO7AzSRriQEdR2qVwC2wAHPNADIWa3cEEH29DW&#10;hDK00IBYe3NZ33pBhce1TwXIt327jjt3oAtRkglHbgj86csgTheQfQ1IYTMizbu3BFRSrtGAM9M4&#10;NAEcsjByrE8jnNU5pXjnDZGM5GDVxsSpjHI6HFVZ42JwoHT8qANbw/IXl80EAcH0rctrjzHyoB9/&#10;WsLw5EQh3r1OOla8LxxOEyc0AdDpkir++IyQMLW5pUcAZJzkBBuNc1YEMR83FdBaFntFhC7TIw6+&#10;lAG/pU8lwhmxh5nH4CurtpWEKRsQoAwoDVzGmRbY0K5IQYFak169vG8xbhVAXB7mgCS41Gd9SaNG&#10;BQfKvWteW+bTtGEzjawXjr1xisfw7Yi6f7RM4B5Yg8HNWted5Yli8zKqSWwfyoEP0K7Z3MxwNgyx&#10;PetWO9KTxwyHzNzbpMCub050jgWMSMA754Har9lfTQu9xwdx2rxQDNfUrq2laMwjGTzVLxz4l/4R&#10;zw3LcLchXlX92vPT0/OnRSQzuZWI4wMD1715l8UPEx1vW/syHEUIAAz1oBI5XUJptRuWvrhy0jOS&#10;STTocYX1B9KhlkRXKKeetT27FXOR2oGW4IGWQg8gdxnitLRvkkli7Eg1VjbzWwCBkDORVyFxbXSN&#10;uGHXnJoA2IGV7WWFWIIXPIx707TNYETiJ3zhfzqC1mjebYr8MMHtVNiY5Vk5GCRkHOaAOnhvYruK&#10;QBzjyzkA/jU+jSedau0Dbsrxx6ViaJL5chRn+/xz71qaVusYCA3cqewFAFnVrpTp4jkJJKc/hWRe&#10;SGaFZgdqlO3tU/niaB/NXuR06VULRtYoscoyrHcM0AXdFvxGm0McNEeSPTtTtbk+1W6nJwVHUVm2&#10;10y7UBxzgn1zU11c5sPmOCrHjNAFOUboNqKcle69KHZ5bNVkbBKYOOahivAtsQVB9KhS8jSx3SSc&#10;7iKAJpLeSWCNoVOPLw2TVGS+jimMUufujgDjj0q7Z37JZjc3UkY9awnuEa6Z3wTg4yaAF1G4DkMu&#10;cMgH6062ufszN5jYy4NVJmd4wSOAOvrURlO0knoRjFAF6+1BfsyIhPAbgH3qhNfb3O73qGa5GMFu&#10;earzSqp37sfWgCwbxOR3AqjLeq1zgcDrUL3qMWIcY747VmTXzBskH0oAs6rqCxqxRuADn8qwYbva&#10;Hc8k9OalvLtnViXzzjBrPycYoAVjuYn1pKKKACiiigAooooAn0+IzXSqB9a7K2RYoQiLgDtXPeGL&#10;VPM+0SL9M1vRSluMdBzQBNJCpQspOQM8VDFMeRIoyvQE9akSbKEgZIHrmq05dLgSbDjHIoAddW0c&#10;rbpOnfHpS7ejLjIGDinTMGTK9c03zuAFAy1AFlFDJjHUUiAwIEXseOaZC/G0nsOpp85AYKDnPegC&#10;UkeWHzx61NaXrQSKUfBxxVVXHlbSOlNeQq6bTjnFAHc+GvH1zZXgmnuCcRbVGTxXoVtofhT4haVH&#10;YTFI5tu+SYH+vavDYJmVwCx6V2/gXxhPYzfZ48FnwvJ7UAZXjjwJqPhi8ciB3tTIUhmI4/GubmLG&#10;XYoOAOfrX1L4U0vw/wCPtDew1eJDDbxksxXq2OleLfFH4La54CkbV5LcmxmYtE4/hHb9O9AHF2l2&#10;IHU55HOM13fgfxwbCMRyt+8lbA5+6teciN/NGTkk56dqu2V68U3mIcY4U0AfRngnxyuuX0OmB/3E&#10;fAAbhjXrlmNNW18tCDcypiMDqBXzN8LvENvp0/2qZgFhX5z/AHjXs3wz8ZNq8hv5yGkl4iBPKigR&#10;1N1o84K20EJIRfmPvWLP4Idbh7i4tdzueuM8V6Jo9vBeutpGfm6yMOaXWNLWzYEIMuc8jtQB40mO&#10;p656jtT4yvQDqKiBIxwAMVKjFWPz8d6BkiDapOPoM0oOSOT15pqtwOetOUZwD0PbNADwD2BzmnqQ&#10;pBA7UxMjC5p+R6UAOHLZJwR6U/cG/DuPWmckg5796FwD85OPX8KAJskLgN+dPQ5HJzUakE8Dp608&#10;cDgHpzn+dAiQdxjntingbj1+uO1RqeeP5U7HBBP1oBDztGQR0PTNOXnjH500HcMg/WnDJPGenagA&#10;JDH39Kdglvl/DNMyQMECnKSF2sO9APYkRRtA55H4U5cZODyR60xSQCSvOehp6FsfMe3YUE2HDb6/&#10;hmlLEj2z1NIrFemP8aVdudxGOOtA76jwdpHHX0py/eA9+c1GhHHQduakTIIYH8AaAJAT93HX0pY8&#10;PyF5NRbyeFP5VJGDjBH0FAEg45H5U9FG4nueKYhzjPGOgp4+bOT1HBFAD0OeCtOLAEFfTvTAx4Oe&#10;KcCMZ7e9Ax6qzHofrmphySqjr61GgXAbHGaccg/LyB0JNArkuCc7vypRuVgM/hTVYY4OfelC5/LN&#10;AyRDzk9OxFO+6cAdBxUajPQ/jTuV4yCM9MUDJDyBk4570p5HCnrnkU1yOgJ/CnKfl4HNAC55wFGP&#10;Sl4JzjGKQ/Mdx4pVXbwOueM0AOQbhjH0Bpy4DEAn3FNRsZ5PtTgUAxnv+dAD1+TkDpSoQ3BJHPPN&#10;INpHTpQMKPm6H3oAk/i649OelKUIxknrSKQfmYnHpSqSRz0oAcVbA6dOakGBg4qNSMbVA4pW9cZA&#10;6GgQ8OWGPQCnrjO4fiajXpk4/KnLIQ3TNAmPxt+7xmlVctwaapzyD370ueM46+1MRIFC/Lk8+tKq&#10;kdeeT2phznnpTlG3HQnHrQIVeGz+eTTy3HX6803fgdc+lLuCjkZpFCtxyOacuAuSeabnn5RSqQG5&#10;oAdgd/X8qdu4wDzimqQR93p09KVQ2doGfpQMkUblwwP504Ac4qPII6dOetPAydwPHWgNRxwQOBTg&#10;ATlB09aYMg7WGfWnjB4wT+FADk64HocU9W+YLjmmLgcZIx6Uqj5/u9eeKAJUOPmY4FKD/AB27U0L&#10;t5wOadGRjn+dAxyKB1Pb1p6DJzSZULjHT2pVfnPTJoAV13KVHcV8n/tGu+n/ABHlkMXyMSOnFfWA&#10;YMSDyT+lfNH7XGhi18SRan2fOfxoA8zs/EFtcyfZ2IOBgq1SyCN0Ywn1wGrnXa1WbMaAEjGexra0&#10;XWIYYBFPDkZ4J/xoAZeiRYSiE5wcAdaomdYrZo5CQCOvODW0Uiu5TJDwcA4qhq9hK8X3Pl7EdR16&#10;0AZiRyvOPszeYp7K/wDnNaJWNk3XEMinoBurLt7KeMk2oAC5yS2MUK98WxPas65/v9KANi1vbGBm&#10;iIdce9W7TWoCN8Nt5ingluaxVWa5XEdooIGMk1fsLLUIbbYZ1RQfmOc0Aa0F0zFpJSFQ/wAOOalW&#10;9hmHzrlFOCS/asSWzt5Igk+oynd2Q4zQPDkDIjQvMUHVGbqfWgDUV9MadnhsUmJOGzJyKmNpbyIc&#10;w3UeeipLkCsmPQY7Vy8GnMzMOSJO9Pxe2yjFvfRlOu18igCa7IWAxC9uwyHnKZOKydQn+0yKJb2c&#10;4+6TDVm88RvYODHeXBZhh1aLketQNri3RjV2nPJOSmPwoAjh1y7R2hW8vBGB0WPk1Lc/2jd4m33h&#10;wM5yBmpl1CO3XzhcTEcZUoKUagbiXy4opm3D5ix5FAGbNBebv39vMC3ZpO+arNbXjIzSyW8WD8vO&#10;Sa17raq7fsjFccPLKMCs83kttcICLZUzkuwyRQBn3j36w5EgIAyfJiyaRbe6uwDBqVzluT8uDWnL&#10;Jvk8tNSUblwPLjzTUguBPuRrlioPIXHNAGetgiSEKt83YsZNozThp7xOpOjymQc75J+laU1tO6M0&#10;trKVA4DPVCC0nuSTHtiXv5kmefSgAjYiYyG1t427FzuNPW/uJoHhlvAOvEMWD+dRRXBjYwkxht2C&#10;xXNWIlguiI45BkHJAXGRQBSRGbLS2k867skO+Fq/Z29taMblYbdBtBBVd1STOggeSWKQoecFsCo7&#10;PWLKN/LWKJYz1X72KAJYNTa4njmaKWaMZBKLtA+lRSmFZzBFpVuD1DTz5xTNQ1eRYWt7aIyZYYCD&#10;jFRW4mhmSW70OBUY8PMe3vQBqabNq3l4jurJSz4OyHJGPSrzi6uZGlk1q6cp9/yoMBe3A71Xa/8A&#10;sTgQ3lrbI4HCru49RTpdV1RP+ZijMS8AQ2/3vzoAn/sy21AmW+g1Cfbw7dMUyHwnp8cjlPDt46SL&#10;+7lEuMZPf1qWx1aS4iKS6zI5OM+XDjB96n+0ysVt5NSvZUX+FU5HrjigDOuPDWnRSGI6BMzY6tNu&#10;A/HPFOi0h40V7TTraNBg4uJOQR6f4UXsVhNdSQyx6q6uN2I2I6HvUUWkWSY/snwpdzuvzFryc8ig&#10;DT8xAI4r7ULGAohJLx4AA749aji8ZWjea6eNDGnHFvEQxxUEdncASvdeGrGGPADNcNuIB9zmsrVv&#10;EcOlOslrJpYZAckQBunSgC7qOuQXUoZ9W1D7MVJX90Cwb3J9apxz6WJBNDJrE+Dguj7STj2XA71l&#10;N8StRgjZW1lpd0hZo1gAAPtVQ/EzXArpDqdwS2SY2I2jPsBQB0sWkaTqLLu0G9k+bq7k/njHNaaR&#10;eHba3LNpMW4ZwrEDjsMtmvOW8b+Lbfi11QwDuwbk5rNn1LV7gs099JJnk+Y2OfpQB3uq+MPCcatA&#10;2hWkrjIQqgYD3B+vr6Vzl34/vEj+y2cUEABJKxwrk8+mOKxYLRpRhpfwJwDSx2gjViI1GR8xXv8A&#10;jQBHeajqeozvJc3Uu05JG4jr9OlRovk5S2hXkZaTOPwzT5Hdh5awcZwQD1/GnYZtoOMgY2joKAIX&#10;uQv7vy2+bjkU0RuTsLO/bYH4/GpDtZSI2ySMMx74pyW6gAHjPOPXigCFem2JB05YHCr9fWnBnchA&#10;N7J1crtH4DvT5SitgjAA4A6U2R1cF1IX3J6UAP3iEgFjnHamFp2kypVFzz60yPZGudmc/eY96fug&#10;Q5kbOBwPSgBysvJjPOeuf85p0kaMpSTn1AHFVXuHYl1AHo7csKim1S3t90U0oG37244z9KALkuBl&#10;WfGB1U8iqzQQZHnSMV/iVW4/E96pXXiTTVYwfaSVI/hXNZ9z4njSXFtbb1AxlzjP5UAbwuI0kCQR&#10;gqe+Katw67pbmcJnOAMA/ma5q/8AEV9eMBC/kptwUjOM1Se4nlUJLM7BRhQW6CgDp5vEWn2waSOb&#10;ewbGVJJ496zp/FrNkQWo69WNY1FAF658Q6nctnzRGMYxGuKqSzzTtvmlZjjGSaZRQAUUUUAFFFFA&#10;AOvFOIAPTikUAnmlYHPGc9qACMc5x3ofr81LGxU8Ae4Pehhk/hQAjY4wfwoXHU0rKc8dfSnBGPG3&#10;nNACIQCcipo0DQg9Rj9aiMZPI6VahhUKD6jtQAsaNsAwPp6VY25A457GoYuE+XGMccVYjXMfHUUA&#10;RqcyZZcjPWppF3/cXjNMUAlSoBzSvkSAMe9ACyvmMoewxiktY8nJHTgZpZ1bO4DknrUloRJJtx3o&#10;AuwhfNXcAflyARQwJcBMk54JqQhVGRjAXuKSIpMMj8eKAK8g2/MynOSc1FIxZsgcc/jVi+KIQrIO&#10;TUE0Khd2eTQBA7KXJK8Yz14qG5wSM+h5qXZtI39z3HamTRl+h4wetAFYoxyGYn2LcVG6lsYBPHFW&#10;HUFyVHakwSx3Dp0NAFML+9wVJ55pZR+8wDnip2X58jbyOp5qNlKy5wM+g9KAIWG1tretSRBWQ4Jz&#10;7d6ZIzFySe/Jp8SDeFbIyO1ACqCkTA5+vaoWCHoKuSx7VJyD7VUKbiMDv0oAnRA0QBGPl6+1MQKn&#10;zAdv61IY9kBZT/D1qL7zYA6HGQKAHL8028ClG4XB29+1EGN5Vexx+FPWMmQnGOM0ANZS0udvXuaS&#10;WMCUZHPcZqUkmTbu/DFEgYt6fhQBNpl3g/Zn6beM1NIoWXGM7unFZ2yTf5meRyCelaVpIt1EEYfM&#10;vqKAI3UQsOOpx2qu4xID3PTmr9xCpQOI+fpVaWBdwVeo7mgDT0yFVjUAdTjIq5jLHg5+tR2LLHYq&#10;r8nHJqeBc/MQAKANPSo/NlSIdc8/Sum06VHvMNHwi4TFc9pbC1RrjGSRhea3NKkWKEtMRkDINAHR&#10;aLcfOyvjavIx61Y1EzKkdvuBJOXBqh4eG5NzMCGOfrWjFIk0/wBoBLbzsAznAoA3PDFsJ7Bnc7eO&#10;pPpVHV7uTJt7dfMDNgEelXrl4tP0dRGcGXAAJxWXBG/2rMZ3LH3H940AIAAfljwAAFxVmbUobSL7&#10;P3UcZ7mrsVnH5ZBXJVck9qwL94rO8e8vMBIlLfj2/WgCr4m8VTaIggRgWIPT1NcHfTm4uGmY5Z+c&#10;irGu6k+qXzzliy5wOf1qmhCkbh14NAECxb7reM8r1q68P3TF3XnPrUbRqCroMc8ipp90YUn3oAls&#10;gWQ9MgYHHWrUcpfaGAwOKp6fn5j2B9atzkrB5kYGQeeO1AGpYm3XYZDwG/Ko7uaNWwh4V+/rUdhK&#10;JIiMZI/Sob6OR5OgAzn65FAGpDdRRAOG64JJq9Hq0LOyqwbJ9a528d1tMLnhem6rthOFt1kPLFOc&#10;t0oA1LuUpCwTAy2cVUhWTbJknhsnmg3JmXez44554qrJKouWBfIIz60ALeXUsG1YxxuBz6c1YnlV&#10;EIbuAQT2rL1O4/cfKxxt570JeebbqznOU6D2oA0JQpt3WNeM8EHNZl3A21yCcA560/8AtF1idOeV&#10;4HpVGe9AhIY8EcUAXLSaMWrKzDIOQKyJZB9oYng5qa3uBuJJ4IqneuvnOynOTmgB09x8mAOmQTUI&#10;ZipJ9j1ppkUR5Izz0NRNOu0Y9KAI7ibYx3jAycHNQ3sqGLeDzUOpyMGJDck/lUVvaX14xhtYSdxH&#10;IHegCjLcugbJPPHWqTz+a5dlIz0x6V6R4R/Z/wDEvilxLcExRcE7uCRXoej/ALMvg7Q7UXet/vnT&#10;qMcfjQB82m2vLtj5FrK/PVUJzVq28H+KbsgW2g3Lk9AIzX1fongvwxaxi30XwxAoHDO65Na8mp6P&#10;oUIjttMgDIcFxGMZHHFArnyMvwt+ILJv/wCEVuwM4yUqX/hUfxFJCjwtcnPotfUk3j2W5fyxEqAH&#10;hdtKnjS4hBmn2qmQEwOv4UDPl6P4MfEuRtv/AAitwMdSVp0fwT+J0n3fClx9dtfUN78SJZCiPIFB&#10;+6FPP1NSweNp3XaZwqqef8+tAHzHB+z58WZxlfCcwHqxxUlv+zt8V53wfDEqjOMmvqaL4hzo8cIm&#10;znAxntVxviKsjfZbVg0mecHjP9aBXPm22+A3xC0y3WK48PyAkcEdql0/4FfEu5kcJ4fkKHrxxivo&#10;5/EczMHvLje+RtRT0rRs/EskMW9WVQRyuePzoC580f8ACiviTA4KaC5BGCKq6l8JPHFmuy70OQE/&#10;wgV9OjXiw3y3YGT0z1qIXdtqLgFdxBHX/DtQM+Wx8KPHbrmLQ53zyMLVe4+G/jawdRdaHOBnjKZr&#10;7ItILKythKEXG0dR+lZs8um6jIYmiRhzhigxmgVz45vLHUrUET6fKmOoZDUP20HETJhgf4u3FfY9&#10;x4W8HTxtHqekW8hIJI2CuWv/AIM/DfxE3mx6LHbxpyzIOOOeKB3PmWO5aTCd8D5RT9pklABOBkkC&#10;voK9/Z6+G0Y8+ISoCfk+blj61FZfs8+DPtnkwNI0jAEpu+6PegDw62tpHIVELE44xXQaDplxHcpt&#10;iO52HavcLD4N+CtNQ/ZrdHEI/ezHnnuM96ks/AWkiVr5rQKDkW0YHJ96AuHwxim061g06WXEZO+c&#10;ivRNVg0nxVos8WtQJJAkW2KNsen+FcfpOjG0uxbRZLfem549a6CwnW6mRQuIU6+9AjwH4t/AfV/B&#10;Eh1bTrR5bWVDJhVz5Qz/ACxXmuzypSVTAFfoNpuhafr/AIam0/WbRWN4NsYcZIXGK+Yfj3+zdqHw&#10;+u5vEllbbdJMhHf5T6/SgZ5RaazNaRi2WQqGbMgB617B8J/FyaTpo1Saf534hUnpXiYidp92DyeM&#10;1vaHrTxyI0lxtjhI2J6mgD69+GPiue7uls4pchsNM+eg64zXfXEn9rv50fKKNqkjjj0r5w+GfjCS&#10;xtooIpj5tyQXfPIH/wCqvcPB2vSavaGBH2RQqAGzncaBHlahTnt+lKnAIxj2zTAAN2D1p6FfTqMk&#10;jvQBLuO38aVctyDjjjPam5XaAOOKcFAHK8dwaBkiFvvMQOaUMTx0zmmD5Rkn609cbc5oAlTaVwOK&#10;cqrgjd2zUUaEcjtxinKGXrz/AEoAlAJ6HOOvNOXJ6joBgmo+V6D64qQgnkDGeDzQIeemR6+tPyuM&#10;7uvXio8KpxjB4py7eoNAiRWBGM9evFOU9CAPeo0PoPpingkDmgY8Y6MOBTk5JXA+tR5znnqKehB6&#10;LQMcu1fmx35p455BqNQQcYPJ59KeucHgjnpigm1h65xgn1pygMvBAP1/Wmhti+uT+VKig87gQB0o&#10;EAOF2gYHfNSAgnkj3NNALENx06elOU5Xpx6UDFTHB9+lPU4AUA5NRr0wxP1FPQNuDYPWgCZOFAyK&#10;dnp+vvTVKqu1vwpVK/dBxQA8EZGT/n1p2SBg49vamDlsDp0p+wnoMjvQA8OeBj6gVIp3jO4D2qIE&#10;4Dc+9PUgMDswM8UDJl+QYAzz0p/K8MefUUwtgfXsKcPSgB5BGdo6jv2oXf1Y59KTJxinKRjJ7D1o&#10;GOJPQDNSK6beD7YFRk4GOvf60Iy7fu4NAEgkUdDkdwKdu4Iz+A71GoONxXFSA7MgAfUUAO3DnB/O&#10;lHy0wrxtxj2Bp2M9D+tAD0JI6fTtS9TuyfcE0DAH0/lQOQQRzzxQBJgZBzkn1NLHkcgjk96YpPTa&#10;eOnNO4JztwKAHHoCp707aDnAzjpzUe7LZK/pUjYPAGPegByg9Cc+tAIxgH6UnHX+tC53YIx1oAcr&#10;sORjPen7u+aiOd/B+pqQbMfMe/FBLJc4HbH1pynopPNRAE8FR+dSdCSeSPTvTEOBx14FLx1/WkBJ&#10;yxP1pQACeBzSC7Dp1P5UqcAEfypAOgWnLheBQPccpOepPB/GnZwNo61GPQng08YH3aB3uh4dTwD1&#10;PPPSlyQcA0xVByRx7VIAeCWHQ0AKpJPX8aepwpwM47YpgAAyPWpFxtJI7etACo2DuJHHYVICp6E+&#10;9RAKR15p6FgR7+lAEgkGACMj3FOB7etRqRuGc9OhpyhiMEc+woGPBOAW5APPvT0JC5B4qNSM+vtT&#10;1IxnkECgB49ycexryf8Aaq8ByeJvB731sDvh5yB0xXqwLPhgee3PSodT0yDWLGTTrpQySKQcjoaA&#10;Pz9Mc9qTGXJZWw3tWrpcsbRgOpIwM16N+0D+z3qvhfU5fEPhyFntnbdKiKT+VeYaZILa62TAg9GU&#10;9qANlJJYF3265HHy0yTUGu/3Ww5J6H/GrIKeQDCwwe4NVXhEeXkhBbPBoAoXuYH2MwBPI7VWjlmX&#10;/VOjZHGTU95PC8u8KT2cFc4xUKy6dAQobJGSSRQA23vNQL7RsQbvvVdBdmU3V+oXHO2sq41C0SUb&#10;hkE8BR0qeEpkSW8LnI5DntQBrjTYZ0HkXTtz94dv8mp1sZlkWPDkY6lsfhVO21S6I+zrbKDjnnFW&#10;7WS9uJgHtl2AY+/QBYstIZpjL5cuQP4ZKm8gw/ODdIQQTzkGoXuJLXLLp0pX1R6ZHr8M0R822u4y&#10;DgZHFADb0I+5zNcBl5LCPIrMOpOjsbl5iqggMI+a15NUtbmPyluZtwGcFaoXCGWN/OuJVBOAwA4F&#10;AGXPfJIzvi7dW4CjOKbDa3wTAS4G7pmTHerT6UqYuI9SuGjJ+YelMu1s43jjiM7YHJL9aAIkjVAw&#10;urHeQSMvN2/CopL2wtYhalIF3HIYZbB9KtJDYM/mrEAGBBSRs1TMtpp9yyLAr5OcLFmgCI6qsV3u&#10;illcgfKqRbeadLrckkHkXNrclgckrJinX2syXEwH2JmwMKoGP5VWnl1KdjHHp6Jnu0vNAF20ma7j&#10;CCzIVhj558YNLHaXtnE7RRwqC3DF8mqMFzeQSeTIIg4HQtxT7vUdUhh/1kBGeiJkigByPPtZ5rjB&#10;LfMRHUq/Z5DtknkIxkHdtqq17fXkW4x7cqei44qikyG4EVyo+buZKANWeSFJAgs1kQH5WkkNIZ7b&#10;T3SbECqR8qrz/KpGvLJ0ETWkTKo4UMagvL2DcsAKwso+URw5/nQBINUS43GSKdzniOCPp6VLFeKs&#10;oknstwUYVbqUH9Kqi6ggjEpmuZCOXAIUVUur7RpC6xWmWPP7yQk/hQB0FpPdqi3NkdNjdOCuNxar&#10;bNdxyxyXevworfM2y3xj/GuNg157BFZHiXnIO3B+nPWp5vHGsTOZFuBg9cKPTFAHXG7sFmE58Ysk&#10;QbLBbXBNSPJpkhZh4yuyZAWDMdoH0rhZvGOs3cYtVckZz90cn61QubrUr2UtfXr8H7gbgUAdnqF9&#10;4YsUdx4rvZZVUkKsmRurGuPiJfxkW9jeTKCmNzPzn1rAZUXJbhe5JpiXVuDhCMAdSKALV7qmq3pY&#10;y3crZ/vMTn8KqxRSMT5sg9gOT+fakWZ3yxzg84z1o+dvlUEegBoAcPIC7COufu1E7lRhGA56D/Gn&#10;FTgqzgE+h6VGHgwcMGI4JIoAlRMgNIwB7kUbFZi0asSDjIH+NNF1CAQq5Oeh703zLgnHlk/8C4oA&#10;mCSmQOFXPTn5iaeVcrsck+gzxVczLEMOxXI6DtUK3rs5RS3T1oAuO0cZICnP1ppcEqZgNvuapvK7&#10;kHlueeafGNylTxQBMs0C5RWUjqOKh815XfzJtgB+UEdajPlr05K9TSRK0pHAwKAJJGYgGKPIPVia&#10;Z+8Vw85BUdAOKdJNsG7rtHPoKzr3X7KzCtLJvfsiDP50AXzIjxiR3UYPIBziqV9q+m2abZJQzH+F&#10;eawtQ8Q314SiOETdkBRg1QJJOSc0AaV74nvrgGK2IhTP8PX86z3lklOZJGY+rHNNooAKKKKACiii&#10;gAooooAKKKKACgDOaKcgGc4/MUAIRjikpzr3pB9KAFQc59KGJ5y2fwp8cYxu7gcYpMDcVAzmgAiV&#10;iCBihl5wB9eKdEgB64/CnKqO+Dx2GKAEMR8wADv6dKl8nauNoP8AWnFFEoyoPy8cfrTxu8z8OlAD&#10;PJLNu3YAHHAqSMFvmJ4x+FKYy3A/PFKihBtPJ9aAEG485/KrEWSh54NRRMiqzE49KsI0YXCoORzQ&#10;Ah2IV3MPlGeajDLOeV6E85qWZdyEe3pUdtFuPC4oAk2hkAwOtFtFiQNu75zinvHtA6gHvTrWMRsA&#10;Rge4oAvJkxsGA5/lRHEIRvQgetNeQCL5DyTjFPib5crnB7UAMnUSOeOQOuearOwMm08DPUVbnkwh&#10;dMc9qrbkaTlRnuM0AQXMQWT5cexFV5RhlU8nqM1bu3zLgjGB696pyrvmwFHHqaAGMMORt2+1N4Bx&#10;kfTvUgYklymcdvWlCggjjnkGgCBl3Ng/SofLBmPYd89qslSMk/hmo8IGZivOeuaAKsiOZSBnrUsK&#10;sWXB6etKiq0jApyT1IzUqxjHC+vQ0ARyndEfmPXtUawFow4JyevHWpzEHUgjH9abgoqxhcY7ZoAR&#10;9yW+GPPajYE5wPXHc1I67owdoPHcUgC7SVHPfjmgCONSsgwuBjtUiLyePwpUUAEkd/SlU7Mnbxnv&#10;QBGFHm5BHPT3p7oOpHb1rT0/wb4u1O3TUNP8KalcQSLmOaCxkdXGcZBAweRUeqeH9f0II2taFeWg&#10;kJERurVo9xHXG4DPWp5ot2uBmO3OwYxj86fas0Hzj1pdqsxLKCe1KF4xtqgNO2ljmBORgr2qDywZ&#10;ct1B4qtFIbdd6461fs4o7t1mUAnvigC/AhECgfWrEG5yIgRkjqPSkjTCnC4x2qbT1wrTMgwBgcUA&#10;XE3B1j3cD9a0kjeRo4Fl+9jOGqhZRGZssO2Sc1p6TH59y0yADaMKSKAOg0+E2Vsqx53thRk9q27G&#10;BIJ1y42pwee5rKsXEMQnkGRGOee9XNIuUkk+YluCxP8ASgDQ1zN0iRR3BCxrkemapwym2gKxybnV&#10;txIak1G63EBc/Mf06Vc0yy8+08hY8vMwA+lAE8GvBLJEnXDyE5PtXJ+NNQO/yQQQ4yTmtnxXAmm4&#10;YnaqAgAnoOma4i9nbUZZJmY4AyoPpQBlTbY8jOOenrUZ3EA9MNxVtNPvdUnWy02xluJm+5FBEWdu&#10;/AHJq+vgXxpJbkDwZq/y4J/4lsv/AMTUucY7sdmUBAHtxKp5Vhin3MweEDbyp4NAinhhkikhZShw&#10;6MpBBB5BHamYLxlepxnmqES6ZLHlklONw4q9LEFhaNSMEZ+lZdmyrJlx25FaEwcxBgc/LxzQBLaq&#10;YcKH49c1NNIs0W7gts/KsqK5k6D6c1agmHlEFhnkDmgBl3curKjtnK4HtVyyjlW0BkYc5AOOtZs8&#10;oeMblOQ2OTzV9ZTJAqoQOeT/AEoAmjY+UyuxPoQ1VLmaSIeaT9fanJcbFMbZJz9RVWWYSRlHHGSO&#10;tAEguPPhDbcgD9aiW6ZBsyBgngim2kyLGysT+BqCc7WOPXjvQBZactEGPTGKqXMjOvvj1p0cgK4O&#10;eD61E0gI45+tADYnweD2qO5cljuI9QcUeZ+8CoPyNVruXGTnt60AJczGP0I789KrQyyO+IgMkHGD&#10;1p0kb3EgiQHk9etael6OIgA4x9aAKtro6TS+ZcYOcYz2rsfBNrYQSeY1koVCMOazbfS41mAlBxj0&#10;rYsYprGDzXYLHxgUAeq+FfEUMcSII1TpjkD866iObSNQZF1O8UkAEIp6V4tZeK51KWyAlyPlI4wP&#10;WtTRfFV9FeA5J5ycnNArHrmpWCSQiDSYSsR/jA+9XP63pHl/LsLN0AAOBVbTPiddgrbwKGK8YHQf&#10;Wun0TVNOvYmm1NVDZ+Y46UAcLdeG5YoGuXzGqA5b1rm7y8llLXE8DbVOIVPevYdRsNJ1d1jt5VdB&#10;9yMcAmuf1/wUFYt9l+ULyyjgUBc82k8yQGSfqCCzZqi+uPMzNFvAU4Qc9u9dL4j8O3nlmG2tHVPX&#10;n5zXK/2JfWlyyT4UnO1McCgZp6beXTL80xd36kdRntV20vbjSoy6EtOw+UHqKTQNEvNOhFw0AZ3H&#10;7qI89e9WJdCnRSLhyZmBMrkcJx+lADtH1y8iSWS5uM5OJZG/kKnv/GcvkK7StHGB+7RTy1c1qctx&#10;Pi1tlK28R3MxGC5FU72/aZgzo2MbY0HagDqdJ8VPdSb7qYhhwvPT/Cug0rxZbxobm4lCxx/d55ev&#10;PokhijDtNt2jMrZ6D0qlqOvDU7tUhYpBCMhM/e7UCsj1+38eya24mkmCxocJApq0detZmFrp7DzD&#10;95+yivHLPWL6K6GZDlgAqg1qWWpzWsxRb774y5BPHtQB6nb3trcQtbNdjYDiRy2d3arPmw2UIknk&#10;+TjyIR1c/wBa8403xKqzqzqWijPC8/Oa6C28RssqXrujXTn9zG2MJQB0N47WlzHcSgSXcwxFbjpG&#10;KnFt9klMVtKRLMM3U3ceorIi121hughYtcyAB5hnC/Sr82pWTQbIJtqAfvHJ5b296ALEctufkjvM&#10;Wtu2SCf9YfX6dqsXN3Ln7QQpmkGIUxwi56/WudebfcLBF90ngKODV3UrufSrfy7dfMuZExjuo70A&#10;JeeKfs0wsbOQMx4lbPU113grF0q3mpJstk7Acu3pXC+GtClv7vdJBtAO6aVugH+NdfFrtvGRN5ZF&#10;vAu2CAD77dM0AekaNrJtZ47ua23O3/HtCvYV03ijwxpnxB8JTeFdYtEZ3tz8h7Me1eaeHPE0mmTx&#10;Xt8u67m4giPO0etemeDNcNnceckf2ma5A81zzsH9KAPhz4r/AAuk+G2r3WkyR/vDIVtxtx8p71ws&#10;jpbTpA4JWM5fHc19q/td/DOPxLo//CVaTZCS4gQ/6tex6/pXyJf6JbtqHkDiOPJlPqaBnR+AtWlE&#10;iTISDKwVQfSvoHwFr1vqNj9gt5gqwKN5UdW4r500VJbY+ZaId8jBIUAzgevtXqnhG9l0TTl06zlz&#10;KFDXEp7tQJl9M8ZPToM1Mowud1RKi54Xp0NSK2B5Z6mgEPUs3GOnc07JJyx4I4pmOeRTlHy98H0o&#10;GP3E8AY96dz92kQYXrzjml2kHOTjHegCVDgEH8KVFYNjtimp69venqwJ2sfrQA8JzkDHpxSgkdBn&#10;FIM8DqD1wKcE42/qeKBDgOevOMEYp/J/iGaaRjr39KUnA+Y/SgB+TjJOcHpTlPTI4A5x2puVbGR3&#10;peo+UH/GgEPDNyB/OnqepJ4wKjXGCGAPpT0xkZHGeaAHBcgAfhmnZO7A7dcCmgEZXA/AUq452Dig&#10;TJFcYAPY+lOViq8DHpk0wADkdc8ZpQcsRnH15oEPBbgDHuacM7cAd6YMKAWbg05WwcOaA2FU9mYG&#10;pFkYD7vXrUfyAHJx6Uq53c9CelAEyyZxkY96cjhsDsSc0wEEAEe9OGMZ4xj1oGSgAkfXinqcDG76&#10;VEpVgCBin7cjcCv50AOUheOetSZbOMVCoyw/zipAMA7Wx/jQMnjkwpZmpWZlHyd/Qc1FnPGB1qZS&#10;TypyPWgNxysSMn8TinIcLx0z1xTOBnGOvJxTsKTk8GgB5OTkN+dPU8Zx0JAOajyoHB59acPlXcDj&#10;ngUASBgDtPXr1pVJznPU+tJkMoGO1AIJ6CgZIc9QcYORS7gCWJxxTIx833+v6U/IPb9KBDlIwAB+&#10;tKMryBTVbjI4+tKueAoOB6CgY4MSMj1pdx4z9RSAEdR36ULgjOePpQBKrA4Ocn3FOGNuSeveouQw&#10;XA6U8YPAH50AP5OB3z1FG4tkA80AJjAGTjil3jdh247DFAAmV4I5xxxTlYg8Ade4pAwJyxz6UZ7j&#10;nnqaAJFJOQT27U8vgYFRp0IU5PpTmyMAimiGPVz0zj8afjHQ5GfxqJMfe9+4p4wfmI59aAHjg5x2&#10;5oIJBzikHBBB/LtShWz24pDHdRkfjTsnaCAfwpu8A4FOySBx3oGh4LFSBxS5CqAT+Apo2lcEAnv7&#10;U8EdCKAHJgg4B608Ec5HFRrgDg+3NOXAOetAD2DdB+tSKpGMj6HFMQ85Pbk06M5I449MUAOUnHue&#10;c08H5Rkf4VGOTkge2adkBcd/egY/BbknjoaUEAdOKRc5BNKcFct2460AOQZ+XHHpT+WJXp6ZpiZA&#10;ywP4U4EnjgcUARappVjrFo1lfQh0Ydx0r5n/AGhv2cLrRbh/E/hiPdESS8a/nX1ACMc8VFqenWeq&#10;2T2V3EsiSKQQR0oA+ALW6vNOmMjysArfMpPI+ta0WsWd+vlhtjZ6noa7v9o/4L3HgrWG8QaTbM1p&#10;K26UIOme9eZIbF0DxAI3cjt+FAE2p27W7D5M56nnj/61VJLaRHIKEk9iKuC+IAt5G3A9Oc4qG6vh&#10;bPiXI7IQOKAKkcd3IpLRrgdMDtV37HcyWyuJzk9OOtVL7U5Eizahjx83FVf7YvZCoDPjvke1AGqb&#10;CJWDSsTx821qtQhoI1KwAqx4JesWDUJnkzJjH8WacNQmnkEMAXaW6MaANp7+6hfY1kSTyoEvUVFL&#10;r0xG02Lr3J3DGayr43M6h4oTvXqd9VWe7ddjrIMfewx60Aaqaj5kjOEk3Z4weKjvNSPk4uPNz/vV&#10;jqJoS+x2wBkbmppu2ljzNKMj1NAF6XWvJCiKNsE/MC/FNOreSglWFBzzk5OKpSCGYB1kRmByADUg&#10;1GKOEoYIyT1NABdavmYNEwwR0FSprd4wKW8YJ/vbeRVX+0rZFKqEyOgC1Wk1KaRvMZiBn/lmMUAa&#10;L6lcCMGdWLY5OarvPLJiXYBzgHcSfSqT3UryCQx8L0zUst9eKAqRqvfhaAJ5L2ad13oBj+ILTlee&#10;SKSFOq9GziqiQvPB5rTHeT8ykUqW8i4MUuSc/LnFAEwRpf8AXNkjsZKd5tlGcMEUquQCCc+1V52K&#10;IUZ0BHoarM8046l8DAPpQBdn1R1k86yJ9Nu2mveT3su+d8HqcHFZzC5x8uFB6sRU8MiQHdECSRjc&#10;RQA+71GBMJHbuzD+8+aiM0yN8qKjOOFUZNPwocsUUN2ZjUQmZZGZfvYxkUAV5bOVTumfzJCc7ey1&#10;LbJ/ATuPc9hRmVlIzgEckdaUSMIxGq5AoAka5KEONu1eMmo2mW4Pm4JA/vd6AQCN/OBwDTfOwSQu&#10;D2oAZOWkIYYyOopBaKQDuwO6jrT1lQbkJALdTjk0yUxopAbvnANAC3AMa4BAA6kmovtDuP3S4XHL&#10;UhK7g8j59B2FMabduQDGOtACtIseQq7vU5pvlyFQxGBn8qT93GSqAFj60kkzkEE5b0oAmaNbdSc8&#10;4zmoklaY4BwMdzUTsdwadxz0FI7ZAVTkd2xQBJKqt0btyaZHbnZiX73saerJGNyjr7UbnkT978pH&#10;fHFAChlYCPcAB1ApWcqjAAgDpjvUJktok80yDb1Bb19aqXfiixskKx5kkPQDpQBcjlJ5kYcHp3H1&#10;qpqXiCxtM7WUnpsQ1gX2t6hfSlnlKg9FXjFU2JY5JyfWgC/qPiK9vQYoz5cf91TWfQaKACiiigAo&#10;oxRQAUUAZozQAUY70pGKcVx0xx0oAaOlHGOKVe4wM08p8uRz680ARjHQ96cVxwSDxQqgZG7BI/Cp&#10;ooleTGfyFAFfHONtPTB5Gc0+WHZKCW796ekJzv4HrgUAQMDy2AKVYzsJYY44IFSmIsrSN+HFOgjf&#10;yvY8igBbVcQkEdTwaaYfnO3nNWYoiR93j2606WAKN2fyNAEEcW1Qdoz606NFWTKjkjp6VKyL5YOe&#10;T29Kag2PvAP0xQABSXB/SleMAZ24H0qaWPADIMc85pCoJVQPrQAzadoK/j7Uqx5B46DFTyAR4yCO&#10;OuKYrKoJUfp0oAiTKxn5R9akgVguSe9LGF8r95jBFTJDiEMDxmgAeNzGdh6dyKW1t5MZ6nHapg0S&#10;wglQSTjpU0SL5HmYBIHfrQBWnDhlLD6A1NBbjdvZsgjIpsq/vAxUA+lW1UbR0zj0oArsCw2gfKSR&#10;inqrQQ4GRk1G4LyAADjpT/Ld4lxwQfWgBJ/MZQMD2x3qCJZVuMFRnPrVvaDHhmUHuc801ELuSDnn&#10;kdKAKd9INzHuD61UbcZAQOo7GrVyjNM+49TTFhG/dgjA60AIE+Q5Xn1pqqVhLYJHbipti+SSeewJ&#10;qJEPlbT24oArSEtg5IyeooVcKSRkU+RZBGQy4xRGubY5Izn9KAIsDJb86cFLdPw5pBtUEAD3qWFG&#10;JOSMf0oAhJYMFx9RQQeMnvU3kCVvlOOfSopowjjd/KgBQjnOVpnzZJA57e9TBTgEdx0oeIO4QAHj&#10;igBkK7kZwufxpVJw3y49qciqRycc8g09YkJIXGTyBQB+h3/BF3/gt94k/Yd1Sz/Z3/aJlu9a+FF5&#10;c7bK4A8y48MSO5LSxDrJbksWeIcgksvJKt+3Hx3/AGdv2Pv+Cnv7Ntro/jOz0jxl4R1qD7b4b8Ra&#10;ROrPayMpVbm1nXlHHII6HBVgRkV/JyISrkgduCK+p/8AgnF/wVl/aa/4Jv8AiXyvA1//AMJB4Jup&#10;S+r+BtVuWFrIxIzLA2CbeXj7yghs/Mrdv5x8VPBGrn2Yf6x8K1fq2ZQfM7PljUkut18FT+98Mtp2&#10;u5H0GWZyqEPq+JXNTene3+a/Lp2N7/gpr/wRZ/aX/wCCd2s3fjGCxuPGXwzaTNn420215s1ZsLFe&#10;xKSYH6Df/q2J4IPyj4zKbl3evpX9Vf7EH/BTL9jn/gpR4GuLf4WeKbZtV+w7fEHgLxHHGl/bo4ww&#10;aEkrPEeRvTcpHXBOK+WP+Cgn/BtP+zp+0JLf/Ef9krXIfhp4omQyf2F9n8zQ7yXOfuL89qT6x7k6&#10;fu+9fP8ABn0ha+VYv+wuP6EsLioWi6vK1F9nUgl7t9+eCdOW6UUb4zIVVj7bAyUovpf8n+j1P5+5&#10;Y2EW4rwRzzVjw3MFnKE5zwMV7b+19/wTX/bQ/Yd1E237QHwT1Oy01pWW28S6XGbzS7jBx8txGCqk&#10;8Ha+1uRxXi3h6GOSXCY9q/qDLszy7N8JHFYGtGrSltKElKL9Gm0fN1KdSlLlmmn2ehuQoyxYPJbp&#10;VpMxwKo49aZEg8zHYCpY1aWcDHbiu4gspKYrXao5J4rT0PFvCXkYZxkD39Ky5cLNtQHC8Vr6egIR&#10;HX5SMknpigDSE8phjt0IAb5mBrQsZ1tod75BkP5CsuyBuZiUGdzd+wq66eaWAUbUwBn1oAt4lnmE&#10;sfKnjB4rV07Vhps28yDbEOB6E8VlJMLSxLqo6YB963vhR8EfjP8AHrxDF4J+Cvwx1vxTrF0xxa6P&#10;p7zBP9p3A2xqM5JcgCsa+IoYWjKtWmowirttpJLu29EhxjKbtFXZzPj3xFHqDGziOd38Wa6X9k39&#10;jz9of9s/4hw/DX4A/Dy61efzFGpam37uy0yJjjzbiY/Kijk45ZsYUE1+jP7FH/BtX4n19rfx1+3X&#10;44GmQiWOZPBnhi4WSaQDkpc3WNqDoCsQYnJ+da/Tbb+x9/wTn+AzzRJ4Z+G/gjSE3PgrCssmMd8v&#10;cTN0/idj61/N/Hn0jsiyuby3haH17GSfLFxTdJSe1mtar7Rho/51sfQ4Lh+tVXtMS+SH4/8AA+Z4&#10;x/wTN/4I/fAv/gn3okPi6/8As/ir4kXFsyah4tuLXatsrD5obSM58qPsWPzuOpAO2vBf+Cvv/Bcv&#10;wv8AAmw1P9m39jrxFa6r44ljkt9b8X2UiS2vh8glWiiPIluuo4ysXfLcD5q/4Kaf8HA3xE/aAi1L&#10;4MfsdLfeFPBsx8m78UyEw6rqsZX5lQA/6LEST0JkYDkpkrX5oWSku6ydTklj3JrxOAPBbiDiPOlx&#10;X4g1HVrytKFCTTS6x9ol7qiulKPur7fWJvjs4oYej9WwCsusv8v8/uLk+oajrU91q+rX8t1dXUsk&#10;11czyF5JZGJZnYnkkkkknqTVawLEOQucKaLZxErqckA8UlnNGpZG+nNf1gkkrI+WK+Sx3DpVyKWQ&#10;QleCO3NVpEAyFIOD1/rUheM25VXO4djTAbakvJgcDNOgkKzFOcduaZZsEck+vemyOBckrkDPSgCZ&#10;pQVKgj7/AK1cAK2wJPTnrWYJAsmPfvVx598GAOMck96AI47iRWcY4+tR+YWzlvrUTPtLEntTInDs&#10;aAJEkKqf51CzAnlj6inYC557VDO+xSwH0oAkkcBSQO9QQyNkkEcetIk4lz9OmKjEoViw/WgAkuWR&#10;8EcZ4qOWKa+YKjYBHb60C2nuJuFOCQc10mh+GVkVZ2PJPCUAVNH0TYQ8qZx90etallpr3NwwkG3H&#10;QYxW5pXhaa7JmKhVHc9K6fw54R09mLgElcbnfp/9egDltN0Ka5+eCLIXgDGcmtK08LX2psY54SAv&#10;BBHH0rubKy0mwAgUAlj8oVeTVtWtCR9nQHn5zjgexNArnCL4GmguFcqTz82O/pWta+C7hl8xVK5z&#10;g11ptGlhPlwBWUE5qeEeXZx+cpRmbGMf5xQFzj7bRBoQ84nkHkv0q/a393eKXEvl24GQGGMn1966&#10;Q+G1v1E04AjJwBjrTLvw79vdLKG22ovRAKAGaHNM5SUqGVP7pwSa7PQ70akWsb63Vj3GPlTjoa5e&#10;y8PyaZOyAsxA+YochP8A69bMU0ttZg+XtiBzwOXOKA6F3VfAdhqcclxb3aRlBhdxwPwrjNS+E88F&#10;yb+6QSxpygH8R9a7G1vnitlnvH8yVj/o9sDwO3Na2l217qdwBK6sUb94P4EFAHkaaZfXGqbYIWEi&#10;5UgjAQenNaUvh06tam3twEiXHnTd3b0FepX+m+E7l3itrUSydJJIxgD8apTeDrww5023CxE/Kh6U&#10;AeR6l4LgWIJbqGYg7Iz/ADrmNQ8E3NpexQyRZuJOq9kB75r3SHwO1rcF3KyTFchs8Ka5/X/D887N&#10;Z6fCHnkOJbjso+tAXPEvEFlLeXT6HpwIjT/Xzep/+tVG00TyrXzgeF4QE9a9V1HwHbWOQibs/ebH&#10;3jWFc+GJTlooycn93GR+uKATuefzpMk6xx/NI4+b/ZHpVmUW8PAY4X7x9TXWQ+ApQHXGJAMyMccD&#10;rVDVfDoNs1y6eXHEDjI+8aBmHFrbW0ZvfKDFSdiZPNJb63qE95HdBsSucKFPSqk1nPvNx5B5+4pF&#10;RzxSaWvl2/z3E3G4fwD/ABoA6p/Fk5nGn2MymV8eZIW+6K2bDWnk22i3CyFBlznO4+tee2kPkEwx&#10;yZkIzJIfXFbOmGXTrcXkk3U/u0/vf/WoA9EsNdjsZEkmAaRvup6e9WLVhc3zM1yXnl5YnGI1/wA8&#10;VxGnX0xk+2TtmWT7i9l9z6VoWPiNVb+ybaUnPNxOe/tmgVj0I39smn/YbE/6ODktnl2//XVex+0X&#10;LNrU0hSKLiOL+83Ye/Nc0/iu1u5Y4oH22sWBv/vn+vNdLpt6YoUnuXBZuILVR19yKBG/osc63kM0&#10;rebcyjhS3+rFew/DowWVi2nWjKzEFrmZ24X2rx3w8jWhL/aS97LgnJ4Rf6dq6vw/rtxdSHQLW5KI&#10;w3XcwPb0+tAz0Y3lrrazaPNcBo5AUUY6j1/Wvlb40/Ba58GeM5VEBFgzmQSY4Yk9K+hdU+3WFvFq&#10;2iqsVnbgBnfq3Iyaf4w0Sx+Kng8MbcyzQLvD7f4h0+tAz5U03TLvTj9vkg/fynZbQ9do9f611Whx&#10;3qRmysk3zKN08nXk9RV3W/C2oabdtHLbEXkr7IY+vlj1H+e9W9Kgv9OQ6XZW/wC8T5p5gvVu44oE&#10;yVMsBz9B2pwIboSOe1RqCfcg+vSpO3Ug/WgCRcKMkf8A16eG6ccCox8wyecU8Dn5APrQA9eBu55p&#10;xJI4PT1piHkqMcY4PapBkcA9vWgY5WH3QeMcU6MgYYYxntTcHbhT37UqccEc5oAmAyMkg/hT1cH5&#10;SfXpUSDvjGe2aewPUqPyoAcCQ3ynrz06U7JPfr1qMBg2CO9PB7LxzQIkVsnPqPSnA7ifQ9RUYOOP&#10;b1p6dCQfzoAfnAO0Z/SlB5+7+NNJAPJ+uKcGGPlFAEm7LfrQCQQGOfWmjI6AfhTgTu3g4z6mgNx3&#10;3R2+lKuD1z1+lNJUgr/IUqnnBOcdzQJ6EmVOA2fvdM0v+z39aacFg2cUByTu96BEikL1IxTgRwcc&#10;UzjHT8aVCM+vHrmgexLG44649c/pUkbqTjjOKhOMcevAFPjJ6EdqAJkwfl9sinhti7T+NQq3GT0H&#10;Gaer7vl6c8UASAYPy9zxT1DHgt0FRKTgYbjFPHbHBHXigCaNUPAbt6VID8oUqPoPSoYyWJUN34p4&#10;YE55J9c0D2JFGCRnOTwSakO09+nUAVGmCmcnPb1p4AODge5FAD/vYJHJpx/2zj0wKjBIG7cfp6U5&#10;SCOPxoBD8gH5f509CM5GPSoiVP3c8VInDcsaBjwcA/KOvAxTsZ52/jUZyByw69xT1IP3vwxQA4YL&#10;DgH8aUMoJZsYJ9MimqMAAEn15pQAcZU0ASBWIHXnnrQoXB+lIrBySaUcnGenpQA9Ch565Pp0oTk8&#10;t096aHAIwcfSggEkluevWgCZWJzzz7UADcScc0xck4ZvxpyMOefwoAcGyuABwOOKdvXoO/601QCM&#10;gg9c80mcNgEDnuKAJFyDkjrTgcD+hqNWOArY+hNKDg8HHrQS1ckAyCc8djTwQDyMHNMUkdQPfFLj&#10;cNpJ5pi6kg4HPrxk807PH161HCFKAk8+5p4JGQe/WkPRDxnGaUtnsPzpg7KadkAUASKBtIA+hpyn&#10;t/TpUUZyu4k9qeu7p39BQCHhgflGT9e1SDrkD9KiTg7VHbuaeMKuFbpQUSKcZ7cYpy8DPNRBudvH&#10;Snq2PlzQIkA9OM+lOyD8pGcdfU0wFRgsT+dKuO46Hn3oGPBCkqV5Oe9PUc/MAfpUaLz97pnvTw2A&#10;N3HPagB4IHy7Rz3pQPm4HHvTRgjkY57UpODgDoPWgCTgDaKUMTgBOO5pmfUcDpT1YdKAMrxt4T0/&#10;xjoM+l3kCtuQhdwr4o+KngW98C+KZtNlhZEMhMRx1GelfdoYAV5T+0n8H4/G/h99R0+3UXMS5BVe&#10;c0AfIgl8w7GyrKc8d/entcMwEc65A4BP+NVtRtb7Rb+Wxv0KyRuQytUEmqRSqY2yDnigC0J7ZpSJ&#10;UZT2xQ+HwLRSATVB7raBh/mPGT3/ACpWmk2gpOAw6ACgDWhgQJ1Gc81KvkK+6aVFA6ViLe3IP7uQ&#10;+4NTCctHiXr0GKANWVoPMxHPuyOOMCqc7XCk4kRUP8Qqq95PGyqqhuPSoLmaaSPaVx7eooAfcskx&#10;2pdL8vXBPNZ8hjZi28n1pAQrHGBmmtlWzx1520ASW7RoDJt6dDmpHli3ggA+pzVdljJ4z06ZpvmR&#10;Jx5RPuTQBMzRCQsrA7h2pY40b+IjAyQBVcTRA8RkfjThPJjdjtQBYkuBsxG4IPUU2N1dwZZyPbFQ&#10;J5kmXUKqgcmlDwk5GeKAJ/PVX2W8jtzyfakK4JaScnP8IJyKiPI3RnaO5B5pBcKAFiTnuxoAf5Ee&#10;7dM3vjPWpJpwU2oMoO3YVXaQSZBB/CmvIQRhfl9BQBYZYpTkOPYDpUYO0lk7U1pECg7QKb5qPgJx&#10;zzQAD94dz/l61Iq4ckYGB0FR71ABH5kUPIc7R1PvQA52DZ4xTXYJyBwO9RFWK7iec8YpUUquGPPv&#10;QMV3XoW5A6CmFRgEMetSkKV2xqMj1FQuroMuxPPAx0oEI8Q6qv5npSNFhck/nUm2RxgEc+tNaPjD&#10;nGcck0AREITtGCfSnGLONw/AU9YI48vGvJ6mm/OzHa/bqaAEZQpyEx9aY6IvzBRn6V1/wr+CvjX4&#10;tauNN8N2pK7sPcOp2L/jXvPhH/gmtqdxIs/jPxoiR5BMVrFz+ZoA+UZCEIaQ45+7Wp4c8F+LvFlw&#10;ln4a8LXl47njyLckfnjAr728CfsM/AbwjIl1caCdRmTkPfPuGfp0r1TQvCfhvwzCLTQdDtbRQNoW&#10;GEDigD4O8B/sHfGvxfNFJq2nxaXA2N5uXywH0HevY9N/4J+fDXwl4en1bxlqV1qM8cW5Ar7EB78C&#10;vp4FB259hXM/F6+Wy8D3cpI/1TZ/KgD8ufjxHpmm+P73RtAt/Is7aXbFFuz+PvXEs4k2hucCul+L&#10;F0upePtSuSwO66bv71zTxhBu4x7CgBje3TtTeR1pxAA4z7HFJjt6UAJRS4XNBUigBM8Yo6dqcANt&#10;BCg4zQAgBPOPyoK9wKlRcuMKME4pfJLNgHOTQAxIy3G0/XFIF74wKspayAZzyB3NRrA+8FgMnjpm&#10;gBvlnOFHfkCpIUAYrg5x0zUkcAByOcmniHDFic+mBQBXEShw3XOe3WpAg2DjgdyKe0QZgpwCvb1p&#10;yRhRgdfagCHywHyV4GKkWLPJzxn+dPVE3KMc55OKlSEklSQSRwTQBB5as5Pt605UCjHoeKkWM7sZ&#10;zzzQsTEMAfwoAglVjEwA5ojRkjwRn15qV40ERGevT/CmW8Z2hcY5wfagCdN2xFAxxyRTplwm7B+l&#10;PEah1yOnUipbmNSmGHB9qAKuxTEPm69DSQRhjh1xipmgVY1AB5HNMA8sgk4z2xQBK0eFCg9u/NEK&#10;Kr7n54qTyw5VQCP601fklIPPtQAt0VYAY7/lTfLxyRx61JMvzAL6859KJVJBGBxxyKAIZLfeoJJH&#10;pViCEjBHbnn+VNJXysDB44xVi0UtH83cY60AVbtmUEgHGatRO32FWOQW6Z7/AONV7iBA2OeKs7Ua&#10;BI+w5HFADRFI9wGIxmrihSm1R09aquCJABnOeasRvyVOcnsaAIpYm35UD0HGcVIYsQiMggdyDT1G&#10;CTnt3pGYbhk0ARGMklQ/HpTrZcKTwfxpLoqsRPT1p1lIjoSevuKAM+cOrMxTGSeKRAp5GfrmrF8E&#10;Y9e/BqGJBhueg4NADZXAiKAY49KYAFjDEZyOlOcHbgjmk2MVUt+ZoAiuMmI8YyaaIx9n2+tSXKhl&#10;A7ehpfL/ANHAAAPrmgCDyVj+YDjJGM09GGCAMAetEqsdoxnn17UkqiNMBuT6+1ABbYZm6YA7Cllh&#10;TfgscfX9KbZ7t7Z4zjPrU8iIWJAoAiVkxtGP8KdFEMbh+JzTUjTzMg5/pUxX5fl9OmaAI1yTt64P&#10;U0Swn157AmpIYiVyVyc80s4XzCq8Y9KAGQr5jZYc+houSuzaCMY6gU+GABSQMY6UyUY3MRnFAFjw&#10;14p8UeAdfs/F/gfxNqGj6tYzCWx1PTLt4J7dwchkkQhlP0NfqB+wr/wc/wDx8+FYtPA37afg9fiB&#10;okUSRJ4n0oJbaxCFAAaVeIrrgck+W5PJZjnP5aDEsQ3KM/SoSqgZAr5TivgfhXjbB/Vs5wsaqWze&#10;k4/4Zq0o/J2fVM6sLjMTg581GTX5P1R/Vj+zD/wUv/YJ/bq8PLYfCr406Df3N3EFuvCXiHZa365G&#10;SjW0+DIOoJTcvvXCftF/8EIf+CbP7RurXPii7+CCeD9audzSap4FuDp25zk7mgUG3Y5OcmPsK/mJ&#10;DGJ45YnZWRw0bqSGUg8EEdD79a+sf2Z/+Cvf/BRv9m/SrTSPAH7UGt32mWgCQaP4qC6raog/hUXG&#10;50HPRHUV/OWO+jlxHw1i5YzgfOZ0G/sTlKOnZzp6SXZSpvzbPfhxBh8RHkxtFS81/k/8z72+M/8A&#10;wata/aXM9/8As8ftTWt1AzEw6b4x0Vo5FHYfaLckN/36FfPfjb/g3L/4KXeETI/hvwb4V8TqgPln&#10;R/FkETN+F35IH59q9p+EP/B1D8ZtJtIrD47/ALLvh7WnXAk1DwvrE1g7AdWMUyzKWPsyj2r33wX/&#10;AMHRX7F+rNFD48+CfxG0V5Cu6S0s7K8jj9cn7QjY+ik+1ZRzr6VXDfuV8HTxkV9q1OV//Bc6Uvvj&#10;cr2PDOI1U3D7/wBU0fmZq3/BF7/gqDoN8bPUP2QPEMjA8vZXdpcofo8UzA/nV7T/APgkF/wUtuxs&#10;t/2QPFCswCr5ywRj8S0gAr9evDX/AAcK/wDBL/X7ZZrz4r69pbkcwX/g69Z1/wC/Mcg/Wruo/wDB&#10;wF/wS0sE3p8edSuGA4SLwZqYY/8AfUAH61o/F3x+i+SXDOv/AF6r2/8ASmvxJ/srI3r9Y/GP+R+W&#10;ngH/AIIHf8FP/EUwfUvghpuhRNgJPq/i2wGMjqVhlkcf9817z8L/APg2Z/aJ1u4hf4s/H/wpoFsC&#10;DOmj2c+oTH1A3eSo+uT9K+l/F/8Awcr/ALAGgAx+GPCvxD1+TBKm00G3gizxjLTXCMM+ymvIfHf/&#10;AAdEaRJFND8I/wBk+5Z+RBdeJfEaIo9GaOCNifpvH1rOfFn0pc+93C5XTwyfXlhFr19tVl/6T8hr&#10;C8NUNZVHL5v9Ej374H/8G9/7B/wv+zXvxDtNe8f30DK7/wBvah5NqzDH/LC3CAjI+67MK+mvFPjz&#10;9kL9iD4eqfEmv+CPhr4ftYcxWoNvYIwA/giQBpWOOihmJ9TX4b/Hn/gvv/wUT+Mi3FjonxL0vwLa&#10;SBkW38GaUIZB64nnaWVfqGBHrXxV498d+NviZ4quvG3xI8Zapr+s3blrjVdZv5Lq4kzycySEtj2z&#10;WcPAPxI41rKrxtnbcL39nBuf3JqFKD84wkV/bmX4NWwdHXu9P82/wP2W/bH/AODmj4YeGrG78Kfs&#10;WfD+XxHqZLRx+KvE0L29hFjI3x2/Es3tuMY6HDdK/J79pj9rj9on9sDx3J4//aF+J2o+IbxmJtba&#10;V/LtbNT/AAQQJiOJf90ZPck815eHHmA5yM1YV1LruzwcZzX9AcFeF3BXAFP/AIScKlVas6sveqP/&#10;ALeeyfVRUY+R4WMzLGY5/vZadlovu/zAtKjbdxGOlPAYFnDc4z1pkzpvBHpzSTOSw2E9MV+gnAKk&#10;mxnBBz9aiJAcnt1pwI3kP3pCilioPUdaAFV8Ejt60kTZZlJ/EimJgSYPcelBISUgcZHOKAHhyr8C&#10;lJAfcT1pkbKWOSc5p7kbNwb2wKAIJZNsvpnoc1PDMzQBT2681TvctgkcipLZ8pgg9aAJSwGcj8ar&#10;q/7049ae7BW65qCPG4sGyfY0ATGZwdh5zUM+4HDfpSPM3nKijJ9MVo6f4avNTlzK/lIf4iDzQBl2&#10;QkmbbEu8kYAXnNbOl+DtQu23PCADzkjpXS6F4Rt9IhRobc5Jx5hXmtW+F5HtsoIxhuDsXmgDD0vw&#10;rYW37y9KkqeBmt2w0tRD5yABSPlwKbZeHrgM0l0pfJ4TP3a6PSNCBt8EY53FWHagCjbW5vl2Quy7&#10;V5C8VbhiuxIsKySKi87R/Ef8K6Kx0HdGJ44kRMc4XqauaTottb3BuLv99I2QISPuD1NArmHb2Goy&#10;sJo45MtwzEfyrptK8LXDWwEaLtjILADp7mug0rRIorT7VqUoC4ypK4J9gKq3M8l+/wBm05Stsr/6&#10;qMfPI3vQAyC2dXKrGvlggbgP5flWnbWWjwYl1GNgBykJbl/c+gqS0d9OgJ8lZJ1PHdYh6+5qhc3W&#10;6fyyHnkkbBOOlAF5LSykf7SylT/CoOFUVOkD3MOBZhIh1kx94etSnT1tbZLjUOMfcgJ5fPc+1aun&#10;rdXVu0VyquV+5CF+UDHU+lAGLJawy2rsk3lRA7QMfM5omtLm2ijluk819mLe2QfN9Wq/p+ngO621&#10;3HLMDlmI+SP2+tTNp1yIp76EiORT++unPG3vigDnxp96bgxSXAW4dcux6Rj0+tXbW+DQ/YE3C0h5&#10;nuVOPNb0qSfSG1GB5Uk8mBcfvc8yGkNk1rHFJJD+5UgQ2g6u3940AXbG7sbK3S4mt2RGY+VADln9&#10;610vyJUTUm+XGY7ZDjb0+9WO1hcJcrcTIGvj/q4v4YeO9W7GSCGNkikWSTcTcXTd27gUAtDeudPt&#10;TaiX5A0pA2J2XH+fzrIm8L/2tfLo+nRYDcFE7+5NX9HmNwDDaQfux1uXPC/T/Ctu2FpZIJLCRo2Y&#10;HzLo/eJ/oKA0OI174V/Y4yDMJGXpHnp7cVif8Ia9ojyNAplfgNt4A9q9HN7aalI1nZgJAh/eXEnU&#10;nvzVDUU0u4zZW02VXhpT2oCx5JfeFYrqeSwBIQEmeReM/jXMa94e89t0p2wQ8Rrj7x9a95l+HJvI&#10;AYGKxsOWZcbq5bVvh4kd4Zb2IOFOIoY+R9TQGx41feFI7OFb67j3NJzEmOnp+FYV14PABuI8l5fv&#10;se2e1ezaj4RivdQUyzcKcGMdBz0oHgG1mme5u4vLgiGSSuC1AHitv4QjhtzcTxFscDAxu9qaNPvb&#10;eQS3UXz7cQxEZ2j1r0/VPDC3EzXEUIWEDEMWOT71y+q+Gr60kcySGSeTgED7g9qAOLubpoFaxQl5&#10;W++3pntVebU40iOnQ4VVGZJh39q3tX8Of2PalEQySyZ3SY/SsePwy62onvUKxjnGOWNAy34f1aE2&#10;3266UiCE/uUJ+83riup0zxf5RW+uVzIwxCmen+FcNdozhLp12ID8kPQCpXvbgSRrFmW5bAVFPCig&#10;D1PS/GSRlbSBi91ctl3zyozzz2r0jwFe6asZaW7VLeMbrlz1dvTNeAaEbu0ysbhrmQZllHISvQvC&#10;GoE2qG/uSLaJuUzzI3v60C2PfbPV7bxHbmwltz5UsZWCD+9WDousX3hLWpNB1u6KLG422sfdSeM1&#10;P8NdWZriPV9RC+YAFtLdRjYPesP45rf6DrSeMLGQSyNzdEc7FHf2oA7Pxf4I0rWLdfE+nRILgxEC&#10;MnnpXleuWmo2QjsLC0McmS8rMnU1v/Cz4rtqreQVZ5JTtLO+QK9Ml8NeFdTC3dxGkkxX5wF4WgD5&#10;3V8jBFPh+bjGcd6jDYJznPYU9Qu3HIBHQd6AJlXgsPwpynI5B98U1SduM9cd6cvBAH50DFUZGQRm&#10;pBgDcPXrTV4PTPrTgTnGMD60AOU5XIP1p6AD5ev0pFAGSBx6ZoQFW4HXtQBIARznGPU0u7pwMe9N&#10;BAznrTiBnk9Og70ALnB2rjJp/GPmz7ZpvIGR6ZFPGDgnr656UCYqjdj096flhkdqao4Gf509MEYI&#10;6nrmgBQMAZ5p6HBI/wAimEYyR1pytkYx3oAeG2jI496UEn5WPfr7UgAZchuaBtwRjj1oGSKSTx26&#10;0Fs8lcnPSkQgnAA49TShRyaBDiQwGBgigNtHAI4pRgfMBjPSkJU4JPXvQSP3FT1xx2pQzZyxH0pi&#10;udueefU05FBfaRkfWgCQZKEkY5p8YZWHGc+gpoI6YPFORsDcDQBICBgYOfQinKT2INM3Ln5Wp4C9&#10;UoGh+48Yp/GAev8AKmFkYg/rS8E9ePagCRWDkDHGcipN7OeE/HFNi2k8nPpmjcUAQHjtxQGxPERj&#10;k05d2NrN1PTNQrIDyp6+vpUjAM3PTtzQA8gkAMMfhTl6YB5pqkMAVbIzTkJB56d6Chwzwd2fbipE&#10;z2ycCo+454xTlCg9etAD+WypI4Pp1pw4PNN4BpUZsnB6UASBSRuJB5596XBA6c0ilD1/GnZUjBPH&#10;pQA4dO2fTNCsQORTVKtxn8aefn+UtzQAoIzhqXPA+Xof0puDjcv/AOunBzwO3bFACry3J6ds0pDA&#10;4wKTjo2eKUnd8gHPWgBwY9MfgKFOCTjHqaRGznJ+nNOQ5GSOvSgA2g9T3oZyoxnnHpQGHVenrQSo&#10;xgDk80APV8p1/OpFPI5zUSEFc+9OB4wOaBNE6nCFAKUdSR1qNeucdeSKejDqQcimSOJHAX+VOAwc&#10;nqOaaoyQAo/PpThwMDn0pDHKSOgx9KduA79u1MXIGfb9acSvcEc8CgY8Ak54BI7VIAexHHtUaN6+&#10;vFPGM7jigBw47dKfkn5cflUajLfMODT1PHH/AOqgByOudrfzpQ/fv0pMAgZXv1pVIOM/nQA9CMgE&#10;dP1p2R0PXPemqwz0/wDrUoKkA5oAeg459fWnhsNx+lM+Ygcfr0pQTndnP0FAx4A9D9KcM/w+g700&#10;HuV59CaUHjBP/wCqgB4zuxjgUksUUyGGWPcG4IPpQc5wc/iaeuBxQB84ftR/AISZ8U+HrT5uWlCr&#10;1FfNVxbSQ3Bjlh5VsMMcg1+j2padZ6vaPY30QeJwQQR0r5O/aX/Z/vvCepy+JvDloWtZCWkSNeh9&#10;aAPCbmWHnapBx1qON4EO7fnPrU9xExYo8JDDhgeDVVowrEeURQA9pxu/drxng0M6L9/Ocdc0wLJj&#10;GzBpMyOcEZwOaAJUuXC/Jn8T+tJNO743DnFNVZXO2Pk49KY/mq21z9aAF+UnLZ/E0YRGPy5yO1Rv&#10;nja/6UucDGeaACRggDKvzU6N2ZcylQaikcg5J78igMG460AOKhnGBx71JNLEECswwAOnSoncKMZw&#10;RUZ2v8zc+lACmRnG1BwOgxUi+WoIwM+lRJKudo4zQ0jIcbuKBjt4I+8cenSlTZnII6cGmIVfqc0o&#10;ZAeOPSgAkkbGFXOTSZIHAPHbFDXMS9R37Un2pEG7tQBIGAx5gyD1qNiS2VXHPeka7jJ2gU3zQ+AD&#10;3oAmDMVwSM0jB/vBsc1EzhOTnikF0jEBlNAiY4C7s8+lMa4C4H51DcXHyFd1RLIXUMR8uPXFAFo3&#10;LEb1PTriozcMz4Y4BPXNVDdu8m2MYXdj60SPIEwqHNAFiXUEjOA2TnGBSveGVPlH5GqUds8rAhjn&#10;3969H+Fn7OfxD+KF5FDpWiyw2zEBrqZCFA9R60AcNbR31/cJa20TSMxACKuSTXv37Pv7FXirx7PB&#10;4g8aQm00/cG+ztwzj39K96+BP7GPgb4ZIup65At9fAAtJJg4Pt6Cva7e1t7SAW9pCiIB8qouAKAM&#10;P4f/AAy8JfDbSk0rwxpcMCooBdYwCa6EfMOAefWk4JyTj8aUMc7R+RoARtw7jpzSlmx93nHPvSMR&#10;jcT+FBIPufXNADs7l3Fe3TFee/tH37Wfw8unD7f3Tck+1egRuT1x+NeR/td6itn8OLl1IANu4+hw&#10;aAPzP8TzG51y5mZj807HOKzpFYgYXueKv6qqteykkZLk5/GqwQA9eg6UAVGBDBSCOOTmhQ3XA45P&#10;tVkxKSCEBwaRYccBuAcYoArnn7oPb8DSSRsDk9qniiyc4I5wRTpVEYC44A7/AMqAK4RuCfw4oCk4&#10;yatCJXUhR7CgW4IKliPpQAkcYQfyApwhVCSCeucVJbQjsc/N1NPZCXxtzk0AMB+Xkmm+WWfGSAfS&#10;rJtsEAHsetCwqGJBPegBogbs2cdackZL/MMHFSRxMRgcdMmlWILx3weeOaAK0iFZTu496d5DNHn3&#10;4xT5YmLkqc5/CpQuIxg/lQBUiH74AnrVsqYgR2xz7VHHb4cE9TxxViZQqYHPFAELKXX5ePU0kana&#10;VGevJFSpGXi70qwkEr7/AK0AQSRBIWbsfWiwty53NgVNJH+6Ktn/ACKfaoxj+QdD60ANeLEuAPwp&#10;9wmxVBz04qZoQ0gBHJ7elLdR5IGOh55oAhugAiAZ6VCIiWUj8KtTIm9Y2Q9Kc0IQAovbjHegBWyi&#10;cKBgdzmqseTMWYHOatzxmSHLcc8VFFE0agYJB680ATRRxMF5GcdMVFJDhyVA68EnrViKOMuHGRjj&#10;ilnQZIBwPc0AVniIUBh+VSoSqeWhz/tDvTJBuQEAjFWLeFQoPcDgUAUbk7jtVeh5461Yi4iRD/d5&#10;wKa1uwJCjqeualiickKzYKigB3kIsocD9KmRcLv46c07yMAM5wfSmnJG1W49KAEwD0H4VBMWEgXt&#10;UsLkyMrdjST5YEJ2oAhkiaRSUyAO5NPgj2RlmxjrnNPt42eI7sk/WnpH5URB9SetAFO6UD5mXqe3&#10;emAkEqhHTnip7xGeNEZ8c+lNdSrqqr+NAFecEttK8gd6bKuCFz1HGO9TypufGPu+gFLcICF2888m&#10;gCldKzyKo6DqMVKVVIQuACR19aW6i/eAqRgAHNPeMyx429BwDQBSkwZlGenNK6KRhlAHbFPkT5l4&#10;5U9KfIm5Q3GPegCOCPByBjBHNPIJbsT9Kfbpu5YcZ4zUzxrtPl8EetAFI7kY5Xg98VPGMxksQB7m&#10;kcFVIIGSfwqRof8AR92TxQA2yVyOTwDyKjlLNIQFA59KtWo2qoPc8c1HMimYBB1PNADY0dYCCO/b&#10;rTZ4lMIOOvr1qd4gsKhV6EcGnTxhoScY460AUANkflk5GMcVDPuVlx6VbeJTBlyR6Gqc6kEHnHQZ&#10;oAJSJNo9Dxxwa3tDyIV46H0rCETllO3I4ro9Jytsq45IoAvx8nJHTmgfewDS/cTk9uabCjElw3Xv&#10;QO5dsZCrGZmwFHHHemu4dixbJz1xTURvljXr1NO4CmNV+bHXNAixbMWhMajmRuMdhVm6uzbRFVwD&#10;txjNVLPcr+aDhRxkVHrF4vm7c89/c0AV5ZS0v3voajnkAz7j8qi89FYlm6GmSTg42tg5I6UASKdx&#10;3D2JyKmkkG4MTjFQWz7owD6cU6Qbl5PSgCaQrw3XmmySheDj86Rj8oI9euajn2jGT1oAkV03Alvr&#10;QpKuWbiooyhH3u/WkaQOfv8ASgBxkXzuO3eiaVvMAz9aazrncR+OKZcyE4daAJYmJkJPWpC3zYx0&#10;7ioA4RsZ57mnO6lcg89SKAGXDANyabb3HJyMDtUd1OAqs/OfbrVrRNDvdXuQtvCcEAlm6AUARyyb&#10;m+UDP86s6HoGp6mxeOAqmfmcjiuw8O+ANLtCLzUJRKwGQrH5RWwl1pdhMbeLZ8mCyAcDPSgDH0Hw&#10;JHbAtcWatLjIZx0FbMemwQXCL9n3vuznbgDjpVh/F+kZ/dKf3bAMTx+VNtfHmi27yTNAHZTt5bnH&#10;rQBPOZx+7tlZyW4GOlS29mJZkgRW8wjLk+tVIvHejSYH2RYyzAZSTOB3JrZufHvhuwhZLOz/AHmV&#10;2EMDx3JPrQBpWum7lIEGwDGSRjmrVtbMbxrKzUeY6rljWRP8S7CdhDOQIoyv+rIG4V0ejfEvwZdy&#10;S28MnlRooHmlPnk49ewoFqTW6XenqbWNfPmIwJzwkX+JrSt4odHtxcCwaTavBPLSt6n2pmiTaRqs&#10;QkXVYI44xvJaQYVff1Nbi2sF3Eh08O0ZBPmN1k+lAJmD/bGqawFQrmcMQwGQka1r6da2FhasySlG&#10;YjzpS+CfXFV7qNNNBga12Mx+WNeSD74qra6RfXV8zXs/yZyiF/lHuaANRLqOZgunkrCMgx4yXq7a&#10;acmn5u2AN22fLiU52/WnWFjCLMtYYbBAa7cYZh6KO31q6LS10OzFxeKy+Z92McvIT/IUCKlraXct&#10;3/aGouWcNud2OUjH9TWmuq2slpIYN0VpI37y4b70p9BUJuo0tI1vIiX/AOWdpGep9TWa1tcX7eVd&#10;FmdWzFBHwqjOcUD1Lz6hbwxpcx24jsgfljB+eQ+9Vo9Wiu0kudU3suf3FhEc7z/te1WrbQZWjEc7&#10;q87jJd2+VAewHrV2x8PW8ahdOlVcr+9lYdR3x6UAQQXiTqkl1Y+ZOV/d2sfEcXpmqQOuWuoPcMqm&#10;cNgZ+7GP61Zkt4IXf+zrplVeZLgjj8Kl06wuNWnW8uXMdjCNxc9ZCPT1oAltba8vbOSNpxGu79/d&#10;EfM3qB/nvWZdFbi9S00mRktozmR26f8A1zW9ql0msFbOxV7eBBmRinB46fU00eH7OyQX96pWMqPK&#10;tkHMh7Z9KA3CyuriGyWe+/dWq8W64wWPr71qaQlxrTr/AGmXS0A+WFeGk+voKhgsr7UPK1HW7VA2&#10;cW1oB90DgEiteys7q3n2mQSXLjj+7EP/ANVAEhs7adV+z26rtY+VAowDxx9ah/sTS/DEcl7qu1p5&#10;OYoF52H3+lW7jXtOtLhdG0YLdaltyZFHyR5/Sqf2FbS6/wCJ3fi5unPMachT6k0AZEGra9qmpeRN&#10;KSin5VHAAx7f54rV8mwjQRysZrnccqo4x6Ul5pmoJbO9uiQrnIc9cVTgvr6ysvPtwASf9Y4569BQ&#10;M0NX8LaTxJPbxQ4UNheTn1rC1fTbCZ2jbe8MQ+4BgGh9XvELF7jfI5woJ561JDGmo34WV/MlUAtg&#10;4VOn50COc1Hw+9yBcQRESE7beJF+771jz+CDpCSS3kolunb5iQPkFeuW9rp92iw2Vs8k45ZwuFH4&#10;1n6n4ctrqA3AgRkRju8nkk/WgDxTUvBP2yU3UiiO3jB4K5yf8/zrF8TeF4JIVfKxxAfukA617VrH&#10;hTU5dv8Ao6xW3JWM/eY/571ymveFVuJVGoIUUNiKMDk/UUAeGa74ZnkZfs8RkY52oV4H+FUV8O3G&#10;l4+zkvPKP3svZQfSvbrjwDAkO23jY7+ZnP8ACPQVyXiXw4kU5gsIiIIx88hHXHpQFzitPVbRTHlt&#10;qf6xx/Efaus8OXUJEeqXcbBU/wCPe2Pc+pqg3hV4D9vu4nVD/qI+hb3NLBdTx3kcEyYfbwgPQUDP&#10;WfAXiq7tp2nYh7mbA254jHtXp0Gm6R408N3OgzKrNNERNM56cdOa8B8Kz3ENw0FjOZJ5MFjnG0V7&#10;D8P9SsJ4EsWvysQbddOG+93wKBI8GudWvPhp4qudFtkbEEpCZ/iUHg/jXp/w4+Ks2pWJuNUvjGNu&#10;FQH9apftTeA59WuE8aeG7FIraFQsrgcsD3rifCkNvo9gpXdKzoN3PSgNjSXJU/pUysoG0AA1FGQO&#10;SO3WpIyR14+hoAlj298+9PQEADFRoVGSTT1YdzxigB6kdwPanqMDGKYW3EYPbuKcpPUfiKBki8Et&#10;nqBThkfMPpyaYCByo/8Ar0u7/ZPrQBICAenXvTtw/TINRgYXOf8A61PLEHcPxJoAep3Nkg9OlOHT&#10;p+BpiNt+QDoeaejYz9KBMevPJA9qVSAcc49qbuzyo/OlznkE57jFAD93PK/rT0yf/rUwHJ/D060o&#10;55/yKAJAcZyQBTg4zg8VHvIboOlPU5ABz9aAHqCUJYd+xoVsqT36cmkVm/LqKUc9/oKBjxtABBz2&#10;GBQwHZfqPWkOc5Ud+ppdwJ6EDPrQLyEJ6sAevAqRCN2Bng9c0z5sDHr09KVM+n1oEShiCEA6+9OU&#10;gf8A1hUYY53cjjtTlYN3PvQLQlUb2wDUirtHXqeuOlRK4GVzznoDTgWxgMfrigZMACM4+uacSfvf&#10;nn1qNZGBxgnjinK27nt70AiRWBPGBmnjn7nr3NMBODgZ45pQT27ZxQBLG3JLL+v4U5fmOM9h2pqK&#10;MYBAPJzmhAobLL3x9KAJmdlxgDB9KlVkxkkc8E+hqHcpXiLv0zTlALZKYoGTq6kYI/OlypG0r171&#10;GrclcHH0pw7c4/GgY9QO57dqdHgrnt3yaarK3Q9eCKcM4+UYx0FAD1IHX0wSRT8DHynn2pgZR1U/&#10;Wl37mKjPA6YoAeMDLEdu1OVm9O/SmIwB559acuc8evWgBxOVGT1GaRQeFINBORhQeeho3HOeOvIo&#10;AdkjBzyBjmlA7YwfWm/MQA3rTiTkYHfnigByluQOPSg8DIJHHb0pm4lvvHPNLu4+5xigB6bQc9fe&#10;nKFLEAHkY4FMBJGd/GOMU9ZAcnHGMg0AKy7Vwx+tO6KPb0FNBLHDccflSktt2qQDQIeCB97t6VIj&#10;7s/rUQBb7wyO1SKADgDGe1AnYkVl456+1Ozk5xn8aYCOgNO3MflB5HWgSHpwOg5HpSj0Izg0xG7E&#10;dOtPVieCaBoVSPXnd27VITjgnB781GMk/L604EDnNAx6EZwPxFPBXGe4pgJ9e/rTg23kjqeKAHhg&#10;Tk/lTtxxjHbpTBzgFenPBpQSBjPIoAlwd2BSkjA6+2B3pkZHT9acNoOP60APQnBB+ppyZOSCfamE&#10;4Pyj8aUPg8de9Ax4OTkjnNPVST24qEMG6kH+lSq24ZHTHWgBwbaOnHf2p6ntgjPWmrjqCPoKUsMj&#10;caAHHaep+lQarpOn6zZtZ6hbLJG/BVhU6kHgZpR8wOD1oA+cfjh+yE2oSS634KCxyNljGBw3tivn&#10;fxX8PfFvhC4aHWNMlj2dWKHBr9FmPBXqMelY/iPwJ4X8TW7w6tpEMhZcbigoA/OQCaVsOCB6011W&#10;JuHyPWvr/wCIX7Fvh3XFkufDjLbOwyAnHNeK+L/2TviT4bLCDT/tKA8FRyBQB5X5rBB5CY96idyX&#10;wx+tb2qeAfGWiMy6h4cuowD18skVivbvFKfOjKtnkMMUAN++flHAHrSMyZ57UFi/yKvSmhdh5PPp&#10;QAmAzbiCB7GkPynCdxTpA2OOOe9Cq2Ayd+KBkXlENucnNGdzYC8d6sPEpGfboKYImJwF4NAitIVR&#10;vf0JpCDI2W6fWrHkbHyy/QU1kBHTgdaAETaFwMDA5qrcO7NtQfLnrnrU5JZ8AYHoaWKMF9xBA9xQ&#10;BAsMhG8jjvTLhSwChRjtV6dM8A9etRKqK+SvfigCuLcAbiDmlAZQC/UfjVt9vIxUWDKQShxQBEgk&#10;fMhyB6UjRADefyrRt9E1e9CxWGmXExP3RHCTmug0n4IfE/XyE03wXdkZ+86bf50AcYsXnNtCginP&#10;CSdoGBXung39hH4sa4qSakIrNGILBuSBXrfgX/gnp4Q0p1uvF2pSXrAjcpOAPyoA+N9L8P3+pXK2&#10;+labNcSMeFhiJzXp/wAOf2Ovi54/ukNzpDafA2MyXA5x9BX294P+CPw28EQrDovhu3QpwGMYJrrY&#10;44YQEiRVGMBV4oA8H+En7CHw98GpFe+JgdQu1wW3jgH6V7honh7RdBtFs9KsIoY1GFCoOlW8YPHb&#10;qDRk7uP5UAPOcbRjmlDHG4ke2abvOAB1HelGD9PpQA4bSOVGCecUjMR0HHSmhgDjJ6Zpeq9D+XFA&#10;DmwTgDAx1oy2OB+BpA5znPOOlJuHHsOOaAHABcnoa8H/AG4NSFv8OrqMt/ywPAr3YFe/86+bP2/d&#10;SWHwXLBuIyoBA70AfBF3GJJxlcnOTTWtgTx04zU0ibpcHkZ4xTwjEjvQBQkBQ8LweaVInkGNoHHA&#10;9KsXESs3KgY4GTSxQlAMAY9qAK3ksmFB+oxSTxK+FIOe1WREB2FBgYyDYvcYoAgjgBcDbzj1p8kB&#10;AAUY7k1Zjthv3enPHelaFgxOD05BoAhtoflG4dOlSvbJnIHU8HNTW9uAmV4/Gn+SRnAzmgCEQkqS&#10;R046VHAm3II7nGKtIp8s7Txjiooxl9vvjjtQARRh2yp5GCakWCPzCPQdKfZxMxJC5wTirCxFjkry&#10;D1oAoSRHOEHBHelFuVjPy9P1qyYVWQ5HGME0/wAvEJbaOBx70AUkQtINwxj2qxKkYQMBkEcmlljL&#10;H5Fxg4JpHifyhxyBQBEN4Q/Lj5fSpYlXBJHPFSxwN5QWVOo5pPI25Az+NAFZ4sBt2D6VY02OIg+x&#10;7GldQzFW4OO9O05AJG4/i/OgB8jKsqqOQODzSyiN3A2H7tLKpEq8d+TmneS3JYdR3oAgkjSRgAMY&#10;xwKcyr8qk4P1pY0cTFgcgdafMNwGV5HQkUAEqI0RBOfw61WMWEwM4zxVmPcIyeT680nynAzjnoO9&#10;AEYWTeoYdDnippIgUJalaM78LkYHpTpQHTdQBUeNo02qM89WNXLZVEY4xUJR/LG3vUyBzgFucdu1&#10;ADWjHmZxzSBCkoIXnv7VLvBIx+NQtI32kL0wKAJ8FgBjBxUJyrYZqsryu7P15qGQDlj+FAEMeC7M&#10;uOW6+tK0e6TI79s0QDeTg8GpXwjjrn2oALeNYlxjvSzEY5TjPGKeoJG4evaklzt470AVpURnVCc8&#10;d6jnZUuFOABirSqCwZ05NRyIrS5HpyKAKoUysSo4781MYQzLvTPFLGgKk45BqZ/kAJ6jvQBn3AxO&#10;SEPpzxRl2RSmeg4z2pzYaVmCk4P4USZVFfJ4HIFAFKTzH69DU2xltkXbxjkmlZQ3O3rzgGpnG6NY&#10;hx8ucmgBtquNqtjGeealCFWKKvB96bZwyI27kdOakR08w5BOehxQBVliHk4C/MG59qsmBfsu7Zz3&#10;yKbLHmAY/vc1OEVYTuxg9aAKUYbcI/TqSaEiZZPMdcAA5OakEYVC2zBJzyMZp0DFlUkcAZoAC6yS&#10;BQoxnnFJduAjAj8R0+lEEZNwDwcdKdebQQm3nOeBQBRd99uAF5qGdABubNWpVKoFYEYqG4KqQFTO&#10;T6UALAAxXA44yK2tNjbaHB+tY9u6qeQOnTOK3dOyIVZs4AzQBbcBvlAojDA+g6UxX+Ukr9BVi32r&#10;GG2555oAn05d7kk44zSznzXLKoOBgYPWojcLDEVUYJPWnW87QAN6dqAHC98m3IYABec1h3Oo77gl&#10;349zU3iHVgIzEjAEnoPSsH7QzPuJ7YJoA1TMGY5brjn8KmUDaNpz3rMEwmi+V8fL61as5nC5bnIo&#10;AuwAocZx+NK7sV5JwO9NLqw3Dgjr7Uu/92QCefWgCZTE8IJ9KguGJGUGfQZp0RJiAJ6UjOu3BH50&#10;ANTAXdt7d6bbESSMHb6UhkO3B5HpTLVv35AzQBJcZVgM8U5wCB5h7cVBOHM33uAOalOJLfOcgHtQ&#10;Ay4kWOUOzcY4p9tMZ4wQOTRFpl3rEyW1vGSSetb+n6DZaCsT3bLLkHIBzhqAKml6A0rCS6hZhgMF&#10;HHB7k11FhFY21l5IvI1cMcxRADI7V3/wk/ZQ+Ofx1kiufCvheWz09wA99fqYoiOxGRlvwr6a+EP/&#10;AASg8E+H7iHV/ir4kuNYnGDJaQDyoM9+nzMKAPiTTJ9Qe5+x6XplxezfcCW8bSFge2FFegeCf2UP&#10;2jvigftnhX4RanAj4DT36iCPH/Aua/UD4d/s7fCvwLYra+EPCOnWKRgbRBaAMfck8n869D0TwdMq&#10;74LcbFGW+XigD80vC/8AwSC/aA8UQrc+J/HOj6PvP3ESSZgPwAru9B/4IOWOp24l139oPU2kY8/Z&#10;rJUX8s5r9ItN8H7445ZgGyp2qF61u2Ph1oZBi32EDg46/SgVz88/DX/Bv98NFIW4+NGtyFjjMkI4&#10;P9K7HSf+Dfv4fu65+KV1LH1YvAQcfnX6BaFo0pP72Py+mSFrs9E0acxq+9QMjgjk0Arn566f/wAE&#10;D/hbDGIor+4vCCMSvMQB+FT6x/wQU0tLVpNFjkAZfvRS7s1+lWl6c0a+YkQOBnGP0xWzplpNFvnt&#10;7h0ZuWAbqfpQM/Gbx5/wRL+I/h8vH4f1qaFAPuzQkg9cdK8m8W/8E/8A9rf4XMl5ocZvoIQVYRFs&#10;7foa/ob0C08N6nGtt4msArnAEwXK/j6V0B+Dvw4vIt03hiynVhw/kqQaBH8vviC4+LPgKP7F8Q/h&#10;3eLI02JZ0tyMD1zUnh/xf4X8TlbVJmtpll2xwzcfN7mv6W/GX7F37P8A4+tGtNc+GmlSrIMEm0Ga&#10;+Q/2qv8Aggx8BviHp91qXw+0SPTb3BKG3XZj6EUAfkjYyz6bbmyRUuZJGAMkX3IV9QfWqklte32q&#10;m4sbx5hGAXuZT8in0X1Nek/tA/8ABOP9qf8AZn8QXlroVtdalpwYMkcg+8o7A1514a8b6Vb6k/h3&#10;4gaS2k3doAPssuVV2/qf8aANAQrBpks0Z3Kx3NO/3nPoD2HtUmhW1hcRiRtyK+SSr5Z++B7VcNpB&#10;qKr58IMbt/o0EXzLg9CcVqWUWkaBIiT2wuL7BVYUHEfHf1NAGa+hQJANQ1mTyFbiJd3zMB6U/U9P&#10;+0WhtizQ2pj+RV4aSrF1fz/b0nuoop7t0AhgLAhB649qsxWQLM97Lvuim5t4+VFHf/63tQBm6b4e&#10;WDTkbXI90S/Nb2atzj1arkupW/llrezBeH5YoY0wqDsMd6V5Jb25a0swGORmZuM/X0FLcapBpyvB&#10;o6pLI5xLc/w59qBkaxSxNHLqQVryT7lovRCehb3rT0vThHdNJcr9qumXgdRGccfSqGh6ZK0rOSRd&#10;SAtcXD8hFxVmS5l09ZdM0+YrF8pnuGblie1Ai7dtBYE29nIs16RulkLZVTntWbLrVzqUjaN4ZXDM&#10;hF1dsvA/Gp4YrWaL7LYzFMHNxcuTkipXktxZypYSCGzjT97KOM46mgZmWdpeaHcCz0e3BQk/aL9j&#10;1Na+nKGeOG0gXdJnzbuQ9PU1mabN/bCn7KWj0+Af6xv4z3x61uaXE84Wa7jSKIHFvEp5kx3NAFu+&#10;s4DZpcqGkiB2tKTwSPSsJbaPVImuJlMcUDkIc43cdh3rSl1S11PzV1OFlhT5be1jJ5I47VetNPtr&#10;SCG4vtPLTkfuLVeiD3oA4m40O7vH+2hfs8cZIiBHzOB6CtC3tI9PSO4uISp27lhU/Mx/2q27yyv1&#10;1A3MkSq38POSv0FZes2txasn2SbzJpCdu7nk560AD68ILZ7TVplgUqXSKLgkenvUmneIbieBbK1j&#10;S1tNv8Q+Zj/WsObT0a98+7uDeXYfa+0/KnXg0rax5d/50RMrJxsA4Hp+VAHbww2NpZNfXYQME+Rp&#10;TknjOQK5e+0sarMdQNv5j9FY9E96xtQ8RX11cNe6rcP5SfLsU8H2q1p/iI6uotkmeOOPgxoOvNAr&#10;j7zS4WxpVswbCgzygfKB6Zrm9Q8L2Gtaz5ccZFrbDLOvRz613sGg215p+GcxQPgsqnlv8/0qS/8A&#10;DdpBGi20KQ28ahlhB+aRqAPIfEugzx7rmWAFyNtvD6e9cuvgueC/DzjfdkcDsuf8K9uu/DKvK2qa&#10;pCocgLbRY7Hoa5rxTpcdko0a2i33s4zLMOwPagNTy19STTdQbRrSF98h/f3Srxg9q7rwbdvc7Laz&#10;mAiix5jlup9PrWOng2WB2tYtpRMmaUjp7ZrT0xNP0iBVjYRKjZCf3j60B6HqN3BpOr+Cp9G1dNxk&#10;jIiTPU4614TqOlXGjXMmnhVj8t8FZOv617D4SS4a3g1HUGaSWUYtYgeg9TXJ/F7wfaWmti/mlDtc&#10;gFgvqO/FAbnIJjGSfxzTh0yKYACcc/SpE+uaAJUIOePzp6n5c+3eolAwQGxnrk96eAQfm6fWgCUE&#10;YJ6+n1p4wMc9ugqJDzuA5FScMccdOeaBjgMrgr9acuem7qeTTR03Zz7GlyO4HTketAEgbaMZxjtT&#10;jgYw34imcHqOvpTlKlec+3HFADiVPzY+tPQ5bB4/lTBz68fpTiQM49ORmgB24L0HSnIcj71RrgjJ&#10;Jx65qRQpXkfl2oAeSMHpjsaVG6hh27mmBsDHJ9aenpjOaBDhtI3KefTNPUBQcnr1yaYqjO78qeCC&#10;AD+NAD15BABODzQDg8dcUmQckZ/GlVwTk/higY4lmHPQmlAUjOeh4FICM47fTpSgqCSP0FACs/YH&#10;FAwMgAjHqaRdrHJ56596VQxGAxHrQJ7D0wwxv7Z5py4GSpz6AUxTg5I60ochuTyf7tBOxKrdGP8A&#10;k1IrD0696iVgMc9DwKUPnAHI9qBk4YYyTkjuKeDg4Ld+lRA4yAck+1ORiTkEnAzg0AibeQuM9805&#10;GYYyKYGwMZ/CnFwMHn6UASqVHOOo5OaVWyOvXrURYleeCaepGORn3xQBNGA5zvqWNtrbSeeuahjY&#10;BvvEcflT8A/OGPI6ZoAlyitknt0JpenQkmo8gglm/DtT/wDOAaB3HqQASP0p67g2T+tRgLjJNPTO&#10;c55oGSrk8E8j8RQvyEnPGO1NVlPc/hT1UA5x1oAd1B9PWnBzjBB/A0wn/wDWfWndRkHA+tADvMJP&#10;IIOepNIVVW35yaQYwFC9OuKdwTuPQjmgALEEc9uKUHIw31phOT19aUEdz37d6AHk4OMnGaVTnrkE&#10;dKjXHXqe4pQQwznIHSgB4Khs5565zUik+vPfmogQcEA4HSlQvx8pz9etAEwbAyew55pflyRn8c1H&#10;kgZyOeuTTsgNwecUCJkI69acOCB3x6VCjEcscY56VMrKFyCfw6UE2sOBJbAHvzS/7QPGaYT8o+XB&#10;56U9DnjGOOKdgHrgjofxp44GccVGGAbk455pd/of/r0hokBboBx3pQSw55+ppoYHkZo3e3/1qAJE&#10;J3AEnFPB5wR06ZqNTyDt61IWGc5xQMcpwSM04N2OaYpwAxGeeKccEhvbrQMkDZBOBz2pU5yD1703&#10;cpHtj060o55UfU0CHk8bgMnNKp6mm89B0x6UuGB4OaAHqWHH58U7PfPPqTTFPr1zzTuB06BuOaBk&#10;iHaNxwcn0pQQTjsOc01SvDY7elKpbpx+NAD1x6n8aeM5Bx1pgIH3icUpIHzZ59c0AOPPBpT0xgEd&#10;6aDgHnPNHGcgEfU0APVie4PrSSRpIMSxhh6EZoGc7TRuGN3PXigCjfeE/DmooftmjwOD1ygrjfFH&#10;7NXwx8TowudDiVm/iVBx+VehEhueM0mF3ZPXHpQLqfOHin9g/Rp3Mnh7UpIsj5VznmvP9Y/Yh+I1&#10;hKzWlzHKgzjKHP6V9nlvmOeKQEAkE8H0oA+D779lb4rWspQaUHx3FULn9nr4r2gMa+GHbB52mvv4&#10;om4YTn3FBht2O5olJ7naKBn56f8ACkvidgB/C1yPbZUyfAn4pMAsfhScg+3Sv0EGm2JGDZRevKDm&#10;nx2FkgG20Qc8EIOKAPgOD9m74vXrBF8MuM8ZZq0bP9kH4y3fXRUUY6lulfeCxRqPljUdhgU/GWyO&#10;KAPiOw/YX+Kd8BJM8MefvAg1vaZ/wT/8ZPtN/rSKCOQq19frkdelOBwMHnB5oA+WLD/gneXkLaj4&#10;mfaegXFbun/8E8vBiJ/p2sTu3YmQj+VfRiEEfexk84FOVsd+fQ96APENO/YP+Elqy/aYXlK8Hc5O&#10;ffrXUaJ+yl8G9HUeT4ZgYgdXQcV6SSM5/KjLBue3bPagDB0r4U+AdGCiw8N2y7egEYrZt9N060Gb&#10;eyijAHAWMCpvM2jqMHvQrAMTntQA4krhR+GOKXOT6evNNyOOefelB9j05oAeAQ3J7cGlDEHGeaaH&#10;JOCv1NIpJHXvQBIGJwccd+aXOfmJ71GCBznII45xSqQOo70APOQcZyTS5Izz/wDXpmSSCVo56k0A&#10;P6r75xQGB4z+FMGP7v5UoYA5BH5UAOQgn5iBzz7UHAGPemny8ZHHHSjcc9PwFADgeOO3618o/wDB&#10;Q2/caGYF6MwHXqa+rOM9ea+Ov+ChlyWSGFpBzNnGfagD5I8vDZB/i708RKpxnr15pNkglx0HXins&#10;u1xhsZ6dKAK8ifPgj8aeqkAr7etPaLDElu3HAp6KH6Dpx7UCK4iLDPY+tKsWDgdcDvU6IFI46fnT&#10;44UkmwCc454oGRwxnIZuw5IpZYgmSMk9ameNkwvP1HWkX7xGD93rQAQfcIKjIOc9qlEQdDzk96LW&#10;2G9yGOWxnmrGxYhsU8Y4OKAKZicrtVsAVXuInifK5IOK0Hxt4HOaguQuBuznFAC2p2hQ3GR61KXd&#10;XyF+pptsokwwBOD1FT+UCcMCRigCnIJQwcJ1ODViKMmABh/DzSmEFx161M8TLEFUYOOlAFUqqDhO&#10;/NOm2iMELjJ4GKl8oAjePTIwKbcRK3yrx64oAhQ/KMgnIPAqQ4cY4yBxzTFt1HckY4p4UoQATyvO&#10;aAIJ0JuNpHfOKn01V8xhgdcmleMNJuLGk05ALlyPXsOgoAkuoiZFOBjNKWJHBHSpLpiSAoNMkQBR&#10;g9cUAMjQly3PuM0PuUHpUsMJCdT0pk0Z25bnvQARxxrEzkdetNhSN0yPrzTiuLYgD8aS0hAwxcnn&#10;GTQBKqKPmJ6U1ULRklqmMWTgdO9MRMKW3EgnpigCF/uBV6+maepHHGD0ps+FxxT1I3hW4oAZtY5C&#10;j86YsGbjfg/Sp920EKoPPNIA/mhh69KAJQgVc47daq3cZKHBxz2HSrhUkZJqvJtKkEkGgCK1VUTB&#10;Iznv3pzh2lAz+RpIiAozmp0VQ25qAFiBA+YfTNNlQg4J6GpVdVUjHSmOGlPHegBrRB0HHSomQru7&#10;nFW1jIiAPU/pUTWyMT696AKkBKggjPpUuHJJcg496f5O3jH0NKYwRyPxoArPEOSVx361FJArIc9+&#10;n0q2sPDE8L9aZGu5to5A6GgCnKnln0x3xUapcsNwOePWprz/AF+3dx3NOAaKEdRnn6UAJbbihLEE&#10;gfnT1XCF+mR0NLbfLIVJPI70S4VCvHNAEbAiMEHOT1PGKnVAiepx09ajRD5K4POOpFSuSV4zkds0&#10;ARXT7RwM0yGLfDkjqBnnFSAK8L7x+P4UsJCrwCRwBmgCuI2hmXDdOTzT7hD5iyZ/HFKCJLjGDkda&#10;deSBdoUE+1AEM7RSQBh27k1UdQ+OOSelW5MNCqKpz/Oke3BRQ6gEnGQKAIIIy7cLjH61t25ItxHi&#10;si2Iin8sjqRx61tWwG0nH/16AHsGV1VR3qwreWmCOD0qOEFiWPbgVMhRnAcEgelACvF5qBz2qnqV&#10;4LG2ed26DoT1q9NJEiECXgc1w/ivX5L27a2t5Mxrwfc0AQPrFxeXTyMeDnvTYrlidqPnJ5rPD4x7&#10;H0qS1YmUHv2xQBvWLF029iOatW7EyYJ4xjINZdi7DG7IA4FXLQMZxzgZ6UAaZkI4wMY4OafHIDGx&#10;fAwfWq7yx7doPO00lnc/eSTGNvBoAtwygLgHjPSmyuTkE4pqyKSRkZB/KkLgE4PPfmgBkc2H2noc&#10;8mmRSiPUMKQAfegOxG5R+JHWo4rdvtKyk4554oAs3EoSXJbjArQ0PTm1abYGCxA5kkJ4ArOntXum&#10;WGNCxZsAAcn6V9a/s+f8E0Pin498P6f4k8eeZoOmXoWS2s5I8T3Ef98r/Cv86APH/hR8MvE/xN8V&#10;x+Cfhdoz3UsyjzrgKdsQ7szdFFfc37OX/BPXwF4Ctodc8baeut6yAGZ503QQt/sIeD9TXt/wO/Zx&#10;+Hvwf8PpofhDQIbbKjzpFQeZMw7u3f6V6LDFaWRESIWYHG0cCgDP0DwTa6ZDHbw2/lpGuAiKAPwA&#10;rei0a3Dq8hJ4yVqWwtJppA0j7N33VU81tabosSpuwXbIOGbsKAuVLDS45H/dng4HA612XhvTIIYi&#10;jq5JOMN2qnb2EcQQtEFXGd317AVvaPbu5VCm0nq3rmglmzoVlhVaeIsuSF+Xsa6C00e1eVf3JzuO&#10;3AqHw5pqvGJXBJIwMeldfo2jBo0bftOeAO3FA0R6b4Vdwrqd8YIzgAnFdHpeggusQUEMF+dTjaeu&#10;MVd0bQGKxsi4I6svGa3NP08M3lg7gT1ZelAyjBYNGfv5CnBDLg/WtnTtNinKMIs8ZLDqT9KujRDH&#10;I0IGU3g8jsBjrVyysljuMRgjBGMnnNAmJb6er/I0YIxjkVNb3OtaRFt024I28iN+V+lattYYIJUD&#10;PX1pJbPa3kx8t2J70r6h0NXwB470jxJIdI1IfY9SReYXOM+6+orq5rBY/kddwI5PrXk/ivwq2sWw&#10;uNPma2vrb57a4jOCrDpn1HtVv4IfHv8A4SvWZfhx47T7LrlidskbNgSr2dfUGnYNbG/8S/gZ4L+J&#10;mkSadrmixTLIhBLRDI/Gvzl/b9/4I96L4i0O91jwloAuEwXPlL++THoe9frHHaRRRgqMg9BmqWqa&#10;HY6lbNFc24ZWGCCBg0gP5cfHXw8+I37K2uyr4h0e4vtBiQRQz877Y5wdw9ferkGpaZq2npJ4HmN5&#10;Jdp814+PkyMk+wFftb/wUC/4J6+F/id4dvfEfhnQ4TcmJjcWflDbcD6etfiz8cP2bPiH8CNc1LxJ&#10;4At5jZRy7bnRFUkoAeQPTPpTGJbWUGhWMpt7gSSMubm+YZY/7K1J9rE1uu6RTuwCN+cr71zHgr4s&#10;weOY30SVTY3YxuspFACDvj+tbsulCHzoftWyzYKZ2f78g9PZf50CHW9vZ6qk9vp1y5gST99KpwWP&#10;91fWrlhZWSQrPtWG2iBBZjkk+g9SaZpVxZXFoRMgtbQ/JDApw0o/pUw0/Upb7zbiVI4EIWG0UcJ7&#10;/wCeaAK8lzrniWdY7eM2llFjci8FsHPJ71px6HeNG0946pBwfNbG5x3AH9ana4/saU3V1EmGTENv&#10;3c46ketV7i+ax8vU9ZLEOM29moyznPAx2FAEGuPDJH58wNpYKgTCjDSH+uf61E0MN3o6jVFa209W&#10;/dW4GHl54z35q+ks73K6rr8RlvJBtstOC8R5zgt+lNmf+y5h/aa/bdU2gpbKMpBz1PqRQBAsFxdT&#10;rG6LCgH+j2if3R3NPM0ltfZG+aYsECg8D6CtKS2jS0WKFC97Md08zH7i+xpix6csqmEjgAmZjyx9&#10;B6CgZYtbhbGNY4bQS3cjHMhHCfSrd7qcWkQItnuu76Qks68iM+/pVbUFuYYZFtWYcZDY6/T2qtHA&#10;INDklguGjL/xg5DcdKALtpqO6dVmbzrgrmbjgfSmanp8l9ELTToFi4zPdOegPXml8L2kM+itPe3p&#10;hg34klH35T6D2q7qMY1ywFnNcLZWK4LZ+9IKAON1fT7kD+zfCqL5EfM1y/RvXBrC1e4srN/sukoz&#10;bRiWZhxn2rsdXsyyIsRNpYRcRgDl+P1rn38Kz3sjXl+rW9oRiCM/eb3NAjitT1e/efyIXBUHGGHe&#10;pNIuLmwnM88pVM/Mq9zxWtqnh4NKE023BIAG/Ge5puseGYdD0tJNcvtiyEMYQfmP1oA1tI8Xwzbb&#10;eIsRgncT0rdj1fTLFftjXRur4riME5CZ6ceteSX/AImu7mf7J4ds1ihC4LN34rZ0bXF0wRR3DvLJ&#10;uBdl6g+lAHfvqE7yxm7VprqTG2MDhTUF5ocwUgR7rq4bEs2OIx7U3SNf+3wrc3TC1hB5/vN6fzrY&#10;OqRra+TOgWM/dO7lvegZy2ueHbCxtxBZxAxxjdPITyxxya5aw0FNXvP7cuLfZaxSYVCDiU57e1eh&#10;z+HG1m0k/e+VYrxIf4pD6VSuNOS1iVkhZUjG22QdAPX60CKVncXVlOstqcuy4VMZ2joAM1p6v4UX&#10;xbpMCzRb5IpMu5J6kHisZ3ukv44ZQEZxyqdhXS6dLeXUP9m6NKqrCMyO5wc+lAHhAfA+9UqcYBJx&#10;jioVI6YA46Z6VKmQuPbpQJEkZA78YxmpAQOn40xCwGCO1OUkHAyfTPFAx4LbQQc5p4BzuHbvTQO+&#10;egpwYsOPyoGPVwBkk/Q0qqQS27PFNXlevWnD2z+NAD8g5BBpxz1BPtTVOck9acOeB+NAChTkH+dO&#10;CEjg456UigHqCOc4pQctvH5UAPTpg4HNKpw27nnjJoAUfU9xSsPlCknHY96AHA7hwxz1605MqPvd&#10;+tNT5eoFKpKnqMduKBDyQ3ynv6U8ZxwOT2FM2gHOKcpAwM9/SgB33RgjrSgj17etICxOG9etOAU9&#10;vrigB2Aev5UvzEcNSLxx70qkYz37cdKBgMk7QeTjFKB83X6k0YwQQ3XqaVSc/Mp4980AKCc4DU5W&#10;xyfxpgOMhmHWnqoC8EHPaggcQSSx6+gp0YIXA49jTVOMZH4U5854OOOR70APU8foBUgKDAH1NQqQ&#10;ABzx3zUykh9pI9eKBj1Ax8np6dKkAAO4qTx0NRqemG+lP39wMnvQA4EYwR37CnpleQMe2aYCRkD8&#10;KcDuHX86AHA5I6kVLnOADz35qJQRznvgEd6eRu5Dck88UAPyxOzPHXFSGTBCr6Ui4Xqc5HWnKgZQ&#10;w7e/NAx6EL/CeaerFeg4piHcpJ7HuKemCxK8UAiRcbelO25IBAOOhpgIznJ+lOUDqD26UDHnDdBx&#10;SkggKx/Gmjp/gKFYjk8fSgB/3hv/AEzQF7A5ApOCMgjFAYq3t3xQAowq7f0oOCMNn/61KMdwOe9I&#10;T/sj8KAFUccHmlGAeMcDpSJgctnrzml6dzkUAKQoOe/anAKE2gHr+NNEZYkn8TUhHy5xz60ABDnk&#10;Z49KchBYEe/FIvAAYkj6UoTK88HFADlGer5p6Y6dfTApiDBAHXvRk85+vFAmrk6nd6gYpwA3ZDH3&#10;4qNXJAIzkinr0wDzTIHqpBHOaVNufxpqZXkH8CKcApO4d+nFIY4DB2jof0pxIB2ngU0DnPPSlzhu&#10;efwoGh6kHoTx096cBhSO/Xj1pi8jcacrnr+lA0SADOTxx60EcZB70ikZ6YHencHofyoAcnTGPyFP&#10;Ulc80zPGPypQccjvQBIoPYj3yKFzuAHGPamgEdDz65pyuM5P05oAecHAIH0pQRnAx/8AXobbwM+/&#10;SkxwCPT0oGSbsnHGR0wKcGwRuP8A9amDIGR1z2FSYYfLx9TQAqgbidxOacGyMAntjmmANgqelLng&#10;D07igB4Ykdec880oB7dfSmsG28nnuB3peFOT+eKAFyAd3pSkbgATSAcHJH+NAx2wPUUAOyM9uPWg&#10;EdOKQAKMHuaUYIySfbmgQpXPU/XNIMjJA6dMmmjoMHPPrTmHfn8KBijtkDIpQcHaOaRs4BzxShgG&#10;xnPrx1oEKhbHWnKR1JBP9KYh+b6joacpOeexwKAJCNyjp+IpVXkHJ4qNWJYDPbgd6eO4HUjtQA4Z&#10;xketLlvutmkBHXP4mlJDEjrzQCHKecDGe9KpAHHFN4BOB+VKRg5DdulADwwJyB3pWAxgH/69MGSc&#10;46nj/GlOTgA8A9qAFHIBIz6A9qeDtxljgUzGRmjk8t3GBkZoAdv3ZA6YPFOyAcAk5pgxxx1PPvQO&#10;cBqBj1PzYOTk+vSjcGbhR7YpqtluAfbmk6EAZyfWgCQdc5Gfal5YEZ98YpnIIBA6U4OADn170APU&#10;leV7mgkcc/nTCewP5UpO4bs9OtADi3JGevpRvyMMRwe1NyMbuvPNA6ZfnnoOtAC5UnkYpwbpz/8A&#10;XphAHHPFHzZJH4CgBzyMATu/h7Cvif8Ab9uzNrUEDHIMp2ivtWdmaNyOynBzXwp+3PeG48ZQQls4&#10;LH070AfPywYfzMEk8mhosy4OPrVhImzuPAx0FCxjzs449cUAQTr5eFGfxo2Jsyhzkdanni3HjPQ0&#10;kceQFYA9MKO1AFeNCW2hSc9/SpoYismT09+9TRwxp8yqMU5EHnew7YoArzn99gg47mi3wsjDjJHc&#10;1ZmiQtkLyah8so+QvsaAJbaIcnA5PNK6h+cdKdaqSpznP0pjFlbaKAFRN2QVGPao7qIYwD+dWoow&#10;Y8kfWmyxFkLY5ANAEdqgxk1LIpA+XnjrUcI2pwe/BzUsjfJz6etADFOwcjBzUhQmPJpCgI3HNSBW&#10;ZOD29KAK8kZYZx9aGCjg5HSp1jBBU+npTJYgM8cUARAoCAvPNCoGbp17GnrCBgipDGq4IUcmgCDa&#10;Qrc446ZpNNRw0hbHJ45zUzqu04HGOtMsDh2X39KAEmR2fcABg96JFbcM8nv71O8SswyefpTTEfNA&#10;xjjrQA2Bvm2EnIHpSSAk4CD73NP2Ik+4cGlEbF9xHegBsoC2/BpLYYUYHXsKmkXdHtI696SNFCgA&#10;YAoAkUgLgHBqB1I+UHjPSpiOflFMUYbGDxxmgZFMgIwB+dRDJnC4PHp6VZnUkDB/Wo1hK3GQe3Wg&#10;QsKB1Lbcc8VPbW80zhI4Wd2OFVRkn8q+pf2KP+CcOufHWxg+IHxSuLjSvDspDWdrCNtxfDPXJ/1a&#10;e/U9vWv0N+D37JXwT+GNlFp3g34daVbLFgGY2oeVsf3pGyx+uaAPxu074UfE3V4hLpnw91qdezRa&#10;ZKwP5LUV98Ifihp4Y33w51yIDk79JmH/ALLX776X4K0yOJIbWySJFwDiMVtt8P8ARLmEMbJC5GQx&#10;jH60CbP5z7rSr7TpvIv7CaCQHmOaMqR+BFRyRlTnp9K/oT8W/s7fDTxnZyWni7wBpGqIRgpeabFJ&#10;n6ZGa+bvj3/wRw/Zh+KdrPf+A7K58HauykxTaXl7ctjo0LHGP90igLo/H05YEbeccHNSIpA5HNe6&#10;/tOf8E8v2j/2XZpb3xT4TfVNDVz5Ov6RGZYSvYuAN0R/3hj3rw0KRwD9c0DGuyg5NRKwO96kYFmw&#10;Qfc1GUIVtg70AIrMFyOnpSod6kE9aQY2bc8nrzSRhlUuufxoAbINsLEE57c1Bao4B39z3NWCC0Jz&#10;x6023Qkk5xg+lAFa7tyWWQg5DZBHanuqSx4fsOKsTqCvKg1BIhKDOcY6CgBloimUkLx7GlvIdyAK&#10;R97samijMaEjOMdKiwWTOec96AHWcISBSzZPc5okUAkknFOhQiJQfxpzgDIfkUAQMiCFtuSc+tKk&#10;bgYVc+lOZQIuD1PapduyMndQBRG3zydvJ70ahEvlqEOSVzgU6JXkuTuxjOCBTrhdxMaNyF4xQBXV&#10;DHGrsecc5pZZWO0MvQ+tOVTIqx85xyRTbmFjsBzkH1oARUR7gMW7jIx3rUjypCLjn3rNiU+cCFxh&#10;q0LIyO7O3Y4HFAFwABcA9O9OV1QYBOe9RkHGwZ+tVtS1CPTrVp2YEgdM0AUfGOuLaWhtbeT95Jwe&#10;eQK40kk5JqfUb6bUbprmY8noPQVBQAVNaYEgY9jxUPXgCrNupCgAHOemKANGyLH8Ohq3FLhlGBkn&#10;rmqVjJtfDt3qxKyiUFWxjpgUAWRIZXA6YB5JzUkcqxthl/hIGPWq1vuWbkevWppW2ybWxnPGaAHJ&#10;KzbnkOBRbSplgvIx0z3qNJN6lGHQcUtgFaRl7Y6UAS+YfvKCD6VKquzryRxyRTrCxuLyUQWdu8rM&#10;flSNCSfoBX1H+w1+wl4g+LHxF07xB8W/DN7Z+GYG85oihWS8ZeQmOoU9zQB6H/wTh/YYbULuy+PP&#10;xf8ADizWoAm8O6Vc/dlYdJ5V7qOw71+hltpk3lrqOouXkdANzf3R0AHYD0HAp3gzwJZ6PpsNjDbi&#10;KOOJUSMdEQdAPQAcVq3sKXEhs7f5Y15J/pQBTtNPnuiLieXag+5Gg6ipo7GwtJhPO4APZupqnrvi&#10;SGwePSNN+aRR+9weh7fhVnw7pIuJReyF7m4f/ZyB7D0oA1rKG3bJWIjA+UEVp2d3cwttFnhfXbzW&#10;x4d8NXSp9ouYQoJ5UCujsvCUV6AskQAVRk5AIHvQScws2o3oWGztwcdCU5zXReHNJ8QMwM6IpHrn&#10;OK2NI8NWNviJoypZiwzzj646V0Wk6KwmX7Nh0JG1dvv70AkP8L6PqSzKxumODzkcCvQNI0+5d0WS&#10;JJE24K9cH1xUHhfQgSNzRg7hhTgDpzzXc6XokJjDmAL6FHwcf/XoHoHh7ShcKJghHrxlcVrQ6MUT&#10;fERwccnir2mWMsS7RFwBzyA30q7HDCVYodpzhgo79MUm0g1KsNuJGxu+8MEelWrTT15kC7QDkZOe&#10;3+NTwWatICiqoLfIT396mnkEUWHYAYxjt+f4U29BJEbGONtiuQu4jfjp70k08CuXV85OAMZJA9Kr&#10;SPAIHl37mbONzdPpTYpU8obVwQMDJ60kh3sTNvkJeTC5XAFfPv7aeoH4UWmk/tA6GGiu9Cvo0vjG&#10;eZbVmwwOOoHWvfPtTSEBZduDzuAxivEv2+dOGs/s5+IrNrUTAWDFSgzggZ6VVkJO59Lfs9fGfw/8&#10;bPhxp/inRL2OUTWyu21s9QOa7eUFtyMMHHYV+PH/AARc/bo1fw18RX/Z18ZXB2Iztp00j/wbuYzn&#10;uM8e1fsRbTpd2SXsLBldAwI54xmkPYx/EOmLe2bQSIrBhzuHSvzY/wCCk/7M48MavN8SPDWmD7Nc&#10;Ei+iVflyf4q/Ta4CyKykZBHHNeT/ALRHwx0v4heEL3Rb+AOlxCRyucGkhn8+vx6/ZOsruObxr4DI&#10;sNVdQyzxg4YjnBAryvwr431KbWZPCvxHs3tbuxZYo0YYW7bpuJ79entX6D/tA/Cq++Geu3Xh/Urf&#10;MaOfK46rzjFfLXxg+DelfEXT5Li0tjDfQSiSCaI4Kuvv6UwMpPD9giFpShcOC6s2SDjhR+GKlvo4&#10;tLSOV3WWZwAIYTnaO2fc1wvw+8c6lHqM/wAPvGtkU177WVtVZ8LLGOjc138fh+SS5Njpl1G91NJh&#10;5JGwC3UhfRR60AVbi9g0lormW2WfUZ8CGFVL+UvJ/Oq12s+k3kcb2v2rVLttwwflt1x0/Xk1tWWk&#10;yQ3Uun+HgrXkhJmu3Hyx8cgE9qgaxFvP9n0yc3U6DdfXko4iGMH/APVQA23MGkxG5tbnz9SkYCa6&#10;c8Rrx8o9AP1pi3At7uVrNFe9mjObqQcAf0+lVLqB7jfZ2cxILArP0z6n37/TNWLa1vr0mDR2BEIA&#10;muH+6F74z1NAiO5hv5h9isbsS3GB50y5xg45Pt7VqaDoDz25F44ZI2/ezFce+BRZ2klpYN5AVbdT&#10;lpf45ce/YUlzcahdwRRbgtsjAhVHUE0ATXhSRmusutmF2Defve9Zz2ct6yGZzFaLjyYDw03+A961&#10;tRjtb6zS+vUaKKB8W8BON4B6n24quNcacpdtY+bcvlIIAnAA7+woA0dJ0qG22vfBBn5obYdMY71m&#10;arc3H9oEzt5i5AijXncaR9WvVuI4Zg0lw2BsU9D6D2q59ogs5hZQOjXxjxIVGRCOvWgDn/EU39hS&#10;/b9T1A3NxIB9nsUGQntinaDpOq+KQk2tu67gGitk6KvvVrQvCCT6vcatfXYcqCHuZmyF9cVuvd2S&#10;wvY6Oqrxg3GeW+lAzG13T7fRIkstBtUlnI/eOx4U1yHiXwPJe3q3eqTST7hgn+FT6V39tpayxsUn&#10;JCvmaZ+PyqHxDFc3VrDFa2wEDNy570CPJNR0XTtPmNtZWJZ14Vh0HWqUGmy2Aaa3XzpGGW3fdU13&#10;974XjlMt3N8kWcBVH6Z796yNS8EypaOoumghI3Enr36UAc3BqtxFdNBKxYdQoPrzwPSt60vLmeeG&#10;4vQ7LjEcSnnH+RXOzxxWdzJb6bHvkGV8xhnNWbS7vdM8u5uL7MvKrHjOB0PFAHcz6zNNDHaO/lxI&#10;cqgHUnt+feotQv4UmDT3IZgMpGpyK56z8TT3kv2a1UMw4Lt6/wCTViztXs2k3EzTSA4YnhTQMZFL&#10;LPqOxQfPbqxPEa+prr9Et1aPZaKViVcGUkjzG7n3rB0TQpGPlzLtRmzNM3frXWxXEESBpSsaKNsU&#10;Kj+H+8fc0CPnBXU/dNTI/cH9KhUtySp98CpExjOCM9KA0JlkPQdKcjeXljz7VEjAnGck09cBgWxz&#10;0oAmjYkHJA4py/K3OOtRqyjhmPpyKk4BJH1oAkUgDLdT0FCkbjhu3TFNUgcc57DNLzu7/nQMkUkD&#10;INOB5yG+uKYhywXOT35pwB9OKAHlQGz1GehpVI2kYzz0zSfKRgdKXczDODxQAqs2eVye3HSpA7EZ&#10;X86jBJ5P509VweB+NAD0ORkgUocgnAOOxpq5UE/nntTgFyQB0HPNAmPUsFxnPpTl2k8tio+R279K&#10;exO8cY44GKAHhxn759qdkkABs+tM44BPXrmnKMDGDz6UASAknJHel3AjA59yaapbHJxgc0DdjnFA&#10;yQEFRk9qFx0HHOaYA2Mk4x6VImSMk9e9AAowM/zoB6kigEqMccmnbucn09KCWLuO/cMdMdaUMeSO&#10;PrQTxkDt19aTcVwoHAPrQA9SduDkY61JztwKiQ5GcVKjE9gQB+NAEiN8oGOnUZp0cm44zk9x6VGM&#10;4K5xino2ABjjHHFAEpfAGW6kYp4PHJx7GowQcEnqOopwwo2k8e9AD9xIDD19KcsjH7oGR3pkZbg7&#10;vrxTwxPy5GPYUAiUSAqFJ4PfNPUMVBVs+2ajXazbsEHuPepfuqOBz0xQA9CuCpp6428N+NRbnGSx&#10;+XFOG05bfjjtQMmB7tzz605Se7//AFqjV1c8nJA607dwF4z0oGSqSDgt+PakByeCOKA5HBxxRkPz&#10;uHXOaAHEkD5V7+tLGQW5bvzSAgcYx64pRkjIGfWgBWBwTjGO4ppJBzkjPtTmJK45zTFIYAYyO/PS&#10;gB4IOD6dfelV8eh460xSFcnJpS3bjNAEqnA3Y4I+lO+6Bj07d6YG3dzyO9KMjkr+tAD1zgEkjH+F&#10;KCQc7famhmLBsZ7inrgKOfrQA4BiuTxTkRg2c/himqwVuSM46ClBKk4b6c0ASA4XII46j0pwfK8H&#10;t0xUKsc9BUi8jcD16UCaJFLYyOfrTkdjycdfWmLyMn9KVclc9unNNEkmSeew6jNOHXhvrTA2ADk8&#10;+tOzxnHOeaBoeG3cAf8A16VCNwz09KYGBanEhl6d/wA6QD1bJOen8qcSMFffrimjHb86cCOuePeg&#10;ZIDkZzgYxQvpn8TTFbDYB47U7IJyp5xxQBIGUf8A6+lKCQcAEfUU0Z25PWlQ7iVx+AoAkD5OD196&#10;cjZGWGc/pUYYZGR26VImQ2cUAP8A0A96cCD1P61EuQCMjAPOTUgdTgHt1OKBjgwJBBz74pynLcHp&#10;TAST83ORzTgQoyCcnqKAHjOMZoyNhAJB7EGmbvQ4H86Xcq9D+FAD8jbjdzj1pUAx7+uKYMhsAnpy&#10;KXeM88e1AEmR2P5Um04GGPHUUhcsNoPQ0B88NigAIB6Hv+dKG77hS/MVJHPvSN14BNACFx1IGcZN&#10;OBGORjPWmZHUnrS7gG+b0xz6UAP3HbgYz9aUMAgA59sU3GRwDzSqecY/KgB6nHFOVsDgfj6Cmq+F&#10;I6cdBQM9SKBDgxZSB/KpFZhgEc/Soi2BnoQcU5HJyc55zQA8thsDr2pxJHXP51EM/eH8XU04Engn&#10;BoAdk7ufWnqSBgDv1FR5weSfal3ZBJoAl3YH3T9cdaU7TyXPNRqe7NSkknC8460ALkgk+g4xQCcY&#10;z+XrRncuB0NICWyCeOwoGPVl28Nk/SjI2fe5zxTCdzkjnnvTsgj5QB260CHlgCADz70h+YHimn5c&#10;YOR6U5gSMZH0FAxSe/SkVuh9Pek3DBJ6GgdNwH40APJGMEge9LuJOMc845pgLHK96FIPbjPIoAcW&#10;4+8KXOTgDjFMDEZOMj3pdxx8p7cUAMvAfsUkgHAUnNfAX7ZVyt18SNnJ+Vjn8a+99Xl8rS7iQHGI&#10;ic1+fP7U16Lv4mTDOdinqfU0B1PMFHODx9aVlOcAZP0p7AKc9zxS7Rx60AII8/MR0Ham7V8zd7cc&#10;VIQACoFRlSGO4ZoAdtAHUD1oRcuct+OKfGuV+tOUBX4oAhmDB8qaDCWXenUirDJlssc+ppX44x1o&#10;AitA44cfTPFKYQzkgfWpEQhzt6UNvztNACxopQqoxxQy4U56dzT9pA60jpuTJPQ8UAQooUb1pT8y&#10;5HOM0FCicn6UsS/KRn6UAISSgPp1qWMFkBI+tIq/L06DBp8f3cZoAbyx4FNZMsQScEVOIyQcVCyg&#10;MSOuKAGKAhI3d6ewGMHv3qMqwORxz3qaRMxDNAEDNlePTrimWURWRiO/qamjGEK54+lFuMkhsdaA&#10;HYDDggcdaYoHmkBs8cVIVOC2PwpkTYbAOfqaAFYKsnvSyABCQeaHB37ieBTgocZz1oAYjFlxnn6U&#10;INgCnmlZNi8UiMX6j6UDHrjtilUZGc9fajOBgHFJbtgdehoAZKjFgWFei/sl/CaL4z/tDeHvA2oo&#10;WsZbrztQHTMMYLMPxwB+NefzZOCpr2r/AIJ7+NNO8HftN6TdahIEW6t5reNmbA3lcgfU4xQI/W/w&#10;V4b0/TbS2sNPgjght4hHDDGoVUUDAAHYYr0PQvCkl3b/AGiOZAqjrmvN9BHiCVI7hfJjDxghJJBu&#10;X3IFdRYXHiGGHZb+JzG5HEUNpu49Mk0CZ1T3Z0qQQxzeYF4OBxx7GrsPi62eIQI/XtgVw95P4gs1&#10;2zKzjG7Djafp6E1Wg1u4mZWFuAeMjpg/jQFj1KK4t5gP3gUleDnPNEqW8q+WGUHPyua4XSvElyJt&#10;kpIXOAM1uw69vxljkduvFBNi7q2iLdWUlrfW0VxCwIdXUMrqRyCp618afta/8Es/2d/izLdeI/B0&#10;8Xg3xBOCyy2aD7LM/q8I6Z7lcGvq7x/4/bw5pS22kEG+uQfK3HiNf7x/writI0KfUbs3uryy3NzM&#10;ctNIxJP09qClex+SPj//AIJwftbeBtfudN074W3PiC0h/wBXqmhMskMy+oBIYH2Iryzxj8IPil8P&#10;CyePPhzrWjkHBN/pska/99EY/Wv3w07SdItiVdAdowQf60uqeFfDPiOyk0zUNNhuopRiS3uIlkjc&#10;Edw3HagLn88cqkOR2PSpWiPlEKTz7V+x/wAdv+CVP7LvxWtZ7m28CJ4av5fmXUfD5EJ3Hu0f3G59&#10;hXxT+0V/wR9/aK+EcUutfDUReMtLUFglinl3iKPWIn5z/uk/SgZ8fsrrCV7UtooCHn36Va1fR9U0&#10;W9m0bWbCe0u7WUx3NrcRFJInHVWVgCDUNupERAPOPWgCKRssVA6cZpjH+HGB396nWN2zkcU1owQM&#10;YPNACiJghA6YqsyqfmBAz2q4ExGVBHTFVpE25x17c0ALGuFB3H/CkJZmwT3pAz/Ko/Kp40BHrjpm&#10;gCBotuF9/XpTrxmWEhFyfpTpcrhjxz1p0wyhJbpQBT01H3M0uAT70syDeSOR9KfCyl3A6+tLKo2E&#10;jg0AMtkQsCRzjpROmPmPGMnin28RDqW9OgouCSNvWgCtAjswcLyTgGtS2h8mMZGMVQsCrOEA/i7d&#10;q0nkRV2k44oAbNcJBEZHYep+lcl4l1P+0HPlAhQeRnvWh4r1ZooxBbyjLdc1zMkm7OW7/nQBHRRR&#10;QAqjccVdjiCAFDwfQVUiTe2Pzq7agpEExz057UASRgtIAPUZFWA26VDnPsKjihXqz5wTmpLYB5GP&#10;PB7UAWAxEwIk5HXNNnlwwGa7b4S/AH4o/GbWE07wD4UubwMw3XATEaD1LHivtP4C/wDBHzTJGg1z&#10;4ta6bqThm0+2OFB9Ce9AHwZ4V8G+LPGFwLDwv4du7+VztCW0Jb+Q4r6m/Zn/AOCW/wAQPHxj1v4o&#10;XJ0WzfGLQD98w/pX6K/Cv9mL4d/CzTY9O8J+EbKyiUDmKAbj7k4rvtK8Dwwk3EaKf9nFAHhnwZ/Y&#10;I+BHwjtEfSfCkF1cJgm5u1Ejk+vNe2eEvDGn2mpslnaJGlsgSNEXjnrgevSt+PT47OAO9qAVGTx0&#10;FL4Oniur641bH3pTsUHoOlAFy+idFkWBhwnzDpjjp9a5fxT4hj0TSjFBjzrhsRHOTmuk8WavZ6HZ&#10;G4uJSxlJMUaLlpCOwH5Vxmi+FNe8VasdZ1O3KAcQwgcRL6fWgWxH4M8I3mp3gnmjJeRsszZABP8A&#10;OvXPCPgV7IJLLgAdcGl8C+CpdOhFzLHvlJwu7tXa2FjJKPLmi4Xv6UBuTaXpdmsKxmTdxnBAra0v&#10;RLKaX5kwXxjAwPrxUNjGlsoKxEYHBHJP+c1r2F3Ciqv2iUcZ2A8e3PX/AAoBEn/COiMFolyjcL82&#10;C349cVs6RYPKUeRApA2KqU3SgUtVLxnzj8vzk/KDzwfp61r2AMsSRlFyuSSoztz/AFxQM1tE0jFy&#10;qCLLBehAI+vHb3rtdKsSUVmRcbQRgnK/4ZrndCidfmWDamQMhcH6V09vbzxx7plJUDglvpgUCdzS&#10;idXcDyywY5LdwAOhqfDsFkRBgLkfnxn0qC2QxxrgggHggYJ46n86sKksMPmEELgvhT+lSMlRyrLE&#10;FwAPn9+3PtVO/u7Zo+QD82cnoPpTWeFMpKxd3YsUzwoPrUeoXCSRESBQqnBbHT0A/GhJ3E2ivPPF&#10;MhhKng7m7cDoM1VlureVBHJG/A42uePrUN1dLuMDTbznPTv14rNjlmuJGeLeiE8bupqhJG7YS2yq&#10;VjIPvnrXnn7VFzEPhTqlnKE2S2bq6nknIPNdrbXbRQLC6guv8H9a8e/atvpYfAV8ksjbXt3I56DB&#10;xQPQ/F3QfinqXwY/aRg8feH5iG0vW2kG04LoH+ZePUZr+i79jr45aH8cPgxo/inSr1ZFubGOQAPk&#10;8qP5V/NR8VLV5fiJqQ8vaBeuSG4IGa/S7/ggb+1JfafqF58EfEGql0tSJ9MSR8kRMcMo9gaAP16n&#10;T5iqxjHbiuf8R2KTWzq7Z47iuj81JoxIBkMoI5xms3U4EkQlj1FLYD4O/wCCiPwcTWfC0niPTbMf&#10;aLXLMQOo71+cBulsdRubeTDLMOOehHGK/bP45+B7fxN4butPnhDiWJlORxX47ftD/DaT4Z/FTUNO&#10;uo/LhjcmDPoScUwPnP4y/DV/Ec0vjLRrQtrmlxlrQocbj/dPrml+EvxKbxx4dGkJax2uuW3y6krk&#10;ZjI4788816NDOqXL3UkRKTZJU+orx34m6ZcfCb4iw/E7QbFpLLUWEWrIn3VB/jOOgoGek2Nm7b9O&#10;trlxAg3T3ecAnuFpjBX0+XRLRo4rdYtxdjhjz1J7k1QuvFg1+zgTSLmMwAB40jYEYPOT/n1qSSG3&#10;sdM/tbWGHkglkjcFTMT049KBGVDpN5fs8Mz/AGawgJE12xwZT12r65rR09I54I7/AFXba6cv7u0t&#10;kk+eU4+83tTJ3gdEvfEjeaxXNjpqN91ePmIqRpIbm4gluUBAYCGCUYA9D757UDNWJ7eOKMTRkR7Q&#10;I4ge2fT0pkur2tlcme+iEcW0CGNRuOcelQ6xrUdoGhtoTNeucbVPCf4Cq+lWUMtybqa4eeWRFChf&#10;/Zfb3oAsaM154klm1e7VgiTARWsgwWH0rR1Cey0FXhs4g99enYZF58pfRaS2urq2t/skCiS4lGwl&#10;QBt9h/U1Svh9mlfS9PnFzc7C090F+WBe6qfXtmgRHEIIbwWuisJrxkxLdsfkhGOfx61KbKyW3mso&#10;ZmVFx9ouyuDJj+ntVPTLOzjhUbvs1t1lk38yHPUn86uQ3cVxBIgtiLKMgIWODK3oKAGwvZ3ViljZ&#10;xHyVOVdmwGqQWS2KJPqEeUHMMKDBY+9SR6bC6oSwE5ANvar0RfWllln0Yee8guNRk+WKHPyxZPB+&#10;tAE0sWYftupSCDJwLRRksPT+uabPbLdQLHqMrRwR5MUKDk59aggPkxs8zedes+ZnP3Y6hv7o210s&#10;kdw0zgAmFOrHsTQDLt7Lp+nWgudUiQKoxFH6+9cZqNlqetSNqd0cQkjyoF/iweK6O30bVNadrrVB&#10;GxyCsJPCH1NTeIrddJ05fKInutuPN/hGe1AzzvxBposbBrvUBHGzHKxxD5j2rlLnT5ru8S6bKgHB&#10;Xu3Pf0rvTpk2rXLS3Uall5eY9BjsKW38KfbkIEHkxAFnduO/WgVjl9H077PdBfKfep3Iid/rW1bJ&#10;HZzKNUYiZnJjiU/pV9dNlgYxaTb/ADbcNLIfrVHT7G4eadJWErI3z3DDhDnoD680AW7bVCXM12SH&#10;ViI7dfyHFXrbVIdIBn8RWzSyy/chVQdi++fyrlr7VH0+fFhG80xbarqvCn+lbuk6dcTPJLds91cs&#10;AZA3RB6DpQCPFB8o3L+Bp8J3Dg9ulQgE9cflUoLbeuD60CJQvBJBx6U4bmGAD9aYpAXpz3pVyDx6&#10;etAEqkg/e/WnjIXIOc+1Ro2BjA5p6ncPnHTr70DJIy2fp0pyqoIz1I9elMVyM4HJ709SM7c0DHrl&#10;R8xzTgT3PfnPemcHGDkfWlB2jaBmgB+R2OR2FOGRwTnNMDZOMcDuKcMMM5HHXPagCTLEE7eCQRS5&#10;+YDJP40xCcAEDn3p25RnjmgCUnAyo/KlUkcEUxX4wR1HrTlySW7c456UCFyy4Ib8qcmSBkZz2pqj&#10;P4nnNOx64x2oAkTjIB6nFKowR+dNyw5A/Cn7hkNn6igNhwJJyTzn0p4O7nP/ANao0H4d+KkBx8w4&#10;x70DAA4OD+tKAc53ZpNp29Mj3oXAOQR+FADwRnG7j3oXcVIJzg+tICc9Bn1peMZ2n3xQA4Lwefxo&#10;YAtg5I7e9GQcYAyacpXPGOe9BPUcozhgc/h0qTdxjJz7GolO7Az0PUGnK3PTmgRIDgEg859acTwC&#10;T1FMLAnbtyfrSrg8AcAc0DJ4ywTpn8aeCCMYyc1FC5AIOD7inZAOV4BPFAIlTOeTj8KepOAWP04q&#10;MHnOeAeaXdk7iaAJQSDgn8KdEd3bGO54qNWy2fb16VKuwHJ5OOfegCRXUDGMcdfWpEIIB9evNRKU&#10;JIwePfpTkIDHB460ATHttHH1pwLbsE8daYvHBJzmpE+bv1oKFG4Hbnt605QQAc8duaBznjv60gPO&#10;SPrzQA7JPC8jPSncZpikDjP50qnLk56ehoAcxK4Pt0xSEE8j8KM9sZIpAeT/AENAB8wPXIFBGeO5&#10;NKCAc7v16UgwSWUdO5oAlViVwGzTi3GVPOMdKiSQ4BwRz0/GnqzkAluvFAD0yM/N2p+49T3pi/Mn&#10;IGT1FOwQRyR7UAPBY/Snq5bgEYx1qOMDnbyMfnTgQe3BGKAHggruPGPU8Gnq2c56n3qIlSuOvpTl&#10;bkKQM9cigCQMF/h70qZYYOOvFMHGQTmnJgde9NE6WJVOAcseO9OBOAP0qNumKcCQxOOgzSEPViT1&#10;HB65p65OD15/OowST+PAp+ccHHWgEOyeufYU4BQRz16mmMQACW/KlLZHX86BkgOG4PPvTsgDk9uM&#10;UwnjJHPrmnKw5O0deKBjxu5CMBilBDHj055pinkcfhTwQPvHGe9AJjgeenHpmpAxAJ/yaiB55/Gn&#10;IRnkcZoAkDMOvFODFl2g455qMFVOPf1pwI4+XBoAeCWOPbFPDMCCDxUWWLZOB7Cn7gemB+FAdRx5&#10;GG/ClBJO2mjk5546mlyQRg/gD0oGPQ7mztpQQ2ACRxzzTcNzgfj60oGOcnOO5oAdnoeaUDvim7jk&#10;FRS55AH86AHnklcdaQ5Bycn1ppIPHUY5p2VPU/SgBOd2ScZ96TOScfoKcxX/ACabnafr7UAOViR2&#10;+gpc7gB3HpTc8Z9OnvSqxBBx36A0ASDJJ56/rSjgAg96Yh+bB5wOlLnkH06c0APIJABbvSg8800d&#10;MnvQCMUCRJwclT196M/L1PHtTB33H35pwbuO/vQA7fg/MMU4DA/pTCcsCMcUu8DkdM9hQG47LZ3A&#10;9+1O+YDrTdw7DH0oLcYHFADy20YznHU5oLsRjFMLc596czHqG6etADgRkEDPPT1pCwzgHNNUlj1H&#10;rmgnBJBwPagCTJUeg9KT5jyR+NJnByDn2pGb+XpQA/JI46Y6UrMQefwNMXAGT60ucDGCfrQMdkbO&#10;v45pU6Ejp3qMZU5A6e/WlRiSSSORxQA5CeQXH1oZuhz+VICoOOD6egpM4OT0I5FAFDxXOLfw/dSk&#10;9Ij1Nfnd8frgXPxKvtpHyEDIH41+gnxBukg8MXTMSR5RxzX51/Fa4+1+PtSmC8G4OPegDnCpHQ49&#10;cUDJPFK27GKIzlhkUAOGCMHsKi2EvjPIPNThRxkUg5ckDp+tACoh4LHtzTXyHAB796mRQVxt4prR&#10;DeCRj6d6AECMWBLfhTnyBwOc0oUs/TgdD3pzJjg9c0DGKM8DGfanSDa24nGPeiNBuDAU+VN+Ocdq&#10;BCIofKigLtBQnIpyAddveh1IG7H40AQuvB7e9ImABk9+9SSIwHWlii3DnkD9KAFAUgAZ6Uqw7lLd&#10;80vlhUDA9aRSRz1oATZsHDc01kJbfnmnjDPx0ppXBznNADHjbfuAxT5UZYwoIzn8qkdVCAjrTJx8&#10;vX8BQBEFYKd35020TLnDcZqdRmPGeBUdnGTuKsMfWgBShUkDp3pqR4IIFS5UZ56UJyN2O1AxkuWO&#10;z9aeqhUwOaa4JbI6UoYAc9fr0oAZKOoI6kUkUaoMKeD0BpSdzkE/hQeJQo6UAOCnGDTYhg4BpVOH&#10;29frTolw+TQIWTlc7fwqXTNRvdA1O31rS5jFcWs6zQyejKcikxg81DOnO0sfpQB+kP7Ev7f9r8So&#10;o/DPjCWGHW0XLQs2BMB/FHnr/u9RX2j4G+Ivh/V41khmjLHjbwDX4IadqV9pF7FqGl3stvcQOHhn&#10;hcqyMOhBHSvsz9k3/goFDfzWvg34yal9j1Bdsdpr0fypN2AlHTPv39qAsfq1HJp2rQhJQp3Dg9SK&#10;5X4geGjplt/aVs7GRBlo27oOpB9a828E/GfULaxjubmVby1ZQY7y1bcpHrxyK7u3+I+meL9NKJdr&#10;IQCMbueRQK1mUNA8RQ3IVQcFTnkc12dpOktr5xfHy9AePxrx+21eS11WW0BKlJMY9ga73w14kRQs&#10;cj53EZyOvtQDVy7rEMsmsrHJbxSJ5QClowc/nV7R9K0RZGSSaSxn2/uJYidob0ZfSk1C9hnjDKBu&#10;TlSB1rV0rWdN1u2FrdQIskeQCBzn39aAuW/D4tr+CVdXtylzHwyIMgjswz2NUtVuYtHu9kAwOh3J&#10;39avaz4bmltBq+kcXMa42g48xf7pNGh2uleLtKCsS00fymNuGXHYjvQIdBrcd6EPkZDcEucYq7ea&#10;ELu1ZwF4AK7Tk/XFZM/hi501JEGcBeufTn/H86taTqTW4EF3IwweSzfzoF6Hz9+1v/wT9+Dv7UOm&#10;Sy+KNCXTtdVT9k8RadCFuEYdA+P9avs34EV+S/7Tn7K/xP8A2UvHz+B/iFp+6GbL6Zq0CHyL2MH7&#10;yk9GHdTyK/f+UW99txIFGDjjOK8q/au/Za+Hv7Svw3n+H/xC0RLiKQ+ZY30fE9nMBgSxnqCOMjoR&#10;waBpn4GAEIwY547ioQx4Hc9694/aT/YA+PX7Ovia60+58NXOtaOCXsta06Aussf+2o5Rh3H9K8Nv&#10;7SW0m8ieBo5FOGjdSCPwNBQ12AHzcZ96qzfNLsUEHGatNDuA3HnrUDK5mGV49aADySuCRyB6VLEi&#10;/wAX4mnCNShbPP1prZ8sKPWgBsyNJhQOlO8ogbS3FOCkAKrZoweWx0FAFWNABI2Dx0oZsxgg/hTg&#10;dkT5GaZlRFgfyoASEbZeWJ+X/GklyGGBwc0SNsAYc4XnFEZVlJI6+9AElkgZiwx1pdQmFtbl85OK&#10;SzzsLFvrWXrczzT+WJTtAO4D1oAy9VBuX8w5HsG61mz7ckL69a0LtwoYEjvWdMQWyox+NADKVU3U&#10;lSrGfL3c9OKAHWilXywPtV62hdsEHABySKhsrbOCQOmScV2Pwo+FXjL4t+K7bwd4N0t7i5nbHyj5&#10;UHck9qAMCy03UdU1KLTtMtnlmnYJHHGuWZj2GK+x/wBkf/glf4r8eTWni34xSNY2G4SJpqf6yQf7&#10;XoK9/wD2Nf8Agm94O+Dy23i/xyseqa6VDb5FHlW/+6D396+udGvPDemhbDSYjdS45W1TeF+p6D86&#10;AOZ+HfwJ8JfDDw/BoPg/QoLS3jQAJDGBnjqT3rt9F0P+zisu0npkelX4dN8WapGo0zTEt1IG57jL&#10;HHsBj+ddP4f+Guu3EQOqzkAj5vK4z/hQBjNeyLHtEYIzwaSx1qFZDE67T6ivQdI+DeiXCZmdmcYy&#10;GkOM1uWPwn0C1jIFmrFep28mgTR4V4k1nXtV1SDStF024eDzFa6nRMAr3UZ61c0nQfG0EUsdrYC1&#10;jeQlGZdzKD29P517rH4L0q1cGGzQcdAgqZfDsayK0VuBtPAc54/pQCPItF+GF3LOt3qUkksmctJM&#10;2TXa6R4RtrGJTHCAF/iYYz04rtrfw9EoMnkIp9euTnFWv7EEkCyjGFJIH94+36UBqznRpLWhVSck&#10;/wB01dCS2bpG0YKAAjAznP8A9f8AlWq2nBi8hCqSfusOv+TTf7LDYXqCwORxg5//AF0AQhmjjVth&#10;c7GAG3vnr+tWrJXVjI6FmAB29h0496SFJpJWieA4iG7OMcHt9asL/o7mZ1wsRBIJxnH8/agEbmnN&#10;JeIUvJGOxgCCuc5/oBXX+GbSwYRxQRFgMZYA9fX6ZB59q84tdYks5xKf9ap3ybj68AYzjPoPpXVe&#10;E/FLzMlrC5RsYYSHhccAH3AJOPU0DPT7C5tlRUaMbpF3HHOEz1z27fn7VoRtFqGxrfADkkKD0AOM&#10;/ieK5bw/eedN9m08E4A3Tu33M8kknqcDOO3FdHa6rBbWjSR+eqhMF9o+RBwC345oEaDMI91tk/IM&#10;Ag85xVbc0Vu5nYlgNobGeT6VJFdxqA8UQLnB2sowvoD6noTVdrn/AEghJCU6gb859/zNGi0sHoMN&#10;1HBa+XbwuDu+ZmGcn3NRzM8u4snRVDLjintJcBSqADb99sfePoPpURlwrM4UFuc56/SgVjMfYk7B&#10;mZmPBG3gn/Cqc5kWVmlyhBG09K2pLdWhDqmO+AeorM1GCWN45IlJKg8E8nPFAxCS8Ai3DziPlJ9M&#10;45rxH9qrUWbwjdW104WMRNhMfMxHA59Ote038k8N0syIi/LwvoBXhn7TsrT+H7qa82OpiO1eh6YH&#10;680AfjB+0LdR2vxZ1SVFKRm62qvv0rpP2Mfj3q/wE/aD8OfEGC58q2gvVhv/AJusDsAwP06/hXNf&#10;tOQHSvipqEbtk+azZJ7kmuF06/iluI4nYRxYy0meSfagGf1ZfBjx5Y+Pvh/p2vWNwssc1sjq6tkE&#10;EAitnUB5biME9zXxd/wRb+Mt18R/2WdCivL55ZLOA2zbmyfkOBn8K+ztWmXYGZ9oXr6mk9w3Od8W&#10;W8VxauhXIK881+Z//BUz4SJb3Fv44soj+6mCzBVxkGv0s165Hktn0x9a+RP26vDtt4n8CahZTxgs&#10;sTMpPqBTEflxrirGmyJfmePcO2KwtTtbLxn4Xn0XUgCrxtFKPr3FbXjBLi0uZI+AygqT0xXHRaxF&#10;odvNGXzLJnIPU0DOG+DN5a/CfxdffCjxFbyXFtGfO0+7uOsgOcDJ64z0r0bxHrcdsTrGp2/2l4cJ&#10;DCU+YE42kj19B2ryz432F9rNnD4s0hmXUNIzcQlCRvGOV/Kun+Evje18Z+G7XxnNZLJqTp5cVkZN&#10;wjbozkHqR1zQB0EWi6jqF5DfX8PlXc4ytsh+4Owz+prdudNijkXypPPn2BZJt42xN6Af1p8MEsMM&#10;ckreZc3AKs27/VjuB+tJeXBS3n8O6QyRgKGuL5ucDHT654oAzJo4ZLptH0kvLNKpNxI4wFHdi3YV&#10;csAlrbHTNHulkUALc3zcYUnt7fSstILjUrKWz095ba0Q/wClXOPnnPcD1z+QrY0jS9Pjtl1LUZTD&#10;axAfZ7KLl3bHBY+tAy1pkkVmpS3T9yrbTczDDN7AdhVPUr77RFJDZxiFEbbI4GBn39TTNaZJrhEu&#10;pPKncrsgV+w9u3WoUslur1DNF+4XLG2XPzn3Pp70APtYba/hUSY+yQDEcatnefX86sWKT2wW41OE&#10;lydttaqeBnpUdxAbBUi0mQNPOMJEpyE68D3pby5n0tI9PsmEmq3B2hj8yw9ic+oFAh+qavNo0z2t&#10;rMs2rXIA3qAVgXrjPrVPT7cQ25na9Z5JN3nXUhxg+g9KXS9Ih0xNtzOGe3cvd3TfxE9az9YvLnXZ&#10;idNlFvYx8iZuN5z2FAy/a6lDFpT2McwEcbbri4bp+dWLSJtSAvrO48i02ASXJA3Sf7Kis5LM3lnH&#10;HfKRAuDDaqMNO3Zm9qmu7iSOVLUqJJVfC20bYWNce3SgRsz6ppxsdgDW1tCPmBb55T71l3+oyXVt&#10;uWIRpj9zET973pt7brJMiowmdRloV+6p9/aoUt/OuiTIJ5fuqicqhoAi0vTY5Lvz9RDJboOUBILf&#10;Sl12++2zqVYQWkf3EXjPH86tyXUliTa3kaXE2PkjTqPdj2HPSqNykOoPHuty0pGFReAKAKV3ewsy&#10;rEoit1GcP1Y+/wDhWfr882qwrb2e+CHHRRgse5reubbSNPcT6n+9mXhYlPyqff8AwqmdXtrWUl4P&#10;NlY8OVyFzQBmaT4bOjaUbzUZzsLgRgr8zH+n1rfsr2JLNDLtiVuQi9T7mqV1Hd3cSSwtuB754Bqb&#10;TtFMa+fcB3lI2thuBQB8+56ZYcetSxk7c5zxzioQwY4CHp2qRZQT0waBEvXgc9OCKfk4yQMe1RIS&#10;R97NPU8HI59DQF9R8bE4AFSKDnnpjODUQwFGOO1PXuFUjjpQMm6jIpyNznjIqI8dOvuetPBKjvQB&#10;Iv8AdxTm5Gc/XPao02k8A4B708dRjoO1AxydcZOM08Ar2HoeKYBjGM57inggcE/rQAoYDqakXGMn&#10;HuajLY6cCnAgA4xnP5igCRQFbrTk7jA+v41GrgMcZpydMgUAShQfunJ/OjGWIyCe+aZGQoJx9Ae1&#10;OJJYEfzoAk3EHil3YHIyM0wHIyCBwaeuCMZ5xxk0CHxkk5yBxxTwDyfT2qJGUD396k3DGAQcUAOG&#10;du3260AEcD86YWJAIGMelKp5BJyM880ASgHtj8aU5OTxg9aYrcgbacPu4B79KBjgQW+lKFHpzTBw&#10;Rx17UoYqADnB6ZoAcmBkk9Ogp4bcMnHTNRoCoGcnmpASBlenTNBJIpGOacQBhsjkVGpYg5BApwYj&#10;gnr7UASpzkkngcCng7m246dD6VEPlHGfypxAYh89+tAEq4KgjuacMcH1/SmqATnJPsKMjOTxg80C&#10;JQQMHr9BUifM20D8qhBUcYyO5pyvt46UFE6yAR5PqakXy/LCk8epNQBlxnJHP509JAo9R70CLKOr&#10;YIp+RgjGMH0qGN9ynIwO3NOVmB5WgaJVYn19TS5yMknPYUxWXqCefSlGRxu78YNAyRgWGAKAAjYB&#10;5zyKaWI4XOT3FIGznjB7GgB+8BsHrigsD90557UhxuCj05xQo5yOnpQA4Ej5RS5A4BPvxTRweeM0&#10;5ijEhD+RzQApIB5HfqKeCCMluabuLKTu9cZpRjGQpoAepGQGwMU8uDy3JIqIZI60/IPI/nQBIvpj&#10;tjpThz7gUxcA8Z6d6cu3Bzxx0zQA4A/xEAd6lCqOc47ZqEEk8MSMd6eB8gCjP4UAOVjinAgn8e1M&#10;UAgnnryKUMM8Yz1oEyYEk4OPqKUscgg/lUKsST2GKkD8/Q9aZLViTccZ3Z59KcCMdfpUbYByDxTg&#10;Q2Djg9vSgQ8NyeeKcCcdz603O0Y9KXqetIpDyQeCBxzmlUgDtz0pgPGG/QU4MFGPX04oGSq2OSRn&#10;6U4Hd3zjpxUS7cdc59+tPLDnPPPWgCQEk4BHtQOG6/So1decHjvT1wq9aAHqQCBgfWnBmDAY6duw&#10;qMfMckU44xwDx0oAlUjJJ5z3xTlPHXFRBuMg4Oc/SngndwR65NAxz/d4xg9KBjIIfkg01c9M/Snc&#10;7vVe9ADhknrzjoacDjoe/OaaCBwTmgnKnDdOtAEqkBeTx70KRnkY55qMFSOOB2pysowAx9QKAHkY&#10;IORilzn5uOtMzjI554p2TtyKAFOAMDNBUk8cHHak3HGevrQBtHA/GgBQOOWoxzjAB+tJg9cfU4pV&#10;IXHP50AOHBAHpTi245xz3xTBk9enpinHPr+VADj6A859aB6/qKaGGMfnShj68dOaAFzuOTwD144p&#10;3QYGPxpmV4BOOKceBj8ee9ADwF/vcjuTR1Bx60zvjnNODnHIyaBDw2APY0ZBJJ4z6CmAhTkjv1pV&#10;OBknPXjHWgB2SOvfpSqevFML4+9n2oycYwR60APU7RkcDPrRww5Pek7gkZ570FuMYx7UAOJHc57Y&#10;FKSRj1B5pmc8mgDA6k+9AD1PQbup70quNoIP50zkZwM0ocelAD8ggj09qFYkZIpgI7nnvS5AwQOR&#10;0NA0PI9Xxik53ADnjkmkDEcMD0pcA/8A1qBHKfGC7+x+ELls/wDLI9O1fnh4umF54mvrjcfmuWPX&#10;3r72/aK1BbPwPOXY8xMR+VfAF5J9ovJp2/ikY/TmgZVdAckdhRCo2/8A1qewHIpEyFKg0AKqegpC&#10;g3jAPvipIwGAz+dIAN/B4oAcgOML+GKUgj0pQCp/DtSEdxQMSIEydBnNSTBA5GRn1qNQD0qSaJlc&#10;bu9AiHJD47VNsLc5GfelEAI8wcjvQVwMgn8TQAqbdu0gdsUsxxFtGOO9CRttyPTinSplcEjpQBCM&#10;yDaccUfdfCnHI6U+NQPk25zTQDuOFNACsCVHy/XFMI4xntU6KvlnK4wT/KoGwTgdcUAEceWNK0fG&#10;MfjT4TtdRjuM1Iy8kdMnigBvlq0IORkdqidNyZx+lSRMTmMjr0p8sTJAWIPJ44oAr7CqE7vwxTbB&#10;du8A9/SpDkRkk0mmhsSFefwoAQRF8kDpmkQ+XwDninbWYEAeuRTEGTgelACFiCcgHIpQgI3Z6+op&#10;SBux6YzzTn+6MDtzQBDsUSZ9+1PIXzMkDp6Uq8sB70SDDk4oAAgyXBp0aEuBn60xHwwTn1qVMj5h&#10;wc9KAHiIINzZ6VBJgsTnipixeLHP5VBIMDmgCFiBcBe1TI2HG0fQ1FtzMGwcfSpCfnwOPwoA9o/Z&#10;v/bV+KHwEvodPl1GbU9BBxLp0zbmjH/TNj0+nSv0F+EPxq8I/F3wjB448E6zbwy3KZbGAQ/dJF7H&#10;PHrX5KLKGTaBXc/An49+Nfgdrh1PQboy2cjg3lhI3ySj1Ho3vQB+nmn/ABEuIPErW2vW32acvhst&#10;uVsd1I6ivTvD3iC1vYlmS4zxwFIwa+dPgV8aPh58efDEeo22yQHiWFiBJDJ3BHUH3713+nSa14Fm&#10;Se3D3WnOwwz/AHosn+Idx70Ae2tqu+yAt5/u53fNTNG1a9t7n+0VkLKp/eQ55x9fWuMtPG+n3aIt&#10;vICGX5mVvu5/nUkHiNdNQxNI+2R/mOecE0Ae6+EvH+m6jF9ngbcuMqzevpXJ65r0nhXx7Illdv5U&#10;+JflOOvOPpXF6HrbaNOmsNNiIj96sak/j9fWm654nstd8SJe6c/mbIQvDfeoFY940DxPBrIj+1OW&#10;Dj5sqMg/1qrrelztdNLEiou7I2nr7/59K4TwbrctrscT8ZBUZ5X/ABrtrbxjGbtf7VBxHnlD97Ix&#10;3+tAEUOoz2coWUYHRiDz0rTFymsMqKf3aqACTznPJ4rD1trO5gDW8gwf9XgYJ+uT17VT0bWTZ3Sx&#10;NKxAOG9P1oFYueKfBaX8BS5tlkIyASgYEe4r5++MX7Ef7NvxZLxeM/hnYLeHO28tU8qT6hlwa+o9&#10;L1CC4ttyTE5JOSM/5A4rN8TeBdP1+JpFBVwMrLGBuDdfyoBM/Lz4yf8ABGy9iuptT+C3jxTDglNO&#10;1VCSPYOv9RXyz8Xf2QP2gfgw7z+M/h9dC2Qn/TbQebER65XkV+zFzeap4U1X+x9YhJbPUcgrng5H&#10;Q1Z1Dw74e8Y6c9pqEETxyrzhQw/HNBR+CrxFPkZCGHUEVAzFSEPNfsN8Uv2Hfgfrolk8Q/CuxnRi&#10;T9qsodrjnqdv9K+e/Fn/AASU+F3iW8lu/A3xBvtO35KW0qrIqH0wecUAfAa4wDgelKVJyVA6V9F/&#10;GL/gmN+0T8NA174fsoPEFgnIksm2y490PX8DXgfiPwn4o8J3T6d4m0C80+dSQUurdkP69aA6GNIu&#10;SQT37U2Vf3XTn61JIh8sgsKAEaNVYc0AV3ULEWOMAUiIXXcTgU+6Cq20D8KfHGpVRjg0ARXErQW/&#10;7sgcVhS3AmLOW3MT0rR8RShAIgccViJJtUkcZ4oALnZNESVrOkTDkL68VelDGMgdc1VdTIwjA6Gg&#10;CIISOKu2sR8sFmBGaSO1A5IyMcivV/2af2ZPGPx58UwWVlZy2+lJIPtt8U4C/wB1fUmgDmPhL8If&#10;G3xb8Sw+GfBujy3M0jAO4T5UHqx7V+lX7Ff7LGjfs+eHSIrVdU126wbu724SP/YBx09hXf8AwB/Z&#10;l8L/AA68PW3hzwf4djt4lQedMV/eTn1dv6Dj619H+AfhGtmIj5K8qMIABt/CgDmfCPw51vxHJEPE&#10;d4TCx/49UXZGPqOp/GvcPht8HdKtkjU2qRKflRPL5Fbngn4XPdsrRwc7eqjn6131j4Z/sG3kvixY&#10;W5ATPH7w8cHvjk4H6UC3Mm58A2umTLZ4jKwlQwTI3HnPbJweP88Fto6zT+Qy7McbUGAGx9TkcVpt&#10;eR3IuGlkCiIYjd14Jzjn36fhTbL7NG5Ep2COIyAtyXK5yP1AoDYhjs5be2iljk3F+kca4CgHp16/&#10;5NWmn/d+U0ZyNxYEBsHPf0/lTrho9Tka+tVMVrIE81YhnGFwzDpz7CqwsbfTbq50ea+uI5ERZbd0&#10;O7ej8hjkdMZz7jFAyf7PNLAAnys54z0c/wCP0qWGOzCH7XH5DA4yBgEccj8adbQzWyBp1ik2qRIT&#10;nDKf49nce68j0qfUUfTkt5Ll1e0kdVSY8tC5zhSf4lOOCeuMcHFAgnjea32iMptGC8HOfcg9f/rU&#10;tt51sioy7kbmKYEbeMcEdh/jS6dc2cTywXkMip5wjd4Tlrd8jDj/AGSD79ferty5t1EihJFDEXSB&#10;CA6Mfvge/HT+lAEEVjIf3txbBJGVisZXK9Mgjn3zUE5a3jW1ubdZJY3Zi0IIzjAyR+lWZrkxCOJW&#10;SS3fdsZG+aNSoJwD29+3Sql/PPu8m5bdIIVQ7e+ct+pzk9qBleO5hKrcTsmB8+cjaeeAf51HdXCO&#10;c3GGYoXCnopPRmz17n8PesrUr1bO7JZNszOqk8lM9wuewH4nOKhu9U3xr5sBSd1LRrM3X/ab8Ogo&#10;ELNdodU8uC7O2P5pJT1Ldz/9f6Vf0zxZBuWGHPGT5e3JA6bj7ntXIX1/MZfskEu8IxNxcMSE/wB3&#10;jr6moLTVYVk8tp/3QYGeYcDPop70BdH0B4H16O6sWtFQRKIiA3mZEQI+ZmPdjzx713VhPbR6abiG&#10;Z8Rtli4zufsuPYAE/l2rxDwHdKY1vdRR0hRMQ2ysNrNkbS+epz+VeraLqMdzZRQzXEYjjUjiM4c5&#10;OWA7rn8/p1A3Okgkd+CIShHz7T0B9+5qBHBDXBZXCDcoUcqP6n0qK2h3QiOW3QEMAULcqo4C8dz3&#10;+tHmN5pZHLK5+QImQBz17CgQ6SdmQNJuUK37pec9eaW6BdCsbkHG5fy6GoJikQM0eAzKAMfNgZOT&#10;UryKF2xtkbMEvjn1oGT20jXECpIw3dwRx+FUtWuobXbN87gHue/ofxq5algpZ0zgcLkZFZmqFBIW&#10;yxOMgKuPpzQKxk6pfeTZNdTOVLR4UE8rmvB/2hbqKfSby7nuMxRqpUHuQO1e36tsK5mfAX5nLtnp&#10;Xzz+0/qxs9Hli2hYGiYykj2yRxQUfkJ+13Pcap8UdSuozshP3WGRwf6mvK7TUPtOI0YhlkAUZx9a&#10;9O/bA1Fx8VJF+VNwy0a/dVeo/GvKbVlYm4TAA5DGgln6zf8ABut8d/sus+IPhHe3xYQyR3lpG78B&#10;WyrAD64r9jL0xXVqJPLDlgCoJr+c/wD4Iq+PovB/7aui2sl+Y01a2kgK5/1jYBUV/RDZM95o0LQM&#10;MtCDnPWgaOe8WQyiJgvQHGBXyt+1zLcWnhXUHVSWETdRk819X6yjS2zAkj2PUV8//tI6DBqOiXMY&#10;iU7oyOaAPyK8eabdan4ikggtj/rX3Mf5mvL/ABDYy2niF7ZQGY5BJ6L717/8ULS28NeJtRilXB81&#10;go9BmvEfGGp21vevNGMNIeCV5oGct4hDRQC2OA2za+eMjpXnXwz1mL4UfFWXTtRvpPsmrjED4ysc&#10;mc4A7E89K7PxJfzyzmViX44bPT2ryn40X13aS2mr6e+J7d9yPn7p4zzQI+p5LyS70kWQkECNFua5&#10;bkqD68dcdhWbdS29+fsEM7Jp9v8AMGVv3ly3cgd/6VzXwV8WL8VfB1ndnUQ6pFsmww3O46j2A7mu&#10;30zT7JcSNIqspZACOpHHHoKBkUfnyQC6aURtsxDbqvyxgHHTuasWuowWzOMF5XIMazd/VyPyp217&#10;eLYsIlut5CKp4iQ/xH39qx9Smt7e8/s6zuGnuCf3s0o+RSPvFiOOOePagDTuFt4SL25nE9x5m5pJ&#10;R91cYHToPShrlJboadpLM8kiBri5+6oBPX6dKztPjjvIGb7eTArEyS95WHt6VamD3lkkjW32S3Zg&#10;oIbDyL64HQUCJYJRYRi00NleXcfNvZe3rtqjPNJpcaRWUeZZXzczu3OOuM9vpUGqahBZQZtnIAkx&#10;Ht9PT3NULTT9Q1i9SfUZyqh9yKTy31HYUAX5r691iIvI7Q2SHDFfvTv0wPb3q/bWN8wt4ZrbdKv/&#10;AB5aeF4T0Zqu6XZrJOjWqiZoPlQBQEj9WNWZdQs7qQ2mmuSxi/0i/JwfotAzNka50u8kjmvEa8AH&#10;2q6flYuPur9BVQ6rYWYIAIMp+af+OU+351aLR6pcR20kTCGMnybcj5pW6b39qc1pYWL7FjFxcbMy&#10;Tt9yIDnFAjGt7nULpWN3cLZ24O1IYx88n+c1Ze/W0VLfzhYxEfKwG6Zz/Ss4XupXbzR6NbqIEb99&#10;ezrgDv8ALTYGjWZrqzBnmGcXVwcIPcUAaNrb39yTchvstuOjTA7pPcnqauG8tYLUXG3yIiSBK4+e&#10;Ttx6CsiXWytt5tnNLf3KnDM3EaD2HSqg1TUdWcXF3MZpEXCQouFX29qBlzXrwXTpBY2Y25wzHr35&#10;NSXkttDp32a1CglcMWHzMc/yqiovpXJEqRMF5z91QKdaR3F+UNlDtDDFxcydMY6igRp6CHuIEi1K&#10;UbEI8qCIcsfeur03SbWJGbUI2LE8QpxsHvXPW8lvp8ax6VI7vgCW8kH6KK17W7P2RdsrsxOW3N8z&#10;e5NAz5WVwG4GM9qkHPLMfpioYyTkqenP1qaMADn8MGgkkU7R8p4J6VIpxySDk1FvwCD6cU6Nh0Pp&#10;xQBIpYnAGPXtTwfL5LfnTFYtgE/kacCGOf60DHnbjjqRT1J6HHTkio8nHA/SnIcjk4FAEoJHQ0/I&#10;+6eDUQ54x7VIT8+MUAP3DHUdOlOBBBAXHoaZznGfpThn9PSgY7jk7eMcClBJpAQxA6ClxjIyT+NA&#10;DlPBB46dakXaFJHFRLnJ2n8KehBG0/nQA9WLKQBzTxxwOvrUQPIG0YNPVj6DPYCgCXGRggD6UqEq&#10;cDJqNTjj14pUcjqc47YoEx4I4GfwFSKVOSB17VGi7xgjn1p2Co2g/lQBIMEcGlXrt9qYhI5B4Pc0&#10;oLdC2aAJF57j/Gnd+F6nnmo1BOMdhzS5O0tu6UASAsGAx2pMYO7H60KQOAfXmlIb0HNAxVYEkA55&#10;PenKw253dOcHvTVUHHqOuKeegIA6ckCgTHgAE55z2xQCWYYBpFIILZJx6il3P0Xp7UCJEY+n4U9Z&#10;AVwcj15pkfJOc0Rkg/Kc88+1AiXeN2MY+lOjYEfKefemKCW+8OnHNKm4jcDjnnigehLkk5B604Ek&#10;ZHIBwTTBk8Hp604HB+Ujr29aAJAecZ6+venRnsw6DrTBk5wDnNOXAwSQM0AWI8EBS2O+akyADls5&#10;74qsDjADEHvT4yxO0k8cgZoGTx4BC579qecY+9065qFXYkseB29qkAyc55oAeWwS2fyoyxBI/U00&#10;kjIGQcelKM7uvXHWgY4/d3BsEnFKCCdu7rSc43HsO9IpzzxQIcSC+0E8HggdKcAoyQfwxTQT2/DF&#10;OXBx35oGSEYwP6ULj7u4nB65ppJ2nBOT1zTs7eM0AKrAdT0PNPwSQDxnpmmD360u4MvT60ASoecg&#10;DA7CnD5xuyDkc1GrHoOmaeGBHH40AOAKsEzTw+7o1MQgnH5e1KSAeR+dAD9wwMkfT1pcY+Y4+oNN&#10;+XgEDnpTjjOw9x+NAChyAcHj0pwyfun8KauMkAY5p52jC+9AhyZYfNTwcAkdckcmogTuOO1PVhgH&#10;qe1OxPUkL5HApQcHcPX0pnK/geafgnjPI60AO3A96XI6Fucd6bk9MfUUo4J+vBpDHjaOC1O3DIGe&#10;1RoMMDnHpTlOW6fhQMchJ6HjFSADHGajxjoODTt2Vz+dAEqsB8vAFKpyc4z+NRg9wKeDkZPH4dKA&#10;JCVIJDfTFKpUnmmZOc+vtQpJ4J5oAkQ4PAp24DHOc8nNRjg7hxzTvu89Rj0oGPPbJpTs657U1cnI&#10;x9KAMHJHP8qAHnAGB07inBgBjtjNRvjGRxz1pcsTgnn2oAlBHJJpVJxyOewpi5AyvJ/lRyCMfhxQ&#10;A8klRhcHFAIKAf5FNyCpYnr2NKpbjFADxknhufakw2MBv1pM46Zx7Uq7Qu4celAChWHfNGCWwOnr&#10;QTkZBpRkDjv0zQApPG3PNKCCBk9utMycdPpThtAyR9M0AKQRgY7UoOATnHvSLjr70HAUZPU9KAH5&#10;BP3uQOxoUkj7wppAOCPx5oAOSc4HY0CH44z79KAwPTt601mXGOOtKpyAynjFAdRxPGOnrmk3DoRi&#10;gFup9eKOpHNADxnIJ/MmgnB603JA9vrRk5z/AFoAeCM46HHrRw3Qik3MRkjOaBk/Lk/iaAQ4DsSO&#10;vrSAY4OSD2oGTyRj3pVbPzEc0AOJAGduSe2KR+G+9+NJnaAcd+aCWB4IA9qAHAhuFPWjPbPBpuQD&#10;yMetG452KevXmgDx/wDa01H7L4IuADj9y2AK+HgOCSf0r7E/bPv3i8KTRrLgmPHevjsfdPNAyIsc&#10;8+tORP4j+tMZwXwDz6VNtIiBJ4oATaF4BpI1IcnPfipIkycn0oVMylSe/FADk2sTuPbvSEZzj8KU&#10;pt780KrgEnuKAI4fvjd61Yvs+aB044xUKR/vAMZyelW76Lc4KqBwO9ADF+XAJ4I4qO4Cg4U8U6M7&#10;sjOOOtRqrSMSBQBICRBt747U53ZoRhuDkc0NE8cRYr2ODim7iYgCuc9aABAysCDSxyFnww424605&#10;o8KpOSD2FRupjI+nGBQBNEg+YFgD6e1VnEa8g5NPKyKCx7nHFRNwwYknPqaAJYEKzKWA4I71cdYm&#10;bYw5Oe/eqZlYvnJxkVJE6+YS75xmgBzxJAwYkN6jNF6xaMDBwe1LII2IGeozmmzrIScn5RxigCMo&#10;nlFgcADvRpgAR1HAyKWV18llHHHT196bpccjo4V/xoACm3dg5696hjKqTzj1qy0MmDuJHHQ1XZVG&#10;R7UAJkM3WlbJHNNRSOT+HFSbQVyDmgBioQ3H0okjKuST+tPdJEIwMc0kh3Ng/nigCM7Q3D1LABKx&#10;Qvio5IwPm5P41JaIvm/OfwoAcVVflyKjZcoTTwh84jORn0okjIjJx3xQBARtI24psrbQWPSphEzY&#10;YHiopVVhhx9KAGgM0YKnA9qlgAMZy1NiCmPA/lUkIXaQe3rQB1nwa+Mniz4KeJo/E3ha7yCwFzau&#10;fkmT0I9fQ9q/Rr9mP9qLwD8bNCSSw1KKO6QAXWnXLgSo3fAP3h71+XDKq9M4z61peE/E/iDwZrMX&#10;iPwxqs1le27Bop4XwQfT3HtQB+tmueGbO1uG1bw3ObSRst5eSYmJ6/L2/CqVl4ovtMmW38RWjQgk&#10;4l6qw9Vr5d/Zw/4KL2F8Y/DHxxdLdyQqaoqHyz/vAfdPv0r6ms9Y8O+PYoZPDVza6hZyxhvNXDqB&#10;2NAHRaH4mtNTtZhYXKmONwqq3OTiqd7YXnhHVYrlJS1ldqCsgz+4kPVCfQ9j+FZ9j4DvdEEr+Gp9&#10;q+ZulgIwrHvj0NdX4d1qy1u1uPD3iK28uW4i8praXghc8Efjg5+lAHQeD9c3gednaowea7aPV1aK&#10;MQ8c/e3H8q8Y099Y8Ga4+gX0rNH1tpyflkTsf6H3rv8AR9eJtlkyuT1wc0AdhFqZZ8ShTt6E4/rU&#10;d1eRyR+cqFfn4OBzWTHq4aM3ETbWUHG3PWnRapBIoEmQxwT8vWgDYsPEN3Zx7Vkbaf4Tniun8MeL&#10;bUsq38qxoBmeVskBQMk/WuEBWRSYJe3IzmnWrqI9oYkE/MCT83pQKx0WpQ2uuapN4gmsgjSsBDFj&#10;OIx0z796g1Hwfp0sYubS3MTuPlaJsc80+wurieNFVCxPGAa07aYF/syx/NkZ+Xj/ADj86BHOPb6v&#10;pSNFdw/ao+hVhhwfY9DWLeeGNH1rUfMNgLf5Qf30eCG/3u9d/dWsOoymSOVQnfpkfX9KrDTfs/8A&#10;F0BKrJ3zg0DRxl/8OGaAxWl623HKFgw/WuN8f/s+fD3x3o8ukeOvBVnqETpgu9spYH64yPwr1PUL&#10;G6ibzrEGBgMNs6E/Tp2rP/4SCe3kEOsaeJUzjzolzj6qefyoA/N79p//AIJVQ6bBceKPgVfsNrF2&#10;0e7JI/3Ubr+Br4u8T+EPEvgnWpfD/ivRLixu4GIeG4jKnr1HqPcV+9d9o3h/xRA0dtPDMVPWI/Ov&#10;1HUfSvnD9q39jPwr8T9LluNa0BLiZP8AU3ESBZo/cN3+lAz8jL5MtlQK6z4UfBL4kfGDUlsfBPh+&#10;SdRxJcv8sSfVuma9O8SfsR+JdK8fW3h+31mKaylugsjP8skaZ7j1xX3D8E/hd4T+GnhS30Xw/pyQ&#10;xxIOFUDc3difWgD4qk/4JcfHTXHDnXNIi4xhpWJFWLL/AII9fHOaMS3PjHRk54XDmv0Z0O3ikdVi&#10;AdzyOOldHBBFGAlyQOOUB60Afm/p/wDwR28Wx2ok174gRCQt8y21vkAexJrag/4JF+D0tw1z431A&#10;yAcssS4zX6A3kunyp5YRlOOhUVg6orwspsY9zO4EaD+JvSgD4Osv+CSlvL4jtbey+IE01sJla6jm&#10;tcNszzg19x/BD9nrwj8MfDlvoXhzQ1SOFVRSqAE8df6123gXwMsLC7vo90kjZmkYcem0ewr2PwV8&#10;O7bUZI4LKDzpCMlMYzj3/n/SgDn/AIdfDSW7kWOK1Kqep2Yr3DwP8HnijV5bIqpwck9QK1PAHhHQ&#10;/D8aWltGt7eyqG8mEnYmccbu+O+M9Otej6dYa0FMUzWoLDhEUjaOwyfwoFr1KXhfwfbWdr5X2Upn&#10;AyOhq74t8P3UmkFbKBV8pSYwV7nqQPX3/wDrV0ujnS4YfJuz5c5IVRIeGB/SrUi299bG3Zyykcq3&#10;VSAfl9vTNAHgsscS2TaS8bb5d4jfGAWTBx+OTWLp3iOeTU3t5SQyQLsYnPzbzwPQcV2vxN8OJpVz&#10;cyoVV/tAe3LNsG7fx+f3T9Qa8pOt2ep6sLm1nEUUkRi5X7spyw59jx+FAHZeD/ECvaGyUbdtw/yM&#10;Bgnccgj0zTvGd9qui+OdDuN5a0u7KWFVwDsIYNgeo+Y9enNed+CPFU0BQ3AKyyXMgkVwPlbd831G&#10;a1vHnjW7uvid4Z8PQzRs0MckzgE5GVUZI/D9aA3O78S3dzBfaHoCXMVvNKzz2sygg+Xtw6tz0yVz&#10;jr1qbwxrNh4ma78PanD5UckJin2gBYGDFX2t3wQGFcl8T/GWm/8ACW+HJpDnLPbyQMAQrMoO9c89&#10;VxgcVzejeM7Sx+IOuaVd20zRx6upSIH92uURs59Dkn8fagD0XQrmW40J4b6YNPp7Pp93IgIZ2Vjt&#10;P0JGM+49KnudUjtntpYZd6PEsw5+42XAGPQ4U49a5TQ9XbU/F/iWSONooZb22kiiEmSCUjLEfjk1&#10;JLqEj2wN4UKMSihcdftHKjnJGTxQB1cN6YtQ+xzxMSInklJcZjKgqee6liT6daqS6pBPZi53GJld&#10;d8frhcKBnnB+ZiPbBrMbW4VkaaeN982bUd8xIxZj+ZP51m61r1skXk3sgEv+slyAMTMDj8FXn8qA&#10;L+rTrKgSY7FV95JblE/Pqen51jXMi3ExRnVUIyGmb5ol/wDij+lUBr6yQiGErvlOVRzkbF6M2e3f&#10;HqapXep/Z3J8vzC8hYAt/rm9foDQK5NqF3KH/syWElXfdawJ0VM/eYnuRVixt1jvEzCZrhVHl2yD&#10;93GfUk9TUFhqYll3LcF55BnzT/Dj+LHTA7VsQR6dDEbWB/MmkGSMksSc5c+n86AOn8K3l215HAsc&#10;E8wcAKsY8qM+57n/ABr1TwpqtuF8yGYmPp5pXGD0Mh+nRVFeQeHJraGJre2LNBHhbh1O0E90BPT3&#10;PpxXoXhnxALq5gskiXCKfIRSNkeB1OOuOv1IoGd9C1nFMWmhk2shZlJPToB9T3q3cCVYka2l2qrb&#10;/KAwAOgX61jadq1oUdmWSUoAxYLznH3v6AVfjuVW3KkfOBwh9cc/j2oAupcRrBhQSQvyvjORjsKV&#10;33FZdnOB93n/APVVePUWmmZo49gBw2BnOBiqV3f3ESiJ2DFeRIvbmgEbK3iJGzHvxu9Ky9Ru45pM&#10;rKdoXgA9T/hVb+0HMOZDjuQe57cdqzbzV2VVaZgN68HGMCgZm+K9Wmt7NwkIcswUgHHTrXzh+03N&#10;Nc6PPmTiUfKrEcDsa9c+IPja205pJbicLv8AljUty2euB36180ftG/EYQaNeNeShZZ4CVXqUXkD6&#10;UCPzC/axma8+IlzdeYrOZCAc/wAI4/nXkw1sQWsvmFVUDA75rr/2kfE63PxEu5ll2RplBn8/1rzR&#10;rqKdfKQbstnOOnPvQM9m/ZC+KI+G/wC0v4J8Y/amjWz123LsD/CWCnP51/Ub8H/FVv4g8B2N+s+4&#10;NArKxPYjiv5IPD+vxaR4s0q8dsiDUYWb1ChwTX9UX7Ierx6/8D9E1W1bclxp8MgJPYxqaBHoWq3G&#10;6SWNnDEN0HYV418bolm02bnACk9K9W1eaSG4kD8A459eK8n+Mz+Zpc7AdEyP5Uagj8p/2uP9C+J2&#10;o25IRCpIUd+tfNuuXn2lZAzEkScY719H/tzs8fxU8xMKGVg3HXmvmjxXN/ZdvmOPAkkwr45xQBy1&#10;5dC+WSPzGBRzgZ/OvLvi7di4s2jjVsLAc7eoIru9c1CG3v2hibOQWYKf1Neb/EiaS9tJi0ojQA7V&#10;Qc5HagDvP2JPEqTLceGQqwxrh13kFnY9QD1r6WgktraWWB3CtlXbeOI068/pXwp+zD4pOhfFeyuH&#10;JKpcjYR1BJwT719oeINQm1u6kt9PnMFmkSm9ucZLHrtX1Jz+FAy1qGrWV7PINKnZXSPE15uwFU8n&#10;A/vVlf2bbWqKqh/IduAzZaVj/E3+FX4kt7G3VvsYXI221ovJcE9XxyWNTWK31s8t3q9gBdbwyAN8&#10;luvGCff/AAoAsvZHTESfVbLD/et7Er8o4+8/+FYkt9f+JLr7NZhnk3EEA4UDrknsBVxrybxPK1nb&#10;6iY4o2JuL5+g9AD1OcdKo3whtY/+Ee0e68qKVme5k4DyDqSx9PagB1xBpmlBtNs5kutQJz5jLmNT&#10;3C+p96abqO0idJZVQFcSzsMsB6Zqnc3NnptwswYSyyABDn0z098/zqxP4XubyFL7xE8qxOA6aTE3&#10;zEdcue2fSgRNpl4+qWb6Vol2YbGEj7ReMcNJ7D1rZkjtLZIII4UUsdlnaqfmI/vt7VjWEX2KOR7O&#10;FFO7KR9Et1/qa0NIvLeaw+13TO0k7HdclcO/GNq9wKBmhLALe1MiFAWyLm6jYcY/hWqFw9hBpLaj&#10;qsmIQW8q2ib55vqKSWS6MCaNbAtcuWKRA8IOpY//AF6pWvh+3YTBb9WlibM91Icouey+poAztY1l&#10;bxlgv4fLJ4h06E4HsWxWXfyajMPsd8gBZgYIYxhUA45q9q1xp+n+YLBRPI74eZxlnPp7CmXNjI10&#10;lxeXO8SR4EMH3h+NAiGFbie6isjKN0fDpCQFx2yegqS/1C9lEdtplssjpnekHCoe2TVa4so/KH2h&#10;HgjDZMFucu/+FWVv9P021aw/1MTNn7NCfmcY/iYetAEllaNcW5g1SUXFzsyY4jhUPvS2l5JFPHBe&#10;X0UyhceVG2FH+NYk97damj2mmotnGG2skTcsMdzTvD2maZbXBhnnNzcocpEpyq/U9KAOvtLq6Cfb&#10;7ghkJ2g4wF9lHetOKWQW/wDoRLHd82Y93/6/6Vj6Npl3JcqdT3NgDy484UD6enH1rq7TV9L0eAKs&#10;aSM3RQmQBQB8oRhz84Q8deakDcnB/GoEPVS3T0qRHynC54FAiWMkN/PmnIwJ2lcke9NjBI3ce9OU&#10;7W60AmSJ1yOnvTlbox47AVGHPY8YpwyCCefbvQMlySBlfqSaerAnAz0/OowfbjPU0/jGDzzyc0B0&#10;H5JPJ79aev8Aex161CFBOcDrz81SKT1z39aAJUYbdrcntihSc4AP0zTA7M2M/rT1IAx684J9KBjk&#10;PGT2PQUqFgADk470xSR8hHrT0Ix0/WgCQntk49KWMleR+NMDA8En3px255P5UAOHTLL+VP3KgznH&#10;6Uz5uOO1OXpzgHHAoAkVgpwARmhWX+Jc+9NHqDz9aIiT8rAcHrmgCUYHyg8/WnKw2ggCmjYW7E0r&#10;EA7B3zQIkUkfNu7etOL4O0jAzwMVHuIXGe3PvSoBnc2OPegCRQA2T1p+T/D2HSo1wDjH6044A9eO&#10;lADwccn3wKceudveo2xkFW/I08Y688UDFBJByCaUjjAz7cU08H8aeGJUEnHHQ0AOU46AgilDAAdc&#10;U0E4OWpxGQCCPpmgnqSDkHdnmlTKjIXvTVBI2qfce1LnspOc9c9KBD1IKjP4cU9GU/eB4pg3df0z&#10;QCQcZoGTMyjgdfalQ55wcD3poDN1bqKep2jrnHYCgB6M2CD2p+4BSec981ECRxmnDGPvH8TQBInI&#10;yBmpI2KnAX5R0yaiXG0ZHrT9uOQeMdBQMmQ5BBJAHrUi5I+YZqGNkxg+mOKUFk+UAdc4z2oAmJIb&#10;DfrTuT/DzUSkuAT1B607Cqxcg5HfdQCH5br3+tCocEsOQe3ekjUMdxP1yacWySCelAC5B4Dcfrmn&#10;A8/Koye1NTgbtxHt60pxwePqDQCHrvGR+HWnAsfmHr6dqamMY3DPTqKVQcYAH+FAxxb5c8/T1qRX&#10;z8yrg/nUOdvBz9af1Hy9uc5oAkRuwHOO1OBUrxnjtTFBGWJ698UqkkEHGc9cigCQAkED0zxTw25c&#10;FT0/WmK3XnjNOwrcH8s0AOXjr7UoxjOOR0pgB/iHGOmacSdvt296AFG7dlhzjjIpwZj1PGeKACyk&#10;NQFYDaSAMGgB2D16kU5Tj5sAelRoCrbs8/WpATn7wx25pktEo6EDrinbhn5gfaol65OPf2p46kkj&#10;GORmgkcMkbiCPQE0oz17j1oVW6E8UuNrAZH50h3Hc55P407g5weO1MBycZ6D1pQQOAO/rQNMeGH8&#10;Ix6mnL8xJUZqMAkD2PXNPUkdwM96Bpjx93aMUqnDdwR2xTRgdCfelUlj1oAfuIG7kfSnKW4JJ+uK&#10;ZjJyc07ORwe/SgByvg9KUvwRn8aaOO496UElsg5xQA/cwOCM49qUNxgVGMevTpTgCBncO+DkUAPL&#10;Y6dRTs8lh6d6YWzyW/KlLHI4/WgBwfuQc07dxlR7gYpgOeQ3NGcHIIoGSb8rxnOKerYOQfrUKnHI&#10;PGKehKncfTjNAD1IyVAPSlBxjk4x69ajX2HQcfnT1U7uT+dADgePl7etAPoe2OKaRhcAjryc0pJG&#10;BjIx2NADsgAL7daMjrik4DZ6jrRhRnA5J6A9aAHbiBuI/OlU8c9f880w7jjPH4ilAJ4LduaAJDkn&#10;ikyByBx1pC249e/SlxxweM0ABPG3seRSg9iAMUDPVetKpI5GM9qBADwVGfTil3AEdT6mmjAySe3W&#10;lPHQ4J9aBi5wcFs5NCkHBUc/rQR+PPrS4HI4z9aBAeAGJzzTgckAflTSSDgHtRgZJ29OOvSgBzOD&#10;8uOBS7v4j+Ypo+bg8++elHU4I7etACk8ZJyM9qU5PU/pRwOp/WgN6mgBWzjbnkU0nHPXA7UEhfmz&#10;+NISCMcetAHzT+23qBGmSQq3JYDH418sEjbgivov9t66klvEiLAfveBnrzXzmwZRhqBjECl8YzVq&#10;SMeSCDVe3jDPnIzmrcsDqgAORQBDGrLnA/KkQusm4ZBzU0cRK7gM/jRGv7wqqkn60ARoWZsVJEC7&#10;4K5HagwsoYnmpbRQ7ncOfrQBWZds+ADwcc1dnDs4AU8+lQzQgTBi3frV2GElvmGeO1AGe0DrMVwf&#10;bigROJSi+tXbmLBLsOB6Gq0KkSeYTx3yaAJZhIsewr24qMx+YFEeTz0FWJSrxnC9AetRWoO3IXPz&#10;cUASLH+7AZecjFV5beV5M7CB9KnnkdADt6H1oLSsivGAeeSaAIJkITDN1HSqsisFGB2NXJgxfEiY&#10;AAHWkCRtCTgcAkc0AQW4DptJx04NSOhSQKF/Km2o2sWBzz3qztLygsuB25oAiZcjgduKmlTaPmB6&#10;VHDse4CgZAHTNWpnjWQqFzkdjQBQcBVcFOMU3T5PKjc7D15xT7rKtIp7AUaega3csRjdjNACtIZG&#10;yPT0quylSSelXHgEaeYAOBkc1SlJ6jAGfWgCaJUKHHXHIoEZABCnJHXFFsCq7+vHerSqskfzYGOM&#10;jtQBVkDAgFTn1pt1EY5gGHUDFS3wCSqFcHpnmmXhDOrHnjnmgCCUkZUdu1Pt9yYkZSeeKbcnbyo/&#10;ClikYqoLfrQAKZGmJXg4/Gns7NbsjKfbNNVkEuTU8oD2xMZ7880AVwQpwOPxpjp3YdanFucblPzD&#10;sDUTAsSWJoAjbai5BxnuamtwrRtu5qC4jDgKf51YtEPknn680AMmUoMjJ/pUluyiFgwPNPljSUAD&#10;qBk0EIYioTk9yf0oAhhyxI9q9T/Zo/ax8d/s++JIkjvZ7vQ2kH2rTGbhR3ZM9D7V5ZAWEhCjtTUQ&#10;vIckdaAP12+B/wC0F4A+MvhqLXvCuoo8RA8yFmAkRu+4dq7rUNM0zWI0JjAm6xzxthk9CDX5AfCn&#10;4teNfg54hi8R+DNXaGRW/ewsxMco9GXvX3d+zx+3p4J+I9nb6Zrlwun6swCS280oCufVCeo/WgD3&#10;DxLBqJgWx1uVsQHNtfBc7T6MAOh71T0TxXeabcHTr+UI68ctweeoPcVs6b4n07UlwZUkSYY5IIPt&#10;WN4p8Af2kN2hShJA24QM2FB/2T2+nSgDsdL8SzOqxzMWReQc5rUsfEcFzdmJUJP8Kpyc+9eJ6d4l&#10;8R+FdSbSNaaVSWwUkXlV9VPQ16j4OutKubX7TYy7SABI7vnd/jQB29lcGDY7wfM/BGea3rSzBt1k&#10;BDZHzDHP0rnNGeKRxJckbf8AlkO5963rW58qVQ5UlTkEnjigTNy1067KjyioUjjA/SrSwLbq6tGc&#10;sQFwc44/OotL1hA6NOMFsDd2BrWjmhGJEkGOvqc0CuZFvHcQWoIfCXAy29RnAJA+n1pDeuJFAcMQ&#10;cEuMgjitPUNJN1EJULDao9+OOevvVO50yaygMDwKAxyG9eMf0oDcpGadpCJTFlSG+7y3OOMVnTeQ&#10;1x5UrHI4YLzj2FSak4jj+bKk9GIxVGbV7fcI5SR0KkkYHPrQCMnxF4P03Uh9shjCyqDvePKt+a1g&#10;aDoR1WJk1fVr+X5vlaS8kOBn0JrsW1cNISZRsMbHOfbt71maFAsVmLrywobOF67Rn9aCjmdb+AXg&#10;a7nbVrzQre4lYjbPKMuPxqnJ8NNNhQx2lqyDHCo/A/Ouyu7tnk2wkuD/AA//AK6pT3Eqbo9nB7Be&#10;BQBx83hO9092bTr0qVz8rDp14rPmk8R2N60t4nmADBVTiuxvrhFAuGBBUcMvc1m3k0d9Nuk288Ek&#10;YoA5/VvEtu1upmjljOByY8g8eorovhZpH/CQn+15BuRRttj+PJ+uePwrI1rSd8f7rG3uR3Fdf8Nb&#10;630zTI7dUHGMn07UAdhpenxwxKgjcDdwD3/wr0X4bXF1ZyW0CDZDeapbwXTbsYiJOV+hOAfbIrj/&#10;AA8La/CgyBgyNgvwFOev/wCv0PrXVac32PSmlhbJQh48/eDKCVPtyBQI+kPhh4Vk+xNdC0xcXDkT&#10;yuvPHAXHQAY4A4FemaX4Qso7UO1uN4/ujpXP/A+/ttd0OW5GPlm3bh/ErDcD+td/eXlvaweTHtBx&#10;knP6UBsYd54Y0O7tpLbUrdHUpx6r7jHfPNcPJ4ntvDerXHhzWJQ5RQ9nNIw3SRnI79SDwfw9a6XX&#10;fEgEzKHwNhwQe3tXgv7SnjSDTbjQ2BxO93J5eG+bb8ufw4pIDe+N97ayWEtxAhCSIFcZGY2yu0gf&#10;7wHNfKXiTxLDpiarMJmYQ62zMVXG0Fskj8zXrvjn4gzt4JuG81GkkiYAFiDnA+X8GGa+XNV8XS3m&#10;tzW0MqNHdCSRgMj5gAv65JphY9Q0PXY9MsopryRMNexshMRG0OMkHsB1H1ArR8Ttbn4radrsl0vy&#10;aM3nKHyUHmfKAM5Jx2/LNefal4kl0rQtItbi9K/arxDMGcbSgGfTcOgPHFad38QEbxtcapYQ27TR&#10;6XDHZiEBWAUH5mwOCWY/1NAGroWv3PxE+KyapJO62dmTHYxSKyMzKcM57jPTtwK6HwzLNb/EPxrr&#10;FvHjbd+WsfOCRHGoHU8nnrk1kfBF7Kzt/wC2fElw0cVs7S3UskyjyiuTzg9MZrn/AAV4ye50u71o&#10;syNqWozX7YbnYWYjPr1AHv8ASgD0bTNVmsrrWr9blWlvL/aGzjDbApx6gZ/IUybXCNGiFvKXWS7W&#10;O3Bboiszkfy/OvP7XxBe/wBmi0AVXldiXyAFY8u2fYcCoNR8fafaGJnuQltZoY4RuwTn7zgevQD2&#10;5oA9GfxHBZ4v57nC242xqW/1jk8/gDz+Fc/rHjUT3ANyXZQ25FHRs/xH0z/SvL9d+Nmnm5LC6TEZ&#10;wmXG1ffJ6muXn+MCXEjCyvwSWJySKASPbz4njkc/6SPlB81yfvZ6D39MU5/EZ2vDESJJFCgE5KDv&#10;z2zXhtr8SSZi/wBpdmYYKhuv0rTtfHF3Kp+03WxCQfKVsn8Sf5UBY9ks/EqW8SiJyAAA0h5Yj0UV&#10;r6b4njWIyQOVYnlA2c57sfpXjOn+MnnRY451WMsOQ3zN7cc10+keJbYJE6rgg8724Tn0Hr+dAWPa&#10;dC1RUgVN8a4/il4WMew9T69a7jwvren2wEQU8gbmBO498HsPoK+fG+Kel6aF+1XCSSpjy1DYA9M4&#10;PWtLRfjlYxTCd7+FPmIw0mTnHYDvQCuj6m0bxJbCEmK6DEsCAvBLdST9PfNbumXs0yea8rrn7rFi&#10;Tj9Oo5rwz4e+L7jxE8d1YxusR5/eKcH14J//AF167oF07WYBjZgOS+8kfkeKBnQzXwgLLG2fLHDA&#10;DHPrVQ3ZmdYWVWGNxPTA7ZFVbvUIoUzIxG3qAPvN6e9Y+v8Aiiw0e1dpHAyDuZ2GeBQBc1jxFDbx&#10;nzpcdRtIwWNcN4r+I0MIZGuBEkSHDZznjgfSuY8f/GCxZCIL8IuwjcvUe/PavE/GHxZXXNTd7Wci&#10;CNQpO775A6D69z2xQI6/xJ47e+1NrwYeMJiNpj94nqefevmf9rX4twr4ZuQ8cSyxhw0m/kIOgxW/&#10;8SPjIYTL5LJHtjKkjG1PoK+If2ufju2ov/YGn3CtuyJ3D5z7mgDwnxpqsniDxPcajPKGUzM4zz3/&#10;AJ1i3N2ElMjPt9BngVXk1FpIy4P3jlhu571iapqM7T7XlwAueD2z6UDJdT8RFLsi2ZnPXPpX9SX/&#10;AASc8ef8Jr+xp4H1KWdiZPD1vkse4Xb/AEr+VG6uUiiKLgE8swr+m3/giDfvf/sJeBrhlKA6IgAx&#10;2DGgD668USxR3R4xlM7j0ryP4uXZ/sy47/Jxz0r0zxLMRMU8wEBM7T9a8n+KMqnTJsqzcfmKBI/L&#10;P9u6bd8UYwzfK275R0FfMXj6dpzH84KxZIAPoa+kf+CgUzW/xE88sFKZOa+V/FGqxy3KIz4Dg7gT&#10;yaA3OM1q+Znnk8wb+S4/DivOPFF/DLZTi5kzt3YBOecV3Piu5kUukUSxqSd/TnHevJvEd8RBOfN3&#10;5Jxn19aARl+AbmdfFkd5FcmDy3RnkUcqN3UV92+ALuXUtLsbvTmN0roEsLdhgZIGZX96+Efh9E/2&#10;nULksNqxfMWOMc19q/AbxvY6h4A02KC6iXMAjnEb5ZiOMDHQHFAzuhbWWnSzXF1ctI6HEl3jAHGN&#10;qDv9aqXd1cX1m1zdzyW+kB8AYzJcEdcZ+nXoKbdiw063S81i4H2hRvtLLfn5c9WHr7elZjXU+rXA&#10;u9ZkSRiu22j3kKnuB0/pQBOlzPOBdwW8dpZxjEFsnLPz1x6k96q3n9p31wYNAtFmuWH72Q/6uEAc&#10;7jVi1W6uGa7ulEFlHIEM5+/Kf7qDuT61cluY7a5SK3szawKDi0TgyH+87flQBTstCtNLj8+5Zbi7&#10;k5e7lGEiOOAg7cirbXl0I1e5WSONjhXZiXf8+vSo9R123cxyaYv2m73Ebiv7mBvYHrUd9qLQxAXJ&#10;kkuZ+ZLx15Ynsg7UCIIraW3td+oMXUuZI7GN+V5+8/8A9epbXUdQ8QXkd0kqQw2v35WGEA6BV9T/&#10;ADqrbWd1fyNbG1Ox/vIJcs/qXbsParCavbWMEYs7YM8XyoVG6OM+qj+I+9Ay7LeTWkpSWxkii8tn&#10;LjiS5Y9vYViapdapr2ILRjDGGwVBwsY5FXruLUox9o1G4kAdvMAdgZZfbH8IqC01bzY/sOnWitNj&#10;LAnEcfPVj3oAdZ6VZ6RpznUbpYIvMy95MOXHoo7moZ9VsZ7cypC1jbFcCdxmWX/dHYVeuLa4ikGo&#10;6vcR3YOFWSUYRMDoi96yNemtLtXvJ42CIB8xX5zjsB2FAiO91d1szaafH9lidPlc/NNJ7+3SsWVL&#10;PS1xczPcuBvaJTlj9TTJbgqGS3t5XDYwoPzEepPaoFvY9Wvo4LeMO6H95FbjCgf7TUAaOhvf+IwI&#10;rK1FvEjYljj6n13N+Ndx4P8ABNrbIsyqCqHJkI+U/T+9WZ4D0C81GWWa6jWOBWykSHAP19cV0Wr6&#10;mttaNp+nSA4GGO7gD/P5UAUPFOtQNIbbT1JbphB17cmrfh15HttzRJI4UBjJ29qxLeS1tr35rsHG&#10;N+zkk4rb+1qkCRRx+WOoK8E/WgZ8x54yDzUkY5wASOwFQKOiGpUfYuQcHPHFBCJwMrhc++KcrYJ5&#10;xz1NRpKQRkc+/FOUtg/rQNEiHgYPJyKfnnBbPHf1pgYHgAk9fpSpubk9+lAyUdfWnKSOM/iaYuQp&#10;OPrSjcH5GaBEuTnPIyfXNPB/hOPeokJI2kfhThnqGoGSjcWzj8xTlJ2cDtxUfI4P1604Nj14HIxQ&#10;MlUAfKwOacvH1PvUQOTkA4A9acT8w5oAkC9SDnPpSjK8gj86j3nfkCnbiw54NAEgJJJPf3p2QTgH&#10;nFR9ec+1OJIbI/IUASKe+frxT1AMm1T9cVECMA+p705SQQcACgCVcsxXcMduOKUYxyMkdzUSnndk&#10;/WpR84yfWgB4AAJwfxNKpycg/wD16iyAOTino2QRnrQIlVWz14p2D6moxgDnp7Uqbicg0CJBnOMU&#10;/cdvT9ajLbiB1J/zzS5XrmgY7PHJwDnOaeSOnB9c03CldoP40mMDnv3oGSjBBYClBITPJPp7U1MY&#10;9qVhkYBH50CY9Tk4B6+ppynnBJHpmo1AGRngdRmnD5cAHPPrQSyYMCMA8+lBORkH6iowycAn6Gnh&#10;iDx+dAyVGYAYHFP+V+c/Sooyo6YznNOQ4bHBFAEwwAR/WncdA1RhjjBH605SQcg9T1xQBICvTd9K&#10;cCSdwPSolJbofyqQHggjvkUAPHXAHNSIGj69ugzUQO3nvTlYkZXH4igNUSqSOEHJ6808Fn5I7fw1&#10;GrFfmyM/TmlV3cnt9aBkqkgjHTH504cnk1H1PApVIY4OaAJAM5B6c4xTsEHOAT9P51GSfu4z6Uqt&#10;nIINAEmMgY/E4pVJ6LwKjDt0Knp2qRRxz396BjhkqKUN7gfSmgnZ09qeBxnnj1oAftJOAeKVcqpB&#10;x7+9R/eXOOelOXOdw6nrQBICfun9KeD0JPGcdeajG7kjt0zSgkY4P4UASBjyWI98ClBIJ+bjNRkn&#10;BYD8aepIOQPyNAD0J5OT06Uu4FgN3WmbueBinbiev8qAHLnkhj0pysSc0wbG4IH8qc23AGePY0AP&#10;ViMH14p/JOMnrTFORgnFOz6YxTJ0JR2wDx6UpIY7h2qPgjJ49acGBGD26ChCJAeuGP4ClB44FR4L&#10;DOevelJBGBxjpxRYCRfu7s8U4E447dzUanqc9/WnKMt16GkUh+5gOfz96cOmeeB6UzJyAOx5pwI5&#10;PWgB4ZRwrU4HJyDg444qMDC/ePTqacAewwcdqAH/AMPX6ilA54PJpmRkketKGI4z2oGSAGlBBbBH&#10;X0pinaeTnmk+Yg8/rQBICMjHrTg5OPQ0wMxPX9aAdvDHn60CJSQoJU9eOtIuehNN5HJpQwPyn0oG&#10;PyQdvb2pctjK80wg5wM9ck5pRkAAeuaAHhuoDD3FOVwxyc+2TTAC3BHU54FKpAPIFAD0LdmxgUoJ&#10;zkY98U1G3ghgOMdaXHIwep4FADwTn6DvSDLdSc/XpTQcAD9Kcg3Lx/KgByY+6e3U0b+QMdD2oyeA&#10;vX0pCWXlV6npQAu4btx5Panq2RgjpTNuDkdaOQxwABmgB5xxj8TS5xzz9KbhTj9DSnGPmH9aAFBP&#10;8Hr6Uv3vunj2pBtI74o68+3X2oAehH3QeO1B65wc4pgX5snmg8Ej8KAHAEHBA+tLlsdAc03duHX8&#10;qcCDk5/CgQobkClDccc/Wm/MT9OtGMZbP5UAKGVuPelBBXBPXvmmgnd05NLkEbSSBQAoweBnimzM&#10;FjJB9xQpBIHPvUd3IEt34H3D/KgZ8fftmX32jxDHHuP+sPArwyaPK8+nWvXf2uLr7R4yjUHux4ry&#10;KU4AQUAJZQ7pPYmrcykHAOOabp8Z2GTg4zyR04pJJ3MnHp3oAmAKxZ2/pVdRJ5hcLxn1qyJF8jZt&#10;IJPPNRRsR94DGcgZ7UAOYkx7ivGPSltEU/MD09KlT97GV2g59utRQQSISuTk4oAdgs4zzjuBU9pK&#10;+8pjkD61A42Nkn6+1PsWCStJI3HpQBLO29NuRye1VI02gliMAYHHvVi6/eqSBjA6VSDy7CgXIPU4&#10;oAtHMluxDfnS2SYUq3PPT/Cq+yWOMZ456Y61Pb7SQAck0ALeQuCWxwMGm2ZbGG6AmpLuQCPAJ4PX&#10;NJGVhhEgbIOaABrdpIyc8AAmqT7lQqp9auLc5Q4PUc1TdXYkn0PJoAWOFcZZ8dKt71XaMZP0qiHI&#10;YBT9TVtldWVnX9aAIlXE+QvbkVOkTtPuwAABTra3nYGQLzjip4YZSxKgcAUAUNQXbI+5fpRYuEtz&#10;H3J4qbVI9sbO2Mgdc/hTdOjia33SMMluM0ASSQqtsyytk44xWdIhXOR9KvXO6LIDbhjuelQQwCRW&#10;dmAHHegBtsuELHIyPWrUi4tgVJ5B6VGdptCydRxkd6dEzLAN4P4igBjKrxbn3ZGOTURD43OB+NSy&#10;Slmw3AJxzUN2QAMDn6UAQ3OMdabGrbM7alkA+zgg856U1QBGAOcUAMjUs2QRntUyO0akAHn3xUaM&#10;C3AqRs7C27nPAoAnt4zsLOuRjjjvULxfeJH0AqwrOlnvdeM96hDgwF5Bjnj3oAqyAMRirUSvFb4U&#10;/e7YquRlgQDz6Cp1kkUA7eBxQAEbAM9M96YJGeQKxPWphukPmbMgGokGZQyr36AUASQ2x3ncR0qB&#10;02SEL+dWoVeSdsmoTkSsCenUmgBiyFlYMx+lSRXFxaSpPazMjqdyOrYKn1HpTANw4HQ4NLcrtVAC&#10;OB1zQB7f8Gf25Pif8MZIbHXrh9a0xGG9Z3/fIP8AZbv+NfYfwW/bI+HXxPs4v7F1oR3GwGSzuWxK&#10;nqCO/wCFfmeEcw7SB81SWF7qWjXaajpd7JbzxnKSwuVYH2IoA/XM6poHiu2aHUIEkjPIkP3kPse3&#10;0rHT+3/h/c/2lpF6bzT925oX++o9SP618OfAz9uPxR4YuLTw58Rma8sd4T7cDh4x6uB94frX2P8A&#10;DL4geHfH9rFqPhnxBHqELY/eQyAxD1B9TQB694N+JGneIoFnhnA8sgMjZyD6YrsLPxAiSGc3KlCv&#10;yqevvmvH7/wTIw/tbwjdmK7+88Sn5ZSO2B09KTR/iDqFpeHSvEFuYLlBgqzcHHUigD3e08QvdzAR&#10;yBU647D/AArpdK1mAKv2iZskY2h+K8h8O+KU24jlDB+T8wJP1rptN10pGZC4CkZVWPOPWgR6zYa3&#10;bIVUyIXPLE9BTLzUra6dxIyLGnccZPt615xb+JWR/OW6OCABnGDV+bxOwgzNJtXbnJ/xoFaxd124&#10;jlnMEbb1xkgDoex/KsC/2Z8sMu4feyOhqBvFFqGknZiQD8oHHI7/AOc1mDXIZLhZA24vldick/T1&#10;NBRfCtJEVUkYOAMdqYbqdAEyQAO3cDNEl0tvChLofkyxQ5GfQe3+137etZ91cx5z5h+bk0gJ2vLh&#10;WMgZNhJDccj8agkvJJMRRxOp/vHpWfeagI23QTEJjkHjnNTaTNJcQkyS8Hg7DkChAFzI0hMbfMAp&#10;zzkg1Qe0uXjATBY/wnrW5/ZNn5Lea20noc9D6VQ8lWbZGS2w4JNMDOt7mW0kKzIXBGMEZp+kap9g&#10;lEySYYHHHbmrMlukzFlHCjBI6Vi68JdDvI7kL+4lYEt/cb/PNAHpfh7xbcx25iMmEBycDkc88Z5H&#10;Sur8LeMpHuPKcDcMsAAfmxg46+mf0ryDS9e8qHzkGRuACZHBx3A6Dr09q2NI8UpHqUc8U2471G0n&#10;t/jQB9//ALMuuofA9lerLv8AMsYx1wdyFoyD7/IK9B13xGiwCbzMsR/qx0r58/Z98Xw2vwx0jbeF&#10;fLluoJgwydyzFhk/R67DW/HsUcLeTIuSOW3cmgRo+JfE8UU3mXEygkkKpbpXzP8AHHx/D4k+JUEM&#10;N15v9mQttVP4Wat74zfFTU7KHyfDsBubsOIwVOEjYjPJ9cc46gc+mfIr0Dwtps+qavdiS9vHMk0v&#10;+0eT9KBkHxZ8c31noT2Ql2S/Z2jgUjncwwSeeOK8d8E6hFq/idLrzFENrH5TsADkk/Nx0zU/xV8a&#10;i/uVt453z5Z3Ox4BP8X6Vx2i6z/Y9j50StGhbBbby/09TQB2PxT8dw+JPiNYeH9Gum+z6NZl2bhQ&#10;ZHIGPl9l9e9bnw7g0d9WN9NuluHb5mkYsR6deg9BXjUuuabp2vXepS3nlLOVyu0yTEAdAB0+pxVb&#10;XPjj4907SprD4feHYdP3nb9uvMvO3PUAEKv6mgD6M+I3jjT7XwndfD/TL+NYbyUS69fvKAtvCDkx&#10;FjxuYjn0GR3ry/xZ+1v8PPClq+meGWudXdEA8rTE+UhRwPMOFH4ZrwtU8c+KpCnjHWLq7j3ZEJb9&#10;2Gz2QYH9a6vQvhfbW8DXFtCEDAjaEyDx6dv060AYfj39sf8AaH8VxfZvAXh/TtDtAwB89Dcy7e3U&#10;qo+mDz61wOraj+1B43P2jU/ixqS5X5o7aNIgvpgKte86d8NNLjiKXVmqkhVEbYKv7Z69u9bml/DW&#10;zkHmQqINqABX5Dj2J6fyoEfMejfC74y37g6h8RtbLbhlzclga73w/wDBX4wuFktvHN5IBjBkRG6/&#10;UV9E6H4B08QmSKJYG8o70KblcA9eOh4x6V13h7w5YW9qouIoyCP+WkfJHsRQM+fdE+CHx0h2sniR&#10;5lIJcNbD5R68EZrtvDnwK+MsyFpNXtW2gM26zYnH97BavoHw4lpZRpFPbqQ42oysGxx6Gut0/TNP&#10;soVkgjSMw5DymM4B6YPNAjwXRv2evi5eQqp8XW8KsAAY7PgduMmtZf2VfiAZUstc+JWpz2jKSj2u&#10;2Pa3uAuB1/Gvf4L2xWLyQsTLs+bYuCD6nmptM1q0vI/39sDtypV1G1uxHPQ98e1ArniGi/shaPYX&#10;I0/xX4jvtQDgbZnvHV9v0HUj2/KvSPBXwB8E+GXSDS42zuHlu5DZHoQQD+oro5ri0uA1rEpkFvMA&#10;V+8QOfTkcHFW/C91ay3QKvlUcgQSr0XqOuen+FAXudt4Q0aHT7mONSuGjBiaNQPl/u46fj712C6t&#10;BpW3FwVRo/8AUhzgHtXE6dqUWm7bhm3EDoF5P0x2o13xLZ6fazapqcmI4l3NJI33R/dGOpoGb3if&#10;xtFptjcald3gihiizGxP3j3614R8U/ipqviMPp+mXax2yHJZ+N3rznNVvHvjvUfGTRXd7OYbUSH7&#10;NAc42j+JgO9efa/r9q++BLpSquS8gU4I9vegCj4v12/u1OnvdkKyDcw4UDPYdW/GvPPH3j+y8N2Y&#10;WyXBHyxBuDj19vWo/GvjK2muZLuSdVjhyVUv949APwr5z+PfxigWFrYXG5w/ZqBlD9oH48yWFtJp&#10;lnfl5ZCQXDZ3da+W/E+r3GqmbUdSuDndnl+c+9a3i7xG+p6ibmaQEux2LnhR61xut6kksbrK+Yg2&#10;cL/EaAM+4vHtY1ZmLDJIA7k9zWRqGoK0u44y/UkdKZqeqLNMZnkzgevGKxL3xFaId24EfwgGgDVW&#10;RBIJHUMM8A/xV/Tv/wAEQpzqX7CHgmVWjG7R0yqcBTk8V/K5e+Mrh2xbqMZ+8T0r+of/AIIZafqu&#10;l/sD+AXlQ4l0FJTkdCzMaAZ9c+MW+yTlXdQCn455rxj4t67Db6ZKHkxtUlq9P8balJPKxkjYFF4Y&#10;9DXzn+0F4i+yaRdSNPjCkBd3WgR+bf8AwUF8RJd+NSsMhJXJyOQOvWvliaZLi+R5+Sozz3Ne6/tf&#10;a2dW8TzncCQx53d6+fLmb7NqDM55C/KKA6mH8QLiRLeUZyxBHyjoDXjviO4Yy+UpxGOmT1r1Txpe&#10;fu5WlPBwG56k9BXkvjC4UbgCMqTuFA0SeBfKvLDULdjlZVPA9s19X/sZL4c0fwLb6nFphmvYpXRY&#10;WP7tpA2d59x6V8oeAYP+JZNdSOUQjAIr6C/YtuZZ9H1Kx+3XPlLcqQz42xjoQo9WoA93n0Y6jqN5&#10;4nuIy0vm8zzuGUcchV/lT9J028vLuGEQ4jO7yoGUB5m6Fj6DjNTSyxw3Z0u2lH23jEErgRWqYwWY&#10;9271LP8AYfDemtqV9rTRiZx5cgb97edisa/wr70CLGqXcNrCGkeImELG10ceVAO4Ud296w769XVi&#10;8VnK4tpeFIQ+ZO/+BqpetPdywz6vCoSFyRZucRwhujN/ePtVmV7u6ddM0+N4cfMZhgSyjsB2jXt6&#10;0DLNtdRaWiW5topJWb5oB/q7c46uR94+1Nk1GO5vi6F5FC4kmKfNIP7qD+EUzSbAxzrZwyRy+Uu6&#10;5dmxDDn1P8TVdtn0pbf5LghJG2iREzLcnHRB/Cue9AFaJ47iaSGAiGFVLNAWwo93bv8ASqNjqVjY&#10;3KyaYrOVHE3l5RcHkIv9TTtYkivrgWdy6QWsCkrGGwqkf3z/ABGnaWjsgS2CwxbiqXDJl3/2UH0o&#10;AlSdtYnaYs8isdxgjOZT/vN2FTvqWlQQeWkcZlQk/Z4h+6QEcF2/iI9Kzb15rRHsbVmgOC0scI+Z&#10;wT/G3Ye1TadDpcyxTSkusZBKEYjU/wBTQAsr3l/MLmW4WTAHlZXgDHRF/rVDXke4T7LdqQFUmSGE&#10;8t7u3b8PWuiuY7KF/tlurKdhwSoDsPx+6PeuT8R6kl7GsdtEI40YiQdIj689XoEZWo6rYOWttrSr&#10;tA8m1O1FH+03f8K0PBnhe5v5A7skaH+CJNqj+rUnhrSLcTu01nuJOT5q/L+CjrXb3Edloempd71Q&#10;7fucE/j/AIUAM1zV9P8ACtklnaz7nK4ITqf8K5VLjxB4jlIjK2kOeh+8RTNV1tJLxja2skrM2SxG&#10;TmiE6gYSxUqxxhV60AaIm0DwtCqPO00/dzzVZfGV5eSPIlm23PBx1qF4NK00NqXiK7ihQJnDuMj8&#10;64Txh+0p4O8Pyiy0aIXQWQhmUAigDjCQDuGefSpEclcgHrUQYg8n8c9KerZXBA64oJJVOclj24yK&#10;kVmJ44yOc96hVgDxnipFJYj5scUDJV4wMdCaeDzgjJzxjtUaFcY3HjpzTlIB+bv15oC5MjA5wfpx&#10;1pysAeP5VGpO773fg04OOh4yaBkqHIyox/hS9Dwcn61EWAJyevSpC5bjnpQA/B6k9PSnBiF5464p&#10;m7nJI6UokOMcnjgUBYkRiVxjGKVfv85GB1FRhyOAfrz3p6ZOWweuc0BoSbgF45P16U5W4yPTpUQH&#10;H16YNPjYEEHt70DJMgfMePanBl3celMwD1FOG0Yz29aAHhlPIXpTlJIywGPQ1G3OM9PrxTo3yc0A&#10;SYGeQD681IhCjcefUCoV56DOO9PztyM8+tADwU3ZXk04Fdu1F4pgb5Sc9DTkIBAJoAeGJAIHUU9N&#10;2T7VGnyng5479qep2tnBx3oEPGARx+tCAjOD9OKRRl8nin5CnI6dxmgB2ecg/WgEEkE9uhFIGwO9&#10;LkZ60DHjhQAAQOmO1AYnjHbpTQ+GKkUu/wDi5JoAeNoySSPUUuQG65GfWmhjkjcBS8kDn6GgViUj&#10;5uM8k5oOAQQxJx0pgc8E/TmnBiVGCc4z1oFYkXOdxJ9MU7OTwD7YpgY7SO5PGRSq2D1/WgRMp59A&#10;c09W3E+3WoAw5GTnvUm7+LqM9KBkq9Djn15pyElcY78j0pit3wfzpwbAzQBL7A8fXrTwVA4A/Oog&#10;QMhQRSq24ZHBzQBMzK77ivGOKVd6cEn6VGGOcr1p4kJzkEigLj97K3THYU88DdjPOM1CWDfLu5xT&#10;w+1SgOT6mgZMh46Uu4E4AP40wuTyD9cGlXGMlcd+aAHhgMDPXqKerfKOQfTFRF8/dJ+ppxfn5W6D&#10;pQCJGOBn+VO/h2+nemFsJgH6Z7GnK2F7nPvigY9ThOeopyE4G0AY9aYkhyRz9TTg3BXP4igQ7Izt&#10;7YpwPamEgjG3AzzTgwGMjHtmgZInTavfuTSqc4XOPaolfBBBJ9s05T/ET0oAcTg596kU4YgdM9aj&#10;3EnJ6DoSaVWJ5B7nOaAJQPm60ow2cjp781HkYJJwaerlRgnPYUASF1XI/SgEsSO+abuCggdCaVCQ&#10;MhRj60CtoSqNx5OcnkmnFsLtzUe/jlaVHycjnA64oFYkjc7c5zxTwPf9KahA+6OgpTgjJ9aYuo5f&#10;lGw+nHNOXjPHPpTBgnd+tKWOOTyaQyQc844zyRSs2eP0qPcSuFNOVlK5z345oGOBPG059QaduJ5A&#10;79KjLAgjP0pVY44J9KAJfrnFAII46eppgbnoacCezdfU0AOVscfypcgryaYrHk9PXmlEnv3oC5KC&#10;M5AP5UgDdeAKbnPIHU0vmcDk9PzoAcHzxnr608EgEbu/pUW4DntTwyntxnkUBYkzgbVXJ9c0qEhg&#10;Qufao95wB7c0quc5A46UASbhu5J6d6U4xjPXHao1K7+V/DFPLNkYJNADlwDknPHenYAORzjvjpTB&#10;yeB+lKOo96BjyBjH44p44XH5VGD1Ge36UbuMg9PagB4yAST1PPWlzxkE4/lTEY5z2pS/vyaAH5AO&#10;M8e1JgqODxTSxx8oyfrTwwJAFACjGMbvypV3dMf5zTNwJx0pTIQcnnPoaAH8A9Cfp3oDcAA/hTC/&#10;GScY60oBxjdQA4Fsk5/OjJxnBpu7jrwevNIGyQwxjHpQA8njIOaUEdARSKQcHtQSc8Dr15oAfk9y&#10;PrnGaDzgk00njgkjtSZ3DOfrQIkJwDzzmkYYAx69RSDI7/8A6qMk57fjQAvG7NQ6kyizkLDGIzya&#10;k3Ec57elUtfnMWlTS9cRHHNAHxL+1DdCfx5tB+6DnP1rzJirnBru/wBoO5F748mkVvujG305rg84&#10;OR2oGXbZAsOcjpimGIMTtAJpI5f9HJ3duOaSB32sScjjvQA6PcVAIxzT1tyyADg9809I1aPOcGnw&#10;cN85xjvmgB9uixR4K/r0oRUJ3Z7c0+dFKYBPTtTIoygyw6jpQBHKI3z8pwOuaLeFpZMLnGOmOlR3&#10;LtFnAx361Z0yZvK37D0zjNAE62QeEKjgn+Ks+S0C/IDg5yT6Vp2bOqscfe9TVQrun3g87sAevNAD&#10;ZoVWNQ5Pf8KiEa7w0Z6frxVnU+IwCvXNVrMsZ/3h47UAPdN67eScDtRc2wRFjUkA5ODUm6NGZuvP&#10;QetLNcbwBt9cc0AQTQpDGCDnI55qLY8kBJHr0NXJbVvs/mFflx61VgmMsZRTwc0AR29qWzIgzgcG&#10;pVlLMEnHAPQ1JZxNGWI9Bj1NV2jc3JJXI3GgDRsy7Jwxxj0pzGRZMZAHp/WlglRbfG3B2nr61FNO&#10;zSBVOR6hqAIL9TLGwRySenvTbS1b7PjPOfTrT7jaX+Tv15qdAyRqTkjuKAKd1F5a7WGMjrULlo4D&#10;sB5xyKtXhWWYueO2AaZNJCU2Ljg80ARYKWS4555ojMki8njHNSXckT2q7eveltFAADpwRjr1oAjI&#10;EUo3rxntUV0cPngCrTBJH3Ade/pVa9COoZRxnigBZI1MCqDwTyQM1EkPzbGGPwp8MxkUJyMDg56V&#10;P9nRTudxwDQBDYxIHOU4qSa1jRRgg+oyadawtuZgh6dafNgygMSMe9ABcybrTyyg49ahkSMWo2jp&#10;1qbUCvlgRrwe1CsEtcyf3ec0AUoY/MkwuB6ZqxKm1MN9BVaGSQzZRjnPAqzdu5hUkbSe4oAaXcQ+&#10;Uh46/dpqgMNwGDngZ60+Pc1seMccZNMjKJH87nk0ATQIREXznnsKrlwhbGCc9atOwW0JXPAPFUgh&#10;OWOT70AOWQmMgL3ycCmSncenQUqOyx8dz2NKqEsV2/rQBPbpmDLMMY9KhchySzYwOmKmYug8v26e&#10;tVmUF8A/jQAoiJiMmeBXU/Dr4weOvhVOLzwhrs0AYjzLfd+7fnuP61zEpUKFUngc1HIem49KAP0G&#10;/ZY/bSn8e6ELa4vbK31G2O2aymIDMMfeUn7wNezal8bPhv4stY9L8V6IMr92cLllb1DLyOa/Jayv&#10;Lyxn+16fdyQyLykkLlWH4iu/+HX7S3j/AMIXlva6vqkuo6ckgE0MxzJs77WPP50Afo5L4k0zTJkl&#10;8IeI1u4SPMks2Y+YoHoe/wCPNdN4X+JIvrZZbiQgnrH3x7182/Dz9pb4FXGjxXNnr8PnThQ9tcvi&#10;VG7Lz/SvUNE8Rr4jijvxZtZyqw8mX+GRB03Y6/WgD3Wx8R22oWyvjYMAAHjj3NRaxr05QupJjjH8&#10;LYwMc8mvMYPiRa2duIVfzH37WgDc7vQe1b3h+8ju7ddU1eQuwOY7XzMqo7A/3jx9KANqC11XxHnU&#10;bi7Npp8Y+SNxiS4wew7D3710WknRNIVb6C5aS4CH5nAAUHptHO337+9c/f8AieO8ttzTrGMD5R04&#10;7Vhv4glZpZorv90hxgHgn60Adrc3/wBobalyw3H7jN941knWFuLh4ZHCyRjAB4yM9a52w8U/6ILi&#10;5nCMVYh933h14zWdqfiFQbfUlBYvhXUHsaAO5jmW9Xa4UEcNg9av2iRWsANtcAt3TFcZo+tJJHEX&#10;uNxlQk/NwR2rUi1oecstu4CSLtwecEf5xQB0zap8oDDr98A8D1pbaSOYNKsZAIwFPAP1rIh1JN43&#10;Sfuz1zzk1fXURbMVWRTG3DE8kcUAXILUFgFYJn9am1Pw/b6vpzWN22VZcbl6g9iPeoo7y3a3I3Bg&#10;2SdhyQDx/OrenXKDneRk8ZOSBQB5brra54E1T+z9XVhFMD5F0Adkozng9iPTrVqw8T28kqeXMARj&#10;5i3XvXq09lpmuWp07VrWO5hcDMM6Blb14NctP8DPBJujcabPd2oBOI4ptyfQBgT+RoA9Z+CPxLux&#10;8PrzSrSR3FvqqyQqgLM+9FBUAd8qp/GvTdV+IPg/wRoT6p8Q9bVLho90OkwSfvAe3msflX/cGSM8&#10;46V85aDb6l4KsDZeHNYmjXcXYptUliMdvbFc74utrzWLk3GrXU08hOD5jljn8aBHU/E39rbw7c3T&#10;fYIWnlVjsjtYsqueOvT8c9q8i8VfHbxn4oElvZ+H9qEkq9zN09yAKut4RghZmWIEkHOV/GktPDaB&#10;xlQFKnI3fpQM4E2ni/WZWa/vgjOf+Wad/qc02LwXfI32m6nnm54LOW/T+teoWfhUbvMiZcqPmz1+&#10;lW4dCtgDG0IweSe49/8A61AHn+neC7S5iE8dnn+Ejpn/ACKuH4eiWMPbgIuNoRueSO/oK7SHw4kc&#10;qtCpUM2E59/8966Gy8LxxItw8u+MrkqVO7P40AeUyfD6XR0E62Czx43N5YyyDH6j9av2tpprwhDb&#10;yAj+FVxu/Ec5+vpXqn/CFsZvtdvt28MQvRjzzz/KqGueA5r6Te+mGR8ZWSEbGAH+emaAOR0qOOSQ&#10;pDd4K4+WVh09P/11pW9zb2gxPEyMy8L5YKnnP4fhTP8AhEHtZ1QTNDzny7tCefY9RVe6TWbWRlez&#10;V4EwWZMnOffp2oA1JLyy3LJDIkXGCA5Bx1ArU07WfKt+pAHGRL1/CuUhmgjY7YnH8T454qf7VAjK&#10;+6RVbkMrf5FAHbWfiRXmiZzJ8gz+769PrXRWfj+2ltPKmbJDbVYEqwPpx2+ory6O8kiZZorpwMfe&#10;DN378d6kjv7pZCYlKnPUPnIP1oA9ek8QQG0hukuC7L952OSvHTjr+NOsfGQghWQSoyh2Y5UA57EA&#10;+/avNDr88oETuVGwEpk5Bq7p2qGUB4kD4AzuHI57DHNArHpdr4uuZpx5ah5IyNskb5HPUGtrR9Rk&#10;tkF3HHhto3NuwCSffrXB6JctkT3VwqIUJyrDI7dB3rXg1xbWy/0eEoA+5XkkxnsPxoCx6VH4vtdO&#10;23d7Nwq48tFyzc9AP61xfivxLqGtSfaNQmHkI5Mdrk4Gc4rEvvFUFpEyR3IlkyN8m/hR6CuP8W/E&#10;RbOBpvOVS64RN3Q+voaARd8deI4dOtZoFvhCEX5VJzx3P1zXjHj/AOJSWeiyzR3RjU9Nz8ntz/hV&#10;Px78Uibhz9sLIikLI3QHufevnj4s/GS2hd2kvAYYyWRS3DHoCaBm18Tfi+2n2J8uZOQc7m6celfM&#10;3j7xr/bd85lvjGm7e0jnk/4Vh/FP496bJO8cd2btwx+WN/lB9/8ACvINb8d6l4gaYz3DDdjCocYo&#10;A6/xJ4/0izVoLCQvkYLknLVxep+OrufMMTHGecnpXP315PJiONjnvnqKovK0TEFiSW+bmgC5f65q&#10;E8jbp2CjoBxms5pJHGGJPPc0vmFnJYZye9TQNa/cdCST1HagCvnH9a/rc/4JMaMdI/Ym8BWbDJXw&#10;vZ4Hp+7Ffye+HfDH/CQa5aaRbAu9zdRxIid9zAf1r+ub9hDRG8B/s7+F/D0uc2mh2sRB/hKwqDn9&#10;aBM77xv5bzSjzGPJ3KRwvFfJf7Wr3FroVxJECdqMQB3NfVPinV0uLqfdIGUMcbR2r5S/bM1e1tvD&#10;t2xcHETHA7UAflx8eLzz9dlN1Jli+W56H0rxXV7z7RqEhjbGT19Pau/+N/iFbvXrx45flEhzjnvX&#10;k+o37W0LysSNzE4oDcwfGN4zP5HmALGS3PfHvXlWv3sk8kkk0md7kDiu68YX7yxgGQjf78njvXnu&#10;pSM9z5QUEBu9Aza0m8lj06OztzgEZb/69e//ALHev3mm2eoTokckgkHzYDBOMAgevPFeAaBhYnTb&#10;khDnPSvfv2ONHWWG7ubK1XejkzSyt+6Qf329gO3fNAHvVr5dhqNtMbYz3d0DL5D8oB3kmbsPQGpJ&#10;rK2v79dTuLo3sxBC3BX7vJG2JT0X3pYfskUMpVnihGDNNNwJunzOR0TjhetN1AQwk358z7PLGAGP&#10;Ek2BwAP4I/50AV3t3umkZUWURvl5l5ih68DP325ot2FpA0U4llaaY/IoPmPwOp/hX/Gkj1yW4dbX&#10;TYUEcJ2tKF/dW2ewH8bHNSW0AsopDeLIokb5o2f95N6sx/5Zp7UARm9uPtwefYiLx5cakxRccf7z&#10;VLHJFaKscW+5nnBKRAESOP8Aa/55r04qPVNUmkl/4ljR/ugVjcr8oHAxGvc/7Rp0Vzp+iSLFIHur&#10;h4zI8CPzn1kbt9KAIJdHuVlS/wBRkiLO2Fz/AKqIew/iNJrGsQ6ZK0luJNzJgNIuHx04H8Aqne6l&#10;dzXov7iYiX/lkijhF9EHbr1qjNLHNftFfsSzjcYVk3Hp/G39BQIvpPea06QW04KKB5kcfCj/AHm7&#10;1pw3WnafELO2mSS4kORJtyqHPG1e/wBTXPw3Dm4ZonMUceWCqOPoB3NafhjiQXLQ72KnaB1Hrk/0&#10;FAXNC/K/ZZGvpTGCuCpY5Y++Op4+grlrmW/1K4On2FiAqEYlfkn+g/Cug19TqEgEjKZB8oCn5VHc&#10;cfyFXtKtNG8KWg1jWLmJZHX91CWHy/h60ATaB4cg0OzW/wBTLPM65jgPQD1PrWLq8+q65qAj3lYl&#10;OWHb8+lYPjn9pDwhocshW48+cDCqpzj8q8b8ZftJ+LtbkeHS2+yRPwMfeIoA928QeKvBng22E+o6&#10;nEXT5mRWry/xr+1PbRrJB4X0/LnjzpBgD+teL6pruq6vP52oX8sjN3dyazjIX/iJJ6HNAzf8VfEj&#10;xT4smMmrapI6k5CByF/KuckZnbDgtz6mnFjjaR+OaYzqnJOCaAPYFUkE9OeaemS+3HI61CrAqCT2&#10;6etSo3TP86CCYAYyfTjmnRkgcKeT1qNRnJZuT2p4c4x296ARMnlnp6UuTxs7nBqKNgvPHPapFLD5&#10;gBkcCgdyRMA4A5p4PBUcfWo8/OBj8RUiFQTyBz0oAeGIOBSghSRt+tNGOcceuaU9eoGKAuSIwzkZ&#10;/GnbQFY+h60wZyTuB7U9ScBScDI70DF/h3Dt1xUiEDoDj0NREbiWz06Yp4GBuxyBQBIGUEKBj3pQ&#10;wAOD29KZvbHzE+tKpz/H17UAPRsAkDAp6sTk54qLJHanqeNykevSgB6Meu3nPY0uQFy2cE9KYMA4&#10;Y8YpVztyOPrQMlIIGP1p6ldvBI4qEYDE+vfFPXO7AYdeKAJFK4GPzNPQ7jz+VRrwSNw+op3mbWwF&#10;/wDrUAShTx81PVguDzn2qIZbI3frTwcDLHjFAh4IDdadjOST16U1CDzz/PNLn1PPv2oDoSBeOn0p&#10;QeoPeoiT2OeO9PByflYUAiTI27QPxpFXHBBpCSB1zR0POM+ooAeo6EjoepNOz6Ede9RoT06+2KcW&#10;JO4UD3HnleCcjpTkLLHwx4700S4HBx6ZNAfGCOPx60CsSq2/p19acvOTnr1qHeSef/105WUtnPOe&#10;oHSgViVSOcZ9jT9ynOefbtmmR8qWNKDjgdcc4oAkUkEYOR6VMjHGc1AuSoAOe3WnoWRcEfU0ASjO&#10;c5HNODBRgnr0zUe8HnnB74pVcDjtj0oAmDKAehxSgktkdj1qPcCgOQCe1KGywB54+lAEpbePmzx1&#10;96XOc4PAPeo0Yn7w7U4Nnj8ckUATJIFXjHJ5HepEfgMecnmoCctw2RQpcNt7E5IoGiyNqnAxznil&#10;DZJAbqKYCGG44x1+tCZBxnIx1oDQlD4I28cd6cue5PTioy4zjGBjg09SMgj/APVQMcCNxA5PrTlI&#10;U4xx2wKawycrx9RRznk4oAeMHkEZ6ZAp5GUHPb0qLJIOGxmng7V+b0z9KAHqAAT+PNOJG35ulRhh&#10;jDDP1pQxI559aAHq+OOfxNPwB82eT6VEuD8uMDsKXJ5wcD1IoAlQkg5Ht1p4OfmUcHvUSsSME47d&#10;KeGJwAaAJAu1cKTgGnHOOOvoDTFcuAC3UdKVSMbuDn8qAJEwxDn+dPjH8SnrUauFIAIz604E4xnP&#10;4UEu5IGwcqRn1p4IPI49qiX1JJ46VJHJluT070xDh6ZOc0Z5BXt2zTemSfwzQrsRk/XAHSgB4ABy&#10;Bn3pxweex60wEDkE9eaUNj0680gHE54JPTpTh/vfgKjB5zmng89QaB7j1GOgNKBuHWmA55z0FOBX&#10;jAx6UDQuAFx147igEDAAP4UjbWIXHehgBwOnrigGSbuTg8DtS7s5wf0qINjjPHenF88+p4NAbj9w&#10;BwTg9iKcjAg5FR5DDlefenBgCB/SgCT5T07c0oPOQPY0wNx94AnuRSj1B7dSKAJeCQOoxjml4BHG&#10;Se2aYrZGN2M96X5OjHPrQA9Co4YGnHhsZ/SmBthynXHrTix3bd2fwoAcSAfvEk9c04FiPvdewFR5&#10;HTngUKSTz0+tAyTAVgp+nFHGMMcY600EHrS4PLYz9BQA7cCcKadxtDMOnemBmX0I+lKcquB9elAD&#10;mDcDd+FIzKDtI5HP1pqE46n34pxwcYbjvQAq7WU4/IU7cVHJ6etMYsw+o55oJcjB79cigB4yBnj3&#10;peecHnqKaHweD0PNLv49+tACjdk4NK3yHnt3pqsTggc46UFieSOeO9AD9uSNx78YpCSp2mk38EH8&#10;qAzYAxx6UAO384J5pCx9foKCuQQRnB6UhGBkEUALjjGenYmsT4gXos/DdxIxx8vUdq2VZieD0/Wu&#10;L+NmqHTvCU7buPLPegD4m+KGoHUvG99MOQJCK5zg84NX9cme41u5uSfvTMeO3NUokLSZ6UATCE+Q&#10;Ce/TirNvZ7YgN/XrSOmY0QEcAcelW0DpCpY4zQBWmjaN1UL3zzStFG7gAnK9h2NSvG0q5XnAGcCo&#10;4Ygkvzyc9zigCwFVEKk9BSJCWVnHrk89aeAJE3g5AYUyNywKr13Z5oApXUTmTjn2z1qxHsjgCMDy&#10;vSiYFOdp6c1OY0CgsM4GDgUASMoSDPqOeaoSxRrKM85OeTV27AKABtoxzVZ41cBgOnfFAD71lMIB&#10;brnAxUNuFkk+YDgcn8KL6QBAsgwcZ2mm2k4l4XA47UAExRW45HQUza7MNzjocGpXPmEoVwc54NOj&#10;twiglsnkj2oAsFXe1C7hjAOR9Kpx2sYQtE2GycH1q+EVICsj8479qpiEmIlXxnOKAGqWSEq45Kjr&#10;SwQST3G5R/FxxQUZFVXPpkkVYsmYTY7dz2oAets6wl5FI+U9D1qvDGiyHee44q3PIZFaMvxj9ary&#10;wHd8rZ5BJIoAr3TkPhRnnr3qVnLQqZG55xTbiVQuwkZ3Ypt5KI40UEZwMYoAY7qCdx69agV4hKcj&#10;hjxUsqtJCHwM+lVo4yJlHvzigCSYCR1VQfUmrMatEo3nAPQim3MGJIxH8vy1P5SNFtZunXjpQBRl&#10;LJ82fvHio5GORuOeKsSorTLGp7VXuoitwIhzwMYFACoik5RiD7d6JnKAKxOB3p8cY3GNc/71LPEW&#10;GxiC2B2oAdYSNtLKP4uanJiaQbugHJzVW0Lwv5e3knnirSpIpJkBxjrjpQBDcSIH2AZPqaJ8uqqT&#10;tAHQ0yJ2E4BT9KmuAZJtpIHHFAFS3URsz7T1xU7qGlG8jH8OaazNDGxK85wDj+tNtGaWYlicY7Cg&#10;B8skat5Q9ORjk0wRA4Ice/NQtKY5yV459c1Kih3GHzkdBQBPcxbbPKNjvVIKwjDvjngZNTXpk2EB&#10;jjNMkfdbqik5A5x3oAYjLtBK85pY5CH3EA0RxsUzjpSxRl22DHX1oAcSZHC96SZNrffzzTo0CyEs&#10;wOPekKKZAS1ADvKRQWZR2z1qORkjXcp5IqWdgY2IcZxjg1UJ3IQxoAkjOY2ZjyRxgUyCPIPPrjNO&#10;iYLCcH6iljKqnOelAEsRUIMv/F8vtXp/wy/ah+Jfw6ijsX1V9S09OtneOTtHordRXlcMhZwtTXMq&#10;mLAGTn1oA+0/hr+1V8OfHkEVtABp9/1aO7YKA3+ye9ewaV4udmWe21MRu658uRgY3HbHpX5j2088&#10;M6SwyMHBypDdDXfeEv2iPiN4PnjjXWnuYIyP3Vw27j0GaAP0B1Lxu6J9muYWjllXERXlSe3P+eK1&#10;Gvvs+lQ6Xb3EYGzEjls5Pc18rfDb9q/wlr7xW3itX0+4b5DKJDtIPYHoK9W0/T7DW0a90DxrIysM&#10;qnmAgfl0oA9B1TVv7S1KDRtNOUWMvKw6YGOPz61Nd6wSyi4bATnjGeDXn40fxd4cuTqlvK1yxjwX&#10;8wt8vXoeaq3Goa/rbKs93CI1fMm2ba59h6UCPU/Des2yWcEQJKsJGwT2zxW9pesRxBoFLHaxMa56&#10;ZB9a8t0jxFBZIZLto02RhYYlcHCj/GtXRvGQUPKzghyMYfkn0/WgD1O01aMQrJAw3tjJ6j347dam&#10;fW/s7CEDzI3zlQ3IP+Fed2viV4IWhhnBDZ3OTnB9q0YvE8xVQLnYOA0uMknPXBHWgZ6HY63b+Z5K&#10;SJnuGB+X/D61bXxWVCR20wIzuOD09sdK84XxHGweG3iYNkM8gHDN9e30qxD4pe5Qq5VWQbWMeKAP&#10;ULPxQyuocqQ45YYGPerkviuJXW0Qltw+8rcCvJbfxUhgeGY7cH5SX5NXLPxW6vtlLxxDGCp5IH4U&#10;AelnWo/NEcEy5PVWPP8A9es+7vjLcNtJx/CAO1clB4pUT7BbDOBiaQf4Ut54glhmH2nMnOQEBwvb&#10;rQBq3U37wuVIxkAg9aiiAJ3hgA3XnI/z0rMPiZZYlUSYBzgY61HFrUaKYXYqWxgA/wCFAHWaZci3&#10;TzEUEt3J5FWTc206NLNH8xA2sRj259RWB/bUSWwjgucNsw2VyPxFNXUI47XImDlvmDLnn2I7UAdJ&#10;HPFJLFDcMFVeUdV/T9K2dNmZB5bL5gB+UDjPua5bR3jkCyiQ5z0JzjNdRp+oRIyxtBJvXGGTBBFA&#10;HU6SplVWeJggx8rrxg+4rpLWwtTIkLB4wwGWCFwpPX3H0rF8LXaTN9njwjSAKu9iuPTn1rrLLT5I&#10;YZIZbry5eMOuUwPr0P60Ce5jeIvCK3FkR9iLjy2KGAb1x7qRjHftXnPiPwzHZQyzW8AiVl6REqAf&#10;TH/1zXtuq6ZdJZGeaeWVgvEkdurgHueD/OuO1+GxsEEhlYzNGC8ZjHAz94lSQv5ZoBXPFdT0ghQ5&#10;RnMZIG4DH0z1rBmS4gPkRWxG5/l46frmu48T6jEJZiFAdZj8iRksR7nHHNY0/hvxh4jwNNhdYmfC&#10;yyx/MR79f8KBmDLJfAiKXAKZYHIPfoOf1FW7KaN3ZjeAFht8tm5/+vXUaZ8EtQniiTUNV3Kr7l2x&#10;FcevU+1dN4a+EWh6bF57osymT55pG698AHoPpQBx2jWNxcuHj02Sb5gMqTtB+vTv612GleE76KJv&#10;7RvEtY5OWSMZI9s+v04rb1K70nTIjH9piihRN2IiDtPTr6+wrjPFHxHiRWisHdjtx5jDluPfpQB0&#10;Et/YaVI32aONU24zI+W49fQVz+t+L1v5zIb0RW8Y/dOzcemf8K4fxF4xuEXz5pkCHgrLKAMep9a8&#10;h+Kn7YXwm+GLfZ9Z8Vx3Vwoytta4kbdj0HT8aAPdNb8ewW0v2W3chW77sbvwrx34sfG/RtEt59U1&#10;zX4La1iyAzOF3Y6jk/yr5L+L/wDwUa8V6+txa+BdINkkuVF1ctuk2+gA4FfOPjL4keMPHN0b/wAT&#10;eILm45OFlc7V9lHQUAfR/wAZP22dKlMmn+EYXvzyN7NsiB/mwr5z8e/GDxZ43LvqeoMFLf6qPhVG&#10;On0rAFxNPASuBzjnrilXTmltQFTBfGQaAMO5vLhmEcS7h1qTTwsRaPyz/qyzexxWqNAkVskgDvgV&#10;G1i9ujDdyRjgcYoAy/KLZkjIJ/iyetRXMFo6+YsZLZ5A9q1o9Id4sDGWHPNPttDlgz5yKE6gmgDn&#10;XsZlOdh2+oFTro0hXznOB6mt+KO1aU29unmHPJPSpLrwpPfjEl0Qo5CgcUAek/8ABPvwBYfED9sD&#10;4e+FJrf7RDP4ktmniIyCquCf5V/WH8OvD9no3gq1S2wiiAHA6Dj/AOtX83n/AAQq+A9/42/bk0fx&#10;Ilk81p4ctZLuZwnyo5G1M++TX9IEWrTaZ4fS3EY+WEDaT7UAcx4xuhZxMyEdcnBr4d/b68fmz8P3&#10;VukoBZCNw9K+wPiPrLQWD4IACnIBr8zf+Cg3j55dSk0tJs/ORjNAj4u8eXK3F1OWyS7EnFcB4hZS&#10;wjDEAKBg967HxNMWJUyZ5+8RXC+Jpn2u/mYwM57UAjiPEl0kshjXIUE5Arj7wg6ikY5ya6HULxHn&#10;lZiNpY45rmoy0mrSzOfuDANAzcs7uO0TySuRJgNX1H+yZo8Vp8PmuvOSKC5naSZyvyHqAW/vdgB6&#10;18nQ3MH2mKKVs5OTg9BX2x+z1Db6T8MrN55pJVjXCukXAyMgBT95yO/agDslvJLu3eafbbQxDfLJ&#10;OB5aHj52H8bkdF7Vl3d1PqMTWhguZPMyqwt/rJ17M56Rr7elWriW/wBRt1uL5lMcR2RQwrkR5/ug&#10;/wCsb1boKz9OkuCs8M8O2BBucPJxn1Y9XP8AsigQ9b68SBBBOvmRAGCYA+Wpx0iH8RxxvNU7KTVd&#10;VneD7S0y5L3DM3yID3Zj1PsKuXunSeesmoWrR2xj/dwM2JZQOxH/ACzX+lZ2pXObaK5vboW0EWVt&#10;7aNSF/ADlj7mgNjXtnhsYTa6dI7OyFH1CfiTb6Rr/CPeq8Bt7yBrbTAEt0Yh52J+dscn1Y+9Zsv7&#10;+EXt/vWF3AVGPzsPV/T6Vq2EFxeWe0sNq8Iq/KFT1/2ePzoAo3CWmnQ/aLe7IB+Qh2y7Dp17CjQt&#10;MuDI17JDsTcdu5f9YOeR/jWq+j2YuECRBlRMCVhlUOOoB7+5/Kma1remaNYfZDMzSbgVZuSSfT/P&#10;5UAUNS1mGC4+xQRLv25McY+Zv8/gKv2Gt3cVlFCIBbjGFiUAlvy9j249aw/7SF5cRWdvbJFCkm+S&#10;c8ySnr+H6/Ssz4l/FHTfANi01miS30iERx7uVyDgmgC78S/ihp3w6037TeFZ9QmT/Q7RW+76s2O1&#10;eBeMPiz4w8ZXcl1qerSbWOFjR8KoHasbxF4g1PxHqMuqapfPNLKxJLHI+g9Kzg5zyf1oGOnlkd97&#10;E885zUbnBLjqT/SiR2CgAn8+ajOc9elAA4OOuMZ4FQswA2hup6mpXKufmYZX+dRSE8nIyeckHrQA&#10;122HI9OajkOMYHNODEpnd+FMfDAAHp1oA9gB4A9PSpAcDAqFCc7SakQk8An29qCSZSNhIJz706Mj&#10;dgnrz0qIPgCnxuSQPT1oESp8wwvPPQ81L5jBtvGCemKijbK4UkfjSggNz09+aAJ94BJC54HeguCe&#10;OcjoaaCM7VX/AL6OKcxB4AXBH5UDH5B55PtnIp68HHf6VGjhSSKeWOck4PbmgCRTgck/Q07LZwe3&#10;Wo8bjznrSq5AJI796BkuSV2hvypy5+9noe9MUgZAx6U5fv5xj8KAHjAGR07npSgkHGeM8+1M3Hpj&#10;OBzn1pwJIwO570APB4ww5pyMTz68Uxjxzx9KAzK2AOQO9AyVT8529velwxXGcVGpOck+9ODNtznm&#10;gCQAnB3+54p4xjtnPNRKxPc4+tPBAPSgCQMM7VGT9aeOMEHjHeoQyj698U4OHORQBPvyuQc/h0oD&#10;FuOnPFMVx93HWnpxyaAJQrdc9OOKcOcj0piuu/GPxNO3c8cZ680C1HgMDyfypydgM/Smh84IIpTu&#10;HTnnqaAFO0EvS7iDt745zSbSykeh/Og7ff60AKT8wP8Ak04Nkc5/xqMHGRk5FOIBXG7t1zQBJuBX&#10;Ge/XFGRjGaZyMY7DvS574x7igZKhJ+VTkD1pVbacMeTUasQSFP5mnIfUUCepOpIHDDFODE8E/Q1E&#10;rBgfTJ4FOBxjHHTvQSTKTjkHBGcCnqOMFs59RUKMQuc9PWpF55Lc0DHxNkAN6YNOBw3+7xUQYN0J&#10;BJ69BUiuMdTnPQUAPyc8duuO9PQg8YFR9gM8/WnLwM5PHegNiQHcRlRwOaUEYwG78DFMUkglT+NO&#10;VmyMnGfWgCQERng5yepp27Iwpx747UxSo4Y9RxTkx79KAJW3dOM9cCnAnzDt59hUSzbRgY+pPWpC&#10;WB2gcepNAyQEdCc47GnjaDgn8qi3qhBI61IDxQAu7jJ449acM5JL8npxTcrtHHOOtKhViGbPFAxQ&#10;xA3Bs57U8MQORwfSo8EEDOB6GlBXpz6YoAcCAORwPanqw6EkZ9ulRFlB6cg09SCvII5oAkDkf/Wp&#10;wO1s5FRAYYkjII65qRTuOWoAUndz0z04pUJBwP0puT0A47mnIxfkDntQA9PrkD0qRAACD+AqNWA+&#10;7nOeTUm7OSFzj2oAcASMZ/8Ar09s4OADTNwIyvb2pRyNwPU0CsSqzAfoOKWPcDj19aiVgFyOQTxU&#10;ils9+enNMTHkqBgNk+4pccc/Xmot4B3D17d6dncOpxQKzH7toxnqKVGyuDx+FNySMAfnTgeC2Ofr&#10;SAcpK54HJ7U4HnB7d6jDbhgnNO47sPrTDUfnHAPbrSgtj5jn0FM3BTg9/Snbjjg5HekNC5OTx34F&#10;O3E5OaYGGdwH1IpSQeg4NAxwZduCTSr0Az260wMM47g5p2QAMdCO1AD14B447Uu7fnI7YNRqxPBO&#10;eeKkB3f/AK6AFzj5Rj1Bp4BYYAODTCQuAT+JpcgdcAEcUDHISGyTkY7ing5xhajDc5x9BTlZRxnm&#10;gB46YU9vSlUkEBTyR+VNBwOOnelDkMAc89aAHjJAwe1KCRyDgUhI52k0oYHrx70CFBPQkDHvTs4z&#10;nj8aYPlBJ6+lCng5GfYUASFyH3E49+1CKAelMJC+nOevahZCOGH40DHHd2I/+vTtxAHoe3pTC+OT&#10;19M0hYKRuH05oAkLNg8dD6UHGc8nIx0pobIz1/GlV8ODnoKAHA85JPfoaUHb8wbj3ppfGcD/APVS&#10;bwRgLmgCUMc7lA/Ok3KxwD9MVHuw3BPvTsktkDH0oAe24nJ9PzoDAAfNj8KaG4wW6dDS5XHy8Y9a&#10;AHqcDoePemnBODzg9KRW+X6elAcFuCM96ADDdeMY9e9eP/tW+Iv7N8IzJG+D5Zz717A5whY9MZGa&#10;+ZP2yvEfmQf2ejAF2xjPagD5x3PISxPXJ570WkbtLyO/p0pC5jyNvbiptLZHm+YcZzyaALMkTq2c&#10;ke9TbjJDsJwVHBH+fpSO4YkbT1570+3WNpBnuaAHQoqQgyNyTnNQ2wElwTn5c8Zqe6VBhUByRgc0&#10;ttaKke8A8igCPYTGyp97PAp2njZ8rnn0zUqIqxALnJ5z6HFRJBIswfPyjnFACXRTeV7460pDBWwO&#10;1NvAgm3Ln3HvUwCBPnOQTzQAs8SiE46E9MdKitk8tSzJxnuKmciaMsvQ1HcnZBjaMbsYoAqaqBKQ&#10;sYwPp0pllE0T8HIyeelT3CLlWBOMelM8xI0IbI44x1oAim3tcADpu/SrGXP121Har5tyFx0IxU8s&#10;0cT7Sp6Yx070ALGNxKCTkYGBSCERw/OT35zT9mH3Ic5OQc81HLLmL5hxg9D0oAi87bcCMpxkYq5G&#10;5yRtI+bIqkwIlXHPI6VZJIjYk9ARnNADbjYFJLYyOQahkZ1behPOMGlYtNah8dOuKkt4BtOVyDig&#10;Cg7mS4C5IO49RSywvJcBHcg44qYxIb7eOBkkg00uDOeOMHBNADTHKirGOm3n2piMhk4Xke1WbgFY&#10;iE7oKpwockjpjuaAJJpCblQFI6d6vRQkruYcdqz1OJ92c9CBmrUU0zPjdkDjjmgCO8ULMrgkYPX1&#10;qARSS3iysOM9TUl9FJLcjB+XgU5I8THaxx7mgBx8uOc7u4HPeoXDm4JC5BHrUzIjzZbOQ2DzTwil&#10;yAMH0NAFW2DveYYfxetW7kFn2cDjgUy0UQ3A3885PH6U6/GTujYcjsf0oArRLtvwvUZ4p0sqfbCx&#10;GOOahs9yXeMHvn8ql+z+bO0rMBz1oAbPjH3x36VBbOA7Fl+hp9wqAgxv3qNCEGSDg+3egCJ5GE/y&#10;5/OpQ+ZPlwCelRlUacHPB5qRCRcY28Z70ATXJQwYD/NnrVcqwxuPGOtTzoxUyY4JqESYXA4PrQBN&#10;Iuy2xIMHGKitnCkbuuOMii6leSNVz+vSnR5jTdtB+XigBsT/AL8sXOPapo1Uzqxz154qtbqWlzmp&#10;4jmYZGR9KAC9VQxwf1qBArA4I96lmnWQFcck5zUdum1T/jQA1onWDftwCfzp1pH5j7Txx2qST/U+&#10;Vk53U7TdrM4J6ccdaAIXRUf5T096e+BCD168065Ta+0pgUl+BGioB26UARwYeUHvn1pJyd/KdW6Z&#10;otYw0gAzwOaJmPnFh1zQBI13Ku3YxGOmOv51reFfih438G6gb3w/4guYcn5k80lWx6isQkNhyemM&#10;VAx5yM8nigD6J+Hv7eOvWASw8faGtxGvH2i0OCfqp617B4Y+PHwa+IsSNZ+ILe3uSv3Jf3b5989a&#10;+FQ5L5ycZx1qXfIrblJ49KAP0BudEWVFmt4Ib1NuRLaOMke4GKgXELeRHdTQZYbk4Yr+dfFnhL42&#10;fErwDIr+GvFVzEgGPJlcumPTB6V6x4N/bYursR2/j/w35sjYBu7MjOPUqf6GgD6QspbtQHs7nzsL&#10;gEsRz9Oa0Y/EerWsX7/SpimPmdZA2cDpgV554G+LvgHxy4Xwp4qhMpXAtZX2OD34PNdxYa+bKQJq&#10;Fq+Qc5PzL+nNAF+PxrCYQs8DRsp5LOcKPTHenxeNNPPzQgA9SCDj/wCv/wDXqaKXQ9cg2x+U+Sdw&#10;brj6GopPBlmHZFsipONrrxigC5H4tJnjCTh124ZY12446EmrVtrKvIA9whZuVDHIFc/N4U1C2yYd&#10;ReIH7u5Q27+tVx/bmmyK8lqkyg/M0Q+b9aAO1TxA07i5eXe27OyTIx+tWLXxU25kE6bB2LZP05rk&#10;9O1KxuD5Nwk0RPZu5/wq9GdKtsst0rgfwl+lAHURa3b43qOGHy5IyPf2qbT7xZ5d7uFU8/eJJxXD&#10;HxVLcymO0iCKPl3F9xrb0qDVbkLGtwMsPmkBxgenvQB1c99AsYK3O3nHQnP1p1jqbtOqcZLZYgdO&#10;azrXw68oD+cJGUA4OR3xkmr0FpDZE7WUODk/NxigDpdJ1pUu87m3qMDKiuh07VXNxHuA/wBYCyDH&#10;8+1cRYXNu67g7jIyG28k5re0G3uvPjERLZHCrycdzQB6n4e1mzaRRHNy/wB9d2ePpXofh/VriOFY&#10;UmW4IACQ+aEzn685+leWeC7N1JwduGCgNb5Y/n0Ga9P0rTrmPTtsq28TscxyuNjEEdAR/M8UEsn8&#10;Ta9d3Gjx2501RNuIlQ3GTn2wQfT8q4y48H65rl00OpXzF1YkxmTgDsCQePxroNR8QaBpMYtbJz54&#10;fDyKQdpHXBNcxq/xStbGd4bHbvbpJIA2fU4HHvQNXKmreDNN0uRokhTeFBkBYszN6nuK09I1XS/D&#10;1kWnWIbkO5SoAB9MkZwOOK43U/iBp2mI15qOqK0rD7sRx+ded+LfjfpPnyTS3AaID5EVx1+tAW0P&#10;ZR4rsdUlkuJb1IIoR998Yx6KO1cx4x+K9q0TQRXYhiiBCA4UH0NfK3xg/bk+HPgWzdfE3ji1t2Ri&#10;EsoH3yZA6YHOfrXiB/bg1D4nSzXvhTTZ0sEfb9qumyzeuBmgZ9b+Ov2hvDGhobrxB4iVVTJ2bwoU&#10;etfPvxW/4KK6DpPnaf4J0sXlwwwsrt8gPr714R8T7DX/AIgzNqA8UT3GFyIJGwF/DpXlWseHNb0u&#10;UrdwyEA4LAHNAHoXxD/ad+MHxKDw6x4wmit2JxbWrGNQPQ45Neb3iS3Ls82WJ5yzZ/WqwaYJ8rEE&#10;dc0fabtWJzke5oAgubWMMVK5HuKqyW9vMNuwH2K1qpeJG2J7dSal8zQrgeVJatG/Yqe9AGHH4YW4&#10;GYvXsetJceHr+zb/AFjDPQda1o4Jo7kw2XmBSfl3CtK18M6tfyB0Dqw7SDigDm7fT9QuUMcbjcBg&#10;jNEOh30c217UnnuK7/TvAzlg1xHslBzmPoan1bSobGAvLKOFwEUcmgDzma1gtWIC5YdQDWTqMOo3&#10;Mp8xsRbvup/WuyvdM0+6ysEUqyDlmC9faqw8O6gX2JYuyg8kr1FAGFpmnxqgKy7T7itrTdAW6dHn&#10;1FQv1qzJ4akVCRp7Lj3o0Lwtqes6xa6RbRMJLm4SJF75YgUAfr3/AMG4/wAErfQ9E174jS2wA1HU&#10;I4YJ3Tl1QfNg+mSK/V/xsLKGFIwgO8n5gcV81/8ABPH4BWHwN+Avh3w5oEKxLa6ZGZt33pJnUF2P&#10;4mvavFOuOhZLp3Plpyc8GgDzT4064lnpdzLFKeEIOO1flB+2V4im1Tx3OhkJQOcZOa/Q/wDae+Jd&#10;loegXZa4CllIxmvy4+OOvnxD4hudSmmOC7bWJ7etAjyLX7tS8u1sKq4B9a8/8b3irp5jD4ZhyK0/&#10;iV8VfBHhEPHc6usk/P8Ao8fzN+leIeLvjRqWtzsNLtfKjzhXkOTj6UDNXU7qO3RjLOAc8ljXM6h4&#10;ksbPclnOZWY5Yr/jWBe6pqGov5l5dvIT6nioKAPQvhGl94k1+GNrYTvPdJFHGTgYyO5r7+0C1n0j&#10;w5a2DxQSYhAito/lWJMdSf4QCOT/ABYwK+Pf2LvCUureL7S8kaFYrQNPJ568c9P5V9jXt5NJp6tG&#10;ziEMMAqMzkfdOByemAvYcmgCWRpr28a3tlklhkiYSsvylhjnB6Rp156mobaM6e6yxsGEMZEb+WeA&#10;egjU/eP+0aS81loIfMgwsaBQ9t1UH/aPWRh6Djis+91HWNXLSzzSRRZIkkb/AFsg9CRwi+ijmgQ+&#10;TX4YfNgiia8vHbLTM5KIf9s/xH2HFUBGEv1uXl+1XDp1YfJET/D6DFM1OdLS1SxsrYorsWlCHk+5&#10;P8P0HNX9EmhgtwDZ+YqbfLVm4z1z7fzoAZDokk0bLcu9xI8m5wDgEZ6KOw960/KW3gVBmMMf9WG4&#10;Ue/+PU1SGo3sV29wELncflU8KP6fr+FTW2n3F0Ptl/KQoywt0PbuT+VAEl9qt9DbRKpCRYOWYdO+&#10;f8//AFq56eKXxHfCCygZ8yfNI/XGfXt1+ntWnrMsV0Hk1K6W2tY87Q3GAM815147+PGlaXpk3hjw&#10;EhDbSsl/3Pb5f8aANb4mfEvwx8PLZtJ0PZdapt2s5bKxEjn/APVXhOua/qOu30l/qV40srtuZmP+&#10;cVX1C7kublrqaRmZySzM2cmq7YxhfTvQMa7kqQDjPWo3LcKDj2pZCFU+pBzTDkkYBx05oAcxz1FR&#10;5IJ+bIKjr2oZ8DB9T+NMzgc9+cigBWZcnHGaidtyH5ufUcU6TcrAZ+oprHeCeSe3NAEbMeOCfXJp&#10;GbbyxokJHXPpyaYc5zj9aAPYEPOd3HfNSqSRg8D1NQr1LA89s96eHCjBJPpmgkmXA6/pTlYklQBz&#10;2xUYPbcfanJxnJ64xigCWJueM5x1qVSwQNkfnUK9P5Gn42nv7c9aBEoXGQW5756U9WCjDHGOtRAj&#10;t3NPDJjKH8KBkmWXp+RpwYge3eowWA9fQ08NlQM5/CgCT5dwJPGOtOHzDOe/emAhv4s+4pyEEjj8&#10;OwoAlyeg65oToMZ6cZHWmg8nd2pVyRQNMk+8M569BTjlcEYpg4XA/Gl3jG7p6CgB2cfxfl607cBg&#10;Mw5poZVO5TjjqBQc54OBigCTJA+UflShtrA7hnHPNM38Fhn2HalDANyevegZLuIYBRx1GaVWyM5z&#10;nimAHjcTx1p65ABPJ9KAHggADk/Sn9GCkc4qPgvjPQ9qcG4G7jmgCRdwGMdelPXBGCufao0I/Cno&#10;xyVGCB0oAfGuTwxpQ7Djnr6UiMcY5PB4zSsy4xz780ASKxwNoBx69qeuScnv0FRo64/nxTg2aCSQ&#10;nPfpS5J+Uen50wEEe9KXwMDjjqTQMdk5xj60hIIzjNIWyDtGOaM4HTpQA9SDnHPHPFKGHc0wHAIH&#10;FKrLj7496AQ8EhvlPJ9aehLDIPOe1Rh8nAIzUinAzyBQCHqSScc/hSqWHGcetR5J6n8jT1JH0zwK&#10;AJlORz+HHNKctwePwqJCSMD0xyaeWYYYnr2PagWo9TlhuGB14p6naBz9e9NTcRkE0q4PFAEm7K8+&#10;vpTg24cfhmmF8nj6cGnqykZUc+1AD93TH6GnKOcgfXNMOeCOcf5xS71ALH8RQHUf1OB+FOUh/uno&#10;cGmgHg4yO1OGQuWXANAEgPA4FSAkcg5HfNQBs9GI/CphIDy3QjHFAaD1b+HP4ingHJUdPrUZ6bO3&#10;1pyMACq5JHTNAD1bIwp7cg8UuQCdo6eopCTk5PFKmc5DUDFz82dp/Cn4JGcfTnFR87uRTiSVxjB+&#10;tAxw+Ydf1p+fQ/SoQcggEf4U9T6ntnNAD8nHHXHpTg2QFYn0qPeMEL1p0YA68c+lAD1IJwOx7084&#10;BxuOMYwajVvnKDgAdAKdn5c+v50ASKO2fwp6kqvIPHvUKZ3bS3/16kL4B55oAmJwAFFKCcc457g0&#10;xXJ4J/8Ar07cCOTwOvFADwQwyevvTwVPIPPfNRKRnNK3A4OM9zQJoduHJB6dKerNjGev601M4ILD&#10;pQB14oDQlVicEHgdKMMT/M+tMVdo2kj8+9KGYZGPwpk7DgTglc4FLGTk5I47YpoY46H35p24dm5+&#10;tAdBcktlf5U4Fj0IpMbSAST2pGcdaAHgkgnNO7ZzTA5IyMfnS7sjGfyNAIfliAM9KATnA54/OkB7&#10;9OaQsOBnHrSGrj1ORkj8z0p4IHIb6ZHWox3HT3p4K98fSgY8EggN+lG7kDIppOGzkfWlGDhuv1oA&#10;fG2Dtyfyp2TnIPao8cZNOUjPJoAlLdBn9KQHqSOCeMUzeQD1x9acGxgZJyOpoAeQSNvajIBxSBuM&#10;/wA6CwJx60APV+OoPHNOyM5H41GXAOP0oJPOf5UAP+Y8k4FDEY68ehPWkJyQzEn+lG8/dHP0oAUE&#10;jGKXJJ59MnApnI53d+lOPHOTz05oAdwF+8R70ZJY8496Tdu4Bx6e9G4lic9e1AxVJJG1+OmacD/C&#10;euPWmhvb3OaUNgfd9zmgBwJ3dMcc0HGOe1ML88cdunWl3bjnJoAerccg8e1K7cbQe3NIu3seozSZ&#10;4IDdcdKAHc4KjAPrjpSFiARnHvSBiR+NDElCM96AItUuBbafLOW+6hOa+Mv2nfEbap4rFtvyIySP&#10;Svrb4g6iNN8OTPuG4ocV8MfFHUpNW8Y3UofAWQhRmgDnrpTIBgcgc06xgkjfeRx0piOzybCuR3zV&#10;2MMilVTn2oAlCtKQNvQcmpEhaORQo5Pt0otZViwzg5Ax9KlJWSTI644GO39KACSLkOTk55xUwmBh&#10;wATkcDPWoLgxxAAtzjipEmjWIB1/E0APhDLGTtAGMioyXLgYB+verACeXkngjrimzzQRr0HtigCr&#10;eDEqkdSeaW4JZEIJ+bsKLaEzy7yc4bOCOKkuE+dc9vagB/luLcOrDkYNRXit9lCdCO1SyMfKG09B&#10;+tRTbpoVI+7QBTnDCNVPX1piQSeXhhnIqW8wXRUHPfDCpm2LbZCgcDnPNAEUA2TgEZweRU12ImBI&#10;A3dgKZCIs+Yx6E96bK5kk3r19cUAWbTccgjq2OvtUV7GFYOqnoe1SLG4KgEjBp820ACTrjvQBQdZ&#10;Gu1cZ2kjPrVtJUdGBGcDkVFPIZLpYVxyeoojYx7lJ65/nQAy4UC1O1hwM4FSWcjRI2RwT1pLiJkt&#10;OVHoRSW/zxlWJHPXNAFeMtLfFY+gz0pQ8ccxJGcj05qSAJFO5Rskg1BCj+azkdTQBNcyh0I2HGBV&#10;IERBlOeSO1W5ydxJ4GcjmoGtllO7ODngEUAOjjQbmBGc9M1JBmbIyBzzSxRgEbsHBx1pvlusxbGA&#10;e/TFADbqRoCVJzz1pbSRXcZ/LNQSo9w5VRnGfxqSwjcRkkEH1oAsRxGS4Ln+8evao5GaIt+mDVhk&#10;lijEoPH1qu4UwGbPOOMGgBlrFO0y7TkeuauXUQA2lc8etUbaaUMPJ7DkjmrMsrSy7nc5xQBVjQxX&#10;HBPtzTrkYiMgzz0pY8Gct94ntTL+QhNpI+goAqygCLJ9aCuI1yMg+tMkwYQucZNSupEKZYdM4oAL&#10;eIPJnoR601W23B3J1NSWp+c5PaopsrJvbHvigC1L80GxQCf5VGLVJIfNHrggCpo/LMG8Y46nNOYE&#10;Wy5OM9KAKcnJCKPpmpeUVi6H7vbt75qGchZwUYgVJHKZIWGRy3WgCOByNxUdsZpLdnR9ygVNCg8t&#10;mJ71EUx90nk460AEgUDIHOe1OjiIj8wOMY5p1wgRFRjzt6mnmKP7GArA47+tAFWSVt+wjPXvU+nq&#10;oVmJzzxkVW/5aFuv1q6jCCwD7evXFAEV3KTIojQj/PWm3khknJYDPtT5J1lRSFwQecVDKBK5ZRgd&#10;aAC1EgkaQY6cd6jcEyEkdPerNvuW1Z1GRnGarSuQCB+NACvKRGFApESMx5I5qJZQ7EE9BzxUgkUj&#10;b0/CgBuwZyRxnmlQDBJP0GaOsZb3qNJSFBHc0AOlUMAp44p0DFZgAO3ekyjLnNRhwlwMHPbmgCZZ&#10;ruyuBcWtw8UinKSRthlP1r0r4aftY/EjwZIun65cf2vZHjbcH94o9m/xrzq+Rd3OOVziqgVTIGDY&#10;4oA+y/h5+0j8NfF6xxDWEsrx+Db3bbGU+zdDXr2heLLgW6sji5jJ4G4Fj+PevzZbDqGD8g8EV3/w&#10;r/aK+IHwvmjgttRa+sFP7yxu2LLj/ZPVaAP0Qs7nS9VAOQJMchuCKJ9FE53RhR2wO9eU/A74/eDf&#10;i1YJd6TcCO7i/wCPnTZZAJY29R/eFes6HqkE4DyS7lX5c55J9/SgDOk8NROwD8P/AHiOtZ974PmV&#10;SY5pMY5QnrXcyrb6hbLyAc/KxFVHtrgExvGG3A4DHk0AefLaXukXAleBsBiB8u4D8OlaWn+KoYZt&#10;1xdhCDz5gC4+grpZdI3KIzGD67hjH41j6x4YjkDEw8A5+6DQI07Hx7aPEIReA4Pyk4C/lViPxnZS&#10;yhZrpHG7JKMDiuIl8JROStvEEx3UkHFVx4K1F2CwXcqZ6FxwaBno6eN7CSQRWNx8mMEsv3j6Cuh8&#10;PeL9MtSlxfzskS/6xx8xOegGTzXmui/CrxFcMiz37dsllP8AjXoPh34VR6darf6reAxp1bao/DnN&#10;AHpeg/Ffwvp8ImG53YbiAMnjoD2FQ+Jv2oYVhEFoN7qPljiX+Zrwf4wfHT4H/Byyd/F/i63NwFzH&#10;aJIZJXPoEHP6V8tfFP8A4KO63qjtpvwv8KQ2MIGBeXvzSEf7o4H50Afa/ib48axJvurxooIwCTul&#10;wAPUmvGviF+3b8O/CEM0E/jNbq6UHEOnnzGDehboDXwj40+M/wAUPiDeSS+KfGl9cI/WBZikePTa&#10;uBXKxMyynLkmgD6j8d/8FD9X1B5B4a8MOzucCa/nzj3wM15B49/aX+K/j1mivfET21u2f3Fp8mfb&#10;PWuBdyqknqP1qISMRkr70Acx47N9Pqf227mdxIeC5zzXv/7NWmW2s/CRf7KkVp4Zm+0Rq3zDpz9K&#10;8b1qw/tC1eAKC2Mrms74c/FHxf8ACXXv7R8PXZXDYmtpPuSD0IoA+k7pZrW4KTFlYdR6Uxo1nULd&#10;xCQEcEjNHw//AGgvg18XY4dN8UyDRNWYgES8RuemQ39K6zXPgt4ps7Y6voN5He2bDdG1vIHyPwoA&#10;5F/A3hrVYxuskUnqRVGb4NaJNKHt7jZgc85FXDe6rpd39ju9PkjZTgh0Iqwniia1IDxAqfUUC1Mw&#10;/BXQ5SfNvSD2xVm1+EOhxLtnYyFTlTjmtu61G/WBbpbEgNghscUxLq/uV+W7CHHQDpQGpUk8EWVl&#10;Bts9OWQjqz9arta3VmQZrINgcKo/SrM0WurMoTUN3zYAANXbWy8QXMqwCyeTJAIEZ5JoAxL3U9VW&#10;HbZ6Qv1xWXaXS3N5/wATO23YPK47161oPwZ8Z6+FL2YgQ8HeuDius8O/sp2LSia+ky+O4wD60Ajx&#10;A2dndgGx0oDPGdtNfw3doDI1r8ueAFNfUFr8DPCWixLBceXxgADk5r034e/sX6p46tluYdGjtLNs&#10;bZruPBP0HegZ8L6d4bvtSuEsrHTJJ5WICpFGWJPpgV9tfsGf8EvG1fU9F+OHxgX7KtveLPY6K8fM&#10;gU5DSZ6DPQV778Jv2VfgV+zwV8beONT0xbyBS8s97IiRR+43d8Vxv7RH/BZ/9kb4GW02g+HPFMPi&#10;C/h+VbbRVEyhh23D5RQK5+hOnfFXwd8OvCixT3kamFP9Urck+gr5s/aM/wCChXgL4a6bd3mr6/DH&#10;tLHM86qAPzr8lv2hv+C4vxp+I7T6d8MfDkOjW0uR9qu28yXHsBwK+OfiF8XfiT8VdUk1fx94wvdR&#10;lkbJWaY7B9F6CgZ93fta/wDBXTSfGWoXOn+Enl1E5IBgOIs/7x6/hXxl8Rf2m/if8Q5pPP1T7DA/&#10;WC1OOPc9a87ooAdLLLPI008jO7HLMxyTTaKKACnQRNPMkK9XYKPxNNrT8I2Iv9dhjaXYFbdux37U&#10;AfWv7GHhtI9Lu9duI0A3JBEoGWlA/uj1GPwr3S/8QSecbS2szLLtAtY0BwexOf4V9SOvauN/Zr8M&#10;JoPw4htZ5UVriAySzspyoJOMegP5tXa3V/JoSsNLlEtyQC1ycNtPcD3+nTtQIjg0oW9wL3WtRV7k&#10;JuMKghUJ6DPQD26mqtzdtczqtveRNtPMXQD2AHU/rT5bRZyt5ql05aRSwiCn5e54+v41nyRQ6bEV&#10;tYt0lw+TuX5xznA9BQBdktxdXcU42opysa5Bz78fj/jVV7SW1uPIhldiBtIzwuT0z24qZoYtGtGu&#10;ryNYguD5ksnAH1qH4eapb/FPxkvhDwLPHd3Dv+8kjOI4+cZLdBQHQ19O0+00+AmaRTGVzIx7cdfb&#10;rXN+N/jr4O8LxyWelYu7gJjbEflU/X8a6H9sjwHpfwe8L22jP49iutQuYgZLW1kHyHv05NfKs0hk&#10;zknk9aAN7xt8T/EXjSVkvrrZAHyIY+F/+vXKzMSxBb/69SeYoPXI96jm2ox4/IUDIG7ByOeRUcm4&#10;ndxn+lSSsNucnlsVAZD0AoAaGJbcG47jHNMZ2Bwe/t0pWYAEccj0qNTk7cHOKAElO5Tz19DRuO/t&#10;tAxyKFwAScfgKazYQFyeT1zQA1lJ4J5AyDTNwJxjOeopzkKcH8xTCEXOW6daAGvk5VePrTWEnYE+&#10;4FLvBPGMe1MZuMOvGeMigD1+NmJPt1+lPXLEFe3PFQqTt4wATUkRBIGfqBQJonQZyNvenAlfvDP4&#10;0xQMcDv60q47YoJJlbA6inbwG5/DFRoSDhR9Bmndckdu9AEwyMbugPHvTo2IG7nGO9RDK4z09qkj&#10;kXB3dKAJVOfuAgketPAUrlcn8KjjYKp54HpTskAHOeOKBjgdoz6n0qQEEcggehqJeTuGOmOTT1bg&#10;98D60AiVSGBGKcrYPB59Aah3duRUisQc54Hp2oGSI7A4z165o6n5ajzuPHQc04Ejgnv2oAeuduen&#10;HYUofJz0pgzkgnGDSoTgk4zj8KBjg7biD+HtUiEFcDnFRY6nn0pysFAI6+9AiZHB+8ORTlbgkjqe&#10;nrUO7YQR+NSK4J56npzQMkGd3JxThkDDMaZnbnJoG5lwD7YxQBKpIB6+2akXg8Z/CoVJ2YOPbinr&#10;25/CgCZSN3Jp2D06kd6jzk5xThznnvQBKBgDnt0p68knH0NQ72JHpnjBqRSNuVPJHegTuPxjAxSn&#10;hskgZqNsN8wOOMDJp5U7fc0AOPXcR+FIVY5IOcdqQHaTijkZO768UCHqBjLHPPNKADlUx9aZ97v+&#10;GelKC3I3Yx6UDHj5CSKerALySMelRAkYIB60oOTnPQ9QaAJkYHGPzp3zHJHPvUasO3anKfbj0oAe&#10;v3QQeTyMVJjcnQHnrUQY8HoPenoSeCOO+KBPcmUhRkH6Gl3fNt7mmDkdAeOc04uBztPHU0AkODHG&#10;M9fQ0+Mju9R56GnA/MccZ6CgRKjfNz9frT8buAOO9RbgMYH4Yp6v1IGcHgUDJFbIyTxmncMM/lio&#10;1kJbgfjSjPGc57UASrgjk8Z5GaevA4GPQio+ck/njvTg23jHJ70AtyVXwAH5H06UuSrcA9e/WmKT&#10;kFjkDsTSs7HkEjPagfUmZRw2D19e1OTgbiPrUAkJGC2f7ozUiSBup554NAEi9N2eMUuRgAk8mo8H&#10;dndx6AU75iMY4BoAVcHOD3604Ej/APXTOmcjtS5GcZ+maAJDtPAHSnBsDODn61FvUEkd+lPViMDG&#10;fagY9Wbdjt0pytgbSRUSn5tzDr3PrU2VJxjjmgB24784PFODP0xz6VGCQeR681J/CcDnPpQBIm0j&#10;GepyKfye3X0qIMTzux7U/duBXAyaAJFwOg6mn7eMEYNRo2OT6dxT0Y469qAAsT1A4FPJGMsMU0kL&#10;wByelIFK8ECgB+Rjkj8aXd+vpTBkHqM/0oPyigVlclDAnAz0oGAo7Y74pilc7uad8xAXPGc0CY4n&#10;PzHBpdpJFMEjdOuO/pTvYjn60CHrgZAHFAIHXr34po56cjnkmgsc4J5HT/69MRIo3cgZ+tKrA/KB&#10;0PXFMBIG8nJpwOACM8D0oAfnnGB06GlDjAzz9aZuGcD8aXd6ntSKTJMjdtYnpTg4B5H0xUQOBxjP&#10;al3H8KA6kgyxyDyadu2jr+FRq2CD0+hpwdm4PrxigY4nAJx29KN5zwvtmmhudoX8aXIzkd/XmgCQ&#10;HI2/nmlBIPvTEYhSM4570bhnJweOxzQBIrcc/XJp249T61EvHcU5TgHHQdM0AP3HeQR1Pc0B9pGT&#10;TQ3zbifr70pC5JJoAC3JUZP0FOz33dDzTeAQTg56mkyfulu2cAd6AJeo3Dk+tKxB+YORUQbt278U&#10;4kYG30/KgCXBA5BGDSFuQc0xXAYAL06UN1wOlAEnB5IpNvpxxxkU3fnIx9MUbgBuxz9aBj9zAYck&#10;egFAJYcr1xmmlm6t19SOtJu4z37UCJAQe/4ClUjpj65pjMVICjPHFBJC53AfjQM8+/aB1g6f4Ylw&#10;+0CM9PpXxXqc32i9luH5LuT196+oP2s/FMNvoc1ok6gsu0DrmvlcyKUx+OMUAMtI3kmHHfrWs8ca&#10;xArwT0wKpaVCbiUlcZrSaEhiGbJGKAKUhdXAxjjmrlioIA3H34qpMoa6wB0JFTwSBZNoOeeDmgBb&#10;xvnMbHp0p7L5cQJPQCorobpSwOMnGKR2Zz868A4xQBOzSHjJI44BpksR8rf79DUyFiu0gEjgGotR&#10;DCPYR+VAENm8wlAXkZORuqSeaQzZYnAHSksg0fzBMgg8Cqkt4ZJmAYYoAuPcyBSoPy8dqskRfZht&#10;HB9qo/M0ZbGOQBn0qfeRbbtg96AI5Yx5ikHOcmmu5yY2bvxSxYkPzFRjqTRtjkuQM/MPfrQA+Hyx&#10;MYyfUDmorjbbyhSeDjFR3byW9wWQ9zUMlw8rDI6Y564oA1lmiTALclsEVFdyKZA4btVA3ErvtJz8&#10;xzxxU04cqrKf4eaAJ4yv2r5lGc96TCK212BJGeKikn2SZ6EkfMe1R7mKg57dPTmgC1qcira7FPHF&#10;Mt32x4fjn8arX0rKoDHuOlTRKzRBN5ODQBWt5We/fauODx+NWFZxIQq9+9V7RUjv3ZlA54NaEKAl&#10;pSR1OPX9aAK98jyDao5/iAFV5UeOJCM53etW7clrk+ZgqWJ5qPU2VbhU3fLnpmgCSCMyqqnK980T&#10;W58w4PQHnPX8KdCSYwqkcD1xSBZMFgcnHNAFJYplcuqjk9qmgjKqVYj5vb3pIZJShG4c+pqW1dA4&#10;RhuOR3oAdc3DEeQJBjsPSqrqVhZiSBjnFP1Bla8OwFRjIqKYuLXIfr2zQBXsZdkxbsB0qz5y+cQe&#10;T2HvUFii/flGKXHm32IyBg9fWgCxCyxu3mHGelVrkCR2CEYB9akuVLSK0ZPvTIGjVWLfr2oArTRq&#10;HCjBqe6ZBtjjYkBcZJqO4DeZnu3QimBJDJgn8aAJol8td7HB7Ug2yKFY8mhg33SeB6Gmo22QFhwO&#10;1AFgHyYPL/EHNMu5HW3RM/e5wasMqeVuUHHcGqrt5k4Lr8o7dqAIGzuyOafCoEG5z1NS3UYUeaBw&#10;ehzzUVwyeSiKenPNAEiTEQf1p8SoIQXwcng4qNR/oYOec81NDGWtQxB6+nWgBb35k4INDRt9jCkZ&#10;xzjOcU6baLRd4+bt9KbE5MO2TAGOlAFaRVWEkrjJqzMRFYxpInHUHFQO/mHDDjdxVm5IMCxrg8YF&#10;AFQFSQqDtTkUK2XHXqc0WxCytkE8UbWDbPboTQAS3BWDyx0yTVSQMScEj3FWZ2KKI1U9MnNVixJL&#10;E4/GgBkEYEhz096eg+fcM8U2E8ZBzk805crnmgYTBki4HWoVJKqq/jxU1zIFiJYdsVFGUMgIPRaB&#10;DwDtB9elRzKFZWUnluDT/MHCkGq8r/OqnnnNAGhcHzAvJ+7g1CqgZBBznjJqSErJCJAD1wakdQyb&#10;+n1oArpuPylaEVixz3Hanou59wNAT58Ak5HWgB2keIdX8N6xHq+hahLa3MLZjmgkKsD+HWvoX4Wf&#10;t56vorRQ+P8ARTc7cA3VtwW92X1r5ylgQyFicHsaZscRhsk4POKAP1A+D/xj8FfFTTotV8KavFNE&#10;wBlh3/PGe6lTzXoy2Nrch2ByWHBz0r8m/AnxF8W/DfXYvEfg/WJbS4jIJ2N8sg/usO4r6u+DX/BR&#10;XSdRs00v4jWo0+7BwbuPLQuPX1WgD6rk0skNGDlFJ+YdqfHoQmg3MBgcFjjNcN4T/aR8E69bfaNJ&#10;1u1nUn/WQzKwrodO+Ovw8gti+o6nb26ISXeSYBR69aAOksfAdjO254g6kjORya37H4faZFAZfs0Z&#10;Oe6AbeO9eIeN/wDgof8As7fDa1ka011tZvIwdlpp8e8kjoC33R+dfMfx0/4KYfGz4uedo3gjb4U0&#10;tl2kWL7rmVf9qQj5fooFAH2V8ef2mfgl+z/pz2/i7xLA18ib4NHsHD3Eh7fKPuj3JFfFfxx/4KSf&#10;F34keZongNf+Eb0xsjfG/mXMi+7nhP8AgI/GvnrV7/UNSvpNQ1S8luLiV90s08hdnPqSeTVSD962&#10;4jnNAFq/vb3U7uTUdRvJLi4lbdJNPIWZz6knk1XcDJfGKe5KgKPyoeMMgYjpQMhb/WHaecU1QFnP&#10;GPxpWGZAfakZcyArxxQInI+TJH5VC8bH5lGQBUyj93gCmxkj5PyoAiVWZwzAnjkEVzfjTR3iuDqM&#10;SYRvvADvXTBD5wHrS3tpFd2rQTRggrjBoA84rufhd+0b8XPhDco/hLxVN5CkZs7ljJERnpg9K5LW&#10;NJuNLuSkkZCHlG9qp0AfWfgz/gof4A1aRV+L3whiklZcS3thg/jtOK9J0vxL+yH8bjAnhn4j2uj3&#10;cn/LpqAEZz6c4r4DoIzQB+k9p+yhcaqPK8M/ESwu7crlPLuVbP0GarW37H3xViuytjpBljDcSuQQ&#10;49q/PbRfHPjTw5Ms+g+LdSs3T7jW166Y/I13Gn/tnftUaVaLY2Hxx1xIkGFUyqxH4lSTQI+7LT9l&#10;34z212LXTvC0RZlB80gYFdv4J/Z1+LdjKI5vBNuzqfmu5nAUH2Ffndaft8/th2SkW/x41cZ7lYj/&#10;AOyU+T/goF+2XJbS2j/H/W9kq4bBjBA9iF4oA/VHR/gB8XL26iF7JpdlbH/WSl8lRV3WfAPwD8Dy&#10;tN8U/j9YWcMa7nt31GOLp1zg5r8gtY/a0/aa8QWbWGsfHPxLNC4w8f8AaTqD/wB84rg9Q1PUtXn+&#10;1atqNxdS/wDPS5mZ2/NiaBn7CeLf+Clv/BOH4IwDTtBYeJ7m0OVOm2Zm3uO/mPwa8E+PX/BfT4ge&#10;INOl0H9n74bxaAjKVTUtScSSr6EIvA/E1+d9FAHf/GD9qT4/fHm7kufip8UNU1RZGy1u9wVi+mxc&#10;CuAwM5xRRQAUUUUAFFFFABRRRQAV3XwP8PDXNfitvM2m4ukjB29MHP8AWuLsrG61G4FtaRFmP6V9&#10;P/sXfBdtRuF8Ta3Cv2K0BCPICMy+3HNAH0ZoOkQQadb+FdIYGztola7kjJy5A5Ge/HftjArU0tft&#10;lm72dsm1ZCEkYfKoGQcevarlroyxwMUzDbH5Vt+MsOQSx/Lisbxd4p8O+E7SSee/jhS2+Z3Z9sYH&#10;PAoEJc299K+Y5TuDFmuH5Oc54rg/jr8WE+B/g/8A4SK30yW9u3wId3Chj3J9KqaX+1r4Mk8VPd/2&#10;VNf2tuuYII1+WRx/T3NcP8a/iRq/xx1QXfiWygtLOMjyLC2HyqO249zQM8b1z42fGv4w6ljWNXuf&#10;sZbizthsjx6H1613vwr8VfEj4dW5Oia22nbu8Q+aktLGz06LybG0jiUdNiCnMxOCTQBPrOu6v4hv&#10;5NV1vVLi7uZDl57mUu7H6n+VUCzYyiYx1p0jAhhnvyaiLLuIK9uKAGM/UFgOeKifcBzwfYU+QcYY&#10;5FRSvgHaewwM0ANkyU4Ax64qEsQTwMd8U+R85xnpg80zkYz/ACoAjbgH5cHFM5XlvzzSyO+Tjjnn&#10;NNyzALu+lACMSvVc896a23GSOmM0uAvGfxzTGIAAIHsKAEck/wAWM+gxTHVjls5pWYk55prNk5zQ&#10;AxmKjAFNeWQ/MtIznYAV9801gSMAgfWgD15QW5VuM9utSxsuMq2D2zUCEqvHepUYAE5z9e9Abk6M&#10;MEbu3pzTkYgEKSPXjpUccqOMDI4yacMkk+vqKCdUTAjH3jwMZpykg785qNASMsfx60qk4IXt29cU&#10;CROAD8wIJpQwJHzA+wqNWKnGMY609iQchexxQBMrYGc+2KfGytJljgf/AFqgUnGQxIPc07ceADnj&#10;PNAEwCk/L6cAd6eCgXA6noajj+VenOeuaXgHaAfwoGShlLYVf1pxIHfNRZ75PqSO9PycAnAHpQCJ&#10;OCME8/zpy5xuAx2qPfkd/bmnK7cEg9emaAJF6Yzyc49aDz0Hb0qMNzg8DA5p6EnHHfFAxzK33QR1&#10;5PpTlBHG7p29KazrgFf070gfLbun4UASpzlenHAxTwzcMD+dQg8DA/Sngjop/I0BuSg5AxTk4yAe&#10;TTAcDjp6ClRh/wDroGShiQGLdumKeCDj5ucVEpXpT1K4ypPAoAlB6D196cG+X6ng5qJTjinhj1H5&#10;YoAkBAOMnPc+tPBJHGeOlRhhwe/YU7rwM8cnmgCRD1B9fSpCQeg7VErZGD0HfNO3AHHIGMg5oEOD&#10;BSQ34ZNDEgH+WaafnOR1zRy3QH8TQA/JPP5EUBiDzTQxCjPr0FDMTznjoaAJBySoPelyM596ZlcD&#10;d0pykg5IzzxQA9cAHC47gCpFYEYU8GogVA65/pToj2z39KAJQc4/nTxtODk+nSo1I6dc+nang/w+&#10;negBwYnGc8d6eG3fxceh7mo16kbscdjTlkU8d+wxQIkABXrg+4pwIUEkg+uTUasMZB49MU8AFsEU&#10;CHq3OT+AFPwpOFGD71EeOS3finhyOenvQMkTIOCM+lSKBxg/nUKkk5Hp61IrE8Z9qAJARjBOfenB&#10;gWxzTN2ORwKMAnsM9sUASlhjAHbqaczKeST68Co+TgEgD2pwORnpn2oDUfwO9OUgtuJ61GzbR8vP&#10;HWjdngn6igZOJA3PIz3NLuyPlOT7VDngHdSsdh3A57dKAJiw25weTRgltp9OeajEmeAfwHahHJY5&#10;agCYIvQjv2pwJzhc46jio/M7KMnvUm5Qck+3NACjI/h59c1JGQM++eKjD7unenowJ70DJASSASCe&#10;vNP3EHHPOelRljjAPQ+9PBJGSePagCRckfKT1/KnKT0UZ/xpkbsBnpS7jgg9/wBaAJARyQeaeoVW&#10;3Hr3qFWUD5eCeop+8ZHp70ASghhhieOmaVTxlvTGMVHknH14p4YdcDkcigB3BOQaM5PJ4x0xTSc4&#10;OOh5BpeMkAnmgBQ3VR1HbFPHJ+907YqMEjIGMd8UpZjz+tArXH4PUjOKdIRjAamCTIIBB5pQS3Xg&#10;+lAh6uMYJ700kls7voaQHaSW/OgnJyOPpQLYfkZA6AdqcCcYBwPeo0ky2CDwKcXwenfrTC1iTJJ2&#10;g/kaVs9269KZuA5AFPGWABx14xQCHFRjDYBpQRjGaZk4xgcmnKffnFIPIceu6lBBbPTvTVYjsAea&#10;UNkck/WgY7O7+lKpII6Gm7sjaGJ96Du6A/lQMcxJOMdaB0ySencUmVXqOvcUvUDI7c5NAdRwY7fv&#10;U8DJ6n3qI9QP51IDtUFe5oAcBuOQenpS987s803fx05FOz1CjPfNACNg/eORn1oDAck445Oaacbs&#10;ng9OKXJ6AD3zQA9SMHHrzQWBJ59qbkgY688+9KSOoHueaAHLgcMaUkls4/WmbwWweD6Upbb1NADs&#10;gnHP0pc5HIOKYDknJPTilDnOR+PNADiueP5mgkEDI6j1pN+c4HJ7YpARjJJ+lADwzbSA/TvWf4l1&#10;ddJ0mS4yc7e3YVeJIXcTx356V5t8dPHtto2jTQJNjjAAPJPpQB84/Hbx3P4r8RSWolJjgc4JPevO&#10;XHO3rgelaniR5bzUJ7lGyzSFmHTrWFLJLE2Cpxn05oGbOigJOF3DJP51ozspkKbME/jWRoV2izAn&#10;jB61rwoksm/uc4oApTwYfzATjrSWePM3Nng+lW5oRIW4wNvykGq8CIjlzIeOuKABmRpMj145psf3&#10;9z5POeKIIi8hPPv7miYMQUTpjrmgC7aSqVGT39BUF/IZLnbzwOR2qO1VxGRuPQ02Qsk29mPUdT7U&#10;AS+YPKKknGD82feq1vaearTDpznGKtmJTbFj3GaSxt3WFty8c44oAbLHIbcBTxuHBFQTtJBDtLDj&#10;qQenNT3Ik3BVPyhumOnFR3uPJAPUdaAIolkY+YG45OKcYyjecJDk44p1hKG2xH34I9qNQYwFYQ2O&#10;negBJ1SRSWP3iePSoY7RiPMUZ6VLJExAbdxzkAUlrFKsbYJAAGR1oAbbQmZwE6hjmpJ5ZEwm3K45&#10;p1h5fmtzznn3qxCUkdklHQDjPvQBTuFV1zznd2+lMt2Lv5aNwF9PerWrmOIBYxxuqG0K7RtXkp3F&#10;ADL5QX+YnIPIxUqusEYZyec9BUN+Q85yxzu5FLcPmBVI655HegBtskU0pmzg9sVM7GOMJuyW9e1V&#10;tKuFW62yE7fY5qxI0LSc574oAafOiVZFOPr3qIMJ50LA9OKtXEyLCI14J9BUVvC3nghMgDgkUATx&#10;RtDGWC9ehI96dEknlMc9+addPswhTjHOPSiV0+zlEbBI+6BQBSlIhLDb+JPvS29yDKT3DdaSaL92&#10;wbnJGaZp8Id2BPqTgUAMu3MpY8+/FMuA62yo56mpiCZidpI+nFN1FyXC4PHrQAyE5gEY+9nvUdpI&#10;yXJdhng/jTLeSV5FRc4B5xU+AspPt60ASRzhGCkjJPekuYYlXnAO7kU14AVEu7A9aHaJrcs0hY9j&#10;QBHcp5sqKpHHBouo3R/5HNNYMu2U569aRZHmkIkbjPTFAD22iHa3Unk04RqZFIOf0qGfcGUAnB7i&#10;p1+SIKAATyMkCgCxJGqKsYYHPb2pLyFMEBcn1xnFOjaKdQOS3bvUV150pwDj5setAEWoCSKCJGAH&#10;rVbZlfm7CrWo7i6RuMgDjmi3thISpXJx1JoAheJggX1HT1qywdLVFbjA5GcUx1cNhjjHTmkmnkf9&#10;0MhQOaAEll3hVDE+opwAIAQZ+lJB5Qfk9B+dMErLKXVvl/pQApRETc2D83FWZIwYQ+44A6ZzVNy0&#10;gVlBIzmpp52WIRsf4eMjoaAIU4LOp6elNEhVt7ZNJCdqnqcng4qOXJ796AJJJDKdyr244qCQbk29&#10;6kZsrgt0prlUUHP1oAjgAUYpxIC4Z+9CHPLDjHemMQZlyuaBhf42BN2OlQKv74lGPHelv3LMuDj5&#10;uwp1qY9pZs5z6UCH7STtGOlQXEYDZ7gcVZkbau9OwqrPvdS+T06A0AXLAsLTac+pqdD5ibR2BxVL&#10;TJ3YeWxxgdKuwKRIQASO/GaAI4QQ4BP5UOdr5PAp5QK4CjvzTrmHy8Y5J60ANuYEIDgD5u9RCPEO&#10;N2amkd3VQF7dcUIu0FWHbtQBAke1cHJ9DTrNFViC2cnOaXcQ/AyKI8rKCaAJba4u7N2NpdSxf9c5&#10;CP5Ur6jqE/y3N7NIB2eUn+dCIXcyAcdTSKiuxGSeeMHrQBBuJ4A6Gn20bkMdwGe1ARSeR/FVkwrH&#10;hX6sKAK9zHtPzc+4qvbqUmIz0NXJiDGCwGccHrUCqBIXYUAOaPvnvyKQEmPy19asNHvgyvXOagjU&#10;hSBxzQBXlRowHIpwTG0k8064X93knNSQKrcntQA0Dy+vp+dNVgWBA4qdoyByP0qNUw3HrQMYylXD&#10;Y9e9SxxCZT24pJYgeS2MGljWQLjPegRS1nQ4dUtfJdBux8rVwupabcabcNBcRkYPB9a9RhtSXQR8&#10;/Nzms7xV4Zh1KEYj/ebMLgdDQB5vRVjUNNutPl2XEJX0yKr0AFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFSwWc8/KoQKAIqsWGm3WozeVbpnuT6CrtloZuZPJjXJ9T+te0fs/fs53nj6+UvBLDp8ZD&#10;NME+aYjqAew96AK/7O/wL/4TLWoGmsZxpscmbu524L/7INfZOi2vh7wZoaaZHDDDDBEBBaxIOB6/&#10;X1NZlh4a0j4a+G3022aKNYgSlvAvzDjr7mvn3x58WPi9488QzeF/DWhzaJYrIUlvZv8AWOueoPRR&#10;QB6v8U/2idA8Gwss10GlYbYLG1bdM5x3A+79a8S1KTx58a9UXV/FzyWekLITBp0DYyP9r1Nb/h74&#10;baF4biF7dM15fSt+8uZjuLHv1rp9IsFjRQ0YAyeMfWgRwP8AYemaGDBplmIU79z+JqBmCvt5xx1r&#10;f8YWpt73cBgEdelc8c8fKcY49BQMCwL4B4781HPlD8p68mlY5OWOBj0qOZhjIYg+/egBj7SvU59R&#10;TCfm3EjPXFKSx+SQ7fUVHIQcEHOPagBJJOSWPBHTHeq5OWxipJDkgse9RPIuMgnpnkUANkAx945z&#10;0PWmN82FLAgdR6UmS+So6c5NNeTByAenagBGbgqDnoOajKqQGJx+NDM2MhjkdKaWOMMCPagBxkVR&#10;hecfmKhYKWwD2HelZgCSR+NNZweW7kDp0oAQgpwc/XNMYgrgMQeKGbcOvJPSmPkHHSgBC3RSe9Nc&#10;4P8AWlycgBffikclmO48duKAPXFbBzup6SDGMflUPYMB2qQAAjbx6UASqzA/Lg8+napVYknPHHFQ&#10;Izc4Hc1JE3+1gkck9qAZPG+OBzxinq4Bzng1CjEcF+g9O9SBsYG6gglVyvAOD2JpwJJxuHPXmoiS&#10;SCDn3704NjGe3T1oDUnDk8HA46ml5Jwp7cYFRqwPzE/0pysQcb8emKAJY3AbDEZ6cjipFfPJUde/&#10;aq+R1GetSo+BtK5x0oAlYhcsOoGOaXfuGD+PvTdyuOT9KUFgMDHXjHegBwPAXHYVIjHP4c1Cpz3P&#10;HpzTw4wCCPc0DHbueT19TTwdo5x+dRkjPP4U7O3GCTnrxQMkPPfHvQuNpyOtMySOv04pdwGAM/lz&#10;QA9SFGRzjjipMliB1+lRnIX73fjFCsQMD8qAJlcYOeOPSlD554HpgVEj5HOceop6sWXHI9aA1JVO&#10;3A9u1PVwuMenINRIVAzu/D0qRMZzQMlBDMCe9OAJH9KjDDI6mnAkj8aAJMkngdDTxheRn3piZPGO&#10;adyMgenWgCRXx8wHSjzAcFuwzzTMknA49qVS4Y8Yx7UAPVjnkn3PrSiQjjH60nOP1wT0pu4k/jig&#10;RLv+XJPPcU0EEZOfXA7UmW/xo6Dg9vWgZIpDHkn8aeCBxmolK9zTiwBHfPHSgRKCe9OB47flUKtn&#10;OD35xUqsMZz+QoAkViBkj8qcD1PT29ajBJX5c05Cejf/AKqAJS/JI/KhWAGc5J7Cm7mJ+ZuPSgnG&#10;AD9KAtcmRvc5NPR8DkjPtUIGWz/OnAMBjFAnYlD8HI/SlDDpjr156UxWyMhuRSktng9e1AiZXIwc&#10;Y45wKVHJPOevNRZJJ54zxUiICv3/ANaBkoyeDn2pwcYyen04qPzB0I/GnBwRlexoAkLk9T+lOMhx&#10;jcOKjDEKW7DnIpxOec8jPHagB6sGGDSKSTxjIpsYUdO46U/BHOcnNAChyvyjPv8ASnORn5enqeoq&#10;M9crmlyxBOaAHgjAAwQKeHG4OAM5qNSBgg/rQrY5yc59aARMpXG4564GOlSecu4AdfpUKMoGGJOB&#10;2p6kBc59utA0So6scqeKehYAHOcmogQFxjk8cU9MAABiKAJVZieRyDTlfsRzUYYjBzSqWBxuPXpQ&#10;MnLZyvU98UvYsG/Co1IHzAg+3c8U7dldpb9aAJA3yd+nalVlZuPTio1y3BbHHSnKSG3BvxIoAmDZ&#10;APtjjvS71xtIz2qMPtUH8qQNk5QfhQBKGzwD+tOBx827OR3qPdhQMc/3c0oXnk9uKAJVbBIx19aF&#10;LE8t9KYM9N3PrS7iDgnOKAHjAOQRxSsdp6Dp1FRuQG+bp6ClDdsetAWuOOWXgcjtQpwP580chgc8&#10;+1Bwwwxxx2oAUE7gB26ZoDEHnrTeQTzSqSCQAeOBnvQBIjEZz3NOVmB5x7DFRBmPft0zT0PQk8D1&#10;FNEtEwdWXkknH6UA7sgAgUw4HU4pQQeh60CJQ2SCfoaXO05PGOtNQ8cj8aMkj8OAaQ07DhzwvU0o&#10;IByP1pAMcA/SjnPXpQNDs9/yAoBOByOnQ03POc0dOe3XmgB5bJ+YkfjRvKjrxUeFPX19aex3Htnv&#10;QIkVs4FKHJHPB7DtUZLDvSq+OcZz70D1Hhjkt39qUEZ69fambwo3H8AKUMScg45xmgBytznB6Ubi&#10;cc8Y6U3JU/L09qVjk+ooAcW6DPFBODtUdepIpuQejAn1xSF8gAsOfU0Ah+7BwFFKGYjk4BFRqApB&#10;zkfWn554ABoAVZCF3EdPTvS78H8ODTeq4x24pF4AXp60AM1K7jtbGW4kbACnk18u/HfxQdU182Cz&#10;ZCnL7TxmvoL4ma2ulaE58wDI5xzXyj4huv7W1me/Y8FzjI96AOU1a2S2fzpGIGfvAVn3UdvOBuBz&#10;jh0/rWzrojurkQK2D6isWazubeQ7DgZ5I6UDKixS2k4kj5HqvStPTdYWSTypflOO9VluI4iFdAP7&#10;yHvSnTobgeZayHP8qANaSVfsxwRkDjnrVGBoxuPmE57VA4u4EIdi3v3qBboJ1BFAF63dzuAHrUm5&#10;FT5TxjNQaZPFJy7fUVNMqcksMY4GKAEiyy/I5+YUk5IIQjqepp8C5jGzpjjH1qKQu13sXrmgC4Mf&#10;YxGfb3p8QaK2BPHB60zynVQjZx605ZGki8sscL2x0oAjmOSTngHuKqXM6CYKB6fzq2Yy5IJ7n2xV&#10;G9gKTfiOetACkqkyyx++as3Cx3Gxy/OBiqlszNMAASOfxq7NAyyI/I+UUAMaKXcE9MjjvTZJ0tx5&#10;YGDt5xUksreaXWTGTxg4qrOr7y5Y468igCaz2q5IPOT1qWGNo8yZPK8cVXsLlnmYAj7/AHPNWGuR&#10;FlT3XAGMd6AINTMky5jHIb1z2pLWF1UOeoTPPrmpLlnEZkKZyc1DayO8m3J6dCaAJTGr3JLSZ+Y5&#10;NR3jRufKVScKck1ZtolF6w3DqeKS/gQSGQEZC8E0AZcKSLISFxgZPFWIpRvCyA5x6U1IwisynIIP&#10;+feltVDzhd2BjB4oAXUAxVWzwBS6eXL4boAfWjVnHnC33nPHOKfZqIWwWHAwKALd06hyudwA7Cqc&#10;l4AcsuBnHSpJbgm5dQuMHFVGdZ027iPmNAE0rGUh079Mil0+2eORnzkbeeKW3BePYOw4yOaVXaBG&#10;w2Tj0oAbcSRxnA49yapXzhpvlGePSn3G6Vz8/f1qCVOfMycjrQA6zLCQOB2zyKbuaaRlTqaW0kMR&#10;Ykc7eKLeKTzSyqcHpQBO8B8hQwbp3pkxj8kR47Zq2QWAQnn0IqK/jAjCMBk0AUjOdgTbx9Kda58z&#10;OM896c0JDBkAqSxjYvgjH1NAC3EynYoTGGGaYwZ2O08DpilmZFlwwzg80gO6QlhgH2oAs2ajgBgc&#10;E54qO4mYXOwDoeOasaXbLHGZQ457Hg0140e6yE6dxQBVnZpLr95xgf0pIJdsvmKTgHnFSMN9452Z&#10;HambYwcM5Bzg+9AC3GdpYZyx9Kecx248zbnHJPamzhMIUPI9aSeHfGCOc9aAG2qNJOXAyOp70y8/&#10;1pVVxjiptOUfOA341Vmd2nYE9/SgCS2Z5JBGGwO4zTtRPlyCMHOB2FNg4yw6gcU2UiSQu7ZPvQAk&#10;BaTCgdT1qOUHfsHrUittIPr6GmowNwCSOuc0AA+YYPXNRXLBeBVlkjyOec9qrXITBI/OgBI23L24&#10;HWm4CyKDSxAqmSPwodi04DdMUAQXaBp054HvTohnJU9DxRNKDMI9vQUsICjhaAHYxnnqe9QzsBvG&#10;ccfgKnkAEYOe9U7hlVS2AcnFAEumjdcFg2fYVr2rRRyZbOSCOBWNpDtDJuVyeep7Gtbegk3Z569K&#10;AEucrKSMfeyKsnZNbh2IyBg+1RXsZaRHByGHXFTi3zp/zOOKAKTLuAK+vYUrMxGMc4qdLZVtWZX9&#10;8UyOJ2kAB5x6UAVzCV27jyfSnGMmIEHpnINTXWUkCDORTYVOSHBHPOaAERv3QTHXGeadFG6sW9uh&#10;qRbeI2xlB6ZwRToITKhc9x0oArIivPtwcbxzirt0gWZVwODjp0qrOphcgnGOfrVra9ywk3nAI5oA&#10;puyBih69KbH5RduD04zT7iI/aDtHGcZxTYoSdxJwcUAWBBvt93TjIxVVkKhiAevpU8UksSgHJBGM&#10;YqMlgrqSMEAgmgCuS0i4OBz2pYMhiuec0LjftxjjtT4EXzxigCVtyoVI6GmRfPKW6HOfrU1wrKWX&#10;k9D0pLaIHJJwT0FAC3ZCpsVcYOaW3jIViwGVI6ipprcBCSOMCpIo1CN5TDJQE0AP0kwMrZYZVs5I&#10;PFQ3KK0w2tnDkHil0l9ssilc+oxTpQouDiQ43A4zjmgDO8QeDLbXbPbER5oB247Yrz3VvDuo6RK0&#10;dzEeDgEA816xbb/NDxrk7iMmodZ0Sz1a0KXScsnUUAePEEHBorrfE3w5vLGI3NjETGOS2DXLtZXC&#10;Fg0RG3rkdaAIqKUowGWGOcYNIQR2oAKKKKACiiigAoooALHaoyT0AoAKVI3kbYikn2qxb6dO53uh&#10;2jkitjStIQRiTGdshBOelAFXTdALqJZsEldwHtWxZ6KsZkBIRRICHIHzDFWLdbaNFQNucLtC9ciu&#10;++FXwI8V/Em9S8msJLfTEYb7luBj29aAKvwM+El74/8AEcVvb6dI9tA4aeUJwVzkgntX2d4d07Rv&#10;DOlJp2jacsEcce0be/8An1rn/CPgnw/8NNDXR9It1jjVR58wPzSEdS1Z3iXxvLKzadpNxtjGQ0mO&#10;T7UCKvi3xR9h1GcWkvnSyN88zDO0egrm7p4ZiZZHG/dyT3qS9EZjLs2c8kkVk3M0lxOsVu3BPOOa&#10;BFzTrWe9nKxrwDgHPvXR2dhHbDy3xn19TR4c0Y2sQmdRucDJ9BVu+Kl18snj7gHegFocb8StOjWE&#10;XEfTPzH0rgpDsJ5yB05616j41hSXSmR+TsOeMV5bOpWVgARg9KCiJu656njFRPgkEk5HGMU5idwB&#10;k6H+dRTEqxI7jtQA2UsqnaenWo2kLHcR24FEjMRj+VRn92NhcdeM0AK57nn8aimYAZ3Hk96V2IGA&#10;ec9PSopN45wTxzQAxpMZU/pUbHIGc8Dge1SKFYYJwOxzUTEkkbs/jQAwlSSCetIzFietKzlU/lTC&#10;euSfyoAbJtA5H1OKaWXGQeppeTkkn601wAOvQcYoAbwG49M5prck5UnJ5IFKeW4z+XemuxGev4mg&#10;ADBfm64pmR2GD70jMB1yfSmsSwyTxnigD123+9+JqZOg+lFFABH978TTj90f7x/maKKAJk6r/ntU&#10;idP+A0UUGYi/dX/eqQ9PxoooAlX/AFY+tKn3T+NFFBS3Hp1b/rpUg++Pof5UUUCF/gH+8P61Mn3m&#10;+n9aKKAQh6L9aVf9UPwoooDoOX+oqROi/Siigoav8f0/pTl/h/3f60UUE9CTsfoKae3+8P50UUFd&#10;RydD9RT1+8fpRRQJEsXQ/wC9RH0b/cFFFA2SL/rB/vVM3Qf71FFALYdH1H1P8qf/AMsz+NFFAMfJ&#10;1X6j+VCfc/CiigYS/wBaVeo+tFFAuop+6fr/AEpjdT/v0UUAiaLqPof6U0dV+ooooGSL/wCympIv&#10;vn/coooEhyfcP0FSJ90fX+lFFAIIfvtTl7f59aKKBju3405/vj6/4UUU1uSK/wB01JH98fSiikHU&#10;B3+h/lU8fX8RRRQJbAen4GnDp/wEUUUD6kp7/SgdT9DRRQLoLH1/4Calj6iiigY1v6mlHQ/Siigb&#10;Beo+hoh6H6miiglDoOh+lSjr+IoooGth/wDEPp/jTz0/4F/hRRQMe/T8KWL7jfQ/yoooDqSJ94f7&#10;tKOo/wA9qKKAJe5+tCfeFFFAMcf9QPrTv+Wv4j+dFFALYQ/638f8KkbqP94UUUAKv3v+Bf40n93/&#10;AHf6UUUDHjqf9w0g/wBaPoaKKAHj7w+v9aSTqP8Ae/xoooASX7ifSj+D/gFFFNgIOo/3v6VYj6N/&#10;u0UULcT2Efr+NOi/p/WiihiWxN/f/wB7+gpR90/T+lFFDBbjm6j/AD2oH32/3hRRSAZ3P1pz/dNF&#10;FAmI3UfWnr0/GiigcRx6n/epsvQ/SiigOo1eg+lSL0oooGh38Z+hoTofp/U0UUDGp90UL99fqaKK&#10;BdSQ9v8APelb/CiigSHSdP8APrTJv4f95f5UUUDR598dv+Rff8f5V8zw9fxoooGYE3/IQP405/8A&#10;Uyf739BRRQBiXn+sT/d/xqxp/wB4fT+tFFAFi+7/AEP/AKFWRd/xf7/+NFFA1uOsf9aPpV+f7q/h&#10;/KiigRLafdP0/oaSP/j+b/PaiigC72X/AHqhn6N9B/OiigCeH7p/3j/Kqd//AK2T/dWiigCHS/8A&#10;Xfj/AFFaN71H0FFFAFKf7rfU0yX/AFX/AAKiigBmm/8AH0/41LN1H40UUASah/x7fiP61X0j/X/8&#10;B/rRRQBctv8Aj6P+8aXU+n/AT/OiigDPh+5J/wBc/wDCn2H/AB9H6LRRQAzVP+P8fU/yqSH7n5UU&#10;UAI33z/vVBD/AKs/jRRQBY0/r/2z/wAabN1/4BRRQBXP3j9KiH/LT6UUUAOtv9Uf96rEX/HxHRRQ&#10;A8f68fSi/wCkf1oooAhH3fw/rUlt/q2/3aKKAKdx/rj/AL3+NSw/6n8D/SiigC1p3+rP+9/hUif8&#10;fTf739aKKAIIf+PyX/eqr/y9L9aKKAB/uJ9amn/491+lFFADdL6yf7oqn/y1P1NFFAya2+5J9BSS&#10;dZPrRRQIj/g/Cmp94UUUD6En/LQfQ1XvfvfnRRQIa/3B/vimv/rx9TRRQNkS/wDH0frU8X3B9KKK&#10;AQTf6ofjWdN/qvxoooETWPV/98Vqjqf92iigC5d/6uP61If+PT/gNFFADI/9Wf8Ac/qKZYf64fQ0&#10;UUAMvP8Aj7/z60+L/VXH1/qaKKAD/mGt/v8A+FWLH+H/AHP6UUUAV9U/16/7o/rViH/j0T6/0FFF&#10;AFCT/Xr/ANdT/Ony/wCtb6UUUAL/AMsR/un+dRz/AHT/ALn9aKKAK8fX8BUtt/rvxoooGyzddP8A&#10;gH+NNtPu/gf5UUUCL9z/AMep/wCua/yqvF98/wDXOiigBdN/4+X+o/lSXP8Ax+t/10/woooAu2nQ&#10;f7w/nU1x/wAe4/3DRRQBLcf8gGX/AHB/MV5r4q/1x/3j/OiigDm7n7x+p/nVcfcP1FFFACHoPpRR&#10;RQAUUUUAB6D6VNY/8fC/WiigDbtv+Pd/oP51f03/AFb/AO9RRQA/R/8AkLQ/9dW/pX3L8Gv+SeaZ&#10;/uf0NFFAlsHif/kC3H/XQ/yNcRB0f/doopLYOpV1H/j2b6D+VUNF/wCP5P8AeH8qKKYkehaX/wAe&#10;h/65D+VUx/rU+h/pRRQNGb4l/wCPOT8a8p1H/j8k/wB6iigFsUH/ANT/AMC/wps3+t/4D/WiigZB&#10;J/rP8+tMbqKKKAIv4T/vf0pr9P8AgNFFAFdf+Pcf739TTD98/Q/zoooAZN98/WmSfd/EfyoooASX&#10;79R/wj/f/wAaKKAEX/WH61FJ/j/WiigBF6D6U1v6miigD//ZUEsDBBQABgAIAAAAIQCdnevn2gAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21G5oKhTiVIi2gi0tB3BiN4ka&#10;jyPbaUxPz3QFy6f/9edNuUl2YBfjQ+9QwnIhgBlsnO6xlfB93D+9AAtRoVaDQyPhxwTYVPd3pSq0&#10;m/HLXA6xZTSCoVASuhjHgvPQdMaqsHCjQcpOzlsVCX3LtVczjduBZ0KsuVU90oVOjea9M835MFkJ&#10;2+V2nq5pErvV+fN03e19+jjWUj4+pLdXYNGk+FeGmz6pQ0VOtZtQBzYQ51SUQP/cwizLiWsJ+fNK&#10;AK9K/t+/+gUAAP//AwBQSwMEFAAGAAgAAAAhAFhgsxu6AAAAIgEAABkAAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlM&#10;u3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7k&#10;SBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgL&#10;EKOmLMCSMvgOm+oaSAPvWv71WfcCAAD//wMAUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG2x86cIC&#10;AAADBgAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAHL91&#10;UX4VBAB+FQQAFQAAAAAAAAAAAAAAAAAqBQAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsBAi0AFAAG&#10;AAgAAAAhAJ2d6+faAAAABwEAAA8AAAAAAAAAAAAAAAAA2xoEAGRycy9kb3ducmV2LnhtbFBLAQIt&#10;ABQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAAAAAAAAAAAAAAAOIbBABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzUEsFBgAAAAAGAAYAfQEAANMcBAAAAA==&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00F54433">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251550720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C94431D" wp14:editId="446F3286">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>371475</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1971675</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4641850" cy="542925"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4641850" cy="542925"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5A04EE0B" w14:textId="486E62B6" w:rsidR="00C9621D" w:rsidRDefault="00C9621D" w:rsidP="00C9621D">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="00BCF2"/>
+                                <w:sz w:val="38"/>
+                                <w:szCs w:val="38"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFF100"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
+                              </w:rPr>
+                              <w:t>Homeowners insurance</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0A2D0114" w14:textId="77777777" w:rsidR="00C9621D" w:rsidRDefault="00C9621D"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0C94431D" id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:29.25pt;margin-top:155.25pt;width:365.5pt;height:42.75pt;z-index:251550720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLFMdUawIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm7UdO00sryPXUapK&#10;URLVqXLGLMSrsgyFsXfdX9+B3bXdtJdUvcAw83jMJ7PrpjJsp3woweZ8eDbgTFkJRWlfcv7t6fbD&#10;JWcBhS2EAatyvleBX8/fv5vVbqpGsAFTKM+IxIZp7XK+QXTTLAtyoyoRzsApS0YNvhJIR/+SFV7U&#10;xF6ZbDQYXGQ1+MJ5kCoE0t60Rj5P/ForiQ9aB4XM5Jx8w7T6tK7jms1nYvrihduUsnND/IMXlSgt&#10;PXqguhEo2NaXf1BVpfQQQOOZhCoDrUupUgwUzXDwKprVRjiVYqHkBHdIU/h/tPJ+t3KPnmHzCRoq&#10;YExI7cI0kDLG02hfxZ08ZWSnFO4PaVMNMknK8cV4eDkhkyTbZDy6Gk0iTXa87XzAzwoqFoWceypL&#10;ypbY3QVsoT0kPmbhtjQmlcZYVuf84pzof7MQubFRo1KRO5qj50nCvVERY+xXpVlZpACiIrWXWhrP&#10;doIaQ0ipLKbYEy+hI0qTE2+52OGPXr3lchtH/zJYPFyuSgs+Rf/K7eJ777Ju8ZTzk7ijiM26ocBz&#10;ft4Xdg3FnurtoR2F4ORtSUW5EwEfhafepzrSPOMDLdoAJR86ibMN+J9/00c8tSRZOatplnIefmyF&#10;V5yZL5aa9Wo4HsfhS4fx5OOIDv7Usj612G21BKrKkH4OJ5MY8Wh6UXuonmnsF/FVMgkr6e2cYy8u&#10;sZ1w+jakWiwSiMbNCbyzKycjdSxSbLmn5ll41/UlUkffQz91YvqqPVtsvGlhsUXQZerdmOc2q13+&#10;aVRT93ffSvwLTs8Jdfz85r8AAAD//wMAUEsDBBQABgAIAAAAIQDpaEr74QAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLKhjq40naZKExKCw8Yu3NLGaysapzTZVvj1mBPc&#10;nv2enj/n68n14oxj6DxpmM8UCKTa244aDYe37V0KIkRD1vSeUMMXBlgX11e5yay/0A7P+9gILqGQ&#10;GQ1tjEMmZahbdCbM/IDE3tGPzkQex0ba0Vy43PVyodRSOtMRX2jNgGWL9cf+5DQ8l9tXs6sWLv3u&#10;y6eX42b4PLwnWt/eTJtHEBGn+BeGX3xGh4KZKn8iG0SvIUkTTmq4nysWHHhIVywq3qyWCmSRy/8v&#10;FD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAixTHVGsCAABEBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6WhK++EAAAAKAQAADwAAAAAAAAAA&#10;AAAAAADFBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5A04EE0B" w14:textId="486E62B6" w:rsidR="00C9621D" w:rsidRDefault="00C9621D" w:rsidP="00C9621D">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="00BCF2"/>
+                          <w:sz w:val="38"/>
+                          <w:szCs w:val="38"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFF100"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
+                        </w:rPr>
+                        <w:t>Homeowners insurance</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0A2D0114" w14:textId="77777777" w:rsidR="00C9621D" w:rsidRDefault="00C9621D"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F54433">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251584512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62A5ACCD" wp14:editId="024635C1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>371475</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2523490</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4372610" cy="771525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4372610" cy="771525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="56078DBA" w14:textId="048E0714" w:rsidR="00C9621D" w:rsidRPr="00F54433" w:rsidRDefault="00F54433" w:rsidP="00F54433">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54433">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t>Knowing what a standard homeowner’s insurance policy covers or doesn’t is key to protecting yourself, your family and your pocketbook.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="62A5ACCD" id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:29.25pt;margin-top:198.7pt;width:344.3pt;height:60.75pt;z-index:251584512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsOsOQbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYIhBZliShRqkpR&#10;EpVUORuvDat6Pa49sEt/fcfeXUBpL6l6sceeN8/z6eubpjJsr3woweZ8eDHgTFkJRWk3Of/+fPfh&#10;I2cBhS2EAatyflCB38zfv7uu3UyNYAumUJ4RiQ2z2uV8i+hmWRbkVlUiXIBTlpQafCWQjn6TFV7U&#10;xF6ZbDQYXGU1+MJ5kCoEur1tlXye+LVWEh+1DgqZyTn5hmn1aV3HNZtfi9nGC7ctZeeG+AcvKlFa&#10;evRIdStQsJ0v/6CqSukhgMYLCVUGWpdSpRgomuHgVTSrrXAqxULJCe6YpvD/aOXDfuWePMPmMzRU&#10;wJiQ2oVZoMsYT6N9FXfylJGeUng4pk01yCRdji+no6shqSTpptPhZDSJNNnJ2vmAXxRULAo591SW&#10;lC2xvw/YQntIfMzCXWlMKo2xrM751eVkkAyOGiI3NmJVKnJHc/I8SXgwKmKM/aY0K4sUQLxI7aWW&#10;xrO9oMYQUiqLKfbES+iI0uTEWww7/Mmrtxi3cfQvg8WjcVVa8Cn6V24XP3qXdYunnJ/FHUVs1g0F&#10;TjXqC7uG4kD19tCOQnDyrqSi3IuAT8JT71MdaZ7xkRZtgJIPncTZFvyvv91HPLUkaTmraZZyHn7u&#10;hFecma+WmvXTcDyOw5cO48l0RAd/rlmfa+yuWgJVZUg/h5NJjHg0vag9VC809ov4KqmElfR2zrEX&#10;l9hOOH0bUi0WCUTj5gTe25WTkToWKbbcc/MivOv6EqmjH6CfOjF71Z4tNlpaWOwQdJl6N+a5zWqX&#10;fxrV1P3dtxL/gvNzQp0+v/lvAAAA//8DAFBLAwQUAAYACAAAACEAcyMeFOIAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFEnpSFpiFNVkSokBIeWXrg58TaJaq9D7LaBr8ec&#10;4Liap5m3xXoyml1wdL0lAfE8AobUWNVTK+Dwvr3PgDkvSUltCQV8oYN1eXtTyFzZK+3wsvctCyXk&#10;cimg837IOXdNh0a6uR2QQna0o5E+nGPL1SivodxovoiiR25kT2GhkwNWHTan/dkIeKm2b3JXL0z2&#10;ravn1+Nm+Dx8JELczabNEzCPk/+D4Vc/qEMZnGp7JuWYFpBkSSAFPKzSJbAApMs0BlaHJM5WwMuC&#10;/3+h/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsOsOQbAIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzIx4U4gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="56078DBA" w14:textId="048E0714" w:rsidR="00C9621D" w:rsidRPr="00F54433" w:rsidRDefault="00F54433" w:rsidP="00F54433">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54433">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t>Knowing what a standard homeowner’s insurance policy covers or doesn’t is key to protecting yourself, your family and your pocketbook.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B61D10" w:rsidSect="00C9621D">
+    <w:sectPr w:rsidR="00590B66" w:rsidSect="00C9621D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="286B5C47"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0B0EF8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D377DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1CC860E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C4B681F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7408DB86"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2147,51 +2392,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BE15AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="097AD626"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2260,528 +2505,513 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="237253841">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2095009050">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="82651236">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="947589524">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="81"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9621D"/>
     <w:rsid w:val="00121543"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="00363C40"/>
+    <w:rsid w:val="00472FC2"/>
+    <w:rsid w:val="0048426F"/>
+    <w:rsid w:val="008F1864"/>
     <w:rsid w:val="00C9621D"/>
+    <w:rsid w:val="00E246E8"/>
+    <w:rsid w:val="00F54433"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1DF32DA2"/>
+  <w15:docId w15:val="{353EE9D9-F0BD-4EE0-8144-2F1C6D069F86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...404 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00363C40"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2852,58 +3082,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00121543"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3149,51 +3379,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>10</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>