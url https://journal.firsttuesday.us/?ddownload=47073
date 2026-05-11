--- v0 (2025-11-19)
+++ v1 (2026-05-11)
@@ -1,670 +1,667 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00845E9C">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6FDB5A8D" w14:textId="7C0D6844" w:rsidR="00EC5B0D" w:rsidRDefault="002A0693">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2DC83F" wp14:editId="45A89D42">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1414145</wp:posOffset>
+                  <wp:posOffset>1409700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8348081</wp:posOffset>
+                  <wp:posOffset>8343899</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3804249" cy="1199072"/>
-                <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+                <wp:extent cx="3803650" cy="1400175"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3804249" cy="1199072"/>
+                          <a:ext cx="3803650" cy="1400175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00845E9C" w:rsidRPr="00845E9C" w:rsidRDefault="00845E9C">
+                          <w:p w14:paraId="22A742C5" w14:textId="77777777" w:rsidR="00845E9C" w:rsidRPr="00845E9C" w:rsidRDefault="00845E9C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00845E9C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00845E9C" w:rsidRPr="00845E9C" w:rsidRDefault="00845E9C">
+                          <w:p w14:paraId="05B93A64" w14:textId="6B4FC06D" w:rsidR="00845E9C" w:rsidRPr="002A0693" w:rsidRDefault="002A0693">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="00845E9C">
+                            <w:r w:rsidRPr="002A0693">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>CalBRE</w:t>
+                              <w:t>D</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-                            <w:r w:rsidRPr="00845E9C">
+                            <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">RE </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="00845E9C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>lic</w:t>
+                              <w:t>L</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-                            <w:r w:rsidRPr="00845E9C">
+                            <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> #</w:t>
+                              <w:t>ic #</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00845E9C">
+                            <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00845E9C">
+                            <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>youremail@mail.com</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00845E9C">
+                            <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A0693">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4D2DC83F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:111.35pt;margin-top:657.35pt;width:299.55pt;height:94.4pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3xaeHgAIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fU2g9AIiVIyKaVLV&#10;VoOpz8axSzTbx7MNCfv1O3YSitheOu0lOT7nO/fL9K7RiuyF8xWYgg4uckqE4VBW5rWg39fLT7eU&#10;+MBMyRQYUdCD8PRu9vHDtLYTMYQtqFI4gkaMn9S2oNsQ7CTLPN8KzfwFWGFQKMFpFvDpXrPSsRqt&#10;a5UN8/w6q8GV1gEX3iP3vhXSWbIvpeDhSUovAlEFxdhC+rr03cRvNpuyyatjdlvxLgz2D1FoVhl0&#10;ejR1zwIjO1f9YUpX3IEHGS446AykrLhIOWA2g/wsm9WWWZFyweJ4eyyT/39m+eP+2ZGqLOiYEsM0&#10;tmgtmkA+Q0PGsTq19RMErSzCQoNs7HLP98iMSTfS6fjHdAjKsc6HY22jMY7My9t8NByhE46ywWA8&#10;zm+G0U72pm6dD18EaBKJgjpsXqop2z/40EJ7SPRmYFkplRqoDKkLen15lSeFowSNKxOxIo1CZyam&#10;1IaeqHBQImKU+SYkliJlEBlpCMVCObJnOD6Mc2FCSj7ZRXRESQziPYod/i2q9yi3efSewYSjsq4M&#10;uJT9Wdjljz5k2eKx5id5RzI0mybNwKjv7AbKAzbcQbsw3vJlhU15YD48M4cbgj3GrQ9P+JEKsPjQ&#10;UZRswf36Gz/icXBRSkmNG1dQ/3PHnKBEfTU40uPBaBRXND1GVzdDfLhTyeZUYnZ6AdiVAd4XyxMZ&#10;8UH1pHSgX/A4zKNXFDHD0XdBQ08uQnsH8LhwMZ8nEC6lZeHBrCyPpmOT4sitmxfmbDeXAUf6Efrd&#10;ZJOz8WyxUdPAfBdAVml2Y53bqnb1x4VO098dn3gxTt8J9XYiZ78BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgqUPN4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqBOXQBTiVFWk&#10;CgnBoaUXbpvYTSL8E2K3DTw9y6ncdndGs9+Uq9kadtJTGLyTkC4SYNq1Xg2uk7B/39zlwEJEp9B4&#10;pyV86wCr6vqqxEL5s9vq0y52jEJcKFBCH+NYcB7aXlsMCz9qR9rBTxYjrVPH1YRnCreGiyR54BYH&#10;Rx96HHXd6/Zzd7QSXurNG24bYfMfUz+/Htbj1/4jk/L2Zl4/AYt6jhcz/OETOlTE1PijU4EZCUKI&#10;R7KSsEzvaSJLLlJq09ApS5YZ8Krk/1tUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3&#10;xaeHgAIAAGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAgqUPN4wAAAA0BAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:111pt;margin-top:657pt;width:299.5pt;height:110.25pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg/n0gaAIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm107dpJaWUduIleV&#10;oiSqU+WMWYhXZRkKY++6v74Du37U7SVVLzDMfHzMk+ubtjZso3yowBZ8cJZzpqyEsrKvBf/2PP9w&#10;xVlAYUthwKqCb1XgN9P3764bN1FDWIEplWdEYsOkcQVfIbpJlgW5UrUIZ+CUJaMGXwuko3/NSi8a&#10;Yq9NNszzi6wBXzoPUoVA2rvOyKeJX2sl8VHroJCZgpNvmFaf1mVcs+m1mLx64VaV7N0Q/+BFLSpL&#10;j+6p7gQKtvbVH1R1JT0E0Hgmoc5A60qqFANFM8hPolmshFMpFkpOcPs0hf9HKx82C/fkGbafoKUC&#10;xoQ0LkwCKWM8rfZ13MlTRnZK4XafNtUik6Q8v8rPL8ZkkmQbjPJ8cDmOPNnhuvMBPyuoWRQK7qku&#10;KV1icx+wg+4g8TUL88qYVBtjWVPwi3Pi/81C5MZGjUpV7mkOricJt0ZFjLFflWZVmSKIitRf6tZ4&#10;thHUGUJKZTEFn3gJHVGanHjLxR5/8Ootl7s4di+Dxf3lurLgU/Qnbpffdy7rDk85P4o7itgu276k&#10;Syi3VGkP3RAEJ+cVVeNeBHwSnrqeKkiTjI+0aAOUdeglzlbgf/5NH/HUjGTlrKEpKnj4sRZecWa+&#10;WGrTj4PRKI5dOozGl0M6+GPL8thi1/UtUDkG9Gc4mcSIR7MTtYf6hQZ+Fl8lk7CS3i447sRb7Gab&#10;PgypZrMEokFzAu/twslIHasTe+25fRHe9Q2J1MsPsJs3MTnpyw4bb1qYrRF0lZo2JrjLap94GtLU&#10;9v2HEn+B43NCHb696S8AAAD//wMAUEsDBBQABgAIAAAAIQDKM4hf4QAAAA0BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE/LTsMwELwj8Q/WInGjTtwGRSFOVUWqkBAcWnrhtondJMKPELtt4OtZTvQ2szOa&#10;nSnXszXsrKcweCchXSTAtGu9Glwn4fC+fciBhYhOofFOS/jWAdbV7U2JhfIXt9PnfewYhbhQoIQ+&#10;xrHgPLS9thgWftSOtKOfLEaiU8fVhBcKt4aLJHnkFgdHH3ocdd3r9nN/shJe6u0b7hph8x9TP78e&#10;N+PX4SOT8v5u3jwBi3qO/2b4q0/VoaJOjT85FZiRIISgLZGEZboiRJZcpAQaOmXLVQa8Kvn1iuoX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIP59IGgCAAA+BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyjOIX+EAAAANAQAADwAAAAAAAAAAAAAA&#10;AADCBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00845E9C" w:rsidRPr="00845E9C" w:rsidRDefault="00845E9C">
+                    <w:p w14:paraId="22A742C5" w14:textId="77777777" w:rsidR="00845E9C" w:rsidRPr="00845E9C" w:rsidRDefault="00845E9C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00845E9C">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00845E9C" w:rsidRPr="00845E9C" w:rsidRDefault="00845E9C">
+                    <w:p w14:paraId="05B93A64" w14:textId="6B4FC06D" w:rsidR="00845E9C" w:rsidRPr="002A0693" w:rsidRDefault="002A0693">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="00845E9C">
+                      <w:r w:rsidRPr="002A0693">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>CalBRE</w:t>
+                        <w:t>D</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="00845E9C">
+                      <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">RE </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="00845E9C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>lic</w:t>
+                        <w:t>L</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="00845E9C">
+                      <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> #</w:t>
+                        <w:t>ic #</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00845E9C">
+                      <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00845E9C">
+                      <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>youremail@mail.com</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00845E9C">
+                      <w:r w:rsidR="00845E9C" w:rsidRPr="002A0693">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A0693">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...113 lines deleted...]
-        </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40003CB6" wp14:editId="4CE5FCCF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>327660</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7675245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7073265" cy="318770"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7073265" cy="318770"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2BC30D04" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Have a safe summer. When you’re ready to dive into selling or leasing your home, give me a call!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7BF386AF" w14:textId="77777777" w:rsidR="00845E9C" w:rsidRDefault="00845E9C"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="40003CB6" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:25.8pt;margin-top:604.35pt;width:556.95pt;height:25.1pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAOL8RawIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51n0wVxiqxFhgFF&#10;W6wdelZkKTEmi5rExM5+fSnZeaDbpcMuNiV+fH0kNbtuKsN2yocSbM77Fz3OlJVQlHad8x/Py09X&#10;nAUUthAGrMr5XgV+Pf/4YVa7qRrABkyhPCMnNkxrl/MNoptmWZAbVYlwAU5ZUmrwlUA6+nVWeFGT&#10;98pkg17vMqvBF86DVCHQ7W2r5PPkX2sl8UHroJCZnFNumL4+fVfxm81nYrr2wm1K2aUh/iGLSpSW&#10;gh5d3QoUbOvLP1xVpfQQQOOFhCoDrUupUg1UTb/3ppqnjXAq1ULkBHekKfw/t/J+9+QePcPmCzTU&#10;wEhI7cI00GWsp9G+in/KlJGeKNwfaVMNMkmXk95kOLgccyZJN+xfTSaJ1+xk7XzArwoqFoWce2pL&#10;Ykvs7gJSRIIeIDGYhWVpTGqNsazO+eVw3EsGRw1ZGBuxKjW5c3PKPEm4NypijP2uNCuLVEC8SOOl&#10;boxnO0GDIaRUFlPtyS+hI0pTEu8x7PCnrN5j3NZxiAwWj8ZVacGn6t+kXfw8pKxbPBF5VncUsVk1&#10;VPhZY1dQ7KnfHtpVCE4uS2rKnQj4KDzNPrWY9hkf6KMNEPnQSZxtwP/+233E00iSlrOadinn4ddW&#10;eMWZ+WZpWD/3R6O4fOkwGk8GdPDnmtW5xm6rG6Cu9OnlcDKJEY/mIGoP1Qut/SJGJZWwkmLnHA/i&#10;DbYbTs+GVItFAtG6OYF39snJ6Do2KY7cc/MivOvmEmmi7+GwdWL6ZjxbbLS0sNgi6DLNbuS5ZbXj&#10;n1Y1jXT3rMS34PycUKfHb/4KAAD//wMAUEsDBBQABgAIAAAAIQBC5n4l4gAAAA0BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4swskICJL05A0JkYPrb14G9gpEPcD2W2L/nqXkz3O&#10;O0/eeaZcz1qxM01usEZAvIqAkWmtHEwn4PCxfciBOY9GorKGBPyQg3V1e1NiIe3F7Oi89x0LJcYV&#10;KKD3fiw4d21PGt3KjmTC7mgnjT6MU8flhJdQrhVPoijjGgcTLvQ4Ut1T+7U/aQGv9fYdd02i819V&#10;v7wdN+P34TMV4v5u3jwD8zT7fxgW/aAOVXBq7MlIx5SANM4CGfIkyh+BLUScpSmwZsnS/Al4VfLr&#10;L6o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIA4vxFrAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAELmfiXiAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2BC30D04" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Have a safe summer. When you’re ready to dive into selling or leasing your home, give me a call!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7BF386AF" w14:textId="77777777" w:rsidR="00845E9C" w:rsidRDefault="00845E9C"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AD78A56" wp14:editId="59E2D68A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AD78A56" wp14:editId="52099633">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3812540</wp:posOffset>
+                  <wp:posOffset>3810000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4071620</wp:posOffset>
+                  <wp:posOffset>4067175</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3674110" cy="3596640"/>
-                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:extent cx="3674110" cy="3514725"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3674110" cy="3596640"/>
+                          <a:ext cx="3674110" cy="3514725"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:linkedTxbx id="3" seq="1"/>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:300.2pt;margin-top:320.6pt;width:289.3pt;height:283.2pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB++coliwIAAHgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEJJSIDUpBVJUQ&#10;oJKKs+O1iYXtMbaT3fTXM/buhijthaqXXXvmzXg+3szFZWM02QofFNiSDk8GlAjLoVL2uaS/ljdf&#10;vlISIrMV02BFSXci0Mv5508XtZuJEaxBV8ITdGLDrHYlXcfoZkUR+FoYFk7ACYtKCd6wiFf/XFSe&#10;1ejd6GI0GEyLGnzlPHARAkqvWyWdZ/9SCh7vpQwiEl1SjC3mr8/fVfoW8ws2e/bMrRXvwmD/EIVh&#10;yuKje1fXLDKy8eoPV0ZxDwFkPOFgCpBScZFzwGyGg6NsHtfMiZwLFie4fZnC/3PL77YPnqiqpBNK&#10;LDPYoqVoIvkGDZmk6tQuzBD06BAWGxRjl3t5QGFKupHepD+mQ1CPdd7ta5uccRSeTs/GwyGqOOpO&#10;J+fT6ThXv3g3dz7E7wIMSYeSemxerinb3oaIoSC0h6TXLNworXMDtSV1Saenk0E22GvQQtuEFZkK&#10;nZuUUht6PsWdFgmj7U8hsRQ5gyTIJBRX2pMtQ/owzoWNOfnsF9EJJTGIjxh2+PeoPmLc5tG/DDbu&#10;jY2y4HP2R2FXL33IssVjIQ/yTket7Iuols2qyUwY4ciK14M+r6DaYfs9tOMTHL9R2KJbFuID8zgv&#10;2FbcAfEeP1IDtgK6EyVr8L//Jk94pDFqKalx/koaXjfMC0r0D4sEPx+OkSAk5st4cjbCiz/UrA41&#10;dmOuAHs0xNAdz8eEj7o/Sg/mCVfFIr2KKmY5vl3S2B+vYrsVcNVwsVhkEI6oY/HWPjqeXKeWJQIu&#10;myfmXcfSiAS/g35S2eyIrC02WVpYbCJIlZmcqt5WtesGjncmeLeK0v44vGfU+8KcvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPdO53LjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNyonaikJcSpqkgVEoJDSy/cNrGbRPgnxG4beHq2p3Kb0X6anSlWkzXspMfQeychmQlg2jVe9a6V&#10;sP/YPCyBhYhOofFOS/jRAVbl7U2BufJnt9WnXWwZhbiQo4QuxiHnPDSdthhmftCObgc/Woxkx5ar&#10;Ec8Ubg1Phci4xd7Rhw4HXXW6+dodrYTXavOO2zq1y19Tvbwd1sP3/vNRyvu7af0MLOopXmG41Kfq&#10;UFKn2h+dCsxIyISYE0pinqTALkSyeKJ5NalULDLgZcH/ryj/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAH75yiWLAgAAeAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPdO53LjAAAADQEAAA8AAAAAAAAAAAAAAAAA5QQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1AD78A56" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:300pt;margin-top:320.25pt;width:289.3pt;height:276.75pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3TqGwdgIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGyEMfp+0/wHxvl4uTdItyqXKUmWa&#10;FLXV2qnPhIMElcMUSO6yv36Gu/xQtpdOewGDPxvbn83ktqk02QnnFZiC5lc9SoThUCqzLujP58Wn&#10;z5T4wEzJNBhR0L3w9Hb68cOktmPRhw3oUjiCTowf17agmxDsOMs834iK+SuwwqBSgqtYwKNbZ6Vj&#10;NXqvdNbv9UZZDa60DrjwHm/vWiWdJv9SCh4epPQiEF1QjC2k1aV1FddsOmHjtWN2o3gXBvuHKCqm&#10;DD56dHXHAiNbp/5wVSnuwIMMVxyqDKRUXKQcMJu8d5HN04ZZkXLB4nh7LJP/f275/e7JPjoSmq/Q&#10;IIGxILX1Y4+XMZ9GuiruGClBPZZwfyybaALheHk9uhnkOao46q6H+eCmP4x+spO5dT58E1CRKBTU&#10;IS+pXGy39KGFHiDxNQMLpXXiRhtSF3R0Pewlg6MGnWsTsSKx3Lk5hZ6ksNciYrT5ISRRZcogXqT+&#10;EnPtyI5hZzDOhQkp+eQX0RElMYj3GHb4U1TvMW7zOLwMJhyNK2XApewvwi5fDyHLFo81P8s7ilqZ&#10;V1E+N6sG0y9oH6dRvJ3xvIJyj/Q7aCfDW75QSNGS+fDIHI4C0orjHR5wkRqQCugkSjbgfv3tPuKx&#10;Q1FLSY2jVVD/tmVOUKK/G+zdL/lgEGcxHQbDmz4e3Llmda4x22oOyFGOoVuexIgP+iBKB9UL/gKz&#10;+CqqmOH4dkHDQZyHduDxF+FiNksgnD7LwtI8WR5dR8piAz43L8zZrksDNvg9HIaQjS+atcVGSwOz&#10;bQCpUifHqrdV7djAyU2z0P0y8Ws4PyfU6S+c/gYAAP//AwBQSwMEFAAGAAgAAAAhAD4JjgXjAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3aoNIcSpqkgVEoJDSy/cnHib&#10;RNjrELtt4OtxTuU2ox3NvsnXozXsjIPvHEmYzwQwpNrpjhoJh4/tQwrMB0VaGUco4Qc9rIvbm1xl&#10;2l1oh+d9aFgsIZ8pCW0Ifca5r1u0ys9cjxRvRzdYFaIdGq4HdYnl1vCFEAm3qqP4oVU9li3WX/uT&#10;lfBabt/VrlrY9NeUL2/HTf99+FxJeX83bp6BBRzDNQwTfkSHIjJV7kTaMyMhESJuCVEsxQrYlJg/&#10;pgmwalJPSwG8yPn/FcUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHdOobB2AgAAUwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD4JjgXjAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent/>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00845E9C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...114 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="364BBFBE" wp14:editId="6D960311">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>415925</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8371205</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="828040" cy="1203325"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="828040" cy="1203325"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00845E9C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38F1EDD3" wp14:editId="35FB4D67">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5871210</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>9003665</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1543685" cy="565785"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1543685" cy="565785"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00845E9C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EB8646D" wp14:editId="32F1951F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>205105</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4074531</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3528060" cy="3596640"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
@@ -674,626 +671,746 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx id="3">
                         <w:txbxContent>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="5EEBE718" w14:textId="3AA08740" w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
                             <w:pPr>
                               <w:pStyle w:val="Numbers"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0090A4"/>
                               </w:rPr>
                               <w:t>Safety covers.</w:t>
                             </w:r>
                             <w:r>
-                              <w:t xml:space="preserve"> Either manual or motorized, covers are placed over the water’s surface when the pool is not in use. Ensure the cover:</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A0693" w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>Manual or motorized covers are placed over the water’s surface when the pool is not in use. Ensure the cover:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="1A0B46BE" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="9"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>fully covers the surface of the pool;</w:t>
+                            <w:r w:rsidRPr="002A0693">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>fully spans the surface of the pool;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="3DA5B1CD" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="9"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>can withstand the weight of a child and two adults in case someone falls and needs to be helped off; and</w:t>
+                            <w:r w:rsidRPr="002A0693">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>can withstand the weight of a child and two adults in case someone falls and needs to be helped; and</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="1D58E729" w14:textId="6FEC016C" w:rsidR="006F329E" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="9"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> for easy and quick removal to respond to emergencies.</w:t>
+                            <w:r w:rsidRPr="002A0693">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>allows for easy and quick removal in an emergency.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
-[...11 lines deleted...]
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="76A8C098" w14:textId="2D593C0A" w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
                             <w:pPr>
                               <w:pStyle w:val="Numbers"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0090A4"/>
                               </w:rPr>
                               <w:t>Pool fences.</w:t>
                             </w:r>
                             <w:r>
-                              <w:t xml:space="preserve"> Barriers and fences entirely surround a pool to ensure children do not have access. For maximum safety, be sure the fence:</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A0693" w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>Entirely surround a pool with a barrier or fence to keep children out. For maximum safety, be sure the fence:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="7643F7D0" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="12"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>does not contain vertical bars more than four inches apart;</w:t>
+                            <w:r w:rsidRPr="002A0693">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>has vertical bars less than four inches apart;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="2886E4E5" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="12"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="002A0693">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                               <w:t>is at least four feet tall;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="5A07E242" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="12"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="002A0693">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                               <w:t>does not have footholds or handholds that may be used for climbing;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="7B7FD93C" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="13"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                               <w:t>features a self-closing and self-latching child-proof gate; and</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="520769A4" w14:textId="32725255" w:rsidR="006F329E" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="4"/>
+                                <w:numId w:val="13"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-                              <w:jc w:val="both"/>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">is clear of any objects, such as chairs or tables, </w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="016C962B" w14:textId="1FF842D9" w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
                             <w:pPr>
                               <w:pStyle w:val="Numbers"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0090A4"/>
                               </w:rPr>
                               <w:t>Alarms.</w:t>
                             </w:r>
                             <w:r>
-                              <w:t xml:space="preserve"> Installing alarms on a pool ensures adults are alerted when water in the pool is displaced. Effective alarms:</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A0693" w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>Installing alarms on a pool ensures adults are alerted when water in the pool is displaced. Effective alarms:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="6CE8B264" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="6"/>
+                                <w:numId w:val="15"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                               <w:t>sound for at least 30 seconds and begin within seven seconds of being triggered;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="3610A721" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="6"/>
+                                <w:numId w:val="15"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                               <w:t>are loud enough to be heard throughout the home – at least 85 decibels;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="37E8801F" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="CheckMarks"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="6"/>
+                                <w:numId w:val="15"/>
                               </w:numPr>
-                              <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>emit an alarm sound distinct from other sounds in the home (e.g. telephone or doorbell); and</w:t>
+                            <w:r w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>emit a sound distinct from other alarms in the home (e.g. telephone or doorbell); and</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRPr="00845E9C" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                          <w:p w14:paraId="50E2C1CA" w14:textId="599CA95A" w:rsidR="006F329E" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="6"/>
+                                <w:numId w:val="15"/>
                               </w:numPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-                              <w:t>contain</w:t>
+                            <w:r w:rsidRPr="006D77FE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>contain an automatic reset feature and deactivation that cannot be located by children</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-                              <w:t xml:space="preserve"> an automatic reset feature and deactivation that cannot be located by children.</w:t>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:16.15pt;margin-top:320.85pt;width:277.8pt;height:283.2pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5SlURgwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSdYGdYqsRYcB&#10;RVusHXZWZKkxJomaxMTOfv0o2U6DbpcOu9gS+UiRjx8Xl601bKdCrMGVfHwy4kw5CVXtnkv+7enm&#10;wxlnEYWrhAGnSr5XkV8u37+7aPxCTWADplKBkRMXF40v+QbRL4oiyo2yIp6AV46UGoIVSNfwXFRB&#10;NOTdmmIyGs2LBkLlA0gVI0mvOyVfZv9aK4n3WkeFzJScYsP8Dfm7Tt9ieSEWz0H4TS37MMQ/RGFF&#10;7ejRg6trgYJtQ/2HK1vLABE0nkiwBWhdS5VzoGzGo1fZPG6EVzkXIif6A03x/7mVd7uHwOqq5FPO&#10;nLBUoifVIvsELZsmdhofFwR69ATDlsRU5UEeSZiSbnWw6U/pMNITz/sDt8mZJOHpbHI2mpNKku50&#10;dj6fTzP7xYu5DxE/K7AsHUoeqHiZU7G7jUihEHSApNcc3NTG5AIax5qSz09no2xw0JCFcQmrciv0&#10;blJKXej5hHujEsa4r0oTFTmDJMhNqK5MYDtB7SOkVA5z8tkvoRNKUxBvMezxL1G9xbjLY3gZHB6M&#10;be0g5OxfhV39GELWHZ6IPMo7HbFdt7kHJkNl11DtqeABuoGJXt7UVJRbEfFBBJoQKiRNPd7TRxsg&#10;8qE/cbaB8Otv8oSnxiUtZw1NXMnjz60IijPzxVFLn4+n1BIM82U6+zihSzjWrI81bmuvgKoypv3i&#10;ZT4mPJrhqAPY77QcVulVUgkn6e2S43C8wm4P0HKRarXKIBpKL/DWPXqZXKcipZZ7ar+L4Pu+RGrp&#10;OxhmUyxetWeHTZYOVlsEXefeTTx3rPb800Dnlu6XT9oYx/eMelmRy98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAZhNcb4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swvUtogs&#10;TUPSmBg9tPbibWC3QGRnkd226K93POlx8r68902+nmwvzmb0nSMF8SwCYah2uqNGweFte5eC8AFJ&#10;Y+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hnqKANYcik9HVrLPqZGwxxdnSjxcDn2Eg94oXLbS+TKFpK&#10;ix3xQouDKVtTf+xPVsFzuX3FXZXY9Lsvn16Om+Hz8L5Q6vZm2jyCCGYKfzD86rM6FOxUuRNpL3oF&#10;82TOpILlfbwCwcAiXT2AqJhMojQGWeTy/w/FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB5SlURgwIAAGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAZhNcb4wAAAAsBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6EB8646D" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:16.15pt;margin-top:320.85pt;width:277.8pt;height:283.2pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMXdj7bgIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51Hk7VBnSJr0WFA&#10;0RZLh54VWUqMyaImMbGzX19KtpOg26XDLjYlfnx9JHV13VSG7ZQPJdicD88GnCkroSjtOuc/nu8+&#10;XXAWUNhCGLAq53sV+PX844er2s3UCDZgCuUZObFhVrucbxDdLMuC3KhKhDNwypJSg68E0tGvs8KL&#10;mrxXJhsNBtOsBl84D1KFQLe3rZLPk3+tlcRHrYNCZnJOuWH6+vRdxW82vxKztRduU8ouDfEPWVSi&#10;tBT04OpWoGBbX/7hqiqlhwAazyRUGWhdSpVqoGqGgzfVLDfCqVQLkRPcgabw/9zKh93SPXmGzRdo&#10;qIGRkNqFWaDLWE+jfRX/lCkjPVG4P9CmGmSSLseT0cVgSipJuvHkcjo9T8RmR3PnA35VULEo5NxT&#10;XxJdYncfkEIStIfEaBbuSmNSb4xldc6n48kgGRw0ZGFsxKrU5c7NMfUk4d6oiDH2u9KsLFIF8SLN&#10;l7oxnu0ETYaQUllMxSe/hI4oTUm8x7DDH7N6j3FbRx8ZLB6Mq9KCT9W/Sbv42aesWzwReVJ3FLFZ&#10;NVR4zkd9Z1dQ7KnhHtpdCE7eldSUexHwSXgafmokLTQ+0kcbIPKhkzjbgP/9t/uIp5kkLWc1LVPO&#10;w6+t8Ioz883StF4Oz2kkGKbD+eTziA7+VLM61dhtdQPUlSE9HU4mMeLR9KL2UL3Q3i9iVFIJKyl2&#10;zrEXb7BdcXo3pFosEoj2zQm8t0sno+vYpDhyz82L8K6bS6SRfoB+7cTszXi22GhpYbFF0GWa3chz&#10;y2rHP+1qGunuXYmPwek5oY6v3/wVAAD//wMAUEsDBBQABgAIAAAAIQAZhNcb4wAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swvUtogsTUPSmBg9tPbibWC3QGRnkd226K93&#10;POlx8r68902+nmwvzmb0nSMF8SwCYah2uqNGweFte5eC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSC&#10;S8hnqKANYcik9HVrLPqZGwxxdnSjxcDn2Eg94oXLbS+TKFpKix3xQouDKVtTf+xPVsFzuX3FXZXY&#10;9Lsvn16Om+Hz8L5Q6vZm2jyCCGYKfzD86rM6FOxUuRNpL3oF82TOpILlfbwCwcAiXT2AqJhMojQG&#10;WeTy/w/FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMXdj7bgIAAEUFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAZhNcb4wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox style="mso-next-textbox:#Text Box 5">
                   <w:txbxContent>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="5EEBE718" w14:textId="3AA08740" w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
                       <w:pPr>
                         <w:pStyle w:val="Numbers"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0090A4"/>
                         </w:rPr>
                         <w:t>Safety covers.</w:t>
                       </w:r>
                       <w:r>
-                        <w:t xml:space="preserve"> Either manual or motorized, covers are placed over the water’s surface when the pool is not in use. Ensure the cover:</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A0693" w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>Manual or motorized covers are placed over the water’s surface when the pool is not in use. Ensure the cover:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="1A0B46BE" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="9"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>fully covers the surface of the pool;</w:t>
+                      <w:r w:rsidRPr="002A0693">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>fully spans the surface of the pool;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="3DA5B1CD" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="9"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>can withstand the weight of a child and two adults in case someone falls and needs to be helped off; and</w:t>
+                      <w:r w:rsidRPr="002A0693">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>can withstand the weight of a child and two adults in case someone falls and needs to be helped; and</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="1D58E729" w14:textId="6FEC016C" w:rsidR="006F329E" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="9"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> for easy and quick removal to respond to emergencies.</w:t>
+                      <w:r w:rsidRPr="002A0693">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>allows for easy and quick removal in an emergency.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
-[...11 lines deleted...]
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="76A8C098" w14:textId="2D593C0A" w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
                       <w:pPr>
                         <w:pStyle w:val="Numbers"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0090A4"/>
                         </w:rPr>
                         <w:t>Pool fences.</w:t>
                       </w:r>
                       <w:r>
-                        <w:t xml:space="preserve"> Barriers and fences entirely surround a pool to ensure children do not have access. For maximum safety, be sure the fence:</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A0693" w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>Entirely surround a pool with a barrier or fence to keep children out. For maximum safety, be sure the fence:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="7643F7D0" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="12"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>does not contain vertical bars more than four inches apart;</w:t>
+                      <w:r w:rsidRPr="002A0693">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>has vertical bars less than four inches apart;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="2886E4E5" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="12"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="002A0693">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                         <w:t>is at least four feet tall;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="5A07E242" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="12"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="002A0693">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                         <w:t>does not have footholds or handholds that may be used for climbing;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="7B7FD93C" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="13"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                         <w:t>features a self-closing and self-latching child-proof gate; and</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="520769A4" w14:textId="32725255" w:rsidR="006F329E" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="4"/>
+                          <w:numId w:val="13"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-                        <w:jc w:val="both"/>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">is clear of any objects, such as chairs or tables, </w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="016C962B" w14:textId="1FF842D9" w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
                       <w:pPr>
                         <w:pStyle w:val="Numbers"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0090A4"/>
                         </w:rPr>
                         <w:t>Alarms.</w:t>
                       </w:r>
                       <w:r>
-                        <w:t xml:space="preserve"> Installing alarms on a pool ensures adults are alerted when water in the pool is displaced. Effective alarms:</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A0693" w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>Installing alarms on a pool ensures adults are alerted when water in the pool is displaced. Effective alarms:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="6CE8B264" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="6"/>
+                          <w:numId w:val="15"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                         <w:t>sound for at least 30 seconds and begin within seven seconds of being triggered;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="3610A721" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="6"/>
+                          <w:numId w:val="15"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                         <w:t>are loud enough to be heard throughout the home – at least 85 decibels;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="37E8801F" w14:textId="77777777" w:rsidR="002A0693" w:rsidRPr="006D77FE" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="CheckMarks"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="6"/>
+                          <w:numId w:val="15"/>
                         </w:numPr>
-                        <w:spacing w:after="47" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>emit an alarm sound distinct from other sounds in the home (e.g. telephone or doorbell); and</w:t>
+                      <w:r w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>emit a sound distinct from other alarms in the home (e.g. telephone or doorbell); and</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRPr="00845E9C" w:rsidRDefault="006F329E" w:rsidP="00845E9C">
+                    <w:p w14:paraId="50E2C1CA" w14:textId="599CA95A" w:rsidR="006F329E" w:rsidRPr="002A0693" w:rsidRDefault="002A0693" w:rsidP="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="6"/>
+                          <w:numId w:val="15"/>
                         </w:numPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-                        <w:t>contain</w:t>
+                      <w:r w:rsidRPr="006D77FE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>contain an automatic reset feature and deactivation that cannot be located by children</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-                        <w:t xml:space="preserve"> an automatic reset feature and deactivation that cannot be located by children.</w:t>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006F329E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="525A832B" wp14:editId="7566ED2C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3493135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>706755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4105910" cy="1207135"/>
@@ -1313,51 +1430,51 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="006F329E">
+                          <w:p w14:paraId="4CEB2555" w14:textId="77777777" w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="006F329E">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:spacing w:line="180" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                                 <w:color w:val="005F6C"/>
                                 <w:sz w:val="99"/>
                                 <w:szCs w:val="99"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006F329E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                                 <w:color w:val="005F6D"/>
                                 <w:sz w:val="101"/>
                                 <w:szCs w:val="101"/>
                               </w:rPr>
                               <w:t>Pool</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                                 <w:color w:val="005F6C"/>
                                 <w:sz w:val="101"/>
                                 <w:szCs w:val="101"/>
@@ -1399,74 +1516,74 @@
                                 <w:sz w:val="99"/>
                                 <w:szCs w:val="99"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:solidFill>
                                     <w14:srgbClr w14:val="000000"/>
                                   </w14:solidFill>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                                 <w14:textFill>
                                   <w14:noFill/>
                                 </w14:textFill>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="006F329E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                                 <w:color w:val="005F6D"/>
                                 <w:sz w:val="99"/>
                                 <w:szCs w:val="99"/>
                               </w:rPr>
                               <w:t>for homeowners</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E"/>
+                          <w:p w14:paraId="740402FF" w14:textId="77777777" w:rsidR="006F329E" w:rsidRDefault="006F329E"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:275.05pt;margin-top:55.65pt;width:323.3pt;height:95.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIrhfVfQIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSWhgVKepAnSZV&#10;gAYTz65jt9Fsn2e7Tbq/nrOTtBXbC9NekvPd58/3+/qm1YrshPM1mJIWZzklwnCoarMu6Y/nxafP&#10;lPjATMUUGFHSvfD0Zvbxw3Vjp2IEG1CVcARJjJ82tqSbEOw0yzzfCM38GVhh0CjBaRbw6NZZ5ViD&#10;7Fplozy/yBpwlXXAhfeoveuMdJb4pRQ8PEjpRSCqpOhbSF+Xvqv4zWbXbLp2zG5q3rvB/sELzWqD&#10;jx6o7lhgZOvqP6h0zR14kOGMg85AypqLFANGU+RvonnaMCtSLJgcbw9p8v+Plt/vHh2pq5KOKDFM&#10;Y4meRRvIF2jJKGansX6KoCeLsNCiGqs86D0qY9CtdDr+MRyCdszz/pDbSMZROS7yyVWBJo62YpRf&#10;FueTyJMdr1vnw1cBmkShpA6Ll3LKdksfOugAia8ZWNRKpQIqQ5qSXpxP8nThYEFyZSJWpFboaWJI&#10;netJCnslIkaZ70JiKlIEUZGaUNwqR3YM24dxLkxIwSdeREeURCfec7HHH716z+UujuFlMOFwWdcG&#10;XIr+jdvVz8Fl2eEx5ydxRzG0q7Yv9QqqPVbaQTcp3vJFjdVYMh8emcPRwAriuIcH/EgFmHXoJUo2&#10;4H7/TR/x2LFopaTBUSup/7VlTlCivhns5atiPI6zmQ7jyeUID+7Usjq1mK2+BSxHgYvF8iRGfFCD&#10;KB3oF9wK8/gqmpjh+HZJwyDehm4B4FbhYj5PIJxGy8LSPFkeqWN1Yq89ty/M2b4hA/byPQxDyaZv&#10;+rLDxpsG5tsAsk5NGxPcZbVPPE5yavt+68RVcXpOqONunL0CAAD//wMAUEsDBBQABgAIAAAAIQBb&#10;ZR974wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqO2WlBLiVFWkCqmC&#10;Q0sv3Jx4m0TE6xC7bejX457guJqnmbfZcrQdO+HgW0cK5EQAQ6qcaalWsP9YPyyA+aDJ6M4RKvhB&#10;D8v89ibTqXFn2uJpF2oWS8inWkETQp9y7qsGrfYT1yPF7OAGq0M8h5qbQZ9jue34VIg5t7qluNDo&#10;HosGq6/d0SrYFOt3vS2ndnHpite3w6r/3n8mSt3fjasXYAHH8AfDVT+qQx6dSnck41mnIEmEjGgM&#10;pJwBuxLyef4ErFQwE/IReJ7x/0/kvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIrhfV&#10;fQIAAGMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBb&#10;ZR974wAAAAwBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="525A832B" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:275.05pt;margin-top:55.65pt;width:323.3pt;height:95.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsITvLbQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtpOk26N6lRZq06T&#10;qrZaO/WZYGisYY7BJXb21+/AdhJ1e+m0Fzi47z7uJxeXXWPYVvlQgy15cZJzpqyEqrYvJf/+dPPh&#10;E2cBha2EAatKvlOBXy7ev7to3VxNYA2mUp4RiQ3z1pV8jejmWRbkWjUinIBTlpQafCOQjv4lq7xo&#10;ib0x2STPz7IWfOU8SBUC3V73Sr5I/ForifdaB4XMlJx8w7T6tK7imi0uxPzFC7eu5eCG+AcvGlFb&#10;enRPdS1QsI2v/6BqaukhgMYTCU0GWtdSpRgomiJ/Fc3jWjiVYqHkBLdPU/h/tPJu++gePMPuM3RU&#10;wJiQ1oV5oMsYT6d9E3fylJGeUrjbp011yCRdTot8dl6QSpKumOQfi9NZ5MkO5s4H/KKgYVEouae6&#10;pHSJ7W3AHjpC4msWbmpjUm2MZW3Jz05neTLYa4jc2IhVqcoDzcH1JOHOqIgx9pvSrK5SBPEi9Ze6&#10;Mp5tBXWGkFJZTMEnXkJHlCYn3mI44A9evcW4j2N8GSzujZvagk/Rv3K7+jG6rHs85fwo7ihit+oo&#10;8JKfjpVdQbWjgnvoZyE4eVNTUW5FwAfhqfmpkDTQeE+LNkDJh0HibA3+19/uI556krSctTRMJQ8/&#10;N8IrzsxXS916XkyncfrSYTr7OKGDP9asjjV201wBVaWgr8PJJEY8mlHUHppnmvtlfJVUwkp6u+Q4&#10;ilfYjzj9G1ItlwlE8+YE3tpHJyN1LFJsuafuWXg39CVSS9/BOHZi/qo9e2y0tLDcIOg69W7Mc5/V&#10;If80q6n7h38lfgbH54Q6/H6L3wAAAP//AwBQSwMEFAAGAAgAAAAhAFtlH3vjAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo7ZaUEuJUVaQKqYJDSy/cnHibRMTrELtt6Nfj&#10;nuC4mqeZt9lytB074eBbRwrkRABDqpxpqVaw/1g/LID5oMnozhEq+EEPy/z2JtOpcWfa4mkXahZL&#10;yKdaQRNCn3Luqwat9hPXI8Xs4AarQzyHmptBn2O57fhUiDm3uqW40Ogeiwarr93RKtgU63e9Lad2&#10;cemK17fDqv/efyZK3d+NqxdgAcfwB8NVP6pDHp1KdyTjWacgSYSMaAyknAG7EvJ5/gSsVDAT8hF4&#10;nvH/T+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGwhO8ttAgAARQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFtlH3vjAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="006F329E">
+                    <w:p w14:paraId="4CEB2555" w14:textId="77777777" w:rsidR="006F329E" w:rsidRDefault="006F329E" w:rsidP="006F329E">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:spacing w:line="180" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                           <w:color w:val="005F6C"/>
                           <w:sz w:val="99"/>
                           <w:szCs w:val="99"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006F329E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                           <w:color w:val="005F6D"/>
                           <w:sz w:val="101"/>
                           <w:szCs w:val="101"/>
                         </w:rPr>
                         <w:t>Pool</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                           <w:color w:val="005F6C"/>
                           <w:sz w:val="101"/>
                           <w:szCs w:val="101"/>
@@ -1508,51 +1625,51 @@
                           <w:sz w:val="99"/>
                           <w:szCs w:val="99"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:solidFill>
                               <w14:srgbClr w14:val="000000"/>
                             </w14:solidFill>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                           <w14:textFill>
                             <w14:noFill/>
                           </w14:textFill>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidRPr="006F329E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                           <w:color w:val="005F6D"/>
                           <w:sz w:val="99"/>
                           <w:szCs w:val="99"/>
                         </w:rPr>
                         <w:t>for homeowners</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E"/>
+                    <w:p w14:paraId="740402FF" w14:textId="77777777" w:rsidR="006F329E" w:rsidRDefault="006F329E"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006F329E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EDF3916" wp14:editId="249DBCA3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3493135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2328557</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4036695" cy="862642"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -1570,167 +1687,151 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="006F329E" w:rsidRPr="006F329E" w:rsidRDefault="006F329E" w:rsidP="006F329E">
+                          <w:p w14:paraId="6D2C454A" w14:textId="76ED7946" w:rsidR="006F329E" w:rsidRPr="002A0693" w:rsidRDefault="002A0693">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-                                </w14:textOutline>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006F329E">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="002A0693">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
-[...5 lines deleted...]
-                              <w:t>Swimming pools are great for cooling off in the summer heat, but make sure your pool is safe by installing one or more of the following:</w:t>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Swimming pools are great for enjoying life in the summer heat, but make sure your pool is safe by installing one or more of the following:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:275.05pt;margin-top:183.35pt;width:317.85pt;height:67.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzDbYQfwIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sXKURsUAqiqoQA&#10;FaqeHa9NVrU9rj3JbvrrO/buhoj2QtXL7njm8+d5X1y21rCdCrEGV/LxyYgz5SRUtXsu+benmw9n&#10;nEUUrhIGnCr5XkV+uXz/7qLxCzWBDZhKBUYkLi4aX/INol8URZQbZUU8Aa8cGTUEK5CO4bmogmiI&#10;3ZpiMhrNiwZC5QNIFSNprzsjX2Z+rZXEe62jQmZKTr5h/ob8XadvsbwQi+cg/KaWvRviH7ywonb0&#10;6IHqWqBg21D/QWVrGSCCxhMJtgCta6lyDBTNePQqmseN8CrHQsmJ/pCm+P9o5d3uIbC6KvmUMycs&#10;lehJtcg+QcumKTuNjwsCPXqCYUtqqvKgj6RMQbc62PSncBjZKc/7Q24TmSTlbDSdz89POZNkO5tP&#10;5rNJoilebvsQ8bMCy5JQ8kC1yykVu9uIHXSApMcc3NTG5PoZx5qSz6eno3zhYCFy4xJW5U7oaVJE&#10;nedZwr1RCWPcV6UpEzmApMg9qK5MYDtB3SOkVA5z7JmX0AmlyYm3XOzxL1695XIXx/AyODxctrWD&#10;kKN/5Xb1Y3BZd3jK+VHcScR23eYWOBR2DdWe6h2gm5fo5U1NRbkVER9EoAGhEtPQ4z19tAFKPvQS&#10;ZxsIv/6mT3jqW7Jy1tDAlTz+3IqgODNfHHX0+Xg2SxOaD7PTjxM6hGPL+tjitvYKqCpjWi9eZjHh&#10;0QyiDmC/025YpVfJJJykt0uOg3iF3Rqg3SLVapVBNJNe4K179DJRpyKllntqv4vg+75E6ug7GEZT&#10;LF61Z4dNNx2stgi6zr2b8txltc8/zXPu/n73pIVxfM6olw25/A0AAP//AwBQSwMEFAAGAAgAAAAh&#10;AJd8dnniAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOYQHeNZBe5xrUcgiEU&#10;SrtImk13sjWxTfRwLSVx+/VVVs1yuIc755ar2WhyxskPzgpIlgwI2tapwXYC9p+bxxyID9IqqZ1F&#10;AT/oYVXd35WyUO5it3jehY7EEusLKaAPYSwo9W2PRvqlG9HG7OAmI0M8p46qSV5iudE0ZSyjRg42&#10;fujliHWP7XF3MgLe6s2H3DapyX91/fp+WI/f+y8uxMNiXr8ACTiHfxiu+lEdqujUuJNVnmgBnLMk&#10;ogKesuwZyJVIch7XNDFjKQdalfR2RPUHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcw22&#10;EH8CAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;l3x2eeIAAAAMAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0EDF3916" id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:275.05pt;margin-top:183.35pt;width:317.85pt;height:67.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARa4QQbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kadYGdYosRYcB&#10;RVssHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPXN01l2E75UILN+fBswJmyEorSrnP+4/nu&#10;0yVnAYUthAGrcr5Xgd/MPn64rt1UjWADplCekRMbprXL+QbRTbMsyI2qRDgDpywpNfhKIB39Oiu8&#10;qMl7ZbLRYDDJavCF8yBVCHR72yr5LPnXWkl81DooZCbnFBum1ad1Fddsdi2may/cppRdGOIfoqhE&#10;aenRg6tbgYJtffmHq6qUHgJoPJNQZaB1KVXiQGyGgzdslhvhVOJCyQnukKbw/9zKh93SPXmGzRdo&#10;qIAxIbUL00CXkU+jfRV3ipSRnlK4P6RNNcgkXY4H55PJ1QVnknSXk9FkPIpusqO18wG/KqhYFHLu&#10;qSwpW2J3H7CF9pD4mIW70phUGmNZnfPJ+cUgGRw05NzYiFWpyJ2bY+RJwr1REWPsd6VZWSQC8SK1&#10;l1oYz3aCGkNIqSwm7skvoSNKUxDvMezwx6jeY9zy6F8GiwfjqrTgE/s3YRc/+5B1i6ecn/COIjar&#10;hohTjfrCrqDYU709tKMQnLwrqSj3IuCT8NT7VGKaZ3ykRRug5EMncbYB//tv9xFPLUlazmqapZyH&#10;X1vhFWfmm6VmvRqOx3H40mF88XlEB3+qWZ1q7LZaAFVlSD+Hk0mMeDS9qD1ULzT28/gqqYSV9HbO&#10;sRcX2E44fRtSzecJROPmBN7bpZPRdSxSbLnn5kV41/UlUkc/QD91YvqmPVtstLQw3yLoMvVuzHOb&#10;1S7/NKqp+7tvJf4Fp+eEOn5+s1cAAAD//wMAUEsDBBQABgAIAAAAIQCXfHZ54gAAAAwBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LasMwEEX3hf6DmEB3jWQXuca1HIIhFEq7SJpNd7I1sU30cC0lcfv1&#10;VVbNcriHO+eWq9locsbJD84KSJYMCNrWqcF2Avafm8cciA/SKqmdRQE/6GFV3d+VslDuYrd43oWO&#10;xBLrCymgD2EsKPVtj0b6pRvRxuzgJiNDPKeOqkleYrnRNGUso0YONn7o5Yh1j+1xdzIC3urNh9w2&#10;qcl/df36fliP3/svLsTDYl6/AAk4h38YrvpRHaro1LiTVZ5oAZyzJKICnrLsGciVSHIe1zQxYykH&#10;WpX0dkT1BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABFrhBBuAgAARAUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJd8dnniAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="006F329E" w:rsidRPr="006F329E" w:rsidRDefault="006F329E" w:rsidP="006F329E">
+                    <w:p w14:paraId="6D2C454A" w14:textId="76ED7946" w:rsidR="006F329E" w:rsidRPr="002A0693" w:rsidRDefault="002A0693">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-                          </w14:textOutline>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006F329E">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="002A0693">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
-[...5 lines deleted...]
-                        <w:t>Swimming pools are great for cooling off in the summer heat, but make sure your pool is safe by installing one or more of the following:</w:t>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Swimming pools are great for enjoying life in the summer heat, but make sure your pool is safe by installing one or more of the following:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006F329E" w:rsidRDefault="006F329E"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006F329E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F9552B4" wp14:editId="7E92BFB1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-24765</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-16881</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7818120" cy="3685032"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7818120" cy="3685032"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1738,155 +1839,154 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.95pt;margin-top:-1.35pt;width:615.6pt;height:290.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBgUk85KAMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T22nTpNadaosaadKVVu1nfpMMI6RMDAgX5v233cBO6naapOm5YFc4HI/Dofji8tdK9CGGcuVLHF2&#10;kmLEJFUVl6sSf3u+Hkwwso7IigglWYn3zOLL6edPF1tdsKFqlKiYQRBE2mKrS9w4p4sksbRhLbEn&#10;SjMJm7UyLXEwNaukMmQL0VuRDNP0LNkqU2mjKLMWVhdxE09D/Lpm1N3XtWUOiRJDbS6MJoxLPybT&#10;C1KsDNENp10Z5B+qaAmXkPQQakEcQWvD34VqOTXKqtqdUNUmqq45ZaEH6CZL33Tz1BDNQi8AjtUH&#10;mOz/C0vvNg8G8QruDiNJWriiRwCNyJVgKPPwbLUtwOtJP5huZsH0ve5q0/p/6ALtAqT7A6Rs5xCF&#10;xfEkm2RDQJ7C3unZZJSeDn3U5HhcG+u+MtUib5TYQPoAJdncWhddexefbSm4vuZCoEoDvBDZKPfC&#10;XRPA8m30Th1ccNl/J1W8iIWi65ZJF5llmCAOaG0bri2kKVi7ZACUualiEugRKvTpfLfhtn8OJ7M0&#10;PR9+GcxH6XyQp+Orwew8Hw/G6dU4T/NJNs/mv3yJWV6sLbtVlIiF5j31svxdtR8ypnsEkTSBfGhD&#10;AsUjYFBQwLgvEeD2uPlaraH+hsEPbGeYo403a4C0Wwfnw0Z30APuvYT0o1R+HjP5lcRzJLIiWG4v&#10;WPR+ZDWQC3gwDNcSnjWbCxOrJZQC2hFM25CKxeVRCr+OJIcToR0hIeCx2i52F8BLxvvYscrYXTjK&#10;giocCkv/VFgHZn8iZFbSHQ63XCrzUQABXXWZo38PUoTGo7RU1R6eHrA3sNhqes3hAdwS6x6IAREC&#10;aoOwunsYaqG2JVadhVGjzI+P1r0/EAh2MdqCqJXYfl8TwzASNxJU4zzLc6+CYZKPxv5hmtc7y9c7&#10;ct3OFZAKlAGqC6b3d6I3a6PaF9Dfmc8KW0RSyF1i6kw/mbsotqDglM1mwQ2UTxN3K5807d+rf+DP&#10;uxdidKcCDph7p3oBJMUbMYi+kYuztVM1D0pxxLXDG1QzEKdTeC/Lr+fB6/gdmv4GAAD//wMAUEsD&#10;BBQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrC&#10;MBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14Z&#10;pwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q3&#10;1MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGjTwruVf&#10;j3UvAAAA//8DAFBLAwQUAAYACAAAACEANw4d7OAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBW7tpik0asylWkIK3tCJ4m2bHJJidDdltu/rr3Z709Bje471vyk0wgzjT5HrL&#10;ChbzBARxY3XPrYK3w8ssB+E8ssbBMin4Jgeb6vamxELbC9d03vtWxBJ2BSrovB8LKV3TkUE3tyNx&#10;9D7tZNDHc2qlnvASy80g0yRZSYM9x4UOR3ruqPnan4wC+x62r7uaF/SxHdf57lCbnzwodX8Xnh5B&#10;eAr+LwxX/IgOVWQ62hNrJwYFs+U6JqOmGYirn6bZEsRRwUOWrUBWpfz/QvULAAD//wMAUEsDBAoA&#10;AAAAAAAAIQDpRHYINc4KADXOCgAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/hDMhFeGlmAABN&#10;TQAqAAAACAAHARIAAwAAAAEAAQAAARoABQAAAAEAAABiARsABQAAAAEAAABqASgAAwAAAAEAAgAA&#10;ATEAAgAAACIAAAByATIAAgAAABQAAACUh2kABAAAAAEAAACoAAAA1AAW42AAACcQABbjYAAAJxBB&#10;ZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykAMjAxNTowODozMSAxMTowMTo0MQAAA6AB&#10;AAMAAAAB//8AAKACAAQAAAABAAAE+aADAAQAAAABAAACXQAAAAAAAAAGAQMAAwAAAAEABgAAARoA&#10;BQAAAAEAAAEiARsABQAAAAEAAAEqASgAAwAAAAEAAgAAAgEABAAAAAEAAAEyAgIABAAAAAEAAAuO&#10;AAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQA&#10;DAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwM/8AAEQgATACgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAA&#10;AAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcG&#10;CAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZE&#10;k1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5en&#10;t8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKS&#10;Q1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2&#10;hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8Ax+pOa3p97nna1rQSR2hzViZ7gx2De17q&#10;g/DBrOk/SfH0f666G7GqyqX490+nYIdBI4O783d+6qOZ0Le+uPVtbUAxmyQWsMRt3hm9T83/ADg/&#10;uj/pSc74SP6PO/8AOH/oQcsZlDQ5hc4uIBLyC795vp+7/tx/8tBpfax4vbGh3EHiTpDluD6o1lm/&#10;1LgdIGg1/N3N+fuV4fUB3pOrt6rjBxIIDBa8AjT9xjnKqI9gTfg3uKA/Sj9ZBysR1+ZVeXPa1rdj&#10;9jtABu2e3aN356sF1D7KGMuFDrKmB8lxbLp+j/Jd9J61q/qM6qjaOp4we9pa5xZc0OEte3+V+b7l&#10;Gv6i9RF7XjN6fe1u0enY65nta0M2/wBHemHFKzQ06aLhKHSQ+1hidSuwqjR6e9mwEFrtRydzfou7&#10;/mrRrv3UkODgXbhIbu1JBM7Si4/1J6g5r33ZeJSxjSGAWOucR5uayr+x7U+b6fS23Utb+0eoY9T8&#10;h9DAW1VVVt9SzIzST+j+j+jp/nLP+uIwge1XuyGUa/g4t9Tx1jJu2kVWVVhjnCJgMDvaVOEF9WYz&#10;rdxyrTc63Dx7g+IaPVDbgxjPzdjfYjwtblv5qLzPxQ/0vJ/g/wDQitCZShNCmaVrJlJMgpZMnTJJ&#10;UmTpkkqSSSQU/wD/0K/T2GzMqYBJcT+QrWuNTcyjBtsLcnIY6yhgaTuYzf6nv+izb6blQ6EN3V8Y&#10;RPudp/YeuvfjVO9Kw1Vuuoa5tNjmNLm7zL/e4H6Su5tJAgC+v91wuSiJYpiUiI68IH+c9NScN9GN&#10;WWttLml+jZkg/wCaiMw6ySGgmPEEf9Utf7O1384xhmJhsAx/JVnCpwGud9phrWiWt4aT39rfpJpy&#10;AC6LLHlZGdCQN7bxeaza34mFdktqdc6lhf6TDBcB9OP6rNzlkj6648CodLFbzox5DiQ78332hdv1&#10;bI6e7AsFxGDiAj9K2W2FzT6jPT9Ast3+3+bq/wDPa81651e/MvLG2ZP2OrV7LrHWOOrfRsvZJqq3&#10;f4Jv/gr1HKfFrVN3By0cYINTJ6kfg9T0nrXU/rBQzC6LjfYr4IzepWHeyoD2Psp/4e5zX+jVu9n/&#10;AAf89VLEx8bpbPrf0ptjjSK6ahdadxHrYm+2+13t3ufda5+38+x/prP/AMXHVMTHyX9Cc83ZGda6&#10;1ra9a2GtllhZfZ+dua33MZ+eqH1x6hXkZ3UhhPmjIex+Q8Eg2W47KKKnbT/2m9K2z0f9J/Pf6FQ6&#10;3q2gABQ0a9PUznZ9jGa042NVUHnl7q9lPqf5rFaWN9X2xk5H/FD/AKtbcLQ5Yfqh9Xm/in+6p+Uf&#10;+hFjCUKUJip2lbFMpFRKCVkycpkFyySSSSVkkkkFP//Rl9XGuf1zEa3Vxc6P8x67xmA8xveJ8Ghc&#10;L9WbG1dexLHzta55Mc/zdi6vL6hkZO5jf0VImWgwSBz6tn7v/QVvmCeMAdnJ+GwicJJ/fP8A0Yti&#10;/Iw8cllTRfb3JMsb8dv0v7Cw+sfWDG6Yd2Q71ssiWY7YEDxtj20U/wDTesbq31qDCcPpH6S5xDPt&#10;LRuG46eniVx+ls3e31P+21sfVX6iEOHU+vt9XIcd7MR53AO+l6uW7/DXf8F/NVf8JZ/NQGVeLoxg&#10;OgpDhdG6r1zGs6z1MuppbS92JX9Fzva41+lV/gMfd79/89k/1P0i8vpsvc9pL3E2w54k+50cu/fX&#10;0H1fLbi4Fzpb6z63tpY6Yc/adu7b7vT/ANIvEL+m4dD6v0b2Fx2Mh4InaXH2u/N9qAJIJOwXmgdE&#10;n1SttH1owvtlbtt7asRu1ja5qurZiY9n0W72Oqf77v5zIq/wiLk225GJ697zZbbi0vsscZJJqxOU&#10;T6u4DWZ+BnGxz7cfquFhNDtR6bn37fcfd7PsTNjG/o/ehOb/AJLb/wCE6T/4Hhf+STb2XK6HH2q/&#10;/ih/1a2QsbommXkf8UP/AD4tmVo8t/ND6/m818V/3XPyh/0IqKiVIlRKmaIWKYpyolBcFimKcpkF&#10;yxSSKSSVkkkklP8A/9IHTsqjDzK8rIdspp3Oe4CT9FzRA/lOdtVHrf1lyuqbqmfq2CNTUD7nCYDs&#10;hw/lf4L6CtY3TLurXs6bQ9tduSdoe+S1ob+le6G/S9jHe1dJ9Y/q70vo/wBRuo4eGN+RtquuudHq&#10;2Oqsrs3Pj8xjd/pVN/R1qzzUqmB3A/NzfhIvBI/1z/0INn/F99Xum09Nx+twb8zKYS17wIqEmt9V&#10;DPzXe3bZb/Of2PYupy82nEr3PMvOjKxyT/31v8pcf9S+rWV/VLFraQ0VPuq0+k73m2G/u/zv01LP&#10;6lVi02ZuU/Qfe4/mVVz/AK/nqsAZHwDpEgBb6xdYbj1Oycg+pfd+jx6h3J/Na3/RMlebZGdY7L2l&#10;ocNwrO4GQ7dtLmDTZ6f0WLoabepX9f8Aq/1bNaGU9SzgzFYe1VLq/oN/NrdZb7H/AE7fT9X/AEa5&#10;TJBZ1K5h/MybG/da5O306BYe/i9N0L+cpHh1/p//AFeeqUf5LB8MKn/qOnf+SV3oP87X5de6b+L8&#10;5VGtJ6V8MKj8nSh/35MGwXhH0X+l5B/4Fv42OWvKyej/ANJyf+Lr/wCqsWrK0uV/mh9XnPio/pc/&#10;KP8A0AvKZKU0qZo0olMkmSSpMnTIJWSSTJJUkkkgp//Tf6vuc3rOMWTuBdEacseO66frmO1vQc52&#10;VY1rcjGubWAdznOLHbWz/WHu2rnPqvu/b+HsndL42xP83Zxv9iv9a+0/bMj14iH7Ynbsj+V+ft/n&#10;f+EU3NgHNGzXpH/Sk0PhBP3WdC/1kv8AoQcD6m9Qpb0a0WPDW0WGx5P5rXtb/wB+rcq13UB1frXT&#10;m5Vbj02/Mrxq6zIaQXVfadz2/wCF9K2vft+h6rFSG37A70P6N6g9X04jdH6OY9n0d23d+euj+tn7&#10;L+xfVH9i/wBH+0n7PP0vpUet68f9qPtH8/8A8KmSutNu7dFXq7X18qqo6p9VLWNFdVHUmVw0QA0m&#10;mA1rf3W1LzLrbPS+sHUaxwzOvaPlc9eo/wCMidnQo/nP2tRs/wCkvMvrJH/Obqsf9z7/APz65DH+&#10;xM+nm7v1fafWE9uudM/6vNVYEDpJHBOFjgD4joqt/V+PW/8Aa30z/q8tUxP7MHh9kxp+G3ov/fti&#10;YNgkMOjt/SZbvKpv/nxy0VQ6PG3L53bqvCIi1Xlo8t/ND6vO/FP91z8o/wDQXSTJKdoqSSTIJUmT&#10;pkkqTJ0ySlJJJIKf/9n/7RTGUGhvdG9zaG9wIDMuMAA4QklNBCUAAAAAABAAAAAAAAAAAAAAAAAA&#10;AAAAOEJJTQQ6AAAAAADlAAAAEAAAAAEAAAAAAAtwcmludE91dHB1dAAAAAUAAAAAUHN0U2Jvb2wB&#10;AAAAAEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAAAA9wcmludFNpeHRlZW5CaXRib29sAAAAAAtw&#10;cmludGVyTmFtZVRFWFQAAAABAAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAAwAUAByAG8AbwBm&#10;ACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAMYnVpbHRpblBy&#10;b29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50T3V0cHV0T3B0&#10;aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAAAAAAQ3JuQ2Jv&#10;b2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVtbERib29sAAAA&#10;AABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQgIGRvdWJAb+AA&#10;AAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAAQnJkVFVudEYj&#10;Umx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYjUHhsQGLAAAAA&#10;AAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQQwAAAABMZWZ0&#10;VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wgVW50RiNQcmNA&#10;WQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0b21sb25nAAAA&#10;AAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAAAAAAAAALY3Jv&#10;cFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAAlgAAAAEAAQCWAAAAAQABOEJJTQQmAAAAAAAO&#10;AAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAEAAAAHjhCSU0D8wAAAAAA&#10;CQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABIAC9mZgABAGxmZgAG&#10;AAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAA&#10;AAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////////////////&#10;/////////////wPoAAAAAP////////////////////////////8D6AAAAAD/////////////////&#10;////////////A+gAADhCSU0EAAAAAAAAAgABOEJJTQQCAAAAAAAEAAAAADhCSU0EMAAAAAAAAgEB&#10;OEJJTQQtAAAAAAAGAAEAAAADOEJJTQQIAAAAAAAQAAAAAQAAAkAAAAJAAAAAADhCSU0EHgAAAAAA&#10;BAAAAAA4QklNBBoAAAAAA0kAAAAGAAAAAAAAAAAAAAJdAAAE+QAAAAoAVQBuAHQAaQB0AGwAZQBk&#10;AC0AMQAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAE+QAAAl0AAAAAAAAAAAAAAAAA&#10;AAAAAQAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAQAAAAAAAG51bGwAAAACAAAABmJvdW5kc09iamMA&#10;AAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9t&#10;bG9uZwAAAl0AAAAAUmdodGxvbmcAAAT5AAAABnNsaWNlc1ZsTHMAAAABT2JqYwAAAAEAAAAAAAVz&#10;bGljZQAAABIAAAAHc2xpY2VJRGxvbmcAAAAAAAAAB2dyb3VwSURsb25nAAAAAAAAAAZvcmlnaW5l&#10;bnVtAAAADEVTbGljZU9yaWdpbgAAAA1hdXRvR2VuZXJhdGVkAAAAAFR5cGVlbnVtAAAACkVTbGlj&#10;ZVR5cGUAAAAASW1nIAAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25n&#10;AAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcAAAJdAAAAAFJnaHRsb25nAAAE+QAAAAN1&#10;cmxURVhUAAAAAQAAAAAAAG51bGxURVhUAAAAAQAAAAAAAE1zZ2VURVhUAAAAAQAAAAAABmFsdFRh&#10;Z1RFWFQAAAABAAAAAAAOY2VsbFRleHRJc0hUTUxib29sAQAAAAhjZWxsVGV4dFRFWFQAAAABAAAA&#10;AAAJaG9yekFsaWduZW51bQAAAA9FU2xpY2VIb3J6QWxpZ24AAAAHZGVmYXVsdAAAAAl2ZXJ0QWxp&#10;Z25lbnVtAAAAD0VTbGljZVZlcnRBbGlnbgAAAAdkZWZhdWx0AAAAC2JnQ29sb3JUeXBlZW51bQAA&#10;ABFFU2xpY2VCR0NvbG9yVHlwZQAAAABOb25lAAAACXRvcE91dHNldGxvbmcAAAAAAAAACmxlZnRP&#10;dXRzZXRsb25nAAAAAAAAAAxib3R0b21PdXRzZXRsb25nAAAAAAAAAAtyaWdodE91dHNldGxvbmcA&#10;AAAAADhCSU0EKAAAAAAADAAAAAI/8AAAAAAAADhCSU0EFAAAAAAABAAAAAQ4QklNBAwAAAAAC6oA&#10;AAABAAAAoAAAAEwAAAHgAACOgAAAC44AGAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAA&#10;AAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAEwAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEB&#10;AQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQB&#10;AwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNz&#10;NRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3&#10;R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHw&#10;MyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1&#10;xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/AMfqTmt6fe552ta0Ekdoc1Ym&#10;e4Mdg3te6oPwwazpP0nx9H+uuhuxqsql+PdPp2CHQSODu/N3fuqjmdC3vrj1bW1AMZskFrDEbd4Z&#10;vU/N/wA4P7o/6UnO+Ej+jzv/ADh/6EHLGZQ0OYXOLiAS8gu/eb6fu/7cf/LQaX2seL2xodxB4k6Q&#10;5bg+qNZZv9S4HSBoNfzdzfn7leH1Ad6Tq7eq4wcSCAwWvAI0/cY5yqiPYE34N7igP0o/WQcrEdfm&#10;VXlz2ta3Y/Y7QAbtnt2jd+erBdQ+yhjLhQ6ypgfJcWy6fo/yXfSetav6jOqo2jqeMHvaWucWXNDh&#10;LXt/lfm+5Rr+ovURe14zen3tbtHp2OuZ7WtDNv8AR3phxSs0NOmi4Sh0kPtYYnUrsKo0envZsBBa&#10;7Ucnc36Lu/5q0a791JDg4F24SG7tSQTO0ouP9SeoOa992XiUsY0hgFjrnEebmsq/se1Pm+n0tt1L&#10;W/tHqGPU/IfQwFtVVVbfUsyM0k/o/o/o6f5yz/riMIHtV7shlGv4OLfU8dYybtpFVlVYY5wiYDA7&#10;2lThBfVmM63ccq03Otw8e4PiGj1Q24MYz83Y32I8LW5b+ai8z8UP9Lyf4P8A0IrQmUoTQpmlayZS&#10;TIKWTJ0ySVJk6ZJKkkkkFP8A/9Cv09hszKmASXE/kK1rjU3MowbbC3JyGOsoYGk7mM3+p7/os2+m&#10;5UOhDd1fGET7naf2Hrr341TvSsNVbrqGubTY5jS5u8y/3uB+krubSQIAvr/dcLkoiWKYlIiOvCB/&#10;nPTUnDfRjVlrbS5pfo2ZIP8AmojMOskhoJjxBH/VLX+ztd/OMYZiYbAMfyVZwqcBrnfaYa1olreG&#10;k9/a36SacgAuiyx5WRnQkDe28Xms2t+JhXZLanXOpYX+kwwXAfTj+qzc5ZI+uuPAqHSxW86MeQ4k&#10;O/N99oXb9WyOnuwLBcRg4gI/Stlthc0+oz0/QLLd/t/m6v8Az2vNeudXvzLyxtmT9jq1ey6x1jjq&#10;30bL2Saqt3+Cb/4K9Rynxa1TdwctHGCDUyepH4PU9J611P6wUMwui432K+CM3qVh3sqA9j7Kf+Hu&#10;c1/o1bvZ/wAH/PVSxMfG6Wz639KbY40iumoXWncR62Jvtvtd7d7n3Wuft/Psf6az/wDFx1TEx8l/&#10;QnPN2RnWuta2vWthrZZYWX2fnbmt9zGfnqh9ceoV5Gd1IYT5oyHsfkPBINluOyiip20/9pvSts9H&#10;/Sfz3+hUOt6toAAUNGvT1M52fYxmtONjVVB55e6vZT6n+axWljfV9sZOR/xQ/wCrW3C0OWH6ofV5&#10;v4p/uqflH/oRYwlClCYqdpWxTKRUSglZMnKZBcskkkklZJJJBT//0ZfVxrn9cxGt1cXOj/Meu8Zg&#10;PMb3ifBoXC/VmxtXXsSx87WueTHP83Yury+oZGTuY39FSJloMEgc+rZ+7/0Fb5gnjAHZyfhsInCS&#10;f3z/ANGLYvyMPHJZU0X29yTLG/Hb9L+wsPrH1gxumHdkO9bLIlmO2BA8bY9tFP8A03rG6t9agwnD&#10;6R+kucQz7S0bhuOnp4lcfpbN3t9T/ttbH1V+ohDh1Pr7fVyHHezEedwDvperlu/w13/BfzVX/CWf&#10;zUBlXi6MYDoKQ4XRuq9cxrOs9TLqaW0vdiV/Rc72uNfpVf4DH3e/f/PZP9T9IvL6bL3PaS9xNsOe&#10;JPudHLv319B9Xy24uBc6W+s+t7aWOmHP2nbu2+70/wDSLxC/puHQ+r9G9hcdjIeCJ2lx9rvzfagC&#10;SCTsF5oHRJ9UrbR9aML7ZW7be2rEbtY2uarq2YmPZ9Fu9jqn++7+cyKv8Ii5NtuRieve82W24tL7&#10;LHGSSasTlE+ruA1mfgZxsc+3H6rhYTQ7Uem59+33H3ez7EzYxv6P3oTm/wCS2/8AhOk/+B4X/kk2&#10;9lyuhx9qv/4of9WtkLG6Jpl5H/FD/wA+LZlaPLfzQ+v5vNfFf91z8of9CKiolSJUSpmiFimKcqJQ&#10;XBYpinKZBcsUkikklZJJJJT/AP/SB07Kow8yvKyHbKadznuAk/Rc0QP5TnbVR639Zcrqm6pn6tgj&#10;U1A+5wmA7IcP5X+C+grWN0y7q17Om0PbXbknaHvktaG/pXuhv0vYx3tXSfWP6u9L6P8AUbqOHhjf&#10;kbarrrnR6tjqrK7Nz4/MY3f6VTf0das81KpgdwPzc34SLwSP9c/9CDZ/xffV7ptPTcfrcG/MymEt&#10;e8CKhJrfVQz813t22W/zn9j2LqcvNpxK9zzLzoysck/99b/KXH/Uvq1lf1Sxa2kNFT7qtPpO95th&#10;v7v879NSz+pVYtNmblP0H3uP5lVc/wCv56rAGR8A6RIAW+sXWG49TsnIPqX3fo8eodyfzWt/0TJX&#10;m2RnWOy9paHDcKzuBkO3bS5g02en9Fi6Gm3qV/X/AKv9WzWhlPUs4MxWHtVS6v6Dfza3WW+x/wBO&#10;30/V/wBGuUyQWdSuYfzMmxv3WuTt9OgWHv4vTdC/nKR4df6f/wBXnqlH+SwfDCp/6jp3/kld6D/O&#10;1+XXum/i/OVRrSelfDCo/J0of9+TBsF4R9F/peQf+Bb+Njlrysno/wDScn/i6/8AqrFqytLlf5of&#10;V5z4qP6XPyj/ANALymSlNKmaNKJTJJkkqTJ0yCVkkkySVJJJIKf/03+r7nN6zjFk7gXRGnLHjuun&#10;65jtb0HOdlWNa3Ixrm1gHc5zix21s/1h7tq5z6r7v2/h7J3S+NsT/N2cb/Yr/WvtP2zI9eIh+2J2&#10;7I/lfn7f53/hFNzYBzRs16R/0pND4QT91nQv9ZL/AKEHA+pvUKW9GtFjw1tFhseT+a17W/8Afq3K&#10;td1AdX6105uVW49NvzK8ausyGkF1X2nc9v8AhfStr37foeqxUht+wO9D+jeoPV9OI3R+jmPZ9Hdt&#10;3fnro/rZ+y/sX1R/Yv8AR/tJ+zz9L6VHrevH/aj7R/P/APCpkrrTbu3RV6u19fKqqOqfVS1jRXVR&#10;1JlcNEANJpgNa391tS8y62z0vrB1GscMzr2j5XPXqP8AjInZ0KP5z9rUbP8ApLzL6yR/zm6rH/c+&#10;/wD8+uQx/sTPp5u79X2n1hPbrnTP+rzVWBA6SRwThY4A+I6Krf1fj1v/AGt9M/6vLVMT+zB4fZMa&#10;fht6L/37YmDYJDDo7f0mW7yqb/58ctFUOjxty+d26rwiItV5aPLfzQ+rzvxT/dc/KP8A0F0kySna&#10;KkkkyCVJk6ZJKkydMkpSSSSCn//ZOEJJTQQhAAAAAABdAAAAAQEAAAAPAEEAZABvAGIAZQAgAFAA&#10;aABvAHQAbwBzAGgAbwBwAAAAFwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAgAEMAQwAg&#10;ADIAMAAxADUAAAABADhCSU0EBgAAAAAABwAEAAAAAQEA/+EODGh0dHA6Ly9ucy5hZG9iZS5jb20v&#10;eGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhpSHpyZVN6TlRjemtj&#10;OWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4bXB0az0iQWRvYmUg&#10;WE1QIENvcmUgNS42LWMwNjcgNzkuMTU3NzQ3LCAyMDE1LzAzLzMwLTIzOjQwOjQyICAgICAgICAi&#10;PiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIvMjItcmRmLXN5&#10;bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxuczp4bXA9Imh0dHA6&#10;Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRvYmUuY29t&#10;L3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL3NU&#10;eXBlL1Jlc291cmNlRXZlbnQjIiB4bWxuczpkYz0iaHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRz&#10;LzEuMS8iIHhtbG5zOnBob3Rvc2hvcD0iaHR0cDovL25zLmFkb2JlLmNvbS9waG90b3Nob3AvMS4w&#10;LyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiIHht&#10;cDpDcmVhdGVEYXRlPSIyMDE1LTA4LTMxVDExOjAxOjQxLTA3OjAwIiB4bXA6TWV0YWRhdGFEYXRl&#10;PSIyMDE1LTA4LTMxVDExOjAxOjQxLTA3OjAwIiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNS0wOC0zMVQx&#10;MTowMTo0MS0wNzowMCIgeG1wTU06SW5zdGFuY2VJRD0ieG1wLmlpZDozOTc1NWUwNi04NWI5LWNk&#10;NGItYmFjMy0xOTljYmQ0NzNhZjEiIHhtcE1NOkRvY3VtZW50SUQ9ImFkb2JlOmRvY2lkOnBob3Rv&#10;c2hvcDo1NTI3MWUwMC01MDBhLTExZTUtYmJmNS05NjZlNjM2NjE0MzEiIHhtcE1NOk9yaWdpbmFs&#10;RG9jdW1lbnRJRD0ieG1wLmRpZDoyNGI2YjRiMC01ZDRiLTYwNDktOTEyNC05Y2YzOGExYjM4MDEi&#10;IGRjOmZvcm1hdD0iaW1hZ2UvanBlZyIgcGhvdG9zaG9wOkNvbG9yTW9kZT0iNCIgcGhvdG9zaG9w&#10;OklDQ1Byb2ZpbGU9IlUuUy4gV2ViIENvYXRlZCAoU1dPUCkgdjIiPiA8eG1wTU06SGlzdG9yeT4g&#10;PHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJjcmVhdGVkIiBzdEV2dDppbnN0YW5jZUlE&#10;PSJ4bXAuaWlkOjI0YjZiNGIwLTVkNGItNjA0OS05MTI0LTljZjM4YTFiMzgwMSIgc3RFdnQ6d2hl&#10;bj0iMjAxNS0wOC0zMVQxMTowMTo0MS0wNzowMCIgc3RFdnQ6c29mdHdhcmVBZ2VudD0iQWRvYmUg&#10;UGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIi8+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJzYXZl&#10;ZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDozOTc1NWUwNi04NWI5LWNkNGItYmFjMy0xOTlj&#10;YmQ0NzNhZjEiIHN0RXZ0OndoZW49IjIwMTUtMDgtMzFUMTE6MDE6NDEtMDc6MDAiIHN0RXZ0OnNv&#10;ZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIgc3RFdnQ6Y2hh&#10;bmdlZD0iLyIvPiA8L3JkZjpTZXE+IDwveG1wTU06SGlzdG9yeT4gPC9yZGY6RGVzY3JpcHRpb24+&#10;IDwvcmRmOlJERj4gPC94OnhtcG1ldGE+ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgPD94cGFja2V0IGVuZD0idyI/Pv/i/+JJQ0NfUFJPRklMRQAB&#10;CQAIgHBBREJFAhAAAHBydHJDTVlLTGFiIAfQAAcAGgAFACkANWFjc3BBUFBMAAAAAEFEQkUAAAAA&#10;AAAAAAAAAAAAAAABAAD21gABAAAAANMtQURCRQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAACmRlc2MAAAD8AAAAdGNwcnQAAAFwAAAAK3d0cHQAAAGcAAAAFEEy&#10;QjAAAAGwAACiBkEyQjIAAAGwAACiBkEyQjEAAKO4AACiBkIyQTAAAUXAAAI4tEIyQTEAA350AAI4&#10;tEIyQTIABbcoAAI4tGdhbXQAB+/cAACQkWRlc2MAAAAAAAAAGlUuUy4gV2ViIENvYXRlZCAoU1dP&#10;UCkgdjIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdGV4dAAAAABDb3B5cmlnaHQgMjAwMCBBZG9iZSBT&#10;eXN0ZW1zLCBJbmMuAABYWVogAAAAAAAAtVoAALxnAACSMG1mdDIAAAAABAMJAAABAAAAAAAAAAAA&#10;AAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3&#10;E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYz&#10;wjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKc&#10;U7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kzakJrUmxebWducW96cINx&#10;jHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2R&#10;joaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo&#10;6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLs&#10;w9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3d&#10;Yt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz&#10;9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcR&#10;FBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLglsyauJ6oopimiKqArniyd&#10;LZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJ&#10;nUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/&#10;Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGC&#10;NYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxa&#10;nUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4&#10;RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS&#10;1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjz&#10;Q/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5&#10;EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8t&#10;ky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiX&#10;SZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNl&#10;pGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFa&#10;glGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmd&#10;VZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrC&#10;u+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzb&#10;Ydx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW&#10;97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwR&#10;NxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9&#10;K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxG&#10;MEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9&#10;Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7&#10;bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSR&#10;lXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuv&#10;x7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0q&#10;zkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfw&#10;MfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOW0f81/VMw/f6V+w7KMf5R+aZh/f55+TH3j&#10;f8F+Y2JBf/5+kkRhgH9/BR9kgf6AHPy4fnSLeeQPfleJssrbfk+IFLE+flyGtJcvfoKFm3yTfr6E&#10;umDpfw+D9EMAf5aDeB2igOSD3/qjfSWXCOJIfRyUMclYfSWReq/OfUuPHpXWfYaNDXtOfdeLPF+0&#10;fjeJiUHLfsCILRwEf8+IEfi/fBeisOCCfBeeyceyfCubFK5FfFuXo5RzfKuUpnoOfQyR5l6VfXeP&#10;T0C2ff+NLRqMfsSLyfcJe0eudd7ae0SpesYbe12kxKzSe5agZpMQe+qcWnjafFuYu12IfM+VTT+5&#10;fVKSixk8fcaO8PWFeqq6Xd1Zep+0SMSnerOui6t8evCpPZHie0ykTneye8CfulyLfD2bjz7TfLyY&#10;dhgXfNuQSfQ4ei/GctwNehu/O8Nieie4c6pNemSyNpDfesmscXbSe0SnEFuue8CiMD4MfDufDxcc&#10;fAePoPMdedHSyNrxebTKYcJJebjCjak/efC7YY/nelm0znYGet2uxlsGe16phz1je9Ck0xZJe1KP&#10;EfIqeYzfhNn9eWbV08FVeWDM7qhWeZTE4o8Tef69knVLeoa3B1ppewyx3Dzae3qpJRWeesiOne3t&#10;iRN+K9Z+iAB9sb7NhwV9V6a1hjB9M44ahYR9SHTQhPx9jFprhJt96D2OhJ9+ixiLhnqAAevJh66J&#10;CNUAhqOHfb2NhbmGIaV+hPiFA4zQhGSEKnN9g/SDiFkPg6iDBzw5g7iC4Bb5hXeEA+n7hnCT+NNT&#10;hXeRdbwQhJyPGaQUg/WNE4uJg3WLVnJVgxeJ1Vf/gtiIfDssguuHlBWIhHuHqOhShXOe+NGyhIOb&#10;gbp/g7KYO6Khgw6VOoo4gqCSoXEpglCQQ1b3ghuOHDo0gi6MlhQ4g4mKyebIhKqqGNAyg7ulrbkG&#10;gvGhgqE/glWdpIjugeOaEnALgaOW51YCgXWT/zlTgYaSDBMVgpqM5+VjhAy1Ys7Wgx2wA7e1glKq&#10;6qAFgbmmLofVgU6hxm79gQmdvFUfgOOaMziJgPOYOBIfgbyMQeQvg4vA2s2sgpy6graSgc60ep70&#10;gTau34bogNOpsG4xgJOk7VRcgGWg2DfdgHSeWBFUgQOLt+MpgyTMlcyvgjbFO7WYgWW+Q54DgMq3&#10;y4YJgGmx3W13gDOsjVPGgAioVjdNgAqjXBCugGyLR+JOgtDYu8vagebQTrTEgRPIYZ01gHTBFIVO&#10;gBK6emzVf9+0zVM8f7qwSDbRf7ylEBAqf/SK7t08kmF8mMdrkHp8Q7FWjrJ8EJrHjRp8EYOXi7d8&#10;SWueioJ8sVJ1iYh9MjaOiSd+AREyi9Z/3ttGkS2Gy8YFj0KFhLAqjYOEb5myi/yDkIKDiq2C8mqM&#10;iY2CiFFeiKOCQDV6iEmCYBAEipiDhtmzkACRJMSdjiKO7a79jGOM35iAivGLJoFVibOJsmlqiKaI&#10;fFBKh8uHdjR2h3mHBQ76iVaGu9hHjwibksMujTKYe62Bi4aVl5ceihOS/YAXiOiQvmhTh+aOvE9b&#10;hxOM/zOdhsKMHQ4UiCiJhNbpjkqmFcHRjHiiJqwkitSec5XSiWibCn7miDKX6mdLhz6VLU59hm+S&#10;zDLZhhyRwQ1OhyWI/9WnjbGwx8Cbi+KsAKr2ij6nd5S0iNajQX3ih6SfXGZYhqeb2k21hd2Y+TIs&#10;hYqX8gyohkuIj9SQjTO7pb+Si2e2BanyicKwppO+iFurpH0KhzCnCGWehjai500MhV+frzGdhQud&#10;PwwehZeIMdOjjMvGx76ziwPASakWiV66FJLnh/S0SXxChsyvBGT2hdyqd0yHhQWnZTEkhKKhOguu&#10;hQSH5tLgjHLSV737irDK8ahdiQ3D4ZIxh6O9U3udhnq3fGRphYuyx0wNhL2uZzC3hFyg8AtVhI6H&#10;qcz7m/J7W7iTmUd7IaP2lrh7CY7elGB7JnkVkkV7eGJpkGV7+Upyjtp8ky9jjjV9fgp+kB9/wMs6&#10;muKE/bdmmCOD56MBlZmC/I36k02CS3grkUOB2GF8j3WBmkl+jfeBgS55jVeB4wnPjpuDCMnTmd+O&#10;rbYclyWMwqHllJiK+IzhkluJiXchkF6IVGCDjp6HXkiYjSqGoC2njIyGnQk1jUeF6MiomOeYjrTj&#10;lj2VzqCnk72TNIu7kXKQ7XYDj4aO/19/jdKNUkexjGaL+yzei8yLzQivjB+F38d8mCyihrPGlYSe&#10;+p97kwubrIqEkNKYqnTsjtmV9F6PjTGToEbui8WRxCw7iyeRvgg8iyGFkcZfl5uspbKylPWoWZ5s&#10;kn6kSomEkEqgjXQBjlOdI124jJ2aJ0ZBizSX9yuuipSXOwfbikyFUMVmlya27LHJlICx3p2Jkgit&#10;Doiqj9WomnNAjeWkj10TjDChE0WxirSe0ys6ihKbyAeLiZuFGsSSlsPBeLEHlB67pZzJkae2Fofu&#10;j3Kw7nKPjYWsVVx9i9qomUU+ilymQSrZiaic+QdKiQuE7sPilm7MebBnk8rF2JwokVa/hYdOjyO5&#10;s3H+jTa0qlwDi42xE0TVihqsQip8iWmcugcWiJmEy70/pdB6eqocomh6TZbRnxx6RYMUnAh6cm6d&#10;mTh61FkslrJ7ZEJTlKJ8Cifzk/N8/QSqk39/pruzpOKDlKkqoVqCnJYVngqB0IJgmv2BPm3bmDqA&#10;61hjlcKAzkGCk7yA2yc0kwuBdQRokgOCmrqIo+uMwqgXoGiLAZUknRWJboFrmheIKWzxl12HJ1eK&#10;lO+GZkC8ku6F6CaOkjiGWwQvkLSC1Ll8oxuV9ab9n6OTepP/nFmROYBfmU6PM2v1lp2NkVatlDSM&#10;MUACkjSLOSX5kXeL2QP9j5KCsriWolWfaKYKnumcM5L+m6qZP39WmKaWi2sEldiULlXZk3ySPz9S&#10;kX6Q7CVukL+RVgPTjpmClrejocipAqU1nlWlFZIumxGha36CmBGeGWo5lVabIlUikuuYrD7DkOyX&#10;PyUBkCeWCwOvjciCfbbLoVeyvaRtneGuHpFsmp2pxn3Kl6Cl0WmWlOuiUlSWkoCfgz5PkGyeVCSs&#10;j6CYzAORjRqCabYPoP68tqPGnYK3YZDKmj2yXH0slz+tzGkBlI6p4FQXki2nDT3vkBKkwyRljzCY&#10;mwN5jI2CWbVxoK/HLKM8nS3BF5BBmeq7X3yllvC2P2iIlECyElOzkeCvRz2bj9KpqCQfjvSYbANl&#10;jB2CTK4er/555Jwpq955tooQp955sneKpBd55mRHoJh6UE/5nXN65jofmvZ7jSApmph8cQAAldN/&#10;yqzOryiCg5toquSBmYl+ptqA4Hb7oxOAY2Oon5uAJk9TnH+AIzl0mgWATB+hmZaBFwAAlI6AAKvf&#10;rj2LLpqKqf6JjYi9pe2IGnYxojCG+2LknryGIE6fm6aFjjjVmSyFSx8umKuGRgAAk3CAAKsSrWqT&#10;55mqqTeRmofMpTCPhHVQoWiNvWISnfyMUU3omuiLODhBmGqKoh7Kl9eLswAAkniAAKpBrMqctJja&#10;qJiZwobzpJSXF3R1oM+UwGFNnUuSsE1Cmj2RKDe/l7iQax51lxSQYQALkZKAB6mQrCylzJgvp/yi&#10;MYZIo/me4nPKoDWb72CqnLKZXEyvmY+XazdNlwqW5R4oll+UWAAbkMSAEqjiq7mvA5eip32quIXC&#10;o3Kmw3NAn6yjQ2ApnDagT0xBmRyeOzb2loCdfR3zlciUQAAokBmAG6hCq2G4dJcZpxuze4VDow2u&#10;53LIn0iq5F+7m9anqUvhmMWl4zawliOi6x3MlU+UJgAzj4+AIqe5qxXCXpampsS8q4TWora3cXJi&#10;nvay+l9jm4avukucmHWtHzZ7ld2k1h2nlQmUDQA8jyCAKJ+wuoR5dI7Vtat5On3RsPx5MmxkrIt5&#10;Z1o4qGR51EbvpK56ajHroeZ7BxfwonJ7vgAAkSiAAJ6mubaBpI5CtMKAvX1isAWADWvzq4x/nlm4&#10;p2R/ckZso65/gzFsoN5/wRewoTuAugAAkG6AAJ33uMuJ1Y2as96ISXzPrxqG7mtVqqOF7VkepnqF&#10;NEXhosaEzDD6n+yExBeBoByGBAAAj8uAAJ1ot/OSEIz4sw+P53warlKN+2qqqc6MY1h9pauLLUVZ&#10;ofaKVzCVnxOKLBdcnxyKsAAAjz6AAJzVt0aaaYxismGXpnt7raaVNGoGqSSTGFftpPCRXUThoT+Q&#10;NTA+nlKQKhc+njaOuAAAjsSAAJw7tr+i7ovZsdGfknr6rQ+cj2mLqI+Z+Fd5pFqX1kR9oJKWcC/4&#10;nZ6WpBcnnWePqAAAjl6AAJvItjaroItwsUSnpXqYrIKkE2kvqAShBVclo9Sel0Q5oAidSS/EnPCc&#10;JxcVnKiPmwAAjgqAAJtKtde0jIsisNSv23pXrAOrq2jpp3moMVbfo0ulsEP8n5Wkni+cnIagMRcV&#10;nBePmwAAjcWAAJrZtYa964rLsHS4g3oOq6Gztmispxuv41ayou+toEPfnziqpy+RnC+gKRcfm7aP&#10;ogAAjY6AAJHzxWN5GIIfv9J4y3IWunx4uWGjtWl46lBxsKd5Uz4LrHN55CmmqZZ6ag9mq1l7CwAA&#10;jUOAAJE3xIuA5oG2vvN/+HHCuZB/SmFKtG1+4lANr55+xD2tq19+5SldqGZ/Mg+FqcOARAAAjP6A&#10;AJDNw5KIqIFHvgiHJ3FeuJ6F3GDbs3WE80+hrp+EWT1SqlqEGSkjp0qETg+vqE+E7gAAjMGAAJCB&#10;wqmQa4DovSOOX3Dpt7yMlWBrsoaLJk86rbKKJT0AqWqJkyj2pkiJ4w/apwSJAgAAjIyAAJAsweiY&#10;T4CUvFuVtXCStvCTdGALsbuRlU7orNaQJjzDqJKPaSjXpWOQGxAEpeGK1AAAjF6AAI/HwVCgYoBC&#10;u7WdN3BNtkCac1/PsQmYLE6urCaWcTyVp9CVsijCpJaVvBArpOOK7gAAjDiAAI9mwNWolH/8uyqk&#10;0HAWtaqhh1+isG+e306Jq5OdBzx9pzqcrCi4o+CabhBOpAaLBgAAjBmAAI8mwFGw9X/MuqGsk2/2&#10;tR+oy1+Nr+Ol2E53qwmkGjxvpryi/yizo1ObhRBso0SLGwAAi/+AAI7Uv/C5yX+uui20m2/ttJuw&#10;LV+Hr1Gs+k57qnCrXDyApiCn9SjcosiboBCworiLSAAAi+uAAIS00J9483XXyll4g2auxG94W1cR&#10;vtZ4fUazuZN42jUHtQh5WCD2snd5rgfrstl7RQAAifmAAIRiz5+AbnWbyX5/Z2Zww4x+rVbOvdZ+&#10;REZxuHR+KTTZs8x+UCD2sP5+nwhnsOp/5wAAihaAAIRKzoWHxXVvyHyGQWZDwoWE+laZvL2EIUY/&#10;t0uDnjS+spGDgSELr5WD+AjmryiD/gAAii+AAIRGzXyPFnVfx2yNGWYgwXKLZ1Z2u5uKGkYktiiJ&#10;SDS1sWaI/iEsrkmJ5AldrZuGVQAAikWAAIQ5zJiWhXVYxniUB2YdwHCR8FZqupeQSUYhtRWPJDTE&#10;sFWO3yFarSCPewnMrEKGoAAAiliAAIQdy9SeIXVQxaSbGmYov46YkFaDua+WmUY4tC+VSzTjr12V&#10;SiGSrBiUQAo0qxuG5gAAimiAAIP+yyylz3VKxO+iOWY3vsyfO1ahuOmc/UZcs26buTUOrpqbrSHN&#10;qzKW2wqRqh+HJQAAinWAAIPcypqtpnVFxFSpdmZKviimAVbCuD2jjkaEssKioTU9rfig6SIKqoKX&#10;BArnqU+HXwAAioCAAIO+yhK1xXVFw8Ww6mZkvZOs8lbyt6OqZkbCsiWo3zWIrVakMiJlqduXQQtH&#10;qLCHoAAAioiAAPKGe0Z5itr3e5x5pcL9e/Z50ap9fFh6HJFwfMN6ine7fTt7Flz2fcN7qj/Wfnh8&#10;XBsWf9F9D/BceZCE79k6egeD6MFxeoCDBKkVev6CTpAde4WByHZ5fBeBZFu6fLKBCj6XfWeA1Bl1&#10;fl+A2+5qeCaQdNdoeKyOUb/XeTeMUaeSecyKn468emmJJXU3exGH1VqRe7qGlT12fGuFiRf2fO+F&#10;GOyYdvicBtWfd4WY074geBqV0aYBeLyTDY1SeW+QpnP1eieOa1l1etuMTTxse4WKghaae4iI3+rw&#10;dgWno9QAdpOjbLyKdy2fb6SFd9ebuYvveJGYRnK+eVqVLFhneheSOTt1ereP1RVkeleMFOmCdUuz&#10;UtKZddWuIrspdmypKKM1dxmkfoq9d9qgInGYeKecE1dseWuYZjqWegKVrhRWeWeNwOhQdLm/HdFt&#10;dT249Ln+dc6y/6ITdnqtZIm5d0OoLHCzeBajTlaReNie6znWeWacKhNyeKaNJudXdEzLC9B5dMrD&#10;6rkGdVK9AKEZdfm2dojMdsSwaG/od56q4VXneGSmHDkzeOOh0RK5eAiMqOaRdAPXKc+4dHnPDLg6&#10;dPbHMaBFdZS/yIf/dly4928vdziy6FVGeACuLTimeHemTRIld4uMROHjhC535cwzg6N4O7Xygy54&#10;mJ7+gtF5DIdagot5nW7wgl16S1Vggk97Ajkmgpl70xPfhJ18juAfgqCCvcr3gimB97TdgcWBTZ3f&#10;gXmAzIYjgUOAdG2zgSmAQFQegTCAHjfugYOALBJ4gyCApt6EgUqNq8lOgOGL3rNRgIeKL5xngFGI&#10;w4TUgDKHjGyGgC6GgVMMgECFjjbngI2E4hE8gbKEc9zngCqYl8ekf8WV1bGqf3aTOprqf0aQ1IN8&#10;fzyOwmtYf0iM3lIIf2SLJDX6f6yJ4RArgHWHwdtgfz2jksYkftif6rAyfpCca5mBfmmZJIIvfmGW&#10;F2o6fn6TaFEVfqOQ8zUhfuKPSg9Af2WKUNoNfoWurcTafiCqJK7tfdWlvZhLfbGhj4EVfbCdqWky&#10;fcuaG1A4ffmXCzRefjKVXw57foCJytjzffO56sPIfY60ga3afT6vMZc8fRiqIIAjfR6lb2hhfT+h&#10;J098fWedjDO4fZmbZg3YfcOJXNgQfYXFWcLrfR+/DqzyfMi415ZQfJmy439EfKCtbWedfMuolU7a&#10;fPek2TMsfRugWA1TfSiJAtdkfTXRF8I8fNDJ56wwfG7CxpWCfDS7936EfDi1zWb3fGWwl05UfJes&#10;ljK6fLeiTAzofK2IutHBjVF2kr21i+t3BqkDiql3fpN+iY54CX0xiJd4smYFh8V5ek2ehyh6STI4&#10;hyV7MQzWiSR8edA8i/GAx7x8ipmAPqfaiWN/zpJoiFV/fnwfh25/V2T7hq5/UUyUhh5/XDE1hhp/&#10;mAvsh4uAWs7iiqmLG7shiV+JnKasiCuIN5EvhzCHDXryhliGE2PihamFRkuPhSaEljBEhSGERAse&#10;hiSDws1+iY+VdbmxiEmTF6UmhyWQ2o/Nhi6Oz3mxhWyNC2LHhMyLdkqchFGKFS9uhEaJWQprhOyG&#10;t8wmiLCf2rhXh2ycq6POhk6Zno6BhV2WwniEhJiUHmHChAiR0UnAg5OP0C6vg36O8QnSg+GGpMr2&#10;iACqaLcvhr2maqKqhZ6iiI1ohLCe2neCg++bb2DTg1iYXkj7guqV4y4HgtCVDQlRgwCGTMn5h3K1&#10;GbY3hjGwTqGxhQ+rl4x1hCCnGnang2ai92AXgtKfR0hVglicdS17gjiaSQjmgkaGBMkshwO//7Vt&#10;hcW6Z6DfhJ+03ouhg6mvknXegu+qwl9ngmampEfHge2j+S0EgbqecAiPga6FyciRhq7LPbTNhXTE&#10;2KAvhEm+eorqg0u4aHU1go6zAF7VggautUdKgZOq1iyXgV6eJghKgTWFm8IHlr11hK9ZlIp2C5wN&#10;koN2l4fwkK53NnL4jwd3810GjZR4y0W5jHJ5pisDjE56jAapjP98nMC8lX1/LK5Tk1B+y5sUkVN+&#10;focBj4h+U3IJje1+T1wcjIh+bUTOi29+mSoni0N++gYsi2yAF7+OlFeI2K0YkjSHnZn7kDaGdYXk&#10;jniFiXD/jOqExlsoi5KEL0PxioGDuiljik2DuQW+igqDJr5vk0GSp6vkkSiQmZi5jzeOoYTIjXCM&#10;42/ri/SLZlowiqiKHEMZiZ6JESiqiWWI5wVfiNeDob1HkmecharPkE6ZspeZjmGXA4OVjKqUhW7Z&#10;iyiSQVlAieuQUkJTiOSOxygIiKCOygUNh9CDarw8kb+mhqnFj6mi+JaQjbyfh4KXjAecSm3wioeZ&#10;UVhtiUCWu0GniDyU3yd8h/CUOwTIhvODPLtbkTmwp6jpjyWsX5W0jTWoLIHAi36kNG0sigSgmFfG&#10;iL2dg0EZh6mblScLh1WYvgSPhjyDFbqkkM+7Aag2jr22AJT5jMqxD4EEiw6sXmx5iZSoMFcoiFek&#10;10Cdh0Ci3CaqhtaaJARghaaC9roakHzFuqenjm3AA5RbjHi6UoBgira08mviiTewTlanh/utEkAt&#10;huyoxCZIhoGZ4gQ7hS+C3bLDoHp0w6FInYh1To88msd14nxomD12jGixlel3U1Pok9p4Mj2hkkV5&#10;DCNnkkl51AFKkFl8urGwn2B95qB9nGt9mI58max9Y3uqlyR9UWfslNh9ZlMkktJ9nTzbkUB94SK5&#10;kTN+VAEsjsx/3bC7nkaHDp95m1yF9I2PmJuE+Xq2liCEM2cFk92DnFJQkeGDMTwdkFOC7iIekDWD&#10;OwERjW+Aua+8nVOQMZ5omm2OYIxul7SMtnm3lTCLM2YTkvqJ+lF+kQWI8ztuj3iIOSGVj0qIswD6&#10;jECAqa7VnHCZip12mZOXBItyluKUp3izlGWSc2UxkhuQglC2kDOO7jrKjqeN3CEXjm2OLwDmiz2A&#10;nK3zm8yjCJysmO6f0Yqpljicvnfgk7yZ5WRjkX2XV0//j4qVPTo4jf6UEiCpjbeS4ADWimOAka0y&#10;m02soJvsmG+owYnolbek/nclkzqhfmO6kP+eZk9ujwqb8TnCjWqbAiBVjRaV3ADIia6Ah6yQmuu2&#10;aptQmA2x44lIlVGtdXaFks6pVmMgkJOly07mjqejSjlZjQChWyAMjJCVqwC9iRuAgKwUmpzAnZrT&#10;l767b4i+lQC2VnX3knixomKfkDmtzU56jkyrXTj8jK6mZR++jD6VdgC0iKWAeqQJqpF0OZOfpux0&#10;vIKxo3x1T3EFoEV1/F5znUp2xUq8mqh3ojVXmL54axtAmWt47AAAjZ5/EaMwqZZ845MLped8m4Ik&#10;onB8c3B2nzR8cF3anDl8l0oimZt83jS/l619LRrQmDV9mAAAjGyAAKJzqIqFiJI/pOSEhYFsoWaD&#10;pG+ynjGC/l0fmzyCiEl5mKOCRDQslrKCKxptlxmCxgAAi2CAAKGwp5WOL5Fjo/aMg4B9oICK/m7b&#10;nUSJslxVmlmIq0jLl8WH4TOhldGHeBoTlhqIOAAAineAAKDjptSW5pCXozWUmn+pn8KSf24CnIiQ&#10;n1ucmYmO9kgslv2NvzMmlQKNLxnIlS2M7QAAia+AAKA6piKf3o/toomc8378nxaaNW1Wm9qXtlr4&#10;mNqVhkegljmT5TK7lDuTiRmElFaQ6gAAiQeAAJ+dpaGo8o9nogWlZ353noqiBmzIm0ae81pumE6c&#10;W0cqlbKakzJik52aEBlQk6KRHQAAiHyAAJ8WpUOyNI7moaSuEH30niOqFWxImtqmeln1l+CjlEa+&#10;lUyiDjIRky6fdBkmkxCRAQAAiAuAAJ6qpPm73o59oVS3IX2EndCyi2vXmoOuelmQl4arg0ZslO+p&#10;QjHOktihrBj3krWQ4QAAh7CAAJXxtQhzxIZ9sLh0N3aQrKJ0wmXvqMV1bFRnpSt2MUGiogh3Ayzw&#10;n/h3rBJuohx3rAAAiX6AAJVVtCJ8AYYfr8V7tHY0q557kGWOp7J7llP7pBF7yEE4oOl8GiyPnsl8&#10;aRJUoJ18rwAAiMSAAJTVsxmELIWMrsODNHWwqpOCZWT8pqmB2FNvoweBf0C9n+CBWywvnbSBZxI/&#10;nz+CCQAAiCGAAJROsh+MU4Tsrc+KwnT7qaSJYGRZpbGIP1LWohiHaEA9nvKG2CvSnLqGwRIrngaG&#10;ygAAh5OAAJO7sVOUkoRUrQSScHRZqNyQiGOypOmO31JKoUCNhD/Inh+MoSuBm9uMqBIbnO6K4gAA&#10;hxmAAJMqsLec+YPLrGaaS3PUqDiX1WMvpEGVrVHOoJST5T9mnVmSwytAmwuTExIQm/KMNgAAhrOA&#10;AJK+sCWlhYNgq9WiS3Nop6WfSmLGo62cp1FuoAGajj8bnL+ZeisQmkaYlBIJmwyMMgAAhl6AAJJT&#10;r8WuRYMbq2yqeHMmpyym42J4ox+jyVEdn22hjT7OnD2guiramcqc+RIHml2MMQAAhhmAAJH7r3q3&#10;bILKqxezEXLVptCu8WIqor+rfFDcnwmpcz6em9SmzSq8mWSc5RIGmeaMMAAAheKAAIh2v+VzUXnh&#10;uvVzrWrZtkN0K1snscp0zEqKrZ51hziTqhR2RiRSqCt2twpYqgd3FwAAhgyAAIgevwV7Lnm5ugh6&#10;1GqutTx6rFr0sKt6tkpPrG567jhfqNV7QyQ0psd7gQqfqC58YgAAhbaAAIfevfKC6XliuP2B9Gpe&#10;tCaBLlqWr4+AtUn2q0yAdDgap6yAbCQTpYGAlArfpoOBJgAAhWuAAIeXvOeKmHkBt/WJG2nnsyKH&#10;1FosroGG10mUqkGGLTfPpp2F1SPypFuGGAsXpQeFUQAAhSmAAIc+vAqSYHiltxaQYmmEskGOplnA&#10;rZ6NM0k/qU6MHDePpayLliPXo1aMPgtKo7mHogAAhPGAAIbfu2KaU3hQtmeX1mk1sYiVnFl1rN+T&#10;vUj5qIySVTddpNORxiPDomuR6At0opSHvwAAhMKAAIaHut6iX3gJtdqfZGj1sO+crlk5rD6aa0jC&#10;p+yY2zc5pCyYqiO6oZiWowucoZSH2QAAhJqAAIZNumKqlXfVtVqnHmjGsGuj9lkPq7OhZUiap16f&#10;5TcUo6afCiOqoPyYHQvAoLSH8gAAhHuAAIYNuhGzPnfAtPivOWi3r/Org1j1qyOoqEiIpr2nOTcT&#10;ov2kDyPCoGCYLQvxoB2IEwAAhGGAAHtuyzFy/W2ZxbZzN19YwH9zmlBzu4J0J0Cett90yy9FsyF1&#10;ZBsGsfh1awNvsE13iQAAgySAAHtoykB6iG2rxMJ6EV9ev2t52VBwukl52kCZtYd6DS9Ssah6VhtH&#10;sDF6XwQLri98RgAAgyKAAHtyyRKB2W2Xw56A2F9Hvj2AD1BOuQt/oEB9tDp/bS9QsEd/dxt9rpJ/&#10;qwSXrEmAdQAAgyGAAHtwx+iJFG19wnOHnl8XvRGGZ1Alt9SFhUBeswGFAi9KrwKE3xutrR2FhAUS&#10;qpuDbgAAgx+AAHtbxuyQZW1lwXCOgF7+vASM6FACtsKLpUBPsd+Kzy9QrdyKrBvfq9CLMAWBqSSD&#10;uQAAgx6AAHs5xiWX5G1UwJqVkF73ux+TjlADtdWR9kBPsO6Q7C9hrNKRARwVqqaQCwXkp+GD+wAA&#10;gx2AAHsXxYSfdW1Hv+qcs173umCaR1AKtQyYZkBbsCWXXS95rACXeRxLqaOTIQY7ps6ENwAAgx2A&#10;AHr2xQanMG0/v1uj/V78ucGhLFAWtGGfFEBnr3WeWS+Nq1ac0xx4qOCTQAaHpeuEagAAgxyAAHrc&#10;xJ2vPm0+vuGrk18JuTioW1Aqs8ymM0CFrtekzi+5qrCgRRyzqDGTZwbIpUaElgAAgxyAAOYfdnBz&#10;GNAbd0tz8bmAeB90zKIqeOp1r4okebJ2oXFjen93o1eGe094nzsvfDF5lhadfSF56OQPdId+aM5r&#10;dYl+G7f6dnx95aDLd2V9yojdeEt9zXAueTN95FZbehV9+ToHeu9+EhUge1R9weIxcvCJ0syadAKI&#10;ZLZfdQqHEp9GdgqF/Yd+dwiFEW7zeAaEQlU+ePaDeTj5ecSCxBPEedWCC+BpcZOVOMrNcq6Sv7Sc&#10;c8CQbJ2xdNGOTIYRdeaMdm2ydvaKwlQqd/KJITf+eLKHtxKUeIuF7N7JcHWgnckycZKdL7MCcquZ&#10;55wrc8WW1YSudOWT+Gx8dgeRaVMjdwuO+jcVd7uM/hGPd3GJP91sb5isDcfZcLSnurGqccujf5rb&#10;cuifeoN3dA+btGtYdTWYM1IudkGVDzZCduGSxRC0doSLS9xObuu3jMbBcASyW7CLcRWtMZm+cjCo&#10;PIJyc12jmmpydIqfTFFadZSbdTWPdiWZJQ/+db+K0Ntvbm3DHsXlb4G9Fa+jcIi3BJjLcZuxI4GF&#10;csmrrGmkc/2mtlCvdQmiezT0dYWetQ9qdR+KbNrLbhvOxsVEbynH5K7rcCHA85f/cSe6NoC7ck+z&#10;/Gjrc4OufVAKdI6qSTRjdP2jKA70dJ+KHNYVfw5xtsHlfxByyqz0fx1zz5cffzV00YB1f1Z13Wju&#10;f4h29lAxf894CDSagFl5Bw9YgfJ5PNSMfVF8f8CyfXN8eqvOfZd8fJX+fcB8j39TffN8uWfTfjd8&#10;908efo19NDOQfxJ9cg5BgEh9g9MAe9KHUL8HfAKGQqpBfDOFRJSBfHGEb33+fLuDvWaifRWDJk4L&#10;fXaCmDKTfe2CJQ1MftKBg9FueoaSGL1leryQGaiheveOMJMNe0CMaXyqe6GK3WV4fAyJck0JfHaI&#10;ITGtfN6HHgx4fY2E/M/zeXKc6bvveaqaC6ctee2XQZGkej+UmHtmeqWSHGRbeyKP50wZe5ON4TDc&#10;e+qMfwvCfHeH886zeJun0rqzeNSkH6XyeRWgcZByeWqc5npKedaZkWNWelOWhEs+esyT5jAhexWS&#10;ggspe42Hi82ud/Gy07mweCquTqTqeGWpv49seLmlVHlaeSyhNGKFea6dcUqEeiGaSy+DelyYcgqq&#10;esuHNszkd3O98bjjd6q4oKQQd9yzNY6LeCet63iBeJupCWHEeSekt0nleZyhay78ecGdTgpCei2G&#10;8MxVdx7JPrhKd1HDI6Nfd3e84I3Ld7W2wnfIeCSxL2EgeLCse0lUeSeo8i59eUGfbwnwea+GuMZ+&#10;iBhwirP8hzNxvqCShnJy2owbhdFz7na3hUd1C2BchNx2NUi0hJ53VS3FhPR4Ugjchk95YMVGhoB6&#10;uLLqhbt66p9zhQx7G4sHhHV7V3Wqg/l7p19bg5x8CUe6g2h8aSzYg7J8wAgvhKp9dcQShQ6E+bGo&#10;hFyEMZ5fg7ODconZgyyC0nSHgrqCVF5RgmuB80bHgkSBnyv7goWBbgeYgzmBC8Ktg8ePKrAxgxaN&#10;jZzJgnyL94hxggCKfHNCgaiJNl01gWuIEkXVgUqHEyssgXiGfgcUgfiEKMFUgr2ZYa7Ygg2W/Zt1&#10;gXqUnYcpgQWSUXIbgLCQLVw1gISOVEUAgGiMvCp4gISMCQajgOaEfcAwge2jvq24gUCglppXgKud&#10;ZIYUgDiaRXEcf+eXWltRf7aUwkREf6GStCnXf7CSEwZEf/6EPb9EgUmuN6zLgJ+qTplkgAWmS4Ug&#10;f46iW3A9f0SeuFqSfxibgkOmfvaZIilRfviXQgX2fz+ECL6QgM642qwQgCa0MpiZf4SvYIROfwKq&#10;n29zfremTlnYfpWiqUMMfnegcCjffl6bggW2fqOD3L4UgHjDwauCf9O+Y5fsfyS4wYOTfpOzNW7G&#10;fkCuSVlFfiCqc0KTfgenMCh5feabXgWDfiaDurdckVdvsaY1j55w7ZQhjhxyEoD0jMlzLmzLi5h0&#10;VFeTipV1hkDvieB2pCaBijt3gQMqiiR5vbZYj+F5U6VDjkd5npMejNR56X/5i4d6P2vWil96qVaq&#10;iWZ7JEAKiLV7mCWyiPp79ALbiIR9abVJjouC6qQMjQKCXZIDi5KB037XilOBaWrMiTeBGVW7iEqA&#10;4z82h56AuiT6h86AuAKVhxaAorQsjU2MlaLUi8uLPpC2imqJ6H25iSqItGm9iB+HrFTOhz6Gxz5r&#10;hpiGDSRQhraF5gJZhdmBlrMFjEuWSaHCisuUOI+ciW+SLXyLiDqQN2iwhzGOa1PfhmGM5T2lhb2L&#10;ryOzhcSLuQIlhMqBc7IGi4WgH6C+igmdWY6YiKyaj3uSh3mX2mfKhnGVW1MShZiTMTz+hPeRriMs&#10;hOyRIQH5g+WBVrE1iumqDp/riXGmlo3AiA+jDXq8htmfnWcFhdWce1JqhP2Z1Dx1hEqYPiLAhDCV&#10;nQHVgyeBPbCSinK0J59AiP6wAo0Jh5arvnoChlanl2ZRhVCj4VHGhIOg9Dvwg86fXyJhg5SXPwG4&#10;go2BKbAgihq+i568iKq5woxuhzu0xnldhe+v7mW5hOKrwFFEhBOo5jt/g2SlMSH/gyKW/AGgghKB&#10;GaibmulvCJiOmHNwQYelljxxaXWwlDxyjGK1kmhzt06SkNV05zjUj8J19B6jkIZ2hAAAinJ7RafK&#10;mZ14J5fSlz14gIbXlQ543XTkkw15R2HrkTt5xU3Qj6x6UDgZjpV6zB4GjzV7CwAAiNl+k6bvmFeB&#10;O5bRlgmAyoXpk9uAZXPtkeWAHGEFkB1/8U0Bjph/3zdjjYF/1h13jf5/8wAAh3KAAKX1lzaKQJXC&#10;lOqJH4TGkseIDXL2kM2HD2AbjxOGQUw5jZaFlTbAjH6FGxz8jN2FZgAAhjuAAKULli6TcZTOk+yR&#10;o4PLkdCP4nH2j9yOM19GjhaMs0t+jKWLfTYqi4yKrhyPi9CK4wAAhTCAAKQ0lW+cxpQNky+aUYMK&#10;kQ6X3nEkjxqVhl53jVqTaErKi9+RrjWYisWQxxwjivKPkQAAhE+AAKOBlNqmLpNSkp6jGYJKkHqf&#10;+nBojoGc/F3JjMOaU0o2i0aYPzUlihaXlBvRiiySzwAAg5WAAKLxlGmvu5K9kjGsC4GrkAeoRm/H&#10;jgSkp10tjEShikmmis+fZDS0iZid2RuLiYeSnwAAgv2AAKKKlBa5mpJIkeC1W4Ejj66w8284jaGs&#10;v1yqi9ipUkk3imCnSDRSiTCi1xs3iRiSZwAAgoSAAJpSpNtuhIs8obpvr3tZnt1w0mp7nDhx9FiV&#10;mcZzG0Vul690PzBylmV1KBX/mE11KAAAhiB+aZmyo7t3Loq0oKR3hXrDncF36WnkmxF4Xlf8mJt4&#10;50TdloJ5ei/qlSp57RWmltR53AAAhQCAAJkLooZ/wYnqn31/XnoKnJZ/DWkfme1+4FdGl3p+0EQ7&#10;lWZ+2S9ilAd+6BVUlXh/CAAAhASAAJhKoWWISokNnmOHRHkYm4aGU2hOmNmFhFaAlnOE40OTlGSE&#10;ai7ekv+EKxUHlD6EgAAAgyiAAJd+oHyQ3YhDnXyPQnhHmqGNvWd0l/eMWFXRlYGLGkL8k3uKNS5s&#10;kgyJ0RTKkxuJQAAAgmyAAJbXn7CZq4eXnLmXeneXmd+VV2bJly+TU1UvlLeRjUJ7kpuQQC4MkSeQ&#10;DhSSkhSNRgAAgc6AAJZGnxyij4cYnCifz3cVmUSdDWY5loqadFSdlBWYQUH/kfyWyS20kG2WhRRh&#10;kTiNyAAAgUuAAJXOnrGrl4adm72oTnaSmNKk+WW2lg6h11Qek5WfUUGHkYKeEC1Yj+mb4BQ5kISN&#10;rAAAgOCAAJV1nmK08IY7m2uxKXYimHitRmVBlaqprlO0kyqnDkEvkRKlOi0Oj32edhQCkAyNhwAA&#10;gIuAAIycrzRuAH5Xq3tvF29dqANwL195pMBxS06MobtyaDxBnzdzdyfNnfd0JA0voLhzxQAAgn+A&#10;AIwsrjl2QX4Gqnp2jm8Apu128l8ao5V3bE4roIN3+zvonfR4jCeEnJl45A06nuJ40QAAgcWAAIu6&#10;rQ1+XX1zqVh9/258pcJ9u16Loml9ok2nn1Z9qDt5nMd9xiczm1d93g0/nTZ+OwAAgSGAAIswq+qG&#10;Z3zPqDqFd23DpKuEol3roU2D+U0RnkODgTsAm7SDNibgmjWDLQ0/m7WDEQAAgJOAAIqbqvmOg3w0&#10;p02NDW0eo8GLtF1BoGKKgUyJnUyJiTqNmsGI7CaUmTGI/w0/mlyHPQAAgBqAAIoQqkGWxHuuppaU&#10;zWyYowWS7Fy6n6GROUwJnIWP0Toymd2O9CZbmD+PWw1CmSeI9wAAgACAAImoqZ6fIHtApficq2wm&#10;omSaRlxInv2YGEuhm96WXDnjmS6VhiY2l16U3A1KmBGI/AAAgACAAIlLqTSnp3sFpYqkvWvnoeSh&#10;zlv4nmKfI0tKmzmdOTmKmJmcrCXzlsuZcg1KlzmI/AAAgACAAIkDqOiwgnq8pTOtKmuVoYKpwFuj&#10;nfamvUr/msWk+jlOmB+ixCXIllGZjA1DlqCI9wAAgACAAH9yuf9tbHHhtcBuaWOxsb1vcVSrrelw&#10;gESZqmBxjTMBp5NyeB67ptFywQW9pz9zbQAAgACAAH8zuR91UHHHtMl1jGORsJ516VSKrKl2YkR2&#10;qQl28DLrpiZ3dR7EpTB3kgYgpSF4xQAAgACAAH75t/F8/nFvs598nWNFr2d8XlQzq2h8VEQqp8J8&#10;azK2pNV8lh65o7V8oQZyozZ9owAAgACAAH6qtr+EknEFsnGDsGLGrj2C8VPKqjiCZkPJppaCFDJy&#10;o6SB8B6komKCFga2oX+B5AAAgACAAH5Mtb+MOHCksXKK4WJbrT6JsFNVqTeIrUN0pYaH8DIxopOH&#10;nh6QoTSIKwbxn/qEsQAAgACAAH3wtP6UBnBPsK2SQGIIrHGQl1MCqGKPJkMlpKqOEjH+oZ2NtR6B&#10;oCON4AchnqOE0gAAgACAAH2ftGmb5nALsBKZtmHGq8mXmVK+p6+VxELio/aUgjHSoN6Ueh5+ny6S&#10;pwdOnXiE8QAAgACAAH1qs+mj5W/Yr46hUGGQqz2ezVKGpxucqUKso1ybcDGcoEqa4h5mnnyUjQd5&#10;nHaFDgAAgACAAH02s5usR2/QryupVmGEqsGmXVJkpoKj60KQoq2iwzGUn4+f8x52ncmUmQegm8WF&#10;KAAAgACAAHKvxUhs3mWlwKxttFgdvDlun0nTt+xvlTp1tAFwgSlTsTRxLRSWselwuAAAqyl0ewAA&#10;gACAAHKixHd0cGXDv7F0i1g6uwR01UnxtoZ1QDqWsnZ1vymNr392IRUVr8R1uwAPqel45wAAgACA&#10;AHKjwzp7uGWqvnJ7RVgmubV6/UnWtSR69zqIsQN7EimerfJ7OBVurd57BACjp9N9LgAAgACAAHKV&#10;we2C2mWAvSaB+FfnuGqBQkmos9KAzDpmr62AlimcrIqAkBWvrDCAzAEhpfiAxAAAgACAAHJ2wNKK&#10;C2VfvAeIyFfAt0WHtkl1sqiG2jpRrnOGUSmeq0eGSRXtqq+GkAGRpFWBDwAAgACAAHJRv/mRaGVK&#10;ux+Py1eytk6OVElnsaiNIjpBrWyMXimoqiGMhRYnqViLgwHxouqBUAAAgACAAHIwv1CY02U/umKW&#10;4FeutX+VCkljsM+TjTo/rJCSwim2qTiTBxZgqC2PIQJHobSBigAAgACAAHITvtOgYGU9ucyeGlex&#10;tNWb7klksBaaOjo6q9KZtim3qH2YeRaFp02POgKNoLOBugAAgACAAHH+vnaoNmVDuVClole7tEOj&#10;KElrr3ehazpFqymgUSnQp8qcRRaopo+PUgK6n/OB2AAAgACAANm1cYFsqsUOctduN6+/dBtvt5mb&#10;dUlxLYKsdmtyo2rrd4p0G1IFeKB1gjZ6eaB2wBICenl2rde3b1d33sNwcNx4R65JckF4t5hLc495&#10;NIF0dNJ5vmnHdg56UVDrdzR61jVoeCF7PhDOeMJ6rdXibYSDHcGkbxuCZ6y1cJmBwpbMcgCBSYAc&#10;c16A6miTdLKAnE/ZdeWASjRsdrx/7w/Ad0F/ItQZa+qOSr/VbY6MkKrubxmK8JU6cJeJdX6wcg6I&#10;MWdXc3aHBE7MdLSF4jOAdXKE2w7WdfODMNJ6apSZb747bECWzKlUbdaUP5Oub16R1X1ScOKPlGYl&#10;cl6NkU3Oc6SLqDKldEeKGA4OdNSGqNEmaYqknbzrazihI6gCbM+dqpJhblyaUXwcb+iXKmUKcWiU&#10;P0zjcraRpjHgcz+Pzg1lc+OJDtAVaLmv1Lvdameriqbra/mnK5FJbYWi53sYbxie5mQmcJ+bM0wZ&#10;ceiX7zE6clqWFAzZcxuIsM9HaB+7FbsQacu2AaYMa1Oww5BebNarmHovbmqmxmNXb/iibUtwcUOe&#10;yDCqcZebkAxncnmIYs65Z7zGYLqAaWHAfaVhatq6Y4+cbE20YHltbdquz2Knb2ip70rOcK6mUDAa&#10;cOuf7gwMcfeIJcpaeeRri7d9emRtS6PBeuZu648Ce2hwdHlVe+5x+mK1fHxzf0rSfRV07i/hfdB2&#10;Hgs5f2R2N8jpd+h2PLZXeJF25KKkeS13g43secR4InhCel14ymGvev95eknZe6J6Gi71fEl6kApr&#10;fbF6qMdldiqA5LSuduaAh6Ecd5WALIxzeEN/6HbyePV/uWCFea1/mEjPelp/cy4HeuV/QAm2fDN+&#10;1sXTdKWLerMLdWuKM594dieI8osDduSHxHWid66Gv19feHiF0EfVeS2E7y0weZyENAkZeuiCd8Rb&#10;c12WE7GXdCqT9p4EdPCR2YmXdbePzXRldomN4V5Id2aMLUbteCCKnSxseHKJigiTecyFk8Mkclug&#10;wrBicyyd15zOc/Ka3ohodL6X9HNKdZeVM11LdnSSrkYbdzSQiyu9d2uPeggieN2FgMIrcY+rfq9m&#10;cmGnzJvNcyOj+Ydoc+6gM3JddM+crFx9dbGZdkVqdmmW0SssdoeVVwfEeBeFQMFucPi2Ta6kccex&#10;2Zr6coGtMYaOc0Sok3GHdCakTVu9dRGgjETOdcmdwCqudceaIwd4d3aFDcDwcJTBNq4XcV68A5pS&#10;cgm2iYXWcr6xHnDVc5msK1sedISoCEQ7dTulECoqdSOcggc7dvaE5LtugpRqnKoxgjhseJfrgflu&#10;KoR5gdFvv2/8gblxTVpwgbhy2UOAgd10RykEgoF1UwU8g7t2jbpMgL10s6kQgI11jZazgGV2VoNP&#10;gEt3F27lgEJ33VlwgFB4pkKTgHh5WigugPx5yATIggx60rkcfw5+zafCfvl+t5WYft9+nIIkfth+&#10;hm3Pftx+g1h5fvh+jUG6fyd+kiduf45+fARigJF+kre8fZSI1aZcfYaH7pQOfXyG/oDJfYGGFWyQ&#10;fZ+FTFdhfcyEmEDMff+D9iaofkSDhAQJf0iB1LZtfFmS4aULfFCROJK/fFCPf3+EfF2NyGt3fICM&#10;LVZofL6Kxz/+fPSJkCX/fRiJBgO+fi+CiLVVe2KdDKPze16ao5Goe16YHn51e26Vm2p5e5WTPFWK&#10;e8+RHj9GfAmPdSVofA+PAAN+fUGCXLR1ep6nSaMNep2kJpC8epmg1X2KeqediGmgetSadVTOexKX&#10;vz6sez6VxiTseyqUIANJfH2CObPMeguxoKJYegytxo/4ef+pr3zCegSlmWjcejGh3VQaenmeuj4Z&#10;eqOc5CR/emqYUgMee92CHLNceae8IKHSeae3mI9WeY2yvnwUeYOt6Wg5eaipl1OMee6mQT2Xehqj&#10;fCQLec2YXwL8e16CBKzYi71p2pz5ioBru4v9iX5tcHnAiKlvCGZph/FwmFHsh2JyJDvohyBzhSGx&#10;h/V0TgAAh4F3JKvzigJzZZwHiPh0VYruiAx1Mni5hz92CGVxho124lEHhgZ3vDsRhcB4eCD2hmp4&#10;xwAAhZV7FarwiGp825rVh3t8+YnZhph9C3edhdp9IWRxhTR9RlAphLh9dTpRhHJ9mSBVhPR9kAAA&#10;g+Z+iqnRhvaGWpmkhg+Ft4iQhT6FAHaLhIaEU2N5g+2Dw09cg3mDSTmmgziC4x/Gg5iCuAAAgm+A&#10;AKilhcOP25iYhOCOioeDhBeNInVig2eLtmJvgtaKZE5rgnWJSjjhgjKIbh8ygmaIewAAgS6AAKer&#10;hNeZfpeWg/qXfoaBgzCVXHRvgoCTM2GMgfGRME2qgYaPeDhFgUWOUh61gViN3QAAgCCAAKbihByj&#10;MpbIg0WgiIWtgnadrHOZgcKaymDEgTeYJk0AgM2V8jfHgHaUuh5RgGySVwAAgACAAKZKg4+tCJYj&#10;gr6puoT4geemJnLhgSaijGASgJefVkxTgDmc2Tc3f9+btR34f6eURAAAgACAAKXjgy23GpWkgmCz&#10;M4RegXyu63I8gKmqoF98gBCm70vXf6+kejbNf1iheR2efw2UBwAAgACAAJ6mlR5pTo/UkyZrI3/u&#10;kXls1G7MkANualyNjrBv9kkPjZ1xdDPWjRByshmHjqJy9gAAgxZ6vJ3sk5RyWo8WkchzTX8UkCd0&#10;M236jqx1FFvEjVh1+UhVjEV22TMoi613ihj9jQB3gwAAgaF+H50YkhN7To4QkGJ7fX4hjsZ7p20A&#10;jVh72FrgjA18GEeOiwF8XzJ+imN8kRh+i3x8bAAAgFqAAJwZkLeEK4z9jwuDs3z2jX6DNWwJjBCC&#10;uFn6itaCWEbOidOCCTHliTCBzRgRihKB2QAAgACAAJsmj4SNLIwAjeKMEHv4jF6K6WsIivaJv1kt&#10;ibWIskYciL6H3DFZiBeHUBewiMaHWAAAgACAAJpSjqCWUYs/jQaUmHs3i36SxGo1ihSQ8FheiNWP&#10;RkVth9SN8TDLhymNTRdJh6yMBQAAgACAAJmkje+fgoqHjFqdMHp5is2atWl6iV6YPVetiCGWCkTV&#10;hxyUWzBehleT9Bb/hrKPjQAAgACAAJkcjWiozIn1i9il6XncikSizWjciMmft1cSh4idD0RAhoub&#10;SS/mhb2aKRa+heGPYQAAgACAAJi9jQiyVomEi3uu8XlWidyrOWhOiFKnkFaRhwaklEPVhgSi9i+G&#10;hTifHRZrhUiPKAAAgACAAJDYnuFozILXnExqjXPfmgJsNGPEl+9txVKHlgtvST/slIZwsStKk+hx&#10;sxBslt5xLwAAgAB90JBAnY1xY4JImxByUXM8mMNzOmMmlqN0IlHwlLZ1DD9lkyp16SrTknV2ehA4&#10;lPV18gAAgACAAI+YnCF52YF1mbp6EnJ9l216TWJglVN6lVE9k2p66T7LkeF7QCpZkRx7cRAGky97&#10;JQAAgACAAI7PmsyCPYCSmG6B23GEli2BeWGQlBOBJlB7kjeA6j4qkLOAwinej+KAqQ/SkZKAqgAA&#10;gACAAI4AmbSKqH/Gl1mJuXC0lR2Ix2C0kweH3k/WkRyHDD2bj6CGeil3jsGGPg+tkBaFewAAgACA&#10;AI1VmMaTR38XlniRy3ABlDyQQGAKkh+Ouk8zkDONYD0ljp+MaikijbaMXQ+LjsCJkQAAgACAAIzG&#10;mBib936alc+Z+G+Ck4mX1F96kWCVuU6ej3WT8TyljeKSzSjPjNiSxQ9pjZ2KawAAgACAAIxVl5mk&#10;v34ilVKiQ28AkwOfk172kM2c8U4djtya1DwmjU+Z3ChrjDiYGg9LjKyKVwAAgACAAIwBlz2txH3D&#10;lPSq3G6RkpqnqF6CkFakkU20jluiUTvPjMag9Sgfi6+bIQ8ci/mKNwAAgACAAIOJqRNoN3Y8pfZp&#10;4GgVox5reFjioHhs/kiLng5ucjaynDVvtyJem+NwWghYna9wIAAAgACAAIMSp/JwZ3XepNZxR2et&#10;oedyLFiBnydzFkgwnKtz/jZnmsN0yyIrmkd1HgiAm3R1MQAAgACAAIKWppZ4aHU/o4h4omcioJN4&#10;5VfvndJ5PUewm1R5oDYAmWd5/iHrmMx6FQidmWd6pwAAgACAAIIApUKAUHSQojqAAGZfn05/tldO&#10;nIx/gkccmhh/aTWLmCl/XyGhl3V/WAiul4t/kwAAgACAAIFkpCWIR3PwoSSHeGW1njyGrVafm3mF&#10;8UaWmPqFXDUblw+FAiFalkKFFAi8ld+D0QAAgACAAIDYo0uQX3NooE6PGWUunWGNy1YVmpiMj0YT&#10;mBKLiDTIlgeK8SErlSSLYgjMlGCF8wAAgACAAIBtopCYh3L3n5mWzmS4nKiVAlWdmdqTTUWml1GR&#10;8jR3lTyRWyEVlB6Q6Ajikw6GAgAAgACAAIAUohSg03LDnxueuWR+nBecbVVRmSyaOEVQlpWYpjQX&#10;lI6YYSDGk2+VfwjokgCGBgAAgACAAH/RobypXHJ9nrem7GQum6akMlT6mK2hpUUClg2gLTPZk/ye&#10;fCCZktiWCgjjkTuGAgAAgACAAHa0s8Fnf2n1sDhpCFyArOVqjE4YqbxsAj6HpuJtXC09pOtuaxi5&#10;pZdubAGJoqpwAgAAgACAAHZastBvUmnKryhwHVxXq6Zw+U35qFRx3T5wpV5yvC06o0lzahjjo6dz&#10;RgH+oDd1YQAAgACAAHYMsXx26Glgrdh3G1wCqkd3YE2gput3wz4oo+x4LS0Qocd4hBjuoel4VAJe&#10;nfl6WAAAgACAAHWssB1+XWjprH1+Flt3qPN93U00pZR9wz3Hopl9xizQoGp90RjnoFp9vAKsm/p+&#10;rwAAgACAAHVErvSF4Wh/q1iFLlsFp8+Eh0y3pG2D8z1yoWSDjyyQnzKDaxjZnveDvwLtmjuB+wAA&#10;gACAAHTkrhONimgoqnWMclqvpuOLWExfo3mKWD0eoGiJmixfnhiJaBjSnbaJgwMjmLaCHwAAgACA&#10;AHSUrWWVPWfmqcGTylpupiOSQ0wYoq2Q3jzUn5qP7iwwnTuQBxjanJWOWQNWl2qCQgAAgACAAHRd&#10;rNedAmexqS2bO1oypYaZVkvYogaXozyUnuyWtSvrnJOWdhi7m8aQuQOJllOCZAAAgACAAHQurH6l&#10;F2e0qL6jGVoupPyg0Eu4oV2eyTx7nimd8yvrm76bkxjRmvKQyAOslYyCfAAAgACAAGoyvwNmtF3O&#10;u0BoDlDjt5ZpcEMjtAVqxjQqsOhr9CMfrz5sog4hsUhr4wAAnwRzsAAAgACAAGntvj1uMl3Pujlu&#10;2FD1tkJvnENFsndwbjRbry5xMSNzrUpxnA61ruhw5gAAncB4KQAAgACAAGnNvOd1ZF2duNp1gFDV&#10;tM91uEMmsO12GTRRrZB2fCORq4h2rg8crMh2JgAAnIl8IgAAgACAAGmou3J8a11ht2Z8HlCHs117&#10;6ULyr3d73jQtrBR78COTqfJ7+A9nquJ72AAAm2h/oQAAgACAAGl6ujGDf101tiOC2lBWshWCS0K0&#10;riuB1zQUqreBmiOUqIWBng+pqTCBrgAAmmyAAAAAgACAAGlOuTyKu10etRyJyVBEsQCI3EKerQ2I&#10;EDP8qZGHkiOdpzqHwA/mp6uGuAAAmZCAAAAAgACAAGkpuH+R/l0UtEeQyFA/sBiPgkKUrBuObDPx&#10;qJuN4SOnpjKORRAiplmK6QAAmN+AAAAAgACAAGkNt/OZWV0Xs56X5lBEr1mWVUKSq02VCDPkp8eU&#10;tiOcpV6TzBA/pVmK/AAAmEiAAAAAgACAAGj6t4+g610jsxOfSVBRrrWdfEKWqpucJTPppwubbiOx&#10;pJSYIhBWpIOLDAAAl7KAAAAAgACAAM1QbG1mRLnnbjBodaXTb9hqkJDgcWNslHsOct9ujWRVdE9w&#10;fUxsdaRyUDGtdqlz1g3HeDFztstcae5xVLhYa+dyZ6RtbbZzd4+fb2d0hnnjcQZ1l2M+cpZ2pUth&#10;c/p3mzCxdNx4VQzmdnR35cmIZ8l8YLaRadx8XKLha8t8X44mbZl8fXiRb1Z8qmIScP983kpZcm99&#10;BC/Gcyt9BAwhdO58g8e7ZeKHULTCaAqGUKEbaguFYIyaa/KEh3cqbc2D02Dbb4yDL0lUcQWCjS7p&#10;cZmB6wt2c5uAuMYYZEaSNLMpZnyQVJ+DaI2OfosPaoOMu3XXbG6LF1+ybkOJokhgb8KIQS4ecCuH&#10;HwrkcniEUsTFYwCdIbHdZT+acJ44Z1WXtYnKaVOVCnSma0eShV6lbSGQM0eCbqaOKS1pbuaMxQpo&#10;cYSHCcO2Yf2oE7DUZECkl50qZlWg+oi7aFSda3OpalKaE13IbDOW/0bHbbGUVCzSbcuS8woCcLmG&#10;xMLtYTyzCbANY3+uxJxTZY2qTIfbZ4Wl23LKaYShuFz/a22eBUYkbOqa/SxPbNmYXAmvcBSGjMJq&#10;YLu9/q+FYvq455uyZPizk4clZuKuTnIXaNqpc1xdasKlPkWLbDeiPivGbACcqAltcBKGX76vdI5l&#10;YK0EdYJnvppsdnFp74a+d1pr/XIPeEJt+1xaeSxv7kVTeg9xuysDet9zGQeAfRZzfb1Gcj1v8Kvp&#10;c2ZxO5ladHVycIW2dXZzmHEOdnN0vVtqd3F130R2eF125Co4eQV3kAb1e1t4FLvAcC56a6o+cXJ6&#10;tpfTcpp6+YQ/c7Z7Qm/BdM97lVpEdeR77ENzdtZ8MilYd058PwZ6edZ8bLopbl2Eyqiab7KEM5Yx&#10;cOyDloLXchuC/m54c0+CgFkndHiCDkKFdW6BnyiRdbeBLgYPeIWAMbiubNGPKacnbjKNw5S/b3yM&#10;UIFscLiK321GcfeJhFgaczSIUkGodC2HOyfedESGeQW0d2SDbLd4a5aZmqX0bP+XbZOPbk2VI4BD&#10;b5GS2mwwcNmQr1cpchaOt0DicxONEic+cvuMVgVndt6Dp7aCapukFKT8bAihJJKSbVSeBX9Jbpqa&#10;5mtHb+uX+VZgcS6VVkA+ch+TOCa8cd6SIwUnd0qDfLXLad+ul6Q+a0yq55HFbJGm+H52bc+jBmp3&#10;byKfYVWjcG6cNz+mcV2Z8yZJcOqW4gT0d6GDWbVWaWK5JKO4asm0t5Eja/6v+H3GbS+rPmnPbnqm&#10;8lUPb8WjZz8YcK6hDSXHcBWZiwTKd+eDPbBwfP9krKBNfR1nHY8RfVRpV3yWfZxrZ2j+ffFtZVRE&#10;flZvUz4RftVxDyQAf6tyJgH3gWd0Aa9TetFuoJ8zeydwE43fe3pxaHt1e9VyqWfzfDpz41NTfK91&#10;FD04fSx2HSNDfcl2nwG2f654ca4deNV4kZ3geU15GYy+ebZ5kXpLeiZ6AGbkepx6dlJmex967Txw&#10;e517TCKcfAJ7VAF9fit8V6y4dxCCZ5xzd5iCJYs3eBaBz3j6eJaBcmWueSeBJlFaebyA5TuPejqA&#10;oyHmemSAVgFLfdF/uqtmdZeMQJsgdiqLQInldrSKJXexdz+JAGScd9eH61BmeH2G+zrHePqGKyFJ&#10;eOiFzAEgfhiAw6pPdGmWMpoJdQOUeIjRdZGSlnakdiOQqWOhdsGO1k+Sd2ONNzoZd9+L+SC/d5iL&#10;tgD9flWAq6lwc3igL5kldBedvofqdKObFnXBdTWYZWLMddqV4k7bdoCTsTmKduuSKCBRdnOQzADf&#10;foeAl6jKcsGqOZhzc2KnFocrc+ijrHT/dHKgOWIOdRidE04rdceaeDj9diyZEB/vdXqU9ADHfrCA&#10;hqhcckS0WJfwcuKwioaPc1usYnRac9eoOGFzdHakgU2ldSKhsDh8dYOfhh93dKiVRgC0ftGAeaJ/&#10;hcVkGZOghRZmiYOXhJxownI/hEdq0V+4hAtsykvxg/JurDaBhCBwSBxlhWFw5gAAgEx2uqGYg7ht&#10;g5Kng0VvCYKAguhwbXE1gp9xvl7DgmtzBEsXglp0OzXAgn11OBvIg291ZgAAgAB6uaCLgdl21ZFm&#10;gYh3i4FdgTt4K3ASgQN4wF3AgN55VUo4gNd55DUFgPN6Txs3gZp6LAAAgAB+Op9mgBmAJZAzf92A&#10;IoAXf6eAA28Tf3l/3lzbf2R/wkmAf2Z/rTR4f35/lBrKf+F/VwAAgACAAJ47frCJfY8kfn2Iz38H&#10;flCH/23kfiuHHVvWfh6GSkiRfjKFmTOyfkKFDRo5flmFDAAAgACAAJ1EfZCS7o4kfWWRlX4KfTqQ&#10;D2zyfRmOd1r1fQ6M+EfXfRmLsTMcfSSK3RnHfPuKZgAAgACAAJx9fKqcZ41ZfIaaaX09fFeYLmwm&#10;fDSV5Fo0fC6TyUc0fDiSCjKlfCuRJhlxe8eO2QAAgACAAJvle/ul84y2e9yjVXyOe6ega2t3e3md&#10;clmJe3GayUaPe4OYwzIfe22X+RkgesSQ/QAAgACAAJt9e3+vn4w5e2Ksbnv8eyGo2WreeuSlPFj+&#10;etKiHUYZeuCgGjGvesadnxi4efKQtwAAgACAAJTRjwxjkobyjZ1l8XfwjHloIGefi4lqJ1Ybirts&#10;FUM9iipt4S52iilvRxPIjJtvFAAAgAB6QJQQjS1seoYri/dt/ncOiuVvaGbLifRwwFVZiSVyC0KR&#10;iJNzPy3fiH10HhNiin1zrAAAgAB9tpMxi191R4Ucik12DnYYiUh2xGXUiGR3cFR9h594GkHXhxN4&#10;uS1Jhu55HxMDiH94mgAAgACAAJIsibh9+4QLiLJ+JHTyh8F+NWTqhuJ+O1Ophi5+R0Euhal+VSzL&#10;hXZ+VBK5hqB+BgAAgACAAJEwiEyGzIMPh1OGV3P8hmuFw2P1hZKFHVL1hNmEgUCchFyEDCxbhCCD&#10;vxJ3hOiDhgAAgACAAJBXhzuPvoJUhkqOsnNDhWCNd2MihIWMJ1Ikg8yK8D/yg0SKACvSgv2JnhIf&#10;g2eIOgAAgACAAI+ohmKYtYGahXiXF3KFhImVOWJng6mTRlFtgvKRij9VgmWQQitvgfuQHRHlgh6M&#10;GQAAgACAAI8ghbyhvoEJhNmflnHpg+GdG2HMgvSai1DVgjeYWj65gbKW9CrwgTqWRhGygRGL9wAA&#10;gACAAI6+hUWq94CXhGWoV3Fjg2KlRWE/gmKiIVBYgZefmD5WgQqeZSqbgI6bNRFxgEWLywAAgACA&#10;AId8mJ1jFXpplphlWWxElONneFzhk2RpckxJkg9rTTo2kSBs9SXZkThuAQs8k5VtdAAAgAB9RobV&#10;lv1rinnPlR9tAmuZk2luZ1xFkdtvv0u8kHtxBjm+j4FyJyV4j3ZyyAsukRhyRQAAgACAAIYglUhz&#10;23juk4h0pWrSkdl1ZFt7kFF2HksMjvV21Dkujfp3dCUOjdR3uwscjsh3fQAAgACAAIVIk7B8Fnf+&#10;kfx8TGnMkF18c1qmjtp8l0pLjYx8wDiRjJR85SScjFh85gsBjLx9DAAAgACAAIRvkl2EWXcqkLGE&#10;B2j4jxiDoVnGjZqDMUmojEGCyTgFi1GChyQ4iv6CZwrtivGB7gAAgACAAIO6kUeMyHZyj6iL72g/&#10;jg+K9FkYjImJ60kGiy6I/TeciiWIWyPricCIawrZiWeGFAAAgACAAIMmkHSVRHXxjt2T8Ge8jTuS&#10;YliGi6iQxUhrik2PaDcUiUKOmCOeiLKOxgrGiB2HSQAAgACAAIKxj9adznV2jkKcBWc6jJeZ71gE&#10;ivaXzEfqiZOWGjaPiIyVayM0h+mUFQq2hxCHPgAAgACAAIJaj2SmhHUWjc6kW2bLjBehx1eRimef&#10;L0eEiPedUjY8h+WccCLuhzmXngqVhkaHKAAAgACAAHqQoqVicG4ToCZklWCrne5moFIgm+doikJY&#10;mh5qTjDimP5rwxyBmcFsPwPfmKFsvgAAgAB/0Hn8oUFqe22gnsxr4mA0nH9tQVG5ml1ulUIBmIBv&#10;0jCjl0pw1Bxml89xBwQglhBx0gAAgACAAHlrn6JyWGzunUJzIV+dmvRz5lEhmNF0rEGClvJ1aDBE&#10;lbF1/hw2lgV1+wRSk8V3TQAAgACAAHjEnhB6HWwym7t6YV7NmXh6nFB8l1h63EDslYF7HS/TlDx7&#10;Txv3lGd7MQR0kcB8TAAAgACAAHgbnL+B72uImnKBuV4emDWBdk/IlhOBLUBolDSA+C9kku+A3Bu1&#10;kvWA2ASOj/2AnQAAgACAAHeGm7qJ32r6mXOJOF2TlzCIdU86lQmHrT/ikyKHBy8ZkbmGsRuPkZ2H&#10;FgSojnaDJgAAgACAAHcRmt2R12qAmJ6QxF0VlliPhk66lCuOSD9tkkCNTi7EkMqM9BuGkGWMpATH&#10;jSmDOwAAgACAAHazmkWZ62pLmAaYg1zdla6Wy05zk2GVDD8ekWWT1i5jj/uT0hswj4yRPQTVjByD&#10;RQAAgACAAHZrmdaiK2oCl42ge1yLlSeeXE4cksycRD7SkMSbGS4nj0uZ8BsHjs2SRgTYi1KDRgAA&#10;gACAAG4GrTlhk2IDql1jklU6p7dlg0dppTtnVzhNox1o9yc2ohdqGxIqpH9ppwAAmNNuYgAAgACA&#10;AG2DrBBpP2G6qRtqj1T9pkZr4UdAo6BtKjg3oWBuUyc/oDFvGxJxoi1uigAAly1zaQAAgACAAG0X&#10;qoFws2E5p5Nxc1SYpLRyN0beogNzATftn7lzuicbnnJ0LhKSoBNzmAAAlaB4MAAAgACAAGyhqOp4&#10;CGCvpgN4U1P9oyx4nEZqoHp47zeJnjN5QSbdnNx5bBKXnjJ49QAAlDB8YwAAgACAAGwop5B/bGA4&#10;pK9/UFOBodl/K0XjnyZ/BDcxnNB+9Cadm3B+8hKSnIZ+4wAAkuiAAAAAgACAAGu9poeG8l/Zo6WG&#10;d1MloMeF5EWFnguFUDbYm6uE5SZvmiiE1RKSmwOEuAAAkcaAAAAAgACAAGtkpbeOfV+RotKNr1Lf&#10;n+eMskU6nR6LuzaGmryLGyY7mSWLShKlmaiJoQAAkNuAAAAAgACAAGskpQ+WEF9UoiaU9VKcnzOT&#10;n0TznF+SWTZAmfSRsyXpmGGRvBKCmK2MgwAAkCeAAAAAgACAAGrwpKGd419WoaScqFKZnpia90TY&#10;m6KZVjYzmReYzyX8l2qW5xKql6mMngALj4qACAAAgACAAGGzuHxgiVX0tXxiUkmhspBkGDxhr8Nl&#10;wy27rYxnJRySrURnuAhcrqRnawAAk1hy2AAAgACAAGEwt5Fn21XHtE9pAkmSsRVqODxvrgtrZi3l&#10;q59sZBzwqwpsugjxrAlsaQAAkhd3bgAAgACAAGDqtgtu7FV3sr9vkkldr3JwRTxDrFFxBy3Wqc5x&#10;px0UqQVxyQlcqaVxnQAAkOF7gAAAgACAAGCqtGR12FUlsRp2GUj9rdB2YTwEqqt2ui2qqCB3Cx0X&#10;pzJ3Bgmop3p3OAAAj79/FgAAgACAAGBosvV80lTpr6x8v0i+rF18rTu5qTR8nC2OppV8oh0ZpY58&#10;mQnqpYh9GQAAjsGAAAAAgACAAGAusdqD8VTHroGDl0ijqySDKjubp/GCwS1vpUiCgx0lpBCCoAon&#10;o8yCOQAAjeOAAAAAgACAAF/9sPyLFFS1rY2KfUiYqh+JvDuLpuGJCC1dpDGIth0rot6JIAplokqG&#10;iAAAjTOAAAAAgACAAF/ZsFeSRlSyrMuRfkiYqUiQdjuFpfmPiS1Lo0GPZR0YoeyOvAp8oR+HFwAA&#10;jJyAAAAAgACAAF/Br92ZoFS7rCyYvUijqJGXgTuHpTSWhC1Som2WLR0zoQGTTgqSoCKHJgAAjACA&#10;AAAAgACAAMETZxVf7a7TaTlitJvtaz5lYIgibSRn7nNpbvhqaV23cLls0UbHckVvECzPcyZw3QoE&#10;dipxFL8gZCVq0a1LZopshZqOaL9uLIboatJvy3JGbM9xYFyobrFy60XJcEl0UyvocPF1XQltdGh1&#10;a71JYZV1p6uGZCB2TpkHZn1284VzaLN3pXD4atJ4XFuBbNB5EUTKbnB5rysPbtl6Cgjpctx6Lbt3&#10;X0uAXam4YfWAD5dDZGx/yIPuZsF/jW+XaQF/aVpSaxh/TUPPbL5/KSpCbOR+7Qh2cbN+hrnMXVWL&#10;BKggYBeJ3JWyYqaItYJpZQyHl25SZ2KGjlk1aZCFp0LnazmEzSmJaxmEGggUclmCP7hxW8CVs6bU&#10;XpKTu5RwYS2RtYExY6KPtm0tZgON1Fg8aDeMHUIaaeOKoCjlaX6JsQfBcuWFPrdcWnmgY6XMXVad&#10;npNqX/WauoAxYnCX3mw9ZN6VMVdqZxqSwEFxaLuQryhgaBePygd8c1mFELaOWX+rDqUFXGKnfJKc&#10;Xv6jvn9fYXagCGtuY+ecmVatZiyZj0DWZ8mXJyfsZuKVIgdEc7iE6rYKWNS1rKR+W7WxP5IDXkSs&#10;pX66YLGoIWrPYx2kA1YfZWCgfkBNZvCeHyduZciZXwcYdAOEzLM3buxfR6KZcE9iMZEOcadk6X5o&#10;cvZnd2q0dD9p7VXpdYFsTT+8dqRudyYCd1pv/AQyewlxErHCbCxpq6F7bc9rjJAAb1BtUH1rcL1u&#10;/2nDciBwn1UOc3hyMj74dKBzmiVXdQ90eAPheXJ1ybAxabVz9J/Na3503457bSB1uHv2bq12jGh6&#10;cDB3YFPtcaF4Lj3+csl43CSHcuZ5JgOZeet6Rq6SZ4J+H54maWZ+LYzaayF+LnqVbMd+KWc4bml+&#10;MFLZb+5+Oz0ccRd+PCPScOF+EANbelN+K60QZZ+IR5yzZ5iHi4tsaWmGunkuayCF4WYTbNGFFVHX&#10;bmyEZzxLb5KDxyMwbwaDUwMmeq2BgqvWZBiSfZuAZh+Q/IpBZ/qPWXgOab+Nr2UFa3qMGlD2bRaK&#10;rzuUbjqJiCKgbV2JHwL6evmCA6rcYtyctZqJZOyacolLZsuX/ncfaJWVhWQlalyTNVA2a/6RJjr/&#10;bRKPjyIva+qO3ALVezeB6qojYeym7ZnMY/6j6YiEZdmgqHZWZ5+dYmNgaWqaYU+AaxSX0TpubCGW&#10;FiHJaqqTkAK3e2qB1qmtYUWxH5lGY1StW4foZSKpTXWxZtylRWLFaKKhpE76akqetjnra0qc+iFP&#10;aYqWhQKfe5OBxaWkdxVew5Z6d69huoY0eFxkdHSneRRm+2HwedNpZ04GeptrtziLe2Ztvx7LfDtu&#10;0wAAgAByYKR4dHlojZVadVRqjoUBdiVsaXOLdvZuJ2Dud8tv1U0ieKNxbDfDeWZyxx4oedhzUQAA&#10;gAB3BaM2chdyUJQCcx9zboPkdA50dHJodPh1Zl/sdeB2U0xGdsd3NjcRd4V37R2dd5J4BwAAgAB7&#10;GKHEb/V795KNcRd8T4JYch98jHEZcx58uV64dCV86Us8dR59GDY1ddV9NhzzdXd9AwAAgAB+oqBs&#10;biaFnJE4b1qFO4EIcHWEt2/UcYOEH120cpSDkEpVc5+DFzV8dE2CrRxqc4WCbwAAgACAAJ9QbK+P&#10;VpAgbe+OPn/4bxOM927NcCyLnVy9cUWKVUmNckyJNjTbcvKIYxvvccuISwAAgACAAJ5ta4CZE488&#10;bMiXR38Ube6VP23wbwuTJ1vucC6RNEjccTePiDRZccWOcRuQcF2NWAAAgACAAJ3Eapai046Ka+Og&#10;V35YbQWdkW01bh2avFs2b0KYK0gwcFKWGTPRcNSVHxs6bzWRegAAgACAAJ1UafGsl44Iaz2pcn3B&#10;bFSl8myXbV+ia1qlbn2fTUe1b4qdAzNWb/+beBrEbkeSGQAAgACAAJhQf5deWopJf3BhRnsYf3hj&#10;+GqWf55mdljYf9do1UXGgC5rDTDlgL5s3ha1gj1tNAAAgAB2XJdTfRtnmIlGfTlppHoBfWRrh2mR&#10;fZxtTVftfeNu/kT7fkFwjzA5fr1xyRY2f7NxuwAAgAB6Z5Y5etdwvogBeyByAXjle2JzJ2h4e7B0&#10;N1b6fAh1OkQvfHB2KS+XfNt22BXFfUh2hQAAgAB985UFeMR554a8eSp6cneXeYV622d5eeF7OVYQ&#10;ek57jkNxesB73C8Jext8ChVmex17pgAAgACAAJPTdweDDoWud3+C83aEd+qCsGZNeFKCUlUfeMeB&#10;+0KWeUiBtC5XeZKBdhTpeU2BUwAAgACAAJLUdaSMS4SpdiaLh3WEdpeKkWVYdwaJg1Q6d36Ig0Hg&#10;d/aHri3GeDCHLRSBd8aGpgAAgACAAJIHdIKViYPbdQyUI3S3dX2SfGSRde6QwVN9dmyPKUFBduKN&#10;4S1advyNUxQ5dn6LFgAAgACAAJFqc6CezIM3dDCcynQLdJ6aeGPndQiYE1LXdYaV80ChdgCUZiza&#10;dgeT/hP1dXeNfgAAgACAAJD9cv2oHIK6c4+linN9c/Sik2NVdFGfj1JTdMac/UAzdTmbaixsdTOZ&#10;jBOLdLSNNwAAgACAAIssiH5d8H4Rh61gx2/Thx1jamBHhrhl2090hnFoJz0rhmZqOyi8hu1ruQ4G&#10;iP5rRwAAgAB504pRhjRmrX06haRotW7shS1qml9zhM5sYk66hIpuDzyPhHxvjyhAhN9wjw3Xhklv&#10;9QAAgAB9WIlehAdvU3wdg6Rwo23tg0Jx2153gvNy+k3fgrt0CzvYgrF0+iezgvd1hw2eg+d07wAA&#10;gACAAIhPghR36Hr6gcV4l2y4gXh5Kl2EgTJ5qE0AgQ16HjsjgQd6gScsgTJ6qw1mgdF6XQAAgACA&#10;AIdKgFaAi3n9gBuAo2vCf9+AllyLf6aAbkxnf3uASTqof32ALSbcf46AEA1Sf/5/6AAAgACAAIZo&#10;fweJT3k2ftiI02sCfpuII1vCfl6HVkuNfjeGlzn9fiyGCSZRfiSF2Q0NfnqEowAAgACAAIWxffOS&#10;EXh5fcyRBmpHfY2Pt1sNfU6OUErcfSmNDzlmfRaMLCX1fOOMOgzqfTKIlgAAgACAAIUifR2a1Xfn&#10;fPuZRGmwfLeXX1p5fG+VYkpJfEaTsjjTfDSSsSWCe+aSSgzLfCeIpgAAgACAAIS4fH+jsXd0fGCh&#10;rGkvfBOfOFn2e7ycsUnWe4earDh2e2uZ4CUmewyXIwyKe1+IegAAgACAAH5DkfldZnHakJFgGmRp&#10;j3FiplW6joNlB0W+jcNnOTQfjXJpGx/SjlZqFwZOjplqFAAAgAB8y317j+hlqHEqjrBnoGOyjZlp&#10;f1UZjKRrQ0U2i9xs5TO1i31uRR+OjCdu4AZqi/Zu8AAAgAB/3nyujddt0XA6jMVvI2Lki7xwYlRO&#10;itBxjkSLig1yozMuialzhh82iiNzzAZ3iZ90KwAAgACAAHvJi+116W9Eiu52qmHeifl3VFOFiRN3&#10;8UPXiF14ezKjh/Z45x7diEZ47QZ8h5J5vwAAgACAAHrpikp+BW54iVh+RGEZiGt+ZFKwh45+akNR&#10;hst+bTI2hmd+dx6dhox+YwaMhcZ+rwAAgACAAHoiiPqGRG25iBaF+2BehyqFh1ILhkKE+EK6hXyE&#10;cTHyhPeEIB5uhPmEOwaRhDyC2wAAgACAAHmDh/SOjG06hxqNzl/jhieMylF3hTCLp0IZhGmKsjFg&#10;g96KMh4pg6OKiQaLgvOEbAAAgACAAHkEhyqW3Wy5hlSVsV9dhVmUJ1D1hFWSfEGag4ORMTDUgviQ&#10;yB24gpuP1gaJgeWEawAAgACAAHiihpKfTWxShb6dy17qhLibxlCCg6WZokE2gsKYJTCGgiaXth2B&#10;ga+T8wZ9gRSEYwAAgACAAHGvm9hcsmXxmfdfQlk7mGBhtEtOlvxj+zwKldpmByrilX1nnhYul4Vn&#10;xwAAkw1pvwAAgAB/SnD3mg5kjGVnmEdmb1i0lqJoQErhlSNp+Du2k+prgyqvk25sqxYwlRdslAAv&#10;kL5utgAAgACAAHBPmBNsQmSilmptjlgOlMtuzEo/k01v+zs0khFxCSpWkYJxyhYVktxxhQBzjnB0&#10;MwAAgACAAG+TljFz42PRlJZ0rVcrkwd1ZUmNkY92EjqZkFt2qCnlj8F3CRXekNl2rQCijGt5RAAA&#10;gACAAG7XlJt7kGMXkwx74lZxkYJ8HUjQkAl8QzoSjs98Zyl1jjF8fBWcjw58OgDDiqp9pgAAgACA&#10;AG4yk1uDWmJ8kdaDPlXckEiC+0g7jsqCoTmEjYaCVikwjL6CNxV2jWSCaADgiSeAlwAAgACAAG2s&#10;kk+LJ2H1kNWKoVVUj0WJ5Eezjb+JFTkGjHaIdijPi52IURV1i+OIBAEDh9+ArwAAgACAAG1CkYuT&#10;CmGxkBeSNVUSjnmRAUdpjNOPsTi8i3SO0yhwip6PBBUZiseMoAEahtGAvgAAgACAAGzvkPibDmFf&#10;j32Z+FS5jdSYX0cQjCCWsThyirGV0Sg5icWVJxT8icmOMAEnhgOAyAAAgACAAGVipldbsFoSpB9e&#10;FU3woiNgZUCroFtijTHynwVkaCDnnxNligv7obtlGgAAjZRt0gAAgACAAGSzpMxjJ1mmoo5k8U2T&#10;oG1msEBsnntoVjHSnP9pvyDznNVqigxPnvpp/QAAi/tyzAAAgACAAGQrouhqdVkMoLhruE0ZnpRs&#10;8T/4nJpuHjF/mxFvGiDQmsFvlQx9nGxvBgAAint3ogAAgACAAGOdoQdxq1hrnuJyekxonMlzPD91&#10;mtFz9TERmUh0jSCQmN50wwyOmhl0VQAAiRR75QAAgACAAGMOn2548FfhnVN5WEvemzt5rT7jmT95&#10;7DC0l6l6JyBNly16MQyOmAF6KgAAh9F/nAAAgACAAGKQniyAVldxnBaAYUt1mfiASD58l/OAGjBV&#10;lk5/+iAllaJ/+AyVlh6AEQAAhrSAAAAAgACAAGImnS2Hv1cZmxiHeUskmPCG+D4oltyGZi/6lTKG&#10;Dh/mlG2GRAyslHSFDQAAhc6AAAAAgACAAGHVnF6PK1bMmkqOm0rTmByNvj3Ylf2M2y+ulESMdh+L&#10;k36MrwyJkyWIegAAhSGAAAAAgACAAGGVm8uWzVa/ma6WJErFl2yU7z29lSiTrC+rk0qTZx+xkluR&#10;7wy/keyInwAAhJyAAAAAgACAAFkjsa1aZE4ar1JcjUJkrRleqjWcqxhgnicsqeNiIxWTq2FiaANF&#10;qbZjWgAAiOdx/QAAgACAAFhwsGdhfU26reJjG0Ijq2pkuTV/qS5mOic6p71nYBXqqM9ncAPSpr9o&#10;UQAAh6B2sgAAgACAAFgIrpJoaE1KrAtpkEHQqYlqtDU4pzhrzicYpaxsmhYKpnNsfAQ5o/NteAAA&#10;hmd63QAAgACAAFeurKdvOkzfqiZv/UFXp6hwuTTnpVVxbSbfo7xx7BYKpE5xqwSEoVxy/AAAhUF+&#10;igAAgACAAFdSqv12HEyKqIJ2ikEEpf926jSKo6Z3Mya6ofV3bRYJol13KQTCnwZ44QAAhD6AAAAA&#10;gACAAFb/qa19I0xQpyp9SkDVpJ19TjReojd9PyaSoHR9MxYboJd9FgT/nO9+FgAAg16AAAAAgACA&#10;AFa6qKCELUwpphKEFkC5o3WDxzRBoQKDbCZ0nzSDRxYdny2DhwU+myGCegAAgq2AAAAAgACAAFaF&#10;p9KLQ0wTpTKK/UCqooOKZzQyn/6JzyZdniGJyhX/nhGJNgVNmauDlgAAghaAAAAAgACAAFZipzSS&#10;fkwMpHqSIkCnobqRVTQunyOQpCZnnS+QmRYmnPaN5AVqmHCDqQAAgYCAAAAAgACAALUmYVNZsqP+&#10;Y9FdA5I2Zi9gN3+GaHFjTGveap9mRlcobK5pJUEqbmJrzyfrbtpt3Qa5dKNuxbMqXc5kYaJxYJpm&#10;rJDUYzZo5n5LZa5rEGq6aA1tKFYeakBvLkA1a/xxBicYbBJyXgZjdTVzQbFOWrFvAaCqXbNwSo9N&#10;YINxjHzWYyZyzmluZax0DVT7Z/51Qz8+abt2ViZRaWV3CgYXdbV4Iq90V+V5gZ7dWxZ53I2MXgl6&#10;OXtZYNJ6l2gUY397AVPUZep7az5OZ6h7xCWXZt176wXVdiR8mq2+VXiD8p1GWM6DdYwEW+OC9nne&#10;XsWCeWbiYYyCCFLIZBGBrz12ZcqBWCTyZISBEQWddoOAbaxSU3aOZpv3VumNGIrMWhSLwHi4XQ2K&#10;amXOX+SJKFHnYnCICjy+ZCWHGSRiYnWGnQVudtODpqstUc+Y1ZrqVViWtonQWJGUg3fKW5iSWWTv&#10;XoCQVFEkYRSOhTwpYriNDCPwYMiMogVGdxaDkapQUISjNpoeVBugQ4kKV1qdN3cMWmSaO2Q3XVSX&#10;gFB4X/GVHjucYYqTViOOX2yR7AUmd0yDe6nBT5itdZmSUzSpoIh4VmyluXZ5WXCh+GOwXF6emVAE&#10;XvqbxTsoYH+aBSMiXkWWHgUNd3eDaqgXaNtZSZhjaqlcr4fPbGtf5nYlbh9i8GNlb8pl3E9/cV9o&#10;pzoicq9rKiDocvFszAFMfc9u86aBZYhjd5c0Z6Vl5Ia9aZpoMXUta3ZqY2KAbUJsfU6zbvFufzl0&#10;cD5wRSBbcAJxTAEufgFzx6TeYohtjpV/ZNlvDoU3ZvtweHO4aP9x1GE4au9zJk2WbLh0aTiBbf11&#10;fB+dbS51+QEUfi14ZaM0X9d3iJPVYlB4MIOWZJR4x3JfZrh5UV/+aM153EyMaqp6Yzera+Z6zx76&#10;ap164QD9flR8ZqGoXX+BfZJgYBmBXYItYnyBJnD+ZLiA4l7oZuGApEuXaNSAdzboagOASx5raHSA&#10;HQDqfnV/1KBjW5CLe5ErXkKKloEJYLiJkm/pYwmIg13mZUCHgkrJZzWGozZDaFiF+B3uZquF2gDZ&#10;fpGAk59fWfmVdJAyXLyTzIAaXz6R+28GYZuQJF0RY+KOb0oTZdyM8zW/ZuWL4R2PZTOLjADMfqiA&#10;ip6dWLufYY9zW4ic939ZXg2aW25KYGyXv1xaYriVYUloZLmTaTU3ZbKSNx06ZASQNgDBfrqAgp4d&#10;V9ipNo7qWqWmDH7DXSOip22yX3ufTlvQYcScWEj1Y8KaBzTDZKKY5RzLYw2TeAC4fsmAfJs2cLJY&#10;94zVccxcYH1ncvFfkGy8dBtijFrhdURlZEfBdmdoEzLyd2hqYBled81rWgAAgAByHZnhbYdijYuj&#10;bu5lD3wxcEFnaWujcYxpoVnlctFrvkbmdAdtujI4dPVvYBjSdMlv3AAAgAB2yJiFaqFsIIo/bEBt&#10;x3sRbb1vVWqFbyZwxljucINyKEYYcclzdDGZcqV0fBhjciZ0kwAAgAB64pcEaAV1mYjBact2fnmD&#10;a2d3Rmk6bOx3+Ve+bmx4o0UWb8J5QTDHcIl5txfKb+x5jAAAgAB+cZWgZcZ/DodnZ6Z/PHgzaV5/&#10;Rmf4avl/OVbGbIh/LEQ5be1/KDAabp5/HhdSbgZ+8AAAgACAAJR7Y+qIkoZMZd+ICncmZ6aHVmb3&#10;aVOGjFXWau2FzEN/bE6FKy+IbOeEvxbpbHKEwAAAgACAAJOPYmKSEoVlZGaQ2HZGZjaPZmYhZ+2N&#10;4lUNaZKMfULWavSLVi8Va2qKrBadayOJxwAAgACAAJLeYS6biYSyYzuZoXWOZQ6XdWVuZsOVOlRe&#10;aG2TPUIvadKRsi6Tai6RJRZWahWN5QAAgACAAJJmYE2k84QuYl2iZ3T7ZCmfhGTZZdacnFPYZ3qa&#10;F0HBaNmYUy4iaRiXYBXlaUyOzgAAgACAAI58eOdYsYEneVJcCXK3eeFfKGL+eoRiE1IBezFk1D+d&#10;e+9nXis8fMVpWxDeflBpYAAAgAB2CY1SdeFhuoAQdplkQHGcd1Jmm2H9eA9o01EfeM9q6z7deZVs&#10;0yqfekduQBCIe4Vt9gAAgAB6H4wdcxtqtX69dAlseXB7dONuHWDldbtvolAydo9xEj4ad11yXSoL&#10;d+1zRRA9eRByywAAgAB9tYrVcJNzsn1rcah0wG8pcqF1rV/oc412h09PdHp3Sz1ndU93+ymOdb14&#10;aRADdux38AAAgACAAImTbmt8rnxQb5l9Fm4LcKl9V164caV9ek5dcp59mjyKc319uijdc8Z9ww+h&#10;dSV9ngAAgACAAIiJbKSFtntHbeOFem0Obv+FDF3HcAmEgk1/cQeD/zvjcduDmShbcf+DZQ9ac6GC&#10;+gAAgACAAIeyayyOunp1bHmN3mxBbZyMw10CbquLkUzGb7CKeztIcH6Jpif6cHCJaQ8uclmHcAAA&#10;gACAAIcMagKXuXnNa1iWRGuVbHyUgVxdbYmSqUwjbo6RDzqqb1uP9ieAbyeP7A8AcVCKJQAAgACA&#10;AIaXaSSgs3lPan+etGsKa56cUVvQbKGZ3kunbZ2X0jpFbl+WricVbgmVZQ6ncJGJ6AAAgACAAIHX&#10;gYtYXXVYgVhbl2fGgVpeoVjsgX1hd0jBgbhkGzcDgidmcSLRgx1n+AjnhKRn3wAAgAB5c4DLfrZg&#10;4nRofspjX2bUfu1ltVgXfx5n50gLf2Bp8jZwf8pruSJngIRsyQjfgelsmgAAgAB9Bn+6fA1pXXM5&#10;fFZrKWXNfJds2FcZfNxuZkcyfS1v2DW+fZZxEyHmfhhxtgjFf4ZxmwAAgACAAH6YeaZxynIOeg1y&#10;92SWemh0BVYuert090ZbeyB10zUXe4d2iCF0e9R20AiyfXB3CwAAgACAAH2Ad4l6S3D5eAt63GOM&#10;eHl7SVUseNp7mUW0eT974TSLeal8GyEZecB8IAiqe6F8lgAAgACAAHyPddeC3nAsdmuC32LNduGC&#10;rVRfd0aCXETld6yCEDPyeAKB3yCfd+OB1QiDeh+BXAAAgACAAHvLdHGLam9mdRCK3mIMdYmKEFOl&#10;dfGJKEQ0dliIXTNcdqCH2SBKdjuIDwhyeNiFVQAAgACAAHsxc1KT8G7Oc/uS4GFzdHORf1MTdNWQ&#10;BEOjdTmOzDLLdXqOKx/cdOCODQhjd86FqwAAgACAAHq+cnicfG5Xcyea/WDzc5uZEFKTc/KXDkM1&#10;dEmVgTJ0dHqVEh+Bc7aS1ggsdwqFhgAAgACAAHVOirdX2mmAifta8FyyiXxd3k6kiSdgmz80iP5j&#10;Gy3ziUplKRl/ivll8wH1ihRnGAAAgAB8X3RYiBtf52izh5liU1vohy5knk34htlmxT6phqtouS2O&#10;huJqSxlPiDBquwIsh2xr+gAAgAB/g3NqhZFn52eshT5ps1sLhOlrZk0jhKFs+T34hHhuZC0HhKFv&#10;fRkAhZlvoAJOhRNxNgAAgACAAHJwgz9v32ahgwhxGVn2gsdyOExKgoxzPj00gnB0Iyxtgo50yhic&#10;gzZ0sgJdgwp2zQAAgACAAHF9gUJ34GW5gR14kVkOgOp5IktdgLd5mDyZgJN5/CvogKl6QhhIgP96&#10;EwJugUR7wAAAgACAAHCmf5B/8mTvf3+AI1hSf1WAJ0q1fyGADDwHfvh/8Cuzful/5RgzfvN/6AKN&#10;f71/+AAAgACAAG/2fjmIC2RhfjqHxlfPfg2HPUorfcqGlDtyfZuGCyspfX2F1Bf3fSqGHQKWfnaB&#10;wAAAgACAAG9pfSaQJGPXfS+PcldFfQCOZ0mqfLWNPDr1fHyMYCqkfFGMPBeQe7SLWwKffWqBxgAA&#10;gACAAG79fFOYS2NqfGCXQlbTfCyVv0k7e9aUIjqXe42TEipbe0mS/xdRenWPjwKQfKCBvAAAgACA&#10;AGkDlH9XCl3Qk0hZ91GuklVcxURRkZVfYjV5kSVhsCRykaJjVQ9PlIxjJwAAiAlpmgAAgAB+1Ggd&#10;kiNeqF0fkRRg/VEJkCFjOEPMj1FlTjUXjsxnHyQ+jxxoWw9pkW1n+gAAhiJuZAAAgACAAGdRj7Zm&#10;N1xAjsxn/VBQjedprUMcjRtrPTSNjJFslSPijMJtbg9ejoJs6QAAhF5zpwAAgACAAGZ+jXFtvFte&#10;jJ5u/09ii8lwKkJliwVxPDPsioByICNviphynQ83i89yDgAAgrx4mgAAgACAAGWvi311TFqWirx2&#10;FU6bifF2wkGeiS53UDNmiJ93yCMDiKJ3/Q8MiVN3lAAAgU585QAAgACAAGT3ieJ88FnuiTB9S04A&#10;iGd9e0EJh599jTLehwR9mSLZhsx9ow8LhxJ9tQAAgBuAAAAAgACAAGRaiIiEi1lSh+aEd01ohyCE&#10;L0B2hlSD0DJahbCDiiKAhViDiQ8zhSGDRwAAgACAAAAAgACAAGPeh4CMRVkNhu+L5U0vhh+LJEA/&#10;hSyKOzIvhGeJsCI2hAaKAQ7lg6CH8gAAgACAAAAAgACAAGN8hrGUGVithiGTfEzLhU2SUz/hhE+R&#10;BjHjg3OQbiICgu2QKg7bgl2KCwAAgACAAAAAgACAAFzgnvFV31JCnVlYn0bAnAhbRTn5mvtduCuJ&#10;mn1fvhpJm81guAaEnEphBAAAg6NtSQAAgACAAFwGnN1dHVGsm1lfVUY3mfRheTmVmMBjcitRmBRl&#10;DBpQmRFltAbfmN1l4wAAghByMQAAgACAAFtfmoVkQ1D1mRtl/EWfl71nojkFloRpJirqlcVqVhom&#10;lodqtQcXlZxq5AAAgJd3FAAAgACAAFq2mEBrWlA4ludsnkTRlZdtzjhqlGFu4ypqk59vsRndlDNv&#10;zgcukrFwIwAAgAB7ZQAAgACAAFoMlkxygU+SlQRzW0Qwk7d0HDfGknx0tyoCkat1LRmUkhx1IQcx&#10;kCp13gAAgAB/LgAAgACAAFlzlLd5yE8Gk316Q0Oxki56lTdRkOl6wymYkAR63xlxkC16zAc7jfh7&#10;0QAAgACAAAAAgACAAFjwk2uBE06Wkj6BO0NMkOqBIzbtj5eA7CkujqWAzhkgjqmA6wdQjByA4AAA&#10;gACAAAAAgACAAFiIklyIYE4vkTqIO0Lnj+aHxDaQjoaHNijcjX6HBhi3jXOHRwcriqOE2QAAgACA&#10;AAAAgACAAFg3kY6P5U4JkHKPo0LDjxWOzjZvjZCN2yjijFeNwhj5jAiMoQdyiVSFCQAAgACAAAAA&#10;gACAAFCmqmFUTUZiqJhW0jtNpw1ZPS7speRbaSCGpdlc9w6XqKNdCAAAoAhgfAAAgABxLgAAgACA&#10;AE/GqJRbKkXEpsxdNzq/pR5fMi6Fo8Fg9yBbo21iKw7HpbJiBwAAnWxlFQAAgAB1+AAAgACAAE89&#10;plNh70UtpJZjjjpBoutlGC4RoX5meSAToQdnVg7RouFnCgAAmt5p7gAAgAB6PAAAgACAAE7HpAto&#10;p0Sjollp3jmkoLZrAS2hn0lsAB/Anr9skQ7GoD9sKAAAmHdvKwAAgAB9/wAAgACAAE5LogtvcUQr&#10;oGtwTjkznsVxES0rnUxxpB+MnKVx9g7AndlxjgA1lgB1CQAAgACAAAAAgACAAE3XoGp2YEPKntN2&#10;8DjknSh3VSzrm553kR9Ymtd3nA7Ym6l3XgBxk9p6VAAAgACAAAAAgACAAE1znxN9VUN/nYN9ojir&#10;m899sCy3mjd9nh8mmV19jA7RmeV9tQCwkgl+zgAAgACAAAAAgACAAE0kngOEWUNKnHOEcTiBmraE&#10;MiyZmQiD3x8KmBKD5A6qmHeDewC1kJmAewAAgACAAAAAgACAAEzxnSmLj0Mom5SLhjhkmdCLCCyG&#10;mBCKjh8TlvOKrw7Zlx6IRADdj2eAlgAAgACAAAAAgACAAKnOWupTqZmtXcdXfIjzYIZbNXdQYyxe&#10;zGSoZbpiQ1DhaBVllTvCad1ooyMlaXBq6QPneWdsy6fCVqNeIJgUWeBg/oeHXO5jxnYNX9hmeGOA&#10;Yp9pEE/WZSJrjTrTZudt0CJlZdhvbAPIeZxxZ6XcUsxojZZHVlVqc4X7WadsTHSVXMZuHGIyX7tv&#10;3062Yl5xkDnlZBhzFSGxYrF0GQOtecp2YqP5T1Ny3ZR6UyBz2oQ8VqF01HMfWfF1yGDhXRR2u02Z&#10;X9B3qDkBYXx4eCEKYAR4+QOVefJ69aIyTEB9HZLgUEh9RIK+U/x9aHGvV219hl/EWrN9qkyeXYh9&#10;2Dg6XyF+ASB6Xcl+HQOBehR+36CwSaSHWZGLTd2GsIGRUbmF/3CdVU6FTl7DWKmEqUvYW4mEHjeY&#10;XQ2DsyABW/SDoANwejCCK592R3GRipB4S9OQDYCeT8+Oh2/EU3+NCl33VvGLqksnWdiKdjcaW0CJ&#10;jx+kWnWJlgNiekiCSZ6ERaybpI+jSi6ZTH/gTj+W8G8aUf+Uq11XVX+Sn0qOWGyQ3zabWbmPsB9V&#10;WUCO1QNWelyCQp3iRF+lho8PSPCiSX9VTQmfFW6bUM6cFlzrVFOZcko1Vz+XSDZAWGmWIB7+WESS&#10;/wNNemuCPJ2HYiZTgI6kZGVXWH72ZpVbBm46aLdeiFxhasVh5klRbKllFzSzbgZn7RvXbYJpmwAA&#10;gABt8JvEXhBddI1eYLFgZH3aYydjNW1CZX5l5luEZ7dod0iSabZq5DQXawNtARtnak1uIAAAgABy&#10;05oLWlpnWYueXUNpZnxPX/VrXGvMYn5tPFo8ZOJvCUd3ZvtwvDMraC1yLhq6Z5FyzwAAgAB3g5hS&#10;Vv1xJonuWiJyX3quXQNzh2p4X7Z0nVkIYkV1p0Z1ZHF2pDJhZYV3dhorZTt3tgAAgAB7lpa4VAV6&#10;7Ih1V117X3lJWmp7vWkeXT58ClgCX+p8VkWOYih8pDGtYxt85RmwY0R87gAAgAB/EpVkUYKEtYc8&#10;VQGEZHgrWDGD+mgVWyWDglcMXeODEkTVYCSCuTEaYPSCgRlIYaWCoQAAgACAAJRRT2iOc4Y/UwaN&#10;X3dDVk+MK2c/WVqK8lZCXCuJ1EQrXm6I5jCpXxSIUhj8YE2ISQAAgACAAJOBTbiYGoV7UW2WRHaI&#10;VMWUSWaRV9uSUlWdWreQk0OMXPqPLTAsXXiOfBi5XzmM7QAAgACAAJL0THehl4TtUDefBHX3U5Oc&#10;RGYHVquZmVUlWYiXSUMsW8aVjS/JXBOU+xhZXmaQdgAAgACAAJFYaaxTYoOea0xXL3TzbPBazGUb&#10;bpBeN1QQcCNheEGscZhkgC11cqVnCRPRc8ZnxwAAgABx5I/KZcNcvoJTZ8Bft3O2aaFiiWQDa29l&#10;N1MZbSdnwEDYbq5qGizHb5JsAhNhcOdsUgAAgAB2lY5LYipmIIDdZHJoSXKPZoxqV2LoaIFsQ1Ip&#10;alZuF0AWa+tvxSw5bKVxFRMSbl1xDwAAgAB6s4y3Xuhvbn9TYWhw13D+Y6tyJWGhZcZzWFD+Z8N0&#10;eD8baWN1gCtxaet2RRKSbEd2DAAAgAB+R4tFXAx4uH3yXrV5aW+tYSB5/GBgY1l6dVAQZWx65j5H&#10;Zxd7USrQZ2h7nRI0anp7bwAAgACAAIoRWaCCCHzSXGqCB26iXvKB319lYUaBoE8nY2eBZD2dZQuB&#10;OypNZSSBLBHmaPeBOwAAgACAAIkZV5mLT3vnWn2Knm3FXRiJvF6WX3+IyE5kYa6H7Tz6Y0uHQinp&#10;YyeG/xGzZ7CGQwAAgACAAIhcVfaUgnsxWO2TJ20RW5WRjl3sXgKP6k2/YDaOezxbYc6NcSlvYW6N&#10;SRGCZqqKYgAAgACAAIfZVLqdmXqqV72bn2yCWmeZVl1eXNKXCE1FXwOVFjv6YI+T0ykJX++TaBEk&#10;Ze+LlwAAgACAAIUwcZJTQHhqcpZW82qlc7NaeFuldNhdyUtedfdg5zmXdw5juyWZd/ll1wu6esRm&#10;AgAAgAB1woPHbdJcDnc3bzBfA2mBcIRhzlqlcc1kc0qCcwZm7TjhdCJpJCULdMhqtguNd/dqqgAA&#10;gAB54YJwal1k3XXSbAFnF2hYbYNpMlmNbu5rKUmYcEBs/zgjcV5uniSCcbxvsgtldYJvigAAgAB9&#10;gIEOZzNtsHRwaQxvN2cAarZwoViVbEBx8ki9ba5zIjd9bsx0KyQXbuF0ywtOc150swAAgACAAH+6&#10;ZHJ2gHNIZnN3Y2XcaD54Ildgad14wUfPa1p5VDakbHh50yNtbDl6FQsKcZt6ZQAAgACAAH6gYh1/&#10;WXI3ZDl/mmTcZht/rVZwZ9B/o0b0aVR/mDYGal9/mCL3acp/owrfcBh/xwAAgACAAH28YCiIJnFe&#10;YlqHymQPZEyHNFWuZg2GhkY9Z5iF6zVwaJOFgiKkZ6SFigrLbs+EQwAAgACAAH0KXpGQ5XCzYNSP&#10;9mNkYtCOu1UMZJSNa0WfZh6MUDTUZwqLpSIuZdiL6QqzbeqHPAAAgACAAHyLXVeZknAyX6iYIGLb&#10;YaWWSlSEY2SUYUUpZOWS1jR4Zb6SGyHJZGKRUQprbmSHCwAAgACAAHj9ee5S/m0EemJWj2ANewBZ&#10;9lHXe7BdKUJHfGhgHzD/fUFirhzifmxkIwSEgOlk7QAAgAB5IHezdmBbSGv1dyheL18Od/Jg71D/&#10;eLhjhUGUeX1l5jB0ekdn6hyIewVo8QSbfilpsgAAgAB8wHZ9cw1jl2qwdBdl1F38dQln80/8depp&#10;60C5dr9ruC/Fd31tNRwQd8tt1gSce8VuuQAAgAB/73VEcAVr32lzcTptfVy6ck9u/k8Qc0VwYD/i&#10;dC5xmi8hdN9ylhumdLpy4gSfebF0KAAAgACAAHQTbVd0N2hLbrB1Oluib952HU4FcOd23j88cdZ3&#10;jC6Zcnt4EhtYce54IgSteBl5swAAgACAAHMOaxh8nmdvbI99E1rabc99Wk0ybuJ9fj5qb859nC4A&#10;cFJ9vRrhb4h9wgSYeDx+ggAAgACAAHI6aTOE+Wahar6E5FoWbAqEkUx4bSWEIj26bhCDxC1ubnWD&#10;lxqYbYiD3gSaeDiCgwAAgACAAHGSZ6eNRmYAaUOMsVl4apaLzUvka7CKzj0obJOKBizcbN+Juhor&#10;a/aJzASZeDqDHAAAgACAAHEVZnGVjWWEaBqUjlj3aXCTIktlaoORnjy9a1iQgCyKa4WQXxnQarSO&#10;iARseIeC/QAAgACAAGzFgtlSe2GCgs1V51VIgvRZLEfLgzlcPTjWg6FfASfZhHhhLBL0hrthlQAA&#10;gzplrgAAgAB8A2uWf4RaTmCQf8FdIVRmgAdf0EcQgFViUzhDgLlkkCd0gWtmRBLXgvtmXwAAgQlq&#10;YgAAgAB/NmqEfFNiI19vfMtkXlN2fTJmfEYufZBobjeLffhqJybqfoprZxKUf4lrPwAAgABvegAA&#10;gACAAGlteWZp+F5OegRroVJReoVtLUVLevdumDa/e2hvziZMe9twoRI5fI9wSAAAgAB0/gAAgACA&#10;AGhjdtVx011Ud5By9VFdeCVz9URReKJ00TYjeQt1jSXIeWB2AxH1efh1ngAAgAB54gAAgACAAGdz&#10;dKB5xVxwdXh6YlCIdh561UOadp17JTV/dv97ZCV9dx97khHXd7l7YAAAgAB+CQAAgACAAGaucsiB&#10;s1vLc72B20/2dGuBxUMLdOOBjDTpdTmBYyT3dS+BZBGpddqBiQAAgACAAAAAgACAAGYScUmJmls0&#10;ck2JVU9icwGIvUKCc3SIBTRnc7uHiyRyc4mHmxFLdGqGwQAAgACAAAAAgACAAGWYcBaRhlq+cSiQ&#10;6k7rceCP20ITckuOszQLcn6OAiQvciGONhERcz+K8AAAgACAAAAAgACAAGCmjG9RmFYHi+1U3Ep3&#10;i6lX/T2ci5Va5C8ai9ddZR4IjSle+gmAjmpfKQAAgABpaQAAgAB+cF+PiVJY/lUriRFbu0mqiN5e&#10;VTz1iMRgvC6hiO5ixh3Jiflj+Amkiqhj/QAAgABuKQAAgACAAF6fhkFgY1QthjFimEjXhhdkrzwv&#10;hgRmli4FhiRoKR1ihvVo/Qmjh1Fo6wAAgABzZAAAgACAAF2wg2hnyVMyg3dpekfVg3FrDTtng2ps&#10;ei1Vg4ltnBzjhCRuGAmGhGduDAAAgAB4WwAAgACAAFzGgOhvPVJOgRJwcUb0gRxxhTqLgRVybyzA&#10;gSdzLRxngY5zYwlhgeNzigAAgAB8rAAAgACAAFv0fsd2xFGIfwp3hUY9fx94HDndfxd4jiwjfxR4&#10;4hwlfyh48Qlaf7R5mQAAgACAAAAAgACAAFs8fPB+PVDXfU9+kkWZfW9+tDlHfWR+tyubfU9+uhvR&#10;fSR+xAmNfdJ/MwAAgACAAAAAgACAAFqse3mFy1B0e/mFzkVGfBuFeDkGe/GE/Stve7aEwxuNe1qF&#10;GwlSfFyD3wAAgACAAAAAgACAAFo7ekqNbFAFeteNK0TZev+MbTines2LkisnenWLSBtiedmLMglM&#10;eyqGSQAAgACAAAAAgACAAFSlltxQPUqMlfFTVT+JlU9WSjMmlQJY+iTPlXdbFhLvmFJbqAGClKVd&#10;jQAAgABtFAAAgACAAFOek/1XP0m8k0RZ4D7FkqdcXTKIkkRemyRnkohgTxLYlOdgmQHUkQpiaQAA&#10;gABx+AAAgACAAFLLkQxeP0jckHlgZz4Kj+xibTHYj4dkOSPkj69lhxKbkaRljgIGjctnZwAAgAB2&#10;5AAAgACAAFIAjkJlQEgGjchm8T0ojUtogTEvjOlp4SNUjQFq0BJKjpNqnQIfivBspAAAgAB7PAAA&#10;gACAAFE5i8hsVUdEi2ltljxrivdutTB0io9vniLjiopwPRH+i75v5gItiHhyWgAAgAB/BgAAgACA&#10;AFCCiatzgEaZiWd0XDvSiP11DS/qiIx1jyJpiGh11xHiiR91iAJFhlV4SgAAgACAAAAAgACAAE/i&#10;h+J6qUYMh7h7LTtYh1R7dS+AhtV7lyIEhpN7phGohuV7iwJwhIJ9VwAAgACAAAAAgACAAE9ghmOB&#10;xEWIhlKB8DrYhfaB1y8MhXCBpyGbhRGBphEvhRiBwwJhgxGBdQAAgACAAAAAgACAAE74hTSJM0Va&#10;hUaJQDq5hPOIvS8QhDiIFCHtg4OIGhHkgx2HJALXgbSB7AAAgACAAAAAgACAAEhYonFOXz7foTxR&#10;QjRpoGdT9ihZoChWThnDoXNXvwijoxtYZQAAkZRf5AAAgABwegAAgACAAEdHn+ZU/j34nuxXdzN4&#10;nhpZxSePna9bvBlFnqFc2Ainn3NdWQAAjtxkfgAAgAB1UQAAgACAAEabnQ1bnT00nC1drDLCm29f&#10;jibbmvlhJBjDm71h6giXm85iUAAAjENpUQAAgAB5qQAAgACAAEYHmjxiOjyEmW9j3DH2mLxlViZA&#10;mEdmixhHmO1nBgiAmExnXwAAid5ufAAAgAB9gAAAgACAAEVkl7ho6DvdlwxqKTFellhrQCWoldJs&#10;Chf7lkxsSwh1lQ9srwAAh8Z0LwAAgACAAAAAgACAAETFlZNvvjtKlQpwpzDklFtxXyVMk75x0xe4&#10;lABx0AiSkilyZAAAhhB5ZwAAgACAAAAAgACAAEQ7k8J2nDrPk1p3OTCCkq53liT4kgF3vBdokh53&#10;mQiCj9J4mwAAhLJ9ygAAgACAAAAAgACAAEPJkkF9kDptkfZ97TAykU99+CTDkIh92hdCkHN9yAhS&#10;jfB+eAAAg0WAAAAAgACAAAAAgACAAEOAkQSExjolkM6E9C/xkDKEsySZj1mEZRdKjwWEhwiFjFmD&#10;WAAAgnGAAAAAgACAAAAAgACAAJ77U9VN1Y/IVwhSHYAEWiJWUG9cXSxaY12lYBleUUq/YrViETZx&#10;ZGNlgR5fY5Zn9AF7fYBrGZzRToVYCI4UUi5bb36EVbJevm4IWRFh8lxvXENlBkmrXwdn9jWAYJhq&#10;nx2tYDJsdgGLfWRvz5raSaxiPow7TcBkuXzvUZxnImyKVUFpe1sgWKhrvkiNW4pt6DSaXPNv2h0O&#10;XUpxJAGafUt04pjoRTxsZIprSbNt+XsyTdRviGsfUblxDVnaVVZyhUd+WE5z8DPIWYV1NBx/Wtp2&#10;BgGmfTZ5i5cKQTZ2eIjLRgp3OHm+Snl39Wm9To94qljYUlx5XkacVWh6EDMXVmZ6sxwKWNN7KgGx&#10;fSR9iJVnPamAfodrQtSAbHibR4uAXGjDS9yAS1fvT8aAPkX3Ut6AQzKRU6CAWBurVymAqAG6fRSA&#10;5ZQKOpaKcYZKQA+JiHexRQaIp2gBSYmH1Fc7TZOHFUVcUK2GezIuUTWGIRtnVcqGkgHCfQiBMJL1&#10;OAaUP4VlPcCSdnb5Qu2QxGduR5iPNVa5S7uN1kTcTtSMtjHDTxiMGxsxVK+LywHIfP2BNJIzNg+d&#10;tIS+O/KbB3ZxQUKYhmcERgmWS1ZsSj+UY0SlTVmS4zGJTV6SUBr3U8+P8AHNfPWBOJODWr5N7oVD&#10;XWFSIHZbX/1WOWZ9YopaL1WBZPld+0M9Zxdhjy9PaEBksRaqaXVmVAAAgABt0pF5VZlXmYPVWLta&#10;/nUtW7ZeSmV/Xo1hdlSjYTFkeEKAY2pnSi65ZF1ptxZOZmBq2gAAgABysI+aUORhSYICVG1j13OZ&#10;V7lmUGQCWs9or1NWXaVq8kFjX/FtEC3RYJ1u2hWxY+BvigAAgAB3Yo3KTJNq64BHUHNsp3H1VAFu&#10;VmK0V1Jv8lIpWllxeEBqXK9y5y0TXQp0GBU4Ybh0cwAAgAB7dowcSK50hn7FTNt1e3CSUK12Y2Fg&#10;VCx3PFE0V1x4DT+UWbt41CxxWbp5exTVX+d5rAAAgAB+84qxRUh+G32ESbh+TW96TcR+cmBmUXZ+&#10;jFBOVL9+qT70Vx1+1Cv1VsB/CRSHXmR/WAAAgACAAImIQluHnnx+RwaHDW6XS0SGbV+eTx6FzU+U&#10;Un6FQz5YVNSE3yubVEyExBRVXaKE+gAAgACAAIihP/CQ/3uyRMqPrW3iSTCOSl8BTSaM808DUJWL&#10;0D3LUtyK+SstUkeKxhQqXeuJmwAAgACAAIf/PhGaHnscQwyYFm1WR4qV9V6GS5KT8k6gTwqSRT2C&#10;UUWRHSrhUK2RExPfXmmNQAAAgACAAIgdYexODHrDZAdSHWyxZiZWF12baDlZ7E1Wai5dkTuka9pg&#10;7yfybJhjqQ6TcOtkaAAAgABxtIYnXPlXG3lIX4tad2tjYf5dtlx7ZFFg00xZZnJjwzrMaClmdSdC&#10;aIdolA5DbhFo/wAAgAB2aIRuWGJgRne0W1ti32otXhxlY1tcYKNnxUtpYuhqAzoLZKFsDSa5ZJJt&#10;mQ4Ta4dtxQAAgAB6i4K7VDBpaXYXV3lrQmiVWnRtC1oUXTBuuko/X6BwSjkUYVVxtCX5YMhyvQ24&#10;aXhyzwAAgAB+I4EyUGtyiHSqU/RzqmdBVyl0uVjUWg91sklcXJ92nThMXkt3cSVnXYN4CQ1+aTF4&#10;OgAAgACAAH/rTSF7p3OAUOF8F2Y2VEd8b1ffV1Z8tUh7WfZ8+TeyW5B9QyT2Wsx9iQ1SaXx+CQAA&#10;gACAAH7hSk2EtHKOTjyEeGVbUcqEGVcYVPiDsEfAV6WDWTcZWSaDKSSmWJGDRA08aaGDEwAAgACA&#10;AH4TR/WNpXHSTAqMw2SqT7aLslZ3UviKnEcnVaqJuDaEVwqJKyQ3VsKJYg0laciHNgAAgACAAH2C&#10;RiCWZ3FISlOU8mQfThGTNlXzUVuReka6VAuQFzYxVU+PUSPfVVCPZAzhajyItQAAgACAAHyVaXNO&#10;E3AGaw1R/GK6bLdV0lRhblhZg0TGb91c+zOPcStgEx/UcaxiOQczd7ZjEAAAgAB1hnqzZLJWkW6c&#10;ZrdZ3GGDaKldC1NYan1gFUPibCFi6jLSbWVlaB9EbU9nCgcfdOpnvwAAgAB5rXkdYEVfK20XYqZh&#10;yWBJZNpkTlI3Ztpmr0LxaJlo5DIQacpqzh66aU1r9wcNdBVspQAAgAB9UneSXC5n02uaXtppvl7k&#10;YURrl1E7Y3JtWEIXZUtu6zFtZmVwRR5YZd5xAQcOdBNxzgAAgACAAHYjWIdweGpeW29xvV21Xgly&#10;7VACYFR0AUEtYkF1ADCaYzt11h24Yvt2PQbndFV3hAAAgACAAHTzVVN5IWlCWGl5x1ywWyt6Tk8R&#10;XZZ6vEBUX4l7IjAHYFh7gx1PYIl7uwbWdHJ86gAAgACAAHP9UpGBuWhgVc+BxlvhWLGBpk5QWzKB&#10;cz+gXSaBTy91XcSBSx0MXn6BiAbYdG+BaQAAgACAAHM9UEOKOWevU6OJuVs2Vp6I+E2zWSqIJz8H&#10;WxaHhi7eW3yHQRydXOSHxQbTdHiEnQAAgACAAHKzTnCSmmctUe2RolqwVPWQS00vV4KO4j6YWWGN&#10;0i6KWZSNeRxAW56NGQaddNOEeQAAgACAAHDRcXNN4mUGcpNRpFh4c81VVUrRdQZY3jvNdi1cICrn&#10;d0Ne2RadeDBgFgCnfuZiWgAAgAB42m8PbOtV3GO7bmpZE1dfb9xcLknpcTZfITsNcmph0CpSc1pk&#10;AxZDdAlk1wDOfqRnIQAAgAB8hG2WaKdd92JSanhgkVY2bCNjEUjYbZ1laTombt1niCmab59pNxXH&#10;cH1prQDgfoZsKgAAgAB/vGw1ZLRmF2D4ZsRoElTiaJxp90feajZrvTlGa4RtTSjwbBFughVdbW5u&#10;qQDzfmVxlgAAgACAAGrjYSNuRl+4Y2ZvpFO7ZWRw7UbKZxdyFjijaG5zIihtaMNz5xUbaslz2gET&#10;fi53HgAAgACAAGnFXgN2gF7IYHZ3UFLnYpZ3/0X0ZFx4kDfNZaN5ESfZZap5eBSuaJp5ZwESfjB7&#10;9AAAgACAAGjcW0t+q13tXeN+9FIbYB9/DEU2YfJ/CzcbYyt/EydHYt5/LxRxZrt/ZgEkfhN/+gAA&#10;gACAAGglWQOGwF1EW7uGj1F5XguGF0SgX+OFiTaJYQiFKSa0YGGFJhQGZVSFRAEwff6AzgAAgACA&#10;AGeeVy2OxlzFWgCOM1D3XF6NNkQiXjKMIjYgXz+LaiZnXmGLiROwZDiJ8wEPfjWAuAAAgACAAGTj&#10;egxNWlncerhQ+E4He4hUgkEDfGRX3TJ0fUxa2yGUfoBdDQzMgKBdeAAAgABlnQAAgAB7tGNFdcJU&#10;31iodsFYAkz9d7pbBUAqeKRd2DHIeYJgUyEcemdiEQy0fKxiPQAAgABqSAAAgAB+9GHxcadcg1dd&#10;cu5fF0vudBJhkD8vdQ9j1zD6deZl0CCBdnhnHgx8eUFnGgAAgABvVgAAgACAAGCwbdVkMlYbb1Fm&#10;NEqwcJdoHT43caxp3zAecn5rWR/VcrNsPwwwdlhsIAAAgAB00QAAgACAAF+Ealxr6FUDbARtX0mk&#10;bWluvD0sbotv8y94b09w+R9Lbx1xiAv+c9BxbgAAgAB5sgAAgACAAF52Z0ZzslQGaRl0pEi+apx1&#10;dDxqa8d2Ii7PbHR2sB8Da9t2/Qv0cZl3HwAAgAB90wAAgACAAF2YZJN7eFNLZpV780gbaDN8OjvS&#10;aV98Yi4zaeh8ix56aR18rAvXb8J9PQAAgACAAAAAgACAAFznYkqDMlKkZG2DQUd9ZiGDBztDZ0yC&#10;sy2rZ7OCih3sZuqCtwuKblyCewAAgACAAAAAgACAAFxiYG2K7FImYqqKpUb/ZG6J9TrMZZWJLS1L&#10;ZdiIzB2oZSaJKgtZbT6GqgAAgACAAAAAgACAAFjzg1xMYE6rg5ZP3UOEhARTPjcKhJpWYSi8hYBZ&#10;AhdWh4laXARxh9VbogAAgABpNQAAgAB+Gld4f05TfE2Ef9VWikJ5gGBZcTYsgPFcGygTgbFeSRbx&#10;gzNfQwSNhAhgbgAAgABt8QAAgACAAFZIe1pas0xUfB9dQEF7fMlfqjU+fV9h1ydTfgJjkRZrfvtk&#10;LwSKgLZlVgAAgABzJAAAgACAAFUrd6Jh9UsxeJJj/UBWeVVl5DRYefdnmiaIen9o5hXTevhpLwRz&#10;fdxqbwAAgAB4IAAAgACAAFQadDlpR0opdVJqzj9Vdi9sNjNidtBtbCXidzduWBVHd4RuXgRae2lv&#10;4wAAgAB8cgAAgACAAFMmcSxwq0lDcm9xuz6Ec2RypjKhdAZzZyU3dD1z6xUFdIdz0wRieUN13wAA&#10;gACAAAAAgACAAFJRbnd4Ckhzb+d4qT3EcPZ5GjH1cZZ5ayShcZt5nxSiciZ5gASQeEp7cwAAgACA&#10;AAAAgACAAFGmbCd/dEfvbcx/uD1Ybvd/sTGob4l/jSRlb1J/iRRCcDp/sARceKKAJwAAgACAAAAA&#10;gACAAFElaj+G8kdvbAGG6TzcbUGGeDE5bc6F8yQRbWSF2xQQbqSFuARReLWC6wAAgACAAAAAgACA&#10;AEzvjaBK10NgjWpONjjVjYNRaSy9jf9URB5Vj19WVwyAkd1W9gAAiYpcNAAAgABsrQAAgACAAEuT&#10;ictRlEI4ieZUize1ihdXUCvFin9Zvh2Zi5hbbAw5jRVb1gAAhk5g3wAAgABxjgAAgACAAEqFhfpY&#10;Z0Echkta6Ta8hpRdPCrXhvNfOxzch9RghAvkiJ5gvwAAg1RlugAAgAB2iAAAgACAAEmNglRfR0AX&#10;gshhTzWrgyNjKyoBg4FkvxwghDFlqwuIhLdlwgAAgKpq3gAAgAB66wAAgACAAEibfvFmPD8nf49n&#10;zjTCf/5pNykegE9qVxuVgMFq+As7gWBq/QAAgABweQAAgAB+vgAAgACAAEe6e+JtTD5NfLBucDP+&#10;fTZvaChxfX1wIhr7faZwbAsTfoZwhwAAgAB2VQAAgACAAAAAgACAAEb4eTF0XT2Vei11HTNcest1&#10;pyfmewV2Axpyeud2EwrUfDZ2bAAAgAB7RwAAgACAAAAAgACAAEZPdtB7bDzreAN70DK9eLx7+Cdd&#10;eO18ABn6eIR7+wptem98rQAAgAB/eAAAgACAAAAAgACAAEXTdNuCvDyHdkSC4DJvdyCCnyc6dzmC&#10;SxokdnKCWwrOeLWCBgAAgACAAAAAgACAAAAAgACAAECZmUVIqzeymK1L5S2jmJRO1CGqmVFROxJ5&#10;nDJSUwNSmb5UYAAAhLJfigAAgABwDQAAgACAAD83lbxPBDZUlY5R2SwslZlUYiBLlkBWZhFumKFX&#10;LwMJlRVZPwAAga5kQAAAgAB1AQAAgACAAD5BkhZVeDU6khlX4Ssekj5aAh86ktdboBCglMNcHwLS&#10;kM9eLgAAgABpIwAAgAB5dAAAgACAAD1vjn1b/TRQjp9d9ioYjtVfqR5nj2Rg6A//kNdhKgKqjQZj&#10;OgAAgABuVgAAgAB9WAAAgACAADyaixRimjN0i2lkJilEi61ldB2ZjCJmSw+njRBmZwKZicVohwAA&#10;gAB0BAAAgACAAAAAgACAADvLh/JpXTKmiIdqgSiQiOVrax0GiUJr8Q8/iaRr1gKmhwNuMAAAgAB5&#10;OwAAgACAAAAAgACAADsVhSlwKTH0hf5w7yf4hndxeRyNhr9xtA7nhq5xhgKWhMV0UwAAgAB9mAAA&#10;gACAAAAAgACAADp8grt3CjFdg893fCd2hGV3rhwuhJd3qA6jhEl3kgJugwJ6KwAAgACAAAAAgACA&#10;AAAAgACAADoNgKp+JzDngfZ+TycLgqx+MRvjgsx+AQ6Rglx+LgKJgYh+/wAAgACAAAAAgACAAAAA&#10;gACAAAAA//8AAP//AAD//wAAbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAA&#10;AAAAAAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT4hULFjIXVxh5GZgatRvS&#10;HO8eJR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPCNN41+zcYODU5UTptO4k8&#10;pT3CPt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxTslTJVd9W9lgNWSNaOltR&#10;XGZdeF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GMcpRznHSjdap2sXe3eL15&#10;w3rIe818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGOho97kHCRZJJYk0yUQJUz&#10;liaXGZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/KjqqdeqxauzrKGtj659r2uw&#10;WbFHsjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZ&#10;y0TMLs0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i3kffLOAQ4PTh2OK7457k&#10;e+VX5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr&#10;/Kf9XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEUEhATCxQEFPwV8xbmF9gY&#10;zBnWGt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSB&#10;NX82fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpR&#10;wFLHU85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3r&#10;buhv5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJ&#10;uIqmi5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqdSJ42nyWgFKEEofWi5qPY&#10;pMqlvaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13A&#10;Y8FqwnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLWHtcq2DfZRNpR217ca915&#10;3obflOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTvEvAg8SzyOPND9E71WfZj92r4bvlv+mz7&#10;ZPxW/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkp&#10;GjQbPRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2TLocvfDBwMWQyWTNNNEE1&#10;NjYrNyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJlEqQS45Mi02KTolPiFCI&#10;UYlSiFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2WkZqZnp2ioaalqqmuqbKtt&#10;q26rb6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kM&#10;igKK94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1VnlKfUKBPoU+iUKNSpFWl&#10;WaZfp2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK74b0BviG/Q8BlwYfCqsPO&#10;xPHGFcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth3HTdh96Y36fgs+G+4sfj&#10;zeTR5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R&#10;/bP+Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3EiETCRPwFNYVuxafF4MY&#10;gRl9GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r6izXLcQusS+eMIwxeTJn&#10;M1U0RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYwRyNIF0kLSf9K80voTNxN&#10;0E7FT7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgw&#10;aR5qC2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKC&#10;qIONhHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvU&#10;nL+dqp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3&#10;zbjTudu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn&#10;10zYc9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av6&#10;9vw6/Xv+u////wCAAIAA5k9/zn9YzZl/qH7NtNp/mX55nBR/o35lg0x/xn6FaoV//n7AUb+AY389&#10;OQCBEoAP/MV+fIs05LV+Y4lszEB+XYfMs5p+boZmmth+mIVDghh+2YRPaVp/L4NnUK5/r4KhOBSA&#10;doHm+rx9NpZx4vt9MJOSyst9PpDPsjp9aY5emZN9rIwsgO9+B4oiaE5+dYgTT8F/DIYAN0F/6IOs&#10;+ON8LqG34UF8M52/yTN8TZnwsMJ8hZZXmEV835Maf8t9T4/zZ1Z90Yy1Tu9+fIlNNod/Z4Vc9zd7&#10;Y60D36V7Zqfrx6p7h6MKr2B7yZ5plvh8K5n4frJ8r5W3Zm59Q5FBTi59/Yx7NeV+9Ibv9bx6yrhV&#10;3i96x7IUxkN65KwUrhl7LKZhldx7maDafaR8JJtZZZV8yJWoTYJ9kY+BNVt+kYhf9Hd6UsOq3Ox6&#10;RrwyxQl6XbUKrPl6p647lOl7H6ebfNl7tqDoZNh8YJndTO19NZJQNOh+PYmn82N5988B29h548ZA&#10;w/p58r3kq/d6OrXslAJ6uK4kfCB7W6ZAZEh8EJ3lTG986pTjNIl994rF8nV5tNpa2ut5l9Ayww95&#10;n8aUqxh5471qkzt6ZLRqe3d7DatAY8J7zKGWTAl8r5czND19vou27lOI234214aHxH3CwJ+Gw31w&#10;qYyF5n1VklKFKn11eweEhn3GY8SD8X41TI+DeH7pNZKDKIAA7D2HfYjL1hSGcIdAv2uFg4XjqGOE&#10;u4TBkR6EG4PfedSDlIMtYpyDHYKNS5KCw4IWNNiCkIHB6nqGR5Nl1HSFTZDavfyEb45zpwuDxIxY&#10;j+2DOYp3eMqCyoi9YbaCaYcDSs2CJoVMNDOCB4Nv6NuFT53+0uCEX5p0vHqDjpcUpauC55PojrSC&#10;cpELd7uCFY5BYNaBx4tkShiBl4hoM6KBi4UE51yEi6ig0WyDnaQVuxCC1J+6pFuCN5uUjYCBwpeV&#10;drqBeJO7YAiBOY+ySXWBGotlMySBH4Z75gCD8bNL0BuDBK26uc2COqhYozKBo6MtjHuBNp4gdciA&#10;7pkUX0qAvpPbSOSAr446MrmAwYfP5NWDc734zvqCh7dWuLWBvLDioi+BJqqoi5+AxKSKdRGAg55V&#10;XqeAVJfRSGmAU5DZMmCAcoj749aDDsilzgWCJMDit8aBV7lToUqAv7H6itCAYaq7dGuALqNcXimA&#10;B5uVSAKAB5M7MheAMIn+4wCCvdNUzTeB1spZtvqBB8GaoIiAbrkTiiOAEbCic9p/4qgGXbd/xp79&#10;R6t/0JVWMdx/+4rX3hKR4nywyO6P8Xxjs7GOGHw6njuMaHxHiI2K3nyPcsWJaX0KXRGH/H2oR3uG&#10;mX6TMlGFOX/x3CqQtIaXx5SOwYVSspKM9IQ8nTaLV4Nbh46J5IK2cdKIiII9XCuHM4HYRrmF6YGi&#10;McuEooGd2qOPjpCVxjmNqI5XsXKL3Yw+nBWKV4pwhniI+IjZcNCHtYdoW0iGd4X8RgWFRoSfMVSE&#10;GYM02UKOm5qXxNiMv5dssAeLB5RrmsiJgpGkhVKIOY8db9mHBYyoWoOF2IomRW+EuoePMOyDoISv&#10;1+6N4aSUw4eMCaCBrrqKW5ybmY+I3pjkhDqHjZVPbvCGa5HVWc6FSo40ROiEPYpbMJGDNYYL1rWN&#10;S66cwlyLd6mdrZmJyqTEmIKIUqAXg0yHCJt+bhqF4ZbiWSuEzpIdRHOD0Iz/MEWC2odE1aeM0Lij&#10;wVyK/7KwrKGJUazal5uH3acqgoaGm6GKbXeFepvQWKGEYpXQRBKDc49sMAWCjYhW1MKMasKmwIaK&#10;nbuyq8+I8bTUltGHe64Sgc6GPadbbOOFKaCCWDaEFplOQ8GDJ5GcL9GCTolB1ASME8ypv9WKTcSg&#10;qx+Io7yllieHLbS+gTeF8azebGeE4KTVV9SD2ZxtQ3iC9JOFL6eCG4oFzk+bG3uAuqKYWXtRpu+V&#10;rHtGkwqTJ3tzfuiQxnvaaqiOdXx3VoiMIn05QpaJwn5QL0KHQn/izJ2aD4TSuYGXPIO+pgaUl4LV&#10;kjSSIIIkfhOP04GtadqNmIFjVcaLWYExQfyJEYE3Lu+GpoF6y0KZEY4huESWRYwupPmTnYpakS6R&#10;N4jVfSCO+od9aQKM0YZKVQ6KpYUfQXSIcIQKLqWGG4L6yiGYHpeOtxiVY5S5o8uSyZIBkBuQV4+M&#10;fB2OLY1RaCCMFIspVFiJ+Yj5QPKH24bBLmWFn4ReyP+XZqD2tgeUrZ1Eoq+SG5m/jvqPvZZpeyCN&#10;iZMzZ1GLf5ARU76JbYzNQIqHXYlhLi6FNIWhx+yW2KpgtP6UIqXXoa6RkqFwjguPOZ0xekyNCZkC&#10;ZpeK+JTOUzaI8JB0QDCG74vTLf+E2IbBxvuWZLO/tCCTrq5WoNeRH6kFjUGOyKPReZ6MoZ6nZgqK&#10;k5ljUsaIgpPiP+eGj44NLdiEjIe7xi6WA70Zs2WTTrbEoCGQwLB8jJKOaapEeP6MRqQRZYmKRJ26&#10;UmuINpcWP6qGQZALLbiETIiQxYWVr8Zxss2S/L8cn4mQcrfGi/6OHbB3eHuL+6koZSCJ/qGyUhqH&#10;/ZnsP3CGEZHCLZ+EGolAvyCkh3qtrMmg+nqNmn+dfHqWiBSaH3rYdXKW3ntWYrSTpXwMUCqQW3zp&#10;PeGM7n4gLGqJO3/TvaKjnINwq+Kf8oJ8mc6cc4G1h26ZH4EldMWV74DSYgqSx4CuT4mPj4CmPW6M&#10;NYDcLEmIl4FZvIOiqYw2qtyfBopumOybhYjPhoyYQYd1c/OVHIZQYVKSA4VQTvOO2YRbPQqLkIOF&#10;LCyIBYLEu4Kh3ZTsqdCeRJJbl9mazI/5hZWXfo3CcxOUZIvNYJiRVInmTmaONIf6PLKK+4YQLBOH&#10;hIQRuqWhGp3DqOmdjppllueaIZc0hKGW2pQmcjyTqZE/X+aQqY5rTeGNlIt9PGGKb4h2K/2HFYU9&#10;ubygj6aaqB6c/aJpliSZjJ5gg9+WSZp/cYiTK5avX02QIpLaTXaNFY7jPCKJ/oq3K+qGt4ZFuO2g&#10;IK9ap2CciqpYlW6ZGqVxgzWV26CqcPeSxJvrXtePv5cVTR6Mp5ILO/CJm4zAK9uGaIcquDefx7gJ&#10;psGcLbInlNaYvKxYgqWVfqaccHOSa6DkXm2PcJsMTNeMWZTzO8eJS46MK8+GKIfrt6CfecC0pj6b&#10;2bnelFaYarMOgimVMKxKcAiSIKWJXhqPKp6kTJmMIJeBO5+JHJAUK8WF9IiJsJ2uKHomn4qpzXoJ&#10;jo6lfnobfYChSHpqbEqdIXr4WwWY8HvASgmUoHyxOWqQEX3/KdCLHH/Er1ytUoJmntSo2YGCjgak&#10;hIDQfP6gUIBaa7+cMoAiWn2YD4AdSY2TyoA2OSGPS4CTKeCKa4E5rnesa4qfngKn94j3jVKjnYd7&#10;fEefc4ZHaxObXYVIWemXRYRzSRqTC4OuOOSOm4MQKe6Jz4KRrbSrm5LPnS6nNJBqjHOi444ye3ue&#10;sYw1alyao4pwWVSWkojBSLCSYIcSOK+N/oVuKfqJR4PJrO2q/Zr1nGqmlpfUi6qiSZTnerSeGZIs&#10;abCZ+Y+DWM2V8oz4SFSRxYpWOIKNcYelKgSI0YTgrESqYqM3m8ml/Z9SiwuhsJuZehqdhJgIaSOZ&#10;ZpSFWFaVUZEFSAKRMI1rOFqM8ImvKg2IboXUq56p76tem0SlgKaoio6hLaIYeZ2dAJ2vaLOY75lU&#10;V/2U5pTlR8WQu5BNOD6MiIuHKhSIHIalqwapl7NomsOlH63aihmgyqhseTGcnqMfaFSYk53bV7CU&#10;lZh8R5OQapLsOCqMNY0lKhmH2IdUqoOpTLtkmlekybToibSgda6FeNWcTahBaAeYRqIJV3iUS5u1&#10;R26QL5UzOBeMA46CKh6Ho4fjouG3/HnHkwGyzHmjgzytqnm4c3WolnoRY5mjfXqsU7+eSHuDREaY&#10;33yGNUqTHH3nJ3+M2X+2oeS3LYGNknex6ICwgtasvIAMcxGno3+oYyuijH+HU1idXX+eQ/GX+n/W&#10;NSySRIBVJ7yMGYEcoT+2RolCkduxCYewgk+r2IZNcoSmwoU5YqihroRcUuuchoOuQ6WXKoMUNRaR&#10;g4KoJ/KLcIJioLe1cpDmkUSwPo6lgamrEoyVceyl8orEYiCg54ktUoGbxoexQ2CWcYY6NQWQ2YTa&#10;KCGK3oOIoCy0x5iHkLevkpWUgRmqaZLZcVulTJBPYaagM43pUiObHIubQyeVzolANPiQQ4bkKEiK&#10;YYSNn5u0QqAlkDevBJx5gKOp1pkCcO6kupW8YUSfpJKJUdWafo9VQvmVOIwUNO2Pv4jBKGmJ94Vu&#10;ny6zuqewj9aueqNAgEmpTJ8DcJykNZryYP2fJZbuUaGaApLbQtaUq46qNOWPRopmKIWJoIYvnrez&#10;XK8Zj42uDKnNgA6o0qS0cF6jsZ/NYMKepZr6UXGZmpYRQryUVJEFNOWO7ovaKJuJWYbPnk2zCrZn&#10;jzytrrA0f8uoc6owcCijV6RkYJyeUJ60UVuZSJjvQrSUEJMNNOqOto0SKK2JIIdRlezB/Xl/hzK7&#10;8nlQeJG1+Hliafyv/3nCW2ep63poTOyjoXtPPuudDnxiMYWWBX3TJXSOb3+plTzBJoDYhtG7GH/5&#10;eEW1FH9caa6vD38HWxWo8378TKaip38sPr2cE3+AMZOVFoAfJdyNnYEBlNnAMogPhmu6M4aLd+u0&#10;K4U7aU2uIoRBWryoA4OETGKhvIL6PpqbLYKJMaWUQIJLJjaM5oI4lJG/UI8uhhS5VI0Id4KzT4sZ&#10;aO2tPIltWminJYgCTCWg5Ya1Pn6aX4V0MbiThIRTJoSMSINOlEK+k5ZIhca4kpN5dzOyipDqaJms&#10;eo6TWiWmWIxlS/igJ4pUPmuZrIg8McuS4oYzJseLwoRCk+S9/Z1dhXu38JncdvWx4ZabaGar0pOS&#10;WfaltZClS9affY3BPl+ZDYrTMd2SVYfmJv6LUoUVk4m9g6ROhTq3aKAPdsSxUZwQaD+rQZhLWdil&#10;L5SiS8Se/JDxPliYg40tMeyR3IllJyyK9YXGk029AasThQ625aYKdqewzaFGaCyqv5y/Wcmks5hS&#10;S7qekZPVPlWYGY9EMfqRcYqvJ1GKqYZakwC8orG1hPK2dKu/dp+wUaYSaCeqOaC5WcykLJuOS8ee&#10;EpZXPm6XupERMhiRMIvGJ2+KbobRiZXMJHlwe/XFNnkobma+aHkvYOy3jnmPU5CweHo8RmmpCXsu&#10;OdqhN3xMLgaY1H3JI6SP4X+ciUnLKoBle7/EYn92bi+9jn7VYLS2nH6IU1uvcH6LRkmn9n7ROdmg&#10;HX88LkOXx3/0JDOO/IDpiTPKGocie5fDaoWgbgi8k4RXYIe1lYNwUzSuYYLLRjam6oJgOeWfF4IS&#10;LoCW1oH8JLCONoITiS/JHY2+e4nCZ4unbei7kInPYGq0iIhAUx+tXIb6RjCl8IXXOfeeLITFLrmW&#10;BYPdJRuNjYMaiSPIQpRQe4LBgJGabea6n48uYF+zmo0CUx2saosFRjqlEokqOhGdYIdRLu6VUYWV&#10;JXWM/YQAiQnHhJrYe3vAtpd3bfC5zZRkYHWyyZGVUy+rpI7nRlCkTYxJOi+cr4mrLx+UuYcgJcGM&#10;hYTFiOzG4aEve3bACp0Ybf25GplUYI6yGJXaU0urAJJ/Rm6jtY8nOlCcGYvIL0uUOYh5Jf+MIoVq&#10;iM3GVKdQe3G/d6J2bg24gp34YKqxgJnKU2uqcJXCRo+jOZG2OnKbqo2kL3ST0YmhJjKL0oXziLHF&#10;0K0ye3G+8aeHbiW3+qI9YNKw+Z1XU5up8JijRsOixZPuOqSbS483L6GTh4qWJlqLk4Zh8s97Y3mw&#10;2917vHnSxKh8HHoHrSV8g3pelXF893rdfa19fHuCZfB+FXw+TkR+2X00Nst/6X598LJ5uYTP2i16&#10;NIPKwyp6s4Loq897O4IylDR70IGqfIh8doFCZOF9LoDjTVV+EICfNgF/OoBo7sx4WZAC2Gp45Y3a&#10;wZ95eIvSql56GYoQkup6yYh9e2R7i4cFY+R8X4WGTH19W4P+NUx+m4I/7QZ3M5sx1q53yJfvv/h4&#10;aJTYqOB5GZHykZh54Y9UekF6u4zDYvJ7p4oaS7h8uYdHNK1+DIP962l2R6ZV1Rt23qIDvnJ3hZ3e&#10;p3d4QZnskE15FpYdeSh6BpJyYg17Bo6WSwJ8LIpvNCR9jYWd6gR1k7Fv0792J6wRvR52zabXpjd3&#10;j6HPjy94bpzmeB95aZf9YTl6fJLrSl97so1tM699H4cX6Np1Bbx70p11lbYOu/92N6+6pSR2+6mU&#10;jj135KONd1F46p1zYIF6BpcMSdR7S5AzM018woho5+d0nMdx0bB1J7/uuxB1wrh7pDd2grErjWB3&#10;can4dpt4g6KuX/J5qpr8SV569pK7Mvx8dImM5yd0VdJB0PZ02cmbukx1asD/o252JLiAjKJ3E7AV&#10;dfR4K6eIX2p5W56OSPl6sZT6Mrx8NoqB4pmEEXgbzY2DhXh4uByDDnjhojiCq3lkjAmCXHoMdbyC&#10;H3rZX4CB8HvDSVWB4nzsM3yCBH514OGCjoKpzFyCF4HmtxKBs4E/oSiBZYDBiumBK4BrdKCBCYA5&#10;XnOA/oAZSHWBFYAfMuCBWoBJ31GBQY1BysGA2YtutZaAgom4n8WATYg+ibKALobwc5SAKYW+XY+A&#10;NYSKR7qAZINYMlaAv4IH3b+AKJfFySV/x5T0tAF/fJJCnlx/UI+5iHR/S41ucod/XIsxXLd/f4jj&#10;RxN/xYZ0Md2ANIOs3ER/QqJBx7N+4p57spp+oJrSnQd+gJdKh0F+gpPdcYl+qpCTW+9+4I0gRnt/&#10;OYltMXR/uoUw2vp+kKy+xnR+MagEsWN97qNYm+N9057Fhj1935pIcJ5+DJXQWzl+VpE2RfR+wow7&#10;MRt/UYaO2eh+ArcyxWx9pLF+sFx9XqvHmuR9Q6YhhV59WqCRb+Z9kpryWp594ZUXRYF+XI7RMNB+&#10;+YfD2Q19l8GYxJZ9Orrir3987bQWmgZ8za1NhJF856abbzl9LZ/XWhp9h5jDRSF+CJErMJN+r4jO&#10;2GZ9Ssvuw+587sQnrsV8mLw1mUR8b7Q7g+B8iKxYbqZ81aRgWax9O5wURNN9yJM9MGN+dImt0u+M&#10;63bZv5KLfHdXq72KLXfdl1+I/nh8gqmH5nlDbdGG3no0WRiF3ntGRHuE8XyhMFqEGn5r0XWLlIDB&#10;vmSKNYA8qqOI9H/RllqH1X+Gga+G0n9lbOiF439nWECE/X97Q8yELH+6L+6DboAq0CaKVIq5vRaJ&#10;BYk1qYOHyYfKlTSGv4aTgJuF0IWDa/GE+YSRV22ELIOiQyuDd4K/L42C1IHSzs6JQpSlu7SH+JI3&#10;qBCGzo/ik+mFy42zf3aE9Yu0avqEM4nCVqqDfIfDQp2C24WvLzmCS4NdzYGIaZ6EumiHIps0psmG&#10;AJf6krKFBpTZfmSEMZHOahaDhY7aVfqC3ovEQh+CUIh5LvGB04TGzFuHvqhpuUyGeqQ2pbSFV6AJ&#10;kayEYpvtfXmDlZffaUeC6ZPOVV2CVI+cQbKB2IsXLrOBbIYLy2aHM7JEuF6F8q0npMeEzqf/kMmD&#10;2qLffLKDF53KaKSCc5igVNmB3ZM9QVeBco1+LoCBFocnyqCGx7wPt5yFirYBpACEY6/VkASDaqmh&#10;e/yCqqN3aAuCFJ0yVGmBh5alQQuBHo+nLlaAzogaygqGdcXNtwOFPL7Ao1mEELd9j1mDErAle2KC&#10;UajUZ42BwKFoVAaBP5mwQMWA4ZGILjSAlYjkw7uV+HXescqTsnZyn2+RkHcQjJSPkXfJeVyNqXiq&#10;Zf6Ly3m4UsuJ63rqP8SIDXxrLWmGJH5gwnyUwX80sNCSg37YnoSQbX6Ti7aOen5yeIWMon55ZTWK&#10;2X6lUhSJD37nPzuHR39bLSuFdIAMwVmTooh/r6KRb4dAnXuPWoYSiq+Nd4Ubd5aLsIREZGWJ/IOK&#10;UWiIRoLXPsGGlII2LPSE14GdwEWSk5HYrnyQbI+6nEuOZY2qiaeMfYvHdp6KzIoNY5GJKYhiUMKH&#10;h4avPlCF74TyLMWES4MQvyeRvpsmrXSPmJgxmzyNl5VRiIuLwJKJdaiKDo/XYsWIgI01UCmG7Yp2&#10;Pe2FZIeQLJyD0oRivieRG6RzrHaO+KCrmkKM+Jzoh6GLJZk1dNeJeJWLYhKH55HcT6aGYo4OPZmE&#10;64n+LHmDa4WOvU6QmK2uq6WOeKkNmXOMdqRghtqKpJ+2dCiI/psSYYWHc5ZYTzmF6ZFsPVWEgow1&#10;LFyDFYaSvJ+QMbbZqvqOE7FXmMOMEKu1hi2KOaYHc4iIlqBaYP+HF5qUTtuFlJSOPRuELI4uLEWC&#10;zodwvBmP37/3qnKNxrmGmC6LwLLbhZaJ5awXcwGIQaVTYJOGxp50ToaFT5dVPOGD84/fLDKClYgn&#10;tQ6fPXUypGOcKHXOk2KZN3Z6gfGWZXdFcCyTo3g6XkaQ4XleTJ2OEXqoOzaLLHxEKq2IHn5UtAee&#10;KX38o6ObFH23kq6YJ32OgUSVW32Kb36SpH2yXaOP8n4BTAqNMn5qOtSKYH8LKp2HZX/usx2dF4a8&#10;oq2aDYWgkdGXIISggGSUYoPRbrKRuYMpXPOPGYKfS36MaYIfOn2JqYG7Ko+GwYFrsimcKY9ioaqZ&#10;JY1/kMKWQYu8f3uTfooUbd2Q5IicXEWOUYctSv2LsYW8OjGJBIRKKoOGMYLIsUybS5gfoMWYUZV0&#10;j9eVdpLifo+Su5BibReQFI37W6CNlIulSoWLA4k4OeyIbIayKnmFtIQDsHSaq6DaoAaXsJ1ljx2U&#10;0pn6fc6SGZahbGKPgJNSWwqM/I//ShuKd4yRObCH74jyKnCFSoUYr7uaLql5n1GXNaU6jmmUVaDz&#10;fSWRnZyya86PCZh1WpOMiZQmScWJ/Y+sOYKHhIr5KmmE8oYIryGZzrH+nr2W1KzrjdST8qe+fJOR&#10;NqKIa0iOpJ1UWiOMLpgHSXqJpZKHOVuHK4zEKmOEqobSrqqZgbp2nkaWiLSBjVSTo65ZfBKQ46gc&#10;ateOUKHhWcuL3ZuOSTaJYZUKOTCG8o5JKl6EcId4pwGounTBl36k3HVbh7ihHnYMd5uddXbiZzmZ&#10;znfmVsSWGXkcRqGSRXp4NuCORHwqKC+J/n5IpjKnxH0KlvOj4HzPhzagHXy3dxqcc3zJZrWY0X0L&#10;VkmVJ314RjeRXn4BNqiNbX7IKEuJOH/RpX+mv4U9ljOi5IQ6ho2fHoNYdmqbfIKsZhSX44IqVcGU&#10;R4HKRdGQjIF6NniMq4FMKGSIioE7pMalz41blWah/IuehbGePooAdaqamYiOZWeXDodGVTeTfYYQ&#10;RXGP0ITbNkyL/4OvKHqH8oKFpASlEZVqlKahP5L4hO6dhZCldOeZ445xZMiWSoxKVLmSyIo7RR2P&#10;JYgYNiiLZIXqKI2HcIOro2OkY52PlAegmJpghE+c3pdDdE6ZPJQ5ZDyVppE3VEqSGY44RNSOg4sn&#10;NgiK2Yf1KJyHAYSsos+j5aWWk4qgF6Gkg9ScVp20c8+Yr5nOY8aVIpXyU+2Rn5IJRJeOAo4ANe+K&#10;Z4nPKKmGpoWJok6jiK16kxGft6jAg12b8qP1c12YRp8rY1+UuppnU5iRQZWQRGCNp5CWNduKC4tu&#10;KLSGW4ZCoeijP7VIkq6faq+4gvaboan/cviX8qQ+YwmUZZ6HU1eQ7pi/RDONX5LXNcSJz4zKKLyG&#10;H4bZmayybHRpizytx3T6fJ2pOnWtbb6ks3aMXrCgGnedT6KbYHjiQP6WdnpPMtyRRHwUJfaLt348&#10;mRqxi3w8iuWs3HwBfEqoQnv0bWmjsXwYXlafF3xyT1GaY3z7QL+VgH2jMtGQW36MJjyK43+2mKGw&#10;iYPqil2r4oL2e9KnQoIqbOiitIGdXeGeIIE+TvOZd4EGQIKUn4DiMsePioDnJnqKKYEQmCKvlot7&#10;icmq9Inbey6mWohibFmhx4cbXWKdP4YDTpKYoYUBQEeT1IQGMr+O0oMfJq+JiIJHl5iuzpMDiTyq&#10;L5C6epyll46Xa8ehBoyWXO2cdYqxTjqX5IjhQBOTIYcHMriOLoUvJtyI/oNblxCuNZqGiL6pk5eQ&#10;eiOk95S0a1WgZZH0XIeb1I9CTfCXNYyRP+qSfYnYMrONnocQJwKIioRLlqutpaHwiFqpBp5FecKk&#10;apqoavmf2JcdXDibSpOZTbiWrpALP82R5oxqMrCNHIi6JyGIKoUXlketRqk3iBqooKTMeYaj9aBZ&#10;arWfUZvxW/WawpeZTX6WOpM4P6uRg47BMq+Mu4oyJzuH3IXClfSs/LBhh9CoTaspeT2jnKXUanGe&#10;9aCGW7+aZZtRTVqV3pYUP5iRNJDHMq+MeYtsJ0+HnYZMjRG8UnQcf6K243SgchaxhHVRZGSsF3Y3&#10;Vpymf3dUSOugrnirO7yamHoqLzCUI3wCJAGNSX4wjL+7eHuCf322AXtCcfCwjXs7ZDmrDXtvVm2l&#10;bHvfSMafnXyFO6uZi31ML1KTI35XJG6MZH+ejIS6boKyfy60/4HHcamvhIEMY+mqAoCaViakY4Bd&#10;SJSenIBNO5iYlYBUL3CSP4CMJM2LnYDpjEG5bIm+ftW0AYg1cT+uiobaY46pAoW6VdejboTQSF+d&#10;soQBO4WXt4M/L4qRdYKcJR+K8YIRi++4lZC+foKzKo6YcOetsoygYzKoK4rSVZSikIkoSDGc44eY&#10;O3aW9IYGL6KQxoSDJWSKX4MVi5e38Ze4fjSyf5TwcKGtAZJLYvOneI/JVVuh3o1eSA6cKYr/O2qW&#10;R4icL7aQLYY8JZ+J5IP2i0W3cJ6MffOx95sbcGmsb5e+Yr+m4JR/VTChTJFWR/SbnI4rO2WVr4r3&#10;L8iPqIfDJc6Jf4S0ixC29qUyfcWxfKEPcD+r8Zz2YpumX5jzVRCgzZUDR9qbKZENO1yVPI0QL9mP&#10;NYkTJfWJLYVSitS2pqu9fbGxHqbTcDGrgaHaYoWl25z6VQKgP5hDR9maoZOQO2qU047eL/CO64ov&#10;JhSI64XRgQ3GZHP2dIrANHRkZ/66BXULW2mzrHXzTtytB3caQoKmC3h/NsOetHoOK8qW5Xv1IkWO&#10;tn4lgQfFf3r5dJm/T3qnaAS5BnqeW2eykXrbTtir3HteQouk3HwdNuOdh30ALBqVyX4qIteNwH+H&#10;gRDEYIGwdIe+O4DBZ/C37IANW0qxbX+xTsOqtn+QQomjvn+lNv6cdH/WLGCUzYA7I1WM6oDFgQ/D&#10;RIg3dHC9IIa6Z8a20oV0WymwUIR0TqypooO0QoWit4MVNxabfYKKLJ6T8IIlI8CMM4HfgPvCU46v&#10;dFu8KoyjZ7C114rPWwyvVoktTqCopoe5QomhzYZlNy+apIUYLNaTMIPmJByLmILWgNzBlJUfdEu7&#10;YJJ+Z6q1BJAJWw2ugY3CTqCn1ouYQpSg/ImDN0qZ5od1LQeSjIV7JGiLFoOqgL3A+ZtidEC6upgj&#10;Z6q0U5UFWxOtzpIQTqmnK481QqSgWoxkN2WZQ4mXLTOSAYbdJKeKrIRcgJ/AfqFydDm6M52MZ6+z&#10;wpm7WxytNZYOTrOml5KBQrKf1476N3yYyot5LViRkIgOJNqKVYTvgIfAGadQdDi5wKKzZ7qzRJ4e&#10;Wy2sspm0TsmmFZVyQs+fXZE9N5qYY40TLXiRPYkIJQKKEYVl5rd2sXNo0VV3k3RLu4Z4cHU0pTp5&#10;SHYqjqF6JHc5d+97D3hlYU98D3mqSs99PXsoNK9+u3z/5LV0135zz7N14X4rug924H36o+13233n&#10;jXB42330dtp56n4aYFN7Dn5KSfd8X36WNAZ9+3784uVzTYmKzfF0aYgauIV1f4bEon12lYWojCt3&#10;s4Svdb944oPLX2R6JoLiSTR7lYH1M3B9TIDk4Shx/JSNzDNzI5IIttR0Ro+loP11cY1rith2rItq&#10;dKB394lzXn15V4dpSIB64YU8Mux8r4Ky35Rw6J96yqZyE5vztUtzQZiIn4x0eJVCiY91xJIXc4t3&#10;Ko8KXaJ4oovVR9t6Q4hfMnp8JIRe3kFwE6pVyVlxP6XXtAJybqFhnk5zrJ0GiHB1BJjAcod2d5R8&#10;XNd4BpAYR0Z5vItWMhl7rYXj3StvbbUZyEpwmK+lsu9xwqognUFzAqSph390ZZ9Hcbt15pnVXCd3&#10;gZQlRsh5So4VMcl7R4c73FJu87+6x3ZwG7lNshFxPrK2nFxyeawZhqRz4aWOcQN1cJ7yW5p3GJgA&#10;Rlx465CUMYZ684hm27NupcojxtpvxsKysWFw3bsCm5xyDrM7hepzdat+cGB1CqOnWxN2vZt3Rfd4&#10;nJLGMVF6r4lh1yB/FXIaw5p/GXM5r4B/KHROmsl/QHVohap/ZHaXcGJ/lnflWzN/2HlORh6APnr1&#10;MX6A3nz91aN9ZnyZwnJ9i3yarmh9s3yjmbh94nzBhJ5+Hnz7b2l+bX1PWlF+0X2yRWZ/XX43MQCA&#10;IX7k1CN784cUwNd8KIYErO18YIUCmFJ8qYQog2V9AYNrblx9cILCWXF98YIYRLh+mIFwMJF/dYC0&#10;0p56spF0v0R6749pq2B7NY1ulvV7jIuMgi58AYnUbVV8iYglWJ99JYZmRB1954SLMC9+3IJn0S55&#10;qJvGvd156pjNqf56OZXdlaJ6nZL8gQV7HZAtbFt7wI10V918c4qXQ5B9TIeBL9p+VYP3z/l42aYS&#10;vKx5HaIwqNJ5bZ5ClIN52JpagAJ6ZJZ9a3d7EJKcVy172Y6eQxN8yIpJL5J94oVhzv14NbBMu7N4&#10;eqt9p9d4x6aMk455NKGUfyd5y5ymasF6hJelVph7VpJtQqt8V4zZL1d9gYafzjl3vLpouu94ALSq&#10;pwh4R66ukrx4r6ibfmF5S6KOahl6E5xtVhh68ZYEQlJ7+o8pLyZ9MIexza93asReulx3rL2mpl93&#10;6LaUkgh4Ra9afbl44KgkaYl5r6DWVaR6mpk8Qf97sJEuLv9874iVyAmH0nEFtjqG6HJGo7eGH3N2&#10;kHaFb3SnfMGEznXwaN+EO3dcVSWDsXjqQYeDQ3q8LnuC+Xz5xtyGR3rltTSFfnsfoqeEyXtaj3SE&#10;KXule82Dm3wKaAGDIXyLVF+CtH0gQO6CZn3cLieCOn7LxbOE4YTKtACELYQCoaKDgYNCjlqC9YKe&#10;esWCeYIaZxuCF4GsU5+ByoFEQGGBnYDmLd6BjoCDxFqDpY6OspmC9IzkoCKCWYs8jQyB3ImneZ+B&#10;f4g2ZieBOIbOUuKBA4VeP96A7oPYLZ2A9oIeww6CpJhAsU6B9pW+nuCBZZM2i9uA8pCweJWAno42&#10;ZUuAcYvTUjuAUYlSP22AU4agLWaAcYOVwfWB26H1sDuBMp6bndKAopskituANJekd7B/6ZQpZIh/&#10;wJCuUal/t40bPwl/zok6LTd//4TkwRKBPaubr1mAmKdinO2ABKL2ifl/l55xdud/V5nyY+V/OpVl&#10;US5/M5CtPrd/XoudLRB/oIYJwGSAxrUqrqaAJbANnC1/i6qhiTZ/FqUJdjJ+2Z94Y0d+zJnXULh+&#10;0pQAPnB/Ao3CLPB/UYcEv+2AdL6hrh5/1biYm4p/MbIaiIl+r6tfdZZ+b6SvYsp+aZ3yUFt+fZb8&#10;PjJ+u4+dLNd/EofVuXeQrnBGqRKO5nGSl/iNTHLQhh6L1HQRc9GKaXVuYVqJB3byTxmHpXibPQOG&#10;UHqPK6aFB3zzuH6PRHmVqCyNnHnqlwWMFHpDhTeKp3qucveJSns2YJWH/HvdTmyGsHyaPImFdX2I&#10;K36EQ36yt3qN+YLLpwSMY4I/lfuK4YG2hCyJhYFLcguIO4D5X82HBIC+TcyF0ICMPB2EroBqK1qD&#10;k4BUtmiMxYwApduLOYqdlMOJyIk2gyaIcIfpcRqHPYa2XwaGGoWPTTSE/4RiO7uD+YMsKzqC+YHX&#10;tU6LzJUmpNeKQ5L2k7uI2ZDBghKHj46PcCyGZIxoXj6FW4pPTKCEUogdO2GDXoXIKyCCc4M2tFqL&#10;DZ5Jo+CJiZtNksiIIJg5gS2G25Ucb2CFtpIBXZSErY7hTCSDt4upOxWC2Yg0KwmCAIRts5KKdqdV&#10;oxiI96OHkf+HjJ+MgGqGRpt8brKFKZdqXQmEKZNGS7+DMo76OtiCZopoKvaBoYV8svaKArBIoneI&#10;iKukkVSHGaa5f8CFzKGmbhSEsZyRXICDwJdnS12C0pILOqKCCIxeKueBUoZisoiJrrkhofqIOLOf&#10;kMKGwq2zfymFbKePbY6ETqFqXBaDYZswSwmCgZTEOmuBxI4LKtqBE4cfq1qZwG+7nCOXK3EKjE6U&#10;x3JRe9KSgXOiauuQQ3URWd+OAnapSRqLtnhmOJqJZHpzKQaHA3zsqpOYf3iBm3GWAXjni4+Tp3lY&#10;exqRZXneajqPL3qEWUGM/ntLSJSKwnwsOEiIhH1CKQeGNX6ZqcOXQ4Esmn+U2IC+irKSgoBeejqQ&#10;T4AaaXKOKX/zWJmMC3/lSBKJ43/iN/6Hun/5KQiFf4AnqNWWK4m0mYCTxYiHiaWReodleVuPSIZP&#10;aKeNNoVZV/eLKoRrR56JFoN9N7+HA4KOKQmE34GTp/aVK5JLmJuS0JBdiL2Qj45xeHSOZoyEZ++M&#10;T4qmV2CKWYjVRzWIWIbyN4iGXYT5KQqEVYLcpyqUcprfl+WSGpgxiAuP15Vwd7eNsJKpZzyLo4/k&#10;VtCJrY0dRs+HvIpBN1GF1Ic4KQqD4IP+pn+T4aNTlzaRj5/jh1qPSZxJdw6NIJidZqeLGZTuVliJ&#10;KZExRn6HNY1SNyiFXok+KQuDf4T3pfeTdKullqqRJadshseO26Lydn2Mq55UZiCKppmyVeWIwZT8&#10;Ri+G0pAgNwWE/YsIKQuDL4XKpZWTI7PeljyQ167WhkmOh6lqdfyMTqPKZa+KRJ4nVY2IYphzReuG&#10;gZKZNtuEuYyLKQuC74Z3nc2jC29bj6WftXCjgPmci3HuccKZc3NKYjSWU3THUpGTI3ZwQ0qP2Hg+&#10;NGiMcXpfJqKI4XzknTah9HejjyeeqngOgHCbfXiNcTyYYHknYbOVQnnmUh+SHHrLQu+O3XvMNEGL&#10;hn0GJsuICH6AnJmgyX/Ejmqdjn9pf8eaYH8icI6XTH8AYRmUOn7/UaKRJH8aQpWN9n9GNB2Ksn+S&#10;JvCHSH/7m+KfsofGjZ2cfoa3fuqZW4W4b9WWSYTUYHOTSIQOUSCQQ4NYQj6NJoKkM/uJ9YH7Jw+G&#10;oYFUmyKez4+0jOGbno35fiyYgIxIbxSVc4qjX9+Sa4kEUKuPeId4QfSMaYXeM+CJTIQ5JyqGEYKJ&#10;moWeCJexjEKa4pVEfY2XxpLObn6Ut5BUX1eRso3dUEiOuItoQbWLuojnM8mItYZIJ0CFmIOXmfyd&#10;eZ+Pi8yaVpxufRaXMpkpbf+UHJXUXt2RHpKDT+mOLo8pQXyLLIu4M7SIOYgjJ1OFM4R+mYydEadE&#10;i1qZ76NpfJ+WxZ9QbYuTppsZXnOQqJbkT46NwpKiQUGKxY5HM6KH1InEJ2KE4YVAmTicxK7aiv+Z&#10;n6o8fDmWbqVAbSSTSKAZXhqQRpr1T0qNYZXGQRCKcZCCM4uHjoshJ26EoIXfkO6sjm8Fg7eofnBC&#10;dh6kjXGOaBugmnL0WdqcinR/S5iYV3Y5PcqT+XgaMIOPZXpOJIGKmXzbkIWrm3bag2yniXdDdcqj&#10;h3fLZ8mfhXh4WYqbcXlQS1eXRHpSPZ2S73tyMIiOanzQJNCJsX5okBuqeX55guamcn4pdVWia332&#10;Z02ebH3zWR+aYH4VSwWWQX5aPW2R+n6yMIuNiH8zJRWI5n/Tj5qpYIXwglClXoT7dK+hX4QdZsSd&#10;YYNkWKaZZYLPSqyVVIJNPTuRHYHVMIqMv4FxJVGINoEbjw+odo1YgcKkeYvDdBugf4o/ZjGcg4jN&#10;WDeYg4dxSlmUg4YlPQ6QWYTUMIqMDoOGJYSHn4I9jo6nw5S5gUejyZKDc6Sfy5BLZb2bzY4bV9CX&#10;zYvyShaTwonMPOyPpoejMIyLcoVsJa6HIYM6ji2nJJv7gOKjMJkecz6fMZYrZVubMpMyV3yXNZA6&#10;Sd2TLY08PNePBIozMI+K54ccJdKGuIQRjdemvaMZgK2ix5+RcwaeuJvSZReaopf7VzeWoJQuSZ2S&#10;rJBfPK+OlYyGMJCKfIiYJe6GY4TFjZOmcqoSgGqicqXVcr6eWaE/ZM6aPZyHVvqWN5ffSXGSRJM3&#10;PJaOOo6KMIyKMYnUJgWGH4VXhLu2Rm6qeGGxg2/aa8asyHEmXumn73KWUeui33QxRQSdk3X/OKeY&#10;DHf1LPSSOHo9IqKMJ3zShIG1bnYWeEqwmXZ4a6urvncIXs2mzXfHUdChs3i4RPWca3nZOKyW63sb&#10;LSWRJ3ydIxWLMH5ThEy0TX07d/qvfXzxa2iqmnzOXoWlpXzoUZSgkH0vRNCbVX2eOKaV4n4mLU6Q&#10;M37bI3iKWH+vhAOzKIQud5uuXINNavmpfoKNXi2ki4H8UUqfg4GYRKKaVoFNOJuU9IERLW+PW4Dy&#10;I82JnoDng62yMIsRd0OtaImeapyojYhGXcyjmocGUQiekIXnRHaZdITeOJCUIIPYLYyOnoLgJBaI&#10;/4H7g1mxdZHsdvesq4/malOnyo3lXYai1IvzUMudy4oTRFOYqYhAOIiTZIZvLaSN+IShJFKIeoLo&#10;gw+w5ZiedrqsFpYAahqnK5NQXU6iL5CiUJedKo4DRDaYDYtoOIeSv4jMLbqNaYYvJISIDYOygt6w&#10;aZ8edoyrmJvhaeump5h8XSChppUNUG6coJGqRBGXkI5GOHqSQormLc+M74eHJK2HtIRZgq6wHKWC&#10;doWrO6GgaeCmNZ1pXQOhG5kZUFicCZTrRAyW/ZDKOIORz4y1LeKMm4imJM2HbYTheRrAMG5lbX26&#10;y2+AYc61SnDHVgqvgHI9SkepXHPmPrii4XXJM8qcF3fUKaiU7XoxIPqNkXzJeQ6/aXVvbZe55HXB&#10;Yee0M3ZRViKuR3ceSl+oFHgnPtuhm3lnNAGa2HrLKgaTwnxxIY2MiH4+eRC+PnwebYG4uXvPYday&#10;/3u1VgytCXvpSlWm2HxSPuaganzsNCiZtX2jKlWSuX6LIgyLo3+OeQO9A4KQbVy3gYG5YaGxyYEP&#10;Veer14CiSjylsYBtPuWfUoBYNEWYsIBZKpiRz4B+InmK34C5eOe79YjtbT+2c4eVYYCwuoZhVb+q&#10;yYVRSi2kpYRrPuaeWYOmNGCXyYLqKtKRAoJIItaKOIG/eMa7Jo9EbS21mY1nYXSv2IuZVbSp5Ynj&#10;SiKjxYhHPuydeYbDNHqW/YVLKwWQUoPlIyOJrIKgeKi6hZVsbSS06ZMGYXCvHJCWVbCpJY4ySiCj&#10;DYvlPvScyommNJOWTodxKzKPvYVRI2KJOoNdeI66DZthbSK0XZhqYXOugZVQVbGog5I2Shyibo80&#10;PvWcO4w/NKSVyYlZK1aPQoaJI5WI3YP6eHu5tKEmbSez6p2RYXyt/pnAVban+JXoSiSh45IvPwWb&#10;uI6JNLSVWYr3K22O6IeJI76Ik4R52qVx8G0qxqZzUW7Esit0pHBXnSB16nHph7R3MHOJciZ4hXVC&#10;XLV583cVR217lHkjMq19inuT2LZv23gZxRdxa3iJsMZy43kFm+R0T3mShpR1vno0cSJ3PXrrW8x4&#10;1HuvRq16nnyUMiV8uX2k1u9uGIMFw1tvv4JRr0RxVIGumnty3oE1hVd0b4DXcBJ2FICKWup30YA9&#10;Rf15v3/0Ma17+3+d1TRsj43PwZ1uRYwNrZJv7IpjmQBxkYjWhAlzQ4d1bvt1CoYcWg926YS2RVp4&#10;+IM4MUR7UYF606JrR5h9wBJtCJXFrApuvZMbl4xwcpCFgshyO44Fbe10IYucWT92HokURMV4SoZY&#10;MOl6vIMy0lhqSaMYvs9sD592qshtyZvIllRviJgjgatxX5SMbPRzVpD2WIB1b41HRD93tYlKMJx6&#10;O4TB0VBpga2XvctrSakNqb9tAqRYlU1uxZ+dgL5wqprubC1yspYyV9102pFDQ893NowEMFt5z4Yi&#10;0Iho77fsvQZqtrJ3qOtsaKy5lHFuJ6bef+lwFKENa3hyK5stV1V0ZJUIQ292zo57MCd5dYdTz/5o&#10;kMIDvHxqU7uUqEhr97TEk7ttra3HfzhvmKbNat5xuJ+/VtJz/ZhnQw92dpCiL/15LIhTy8R6GWwk&#10;uZd6nm3ypr17KG+okyx7tnFUfyJ8THMMaup88XTfVtZ9q3bQQul+j3kAL5p/t3uYymB4L3aLuH14&#10;4Hc8pa15iHfpkid6MHidfih64nlkagZ7qXpCVg58iXsyQk59l3xJLzl+532TyOh2goDdtuV3SYCB&#10;pDl4B4AqkMd4zH/qfPZ5n3+/aQN6i3+mVTp7jX+QQbJ8vH+DLuN+K39zx2R1DYsLtVN14Ym8oqt2&#10;sIhwj3B3iYcwe8V4fYYQaAR5h4T2VHR6qYPTQSZ7+YKdLph9hIE1xflz05Uns/B0sJLyoUt1jpC2&#10;jh52d459eqZ3e4xPZxR4pIoxU7154Yf3QKl7TYWQLlh88oLSxM5y3J85ssdzv5wkoCZ0oZjxjQR1&#10;lJW2ead2p5J+Zjp33Y9DUxh5NYvwQDp6uohVLiF8dYRGw91yGqkysddzAKU6nzNz4aELjBZ02JzH&#10;eNF1+JiEZYl3PpQwUo54oo+uP956PorgLfR8C4WNwydxibMFsR1yb64onmtzS6j4i0x0P6OfeBB1&#10;Zp5GZOV2vZjaUhR4MZMxP4952I0qLc57tIamwq5xKrylsJZyDLbZnc1y3LCciqFzxqond2907aOu&#10;ZF12TJ0hUaJ3zpZTPz15hY8kLbF7boeQvWCCe2tSrN2CHm0/m4mB3G8LiV6BrnDIdq2BjHKUY8iB&#10;eHR/URGBcnaLPoeBjXjdLLOB2HubvEmAtnUbq8mAh3YAmmOAX3baiEuARne2dbKAO3iiYu6ARHmn&#10;UFuAXXrBPgSAmnwELHmBBn2AuyZ/F37Zqox/Bn7GmVh+8X6whzZ+736jdLl++36rYhx/IH7FT7R/&#10;Wn7mPZB/vH8ULEaASX9JudN9rYh0qTZ9pYeFl+Z9pIaKhfd9tIWRc5194YSvYTB+JYPUTv9+e4L0&#10;PRp++oIELBl/ooDyuJJ8f5H8p/Z8f5A5lqt8i45ghMx8qox7cqJ85IqcYF59RYjITmJ9tYbePLZ+&#10;T4TMK/J/EYJ2t4Z7k5uBpux7mpjqlaZ7qZYng9J70JNPccF8FpBzX6N8gI2STdh9CoqbPF19vIdj&#10;K9J+lYPQtq962KTuphJ65KF/lMl68p3Ngvt7G5n3cQB7bpYdXwZ75pIxTWV8eI4ePBV9QInCK7d+&#10;LYT+tgx6S644pWZ6WqntlBF6ZKVEgkN6iKBmcFN64ZuCXnB7a5aKTPZ8CpFgO9Z824vgK6B914YB&#10;taF57LdXpOZ5/LIqk3p5+qx9gaR6FKaMb8J6a6CUXfl6+5qITJZ7qpRGO5N8i42xK499k4bXr2aL&#10;O2qyoE6J9GyokFmI4G5+f4OH7nBHbimHB3IjXKCGKXQjS1eFUXZJOkCEkHi7KfuD7HucroqJknPq&#10;n2qIf3Tpj12HhHXcfpSGn3bUbU+FyHfhW+OFAHkJSrmEQXpKOdmDnXu7KeeDE31trZOICnz/nkiH&#10;E30jjluGJX0+fZGFVn1ibG+ElH2ZWyyD5n3lSi2DRH47OYKCv36kKdaCUn8grIKGpYYLnSiFuoVg&#10;jSmE4YShfJiEHoPna5aDcYNEWoSC24KpSbGCWIINOTWB9oFpKcaBqICxq2OFf47+nCyEmo2UjC+D&#10;zYwLe4yDFopxaq2CeojcWb+CA4dVSSOBloW8OOaBSoQEKbmBFoIcqnaEnZfxmzmDwJXAiz+C9ZNe&#10;eq+CQ5DdaeiBsY5YWSKBPovTSLOA6Yk9OKSAtoZvKa6AmINfqbaD6qDHmnaDFZ3NinuCSJqKee6B&#10;l5cZaTmBDpOjWJiAp5AiSFmAVIyDOG+AOIiiKaWAMIR3qSWDZKmAmduClaW4idSBw6GKeUiBCZ0c&#10;aJ+Ag5iqWAyALpQoR/N/6Y+GOEF/0oqXKZ5/24VlqMSDBrIXmWSCPK19iUWBYKhVeLOAmKLcaB6A&#10;Dp1iV6h/vpfdR6h/iZI0OBJ/g4xDKZh/loYpoeWUFGpOk++SAmw/hS2QLW4YdZyOdm/sZZeMwXHV&#10;VW2LCXPmRZaJTHYeNgmHl3imJ3aF6XuboTWSmnMBkz6QtXQIhGWO7nULdOCNOnYZZOqLjXc/VNqJ&#10;5niFRR+IPXnmNceGn3t+J4iFCH1ZoGyRKXuNkkmPYHvFg4aNo3v+dAGL/3xFZCiKZHyjVDyI1X0Y&#10;RKqHRH2cNYyFwH48J5eEQH73n3qP24PvkUiOGYNygnSMboLucySK0oJqY2SJUIH7U6WH2IGWREOG&#10;X4E0NVmE94DVJ6SDkYBynpWOtIxYkFyM/4sjgYuLX4nbckCJz4iFYrWIUIc2UxmG8YXzQ+SFkYSk&#10;NSyEQ4NDJ7CC+oHInc2N2pS/j6iMLpLTgNqKjpC9cYWJAI6OYgWHi4xcUpCGMIoqQ4WE5IfqNP2D&#10;rIWCJ7qCeoL1nSmNL50CjvyLippbgC2J6JdycN6IWZRiYXCG7JFMUhqFmY4rQzyETYryNNuDK4eJ&#10;J8KCEIP4nKmMr6UcjnWLEKG2f52JaJ30cFKH0Zn5YO2GZpX1UaaFIpHiQuyD3422NL6CwYlTJ8iB&#10;uYTTnE+MU60TjgyKt6jsfyOJB6RBb9WHZZ9MYIGF9JpRUVOEtJVJQq2DgJAmNJiCc4rWJ82Bc4WH&#10;lOOdJGn9h9uaXWvkei2XyG2/a9eVQ2+eXSCSsnGWTlWQEHO4P/GNW3YBMfmKmXibJSuHyXuXlFWb&#10;3XIzh1iZMHM9eZmWnHROa02UEnVwXKSRg3avTe+O7XgSP6aMRnmSMeKJl3tMJWGG231Fk7eagXo4&#10;hpWX63qCeO6VW3rTaqCS3Hs7XBCQW3u+TXyN2XxcP1qLR30MMcyIr33fJZCGCn7QkvuZOoIXhcSW&#10;roG1eA2ULYFTaeuRtYD/W3CPSoDATQOM3YCRPw2KYYBoMbWH4IBMJbmFVIA4kjqYLInghQmVpoja&#10;d1KTLYfKaSyQvYa2WuiOUIWmTJiL+YSmPs2JkYOeMaSHKIKPJduEt4F5kZqXSJGzhGeU0JADdrGS&#10;WY40aJiP6YxQWmONgYprTEGLJ4iKPpmI1IaiMZWGhoSiJfmEM4KTkRWWoZljg/WUMJcLdj+RspR0&#10;aByPOpG5WemM2Y79S+KKi4w9PmeIOIlvMYaF/oaAJhGDxoOEkKuWJ6Dmg4aTuJ3fdcqRNJp8Z6qO&#10;spbkWYCMUpNKS4SKEI+nPimHxIv2MXmFkIgiJiSDbIRPkF2Vzqg/gy+TXqSGdWeQ0aBLZ0aORZvL&#10;WSqL4JdJS0SJoZLBPfuHY44tMWOFQImAJjSDJYT0iICmbGmnfFGi+GuBb6OfpW1dYnacSW9HVQWY&#10;ynFQR5WVKXOFOqGRZnXiLjuNf3iQIyGJgHuTiBKlV3Fse/yh6HJzb0eegnONYiObFnTDVLyXlHYc&#10;R1+T+3edOoSQQ3k+Lk+Mb3scI3mIhH0xh6CkCnjye2ugqnlFbsydRHmrYaiZ3XoyVFeWZnrZRxeS&#10;3nuiOmCPOHyALlyLen2HI8aHqH6shxaixIBKes2fbIAAbiCcEn+/YSCYsn+WU+KVTX+IRsaR2H+P&#10;OjeOR3+jLmWKoH/LJAiG6YAChoWhs4eRejyeY4avbYubEIXLYIyXs4TrU3mUUYQeRneQ8INeOhCN&#10;cYKgLmyJ4IHmJECGRoEyhgWg4Y7OecKdl41UbRWaQYvDYBiW5IooUxKTg4iQRj2QHIb+OfeMr4Vt&#10;LnOJOIPSJG+FvII7haKgLZXmeVyc65PPbKyZlJGJX7OWNo8qUryS2YzJRgWPeIplOeqMAof9Ln6I&#10;pYWIJJaFS4MchVCftpzXeSycdJopbHqZDpcgX3SVmJPlUnqSNpCwRcOO6Y1/Ob+LhYpNLoGIMIcI&#10;JLWE74PZhRKfYaOceO6cFaBLbDSYo5x3XyuVJJhiUj2RvpRXRZiOc5BSOaeLH4xPLn6H24hGJM6E&#10;pYRyfL6v62k/cUur12sLZYunwmzoWXyjgm7fTUifBHD8QS+aTHNJNaeVY3W/Ks6QRHiEIVeLDHuN&#10;fG2vA3CdcSWq2HGdZWimnXLBWWKiQnQLTTedu3WBQS2ZCnclNbuULHjrKwuPH3ruIc6KAX0ffCWt&#10;v3escMipmXgFZR+lWHh8WRqg/HkkTQKcfXnyQRKX3HroNcCTD3v5Kz2OGn01IjaJGX6Le86scX6E&#10;cF6oUX5NZKikGX4qWMKfxH4sTLmbVX5TQOmWxn6TNb2SDX7lK2aNMn9UIo+IUH/Se3CrVYVJcACn&#10;PISKZEejCIPTWF2etoMnTHqaSoKYQMCVz4IfNbeRKYGsK4eMZ4FJItuHpYDzexmqfowGb7OmZYq+&#10;Y/6iLIlkWBad2IgJTDuZb4a7QKGU8oV9NbOQXoRFK6OLtoMRIxqHFoHtetCp15KWb3mlu5DDY8ah&#10;eo7BV9ydH4ytTASYu4qjQIOURYiiNbePrIalK72LHYSmI06GoYLBep+pT5jvb0ulL5aKY5Og6JPd&#10;V6mciJEMS9WYJI5CQFeTvIt8NaiPJYjAK9eKnIYFI3iGQYNxenSo+Z8mb02kyZw5Y4+gbJjHV46b&#10;8pUXS8OXgpGCQFaTH44ANbOOqIqRK+mKQIcpI5qF9YQAcYG5o2jcZqu1BGqSW8WwMWxtUMqq/25w&#10;RdClaXCiOw2fgXMLMPKZWHWcJ6OS6Xh6H8KMcnuHcUS45G/XZqu0EnDIW9SvAnHxUOSpqnNORfGk&#10;CHTjOz2eJXasMTWYBniZKAqRrnrEIFeLV30NcSi3onZzZoCyynbJW7qtsHdMUMyoT3gTReuis3kK&#10;O06c3noxMWOW0nt2KF+QlXzoINeKYn5tcQe2Q3zPZkyxb3yiW3msW3yZUKOnA3zDRdKhdH0fO0+b&#10;sn2bMYWVvH4vKKaPnX7kIUWJkH+ncN61FIMUZiawQoJwW1GrL4HgUHSl24FnRcGgU4EYO1CapoDo&#10;MaOUxoDDKOOOxIC3IaOI3oC6cLi0LIlSZhOvT4g2W0KqNYcRUGOk4YX1RbCfYITwO1WZt4QFMb6T&#10;64MqKReOCIJeIfCISIGncJezeY9gZguui43IWz6pZowJUFukEIpBRamel4iMO1qY+IbpMdmTMIVV&#10;KUaNaoPSIjCHzoJvcH6y9ZU3Zg2t8JMhW0KovJDAUFmjX45FRZ+d6YvcO1SYXImFMeaSoIdDKWuM&#10;54USImSHaoMVcG2ylprZZhetcpg9W02oLJUxUFyix5H8RaOdU47cO2CX0IvUMfCSJ4jlKX2MhIYX&#10;Io2HHIObzqFtGGb6u+hu7Gk9qLVwrWtxlOpyXm2cgLV0Em/ObFZ12nIXWCB3v3R/RB1533cnMMl8&#10;WXo+zL5qtHHFumpswXLkp2BurXQGk75wi3Uwf6RybnZna2J0Z3ezV0l2fnkSQ3R4z3qbMGJ7eHxi&#10;yvlop3x+uLRq0nyBpehs5HyNkl5u5ny2fnBw8nzzalxzF31BVnR1W32WQtd32n37MAd6rH5syTtm&#10;14cNtvhpG4YKpDlrRIUWkOttaIQ1fSlvnIN2aU5x6oK/VaV0WIIDQkV2/4E9L7d594BWx6dlUJF7&#10;tXFnpo+LorZp5Y2ej3xsHou7e/Vub4noaExw44goVOJzdYZTQcF2QIRaL3J5WIIbxl9kHJvWtDJm&#10;fZkDoX1oxpYajk1rEJMveuFtdJBMZ2Rv/o1qVDNysop4QUt1nIdJLzh4z4O0xVtjJqYSszVlj6Jb&#10;oH1n3J5yjVFqLpp4ef1spZaGZqVvRJKIU59yDI5kQOp1Eon+Lwh4XIUdxJlicLAgsnZk3KuBn7Jn&#10;JaaUjIBpd6GEeTNr+Jx5ZfhurJdiUx9xiZITQJd0oIxvLuB3/YZVxBph97nrsfRkYLRSnxlmn65X&#10;i9ho6KgteJFra6IHZW1uKZvQUqdxFZVcQD90QI6MLsB3sIdawIJ0/2Y0r491/mimneV2/2r1i3h4&#10;AW0weIp5Dm9zZWt6LnHQUnx7aXRQP8R81ncULdN+kHpLvydyyHB7roFz/3HUnON1I3MeioR2RnRn&#10;d6N3dHW9ZJ14vncqUc96JXiuP0V7xHpiLY59r3xYva9w0XqfrOpyJ3rym3NzantAiSh0r3uZdnh2&#10;BXwDY6N3eXx/UQd5Cn0EPrp6032cLVJ85H5IvChvF4SZq1lwgoP+melx3YNeh9tzPYLBdVB0uoI7&#10;YrB2U4G8UFB4C4E8PkF5+4C2LR18MIAYurttn457qfhvG40EmI1wi4t6ho1yAInodD9zk4heYcx1&#10;UYbiT6Z3K4VUPdR5PoOoLO97k4HCuZJsdZhTqNRt/JYAl29vdZOGhXtw+pD5c0dyoI5sYQF0cYvd&#10;TxB2a4k/PXR4nYZqLMl7DYNAuKZriKILp+htFp7cloJukptshJZwH5fdcnhx2JRNYFdzvJCvTpN1&#10;yIzvPSZ4FYjxLKl6nYSPt/dq16uYpzRsZ6eIlcFt4aMcg9RvbZ6Ccb9xMJnlX7lzKpU5TiB1SZBf&#10;POJ3pYs2LI96QIWvt4ZqYbToprNr7a/tlSltXKp8gzJu4KTPcSlwpZ8gXzxyqplgTbZ02pNsPJV3&#10;So0pLHp59YaestV9IWWko3V9RGgskzl9gWqJghx90GzPcHB+Lm8fXpJ+nXGOTPB/IXQiO41/z3cB&#10;KwiAunpVscR7DG9Lomp7aXDPkht7x3I+gRN8MnOnb4R8rXUdXcp9QHasTE996nhUOyJ+wnotKuZ/&#10;1XxMsJx5KHjhoSp5q3lykQ16JHn5gAJ6q3p+bpV7RHsUXQV7+nu8S7p8y3xyOsN9zX0/Ksh/CX4l&#10;r0Z3eoJLn9B4EYIHj6F4pYGufs95RIFRbYV6A4ECXCd63YC8SxV70oB3Ol58+IAwKq5+VH/brgR2&#10;FYuhno92uoqOjmZ3YIlcfaR4EogXbJV45IbVW1554YWcSoN69YRWOgd8PIL2Kpd9t4FrrPp0+JTw&#10;nYh1qJMOjWZ2VpD4fLB3Fo7Ga7h3+IyOWrB5BYpSSgR6N4gHObx7m4WMKoR9MYLQrCZ0FJ4fnLF0&#10;zJtrjI91fZhse+F2RJVFav53N5IWWhp4VY7YSZ15lIt8OYB7E4fnKnV8wYQHq4dzaKcknAl0JKOZ&#10;i91005+rezJ1mZuFall2lpdWWYt3yZMVSTd5GY6uOUt6pIoBKmh8ZYUQqx9y8q/xm45zrquJi010&#10;VKaiepx1EaF1adJ2D5w+WR53S5b2SNt4rZGCOQt6TIvMKl58HIXspYuFfGU7l3+EyGfIiI2ERGos&#10;eLaD3mx7aFGDg27YV72DM3FXR3KC8HP+N3KCzHb0KGqC1HpcpK+DiG5TlpWDEm/vh4yCr3F0d8aC&#10;XHL2Z36CGHSIVw2B5XY0RuqBwXf8NyOBwHn5KGuB6Hw+o7CBwHdFlWiBcHgJhn+BI3i7dsCA6Xlv&#10;Zp+Av3ovVlqArXsDRmiAqnvmNtuAzXzkKGuBFn4BopuAGIAjlEh/34AghVN/roADddx/h3/iZdp/&#10;en/LVcd/hn++RgV/pn+1NqZ/8X+sKGuAXn+goX9+wojvk0t+logvhFl+c4dJdMx+XYZKZPp+ZIVN&#10;VQl+koRYRX1+z4NZNl9/NYJHKGt/v4EYoJZ9spGzklx9kZAxg3F9dY52c/R9aoyXZDl9foqxVHZ9&#10;t4jHRRZ+D4bRNih+k4SxKGt/OIJln9l82ZpSkZ58wpgMgrV8p5V2cz58oJKxY5V8wo/gU/V9Co0B&#10;RMV9a4oLNf5+CYbiKGt+x4OGn0p8NKLIkQZ8JJ+7ghR8BpxDcqJ7/JiMYwN8JJTIU3N8gJDyRGp8&#10;8Y0ANdh9mIjUKGt+a4R7nuh7wKsMkJF7s6c0gY57jaLRchp7eZ4eYo17oZlfUxd8BJSORB58h4+e&#10;Nad9Qop5KGt+IYVFmJ2OMWTpi6mMrmdsfd2LaGnQbzqKQWwoYB2JHG6RUN6H+XEgQfqG13PZM3KF&#10;yXbmJf+E1Xphl+iMam15ivCLIW8afRCJ8nCubn+I03JFX3qHvHPvUFmGr3W5QZiFqHehM0aEuHnF&#10;JiGD4HwwlxeKtHXfifWJkna5fDGIdHeKbaaHa3hfXsOGa3lGT8uFenpEQTaEkXtVMx2DwXyHJj6D&#10;B33dliKJI34aiPmIEH5HeyaHDH5fbNmGEH5xXhKFLn6PT0qEW364QOaDkX7qMv2C438lJliCSX9m&#10;lTWHy4ZXiBCGyIXSekeF0oUrbAKE5YRuXXyEDIOxTtuDVoMDQJ6Cq4JQMuCCH4GTJm6BpoDIlGuG&#10;yY6Ph2OF0Y1aeaCE3ovsa0mD9opWXM+DKYi8TlqCfIcpQEeB6oWOMrmBeYPUJoCBHIIAk8eF+5af&#10;hreFDZS2ePWEGZJ6aqaDM5AKXDeCcY2TTeOB0IsYQAiBQ4iQMqCA7IXdJo+AqYMMk0eFX56BhjKE&#10;eZvieGiDgZjTah+Ck5V+W7mB1JIhTW6BRo68P7iAxotKMoqAeIepJpyAS4PvkuyE76Y6hcmEDqLl&#10;d++DDZ73aaWCE5qvW1OBT5ZkTSOAx5IUP4OAWY21Mm2AHoktJqaAAISpjCiXA2StgB6U0Gcgc1mS&#10;1GmDZd+Q6GvjWASO625XShmM4XD2PKCKzXPAL5yIvHbfI8yGt3pji46VeGzCf5GTbm5gcsGRd2/9&#10;ZVmPh3GmV5KNj3NnScKLl3VMPGeJmHdTL5WHoXmZJA6FtXwhiuaT2nSkfsSR8HWJchCQBnZvZKyO&#10;JXdhVwWMQHhrSVqKYXmQPCmIfXrNL42Go3wyJEiE0327ih6SV3xdfemQfHyecSeOp3zVY/aM1H0S&#10;VmmLC31eSOqJRn28O+eHfn4mL4CFwn6lJHmEDn8xiVWRFoQCfSmPR4OlcGuNe4MxYzeLtYKxVeeJ&#10;8oIzSIWISYHHO62Gm4FYL3eE+oDsJKSDZYB+iK2QD4uqfIKOToqpb8iMiYl9YqSKw4gyVWaJCYbk&#10;SDuHY4WfO4GFzoRaL22ETYMDJMiC1oGiiCWPR5MtfAyNkpGMb1SLx4+eYieJ+42BVOuISotiR9qG&#10;tIlFO1WFI4cjL2SDuoTkJOWCYIKdh7mOs5p+e56NAZg4buGLMZWFYbqJXpKRVIWHr4+aR3yGJ4yh&#10;OxmEoomlL12DQoaJJP2CAINvh2iORqGee0aMlZ6ybn+KvJsyYVmI35ddVDSHLJOHR0KFqY+xOvGE&#10;M4vYL02C54fqJRCBs4QbgEKgDGRbdPadOGa/aSSagmkhXMuXwmuNUC2U3W4VQ5SR23DLN4COv3Or&#10;LAOLlXbeIdiIbnpkf7qeumv9dJCb9G2ZaL2ZMm9BXHaWZHD/T+uTf3LcQ2qQinTiN3ONgHcKLCSK&#10;bXlzIjiHX3wSfzadMnNjc/Gag3RTaDqXx3VOW/iVAnZhT4mSLHeRQyuPTXjjN1uMW3pOLD6JY3vl&#10;IoyGcn2cfp6btXqbc0mZE3rzZ4eWaHtMW3CTsHu1TxeQ8nw0QuCOK3zJNzuLU31vLE+IeH4wItWF&#10;pH7/fgSadoHBcrGX4IGIZu+VPYFCWtySjYD2TrOP2YC7QpaNKoCQNxqKaYBqLFyHqYBQIxKE9YA7&#10;fX2ZfojdcjSW8YgSZniUT4ciWmiRoIYfTk2O8IUeQmWMQIQoNweJl4M4LGmG9YJBI0aEYYFOfRKY&#10;ro/OcceWKo5sZguTiYzNWgCQ24sMTfWOMolIQi2LjIeGNwKI34XHLHmGWYP9I3CD54I5fL2YHZaV&#10;cZeVnpSoZduS75JOWcaQKo+1TbqNfY0iQe6K7YqYNtiIVYgVLICF24WBI5KDhIL9fHyXtJ0ocVeV&#10;LJqmZZWSc5eMWX+PppQhTYGM9pC+QceKao1lNsOH4ooXLIGFfYbDI66DNYOddOupUGPoak+l42Y9&#10;X2CicmihVB+e0GseSLma7m2+PW+W2XCQMr6Sn3OMKMCOSHbZICKJ+HpidHWoNWsjahCkuGy6Xy2h&#10;JG5uU/+danBESKmZg3JCPXSVeXRuMt2RT3a9KQeNDnlMIJ6I23wDdBWmvHIUaZ+jSXMNXtmftXQc&#10;U7Gb/XVTSHSYI3atPV+ULngwMuuQGnnOKUKL9nubIQqH4n1+c6ylPHjRaSeh1Hk/XleeTHm5U1aa&#10;onpPSC2W3HsFPTqS/nvWMu6PBHy8KXCK/X3BIWeHC37Tc0Cj9n98aMCgl39nXfCdFn9PUu2Zcn86&#10;R+6Vtn9BPRSR739eMuyODn+FKZaKJH++IbWGVX//cuGi+4YeaG6foIWFXaOcHYTPUqOYeYQOR6+U&#10;woNaPPiQ/4K4MuyNM4IgKbSJaIGOIfeFvIEEcpKiN4yPaC+e24t1XWqbUoocUmiXqoimR3aT+oc6&#10;PNmQQYXZMvSMdoSDKdKIxoMqIi2FPYHhclmhmZLFZ/uePJEiXTKar48kUjGXAoz2R0STVIrPPKmP&#10;q4ivMuWL5IahKfCIP4SQIlmE14KZciuhMJjVZ/2dyJa9XS+aJpQEUhyWYJD8RzuSpo4MPLSPA4s0&#10;MvaLXoh1KgSH2oW5InyEhYMvagmy12NqX/yu6GWpVeGquWgNS7CmJGqbQYChK21YN4mb6HBNLj2W&#10;dHNrJb2Q2XbTHqCLXHpgaZix8mpAX9et0mvLVdapaW2JS7qksW94QZyfrnGbN7madHPzLoWVD//i&#10;/+JJQ0NfUFJPRklMRQACCXZwJiiPjXkoHzaKMHv1aVuwhHDCX5OsYHG7Vayn8nLbS5mjNXQ3QZKe&#10;PHXBN8uZFXd6LriTx3lRJoKOY3tWH7eJK31kaSSu+XcIX0+q23eDVV+mdngaS2uhyHjfQXac4XnQ&#10;N82X0nrjLt2Sn3wOJsyNXH1bICeIS36qaOqton05Xxypi31BVS2lKX1USzSggX13QWSbqH3EN86W&#10;sH4uLvyRl36nJwuMdn82IIWHjX/KaLesmYNjXwCoeoL5VRekFYJ7Sx6fb4H+QU+an4GXN9SVsIFM&#10;LxmQsIETJ0GLsIDmINOG7oDCaI6ryolbXvGnnoh+VQ6jMIdqSxKei4ZFQUOZxIUxN9eU4oQxLzeP&#10;6YNEJ3KLCYJiIRSGa4GTaG6rL48bXu+m8I3JVQ+idYwbSw2dyopFQTiZCIiBN82UOYbQL0GPT4U3&#10;J5iKf4OrIUiGAYJBaFqqvpShXvamYpLZVReh2JCISw+dJ439QTyYZ4uDN9uTo4kkL0yOzYbfJ6qK&#10;FIS2IXKFrYLNws9oDmDgsUpqTmO/n1FseWaMjMJumWlNecNww2wTZpZzCG7wU591cnHyQOh4IHU8&#10;Lwh7LHkCwO5lRWt/r9NnyG1FngZqKm8Hi59sgHDMeLxu43KaZa5xZHR/Uth0CnZ8QFV29XixLsF6&#10;PXs5vyli2HYEriJlhna3nJVoGHdsikVqm3g2d49tMHkQZLFv5nn8UhFyxHr3P8x153wRLoF5ZX1T&#10;vWlgsIBZrGpjg4AOmupmNn/MiN1o43+WdlJrqX95Y65ukH9nUU5xoX9ZP0t0+H9TLkp4pX9Mu89e&#10;2YqMquZhyYlZmXFkm4glh3ZnZob0dS9qT4XOYrxtZoS7UJtwpYOdPtl0KIJvLhp3/oEcuoFdXpSr&#10;qalgY5KXmENjSJBshlZmK447dClpMIwPYehsZInnT/5vzIe1PnRzd4VbLfJ3boK/uXdcLZ6mqK5f&#10;QZuul01iMJiJhWtlI5VTc1NoQZIhYTdrkY7nT3xvFIuSPiNy4YgLLdB29oQwuLFbRKhup/BeYaSM&#10;lothU6BohKpkTJwlcptne5fnYJhq5ZOfTwdugo8tPdxyZop2LbV2koVtuDNapLHqp3Bdwq0Llftg&#10;rqfchBJjpKKNcg1m2J1DYCBqUpfrTp9uApJiPZFx/oyOLZ92QoZ3tX5vrmBepaNxJmNjlRZynWZC&#10;g8d0GGkLcfV1o2vaX/R3SW7FTjF5EXHYPLh7FnU4LC19cHkXtBhtE2p5pJRuzmxwlBlwdG5Sgt5y&#10;GHAvcR9zz3IVXzt1qHQUTZ53p3YyPFR56XiJLAR8fns2splqv3RuovxspnVmkq1udHZUgYlwRXdG&#10;b/xyK3hGXkp0OHlaTOJ2a3p/O9t44HvFK+B7pn02sQxor340oWxqtn5GkShspn5MgEZumX5Rbt9w&#10;sH5lXWVy6n6GTDp1TX6tO3N39H7fK8B65n8Ur5tm6ofhoA1pDIcaj9JrGYY8fv9tKoVSbd5vX4Ru&#10;XI9xx4OYS6B0VYK6Oxd3JoHPK6V6QIDJrm9lfpF/nupnso/gjrxp0Y4Yffhr+Yw6bPBuSIpbW9Vw&#10;yoh+SxlzgIaZOsZ2d4SPK455soJRrYFkWJr5ngFmmph/jddowpXHfR9q+ZLwbCxtYZAWWzdv/o00&#10;Sqxyyoo6OoZ144cTK3t5O4OorNBjeKRAnU9lwKDnjR1n7J05fGhqKJlga4BsoJWFWqFvWJGfSkJy&#10;PY2YOk51aYlUK2t42YTOrF9i3q0/nNBlJqj+jI1nSqRSe9Jpg59yavhsApqTWjRux5WnSeNxwpCU&#10;Ogp1B4tBK194ioXDqId3iGAGmi54MGMbivh472YDeuJ5wmjRaj96pmunWW17o26eSOV8vXHAOLB+&#10;DXU1KX1/pHkpp2p1EWmEmR91/mueidx26G2eeeF332+UaV547HGVWLN6FnOySFZ7YHXtOFp85Hhl&#10;KXJ+rXsxpjhy03Ltl9tz8XQciNR1AnU7eNt2HXZTaH93Tnd5WAF4pXi1R9h6H3oFOBJ713t4KWh9&#10;0n0ZpNpw03wqln1yEXyIh2ZzQ3zOd610fn0KZ3R1331RVyt3Y32kRz15Cn4BN7t67n5qKWB9EH7d&#10;o5JvI4VOlT1weITihjFxxYRTdolzG4OuZpR0loMLVnJ2RYJyRrt4FIHWN3R6IYEwKVl8aYB4ooVt&#10;x45nlDdvLY0vhTZwiYvDdZ1x9Yo2ZcBziIilVdJ1TYcTRkt3QIV8Nzd5coPFKVN72oHmoa9srZdb&#10;k2FuIJVVhGVvhZMFdNdw/pCMZQ5yqI4LVUV0hYuBRfB2jIjkNwh43oYeKU57Y4MloQ9r1KAdkrtt&#10;T51Eg7hut5oLdDBwNJacZHFx7ZMlVLxz5I+jRZJ2AowGNt14ZIg1KUp7AYQ2oKVrPKickkJsuaTt&#10;gy1uG6DDc6NvlZxXY/VxU5fmVFtzV5NoRT51io7LNqN4BIn8KUd6s4UXm+h/nV/RjsN/emLjgL5/&#10;g2XMcdp/qWifYm1/3mt+UtaAJG6BQ5eAf3GxNLmBBnU3JviBxHk3mvp9R2i/jdN9a2rpf799n2z6&#10;cPN94m8FYaZ+OHEeUjd+pXNUQyN/KnWrNIB/3nhBJwyAxnsqmfB7JnGHjKR7e3Lgfrx7znQmb/p8&#10;MnVnYNl8q3a0UZh9QXgWQrh98XmPNE5+0nsuJx1/5Xz7mM95Nno/i3d5rXrTfYx6IXtMbxh6n3vB&#10;YBR7P3w5UQV7/HzAQlp81X1SNCV94331Jyx/H36ml693mILdinx4JYK6fJJ4sYJubhB5SIIJX0p6&#10;AIGmUF165oFMQeZ75YDxM+59F4CSJzl+dYAplr92TotviYt26oqNe6p3g4lxbTl4K4gyXop4+Ibs&#10;T9J58YWnQYh7EYReM8F8ZoL8J0N95IGAlf91QZPYiMx16pI1evF2ipBFbIp3Po4mXe14Hov9T1h5&#10;LInMQUJ6XIeNM6N70IUrJ0x9bIKplWx0cZwPiDV1I5mpelV1xZbea/Z2e5PXXWN3aJDFTt54j42m&#10;QPB50op2M4V7VYcbJ1N9CYOllQZz2qQGh8F0kqDeedR1MJ0xa3Z14pk6XPZ20pU4Tot4BJEqQKl5&#10;XI0GM1d694i9J1l8uoR1j5eH71+pg3eHEWKvdoiGaWWWaM2F22hvWpiFUmtYTEWEz25pPluEV3Gm&#10;MOWD/XU8JKWDy3lCjsuFyWgQgrKFLmpAdbiEpmxeaBaELG57Wf+DunCqS9GDWHL6Pg+DA3VsMNCC&#10;0XggJNaCw3shjemDwHBRgayDVnHAdNWC63MhZzyCjXSBWU2CO3XxS0uB/Xd5PbqBz3kaMLaBxHrl&#10;JQGB2nzcjO2B73hwgKKBnnkuc8GBUHnYZmqBCHp5WJiA2nslSsaAwXvePWmAuHymMJyA1H2DJSeB&#10;Dn5yi/qAUICBf7uAGYCUcuV/4oCFZZV/s4BeWBx/lIA7Sm1/oIAhPTl/vIAKMJN//3/1JUaAX3/f&#10;iyh/GYiPfwZ+8of1cjp+w4cjZOl+m4YrV2x+kYUuSfB+roQ4POZ+6INAMHN/TII2JWF/y4Egin9+&#10;GpBuflp9/48lcZR91I2LZE59tYvBVt19u4nuSYN96YgXPLB+MYY5MGN+soQ/JXd/UII1ifp9VJgW&#10;fdV9QpYccQ59GJO4Y9B8+JESVmh9CI5iSRl9TIuqPG19pIjqMFV+NIYJJYl+7IMeiZh8w5+EfWx8&#10;tpzccJx8iJmlY2B8Y5YcVgx8c5KISNZ8wY7uPDd9LYtIMDd91IeKJZd+nIPeg6WQnF9zeFqPCmJj&#10;bGeNq2VGX8uMWmgpUtCK/WshRciJmm5EOTuIN3GULTyG5XU+IomFr3lLgu2OrWdYd7yNT2mEa8eM&#10;AWutX0WKuG3fUmWJa3AnRX+IJHKUOReG33UmLUqFsHf9ItaEm3sXgjGMvm8VduWLi3CQaxOKVHIJ&#10;XpuJIXOJUeCH73UeRSKGyHbPOOiFpnidLVCEm3qaIxqDqHy/gWCK9naudgiJ23eIai+IvnhWXfSH&#10;oHknUVSGj3oCRMSFinrxOLmEjHvyLVODpn0QI1WC1X5BgJOJcX4wdVGIaH5yaYOHXH6ZXUKGUn6u&#10;UO2FTX7HRHqEa37yOJeDjn8iLVqCzH9cI4eCIH+Zf96IOYWtdKaHQ4VMaOGGP4S9XLqFOIQNUHmE&#10;QoNYREuDaIK1OH+CrIIYLV2CD4FyI7CBiIDHf0yHRo0FdDWGXowKaHeFWoq/XD+ET4lAT/2DZ4fB&#10;Q+mCoYZOOFqB74TfLVqBcYNXI9OBCoHKftiGjJQnc8GFq5KQaAKEpZCFW9SDl440T5yCs4vmQ4uC&#10;AYmeOCCBXodeLVmA7oUBI++Ao4Kjfn+GAZsUc2WFIpjkZ5+EF5YSW3WDA5LmT0+CHI/BQ1eBcYyl&#10;OAOA4ImPLVOAiIZmJAWAUYNVeDOZZl8pbb+XMmIIYsGVIWTpVzqTBWfWS2+QxGreP6+ObG4XNH2M&#10;CHF9KemJqnU9IKqHaHlQd46XuGafbUaVpWjFYk6TkGr3VuKRbW08SzKPM2+fP5CM8XIsNH6Kp3Tf&#10;KheIaXfaIRKGRnsNdveV4W3hbJmT729lYcKR63DwVmCP1nKRStONs3RKP1iLjnYoNHKJZXgjKjyH&#10;SnpTIW2FSHykdk6UIHT5a+KSQXXpYQKQVHbYVdKOVnfTSmGMUXjgPxKKS3oHNFmIRHtDKlWGTHyj&#10;IbuEbX4TdaaSp3wAa0CQ2XxhYGWO+XyzVTuNB3z9Sf+LFH1XPs2JL33ENDyHRn49KmaFbn7IIf6D&#10;sX9adRORfoL8armPvoLPX+mN44J7VMWL9oIQSZmKDoGqPqKIL4FVNCuGZIELKnWEroDAIjWDFIB3&#10;dJuQhonKakOO1IkLX3eM/YgMVFmLFIbnST2JNoXDPmeHZ4SqNCuFn4ObKoiECYKBImOCkoFqdDyP&#10;0ZBsagiOKY8oXz+MSo10VB6KT4t9SQmIb4mSPi2Gt4e2NAOFBoXpKpSDgYQLIoiCKII1c/KPSZbW&#10;acGNnpUIXvWLuZKaU9mJuY/XSNOH2I0iPguGJYp/M/aEhofsKpuDGYVSIqaB04LbbUKib16wY3if&#10;pGGAWVqc1mRjTuaZ2mdiREyWomqHOdGTQW3iL/WPyXFpJs+MS3VCHweI8nlUbKmg/GW9YxyeNGfi&#10;WQ+bUGojTraYRGyDRDaVDG8KOdiRvHHBMByOW3SeJx+K+3e+H4iHwnsCbDGfOmyNYpmchW4dWKyZ&#10;rG/CTl6WqXGJQ/6ThXNwOcWQT3WBMDGNDHexJ2GJz3oUH/eGuXyKa7WdfHMwYhGa2HQ5WB2YEXVM&#10;TfyVInZ3Q7SSGXe+OaKPAXkjMDmL3nqgJ5WIxXxBIFeF1X3qazicAHnDYZyZbHpKV62Wr3rMTY2T&#10;y3tQQ3aQ03vuOX6N2nylMDmK1X1qJ72H3n5FIKmFE38iasqa1oBLYT2YTIBSV1iVkoA6TUCSsoAU&#10;QzaPxH/8OWiM03/8MDyJ64AIJ96HFoAbIO2EcIAwam2Z6YakYPOXZoYsVxeUqoV0TQGRyYSeQvmO&#10;5YPTOUaMA4MZMEeJIYJuJ/6Ga4G/ISWD6YEVaieZKoy/YLKWrIvDVtaT8IppTMaRDYjfQseOLYde&#10;ORWLXYXrMDeIhISOKB6F3YMrIVKDfIHUae+YopKyYKeWIpFJVsuTWY87TLKQYIzcQsWNdYqZOSqK&#10;rYhzMFCH9IZnKDaFb4RaIXaDJYJwYqyryl4aWX2oc2DXUDek42O9RtGg8WbQPWmcpWoZNDiYHW2d&#10;K7WTd3FNI/qOx3VFHZWKVHlVYhWqkGTBWS+nImbhUASjZ2kwRr2fXGuvPXGbCm5iNF+WjnFLK/yR&#10;+3RaJGiNaHejHi2JFnr4Yb2o3mskWNSldGy8T8WhwG54RouduHBqPV2Zd3KHNG2VE3TVLDGQnHdA&#10;JMWMLHnZHrCIAnxzYXCnGnFWWH2jvHJzT2mgFXOpRlOcI3UJPTuX+naSNG2TtXg9LFePX3oBJRGL&#10;FXvmHyCHFX3FYSOlknd4WDiiQXghTymeonjTRhOauXmUPSWWpXp+NGySfXuGLHaOR3ydJVGKI33K&#10;H3+GS37vYN2kXX2SWAqhDn3KTwadcX3tRfSZjX4QPQ2VhH5KNHWRaX6kLJWNUX8OJYiJUn+CH8+F&#10;o3/wYKOjZoN6V+qgFYNBTvCcdYLRReCYlIJPPPuUloHhNHWQi4GJLLSMfoFFJbmIooEGIBCFGIDK&#10;YHaiqIkqV9ifT4iATuWbqId4RdaXxIZKPO6TzIUvNGiP14QqLLyL24M+JeCIEYJXIESEqIF/YFmi&#10;GI6kV9Oer42HTuKa/4vhRdOXF4oAPPOTIYg0NHmPN4aDLMqLUITtJfWHn4NpIG6EToIRt1lit1rp&#10;pvdlXl5Ylitn9mG5hM5qjWUNcv5tOmhnYQBwDWvbT0ZzDW95Pdx2W3NoLXF6CnfjtXJfamVUpX5i&#10;ZGe5lOBlQ2oXg6xoHmx1cftrEW7bYB9uLXFbToxxeHP7PV11E3bgLUZ5Dnoss6lcgW+ko85fuXEB&#10;k3Fi1XJcglZl63PFcNNpG3U8XytsenbITdJwCnhsPOdz7XpALSF4K3xVseRZ6XnGohldVnorkc1g&#10;oXqVgPlj63sHb6JnWnuNXjZq9nwjTR5uxnzFPHly6X2CLQB3Y35bsEFXq4PEoJdbRYNEkGBevILB&#10;f59iL4JAbpRlzIHJXVZppIFkTH1trYD+PBlyCICdLOR2tIA3ruVV042pn1tZj4xIjz1dJorWfpNg&#10;voldbaFkgYfoXJxof4Z7S/RsvYULO8VxSYOHLMx2H4Hjrc5UT5dmnl1YJ5UfjlNb1JK3fbtfh5BD&#10;bN1jbY3TW/tnkItfS4Zr8YjaO4RwqIY0LLl1ooNbrPtTIaDnnZxXC52yjZpaxppPfQ1eiJbbbDxi&#10;h5NtW21mzY/2Sx5rUIxjO0xwI4ibLKl1O4SerHNSSaoMnRhWPKXYjRNZ+KFzfIhdv50Ba8Vhy5iY&#10;Ww1mJpQiSspqw4+GOw9vtYqtLJx06IWsqtxqDFqsm/pr/V41jHZt8WGefDxv7mTza4RyBGhQWqF0&#10;P2vLSgt2pG90OdJ5U3N1Kq58WngAqVpm8GSTmt1pNGcci3drZGmTe1ttmWwCarxv6G56WfpyZHEO&#10;SYx1D3PGOYV4CnbHKp97Wnowp8xkJW5WmUFmpm/rig1pDXF1egprenL/aZ9uBnSXWRJwwnZESN5z&#10;rngMOR926XoFKpF6dnw/pjdhqHftl7FkWXihiI1m7nlJeNJpinntaI5sUXqfWDpvSHthSEVycXwy&#10;OMh16X0fKoV5rH4ppL9fgYFpllNiWoFHhz9lGYEPd5Vn3YDLZ55qz4COV3Rt/oBgR7txXoA1OH11&#10;C4APKnp4/X/po4pdvIrRlTFgs4nYhjJjkIi7dpxmd4eLZr9pjYZbVs9s4YUyR0ZwcYQIODx0TYLO&#10;KnJ4aIF6opRcSZQPlEhfWJI7hVZiSZA0ddBlSo4TZghogovyVj1r+YnNRupvqIedOApzrYVPKmt3&#10;64LYodxbKJ0Rk5VeRZpfhKRhQpdodShkUpRQZWtno5E5VbRrO44cRotvC4rqN95zKoeMKmV3hYQE&#10;oWNaWaW9kxVdfKIohBpgep47dKBjjpopZPVm7JYcVVhqmZIHRjpug43WN6ZywIl1KmB3M4T+nqVx&#10;mFqOkSJyzV4fgtt0GGGKc8R1d2TfZCh27mg9VGR4h2u/RPl6Rm9yNfV8SXOBKBZ+mXganWJupWPa&#10;kAZwLGZ+gb9xr2kKcslzQWuMY1J07m4aU7h2w3DHRHt4wHOZNbN7BXa0KCF9k3oxnBpr9W0Vjrlt&#10;vG7XgLdvcnCKccxxM3I0YoBzEnPsUxZ1IXW9RA93W3epNX954HnIKCt8qnwnmrBpj3YmjVZrhHca&#10;f0xtZ3f5cKZvU3jOYX9xbXmsUkxztHqcQ4J2KHudNTh45Hy7KDN73X33mWFngH8cjBVpmX9Kfhpr&#10;on9Xb4lttX9QYK1v9X9NUaBycX9YQw91GH9pNQF4Bn+BKDp7LH+dmExlz4gCiw5oA4dmfSZqJoab&#10;bqZsWoW0X+NuvITKURFxWYPmQq50LYMENNF3SIIVKEB6lYEVl29kbJC9ijlmtI9VfFpo642sbepr&#10;NovfXzttuIoOUI5wdYg7QmJzZYZhNK92p4RtKEV6GIJblsljVZk8iZNlrJcHe7Nn7pR8bU1qRpHB&#10;Xqhs348FUA5vvYxEQg1yyol1NI92JIaBKEl5sYNxllliiqFuiRlk6Z5rey5nLJr3bMlpiZdMXjls&#10;LZOgT7pvHo/wQcNyRowsNF11vYhFKE15X4RYkq55YVqIhk153F4QeSJ6f2F3ayp7O2TMXLJ8C2gv&#10;Thp89Wu6P+h9/W92Mix/QHOSJamAwngvkZd2lGNEhU13YWXzeCN4OWiLakl5IWseW/d6H22/TYl7&#10;PnCBP4Z8f3NrMgZ9/HafJc9/s3owkHh0BmvjhBV1EG3Hdx52FG+baVZ3KHFoWzN4VnNDTPd5q3U3&#10;Pyl7I3dJMeV82XmPJfB+w3wPj0VxtHRygt5y7XWVde90G3ahaHt1VXeoWnl2tXizTHJ4PHnRPtx5&#10;6XsDMct71nxVJgx98X3GjhpvvXzngdtxGH1TdPByaH2dZ3RzxH3QWbN1SH4IS853A35NPm944H6a&#10;MZ96+X7zJiV9PX9UjSJuIYVIgOlvk4T6dA1w/IR5ZqRydYPYWP90F4M0S1N17oKYPiB39YH/MX96&#10;OoFeJjl8o4CzjFpszo18gCluVIxyc1ZvzYshZftxWomnWGlzGYgoSuF1DoanPeV3LYUkMWt5l4ON&#10;Jkp8JIHki8FrwpV2f5BtV5Ovcr1u2pGKZW1wco8vV+VyRozPSm50WYpsPZt2kogCMVd5EYV7Jlh7&#10;vILmi1Rq+p0mfx1smZqmckFuH5eoZPRvu5RnV4Fxl5EiSiRzvI3aPVt2EIqGMS94rIcbJmN7aYO7&#10;hvCBbVqEe4KBOF38b1yBMmFcYn6BRGS1VS+BXmggR86BiGu2OuGBx29+LoCCMnOmI2yCz3hBhfl+&#10;0GK4eql+6GVpbod/DmgLYcl/QWquVJ9/gm1jR2Z/2nA9OqaASnNALnyA6naOI6yBtXouhP58YGrS&#10;eZd8s2zIbaB9Am60YPN9XHCdU/N9yHKZRul+UXSxOl5+9HboLnB/xXlVI+OAvXv2g/N6LnLLeIl6&#10;qHQUbI97HnVNYC57mHZ+U0t8NHe6RnR87HkKOh99v3puLmd+wXv1JBN/5H2XgvJ4RHq9d5B44HtZ&#10;a6Z5dXvYX1V6D3xFUsh6x3y6RhN7rn07Oe18rX3ILmN93X5mJDx/Kn8OghV2vIKedth3cYKRawB4&#10;GYJTXql4yYH1UiZ5nIGYRal6nYFGOap7w4D5LlB9G4CqJF9+jYBYgWF1eopOdiZ2QYmVald29oiU&#10;Xg93uIdqUZx4o4Y8RUJ5voUSOXx6+YPqLkh8dYKzJHt+C4F0gNV0eZHAdZ51T5BbadF2DY6VXZR2&#10;14yYUSx31IqWRN95CoiUOUB6XIaSLkF77YR8JJJ9oYJkgGxzt5jvdTR0l5bkaWJ1WZRUXSt2JZF8&#10;UNd3KY6gRKR4bovFORB52ojnLiZ7hoX8JKR9TIMpe3mJwVppcOSI5l3NZbaINGEpWe2HjmSITcqG&#10;4GgBQaWGNWupNgWFlG+CKweFEnO5IWSEt3hPepuHXGIecC6GwWTOZQqGL2d6WWKFn2ovTWKFEGz9&#10;QWOEjG/zNe6EFnMSKyODwnZ8Ib2DkXopecSFC2m3b0aEpWu8ZEyENm2/WLSDx2/HTN6DXXHmQQyD&#10;BnQlNcmCvXaFKzWClnkcIgqCj3vdeOGC73E0bluCrHKYY2CCX3PyWASCEXVOTEyB0na5QKqBpXg8&#10;NZqBiXnVKz2Bj3uVIk2Brn1qeAeBInidbY6A+nlkYpuAx3oWV0WAk3q9S9mAbHttQFWAbHwvNXKA&#10;eHz+K0aAp33hIoaA7n7Md0Z/m3/0bN1/j4AeYft/cIAhVr5/TYAKS21/Pn/0QDN/UH/vNWl/hH/1&#10;K1V/3X/8IrWATYADdqd+aIcibGF+c4a0YY1+W4YAVlB+PIUiSwB+QYRHP9x+b4N5NUx+tYKzK1p/&#10;M4HhItx/x4ENdil9co4Xa+h9i40PYRh9eouiVel9Yon6SqV9dIhXP4l9uoa9NR1+FYUsK19+p4OL&#10;Ivx/WoHsdch8tpTLa4h815MvYLh8ypEEVZB8tI6NSmB8y4wbP1t9HYm0NQB9jodVK1d+O4TuIxV/&#10;A4KjcHWSXloeZqyQ2l1wXG2Pc2DKUbOOBGQ2RrmMemfEO8+K42uGMXqJTW94J9mHy3PFH5mGcXha&#10;b6mQNGFgZhSO4GQNW+SNiWbGUUyMJGmSRnSKrmx9O7GJOW+XMYaHyHLZKBSGcHZlIAmFPnojbvaN&#10;/miAZVWM12qSW0yLnGysUMSKUW7YRhSI/XEfO3yHr3OMMYGGZ3YbKEKFO3jiIGqEMXvGbjuL8G+C&#10;ZJOK5nEAWomJyXJ/UDeInXQKRaWHb3WpOzqGSndkMW+FLXk5KGKEK3s1IL6DSH1AbYWKLHZwY+iJ&#10;PXdeWeaINnhBT5+HH3kgRUmGDXoSOv2FD3sZMVyEGHwwKH2DPX1fIQWCgX6RbOSIun1NY1mH4n2v&#10;WWiG6X3vTy2F4X4eROyE4X5VOuaD8X6iMVyDH378KJeCbn9aIUCB2n+2bFqHhYPyYtSGwoPAWOyF&#10;14NZTr2E2oLWRJKD7IJYOrODEIHmMW6CRoGDKLKBvYEcIXGBUYCwa+6GmIp1YpqF7InEWL6FAYiq&#10;TpSD9IdVRHWDBoYTOoqCSYTnMUuBnoPSKMOBKoKrIZmA4IGCa5iF4ZC/YkmFOY+KWG2EU426Tk2D&#10;SIucREGCW4mYOm2BpoetMUaBD4XXKNGAuIP2IbiAh4ItZd6bMVmhXOeZCFzlU5mW52BBSe2Un2O/&#10;QBmSImdoNmaPiWtMLVeM529fJQOKV3PHHgeH/HhiZSKZR2B9XGuXP2MpUy6VGmXxSaWSzGjaP/WQ&#10;WGvpNmqN2W8rLYSLV3KXJVuI7nZKHoyGu3odZJSXJ2csW9SVP2lMUreTM2uAST2Q+W3WP7SOoXBK&#10;NlaMRHLqLZ+J6XWsJaSHrHimHwCFo3uwZASVGm23WziTS29QUhaRWXD3SM2PPXK1P2SNCnSONjKK&#10;1XaHLaqIpHiaJdyGkXrYH2OEsn0bY3OTV3QzWrCRonVJUZqPwHZgSFiNtnd6PySLoHiwNg+JkXoC&#10;LayHh3tkJgeFnHziH7eD5H5bYvCR6nqlWj2QS3s6UTeOdXu4SAWMd3wrPuKKcHywNf+Icn1ULbCG&#10;i34FJiiEyH6/H/2DOH9yYoKQwYDpWeKPNYEAUOmNZ4DfR76LbYCmPqGJdoB+NdiHjYBuLbuFs4Bu&#10;JkiEFIBpIDeCqYBfYiqPz4bwWY6OU4aEUJuMjoXBR32KmITXPm6IqIQANaaG1YM9LamFCYKSJmiD&#10;fYHdIGaCNoEkYeWPGIzTWW+Np4v4UH+L44qER2aJ3YjLPnKH5Ic4NcaGGIXHLcyEbIRxJoWDBoMR&#10;IIuB2oHFW5OkXFj5U1ChlFwxSuWepl+RQkibaWMmOZyX4Gb4MSeULGsLKV+Qa29MIl6MvXPTHKWJ&#10;XnhoWtqirF9wUtSf9GIeSn2c9mT6QgSZq2gGOYWWIGtHMT2SfG7AKaSO03JgIs+LR3Y6HT6ID3oW&#10;WmugomW1Ul6d/WfmSiGbFGo4QbiX1my+OV6UZG9tMUGQ4HJNKdeNWnVLIy2J+Hh3HcKG7HucWgqe&#10;lmvVUfOcBG2LSa+ZMW9bQXCWE3FSOTGSwnNxMTyPY3W0KfyMB3gOI3qI0XqLHjSF8nz4WaWcy3Ho&#10;UZWaU3MmSV6XjnRyQSOUf3XNORaRTHdUMTqOEnj6KhuK3XqtI7uH0nx2HpSFHn4sWUabVHf0UUuY&#10;8Xi+SSWWOHl8QPqTM3o8OPqQD3sYMUWM6HwXKjqJ2H0jI/GG9342HuSEbH81WPaaIn3QURGXz34n&#10;SPyVHX5RQNmSIX5xON+PDH6pMUKL+n77KlyI+H9gJCKGPn/CHyaD2YAWWLWZL4N6UOeW54NbSN6U&#10;OILuQMWRPYJlONCOMYH1MTCLOIGeKl+IS4FfJEqFpYEaH1uDY4DRWIuYb4j1UM2WKYhhSMmTfodT&#10;QLmQhYYZONaNeoT8MUWKjYP9KnSHtoMVJGOFLII0H4WDBIFprH9c41UrnTJf/VkmjYVjEV0VfUxm&#10;MGD7bJ9pdGTnW8Rs6mjvSztwlW0oOxB0mXG7LAd4+nblqotY7V9hm7Bcb2JgjDNf32VXfCdjV2hM&#10;a5xm9GtJWuhqxm5hSoxu0HGiOqVzNHU0K/d38nk+qL1VZ2mAmf1ZPmuAisRc/21+etFgw2+Danhk&#10;r3GWWfxo1XPBSd5tN3YMOkBx9XiWK+p3B3t2pvJSPXNzmEtWY3SCiSZaZHWUeYBebHaraVNipnfS&#10;WRRnG3kNSTprznpdOeVw3nvZK952N32IpUJPd31ClstT4H1uh8VYIn2ZeDRcZH3EaFtg3H34WEll&#10;m34+SKtqln6OOZZv7H70K9N1g39uo9RNIIbxlYtRwoY9hq9WOIV/dz1asYS7Z31fXYP7V6hkUYNF&#10;SDhpjYKSOVRvIIHdK8p06YEioqlLKZBzlIlP+47Xhc9Um40qdnpZQIt1Zs1eHonEVxpjQ4gRR95o&#10;rYZWOSJudISHK8N0aYKhocRJl5mwk8JOjpckhSFTTZSCdeJYEJHaZkRdE483Vp9iZYyNR4Rn+4nP&#10;OPlt5obrK710AIPpoStIcKKBkzdNe573hKBSS5tcdXBXIZfFZedcO5Q4VlhhqpCdR0RnYozkOMpt&#10;coj6K7lzq4T7oNVj81U1ktRmaVk6hElo510ndRlreGEGZXFuLGTuVaJxEGj5Ri90KG03Nyt3lXHW&#10;KVt7WHcKnytgMF7lkaNjD2H7g0Vl4GUCdDxovGgCZLRrvWsKVQpu9W4xRcNyZXGCNvN2L3UqKWN6&#10;S3lJnYpczmh5kAFgAGqlgdtjG2zHcu5mQW7nY5tpj3ETVCptGXNaRSFw3XXCNp50+HhrKWp5W3tl&#10;m+pZxHHljm9dPXM0gF1gl3R6ccBj/XW7YpZnmHcHU19rbXhoRJdvfnnhNlhz5XuGKW94iX1bmmhX&#10;G3s1jQ9a0HuvfxdeZ3wZcI1iBXx5Ybhl23zfUqpp+H1YRB1uTn3cNh1y9n52KXR3038lmShU34Rq&#10;i+1YxIQPfhNci4Oab6NgXoMVYOhkZoKRUhlotoIYQ7ptSYGmNetyK4E0KXl3OIC+mCZTAY1wiwJX&#10;D4w8fT9a+4ribuVe94l0YD5jMIgIUZVnroadQ25sbIUwNcdxgIOzKXx2t4Ijl2JRhZYxik1VsJQi&#10;fJVZt5Hebk1d0I+DX7NiLI0sURpm1orTQxtrvYhwNadw84XuKX92TYNVlt1Qap6PicpUp5ujfBJY&#10;vZhzbdNc55UqX09hWpHqUNBmIY6mQtlrKYtPNXpwg4fUKYF1+YRSlVtrNVVWiJRtBFlWeydu6l09&#10;bQRw52EWXmdzA2T7T6l1TGkHQVN3xG1JM3Z6jXHxJtl9oncrk+Zno15qh2Jp12GQeghsCWSjbA5u&#10;TGewXZlwsWrJTwhzSW4EQON2E3FrM0Z5L3UnJvh8jXlRkoFkYWd4hglm6mnGeP5pYWwHaxdr5G5C&#10;XNNujXCKTnVxcHLuQIh0iHV0MyN38ng8JxN7mHtTkQdhdHBhhJ9kQHHjd5Rm9HNXaflptHTCW9xs&#10;qHY1Tbdv03e/QAlzNHliMut243sxJyp6wX0uj61e6Xkug1th6nnrdmZk1XqQaONnzHslWxhq93vA&#10;TRluZ3xsP6RyCX0mMsN19X34Jz56CH7ejo9cxoHkglJf8oHbdXdjCYGsaAlmMYFnWllpjIEiTJlt&#10;K4DpP1JxBoC5MqB1KYCLJ095a4Bdjala/oppgXteTYmYdLFhhoiRZ1dk1IdtWbpoXYZJTCFsKIUp&#10;PxRwKoQMMop0fYLiJ1146IGrjPlZkJKsgNRc+pESdBBgTI8vZsRjtY0nWTNnYIshS6trVYkcPslv&#10;fYcUMnRz74T1J2l4fYLGjH9YfJqVgFlb+Zg3c5BfWZV2Zkpi0pKGWNBmko+bS2RqooyyPopu7InA&#10;Mktzgoa2J3J4J4OxigdytlWAfkxz3llxced1KV1PZNB2jmEjV0Z4C2UISaZ5rGkZPHp7dW1hL9d9&#10;hXIRJIF/1HdHiLlvT14FfTVw2WEvcOVybGRKY/V0DmdiVpZ1zWqKSSN3t23XPCd5y3FSL8J8JnUi&#10;JLd+tXlWh31sNGZ7e/BuDmjjb95v3ms/Ywdxvm2XVdpzvm/9SJt17nKCO9h4SnUqL6967HgTJOZ9&#10;uHtAhjZpYm7jerBrfXCNbq5tiHInYjRvnnO+VSxx33VaSCV0UXcOO5p28XjdL6R51XraJQ983H0C&#10;hP1m9XcxeaRpQnglba1rf3j/YS9txnnJVHBwPHqZR4ty8Ht8Ozl1zHxuL4R46H16JTJ8HX6Zg/pk&#10;6n9neK5nXn+kbMxpwn+3YGRsN3+yU8Nu2X+uRxxxt3+3OvZ0yn/LL3B4G3/lJU97fYAAgyljNodp&#10;d+tlyobvbBloTYY4X8Jq5IVfUzNtr4SHRrJwt4O0Oshz7YLoL2d3bIIUJWh694E3goZh1Y8rd1Fk&#10;hI37a4NnHox2XzppzYrEUrdsuIkTRkZv54dmOoZzQIW9L1t23IQBJXt6ioI/ghFgx5abdt1jipS8&#10;awtmMpJnXsho74/XUltr7Y1KRgZvNorCOk5ysIg4Lzl2b4WgJYt6M4MYftJ6fFWfdAR7AVl9aJt7&#10;sF1RXI98c2ElUCB9Q2UQQ6h+LGkqN7F/NG17LFeAdXI0IliB53dffaZ3Sl2dcxN4K2DHZ795FmPo&#10;W916DWcNT5d7FmpHQ0t8QG2pN4R9i3E6LGJ/EXUfIqSAvXlYfIx0UmWPcfJ1gGgGZtJ2pmp3Wwh3&#10;02zoTvB5GG9tQtZ6hHITN0d8EXTeLGN91XfpIud/t3sse3BxpG1ncNhzCm8zZb10ZXD0WkZ1w3Ky&#10;Tk13SHR8Qmp48XZfNxJ6vnheLGR8vnqKIyF+03zXelxvTHU1b9Jw4nZUZM5yandgWWxz9nheTdB1&#10;qHlnQhF3jXqDNut5knuxLGx7yXz7I1N+D35XeXFtWXzvbxBvF31oZCNwwX26WMByc33zTTN0TX4x&#10;Qa12Wn6BNrF4kH7dLGF6+n9CI3x9an+oeLFrt4R0blptk4RFY3xvWoPZWCpxLINLTK9zKYLAQU91&#10;XIJANo13soHILGJ6SIFMI5584YDLeBpqZIu1bc1sWorhYvVuNom1V7JwHYhbTENyN4cDQPB0joWy&#10;Nlh3BIRqLGJ5tYMWI7p8coHBd6lpXJKubWBrZpE7YodtUY9NV0xvRY0gS/NxcIr1QLxz3ojUNix2&#10;dYa3LEt5R4SVI898GYKKc8yCjFWaad+CcVlnX2yCe100VGyCj2ENSRuCoWUEPdGCv2kwMxaC8W2R&#10;KQuDT3JUIGOD1Hdzcr5/kl0caQx/ymBGXq+ABmNvU9mAQ2alSLKAhGn2PZSA2210MwqBSXEfKTSB&#10;43UbIMaCnXlZccp8vmSQaBJ9PGcWXed9rGmdUyd+GWwsSC5+kG7SPUF/InGeMu1/zHSQKVCAoHe/&#10;IRuBjXsYcNN6LWvuZxl63m3VXPR7fW+3UnV8G3GeR558y3OWPON9l3WrMsV+e3fcKWB/hno6IWWA&#10;oXyub+h38nM4ZkF4zXSDXCp5lHXAUbN6W3b2RzB7M3g5PJZ8N3mUMqd9UHsBKXJ+jnyJIaR/1n4Z&#10;bxR2C3pzZX13DnshW3t393uwUSZ43nwsRr1523ywPGl7AH1LMpp8SH3zKYR9uH6lIdl/LH9XbmZ0&#10;eIF+ZPB1oIGVWwJ2ooFyULd3nYEvRlR4uoD1PBx6A4DMMoZ7aICvKZB9AoCNIgR+n4BobdxzMohK&#10;ZG90c4fJWol1iobxUE52l4XsRfp3zITxO895NoQDMlx6toMiKZl8bII4Iid+LYFNbXJyMI7SZApz&#10;hY3AWid0rIwwT/h1xopjRbp3CYihO6h4h4btMkN6JYVFKZN7+4ObIkN90YIIaSCK5FVcYAyKI1kc&#10;Vo2JfVzpTJmI0GDNQmWID2TaOEmHTWkgLsmGlm2bJgmF/3JvHqiFkXeDaC6IIFxtX1SHql+ZVemH&#10;KmLRTB2Gm2YeQhaGAWmOOCmFb20vLtuE63D9Jk2EinUVHx+ETXlYZ1+FbGNrXn+FM2YDVUGE4mij&#10;S4uEfWtXQbGEEm4mN/ODtnEgLtqDaXQ9JoGDP3eVH4aDMnsEZpGC8GpTXa+C5GxYVHSCvW5gSviC&#10;hXB3QT6CT3KjN7KCKXTwLsyCEndZJqeCHHnsH9+CPXyIZceAx3EsXPGA43KgU8KA4HQNSleAynV6&#10;QN+AvncAN3OAy3ieLruA5npOJsWBIHwZICqBbH3hZRN+9XfyXE1/NXjWUzN/T3mjSdl/WHpmQHt/&#10;ans3N1J/lHwfLrd/3H0VJuGARX4WIGmAvH8NZHZ9ZH59W7t9y37SUrJ+AX77SW1+IX8RQCR+UH8w&#10;Nyh+mH9fLtB+9H+fJwR/iX/cIJ2AK4AOY/t8KITfW2p8tISvUnF8+4QqST59HIN7QAh9VYLhNwZ9&#10;v4JbLrR+PYHqJxd+74FrIMd/tYDlY5p7KosFWw97yopPUh18I4kaSPl8UYesP9t8lYZVNvB9DoUW&#10;LrF9poPqJyR+eIK3IOh/V4GUXuOTiFTZVp6SFViTTgqQqlxmRR2PJWBhPASNfmSOMxSLyGj6KsuK&#10;Fm2YI02If3KFHSaHHHeQXgiQ+1uDVfePxl63TXeOdmIDRLGNBmVwO8iLeWkJMwqJ6mzYKvaIZHDS&#10;I6qG/nUMHa+Fy3lVXViOZ2IVVUWNZGTDTOuMPWeDRDqK72piO32JjW1kMvCILnCVKxCG2XPnI/WF&#10;p3dsHiaEpXryXLGL+2iSVJuLIGq4TEOKHmzrQ8iI+282OyuHyHGhMsyGm3QuKx2FenbWJDCEe3mj&#10;Ho2DqHxlXA2J2m8DVAKJJnCiS7eIRXJFQ0uHQXPxOuuGNXW+MquFOHenKySERnmgJGGDd3uwHuOC&#10;0H2uW3WIC3VhU3uHfnZ8S0eGuneIQu+F0HiVOqaE4Hm2Mp+D/3r2KzGDN3xAJImCl32QHyuCG37M&#10;WvKGh3uNUw2GH3wnSu2Fc3yYQqmEm3z+Om6Dw313MoWC/n4IK0eCTX6nJLCB2H88H2eBhX+/WoeF&#10;RoFwUqWE/YGBSo+EaIFUQlyDooESOjSC3YDlMlCCN4DKKz+Bk4DEJNuBMoCwH5eBDICKWjOESIdI&#10;UoGEJ4brSnmDpoYJQl+Cz4T0OmKB+4QOMqCBWoNNK3yA34KlJP2AsoHqH72ArIEvVNychlQjTYua&#10;WlfXRfuYIFuvPh+Vrl/ANiaS/mQWLmCQNWixJ0WNbW18IO+KzHKKG9KIfneaVASaPFpqTN6YU12n&#10;RVWWKmEKPaSTuWSeNemRD2hoLmGOXWxsJ4WLtXCVIWGJP3T3HG2HIHlSU32Xv2CUTEyV/GNaRNmT&#10;/WY9PTmRp2lSNayPIWyNLlqMmW/7J7eKH3OFIcKH3Hc7HPKF73rhUwiVUmajS8mTr2jsRE6R0GtR&#10;PNyPqG3aNXKNUHCLLk6K+nNfJ9uIs3ZKIhCGpnlVHWSE6XxGUomTKWylS06Rs250Q+eP7nBTPION&#10;3nJFNU6Ls3RkLkmJi3aiJ/eHd3jrIlCFmntGHcWECn2BUg2RVHKjSuKQC3P4Q5aOY3VKPE2MaXam&#10;NS+KVHgfLleISXm9KBiGYXtkIoWEtH0NHhaDUH6SUaGPynh1SoiOrHlRQ1SNG3oQPByLNHrPNQuJ&#10;NnuqLlCHRnyhKDuFc32mIrWD8n6gHliCt395UUqOh34ZSkGNjX56Qx+MEn6hO/2KNX66NPmIRX70&#10;LjiGdX9FKDiEun+qIt2DUH//Ho6COoA5URGNf4ObSg2MoIN9QvSLPYMAO+WJa4JrNP2Hf4H8LlGF&#10;vIGpKFSEG4FpIv2C0YEgHrmB14DVojVWm0+qk+RaKVQjhUJdv1iYdh1heF0LZodlaGGHVsZpmmYj&#10;R2ZuCmr2OHdy2nAtKsd3+3YEoChRylmfkk1V2l0wg+FZ7GC6dOxeGGRDZX1ifGfUVepnI2uFRr5s&#10;DW9nOBpxWHOnKs926nhsnk1NcWOLkJNR+WYogm1Wd2jDc5dbC2tiZF5f1W4OVQZk6nDYRh1qRHPK&#10;N8hwAHcLKtd1+HqxnHdJg21VjuJOfG8FgNZTWHC6clRYSHJyY0hdeXQ4VC9i8nYXRYxos3gVN4Bu&#10;1HpPKt51InzOmrRF/nb7jWBLYHfJf4JQnHibcRpV4HltYm1bZnpLU31hP3s8RRNnW3w/N0Rt031q&#10;KuN0an69mSpC7oB2jBlIr4BlfnhOQIBUcDxT14BCYahZp4A0UvxfyYA0RLdmN4A8NxVs+oBTKuhz&#10;zYB5l+JATIm9iw1GYYjCfaRMPofJb5FSG4bRYQ9YMYXcUoNelYTqRHRlQYP3NvNsQ4L8KuxzSoH+&#10;lt8+H5KzijlEepDGfP1Klo7gbw9Qq40DYKJW+osrUh9dmYlMRCxkfYdiNthrrYVeKu9y3oNLlig8&#10;dZshiZ5DAJg7fIFJR5VqbrJPhpKyYGFV/pADUfRcx41DRARj14prNrtrNIdqKvJyiIRhl2RdZU/+&#10;ihlgYVRpfG1jc1jRbjtmqV03X5xqEGGrUN1ttmZFQolxmWsYNLR13HBWKC96Z3YwlXpYx1lqiMdc&#10;SVz/e1tfzWCPbVtja2QeXuJnO2e1UExrTmtuQiZvoW9YNIt0WHOoKEx5T3h9k7pUmmLMhxhYkmWD&#10;ee5cfGg2bA1gfWrqXcxks22qT3JpMXCKQY9t8HOSNEZzDXbsKGV4V3qmkghQ0mwQhX9VMm3seHNZ&#10;d2/Iauld0XGkXNJia3OKTrVnS3WLQRRsbXerNBBx5noIKHt3fXymkHZNdXU3hBxSMHY/dzNWzndD&#10;acFbe3hDXAhgaHlNThNlpHpsQKxrHnufM+Zw6Hz5KI52wX55jyNKjn48gvVPl35xdjhUg36aaOhZ&#10;fn69W0petX7lTZpkOH8dQF1p/39iM8RwEH+3KJ52IYAZjg9IFIcLggZNY4ZodW1SkIWyaDtXzYT1&#10;WrFdR4Q9TSZjCoONQCRpDILjM65vWYI1KKt1nYGEjTlGDI+LgUtLk44QdMtQ9ox5Z7NWZ4rYWjtc&#10;FolATLxiFIerP99oSoYWM5xuw4RuKLV1MIK7jKJEepeWgMFKK5VIdE5PtJLPZ0lVS5BOWetbIY3b&#10;TIZhR4tmP69nqojpM3xuToZRKL502YO8jL5kXVBjgHBmyVS3c7ppVFkOZn5sAV1oWN5u2GHVSyVx&#10;6GZtPeB1MWs/MSV413CAJcB8vXZYiuxf+Fkyfxdi5VzIcpFl22BaZYdo6GPuWBBsJGeRSoZvnmtb&#10;PXZzUm9YMQF3X3O2JfF7m3iLiVRb8WINfadfU2TYcX1iqWegZJFmEWpoV09pqG0/SfpthHA2PSRx&#10;nXNXMOt2C3bKJhx6nHqZh8JYUWrOfC9cFGzPcBNfwG7PY3pjfXDNVmBnd3LVSUhrsnT6PLNwKHc/&#10;MMJ063nBJkF5vHx+hlhVGnN0euRZLXSwbuddK3XjYmphOncRVaplg3hKSLhqF3mYPF1u4Hr8MKhz&#10;7XyJJmF4/H42hSpSU3v8eddWrXx0bfxa8nzYYZpfSn0yVPhj2n2SSEposX4FPBttw36IMJNzFH8d&#10;Jnt4WX+9hDZP94RNeP1UjIQCbTxZDYOTYPJdpIMUVGRidIKdR91niIIyO+1s0IHSMIlyW4FyJpF3&#10;0YEQg3lOBoxUeFRSzYtGbKBXf4oCYGtcRYinU+thSYdXR3RmloYQO61sEITQMH9xxIODJqN3YoIw&#10;gvRMgpP0d9dRcpIwbCdWRpAWX/xbL43dU5VgV4uyRzply4mQO3prcodwMF9xUYVCJrF3CoMfghtr&#10;jlDDdrZtbVT+au5vcFlDXqtxj12UUg5zzmH+RWV2PmaXOTx432tqLa170nCvI3t++HZ7gGJnYVkA&#10;dXFpuFySad9sG2AlXc5uk2O/UV1xL2duROR0AmtHOO93B29TLaN6WXPAI8B9zHiWfu9ji2FIdBVm&#10;TmQjaM9pCmb+XN5r12ncUKNuzGzORGBx/W/jOKZ1YHMjLZp5CXaxI/x8w3qLfYhgDWmJcsJjLWuo&#10;Z5pmO23HXA5pVm/qT/tspHIWQ/JwK3RgOHNz5HbMLZt333l2JDF73XxWfDpc/HGxcalgZ3MZZpVj&#10;wHR6WwxnJnXWT0lqwHc/Q2RunXjAOB9ypHpYLYh25HwZJF17Fn31eydaU3m7cK1d/XpwZbVhmHsO&#10;WkZlRHugTqRpIXw8QwJtPHztN+pxiX2vLX92CH6FJIJ6b39jekhYDoGOb+Vb8IGQZQNfwoFoWalj&#10;qIEtThxnwID7QqJsFoDYN8dwlYDELYB1TIC0JKF55ICgeZtWLokZb0laQIhuZHFeP4d+WSliUYZw&#10;Talmm4VuQj5rJ4R5N49v1IOQLX10soKgJLp5c4GteR5UtJBKbtZY7Y79Y/5dDo1FWL5hQItgTVVl&#10;q4mJQgdqXYfBN2BvN4YCLWN0QIQ+JM55GIKKd2xzBlEFbPF0V1UrYhx1zFlkVtV3VV2xS0J48GId&#10;P7J6sWa9NK98mGuYKld+xHDgIWSBE3aZddhvGFi9a89w1VxMYS5ynl/iVht0c2OFSrZ2YmdDP1Z4&#10;fmswNIZ6wW9PKmx9RHPLIb1/2niddIdrcWCCapRtkmNqYDRvrWZWVUFx0WlLSg50E2xYPuN2hm+M&#10;NE95IXLsKnV78naWIgp+yHp7c0xoHmg5aWdqkmp1Xxds+Wy1VHxvZG77SWxx/HFTPnt0wnPLNCF3&#10;rnZlKn96yXk4Ik192Xwvch9lKW/jaFJn5XFzXiBqkHMAU6JtQnSLSPZwHnYpPipzMnfhNAR2Znmw&#10;KpB5xHupIoV9DH23cSFinHd2Z4Jll3hhXXBof3k3UvprcHoESF5uiXrePdFx2HvSM9V1S3zYKpB4&#10;5n3yIrV8YH8PcFNga37SZsVjnH8ZXMdmuX81UmVp4H9AR99tMX9XPXlwtX+CM7p0V3+9Kpl4KH/9&#10;Itx70YA4b7BemYXlZjRh94WNXEFlQYTvUfBok4QzR3hsEYOEPSFvyYLnM41zlYJZKqB3ioHHIvx7&#10;XYEybzldJIyqZcdgqou/W9ZkFoplUY5niIjbRy5rJYdgPPNvAIX5M2dy+ISfKo53F4NGIxV7AIH/&#10;bNJ6zVEVY0p7h1UuWW18YllgTyl9RV2vRKR+LWIlOjB/LWbVMFWASmu+JziBmnEOH4CDBHaya2h3&#10;H1hVYkR4PFvlWJV5Xl+DToR6gmM1RC97s2cJOe59BGsPMEp+cm9HJ2iAEnPWH+yBv3iiakBzp1+g&#10;YS11H2KXV7t2i2WYTcZ39GioQ6V5cGvWOZp7Em8vMDB80HKyJ4p+uXZ7IEmAoXpraShwembfYB1y&#10;PWk4Vrtz7WuXTQ11nm4EQxF3aHCJOT15V3MxMA17YXX6J6F9jXj4IJl/qnwKaCRtpG4LXzNvqW/G&#10;VeRxmXGCTEZzjHNDQqR1lXUYOPN3zncOL/Z6G3kZJ7p8hntIIN5+1318ZztrKnUmXl9tbXZEVS1v&#10;mXdUS7dxxHhhQjV0B3l9OM12cnq5L/J4+nwGJ9R7oH1mIRd+JX7BZnxpB3wRXcNrh3yYVKtt53z4&#10;S0ZwQX1LQc5ytX2wOIR1VH4uL+R4BX6+J+d63n9PIUZ9kn/XZeRnPYK5XTlp7oKsVC9sfIJcSt5u&#10;/oHyQXZxnIGcODp0aoFcL8B3QoEuJ/V6P4D7IWx9GoDBZXJly4kcXNBopIiDU8trWIeASodt+4ZT&#10;QThwt4U7OBdzpYQ7L6l2pYNMJ/F5yIJfIYt8uoGAYoSC3FDhWfSC8VT3URSDIFkqR9ODS12DPluD&#10;bmINNQODm2bWLE2D22vYJGKEQ3E1HdWExHbHYUN/ale3WQN/3VtPUEeASl77RzaAqmLEPfSBCGa2&#10;NNWBe2rfLFuCAm84JKqCsXPeHlKDcXilYEN8HV6QWAx84WGeT4R9kGS5Ro9+LmfsPYB+0GtDNJh/&#10;jG7JLFqAXHJ2JOKBT3ZhHr6CSXpbX1R5DmVeVyJ6F2fZTqV7A2pfRfB75Gz6PQd8zm+yNFR90nKR&#10;LE5+6XWPJQ2AHHi7HxyBSXvnXnB2T2wfVk53mG4GTeN4wW/zRUZ53HHqPKV7BnQANBd8TnY2LEJ9&#10;o3iBJTB/EXrqH2uAbn1HXaVz5HLLVZd1bHQhTUd2znVuRMJ4IXbBPEF5fngoM/p69HmuLEV8gXtG&#10;JVN+KHzpH61/t356XPRxyXlEVPJzj3oITLd1KHqyRE52q3tZO+p4NXwUM9B52HzmLF17hX3KJXl9&#10;X36vH+N/H3+AXGZwAn+MVIhyB3/HTGdz0X/GRBl1c3+yO8d3HH+7M6Z47H/dLEJ6wYAUJY98vIBA&#10;IA9+pIBcW/xukIWaVCRwv4VMTAtytISeQ890eIPRO5d2PIMjM5F4KYKPLD16IoIPJZt8QoGMIDJ+&#10;QoEPWIqLOlBhUPiKlFSBSRqKAFi+QN2JXl0rOHGIp2HTMDKH7mbBKJ2HQmvkIdiGtnFVHGCGUXbZ&#10;V3GH/VbXUBWHuFqBSEyHWl5FQD6G4mIuOBCGWGZIMBKF12qeKL+FZm8gIjWFG3PiHO2E8XinVpiE&#10;1V1JTzuE2GB1R5yEuGOzP6iEdmcTN6+EKGqcL+qD6G5YKNWDuXI2IoGDr3ZGHWeDvnpMVdKB3WOv&#10;TnaCHWZTRtyCN2kHPyOCNGvYN1CCKG7PL7+CLHHsKOCCP3UlIr6CcniBHdCCtnvHVRF/KWoNTcF/&#10;q2wmRjl//m5MPpeAMXCCNwqAYXLhL5uApHVfKOiA9HfuIvGBYHqRHimB1H0XVF98xHBbTR19inHq&#10;RbF+F3N6Pi1+fHUVNr5+3HbNL4h/TXinKPN/0nqLIxyAdHx0HnOBF347U8V6s3Z5TJR7uHeARUJ8&#10;e3h0Pdl9DHluNnt9l3qDL2t+MnuyKQh+1nzuI0R/qn4hHrCAe38zU0F453xZTBZ6L3zWRNV7Jn0t&#10;PYZ74H2CNkB8jH3yLzp9Un54KQN+D38OI29+/3+WHuF//YADUuB3cYIeS8x49oIXRKB6H4G/PXF6&#10;7YFYNlV7o4EaL2h8fID4KSd9Y4DoI4p+foDOHwh/mICsTtiT/U+jSEqShFPSQXGREVgdOj2PhVyk&#10;MuGN2WF2K7uMI2aTJUGKemvkH5SI9nFvGxmHtHbnTcyQ+lW5R1KP7Vl9QICOr11fOX2NP2FxMmyL&#10;rWXBK5aKHWpPJWyIn28DIACHUnPlG7WGR3inTRSN+FvLRoyNLF8cP9WMKWKEOOqK6GYcMhGJiWnj&#10;K3mIMW3gJZCG7XH3IFuF3XYvHDuFCXo+THiLEWHQReqKfGSkPzGJr2ePOHuIrGqfMcmHiW3gK2WG&#10;b3FGJa+FanTAIKiEl3hNHK+D+HuqS9qIXmfORVOIEGohPq6He2yIOBCGqG8IMaKFv3G5K1yE4nSK&#10;Jc+EF3diIOyDfXpBHRCDEHzsS0GF723HRMaF8W+VPkCFmXFuN8SE9nNeMXOEOXVwK2ODiXekJfCC&#10;8XnaISaCjHwJHWGCTn4DSryD0HOTREyEIHTcPeSEAnYiN4aDi3d7MUyC9XjyK1qCbXqCJhKB93wX&#10;IVuBwH2cHaSBrn7vSkyCAHkvQ+eCl3nyPZWCr3qfN1aCXntYMS2B6nwyK0WBi30gJhqBMn4WIYSB&#10;GX75HdqBLH+0SfuAfH6lQ5eBUn7bPVWBnX7mNzGBbH75MSSBD38wK1SAyn98JiiAln/RIZqAnoAb&#10;HgWAxIBUAAD//wAA//8AAP//AABtZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAA&#10;AAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywt&#10;Li8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVm&#10;Z2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6f&#10;oKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY&#10;2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJ&#10;CgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0u&#10;LzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJ&#10;i46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW&#10;19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5&#10;+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoa&#10;GxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxN&#10;T1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8&#10;vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp&#10;6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pjky/6JGSv2gTWDxpExy5qdM&#10;hNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+d&#10;iNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7&#10;vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqo&#10;UJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky&#10;/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNar&#10;movdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeB&#10;wLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbP&#10;plmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JG&#10;Sv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovd&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLql&#10;h8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmm&#10;x6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2g&#10;TWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2&#10;o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6Vk&#10;scSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDx&#10;pExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fL&#10;s6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSn&#10;b7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy&#10;5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pjky/6JFSv2hTGDypUtx5qlKg9qqTZXPqValyKhhsMWqa7XCrHW6vqt9v7qqg8W2qIfKsqaH&#10;0Kuih9aknoncmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h&#10;mpqP4Zqaj+Gamo/hmpqP4Zqaj+H/pjgy/6NFSv2iS2Dypklx5qpIgtutSpPQrFKjyaxdr8avZ7PD&#10;sXG4v7N5vbivgcSyqofLrKaG0KWjhtWdn4bak52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOd&#10;i96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi97/pzgy/6NFSv2iSl/yp0hw56xG&#10;gdyvR5LSsE6hyrFXrci2YrDFumy1urN4vrKugcWtqofLp6eFz6CkhNOYoYXXj5+I2o+fiNqPn4ja&#10;j5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNr/&#10;pzgy/6NES/6jSV/zqUZv6K5EgN2zQ5DTtkifzLdRqsrAXKy9uGy3s7J4wK2ugcapqobKoqiEzpul&#10;hNGUo4TUjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH&#10;14yhh9eMoYfXjKGH14yhh9f/pzcy/6NES/6lR17zqkRu6bFBf9+4Po7WvUKbz8NKpMK+XK+2t2y5&#10;rrF4wamugcalq4XJnqmEzJing8+RpYTSiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSK&#10;o4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtT/qDcy/6RES/6mRl70rUJt6rQ+feG9&#10;O4vaxjyWysZIpLm8XLKvtm27qbF5waWugsWhrITIm6qDy5Wpg82Pp4TPiaaG0YmmhtGJpobRiaaG&#10;0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtH/qDcy&#10;/6RDS/+oQ131rz9s7Lg6euTDN4fd0zWQwcRJp7G6XrWptW68pLF6wKKvgsSdrYTHmKyEyZKqhMuN&#10;qYXNiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoio&#10;hs6IqIbOiKiGzoiohs7/qTYy/6VCS/+qQVz2sjtq7r02d+jLM4DQ0jOTuMNLqKq5YLaktXC8obJ7&#10;wJ6wg8OaroTFla2Ex5CshMmLq4XKh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM&#10;h6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsz/qTUy/6VCS/+sPVr4tzdn8cQxcd/XLHvF&#10;0DWVsMJOqaS4Y7eftXK8nbN8v5uxg8GXr4TDkq6ExY6thcaKrIbIh6yHyYesh8mHrIfJh6yHyYes&#10;h8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8n/qjQy/6ZA&#10;S/+wOVj5vTFi584tadDgJH+5zzeXp8JSqZ66ZrWatXO7mLN9vpeyg8CUsYXBkLCFw42vhcSJrobF&#10;hq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aG&#10;rofGhq6Hxoauh8b/qzMy/6o7Sf+2MlPwxypa2N4hZsLfJIKtzjyYn8NWp5m8aLKWt3W4lLR9vZOz&#10;g76RsoW/jrKGwIuxhsGIsIfChrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCI&#10;w4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMP/rTEy/7AzRfjAKUzf1iNNx+ggarPeJoShz0GW&#10;l8ZZpJPAaqyQvHWyj7l9to+3g7iMtoS6irWFvIi0hr2Gs4e+hLOIv4SziL+Es4i/hLOIv4SziL+E&#10;s4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL//ry8y/7kpP+jO&#10;Hj/M5htSt+4hbaXeLIOX0kWSkMtbnYzFa6WLwnWqir98rYe+f7CEvICxg7yCsoG7g7N/uoS0frqG&#10;tX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1&#10;frqGtX66hrX/sioy8cYcM9HiFDq88xtWqO4mbZjhNX+O2EqMiNBdlYbMa5uEyXSggcd4o37Fe6V8&#10;xH2me8R+p3nDgKh4woKpd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfC&#10;g6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6r6vhwo1t0OI8DwFD+s/R5XnPAtao/lPnmG3k6Dgdhf&#10;i3/Ua5B60XCUd890l3XOd5hzzXmacs17m3HMfZtwy3+cb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd&#10;b8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ3Z0gsYxO0OKbD9FkGf&#10;/yRVkfQ1ZYfrRnB/5VR5e+Fhf3bdaIRy226Hb9lxiW3YdItr2HeMatZ5jWnWeo5o1XyOZ9V+j2fV&#10;fo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+&#10;j2fVfo//ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvC&#10;upCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMid&#10;cLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl&#10;76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Kt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCM&#10;xbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDF&#10;nHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NR&#10;deSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/&#10;ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiM&#10;j8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1&#10;wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSk&#10;U4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq&#10;/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2&#10;iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyD&#10;ub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4ba&#10;oluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59G&#10;QP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLM&#10;s4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otP/ozkq/59GQP+eT1T6oU5k76RPdeWmUYXapViV0aJio8mfba/Fn3e1wp6Aub+d&#10;iL68mYnDuZSLx7aPjcuzipDPsYaW1K6DoNengaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh&#10;1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodX/ozkq/6BGQP+eTlT6ok1k8KVOdOWoT4Tbp1WU&#10;0qVfocqjaa3FonS0wqF9ub+ghb67nYjDuJiJyLWTi82xjo7TromW2KeFndqhhaDWoYWg1qGFoNah&#10;haDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNb/ozkq/6BGQP+f&#10;TVT7o0xk8KdMdOapToPcqlOS0qlboMumZqvGpXCzw6V6uL+kgr27oofDuJ2HybOYic+wlI7Vq5KX&#10;2qCKnNybiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y&#10;m4mf2JuJn9j/ozgq/6BFQP+gTFT7pEtj8ahLc+arTIPdrVCR1KxYnsyqYqnHqmyxxKp2tsCqfry8&#10;qITCuKSGybOhiM+snI3Vo5aU2pqRnNyWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaO&#10;ntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntj/pDgq/6BFQP+gS1P7pUpj8alJcuetSoHesE2Q1bBV&#10;nM6wXqfJsGivxrJzs8OyfLi9sIDBtqyCya6nhc+loYrVnJyR2pWZnNyRlJ7ZkZSe2ZGUntmRlJ7Z&#10;kZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntn/pDgq/6BFQP+hSlP7&#10;pkhi8qtIceivSIDfs0qO1rVRmtC2WqTMuGWryr1xrsG5e7a3soDArqyEyKaohc6dpIfUlKCO2I6f&#10;mduMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue&#10;2Yybntn/pDgq/6FFQP+iSVP8p0dh8q1GcOmyRn/gt0eM2btOl9O/V5/QxWOkxcBwrbq4ebewsoDA&#10;qa2Fx6CohM2XpYXSjqGJ14egktmHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiH&#10;oZzYh6Gc2IehnNiHoZzYh6Gc2IehnNj/pDcq/6FEQP+jSFL8qUVh865Eb+q1Q33ivESJ3MJKk9jK&#10;VJnKxmKkvL1usLK2eLmqsYDBpK2Fx5uphMyTpoTQiqOH1IOijtaCopbWgqKW1oKiltaCopbWgqKW&#10;1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltb/pTcq/6FEQf+kRlL9qkRg&#10;9LFCbuu4QXvkwUKG38xGjdPPUpfBxGGns7tts6u1eLulsYDBn66ExpirhMqQqITOiKaG0YKkjNOA&#10;pJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04Ck&#10;ktP/pTcq/6FEQf+lRVH+rEJf9bQ/bO28Pnjnx0CB4NZGh8nNUZq4wmCqrLpttaW1eLygsYDBm66E&#10;xZWshMiOqoTLh6iGzoKni89/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q&#10;f6aP0H+mj9B/po/Qf6aP0H+mj9D/pTYq/6JDQf+nQ1D/rj9d97c8afDCO3Pm0D9509k/ir7LUZ2v&#10;wGGspblutqC1ebycsoHAmK+Ew5KuhMaMrIXIh6qHyoKpisx/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+p&#10;js1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs3/pjYq/6JCQf+pQE//sjtb+b04&#10;ZezLOG3c3DV4x9Y+jrPJUqCnwGOtn7lwtpq1eryYsoG/lLGFwo+vhcSLrobFhq2Hx4Ksish/q43J&#10;f6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcn/&#10;pzUq/6NCQf+sPE3/tzZX8sUzX+HWNmPN4zF8utM/kanIVKGfwGWtmbpytZa2e7qUs4K+krKFwI2x&#10;hsGJsIfDhq+IxIKuisWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6M&#10;xYCujMWArozFgK6MxYCujMX/qDQq/6Y+P/+xN0r5vjBS588vVdHiLGjA4TB/rdJCk6DIV6GYwWer&#10;lLxzspK4fLeQtoK6jrSFvIuzhr6IsofAhbGJwYOxisGBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKB&#10;sIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjML/qTIq/6s4Pf+4L0XuyClI1t8lUsPs&#10;KWyx3zGCodJFkpfKWp+Rw2mnjr90rY28fLGLuoG0iLmDtoW4hLiDt4a5gbaHun+1ibt+tYu8frWL&#10;vH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7z/qzAq&#10;/7EvOPbCJjzc2h87xusjV7PsKm+j3zWCltRKkI/NXZqLyGuhicR1pobCe6qDwH6sgb+Arn++grB9&#10;vYOxe7yFsnq7h7N5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7&#10;iLN5u4izebuIs3m7iLP/rS4q/rslMOPSGi3J6BtBtvcjWqXsLm+W4Tx/jNhPi4fSX5OEzWyZgcp0&#10;nn7IeKF7x3ujecZ9pHjFf6V2xIGmdcODp3TDhKhzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap&#10;c8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqn/tCQl7MoWI83lEyy59htGp/omW5juNWyM&#10;5UR6hN5Tg4DZYop81WyPeNJxk3XQdZVzz3iXcc56mHDNfJlvzX6absyAm23Mgpxsy4ScbMuEnGzL&#10;hJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJz1wRUZ0d8M&#10;GLzzEzGq/x5HmvwsWY7yPGeE6ktyfeVYenngY4B03mqEcNtvh23ac4lr2XaKath4i2nXeoxo1nyN&#10;Z9Z+jmbVgI5l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l&#10;1YGPZdWBj2XVgY/S0goJv+gNHa3/FTOd/yNFkP8zVIX3Q19+8VFod+xcb3DpYnRr52d3aOVteWbk&#10;cHtl43N9Y+J2fWLheH5i4Xl/YeF7f2DgfYBf4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/&#10;gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4H/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH&#10;2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+a&#10;UUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGb&#10;w7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bC&#10;j4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxn&#10;ldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/&#10;nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+&#10;oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6&#10;wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZ&#10;cKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ&#10;959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6&#10;fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuS&#10;vL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHM&#10;lnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/51GNv+aUEr/nlFZ96BS&#10;aO2hVnjkoVqG255klNKbbqDMmHiqxpWBssSVibbBkY66v4yQvb2Ik8C8hJfDuoGbxbl+oMe4fKfI&#10;snuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsj/&#10;oDgi/51GN/+bT0r/n09Z+KJQaO6jU3flpFeF3KJgk9Oeap/Nm3Spx5h9scSXhrbBlIy6v4+OvryK&#10;ksK6hpXFuIKayLd/oMu0fKfMrHypyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2p&#10;yqp9qcqqfanKqn2pyqp9qcr/oDgi/51FN/+cTkr/oE5Y+KNPZ++lUXblplWE3aVdkdSiZp3Nn3Co&#10;yJx6sMSagrbBmIq6vpKMv7uNj8S4iJPItoOZzLSAoc+sfaXPpn6nzKR/qMukf6jLpH+oy6R/qMuk&#10;f6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMv/oTgi/51FN/+dTUn/oUxY+aVNZu+n&#10;T3XmqVOD3qhakNWmYpzPo2ymyaB2rsWef7XBnIe6vpeKwLqQjca2i5LLtIiazrKGpNGmgKTRoIGn&#10;zZ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8z/oTgi&#10;/55FN/+eTEn/oktX+aZMZvCpTnTnq1GC36tXjteqX5rQqGmky6VzrMajfLPCoIS5vpyIwLmWjMa1&#10;kZLLr42Yz6qKodKghKPTm4SmzpqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqE&#10;p82ahKfNmoSnzZqEp83/oTgi/55FN/+eS0n/o0pX+qdLZfCrTHPorU+A4K9UjdmuXJjSrWahzatw&#10;qciqebDDp4G3vqGEwLWbicaulY/MqJGVz6KOntKaiaLTloelz5WHps6Vh6bOlYemzpWHps6Vh6bO&#10;lYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps7/oTci/55EN/+fSkn/pElW+qhJZPGsS3Lp&#10;sE1/4bNRi9qzWpXUs2Oez7NupcuzeKvDrHy3uKWBv6+ehsaomYzLoZWS0JuSm9OVjqLUkYyl0JGL&#10;ps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps7/oTci/55E&#10;N/+gSUj/pUhW+6pIZPKuSXHqskx94rZPidy4V5LWumGa071toMm4dau+sHq2s6l/v6qihMainYrL&#10;m5qQz5WXmdKQlaLUjZCl0IyQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+M&#10;kKbPjJCmz4yQps//oTci/55EN/+gSUj/pkdV+6tHY/OwSHDrtUp85LpOht6/VY/aw2CV0sRtnMW7&#10;c6q5s3i2rq19v6WngsWdoojLlp+Oz4+cltKLnKLTiJWk0ImUpc+JlKXPiZSlz4mUpc+JlKXPiZSl&#10;z4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc//ojci/59EN/+hSEj/p0ZV/KxFYvSyRm7suEh6&#10;5r9Mg+HHU4rczWKOzshsm8C/caq0t3e1qbF8vp+sgcWXp4bKkKSMzoqildGGoqHShJul0IWapc+F&#10;mqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc//ojYi/59DN/+i&#10;Rkf/qERU/a5DYfW1RGzuvEZ36cRLf+PPVITZ1GWIyMtrmrrCcKmuune0o7R8vZqvgcOSrIXIi6mK&#10;zISnks+AppzQgKOlz4Chps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabO&#10;gKGmzoChps7/ojYi/59DN/+jRUf/qkJT/rFBX/a4QWrxwURz6sxLeeDaVnzP1V6NwMxpm7PDcqin&#10;u3mznrV/u5exg8KOrYXGh6uIyoGpjc18qJbOe6iizXupps17qabNe6mmzXupps17qabNe6mmzXup&#10;ps17qabNe6mmzXupps17qabNe6mmzXupps3/ozYi/59DN/+lQ0b/rEBS/7Q+Xfm9P2buyENt49ZN&#10;b9XdToHE01mRtclmn6nBcaugu3mzmbaAupSyhcCMr4bEhq2Ix4CrjMl8qpLKequcynmrn8p5q5/K&#10;eaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8r/ozUi/6BCN/+mQUX/&#10;rz1Q/rg7WfPEPGHm0UNk2d9Dc8jcSoW30FeVqsdloqDAcKyZunm0lLaAupGzhb6LsYbBhbCIw4Gu&#10;i8V9rZDGeq2XxnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2a&#10;xnqtmsb/pDQi/6FBN/+pPUP/szlN+b43VerMOlnb3Ttiy+U/d7vZSImrzleYoMZlpJjAcayTu3qz&#10;kLiBuIy1hLuIs4a+hbKJwIGxi8F+sI/Ce7CUw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6&#10;sJbDerCWw3qwlsN6sJbDerCWw3qwlsP/pDQi/6M+Nv+tOUH/uDRI8MYzTd/ZNlDN5TZnvuQ7e63X&#10;SIygzViZl8ZnpJLBcquOvXuwjLqBtIi4g7eEt4W5grWIu3+0ir18s42+erORv3qzk796s5O/erOT&#10;v3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk7//pjIi/6Y6NP+yMz33wC5C&#10;5NIvQc/kLlW/7zNrr+E7fqDWSo2WzluZkMhpoYzDc6iJwHushr5/r4K8gbKAu4SzfbqGtXu5iLZ5&#10;uIu3d7ePuHe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3&#10;kLn/pzEi/6wzMf+5KzbqzCY20uEmQcHvLFqw7TNuoeE9f5XXTYyN0F6WictrnYbHdKKDxHqmf8N9&#10;qXzBgKt6wIKseb+ErXe+hq91vomwc72MsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x&#10;c72NsXO9jbFzvY2xc72NsXO9jbH/qS4h/7MqK/LFIizW3hwtw+0jR7L5K12i7DZvleJCfYvaUoiF&#10;1GCQgtBsln7Mc5t7yneeeMl7oHbIfqJ0x4Cjc8aCpHHFhKVwxIembsSKp27Di6duw4unbsOLp27D&#10;i6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6f/rCog+r0fItzZEhvF6xoztPoj&#10;SqP5Ll6V7jxtiuVJeYPfVoJ+2mSJetZsjnbTcZFz0nWUcdB5lW/Pe5dtzn6YbM6AmWvNgppqzYSb&#10;acyHnGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJz/&#10;th4Y5NAOE8jpESC1+Rs3pf8mS5f6NFyL8UJogupPcnzlW3p34WR/ct5qg27ccIZs23SIatl3iWjZ&#10;eYtn2HyLZtd+jGXWgI1k1oKOY9WFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWF&#10;j2LVhY9i1YWPYtWFj2LVhY/pxw0MytoLD7f3EiSn/x05mP8rSYz+OleD9klhfPBVaXXsXm9u6WN0&#10;audpd2flbnll5HJ7Y+N1fGLid31h4nl+YOF7f1/hfX9f4H+AXuCCgV3fg4Fd34OBXd+DgV3fg4Fd&#10;34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4HL0AkDuuILE6j/FCaa/yE3jf8xRYT/&#10;QFB8/E5YdPhXX230XWRn8mJnY/BoamHubGxf7XBtXe1yb1zsdW9b7HdwWut5cVrrenFZ6nxyWOp/&#10;cljqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3P/nDga&#10;/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfC&#10;gZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CE&#10;pMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzs&#10;m1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94&#10;sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pG&#10;Lf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5&#10;wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuO&#10;jKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm196&#10;5Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+X&#10;UUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+e&#10;usF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvI&#10;ipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nTga/5pFLv+XUEH/m1FP/51UXfWeWGvsnV155Jtk&#10;htyYbpLVlXic0JKBpMuPiavHjY+xxYmTtcOFl7jCgpq6wX+eu8B9or2/e6e+v3mtvrt4sb62ebK+&#10;tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr7/nTga/5pFLv+YT0D/&#10;nVBO/59SXPagVWrtoFp45Z9ghd2capHWmHOb0JV9pMuShavHj42xxIyRtsKHlbnBg5m7v3+dvr59&#10;or+9eqjAvHmvwbR5sMGwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqw&#10;wLB6sMD/nTca/5tFLv+ZTkD/nk5O/6FQW/eiU2nuo1d35qJdg96fZo/XnG+a0Zh5o8uVgqvHkomx&#10;xI6PtsKJk7q/hJi9vYCdwLx9o8K7e6rEtHqtxK17rsOqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gq&#10;e6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8H/njca/5tELv+aTUD/n01N/6JOW/ekUWjvpVV156Vagt+j&#10;Yo3YoGuY0px1ocyZfqnIlYawxJKNtsGMkbu+hpa/vIGcw7p+pMW3fKvHrXurxqd8rcSkfa7DpH2u&#10;w6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsP/njca/5tELv+bTED/oExN&#10;/6RNWvimT2fwqFN06KhXgOCnXozapGiW06Fxn86deqfJmYOvxZWKtcGPj7u9iZXBuoWdxLaCpMew&#10;gKrIp32qyKJ+rMWff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/&#10;rsP/njca/5tELv+cSz//oUpM/6VLWfmoTmbxqlFz6atVf+KrW4rbqWWU1aZunc+jd6XKn4CsxZmG&#10;tL+TjLy4jZPBsomZxa6GociqhKnJoYCpypyBrMabga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E&#10;m4GtxJuBrcSbga3Em4GtxJuBrcT/njYa/5xELv+cSj//oklM/6ZKWfmpTGXxrE9x6q5UfeOvWYjd&#10;rmKR1q1rmtGqdaLLpX2rwZ2DtLmWibyykZDBrIyWxqeJncijh6bKm4Ooy5iDq8eWhK3FloStxZaE&#10;rcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcX/njYa/5xDLv+dST//o0hL/6dJ&#10;WPqrS2Tyrk5w67FSe+SzV4XftGCO2bNqltGxdZ7GqHurvKCBtLOah7yslI3CppCUxqCNm8mci6TL&#10;loeoy5OHq8iSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMX/&#10;nzYa/5xDLv+eSD//o0dL/6hIV/utSWPzsExv7LRQeea4VoPhu16L2rtqks20c57Bq3mqt6R/tK6d&#10;hLymmIrBoJSRxpqRmMmWj6HLkYyozI+KqsiOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqs&#10;xo6KrMaOiqzGjoqsxo6KrMb/nzYa/5xDLv+eRz7/pEZK/6pGVvyuSGL0s0tt7rhPd+i9VX/hwV6G&#10;1sBsjsi3cZ29rneqsqd9tKmhgruhnIjBmpiPxpSWlsmQlJ/LjJKozIqPqsmKjqzGio6sxoqOrMaK&#10;jqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMb/nzYa/5xDLv+fRj7/pUVK/6tFVfyw&#10;RmH2tklr8LxOdOfCVXvfyGGA0cNqjcS6cJ24snWprat7s6OlgLuboYbBlJ2NxY6blMiKmZ3Khpmo&#10;y4aUqsmGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8b/nzUa&#10;/51CLv+gRT3/p0RJ/61DVP6zRF/3ukdo78FNcOXJVnXczmR6zMZpjb6+bpyytnSop7B5sp6rfrqV&#10;poTAjqOLxIihkseEn5rJgJ+nyoGaqsiCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKY&#10;q8aCmKvGgpirxoKYq8b/oDUa/51CLv+hRD3/qEJI/69BU/+2Ql33vkZl7MdNa+PSWG3W02F6x8pn&#10;jLnCbZusvHKnobZ3sZixfbmPrYK+iKqJw4KokMZ9p5nIeqelyXuiq8h9nqzGfZ6sxn2erMZ9nqzG&#10;fZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMb/oDUa/51CLv+iQjz/qkBH/7I+Uf26QFnz&#10;w0Rg6M9OY9/cWWfP2GB5wM9mirLIa5qmwnCmm7x2r5G4e7eJtYG8grKHwH2wjsN4rpbFdq2hxnWs&#10;rMZ3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcX/oDQa/55B&#10;Lv+kQDv/rD1F/7U7Tve/PlXsy0RZ4dpPWtTfUWzG2lp9uNNii6vOaZifxnGklcB3rY67frSHt4O5&#10;gbSHvXyyjL95sZPBdrCbwnSwpsJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJy&#10;sK3CcrCtwnKwrcL/oTMa/55BL/+nPTr/sDpD/bo4SvDGO0/j1UVO1eFGX8jiS3G63VKBrNVbj5/M&#10;ZpuWxnCkj8B4q4q8f7GEuYO1gLeHuHy2i7t5tJC8d7SXvXa0ob10s6W+dLOlvnSzpb50s6W+dLOl&#10;vnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb7/ojMa/6A+Lv+qOTf/tDU/9sA1ROfPOUXX3zxQ&#10;yedBZLvlRnas3E6Fn9NakpXMZ5yOxnGkisJ5qoW/fq6AvIKyfbqGtHq5irZ3uI64dbeTuXO3mrlz&#10;t6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLn/ozIa/6M6LP+u&#10;NDT+ujE67cowO9rdMj/K5zhVvOw9aa3lRHmf206HlNNcko3MaJuIyHKhhMR5poDCfap8wIGteb6F&#10;r3e9iLB0vIuycruQs3C7lbRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0&#10;b7qatG+6mrT/pDAa/6c1Kv+0LzD0wyox3tgrLczmLkW98jVare47bJ/kRHuT21GHi9RekIbPapiC&#10;y3Odfsh4oXrGfKR3xICmdcODqHPChqlxwYmrb8CNrG3Akq1sv5WtbL+VrWy/la1sv5WtbL+VrWy/&#10;la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la3/pS8a/60tJfy8Jyjl0CEkzuQkM77xLEqu+DNdoO09&#10;bZPkR3qK3VSFg9dhjH/SbJJ7z3KXd813mnTLe5xyyn6ecMmBoG7IhKFtx4eia8aKo2nGjqRoxZGl&#10;aMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaX/pywa/7UlH+zJGhzQ&#10;4hkhv/AiOK/9K02g+DVek+5BbInmTXeB4FiAfdxkhnjYa4tz1XGOcNN1kW7SeZNs0XyUatB/lmnP&#10;gpdoz4WYZs6ImWXNjJpkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2O&#10;mmTNjpr/riQW9cEXFNTfDhDA7xgmsP0jPKH/LU6U+TpdifFHaIHrUnF65l14dOJkfXDfa4Ft3XCE&#10;atx0hmjbeIhm2nuJZdl9imTYgIti2IOMYdaFjWDWiY5f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f&#10;1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi47+uRYN1NILBsLuDhax/Bkqov8lPZT/MkyJ/EBZgfZNYnrw&#10;WGlz7F9vbOlkc2jnanZm5W95ZORzemLjdnxh43l9YOJ7fl/hfn5e4YB/XeCDgFzghYFb34iBW9+I&#10;gVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIHUyAkDxNcKB7L7EBmj/xwr&#10;lf8oO4r/OEiB/0VSevxSWnL3WWBr9F5kZvJkaGLwaWpg7m1sXu1xbVztdG5b7HZvWux5cFnre3FY&#10;631xWOp/clfqgnNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bp&#10;hHPEzQgBtN0IC6T/EhqX/x8qi/8uNoH/PUF5/0pJcf9SUGn/WFVj/V1YX/tjW1z5Z11a+GtfWPdu&#10;YFf3cWFW9nRhVfZ2YlT1d2NT9XljU/R8ZFL0fmRR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl&#10;UfSAZVH0gGVR9IBlUfSAZVH0gGX/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTf&#10;j3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lX&#10;U/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamw&#10;x3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/&#10;ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19&#10;mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO&#10;2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2Z&#10;W2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Su&#10;scdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU&#10;/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnL&#10;e56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+TUTf/l1NF/5lWUv2ZW2D1mGBt7ZZneeWTcYTfkHuO2o2E&#10;ltWIipzRhJCiz4CVpsx9manLe52syXmhrsh3pa/Idqqxx3SussdztLLEdLqyv3W6sr91urK/dbqy&#10;v3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urL/ljMU/5ZDJf+VUDf/mVFE/5tUUv6cWF/1&#10;m11s7ZlkeOaWbIPfk3aN2o+AltSMiJ3Rh46jzYOTqMuAmKvJfZyuyHqhscZ4pbLGd6q0xXWwtcV0&#10;uLW9d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLX/lzMU/5ZD&#10;Jf+WTjf/mk9E/51SUf6eVV72nlpq7pxgdueaZ4LglnKM2pJ7ldSOhJ3QioujzYaRqcqClq3Ifpuw&#10;xnugs8V5prXEd6y2w3azt753t7e3eLa4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triy&#10;eba4snm2uLJ5trj/mDMU/5dDJf+XTTf/m01D/59QUP+gU133oFhp759ddeidZIDhmm6L25Z3lNWR&#10;gJzQjomjzImPqcmEla7HgJqyxX2gtcN6p7fCeK65wHe1ubh4tbmxebW5rHq1uax6tbmserW5rHq1&#10;uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbn/mDMU/5hDJf+YTDb/nExD/6BOT/+iUVz4o1Vo&#10;8KJbdOmhYX/inmqJ3Jpzk9aVfJvRkYWjzIyMqcmHk6/Ggpmzw36gt8J6qLnBeLG7uXizvLF5s7ur&#10;erS7p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbr/mTMU/5hDJf+Z&#10;Szb/nktC/6FMTv+kT1v5pVNm8aVYcuqkXn3jomaH3Z5wkdeZeJnSlYGhzY+JqcmKka/Fg5i0wn+f&#10;uL18p7u6erC9snqyvqt7sr2mfLO8o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6&#10;o320uqN9tLr/mTMU/5hDJv+ZSjb/n0pC/6NLTv+mTln6qFFl8qhWcOuoXHvlp2KF36NsjtmfdZfT&#10;mn6fzZOGqMWNja+/h5S1uYOcubV/o7yxfay+rHyxv6V8sb+hfrO9nn60u55+tLuefrS7nn60u55+&#10;tLuefrS7nn60u55+tLuefrS7nn60u55+tLv/mTMU/5lDJv+aSTX/oEhB/6RJTf+nTFj6qlBk86tU&#10;bu2sWnnmrGCC4Kppi9qmc5TPn3ydxpeDqL6QirC4i5G2soaYuq2DoL2pgai/pYCwwJ9/sMCcgLK9&#10;moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7v/mjMU/5lDJv+bSDX/&#10;oUdB/6VITP+pSlf7rE5i9a9SbO6wWHbosV5/37BoiNWsdJDKo3qdwJuBqLiUh7Cxj462q4qVu6aH&#10;nb6ihaXAn4SvwZmBr8GXgrK+lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOz&#10;vJWDs7z/mjMU/5lDJv+cRzX/okZA/6dHS/+rSVb9r0xg9rJRau60V3Plt1583bZqg8+vcpDFpnid&#10;u55+p7KYhbCrk4u2pY6Tu5+Lmr6biaLBmIiswpOFr8KShrG/kYazvJGGs7yRhrO8kYazvJGGs7yR&#10;hrO8kYazvJGGs7yRhrO8kYazvJGGs7z/mjMU/5lCJv+cRjT/o0VA/6hFSv+tR1X+sUpf9bVQaOu5&#10;VnDjvV532btqgMuycJDAqXadtqJ8p62cgq+ll4m2npOQu5mPmL6UjaDBkYypwo2KrsKNibG/jYmy&#10;vY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr3/mzMU/5pCJv+dRTT/pEQ/&#10;/6pESf+vRVP8tEld8rlPZem+Vmzhw2By075pgMa1bo+7rXScsKZ6p6eggK+fm4a1mJeOu5OVlb6O&#10;kp3BipKnwoiQrsKIjrDAiI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiN&#10;sr3/mzMU/5pCJv+eRDP/pUI+/6tCSP+xRFL6t0ha8L1OYebEVmfeyWJtzsFnf8G5bY62sXKbq6p4&#10;pqKlfq6ZoIS1kp2Luoyak76HmJvAhJekwoKWr8KDk7DAhJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+&#10;hJGyvoSRsr6EkbK+hJGyvoSRsr7/mzMU/5pBJv+fQjP/pkA9/61AR/+0Qk/3u0dX7cNNXeTMWGDZ&#10;zWBsycVmfry9a42wtXGapa92pZyqfK2TpoK0jKKJuYagkL2Bnpm/fZ6iwXuer8F9mbDAf5ayvn+W&#10;sr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr7/nDMU/5pBJv+gQTL/qD88/7A+&#10;Rf+3QU30wEVT6slOVuLVWlfS0V5rxMlkfbbBaoyqu2+Zn7V0pJaweqyNrICyhqmHt3+njrt6ppa+&#10;d6Wgv3Smrb93obG/ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr7/&#10;nTMU/5tBJv+iPzH/qjw6/7M8Qvu7PknwxkRN5tJPTdzcV1bM1V1qvs1je7DHaIukwW2Xmbxzoo+4&#10;eKqGtH6wf7KFtXmwjLh0r5W7ca6fvG6vq71xqrO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWz&#10;vHSls7x0pbO8dKWzvHSls7z/nTMU/5tAJv+kPDD/rTk4/7Y5P/XBPEPpzkRE3t1NR9LgU1jF21xo&#10;t9NheqnNZomcyGuVkcRxn4jAdqd/vX2teLuEsXO6i7RvuJS3bLeduGq3qLlptra4ba+1uW2vtblt&#10;r7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbn/njIU/50+Jf+nOS7/sTY1+7w2Ou3J&#10;Ojzg2kQ60uJHTMfiTV653lRurNlbfJ/UYoiU0GiTisxvm4LHd6J8w36odsCErHK+iq9vvJGxbbyY&#10;smu7obNqu62yZ7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trT/nzIU&#10;/6A6JP+qNCz/tTIx88MyM+PUODDT4Tw/xuhCUrnlSGOs4k1yn99Uf5PZXYqJ0meTg81wmn3Jd594&#10;xn2kdMSDp3DCiKluwY6rbMCUrGq/m61pv6WtaL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/&#10;rq1ov66taL+urWi/rq3/oDAU/6M2Iv+vMCj7vC0r6M0sKNXgMDDH6ThEuew+V6zpRWee50t1kuBT&#10;gInZXomC1GiRfNBxlnjMd5t0yn2ecMiCoW7Hh6NrxYulacSQpmjElqdmw56oZcOlqGXDpahlw6Wo&#10;ZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpaj/oS8U/6gvH/+1KiLwxiQh2N0jIMjpLTW6&#10;8jVJrPE8Wp7wQ2mS6Ex1iOFVf4HbYYd712qNdtNxkXLRd5Vvz3yXbM2AmmrMhZtoy4mdZsqNnmXJ&#10;kp9jyZigYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqH/oy0U/64p&#10;Gvi/IBre1hgTyegiJbr0Kzqs+DRNnvc8XJLxRmmI6VBzf+NZe3rfZIJ03GuGcNlxim3Wdo1q1XuP&#10;aNN/kWbSg5Jk0YeUY9GKlWHQj5Zgz5SXXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhe&#10;z5mYXs+ZmF7PmZj/pygS/7cfEubOEQ3L5hUWu/QhKqz+Kz6e/zROkvo/XIjySmZ/7FVveehedXLk&#10;ZHtu4Wt+at9wgWjedYRl3HmFY9t9h2LagYhg2oSJX9mHil3Yi4tc15CMW9aUjVvWlI1b1pSNW9aU&#10;jVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI3/sB4L7cYOCM3bCwi78xUarP8hLp7/LD+S/zdN&#10;h/1EWH/2T2F48Vloce1fbWrrZHFn6Gp0ZOdvd2LldHlg5Hh6X+N7e13jfnxc4oF9W+GEflrhiH9Z&#10;4IyAWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4HzvQ0EzM8JAb3l&#10;DAys/xcenv8kL5L/Lz2H/z1Jf/9JUnj8VFpw+FpfafRfZGTyZWdh8GppXu9ua1zucm1b7XZuWux5&#10;b1jsfHBX635wVuuBcVXqhHJU6ohzU+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0&#10;U+mLdFPpi3TMxggAvdQIA631Dg+f/xofk/8nLYj/NDl+/0JDd/9NSm7/U1Bn/1lVYvxeWF77ZFtb&#10;+WhdWfhsXlf3cGBW93NhVfZ2YlT1eGJT9XtjUvR9ZFH0gGRQ84NlT/OGZk/zhmZP84ZmT/OGZk/z&#10;hmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhma9ywYArtsGBJ//EBCT/x0diP8qKH7/ODJ2/0Q6bf9L&#10;QWX/UUZf/1dJW/9dTFj/Yk5V/2ZQU/9qUVL/bVJQ/3BTT/9yVE7/dVRN/3dVTf95VUz+e1ZL/n5X&#10;Sv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVf/jS0O/4w+Hf+KTC7/&#10;klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNv&#10;qZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS&#10;2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLI&#10;bsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++N&#10;cnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzF&#10;o8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7&#10;/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/S&#10;bq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Goshu&#10;xqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmX&#10;lth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/40+Hf+MTC7/lFM7/5VWR/+WW1T9lWFg9pJoa++PcHXp&#10;i3p/5IeDh9+Cio3cfpCS2XqWl9Z3m5rVdKCd03Kln9JwqaHRbq6i0G20o9BsuqTQbMKkym7EpMRv&#10;xKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKT/ji0O/44+Hf+OSy7/lVE6/5hU&#10;R/+YWFP+mF5f9pVkau+SbHXpjnZ+5IqAh9+Fh47bgI6U2HyUmNV5mpzTdp+f0XOkotBxqqTPb6+l&#10;zm62ps5tvafKbsKnw3DCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqf/&#10;jy0O/44+Hv+QSi3/l086/5lRRv+bVlL+mlte95hhafCVaHTqkXF+5I58ht+JhI7bg4uU13+SmtR7&#10;mJ7Sd56h0HSkpM5yqqbNcLGozW+5qctvwanDccGpvHLAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PA&#10;qrdzwKq3c8Cqt3PAqrdzwKr/jy0O/48+Hv+SSi3/mE05/5tPRf+dU1H/nVhc+JteaPGZZXLqlW18&#10;5JF3ht+MgY7bh4mV1oGQmtN9lp/QeZ2jznWjps1yq6nMcLOqy2+9q8Vyv6u9c7+stnS+rLF1vq2x&#10;db6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq3/kC0O/5A+Hv+TSS3/mUw5/51ORP+f&#10;UVD/n1Zb+Z5cZvKcYnHrmGl75ZRzhOCPfY3bioaU1oSNm9J/laDPepylzXajqMtzq6vKcbWtxnG+&#10;rb50va62db2usHa9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va7/kC0O&#10;/5A+Hv+VSSz/m0o4/55MQ/+hT0//olRa+qFZZfOgX2/snWZ55phvg+CTeYzbjoKT1oeKm9KBkqHP&#10;fJqmyniiqsd1q63Dc7Svv3O8sLd1vLCwd7uwqni7sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5&#10;vLCnebywp3m8sKd5vLD/kS0O/5E+Hv+WSCz/nEg3/6BKQv+jTU3/pFJY+6VXY/SkXW3uoWN36J5r&#10;gOKYdYnckn6S04yHmsyGj6HGgJenwXyerL15pq+5dq+xt3a6sq93urKqebqypXq6sqJ7u7Gie7ux&#10;onu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7H/kS0O/5E+Hv+YRyz/nUc3/6FIQf+lS0z/&#10;p1BW/KhVYfWoW2vtp2F05aRpft6fc4fUmH2Qy5GEmsSKjKK+hJOouICarbR8orCwequzrXm1tKh6&#10;ubSke7m0oH25s519urOdfbqznX26s519urOdfbqznX26s519urOdfbqznX26s519urP/ki0O/5I+&#10;Hv+YRiv/nkY2/6NHQf+nSUv/qk5V+qtTXvKsWWjprGBx4qloetmlc4PNnHqPxZWBmr2OiKK3iJCp&#10;sYSXrqyAn7Gofqe0pX2xtaF9uLadfri1mn+5tJmAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZ&#10;gLqzmYC6s5mAurP/ki0O/5I+Hv+ZRSv/n0Q1/6RFQP+pSEn/rExT+K5SXO+wWGXmsV9t3rBpdtKp&#10;cYLIoHiPv5h+mreShaKwjIypqoiUrqSFnLKggqS1nYGutpqAt7eXgbe2lYK5tJSCubOUgrmzlIK5&#10;s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubP/ky0O/5I9Hv+aRCr/oEM1/6ZEPv+rRkj/rktR&#10;9bJQWey1V2Hkt15p2rRpc82sb4LCpHaPuZx8mbGWg6KqkYqpo4yRrp6JmbKZh6G1loWrt5OFtreR&#10;hLe3kIW4tZCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubT/ky0O/5M9Hv+b&#10;Qyr/okI0/6hCPf+tRUb8sUpP8rVPVum6Vl3hvWBk1LhncsivbYG9p3SOtKB6mauagKKklYepnZGO&#10;rpeOlrKSi5+1j4qot4yKs7iLibe3i4i4tYuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0&#10;i4i5tIuIubT/ky0O/5M9Hv+cQSr/o0Az/6lBPP+vREX6tEhM8LpOU+e/VlnewmBgz7tmccOzbIG4&#10;q3KOrqR4mKWefqGemoSol5aMrpGTlLKMkZy1iI+mt4WPsbiFjra3ho24toeMuLWHjLi1h4y4tYeM&#10;uLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLX/lCwO/5Q9Hv+dQCn/pD4y/6s/O/+xQkL4uEdJ7b5O&#10;T+XGV1Paxl5fy75kcb62aoCzr3CNqal2mKCjfKGYn4KokZuJrYqZkrKFlpq1gZWkt3+Vrrd+lLe3&#10;gZG3toKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLX/lCwO/5Q9Hv+ePyj/&#10;pj0x/60+Of+0QUD0vEZF68RNSeLOWEvTylxexsJjcLm6aH+utG6Mo650l5qpep+SpYCniqGHrISf&#10;j7F/nZe0e5yhtnibrLd3m7e2epe4tXyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5&#10;tHyVubT/lSwO/5U9Hv+gPSf/qDsw/7A8N/24PzzxwURA6MtOQt7TVUrOzVtdwMZhbrS/Z36ouW2K&#10;nbRylZSveJ6Lq36lhKiFqn2mjK94pJWydKOftHGjqrVwo7i1c565tHabubN2m7mzdpu5s3abubN2&#10;m7mzdpu5s3abubN2m7mzdpu5s3abubP/liwO/5c8Hv+iOib/qjku/7M6NPm9PDjuyEM549VQN9fa&#10;UkjI0llcustfba3FZXyhwGuJl7pwk422dpyEs3yifbCDqHeuiqxyrZOvbqydsWusqLJprbaybKi7&#10;sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7H/lywO/5o7Hf+kNyX/rTYr&#10;/7c3MPPDOjHm0EMw3N9KNc/fUkfB2Fhas9Fea6bLY3qax2mGj8JukIa/dJh9vHqfdrqBpHC4iahr&#10;t5KraLecrWW3p65kt7SuZbO9rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmit&#10;va7/mCwO/505HP+nNCP/sTMo+b0yKurLNync3T4p0ONGOsXiTUu43lVarNlcaJ7TYneSz2eCiMtt&#10;jH7Jc5R2x3macMWBn2rEiaJmw5KlYsOcp2DDpqhfw7SoX8HCqGG6walhusGpYbrBqWG6walhusGp&#10;YbrBqWG6walhusGpYbrBqWG6wan/mSwO/6A1Gv+qMSD/ti4j8MUtIt/YMxzQ4zouxOhCQLjlSVCr&#10;4U5fnt5VbJLbXHeH2GOBftVqiXbUcY9v0XmUa86AmGfMiJtkypCdYsmYn2DJoaBfyaugX8m5n1zI&#10;w6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6L/mywO/6QwGP+vLBv4vicb5NEm&#10;F9HiLSDE6zczt+s+RarpRVSe50xikuVSbobjWHh94GB/dtxphnDYcYtr1XiPaNN/kmXRhpRiz42W&#10;YM6UmF7Om5ldzaOaXM2tmlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5r/&#10;nSwO/6grFP+3JBXryhwR0+AeE8TrKya38TQ4qvA8SZ3vRFeR7ktjhu1SbX3oW3V142J8cOBrgWvd&#10;coVo2niIZNl+i2LXhI1f1YqOXtSQkFzTlZFa05ySWdKkk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKs&#10;k1jSrJNY0qyTWNKsk1jSrJP/oSsN/68jD/TCFwzW3RAHxeseGLf2KSup9zM8nfY8S5H3RFiG9k1i&#10;ffBWanbrXnFu52R2auRrembicn1k4HeAYd99gl/egoRd3YeFW9yMhlrbkYdY2paIV9mdiVbZo4pW&#10;2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4r/qCMJ/bkWB9bRCwPG6hALtvceHan9&#10;KS6c/jQ+kP8+S4b+R1Z9+FFedvNZZW7wX2po7WVuZOprcmHpcXRf53Z2XeZ7eFvlf3lZ5IR6WOOI&#10;fFfjjH1W4pF+VOGXf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH//sRUD&#10;1McJAcbWCgO29xIPqP8fIJv/KzCQ/zY9hf9ASH3/S1F1/VRYbflaXWf2YGJj82ZlX/JrZ1zwcGla&#10;73RrWO54bFftfG5V7IBvVOyEcFPriHFS64xxUeqRclDplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1Dp&#10;lXNQ6ZVzUOmVc1DplXPWvgcAxcsIALfbCQWo/xQSm/8iIZD/Li6F/zk6fP9EQ3T/Tkps/1RQZf9a&#10;VGD9X1hd+2VaWvpqXFf5bl5V+HJfVPd2YFL2eWFR9n1iUPWAY0/0hGRO9IdkTfOMZUzzkGZM85Bm&#10;TPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGbEwgYAttEHAKjtCwab/xcTkP8lH4X/MSp8&#10;/zw0c/9GO2r/TEFj/1NGXv9ZSVr/XkxW/2NOVP9oUFL/bFFQ/29ST/9yU07/dlRM/3lVS/98VUr+&#10;f1ZJ/oJXSP2GWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ili2yQQAqNkE&#10;AZv/DgeP/xoRhf8nG3v/MyRx/zwsaP9DMmH/Sjdb/1A7Vv9WPVP/XEBQ/2BBTv9kQ0z/aERK/2tF&#10;Sf9uRkj/cUZH/3RHRv92SEX/eUhE/3xJQ/+ASUL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC&#10;/4NKQv+DSkL/g0r/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4&#10;i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jS&#10;ks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU&#10;/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHc&#10;ZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+B&#10;SCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gun&#10;jd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS&#10;z2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33n&#10;dJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4M5Fv+DRyX/jE4x/5BVPf+RW0j/kGFT/o1o&#10;XviIb2jyg3hw7X6CeOl6in7mdpGD5HOXh+JwnYrgbqKM32unjt1qrJDdaLKR3Ge4k9tmv5PbZseU&#10;2WbQlM9o0JPLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JT/gygJ/4M5F/+GRiT/&#10;jk0w/5NUPP+UWEf/kl5T/5BlXfiMbWfyhnVw7YF/eOl9h37leY+E4nWViOBym4zeb6GP3Wynkdxr&#10;rJPbabOU2mi6ltlnw5bZZs2X0GnOlshqzpfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvN&#10;l8RrzZf/hCgJ/4Q5F/+IRST/kUww/5VRO/+WVkf/lVxS/5NiXPmPambzinJw7YV7eOmAhH/le4yF&#10;4neTit9zmo7dcKCR222mlNprrZbZabSX2Gi9mNhnyJnRacyZyWvMmcJszJq9bcuavW3Lmr1ty5q9&#10;bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5r/hSgJ/4U5F/+KRCT/k0sv/5dPOv+YVEb/l1lQ/5ZgW/mS&#10;Z2Xzjm9v7ol4d+mDgX/kfoqF4XmRi951mI/ccZ+T2m6mlthsrpjXaraa1mjBm9Npy5vKa8ubwm3K&#10;nLtuyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp3/hSgJ/4Y5F/+MRCP/lUov&#10;/5lNOv+aUUT/mlZP/5ldWvqWZGT0kmtu7o10dumHfn7kgYeF4HyPi913l5Dbc56V2G+mmNZsr5rV&#10;armc1GnGnctsyZ3DbcmevG/In7VwyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7Jx&#10;yJ//hicJ/4Y5F/+OQyP/l0ku/5pLOf+cT0P/nVRO/5xaWPuaYGL1lmhs75FvdeqLeX7lhYOF4H+M&#10;jN15lZHZdJ2W1HClmtBurp3NbLefy2vDoMNux6C7b8ehtXHGoa9yxqGsc8ahrHPGoaxzxqGsc8ah&#10;rHPGoaxzxqGsc8ahrHPGoaxzxqH/hycJ/4c5F/+QQiP/mEct/5xJOP+fTEL/oFFM/6BXVvueXmD0&#10;m2Vq7ZZsc+eQdnzhioCE24SJi9N+kZLOeJmYyXShnMZxqZ/CcLKiwG+9o7pwxaOzcsWkrnPFpKl0&#10;xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaP/hycJ/4g4F/+RQSL/mkUs/55H&#10;Nv+hSkD/o1BK/qNVVPaiXF3voGJn6JxpcOGWdHnakH2C0YmGi8qCjZPFfZWZwHmdnrx2paG4c62k&#10;tXK4pbJyw6asdMOmp3bDpqN3xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKX/&#10;iCcJ/4g4F/+TQSL/m0Qs/6BFNf+jST//pU5I+6dUUfOmWlvrpWBk46Jobdydc3bRlXqCyY2Ci8KH&#10;ipO8gpGat32Zn7J6oaOvd6mmq3azp6l2wKikd8KooXnCp516w6ebesOmm3rDppt6w6abesOmm3rD&#10;ppt6w6abesOmm3rDppt6w6b/iCcJ/4k4F/+VQCH/nUIr/6JENP+lSD3/qExG+KpST++rWFfnq19g&#10;4KhpadShcHXLmXiBwpJ/i7uLhpS1ho6ar4KVoKp+naSme6ano3qwqaB5vKqdesGpmnzBqZh9wqiW&#10;fcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqf/iScJ/4k4F/+WPyH/nkEq/6NCM/+n&#10;Rjv+q0tE9a5RTOywV1TksV5c261oZs+lbnXFnXWBvJZ8i7WQg5SuioubqIaSoKOCmqWegKKom36s&#10;qph+uKuWfsCrlH/AqpOAwaiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqj/iScJ&#10;/4o4F/+YPyD/nz8p/6VBMv+qRTr8rklB8rFPSem1VlDht19X1bFlZcqobHTAoXOAt5p6i6+UgZSo&#10;j4ibooqPoJyHl6WXhKColIKpqpGCtauPgr+rjoPAqo2DwamNg8GojYPBqI2DwaiNg8GojYPBqI2D&#10;waiNg8GojYPBqI2Dwaj/iicJ/4s4F/+ZPiD/oT4o/6ZAMP+sQzj5sUg/8LVORee6VUveu15U0LRk&#10;ZcWsa3O7pHGAsZ54iqmYfpOik4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyIh7+siIfAq4iGwKmIhsGo&#10;iIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaj/iicJ/4w3F/+bPR//oj0n/6g/L/+uQjb3&#10;tEc87bpNQeTAVkbZv1xTy7djZMCvaXO2qG9/rKJ1iqScfJOcmIOalZSKoI+RkqWKjpuoho2kq4OM&#10;r6yBjb2sgoy/q4OKwKmDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwan/iycJ/443&#10;F/+cPB//ozsm/6o9Lf+xQDP0uEU46r9MPOLHVUDTwlpSx7phY7uzZ3KwrW1+p6dziZ6hepKWnYCZ&#10;j5qIn4mXkKSElJiof5OiqnySrat6krqse5HAq32Pwal+jsGofo7BqH6Owah+jsGofo7BqH6Owah+&#10;jsGofo7BqH6Owaj/jCcJ/482Fv+dOh7/pTol/607K/y0PjDxvEM058VMNt7LUj/OxllRwr5gYra4&#10;ZnCrsWx9oaxyiJineJGQo36YiaCFnoKdjaN9m5aneJmfqXWYqqpzmberdJjAqneUwal4k8KoeJPC&#10;qHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqj/jCcJ/5E1Fv+fOB3/pzgj/685KPm4PCzuwkIu&#10;5c1MLdjQTz3JyVdQvMNeYLC8ZG+lt2p8m7JwhpKtdo+KqXyWgqaDnHyki6F2opOlcqGdp2+gqKlt&#10;oLWpbaDBqHCbwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqf/jSYJ/5Q0Ff+h&#10;Nhv/qjYh/7M2JfW+OSfqyUAm4NZJKNHVTjzDzlZOtshcX6rCY22fvWh6lLhuhIu0dI2DsXqUfK6B&#10;mnWsiJ5wq5Gia6mbpGippqZmqbOmZqrDpWmkxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSl&#10;a6HEpWuhxKX/jiYJ/5czFP+jNBr/rTMe/rgyIPDFNSDj0z8c2N5FJsrbTTq901RMsM5bXaPJYWuY&#10;xGd3jcBsgYS9col8uniQdbh/lm+2h5pqtZCdZbSaoGKzpaFhtLGiYLXCoWKvxqJkq8aiZKvGomSr&#10;xqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqL/kCYJ/5sxEv+mMRf/sS4a974tGufOMRfZ3jkZzeNE&#10;KMLgTTi121NKqNVZWpzQX2iQzGVzhslrfX3GcYV1xHeLbsN+kGnBhpRkwI+XYMCaml3ApZtbwLGb&#10;WsHBm1u8ypxdt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp3/kSYJ/58vEf+qLRT/&#10;tygV7cgmEtrcKQ7M5DYdweZALrbjSD6q4E5Mnt1WWZLaXWWI1mNvftRqeHbScH9u0HeFaM9/iWPO&#10;h41fzpCQW82aklnNpZNXzrKTVs/Ck1bL0JRXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XP&#10;lVfFz5X/kyYJ/6MsDv+wJg/1wB8N39UbB83kJxPB6zQjteo9M6nnRUKd5UtQkeNSXIbiWGZ84F9u&#10;dN9mdWzebXpm3nV/Yd19gl3choVa24+IWNmYilbYoYtU2KyLVNi3jFPYyYtT1taLU9bWi1PW1otT&#10;1taLU9bWi1PW1otT1taLU9bWi1PW1ov/lyQJ/6kmCv64HAnmzhEFzuMXCMDuJhe08DIoqO47OJzt&#10;Q0aR7EtShuxSXHzrWWRz615raupkcGXobHVh5nR4XuR8e1vig31Z4It/Vt+SgVXemoNT3qKDUt2q&#10;hFHdtoRR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4T/nyEG/7AbBenFDQPQ2QsC&#10;wO4YDLP2Jhyn9TEsm/U7OpD1REeF9UxRfPVTWnP1WWBr819mZfBmamHtbW1d63RwWup6c1jogXRW&#10;54d2VOaNeFPllHlR5Jt6UOShe0/jqnxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7j&#10;sHz/qBwC67wMAc3MCQDB4AwEsvoZEKX8JyCa/TIuj/09O4X+RUV7/01Ocv9UVWv7Wlpk+GBfYPZn&#10;Ylz0bWVZ8nJnV/F4aVXwfmpT74NsUe6JbVDtj25O7JRvTeuacEzroXFL6qZyS+qmckvqpnJL6qZy&#10;S+qmckvqpnJL6qZyS+qmckvqpnL3sw0AzMMIAL/RCACx7w4GpP8bE5n/KSGO/zQuhP8/OXv/R0Fx&#10;/05Iav9UTmP/WlJe/mBWWvxmWFf7bFpV+nFcU/l2XlH4el9P939gTvaEYUz1iWJL9Y5jSvSUZEnz&#10;mmVI855mSPOeZkjznmZI855mSPOeZkjznmZI855mSPOeZkjznmbNuwUAvccGALHYBwGj/xAImP8f&#10;FI3/LCCD/zcrev9BNHD/Rzto/01BYf9URVz/WklY/19LVf9lTVL/ak9Q/25RTv9yUkz/d1NL/3tU&#10;Sf9/VUj+hFZH/ohXRv2NV0T9k1hE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8llm9&#10;vwQAsM4EAKLgBgKX/xMIjP8iE4P/Lh15/zglbv8+LWb/RTJf/0w3Wf9SO1X/WD5R/11AT/9iQkz/&#10;ZkNK/2pESf9uRUf/ckZG/3ZHRf96SEP/fkhC/4JJQf+GSkD/i0s//49LP/+PSz//j0s//49LP/+P&#10;Sz//j0s//49LP/+PSz//j0uvxgIAotYCAJb3CgKL/xYHgv8kD3f/LRds/zMeY/86JFz/QihW/0ks&#10;Uf9PL07/VTFL/1ozSP9eNUb/YjZE/2Y3Q/9pOEH/bDhA/3A5P/9zOj7/dzo9/3s7PP9+PDr/gzw6&#10;/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj3/dSQG/3Y1EP93Qxz/gEon/4VSM/+G&#10;WT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7&#10;f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/dSQG&#10;/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjs&#10;ZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj&#10;34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93OD&#10;aPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B&#10;1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/diQG/3c1EP95Qhz/gkkn/4dRMv+IWD3/&#10;h19I/4NmUf9+blr7eXdi93WCafRxim7xbZJz7muZduxon3nrZqR76mSqfeljr3/oYrWA52G8gedg&#10;xILmX86C41/Xg9xh24PSY92Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YP/dyQG/3g1&#10;EP98QRz/hUgn/4pPMv+MVj3/i11H/4dkUf+CbFr7fHRi93h/afN0iG/wcJB07WyXeOtqnnvpZ6R+&#10;6GaqgOdksILmYraD5WG+hOVgx4XlYNOF3WLZhdNk3IXMZduGyWXbhsll24bJZduGyWXbhsll24bJ&#10;ZduGyWXbhsll24b/eCQG/3g1EP9+QBv/iEcm/41OMf+PVTz/jltG/4tiUP+GaVn8gHFi93t7afN2&#10;hXDvco517G6VeeprnH3oaaOA52apguVlsITkY7eF5GLAh+Nhy4ffYtWH1WTah81l2YjGZ9mJxGfY&#10;icRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2In/eSMG/3k0EP+APxv/ikYm/5BNMP+SUzv/kVpF&#10;/49gT/+KZ1n8hG5h9354afJ5gnDvdIt263CTe+ltm3/naqKC5WephORlsIbjZLmI4mLDieJi0IrY&#10;ZNiKzmbYisdn14vAaNaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oz/eSMG/3o0EP+D&#10;Phv/jUUl/5NML/+VUTr/lFdE/5JdTv+OZVj8iGth94J0afJ8f3Dud4h263ORfOhvmYDma6GE5Gip&#10;h+JmsYnhZLuL4GPHjNxj1IzPZtaMx2jVjcBp1I66atSOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SO&#10;uGvUjrhr1I7/eiMG/3s0EP+FPRr/j0Qk/5ZKLv+XTjj/l1RC/5VaTP+SYVb8jmlf9odwaPKBenDt&#10;e4V36naOfOZxl4HjbZ+G4Gqoid1nsIzaZruN1mXHjtFm1I/HaNOPv2rTkLlr0pGzbNKRsm3SkbJt&#10;0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pH/eyMG/3w0Ef+IPBr/kkMk/5hILf+aTDf/mlJB/5lY&#10;SvyXX1T2k2Zd8I1uZuuHd2/mgIF24XuLfdx1k4PXcZyH0m6ki89rrI7MabWRyWjAksdoz5O/a9GT&#10;uGzQk7Jt0JStb9CTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZP/fCMG/300Ef+KOxn/&#10;lEEj/5pGLP+cSzX/nVA//51WSPibXVHxmGNb65NrZOSNdW3ehn512ICHfNF6j4PMdpeJx3KfjcRv&#10;p5HAbbCTvmy7lbtryJa2bc+WsG/Olqtwz5amcc+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLP&#10;laVyz5X/fCMG/300Ef+MOhn/l0Ai/5xFK/+fSTT/oE48+6FURfSgWk7snWFY5ZlpYd6Tc2rVjHt0&#10;zoWDfch/i4TCepOKvnabj7pzo5O2cauWs2+2mLFvwpitcM2YqHLNmKRzzZigdM6Xn3TOl590zpef&#10;dM6Xn3TOl590zpefdM6Xn3TOl590zpf/fSMG/38zEf+OORj/mT8h/55DKf+hRzL/o0w6+KVSQ/Ck&#10;WEvoo19U4Z9oXdeYcGjOkXh0xoqAfcCEiIW6f4+LtXuXkLF3n5StdaeXqnOxmadzvZulc8uboHXL&#10;mp12zJqad82ZmXfNmJl3zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3zZj/fiIG/4AyEP+QOBj/mz8g&#10;/6BCKP+kRjD+pks49KhQQOypV0fkqV1Q3KVmWtCdbmjHlXVzv459fbmJhIWzg4yMrX+Tkal8m5Wk&#10;eaSZoXetm553uZycd8icmXjKnJd5y5uVesyalHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6&#10;zJn/fiIG/4IyEP+SNxf/nD0f/6FAJ/+mRC77qUk18axPPOmuVUPhr11L1ahkWcuha2fCmXNzuZN6&#10;fbKNgYWsiImMpoSQkaGAmJadfaCamXyqnJZ7tp2Ue8SeknzKnZF9ypyPfcubj33Mmo99zJqPfcya&#10;j33Mmo99zJqPfcyaj33Mmo99zJr/fyIG/4QxEP+TNhf/njwe/6M/Jf+oQiz4rUcy77BNOea0VD/d&#10;s1tJ0KxiWcakama8nXFytJd3fKyRfoWmjIaMoIiNkZqFlZaWgp6akoCnnY9/sp6NgMGejIDJnouA&#10;yp2KgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDLm4qAy5v/fyIG/4UwD/+VNhb/nzsd/6U9&#10;JP+rQSr1sEUv7LVMNOO6VDnYt1lIy69hWMGoaGa3oW9yr5t1fKeVfISgkYOLmo2LkZSKk5aPh5ua&#10;i4WlnYiEsJ+GhL6fhYXJnoWEyZ2FhMqchYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5v/&#10;gCIG/4cvD/+XNRb/oDoc/6c8Iv6tPyfzs0Qs6bpLMOG/UjXTulhHx7NfV7ysZmWypW1xqZ9ze6Ga&#10;eoSaloGLlJKIkY6PkJaJjJmahIqinYGKrZ9/irufforInn+JyZ2AiMqcgIjLm4CIy5uAiMubgIjL&#10;m4CIy5uAiMubgIjLm4CIy5v/gSIG/4kuD/+ZNRX/ojgb/6k6IPuwPSTwuEIo5r9KKt3DTzTOvVZG&#10;wrZeVrewZWStqWtwpKRxepyfeIOUm36KjpeGkIiVjpWCkpaZfpCgnHqPq554j7ifd5DJnnmOyp16&#10;jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uMy5v/gSIG/4stDv+bNBT/pDcZ/6w4Hvi0&#10;OiHtvUAj5MZJI9fHTDPJwVVFvbpcVbK0Y2Oormlvn6lveZaldoKOoXyJh52Dj4Gbi5R8mJSYd5ed&#10;m3OWqJ1xlrWecJbGnXKUypx0ksubdZHLmnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWRy5r/giIG&#10;/40sDf+dNBP/pjQY/681G/S4Nxzpwz4c4M1FH9HLSzLExVRDuL9bU625YWGitGhtma9ud5CrdICI&#10;p3qHgaSBjXuiiZJ1oJGWcJ6bmW2dpptqnbOcaZ7DnGucy5tumMyab5fMmW+XzJlvl8yZb5fMmW+X&#10;zJlvl8yZb5fMmW+XzJn/gyEG/5ArDf+gMxH/qTIV/bMxF/C+NBflyzsV2tQ/HcvPSTC+yVJCssRZ&#10;Uae/YF+cumZrkrZsdYmycn6Br3iFeqx/i3Sqh5BvqI+TaqeZlmempJhkprGZY6fBmWSlzZhnoM2Y&#10;aJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZf/hCEG/5MpC/+iMA//rS4S+LgsEuvGLxDg&#10;1TgL0to9HMXUSC64z1BArMpYT6DFXl2VwWRoi71qcoO6cHp7t3aBdLV9h26zhYtoso6PZLGYkmGw&#10;o5ResLCVXbG/lV2x0JRgqtCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JT/hiEG/5co&#10;Cv+mLA3/sSgO8sAmDOPQKAfU3zILyd8+Gb3bRyyx1k89pNFWTJnNXFmOyWJlhMZobnvEb3Z0wXV8&#10;bcB8gmi+hIZjvY2JX7yXjFu8oo5ZvK+PWL2+jle+1I5ZttOPWrTTkFq005BatNOQWrTTkFq005Ba&#10;tNOQWrTTkFq005D/iCEG/5wnCP+qJwr8uCEJ6cobBdXeIATJ5TAPvuM9HbThRiyo3k46nNpVSJHW&#10;W1WG02FgfNBnaXTObnBtzXV2Z8t8e2LLhH5eyo2CWsqXhFfKo4ZVyq+GVMu+hlPM1YZUxNmIVcHZ&#10;iVXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2Yn/jR0F/6IlBv+wHwXywhQD2dsOAcnmIAe96C8U&#10;suc6IqflQzGb40o+kOFQSobfV1R83l5ddN1lZGzbbGpm23RvYdp8c1zZhHZZ2Y55VdmYe1Pao3xR&#10;2rB9UNu+fVDc03xQ1OB+UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H//lRoD/6kfA/u6&#10;EgLUzQsAyeYPArztIAuw7S4Zpew5J5rrQjWP6klBhelQS3voV1Ny6F1aaudjYGTnamVf53JpW+d6&#10;bFfngm5T54txUOeVck7on3RM6Kp1S+i1dkrnw3ZK6N12S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1&#10;S+TgdUvk4HX/nRYB/7ESAdPDCQDH0QoAu/IRBK/zIQ+j8y4dmfM5Ko7zQjaE80pBe/NSSXLzV1Bp&#10;81xWY/NjWl3zaV5Z83BhVfN3Y1Lzf2ZP8odnTfCPaUvvmGtK76BsSe6pbUjus21H7cBuRu3Hbkbt&#10;x25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx27/pw8A07oHAMXHBwC61gkArfoTBqL6IhKX+i8fjfs6&#10;K4P8QzV6/Uw+cf1RRWj9Vkth/ltPXP5iU1f+aFZU/W9YUft1Wk76fFxM+YNdSviKX0j3kWBH9plh&#10;RvagYkX1p2NE9LFkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWTWsgQAxL4GALfMBgCs&#10;3AkBoP8WCJX/JRSL/zIfgv88KXn/RTJv/0o5Z/9PP1//VUNa/1tHVf9hSlL/Z0xP/2xOTf9yT0v/&#10;eFFJ/35SR/+EU0X/i1RD/5FVQv6YVkH9nldA/aZYQPypWED8qVhA/KlYQPypWED8qVhA/KlYQPyp&#10;WED8qVjGuAQAtsQEAKrTBQCe8g0ClP8aCYr/KBOB/zQdd/88JW3/Qixl/0cyXf9NNlf/UzpT/1k9&#10;T/9fP0z/ZEFK/2lDSP9uREb/c0VE/3lGQv9+R0H/hEg//4pJPv+QSj3/lUs8/5xMPP+fTDz/n0w8&#10;/59MPP+fTDz/n0w8/59MPP+fTDz/n0y3vAMAqcsCAJzbAwCS/xACif8dCID/KhB1/zEYa/84H2L/&#10;PiRb/0QpVP9KLFD/US9M/1cySf9cM0b/YDVE/2U2Qv9pN0H/bjg//3M5Pf93Ojz/fDs7/4I8Of+H&#10;PTj/jD03/5M+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT6qxAAAnNIAAI/nAgCG/xEC&#10;fP8bBXH/JAto/ysRX/8yF1f/ORtR/z8eTP9GIUj/TSNF/1IlQv9XJ0D/Wyg+/18pPP9jKjr/Zys5&#10;/2ssN/9vLDb/dC01/3guNP99LjL/gi8x/4gwMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/&#10;ijD/aiQE/2kyCv9sPhT/dkYe/3tNKf98VTP/el09/3ZmRv9xbk3/bXlU/2qEWv5mjV/7Y5Vi+WGc&#10;Zfhfomj3Xqhq9lyta/Vbs2z0Wrlu81nBbvNYyW/yWNRw71jgcOlZ5HDjWuZw3F3ocNxd6HDcXehw&#10;3F3ocNxd6HDcXehw3F3ocNxd6HD/aiQE/2kyCv9sPhT/dkYe/3tNKf98VTP/el09/3ZmRv9xbk3/&#10;bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vbs2z0Wrlu81nBbvNYyW/yWNRw71jgcOlZ&#10;5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HD/aiME/2kxCv9uPhT/d0Ue/3xN&#10;KP9+VDP/fFw8/3lkRf9zbU7/b3hV/2uCWv1oi1/7ZZRj+WKbZvdgoWn2Xqdr9V2tbPRcs27zWrpv&#10;8lnBcPJZynHxWNhx7FnhceZa5HHgXOdx2F3ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HH/&#10;ayME/2oxCv9xPBT/ekMd/4BLKP+BUzL/gFo8/3xiRf93ak7/cXRV/25/W/1qiWD6ZpJk+GSZaPZh&#10;oGv1X6dt816tb/Jcs3DyW7px8VrDcvBZzXPuWd1z6FridOFc5XPZXuZz0F/ndNBf53TQX+d00F/n&#10;dNBf53TQX+d00F/ndNBf53T/bCME/2sxCv9zOxT/fUId/4JKJ/+EUTL/g1k7/4BgRf97aE3/dHFV&#10;/3B8W/xsh2H5aJBm92WYafVjn2zzYaZv8l+scfFds3LwXLt071vFde9a0HXqWt924lzidttf5XXR&#10;YOZ2ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph5Xf/bSIE/2wxC/92OhT/gEEd/4VIJ/+I&#10;TzH/h1c7/4ReRP9/Zk3/eG5V/3N5XPxuhGL5ao1n9meWa/Rknm7yYqVx8WCsc+9etHXuXbx27lvH&#10;d+1b1njlXOB43F/jeNJg5HjLYeR5xGPjesRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj43r/biIE&#10;/20xC/94OBP/gz8c/4lHJv+LTjD/i1U5/4hcQ/+DY0z/fWtU/3Z1XPxygGL4bYpn9WmUbPNmnHDx&#10;Y6Rz72Gsde5ftHftXb557FzLeuhc3HreX+F60mHje8pi4nzEY+J9vmXhfb1l4X29ZeF9vWXhfb1l&#10;4X29ZeF9vWXhfb1l4X3/biIE/24wC/97NxP/hj4c/4xFJf+PTC7/j1M4/41aQf+IYUv/g2lT+nxx&#10;W/d2fGLzcYdo8G2Qbe1pmXHqZqF16GOpeOZhsnrkYLt74l/HfOBf2n3UYuF9ymPgfsNk4H+9Zt+A&#10;t2ffgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34D/byEE/28wC/9+NhL/iTwb/5BEJP+TTC3/&#10;k1I2/5JZQP+OYEn5iGZS9IJuWu98eWHrd4No53KMbuRtlXPgap133WemetplrnzWY7h+02LDgNFi&#10;04HKZN+BwWXegrtn3YK1aN2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YP/cCEE/3Iv&#10;C/+BNBL/jDsa/5NDIv+XSyv/l1E0/5ZXPfqTXUbzjmRP7ohrWOiCdWDjfH9o3neJbtlykXTTbpl5&#10;0GuhfcxoqYDJZrKCx2W9g8Vly4TBZtyEuWjbhbNp24Wua9uFqWzbhals24WpbNuFqWzbhals24Wp&#10;bNuFqWzbhals24X/cSEE/3QuCv+EMxH/jzoZ/5ZDIf+aSSn/mk4y/JpUO/WYW0TulGJN549pVeGJ&#10;c17bgnxm03yFb813jXXJcpV6xW+df8FspYK+aq2Fu2m4h7lpxIi3adiIsGvZiKts2YinbdmIo2/a&#10;h6Nv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2of/cSAE/3YsCv+GMhH/kjoY/5lCIP+cRyf/nkwv&#10;+J5SOPCdWEDpml9J4pVnUtqPcFzRh3hmyoGBb8V8iXbAd5B8u3SYgLdxoIS0b6mHsW2zia5sv4qs&#10;bM+LqG7Xi6Rv2IqgcNiKnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2Yn/ciAE/3grCv+I&#10;MBD/lDkX/5tBHv+fRSX9oUot9KJQNOyiVjzkoFxF3JtlT9KTbVzKjHVmw4Z9b72BhXa3fI19s3iU&#10;ga51nIarc6WJp3Gui6Vwuo2jcMmNoHHVjZxz1oyadNaLl3TYipd02IqXdNiKl3TYipd02IqXdNiK&#10;l3TYipd02Ir/cyAE/3oqCf+LLw//ljkW/50/HP+hQyP6pEgq8aZOMeinVDjhp1xA1Z9iTsuYa1vD&#10;kXJmvIt6b7aFgnewgYl9q32RgqZ5mYaid6GKn3WrjZx0to6adMWPmHXUjpV21Y2Td9WNknfWi5J3&#10;1ouSd9aLknfWi5J31ouSd9aLknfWi5J31ov/cyAE/3wpCf+NLw//mDgV/589G/+kQSH3qEYn7atM&#10;LeWtUjPcqlk/0KNhTcacaVq+lXBlto93b6+Kf3aphYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMGQ&#10;kHnTkI961I+OetWNjHvWjIx71oyMe9aMjHvWjIx71oyMe9aMjHvWjIx71oz/dB8E/34oCf+OLg7/&#10;mzgU/6E8Gf+nPx/0q0Qk6q9KKeKzUS7Wrlc+y6dfTcGgZ1q5mW5lsZN1bqqOfHajioN9noaLgpmD&#10;k4eUgJuLkH6ljo19sJCKfb2RiX7QkYh+04+IftSOh37VjYd+1Y2HftWNh37VjYd+1Y2HftWNh37V&#10;jYd+1Y3/dB8E/4AnCP+QLg7/nTcT/6M6GPypPRzxr0Ig57RIJN+3TizRsVU9x6peTL2jZVm0nWxk&#10;q5dzbqSTenaejoF8mIuIgpKHkIeOhZmLiYOijoaCrZCDgruRgoLMkYKC05CCgtSPgoHVjYKB1Y2C&#10;gdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y3/dR8E/4ImCP+SLQ3/nzYS/6U4FvmsOxrusz8d5blGH9q7&#10;SyvNtFQ8wq5cS7inY1ivoWpjppxxbZ+Xd3WYk358kpCGgoyNjoeHipaLg4igjn+Hq5B9h7iRe4fJ&#10;kXyH05B8htSPfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y3/dR8E/4QlCP+ULQz/oDUQ&#10;/6g2FPavOBfrtz0Y4r9FGdW+SSrIuFM7vbFbSrOrYleqpmhioaFvbJmcdXSSmHx7jJWDgYaSi4aB&#10;kJSLfI6ejnmNqJB2jLWRdI3GkXWN05B2i9SPeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ&#10;1Y3/dh4D/4YkB/+XLAv/ojIP/6szEfKzNRPovDoT3sU/F9DBSCnEu1E5ubVZSK6wYFWlqmdhnKZt&#10;a5SidHONnnp6hpuBgICYiYV7lpKJdpSbjXKTpo9vk7OQbpPDkG6T049wkdSOco7VjXKO1Y1yjtWN&#10;co7VjXKO1Y1yjtWNco7VjXKO1Y3/dx4D/4kiB/+ZLAr/pTAN/K4vDu+4MQ7kwzcN2co7FsvFRie/&#10;v1A4s7pYR6m1X1SfsGVflqxraY6ocnGGpXh4gKJ/fnqfh4N0nY+Ib5uZi2yapI1pmrCOZ5vAjmeb&#10;1Y5pmNWNbJTWjGyU1oxslNaMbJTWjGyU1oxslNaMbJTWjGyU1oz/eB4D/4whBv+dKwj/qCwK+LMq&#10;C+q/KwngzDIG0c45FcXJRSW5xE42rr9WRaO7XVKZtmNdkLJpZ4evcG+ArHZ2eal9fHOnhIFupY2F&#10;aaSXiGWjoopjo66MYaO+jGCk0otjoNeLZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYimWc2Ir/&#10;eh0D/48gBf+gKQf/rCcH8rgkBuXHJATZ1ScFy9M3E7/OQyOzykw0p8VUQpzBW0+SvWJaibpoZIG3&#10;bmx5tHRyc7J7eG2wg31or4uBY66VhF+toIZdra2HW628h1qu0IdcqtqHX6Xah1+l2odfpdqHX6Xa&#10;h1+l2odfpdqHX6Xah1+l2of/fhoD/5QfBP+lJgX9sSAE7MEaA9/TFwHQ3CUExNk1ELjVQSGs0Esx&#10;oMxSP5XJWUyLxWBXgsNmYHrAbGdzvnNtbLx6c2e7gndiuop7XrmUflq4n4BYuKyBVrm7gVW6z4FW&#10;tt6CWLDdgliv3YJYr92CWK/dgliv3YJYr92CWK/dgliv3YL/hBcC/5kcAv+qHwP1uRUC3s0MANDf&#10;EgDF4CYFu982DrDdQB2k2UktmNVRO43RWEiDz15Se8xlWnPLa2FsyXJnZsh5bGHHgXBdxop0WcaU&#10;dlbFn3hTxqx5Usa7elHHz3lRxON6U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO84nz/ihQB&#10;/58YAf+wFAHYwwoAztEKAMTlFAG55CYIruQ0E6TiPyCZ4Ectj95POYXcVkR72l1Mc9lkVGzXa1pm&#10;1nJfYdV5ZFzUgmdY1ItqVdSVbVLUoG5Q1K1vTtW8cE3W0G9N1ehwTszpck7M6XJOzOlyTszpck7M&#10;6XJOzOlyTszpck7M6XL/khEB/6cRANi5CQDLxggAwtUKALfqFgOs6icMouk0GJjoPiSN50cwg+ZO&#10;OnrlVENx5FpKaeRhUGTjaFVf43BZWuN4XFbjgF9T44liUOOTZE3knWVL5KlnSuW2Z0nlxmdI5t9n&#10;SuDsZ0rf7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7Gf/nA0A27EGAMq9BwC/ygcAtdoKAKrvGQWg&#10;8CgPlvA1G4zwPyaC8EcxefBOOXDvVEBo71pGYe9gS13vZ09Y725SVO91VVHwfVdO8IVZS/CPW0jx&#10;mVxG8aNeRPKvX0Pyu19C88xgQfPnYEHz6GBB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GDepwIAy7YF&#10;AL3BBQCyzwcAp+oNAZ33HAeU+CsSivg2HIH5QCZ4+kgvb/pNNmf6Uzxg+lhAW/tfRFb7ZUdS+2xJ&#10;T/xyS0v8eU1I/IFPRf2KUUP9k1JB/pxTP/6mVD3/sVU9/rxWPP7NVjz+zlY8/s5WPP7OVjz+zlY8&#10;/s5WPP7OVjz+zlbOsAIAvboEALHHBACl1gcAm/0QApH/IAmI/y0SgP85G3b/PyNt/0UqZf9LMF7/&#10;UTVY/1c4U/9dO0//Yz5M/2hASf9uQUb/dUND/3xEQP+ERj3/jEc8/5RIO/+dSTr/pUo5/61LOP+5&#10;Szj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUu+tQIAsMACAKTOAwCX3gUAj/8UAob/Iwh9/y4Q&#10;c/81GGr/PB5i/0IkW/9IKFX/TixQ/1QvTP9aMUj/XzNF/2Q1Qv9qNj//cDc9/3Y5O/98Ojn/gzs4&#10;/4s8Nv+TPTX/mj40/6E+M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj+xugEAo8gAAJbW&#10;AACL9AkBg/8WAnn/IAZv/ygMZ/8wEl//NxdY/z4bUv9EH0z/SiJI/1AkRP9VJkH/Wic+/18pO/9k&#10;Kjr/aSs4/24sNv90LTT/ei4z/4EvMf+IMDD/jzAu/5YxLf+eMi3/njIt/54yLf+eMi3/njIt/54y&#10;Lf+eMi3/njKkwgAAls8AAIjfAACA/wwBdf8SAmr/GANi/yEHWv8pC1P/MQ9N/zgSSP8+FUP/RBc/&#10;/0oZPP9PGjn/Uxs3/1gcNf9cHTP/YR4x/2UfMP9qIC7/cCAt/3YhK/98Iir/giMo/4gjJ/+QJCf/&#10;kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCT/YCUE/1swBv9hOg3/akEW/29KH/9xUin/b1sy/2tk&#10;Ov9nbkH/ZHpH/2CETP9djlD/WpZT/1ieVv9XpVj/Vata/1SxW/9Tt1z/Ur5d/lHHXvxR0V/7UOBf&#10;+FDpX/NR7V/uU/Bf6FTxX+RW8l/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW8l//YCUE/1swBv9iOQ3/&#10;bEAW/3FJH/9yUSn/cVoy/21jOv9obUH/ZXhH/2GDTf9ejVH/W5ZU/1mdV/9XpFn/Vqpb/1WxXP9U&#10;t13+U79e/VLHX/xR02D6UOJg9lHpYPFS7mDrVO9g5VbxYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4Vfy&#10;YOFX8mD/YSUE/1wwBv9lOA3/bj8V/3RHH/91UCj/dFgx/3BhOv9rakH/Z3ZI/2OBTf9gi1L/XZRV&#10;/1qcWP9Yo1r/V6pc/lawXv1Ut1/9U79g/FPJYfpS1mL4UeRi81LqYu1U7mLmVu9i4FjwYttY8WPb&#10;WPFj21jxY9tY8WPbWPFj21jxY9tY8WP/YiUE/10vBv9nNg3/cT4V/3dGHv94Tij/d1Yx/3RfOv9u&#10;aEH/anNI/2Z+Tv9iiVP/X5JW/1ybWv9aolz+WKle/VewYPxVt2H7VMBi+1PKY/lT2mT1UuZk71Tr&#10;ZOhW7mThWO9k2VnwZdNa8GbTWvBm01rwZtNa8GbTWvBm01rwZtNa8Gb/YiQE/14vBv9qNQ3/dDwV&#10;/3pEHv98TCf/e1Qw/3dcOf9yZUH/bG9I/2h7Tv9khlP/YJBY/12ZW/5boV79Wahg/FiwYvtWuGP6&#10;VcFk+VTNZfdT3mbyVOdm6lbrZuJZ7mbaWu5n0VvvaMxc8GjMXPBozFzwaMxc8GjMXPBozFzwaMxc&#10;8Gj/YyQE/18uBv9tMwz/dzoU/31CHf+ASib/f1Iw/3xbOP93Y0H/cGxI/2x3T/9nglT/Y41Z/WCW&#10;XPxdn1/6W6di+FmuZPdYtmb1V8Bn9FbLaPFV3WjtVulp41nsaNpb7WnQXO5qyV3ua8Ve7mvFXu5r&#10;xV7ua8Ve7mvFXu5rxV7ua8Ve7mv/ZCME/2EtBv9wMgz/ezgU/4FAHP+ESSX/hFEu/4FZN/98YUD/&#10;dmlI/3BzT/tsf1X4aIla9mSSXvNhm2HxX6Nk8F2rZu5bs2jsWrxq6lnHa+hZ2GvkWehr2lvrbM9d&#10;7W3IXuxuwl/sbr5g7G++YOxvvmDsb75g7G++YOxvvmDsb75g7G//ZSME/2QrBv9zMAz/fjYT/4U/&#10;G/+JSCT/iU8t/4ZXNv+CXj78fGZG+HZwTvRxe1XwbYVa7WmOX+pll2PoYp9m5mCnaeNer2vhXbls&#10;4FzEbd5c027ZXeZuzl7rb8Zf6nG/YepxumLpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XL/&#10;ZiME/2cpBv93Lgv/gjUS/4k+Gv+NRyL/jU4r/4xVM/yIXDz2g2RF8XxsTex3d1TocoFa5G6KYOFq&#10;k2TdZpto2mSja9ZirG7TYLVw0F+/cc5fzXLLX+JzxGHoc71i6HS3ZOd0smXndK9m53SvZud0r2bn&#10;dK9m53SvZud0r2bndK9m53T/ZyIE/2onBf96LAr/hjQR/409Gf+RRSD/kk0o/ZFTMfaOWjrwiWFC&#10;6oNpS+V+dFPgeH1a2nOGYNRuj2bQa5dqzGifbslmp3HHZK9zxGO5dcJixnbAYtp3umTmd7Nl5Xeu&#10;ZuV3qmjld6ho5neoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho5nf/ZyIE/20mBf99Kgr/iTQQ/5E8F/+V&#10;RB7/l0sm+JZSLvGUWDbqkF4/5IpnSN2EcVDVfXlaz3iCYcpzimfGb5JswmyacL9qonO8aKp2uWe0&#10;eLZmwHm0ZtB6sWfjeqto43qnauN6o2vkeaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hn/aCEE&#10;/28kBf+AKQn/jDMP/5Q7Fv+ZQxz9m0kj9JtPKuyZVTPlllw73pFlRdSJbVDMg3Zax31+YcF4hmi9&#10;dI5tuHGWcrVunXWxbKZ4rmuve6xqu3yqacp9qGrhfaNs4nyfbeJ8nG7ie5pu43uabuN7mm7je5pu&#10;43uabuN7mm7je5pu43v/aSED/3EjBf+CKAn/jzIO/5c7FP+cQhr5nkYg8J9MJ+ifUi7gnVo21pVh&#10;RM2Oak/GiHJZv4J6Yrl9gmi0eYpusHaSc6xzmneocKJ6pW+rfaJutn6gbcV/nm7bf5tv4H6YcOF+&#10;lnHhfZRx4nyUceJ8lHHifJRx4nyUceJ8lHHifJRx4nz/aSED/3QiBP+FKAj/kTEN/5o6Ev+fPxf1&#10;okQd7KRKI+SkUCnboVc1z5pfQ8eTaE+/jHBZuId3YbKCf2itfoZuqXqOc6R3lnigdZ57nXOofppy&#10;s4CXccCBlnLTgZNz34CRdOB/kHTgfo904X2PdOF9j3ThfY904X2PdOF9j3ThfY904X3/aiED/3Yg&#10;BP+HJwf/lDAM/505Ef2iPRXypUEa6ahHH+CqTSXUpFQ0yp1dQsGXZU66kW1Ysot1YayGfGingoNu&#10;on+LdJ18k3iZeZt8lXelf5J2r4GQdr2CjnbOgo133oGLd9+Ainjgf4p44H6KeOB+injgfop44H6K&#10;eOB+injgfop44H7/aiAD/3gfBP+JJgf/ljAL/583D/qkOhPvqT8X5q1FGtyuSiTPqFMzxqFcQb2b&#10;ZE20lWtYrY9yYKeLeWihh4Fum4OIdJeAkHiSfpl8jnyif4t6rYKIerqDh3rLg4Z73oKFe96BhXvf&#10;gIV74H+Fe+B/hXvgf4V74H+Fe+B/hXvgf4V74H//ayAD/3oeBP+LJgb/mC8K/6E1DfenOBDsrTwT&#10;47JCFtexRyPLq1IywaVaQLifYkywmWlXqJRwYKGPd2ebi35uloiGc5GFjniMgpZ8iICfgIR/qoKB&#10;f7eDgH/IhH+A3YN/f96Bf3/fgIB+4H+AfuB/gH7gf4B+4H+AfuB/gH7gf4B+4H//bCAD/3wcA/+N&#10;JQb/mi4J/6MzC/SqNA3psTkP37c/EtK0RiLHrlAxvahZP7OiYEurnWdWo5huX5yUdWeWkHxtkI2D&#10;c4uKi3iGiJR8gYadgH6EqIJ7hLWDeYTFhHiF3YN5hN6BeoPfgHqC4H96guB/eoLgf3qC4H96guB/&#10;eoLgf3qC4H//bR8D/34bA/+PJAX/nSwH/qYwCfCuMQvltjUL27w5Ec63RSDDsk8wuKxXPq+nX0qm&#10;oWVVnp1sXpeZc2aQlXpsipKBcoWQiXeAjZF8e4ubf3eKpYJ0ibKDconCg3KK2oNzid6BdIffgHWG&#10;4H91huB/dYbgf3WG4H91huB/dYbgf3WG4H//bx4D/4AbA/+SIwT/oCsG+qksB+2yLAfivDEH1cA2&#10;EMm7Qx++tk0utLBWPKqrXUmhpmRUmaJqXZGecWWKm3hrhJh/cX+WhnZ5k496dZGYfnGQo4FukK+C&#10;bJC/g2uR1YJtj96Bb43fgHCL4H9wi+B/cIvgf3CL4H9wi+B/cIvgf3CL4H//cRwD/4MZAv+VIQP/&#10;oykF9q0nBei3JgTewyoD0MM1DsS/QR25ukwtrrVUO6WwW0ebrGJSk6hpW4ulb2OFonZqfp98b3ic&#10;hHRzmox5b5mWfGuXoX9ol62AZpe8gWWY0YBmlt9/aJPgfmqR4X5qkeF+apHhfmqR4X5qkeF+apHh&#10;fmqR4X7/dRoC/4cYAv+YIAP/piUD8rIgA+S+HgLXySICysczDb7DQByzv0orqbpTOZ+2WkWWsmFQ&#10;ja9nWYWsbWB+qXRneKZ6bXKkgnJtoop2aKGUeWSgn3xhn6t+X6C6fl+gzn5fn+F9YpvhfWOY4nxj&#10;mOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nz/eBgC/4sXAf+dHQL9qx4C7LgXAd7IEQDPzR8CxMwwC7jI&#10;PhmtxUgoo8FRNpi9WEKPuV9NhrZlVn+za114sXJkcq95aWytgG5nrIlyYqqSdV+pnXhcqap6Wqm5&#10;elmqzHpYqeR6W6Tkel2h5HldoeR5XaHkeV2h5HldoeR5XaHkeV2h5Hn/fRUC/5AUAf+hGAH2sRQA&#10;2cELANLPCwDI0hwBvNEuCbHOOxemy0YlnMhPM5HEVj+IwV1JgL9jUni8allxunBfa7l3ZGa3f2lh&#10;todtXbWRcFm1nHJWtKl0VLS4dFO1y3RTteR0VLDndVas53VWrOd1VqzndVas53VWrOd1VqzndVas&#10;53X/gxIB/5YRAP+oEQDZuAoAzsQJAMfSCgC/2RkBtNgrB6nWORSf00QilNBNL4rNVDuByltEeMhi&#10;TXHHaVNrxW9ZZcR2XmDDfmJcwodmWMGRaFXBnGtSwahsUMG3bU/Cym1PwuRsT73sblC57G9Quexv&#10;ULnsb1C57G9QuexvULnsb1C57G//iRAB/50OANqvCADNuwgAxMcHALzWCwCz3xoBqt8rB6DeORKW&#10;3UMejNpLKoLYUzV51Vo/cdNhRmrSaExl0W9SYNB2VlvQflpXz4ddU8+RX1DPnGFOz6ljTM+4Y0vQ&#10;y2NM0OViSs7yZUvI8mZLyPJmS8jyZkvI8mZLyPJmS8jyZkvI8mb/kg0A3qYEAM60BgDCvwYAucwI&#10;ALDdDACn5R0DnuUtC5TlORaK5EIggeNKKnfiUDNv4Vg7aeBfQWPgZkZe325KWt91TlbffVFS34ZT&#10;T9+QVk3fm1dL4KdYSeC1WUjhxllI4d9ZR9/wWUbc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9Vvt&#10;nAQA0a0EAMK4BQC3wwUArdEIAKTtEAGb7SAFku0uDonsOhiA7EMhduxKKm7sUDFm61Y3YOtcPFvr&#10;ZEBX62tDU+tyRlDreklN7INLSuyMTUjslk5F7aFQQ+2uUULuvFFB78xSQe/lUkDt8VFA7fFRQO3x&#10;UUDt8VFA7fFRQO3xUUDt8VHUpQAAxLIDALa8AwCryQUAoNgIAJf0EwGP9SQHh/UxD372Oxh09kIg&#10;bPZIJ2X2Ty1e91UxWfdbNVX3YjhR92g7TfhvPUr4dj9H+H5BRPmHQ0L5kUVA+ptGPvqmRzz7sUg7&#10;+75JOvzPSTn840k5/ONJOfzjSTn840k5/ONJOfzjSTn840nHrQAAt7cCAKrDAgCe0AQAk+MJAIz9&#10;GAKE/icHe/8xD3L/OBZp/0AcYv9GIlz/TSZW/1MqUv9ZLU7/XzBK/2UyR/9rNET/cTVB/3k3P/+B&#10;ODz/ijo6/5M7OP+dPDb/pz01/7E+NP++PjP/yj8z/8o/M//KPzP/yj8z/8o/M//KPzP/yj+4sgAA&#10;qr0AAJ3KAACR2AIAiPsNAX//GQJ2/yQGbv8tDGb/NRJf/zwXWP9DG1P/SR5O/08hSv9VJEb/WyZD&#10;/2AnQP9mKT7/ayo7/3IrOf95LTb/gS40/4ovMf+UMDD/nDEu/6UyLf+vMyz/tzMs/7czLP+3Myz/&#10;tzMs/7czLP+3Myz/tzOruAAAnsUAAJDSAACD4AAAff8PAXL/FgJo/x4EYf8nCFr/LwxU/zcQTv8+&#10;E0n/RBZF/0oYQf9PGT7/VRs7/1kcOf9fHTb/ZB40/2kfMv9wIC//dyEt/38iK/+HIyj/kCQn/5kl&#10;Jv+hJiX/pyYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyafwAAAkc0AAIPbAAB49gIAb/8NAWT/EgJc&#10;/xkDVP8gBE7/JwZI/y8IQ/82Cj//PAw8/0IOOP9HDzX/TBAz/1ERMP9WEi7/WhMs/18UKv9lFCj/&#10;axUm/3EWI/95FyL/gRgg/4kYHv+RGR3/lxkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxn/VicE/1Ey&#10;Bf9WNQf/Xz0O/2RFFv9mTh//ZFgn/2FiL/9ebjX/Wnk7/1eEP/9Uj0P/UZhG/0+gSP9Op0r/Ta5L&#10;/0y1TP9LvE3/SsRO/0nOT/9J3k//SOlQ/0jyUPxJ9lD3S/lQ8Uz6T+tO+1DqT/tQ6k/7UOpP+1Dq&#10;T/tQ6k/7UOpP+1D/VicE/1EyBf9YNAf/YjsO/2dEFv9pTR//Z1Yn/2NgL/9gazX/XHc7/1iCQP9V&#10;jUT/U5ZH/1CfSf9Ppkv/Tq1N/020Tv9MvE//S8VQ/0rPUf9J4FH/SetR/knyUvlL91LzTflR7U/6&#10;UeZQ+lLlUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lL/VycD/1IxBf9aMgf/ZDoO/2pCFv9sSx//alQn&#10;/2deL/9iaDb/XnQ8/1qAQf9Xi0X/VJVI/1KdSv9QpUz/T61O/060T/9NvFH/TMVR/0vRUv9K4lP/&#10;Se1T+0vzU/VM91PuT/hT6FD5U+FS+lTgUvpV4FL6VeBS+lXgUvpV4FL6VeBS+lX/WCYD/1QwBf9d&#10;MQf/ZzgO/21AFv9vSR7/blIn/2pcL/9lZjb/YXE8/119Qf9ZiEb/VpJJ/1ScTP9SpE7/UKtQ/0+z&#10;Uf9Ou1L/TcRT/03PVP5M4FX7TOtV+Ez0VfBP91XpUfhV4lL4VttU+VfZVPlX2VT5V9lU+VfZVPlX&#10;2VT5V9lU+Vf/WSYD/1cuBf9gLwf/ajYN/3E+Ff9zSB7/clEm/29aLv9qYzb/ZW48/2F6Qv9dhUf/&#10;Wo9K/1eYTf9VoFD/VKhS/lKvU/1Rt1X8UMBW+k/LVvhP3Ff1T+lX8k/zV+pS9lfhU/dY2lX4WdFW&#10;+FrPVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+Fr/WSYD/1osBf9kLQf/bjMN/3U9Ff94Rh3/d08l/3RY&#10;Lf9wYDX/amo8/2Z2Qv9igUf+XotL+1uUT/lZnVL4V6RU9lasVvVUtFfzU7xY8lPHWfBS1VrsUuZa&#10;6VPyWeFU9VvXVvZcz1f3XchZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ+F3/WiUD/10qBf9nKgb/&#10;cjIM/3k7FP98RRz/fE0k/3pVLP91XjT/b2c8/GpyQvlmfUj2Y4dM81+QUPFdmVPvW6FW7VmoWOtY&#10;sFrqV7lb6FbDXOZW0VzjVuRc31bwXdVX9V/MWfZgxlr2YMBb9mG+XPZhvlz2Yb5c9mG+XPZhvlz2&#10;Yb5c9mH/WyUD/2AoBf9rKAb/dzAL/346E/+BQxr/gksi/39TKv97WzP5dmQ69XBuQfFseUjtaINN&#10;6mSMUedhlVXlX51Y412lWuFbrVzeWrZe3FnAX9pZzmDVWeJg0VnvYcpa9GLCXPRjvF30ZLde82S2&#10;X/Nktl/zZLZf82S2X/Nktl/zZLZf82T/XCQD/2MmBP9vJgX/ey8L/4I5Ef+GQRj/h0kg/4VRKPiC&#10;WTDyfWA47XdqQOhydUfkbn9N4WmIUt1mkVfZY5la1WChXdJfqGDPXbFizVy7Y8tcx2TJXNtlxV3r&#10;Zb9d8ma4X/Fns2DxZ69h8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ65i8Wf/XSQD/2YkBP9yJAX/fi4K&#10;/4c3EP+LPxb/jEcd+YtPJfKIVi3sg1025n5nPuB4cUbbc3tN1W6DU9BqjFjMZ5RdyWWcYMZjo2PD&#10;YaxlwWC1Z79fwWi9X9BpumDmabVh72qvYu9qq2Pvaqdk72mmZfBppmXwaaZl8GmmZfBppmXwaaZl&#10;8Gn/XiMD/2kiBP92IwT/giwJ/4s2Dv+PPhT9kUUb9JFMIu2OUyrmiloy34VlO9d+bUXQeHZNy3R/&#10;VMZwh1rCbI9ev2mXYrtnn2W4ZadotmSwarNju2uxY8psr2PhbKtk7W2mZu1so2ftbKBo7mufaO5r&#10;n2jua59o7mufaO5rn2jua59o7mv/XyMD/2sgA/95IgT/hSsI/440DP+TPBL4lkMY75ZKHueVUCbg&#10;kVgu14phOs6EakXIfnNNwnl7Vb51g1u5cYtgtW6SZLJsmmevaqNqrGisbKlntm6nZ8RvpWfab6Jo&#10;62+eaexvm2rsbplr7W2Ya+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W3/XyMD/24eA/97IQT/iCoH/5Ey&#10;C/+XOg/0mkEV65tHGuObTSHallUtz49eOciJZ0TBg29Nu353VbZ5f1uxdodgrXOPZalwlmimbp9s&#10;o2yobqBrsnCda8BxnGvScpps6XGXbepwlG3rcJJu7G+Sbuxukm7sbpJu7G6Sbuxukm7sbpJu7G7/&#10;YSED/3AdA/9+IAP/iykG/5UxCfubOA3wnj4R56BEFt+gSh3TmlIrypNcOMKNZEO7h21NtIJ0VK9+&#10;fFuqeoRhpneLZaJ0k2mecpttmnCkcJdvr3KVb7xzk2/Nc5Jw5nOQcOlyjnHqcY1x63CMcetwjHHr&#10;cIxx63CMcetwjHHrcIxx63D/YyAD/3IbA/+AHwP/jicF/5cvCPieNgvtojsO5KVAEtqkRhzOnlEq&#10;xZdaN72RYkK1jGpMr4dyVKmCeVukf4Bgn3yIZZt5kGqXd5htk3WhcJBzrHONc7h0i3PJdYp04nSJ&#10;dOhziHXpcod16nGHdepwh3XqcId16nCHdepwh3XqcId16nD/ZR8D/3QaAv+DHgL/kCYE/5otBvSh&#10;NAnppjcL4Ko9DtSnRBvJoU8pwJtYNriVYEKwkGhLqYtvU6OHdlqeg35gmYCFZZR9jWqQe5ZujHmf&#10;cYl4qXOGd7V1hHfFdoN433WDeOh0gnjpc4J46nGCeOpxgnjqcYJ46nGCeOpxgnjqcYJ46nH/Zx0D&#10;/3cZAv+FHAL/kyQD/50rBfGkMAbmqjMI3K43DM+qQxrFpU4ovJ9XNbOZX0GrlGZKpJBtU56LdFqY&#10;iHtgk4WDZY6Ci2qKgJNuhn6ccYJ9p3R/fLN1fXzDdnx923Z8feh0fXzoc3186XJ9fOpxfXzqcX18&#10;6nF9fOpxfXzqcX186nH/aRwC/3kYAv+HGwL/lSMD+6ApBO6oLATjry8F17I0C8utQRnBqEwnt6NV&#10;NK+dXUCnmWRJn5RrUpmQclmTjXlfjoqAZImHiGmEhZFtgIOacXyCpHR5gbF2d4HAdnaB1nZ2ged0&#10;d4Hoc3iA6XJ4f+pxeH/qcXh/6nF4f+pxeH/qcXh/6nH/axsC/3sXAv+KGgH/mCEC+KMmA+qsJwPf&#10;tCkD0rUyCsewQBi8rEsms6dTM6qiWz6inWNImplpUZSVcFiOkndeiI9+ZIONhml+io5teomYcXaH&#10;onNzhq51cYa9dm+H0nZwh+h0cYXoc3KE6XJzhOpxc4TqcXOE6nFzhOpxc4TqcXOE6nH/bRkC/34W&#10;Af+NGAH/mx4B9KciAuawIAHauiEBzbgxCcK0Phe4sEkkrqtSMaWmWj2domFHlZ5oT46bbleImHVd&#10;gpV8Y32ThGh4kIxsdI+VcHCNoHJtjKx0aoy7dWmNznVpjeh0a4vpc22J6nFtiOpxbYjqcW2I6nFt&#10;iOpxbYjqcW2I6nH/cBcC/4EVAf+QFgH/nhoB8KsbAeK2FgDTvR0ByLsvCL24PBWztEcjqbBQMKCr&#10;WDuYqF9FkKRmTomhbFWCnnNbfZx6YXeZgWZyl4pqbpaTbmqUnnFmlKpzZJO4c2OUy3NjlOZyZZLq&#10;cWeP6nBnjupwZ47qcGeO6nBnjupwZ47qcGeO6nD/cxUC/4UTAf+UFAD8oxUA6rASANm+DADNwRsB&#10;wsAtB7i9OhOuuUYhpLVPLZqxVjmSrl5DiqtkTIOoalN8pXFZdqN4X3Ghf2Nsn4doaJ6Ra2SdnG5g&#10;nKhwXpy2cV2cyXFdnORwXprrcGCW629hlexvYZXsb2GV7G9hlexvYZXsb2GV7G//dxIB/4kRAf+Z&#10;EQDzqA4A17UKAM/BCgDGxRgAvMQqBbLCOBGnv0QenrtNK5S4VTaLtVxAhLJiSXyvaVB2rW9WcKt2&#10;W2uqfWBmqIZkYqePZ16mmmpbpaZsWKW1bVemx21XpuJsV6TtbFqf7Wxanu1sWp7tbFqe7Wxanu1s&#10;Wp7tbFqe7Wz/fBAB/44QAPaeDQDYrQkAzbgJAMfECAC+yhQAtconBKvINg+hxUEbl8JLKI2/UzOF&#10;vVo8fbphRXa4Z0twt21RarV0VmW0fFtgsoRfXLGOYlixmWVVsKVmU7CzZ1KxxmdSseFnUa/xaFOq&#10;8GhUqfBoVKnwaFSp8GhUqfBoVKnwaFSp8Gj/gg4A/5QMANulBgDOsQcAxbsHAL3HBwC10BAArNAj&#10;A6PPMwyZzT8Yj8pIJP/i/+JJQ0NfUFJPRklMRQADCYbIUS59xlg4dsRfP2/CZkZpwWxLZMBzUF+/&#10;e1RbvoRYV72NW1S9mF1RvKRfT7yzYE29xWBNveBfTLzwYU239WJNtvViTbb1Yk229WJNtvViTbb1&#10;Yk229WL/iQsA4ZwDANCqBQDFtQUAu78EALLLCACr2A0Ao9kgAprYLwmQ1jwUh9RGH37STyl20FYy&#10;b89eOWjNZD9jzGtEXsxzSVrLekxWyoNPUsqNUk/KmFRNyqVWS8qzV0rLxVdJy+BWScnwWEfH+llI&#10;xftaSMX7WkjF+1pIxftaSMX7WkjF+1r3kQQA1KICAMevBAC6uQMAsMQFAKfQCQCf4RAAmOEhA4/g&#10;MAmG4DsSfd9EG3XeTSRu3VUrZ9xcMmLbZDdd22s7WdpyP1XaekNS2oNFTtqNSEzamEpJ2qVLSNuz&#10;TEfcxExG3N5MRtrtTETY+U9D2PtPQ9j7T0PY+09D2PtPQ9j7T0PY+0/bmgAAyqkCALuzAgCwvQMA&#10;pckFAJvWCQCU6BQBjOklBIToMwt76DwUc+hEG2voSyJk51IoXudZLVnnYDJV52g1UudvOE/ndztM&#10;54A9SeeJP0folEFE6J9CQumsQ0HpukRA6s1EQOrkREDo9URA5/hDQOf4Q0Dn+ENA5/hDQOf4Q0Dn&#10;+EPNowAAva4BALC4AQCkxAIAmdAFAI/hCgCJ8RoBgfEoBXjyMgxw8jsTafJDGWLySh9c81AjVvNX&#10;J1LzXitP82UtTPRsMEn0czJG9Hs0Q/SENkH1jjc+9Zk5PfakOjv2sDs69788OfjPPDj36Dw49+w8&#10;OPfsPDj37Dw49+w8OPfsPDj37Dy/qgAAsbMAAKS/AACYygEAjNgEAIT6DgB8+xsCdPsmBWz8MApl&#10;/DgQXv1AFVj+RxlT/k0dT/9UIEv/WiJI/2ElRf9nJkL/bShA/3UqPf99Kzr/hi04/5EuNv+bLzT/&#10;pjAz/7IxMv++MjH/0DIx/9YyMf/WMjH/1jIx/9YyMf/WMjH/1jKyrwAApboAAJjGAACL0gAAf98C&#10;AHn/EQFv/xkCZ/8iBGD/LAda/zQMVP88D0//QxNK/0kVR/9PF0P/VRlA/1sbPv9hHDv/Zh45/20f&#10;Nv90IDT/fSEx/4YjL/+RJC3/myUs/6UmK/+vJir/uycp/74nKf++Jyn/vicp/74nKf++Jyn/viem&#10;tgAAmMIAAIvOAAB+2wAAdfkHAGv/DwFi/xYCW/8eA1T/JgVO/y4GSf81CEX/PAtB/0MNPv9IDjv/&#10;ThA4/1MRNf9YEjP/XhMx/2QULv9qFSz/chYq/3oXJ/+DGCX/jhkk/5gaI/+gGiL/qhsh/60bIf+t&#10;GyH/rRsh/60bIf+tGyH/rRuavgAAi8oAAH7XAABw4wAAZ/8EAF7/DQBW/xIBT/8ZAkn/IAND/ycE&#10;P/8uBTr/NAY3/zoHM/8/BzD/RAgu/0kJLP9OCSn/Uwon/1gKJf9eCyP/ZAsh/2wMH/90DR3/fQ4b&#10;/4cOGf+PDxj/mQ8Y/5sQGP+bEBj/mxAY/5sQGP+bEBj/mxD/TCoD/0gzBf9PNAb/VDcI/1pBDv9c&#10;Shb/WlQd/1dgJP9Uayr/UHgv/02EM/9Kjzb/R5k5/0ahO/9FqTz/RLA+/0O3P/9CwD//QslA/0HV&#10;Qf9B5EH/Qe5C/0H2Qv9B/UL/Qv9B+UT/QfRG/0LvR/9C70f/Qu9H/0LvR/9C70f/Qu9H/0L/TSkD&#10;/0oyBP9RMgb/VzYI/1w/Dv9eSRb/XVMd/1peJP9XaSr/U3Uv/1CBNP9NjTf/Spc6/0ifPP9Hpz3/&#10;Rq4//0W1QP9EvUH/RMZC/0PRQv9D4kP/Q+xD/0P1Q/9D/EP8RP9D9Uf/Q+9I/0TrSf9E60n/ROtJ&#10;/0TrSf9E60n/ROtJ/0T/TSkD/0wwBP9UMQX/WTQI/189Dv9hRxb/YFId/11cJP9aZyv/VnMw/1N/&#10;NP9Pijj/TZQ7/0udPf9KpD//SKxA/0izQf9Hu0L/RsND/0bORP9F30T/RepF/UXzRftF+0X3Rv9E&#10;8En/RepK/0blS/9H5Uv/R+VL/0flS/9H5Uv/R+VL/0f/TikD/08uBP9XLgX/XTIH/2M7Dv9lRhb/&#10;ZVAd/2FZJP9dZCv/WnAw/1Z8Nf9Thzn/UJE8/06aP/9NokD/S6lC/0qwQ/9Kt0T/ScBF/0jKRv1I&#10;20b6SOdH+EjyR/VI+kbxSf9H6kv/SONM/0neTf9K3k3/St5N/0reTf9K3k3/St5N/0r/TygD/1Is&#10;BP9aLAX/YS8H/2c6Dv9qRBX/ak4c/2dXJP9iYSv/Xm0x/1t4Nv9Xgzr/VI09/1KWQP9QnkL+T6VE&#10;/E6tRftNtEf6TLxI+UzHSPZL1EnzS+VJ8EvwSe1M+UjpTP9K4U7/S9pP/0zTUP9N01D/TdNQ/03T&#10;UP9N01D/TdNQ/03/UCgD/1UqBP9dKQX/ZS0H/2w4Df9vQhT/b0sc/2xVI/9oXir/Y2kx/190Nv1c&#10;fzv7WYk/+VaSQvdUmkT1U6JG9FKpSPJRsUnxULlK70/DS+5Pz0vrT+JL50/uS+RP+E3fT/5O1VH/&#10;T85S/1DJU/9QyVP/UMlT/1DJU/9QyVP/UMlT/1D/UScD/1gnBP9hJwT/aiwG/3E2DP90QBP/dEka&#10;/3JSIv9uWyn9aGQw+WVwNvZhezvzXoVA8FuOQ+5ZlkbsV55I6lWmSuhUrUznU7VN5VO/TuNTzE7h&#10;U99O3VPtT9hS91HRU/1SylT+U8RW/1O/V/9Tv1f/U79X/1O/V/9Tv1f/U79X/1P/UicD/1slA/9l&#10;JAT/bioG/3Y0C/96PRH/ekYY/3hPIPt0WCj2b2Ev8WtsNu1ndjzpY4BA5mCKReRdkkjhW5pK31mi&#10;Td1Yqk/aV7JQ2Fa8UdVVyFLSVdtTzlbrU8tW9lXGVv1Wv1j9VrpZ/Ve2Wv1Xtlr9V7Za/Ve2Wv1X&#10;tlr9V7Za/Vf/UyYD/18iA/9pIQP/cygF/3syCv9/OxD/gEQW+35MHvR7VCXudl0t6XFoNORtcjvg&#10;aXxB3GWFRthijkrUX5ZN0V2dUM5cpVLMWq1UyVm2VsdZwlfGWdBXwlnmWL9Z81m7WvtZtVv7WrBd&#10;+1qtXftZrV37Wa1d+1mtXftZrV37Wa1d+1n/ViQD/2IgA/9tIAP/dyYE/38wCP+EOQ39hkEU9YVJ&#10;G+6CUSLnfVoq4XhkMtxzbjrUbndB0GqAR8xmiUzIZJFQxWKYU8NgoFXAXqhYvl2xWbtdvFu5XMlc&#10;t1zgXLRd71ywXvldq1/5Xahg+VylYflcpWH5XKVh+VylYflcpWH5XKVh+Vz/WCID/2UeA/9xHwP/&#10;eyQD/4QuB/+JNgv4iz4R74tGF+iITh7hhFcm2X5hMdF4ajrLc3NCxm98SMJshE2+aYxRu2aTVbhk&#10;m1i1Y6Nas2GsXLBgt16uYMRfrGDYX6lh61+nYfdfomP3X59k91+dZPhenWT4Xp1k+F6dZPhenWT4&#10;Xp1k+F7/WyAC/2gcAv90HQL/fiMD/4grBf2NNAnzkDsO6pBDFOKPShrailQl0INdMMl+ZzrDeG9C&#10;vnR4SLlxgE61bohSsmuPVq9pl1qsZ59cqWWoX6ZksmGkZL9iomTQYqBk52KeZfVimmb1YZhn9mCW&#10;aPZglmj2YJZo9mCWaPZglmj2YJZo9mD/XR8C/2oaAv93HAL/giEC/4spBPmRMQfvlTgL5pY/EN2U&#10;RxfSjlEkyohbL8KDZDm8fmxBt3l0SLJ1fE6ucoRTqm+LV6Ztk1uja5teoGqkYJ1ormObaLpkmWjL&#10;ZZdo42SVafNkk2r0Y5Fr9WKQa/VhkGv1YZBr9WGQa/VhkGv1YZBr9WH/Xx0C/20YAv96GwL/hR8C&#10;/44nA/WVLgXrmTUI4Zw7DNaYQxbMk08ixI1YLr2HYTi2gmlBsH5xSKt6eU6nd4BTo3SIWJ9xkFub&#10;b5hfmG6hYpVtq2SSbLdmkGzGZo9s32aObfFljG7zZItu9GOKbvRiim70Yopu9GKKbvRiim70Yopu&#10;9GL/YRwC/28WAv98GgH/iB4B/5EkAvKZKwTnnjEF3aA2CdGcQRXHl00hv5FWLbeMXzexh2dAq4Ju&#10;SKV+dk6ge31TnHiFWJh2jVyUdJVfkXKeYo5xqGWLcLRniXDDaIdw22eGce5mhnLyZYVy82SEcvRj&#10;hHL0Y4Ry9GOEcvRjhHL0Y4Ry9GP/YxoC/3EVAf9/GAH/ihwB/JQhAu6cJwLjoiwD2KQyCMyfQBTD&#10;mksgupVVLLOQXTesi2U/pYdsR6CDc02bgHtTln2CV5J6ilyOeJJginabY4d1pWaEdLFngnTAaIB0&#10;1WiAdexnf3byZn9182V/dfNkf3XzZH9182R/dfNkf3XzZH9182T/ZRkC/3QUAf+BFwH/jRoB+Zce&#10;AeugIwHfpiYC0qcwB8ijPhO/nkkftplTK66UWzanj2M/oItqRpuHcU2VhHhSkIF/V4x/h1yIfZBg&#10;hHuZY4B6o2Z+ea9oe3m9aXp50Wl5eupoenryZnp58mV6efNkennzZHp582R6efNkennzZHp582T/&#10;ZxcC/3YUAf+EFgH/kBcB9ZsaAeekHQHbqx8BzqovBsSmPRK6oUgesp1RKqqYWTSilGE+nJBoRZaM&#10;b0yQiXZSi4Z9V4aEhVuCgo1ffoCXY3p/oWZ3fqxodX27aXN+zmlzfuhodH7xZnR98mV1fPNkdXzz&#10;ZHV882R1fPNkdXzzZHV882T/aRYB/3gTAf+HFAD/kxUA8Z4VAOOoFgDVrhsByq0tBsCpOxG2pUYd&#10;raFQKaWcWDOemF88l5RmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaUYnSEn2Vxg6pnb4O4aW2Dy2lt&#10;g+ZoboPyZm+C8mVwgfNkcIHzZHCB82RwgfNkcIHzZHCB82T/axQB/3sSAf+KEgD/lhIA7aIQAN6t&#10;DgDQsRkAxbArBbutOQ+yqUQbqaVOJ6ChVjKZnV47kppkQ4uXa0qGlHJQgJJ5VXuPgFp3jYlecoyS&#10;YW6KnGRriahnaYm2aGeJyGhnieNnaInyZmmH82VqhvNkaobzZGqG82RqhvNkaobzZGqG82T/bhIB&#10;/34QAP+NEAD3mg4A26cKANOwCwDKtBYAwLQpBLaxNw6trkMapKpMJZumVTCTo1w5jKBjQYadaUiA&#10;mnBOe5h3U3aWflhxlIZcbJKQYGiRmmNlkKZlY5C0ZmGQxmZhkOFmYZDyZWOO82RkjPRjZIz0Y2SM&#10;9GNkjPRjZIz0Y2SM9GP/cRAB/4IPAP+RDQDenwkA06oJAMyzCQDEuBMAurgmA7G2NQyns0EYnq9K&#10;I5asUy6OqVo3h6ZhP4CkZ0Z6oW5MdZ91UXCdfFVrnIRaZpqOXWOZmGBfmKRiXZiyZFuYw2RbmN5j&#10;W5jwY1yV9WJek/ViXpP1Yl6T9WJek/ViXpP1Yl6T9WL/dQ4A/4YNAOuWCADVowcAzK0IAMW2BwC9&#10;vBEAtL0jAqu7MgqhuT8VmLZIIJCzUSuIsFg0gK5fPHqrZkN0qWxIb6hzTmqmelJlpYJWYaOMWl2i&#10;llxaoqJfV6GwYFahwWBVotxgVaHvYFaf919XnPdfV5z3X1ec919XnPdfV5z3X1ec91//egwA/YsJ&#10;ANqbBADOpwYAxLAGALy5BAC1wQ4ArMIgAaTBMAiavzwTkb1GHYm6TyeBuFYwerZdOHO0ZD9usmpE&#10;aLFxSWSweU1froFRW62KVFitlVdUrKFZUqyvW1CswFtQrNpaT6vuW0+q+ltRpvpbUab6W1Gm+ltR&#10;pvpbUab6W1Gm+lv/gAkA4ZIBANGgBADGqwUAvLQEALO9AwCrxwsApMkcAZzILAaTxzkPisVEGYHD&#10;TSN6wVQsc79bM22+YjlnvGk+YrtwQ166d0dauYBLVrmJTlO4lFBQuKBSTbiuVEy4v1RLudhUS7ft&#10;VEq2+VVKs/5WSrP+Vkqz/lZKs/5WSrP+Vkqz/lb6hwIA1pgAAMmlAwC9rwMAs7gBAKnCBAChzQgA&#10;mtAWAJLQKASKzzYMgc5BFXnMSh5yy1ImbMpaLWbJYTJhyGg3XMdvPFjGdj9Vxn9DUcWJRU7FlEhL&#10;xaBKScWuS0jFv0tHxthLR8XtS0bD+U1Fwv9ORcL/TkXC/05Fwv9ORcL/TkXC/07fkAAAzJ8AAL+q&#10;AQCzswEAqb0CAJ/HBQCW0gkAjtoSAIjbJAKA2jIIeNk+EHHYSBhq11AfZNZYJV/VXypb1GcvV9Ru&#10;M1PTdjZQ0385TNOIO0rTlD5H06A/RdSuQETUv0FD1dhARNPsQELS9kJB0f5EQdH+REHR/kRB0f5E&#10;QdH+REHR/kTRmAAAw6UAALWuAACpuAAAnsMCAJTNBgCK2QoAhOMYAX3kJgN15DIIbuM8D2fjRRVh&#10;400bXONVIFfjXSRU42QnUOJrKk3icy1K43wwSOOGMkXjkDRD45w1QeSpNkDkuDc/5cs3P+XkNz/j&#10;8zY94vs4PeL7OD3i+zg94vs4PeL7OD3i+zjGoQAAt6sAAKq0AACevgAAk8kCAIjUBgB/7g4Aee0b&#10;AXHtJwNq7jIIZO47DV7uQxNY7ksXU+5SGlDvWR5M72AgSe9nI0fvbyVE8HcnQfCAKT/wiio98ZUs&#10;O/GhLTnyri448r4vN/PQLzfz5y828fMvNvHzLzbx8y828fMvNvHzLzbx8y+5pwAAq7AAAJ+7AACS&#10;xgAAhtABAHvdBQB09xEAbfccAWb4JgNf+C8GWvk4ClT5QA5Q+kcRTPpOFEj7VRZF+1sYQvtiGkD8&#10;aBw9/HAdOv14Hzj9giA2/Y0iNP6YIzL+pCQx/7ElMP+/Ji//zyYu/+MmLv/jJi7/4yYu/+MmLv/j&#10;Ji7/4yatrQAAn7cAAJLCAACGzQAAedoAAHDyCABo/xEAYf8aAVr/IwNU/ysET/8zBkr/OwhG/0IL&#10;Q/9JDUD/Tw49/1UQOv9bETj/YRM1/2gUM/9vFTD/eBYu/4IXLP+NGSr/mRop/6QaKP+vGyf/uhwm&#10;/8ccJv/HHCb/xxwm/8ccJv/HHCb/xxyhtAAAk78AAIbKAAB41gAAbOIAAGP8BwBc/w8AVf8WAU//&#10;HgJJ/yYDRP8uBED/NAU8/zsGOf9BBzb/Rggz/0wIMf9RCS7/Vwos/10KKv9kCyj/bAwl/3UNI/9/&#10;DiH/ig8g/5UQHv+gEB7/qBEd/7ERHf+xER3/sREd/7ERHf+xER3/sRGVvAAAhscAAHnTAABr4AAA&#10;Xu0AAFb/AwBP/wwASf8SAUP/GQE+/yACOf8nAzX/LQMy/zMELv84BCv/PQUo/0IFJv9HBST/TAYi&#10;/1EGIP9XBh3/Xgcb/2UHGf9uCBf/eAgV/4MIE/+NCRP/lgkS/54JEv+eCRL/ngkS/54JEv+eCRL/&#10;ngn/Qi0D/0IyBP9IMgT/TDYG/048CP9QRw7/UFIV/05fGv9Lax//SHck/0WDJ/9Cjir/QZcs/z+g&#10;Lv8/py//Pq4w/z21Mf89vDL/PMUy/zzOM/873zP/O+o0/zvzNP87+zT/PP8z/jz/M/w9/zT2P/81&#10;9T//NfU//zX1P/819T//NfU//zX/QywD/0QwBP9KMAT/TjQG/1E6CP9TRg7/UlEV/1FdGv9OaSD/&#10;S3Qk/0iAKP9Fiyv/Q5Ut/0KdL/9BpTD/QKwx/z+zMv8/ujP/PsI0/z7MNP8+3DX/Peg1/z3xNf8+&#10;+jX9Pv81+z//NPg//zbyQf838EH/N/BB/zfwQf838EH/N/BB/zf/RCwD/0cuA/9NLgT/UTIF/1Q5&#10;CP9XRA7/Vk8V/1RaG/9RZiD/TnIl/0t9Kf9IiCz/RpIu/0WbMP9EojL/Q6kz/0KwNP9CtzX/Qb82&#10;/0HJNv9A1zf/QOU3/UDwN/pA+Df3Qf829kH/N/JB/zjsQ/856kT/OepE/znqRP856kT/OepE/zn/&#10;RSsD/0ksA/9QLAT/VS8F/1k3CP9cQg7/W00V/1hXG/9WYyD/Um8l/096Kv9MhS3/So8w/0iYMv9H&#10;nzT/RqY1/0WtNv9FtDf/RLw4/kTGOPxE0jn5Q+I59kTuOfNE9znxRP8570T/OutF/zvkRv8840b/&#10;PONG/zzjRv8840b/PONG/zz/RisD/00pA/9UKQT/WSwF/141B/9hQA3/YUoU/15UGv9aXyD/V2sm&#10;/1R2Kv9RgS7/Tosx/kyUNPxLnDX7SqM3+kmqOPhIsTn3SLk69kfCO/VHzTvyR9877kfsO+tI9jvp&#10;R/8950f/PuFI/z/aSv9A2Er/QNhK/0DYSv9A2Er/QNhK/0D/RyoD/1AnA/9YJgP/XioE/2MzB/9m&#10;PQ3/ZkcT/2RRGv9gWyD/XGcm/VlyK/pWfS/4U4cz9lGQNfRQmDfyTp858U2mO+9MrTzuTLU97Eu+&#10;PetLyj7pS9w+5UzqPeJL9T/fS/5B3Er/QtRM/0PNTf9Dy07/Q8tO/0PLTv9Dy07/Q8tO/0P/SigD&#10;/1QkA/9cIwP/YygE/2gwBv9sOwv/bEQS/2pOGf5mWB/5YWIl9V5tK/JbeDDvWII07FaLN+pUlDno&#10;U5s75lGjPeVRqj7jULI/4U+7QOBPx0DeT9hB2U/oQdRP9EPQTv5Fzk7/RshQ/0bCUf9HwFH/R8BR&#10;/0fAUf9HwFH/R8BR/0f/TSUC/1chAv9gIAP/aCYD/24uBf9yOAr/ckEQ/XBLF/dtVB3yaF4k7WRp&#10;KulhdDDlXn404luHOOBZjzvdV5c+21WfQNhUpkLVU65D0lK3RNBSwkXOUtBGy1LlRshS8kjFUv1J&#10;wlL/SrxU/0q3Vf9KtlX/SrZV/0q2Vf9KtlX/SrZV/0r/UCMC/1seAv9kHgL/bSQD/3MrBP93NQj+&#10;eD4O9ndHFPB0UBvqb1oi5GtlKeBnby/bY3k11mCCOtJdij7PW5JBzFmaQ8pYoUXIV6lHxlayScRW&#10;vErCVclLv1XfS7xW7ky5VvpNt1b/TbJY/02uWf9NrFn/TaxZ/02sWf9NrFn/TaxZ/03/UyAC/14c&#10;Av9oHAL/cSIC/3goA/98MQf4fjoL8H1DEel6TBjidlcf3HJhKNRtay/PaXQ2y2V9O8dihUDEYI1D&#10;wV6VRr9dnEi8W6RLulqtTLhZt062WcNPtFnVT7Fa6lCuWvdQrFr/UKhb/1CkXP9QpF3/T6Rd/0+k&#10;Xf9PpF3/T6Rd/0//Vh4C/2EZAv9sGgL/dSAC/3wlA/2BLgXzhDcJ6oQ/DuKBSBXbfVMd0XddJ8ty&#10;ZzDGbnA3wmp4PL5ngEG6ZYhFt2OQSLRhmEuyX59Nr16oT61dslGrXb5SqV3OU6Zd5VOkXvRTol7/&#10;U59f/1KcYP9Sm2D/Uptg/1KbYP9Sm2D/Uptg/1L/WBwC/2QXAf9wGQH/eR0B/4AjAviGKgPtiTIG&#10;5Io7CtyIRRLRglAcyn1aJsR4Yy++c2w3uW90PbVsfEKyaoRGrmeMSqtlk02oZJtPpWKkUqNhrlSh&#10;YblVn2HIVp1h4VabYvFVmWL9VZdj/1SVZP9UlGT/U5Rk/1OUZP9TlGT/U5Rk/1P/WhoC/2cVAf9z&#10;FwH/fRsB/4QgAfOKJgLoji4E35A2B9SMQRHLh00bxIJXJr19YC+3eGk2snRxPa5xeEKqboBHpmyI&#10;SqNqj06gaJhRnWegU5pmqlWYZbVXlWXEWJRl21iSZu9XkWb8V49n/laOZ/5VjWj+VY1o/lWNaP5V&#10;jWj+VY1o/lX/XBgB/2kTAf92FgH/gBkB/YgdAe+OIgHkkykC2pQxBs6QPw/Gi0savoZVJbeBXi6x&#10;fWY2rHluPKd2dUKjc31Hn3CES5xujE6YbJRSlWudVJJqp1eQabJZjWnAWoxp1VqKauxZimr6WIlr&#10;/VeHa/1Wh2v+Vodr/laHa/5Wh2v+Vodr/lb/XhcB/2wSAf94FAH/gxcA+YsaAOuSHQHgmCMB05gv&#10;BcqUPQ7Bj0kZuYpTJLKGWy2sgWQ1pn5rPKF6ckKdd3pHmXWBS5VziU+RcZFSjm+aVYtupFiIba9a&#10;hm29W4Rt0FuDbulag274WYJv/FiCb/1Xgm/9V4Jv/VeCb/1Xgm/9V4Jv/Vf/YBUB/24RAf97EwD/&#10;hhQA9o8WAOeWGADbnBwAz5stBMWXOw28k0cYtI5RI62KWSynhmE0oYJpO5x/cEGXfHdGk3l+S493&#10;hk+LdY5SiHOXVYRyoViCcaxaf3G6XH5xzFx9cudbfXL2Wnxy/Fl8cvxXfHL9V3xy/Vd8cv1XfHL9&#10;V3xy/Vf/YhQB/3ERAf99EQD/iBIA8pISAOOaEgDVnxkAyp4rBMGbOQy4l0UXsJJPIqmOWCuiil8z&#10;nIZnOpeDbkCSgHVFjX58Sol8hE6FeoxSgniVVn53n1h7dqpbeXW4XHd1ylx3duVcd3f1Wnd2+1l3&#10;dvxYd3b8V3d2/Fd3dvxXd3b8V3d2/Ff/ZBIB/3MQAP+AEAD/ixAA75UOAN+eDQDQohcAxqEpA72e&#10;Nwu0mkMWrJZNIKSSViqdjl4yl4tlOZKIbECNhXNFiIN6SoSAgU6Af4pSfH2TVXh8nVh1e6hbc3q2&#10;XHF6x1xxeuJccXvzWnF7+1lyevxYcnr8WHJ6/FhyevxYcnr8WHJ6/Fj/ZxEB/3UPAP+DDgD0jg0A&#10;25kKANShCwDMpBUAwqQnA7iiNgqwnkIVp5pMH6CXVCmZk1wxk5BjOI2Naj+IinFEg4h4SX6Gf016&#10;hIhRdoKRVXOBm1hvgKZabX+0XGt/xVxrgN9ca4DyWmuA+1lsfvxYbX78WG1+/FhtfvxYbX78WG1+&#10;/Fj/aRAB/3gOAP+FDADikggA1ZsJAM6jCQDHqBIAvaglArSmNAmrokATo59KHpubUieUmFowjpVh&#10;N4iSaD2CkG9Dfo52SHmMfUx1ioVQcYiOVG2HmVdqhqRZZ4WxW2WFwltlhdxbZYXwWmaF+1lng/xY&#10;Z4P8V2eD/Fdng/xXZ4P8V2eD/Ff/bA4A/3sMAPKJCQDZlQYAz54IAMmmCADBqxAAuKsiAq+qMgim&#10;pz4SnqRIHJahUSWPnlguiJtfNYKZZjx9lm1BeJR0RnOSe0tvkINPa4+MUmeOllVkjaJYYYyvWV+M&#10;wFpfjNlZX4zuWV+M+1hhiv1XYYn9V2GJ/Vdhif1XYYn9V2GJ/Vf/bwwA/38JAN+NAwDSmAYAyqIG&#10;AMKpBgC6rw4AsrAgAamuLwahrDwQmKlGGpGnTyOJpFYsg6JdM32fZDl3nWs/cptxRG6aeUhpmIFM&#10;ZZeKUGGVlFNelaBVW5StV1qUvVhZlNRXWZTsV1mT+VZbkf5VW5D+VVuQ/lVbkP5VW5D+VVuQ/lX/&#10;cwkA9YQEANiRAwDMnAUAw6UFALutBACzswwAq7UcAaO0LAWbsjkOkrBEF4qtTSCDq1QpfalcMHen&#10;YjZxpWk8bKRvQWiid0VkoX9JX5+ITFyekk9Ynp5SVp2rU1SdvFRTndFUU53rU1Oc+FNUmv9TVJn/&#10;U1SZ/1NUmf9TVJn/U1SZ/1P/eAYA4YkAANCWAgDGoQMAvKkDALOwAQCruAgApLoYAJy6KQOUuTYL&#10;jLdBFIS1Sh18s1IldrFaLHCvYDJrrmc4Zq1uPGKrdUBeqn1EWqmGSFaokUpTqJ1NUaeqTk+ouk9O&#10;qM9PTqfpT02m909Npf9PTqT/T06k/09OpP9PTqT/T06k/0/6fwAA2I4AAMmbAQC+pQIAtK0BAKu1&#10;AAChvwQAm8EUAJTBJQKMwDMIhL8+EXy9SBl1vFAhb7pYJ2q5Xy1luGUyYLdsNly2dDpYtXw+VbSF&#10;QVG0kEROs5xGTLOpSEqzuUhJtM5ISbPpSEix9klIsP9KSLD/Skiw/0pIsP9KSLD/Skiw/0rihgAA&#10;zpQAAMKhAAC2qQAAq7EAAKG6AQCYwwUAkMkQAIrJIAGDyS8Fe8g7DXTHRRRuxk4baMVWIWPEXSde&#10;w2QrWsJrL1bBcjNTwXs2T8CEOUzAjzxKwJs+R8CoP0bAuEBFwM1ARcDoP0S+9kFDvf9CQ7z/Q0O8&#10;/0NDvP9DQ7z/Q0O8/0PWjQAAxpsAALilAACtrgAAorYAAJi/AgCNyAYAg9ELAH/SGgB50ioDctI3&#10;CGzRQg9m0UsVYdBTGlzPWx9Yz2IjVM5pJ1HOcSpNznotSs6DMEjOjjJFzpo0Q86oNULOuDZBz801&#10;Qc7oNUDN9Tc/y/45Psv/OT7L/zk+y/85Psv/OT7L/znKlgAAvKIAAK+qAACjswAAmLwAAI3GAwCC&#10;zwcAeNkLAHPeGABu3iYCaN4zBWLePgpd3kgPWd5QFFXeWBdR3mAbTt5nHkvdbyBI3ngjRt6BJUPe&#10;jCdB3pgpP96mKj7ftSo94MgqPd/jKjzd8Ss73PstOtz9Ljrc/S463P0uOtz9Ljrc/S7AnwAAsacA&#10;AKSwAACYugAAjcMAAIHNAgB21wcAbugPAGnoGwFj6CcCXukyBVjpOwhU6UQMT+pMD0zqUxJJ6lsV&#10;RupiF0TrahlB63IbP+t7HTzrhh467JEgOOyeITftrCI27bsjNe7PIzTu5iM06/UjNOv4IzTr+CM0&#10;6/gjNOv4IzTr+COzpQAApq0AAJm3AACNwQAAgMsAAHXVAQBp4QYAZPMRAF7zHAFZ9CYCVPQwBE/1&#10;OAZL9UAIR/ZHCkT2TgxB91UOP/dcDzz3YxE6+GoTN/hzFDX4fRYz+YgXMfmUGC/6oRku+q8aLfu+&#10;Giz7zxsr++cbK/vrGyv76xsr++sbK/vrGyv76xuoqgAAmrQAAI2/AACAyQAAdNMAAGfeAABe8ggA&#10;Wf4RAFP/GgFO/yMCSf8rA0X/MwRB/zoFPv9BBjv/Rwc4/04INf9UCTP/Wgkx/2EKL/9pCyz/cgwq&#10;/30NKP+IDib/lQ8l/6EQJP+uESP/uhIi/8oSIv/QEiL/0BIi/9ASIv/QEiL/0BKcsgAAjrwAAIHH&#10;AABz0QAAZ90AAFnjAABT/QYATf8OAEj/FgBD/x4BP/8mAjr/LQI3/zMDM/85AzD/PwQu/0QEK/9K&#10;BSn/UAUn/1YGJP9dBiL/ZQcg/24HHf95CBv/hQga/5IJGf+eCRj/qAkX/7MJF/+3CRf/twkX/7cJ&#10;F/+3CRf/twmQugAAgsUAAHTQAABn3AAAWOMAAE3wAABH/wIAQv8MADz/EQA4/xgBNP8fATD/JQEs&#10;/ysCKf8wAiX/NQIj/zoCIP8/Ax7/RAMc/0kDGf9PAxf/VgQV/14EEv9oBBH/cgUP/34FDv+KBQ7/&#10;lAUN/54FDf+iBQ3/ogUN/6IFDf+iBQ3/ogX/OS8C/zwwA/9BMQP/RDQE/0Q6Bv9ERQj/RVEM/0Nd&#10;Ef9BaRb/PnYZ/zyBHP86jB7/OZYg/zieIf83pSP/N6sj/zayJP82uSX/NsAl/zXKJv811yb/NeUm&#10;/zXvJv81+Cb/Nv8m/jb/Jvw2/yb8Nv8n+jb/KPo2/yj6Nv8o+jb/KPo2/yj/OS8C/z4vA/9ELwP/&#10;RjIE/0g4Bv9IQwj/SE8N/0dbEv9EZxb/QnMa/z9/Hf89ih//PJMh/zubI/86oiT/Oakl/zmwJv84&#10;tib/OL4n/zjHJ/840yj/OOMo/zjtKP449yj7OP4n+Tn/J/g4/yn4OP8q9jj/KvY4/yr2OP8q9jj/&#10;KvY4/yr/Oi8C/0EsA/9GLAP/Si8E/0w3Bf9NQQj/TEwN/0tYEv9IZBf/RnAb/0N8Hv9BhyD/P5Aj&#10;/z6YJP89oCX/PaYm/zytJ/88tCj/O7sp/zvEKf87zyn+O+Aq+zvrKvg79Sn2PP4p9Dz/KvM7/yvy&#10;O/8s7zv/Le87/y3vO/8t7zv/Le87/y3/PC0C/0QpAv9KKQP/TiwE/1E0Bf9SPgj/UkoN/1BVEv9N&#10;YRf/Sm0b/0h4H/9FgyL/Q40k/0KVJv9BnSf/QKMo/0CqKf4/sSr9P7gr/D/BK/o/yyv3P9ws9T/p&#10;LPE/9CvvP/0s7T//Lew+/y/rPv8w5z//MOc//zDnP/8w5z//MOc//zD/QCoC/0gmAv9OJgP/UikD&#10;/1YyBf9XPAf/V0cM/1VREv9SXRf/UGkc/010IP9KfyP9SIkm+0eRKPpGmSn4RaAq90SnK/VErSz0&#10;Q7Ut80O9LfJDyC7wQ9cu7EPnLulE8y3mQ/ww5EL/MeNC/zLhQv8z3EP/NNxD/zTcQ/803EP/NNxD&#10;/zT/QycC/0sjAv9SIgL/WCcD/1wvBP9dOQf/XkMM/1tOEf9YWBf+VWQc+lJvIPdQeiT0TYQn8kyN&#10;KfBKlSvvSZwt7UmjLuxIqi/qR7Ev6Ue6MOdHxTDmR9Iw4kjlMN9H8jLbR/s02Eb/NdVG/zbSRv83&#10;zUj/N81I/zfNSP83zUj/N81I/zf/RiQC/08gAv9WHwL/XSQD/2EsBP9jNQb/ZEAL/2JKEPpeVBb1&#10;W18c8VhrIO5VdSXrU38o6FGIK+ZPkS3kTpgv4k2gMOFMpzHfTK4y3Uu3M9tLwjTZSs811UvkNdBL&#10;8DbNSvs4ykr/OshK/zrGS/87wUz/O8FM/zvBTP87wUz/O8FM/zv/SiEC/1MdAv9bHAL/YiIC/2cp&#10;A/9pMgX/ajwJ+WhGD/JlUBXtYVsa6F5mIORbcSXhWHsp3laELNtUjC/YUpQy1FGbNNJQozXQT6o3&#10;zk6yOMxOvDnKTsk6yE7dOsRP7TvBTvk9vk7/PbxO/z66T/8+tlD/PrZQ/z62UP8+tlD/PrZQ/z7/&#10;TR4C/1YaAf9fGgH/ZyAC/2wmAv9vLgT5cDgH8m9CDOtsSxLlaVcZ32ViH9phbCXUXXYq0Ft+L81Z&#10;hzLKV481yFaWN8ZUnTnEU6U7wVOtPL9Stz69UsM/vFLTP7lS6D+1UvZBs1L/QbFT/0GvU/9BrFT/&#10;QaxU/0GsVP9BrFT/QaxU/0H/UBwB/1oXAf9kGAH/bB0B/3EjAv11KgPzdjMF63Y9CuNzRw/cb1MX&#10;1GteH85mZybKY3ErxmB5MMJegTS/XIk3vVqROrpZmDy4WKA+tleoQLRWskKyVr1DsFXMQ61W40Sr&#10;VvNEqFf+RKdX/0SlWP9Eolj/RKJY/0SiWP9Eolj/RKJY/0T/UxkB/10UAf9oFgH/cBoB/3YgAfd6&#10;JgLtfC4D5Hw4B9x6RA3SdU8Wy3BaHsZsYybBaGwsvWZ1MbljfTW2YYQ5s1+MPLBdlD+uXJtBq1uk&#10;Q6larUWnWrhGpVnHR6Na3kehWu9Hn1v8R51b/0ebXP9Gmlz/Rppc/0aaXP9Gmlz/Rppc/0b/VRcB&#10;/2ASAf9rFAH/dBcA/3ocAfJ/IgHngSkC3oIzBNN/QAzLekwVxHZWHr5xYCW5bmgstGtxMrFoeTat&#10;ZoA6qmSIPadij0ClYJdDol+gRZ9eqUedXrRJm13CSpld1kqXXuxKll/6SZVf/0mTYP9IkmD/R5Jg&#10;/0eSYP9HkmD/R5Jg/0f/WBUB/2MRAf9uEgD/dxUA+34YAO2DHQDihyMB1ocuA8yDPQvFf0kUvXtT&#10;Hbd2XSWyc2UsrW9tMqltdTemanw7omiEPp9mjEGcZZREmWOcR5dipkmUYrBLkmG+TJBh0EyPYuhM&#10;jmP4S41j/0qMZP9Ji2T/SYtk/0mLZP9Ji2T/SYtk/0n/WhMB/2YQAP9xEQD/ehIA94IUAOiHFwDd&#10;ixwA0IssA8eIOwq/hEcTuH9RHLF7WiSsd2Irp3RqMaNxcjafb3k7m22AP5hriEKVaZBFkmiZSI9m&#10;okqMZq1MimW6TYhlzE6HZuZOhmf2TIZn/0uFaP9LhGj/SoRo/0qEaP9KhGj/SoRo/0r/XBIB/2gP&#10;AP90EAD/fRAA84UQAOSLEQDWjxcAy44qAsKMOAm6iEQSs4RPG6x/WCOnfGAroXhoMZ11bzaZc3Y7&#10;lXF9P5JvhUKObY1Fi2yWSIhroEuFaqpNg2m3ToFpyE+AauNPgGv0Tn9r/0x/a/9Lf2v/S39r/0t/&#10;a/9Lf2v/S39r/0v/XhAB/2sOAP92DgD7gA0A6ogNANuPDADQkhUAx5InAr6PNgi2jEIRrohNGqiE&#10;ViKigF4qnH1lMJd6bDWTd3M6j3V7PoxzgkKIcotGhXCTSYJvnUx/bqhOfW61T3ttxlB6buBQeW/y&#10;Tnlv/k15b/9MeW//S3lv/0t5b/9LeW//S3lv/0v/YA8A/20NAP95DADugwsA24sJANSRCgDMlRMA&#10;wpUlArmTNAexj0EQqoxLGaOIVCGdhFwpl4FjL5J+ajWOfHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5&#10;cqZOdnKzUHVyw1Bzct1QdHPwT3Rz/U10c/9MdHP/THRz/0x0c/9MdHP/THRz/0z/Yg4A/28MAPx7&#10;CgDehgYA1Y4IAM+UCQDHmBEAvpgjAbWWMgatkz8PppBJGJ+MUiCYiVook4ZhLo6DaDSJgW85hX92&#10;PYF9fkF9e4ZFenmPSXZ4mUxzd6ROcXexUG92wVBud9lQbnfvT253/E5ud/9Nb3f/TG93/0xvd/9M&#10;b3f/TG93/0z/ZA0A/3IKAPB+BgDaiAUA0JAHAMqXCADCmxAAuZshAbGaMAaplz0OoZRHF5qRUB+U&#10;jVgnjotfLYmIZjOEhm04gIR0PXuCe0F4gIRFdH+NSHF9l0ttfKJOa3yvT2l7vlBofNVQaHztT2l8&#10;+05pfP9Nanv/TGp7/0xqe/9Manv/TGp7/0z/ZgoA/3UIAOGBAgDUiwUAy5MGAMSaBgC9ng4AtZ8f&#10;AayeLgWkmzsMnZhFFZaVTh6Pk1YliZBdLISOZDJ/i2s3eopyPHaIeUByhoFEb4WKR2uDlUpogqBN&#10;ZYGsTmOBvE9igdFPYoHrTmOB+U1jgf9MZID/S2SA/0tkgP9LZID/S2SA/0v/aQgA+3gEANyEAQDP&#10;jwQAxpcFAL+dBQC3oQwAr6McAKeiLASfoDkLmJ5DFJGbTByKmFQjhJZcKn+UYjB6kmk1dZBwOnGO&#10;dz5tjX9CaYuIRmWKkkliiZ5LX4iqTV6Iuk5ciM5OXYjpTV2H+Exdh/9LXob/S16G/0tehv9LXob/&#10;S16G/0v/bQUA6nwAANWIAADKkgMAwZoDALmgAwCxpgkAqacZAKKnKQOapTYJkqNBEouhShqEn1Ih&#10;fp1aKHmbYC50mWczb5duOGuWdTxnlH1AY5OGQ2CRkEZckZxJWpCpS1iQuExXkMxMV5DnS1eP90pX&#10;jv9KWI7/SViO/0lYjv9JWI7/SViO/0n/cQEA4IAAAM+MAADElgIAu54CALKkAACpqgUAoqwVAJus&#10;JgKUqzQHjKo/D4WoSBd+plAeeKRYJXOiXituoWUwap9sNGWeczlhnXs8XpuEQFqajkNXmZpFVJmn&#10;R1KZtkhRmcpIUZjmSFGX9UhRl/9HUZb/R1GW/0dRlv9HUZb/R1GW/0f2dwAA2IUAAMmRAAC/mwEA&#10;tKIAAKuoAAChsAAAmrIRAJSzIgGNsjAFhbE8DH6vRhR4rk4bcqxWIW2rXCdoqWMsZKhqMGCncTRc&#10;pnk4WKWCO1WkjD5Ro5hAT6OlQk2jtENMo8hDTKPkQ0uh9ENLoP9ES6D/REug/0RLoP9ES6D/REug&#10;/0TjfQAAz4sAAMKWAAC3nwAAraYAAKOtAACZtQAAkLkOAIu6HgGEui0Dfbk5CXe4QxBxtkwXa7VT&#10;HWa0WiJis2EmXrJoK1qxby5WsHcyU7CBNU+vizhMr5c6Sq6kPEiusz1Hrsc9R67jPEat8z1Gq/4+&#10;Rav/P0Wr/z9Fq/8/Rav/P0Wr/z/agwAAx5EAALucAACvpAAApasAAJqyAACQugEAhsEJAIHCGAB7&#10;wigCdcI1Bm/BQAxpwEkSZL9RF1++WBxbvl8gV71mJFS8bidRvHYqTbt/LUq7ijBIu5YyRbujNEO7&#10;sjRCu8U1Q7viNEK58zVBuP03QLf/N0C3/zdAt/83QLf/N0C3/zfOiwAAv5gAALKhAACnqQAAnLAA&#10;AJG4AACGwAIAe8gHAHTLEgBwzCIBa8swA2bLPAdhy0UMXMpOEVjKVhVUyl0ZUclkHE7JbB9LyXQi&#10;SMh+JEXIiCdDyJUoQciiKj/IsSs+ycQrPsnhKj7H8is9xvwtPMX/LjzF/y48xf8uPMX/LjzF/y7E&#10;kwAAtp8AAKmmAACdrgAAkrcAAIa/AAB7xwMAcM8HAGfWDQBk1xoAYNgqAVzYNgNY2EEGVNhKClDY&#10;Ug1N2FoQStdiE0fXaRZF13IYQtd8GkDYhxw92JMePNihHzrZsCA52cMgOdnfIDnX7yA41fkiN9T/&#10;IzfU/yM31P8jN9T/IzfU/yO5nAAAq6QAAJ+sAACTtQAAh74AAHvGAABwzgMAZdYHAF3jDgBa4xsA&#10;VuMnAVLkMgJO5DwESuREBkflTQhF5VUKQuVcDEDlZA4+5mwQO+Z2EjnmgBQ354wVNeeZFjTnqBcy&#10;6LgYMujMGDHo5Rgx5vQYMeX8GDHl/Bgx5fwYMeX8GDHl/BiuogAAoaoAAJSzAACIvQAAe8YAAG/O&#10;AABj1gEAWN4FAFTuEABR7xsATe8mAUnwLwJF8DgDQfE/BD7xRwU88k4GOvJVBzfyXAg182QJM/Nt&#10;CjH0dwwv9IINLfSPDiv1nQ8q9qsQKfa8ECj2zhEn9+YRJ/XxESf18REn9fERJ/XxESf18RGjqAAA&#10;lrIAAIi7AAB7xQAAb84AAGLXAABW3gAATvAHAEr6EABG+xkAQvsiAT/8KgE7/TICOP05AjX+PwMy&#10;/kYDMP9MBC7/UwUr/1oFKf9iBif/awYk/3YHI/+CCCH/kAgg/50JH/+rCR7/ugkd/8kJHP/dCRz/&#10;3Qkc/90JHP/dCRz/3QmYsAAAiroAAHzEAABvzQAAYtgAAFXeAABJ5AAARPsFAD//DgA7/xUAOP8c&#10;ADT/JAEx/ysBLf8xASr/NgIn/zwCJf9CAiP/SAIg/04DHv9VAxz/XQMZ/2cEF/9yBBX/fwQU/4wF&#10;E/+aBRL/pgUR/7IFEf+8BRH/vAUR/7wFEf+8BRH/vAWMuAAAfcIAAG/MAABi2AAAVN8AAEflAAA+&#10;8QAAOf8BADT/CwAw/xAALP8WACn/HAAm/yIAIv8nAR//LAEc/zEBGv82ARj/PAEV/0EBE/9IAhH/&#10;TwIQ/1cCDf9hAgz/bAIK/3kCCf+GAwj/kgMH/50DBv+lAwb/pQMG/6UDBv+lAwb/pQP/MTEC/zYu&#10;Av86LwL/OzID/zs5BP87QwX/OU8H/zhcCv82aA3/NHQQ/zKAEv8xixT/MJQW/zCbF/8vohf/L6gY&#10;/y6vGf8utRn/LrwZ/y7FGv8uzxr/LuAa/y7rGv8u9Br/Lvwa/C//Gfsv/xr6Lv8b+i7/HPou/xz6&#10;Lv8c+i7/HPou/xz/My8C/zksAv89LQL/PjAD/z82BP8/QQX/PU0H/zxZCv86ZQ7/OHIR/zZ9E/81&#10;iBX/NJEX/zOZGP8zoBn/MqYZ/zKsGv8xsxr/Mbob/zHCG/8xzBv/Md0b/zHpG/0x8xv6Mvsb+DL/&#10;G/cy/xz2Mf8d9TH/HvUx/x71Mf8e9TH/HvUx/x7/NSwC/zwqAv9AKgL/Qi0D/0M0BP9EPwX/QkoH&#10;/0FWCv8/Yg7/PW4R/zt6FP85hBb/OI4Y/zeWGf82nRr/NqQb/zWqHP81sBz/Nbcd/zW/Hf81yR38&#10;Ndgd+jXnHfc18R30Nfod8jX/HvE1/x/wNf8g7zT/Ie80/yHvNP8h7zT/Ie80/yH/OCoC/z8nAv9D&#10;JgL/RikC/0kyA/9JPAX/SEcH/0ZTC/9EXw//QmoS/0B2Ff8+gBj/PIoZ/zySG/87mhz9OqAd/Dqn&#10;Hfs5rR76ObQf+Tm8H/g5xh/2OdMf8jnkH+858B/sOvof6jn/Iek5/yPoOf8k5zn/JOc5/yXnOf8l&#10;5zn/Jec5/yX/PCcC/0MjAv9IIgL/TCYC/08vA/9QOQX/TkMH/0xPC/9KWw//SGYT/0VxFvxDfBn6&#10;QoYb+EGOHPZAlh71P50f8z+jIPI+qiDxPrEh8D65Ie4+wyHtPs8h6j7iIeY/7yHjPvkj4T3/Jd89&#10;/yfePf8o3D3/KNw9/yjcPf8o3D3/KNw9/yj/PyMB/0cgAf9MHgH/USQC/1UsA/9WNQT/VT8G/1NK&#10;Cv5QVg/6TmIT9kttF/NJdxrwR4Ec7kaKHuxFkiDrRJkh6UOgIuhDpyPmQ64j5UK2JORCwCTiQ8wk&#10;30PgJNtD7SXWQvgo00L/KtFC/yvPQf8rzkH/LM5B/yzOQf8szkH/LM5B/yz/QyAB/0ocAf9QGwH/&#10;VyEB/1soAv9cMgP/WzsG/FlGCfZWUQ7xVF0T7VFoF+lPchrmTXwd5EuFIOJKjiHgSZUj3kicJNxH&#10;oybaR6sn2EazKNVGvCjTRsgp0UbcKs1H7CrJRvcsx0b/LsRG/y/DRv8vwkb/L8FG/y/BRv8vwUb/&#10;L8FG/y//Rh0B/04YAf9WGAH/XB4B/2AlAv9iLQP8YjcF9GBBCO5dTA3oWlgS41hjF99VbhvbUncf&#10;2FCAItRPiSTRTZAnz0yXKM1MnirLS6YryUqtLMdKty3GSsIuxErRL8FL5y+9SvQxu0r/MrhK/zK3&#10;S/8ztkv/M7ZL/zO2S/8ztkv/M7ZL/zP/ShoB/1IVAf9aFgH/YRsB/2YhAf5oKQL0aDID7Gc8BuVk&#10;SAvfYVQQ2V5eF9JbaRzOWHIgy1Z7JMhUgyfFUosqw1GSLMFQmS6/T6EvvU+oMbtOsTK5Trwzt07K&#10;NLVO4TSyTvE1r0/9Nq1P/zasT/82q0//NqtP/zarT/82q0//NqtP/zb/TRcB/1USAf9fFAD/ZhgA&#10;/2sdAfhtJAHtbiwC5W02BN1rQwjUZ08QzWRaF8hgZB3EXW0iwVt2Jr1Zfim7V4UsuFaNL7ZVlDG0&#10;VJwzslOkNLBSrTatUrc3rFLFOKpS2jinUu05pVP6OaNT/zmiU/85oVT/OKFU/zihVP84oVT/OKFU&#10;/zj/TxQB/1kQAP9jEgD/ahQA/28ZAPJyHwDmdCYB3XQxAtNxPwjLbUsPxWlWF8BmYB27Y2kit2Bx&#10;J7ReeSuxXIAurluIMaxZjzOqWJc1p1efN6VXqDmjVrM6oVbAO59W0jydVuk8m1f4PJpX/zyZWP87&#10;mFj/O5hY/zqYWP86mFj/OphY/zr/UhIB/1wOAP9mEAD/bREA+nMUAOt3GADgeR8A1HktAst2PAfE&#10;ckgOvm9TFrhrXB2zaGUir2VtJ6xjdSupYXwvpl+EMqNeizWhXZM3nlybOZxbpDuZWq89l1q7PpZa&#10;zD+UWuU/klv1PpFb/z6QXP89kFz/PI9c/zyPXP88j1z/PI9c/zz/VREA/18NAP9pDgD/cQ4A9XcQ&#10;AOZ7EQDZfRgAzn0qAsV7OQa+d0UOt3RQFbFwWRytbWIiqGppJ6VocSyhZngvnmSAM5tihzaYYY84&#10;lmCYO5NfoT2RXqs/j164QI1eyEGLXuFBil/zQIlf/z+JYP8+iGD/Pohg/z2IYP89iGD/PYhg/z3/&#10;Vw8A/2IMAP9sDAD4dAwA6XoMAN5+DADSgRUAyIEnAcB/Nga4fEINsnhNFax1Vhuncl8iom9mJ55s&#10;biybanUwl2h8M5RnhDaRZYw5jmSVPIxjnj6JYqhAh2K1QoVixUKEYt5Dg2PxQoJj/UGCZP9AgmT/&#10;P4Jk/z+CZP8/gmT/P4Jk/z//WQ4A/2QLAP9uCgDqdwgA230IANSCCgDMhBIAw4UkAbuDNAWzgEAM&#10;rXxLFKZ5VBuhdlwhnHNkJphxayuUb3IvkW15M45rgTaLaok5iGiSPIVnmz+CZqZBgGayQ35mwUR9&#10;ZtlEfGfvQ3xn/EF8aP9AfGj/QHxo/z98aP8/fGj/P3xo/z//WwwA/2cJAPdxBwDeegUA1IAHAM6F&#10;CQDHhxEAvogiAbaHMQSvhD4LqIFJE6J9Uhqcelogl3dhJpN1aCuPc28vi3F3M4hvfjaFboY6gm2P&#10;PX9rmT98a6NCeWqwQ3hqv0R2atRFdmvtQ3Zr+0J2a/9Bdmz/QHZs/0B2bP9Admz/QHZs/0D/XQoA&#10;/2kHAOx0AwDafAQA0IMGAMmIBwDDig8AuosgAbKKLwSriDwKpIVHEp2BUBmYflgfk3xfJY55ZiqK&#10;d20uhnV0MoJ0fDZ/coQ5fHGNPXlwlkB2b6FCdG6uRHJuvUVwbtFFcG/rRHBv+kNxb/9BcW//QHFw&#10;/0BxcP9AcXD/QHFw/0D/XwgA/2sEAOF2AADUfwMAy4YFAMWLBgC+jQ0AtY8eAK6OLQOmjDoJn4lF&#10;EZmGThiTg1YejoBdJIl+ZCmFfGstgXpyMn14eTV6d4I5d3aLPHN1lT9xdJ9CbnOsRGxzu0Vrc85F&#10;a3PpRGtz+ENrc/9CbHP/QWxz/0Bsc/9AbHP/QGxz/0D/YQUA+m4BAN15AADQggIAx4kEAMCOBAC5&#10;kQwAsZIbAKmSKwOikDgIm41DD5SKTBeOiFQdiYVbI4SDYiiAgWktfH9wMXh+dzV1fH84cXuIPG56&#10;kj9reZ1BaHiqQ2Z4uERleMxFZXjnRGV490NmeP9CZnj/QWZ4/0BmeP9AZnj/QGZ4/0D/ZAMA7nEA&#10;ANh8AADLhQIAw4wDALuRAwCzlAkArJYYAKWWKAKdlDYHlpJBDpCPShWKjVIchItaIn+JYCd7h2cs&#10;d4VuMHODdTRvgn03bIGGO2l/kD5mfptBY36oQ2F9tkRgfclEX33lQ2B99kJgff9BYX3/QGF9/0Bh&#10;ff9AYX3/QGF9/0D/ZwAA43QAANJ/AADHiAEAvo8CALaVAQCumAYAppoVAJ+aJgKYmTMGkZc/DIuV&#10;SBSFk1Aaf5FYIHqPXyV2jWUqcotsLm6KczJqiHs2ZoeEOWOGjjxghZk/XYSmQVuEtEJahMdDWoTj&#10;QlqD9EFbg/9AW4P/QFuD/z9bg/8/W4P/P1uD/z//agAA3ngAAM2DAADCjAAAuZMAALCYAACnnQIA&#10;oJ8SAJmfIwGTnjEFjJ08C4WbRhJ/mU4YepdWHnWWXSNwlGMobJJqLGiRcTBlkHk0YY6CN16NjDpa&#10;jJc9WIykP1aLskBUi8VAVIvhQFSK8z9Viv4/VYn/PlWJ/z5Vif8+VYn/PlWJ/z7vbwAA1nwAAMiH&#10;AAC9kQAAtJgAAKqcAACgogAAmaQQAJOlIAGMpC4DhaM5CX+iQw95oEwWdJ9TG2+dWiBqnGElZppo&#10;KWOZby1fmHcwW5eANFiWijdVlZU5UpWiO1CUsD1PlMM9T5TfPE+T8jxPkv08T5L/PE+R/zxPkf88&#10;T5H/PE+R/zzkdAAAz4EAAMKMAAC4lgAArZwAAKOhAACYqAAAkKoNAIurGwCFqyoCfqo2BnipQQxy&#10;qEkSbadRGGmmWBxkpF8hYKNmJV2ibSlZoXUsVqF+L1OgiDJPn5M1TZ+gN0uerzhKnsE4SZ7dOEmd&#10;8DhJnPw4SZv/OUmb/zlJm/85SZv/OUmb/znbegAAyIcAALySAACxmgAApqAAAJymAACRrAAAh7EI&#10;AIGyFgB8syYBdrIzBHGyPQlrsUcOZrBPE2KvVhherl0cWq1kIFesayNUrHMmUKt8KU2qhixKqpIv&#10;SKmfMEaprTJFqb8yRKraMkSo7zJDp/szQ6b/M0Ol/zRDpf80Q6X/NEOl/zTQgQAAwY4AALWYAACp&#10;nwAAnqUAAJOsAACIsgAAfLkCAHa6EQByuyEAbrsuAmi7OgZkukMKX7pMDlu5UxJXuFoWVLhhGVG3&#10;aRxOt3EfS7Z6Iki2hCVFtpAnQ7WdKUG1rCpAtr4qP7bYKj+07io+s/osPbL/LT2x/y09sf8tPbH/&#10;LT2x/y3HiQAAuZUAAKydAAChpAAAlqsAAIqyAAB/uAAAc78DAGrEDABnxRoAY8UoAV/FNQNbxT8F&#10;V8VICVTEUAxQxFgPTcRfEkrDZhVIw24XRcN4GkLDghxAw44ePsOcHzzDqyA7w7whOsPVITvC7iE5&#10;wPkiOL//JDi//yQ4v/8kOL//JDi//yS9kQAAsJsAAKSiAACYqgAAjLEAAIC5AAB1vwAAasYEAF7M&#10;CABZzxIAV9AhAFXQLgFR0DkCTtBDBEvQTAZJ0FMIRtBbC0PQYw1B0GsPPtB1ETzRgBM60YwUONGa&#10;FjbRqRc10bsXNNLSFzXQ7BY0z/cYM87/GjPO/xozzv8aM87/GjPO/xqzmQAApqEAAJqpAACOsQAA&#10;gbkAAHXAAABqxwAAXs0DAFTUCABM3Q0ASt0YAEjeJgBG3jIBRN88AkLfRQM/300EPeBVBTvgXQY5&#10;4GYIN+BvCTXhegoz4YYMMeGUDTDiow4u4rMOLuPHDi3j4w4t4PIOLN/7Dyzf/RAs3/0QLN/9ECzf&#10;/RCooAAAnKcAAI+wAACDuAAAdsEAAGrJAABezwAAU9UBAEncBgBF6Q8AQukZAEDqJAA96i4AOus2&#10;ATjsPgE27EYCM+1NAzHtVQMv7l0ELe5lBSvucAUp73sGKO+JBybwlwcl8KcIJPG4CCPxzAgi8uUI&#10;IvDzCCLv9Qgi7/UIIu/1CCLv9QiepgAAka8AAIS4AAB3wQAAaskAAF3QAABR1wAARt0AAD/qBQA8&#10;9g4AOfYXADb3IAAz9ygAMfgwAC75NgEr+T0BKfpEASf6SgIl+1ICI/taAiD8YwMe/G4DHP17Axv+&#10;iQQZ/pgEGP+oBBf/twQW/8gEFv/gBBb/5AQW/+QEFv/kBBb/5ASTrgAAhbcAAHjAAABqyQAAXdIA&#10;AFDZAABE3wAAOuQAADX3AwAy/wwALv8SACv/GgAo/yEAJv8nACP/LQAg/zMAHv85ARz/PwEZ/0UB&#10;F/9NARX/VQET/18BEf9qAhD/eAIO/4cCDv+WAg3/pAIM/7ACDP++Agz/wgIM/8ICDP/CAgz/wgKH&#10;tgAAeb8AAGvJAABe0wAAUNsAAEPgAAA45QAAL/AAACv/AAAn/wgAJP8OACH/EwAe/xkAG/8eABj/&#10;IwAV/ygAE/8tABH/MgAQ/zgADv8/AAz/RgEK/08BB/9ZAQT/ZQEB/3IBAP+BAQD/jwEA/5sBAP+n&#10;AQD/qQEA/6kBAP+pAQD/qQH/LC8B/zAsAf8yLAL/MzAC/zE2A/8wQQP/L00E/y1aBv8rZgf/KXMI&#10;/yh+Cv8niAv/J5EM/yeZDf8mnw3/JqUO/yarDv8msQ//JrgP/ybAD/8myQ//JtcP/ybmD/8m8A/+&#10;JvkP+yf/D/kn/w/5Jv8R+Cb/Efgm/xL4Jv8S+Cb/Evgm/xL/LiwB/zMpAf81KgL/Ni0C/zY0Av81&#10;PwP/M0sE/zJXBv8wZAf/LnAJ/yx7Cv8shQz/K44N/yuWDv8qnQ//KqMP/yqpEP8qrxD/KbYQ/ym9&#10;Ef8pxxH/KdMR/injEfsq7xH4KvgQ9iv/EPQq/xL0Kv8T8yr/FPMp/xTzKf8U8yn/FPMp/xT/MSkB&#10;/zYmAf85JgH/OikC/zsyAv87PQP/OUgF/zdUBv81YAf/M2wJ/zJ3DP8wgg3/MIsO/y+TD/8vmhD/&#10;LqAR/y6mEf8urBL/LrMS/i66Ev0uxBL7Ls8T+C7hEvUu7RLxL/cS7y//E+4u/xXtLv8W7C7/F+wu&#10;/xfsLv8X7C7/F+wu/xf/NCYB/zkjAf89IwH/PiYC/0EvAv9BOQP/P0UE/z1QBv87XAj/OWgK/zdz&#10;Df82fg7/NYcQ/TSPEfw0lhL6M50T+TOjE/gzqRT3M7AU9jO3FPQzwBTzM8wU8DPeFO0z6xTpNPYV&#10;5zP/F+Yz/xjkMv8Z5DP/GuMy/xrjMv8a4zL/GuMy/xr/OCMB/z0gAf9BHwH/RSMB/0csAv9HNgP/&#10;RkAE/0RMBv9BWAj/P2QL+z5vDvk8eRD2O4MR9DqLE/M5kxTxOZkU8DigFe44phbtOK0W7Di0Fuo4&#10;vRbpOMkW5zjbFuM56hbgOPUY3Tj/Gts3/xzZN/8d1zf/HdY3/x7WN/8e1jf/HtY3/x7/OyAB/0Ec&#10;Af9FGgH/SyAB/00oAf9OMgL/TTwE/0pHBvpIUwj2Rl8L8kRqDu9CdBHsQX4T6kCHFOg/jhXmPpYW&#10;5T6cF+M9oxjiPaoY4D2yGN89uxndPcYZ2z3YGtY96RrSPfUdzj3+H8w8/yDLPP8hyTz/Ick8/yHJ&#10;PP8hyTz/Ick8/yH/PxwB/0UXAf9LFwH/UB0B/1MkAf9ULQL/UzcD91FCBfFOTQjsTFoL6EplD+VI&#10;bxHiR3kU30WCFt1EihfaQ5EZ2EKZGtVCnxvTQaYc0UGuHc9Btx7OQcEezEHQH8lC5R/FQvMhwkH+&#10;I8BB/yS+Qf8kvUH/Jb1B/yW9Qf8lvUH/Jb1B/yX/QhgB/0kTAP9QFAD/VhkA/1kgAf9aKAH3WjIC&#10;71g9BOhVSQfjU1UK3lFgDtlOahLUTHQW0Et8GM5JhBvMSIwcykeTHshHmh/GRqEhxEapIsJFsSPB&#10;Rbwjv0XJJL1G3yW5Ru8mtkb7J7RG/yizRv8oskb/KLFG/yixRv8osUb/KLFG/yj/RhUA/00RAP9V&#10;EgD/WxYA/14bAPlgIwHvYCwB5l42A99cRAXYWVAK0VdbD8xUZRTIUm4YxVB3G8NPfx3AToYfvk2O&#10;IbxMlSO6S5wkuEqkJrZKrCe0SrYos0nDKbFJ1imuSuoqq0r4K6lK/yuoS/8rp0v/K6dL/yunS/8r&#10;p0v/K6dL/yv/SRIA/1AOAP9ZEAD/XxIA/2MWAPJlHQDnZSUA3mQxAdRiPwXNYEsKx11WD8JaYBW+&#10;WGkZu1ZxHLhUeR+2U4Eis1KIJLFQkCavUJcorU+fKatOqCupTrIsp06+LaZOzi6jTuYuoU/1Lp9P&#10;/y6eT/8unU//Lp1Q/y6dUP8unVD/Lp1Q/y7/TBAA/1QNAP9dDgD/Yw8A+WcRAOtpFQDfahwA02os&#10;ActoOwTFZUcJv2JSD7pgXBW2XWUZslttHa9ZdSGsWHwjqlaDJqdViyilVJMqo1ObLKFToy6fUq0v&#10;nVK5MJtSyTGZUuIxl1PyMZZT/zGVVP8xlFT/MJRU/zCUVP8wlFT/MJRU/zD/Tw4A/1gLAP9gCwD7&#10;ZgwA8GsNAORtDgDWbhYAzG8oAcRtNwS9a0QJt2hPD7JlWBWuYmEaqmBpHqdecCGkXXgloVt/J59a&#10;hyqcWY4smliXLphXoDCVVqoyk1a1M5FWxTSQVt00jlfwNI1X/TOMWP8zjFj/MoxY/zGMWP8xjFj/&#10;MYxY/zH/UQwA/1sJAP9jCADragcA3W4IANhxCgDPchMAxnMlAb5yNAO3cEEIsW1MDqxqVRSnZ14Z&#10;o2VlHqBjbSKcYXQlmmB7KJdegyuUXYstklyTMI9bnDKNWqY0i1qyNYlawTaHWtY2hlvtNoVb+zWF&#10;XP80hFz/M4Rc/zOEXP8zhFz/M4Rc/zP/UwoA/10GAPVmBADfbQMA1XIGANB1CQDJdhEAwHciALh2&#10;MQOxdD4Hq3FJDqZuUhShbFsZnWliHZlnaiKWZnElk2R4KJBjfyuNYYcuimCQMIhfmTOFX6M1g16v&#10;NoFevjiAXtE4f1/qN35f+jZ+YP81fmD/NH5g/zR+YP80fmD/NH5g/zT/VQgA/2AEAOhpAADacAMA&#10;0HUFAMp4BwDDeg8Au3sfALN6LwKseDwHpnVGDaFzUBOccFgYl25gHZNrZyGQam4ljWh1KIpnfCuH&#10;ZoQuhGSNMYFjljR/Y6E2fGKtN3piuzl5Ys45eGPoOHhj+Dd4ZP82eGT/NXhk/zV4ZP81eGT/NXhk&#10;/zX/VwUA/2IBAOFsAADUcwIAy3gEAMV7BQC+fQ0Atn4dAK9+LAKofDkGoXlEDJx3ThKXdFYYknJd&#10;HI5wZCCKbmskh2xyKIRreiuBaoIufmmKMXtolDR4Z582dmaqOHRmuTlzZss6cmbmOXJn9zhyZ/83&#10;cmj/NnJo/zVyaP81cmj/NXJo/zX/WQIA9mUAAN1uAADPdgEAx3sDAMB/BAC5gAwAsYIaAKqCKgKj&#10;gDcFnX1CC5d7SxGSeFQXjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXZskjRza5w2cGqoOG5q&#10;tzptask6bGrkOm1r9Thta/83bWv/Nm1r/zZta/82bWv/Nm1r/zb/WwAA62cAANlxAADMeQAAw34C&#10;ALuCAwC0hAkArYUYAKaFKAGfhDUFmYJACpN/SRCNfVIWiXtZG4R5YB+Ad2cjfHVuJ3l0dSp2c30u&#10;c3KGMXBxkDRtcJs2a2+nOGlvtTpob8c6Z2/iOmdv9Dhob/83aG//Nmhv/zZob/82aG//Nmhv/zb/&#10;XgAA5GoAANN0AADIfAAAv4EBALeFAQCvhwcAqIkVAKGJJQGbiDMElIY+CY6ERw+JgVAVhH9XGn9+&#10;Xh57fGUieHpsJnR5cypxeHstbneEMGt2jjNodZk2ZnSlOGRzszlic8Q6YnPgOmJz8zhjc/83Y3P/&#10;NmNz/zZjc/82Y3P/NmNz/zb/YQAA4G0AAM93AADEfwAAu4UAALOJAACqiwMAo4wTAJyNIwGWjDAD&#10;kIs8CIqJRQ6Eh04Tf4VVGHuDXB13gmMhc4BqJW9/cSlsfXksaXyCL2Z7izJjepc1YHmjN155sThd&#10;ecI5XHndOV158ThdeP43Xnj/Nl54/zVeeP81Xnj/NV54/zX1ZAAA3HAAAMp6AADAgwAAtokAAK6N&#10;AACkjwAAnZEQAJeSIACRkS4DipA5B4SOQwx/jUwSeotTF3WJWhtxiGEgboZoI2qFbydnhHcrY4N/&#10;LmCCiTFdgZQzW4ChNll/rzdXf8A4V3/aN1d/8DdYfv02WH7/NVh+/zVYfv81WH7/NVh+/zXpaAAA&#10;1HQAAMZ+AAC7hwAAso0AAKiRAACelAAAlpYOAJGXHACLlysChZY3BX+UQQp5k0kQdJJRFXCQWBls&#10;j18daI5mIWWMbSVhi3QoXop9LFuJhy9YiJIxVYefM1OHrTVSh741UYfWNVGG7jVShfs0UoX/NFKF&#10;/zNShf8zUoX/M1KF/zPjbAAAznkAAMGDAAC2iwAArJEAAKKVAACXmQAAj5sLAIqdGACEnScBfpw0&#10;BHmbPghzmkcNb5lPEmqYVhdml10bY5VjHl+UaiJck3IlWZJ7KFWRhStSkZAuUJCdME6QqzFMkLwy&#10;TJDTMkyP7TJMjvoyTI3/MUyM/zFMjP8xTIz/MUyM/zHccQAAyH4AALuIAACxkQAAppYAAJyaAACQ&#10;nwAAh6IGAIGjFAB8pCMBd6QwA3KjOwZtokQLaKFMD2SgVBNgn1oXXZ5hG1mdaB5WnXAhU5x5JFCb&#10;gydNmo4pSpqbLEiaqS1HmbotRprQLUaY6y1Gl/kuRpb/LkaW/y5Glv8uRpb/LkaW/y7RdwAAwYQA&#10;ALaOAACqlQAAoJsAAJWfAACKpAAAfakAAHerEABzqx4Ab6wsAWqrNwRlq0EHYapJC12pUQ9aqVgT&#10;V6hfFlOnZhlQp24cTaZ2H0qlgSFIpYwkRaWZJkOkqCdCpLgoQaTOJ0Gj6idAovgoQKH/KUCg/ylA&#10;oP8pQKD/KUCg/ynJfgAAuosAAK+UAACjmgAAmKAAAI2lAACCqgAAdbAAAGyzDABptBgAZbQnAWG0&#10;MwJetD0EWrRGB1azTgpTs1UNULNcEE2yYxNKsmsWR7F0GEWxfhpCsIodQLCXHj6wpiA8sLcgPLDM&#10;IDyv6CA7rvchOq3/Ijqs/yM6rP8jOqz/Izqs/yPAhgAAs5IAAKeZAACcnwAAkKYAAISsAAB5sQAA&#10;bbcAAGG8BQBdvRIAWr4gAFi+LQFUvjgCUb5CBE6+SgZMvlIISb5ZCka+YAxEvmgOQb1xET+9fBM8&#10;vYgVOr2VFji9pBc3vbUYNr3KGDe85xc1u/YZNbr/GjS5/xs0uf8bNLn/GzS5/xu4jwAAqpgAAJ+f&#10;AACTpgAAh6wAAHuzAABvuQAAY74AAFjEBABQyAwATcgXAEzJJQBKyjEAR8o7AUXKRAJDykwDQcpU&#10;BD7KXAY8ymQHOstuCTjLeAo2y4UMNMuSDTLLog4xy7IPMMzHDzDL5Q4vyfUPLsj9ES7H/xIux/8S&#10;Lsf/Ei7H/xKulwAAoZ4AAJWlAACJrQAAfLQAAHC7AABkwQAAWcYAAE7LAwBF0AgAPtUOAD3VGgA8&#10;1iYAO9cxADnYOwA42UUBNtlNATXZVgIz2l4CMdpoAzDbcwQu238FLNuNBSrcnQYp3K0GKN3BBijd&#10;3gYn2+8HJtn5CCbY/gkm2P4JJtj+CSbY/gmknQAAmKUAAIutAAB+tAAAcbwAAGXDAABZyQAATc0A&#10;AEPTAQA62QYANeQNADPkFgAx5CAAMOUqAC7mMwAt5jwAK+dEACrnTAEo6FQBJ+hdASXpZwIj6XMC&#10;IuqBAiDqkQMf66EDHeuyAxzsxwMc7OEDG+rxAxvp+QMb6fkDG+n5Axvp+QOapAAAjawAAH+1AABy&#10;vQAAZcUAAFnLAABM0AAAQdUAADjcAAAv4QIALfENACvxEwAo8hwAJvIkACTzKwAi9DIAIfQ5AB/1&#10;QQAd9UkAG/ZRABn3WgEX92UBFfhyART5gQET+ZIBEvqiAhH6swIQ+8YCEPvdAhD76QIQ++kCEPvp&#10;AhD76QKPqwAAgbQAAHO9AABmxgAAWc0AAEvTAABA2QAANd4AACzjAAAm8QAAJP4KACH/EAAf/xYA&#10;HP8cABn/IgAX/ygAFf8uABP/NQAS/zwAEP9DAA7/TAAN/1YAC/9iAAn/bwAI/38BB/+QAQX/oAEE&#10;/64BBP+8AQP/xwED/8cBA//HAQP/xwGDtAAAdb0AAGfGAABazwAAS9UAAD/cAAAz4QAAKeUAACHs&#10;AAAe/QAAGv8FABf/DAAV/xAAEv8UABD/GQAO/x4ADf8jAAv/KAAI/y4ABv81AAP/PQAA/0YAAP9R&#10;AAD/XQAA/2sAAP97AAD/iwAA/5kAAP+lAAD/rAAA/6wAAP+sAAD/rAD/JywB/yoqAf8rKgH/Ki4B&#10;/yY0Av8lPwL/I0sD/yFYA/8gZAT/HnAE/x17BP8dhQX/HY4F/x2WBf8dnAb/HaIG/xyoBv8crgf/&#10;HLQH/xy7B/8cwwf/HM4H/x3fB/8d6wf8HfUH+R3+Bvce/wf3Hf8I9h3/CfYd/wn2Hf8J9h3/CfYd&#10;/wn/KSoB/ywnAf8uJwH/LSoB/ywyAf8rPQL/KUkD/ydVA/8lYQT/I20E/yJ4Bf8iggX/IYsG/yGT&#10;Bv8hmgf/IaAH/yGlB/8hqwj/IbEI/yG4CP8hwQj/IcsI/CHcCPkh6Qj2IfQI8yL9B/Ii/wnxIv8K&#10;8SH/C/Ah/wvwIf8L8CH/C/Ah/wv/LCYB/zAkAf8xIwH/MSYB/zIvAf8xOgL/L0YD/y1SA/8rXgT/&#10;KWkF/yh1Bf8nfwb/J4gH/yaQB/8mlgj/Jp0I/iajCf0mqQn8Jq8J+ya2Cfomvgn4JsgJ9ibZCfIm&#10;6AnvJ/MJ7Sf9Cusm/wvqJv8N6Sb/Degm/w7oJv8O6Cb/Dugm/w7/LyMB/zMgAf81HwH/NyMB/zgs&#10;Af84NwL/NkIC/zROA/8yWgT/MGUF/y5wBv4tewf8LYQI+iyMCfgskwn3LJkK9iugCvQrpgrzK6wL&#10;8iuzC/EruwvvK8YL7izUC+os5gvmLPIL5Cz8DeIs/w/hLP8Q4Cz/EN8s/xHfLP8R3yz/Ed8s/xH/&#10;Mx8B/zcbAf86GgH/PSAB/z8oAf8/MgH/PT4C/ztJA/85VQT7N2EG9zVsB/U0dgjyM38J8DKHCu8y&#10;jwvtMpYL7DGcDOoxogzpMakM6DGwDeYxuQ3lMcMN4zLRDd8y5QzcMvEP2DH8EdUx/xLSMf8T0TH/&#10;FNAx/xTQMf8U0DH/FNAx/xT/NxsB/zsXAP8/FgD/QxwA/0YkAf9GLgH/RDkC/EJEA/Y/UATxPVwG&#10;7TxnB+o7cQnoOnoK5TmDC+M4iwziOJIN4DeZDd83nw7dN6YO2zetD9k2thDXNsEQ1TbOENE34xHN&#10;N/ETyjf7Fcg3/xbGN/8XxTf/GMQ3/xjEN/8YxDf/GMQ3/xj/OxcA/0ATAP9FEwD/SRgA/0wgAP9M&#10;KQH6SzMB8kg+AuxGSgTnRFYG40NiCN9BbArcQHUM2T9+DdU+hg/TPY0Q0T2UEc88mxLNPKITzDyp&#10;FMo7sRTIO7sVxzvIFsU83BbBPO0Xvjz5Gbs8/xq6PP8buTz/G7g8/xu4PP8buDz/G7g8/xv/PhQA&#10;/0QQAP9KEQD/TxQA/1EbAPtSIwDxUS0B6U84AeJNRQPcS1EF1klcCNFHZgvORnAOy0V4EMhEgBLG&#10;Q4cUxEKOFcNClRbBQZwXv0GkGL1ArBm8QLYaukDCGrhA0hu1QegbskH2HbBB/x6uQf8erUH/HqxB&#10;/x6sQf8erEH/HqxB/x7/QhEA/0cNAP9PDgD/UxEA/1YVAPNXHADoViUA4FUxAddTPwLPUkwFylBX&#10;CcZOYQ3DTGoQwEpyEr1JehW7SIIWuUeJGLdHkBm1Rpcbs0afHLFFpx2wRbEerkW8H6xFzB+qReMg&#10;p0bzIaVG/yGjRv8iokb/IaJG/yGiRv8hokb/IaJG/yH/RQ4A/0sKAP9TDAD/Vw0A+VoQAOtbFADf&#10;WhwA1ForAMxaOwLGWEgFwVZTCbxUXA25UmURtVBtFLNPdRewTnwZrk2EGqxMixyqS5IeqEqaH6ZK&#10;oyGkSawio0m4I6FJxiSfSt4knUrwJJtK/SWZS/8kmUv/JJhL/ySYS/8kmEv/JJhL/yT/SAwA/08I&#10;AP9WCAD1WwkA6V4KAOReDQDVXxUAy2AnAMRfNgK+XkMFuFtOCbRZWA6wV2ESrFVpFapUcBinU3ga&#10;pVJ/HKJRhh6gUI4gnk+WIpxOnyOaTqglmE6zJpdOwieVTtYnk07sJ5FP+yeQT/8nkFD/Jo9Q/yaP&#10;UP8mj1D/Jo9Q/yb/SgkA/1MFAPhaBADiXwMA2mIGANRjCQDNYxIAxGUjALxlMgK2Y0AFsWFLCaxe&#10;VA6oXF0SpVtlFqFZbBifWHMbnFZ6HppVgiCYVIoilVSSJJNTmyaRUqUnj1KwKY1SviqMUtAqilPp&#10;KolT+SmIVP8ph1T/KIdU/yiHVP8oh1T/KIdU/yj/TAUA/1YBAOldAADcYwIA0WcFAMxoBwDGaBAA&#10;vWogALZpLwGwaDwEqmVHCaVjUQ2hYVoSnV9hFppeaRmXXHAclVt3HpJafiGQWYYjjViOJYtXlyeJ&#10;V6EphlatK4VWuiyDVswsglfmLIFX9yuAWP8qgFj/KoBY/ymAWP8pgFj/KYBY/yn/TwIA/VkAAOJg&#10;AADVZwAAzGoDAMZsBQDAbA4At20dALBuLAGqbDkEpWpECKBoTg2bZlcRl2ReFZRiZRmRYGwcjl9z&#10;HoteeyGJXYIkhlyLJoRblCiBW54qf1qqLH1aty18WskuelrjLnpb9S16XP8seVz/K3pc/yp6XP8q&#10;elz/Knpc/yr/UQAA8lsAAN5kAADPagAAx24CAMBwBAC6cAwAsnEaAKtxKQGlcDcDn25CB5psSwyW&#10;alQRkmhcFY5mYxiLZWkbiGNwHoVieCGCYX8kgGCIJn1fkSl7X5wreF6nLXZetS51XsYvdF7hL3Rf&#10;8y50X/8sdGD/K3Rg/yt0YP8rdGD/K3Rg/yv/UwAA6F4AANlnAADLbQAAw3EBALtzAgC1cwkArXUX&#10;AKd1JwGhdDQDm3I/B5VwSQuRblIQjGxZFIlqYBiFaWcbgmhuHn9mdSF9ZX0kemSFJndkjyl1Y5or&#10;cmKlLXBisy9vYsQvbmLeL25j8i5uY/4tbmP/LG5j/ytuY/8rbmP/K25j/yv/VQAA5WAAANNpAADI&#10;cAAAv3QAALd3AQCwdwcAqHgVAKJ5JACceDIClnY9BpF0RwuMck8PiHBXE4RvXheAbWQafWxrHXpr&#10;cyB3anojdGmDJnJojSlvZ5csbWejLmtmsS9pZsEwaWbbMGln8C9pZ/0taWf/LGpn/ytqZ/8ramf/&#10;K2pn/yv+WAAA4WMAAM9sAADEcwAAu3gAALN6AACregQApHsSAJ58IgCYfC8Ckno7BYx4RQqHd00O&#10;g3VVEn9zXBZ7cmIaeHBpHXVvcCBybngjb22BJm1siylqbJYraGuhLmZrry9kar8wY2vYMGNr7y9k&#10;a/wtZGv/LWVr/yxla/8sZWv/LGVr/yz0WwAA3WYAAMtvAADAdgAAt3sAAK9+AACmfgEAn38QAJmA&#10;HwCTgC0CjX85BYh9QwmDe0sNfnpTEnp4WhZ2d2EZc3VnHHB0bh9tc3YianJ/JmhxiShlcJQrYnCg&#10;LWBvrS9fb70vXm/UL15v7S9fb/stX2//LGBv/yxgb/8sYG//LGBv/yzrXgAA2GkAAMdyAAC8eQAA&#10;s38AAKuCAAChggAAmYMOAJSEHQCOhCsBiIM2BIOCQAh+gEkMeX9REHV9WBRyfF8YbntlG2t6bB5o&#10;eXQiZXh9JWJ3hydgdpIqXXWeLFt1qy5adLsvWXXRL1l07C5ZdPotWnT/LFp0/ytadP8rWnT/K1p0&#10;/yvmYQAA0W0AAMN2AAC5fQAAr4MAAKaGAACchgAAlIgMAI6JGQCJiSgBg4k0A36HPgd5hkcLdIVP&#10;D3CEVhNtgl0XaYFjGmaAah1jf3IgYH56I119hCZafI8pWHucK1Z7qSxUe7ktU3vOLVR66i1Uevks&#10;VHn/K1V5/ypVef8qVXn/KlV5/yrhZQAAzHEAAL96AAC0ggAAq4cAAKGKAACViwAAjY0JAIeOFgCC&#10;jyQBfY8xAniOOwVzjUQJb4xMDWuKVBFniVoVZIhhGGGHaBtehnAeW4V4IViEgiRVhI0mUoOaKVCC&#10;pypPgrcrToLMK06C6CtOgfgqT4D/Kk+A/ylPgP8pT4D/KU+A/ynbagAAx3UAALp/AACwhwAApowA&#10;AJyPAACPkQAAhpMFAICUEgB7lSEAd5UtAXKVOARtlEIHaZNKC2WSUQ5ikVgSXpBfFVuPZhhYjm0b&#10;VY52HlKNgCFPjIsjTYuYJUuLpSdJi7UoSIvKKEiK5ydJifcoSYj/J0mH/ydJh/8nSYf/J0mH/yfR&#10;bwAAwXsAALWEAACrjAAAoJAAAJWUAACJlwAAfpoAAHebDgBznBwAb50pAWucNQJmnD8FYptHCF+a&#10;TwtcmlYPWJlcElWYYxVTmGsXUJdzGk2WfR1KlYkfR5WVIUWVpCNElLMjQ5TII0OU5SNDkvUkQ5H/&#10;JEOQ/yRDkP8kQ5D/JEOQ/yTKdQAAu4EAALCLAACkkQAAmpUAAI+ZAACDnQAAdKIAAG6jCwBqpBcA&#10;ZqUlAGOlMQFfpDsDW6REBVikSwhVo1MLUqNaDU+iYRBNomgTSqFxFUegexhEoIYaQp+THECfoh0+&#10;n7IePZ/GHj2f4x09nfQePZz/Hzyb/x88m/8gPJv/IDyb/yDCfAAAtYgAAKmQAACelgAAk5sAAIef&#10;AAB7pAAAb6gAAGOsBABfrREAXK0fAFquKwBXrjYBVK5AA1GtSAVOrU8HS61XCUmtXgtGrGYNRKxu&#10;D0GseBE/q4QTPKuRFTqroBY5q7AXOKvDFziq4Rc3qfMYN6f+GTam/xo2pv8aNqb/Gjam/xq6hAAA&#10;ro8AAKKWAACXmwAAi6EAAH+mAABzqwAAZ68AAFq0AABTtgwAUbcXAE+3JABNuDAASrg6AUi4QwJG&#10;uEsDRLhSBEG4WgY/uGIHPbhrCTq4dQs4t4EMNreODjS3nQ8zt60PMrfBDzG33g8xtvIQMLT8ETCz&#10;/xIws/8TMLP/EzCz/xOyjgAApZUAAJqbAACOogAAgqgAAHWtAABpswAAXrcAAFO7AABHwAUAQ8IQ&#10;AELCGwBAwycAP8MyAD7EPAA8xEQBOsRNATjEVQI2xF0DNcRmBDPFcAQxxXwGL8WKBi3FmgcrxaoI&#10;KsW+CCrF2ggqxPAIKcL7CSjB/woowf8LKMH/CyjB/wuolQAAnZsAAJGiAACEqQAAeK8AAGu1AABf&#10;uwAAVL8AAEnDAAA/yAQANs0JADPOEQAyzxwAMc8nADDQMQAv0DoALtFDAC3RTAAr0lUAKtJfASjT&#10;aQEn03YBJdOEAiTUlAIi1KYCIdW5AiHV0gIg0+sCINL2Ax/R/wQf0f8EH9H/BB/R/wSfmwAAlKIA&#10;AIepAAB5sQAAbbgAAGC+AABUwwAASccAAD7LAAA10AEALdUGACXbCwAk3hIAI94cACLfJQAh4C4A&#10;IOA3AB/hQAAe4UoAHeJTABzjXgAb42oAGuR4ABjkiAEX5ZoBFuasARXmwAEU590BE+XvARPj+gET&#10;4/oBE+P6ARPj+gGWogAAiakAAHuxAABuuQAAYcAAAFTGAABIygAAPc8AADPTAAAq2QAAIt4CAB7r&#10;CgAc7BAAG+0XABntHwAX7iYAFe4tABTvNQAT8D0AEfBGABDxUAAP8lsADvJpAA3zeAAM9IoAC/Wc&#10;AAr1rgAJ9sIACfbZAAj17QAI9e0ACPXtAAj17QCLqQAAfbIAAG+6AABiwgAAVckAAEfOAAA70gAA&#10;MdgAACfdAAAf4QAAGegAABb4BgAU+g0AEvsSABD8FwAO/B0ADf0jAAz9KQAK/jAACP84AAb/QQAD&#10;/0wAAP9YAAD/ZgAA/3cAAP+JAAD/mwAA/6sAAP+7AAD/zgAA/88AAP/PAAD/zwB/sgAAcboAAGPD&#10;AABWywAASNEAADrWAAAv3QAAJeEAABzlAAAU6QAAEfcAAA//AQAN/wkAC/8NAAj/EAAG/xQAA/8Y&#10;AAD/HgAA/yMAAP8qAAD/MgAA/zwAAP9HAAD/VAAA/2MAAP9zAAD/hQAA/5cAAP+kAAD/sgAA/7IA&#10;AP+yAAD/sgD/IikB/yMnAf8jKAH/ICsB/xwxAf8aPQH/GEkB/xZWAv8UYgL/E24C/xJ4Av8SggL/&#10;EosC/xKSAv8SmQL/Ep4C/xKkAv8SqQL/Eq8C/xK2Av8SvQL/EscC/xLUAv0S5QL6EvEC9xL6AvUT&#10;/wL0E/8D9BP/A/QT/wP0E/8D9BP/A/QT/wP/JCcB/yYkAf8mJAH/JCcB/yIvAf8gOgH/HkYB/xxT&#10;Av8aXwL/GGoC/xd1Av8XfwL/F4gC/xePAv8XlgL/F5wC/xehAv8XpwL/F60C/xezA/4XuwP9F8UD&#10;+hfRA/cX5AL0F+8C8Rj6Au8Y/wPuGP8E7hj/BO0Y/wXtGP8F7Rj/Be0Y/wX/JyMB/ykgAP8pIAD/&#10;KCMA/yktAf8nNwH/JUMB/yNPAv8hWwL/H2YC/x1xAv8dewP/HYQD/x2MA/4dkwP8HJkD+xyfA/oc&#10;pAP5HKoD9xyxA/YcuQP1HcID8x3OA/Ad4QPsHe4D6R75BOge/wXmHv8G5R7/BuUe/wflHv8H5R7/&#10;B+Ue/wf/Kx8A/y0cAP8tGwD/LiAA/y8pAP8vNAH/LD8B/ypLAv8oVwL/JmIC/SVtA/okdwP4I4AD&#10;9iOIA/UjjwPzI5UE8iObBPEjoQTvI6gE7iOuBO0jtgTrI78E6iPMBOcj4ATjJO0E4CT5Bt4k/wfc&#10;JP8I2yT/Cdok/wnaJP8J2iT/Cdok/wn/LhsA/zEXAP8yFgD/NRwA/zYlAP82LwH/NDoB/zFGAfsv&#10;UgL3LV0C8yxoA/ArcgPuKnsE7CqEBOoqiwToKpIF5ymYBeYpngXkKaUF4ymsBeEptAXgKr0F3irK&#10;Bdsq3gXWKu0H0ir4Cc8r/wrNKv8LzCr/DMsq/wzLKv8Myyr/DMsq/wz/MhcA/zUSAP84EgD/OxgA&#10;/z0gAP88KgD+OzUB9zlBAfE2TQLsNFgC6DNjA+UybQTjMnYE4DF/Bd4xhwXcMI4G2jCVBtgwmwfW&#10;L6IH1C+pCNIvsQjQL7oJzzDGCc0w2AnJMeoKxjH3DMMx/w7BMf8PwDH/D78x/w+/Mf8QvzH/EL8x&#10;/xD/NhMA/zkPAP8+EAD/QRQA/0MaAP9CIwD1QS4A7T46Aec9RgHhPFMC3TpeA9k5aATUOHEG0Th6&#10;B883gQjNN4gJyzaPCso2lgrINp0LxjWkDMU1rAzDNbUNwTXADcA2zw69NuYOuTb0ELc2/xG1Nv8S&#10;tDb/E7M2/xOzNv8Tszb/E7M2/xP/ORAA/z0LAP9DDQD/RxAA/0gUAPVHHADrRiYA40QyANxEQQHU&#10;Q00Cz0FYBMtAYgbIP2sIxT50CcM9ewvBPYMMvzyKDb08kA67PJcPujufELg7pxC2O7ARtTu7ErM7&#10;yRKxO+ATrjzxFKs8/RWpPP8WqDz/Fqg8/xanPP8Wpzz/Fqc8/xb/PQ0A/0IIAP9ICgD/SwwA+kwP&#10;AOxMFADhSh0A1kosAM5LOwHJSkgCxEhTBMBHXQe8RmYJukRuC7dDdg21Q30Os0KEELFBixGwQZIS&#10;rkCaE6xAohSqQKsVqUC2FqdAxBemQNkXo0HtGKBB+xifQf8ZnkH/GZ1B/xmdQv8YnUL/GJ1C/xj/&#10;QAkA/0YFAP9MBQDxTwcA5lAJAONPDQDVTxUAzFEnAMVRNgG/UEMCuk9OBbZNWAizTGEKsEppDa1J&#10;cA+rSHgRqUd/EqdHhhSlRo0Vo0aVFqFFnhifRacZnkWyGpxFvxqaRdEbmEXpG5ZG+ByVRv8blEb/&#10;G5NG/xuTR/8bk0f/G5NH/xv/QgUA/0oBAPJQAADhVAEA2VYFANNVCQDMVRIAw1YiALxXMgG3Vj8C&#10;slRKBa1TVAiqUV0Lp1BkDqRObBCiTXMSn0x6FJ1MgRabS4kXmUqRGZdKmRqVSaMbk0muHZJJux6Q&#10;ScwejkrlHo1K9h6LS/8ei0v/HYpL/x2KS/8dikv/HYpL/x3/RQAA/00AAOVUAADZWQAAz1sDAMpb&#10;BgDEWg8Au1seALVcLgGvWzsCqlpGBaZYUAiiVlkLn1VgDpxTaBGZUm8Tl1F2FZVQfReTUIQZkE+N&#10;Go5OlhyMTp8eik6qH4hOtyCHTsghhU7iIYRP8yCDT/8gg0//H4JQ/x+CUP8eglD/HoJQ/x7/RwAA&#10;81EAAN9YAADRXQAAyWACAMNgBAC9Xg0AtWAaAK5hKgCpYDcCpF5DBJ9dTQibW1ULmFldDpVYZBGS&#10;V2sTj1ZyFo1VeRiLVIEaiFOJHIZTkh6EUpwfglKnIYBStCJ/UsQjfVLeI3xT8SJ8U/4he1T/IXtU&#10;/yB7VP8ge1T/IHtU/yD/SgAA6VQAANpcAADMYQAAw2QAALxkAgC2YwoAr2QXAKllJwCjZDQCnmNA&#10;BJlhSgeVX1ILkV5aDo5dYRGLW2gTiVpvFoZZdhiEWH0agViGHH9Xjx59Vpkge1akInlWsSN3VsEk&#10;dlbaJHVX7yR1V/0jdVj/InVY/yF1WP8hdVj/IXVY/yH/TQAA5VcAANNfAADIZAAAv2cAALdoAACx&#10;ZwcAqWgUAKNpJACeaDIBmWc9BJRlRweQZE8KjGJXDYhhXhCFX2UTg15sFoBdcxh9XXoae1yDHXlb&#10;jB92W5chdFqiI3JaryRxWr8lcFrVJW9b7SVvW/wjb1v/Im9b/yJvW/8hb1v/IW9b/yH6TwAA4VoA&#10;AM9iAADEZwAAu2sAALNsAACsagQApGsSAJ5sIQCZbC8BlGs6A49pRAaKaE0JhmZVDYNlXBCAZGIT&#10;fWJpFXpicBh4YXgadWCAHXNfih9wX5Qhbl6gI2xerSVrXrwmal7RJmle7CVqX/skal//I2pf/yJq&#10;X/8ial//Impf/yLwUgAA3V0AAMtlAADAawAAt24AAK9vAACnbgEAoG8QAJpwHwCUcCwBj284A4pt&#10;QgaGbEsJgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXUacGR+HW1jiB9rY5IiaWKeJGdiqyVlYromZGLP&#10;JmRi6iZlYvokZWP/I2Vj/yJlY/8iZWP/ImVj/yLrVQAA2GAAAMhoAAC8bgAAs3EAAKtzAACicQAA&#10;m3IOAJVzHACQdCoBinM2AoVyQAWBcEgIfW9QC3ltVw52bF4Rc2tkFHBqbBdtaXMaa2l8HGhohh9m&#10;Z5AhZGecI2JmqSVgZrkmX2bNJl9m6CZgZvkkYGb/I2Bm/yNhZv8iYWb/ImFm/yLoWAAA02MAAMRr&#10;AAC5cQAAsHUAAKd3AACedQAAlnYNAJB3GQCLeCcAhnczAoF2PQR8dUYHeHNOC3VyVQ5xcVwRbnBj&#10;FGtvahZpbnEZZm56HGNtgx5hbI4hX2uaI11rpyVba7cmWmvKJlpr5yVba/ckW2r/I1xq/yJcav8i&#10;XGr/Ilxq/yLjWwAAzmYAAMBuAAC2dAAArHkAAKN7AACYeQAAkHoLAIp7FgCFfCQAgXwxAXx7OwR3&#10;ekQGc3lMCnB4Uw1sd1oQaXZhE2d1aBZkdG8YYXN4G15ygR1ccYwgWnGYIlhwpiRWcLUlVXDIJVVw&#10;5SVVcPYkVm//I1Zv/yJXb/8iV2//Ildv/yLfXwAAymkAALxyAACyeAAAqX0AAJ9/AACSfgAAin8H&#10;AISAEwCAgSEAe4EuAXeAOQNygEIFbn9KCGt+UQtofVgOZHxfEWJ7ZhRfem0XXHl1GVl4fxxXeIoe&#10;VHeWIVJ2pCJRdrMjUHbGJFB24yNQdfUjUXX/IlF0/yFRdP8hUXT/IVF0/yHYYwAAxW0AALh2AACu&#10;fQAApYIAAJqDAACNgwAAhIQDAH2FEAB5hh4AdYcrAXGHNgJthj8EaYVHB2WETwpig1YNX4NcD1yC&#10;YxJagWsVV4BzGFR/fRpRf4gcT36UH01+oiBLfbEhSn3EIkp94SFLfPQhS3v/IEt7/yBLe/8gS3v/&#10;IEt7/yDQZwAAwHIAALR7AACqggAAoIYAAJWIAACHiAAAfIoAAHaMDgByjRoAbo4nAGqOMgFmjTwD&#10;Y41EBWCMTAhci1MKWotaDVeKYRBUiWgSUYhxFU+IehdMh4UaSoaSHEiGoB1Ghq8eRYXCHkWF3x5F&#10;hPIeRYP+HkWC/x5Fgv8eRYL/HkWC/x7KbQAAungAAK+BAAClhwAAmosAAI+NAACBjgAAdJEAAG6T&#10;CgBplBUAZpUiAGOVLgFglTgCXJVBBFmUSQZWlFAIVJNXClGTXgxOkmYPTJJuEUmReBRGkIMWRJCQ&#10;GEKPnhlAj60aP4/AGj+P3Bo/jfEaP4z9Gz+L/xs/i/8bP4v/Gz+L/xvCcwAAtX4AAKqHAACfjAAA&#10;lJAAAIiTAAB7lQAAbJkAAGWbBABgnBAAXZ0dAFueKQBYnjQBVZ49AlKdRQNQnU0FTZ1UB0ucWwlI&#10;nGMLRpxrDUObdQ9Bm4ARPpqNEzyamxQ6mqsVOZq9FTma2RU5mO8WOZf8FjiW/xc4lf8XOJX/FziV&#10;/xe7egAAr4UAAKSMAACYkQAAjZUAAIGaAAB1nQAAaKAAAFukAABWpQwAU6YXAFGnIwBPpy8ATKc4&#10;AUqnQQFIp0kCRqdQBEOnWAVBp18GP6ZoCD2mcgo6pn0LOKaKDTalmQ40pakPM6W7DzOl1A8zpO4P&#10;MqL7EDKh/xEyof8RMqH/ETKh/xG0ggAAqIwAAJ2SAACSlwAAhpwAAHmhAABtpQAAYakAAFWsAABL&#10;rwUAR7AQAEWwHABEsScAQrEyAEGyOwA/skMBPbJLATuyUwI5slsDN7JkBDWybgUzsnkGMbKHBy+x&#10;lggusqYILbK4CSyy0AgssOwJK6/5Ciuu/wsqrf8LKq3/Cyqt/wutiwAAoJIAAJWYAACJnQAAfaMA&#10;AHGoAABkrQAAWbEAAE20AABCuAAAO7oKADi7EwA3vB4ANbwpADS9MgAzvTsAMr1EADG+TAAvvlUB&#10;Lr5eASy+aAEqvnQCKb6CAie/kQMmv6IDJL+0AyO/ywMjvugDI7z3BCK7/wUiu/8FIrv/BSK7/wWk&#10;kgAAmJgAAIyeAACApQAAc6sAAGewAABbtQAAT7kAAES8AAA6wAAAMMQEACrHCwAoyBMAJ8kdACbJ&#10;JwAlyTAAJMo5ACPKQgAiy0sAIctVACDMXwAfzGwAHc16ABzNigAbzZwAGc6uARjOxQAYzeQAGMz0&#10;ARjK/AEYyv8CGMr/AhjK/wKbmQAAj58AAIKmAAB1rQAAaLMAAFy5AABQvQAARMEAADnEAAAwyAAA&#10;KMwBACDQBgAZ1QsAFtcQABXYGQAV2SIAFNkrABPaNAAT2j0AEttIABHcUwAR3V8AEN1tABDefgAO&#10;35EADuCkAA3guAAM4NIAC9/tAAze9wAM3fsADN37AAzd+wCSnwAAhacAAHeuAABqtQAAXbwAAFDB&#10;AABExQAAOMkAAC7NAAAl0QAAHtUAABbaAQAR3gYAEOcNAA7nEgAN6BkADOghAAvpKQAK6jEACeo7&#10;AAfrRQAF61EABOteAAPrbgAB64AAAOqUAADqpwAA67wAAOvSAADr6QAA7O8AAOzvAADs7wCHpwAA&#10;ea8AAGu3AABevgAAUcUAAEPJAAA3zQAALdEAACPWAAAb2wAAE98AAA7jAAAM7gIACvYKAAf2DgAF&#10;9hIAA/YYAAD1HgAA9SUAAPUuAAD1NwAA9kIAAPZOAAD2XQAA9m4AAPaBAAD2lQAA96cAAPe3AAD4&#10;xwAA+NAAAPjQAAD40AB7rwAAbbgAAGDAAABSyAAARM0AADfRAAAr1wAAIdwAABjgAAAR5AAADOcA&#10;AAfvAAAE+gAAAf8DAAD/CAAA/w0AAP4QAAD+FAAA/xoAAP8hAAD/KQAA/zMAAP8+AAD/SwAA/1sA&#10;AP9sAAD/gAAA/5IAAP+hAAD/rQAA/7MAAP+zAAD/swD/HCYA/xwkAP8aJQD/FScA/xEuAP8QOgD/&#10;DkcB/w1TAf8LXwH/CmsB/wp1Af8KfwH/CocB/wqOAf8KlQH/CpsB/wmgAf8JpQD/CasA/wmxAP8J&#10;uAD/CcEA/gnMAPwJ3gD5CesA9Qn2APMJ/wDyCv8A8Qr/AfEL/wHxC/8B8Qv/AfEL/wH/HyMA/x8h&#10;AP8eIQD/GSQA/xcsAP8VNwD/E0QA/xFQAf8QXAH/DmcB/w5yAf8OewH/DoQB/w6LAf8OkgH/DpgB&#10;/w6dAf8OowH+DqgB/A6uAfsOtQD6Dr4A+A7JAPUO2wDyDuoA7g71AOwO/wHrD/8B6g//AeoQ/wHp&#10;EP8B6RD/AekQ/wH/Ih8A/yIcAP8hHAD/HyAA/x8pAP8cNAD/GkAA/xdMAf8VWAH/FGMB/xNuAf8T&#10;dwH+E4AB/BOIAfoSjgH5EpUB+BKaAfYSoAH1EqYB9BKsAfMSswHxErwB8BLHAe0S2AHpE+gB5hP1&#10;AeQU/wHiFP8C4RX/AuEV/wLgFf8C4BX/AuAV/wL/JRsA/yYXAP8kFgD/JRwA/yYlAP8kMAD/ITsA&#10;/x9IAP8dVAH9G18B+RppAfcacwH0GXwB8hmEAfEZiwHvGZEB7hmXAewZnQHrGaMB6RmqAegZsQHn&#10;GboB5RnFAeMZ1QHfGugB3Bv1Atgb/wLVHP8D1Bz/A9Mc/wTSHP8E0hz/BNIc/wT/KRcA/yoTAP8p&#10;EgD/LBgA/ywhAP8sKwD/KTcA/SdDAPclTwHzI1oB7yJkAewhbgHpIXcB5yF/AeUhhgHkIY0B4iCU&#10;AeEgmgHfIKAB3iCnAdwhrwHaIbgC2CHDAtUh0wLRIucCzSL0A8oj/wTII/8FxyP/BsYj/wbGI/8G&#10;xiP/BsYj/wb/LBIA/y4PAP8wEAD/MxQA/zMbAP8yJQD6MDAA8i48AOwsSQDnKlUB4ypfAeApaQHd&#10;KXIB2ih6AdcoggLVKIkC0yiQAtEolgPPKJwDziijA8woqwPKKLMDySi+BMcozATFKeIEwSrxBr4q&#10;/ge8Kv8Iuir/CLoq/wi5Kv8JuSr/Cbkq/wn/MA8A/zILAP82DQD/OBAA/zkVAPk3HgDvNSgA5zM1&#10;AOAyQgDbMk8A1TFaAdAxZALNMG0CyzB1A8kwfAPHL4MExS+KBMQvkQXCL5cFwS+eBr8vpga9L68G&#10;vC+5B7ovxwe4MN0HtTDuCbIw+wqwMP8LrjD/C64w/wutMP8LrTD/C60w/wv/MwwA/zYGAP88CQD/&#10;PgwA/T0QAO88FQDkOR8A2zktANI6PADNOkkByDlUAcQ5XgLBOGcDvzdvBL03dgW7Nn0GuTaEB7c2&#10;iwe2NZIItDWaCbM1oQmxNaoKrzW0C641wQusNdQLqTbqDKY2+A2lNv8Oozf/DqI3/w6iN/8Oojf/&#10;DqI3/w7/NwcA/zsCAP9AAwDyQgUA6UIJAOU/DgDYPhYAzkAnAMdBNgDCQUQBvUFPArlAWQO2P2EE&#10;tD5pBrE9cQevPXgIrjx/Caw8hgqqO40LqTuVDKc7nQ2lO6YNozqwDqI7vA+gO80PnjvmEJs89RGa&#10;PP8RmTz/EZg8/xGYPP8RmDz/EZg8/xH/OgEA/0AAAO9FAADhSAAA2UgFANNGCQDMRRIAxEciAL1I&#10;MQC4SD8Bs0dKArBGVASsRV0FqkRkB6dDbAilQnMKo0J6C6FBgQygQYgNnkCQD5xAmBCaQKERmECs&#10;EpdAuBKVQMgTk0DhE5FB8xSQQf8Uj0H/FI5C/xOOQv8TjkL/E45C/xP/PAAA+UQAAORKAADYTgAA&#10;zk8CAMlNBgDDSw8Au00dALVOLQCvTjoBq01GAqdMTwSkS1gGoUpgCJ5JZwmcSG4Lmkd1DZhGfA6W&#10;RoMPlEWLEZJFlBKQRZ0TjkWoFIxFtBWLRcQWikXcFohG8BaGRv0Whkb/FoVH/xWFR/8VhUf/FYVH&#10;/xX/PwAA7EgAAN1PAADPUwAAxlUAAMBTAwC7UQwAs1IZAK1TKQCoUzYBo1JCAp9RSwScUFQGmU9c&#10;CJZOYwqUTWoMkUxxDo9LeA+NS38Ri0qHEolKkBSHSZoVhUmlF4NJsRiCScAYgUrWGX9K7Rh+S/wY&#10;fkv/F31L/xd9S/8WfUv/Fn1L/xb/QwAA5kwAANZTAADJWAAAwFkAALpYAQC0VgkArFcWAKZYJQCh&#10;WDIBnVc+AphWSASVVVEGklRYCI9SXwqMUmYMilFtDohQdBCFT3sSg0+EE4FOjRV/TpcXfU6hGHtN&#10;rhl6Tr0aeE7RGndO6xp3T/oZdk//GXZP/xh2T/8Xdk//F3ZP/xf4RgAA4lAAANBXAADEXAAAu14A&#10;ALRdAACuWgYAplsTAKBcIgCbXC8Al1s7ApJaRQOPWU0Gi1hVCIhXXAqGVmMMg1VqDoFUcRB+VHgS&#10;fFOAFHpSiRZ4UpQYdlKfGXRSqxpyUrobcVLNHHBS6BtwU/kacFP/GnBT/xlwU/8YcFP/GHBT/xjv&#10;SQAA3VMAAMtaAADAXwAAt2IAAK9hAACoXgIAoV8QAJtgHgCWYCwAkWA4AY1eQgOJXUsFhVxSB4Jb&#10;WQqAWmAMfVlnDntYbhB4WHUSdld9FHRXhxZyVpEYb1acGm5WqRtsVrgca1bLHWpW5hxqV/cbalf/&#10;GmpX/xlrV/8Za1f/GWtX/xnrTAAA2FYAAMheAAC8YgAAs2UAAKtlAACjYgAAnGIOAJZjHACRZCkA&#10;jGM1AYhiPwOEYUgFgGBQB31fVwl6Xl0Ld11kDXVcaxBzXHIScFt7FG5bhBdsWo8YalqaGmhapxxm&#10;WrYdZVrIHWVa5B1lWvYcZVr/G2Va/xplWv8ZZVr/GWVa/xnoTwAA01kAAMRhAAC5ZgAAsGgAAKdp&#10;AACeZQAAl2YNAJFnGQCMaCcAh2cyAYNmPQJ/ZUYEe2RNBnhjVAl1YlsLcmFhDXBhaQ9tYHASa195&#10;FGlfghZnXo0ZZV6YGmNepRxhXrQdYF7HHWBe4x1gXvUcYF7/G2Be/xphXv8aYV7/GmFe/xrkUgAA&#10;z1wAAMBkAAC2aQAArGwAAKNsAACZaQAAkmoLAIxqFgCHayQAgmswAX5qOgJ6aUMEdmhLBnNnUghw&#10;Z1kKbWZgDWtlZg9oZG4RZmR2FGRjgBZiY4sYYGKXGl5ipBxcYrIdW2LFHVti4R1bYvQcW2L/G1xi&#10;/xpcYv8aXGL/Glxi/xrgVQAAy18AAL1nAACybAAAqXAAAJ9vAACUbAAAjG0IAIZuEwCCbyEAfW8t&#10;AXlvOAJ1bkEDcm1JBW5sUAdra1cKaWteDGZqZQ5kaWwRYWl0E19ofhZdZ4kYW2eVGllmohtXZrAc&#10;VmbDHVZm3x1WZvMcV2b/G1dm/xpXZv8aV2b/Gldm/xrbWQAAx2IAALpqAACvcAAApnMAAJpzAACP&#10;cAAAh3EFAIFyEQB8cx4AeHMqAHRzNQFwcz8DbXJHBWpxTgdncVUJZHBcC2JvYw5fb2oQXW5yElpt&#10;fBVYbYYXVmyTGVRsoBtSa68cUWvBHFFr3BxRa/EbUmv+GlJq/xpSav8ZUmr/GVJq/xnUXAAAw2YA&#10;ALZuAACsdAAAoncAAJZ2AACJdQAAgXYBAHp3DwB2eBsAcnknAG95MgFreDwCaHhEBGV3TAZid1MI&#10;X3ZaCl11YQxadWgPWHRwEVVzeRNTc4QWUXKQGE9ynhlNca0aTHG/G0tx2RtMcfAaTHD9Gk1w/xlN&#10;b/8ZTW//GU1v/xnOYAAAvmoAALJyAACoeAAAnXsAAJB6AACEegAAensAAHR8DABvfhcAbH4kAGl/&#10;LwFmfzkCYn9CA19+SQVdfVAHWn1XCVd8XgtVfGUNUntuD1B6dxJOeoIUS3mOFkl5nBdIeKsYRni9&#10;GUZ41RlGd+8YR3b8GEd2/xhHdf8XR3X/F0d1/xfJZQAAum8AAK53AACkfQAAmH8AAIt/AAB+fwAA&#10;c4EAAGyDCQBohBMAZYUgAGKGLABfhjYBXIY/AlmFRgNXhU4FVIVVB1KEXAlPg2MLTYNrDUuCdA9I&#10;gn8RRoGME0SBmhVCgKkWQYC6FkCA0hZBf+0WQX77FkF9/xZBff8WQX3/FkF9/xbCagAAtXUAAKp9&#10;AACfggAAkoMAAIWEAAB5hQAAaokAAGSKAwBgjBAAXY0bAFuOJwBYjjIAVY47AVOOQwJQjkoDTo1S&#10;BUyNWQZJjGAIR4xoCkWLcgxCi30OQIqJDz6KmBE8iqcSO4q4EjqKzxI7iOsSO4f6EzuG/xM7hv8T&#10;O4b/EzuG/xO8cQAAr3sAAKWDAACZhwAAjIgAAH+JAABzjAAAZZAAAFyTAABXlQwAVJYWAFKWIgBQ&#10;ly0ATZc2AEuXPwFJl0cCR5dOA0WWVQRDll0FQZZlBj6Vbwg8lXoJOpWHCziVlQw2lKUNNZS2DjSU&#10;zA00k+kNNJL4DjSQ/w80kP8PNJD/DzSQ/w+1eAAAqoIAAJ6IAACTjQAAho4AAHmQAABtkwAAYZcA&#10;AFWbAABNngYASZ8QAEefGwBGoCYARKAwAEOhOgBBoUIBP6FJAT2hUQI7oVkCOaFhAzegawQ1oHYF&#10;M6CDBjGgkgcwoKIILqCzCC6gyQgun+cILZ33CS2c/wotm/8KLZv/Ci2b/wqvgAAAo4kAAJeOAACN&#10;kwAAf5UAAHKYAABmnAAAW6AAAE+kAABFpwAAPqkMADyqFAA6qh8AOaopADirMgA3qzsANatDADSs&#10;SwAyrFMBMaxcAS+sZgItrHECK6x/AyqsjgMorJ4EJ6ywBCasxQQmq+QDJan1BCWo/wUlp/8FJaf/&#10;BSWn/wWniQAAm48AAJGUAACEmQAAeJ4AAGuiAABfpgAAU6oAAEitAAA9sAAANLMDAC+1DgAttRYA&#10;LLUgACu2KQAqtjIAKbc6ACi3QwAnt0wAJrhVACS4XwAjuGsAIrh4ASC4iAEfuJkBHbmrARy5wAEc&#10;uN8BHLbyARu1/AIbtP8CG7T/Ahu0/wKfjwAAlJUAAIibAAB7oQAAbqYAAGKrAABWsAAASrMAAD+2&#10;AAA1uQAALLwAACS/BgAfwg0AHcIUABzCHgAbwyYAGsMvABnEOAAYxEEAF8RKABbFVQAVxWEAFMZv&#10;ABPGfwASxpEAEcekABDHuQAPx9QAEMbuABDE+gAQw/8AEMP/ABDD/wCXlgAAi5wAAH6iAABxqQAA&#10;ZK8AAFi0AABLuAAAQLsAADW+AAArwQAAI8UAABvJAQAUzAYAENALAA7REQAN0RkADdEhAAzRKgAM&#10;0TQAC9I+AArSSQAJ01UACdNiAAjTcgAG1IQABdSYAATUqwAD1cAAAdXcAAHV7QAB1fYAAdX2AAHV&#10;9gCOnQAAgKQAAHOrAABmsQAAWbgAAEy9AAA/wAAANMMAACrHAAAhygAAGc4AABLSAAAN1gEACdsF&#10;AAbcDQAE3BEAA90YAAHeIAAA3igAAN8xAADgPAAA4UcAAOJUAADjYwAA43QAAOSIAADkmwAA5a4A&#10;AOXBAADl1QAA5ucAAObnAADm5wCDpAAAdawAAGizAABauwAATcEAAEDEAAAzyAAAKMwAAB/QAAAX&#10;1AAAENkAAAvdAAAF4QAAAOQAAADlBwAA5g0AAOcRAADoFgAA6R0AAOolAADrLgAA7TkAAO9FAADw&#10;UwAA8WQAAPF2AADyigAA85wAAPOtAAD0uwAA9MgAAPTIAAD0yAB3rQAAarUAAFy9AABPxAAAQMkA&#10;ADPNAAAn0QAAHdYAABTcAAAO4AAACOMAAAHmAAAA6gAAAO4AAADuAAAA7wQAAPAKAADxDgAA8xIA&#10;APQYAAD2IAAA+CoAAPo1AAD9QwAA/lIAAP9jAAD/dgAA/4kAAP+aAAD/pgAA/7AAAP+wAAD/sAD/&#10;FiMA/xUhAP8RIQD/DSQA/wkrAP8GNwD/A0QA/wBRAP8AXQD/AGgA/wByAP8AewD/AIMA/wCKAP8A&#10;kQD/AJYA/wCcAP8AoQD9AKYA+wCsAPkAswD3ALsA9QDFAPMA0QDyAOQA8QDxAO8A+gDuAP8A7gD/&#10;AO0A/wDtAP8A7QD/AO0A/wD/GSAA/xgdAP8VHQD/EB8A/w4pAP8MNAD/CkEA/wdNAP8FWQD/BGQA&#10;/wRuAP8DdwD/A4AA/wOHAP8DjQD9ApMA+wKZAPkCngD3AqQA9QKqAPMBsADxAbgA7wHCAO0BzwDr&#10;AeMA6gHvAOgC+wDnBP8A5gX/AOYG/wDmBv8A5gb/AOYG/wD/HBsA/xsZAP8XGAD/FR0A/xMlAP8R&#10;MAD/ED0A/w5JAP8MVQD/C2AA/wtqAP0LcwD7C3wA+QqDAPcKigD1CpAA9AqWAPMKmwDxCqEA7wmn&#10;AO0JrgDrCbYA6AnAAOYJzQDkCeIA4grwAN8L+wDeDP8A3A3/ANwN/wDbDf8B2w3/AdsN/wH/HxcA&#10;/x4TAP8bEgD/HBkA/xsiAP8YLAD/FTgA/xNEAP4SUAD5EVsA9RBmAPMQbwDwEHcA7hB/AOwQhgDq&#10;EIwA6RCSAOgQmADmD54A5Q+lAOMPrADhD7QA4A++AN4PzADaEOEA1RHwANIS+wDPEv8BzhP/Ac0T&#10;/wHNE/8BzBP/AcwT/wH/IhIA/yIPAP8hDwD/IhQA/yIcAP8gJwD/HTIA+Bs+APIZSwDuGFYA6hdg&#10;AOcWagDkFnIA4hZ6AOAWggDeFogA3BaPANsWlQDZFpsA1haiANQWqQDSFrEA0Be7AM4XyQDMGN4A&#10;yBnuAcUa+wHDGv8CwRv/AsAb/wLAG/8CwBv/AsAb/wL/Jg4A/yULAP8oDAD/KRAA/ygWAP4mIAD0&#10;JCsA7CE4AOYgRADhH1AA3R9bANkeZQDVHm0A0h91ANAffQDOH4MAzB+KAcsfkAHJH5cByB+eAcYf&#10;pQHFIK0BwyC3AcEgxAHAIdYBvCLqArki+AO2Iv8DtSP/A7Qj/wSzI/8EsyP/BLMj/wT/KQsA/yoF&#10;AP8uCAD/LwwA/y0QAPMrFwDoKCIA4CYvANkmPQDSJ0oAzSdVAMooXwDHKGgBxShvAcMndwHBJ34B&#10;vyeEAb4niwK8J5ICuyeZArknoAK3J6kDtiizA7QovwOzKM8DsCnmBK0p9gSrKv8FqSr/Bqgq/wao&#10;Kv8GqCr/Bqgq/wb/LQUA/zAAAP8zAgD2NAYA7zIKAOguEADcLBgA0S4oAMsvNwDGMEQAwTBPAL4w&#10;WQG7MGIBuDBqArYvcQK1L3gCsy9/A7EvhgOwL40Dri6UBK0unASrLqQFqS+uBagvugWmL8oGpDDi&#10;BqEw8wefMP8InjH/CJ0x/wicMf8InDH/CJwx/wj/MAAA/zUAAO84AADiOgAA2zkEANY1CQDONBMA&#10;xjYiAL84MQC6OD8AtjhKAbM4VAGwN10CrTdkAqs2bAOpNnMEqDZ5BKY1gAWkNYcFozWPBqE1lwef&#10;NaAHnjWqCJw1tgibNcUJmTXdCZY27wqUNv0Kkzf/CpI3/wqSN/8Kkjf/CpI3/wr/MwAA9joAAOQ/&#10;AADYQgAAzkIBAMk+BgDEOw8Auz4dALU/LACxPzoArT9FAak/TwGmPlgCoz1fA6E9ZwSfPG0FnTx0&#10;Bpw7ewaaO4IHmDuKCJY7kwmVOpwKkzqmC5E6sguQO8AMjjvVDIw87A2KPPsNiTz/DYk8/wyIPP8M&#10;iDz/DIg8/wz/NwAA6j8AANxFAADOSQAAxUkAAL9GAgC6QwwAs0QZAK1FJwCoRjUApEVBAaBFSwKd&#10;RFMCmkNbA5hDYgWWQmkGlEFwB5JBdgiQQH4JjkCGCo1AjguLQJgMiUCiDYdArg6FQLwPhEDPD4JB&#10;6Q+BQfkPgEH/D4BC/w6AQv8OgEL/DoBC/w76OwAA5UQAANNLAADHTgAAvk8AALhMAACySQkAq0kV&#10;AKVLIwCgSzEAnEs9AZhKRwKVSU8DkklXBJBIXgWOR2UGi0drB4lGcgmIRnkKhkWCC4RFig2CRZQO&#10;gESfD35EqxB8RbkRe0XLEXpF5hF5RvcReEb/EHhG/xB4Rv8PeEb/D3hG/w/wPwAA30kAAM1PAADB&#10;UwAAuFQAALFSAACrTgUApE4RAJ5PIACZUC0AlVA5AZJPQwGOTkwDi01TBIlNWgWGTGEGhEtoCIJL&#10;bgmASnYLfkp+DHxJhw56SZEPeEmcEHZJqBJ0SbYSc0nIE3JK4xNxSvUScUr/EXFL/xFxS/8QcUv/&#10;EHFL/xDsQwAA2UwAAMhTAAC9VwAAtFgAAKxXAAClUgEAnlMPAJhUHACTVCkAj1Q1AItTQAGIU0gC&#10;hVJQBIJRVwV/UF4GfVBkCHtPawl5T3ILd057DXVOhA5zTY4QcU2ZEW9NpRNtTbMUbE3FFGtO4RRr&#10;TvQTa07/EmtO/xJrTv8Ra07/EWtO/xHoRgAA01AAAMRWAAC5WgAAsFwAAKZaAACfVgAAmFYNAJJX&#10;GQCOWCYAiVgyAIZYPQGCV0UCf1ZNA3xVVAV5VFsGd1RhCHVTaAlzU3ALcVJ4DW9SgQ9tUosQa1GX&#10;EmlRoxNnUbEUZlHDFWVS3hVlUvIUZVL/E2VS/xJlUv8SZVL/EmVS/xLkSgAAz1MAAMBaAAC1XgAA&#10;rGAAAKJeAACaWQAAkloLAI1bFgCIXCMAhFwvAIBbOgF9W0MCeVpLA3ZZUgR0WFgGcVhfB29XZglt&#10;V20La1Z1DWlWfg9nVokRZVWVEmNVoRRiVa8VYVXBFmBV2xZgVvEVYFb+FGBW/xNhVv8SYVb/EmFW&#10;/xLgTQAAy1YAAL1dAACyYQAAqGMAAJ1hAACVXQAAjV4JAIdeEwCDXyAAf18sAHtfNwF3XkACdF5I&#10;A3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafA9iWocRYFmTEl5ZoBRdWa4VW1m/FltZ2BZbWe8V&#10;W1n9FFxZ/xNcWf8SXFn/ElxZ/xLcUAAAx1kAALpgAACvZAAApGUAAJlkAACQYAAAiGEGAIJiEQB+&#10;Yx0AemMqAHZjNAFzYj0Bb2JGAmxhTQRqYVQFZ2BaB2VgYQhjX2kKYV9xDF9eeg5dXoUQW16RElld&#10;nhRYXawVV129FlZd1RZWXe4VV138FFdd/xNXXf8SV13/Eldd/xLWUwAAxFwAALdjAACsaAAAoGgA&#10;AJVnAACKYwAAg2UCAH1mDwB4ZhoAdGcnAHFnMgBuZzsBa2ZDAmhmSwNlZVIFY2VZBmFkXwheZGcK&#10;XGNvDFpjeA5YY4MQVmKPElRinBNTYqoVUmK7FVFi0hVRYe0VUmH7FFJh/xNTYf8SU2H/ElNh/xLR&#10;VgAAwF8AALNmAACpawAAnGsAAJBqAACFZwAAfWkAAHdqDQBzaxcAb2skAGxsLwBpbDgBZmtBAmNr&#10;SQNha1AEXmpXBlxqXQdaaWUJWGltC1Vodg1TaIEPUWeNEU9nmhJOZ6kUTWe5FExnzxRMZusUTWb7&#10;E01m/xJOZf8STmX/Ek5l/xLMWgAAvGMAALBqAAClbwAAmG4AAIxtAACAbAAAd20AAHFuCwBtbxQA&#10;aXAhAGZxLABkcTYBYXE+AV5xRgJccE0DWXBUBVdwWwZVb2IIU29qClBucwxObn4OTG2KEEptmBFJ&#10;bKcSSGy4E0dszRNHbOoTSGv6Ekhr/xJIav8RSGr/EUhq/xHHXgAAuGcAAKxuAAChcgAAk3IAAIdx&#10;AAB6cQAAcXIAAGt0BwBmdREAY3YdAGB3KABedzMAW3g8AVl3QwJWd0sDVHdSBFJ2WQVQdmAHTnVo&#10;CEt1cQpJdHwMR3SIDkVzlg9Dc6UQQnO2EUFzyxFCcugRQnL4EUJx/xBDcP8QQ3D/EENw/xDBYwAA&#10;s2wAAKhzAACbdgAAjnUAAIF2AAB1dgAAaXgAAGN6AgBefA4AXH0ZAFl+JABXfy8AVX84AVN/QAFQ&#10;f0gCTn5PA0x+VgRKfl0FSH1lBkZ9bghDfHkKQXyGCz97lA0+e6MOPHuzDjx7yA48euYOPHn3Djx4&#10;/w48eP8OPXf/Dj13/w68aAAAr3IAAKR5AACWegAAiHoAAHx6AABwfAAAY38AAFyCAABXhAsAU4UU&#10;AFGGIABPhioAToc0AEyHPAFKh0QBSIdLAkaHUwJEhloDQoZiBECGbAY+hXYHO4WDCDmFkQo4hKAL&#10;NoSxCzaExgs2g+QLNoL2CzaB/ww2gP8MNoD/DDaA/wy2bwAAqngAAJ9/AACQfgAAg38AAHeAAABr&#10;ggAAXocAAFWKAABOjAYASo4QAEiPGgBHjyUARZAvAESQOABCkEAAQJBHAT+QTwE9kFYCO5BfAjmQ&#10;aAM3j3MENY+ABTOPjgYxj54HMI6vBy+OwwcvjuEHL4z0CC+L/wgviv8IL4r/CS+K/wmwdgAApX8A&#10;AJiEAACKhAAAfYUAAHCHAABligAAWo4AAE+SAABGlQAAQZgMAD6YFAA9mR8AO5koADqaMQA5mjoA&#10;N5pCADaaSgA1mlIBM5paATGaZAEvmm8CLZp7AiyaigMqmpoDKZqsBCiawAQnmd4DJ5fyBCeW/QUn&#10;lf8FJ5X/BSeV/wWpfgAAnoUAAJKJAACEigAAdowAAGqPAABekwAAVJcAAEmbAABAnwAAN6IEADKj&#10;DgAxoxcAMKQhAC6kKgAtpDIALKU6ACulQwAqpUsAKaVUACilXgAmpWkAJaV2ASOlhQEipZYBIKao&#10;AR+luwEepdcBHqTvAR6i+wIeof8CHqH/Ah6h/wKihgAAl4wAAIuPAAB9kQAAb5QAAGOYAABXnQAA&#10;TaEAAEOlAAA4qAAAMKsAACiuBwAkrxAAI68XACGvIQAgsCkAH7AxAB6wOgAdsUIAHLFMABuxVgAa&#10;sWEAGbJvABiyfgAWspAAFbKiABSytgATss4AE7HrABOv+QATrv8BE67/AROu/wGajQAAkJIAAISX&#10;AAB1mgAAaJ8AAFujAABQqAAARawAADuwAAAxsgAAJ7UAACC4AAAYugcAFLwOABO8FQASvB4AEb0m&#10;ABG9LgAQvTcAEL5BAA6+TAAOvlcADb5lAAy/dAALv4YACr6ZAAi+rAAHvsIAB77fAAi+8AAIvfoA&#10;CL38AAi9/ACTlAAAh5kAAHqfAABspQAAYKoAAFOvAABHswAAPLYAADG4AAAnuwAAH74AABfBAAAR&#10;xAEADMgIAAjJDgAHyRQABskcAAXJJAAEyiwAA8o2AALKQAAAy0wAAMtZAADLaAAAy3kAAMyMAADL&#10;nwAAy7MAAMvIAADM4gAAzO8AAMzxAADM8QCKmgAAfKEAAG+nAABirQAAVbMAAEi4AAA7uwAAML4A&#10;ACbBAAAdxAAAFcgAAA/LAAAKzgAABNICAADTCgAA0w8AANQUAADVGgAA1iIAANcqAADZNAAA2j8A&#10;ANxLAADcWgAA3WoAAN19AADdkQAA3aQAAN62AADeyAAA3t4AAN7iAADe4gB/ogAAcakAAGSwAABW&#10;twAASbwAADzAAAAvxAAAJMcAABvLAAATzwAADdIAAAfWAAAA2wAAAN4AAADfAwAA4AkAAOEOAADi&#10;EgAA4xcAAOUeAADmJwAA6DEAAOo9AADsSwAA7FoAAO1sAADugAAA7pQAAO6lAADutAAA7sIAAO7G&#10;AADuxgB0qgAAZrIAAFi5AABLwAAAPcUAAC/JAAAkzQAAGdEAABHWAAAL2wAAA94AAADhAAAA5QAA&#10;AOgAAADpAAAA6gAAAOsGAADtCwAA7w8AAPATAADyGgAA9CMAAPcuAAD5OwAA+0oAAPxbAAD9bQAA&#10;/YAAAP6TAAD+ogAA/q0AAP6vAAD+rwD/EB8A/w4dAP8KHQD/ASAA/wAoAP8ANQD/AEEA/wBOAP8A&#10;WgD/AGUA/wBuAP8AdwD/AH8A/gCGAPwAjAD7AJIA+QCXAPgAnAD3AKIA9gCnAPUArQDzALUA8gC9&#10;APEAyQDvANwA7gDrAO0A9wDsAP8A6wD/AOoA/wDqAP8A6gD/AOoA/wD/ExwA/xEZAP8NGQD/BhwA&#10;/wMlAP8AMQD/AD4A/wBKAP8AVgD/AGEA/wBrAP0AcwD6AHsA9wCDAPUAiQD0AI8A8gCUAPEAmQDw&#10;AJ8A7gCkAO0AqwDsALIA6gC6AOgAxgDnANYA5QDoAOQA9QDjAP4A4gD/AOEA/wDhAP8A4QD/AOEA&#10;/wD/FRgA/xMUAP8PFAD/DRkA/wsiAP8ILQD/BDkA/wFGAP8AUQD+AFwA+gBmAPYAbwDyAHcA7wB+&#10;AO0AhQDrAIsA6gCRAOgAlgDnAJwA5gChAOQAqADjAK8A4QC4AN8AwwDdANEA2wDmANkA8wDXAP0A&#10;1QL/ANQC/wDUA/8A1AP/ANQD/wD/GBMA/xUQAP8SDwD/EhUA/xEdAP8OKAD/DDQA/wpBAPkITAD1&#10;BlcA8QZhAO0GagDpBXIA5gV6AOQFgQDiBYcA4AaNAN8GkgDdBpgA2waeANkGpQDXBq0A1Aa1ANIG&#10;wADQB88AzgjlAMwJ9ADKC/8AyAz/AMcM/wDHDP8Axgz/AMYM/wD/Gw4A/xkMAP8YDQD/GBEA/xcY&#10;AP8UIgD7ES4A8xA6AO0ORgDoDVIA5Q1cAOENZQDeDW0A2w11ANgNfADVDYIA0w2JANENjwDQDZUA&#10;zg2cAM0OowDLDqsAyQ60AMgOwADGDs8AwxDmAMAR9QC9Ev8AvBL/ALsS/wC6Ev8BuhL/AboS/wH/&#10;HwoA/xwEAP8fCAD/Hw0A/x0SAPgaGwDuFiYA5hQzAOATPwDaE0sA1BNWANATXwDOFGgAyxRvAMkU&#10;dwDHFX0AxhWEAMQVigDDFZEAwRaYAMAWnwC+FqcAvBewALsXvAC5F8sAtxjiALMZ8gGxGv8Brxv/&#10;Aa4b/wGuG/8BrRv/Aa0b/wH/IgQA/yIAAP8lAgD8JAcA9yEMAOwdEgDhGhwA2BoqANAbOADLHUUA&#10;xx1QAMMeWgDAHmIAvh5qALwfcQC6H3gAuR9+ALcfhQC2H4wAtB+TALMfmgGxIKMBsCCsAa4gtwGs&#10;IcYBqyHdAaci7wKlIv0CoyP/AqIj/wKiI/8CoSP/AqEj/wL/JQAA/ygAAPIqAADlKwAA3ygFANwh&#10;CwDSIRQAySQkAMMlMgC+Jj8AuidKALcnVAC0J10AsidkALAnbACuJ3IBrSd5AasnfwGqJ4YBqCeO&#10;AacnlgKlJ54CoyioAqIoswKgKMECnyjVApwp7AOaKvoDmCr/BJcq/wSXKv8Elir/BJYq/wT/KAAA&#10;9S4AAOUzAADaNQAA0DMBAMwtBgDGKhAAvi0eALguLACzLzoAry9FAKwwTwCpL1gApy9fAaUvZgGj&#10;L20BoS9zAqAuegKeLoECnS6JApsukQOZLpoDmC6kBJYvrwSVL70Eky/PBJEw6AWPMPgFjTH/BY0x&#10;/wWMMf8FjDH/BYwx/wX/LQAA6jUAANw6AADOPQAAxjwAAMA3AgC7Mw0AszQZAK42JwCpNzQApTdA&#10;AKI3SgCfN1MBnTZaAZs2YQGZNmgClzVvApU1dQOUNXwDkjWEBJA1jQSPNZYFjTWgBYs1qwaKNbkG&#10;iDXKB4c25QeFNvYHhDf/B4M3/weDN/8Hgjf/B4I3/wf0MgAA4zsAANJBAADGRAAAvUMAALc/AACx&#10;OwkAqjsUAKU8IgCgPTAAnT07AJk9RQCWPU4BlDxWAZI8XQKQPGMCjjtqA4w7cQSKO3gEiDqABYc6&#10;iAaFOpIGgzqcB4E6qAiAOrUJfjvGCX074Ql7PPMJezz/CXo8/wh6PP8Iejz/CHo8/wjuNwAA3UEA&#10;AMtGAAC/SQAAtkkAAK5GAACpQQQAo0ERAJ1CHgCYQysAlUM3AJFDQQCOQkoBjEJSAYlBWQKHQV8D&#10;hUFmA4NAbQSBQHQFgEB7Bn4/hAd8P44Iej+ZCXg/pQp3QLIKdUDDC3RA3QtzQfELckH/CnJB/wpy&#10;Qf8JckH/CXJB/wnpPAAA1UUAAMVLAAC6TgAAsE4AAKdLAACiRgAAm0YOAJZHGgCRSCcAjkgzAIpI&#10;PQCHR0YBhEdOAYJGVQKARlwDfkViBHxFaQR6RXAFeER4BnZEgQh0RIsJckSWCnBEogtvRK8MbkTA&#10;DG1F2Q1sRe8Ma0X9C2tG/wtrRv8Ka0b/CmtG/wrlQAAAz0kAAMFPAAC1UgAAq1IAAKFPAACbSgAA&#10;lEoMAI9LFwCLTCQAh0wvAIRMOgCBTEMBfktLAXtLUgJ5SlgDd0pfBHVJZgVzSW0GcUl1B29Jfght&#10;SIgJa0iTC2pInwxoSK0NZ0m9DWZJ1A5lSe0NZUr8DGVK/wtlSv8LZUr/C2VK/wvgRAAAy00AAL1S&#10;AACyVgAAplUAAJxSAACVTgAAjk4JAIlPFACFUCAAgVAsAH5QNwB7UEABeFBIAXVPTwJzTlUDcU5c&#10;BG9OYwVtTWoGa01yB2lNewhnTYUKZU2RC2RMnQxiTasNYU27DmBN0Q5gTewOYE37DWBN/wxgTf8L&#10;YE3/C2BN/wvcRwAAx1AAALlWAACuWQAAolgAAJhWAACQUQAAiVIGAINTEQB/Ux0Ae1QpAHhUNAB1&#10;VD0BclNFAXBTTAJtUlMCa1JZA2lSYARnUWcGZVFvB2NReAhiUYMKYFGPC15Qmw1dUKkOW1G5DltR&#10;zg9aUeoOW1H6DVtR/wxbUf8MW1H/C1tR/wvWSgAAw1MAALZZAACrXAAAnloAAJNZAACLVAAAhFYD&#10;AH5WEAB6VxoAdlcmAHNYMQBwVzoAbVdCAWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15VdghdVYEK&#10;W1WNC1lUmg1YVKcOVlW4D1ZVzA9WVekOVlX5DVZV/w1XVP8MV1T/DFdU/wzRTQAAwFYAALNcAACn&#10;XgAAml0AAI9cAACGWAAAf1kAAHlaDQB0WxcAcVsjAG5bLgBrWzcAaFtAAWVbRwFjWk4CYVpVA19a&#10;XARdWmMFXFprBlpZdAhYWX8KVlmLC1RZmA1TWKYOUlm2DlFZyg9RWecOUVj4DVJY/w1SWP8MUlj/&#10;DFJY/wzNUQAAvFkAALBfAACjYQAAlmAAAItfAACBWwAAeV0AAHNeDABvXhUAa18gAGhfKwBmYDUA&#10;Y2A9AWFfRQFfX0wCXV9TA1tfWgRZXmEFV15pBlVecghTXn0JUV2JC1BdlgxOXaQNTV20DkxdyA5M&#10;XeYOTV33DU1c/wxNXP8MTlz/DE5c/wzJVAAAuVwAAK1jAACfYwAAkmMAAIdiAAB8YAAAdGEAAG5i&#10;CQBpYxIAZmMdAGNkKABhZDIAXmQ7AFxkQwFaZEoCWGRRAlZkWANUZF8EUmNnBVBjcAdOY3oITGKG&#10;CktilAtJYqIMSGKyDUdixw1HYuQNSGH2DEhh/wxIYP8LSWD/C0lg/wvEWAAAtWAAAKpmAACbZgAA&#10;jWYAAIJlAAB2ZAAAbmUAAGhmBQBjZxAAYGgaAF1pJQBbai8AWWo4AFdqQAFVakcBU2pOAlFqVQNP&#10;aV0ETWlkBUtpbQZJaHgHR2iECUZokgpEZ6ELQ2exDEJnxQxCZ+IMQmb1DENm/wtDZf8LQ2X/C0Nl&#10;/wu/XAAAsWQAAKZqAACWaQAAiWkAAH1pAABxaQAAZ2oAAGJsAQBdbQ0AWW4WAFdvIQBVcCsAU3A1&#10;AFFwPQBQcEUBTnBMAUxwUwJKcFoDSHBiBEZvawVEb3UGQm+CB0Bujwk/bp4KPW6vCj1uwgo8buAK&#10;PW30Cj1s/wo9a/8KPmv/Cj5r/wq6YAAArWkAAKBuAACRbQAAhG0AAHhtAABsbgAAYXAAAFtyAABW&#10;dAoAUnUSAFB2HQBOdycATHcxAEt4OQBJeEEASHhJAUZ4UAFEd1cCQndfA0B3aAM+d3MEPHZ/Bjp2&#10;jQc5dpwIN3WtCDd1wAg2dd4IN3TyCDdz/gg3cv8IN3L/CDdy/wi1ZgAAqW8AAJpxAACLcQAAfnEA&#10;AHNyAABocwAAXHYAAFR5AABOewUASn0PAEh+GABGfyMARX8sAEOANQBCgD0AQYBFAD+ATAE9gFQB&#10;PIBcAjp/ZQI4f28DNn98BDR/igQyf5oFMX6qBjB+vQYwftoGMH3wBjB7/QYwe/8GMHr/BjB6/waw&#10;bAAApHUAAJR1AACGdQAAeXYAAG53AABjeQAAV30AAE+BAABHhAAAQoYMAD+HEwA9iB0APIgnADuJ&#10;MAA6iTgAOIlAADeJSAA2iU8ANIlYATOJYQExiWwBL4l4Ai2JhwIsiZcDKoinAymIugMpiNQDKYbu&#10;AymF/AQphP8EKYT/BCmE/wSqdAAAnnsAAI56AACAegAAdHsAAGh+AABdgQAAUoUAAEmJAABBjAAA&#10;OZAFADWRDwAzkhcAMpIhADGSKQAwkzIALpM6AC2TQQAsk0oAK5RSACqUXAAolGcAJ5RzASWUggEk&#10;lJMBIpOkASGTtwEgk88BIZLsASCQ+gIgj/8CII//AiCP/wKkfAAAl4AAAId/AAB7gAAAboIAAGKF&#10;AABXiQAATY4AAEKSAAA6lgAAMpkAACqcCQAonREAJp0ZACWdIgAknioAI54yACKeOgAhnkIAIJ5L&#10;AB+fVQAen2AAHJ9tABuffAAan40AGJ+fABefsgAWn8kAFp7oABac9wAWm/8BF5v/AReb/wGdgwAA&#10;j4YAAIKGAAB0hwAAZ4sAAFuPAABQkwAARpgAADycAAAzoAAAK6MAACOmAAAcqAsAGqkRABipGAAX&#10;qSEAFqopABWqMQAUqjkAE6pDABOrTQASq1gAEatlABCrdAAOq4YADquZAA2rrAAMq8EADKrfAAyp&#10;8gANqPwADaj/AA2o/wCWigAAiYwAAHqNAABskQAAYJUAAFSaAABJnwAAP6MAADWnAAArqgAAI64A&#10;ABuwAAAUswEAD7UKAA22EAAMthYAC7YfAAq2JwAJti8ACLY5AAe3QwAGt08ABLdbAAO3agACt3sA&#10;ALeOAAC3oQAAtrQAALbLAAC25QAAtfEAALX3AAC19wCPkQAAgZQAAHKXAABlnAAAWKEAAEymAABB&#10;qwAAN68AACyyAAAjtQAAGrgAABO7AAAOvQAACcAFAAPBDQAAwREAAMEXAADCHgAAwiYAAMIvAADD&#10;OQAAxEQAAMRQAADEXgAAxW8AAMWBAADFlQAAxagAAMW8AADE0QAAxOYAAMTuAADE7gCGmAAAeZ4A&#10;AGujAABdqQAAUK4AAESzAAA3tgAALLkAACK8AAAZvwAAEcIAAAzFAAAGyAAAAMsAAADMBwAAzA0A&#10;AM0RAADNFgAAzh0AAM8kAADQLQAA0jgAANREAADUUgAA1WEAANVzAADWhwAA1psAANatAADXvwAA&#10;2M4AANjdAADY3QB7oAAAbqYAAGCtAABTswAARbgAADi8AAArvwAAIcIAABfGAAAQyQAACswAAALQ&#10;AAAA1AAAANcAAADYAAAA2gUAANsLAADcDgAA3hMAAN8ZAADhIQAA4yoAAOU2AADnQwAA51MAAOhk&#10;AADpdwAA6YwAAOqfAADqrgAA6roAAOrDAADqwwBwqAAAYq8AAFW2AABHvAAAOcAAACzEAAAgyAAA&#10;FswAAA7QAAAH1AAAANkAAADdAAAA4QAAAOMAAADkAAAA5gAAAOcBAADpBwAA6wwAAOwQAADuFQAA&#10;8B0AAPMnAAD2MwAA90MAAPhUAAD5ZgAA+XoAAPqOAAD6ngAA+6kAAPuwAAD7sAD/CxsA/wcZAP8A&#10;GQD/ABwA/wAlAP8AMgD/AD8A/wBLAP8AVwD/AGIA/wBrAP8AcwD9AHsA+wCCAPoAiAD4AI0A9wCS&#10;APYAmAD1AJ0A9ACiAPMAqQDxALAA7wC4AO4AwwDsANEA6wDmAOkA8wDoAP4A6AD/AOgA/wDoAP8A&#10;6AD/AOgA/wD/DhgA/woVAP8BFAD/ABgA/wAiAP8ALgD/ADsA/wBHAP8AUwD9AF4A+gBnAPcAbwD1&#10;AHcA8wB+APIAhADwAIkA7wCPAO4AlADsAJoA6wCfAOkApQDoAKwA5gC0AOQAvwDjAMwA4QDiAN8A&#10;8ADeAPsA3gD/AN0A/wDdAP8A3AD/ANwA/wD/EBMA/w0RAP8GEAD/AhUA/wAeAP8AKQD/ADYA/wBC&#10;APoATgD0AFkA8QBiAO4AawDsAHIA6gB5AOgAfwDnAIUA5QCLAOQAkADiAJYA4QCcAN8AogDdAKkA&#10;2gCxANgAuwDVAMgA0gDdANEA7QDQAPkAzwD/AM4A/wDNAP8AzQD/AM0A/wD/EQ8A/w4NAP8MDQD/&#10;CxIA/wcZAP8CJAD/ADAA9gA8AO8ASQDqAFMA5wBdAOQAZgDhAG0A3wB0AN0AewDbAIEA2QCGANYA&#10;jADUAJIA0gCYANAAngDOAKYAzACuAMoAuADIAMQAxgDXAMUA6gDDAPcAwgD/AMEB/wDAAv8AwAL/&#10;AMAC/wD/FAsA/xAGAP8QCQD/EA4A/w4UAP8KHgD1BikA6wQ2AOMDQgDfA04A2wRXANYEYADTBGgA&#10;0ARvAM4FdgDMBXwAygWCAMkFiADHBY4AxgWUAMQFmwDCBaMAwAarAL4GtQC9BsIAuwjUALoJ6QC3&#10;C/gAtQz/ALQM/wC0DP8AtAz/ALQM/wD/FwQA/xQAAP8WAwD/FAkA/xEOAPIOFQDoDCEA3gouANYL&#10;OwDQDEcAzAxRAMkMWgDGDWIAxA1qAMINcQDADXcAvw19AL0OgwC8DooAug6RALkOmAC3DqAAtg6p&#10;ALQPtACyD8EAsRDUAK4R6wCrEvoAqRL/AKgT/wCnE/8ApxP/AKcT/wD/GgAA/xsAAPkbAADrGQAA&#10;5RQGAOUQDgDZDhcAzxEmAMgSNADEE0AAvxRLALwUVAC5FV0AtxVkALUVawC0FXEAshV4ALEWfgCv&#10;FoUArhaMAKwWlACrF5wAqRemAKcYsACmGL0ApBjPAKIa5wCfGvcAnRv/AZwb/wGcG/8Bmxv/AZsb&#10;/wH/HQAA9yEAAOgkAADdJQAA1CEBAM8bCADKFxEAwhogALwcLQC3HToAsx5FALAeTwCtHlcAqx5f&#10;AKkfZgCoH2wAph9zAKUfeQCjH4AAoh+HAKAgjwCfIJgAnSCiAJsgrAGaIbkBmCHKAZYi5AGUI/UB&#10;kiP/AZEj/wGQI/8BkCP/AZAj/wH/IgAA6ykAAN0uAADPLwAAxy0AAMEnAwC9Ig0AtiMaALAlKACs&#10;JjQAqCZAAKUnSQCiJ1IAoCdaAJ4nYQCcJ2cAmydtAJkndACYJ3sBlieCAZUniwGTJ5QBkSieAZAo&#10;qQGOKLUCjSnGAosp3wKJKvIChyr/AoYq/wKGKv8Chir/AoYq/wL0KAAA4zEAANE2AADFOAAAvDYA&#10;ALYwAACyKwkAqywUAKYtIgCiLi8Ani46AJsuRACYL00Ali9VAJQuXACSLmIAkC5pAY8ubwGNLnYB&#10;jC5+AYouhgKILo8Chy6aAoUvpQODL7IDgi/CA4Ew2gN/MO8DfTH+A30x/wN8Mf8DfDH/A3wx/wPt&#10;LwAA2zcAAMk9AAC+PgAAszwAAKw4AACnMwQAojIRAJ00HQCZNSoAlTU1AJI1QACPNUkAjTVQAIs1&#10;VwCJNV4BhzVkAYU0awGENHICgjR5AoA0ggJ+NIsDfTSWA3s1oQR5Na4EeDW+BXc21AV2Nu0FdDf8&#10;BXQ3/wR0N/8EdDf/BHQ3/wTnNQAA0j0AAMNCAAC4RAAArEIAAKQ+AACfOQAAmjgOAJQ6GQCQOiYA&#10;jTsxAIo7OwCHO0QAhDtMAII7UwGAOloBfjpgAX06ZwJ7Om4CeTp1Anc6fgN2OogEdDqTBHI6ngVx&#10;OqsFbzu7Bm47zwZtO+oGbTz6Bmw8/wVsPP8FbDz/BWw8/wXiOQAAzEIAAL5HAACxSAAApUYAAJ1D&#10;AACXPwAAkj4LAI0/FQCJPyEAhUAtAIJANwB/QEAAfUBIAHtATwF5QFYBdz9dAXU/YwJzP2oCcT9y&#10;A3A/egNuP4QEbD+QBWs/nAZpP6kGaD+4B2dAzAdmQOgHZkD5BmVA/wZlQP8GZUD/BWVA/wXcPgAA&#10;x0YAALlLAACsTAAAoEoAAJdHAACRQwAAi0MIAIZDEgCCRB4AfkQpAHtFNAB5RT0AdkVFAHRETAFy&#10;RFMBcERZAW5EYAJsQ2cCa0NvA2lDdwRnQ4EFZkONBmRDmQZiQ6cHYUS2CGBEyghgROYIX0X4B19F&#10;/wdgRf8GYET/BmBE/wbWQQAAw0kAALZOAACnTwAAm00AAJJLAACMRwAAhUcEAIBHEAB8SBoAeEgm&#10;AHVJMABzSToAcElCAG5JSQFsSFABakhWAWhIXQJmSGQCZUhsA2NIdQRhR38FYEeKBl5IlwddSKUI&#10;W0i0CFtIxwlaSOQIWkn2CFpJ/wdaSP8GWkj/BlpI/wbRRQAAv0wAALJSAACjUQAAl1AAAI1OAACG&#10;SgAAgEoBAHpLDgB2TBcAckwjAG9MLQBtTTYAakw/AGhMRgBmTE0BZExTAWJMWgJhTGECX0xpA15M&#10;cgRcTHwFWkyIBllMlQdXTKMIVkyyCFVMxglVTOIJVUz1CFVM/wdVTP8HVkz/BlZM/wbMSAAAvFAA&#10;AK9VAACgVAAAk1MAAIlRAACBTQAAek4AAHVPDABwTxUAbVAgAGpQKgBnUDMAZVA8AGNQQwBhUEoB&#10;X1BRAV1QWAJcUF8CWlBnA1lQcARXUHoFVVCGBlRQkwdSUKEIUVCxCVBQxAlQUOEJUFD0CFFQ/wdR&#10;T/8HUU//BlFP/wbJSwAAuVMAAKtXAACcVgAAj1UAAIVUAAB8UAAAdVEAAHBSCQBrUxIAaFQdAGVU&#10;JwBiVDEAYFQ5AF5UQQBcVEgBWlRPAVlUVgFXVF0CVlRlA1RUbgRSVHgFUVSEBk9UkQdOVKAITFSv&#10;CExUwglLVN8JTFTzCExT/wdMU/8HTVP/Bk1T/wbFTgAAtlYAAKdaAACYWQAAi1gAAIFXAAB3VAAA&#10;cFUAAGpWBgBmVxAAYlcaAGBYJABdWC4AW1k3AFlZPwBXWUYAVllNAVRZVAFTWVsCUVljAk9YbANO&#10;WHYETFiCBUpYjwZJWJ4HSFiuCEdYwAhHWN0IR1jyCEdX/wdIV/8HSFf/BkhX/wbBUQAAslkAAKNc&#10;AACUWwAAh1sAAH1aAAByWAAAa1kAAGVaAwBgWw4AXVwXAFpcIQBYXSsAVl00AFRePABTXkQAUV5L&#10;AVBeUgFOXlkCTF5hAktdagNJXXQER12ABUVdjQZEXZwHQ12sB0JdvghCXdoIQlzxB0Jc/gdDW/8G&#10;Q1v/BkNb/wa9VQAAr10AAJ9fAACQXgAAg14AAHhdAABtXAAAZV0AAF9fAABaYAwAV2EUAFViHgBS&#10;YigAUWMxAE9jOQBOY0EATGNIAEtjTwFJY1YBR2NeAkVjZwJEY3EDQmN9BEBiiwU/YpoGPmKqBj1i&#10;vAc8YtYHPWHvBj1h/QY+YP8GPmD/Bj5g/wa5WQAAq2EAAJphAACLYQAAf2EAAHRhAABpYQAAX2IA&#10;AFlkAABUZgkAUWcRAE5nGgBMaCQAS2ktAElpNgBIaT4ARmpFAEVqTABDalQBQmpcAUBpZQI+aW8C&#10;PGl7AztpiQQ5aZgFOGioBTdougU3adMFN2juBTdn/AU4Zv8FOGb/BThm/wW0XgAAp2UAAJVlAACG&#10;ZAAAemUAAG9lAABkZgAAWWgAAFJqAABNbAQASW4OAEduFgBFbyAARHApAEJwMgBBcDoAQHFCAD9x&#10;SQA9cVEAPHFZATpxYgE4cWwCNnB4AjVwhgMzcJUDMnCmBDFwuAQwcNAEMW/sBDFu+wQxbf8EMWz/&#10;BDFs/wSvZAAAoWkAAI9oAACBaAAAdWkAAGtpAABgawAAVW4AAE1xAABGcwAAQnULAD92EgA9dxwA&#10;PHclADp4LQA5eDUAOHk9ADd5RQA2eU0ANXlVADN5XgAxeWgBMHl0AS55gwIteZICK3ijAip4tQIq&#10;eMwCKnfqAip2+QMqdf8DKnT/Ayp0/wOqagAAmm0AAIlsAAB8bQAAcG0AAGZuAABbcQAAUHUAAEh4&#10;AABBewAAOn4FADZ/DgA0gBYAM4EgADKBKAAwgTAAL4I4AC6CQAAtgkgALIJQACuCWgAqgmQAKIJw&#10;ACaCfwElgo8BJIKgASOCsgEigskBIoHnASJ/9wEifv8CIn3/AiJ9/wKlcQAAk3EAAINxAAB2cQAA&#10;bHIAAGB1AABWeAAATHwAAEOAAAA7gwAAM4YAAC2JCgAqihEAKYsZACeLIgAmiyoAJYwxACSMOQAj&#10;jEIAIo1KACGNVAAgjV4AH41rAB2NeQAcjYoAG42cABmNrgAYjMQAGIzjABmK9QAZif8BGYj/ARmI&#10;/wGddwAAjHYAAH12AABydwAAZXkAAFp8AABQgAAARoQAADyJAAA0jAAALZAAACWTAgAflQwAHZYS&#10;AByWGgAblyIAGpcqABmXMgAYmDoAF5hDABaYTQAVmFgAFJhkABOYcwARmIQAEJiWABCYqQAOmL8A&#10;DpfdAA+W8gAQlfwAEJT/ABCU/wCVfQAAhXwAAHh8AABrfgAAX4EAAFSGAABKigAAQI8AADaTAAAt&#10;lwAAJpoAAB6dAAAXoAMAEqIMABCjEgAQoxkAD6MhAA6kKQAOpDEADaQ6AAykRQALpFAACqRcAAmk&#10;agAHpHsABqOOAASjoQACo7QAA6LLAAOi5gADofMAA6H7AAOh+wCNgwAAf4IAAHGEAABkhwAAWIwA&#10;AE2RAABClgAAOJoAAC+eAAAmogAAHqUAABeoAAARqwAADK4HAAevDQADrxIAAq8ZAAGvIQAArykA&#10;ALAyAACwPAAAsEcAALBTAACwYQAAsHEAALCDAACvlwAAr6oAAK+/AACu2QAArusAAK70AACu9ACH&#10;iQAAeIoAAGqOAABdkwAAUZgAAEWdAAA7ogAAMKYAACeqAAAergAAFrEAABC0AAALtgAABbkDAAC6&#10;CgAAug4AALoTAAC7GQAAuyEAALwoAAC8MQAAvTwAAL5IAAC+VgAAvmUAAL53AAC+jAAAvp8AAL2z&#10;AAC+xwAAvt4AAL3rAAC96wB/kgAAcJUAAGKaAABVnwAASaUAAD2rAAAyrwAAKLQAAB62AAAVuQAA&#10;DrwAAAm/AAACwgAAAMQAAADFBAAAxgoAAMYOAADHEgAAyBgAAMkfAADKJwAAzDAAAM48AADOSQAA&#10;z1kAAM9qAADPfgAAz5MAAM+mAADPuAAAz8gAAM/bAADP2wB3nAAAaKEAAFunAABOrgAAQbQAADS3&#10;AAAougAAHb0AABPAAAANxAAABscAAADKAAAAzgAAANAAAADRAAAA0gIAANMIAADVDAAA1hAAANkV&#10;AADbHAAA3SQAAOAvAADiPAAA40sAAORcAADkbwAA5YMAAOWYAADlqQAA5bYAAOXDAADlwwBspQAA&#10;X6wAAFGyAABEuQAANbwAACjAAAAcxAAAEsgAAAzLAAADzwAAANMAAADYAAAA3AAAAN8AAADfAAAA&#10;4QAAAOMAAADkAwAA5ggAAOgNAADpEQAA7BgAAO4iAADxLgAA8zwAAPRNAAD1XwAA9nMAAPeHAAD3&#10;mQAA+KUAAPiwAAD4sAD/AxcA/wAVAP8AFQD/ABgA/wAjAP8ALwD/ADwA/wBIAP8AVAD/AF4A/wBn&#10;AP0AbwD7AHYA+QB9APgAgwD2AIgA9QCOAPQAkwDyAJgA8QCeAPAApADuAKsA7QCzAOsAvQDqAMsA&#10;6ADhAOcA8QDmAP0A5QD/AOQA/wDkAP8A5AD/AOQA/wD/BxMA/wARAP8AEQD/ABUA/wAfAP8AKwD/&#10;ADcA/wBEAP4ATwD6AFoA9wBjAPQAawDyAHIA8AB5AO8AfwDtAIQA6wCKAOoAjwDoAJQA5wCaAOUA&#10;oADkAKcA4gCvAOAAuQDeAMYA3ADaANoA7ADYAPkA1gD/ANYA/wDXAP8A2AD/ANgA/wD/ChAA/wMO&#10;AP8ADQD/ABIA/wAaAP8AJgD8ADIA9wA/APQASgDxAFUA7QBeAOoAZgDoAG4A5QB0AOMAegDiAIAA&#10;4ACFAN4AiwDcAJAA2wCWANgAnADVAKMA0wCrANEAtQDOAMEAzADRAMsA5wDJAPUAyAD/AMgA/wDI&#10;AP8AyAD/AMgA/wD/DAwA/wYIAP8CCgD/AA8A/wAVAPwAIADxACwA7AA5AOkARQDlAE8A4QBZAN4A&#10;YQDbAGgA1wBvANQAdQDSAHsA0ACAAM4AhgDMAIwAywCSAMkAmADHAKAAxQCoAMMAsQDBALwAvwDL&#10;AL0A4wC8APIAuwD9ALsA/wC6AP8AugD/ALoA/wD/DgUA/wkAAP8JBQD/BgsA/wEQAPAAGQDmACUA&#10;4QAyANwAPwDWAEkA0QBTAM4AWwDLAGMAyABqAMYAcADFAHYAwwB7AMEAgQDAAIcAvgCOALwAlAC7&#10;AJwAuQCkALcArgC1ALkAswDIALEA3wCwAe8ArwH7AK4C/wCtA/8ArQP/AK0D/wD/EAAA/w4AAP8N&#10;AAD2CwMA8gcKAOIBEQDbAh0A0gMrAMwDNwDIBEMAxARNAMEEVgC+BV0AvAVkALoFawC4BXEAtwV2&#10;ALUFfACzBoMAsgaJALAGkQCvB5kArQehAKsHqwCpCLcAqAnGAKYK3QClC/AAowz9AKIN/wChDf8A&#10;oQ3/AKAN/wD/EQAA/BIAAOwTAADiEwAA2w8DANYJCwDOCBQAxgoiAMAMMAC8DTwAuA1GALUNTwCy&#10;DlcAsA5fAK4OZQCtDmsAqw5xAKoOeACoDn4Apw+FAKUPjQCkD5YAohCfAKAQqQCfELUAnRHFAJsR&#10;3gCZEvEAlxP/AJYU/wCVFP8AlRT/AJQU/wD/FQAA7RsAAOAfAADSHwAAyRsAAMQUBQDBEA4AuhIb&#10;ALQTKQCwFDUArBVAAKkVSQCmFVIApBZZAKIWYAChFmYAnxZsAJ4WcgCcFnkAmxeAAJkXiACYF5EA&#10;lhibAJQYpgCTGbIAkRnBAJAa2ACNG+4Aixz9AIoc/wCKHP8AiRz/AIkc/wD0HQAA5CUAANMpAADH&#10;KgAAvCYAALYgAAC0GQsArhoVAKgcIwCkHS8AoR46AJ4eRACbHkwAmR5UAJcfWwCVH2EAlB9nAJIf&#10;bQCRH3QAjyB8AI4ghACMII0AiiCXAIkhogCHIa4AhiK9AIUi0QGCI+sBgST7AYAk/wF/JP8BfyT/&#10;AX8k/wHsJQAA2y0AAMkxAAC8MQAAsS4AAKspAACnJAUAoyMRAJ4kHQCaJSoAliY1AJMmPwCRJkcA&#10;jyZPAI0mVgCLJ1wAiSdiAIgnaQCGJ28AhSd3AIMnfwCBJ4kBgCiTAX4ongF9KasBeym5AXopzQF4&#10;KugBdyv5AXYr/wF2K/8BdSv/AXUq/wHlLAAA0DQAAME4AACzOAAAqDUAAKIxAACdLQAAmSoOAJQr&#10;GACQLCQAjS0wAIotOgCHLUMAhS1KAIMtUQCBLlgAgC5eAH4uZAB9LmsAey5zAXkuewF4LoUBdi6P&#10;AXQvmwFzL6gCcS+2AnAwyQJvMOUCbjH3Am0x/wJtMf8CbTH/Am0x/wLfMgAAyTkAALs+AACsPQAA&#10;oToAAJo3AACVMwAAkDEKAIwxFACHMiAAhDMrAIEzNQB/Mz4AfTNGAHszTQB5M1QAdzNaAHYzYQB0&#10;M2cBcjRvAXE0dwFvNIEBbjSMAmw0mAJqNaUCaTWzA2g1xgNnNuIDZjb1A2Y2/wJmNv8CZjb/AmY2&#10;/wLYNwAAxD4AALVCAACmQQAAmz8AAJM8AACNOAAAiDYHAIQ3EQCANxwAfDgnAHo4MQB3OToAdTlC&#10;AHM5SQBxOVAAcDlXAG45XQBsOWQBazlrAWk5dAFoOX4CZjmJAmQ5lQNjOqIDYjqxA2E6wwNgO+AE&#10;XzvzA187/wNfO/8DXzv/Al87/wLROwAAwEIAALBFAAChRAAAlUMAAI1AAACHPQAAgjsCAH07DgB5&#10;PBgAdT0jAHM9LQBwPTYAbj0/AGw9RgBrPU0AaT1TAGc9WgBmPWEBZD1oAWM9cQFhPnsCXz6GAl4+&#10;kwNcPqADWz+vBFo/wQRaP90EWT/yBFk//wNZP/8DWT//A1k//wPMPwAAvEYAAKtIAACcRwAAkUYA&#10;AIhEAACCQAAAfD8AAHdADABzQBUAb0EgAGxBKgBqQTMAaEE7AGZCQwBkQkoAY0FQAGFBVwBgQl4B&#10;XkJlAV1CbgJbQngCWkKEA1hCkANXQp4EVkOtBFVDvwRUQ9oEVEPxBFRD/gNUQ/8DVEP/A1RD/wPI&#10;QgAAuEkAAKdLAACYSgAAjUkAAINHAAB9QwAAdkMAAHFECgBtRBIAakUdAGdFJwBkRTAAYkU4AGBF&#10;PwBfRUcAXUVNAFtFVABaRlsBWUZjAVdGbAFWRnYCVEaBA1NGjgNSR5wEUEerBFBHvQRPR9YFT0fv&#10;BE9H/QRPR/8DT0f/A1BH/wPERQAAtU0AAKNNAACVTAAAiUsAAH9KAAB4RgAAcUcAAGxHBwBoSBAA&#10;ZEgaAGFJJABfSS0AXUk1AFtJPQBZSUQAV0lKAFZJUQBVSlkBVEphAVJKaQFRSnQCT0p/A05KjANN&#10;SpsETEuqBEtLvARKS9MFSkvuBEtL/QRLSv8DS0r/A0tK/wPBSAAAslAAAKBPAACRTwAAhU4AAHtN&#10;AABzSQAAbEoAAGdLBABiTA4AX0wXAFxNIQBaTSoAWE0yAFZNOgBUTUEAU05IAFJOTwBQTlcBT05f&#10;AU5OZwFMTnICS059AklOiwNITpkER0+oBEZPugRGT9EERk/tBEZO/ARGTv8DR07/A0dO/wO9TAAA&#10;rlIAAJxRAACNUQAAgVEAAHdQAABuTAAAZ04AAGJPAABdUA0AWlAUAFdRHgBVUScAU1EwAFFSOABQ&#10;Uj8ATlJGAE1STQBMU1UASlNdAUlTZQFIU28CRlN7AkVTiQNDU5cDQlOnBEFTuARBU88EQVPsBEFS&#10;+wNCUv8DQlL/A0JR/wO6TwAAqlQAAJhUAACJVAAAfVMAAHNTAABpUQAAYlIAAFxTAABYVAoAVFUS&#10;AFJVGwBPViQATlYtAExXNQBLVzwASldEAEhXSwBHWFIARlhaAURYYwFDWG0BQVh5AkBYhgI+WJUD&#10;PVilAzxYtwQ8WM0EPFfqAzxX+gM9Vv8DPVb/Az1W/wO2UwAApVcAAJRXAACFVgAAeVYAAG9WAABl&#10;VQAAXFYAAFdYAABSWQcATloQAExaGABKWyEASFwqAEdcMgBFXDoARF1BAENdSABCXVAAQF1YAD9d&#10;YQE9XWsBPF12AjpdhAI5XZMCOF2jAzddtQM2XcsDNlzoAzdc+QM3W/8DOFv/Azha/wOyVwAAoFoA&#10;AI9ZAACBWQAAdVkAAGtZAABgWgAAVlsAAFFdAABMXgIASGANAEVgFABEYR4AQmImAEBiLgA/YjYA&#10;PmM+AD1jRQA8Y00AO2NVADljXgA4Y2gBNmN0ATVjgQEzY5ECMmOhAjFjswIxY8gCMWLnAjFh+AIx&#10;Yf8CMmD/AjJg/wKuXAAAm10AAIpdAAB8XQAAcF0AAGZdAABcXgAAUmAAAExiAABFZQAAQWYKAD5n&#10;EQA8aBoAO2giADlpKwA4aTIAN2o6ADZqQQA1akkANGpSADNqWwAxamUAMGpwAS5qfgEtao4BLGqf&#10;AStqsAEqasYBKmnlASpo9gIrZ/8CK2f/Aitn/wKpYQAAlWAAAIRgAAB3YAAAbGEAAGJhAABYYwAA&#10;TmYAAEdoAABAawAAOm4FADZvDgA0cBUAM3AeADJxJgAwcS4AL3E1AC5yPQAtckUALHJNACtyVwAq&#10;cmEAKXJtACdyewAmcosAJHKcASNyrgEjcsMBI3HiASNw9AEjb/8BI27/ASNu/wGhZQAAjmQAAH9k&#10;AAByZAAAaGUAAF5mAABUaQAASWwAAEJvAAA7cgAANHUAAC54CgAreREAKnkYACl6IQAneigAJnow&#10;ACV7OAAke0AAI3tIACJ7UgAhe1wAIHtoAB98dgAdfIYAHHuYABt7qgAae78AGnveABp58gAbeP4A&#10;G3f/ARt3/wGZaQAAiGkAAHlpAABtaQAAY2oAAFlsAABPbwAARXMAAD13AAA1egAALn0AACeBAwAi&#10;gw0AIIQSAB+EGgAdhCIAHIUqABuFMQAahTkAGYVCABiGTAAXhlYAFoZjABWGcQAUhoEAEoaTABGG&#10;pgARhbsAEIXWABGD7wARgvsAEoL/ABKB/wCRbgAAgW0AAHRuAABpbgAAXXAAAFNzAABJdwAAQHwA&#10;ADeAAAAvgwAAJ4cAACGKAAAajQYAFY8NABOQEwASkBoAEpAiABGQKgAQkTIAEJE7AA+RRAAOkU8A&#10;DZFcAAyRagALkXoACpGNAAiQnwAHkLMAB4/JAAeP5gAHjvQACI38AAiN/wCJcwAAe3MAAG9zAABj&#10;dQAAV3gAAE19AABDgQAAOYYAADCKAAAojgAAIZEAABqVAAATlwAADpoIAAucDgAJnBMACJwaAAec&#10;IgAGnCoABJwzAAOcPQACnUgAAJ1UAACdYgAAnHIAAJyEAACclwAAm6oAAJu/AACa2wAAmuwAAJr1&#10;AACZ+ACCeQAAdnkAAGh6AABcfgAAUYIAAEaHAAA8jAAAMpEAACmVAAAhmQAAGZ0AABKgAAAOowAA&#10;CaYFAAOnDAAApxAAAKcVAACoHAAAqCMAAKgrAACpNAAAqT8AAKlLAACpWQAAqWgAAKl6AACpjgAA&#10;qaEAAKi1AACoywAAp+QAAKfvAACn8wB9gAAAb4EAAGGEAABViQAASY4AAD6UAAA0mQAAKp4AACGi&#10;AAAZpgAAEqkAAA2sAAAHrwAAALIAAACzBwAAswwAALMQAAC0FQAAtBsAALUiAAC2KwAAtzUAALdA&#10;AAC4TgAAuF0AALhuAAC4ggAAuJcAALiqAAC3vgAAt9IAALfmAAC36gB2iAAAZ4sAAFqQAABOlgAA&#10;QpwAADeiAAAspwAAIqsAABmvAAARswAAC7YAAAS5AAAAvAAAAL4AAAC+AAAAvwYAAMALAADBDwAA&#10;whMAAMMZAADEIAAAxSkAAMc0AADIQgAAyVEAAMliAADJdQAAyYoAAMmfAADKsQAAysEAAMnRAADJ&#10;2QBukwAAYJgAAFOeAABGpAAAOqsAAC+wAAAktQAAGbgAABC8AAAKvwAAAcEAAADEAAAAyAAAAMoA&#10;AADKAAAAzAAAAM0DAADOCAAA0A0AANEQAADTFgAA1h4AANooAADdNAAA3kMAAN9UAADfZwAA4HwA&#10;AOCRAADgpAAA4LIAAOC+AADgwwBmnwAAWaYAAEytAAA/tAAAMrgAACS8AAAYvwAAEMMAAAjHAAAA&#10;ygAAAM0AAADRAAAA1QAAANgAAADZAAAA2wAAAN0AAADfAAAA4QQAAOMKAADlDgAA5xMAAOocAADt&#10;JwAA8DUAAPFGAADyWAAA82sAAPOAAAD0lAAA9KMAAPSuAAD0sgD/ABMA/wARAP8AEQD/ABUA/wAf&#10;AP8ALAD/ADkA/wBFAP8AUAD/AFoA/gBjAPsAawD5AHIA9wB4APUAfgD0AIQA8gCJAPEAjgDwAJMA&#10;7gCZAO0AnwDsAKYA6gCuAOgAuADmAMUA5QDbAOMA7QDiAPsA4gD/AOEA/wDhAP8A4QD/AOEA/wD/&#10;ABAA/wAOAP8ADQD/ABIA/wAbAP8AKAD/ADQA/gBBAPsATAD3AFYA9ABfAPEAZgDvAG0A7AB0AOoA&#10;egDpAH8A5wCFAOYAigDlAI8A4wCVAOEAmwDgAKIA3gCqANsAtADZAMAA1gDQANMA6ADSAPcA0QD/&#10;ANEA/wDQAP8A0AD/ANAA/wD/AA0A/wAJAP8ACgD/AA8A/wAWAPsAIgD3AC8A9AA7APAARwDtAFEA&#10;6QBaAOUAYgDiAGkA4ABvAN4AdQDcAHoA2gCAANgAhQDVAIsA0wCRANEAlwDPAJ4AzQCmAMsArwDJ&#10;ALoAxwDJAMUA4gDEAPIAwwD+AMIA/wDBAP8AwgD/AMIA/wD/AwYA/wABAP8ABgD/AAwA+QARAPEA&#10;HQDrACkA5wA2AOMAQQDfAEsA2wBUANUAXADSAGMAzwBqAM0AcADLAHUAyQB7AMgAgADGAIYAxQCM&#10;AMMAkwDBAJoAvwCiAL0AqwC7ALYAuQDEALcA2gC2AO0AtAD6ALQA/wC0AP8AtAD/ALQA/wD/BAAA&#10;/wAAAP8AAAD/AAYA7AANAOUAFgDeACIA1wAvANEAOwDNAEUAygBOAMYAVwDEAF4AwQBkAL8AagC9&#10;AHAAvAB1ALoAewC5AIEAtwCHALUAjgCzAJUAsgCeALAApwCuALIArAC/AKoA0QCoAOgAqAD3AKcA&#10;/wCnAP8ApgD/AKYA/wD/BgAA/wUAAPEDAADoAAAA4QAHANUAEADNABsAxwAnAMMAMwC/AD4AvABI&#10;ALkAUQC2AFgAtABfALIAZQCwAGoArwBwAK0AdgCsAHwAqgCCAKkAiQCnAJEApQCaAKMApAChAK4A&#10;oAC7AJ4BzQCdAuYAnAT0AJsE/wCaBf8AmgX/AJkF/wD/CgAA8Q4AAOQQAADZDwAAzgsAAMgDCwDC&#10;ABMAvAIfALcDLACzBDcAsAVCAK0GSgCqBlIAqAdZAKYHXwClB2UAowdrAKIIcQCgCHcAnwh+AJ0I&#10;hQCbCY4AmgmXAJgKoQCWCqwAlQu6AJMLzACSDOUAkA32AI8O/wCODv8Ajg7/AI0O/wD2EQAA5hcA&#10;ANYbAADHGQAAvhUAALkQAAC3Cg0AsQsXAKwNJACoDjAApQ47AKIORACfD0wAnQ9TAJsPWgCaD2AA&#10;mBBmAJcQbACVEHIAkxB5AJIQgQCQEIoAjxGUAI0RnwCLEaoAihK4AIgSywCGE+YAhRT3AIMV/wCD&#10;Ff8AghX/AIIV/wDtGgAA3CEAAMolAAC7IgAAsR8AAKsaAACpFAYApRIRAKAUHgCcFSoAmRU1AJYW&#10;PgCUFkcAkhZOAJAWVQCOF1sAjBdhAIsXZwCJF20AiBd0AIYYfACFGIYAgxmQAIEZmwCAGqcAfhq1&#10;AH0bxwB8HOIAeh31AHkd/wB4Hf8AeB3/AHgd/wDlIgAA0CkAAL8sAACwKgAApycAAKAjAACdHwAA&#10;mhoOAJUcGACRHSQAjh4vAIweOQCJHkEAhx9JAIUfUACDH1YAgh9cAIAfYgB/H2kAfSBwAHwgeAB6&#10;IIEAeSGMAHchlwB1IqQAdCKyAHMjwwByI98AcCTzAG8k/wBvJP8AbiT/AG4k/wDdKQAAyDAAALcy&#10;AACoMAAAni4AAJcqAACTJwAAkCMKAIwjEwCIJB8AhCUqAIIlNACAJj0AfSZEAHwmSwB6JlIAeCZY&#10;AHcmXgB1JmUAdCdsAHIndABxJ30AbyiIAG4olABsKKEAaymvAWopwAFpKtsBZyrxAWcr/wFmK/8B&#10;Zir/AWYq/wHULwAAwjYAAK82AAChNQAAljQAAJAwAACKLQAAhyoGAIMpEAB/KhoAfCslAHkrLwB3&#10;LDgAdSxAAHMsRwBxLE0AcCxUAG4sWgBtLGEAay1oAGotcABoLXoAZy6FAGUukQFkLp4BYi+sAWEv&#10;vQFhMNUBYDDvAV8w/QFfMP8BXzD/AV8w/wHNNAAAvDsAAKk6AACbOgAAkDgAAIk1AACDMgAAfzAB&#10;AHsvDgB3MBYAdDAhAHExKwBvMTQAbTE8AGsxQwBqMUoAaDJQAGcyVwBlMl0AZDJlAGIybQBhM3cA&#10;XzOCAV4zjgFdNJwBWzSqAVo1uwFaNdIBWTXtAVk1/AFYNf8BWDX/AVk1/wHIOAAAtz4AAKQ+AACW&#10;PQAAizwAAIM6AAB9NwAAeDQAAHQ0CwBwNRMAbTUdAGo1JwBoNjAAZjY4AGQ2PwBjNkYAYTZNAGA2&#10;UwBeN1oAXTdiAFw3agBaOHQBWTh/AVc4jAFWOZkBVTmoAlQ5uQJTOs8CUzrrAlM6+wFTOv8BUzn/&#10;AVM5/wHEPAAAskEAAKBAAACSQAAAhj8AAH49AAB4OgAAczgAAG45CABqOREAZzkaAGQ6JABiOiwA&#10;YDo0AF46PABdO0MAWztKAFo7UABYO1cAVztfAFY8ZwBUPHEBUzx8AVI9iQFRPZcBTz2mAk4+twJO&#10;Ps0CTj7pAk0++gJOPv8BTj3/AU49/wHAPwAArkMAAJxDAACOQwAAgkIAAHpAAABzPQAAbTwAAGg9&#10;BQBkPQ4AYT4XAF4+IQBcPikAWj4xAFg+OQBXPkAAVT9GAFQ/TQBTP1UAUkBcAFBAZQBPQG8BTkF6&#10;AU1BhwFLQZYBSkGlAklCtQJJQssCSULoAklC+QJJQf8CSUH/AUlB/wG9QwAAqkUAAJhFAACKRQAA&#10;f0UAAHZDAABvQAAAaEAAAGNBAQBfQQ0AXEEUAFlCHQBXQiYAVUIuAFNCNgBRQj0AT0JDAE9DSwBO&#10;Q1IATURaAExEYwBKRG0BSUV4AUhFhQFHRZQBRUWjAkVGtAJERskCREbnAkRF+AJERf8CRUX/AkVF&#10;/wG6RgAApkgAAJRIAACGSAAAe0cAAHJGAABqQgAAY0MAAF5EAABaRQsAVkUSAFRGGwBRRiMAT0Yr&#10;AE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBGSWsAREl2AUNJgwFCSZIBQUmiAkBJswI/SscC&#10;P0rlAj9J9wJASf8CQEj/AkBI/wG2SQAAokoAAJFKAACDSgAAd0oAAG5JAABlRQAAXkcAAFlIAABV&#10;SQgAUUoQAE9KGABMSiEASkspAElLMQBHSzgARkw/AEVMRgBETE4AQ01WAEJNXwBBTWgAQE10AT5N&#10;gQE9TZABPE2gATtOsQI6TsYCOk7kAjtN9gI7Tf8BO0z/ATxM/wGzTQAAnkwAAI1MAAB/TAAAdEwA&#10;AGpMAABgSgAAWUsAAFRMAABQTQUATE4OAElPFQBHTx4ARU8mAERQLgBCUDUAQVA9AEBRRAA/UUsA&#10;PlFTAD1SXAA8UmYAOlJyADlSfwE4Uo4BN1KeATZSrwE1UsQBNVLiATZS9QE2Uf8BNlD/ATdQ/wGu&#10;TwAAmU8AAIlPAAB7TwAAcE8AAGZPAABcTgAAVE8AAE9RAABKUgEARlMMAENUEgBBVBsAQFUjAD5V&#10;KwA9VjIAPFY6ADtWQQA6VkkAOVdRADhXWgA2V2MANVdvADRXfAEzV4wBMVecATBXrQEwV8IBMFfg&#10;ATBW9AExVv8BMVX/ATFV/wGoUgAAlVIAAIRSAAB3UgAAbFIAAGJSAABYUwAAT1QAAElWAABEVwAA&#10;QFkIAD1aEAA7WhcAOVsgADhbJwA3XC8ANlw2ADVcPgA0XEYAM11OADFdVwAwXWEAL11sAC5degAs&#10;XYkAK12aASpdqwEqXb8BKV3eASpc8gEqW/4BK1v/ASta/wGjVQAAj1UAAH9VAAByVQAAZ1YAAF5W&#10;AABUVwAATFkAAEVbAAA/XQAAOl8EADZgDQA0YRMAMmIcADFiIwAwYisAL2MyAC5jOgAtY0IALGNK&#10;ACpkUwApZF0AKGRpACdkdgAmZIYAJWSXACRkqQAjZL0AImTaACNj8QAjYv0BJGH/ASRh/wGcWAAA&#10;iVgAAHpZAABuWQAAY1kAAFpaAABQXAAASF4AAEFgAAA6YwAANGYAAC9oCgAsaRAAKmkXAClqHwAo&#10;aiYAJ2ouACZrNQAlaz0AJGtGACNrTwAibFkAIGxlAB9scgAebIIAHWyUABxspgAba7oAGmvUABtq&#10;7gAcafwAHGj/ABxo/wCVXAAAg1wAAHVcAABpXQAAX10AAFZeAABMYQAAQ2QAADxnAAA1agAAL20A&#10;AChwBAAjcg0AIXISACBzGgAfcyEAHnMoAB10MAAcdDgAG3RAABp0SgAZdFQAF3VgABZ1bgAVdX4A&#10;FHWQABN0ogASdLYAEXTPABJz7AAScvoAE3H/ABNx/wCOYAAAfWAAAG9hAABlYQAAW2IAAFFkAABI&#10;ZwAAPmsAADduAAAwcQAAKXUAACJ4AAAcewcAF30OABZ9EwAVfRsAFH4iABN+KgASfjEAEX46ABF+&#10;RAAQf04AD39aAA5/aAANf3gADH+KAAt+nQAKfrAACX3GAAp95AAKfPQAC3v9AAt6/wCGZQAAd2UA&#10;AGplAABhZgAAVmgAAExrAABCbwAAOXMAADF3AAAqegAAI34AAByBAAAVhAAAEIcIAA2JDgAMiRQA&#10;DIkbAAuJIwAKiSsACYkzAAiJPQAGiUgABYlUAASJYQACiXEAAYmDAACJlgAAiKkAAIe+AACH2gAA&#10;huwAAIb1AACG+gB+agAAcWoAAGdrAABbbAAAUHAAAEZ0AAA8eAAAM30AACqBAAAjhQAAHIgAABWM&#10;AAAQjwAADJIGAAaTDAACkxEAAJQWAACUHQAAlCQAAJUsAACVNQAAlUAAAJVMAACWWQAAlmkAAJV6&#10;AACVjgAAlKEAAJS1AACTzAAAkuYAAJLyAACS9wB4cAAAbXAAAGByAABUdQAASXkAAD9+AAA1gwAA&#10;LIgAACONAAAbkQAAFJQAAA+XAAAKmgAABJ0DAACeCQAAnw4AAJ8SAACgFwAAoB0AAKElAACiLQAA&#10;ojcAAKNDAACjUAAAo18AAKNxAACjhAAAopkAAKKtAAChwgAAodwAAKHrAACg8gBzdgAAZncAAFl7&#10;AABNgAAAQoUAADiLAAAukAAAJJUAABuaAAAUngAADqEAAAmkAAACpwAAAKoAAACrBAAAqwoAAKwN&#10;AACtEQAArRYAAK4cAACvJAAAsC0AALE5AACxRgAAslUAALJmAACyeQAAso4AALGjAACytwAAscoA&#10;ALHgAACx6QBsfgAAX4IAAFKHAABGjQAAO5MAADCZAAAmngAAHKMAABOnAAANqwAAB64AAACyAAAA&#10;tQAAALcAAAC4AAAAuQIAALkIAAC6DAAAuxAAALwUAAC9GwAAvyMAAMEtAADCOgAAwkkAAMNaAADD&#10;bAAAxIIAAMSXAADEqwAAxLwAAMTLAADE2gBliQAAWI4AAEuVAAA/mwAAM6IAACioAAAdrQAAFLEA&#10;AA22AAAGuQAAALwAAAC/AAAAwwAAAMQAAADFAAAAxgAAAMcAAADJBAAAygkAAMsNAADNEQAAzxgA&#10;ANIhAADVLQAA1jwAANhNAADZXwAA2nMAANqKAADbngAA264AANu6AADcwwBelgAAUZwAAESjAAA4&#10;qgAALLEAACC3AAAVuwAADb4AAATCAAAAxQAAAMkAAADNAAAA0AAAANIAAADSAAAA1QAAANYAAADZ&#10;AAAA2wAAAN4FAADgCgAA4g8AAOUWAADoIAAA7C0AAO0+AADtUQAA7mUAAO96AADvjwAA8J8AAPCr&#10;AADwswD/ABAA/wAOAP8ADgD/ABIA/wAdAP8AKQD/ADUA/wBBAP8ATQD+AFYA+wBfAPgAZgD2AG0A&#10;9AB0APIAeQDxAH8A8ACEAO4AiQDtAI8A6wCVAOoAmwDoAKIA5gCqAOUAswDjAMAA4QDSAOAA6gDf&#10;APkA3QD/AN0A/wDdAP8A3gD/AN4A/wD/AA0A/wAKAP8ACQD/AA8A/wAYAP8AJAD+ADEA+wA9APgA&#10;SAD0AFIA8ABaAO0AYgDrAGkA6QBvAOcAdQDlAHoA4wB/AOIAhQDgAIoA3gCQANwAlgDaAJ0A2ACl&#10;ANUArwDSALoA0ADKAM4A4wDNAPQAywD/AMsA/wDLAP8AywD/AMsA/wD/AAgA/wADAP8ABQD/AAwA&#10;/AAUAPcAHwDyACsA7wA3AOsAQgDnAEwA5ABVAOAAXQDdAGQA2gBqANgAcADVAHUA0gB6ANAAgADP&#10;AIUAzQCLAMsAkgDJAJkAxwChAMUAqgDDALUAwQDDAL8A2gC+AO4AvQD8ALwA/wC8AP8AvAD/ALwA&#10;/wD/AAAA/wAAAP8AAAD5AAcA8QAQAOoAGgDkACUA3wAxANsAPADXAEcA0gBQAM4AVwDLAF4AyQBl&#10;AMYAagDFAHAAwwB1AMEAegDAAIAAvgCGALwAjQC6AJQAuQCcALcApQC1ALAAswC9ALEAzwCvAOgA&#10;rgD4AK4A/wCtAP8ArQD/AK0A/wD/AAAA/wAAAP0AAADuAAEA4wAMANoAFADRAB8AzAArAMgANgDF&#10;AEAAwgBKAL8AUgC8AFkAugBfALgAZQC2AGoAtABvALMAdQCxAHoAsACBAK4AiACtAI8AqwCYAKkA&#10;oQCnAKsApQC4AKMAyACiAOIAoQDzAKAA/gCgAP8AoAD/AKAA/wD/AAAA9gAAAOoAAADgAAAA0wAG&#10;AMkADwDCABgAvQAkALkALwC2ADoAtABDALEATACuAFMArABZAKoAXwCpAGQApwBqAKYAbwCkAHUA&#10;owB7AKEAggCgAIoAngCTAJwAnQCaAKcAmAC0AJYAwwCVANwAlADvAJMA+wCTAP8AkwD/AJIA/wD5&#10;BQAA6gsAANwNAADLCgAAwgUAALwACgC2ABEAsQAcAK4AKACqADMApwA9AKQARQCiAE0AoABTAJ4A&#10;WQCcAF8AmwBkAJoAagCYAHAAlwB2AJUAfgCTAIYAkgGPAJABmQCOAqQAjAKxAIsDwACJBdYAiAbt&#10;AIgH+gCHCP8Ahgj/AIYI/wDvDwAA3hQAAMoVAAC8EgAAsxAAAK4MAACrBg0ApwMVAKIFIACfBywA&#10;nAg2AJkIPwCXCUcAlQlOAJMJVACRCloAkApfAI4KZQCNCmsAiwpyAIoLeQCIC4IAhwuMAIUMlwCD&#10;DKIAgQ2wAIANwAB/DdgAfQ7vAHwP/QB7D/8AexD/AHsQ/wDmFwAA0R4AAL0dAACvHAAAphkAAKEV&#10;AACeEAQAnQ0PAJgOGQCUDiUAkQ8vAI8QOQCMEEEAihBIAIgQTwCHEFUAhRBbAIQRYQCCEWcAgBFu&#10;AH8RdQB9EX4AfBKIAHoSlAB4EqAAdxOuAHUTvgB0FNUAcxXuAHEW/QBxFv8AcRb/AHAW/wDcHwAA&#10;xiUAALMlAAClIwAAnCEAAJYeAACSGQAAkRQLAI0UFACJFR8AhhYpAIMWMwCBFzwAgBdDAH4XSgB8&#10;F1AAehdWAHkYXAB3GGIAdhhpAHQYcQBzGXoAcRmEAG8akABuGp0AbBurAGscuwBqHNAAaR3sAGge&#10;+wBoHv8AZx7/AGce/wDRJgAAvSoAAKsqAACdKgAAkygAAI0lAACIIgAAhh0GAIMbEAB/HBoAfB0k&#10;AHodLgB3HjYAdh4+AHQeRQByH0sAcR9RAG8fWABuH14AbB9lAGsgbQBpIHYAaCGBAGYhjQBlIpoA&#10;YyKoAGIjuABhI80AYCTpAGAk+gBfJP8AXyT/AF8k/wDKLAAAti8AAKQvAACWLwAAjC0AAIUqAACA&#10;KAAAfSQAAHoiDQB2IxUAcyMgAHEkKQBvJDIAbSQ6AGslQQBqJUcAaCVNAGYlVABlJVoAZCZhAGIm&#10;aQBhJnIAXyd9AF4nigBdKJcAWymlAFoptQBaKsoAWSrnAFgq+ABYKv8AWCr/AFgq/wDFMQAArzMA&#10;AJ4zAACQMwAAhjIAAH8vAAB5LQAAdSoAAHIoCgBvKBIAaykbAGkpJQBnKi0AZSo1AGMqPQBiKkMA&#10;YCpKAF8rUABeK1cAXCteAFssZgBZLG8AWC16AFcthwBWLpUAVC6jAFMvswBTL8cAUi/lAFIv9wBS&#10;L/8AUi//AFIv/wDBNgAAqjYAAJk2AACLNgAAgTUAAHkzAABzMQAAby8AAGsuBgBoLRAAZC4YAGIu&#10;IQBgLyoAXi8xAFwvOQBbL0AAWS9GAFgvTQBXMFMAVjBbAFQxYwBTMWwAUjJ3AFEyhABPM5IATjOh&#10;AE0zsQBNNMUBTDTjAUw09gBMNP8ATDT/AEwz/wC7OQAApjkAAJU5AACHOQAAfDkAAHQ3AABuNAAA&#10;aTMAAGUyAgBhMg0AXjIUAFwzHgBaMyYAWDMuAFYzNQBVNDwAUzRDAFI0SgBRNFAAUDVYAE41YABN&#10;NmoATDZ1AEs3ggBKN5AASTifAEg4sAFHOMMBRzjhAUc49QFHOP8BRzj/AUc4/wG3OwAAojwAAJE8&#10;AACDPAAAeDwAAHA6AABqNwAAZDYAAGA2AABcNgsAWTcSAFY3GgBUNyMAUjcrAFA3MgBPODkATThA&#10;AEw4RwBLOE4ASjlVAEk5XgBIOmgARzpzAEY7gABFO44ARDyeAEM8rgFCPMIBQj3fAUI88wFCPP8B&#10;Qjz/AUI7/wGzPQAAnj4AAI0+AAB/PgAAdT4AAGw9AABmOgAAYDkAAFs6AABXOggAUzsQAFE7GABO&#10;OyAATDsoAEs7LwBJPDYARzw9AEc8RABGPUsART1TAEQ+XABDPmYAQj9xAEE/fgBAP40AP0CcAD5A&#10;rQE9QMABPUDdAT1A8gE9QP8BPj//AT4//wGuQAAAmkAAAIlBAAB8QQAAcUEAAGhAAABhPAAAWz0A&#10;AFY+AABSPgUATj8OAEw/FQBJPx0AR0AlAEZALABEQDMAQ0A6AEJBQgBBQUkAQEFRAD9CWgA+QmMA&#10;PUNvADxDfAA7Q4sAOkSbADlEqwE5RL4BOETbATlE8QE5Q/4BOUP/ATlD/wGqQgAAlkMAAIZDAAB4&#10;QwAAbkMAAGVDAABdQAAAVkAAAFFCAABNQgIASUMMAEZDEgBERBoAQkQiAEFEKgA/RTEAPkU4AD1F&#10;PwA8RkcAO0ZPADpGVwA5R2EAOEdsADdHegA2SIkANUiZADRIqgA0SL0AM0jZADRI8AA0R/0ANEf/&#10;ADVG/wCmRAAAkkUAAIJGAAB1RgAAakYAAGFFAABZRAAAUUQAAExGAABIRwAAREcKAEFIEAA/SRgA&#10;PUkgADxJJwA6Si4AOUo2ADhKPQA3S0QANktMADVLVQA0TF8AM0xqADJMdwAxTIYAMEyXAC9NqAAu&#10;TbsALk3VAC5M7wAvTP0AL0v/ADBL/wChRwAAjkgAAH5IAABxSAAAZkkAAF1IAABVSAAATEkAAEdK&#10;AABCSwAAP0wGADtNDgA5ThUAN04dADZPJAA1TysAM08zADJQOgAxUEIAMFBKAC9RUgAuUVwALVFn&#10;ACxRdQArUYQAKlKVAClSpgApUrkAKFLSAClR7gApUPwAKlD/ACpP/wCcSgAAiUoAAHpLAABtSwAA&#10;Y0wAAFpMAABRTAAASE0AAENPAAA9UAAAOVICADVTDAAzVBIAMVQZADBVIQAuVSgALVUvACxWNwAr&#10;Vj4AKlZGAClWTwAoV1kAJ1dkACZXcgAlV4EAJFeSACNXpAAiV7cAIlfPACJX7AAjVvoAI1X/ACRV&#10;/wCWTQAAhE4AAHVOAABpTgAAX08AAFZPAABNUAAARVIAAD9TAAA5VgAAM1gAAC9aCAArWw8AKlsV&#10;AChcHQAnXCQAJlwrACVcMwAkXToAI11DACJdTAAhXVYAIF5hAB9ebgAeXn4AHV6PABxeoQAbXrQA&#10;Gl3MABtd6QAbXPkAHFv/ABxb/wCQUQAAflEAAHBRAABkUgAAW1IAAFJTAABKVAAAQVcAADtZAAA1&#10;WwAALl4AAChgAwAkYgwAImMRACFjGAAfZCAAHmQnAB1kLgAcZDYAG2U+ABplRwAZZVEAGGVdABdl&#10;agAWZXoAFWWLABRlngATZbEAEmXIABJk5wATY/cAFGL/ABRi/wCJVAAAeFUAAGtVAABgVgAAV1YA&#10;AE9XAABGWQAAPVwAADZfAAAwYgAAKWQAACNnAAAdagcAGWwOABhsEwAWbRoAFW0hABRtKQAUbTAA&#10;E205ABJuQgARbkwAEG5YAA9uZQAObnUADW6HAA1umgAMba0AC23CAAts4AAMa/MADWv9AA1q/wCC&#10;WQAAclkAAGZZAABcWgAAVFoAAEpcAABBXwAAOWMAADFmAAAqaQAAJGwAAB1vAAAXcgAAEnUJAA93&#10;DwAOdxQADncbAA13IwAMdyoAC3czAAp3PAAJd0cACHdSAAd3XwAFd28ABHeAAAN3lAABdqcAAHa7&#10;AAF11QABdOsAAnT2AAJ0/AB7XQAAbV0AAGJeAABZXgAATmAAAEVjAAA8ZwAAM2sAACtuAAAkcgAA&#10;HnUAABd5AAASfAAADX8GAAmBDAAFgREAA4EWAAKBHQABgSQAAIEtAACCNgAAgkAAAIJMAACCWQAA&#10;gmgAAIJ5AACCjQAAgaAAAIC0AACAywAAf+cAAH7yAAB++QB0YgAAaGIAAF5iAABTZAAASWcAAD9r&#10;AAA2cAAALXQAACV4AAAefAAAF4AAABGDAAANhgAACIkEAAKLCgAAiw4AAIsTAACMGAAAjB8AAI0m&#10;AACNLwAAjjkAAI5EAACOUQAAjmAAAI5xAACOhQAAjpkAAI2tAACMwwAAjN8AAIvuAACL9gBuaAAA&#10;ZGcAAFhpAABNbAAAQnEAADh2AAAvewAAJn8AAB6EAAAWiAAAEIwAAAyPAAAGkgAAAJUAAACWBwAA&#10;lwwAAJcPAACYEwAAmRgAAJofAACbJgAAmzAAAJw7AACcSAAAnFcAAJxoAACcewAAnJAAAJulAACb&#10;ugAAmtAAAJrnAACa8QBqbQAAXm8AAFFyAABGdwAAO3wAADGCAAAnhwAAHowAABaRAAAQlQAACpkA&#10;AAScAAAAoAAAAKIAAACjAQAAowYAAKQLAAClDgAAphIAAKcXAACoHgAAqiYAAKsxAACrPgAArE0A&#10;AKxdAACscAAArIUAAKybAACrrwAAq8MAAKvZAACq6ABkdQAAV3kAAEt+AAA/hAAANIoAACmQAAAf&#10;lgAAFpsAABCfAAAJowAAAacAAACqAAAArgAAALAAAACwAAAAsQAAALIDAAC0CAAAtQ0AALYQAAC3&#10;FQAAuR0AALsmAAC8MwAAvUEAAL1SAAC9ZAAAvnkAAL6QAAC9pAAAvbcAAL3GAAC91wBcfwAAUIUA&#10;AESLAAA4kgAALJkAACGfAAAXpAAAEKkAAAmuAAAAsgAAALYAAAC5AAAAvQAAAL8AAAC/AAAAwAAA&#10;AMEAAADDAAAAxAUAAMYKAADHDgAAyRMAAMscAADOJgAA0DUAANFFAADSVwAA0msAANOCAADTlwAA&#10;06kAANK4AADSxABVjAAASZMAAD2aAAAwogAAJagAABquAAARtAAACbkAAAC9AAAAwQAAAMQAAADI&#10;AAAAywAAAM0AAADNAAAAzwAAANAAAADSAAAA1AAAANgAAADaBgAA3QwAAOARAADjGgAA5icAAOc4&#10;AADoSgAA6V0AAOpyAADriAAA65sAAOyoAADssgD/AA0A/wALAP8ACwD/ABAA/wAaAP8AJgD/ADIA&#10;/wA9AP8ASAD7AFIA+ABaAPYAYgDzAGkA8QBvAPAAdQDuAHoA7AB/AOsAhADpAIoA6ACQAOYAlgDk&#10;AJ0A4gClAOEArwDfALsA3QDLANsA5gDZAPcA2AD/ANgA/wDXAP8A1wD/ANQA/wD/AAgA/wAEAP8A&#10;BAD/AA0A/wAVAP4AIQD6ACwA9wA4APQAQwDwAE0A7QBVAOoAXQDnAGQA5ABqAOIAcADgAHUA3gB6&#10;AN0AfwDbAIUA2QCLANUAkQDTAJkA0QCgAM8AqgDNALUAywDEAMkA3QDIAPEAxwD/AMYA/wDGAP8A&#10;xgD/AMcA/wD/AAAA/wAAAP8AAAD/AAoA+AARAPEAHADsACcA6QAyAOYAPQDiAEcA3QBQANkAWADV&#10;AF8A0gBlANAAagDOAHAAzAB1AMoAegDJAH8AxwCFAMUAjADDAJQAwQCcAL8ApQC9ALAAuwC9ALoA&#10;0AC4AOsAtwD7ALYA/wC2AP8AtgD/ALYA/wD/AAAA/wAAAP0AAADzAAUA6QAOAOEAFgDbACEA1QAt&#10;ANEANwDOAEEAygBKAMcAUgDEAFkAwgBfAMAAZQC+AGoAvABvALsAdAC5AHoAtwCAALYAhwC0AI4A&#10;sgCXALAAoACuAKoArQC3AKsAyACpAOMAqAD1AKcA/wCnAP8ApwD/AKYA/wD/AAAA/gAAAPEAAADl&#10;AAAA1wAKAM0AEQDHABwAwgAmAL8AMQC8ADsAugBEALcATAC0AFMAsgBZALEAXwCvAGQArQBpAKwA&#10;bwCqAHQAqQB6AKcAgQCmAIkApACRAKIAmwCgAKUAngCyAJ0AwQCbANoAmgDvAJkA/QCYAP8AmAD/&#10;AJgA/wD9AAAA8AAAAOEAAADRAAAAxgAEAL0ADQC3ABUAswAgALAAKwCtADUAqwA+AKgARgCmAE0A&#10;pABUAKMAWQChAF8AoABkAJ4AaQCdAG4AmwB1AJoAewCYAIMAlgCMAJUAlgCTAKEAkQCtAI8AuwCN&#10;AM8AjADpAIsA+ACMAP8AjAD/AIwA/wDzAgAA4gcAAMwHAAC/BAAAtwAAALEACACrABAApwAZAKQA&#10;JACgAC4AngA3AJwAQACaAEcAmABOAJYAVACVAFkAkwBeAJIAZACQAGkAjwBvAI0AdgCLAH4AigCI&#10;AIgAkgCGAJ0AhQCpAIMAuACBAMoAgADlAIAA9QB/AP8AfwD/AH8A/wDoDQAA0BAAAL4QAACxDgAA&#10;qA0AAKMIAACgAgwAnAATAJgAHQCVACcAkgAxAJAAOQCOAUEAjAFIAIoCTgCJAlQAhwJZAIYCXwCE&#10;A2QAgwNrAIEDcgCABHoAfgSEAH0FjgB7BZoAeQanAHgGtQB2B8gAdQjjAHUJ9AB0Cv8Acwr/AHMK&#10;/wDdFQAAxBcAALEXAAClFgAAnBMAAJYRAACUDQQAkwgNAI4HFQCLCSAAiAkqAIUKMwCDCzsAgQtC&#10;AIALSQB+C08AfQxUAHsMWgB6DGAAeAxnAHcMbgB1DXYAdA2AAHINjABwDZkAbw6mAG0OtQBsDskA&#10;aw/mAGoQ9wBpEP8AaRD/AGkQ/wDQHQAAuR4AAKgeAACbHQAAkhsAAIsZAACIFQAAhxEHAIUOEACB&#10;DxoAfhAkAHsQLQB5EDYAdxE9AHYRRAB0EUoAcxFQAHERVgBwEVwAbhJiAG0SagBrEnMAaRN9AGgT&#10;iQBmE5YAZRSjAGMVswBiFcYAYhbjAGEW9gBgF/8AYBf/AGAX/wDHIgAAsCMAAJ8kAACSIwAAiSIA&#10;AIIgAAB+HQAAfBkAAHoVDQB3FRUAdBYfAHEWKABvFzAAbhc4AGwXPwBrF0UAaRhLAGgYUQBmGFgA&#10;ZRheAGMZZgBiGW8AYBl5AF8ahQBdG5IAXBuhAFscsABaHMMAWR3gAFge9ABYHv8AWB7/AFge/wC/&#10;JwAAqSgAAJkoAACLKAAAgicAAHslAAB2IwAAcyAAAHEcCQBuHBEAaxwaAGkdIwBnHSwAZR0zAGMe&#10;OgBiHkEAYB5HAF8eTQBeHlQAXB9bAFsfYgBZIGsAWCB2AFYhggBVIZAAVCKeAFMirgBSI8AAUSPd&#10;AFEk8gBRJP8AUST/AFEj/wC5KwAAoywAAJMsAACGLQAAfCwAAHQqAABvKAAAayUAAGkiBQBmIQ4A&#10;YyIWAGEiHwBfIycAXSMvAFwjNgBaIz0AWSRDAFckSgBWJFAAVSRXAFMlXwBSJWgAUSZzAE8mfwBO&#10;J40ATSicAEworABLKb4ASynaAEop8QBKKf8ASyn/AEsp/wCzLgAAni8AAI4wAACBMAAAdy8AAG8u&#10;AABqKwAAZSoAAGMnAQBfJwwAXCcTAFonGwBYKCQAVigrAFUoMgBTKDkAUilAAFApRgBPKU0ATilU&#10;AE0qXABMKmUASitwAEkrfABILIsARy2aAEYtqgBFLrwARS7WAEUu7wBFLv4ARS7/AEUt/wCuMQAA&#10;mjIAAIkzAAB8MwAAcjMAAGsxAABlLwAAYC0AAF0sAABZLAkAViwQAFQsGABSLCAAUCwoAE4tLwBN&#10;LTYATC08AEotQwBJLUoASC5RAEcuWQBGL2MARTBtAEMwegBCMYkAQTGYAEEyqABAMrsAPzLTAD8y&#10;7gBAMv0AQDL/AEAy/wCqMwAAljUAAIY1AAB5NgAAbjUAAGY1AABhMgAAXDAAAFcwAABUMAYAUTAO&#10;AE4wFQBMMR0ASjElAEgxLABHMTIARjE5AEQxQABDMkcAQjJPAEEzVwBAM2AAPzRrAD41eAA9NYcA&#10;PDaWADs2pwA7NrkAOjbRADo27QA7NvwAOzb/ADs2/wCmNgAAkjcAAII4AAB1OAAAazgAAGM3AABd&#10;NgAAVzMAAFM0AABPNAMASzQMAEk0EgBGNRoARTUiAEM1KQBBNS8AQDU2AD82PQA+NkQAPTdMADw3&#10;VQA7OF4AOjhpADk5dgA4OYUANzqVADc6pQA2OrgANTrPADY67AA2OvsANjn/ADc5/wCiOAAAjjkA&#10;AH46AAByOwAAaDsAAF86AABZOQAAUzYAAE43AABKOAAARjgKAEQ5EABBORcAPzkfAD45JgA8OS0A&#10;Ozo0ADo6OwA5O0IAODtKADc7UwA2PFwANTxnADQ9dAAzPYMAMz6TADI+pAAxPrYAMT7NADE+6gAx&#10;PvoAMj3/ADI9/wCeOwAAizwAAHs8AABuPQAAZD0AAFw9AABVPAAATjoAAEk7AABFPAAAQT0HAD49&#10;DgA8PRUAOj4cADk+IwA3PioANj8xADU/OAA0P0AAM0BIADJAUAAxQFoAMEFlAC9BcgAuQoEALUKR&#10;AC1CogAsQrUAK0LLACxC6QAsQvkALUH/AC1B/wCZPQAAhz4AAHc/AABrPwAAYUAAAFk/AABSPwAA&#10;ST4AAEQ/AABAQAAAPEEEADlCDQA3QhIANUMZADNDIQAyQygAMUQvADBENgAvRD0ALkVFAC1FTgAs&#10;RVgAK0ZjACpGbwApRn4AKEaPACdHoQAmR7MAJkfJACZG5wAnRvgAKEX/AChF/wCVQAAAgkEAAHNC&#10;AABnQgAAXkIAAFVCAABOQgAARUIAAD9EAAA7RQAAN0YAADRHCgAxSBAAL0gWAC5JHgAsSSUAK0ks&#10;ACpJMwApSjoAKEpCACdKSwAmS1UAJUtgACRLbQAjS3wAIkuNACFMnwAhTLEAIEzHACBL5gAhS/cA&#10;Ikr/ACJK/wCQQwAAfkQAAG9EAABkRQAAWkUAAFJFAABKRgAAQUcAADxIAAA3SQAAMksAAC5NBwAr&#10;Tg4AKU4TACdPGgAmTyEAJU8oACRPMAAjUDcAIlA/ACFQSAAgUFIAH1FdAB5RagAdUXkAHFGKABtR&#10;nAAaUa8AGVHFABlR5AAaUPYAG0//ABxP/wCKRgAAeUcAAGtHAABgSAAAVkgAAE5IAABHSQAAPksA&#10;ADlMAAAzTgAALlAAAChTAgAkVAsAIlUQACBVFgAfVh4AHlYkAB1WLAAcVjMAG1c7ABpXRAAZV04A&#10;GFdZABdYZgAVWHUAFFiHABRYmgATV6wAElfCABJX4QATVvQAFFX/ABRV/wCESQAAdEoAAGZLAABc&#10;SwAAU0sAAEtMAABETQAAPE8AADVRAAAvVAAAKVYAACRZAAAeWwcAGl0NABhdEgAXXRkAFl4gABVe&#10;JwAUXi4AE143ABJeQAARX0oAEV9VABBfYgAPX3EADl+DAA1flgANX6kADF6+AAxe2gANXfAADVz8&#10;AA5c/wB+TQAAbk4AAGJOAABYTwAAT08AAEhQAABAUgAAOFQAADBXAAAqWgAAJF0AAB9fAAAZYgEA&#10;E2UJABFmDwAQZhQAD2YbAA5nIgANZykADWcyAAxnOwALZ0UACmdQAAlnXQAHZ2wABmd9AAVnkAAE&#10;ZqMAAma3AANlzwAEZekABGT1AARk/AB3UQAAaVIAAF1SAABUUgAATFMAAENVAAA7WAAAM1sAACte&#10;AAAlYQAAH2QAABlnAAATagAAD20GAAtwDAAIcP/i/+JJQ0NfUFJPRklMRQAECREAB3AWAAVwHQAE&#10;cCQAA3AsAAJwNQAAcD8AAHBKAABwVwAAcGUAAHB2AABwigAAb54AAG+yAABuyAAAbeUAAG3yAABt&#10;+QBwVgAAY1YAAFlWAABRVwAAR1gAAD5bAAA2XwAALmIAACZmAAAfagAAGW0AABNwAAAOcwAAC3YE&#10;AAV4CwABeA8AAHkTAAB5GQAAeR8AAHomAAB6LwAAejkAAHpEAAB6UAAAel8AAHpwAAB6gwAAepgA&#10;AHqsAAB5wgAAeN8AAHjvAAB39wBqWwAAX1sAAFZbAABMXAAAQmAAADljAAAwaAAAKGwAACBwAAAZ&#10;dAAAE3cAAA57AAAJfgAABIECAACCCAAAgw0AAIMQAACEFAAAhRkAAIYgAACGKAAAhzEAAIc8AACH&#10;SQAAh1cAAIdoAACHewAAh5AAAIalAACFugAAhdMAAITqAACE9ABlYAAAXGAAAFFhAABGZAAAPGkA&#10;ADJtAAApcgAAIXcAABl7AAASgAAADYMAAAiHAAACigAAAI0AAACOBAAAjgkAAI8NAACQEAAAkRQA&#10;AJIZAACTIAAAlCkAAJUzAACVQAAAlk4AAJZfAACVcgAAlYgAAJWdAACUsgAAlMgAAJPiAACT7gBh&#10;ZQAAVmYAAEpqAAA/bgAANXQAACt5AAAhfwAAGYQAABGJAAAMjQAABpEAAACUAAAAmAAAAJoAAACb&#10;AAAAnAIAAJ0HAACeCwAAnw4AAKESAACiGAAAoyAAAKUpAACmNgAApkQAAKZVAACmaAAApn0AAKaU&#10;AAClqQAApL0AAKTRAACk5ABbbAAAT3AAAEN1AAA4ewAALYEAACOHAAAZjQAAEZIAAAuXAAAEnAAA&#10;AKAAAACjAAAApgAAAKgAAACpAAAAqgAAAKwAAACtBAAArgkAALANAACxEQAAsxcAALUgAAC2KwAA&#10;tzoAALdLAAC4XAAAuHEAALiIAAC4nQAAuLEAALfCAAC30ABUdgAASHwAADyCAAAxiQAAJpAAABuX&#10;AAASnQAADKIAAAOnAAAAqwAAAK4AAACyAAAAtgAAALgAAAC4AAAAugAAALsAAAC9AAAAvgAAAMAF&#10;AADBCwAAwxAAAMYWAADJIAAAyi4AAMs+AADMUAAAzGQAAM16AADNkQAAzaQAAM20AADNwABNgwAA&#10;QYoAADWRAAApmQAAHqAAABOmAAAMrAAAA7EAAAC2AAAAugAAAL4AAADCAAAAxgAAAMgAAADIAAAA&#10;ygAAAMsAAADNAAAAzgAAANAAAADSAQAA1QgAANkOAADdFQAA4SEAAOIxAADkQwAA5VYAAOZrAADm&#10;ggAA55YAAOelAADmsAD/AAkA/wAFAP8ABgD/AA4A/wAWAP8AIQD/AC0A/wA4AP0AQwD5AE0A9QBV&#10;APIAXQDwAGMA7gBpAOwAbwDqAHQA6QB6AOcAfwDmAIUA5ACLAOMAkQDhAJkA3wChANwAqgDaALYA&#10;1wDGANUA4QDTAPQA0gD/ANEA/wDRAP8AzwD/AMoA/wD/AAEA/wAAAP8AAQD/AAwA/wASAPoAHQD2&#10;ACgA8wAzAPAAPgDsAEgA6ABQAOUAWADiAF4A3wBkAN0AagDbAG8A2QB0ANYAegDUAH8A0gCFANAA&#10;jADOAJMAzACcAMkApQDHALAAxgC+AMQA1ADCAO4AwQD+AMAA/wDAAP8AvwD/AL4A/wD/AAAA/wAA&#10;AP8AAAD6AAcA8QAPAOsAGADmACMA4gAuAOAAOADbAEIA1QBLANEAUgDOAFkAywBfAMkAZQDHAGoA&#10;xgBvAMQAdADCAHoAwQCAAL8AhgC9AI4AuwCWALkAoAC3AKoAtgC3ALQAygCyAOYAsQD4ALAA/wCv&#10;AP8ArwD/ALAA/wD/AAAA/wAAAPcAAADqAAIA4QAMANcAEwDQAB0AzAAoAMkAMgDGADwAwgBFAL8A&#10;TQC8AFMAugBZALgAXwC3AGQAtQBpALQAbgCyAHQAsQB6AK8AgACtAIgArACRAKoAmgCoAKUApgCx&#10;AKQAwQCjANwAoQDyAKEA/wCgAP8AoAD/AKEA/wD/AAAA9wAAAOgAAADZAAAAywAIAMMAEAC9ABgA&#10;uQAiALYALAC0ADYAsgA/AK8ARwCsAE0AqwBUAKkAWQCnAF4ApgBjAKUAaACjAG4AogB0AKAAegCe&#10;AIIAnACLAJsAlQCZAJ8AmACsAJYAugCUAM8AkwDrAJIA+wCSAP8AkgD/AJEA/wD3AAAA5wAAANMA&#10;AADGAAAAuwACALMADACtABIAqgAcAKcAJgCkADAAowA4AKAAQACeAEcAnABOAJoAUwCZAFgAlwBd&#10;AJYAYwCVAGgAkwBuAJIAdACQAHwAjwCFAI0AjwCLAJoAigCnAIgAtQCGAMcAhQDkAIQA9QCEAP8A&#10;gwD/AIMA/wDsAAAA0wAAAMEBAAC0AAAArAAAAKYABwCgAA4AnQAWAJoAIACXACkAlQAyAJMAOgCR&#10;AEEAjwBIAI0ATQCMAFMAiwBYAIkAXQCIAGMAhwBpAIUAbwCDAHcAggCAAIAAigB+AJYAfQCjAHsA&#10;sAB6AMIAeQDdAHgA8QB3AP0AeAD/AHgA/wDeCgAAxAsAALIMAACmCwAAnQgAAJkEAACVAAoAkQAR&#10;AI4AGQCLACMAiQAsAIcANACFADsAgwBCAIIASACAAE4AfwBTAH0AWAB8AF4AewBkAHkAagB4AHIA&#10;dgB7AHQAhgBzAJIAcQCfAHAArQBuAL4AbQHWAG0C7QBsA/oAbAP/AGwD/wDOEAAAtxEAAKYSAACa&#10;EQAAkRAAAIsOAACJCwMAhwUMAIQBEwCBARwAfgIlAHwDLgB6AzYAeAQ8AHcEQwB1BUgAdAVOAHMF&#10;VABxBVkAcAZfAG4GZgBtBm4Aawd4AGoHgwBoCJAAZwmdAGUJrABkCbwAYwrUAGML7ABiDPoAYgz/&#10;AGIM/wDDFgAArRcAAJ0YAACQGAAAhxYAAIEUAAB9EQAAfA4GAHwKDgB4ChYAdQsfAHILKABwDDAA&#10;bww3AG0MPgBsDEQAaw1KAGkNTwBoDVUAZw1cAGUNYwBjDmsAYg51AGAOgQBfDo4AXQ+cAFwQqwBb&#10;EL0AWhDWAFkR8ABZEf0AWRH/AFkR/wC5GwAApR0AAJQeAACIHgAAfh0AAHgbAAB0GAAAcRUAAHER&#10;CQBvEBEAbBAZAGkQIgBnESoAZhEyAGQROQBjET8AYhFFAGASSwBfElEAXRJYAFwSXwBaE2gAWRNy&#10;AFcUfQBWFIsAVBWZAFMVqQBSFroAURbSAFEX7QBRF/0AURf/AFEX/wCyIAAAniIAAI4iAACBIwAA&#10;dyIAAHAhAABsHgAAaRsAAGcYBABmFQ4AYxYVAGEWHgBfFiYAXRYtAFwXNABaFzsAWRdBAFgYRwBW&#10;GE0AVRhUAFMYXABSGWQAURluAE8aegBOG4gATRuXAEscpgBKHLgASh3PAEkd6wBJHfsASR3/AEod&#10;/wCsJAAAmCUAAIgmAAB7JwAAcSYAAGolAABmIwAAYiEAAGAeAABeHAsAWxsSAFkcGgBXHCIAVRwp&#10;AFQcMABTHTcAUR09AFAdQwBPHUoATR5RAEweWABLH2EASR9rAEggdwBHIIUARiGUAEQipABEIrYA&#10;QyLMAEMj6QBDI/oAQyP/AEMi/wCmJwAAkykAAIMqAAB2KgAAbSoAAGUpAABgJwAAXCUAAFkjAABX&#10;IQcAVSEPAFIhFgBQIR4ATiElAE0iLABMIjMASiI5AEkiQABIIkYARyNNAEUjVQBEJF4AQyRpAEIl&#10;dQBAJoMAPyaSAD4nowA+J7QAPSfKAD0o6AA9KPkAPSf/AD4n/wCiKgAAjisAAH8tAAByLQAAaC0A&#10;AGEsAABcKwAAWCgAAFQmAABRJgQATiUNAEwlEwBKJhoASCYiAEcmKQBFJi8ARCY2AEMnPABBJ0MA&#10;QCdLAD8oUwA+KVwAPSlmADwqcgA7KoEAOiuQADkroQA4LLIANyzIADcs5gA4LPgAOCz/ADgs/wCd&#10;LAAAii4AAHsvAABvMAAAZTAAAF0vAABYLgAAUysAAFAqAABMKgAASSoLAEYqEQBEKhcAQiofAEEq&#10;JQA/KiwAPiszAD0rOQA8K0AAOyxIADosUAA5LVkAOC5kADcucAA2L38ANS+PADQwnwAzMLEAMjDH&#10;ADIw5QAzMPcAMzD/ADQv/wCZLwAAhzEAAHcyAABrMgAAYjIAAFoyAABUMQAATy8AAEstAABHLgAA&#10;RC4IAEEuDgA/LhQAPS4cADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADUxTgA0MVcAMzJiADIybgAx&#10;M30AMDONAC80ngAuNLAALTTFAC004wAuNPYALzP/AC8z/wCVMQAAgzMAAHQ0AABoNQAAXjUAAFc0&#10;AABRNAAASzIAAEYxAABCMgAAPzIFADwyDQA5MxIAODMZADYzIAA0MyYAMzMtADI0NAAxNDsAMDVD&#10;ADA1TAAvNlUALjZgAC03bAAsN3sAKzeLACo4nAApOK4AKDjDACg44gApOPUAKjf/ACo3/wCSNAAA&#10;fzUAAHE2AABlNwAAWzcAAFQ3AABNNgAARzYAAEI1AAA9NgAAOjYCADc3CwA0NxAAMjcWADE4HQAv&#10;OCQALjgrAC05MgAsOTkAKzlBACo6SQAqOlMAKTteACg7agAnO3kAJjyJACU8mwAkPK0AIzzCACM8&#10;4AAkPPQAJTv/ACU7/wCNNgAAfDgAAG05AABiOQAAWDoAAFE5AABKOQAARDkAAD05AAA5OgAANTsA&#10;ADI7CAAvPA4ALT0UACw9GgAqPSEAKT0oACg+LwAnPjYAJj4+ACU/RwAkP1AAI0BbACJAaAAhQHYA&#10;IECHAB9BmQAfQasAHkHAAB5B3gAfQPMAH0D+ACA//wCJOQAAeDoAAGk7AABePAAAVTwAAE08AABH&#10;PAAAQDwAADg9AAA0PgAAMEAAAC1BBQAqQgwAJ0IRACZDGAAkQx4AI0MlACJDLAAhRDMAIEQ7AB9E&#10;RAAeRU4AHUVZABxFZQAbRXQAGkWFABlGlwAZRqkAGEa+ABdF3AAYRfEAGUT9ABpE/wCEPAAAcz0A&#10;AGY+AABbPwAAUj8AAEo/AABEPwAAPUAAADZBAAAxQwAALEQAACdGAQAkRwoAIUgPACBJFAAeSRsA&#10;HUkiABxJKQAbSjAAGko4ABlKQQAYSksAF0tVABZLYgAVS3EAFEuCABNLlAASS6cAEku8ABFL2QAS&#10;SvAAE0r8ABRJ/wB/PwAAb0AAAGFBAABXQgAATkIAAEdCAABBQgAAOkMAADJFAAAtRwAAKEkAACNL&#10;AAAeTQYAG08NABhQEQAXUBcAFlAeABVQJQAUUCwAE1E0ABJRPQARUUcAEVFSABBRXwAPUm0ADlJ+&#10;AA1RkQANUaQADFG4AAxR0QANUOwADVD6AA5P/wB5QwAAakQAAF1EAABTRQAAS0UAAERFAAA+RgAA&#10;NkgAAC9KAAApTAAAJE8AAB9RAAAaUwAAFFYJABFXDgAQWBMAEFgZAA9YIAAOWCgADVgwAA1YOQAM&#10;WEMAC1hOAApYWgAIWGgAB1h5AAZYjAAFWJ8ABFizAARXygAFV+YABVfzAAZW/ABzRgAAZEcAAFlI&#10;AABQSAAASEgAAEFJAAA6SgAAMk0AACtQAAAlUgAAIFUAABpYAAAVWgAAEF0GAAxgDAAKYBAACWAV&#10;AAhgHAAHYCMABWArAARgNAADYD0AAWBJAABgVQAAYGMAAGBzAABghgAAX5oAAF+uAABfxAAAXuIA&#10;AF7wAABe+ABsSgAAX0sAAFVLAABMTAAARUwAAD1OAAA1UAAALlMAACdWAAAgWQAAGlwAABVfAAAQ&#10;YgAADWUEAAhnCwADZw4AAGgTAABoGAAAaB8AAGkmAABpLgAAaTgAAGlDAABpTwAAaV0AAGltAABp&#10;gAAAaZQAAGipAABovwAAZ9wAAGbuAABm9wBmTwAAWk8AAFFPAABKTwAAQVEAADhUAAAwVwAAKFsA&#10;ACFeAAAaYgAAFGUAABBoAAAMawAAB24DAAFwCQAAcA0AAHEQAABxFAAAchoAAHMhAABzKAAAczEA&#10;AHM8AAB0SAAAc1YAAHNmAABzeQAAc44AAHOjAAByuQAAcdIAAHHrAABw9ABhUwAAVlMAAE9TAABF&#10;VQAAO1gAADJcAAAqYAAAImQAABtoAAAUbAAAD28AAAtyAAAGdgAAAHkAAAB6BgAAegoAAHsOAAB8&#10;EQAAfRUAAH4bAAB/IgAAgCoAAIA1AACAQQAAgE8AAIBfAACAcQAAgIYAAICdAAB/sgAAfsoAAH7l&#10;AAB98QBcWAAAVFgAAElaAAA/XQAANWEAACxlAAAjagAAG28AABRzAAAOdwAACXsAAAN/AAAAggAA&#10;AIQAAACGAQAAhgYAAIgKAACJDQAAihAAAIsVAACMGwAAjiIAAI8sAACPOAAAj0YAAI9WAACPaAAA&#10;j34AAI+VAACOqwAAjcEAAI3cAACM6wBZXQAATl8AAENiAAA4ZgAALmwAACRxAAAcdwAAFHwAAA6B&#10;AAAIhQAAAIkAAACNAAAAkAAAAJIAAACTAAAAlAAAAJYDAACXCAAAmAwAAJoPAACbEwAAnRoAAJ8j&#10;AACgLgAAoDwAAKBMAACgXgAAoHQAAJ+MAACfogAAn7cAAJ7LAACe4ABTZAAAR2gAADxtAAAxcwAA&#10;J3kAAB1/AAAUhQAADYsAAAaQAAAAlAAAAJgAAACcAAAAnwAAAKEAAACiAAAApAAAAKUAAACnAAAA&#10;qAQAAKoJAACsDQAArRIAALAZAACyIwAAsjEAALJCAACyVAAAsmkAALKAAACymAAAsawAALK/AACx&#10;zgBMbgAAQHMAADV6AAAqgQAAH4gAABWOAAAOlQAABpoAAACfAAAApAAAAKgAAACsAAAArwAAALEA&#10;AACxAAAAswAAALUAAAC2AAAAuAAAALoAAAC8BgAAvgwAAMARAADDGQAAxSYAAMU3AADGSQAAxl0A&#10;AMdyAADHigAAyJ8AAMivAADIvABGegAAOYEAAC6JAAAikAAAF5gAAA+fAAAHpQAAAKoAAACvAAAA&#10;swAAALcAAAC8AAAAvwAAAMEAAADCAAAAxAAAAMUAAADHAAAAyQAAAMsAAADNAAAAzwMAANIKAADW&#10;EAAA3BoAAN0qAADePAAA31AAAOBlAADhewAA4ZEAAOKiAADirQD/AAIA/wAAAP8AAwD/AAwA/wAT&#10;AP8AHQD/ACgA/gAzAPsAPgD3AEgA8wBQAPAAVwDtAF4A6wBkAOgAaQDnAG8A5QB0AOMAeQDiAH8A&#10;4ACFAN4AjADcAJMA2QCcANYApgDTALEA0QDAAM8A2gDOAPEAzAD/AMsA/wDLAP8AxgD/AMEA/wD/&#10;AAAA/wAAAP8AAAD/AAgA+wAQAPYAGQDyACQA7wAuAO0AOQDoAEIA4wBLAOAAUgDdAFkA2QBfANYA&#10;ZADTAGkA0QBuAM8AdADOAHkAzAB/AMoAhgDIAI4AxgCWAMQAoADCAKsAwAC5AL4AzQC8AOoAuwD8&#10;ALoA/wC6AP8AugD/ALYA/wD/AAAA/wAAAP4AAAD0AAQA6wANAOQAFADfAB8A2wApANgAMwDTAD0A&#10;zgBFAMoATQDHAFMAxQBZAMMAXwDBAGQAvwBpAL0AbgC7AHMAugB5ALgAgAC2AIgAtACQALIAmgCx&#10;AKUArwCyAK0AxACsAOEAqwD2AKoA/wCqAP8AqgD/AKoA/wD/AAAA/QAAAO4AAADiAAAA1QAKAM0A&#10;EQDHABkAxAAjAMEALQC/ADcAuwA/ALcARwC1AE4AsgBTALAAWQCvAF4ArQBjAKwAaACrAG0AqQBz&#10;AKgAegCmAIEApACKAKMAlAChAJ8AnwCsAJ4AuwCcANIAmwDuAJoA/wCaAP8AmQD/AJkA/wD+AAAA&#10;7gAAAN4AAADLAAAAwQAFALkADQC0ABQAsQAeAK4AJwCrADAAqgA5AKcAQQCkAEgAogBNAKEAUwCf&#10;AFgAngBdAJ0AYgCbAGcAmgBtAJgAcwCXAHsAlQCEAJQAjgCSAJkAkACmAI4AtACNAMgAjADmAIsA&#10;+QCKAP8AigD/AIsA/wDwAAAA2wAAAMcAAAC6AAAAsAAAAKgACgCkABAAoAAYAJ0AIQCbACoAmgAz&#10;AJgAOwCWAEEAlABIAJIATQCRAFIAjwBXAI4AXACMAGEAiwBnAIoAbgCIAHUAhwB+AIUAiACDAJQA&#10;ggCgAIAArwB/AMAAfgDdAH0A8gB9AP8AfQD/AH0A/wDgAAAAxgAAALUAAACqAAAAogAAAJsABQCV&#10;AA0AkgATAJAAHACNACQAiwAtAIoANACIADsAhgBCAIUARwCDAE0AggBSAIEAVwB/AFwAfgBiAH0A&#10;aAB7AHAAegB5AHgAgwB2AI8AdQCcAHQAqgByALoAcQDRAHAA7ABwAPsAcAD/AHAA/wDNBAAAtwYA&#10;AKcHAACbBgAAkwQAAI4AAACKAAgAhgAPAIQAFgCBAB4AfwAnAH0ALgB8ADYAegA8AHkAQgB3AEcA&#10;dgBMAHUAUgBzAFcAcgBdAHEAYwBvAGsAbgB0AGwAfgBrAIoAaQCYAGgApgBnALYAZgDLAGUA5wBl&#10;APcAZQD/AGUA/wDADAAAqw0AAJsOAACPDgAAhg0AAIELAAB+BwEAfAELAHkAEQB3ABgAdQAhAHMA&#10;KQBxADAAbwA2AG4APABsAEIAawBHAGoATQBpAFIAaABYAGYAXwBlAGcAYwBwAGIBegBgAYcAXwKV&#10;AF4CowBcA7MAXAPHAFsE5ABbBfQAWwb+AFsG/wC1EAAAoRIAAJETAACFEwAAfBIAAHYRAABzDgAA&#10;cgwEAHEHDQBuBBIAbAQbAGkFIwBnBSoAZgYxAGQGNwBjBj0AYgdDAGEHSQBfB04AXghVAF0IXABb&#10;CWMAWgltAFgKeABXCoUAVguTAFQLogBTC7MAUgzHAFIM5ABRDfUAUQ3/AFEN/wCtFQAAmRcAAIkY&#10;AAB9GQAAdBgAAG0XAABqFAAAZxEAAGcOBwBmDA4AYwwVAGEMHQBfDCUAXQ0sAFwNMwBbDTkAWg0/&#10;AFgNRQBXDUsAVg5RAFUOWQBTDmEAUg5rAFAPdgBOEIMATRCSAEwQogBLELIAShHIAEkR5QBJEfcA&#10;SRL/AEkR/wClGQAAkhwAAIMdAAB2HgAAbR0AAGYcAABiGgAAXxcAAF4UAQBeEQoAWxARAFkRGABX&#10;ESAAVREnAFQRLgBTETQAURE7AFASQQBPEkcAThJOAEwSVQBLE14ASRNnAEgUcwBGFIAARRWPAEQV&#10;nwBDFrAAQhbFAEIX4wBCF/YAQhf/AEIX/wCfHQAAjCAAAH0hAABxIgAAaCIAAGEhAABcHwAAWRwA&#10;AFcZAABVFgYAVBUOAFEVFABPFhwAThYjAEwWKgBLFjAAShY3AEkXPQBHF0MARhdKAEUYUgBDGFoA&#10;QhlkAEEZcAA/Gn0APhuNAD0bnQA8HK4AOxzDADsc4QA7HfUAOxz/ADwc/wCaIQAAhyMAAHgkAABs&#10;JQAAYyUAAFwkAABXIwAAUyAAAFEeAABPHAIATRsMAEsaEQBIGxgARxsgAEUbJgBEGy0AQxwzAEIc&#10;OQBAHEAAPx1HAD4dTwA9HlgAPB5iADofbQA5H3sAOCCLADchmwA2Ia0ANSHBADUh3wA1IfMANiH/&#10;ADYh/wCWIwAAgyYAAHQnAABoKAAAXygAAFgnAABTJgAATyQAAEwiAABJIAAARyAJAEQfDwBCHxUA&#10;QCAcAD8gIwA+ICkAPCAvADshNgA6IT0AOSFEADgiTAA3IlUANiNfADQjawAzJHkAMiWJADElmgAw&#10;JasAMCa/AC8m3AAwJvIAMCb/ADEl/wCRJgAAfygAAHEqAABlKgAAXCoAAFUqAABPKQAASygAAEgl&#10;AABEJAAAQSQFAD8kDQA9JBIAOyQZADkkHwA3JCYANiQsADUlMwA0JToAMyZBADImSgAxJ1MAMCdd&#10;AC8oaQAuKXcALSmHACwpmAArKqoAKiq9ACoq2gArKvEAKyr+ACwp/wCNKAAAfCoAAG0sAABiLQAA&#10;WS0AAFEtAABMLAAARysAAEMoAAA/KAAAPCgCADkoCwA3KBAANSgWADMoHAAyKCMAMCgpAC8pMAAv&#10;KjcALio/AC0rRwAsK1EAKyxbACosZwApLXUAKC2FACctlwAmLqgAJS68ACUu2AAmLvAAJi79ACct&#10;/wCKKwAAeC0AAGouAABfLwAAVi8AAE4vAABILgAAQy0AAD8sAAA7LAAANywAADQsCQAyLA4AMC0T&#10;AC4tGgAtLSAAKy0nACouLQAqLjUAKS89ACgvRQAnME4AJjBZACUxZQAkMXMAIzGDACIylQAhMqcA&#10;ITK7ACAy1AAhMu8AIjH8ACIx/wCGLQAAdS8AAGcwAABcMQAAUzEAAEsxAABFMQAAQDAAADswAAA2&#10;MAAAMzAAADAxBgAtMQ0AKzERACkyFwAoMh4AJzIkACUzKwAlMzIAJDM6ACM0QwAiNEwAITVXACA1&#10;YwAfNXEAHjaBAB02kwAcNqUAGza5ABs20gAcNu0AHTb7AB01/wCCMAAAcTIAAGMzAABZNAAAUDQA&#10;AEk0AABCMwAAPTMAADczAAAxNAAALjUAACs1AgAoNgsAJTcQACQ3FQAiNxsAITgiACA4KAAfODAA&#10;Hjg3AB05QAAcOUkAGzpUABo6YAAZOm4AGDp/ABc7kQAXO6QAFju3ABU70AAWOuwAFzr6ABg5/wB9&#10;MgAAbTQAAGA1AABVNgAATTYAAEY2AABANgAAOjYAADQ2AAAuOAAAKjkAACY6AAAjOwgAIDwOAB49&#10;EgAdPRgAHD0fABs+JQAaPi0AGT40ABc+PQAWP0cAFT9RABQ/XgAUP2wAE0B8ABJAjwARQKIAEUC2&#10;ABBAzgARP+sAEj/5ABI+/wB5NQAAaTcAAFw4AABSOQAASjkAAEM5AAA9OQAANzkAADE6AAArPAAA&#10;Jz0AACI/AAAeQQQAGkILABhDEAAXQxUAFUQbABREIgATRCkAE0QxABJEOgARRUMAEEVOABBFWwAO&#10;RWkADkV5AA1FjAANRZ8ADEWyAAtFyQAMReUADUT2AA1E/wB0OQAAZToAAFg7AABPOwAARzwAAEA8&#10;AAA6PAAANDwAAC4+AAAoQAAAI0IAAB9EAAAaRgAAFUgIABJKDQARShIAEEoYAA9LHgAOSyUADUst&#10;AA1LNgAMS0AAC0tKAApLVgAJS2QACEt0AAdLhwAFS5oABEuuAARKxAAFSuAABUrwAAZJ+gBuPAAA&#10;YD0AAFQ+AABLPgAARD4AAD0+AAA3PwAAMUAAACpCAAAkRQAAH0cAABpJAAAVTAAAEU4FAA5RCwAL&#10;URAAClEUAAlRGwAIUSIAB1EpAAVRMgAEUjsAA1JGAAFSUgAAUl8AAFJvAABSgQAAUZYAAFGpAABR&#10;vwAAUNwAAFDuAABQ9wBoQAAAW0EAAFBBAABIQQAAQUEAADtCAAA0QwAALUUAACZIAAAgSwAAG00A&#10;ABZQAAARUwAADlUEAApYCgAGWA4AAlgSAABZFwAAWR0AAFklAABZLQAAWTYAAFlBAABZTQAAWloA&#10;AFppAABZfAAAWZAAAFmlAABYugAAWNUAAFfsAABX9gBjRAAAVkUAAE1FAABFRQAAP0UAADdHAAAv&#10;SQAAKEwAACJPAAAbUgAAFlUAABFYAAANWgAACV0DAARfCQAAYA0AAGAQAABhFAAAYRkAAGIgAABi&#10;JwAAYjEAAGI7AABiRwAAYlUAAGNkAABidgAAYosAAGKgAABhtgAAYc8AAGDqAABg9QBdSAAAUkkA&#10;AEpIAABDSAAAOkoAADJNAAAqUAAAI1MAABxXAAAWWgAAEV0AAA1gAAAIYwAAA2YBAABnBgAAaAsA&#10;AGkOAABqEQAAaxUAAGwbAABtIgAAbSoAAG00AABtQAAAbU4AAG1dAABtbwAAbYQAAGyaAABssAAA&#10;a8gAAGvmAABq8wBYTQAATk0AAEhMAAA+TgAANVEAACxUAAAkWAAAHVwAABZgAAAQZAAADGcAAAdr&#10;AAABbgAAAHAAAAByAwAAcgcAAHMLAAB1DgAAdhEAAHcWAAB4HAAAeSMAAHotAAB6OQAAekcAAHpW&#10;AAB5aAAAenwAAHmUAAB4qgAAeMEAAHffAAB37wBUUQAATFEAAEJSAAA4VQAAL1kAACZeAAAeYgAA&#10;FmcAABBrAAALbwAABXMAAAB3AAAAegAAAHwAAAB+AAAAfwIAAIAGAACBCgAAgw0AAIQRAACGFQAA&#10;iBwAAIklAACKMAAAij4AAIlNAACJXwAAiXMAAIiLAACIogAAh7kAAIfRAACG6ABSVgAAR1cAADxa&#10;AAAyXwAAKGQAAB9pAAAWbwAAEHQAAAp5AAACfQAAAIEAAACFAAAAiAAAAIoAAACMAAAAjQAAAI8A&#10;AACQBAAAkggAAJMMAACVEAAAlxUAAJkdAACbJwAAmzQAAJtEAACaVgAAmmoAAJmCAACamgAAmLAA&#10;AJjHAACX3gBLXAAAQGAAADVlAAAragAAIXEAABd3AAAQfQAACYMAAAGIAAAAjAAAAJEAAACVAAAA&#10;mAAAAJoAAACbAAAAnQAAAJ8AAACgAAAAogAAAKQFAACmCgAAqA4AAKoUAACtHQAArSoAAK05AACt&#10;SwAArV8AAK13AACskAAAq6cAAKu6AACrywBFZgAAOWsAAC5xAAAjeAAAGX8AABCGAAAJjQAAAJMA&#10;AACYAAAAnQAAAKEAAAClAAAAqAAAAKsAAACrAAAArgAAAK8AAACxAAAAswAAALUAAAC3AQAAuQcA&#10;ALwNAAC/EwAAwh8AAMIuAADCQAAAwlQAAMFrAADBgwAAwJsAAMGtAADBvAA+cgAAMngAACeAAAAc&#10;iAAAEpAAAAqXAAAAnQAAAKMAAACoAAAArQAAALIAAAC2AAAAuQAAALsAAAC8AAAAvgAAAMAAAADC&#10;AAAAxAAAAMYAAADIAAAAywAAAM4FAADRDQAA1hQAANcjAADYNQAA2UkAANpeAADbdQAA24wAANyf&#10;AADcqwD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD+ACQA/AAvAPkAOQD0AEMA8ABLAO0AUgDqAFkA&#10;5wBfAOQAZADiAGkA4ABuAN4AcwDcAHkA2gB/ANcAhgDUAI4A0QCWAM8AoQDMAKwAygC7AMgA0gDG&#10;AO4AxgD/AMUA/wDFAP8AvwD/ALoA/wD/AAAA/wAAAP8AAAD+AAUA9wAOAPIAFQDuAB8A6wAqAOkA&#10;NADjAD0A3gBFANkATQDUAFMA0QBZAM4AXgDMAGMAygBoAMkAbQDHAHMAxQB5AMMAgADBAIgAvwCQ&#10;AL0AmwC7AKYAuQC0ALcAyAC2AOYAtQD7ALQA/wC0AP8AswD/AK4A/wD/AAAA/wAAAPgAAADtAAAA&#10;5QALAN0AEQDXABoA0gAkAM8ALgDLADcAxwBAAMMARwDAAE4AvgBTALwAWQC6AF4AuABjALYAaAC1&#10;AG0AswBzALEAeQCvAIEArQCKAKsAlACpAKAAqACtAKYAvgClANsApAD0AKQA/wCjAP8AowD/AKIA&#10;/wD/AAAA9gAAAOYAAADXAAAAywAGAMQADgC+ABUAuwAfALkAKAC3ADEAtAA6ALAAQQCtAEgAqwBO&#10;AKkAUwCnAFgApgBcAKQAYQCjAGcAoQBsAKAAcwCeAHoAnQCDAJsAjgCZAJkAlwCmAJYAtgCVAMwA&#10;lADrAJMA/QCTAP8AkwD/AJMA/wD3AAAA5AAAANAAAADBAAAAtwACAK8ACwCrABEApwAZAKUAIgCj&#10;ACsAogAzAJ8AOwCcAEIAmwBIAJkATQCXAFIAlgBXAJUAWwCTAGEAkgBmAJAAbQCPAHQAjQB9AIwA&#10;hwCKAJMAiACgAIcArwCFAMIAhQDiAIQA9wCEAP8AhAD/AIQA/wDlAAAAzQAAALwAAACvAAAApgAA&#10;AJ4ABwCaAA4AlgAUAJQAHQCSACUAkQAtAJAANQCNADwAjABCAIoARwCIAEwAhwBRAIYAVgCEAFsA&#10;gwBgAIEAZwCAAG4AfgB3AH0AgQB7AI0AegCaAHgAqQB3ALoAdgDTAHYA7wB2AP4AdQD/AHUA/wDQ&#10;AAAAuwAAAKsAAACfAAAAlwAAAJAAAgCLAAsAiAAQAIYAFwCEACAAggAnAIEALwB/ADUAfQA8AHwA&#10;QQB7AEYAeQBLAHgAUAB3AFUAdgBbAHQAYQBzAGkAcQBxAHAAewBuAIcAbQCVAGsAowBqALQAagDJ&#10;AGkA6ABpAPkAaQD/AGkA/wDAAAAArAAAAJwCAACQAgAAiAAAAIMAAAB/AAYAewANAHkAEgB3ABoA&#10;dgAiAHQAKQBzADAAcQA2AHAAPABvAEEAbQBGAGwASwBrAFAAagBWAGgAXABnAGQAZQBsAGQAdgBj&#10;AIIAYQCQAGAAnwBfAK8AXgDDAF4A4QBeAPQAXQD/AF0A/wC0BwAAoAkAAJALAACECwAAfAoAAHcH&#10;AAB0BAAAcQAJAG8ADwBtABUAawAcAGkAIwBoACoAZwAxAGUANgBkADwAYwBBAGIARgBgAEwAXwBS&#10;AF4AWABdAF8AWwBoAFoAcgBYAH4AVwCMAFYAmwBVAKsAVAC+AFQA2gBTAO8AVAD7AFQA/wCpDQAA&#10;lg4AAIcQAAB6EAAAchAAAGwOAABpDAAAZwkDAGYECwBkABAAYgAXAGAAHgBeACUAXQArAFwAMQBa&#10;ADcAWQA8AFgAQgBXAUcAVgFOAFUCVABTAlwAUgNlAFEDbwBPBHsATgSKAE0FmQBMBakASwW8AEoG&#10;1ABKB+0ASgf5AEoH/wChEAAAjhIAAH4UAABzFAAAahQAAGQTAABgEQAAXg8AAF0NBQBdCQ0AWgYS&#10;AFgHGQBWByAAVQcnAFMHLQBSCDMAUQg4AFAIPgBPCUQATglKAEwJUQBLClkASgpiAEgLbQBHC3oA&#10;RgyIAEQMmABDDKkAQg28AEIN1QBCDe4AQg37AEIN/wCaFAAAhxYAAHgYAABsGQAAYxkAAF0YAABZ&#10;FgAAVhMAAFQRAABUDggAUw0OAFENFABPDRsATQ0iAEwNKABLDS4ASg00AEkNOgBHDkEARg5HAEUO&#10;TwBEDlcAQg9hAEEQbAA/EHkAPhCIAD0RmAA7EakAOxG8ADoR1gA6EfAAOhL9ADsR/wCTGAAAgRoA&#10;AHMcAABnHQAAXh0AAFgcAABTGwAAUBgAAE4WAABMEwMATBELAEoQEABIERcARhEeAEURJABEESoA&#10;QhEwAEERNwBAEj0APxJEAD0STAA8E1QAOxNeADkUaQA4FHYANxWFADYVlgA0FqcANBa6ADMW0wAz&#10;Fu4ANBb8ADQW/wCOGwAAfB0AAG4fAABjIAAAWiAAAFMgAABOHgAASh0AAEgaAABGGAAARRYHAEMV&#10;DgBBFRMAPxUaAD4VIAA9FScAOxUtADoWMwA5FjoAOBZBADcXSQA1F1EANBhbADMZZgAyGXMAMBqD&#10;AC8alAAuG6UALRu4AC0b0AAtG+wALhv7AC4b/wCKHgAAeCAAAGoiAABfIwAAViMAAE8iAABKIQAA&#10;RiAAAEMeAABBGwAAPxoDAD0aDAA7GREAORkWADcaHQA2GiMANRopADQaMAAzGzYAMRs+ADAcRgAv&#10;HE8ALh1ZAC0dZAAsHnEAKx+BACofkgApH6QAKCC3ACcgzgAnIOsAKCD6ACkf/wCGIAAAdCMAAGck&#10;AABcJQAAUyUAAEwlAABHJAAAQiMAAD8hAAA9HwAAOh4AADceCQA1Hg4AMx4TADEeGgAwHiAALx4m&#10;AC4fLQAtHzMALCA7ACsgQwAqIUwAKSFWACgiYgAmIm8AJSN/ACQjkAAjI6IAIiS1ACIkzAAiJOkA&#10;IyT5ACQj/wCCIwAAcSUAAGMmAABZJwAAUCgAAEknAABDJwAAPyYAADskAAA4IgAANSIAADIiBgAw&#10;Ig0ALiIRACwiFwAqIh0AKSIjACgjKgAnIzEAJiQ4ACUlQQAkJUoAIyZUACImYAAhJ20AICd9AB8n&#10;jwAeKKEAHii0AB0oygAdKOgAHij4AB8n/wB+JQAAbicAAGApAABWKQAATSoAAEYqAABBKQAAPCgA&#10;ADcnAAA0JgAAMCYAAC0mAwArJwsAKCcQACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACApPgAfKkgA&#10;HipSAB0rXgAcK2sAGyt7ABosjQAZLJ8AGCyyABgsyQAYLOcAGSv3ABor/wB6JwAAaioAAF0rAABT&#10;LAAASiwAAEMsAAA+KwAAOSsAADQqAAAwKgAAKyoAACkrAAAmKwgAIywOACIsEgAgLBgAHyweAB4t&#10;JQAdLSwAHC0zABsuPAAaLkUAGS9QABgvXAAXL2kAFjB5ABUwiwAUMJ4AFDCxABMwxwATMOUAFDD2&#10;ABUv/wB2KgAAZywAAFotAABQLgAASC4AAEEuAAA7LgAANi0AADEtAAAsLQAAJy8AACQvAAAhMAUA&#10;HzEMABwxEAAbMhUAGjIcABkyIgAYMikAFzMxABYzOQAVM0MAFDRNABM0WQASNGcAETV3ABE1iQAQ&#10;NZwAEDWwAA41xgAPNOQAEDT1ABA0/wByLAAAYy4AAFcwAABNMAAARTAAAD4wAAA4MAAAMzAAAC8w&#10;AAApMQAAJDIAACEzAAAdNQIAGjYJABc3DgAVNxMAFDgZABM4HwASOCYAEjguABE5NgAQOUAAEDlL&#10;AA45VwAOOmQADTp0AAw6hgAMOpkACzmsAAo5wQAKOd4ACznxAAw4/ABuLwAAXzEAAFMyAABKMwAA&#10;QjMAADszAAA2MwAAMTIAACwzAAAnNAAAITYAAB04AAAZOQAAFTsGABI9DAAQPhAAED4VAA4+HAAO&#10;PiMADT4qAAw+MwAMPjwACz9HAAo/UgAIP2AABz9vAAY/gQAFP5QABD+oAAM+vAAEPtcABT7sAAU+&#10;9wBpMwAAWzQAAFA1AABHNQAAPzUAADk1AAA0NQAALjUAACk3AAAjOAAAHjsAABo8AAAWPwAAEkEE&#10;AA5DCgAMRA4ACkQTAAlEGQAIRCAAB0QnAAZELwAFRDgAA0VCAAJFTgAARVsAAEVqAABFfAAARZAA&#10;AESkAABEuQAARNEAAETqAABD9QBkNgAAVzcAAEw4AABDOAAAPDgAADc4AAAxOAAAKzkAACU7AAAg&#10;PQAAGkAAABZCAAASRAAADkcEAAtJCQAHSg0ABEsRAAFLFgAASxwAAEsjAABLKwAASzQAAEs+AABM&#10;SQAATFcAAExmAABMdwAAS4wAAEuhAABLtQAASs4AAErpAABK9QBfOgAAUjsAAEg7AABAOwAAOjsA&#10;ADQ7AAAuPAAAJz4AACJBAAAcQwAAFkYAABJJAAAOSwAAC04DAAdQCAACUQwAAFEQAABSEwAAUxgA&#10;AFMfAABTJgAAUy8AAFM5AABTRQAAU1IAAFNhAABTcgAAU4cAAFKcAABSsQAAUcoAAFHnAABR9ABZ&#10;PgAATj4AAEU+AAA+PgAAOD4AADBAAAApQgAAI0QAAB1HAAAXSgAAEk0AAA5QAAALUwAABlUCAABX&#10;BwAAWAsAAFkOAABaEQAAWhUAAFsaAABcIQAAXCoAAFw0AABcPwAAXE0AAFxbAABcbAAAXIEAAFuX&#10;AABbrQAAWsUAAFrkAABZ8wBUQgAASkIAAEJCAAA8QgAANEMAACxGAAAlSQAAHkwAABdPAAASUwAA&#10;DlYAAApZAAAFWwAAAF4AAABgBAAAYQgAAGIMAABjDgAAZBEAAGUWAABmHAAAZyMAAGctAABnOQAA&#10;Z0YAAGdVAABnZgAAZ3oAAGaRAABlqAAAZcAAAGTeAABk8ABPRgAAR0YAAEBFAAA3RwAAL0oAACZN&#10;AAAfUQAAGFUAABJZAAANXAAACGAAAAJjAAAAZgAAAGgAAABqAAAAawQAAGwIAABtDAAAbw4AAHAS&#10;AAByFwAAcx0AAHQmAAB0MgAAdD8AAHROAABzXwAAdHIAAHOKAAByoQAAcbgAAHHUAABw7ABMSgAA&#10;RUoAADtLAAAyTgAAKVIAACBWAAAYWwAAEl8AAA1kAAAHaAAAAGsAAABvAAAAcgAAAHUAAAB2AAAA&#10;dwAAAHkCAAB6BgAAfAoAAH4OAACAEQAAghYAAIQeAACEKQAAhDYAAIRFAACEVgAAg2oAAIOBAACC&#10;mQAAgbEAAIDJAACA5QBKTgAAP1AAADVTAAArVwAAIlwAABliAAASZwAADGwAAAVxAAAAdQAAAHkA&#10;AAB9AAAAgQAAAIMAAACFAAAAhgAAAIgAAACJAAAAiwQAAI0IAACPDQAAkhAAAJQWAACWIAAAliwA&#10;AJY7AACWTAAAlWAAAJV2AACUkAAAk6cAAJK9AACS1QBEVQAAOVkAAC9dAAAkYwAAGmkAABJvAAAM&#10;dQAABHsAAACAAAAAhQAAAIkAAACNAAAAkQAAAJMAAACUAAAAlgAAAJgAAACaAAAAnAAAAJ4AAACg&#10;BgAAogsAAKUQAACoFwAAqSMAAKkxAACpQwAAqVYAAKhtAACmhwAAp54AAKazAAClxwA+XgAAMmMA&#10;ACdqAAAdcAAAE3gAAAx/AAADhQAAAIsAAACRAAAAlgAAAJsAAACfAAAAogAAAKQAAAClAAAApwAA&#10;AKkAAACrAAAArQAAALAAAACyAAAAtQIAALcJAAC7EAAAvhgAAL4mAAC+OAAAvksAAL1hAAC8egAA&#10;u5QAALqpAAC6uQA3agAAK3AAACB4AAAWgAAADYgAAAWPAAAAlgAAAJwAAACiAAAApwAAAKwAAACw&#10;AAAAswAAALYAAAC3AAAAuQAAALsAAAC9AAAAvwAAAMIAAADFAAAAyAAAAMoAAADOCAAA0hAAANUb&#10;AADVLAAA1EAAANRXAADTbgAA1IYAANSbAADTqwD/AAAA/wAAAP8AAAD/AAUA/wAOAP8AFQD8ACAA&#10;+QAqAPYANADxAD0A7QBGAOkATQDmAFMA5ABZAOEAXgDeAGMA3ABoANkAbgDVAHMA0wB5ANAAgADO&#10;AIgAywCRAMkAnADGAKcAxAC3AMIAzADAAOwAvwD/AL4A/wC9AP8AtwD/ALIA/wD/AAAA/wAAAP8A&#10;AAD6AAEA8wALAO0AEgDoABsA5QAlAOQALgDfADgA2ABAANIARwDOAE4AywBUAMgAWQDGAF4AxABj&#10;AMIAZwDAAG0AvwBzAL0AegC7AIEAuQCLALYAlQC0AKEAsgCvALAAwgCuAOMArgD6AKwA/wCtAP8A&#10;qQD/AKYA/wD/AAAA/wAAAPIAAADmAAAA3QAHANIADgDNABYAygAgAMgAKQDFADIAwAA6ALwAQgC5&#10;AEgAtwBOALUAUwCzAFgAsQBdALAAYgCuAGcArABsAKoAcwCpAHsApwCEAKUAjgCjAJoAoQCoAJ8A&#10;uQCeANIAnQDyAJwA/wCdAP8AnAD/AJkA/wD8AAAA7gAAAN0AAADMAAAAwQACALoADAC2ABIAsgAa&#10;ALAAIwCvACwArQA0AKkAPACmAEIApABIAKIATQCgAFIAngBXAJ0AWwCcAGAAmgBmAJkAbACXAHQA&#10;lQB9AJMAhwCRAJMAkAChAI4AsQCNAMYAjADoAIsA/QCMAP8AjAD/AIwA/wDtAAAA2AAAAMUAAAC3&#10;AAAArAAAAKYACAChAA4AnwAVAJ0AHgCbACYAmgAuAJcANQCVADwAkwBCAJEARwCQAEwAjgBRAI0A&#10;VQCLAFoAigBgAIkAZgCHAG0AhQB2AIQAgACCAIwAgACaAH8AqQB9ALwAfADcAHwA9QB8AP8AfAD/&#10;AHwA/wDZAAAAwQAAALEAAACkAAAAnAAAAJQAAwCQAAwAjQARAIsAGACJACAAiQAoAIcALwCFADYA&#10;gwA8AIIAQQCAAEYAfwBLAH0ATwB8AFQAewBaAHkAYAB4AGcAdgBwAHUAegBzAIYAcQCTAHAAogBv&#10;ALQAbgDMAG4A7QBuAP4AbgD/AG4A/wDEAAAArwAAAKAAAACUAAAAjAAAAIYAAACBAAgAfgAOAHwA&#10;FAB7ABsAeQAiAHgAKQB3ADAAdQA2AHQAOwByAEAAcQBFAHAASgBvAE8AbQBUAGwAWwBrAGIAaQBq&#10;AGgAdABmAIAAZQCOAGMAnQBiAK0AYQDCAGEA5ABhAPgAYQD/AGEA/wC0AAAAoAAAAJEAAACGAAAA&#10;fgAAAHkAAAB1AAMAcQALAG8AEABtABYAbAAdAGsAJABrACoAaQAwAGgANgBmADsAZQBAAGQARQBj&#10;AEoAYQBPAGAAVgBfAF0AXQBlAFwAbwBaAHoAWQCIAFgAmABXAKgAVgC7AFYA2ABWAPEAVgD/AFYA&#10;/wCoAQAAlAUAAIUHAAB6BwAAcgYAAGwEAABpAQAAZwAHAGQADQBjABEAYQAYAGAAHwBfACUAXgAr&#10;AF0AMABbADYAWgA7AFkAQABYAEUAVwBLAFYAUQBVAFgAUwBhAFIAagBQAHYATwCEAE4AkwBNAKQA&#10;TAC2AEwAzQBMAOsATAD6AEwA/wCdCQAAiwsAAHwNAABwDQAAaA0AAGIMAABfCgAAXQYBAFwBCQBa&#10;AA4AWAATAFcAGQBWACAAVQAmAFMAKwBSADEAUQA2AFAAOwBPAEEATgBHAE0ATQBLAFUASgBdAEkA&#10;ZwBHAHMARgCAAEUAkABEAKEAQwCyAEMAyABDAOYAQwD1AEMA/wCVDQAAgw8AAHQQAABpEQAAYBEA&#10;AFoQAABWDgAAVA0AAFMKBABTBgsAUQMQAE8BFQBOARsATAEhAEsBJwBKAiwASQIyAEgCNwBHAz0A&#10;RQNDAEQDSgBDBFEAQgRaAEAFZAA/BXAAPgZ+AD0GjgA8B58AOwexADoHxgA6B+MAOgfzADoI/ACO&#10;EAAAfBIAAG4UAABiFQAAWhUAAFQUAABQEwAATREAAEsOAABLDQYASgoMAEkIEQBHCBYARQgdAEQI&#10;IwBCCCgAQQkuAEAJMwA/CTkAPgpAAD0KRwA8Ck8AOgtYADkLYwA4DG8ANgx+ADUMjgA0DZ8AMw2x&#10;ADINxwAyDeMAMg30ADIN/gCIEwAAdxUAAGkXAABeGAAAVRgAAE8YAABKFgAARxUAAEUTAABDEAIA&#10;Qw4IAEINDgBADRIAPw0YAD0NHwA8DSQAOw0qADkNMAA4DjcANw49ADYORQA1Dk0AMw9XADIPYgAx&#10;EG4ALxB9AC4QjgAtEaAALBGyACsRyAArEeYAKxH2ACwR/wCDFgAAchkAAGQaAABZGwAAURsAAEsb&#10;AABGGgAAQhgAAD8XAAA+FAAAPBIEADsRCgA6EBAAOBAVADcQGwA1ESEANBEnADMRLQAyETMAMBE6&#10;AC8SQgAuEksALRNUACsTXwAqFGwAKRR7ACgUjAAnFZ4AJhWwACUVxgAlFeQAJRX2ACYV/wB+GQAA&#10;bhsAAGAdAABWHgAATR4AAEceAABCHQAAPhwAADoaAAA4GAAANxYAADUVBwA0FA0AMhQSADAUFwAv&#10;FB0ALRQjACwVKgArFTAAKhU3ACkWPwAoFkgAJxdSACYYXQAkGGoAIxl5ACIZigAhGZwAIBmvAB8Z&#10;xAAfGeIAIBn0ACAZ/wB6GwAAah4AAF0fAABTIAAASiAAAEQgAAA+HwAAOh4AADcdAAA0HAAAMhkA&#10;ADAZBAAuGAsALBgQACoYFAApGBoAJxggACYZJgAlGS0AJBo1ACMaPQAiG0YAIRtQACAcWwAfHWgA&#10;Hh13AB0diAAcHpsAGx6tABoewwAaHuAAGh3zABsd/wB3HQAAZyAAAFohAABQIgAASCIAAEEiAAA7&#10;IgAANyEAADMgAAAwHwAALR0AACsdAAAoHQgAJh0OACUdEgAjHRcAIR0dACEdJAAgHioAHx4yAB4f&#10;OgAdH0MAHCBNABshWQAaIWYAGSF1ABgihwAXIpkAFiKsABUiwQAVIt8AFSHyABYh/gBzIAAAZCIA&#10;AFcjAABNJAAARSUAAD4kAAA5JAAANCMAADAiAAAsIgAAKSEAACYhAAAkIQYAIiEMACAhEAAeIRUA&#10;HSIbABsiIQAbIigAGiMvABkjOAAYJEEAFyRLABYlVwAVJWQAFCZzABMmhQASJpgAESarABEmwAAQ&#10;Jt0AESXxABIl/QBwIgAAYSQAAFQmAABKJgAAQicAADwmAAA2JgAAMSUAAC0lAAApJAAAJiQAACIl&#10;AAAfJQMAHSYKABsmDgAZJxIAGCcYABcnHwAWJyUAFSgtABQoNQATKT4AEilJABEpVQARKmIAECpx&#10;AA8qgwAOKpYADiqpAA0qvQANKtcADSruAA4p+wBsJAAAXSYAAFEoAABIKAAAQCkAADkoAAA0KAAA&#10;LygAACsnAAAnJwAAIigAAB4pAAAbKgAAGCsHABYrDQAULBEAEywWABIsHAARLSMAEC0qABAtMgAP&#10;LjwADi5GAA0uUgANLl8ADC9uAAsvfwAKL5IACS+lAAkuuQAILtAACS7pAAou9wBoJwAAWikAAE4q&#10;AABFKwAAPSsAADcrAAAxKgAALSoAACkqAAAkKgAAICsAABstAAAYLgAAFS8EABIxCgAQMg4ADzIT&#10;AA4yGQANMiAADTInAAwyLwALMzgACjNCAAkzTgAIM1sABjRqAAU0ewAEM44AAzOiAAIztgACM80A&#10;AzPnAAQy8wBkKgAAViwAAEstAABCLQAAOi0AADQtAAAvLAAAKywAACYsAAAiLQAAHS8AABkxAAAV&#10;MgAAEjQDAA82CQAMOA0ACjgRAAk4FgAIOB0ABzgkAAY4LAAEODQAAzg+AAI5SgAAOVcAADllAAA5&#10;dwAAOYsAADifAAA4swAAOMoAADjmAAA38gBfLQAAUi4AAEgvAAA/MAAAOC8AADIvAAAtLwAAKS8A&#10;ACQwAAAfMQAAGjMAABU1AAASNwAADzkDAAw7CAAIPQ0ABT4QAAM+FAAAPhoAAD4hAAA+KAAAPjEA&#10;AD87AAA/RgAAP1MAAD9hAAA/cwAAP4cAAD6cAAA+sAAAPccAAD3kAAA98gBaMAAATjIAAEQyAAA8&#10;MgAANTIAADAxAAArMQAAJjIAACA0AAAbNgAAFjgAABI7AAAPPQAADD8DAAhBCAAEQwwAAEMOAABE&#10;EgAARRYAAEUdAABFJAAARS0AAEY2AABGQgAARk4AAEZdAABGbgAARYIAAEWYAABErQAARMQAAEPj&#10;AABD8gBVNAAASjUAAEE1AAA5NQAAMzQAAC40AAAoNQAAIjcAAB06AAAXPAAAEj8AAA9BAAAMRAAA&#10;CEYBAANIBgAASQoAAEoNAABLEAAATBQAAE0ZAABOIAAATigAAE4yAABNPQAATkoAAE5YAABNaQAA&#10;TX0AAEyUAABMqgAAS8EAAEvhAABK8gBQOAAARjgAAD04AAA3OAAAMTcAACo5AAAkOwAAHj0AABhA&#10;AAATQwAAD0YAAAtJAAAHSwAAAk4AAABQBAAAUQgAAFILAABTDgAAVBEAAFUVAABWGwAAVyMAAFcs&#10;AABXOAAAV0QAAFdSAABWYwAAVncAAFaOAABVpQAAVL0AAFPdAABT8ABLPAAAQjwAADs7AAA1OwAA&#10;LTwAACY/AAAfQgAAGUUAABNIAAAOSwAAC08AAAVRAAAAVAAAAFcAAABYAQAAWgUAAFsIAABcDAAA&#10;XQ4AAF8RAABgFgAAYh0AAGImAABiMQAAYj4AAGFMAABhXQAAYXAAAGCIAABgoAAAX7cAAF7UAABd&#10;7gBHQAAAPz8AADo/AAAxQAAAKUMAACFGAAAaSgAAE04AAA5RAAAKVQAABFgAAABbAAAAXgAAAGEA&#10;AABjAAAAZAEAAGUEAABnCAAAaAsAAGoOAABsEgAAbhcAAG8gAABvKgAAbzYAAG5FAABuVQAAbmgA&#10;AG1/AABtmAAAbLAAAGvKAABq6ABERAAAPkMAADVEAAArRwAAI0sAABtPAAATVAAADlgAAAhcAAAC&#10;YAAAAGQAAABnAAAAawAAAG0AAABvAAAAcAAAAHIAAAB0AgAAdQYAAHcKAAB5DgAAfBIAAH4YAAB/&#10;IgAAfy4AAH89AAB+TQAAfWEAAH13AAB8kAAAe6gAAHrAAAB53wBDRwAAOUkAAC9MAAAlUAAAHFUA&#10;ABRbAAAOYAAAB2UAAABqAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAAfwAAAIEAAACDAAAAhQAA&#10;AIcDAACKCAAAjA0AAI8RAACSGQAAkiUAAJIzAACSRAAAkVcAAJBtAACPhgAAjp8AAI21AACMzQA9&#10;TgAAMlEAAChWAAAeXAAAFWIAAA5oAAAHbgAAAHQAAAB5AAAAfgAAAIIAAACGAAAAiQAAAIwAAACO&#10;AAAAkAAAAJIAAACUAAAAlgAAAJgAAACbAAAAngYAAKEMAACkEQAAphsAAKYpAACmOgAApU0AAKVi&#10;AACkewAAo5QAAKGrAAChvwA2VwAALFwAACFiAAAXaQAAD3AAAAd3AAAAfgAAAIQAAACKAAAAjwAA&#10;AJQAAACYAAAAmwAAAJ4AAACfAAAAogAAAKQAAACmAAAAqAAAAKsAAACtAAAAsAAAALMEAAC3DAAA&#10;uxIAALsfAAC7MAAAu0MAALpYAAC5cAAAt4sAALehAAC3swAwYgAAJWkAABpwAAAQeAAACYAAAACI&#10;AAAAjwAAAJYAAACbAAAAoQAAAKYAAACqAAAArgAAALAAAACxAAAAtAAAALYAAAC4AAAAuwAAAL0A&#10;AADAAAAAwwAAAMcAAADLAwAAzwwAANMVAADSJQAA0jgAANFOAADQZQAAz34AAM2WAADMqQD/AAAA&#10;/wAAAP8AAAD/AAMA/wALAPwAEQD5ABsA9wAlAPMALwDuADgA6QBAAOYASADiAE4A3wBUANwAWQDZ&#10;AF4A1QBjANMAaADQAG0AzgBzAMsAegDIAIIAxgCMAMMAlwDAAKMAvgCyALwAyAC6AOoAuQD/ALgA&#10;/wCxAP8AqgD/AKcA/wD/AAAA/wAAAPsAAAD2AAAA7QAHAOcADwDiABYA3wAgAN4AKQDZADMA0QA7&#10;AMwAQgDIAEgAxQBOAMIAUwDAAFgAvgBdALwAYgC6AGcAuQBtALcAdAC1AHsAsgCFALAAkACuAJwA&#10;rACqAKkAvQCnAN4ApgD5AKUA/wCjAP8AnQD/AJsA/wD9AAAA9gAAAOsAAADfAAAA0QADAMoADADF&#10;ABIAwwAbAMAAJAC+ACwAuQA1ALYAPACzAEMAsABIAK4ATgCsAFIAqwBXAKkAXACnAGEApgBnAKQA&#10;bQCiAHQAoAB9AJ4AiACcAJUAmgCjAJgAtACWAM0AlQDxAJQA/wCVAP8AkAD/AI4A/wDzAAAA5gAA&#10;ANEAAADCAAAAuAAAALEACACtAA8AqgAWAKgAHgCoACcApgAvAKIANgCfADwAnQBCAJsARwCZAEwA&#10;lwBRAJYAVQCUAFoAkwBgAJEAZgCQAG4AjgB2AIwAgQCKAI0AiACbAIYArACFAMEAhADmAIMA/QCE&#10;AP8AgwD/AIEA/wDkAAAAywAAALoAAACsAAAAogAAAJwABACYAAwAlgARAJQAGQCTACEAkgAoAI8A&#10;MACNADYAiwA8AIkAQQCIAEYAhgBLAIUATwCEAFQAggBaAIEAYAB/AGcAfgBvAHwAegB6AIYAeACU&#10;AHcApAB1ALcAdADUAHMA9AB0AP8AdAD/AHQA/wDLAAAAtgAAAKYAAACaAAAAkgAAAIoAAACGAAgA&#10;gwAOAIEAFACBABsAgAAjAH8AKgB9ADAAewA2AHoAOwB4AEAAdwBFAHUASQB0AE4AcwBUAHEAWgBw&#10;AGEAbgBpAG0AcwBrAH8AaQCNAGgAnQBnAK4AZgDHAGUA6gBmAP8AZgD/AGcA/wC4AAAApAAAAJUA&#10;AACKAAAAgQAAAHwAAAB2AAQAdAAMAHIAEABxABYAcAAdAHAAJABuACoAbQAwAGsANQBqADoAaQA/&#10;AGgARABnAEkAZQBOAGQAVABjAFsAYQBjAGAAbQBeAHkAXQCHAFsAlgBaAKgAWQC9AFkA3wBZAPgA&#10;WgD/AFoA/wCoAAAAlQAAAIcAAAB7AAAAcwAAAG4AAABqAAEAZwAIAGUADgBkABIAYwAYAGMAHwBi&#10;ACUAYQAqAF8AMABeADUAXQA6AFwAPgBbAEQAWQBJAFgATwBXAFYAVgBeAFQAaABTAHMAUQCBAFAA&#10;kQBPAKIATgC1AE4A0ABOAPAATgD/AE8A/wCcAAAAiQAAAHsDAABwAwAAaAMAAGIBAABfAAAAXQAE&#10;AFsACwBZAA8AWAAUAFcAGQBXACAAVgAlAFUAKgBTADAAUgA0AFEAOQBQAD8ATwBEAE4ASwBNAFIA&#10;SwBaAEoAYwBJAG8ARwB8AEYAjABFAJ0ARQCwAEQAxwBEAOgARAD6AEUA/wCSBAAAgAcAAHEKAABm&#10;CgAAXgoAAFkJAABVBwAAVAQAAFIABwBQAAwATwAQAE4AFQBNABsATAAgAEsAJgBKACsASQAwAEgA&#10;NQBHADoARgBAAEUARgBDAE4AQgBWAEEAXwBAAGsAPgB4AD0AiAA8AJkAPACrADwAwQA7AOAAOwD0&#10;ADsA/wCJCgAAeAwAAGoOAABfDgAAVw4AAFEOAABNDAAASwsAAEoIAgBJBAkASAANAEYAEQBFABYA&#10;RAAcAEMAIQBCACYAQQArAD8AMQA+ADYAPQA8ADwAQwA7AEoAOgBSADkAXAA4AGgANgB1ADUAhQA0&#10;AJYANACoADMAvAAzANgAMwDvADMA+wCCDQAAcQ8AAGQQAABZEQAAUREAAEsRAABHEAAARA4AAEIN&#10;AABBCwUAQQcLAD8FDgA+AxIAPAIYADsCHQA6AyIAOQMoADgDLQA3AzIANgQ5ADUEPwA0BUcAMwVQ&#10;ADEGWgAwBmYALwdzAC4HgwAtB5UALAenACsHugArB9IAKwfrACsH9wB9EAAAbBEAAF8TAABUFAAA&#10;TBQAAEYUAABCEwAAPhIAADwQAAA6DgEAOg0GADoKDAA4CRAANggUADUIGQA0CR8AMgkkADEJKQAw&#10;CS8ALwo2AC4KPQAtCkUALAtOACsLWQApDGUAKAxzACcMgwAmDZUAJQ2nACQNuwAjDdIAIw3rACMN&#10;9wB4EgAAaBQAAFsWAABRFwAASBcAAEIWAAA9FgAAORUAADcTAAA1EQAAMxADADMOCAAyDQ0AMA0R&#10;AC8NFgAtDRsALA0hACsNJwAqDS0AKQ40ACgOOwAnDkQAJQ5OACQPWQAjEGUAIRBzACAQhAAfEJYA&#10;HhCpAB0QvQAcENgAHRDuAB0Q+QBzFAAAZBYAAFcYAABNGQAARRkAAD8ZAAA6GAAANRcAADIWAAAw&#10;FQAALhMAAC0RBAAsEAoAKxAOACkQEgAoEBgAJhAeACUQJAAkECoAIxExACIROQAhEUIAIBJLAB4S&#10;VgAdE2MAHBNxABoTggAZFJUAGBSnABcUuwAXE9QAFxPuABgT+gBwFgAAYBkAAFQaAABKGwAAQhwA&#10;ADwbAAA2GwAAMhoAAC8ZAAAsGAAAKhYAACgUAQAmEwcAJRMMACMTEAAiExUAIBMaAB8TIQAeFCcA&#10;HRQuABwVNgAbFT8AGhZJABkWVAAYF2EAFhdwABUYgQAUGJMAEximABIYugASF9IAEhfsABMX+gBs&#10;GQAAXRsAAFEdAABHHQAAPx4AADkdAAA0HQAALxwAACsbAAAoGgAAJhkAACQYAAAiFwQAIBcKAB4X&#10;DgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj0AFRpHABQbUgATG18AEhxuABEcfwAQHJIAEByl&#10;AA8cuQAOHNAADhvqAA8b+ABpGwAAWh0AAE4fAABFHwAAPSAAADYfAAAxHwAALR4AACkdAAAlHQAA&#10;IxwAACAbAAAdGwEAGxsHABkcDQAXHBAAFhwVABUcGwAUHSIAEx0pABIeMQARHjoAER9FABAfUAAP&#10;IF0ADiBsAA0gfAANII8ADCCiAAsgtQALIMoACyDlAAwf9ABlHQAAVx8AAEwhAABCIQAAOiEAADQh&#10;AAAvIQAAKiAAACYfAAAjHwAAIB4AAB0eAAAZIAAAFiAEABQgCwASIQ4AESETABEiGQAQIh8ADyIm&#10;AA4jLwAOIzcADSNBAAwkTQALJFkACiRnAAkkeAAIJIsABySeAAcksQAGJMcABiPjAAcj8QBiHwAA&#10;VCEAAEkjAABAIwAAOCMAADIjAAAsIwAAKCIAACQhAAAhIQAAHiEAABohAAAWIwAAEyQDABElCAAP&#10;Jg0ADicRAA0nFgAMJx0ACycjAAonKwAJKDQACCg+AAcoSQAGKFUABSlkAAQpdAADKYcAAimbAAEo&#10;rwAAKMUAASjhAAEn8ABeIgAAUSQAAEYlAAA9JQAANSUAAC8lAAAqJAAAJiQAACIjAAAfIwAAGyQA&#10;ABglAAAUJgAAESgDAA8pCAAMLAwACiwQAAgsFAAHLBoABiwhAAUsKAADLTAAAi06AAEtRQAALVIA&#10;AC5gAAAucQAALYQAAC2ZAAAtrQAALMIAACzgAAAs8ABaJAAATSYAAEMnAAA6JwAAMycAAC0nAAAo&#10;JgAAJCYAACEmAAAdJgAAGScAABUpAAARKwAADywDAA0uBwAJMAwABjEOAAMxEgABMhcAADIeAAAy&#10;JQAAMi0AADI2AAAzQgAAM04AADNdAAAzbQAAM4EAADKWAAAyqwAAMcEAADHfAAAx8ABWJwAASikA&#10;AD8qAAA3KgAAMCoAACspAAAnKAAAIygAAB4pAAAaKgAAFiwAABIuAAAPMAAADTECAAo0BwAFNQsA&#10;AjYOAAA3EAAAOBQAADgaAAA4IgAAOCoAADkzAAA5PgAAOUoAADlZAAA5aQAAOX0AADiTAAA4qAAA&#10;N78AADfeAAA28ABRKwAARiwAADwsAAA0LAAALiwAACorAAAlKwAAICwAABstAAAXLwAAEzEAABAz&#10;AAANNQAACTcCAAU6BgABOwoAADwNAAA9DwAAPhIAAD8XAABAHgAAQCUAAEAvAABAOgAAQEYAAEBU&#10;AABAZQAAP3gAAD+PAAA+pgAAPr0AAD3cAAA98ABNLgAAQi8AADkvAAAyLwAALS4AACguAAAiLwAA&#10;HTAAABgyAAATNQAAEDcAAAw6AAAJPAAABT4AAABBBAAAQggAAEMLAABEDQAARhAAAEcUAABIGQAA&#10;SCEAAEgqAABINQAASEEAAEhPAABIYAAAR3MAAEeKAABGogAARbkAAEXZAABE8ABIMgAAPjIAADYy&#10;AAAwMQAAKzEAACUyAAAfNAAAGTYAABM5AAAQPAAADD8AAAhCAAADRAAAAEYAAABIAgAASgUAAEsI&#10;AABMCwAATg4AAE8RAABRFQAAUhwAAFIlAABSMAAAUjwAAFFKAABRWgAAUW0AAFCEAABPnQAATrUA&#10;AE3SAABN7gBDNgAAOzYAADQ1AAAvNAAAJzUAACE4AAAaOwAAFD4AABBBAAAMRAAAB0cAAAJKAAAA&#10;TQAAAE8AAABRAAAAUwIAAFQFAABVCAAAVwsAAFkOAABbEQAAXRcAAF0fAABdKgAAXTYAAFxEAABc&#10;VAAAW2cAAFt+AABalwAAWa8AAFjLAABX6gA/OQAAODkAADM4AAArOQAAIzwAABw/AAAVQwAAEEcA&#10;AAtKAAAFTgAAAFEAAABUAAAAVwAAAFoAAABcAAAAXQAAAF8AAABgBAAAYgcAAGQLAABmDgAAaBIA&#10;AGsZAABrIwAAai4AAGo8AABqTQAAaV8AAGh1AABnjwAAZqgAAGXCAABk4wA9PQAANzwAAC49AAAl&#10;QAAAHUQAABZJAAAQTQAAClEAAARVAAAAWgAAAF0AAABgAAAAYwAAAGYAAABoAAAAagAAAGsAAABt&#10;AAAAbwIAAHEGAAB0CgAAdg4AAHkTAAB7GwAAeycAAHo1AAB5RQAAeFkAAHhtAAB3hgAAdp8AAHW3&#10;AAB00gA8QQAAMkIAAChFAAAgSgAAF04AABBUAAAKWQAAAl4AAABjAAAAZwAAAGsAAABvAAAAcgAA&#10;AHUAAAB3AAAAeQAAAHsAAAB9AAAAfwAAAIIAAACEAwAAhwkAAIoOAACOEwAAjx4AAI4rAACOOwAA&#10;jU4AAItjAACKfAAAipUAAIitAACHxQA2RwAALEsAACJPAAAZVQAAEFsAAAphAAABZwAAAG0AAABy&#10;AAAAdwAAAHsAAAB/AAAAgwAAAIYAAACIAAAAigAAAI0AAACPAAAAkQAAAJQAAACXAAAAmgEAAJ0H&#10;AAChDQAApRQAAKQhAACkMQAAo0QAAKJZAACgcAAAn4sAAJ2iAACdtwAwUAAAJVUAABtbAAASYgAA&#10;C2kAAAFwAAAAdwAAAH0AAACDAAAAiAAAAI0AAACRAAAAlQAAAJgAAACaAAAAnAAAAJ8AAAChAAAA&#10;owAAAKYAAACpAAAArAAAALAAAAC0BwAAuA4AALoYAAC6JwAAuTkAALhOAAC3ZQAAtn4AALWWAACz&#10;qwApWwAAHmIAABRpAAAMcQAAAnkAAACBAAAAiQAAAI8AAACWAAAAmwAAAKAAAACkAAAAqAAAAKsA&#10;AACsAAAArwAAALIAAAC0AAAAtgAAALkAAAC8AAAAwAAAAMQAAADIAAAAzQcAANIQAADSHQAA0S8A&#10;ANBEAADPWwAAzXMAAMuNAADKoQD/AAAA/wAAAPsAAAD6AAAA/AAIAPgADwD1ABcA9AAgAPEAKgDr&#10;ADMA5gA7AOIAQwDeAEkA2gBPANYAVADTAFkA0ABeAM4AYwDLAGgAyQBuAMYAdQDDAH0AwQCGAL4A&#10;kgC7AJ4AuQCuALYAwwC0AOgAswD/AK8A/wClAP8AngD/AJsA/wD9AAAA9wAAAPIAAADwAAAA5wAD&#10;AOEADADcABIA2AAbANYAJADSAC0AzAA2AMYAPQDCAEMAvwBJALwATgC6AFMAuABYALYAXQC1AGIA&#10;swBnALEAbgCvAHYArAB/AKoAigCoAJcApQCmAKMAuQChANkAoAD5AJ4A/wCYAP8AkgD/AI8A/wDz&#10;AAAA7AAAAOMAAADTAAAAyAAAAMEACQC9AA8AuwAWALkAHwC3ACcAswAvAK8ANwCsAD0AqgBDAKgA&#10;SACmAE0ApABSAKMAVgChAFsAnwBhAJ4AZwCcAG8AmgB4AJcAgwCVAJAAkwCeAJEAsACQAMgAjgDw&#10;AI0A/wCKAP8AhQD/AIIA/wDnAAAA3QAAAMYAAAC4AAAArgAAAKgABAClAAwAoQASAKEAGQCgACIA&#10;nwApAJsAMACYADcAlgA9AJMAQgCSAEcAkABLAI8AUACNAFUAjABaAIoAYQCIAGgAhwBwAIUAewCD&#10;AIgAgQCWAH8ApwB9ALwAfADjAHwA/QB8AP8AeAD/AHYA/wDWAAAAwAAAAK8AAACjAAAAmQAAAJMA&#10;AACPAAkAjQAOAIsAFACKABwAigAjAIgAKgCFADAAgwA2AIIAOwCAAEAAfwBFAH4ASgB8AE8AewBU&#10;AHoAWgB4AGEAdgBpAHUAcwBzAIAAcQCOAG8AnwBuALIAbQDPAGwA9ABsAP8AawD/AGkA/wDAAAAA&#10;qwAAAJsAAACPAAAAhwAAAIAAAAB8AAQAegAMAHgAEQB4ABcAeAAeAHcAJAB1ACoAcwAwAHEANQBw&#10;ADoAbgA/AG0ARABsAEkAawBOAGoAVABoAFsAZwBjAGUAbQBkAHgAYgCHAGAAlwBfAKoAXgDCAF4A&#10;6QBeAP8AXgD/AF0A/wCsAAAAmQAAAIoAAAB/AAAAdwAAAHEAAABtAAAAagAIAGkADgBoABIAZwAY&#10;AGcAHwBnACUAZQAqAGMALwBiADQAYQA5AGAAPgBfAEMAXgBIAF0ATgBbAFUAWgBdAFgAZwBXAHIA&#10;VQCBAFQAkQBTAKMAUgC4AFEA3ABRAPkAUgD/AFIA/wCdAAAAiwAAAHwAAABxAAAAaQAAAGQAAABg&#10;AAAAXgAFAFwACwBbAA8AWwAUAFoAGQBaAB8AWQAlAFcAKgBWAC8AVQA0AFQAOABTAD0AUgBDAFAA&#10;SQBPAFAATgBYAE0AYgBLAG0ASgB6AEkAiwBIAJ0ARwCxAEcAzABGAPAARwD/AEcA/wCQAAAAfgAA&#10;AHAAAABmAAAAXgAAAFkAAABWAAAAUwABAFIACABQAA0ATwAQAE8AFQBOABoATgAgAE0AJQBMACoA&#10;SgAuAEkAMwBIADgARwA+AEYARABFAEsARABTAEMAXQBBAGgAQAB1AD8AhQA+AJcAPQCrAD0AwwA9&#10;AOYAPQD7AD4A/wCHAAAAdQMAAGgGAABdBwAAVQYAAFAGAABMBAAASgEAAEkABABHAAoARgAOAEUA&#10;EQBFABYARAAbAEMAIABCACUAQQAqAEAALwA/ADQAPgA6AD0AQAA7AEcAOgBPADkAWQA4AGQANwBx&#10;ADYAgQA1AJMANACmADQAuwA0AN0ANAD1ADUA/wB+BgAAbQkAAGALAABWDAAATgwAAEgLAABECgAA&#10;QggAAEAFAQA/AQcAPgALAD0ADgA8ABIAOwAXADsAHAA6ACEAOQAlADcAKgA2ADAANQA1ADQAPAAz&#10;AEMAMgBMADEAVQAwAGAALwBtAC4AfQAtAI8ALACiACwAtgAsANAALADuACwA/AB3CgAAZwwAAFoO&#10;AABQDgAASQ4AAEMOAAA+DQAAOwwAADkLAAA4CQMANwUIADYCDQA1ARAANAATADMAGAAyAB0AMQAi&#10;ADAAJwAvACwALgAyAC0AOAAsAEAAKwBJACoAUgApAF0AKABrACcBegAmAYwAJQCfACUAsgAlAMoA&#10;JQDoACUA9wByDQAAYg4AAFYQAABMEQAARBEAAD4RAAA5EAAANg8AADMOAAAxDQEAMAsFADAICgAv&#10;Bg0ALgURACwEFAArAxkAKgMeACkDIwAoBCkAJwQvACYFNQAlBT0AJAVGACMGUAAiBlwAIQdpACAH&#10;eQAfB4sAHgedAB4HsAAdBsYAHQbjAB0F8wBtDgAAXhEAAFISAABIEwAAQBMAADoTAAA1EgAAMREA&#10;AC4QAAAsDwAAKg4DACoNBwApCwsAKAkOACcJEQAlCBYAJAgbACMJIAAiCSYAIQksACAKMwAfCjsA&#10;HgtEAB0LTwAcDFsAGwxpABoMeQAYDIsAGAyeABcMsAAWDMUAFgzhABYL8ABpEAAAWhIAAE4UAABF&#10;FQAAPRUAADcVAAAxFAAALRMAACoSAAAoEQAAJhABACQQBAAjDggAIw0MACIMDwAgDBMAHwwYAB4N&#10;HQAdDSMAHA0qABsNMgAaDjoAGA5EABcOUAAWD1wAFQ9qABMQewASEI0AERCgABEQswAQD8kAEA/k&#10;ABEP8gBlEgAAVxQAAEsWAABCFwAAOhcAADQXAAAvFgAAKhUAACcUAAAkEwAAIhMAACASAwAeEQYA&#10;HRAJABwQDQAbDxAAGRAVABgQGwAXECEAFhAoABURMAAUETkAExFDABISTgAREloAEBJpABATeQAO&#10;E4wADhOeAA0TsQANEsUADBLhAA0S8QBiFAAAVBYAAEkYAAA/GQAANxkAADEZAAAsGAAAKBcAACQW&#10;AAAhFgAAHxUAABwUAgAaEwQAGRIGABcSCwAVEg4AFBISABMTGAASEx8AERMmABEULQAQFDYADxVB&#10;AA4VTAAOFlcADRZlAAwXdQALF4cACheaAAkWrQAIFsEACBbdAAkV7gBfFgAAURgAAEYaAAA9GgAA&#10;NRsAAC8aAAAqGgAAJRkAACIYAAAfGAAAHBcAABkWAQAXFgMAFRYEABMWCQARFg0AEBcRAA8XFgAO&#10;FxwADhgjAA0YKgAMGTMADBk8AAsaRwAKGlMACRphAAcbcQAGG4MABRuXAAQaqgADGr8AAxnaAAQZ&#10;7ABcGAAAThoAAEMcAAA6HAAAMxwAACwcAAAnHAAAIxsAACAaAAAdGQAAGhkAABcYAQAVGAIAEhkE&#10;ABAbBwAOGwwADRwQAAwcEwALHBkAChwfAAkdJwAIHS8ABx45AAYeQwAEHlAAAx9eAAIfbgABH4AA&#10;AB+VAAAeqQAAHr0AAB3YAAAd7ABYGgAASxwAAEEeAAA4HgAAMB4AACoeAAAlHQAAIRwAAB4cAAAb&#10;GwAAGBsAABYbAQATGwIAERwEAA4eBwAMHwsACiAOAAggEgAGIRcABSEdAAQhJAACIiwAASI1AAAi&#10;QAAAI00AACNaAAAjawAAI34AACOTAAAipwAAIrwAACHXAAAh7QBVHQAASB8AAD4gAAA1IAAALiAA&#10;ACggAAAjHwAAIB4AAB0dAAAaHQAAFh0AABMeAAARHwIADiAEAA0iBwAKJAsABiUNAAQlEAACJhQA&#10;ACYaAAAmIQAAJykAACcyAAAnPQAAJ0kAAChXAAAoZwAAJ3sAACeQAAAnpQAAJrsAACbWAAAl7QBR&#10;IAAARSEAADsiAAAyIgAALCIAACYhAAAiIQAAHiAAABsfAAAYIAAAFCAAABEiAAAPIwAADSUDAAom&#10;BgAGKAoAAykNAAArDwAALBIAACwXAAAsHgAALCYAAC0vAAAtOQAALUYAAC1UAAAtZAAALXcAACyN&#10;AAAspAAAK7oAACvWAAAq7gBNIgAAQSQAADgkAAAwJAAAKSQAACQjAAAhIgAAHSIAABkiAAAVIwAA&#10;EiQAAA8mAAANKAAACioCAAYsBQACLgkAAC8LAAAwDgAAMhAAADMVAAAzGwAAMyIAADMrAAAzNgAA&#10;M0IAADNQAAAzYAAAM3MAADKKAAAyoQAAMbgAADDWAAAw7wBJJQAAPiYAADQnAAAtJwAAKCYAACMl&#10;AAAfJAAAGyUAABYmAAASKAAAECoAAA0sAAAKLgAABjABAAIyBAAANAcAADUKAAA3DAAAOA4AADoS&#10;AAA6FwAAOh8AADonAAA6MgAAOj4AADpMAAA6XAAAOm8AADmGAAA4ngAAOLYAADfUAAA27wBEKQAA&#10;OikAADEpAAArKQAAJigAACInAAAdKAAAGCkAABMrAAAQLgAADTAAAAkyAAAFNQAAATcAAAA5AgAA&#10;OwUAADwIAAA+CwAAPw0AAEEQAABDFAAAQxsAAEMjAABDLgAAQzkAAENHAABCVwAAQmoAAEGBAABA&#10;mgAAP7IAAD7PAAA+7wA/LAAANiwAAC8sAAAqKwAAJSoAAB8rAAAZLQAAFC8AABAyAAANNQAACDgA&#10;AAQ6AAAAPAAAAD8AAABBAAAAQwIAAEUFAABGCAAASAsAAEoOAABMEQAATRYAAE0eAABNKAAATTQA&#10;AExCAABMUQAAS2QAAEt7AABKlAAASa0AAEjKAABH7AA7MAAAMy8AAC0vAAAoLQAAIi8AABsxAAAV&#10;NAAAEDcAAA06AAAIPQAAAkAAAABDAAAARgAAAEgAAABKAAAATAAAAE4BAABPBAAAUQcAAFMLAABV&#10;DgAAWBIAAFkZAABYIgAAWC4AAFc8AABXSwAAVl4AAFZzAABVjQAAVKcAAFLCAABS5gA4MwAAMTIA&#10;ACwxAAAlMgAAHTUAABY4AAARPAAADEAAAAdEAAAARwAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAA&#10;AFkAAABaAAAAXAMAAF4HAABhCwAAZA4AAGYTAABnHAAAZicAAGY0AABlRAAAZFcAAGRrAABihQAA&#10;YZ8AAGC5AABe3AA1NwAAMDUAACg3AAAgOgAAGD0AABFCAAAMRgAABkoAAABPAAAAUwAAAFYAAABZ&#10;AAAAXAAAAF8AAABhAAAAZAAAAGUAAABnAAAAaQAAAGwBAABuBgAAcQsAAHQPAAB3FQAAdyAAAHYt&#10;AAB2PQAAdU8AAHRjAABzewAAcpUAAHCvAABvyQA1OgAAKzsAACI/AAAaQwAAEkgAAAxNAAAFUgAA&#10;AFcAAABcAAAAYAAAAGQAAABoAAAAawAAAG4AAABxAAAAcwAAAHUAAAB3AAAAegAAAHwAAAB/AAAA&#10;ggQAAIYKAACKDwAAjBcAAIskAACKMwAAiUUAAIdbAACGcgAAhYsAAIOlAACCvAAvQAAAJUQAABxJ&#10;AAATTgAADVQAAARaAAAAYQAAAGYAAABrAAAAbwAAAHQAAAB5AAAAfQAAAIAAAACDAAAAhQAAAIcA&#10;AACKAAAAjAAAAI8AAACSAAAAlgAAAJkCAACeCQAAohAAAKIaAAChKQAAoDsAAJ9QAACdZwAAmoEA&#10;AJqZAACZrwApSQAAH04AABVUAAAOWwAABWIAAABpAAAAcAAAAHcAAAB9AAAAggAAAIYAAACLAAAA&#10;jwAAAJMAAACVAAAAlwAAAJoAAACdAAAAoAAAAKMAAACmAAAAqgAAAK4AAACyAAAAtwoAALsRAAC6&#10;HwAAuTAAALdFAAC1XAAAtHQAALGOAACvpAAiVAAAGFsAABBiAAAHagAAAHMAAAB7AAAAggAAAIkA&#10;AACQAAAAlQAAAJoAAACfAAAAowAAAKYAAACoAAAAqwAAAK4AAACwAAAAswAAALYAAAC6AAAAvQAA&#10;AMIAAADHAAAAzAEAANMLAADUFQAA0yYAANE6AADQUQAAzWgAAMuBAADKlgD8AAAA9gAAAPIAAADx&#10;AAAA8wAFAPQADADyABMA8AAcAO0AJQDoAC4A4gA2AN4APgDZAEQA1ABKANEATwDOAFQAywBZAMkA&#10;XgDGAGMAxABpAMEAcAC+AHgAvACBALkAjQC2AJoAswCrALEAwACvAOYArgD/AKUA/wCaAP8AlAD/&#10;AI8A/wD0AAAA7AAAAOgAAADnAAAA3wAAANkACQDSABAAzwAXAM8AIADMACgAxgAwAMAANwC8AD4A&#10;uQBEALcASQC1AE4AswBTALEAVwCvAF0ArQBiAKsAaQCpAHEApwB6AKUAhQCiAJMAoACiAJ0AtgCb&#10;ANQAmQD5AJYA/wCNAP8AiAD/AIQA/wDoAAAA3wAAANkAAADJAAAAvwAAALgABAC1AA0AswASALEA&#10;GgCwACIArQAqAKkAMQCmADgApAA9AKIAQwCgAEgAngBMAJwAUQCbAFYAmQBcAJcAYgCVAGkAkwBy&#10;AJEAfQCPAIsAjQCaAIsArACJAMUAiADuAIYA/wB/AP8AegD/AHgA/wDZAAAAzQAAALsAAACuAAAA&#10;pQAAAJ8AAACcAAkAmQAPAJkAFQCZAB0AmAAkAJQAKwCRADEAjgA3AIwAPACLAEEAiQBGAIgASwCG&#10;AFAAhQBVAIMAWwCCAGIAgABrAH4AdQB8AIIAegCSAHgAowB3ALkAdgDgAHUA/wByAP8AbgD/AGwA&#10;/wDHAAAAtQAAAKUAAACZAAAAjwAAAIkAAACFAAQAhAAMAIIAEQCCABcAggAeAIAAJQB+ACsAfAAx&#10;AHoANgB5ADsAdwBAAHYARAB1AEkAcwBPAHIAVQBwAFwAbwBkAG0AbgBsAHoAagCKAGgAmwBnAK8A&#10;ZgDMAGUA9QBkAP8AYQD/AGAA/wC0AAAAoAAAAJAAAACFAAAAfQAAAHcAAABzAAAAcAAIAG8ADgBv&#10;ABIAbwAYAG8AHwBtACUAawAqAGkAMABoADQAZwA5AGYAPgBlAEMAYwBIAGIATgBhAFUAXwBeAF4A&#10;ZwBcAHMAWwCCAFkAkwBYAKYAVwC/AFcA6gBXAP8AVgD/AFQA/wChAAAAjgAAAH8AAAB1AAAAbAAA&#10;AGgAAABkAAAAYQAEAGAACwBfAA8AXwATAF8AGQBfAB8AXQAlAFwAKgBbAC8AWQAzAFgAOABXAD0A&#10;VgBDAFUASQBTAFAAUgBYAFEAYQBQAG0ATgB7AE0AjABMAJ8ASwC1AEoA3ABKAPoASgD/AEoA/wCS&#10;AAAAgAAAAHIAAABnAAAAXwAAAFoAAABXAAAAVQABAFMABwBSAAwAUgAQAFIAFABSABoAUQAfAE8A&#10;JABOACkATQAuAEwAMwBLADgASgA9AEkAQwBIAEoARgBSAEUAXABEAGcAQwB1AEIAhgBBAJgAQACu&#10;AEAAywA/APIAQAD/AEAA/wCFAAAAdAAAAGcAAABdAAAAVQAAAE8AAABMAAAASgAAAEgABABHAAoA&#10;RwANAEYAEQBGABUARgAaAEUAHwBEACQAQwApAEIALQBBADMAPwA4AD4APgA9AEUAPABOADsAVwA6&#10;AGIAOQBvADgAgAA3AJMANgCnADYAwAA2AOgANgD+ADYA/wB8AAAAawAAAF4CAABUAwAATQMAAEcD&#10;AABDAQAAQQAAAD8AAQA+AAcAPQALAD0ADgA8ABEAPAAWADwAGgA6AB8AOQAkADgAKQA3AC4ANgAz&#10;ADUAOgA0AEEAMwBJADIAUwAxAF4AMABrAC8AewAuAI4ALQCiAC0AuAAtAN0ALQD4AC4A/wBzAQAA&#10;ZAUAAFcHAABNCAAARggAAEAIAAA7BwAAOAUAADcDAAA2AAQANQAIADQADAA0AA8ANAASADMAFgAy&#10;ABsAMQAgADAAJAAvACkALgAvAC0ANgAsAD0AKwBFACoATwApAFoAKABnACcAdwAmAIkAJgCdACUA&#10;swAlAM8AJQDwACYA/wBtBgAAXgkAAFILAABIDAAAQAwAADoLAAA2CwAAMgoAADAIAAAuBgIALgMG&#10;AC0ACgAsAA0ALAAQACsAEwAqABcAKQAcACgAIAAnACUAJgArACUAMgAkADkAIwBCACIASwAiAFcA&#10;IQBkACAAcwAfAIUAHwCZAB4ArgAeAMcAHgDpAB8A+gBoCQAAWQwAAE0NAABDDgAAPA4AADYOAAAx&#10;DQAALQ0AACoMAAAoCwAAJwkEACYGCAAmBAsAJQMOACQBEAAkARQAIgEYACEBHQAhACIAIAAoAB8A&#10;LgAeATYAHQE/ABwBSQAbAVQAGgFhABoBcAAZAYIAGACWABgAqgAYAMEAGADhABgA9ABjDAAAVQ4A&#10;AEkPAABAEAAAOBAAADIQAAAtDwAAKQ4AACYOAAAjDQAAIgwDACALBgAgCQkAHwcMAB4GDgAeBREA&#10;HAUVABsFGgAaBR8AGgUlABkFKwAYBTMAFwY8ABYGRgAWBlIAFQdfABQHbgATB4AAEgeUABIGpwAS&#10;BbwAEgTZABID7wBfDgAAUQ8AAEYQAAA8EQAANREAAC8RAAAqEQAAJhAAACIQAAAgDwAAHQ4CABwN&#10;BQAaDQcAGgsKABkKDQAYCRAAFwkSABYJFwAVCRwAFAkiABQKKQATCjEAEgo6ABILRQARC1EAEAxf&#10;AA8MbgAODIAADgyUAA0LpwANC7oADQrSAA0K6gBcDwAAThEAAEMSAAA6EwAAMhMAACwTAAAnEgAA&#10;IxEAAB8RAAAcEAAAGhACABgPBAAWDgcAFQ4JABQNCwATDA0AEgwQABIMFAARDBoAEQ0gABANKAAP&#10;DTAADg47AA0ORgANDlEADA9eAAsPbQAKD38ACQ+TAAkPpgAIDrkACA7QAAcO6ABYEQAASxIAAEAT&#10;AAA3FAAAMBQAACkUAAAlFAAAIRMAAB0SAAAaEgAAFxECABURBQATEAcAEhAJABEPCgAQDgwADg4O&#10;AA4PEgANEBgADRAeAAwQJQAMEC0ACxE2AAoRQQAJEU0ACBJaAAcSagAGEnwABRKQAAQSpAADEbgA&#10;AxHPAAIR6ABVEgAASRQAAD4VAAA1FgAALRYAACcWAAAiFQAAHhQAABsUAAAYEwAAFRIDABMSBQAS&#10;EQcAEBEJAA8RCgANEQsADBIOAAsSEQAKEhUACRMbAAkTIgAIEyoABxQzAAUUPgAEFUoAAxVYAAIV&#10;ZwABFXoAABWOAAAVowAAFLcAABTPAAAT6QBSFAAARhYAADsXAAAyFwAAKxcAACUXAAAhFgAAHBYA&#10;ABkVAAAWFAEAFBMEABITBgAREggADxIIAA4TCQAMFAoAChUNAAgWEAAGFhMABRYZAAQXHwADFycA&#10;AhgwAAEYOwAAGUcAABlVAAAZZAAAGXcAABmMAAAYogAAGLcAABfPAAAX6gBPFgAAQxgAADkZAAAw&#10;GQAAKRkAACMZAAAfGAAAGxcAABgWAAAVFQIAExUFABEUBgAQFAYADhUHAAwWCAAKFwoABxkMAAQa&#10;DgACGxIAARsWAAAbHQAAHCQAABwtAAAcOAAAHUQAAB1SAAAdYgAAHXUAAB2KAAAcoAAAHLYAABvQ&#10;AAAa6wBMGAAAQBoAADYbAAAtGwAAJhsAACEaAAAdGQAAGRkAABcYAAAUFwMAEhYEABAXBAAOFwQA&#10;DBkFAAoaBwAHHAkAAx0LAAAfDQAAIBAAACAUAAAhGgAAISIAACEqAAAhNQAAIkEAACJPAAAiXwAA&#10;InIAACGIAAAhnwAAILYAAB/RAAAf7QBIGgAAPRwAADMdAAArHQAAJB0AACAcAAAcGwAAGBoAABYZ&#10;AQATGQEAERkBAA4aAQAMHAIACh0DAAcfBQADIQgAACIKAAAkDAAAJg4AACYSAAAmGAAAJx8AACcn&#10;AAAnMgAAJz4AACdLAAAnXAAAJ24AACaFAAAmnQAAJbQAACTRAAAj7gBEHQAAOR8AADAfAAAoHwAA&#10;Ix4AAB4dAAAbHAAAGBsAABQcAAARHAAADh0AAA0fAAAKIQAABiIBAAMkBAAAJgYAACgIAAAqCwAA&#10;Kw0AAC0QAAAtFQAALRwAAC0kAAAuLgAALjoAAC5IAAAtWAAALWoAAC2BAAAsmgAAK7IAACrQAAAp&#10;7wBAIAAANiEAAC0hAAAmIQAAISAAAB0fAAAaHgAAFh4AABIfAAAPIQAADSIAAAokAAAGJgAAAigA&#10;AAArAgAALQQAAC8GAAAwCQAAMgwAADQOAAA1EgAANRgAADUgAAA1KgAANTYAADVDAAA1UwAANGYA&#10;ADR8AAAzlgAAMq8AADHNAAAw7wA8IwAAMiQAACokAAAkIwAAICIAABwhAAAXIQAAEyMAABAlAAAN&#10;JwAACSkAAAUrAAABLgAAADAAAAAyAAAANAEAADYEAAA4BgAAOgkAADwNAAA+EAAAPhQAAD4cAAA+&#10;JgAAPjEAAD4/AAA9TgAAPWEAADx3AAA7kQAAOqsAADnJAAA47QA3JwAALycAACgmAAAjJQAAHyQA&#10;ABklAAAUJgAAECgAAA0rAAAJLgAABTAAAAAzAAAANQAAADgAAAA6AAAAPAAAAD4BAABAAwAAQgcA&#10;AEQKAABGDQAASREAAEkXAABIIQAASCwAAEc6AABHSQAARlsAAEVxAABEiwAAQ6UAAELDAABB6AA0&#10;KgAALCoAACcoAAAiJwAAHCgAABYqAAARLQAADTAAAAkzAAADNgAAADkAAAA8AAAAPgAAAEEAAABD&#10;AAAARgAAAEgAAABKAAAATAMAAE4GAABQCgAAUw4AAFQTAABUHAAAUycAAFM0AABTQwAAUlUAAFFq&#10;AABQgwAAT54AAE25AABM4AAwLQAAKywAACYrAAAfLAAAGC4AABIyAAANNQAACDkAAAI9AAAAQAAA&#10;AEMAAABGAAAASQAAAEwAAABOAAAAUQAAAFMAAABVAAAAVwAAAFkBAABcBgAAXwoAAGIOAABjFQAA&#10;Yx8AAGIsAABhPAAAYE4AAF9iAABeewAAXJYAAFuwAABZzwAvMAAAKi8AACIwAAAaMwAAEzcAAA47&#10;AAAIPwAAAUQAAABIAAAATAAAAE8AAABSAAAAVQAAAFgAAABbAAAAXQAAAGAAAABiAAAAZAAAAGYA&#10;AABpAAAAbQUAAHALAAB0EAAAdBgAAHMlAAByNAAAckUAAHBZAABvcQAAbYsAAGumAABqwAAuMwAA&#10;JTUAAB04AAAUPAAADkEAAAdHAAAATAAAAFEAAABVAAAAWQAAAF0AAABhAAAAZQAAAGgAAABrAAAA&#10;bQAAAG8AAAByAAAAdAAAAHcAAAB6AAAAfgAAAIIEAACGCwAAihEAAIkcAACIKwAAhj0AAIRSAACD&#10;ZwAAgYEAAH+bAAB+sgApOgAAID0AABZCAAAPSAAACE4AAABUAAAAWgAAAGAAAABkAAAAaQAAAG4A&#10;AAByAAAAdgAAAHoAAAB9AAAAgAAAAIIAAACFAAAAiAAAAIsAAACOAAAAkgAAAJYAAACbAwAAoAwA&#10;AKITAACgIQAAnzMAAJ1HAACaXgAAmHcAAJePAACVpwAjQwAAGUgAABFOAAAJVQAAAFwAAABjAAAA&#10;agAAAHEAAAB2AAAAewAAAIAAAACGAAAAigAAAI4AAACRAAAAkwAAAJYAAACZAAAAnAAAAKAAAACj&#10;AAAApwAAAKsAAACwAAAAtgQAALwNAAC6FwAAuSgAALc8AAC0UgAAsmoAAK+FAACtnAAcTgAAE1QA&#10;AAtcAAABZAAAAGwAAAB0AAAAfAAAAIMAAACJAAAAjwAAAJQAAACaAAAAnwAAAKIAAACkAAAApwAA&#10;AKoAAACuAAAAsQAAALQAAAC4AAAAvAAAAMEAAADHAAAAzQAAANQFAADYEAAA1R4AANMxAADQSAAA&#10;zV8AAMt2AADIjgAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUm&#10;KCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5v&#10;cHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4&#10;ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//&#10;////////////////////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAED&#10;BAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpL&#10;TU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOU&#10;lZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd&#10;3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////&#10;/////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYo&#10;KSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9w&#10;cXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5&#10;uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////&#10;//////////////////////////////////////////////////8AAQIDBAUGBwgJCgsMDQ4PEBES&#10;ExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpL&#10;TE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOE&#10;hYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9&#10;vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX2&#10;9/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAA&#10;AAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1&#10;Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1u&#10;b3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaan&#10;qKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi&#10;4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8Q&#10;EBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4&#10;OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+h&#10;o6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e&#10;39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8A&#10;AQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEi&#10;IiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5g&#10;YmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfI&#10;ycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w&#10;8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuu&#10;e8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg&#10;3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J&#10;3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1&#10;qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgO&#10;ksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqc&#10;i96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjL&#10;s6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6&#10;MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96o&#10;mo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH&#10;0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzG&#10;t1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJ&#10;G+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3h&#10;p5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCi&#10;h9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0&#10;wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jN&#10;DjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP&#10;46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wt&#10;n4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNo&#10;vLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2csJG+fODTno&#10;zRBg3MkNksu7MKvGuE+0wLNnvbuue8S1qYjLsqaH0a+jh9WtoIjZq56J3Kmcit6nm4zgpZmP46GY&#10;kOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ&#10;5KGYkOShmJDk2csJGuTODTnnzg5g2soMksu8LqvFuU20wLRmvbquesW1qYfLsaaH0a6jh9WsoIjZ&#10;qp6J3Kecit6lm4vgopqN4p6Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+Oe&#10;mY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j2MsJGuHPDDnlzw5g2coMkcu+LKvFuUy1vrRnvbmu&#10;e8W0qofMsKaH0a2jh9WroIjZqJ6I26Wdid2jnIrfn5qL4ZuZjuKbmY7im5mO4puZjuKbmY7im5mO&#10;4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7i2MsJGtzQCznj0A1g&#10;2MsLkcu/K6vEuky1vbNnvriue8W0qYfMsKaH0ayjh9WpoIfYpp+I26OdiN2gnInenZuK4JiajeGY&#10;mo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4Zia&#10;jeGYmo3h18wJGtrRCzje0Qxf1ssLkcvAKazCuU22vLNovreue8azqYfMr6aH0aqjhtWnoYfYpJ+H&#10;2qGeh9yenYjdmpyJ3pWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zg&#10;lZuM4JWbjOCVm4zglZuM4JWbjOCVm4zg1swJGdnRCzja0wxf1MwLkcnAKa3AuU62urNpv7WufMay&#10;qYfMraaG0amjhtSloYbXoqCG2Z+fhtqbnofcl52I3ZOci96TnIvek5yL3pOci96TnIvek5yL3pOc&#10;i96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIve1cwJGdjSCzfY0wte0swL&#10;k8e/K62+uFC3ubJqv7StfMawqYfMq6aG0KekhdSjooXWn6GF2JyghdmYn4balJ6H3JCdit2QnYrd&#10;kJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2Q&#10;nYrd1M0JGdbSCzfW1Ate0MsKlcS+La68uFG4t7JqwLOtfMauqYfMqaaG0KWkhdOgo4TVnaKE1pmh&#10;hdiVoIXZkZ+H2o6eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J&#10;246eiduOnonbjp6J246eiduOnonb080KGNXTCzbU1AtfzssJl8G+MK+6t1O4tbJswLCtfcesqobL&#10;p6eFz6KlhNGepITTmqOE1ZaihNaToYXXj6CG2IugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmL&#10;oInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ0s4KF9PUCzXR0wpiy8wJmb69&#10;M7G3t1W5srFtwa2tfcaqqobLpKiEzp+nhNCbpYPSl6SD05OjhNSQo4XVjKKG1omhiNeJoYjXiaGI&#10;14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjX&#10;0M8KFtHUCzfO0wplxsoLnbm8OLK0tli6rbFuwaqufcanq4XJoamEzJyog86Xp4PPk6aD0ZClhNKN&#10;pYXTiqSG04ejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1Iej&#10;iNSHo4jUh6OI1IejiNSHo4jUztAKFc7UCjrK0wpowMgPobW7PrSttVu7qbFvwaavfcSjrYTHnauD&#10;ypiqg8uTqYPNkKiEzo2nhM+Kp4XPh6aH0IWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojR&#10;haaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRzNAJGMrUCj7F0wptuMUWpa65RLWn&#10;tV67o7JwwKGwfcOfroTFma2Dx5SshMmQq4TKjaqFy4qqhcuIqYbMhamHzYOoic2DqInNg6iJzYOo&#10;ic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNyNEJ&#10;G8XVCkK/0wpyscQep6W5SbahtmC7nrNwvp2xfcGbsITDla+ExJGuhMaNrYXHiq2Gx4ishsiGrIfI&#10;hKuJyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismC&#10;q4rJgquKyYKrismCq4rJxNIIIMDWCUi41Ap4qc8XmJ6+R66atmK6mLVxvJezfL6XsoTAkrGFwo2w&#10;hcOKr4bEiK+HxIaviMWEronFg66KxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6L&#10;xYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFv9QHJbrXCU6u2gtwoNsTh5fNOZqSw1io&#10;kbxsspG3ermStIO9jrOGv4uyh8CIsYfAhrGIwYSxicGDsYrBgrGLwoCwjMKAsIzCgLCMwoCwjMKA&#10;sIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC98AQFfjA&#10;FjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ&#10;1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1&#10;lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNw&#10;ur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5&#10;vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6I&#10;k9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnN&#10;s5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6i&#10;f7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT&#10;6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9it&#10;hpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK&#10;0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8&#10;oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rco&#10;fMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZ&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGP&#10;i9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjD&#10;uZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98APFfjAFjD5vSBT6rgnfMyo&#10;RKvGpV20wqRwur6if7+8oIjDuZuIx7eYiMq1lYnOs5KK0LGPi9OwjY3Vr4qP162Ik9mthpjaq4ad&#10;2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3a&#10;98EPFffBFjD4vh9T6rgmfMupQ6vGply0wqRvur6ifr+7oIjDuZ2HyLaah8yzl4jPsZSJ0rCSitWu&#10;j4zXrY2O2ayKktyriZndp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eI&#10;nNuniJzbp4ic26eInNuniJzb9sEOFPfBFTD4vx5T6rklfMupQqvGp1uzwqVuur6jfr+7oYjEuJ6H&#10;ybWch82ymYfRsJaI1K6Uidetkovaq5CN3KmNkt+ojZrfo4uc3KOLnNyji5zco4uc3KOLnNyji5zc&#10;o4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zc9sEOFPbCFTD3vx5T6rokfMupQazG&#10;p1qzwqVtur6jfb+7o4jEt6CHybSdh86xm4fTr5mI1q2XidqrlYrcqZON36eSkeKkkZngoI6c3KCO&#10;nNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzc9cIO&#10;FPXCFDD2wB1T6rojfMuqQazGqFmzwqZtur6kfb+6pIfFt6GHyrOfh8+wnYfUrpuI2KuZidypmIvf&#10;p5iO4qWXkuaglpngnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92c&#10;k5vdnJOb3ZyTm92ck5vd9MINFPXDFDD2wBxT6rsifMqqQKzGqFizwqZsur6kfL+6pYXFtqOHy7Oh&#10;h9Cwn4fVrZ2I2qqdit2nm4zgpJqO4p+Yj+OdmpjhmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb&#10;3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vd8sMNFPTDEzD1wRtT6rwhfMqrP63GqVez&#10;wqdrur6le7+6poTFtqWHy7Kjh9GvoYfWq5+I2qedid2knIrfoJuL4JuajeKXmpPhl5yb3pecm96X&#10;nJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJve8MMNFPTE&#10;Ey/1whpS6r0gfMqrPqzGqlazwqhrur6neb+6qIPFtqeHzLKlh9GsoofWqKCH2aSeiNyhnYjdnJyJ&#10;3pebi+CTm4/gkp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfe&#10;kp2X3pKdl96SnZfe7cQME/PFEi/0whlS6r0ffMqsPKzGq1Wzwqhqub6pd7+6qoDFtamHzK+lh9Kq&#10;oofWpaCG2KGfhtqdnofbmZ2H3ZSdid6QnI3ejp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6d&#10;k92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPd6sUME/LFES/zwxhS6r4dfMutOqzGrFSzwqlp&#10;ub6sc7+6rX7FsqmHzKylhtGno4bVoqGF156ghdiaoIXalp+G25GeiNyNnovci56P3Iuej9yLno/c&#10;i56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/c5sULE/HGES/y&#10;xBdS6sAbfMuvOKzGrVKywqtmub+wb763rX7GsKmHzaqmhtGkpIXTn6OE1ZuihNaXoYXYk6CF2Y+g&#10;h9mLn4raiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N&#10;2oifjdqIn43a4cYKE/DHEC7wxhZR6sEZfMuwNavHr0+yw7BguLyybL+yrX7HramGzKenhc+hpYTS&#10;nKSE05ijhNSUo4TVkKKF1o2hhteJoYjYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iH&#10;oYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY28cJEu7JDy7uyBRR68QWfMyzMKvHsUyxxLhWt7ax&#10;bsGurX/HqaqGy6OohM6ep4PPmaaD0ZWlg9KRpITTjqSF1IujhtSIo4jVhaOK1YWjitWFo4rVhaOK&#10;1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rV2sgJEuvLDS3ryhFQ&#10;68cSfMy2KqrIt0SwurZZuq+xcMKqrX/HpquFyqCqhMyaqIPNlqiDzpKng8+PpoTQjKaF0YmlhtGH&#10;pYfShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWl&#10;idKFpYnS2MkJEd/NCyznzQ9P6MsOe828IqjCvDyxsbVevKmxcsKmrn/Foq2Ex5yrg8mXqoPKk6qE&#10;y5CphMyNqYTNi6iFzYiohs6Gp4fOhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nP&#10;hKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nP1ckJENjPCiva0wtO2NALes3DFqizuka1qbRivaSxdMGh&#10;sH/Dnq6ExZmthMeUrITIkKuEyY6rhMqLqoXLiaqGy4eph8yFqYjMg6mJzIOpicyDqYnMg6mJzIOp&#10;icyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnM0ssJD9TRCinV1QtM0NAK&#10;fri/Ja6ouE+4obRmvJ6ydb+dsX/Bm7CEw5auhMWRroTGjq2Fx4ushceJrIbIh6yHyYarh8mEq4nJ&#10;gquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqC&#10;q4rKz8wJDdDSCijO1ApSxdEKg6rDLaiet1e4m7Vou5q0db6Zsn+/l7GEwZOwhcKPr4XDjK+FxIqu&#10;hsWIrofFhq6IxoStiMaDrYrGga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2L&#10;x4Gti8eBrYvHga2Lx4Gti8eBrYvHzM0JDMvTCi3H1ApZstgLgJ7NK5qYwVCrlrhnt5W1dbyUtH6+&#10;lLOFv5CyhcCMsYbBirGHwoiwh8KGsIjChbCJw4OwisOCr4vDga+Mw4GvjMOBr4zDga+Mw4GvjMOB&#10;r4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDx88IEMXUCTS42QpboucSdpfa&#10;JYmQz0WYjsddo43BbquNvXmxjLqBtIm4g7eGt4W5hLaGuoO1h7uCtYi8gbSJvYC0ir1/tIu+frOM&#10;vn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+&#10;wtEHFr3WCDqn8Q5Vm/EbaJHmLXiJ3UCFhdVWj4PPZ5eCy3Odfsh4oXvGfKR5xH+md8OCqHXChKl0&#10;woWqc8GHq3LBiKtywIqsccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHA&#10;i6xxwIusccCLrHHAi6xxwIus/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJ&#10;wLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/H&#10;m2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/&#10;o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gU&#10;Dv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHM&#10;tYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyV&#10;isO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2Kx&#10;xJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9Gw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4&#10;Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWT&#10;zbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6&#10;kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJty&#10;tsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/&#10;tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSD&#10;ls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvG&#10;uI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4HSf/tSlG97A1ad6oQZDHnGGxxJxxtsKb&#10;frm/nYa9vZqJwbuXicS5k4rHt4+MyrWMjsy0iZDOs4eS0LKEldKxgpnTsYGe1K6AotSsgKPSrICj&#10;0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPS/7kTDv+5HCf/tihG&#10;97A0at2oQJDHnWCxxJxxtsKcfLq/noW+vJyIwrqZiMW4lYnJtpGKzLSOjM+yi47RsYiR07CGlNWv&#10;hJnWr4Of16qCodWngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eC&#10;otOngqLT/7kTDv+5HCf/tihG97Ezat2pP5HHnWCxxJ1wtsKee7q/n4O+vJ6IwrmbiMe3l4jKtZSJ&#10;zrOQi9GxjY3Tr4qQ1q6Ik9ithpnZqoWe2aWEodWkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLU&#10;pISi1KSEotSkhKLUpISi1KSEotSkhKLU/7oSDv+6Gyf/tydG97Eyat2pPpHHnl+xxJ1vtsGfebq+&#10;oIK/u6CIw7ich8i2mYjMs5aI0LGSitOvj4zWroyO2KyKk9uriZncpoed2qKGoNaghqLUoIai1KCG&#10;otSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLU/7oSDv+6Gyb/tyZG9rIx&#10;at2qPZHHnl6xxJ1vtsGgeLq+oYG/u6GIxLieh8m1m4fNspiI0bCVidWukovYrI+N26qNkt6ojJrf&#10;ooqd2p6JoNaciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSc&#10;iaHU/roRDv+7Gib/uCZG9rIwat2qPJHHnl2xxJ5utsGhdrq+on+/u6OIxLegh8q0nYfPsZqH066Y&#10;iNeslYrbqpON3qiRkuKkkJngno2d25qMoNeZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh&#10;1ZmLodWZi6HVmYuh1ZmLodWZi6HV/rsRDv67Gib/uCVG9rMwatyrO5LHn12xxJ9stsGidLq+pH6/&#10;uqSHxbeih8qzn4fQsJyH1a2aiNmqmYreqJiO4qWXk+aflZngmpGc25ePn9eWjqHVlo6h1ZaOodWW&#10;jqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV/bsRDv67Gib/uSVG9rMvatyr&#10;OpLHn1yxxKBqtsGjc7q+pXzAuqWFxbajh8uzoYfRr5+H1qyeiduonIvfpJqN4Z+Zj+Ocmpjhl5ac&#10;3JSTn9iTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDW&#10;/bsRDf28GSb+uSRG9rQuatyrOpLHoFyxxKFotsGlcbq+p3rAuqeExbamh8yypIfRrqKH16mfiNuk&#10;nYneoJuK4JqajOGWm5PhlZub3ZKXntiRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GV&#10;oNeRlaDXkZWg15GVoNeRlaDX/LwQDf28GSb+uiNG9rQtatysOZLHoFuxxKNmtcGmbrq+qXjAuqmC&#10;xbaoiMywpYfSqqKH16afh9qhnofcm52I3pacit+Rm5DfkZ2Z3Y+bntmPmZ/Xj5mf14+Zn9ePmZ/X&#10;j5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/X/LwQDfy8GCb9uiJF9rUsatytN5PH&#10;oVqxxaVjtcKpa7q+rHW/uq1/xbOph8ytpYbSp6KG1qKhhtidn4bamJ6H25Kdid2OnY3djJ6U3I2g&#10;ntmMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/X+70Q&#10;Dfu9FyX9uyJF9rYratutNpPHolmxxadftcKtZrm/sXC+t61+xrCph82qpobRpKSF1J6ihdaZoYXY&#10;lKCG2Y+fh9qLn4vbiJ+Q24igmNiIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeI&#10;oZ3XiKGd14ihndeIoZ3X+r0ODfq+FiX8vCBF9rcqatuvNJTIpFWxxqtYtMOzX7e7sm6/sq1+x6yp&#10;hsymp4XQoKWE0pukhNSWo4TVkaKF1o2hhteJoYnYhqGN2IShk9eEopfWhKKX1oSil9aEopfWhKKX&#10;1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfW+b4ODPm/FSX6vR9F9rgnatuwMZTIqE2v&#10;x7JOssG4WLi0sXDBra1/x6mqhcuiqITOnaeD0Jemg9GSpYTSjqSF04ujhtSIo4jVhKOL1YKjkNWB&#10;o5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PV9MANDPfA&#10;EyT5vx1E9rolatqyLpXKr0CtyL09r7e2XbqusXLCqa1/xqWrhcmfqoPLmamDzZSog86Qp4TPjKaF&#10;0ImmhtGGpYfShKWK0oGljdKApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/S&#10;gKWP0oClj9KApY/S7MELDPXCEiT2wRpE970hatq0KZbNvCipu7tDs661YbyosXPBpa5/xaGthMeb&#10;rIPJlquDypGqhMuOqYTMi6mFzYiohs6GqIfOg6iJzoGnjM+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cn&#10;jc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43P38QJC/LFECPzxBZD9MEcad7CFY/BwCOsr7lM&#10;tqa0Zb2isnXAoLCAw52uhMWXrYTGk62Ex4+shMiMq4XJiauGyoerhsqFqojKg6qJy4Gqi8uAqozL&#10;gKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozL2sUICuvJDSLu&#10;yBJC78YVaNDSCoexvi+upbhUuJ+1aLyds3a/m7F/wZmwhMKUr4TDkK+FxI2uhcWKrobGiK2Gxoet&#10;h8aFrYjHg62Jx4Gti8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyL&#10;x4Csi8eArIvH1cYICdnMCiDlzw1A2NULX73WC4ilxDSmnLdauJm1a7uXtHe9lrN/vpWyhcCRsYXB&#10;jrGFwYuwhsKJsIfCiLCHw4awiMOFr4nDg6+KxIKvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SB&#10;r4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE0sgIB9PPCh3V1As9wtkLY6veEIObzjOZlMRTppG+&#10;Z6+QunS0kLd9uZG1hLyOs4a+jLKGv4qyh8CIsojAhrGIwYWxicGEsYrBgrGLwYGxjMKAsYzCgLGM&#10;woCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCzsoIBs7RChzG1wpB&#10;r+oOYZ3mHHiQ2jKIi9JMlInLX5yIxm6jiMN4qIXAfKuDv3+ugL2BsH+8g7F9vISyfLuGs3u7h7R6&#10;uoi0ebqJtXi5i7V4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5&#10;jLZ4uYy2ycsIBsjSCSKz3wlCoPwVWpPwKGqL5jl3hN9JgoHYW4uA02mRfNBxlnnNdpp2y3qddMp9&#10;nnLJf6BxyIGhcMeDom/HhaNuxoajbcaIpGzFiqVsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYul&#10;bMWLpWzFi6VsxYulbMWLpWzFi6VsxYulxM4HCrfZByaj+w49lv8eTo36L1uG8j9ngOtOcXvlW3l2&#10;4GWAcd1shG7acohr2XeLadd6jWfWfo5m1YCPZdSCkGTUhJFj04aRYtOJkmHSi5Nh0oyTYdKMk2HS&#10;jJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyT/7EYCf+xIx7/rjE6/6k+&#10;We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvI&#10;uH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJ&#10;ksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4&#10;wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2i&#10;S3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6e&#10;ybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6&#10;hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeL&#10;u7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZ&#10;mlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9&#10;osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EY&#10;Cf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTF&#10;uYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nK/7EXCf+yIh7/rjA6/6k9WeyjSnnYm1uYx5VyscWXe7XDmIO4wZmKu7+V&#10;i769kYzBu46Ow7qKkMW5h5LHuISVybeCmMq2gJvLtn6ezLV9o8yzfKfNr3yoy698qMuvfKjLr3yo&#10;y698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjL/7IXCf+yIR7/ry86/6o8WeykSXrYm1qZ&#10;xpZxssSYeLXCmYG5wJuIvL6Xir+8lIvCupCNxbmMjse3iJHJtoWUy7WDl820gZrOtH+fz7N+pM+u&#10;fabOq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajM/7IWCf+z&#10;IR7/sC46/6s7WeykSHrXnFmaxpdvssSZdrbCm3+5wJyHvb2aicC7lorDuZKLxreOjcm2io/MtIeS&#10;zrOEltCygZrRsoCf0q5/o9Kqf6XPpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fN&#10;pn+nzaZ/p82mf6fN/7MWCf+zIB7/sC06/6s6WeylR3rWnFmaxphtssSadLbCnH25v52Fvb2ciMG7&#10;mInFuJSKyLaQi8u0jI7Os4iR0bGFldOwg5rUsIKg1aqBotOmgaXQo4GnzaOBp82jgafNo4GnzaOB&#10;p82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafN/7MVCP+0IB7/sS06/6w5WeulRnvWnFibxplr&#10;ssSccrbCnXu5v5+DvryeiMK6mojGt5aJyrWSis2zjozQsYqP06+HlNauhZrYq4Of16aDotSig6TQ&#10;n4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bN/7QVCP+0Hx7/&#10;sSw6/6w5WeumRXvVnVibx5ppssSdcLbCn3m6v6CCvryfiMK5nIjHtpiIy7SUic+xkIvTr4yO1q2J&#10;k9msh5vbpoae2aKFodWehaTRnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWm&#10;zpyFps6chabO/7QUCP+0Hx3/sSw6/604WeumRXvVnVecx5tnssSebrbCoHe6v6GAvruhiMO4nofI&#10;tZqHzbKXiNGwk4rVrY+N2auMk92oipveooie2Z6IodWbh6TRmYemzpmHps6Zh6bOmYemzpmHps6Z&#10;h6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO/7QUCP+1Hh3/sis6/604WuumRHvVnVecx5xlssSf&#10;bLXCoXW6vqJ+v7ujh8S4oIfJtJ2HzrGZiNOulonYq5OM3KiQkuGjjprfnoye2pqLodWXiqTRlomm&#10;zpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabO/7QUCP+1Hh3/sio6&#10;/603WuunQ3zVnlWdx51jssSgarXCo3O6vqR8v7ukhcS3oofKs5+H0LCdh9WsmonbqZiM4KWXk+ae&#10;lJrfmZGd2paPoNaUjaPSk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OM&#10;pc+TjKXP/7UTCP+1Hh3/syo6/642WuunQ3zVn1Odx55gssWiaLXCpXC6vqZ6v7umg8W3pYfLs6KH&#10;0a+gh9eqnoncpJuL4J2ZjuOam5nglZac25OToNeRkaPTkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XP&#10;kI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XP/7UTCP+2HR3/syk6/642WuuoQnzVoFGdx59escWkZLXC&#10;p225vql3v7upgcS2qIjLsaWH0auih9eln4jbnp2I3Zebi+CSm5Pfkpyc3I+Yn9eOlaLTjZOk0I2T&#10;pNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQ/7UTCP+2HR3/tCk6/681&#10;WuqoQXzVok6cx6FascWmYLTCqmm5v61zvruufcS0qofLraWG0aeihtWgoIbYmZ+G25Kdid2NnY7d&#10;jJ6Y24yen9iLmqLUipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGK&#10;l6TR/7YSCP+3HB3/tCg5/7A0WuqpQH3VpEmcyKRVsMaqW7PDr2O3wLNsvbaufMWwqYfMqaaG0KOk&#10;hdScooTWlaGF2I+fh9qKn4vbh5+S2oihnNeIn6HUh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk&#10;0YecpNGHnKTRh5yk0YecpNGHnKTR/7YSCP+3Gx3/tSc5/7AzWuqqPn3WqESbyahPr8ewU7LFuFm1&#10;ubNtv7GtfcasqobLpaeFz5+mhNGYpITTkqOE1YyihteIoYrXhaGO14OiltaEpJ/UhKKj0YSio9GE&#10;oqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPR/7cRB/+4Ghz/tiU5/7ExWuqr&#10;PH7XrDuZyq1Ercm5Ra69uFm4srJvwKyufsaoq4XKoamEzZung8+VpoPQj6WE0oqkhtOGo4jUg6OM&#10;1IGjkdSApJnTgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHR&#10;/7gQB/+5GRz/tyQ5/7MvWumtOX7ZtC+WzLgyqcK9QLCztl26rLFxwaeufsWkrIXInauDypepg8yS&#10;qITOjaeEz4mnhtCFpojQgqaL0YCmjtF+ppTQfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32n&#10;ms99p5rPfaeaz32nms99p5rP/7kPB/+6Fxz/uSI5/7UtWuyzMHrdwB+QycMhqLW6SLSrtWK8prJz&#10;wKOvfsOgroTGmayDyJSrhMmPqoTKi6qFy4iphsyFqYjNgqiKzYCojc5+qJHNfKmWzXypls18qZbN&#10;fKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbN/LsOB/y8FRv+ux84/7cpWvC9JHTf&#10;0w6GucEqqqq5T7aktWW8oLJ0v56xf8Kbr4TDlq6ExZGthMaNrYXHiqyGyIesh8mFq4jJgquKyoCr&#10;jMp+q4/KfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LK8b0M&#10;Bvm+Ehr6vhs3/LolWufOE2jI2QuJrcMyp6G4VridtWi7m7N1vpmyf8CYsYTBk7CFwo+vhcOMr4bE&#10;ia6GxYauh8WErojGg62KxoGti8Z/rY7Hfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9&#10;rZDHfa2Qx32tkMd9rZDH38AIBfXCDxn2whY27sgVUM3cDGa12g+Iosk2oJq+VrCXt2q5lbV2vJS0&#10;fr6Us4S/kLKFwI2xhsGKsYbBiLGHwoawiMKEsInCg7CKw4Gwi8OAr43Dfq+Pw36vj8N+r4/Dfq+P&#10;w36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/D2cIHBeTHCxjvyBA00doLRbrpDmim3hiC&#10;mNE3lZHIU6GPwmWpjr5yro28e7KMuoG1ibiCt4e4hLiFt4W5g7aGuoK2h7qBtYi7gLWJu361irx9&#10;tIy8fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI291MQHBNbL&#10;CRXT1AsnveIMSan0FGWZ5iV4jtw5hojUT5CGz2CXhMxtnIPJdaB/x3iifcZ7pHrFfaZ5xICnd8OB&#10;qHbCg6l1woSqdMGGq3PBh6tywImscb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4ut&#10;cb+LrXG/i61xv4utz8YHAtDNCRLA2QksrPcPSJv6HlyP7zFrhudCdoDiUH5+3V+Fe9lpinfVbo90&#10;03OScdF3lHDQepZuz32Xbc5/mWzNgZlrzYOaasyFm2nMh5xoy4mdZ8qMnWfKjJ1nyoydZ8qMnWfK&#10;jJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydysgIAcLSBxOu5gktnf8VQZH/KFCH+jlcgfNI&#10;ZnztVG536F51ceRlem3ha35q33CBaN51hGbceIVl23uHY9p+iGLagYlh2YOKYNmFimDYh4te2IqM&#10;XtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NxMoHA7HaBBWf&#10;/w0okv8dN4n/LkOC/z1OfP1LV3f4Vl9v811laPBiamTtaW5h629xX+lzc13od3Vc53t2W+Z+d1rm&#10;gHhZ5YN5WOWFeljkiHpX5It7VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOO&#10;fFbjjnxW4458/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6&#10;wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+S&#10;eKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmt&#10;w7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv&#10;/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9&#10;fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqS&#10;vL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXG&#10;koK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JE&#10;SvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7B&#10;vH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/C/6obBf+qJxf/pzUv/6NESvqdUWXpl15+25RtlM+Sd6bFkoG0xJOItsOSjbjBj4+6wIuRvL+I&#10;k76+hZa/vYKYwbyAm8K8fp7CvH2hw7t7pMS7eqnEunmtxLV5rsO1ea7DtXmuw7V5rsO1ea7DtXmu&#10;w7V5rsO1ea7DtXmuw7V5rsO1ea7D/6sbBf+rJhf/qDQv/6RDSvmeUGXpmF1/2pVplc2UdKjFlH60&#10;xJWGtsKVjLnBkY67v42Qvb6Jkr+9hpTBvIOXw7uBmsS6fp3Fun2hxrp7pca5eqrGtXqsxrF6rcSx&#10;eq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3E/6saBf+rJRf/qTQv/6RCSvmf&#10;T2bomVyA2pZmlsyVcanFlXy0xJaDt8KXi7rAk4y8vo+Ov72LkMG8h5PDuoSWxbmBmca5f53HuH2h&#10;yLh8psm1eqrJsHurx6x7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63F&#10;/6wZBf+sJBb/qTMv/6VBSvmfT2bomVuB2ZhjlsyWb6rFlnm0w5eBt8GYibq/lYu9vpGNwLyNj8K6&#10;iJLFuYWVx7iCmMm3f53Ktn2iy7Z8qMuwe6nKrHyqyKh9rMWofazFqH2sxah9rMWofazFqH2sxah9&#10;rMWofazFqH2sxah9rMWofazF/6wZBf+sJBb/qjIv/6VBS/mgTmfnmlmB2Zlhl8uXbavFl3e0w5l/&#10;t8Gah7u/l4q+vZOMwbuOjsS5ipDHuIaTybaCmMu1f53NtH6jzrF8ps6sfajLqH2qyaV+rMalfqzG&#10;pX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzG/6wZBf+tIxb/qjIv/6ZAS/igTWfn&#10;nFeB2Zpel8uYaqzFmXS0w5p9t8Gbhbu+mYm/vJWKwrqQjMW4jI/ItoeSy7SDl86zgJ3Qsn+k0ax+&#10;pc+ofqfMpH+pyaGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzG/60Y&#10;Bf+tIxb/qzEv/6Y/S/igTWfnnVWB2Zxcl8qZaKzFmnK0w5x6uMCcg7u+nIm/u5eJw7mTi8e3jo3L&#10;tImQzrKEltGxgZ3TrICi06eApdCkgKfNoIGpyp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8ae&#10;gavGnoGrxp6Bq8aegavG/60YBf+tIhb/qzEv/6c/S/ihTGfnnlOB2Z1Zl8qbZazFnG+0w514uMCe&#10;gby9nojAu5qIxLiVicm1kIvNsouP0bCGldWuhJ7Xp4Kh1KOCpNGfgqfNnIOpypqDq8eag6vHmoOr&#10;x5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vH/60XBf+uIhb/qzAv/6c+S/ihS2jnn1GB&#10;2Z9Wl8qcYqzFnWy0w591uMCgfry9oIfBup2IxreYiMuzk4nPsI6N1K2JlNmohp3aooWh1Z6FpNGb&#10;habOmYWpypeFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavH/64XBP+u&#10;Ihb/rDAv/6c+S/iiS2jooU+B2aBTl8qeX6zGn2m0w6FyuMCifLy9ooTBuaCHx7Wch82yl4jSrpOL&#10;2KqOk9+ii5zcnImg1pmIo9KXiKbOlYipypSIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvH&#10;lIirx5SIq8eUiKvH/64XBP+uIRb/rC8v/6g9S/iiSmjook2A2aJQl8ugXKzGoWWzw6Rut8CleLy8&#10;pYLCuKSHyLSgh86wnYjVq5mK3aWXk+abkZvdlo+g15SNo9OSjKbPkYuoy5CKq8iQiqvIkIqryJCK&#10;q8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvI/64WBP+vIRb/rS8v/6g8S/eiSWjopEqA2aRN&#10;lsuiWKvGpGGzxKdqt8CpdLy8qX7CuKiHyLOmh8+soofXpJ2J3ZqajeGVmpvekZWf2I+TotOOkKXQ&#10;jo+ozI2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJ/68WBP+vIRb/&#10;rS4v/6k8S/ejSWnopkh/2qdIlcylU6rHqFyyxKxktsGubru9r3jAtqyEya6nh9Cmo4bVnaCG2ZOd&#10;id2NnZTdjZ2f2IuZodSLlqTQipOnzYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGp&#10;yYqRqcmKkanJ/68VBP+wIBb/ri4v/6k7S/ekR2npqER+26tDlM2pTKnIrVSwxrNcs8K3Zrm3sHfC&#10;sKuEyamnhs+hpITTl6KE1o6gh9mIn4/ah6Ga2IegodSHm6TRh5imzoeVqcqHlanKh5WpyoeVqcqH&#10;lanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK/7AVBP+wIBX/ri0v/6o6S/imRGjqq0B93K88ks+v&#10;QqbKtUmtxrxSsbm1Z7uwsHjDq6yEyaSphM2cpoPQk6SE04ujhtWFoozWgqKU1oOkndSDoqTRg56m&#10;zoSaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjL/7AUBP+xHxX/rywu&#10;/6s5S/ipQGfrrzt73rYzj9K6NKHMwjmqu7pVtbC0ar2qsHnDp62Ex5+qhMuYqIPNkKeE0ImlhtKE&#10;pIrTgKSQ03+ll9J/pqDQf6WmzoCgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4Cg&#10;qMuAoKjL/7ETBP+yHhX/sCsu/6w3TPqsO2XttTR44r8pidjMIJi+vz2usLhZuKmzbL6lsHrCoq6E&#10;xZusg8iUqoTKjqmEzIiohs6Dp4nPgKeNz36nk898qJrOfKmizXynqMt8p6jLfKeoy3ynqMt8p6jL&#10;fKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jL/7ISBP+zHRX/sSku/602TPyxNWLxvSpy5s0fgMjMIZux&#10;vEWyqLdeuaOzb76gsXvBnq+Ew5euhMaRrITHjKuFyYeqh8qDqonLgKqMzH2pkMx8qpXLeqqcynmr&#10;pMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TK/7MRBP+0GxT/syYu/68z&#10;TP25K13ryh9p0t8Rf7nMJ5ynvUyxoLdiuZ20cb2bsny/mrGEwZSwhMOPr4XFiq6Gxoath8eDrInH&#10;gKyLyH6sjsh8rJLIe6yXyHmtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5&#10;rZ7H/7UQA/+2GRT/tSQt/7QsSfLFH1TW3RJiwd8TgazNLpqfwE+rmrhlt5e1cruWtHy9lbKDv5Gx&#10;hcGNsYbCibCHw4aviMODr4nEga+LxH+ujcV9rpDFe66UxXqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+Z&#10;xHqvmcR6r5nEeq+ZxHqvmcR6r5nE/7cOA/+4FhP/tyAt+b8fQdzZEUTE6xJmsd8YgaDQM5WXxlCj&#10;k8BjrZG7cbORuHu4kLaCu460hb2Ls4a/iLKHwIayicCEsYrBgrGLwYCxjcF+sY/CfLGSwnuxlcF7&#10;sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXB9LoLA/27EhL+uxss5dAPMsjp&#10;D0q08hVnouIifZbWN42Pzk+YjMhhoIrEbqaKwXiqh799rYS+gLCBvIKxf7uEs327hbR7uoe1ermJ&#10;tXm5i7Z3uY22driPt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3&#10;3L4GAvjADhHuyA4iy9sLLrb4EUyl9R1jl+gsdY3fPYGH2FCLg9NgkoLPbJd/zXObfMt3nXnJeqB3&#10;yH2hdcd/o3PGgqRyxYSlcMWGpW/EiKZuxIqnbcONp2vDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvD&#10;kKhrw5Coa8OQqGvDkKhrw5Co18AGAdvGCA7L0woVuOgMMqb/FUqY+iZcjfA3aYXpRnR/5FN7fN9g&#10;gXjcaIV02m2JcNhxi27WdY1s1XiPatR7kGnTfpFn04CSZtKDk2XShZRk0YeUY9CKlWLQjpZi0I6W&#10;YtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6W0cIGAc3LCQW62gcZqP4OMZn/HUOO&#10;/y9Rhfo/XH70TWR58Fhqc+xfb23qY3Np52l2Z+VueWXkcntj43Z9YuJ5fmDhfH9f4H6AXt+BgV3f&#10;g4Jc3oaDW92JhFrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2Fy8QG&#10;ALvRBgep5wYamv8TK47/JDmF/zZEfv9ETXn/UVVx+1dba/ddYGX0YmRi8mhnX/Btal3vcWxb7XVt&#10;Wu14b1nse3BY635xV+qBclbqhHJV6YdzVOmKdFPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT&#10;6I51U+iOdVPojnVT6I51vMkFAKvbAQia/wsWj/8ZI4X/Ky1+/zk3eP9GQHD/Tkdp/1RNYv9aUl7+&#10;YVZa/GZZWPtrW1X5cF1U+HReUvd4X1H3e2BQ9n5hT/WBYk/1hGNO9IdkTfSLZUzzkGZM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn&#10;7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vA&#10;eaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+i&#10;LBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGb&#10;ucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarH&#10;ipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBs&#10;eeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8&#10;wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/&#10;oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/&#10;nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7/6EYA/+jKxD/oDol/5xIPP+XVlP4k2No7JJpeuGRc4rYj3yY0I6EpMqOjK3GjZC0&#10;xIqTt8OGlbjChJi5wYGbusF/nbvAfaC8wHukvMB6p73Aeay9wHiwvb14s7y4eLO8uHizvLh4s7y4&#10;eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8/6EYA/+jKhD/oTkl/51IPf+YVVT3lGFp65Rme+CS&#10;b4zWkXiazpCCpsiPibDEj4+2w4uRt8KIlLnBhJe6wIKavMB/nb2/faC+v3ukvr56qL++eK2/vXix&#10;vrh4sr60ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9/6IYA/+kKRD/oTgl&#10;/51HPf+ZVVT3ll5p65Vje+CUbI3VknWczZF/qMeRh7LEkY62w42QuMGJk7rAhpa8v4KZvb9/nL6+&#10;faC/vXulwL15qsC9eLDAuHmwwLR5sb+verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96&#10;sr2verK9/6MYA/+kKRD/ojgl/55GPf+ZVFX3l1xp65dgfN+WaY3Vk3KdzJJ8qsWShbTEkoy2wo+P&#10;ucGLkrvAh5W9voOYv72AnMC9faDBvHulwrx5q8K5ea/CtHmvwbB6sMCse7K+rHuyvqx7sr6se7K+&#10;rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+/6MYAv+lKBD/ojcl/59GPf+aU1X3mVpp65lefN+XZY7U&#10;lW+dy5R5q8WTgrTElIq3wpGOucCMkLy/iJO+vYSXwLyAm8K7faDDu3umxLp6rcW0eq7Er3qvwqx7&#10;sMCofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG//6QYAv+lKBD/ozYl/59F&#10;Pf+aU1X3mldp65tbfN+ZYo7Ul2uey5V2rMWUgLTDlYi3wZONusCOj72+iZLAvIWVwruBmsS5faDG&#10;uXuox7R6q8eve63Fq3uuw6d8r8GkfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+k&#10;fbG//6QYAv+mJxD/ozYl/6BEPf+bUlb3nFVp65xYfN+bXo7UmWeeypdzrMWWfLTDl4W3wZaLu7+R&#10;jb69i5DBu4aUxLmBmce3fqDJtnypyq57qsiqfKzGpn2txKN+r8GgfrG/oH6xv6B+sb+gfrG/oH6x&#10;v6B+sb+gfrG/oH6xv6B+sb+gfrG//6UYAv+mJg//pDUl/6BEPf+cUVb3nlNp655Ve9+eWo3Um2Se&#10;yplvrMWYebTDmYK4wZmKu76UjL+8jo7DuYiSx7eCmMu1fqHNr3ynzal9qcqlfqvHon+txJ9/r8Kd&#10;gLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG//6YYAv+nJg//pDUl/6BDPv+d&#10;UFX3n1Fo66BTe+CgV43Unl+eyptrrMWbdbTDm364wJuHvL2XisC6kYzFt4qQyrSEl8+ygKPSqH+l&#10;z6OAqMuggKvHnYGtxZuBr8KZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/&#10;/6YYAv+nJQ//pTQl/6FDPv+eTlX4oU5o7KJQeuCjUozVoVudy55mrMadcbTDnnq4wJ6EvLybiMK5&#10;lYrHtY2NzrCGltSpgqDWoYKk0J2CqMuag6rImYOtxZeEr8KWhLDAloSwwJaEsMCWhLDAloSwwJaE&#10;sMCWhLDAloSwwJaEsMCWhLDA/6YYAv+nJQ//pTQl/6FCPv+fTFX4okxn7KVNeeGmTovVpFaczKFh&#10;qsahbLPDona3wKKAvbygh8O3mojKspOK0qyLlNugh5/Ymoak0ZeGp8yVhqrIlIesxZOHrsOSh7DA&#10;koewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DA/6cYAv+oJA//pjMl/6JCPv+gSlT5&#10;pEpm7adKeOKpS4rWqFGazaZbqcelZbLEp3C2wKd6vLymg8O2oofLr52I1qWXleaXj57ak42j0pGL&#10;p82Qi6rJkIqsxo+KrsOPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDB/6cY&#10;Av+oJA//pjMl/6JBPv+iSFT5pkdm7qpHd+OtR4jZrUuYz6xUpsisXq/Gr2izwrFzub6yfcCyqofL&#10;paKG1ZSci96Pmp3ajZWi04ySps6LkKnKi46rx4uNrcSMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GM&#10;jK/BjIyvwYyMr8GMjK/B/6gYAv+pJA//pzIl/6NBPv+kRlP6qURk761DdeSxQoXbtESU0rVKocu3&#10;U6vKvl+tvbduuLKwfMKpqobLnKWE0o2gh9iGoJfZh56i04eYpc+HlajLh5OqyIiRrcWIkK/CiJCv&#10;woiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/C/6gYAv+pIw//pzIl/6NAPv+mQ1L7q0Fj&#10;8LE/c+e3PYLevjuP1sQ/mszFSqa8vF2ysbVvu6qwfcOjq4TJlqeDzoqkhtOBo5DVgaWf0oKhpc+C&#10;nKjMg5mqyYSWrMaFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7D/6kYAv+q&#10;Iw//qDEl/6Q/Pv+oQFH8rzxh87Y5cOq/N33jyjWH1NE3lb7CS6mwuWC1qLRwvaOwfsKdrYTHkqqE&#10;y4inhs6Apo3QfaeY0H2opM5+pKjLf5+qyYCbq8aBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3E&#10;gZitxIGYrcSBmK3E/6oXAv+qIg//qDAl/6U+Pv+rO0//tDdd9r0zauvKMXXc2imCxM44mbLBT6un&#10;uGO3obRzvJ6xf8GYr4TEj6yEyIeqh8qAqYzMfKmTzHqqnMt5q6bKeqeqyHyiq8d9nq3EfZ6txH2e&#10;rcR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3E/6oWAv+rIQ7/qS4l/6c8Pv+wNkz8ujBZ78gs&#10;Yt7ZJ23L3CaGtsw8m6jBVKufuWa2m7V0vJmyf7+VsITCja+FxIath8aBrIvIfayQyHusmMh5rZ/H&#10;d62nx3eqrMZ5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3E/6sVAv+sIA7/&#10;qy0k/6s2O/+2L0jzxChR4NYmVszkInG72iiIqsxBm5/DV6mZvGmylrd2uZS0gL2RsoXAi7GGwYaw&#10;iMOBr4vEfq6PxXuulMV6r5rEeK+gxHWvp8R0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2u&#10;w3StrsN0ra7D/6wUAv+tHw7/rCsk/7AvN/q/JUHk0SBFzuQdW73pInSt2iyJn85FmZfGWqSTwGqt&#10;kbt2s5C4f7eNtoS7ibSGvYWyiL+CsYvBf7GOwXyxksJ6sZbBebGbwXiyocB0safBdLGnwXSxp8F0&#10;safBdLGnwXSxp8F0safBdLGnwXSxp8F0safB/64SAf+vHQ3/rigk/7gkMerLGjXQ4hdDv/AdXq/o&#10;JXWg2zGHltFIlJDKXJ6NxWqli8F2qom+fa+FvICygrqDtH65hrZ8uIm3ebeMuHe3j7l2tpO6dbaX&#10;unS2nbpzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5/7AQAf+xGg3/sSUj&#10;88QXJ9TfECvB7xdIsPcgYKHqK3OV3zmCjddMjYjRXZWGzGqbhMl0oIDGeaR9xH2mesKAqXfBg6p1&#10;wIasc7+KrXG/ja5vvpCvbr6Ur2y+ma9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+&#10;oK9rvqCv/7MOAf+0Fgz8vBca1tYLFsPtEDCy/BlKovklXpbtM26M5UF6hd5Pg4HZXop/1WqPetJw&#10;k3bPdZdzznmZccx9m2/LgJ1tyoSea8mHn2nJiqBoyI6hZ8eSomXHlqJkx5yjZMeco2THnKNkx5yj&#10;ZMeco2THnKNkx5yjZMeco2THnKNkx5yj9LYKAf+4EgvVzAoLxNsKGbL8ETOj/x1IlvwsWIzzO2WE&#10;7ElvfudVdnrjYHx132eBcd1thG3bcodq2XaJaNh6i2bXfY1k1oGOY9WEj2HUiJBg04uRX9OPkl7S&#10;lJJc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmT3LsEANjDBwTE0QgHs+gK&#10;HKP/FDGW/yRDjP80UIT7Qlp99k9iePFaaHHuX21r62RxZ+lpdGTnbnZi5nN4YOV3eV/kentd4358&#10;XOKBfVvihX5a4Yh/WeCLgFfgkIBW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW&#10;35WB1L0FAMTIBwC02QUKo/4NHJb/GiyL/ys6g/86RHz/SE11/1JTbv1XWGf6XVxj92JfYPZnYl30&#10;a2Rb829lWfJzZ1fxd2hW8XppVfB9alTvgGtT74RrUu6HbFDui21P7ZBuT+2Qbk/tkG5P7ZBuT+2Q&#10;bk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuxsAFALTQBAGj4wIKlv8QGIv/ICSC/zAvev8/N3L/SD5q/05D&#10;ZP9USF7/WUxb/19PWP9kUlX/aVRT/21VUv5xV1D9dFhP/HhZTvt7Wk37f1tM+oNcS/mGXUn5i15I&#10;+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBftccCAKTaAAGW/wYHiv8UEYH/&#10;JBp5/zMicP87Kmj/QjFh/0o2XP9RO1f/Vz9T/11CUP9iRE7/Z0ZM/2xISv9wSUn/dEpI/3dLRv97&#10;TEX/f01E/4NOQ/+HTkL/i09B/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQ&#10;/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/R&#10;eJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRx&#10;wKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aE&#10;h96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCr&#10;xHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/&#10;jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxx&#10;rarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ES&#10;Af+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi&#10;0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqsRxwKrEccCq/5ISAf+WJwr/ljsc/5RLMP+QWUP/j2NU+o5pZPGNcHLpi3p+4omCidyF&#10;iZLYgo6Z1H+TntF9l6LPe5umzXmeqMx3oqrLdqWsynSprclzra7JcrKvyXG3r8hxvK/Cc72uvnS9&#10;r750va++dL2vvnS9r750va++dL2vvnS9r750va++dL2v/5MSAf+XJwr/mDsc/5VLMP+RWUT/kWBV&#10;+pBmZPCPbXPojXeA4YyAi9uIh5TVhY2c0oKRoc9/lqbMfZmpy3udrMl5oa7Id6Wwx3apscZ1rbLG&#10;dLKzxnO5s8J1urO8dbqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqz/5QRAf+Y&#10;Jwr/mTsc/5ZLMP+SWUT/kl5V+pJkZfCRanTnj3OB4I59jNmLhZbUiIue0IWQpM2ClKnKf5ityH2c&#10;sMd7oLLGeaS0xXiotcR2rrbEdbS2wXa3trx3t7a3d7e2s3i3trN4t7azeLe2s3i3trN4t7azeLe2&#10;s3i3trN4t7azeLe2/5URAf+ZJwr/mTsc/5dKMP+TWET/lFxV+pRhZfCTZ3TnkXCC3496jtiNg5jS&#10;i4qgzoePp8uEk6zIgZewxn+bs8R9n7XDe6S3wnmpucJ3r7nCdrW5vHi2uLh4trizeLa3sHm3t7B5&#10;t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3/5YRAf+aJwr/mjsc/5dKMf+UVUT/lllV+pZe&#10;ZfCVZHTnk2yC3pF2jtiPf5nRjYiizYqOqcmHkq7GhJazxIGatsJ+n7nCe6S6wXmqusF3sbq9eLW6&#10;t3i1ubN5tbmveba4rHq2t6x6tresera3rHq2t6x6tresera3rHq2t6x6tresera3/5cRAf+bJgr/&#10;mzsc/5hJMf+WU0T/mFdV+phbZfCXYXTnlmiC3pNyj9aRe5rQj4Sjy42Mq8eKkbHEhpW2w4OZuMF/&#10;nrrBe6S7wHmrvL93s7y4eLO7snm0u655tbqrerW5qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2&#10;uKh7trioe7a4/5cRAf+bJgr/nDoc/5hJMf+YUUT/mlRU+ptYZPCaXXTnmGOC3pZtj9aTd5rQkYCk&#10;yo+JrMaNj7PDiZS3woSYusB/nry/e6W+v3muvrl4sr6yebK9rXqzvKl7tLqme7W5pHy2uKR8trik&#10;fLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4/5gRAf+cJgr/nDkc/5lIMf+ZT0T/nFJU+51VY/Gd&#10;WnPnm1+B3plpj9aWcprPk3ylypGFrcWQjbTDi5K4wYWWu7+Anb69e6XBu3mvwbJ6sMCse7G+qHuz&#10;vaV8tLuifbW5oH22uKB9trigfba4oH22uKB9trigfba4oH22uKB9trigfba4/5kRAf+dJgr/nTkc&#10;/5lHMf+bTUP/nk9T+59SY/GgVnLon1uA351kjteabZrQl3ekypSBrcWSirXCjpC5v4eVvb2AnMG7&#10;e6fEs3qtxKt7r8KmfLG/o32yvaB+tLuef7W5nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/&#10;tricf7a4/5kRAf+eJgr/nTgc/5pHMf+cS0L/oE1S/KJQYvKjU3Hpo1d/4KFejNieZ5jQm3Gjyph7&#10;rcWVhbTCko26voqSv7qBm8W3fKnJq3yrx6R9rsOgfrDAnX+yvZuAs7uZgbW6mIG2uJiBtriYgba4&#10;mIG2uJiBtriYgba4mIG2uJiBtriYgba4/5oRAf+eJgr/njgc/5pGMv+eSUL/okpR/aRNYPOmUG/q&#10;p1R94aZYitqkYpbSoWuhy511q8aagLPCmIq6vI6PwraDmcusfabOon+qyZ2ArcSagbDAmIKyvpeD&#10;s7yVg7W6lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4/5oRAf+fJgr/njcc/5tG&#10;Mv+fR0H/pEhQ/qdKX/SpTG3rq1B746xUh9yrXJPUqWWdzqZvp8ijerDDn4S4u5aLxLCMmc6gg6TR&#10;mYSpypaFrcWUha/Bk4WxvpKFs7yRhbS6kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmR&#10;hbW5/5sRAf+fJgr/nzcc/5tFMv+hRUD/pkZP/6pHXfatSWvtsEx45rNPg9+0VY7ZtV+X07VpoM61&#10;dqfBq3y2sJ+FxKGVks6UjqPSkIuoy4+KrMaOiq/Cjomxv46Jsr2OiLS7joi1uY6ItbmOiLW5joi1&#10;uY6ItbmOiLW5joi1uY6ItbmOiLW5/5sRAf+gJgr/nzYc/5xEMf+jQz//qENO/61EW/ixRWjwtkh0&#10;6btMfuPAUYffxluO1shrlMa9caa1s3i1paiBw5Sfjc2JnKLSh5SnzIiRq8eJj67DiY6wwImNsr6K&#10;jLO8iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6/5wQAf+hJgr/oDYc/55CMf+l&#10;QD7/q0BM/7FAWfq3QWTzvURv7sVJd+XOUnzd1mJ/zM5okrzFbqSru3a0mrF/wYqqist/p53PgJ+o&#10;zIKZq8eDla3EhJOvwYWRsb+Gj7O9h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7&#10;/50QAf+iJgr/oDUc/6A/MP+nPT3/rjxK/7U8Vfq9PWDwxkJn5tFKbN7eTnbN2leHvtBilq7FbqWh&#10;vHmylbSDvYatiMZ7qpTKeKuoyXuiq8d+nK3EgJmvwoGWsMCClLK+g5KzvIOSs7yDkrO8g5KzvIOS&#10;s7yDkrO8g5KzvIOSs7yDkrO8/54QAf+iJgr/oTQc/6I8Lv+qOjv/sjhH/Ls3UfLFOljm0UFc295C&#10;ac3iRny+11GMrsxfm6HDbaiYvHmykbWEu4WxicJ8rpHFeK6fxXWtrMV4pa7EeqCvwnycsMB+mbG+&#10;f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9/54QAf+jJQn/ojQc/6U5Lf+uNTj/&#10;uDNC9MMzSufQOE7Z3jlay+Y9br7gQoCu1FCQoctfnZjDbaiRvXmxi7iDuIO0iL19sZDBebGawXWx&#10;pcFyr6/CdaivwXejsMB5n7G/e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9/6AQ&#10;Af+kJAn/ozIc/6g0K/+zLzT5vy086c0vQNneL0rK5zRfveo6c6/eQYOh01GRl8tgnZDEbqaMv3qt&#10;hruBs3+4h7h6to27d7WVvHW1n7xytKi9brOyvnGssr50p7K+dqOyvXajsr12o7K9dqOyvXajsr12&#10;o7K9dqOyvXajsr12o7K9/6EQAf+lIwn/pDEc/60uJ/+5KS/uyCYz2twmN8rnLE+98jJjr+g5daHd&#10;QoSW1FOQj81imorHcKKGw3qogL+ArXu9hbF2u4u0c7mStXG5mrZwuaO1bbmrtmq4tLhrsra4bqy2&#10;uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4/6MQAf+nIgn/pS8b/7MnIvTCISbd2B0k&#10;y+cjPL3yKlOv8zJmoec7dpXeRoON1laNh9BkloTLcZx/yHihesV+pXbCg6lywYmrb7+PrWy/lq5r&#10;vp2uar+mrmi/rq5lvbiwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7Blubuw/6UQAf+o&#10;IAj/rCYX/LsdGuPRExnM5RkpvfIiQa/9KlWh8zRmluk/dIzhS3+F21mIgNVmj3zRb5R3znaZc8t8&#10;nHDJgZ9tyIehaseMo2jGkqRmxZmlZMWgpWTFqKVjxrKkYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLum&#10;YMS7pmDEu6ZgxLum/6gQAP+qHgj/sx0R7MkOD87jDhW+8hgtr/4iQ6H/LVWW9DlkjOxFb4TlUXl+&#10;4FyAedxnhnTZbopw1nSObNN5kWnSf5Nn0ISVZM+Kl2LOj5hgzZWZX82cml7NoptdzaubXM20mlzN&#10;tJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSa/6sPAP+tGgfywA0IztMKBr7wDhqv/hkwof8k&#10;Q5X/MlKL+D9eg/FLaH3sVnB36F92ceRlemzhbH5p33KBZt14hGPcfYZh24KIX9qHiV3ZjItb2JKM&#10;WdeYjVjWno1X1qWOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayO/68NAP+3DgPN&#10;yQgBvtgJCa79EByh/xwvlf8pP4v/N0yC/kVWfPlQXnX0WWRu8V9paO5kbWTranBh6nBzX+h1dV3n&#10;endb5n94WeWEeVjkiXtW4458VeKTfVTimH5S4Z5+UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGl&#10;f1HhpX9R4aV/8bQIAM7ABgC9zgcBruAHC6D/EhyU/yAriv8vOIH/PUN6/0lLc/9SUWz+V1dl+11b&#10;YfljXl73aGBb9W1iWPRyZFbzd2ZV8ntnU/GAaFHwhGlQ8IlqT++Oa07uk2xM7pltS+2fbkvtn25L&#10;7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9u0bkDALzFBQCt1gMBn/gLC5P/FhiJ/yQkgP80L3n/&#10;QTdw/0g+aP9PQ2L/VUdd/1pLWf9gTVb/ZVBT/2pRUf9uU0//clRO/3ZVTP57Vkv9f1dJ/YRYSPyI&#10;WUf7jVpG+5NbRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcvb0DAK3NAQCe3wAB&#10;kv8NCIf/GRJ+/ykbdf81I2z/PCpk/0MvXv9KNFj/UDdU/1Y6Uf9bPE7/YD5L/2RASv9oQUj/bEJG&#10;/3BDRf90RET/eEVC/31GQf+BR0D/hkg//4xJPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/&#10;kUo9/5FKrsUAAJ7XAACP9QABhv8PBHz/Gwtx/yQRZ/8sF1//NRxZ/z0hVP9FJk//SylM/1IsSP9X&#10;L0b/XTBE/2EyQv9mM0D/ajU//242Pf9zNzz/dzg7/3w5Ov+BOjj/hjo3/4w7Nv+SPDb/kjw2/5I8&#10;Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5&#10;fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxl&#10;yZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4MTAf+EIgb/hTUU/4NG&#10;JP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO&#10;3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHO&#10;aNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRw&#10;moXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjS&#10;kc5o0pHOaNKRzmjSkc5o0pHOaNKR/4QTAf+FIgb/hjUU/4RGJP+AVTT/hF1D/4VlUP+DbV34gHVo&#10;8n1+cex6hnnod41/5XWTheJymIngcJ2M326ijt1sppDca6uS22mvlNpotZXaZ7uV2mbDltpmzJbT&#10;aM+WzGnPlchqz5bIas+WyGrPlshqz5bIas+WyGrPlshqz5bIas+W/4USAf+HIgb/hzUU/4VGJP+E&#10;VDX/iFxD/4hkUf6Ha173g3Jp8YB8c+t9hXvneoyC43eSh+B0l4zecpyP3HChkttuppTZbKqW2Wqw&#10;mNhptpnXaL2Z12jGmtNozJrMasyZxmvMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJrCbMya&#10;/4YSAf+IIQb/iDUU/4ZGJf+HUzX/i1tD/4xiUf6Kal72h3Fq8IR6dOqAg33lfYqE4nqQit52lo/c&#10;dJuS2nGgldhvpZjWbaua1Wuwm9Vqt5zUab+d1GnJncxryp3GbMmdwG3Jnb1uyZ29bsmdvW7Jnb1u&#10;yZ29bsmdvW7Jnb1uyZ29bsmd/4cSAf+JIQb/ijUU/4hGJf+KUjX/jlpD/49hUf6OaF72i29q74d4&#10;demEgX7kgIiG4HyPjN15lJHadpqV2HOfmdVwpZvUbqqe022xn9JruKDSa8KhzWzHocZux6HAbseh&#10;u2/Hobhwx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4cMeh/4gRAf+KIQb/izUU/4lGJf+NUTX/&#10;klhD/5JeUf6QZV72jmxr74t1duiHfoDjhIaI3n+Nj9t7k5TYeJmZ1XWenNNypJ/RcKqi0G6yo9Bt&#10;uqTObMSlxm/EpL9wxKW6ccSltXHEpbJyxKSycsSksnLEpLJyxKSycsSksnLEpLJyxKSycsSk/4kR&#10;Af+LIQb/jDQU/4pGJf+QTzT/lFZD/5RbUf6TYV72kWhr7o5wduiLe4Dih4OJ3YOKkdl+kZfVepec&#10;03edoNB0pKPPcaqmzm+zp81uvajHcMKovnHBqbhywam0c8Gpr3TCqK10wqetdMKnrXTCp610wqet&#10;dMKnrXTCp610wqetdMKn/4oRAf+MIQb/jTQU/4tGJv+TTjT/llNC/5dYUP6WXl72lGRq7pJsdueP&#10;doHhjICK3IeIktiCj5nTfZWf0Hmco851o6fMcquqy3C0q8hwv6y/c76st3S+rbJ1vqyudr+sqna/&#10;q6h3wKqod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8Cq/4sRAf+NIAb/jjQU/41FJv+WTTP/mVBB&#10;/5pVT/+aWl33mGBp75VodeiScIDhj3uK3IuEk9aGjJrSgJOhznuapsx3oqrKdKuuyHK4r8B0vK+3&#10;dbywsHa8sKt3vK+oeL2vpXm+raN5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6t/4sQAf+O&#10;IAb/jzQU/49EJf+YSjP/m01A/51RTv+dV1v4nFxo8JpjdOiXan/ik3WK3I+Ak9aKiZvRhJCjzX6Y&#10;qcl5oq7Hda2xxHS6s7d2ubOveLmzqnm6s6Z6urKje7uxoHu8sJ98va6ffL2un3y9rp98va6ffL2u&#10;n3y9rp98va6ffL2u/4wQAf+PIAb/kDQU/5JDJf+aSDL/nUo//59OTf+gU1r5oFhm8Z9fcuqcZX3j&#10;mG+I3JN6ktaPhJvQiI2jy4GWq8d7obHFdrC1une3tq95t7aoeri2o3y4tP/i/+JJQ0NfUFJPRklM&#10;RQAFCaB8ubOefbqynH67sZt+vLCbfrywm368sJt+vLCbfrywm368sJt+vLCbfryw/40QAf+PIAb/&#10;kTQU/5RDJP+bRjH/oEg+/6JLS/+kUFj6pFVk86RacOuiYXvkn2mF3ppzkNeVfpnQjoijyoWTrMR9&#10;oLS9eLC5r3m1uaZ7trihfbe2nX64tZt/ubSZf7qzmIC6speAu7GXgLuxl4C7sZeAu7GXgLuxl4C7&#10;sZeAu7GXgLux/40QAf+QIAb/kTQU/5dCJP+dQzD/okU9/6VISf+oTFX8qVFh9apXbO6pXXfnqGOB&#10;4aRti9aeeZbLlYOiwIuOrbaDmraufqq7pHyzvJ5+tbqagLe3mIG4tZaBubSVgrqzlIK6spOCu7GT&#10;gruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgrux/44QAf+RIAb/kjQU/5lBI/+fQS//pEI7/6hFR/+s&#10;SVP+rk5e9bBTaOyyWnLks2F7269uhMymdpTAnH6itJKIrqmKlLeghaS9mYKxvpWDtLuThLa4koS4&#10;tpGEubSQhLmzkIS6spCEurKQhLqykIS6spCEurKQhLqykIS6spCEurKQhLqy/48PAf+SIAb/kzQU&#10;/5o/Iv+hPy7/p0A6/6xCRf+wRlD5s0ta8LdSY+i7WWvfvWRy0bZsgsSsc5O2o3qhqpmDrp6SkLeU&#10;jZ++jouxv4yJs7yMibW5jIi3toyIuLWMh7m0jIe6s4yHurKMh7qyjIe6soyHurKMh7qyjIe6soyH&#10;urKMh7qy/48PAf+SHwb/lDQU/5w9If+jPC3/qj04/69AQv+0REz1uklV7L9RXOTGWmHYxWJvybxp&#10;gbuycJKtqnegoKGArZObi7eJlpu9g5Wvv4SRs7yGjrW5h422t4eMt7aIi7i1iYq5tImKurKJirqy&#10;iYq6somKurKJirqyiYq6somKurKJirqy/5APAf+THwb/lTQV/547IP+lOSv/rDo1/7M9P/u6Qkfx&#10;wUhO6MlRUt/RW1nPymBtwcJngLK5bZCksXSfl6p9q4qkiLV/oJe7eJ+svnyas7x/lbS6gZK2uIOQ&#10;t7eEj7i1hI25s4WNurKFjbqyhY26soWNurKFjbqyhY26soWNurKFjbqy/5EOAf+UHwb/ljMV/6A4&#10;H/+oNin/sDgy/7g6O/bAP0HsykdF49ZURdbZV1jH0F5ruMhkfqrBa46cunKcjrR6qICuhbJ2q5S4&#10;b6upunKltbp3nbW5epm2t32Wt7Z+k7m0f5G6soCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GA&#10;kLux/5IOAf+VHwb/lzMV/6I1Hv+rMyf/tDQv+b42Ne3JPTji1kg42eBNRc3fVla/2FxpsNBie6HJ&#10;aIuTw2+Zhb53pHi6g61uuJOzaLiotmmyuLZvp7e2c6G4tXacubR4mbqzepa7sXuVvLB7lbywe5W8&#10;sHuVvLB7lbywe5W8sHuVvLB7lbyw/5MOAf+WHwX/mTMU/6UwHP+vMCP9ui8p8MYyLePUOyzW4EA6&#10;y+VITMDhTlyz3VZspdhdepjSZYiKzm2Ufcl2n3PEg6dswJGsZ76hr2W+tq9mtLuxa6u7sW6lu7Fx&#10;oLywc529r3Sava50mr2udJq9rnSava50mr2udJq9rnSava50mr2u/5QOAf+YHgX/nTES/6ktGf+0&#10;Kh71wiki5NEtIdXgMyzJ6Dw/vuhDUbHlSWGk4k9wl99WfYraYIiA02uSeM13mnDIgqFqxY6lZsOb&#10;qGXDrKdhwr2qY7i/q2awv6xpqr+sbKW/q22iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKptosCq&#10;/5UNAP+aHgX/oiwQ/60oFfu7IxjozSAX1d8lHcjoMDG87zlEsOxAVaPqRmSX6E1xi+NVfYHcYYZ5&#10;1WyOctF3lWzNgZpnyoueZMiWoGHIo6FgyLOhXcfDo1++xKVhtsOlZLDDpWWsw6VlrMOlZazDpWWs&#10;w6VlrMOlZazDpWWsw6VlrMOl/5cNAP+cHgX/piYN/7QgD+/GFw/W3RYOyOkjIrvzLjav9DZIovI+&#10;WJfxRmWL609wgeVYenrfZIJz2m2IbdZ2jWjTf5Jk0IiVYM+SmF7OnZlczamaW865mVnNyJpaxcqc&#10;XL3JnV64yZ5euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5euMme/5oMAP+fHQX/rB8I+L4TCNjWCwTI&#10;6BUTuvQiJ676LTmi+jZKlvo/WIv1SGOC7lJteuhcdXLkZHtt4G2AaN11hWTafohg2IaLXdaPjVrV&#10;mI9Y1KKQV9SukVbUvJBW1M2QVs3RklfI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGT/5wL&#10;AP+jHQT/tRID1MkKAsjaCwa59BYXrP8jKqH/LjuV/zhJi/9CVYL4TF968lZnc+5ebWvqZHJm52x3&#10;YuR0el/ifH1c4YN/Wt+Lglfek4NV3ZyFVNylhlLcr4ZS3LuGUdzMhVLa2oVS2tqFUtrahVLa2oVS&#10;2tqFUtrahVLa2oVS2tqF/6AKAP+tEwHUwAgAxs4IALnjCwir/xcZn/8kKpT/MDmK/zpFgf9GT3r9&#10;UVhy+Fhea/VeY2XyZWhg72xrXe1yblrreXBX6oByVemHdFPnj3ZR5pZ3UOaeeE7lp3lN5a96TeS7&#10;ekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6/6QHANi4BADExAYAt9MHAarzDQue/xoa&#10;k/8nKIn/MzWA/z8/ef9KR3D/UU5p/1dTYv1dV177ZFta+WpeV/dwYFT2dmJS9HxkUPODZU7yimdM&#10;8ZFoS/CYaUrwn2pJ76drSO+wbEfut2xH7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rds3a8AAMW8&#10;BAC1ygQAqNsFApz/EAuR/x0Xh/8qI37/Ni12/0E2bf9IPGb/T0Jg/1VGW/9bSlf/YUxT/2dPUf9t&#10;UU7/clJM/3hUSv9+VUj+hFZH/YtYRfySWUT7mFpD+59bQvqnXEH6rFxB+qxcQfqsXEH6rFxB+qxc&#10;QfqsXEH6rFxB+qxcyLYBALXBAwCn0QEAmesFAo//EgmF/yASfP8sG3P/NSNq/z0qYv9EMFz/SzRX&#10;/1I4U/9YO0//Xj1M/2M/Sv9oQEf/bUJF/3JDRP93REL/fUVA/4NGP/+KSD3/kEk8/5dJO/+eSjv/&#10;o0s7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLtroCAKbKAACY3AAAjP8IAYP/FAV4/x4Mbv8m&#10;EmX/Lxld/zceV/8/IlL/RiZN/0woSv9SK0b/WC1E/10uQv9hL0D/ZjE+/2syPP9wMzr/dTQ5/3o1&#10;N/+ANjb/hjc1/4w4M/+UODP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5p8MAAJfUAACI&#10;5AAAgP8KAXL/DgJn/xMFX/8dCVf/Jg1R/y8RTP83FUf/PhdD/0UZQP9LGz3/UB07/1UeOf9ZHzf/&#10;XiE1/2IiNP9nIzL/bCQx/3IlL/93Ji7/fSct/4QoK/+LKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+R&#10;KSv/kSkr/5Ep/3YVAv9zIAT/cjEM/3FDGf9xUCb/dVkz/3ViP/9zakn/cHRT/25+W/xrh2H5aY9n&#10;9meWa/RlnG7yY6Fx8WKmc+9hq3XuYLB27l61d+1eu3jsXcN57FzLeutb2HrmXd56317hedhg43nV&#10;YON51WDjedVg43nVYON51WDjedVg43nVYON5/3YVAv9zIAT/cjEM/3FDGf9xUCb/dVkz/3ViP/9z&#10;akn/cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKmc+9hq3XuYLB27l61d+1eu3jsXcN57FzL&#10;eutb2HrmXd56317hedhg43nVYON51WDjedVg43nVYON51WDjedVg43nVYON5/3YVAv9zHwT/dDEN&#10;/3JCGf90Tyf/eFgz/3lgP/93aUr/c3FU/3F8XPtuhmP3a45p9GmUbfJnm3HwZaB072Sldu1iqnjs&#10;YbB562C1e+tfvHzqXsR96l3Nfedd2X3hX9592mDgfNFi4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i&#10;4X3PYuF9/3cVAv90HwT/dTEN/3NCGv93TSf/e1Y0/3xfQP96Z0v/d29V/nN6Xvpxg2X2boxr82uT&#10;cPBpmXPuZ5937GWleetkqnvqYq996WG1fuhgvX/oX8WA6F7QgeJf2oDbYd6A0mLfgMtj34HKZN+B&#10;ymTfgcpk34HKZN+BymTfgcpk34HKZN+B/3gUAv91HwT/djEN/3RCGv96TCf/f1U0/4BdQP9+ZUz/&#10;em5W/nZ3X/l0gWb1cIpt8W2Rcu5rmHbsaZ5562ekfOllqX7oY6+A52K2guZhvYPmYMeE5V/ThN1h&#10;2oTTY92DzGTchMZl3ITFZdyExWXchMVl3ITFZdyExWXchMVl3ITFZdyE/3kUAf92HgP/dzAN/3ZC&#10;Gv9+Syf/glM0/4NcQP+CZEz/f2xW/Xp0YPh3f2jzc4hv8HCPdO1tlnnqa5186Gijf+dmqYLlZa+E&#10;5GO2heRiv4fjYcmH4GHVh9Vk2ofNZdqIx2bZiMFn2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/&#10;Z9mI/3oUAf94HgP/eTAN/3hBGv+BSSf/hlIz/4haQP+HYkz/g2lX/H5xYfd7e2nyd4Vx7nONd+tw&#10;lHzobZuA5mqig+RoqIbjZq+I4mS3iuFjwYvhYs6L2GTWi81m1ovGZ9aMwGjWjLtp1oy6adaMumnW&#10;jLpp1oy6adaMumnWjLpp1oy6adaM/3sTAf95HQP/ejAN/3w/Gv+FSCb/ilAz/4xYQP+LX0z/iGdX&#10;/IRuYfZ/eGrxe4Jy7XeKeelzkn7mb5mD5Gyhh+JqqIrgZ6+M32W4jt5kxI/bZNKPzmfTj8Zo05C/&#10;atOQumvTkLVs05C0bNOPtGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOP/3wTAf96HQP/ezAN/38+Gv+J&#10;Rib/j04y/5FWP/+QXUv/jmRW/IlrYfaEc2vwf35z7HuHeuh2kIHkcpeG4W6fit9rp47daLCQ3Ga7&#10;kttlypPQaNGTxmrQlL5r0JS4bNCUs23QlK9u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGT&#10;/30SAf97HAP/fC8N/4M8Gf+NRSX/k00x/5VTPv+UWUr/kmBV/Y9oYPaKcGrwhHl063+DfOZ6jIPi&#10;dZWI33Gejd1tp5HbabGU2We/ltRnzpfHa82YvWzNmLZuzZiwb82YrHDOl6lxzpaocc+WqHHPlqhx&#10;z5aocc+WqHHPlqhxz5aocc+W/34SAf98HAP/fi8N/4Y7Gf+RQyT/lksw/5hQPP+YVUj/llxU/ZNj&#10;X/ePa2nwinRz64R/fOZ+iYTheJKL3XOckNpuppXYarOZ1mjFm8lry5u9bsqctG/KnK5xypyqcsub&#10;pnPLmqNzzJmidM2YonTNmKJ0zZiidM2YonTNmKJ0zZiidM2Y/38SAf99GwP/fy8N/4k6GP+UQiP/&#10;mUcv/5tMO/+cUkb/m1hS/5lfXfiVZmjxkG5y64p5e+WDhITgfI+M3Haak9hvppnSa7WdzmrIn75u&#10;yJ+zccegrHLHoKd0yJ+jdcmeoHbKnZ52y5uddsuanXbLmp12y5qddsuanXbLmp12y5qddsua/4AR&#10;Af9+GwP/gC8N/4w4GP+XQCL/nEQt/59JOf+gTkT/oFVP/J5bWvWcYmXul2pv6JF0eeGKf4PZg4qM&#10;z3uVlch1oJzDcK6hvm+/o7NyxaOqdMWjpHbFo6B3xqGdeMegm3jInpl5yp2YecqcmHnKnJh5ypyY&#10;ecqcmHnKnJh5ypyYecqc/4ARAf9/GwP/gS8N/483F/+aPyH/n0Is/6JGN/+kTEL/pFJM96RYV++j&#10;X2HnoGZr4JpxddWTfIHLioWNw4KPlrt7mp61dqeksHS4p6h2wqeheMOmnXnEpZp6xaOYe8ailnvH&#10;oJR7yZ6UfMmdlHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmd/4ERAf+AGwP/gi4O/5E2Fv+cPCD/oUAq&#10;/6VENP+oSj/6qVBJ8qpWUuqqXVziqWZm16JvcsuZeIHBkIGNuIiKl6+BlaCofKKmo3qyqZ56wamZ&#10;fMGoln3DppR+xKSSfsWjkX7HoZB+yJ+QfsmekH7JnpB+yZ6QfsmekH7JnpB+yZ6Qfsme/4IRAf+B&#10;GwP/hC4N/5Q1Fv+eOh7/pD4o/6hCMv+sRzv2r01E7bFUTeWzW1XcsGVhzqhsccOfdIC4lnyNro+G&#10;mKWIkaGdg52nl4Ctq5OAv6uRgcGpj4HCp46Bw6WNgcWjjYHGooyByJ+MgcifjIHIn4yByJ+Mgcif&#10;jIHIn4yByJ+Mgcif/4IRAf+BGgP/hi0N/5Y0Ff+gOR3/pjwm/6tAL/uwRTjytEs/6blTRuG9XE3T&#10;tmJgxq1pcLulcX+wnXmMpZWCl5uPjaGTipmnjIepq4iHv6yIh8CqiIbCqIiFw6aIhcWkiITGooiE&#10;yKCIhMifiITIn4iEyJ+IhMifiITIn4iEyJ+IhMif/4MQAf+CGgP/iCsM/5kyFP+iNxv/qTkk/689&#10;LPe1QjPtu0k55cJSPtrCWEzMumBfv7Jnb7Orbn6oo3aLnZx+l5KXiaCJkpango+lq36PuqyAjcCq&#10;gYvCqIKKw6aDicWkg4jGooSHyKCEh8ifhIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8if/4QQAf+DGgP/&#10;iyoM/5wxEv+lNBr/rDYh/rM6KPO7QC3pw0gx4ctRN9LHVkvFwF5duLhlbqyxbH2gqnOKlKR7lYqf&#10;hp6Am5KleZiiqnSYt6t3lcGpepHCp3yPw6V9jcWjfozGoX+KyJ9/isiff4rIn3+KyJ9/isiff4rI&#10;n3+KyJ9/isif/4UQAf+EGgP/jigL/58xEf+nMhf/sDMd+bk2Iu7CPSbmzUcm29NMNcvMVEm+xVxb&#10;sb5jbKS4anqYsnGHjKx5k4Gogpx3pI+jcKKfp2yitKhun8KncpnDpnWVxKR3ksaieJDHoXqOyJ96&#10;jsmeeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsme/4YQAf+FGQP/kSYK/6EvD/+rLhX/tS8Z9L8yHOnL&#10;Ohzf2UQd0dpKM8TSUke3y1pZqcZhaZzAZ3iQum6EhLZ2j3mygJhvr42faK2do2StsqRlqsWkaqLF&#10;o22dxqJwmcehcpbIn3STyZ11k8qddZPKnXWTyp11k8qddZPKnXWTyp11k8qd/4cPAf+HGQP/lSQJ&#10;/6QrDf+vKRH6uykT7MgsE97YNxDT4UEeyd9JMLzaUUSv01hWoc1fZpTIZXSIxGyAfMB0inG9f5Np&#10;u4yZYrmcnV66sZ5duMmeYq7In2amyJ9pocmea53KnW6ay5tumcubbpnLm26Zy5tumcubbpnLm26Z&#10;y5tumcub/4gPAf+JGQP/miMH/6gnCv+1IgzxxCAM4NUkCdHhMBTH5j0kveNGNLLgTkSm3FZSmddd&#10;YYzSY2+Az2t6dMxzhGvKfotiyIyRXMiclVnIsZZXyM6WW7vNmF6yzJlhq8yZZKbNmWeizZhnoM2X&#10;Z6DNl2egzZdnoM2XZ6DNl2egzZdnoM2X/4oOAf+LGAP/nyEF/64gBvi9GAbj0RME0OEeCcXqLhm6&#10;6TopsOdDOaTkSkiY4lBWjOBXYoDdX2x222h1bNpyfWPYfoNc2IyIV9idi1TXsI1U2M2MVcvTj1fA&#10;0pFauNGTXLLRk1+s0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGT/4wOAf+PFgL/pR4D/7UV&#10;A9rKCwLQ4Q4CxOseDbjvLB2t7jcuouxAPZfrSEqM6U9WgehWYHbnXmls52VwZOZwd17jfHxZ4ImA&#10;Vt6Xg1PdpoRR3LiFUd3UhFPQ2odUxtiJVr/Xili41otZttaLWbbWi1m21otZttaLWbbWi1m21otZ&#10;ttaL/44NAP+XEgH/rRUB2b8JAMzOCQDD6w4EtvUeEav1LCGh9DcwlvNAPovzSEqB81BUd/NXXW3z&#10;XWRl8GZqX+1wblrqenJW54V2U+WReVHknntP46x8TeO9fE3j2XxQ2OB8Uc7gf1LG3oFTxN6BU8Te&#10;gVPE3oFTxN6BU8TegVPE3oFTxN6B/5IMAP+gDQDbtwYAysMHAMDSCQC19BAGqfsfFJ/8LCOU/Dcx&#10;ivxBPYH9SUd4/VFQbv1XV2X6Xlxg9mZhW/RvZVbxeGhT74JrUO6MbU7sl29M66NxSuqwcknqwXJI&#10;6thyS+Pkck7Y5nNO1ed0TtXndE7V53RO1ed0TtXndE7V53RO1ed0/5YKAN6sAgDLugUAvccGALLY&#10;CAGn/xIInP8hFpL/LiOJ/zkvgP9COXf/SkJt/1BJZf9WTl//XlNa/mVWVfxtWlL6dVxP+H5fTPeH&#10;YUr1kWJI9JxkRvOmZUXys2ZE8sFnQ/LUZ0Xu52dG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hn&#10;7qIAAM20AgC8vgQAr80EAKTeBwGa/xUJkP8kFYf/MCB+/zsqdP9CMmv/SDlj/04/Xf9VQ1j/XUdT&#10;/2RKUP9rTU3/ck9K/3lRR/+CU0X/i1RD/pRWQf2eV0D9qFg//LNZPvy/Wj770Vo9+9taPfvbWj37&#10;21o9+9taPfvbWj3721o9+9ta0q0AAL24AgCuxQIAodUCAJb3CwKN/xgIhP8mEXz/MRpx/zgiaP8+&#10;KWD/RS9a/0wzVP9TN1D/WjpM/2A8Sf9mPkb/bUBE/3RCQf97Qz//g0U9/4xGO/+VRzr/nkk5/6dK&#10;OP+xSjf/vks3/8JLN//CSzf/wks3/8JLN//CSzf/wks3/8JLv7MAAK6+AACgzQAAkt4AAIn/DQGB&#10;/xoFd/8jDG3/KhNk/zEZXP84HlX/QCJQ/0gmTP9PKUj/VStE/1stQv9hLz//ZzE9/20yO/9zMzn/&#10;ejU3/4I2Nf+LNzP/lDgy/5w5Mf+kOjD/rzsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7sLgA&#10;AKDHAACR2AAAhO8AAHz/DQFv/xEDZv8ZBl7/IQpW/ykPUP8yE0v/OhZG/0EZQv9IGz//Th08/1Me&#10;Of9ZIDf/XiE1/2QiM/9pIzH/cCQv/3clLf9+Jiz/hycq/48oKf+XKSj/oCoo/6MqKP+jKij/oyoo&#10;/6MqKP+jKij/oyoo/6MqocIAAJHRAACC4QAAeP8AAGz/CAFg/w0CV/8RA0//GAVI/yAGQ/8pCD//&#10;MQo7/zgMOP8+DjX/RA8y/0kQMP9OES7/UxIs/1gTKv9dFCn/YxUn/2kWJf9vFyT/dxci/34YIf+F&#10;GR//jxof/5EaH/+RGh//kRof/5EaH/+RGh//kRof/5Ea/2gZAv9kIwT/Xy8G/15AEP9jSxr/Z1Ql&#10;/2hdL/9mZzn/ZHJB/2J9SP9gh07/XZBS/1uYVv9anln/WKRb/1eqXf5WsF/9VbVg/FS8YfxUxGL7&#10;U81j+VLcY/ZS5mPxU+pj7FTtY+ZW72LgV/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj/2kYAv9l&#10;IwT/YC4G/19AEP9mSRr/alMl/2tcMP9pZTr/Z3BC/2R7Sf9ihU//X45U/12WWP9bnVv/WqNd/Vip&#10;X/xXr2H7VrVi+lW8ZPpVxGX5VM5l91PdZvNT5mbuVepm51btZeFY7mXbWe9m21nvZttZ72bbWe9m&#10;21nvZttZ72bbWe9m/2oYAv9mIgT/YS4H/2A/EP9pSBv/bVEm/25bMP9sZDr/aW5D/2d5S/9kg1H/&#10;YYxW/1+VWv9dnF39W6Jg+1qpYvpZr2T5WLVl+Ve8Z/hWxWj3Vc9o9VTgafBV5mnpV+po4lnsaNta&#10;7WnTW+5p01vuadNb7mnTW+5p01vuadNb7mnTW+5p/2oYAv9nIgT/Yi4H/2M+EP9sRhv/cVAm/3JZ&#10;Mf9wYjv/bGtE/2l2TP9ngVL/ZItY/2GTXP1fm2D7XaFi+luoZflarmf4WbVo91i8afZXxmr1VtFr&#10;8lXhbOxX52zkWelr3Fvra9Rc7GzNXe1szV3tbM1d7WzNXe1szV3tbM1d7WzNXe1s/2sXAv9oIQP/&#10;Yy0H/2c8EP9wRRv/dE4m/3ZXMf90YDv/cGlF/21zTf9qflT/Zoha/mORXvthmWL5X6Bl+F2naPZc&#10;rWr1WrRs9Fm9bfRYx27yV9Rv7lfib+ZZ5m/dXOlu013qb81e63DHX+twx1/rcMdf63DHX+twx1/r&#10;cMdf63DHX+tw/2wXAv9pIQP/ZS0H/2s6EP90Qxv/eUwm/3pVMf95XTz/dWZF/3BwTv9te1b/aoVc&#10;/GaPYfpkl2X3YZ9o9l+ma/RdrW3zXLRv8lq9cfFZyXLvWNpz6Frjc95d5nLTXuhzy1/odMZg6HTB&#10;Yeh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0/20WAv9qIAP/Zi0H/284EP94QRr/fUol/39SMf9+&#10;Wzz/e2NG/3ZsT/9xd1f+bYJe+2qMY/hmlWj1ZJ1s82Gkb/JfrHHwXbRz71y/de5by3bqW9134F3j&#10;dtNg5XfKYeV4xGLleL5j5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4/24WAv9rIAP/aCwH&#10;/3M2EP99Pxr/gkcl/4RQMP+EWDv/gWBF/3xpT/92clf+cX1f+W2IZfZqkmrzZptv8WOjcu9hq3Xt&#10;X7V47F3Beexc0HrjXd971GHie8pi4nzCZOF9vGXhfbdm4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn&#10;4nyzZ+J8/3AVAf9sHwP/aSwH/3c0D/+BPBn/h0Uk/4pNL/+JVTr/h11F/4JlT/98blj9dnhg+HKE&#10;Z/Vtjm3xaZhy72ahduxjq3nrYLZ86V7Efude2H/YYd9+ymPfgMFl3oG5Z96BtGjegbBp34Csad9/&#10;rGnff6xp33+sad9/rGnff6xp33+sad9//3EVAf9tHwP/aysH/3syD/+GOhj/jEMi/49LLf+PUzj/&#10;jVpD/4liTf+DaVf9fHJg+HZ/Z/Rxim7wbJV07Wifeepkqn3oYbeA5l/Igt1h24PMZNyEwGbchbho&#10;24WxatuFrWvchKls3YOmbN2CpmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2C/3IUAf9vHgP/bykH/38w&#10;Dv+KOBf/kUEh/5RKLP+VUTb/k1hB/5BgS/uLZ1X1hG9f8H16Z+t3hW/ncpB2422bfN5opoHaZbOE&#10;1WPEhs9k2ofBZ9mIt2nYia9r2ImqbdmIpm7ah6Nu2oagb9uFoG/bhaBv24Wgb9uFoG/bhaBv24Wg&#10;b9uF/3IUAf9wHgP/cigH/4IuDf+ONhb/lUAf/5lIKf+ZTzT/mFU++pZcSfSSZFPtjGtd54V2ZuF/&#10;gW/beIx303KWfs1toYTJaq2JxWi7i8Fo0Iy2a9WNrm3Vjadv1oyjcNaLn3HYip1x2YmbctqHm3La&#10;h5ty2oebctqHm3Lah5ty2oebctqH/3MUAf9wHQP/dSYG/4YsDf+RNhX/mUAd/5xGJ/+dTDH8nVI7&#10;9JxZRe2ZYE/mlGhZ345zY9WGfW7Nf4d4xniRgMBzm4e7b6eMtm20j7NsyJGsbtKRpXDTkKBy1I+c&#10;c9WNmXTWjJd02IqWddmJlnXZiZZ12YmWddmJlnXZiZZ12YmWddmJ/3QTAf9xHQP/eCQG/4krDP+V&#10;NRP/nD4b/6BDJP+iSS73o1A376JWQeehXUrfnWdU1JVvYsuNeG7DhYJ5u3+MgrV5lomvdaGOqnKv&#10;kqZxwZShc9CUnHTRkph20pGWd9OPlHfVjZJ31oyReNiKkXjYipF42IqReNiKkXjYipF42IqReNiK&#10;/3UTAf9yHAP/eyMG/4wpC/+YNBL/nzwZ/6NBIvumRiryqE0z6qlUPOKpW0TXo2NTzJpsYsKTdW66&#10;i355soWHg6p/kYqke5yQnniqlJp2u5aXd8+WlHnQlJF60ZKPetOQjnrUj4161Y2MeteLjHrXi4x6&#10;14uMeteLjHrXi4x614uMeteL/3UTAf9zHAP/fSEF/44pCv+bNBD/ojkX/6Y+H/eqRCburkou5bFS&#10;NdyvWUHPqGFSxaBpYbuYcm6xkXp5qYuDg6GFjYuagZiRlH6llpB8tpiNfc2XjH7PlYp+0JOKftKR&#10;iX7Tj4l91Y2IfdaLiH3Wi4h91ouIfdaLiH3Wi4h91ouIfdaL/3YSAf90HAP/gCAF/5EoCf+eMw//&#10;pDcV/qo7G/OvQSLqtEgo4rlQLtS0VkDJrV9RvqVnYLSeb22ql3d4oZGAgpmMiouRh5WRi4SiloaD&#10;spmDhMuYhIPOloSD0JSEgtKShIHTkISB1I6EgNaMhIDWjISA1oyEgNaMhIDWjISA1oyEgNaM/3cS&#10;Af90GwP/gh4E/5QnCP+gMg3/pzQT+q44GO+1PRzmvEYh3L9MLM65VD/DsV1Qt6plX62kbGyjnXR3&#10;mZh8gZGThoqJj5KRgoyfln2Kr5h6i8eYfInOln2I0JR+htKSf4XTkH+E1I6Ag9aMgIPWjICD1oyA&#10;g9aMgIPWjICD1oyAg9aM/3gSAf91GwP/hRwE/5cmB/+jLwv/qzAQ9bM0FOu7OhfixEQY1cRIK8i9&#10;Uz28tltOsbBjXaaqamqcpHF2kp96gImag4mBlo6QeZOclXSSrJdxksOYc5HPlnaO0JR4i9KReYrT&#10;kHqI1Y57h9aMe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aM/3gSAf92GwP/iBsD/5olBv+mKwn+rywM&#10;8bkvDubDNg/dzTwWzshHKcLCUTu2vFlMqrZhW5+waGiVq290i6Z3foGigIZ5n4uNcZyZkmybqZVp&#10;m7+Wa5nQlG6U0ZJxkdKRc4/Uj3WN1Y12i9aLdovWi3aL1ot2i9aLdovWi3aL1ot2i9aL/3kRAf94&#10;GgL/jBkD/54jBP+qJgb4tCUI68AoCOHNMAfU0jcUyM1FJ7vITzmvwldKo71fWJi4ZmWNs21xg691&#10;e3qrfoNxqImKaqaWj2Wlp5Jipr2SY6PSkWed05BqmNSPbZXVjW6S1oxwkNiKcJDYinCQ2IpwkNiK&#10;cJDYinCQ2IpwkNiK/3sRAf98FwL/kBcC/6IhA/+uIATyux0E5coeA9rbJAPM2TUSwNNDJLTOTTao&#10;yVVHnMRdVZHAZGKGvGtte7hzdnK1fH5qs4eFY7GVil6wpYxbsbyNW6/VjV+n1Y1jodaMZpzXi2iZ&#10;2IpqltmIapbZiGqW2YhqltmIapbZiGqW2YhqltmI/3wQAf+BFAL/lRUB/6cdAvy1FgLrxhAB2tsP&#10;AM3gJQTD3zYPuNtBIazVSzOg0VNDlM1aUYnJYl1+xmlndMNxcGvBe3hkv4Z+Xb6Ugli9pYVWvruG&#10;Vb3bhliz2odcq9qHX6bah2Gh24ZjnduFY53bhWOd24VjnduFY53bhWOd24VjnduF/34QAf+HEQH/&#10;mhEA/60UANq+CgDRzQoAy+QQAcHkJQe34zUTreFAIaPeSS+X21I+i9dZS4DUYFd20Whhbc9waWXN&#10;enBezIZ1WMyVeVTMpntRzbx8UMzifFPB4H9Vt9+AWLHegVqr3oFcpt+BXKbfgVym34Fcpt+BXKbf&#10;gVym34Fcpt+B/4APAf+ODgH/og0A27UIAM7BCADG0AkAvukSArTpJQqq6DMXoOY+JZblRzKL404/&#10;gOFVSXbgXVNt3mZbZd1vYV7demdY3IZrU9yVb1DdpnFN3rtyTd/hcU7R53RQxuZ3Ur7keFO45HlV&#10;suN6VbLjelWy43pVsuN6VbLjelWy43pVsuN6/4MOAf+WCwDdqwQAzbgGAMLEBgC61AkAse8UA6fu&#10;JQ2e7jMalO09J4rsRjOA604+dutVR2zqW05k6mNVXeptWljqd15T6oNiTuqRZUrroWdH7LNpRu3Q&#10;aUjm6GlL2etqTM/sbU7H629PwOpwT8DqcE/A6nBPwOpwT8DqcE/A6nBPwOpw/4kLAOmgAQDQsQQA&#10;wbwFALfJBgCu2gkApPUXBZv1JxCS9TQciPY+J3/2RzJ29k47bPZUQmT2Wkhd9mJNV/ZrUVL2dVVN&#10;94BYSPiNWkX4m1xC+KteQfe+X0D332BD7uxgR+PxX0jb8WFJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS&#10;8mNJ0vJj/pUAANSpAADCtQMAtcEDAKrPBQCg5wsBmP0aBo/+KRCG/zUbfv9AJXT/Ri1r/0w1Y/9S&#10;Olz/WT9W/2BDUP9oR0z/cUpH/3tMQ/+HTkD/lFA+/6FSPf+wVDv/w1U7/uFVPPnwVUDw9FVD5/dU&#10;Q+f3VEPn91RD5/dUQ+f3VEPn91RD5/dU26EAAMWwAAC1ugIAqMcCAJ3WBACT/A4Bi/8dBoP/Kw96&#10;/zUXcf88H2j/QiZg/0ksWf9PMVP/VjVO/104Sf9lO0X/bT1B/3Y/Pv+AQTv/i0M5/5hFOP+kRjb/&#10;skc1/8RINf/dSTT/8Ek3/vhJN/74STf++Ek3/vhJN/74STf++Ek3/vhJyasAALa0AACowQAAm88A&#10;AI7fAQCH/xEBfv8dBHX/Jwts/y8SZP83GFz/Ph1W/0UiUP9LJUv/UihG/1grQf9fLT7/Zy87/28x&#10;OP94Mzb/gjQz/402Mf+ZNzD/pTgv/7I6Lv/AOy7/0zst/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt&#10;/+s8uLAAAKi8AACayQAAjNkAAIH1AwB5/xABbv8WA2X/HwZe/ycLV/8wD1H/NxNL/z4XRv9FGUH/&#10;TBs9/1IdOf9YHzb/XyE0/2YiMf9uJC//dyUt/4AmK/+MKCn/lyko/6IqJ/+tKyb/uSwm/8ktJv/J&#10;LSb/yS0m/8ktJv/JLSb/yS0m/8ktqrcAAJrFAACL0wAAfeIAAHX/BQBp/wwBX/8RAlf/FwNQ/x8F&#10;Sf8mB0T/Lgk//zYLO/89DTf/Qw8z/0kRMP9PEi7/VRMs/1sUKv9iFSf/aRYl/3IXI/97GCH/hhkf&#10;/5EaHv+cGx7/pRwd/7AdHf+wHR3/sB0d/7AdHf+wHR3/sB0d/7AdnMAAAIzOAAB83gAAcPUAAGX/&#10;AABa/wYBUf8NAUn/EQJD/xcDPf8fBDj/JgU0/y0GMP8zBy3/OQcq/z4IJ/9DCCX/SQkj/04JIf9U&#10;CR//Wgod/2EKG/9pCxn/cgwX/3wNFv+GDRT/jw4U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oP&#10;/1wcAv9XJgP/UTIG/048CP9XRRD/W04Z/1xYIv9bYyv/WW8y/1d6OP9UhT3/UpBB/1CZRf9PoEf/&#10;TqdJ/02uS/9MtEz/S7tN/0rDTv9JzU//Sd1Q/0jpUP9I8lD7SfZQ9kv5UPBN+0/qT/tQ50/8UOdP&#10;/FDnT/xQ50/8UOdP/FDnT/xQ/1wcAv9YJgP/UjIG/1E6CP9aQxD/X00Z/19XI/9eYSv/XG0z/1l5&#10;Ov9XhD//VI5D/1KXR/9Qn0n/T6ZL/06tTf9NtE//TLtQ/0vDUf9LzlL/St9S/0nqU/1K8lP4S/ZT&#10;8U34UutP+lLlUPpT4lH6U+JR+lPiUfpT4lH6U+JR+lPiUfpT/10bAv9ZJgP/UzEG/1Q5CP9dQhD/&#10;Yksa/2JVI/9gXyz/X2s0/1x3O/9ZgkD/VoxF/1SVSP9Snkv/UaVO/1CsT/9Ps1H/TrtS/03EU/9M&#10;z1T/S+BV/0vrVfpM8lX0TfZV7FD4VOZR+FXfUvlW3FP5VtxT+VbcU/lW3FP5VtxT+VbcU/lW/14b&#10;Av9aJQP/VDEG/1g3CP9hQBH/ZUka/2ZTI/9kXS3/Ymg1/190PP9cf0L/WYpH/1aTS/9UnE7/U6RQ&#10;/1GrUv9Qs1T/T7pV/07EVv9N0Ff/TeJY/EztWPZO8ljuUPVY5lP2WN9U91nXVfhZ01X4WdNV+FnT&#10;VfhZ01X4WdNV+FnTVfhZ/18aAv9bJQP/VTAG/1w0CP9lPRH/akca/2tRJP9pWi3/ZmQ2/2NwPf9f&#10;fEP/XIdJ/1mRTf9XmlD/VaJT/1OqVf9Sslf/UbpZ/1DFWv9P0lv8TuRb+E/tXPBR8lvnVPRb3lX1&#10;XNVW9l3OWPddy1j3XctY913LWPddy1j3XctY913LWPdd/2AaAv9cJAP/Vi8F/2AyCP9qOxD/b0Qa&#10;/3BOI/9vVy3/a2E2/2dsPv9jeEX/YINL/1yOT/9amFP/V6BW/1apWf9UsVv/U7pc/lHGXvxQ1l/5&#10;UOdf8lLuX+dV8V/dV/Jg0ljzYctZ9WLFW/Viw1v1YsNb9WLDW/Viw1v1YsNb9WLDW/Vi/2EZAv9d&#10;IwP/Wi0F/2UvCP9vOBD/dEEZ/3ZLI/91VC3/cV02/2xnP/9oc0b/ZH9M/2CKUv9dlVb/Wp5Z/1in&#10;XP5WsF/9VLpg/FPHYvlS3GPzU+hj6VXuY95Y8GTQWvFlyFzyZsJd8ma9XvJmu17yZrte8ma7XvJm&#10;u17yZrte8ma7XvJm/2IZAv9eIwP/XioF/2ktCP90NQ//ej4Y/3xIIv97USz/eFo2/3NjP/9tbUf/&#10;aXpO/2SGVP9gkVj/XZxc/VqlYPtYsGL6Vrtl+FXKZvVU4GfsVupn31rtZ9Bc72nGXe9qv1/varlg&#10;72q1Ye9qs2HvarNh72qzYe9qs2HvarNh72qzYe9q/2MYAv9gIgP/YicF/24qB/95Mg7/fzwX/4JG&#10;If+CTyv/f1g1/3tgPv91aUf/b3RO+2qBVfhmjFv1Ypdf81+hY/Bcq2buWrZp7FnEaulY2mvhWupr&#10;0F3sbcVf7G68YetvtmLsb7Fj7G6tZOxuq2Ttbatk7W2rZO1tq2Ttbatk7W2rZO1t/2QYAv9hIgP/&#10;ZiUE/3InB/9+MA3/hTsW/4hFH/+ITSn/hlUz/4JePft9Zkb2dnBO8nJ8Ve5th1zqaJJi5mScZuNh&#10;pmrgX7Jt3V2/b9pd03DSXupwxGDpcrpi6HOzZOhzrWXpc6lm6XKmZ+pxpGfqcKRn6nCkZ+pwpGfq&#10;cKRn6nCkZ+pw/2UXAv9iIQP/aSME/3clBv+CLwz/ijkU/45DHf+PTCb/jVMw+YpbOvOFY0Ttf2xN&#10;6Hl3VeN0gl3ebo1j2WmXadNmoW7PY6xxy2G5dMhhynXFYeV2uWTmd7Bm5XeqaOZ3pWnmdqJq53Wf&#10;auhznmvpc55r6XOea+lznmvpc55r6XOea+lz/2YXAf9jIQP/bSAE/3sjBf+HLgv/jzgS/5NBGv+V&#10;SiP6lFEt85FZN+yNYEHlh2lK34F0U9Z6fl3PdIhlym+RbMVrm3HBaKZ1vWayeLplwnq3Zd17rmjj&#10;e6dq43uia+R6nmzleJtt5XeZbed2mG7ndZhu53WYbud1mG7ndZhu53WYbud1/2cWAf9kIAP/cB4D&#10;/34iBf+LLAn/kzcQ/5hAGP2aSCD0mk4p7JhVM+WVXTzdj2ZH04hvU8uBeV7Fe4Nmv3WMbrlxlnS1&#10;bqF4sGusfK1qu36qatJ/pGzgfp5t4X2ab+J8l3DjepVw5HmTcOV3k3Hmd5Nx5neTceZ3k3Hmd5Nx&#10;5neTceZ3/2gWAf9kIAP/cxwD/4EgBP+OKwj/lzUO/50+FfifRBzvoEsl559SLd+dWjfTlWNGyo5s&#10;U8OHdV67gX5ntXuIb693kXWqc5x6pXCofqFvtoGeb8qCm3DegZZx34CTcuF+kXPifJBz43qOc+R5&#10;jnPleI5z5XiOc+V4jnPleI5z5XiOc+V4/2kWAf9mHgP/dhoD/4QfA/+SKgf/mzQM/qA7EvOjQRjq&#10;pkgg4qdPJ9iiVjbMmmBFw5NpUruNcl6zhnpnrIGEb6Z9jXageZh8m3ajgJd0sYOUdMWEkXXdg492&#10;3oGNduB/i3fhfYp34nuJduR6iXbkeYl25HmJduR5iXbkeYl25HmJduR5/2kVAf9pHQP/eBkC/4ce&#10;A/+VKAb/njIK+qQ3D++oPRTmrEQa3a1LJNCmVDXGn15EvJlmUrSSb12sjHdnpIeAb56CineYfpR9&#10;knuggY16rYSKecCFiHrchId63YKGet+AhnrgfoV64nyFeeN6hXnkeYV55HmFeeR5hXnkeYV55HmF&#10;eeR5/2oVAf9rGwL/excC/4ocAv+YJgX/ojAI9agzDOuuORDis0EU1rFHI8qrUjTApFxDtp5kUa2Y&#10;bFylknRmnY19b5aIhnaPhZF9ioKcgoWAqoWBf7yGgIDbhYCA3YOAf96BgH7gf4B94X2AfeN7gHzk&#10;eoB85HqAfOR6gHzkeoB85HqAfOR6/2sVAf9tGQL/fhUC/40bAv+bJAP+pSwG8awvCOezNAvdujoQ&#10;0LVGIcWvUTK6qVpCsKNiT6edaluemHJllpN6bo+Pg3aIi458goiZgXyGp4V5hrmGd4fXhXiF3YN6&#10;g96BeoLgf3uB4X18gON7fH/jenx/43p8f+N6fH/jenx/43p8f+N6/2sUAf9wGAL/gRQB/5AZAf+f&#10;IgL6qSYE7bEpBeK6LwbWvzYPyrpEIL+0TzG0rlhAqqhgTqGjZ1qYnm9kj5p3bYiWgHWAkot7eo+W&#10;gHSOpIRxjbaFb47RhXGL3YNzid+BdYfgfnaF4X13hON7d4PkeneD5Hp3g+R6d4PkeneD5Hp3g+R6&#10;/2wUAf9zFgL/hRMB/5QWAf+iHgH1rSAC57ghAt3DJgLQwzQNxL5CHrm5TS+us1Y+pK5eTJqpZVeR&#10;pW1iiaF1a4CdfnJ5moh5cpeUfm2WooJplbOEZ5bNg2mT3oJsj9+Ab4zhfnCK4nxyiON6cofkeXKH&#10;5Hlyh+R5cofkeXKH5Hlyh+R5/20TAf92EwH/iBIB/5gTAP+nGQHvsxYB4sAVANXKHgHJxzIMvsNA&#10;HLO+SyyoulQ8nrVcSZSwY1WKrGtfgalyaHmle29yo4V2a6CRe2afn39in7GBYJ/KgGKc4H9ll+F+&#10;aJPifGqQ43tsjeR5bYzleG2M5XhtjOV4bYzleG2M5XhtjOV4/24TAf97EQH/jRAA/50QAPqsEQDa&#10;uwsA1ckLAM3OGwHCzC8Kt8k9GazFSSmhwFI4l7xaRo24YVGDtWhberJwZHKveWtrrINxZKuPdl+p&#10;nnpbqa98WarJfFqn4nteoON7YZvjemOX5HlmlOV3ZpLmd2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3/3AS&#10;Af+ADgH/kg4A8qMLANmzCQDPvgkAy8wJAMTTFwC60iwHsM87FqXMRiaayFA1j8RYQYXBX018vmdW&#10;c7xvXmu5d2VkuIJrXraOcFm1nXNVta51VLbIdVOz53ZXq+Z2WqTmdlyg53VfnOd0YJrodGCa6HRg&#10;muh0YJrodGCa6HRgmuh0/3ISAf+GDAD7mAkA2akGAM61BwDGwQcAwM8JALrbEwCx2ikFp9g3EpzU&#10;RCGS0U0wh85VPH3LXUd0yWVQbMdtV2XFdl5exIFjWcOOaFTDnWtRw65sT8TIbU7C7W1QuOtvU7Dr&#10;cFWr6nBYputwWaPrcFmj63BZo+twWaPrcFmj63BZo+tw/3cPAf+NCADeoAIAz64FAMS5BQC7xQYA&#10;tdMKAK7hFgGm4SkGneA3EZPeQh2J3Ewpf9pUNXXXXD9t1WRIZdNsT1/SdlRZ0oFZVNGOXVDRnWBN&#10;0rBiS9PJYkrS7WJLyPJmTb/xaE+48GlRsvBpUq/vaVKv72lSr+9pUq/vaVKv72lSr+9p/38KAO2W&#10;AADSpgEAxLIDALm8AwCwyQYAqdgKAKHnGQKZ5yoJkOc3FIfmQh995UopdORRM2vjWTpk4mFBXuJr&#10;R1jidUtT4YBPT+KNU0vim1VJ46xXR+TEV0bj6VdG3fZZR9D3XEnI915KwfZgS732YEu99mBLvfZg&#10;S732YEu99mBLvfZg/4kAANmeAADHrAEAubYCAK7BAwClzgYAnOQMAJXvHQON7ywLhe85FXzvQR5z&#10;70knau5QL2LuVzVc7l86Vu5oP1LucUJN73xGSe+JSUbwlktD8KZNQPG5Tj/y208+8PdOQub7T0Pd&#10;+1FE1PxTRc/8VEXP/FRFz/xURc/8VEXP/FRFz/xU4ZUAAMumAAC7sAAArrsBAKLIAgCY1QUAkPgP&#10;AYn4IASC+C4Lefk3E3D5Pxto+UYiYPpNKFr6VC1U+lwxT/tlNUv7bThH/Hc7Q/yDPT/9kD88/Z9B&#10;Ov6vQzj/xkQ3/+pFNvz9RTvy/0Q+6v9EPub/Rj7m/0Y+5v9GPub/Rj7m/0Y+5v9G0J8AAL2sAACu&#10;tQAAosIAAJXPAACK3QMAhP8SAXv/HgN0/yoJbP8zD2T/OxZd/0MbV/9KIFH/USRM/1gnSP9gKkT/&#10;aCxA/3EuPP97MTn/iDI1/5Y0M/+kNjH/tjcv/9A4Lv/vOS3//zkx//85M/z/OTP8/zkz/P85M/z/&#10;OTP8/zkz/P85wagAAK+xAACivQAAlMoAAIfYAAB98wcAdv8SAW3/GgNl/yQFXv8tClj/Ng9S/z0T&#10;TP9FFkj/TBlD/1MbP/9aHjz/YSA4/2khNf9yIzH/fSUu/4omK/+ZKCn/pykn/7krJv/SLCX/7ywk&#10;//8tJP//LST//y0k//8tJP//LST//y0k//8tsa4AAKO5AACUxgAAhtMAAHnhAABx/wgAZ/8PAV//&#10;FQJX/x4DUf8mBUv/LgdG/zYKQf89DD3/RA45/0sQNv9REjL/WBMv/18VLP9nFin/cRcm/3wYI/+J&#10;GiD/mBsf/6YcHf+3HRz/yh4c/+YfG//wHxv/8B8b//AfG//wHxv/8B8b//AfpLUAAJXCAACGzwAA&#10;d94AAGv0AABi/wMAWf8LAVH/EQFK/xcCRP8fAz//JgQ6/y0FNv80BjL/Ogcu/0AIK/9GCCj/TAkl&#10;/1IJIv9ZCiD/Ygsd/2sMGv92DRf/hA4V/5IPFP+gEBP/rRET/7oRE//DEhP/wxIT/8MSE//DEhP/&#10;wxIT/8MSl74AAIbMAAB32wAAaecAAFz9AABU/wAAS/8FAEP/DAE9/xECN/8XAjL/HgMu/yQDKv8q&#10;BCX/LwQi/zUFH/86BR3/PwUa/0UGGP9LBhb/UgYU/1oHEv9iBxD/bAcP/3cIDf+ECAz/kAgM/5wI&#10;DP+iCAz/oggM/6IIDP+iCAz/oggM/6II/1AgAv9LKgP/RDYF/0c6Bv9KPwj/TkkP/09UF/9PYB7/&#10;TWwk/0p5Kv9IhS7/RpAy/0SaNP9Dojf/Qqo4/0GxOv9AuTv/QME8/z/LPf8+3D7/Pug+/z3zPv89&#10;+z//Pv8+/0D/PvpD/z30RP8+7kb/P+5G/z/uRv8/7kb/P+5G/z/uRv8//1AgAv9LKgP/RTUF/0o4&#10;Bv9NPQj/UUgP/1JSF/9RXh7/T2ol/013K/9Kgy//SI4z/0aYNv9EoTj/Q6k6/0KwPP9CuD3/QcE+&#10;/0DLP/9A3ED/P+lA/z/0QP8+/UH/QP9A/UL/QPZF/0DwRv9B6Uj/QelI/0HpSP9B6Uj/QelI/0Hp&#10;SP9B/1EfAv9MKQP/RzQF/002Bv9ROwj/VUYQ/1ZQGP9VXB//Umgm/1B0LP9NgDH/Sow1/0iXOP9G&#10;oDv/Rag8/0SwPv9DuD//Q8FB/0LMQf9B3kL/QetD/0D1Q/9A/UP/Q/9D+Eb/QvBI/0PqSf9E40r/&#10;ReNK/0XjSv9F40r/ReNK/0XjSv9F/1IfAv9NKQP/SjIE/1AzBv9VOQj/WUMQ/1pNGP9ZWCD/VmQn&#10;/1NxLf9QfTP/TYk3/0uUOv9Jnj3/R6Y//0auQf9Ft0L/RMFE/0TMRf9D30X/Qu1G/0L3Rv9D/Ub5&#10;Rv9G8En/RulL/0fiTP9I203/SNtN/0jbTf9I203/SNtN/0jbTf9I/1MeAv9OKAP/Ti8E/1QwBv9a&#10;Ngj/XkAQ/2BKGP9eVSD/W2Ao/1htL/9UeTT/UYU5/06RPf9Mm0D/SqRC/0mtRP9Itkb/R8FH/0bN&#10;SP9F4Un/RO9K/0X4SvtH/UrxSv9J6E3/S99O/0zXT/9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0zPUf9M&#10;/1QdAv9QJwP/UiwE/1ktBf9fMgj/ZDwQ/2ZHGP9kUiD/YVwo/11oMP9adTb/VoE7/1KNP/9PmEP/&#10;TaJF/0yrSP9KtUn/Sb9L/0jMTP9I4U3/SO5N/Ej5TvJL/E3nTv1P3VD9UNJS/lDMU/9RxlT/UcZU&#10;/1HGVP9RxlT/UcZU/1HGVP9R/1UdAv9RJwP/VikE/14qBf9kLwj/ajoP/2xFF/9sTyD/aFko/2Rj&#10;MP9gcDf/XHw9/1iIQv9Vk0b/U51J/1GmS/9PsE3/TrpP/U3GUPpN2VH2TOpR8k33UedQ+lLbUvtU&#10;zlT8VcdW/VXBV/5VvFj+VbxY/lW8WP5VvFj+VbxY/lW8WP5V/1ccAv9SJgP/WiYE/2ImBP9qLAf/&#10;cTcO/3NCFv9zTB//cFYo/2tgMP9mazj/Y3c+/l+DRPtbjkj5WJhM91ahT/VVq1HzU7VT8VLBVO9R&#10;0FXrUedV5lL2VtpU+VjMVvpZw1j7Wrxa+1q3W/tZs1z7WbNc+1mzXPtZs1z7WbNc+1mzXPtZ/1gb&#10;Av9TJQP/XiMD/2cjBP9wKgb/dzUN/3pAFf96Sh3/eFMm/3NcL/xuZjf4aXI/9GV+RfFhiUruXpNO&#10;61ydUuhZplXmWLBX5Fe8WOJWzFneVuRZ2Fb0W8pY913AWvheuFz4XrNd+F6uXvhdq1/5XKtf+Vyr&#10;X/lcq1/5XKtf+VyrX/lc/1kbAv9WIwP/YiAD/2wgA/91KAX/fTML/4A9E/+BRxv/f1Ak+XtZLfR2&#10;YjbucW0+6mx5ReZohEviZI5R3mGYVdteolnWXKxb01u4XtBaxl/NWt9gyFryYb5c9WK1XvRirmD1&#10;Yqph9WGmYvZho2P3X6Nj91+jY/dfo2P3X6Nj91+jY/df/1oaAv9ZIQL/Zh0C/3AeA/96JgT/gjEJ&#10;/4Y7EP+IRBn5hk0h8oNWK+t+XjTleWk94HR0Rdpvf0zTaolTz2aSWMtjnF3HYaZgxF+xY8Fev2S+&#10;XtJlul/sZrJg8marYvJmpWTyZaFl82SfZfRjnGb1Ypxm9WKcZvVinGb1Ypxm9WKcZvVi/1saAv9c&#10;HwL/aRsC/3UcAv9+JAP/hy4I/4w4DvuOQhbyjkoe64tSJ+SHWzDdgWY603pwRc11ek7IcINVw2yN&#10;W75plmC6ZqBkt2SrZ7RjuGmxYspqrmPmaqhk72qiZu9pnWfwaJpo8WeYafJmlmnzZJZp82SWafNk&#10;lmnzZJZp82SWafNk/1sZAv9fHAL/bBgC/3kbAv+DIQP/jCwG/5E2C/WUPxLslUcZ5JNPItyOWC3S&#10;h2I6yoFsRcN7dU6+dn9WuHKIXbRukWKva5tmq2mmaqhns2ylZ8Nuomfgbp5p7W2Zau5slmvvapNs&#10;8GmSbPFnkGzyZpBs8maQbPJmkGzyZpBs8maQbPJm/1wZAf9iGgL/cBYC/3wZAv+GHwL/kCkE+pYz&#10;CfCaPA7nm0QV35pLHdOUVSzKjV85wodpRbuBcU+1fHtXr3iEXqp0jWOlcZdooW6ibJ1srm+abL5w&#10;mGzZcZVt62+Rbuxuj2/tbI1v72qMb/Bpi2/xZ4tv8WeLb/Fni2/xZ4tv8WeLb/Fn/10ZAf9kGQL/&#10;chQB/38YAf+KHQH/lCYD9pswBuufOArioj8Q2J9HHM2ZUivEkl05u4xmRLSHbk6tgndXp32AXqJ5&#10;iWSddpNpmHOebZRxqnGQcbpyjnHRc4xy6nGKc+tviHPtbYdz7muHc+9qhnLwaIZy8GiGcvBohnLw&#10;aIZy8GiGcvBo/14YAf9nFwH/dRMB/4MWAf+OGgH+mCMC8Z8sBOelMwfdqDkM0aNFG8edUCq+l1o4&#10;tZJjRK2MbE6mh3RXoIN8Xpp/hmSVfI9qkHmabot3pnKIdrZ0hXbMdIR36XKDd+pwgnfsboJ27WyC&#10;du9qgXbwaYF28GmBdvBpgXbwaYF28GmBdvBp/14YAf9pFQH/eBIB/4YUAf+RGAH6nB8B7aQnAuKq&#10;LATWrDQLy6dDGsGiTim4nFg2r5dhQ6eRaU2gjXFWmYh5XpOFgmSNgYxqiH+Xb4N9pHJ/fLN0fXzI&#10;dXx96HN8fOpxfHvsb3167W19ee5rfXnwaX158Gl9efBpfXnwaX158Gl9efBp/18YAf9rEwH/exEB&#10;/4kTAP+VFQD1oBoB6KkgAd2wJAHQsDIKxqxBGLymTCezoVY1qpxfQaKXZ0yakm9Vk453XYyLgGSG&#10;iIppgYWVbnyDoXJ3grB0dYLFdXSD53N1gepxdn/rb3d+7W14fe5reHzwaXh88Gl4fPBpeHzwaXh8&#10;8Gl4fPBp/2AXAf9uEgH/fhAA/4wRAP+ZEQDxpBMA464WANa2HAHLtDAIwbA/F7erSyWtplQzpKFd&#10;QJydZUqUmGxTjJV0W4aRfWJ/jodoeYySbXSKnnFwiK10bYjBdG2J5HNvh+pxcITsb3KD7W1zge5r&#10;dIDwaXSA8Gl0gPBpdIDwaXSA8Gl0gPBp/2EXAf9xEAH/gg4A/5AOAPWdDQDjqQwA2bUMAM+5GgDF&#10;uC4Hu7Q9FbGwSSOnq1IxnqdbPpajY0iOn2pRhptyWX+YemB4lYRmcpOPbG2RnG9pkKpyZpC+c2WR&#10;4XJojutwaorsbmyI7Wxthu9rboTwaW6E8GluhPBpboTwaW6E8GluhPBp/2MVAf91DgH/hg0A+JQL&#10;ANyiCADUrQkAz7gKAMm9FwC/vCsGtbk7E6u2RyGhsVAvmK1ZO4+qYUaHpmhPf6NwV3igeF5ynoFk&#10;a5uMaWaamW1imahvX5m8cF6Z329gluxuY5HtbWaO7mtni+9qaYnwaGmJ8GhpifBoaYnwaGmJ8Ghp&#10;ifBo/2cSAf95DAD/igoA35oEANOmBwDMsQgAx7sIAMHCEwC4wigErr84EKW8RB6buE4skbVXOIix&#10;XkKArmZLeKttU3Gpdlprp39gZaWKZGCjl2hbo6ZrWaO6bFij3GtZoO5rXJrval+W8GlhkvFoY4/x&#10;ZmOP8WZjj/FmY4/xZmOP8WZjj/Fm/2sQAf9+CQDxkAQA1p4DAMyqBgDEtAYAvr4FALjIEACwyCQD&#10;p8Y1DZ3DQhuTwEwoir1UM4G6XD55t2RGcbVrTmuzdFRksX5aX7CJX1qvlmJWrqVlU665ZlKv22VS&#10;q/JmVaTyZlif8mZam/NlXJfzZFyX82Rcl/NkXJfzZFyX82Rcl/Nk/3ANAP+EBADdlgAAzqMDAMSu&#10;BAC7twQAtMIFAK7NDACnziACns0xCpXLPhaLyEkjgsZSLnrDWjhywWJAa8BqR2S+c01evXxTWbyI&#10;V1S7lVtQu6VdTru5Xk28211LufdfTrH2YFGq9mBTpfZgVaH2YFWh9mBVofZgVaH2YFWh9mBVofZg&#10;/3cIAOuMAADTmwAAxqgCALuxAgCyuwIAqscGAKLTCgCd1hoBldYsBozUOhGD0kYdetBPJ3LOWDFq&#10;zWA4ZMtoP17KckVYynxJVMmITU/JlVFMyaVTSsm5VEnK3FNHyPdVSMD8WEq4+1lMsvtaTq36Wk6t&#10;+lpOrfpaTq36Wk6t+lpOrfpa/38AANyTAADKogAAvKwBALG1AACowAMAn8sGAJbZCwCR4BsBit8s&#10;BoLfOQ553kMXcd1NIGrcVihj218vXdpnNVjZcTpT2Xs+T9mIQkvZlkVI2aZHRtq6SEXb20dE2PRJ&#10;QtP/TUTJ/09Fwv9QR7v/Uke7/1JHu/9SR7v/Uke7/1JHu/9S5ooAAM+bAAC/pwAAsrAAAKe7AACc&#10;xgMAk9EGAIvqDgCF6B8CfugtBnboOA5u6EEWZudKHV/nUiNZ51spVedkLVDnbTFM53g1SeeEOEbo&#10;kTpD6KA8QOmyPj/qyz4+6O8+Peb/Pz3g/0I/1/9EQM7/RkDO/0ZAzv9GQM7/RkDO/0ZAzv9G1pMA&#10;AMSjAAC0rAAAp7YAAJvBAACQzAIAhtkGAIDyEgB58h8CcfIrBmryNgxj8z8SXfNHGFfzTx1S81ch&#10;TfRgJEn0aShG9HMqQvV+LT/1iy889pkxOvapMzj3vjQ2+OE1NvX5NTXz/zQ37P82OeX/ODnl/zg5&#10;5f84OeX/ODnl/zg55f84yJ4AALapAACosgAAm70AAI/IAACD1AAAeegHAHP8EgFr/R0CZP0nBF7+&#10;MQhY/jsNU/9DEU3/SxVJ/1MYRf9aGkH/Yx0+/2wfO/92ITf/giM0/5AlMv+fJzD/sCgu/8gpLf/q&#10;Kiz//yos//8qL/n/Ki/5/yov+f8qL/n/Ki/5/yov+f8quaYAAKquAACcuQAAjsUAAIHRAAB13gAA&#10;bfoJAGX/EQFe/xoCV/8jA1L/LAVM/zQHSP88CkP/RAw//0wOPP9TEDj/WxI1/2MUMv9sFi//dxcs&#10;/4QZKf+TGif/ohwl/7QdJP/MHiP/7R4i//0fIv//HyL//x8i//8fIv//HyL//x8i//8frKsAAJ22&#10;AACPwgAAgM4AAHPcAABn6QAAX/8GAFj/DgBR/xUBS/8dAkb/JgNB/y0EPP81BTj/PAY0/0IHMf9J&#10;CC7/UAkr/1cKKP9fCiX/aQwj/3QNIP+CDh3/kg8b/6IQGv+yERn/yBIY/+UTF//6FBf/+hQX//oU&#10;F//6FBf/+hQX//oUn7MAAJC/AACAzAAActoAAGTkAABY9QAAUf8BAEr/CwBE/xABPv8XATn/HgI0&#10;/yUCMP8sAyz/MgQo/zgEJf8+BSL/RAUf/0oFHP9RBhr/WQYX/2MHFP9uBxL/fAgQ/4wID/+cCA7/&#10;rAkO/7sJDf/TCQ3/0wkN/9MJDf/TCQ3/0wkN/9MJkbwAAIHJAABy1wAAZOQAAFTrAABL/wAARP8A&#10;AD3/BAA3/wwAMf8QASz/FgEo/xwBJP8iAiD/JwIc/ywCGf8xAxb/NgMT/zwDEf9CAw//SQQN/1EE&#10;C/9aBAn/ZgQG/3MFA/+BBQL/kAUB/5wFAf+rBQH/qwUB/6sFAf+rBQH/qwUB/6sF/0QkAv8/LgP/&#10;PDYE/0A4BP9BPQb/QUUI/0FRDf9AXRP/P2oY/zx3HP86hCD/N5Ej/zabJf81pCf/NKwo/zS1Kv8z&#10;viv/Msgr/zLVLP8x5S3/MfEt/zH7Lf8w/y3/MP8t/zP/Lf82/yz+OP8t+Tr/LvY7/y72O/8u9jv/&#10;LvY7/y72O/8u/0UjAv8/LgP/PjQD/0I2BP9EOwb/REMI/0VPDf9EWxP/QWgZ/z91Hf88giH/Oo8k&#10;/ziaJ/83oyn/Nqwq/za0LP81vS3/NMgu/zTWLv8z5i//M/Iv/zL8MP8y/zD/M/8v/zb/L/85/y/5&#10;O/8w9D3/MfE9/zHxPf8x8T3/MfE9/zHxPf8x/0YjAv9ALQP/QTID/0YzBP9IOAb/SEAI/0lMDv9I&#10;WBT/RWUa/0JyH/9AfyP/PYwm/zuYKf86oSv/Oaot/zizLv83vS//Nscw/zbVMf825jL/NfEy/zX7&#10;Mv81/zL/Nv8y/zr/Mfo9/zPzPv807UD/NOpB/zTqQf806kH/NOpB/zTqQf80/0ciAv9BLAP/RS8D&#10;/0kwBP9MNQb/TT0I/05IDv9NVBX/S2Eb/0huIP9FeyX/Qogo/z+UK/8+ni7/Pacv/zyvMf88uDL/&#10;O8Mz/zrPNP864TX/Ou41/zr4Nf86/zX/Ov81+z7/NfJB/zfrQv845UT/OOFF/zjhRf844UX/OOFF&#10;/zjhRf84/0giAv9DLAP/SCwD/04tBP9RMQX/UzkI/1VFDv9TURX/UV0c/05qIf9Ldyb/SIMr/0WP&#10;Lv9EmTD/QqIz/0GrNP9BtDb/QL03/z/JOP8/2zj/P+o5/z/1Of8//zn7QP848UP/OuhF/zzhR/88&#10;2kj/PdVJ/z3VSf891Un/PdVJ/z3VSf89/0khAv9EKgP/TSgD/1MpBP9XLQX/WTYI/1xCDv9bThX/&#10;WFkc/1VlIv9Scij/T34t/0yKMP9KlDP/SJ42/0emOP9Grzn/Rbg7/0XEPP9E0jz8ROU9+ETyPfVF&#10;/jzxRf8+5kj/QNxK/0HSS/9BzE3/QclN/0HJTf9ByU3/QclN/0HJTf9B/0ogAv9IJwL/USUD/1gl&#10;A/9dKgT/YDMH/2M/Dv9iShX/YFUc/1xhI/9ZbSn/VXku/1KEM/9Qjzb9Tpk5+0yiO/pLqj34SrQ/&#10;90q+QPVJzEDxSeFB7UrwQepK/ELkSv9E2Ez/RcxP/0bGUP9GwFH/Rr5R/0a+Uf9GvlH/Rr5R/0a+&#10;Uf9G/0wgAv9MJAL/VSEC/10hA/9jJwT/ZzEG/2o8DP9qRxT/Z1Ib/2NcI/9faCr7XHQw91l/NfVW&#10;ijnyVJQ88FKdP+5RpkHsUK9D6k+6ROhOx0TmT91F4U/uRd1O+0jUT/9JyFH/SsBT/0q6VP9KtlX/&#10;SrRW/0q0Vv9KtFb/SrRW/0q0Vv9K/00fAv9QIQL/Wh4C/2IeAv9pJQP/bS0F/3E5C/9xRBL/b04a&#10;+2tYIvVmYynxY28w7WB6NulchTvmWo8/5FiYQuFWokTfVatG3FO2SNpSw0rWUthK0VPsS8xT+k3F&#10;VP9OvFb/T7VX/0+wWP9OrFn/Tapa/02qWv9Nqlr/Tapa/02qWv9N/04eAv9THgL/XhsC/2cbAv9u&#10;IgP/cyoE/3c1Cf94QBD5d0oY8nNUIOxvXijna2ow4md1Nt5jgDzZX4pB1F2TRtFbnUnOWaZMy1iw&#10;TshXvFDGVs1Rw1fmUb5X91K4WP9TsFr/U6tc/1KnXf9So13/UaJd/1CiXf9Qol3/UKJd/1CiXf9Q&#10;/08eAv9XGwL/YhcB/2wZAv90IAL/eScD/34yB/mAPA3xf0YV6ntQHeR3Wybdc2Yu1W1wN9Bpej7L&#10;ZYREx2KOScRgl03AXqBQvV2qU7tbtlW4W8VWtVvfVrJc81esXf1Xpl79VqFg/lWeYP9UnGH/U5ph&#10;/1OaYf9TmmH/U5ph/1OaYf9T/1AdAv9aGQH/ZRUB/3AXAf94HQH/fyQC/YQuBfOGOArqhkIR44RL&#10;Gdt/VyPReWIvy3RsOMVvdkDAbH9GvGiIS7hmkVC1Y5tTsWGlVq5gsFmrX79aqV/UW6Zg71uiYfpa&#10;nWP7WZlk/FiWZP1XlWX+VZRl/lWUZf5VlGX+VZRl/lWUZf5V/1AdAv9dFwH/aRIB/3QVAf99GgH/&#10;hCEB94kqA+2NNAfkjT0N3ItIFtGFVCPJf14uwnpoOLx1cUC3cXpHsm6ETa5rjVKqaJZWp2agWaNl&#10;q1ygZLlenmTNXptk6l6YZvhdlGf5XJJo+1qQaPxZjmj9V45o/VaOaP1Wjmj9Vo5o/VaOaP1W/1Ic&#10;Af9fFAH/bBEB/3gTAf+BFwH/iB0B8o8lAueTLwTelTgJ05BFFcqLUSLChVsuu4BlOLR7bkGvd3dI&#10;qnR/TqVwiFOhbpJXnWucW5lqp16WabVglGjIYZJp5mCPavdfjWv4XYtr+VyJbPtaiGz8WIhr/FiI&#10;a/xYiGv8WIhr/FiIa/xY/1QaAf9iEwH/bxAB/3sSAP+FFAD6jRkA7ZMfAeKZKALYmTMIzJVCFMSQ&#10;TiG8i1kttIViN66Ba0CofHNIonl8Tp12hVSZc45YlXGYXJFvpGCNbrFii23DY4lu4mKHb/Zhhm/3&#10;X4Vv+V2Eb/pbg2/7WYNv/FiDb/xYg2/8WINv/FiDb/xY/1YYAf9kEQH/cg4A/34QAP+IEQD1kRQA&#10;6JgZAN2eIAHRnjEHx5pAE76VTCC2kFYsrotgN6eGaEChgnBInH55TpZ7glSSeItZjXaVXYl0oGGF&#10;c65jgnK/ZIBz3mSAdPVif3T2YH9z+F5+c/lcfnL6Wn5y+1l+cvtZfnL7WX5y+1l+cvtZ/1gXAf9n&#10;EAH/dQ4A/4EOAP+MDgDxlRAA450RANajGwDLoS8Gwp4+ErmZSh6wlFQrqZBdNqKLZj+bh25HlYR2&#10;TpCAf1SLfohZhnuSXYF5nmF9eKtkeni8ZXl42WV4efRieXj2YHl3+F55dvlceXX6Wnl1+1p5dfta&#10;eXX7Wnl1+1p5dfta/1oVAf9pDgD/eAwA/4QMAO+QCwDdmgoA2aILANCmGADGpSwFvaI8ELSeSB2r&#10;mVIpo5VbNJyRYz6VjWtGj4lzTYmGfFOEhIVYf4GQXXp/m2F2fqhkc325ZXF+02VxfvJjcn32YHN7&#10;9150evlcdHn6W3V5+1p1eftadXn7WnV5+1p1efta/10TAf9sDQD/ewsA9ogJANyTBgDVnQkA0aUK&#10;AMqqFQDBqSoEt6Y6D66iRhumnlAonppZM5aWYTyPk2lEiY9xTIONeVJ9ioNXeIiNXHOGmWBvhKZj&#10;bIS3ZGqEz2RqhPBibIL2YG2A915vf/lcb336W3B8+1pwfPtacHz7WnB8+1pwfPta/18RAf9vCgD/&#10;fggA44wDANaXBQDPoAcAyqgIAMSuEwC7rScDsqs3DamnRBmgpE4mmKBXMZGcXzqKmWdDg5ZvSn2T&#10;d1B3kYBWco+KWm2Nll5oi6NhZYu0Y2OLzGNji+5hZYn3X2eG+F5phPlcaoL6WmuB+1prgftaa4H7&#10;WmuB+1prgfta/2IQAP9yBwD4ggMA248CAM+aBQDJowYAw6wGAL2yEAC1siQCrLA1C6OtQhebqkwj&#10;kqZVLoqjXTiDoGVAfZ1sR3abdE1wmX1Ta5aIWGaVlFxilKFfX5OyYF2TyWBdk+1fXpD4XmGM+Vxj&#10;ivpbZIf7WmWG+1llhvtZZYb7WWWG+1llhvtZ/2YNAP93AwDjhwAA05MBAMqeBADCpwQAu68EALW2&#10;DQCutyECpbYyCZ2zPxWUsEogjK1TK4SqWzR9qGM8dqVqQ3CjckpqoXtPZaCGVGCekVhbnZ9bWJ2w&#10;XVadx11WnetcV5r6W1qV+lpckftZXo78WF+N/FdfjfxXX438V1+N/FdfjfxX/2oKAP98AADcjAAA&#10;zZgAAMOjAwC6qgIAs7MBAKy8CgCmvR0BnrwvBpa6PBGNuEcchbVQJ32zWTB2sWA4b69oP2mtcEVj&#10;q3lKXqqET1qpkFJVqJ5VUqevV1GoxldQp+pXUKX8V1Of/VdVmv1WV5b+VliV/lVYlf5VWJX+VViV&#10;/lVYlf5V/28EAOaCAADSkQAAxp0AALumAQCyrgAAqrcBAKLCBQCcxBgAlcMqBI3COQ2FwEQYfb5O&#10;IXW8Vipuul4yaLlmOGK3bj5dtnhDWLWCR1S0j0tQtJ1OTbOuUEu0xVBLs+pQSrH/UUyr/1JOpf9S&#10;UKH/UlGe/1FRnv9RUZ7/UVGe/1FRnv9R/3YAAN2JAADKlwAAvqIAALOqAACpswAAoLwCAJjGBgCR&#10;zBIAi8wlAoTLNAl8yUASdchKG23HUyNnxVwqYcRkMFzDbTZXwnY6U8KBP0/BjkJLwZ1FSMGuRkfB&#10;xUZHwepGRL7/SUW5/0pHs/9LSa3/TEqr/0xKq/9MSqv/TEqr/0xKq/9M6X8AANGQAADCngAAtacA&#10;AKqvAACguAAAlsECAIzLBwCE1Q0AgNUeAXnVLgVy1DwMbNNHFGXSUBtf0VkhWtFiJ1XQayxR0HUw&#10;Tc+BNEnPjjdGz505RNCuO0LQxjtD0Oo6QM39Pj7L/0BAw/9CQb3/Q0K5/0RCuf9EQrn/REK5/0RC&#10;uf9E3YgAAMeYAAC4owAAq6sAAKC0AACVvgAAi8gDAIDRBwB44Q0AdOEdAW7hKwNo4DcIYeBCDlzg&#10;TRRX4FYZU+BfHU/gaSJL4HMlR+B+KETgiytC4JotP+GrLz7iwS8+4uUvPN/6MTne/zQ52f82OtD/&#10;ODvM/zk7zP85O8z/OTvM/zk7zP85zZIAALygAACtqAAAobEAAJW7AACJxQAAfs8CAHTaBgBu6xEA&#10;aOseAWLrKgNd7DUGV+w/C1LsSA9N7FETSu1aFkbtYxlD7W0cQO14Hj3uhSE67pMjOO+jJDbwtiY1&#10;8dImNO/zJjTs/yYy6/8oMuf/KzPk/ywz5P8sM+T/LDPk/ywz5P8swZwAALCmAACjrgAAlrgAAInD&#10;AAB9zQAAcdgAAGfmBgBi9hEAXPcdAVf3JwJS9zEETfg6Bkj5QglE+UsLQfpUDj76XBA7+2USOPtv&#10;FDX7exYy/IkYMP2YGS79qhss/r8cK//jHSr8+h0q+v8dKvf/HCr3/x0q9/8dKvf/HSr3/x0q9/8d&#10;s6MAAKSrAACXtgAAicEAAHvLAABv1gAAY98AAFv1BgBV/xAAUP8ZAUv/IwJG/ywDQv80BD7/PAU6&#10;/0MGN/9LBzT/Uwgx/1sJLv9kCiv/bwwo/3wNJv+LDiT/nBAi/64RIf/FEiD/6RMf//wTHv//Ex7/&#10;/xMe//8THv//Ex7//xMe//8TpqkAAJizAACKvwAAe8oAAG7VAABg3wAAVOcAAE7/BABJ/w4AQ/8U&#10;AD//HQE6/yUCNv8sAjL/MwMv/zoDK/9BBCj/SAQl/08FIv9XBSD/YAYd/2wHGv95Bxj/iggW/5sI&#10;Ff+tCRT/wwkT/+MJE//4CRP//woT//8KE///ChP//woT//8KmrEAAIu9AAB8yAAAbdQAAF/gAABR&#10;5gAAR/UAAEH/AAA8/wkAN/8QADL/FQEu/x0BKv8jASb/KQEi/y8CH/81Ahz/OwIZ/0IDFv9JAxP/&#10;UQMR/1oDD/9mBA3/dAQL/4UECv+WBQn/qAUI/7kFB//QBQf/4wUH/+MFB//jBQf/4wUH/+MFjboA&#10;AH3HAABt0wAAX+AAAFDnAABC7QAAOv8AADX/AAAv/wIAKv8KACb/DwAi/xQAHv8aARr/HwEW/yMB&#10;E/8oARD/LQEO/zMBDP85Agr/QQIH/0kCA/9TAgD/XgIA/2wCAP98AwD/jQMA/50DAP+sAwD/tQMA&#10;/7UDAP+1AwD/tQMA/7UD/zknAv8zMgL/NTQD/zg2A/84OwT/NkMF/zNOB/8xWwn/L2gN/y12Ef8r&#10;hBT/KZEW/ymbGP8opBn/KK0a/yi1G/8nvhz/J8gc/yfUHf8n5B3/J+8e/yf5Hv8n/x7/J/8e/yf/&#10;Hf8o/x3/K/8e/y3/H/wv/x/8L/8f/C//H/wv/x/8L/8f/zonAv80MQL/ODED/zs0A/87OQT/OkEF&#10;/zdLB/81WAr/M2UO/zFzEv8vgRX/LY4X/y2YGf8soRv/LKoc/yuyHf8rux7/K8Qf/yvQH/8q4SD/&#10;Ku0g/yr3IP8q/yD/K/8g/yv/H/8s/x//L/8h/DH/Ivcz/yL3M/8i9zP/Ivcz/yL3M/8i/zsmAv81&#10;MAL/Oy8C/z4xA/8/NgT/Pj0F/zxIB/87VQv/OWIP/zdvE/81fRf/M4oZ/zKVG/8xnh3/MKce/zCv&#10;H/8wtyD/L8Ah/y/LIv8v3CL/L+oj/y/1I/8v/iP/L/8i/zD/Iv8w/yP7M/8l9TX/JfA3/ybwN/8m&#10;8Df/JvA3/ybwN/8m/zwmAv85LQL/PywC/0MtA/9EMgT/QzkF/0NFB/9CUgv/QF8Q/z5rFf87eBj/&#10;OYUb/zeQHv83miD/NqMh/zWrIv81syP/NLwk/zTGJf801CX/NOYm/zTxJv80+yb/Nf8l/jX/Jvo2&#10;/yjzOP8p7Dr/KeY8/yrmPP8q5jz/KuY8/yrmPP8q/z0lAv89KgL/QygC/0cpA/9JLQT/SjYF/0pB&#10;B/9JTQz/R1oR/0VnFv9CdBr/QIAd/z6MIP89lSL/PJ4k/zumJv87rif/Orco/zrBKP86zSn/OuEp&#10;/jruKfs6+Sn3O/8p9jr/K/A7/y3oPf8u4T//LttB/y7bQf8u20H/LttB/y7bQf8u/z4lAv9BJgL/&#10;SCQC/0wlAv9PKQP/UjMF/1E+B/9RSQz/T1YS/0xiF/9Kbxz/R3sg/0WGI/9DkSX/Qpon/0GiKf9B&#10;qir9QLIr/EC8LPs/yC34P9st9EDrLfBA9y3tQP8v6z//MeRB/zLbQ/8z0UT/M8tG/zPLRv8zy0b/&#10;M8tG/zPLRv8z/0AkAv9FIwL/TCAC/1IhAv9WJgP/WS8E/1k6B/9ZRgz/VlES/1RdGP9Rah3+TnUh&#10;/EyBJflKiyj3SZUr9UedLPNHpi7yRq4v8EW4MO9FxDHtRdMx6EboMeVG9jLiRf8130T/NtNH/zfK&#10;SP84xEr/OL9L/ze/S/83v0v/N79L/ze/S/83/0EjAf9JHwH/URwB/1ccAv9cIwL/YCwD/2A2Bv9g&#10;QQv/Xk0R/VtYGPhYZB30VXAj8VN8J+5QhivrT5Au6U2ZMOdMoTLlTKoz40u0NOJLwDXgS88120vm&#10;NtVK9DjRSv86zkr/PMRM/zy9Tf88uE//PLRP/zu0T/87tE//O7RP/zu0T/87/0IiAf9MHAH/VRgB&#10;/1wZAf9jIAL/ZigD/2gyBf9oPQn6ZkgQ9GNTF+5gXx3qXWsj5lp2KOJXgS3fVYsw3FOUM9lRnTbV&#10;UKY400+vOtBPuzvOTsk8y0/hPcdP8j7DT/9AwE//QbdR/0GxUv9ArVP/QKpU/z+qVP8/qlT/P6pU&#10;/z+qVP8//0YfAf9QGQH/WRUB/2IXAf9oHQH/bCQC/28uA/lvOAfxbkQO62tOFeVoWxzfZGcj2mBx&#10;KtRdey/QW4U0zFiOOMlXlzvHVaA9xFSpP8JTtEG/U8JCvVPWQ7lT7US2U/1Fs1T/RaxW/0SnV/9E&#10;pFj/Q6FY/0KhWP9CoVj/QqFY/0KhWP9C/0gdAf9TFgH/XRIB/2YUAf9tGQH/ciEB+3UpAvJ2MwXp&#10;dj4L4nNKEttvVxrSa2IjzWdsK8hkdjHEYX83wF6JO71ckj66W5pBt1mkRLVYrkayV7tHsFfNSK1Y&#10;6EiqWPpJp1n/SKFa/0idW/9Hm1z/Rplc/0WZXP9FmVz/RZlc/0WZXP9F/0saAf9XEwH/YRAA/2sS&#10;AP9yFgD/eBwB9XskAet9LQPifjkH2XtGENB2UxrJcV4kw21oLL5qcTO6Z3s4tmSDPbJijEGvYJVF&#10;rF6fR6ldqUqmXLZLpFzHTKJc4k2fXfdMnF7/TJhf/0qVYP9Jk2D/SJFg/0eRYP9HkWD/R5Fg/0eR&#10;YP9H/04YAf9aEQH/ZA4A/28QAP92EwD8fRcA74EeAeSEJwLbhDQF0IFDD8h8TxnBeFoju3NkLLVw&#10;bTOxbHY6rWp/P6lniEOlZZFHomObSp9ipU2cYbFPmWDBUJdg3FCVYfNPk2L/TpBj/0yOZP9LjGT/&#10;Sotk/0iLZP9Ii2T/SItk/0iLZP9I/1AWAf9cEAD/aA0A/3IOAP96EAD2gRIA6YYXAN6KIAHSijAE&#10;yYZADsGCTRm6fVcjtHlhLK51ajSpcnI6pG97QKBshESdao1ImWiXTJVnoU+SZq1RkGW9Uo5l1FOM&#10;ZvBRi2f/UIhn/06HaP9Mhmj/S4Vn/0mFZ/9JhWf/SYVn/0mFZ/9J/1IUAf9fDgD/awsA/3UMAPl+&#10;DQDwhQ4A44sQANaPGgDMji4Ew4s9DbuHShi0g1UirX5eK6d7ZzOid286nXR4QJlygEWVb4lJkW2T&#10;TY1snlCKaqpTh2q5VIVqz1SEa+5Tg2z/UYJs/0+Ba/9NgGv/TIBr/0qAa/9KgGv/SoBr/0qAa/9K&#10;/1QSAf9hDAD/bgoA/XgJAOiCCADciQkA2I8LANCTFwDGkysDvpA7DLaMSBeuiFIhp4RcK6GAZDOc&#10;fG06l3l1QJJ3fUWOdYZKinKQToZxm1GCb6dUf2+2VX1vy1Z8b+tUfHD/Untw/1B7b/9Oe2//TXtu&#10;/0t7bv9Le27/S3tu/0t7bv9L/1cRAP9jCgD/cAcA8HwFANyFBQDUjAgA0JMJAMqWFADBlykDuZQ5&#10;C7GQRhapjVAgoolaKpyFYjKWgmo5kX9yP4x8ekWHeoNKg3iNTn92mFF7daRUeHSzVnZ0yFZ1dOhV&#10;dXX9U3V0/1F1c/9PdnL/TXZx/0x2cf9MdnH/THZx/0x2cf9M/1kQAP9mBwD/cwQA4X8BANaIBADP&#10;kAYAypYIAMSaEgC8myYCtJg3CayVRBSkkU4fnY5XKJaKYDGQh2g4i4RwP4aCeESBf4FJfX2LTXh7&#10;llF0eqJUcXmxVm95xVZueuZVbnr8U295/1Fwd/9PcXb/TXF1/0xxdf9McXX/THF1/0xxdf9M/1sO&#10;AP9pBAD2dwAA3YIAANCLAwDJkwUAxJkGAL6eEAC2nyQCrp00CKaaQROflkwdmJNVJ5GQXi+LjWU3&#10;hYptPYCIdUN7hX5IdoOITHKCk1BugKBTa3+uVWh/wlZnf+NVaID6U2l+/1FqfP9Pa3v/TWx5/0xs&#10;ef9MbHn/TGx5/0xsef9M/14MAP9sAQDmegAA1oYAAMuPAgDElwQAvp0EALiiDgCxoyEBqaIyB6Gf&#10;PxGZnEobkplTJYuWXC2Fk2M1f5FrO3qOc0F1jHxGcIqFS2uIkU9nh51SZIasVGKGv1VhhuFUYYb5&#10;UmOE/1Blgf9PZn//TWd+/0xnfv9MZ37/TGd+/0xnfv9M/2EKAP9vAADgfgAA0IkAAMaTAQC/mwMA&#10;uKECALGmCwCqqB4Bo6cvBZulPQ+UokgZjJ9RIoWcWSt/mmEyeZhpOXSVcT9vk3lEapKDSGWQjkxh&#10;j5tPXo6qUluOvVJajt5SW434UFyL/09eiP9OYIX/TGGD/0thg/9LYYP/S2GD/0thg/9L/2QFAPV0&#10;AADaggAAy44AAMGXAAC4ngEAsaUAAKmrBwCjrRoAnKwsBJWrOgyNqEUWhqZPH3+kVyh5ol8vc6Bm&#10;NW2ebjtonHdAY5qBRV+ZjElbmJlMV5eoTlWXu09Ul9xOVJb2TlWU/01YkP9MWY3/S1uK/0pbiv9K&#10;W4r/SluK/0pbiv9K/2gAAOV5AADRhwAAxZIAALucAACxogAAqakAAKGxAgCbsxUAlbMoAo6yNgmG&#10;sEISf65MG3isVCNyqlwqbKhkMWenbDZipXU7XaR/QFmjikNVopdHUaGnSU+hukpOotlJTqD1SU6f&#10;/0lQmf9JUpb/SFSS/0dUkv9HVJL/R1SS/0dUkv9H/24AAN5/AADKjQAAvpgAALOgAACqpwAAoa4A&#10;AJe2AACRuhAAjLojAYW5MgZ+uD4Od7ZJF3G1Uh5rs1olZbJiK2CxajBbsHM1V699OVOuiT1PrZZA&#10;TK2lQkqtuUNJrthCSKv1Q0eq/0RJpf9ES6D/RE2c/0RNnP9ETZz/RE2c/0RNnP9E6nUAANKGAADD&#10;kwAAt50AAKykAACiqwAAmLMAAI67AQCFwQwAgcIdAHvCLQN1wToJb8BFEWm/TxhjvlceXr1fI1m8&#10;aChVu3EtUbt7ME26hzRKupU3R7qlOUW6uDpEutc5Q7j1O0K2/z1Cs/8+RK7/PkWp/z5Fqf8+Ran/&#10;PkWp/z5Fqf8+4H0AAMmNAAC7mgAArqIAAKOpAACYsQAAjrkAAITBAgB5yQcAdMsUAHDMJgFryzUF&#10;ZctACmDKSxBbylQWV8ldGlLJZR9OyG8jS8h6JkfIhilEyJQsQsikLkDIuC8/ydcvP8f1MD3E/zM7&#10;w/81PL7/Nj24/zc9uP83Pbj/Nz24/zc9uP830YYAAMCVAACynwAApacAAJqvAACOtwAAg78AAHjH&#10;AwBuzwcAZdcNAGPYHQBg2C0CW9g6BFfYRglT2FANT9hZEUvXYhVH12wYRNd3G0HXhB4+2JMgPNij&#10;ITvZtyI62tUiOtbyIzfU/yc20v8pNNH/KzbK/y02yv8tNsr/LTbK/y02yv8txZAAALadAACopQAA&#10;nK0AAI+2AACDvgAAd8cAAGzPAgBi1gcAWuQOAFjkHABU5CkBUOQ1A0zlPwVI5UkHReVTCkLmXA0/&#10;5mYPPOZxEjrnfhQ354wWNeecFzPorhky6cYZMujqGTHl/hkv5P8cLuT/Hi3i/yAt4v8gLeL/IC3i&#10;/yAt4v8gupoAAKqjAACdqwAAkLQAAIO9AAB3xgAAa88AAF/WAABU3gQAUfAQAE3wGwBK8CYBRvEw&#10;AkLyOgM+8kMEO/NLBTjzVAc29F0IM/RoCTD1dAsu9YEMLPaRDir2og8o97cQJ/jWESf29BEm8/8R&#10;JvH/ESXx/xMl8f8TJfH/EyXx/xMl8f8TraEAAKCpAACSswAAhLwAAHbGAABpzwAAXdgAAFHfAABJ&#10;7gQARvwOAEL9FwA+/iEAO/4qATf/MwI0/zoCMP9CAy3/SgMr/1MEKP9cBSX/ZgUi/3MGIP+DBx//&#10;lAgd/6YIHP+8CBv/4gka//kJGv//CRn//wkZ//8JGf//CRn//wkZ//8JoqcAAJOxAACFuwAAdsYA&#10;AGnQAABb2gAATuAAAEPlAAA++wEAOv8MADb/EwAy/xsAL/8jACv/KgEo/zEBJP83ASH/PwIf/0YC&#10;HP9OAhn/WAMW/2MDE/9wAxL/gQQR/5MEEP+nBA//vQUO/+AFDv/2BQ7//wUO//8FDv//BQ7//wUO&#10;//8Fla8AAIa6AAB3xQAAaNAAAFrbAABM4QAAQOcAADfzAAAy/wAALv8HACr/DgAm/xMAI/8aAB//&#10;IAAb/yYAGP8rARX/MgES/zgBEP9AAQ7/SAEM/1IBCf9dAgb/awIE/30CAv+QAgH/owIA/7YCAP/N&#10;AwD/7AMA/+wDAP/sAwD/7AMA/+wDiLkAAHjEAABp0AAAW90AAEvjAAA+6QAAMu4AACv/AAAm/wAA&#10;If8AAB3/CAAa/w0AFv8RABP/FgAQ/xoADv8fAAv/JAAJ/yoABv8wAAL/NwEA/0ABAP9KAQD/VgEA&#10;/2QBAP91AQD/iAEA/5oBAP+qAQD/uwEA/7sBAP+7AQD/uwEA/7sB/y8rAf8rMgL/LzEC/zA0Av8v&#10;OQP/K0ED/ydMBP8jWAX/IWYG/yB0B/8eggn/Ho4L/x6YDP8eoQ3/HqkO/x6wD/8duA//HcEQ/x3L&#10;EP8d2xH/HegR/x3yEf8d/BH/Hv8R/x7/EP8e/xD/H/8R/x//Ev8h/xP/Iv8T/yL/E/8i/xP/Iv8T&#10;/y8rAf8uMAL/Mi8C/zMxAv8yNgP/Lz4D/ytJBf8pVgb/J2MH/yVxCP8kfgv/I4oM/yOVDv8ing//&#10;IqYQ/yKtEf8itRH/Ir0S/yLHEv8i1BP/IuUT/yLwE/8i+hP/Iv8T/yP/Ev8j/xL/I/8U/yT/Ff4m&#10;/xb8J/8W/Cf/Fvwn/xb8J/8W/zAqAf8xLQL/NSsC/zctAv82MgP/NDoD/zJFBf8vUgb/LWAH/yxt&#10;Cv8qegz/KYYO/yiREP8omhH/KKIS/yeqE/8nsRT/J7kU/yfDFf8nzxX/J+EV/yftFf8n+BX/KP8V&#10;/yj/Ff8o/xb/J/8X/Cn/GPYr/xn0LP8Z9Cz/GfQs/xn0LP8Z/zEpAf80KQH/OSgC/zsqAv88LgL/&#10;OjYD/zlCBf83Twb/NVwI/zNpC/8xdg7/MIIQ/y+NEv8ulhT/Lp4V/y2mFv8trRb/LbUX/y2+GP8t&#10;yhj/LdwY/y3qGP8t9Rj9Lv8Y+i7/GPkt/xr5Lf8c8y//HO0x/x3qMv8d6jL/Heoy/x3qMv8d/zMp&#10;Af84JgH/PSQB/0AlAv9BKQL/QjMD/0E+Bf8/Sgb/PVcJ/ztkDP85cA//N30S/zaIFP81kRb/NZoX&#10;/zSiGf80qRn/M7Ea/zO6G/8zxRv9M9Mb+jPmG/c08xvzNf4b8TT/HfAz/x/uM/8g5zb/IeE3/yHe&#10;OP8h3jj/Id44/yHeOP8h/zUnAf89IgH/QiAB/0YgAf9IJQL/Si8D/0k6BP9HRgb/RVIJ/0NfDf9B&#10;axH/P3cU/z2CF/48jBn8PJUa+zudHPk7pR34Oq0e9jq2HvU6wB/zOs4f8DrjH+s78R/oOv0h5jr/&#10;I+Q6/yXhOv8l2Dz/JtA9/ybNPv8mzT7/Js0+/ybNPv8m/zkkAf9BHgH/RxsB/0sbAf9PIgH/USsC&#10;/1E2BP9PQQb/TE0J/0taDvxJZhL4R3IW9UV9GfNDhxvxQpEd70KZH+1BoSDsQakh6kCyIuhAvCLn&#10;QMoj5EHfI+BB7yTcQPwn2ED/KdQ//yrPQP8qx0L/KsJD/yrAQ/8qwEP/KsBD/yrAQ/8q/zwgAf9F&#10;GgH/SxcB/1EXAf9WHwH/WCcC/1gxA/9XPAX8VUgJ9lJUDvJQYRPuTm0X6kx4G+dKgh7lSYwg4kiV&#10;IuBHnSTeR6Ul3EauJtpFuSfYRcYo1EXcKc9G7irLRfstyEX/LsVF/y/ARv8vukj/L7VJ/y60Sf8u&#10;tEn/LrRJ/y60Sf8u/0AdAf9JFgH/UBMB/1YUAP9cGwH/XyMB/2AsAvpfNwTzXUII7VpPDedYXBPi&#10;VmgY3lNyHNpRfSDWT4Yk0k6PJ9BNmCnNTKAry0upLclKsy7HSr8vxUrQMMJL6DC9S/gyukr/M7hL&#10;/zOzTP8zrk3/M6pO/zKpTv8yqU7/MqlO/zKpTv8y/0MaAf9MEwD/VBAA/1wSAP9hFwD/ZR4B+2Yn&#10;AfJmMQPqZT0G42NKC9xgVxLVXWIZ0FptH8xXdyPIVYAnxVSJK8JSki7AUZowvlCjMrtPrTS5T7k1&#10;t0/INrRP4jaxT/Q3rlD/OKxQ/zinUf83o1L/NqBT/zWfU/81n1P/NZ9T/zWfU/81/0YXAf9QEQD/&#10;WA0A/2AQAP9mEwD/ahkA9GwhAeptKwLhbDcE2WpFCtBnUhLKY14axWBoIMFecia9XHsqulqELrdY&#10;jDG0V5U0sVWeNq9UqDitVLM6qlPCO6hT2julVPA8olX/PKFV/zudVv86mlf/OZdX/ziXV/83l1f/&#10;N5dX/zeXV/83/0kUAP9TDgD/XAwA/2UNAP9rDwD6bxMA7HIZAOJ0IwHYczIDznFCCcdtTxLBaloa&#10;u2dkIbdkbSezYnYsr19/MKxehzSpXJA3p1uZOqRZozyhWa4+n1i9P51Y0UCaWew/mFn+P5da/z6U&#10;W/88kVv/O49b/zqPW/86j1v/Oo9b/zqPW/86/0wSAP9WDQD/YAkA/2gKAPpvDADzcw4A5XcRANp5&#10;GwDPeS4Cx3c+Cb90SxG5cFYas21gIa9qaSiqZ3Itp2V6MqNjgzagYYw5nWCVPJpenz+XXapBlV24&#10;QpNdy0OQXehDj178QY5f/0CLX/8+il//PYhf/zyIX/87iF//O4hf/zuIX/87/04RAP9YCgD/YwcA&#10;+mwGAOdzBgDdeAgA2nsLANF+FwDIfisCwHw7CLl5SBGydlMZrHJdIadvZiijbW4un2p3M5tofzeY&#10;Zog7lWWRPpFjm0GOYqdDjGG0RYlhx0WIYuVFhmL6Q4Zj/0KEY/9Ag2P/PoJj/z2CY/88gmP/PIJj&#10;/zyCY/88/1APAP9bBwD/ZgMA7G8CANx2AwDUfAcA0YAJAMqCFADCgygCuoE5B7N+RhCse1EZpnda&#10;IaF0YyiccmsumG9zM5RtfDeRa4Q7jWqOP4pomEKGZ6NEhGaxRoFmw0d/ZuFHf2f4RX5o/0N+aP9B&#10;fWf/P3xn/z58Z/89fGf/PXxn/z18Z/89/1IOAP9dAwD9aQAA4XIAANZ6AgDOfwUAyoMIAMWGEgC8&#10;hyYBtYY2Bq6DQw+ngE4YoXxYIJt5YCeWd2ktknRwM45yeTeKcIE8hm6LP4NtlUN/bKFFfGuuR3pr&#10;v0h4a91IeGz2Rnhs/0R3bP9Cd2v/QHdq/z93av8+d2r/Pndq/z53av8+/1QMAP9fAADybAAA3XYA&#10;ANB9AgDJgwQAxIcGAL+KEAC3jCMBsIo0BamIQQ6ihUwXnIFVH5Z/XiaRfGYtjHluMoh3djeEdX87&#10;gHSIP3xykkN4cZ5GdXCsSHNvvUlxcNlJcXD0R3Fx/0RycP9Ccm//QXJu/z9ybv8+cm7/PnJu/z5y&#10;bv8+/1YKAP9iAADmbwAA13kAAMyBAQDFhwMAv4sEALmODgCykCABq48xBaSMPw2dikoWlodTHpGE&#10;XCWLgWQshn9rMYJ9czZ+e3w7enmGP3Z3kEJydpxFb3WpSGx1uklrddRJa3XyR2t1/0Vsdf9DbXP/&#10;QW1y/z9tcv8/bXL/P21y/z9tcv8//1kHAP9lAADicgAA0XwAAMeEAADAigIAuY8CALOSDACslB0A&#10;ppMvBJ6RPAuYj0gUkYxRHIuJWiSGh2IqgYVpMHyCcTV4gXo6dH+DPnB9jkJsfJpFaXunR2Z6uEhk&#10;e9BIZHvwR2V7/0Rmev9DZ3j/QWh2/z9odv8/aHb/P2h2/z9odv8//1sEAPdpAADddgAAzYAAAMOI&#10;AAC7jgAAtJMBAK2XCQCnmBoAoJgsA5mWOgqSlEUSjJJPGoaPVyKAjV8oe4tnLnaJbzNyh3c4bYWB&#10;PGmEi0BmgpdDYoGlRmCBtkdegc1HXoHvRl+B/0Rgf/9CYX3/QWJ7/z9jev8/Y3r/P2N6/z9jev8/&#10;/14AAOltAADWeQAAyIQAAL6MAAC2kwAArpcAAKabBACgnRcAmp0pApOcNwiMmkMQhphNGICWVR96&#10;lF0mdZJlLHCQbDFsjnU2Z41+OmOLiT5fipVBXImjRFqJtEVYictFWIjtRFiI/0NZhv9BW4P/QF2B&#10;/z5dgP8+XYD/Pl2A/z5dgP8+/2IAAORxAADPfgAAw4gAALmRAACwlwAAp5sAAJ6hAACYoxMAk6Ml&#10;AY2iNAaGoUANgJ9KFXmdUxx0m1ojb5liKGqYai5mlnIyYZV8N12UhjpZkpM+VpKhQFORskFSkslC&#10;UpHrQVKQ/0BSj/8/VYv/PlaI/z1Xh/89V4f/PVeH/z1Xh/89+WcAAN12AADJgwAAvY0AALOVAACp&#10;mwAAoKAAAJanAACPqQ8Ai6ohAYWpMAR/qDwKeKdHEnOlUBhto1geaKJgJGShZylfoHAuW555Mled&#10;hDZTnJE5UJyfO06bsD1MnMc9TJvqPEyZ/zxMmP88TZX/PE+R/ztQj/87UI//O1CP/ztQj/87620A&#10;ANN8AADDiQAAt5MAAKyaAACinwAAmaUAAI6rAACFsAsAgbEbAHyxKwJ3sDgHca9DDWuuTRRmrVUZ&#10;YaxdHl2rZSNZqm4nVal3K1Gogi9Np48ySqeeNUinrzZHp8Y2RqbpNkWk/jdFo/83RqD/N0ic/zdJ&#10;mv83SZr/N0ma/zdJmv834nQAAMqDAAC8jwAAsJgAAKWeAACbpAAAkKsAAIWxAAB6uAQAdrkUAHK5&#10;JQFtuTMEaLg/CGO4SQ5et1ITWrZaGFa2YhxStWsgTrR1JEu0gCdIs44qRbOdLEKzri1Bs8UuQbPp&#10;LUCw/i8/r/8xPq3/MkCo/zJBpv8yQab/MkGm/zJBpv8y1XwAAMKKAAC1lgAAqJ0AAJ2jAACSqgAA&#10;h7EAAHy3AABwvgMAaMIOAGbDHQBjwy0BXsM5BFrDRAhWwk4MUsJXEE/BXxRLwWkXSMFzGkXAfh1C&#10;wIwgP8CbIj3ArSM8wcQjPMDpIzq+/iY4vP8oN7v/KTi4/yo4tv8rOLb/Kzi2/ys4tv8ryYUAALmT&#10;AACsnAAAoKIAAJSqAACIsQAAfLgAAHG+AABmxQMAW8sIAFfNEwBWziMAU84yAVDOPgNNz0gFSc9S&#10;CEbPWwtDz2UOQM9vED7PexM7z4kVOc+ZFzfPqxg20MMYNs/oGDTN+xsyy/8dMcr/HzDJ/yEvyP8h&#10;L8j/IS/I/yEvyP8hvo8AAK+aAACioQAAlqkAAIqwAAB9uAAAcb8AAGbGAABbzAIAUNIHAEfaDABG&#10;3BgARdwnAETdNQFB3UACP95LAz3eVQQ6318GON9pBzXfdgkz4IQLMeCUDC/hpg0u4bwOLeLgDi3e&#10;+A8r3f8SKtz/FCna/xYo2v8WKNr/Fija/xYo2v8Ws5gAAKWgAACZpwAAi7AAAH64AABxwAAAZcgA&#10;AFnOAABO0wAARNsEAD/pDQA96RcAO+ojADnqLgA26zgBNOtCATHsSwIv7VUDLe1fAyruawQo7ngF&#10;Ju+IBiXvmgcj8K4HIvHIByLw7Qch7P8HIev/CCDr/wof6v8LH+r/Cx/q/wsf6v8LqJ8AAJumAACN&#10;rwAAf7gAAHHBAABkygAAWNAAAEzWAABB3QAAOOQAADX2DAAz9xQAMPceAC74JwAr+TAAKPk4ASb6&#10;QAEj+0kBIftSAR78XQIc/WkCGv15Axj+iwMX/54DFf+zBBT/0wQU/vQEE/z/AxP6/wMT+f8DE/n/&#10;AxP5/wMT+f8DnaUAAI+uAACAuAAAcsIAAGTLAABW0wAASdoAAD7fAAA05AAALvQAACv/CgAo/xAA&#10;Jf8XACL/HwAf/yYAHP8tABn/NAAX/zwAFP9EARL/TgEQ/1kBDv9nAQz/dwEL/4oCCv+fAgn/tQII&#10;/9UCB//0Agf//wIH//8CB///Agf//wIH//8Cka0AAIK4AABzwgAAZMwAAFbVAABI3QAAO+IAADDn&#10;AAAn7gAAI/8AACD/BAAc/wwAGf8RABb/FgAT/xsAEf8hAA7/JwAN/y4ACv82AAf/PgAE/0gAAP9U&#10;AAD/YgEA/3MBAP+HAQD/nQEA/7IBAP/KAQD/6gEA//MBAP/zAQD/8wEA//MBhLcAAHTBAABlzAAA&#10;VtgAAEffAAA55QAALeoAACPuAAAc/QAAGP8AABX/AAAR/wQAD/8LAA3/DgAJ/xEABv8VAAP/GgAA&#10;/yAAAP8mAAD/LgAA/zcAAP9BAAD/TQAA/1wAAP9tAAD/ggAA/5YAAP+oAAD/ugAA/8MAAP/DAAD/&#10;wwAA/8MA/yQvAf8lLwH/KC8B/ycxAf8kNgL/ID4C/xpJA/8XVgP/FWQD/xNyBP8SfwT/EooE/xKU&#10;BP8SnQX/EqQF/xKsBv8Sswb/EroG/xLDBv8Tzgf/E98H/xPrB/8T9gf/E/8H/xP/Bv8T/wb/FP8H&#10;/xT/CP8T/wj/Ff8J/xX/Cf8V/wn/Ff8J/yUuAf8pLQH/KywB/ysuAf8pMwL/JDsC/x9GA/8dUwP/&#10;G2EE/xluBP8XewT/F4cF/xeRBf8Xmgb/F6EG/xepB/8XsAf/F7cI/xfACP8Yygj/GNsI/xjoCP8Y&#10;9Aj/GP0I/xn/CP8Z/wj/Gf8J/xn/Cv8Y/wv/Gv8L/xr/C/8a/wv/Gv8L/yYtAf8sKQH/LigB/y8q&#10;Af8tLwL/KTcC/ydDA/8kUAP/Il0E/yBqBf8edwX/HoMG/x6NB/8elgf/Hp4I/x6lCf8erAn/HrMJ&#10;/x68Cv8exgr/HtMK/x7lCv8e8Qr/H/wK/h//Cv0f/wv8H/8M/B7/Dfwf/w73If8O9yH/Dvch/w73&#10;If8O/yoqAf8vJgH/MiQB/zMlAf8yKgH/MTQC/y8/A/8tTAP/KlkE/yhmBf8mcgb/JX4H/yWJCP8l&#10;kgn/JZoK/yWhC/8lqAv/JLAM/yS4DP8lwQz/Jc4N/yXhDfwl7w35JvoM9ib/DfUm/w/0Jf8Q9CX/&#10;EfIm/xLtJ/8S7Sf/Eu0n/xLtJ/8S/y4mAf80IgH/NyAB/zkhAf84JQH/OS8C/zg7Av81RwP/M1QF&#10;/zFhBv8vbQf/LnkJ/y2ECv8tjQz/LJYN/yydDf8spQ79LKwP/Cy0D/ssvQ/5LMkQ9izdEPMt7A/v&#10;LfgP7S3/Euss/xTqLP8V6Sz/FuUt/xbgLv8W4C7/FuAu/xbgLv8W/zIjAf84HQH/PBsB/z4bAf9A&#10;IgH/QSsB/0A2Av8+QgP/PE8F/zlcBv84aAj9NnML+zV+DPg1iA73NJEP9TSZEPM0oBHyM6gS8DOw&#10;Eu8zuRPuM8UT6zTXE+c06hLjNPcU4TT/F94z/xncM/8a2zP/GtQ0/xrONf8azjX/Gs41/xrONf8a&#10;/zYfAf88GQH/QRYA/0QWAP9HHgH/SScB/0gyAv9GPQP/REkF+kJWB/ZAYgnyP24M7z15D+08gxDq&#10;PIwS6DuUE+c7nBTlO6QV4zqtFeI6thbgO8IW3zvSFto76BfUOvYa0Dr/HM06/x7LOv8eyjr/H8Q7&#10;/x/APP8ewDz/HsA8/x7APP8e/zkbAf9AFQD/RREA/0oTAP9OGQD/UCIB/1AsAf1ONwL2S0ME8ElQ&#10;B+tIXQrnRmkN40V0EOBEfhPdQ4cV20KQF9hBmBjVQKAZ00CpG9FAshzPQL0dzUDMHcpB5B7GQPQg&#10;wkD/Ir9A/yO9QP8ju0D/I7ZB/yOzQv8is0L/IrNC/yKzQv8i/z0XAP9EEQD/Sg4A/1AQAP9UFQD/&#10;Vh0A/VYmAfNVMQHrUz0D5VJLBt9QWAraTmMO1ExuE9BKeBbNSYEZy0iKG8hHkh3GR5ofxEajIcJG&#10;rCLARbcjvkXFJLxF3CS4RvAltUb/J7JG/yewRv8nrkb/J6pH/yanSP8mp0j/JqdI/yanSP8m/0AU&#10;AP9IDgD/TgsA/1UOAP9ZEQD/XBYA9F0fAOpcKgHiWzcC2lpGBdJXUwvMVV4QyFNoFcRRchnBUHsc&#10;vk+EH7xNjCK5TZUkt0ydJrVLpyezS7EpsUq/Kq9K0SqsS+srqUv8LKZL/yylTP8ro0z/Kp9N/yqd&#10;Tf8pnU3/KZ1N/ymdTf8p/0MRAP9LDAD/UwgA/1oLAP9eDQD5YBAA62EWAOFiIQDWYjEBzmFBBcdf&#10;TgvCXFkRvVpkF7lYbRu2VnYfs1V+IrBThyWuUo8oq1GYKqlQoiynUKwtpU+5L6NPyy+gUOYvnlD5&#10;MJxQ/y+aUf8umFH/LZZS/yyUUv8rlFL/K5RS/yuUUv8r/0YQAP9OCQD/VgUA/l4GAO9iBwDnZQoA&#10;5GYOANZnGQDNaC0BxWc9Bb9lSgu5Y1UStGBfF7BeaRysXHEhqVp6JKZZgiikWIsroVaULZ9VnS+c&#10;VagxmlS0M5hUxTOWVOE0k1X2M5JV/zKRVv8xj1b/MI1W/y6MV/8tjFf/LYxX/y2MV/8t/0kOAP9R&#10;BQD/WgEA7mIAAN9nAwDYagYA1WsKAM1tFQDFbikBvm05BLdrRwuxaFIRrGZcGKhkZR2kYm0ioWB1&#10;Jp5efimbXYYtmFyPL5VamTKTWaQ0kFmwNo5ZwDaMWds3ilnzNola/zSIW/8zh1v/MYZb/zCFW/8v&#10;hVv/L4Vb/y+FW/8v/0sMAP9UAAD7XgAA4mUAANhrAQDPbgUAzHAIAMZyEgC+cyYBt3M2BLFwRAqr&#10;bk8RpmtZGKFpYR2dZ2oimWVyJ5ZjeiqTYoMukGCMMY1flTSKXqA2h16tOIVdvDmDXdQ5gl7wOIFf&#10;/zaAX/80gF//M39f/zF+X/8wfl//MH5f/zB+X/8w/00JAP9WAADuYQAA3WkAANFvAADKcwMAxXUG&#10;AMB2EAC4eCMAsXgzA6t2QQmlc0wQn3BWF5tuXx2WbGcik2pvJ49odyuMZ38viWWIMoVkkjWCY503&#10;gGKqOX1iuTp7Ys87emLuOXpj/zh6Y/82eWP/NHlj/zJ5Yv8xeWL/MXli/zF5Yv8x/08HAP9ZAADm&#10;ZAAA12wAAMxzAADEdwIAv3kEALl6DgCyfCAArHwxA6V6PgmfeEoQmnVTF5VzXB2RcWQijW9sJ4lt&#10;dCuFbHwvgmqFMn9pjzV8aJs4eWenOnZmtjt0Zsw8c2frO3Nn/zhzaP82c2j/NXNn/zNzZv8yc2b/&#10;MnNm/zJzZv8y/1EEAP9cAADiZwAA0nAAAMd2AADAegAAun0CALR/DACtgR0Ap4EuAqB/PAiafUcP&#10;lXpRFpB4WhyLdmIhh3RpJoNycSt/cXovfG+DMnhujTV1bZg4cmylO3BrtDxua8k8bWvpO21s/jlt&#10;bP83bmz/NW5r/zRuav8ybmr/Mm5q/zJuav8y/1MAAPRfAADeagAAzXMAAMN6AAC7fgAAtYEAAK6D&#10;CQCohRoAooUrApuEOgeVgkUOkH9PFYp9WBuGe18ggXlnJX13byp6dncudnSAMnNzizVvcpY4bHGj&#10;OmlwsjxocMY8Z3DnO2dx/Dlocf83aHD/NWlv/zRpbv8zaW7/M2lu/zNpbv8z/1YAAOtiAADYbgAA&#10;yXYAAL99AAC3ggAAsIUAAKiHBgCiiRcAnIopAZaJNwaQh0MMi4VNE4WCVRmAgF0ffH9lJHh9bSl0&#10;e3UtcHp+MW15iDRpd5Q3ZnahOmN2sDthdsQ8YXblO2F2+zlidv83Y3X/NWNz/zRkcv8zZHL/M2Ry&#10;/zNkcv8z/1gAAOZmAADScQAAxXoAALuBAACyhwAAq4oAAKKMAgCcjhQAl48mAZGONAWLjEALhYpK&#10;EYCIUxh7hlsddoVjInKDaidugnIraoB7L2d/hjNjfpE2YH2eOV18rjpbfME7W3zjOlt8+jhce/83&#10;XXv/NV55/zRfd/8zX3f/M193/zNfd/8z/lwAAOFqAADNdQAAwH4AALaGAACuiwAApY4AAJuRAACV&#10;kxEAkJQiAYuTMQOFkj0Jf5FID3qPURZ1jVkbcYxgIGyKaCVoiXApZId5LWGGgzFdhY80WoScNleD&#10;rDhVg785VYPhOFWC+TdWgv81VoH/NFh//zNZff8yWX3/Mll9/zJZff8y72AAANtuAADHegAAu4MA&#10;ALKLAACokAAAn5MAAJSWAACNmQ4AiZoeAISaLgJ+mToHeZdFDXSWThNvlVYYapNeHWaSZSFikW0m&#10;Xo92KluOgS1XjY0wVIyaM1GMqjVPjL01T4zeNU+L9zRPiv8zUIn/MlGG/zFShP8xUoT/MVKE/zFS&#10;hP8x6mUAANJzAADCfwAAtogAAKyQAACilAAAmJgAAIycAACEnwoAgKAZAHyhKQF3oDYFcp9BCm2e&#10;Sw9onVMUZJxbGWCbYx1cmmshWJl0JVWYfilRl4osTpaYLkuWqDBKlrwxSZbcMEmU9jBJk/8wSZL/&#10;MEqQ/y9Ljf8vS43/L0uN/y9Ljf8v4msAAMp5AAC8hQAAsY8AAKaUAACbmQAAkZ0AAIaiAAB6pgMA&#10;dqcTAHOoJABuqDIDaqg9BmWnRwthplAPXaVYFFmkYBhVo2gcUqNxH06ifCNLoYgmSKGWKEWgpipE&#10;oborQ6HaKkOf9StCnf8rQpz/LEKb/yxEl/8rRJf/K0SX/ytEl/8r13IAAMOAAAC2jAAAqpQAAJ+Z&#10;AACUngAAiaMAAH6oAABwrgAAarAOAGixHQBlsSwBYbE4A12wQwZZsEwKVa9UDlKvXRFOrmUVS65v&#10;GEiteRtFrYYeQqyVID+spSI+rbkjPa3YIj2r9SM8qf8lO6f/Jjum/yY7pP8mO6T/Jjuk/yY7pP8m&#10;zHoAALuIAACukgAAopkAAJeeAACMpAAAgKoAAHWvAABptAAAXrkGAFu6FABZuyQAVrsxAVO7PQNQ&#10;u0cFTbtQB0q6WQpHumINRLpsEEG6dxM+uYQVPLmTFzm5oxg4ubcZN7rWGTe49Bo1tv8cNLT/HjOz&#10;/x8zsv8gM7L/IDOy/yAzsv8gwYMAALSRAACmmAAAm54AAI+lAACCqwAAdrEAAGu2AABfvAAAVMED&#10;AEzFDQBLxRkAScYoAEjGNQBFx0ABQ8dKA0DHUwQ+x10GO8dnCDnHcwo3x4AMNMeQDTLHoQ4xyLUP&#10;MMjTDzDG9BAuxP8TLcL/FSzB/xYrwP8XK8D/FyvA/xcrwP8XuI0AAKqXAACengAAkaUAAISsAAB4&#10;sgAAa7kAAGC/AABUwwAASsgCAEDNBwA60g4AOdIbADjTKAA30zUANtRAADTVSwEz1VUBMdZgAi/W&#10;bAMt13oEK9iLBSrYnQUo2bEGJ9rNBifX7wYm1P8JJdL/CyTR/wwj0P8NI9D/DSPQ/w0j0P8NrpYA&#10;AKCdAACUpAAAhqwAAHm0AABsuwAAYMIAAFTGAABIywAAPtAAADXVBAAt3QoALOETACviHwAp4yoA&#10;KOQ1ACfkPwAm5UoAJOZVACPmYQEh524BIOd+Ah7okAId6aQCG+m8Ahrq4gIa5vwCGeX/Axnk/wQY&#10;4/8FGOP/BRjj/wUY4/8Fo50AAJakAACIrAAAerUAAGy9AABfxAAAU8oAAEfOAAA80wAAMtoAACrf&#10;AAAl7gkAI/ARACHxGQAf8SIAHfIrABvzNAAZ9D4AF/RIABX1UgAT9l8AEvZuARH3gAEQ+JQBD/mq&#10;AQ75xgEO+e0BDfb/AQ30/wEN8/8BDfP/AQ3z/wEN8/8BmaMAAIusAAB8tQAAbb4AAF/GAABSzQAA&#10;RdIAADnYAAAv3gAAJuIAAB/qAAAc+wYAGf8OABf/EwAU/xoAEv8hABD/KAAO/zAADf85AAv/QwAJ&#10;/04ABv9cAAT/bAAC/4AAAf+WAAD/rQAA/8oAAP/wAAD//wAA//8AAP//AAD//wAA//8AjasAAH21&#10;AABuvwAAYMgAAFLQAABD1wAAN90AACviAAAi5gAAGeoAABX5AAAS/wAAEP8IAA7/DgAM/xEACf8W&#10;AAb/HAAD/yIAAP8qAAD/MwAA/z0AAP9JAAD/VwAA/2kAAP9+AAD/lQAA/6wAAP/HAAD/6AAA//oA&#10;AP/6AAD/+gAA//oAgLUAAHC/AABhyQAAUtMAAEPbAAA14QAAKeYAAB7qAAAV7gAAEPgAAA7/AAAL&#10;/wAACP8AAAT/BgAA/woAAP8OAAD/EQAA/xUAAP8bAAD/IwAA/ysAAP82AAD/QwAA/1MAAP9lAAD/&#10;egAA/5EAAP+mAAD/uAAA/88AAP/PAAD/zwAA/88A/xwvAf8gLAH/ISwB/x4uAf8aMwH/FDwB/w9G&#10;Af8NVAL/C2EC/wlvAv8JewL/CYYC/wmQAv8JmQL/CaAC/wmnAv8JrQL/CbQC/wm8Af8JxQH/CdEC&#10;/wnjAv8J7wL/CfkB/wr/Af8K/wH/Cv8C/wr/Av8K/wL/C/8D/wv/A/8L/wP/C/8D/x8tAf8jKQH/&#10;JCkB/yIrAf8eMAH/GDgB/xRDAf8RUAL/EF4C/w5rAv8OdwL/DoMC/w6NAv8OlQL/Dp0C/w6kAv8O&#10;qgL/DrEC/w65Av8OwQL/Ds0C/w7fAv8O7AL/DvgC/w7/Av8O/wL/D/8D/w//A/8P/wT/EP8E/xD/&#10;BP8Q/wT/EP8E/yMqAf8mJgH/KCUB/ycnAf8jKwH/HjMB/xtAAf8ZTQL/FloC/xRnAv8TcwL/E34C&#10;/xOJA/8TkQP/E5kD/xOgAv8TpwP/E64D/xO1A/8TvgP/E8kD/xPaA/8U6QP+FPYD+xT/A/kV/wP5&#10;Ff8E+BX/BfgV/wb4Ff8G+BX/BvgV/wb4Ff8G/yYmAf8qIgH/LCAA/ysiAf8oJgH/JzAB/yQ8Af8i&#10;SQL/H1UC/x1iAv8bbgP/G3oD/xqEA/8ajQP/GpUD/xqcBP8aowT/G6oE/xuyBP8bugT/G8UE/BvT&#10;BPkb5wT1HPQE8hz/BfEc/wbwHP8H7x3/CO8d/wnvHP8J7hz/Ce4c/wnuHP8J/yoiAf8uHQD/MBsA&#10;/zAcAP8wIgD/MCwB/y43Af8rRAL/KFEC/yZdA/8kaQP/I3UE/yN/BP4jiAT9I5EF+yOYBfojoAX4&#10;I6cG9yOuBvUjtwb0I8EG8iTPBu4k5AbqJfIG6CX+COYk/wrkJf8L4yX/DOMk/wziJP8M4ST/DeEk&#10;/w3hJP8N/y4eAP8zGAD/NRYA/zUVAP84HQD/OCcB/zczAf80PwH/MksC/y9YA/suZAT4LW8E9Sx6&#10;BfMsgwbxLIwG7yyUB+0snAjsLKMI6iyrCOksswjnLL4J5izMCeIt4gjeLfEK2yz+DNYt/w7ULP8P&#10;0iz/ENEs/xDPLP8Qzi3/EM4t/xDOLf8Q/zIZAP83FAD/OhEA/zwSAP8/GQD/QCIA/z4tAf88OQH6&#10;OkUC9DhSA/A3XgTsNmoF6TV0BuY1fgjkNIcI4jSQCeA0mAreNJ8K3DOnC9ozsAzYM7sM1TPJDdI0&#10;3w3ONPAPyjT9Esc0/xPFNP8UwzT/FcMz/xXANP8VvzT/FL80/xS/NP8U/zYVAP87EAD/Pg0A/0MP&#10;AP9GFAD/RhwA/0YmAPZEMgHvQj8B6UBMA+Q/WQTfPmQG2z1vCNg8eQrUPIIM0TuLDc87kw/NOpoQ&#10;yzqiEck6qxLIOrUTxjrCE8Q61RTAO+sVvDr7F7k6/xi3Ov8Ztjr/GbU6/xiyO/8YsTv/GLE7/xix&#10;O/8Y/zkSAP8/DQD/QwkA/0gMAP9LEAD/TBUA9UwfAOtKKgDkSTcB3UlGAtVHUwTQRl8IzEVpC8lE&#10;cw3GQ3wQw0KEEsFCjBO/QZUVvUGdFrtAphe6QLAYuEC8GbZAzBqzQeYar0H3HK1B/x2rQf8dqUH/&#10;HKlB/xymQf8bpUH/G6VB/xulQf8b/z0QAP9CCQD/SAUA/00IAP9QCwD5UQ8A61AVAOFPIADYUDEA&#10;z1BBAslPTgXETloJwExkDb1LbRC6SnYTt0l+FbVIhxezR48ZsUeXG69GoBytRqoeq0W2H6lFxh+n&#10;RuAgpEb0IKFG/yGfR/8gnkf/IJ5H/x+bR/8emkf/HppH/x6aR/8e/0ANAP9GBAD/TAAA+FICAOhV&#10;BADhVQgA4lUNANVVGQDMVywAxVc8Ar9WSga6VVUKtlNfDrJSaBKvUHEVrE95GKpOgRqoTYodpUyS&#10;H6NMnCChS6Yin0uxI51LwCSbS9glmUvwJZZM/ySVTP8klEz/I5NM/yKRTf8hkU3/IZFN/yGRTf8h&#10;/0IKAP9JAAD/UQAA5lcAAN1bAQDVXAUA0lsJAMtcFADDXigAvF44ArZdRgaxW1EKrVlbD6lYZBOm&#10;VmwXo1V0GqBUfR2eU4Ufm1KOIplRlySXUKEmlVCtJ5JQvCiRUNAojlDsKI1R/ieLUf8mi1H/JYpS&#10;/ySJUv8jiFL/I4hS/yOIUv8j/0UHAP9LAADwVQAA31sAANNgAADMYQMAyGEGAMNhEQC7ZCQAtWQ0&#10;Aq9jQgWqYU4KpV9XD6FdYBSeXGgYm1twG5hZeB6VWIEhk1eKJJBWkyaOVZ4oi1WpKolUtyuHVMsr&#10;hVXpK4RV/CqDVv8og1b/J4JW/yWBVv8kgVb/JIFW/ySBVv8k/0cDAP9PAADnWAAA2WAAAM1kAADG&#10;ZgEAwWYEALtmDgC0aSAArmkxAqhoPwWjZkoKn2VUD5pjXRSXYWUYk2BtHJBedR+OXX0ii1yGJYhb&#10;kCiFWpoqg1mmLIBZtC1/WccufVnmLXxa+ix7Wv8qe1v/KHtb/yd7Wv8melr/JXpa/yV6Wv8l/0kA&#10;APtSAADjXAAA0mMAAMdoAADAawAAumsCALVrDQCubR0AqG4uAaNtPAWda0gKmWpRD5RoWhSQZmIY&#10;jWVqHIpjciCHYnojhGGDJoFgjCl+X5cre16jLXlesS93XcQvdV7iL3Ve+S11X/8rdV//KXVf/yh1&#10;Xv8mdV7/JnVe/yZ1Xv8m/0sAAPBVAADeXwAAzWcAAMNsAAC7bwAAtXAAAK9vCgCocRoAo3IrAZ1y&#10;OQSYcEUJk25PDo9tWBSLa2AYh2lnHIRobyCBZ3cjfWaAJnpkiil3Y5QsdWOhLnJiry9wYsEwb2Lf&#10;MG5j9y5vY/8sb2P/Km9j/yhvYv8nb2L/J29i/ydvYv8n/00AAOtYAADZYwAAyWoAAL9wAAC3cwAA&#10;sHQAAKl0BwCjdhcAnncoAZh2NwSTdUIIjnNMDolxVROFcF0YgW5lHH5tbB97bHQjeGp9JnRphylx&#10;aJIsbmeeLmxnrDBqZ74xaWfcMGln9S5pZ/8saWf/Kmpn/ylqZv8oamb/J2pm/ydqZv8n/1AAAOdb&#10;AADTZgAAxW4AALtzAACzdwAAq3kAAKR4AwCdehQAmHslAZN7NAOOekAHiXhKDYR2UxKAdVsXfHNi&#10;G3hyah91cXIicm97Jm9uhSlsbZAsaWycLmZsqjBkbLwxY2zZMGNs9C9jbP8tZGz/K2Rr/yllav8o&#10;ZWr/KGVq/yhlav8o/VMAAONfAADOaQAAwXEAALd3AACvewAAp30AAJ59AACYfhEAk4AiAI6AMQKJ&#10;fz4GhH1IDH98URF7elkWd3lgGnN3aB5vdnAhbHV4JWl0gihmc44rY3KaLmBxqC9ecbowXXHUMF1x&#10;8i5ecf8sXnD/K19w/ylgb/8oYG7/KGBu/yhgbv8o8VUAAN5iAADKbQAAvXUAALN7AACrgAAAooIA&#10;AJiBAACRgw8AjYUfAIiFLgKDhDsFfoNFCnqBTg91gFYUcX9eGG59ZhxqfG0gZ3t2I2N6gCdgeYsq&#10;XXiYLFp3pi5Yd7gvV3fRL1d38S5Ydv8sWHb/Kll1/yladP8oWnT/J1p0/ydadP8n7VkAANdmAADF&#10;cQAAuXoAAK+AAACmhAAAnYYAAJGHAACKiQwAhoobAIKLKwF9ijgEeIlCCHSITA1vh1QSbIVbFmiE&#10;Yxpkg2seYYJ0IV2BfSRagIkoV3+WKlV+pCxSfrYtUX7OLVF97yxSff8rUnz/KVN7/yhUev8nVHr/&#10;J1R6/ydUev8n6F4AANBrAADAdgAAtH4AAKuFAAChiQAAl4sAAImNAACDjwgAfpAXAHuRJwF2kTQD&#10;cpA/Bm2PSQtpjlEPZY1ZE2KMYBdei2gbW4pxHleJeyFUiIYkUYeUJ0+GoilNhrQqS4bMKkuF7ilM&#10;hP8pTIP/KEyD/ydNgf8mToH/Jk6B/yZOgf8m4WMAAMlwAAC7ewAAsIQAAKaKAACbjgAAkZEAAIST&#10;AAB6lQIAdZcSAHKYIgBvmDACapc7BGaXRQhilk4MX5VWD1uUXRNYk2UXVZNuGlGSeB1OkYQgS5CR&#10;I0mQoSRHkLImRZDKJkWP7SVFjf8lRYz/JUaL/yRGiv8kRor/JEaK/yRGiv8k2GkAAMN2AAC1gQAA&#10;q4oAAJ+PAACVkwAAipYAAH6aAABwnQAAa58OAGifHABmoCoBYqA3Al+fQQVbn0oIWJ5SC1SeWg5R&#10;nWISTpxrFUucdRhIm4EaRZuPHUKanx9AmrAgP5rIID+Z6x8/mP8gPpb/IT6V/yE/lP8hP5T/IT+U&#10;/yE/lP8hzXAAALx9AACwiAAApI8AAJmUAACOmAAAg50AAHegAABppAAAYKcIAF2oFABbqSQAWakx&#10;AVapPAJTqUUEUKhOBk2oVwlKqF8MR6doDkSncxFBpn8UPqaNFjymnRc6pq8YOabHGDml6hg4o/8a&#10;N6H/Gzeg/xw3n/8cN5//HDef/xw3n/8cxHgAALWFAACpjwAAnZUAAJKaAACGnwAAeqMAAG6oAABi&#10;rAAAVbAAAFCyDgBOshsATbMoAEuzNQBJsz8BRrNJAkSzUgRBs1sGP7NkCDyzbwo6s3sMN7OKDjWy&#10;mg8zs60QMrPFEDKy6RAxsP4SMK7/FC+t/xUvrP8WL6z/Fi+s/xYvrP8Wu4EAAK6OAAChlQAAlpoA&#10;AImgAAB9pgAAcasAAGWvAABZtAAATrcAAEO8BQBAvREAP70eAD6+KwA8vjYAO79BADm/SwE3v1QC&#10;NcBfAjPAagQxwHcFL8CGBi3AlwcrwKoIKsHCCCrA5wcpvf0KKLz/DCe6/w0nuf8OJ7n/Die5/w4n&#10;uf8OsowAAKWUAACZmgAAjaEAAH+nAAByrQAAZrMAAFq4AABPuwAARL8AADrEAgAwyQgALsoRAC3K&#10;HQAsyykAK8s1ACvMQAAqzUoAKM1WACfOYQAmzm8BJM5/ASPPkQIhz6UCINC9AiDP5AIfzfoDHsv/&#10;BB7K/wUdyf8GHcn/Bh3J/wYdyf8GqJQAAJyaAACQoQAAgqgAAHSvAABntgAAW7wAAE7AAABDwwAA&#10;OccAAC/MAAAn0AQAH9YKABvaEAAb2xoAGtsmABrcMQAZ3TwAGN1IABjeVQAX32IAFuByABXghQAU&#10;4ZoAE+KxABLjzwAS4PQAEt7/ARHd/wER2/8CEdv/AhHb/wIR2/8CnpoAAJKhAACEqQAAdrEAAGi4&#10;AABbvwAATsQAAELIAAA3zAAALdAAACTVAAAc2wAAFd8FABTpDgAS6hQAEesdABDrJgAO7DAADu06&#10;AA3uRgAL7lMACu9iAAnwdAAI8YkAB/KgAAXyugAE8eQAAvH9AALv/wAD7f8AA+3/AAPt/wAD7f8A&#10;laEAAIapAAB4sgAAaboAAFvCAABNyAAAQMwAADTRAAAq1gAAIdsAABngAAAS5AAAD/ABAA35CgAL&#10;+g8ACfsVAAf7HAAE/CQAAfwsAAD8NwAA/EIAAPxQAAD8YQAA/XUAAPyMAAD8pAAA/MEAAPzrAAD8&#10;/wAA/f8AAP3/AAD9/wAA/f8AiakAAHmyAABquwAAXMQAAE7MAAA/0QAAMtcAACfdAAAd4QAAFeUA&#10;AA7oAAAK8QAACP0AAAX/AwAB/wkAAP8OAAD/EgAA/xcAAP8fAAD/JwAA/zEAAP8+AAD/TQAA/18A&#10;AP91AAD/jQAA/6YAAP/CAAD/5wAA//wAAP//AAD//wAA//8AfLMAAGy8AABdxgAATs8AAD/WAAAx&#10;3QAAJeIAABrmAAAR6gAADO4AAAXyAAAA/wAAAP8AAAD/AAAA/wAAAP8FAAD/CgAA/w4AAP8SAAD/&#10;GAAA/yEAAP8rAAD/OQAA/0oAAP9dAAD/cwAA/4wAAP+kAAD/uQAA/9QAAP/eAAD/3gAA/94A/xgs&#10;AP8ZKQD/GSgA/xUrAP8QMAD/CzgB/wNEAf8AUQH/AF4B/wBsAf8AeAH/AIIB/wCMAf8AlAH/AJwA&#10;/wCiAP8AqAD/AK8A/wC2AP8AvgD/AMgA/wDXAP8A5wD/APMA/wD9AP8A/wD/AP8A/wD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/AP8A/xspAP8dJgD/HCUA/xknAP8TLAD/DjQA/wtAAf8ITgH/BVsB/wNoAf8C&#10;dAH/An8B/wKIAf8CkQH/ApgB/wKfAf8BpQD/AawA/wGyAP8BugD/AcQA/wHRAP8A5AD/APEA/wD8&#10;APwB/wD8Av8A/AP/APwE/wH8Bf8B/AX/AfwF/wH8Bf8B/x8mAP8hIgD/ICEA/x4jAP8YJwD/EzAA&#10;/xE8Af8OSgH/DVcB/wtjAf8KbwH/CnoB/wqEAf8KjQH/CpQB/wqbAf8KogH/CqgB/wqvAf8KtwH/&#10;CsAA/wrMAP8K4AD7Cu8A9wr6APUL/wH1DP8B9A3/AfQN/wL0Df8C9A3/AvQN/wL0Df8C/yIiAP8k&#10;HQD/JBwA/yIdAP8eIgD/HCwA/xk4AP8WRQH/E1IB/xJeAf8QagH/EHUB/xB/Af8QiAH/EJAB/xCX&#10;Af8QngH/EKUB/RCsAfwQswH6EL0B+RHJAfUR3QHxEe0B7hH5AewS/wLrE/8C6hP/A+kT/wPpE/8D&#10;6RP/A+kT/wPpE/8D/yYdAP8oGAD/KBYA/yYWAP8mHQD/JigA/yM0AP8gQAD/HU0B/xtZAf8ZZQH+&#10;GXAB/Bh6AfkYgwH3GIwB9hiTAfQYmgHzGKEB8RmoAfAZsALuGboC7RnGAuoa2QLmGusB4hv5AuAb&#10;/wPeHP8E3Rz/Bdwc/wXcHP8F2xz/Bdsc/wXbHP8F/yoZAP8tEwD/LREA/y0RAP8uGQD/LSIA/ywu&#10;AP8pOgD/JkcB+iRUAfYjYAHyImsB7yJ1Au0ifgLrIocC6SKPAucilgLlIp4C5CKlAuIirQLhI7cC&#10;3yPDAt0j1gLYJOoD0iT5Bc8l/wbNJf8HyyX/CMol/wjKJP8IyiT/CMok/wjKJP8I/y4UAP8xEAD/&#10;Mg0A/zQOAP81FAD/NRwA/zMnAPoxNADzL0EA7i1OAeksWgHlLGUC4ixwAt8reQLdK4ID2iuLA9gr&#10;kgTVK5oE0yuiBNErqgXPK7MFzSu/BswszwbILecHxC33CcEt/wq/Lf8LvS3/DLwt/wy8LP8Muyz/&#10;DLss/wy7LP8M/zERAP81DAD/NgcA/zoLAP88EAD/OxUA+DkfAO83KwDnNjkA4TVHANw1VAHVNWAC&#10;0TVqA840cwTMNHwFyjSFBsg0jQfGM5QIxDOcCcIzpQnBM64KvzO5C70zyAu7NOELtzTzDbQ0/w+x&#10;NP8PsDT/EK80/xCuNP8PrjT/D640/w+uNP8P/zUOAP84BwD/PAIA/0AGAP9BCwD6QQ8A7T8WAOM8&#10;IgDaPTEA0j5BAMw+TwLIPloDxD1kBcE9bge/PHYIvDx+Cro7hwu4O48MtzuXDbU6nw6zOqkPsTq0&#10;EK86whGuOtkRqjvvEqc7/xOlO/8UpDv/E6M7/xOiO/8Tojv/EqI7/xKiO/8S/zgKAP88AAD/QQAA&#10;9UUAAOZGAgDhRQcA40INANVDGQDMRSwAxkc8AcFHSQK8RlUEuUVfBrVEaAmzQ3ELsEN5Da5CgQ+s&#10;QokQqkGREqhBmhOnQKQUpUCvFaNAvBahQNAWnkHqF5xB/BeaQf8XmEH/F5hB/xaXQf8Vl0H/FZdB&#10;/xWXQf8V/zsGAP8/AAD5RgAA5UsAANxOAADTTQQA0UoJAMpKFADCTScAvE43AbdORQKyTVAFr0xa&#10;CKtLYwqoSmwNpkl0D6RJfBGhSIQTn0eMFZ1HlRebRp8YmUaqGZdGuBqWRsobk0bmG5FH+RuPR/8a&#10;jkf/GY5H/xiNR/8YjUf/F41H/xeNR/8X/z4CAP9DAADrSwAA3VEAANFUAADKVAEAxlIFAMFREQC5&#10;UyIAs1UzAa5UQQKqVEwFplNWCKJRXwyfUGcPnU9vEZpOdxSYTn8Wlk2IGJNMkRmRTJsbj0umHY1L&#10;sx6LS8UeiUviHodM9x6GTP8dhUz/HIVN/xqFTP8ZhUz/GYVM/xmFTP8Z/0AAAPxHAADlUAAA1VYA&#10;AMpZAADCWgAAvVgDALhXDgCxWR4ArFovAadaPQKiWUkFnlhTCZtXWwyXVmQQlVVrEpJUcxWPU3sX&#10;jVKEGotRjRyIUZcehlCjH4RQsCCCUMEhgFDdIX5R9CB9Uf8ffVH/HX1R/xx9Uf8bfVH/Gn1R/xp9&#10;Uf8a/0IAAPBKAADfVAAAzloAAMReAAC8XwAAtl4AALFcCwCrXhoApWArAKBgOgKcX0UFl15QCZRc&#10;WAyQW2AQjVpoE4tZcBaIWHcYhVeAG4NWiR2AVpQfflWfIXtVrSJ5VL0jeFXXI3dV8iJ2Vv8gdlb/&#10;H3ZW/x12Vv8cdlb/G3ZW/xt2Vv8b/0UAAOxOAADaWAAAyV4AAL9iAAC3ZAAAsWMAAKthCACkYxcA&#10;n2QoAJplNwKWZEMFkWNNCI5hVQyKYF0Qh19lE4RebBaBXXQZflx9HHxbhh55WpEgd1qdInRZqiRy&#10;WbolcVnSJXBa8CNvWv8ib1r/IHBa/x5wWv8dcFr/HHBa/xxwWv8c/0gAAOdSAADTWwAAxWIAALtm&#10;AACzaAAArGgAAKVmBQCfZxQAmmklAJVpNAKQaEAEjGdKCIhmUwyEZVsQgWRiE35jahZ7YnIZeGF6&#10;HHZghB5zX44hcF6aI25eqCVsXbglal7OJmle7iRpXv8ial7/IGpe/x9qXv8eal7/HWpe/x1qXv8d&#10;+UoAAONVAADPXwAAwWUAALdqAACvbAAAp2wAAJ9qAQCZaxEAlG0iAJBuMQGLbT0Eh2xHB4NrUAt/&#10;algPfGhgE3hnZxZ2Z28Zc2Z4HHBlgR5tZIwhamOYI2hipiVmYrYmZGLMJmRi7CVkYv8jZGL/IWVi&#10;/x9lYv8eZWL/HWVi/x1lYv8d8kwAAN9YAADKYgAAvWkAALNuAACrcAAAonAAAJluAACTcBAAj3If&#10;AIpyLgGGcjsDgnFFB31wTgt6blYOdm1eEnNsZRVwa20YbWp1G2ppfx5naYohZWiWI2JnpCVgZ7Qm&#10;X2fJJl5n6iVeZ/4jX2f/IV9m/x9gZv8eYGb/HmBm/x5gZv8e708AANpcAADGZQAAum0AALByAACn&#10;dQAAnXQAAJRzAACNdA0AiXYcAIV3KwGBdzgDfHZDBnh1TAl0dFQNcXNbEW5yYxRrcWsXaHBzGmVv&#10;fB1ibocgX22UIl1soiRabLIlWWzHJVhs6CVZbP0jWWv/IVpr/x9ba/8eW2r/Hltq/x5bav8e61MA&#10;ANNgAADCaQAAtnEAAKx2AACjeQAAmXkAAI13AACHeQsAg3sYAH98KAB7fDUCd3tABXN6SQhveVEM&#10;bHhZD2h3YRNldmgWYnVwGV90ehxcdIUfWnORIVdyoCNVcrAkU3LFJFNy5yRTcfwiVHH/IFRw/x9V&#10;cP8eVW//HVVv/x1Vb/8d5VcAAM1kAAC+bQAAsnUAAKh7AACffgAAk30AAId9AACAfwcAfIAVAHiB&#10;JAB1gjIBcYE9BG2ARgdpgE8KZn9WDWN+XhFgfWYUXXxuF1p7dxpXeoIdVHqPH1F5nSFPea4iTnnD&#10;Ik145SJNd/shTnf/H052/x5Pdf8dT3X/HU91/x1Pdf8d31wAAMhoAAC5cgAArnoAAKWAAACaggAA&#10;joIAAICDAAB5hQIAdIYRAHGIIABuiC4Baog5AmeHQwVjh0wIYIZTC12FWw5ahGMRV4RrFFSDdRdR&#10;goAaToGNHEuBmx5JgawfSIDBIEeA4x9Hf/oeSH7/Hkh9/x1JfP8cSXz/HEl8/xxJfP8c1mEAAMJu&#10;AAC0eAAAqoAAAJ+FAACUhwAAiIcAAHuJAABwjAAAa44NAGiPGgBmjykAYpA1AV+PPwNcj0gFWY5Q&#10;CFaOWAtTjWAOUIxoEE2MchNKi30WSIqKGEWKmRpDiqobQoq/G0GK4RtBiPkbQYb/G0GF/xtChf8a&#10;QoT/GkKE/xpChP8azWcAALx0AACvfgAApYYAAJqKAACOjAAAgo0AAHWQAABnlAAAYZUIAF6XFABc&#10;lyMAWpgvAFeYOgFUmEQDUpdMBU+XVAdMl1wJSZZlDEeWbw5ElXoRQZWIEz+UlxU9lKgWO5S9FjuU&#10;3xY6kvgXOpD/FzqP/xc6jv8XOo7/FzqO/xc6jv8XxW4AALZ7AACqhQAAnosAAJSPAACIkgAAe5QA&#10;AG6XAABimwAAV54AAFKgDgBRoBsAT6EoAE2hNABLoT4BSaFHAkehUANEoVgFQqFhBz+gawk9oHcL&#10;OqCFDTiglA42oKYPNaC7EDSg3Q80nfcQM5z/EjOa/xIzmf8TM5n/EzOZ/xMzmf8TvXcAAK+DAACj&#10;iwAAmJEAAI2VAACBmQAAc5wAAGefAABbogAAT6YAAEepCABEqhIAQ6ofAEGrKwBAqzcAP6xBAD2s&#10;SgE7rFMCOaxcAzesZwQ1rHMFMqyBBjCskQcurKMILay4CSys2QgsqvUKK6j/Cyqm/wwqpf8NKqX/&#10;DSql/w0qpf8NtYAAAKiLAACckQAAkZYAAIWcAAB4oAAAa6UAAF+oAABTrAAASK8AAD2yAAA2tQsA&#10;NLUVADO2IQAytiwAMbc3ADC3QQAvuEsALrhVACy4YAEquG0BKbl7Aie5jQIluZ8DJLm0AyO50gMj&#10;t/QEIrX/BSG0/wYhs/8HIbL/ByGy/wchsv8HrYoAAKCRAACVlwAAiJ0AAHujAABuqAAAYa0AAFWx&#10;AABKtAAAP7cAADS7AAArvgMAJMIMACLCFAAiwx8AIcMqACDENAAfxD8AHsVKAB3GVgAcxmMAG8dz&#10;ABrHhQAZx5kAGMiuABfIywAXxvEBF8T/ARbD/wIWwf8DFsH/AxbB/wMWwf8Do5EAAJiYAACLngAA&#10;faUAAHCrAABisQAAVrYAAEq5AAA+vQAANMAAACrEAAAiyAAAGcwEABPQCgAR0hEAENIaABDTJQAP&#10;0zAADtQ8AA7USAAN1VYADdVlAAzWeAAM1o0AC9ikAArYvgAJ2eYACtb+AAvU/wAL0v8AC9L/AQvS&#10;/wEL0v8BmpgAAI6fAACApgAAcq0AAGS0AABXugAASb8AAD3CAAAyxgAAKMkAAB/NAAAX0QAAEdYA&#10;AAzbBQAI3gsABt8RAAXfGgAE4CQAAuEuAAHiOgAA40cAAORWAADkZwAA5XsAAOaSAADmqgAA58gA&#10;AOfwAADo/wAA6P8AAOj/AADo/wAA6P8AkZ8AAIKnAAB0rwAAZbcAAFe+AABJwwAAPMcAADDLAAAl&#10;zwAAHNQAABTZAAAO3QAACeEAAALlAAAA6QYAAOkNAADpEQAA6hgAAOshAADtKwAA7zcAAPFFAADy&#10;VgAA82gAAPN+AAD0lwAA9bAAAPbQAAD38wAA9/8AAPf/AAD3/wAA9/8AhacAAHawAABmuAAAWMEA&#10;AErIAAA7zAAALtEAACPWAAAZ3AAAEeAAAAzjAAAE5wAAAOoAAAD1AAAA9AAAAPUFAAD1CwAA9g8A&#10;APYUAAD4HQAA+icAAPw0AAD/QwAA/1UAAP9pAAD/gQAA/5oAAP+yAAD/zwAA/+0AAP/5AAD/+QAA&#10;//kAeLAAAGi6AABZwwAAS8sAADvRAAAt2AAAId0AABbiAAAO5gAACOoAAADtAAAA8AAAAPgAAAD/&#10;AAAA/wAAAP8AAAD/AAAA/wYAAP8MAAD/EAAA/xgAAP8iAAD/MAAA/0AAAP9TAAD/aQAA/4EAAP+Z&#10;AAD/rwAA/8MAAP/VAAD/1QAA/9UA/xMoAP8TJQD/ESUA/w0nAP8GLQD/ADUA/wBBAP8ATwD/AFwA&#10;/wBpAP8AdAD/AH4A/wCIAP8AkAD/AJcA/wCdAP8ApAD/AKoA/wCwAP8AtwD/AMAA/wDMAP8A3wD/&#10;AOwA/wD4AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/xYlAP8WIgD/FCEA/xAjAP8K&#10;KAD/ADAA/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCEAP8AjAD/AJMA/wCaAP8AoAD/AKYA/wCt&#10;AP8AtAD/ALwA/gDIAP0A2QD7AOkA+gD2APkA/wD4AP8A+AD/APgA/wD4AP8A+QD/APkA/wD5AP8A&#10;/xoiAP8aHgD/GB0A/xMeAP8OIgD/CiwA/wc5AP8DRgD/AFMA/wBgAP8AawD/AHYA/wB/AP8AiAD/&#10;AI8A/wCWAP8AnQD/AKMA/gCpAPwAsAD6ALkA9wDEAPUA0gDzAOYA8gD0APEA/wDwAP8A7wD/AO8A&#10;/wDvAP8A8AD/APAA/wDwAP8A/x4dAP8eGQD/HBcA/xcYAP8THgD/ESgA/w40AP8MQQD/Ck4A/whb&#10;AP8HZgD/BnEA/wZ6AP8GgwD+BosA/AaSAPoGmQD4Bp8A9gamAPQGrQDyBrUA8AXAAO0FzgDrBeQA&#10;6QbzAOYI/wDlCv8A5Av/AOQL/wHkC/8B5Av/AeQL/wHkC/8B/yEYAP8hEwD/IBEA/xsSAP8cGgD/&#10;GiQA/xYvAP8TPAD/EUkA/xBVAPwOYQD5DmsA9g51APQOfgDyDoYA8A6OAO4OlQDtDpsA6w6iAOoO&#10;qgDoDrMA5g+9AOUPzADhD+MA3RDzANkR/wHWEv8B1BP/AdMT/wLSE/8C0hP/AtIT/wLSE/8C/yUT&#10;AP8lEAD/JA0A/yMOAP8jFAD/Ih4A/x8pAP8cNQD5GUMA9BhPAO8XWwDsF2YA6RdwAOYXeQDkF4EA&#10;4heJAOAXkQDfF5gA3RefANsXpwDZGLEA1hi7ANQZygDQGuEBzBvzAckc/wLGHP8CxBz/A8Mc/wPD&#10;HP8Dwxz/A8Mc/wPDHP8D/ygQAP8pCwD/KAYA/ysLAP8rEAD/KRcA/SYiAPQjLgDsITsA5iBJAOIg&#10;VQDeIGAA2iFqANYhdADTIXwB0CGEAc8ijAHNIpMByyKbAckiowHII6wCxiO2AsQjxALCJNsCviXu&#10;A7sl/gS4Jf8FtiX/BbUl/wa1Jf8GtSX/BbUl/wW1Jf8F/ywNAP8tBQD/LgEA/zEFAP8xCwD9LxAA&#10;8SsYAOcpJQDfKDMA2ChCANEqTwDNK1oAyStlAccrbgHELHYCwix+AsAshgO+LI4DvSyWA7ssngS5&#10;LKcEuCyxBbYsvwW1LdEFsS3qBq4u+werLv8IqS7/CKgu/wioLf8IqC3/CKgt/wioLf8I/y8IAP8x&#10;AAD/NQAA9jcAAOo2AgDnMwgA5C8PANkuGwDPMSwAyTM8AMQ0SQDANVUBvDVfAro1aAK3NXADtTR4&#10;BLM0gAWxNIgGsDSQBq40mQesNKIIqzSsCak0uQmnNMoKpTXlCqE1+AufNf8MnTX/DJ01/wucNf8L&#10;nDX/C5w1/wucNf8L/zMCAP81AAD2OgAA5T4AANxAAADUPQQA0jcJAMs4FQDDOiYAvT02ALg+RAG0&#10;PlABsT1aA649YwSsPWsFqTxzBqc8ewimPIMJpDuLCqI7lAugO50MnjuoDZ07tA6bO8UOmTvgDpY7&#10;9A+UPP8Pkjz/D5I8/w6RPP8NkTz/DZE8/w2RPP8N/zUAAP85AADqQQAA3UYAANBHAADJRgAAxkEF&#10;AMBAEQC5QiEAs0QyAK9FQAGrRUsCp0VVA6REXgWhRGYHn0NuCJ1DdgqbQn4LmUKGDZdBjw6VQZkP&#10;k0GkEZFBsBKQQcASjkHZEotB8RKJQv8SiEL/EYhC/xCHQv8Qh0L/D4dC/w+HQv8P/zgAAPM9AADj&#10;RwAA0kwAAMhOAADATQAAu0oCALZHDgCwSR0Aq0stAKZMOwGiTEcCnktRBJtLWgaZSmIIlklqCpRJ&#10;cQySSHkOj0iCD41HixGLR5USiUagFIdGrBWFRrsWhEbRFoJH7haAR/8Vf0f/FH9H/xJ/R/8Rf0f/&#10;EX9H/xF/R/8R/zsAAO5DAADcTAAAzFEAAMFUAAC5VAAAtFEAAK5NCwCoTxkAo1EpAJ5SNwGaUkMC&#10;l1FOBJRRVgaRUF4Jjk9mC4xObQ2JTnUPh01+EYVNhxOCTJEVgEycFn5LqRd8S7gYe0vNGHlM6xh4&#10;TP4Xd0z/FXdM/xR3TP8Td0z/EndM/xJ3TP8S/z4AAOhHAADVUAAAxlYAALxYAAC0WQAArVYAAKdT&#10;BwChVBUAnFYlAJhXNAGUV0ACkFdKBI1WUwaKVVsJh1RjC4RUag6CU3IQgFJ6En1SgxR7UY4WeFCZ&#10;GHZQphl0ULUac1DJGnFQ6BpwUfwYcFH/F3BR/xVwUf8UcVD/E3FQ/xNxUP8T9UAAAORLAADPVAAA&#10;wVoAALddAACvXgAAp1sAAKFYAwCbWRIAllsiAJJcMQGOXD0CilxHBIdbUAaDWlgJgVlgDH5ZZw57&#10;WG8QeVd3E3ZWgBV0VosXclWWGW9VoxptVLIbbFTGG2pV5htqVfsZalX/F2pV/xZqVf8Va1X/FGtV&#10;/xRrVf8U8kMAAN9PAADLWAAAvV0AALNhAACrYgAAomAAAJtcAACVXhAAkGAfAIxhLgCIYToChGBF&#10;BIFgTgZ+X1YJe15dC3hdZQ52XGwQc1x0E3BbfRVuWogXa1qUGWlZoRtnWbAcZVnDHGRZ4xxkWfoa&#10;ZFn/GGRZ/xdlWf8VZVn/FGVZ/xRlWf8U70YAANpSAADGWwAAumEAALBlAACmZgAAnWMAAJVhAACP&#10;Yg4Ai2QcAIdlKwCDZTcBf2VCA3xkSwZ4Y1MIdWNbC3NiYg5wYWoQbWByE2tgexVoX4YXZl6RGWNe&#10;nxthXa4cYF3BHF9d4RxfXfgaX13/GF9d/xdgXf8WYF3/FWBd/xVgXf8V60oAANRWAADDXgAAtmUA&#10;AKxpAACiaQAAmGcAAI9lAACJZgwAhWgZAIFpKAB+ajUBemk/A3ZpSQVzaFEIcGdZCm1nYA1rZmcQ&#10;aGVwEmVkeRVjZIMXYGOPGV5inRtcYqwcWmK/HFli3xxZYvcaWmL/GVph/xdbYf8WW2H/FVth/xVb&#10;Yf8V500AAM9ZAAC/YgAAs2gAAKltAACebQAAk2sAAIlpAACDawkAf20VAHxuJQB4bjIBdW49AnFu&#10;RgRubU8Ha2xWCWhsXgxla2UPY2ptEWBpdhRdaYEWW2iNGFhnmxpWZ6obVWe9HFRn3BxUZ/YaVGb/&#10;GFVm/xdVZf8WVmX/FVZl/xVWZf8V4lEAAMpdAAC7ZgAAr2wAAKZxAACZcAAAjm8AAINuAAB9cAUA&#10;eHISAHVzIQBycy8Bb3M6AmxzRARpckwGZnJUCGNxWwtgcGMNXXBrEFtvdBNYbn8VVW6LF1NtmRlR&#10;bagaT227G05t2RpObPQZT2v/GE9r/xdQav8WUGr/FVBq/xVQav8V3VUAAMVhAAC3agAArHEAAKJ1&#10;AACUdAAAiXQAAHxzAAB2dQAAcXcQAG94HQBseSsAaXk3AWZ5QANjeUkFYHhRB113WAlbd2AMWHZo&#10;DlV1cRFSdXwTUHSIFk10lxdLc6YYSXO5GUhz1RlJcvMYSXH/F0px/xZKcP8VS3D/FEtw/xRLcP8U&#10;1FoAAMBmAACzbwAAqHYAAJ15AACPeAAAhHgAAHd5AABvfAAAan0NAGd+GQBkfyYAYoAyAV+APQJc&#10;gEYDWn9OBVd/VQdUfl0JUn1lDE99bw5MfHkRSnyGE0d7lBVFe6QWRHu3FkN70hZDevIWQ3n/FUN4&#10;/xREd/8URHb/E0R2/xNEdv8TzV8AALtrAACudAAApHwAAJd+AACKfQAAf34AAHJ/AABmgwAAYYQI&#10;AF6GEwBchyEAWocuAFiHOAFVh0ICU4dKA1CHUgVOhloHS4ZiCUmFbAtGhXcNQ4SDD0GEkhE/hKIS&#10;PYS1EzyEzxM8gvASPIH/Ej2A/xI9f/8SPX7/ET1+/xE9fv8RxWYAALVxAACqewAAn4IAAJKCAACF&#10;ggAAeYMAAG2GAABfigAAWI0BAFSODwBSjxsAUI8nAE+QMwBNkD0BS5BFAkmQTgNGkFYERI9fBUKP&#10;aAc/j3MJPY6ACzqOjww4jqANN46zDjaOzA42je8ONYv/DjWJ/w81iP8PNof/DzaH/w82h/8Pvm0A&#10;ALB5AAClggAAmYcAAIyIAAB/iAAAcooAAGaNAABakQAAUJUAAEmXCQBHmBMARZggAESZKwBDmTYA&#10;QZpAAECaSAE+mlECPJpaAjqaZAM3mm8FNZl9BjOZjAcxmZ0IL5mwCC6ZyggumO0ILpb/Ci2U/wot&#10;k/8LLZL/Cy2S/wstkv8LtnUAAKqBAACeiAAAk40AAIaOAAB4jwAAa5IAAF+VAABUmQAASZ0AAECg&#10;AAA6og0AOKMXADejIgA2pC0ANaQ3ADSkQQAzpUsAMaVUATClXgEupWoBLKV4AiqliAMopZoDJ6Wt&#10;BCalxgMmpOsEJaL/BSWg/wYkn/8GJJ7/BySe/wcknv8Hr34AAKOIAACXjgAAjZMAAH6VAABwmAAA&#10;Y5sAAFefAABMogAAQqYAADipAAAvrAMAKq4OACmuGAAoryMAJ68tACawNwAlsEEAJLBLACOxVgAi&#10;sWMAIbFxAB+xggAespQBHLKpARuywQEbsecBG6/+Ahqt/wIarP8DGqv/Axqr/wMaq/8DqIgAAJuP&#10;AACRlAAAhJoAAHafAABoogAAW6UAAE+pAABErQAAObAAAC+zAAAmtgAAHrkFABi7DgAXuxYAF7wg&#10;ABa8KgAVvTUAFL1AABO+SwASvlgAEr5nABG/eAAQv4wAEMCiAA7AugAOwOEAD737AA+8/wAQuv8B&#10;ELr/ARC6/wEQuv8Bn48AAJSVAACHmwAAeaEAAGunAABerAAAUrEAAEW0AAA6tgAAL7kAACW8AAAd&#10;vwAAFcMAAA/GBQALyg0ACcoUAAjKHQAHyicAB8oyAAbLPgAFy0sABMxaAAPMagACzH4AAcyUAADM&#10;qwAAzcgAAMztAADM/wAAy/8AAcr/AAHK/wAByv8Al5YAAIqcAAB8owAAbqoAAGCwAABStgAARbkA&#10;ADm8AAAuvwAAI8MAABvGAAATygAADc0AAAjRAAAB1AkAANQOAADVFQAA1h4AANgnAADZMQAA2z4A&#10;ANxLAADdWwAA3m4AAN6EAADfmwAA37QAAN7ZAADf9wAA3/8AAN//AADf/wAA3/8AjZ0AAH+lAABw&#10;rAAAYbMAAFO6AABFvwAAOMIAACzGAAAhyQAAGM0AABDRAAAL1QAABNoAAADeAAAA4AEAAOEJAADi&#10;DgAA5BMAAOUbAADnJAAA6S8AAOs8AADtSwAA7l0AAO5xAADviQAA8KIAAPC8AADw4wAA7/kAAPD/&#10;AADw/wAA8P8AgaUAAHKtAABjtQAAVL0AAEbEAAA3yAAAKswAAB/QAAAV1QAADtoAAAfeAAAA4gAA&#10;AOYAAADpAAAA6gAAAOwAAADuBQAA7wwAAPEQAADzFwAA9SAAAPgrAAD7OQAA/UoAAP5eAAD/dAAA&#10;/40AAP+mAAD/wAAA/+EAAP/1AAD/9QAA//UAdK4AAGW3AABWwAAAR8gAADjNAAAq0gAAHdgAABPd&#10;AAAM4gAAA+YAAADpAAAA7AAAAPAAAADzAAAA9AAAAPYAAAD4AAAA+gAAAP0HAAD/DQAA/xIAAP8b&#10;AAD/KAAA/zcAAP9KAAD/XgAA/3YAAP+PAAD/pgAA/7oAAP/RAAD/0QAA/9EA/w8kAP8OIgD/CyEA&#10;/wMkAP8AKQD/ADIA/wA+AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCEAP8AjAD/AJIA/wCZAP8AnwD/&#10;AKUA/wCrAP8AsgD/ALoA/wDFAP8A0wD/AOcA/wD0AP8A/wD+AP8A/wD/AP4A/wD+AP8A/gD/AP4A&#10;/wD+AP8A/xEhAP8QHgD/DR0A/wcfAP8AIwD/AC0A/wA6AP8ASAD/AFUA/wBhAP8AbAD/AHYA/wB/&#10;AP8AhwD/AI4A/wCVAP8AmwD/AKEA/wCnAP4ArgD9ALYA/ADAAPsAzQD5AOIA+ADwAPcA/AD2AP8A&#10;9QD/APUA/wD1AP8A9QD/APUA/wD1AP8A/xUdAP8TGgD/EBkA/wsZAP8AHQD/ACkA/wA2AP8AQwD/&#10;AFAA/wBcAP8AZwD/AHEA/wB6AP4AgwD8AIoA+gCRAPkAlwD4AJ0A9wCjAPUAqgD0ALIA8gC7APEA&#10;yADvANwA7gDsAO0A+gDrAP8A6gD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A/xgZAP8WFQD/ExMA/w4T&#10;AP8LGgD/ByQA/wIwAP8APgD/AEsA/wBXAP8AYgD8AGwA+AB1APUAfgDyAIUA8QCMAO8AkwDuAJkA&#10;7ACgAOsApgDpAK4A5wC3AOYAwwDkANQA4gDpAOEA9wDfAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wDd&#10;AP8A/xsTAP8aEAD/Fg4A/xIOAP8SFQD/Dx8A/wwrAP8JOAD/BkUA+wNRAPcCXADyAmYA7gJwAOoC&#10;eADnAoAA5gOHAOQDjgDiA5UA4QOcAN8EowDdBKsA2wS0ANgFwADWBdAA0wbnANAI+ADOCv8AzAv/&#10;AMsM/wDLDP8Aywv/AMsL/wDLC/8A/x8QAP8eCwD/GgcA/xkLAP8YEQD/FhkA/xIkAPoQMADzDj4A&#10;7g1KAOkMVgDlDGEA4gxqAN4NcwDbDXsA2Q2DANYNigDUDZEA0g2ZANAOoADPDqkAzQ6zAMsOvwDK&#10;D9AAxhHpAMIS+QC/E/8AvRP/AbwT/wG8E/8BvBP/AbsT/wG7E/8B/yIMAP8hBAD/IAAA/yEFAP8f&#10;DAD/HBEA9hgcAOwVKADlEzYA3xJDANkTTwDTFFoA0BVkAM0WbQDLFnUAyRd9AMcXhQDFGIwAxBiU&#10;AMIZnADAGaUAvhmvAL0auwC7GssAuBvlAbQc9gGyHf8CsB3/Aq8d/wKuHf8Crh3/Aq4d/wKuHf8C&#10;/yYGAP8lAAD/JgAA+ycAAPElAwDwIQsA6BwSAN4ZHQDUGy0AzR08AMgfSQDFIFUAwSFfAL8iaAC8&#10;InAAuiN4ALkjfwG3I4cBtSOPAbQklwGyJKABsSSqAq8ktgKtJcYCqyXfAqgm8wOlJv8Doyb/A6Im&#10;/wShJv8DoSb/A6Em/wOhJv8D/ykAAP8oAAD2LQAA5zAAAN8vAADZKwQA1iIKAM4jFgDGJicAwCg2&#10;ALsqRAC4K08AtSxZALIsYgGwLGoBri1yAawtegKqLYECqS2KAqctkgOlLZsDpC2lBKItsQSgLcAE&#10;ny3YBJwu7wWZLv8Gly//BpYv/waVLv8FlS7/BZUu/wWVLv8F/ywAAP8uAADqNQAA3TkAANE5AADK&#10;NgAAxy8GAMEtEQC6MCEAtDIxALA0PgCsNUoAqTVUAac1XQGkNWUCojVtAqA1dAOfNXwEnTWEBJs1&#10;jQWaNJcGmDShBpY0rQeUNbsIkzXQCJA17AiONv4IjDb/CIs2/wiLNv8HijX/B4o1/weKNf8H/y8A&#10;API0AADiPAAA0kEAAMdCAADAQAAAuzoBALY2DgCwORwAqjssAKY8OgCjPUYAnz1QAZ09WQKaPWED&#10;mD1oBJY8cAWUPHcGkjyAB5E8iAePO5IIjTudCYs7qQqJO7cLiDvKC4U86AuDPPsLgjz/CoE8/wqB&#10;PP8JgTz/CIE8/wiBPP8I/zMAAOw6AADaQwAAykcAAL9JAAC3RwAAsUIAAK0+CgCmQBcAokInAJ5D&#10;NQCaREIBl0RMAZREVQKRQ10Dj0NkBY1DawaLQnMHiUJ7CIdChAqFQY4Lg0GZDIFBpQ1/QbMOfkHG&#10;DnxB5A56QvkNeUL/DHhC/wt4Qv8LeEL/CnhB/wp4Qf8K9jYAAOZAAADRSAAAw00AALlOAACxTQAA&#10;qUkAAKRFBgCfRhMAmkgjAJZJMgCSSj4Bj0pIAoxKUQOKSVkEh0lgBYVJaAeDSG8IgUh3Cn9HgAt9&#10;R4oNekeVDnhGog92RrAQdUbCEHNG4BByR/cPcUf/DnFH/w1xR/8McUf/C3FG/wtxRv8L8zkAAOBE&#10;AADMTAAAvlEAALRTAACqUgAAok4AAJ1KAQCXSxEAk00gAI9PLgCMTzoBiE9FAoVPTgODT1YEgE5d&#10;Bn5OZAd8TWwJeU10C3dMfQx1TIcOc0ySD3FLnxFvS60SbUu/EmxL3BJrTPURakz/D2pM/w5qS/8N&#10;akv/DGpL/wxqS/8M8D0AANtIAADHUAAAulUAALBYAAClVgAAnFMAAJdPAACRUA4AjFIcAIlUKwCF&#10;VDcAglRCAX9USwN8VFMEelNaBnhTYgh1UmkJc1JxC3FReg1uUYQPbFCQEGpQnBJoUKsTZlC8E2VQ&#10;2BNkUPMSZFD/EGRQ/w9kUP8OZU//DWVP/wxlT/8M7EEAANRMAADDVAAAtlkAAKxcAACgWgAAl1cA&#10;AJFUAACLVQwAhlcZAINYJwCAWTQAfVk/AXpZSAN3WFAEdFhYBnJXXwdvV2YJbVZuC2tWdw1oVYEP&#10;ZlWNEWRUmhJiVKkTYFS6FF9U0xReVPITXlT/EV9U/w9fVP8OX1P/DV9T/w1fU/8N50QAAM9QAAC/&#10;WAAAs10AAKhfAACcXQAAklsAAItYAACFWgoAgVsWAH1cJAB6XTEAd108AXRdRgJxXU4Eb1xVBWxc&#10;XQdqXGQJaFtsC2VadQ1jWn8PYVmLEV5ZmBJcWKcUW1i4FFlZ0BRZWPATWVj/EVpY/xBaWP8OWlf/&#10;DVpX/w1aV/8N40gAAMtTAAC7WwAAsGEAAKRiAACXYQAAjl8AAIVcAAB/XgcAe18TAHhhIQB1Yi4A&#10;cmI5AW9iQwJsYUsDamFTBWdhWgdlYGIJY2BqC2Bfcw1eXn0PW16JEVldlhJXXaUTVV22FFRdzhRU&#10;Xe4TVF3/EVVc/xBVXP8OVVv/DlZb/w1WW/8N3kwAAMdWAAC4XwAArWQAAKBlAACTZAAAiWMAAH9h&#10;AAB5YgMAdWQRAHJlHgBvZisAbGc3AWpnQAJnZkkDZWZRBGJlWAZgZWAIXWRnCltkcAxZY3sOVmOG&#10;EFRilBJSYqMTUGK0E09izBNPYu0ST2H/EU9h/xBQYP8OUGD/DlBg/w1QYP8N2U8AAMNaAAC0YwAA&#10;qWkAAJtoAACPZwAAhGcAAHllAABzZwAAb2kOAGxqGwBpaygAZ2w0AGRsPQFibEYCX2tOBF1rVgVa&#10;al0HWGplCVZpbgtTaXgNUWiED05okhBMZ6ESS2eyEklnyRJJZ+sSSWb/EEpm/w9KZf8OS2X/DUtk&#10;/w1LZP8N0VQAAL5eAACxZwAApm0AAJdsAACKawAAf2sAAHNrAABtbQAAaG4MAGVwFwBicSQAYHEw&#10;AF5xOgFccUMCWXFLA1dxUwRVcFoGUnBiB1BwawlOb3ULS2+CDUlujw9Hbp8QRW6wEURuxxFDbeoQ&#10;RGz/D0Rr/w5Fa/8NRWr/DUVq/w1Fav8Ny1gAALpjAACtbAAAoXEAAJJwAACFbwAAem8AAG5wAABl&#10;cwAAYHUHAF12EgBbdx8AWXgrAFd4NgBVeD8BU3hIAlF4TwNPd1cETHdfBUp3aAdIdnMJRXZ/C0N1&#10;jQxBdZ0OP3WuDj51xQ49degOPnP9DT5y/w0+cf8MP3H/DD9w/ww/cP8MxV4AALVpAACpcQAAnHUA&#10;AI10AACAdAAAdXQAAGl2AABeeQAAWHwBAFR9DgBSfhoAUX8mAE9/MQBNgDsATIBDAUqASwJIf1QC&#10;Rn9cBEN/ZQVBf3AGP358CDx+igk6fpoKOX6sCzd+wws3feYLN3v8Czd6/ws3ef8KOHj/Cjh4/wo4&#10;eP8KvmQAALBvAACleAAAlnkAAId5AAB7eQAAcHoAAGR8AABYgAAAUIMAAEuFCgBIhhQAR4cgAEWI&#10;KwBEiDUAQ4g+AEGJRwFAiU8BPohYAjyIYQM6iGwEN4h4BTWIhwYziJgHMoeqBzCIwAcwh+QHMIX7&#10;CDCD/wgwgv8IMIH/CDCB/wgwgf8It2sAAKp2AACgfwAAkH4AAIJ+AAB2fwAAaoAAAF6DAABThwAA&#10;SosAAEGOAgA9kA4AO5AYADqRIwA5kS0AOJI3ADeSQAA2kkkANJNSADOTXAExk2cBL5N0Ai2SgwMr&#10;kpQDKpKnAyiSvQQokuEDJ5D6BCeO/wUnjf8FJ4z/BSeM/wUnjP8FsXQAAKV+AACZhQAAioQAAH2E&#10;AABvhQAAY4gAAFiLAABNjwAAQ5MAADqXAAAymgcALpsQAC2bGgAsnCQAK5wuACqdOAApnUEAKJ1L&#10;ACeeVQAmnmEAJZ5uACOefgEinpABIJ6jAR+euQEent0BHpz4Ah6a/wIemf8DHpf/Ax6X/wMel/8D&#10;qn0AAJ6FAACTiwAAhYoAAHWLAABojgAAW5EAAFCVAABGmQAAO50AADKgAAAqowAAIqYJAB+nEQAe&#10;pxoAHagkAByoLQAbqDcAGqlBABmpTAAYqVgAF6pmABaqdgAVqokAFKqeABOrtAASq9MAEqj1ABOn&#10;/wETpf8BE6X/AROk/wETpP8Bo4YAAJeMAACNkQAAfZIAAG2VAABgmAAAVJwAAEigAAA+pAAANKcA&#10;ACqrAAAhrgAAGbEAABKzBwAPtRAADrUXAA61IQANtSsADbU2AAy2QQALtk4ACrZcAAm2bAAItn8A&#10;B7aUAAa2qgAFtsUABrbqAAe1/wAItP8ACLP/AAmy/wAJsv8Amo0AAJCTAACEmAAAdJwAAGWgAABX&#10;pAAAS6gAAECsAAA1sAAAKrMAACG1AAAYuAAAEbsAAAy+AgAGwAsAAsARAAHBGQAAwSIAAMIrAADC&#10;NgAAw0IAAMNQAADEXwAAxHEAAMSHAADEnQAAxLUAAMTaAADE9gAAw/8AAMP/AADD/wAAw/8Ak5QA&#10;AIeaAAB4oAAAaqYAAFysAABPsQAAQbUAADW3AAApugAAH70AABbAAAAQwwAACsYAAAPKAAAAzAUA&#10;AMwMAADNEQAAzhgAAM4hAADQKgAA0TUAANNDAADUUgAA1GMAANV4AADVjwAA1acAANbCAADW6QAA&#10;1v0AANb/AADW/wAA1v8AipsAAHuiAABsqQAAXrAAAFC2AABCugAANL0AACjBAAAdxAAAFMcAAA3L&#10;AAAGzgAAANIAAADXAAAA2QAAANoFAADcCwAA3RAAAN8VAADhHQAA4ycAAOUzAADnQgAA6FQAAOhn&#10;AADpfgAA6ZcAAOqvAADqzgAA6+8AAOv+AADr/wAA6/8AfaMAAG6rAABfsgAAUboAAELAAAA0wwAA&#10;J8cAABvLAAASzwAAC9MAAALYAAAA3QAAAOEAAADkAAAA5QAAAOcAAADpAAAA6wcAAO0NAADvEQAA&#10;8RkAAPQkAAD3MQAA+UEAAPpVAAD6agAA+4QAAPudAAD8tgAA/NIAAP3tAAD99AAA/fQAcawAAGG1&#10;AABSvQAARMQAADTJAAAmzQAAGtIAABDYAAAI3QAAAOEAAADlAAAA6AAAAOwAAADvAAAA8QAAAPMA&#10;AAD1AAAA9wAAAPkBAAD7CAAA/g4AAP8VAAD/IQAA/y8AAP9BAAD/VgAA/20AAP+HAAD/oAAA/7YA&#10;AP/KAAD/1AAA/9QA/wsgAP8HHgD/AB0A/wAgAP8AJQD/AC4A/wA7AP8ASQD/AFYA/wBiAP8AbQD/&#10;AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8ArQD/ALUA/wC+AP8AywD/AOEA/wDwAP4A&#10;/QD9AP8A/QD/AP0A/wD9AP8A/AD/APkA/wD5AP8A/w0dAP8LGgD/BBkA/wAaAP8AHwD/ACoA/wA3&#10;AP8ARQD/AFEA/wBeAP8AaAD/AHIA/wB6AP8AggD/AIkA/wCQAP8AlgD/AJwA/gCiAPwAqQD7ALAA&#10;+QC5APgAxgD2ANkA9QDrAPQA+QDzAP8A8gD/APMA/wDzAP8A8wD/APMA/wDzAP8A/xAZAP8OFQD/&#10;CBQA/wAUAP8AGQD/ACUA/wAyAP8AQAD/AEwA/wBZAP8AYwD+AG0A/AB1APoAfQD5AIQA9wCLAPYA&#10;kQD0AJcA8wCeAPIApADwAKwA7gC0AO0AwADrAM8A6QDmAOgA9QDmAP8A5wD/AOYA/wDlAP8A5QD/&#10;AOUA/wDlAP8A/xIUAP8QEAD/DA8A/wMQAP8AFQD/ACAA/wAsAP8AOgD/AEcA+gBTAPcAXgD0AGcA&#10;8QBwAO8AeADtAH8A6wCGAOoAjADoAJMA5wCZAOUAoADjAKcA4QCwAN8AugDdAMkA2wDgANgA8ADX&#10;AP4A1QD/ANQA/wDTAP8A0wD/ANMA/wDTAP8A/xUQAP8SDAD/DgkA/wsMAP8JEgD/AxoA/wAmAP0A&#10;MwD0AEAA7wBNAOsAWADoAGEA5QBqAOIAcgDgAHoA3gCAANwAhwDaAI4A2ACVANQAnADSAKMA0ACs&#10;AM4AtgDMAMQAygDZAMgA7QDHAPsAxQD/AMQB/wDDAf8AxAH/AMQB/wDEAf8A/xgLAP8VBQD/EAAA&#10;/xAGAP8PDQD/DBQA/AcfAPEDKwDnADkA4gBGAN4BUQDaAlsA1QJkANIDbADPA3QAzQR7AMsEggDK&#10;BIkAyAWQAMYFmADEBaAAwgapAMEGtAC/BsEAvQjVALsJ7AC4C/0Atgz/ALUN/wC0Df8AtA3/ALQN&#10;/wC0Df8A/xsFAP8YAAD/FwAA/xYAAPsTBgD6EA4A7gwWAOMJIgDaCTAA0wo+AM4LSgDKDFUAxw1e&#10;AMUNZwDCDm8AwQ52AL8OfgC9D4UAvA+NALoQlQC4EJ0AtxCnALURsgCzEcAAshHVAK4T7gCrFP4A&#10;qRX/AKcV/wCnFf8AphT/AaYU/wGmFP8B/x8AAP8cAAD6HgAA6x4AAOMcAADfFQUA3g4NANMOGADL&#10;ESgAxRM3AMAURAC8Fk8AuRdZALcXYQC0GGkAsxlxALEZeACvGoAArhqIAKwbkACrG5kAqRujAKcc&#10;rgCmHLwApB3PAKEe6gGeHvwBnB//AZsf/wGaH/8Bmh7/AZke/wGZHv8B/yIAAP8hAADsJwAA4CoA&#10;ANQpAADNJAAAyhwIAMQZEgC9HCIAtx4xALMgPgCvIUkArSJTAKojXACoJGQApiRsAKQkcwCjJHoA&#10;oSWCAaAliwGeJZQBnSWeAZsmqgGZJrcBmCbJApUn5gKSJ/kCkCj/Ao8o/wKOJ/8Cjif/Ao4n/wKO&#10;J/8C/yYAAPIpAADjMQAA0jQAAMg0AADAMAAAuykCALgjDgCxJhwArCgrAKgqOACkK0QAoSxOAJ8t&#10;VwCdLV8Amy1nAZktbgGYLnUBli59ApQuhgKTLpACkS6aA48upgONLrMDjC7FA4ov4QSHL/YEhS//&#10;BIQv/wOEL/8Dgy//A4Mv/wODL/8D+ykAAOsxAADZOAAAyTwAAL88AAC2OQAAsDIAAKwtCwCnLxcA&#10;ojEmAJ4zNACaNEAAmDVKAJU1UwCTNVsBkTViAY81aQKNNXECjDV5A4o1ggOINYsEhjWWBIQ1ogWC&#10;Na8FgTXABn823AZ9NvQGezb/BXs2/wV6Nv8Eejb/BHo1/wR6Nf8E9S0AAOQ3AADQPwAAwkMAALdE&#10;AACtQAAApzoAAKM2BgCdNxMAmTkiAJU6LwCSPDsAjzxGAIw8TwGKPFcBiDxeAoY8ZQKEPG0Dgjx1&#10;BIA8fQR/PIcFfTySBns7ngd5O6wHdzu8CHY81Qh0PPEIczz/B3I8/wZyPP8Fcjz/BXI7/wVyO/8F&#10;8TIAAN49AADJRAAAvEgAALBJAACmRgAAn0EAAJs9AQCVPRAAkT8dAI1BKwCKQjgAh0NCAIRDSwGC&#10;Q1MBgENbAn5CYgN8QmkEekJxBXhCegZ2QYQHdEGPCHJBmwhwQakJb0G5Cm1B0ApsQe4Ja0L/CGpC&#10;/wdqQf8GakH/BmpB/wVqQf8F7TcAANZCAADESQAAt00AAKtNAACgSgAAmEcAAJNCAACOQw0AiUUa&#10;AIZGKACDRzQAgEg/AH5ISAF7SFACeUhXAndIXwN1SGYEc0duBXFHdgZvR4AHbUaMCWtGmAppRqYL&#10;Z0a2C2ZGzAtlRuwLZEf/CWRG/whkRv8HZEb/BmRF/wZkRf8G6DsAANBGAAC/TQAAs1EAAKVRAACa&#10;TgAAkksAAI1HAACHSAsAg0oWAH9LJAB9TDEAek08AHdNRQF1TU0Cc01VAnFNXANvTWMEbUxrBWtM&#10;cwdpS30IZkuJCWRLlgpiS6QLYUu0DF9LygxeS+oLXkv+Cl5L/wleSv8IXkr/B15K/wdeSv8H4z8A&#10;AMtJAAC8UQAAsFUAAKFUAACWUgAAjVAAAIdMAACBTQgAfU8TAHpQIQB3US4AdFI5AHJSQgFvUksB&#10;bVJSAmtRWQNpUWEEZ1FoBmVQcQdjUHsIYVCGCl9PkwtdT6EMW0+yDVlPxw1ZT+gMWE/9C1hP/wlZ&#10;T/8IWU7/B1lO/wdZTv8H30MAAMdNAAC4VAAArFkAAJ1XAACRVQAAiFQAAIFQAAB7UgQAd1MRAHRU&#10;HgBxVSsAb1Y2AGxWQAFqVkgBaFZQAmZWVwNkVl4EYlVmBWBVbwddVXgIW1SECllUkQtXVKAMVVOw&#10;DVRTxQ1TU+YMU1P8C1NT/wlUUv8IVFL/CFRS/wdUUv8H2kYAAMNQAAC1WAAAqFsAAJlaAACNWAAA&#10;hFcAAHtUAAB2VgEAcVcPAG5ZGwBsWigAaVozAGdbPQFlW0UBY1tNAmFaVQNfWlwEXVpkBVtZbAZY&#10;WXYIVlmCCVRYjwtSWJ4MUFiuDU9Yww1OWOQMTlj7C09X/wlPV/8IT1b/CFBW/wdQVv8H00oAAMBU&#10;AACyXAAAo14AAJVdAACJXAAAf1sAAHZZAABwWgAAa1wNAGhdGABmXiQAZF8wAGJfOgBgX0MBXl9L&#10;AlxfUgJaX1oDWF9hBVVeagZTXnQHUV1/CU9djQpNXZwLS12sDEpdwQxJXeMMSVz6Cklb/wlKW/8I&#10;Slr/CEpa/wdKWv8Hzk4AALxYAACuYAAAn2EAAJFgAACFXwAAe18AAHBdAABqXwAAZWEKAGJiFABg&#10;YyEAXmQtAFxkNwBaZEABWGRIAVZkUAJUZFcDUmRfBFBkZwVOY3EGTGN9CEliiwlHYpoKRmKqC0Ri&#10;vwtEYuELRGH5CkRg/wlEYP8IRV//B0Vf/wdFX/8HyFIAALhcAACrZAAAm2QAAIxjAACAYwAAdmMA&#10;AGpiAABjZAAAX2YGAFtnEQBZaB0AV2kpAFZqMwBUajwAUmpFAVBqTAFOalQCTGpcA0pqZQRIaW8F&#10;Rml6B0RpiAhCaJgJQGipCj9ovQo+aN4JPmf3CT5m/wg/Zf8HP2X/Bz9k/wc/ZP8Hw1cAALNhAACn&#10;aQAAlmgAAIdnAAB7ZwAAcWcAAGVoAABcagAAWGwBAFRuDgBSbxgAUG8kAE5wLgBNcDgAS3FBAEpx&#10;SQFIcVEBRnFZAkRwYgNCcGwEQHB4BT5whgY8b5UHOm+mCDhvuwg4b9sHOG72Bzht/wc4bP8GOWv/&#10;Bjlq/wY5av8GvVwAAK9mAACibQAAkWwAAIJrAAB3awAAbGwAAGFuAABXcAAAUHMAAEx1CgBJdhMA&#10;R3cfAEZ3KQBFeDMAQ3g8AEJ4RABBeE0BP3hVAT14XgI7eGgCOXh0Azd4ggQ1eJMFM3ekBTJ3uQUx&#10;eNcFMXb1BTF0/wUxc/8FMXL/BTJy/wUycv8Ft2MAAKptAACccQAAi3AAAH1wAABycAAAZ3EAAFxz&#10;AABRdwAASnoAAEJ9AwA/fg4APX8YADx/IwA7gC0AOoA2ADmBPwA4gUgANoFQADWBWgEzgWQBMYFw&#10;AS+BfwItgY8DLIGhAyqBtgMpgdIDKX/zAyl9/wMpfP8DKXv/Ayl7/wMpe/8DsWoAAKV0AACVdgAA&#10;hXUAAHh1AABtdQAAYXcAAFd6AABMfgAAQ4EAADuFAAA1iAkAMokRADGJGwAwiSUAL4ovAC6KOAAt&#10;i0EALItKACqLVAApi18AKItrACaLegEki4sBI4ueASKLswEhjM4BIYrxASCI/wIghv8CIIX/AiGF&#10;/wIhhf8Cq3IAAKF8AACPewAAgHoAAHN6AABmfAAAW38AAFCCAABGhgAAPIoAADSNAAAskQAAJpMM&#10;ACSUEwAjlBwAIpUmACGVLwAglTgAH5ZCAB6WTAAdllgAHJZkABqXdAAZl4YAGJeZABeXrgAVl8kA&#10;FpXuABaT/wEWkv8BFpH/ARaQ/wEWkP8BpXsAAJmDAACJgQAAe4AAAGyCAABfhAAAVIgAAEmLAAA/&#10;kAAANZQAAC2XAAAlmgAAHZ4BABagDAAUoRIAFKEbABOhJQASoS4AEaI4ABGiQwAQok8AD6JcAA6j&#10;awANo30ADaOSAAyjpwAKosAAC6LmAAyg/gANn/8ADZ7/AA2d/wANnf8AnoQAAJKJAACDiAAAc4gA&#10;AGWLAABYjgAATJIAAEGXAAA3mwAALp4AACSiAAAcpQAAFagAAA+rBAAKrgwAB60SAAatGwAFrSQA&#10;BK4uAAKuOQABrkUAAK5SAACuYQAArnMAAK6HAACunQAArrQAAK7VAACt9AAArf8AAKz/AACr/wAA&#10;q/8AlosAAIyQAAB7kAAAa5IAAF2WAABQmgAARJ8AADmjAAAvpwAAJasAAByuAAAUsQAADrQAAAm3&#10;AAABuAkAALgOAAC5FAAAuRwAALolAAC6LwAAuzoAALxHAAC8VgAAvGcAALx7AAC8kQAAvKkAALzE&#10;AAC86wAAu/4AALv/AAC7/wAAu/8AkJIAAIOYAABzmwAAY58AAFWjAABHqAAAO60AADCxAAAltAAA&#10;G7cAABK6AAAMvQAABb8AAADDAAAAxAIAAMUKAADFDgAAxhQAAMcbAADIJAAAyi4AAMw6AADNSQAA&#10;zVkAAM1sAADOgwAAzpsAAM21AADO2gAAzvYAAM3/AADN/wAAzf8AhpkAAHegAABppgAAWqwAAEyy&#10;AAA+tgAAMLkAACS8AAAZvwAAEcIAAArFAAACyQAAAMwAAADQAAAA0QAAANIBAADTCAAA1Q0AANcR&#10;AADaGAAA3CEAAN8sAADhOgAA4koAAONdAADkcgAA5IsAAOWlAADlwAAA5eYAAOX4AADl/wAA5f8A&#10;eqEAAGupAABcrwAATbYAAD+8AAAwvwAAI8MAABfHAAAPygAAB84AAADRAAAA1gAAANwAAADfAAAA&#10;4AAAAOIAAADkAAAA5gMAAOgJAADpDgAA7BUAAO4eAADxKwAA9DoAAPVNAAD2YQAA93kAAPiTAAD4&#10;rQAA+cYAAPnkAAD58wAA+fMAbaoAAF6yAABPugAAQMEAADHFAAAiyQAAFs4AAA3SAAAE2AAAAN0A&#10;AADhAAAA5AAAAOgAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYAAAD4AwAA+gsAAP0RAAD/GwAA/ykA&#10;AP87AAD/TwAA/2YAAP9/AAD/mQAA/68AAP/DAAD/1gAA/9YA/wQcAP8AGQD/ABkA/wAcAP8AIgD/&#10;ACsA/wA4AP8ARgD/AFMA/wBeAP8AaQD/AHIA/wB6AP8AggD/AIkA/wCPAP8AlQD/AJsA/wChAP8A&#10;qAD/AK8A/wC5AP8AxQD/ANkA/gDsAP0A+wD7AP8A+wD/APsA/wD6AP8A9AD/APAA/wDwAP8A/wcY&#10;AP8BFQD/ABQA/wAWAP8AGwD/ACYA/wA0AP8AQgD/AE4A/wBaAP8AZAD/AG0A/wB1AP8AfQD/AIQA&#10;/wCKAP0AkAD8AJYA+gCdAPkAowD4AKsA9wC0APUAvwD0AM4A8wDmAPEA9gDwAP8A7wD/AO8A/wDu&#10;AP8A7gD/AOoA/wDqAP8A/wsUAP8GEQD/ABAA/wAQAP8AFgD/ACIA/wAuAP8APAD/AEkA/wBUAP4A&#10;XwD7AGgA+QBwAPcAeAD1AH8A8wCFAPIAiwDwAJIA7wCYAO0AnwDsAKYA6gCuAOgAuQDnAMcA5QDe&#10;AOMA8ADiAP4A4AD/AOAA/wDhAP8A4QD/AOEA/wDhAP8A/w0QAP8JDQD/AQwA/wAMAP8AEgD/ABwA&#10;/wAoAPwANgD5AEMA9gBOAPIAWQDvAGIA7ABrAOoAcgDoAHkA5gCAAOQAhgDiAIwA4QCTAN8AmgDd&#10;AKEA2wCqANgAtADVAMAA0gDTANAA6gDOAPoAzQD/AM0A/wDNAP8AzAD/AMwA/wDMAP8A/xAMAP8M&#10;BwD/AwIA/wAIAP8ADgD/ABYA9gAiAPAALwDsADwA6QBIAOUAUwDhAFwA3gBlANsAbADXAHMA1AB6&#10;ANIAgADQAIcAzgCOAMwAlQDKAJ0AyAClAMYArwDEALsAwgDLAMAA5QC+APUAvQD/ALwA/wC8AP8A&#10;vAD/ALwA/wC8AP8A/xEFAP8OAAD/CgAA/wgBAP8ECgD4ABAA6QAaAOMAKADeADUA2QBBANMATADP&#10;AFYAywBfAMkAZgDGAG4AxAB0AMIAewDBAIIAvwCJAL0AkAC8AJgAugChALgAqwC2ALcAtADHALIA&#10;4ACxAfIArwL/AK4D/wCtBP8ArQT/AK0E/wCtBP8A/xQAAP8QAAD/DwAA8g0AAOoKAADpAwkA3QAS&#10;ANQAHwDNAS0AyAI6AMQDRQDAA1AAvQRZALsFYQC5BWgAtwZvALUGdgC0B30AsgeEALEIjACvCJUA&#10;rQmeAKsJqACqCrUAqArFAKYL3wCkDfQAog7/AKAO/wCfDv8Anw7/AJ8O/wCfDv8A/xcAAP8TAADv&#10;GAAA5BkAANsWAADSEAIAzwkLAMgIFgDBCiQAvAwyALcNPgC0DkkAsQ5TAK8QWwCtEGMAqxBqAKkR&#10;cQCoEXgAphGAAKURiACjEpEAoRKbAKATpgCeE7MAnBPDAJsU3gCXFvQAlRb/AJQX/wCTF/8Akhf/&#10;AJIW/wCSFv8A/xoAAPQdAADlIwAA1SUAAMokAADCHQAAvhYEALsQEAC0Ex0ArxUrAKsWOACnGEMA&#10;pRlNAKIZVgCgGl0AnhtlAJ0bbACbHHMAmhx7AJgcgwCXHY0AlR2XAJMeogCSHq8AkB6/AI8f2ACM&#10;IPEBiSD/AYgg/wGHIP8BhyD/AYYg/wGGIP8B+h4AAOsmAADaLQAAyjAAAL4uAAC1KAAAsCIAAK4b&#10;DACoHRcAox8mAJ8hMwCcIj4AmSNIAJckUQCVJFkAkyVgAJIlZwCQJm4AjiZ2AI0mfwCLJogBiieT&#10;AYgnngGGJ6sBhCe7AYMo0QGAKO4Bfin/AX0p/wF8KP8BfCj/AXwo/wF8KP8B9SQAAOMuAADPNQAA&#10;wTgAALQ2AACrMQAApSwAAKImBgCeJhMAmSghAJUqLgCSKzkAjyxEAI0tTACLLVQAiS5cAIcuYwCG&#10;LmoBhC5yAYIuegGBL4QBfy+PAn0vmgJ7L6cCei+3AngvzAJ2MOoCdTD+AnMw/wJzMP8Ccy//AnMv&#10;/wJzL/8C8CoAANw1AADHOwAAuj8AAKw8AACiOAAAnDMAAJgvAACVLhAAkDAcAIwyKQCJMzUAhjQ/&#10;AIQ1SQCCNVEAgDVYAH41XwF9NWYBezZuAXk1dgJ4NYACdjWLA3Q1lwNyNqQDcDa0BG82yARtNucE&#10;bDb8A2s2/wNrNv8Cajb/Amo1/wJqNf8C6jAAANM6AADCQQAAs0MAAKVBAACbPgAAlToAAJA2AACM&#10;NQ0AiDcYAIQ4JQCBOjEAfzs8AHw7RQB6PE0AeDxVAXc8XAF1PGMBczxqAnE8cwJwPHwDbjuHA2w7&#10;lARqO6EEaDuxBWc8xQVlPOUFZDz6BGQ8/wNjO/8DYzv/A2M7/wJjO/8C5TUAAM0/AAC9RgAArkcA&#10;AJ9FAACVQwAAjkAAAIk8AACEPAoAgD0UAH0+IgB6Py4AeEA4AHVBQgBzQUoAckFRAXBBWQFuQWAC&#10;bEFnAmpBcANoQXkDZ0GEBGVBkQVjQZ8FYUGuBmBBwgZeQeIGXkH5BV1B/wRdQP8DXUD/A11A/wNd&#10;QP8D3zkAAMhDAAC5SgAAqUsAAJtJAACQRwAAiEQAAINBAAB+QQYAekIRAHZDHgB0RSoAcUU1AG9G&#10;PwBtRkcAa0ZPAWpGVgFoRl0CZkZlAmRGbQNiRnYEYEaCBF5GjgVcRZwGW0WsBllGvwdYRt8GWEb3&#10;BVdF/wRXRf8EV0T/A1hE/wNYRP8D2j0AAMRHAAC1TgAApE4AAJZMAACLSwAAg0kAAH1FAAB4RgIA&#10;dEcQAHBIGwBuSScAa0oyAGpLPABoS0QAZktMAWRLUwFiS1oCYEtiAl9LagNdS3QEW0p/BVlKjAVX&#10;SpoGVUqqB1RKvQdTStwHUkr2BlJK/wVSSf8EUkn/A1JI/wNTSP8D1EEAAMBLAACyUQAAoFAAAJJP&#10;AACHTgAAfkwAAHhIAABySgAAbksNAGtNGABoTiQAZk4vAGRPOQBiT0IAYVBJAV9QUQFdUFgCW09g&#10;AllPaANXT3IEVU99BVNPigVSTpgGUE6oB05OuwdNTtkHTU71Bk1O/wVNTf8ETU3/BE5M/wNOTP8D&#10;zkQAALxOAACuVAAAnFMAAI5SAACDUQAAelAAAHJNAABsTwAAaFALAGVRFQBjUiEAYVMsAF9TNgBd&#10;VD8AW1RHAFpUTgFYVFYBVlRdAlRUZgNSU28DUFN7BE5TiAVMU5cGS1OnB0lTugdIU9UHSFLzBkhS&#10;/wVIUf8ESVH/BElQ/wNJUP8DykgAALlSAACqVwAAmFYAAIpVAAB/VAAAdlMAAGxRAABnUwAAYlQI&#10;AF9WEgBdVx4AW1cpAFlYMwBYWDwAVllEAFVZTAFTWVMBUVlbAk9YZAJNWG0DS1h4BElYhgVHV5UG&#10;RVelBkRXuAZDWNIGQ1fyBkNW/wVDVf8ERFX/BERU/wNEVP8DxkwAALVWAAClWgAAlFkAAIZYAAB7&#10;WAAAcVcAAGZWAABhWAAAXVkEAFlaEABXWxsAVVwmAFNdMABSXTkAUV5BAE9eSQBNXlEBTF5YAUpe&#10;YQJIXWsDRl12A0RdgwRCXZIFQF2jBj9dtgY+XdAGPVzxBT5b/wQ+Wv8EPlr/Az5Z/wM/Wf8DwVAA&#10;ALFaAAChXQAAkFwAAIJbAAB2WwAAbVsAAGFbAABbXQAAVl4AAFJgDQBQYRcATmIiAE1iLABMYzUA&#10;SmM+AEljRgBHY04ARmNWAURjXgFCY2gCQGNzAz5jgQM8Y5AEOmKhBDlitAU4Y80FOGLvBDhh/wQ4&#10;YP8DOF//Azle/wM5Xv8DvFUAAK1fAACcYAAAi18AAH1fAAByXwAAaF8AAF1gAABVYgAAT2QAAEtm&#10;CgBJZxIAR2gdAEVoJwBEaTEAQ2k5AEJqQgBAakoAP2pSAD1qWwE8amUBOmpwAjhqfgI2aY0DNGmf&#10;AzNpsgMxacsDMWjtAzFn/wMxZv8DMmX/AzJk/wMyZP8Dt1sAAKlkAACWZAAAhmMAAHhjAABtYwAA&#10;ZGQAAFllAABQaAAASWsAAENtBABAbg4APm8YAD1vIgA8cCsAOnA0ADlxPQA4cUUAN3FOADZxVwA0&#10;cWEBMnFtATFxegEvcYoCLXGcAitxrwIqccgCKnDrAipv/wIqbf8CKmz/Aits/wIrbP8CsWEAAKRp&#10;AACQaAAAgGcAAHRnAABpZwAAX2gAAFVrAABLbgAAQ3EAADx0AAA3dgoANHcSADN4HAAyeCUAMXku&#10;ADB5NwAveT8ALnlIACx6UgArelwAKnpoACh6dgAmeocBJXqZASN6rAEiesUBInnpASJ3/wEidv8B&#10;InX/AiJ0/wIjdP8CrGgAAJ1uAACKbQAAe2wAAG9sAABlbAAAWm4AAFBxAABFdQAAPXgAADZ8AAAu&#10;fwIAKYENACeCFAAmgh4AJYInACSCLwAjgzgAIoNCACGDSwAghFYAH4RiAB6EcQAchIIAG4SVABqE&#10;qQAYhMEAGIPmABiB/QAZgP8BGX//ARl+/wEZfv8BpnAAAJVzAACEcgAAdnEAAGtxAABecwAAVHYA&#10;AEl5AAA/fQAAN4EAAC+EAAAniAAAIIsFABuNDgAajRUAGY0eABiOJwAXjjAAFo45ABWOQwAUj08A&#10;E49bABKPagARj3sAEI+PAA+PpAAOj7sADY/gAA6N+gAPi/8AEIr/ABCJ/wAQif8AoXoAAI55AAB+&#10;dwAAcncAAGR4AABYewAATX4AAEKCAAA5hgAAL4oAACeOAAAgkQAAGJUAABKYBQAOmg4ADZoUAAya&#10;HQALmiYAC5owAAqaOwAJmkYACJpTAAabYQAFmnIABJqGAAKamwAAmrEAAZnPAAKZ8AACmP8ABJf/&#10;AAWW/wAFlv8AmYEAAId/AAB6fgAAa34AAF2BAABQhQAARYkAADuNAAAxkgAAKJYAAB+ZAAAYnQAA&#10;EaAAAAyjAgAGpQoAAaUQAAClFgAAph8AAKYoAACmMgAApz0AAKdKAACnWAAAp2gAAKd8AACnkQAA&#10;pqgAAKbDAACl6QAApfwAAKX/AACk/wAApP8AkYcAAIKGAAByhgAAY4gAAFWMAABJkQAAPZYAADKa&#10;AAAongAAH6IAABemAAAQqQAAC6wAAASvAAAAsQYAALEMAACyEQAAshcAALMfAACzKAAAtDIAALU/&#10;AAC1TQAAtV0AALVwAAC1hgAAtZ0AALW2AAC13AAAtPcAALT/AAC0/wAAtP8Ai48AAHqOAABqkQAA&#10;W5UAAE2aAABAnwAANaQAACqoAAAgrAAAFrAAAA+0AAAJtwAAAbkAAAC9AAAAvgAAAL4GAAC/DAAA&#10;wBAAAMEWAADCHQAAwycAAMUyAADGQAAAxlEAAMdjAADHeAAAx5EAAMepAADHxwAAx+wAAMf+AADH&#10;/wAAx/8Ag5cAAHGaAABhngAAUqMAAEWpAAA4rgAALLMAACC3AAAWugAADr0AAAbAAAAAwwAAAMcA&#10;AADJAAAAygAAAMwAAADNAwAAzgkAANAOAADSEwAA1BsAANglAADbMgAA3UIAAN1UAADeaQAA3oEA&#10;AN6cAADftQAA39kAAN/zAADf/wAA3/8Ad58AAGimAABZrQAASrMAADu4AAAtuwAAH78AABTCAAAM&#10;xgAAA8kAAADMAAAA0AAAANUAAADZAAAA2gAAANwAAADeAAAA4AAAAOIFAADkCwAA5xAAAOoYAADt&#10;JAAA8DIAAPFEAADyWAAA828AAPSKAAD0pAAA9L8AAPTfAAD08wAA9PQAaqgAAFuvAABMtwAAPb0A&#10;AC3BAAAfxgAAE8oAAAvOAAAA0gAAANcAAADcAAAA4AAAAOUAAADnAAAA6QAAAOsAAADtAAAA7wAA&#10;APEAAADzAAAA9gcAAPkOAAD8FgAA/yIAAP8zAAD/RwAA/10AAP92AAD/kQAA/6kAAP++AAD/2AAA&#10;/9sA/wAYAP8AFgD/ABUA/wAYAP8AHgD/ACcA/wA2AP8AQwD/AE8A/wBaAP8AZAD/AG0A/wB1AP8A&#10;fQD/AIQA/wCKAP8AkAD/AJYA/wCcAP8AowD/AKsA/wC0AP4AvwD9AM8A+wDnAPoA+AD5AP8A+QD/&#10;APkA/wD1AP8A7gD/AOkA/wDnAP8A/wAUAP8AEQD/ABEA/wASAP8AFwD/ACMA/wAxAP8APgD/AEoA&#10;/wBWAP8AYAD/AGgA/wBwAP8AeAD9AH4A/ACFAPoAiwD5AJEA+ACYAPcAngD1AKYA9ACuAPIAuQDx&#10;AMcA7wDgAO4A8gDsAP8A7AD/AOwA/wDrAP8A5QD/AOAA/wDeAP8A/wMQAP8ADgD/AA0A/wANAP8A&#10;EwD/AB4A/wArAP8AOAD/AEUA/gBQAPsAWgD4AGMA9QBrAPMAcgDxAHkA7wB/AO4AhgDsAIwA6gCS&#10;AOkAmQDnAKAA5gCpAOQAswDhAMAA4ADTAN4A6wDcAPsA2wD/ANoA/wDaAP8A2QD/ANQA/wDSAP8A&#10;/wcNAP8ACQD/AAYA/wAJAP8ADwD/ABgA+wAlAPgAMgD1AD8A8gBKAO0AVADqAF0A5wBlAOQAbADi&#10;AHMA4AB6AN4AgADcAIYA2gCNANcAlADUAJsA0gCkAM8ArQDNALkAywDJAMkA5ADIAPYAxgD/AMUA&#10;/wDGAP8AxwD/AMcA/wDHAP8A/woGAP8BAAD/AAAA/wAEAP8ACwD0ABIA7wAfAOoALADlADgA4gBD&#10;AN0ATgDZAFcA1ABfANEAZwDOAG0AzAB0AMoAegDIAIAAxgCHAMUAjgDDAJYAwQCeAL8AqAC9ALMA&#10;ugDCALkA2wC3APAAtQD/ALYA/wC1AP8AtQD/ALUA/wC1AP8A/wwAAP8EAAD/AAAA/gAAAPYAAwDo&#10;AA0A4AAXANkAJADRADEAzQA8AMoARwDGAFEAwwBZAMAAYAC+AGcAvABuALoAdAC5AHsAtwCCALUA&#10;iQCzAJEAsgCaALAApACuAK8ArAC9AKoA0ACoAOsApwD7AKYA/wCmAP8ApQD/AKUA/wClAP8A/w0A&#10;AP8HAAD0CQAA6gkAAOIEAADaAAcAzwARAMgAHADCACkAvgA1ALsAQAC3AEoAtABTALIAWwCwAGIA&#10;rgBoAKwAbwCrAHUAqQB9AKgAhACmAI0ApACWAKMAoAChAKsAnwG5AJ0DzACcBOgAmgb5AJkH/wCY&#10;CP8Alwj/AJcI/wCXCP8A/xAAAPcQAADoFAAA3BUAAM4RAADGDQAAwgQLALwAFAC3ASEAsgMuAK4F&#10;OgCrBkQAqAhNAKYIVQCkCVwAogpjAKAKagCfC3EAnQt4AJwLgACaDIkAmQyTAJcMngCVDaoAlA24&#10;AJINzACQDuoAjhD8AIwQ/wCLEP8AixD/AIsQ/wCKEP8A+xMAAO0aAADdIAAAzCEAAL8dAAC3FwAA&#10;sxEAALILDQCrDRkApw4mAKMPMwCfED4AnRFHAJoRUACYElcAlhJeAJUTZQCTE2wAkhNzAJAUfACP&#10;FIUAjRWPAIsVmgCKFacAiBa1AIYWyQCEF+cAghj7AIAZ/wB/Gf8Afxn/AH8Y/wB/GP8A9RoAAOQj&#10;AADPKQAAwCoAALMmAACqIgAApRwAAKQVCACgFBMAmxYhAJcYLQCUGTgAkRpCAI8bSwCNHFIAixxZ&#10;AIkdYACIHWcAhh5vAIUedwCDH4AAgh+LAIAflwB+IKMAfSCyAHsgxQB5IeQAdyL5AHYi/wB1Iv8A&#10;dCH/AHQh/wB0If8A7yEAANsrAADHMQAAtjEAAKkuAACgKgAAmyYAAJghAQCVHhAAkCAbAI0hKACJ&#10;IzMAhyQ9AIUkRgCDJU4AgSZVAH8mXAB+JmMAfCdrAHsncwB5J3wAeCiHAHYokwB0KKABciivAXEp&#10;wQFvKeABbSn3AWwp/wFrKf8Bayn/AWso/wFrKP8B6CgAANAyAADAOAAArjcAAKE1AACYMgAAki0A&#10;AI4pAACLJwwAhygXAIMqIwCAKy8Afiw5AHwsQgB6LUoAeC5RAHcuWAB1LmAAcy9nAHIvbwBwL3kB&#10;by+DAW0vkAFrL50BaS+sAWgwvgFnMNsBZTD1AWQw/wFjMP8BYy//AWMv/wFjL/8B4i4AAMo4AAC6&#10;PQAAqDwAAJo6AACRNwAAijMAAIYwAACDLgkAfy8TAHswHwB4MisAdjM1AHQzPgByNEYAcDROAG81&#10;VQBtNVwAbDVkAGo1bAFoNXUBZzWAAWU1jAFjNZoCYTapAmA2uwJfNtYCXTbzAl02/wJcNv8BXDX/&#10;AVw1/wFcNP8B3DMAAMU8AAC0QQAAokAAAJU+AACLPAAAhDkAAH82AAB7NAQAdzUQAHQ3HABxOCcA&#10;bzkyAG05OwBrOkMAajpLAGg7UgBnO1kAZTthAWM7aQFiO3IBYDt9AV47igJcO5cCWzunAlk7uANY&#10;O//i/+JJQ0NfUFJPRklMRQAGCdIDVzvxAlY7/wJWO/8CVjr/AVY6/wFWOf8B1DcAAMBBAACvRAAA&#10;nUMAAJBCAACFQAAAfj4AAHk7AAB0OgAAcToOAG08GABrPSQAaT4vAGc/OABlP0AAZEBIAGJATwBh&#10;QFcAX0BeAV1AZgFcQG8BWkB6AlhAhwJWQJUCVECkA1NAtgNSQM8DUUDvA1BA/wJQP/8CUD//AlE+&#10;/wFRPv8BzzsAAL1FAACqRwAAmUYAAItFAACBRAAAeUIAAHQ+AABvPwAAa0AMAGdBFQBlQiEAY0Mr&#10;AGFDNQBfRD4AXkRFAF1FTQBbRVQAWUVcAVhFZAFWRW0BVEV4AlJFhQJRRJMDT0SjA01FtANMRcwD&#10;S0XtA0tE/wJLRP8CS0P/AkxC/wJMQv8Cyj8AALlIAACmSgAAlUkAAIdIAAB9RwAAdUUAAG5CAABp&#10;QwAAZUQJAGJFEwBfRh4AXUcoAFxIMgBaSDsAWUlDAFdJSgBWSVIAVElZAVNJYQFRSWsBT0l2Ak1J&#10;ggJLSZEDSkmhA0hJswNHScoDRknsA0ZI/wJGSP8CR0f/AkdG/wJHRv8CxkMAALZMAACiTAAAkUwA&#10;AIRLAAB5SgAAcEkAAGlGAABkRwAAX0kGAFxKEABaSxsAWEwlAFZMLwBVTTgAU01AAFJNSABRTk8A&#10;T05XAE5OXwFMTmkBSk5zAkhNgAJGTY8DRU2fA0NNsQNCTcgDQU3qA0FM/wJBTP8CQkv/AkJK/wJC&#10;Sv8CwkcAALNPAACeTwAAjU4AAIBOAAB1TQAAbEwAAGNKAABeTAAAWk0CAFZODgBUTxgAUlAiAFFR&#10;LABPUTUATlI9AE1SRQBMUk0ASlJUAElSXQFHUmYBRVJxAUNSfgJBUo0CP1KdAz5SrwM9UsYDPFLp&#10;AjxR/gI8UP8CPU//Aj1P/wI9Tv8CvksAAK5TAACaUgAAiVEAAHxRAABxUAAAaFAAAF5OAABYUQAA&#10;VFIAAFFTDABOVBQATFUfAEtWKQBJVjIASFY6AEdXQgBGV0oARFdSAENXWgBBV2QBQFduAT5XewI8&#10;V4sCOlebAjhXrQI3V8QCN1fnAjdW/QI3Vf8CN1T/AjdT/wI4U/8Cuk8AAKlWAACVVQAAhVQAAHhU&#10;AABtVAAAZFQAAFhUAABSVgAATlcAAEpZCQBHWhEARlobAERbJQBDWy4AQlw2AEFcPgA/XEYAPl1P&#10;AD1dVwA7XWEAOl1sAThdeQE2XYgBNF2ZAjNdqwIxXcICMVzlAjFb/AIxWv8CMVn/AjJZ/wEyWP8B&#10;tlQAAKRZAACQWAAAgFgAAHNXAABpVwAAYFgAAFRZAABOWwAASF0AAENfBABAYA4APmEXAD1hIAA7&#10;YikAOmIyADliOgA4Y0IAN2NLADZjVAA0Y10AM2NoADFjdgEvY4UBLmOWASxjqQErY78BKmPjASpi&#10;+wEqYP8BK1//AStf/wErXv8BsVkAAJ5cAACLXAAAe1sAAG9bAABlWwAAXFwAAFFeAABJYAAAQ2IA&#10;ADxlAAA4ZwoANWgSADRoGwAzaSQAMmktADFpNQAvaj0ALmpGAC1qTwAsalkAK2tlAClrcgAoa4IA&#10;JmuTACRrpwAja70AImrgACNp+QEjZ/8BI2b/ASNm/wEkZf8BrGAAAJhgAACFYAAAdl8AAGpfAABh&#10;YAAAV2AAAE1jAABEZgAAPWgAADZrAAAwbgQALHAOACpxFQApcR4AKHEmACdyLwAmcjcAJXJAACRy&#10;SgAiclQAIXNgACBzbQAec30AHXOQABtzowAac7kAGXPcABpx9wAacP8AG2//ABtu/wEbbf8BpmYA&#10;AJFlAAB/ZAAAcWQAAGZkAABdZAAAUmYAAEhpAAA/bAAAN28AADBzAAApdgAAInkIAB97EAAeexcA&#10;HHsfABt7KAAaezAAGXw5ABh8QwAXfE4AFnxaABV8ZwAUfXgAEn2LABF9nwAQfbUAD33VABB79QAR&#10;ef8AEXj/ABJ3/wASd/8AnmsAAIpqAAB6aQAAbWkAAGJpAABXagAATG0AAENwAAA5dAAAMXgAACl7&#10;AAAifwAAG4IAABSFCQARhhAAEYYXABCHHwAQhygADocxAA6HOwANh0YADIdTAAuHYQAKh3EACYeE&#10;AAeHmAAGhq4ABYbJAAaF7AAHhP8ACIP/AAmC/wAJgv8AlXEAAINvAAB0bgAAaW4AAFxvAABQcgAA&#10;RnUAADx5AAAyfQAAKoEAACKFAAAbiQAAFIwAAA+PAwAKkgsABpIRAASSGAACkiAAAZIpAACSMwAA&#10;kz4AAJNLAACTWQAAk2kAAJN7AACSkAAAkqYAAJG/AACR5QAAkPoAAI//AACP/wAAj/8AjXcAAH11&#10;AABwdAAAYnUAAFV4AABJfAAAP4AAADSEAAAriQAAIo0AABqRAAATlAAADpcAAAmbAAABnQgAAJ0O&#10;AACdEwAAnhoAAJ4iAACfKwAAnzUAAKBCAACgUAAAoF8AAKBxAACghwAAn50AAJ+1AACe2gAAnfYA&#10;AJ3/AACc/wAAnP8Ahn0AAHh8AABpfAAAW38AAE6DAABBiAAANowAACyRAAAjlgAAGpoAABKeAAAN&#10;oQAABqQAAACnAAAAqQMAAKkKAACqDgAAqxMAAKwZAACtIgAArisAAK83AACvRQAAr1QAAK9mAACv&#10;ewAArpQAAK6rAACuyQAAru8AAK3/AACt/wAArf8AgYQAAHGEAABhhwAAU4sAAEaQAAA5lgAALpsA&#10;ACOgAAAapAAAEqgAAAysAAAErwAAALIAAAC2AAAAtwAAALcCAAC4CAAAuQ0AALoSAAC7GAAAvSEA&#10;AL4rAADAOAAAwEgAAMBaAADBbgAAwYYAAMGgAADBugAAweMAAMD5AADA/wAAwP8AeY0AAGiQAABZ&#10;lAAAS5oAAD2gAAAxpQAAJasAABqvAAARswAAC7gAAAK7AAAAvgAAAMEAAADEAAAAxQAAAMYAAADH&#10;AAAAyAUAAMoLAADMDwAAzhUAANAfAADTKwAA1ToAANVMAADWYAAA2HcAANiSAADYrAAA2ckAANns&#10;AADZ+wAA2P8AcJkAAGCeAABRpAAAQ6oAADWwAAAotgAAHLoAABG+AAAJwQAAAMUAAADIAAAAywAA&#10;AM8AAADSAAAA0wAAANYAAADYAAAA2wAAAN0AAADfBwAA4g0AAOUTAADoHQAA7CoAAO08AADtUQAA&#10;7mcAAO+BAADvnAAA8LcAAPDTAADw7AAA8PQAZ6YAAFitAABJtAAAOroAACq+AAAcwgAAEMYAAAfK&#10;AAAAzgAAANIAAADWAAAA3AAAAOAAAADjAAAA5AAAAOYAAADoAAAA6wAAAO0AAADvAAAA8gIAAPUK&#10;AAD4EQAA/BwAAP8sAAD/PwAA/1UAAP9uAAD/igAA/6QAAP+6AAD/0QAA/+EA/wAUAP8AEgD/ABIA&#10;/wAUAP8AGQD/ACUA/wAyAP8APwD/AEsA/wBWAP8AYAD/AGgA/wBwAP8AeAD/AH8A/wCFAP8AiwD/&#10;AJEA/wCYAP8AngD+AKYA/QCuAPwAuQD6AMgA+QDiAPgA9AD3AP8A9gD/APYA/wDvAP8A5wD/AOIA&#10;/wDeAP8A/wARAP8ADgD/AA4A/wAPAP8AFAD/ACAA/wAtAP8AOgD/AEYA/wBRAP8AWwD/AGMA/gBr&#10;APwAcwD6AHkA+QCAAPcAhgD2AIwA9QCSAPMAmQDyAKAA8ACpAO4AswDtAMEA6wDWAOoA7gDpAP4A&#10;5wD/AOcA/wDlAP8A3QD/ANUA/wDRAP8A/wANAP8ACgD/AAgA/wAJAP8AEAD/ABsA/wAoAP8ANQD/&#10;AEAA+gBLAPYAVQDzAF4A8QBmAO4AbQDsAHQA6wB6AOkAgADnAIYA5gCNAOQAkwDiAJsA4ACjAN4A&#10;rQDcALkA2gDKANcA5gDUAPgA0gD/ANIA/wDSAP8AzgD/AMkA/wDGAP8A/wAIAP8AAwD/AAAA/wAD&#10;AP8ADQD8ABYA9wAiAPMALgDvADoA7ABFAOgATwDkAFgA4QBgAN4AZwDbAG0A2QB0ANUAegDTAIAA&#10;0QCHAM8AjgDNAJUAywCeAMkApwDHALMAxQDCAMMA3ADBAPEAvwD/AL8A/wC+AP8AvgD/AL0A/wC7&#10;AP8A/wAAAP8AAAD/AAAA/wAAAPYACADuABEA5wAbAOEAJwDdADMA2QA+ANMASQDPAFIAywBZAMgA&#10;YQDGAGcAxABtAMIAcwDAAHoAvwCAAL0AiAC7AJAAuQCYALgAogC1AK0AswC7ALEAzgCwAOoArwD8&#10;AK0A/wCtAP8ArgD/AK4A/wCuAP8A/wIAAP8AAAD9AAAA8gAAAOgAAADeAAwA0wAVAMwAIQDIACwA&#10;xAA4AMEAQgC9AEsAugBTALgAWgC2AGEAtABnALIAbQCwAHQArwB6AK0AggCsAIoAqgCTAKgAnQCm&#10;AKgApAC1AKIAxgChAOMAnwD2AJ4A/wCeAP8AngD/AJ4A/wCeAP8A/wYAAPsAAADuBQAA4gQAANUA&#10;AADLAAYAwwAPAL0AGQC4ACUAtAAxALEAOwCuAEUArABNAKkAVQCnAFsApQBiAKQAaACiAG4AoQB1&#10;AJ8AfACeAIUAnACOAJoAmACYAKQAlgCwAJUAwQCTANwAkgDyAJEA/wCQAP8AkAD/AI8A/wCPAP8A&#10;/QoAAPAOAADhEQAAzhAAAMINAAC7BwAAtwAKALEAEgCsAB4AqAApAKUANACiAD4AnwBHAJ0ATwCb&#10;AFYAmQFcAJcBYwCWAmkAlAJwAJMDeACRA4AAkASKAI4ElQCMBaEAigWuAIkGvgCHCNgAhgnwAIQK&#10;/wCDC/8Agwv/AIML/wCDC/8A9hAAAOYXAADSHAAAwBoAALMWAACsEgAAqA0AAKYHDQCiBRYAnQci&#10;AJkJLgCWCjgAlAtBAJIMSgCQDFEAjg1YAIwNXgCLDWUAiQ1sAIgOdACGDn0AhQ6HAIMOkwCBD58A&#10;gBCtAH4QvgB9ENsAehH0AHgS/wB3Ev8AdxL/AHcS/wB3Ev8A7xcAANshAADGJAAAtCMAAKggAACg&#10;HAAAmxcAAJkRBACYDhAAkxAbAI8RJwCMEjIAiRM8AIcTRACFFEwAgxRTAIEVWgCAFWAAfhZoAH0W&#10;bwB7FngAeReDAHgXjwB2GJwAdBiqAHMZuwByGdQAbxrxAG4b/wBtG/8AbRr/AG0a/wBtGv8A5yAA&#10;ANApAAC8KwAAqyoAAJ4oAACWJAAAkCAAAI0cAACMFwwAiBgWAIQaIgCBGy0Afhw3AHwdQAB6HUgA&#10;eR5PAHceVQB2H1wAdB9jAHMfawBxIHQAcCB/AG4hiwBsIZgAayGnAGkiuABoIs8AZiLuAGUj/wBk&#10;I/8AZCL/AGQi/wBkIf8A4CYAAMgvAAC0MQAAozAAAJYuAACNKwAAhygAAIQkAACCIAgAfiASAHsi&#10;HgB4IykAdSQzAHMlPABxJUMAcCZLAG4mUgBtJ1kAaydgAGonaABpKHEAZyh7AGUoiABkKZUAYimk&#10;AGAptQBfKcsAXirsAFwq/wBcKf8AXCn/AFwp/wBcKP8A2CwAAMM1AACtNQAAnTQAAJAzAACGMQAA&#10;gC0AAHwrAAB5KAMAdicQAHIpGgBwKiUAbSsvAGssOABqLEAAaC1HAGctTgBlLlUAZC5dAGMuZQBh&#10;L24AXy94AF4vhABcL5IAWi+hAVkvsgFYMMgBVjDpAVUw/gFVL/8AVS//AFUu/wBVLv8A0DEAAL06&#10;AACoOQAAlzgAAIo3AACANgAAejIAAHUwAAByLgAAbi4NAGsvFgBpMCEAZjErAGQyNABjMj0AYTNE&#10;AGAzSwBfNFIAXTRaAFw0YgBaNGsAWTV1AFc1ggBVNZABVDWfAVI1sAFRNcYBUDXnAU81/QFPNf8B&#10;TzT/AU80/wFPM/8ByzYAALg9AACjPAAAkjwAAIU7AAB7OgAAdDcAAG81AABsMwAAaDQKAGU1EwBi&#10;Nh4AYDcoAF43MQBdODoAWzhBAFo5SABZOVAAVzlXAFY6XwBUOmgAUzpzAFE6fwFPOo0BTjqdAUw6&#10;rgFLOsMBSjrlAUk6/AFJOf8BSTn/AUk4/wFKOP8BxzoAALNAAACePwAAjj8AAIE+AAB3PQAAcDsA&#10;AGo4AABmOAAAYjkHAF86EQBcOxsAWjslAFk8LgBXPTcAVj0+AFQ+RgBTPk0AUj5VAFE+XQBPP2YA&#10;TT9wAEw/fQFKP4sBSD+bAUc/rAFFP8EBRD/jAUQ++wFEPv8BRD3/AUQ9/wFFPP8Bwz4AAK9DAACa&#10;QgAAikIAAH1BAABzQAAAaz8AAGU8AABgPAAAXD4EAFk+DwBXPxgAVUAiAFNBKwBSQTQAUEI8AE9C&#10;QwBOQksATUNSAEtDWgBKQ2QASENuAEdDewFFQ4kBQ0OZAUJDqwFAQ8ABP0PhAT9D+QE/Qv8BP0H/&#10;AUBB/wFAQP8Bv0EAAKpFAACWRQAAhkUAAHlEAABvRAAAZ0IAAGA/AABbQQAAV0IAAFRDDQBRRBUA&#10;T0UfAE5FKABMRjEAS0Y5AEpHQQBJR0gASEdQAEZHWABFR2EAQ0hsAEJIeAFASIcBPkiXATxIqQE7&#10;SL4BOkjfATpH+AE6Rv8BOkX/ATtF/wE7RP8Bu0UAAKZIAACSRwAAgkcAAHZHAABrRwAAY0YAAFtD&#10;AABWRQAAUkcAAE5ICgBMSRIASkkcAEhKJQBHSi4ARks2AEVLPgBDS0YAQkxNAEFMVgBATF8APkxq&#10;ADxMdgA7TIUBOUyVATdMpwE2TLwBNUzdATVL9wE1S/8BNUr/ATZJ/wE2Sf8BuEkAAKJLAACOSgAA&#10;fkoAAHJKAABoSgAAX0kAAFVIAABQSgAATEsAAElMBwBGTRAARE4ZAEJPIgBBTysAQFAzAD9QOwA+&#10;UEMAPFFKADtRUwA6UVwAOFFnADdRcwA1UYIAM1GTATJRpQEwUboBL1HaAS9Q9gEvT/8BME7/ATBO&#10;/wEwTf8BtE0AAJ1NAACKTQAAek0AAG5NAABkTQAAW00AAFFNAABLTwAARlAAAEJSAwA/Uw0APVQV&#10;ADxUHgA6VScAOVUvADhVNwA3Vj8ANlZHADVWUAAzVlkAMldkADBXcQAvV4AALVeRACtXowAqV7gA&#10;KVfWAClW9QApVf8AKlT/ASpT/wEqUv8Br1EAAJhRAACFUQAAdlAAAGpQAABgUAAAWFEAAE5SAABH&#10;UwAAQVUAADtYAAA4WQoANVoRADRaGgAzWyIAMlsrADFbMwAvXDsALlxDAC1cTAAsXFYAK11gACld&#10;bQAoXXwAJl2OACRdoQAjXbUAIl3SACJc8wAiW/8AI1r/ACNZ/wAkWP8AqFUAAJJUAACAVAAAcVQA&#10;AGZUAABcVAAAVFUAAEpWAABDWAAAPFsAADZdAAAwYAUALWEOACthFQAqYh0AKWIlAChiLgAnYzYA&#10;JmM+ACVjRwAjY1EAImRcACFkaQAfZHkAHmSKABxkngAbZLMAGWTOABpj8QAbYf8AG2D/ABxg/wAc&#10;X/8AoVkAAIxYAAB7WAAAbVgAAGJYAABZWAAAUFkAAEdbAAA+XgAAN2AAADFjAAAqZgAAJGkJACFq&#10;EAAgahcAH2ogAB5rKAAdazAAHGs5ABtrQgAabEwAGWxYABdsZQAWbHQAFGyGABNsmgASbK8AEWzK&#10;ABFr7wASaf8AE2j/ABNo/wATZ/8AmV0AAIVdAAB1XAAAaFwAAF5cAABVXAAAS14AAEJhAAA5ZAAA&#10;MmcAACtqAAAkbQAAHnABABdzCwAVdBEAFHQYABN0IQASdSkAEXUyABF1OwAQdUYAD3VSAA51XwAN&#10;dW4ADHWBAAt1lQAKdaoACHTDAAl05wAKc/0AC3H/AAxx/wAMcP8AkWIAAH9hAABwYQAAZGEAAFph&#10;AABPYgAARWUAADxoAAAzbAAAK28AACRyAAAddgAAF3kAABF8BAANfwwAC38SAAp/GQAJfyIACH8q&#10;AAZ/NAAFfz8ABH9LAAJ/WAABf2cAAH95AAB/jgAAf6MAAH67AAB94AAAffcAAHz/AAB7/wAAe/8A&#10;iWcAAHhnAABrZgAAYWYAAFRnAABJaQAAP20AADVxAAAsdQAAJHkAAB18AAAWgAAAEIMAAAyGAgAG&#10;iQoAAYkPAACJFAAAihsAAIojAACLLAAAizcAAItDAACLUAAAi18AAItxAACLhgAAi5wAAIqzAACJ&#10;0wAAiPMAAIj/AACH/wAAh/8Agm0AAHNsAABobAAAWm0AAE5vAABCcwAAOHcAAC57AAAlgAAAHYQA&#10;ABWIAAAQjAAAC48AAASSAAAAlAYAAJUMAACVEAAAlhUAAJccAACYJAAAmC4AAJk5AACZRwAAmVYA&#10;AJloAACZfQAAmZQAAJirAACXyAAAlu4AAJb/AACV/wAAlf8Ae3QAAG9zAABhcwAAU3YAAEZ6AAA7&#10;fwAAMIQAACaIAAAdjQAAFJIAAA6WAAAJmQAAAZwAAACgAAAAoQAAAKIGAACiDAAApBAAAKUUAACl&#10;HAAApyQAAKgvAACoPQAAqUwAAKleAACpcgAAqIkAAKiiAACovAAAp+UAAKb7AACm/wAApf8Ad3sA&#10;AGh7AABZfgAAS4IAAD6HAAAyjQAAJ5IAAB2XAAAUnAAADqAAAAekAAAAqAAAAKsAAACuAAAArwAA&#10;ALAAAACxBAAAswoAALQOAAC1EwAAthsAALgkAAC6MQAAukAAALpSAAC7ZQAAu30AALqXAAC6sQAA&#10;utIAALrzAAC5/wAAuf8Ab4MAAF+GAABRiwAAQ5AAADaXAAAqnQAAH6IAABWnAAANrAAABbAAAAC0&#10;AAAAtwAAALsAAAC+AAAAvwAAAMAAAADBAAAAwwEAAMQHAADFDQAAxxEAAMoZAADNJAAAzjMAAM9E&#10;AADQWAAA0G4AANGIAADQpAAA0MEAANHmAADR+AAA0f8AZ48AAFeUAABJmgAAO6EAAC6nAAAhrQAA&#10;FrMAAA64AAAGvAAAAMAAAADDAAAAxgAAAMsAAADNAAAAzgAAANAAAADRAAAA1AAAANYAAADaAgAA&#10;3AkAAN8PAADjFwAA5iQAAOc2AADoSQAA6V8AAOp4AADrlAAA668AAOvMAADs6AAA7PYAX54AAFCk&#10;AABCqwAANLIAACa5AAAZvgAADsIAAATFAAAAygAAAM0AAADRAAAA2AAAANsAAADfAAAA4AAAAOIA&#10;AADkAAAA5gAAAOkAAADrAAAA7gAAAPEFAAD1DQAA+RYAAPwlAAD9OQAA/k8AAP9nAAD/ggAA/50A&#10;AP+1AAD/ywAA/+QA/wARAP8ADwD/AA8A/wARAP8AFgD/ACIA/wAvAP8AOwD/AEcA/wBSAP8AWwD/&#10;AGQA/wBsAP8AcwD/AHoA/wCAAP8AhgD/AIwA/gCTAP0AmQD7AKEA+gCpAPgAtAD3AMIA9gDaAPUA&#10;8QD0AP8A8wD/APMA/wDpAP8A4AD/ANgA/wDTAP8A/wAOAP8ACwD/AAoA/wALAP8AEQD/AB0A/wAq&#10;AP8ANgD/AEEA/wBMAP8AVgD+AF8A+wBmAPkAbQD3AHQA9QB6APQAgADyAIYA8ACNAO8AlADtAJsA&#10;7ACkAOoArgDpALoA5wDNAOUA6QDkAPsA4wD/AOIA/wDeAP8A0QD/AMwA/wDIAP8A/wAJAP8ABAD/&#10;AAEA/wAEAP8ADgD/ABgA/wAkAP0AMAD7ADsA9wBGAPMAUADvAFkA7ABgAOoAZwDnAG4A5gB0AOQA&#10;egDiAIAA4ACHAN4AjgDcAJUA2gCeANYAqADUALMA0QDDAM8A3wDOAPQAzAD/AMsA/wDLAP8AxQD/&#10;AL8A/wC8AP8A/wACAP8AAAD/AAAA/wAAAP0ACwD3ABMA8QAeAO0AKgDqADUA5wBAAOIASgDdAFIA&#10;2QBaANUAYQDSAGcA0ABtAM4AcwDMAHoAygCAAMgAhwDGAI8AxACYAMIAoQDAAK0AvgC7ALwA0AC6&#10;AO0AuQD+ALgA/wC4AP8AtwD/ALMA/wCwAP8A/wAAAP8AAAD/AAAA+QAAAO4ABQDlAA4A3gAYANgA&#10;IwDSAC4AzwA5AMsAQwDHAEwAxABUAMEAWwC/AGEAvABnALsAbQC5AHMAtwB6ALUAgQC0AIkAsgCS&#10;ALAAmwCvAKcArAC0AKsAxgCpAOQApwD4AKYA/wCmAP8ApQD/AKUA/wCkAP8A/wAAAP8AAAD1AAAA&#10;6gAAAN4AAADQAAoAyAASAMIAHQC+ACgAuwAzALkAPQC1AEYAsgBNALAAVQCtAFsArABhAKoAZwCo&#10;AG0ApwBzAKUAegCkAIIAogCMAKAAlgCfAKEAnQCuAJsAvgCZANgAlwDxAJYA/wCWAP8AlwD/AJcA&#10;/wCXAP8A/wAAAPUAAADnAQAA1AAAAMkAAADAAAQAuAAOALMAFgCvACEAqwAsAKgANgCmAD8AowBH&#10;AKEATwCfAFUAnQBbAJsAYQCaAGcAmABuAJcAdQCVAH0AlACGAJIAkQCQAJwAjgCpAIwAuACLAM0A&#10;iQDrAIgA/QCIAP8AiAD/AIgA/wCIAP8A+QYAAOkMAADUDgAAwwwAALcJAACwAgAAqwAJAKYAEACi&#10;ABoAngAlAJsAMACYADkAlgBBAJQASQCSAFAAkABWAI4AXACNAGIAiwBpAIoAcACIAHgAhwCBAIUA&#10;jACEAJgAggClAIAAtAB+AMgAfQHnAHwC+QB7A/8AewT/AHsE/wB7BP8A8Q4AAN4VAADFFQAAtBQA&#10;AKkRAAChDgAAngoAAJsDDACXABMAkwAeAJABKQCNAjMAigM8AIgEQwCGBUsAhQZRAIMGVwCCB14A&#10;gAdkAH8IbAB9CHQAfAh+AHoJiQB4CZYAdwqjAHUKswBzC8cAcgzmAHAN+wBwDf8Abw3/AG8N/wBv&#10;Df8A6BYAANAeAAC5HQAAqRwAAJ0aAACVFgAAkBMAAI8OAwCOCg4AiQsXAIYMIwCDDS0AgA02AH4O&#10;PgB8DkYAew5NAHkPUwB4EFoAdhBhAHUQaABzEHEAcRF7AHARhwBuEZQAbBGiAGsSsgBpEscAaBPn&#10;AGYT/QBlFP8AZRT/AGUT/wBlE/8A3x4AAMYkAACwJAAAoCMAAJQhAACLHwAAhhsAAIMXAACCEggA&#10;fxESAHwSHQB5FCgAdhQxAHQVOgByFkEAcRZIAG8XTwBuF1YAbBddAGsYZABpGG0AaBl3AGYZgwBk&#10;GZAAYxqfAGEarwBgGsQAXhvkAF0c+wBcHP8AXBv/AFwb/wBcG/8A1SUAAL0qAACoKQAAmCkAAIwo&#10;AACDJQAAfSIAAHkfAAB4GwMAdhkPAHIaGABvHCMAbR0tAGsdNQBpHj0AaB5EAGYfSwBlH1IAYyBZ&#10;AGIgYQBhIGkAXyFzAF0hfwBcIY0AWiKcAFkirABXIsAAViPhAFUj+QBUI/8AVCL/AFQi/wBUIv8A&#10;zSsAALYuAACiLgAAki4AAIUtAAB8KwAAdigAAHImAABvIwAAbSEMAGoiFQBnIx8AZSQpAGMkMQBi&#10;JTkAYCZBAF8mSABdJk8AXCdWAFsnXQBZJ2YAWChwAFYofABUKIoAUymZAFEpqgBQKb4ATyneAE4p&#10;9wBNKf8ATSn/AE0o/wBOKP8AyDAAALAyAACcMgAAjDIAAIAxAAB2MAAAcC0AAGsrAABoKQAAZigJ&#10;AGMoEQBgKRwAXiolAFwrLgBbKzYAWSw9AFgsRABXLUwAVS1TAFQtWwBTLWMAUS5uAFAuegBOLogA&#10;TC+XAEsvqABJL7sASC/bAEgv9gBHL/8ARy7/AEct/wBILf8AxDQAAKs1AACXNQAAhzUAAHs1AABy&#10;NAAAazIAAGYvAABiLgAAXy0FAFwuEABaLxgAWDAiAFYwKwBVMTMAUzE6AFIyQgBRMkkAUDJQAE4z&#10;WABNM2EASzNrAEozdwBINIUARzSVAEU0pgBDNLkAQjTWAEI09ABCNP8AQjP/AEIy/wBCMv8AwDgA&#10;AKc4AACTOAAAgzgAAHc4AABtNwAAZjYAAGEzAABdMgAAWTICAFczDQBUNBUAUjUfAFE1KABPNjAA&#10;TjY4AEw3PwBLN0YASjdOAEk4VgBHOF8ARjhpAEQ4dQBDOIMAQTmTAEA5pAA+ObgAPTnTADw58wA8&#10;OP8APTf/AD03/wA9Nv8AuzsAAKI7AACPOwAAfzsAAHM7AABqOgAAYjkAAF03AABYNgAAVDcAAFE4&#10;CwBPORMATTkcAEs6JQBKOi0ASDs1AEc7PABGPEQARTxLAEQ8UwBCPFwAQT1nAD89cwA+PYEAPD2R&#10;ADo9owA5PbYAOD3RADc98gA3PP8AODv/ADg7/wA4Ov8Atj0AAJ4+AACLPgAAfD4AAG8+AABmPQAA&#10;Xj0AAFg7AABTOgAATzsAAEw8CABJPREARz4ZAEY/IgBEPyoAQz8yAEJAOgBBQEEAQEBJAD5BUQA9&#10;QVoAPEFkADpBcAA4QX8AN0GPADVCoQA0QrQAMkLOADJB8AAyQP8AM0D/ADM//wA0Pv8AsUAAAJpA&#10;AACHQAAAeEEAAGxBAABiQAAAW0AAAFQ/AABOPwAASkAAAEZBBQBEQg4AQkMWAEBDHwA/RCcAPkQv&#10;ADxENwA7RT4AOkVGADlFTgA4RlgANkZiADVGbgAzRnwAMUaNADBGnwAuRrMALUbMAC1G7wAtRf8A&#10;LkT/AC5D/wAuQ/8ArEMAAJZDAACDQwAAdEMAAGhDAABfQwAAV0MAAFBDAABIQwAAREUAAEFGAQA+&#10;RwwAPEgTADpIHAA5SSQAOEksADZJNAA1SjsANEpDADNKTAAySlUAMEtfAC9LawAtS3oALEuLACpL&#10;nQAoS7EAJ0vKACdL7QAnSv8AKEn/AChI/wApR/8Ap0YAAJFGAAB/RgAAcEYAAGVGAABbRgAAVEYA&#10;AExHAABESAAAP0oAADtLAAA3TAkANU0QADNOGAAyTiAAMU8oADBPMAAvTzgALk9AACxQSAArUFIA&#10;KlBcAChQaAAnUHcAJVCIACRQmwAiUK8AIVDIACBQ6wAhT/8AIk7/ACJN/wAjTf8AoUkAAIxJAAB6&#10;SQAAbEoAAGFKAABYSgAAUEoAAElLAABATAAAO04AADVQAAAxUgQALVMNACxUFAAqVBwAKVUkAChV&#10;LAAnVTMAJlU8ACVWRQAkVk4AIlZZACFWZQAfVnQAHlaFABxWmAAbVqwAGVbFABlW6QAaVf8AG1T/&#10;ABtT/wAcUv8Am00AAIZNAAB1TQAAaE0AAF1NAABUTQAATU4AAEVPAAA8UQAANlMAADFVAAArWAAA&#10;JloJACNbEAAiWxcAIVwfACBcJwAfXC4AHVw3ABxdQAAbXUoAGl1VABhdYQAXXXAAFV2BABRdlQAT&#10;XaoAEV3CABFd5wASW/4AE1r/ABNa/wAUWf8AlFEAAIBRAABwUQAAZFEAAFlRAABRUQAASVIAAEFT&#10;AAA4VgAAMlkAACtbAAAlXgAAH2EDABpjDAAYZBEAF2QZABZkIQAVZCkAFGUxABNlOgASZUQAEWVQ&#10;ABBlXQAPZWsADmV9AA1lkQAMZaUACmS8AApk4AALY/kADGL/AA1h/wANYf8AjVUAAHpVAABrVQAA&#10;X1UAAFZVAABOVQAARFcAADxZAAA0XAAALF8AACZiAAAfZQAAGWgAABNrBQAQbQ0ADm4SAA1uGgAM&#10;biIADG4rAAtuNAAKbj4ACG5KAAduVwAGbmUABG52AAJuigAAbZ8AAG22AABs1gAAbPMAAWv/AAJq&#10;/wADav8AhVoAAHRaAABmWgAAXFkAAFNZAABIWgAAP10AADZgAAAuYwAAJmcAAB9qAAAZbQAAE3EA&#10;AA50AwAKdwoABXcQAAF3FQAAdxwAAHckAAB4LQAAeDcAAHhDAAB4UAAAeF4AAHhvAAB4hAAAeJkA&#10;AHewAAB2zQAAdfAAAHX/AAB0/wAAdP8Afl8AAG5fAABiXgAAWV4AAE1fAABCYgAAOWUAADBoAAAn&#10;bAAAH3AAABh0AAASdwAADXsAAAh+AAACgAgAAIENAACBEQAAghcAAIMeAACDJgAAhDAAAIQ7AACE&#10;SAAAhFcAAIRoAACEfAAAhJMAAIOqAACCxQAAgesAAIH+AACA/wAAgP8Ad2UAAGlkAABfYwAAUmQA&#10;AEdnAAA8awAAMW8AAChzAAAgdwAAGHwAABF/AAAMgwAABocAAACKAAAAjAMAAIwJAACNDgAAjhEA&#10;AI8XAACQHgAAkScAAJIyAACSPwAAkk4AAJJfAACScwAAkosAAJGiAACRvAAAkOUAAI/8AACO/wAA&#10;jv8AcWsAAGZqAABYawAAS20AAD9xAAA0dgAAKnsAACCAAAAXhQAAEIkAAAuNAAAEkQAAAJUAAACY&#10;AAAAmQAAAJoDAACbCAAAnA0AAJ4RAACfFgAAoB4AAKIoAACiNQAAo0QAAKNVAACjaQAAooAAAKKa&#10;AAChswAAoNgAAKD2AACf/wAAn/8AbnEAAF9yAABRdQAARHkAADd+AAAshAAAIYoAABePAAAQlAAA&#10;CpkAAAGdAAAAoAAAAKQAAACnAAAAqAAAAKkAAACqAAAArAYAAK0LAACvEAAAsBUAALIeAAC0KQAA&#10;tDkAALRKAAC1XQAAtXMAALWOAAC1qAAAtMYAALPtAACy/wAAsv8AZnoAAFd9AABJggAAPIcAAC+O&#10;AAAjlAAAGJoAABCfAAAJpAAAAKkAAACtAAAAsAAAALQAAAC3AAAAuAAAALkAAAC7AAAAvAAAAL4C&#10;AADACAAAwg4AAMQUAADHHgAAyCwAAMk9AADKUAAAymYAAMp/AADKmwAAyrgAAMrdAADK9QAAyv8A&#10;XoYAAE+LAABBkQAAM5gAACefAAAbpQAAEasAAAmwAAAAtQAAALkAAAC9AAAAwQAAAMYAAADIAAAA&#10;yQAAAMsAAADMAAAAzgAAANAAAADSAAAA1AUAANkMAADdEgAA4R4AAOIuAADjQgAA5FcAAOVvAADm&#10;jAAA5qgAAOXFAADl5wAA5vYAVpQAAEibAAA6ogAALKkAAB+wAAATtgAAC7wAAADBAAAAxQAAAMkA&#10;AADNAAAA0gAAANYAAADaAAAA2wAAAN4AAADgAAAA4gAAAOQAAADnAAAA6QAAAO0AAADwCgAA9BEA&#10;APgfAAD5MgAA+kgAAPtfAAD8egAA/ZcAAP2vAAD9xwAA/eQA/wAOAP8ADQD/AAwA/wAOAP8AEwD/&#10;AB4A/wAqAP8ANgD/AEIA/wBNAP8AVwD/AF8A/wBnAP8AbgD/AHQA/wB6AP8AgQD9AIcA/ACNAPoA&#10;lAD5AJwA9wClAPUArwD0ALwA8wDPAPEA7ADwAP4A7wD/AO8A/wDjAP8A1wD/AM4A/wDKAP8A/wAK&#10;AP8ABgD/AAQA/wAIAP8AEAD/ABkA/wAlAP8AMQD/AD0A/wBHAP4AUQD7AFkA+QBhAPYAaAD0AG4A&#10;8wB0APEAegDvAIEA7gCHAOwAjgDqAJYA6ACfAOYAqQDjALUA4gDGAOAA4wDfAPgA3QD/AN0A/wDU&#10;AP8AyQD/AMIA/wC+AP8A/wADAP8AAAD/AAAA/wABAP8ADQD/ABQA/QAgAPoAKwD3ADYA8wBBAO8A&#10;SwDsAFQA6ABbAOYAYgDjAGgA4QBuAN8AdADcAHoA2gCBANgAiADUAJAA0gCYAM8AogDNAK4AywC8&#10;AMkA0wDHAPAAxgD/AMQA/wDEAP8AuwD/ALYA/wCzAP8A/wAAAP8AAAD/AAAA/wAAAPcACADwABAA&#10;6wAaAOcAJQDkADAA4QA7ANwARQDVAE0A0QBVAM4AWwDLAGIAyQBnAMcAbQDFAHMAwwB6AMEAgQC/&#10;AIkAvQCSALsAnAC5AKcAtwC1ALUAyACzAOYAsgD7ALEA/wCwAP8ArgD/AKoA/wCnAP8A/wAAAP8A&#10;AAD+AAAA8QAAAOUAAgDcAA0A0wAUAM0AHwDKACoAxwA0AMQAPgDAAEcAvABOALoAVQC3AFsAtQBh&#10;ALMAZwCyAG0AsABzAK4AegCsAIIAqgCLAKgAlQCnAKAApQCtAKMAvgChANsAoAD0AJ8A/wCeAP8A&#10;nwD/AJ0A/wCbAP8A/wAAAPwAAADuAAAA4AAAANAAAADFAAgAvgAQALkAGQC1ACMAswAuALAANwCt&#10;AEAAqgBIAKgATwClAFUAowBbAKIAYACgAGYAnwBsAJ0AcwCbAHsAmgCEAJgAjgCWAJoAlQCnAJMA&#10;twCRAMwAkADsAI8A/wCOAP8AjgD/AI4A/wCPAP8A/AAAAO8AAADbAAAAyQAAAL0AAAC1AAIArgAM&#10;AKkAEwClAB0AogAnAKAAMQCdADoAmgBCAJgASQCWAE8AlABVAJMAWwCRAGAAkABnAI4AbQCNAHUA&#10;iwB+AIkAiQCIAJUAhgCiAIUAsQCDAMQAgQDkAIAA+QB/AP8AgAD/AIAA/wCAAP8A9AIAAOAJAADH&#10;CAAAtwcAAKwDAACmAAAAoAAHAJsADwCYABcAlQAhAJIAKgCPADMAjQA8AIsAQwCJAEkAhwBQAIYA&#10;VQCEAFsAgwBhAIEAaACAAHAAfgB5AHwAhAB7AJAAeQCdAHgArAB2AL4AdQDdAHMA9ABzAP8AcwD/&#10;AHMA/wBzAP8A6Q0AAM8QAAC5EAAAqRAAAJ4OAACXCwAAkwYAAJAACwCMABEAiQAaAIYAJACDAC4A&#10;gQA2AH8APgB9AEQAfABLAHoAUQB5AFcAdwBdAHYAZAB0AGwAcwF1AHEBgABvAo0AbgKaAGwDqgBr&#10;A7sAaQTWAGgG8QBoB/8AZwf/AGcH/wBnB/8A3xQAAMMXAACuFwAAnhYAAJMVAACLEgAAhhAAAIQM&#10;AgCDBg0AgAMUAHwFHgB5BygAdwgwAHUIOABzCUAAcglGAHAKTABvClMAbQtZAGwLYQBqC2kAaQxy&#10;AGcMfgBmDIsAZA2ZAGINqQBhDbsAYA3YAF4O8wBdDv8AXQ7/AF0O/wBdDv8A1BwAALkdAACkHgAA&#10;lR0AAIkcAACBGgAAexcAAHgTAAB4EAYAdw0PAHMOGABwDiIAbg8rAGwQMwBqEDsAaRBCAGcRSQBm&#10;EU8AZBFWAGMSXQBhEmYAYBJvAF4SewBcE4gAWxOXAFkTpwBXFLoAVhTVAFUV8wBUFf8AVBX/AFQV&#10;/wBUFP8AyiIAALAiAACdIwAAjSMAAIEiAAB5IQAAcx4AAG8bAABuFwAAbRMMAGoUFABnFR4AZRYn&#10;AGMWLwBhFzcAYBc+AF4YRQBdGEsAXBlSAFoZWgBZGWIAVxpsAFYadwBUGoUAUhuUAFEbpABPG7cA&#10;ThvQAE0c8QBMHP8ATBz/AE0c/wBNG/8AwyYAAKonAACWJwAAhygAAHsnAAByJgAAbCQAAGghAABm&#10;HgAAZBsIAGIbEQBfHBoAXR0jAFseKwBaHjMAWB86AFcfQQBWIEgAVCBPAFMgVwBRIV8AUCFpAE4h&#10;dABNIYIASyKRAEkiogBIIrQARyLNAEYj7wBFI/8ARSL/AEYi/wBGIf8AvCoAAKQrAACRKwAAgiwA&#10;AHYrAABtKgAAZikAAGImAABfJAAAXSIEAFshDgBYIhYAViMfAFQkKABTJDAAUiU3AFAlPgBPJkUA&#10;TiZMAEwmVABLJ1wASSdmAEgncQBGJ38ARSiPAEMooABBKLIAQCjLAD8o7QA/KP8APyj/AEAn/wBA&#10;J/8Aty0AAJ8uAACMLwAAfS8AAHEvAABoLgAAYS0AAF0rAABaKAAAVycAAFQnDABSKBMAUCkcAE4p&#10;JQBNKiwASyo0AEorOwBJK0IASCxJAEYsUQBFLFoARCxkAEItbwBALX0APy2NAD0tngA8LbAAOi3I&#10;ADot6wA6Lf8AOi3/ADos/wA6LP8AsjAAAJsxAACIMgAAeTIAAG0yAABkMgAAXTEAAFgvAABVLAAA&#10;USwAAE8tCQBMLREASi4ZAEkvIgBHLyoARjAxAEUwOABDMD8AQjFHAEExTwBAMVcAPjFhAD0ybQA7&#10;MnsAOTKLADgynAA2Mq8ANTLHADQy6QA0Mv8ANTH/ADUx/wA1MP8ArTMAAJY0AACENQAAdTUAAGk1&#10;AABgNQAAWTQAAFQzAABQMAAATDEAAEkxBgBHMg8ARTMWAEMzHwBCNCcAQDQuAD81NgA+NT0APTVE&#10;ADw2TAA6NlUAOTZfADc2awA2NngANDeJADI3mgAxN60ALzfFAC836AAvNv4AMDX/ADA1/wAwNP8A&#10;qTYAAJI2AACANwAAcjgAAGY4AABdNwAAVjcAAFA2AABLNAAARzUAAEQ2AwBBNw0APzgUAD44HAA8&#10;OSQAOzksADo5MwA5OjoAODpCADY6SgA1OlMANDtdADI7aAAwO3YALzuHAC07mQAsO6wAKjvDACk7&#10;5gAqOv0AKjr/ACs5/wAsOP8ApDgAAI45AAB8OgAAbjoAAGM6AABaOgAAUzoAAE06AABGOAAAQjoA&#10;AD87AAA8PAsAOjwRADg9GQA3PSEANj4pADQ+MAAzPjcAMj8/ADE/RwAwP1AALj9aAC1AZgArQHQA&#10;KUCEAChAlwAmQKoAJUDBACRA5QAkP/wAJT7/ACY9/wAmPf8AnzsAAIo8AAB4PQAAaj0AAF89AABW&#10;PQAATz0AAEk9AABCPQAAPD4AADk/AAA2QQgANEEPADJCFgAxQh4AL0MlAC5DLQAtQzQALEQ8ACtE&#10;RAAqRE0AKERYACdFYwAlRXEAI0WCACJFlQAgRagAH0W/AB5E4wAfRPsAH0P/ACBC/wAhQf8Amj4A&#10;AIU/AAB0QAAAZ0AAAFxAAABTQAAATEAAAEZAAAA+QQAAOEMAADRFAAAwRgMALUcNACtIEgAqSBoA&#10;KUgiAChJKQAnSTEAJUk5ACRJQQAjSkoAIkpVACBKYQAfSm8AHUp/ABtKkgAaSqYAGEq9ABdK4AAY&#10;SfoAGUj/ABpH/wAaR/8AlUIAAIBCAABwQwAAY0MAAFhDAABQQwAASUMAAEJEAAA7RQAANUcAADBJ&#10;AAArSwAAJk0JACROEAAiThYAIU8dACBPJQAfTywAHk81AB1PPQAcUEcAGlBRABlQXQAXUGsAFlB8&#10;ABRQjwATUKQAEVC6ABFQ3gART/gAEk7/ABNN/wAUTf8Aj0UAAHtGAABrRgAAX0cAAFVHAABNRwAA&#10;RkcAAD9HAAA3SgAAMUwAACtOAAAmUAAAIFMDABxVDAAaVhEAGVYYABdWIAAWVicAFVYwABRWOQAT&#10;V0IAEldNABFXWQAQV2gAD1d5AA5XjAANV6AAC1e2AAtW1AALVvQADFX/AA1U/wAOU/8AiEkAAHZK&#10;AABnSgAAW0oAAFFKAABKSgAAQ0oAADtMAAAzTgAALFEAACZUAAAhVgAAG1kAABVcBwARXg0AEF4T&#10;ABBeGgAOXiIADl4qAA1eMwAMXj0AC15IAApeVAAIXmIAB15zAAVehgADXpsAAl6xAAJdzAACXe4A&#10;A1z/AARb/wAFW/8AgU4AAHBOAABiTgAAV04AAE5OAABHTgAAPk8AADZRAAAuVAAAJ1cAACFaAAAb&#10;XQAAFWAAABBjAwAMZgsACGcQAAZnFQAFZxwABGckAAJnLQABZzcAAGdCAABnTgAAZ1wAAGdtAABn&#10;gAAAZpUAAGasAABlxwAAZesAAGT8AABk/wAAY/8AelIAAGpTAABdUgAAVFIAAEtSAABCUwAAOVUA&#10;ADBYAAAoWwAAIV8AABpiAAAUZQAAEGgAAAxrAQAGbgkAAG8OAABvEgAAbxgAAHAfAABwJwAAcTAA&#10;AHE7AABxSAAAcVYAAHFmAABxeQAAcY8AAHCnAABvwQAAb+cAAG78AABt/wAAbf8Ac1gAAGVXAABa&#10;VwAAUVYAAEZXAAA8WgAAMl0AACphAAAiZAAAGmgAABRsAAAObwAACnIAAAR2AAAAeAUAAHgLAAB5&#10;DgAAehMAAHsZAAB8IAAAfSkAAH0zAAB9QAAAfU4AAH1eAAB9cgAAfYgAAHyhAAB8ugAAe+IAAHr6&#10;AAB5/wAAeP8AbV0AAGBcAABXXAAAS10AAEBfAAA1YwAAK2cAACNrAAAabwAAE3MAAA53AAAIewAA&#10;An4AAACCAAAAgwEAAIQGAACFCwAAhg8AAIgTAACJGQAAiiEAAIsrAACLNwAAjEYAAItWAACLaQAA&#10;i4AAAIuZAACKswAAidgAAIj3AACI/wAAh/8AaGMAAF5iAABRYgAARGUAADhpAAAubgAAJHMAABp4&#10;AAATfQAADYEAAAaFAAAAiQAAAI0AAACQAAAAkgAAAJIAAACUBQAAlQoAAJcOAACYEgAAmhgAAJsh&#10;AACcLQAAnTwAAJ1MAACcXwAAnHYAAJuRAACbqwAAmskAAJrwAACZ/wAAmP8AZWkAAFdpAABJbAAA&#10;PXEAADB2AAAlfAAAG4EAABKHAAAMjAAABJEAAACVAAAAmQAAAJ0AAACgAAAAoQAAAKIAAACkAAAA&#10;pQEAAKcHAACpDAAAqhEAAK0YAACvIgAArzAAAK9BAACvVAAAr2sAAK6FAACuoQAArr4AAK3mAACs&#10;/AAArP8AXnEAAE90AABCeQAANX8AACiFAAAdjAAAE5IAAAyYAAADnQAAAKIAAACmAAAAqgAAAK4A&#10;AACwAAAAsQAAALMAAAC0AAAAtgAAALgAAAC6BAAAvAoAAL4QAADBFwAAwyQAAMM1AADESQAAxF4A&#10;AMV3AADFkwAAxa8AAMXRAADD8gAAw/8AVnwAAEeCAAA6iAAALI8AACCWAAAUnQAADaMAAAOpAAAA&#10;rgAAALIAAAC3AAAAuwAAAL8AAADCAAAAwgAAAMUAAADGAAAAyAAAAMoAAADNAAAAzwAAANIIAADV&#10;DgAA2xgAAN0nAADeOgAA31AAAOBoAADghAAA4aEAAOG9AADh4gAA4PQATosAAECSAAAymQAAJaEA&#10;ABioAAAOrwAABbUAAAC6AAAAvwAAAMQAAADIAAAAzgAAANEAAADUAAAA1QAAANgAAADaAAAA3QAA&#10;AN8AAADiAAAA5AAAAOcAAADrBQAA7w4AAPQZAAD1KwAA9kEAAPdYAAD4cgAA+ZAAAPmrAAD4xAAA&#10;+OEA/wALAP8ACAD/AAkA/wAMAP8AEgD/ABoA/wAmAP8AMgD/AD4A/wBIAP8AUgD/AFoA/wBiAP8A&#10;aQD/AG8A/wB1AP4AewD8AIEA+wCIAPkAjwD3AJcA9QCgAPMAqgDyALcA7wDJAO0A5gDsAPsA6wD/&#10;AOsA/wDdAP8AzgD/AMYA/wDCAP8A/wAEAP8AAAD/AAAA/wAFAP8ADQD/ABUA/wAhAP8ALAD/ADgA&#10;/wBDAP0ATAD5AFQA9wBcAPQAYwDyAGkA8ABvAO4AdQDsAHsA6gCCAOgAiQDnAJEA5ACaAOIApADg&#10;ALAA3QDAANoA3ADYAPQA1QD/ANMA/wDLAP8AwQD/ALsA/wC3AP8A/wAAAP8AAAD/AAAA/wAAAP8A&#10;CgD9ABEA+QAbAPYAJwD0ADIA8AA8AOwARgDoAE4A5ABWAOEAXADeAGMA3ABoANkAbgDVAHQA0gB7&#10;ANAAggDNAIoAywCTAMgAnQDGAKgAxAC3AMEAzADAAOsAvgD/AL0A/wC9AP8AtAD/AK4A/wCrAP8A&#10;/wAAAP8AAAD/AAAA+gAAAPIABQDqAA4A5QAWAOAAIQDdACsA2wA2ANMAPwDOAEgAygBPAMcAVgDE&#10;AFwAwgBhAMAAZwC+AG0AvABzALoAegC4AIIAtgCLALQAlgCyAKEAsACvAK4AwQCtAOAAqwD3AKoA&#10;/wCpAP8ApgD/AKEA/wCfAP8A/wAAAP8AAAD3AAAA6AAAANwAAADQAAoAygARAMUAGwDCACUAvwAv&#10;ALwAOAC4AEEAtQBIALIATwCwAFUArgBbAKwAYQCqAGYAqABsAKcAcwClAHsAowCEAKEAjgCfAJoA&#10;nQCnAJsAuACaANAAmQDvAJgA/wCXAP8AlgD/AJQA/wCSAP8A/wAAAPYAAADkAAAA0gAAAMUAAAC7&#10;AAUAtQAOALAAFQCsAB8AqgApAKgAMgClADoAogBCAKAASQCeAE8AnABVAJoAWgCYAGAAlgBmAJUA&#10;bACTAHQAkgB9AJAAhwCOAJMAjAChAIsAsACKAMUAiADmAIcA+wCGAP8AhwD/AIcA/wCGAP8A+AAA&#10;AOUAAADNAAAAvQAAALMAAACqAAAAowAKAJ8AEQCbABkAmQAjAJcALACVADQAkgA8AJAAQwCOAEkA&#10;jABPAIoAVACJAFoAhwBgAIYAZgCEAG4AgwB3AIEAgQB/AI0AfgCbAHwAqgB7ALwAegDbAHgA9QB4&#10;AP8AeAD/AHgA/wB4AP8A7QAAANECAAC7AgAArAEAAKIAAACbAAAAlgAFAJEADQCNABQAiwAdAIgA&#10;JgCGAC4AhAA2AIIAPQCAAEMAfgBJAH0ATwB8AFUAegBbAHkAYQB3AGkAdQBxAHQAfAByAIgAcQCW&#10;AG8ApQBuALYAbQDOAGwA7gBrAP8AawD/AGsA/wBrAP8A3wsAAMIMAACuDAAAngwAAJMLAACMBwAA&#10;iAIAAIUACQCBABAAfwAXAHwAIAB6ACgAeAAwAHYAOAB0AD4AcwBEAHEASgBwAFAAbgBWAG0AXQBs&#10;AGQAagBtAGgAdwBnAIQAZQCSAGQAoQBjALIAYQDJAGAA6QBgAPwAYAD/AGAA/wBgAP8A0BAAALYR&#10;AACiEgAAkxIAAIgRAACADwAAfA0AAHkJAQB4AwsAdQARAHMAGgBwACMAbgErAGwBMwBqAjkAaQNA&#10;AGcDRgBmBEwAZQRSAGMFWQBiBWEAYAVqAF8GdABdBoEAXAePAFoHnwBZB7AAVwfGAFYJ5wBWCvsA&#10;VQr/AFUK/wBWCv8AxhUAAK0XAACZGAAAihgAAH8XAAB2FgAAcRMAAG4QAABtDQUAbQkNAGoJFABn&#10;Ch0AZQomAGMLLgBiDDUAYAw8AF8MQgBeDUgAXA1PAFsNVgBZDV4AWA5oAFYOcwBVDoAAUw6PAFEO&#10;nwBQDrEATg7IAE0Q6gBNEP0ATRD/AE0Q/wBNEP8AvBsAAKUcAACSHQAAgx4AAHcdAABvHAAAaRoA&#10;AGYXAABkFAAAZBAIAGIPEABfEBgAXRAhAFsRKQBaETEAWBI4AFcSPgBWEkUAVBJMAFMTUwBRE1sA&#10;UBNlAE4UcABMFH0ASxSMAEkUnABHFa4ARhXFAEUV6ABFFv4ARRb/AEUV/wBFFf8AtR8AAJ4hAACL&#10;IgAAfCIAAHEiAABoIQAAYh8AAF8dAABcGgAAWxcCAFoVDQBXFhQAVRYdAFQXJQBSGC0AURg0AE8Y&#10;OwBOGUIATRlIAEsaUABKGlgASBpiAEcabQBFG3oAQxuJAEIbmgBAG6wAPxvCAD4c5QA9HPwAPhz/&#10;AD4b/wA+G/8AryMAAJgkAACGJQAAdyYAAGwmAABjJQAAXSQAAFkiAABWHwAAVB0AAFMcCwBRHBIA&#10;Th0aAE0dIgBLHikASh4xAEkfNwBHHz4ARiBFAEUgTQBDIFUAQiBfAEAhagA/IXcAPSGHADshmAA5&#10;IaoAOCLAADci4wA3IvsANyL/ADgh/wA4If8AqiYAAJQnAACBKQAAcykAAGcpAABfKQAAWCgAAFQm&#10;AABRIwAATyIAAEwiBwBKIhAASCIXAEcjHwBFJCYARCQuAEIkNABBJTsAQCVDAD8lSgA9JlMAPCZc&#10;ADomZwA5JnUANyeEADUnlgA0J6gAMie+ADEn4QAxJ/kAMib/ADIm/wAzJf8ApSkAAI8qAAB9LAAA&#10;bywAAGQtAABbLAAAVSsAAFAqAABMKAAASiYAAEcnBABEJw0AQigUAEEoHAA/KSMAPikrAD0pMgA8&#10;KjkAOypAADkqSAA4K1AANitaADUrZQAzK3IAMSuCADAslAAuLKcALCy8ACss3gAsLPgALCv/AC0q&#10;/wAtKv8AoSwAAIstAAB5LgAAay8AAGAvAABYLwAAUS4AAEwuAABILAAARSsAAEErAAA/LAsAPSwR&#10;ADstGQA6LiEAOS4oADcuLwA2LzYANS8+ADQvRQAzL04AMTBYADAwYwAuMHAALDCAACowkgApMKUA&#10;JzC6ACYw3AAmMPcAJy//ACgv/wAoLv8AnC4AAIcwAAB2MQAAaDIAAF0yAABVMgAATjEAAEgxAABE&#10;MAAAQC8AADwwAAA6MQkANzEQADYyFgA1Mh4AMzMlADIzLAAxMzMAMDQ7AC80QwAtNEwALDRWACo1&#10;YQApNW4AJzV+ACU1kAAjNaMAIjW5ACE12QAhNPYAIjT/ACMz/wAjMv8AmDEAAIMzAAByNAAAZTQA&#10;AFo1AABRNQAASzQAAEU0AABANAAAOjMAADc0AAA0NQYAMjYOADA3EwAvNxsALjciAC04KQArODEA&#10;Kjg4ACk5QAAoOUkAJjlTACU5XwAjOWwAITp8ACA6jgAeOqIAHDq3ABs51QAcOfUAHTj/AB04/wAe&#10;N/8AkzQAAH82AABuNwAAYTcAAFc3AABONwAASDcAAEI3AAA8NwAANTgAADI5AAAvOgIALDsLACo8&#10;EQApPBgAKD0fACY9JgAlPS4AJD01ACM+PQAiPkYAID5QAB8+XAAdP2kAGz95ABo/jAAYP6AAFj+1&#10;ABU+0gAWPvMAFz3/ABg8/wAYPP8AjjcAAHo4AABqOQAAXjoAAFM6AABLOgAARToAAD86AAA5OgAA&#10;MjwAAC4+AAApQAAAJkEIACRCDgAiQhQAIUIbACBDIwAfQyoAHkMyABxDOgAbREMAGkRNABhEWQAX&#10;RGcAFUR3ABNEigASRJ4AEUSzABBE0AAQQ/IAEUL/ABJC/wATQf8AiTsAAHY8AABmPQAAWj0AAFA9&#10;AABIPQAAQj0AADw9AAA2PgAAL0AAACpCAAAlRAAAIUYDAB1IDAAbSREAGUkXABhJHgAXSSYAFkku&#10;ABVKNgAUSkAAE0pKABFKVgAQSmQAD0p0AA5KhwANSpsADEqwAApKygALSewADEj/AA1H/wANR/8A&#10;gz4AAHE/AABiQAAAVkAAAE1AAABFQAAAP0AAADlBAAAyQgAAK0UAACZHAAAhSQAAHEsAABZOBwAT&#10;UA4AElATABFQGQAQUCEAD1ApAA5QMQANUDsADVFGAAtRUQAKUV8ACVFvAAdQgQAFUJYAA1CrAAJQ&#10;xQADT+gAA0/7AAVO/wAGTf8AfUIAAGtDAABdRAAAUkQAAEpEAABDQwAAPEQAADVFAAAuRwAAJ0oA&#10;ACFMAAAcTwAAF1EAABJUAwAOVwoAC1gQAApYFQAIWBwAB1gkAAZYLAAFWDYAA1hAAAFYTAAAWFoA&#10;AFhpAABYfAAAWJEAAFenAABXwAAAVuUAAFb5AABV/wAAVf8AdkcAAGZHAABZSAAAT0cAAEdHAABA&#10;RwAAOEgAADBKAAApTQAAIlAAABxTAAAWVQAAEVgAAA1bAgAJXgkABF8OAABfEgAAXxgAAGAfAABg&#10;JwAAYDAAAGA7AABgRwAAYFQAAGBjAABgdgAAYIsAAF+iAABfuwAAX+IAAF75AABd/wAAXf8Ab0sA&#10;AGFMAABVTAAATEsAAERLAAA7TAAAMk4AACtRAAAjVAAAHFcAABZbAAARXgAADWAAAAhjAAACZgcA&#10;AGcMAABnDwAAaBMAAGkZAABqIQAAaikAAGo0AABqQAAAak0AAGpdAABqbwAAaoUAAGqdAABptgAA&#10;aN0AAGj3AABn/wAAZv8AaVEAAFxQAABSUAAASk8AAD9QAAA1UwAALVYAACRZAAAdXQAAFmAAABBk&#10;AAAMZwAABmoAAABuAAAAbwMAAHAIAABxDQAAchAAAHQUAAB1GwAAdiMAAHcsAAB3OAAAdkYAAHZW&#10;AAB2aAAAdn4AAHaXAAB1sQAAdNMAAHP1AABz/wAAcv8AY1YAAFhVAABQVAAARFUAADlYAAAvWwAA&#10;Jl8AAB1jAAAVZwAAEGwAAApwAAAEcwAAAHYAAAB6AAAAfAAAAHwDAAB+CAAAfwwAAIEQAACCFAAA&#10;hBsAAIUkAACGLwAAhj0AAIZNAACFXwAAhXUAAIWPAACEqQAAg8kAAILxAACB/wAAgP8AX1sAAFZa&#10;AABJWwAAPV4AADJhAAAnZgAAHmsAABVwAAAOdQAACXkAAAF+AAAAgQAAAIUAAACIAAAAigAAAIsA&#10;AACNAQAAjgYAAJALAACRDwAAkxQAAJUbAACXJgAAlzQAAJdEAACXVgAAlmwAAJWGAACVogAAlMEA&#10;AJPqAACS/wAAkv8AXWEAAE9hAABCZAAANmkAACpuAAAfdAAAFXkAAA5/AAAHhAAAAIkAAACOAAAA&#10;kgAAAJYAAACYAAAAmgAAAJsAAACdAAAAnwAAAKEDAACjCAAApQ0AAKcTAACpHAAAqigAAKo5AACq&#10;SwAAqmEAAKl6AAComQAAqLUAAKfdAACn+AAApv8AVmgAAEhsAAA6cAAALnYAACJ9AAAXhAAADooA&#10;AAeQAAAAlgAAAJoAAACfAAAAowAAAKcAAACqAAAAqwAAAK0AAACvAAAAsQAAALMAAAC1AAAAuAUA&#10;ALoMAAC9EgAAwBwAAMAtAADAQAAAv1UAAL9uAAC+iwAAvqgAAL7JAAC97wAAvP4ATnQAAEB5AAAy&#10;fwAAJYcAABmOAAAQlQAAB5wAAACiAAAApwAAAKwAAACwAAAAtQAAALkAAAC8AAAAvQAAAL8AAADB&#10;AAAAwwAAAMYAAADIAAAAygAAAM0CAADQCwAA1RIAANYhAADXNAAA2EkAANlgAADafAAA2poAANu1&#10;AADb2QAA2/IARoIAADiJAAArkAAAHZgAABKgAAAKpwAAAK4AAAC0AAAAuQAAAL4AAADCAAAAyAAA&#10;AMsAAADOAAAAzwAAANIAAADUAAAA1gAAANoAAADdAAAA3wAAAOIAAADmAAAA6goAAO8TAADwJQAA&#10;8joAAPNRAAD0awAA9IkAAPWlAAD1vwAA9d0A/wAGAP8AAwD/AAUA/wALAP8AEAD/ABcA/wAiAP8A&#10;LQD/ADkA/wBEAP8ATQD/AFUA/wBdAP8AZAD/AGoA/wBwAP0AdgD7AHwA+QCDAPcAigD1AJIA8wCb&#10;APAApgDuALMA6wDEAOkA5ADnAPkA5gD/AOUA/wDTAP8AxwD/AL8A/wC7AP8A/wAAAP8AAAD/AAAA&#10;/wACAP8ACwD/ABIA/wAdAP8AKAD/ADMA/wA+APwARwD4AE8A9ABXAPEAXQDuAGMA7ABpAOoAbwDo&#10;AHUA5gB8AOQAgwDiAIsA3wCVANwAnwDZAKsA1QC7ANIA1ADPAPIAzQD/AMwA/wDFAP8AugD/ALQA&#10;/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD5AA8A9QAXAPMAIgDxAC0A7QA3AOcAQADiAEkA3wBQ&#10;ANsAVwDXAF0A1ABjANEAaADPAG4AzAB1AMoAfADIAIQAxQCNAMIAmADAAKQAvQCyALsAxgC5AOgA&#10;uAD9ALcA/wC2AP8ArQD/AKcA/wCjAP8A/wAAAP8AAAD/AAAA9QAAAOsAAQDkAAwA3gATANkAHADT&#10;ACYA0QAwAMwAOgDIAEIAxABKAMAAUAC9AFYAuwBcALkAYQC3AGcAtQBtALMAdACxAHwArwCFAK0A&#10;kACqAJwAqACqAKYAuwClANoAowD1AKMA/wCiAP8AngD/AJoA/wCXAP8A/wAAAP4AAADvAAAA3wAA&#10;ANAAAADHAAcAwQAPALwAFwC5ACAAtwAqALUAMwCwADsArQBDAKsASQCoAE8ApgBVAKQAWgCjAGAA&#10;oQBmAJ8AbQCdAHQAnAB9AJoAiACYAJQAlgCiAJQAsgCSAMkAkQDrAJEA/wCQAP8AkAD/AIwA/wCK&#10;AP8A/AAAAOwAAADZAAAAxwAAALoAAACxAAIAqwAMAKcAEgCkABsAoQAkAKAALACeADUAmwA8AJgA&#10;QwCWAEkAlABPAJIAVACQAFoAjwBfAI0AZgCLAG0AiQB2AIgAgACGAIwAhACaAIIAqgCBAL4AgADg&#10;AIAA+QB/AP8AfwD/AH8A/wB+AP8A8QAAANgAAADCAAAAswAAAKgAAACgAAAAmQAHAJUADgCSABUA&#10;kAAeAI4AJgCNAC4AigA2AIcAPQCFAEMAhABJAIIATgCBAFQAfwBZAH4AYAB8AGcAegBvAHkAegB3&#10;AIYAdQCUAHQAowByALUAcgDPAHEA8QBwAP8AcAD/AHAA/wBxAP8A4QAAAMQAAACwAAAAogAAAJcA&#10;AACRAAAAiwACAIYACwCDABEAgQAYAH8AIQB9ACkAfAAwAHkANwB4AD0AdgBDAHQASQBzAE4AcgBU&#10;AHAAWgBvAGIAbQBqAGsAdABqAIAAaACOAGcAnQBlAK8AZQDGAGQA6ABkAP0AYwD/AGMA/wBkAP8A&#10;zwUAALYHAACjCAAAlAgAAIkHAACCAwAAfgAAAHsABgB3AA4AdQATAHIAGwBxACMAbwArAG0AMgBs&#10;ADgAagA+AGkARABnAEkAZgBPAGUAVgBjAF0AYgBlAGAAbwBfAHsAXQCJAFwAmQBbAKoAWQC/AFkA&#10;4QBYAPgAWAD/AFgA/wBZAP8AwgwAAKoNAACXDgAAiQ4AAH0OAAB2DQAAcQoAAG8GAABtAAoAawAQ&#10;AGkAFgBnAB4AZQAmAGMALQBhADMAYAA5AF8APwBdAEUAXABLAFsAUgBaAFkAWABiAFcAbABVAHgA&#10;UwCGAFIAlgBRAKcAUAC7AE8B2wBOAvQATgP/AE4E/wBOA/8AuBAAAKESAACOEwAAfxMAAHQTAABs&#10;EgAAZxAAAGUOAABjCwMAYwYMAGEEEQBeAxkAXAQhAFsFKABZBi8AWAY1AFYHOwBVB0IAVAdIAFMI&#10;TwBRCFYAUAlfAE4JaQBNCXYASwqEAEkKlABICqYARwq6AEYK2ABFC/MARQz/AEUM/wBFDP8AsBQA&#10;AJkWAACHGAAAeBkAAG0YAABlFwAAXxYAAFwTAABaEQAAWg4GAFoMDQBXDBQAVQwcAFMNJABSDSsA&#10;UA0xAE8OOABODj4ATQ5FAEsOTQBKDlUASA9eAEcPaABFD3UAQxCEAEEQlQBAEKYAPhC7AD0Q3AA9&#10;EfYAPRH/AD0Q/wA+EP8AqRkAAJIbAACBHAAAch0AAGcdAABfHAAAWRsAAFUZAABTFgAAUhMAAFIR&#10;CgBQEBAAThEYAEwRIABKEicASRIuAEgTNABHEzsARRNCAEQTSQBDFFIAQRRbAD8UZQA+FXIAPBWB&#10;ADoVkgA4FaQANxW5ADUV2AA1FvUANhb/ADYW/wA3Ff8AoxwAAI0eAAB7IAAAbSEAAGIhAABaIQAA&#10;VB8AAFAeAABNGwAATBkAAEsWBgBJFg4ARxcVAEUXHABEGCQAQhgqAEEYMQBAGTgAPxk/AD0ZRgA8&#10;Gk8AOhpYADkaYwA3G28ANRt+ADMbkAAyG6IAMBu3AC8b0wAvHPMALxv/ADAb/wAwG/8AnR8AAIgi&#10;AAB3IwAAaSQAAF4kAABWJAAAUCMAAEsiAABIIAAARh0AAEUcAgBDHAwAQRwSAD8dGQA+HSEAPB4n&#10;ADseLgA6HzUAOR88ADcfRAA2H0wANCBWADMgYAAxIG0ALyB8AC0hjgAsIaAAKiG1ACkh0AApIfIA&#10;KSH/ACog/wArIP8AmSIAAIQlAABzJgAAZScAAFsnAABTJwAATCYAAEclAABEJAAAQiEAAD8hAAA9&#10;IQkAOyEQADkiFgA4Ih4ANiMlADUjKwA0JDIAMyQ5ADIkQQAwJEoALyVTAC0lXgArJWsAKiV6ACgl&#10;jAAmJZ8AJCWzACMlzgAjJfAAJCX/ACUk/wAlJP8AlCUAAIAnAABvKQAAYioAAFcqAABPKgAASSkA&#10;AEQoAABAJwAAPSYAADolAAA3JgYANSYOADQnFAAyJxsAMSgiADAoKQAvKDAALSk3ACwpPwArKUcA&#10;KSlRACgqXAAmKmkAJCp4ACMqigAhKp0AHyqyAB4qzAAeKu8AHyn/ACAp/wAhKP8AkCgAAHwqAABs&#10;KwAAXywAAFQsAABMLAAARiwAAEErAAA8KwAAOCoAADUqAAAyKwMAMCsMAC4sEQAtLBgALCwfACot&#10;JgApLS0AKC00ACcuPAAmLkUAJC5PACMuWgAhL2cAHy92AB0viAAcL5sAGi+wABgvygAYLu0AGS7/&#10;ABst/wAbLf8AjCsAAHgtAABoLgAAWy8AAFEvAABJLwAAQy8AAD4uAAA5LgAANC4AADAuAAAtLwAA&#10;KzAKACkxEAAnMRUAJjEcACUyIwAkMioAIzIxACEzOQAgM0IAHzNMAB0zVwAbM2QAGjR0ABg0hgAW&#10;NJoAFDOuABMzyAATM+wAFDP/ABUy/wAWMf8Ahy4AAHQvAABlMQAAWDEAAE4yAABGMgAAQDEAADsx&#10;AAA2MQAAMTEAACszAAAoNAAAJTUGACM2DQAhNhIAIDcZAB83IAAeNycAHTguABs4NgAaOD8AGThJ&#10;ABc5VQAVOWIAFDlxABI5hAAROZgAEDmtAA44xwAOOOsAEDj/ABA3/wARNv8AgzEAAHAyAABhNAAA&#10;VTQAAEs0AABENAAAPTQAADg0AAAzNAAALTUAACg3AAAkOQAAIDoCAB07CwAbPBAAGT0VABg9HAAX&#10;PSMAFj0rABU+MwAUPjwAEj5GABE+UgAQPl8ADz5vAA4+gQAMPpUACz6pAAo+wQAKPeQACz37AAw8&#10;/wANO/8AfTQAAGs2AABdNwAAUTcAAEg3AABBNwAAOzcAADU3AAAwNwAAKjkAACU7AAAgPQAAHD8A&#10;ABdBBgAUQw0AEkMSABFDGAARQx8AEEQnAA9ELwAORDkADURDAAxETgALRFsACURqAAdEfAAGRJAA&#10;BEOlAAJDvQADQ+AAA0P2AARC/wAGQf8AeDgAAGc5AABZOgAATjoAAEU6AAA+OgAAODoAADM6AAAt&#10;OwAAJz0AACFAAAAcQgAAF0QAABNGAwAPSQoADUoPAAxKFAALShsACUojAAhKKwAHSjQABUo+AARK&#10;SQACSlYAAEplAABKdwAASosAAEqhAABJuQAASd0AAEn1AABI/wAASP8AcjwAAGI9AABVPgAASj4A&#10;AEI9AAA8PQAANj0AAC8+AAApQAAAI0IAAB1FAAAXRwAAE0oAAA9MAgALTwkAB1ANAANREQAAURcA&#10;AFEeAABRJgAAUS8AAFE5AABRRAAAUlEAAFJgAABRcgAAUYcAAFGdAABRtQAAUNgAAFD1AABP/wAA&#10;T/8AbEAAAF1BAABRQQAAR0EAAEBAAAA5QAAAMkEAACpDAAAkRgAAHkgAABdLAAASTgAADlEAAAtT&#10;AQAGVgcAAFcMAABYEAAAWBMAAFkZAABaIQAAWikAAFozAABaPwAAWkwAAFpaAABabAAAWoEAAFmZ&#10;AABZsQAAWNEAAFj0AABX/wAAV/8AZUUAAFhFAABNRQAARUQAAD5EAAA1RQAALUcAACVKAAAeTQAA&#10;GFAAABJTAAAOVgAAClkAAARcAAAAXgQAAF8JAABgDQAAYRAAAGIVAABjGwAAZCMAAGQtAABkOAAA&#10;ZEUAAGRUAABkZgAAZHsAAGOTAABjrQAAYswAAGHyAABh/wAAYP8AX0oAAFNKAABKSQAAQ0gAADlJ&#10;AAAvTAAAJ08AAB9SAAAYVQAAElkAAA1dAAAIYAAAAmMAAABmAAAAaAEAAGkFAABqCgAAaw0AAG0R&#10;AABuFgAAcB0AAHEmAABxMQAAcD4AAHBOAABwXwAAcHMAAG+NAABvpwAAbsYAAG3vAABs/wAAbP8A&#10;Wk8AAFBOAABITQAAPU4AADNRAAApVAAAIFgAABhcAAARYAAADGQAAAZoAAAAawAAAG8AAAByAAAA&#10;dAAAAHUAAAB3BAAAeAkAAHoNAAB8EAAAfRYAAH8eAACAKAAAgDUAAIBFAAB/VgAAf2sAAH+EAAB+&#10;oAAAfb4AAHzpAAB7/wAAev8AVlQAAE5TAABCVAAAN1YAACxaAAAiXwAAGGMAABFoAAALbQAAA3IA&#10;AAB2AAAAegAAAH0AAACAAAAAgwAAAIQAAACGAAAAhwIAAIkHAACLDAAAjRAAAJAWAACSHwAAkiwA&#10;AJI7AACSTQAAkWIAAJF6AACPlwAAj7QAAI7hAACM+wAAjP8AVVkAAEhaAAA7XQAAL2EAACRmAAAZ&#10;bAAAEXIAAAp3AAACfQAAAIIAAACGAAAAiwAAAI4AAACRAAAAkwAAAJUAAACXAAAAmQAAAJsAAACd&#10;BAAAnwoAAKIPAACkFgAApiEAAKYxAACmQwAApVcAAKRwAACjjgAAo6sAAKHQAACg9QAAn/8ATmEA&#10;AEBkAAAzaQAAJ24AABt1AAARfAAAC4MAAACJAAAAjgAAAJMAAACYAAAAnQAAAKEAAACkAAAApQAA&#10;AKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUIAAC4DgAAvBYAALwlAAC8NwAAu0wAALpkAAC5gQAA&#10;t6IAALfAAAC36gAAt/wARmsAADlwAAArdwAAH38AABOGAAALjgAAAZUAAACbAAAAoQAAAKYAAACr&#10;AAAAsAAAALMAAAC3AAAAtwAAALoAAAC8AAAAvwAAAMEAAADEAAAAxwAAAMoAAADNBQAA0Q4AANQZ&#10;AADUKwAA1EAAANNYAADTdAAA05IAANKwAADS0wAA0vIAPnkAADGAAAAjiAAAF5EAAA2ZAAADoAAA&#10;AKcAAACuAAAAswAAALgAAAC9AAAAwgAAAMYAAADKAAAAygAAAM0AAADPAAAA0gAAANUAAADZAAAA&#10;3QAAAN8AAADjAAAA5wUAAOsPAADsHwAA7TMAAO5LAADvZAAA74IAAPCfAADxuQAA8dgA/wAAAP8A&#10;AAD/AAQA/wAJAP8ADgD/ABUA/wAeAP8AKQD/ADQA/wA/AP8ASAD/AFAA/wBYAP8AXgD/AGUA/QBr&#10;APsAcQD5AHcA+AB+APYAhQDzAI0A8QCXAO4AogDrAK8A6ADAAOYA4ADjAPgA4gD/ANsA/wDLAP8A&#10;wQD/ALkA/wC0AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/ABAA/wAZAP8AIwD/AC4A/QA5APkAQgD1&#10;AEoA8gBSAO4AWADrAF4A6QBkAOYAagDkAHAA4gB2AN8AfQDdAIYA2QCPANUAmgDRAKcAzgC2AMsA&#10;zgDJAPAAxwD/AMUA/wC7AP8AtAD/AK0A/wCpAP8A/wAAAP8AAAD/AAAA/wAAAPsAAgD2AA0A8QAT&#10;AO0AHgDsACgA6QAyAOMAOwDdAEQA2ABLANMAUQDQAFgAzQBdAMsAYwDJAGgAxgBvAMQAdgDCAH4A&#10;vwCHALwAkgC6AJ8AtwCtALUAwQCyAOQAsQD9AK8A/wCsAP8ApQD/AKAA/wCcAP8A/wAAAP8AAAD7&#10;AAAA7gAAAOQAAADcAAgA0wAQAM8AGADLACIAyQArAMYANADBAD0AvQBEALoASwC3AFEAtQBWALIA&#10;XACwAGEArgBnAKwAbgCqAHYAqAB/AKYAigCjAJYAoQClAJ8AtgCdANEAnADzAJsA/wCcAP8AlgD/&#10;AJMA/wCQAP8A/wAAAPYAAADnAAAA0wAAAMYAAAC9AAMAuAANALMAEwCxABwArwAlAK4ALgCpADYA&#10;pgA9AKMARAChAEoAnwBPAJ0AVQCbAFoAmgBgAJgAZgCWAG4AlAB3AJIAgQCQAI4AjgCcAIwArQCK&#10;AMMAiQDoAIgA/wCJAP8AhwD/AIUA/wCCAP8A8wAAAOMAAADMAAAAvAAAALAAAACnAAAAoQAIAJ4A&#10;DwCbABYAmQAfAJgAJwCWAC8AkwA3AJEAPQCOAEMAjABJAIsATgCJAFQAhwBZAIUAYACEAGcAggBv&#10;AIAAegB+AIYAfACUAHoApAB5ALgAeADYAHcA9wB4AP8AeAD/AHcA/wB1AP8A5gAAAMsAAAC3AAAA&#10;qAAAAJ4AAACWAAAAjwAEAIsADACIABIAhwAZAIUAIQCEACkAggAwAH8ANwB9AD0AfABDAHoASAB5&#10;AE0AdwBTAHYAWQB0AGEAcgBpAHEAcwBvAH8AbQCNAGwAnQBqAK8AaQDIAGgA7QBpAP8AaQD/AGkA&#10;/wBpAP8A0gAAALgAAAClAAAAlwAAAI0AAACGAAAAgQAAAHwACAB5AA4AdwAUAHYAHAB0ACMAcwAr&#10;AHEAMQBvADcAbgA9AGwAQwBrAEgAagBOAGgAVABnAFsAZQBjAGMAbQBiAHgAYACHAF8AlgBdAKgA&#10;XQC+AFwA5ABcAPsAXAD/AFwA/wBcAP8AwgAAAKoBAACYAwAAiQQAAH8CAAB4AAAAdAAAAHAABABt&#10;AAwAawARAGkAFwBoAB4AZgAlAGUALABjADIAYgA4AGAAPQBfAEMAXgBJAFwATwBbAFYAWgBeAFgA&#10;aABXAHMAVQCBAFQAkQBSAKMAUQC3AFEA1gBRAPUAUQD/AFEA/wBSAP8AtgcAAJ8JAACNCwAAfgwA&#10;AHMLAABsCgAAaAcAAGUDAABjAAcAYQANAF8AEwBdABoAXAAhAFsAJwBZAC0AWAAzAFYAOQBVAD8A&#10;VABFAFMASwBRAFIAUABaAE8AZABNAG8ATAB9AEoAjQBJAJ8ASACyAEcAzABHAO8ARgD/AEcA/wBH&#10;AP8ArAwAAJUOAACDEAAAdRAAAGsQAABjDwAAXg4AAFsMAABaCQIAWQQKAFcADwBVABUAUwAcAFIA&#10;IwBRACkATwAvAE4ANQBNATsATAFBAEoCSABJAk8ASAJXAEYDYQBFA20AQwN6AEIDiwBAA5wAPwOv&#10;AD4DyAA9BOoAPQX8AD0G/wA+Bv8ApBAAAI4SAAB8EwAAbhQAAGQUAABcEwAAVhIAAFMRAABRDgAA&#10;UAwFAFAJDABPBxEATQcXAEsIHwBJCCUASAkrAEcJMQBGCTgARAo+AEMKRQBCCk0AQAtVAD8LXwA9&#10;C2sAPAt5ADoMigA4DJwANwyvADUMxwA1DOkANQ39ADUN/wA2DP8AnRMAAIcVAAB2FwAAaRgAAF4Y&#10;AABWGAAAUBcAAE0VAABKEwAASREAAEkOBwBIDQ4ARg0TAEQNGgBDDiEAQg4oAEAOLgA/DjUAPg88&#10;AD0PQwA7EEsAOhBUADgQXgA2EGsANBB5ADIQigAxEJwALxCwAC0QyQAtEewALRH/AC4R/wAvEP8A&#10;lxYAAIIZAABxGwAAZBwAAFkcAABRHAAATBsAAEcaAABEGAAAQxUAAEITAgBBEgsAQBEQAD4SFwA8&#10;Eh4AOxMlADoTKwA4EzIANxM5ADYUQAA0FEgAMxRRADEUXAAwFWgALhV3ACwViAAqFZoAKBWuACcV&#10;xwAmFeoAJxX/ACgV/wApFf8AkRoAAH0cAABtHgAAYB8AAFYfAABOHwAASB4AAEMdAABAHAAAPhoA&#10;AD0YAAA7FwcAORYOADgXFAA2FxsANRgiADMYKAAyGC8AMRk2ADAZPQAuGUYALRpPACsaWQAqGmYA&#10;KBp0ACYahgAkGpkAIhqtACEaxQAgGugAIRr+ACIa/wAjGv8AjR0AAHkfAABpIQAAXCIAAFIiAABK&#10;IgAARCEAAD8hAAA8IAAAOR4AADgbAAA1HAQANBwNADIcEgAwHRgALx0fAC4dJQAtHiwAKx4zACoe&#10;OwApH0MAJx9NACYfVwAkH2QAIh9yACAfhAAfH5cAHR+rABsfwwAbH+cAGx/9AB0f/wAeHv8AiSAA&#10;AHUiAABlIwAAWSQAAE8lAABHJQAAQSQAADwjAAA4IwAANSIAADMgAAAwIAEALiEKACwhEAArIRUA&#10;KiIcACgiIwAnIikAJiMwACUjOAAjI0EAIiRKACEkVQAfJGEAHSRwABskggAZJJUAFySqABYkwQAV&#10;JOUAFiT8ABcj/wAZI/8AhSIAAHEkAABiJgAAVicAAEwnAABEJwAAPicAADkmAAA1JgAAMSUAAC4k&#10;AAArJQAAKSUHACcmDgAlJhMAJCcZACMnIAAiJycAISguACAoNgAeKD4AHShIABspUwAZKV8AGClu&#10;ABYpgAAUKZQAEimoABEpwAARKOQAESj7ABMo/wAUJ/8AgCUAAG4nAABfKAAAUykAAEkqAABCKQAA&#10;OykAADYpAAAyKAAALigAACooAAAmKQAAJCoEACIrDAAgKxEAHywWAB0sHQAcLCQAGy0rABotMwAY&#10;LTwAFy1FABYuUAAULl0AEi5sABEufgAQLpIADi6nAA0tvQANLd8ADS35AA4s/wAQLP8AfCgAAGoq&#10;AABbKwAAUCwAAEYsAAA/LAAAOSwAADQrAAAvKwAAKysAACYsAAAiLgAAHy8AABwwCQAaMQ4AGTET&#10;ABcxGgAWMiEAFTIoABQyMAATMjkAEjNDABEzTgAQM1sADjNpAA0zegAMM44ACjOiAAgyuQAIMtkA&#10;CDL0AAox/wALMf8AdysAAGYtAABYLgAATS8AAEMvAAA8LgAANi4AADEuAAAtLgAAKS4AACMwAAAf&#10;MgAAGzMAABc1BQAUNgwAEjcRABE3FgARNx0AEDgkAA84LAAOODUADTg/AAw4SgALOFcACThlAAc4&#10;dgAFOIoAAzifAAE3tQABN9MAAjfxAAM2/wAFNv8Acy4AAGIwAABUMQAASTEAAEExAAA5MQAANDEA&#10;AC8wAAArMAAAJTIAACAzAAAbNgAAFzgAABM6AgAQPAkADT0OAAw9EwALPRkACj0hAAk9KQAIPTEA&#10;Bj47AAU+RgADPlIAAT5hAAA+cgAAPoYAAD2cAAA9sgAAPdAAADzwAAA8/wAAPP8AbTIAAF0zAABQ&#10;NAAARjQAAD40AAA3NAAAMjMAAC0zAAAnNAAAIjYAAB04AAAYOgAAFD0AABA/AgANQQgACUMNAAZE&#10;EQADRBYAAkQdAABEJAAARC0AAEQ2AABEQQAARE4AAERcAABEbQAARIEAAESYAABDrwAAQ80AAELw&#10;AABC/wAAQv8AaDYAAFg3AABMOAAAQzgAADs3AAA1NgAAMDYAACk3AAAjOQAAHjsAABg9AAATQAAA&#10;EEIAAA1FAQAIRwcAA0kMAABJDwAAShMAAEsZAABLIAAASygAAEsyAABLPQAATEkAAExXAABLaAAA&#10;S30AAEuUAABKrAAASsoAAEnvAABJ/wAASf8AYjoAAFQ7AABJOwAAQDsAADk6AAAzOQAALDoAACU8&#10;AAAfPwAAGUEAABNEAAAQRwAADEkAAAhMAAACTwUAAFAKAABQDQAAURAAAFIVAABUGwAAVCMAAFQs&#10;AABUNwAAVEQAAFRSAABUYwAAVHcAAFSPAABTqAAAUsYAAFLtAABR/wAAUf8AXD8AAE8/AABFPwAA&#10;Pj4AADc9AAAvPgAAJ0AAACBDAAAZRgAAE0kAAA9MAAALTwAABlIAAABUAAAAVwIAAFgHAABZCwAA&#10;Wg4AAFsRAABdFgAAXh0AAF8mAABfMQAAXj0AAF5MAABeXQAAXnEAAF2JAABdowAAXMEAAFvrAABa&#10;/wAAWv8AVkQAAEtDAABDQgAAPEEAADJCAAApRQAAIUgAABpLAAATTgAADlIAAApVAAADWQAAAFsA&#10;AABeAAAAYAAAAGICAABjBgAAZQoAAGYOAABoEQAAahcAAGsfAABrKQAAazYAAGtFAABrVgAAamoA&#10;AGqCAABpnQAAaLsAAGfnAABm/wAAZf8AUUgAAEhIAABBRgAAN0cAACxKAAAjTQAAG1EAABNVAAAO&#10;WQAACF0AAAFhAAAAZAAAAGcAAABqAAAAbAAAAG4AAABwAAAAcgUAAHMJAAB1DQAAdxEAAHoYAAB7&#10;IQAAey4AAHo9AAB6TgAAeWIAAHl5AAB4lgAAd7MAAHXgAAB0/AAAc/8ATk0AAEdMAAA7TQAAME8A&#10;ACZTAAAcWAAAE1wAAA1hAAAGZgAAAGoAAABvAAAAcgAAAHYAAAB5AAAAfAAAAH0AAAB/AAAAgQAA&#10;AIMCAACGBwAAiAwAAIsRAACOGAAAjiQAAI4zAACNRAAAjFgAAItvAACKjAAAiaoAAIjPAACG9wAA&#10;hf8ATVEAAEFTAAA0VQAAKVoAAB5fAAAUZQAADWoAAAVwAAAAdgAAAHsAAAB/AAAAgwAAAIcAAACK&#10;AAAAjQAAAI4AAACRAAAAkwAAAJUAAACYAAAAmgUAAJ0MAACgEQAAoxoAAKMoAACiOgAAoU4AAKBl&#10;AACggQAAnqAAAJ3BAACb7gAAmv8ARlkAADlcAAAtYQAAIWcAABZuAAAOdQAABXsAAACBAAAAhwAA&#10;AI0AAACSAAAAlgAAAJoAAACdAAAAnwAAAKEAAACkAAAApgAAAKgAAACrAAAArgAAALEDAAC0CwAA&#10;uBEAALkeAAC5LwAAuEMAALdaAAC1dgAAtJcAALS1AACx4gAAsPwAP2QAADFpAAAlbwAAGHcAAA9/&#10;AAAGhwAAAI4AAACUAAAAmgAAAKAAAAClAAAAqgAAAK4AAACxAAAAsgAAALUAAAC3AAAAugAAALwA&#10;AAC/AAAAwwAAAMYAAADJAAAAzgoAANITAADSIwAA0TcAANBPAADOagAAzYoAAMqrAADLywAAy+8A&#10;N3EAACl4AAAdgAAAEYkAAAiRAAAAmgAAAKEAAACnAAAArQAAALMAAAC5AAAAvgAAAMIAAADFAAAA&#10;xgAAAMkAAADMAAAAzgAAANIAAADVAAAA2gAAAN4AAADhAAAA5QAAAOoLAADrFwAA6isAAOpDAADq&#10;XgAA6noAAOuZAADrtQAA69UA/wAAAP8AAAD/AAEA/wAHAP8ADQD/ABIA/wAbAP8AJQD/AC8A/wA6&#10;AP8AQwD/AEsA/wBTAP8AWgD9AGAA+wBmAPoAawD4AHIA9gB4APQAgADxAIkA7wCSAOwAnQDpAKoA&#10;5gC8AOMA3ADfAPcA3QD/AMwA/wC+AP8AtQD/ALAA/wCtAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/&#10;AA0A/wAUAP8AHwD/ACkA+wAzAPcAPQDzAEUA7wBNAOwAUwDoAFkA5QBfAOMAZQDgAGoA3QBxANoA&#10;eADWAIAA0gCKAM8AlQDMAKIAyACyAMUAyQDCAO0AwAD/ALsA/wCwAP8AqAD/AKQA/wChAP8A/wAA&#10;AP8AAAD9AAAA+gAAAPgAAADwAAkA7AARAOgAGQDnACMA5QAtAN4ANgDWAD4A0QBGAM0ATADKAFIA&#10;yABYAMUAXQDDAGMAwABpAL4AcAC8AHgAuQCBALcAjQC0AJoAsQCpAK4AvACsAOEAqgD8AKgA/wCg&#10;AP8AmQD/AJYA/wCUAP8A/wAAAPkAAADyAAAA5wAAANsAAADRAAQAygANAMcAFADEAB0AwgAmAL8A&#10;LwC7ADcAtwA/ALQARQCxAEsArgBRAKwAVgCqAFwAqABhAKYAaACjAHAAoQB5AJ8AhACdAJEAmgCg&#10;AJgAsQCWAMwAlQDxAJQA/wCRAP8AiwD/AIgA/wCGAP8A9wAAAOwAAADeAAAAyQAAALwAAAC0AAAA&#10;rwAKAKsAEACpABcAqAAgAKcAKACiADAAnwA4AJwAPgCaAEQAmABKAJYATwCUAFUAkwBaAJEAYQCP&#10;AGgAjQBxAIsAewCJAIgAhwCXAIUAqACDAL4AgQDkAIAA/wCAAP8AfAD/AHsA/wB5AP8A6QAAANcA&#10;AADBAAAAsQAAAKYAAACdAAAAlwAFAJQADQCSABIAkAAaAI8AIgCOACoAiwAxAIkAOACHAD4AhQBD&#10;AIMASACBAE4AfwBUAH4AWgB8AGEAegBpAHgAcwB2AH8AdQCOAHMAnwBxALMAcADQAG8A9gBvAP8A&#10;bwD/AG0A/wBsAP8A2gAAAL8AAACsAAAAngAAAJMAAACMAAAAhQAAAIIACQB/AA8AfgAVAH0AHAB8&#10;ACQAegArAHcAMQB1ADcAdAA9AHIAQgBxAEgAbwBNAG4AUwBsAFoAawBiAGkAbABnAHgAZgCGAGQA&#10;lwBiAKoAYQDCAGAA6wBhAP8AYQD/AGEA/wBgAP8AxQAAAK0AAACbAAAAjQAAAIMAAAB8AAAAdwAA&#10;AHIABQBwAAwAbgARAGwAFwBsAB4AawAlAGkALABnADEAZgA3AGQAPQBjAEIAYgBIAGAATgBfAFUA&#10;XQBdAFwAZgBaAHIAWQCAAFcAkABWAKMAVQC5AFQA3gBUAPsAVAD/AFUA/wBVAP8AtgAAAJ8AAACN&#10;AAAAfwAAAHUAAABuAAAAaQAAAGYAAQBjAAkAYQAOAGAAEwBfABkAXgAgAF0AJgBbACwAWgAyAFgA&#10;NwBXAD0AVgBDAFUASQBTAFAAUgBYAFEAYQBPAGwATgB6AEwAigBLAJwASgCxAEkAzgBJAPMASQD/&#10;AEkA/wBKAP8AqgEAAJQFAACCBwAAdAgAAGoIAABjBgAAXgQAAFsAAABZAAUAVwAMAFYAEABUABUA&#10;UwAbAFIAIgBRACgAUAAtAE4AMwBNADgATAA+AEsARQBKAEwASABUAEcAXQBGAGgARAB1AEMAhQBB&#10;AJgAQACrAEAAxQA/AOoAPwD/AEAA/wBAAP8AoAgAAIoLAAB5DQAAbA0AAGENAABaDQAAVQsAAFIJ&#10;AABQBgAATwIIAE4ADQBMABIASwAXAEoAHgBJACMARwApAEYALwBFADQARAA6AEIAQQBBAEgAQABQ&#10;AD4AWgA9AGQAPAByADoAggA5AJQAOACnADcAvgA2AOMANgD5ADYA/wA3AP8AmA0AAIMOAAByEAAA&#10;ZREAAFsRAABTEAAAThAAAEoOAABIDQAARwoDAEcHCgBFBA4ARAITAEICGgBBAiAAQAMlAD4DKwA9&#10;BDEAPAQ3ADsEPgA6BUUAOQVOADcFVwA2BWIANAZwADIGgAAxBpIAMAalAC8FuwAuBd0ALgb1AC0H&#10;/wAuB/8AkRAAAH0RAABsEwAAXxQAAFUUAABOFAAASBMAAEQSAABBEAAAQA4AAEANBgBACgwAPgkQ&#10;ADwJFgA7ChwAOQoiADgKKAA3Cy4ANgs1ADULOwAzC0MAMgxMADAMVgAvDGEALQxvACsMfwAqDJIA&#10;KAylACcMuwAlDN0AJQ31ACYN/wAnDf8AixIAAHcUAABnFgAAWxcAAFEYAABJFwAAQxcAAD8VAAA8&#10;FAAAOhIAADkRAQA5DwgAOA4NADcOEgA1DhgANA4fADIOJQAxDywAMA8yAC8QOgAtEEIALBBLACoQ&#10;VQAoEGEAJhBvACQQgAAjEJMAIRCnAB8QvQAeEOAAHhH3AB8Q/wAgEP8AhhQAAHMXAABjGQAAVxoA&#10;AE0bAABFGgAAQBoAADsZAAA4GAAANRYAADQUAAAzEgQAMhILADESEAAvEhUALRIcACwTIgArEykA&#10;KhMwACgTNwAnFD8AJhRIACQUUwAiFF8AIBVtAB8VfgAdFZEAGxWlABkVuwAYFd4AGBX4ABkU/wAa&#10;FP8AghcAAG8aAABfHAAAUx0AAEodAABCHQAAPB0AADccAAA0GwAAMRoAAC8ZAAAuFgAALBcIACsW&#10;DgApFxMAKBcZACcYIAAlGCYAJBgtACMYNAAiGT0AIBlGAB4ZUQAdGV0AGxprABkafAAXGo8AFRqj&#10;ABQZugASGdsAExn2ABQZ/wAVGP8AfRoAAGsdAABcHwAAUCAAAEcgAAA/IAAAOR8AADQfAAAxHgAA&#10;LR0AACscAAApGwAAJxsFACUbDAAkHBEAIhwWACEcHQAgHSMAHx0qAB4dMgAcHjoAGx5EABkeTgAX&#10;HlsAFh5pABQfegASHo0AER6iABAeuAAOHtgADx71ABAd/wARHf8Aeh0AAGcfAABZIQAATSIAAEQi&#10;AAA8IgAANiIAADIhAAAuIQAAKiAAACcgAAAkHwAAIiACACAgCgAeIQ8AHSEUABwhGgAbIiEAGSIn&#10;ABgiLwAXIjgAFSNBABQjTAASI1gAESNnABAjeAAOI4sADSOfAAwjtAALI9AACyLwAAwi/wANIf8A&#10;dh8AAGQiAABWIwAASyQAAEEkAAA6JAAANCQAAC8jAAArIwAAKCMAACQjAAAgIwAAHSQAABslBwAZ&#10;Jg0AFyYRABYmFwAVJx4AFCclABMnLAASJzUAESg/ABAoSgAOKFYADShkAAwodAAKKIcACSibAAcn&#10;sQAFJ8wABifsAAcm/gAIJv8AcSIAAGAkAABTJgAASCcAAD8nAAA3JgAAMSYAAC0mAAApJQAAJSUA&#10;ACIlAAAdJwAAGSgAABYqBAAUKwsAEiwQABEsFAAQLBsAECwiAA4sKQAOLTIADS07AAstRgAKLVIA&#10;CC1gAAYtcAAELYMAAi2YAAAsrgAALMkAACzrAAEr/AACK/8AbSUAAF0nAABPKAAARSkAADwpAAA1&#10;KQAALygAACsoAAAnJwAAIycAAB8oAAAbKgAAFywAABMuAgAQMAgADjENAA0xEgAMMRcACzEeAAox&#10;JgAIMi4ABzI3AAUyQgADMk4AATJcAAAybAAAMn8AADKVAAAxrAAAMccAADDqAAAw/AAAMP8AaCkA&#10;AFgqAABMKwAAQSwAADksAAAyKwAALSsAACkqAAAlKgAAICsAABwsAAAXLgAAEzAAABAyAgAONAcA&#10;CjcMAAc3EAAFNxQAAzcbAAI3IgAANyoAADgzAAA4PgAAOEoAADhYAAA4aAAAOHwAADeSAAA3qQAA&#10;NsUAADbqAAA2/QAANf8AYywAAFQuAABILwAAPi8AADYuAAAwLgAAKy0AACctAAAiLQAAHS8AABgx&#10;AAAUMwAAEDUAAA43AQAKOgcABjsLAAI8DgAAPRIAAD4XAAA+HgAAPiYAAD4vAAA+OgAAPkYAAD5U&#10;AAA+ZAAAPncAAD6PAAA9pwAAPcMAADzpAAA8/QAAO/8AXjAAAFAxAABEMgAAOzIAADQxAAAuMAAA&#10;KS8AACQwAAAeMgAAGTQAABQ2AAAQOQAADTsAAAo9AAAFQAUAAEEKAABCDQAAQxAAAEQUAABFGgAA&#10;RiIAAEYrAABGNQAARkEAAEZPAABGXwAARnMAAEWKAABFpAAARMAAAEPoAABD/gAAQv8AWDQAAEs1&#10;AABBNQAAOTUAADI0AAAtMwAAJjQAACA1AAAaOAAAFDoAABA9AAANQAAACUIAAARFAAAARwMAAEgH&#10;AABKCwAASw4AAEwRAABOFQAATxwAAE8lAABPLwAATzwAAE9KAABPWgAATm0AAE6FAABNoAAATLwA&#10;AEvnAABL/gAASv8AUzkAAEc5AAA+OQAANzgAADE3AAApNwAAITkAABs8AAAVPwAAEEIAAAxFAAAH&#10;SAAAAkoAAABNAAAATwAAAFEEAABSBwAAVAsAAFUOAABXEQAAWRcAAFofAABZKQAAWTYAAFlEAABZ&#10;VAAAWGcAAFh/AABXmgAAVrcAAFXjAABU/QAAVP8ATj0AAEM9AAA8PAAANTsAACw8AAAkPgAAHEEA&#10;ABVEAAAQSAAAC0sAAAVOAAAAUQAAAFQAAABXAAAAWQAAAFsAAABdAgAAXgYAAGALAABiDgAAZBIA&#10;AGcYAABnIgAAZi4AAGY8AABmTQAAZWAAAGV3AABkkwAAY7EAAGHdAABg/AAAX/8ASUIAAEFBAAA6&#10;PwAAMEAAACZDAAAeRgAAFUoAABBOAAAKUgAAA1YAAABaAAAAXQAAAGAAAABjAAAAZQAAAGcAAABp&#10;AAAAawEAAG0FAABvCgAAcg4AAHUSAAB3GwAAdiYAAHY1AAB1RgAAdFkAAHRvAABziwAAcqkAAHDN&#10;AABv9wAAbv8ARkYAAEBFAAA1RgAAKkgAACBMAAAXUQAAEFYAAAlaAAABXwAAAGMAAABoAAAAawAA&#10;AG8AAAByAAAAdQAAAHcAAAB5AAAAewAAAH0AAACAAwAAgwgAAIYNAACJEwAAih0AAIorAACJPAAA&#10;iE8AAIZmAACFgQAAhKAAAILCAACB8AAAf/8ARksAADpMAAAuTwAAI1MAABhYAAAQXgAACWQAAABp&#10;AAAAbwAAAHQAAAB4AAAAfAAAAIEAAACEAAAAhwAAAIgAAACLAAAAjgAAAJAAAACTAAAAlgAAAJkH&#10;AACdDQAAoRQAAKAhAACgMQAAnkQAAJ1bAACcdgAAmZYAAJm1AACW5QAAlf4AP1IAADJVAAAmWgAA&#10;G2AAABFnAAAJbQAAAHQAAAB7AAAAgQAAAIYAAACLAAAAkAAAAJQAAACXAAAAmQAAAJwAAACfAAAA&#10;oQAAAKQAAACnAAAAqgAAAK0AAACxBgAAtQ0AALgWAAC3JgAAtjkAALVQAAC0agAAsokAALCqAACu&#10;zwAArfUAN1wAACthAAAeaAAAE3AAAAt4AAAAgAAAAIcAAACOAAAAlQAAAJoAAACfAAAApAAAAKgA&#10;AACsAAAArQAAALAAAACzAAAAtQAAALgAAAC7AAAAvwAAAMMAAADHAAAAywUAANEOAADRGwAA0C4A&#10;AM9FAADNXwAAy34AAMmeAADIvgAAxekAL2kAACNwAAAWeQAADYEAAAGLAAAAkwAAAJsAAACiAAAA&#10;qAAAAK4AAAC0AAAAuAAAAL0AAADAAAAAwgAAAMUAAADIAAAAywAAAM4AAADRAAAA1gAAANsAAADf&#10;AAAA5AAAAOgGAADrEQAA6iMAAOo6AADpVAAA53IAAOWTAADjswAA49QA/wAAAP8AAAD/AAAA/wAE&#10;AP8ACwD/ABAA/wAXAP8AIQD/ACsA/wA1AP8APgD/AEcA/wBOAP8AVQD8AFsA+gBhAPgAZgD2AG0A&#10;9ABzAPIAewDvAIQA7QCOAOoAmQDmAKcA4wC5AN8A1QDbAPcA1gD/AMAA/wCyAP8AqgD/AKUA/wCi&#10;AP8A/wAAAP8AAAD+AAAA/AAAAPwAAwD+AAsA/wARAP8AGgD9ACQA+QAuAPQAOADwAEAA7ABIAOkA&#10;TgDmAFQA4gBaAN8AXwDcAGUA2ABrANQAcgDQAHsAzQCFAMoAkQDHAJ4AwwCuAMAAxQC9AOsAuwD/&#10;ALAA/wCkAP8AnAD/AJgA/wCVAP8A/wAAAPoAAAD0AAAA8QAAAPIAAADqAAUA5wAOAOIAFQDhAB4A&#10;4QAoANgAMQDQADkAywBAAMgARwDFAE0AwgBTAL8AWAC9AF4AuwBkALkAawC2AHMAtAB8ALEAiACu&#10;AJUAqwCkAKgAuACmANwAowD7AJ8A/wCVAP8AjwD/AIsA/wCJAP8A+QAAAO8AAADnAAAA3wAAAM8A&#10;AADIAAAAwQAKAL8AEQC8ABgAuwAhALkAKgC0ADIAsQA6AK4AQACrAEYAqABMAKYAUQCjAFYAoQBc&#10;AJ8AYwCdAGoAmwBzAJkAfgCWAIwAlACbAJIArQCQAMcAjgDwAI0A/wCGAP8AgAD/AH0A/wB8AP8A&#10;7QAAAOAAAADRAAAAvwAAALMAAACqAAAApgAFAKIADQChABMAoAAbAJ8AIwCbACsAmAAyAJUAOQCT&#10;AD8AkQBEAI8ASgCOAE8AjABVAIoAWwCIAGMAhgBrAIQAdgCCAIIAgACSAH4AowB8ALoAegDhAHkA&#10;/wB3AP8AcgD/AHAA/wBvAP8A3QAAAMsAAAC2AAAApwAAAJ0AAACUAAAAjgABAIsACgCJABAAiAAV&#10;AIcAHQCHACUAhAAsAIIAMgB/ADgAfQA9AHsAQwB5AEgAeABOAHYAVAB1AFsAcwBjAHEAbgBvAHoA&#10;bQCJAGwAmgBqAK4AaQDMAGgA9gBnAP8AZQD/AGQA/wBjAP8AygAAALQAAAChAAAAkwAAAIkAAACC&#10;AAAAewAAAHgABQB2AAwAdQARAHQAGABzAB8AcgAlAHAALABuADIAbAA3AGoAPABpAEIAaABIAGYA&#10;TgBlAFUAYwBdAGIAZgBgAHIAXgCAAF0AkgBbAKUAWgC+AFkA6QBZAP8AWQD/AFgA/wBYAP8AuQAA&#10;AKIAAACQAAAAgwAAAHkAAABxAAAAbQAAAGkAAQBmAAkAZQAOAGQAEwBjABkAYwAgAGEAJgBgACwA&#10;XgAxAFwANwBbADwAWgBCAFgASABXAE8AVgBXAFQAYABTAGwAUQB5AFAAigBPAJ4ATgC0AE0A2gBN&#10;APsATQD/AE0A/wBNAP8AqgAAAJQAAACCAAAAdQAAAGsAAABkAAAAYAAAAF0AAABaAAUAWAAMAFcA&#10;EABWABUAVgAbAFUAIQBTACcAUgAsAFEAMQBPADcATgA9AE0AQwBMAEoASgBSAEkAWwBIAGYARgBz&#10;AEUAhABEAJcAQwCsAEIAyQBCAPEAQgD/AEMA/wBDAP8AngAAAIkAAAB4AwAAagQAAGEEAABaAwAA&#10;VQEAAFIAAABQAAIATgAJAE0ADQBMABEASwAXAEoAHABJACIASAAnAEcALQBFADIARAA4AEMAPgBC&#10;AEUAQQBNAD8AVgA+AGEAPQBuADsAfgA6AJEAOQCmADgAvwA4AOgAOAD/ADkA/wA5AP8AlQMAAIAH&#10;AABvCQAAYgoAAFgLAABRCgAATAgAAEkGAABHAwAARgAGAEQACwBDAA8AQgATAEEAGABBAB4APwAj&#10;AD4AKQA9AC4AOwA0ADoAOgA5AEEAOABJADcAUgA2AF0ANABqADMAegAyAIwAMQChADAAuAAvAN4A&#10;LwD5AC8A/wAwAP8AjAkAAHgMAABoDQAAXA4AAFIOAABLDgAARQ0AAEEMAAA/CgAAPggCAD0ECAA8&#10;AQ0AOwAQADoAFQA5ABoAOAAgADYAJQA1ACsANAAwADMANwAyAD4AMQBGAC8AUAAuAFoALQBnACsA&#10;dwAqAIkAKQCdACgAswAnANEAJwDyACcA/wAnAP8AhgwAAHIOAABjEAAAVhEAAE0RAABFEQAAQBAA&#10;ADwPAAA5DgAANw0AADYLBAA2CAoANQYOADQFEgAyBBcAMQUcADAFIgAvBSgALgYuAC0GNAArBjwA&#10;KgZEACkHTgAnB1kAJgdlACQHdQAjB4cAIgebACAGsAAgBssAHwXtAB8G/gAfB/8AgA4AAG0RAABe&#10;EgAAUhMAAEgTAABBEwAAOxMAADcSAAA0EQAAMhAAADAPAQAwDQYAMAsLAC8KEAAtChQALAsZACoL&#10;HwApCyUAKAwrACcMMgAmDDoAJAxDACMMTQAhDVgAIA1lAB4NdQAcDYgAGg2cABkNsQAYDMoAFwzr&#10;ABcN/AAYDP8AexEAAGkTAABaFQAAThYAAEUWAAA9FgAAOBUAADMVAAAwFAAALRMAACsSAAAqEAMA&#10;Kg8IACkODQAoDhEAJg4WACUPHQAkDyMAIw8pACEQMQAgEDkAHhBCAB0QTAAbEFgAGRBmABcQdgAV&#10;EIkAFBCeABIQswAREM4AERDuABIQ/gASEP8AdxMAAGUVAABXFwAASxgAAEIZAAA6GQAANBgAADAX&#10;AAAsFwAAKRYAACcVAAAmFAEAJRIEACMSCwAiEg8AIRIUACASGgAeEyAAHRMnABwTLgAaEzYAGRRA&#10;ABcUSgAWFFYAFBRkABIUdAARFIcAEBScAA4UsQANFMoADRTrAA4T/gAOE/8AcxUAAGEYAABTGgAA&#10;SBsAAD8bAAA3GwAAMhoAAC0aAAApGQAAJhgAACQYAAAiFwAAIBYBAB4WCAAdFg0AGxcSABoXFwAZ&#10;Fx0AGBgkABYYKwAVGDQAFBg9ABIZSAARGVQAEBliAA4ZcgANGYQADBmYAAoZrQAJGMYACRjnAAkY&#10;+gAKF/8AbxgAAF4aAABQHAAARR0AADwdAAA1HQAALx0AACocAAAmGwAAIxsAACEaAAAeGgAAHBoA&#10;ABobBQAYGwwAFhwQABUcFQAUHBsAExwiABIdKQARHTEAEB07AA4dRQANHlEADB5eAAoebQAJHoAA&#10;Bx6UAAUdqgADHcIAAx3mAAQc+AAFHP8AaxoAAFsdAABNHgAAQh8AADofAAAyHwAALR8AACgeAAAk&#10;HgAAIR0AAB4dAAAcHQAAGB4AABUfAgATIAkAEiEOABAhEgAQIRgADiEfAA4iJgANIi4ADCI3AAoi&#10;QQAJIk0AByJaAAUiaQADInwAASKRAAAiqAAAIcAAACHlAAAg+AAAIP8AZx0AAFcfAABKIQAAQCEA&#10;ADciAAAwIQAAKiEAACYgAAAiIAAAHx8AABwfAAAZIAAAFiEAABIjAgAQJAcADiYMAAwmEAALJhUA&#10;CiYcAAkmIgAIJioABiczAAQnPQADJ0kAASdWAAAnZgAAJ3kAACePAAAmpgAAJr8AACXkAAAl+QAA&#10;JP8AYyAAAFQiAABHIwAAPSQAADQkAAAuIwAAKCMAACQiAAAhIgAAHiEAABoiAAAXIwAAEyQAABAm&#10;AgAOKAcACyoLAAgrDgAGKxMABCsYAAIrHwABLCcAACwwAAAsOgAALEUAACxTAAAsYwAALHYAACyM&#10;AAArpAAAK74AACrkAAAq+gAAKf8AXyMAAFAlAABEJgAAOiYAADImAAArJgAAJiUAACMkAAAfJAAA&#10;GyQAABclAAAUJwAAESkAAA4rAgALLQYABy8LAAQwDgAAMBEAADEVAAAxHAAAMSMAADIsAAAyNgAA&#10;MkIAADJPAAAyXwAAMnIAADGJAAAxogAAMLwAADDkAAAv+wAAL/8AWicAAEwoAABAKQAANykAAC8p&#10;AAApKAAAJScAACEmAAAcJwAAGCgAABQqAAARLAAADi4AAAswAQAHMgUAAzQJAAA1DAAANg8AADcS&#10;AAA4GAAAOCAAADgoAAA4MgAAOT0AADlLAAA5WwAAOG4AADiFAAA3nwAAN7oAADbkAAA1/AAANf8A&#10;VSoAAEgsAAA9LAAANCwAAC0rAAAoKgAAJCkAAB4qAAAZKwAAFC0AABEvAAANMQAACjQAAAc2AAAC&#10;OAQAADoHAAA7CgAAPQ0AAD4QAABAFAAAQBsAAEAkAABALgAAQDkAAEBHAABAVgAAQGkAAECAAAA/&#10;mwAAPrcAAD3jAAA8/AAAPP8AUC8AAEMvAAA5LwAAMi8AACwtAAAnLAAAIC0AABovAAAVMQAAETMA&#10;AA02AAAJOAAABTsAAAA9AAAAQAEAAEEEAABDBwAARQsAAEYOAABIEQAAShYAAEoeAABKKAAASjQA&#10;AElCAABJUQAASWQAAEh7AABIlwAAR7QAAEbgAABF/AAARP8ASjMAAD8zAAA2MwAAMDEAACowAAAj&#10;MQAAHDMAABY1AAAROAAADTsAAAg+AAADQQAAAEMAAABGAAAASAAAAEoAAABMBAAATgcAAE8LAABR&#10;DgAAVBIAAFUZAABVIgAAVC4AAFQ8AABUSwAAU14AAFN0AABSkAAAUa4AAFDXAABP+wAATv8ARTcA&#10;ADw3AAA1NgAALzQAACY1AAAeNwAAFzoAABE9AAAMQQAAB0QAAABIAAAASgAAAE0AAABQAAAAUwAA&#10;AFUAAABXAAAAWAIAAFsGAABdCwAAXw4AAGITAABiGwAAYicAAGI0AABhRQAAYFcAAGBtAABfiQAA&#10;XacAAFzMAABa+AAAWf8AQTwAADo7AAA0OQAAKjoAACE8AAAYQAAAEUMAAAxHAAAGSwAAAE8AAABT&#10;AAAAVgAAAFkAAABcAAAAXwAAAGEAAABjAAAAZQAAAGcBAABqBQAAbQoAAHAOAABzFQAAciAAAHIt&#10;AABxPQAAcE8AAG9lAABugAAAbZ8AAGvBAABp8QAAaP8AP0AAADk+AAAuPwAAJEIAABpGAAASSgAA&#10;DE8AAARUAAAAWAAAAF0AAABhAAAAZQAAAGgAAABrAAAAbgAAAHEAAABzAAAAdQAAAHgAAAB7AAAA&#10;fgMAAIEKAACFDwAAhxcAAIYkAACFNAAAhEYAAIJdAACBdgAAf5YAAH62AAB85wAAev8AP0QAADNF&#10;AAAoSAAAHUwAABNSAAAMVwAAA10AAABjAAAAaAAAAG0AAABxAAAAdgAAAHoAAAB+AAAAgQAAAIMA&#10;AACGAAAAiQAAAIsAAACOAAAAkgAAAJUBAACZCQAAnhAAAJ4aAACdKQAAnDwAAJpSAACYbAAAlosA&#10;AJSqAACS1AAAkPoAOEsAACxOAAAgUwAAFVkAAA1gAAADZwAAAG4AAAB0AAAAegAAAIAAAACEAAAA&#10;igAAAI4AAACSAAAAlQAAAJcAAACaAAAAnQAAAKAAAACjAAAApwAAAKsAAACvAAAAtAkAALgQAAC3&#10;HgAAtTAAALNGAACxYAAAr34AAKygAACrwQAAqe4AMVUAACRbAAAYYQAADmkAAAVxAAAAeQAAAIEA&#10;AACIAAAAjwAAAJQAAACaAAAAnwAAAKQAAACoAAAAqQAAAKwAAACvAAAAswAAALUAAAC5AAAAvQAA&#10;AMEAAADGAAAAywAAANEKAADTFAAA0SUAANA7AADNVAAAynEAAMiSAADFswAAw94AKWIAABxpAAAR&#10;cQAAB3sAAACEAAAAjQAAAJUAAACdAAAAowAAAKkAAACvAAAAtAAAALkAAAC8AAAAvgAAAMIAAADF&#10;AAAAyAAAAMwAAADQAAAA1AAAANoAAADfAAAA5AAAAOoAAADuDAAA7RoAAOwvAADqSQAA6GUAAOaG&#10;AADkpQAA4sYA/wAAAP8AAAD/AAAA/AABAPwACAD+AA4A/wAUAP8AHQD/ACYA/wAwAP8AOgD/AEIA&#10;/wBJAP4AUAD7AFYA+QBcAPYAYgD0AGgA8gBvAPAAdgDtAH8A6gCJAOcAlQDkAKMA4AC1ANsA0ADV&#10;APYAygD/ALYA/wCoAP8AnwD/AJoA/wCWAP8A/wAAAPsAAAD2AAAA8wAAAPMAAAD2AAkA+gAOAP0A&#10;FgD7ACAA9wAqAPIAMwDtADsA6QBDAOYASQDiAE8A3gBVANsAWwDWAGAA0gBnAM8AbgDMAHYAyQCA&#10;AMYAjADCAJoAvwCqALsAwQC4AOkAtgD/AKcA/wCaAP8AkgD/AI0A/wCKAP8A+gAAAPEAAADqAAAA&#10;5wAAAOcAAADkAAEA4AALANsAEQDaABoA2wAjANEALADKADQAxgA7AMIAQgC/AEgAvABOALoAUwC4&#10;AFkAtgBfALMAZgCxAG4ArgB3AKwAgwCpAJEApgChAKMAtQCgANgAngD7AJUA/wCLAP8AhQD/AIAA&#10;/wB+AP8A7wAAAOMAAADaAAAA0wAAAMYAAAC/AAAAuQAGALcADgC0ABQAtAAdALMAJQCuAC0AqwA0&#10;AKcAOwCkAEEAoQBGAJ8ATACdAFEAmwBXAJkAXgCXAGUAlQBuAJMAeQCQAIcAjgCXAIwAqQCJAMQA&#10;iADvAIUA/wB8AP8AdgD/AHMA/wByAP8A4AAAANAAAADGAAAAtgAAAKkAAAChAAAAnQABAJkACgCY&#10;ABAAmAAWAJcAHgCUACYAkQAtAI8ANACMADoAigA/AIgARQCHAEoAhQBQAIMAVgCBAF4AgABmAH4A&#10;cQB8AH0AeQCNAHcAoAB1ALYAcwDfAHIA/wBuAP8AaQD/AGcA/wBlAP8AzAAAAL4AAACrAAAAnQAA&#10;AJMAAACKAAAAhQAAAIIABQCAAA0AfwARAH8AGACAACAAfQAmAHoALQB3ADMAdQA4AHQAPgByAEMA&#10;cABJAG8ATwBtAFYAbABeAGoAaABoAHUAZwCEAGUAlgBkAKsAYgDJAGEA9gBgAP8AXAD/AFsA/wBa&#10;AP8AvQAAAKkAAACXAAAAiQAAAH4AAAB4AAAAcwAAAG8AAQBtAAkAbAAOAGsAEwBrABkAagAgAGgA&#10;JgBmACwAZQAyAGMANwBiADwAYABCAF8ASABdAE8AXABXAFoAYQBZAG0AVwB7AFYAjgBVAKIAUwC7&#10;AFIA6QBSAP8AUAD/AE8A/wBPAP8ArQAAAJgAAACGAAAAeAAAAG4AAABnAAAAYwAAAGAAAABdAAUA&#10;XAALAFsAEABbABUAWwAbAFoAIQBYACYAVgAsAFQAMQBTADYAUgA8AFEAQgBPAEkATgBRAE0AWwBL&#10;AGYASgB0AEkAhQBIAJkARwCxAEYA2ABGAPwARQD/AEUA/wBFAP8AnwAAAIkAAAB4AAAAbAAAAGIA&#10;AABbAAAAVgAAAFMAAABRAAIATwAIAE8ADQBOABEATgAWAE0AHABMACEASgAmAEkALABIADEARwA3&#10;AEUAPQBEAEQAQwBMAEIAVQBAAGAAPwBuAD4AfgA9AJIAPACpADsAxwA7APMAOwD/ADsA/wA8AP8A&#10;kwAAAH4AAABuAAAAYQAAAFgAAABRAAAATAAAAEkAAABHAAAARQAFAEQACwBDAA4AQwASAEMAFwBC&#10;AB0AQAAiAD8AJwA+ACwAPQAyADsAOAA6AD8AOQBHADgAUAA3AFsANQBoADQAeAAzAIwAMgCiADEA&#10;vAAxAOcAMQD/ADIA/wAzAP8AiQAAAHYDAABmBQAAWQcAAFAHAABJBgAAQwUAAEADAAA+AQAAPAAD&#10;ADsACAA6AA0AOgAQADkAFAA5ABkANwAeADYAIwA1ACgANAAuADMANAAyADsAMABDAC8ATAAuAFcA&#10;LQBkACwAcwArAIcAKgCcACkAtQApANwAKQD7ACkA/wAqAP8AgQQAAG4IAABfCgAAUwsAAEoLAABC&#10;CwAAPQoAADkJAAA2CAAANQUAADQCBgAzAAoAMgAOADEAEQAxABUAMAAaAC8AHwAuACQALAAqACsA&#10;MAAqADcAKQA/ACgASQAnAFQAJgBgACQAbwAjAIIAIgCXACEArgAhAMwAIQDzACEA/wAiAP8AewkA&#10;AGgMAABaDQAATg4AAEUOAAA9DgAAOA0AADMNAAAwDAAALgsAAC0JAwAtBggALAQMACsCDwAqARIA&#10;KQEXACgBHAAnACEAJgAnACUALQAkADQAIwE9ACIBRgAhAVEAHwFdAB4BbAAcAX8AGwCUABoAqgAa&#10;AMUAGgDrABkA/wAaAP8AdQwAAGQOAABVDwAAShAAAEAQAAA5EAAAMxAAAC8PAAAsDgAAKQ4AACcN&#10;AQAnDAUAJwoKACYIDQAlBxAAJAYUACIGGQAhBh8AIAckAB8HKwAeBzIAHQc6ABwIRAAaCE8AGQhc&#10;ABcIawAWCH0AFQeRABQHpwATBr8AEgXkABIF+gASBf8AcQ4AAF8QAABREQAARhIAAD0SAAA2EgAA&#10;MBIAACsRAAAoEQAAJRAAACMQAAAiDgQAIQ0HACEMCwAgCw4AHwsSAB0LFwAcDBwAGwwiABoMKQAZ&#10;DDEAGAw5ABYNQwAVDU8AEw1cABINawAQDX4ADw2SAA4NpwANDL4ADQzgAA0M9QANDP8AbRAAAFwR&#10;AABOEwAAQxQAADoUAAAyFAAALRQAACgTAAAlEwAAIhIAACARAAAeEQMAHBAFABwPCAAbDwwAGg4Q&#10;ABkPFAAXDxoAFg8hABUQKAAUEDAAEhA5ABEQRAAQEFAADhBdAA0QawAMEHwACxCQAAkQpQAIELwA&#10;BxDfAAcQ9AAHD/8AaREAAFgUAABLFQAAQBYAADcWAAAwFgAAKhYAACYVAAAiFQAAHxQAAB0TAAAa&#10;EwIAGRIEABcSBgAWEgoAFRIOABQSEgASEhgAERMeABETJQAQEy4ADhM3AA0UQAAMFEsACxRYAAkU&#10;ZwAHFHgABhSNAAQUowADE7sAAhPdAAES9AACEv8AZRMAAFUWAABIFwAAPRgAADQYAAAtGAAAKBgA&#10;ACMXAAAgFwAAHRYAABoVAAAYFQIAFhUEABQVBQASFggAERYNABAXEAAOFxUADhcbAA0XIgAMFykA&#10;CxgyAAkYPAAHGEcABRhUAAQYYwACGHUAARiLAAAXoQAAF7kAABfdAAAW9QAAFv8AYRYAAFIYAABF&#10;GgAAOxoAADIaAAArGgAAJRoAACEZAAAeGAAAGxgAABgXAAAWFwIAFBcDABIYBQAQGQcADhsLAAwb&#10;DwALGxMAChsYAAgcHwAHHCYABRwvAAQcOAACHEQAAB1RAAAdYAAAHXIAAByIAAAcoAAAG7kAABve&#10;AAAa9gAAGv8AXhgAAE8aAABCHAAAOBwAAC8dAAApHAAAIxwAAB8bAAAcGgAAGRkAABcZAQAUGQIA&#10;EhoDABAbBAAOHQcADB4LAAkfDgAGIBEABSAWAAMgHAABISMAACErAAAhNQAAIUAAACFOAAAhXQAA&#10;IW8AACGGAAAgngAAILgAAB/eAAAe+AAAHv8AWhsAAEsdAAA/HgAANR8AAC0fAAAnHgAAIh0AAB4d&#10;AAAbHAAAGBsAABUbAAASHAAAEB0CAA4fBAAMIQYACSIKAAUjDQACJBAAACUTAAAlGQAAJiAAACYo&#10;AAAmMgAAJj0AACZKAAAmWgAAJmwAACaDAAAlnAAAJbcAACTfAAAj+QAAI/8AVR4AAEcgAAA8IQAA&#10;MiEAACshAAAlIAAAIB8AAB0eAAAaHQAAFh4AABMeAAAQIAAADiEAAAwjAgAIJQUABScJAAAoCwAA&#10;Kg4AACsRAAAsFgAALB0AACwlAAAsLgAALDoAACxHAAAsVgAALGkAACyAAAArmgAAKrUAACnfAAAp&#10;+wAAKP8AUSIAAEQjAAA4JAAALyQAACgjAAAjIgAAHyEAABwgAAAXIAAAEyEAABAjAAAOJAAACyYA&#10;AAgoAAAEKgQAACwHAAAuCQAAMAwAADEPAAAzEwAAMxkAADMhAAAzKgAAMzUAADNDAAAzUgAAM2UA&#10;ADJ7AAAylwAAMbMAADDeAAAv+wAALv8ATCUAAD8mAAA1JwAALSYAACclAAAiJAAAHiMAABkjAAAU&#10;JAAAESYAAA4oAAALKgAABywAAAMvAAAAMQIAADMEAAA1BwAANwoAADkNAAA6EAAAOxUAADsdAAA7&#10;JgAAOzEAADs+AAA7TgAAO2AAADp3AAA5kgAAOLAAADfbAAA2/AAANf8ARykAADsqAAAyKgAAKykA&#10;ACUnAAAhJgAAGycAABUoAAARKgAADiwAAAovAAAGMQAAATQAAAA2AAAAOAAAADsBAAA9BAAAPwcA&#10;AEEKAABDDgAARREAAEUYAABFIQAARSwAAEQ5AABESAAARFsAAENxAABCjQAAQasAAEDSAAA/+gAA&#10;Pv8AQi0AADguAAAvLQAAKSsAACQqAAAdKgAAFywAABEuAAANMQAACTQAAAQ3AAAAOgAAADwAAAA/&#10;AAAAQQAAAEQAAABGAAAASAMAAEoHAABMCwAATg4AAFATAABQHAAAUCcAAE80AABPQwAAT1UAAE5q&#10;AABNhgAATKQAAErKAABJ+AAASP8APjIAADUxAAAuLwAAKS4AACAuAAAZMQAAEjMAAA43AAAJOgAA&#10;Aj0AAABAAAAARAAAAEcAAABJAAAATAAAAE8AAABRAAAAUwAAAFUBAABYBgAAWgsAAF0OAABfFQAA&#10;XiAAAF4sAABdPAAAXE4AAFtjAABafgAAWJ0AAFfAAABV8gAAVP8AOjYAADM0AAAtMgAAJDMAABs2&#10;AAATOQAADj0AAAhBAAAARQAAAEkAAABMAAAAUAAAAFMAAABWAAAAWQAAAFsAAABdAAAAYAAAAGIA&#10;AABlAAAAaAUAAGsLAABvEAAAbxgAAG4lAABtNAAAbUYAAGtbAABqdQAAaJQAAGa2AABk6QAAYv8A&#10;ODkAADI3AAAoOQAAHjsAABU/AAAORAAAB0kAAABNAAAAUgAAAFYAAABaAAAAXgAAAGIAAABlAAAA&#10;aAAAAGsAAABtAAAAcAAAAHMAAAB2AAAAeQAAAH0EAACBCwAAhREAAIQdAACCLAAAgD4AAH5UAAB+&#10;awAAe4oAAHqqAAB31gAAdf0AOD0AACw+AAAiQQAAF0YAAA9LAAAHUQAAAFcAAABcAAAAYgAAAGYA&#10;AABrAAAAbwAAAHQAAAB4AAAAewAAAH4AAACAAAAAgwAAAIYAAACKAAAAjQAAAJEAAACWAwAAmwwA&#10;AJ0TAACbIQAAmjMAAJdJAACUYgAAk38AAJCgAACOxQAAjPMAMUQAACVIAAAaTQAAEFMAAAhaAAAA&#10;YQAAAGgAAABuAAAAdAAAAHkAAAB/AAAAhAAAAIkAAACNAAAAkQAAAJMAAACWAAAAmQAAAJ0AAACg&#10;AAAApAAAAKgAAACsAAAAsgMAALcNAAC3FwAAtSgAALI+AACwVgAArHMAAKqUAACptAAApeUAKk8A&#10;AB5UAAASWwAACmIAAABqAAAAcwAAAHsAAACCAAAAiQAAAI4AAACUAAAAmgAAAJ8AAACkAAAApgAA&#10;AKkAAACtAAAAsAAAALMAAAC3AAAAuwAAAMAAAADFAAAAywAAANEEAADVDgAA0x0AANAyAADNSwAA&#10;ymYAAMaHAADCqQAAwcsAIlsAABZiAAAMawAAAXQAAAB9AAAAhwAAAJAAAACXAAAAngAAAKQAAACr&#10;AAAAsQAAALYAAAC6AAAAvAAAAMAAAADEAAAAyAAAAMsAAADPAAAA1AAAANoAAADgAAAA5gAAAOsA&#10;AADxBgAA8BMAAO4nAADsPwAA6lsAAOd6AADkmwAA4LsA/wAAAPsAAAD2AAAA8wAAAPQABQD2AAwA&#10;+gARAP8AGQD/ACIA/wAsAP8ANQD/AD0A/wBFAPwATAD6AFIA9wBYAPUAXgDzAGQA8QBqAO4AcgDs&#10;AHoA6QCFAOUAkQDhAKAA3QCyANgAzgDSAPYAwQD/AK0A/wCeAP8AlgD/AJAA/wCMAP8A+gAAAPIA&#10;AADsAAAA6QAAAOkAAADsAAUA8gAMAPgAEgD3ABsA9QAlAPAALgDrADcA5gA+AOIARQDdAEsA2ABQ&#10;ANMAVgDQAFwAzQBiAMoAagDIAHIAxQB8AMIAiAC+AJYAugCoALcAvwC0AOgArgD/AJ0A/wCQAP8A&#10;iAD/AIMA/wCAAP8A8AAAAOUAAADeAAAA2gAAANsAAADcAAAA2AAHANEADgDRABUA0gAeAMsAJwDF&#10;AC8AwAA3AL0APQC6AEQAtwBJALUATwCyAFUAsABbAK4AYQCsAGkAqQBzAKcAfwCkAI0AoQCeAJ4A&#10;sgCbANUAmQD8AIwA/wCCAP8AewD/AHYA/wB0AP8A4gAAANMAAADKAAAAxwAAALwAAAC2AAAAsAAB&#10;AK8ACwCsABEArQAYAK0AIACoACgApAAvAKAANgCdADwAmwBCAJkARwCXAE0AlQBTAJMAWQCRAGEA&#10;jwBqAIwAdQCKAIMAiACUAIYApwCDAMIAggDwAHwA/wBzAP8AbQD/AGoA/wBoAP8AzwAAAMEAAAC5&#10;AAAArQAAAKAAAACYAAAAlAAAAJEABgCQAA0AkAASAI8AGQCOACEAiwAoAIgALwCGADUAhAA6AIIA&#10;QACAAEUAfgBLAHwAUgB6AFkAeABiAHYAbAB0AHkAcgCJAHEAnQBvALQAbQDfAGwA/wBlAP8AYAD/&#10;AF4A/wBcAP8AvgAAALEAAACgAAAAkgAAAIkAAACCAAAAfAAAAHoAAQB4AAkAdwAOAHgAFAB3ABoA&#10;dAAhAHIAJwBwAC0AbgAzAGwAOABrAD4AaQBEAGgASgBmAFEAZABaAGMAZABhAHAAXwB/AF4AkwBd&#10;AKkAXADIAFsA9wBXAP8AVAD/AFIA/wBRAP8AsAAAAJ8AAACNAAAAfwAAAHQAAABuAAAAagAAAGYA&#10;AABlAAQAYwALAGMAEABjABUAYwAbAGEAIQBfACcAXQAsAFwAMgBaADcAWQA9AFcAQwBWAEsAVQBT&#10;AFMAXABSAGgAUAB3AE8AiQBOAJ8ATQC6AEwA6QBLAP8ASQD/AEcA/wBHAP8AogAAAI0AAAB8AAAA&#10;bgAAAGUAAABeAAAAWQAAAFcAAABVAAEAVAAHAFMADQBTABEAVAAWAFIAGwBRACEATwAmAE4AKwBM&#10;ADEASwA3AEoAPQBJAEQARwBMAEYAVgBEAGEAQwBwAEIAgQBBAJcAQACvAD8A1wA/AP8APgD/AD0A&#10;/wA+AP8AlAAAAH8AAABvAAAAYwAAAFkAAABRAAAATQAAAEoAAABIAAAARwAEAEcACgBGAA4ARgAR&#10;AEcAFgBFABwARAAhAEIAJgBBACsAQAAxAD4ANwA9AD4APABHADoAUAA5AFsAOABpADcAegA2AI8A&#10;NQCnADUAxgA0APUANAD/ADQA/wA1AP8AiAAAAHQAAABlAAAAWAAAAE8AAABIAAAAQwAAAD8AAAA9&#10;AAAAPAACADwABwA7AAwAOwAPADsAEgA6ABcAOQAcADcAIQA2ACYANQAsADQAMgAzADkAMQBBADAA&#10;SwAvAFYALgBjAC0AcwAsAIgALACgACsAuwArAOoAKwD/ACsA/wAsAP8AfwAAAGwAAABdAQAAUQIA&#10;AEgDAABAAwAAOwIAADcAAAA0AAAAMwAAADIABQAyAAkAMgANADEAEAAxABMAMAAYAC8AHQAtACIA&#10;LAAoACsALgAqADUAKQA9ACgARgAnAFEAJgBeACUAbgAkAIIAIwCZACMAswAiAN4AIgD/ACMA/wAk&#10;AP8AdwAAAGUEAABWBgAASwcAAEIIAAA6CAAANQcAADAGAAAtBQAALAMAACsAAwAqAAcAKQALACkA&#10;DgApABEAKAAVACcAGQAmAB4AJQAkACQAKgAjADEAIgA5ACEAQwAgAE4AHwBaAB4AaQAdAHwAHACT&#10;ABsArAAbAM0AGwD2ABsA/wAcAP8AcAUAAF8IAABRCgAARgsAAD0LAAA1CwAAMAsAACsKAAAoCQAA&#10;JQgAACQHAgAjBAYAIwIJACIBDAAiAA8AIQASACAAFgAfABsAHgAgAB0AJgAcAC4AGwA2ABoAPwAZ&#10;AEoAGABXABcAZgAWAHgAFQCPABUApgAUAMMAFADuABQA/wAVAP8AawgAAFsLAABNDAAAQg0AADkN&#10;AAAxDQAALA0AACcNAAAjDAAAIQwAAB8LAQAeCgUAHQgIAB0GCwAcBQ0AHAQQABsEFAAZBBgAGQQe&#10;ABgEIwAXBCsAFgQzABUEPAAUBEcAEwNUABIDYwARA3UAEAKKABABogAPALwADwDlAA8A/gAQAP8A&#10;ZwsAAFcNAABJDgAAPg8AADUPAAAuDwAAKA8AACQOAAAgDgAAHQ4AABsNAQAZDQQAGAwHABgLCQAX&#10;CQwAFwkOABYJEgAVCRYAFAkbABMJIQASCSgAEgkwABEJOgAQCUUADwlSAA4JYQANCXMADAiIAAsI&#10;nwAKB7cACgbbAAoF9gAKBP8AYw0AAFMOAABGEAAAOxEAADIRAAArEQAAJRAAACEQAAAdEAAAGg8A&#10;ABgPAQAWDgQAFQ4HABQNCQATDQsAEwwNABIMEAARDBQAEAwZABAMHwAPDCcADg0vAA0NOQAMDUUA&#10;Cw1RAAkNYAAIDXEABg2GAAUNnQAEDLQAAwzSAAIM8QACC/8AXw4AAFAQAABDEQAAOBIAAC8SAAAo&#10;EgAAIxIAAB4RAAAbEQAAGBEAABUQAgAUEAUAEhAHABEPCQAQDwoAEA4MAA4ODgAODxIADQ8XAAwQ&#10;HQAMECQAChAsAAkQNgAIEEEABhBOAAUQXQADEG8AARCEAAAQnAAAD7QAAA7UAAAO8wAADv8AXBAA&#10;AE0SAABAEwAANhQAAC0UAAAmFAAAIRMAABwTAAAZEgAAFhIAABQRAwASEQYAEREIABAQCgAOEAsA&#10;DRELAAwRDQALEhEAChIVAAkSGgAIEiEABhMpAAUTMwADEz4AAhNLAAATWgAAE2wAABOCAAASmwAA&#10;ErQAABHXAAAR9QAAEf8AWBIAAEkUAAA9FQAAMxYAACsWAAAkFQAAHxUAABoUAAAXFAAAFBMBABMS&#10;BAAREgcAEBIJAA4SCQANEgkACxMKAAkUDQAHFQ8ABhYTAAQWGAADFh8AAhYnAAAXMAAAFzsAABdI&#10;AAAXWAAAF2oAABaAAAAWmQAAFbQAABXZAAAU9wAAE/8AVRQAAEYWAAA6FwAAMBgAACgYAAAiFwAA&#10;HRYAABkWAAAWFQAAExQDABITBgAQEwcADxMHAA0UBwALFQgACRYJAAYYDAADGg4AARoRAAAaFgAA&#10;GxwAABskAAAbLQAAGzgAABtGAAAcVQAAG2cAABt9AAAblwAAGrMAABnbAAAY+QAAF/8AURYAAEMY&#10;AAA3GQAALhoAACYaAAAgGQAAGxgAABgXAAAVFgEAExUFABEVBAAPFQQADRYEAAsXBQAJGQYABhoI&#10;AAIcCgAAHg0AACAQAAAgEwAAIBkAACAhAAAhKgAAITUAACFCAAAhUgAAIGQAACB6AAAflQAAH7EA&#10;AB7bAAAd+gAAHP8ATRkAAD8bAAA0HAAAKxwAACQcAAAeGwAAGhoAABcYAAAUFwIAEhcCABAYAQAN&#10;GQEACxoCAAgcAwAFHQQAAh8GAAAhCAAAIwsAACUOAAAmEQAAJhYAACYeAAAnJwAAJzIAACc/AAAm&#10;TgAAJmAAACZ3AAAlkgAAJK8AACPaAAAi+wAAIf8ASB0AADweAAAxHwAAKB4AACIeAAAdHAAAGRsA&#10;ABYaAAASGgAAEBsAAA0cAAALHQAACB8AAAQhAAABIwIAACUEAAAnBgAAKQkAACwMAAAuDwAALhMA&#10;AC4aAAAuIwAALi4AAC47AAAuSgAALVwAAC1yAAAsjgAAK6wAACrUAAAp+wAAKP8ARCAAADghAAAu&#10;IQAAJiEAACAgAAAcHgAAGB0AABQdAAAQHgAADh8AAAshAAAHIwAAAyUAAAAnAAAAKQAAACwBAAAu&#10;AwAAMAYAADMKAAA1DQAANhEAADYXAAA2HwAANikAADY2AAA2RQAANVcAADVtAAA0iQAAMqgAADHP&#10;AAAw+gAAL/8APyQAADQkAAArJAAAJCMAAB8hAAAbIAAAFiAAABEhAAAOIwAACiUAAAYoAAACKgAA&#10;AC0AAAAvAAAAMgAAADQAAAA3AAAAOQMAADsGAAA+CgAAQA4AAEESAABBGgAAQCUAAEAxAABAQAAA&#10;P1IAAD5nAAA9ggAAPKIAADrHAAA5+AAAOP8AOigAADAoAAApJwAAIyUAAB8jAAAYJAAAEiUAAA4o&#10;AAAKKgAABS0AAAAwAAAAMwAAADYAAAA4AAAAOwAAAD4AAABAAAAAQgAAAEUCAABHBgAASgoAAE0O&#10;AABNFQAATB8AAEwrAABLOgAASkwAAElhAABIfAAAR5sAAEW/AABD8wAAQv8ANiwAAC0rAAAnKQAA&#10;IycAABsoAAAUKgAADi0AAAowAAAEMwAAADcAAAA6AAAAPQAAAEAAAABDAAAARgAAAEgAAABLAAAA&#10;TQAAAFAAAABTAQAAVgYAAFkLAABbEAAAWxkAAFolAABZNAAAWEYAAFdaAABVdAAAVJMAAFK1AABQ&#10;6gAAT/8AMzAAACwuAAAnLAAAHi0AABYvAAAQMgAACjYAAAM6AAAAPwAAAEIAAABGAAAASQAAAEwA&#10;AABPAAAAUgAAAFUAAABYAAAAWgAAAF0AAABgAAAAYwAAAGcGAABrDAAAbBIAAGseAABrLAAAaT0A&#10;AGdSAABmagAAZIkAAGGrAABf3AAAXf8AMTMAACwxAAAiMgAAGTUAABE5AAAKPQAAAkIAAABHAAAA&#10;TAAAAFAAAABUAAAAWAAAAFsAAABfAAAAYgAAAGUAAABoAAAAawAAAG4AAABxAAAAdQAAAHkAAAB9&#10;BgAAgg0AAIIWAACAJAAAfjUAAHxJAAB7YQAAeH8AAHafAABzxgAAcPcAMTYAACY4AAAcOwAAEkAA&#10;AAtFAAACSwAAAFEAAABWAAAAWwAAAGAAAABlAAAAaQAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAA&#10;AIIAAACFAAAAiQAAAI4AAACTAAAAmAYAAJwOAACbGgAAmCsAAJZAAACSWQAAkXMAAI2VAACLtQAA&#10;iOgAKz4AACBBAAAVRwAADU0AAAJUAAAAWwAAAGEAAABoAAAAbgAAAHMAAAB5AAAAfgAAAIMAAACI&#10;AAAAjAAAAI8AAACSAAAAlQAAAJkAAACdAAAAoQAAAKUAAACqAAAAsAAAALcHAAC4EQAAtSEAALI1&#10;AACvTQAAqmkAAKiIAACmqAAAotEAI0gAABhOAAAOVAAABFwAAABkAAAAbQAAAHUAAAB8AAAAgwAA&#10;AIkAAACPAAAAlQAAAJsAAACgAAAAowAAAKYAAACpAAAArQAAALEAAAC1AAAAuQAAAL4AAADEAAAA&#10;ygAAANIAAADaCgAA1hYAANIpAADOQQAAylwAAMV8AADCnQAAwb0AHFUAABFcAAAHZQAAAG4AAAB3&#10;AAAAfwAAAIgAAACQAAAAmAAAAJ8AAAClAAAArQAAALMAAAC4AAAAugAAAL4AAADCAAAAxgAAAMoA&#10;AADOAAAA0wAAANoAAADgAAAA5wAAAO0AAADzAAAA9A4AAPIeAADvNgAA7FEAAOhuAADkkAAA37EA&#10;AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0&#10;Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9&#10;foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TG&#10;x8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////&#10;/////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8R&#10;EhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZ&#10;W1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gi&#10;o6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr&#10;7O3u8PHy9PX29/n6+/z+//////////////////////////////////////////////////////8A&#10;AAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2&#10;Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+&#10;gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbH&#10;yMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////&#10;////////////////////////////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwd&#10;Hh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVW&#10;V1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6P&#10;kJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfI&#10;ycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21m&#10;dDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAkK&#10;CwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJD&#10;REVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8&#10;fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1&#10;tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u&#10;7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYW&#10;FxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNE&#10;RUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKz&#10;tba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl&#10;5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYG&#10;BwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkp&#10;KissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5&#10;fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS&#10;0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb2&#10;9/f4+Pn5+vv7/Pz9/f7+//+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnM&#10;snSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FV&#10;Rf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/&#10;pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06ua&#10;idyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSq&#10;w6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7D&#10;XlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO&#10;/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyl&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2&#10;t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlry&#10;xGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6&#10;GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72m&#10;ecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw&#10;5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+x&#10;QyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3&#10;oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJs&#10;hte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/&#10;u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3L&#10;sZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6&#10;cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mJQb/pDAO/6c6GP+yQyL/vEsy&#10;/8NURfzGXVrxyGRx48Zqh9bAb5vLuHKswrF0urutd8S0qXvNq6N/1KKehduZmo7hmZqO4ZmajuGZ&#10;mo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4f+m&#10;JQb/pTAO/6g6F/+zQyL/vksx/8VURfnJXFvvzWNx48xpiNXGbZzJv3CuvbZyurSwdcOrqnjKoqV8&#10;0ZmhgdiQnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd&#10;kJ2J3ZCdid2QnYndkJ2J3f+mJQb/pTAO/6o6F/+1QyL/wEsx/chTRfbNW1vt0WFy4dBnidHLa53C&#10;wG6ttrdxuKyxc8GjrHbImqh5zpKkftSJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Img&#10;hdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2P+nJQb/pTAO/6s6F/+2QyH/wUsx+stS&#10;RPPRWlrq2WBy3tZlicvMapy7wW2rr7lwtqW0cr6cr3TElKt3youne8+EpIHUhKSB1ISkgdSEpIHU&#10;hKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1P+nJQb/&#10;pjAO/606Fv+4QiH+xEow985SRPDWWFrn4F5y1tpkiMTNaZq0w2yoqLtvsp62cLqWsnLAjq52xoaq&#10;esp/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/&#10;zn+nf85/p3/Of6d/zv+oJQb/pzAO/645Fv+6QiD7xkov9NNRQ+vdV1rj5lxxzttkh73PaZiuxWul&#10;or5ur5i5b7aQtXG8iLF0wYGueMV7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7&#10;rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yf+oJAb/pzAN/7A5Ff+9Qh/3yUov79hQQubj&#10;VVnc6Ftwxt1jhbbRaJWnyGuhnMFtqpO8b7GKuXG2hLV0u32yd793sHzCd7B8wnewfMJ3sHzCd7B8&#10;wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wv+pJAX/qDAN&#10;/7M5FP7AQh7zzUot6d1PQOHpU1nT6ltvv99jgq/TZ5Ghy2qdlsVtpY3Ab6uGvXGwf7pztXq3d7h0&#10;tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1&#10;e7t0tXu7dLV7u/+qJAX/qS8N/7Y4E/nEQR3t0kkr4uNNQNvvUljK7Vptt+Fif6jWZ42bz2qXkclt&#10;n4jFb6WCwnGpe790rXa9d7Bxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uz&#10;cbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s/+rJAX/qy8N/7o4EvPJQRvk2kko2OhMQM7zUVfA&#10;71lrruRheqDcZ4aU1GuQi89ul4TMcJx9yXOgeMZ1o3PEeKZuwnypbsJ8qW7CfKluwnypbsJ8qW7C&#10;fKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qf+tJAX/sC8L+8A4&#10;D+rQQRfa4kYozO5MQcP5UFW181hmpelhdJfhZ36N22uGhddvjH/UcpF60XWUdc94l3HNe5pszH6c&#10;bMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxs&#10;zH6cbMx+nP+vIwT/ti0J8cg2DN3cPRPN6kYqwfZLQLb/T1Gq91hgm+9ha4/oaHSF5G17f+BxgHne&#10;dIN13HiGctp7iW7Yfotr1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aC&#10;jWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjf+xIwT6vywG49QvB87mOxbB80UrtP9JPaj/Tkye/VdY&#10;kfZhYYbxaWl/7W9ueep0cnXod3Vx53p3buV9eWvkgHtp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp&#10;44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfP+1IgPryyIC0OMnB8Lx&#10;Ohm0/kIqpv9GOZv/TUWS/1ZPhv5iVn76alx393Bgc/V1Y2/zeGVt8nxnavF/aGjwgmpm74VrZu+F&#10;a2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr&#10;Zu+Fa/bCGwHU3xEBwu8mC7X8Ohqn/z4nmf9EM43/Sz2F/1VFfP9hS3X/ak9w/3BSbP91VGr+eVZo&#10;/XxXZvx/WGT8glpj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7&#10;hltj+4ZbY/uGW2P7hltj+4ZbY/uGW9TPCgDE7RICtfsmDaj/NhmZ/zsjjP9BLID/SjR4/1M6cf9f&#10;P2z/aUNo/29FZf90R2P/d0hi/3tJYf9+Sl//gUpe/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RL&#10;Xv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES/+fIgX/nS0M/544Ff+oQR7/&#10;sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5&#10;voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+Ks&#10;dYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr&#10;/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+f&#10;IgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiM&#10;v7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnY&#10;pHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZT&#10;PP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/&#10;nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qD&#10;kcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZ&#10;zpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4&#10;XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M&#10;/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3&#10;f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/&#10;psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7&#10;tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/584&#10;Ff+qQB7/s0kr/7lSPP+7XE/6umVk7bhteOGwc4vVqHmczJ99qsWXgbW/kYW+uoyJxbaHj8yyg5bS&#10;r4Gg1qd+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOn&#10;fqLTp36i0/+fIgX/ni0M/6A3FP+rQB7/tEkr/7tSPP+9W1D6vmRk7LxseeC1co3TrXeeyqR6rcKc&#10;frm8loLDt5CHyrKLjNKuh5XYpoOd2qGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh&#10;1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1f+gIgX/ni0M/6E3FP+sQB3/tkgr/71RPP/AWlD6wWNl&#10;7MFqet65cI/SsXWhyKh4sMChe7y5m3/HtJaEz7CUjdWrkZfaoImc3JqIoNeaiKDXmoig15qIoNea&#10;iKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig1/+gIgX/ni0M/6I3FP+t&#10;QB3/t0gq/79RPP/CWlD5xGJl68Vpe96+bpDRtnOjxq52s76necC4o3/JtKGGz6ycjdWjlpTampGc&#10;3JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y&#10;lY6f2P+gIgX/ny0M/6M3FP+uQB3/uEgq/8FQPP7FWVD3yGBm68pnfN3DbZHPvHGlxbR0tb2wecC2&#10;rH/IrqeFz6WhitWcnJHalZmc3I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+U&#10;n9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2P+hIgX/ny0M/6Q3FP+wPxz/ukgq/8NQO/vIWFD1y19m6c9m&#10;fNzJa5LOw2+mwbpytbaydsCsrHvIpKh/zpykhdSUoI3YjZ+Z24qcn9iKnJ/Yipyf2Iqcn9iKnJ/Y&#10;ipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2P+hIgX/oC0M/6Y2E/+xPxz/&#10;u0gp/sZPO/jLV1Dy0F5m59RkfdrPaZPIxW2murtwtK2zc7+jrXbHmqh6zZKlf9KKoobXhKCR2YSi&#10;nNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc&#10;1/+hIgX/oC0M/6c2E/+zPxz/vUcp/MhOO/XOVk/u1V1m5NpifdPSaJLBxmyks7xvsaa1crycr3TE&#10;k6t3youne8+DpIHUfaKL1nujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7&#10;o5XVe6OV1XujldV7o5XVe6OV1f+iIQX/oC0M/6g2Ev+0Pxv/v0co+ctOOvLTVU/q3Ftm4OBhfczT&#10;Z5G7yGuirL5ur6C3cLiVsnPAja52xYWqesp+qH/OeKaH0XWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP&#10;0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0v+iIQX/oSwL/6o2Ev+2Phv9wkco&#10;9c1OOe7ZVE7m41ll2OJge8XVZo+0ymqfpcFtq5m6b7SQtXK7iLF1wIGueMV6rH3JdKqEy3Gpi8xx&#10;qYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzP+j&#10;IQX/oiwL/6w1Ef+5Phr5xUcn8NFNOOngUkzi6VdkzuRfer3XZoytzGqbn8Rsp5O+b6+KuXG1g7Z0&#10;unyzd752sXzCca+CxG6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofG&#10;bq6Hxm6uh8ZurofGbq6Hxv+kIQX/oywL/681EP+8Phj0yUYl6thNNuLnT0zc71VjxuZfeLTaZYml&#10;0GmWmMhsoY3Db6iFv3Gufrt0sni5d7Zzt3u5brWAvGu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0&#10;hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvv+lIQT/pCwL/7M1D/vBPhftz0Yi4d9L&#10;NNjrT0zP81RivOhedKveZISd1GmQkc5tmYfJb6CAxXKlesJ0qXTAeKxwvnuva7yAsmi7hLNou4Sz&#10;aLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs/+mIQT/&#10;qCsK/7g0DfPHPRTk2EUe1uZJNcvxTkzE91NfsexdcKHiZH2V22mHitVuj4LQcZV7zXSadst3nXHJ&#10;eaBtx32iacWBpWbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSF&#10;pmbEhaZmxIWmZsSFpv+oIAT/rioI/L8zC+nPPBDX4UIeyu1JNb/4TUq3+1JbpvFdaZjpZXSM4mp9&#10;g91vhHzac4l313eMc9V6j2/TfZFs0YCUaNCElmXPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dl&#10;z4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl/+qIAP/tSkG8MgxB9rdMwzL6kIhvvZINbL/&#10;TEap/1FVm/ddYI7wZWqF62xxfedxdnfkdnpz4nl9b+F8f2zfgIFp3oODZ92HhWXciYZl3ImGZdyJ&#10;hmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhv+tHwP5vyUD&#10;39YiAsvoMg++9EEisP9FM6T/SkGc/1FNj/5dVoX5Zl599G5kdvJzaHLveGtu7nxtbO1/b2rsgnBn&#10;6oVyZeqJc2PpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPp&#10;jHRj6Yx0Y+mMdP+2HALozRQBzOYdBL7zMRKx/z4io/9CL5b/SDqN/1BEhP9cS3v/Z1F0/m5Wb/xz&#10;WWz7eFtp+XxdZ/h/Xmb4g19k94ZgYvaJYWH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxi&#10;YfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYvPEDwDO2gsAvfMdB7H/MhSj/zoflf8/Kon/RjOA&#10;/086eP9bQHH/ZkVs/21IaP9zSmb/d0xk/3tNYv9/TmH/gk9g/4VQXv+JUV7/i1Fe/4tRXv+LUV7/&#10;i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUczLCQC+5gwBr/8e&#10;CaT/MBOV/zUch/88JHz/RCtz/00xbP9YNWf/Yzlj/2s7Yf9xPV//dT5d/3k/XP98QFv/f0Fa/4JB&#10;Wf+GQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY&#10;/4hCWP+IQv+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSL&#10;jJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX&#10;+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+g&#10;Phr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnaj&#10;ucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7P&#10;hZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+Klv&#10;aO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/&#10;qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0&#10;qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGm&#10;y4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2j&#10;eHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm&#10;/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9&#10;cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+Z&#10;HwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CV&#10;rMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lysL/5c2Ev+hPhr/qkYl/7BQNP+xWkX/sGRX96xtaeynd3vh&#10;nn2K2ZaDl9GOiaLLiI6rx4KTscR+l7fBepy7vneiv7x1qsK1ca7Ds3KvwbNyr8Gzcq/Bs3KvwbNy&#10;r8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3Kvwf+ZHwX/lyoK/5g1Ev+jPRr/rEYl/7NP&#10;NP+0WUb/tGNY9rFsa+qtdX3fo3uN1ZuBnM2ShqjHi4qxwoWPub+AlL67fJrDuXmhx7V2qcqtdazG&#10;q3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxP+aHwT/&#10;mCoK/5o0Ev+lPRn/rkYl/7VONP+3WEb/t2FZ9bVqbOmyc3/dqHiQ059+oMqWgqzEjoe3voiMv7qD&#10;kcW3f5jLtHyhz6t4pc+learIpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHms&#10;xqR5rMakeazGpHmsxv+aHwT/mCoK/5s0Ef+mPRn/r0Ul/7dONP+6V0b/u2BZ9Llpbee2cYHcrHaT&#10;0KR7o8iaf7HAk4S8u4yJxbeIkMu0hpnOsoak0aR8pNGffanKnn2qyJ59qsiefarInn2qyJ59qsie&#10;farInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyP+bHwT/mSoK/5w0Ef+nPBn/sUUk/7lNNP+8&#10;V0b+vl9Z9L1nbue6b4LasXSVz6h5psWffbS+l4HAuZSKxrWRksuvjZjPqoqh0p6Co9OZgajMmIKp&#10;ypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpyv+bHwT/mSoK&#10;/500Ef+pPBj/skUk/7tNM/+/Vkb9wV5a88Fmb+a/bYPZtnOXza13qMSle7e+oYPAtpuJxq6Vj8yo&#10;kZXPoo6e0pmHotOUhqfNk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OG&#10;qMuThqjLk4aoy/+bHwT/mSoK/54zEf+qPBj/s0Uk/7xMM//BVUb7xF1a88Vlb+XDbITYu3GYzLJ1&#10;q8OtfLa5pYG/sJ6GxqiZjMuhlZLQm5Kb05SOotSPiqbOj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjL&#10;j4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy/+bHwT/mioK/58zEP+rPBj/tUQj/75MM/7DVUX5&#10;x1xa8clkb+XIaoXWwW+ayrl0qr6werazqX+/qqKExqKdisubmpDPlZeZ0o+UotSKkKbOio+ozIqP&#10;qMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozP+cHwT/mioK/6Az&#10;EP+sPBj/tkQj/79MMvzGVEX2ylxa781icOTNaIbTxW2axbxzqrm0eLWurX2+paeCxZ2iiMuVn47P&#10;j5yW0oucotOGlabOhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yG&#10;lKfMhpSnzP+cHwT/mikK/6IzEP+tOxf/t0Qj/8FMMvnJU0XzzVpa7NJgcODQZobOyGyawL9xqbS4&#10;d7WpsXy+n6yBxZeohsqQpIzOiqKV0YWiodKBnKbOgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqn&#10;zIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzP+cHgT/mykK/6MzEP+vOxf/uUQi/cNLMfbMUkTw0llZ&#10;6NpfcNvVZIbJzGqZusNvqK27dLSitHm9mK99w5Csg8iJqYnMg6eRz36mnNB9pKbNfKKoy3yiqMt8&#10;oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy/+dHgT/mykK/6UyD/+x&#10;Oxb/vEQh+sZLMfPRUUPr2ldZ499db9PbY4XCz2mXscRtp6S8cLKYtXS7jrF4woatfcaAq4LKeqmK&#10;zXaolM52qaPMd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jK&#10;d6uoyv+dHgT/nCkK/6cyD/+zOxb/vkMg9cpLL+7WUELm4VZX3ORbbsveY4O60WiUqcdso5u+bq6Q&#10;uHG3hrR0vX6weMJ3rnzGcqyDyW2rjMptq5nJbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26s&#10;n8durJ/Hbqyfx26sn8durJ/Hbqyfx/+eHgT/nSkJ/6kyDv+2OhT6wkMf8M5KLufdT0Di6VJX0uha&#10;bcHgYoCx1GeRocprnpTDbqiJvXGwgLl0tnm2d7p0tHu9brKBwGqwiMJnsJLDZrCWw2awlsNmsJbD&#10;ZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw/+fHgT/nikJ/60xDf+6OhP0&#10;x0Id6NVKK9/kTD/X7FFWye5Za7fjYXyo2GeLms9rl43JbqCDxHGne8B0rHW9eLBwu3uzbLmAtmi4&#10;hrhkt4+5Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aR&#10;uv+gHgT/oSgI/7EwC/vAORHszkIZ399HKNPpTEDK8VFVvvJYaK3mYXee3WeEktVsj4fPb5Z+y3Oc&#10;eMh2oXLGeaRuxHynacKBqWbAhqxiv42tYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65h&#10;v4+uYb+PrmG/j65hv4+uYb+Prv+iHQP/picH/7cvCfLHOA3h2EEU0uZGKsfwTEC++FBTsvVXY6Lr&#10;YXCV42d7it1thIHYcYt61HWQdNJ5k3DQfJZszn+ZaMyDm2TLiJ1hyo2fYMmPn2DJj59gyY+fYMmP&#10;n2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn/+kHQP/rSYF+74tBubQNAjT4jwW&#10;x+5GK7v5Sj6w/k9PpvpXXJjxYWiM62hxg+ZueHvic31133iBcd17hG3bf4dq2oOJZ9mGimTXi4xh&#10;1pCOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjv+n&#10;HAP/tSMD7skmA9XfKQfH7DwZuvhEK63/SDuj/01Jmv9XVI35YV2E9GplfPBwanbtdm5x63pxbel+&#10;dGvognZo5oV3ZuWIeWPkjHph45F8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8&#10;YOOSfGDjknxg45J8YOOSfP+rGwL3wB0B2dwSAcfrKAq69zsarP9BKaD/RjaV/0xBjf9WS4P/YVJ7&#10;/WtXdPpxXG/4dl9s9nthafV/Y2f0g2Rl84ZmY/KKZ2Hxjmhf8JJpX/CTal/wk2pf8JNqX/CTal/w&#10;k2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTav+3FQHWzwsAx+oTArn3KQ2s/zkanv8+&#10;JpL/RDCH/0s5gP9UQHj/YUZy/2pKbP9wTWn/dlBm/3tRZP9/U2P/g1Rh/4ZVYP6JVl7+jVdd/ZJY&#10;XP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWNbECADG&#10;1AkAuPcUBKv/KQ6e/zQYkP86IYT/QSl6/0kwcv9SNmz/Xjpo/2g9ZP9vQGH/dEFf/3lDXv99RF3/&#10;gEVc/4RFW/+HRlr/ikdY/49HWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+Q&#10;SFj/kEhY/5BIWP+QSMTHBwC32wcBqf8WBp//Kg2Q/zAVg/82HHf/PiJu/0coZv9QLGH/Wi9d/2Qx&#10;W/9sM1n/cTVY/3U2Vv95Nlb/fDdV/383VP+COFP/hTlS/4k5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS&#10;/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOf+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+n&#10;WTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+&#10;rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ&#10;/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7R&#10;daSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546J&#10;guGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/&#10;pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401&#10;EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSi&#10;z3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGG&#10;j4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM&#10;/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+Y&#10;Oxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Op&#10;pc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rv+THQT/kCkJ/480EP+aOxf/okQg/6lNLf+qWDz/qGJM/6RsXPWfdmzsmX965JGHht6JjZDY&#10;g5OY036Zn9B6naTNdqKpy3SnrMlxra/Hb7SywWy5tLxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxs&#10;u7G8bLuxvGy7sbxsu7G8bLuxvGy7sf+UHQT/kSgJ/5EzEP+cOhb/pEMg/6xMLf+tVj3/rWBN/qlq&#10;XvSldG7qn3194ZaDi9mOipbTh5CgzoGVp8p8mq3HeJ+yxHWltsJyq7nAcLS7t261ubNvuLWzb7i1&#10;s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tf+UHQT/kigJ/5MyD/+eOhb/&#10;p0Mg/65LLf+xVT3/sF9O/a5oX/KqcnDnpHqB3pqAj9WSh5zOi4ymyYSRr8R+l7XBeZy7vnajv7x0&#10;q8K0b67DrnKzvKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2&#10;uP+VHAT/kigJ/5UyD/+gOhb/qUIf/7BKLf+0VD3/tF5O/bNnYPGvcHLmqXiD259+k9KXg6HLjoms&#10;xIaOtcCAlL28e5rDunqjxbd5q8esc6zGp3Wxv6V3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbql&#10;d7W6pXe1uqV3tbqld7W6pXe1uv+VHAT/kygJ/5YxD/+hORX/qkIf/7JKLP+2Uzz/t11O+7ZlYfC0&#10;bnTkrXWG2aR7ls+bgKXHkoWxwYqLu72HlMC7hZ3EtoKkx7B+qsild6rIoXmwwZ96s7yferO8n3qz&#10;vJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvP+VHAT/kygJ/5cxD/+jORX/rEIf&#10;/7RKLP+5Uzz/ulxO+LpkYu+4bHXjsnOI2Kl5mc2ffqnFmIS0v5OMvLiNk8GziZnFroahyKqEqcmf&#10;fKnKm32uwpl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvf+W&#10;HAT/kygJ/5gwDv+kORX/rUEe/7VJLP+7Ujz9vVtO9r1jYu69a3bitnGJ1a53m8ulfKrCnYO0uZaJ&#10;vLKRkMGsjJbGp4mdyKOHpsqZgKjLloGuxJWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+&#10;lYGxvpWBsb6VgbG+lYGxvv+WHAT/lCcJ/5kwDv+lORT/rkEe/7dJK/+9UTz8v1pO9MFiYuzBaXfh&#10;u3CL0rF0nceoe6q8oIG0tJqHvKyUjcKmkJTGoI2byZyLpMuVhqjLkYWtxZCFsb+QhbG/kIWxv5CF&#10;sb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv/+WHAT/lCcI/5owDv+mOBT/sEEd/7hJ&#10;K/+/UTz6wllO8sRhY+nFaHfdvm2MzbRzncKreaq3pH60rp2EvKaYisGglJHGmpGYyZaPocuQi6jM&#10;jImsxYyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwP+XHAT/&#10;lScI/5swDv+nOBT/sUEd/7pJK//CUDv4xlhO8MhfY+bIZnjYwWuNybdxnb2vd6myp3yzqaGCu6Gc&#10;iMGamI/GlJaWyZCUn8uLkajMh46sxoeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42w&#10;wYeNsMGHjbDBh42wwf+XGwP/lScI/50vDf+pOBP/s0Ad/7xIKvzFTzv2yVdO7c1eY+LLZHjSxGqM&#10;xLtvnLiydamtq3uzo6aAu5uhhsGUnY3FjpuUyIqZncqGmajLgpOsxoKSr8GCkq/BgpKvwYKSr8GC&#10;kq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwf+XGwP/lScI/54vDf+qOBP/tUAc/75IKfnI&#10;TjrzzVZN6tNcYt7PYnjNx2iLv75um7K3c6insHmynqt+upWnhMCOo4vEiKGSx4OfmsmAoKfKfZqs&#10;xn2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwf+YGwP/licI&#10;/6AvDf+sNxL/t0Ab/cFIKPbLTjnv01RM5tlaYtjUYXfHy2eKucNsmq28cqehtnexmLF9uI+tgr6I&#10;qonDgqiQxn2nmch6p6XJd6KsxXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXif&#10;sMF4n7DBeJ+wwf+YGwP/lyYI/6IvDP+uNxL/uT8a+cRHJ/HOTTjq21NL4N9ZYNDaX3bB0GWJs8lr&#10;mabCcKWbvXWvkbh7toi1gLyBsobAe7CNw3aulsVzrqHGcq2txHKpsMByqbDAcqmwwHKpsMByqbDA&#10;cqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwP+ZGwP/mCYI/6QuC/+xNhH+vT8Z9MhHJevUTTbl&#10;41BJ2eNXX8nfXnS612SGrM9plp3HbaORwHGshrt1s363erl3tH+9crKFv22xjcFqsJfCabGlwWy0&#10;sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvf+aGwP/mSYI/6ct&#10;Cv+1Ng/5wT8X7s5GI+TcTDLd509Jz+hWXsDkXXKy3mSCo9RpkZXLbZyJxXClf8BzrHe8d7FwuXy1&#10;a7eBuGe2h7pjtZC7YbWbvGO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prlj&#10;t6a5Y7emuf+bGwP/myUH/6stCf+5NQ3yxz4V5dVGH9rjSTPP605Jxu1UXbfqXG6o4mN9mtlpio7S&#10;bZSEzHGbe8h1oXPEeKZuwnypacCBrGW+h65ivY6wX72XsV68nrFevJ6xXryesV68nrFevJ6xXrye&#10;sV68nrFevJ6xXryesV68nrFevJ6xXryesf+cGgP/oCQG/7AsCPnANAvpzz0Q2t9CHc7pSTPE8U5I&#10;u/JSWq3wW2me52N2kuBpgYfab4l+1HOQd9F3lXHOe5lszH+caMqDnmTJiKBhx46iXsaVpFzGm6Rc&#10;xpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpP+eGgP/pSMF/7cqBfDI&#10;Mgfc2zUMzudCH8LxSDS4+UxGr/dRVaL1W2KV7WRtiudrdoDicH153nWCc9t6h27Zfopr14KMZ9WG&#10;jmTUi5Bh05CSXtGWlFzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuV&#10;XNGblf+hGQL/rSED+L8mA+LUJQPO5TMPwvBCIbb6RzOr/ktCov5QT5f7W1qL9WVjgvBsanrscnB0&#10;6Xh0b+d8d2zlgXpo44R8ZuKIfWPhjH9g4JGBXt+WglzemoNc3pqDXN6ag1zemoNc3pqDXN6ag1ze&#10;moNc3pqDXN6ag1zemoNc3pqDXN6ag/+jGQL/th0B6cwXAc/jHgPC8DMStfpAIqn/RDCd/0k9lf9Q&#10;SIv/W1CC/WVXevltXXT2c2Fv9Hlka/J+Z2jxgmlm8IZqZO+KbGLujm1g7ZJuXeyXcFzrm3Fc65tx&#10;XOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcf+sFQHzwxAA0doLAMHvHwa0&#10;+zMTqP88IJv/QiyQ/0g2h/9PP3//WkZ4/2VLcf9tT2z/c1Jp/3lVZv5+V2T9glhi/IZZYfuKWl/6&#10;jlte+pJcXPmXXVv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ib&#10;Xvq5DgDNywkAwOYNAbL8IAin/zMTmv85HY3/PyaC/0Yuev9ONXP/WDpt/2M/af9sQmX/ckRi/3dG&#10;YP98R1//gUhd/4VJXP+ISlv/jEta/5BMWP+VTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X&#10;/5lNV/+ZTVf/mU1X/5lNV/+ZTc3BBgC+0AcAsfYOAqX/IQmZ/y4SjP80GYD/OyB2/0Mnbf9MLGb/&#10;VDBi/2AzXv9pNVz/bzda/3Q4Wf95OVj/fTpX/4A7Vv+EO1X/hzxU/4s9U/+QPVL/kz5S/5M+Uv+T&#10;PlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPr3FBQCw1wUAo/8QA5n/IgmL/ykP&#10;fv8wFXP/OBpp/0AfYv9JI1v/USZX/1ooVf9iKlL/aStR/28sUP9zLU//dy5O/3ouTv99L03/gC9M&#10;/4QwS/+IMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMP+L&#10;HAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5Hie&#10;huF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm//i/+JJQ0NfUFJPRklMRQAHCf+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55L&#10;J/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW&#10;2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/&#10;iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0&#10;o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn&#10;8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+e&#10;VzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvC&#10;mNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI&#10;/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rf&#10;caiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm/+LHAT/iSgI/4UzDv+QORT/mEIc/55LJ/+fVjT/nmFC/5ptUP+Vd133j4Fo8YmL&#10;cuuDknvnfZiC43idiOB0o4zdcqiQ22+tk9pus5bYbLqY1mvCm9FpypzKZsqcymbKnMpmypzKZsqc&#10;ymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnP+MHAP/iScI/4gyDv+TOBT/m0Ec/6JKJ/+kVDT/&#10;ol9D/59qUf2adF/1lH5s7Y6IeOeHj4HigJWK3XuakNp3oJbWdKaa1HGsntJvsqHQbbmjz2zDpsVn&#10;w6bAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHof+NHAP/iicI/4ox&#10;Df+WNxP/nkAb/6VJJ/+nUzT/p11D/6RoU/ygcmLymnxw6pSFfeOLi4jdhJKR2H6YmNN6np/QdaSk&#10;zXKqqMtvsKvJbbiuwmm8sLxrwKq3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3&#10;bcSlt23Epf+NGwP/iycI/4wwDf+YNxP/oEAb/6dIJv+rUjT/q1xE/6lmVPqlcGTwn3lz55iCgd+P&#10;iI3ZiI+X0oGVoM57m6fKdqGtx3OoscVwr7XBbbe3uWu4tbNuva6wcMGosHDBqLBwwaiwcMGosHDB&#10;qLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqP+OGwP/iyYI/44wDf+aNhL/oj8a/6lIJv+uUTT/rltE&#10;/6xkVfmqbmXvpXd25Z1/hdyUhZLUjIydzoSSp8l9mK/EeJ61wnWnucF0sbu4cLO7sW+2uKxxu7Gp&#10;c7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q/+OGwP/jCYI/5AvDf+b&#10;NhL/pD8a/6tHJv+xUDT/sVlE/LBjVfaubGftqnV446F8iNmYg5bRkImjyoePrcWCl7TCf6C4vnyo&#10;u7t6sL2xdLK9qXK0u6Z0ubOjdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6t&#10;o3a+rf+PGwP/jCYH/5EuDP+dNhL/pj4a/61HJf+zTzT/tFhE+rRhVvOyamjsr3N64aZ6i9adgJrN&#10;lIanxo2Nr7+HlLW6gpy5tX+kvLJ9rL6rebG/o3ayvaB4uLWeeb2vnnm9r555va+eeb2vnnm9r555&#10;va+eeb2vnnm9r555va+eeb2vnnm9r/+PGwP/jSYH/5MuDP+eNRH/qD4Z/69GJf+2TjP+t1dE97dg&#10;VvC2aGnos3B73qp3jdCffJ3Hl4Onv5CKr7iLkbayhpi6rYOgvamBqb+lfrDAnHmxv5p7t7eYfbuw&#10;mH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sP+QGgP/jSYH/5QtDP+gNRH/&#10;qT4Z/7FGJP+4TTP8u1ZE9btfVu27Z2njtW591qxzj8qjep3Bm4CnuJSHsLGPjraripW7poedvqKF&#10;pcCfhK/Bln6wwZR/triTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7&#10;sv+QGgP/jiYH/5UtDP+hNRH/qz0Y/7NGJP+6TTP6vlVE879dVuq/ZWrfuGt+0K9xj8WmeJy7n36n&#10;spiFr6uTi7aljpO7n4uavpuJosGYiKzCkIKvwo+DtbmPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOP&#10;hLqzj4S6s4+EurOPhLqzj4S6s/+QGgP/jiUH/5YsC/+iNRD/rD0Y/7VFI/+8TDL4wVRD8MNcVufD&#10;Y2rau2l+zLJwj8Cqdpy2onynrZyCr6WXibaek5C7mY+YvpSNoMGRjKnCi4iuwoqItLqKiLm0ioi5&#10;tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tP+RGgP/jyUH/5gsC/+kNBD/rj0Y&#10;/7dFI/+/TDL2xVND7shbVuPGYWrUv2h+x7ZujrutdJyxpnqmp6CAr5+bhrWYl467k5WVvo6SncGK&#10;kqfCho6uwoSNtLuFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tP+R&#10;GgP/jyUH/5ksC/+mNA//sDwX/7lEIvzBSzH0yVJC681ZVd/JYGrPwmZ9wrlsjbaxcpurq3imoqV+&#10;rpmghLWSnYu6jJqTvoeYm8CEl6XCgJavwn+Ss7yAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1&#10;gJG4tYCRuLWAkbi1gJG4tf+SGgP/kCUH/5ssCv+nNA//sjwW/7tEIfnFSzDxzlFB59JYVNrOXmnK&#10;xmV8vb1rjLC2cJqlsHalnKp8rZOmgrSMo4m5hqCQvYGemb99nqLBe56vwXmZs7x6l7i1epe4tXqX&#10;uLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tf+SGQP/kCUH/50rCv+qMw7/tTwV/L9E&#10;IPTISi7t01A/49hWU9PSXWjFymN7t8Jpi6q7b5iftnSjlbF6rI2tgLKFqoe3f6eOu3qml753pqC/&#10;dKatv3OhtLt0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tf+TGQP/&#10;kSQH/58rCf+sMw3/uDsU+MNDHu/NSizn2k893d5VUc3YW2e+z2J6sMhniaTCbZeZvHKhj7h4qYa1&#10;frB/soW1ebCMuHSvlbtwr5+8bq+svG2rtblup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5&#10;tG6nubRup7m0bqe5tP+UGQP/kiQH/6IqCP+wMgz+vDoS8sdCHOjTSSnh4Uw71ONTUcbdWmW31WB4&#10;qc9mh53Ja5SRxXCeh8F2pn++fKx4vISxcrqLtG25k7ZquJy4Z7enuGe3t7ZosruxaLK7sWiyu7Fo&#10;sruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sf+VGAP/lSMG/6UpB/+0MQr4wToQ685CGODd&#10;RyXV5Us7y+dRUL3jWWOv3l90othlg5bTao+Kzm+Zf8hzoXXEeKduwX2rab6ErmW9i7FhvJOyX7yd&#10;sl+8rLFiv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rf+WGAP/mSEF&#10;/6ooBv+5MAjwyDgN4dhAE9TjRSbK60s7wexPT7PoV2Cm5V9vmuJmfI7cbIaE1XGPetB1lXPNepts&#10;yn+fZ8eEomPGiqRfxJGmXMSZp1rDpKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rE&#10;sKdaxLCnWsSwp/+YFwL/niAE/68mBfjALgbm0DMI1eE8FMnqRSi/8ko7tfFOTKnvVlud7V9okupn&#10;c4fjbXx+3nKCdtp4iHDXfYxr1IKQZtKHkmPRjJVfz5KWXM6ZmFnOoplYzauaWM2rmljNq5pYzaua&#10;WM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmv+aFwL/pR4D/7cjA+3JJgPW3ikGyek7F77zRCmz&#10;+Ek6qPdNSJ/2VVWU9V9gifFoaIDsb3B46HV1cuV6eW3if31p4ISAZd+JgmLdjoRf3JOGXduZh1ra&#10;oYlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoif+cFgL/rRsC9sEd&#10;AdvaEwHJ6CkJvfM7GbL9Qyim/kc2nP1MQ5P9VU2K/V9WgflpXXn1cGJz8nZnbvB8amrugW1n7IZv&#10;ZOuLcWHqj3Jf6ZR0XeiZdVrnoHdY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY&#10;5qZ4WOameP+iFQH/txUA2M8LAMrnEwK88ykLsf07GaT/QCaZ/0Uyj/9LPIf/VER//19LeP9pUHH/&#10;cFRs/XZYaft8Wmb6gVxj+IZeYfeLX1/2kGFe9pViXPWaY1r0oGRY86VlWPOlZVjzpWVY86VlWPOl&#10;ZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZf+tEADWwwgAyNMKALv0FQOv/yoNo/83GJf/PSKL/0Ms&#10;gf9KNHr/Ujpz/14/bv9oQ2n/b0dm/3VJY/97S2H/gUxf/4VOXf+KT1z/j1Ba/5NRWf+YUlf/nlNW&#10;/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVNm6BQDFxwcAudkIAKz/&#10;FwWi/ysNlf8zFon/OR5+/0Aldf9IK23/UDBn/1o0Y/9lN2D/bTle/3M7XP94PVr/fT5Y/4I/V/+G&#10;QFb/i0BV/49BVP+UQlP/mkNR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59D&#10;Uf+fQ8a+BQC3zQUAquQIAZ//GQaU/ygMh/8uE3v/NRlx/z0eaf9FI2L/TSZb/1YpWP9fLFb/aC1U&#10;/24vU/9zMFL/eDFR/3wxUP+AMk//hDNO/4gzTf+MNEz/kjRL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/&#10;ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNbfEAwCp1AIAnPkLApP/GwWF/yMKef8pD27/MRRl/zkYXf9B&#10;G1f/Sh5T/1IgUP9ZIk3/YCNL/2YkSv9rJUn/byVI/3MmR/93Jkb/eydF/34nRf+CKET/hyhD/4sp&#10;Q/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKf+DHAP/gCcH/3szDf+GOBH/&#10;jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelq&#10;uX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u&#10;8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofT&#10;YNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+L&#10;eE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ&#10;/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/n&#10;aMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+D&#10;HAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSj&#10;c+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/30yDP+INxH/kD8Y/5VJIv+XVC3/ll85/5NrRf+Od1H/&#10;iIJb+oSMZPV/lGvxepty7naid+typ3vpb61/52yyguVquITkab+H4mjHieBmz4rWY9aMz2LYis9i&#10;2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYiv+EGwP/gScH/4AxDP+LNhH/kz4Y/5lH&#10;Iv+cUi3/ml06/5hpR/+TdFP+jn5f94iJafGCkXLtfZh56Xiff+V0pITjcKqI4G2wjN5rt4/dar+R&#10;22nIk9Vmz5XLZNGTxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjv+FGwP/&#10;giYH/4IwDP+ONRD/lj0Y/5xGIf+gUC3/n1s7/5xmSP+YcVb7k3xi9I2Gbe6HjnfogJWA5Hqch+B1&#10;oozdcqiR2m+vldhtt5nVa8Cc0mnJnsllyZ7CZ82YvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnR&#10;k75p0ZO+adGTvmnRk/+GGwP/gyYH/4UvC/+QNBD/mT0X/59GIf+jTy3/o1o7/6BkSf+db1j6mHll&#10;8ZKDceqLjHzkg5KG332Zjtp4oJXWdKea03Cun9FttqPPa8Clx2bCp8BoxqK7asubt2zOlrdszpa3&#10;bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlv+GGwP/gyYH/4cuC/+TNBD/mzwX/6FFIP+n&#10;TS3/plg7/6RiSvyhbFn3nHZo75aAdeePiYHgh5CM2oCWldV6np3RdaWjzXCsqMtttazHa76tvWi/&#10;rLhrw6azbcifsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/Mmf+HGgP/hCUH&#10;/4ktC/+VMw//nTwW/6REIP+qTC3/qlc7/qhgS/ilalrzoXRq7Zx+eeSThobci42S1YOUnM98m6XL&#10;d6Oqx3SrrcRzta+/cLywtWu8sLBuwamscMaiqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKly&#10;ypypcsqcqXLKnP+HGgP/hCUH/4ssCv+XMw//nzsW/6ZEH/+sSyz/rlU7+6xfS/WqaFzupnFs56B6&#10;fN+XgorVjoiYzYWPoceAl6fCe56svXinr7p2sLG3dbqyrXC6sqlxv6yldMSko3XJnqN1yZ6jdcme&#10;o3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnv+IGgP/hSUH/4wrCv+YMg7/oTsV/6lDH/+vSyz/&#10;sVQ7+LFdS/GvZlzqq29u4aN2f9WZfY/MkYSZxYqMor6Ek6i5f5qttHyjsLB6q7Oteba0pnS5tKJ1&#10;va+fd8OmnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoP+IGgP/hSUH/44q&#10;Cv+aMg7/ozoV/6tCHv+xSiv9tVM79rVcS+6zZF3lrmxv26Vzgc6deo/FlYGZvo6IoreIkKmxhJeu&#10;rICfsah+qLSlfbK1n3q4tpt5u7GZe8GomHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKY&#10;fMaimHzGov+JGgP/hiUG/5AqCv+cMQ3/pToU/61CHv+0Siv7uFI687laS+q4Yl7hsWpw06lwgcig&#10;d4+/mX6Zt5KForCMjKmqiJSupYScsqCCpLWdga62mX+3t5R9urOTf8Cqkn/Fo5J/xaOSf8Wjkn/F&#10;o5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo/+JGQP/hiQG/5EpCf+dMQ3/pzkU/69CHf+2SSr4vFA6&#10;8L1ZS+e8YV7ctWdxzqxvgcOkdY65nHyZsZaCoqqRiqmjjJGunomZspmGobWWhau3k4W2t46BubSO&#10;g7+rjYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpf+JGQP/hyQG/5MpCf+f&#10;MQ3/qTkT/7FBHP+5SSn2wE857cJXSuS/X13WuWZwybBtgL6oc460oHqZq5qAoqSVh6mdkY6ul46W&#10;spKLn7WPiqm3jIq0uIiGuLWIh76siIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8Om&#10;iIfDpv+KGQP/hyQG/5QpCf+hMAz/qzkS/7RBHPy7SCj0w04468dWSuDDXl3RvGVvxLNrgLmrcY2v&#10;pHeYpp5+oZ6ahKiXloyukZOUsoyRnLWIj6a3hY+xuIKMt7aCjL6tg4zDpoOMw6aDjMOmg4zDpoOM&#10;w6aDjMOmg4zDpoOMw6aDjMOmg4zDpv+KGQP/iCQG/5YoCP+jMAz/rTgS/7ZAG/q+SCfxx04358xV&#10;SNzHXFzMv2Nvv7dpf7SwcIypqXWXoKN7oJifgqiRm4mtipmSsoWWmrWBlaS3fpWvt3uSt7Z9kb2u&#10;fZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp/+LGQP/iSQG/5goCP+lLwv/&#10;sDgR/7lAGfjCRybuy0015NBURtXLW1vHw2Juurtofq60boujrnOWmql6n5KlgKaKoYeshJ+PsX6d&#10;mLR6nKG2eJustnWat7Z3mL2ueJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbC&#10;p/+MGAP/iiMG/5onB/+nLwr/szcP/L0/GPPGRiPq0Ewy4NVSRc/PWVrByGBstMBmfKi6bIqdtHKV&#10;lLB4nousfqWDqIWqfaaMr3iklbJ0o5+0caOqtW+kubRwoL6tcp3Cp3KdwqdyncKncp3Cp3Kdwqdy&#10;ncKncp3Cp3KdwqdyncKncp3Cp/+MGAP/jCIG/50nB/+qLgn/tjYO98E+Fu3MRiDk2Esu2dxQRMnU&#10;WFi7zV5rrsZleqLAaoiXu3CSjbd1m4SzfKJ9sYOodq+KrHGtk69trZ2xaq2psmmtt7Fqqb+sa6bD&#10;pmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpv+NGAL/jyAF/6AmBv+uLQj9uzUM&#10;8cc9E+XTRBzd4Egt0OFPQsLbVla0011op81jeJrIaIWPw26PhcB0mH29ep52uoGkcLmJqGu4kqpn&#10;t5ysZbiorWO4tq1ktcGpZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpP+O&#10;FwL/kx8E/6QlBf+zLAb3wTMJ6M48D9zeQBnQ5Ugux+VNQrngVVSs21tln9VhdJLQZoGHzWyLfspy&#10;k3bIeZlvxoGeasWJomXFkqRixJ2mX8Snp13EtKdew8SkX73IoF+9yKBfvcigX73IoF+9yKBfvcig&#10;X73IoF+9yKBfvcigX73IoP+QFwL/mB0E/6kjBP+5KQTuyDEG3do0CtDkQRvG60cuvOpMQbDmU1Kj&#10;41phl+BhbozdaHmC226Cetl1iXLVfI9r0oKTZc+Il2DNj5pczJecWsugnVjLq51Xy7qdWczMmVnM&#10;zJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmf+SFgL/nRwD/68gAvbAJQLi0yQD0OMy&#10;DMXsQB268UcvsO9LP6XtUU6a61paj+piZYXoam5953J1deN4e2/gfoBp3YSEZNuKh2DZkYld2JiL&#10;WtagjVjWqI5W1bSOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjv+UFQL/&#10;pBkC/7ccAenLFgHR4R0CxewxDrr1QB6u90Uuo/VKPJr0UEiQ81pThvNjW37ybGJ38XNoce56bWzr&#10;gHBn6YZzY+eMdmDmknhd5Jh6WuOee1jjpX1W4q9+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4&#10;flThuH5U4bh+VOG4fv+YEwH/rRQB88MPANLYCwDE7B4EuPYxEa39Ph6i/UMrl/xIN478T0GF/FlJ&#10;ffxjUHf8bVZw+3Raa/l6Xmj3gWFk9YdjYfONZV/yk2dd8ZloWvCeaVjvpWtW761sVO60bVTutG1U&#10;7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bf+jEADxuQwAzskJAMTfCwC29x8GrP8yEqD/&#10;Ox2U/0Eniv9HMYH/Tjl6/1g/c/9iRW7/bElp/3NMZv96T2P/gFFg/4ZTXv+MVFz/klVa/phXWf2d&#10;WFf8pFlV+6taVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW/CvCADNvwcA&#10;wM0IALTuDgKp/yEIn/8xEZL/NxqH/z4iff9FKXX/TTBu/1U1af9gOWX/ajxh/3E+X/93QFz/fkJa&#10;/4RDWf+JRFf/j0VW/5RGVf+aR1P/oEhS/6dJUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/&#10;rUpR/61KUf+tSs+4BAC+wwUAstQGAKb+EAOc/yMIkP8tD4T/MxZ5/zsccP9DImn/Sidi/1IqXf9c&#10;LVr/ZTBY/20xVv9zM1T/eTRT/341Uv+ENlD/iTdP/444Tv+TOE3/mTlM/6A6S/+mOkv/pjpL/6Y6&#10;S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOr+8AwCwygMAo9wDAZn/EgOP/yIIgv8oDXb/LxJt&#10;/zcXZf8/G17/Rx5Y/04hVP9XI1H/XyVO/2UmTf9sJ0v/cShK/3YpSf97Kkj/gCpH/4UrRv+JK0X/&#10;jixE/5QsQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLbHCAQCj0gAAlesD&#10;AYz/EwOA/xwGdP8jCmn/Kg5g/zISWf86FVP/QhdO/0kZS/9RGkj/WBxG/10dRP9jHUP/Zx5B/2wf&#10;QP9wHz//dCA+/3ggPf98IDz/gSE7/4chO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7&#10;/4wiO/+MIv96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93&#10;mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvm&#10;c91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx&#10;/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03Dn&#10;X91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98&#10;Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6&#10;afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz&#10;3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/&#10;dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HAP/dycG/3QyC/9/Ng//hj0V/4tHHf+OUSf/jF4x/4lr&#10;PP+Fd0b/gYNO/32PVv95mFz8daBh+XKmZfdvrWn1bLNs82q5b/JowHHwZshz7GTNdehh1HbjX953&#10;213jedVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldv97HAP/dycG/3cwCv+CNQ7/&#10;ijwV/49GHf+STyf/kVwy/45oPf+KdEj/hoBS/4GLWvx9lWH4eJ1n9XSkbfJxqnHwbrB07mu2d+xp&#10;vnrqZ8d952XOf+Ji1oDZX92B0F/gfsxg43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7zGDj&#10;e/98HAP/eCYG/3ovCv+FMw7/jTsU/5JEHP+WTif/lVoy/5JlPv+OcUr/in1V/oWIXvmAkmf0e5pu&#10;8Hahc+1yp3jqb6596Gy0gOZpvIPkZ8aG4WXPiNli14rPYdmIyGLdgsRj4H/EY+B/xGPgf8Rj4H/E&#10;Y+B/xGPgf8Rj4H/EY+B/xGPgf/99GwP/eSYG/3wuCv+IMg7/kDoU/5VDHP+aTCf/mVgz/5ZjP/+S&#10;bkz/jnpX/ImFYvWEj2vwfpdz7Hmeeuh0pYDlcKuF4myzieBqu4zeaMaP2mbRks5i0ZLHZNWMwWXb&#10;hr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgv99GwP/eiYG/38sCv+LMQ3/kzoT&#10;/5hCHP+dSyb/nVYz/5thQP+XbE37knZa942BZvKIjHDsgpR553ubgeN1oojfcamO3G2xktlru5bX&#10;aciZzGTLm8VlzpfAZ9KRumjYirZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhv9+&#10;GwP/eyYG/4ErCf+NMQ3/lTkT/5tCG/+gSib/oVQz/59fQfucaU/2l3Nd8ZJ+auyMiHXnhZGA4n6Y&#10;id14oJHYcqeX0m2vnc9suZ/Ma8Wgw2fHoLxoy5u3atCUsmzVja9s2YmvbNmJr2zZia9s2YmvbNmJ&#10;r2zZia9s2YmvbNmJr2zZif9+GgP/eyUG/4MqCf+PMAz/mDgS/55BG/+jSSb/plIz/aRdQfehZ1Dx&#10;nHFf65d7beWPg3reh4uG1X6Skc94mZfKdKGcx3Gqn8Nvs6HBbr+jumvFo7NryJ+vbc2Yq2/Skalw&#10;1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjP9/GgP/fCUG/4YpCP+SLwz/mzgS/6FA&#10;Gv+nSCX/qlEy+albQfOmZFHsom5h5Zp2cNyRfn/SiYaLy4KNk8V9lZnAeJ2evHWloblzrqS2crml&#10;snDDpqtvxqKoccubpHPQk6J01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjv+AGgP/&#10;fCUG/4goCP+ULwv/nTcR/6Q/Gf+qRyT9rk8y9q1ZQe+rYlLnpmti3p5yc9KVeoHKjYKLw4eKk72B&#10;kZq3fZmfs3mho693qqasdrSnqnbBqKNzw6WgdcmennfPlpx30pGcd9KRnHfSkZx30pGcd9KRnHfS&#10;kZx30pGcd9KRnHfSkf+AGgP/fSUG/4onCP+WLgv/nzYQ/6c/GP+tRyP7sk4x87JXQeuxYFLiqmhk&#10;1qJwdMyZd4HDkn+LvIuGlLWGjpqvgZWgqn6dpKZ7pqejerCpoXm8qZt3waiZecegmHrNmJd70ZOX&#10;e9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk/+BGgP/fiQG/4wmB/+YLgr/ojYQ/6k+GP+v&#10;RiP4tU0w8LdWQOe1XlLdrmZk0KVuc8addYC9lnyLtZCDlK6Ki5uohpKgo4KapZ9/o6ibfq2qmH25&#10;q5R7wKqTfcaikn7MmZF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlP+BGQP/fiQG&#10;/40mB/+aLQr/pDUP/6w9F/6yRSL2uEww7bxUQOS4XVHXsmRjy6lsc8Chc4C3mnqLr5SAk6iPiJui&#10;io+gnIeXpZeEoKiUgqmqkYK1q42Bv6uNgcWkjILLm4yCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyC&#10;z5WMgs+VjILPlf+CGQP/fyQG/48lB/+cLQn/pjUO/649Fvy1RSHzvEsu6sFSP+C8W1HRtWNjxq1q&#10;crulcX+ynneKqZh+k6KThZqbj42gloyVpZGJnaiNh6erioeyrIeHv6yGhsSlh4bKnIeGzpeHhs6X&#10;h4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl/+CGQP/gCMF/5ElBv+eLAn/qDQN/7E8Ffq4RB/w&#10;v0st58VRPdzAWlDNuGFiwbBocbapb36sonWJpJ18kpyYgpqVlIqgj5GSpYqOm6iGjaWrg4ywrIGN&#10;vqyAi8OmgYvJnYGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmP+DGQP/giIF/5Mk&#10;Bv+gLAj/qzMN/7Q8FPe8Qx7uxEor5MlRO9XEWE/IvGBhvLRncLGtbX2np3OJnqJ5kpadgJmPmoif&#10;iZeQpIOUmKh/k6KqfJKtq3qSu6x6kcOme5DJnnyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8&#10;j82YfI/NmP+DGAL/hCEF/5UkBv+iKwj/rTML/rc7EvTAQhzqyUko4M1POdDHV07DwF5gt7hlb6uy&#10;a3yhrHGHmKd4kJCjfpiJoIWegp2No32blqd4maCpdZmrqnOZuKtzmMOmdZbJnnaVzZl2lc2ZdpXN&#10;mXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmf+EGAL/hyAF/5cjBf+lKgf/sTIK+7s6EPHFQRnnz0gl&#10;29JNOMvLVUy9xF1esb5jbqW4anubsm+Gkq52j4mqfJaCp4Oce6SLoXailKVxoZ2nbqCpqWyhtqlt&#10;ocOmb53JnnCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmP+FGAL/ih4E/5oiBP+o&#10;KQb/tTAI9sA4DuvLQBXh2EYg09hLNsXQVEu3yVtcq8NibJ++aHiUuW6Di7VzjIOyepN7r4GZda2J&#10;nm+rkqJrqpykaKqnpWaqtKZmq8WkaKbKnGmkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2X&#10;aaTNl/+GFwL/jRwE/54hBP+sJwX9ui8G78c2CuPUPhDY30Mfy95KNL7WUkiw0FpapMpgaZjGZnaN&#10;wWyAhL5yiXu7eJB0uX+VbreHmmm2kJ1ltZugYrSmoWC1s6FftsWgYbHMmmKuz5Virs+VYq7PlWKu&#10;z5Virs+VYq7PlWKuz5Virs+VYq7Plf+HFwL/kRoD/6IgA/+yJQP1wCsE5s8xBtjeOA/M5UMgw+JJ&#10;M7beUUap2FhXnNJeZZDOZHKGy2p8fMhwhHTGd4puxH6PaMOHlGPCkJdfwZuZXMGmmlvCs5taw8Wa&#10;W77PlVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pFcutKRXLrSkf+JFgL/lhkC/6gdAv64IQLs&#10;ySIC2d0lBMzlNxHC6kMit+dIM6zkT0Sg4FZTlN1dYIjaY2t+1mp1ddRwfW7Sd4Nn0X+IYtCHi17Q&#10;kY5a0JyQWNCnkVbQtZJV0seRVs3UjlbI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjW&#10;i/+LFQL/nRcB/68ZAfTBGAHd2BEAzOUmBcHuNxO270Ijq+1HMqHrTECW6VVNi+ddWILmZWF55Gxp&#10;cuR0b2zjfHRn4oR4YuKNe17ilX5b4J6AWN+nglXesYNT3r6DUt7Sg1HZ3IJR2dyCUdncglHZ3IJR&#10;2dyCUdncglHZ3IJR2dyCUdncgv+PEwL/pBMB/rgSANbMCwDM5BEBwO8mB7X1OBWq9EAin/NGMJXy&#10;SzyM8VRGgvBdT3rwZlZ08G5cbu92YWnvfmRl74ZoYe+Oal7ulm1b7Z5vWOulcFbrrnFU6rhyUurH&#10;c1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc/+YEAH/rg4A1MEJAMnPCQC+8BIC&#10;s/knCqn7OBWe+z4hk/tELIn6SjWB+lM+efpdRXL6Zkpt+m9OaPp2UmT6flVh+oZXX/uOWlz6llta&#10;+Z1dV/ilXlX3rGBT97VhUvbBYVD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYv+j&#10;CwDWuAYAxsQHALvUCQCw/BQDpv8pC5z/NRWQ/zsehv9CJn3/SS51/1E0b/9bOmn/ZT5l/25BYv91&#10;RF//fEZc/4NIWv+LSVj/k0tW/5tMVf+iTVP/qU5R/7FPUP+7UE//w1FP/8NRT//DUU//w1FP/8NR&#10;T//DUU//w1FP/8NRT//DUdqvAgDGvAUAuckFAK3bCACj/xcEmv8rC47/MRKD/zgaef9AIHD/RyZp&#10;/08rY/9YL1//YjJc/2s0Wv9yNlj/eDhW/385VP+GO1L/jTxR/5U9T/+cPk7/oz5N/6o/S/+zQEr/&#10;uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5Qci1AgC4wQQAq9ADAJ/rCQGW/xoFi/8m&#10;Cn//LQ91/zUVbP89GmX/RB5e/0wiWP9UJVX/XSdS/2UpUP9sKk7/cytN/3ksTP9/LUr/hS5J/4wv&#10;SP+SMEf/mTBF/6AxRP+pMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMri6AgCq&#10;yAAAndkAAJL/DAKJ/xoEff8hCHL/KAxo/zAQYP84FFr/QBdU/0gaT/9PHEz/Vx1J/10eR/9jIEX/&#10;aSBE/28hQv90IkH/eiJA/4AjP/+GJD7/jCQ9/5IlPP+ZJTv/niY7/54mO/+eJjv/niY7/54mO/+e&#10;Jjv/niY7/54mO/+eJqvBAACd0AAAj+EAAIb/DgJ6/xUDbv8cBmT/Iwlc/ysMVf8zD0//OxFJ/0IT&#10;Rv9JFEL/TxZA/1UWPv9aFzz/Xxg7/2QYOf9oGTj/bRk3/3IaNv93GjX/fBo0/4EbM/+IGzL/jRsy&#10;/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NG/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+A&#10;USH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/T&#10;XPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCkG&#10;/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/&#10;aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ&#10;8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OT&#10;Rf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf&#10;5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCgG/2sxCf91Ng3/ezwS/39GGf+DUCH/&#10;gV4q/35rM/97eDv/eIZC/3WSSP9ym03/cKRR/22sVP9rslf/abla/2fBXPxlx174Ysxf9WDTYfBe&#10;3WLsXORj6FvpZOJa72TgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYv9xHQP/bSgG/24w&#10;Cf94NAz/fzsS/4NEGf+HTiH/hlsr/4NoNP9/dT3/fIJF/3mOTP92mVL/cqFW/2+pWv5tsF78ardh&#10;+2i+Y/lmxmX0Y8xn8GHTaetf3mvmXeVs4Fvpbdlc7mjWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fW&#10;XO9n1lzvZ/9yHQP/bigG/3EuCf97Mgz/gzoR/4dDGP+KTCH/ilkr/4dlNf+Dcj//f35I/3yLUP95&#10;llb/dZ9c/XKmYPpurWT4bLRo9mm8a/RnxW3wZMxw62HTcuVf33PeXOV01lzocc9e7WzNXu5rzV7u&#10;a81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua/9zHAP/bycG/3QtCP9+MQz/hjkR/4tCGP+OSyH/jlYr&#10;/4tjNv+Hb0H/g3tL/3+HU/58klv8eJxh+XSkZ/Zwq2vzbbJv8Wq6c+9ow3brZcx45mLVet5f33zT&#10;XeN7zV/mdsdg6nDGYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbv90HAP/cCcG/3YrCP+B&#10;Lwv/iTgQ/45AGP+SSSH/k1Qs/5BgN/+MbEP/h3dN+4ODV/h/jmD2epdn83agbvByqHPtbq9462u4&#10;fOhown/mZs2C32LYhNFf3IXKYOB/xWHjer9j6HS+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+ly&#10;vmPpcv90HAP/cCYG/3kqCP+FLgv/jTcQ/5I/F/+WSCD/l1Is/5VeOP6RaUT6jHRQ9Yd/W/KCiWXu&#10;fZNu6nebdedyo3zkbquB4Wqzht5nvYraZcqN0mLUjshi2IrCY9yEvGXgfrdm5Xi2ZuZ2tmbmdrZm&#10;5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdv91GwP/cSYG/3woB/+ILQr/kDYP/5Y+Fv+aRyD/nFAr/5pb&#10;OPmXZkX0knBS74x7X+qFhWrlfo104HiVfdtynYXUbaSL0Gqtjs1ot5DLaMORyGfRkr9l1I+5Z9mJ&#10;tGjdgrBp4nyuauR5rmrkea5q5HmuauR5rmrkea5q5HmuauR5rmrkef92GwP/ciYF/38nB/+KLAr/&#10;kzUO/5k9Fv+eRh//oU4r+6BZOPWcY0bvmG1U6JB3YuKIf2/agId70nqPg811l4nJcZ+NxW6okcJs&#10;sZO/a7yVvWvLlbZp0JSxa9WNrGzbhqht4H+nbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23i&#10;fP92GwP/cyUF/4EmB/+NLAn/ljQO/508Ff+hRB7+pUwq96VXOPCiYUfpnGpW4ZRyZdiMe3PPhYN8&#10;yX+LhMN6k4q/dpuPunOjk7dwrJa0b7eXsW/EmKxtzZipb9OQpXDYiaFx3oKgceB/oHHgf6Bx4H+g&#10;ceB/oHHgf6Bx4H+gceB/oHHgf/93GwP/dCUF/4MlBv+QKwn/mTMN/6A7FP+lQx37qUsp86pUOOyo&#10;XkfjoWdX2plvZ8+ReHPHioB9wYSIhbt/j4u1epeQsXeflK10qJeqc7KZp3K/mqRyy5qhc9CTnnTW&#10;jJt13ISadd6BmnXegZp13oGadd6BmnXegZp13oGadd6BmnXegf94GgP/diQF/4YjBv+SKgj/mzIM&#10;/6M6E/+oQhz4rUoo8K9SN+esXEfepWRY0Z1tZsiVdXPAjnx9uYmEhbODjIytf5ORqXublaV5pJmh&#10;d66bnna6nJ13ypyZd8+Wl3jUjpV424aUeN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg/94&#10;GgP/eCMF/4gjBv+UKgj/njEL/6Y6Ev6rQhv1sEkn7LVQNuOwWkbYqWNXzKFrZsKacnK6k3p8s42B&#10;hayIiYymhJCRoYCYlp19oZqZe6qclnu2nZR7xp6Se82YkXzTkI982YiPfNyFj3zchY983IWPfNyF&#10;j3zchY983IWPfNyFj3zchf95GgP/eiIF/4oiBf+WKQf/oDEL/6g5EfuvQRrytEgm6blPNN+0WUXS&#10;rWFWx6VpZb2ecHK0l3d8rZF+haaMhoygiI2RmoWVlpaCnpqSgKedj3+zno2Awp6LgMyai4HSkoqA&#10;2ImJgNuGiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDbhv95GgL/eyEE/4siBf+YKAf/ozAK/6s4&#10;EPmyQBjvuEck5r1OM9u4V0TNsGBWwqlnZLiibnGvm3V7p5Z8hKCRg4uajYuRlIqTlo+Hm5qLhaWd&#10;iISwn4WEv5+FhcubhYXRk4WF2IqEhNqHhITah4SE2oeEhNqHhITah4SE2oeEhNqHhITah/96GQL/&#10;fSAE/40hBf+bKAb/pS8J/643Dva2PxfsvEYi48FOMNW8VkPItF5VvaxmY7OmbHCqn3N7oZp6hJqW&#10;gYuUkoiRjo+QlomMmZqEiqOdgYqun36KvJ9+isqcf4rQlH+J1ot/iNmIf4jZiH+I2Yh/iNmIf4jZ&#10;iH+I2Yh/iNmIf4jZiP96GQL/fx4E/5AhBP+dJwX/qC4I/rI2DfO6PhXpwUUf38VML9C/VELEt11T&#10;uLBkYq6qam+kpHF6nJ93g5SbfoqOmIaQh5WOlYKSl5l9kKCceo+rnniPuZ93kcqdeZDPlXmO1ox5&#10;jdiJeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3Yif97GQL/gR0E/5IgBP+gJgX/qy0H+7U1C/C+&#10;PRLmx0Qc2slJLsvDU0G+vFtSs7ViYaivaW6fqm94lqV1gY6hfImHnoOPgZuLlHuZlJh3l56bc5ap&#10;nXGWtp5wl8idcpbPlXOU1Yx0k9iJdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJdJPYif98GAL/hBwD&#10;/5UfA/+jJQT/rywG97ozCezEOw/izkIY085ILMbHUkC5wFpRrbphX6O0Z2yZsG13kKt0gIioeoeB&#10;pYGNeqKJknWgkpZwnpuZbJ6nm2qetJxpn8WbbJ7QlG2a1oxtmdiJbZnYiW2Z2IltmdiJbZnYiW2Z&#10;2IltmdiJbZnYif99GAL/hxoD/5geA/+mIwP/sykE88AxB+fLOAvd2DoWzdJGKsDMUD6zxlhPp8Bf&#10;XZy7ZWqSt2t0ibNxfYGveIR6rX+KdKqHj26pj5Npp5qWZqelmGOnspliqMOYZafRk2aj1otnodmJ&#10;Z6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZif9+FwL/ixgC/5wcAv+rIQL7uSYD7ccsBN/VMQbT&#10;3jkUxthEKLnRTjuszFZMoMddWpXCY2eLv2lxgrtveXq4doBztn2GbbSFi2izjo9jspiSYLGkk16y&#10;sZRcssKUXrLTkF+s2YlgqtqGYKrahmCq2oZgqtqGYKrahmCq2oZgqtqGYKrahv9/FwL/kBYC/6Ea&#10;Af+xHQH0wCAB49EgAdPfLAbJ4jsUvt9EJbLZTDil01RJmc9bV47LYWOEyGhse8VudXPDdXtswXyB&#10;Z8CEhWK/jolevpiLWr6kjVi+sY5Xv8KNWL/Xi1m43IVZtt2DWbbdg1m23YNZtt2DWbbdg1m23YNZ&#10;tt2DWbbdg/+BFgL/lRQB/6cWAf24FwDpyxEA098WAcjnLAe+5jsWs+REJajhSzWc3VJEkdlZUobV&#10;YF1802ZmdNFtbmzPdHRmznx5Yc2FfVzMjoBZzJmDVsylhFTMs4VTzcSFU83dg1PG4H5Uw+F9VMPh&#10;fVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhff+HEwH/nBIB/64RANrCCgDQ0goAx+gYAbzsLAqy6zwX&#10;qOpDJZ3oSDOS5lBAiORZS37iYFR24Whcb+BvYmjfd2hj3n9sXt6IcFrekXNX3pt1VN6nd1LftHhQ&#10;38R4T+DeeE/W5XVP0+d0T9PndE/T53RP0+d0T9PndE/T53RP0+d0T9PndP+PDwH/pA4A27gIAM3F&#10;CQDF1QoAuvEaA7DyLQym8TsYm/BBJJHvRy+H7k46fu5YQ3ftYUpw7WlQauxxVWXseVlh7IFcXeyK&#10;X1rsk2FX7Z1jVe2nZVLts2ZR7sBnT+/UaE7r5mhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN6Oho&#10;TejoaP+ZCwDdrgQAzLwGAMHJBwC42woArfgcBKT4Lw2Z+DkXj/g/IYX4Rip8+E0ydfdXOW73YD9p&#10;92lDZPhxR2H4eUpd+IFMWviJT1j4klFW+ZtSU/mlVFH6r1VQ+rtWTvrKV03741dM++lXTPvpV0z7&#10;6VdM++lXTPvpV0z76VdM++lXTPvpV+WlAADOtAQAv78FALTOBgCq6w0BoP8fBpf/Lw2M/zYVgv89&#10;HXj/RCRw/0wqav9UL2X/XjNh/2c3Xf9vOVr/djxY/34+Vv+GP1P/jkFR/5dCUP+gQ07/qUVN/7NF&#10;S/++Rkr/0EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR9GuAAC/uQMAssUDAKfVBQCc&#10;/Q8ClP8iBon/Kwx+/zISdf86GGz/Qh1l/0kiX/9RJVr/WihX/2MrVP9rLVL/ci9Q/3kwT/+AMU3/&#10;iDJL/5A0Sv+YNUj/oTVH/6o2Rv+zN0T/vzhE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/F&#10;OMGzAACyvgIApcwBAJndAwCQ/xIChv8fBXv/Jwpx/y4OaP82E2H/Phda/0YaVf9NHVH/VR9O/10g&#10;S/9kIkn/ayNH/3EkRv94JUT/fyZD/4YnQf+OKED/lig//54pPf+nKTz/sCo8/7QqPP+0Kjz/tCo8&#10;/7QqPP+0Kjz/tCo8/7QqPP+0KrO4AQClxgAAl9UAAIvvBAGE/xMCd/8aBG3/Igdk/yoLXP8yDlX/&#10;ORFQ/0ETS/9IFUj/TxdF/1YYQv9cGUD/YRo+/2caPP9tGzv/cxw5/3kcOP+AHTb/iB01/48eNP+X&#10;HjL/oB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+kH6bAAACXzgAAid4AAH//BwF0/xAC&#10;af8VA1//HAVX/yQIUP8sCkr/MwxF/zsOQf9BDz3/RxA6/00ROP9SETb/VxI0/1wTMv9hEzH/ZhQv&#10;/2sULv9xFS3/dxUs/30VKv+DFin/ixYp/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44WKf+OFv9m&#10;IAP/YSoF/2EzCP9pNgv/bj0P/3FGFf9zURz/c14j/3BtKf9ufDD/a4k1/2mWOf9noT3/ZqpA/2Sy&#10;Qv9juUT/YcJG/2DIR/9ezUj/XNRK/1veS/tZ5Ez3WOpM9FfvTfBW803sVfhN7FX4TexV+E3sVfhN&#10;7FX4TexV+E3sVfhN7FX4Tf9mIAP/YSoF/2EzCP9pNgv/bj0P/3FGFf9zURz/c14j/3BtKf9ufDD/&#10;a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9ezUj/XNRK/1veS/tZ5Ez3WOpM9FfvTfBW&#10;803sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4Tf9mIAP/YioF/2MxCP9rNQv/cDwP/3NF&#10;Ff91Txz/dl0j/3NsKv9wejH/bYc2/2uUO/9pnz//aKhC/2awRf9kuEf/Y8BJ/2HHSv9fzEz/XdNN&#10;/FzeTvla5E/1WepQ8VjvUe1X9FHpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UP9nHwP/&#10;YyoF/2UwCP9uMwv/dDoP/3dDFf95Thz/elok/3doK/90djP/cYQ5/26QP/9sm0P/aqVH/2itSv9n&#10;tkz/Zb5O/2PFUP9hy1L9X9JU+V3dVfRb5FbwWupX61jwWOdY9VfjWfpU41n6VONZ+lTjWfpU41n6&#10;VONZ+lTjWfpU41n6VP9oHwP/YykF/2guB/9xMgr/dzgP/3tCFf99TBz/flgk/3tmLf93czX/dIA8&#10;/3GMQv9vl0f/bKFL/2qqT/9oslL/Z7tU/2XEVv5iylj5YNFa9V7cXPBc5F3qWute5lnxX+Ja9Vvc&#10;W/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V/9pHgP/ZCkF/2stB/90MAr/ezcO/39BFf+B&#10;Shz/glUl/39jLv97cDb/eHw+/3WJRf9xlEv/b55Q/2ymVP9qrlj9aLdb/GbAXfpkyWD1YdBi8F7c&#10;Y+pc5WXlW+xm3lrwY9hb9GDRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W/9pHgP/ZSgF&#10;/24rB/94Lgr/fzYO/4M/FP+FSBz/h1Ml/4RgL/+AbDj/fHlB/3iFSf50kFD7cZlW+W6iWvhrql/2&#10;aLJi9Ga7ZfNkxWjwYtBr6l/dbeNd527bW+pt01zvaM1e82TIX/dfyF/3X8hf91/IX/dfyF/3X8hf&#10;91/IX/dfyF/3X/9qHgP/ZigF/3EpB/97LAn/gzUN/4c+FP+KRxv/jFAl/4ldL/+FaTr9gXVE+nyA&#10;Tfd4i1X0c5Vc8W+dYu9spWftaa1r62a2b+hjwHLmYcx142Dfd9Zc5HjOXulyyV/tbcRg8Gi/YvRj&#10;v2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y/9rHQP/ZycF/3QnBv9/Kwj/hzMN/4w8E/+PRRv/&#10;kU4l/49aMPyLZjv4hnFG84F8Ue98h1rsdpBi6HGYaeVsoHDhaKh13mSwettiun7YYcd/1GHaf8tf&#10;4X7EYeV3v2Lpcrtj7W22ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ/9sHQP/aiYF/3cm&#10;Bv+CKgj/ijIM/5A7Ev+TQxr/lkwk/ZVXMPeRYjzyjG1J7IZ4VOd/gV/ieIpp3HKSctZtmnjSaqJ8&#10;zmerf8tmtIHJZb+Dx2TOhMFj3YO6ZOJ8tmbmdrJn6nGuaO9qrmjvaq5o72quaO9qrmjvaq5o72qu&#10;aO9qrmjvav9tHAP/bCQF/3okBf+FKQf/jjEL/5Q5Ef+YQhn/m0ok+JtUMPKXXz3rkmpL5YpzWN6C&#10;fGTVfIVuz3aNdcpylXrGbp1+w2ylgr9qr4S9abmGumjHh7do2oexaN6BrWnjeqlr6HSma+xtpmzt&#10;baZs7W2mbO1tpmztbaZs7W2mbO1tpmztbf9tHAP/biME/30iBf+IKAf/kTAK/5g4EP+cQBj7n0kj&#10;9KFSL+2dXD3llmZM3Y5vWtOHeGXMgYFuxnuJdsF3kXu8c5mAuHChhLVuqoeybbSJr2zBiq1s0oqo&#10;bNyFpW3hfqJu5Xefb+twn2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/rcP9uHAP/cSIE/38hBf+L&#10;Jwb/lC8J/5s3D/+gPxf4pEch8KdPLuiiWj3fm2NN1JRsWsuMdWXEhn1vvoCFdrh8jXyzeJWBr3Wd&#10;hatypYmoca+LpXC7jKNwy42gcdmInXHfgZty5HqZc+lymXPpcplz6XKZc+lymXPpcplz6XKZc+ly&#10;mXPpcv9vGwP/cyAE/4IgBP+OJgb/ly4I/582Dv2kPhX0qEYg7KxNLeOnWDzZoGFMzZhqWcWRcmW9&#10;i3putoWCdrCAiX2rfZGCp3mZhqN3ooqfdauNnHS3jpp0xo+YddaLlnbdg5R24nyTdud0knbodJJ2&#10;6HSSduh0knbodJJ26HSSduh0knbodP9vGwL/dR8E/4QfBP+QJQX/mi0I/6I1DPqoPRTxrEUe6LBM&#10;K9+rVzvSpF9LyJxoWb+Vb2S3j3dusIp/dqqFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wpCRetWN&#10;j3rbhY564X6NeuZ2jXrmdo165naNeuZ2jXrmdo165naNeuZ2jXrmdv9wGwL/dh4D/4YeBP+TJQX/&#10;nSwH/6U0C/erPBLusUMc5bRLKdqvVTrNqF5KwqBmWLmabWSxk3Vuqo58dqOKg32ehouCmYKTh5SA&#10;m4uQfqWOjX2wkIp9vpGKf9OPiX7ah4h+33+HfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37l&#10;d/9wGwL/eB0D/4geA/+VJAT/oCsG/6gyCvSvOhHrtUIa4bhKJ9SzUznIq1xJvqRkV7Sea2OsmHJt&#10;pJN5dZ6OgXyYi4iCkoeQh42FmYuJg6KOhoKukYOCvJGCg86Rg4PZiIKC34GCguR5goLkeIKC5HiC&#10;guR4goLkeIKC5HiCguR4goLkeP9xGgL/ehwD/4odA/+XIwT/oikF/KwxCfGzOQ/oukAX3bxIJc+2&#10;UjjDr1tIuahiVq+iamKnnHBsn5d3dZiTfnySkIaCjI2Oh4eKl4uDiKCOf4erkXyHuZF7h8uRfIjY&#10;iX2H3oJ9huR6fYbkeX2G5Hl9huR5fYbkeX2G5Hl9huR5fYbkef9xGgL/fBoD/40cA/+aIgP/pSgE&#10;+a8vB+64Nwzkvz8U2MBGJMq6UDe/s1lHtKxhVaqmaGGhoW5rmZx1dJKYfHuMlYOBhpKLhoGQlIt8&#10;jp6OeI2pkHaMtpF0jciRdo7YineM3YJ3iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6d4rjev9y&#10;GgL/fxkC/48bAv+dIAP/qSYD9rMtBeq9NQngxjwQ0sREI8W9TzW6t1hGr7FfVKWrZmCcpm1qlKJz&#10;c4yeenqGm4GAgJiJhXqWkol1lJuNcpOmj2+TtJBtlMWQcJXYinCS3YNxkON7cZDje3GQ43txkON7&#10;cZDje3GQ43txkON7cZDje/9zGQL/ghcC/5IaAv+gHwL/rSQC8rgqBObDMQbbzDUPzMhCIcDCTTS0&#10;vFZEqbZeUp+xZF6WrGtojqlxcYaleHh/on9+eaCHg3Sdj4hvnJmLa5ukjWibso5nm8KOaZ3YimqZ&#10;3YJrluN7a5bje2uW43trluN7a5bje2uW43trluN7a5bje/90GQL/hRUC/5YYAf+kHAH7siAB7b8l&#10;AuHMKgPU0TINx8xBH7rHTDGuwVRCo7xcUJm3YlyQs2lmh7BvboCtdnV5qn17c6iEgG2mjYVopZeI&#10;ZaSjimKksItgpMGLYqbZiGOi3oFlnuN6ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7jev92GAL/&#10;iRMB/5oWAf+pGAH2uBsB58caAdvZHAHN1jALwNI/HbTNSi+oyFI/ncNaTZK/YViJu2digLhta3m2&#10;dHFys3t3bLGDfGewjIBir5aDXq6hhlyur4dar7+HW7DahF2s4H9ep+V4XqfleF6n5Xhep+V4Xqfl&#10;eF6n5Xhep+V4XqfleP96FQL/jhIB/58TAP+wEwDvwBAA2dQMAM7fHAHE3S8Judk9Gq3TSCyhz1A7&#10;lctYSYvHX1SCxGVeecJsZnLAcmxrvnpyZr2CdmG7i3pcu5V9Wbqhf1e6r4BVu7+AVbzZf1a443pY&#10;sud1WLLndFiy53RYsud0WLLndFiy53RYsud0WLLndP+AEgH/lBAA/6YPAOO4CwDSxgoAzNcLAMPj&#10;HgK54jEKr+A9GKTdRieZ2U43jdRWRIPRXU96z2RYcs1qX2vLcmVlynlqYMmCb1vJi3JXyJZ1VMii&#10;d1LIr3hRycB4UMrbd1HG6HNSwOtvUr/sb1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb/+HDgH/mw0A&#10;364HANC8CADHyQgAwdsLALfoIAOt5zENpOY9GZnkRCaO4kwzhOBUPnveXEdz3WNPa9xqVmXaclxg&#10;2npgW9mDZFfZjGdT2ZdqUNmjbE7ZsW1N2sJtTNvcbE3Y7GpOz/BnTs/wZ07P8GdOz/BnTs/wZ07P&#10;8GdOz/BnTs/wZ/+PCwDppAQA0bQGAMW/BgC8zQgAtOkOAaruIgWi7jMOl+07GY3sQiSD60kue+pT&#10;NnPpXD5s6WREZ+lsSWLodE1e6HxRWuiFVFbojlZT6ZhZUemjWk7psFxN6r5cTOvSXUvq6V1K4/Nc&#10;SuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXPmZAwDUrAIAxbcEALnDBQCw0ggAp/YRAZ71JAaV&#10;9TIOivU6F4H1QSB49UgncPVQLmr0WjRl9GM4YPRrPF31dD9Z9XxCV/WERFT1jUZR9pdIT/ahSk32&#10;rEtL97lMSvfITUn44E1I9/NNSPf0TUj39E1I9/RNSPf0TUj39E1I9/RNSPf0TdqjAADHsQIAuLsD&#10;AK3JBACj2QcAmv0UApL9JweH/i8Nff43FHT/Pxts/0cgZv9OJWD/Vylc/2AtWf9pMFb/cTJT/3g0&#10;Uf+ANk//iTdN/5I5S/+cOkn/pjtI/7E8Rv+9PUX/zD1E/+Y+RP/nPkT/5z5E/+c+RP/nPkT/5z5E&#10;/+c+RP/nPsusAAC5tgEArMIBAKDQAgCV5QcAjv8YA4T/JAZ6/ywLcP80EGj/PBVh/0QZW/9LHVb/&#10;UyBT/1siUP9jJE3/ayZL/3MnSf96KUj/gipG/4orRP+ULEL/ni1B/6cuQP+xLj//vC8+/80wPv/N&#10;MD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMLuxAACsvAAAn8kAAJPZAACJ/AsBgP8XAnb/IAVs/ygJ&#10;ZP8wDV3/OBBX/0ATUf9HFk3/ThhK/1YZR/9cGkT/YxxC/2kdQP9wHj//eB49/4AfO/+IIDr/kSE4&#10;/5siN/+kIjb/rSM1/7gjNf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5I622AACfxAAAktIAAITh&#10;AAB9/w0Bcv8TAmj/GwRf/yMGWP8rCVH/MwtM/zoNR/9BD0P/SBFA/04SPf9UEzv/WhQ5/18UN/9l&#10;FTX/axYz/3IWMf96Fy//ghcu/4sYLP+TGCv/nBkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZ&#10;Kv+nGaG/AACSzAAAhNwAAHj3AABu/woBY/8QAlr/FQNS/x0ES/8kBkb/LAhB/zMJPP86Cjn/QAs1&#10;/0UMMv9KDTD/UA0u/1QOLP9ZDir/Xg8o/2QPJv9qDyX/cRAj/3gQIv+AESD/iBEf/5ERH/+RER//&#10;kREf/5ERH/+RER//kREf/5ERH/+REf9cIgP/Vy0F/1gzB/9fNgn/Yz0N/2VGEv9mUBf/ZV4c/2Ru&#10;Iv9hfCf/X4or/16WLv9coTH/W6oz/1qyNf9Zujb/WMM3/1jNOf9X2Dn/VuA6/1XmO/9U7Dz/U/E8&#10;/FL1PfhS+T31Uf0981H/PfNR/z3zUf8981H/PfNR/z3zUf8981H/Pf9cIgP/VywF/1oyB/9hNQn/&#10;ZTwN/2dFEv9oTxf/aFwd/2ZtIv9jeyj/YYgs/1+UL/9enzL/Xak1/1uxN/9auTj/WsE6/1nLO/9Y&#10;1Tz/V989/1bmPv9V6z79VPA/+VP1P/ZS+UDzUv1A8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/&#10;Pv9dIQP/WCwF/1wwB/9kMwn/aDoN/2tDEv9sThf/bFod/2pqJP9neCn/ZIUu/2KRMv9hnDb/X6Y4&#10;/16uOv9dtjz/XL4+/1vIP/9a0kH/Wd1C/1flQ/1W6kT5VfBE9VT1RfFU+kXuVP5E7FT/QuxU/0Ls&#10;VP9C7FT/QuxU/0LsVP9C7FT/Qv9eIQP/WSwF/18uBv9mMgn/bDgM/29BEf9vTBf/cVce/25nJf9r&#10;dSv/aIIw/2WONf9kmTn/YqM8/2CrPv9fs0H/XrtC/13ERP9czkb/WtxH/lnkSPpX6kn1VvBK8FX2&#10;Su1V+krpVv5H51b/RedW/0XnVv9F51b/RedW/0XnVv9F51b/Rf9eIQP/WSsF/2ItBv9qMAj/bzYM&#10;/3JAEf90Shj/dVUe/3JkJv9vci3/bH8z/2mLOP9mljz/ZaBA/2OoQ/9hsEb/YLhI/17BSv9dy0v/&#10;XNpN+lrjTvVZ6k/wV/FQ61b2UedX+07kWP9L4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/Sf9f&#10;IAP/WisF/2UrBv9tLgj/czUM/3c+Ef94SBf/eVIf/3dgJ/90bi7/cHs1/22HO/9qkkH/Z5tF/2Wk&#10;Sf5jrEz9YbRO+2C8UfpexlP5XdRV9VvjVu9a6ljpWPJZ5Vn3VuBa+1PbW/9P11v/Tddb/03XW/9N&#10;11v/Tddb/03XW/9N11v/Tf9gIAP/XSkF/2gpBv9xKwf/eDML/3w8EP99Rhf/flAf/31dKP95ajD/&#10;dXY4/3GCP/xtjUX6apdL+GefT/Zlp1P0Yq9W82C4WfFfwVzwXc1e7VzgYOha7GHhWvJg2lv2W9Nc&#10;+lfPXf1TzF7/Ucxe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/Uf9hHwP/YCcE/2smBf91KQf/fDEK/4E6&#10;EP+DRBf/hE0f/4NZKP9/ZjL8enI7+HV+Q/VxiEvybZJR72maVu1molvqY6pf6GCyY+ZevGbkXMhp&#10;4Vvaa91a6mvTXPBmzV71Ychf+VzEYPxYwWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+Vf9iHwP/&#10;YyUE/28kBf95KAb/gTAK/4U5D/+IQhb/iUse/4lWKPqFYjP1gG498Hp5R+x1g1DpcIxY5WuVXuFm&#10;nWTeY6Rp22Ctbddft2/UXsNw0V7Scc1d53HHX+5rwmHyZr5i9mG6Y/lct2P8WLdj/Fi3Y/xYt2P8&#10;WLdj/Fi3Y/xYt2P8WP9jHwP/ZiME/3IiBP99Jwb/hS4J/4o3Dv+NQBX/j0ke+o9TKPSMXzTuhmo/&#10;6X90S+N4flXecoZe2G2PZdNqmGrPZ6BtzGWocMljsXPGYrx0xGHJdcFh4Ha8Y+pxt2TvarRl82Ww&#10;ZvZgrmf5XK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XP9jHgP/aCEE/3UgBP+BJQX/iS0I/481DP+S&#10;PhT8lEcd9ZZPKO6RWzTni2ZB4IRvTtl9eVjRd4JgzHOKZ8dvk2zEbJtwwGmjc71nrHa6ZrZ4uGXC&#10;ebZl1XmyZuZ2rmjsb6pp8GmoafRjpmr3X6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X/9kHgP/ayAD&#10;/3geBP+EJAX/jSwH/5M0C/+XPBL4mUUb8JtNJ+iXWTThkGJC14lsTs6DdVjIfX5hw3iGaL50jm25&#10;cJZytm6edbJsp3ivarF7rWm9fKppzX2oauN6pWzpcqJs7WygbfJmnm71Yp5u9WKebvVinm71Yp5u&#10;9WKebvVinm71Yv9lHQL/bR4D/3sdA/+HIwT/kCoG/5cyCv2cOxD0n0MZ7KFLJeOcVjPalmBBz45p&#10;TseIcljAgnphun2CaLV5im6xdZJzrHKad6lwo3qmbqx9o224fqFtx3+fbuB+nHDndZpw62+ZcfBo&#10;l3HzZJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZP9lHQL/bx0D/34cA/+KIgT/kykF/5sxCfmgOQ/w&#10;o0EY56ZJI96hVDHSml5AyJNnTcCMb1i5h3dhs4J/aK59h26peo5zpHeWeKB0n3udc6h+mnG0gJhx&#10;woGWctiBlXTleJN06nGSde9rkXXyZpF18maRdfJmkXXyZpF18maRdfJmkXXyZv9mHQL/cRsD/4Ab&#10;A/+MIQP/ligF/54vCPakNw3sqD8V46tIINimUjDMnlxAw5dlTbuRbVezi3RhrYZ8aKeCg26ifot0&#10;nXuTeJl5nHyVd6V/knawgZB1voKOdtGCjnjjeo146HOMeO1si3jxaIt48WiLePFoi3jxaIt48WiL&#10;ePFoi3jxaP9nHAL/cxoC/4IaAv+PIAP/mSYE/qIuBvOoNQvprT0T369GHtKpUS/Holo/vptjTLWV&#10;aleuj3Jgp4t5aKGHgW6cg4h0l4CQeJJ9mXyOfKKAi3qtgoh6u4OHes2Dh3zifId853WGfOxuhnzw&#10;aYZ88GmGfPBphnzwaYZ88GmGfPBphnzwaf9nHAL/dRkC/4UZAv+SHwL/nCUD+6UsBfCsNAnmsjsQ&#10;27NEHc2tTy7Dplk+uZ9hS7CZaFaolHBfoY93Z5uLfm6WiIZzkIWOeIyClnyIgKCAhH+rgoF/uIN/&#10;f8qEgYHhfYGB5naBgOtvgIDvaoCA72qAgO9qgIDvaoCA72qAgO9qgIDvav9oHAL/eBcC/4cYAv+U&#10;HQL/nyMD+KkqBOyxMQfitzkN1bdCHMmwTi2+qlc9tKNfSqueZ1WjmG5fnJR1ZpaQfG2QjYNzi4qL&#10;eIaIlHyBhp6AfYSognuEtYR5hMeEeobgf3uF5nd7hetwe4Tua3uE7mt7hO5re4Tua3uE7mt7hO5r&#10;e4Tua/9pGwL/ehYC/4oXAv+XHAL/oyEC9K0nA+i1LgXevTUK0LpAG8S0TCy6rlY7r6heSaaiZVSe&#10;nWxdl5lzZpCVeWyKkoFyhZCJd3+Nknx7i5t/d4qmgnSJs4NyisSDdIzgf3SL5Xh1iepxdojtbHaI&#10;7Wx2iO1sdojtbHaI7Wx2iO1sdojtbP9rGgL/fRQC/40WAf+aGgH/ph4B8LEjAuS7KQPZwjAJy70/&#10;GcC4Siq1slQ6qqxcR6GnY1KZo2pckZ9xZIqbd2uEmH9xfpaGdnmTj3t0kpl+cJCkgW2QsYJrkMGC&#10;bZLdf26R5Xhvj+pxcI7tbHCO7Wxwju1scI7tbHCO7Wxwju1scI7tbP9uGAL/gBIB/5AVAf+eFwH7&#10;qxoB7LceAeDDIQHSxi0IxsE9GLq8SSivt1I4pbJaRZytYVGTqWhai6VvYoSidWl+n3xveJ2EdHOb&#10;jXlumZZ8apiif2eXroBlmL+BZZnYf2iY5XhplupxapTtbGqU7WxqlO1sapTtbGqU7WxqlO1sapTt&#10;bP9xFgL/gxEB/5QTAf+iFAD1sBQA5r4UANnMFQDMyisHwMY7FrXBRyaqvFE2n7hYQ5azYE6NsGZY&#10;haxtYH6qc2d3p3pscqWCcmyji3ZoopR5ZKGgfGCgrX1fob1+XqLUfWGh5nZinetwY5vubGOb7mxj&#10;m+5sY5vubGOb7mxjm+5sY5vubP90EwH/hxAB/5gQAP6nEADntw0A1sULANDQEQDFzygFucs5FK7H&#10;RSOjw08zmb9XQI+7XkuGuGRUfrVrXHeycWNxsHhpa66AbWatiXJhq5N1XaueeFuqrHlZq7x5WKzS&#10;eVqr6HNcp+xuXaTval2k72pdpO9qXaTval2k72pdpO9qXaTvav95EQH/jA4A/54NANyuCADSuwkA&#10;zMgJAMfWDgC91SUEstI2EafOQiCcykwvksdUPIjDXEd/wWJQd75pV3C8cF5qu3djZbl/aGC4iGxc&#10;t5JvWLaecVW2q3NTt7tzUrfSc1S3629Wsu9qV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ/9/&#10;DgH/kwsA4aUFANKzBwDJvgcAwssIALzdDgC03SMDqtozDZ/WQByU00oqitBSN4DNWkF4y2FKcMlo&#10;UWrIb1dkxnZcX8V/YFrFiGRWxJJnU8SeaVDErGpPxLxrTsXTak/F7WhQwPNkUb31YVG99WFRvfVh&#10;Ub31YVG99WFRvfVhUb31Yf+GCgDwmgQA1KoEAMi2BgC+wQUAt88JALDjEQCo4yUEn+I1DZXgPhmL&#10;3kglgdxQMHjaWDpw2F9CadZnSWPVbk9e1HZTWdN/V1XTiVpS05NdT9OgX03TrWBL1L5gStXYYEvU&#10;7V5M0fdcTMz5WkzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5Wv+PAwDaogAAyq8DAL25BAC0xgUAq9QJ&#10;AKTqFAGc6SgGk+k0DonoPRh/50Qid+ZOKm/mVzJp5V84Y+VnPV/kb0Ja5HdFVuSASVPkiktQ5JRO&#10;TeSfUEvlrFFJ5btSSObPUkjm6FJI5PhRSOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxPSOH8T+GZAADN&#10;qQAAvrMCALO+AwCoywUAn9oJAJjyGAKQ8ioHhvIzDnzxOxZ08UMdbPFLI2bxVClh8V0tXfFmMVnx&#10;bjVW8XY3U/F/OlDyiDxN8pI+S/KdQEnzqUFH87ZCRvTHQ0X030NE9PBDRPL6QkTy+kJE8vpCRPL6&#10;QkTy+kJE8vpCRPL6QtGiAADArgAAsrgBAKfEAgCc0gQAku0MAIz7HAOC+ygHefsxDHD8ORJp/EEX&#10;YvxJHFz8UCBX/FkjVP1iJlH9aihP/XMqTP57LEr+gy5I/o0vRv+YMUT/ojJD/64zQf+7NED/yzQ/&#10;/+M0P//vNT//7zU//+81P//vNT//7zU//+81P//vNcSqAACzswAAp78AAJrLAACP2gIAhv8PAX7/&#10;HAN1/yUGbP8tCmT/Ng5d/z4SWP9FFVL/TRhP/1UaTP9cHEn/ZB5H/2sfRP9zIEL/fCJB/4UjP/+P&#10;JD3/miU7/6QmOv+vJjn/uic4/8onOP/cKDj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKLWvAACnugAA&#10;msYAAI3UAACB5gEAev8QAXD/GAJn/yEFX/8pB1j/MQpS/zkNTf9BD0n/SBFF/08TQv9VFED/XBU9&#10;/2IWO/9pFzn/cBg3/3kZNf+CGTP/jBoy/5cbMP+hGy//qhwv/7UcLv+/HC7/vxwu/78cLv+/HC7/&#10;vxwu/78cLv+/HKm1AACawgAAjM8AAH/eAAB2/wUAbP8OAWL/FAJa/xsDU/8kBU3/KwdH/zMJQ/86&#10;Cj//QQs7/0cMOP9NDTX/Uw4z/1gPMf9eDy//ZBAt/2sRK/9zESn/fBIn/4YSJf+QEyT/mRMj/6MU&#10;Iv+rFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFJy+AACNywAAftoAAHDmAABn/wAAXf8KAVT/EAFN&#10;/xUCR/8dA0H/JAQ8/ysFN/8yBjT/OAcw/z0ILf9DCCr/SAko/00JJv9SCiT/Vwoi/10LIP9jCx7/&#10;awsc/3MMGv98DBj/hAwX/44NFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDf9SJQP/TS8E/1Ey&#10;Bv9XNQf/WjwK/1tFDv9aTxP/WV0X/1htG/9Wex//VYki/1OVJf9SoCf/Uagp/1CxKv9QuCv/T8Es&#10;/0/KLf9O1i7/TuQu/07tL/9O8y//Tfgw/038MP9M/zD8TP8w+Uz/L/hM/y/4TP8v+Ez/L/hM/y/4&#10;TP8v+Ez/L/9TJAP/TS8E/1QwBf9ZNAf/XToK/19DDv9eThP/XVoY/1tqHP9aeSH/WIYk/1aSJ/9V&#10;nSn/VKYr/1OuLf9Sti7/Ur4v/1HHMP9R0jH/UOEy/1DrMv9P8jP/T/cz/078NPtO/zT4Tf809U7/&#10;MvRO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/Mv9TJAP/Ti4E/1YvBf9cMgf/YDgK/2JBDv9iTBP/YFgY&#10;/19oHf9ddiL/W4Mm/1mPKf9Ymiz/VqMu/1WsMP9VszH/VLsz/1PENP9TzjX/Ut42/1LpN/9R8Tf/&#10;UfY4+1D7OPdP/zj0T/838VD/NfBQ/zTwUP808FD/NPBQ/zTwUP808FD/NP9UIwP/UC0E/1ktBf9f&#10;MAf/YzYK/2ZADv9mShP/ZVUZ/2NlHv9hcyP/XoAo/1yMLP9bly//WaEx/1ipNP9XsDX/Vrg3/1XB&#10;OP9Vyzn/VNo6/1TnO/9T8Dz7UvY99lH7PfJR/z3vUv877FL/OOtS/zjrUv8461L/OOtS/zjrUv84&#10;61L/OP9VIwP/UisE/1wrBf9jLgf/ZzQK/2o+Dv9rSBP/alMZ/2hhH/9mcCX/Y30q/2CIL/9ekzP/&#10;XJ02/1ulOP9arTr/WLU8/1e9Pv9Xxz//VtNB/FXkQvlV7kP1VPZE8FP8ROxU/0HpVf8/5lX/POVV&#10;/zvlVf875VX/O+VV/zvlVf875VX/O/9WIgP/VSkE/18oBf9nKwb/bDIJ/288Df9wRhP/cFAZ/25d&#10;IP9rayf/aHkt/2WEMv9ijzf/YJk7/l6hPv1cqUH7W7FD+lm5RflYwkf3V85I9VbgSvFW7EvuVfZM&#10;6Vb8SuVX/0biWP9D3ln/QN1Z/z/dWf8/3Vn/P91Z/z/dWf8/3Vn/P/9XIgP/WScE/2MmBP9rKAb/&#10;cTAI/3Q5Df91QxP/dU0Z/3VZIf9xZyn/bXQw/WqANvpmijz4Y5RA9mGcRPRepEjyXKxL8Vu0Te9Z&#10;vVDtWMlS61faU+dW6VXkV/VU4Vn9T9ta/0vVW/9I0Fz/RM9c/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/&#10;RP9YIgP/XCQD/2YjBP9vJgX/di4I/3o3DP97QRL/e0sZ/3tVIf53Yyr5c28y9m57OvJqhUHvZo9H&#10;7GOXTOpgn1DoXadU5VuvV+NZuFrhV8Nd31fSXtpW5l7WWfNa0lz8Vc1e/1DJXv9MxV//ScRf/0jE&#10;X/9IxF//SMRf/0jEX/9IxF//SP9ZIQL/XyID/2ohBP90JAX/eywH/381C/+BPhH/gkgZ/YJSIfd+&#10;XyvyeWs17XN1PulugEblaYlN4WWRVN5hmVnaX6Jc1l2qX9Ncs2HQW75izlvMY8ta4mPIXPFgxl/6&#10;WsFg/lW9Yf9RumL/Tbli/0u5Yv9LuWL/S7li/0u5Yv9LuWL/S/9ZIQL/YiAD/24fA/94IwT/fysG&#10;/4QzCv+HPBD+iEUX94hOIfCEWyvqfmY25HhwQd9yekvZbYNS02mMWM9mlVzMZJ1fyWKlYsZgrmTD&#10;X7hmwV7EZ79e2Gi8X+tmumP3X7Zk+1mzZf5VsGX/UK9l/0+vZf9Pr2X/T69l/0+vZf9Pr2X/T/9a&#10;IAL/ZR4D/3EcA/98IgP/hCkF/4kxCf+MOg75jkMW8Y5MIOqKWCvjhGI3235sQ9N4dkzNc39TyG+H&#10;WcRrkF7AaZhivWagZbplqGi3Y7JqtWK+a7NizmywYuVrr2b0ZKxn+F2paPxYp2n/U6Zp/1Kmaf9S&#10;pmn/UqZp/1Kmaf9Spmn/Uv9bIAL/ZxwC/3QaAv9/IAP/iCcE/44vB/2SNwz0lEAU7JVJHuSQVSrb&#10;il830YRpQ8p9ckzEeHtUv3SDWrpxi1+2bpNks2ubZ69ppGqtZ61sqma4bqhmx2+lZt9vpWrxaKJr&#10;9mGgbPlbnmz9Vp5s/lWebP5Vnmz+VZ5s/lWebP5Vnmz+Vf9cHwL/ahoC/3cZAv+DHwP/jCUE/5It&#10;BvmXNQvvmT4S55tGHN6WUinSkFw3yolmQsODb0y8fndUt3l/W7J1h2Cuco9lqnCXaKZtn2yjbKlu&#10;oGu0cJ5qwnGcatdxnG7ua5pv82SZb/hel3D8WJdw/VeXcP1Xl3D9V5dw/VeXcP1Xl3D9V/9eHgL/&#10;bBkC/3oYAv+GHQL/jyMD/5YrBfWbMwnrnzsQ4qBFGdebUCjMlFo2xI1jQryIbEy1gnRUsH58W6t6&#10;hGCmd4tlonSTaZ5ynG2bcKVwmG+wcpVuvXOTb9BzlHLrbpNz8maSc/ZgkHP6WpBz+1mQc/tZkHP7&#10;WZBz+1mQc/tZkHP7Wf9fHQL/bhcC/30XAv+JHAL/kiIC/ZopBPGgMAfnpDkN3qVDF9GfTifHmFg1&#10;vpJhQbaMaUuvh3FUqYJ5W6R/gGCffIhlm3mQapd2mW2TdaJxkHOsc41zunSLc8t1jHbncIx38GiL&#10;d/Viinf5XIp3+lqKd/painf6Wop3+lqKd/painf6Wv9hGwL/cRYC/38WAf+LGgH/lSAC+Z4mA+2k&#10;LgXjqTYK2KlAFsyjTCbCnFY0uZZfQLGQZ0qqi29TpId2Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXiq&#10;dIZ3tnWEd8d2hXrkcoZ772qFe/RkhXv4XYV7+VyFe/lchXv5XIV7+VyFe/lchXv5XP9jGgL/cxQB&#10;/4EVAf+OGQH/mR4B9qEjAuqpKgTgrzIH0qw+FcemSyS9oFUztJpeP6yVZUqlkG1Snox0WZiIe2CT&#10;hYNljoKLaoqAk26Gfp1xgn2ndH98tHZ9fMV2fX7gc39/7mt/f/Nlf373Xn9++F1/fvhdf374XX9+&#10;+F1/fvhdf374Xf9lGAL/dRMB/4QUAf+RFwH/nBsB8qUgAeauJgLbtC4Gzq89FMOqSSO5pFMxr55c&#10;PqeZZEmglGtRmZByWZONeV+OioBkiYeIaYSFkW6Ag5pxfIKldHmBsnZ3gcJ2doLddHmE7Wx5g/Jm&#10;eoL3X3qC+F56gvheeoL4XnqC+F56gvheeoL4Xv9nFwL/dxEB/4cTAf+UFQD+nxgA7qocAeKzIQHV&#10;tyoFybM7E76uSCK0qFIwq6NaPaKeYkebmWlQlJVwWI6Sd16Ij35kg42GaX6Lj215iZhxdoejc3KG&#10;r3Vwhr92b4fXdXOJ7W1ziPJmdIf2YHSH9190h/dfdIf3X3SH9190h/dfdIf3X/9pFQH/ehAB/4oR&#10;AP+XEgD5oxQA6q4VAN25FwDPuigExLc5EbmyRiCvrFAvpqdYO52jYEaVn2dPjptuVoiYdV2ClXxj&#10;fZOEaHiRjGxzj5Zwb46gcmyNrXRqjb11aY3SdWyQ7W1tjvFnboz2YG6M919ujPdfboz3X26M919u&#10;jPdfboz3X/9sEwH/fQ8B/40QAP+bEAD0qA8A5bUNANW/EADKviYDv7s3ELS2RB6qsU4toa1XOZip&#10;XkSQpWVNiaJsVYKfc1t8nHphd5qBZnKYimptlpRuaZWecWaUq3NjlLpzYpXPc2aX7GxnlfFmaJP2&#10;YGiS919okvdfaJL3X2iS919okvdfaJL3X/9vEQH/gQ4A/5EOAPKgDADarQkA07gKAM7DDgDEwiMD&#10;ub81Dq+7Qhykt0wqm7NVN5KvXEGKrGNKg6lqUnymcVl2pHhecKJ/Y2ugiGdnnpFrY52dbl+dqXBd&#10;nblwXJ3NcF+f62thnfJlYpr2YGKZ915imfdeYpn3XmKZ915imfdeYpn3Xv9zEAH/hQwA+pYKANul&#10;BgDRsQgAy7sIAMbHCwC9xyACssUyC6jBQBmevkonlLpTNIu2Wj6DtGFHfLFoT3Wvb1VvrXZaaqt9&#10;X2WphmNhqJBnXaebalmnqGtXp7hsVqfMbFio6Whap/RjW6P4Xlyj+V1co/ldXKP5XVyj+V1co/ld&#10;XKP5Xf94DQD/iwkA35wDANKpBgDJtAcAwr4GALzMCAC1zRwBq8svCaHIPRaXxUgjjcJRL4S/WDp8&#10;vF9DdbpmSm+4bVBpt3RVZLV8Wl+0hV5bs49hV7OaZFSyp2VSsrdmUbPMZlKz6WNUsvdfVa76W1at&#10;+1pWrftaVq37Wlat+1pWrftaVq37Wv9+CQDykQIA1qECAMqtBQDAtwUAuMIFALLPCQCr1BcAo9Mr&#10;BpnQOhKPzkUfhctOKn3JVjR1x109bsVlRGjEbEljwnNOXsF7U1nBhFZVwI9ZUr+bXE+/qF1Nv7he&#10;TMDNXkzA6lxOv/lZT7z+VVC6/lVQuv5VULr+VVC6/lVQuv5VULr+Vf+FAgDdmAAAzaYCAMGxAwC3&#10;ugMArsYGAKfTCgCg3RUAmd0oBJDbNw6G2UIZfdZLJHXUVC1t0lw1Z9FjPGHQa0Fcz3JGWM97SVTO&#10;hE1Qzo9QTc6bUkvOqVNJzrlUSM/PVEjO61NJzvhQSsv/TkrK/01Kyv9NSsr/TUrK/01Kyv9NSsr/&#10;TeePAADRnwAAw6sBALe0AgCtvwMAo8sGAJvZCgCU5RoBjeUrBoTkNQ174z8Wc+JIHmzhUiZm4Vos&#10;YOBiMlvgajZX4HI6U997PVDfhUBN349DSuCbRUjgqEZG4LhHReHMR0Xg6EdF3/ZGRd7/REXe/0RF&#10;3v9ERd7/REXe/0RF3v9ERd7/RNmXAADHpgAAuLAAAKy5AQCixQIAmNEGAI/rDQCJ7h8CgO4rBnjt&#10;NAxw7T0TaO1GGWLtTh5d7VcjWe1gJ1XtaCpS7XEtT+15L0ztgzJK7o00R+6YNUXupTdD77M4QvDE&#10;OEHw3zlB7+84QO39OEDs/zhA7P84QOz/OEDs/zhA7P84QOz/OMugAAC6qwAArbQAAKHAAACWzAEA&#10;i9kFAIT4EQF8+B8CdPgpBmz4Mgpk+DsPXvlDE1j5SxdT+VMaUPlbHU36ZB9K+mwhSPp0I0b6fiVE&#10;+4gmQfuTKED7nik+/KsqPfy5Kzv9yys7/eIrOvz0Kzr89ys6/PcrOvz3Kzr89ys6/PcrOvz3K72o&#10;AACusAAAobwAAJXIAACJ1AAAfugFAHf/EgFv/xwCZ/8mBWD/LwhZ/zcLVP8/Dk//RxFL/04TR/9W&#10;FUT/XRZC/2QYQP9sGT3/dRo7/34bOf+JHDf/lB02/6AeNf+sHzP/uR8z/8gfMv/iIDL/5yAy/+cg&#10;Mv/nIDL/5yAy/+cgMv/nILCtAACitwAAlcQAAIfQAAB73QAAcv0JAGr/EQFh/xkCWv8iA1T/KgVO&#10;/zIHSf86CUX/QQtB/0gMPv9ODjv/VQ84/1sQNv9iETT/aREy/3ISL/97Ey3/hhQr/5IVKv+eFSn/&#10;qRYo/7MWJ//CFif/xxYn/8cWJ//HFif/xxYn/8cWJ//HFqS0AACWwAAAh8wAAHraAABt6wAAZP8F&#10;AFz/DgFU/xQBTf8cAkj/JARC/ywFPv8zBjr/OQc2/0AIM/9FCDD/Swku/1EKK/9XCin/XQsn/2QL&#10;JP9sDCL/dg0g/4ANHv+MDh3/lw4c/6EOG/+sDxv/rg8b/64PG/+uDxv/rg8b/64PG/+uD5e8AACI&#10;yQAAedYAAGvjAABf9gAAVv8AAE7/CgBH/xABQf8WAjz/HQI3/yQDMv8qAy//MAQr/zYFJ/87BSX/&#10;QAUi/0UGIP9KBh7/UAYb/1YHGf9cBxf/ZAgV/20IE/93CBH/gQkQ/4sJEP+VCQ//mAkP/5gJD/+Y&#10;CQ//mAkP/5gJD/+YCf9JJwL/RDEE/0sxBP9QNAb/UjoI/1JDC/9RTg//T1wT/01rFv9MeRn/S4cb&#10;/0mTHf9InR//SKYg/0euIf9HtSL/Rr0j/0bGI/9G0CT/RuAk/0bqJf9G8yX/Rvol/0b/Jf9G/yX/&#10;Rv8l/0b/JP1G/yP9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/9JJwL/Ri8D/00vBP9SMgb/VTkI/1VCC/9U&#10;TQ//UlkT/1BoF/9Pdxr/ToQd/0yRH/9LmyH/SqQi/0qsI/9JsyT/Sbsl/0jEJv9IzSb/SN0n/0jo&#10;J/9I8Sj/SPko/0j/KP9I/yj+SP8o+0j/J/lI/yb5SP8m+Uj/JvlI/yb5SP8m+Uj/Jv9KJwL/SC0D&#10;/1AtBP9VMAb/WDYI/1lAC/9YSw//VVYT/1RmGP9SdBv/UYEe/0+OIf9OmCP/TaEl/02pJv9MsSf/&#10;S7go/0vBKf9Lyir/Stkq/0rmK/9K8Cv/Svgs/0r/LP1K/yz6Sv8r90r/KfVK/yj1Sv8o9Ur/KPVK&#10;/yj1Sv8o9Ur/KP9LJgL/SysD/1IrBP9YLgX/WzQI/10+C/9dSQ//WlQU/1liGP9XcR3/VX4g/1OK&#10;I/9SlSb/UZ4o/1CmKv9Priv/TrUs/069Lf9Nxy7/TdMv/0zjMP9M7TD8TPYx+kz+MfdM/zH1Tf8v&#10;8k3/LfBN/yvwTf8r8E3/K/BN/yvwTf8r8E3/K/9LJgL/TikD/1YpBP9cKwX/YDEH/2I7C/9iRg//&#10;YFEU/15fGf9cbR7/Wnoj/1iGJv9WkSn/VZos/1OiLv9SqjD/UbEx/1G5M/9QwzT+T841+0/fNvhO&#10;6zf1TvU48k79OPBP/zXuUP8z61H/MelR/y/pUf8v6VH/L+lR/y/pUf8v6VH/L/9MJQL/UScD/1om&#10;A/9gKAX/ZS8H/2g5Cv9oQw//Z04V/2VaGv9iaCD/X3Yl/12BKv9ajC7+WJYx/FeeNPtVpjb5VK04&#10;+FO1OvdSvjv1Uck981HaPvBQ6D/sUPNA6VH9PuhT/zvmVP8441X/NeFV/zPhVf8z4VX/M+FV/zPh&#10;Vf8z4VX/M/9NJAL/VCQD/10jA/9lJQT/ai0G/202Cv9uQA7/bUsU/2tWG/9oZCH+ZXEo+2J9Lfhf&#10;hzL2XJE281qZOvJYoT3wV6lA7lWxQuxUuUTrU8RG6VLSSOVR5UniUvJI31T8RN1W/0DbWP891ln/&#10;OtJZ/zjSWf840ln/ONJZ/zjSWf840ln/OP9OJAL/WCED/2EgA/9qIwT/cCsF/3M0Cf90Pg7/dEgU&#10;/3JSG/tvXyP2a2wq8md3Me9jgjfsYIs96V2UQeZanEXkWKRJ4lasTOBUtE7dVL9Q21TNUNdT4lHS&#10;VPBO0Ff7Ss5a/0XNXP9CyVz/PsVc/zzFXP88xVz/PMVc/zzFXP88xVz/PP9PIwL/Wx8C/2UdAv9u&#10;IQP/dSkF/3kxCP96Owz/ekQT+nlOG/R2WyPucWcs6WxyNeVofDzhY4VD3WCOSNldl0zVXJ9P0lqn&#10;Uc9ZsFPNWLpUy1jGVclX2lbFV+xVw1v5T8Je/0rAX/9GvWD/Qrpg/0C6YP9AumD/QLpg/0C6YP9A&#10;umD/QP9SIQL/Xh0C/2kaAv9zHwP/eiYE/34vBv+BOAv7gUES84BLGux8VyPmd2Mt4HFtONptd0DT&#10;aYBGz2WJS8tjkU/IYJlSxV+hVcJdqlfAXLNZvly/Wrxbzlu4W+Vbt171Vbdi/0+1Y/9KsmT/RrBk&#10;/0OwZP9DsGT/Q7Bk/0OwZP9DsGT/Q/9VHwL/YRoC/20YAv93HQL/fiQD/4QsBf6HNQn1iD4Q7YdI&#10;GOWDVCLefl8u1HhpOM5zc0DJbnxHxGuETMBojFG9ZZRUumOcV7dipVq0YK5csmC5XrBfx16tX99f&#10;rGLxWaxl/lOqZ/9OqGf/SqZn/0amZ/9Gpmf/RqZn/0amZ/9Gpmf/Rv9XHQL/ZBgC/3AWAv97HAL/&#10;gyIC/4kqBPmMMgfvjjsN545EFt6KUSHUhFwtzH5mOMV4b0HAdHdIu3CATbdtiFKzapBWsGiYWaxm&#10;oFyqZalfp2S0YKVjwmGjY9ViomXtXaJp+1ehav9Rn2v/TJ5r/0mea/9Jnmv/SZ5r/0mea/9Jnmv/&#10;Sf9ZHAL/ZxYB/3MVAf9+GgH/hyAC/40nA/SSLwbqlDgL4ZRCE9aPTiDMiVktxYNjN759a0C4eXRI&#10;s3V8Tq5yhFOqb4xXp22UW6NrnF6gaaVgnmiwY5tnvWSZZ85kmGnoYZpt+VqZbv9Ul27/T5Zu/0uW&#10;bv9Llm7/S5Zu/0uWbv9Llm7/S/9bGgL/aRQB/3YUAf+BGAH/ih0B/JEkAvCXLATlmjQI3Jo/Ec+U&#10;TB/GjlcsvohgN7eCaUCxfnFIrHp5Tqd3gFOjdIhYn3GQXJtvmF+YbaFilWysZJNsuWaRa8lmkG3k&#10;ZJFx9lyRcv5WkHL/UZBy/02Qcv9NkHL/TZBy/02Qcv9NkHL/Tf9dGAH/axMB/3kTAf+EFgH/jhsB&#10;+JUhAeubKAPhoDAG1Z49EMqYSh7BklQruYxeNrGHZj+rgm5Hpn52TqF7fVOceIVYmHaNXJR0lV+R&#10;cp5jjnGpZYtwtWeJcMVniHDgZop09F6LdvxYinb/Uol2/06Jdv9OiXb/Tol2/06Jdv9OiXb/Tv9f&#10;FwH/bhEB/3sSAf+HFAD/kRgB9JkdAeegIwLdpSsEz6E7D8WcSB28llMqtJBcNayLZD+mh2xHoINz&#10;TZuAelOWfYJXknqKXI54kmCKdpxjh3WmZoR0smiCdMJogHTbaIN48mCEevtZhHn/VIR5/0+Eef9P&#10;hHn/T4R5/0+Eef9PhHn/T/9hFQH/cBAB/34RAP+KEgD/lBUA8J0ZAOOlHgHXqCgDy6U5DsGfRhu3&#10;mlEpr5VaNKeQYj6hi2pGm4dxTJWEeFKQgX9XjH+HXIh9kGCEe5ljgHqjZn15sGh7eb9pennWaXx8&#10;8GF+fvpafn3+VX59/1F+ff9Rfn3/UX59/1F+ff9Rfn3/Uf9jFAH/cg8B/4EQAP+NEQD8mBIA7KET&#10;AN+qFgDRrCYDx6g3DbyjRBqznk8nqplYM6OUYD2ckGhFloxvTJCJdlKLhn1XhoSFW4KCjl9+gJdj&#10;en+hZnd+rWh1fr1pc37SaXaB7mJ4gvpbeIL+VnmB/1F5gf9ReYH/UXmB/1F5gf9ReYH/Uf9lEwH/&#10;dQ4A/4MOAP+QDgD1mw4A6KYOANmvDwDMryQCwqs1DLinQxmuok4mpp1WMZ6ZXjuXlWZEkJFtS4uO&#10;dFGGjHtWgYmDW3yHi194hpVidISfZXGDq2hug7ppbYPOaW+G62Nyh/lcc4b9VnOF/1Jzhf9Sc4X/&#10;UnOF/1Jzhf9Sc4X/Uv9oEQH/eA0A/4YNAPaTDADeoAkA1qkKANKyDQDHsiICva8zCrOrQReqp0wk&#10;oaJVMJmeXTqSmmRCi5drSYWUclCAknlVe4+BWnaNiV5yjJJiboqdZWuJqWdoibhoZ4nLaGmL6WNs&#10;jflcbYz9V22K/1Jtiv9SbYr/Um2K/1Jtiv9SbYr/Uv9rEAH/ewsA/4oKAOKYBgDWowgA0KwJAMu1&#10;CwDBth8BuLQxCa6wPxakrEoinKhTLpSkWziMoGJAhp5pSICbcE56mXdTdZZ+WHCUh1xsk5BgaJKb&#10;Y2SRp2VikLZmYJHJZmKS52JllPhcZ5L9V2eR/1Jnkf9SZ5H/UmeR/1Jnkf9SZ5H/Uv9uDgD/fwkA&#10;8Y4FANmbBQDPpgcAya8HAMS5CAC7uhwBsrgvB6i1PROfsUgglq5RK46qWTWGp2A+gKVnRXqibkt0&#10;oHVRb558VWqchVlmm45dYpqZYF6ZpmJcmbRjWpnHY1ua5WBfm/dbYJr+VmGY/1JhmP9SYZj/UmGY&#10;/1JhmP9SYZj/Uv9yCwD/gwUA35MBANGfBADJqgYAwbIFALu9BAC0vxgAq74sBaK7OhGZuEUdkLVP&#10;KIeyVzKAr146ea1lQnOrbEhuqXNNaad6UWSmg1ZfpI1ZXKOYXFijpF5Wo7NfVaPGX1Wk5F1YpPZY&#10;WqP/VFuh/1Bbof9QW6H/UFuh/1Bbof9QW6H/UP93BwDwiQAA1pgAAMukAwDBrQQAubYDALLABACr&#10;xRQAo8UoBJvCNw6RwEMZib1MJIC6VS55uFw2crZjPW20akNns3FIYrF5TF6wgVBar4tUVq+XVlOu&#10;o1hQrrJZT67GWU+u5FhRrvZUU67/UFSs/01UrP9NVKz/TVSs/01UrP9NVKz/Tf99AADfjwAAzp0A&#10;AMOoAgC5sAIAsLoCAKjEBQChzA8Am8wjApLKMwqJyD8VgcZJH3nEUihywlowa8FhN2a/aDxhvnBB&#10;XL14RVi8gUlUvItMUbuWT067o1FMu7NSSrvGUkq75FFMu/ZOTbr/S065/0lOuf9JTrn/SU65/0lO&#10;uf9JTrn/Se+FAADUlQAAx6MAALqsAQCwtAAAp78DAJ7JBgCV1AsAkNUdAYnULgaA0jwQeNBGGXHP&#10;TyFqzlgpZM1fL1/MZzRay245Vsp3PVLKgEBPyYtDTMmXRUnJpEdHybNIRsrISEbK5kdHyfdFR8j/&#10;Q0jH/0JIx/9CSMf/QkjH/0JIx/9CSMf/Qt6NAADLnAAAvacAALGwAACmugAAnMQDAJPPBwCK3QwA&#10;hd8dAX7fLAV23jcLb95DE2jdTRpi3FUgXdtdJljbZSpU2m0uUNp2Mk3agDVK2os3R9qXOUXapDtD&#10;27Q8QtzIPELb5TtC2vQ6Qtn+OkPY/zlD2P85Q9j/OUPY/zlD2P85Q9j/OdCWAADBowAAsqwAAKe1&#10;AACcwAAAkcoDAIfWBwCA6REAeekgAnLpLAVr6TYKZOk/D17pSBRZ6VEZVehaHFHpYiBO6WsjS+l0&#10;JUjpfSdG6YgqQ+mTK0HqoC1A6q8uPuvALj3s2y496u8uPej8Lj3n/y095/8tPef/LT3n/y095/8t&#10;Pef/LcWfAAC1qQAAqLEAAJy8AACQxwAAhNIBAHrfBgB09BMAbfQgAmb0KgRf9DQIWvU9C1T1RQ9P&#10;9UwSTPVVFEn2XRdG9mUYRPZuGkH2dxw/94EdPfeNHzv3mSA5+KYhOPi1Ijf5yCI2+eMiNvjzIjb3&#10;/CI29/wiNvf8Ijb3/CI29/wiNvf8IremAACprgAAnLkAAJDEAACDzwAAd9sAAG/2CgBn/xMBYP8d&#10;Alr/JwNU/zAFT/84CEr/QApG/0gMQ/9PDkD/Vg89/14QO/9lEjj/bhM2/3cUNP+CFTL/jxYw/5sX&#10;L/+pFy7/txgt/8gYLP/hGCz/7xgs/+8YLP/vGCz/7xgs/+8YLP/vGKurAACetQAAkMEAAILMAAB1&#10;2QAAaeQAAGH/CQBb/xEAVP8ZAU7/IgJJ/ysERP8yBUD/OgY8/0EHOf9HCDb/Tgkz/1QKMf9bCy7/&#10;Ygws/2sMKf91DSf/gA4l/40OJP+aDyP/phAi/7MQIf/BECH/0BAh/9AQIf/QECH/0BAh/9AQIf/Q&#10;EJ+yAACRvgAAg8oAAHXWAABn4gAAW/EAAFT/BgBO/w4ASP8UAUL/HAI9/yQCOf8rAzX/MgQx/zgE&#10;Lv8+BSv/QwUo/0kGJf9PBiP/Vgch/10HHv9lCBz/bwgZ/3oJF/+HCRb/lAkV/58KFP+qChT/swoU&#10;/7MKFP+zChT/swoU/7MKFP+zCpO7AACExwAAddMAAGfhAABY6AAATvsAAEj/AABB/woAO/8QATb/&#10;FQEx/xwBLf8iAin/KAIl/y0CIv8yAx//OAMc/z0DGv9CAxf/SAQV/04EE/9VBBH/XQUP/2cFDf9y&#10;BQz/fQUK/4kGCv+TBgn/nAYJ/5wGCf+cBgn/nAYJ/5wGCf+cBv8/KgL/PzAD/0QwA/9IMwT/STkG&#10;/0hCCP9GTQv/RVsO/0NpEf9BdxP/QIUV/z+RFv8+mxj/PqQY/z2rGf89sxr/Pboa/z3DGv88zBv/&#10;PNsb/zznG/888Bv/PPgb/z3/G/89/xv/Pf8b/z3/Gv89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf9A&#10;KgL/QS4D/0cuA/9KMQT/TDcG/0tACP9KSwv/SFkP/0ZnEf9EdRT/Q4IW/0KPGP9BmRn/QaIa/0Cp&#10;G/9AsRv/P7gc/z/AHP8/yR3/P9Yd/z/lHf8/7x3/P/ce/z/+Hf8//x3/P/8d/0D/HP5A/xv+QP8b&#10;/kD/G/5A/xv+QP8b/kD/G/9AKgL/QywD/0ksA/9NLwT/TzUG/1A+CP9OSQz/TFYP/0pkEv9IchX/&#10;R38Y/0aLGf9Flhv/RJ8c/0SnHf9Drh7/Q7Uf/0K9H/9CxiD/QtEg/0LiIf9C7SH/QvUh/0L9If1C&#10;/yH7Q/8g+kP/H/lD/x75Q/8e+UP/HvlD/x75Q/8e+UP/Hv9BKQL/RioD/0wpA/9RLAT/UzIG/1Q8&#10;CP9URwz/UVIP/09gE/9Nbxf/THwZ/0qIHP9Jkh7/SJsf/0ejIf9HqyL/RrIj/0a6I/9GwyT/Rc0l&#10;/0XeJf9F6ib8RfQm+UX8JvZF/yb1Rv8k9Eb/I/NH/yHzR/8h80f/IfNH/yHzR/8h80f/If9CKAL/&#10;SScC/1AmA/9VKAT/WC8F/1o5CP9aRAz/V08Q/1VcFP9Tahj/UXcb/0+DH/9OjiH/TZcj/0yfJf9L&#10;pyb/Sq4n/0q2Kf5Jvir9Sckq+kjZK/dI5yz0SPIs8Uj7LO9J/yrtSv8o7Er/J+tL/yXrTP8l60z/&#10;JetM/yXrTP8l60z/Jf9DKAL/TSQC/1QjA/9aJQP/XiwF/2A2B/9gQQv/XkwQ/1tXFf9ZZhn/V3Ie&#10;/1V+Iv5TiSX8UZMo+lCbKvlPoyz3Tqou9k2yL/RMujDzTMQy8kvRM+5L5DTqSvA050v6M+VN/zDk&#10;Tv8t4k//K+FQ/ynhUP8p4VD/KeFQ/ynhUP8p4VD/Kf9GJQL/UCEC/1ggAv9fIQP/ZCoE/2YzB/9m&#10;PQv/ZUgQ/2JTFf9gYRv8XW0g+Fp5JfVYhCnzVo0t8FSWMO5SnjPtUaU161CtN+lOtTnnTr875k3M&#10;PONM4D3fTe483E/5OdlR/zXWUv8y1FP/MNNU/y3TVf8t01X/LdNV/y3TVf8t01X/Lf9KIwL/VB4C&#10;/1wcAv9kHwL/aScE/2wwBv9tOgr/bEQP/WpPFfhnXBzzY2gi72B0KOtdfi7oWogz5VeRN+NVmTrg&#10;U6A+3lKoQNxRsUHZULtC1lDIQ9NQ3ETPUOxDzFL4P8tV/zvJV/83yFj/NMdZ/zLGWf8xxln/McZZ&#10;/zHGWf8xxln/Mf9NIAL/VxsC/2AZAv9pHQL/byUD/3ItBf90Nwj9c0EO9nFLFPBuWBzqamQk5WVu&#10;K+BheTPcXoI42FyLPNNalD/QWJxCzlejRMtVrEbJVbVHx1TAScVU0EnCU+ZJwFb1Rb5Z/0C9W/88&#10;vFz/Obtd/zW6Xf81ul3/Nbpd/zW6Xf81ul3/Nf9QHgL/WxkB/2QWAf9tGwL/dCIC/3gqBP96Mwf2&#10;ej0M73hHE+d1VBvhcF8l2mtqLdNndDTOZH06ymGGP8dfjkLEXZZFwVueSL9apkq8Wa9Muli6TbhY&#10;yE62WN9OtFnwS7Nc/UWyX/9AsmD/PLBh/zmwYf84sGH/OLBh/ziwYf84sGH/OP9SGwH/XhYB/2gU&#10;Af9yGQH/eR8C/34nA/mAMAXwgTkK54BDEeB8UBrWd1skz3JmLsltbzXEang7wGeBQLxkiUS5YpFI&#10;tmCZSrNfoU2xXapPrly0UaxcwVKqXNRSqF3rUKhg+kmoY/9EqGT/QKZl/zymZf87pmX/O6Zl/zum&#10;Zf87pmX/O/9VGQH/YRQB/2wSAf92FwH/fRwB/4MjAvSGLATqiDUH4YdADtaCTBnNfVgkxndiLcBz&#10;azW7b3Q8t2x8QbNphEavZ4xJrGWUTKljnE+mYqVRpGGvU6JgvFWgYM1VnmDmVJ5k902fZ/9Hn2n/&#10;Q55p/z+daf89nWn/PZ1p/z2daf89nWn/Pf9XFwH/YxIB/28RAf95FAH/gRkB+4cgAe+MJwLkjjAF&#10;2o09DM+HShjHglUjv31fLbl4aDWzdHA8r3F4QqtugEanbIhKpGmQTqBomFGdZqFTm2WrVZhkuFeW&#10;ZMhYlGThWJVo9FCWa/9Kl2z/RZZt/0GWbf9Alm3/QJZt/0CWbf9Alm3/QP9ZFQH/ZhAB/3IQAP99&#10;EgD/hRYA9owbAeqRIgHflCsD05E6C8mMRxfAh1MiuYJcLLJ9ZTWteW08qHV1QqNzfUegcIRLnG6M&#10;TplslVKVa55UkmmoV5BptFmOaMNZjGjcWo1s8lOPbv9MkHD/R49x/0OPcf9Bj3H/QY9x/0GPcf9B&#10;j3H/Qf9bFAH/aA8A/3UPAP+AEQD/iRMA8pAXAOWWHADZmSYCzZU4CsSQRRa7i1Ehs4ZaLK2CYzSn&#10;fms7oXpyQZ13ekaZdYFLlXOJT5JxkVKOb5tVi26lWIhtsFqGbL9bhG3VW4Zv71WIcv1OiXT/SYl0&#10;/0SIdP9DiHT/Q4h0/0OIdP9DiHT/Q/9dEgH/aw4A/3gOAP+DDwD9jBAA7ZQSAOCaFQDTnCQCyJk2&#10;Cb+UQxW2j08gropYK6eGYTOhgmg7nH9wQZd8d0aTeX5Lj3eGT4t1j1KIc5hWhHKiWIFxrlp/cbxc&#10;fXHQXH9z7FaBdvtPg3j/SoN4/0WCeP9Egnj/RIJ4/0SCeP9Egnj/RP9fEQH/bQwA/3oNAP+FDQDy&#10;jw0A55gNANufDgDOnyIBxJ00CLqYQhSyk00fqo9WKqOKXzKchmY6l4NtQJKAdUWNfnxKiXyEToV6&#10;jFKCeJVWfnegWXt2q1t5dbpcd3bNXHh36lh7evpRfXz/S318/0Z9fP9FfXz/RX18/0V9fP9FfXz/&#10;Rf9hEAH/bwsA/30LAPWICgDfkwgA2JsKANOiDADJox8Bv6AyB7acQBOtl0sepZNUKJ6PXTGYi2Q5&#10;kohrP42FckWIg3pKhICBToB/ilJ8fZNVeHydWHV7qVtyerhccXrKXHJ86Fh1fvlRd4D/THeA/0d3&#10;gP9Gd4D/RneA/0Z3gP9Gd4D/Rv9kDwD/cgkA/38IAOWMBQDYlgcA0Z4JAM6lCgDEph0BuqQvBrGg&#10;PhGonEkdoJhTJ5mUWzCTkGI4jY1pPoiKcESDiHhJfoZ/TXqEiFF2gpFVcoGbWG+Ap1psf7Vca4DI&#10;XGuB5Vlug/dScYT/TXKE/0hyhP9HcoT/R3KE/0dyhP9HcoT/R/9mDQD/dQcA9oMFANyPAwDSmAYA&#10;zKEHAMioCAC/qRoAtagtBaykPBCkoEcbnJ1RJZSZWS+OlmA2iJNnPYKQbkN9jnZIeYx9THSKhVBw&#10;iI9UbIeZV2mGpVlmhrNbZYbFW2WG41loiPZSa4r/TWyK/0hsif9HbIn/R2yJ/0dsif9HbIn/R/9p&#10;CwD/eAQA5YcAANaSAwDNnAUAxqQGAMGrBgC5rRcAsKwrBKepOg6fpkUZlqJPI4+fVy2InF81gplm&#10;O32XbEF4lXNGc5N7S26Rg09qj41SZo6XVWONo1hgjbFZX43DWl6N4Fhij/VSZJD/TWaQ/0hmj/9H&#10;Zo//R2aP/0dmj/9HZo//R/9sCAD+fAAA3ooAANCWAgDInwQAwKcEALmuAwCyshQAqrEoA6GvNwyZ&#10;rEMXkahNIYmlVSqCo1wyfKBjOXeeaj5ynHFEbZp5SGiZgUxkl4tQYJaVU12WolValbBXWZXBV1iV&#10;3lZblvNQXZf/TF+X/0dglv9GYJb/RmCW/0Zglv9GYJb/Rv9wAwDrgQAA1o8AAMqaAQDBowMAuaoC&#10;ALGyAQCqtxEAo7ckApu1NAqTskAUiq9KHoOtUyd8q1oudqhhNXCnaDtrpW9AZ6N3RGKif0heoYlM&#10;WqCUT1efoFFUn65TU5/AU1Kf3VJVn/NOV6D/Slmg/0ZZn/9FWZ//RVmf/0VZn/9FWZ//Rf91AADg&#10;hgAAz5MAAMSfAQC6pwEAsa4AAKm2AAChvQ0Am70gAZS8MQeLuj0Qg7dIGny1UCJ1s1gqb7JfMGqw&#10;ZjZlr207YK11P1ysfkNYq4dHVaqTSlGqn0xPqq5NTarATU2q3E1OqvJJUKr+RlKp/0NSqf9CUqn/&#10;QlKp/0JSqf9CUqn/QvJ8AADXjAAAyJkAAL2jAACyqwAAqbIAAKC7AgCXxAkAksUbAIvELASDwjoM&#10;e8FEFXS/Th1uvVYkaLxdKmO7ZDBfumw0Wrl0OVa4fDxTt4c/T7eSQky2n0RKtq1GSLbARki33UVJ&#10;tvJDSrX/QUu1/z5LtP89S7T/PUu0/z1LtP89S7T/PeKDAADNkgAAwZ8AALSnAACqrwAAoLgAAJbA&#10;AwCMygcAhs0UAIHNJgJ6zDUIc8tBD2zKShdmyVMdYchbI1zHYihYxmosVMZyMFDFfDNNxYY2SsSS&#10;OUfEnztFxK48RMXBPEPF3zxExPM7RMP/OUXC/zdFwf83RcH/N0XB/zdFwf83RcH/N9WLAADFmgAA&#10;t6QAAKusAACgtAAAlr4AAIvHBACB0AgAeNkOAHXZIAFv2C8Eadg8CWPWRhBe1lAVWdVYGlXUYB9R&#10;1GgiTtRxJkvTeylI04UrRdOSLkLUny9B1K8wP9XCMT/V4TA/0/IwP9L9Lz/R/y4/0P8uP9D/Lj/Q&#10;/y4/0P8uP9D/LsqUAAC7oQAArakAAKKxAACWuwAAi8QAAIDNAwB12AgAb+QRAGrkIAFk5C0DXuQ4&#10;B1nkQQtV5EsPUeRUEk3kXRZK5GUYR+RuG0Xkdx1C5IIfQOSOIT7lmyM85aokO+a8JDrm0yQ55e4k&#10;OeP6Izni/yQ54v8kOeL/JDni/yQ54v8kOeL/JL+eAACvpgAAo64AAJe4AACKwgAAfswAAHPWAgBp&#10;5QkAZO8UAF/wIAFZ8CsDVPA1BU/wPgdL8UYKR/FODETxVw5C8V8QP/JnEj3ycBQ68nsVOPOHFjbz&#10;lBg19KIZM/SxGTL1xRox9eIaMfTxGTHx/hkx8f8ZMfH/GTHx/xkx8f8ZMfH/GbKkAAClqwAAmLYA&#10;AIvAAAB+ygAAcdUAAGXeAABe9QoAWfwTAFP8HgFO/CcCSv0wA0X9OQVB/UAGPv5IBzv+Twk4/1cK&#10;Nv9eCzP/Zwwx/3ANLv98Diz/iQ8r/5YQKf+kECj/tBEn/8cRJ//hESb/8hEm//YRJv/2ESb/9hEm&#10;//YRJv/2EaepAACZswAAi74AAH7JAABw0wAAZN4AAFjnAABS/wkATf8RAEf/GQFD/yIBPv8qAjr/&#10;MgM3/zkDM/8/BDD/RgUt/00FK/9UBij/Wwcm/2MHI/9tCCH/eQkf/4cJHv+VCh3/owoc/7EKG//A&#10;Cxr/1gsa/98LGv/fCxr/3wsa/98LGv/fC5uxAACNvAAAfscAAHDSAABj3gAAVeQAAEv1AABG/wUA&#10;QP8OADv/FAA3/xsBM/8jAS//KQIr/zACKP81AiX/OwMi/0EDH/9HAx3/TgMa/1UEGP9eBBX/aAUT&#10;/3QFEf+CBRD/kAYQ/50GD/+pBg7/tQYO/7oGDv+6Bg7/ugYO/7oGDv+6Bo66AAB/xQAAcNEAAGLe&#10;AABU5QAARusAAD/+AAA5/wAANP8JAC//DgAr/xQAJ/8aASP/IQEf/yUBHP8qARn/LwEW/zQCFP86&#10;AhH/QAIQ/0YCDv9OAgz/VgIJ/2ADB/9sAwT/eAMD/4YDAv+RAwH/nQMB/6EDAf+hAwH/oQMB/6ED&#10;Af+hA/82LQL/OS4C/z4uA/9AMgP/QDgE/z5BBv88TAj/OloK/zhoDP82dg7/NYMP/zSPEP8zmRH/&#10;M6ER/zOpEv8ysBL/MrcS/zK/Ev8yyBP/MtMT/zLjE/8y7RP/MvYS/zP+Ev8z/xL/M/8S/zP/Ef8z&#10;/xH/M/8Q/zP/EP8z/xD/M/8Q/zP/EP82LQL/OywC/0AsA/9DLwP/QzUE/0I+Bv9ASgj/PlcL/zxl&#10;Df86cw//OIAQ/zeMEf83lhL/Np8T/zanE/82rhT/NrUU/za8FP81xRX/NdAV/zXgFf826xX/NvQV&#10;/zb9FP82/xT/Nv8U/jf/E/42/xP9Nv8S/Tb/Ev02/xL9Nv8S/Tb/Ev83LAL/PioC/0MqAv9GLQP/&#10;RzIE/0Y8Bv9FSAj/Q1UL/0FiDf8/cBD/PX0R/zyJE/87kxT/O5wV/zqkFv86qxb/OrIX/zq5F/85&#10;whf/OcwX/zndGP856Rj/OfMY/zr7GPw6/xf6Ov8X+Tr/Fvg6/xb4Ov8V+Dr/Ffg6/xX4Ov8V+Dr/&#10;Ff85KwL/QScC/0YnAv9KKQP/Sy8E/0w5Bv9LRQj/SFEL/0ZeDv9EbBH/QnkT/0GFFf9Ajxf/QJgY&#10;/z+gGP8/pxn/Pq4a/z62Gv8+vhv/Psgb/z3WHP495hz7PvEc+D76HPU+/xzzPv8a8j//GfE//xnx&#10;P/8Y8T//GPE//xjxP/8Y8T//GP89KAL/RSQC/0ojAv9OJQP/USwE/1I2Bv9RQQj/T00M/0xaD/9K&#10;ZxL/SHQV/0eAF/9Gixn/RZQb/0ScHP9DpB3+Q6se/UKyH/xCuiD6QsQg+ULQIfZB4iHyQu4i70L5&#10;Iu1C/yDrQ/8f6kP/HelE/xzoRP8b6ET/G+hE/xvoRP8b6ET/G/9AJQL/SCEC/08gAv9TIQL/VykD&#10;/1kzBf9YPgj/VkkM/1JVEP9RYxT/T28X/k17GvtLhh35So8f90mYIfZInyL0R6Yk80euJfFGtibw&#10;Rr8n70XLKOxF3inoRewp5Ub4KOJH/ybhSP8k30n/It5J/yDdSf8f3Un/H91J/x/dSf8f3Un/H/9D&#10;IgL/TB4B/1McAv9ZHgL/XSYD/18wBP9fOgf/XUUL/1pQEP1YXhX4VWoZ9VN2HfJRgCHvT4ok7U2T&#10;JutMminpS6Ir50qpLOVJsS7kSLsv4kjHMeBI2THcSOox2En2LtRL/yvSTP8p0E3/Js9O/yXOTv8j&#10;zk7/I85O/yPOTv8jzk7/I/9HHwH/UBoB/1cYAf9eHAH/YyMC/2YsBP9mNgb/ZEEK+mJMD/RfWRXv&#10;XGUb61lwIOdWeyXkVIQp4VGNLd5QlTDcT50y2U6lM9ZNrTXTTbc20UzCN89M0TjMTOY4yU30NcdP&#10;/zHFUf8uxFL/K8NT/ynCU/8nwlP/J8JT/yfCU/8nwlP/J/9KHAH/VBcB/1wVAf9jGQH/aSAC/2wp&#10;A/9tMgX5bD0J8mlHDutmVBXlY2Ac4F9rIttcdSjWWX8t0leIMM9VkDPMVJg2ylOgOMdSpzrFUbA7&#10;w1C7PMFQyT2/UN89vFHwO7pT/De5Vf8zuFf/L7dY/y23WP8rt1j/K7dY/yu3WP8rt1j/K/9NGgH/&#10;VxQB/2ASAf9oFwH/bh0B/3IlAvtzLgPyczgH6XFDDeJuUBTbaVwc02VmJM5icCrJX3ovxlyCM8Nb&#10;ijbAWZI5vViaO7tWoj64Vas/tlW1QbRUwkKyVNRCsFXqQa5X+TyuWf83rVv/M61c/zCtXf8urV3/&#10;Lq1d/y6tXf8urV3/Lv9QFwH/WhIB/2QQAP9tFAD/cxoB/3chAfR5KQLqejMF4ng/Ctl0TBPPcFgc&#10;yWtiJMRobCu/ZXUwu2J9NbhghTi1Xo08slyVPq9bnUGtWqZDq1mvRKlZvEWnWMxGpFjlRqRb9kCj&#10;Xv87o1//N6Ng/zOjYf8xo2H/MaNh/zGjYf8xo2H/Mf9TFQH/XRAA/2gPAP9wEgD/dxYA+3wcAe5/&#10;JAHkgC0D2n87CM96SRLHdVQbwXFfJLttaCu2anAxsmd5Nq9lgDqrY4g9qGGQQKZgmEOjXqFFoF6r&#10;R55dt0icXcZJmlzfSZpf8kSaYv8+mmP/OZtl/zabZf8zm2X/M5tl/zObZf8zm2X/M/9VEwH/YA4A&#10;/2sOAP90EAD/exIA9YEXAOiEHgDehycB0YQ3B8h/RhHAe1EbuXZbI7RyZSuvb20xqmx1NqdqfDqj&#10;aIQ+oGaMQZ1klESaY51Hl2KnSZVhskuTYcFMkWHYTJFj70eSZf1Bkmf/PJNp/ziTav81k2r/NZNq&#10;/zWTav81k2r/Nf9XEQH/Yw0A/24MAP93DgD/fw8A8IURAOOJFgDWiyMBy4g1BsKEQxC6gE8as3tZ&#10;I613YiqodGoxo3FxNp9ueTucbIE/mGqIQpVpkUWSZ5pIj2ajSo1lr0yKZb1NiWXRToln7EqKaftD&#10;i2v/Poxt/zqMbv83jG7/N4xu/zeMbv83jG7/N/9ZEAD/ZQsA/3ELAP96CwDxggwA6IkNAN2ODgDP&#10;jyABxo0yBr2JQQ+1hE0ZroBWIqd8XyqieGcwnXVvNplzdjqVcX0/km+FQo5tjkaLbJZJiGqgS4Vq&#10;rE2DabpPgWnMT4Fq6EyDbflFhG//P4Vw/zuGcf84hnH/OIZx/ziGcf84hnH/OP9bDwD/ZwgA/3MI&#10;APN9CADehgcA2YwJANWRCwDKkh4AwZAwBbiNPw6wiEoYqYRUIaKAXSmdfWUwmHpsNZN3czqPdXs+&#10;jHOCQohyi0aFcJRJgm+eTH9uqU58bbdPe23JUHpu5k18cfhGfnP/QX90/z2Adf86gHX/OoB1/zqA&#10;df86gHX/Ov9dDgD/agYA/3YGAOSAAwDZiQYA0o8IAM+UCgDFlhsAvJQuBLORPQ2rjUgXpIhSIJ6F&#10;WyiYgWMvk35qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHlyp052crVQdHLGUHRy4092dfZHeHf/&#10;Qnp4/z57ef86e3n/Ont5/zp7ef86e3n/Ov9fDAD/bAQA9XkCAN6DAgDTiwUAzZIHAMmXCADAmRkA&#10;t5gsA6+VOwynkUcWn41QH5mJWSeThmEujoNoNImBbzmFf3Y9gX1+QX17hkV5eo9JdniZTHN3pU5w&#10;d7JQbnfEUG134E9wefVIcnv/Q3R8/z51ff87dX3/O3V9/zt1ff87dX3/O/9hCgD/bwIA6HwAANmG&#10;AQDPjgQAyJUGAMOaBgC7nBYAs5wqA6qZOQuilUUUm5FOHZSOVyaOi18tiYhmM4SGbTiAhHQ9e4J7&#10;QXeAhEV0f41IcH2XS218o05qfLBPaHzBUGd83VBqfvNJbYD/Q26B/z9vgf88b4H/PG+B/zxvgf88&#10;b4H/PP9kCAD/cgAA4X8AANOJAQDKkgMAw5gEAL2eBAC2oBMArqAnAqWdNgmdmkMTlpdNHI+TVSSJ&#10;kV0rhI5kMX+Mazd6inI7doh5QHKGgkRuhYtHaoOVSmeCoU1kgq5PYoK/T2GC2k9khPJJZoX/Q2iG&#10;/z9qhv88aob/PGqG/zxqhv88aob/PP9nBAD2dgAA3IIAAM6NAADFlQIAvpwDALehAgCvpBEAqKQk&#10;AqCiNAiYn0ARkZxKGoqZUyKEl1spfpViMHmSaTV1kHA6cI93PmyNf0JojIlGZYqTSWGJn0teiaxN&#10;XYm9TlyJ1k1eivBIYIv+Q2KL/z9jjP88Y4z/PGOM/zxjjP88Y4z/PP9qAADmegAA1YYAAMmRAADA&#10;mQEAuJ8BALClAACoqQ4AoqkhAZqoMQaTpT4Pi6NIGISgUSB+nlkneJxgLXOaZzJvmG43apZ1PGaV&#10;fT9ilIdDX5KRRluSnUlZkatKV5G7S1aR00tXku9HWpL9QlyT/z5dk/87XZP/O12T/ztdk/87XZP/&#10;O/9uAADgfgAAzosAAMSVAAC6nQAAsaMAAKmpAAChrgsAm68dAZSuLgSMrDsMhapGFX6oThx4plYj&#10;cqRdKm2iZC9poWs0ZJ9zOGCeezxcnYU/WZyPQlWbnEVTm6pHUZu6R1Cb0UdRm+5EU5v8QFWb/zxW&#10;m/86Vpv/Olab/zpWm/86Vpv/OvF0AADZgwAAyJAAAL6aAACzoQAAqqcAAKGuAACXtQYAkrYYAIy1&#10;KgOFtDcJfrJCEXewTBhxrlQfbK1bJWerYipiqmkvXqlxM1qoejdWp4M6U6aOPVCmm0BNpalBS6W6&#10;Qkum0UJLpe0/TaX8PE6k/zlPpP83T6T/N0+k/zdPpP83T6T/N+R6AADPiQAAwpUAALafAACspQAA&#10;oqwAAJizAACOuwIAiL0SAIO9JQF8vDMGdrs/DW+6SRRquFEaZbdZH2C2YCRctWcpWLRvLFSzeDBR&#10;s4IzTbKNNkqymjhIsag6RrK5OkWy0TpGse05R7D8Nkew/zRIr/8zSK//M0iv/zNIr/8zSK//M9uC&#10;AADHkAAAu5wAAK6jAACkqgAAmbEAAI+5AACEwAMAe8YNAHjGHgBzxi4DbcU6CGfERQ5iw04TXcNW&#10;GFnCXh1VwWYhUcFuJE7AdyhLwIErSL+MLUW/mi9Dv6gxQb+6MUHA0jFBvu4wQb39L0G8/y5BvP8t&#10;Qbz/LUG8/y1BvP8tQbz/Lc6KAAC/mAAAsaAAAKaoAACbsAAAkLgAAIW/AAB6xwQAb88JAGvRFQBn&#10;0SYBY9E0BF7QQAhZ0EoMVc9TEFHPWxROz2MYS85rG0jOdR5Fzn8gQs6MIkDOmSQ+zqgmPM66JjzP&#10;1CY8ze8lO8z7JTvL/yU7yv8lO8r/JTvK/yU7yv8lO8r/JcOTAAC1ngAAqKYAAJ2uAACRtgAAhb8A&#10;AHnHAABvzgQAZNYJAF7eEQBb3iAAV94tAlPfOgRQ30QGTN9OCUnfVwxG318PQ99oEUHfcRM+33wV&#10;PN+JFzrglhk44KUaN+C3GjbhzRo23+waNd75GjTd/xs03P8bNNz/GzTc/xs03P8bNNz/G7mcAACq&#10;pAAAnqsAAJK1AACFvgAAeccAAG3PAABi1gMAWOEIAFXqEwBR6yAATesrAUnrNQJF7D4EQuxHBT/s&#10;Twc97VgJOu1gCjjtagw27nQNM+6ADjLujg8w750QLu+tES3wwBEt8N4RLO7xESzs/hEs6/8QLOv/&#10;ECzr/xAs6/8QLOv/EK2iAACgqQAAk7MAAIa9AAB5xgAAbM8AAGDYAABV3gAATvMKAEr3EwBG+B0A&#10;Q/gnAT/4MAI7+TgCOPlAAzX6RwQz+k8FMPtXBS77XwYr/GkHKfx0CCf8ggkl/ZAJJP2gCiP+sAoi&#10;/sQLIf/gCyH98gog/PwKIPz8CiD8/Aog/PwKIPz8CqKnAACVsQAAh7sAAHnGAABszwAAX9kAAFLf&#10;AABI6AAAQ/8IAD//EAA7/xkAN/8hADT/KQEw/zABLf83Air/PgIn/0QCJf9LAyL/UwMg/1wDHf9m&#10;BBv/cgQZ/4AFF/+PBRb/nwYV/68GFP/ABhT/1gYT/+kGE//pBhP/6QYT/+kGE//pBpevAACIugAA&#10;esUAAGzPAABe2gAAUOAAAETmAAA89QAAN/8EADP/DQAv/xMAK/8aACj/IQAl/ycBIf8tAR7/MgEb&#10;/zgBGf8/ARb/RgIU/00CEf9WAhD/YAIO/2wCDP97Awv/iwMK/5oDCv+oAwn/tQMI/8IDCP/CAwj/&#10;wgMI/8IDCP/CA4q4AAB7wwAAbM4AAF7bAABP4gAAQucAADbsAAAx/wAALP8AACf/BwAj/w4AIP8S&#10;ABz/GAAY/x0AFf8hABL/JgAQ/ywBDv8xAQ3/NwEK/z4BCP9GAQX/TwEB/1kBAP9mAQD/dAEA/4IC&#10;AP+QAgD/nAIA/6YCAP+mAgD/pgIA/6YCAP+mAv8uLwL/MywC/zctAv84MAL/NzYD/zQ/BP8xSwb/&#10;L1gH/yxmCP8qdAn/KYEK/yiNC/8olwv/KJ8L/yimDP8nrQz/J7QM/ye7DP8nxAz/J84M/yjeC/8o&#10;6Qv/KPML/yj7C/8o/wr/Kf8K/yn/Cv8p/wr/KP8K/yj/Cv8o/wr/KP8K/yj/Cv8wLQL/NioC/zkq&#10;Av87LgL/OjQD/zg8BP82SQb/M1YH/zFjCf8vcQr/LX4L/y2KDP8slAz/LJwN/yykDf8sqw3/LLEN&#10;/yy5Df8rwQ3/LMsN/yzaDf8s5w3/LPEN/yz6Df8s/wz+Lf8M/S3/DP0t/wz9LP8L/Sz/C/0s/wv9&#10;LP8L/Sz/C/8yKwH/OSgC/z0oAv8/KgL/PjAD/z06BP88Rgb/OVMI/zdgCf81bQv/M3oM/zKGDf8x&#10;kA7/MZkO/zGhD/8xqA//MK4P/zC1D/8wvRD/MMcQ/zDUEP8w5BD/Me8Q/jH5D/sx/w/5Mf8P+DH/&#10;Dvcx/w73Mf8O9jH/DvYx/w72Mf8O9jH/Dv81KAH/PCUB/0AkAv9DJwL/QywD/0Q3BP9CQwb/QE8I&#10;/z1cCv87aQz/OXYN/ziCD/83jBD/N5UR/zadEf82pBL/NqsS/zayE/81uhP/NcMT/zXPE/w14RP5&#10;Nu0T9jb3E/M2/xPxNv8S8Db/EvA3/xHvN/8R7zf/EO83/xDvN/8Q7zf/EP85JQH/QCEB/0UgAf9H&#10;IgL/SSkC/0o0BP9JPwX/RksI/0RYCv9CZQ3/QHEP/z59Ef89hxL/PZEU/jyZFf08oBX8O6cW+juu&#10;F/k7thf4O78X9jvKGPQ73BjwO+oY7Tv2GOo7/xfoPP8X5zz/FuY9/xXlPf8U5T3/FOU9/xTlPf8U&#10;5T3/FP89IgH/RB4B/0kcAf9NHgH/UCYC/1EwA/9QOwX/TkYI/0tTC/9IYA7/RmwR+0V4E/hEghX2&#10;Q4wX9EKUGPNBnBnxQaMb70CqG+5AshztP7sd6z/GHuk/1R7lP+gf4kD0Ht9A/h3dQf8b20L/GtlC&#10;/xjYQv8X2EL/F9hC/xfYQv8X2EL/F/9AHwH/SBoB/04YAf9SGwH/ViMC/1gsA/9XNwT/VUIH/1JN&#10;C/lQWg71TWcS8UxyFu5KfRjrSIYb6UePHedGlx/lRZ4g40SmIuFEriPgQ7ck3kPCJdxD0CbXQ+Um&#10;00TzJNBF/iLNRv8gzEf/HspH/xzJSP8byUj/G8lI/xvJSP8byUj/G/9EGwH/TBYB/1IUAf9YGAH/&#10;XR8B/18oAv9eMgP9XT0G9lpJCvBXVQ/qVWIT5lJtGOJQdxzfToEf3EyKItlLkiTVSpom00mhKNFJ&#10;qSnPSLIqzUi8K8tIySzISN8sxUjvK8JK/CjAS/8lv0z/Ir5N/yC9Tf8fvU3/Hr1N/x69Tf8evU3/&#10;Hv9HGAH/TxMB/1YRAP9eFQD/YhwB/2UkAf5lLQL0ZDgF7WFDCeZfUQ7gXF0U2lhoGtRWch7QVHsi&#10;zFKEJspQjCjHT5QqxU6bLMNOoy7BTawvv0y2ML1MwjG7TNMyuEzpMbZO+C20UP8qs1H/J7NS/ySy&#10;Uv8islL/IrJS/yKyUv8islL/Iv9KFQH/UxEA/1sPAP9iEgD/aBcA/2ofAfZrKAHsazID5Gk+B9xm&#10;TA3TYlgUzV9jG8hcbSDEWnYkwVh+KL5Whiu7VY4uuVOWMLZSnjK0UqYzslGwNbBRvDauUMs3rFDj&#10;N6pS9DOpVP8uqFb/K6hX/yioV/8lqFf/JahX/yWoV/8lqFf/Jf9NEwD/Vg4A/18NAP9nEAD/bBMA&#10;+3AZAO9xIgHkcSwC23A6BdFsSAzJaFQUw2VfG75iaCG6X3Emtl15KrNbgS2wWokwrliRM6tXmTWp&#10;VqE3p1arOKVVtjqjVcU7oVXdO59W8DefWP4yn1r/Lp5b/yueXP8onlz/KJ5c/yieXP8onlz/KP9Q&#10;EQD/WQwA/2MMAP9rDQD/cBAA9XQTAOh2GgDddyUB0XY2BMhyRAzBblAUu2tbG7ZnZCGxZW0nrWJ1&#10;K6pgfC+nX4QypF2MNKJclDefW505nVqmO5pZsT2YWb8+l1nTPpVa7DuVXfs1ll7/MZZf/y2WYP8q&#10;lmD/KpZg/yqWYP8qlmD/Kv9SDwD/XAoA/2YJAP9uCgD2dAwA73gOAOF7EgDUfCAAynszBMF3QQu6&#10;dE0TtHBYG65sYSGpamknpmdxK6JleC+fZIAznGKINplhkDiWX5k7lF6iPZFerT+PXbtAjV3NQYxe&#10;6D+NYfk4jWL/M45k/zCOZP8sjmX/LI5l/yyOZf8sjmX/LP9VDgD/XwYA/2kGAPRyBgDieAYA23wJ&#10;ANl/DADNgR0AxH8wA7t8Pwq0eEsSrXVVGqhxXiGjbmYmn2xuK5tqdS+YaH0zlWeENpJljDmPZJU8&#10;jGOfPoliqkCHYbdChWHJQoRi5EGFZPc7hmb/NYdn/zGHaP8uh2n/LYdp/y2Haf8th2n/Lf9XDAD/&#10;YQQA/mwDAOR1AQDbewUA04AIANCDCgDHhRoAvoQtA7aBPAmvfUgSqHlSGaJ2WyCdc2MmmXBrK5Vu&#10;ci+RbXkzjmuBNotpiTqIaJI8hWecP4Jmp0GAZrRDfmbFRHxm4UN+aPU8f2r/N4Br/zOBbP8vgWz/&#10;L4Fs/y+BbP8vgWz/L/9ZCwD/YwEA9G8AAN94AADUfwQAzoMGAMqHCADCiBgAuYcrArGFOgiqgUYR&#10;o35QGJ16WR+Yd2Elk3VoKo9zby+LcXcziG9+NoVuhjqCbI89f2uZQHxqpUJ5arFEd2rCRHZq3UR4&#10;bPM+eW7/OHpv/zR7cP8wfHD/MHxw/zB8cP8wfHD/MP9bCAD/ZgAA53IAANp7AADPggMAyYcFAMSK&#10;BgC8jBUAtIsoAqyJOAelhUQQnoJOGJh/Vx6TfF8kjnlmKop3bS6GdXQygnR8Nn9yhDl8cY09eXCX&#10;QHZvokJzbq9EcW7ARXBu2UVycPE/c3L/OXVz/zV2dP8xdnT/MXZ0/zF2dP8xdnT/Mf9dBgD/aQAA&#10;4nQAANR9AADLhQIAxIoEAL+NBQC3jxMAsI8mAaiNNQegikIOmoZMFpODVR2OgV0kiX5kKYV8ay2B&#10;enIyfXh5NXp3gjl2dos8c3WVQHB0oEJtc61Ea3O9RWpz1UVsdO9Abnb+Om93/zZxeP8ycXj/MXF4&#10;/zFxeP8xcXj/Mf9fAgD3bAAA3ncAANCBAADHiAEAwI0DALmRAwCykxEAq5MjAaORMwacjkANlYtK&#10;FY+IUxyJhlsihINiKICBaS18f3AxeH53NXR8gDhxe4k8bnqTP2t5nkJoeKtEZni7RWR40UVmee5A&#10;aHv9Omp7/zZrfP8ya3z/Mmt8/zJrfP8ya3z/Mv9hAADqbwAA2XoAAMyEAADDiwAAu5EBALSVAQCs&#10;lw4ApZchAZ6WMQWXkz4MkJBIFIqOURuEi1khf4lgJ3uHZyt3hW4wc4R1NG+CfTdrgYc7aICRPmV/&#10;nEFifqlDYH65RF9+z0Rgf+xAYoD8OmSA/zZlgf8zZoH/MmaB/zJmgf8yZoH/Mv9kAADlcgAA034A&#10;AMeHAAC+jwAAtpUAAK6ZAACmmwwAoJweAJmbLgSSmTsKi5ZGEoWUTxl/kVcfeo9eJXWOZSpxjGwu&#10;bYpzMmmJezZmiIQ5YoaPPV+Fmj9chahBWoW3QlmFzEJaheo/XIb7Ol6G/zZfh/8yX4f/Ml+H/zJf&#10;h/8yX4f/Mv1oAADgdgAAzYIAAMKMAAC5kwAAsJkAAKidAACfoAkAmaEaAJOgKwOMnzgIhZ1DEH+a&#10;TBd5mFQddJdcInCVYydrk2osZ5JxMGSReTNgj4I3XI6NOlmNmT1XjaY/VI22QFONy0BUjek9Vo36&#10;OVeN/zVZjv8yWY7/MVmO/zFZjv8xWY7/Me1tAADZewAAyIcAAL2QAAC0mAAAqp0AAKGhAACXpgQA&#10;kacVAIynJwKFpjUGf6RADXmiShRzoFIabp9ZH2mdYCRlnGcoYZtvLF6adzBamIAzVpeLNlOXlzlR&#10;lqU7T5a0PE6WyTxOlug6T5b5NlGW/zNSlv8wUpb/MFKW/zBSlv8wUpb/MOZyAADQgAAAwowAALiW&#10;AACtnAAAo6EAAJmmAACOrQAAiK4RAIOuIgF9rTEEd6w9CnKqRxBsqU8WZ6hXG2OnXh9fpmUkW6Rt&#10;J1ikdStUo38uUaKJMU6hljRLoaQ2SaG0NkihyDdIoOc1SaD5Mkqf/zBLn/8uS5//LUuf/y1Ln/8t&#10;S5//Ld15AADJhgAAvJIAALGaAACmoAAAnKYAAJGsAACGsgAAfbYNAHm2HQB1tiwCb7U5Bmq0Qwtl&#10;s0wRYLJUFlyxWxpYsGMeVa9rIVGvcyVOrn0oS62IKkitlS1FraMuRK2zL0OtyC9CrOcvQ6v5LUSr&#10;/ytEqv8pRKr/KUSq/ylEqv8pRKr/KdGAAADBjQAAtZgAAKmfAACepQAAk6wAAIiyAAB9uAAAcb4G&#10;AG6/FQBqvyYBZr8zA2G+PwddvkgLWb1RD1W9WRNRvGAXTrxoGku7cR1Iu3sfRbqHIkK6lCRAuqIm&#10;PrqzJj26yCY9uugmPbj5JT23/yQ9tv8jPbb/Iz22/yM9tv8jPbb/I8eIAAC5lQAArJ0AAKGkAACW&#10;qwAAirIAAH+5AABzvwEAaMYFAGDKDgBeyh0AW8osAVfKOANUykMFUMpMCE3JVQtKyV0OR8lmEUTJ&#10;bxRByXkWP8iFGDzIkxo6yKIbOcmzHDjJyRw4yOgcN8f5HDfF/xw2xP8cNsT/HDbE/xw2xP8cNsT/&#10;HL6RAACwmwAApKMAAJiqAACMsgAAgLkAAHTAAABoxwAAXc0FAFPTCgBP1xIATdgiAEvYMABJ2DwC&#10;RthGA0TZTwRB2VgGP9lhCDzZawo62XYMN9mCDjXakA802qAQMtqxETHbxxEx2ucRMNj2EjDW/xMv&#10;1P8TL9T/Ey/U/xMv1P8TL9T/E7OaAACmoQAAmqkAAI2xAACAugAAdMEAAGjJAABczwAAUtUDAEjc&#10;CABF5RIAQ+UeAEHmKgA+5jUBO+c+ATnnRwI351ADNOhZBDLoYgUw6G0GLul5Byzphwgr6pYJKeqn&#10;Cijqugon69YKJ+nwCifn/Qkm5v8KJub/Cibm/wom5v8KJub/CqigAACcpwAAj7AAAIK5AAB0wgAA&#10;aMoAAFvRAABP1wAARd0AAD7uCQA88hEAOfMbADbzJQA09C4AMfQ3AS71PwEs9UcBKfZPAif2VwIl&#10;92EDI/dsAyH4egQf+IkEHvmaBRz5qwUb+sAFGvreBRr58gUa9/0FGfb/BRn2/wUZ9v8FGfb/BZ6m&#10;AACRrwAAg7kAAHXCAABnywAAWtMAAE3aAABC3wAAOOUAADX7BwAx/w8ALv8WACv/HwAp/yYAJf8t&#10;ACP/NAAg/zsBHv9DARv/SwEZ/1MBFv9dAhT/agIS/3gCEf+IAhD/mgIQ/6sDDv++Aw7/1QMO/+0D&#10;Dv/wAw7/8AMO//ADDv/wA5OuAACEuAAAdsIAAGfMAABa1QAATNwAAD/hAAA15gAALfQAACr/AgAm&#10;/wsAI/8RACD/FwAd/x0AGf8jABb/KQAU/y8AEv81ABD/PQAO/0UBDP9OAQr/WAEH/2UBBf90AQP/&#10;hQEC/5YBAf+mAQD/tQEA/8YBAP/KAQD/ygEA/8oBAP/KAYa3AAB3wQAAaMwAAFrXAABL3gAAPuQA&#10;ADLpAAAn7QAAI/8AAB//AAAb/wUAF/8MABT/EAAR/xQAD/8YAA3/HQAL/yIACP8oAAX/LgAC/zUA&#10;AP89AAD/RwAA/1IAAP9eAAD/bQAA/34BAP+OAQD/mwEA/6kBAP+rAQD/qwEA/6sBAP+rAf8qLQH/&#10;LisB/zArAf8wLgL/LjUC/yk9A/8lSQT/I1cE/yFkBf8fcgb/HX8G/x2KBv8dlAb/HZwH/xyjB/8c&#10;qgf/HLEH/xy4Bv8cvwb/HMkG/xzWBv8d5Qb/He8G/x35Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/&#10;Bf8d/wX/Hf8F/x3/Bf8sKwH/MCgB/zMoAf8zKwL/MTEC/y06A/8rRwT/KFQF/yZhBf8kbwb/InwH&#10;/yKHB/8ikQf/IZkH/yGhCP8hpwj/Ia4I/yG1CP8hvAj/IcYH/yHRB/8h4gf/Iu0H/yL3B/8i/wb9&#10;Iv8G/CL/Bvwi/wb8Iv8G+yL/Bvsi/wb7Iv8G+yL/Bv8uKAH/MyUB/zYlAf83JwH/NS0C/zQ4A/8y&#10;RAT/L1EF/yxeBv8qawf/KXcH/yiDCP8njQj/J5YJ/yedCf8npAn/J6sJ/yeyCf8nuQn/J8IJ/yfN&#10;Cf8n3gn/J+sJ/Cf2CPko/gj3KP8I9ij/CPUo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CP8yJQH/NyIB&#10;/zohAf87IwH/OykC/zs0Av85QAT/Nk0F/zRaBv8xZgf/MHMI/y5/Cf8uiQr/LpIK/y2ZC/8toQv/&#10;LacL/y2uC/8ttQz/Lb4M/i3JDPst2Qz4LegL9C70C/Eu/gvvLv8L7i7/C+0u/wvsLv8K7C7/Cuwu&#10;/wrsLv8K7C7/Cv81IgH/Ox4B/z8dAf9AHwH/QiYB/0IxAv9APAP/PkgF/ztVBv85Ygj/N24K/zZ5&#10;C/81hAz9NI0N/DSVDfo0nA75M6MO9zOqD/Yzsg/1M7oP8zPFD/Iz0g/uM+UP6jTyD+c0/Q/lNP8P&#10;5DT/DuI1/w7iNf8N4TX/DeE1/w3hNf8N4TX/Df85HgH/PxoB/0MYAf9GGgH/SSMB/0ktAv9IOAP/&#10;RUQF/0NQB/9AXQn7PmkL+D10DfU8fw7zO4gP8TuQEO86mBHtOp8S7DmmE+o5rhPpObYU5znBFOY5&#10;zhXiOeMV3jnxFds6/BTYOv8T1Tv/EtM7/xLSO/8R0jv/ENI7/xDSO/8Q0jv/EP89GwH/QxYA/0gU&#10;AP9MFwH/Tx8B/1AoAf9PMwL/TT8E+0pKBvVHVwnxRmQM7URvDulDeRHnQoMT5EGLFOJAkxbgP5sX&#10;3z+iGN0+qhnbPrMa2D69GtY+yhvSPt8bzj7vG8s/+xrJQP8Yx0D/F8ZB/xXFQf8UxEH/FMRB/xTE&#10;Qf8UxEH/FP9BFwD/RxIA/0wQAP9SFAD/VhsA/1ckAf9WLgL4VDkD8VFFButPUgnmTV4M4UtpEN1J&#10;dBPZSH0W1UaGGNJFjhrQRZYczkSdHcxEpR7KQ60fyEO2IMZDwyHFQ9MhwUPpIb5E9x+8Rf8dukb/&#10;G7lH/xm4R/8YuEf/F7hH/xe4R/8XuEf/F/9EFAD/SxAA/1EOAP9XEQD/WxYA/10eAPldKAHvWzMC&#10;51k/BOBXTQjaVFkN01JkEs5QbhbKTncZx0yAHMVLiB7CSpAgwEqXIb5JnyO8SKckukiwJbhIvCa3&#10;SMsntEfjJ7JJ8yWwSv8irkv/H65M/x2tTP8brU3/Gq1N/xqtTf8arU3/Gv9HEQD/Tw0A/1YMAP9c&#10;DgD/YBIA/WIYAPBjIQDmYiwB3mA6A9ReSAfNW1QNx1hfE8NWaRe/VHIbvFJ6HrlRgiG2UIojtE+R&#10;JbJOmSewTaIork2rKqxMtiuqTMQsqEzbLKZN7yqkT/0mpFD/I6NR/yCjUv8eolL/HaJS/x2iUv8d&#10;olL/Hf9KDwD/UgoA/1oJAP9gCwD/ZQ4A9WcRAOhoGADdZyQA0mY1AspkRAfDYVANvV5bE7lcZBi1&#10;Wm0csVh1IK5XfSOsVYQlqVSMKKdTlCqlUp0so1KmLaFRsS+fUb4wnVHRMJtR6i+aU/oqmlX/JplW&#10;/yOZVv8hmVf/H5lX/x+ZV/8fmVf/H/9NDQD/VQYA/10FAPtkBwDvaQkA6WsMAOFsEADTbR4AyWwx&#10;AsJqQAe7Z0wNtWRXE7BhYBmsX2kdqF1xIaVceCSiWoAnoFmHKp1YkCybV5gumVaiMJZVrDKUVbkz&#10;k1XKM5FV5TORV/ctkVn/KZFa/yWRW/8jkVv/IZFb/yGRW/8hkVv/If9PCwD/VwIA/2ECAOpoAQDe&#10;bQQA2HAIANVwCwDLchsAwnEuArpvPQa0bEkNrmlUE6lnXRmkZGUdoWJtIZ1hdCWaX3womF6DK5Vd&#10;iy2SW5QwkFueMo1aqDSLWbU1ilnGNohZ4TaIXPQwiF3/K4le/yiJX/8liV//I4lf/yOJX/8jiV//&#10;I/9RCQD/WgAA9WQAAOBsAADXcQMA0HQGAM11CQDEdhcAvHYqAbR0OgWucUYMp25REqJrWhieaWId&#10;mmdpIZZlcSWTZHgokGKAK41hiC6LYJExiF+aM4ZepTWDXrI3gl7CN4Be3DiAX/IzgWH/LYJi/ymC&#10;Y/8mgmT/JYJk/yWCZP8lgmT/Jf9TBgD/XQAA52cAANtvAADQdAIAyngFAMZ5BwC+ehUAtnooAa94&#10;NwWodkQLonNOEpxwVxiYbV8dlGtnIZBqbiWNaHUoimd9K4dlhS6EZI4xgWOXNH9iojZ8Yq84emK+&#10;OXli1Tl5Y+80emX+L3tm/yt8Z/8ofGf/Jnxn/yZ8Z/8mfGf/Jv9VAwD/YAAA42oAANVyAADMeAEA&#10;xXsDAMB9BQC5fhIAsX4lAap9NQSjekEKnXdMEZd0VReScl0cjnBkIIpuaySHbHIohGt6K4Fqgi5+&#10;aYsxe2eVNHhnoDZ2Zqw4dGa8OXNm0TpzZ+02dGn9MHVq/yx2a/8pd2v/J3dr/yd3a/8nd2v/J/9X&#10;AAD2YwAA320AANF1AADIewAAwX8CALuAAwC0gRAArIIjAaWBMgSefj8JmHtKEJJ5UxaNdlsbiXRi&#10;IIVyaSSBcXAnfm93K3tufy54bYgxdWySNHNrnjdwaqo5bmq5Om1qzjpta+s3b238MXBu/y1xbv8q&#10;cW//KHFv/yhxb/8ocW//KP9ZAADrZQAA23AAAM14AADEfgAAvIIBALaEAQCuhQ4Ap4YgAKCFMAOa&#10;gj0Ik4BID459URWJe1kahHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYxcHGQNG1wnDdqb6g5aG+3Omdv&#10;yzpncOk3aXH6Mmty/y1sc/8qbHP/KGxz/yhsc/8obHP/KP9cAADnaAAA1XMAAMl7AADAggAAuIYA&#10;ALGIAACpiQ0AooodAJyJLgKVhzsHj4VFDomCTxSEgFcZf35eHnt8ZSJ4e2wmdHlzKnF4ey1ud4Qw&#10;a3aOM2h1mjZldKY4Y3S1OWF0yTphdOc4Y3b5MmV2/y5md/8rZ3f/KWd3/ylnd/8pZ3f/Kf9fAADj&#10;bAAA0HYAAMV/AAC8hQAAtIoAAKyMAACjjgoAnY4aAJeOKwKQjDgGiopDDISHTBJ/hVUYeoRcHXaC&#10;YyFzgGolb39xKWx+eSxofYIvZXyMMmJ7mDVfeqQ3XXqzOFx6xzlceuU3Xnv4Ml97/y5gfP8rYXz/&#10;KWF8/ylhfP8pYXz/KfViAADebwAAzHoAAMCDAAC3iQAAr44AAKaRAACdkgYAl5MXAJGTKAGLkjYF&#10;hZBBC3+OShF6jFIWdYpaG3GIYR9th2gjaoZvJ2aEdytjg4AuYIKKMV2BljRagaM2WICyN1aAxTdW&#10;gOM2WIH3MVmB/y1bgv8qW4L/KVuC/ylbgv8pW4L/KexmAADYcwAAx34AALyHAACzjgAAqZIAAKCV&#10;AACWmAEAkJkTAIqZJAGFmDIEf5Y+CXmUSA50k1AUb5FXGWuQXh1ojmUhZI1tJWCMdShdi34rWoqI&#10;LleJlDFUiaEzUoiwNFGIwzVQiOI0Uoj2MFOI/yxUiP8pVYj/KFWI/yhViP8oVYj/KOZrAADQeAAA&#10;woMAALeMAACtkgAAo5YAAJqaAACOngAAh58QAIOfIAB+ny8CeJ07B3OcRQxum00RaZlVFmWYXBph&#10;l2MeXpZqIVuVciVXlHwoVJOGK1GSki5OkqAwTJKvMUuSwjFKkeAxTJH1LU2R/ypOkP8oTpD/Jk6Q&#10;/yZOkP8mTpD/Jt5wAADJfQAAvIkAALKSAACnlwAAnZsAAJOfAACGpAAAfqYMAHqmGwB1pioBcKY3&#10;BGylQQlno0oNY6JSEl+hWRZboWEZWKBoHVSfcCBRnnojTp2EJkudkSlInJ4qRpyuLEWcwSxFnN8r&#10;RZv0KUaa/ydHmv8lR5r/JEea/yRHmv8kR5r/JNR3AADChAAAto8AAKuWAAChnAAAlqAAAIulAAB/&#10;qgAAdK4FAG+vFABsryQAaK8yAmSuPQVfrUYJW6xPDVisVhFUq14UUapmF06qbhpLqXgdSKmDIEWo&#10;jyJDqJ0kQaitJUCowCU/qN8lP6b0I0Cl/yJApf8hQKT/IECk/yBApP8gQKT/IMp+AAC7iwAAr5UA&#10;AKSbAACZoQAAjqYAAIKsAAB3sQAAarYAAGO4DgBhuB0AXrgsAVq4OAJXuEIFU7hLCFC3UwtNt1sO&#10;SrZjEEe2axNEtXUWQrWBGD+1jho9tZwcO7WsHDq1wB05td8cObP0HDmy/xw5sf8bObD/Gzmw/xs5&#10;sP8bObD/G8GGAAC0kwAAp5oAAJygAACRpwAAha0AAHmzAABtuAAAYr0BAFbCBwBTwxQAUsMjAFDE&#10;MAFNxDsCSsRFA0fETgVFxFcHQsNfCUDDaAs9w3INO8N+DzjDjBE2w5sSNcOrEzPDwBMzw+ATM8H1&#10;EzLA/xQyv/8UMb7/FDG+/xQxvv8UMb7/FLiQAACrmQAAn6AAAJOnAACHrgAAe7QAAG67AABjwAAA&#10;WMUBAE3KBQBEzwwAQ9AXAELQJQBA0DIAP9E9AT3RRwE70VACOdJZAzbSYwQ00m4FMtJ6BzDSiAgu&#10;0pgJLdOpCSzTvgos098JK9HzCirP/gspzv8MKc3/DSnN/w0pzf8NKc3/Da6YAACinwAAlqYAAImu&#10;AAB8tgAAb70AAGPDAABXyAAATM0AAELSAwA52QkANd8QADTfGwAy4CcAMeEyADDhPQAu4kcALeJQ&#10;ASviWgEq42UCKONxAibkfwMl5I8DI+WhBCLltAQh5c0EIOTsBCDi+wQf4f8FH+D/BR/g/wUf4P8F&#10;H+D/BaSeAACYpQAAi64AAH22AABwvgAAY8YAAFbLAABL0AAAQNUAADbcAAAv5QcALe0QACvuGAAp&#10;7iIAJ+8rACXvNAAj8DwAIfBFAB/xTgAd8lgBG/JkARnzcQEY84EBF/SSAhX0pQIU9boCE/XWAhP0&#10;7wIS8vwCEvD/AhLw/wIS8P8CEvD/ApqkAACNrQAAf7YAAHG/AABjxwAAVs4AAEnTAAA92gAAM98A&#10;ACrjAAAm9AUAJPsNACH8EwAe/RsAHP0iABn+KQAX/jEAFf85ABP/QQAR/0oAEP9VAA7/YQAM/28B&#10;DP+AAQr/kwEJ/6YBCP+6AQf/1AEH/+sBBv/2AQb/9gEG//YBBv/2AY+sAACAtgAAcr8AAGPJAABW&#10;0QAASNgAADvdAAAw4gAAJuYAAB/wAAAc/wAAGf8JABb/DgAU/xMAEf8ZAA//HgAN/yQAC/8rAAn/&#10;MgAG/zsAA/9EAAD/TwAA/1wAAP9rAAD/fQAA/5AAAP+jAAD/tAAA/8YAAP/WAAD/1gAA/9YAAP/W&#10;AIK1AABzvwAAZMkAAFbTAABH2wAAOuAAAC7lAAAj6QAAGu0AABX9AAAS/wAAEP8CAA7/CQAL/w0A&#10;CP8QAAT/EwAB/xgAAP8eAAD/JAAA/ysAAP8zAAD/PQAA/0kAAP9WAAD/ZgAA/3gAAP+KAAD/mwAA&#10;/6gAAP+xAAD/sQAA/7EAAP+xAP8lKwH/KCkB/ykpAf8oLAH/IzIB/x47Av8aRwL/F1UD/xViA/8T&#10;cAP/EnwD/xKHA/8SkQP/EpkD/xKgA/8SpwP/Eq0D/xG0A/8RuwP/EcQD/xHOA/8R3wP/EesC/xL2&#10;Av8S/gL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8oKQH/KyYB/ywmAf8rKQH/KC8B&#10;/yI4Av8gRAL/HVID/xtfA/8YbAP/F3kE/xeEBP8XjgT/F5YE/xadBP8WpAT/FqoE/xaxBP8WuAT/&#10;FsAD/xbKA/8W2wP/FugD/xf0A/8X/QP8F/8C+xf/A/sX/wP6F/8D+hf/A/oX/wP6F/8D+hf/A/8q&#10;JgH/LiMB/y8iAf8vJQH/LCsB/yo1Av8nQQL/JE4D/yJbA/8gaAT/HnQE/x2ABP8digT/HZIF/x2a&#10;Bf8doQX/HacF/x2tBf8dtAT/Hb0E/x3HBP8d1AT+HeYE+x3yBPce+wP1Hv8E9B7/BPMe/wTzHv8E&#10;8h7/BPIe/wTyHv8E8h7/BP8uIgH/Mh8B/zQeAf8zIAH/MiYB/zIyAf8vPgL/LEoD/ypXA/8nZAT/&#10;JnAF/yV7Bf8khQX/JI4G/ySWBv8knQb/JKMG/ySqBv0ksQb8JLkG+yTDBvkkzwb2JOMG8iTwBe4l&#10;+gXtJf8G6yX/Buol/wbpJf8G6SX/Bukl/wbpJf8G6SX/Bv8yHgH/NhsA/zgZAP84GwH/OiMB/zkt&#10;Af84OgL/NUYD/zJSBP8wXwT/LmsF/y12Bv0sgAf6LIkH+SuRB/crmQj1K58I9CumCPMrrQjxK7UI&#10;8Cu/CO4rywjrK98I5yzuCOQs+gjiLP8J4Cz/Cd4s/wjeLP8I3Sz/CN0s/wjdLP8I3Sz/CP81GgD/&#10;OhYA/z0UAP8/FwD/QR8A/0EpAf9ANAH/PUEC/zpNA/w4WgX4NmUG9DVxB/E0ewjvM4QJ7TONCesy&#10;lArpMpsK6DKiC+YyqgvkMrIM4zK7DOEyyAzfMtwM2jLsDdUz+A3SM/8N0DP/DM4z/wzNNP8LzDT/&#10;C8w0/wvMNP8LzDT/C/85FgD/PhIA/0EQAP9FEwD/SBsA/0gkAP9HLwH+RDsC90JHA/E/VAXsPmAG&#10;6DxrCOU7dgniO38L4DqIDN05kA3bOZcO2TieD9Y4phDUOK4R0ji3EdA4wxLOONMSyjjoEsc59xLE&#10;Of8Rwjr/EME6/w/AOv8Ovzr/Dr86/w6/Ov8Ovzr/Dv89EwD/Qg8A/0YNAP9LEAD/ThYA/08fAP1O&#10;KQH0TDQB7EhBAuZHTgTgRVsG20RmCdZCcAzSQXkOz0CCEM1AihHKP5ETyT+ZFMc+oBXFPqgWwz6x&#10;F8E+vBfAPssYvT7iGLo+8he3P/8WtUD/FLRA/xOzQf8Rs0H/ELNB/xCzQf8Qs0H/EP9AEAD/RgwA&#10;/0sKAP9RDQD/UxEA/1QYAPNUIgDpUi0B4VA7AdpPSQPSTVUHzEtgC8hJag7FSHMRwkd7E79GgxW9&#10;RYsXu0WTGLlEmhm3Q6IatUOrG7RDthyyQ8QdsEPZHq1D7R2rRfwaqUX/GKhG/xaoRv8Vp0f/E6dH&#10;/xOnR/8Tp0f/E/9EDgD/SggA/1AGAP9VCgD/WA0A91kRAOpYGADfVyQA1Fc1AcxVRATGVFAIwVJb&#10;DL1QZRC5Tm0Ttk12FrRMfRixS4Uar0qNG61JlR2rSZ0eqUimIKdIsCGlSL0ipEjPIqFI6CKgSfge&#10;n0v/G55L/xmdTP8XnUz/Fp1M/xadTP8WnUz/Fv9HCwD/TQIA/1QCAPdaBADrXQcA510LAOFcEADT&#10;XR4Ayl0wAcNcPwS9WkwIt1hXDLNWYBGvVGkUrFNxF6lReBqnUIAcpE+HHqJPjyCgTpghnk2hI5xN&#10;qySaTbglmUzIJpZM4iaVTvUilE//H5RQ/xyUUf8alFH/GJRR/xiUUf8YlFH/GP9JCAD/UAAA+1gA&#10;AOVeAADdYgMA1mMHANRhCgDKYhkAwmMsAbtiOwO0YEgIr11TDKpbXBGmWmQVo1hsGKBXdBudVXsd&#10;m1SDIJlUiyKWU5MklFKdJZJRpyeQUbMojlHDKY1R3SqMUvImi1T/IotV/x6LVv8ci1b/GotW/xqL&#10;Vv8ai1b/Gv9MBAD/UwAA7FwAAN9iAADUZgEAzmgFAMtnCADCZxYAumgoAbNnOAOtZUUHqGNQDKNh&#10;WRGfX2EVm11oGJhccBuVWncek1l/IZBYhyOOV48ljFeZJ4lWoymHVq8qhVW/K4RW1SyDV+8pg1j+&#10;JINZ/yCEWv8ehFr/HIRa/xyEWv8chFr/HP9OAQD/VwAA5V8AANhmAADOagAAx2wDAMNrBQC8bBIA&#10;tG0lAK1sNQOnakIHoWdNDJxlVhGYY14VlGJlGJFgbBuOX3QejF57IYldgySGXIwmhFuVKIFaoCp/&#10;WqwsfVq7LXxazy57W+wrfFz8Jnxd/yJ9Xv8ffV7/HX1e/x19Xv8dfV7/Hf9QAAD1WQAA4WMAANJq&#10;AADJbgAAwnABAL1wAwC2cBAArnEiAKhwMgKhbj8GnGxKC5dqUxCSaFsUjmZiGItlaRuIY3AehWJ4&#10;IYJhgCSAYIkmfV+SKXtenSt4Xqktdl64LnVezC90XuktdWD6J3Zh/yN3Yv8gd2L/Hndi/x53Yv8e&#10;d2L/Hv9SAADsXAAA3GYAAM5tAADEcgAAvXQAALd0AQCwdA4AqXUfAKJ0LwKccj0Fl3BHCpFuUQ+N&#10;bFkUiWpgF4VpZxuCaG4ef2Z1IX1lfSR6ZIYnd2OQKXVjmyxyYqcucGK2L29iyS9uYuYub2T5KHBl&#10;/yRxZv8hcWb/H3Fm/x9xZv8fcWb/H/9UAADoXwAA12kAAMpwAADAdQAAuXgAALJ4AACreA0ApHkd&#10;AJ54LQGXdzoFknVFCoxyTg6IcFYThG9eF4BtZBp9bGsdemtzIHdqeyN0aYMmcmiNKW9nmSxsZqUu&#10;amazL2lmxjBoZuQvamj3KWtp/yVsaf8ibGr/IGxq/yBsav8gbGr/IP9XAADkYgAA0mwAAMZzAAC9&#10;eAAAtXsAAK18AAClfAoAn30aAJl8KgGTezgEjXlDCYh3TA6DdVQSf3NbFntyYhl4cGkddW9wIHJu&#10;eCNvbYEmbGyLKWpslyxna6MuZWuyL2RrxDBia+EvZGz2KmZt/yZmbf8jZ27/IGdu/yBnbv8gZ27/&#10;IPZZAADgZQAAzm8AAMJ2AAC5fAAAsX8AAKmAAACggAcAmYEXAJSBKAGOgDUDiH5BCIN8Sg1+elIR&#10;enhZFXZ3YBlzdmcccHRuH21zdiNqcn8mZ3GJKWRxlSticKEtYHCwL15wwi9dcN8vX3H1KmBx/yZh&#10;cv8jYnL/IGJy/yBicv8gYnL/IO9cAADcaQAAynIAAL56AAC1gAAArYQAAKSFAACahQMAlIUUAI6G&#10;JQGJhDMDg4M+B36BSAt5f1AQdX5XFHF9Xhhue2Uba3psHmh5dCJleH0lYneHKF92kypcdp8sWnWu&#10;Lll1wC5Ydd0uWXbzKlt2/yZcd/8jXHf/IFx3/yBcd/8gXHf/IOpgAADVbAAAxXYAALp+AACxhAAA&#10;qIgAAJ+JAACUigAAjYoRAIiLIQCDijACfok7BXmHRQp0hk4OcIRVEmyDXBZpgmMaZoFqHWKAciBf&#10;f3sjXH6FJll9kSlXfJ4rVXysLFN8vi1SfNotU3zyKVV8/yVWfP8iV3z/IFd8/yBXfP8gV3z/IOVk&#10;AADPcAAAwXoAALaDAACtiQAAo4wAAJmOAACNjwAAhpAOAIGRHQB9kCwBeI84BHOOQghujUsMaoxT&#10;EGeKWhRjiWEXYIhoG12HcB5ahnkhVoWDJFSFjyZRhJwoT4SqKk2EvCpNhNcqTYPxJ0+D/yRQg/8i&#10;UIP/H1CD/x9Qg/8fUIP/H95pAADJdQAAvIAAALKIAACojQAAnZEAAJOTAACFlgAAfpcLAHmXGQB1&#10;lygBcZc1A2yWPwZolUgKZJRQDWGTVxFdkl4VWpFmGFeQbhtUj3ceUY6BIE6OjSNLjZolSY2pJkiN&#10;uydHjdQnR4zwJEiM/yJJi/8gSov/HkqL/x5Ki/8eSov/HtVuAADDewAAt4UAAKyNAACikgAAl5YA&#10;AIyZAAB/nAAAdZ4FAHCfEwBtnyMAaZ8wAWWeOwRhnkUHXZ1NClqcVA1Xm1wRVJpjFFGaaxdOmXQZ&#10;S5h/HEiYix5Fl5kgQ5eoIUKXuiJBl9MiQZbvIEKV/h5Clf8dQ5T/HEOU/xxDlP8cQ5T/HMx1AAC8&#10;gQAAsYwAAKaSAACblwAAkZsAAIWfAAB5owAAaqcAAGWnDgBjqBwAYKgrAV2oNgJZp0AEVqdJBlOm&#10;UQlQplkMTaVgDkqlaRFHpHIURKR9FkKjiRg/o5caPaOnGzyjuRw7o9IbO6LvGzug/ho7n/8ZPJ//&#10;GDyf/xg8n/8YPJ//GMR8AAC2iQAAqpIAAJ+XAACVnAAAiaEAAH2mAABxqgAAZK4AAFqxCABXsRQA&#10;VbIjAFOyMAFQsjsCTbJEA0uxTQVIsVUHRbFdCUOxZQtAsG8NPrB6DzuwhxE5r5YTN6+mFDavuBQ1&#10;sNEUNa7vFDSt/hQ0rP8UNKv/FDSr/xQ0q/8UNKv/FLuFAACvkAAAo5cAAJidAACMowAAgKgAAHSt&#10;AABosgAAXLYAAFC6AQBJvA0ASLwZAEa9JwBFvTMAQ709AUG9RwE/vVACPb1YAzq9YQU4vWsGNr13&#10;CDS9hAkyvZMKML2kCy+9twwuvtALLrzuDC26/g0suf8NLLj/Diy4/w4suP8OLLj/DrOPAACmlwAA&#10;m50AAI+jAACDqgAAdrAAAGq1AABeugAAUr4AAEfCAQA9xwYAOMkQADfJGwA2yicANcozADTLPQAz&#10;y0cAMctRATDLWwEuzGUCLMxxAirMfwMpzJAEJ8yhBCbNtAQlzc4EJcvuBCTJ/AYjyP8HI8f/ByPH&#10;/wcjx/8HI8f/B6mWAACenQAAkqMAAIWrAAB4sgAAa7gAAF++AABSwgAAR8YAAD3KAAA0zwQAK9QJ&#10;ACbZDwAl2RkAJdolACTaMAAj2zsAI9tFACLcUAAh3VsAIN1oAB7edgAd3ocBHN+ZARrfrAEZ38QB&#10;GN7nARjc+AEY2/8CF9r/Ahfa/wIX2v8CF9r/AqCcAACUowAAh6sAAHmzAABsugAAX8EAAFLGAABG&#10;ygAAO84AADHTAAAp2QAAId4FAB7oDgAd6BUAG+keABnpJwAY6jAAFuo5ABXrQwAU7E4AEuxaABHt&#10;ZwAQ7ncAEO6KAA7vngAO8LMADfDNAAzv7AAM7fwADOv/AAzr/wAM6/8ADOv/AJejAACJqwAAe7QA&#10;AG28AABfxAAAUsoAAEXOAAA50wAAL9gAACXdAAAd4QAAGOwCABb3CwAU9xEAEfgXABD4HgAO+SUA&#10;DfktAAv6NQAJ+z8AB/tKAAT8VwAD/WYAAv53AAD9iwAA/Z8AAPy1AAD80QAA/O0AAPz8AAD8/QAA&#10;/P0AAPz9AIurAAB9tAAAbr0AAGDGAABSzQAARNIAADfYAAAs3QAAIuEAABnlAAAT6gAAEPoAAA7/&#10;BgAN/wwACv8QAAf/FAAE/xoAAf8gAAD/JwAA/zAAAP86AAD/RQAA/1MAAP9iAAD/dQAA/4oAAP+f&#10;AAD/swAA/8cAAP/lAAD/5QAA/+UAAP/lAH+0AABwvQAAYccAAFPQAABD1gAANt0AACriAAAf5gAA&#10;FuoAABDtAAAM+gAACf8AAAb/AAAC/wQAAP8JAAD/DQAA/xAAAP8UAAD/GgAA/yEAAP8pAAD/NAAA&#10;/0AAAP9OAAD/XgAA/3IAAP+HAAD/mgAA/6oAAP+5AAD/uQAA/7kAAP+5AP8gKQH/IicB/yInAf8f&#10;KgH/GTAB/xI5Af8QRQH/DVMB/wxgAf8KbQL/CXkC/wmEAv8JjgH/CZYB/wmdAf8JowH/CakB/wmw&#10;Af8ItwH/CL4B/wjIAf8I1gH/COYB/wjxAf8I+wD/CP8A/wj/AP8J/wH/Cf8B/wn/Af8J/wH/Cf8B&#10;/wn/Af8jJgH/JSQA/yUkAP8jJwH/HSwB/xg1Af8VQgH/ElAB/xBdAv8OagL/DnYC/w6AAv8OigL/&#10;DpIC/w6aAv8OoAL/DqYB/w2tAf8NswH/DbsB/w3FAf8N0QH/DeMB/w3vAf4N+gH6Df8B+Q7/AfkO&#10;/wH5Dv8B+A7/AfgO/wH4Dv8B+A7/Af8mIwD/KCAA/yggAP8mIgD/IigB/yAyAf8cPwH/GUwB/xdZ&#10;Av8VZQL/E3EC/xN8Av8ThgL/E44C/xKWAv8SnQL/EqMC/xKpAv8SsAL/ErcC/xLBAv8SzAH9Et8B&#10;+RPtAfUT+AHzE/8B8hP/AfET/wLwFP8C8BT/AvAU/wLwFP8C8BT/Av8qHwD/LBwA/ywbAP8rHQD/&#10;KSQA/ygvAf8lOwH/IkgB/x9UAv8dYQL/G20C/xp3Av8agQL/GooC/xqSAv8amQL9Gp8C/BqmAvsa&#10;rAL5GrQC+Bq9AvYayALzGtsC7xrqAuwb9wLpG/8C6Bv/A+cc/wPmHP8D5Rz/A+Ub/wPlG/8D5Rv/&#10;A/8tGwD/MBcA/zEVAP8wFgD/MSAA/zAqAP8uNgH/K0MB/yhPAv8mXAL/JGcC/CNyA/kjfAP3IoUD&#10;9SKNA/MilQPyIpsD8CKiA+8iqQPtIrED7CK5A+oixQPoItUD5CPpA+Aj9gTeI/8E2yT/BNkk/wTY&#10;JP8E1yT/BNYk/wTWJP8E1iT/BP8xFgD/NBIA/zYRAP83EwD/ORsA/zglAP82MQH/Mz0B/TFKAfgu&#10;VgL0LWID8CxtA+0rdwPqK4AE6CqIBOYqkATlKpcE4yqeBeEqpQXgKq0F3iq2BdwqwgXaKtIG1Svn&#10;BtAr9QfNLP8Hyyz/B8ks/wfILP8Hxyz/Bscs/wbHLP8Gxyz/Bv81EgD/OQ4A/zoNAP8+EAD/QBYA&#10;/z8gAP89KgD5OzcB8jhEAew2UQLnNVwD4zRnA+AzcgTdM3sF2jKDBtYyiwbUMpMH0jGaCNAxoQjO&#10;MakJzDGyCcsxvArJMcoKxjLhC8Iy8Qu/M/4LvTP/Crsz/wq6M/8JujP/Cboz/wm6M/8JujP/Cf85&#10;EAD/PQsA/0AJAP9EDQD/RhEA/0UZAPdEIwDuQS8A5j88AeA+SgHaPVcC0zxiBM87bAbMOnUHyTp9&#10;Ccc5hQrFOYwLwziUDME4mw3AOKMNvjisDrw4tg+6OMMPuTjXELU47BCyOfsPsDr/Dq86/w2uOv8M&#10;rTr/C606/wutOv8LrTr/C/88DQD/QAYA/0UEAP9JCQD/Sw0A+UoRAO1JGgDjRiYA2kY2ANFGRQHL&#10;RVEDxkRcBcJCZgi/Qm8KvEF3C7pAfw24P4YOtj+OELQ+lRGyPp0SsD6mE68+sBStPr0Uqz7NFak+&#10;5hWmP/cTpED/EqNA/xCiQP8PokD/DqJB/w6iQf8OokH/Dv8/CQD/RAAA/0oAAPdOAgDsUAYA6k8L&#10;AONMEADWTB4AzU0wAMZNPwHATEwEu0tXBrdJYQm0SGkMsUdxDq5GeRCsRoARqkWIE6hEkBSmRJgW&#10;pEOhF6JDqxigQ7cZn0PHGZ1D4BqbRPMXmUX/FZhG/xOYRv8RmEb/EJdG/xCXRv8Ql0b/EP9CBQD/&#10;RwAA908AAOVTAADdVQEA11UGANVSCwDLUxkAw1QrALxUOwG2UkgEsVFSB61QXAqpTmQNpk1sD6RM&#10;dBGhS3sTn0qCFZ1KihebSZMYmUmcGpdIphuVSLIclEjBHZJI2B2QSe8bj0r+GI9L/xaOS/8Ujkz/&#10;Eo5M/xKOTP8Sjkz/Ev9FAAD/SwAA6VMAAN5YAADTWwAAzVsEAMpYBwDCWBUAulonALNaNwGuWEQE&#10;qVdPB6RVWAqhVGANnlNoEJtRbxOYUHYVllB+F5RPhhmSTo4aj06YHI1Noh2LTa4fik28IIhN0CCH&#10;Tesfhk/8G4ZQ/xiGUP8WhlD/FIZR/xSGUf8UhlH/FP9HAAD4TwAA5FcAANVdAADMYAAAxWACAMFe&#10;BQC6XREAs18jAKxfMwGmXkADoVxLB51aVAqZWVwOllhkEZNWaxOQVXIWjlR6GItUghqJU4och1KU&#10;HoVSnh+DUaohgVG4In9RyyJ+UuchflP5HX5U/xp+Vf8XflX/Fn5V/xV+Vf8VflX/Ff9KAADuUgAA&#10;3lsAAM9hAADGZAAAv2UAALpjAgCzYg8ArGMgAKZjMAGgYj0Dm2FIBpZfUQqSXlkNj1xhEYxbaBOJ&#10;Wm8Whll2GIRYfhqCV4ccf1eQH31WmyF7VqcieVa1I3dWxyR2VuQkdlf3H3dY/xt3Wf8Zd1n/F3dZ&#10;/xZ3Wf8Wd1n/Fv9MAADpVgAA2V8AAMtlAADBaAAAumkAALRoAACtZw0ApmgcAKBoLQGaZzoDlWVF&#10;BpBjTgqMYlcNiWFeEIZfZRODXmwWgF1zGH5cexp7XIMdeVuNH3ZamCF0WqQjclqyJHFaxCVvWuEl&#10;cFv2IHFc/xxxXf8acV3/GHFd/xdxXf8XcV3/F/1PAADlWQAA02IAAMdoAAC9bAAAtm0AAK9sAACn&#10;awsAoGwZAJtsKgGVazcCkGlDBYtoTAmHZlQMg2VbEIBjYhN9YmkVemFwGHhheBp1YIEdc1+LH3Be&#10;liJuXqIkbF6wJWtewSZpXt4mal/0IWtg/x1rYf8bbGH/GWxh/xhsYf8YbGH/GPVRAADiXAAAz2UA&#10;AMNrAAC5bwAAsXEAAKpxAACibwgAm28XAJZwJwCQbzUCi25ABYZsSQiCalIMfmlZD3toYBJ3ZmYU&#10;dWZuF3JldhpwZH4dbWOIH2tjkyJpYqAkZmKuJWVivyZkYtomZGPyImVk/x5mZP8bZ2T/GWdl/xhn&#10;Zf8YZ2X/GPBTAADdXwAAy2gAAL9vAAC2cwAArnUAAKZ1AACdcwUAlnMUAJF0JACLczIChnI+BIFw&#10;Rwh9b08LeW1XDnZsXhFza2QUcGpsF21qcxpraXwcaGiGH2ZnkSJjZ54kYWasJWBmvSZfZ9YmX2fx&#10;ImBo/x5haP8cYmj/GmJo/xliaP8ZYmj/GexXAADZYgAAx2sAALxyAACzdwAAqnkAAKF5AACXdwEA&#10;kHgRAIt4IQCGeC8BgXc7BHx1RQd4dE0KdHJVDnFxXBFucGMUa29qFmhucRlmbnocY22EHmBsjyFe&#10;bJwjXGuqJVpruyZZbNMmWmzvI1ts/x9cbf8cXW3/Gl1t/xldbf8ZXW3/GehaAADSZgAAw28AALh2&#10;AACvewAApn4AAJ1+AACRfAAAinwPAIV9HgCBfS0BfHw5A3d6QwZzeUsJcHhTDGx3WhBpdmETZnVo&#10;FmN0bxhhc3gbXnKCHltyjSBZcZoiV3GoJFVxuSVUcdAlVHHuIlZx/h5Xcf8cV3H/Glhx/xlYcf8Z&#10;WHH/GeNeAADNaQAAv3MAALR6AACrfwAAooIAAJiDAACLgQAAhIENAH+CGgB7gikBdoE2AnKBQAVu&#10;f0kIan5QC2d9Vw5kfF4RYXtmFF56bRdbenYZWXmAHFZ4ix9TeJghUXemIlB3tyNPd84jT3fsIVB3&#10;/R5Rd/8bUnf/GVJ3/xlSd/8ZUnf/Gd5iAADIbgAAu3cAALB/AACnhAAAnYcAAJKHAACEhwAAfYcJ&#10;AHiIFgB0iCYAcIgyAmyHPQRohkYGZYVOCWGFVQxehFwPW4NjElmCaxVWgXQXU4B+GlCAiRxOf5Ye&#10;TH+lIEp/tiFJf8whSX7rH0p+/BxLfv8aS37/GUx+/xhMfv8YTH7/GNVnAADDcwAAtnwAAKyEAACi&#10;iQAAmIsAAI2NAAB8jQAAdY4EAG+PEgBtkCEAaZAuAWWPOQJijkIEXo5LB1uNUgpYjFkMVothD1OL&#10;aBJQinEUTYl7F0qJhxlIiJUbRoijHUSItB1DiModQ4fqHESG+xpEhv8YRYb/F0WF/xdFhf8XRYX/&#10;F81tAAC9eAAAsYIAAKeKAACcjgAAkpAAAIaTAAB5lQAAbJcAAGaXDgBjmBsAYZgpAF6YNQFalz4D&#10;V5dHBVWWTwdSllYJT5VeDEyUZg5KlG8QR5N5E0SThRVCkpMXQJKiGD6Ssxk9kskZPZHpGD2Q+hc+&#10;j/8WPo//FT6P/xU+j/8VPo//FcVzAAC3fwAArIkAAKGPAACWkwAAi5YAAH+ZAABznAAAZJ8AAFyg&#10;CQBZoBQAV6EiAFWhLwBSoTkBUKFDAk2gSwRKoFMFSKBaB0WfYwlDn2wLQJ52Dj6egxA7npEROZ2g&#10;EjidshM3nsgTN53oEjab+hI2mv8SNpn/ETeZ/xE3mf8RN5n/Eb57AACxhwAApY8AAJuUAACQmAAA&#10;hJwAAHegAABrpAAAX6cAAFKqAABNqw4AS6saAEqrJwBIqzMARqs9AUSrRgFCq04CQKtWAz6rXwU7&#10;q2gGOapzCDeqgAk0qo8LMqqfDDGqsAwwqscMMKnnDC+n+g0vpv8NL6X/DS+l/w0vpf8NL6X/DbaE&#10;AACqjgAAnpQAAJSZAACHngAAe6MAAG+oAABjrAAAV68AAEuyAABBtQYAPrYRAD22HgA7tikAOrc0&#10;ADm3PgA3t0cANrdQATS3WgEyt2QCMLdvAy63fAQst4sFKrecBSm3rgYouMUFKLfmBSe1+Qcms/8H&#10;JrL/CCay/wgmsv8IJrL/CK+NAACilAAAl5oAAIugAAB+pgAAcasAAGWwAABZtAAATbcAAEK7AAA4&#10;vgEAL8IJAC3DEgAswx4AK8MpACrEMwApxD0AKMVHACfFUQAmxVwAJcZoACPGdgEixoYBIMaYAR/G&#10;qwEex8EBHsbkAR3E+AIcwv8DHMH/AxzB/wQcwf8EHMH/BKWUAACamgAAjqEAAIGnAABzrgAAZ7QA&#10;AFq5AABOvQAAQsAAADjDAAAvxwAAJssEAB7QCgAb0REAGtIaABnSJQAY0y8AGNM6ABfURAAW1FAA&#10;FdVdABTVawAT1nwAEtePABHYpAAQ2bsAENneABDV8wAQ0/8AENL/ARDR/wEQ0f8BENH/AZyaAACR&#10;oQAAg6gAAHWwAABotwAAW70AAE7BAABCxQAAN8gAAC3MAAAk0AAAHNUAABXaBQAQ4gsAEOMRAA7k&#10;GgAO5CMADeUtAAzlNwAL5kIACuZPAAnnXQAI520ABuaAAAXmlQAE5qsAAubEAAHm5gAA5/kAAOf/&#10;AADm/wAA5v8AAOb/AJOhAACFqQAAd7EAAGm5AABbwAAATsYAAEHKAAA1zgAAKtIAACHWAAAZ2wAA&#10;Et8AAA3jAAAL8QgACfMOAAfzEwAE8hoAAvIiAADyKgAA8jQAAPI/AADyTAAA8lwAAPJtAADyggAA&#10;8pgAAPOtAADzxgAA9OUAAPT2AAD0+wAA9PsAAPT7AIepAAB5sgAAaroAAFzCAABOyQAAQM4AADPT&#10;AAAo2AAAHt0AABXhAAAP5AAACugAAAXzAAAD/QEAAPwIAAD7DQAA+xEAAPsWAAD8HgAA/CYAAPww&#10;AAD9PAAA/kkAAP5aAAD+bQAA/4IAAP+YAAD/rAAA/8AAAP/YAAD/5AAA/+QAAP/kAHuyAABsuwAA&#10;XcQAAE/NAABA0gAAMtkAACbeAAAb4gAAEuYAAAzqAAAF7QAAAPQAAAD/AAAA/wAAAP8AAAD/BAAA&#10;/wkAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zcAAP9GAAD/WAAA/2sAAP+AAAD/lQAA/6YAAP+zAAD/&#10;uwAA/7sAAP+7AP8bJgD/HCQA/xokAP8VJwD/EC0A/wo2AP8FQwD/AVAB/wBeAf8AawH/AHYB/wCB&#10;AP8AigD/AJIA/wCaAP8AoAD/AKYA/wCsAP8AsgD/ALkA/wDCAP8AzQD/AN8A/wDsAP8A+AD/AP8A&#10;/QD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP8fIwD/HyEA/x4hAP8ZIwD/EykA/w4yAP8MQAD/&#10;CU0B/wdaAf8EZwH/A3MB/wN9Af8DhwH/A48A/wKWAP8CnAD/AqIA/wKoAP8CrwD/AbYA/wG+AP8B&#10;yQD/AdsA/wDqAPwA9gD4AP8A9wL/APcD/wD2BP8A9gT/APYF/wD2Bf8A9gX/AP8iHwD/IhwA/yEc&#10;AP8eHwD/GCQA/xUvAP8SPAD/EEkA/w5WAf8MYgH/C24B/wt5Af8LggH/C4sB/wuSAf8KmQH/Cp8A&#10;/wqlAP8KqwD/CrIA/wq7AP0KxgD7CtQA9wrnAPMK9ADwCv8A7wv/AO4M/wDtDP8B7Qz/Ae0M/wHt&#10;DP8B7Qz/Af8lGwD/JhgA/yUXAP8hGAD/ICEA/x4rAP8aNwD/F0UA/xRRAf8SXgH/EWkB/xF0Af8R&#10;fQH/EIYB/RCOAfwQlQH6EJsB+RChAfcQqAH2EK8B9BC3APMQwgDxENAA7RDlAOgR8gDmEf4B5BL/&#10;AeMS/wHiEv8B4hL/AeES/wHhEv8B4RL/Af8pFgD/KhMA/ykSAP8nEwD/KBwA/ycnAP8jMwD/ID8A&#10;/x1MAP8bWAH8GWQB+BluAfYYeAHzGIEB8RiJAe8YkAHuGJcB7BieAeoYpAHpGKwB5xi0AeYYvwHk&#10;GM0B4BnjAdwa8QHYGv4C1Bv/AtIb/wLRG/8C0Bv/AtAb/wLQG/8C0Bv/Av8tEgD/Lg8A/y4NAP8v&#10;EAD/LxcA/y4hAP8sLQD/KTkA+SZGAPQkUwHvIl4B6yJpAeghcwHmIXwB4yGEAeEhjAHgIZMB3iGa&#10;AdwhoQHaIakB2CGxAtUhvALTIskC0CLfAswj8APII/0DxiT/A8Qk/wPDJP8DwiT/A8Ek/wPBJP8D&#10;wST/A/8wDwD/MgsA/zMIAP82DQD/NhIA/zUaAP0yJQD0MDIA7S0/AOcsTADiK1gB3StjAdkqbQHV&#10;KnYC0ip/AtAqhgLOKo4DzCqVA8oqnAPJKqMExyqsBMUqtgTDKsMFwirVBb4r6wW6K/kGuCz/BrYs&#10;/wW1LP8FtCz/BbQs/wW0LP8FtCz/Bf80DAD/NgUA/zkDAP88CAD/PA0A/TsTAPE4HQDoNSkA4DQ3&#10;ANkzRgDRNFIBzTNdAckzZwLGM3ADxDJ4BMEygAS/MocFvjKPBrwylga6MZ4HuDGmB7cxsAi1MrwI&#10;szLMCbEy5QmtM/UJqzP/Caoz/wioM/8HqDP/B6cz/wenM/8HpzP/B/83BwD/OgAA/z4AAPpBAQDx&#10;QQYA8T8NAOY8EgDbOh8A0DsxAMo8QADEPE0BwDxYArw7YQO5O2oFtjpyBrQ6egeyOYEIsDmICa85&#10;kAqtOJgKqzihC6k4qgyoOLYNpjjFDaQ43g6hOfENnzr/DJ46/wudOv8KnDr/CZw6/wmcOv8JnDr/&#10;Cf87AgD/PgAA90QAAOZHAADfSAEA2kYGANlACwDNQhkAxUQrAL5EOwC5REgBtUNTA7FCXASuQmUG&#10;q0FsB6lAdAmmQHsKpD+DC6M/ig2hPpMOnz6cD50+pRCbPrERmj6/EZg+1BKWP+0RlD/8D5NA/w6S&#10;QP8MkkH/C5JB/wuSQf8LkkH/C/89AAD/QwAA6UkAAN5OAADTTwAAzU4DAMpJCADCSRQAu0omALVL&#10;NgCvS0MCq0pOA6dJVwWkSGAHoUdnCZ5GbwqcRnYMmkV9DphFhQ+WRI4QlESXEpJDoROQQ6wUj0O6&#10;FY1DzRWLROgVikX6EolG/xCJRv8OiEb/DYhG/w2IRv8NiEb/Df9AAADyRwAA408AANRTAADLVQAA&#10;xFQAAMBQBAC5TxEAslAiAKxRMgCnUT8ColBKA55PUwWbTlwImE1jCpVMagyTS3ENkUp5D45KgBGM&#10;SYkSikmSFIhInBWGSKgWhUi1F4NIxxiBSOQYgUr3FYBK/xKAS/8QgEv/D4BL/w6AS/8OgEv/Dv9D&#10;AADsSwAA3VMAAM5YAADEWgAAvVoAALhXAQCxVA4AqlYeAKVWLgCfVjsBm1VGA5dUUAWTU1gIkFJf&#10;Co1RZgyLUG0OiE90EIZPfBKEToUTgk6OFYBNmRd+TaQYfE2yGXpNwxp5Td8aeE70F3hP/xR4T/8S&#10;eFD/EHhQ/w94UP8PeFD/D/1GAADnTwAA1lcAAMhcAAC/XwAAt18AALFcAACqWQwApFoaAJ5bKgCZ&#10;WzgBlFpDA5BZTAWMWFUIiVdcCoZWYwyDVWoOgVRxEH9TeRJ9U4EUelKLFnhSlRh2UaEZdFGvG3NR&#10;wBtxUdsccVLyGXFT/xVxVP8TclT/EXJU/xByVP8QclT/EPNIAADjUwAA0FsAAMRgAAC6YwAAs2MA&#10;AKxhAACkXgkAnV8XAJhfJwCTXzUBjl5AA4pdSgWGXFIHg1tZCoBaYAx9WWcOe1huEHhYdRJ2V34U&#10;dFaIF3JWkxhvVp8ablWsG2xVvRxrVtUda1bwGmtX/xdrWP8UbFj/EmxY/xFsWP8RbFj/EfFLAADf&#10;VgAAzF4AAMBkAAC3ZwAArmgAAKdmAACfYgYAmGMUAJJkJACNYzIBiWI9AoRhRwSBYE8HfV9WCXpe&#10;XQt3XWQNdVxrEHNccxJwW3sUbluFF2xakBlqWpwbaFmqHGZauh1lWtEdZVruG2Vb/hdmW/8VZlz/&#10;E2dc/xJnXP8SZ1z/Eu1OAADaWQAAyGEAALxnAACzagAAq2wAAKJqAACZZwIAkmcRAI1nIQCIZy8B&#10;hGY7An9lRAR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kUaV+DF2ZejhlkXpobYl6oHGFeuB1f&#10;Xs4dX17sG2Bf/RhhX/8VYV//E2Jf/xJiX/8SYl//EupRAADUXAAAxGQAALlqAACwbgAAp3AAAJ5u&#10;AACUawAAjWoQAIdrHgCDaywAfms4AnpqQgN2aUoGc2hSCHBnWQptZmANa2VnD2hkbhFmZHcUZGOB&#10;FmFjjBhfYpgaXWKmHFtith1aYswdWmLqHFtj/BhcY/8WXGP/FF1j/xNdY/8TXWP/E+ZVAADPXwAA&#10;wWgAALZuAACscgAApHQAAJpzAACObwAAh28NAIJvGwB9cCkAeW81AXVuPwNybUgFbmxQB2tsVwpp&#10;a14MZmplDmRpbBFhaXUTX2h/FlxoihhaZ5YaWGekHFZntB1VZ8odVWfoG1Zn+xhXZ/8WV2j/FFhn&#10;/xNYZ/8TWGf/E+FYAADLYwAAvWsAALJyAACpdgAAoHgAAJZ3AACIcwAAgXMLAHx0FwB4dCYAdHQy&#10;AXBzPQJtc0YEanJOB2dxVQlkcFwLYXBjDl9vahBcbnMSWm58FVdtiBdVbJQZU2yjG1FssxxQbMgc&#10;T2znG1Fs+hhRbP8VUmz/FFJs/xNSbP8TUmz/E9xcAADHZwAAuW8AAK92AAClewAAnHwAAJF8AACC&#10;eAAAenkHAHV5FAByeiMAbnovAWt5OgJoeUMDZHhLBWF3Ughfd1kKXHZgDFl1aA9XdHARVHR6E1Jz&#10;hhZPc5MYTXKhGUxysRpKcsYaSnLlGkty+RdMcv8VTHL/E01y/xJNcv8STXL/EtRgAADCawAAtXQA&#10;AKt7AACifwAAl4EAAIyBAAB6fgAAc38CAG5/EQBrgB4AaIAsAGWANwFigEADX39IBFx+UAZZflcI&#10;V31eC1R8Zg1RfG4PT3t4EUx7gxRKepEWSHqfF0Z6rxhFesQYRHrkGEV5+BZGef8URnj/Ekd4/xFH&#10;eP8RR3j/Ec1lAAC9cAAAsXkAAKeAAACchAAAkoYAAIaGAAB3hgAAa4YAAGaHDQBjhxkAYIgnAF6I&#10;MwFbiDwCWIdFA1aHTQRThlQGUIZbCE6FYwpLhGwMSYR2D0aDgRFEg48TQoOdFECCrhU/g8IVPoLi&#10;FT+B9xM/gf8SQID/EUCA/xBAgP8QQID/EMZrAAC3dgAArH8AAKKFAACXiQAAjIsAAIGNAABzjgAA&#10;ZY8AAF2PCQBakBQAWJAhAFaRLQBTkDgBUZBBAk6QSQNMkFAESo9YBUePYAdFjmkJQo5zC0CNfw0+&#10;jY0PPI2cEDqNrBE5jcEROI3hEDiL9hA4iv8POYn/DzmJ/w45if8OOYn/Dr9yAACyfQAAp4YAAJyK&#10;AACRjgAAhpEAAHqTAABtlQAAX5cAAFSZAQBPmQ8ATpoaAEyaJwBKmjIASJo8AUaaRAFEmkwCQppU&#10;A0CZXAQ+mWYFO5lwBzmYfAg3mIoKNZiaCzOYqwsymL8MMpjfCzGW9Qsxlf8LMZT/CzGT/wsxk/8L&#10;MZP/C7h6AACshQAAoYsAAJaQAACLlAAAf5cAAHKbAABmnQAAWqAAAE6iAABFpAkAQqQTAECkHwA/&#10;pCoAPqU0ADylPgA7pUcBOaVPATelWAI1pWECM6VsAzGleQQvpIcFLaSXBiykqQYrpL0GKqTeBiqi&#10;9Qcpof8HKaD/CCmf/wgpn/8IKZ//CLGCAACliwAAmpEAAJCWAACDmgAAdp8AAGqiAABepgAAUqkA&#10;AEarAAA8rQAANa8MADOwFQAysCEAMbArAC+wNQAusT4ALbFIACyxUQArsVsAKbFnASexdAEmsYMB&#10;JLGUAiOxpgIisrsCIbLbAiGv8wMgrv8DIK3/BB+s/wQfrP8EH6z/BKqLAACdkQAAk5cAAIecAAB6&#10;ogAAbacAAGCrAABVrwAASbEAAD60AAAztwAAKroDACS8DQAivRUAIb0gACG9KgAgvTMAH749AB6+&#10;RwAdvlIAHL9eABq/bAAZv3wAGL+OABfAoQAWwLYAFMDTABW+8QAVvP8BFbv/ARS6/wIUuv8CFLr/&#10;AqGSAACWmAAAip4AAH2kAABvqgAAYq8AAFa0AABKtwAAProAADO9AAAqwAAAIcQAABnHBQATywsA&#10;EcwSABHMGwAQzCUAD80vAA7NOgAOzUYADc1SAA3OYAAMznAAC86DAArOlwAJzqwACM7GAAjO6AAI&#10;zfsACcv/AAnL/wAJy/8ACcv/AJiYAACNngAAf6UAAHGsAABkswAAV7kAAEq9AAA+wAAAMsMAACjG&#10;AAAfygAAF80AABHRAAAM1gUACNkMAAbZEgAF2hsABNokAAPbLgAB2zkAANxFAADdUgAA3mIAAN5z&#10;AADeiAAA350AAN+zAADfzgAA4O4AAN/6AADf/wAA3/8AAN//AI+fAACBpgAAc64AAGW1AABYvQAA&#10;SsIAAD3FAAAxyQAAJswAAB3QAAAU1AAADtkAAAndAAAD4QAAAOMHAADjDQAA5BIAAOUZAADmIgAA&#10;5ysAAOk2AADrQwAA7FIAAOxiAADtdgAA7owAAO6hAADvtwAA79EAAO/rAADw9gAA8PYAAPD2AISn&#10;AAB1rwAAZ7cAAFm/AABLxgAAPMoAAC/OAAAk0gAAGtgAABLcAAAM4AAABeMAAADnAAAA6wAAAOsA&#10;AADtBQAA7gsAAPAQAADxFQAA8x4AAPQnAAD3MwAA+UAAAPpRAAD7YwAA/HcAAP2NAAD9owAA/rYA&#10;AP7JAAD/3wAA/98AAP/fAHewAABouQAAWsEAAEzKAAA8zwAALtQAACLaAAAX3gAAEOIAAAnmAAAA&#10;6QAAAOwAAADwAAAA9gAAAPYAAAD3AAAA+AAAAPoHAAD7DQAA/REAAP8ZAAD/IwAA/y8AAP8+AAD/&#10;TwAA/2IAAP93AAD/jQAA/58AAP+uAAD/ugAA/7oAAP+6AP8WIwD/FSEA/xIhAP8OJAD/BioA/wAz&#10;AP8AQQD/AE4A/wBcAP8AaAD/AHQA/wB+AP8AhwD/AI8A/wCWAP8AnAD/AKIA/wCoAP8ArgD/ALUA&#10;/wC9AP8AxwD/ANYA/wDnAP4A8wD+AP4A/QD/APwA/wD7AP8A+wD/APsA/wD7AP8A+wD/AP8aIAD/&#10;GR4A/xYeAP8QIAD/CiUA/wQwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6AP8AgwD/AIsA/wCSAP8A&#10;mAD/AJ4A/wCkAP8AqgD/ALEA/QC5APsAwwD6ANAA+ADjAPcA8QD2APwA9AD/APQA/wDzAP8A8wD/&#10;APMA/wDzAP8A8wD/AP8dHAD/HBkA/xkZAP8UGwD/Dv/i/+JJQ0NfUFJPRklMRQAICSEA/wwsAP8J&#10;OQD/BUYA/wJTAP8AXwD/AGsA/wB1AP8AfgD/AIYA/wCOAP8AlAD+AJsA/AChAPoApwD4AK4A9QC1&#10;APMAvwDxAMsA8ADfAO4A7gDsAPkA6wD/AOoA/wDqAf8A6QH/AOkB/wDpAf8A6QH/AP8gFwD/HxQA&#10;/xwTAP8XFQD/Fh0A/xMoAP8QNAD/DUEA/wxOAP8JWgD/CGYA/whwAP4HeQD8B4EA+geJAPgHkAD2&#10;BpYA8wadAPEGowDvBqoA7QayAOoGuwDoBsgA5gbcAOQG7ADiCPoA4Ar/AN4L/wDdC/8A3Qz/ANwM&#10;/wDcDP8A3Az/AP8jEgD/IxAA/yEOAP8eEAD/HhgA/xwjAP8YLwD/FDsA/xJJAPwQVQD4D2AA9A9q&#10;APEPdADvDnwA7Q6EAOsOiwDpDpIA5w6ZAOYOoADkDqcA4g6vAOAOuADeDsUA3A7aANYQ7ADSEfoA&#10;zxL/AM0S/wHMEv8ByxP/AcoT/wHKEv8ByhL/Af8nDwD/JwwA/yUJAP8mDQD/JRMA/yMcAP8gKAD7&#10;HDUA9RpCAO8YTwDqF1oA5hZlAOMWbgDgFncA3hZ/ANwWhwDZFo4A1haVANQWnADSF6MA0BerAM4Y&#10;tQDMGMEAyxjSAMca6AHDG/gBwBv/Ab4c/wG9HP8CvBz/Arwb/wK8G/8CvBv/Av8rDAD/KwUA/ysD&#10;AP8tCQD/LA4A/ykVAPcmIADuIy0A5yE6AOEfSADbH1QA1SBfANEgaADOIHEAzCF5AMohgQHIIYgB&#10;xiGPAcQhlgHDIZ4BwSKmAb8irwG9IrsCvCPKArkj4wK1JPQCsyT/A7Ek/wOvJP8DryT/A64k/wOu&#10;JP8DriT/A/8vBgD/LwAA/zIAAP8zAgD5MggA9y8OAOsrFgDhJyIA2CcyANApQQDLKk4AxipZAMMq&#10;YgHAKmsBvSpzAbsqegK5KoICuCqJArYqkAK0KpgDsyqhA7EqqgOvK7UErivEBKwr2wSoLO8Epiz+&#10;BaQs/wSjLf8Eoi3/BKIs/wSiLP8Eoiz/BP8yAAD/MwAA+TgAAOk5AADiOQAA3jUHAN4uDQDRLxsA&#10;yTEsAMMzOwC9M0gAuTRTAbYzXAGzM2UCsDNtAq4zdAOsMnsDqzKDBKkyigSnMpMFpTKbBqQypQai&#10;MrAHoDK+B58y0QecM+oHmjP7B5g0/weXNP8GljT/BpY0/wWWNP8FljT/Bf81AAD/OAAA6j4AAN9C&#10;AADVQgAAzz8DAM04CADFOBUAvTomALc7NgCyPEMArjxOAao7VwKnO2ADpTpnA6M6bwShOnYFnzl9&#10;Bp05hQebOY0HmTiWCJg4oAmWOKsKlDi4CpM5yguROeULjzr3Co06/wmMO/8IjDv/B4w7/weMO/8H&#10;jDv/B/84AADxPgAA40UAANRJAADLSgAAxUcAAMFBBAC6PxEAs0EhAK1CMQCoQz4ApENJAaBCUwKd&#10;QVsDm0FiBJhAagWWQHEGlD94B5I/fwiQP4gKjz6RC40+mwyLPqYNiT6zDYg+xA6GP+AOhD/0DYNA&#10;/wuDQP8KgkD/CYJB/wiCQf8IgkH/CP88AADrQwAA3EoAAMxPAADDUAAAvE4AALdJAQCxRg4Aqkgc&#10;AKRJLACgSToAm0lFAZhITgKUR1cDkkdeBY9GZQaNRmwHi0VzCYlFewqHRIMLhUSNDINElw6BQ6IP&#10;f0OvEH5DwBB8RNoRe0TxD3pF/w16Rv8Lekb/CnpG/wl6Rv8Jekb/CfU+AADmSAAA008AAMdUAAC9&#10;VQAAtlQAALBQAACpTAsAok0YAJ1OKACYTjYAlE5BAZBNSwKNTVMEikxaBYdLYQaFS2gIg0pvCYBK&#10;dwt+SX8MfEmJDnpIkw94SJ8Qd0isEnVIvBJ0SdITc0nuEXJK/w9ySv8Nckr/C3JK/wtySv8Kckr/&#10;CvJCAADgTAAAzlMAAMFYAAC4WgAAsFkAAKlWAACiUgcAm1IVAJZTJACRUzIAjVM+AYlSRwKGUVAE&#10;g1FXBYBQXgZ+T2UIe09sCXlOcwt3TnsNdU2FDnNNkBBxTZwSb02pE25NuRRsTc4UbE3rE2xO/RBs&#10;T/8ObE//DGxP/wtsT/8LbE//C+5FAADcUAAAyVcAAL1cAAC0XgAArF4AAKRbAACcVgQAlVYSAJBX&#10;IQCLWC8Ah1c7AYNWRAJ/Vk0DfFVUBXpUWwZ3VGIIdVNoCXNTcAtxUngNb1KCD21RjRFrUZkSaVGm&#10;FGdRthVmUcsVZVLpFGVS+xFmU/8PZlP/DWZT/wxmU/8MZlP/DOpJAADVUwAAxVoAALpfAACwYgAA&#10;qGIAAJ9fAACWWgAAj1oQAIpbHgCFWywAgVs4AX1bQQJ6WkoDd1lRBHRYWAZxWF8Hb1dmCW1XbQtr&#10;VnYNaVZ/D2dVihFlVZcTY1WkFGFVtBVgVcgWX1XnFWBW+hJgVv8PYVf/DmFX/w1hV/8MYVf/DOdM&#10;AADRVgAAwV4AALZjAACtZgAApGYAAJtkAACQXgAAiV4OAIRfGwCAXykAfF81AXhfPwJ0XkcDcV1P&#10;BG9cVgVsXFwHaltjCWhbawtmWnMNZFp9D2JaiBFfWZQTXlmiFFxZshVbWcYWWlnlFVta+RJbWv8Q&#10;XFr/Dlxa/w1cWv8NXFr/DeNPAADNWQAAvmEAALNmAACpaQAAoGoAAJdoAACLYgAAg2IMAH5jGAB6&#10;YyYAdmMyAHNjPAFvYkUCbGFMBGphVAVnYFoHZWBhCGNfaQphX3EMX157Dl1ehhFaXpMSWF2gFFdd&#10;sBVWXsQWVV7jFVZe9xJWXv8QV17/Dlde/w1XXv8NV17/Dd5TAADIXQAAu2QAALBqAACmbQAAnW4A&#10;AJNtAACFZwAAfmcJAHhnFQB0ZyMAcWgvAG5nOQFrZ0ICaGZKA2VmUgVjZVgGYGVfCF5kZwpcZG8M&#10;WmN5DlhjhBBVYpESU2KfE1JirhVRYsIVUGLhFVFi9hJRYv8QUmL/DlJi/w1SYv8NUmL/DdlWAADE&#10;YAAAt2gAAKxuAACjcQAAmnMAAI9xAAB/awAAeGsFAHJrEgBubB8Aa2wsAGhsNwFmbEACY2tIA2Br&#10;TwRealYGXGpdB1lpZQlXaW0LVWl3DVNogg9QaI8RTmedE01nrBRLaMAUS2jeFEtn9RJMZ/8PTGf/&#10;Dk1n/w1NZ/8NTWf/DdJaAADAZAAAs2wAAKlyAACgdgAAlncAAIp2AAB5cQAAcXEAAGtxDwBocRwA&#10;ZnIoAGNyNABgcj0BXnJFAltxTQNZcVQFV3BbBlRwYwhSb2sKUG90DE1ugA5Lbo0QSW6bEUdtqxJG&#10;br4TRW7cEkZt9BFGbf8PR23/Dkds/w1HbP8NR2z/DcxfAAC8aQAAsHEAAKV3AACcewAAkXwAAIZ7&#10;AAB1eAAAa3cAAGV3DABheBcAX3gkAF15MABaeToBWHlCAlZ4SgJTeFEEUXdYBU93YAdMdmgISnZy&#10;Ckh1fQxFdYoOQ3WZD0J1qRBAdbwQQHXZEEB08w9AdP8OQXP/DUFz/wxBc/8MQXP/DMZkAAC3bgAA&#10;q3YAAKJ8AACXfwAAjIEAAIGBAABygAAAZX8AAF1/CABZfxMAV4AgAFWAKwBTgTYAUYA+AU+ARgJN&#10;gE4CS39VA0l/XQVGf2YGRH5wCEJ+ewk/fogLPX2XDDx9pw06fboOOn7WDTp88Q06e/8MOnv/Czp6&#10;/ws6ev8LOnr/C8BpAACydAAAp3wAAJ2BAACShAAAh4YAAHuHAABuhwAAYIcAAFWHAQBQiA4AToga&#10;AE2JJgBLiTAASYk6AEiJQgFGiUoBRIlSAkKJWgNAiGMEPYhtBTuIeAY5h4YIN4eVCTWHpgo0h7kK&#10;M4fTCjOG8Akzhf8JM4T/CTOD/wkzg/8JM4P/CblwAACtegAAooIAAJeHAACNigAAgYwAAHWOAABo&#10;jwAAWpAAAE+RAABHkgoARJITAEOTHwBBkyoAQJM0AD+TPQA9k0UAO5NNATqTVgE4k18CNpNpAzST&#10;dQMykoMEMJKTBS6SpAYtkrcGLJLRBiyR7wYrj/8GK47/BiuN/wcrjf8HK43/B7N4AACnggAAnIgA&#10;AJGMAACHkAAAepMAAG2VAABhlwAAVZkAAEmbAAA/nAEAOZ0OADedFwA2niIANJ4sADOeNQAynj4A&#10;MZ5HADCfUAAun1oALZ9kASufcQEpnn8CJ56QAiaeoQIknrUCI57OAiOd7gMjm/4DIpr/BCKZ/wQi&#10;mf8EIpn/BKyBAACgiAAAlY4AAIuSAAB/lgAAcpoAAGWdAABZoAAATqMAAEKkAAA3pgAALqgFACmp&#10;DwAoqRgAJ6oiACaqLAAlqjUAJKo/ACOqSAAiq1MAIateACCragAeq3kAHauLABurnQAaq7EAGavK&#10;ABmq7AEZqP0BGKf/Ahim/wIYpv8CGKb/AqWJAACZjwAAj5QAAIOZAAB1ngAAaKIAAFymAABQqQAA&#10;RKwAADmuAAAvsAAAJrMAAB61BgAZtw8AGLcXABe3IQAWtyoAFbc0ABS4PgATuEkAErhUABK5YgAR&#10;uXEAELmDAA+5lwAOuawADbnEAA245wAOtvsADrX/AA60/wAOtP8ADrT/AJyQAACSlQAAhpsAAHmg&#10;AABrpgAAXqsAAFKvAABGsgAAOrUAAC+3AAAlugAAHb0AABXAAAAQwwYAC8YOAArFFQAJxR4ACMUo&#10;AAfFMgAGxj0ABcZJAAXGVwADxmYAAsZ3AAHGiwAAxqAAAMW2AADG0gAAxe8AAMX8AADF/wAAxf8A&#10;AMX/AJWWAACJnAAAe6MAAG2pAABgrwAAU7QAAEa4AAA6uwAALr4AACTBAAAbxAAAE8cAAA7KAAAI&#10;zgEAAdAKAADQEAAA0BYAANEeAADSJwAA0zEAANQ8AADVSQAA1lgAANZpAADWfAAA1pIAANanAADW&#10;vwAA1uAAANbzAADW/gAA1v8AANb/AIydAAB+pAAAb6sAAGGyAABUuQAARr0AADnBAAAtxAAAIscA&#10;ABnLAAARzgAADNIAAAXVAAAA2wAAANwDAADdCgAA3g8AAN8UAADhHAAA4iQAAOQuAADmOgAA50kA&#10;AOhZAADoawAA6YEAAOmYAADprQAA6cUAAOniAADp8gAA6fUAAOn1AIClAABxrQAAY7UAAFW8AABH&#10;wgAAOcYAACzKAAAgzgAAFtIAAA/WAAAI2wAAAN8AAADjAAAA5QAAAOcAAADoAQAA6gcAAOsNAADt&#10;EQAA7xgAAPEhAADzKwAA9jgAAPdIAAD4WgAA+W0AAPqEAAD6mwAA+q8AAPrCAAD62gAA+t8AAPrf&#10;AHSuAABltgAAVr4AAEjGAAA5ywAAK9AAAB/UAAAU2gAADd8AAAXjAAAA5gAAAOkAAADtAAAA7wAA&#10;APEAAADzAAAA9QAAAPYCAAD4CQAA+g4AAP0TAAD/HAAA/ygAAP82AAD/RwAA/1oAAP9uAAD/hQAA&#10;/5oAAP+rAAD/uQAA/7wAAP+8AP8RIAD/EB4A/wweAP8EIQD/ACcA/wAwAP8APgD/AEwA/wBZAP8A&#10;ZQD/AHAA/wB6AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/ALAA/wC4AP8AwgD/AM4A/wDi&#10;AP4A8AD9APsA+wD/APsA/wD7AP8A+gD/APoA/wD6AP8A+gD/AP8UHAD/EhoA/w4aAP8IHAD/ACEA&#10;/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/gCgAP0ApgD8&#10;AKwA+wC0APkAvQD4AMkA9wDcAPUA7ADzAPgA8wD/APIA/wDxAP8A8AD/APAA/wDwAP8A8AD/AP8X&#10;GAD/FRYA/xEVAP8MFwD/BR0A/wAoAP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD8AIIA+gCJ&#10;APgAkAD3AJYA9QCcAPQAogDzAKgA8QCwAPAAuADuAMMA7ADTAOoA5wDpAPUA5wD/AOYA/wDlAP8A&#10;5QD/AOUA/wDlAP8A5QD/AP8aEwD/GBEA/xQQAP8PEQD/DRkA/wokAP8FMAD/AT4A/wBLAP8AVwD+&#10;AGIA+gBsAPUAdQDyAH0A8ACEAO4AiwDsAJEA6wCXAOkAngDnAKQA5gCsAOQAtADiAL8A4ADNAN4A&#10;4wDcAPIA2gD9ANgA/wDWAP8A1QH/ANUB/wDVAv8A1QL/AP8eEAD/HA0A/xcLAP8VDgD/FBUA/xEf&#10;AP8OKgD/CzgA/QhFAPgGUQD0BFwA7gRmAOoEbwDmA3cA5AR/AOIEhgDgBIwA3gSTAN0FmgDbBaAA&#10;2AWoANUFsQDSBbsA0AbJAM4H4ADMCPEAyQr/AMcL/wDGDP8AxQz/AMUM/wDFDP8AxQz/AP8hDAD/&#10;IAYA/xwDAP8dCgD/GxAA/xgYAP8UIwD2ETAA7w4+AOoOSgDlDVYA4Q1gAN0NaQDZDXEA1Q15ANMN&#10;gQDRDYgAzw2PAM0OlgDLDp0Ayg6lAMgOrgDGD7kAxBDIAMIQ3wC+EfIAuxL/ALkT/wC3E/8BthP/&#10;AbYT/wG2E/8BthP/Af8lBgD/IwAA/yMAAP8kAwD/IQoA/R0RAPEaGwDoFicA4RQ1ANoTQwDTFE8A&#10;zhVZAMsVYwDIFmsAxRZzAMMXewDBF4IAwBiJAL4YkAC8GJgAuxmgALkZqQC3GbQAtRrCALQa1gCw&#10;G+0BrRz8Aasd/wGpHf8BqR3/Aagd/wGoHf8BqB3/Af8oAAD/JwAA/ioAAO8qAADnJwEA5yIJAOQd&#10;EADZGx0Azx0tAMkePADEIEkAvyBTALwhXQC5IWUAtyJtALUidACzInwAsSKDAbAiigGuIpIBrCOb&#10;AasjpAGpI68BpyO8AaYkzgGjJOgCoCX5Ap4l/wKdJf8CnCX/Apsl/wKbJf8CmyX/Av8sAAD/LQAA&#10;7TIAAOI0AADaMwAA0y4DANIlCgDJJRcAwScnALspNgC2KkMAsitOAK8rVwCsK2AAqitnAagrbwGm&#10;K3YBpCt9AaMrhAKhK40CnyuVAp4rnwKcK6oDmiu2A5ksxwOXLOIDlC31BJIt/wORLf8DkC7/A5At&#10;/wOQLf8DkC3/A/8wAADyMwAA5DoAANY9AADMPAAAxzkAAMMxBQC9LhEAtTAhALAyMACrMz0ApzNJ&#10;AKQzUgChM1oBnzNiAZwzaQKaM3ACmTN3ApcyfwOVMocDkzKQBJIymgSQMqUFjjKxBY0zwgaLM9wG&#10;iTTyBoc0/wWGNP8FhjT/BIU0/wSFNP8EhTT/BPwzAADrOgAA3EEAAM1EAADDRAAAvUEAALg7AQCy&#10;Nw4AqzgcAKU5KwChOjgAnTtEAJo7TQGXOlYBlDpdApI6ZAKQOmsDjjlyA4w5egSKOYIFiTmLBYc5&#10;lQaFOaAHgzmtB4I5vAiBOdMIfzruCH06/gd8O/8GfDv/BXw7/wV8O/8FfDv/BfQ3AADlQAAA0kcA&#10;AMVKAAC8SwAAtUkAAK9DAACpPgsAoj8XAJ1AJgCYQTQAlEE/AJFBSQGOQVEBi0BZAolAYAOHQGcD&#10;hT9tBIM/dQWBP30Gfz6HB30+kQh7PpwJej6pCXg+uAp3P80KdT/qCnRA/Ah0QP8HdED/BnNA/wZz&#10;QP8Gc0D/BvE7AADfRQAAzEwAAL9PAAC2UAAArk8AAKdKAACgRAcAmkUUAJVGIgCQRjAAjEc8AIlG&#10;RQGGRk4Bg0ZVAoFFXAN+RWMEfERqBHpEcQV5RHkGd0SCCHVDjQlzQ5kKcUOmC3BDtQxuRMkMbUTn&#10;DG1F+gpsRf8IbEX/B2xF/wdsRf8HbEX/B+w/AADYSQAAx1AAALtUAACxVQAAqVQAAKFQAACZSgIA&#10;kkkRAI1KHwCJSywAhUw4AIJLQgF/S0oBfEpSAnlKWAN3Sl8EdUlmBXNJbQZxSXYHb0h/CG1Iigls&#10;SJYLakijDGhIsg1nSMUNZknkDWZJ+AtmSf8JZkr/CGZJ/wdmSf8HZkn/B+hDAADSTQAAwlMAALdY&#10;AACtWQAApFgAAJxVAACTTgAAjE4OAIdPGwCCTykAf1A1AHtQPwF4T0cBdk9PAnNOVQNxTlwEb01j&#10;BW1NagZrTXIHaU18CGdMhwplTJMLY0ygDWJMrw5hTcIOYE3hDmBN9gxgTv8KYE7/CWBO/whgTv8I&#10;YE7/CONHAADNUAAAvlcAALNbAACqXQAAoV0AAJhaAACNUwAAhlIMAIBTGAB8UyUAeVQxAHVUPABz&#10;U0QBcFNMAm1SUwJrUlkDaVJgBGdRaAZlUXAHY1F5CGFRhApgUJEMXlCeDVxQrQ5bUcAOWlHeD1pR&#10;9QxaUv8KW1L/CVtR/whbUf8IW1H/CN9KAADJUwAAu1oAALBfAACmYQAAnWEAAJReAACIVwAAgFYK&#10;AHpXFQB2VyIAc1guAHBXOQBtV0EBaldJAmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV3CFxVggpaVY4M&#10;WVWcDVdVqw5WVb4PVVXbD1VV8w1VVf8LVlX/CVZV/wlWVf8IVlX/CNtNAADFVwAAuF4AAK1iAACj&#10;ZQAAmmUAAJBjAACDXAAAe1sGAHVbEgBxWx8AblwrAGtcNgBoWz8BZVtHAWNbTgJhWlUDX1pcBF1a&#10;YwVbWmsGWVl1CFdZgApVWYwLVFmaDVJZqg5RWbwOUFnYDlBZ8g1RWf8LUVn/ClFZ/wlRWf8IUVn/&#10;CNRRAADCWgAAtGEAAKpmAACgaAAAl2kAAIxnAAB9YAAAdV8DAG9fEABrXxwAaGAoAGZgMwBjYDwB&#10;YWBEAV9fTAJcX1MDW19aBFlfYQVXXmkGVV5zCFNefglRXYoLT12ZDE1dqA1MXroOS17UDkte8QxM&#10;Xv8LTF3/Ckxd/wlMXf8ITF3/CM9UAAC+XgAAsWUAAKdqAACdbQAAlG0AAIlsAAB4ZQAAb2QAAGlk&#10;DgBlZBkAYmQlAGBlMABeZToAXGVCAVplSgJYZFECVmRYA1RkXwRSZGcFUGNxB05jewlMY4gKSmOX&#10;C0hjpgxHY7gNRmPRDUZj7wxGYv8KR2L/CUdi/wlHYv8IR2L/CMpYAAC6YgAArmkAAKNuAACacQAA&#10;kHIAAIRxAAB0awAAaWkAAGNpCwBfaRUAXGohAFpqLQBYazYAVms/AVVrRwFTak4CUWpVA09qXQRN&#10;amUFSmluBkhpeQdGaYYJRGmVCkNopQtBabcMQGnPDEBo7gtBaP8KQWf/CUFn/whCZ/8IQmf/CMVd&#10;AAC2ZgAAqm0AAKBzAACWdgAAi3cAAIB2AABwcgAAZXEAAFxwBwBYcBEAVnAdAFRxKABScTMAUHE8&#10;AE9yRAFNcUsBS3FTAklxWgNHcWIERXBsBUNwdwZBcIQHP3CTCD1vowk7cLUKO3DNCjpv7Ak7bv4I&#10;O27/CDtt/wc7bf8HO23/B79iAACxawAApnMAAJ15AACSewAAh3wAAHt8AABtegAAYHgAAFZ3AQBQ&#10;dw4ATngYAEx4JABLeS4ASXk3AEh5QABGeUgBRHlPAUJ5VwJBeWACP3hpAzx4dAQ6eIIFOHiRBjd4&#10;oQc1eLMHNHjLBzR36wc0dv0HNHX/BzV1/wY1dP8GNXT/BrloAACtcQAAonkAAJh+AACNgAAAgoEA&#10;AHaCAABpgQAAW4EAAFGBAABIgAoARYETAEOBHgBCgikAQYIyAECCOwA+gkMAPYJLADuCUwE5glwB&#10;N4JmAjWCcQMzgn8DMYGOBDCBnwQugbEFLYHIBS2B6QQtf/wFLX7/BS19/wUtff8FLX3/BbNuAACo&#10;eAAAnX8AAJKDAACIhgAAfYcAAHCIAABjiQAAVYoAAEuKAABBigIAO4sOADmLFwA4jCIAN4wsADaM&#10;NQA0jD0AM4xGADKNTwAxjVgAL41iAS2MbgErjHsBKoyLAiiMnAImjK8CJYzGAiWL6AIlivsDJYj/&#10;AyWI/wMlh/8DJYf/A612AACjgAAAl4UAAI2JAACCjAAAdo4AAGmQAABckgAAUJMAAESUAAA6lQAA&#10;MZYIAC2XEQAslxoAK5ckACqXLQAplzYAKJg/ACeYSAAmmFIAJZhcACOYaAAimHcAIJiHAB+YmQEd&#10;mKwBHJjDARyX5QEclfoBG5T/ARuT/wIbk/8CG5P/Aqd/AACchgAAkYsAAIePAAB6kgAAbZUAAGGY&#10;AABVmwAASZ0AAD2eAAAznwAAKqEAACGjCgAfoxEAHqMaAB2kJAAcpC0AG6Q2ABqkPwAZpEoAGKRV&#10;ABalYQAVpXAAFKWBABOllAASpagAEaW/ABCk4gARovgAEaH/ABGg/wERoP8BEaD/AaCGAACVjAAA&#10;jJEAAH+VAABxmgAAZJ4AAFihAABMpAAAQKYAADWnAAAqqQAAIqwAABmuAAASsAkAELEQABCxGAAO&#10;sSIADrErAA2xNQANsUAADLFLAAuxWAAKsWcACLF4AAexiwAFsaAABLC1AASw0AAEsO8ABa/+AAau&#10;/wAGrv8ABq7/AJiOAACPkwAAgpgAAHWdAABnogAAWqcAAE6rAABBrQAANa8AACuxAAAhtAAAGLYA&#10;ABG5AAANvAMAB74MAAO9EgABvRkAAL4iAAC+KwAAvjYAAL5BAAC/TgAAv1wAAL9tAAC/gAAAvpUA&#10;AL6qAAC+wgAAveQAAL32AAC9/wAAvf8AAL3/AJKUAACFmgAAeKAAAGqmAABcqwAAT7AAAEKzAAA1&#10;tgAAKrgAACC7AAAXvgAAEMEAAAvEAAAExwAAAMkHAADJDQAAyRIAAMoZAADLIgAAyysAAM01AADO&#10;QQAAzlAAAM9gAADPcgAAz4cAAM+dAADPswAAz84AAM/rAADO+AAAzv4AAM7+AIibAAB6ogAAbKgA&#10;AF6vAABQtQAAQrkAADW8AAApvwAAHsIAABXGAAAOyQAACMwAAADQAAAA0wAAANUAAADWBgAA2AwA&#10;ANkRAADbFgAA3B8AAN4oAADgNAAA4kEAAOJRAADjYwAA43cAAOSOAADkpAAA5LoAAOXUAADl6gAA&#10;5fMAAOXzAHyjAABuqgAAYLIAAFG5AABDvgAANcIAACjGAAAcyQAAE80AAAzRAAAE1QAAANoAAADe&#10;AAAA4QAAAOIAAADkAAAA5QMAAOcJAADpDgAA6xIAAO0aAADvJAAA8jEAAPRBAAD0UwAA9WYAAPV8&#10;AAD2kwAA9qkAAPe8AAD3zgAA998AAPffAHCsAABhtAAAU7sAAEXDAAA2xwAAJ8wAABvQAAAR1QAA&#10;CtsAAADfAAAA4gAAAOUAAADpAAAA7AAAAO0AAADwAAAA8QAAAPMAAAD1BAAA9woAAPoQAAD8FgAA&#10;/yEAAP8uAAD/QAAA/1MAAP9oAAD/gAAA/5YAAP+oAAD/tgAA/78AAP+/AP8NHAD/ChsA/wIbAP8A&#10;HgD/ACQA/wAuAP8APAD/AEoA/wBWAP8AYwD/AG0A/wB3AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCg&#10;AP8ApgD/AKwA/wC0AP8AvQD/AMkA/gDdAP0A7QD8APoA+wD/APoA/wD5AP8A+gD/APoA/wD6AP8A&#10;+gD/AP8QGQD/DRcA/wYWAP8AGAD/AB4A/wAqAP8ANwD/AEUA/wBSAP8AXgD/AGkA/wByAP8AewD/&#10;AIIA/wCJAP8AkAD+AJYA/QCcAPwAoQD7AKgA+QCvAPgAuAD2AMMA9ADSAPMA5wDyAPYA8AD/AO8A&#10;/wDwAP8A7wD/AO8A/wDuAP8A7gD/AP8SFAD/DxIA/wsSAP8AEgD/ABoA/wAlAP8AMwD/AEAA/wBN&#10;AP8AWQD/AGQA/QBtAPsAdgD5AH0A9wCEAPUAiwD0AJEA8wCXAPEAnQDwAKMA7gCqAOwAswDqAL0A&#10;6ADLAOcA4QDlAPEA4wD9AOMA/wDiAP8A4QD/AOEA/wDgAP8A4AD/AP8UEAD/EQ4A/w0NAP8HDwD/&#10;AhUA/wAgAP8ALQD/ADoA/wBHAPkAUwD1AF4A8gBoAPAAcADtAHgA6wB/AOkAhQDoAIwA5gCSAOUA&#10;mADjAJ8A4QCmAN8ArgDcALgA2gDFANYA2QDUAOwA0gD5ANEA/wDPAP8AzgD/AM4A/wDOAP8AzgD/&#10;AP8XDAD/FAgA/w8FAP8OCwD/DBEA/wcaAP8BJgD8ADQA9ABBAO0ATQDpAFgA5gBiAOMAagDgAHIA&#10;3gB5ANsAgADZAIYA1gCNANMAkwDRAJoAzwChAM0AqgDLALMAyQC/AMYA0ADFAOgAwwD2AMEA/wDA&#10;Av8AvwP/AL8D/wC/A/8AvwP/AP8bBgD/FwAA/xQAAP8TBQD/EQ0A/w4UAPkKHwDwBiwA5gM5AOAD&#10;RgDcA1EA1gRbANIEZADPBWwAzAVzAMoFegDIBYEAxgWHAMUGjgDDBpYAwQadAL8GpgC9BrAAuwe8&#10;ALkIzQC4CuUAtQv3ALMN/wCxDf8AsA3/ALAO/wCvDv8Arw7/AP8eAAD/GwAA/xsAAPoaAAD1FgUA&#10;9hENAOsOFQDiCyIA2AsxANAMPgDLDUoAxw1VAMQOXgDBDmYAvw5tAL0OdAC7D3sAuQ+CALcQigC2&#10;EJEAtBCaALIQowCwEa0ArxG6AK0RygCqEuUApxT3AKUV/wCjFf8AohX/AKIV/wCiFf8AohX/AP8i&#10;AAD/IAAA8CMAAOYkAADgIQAA3BkFANsQDADQERkAyBMpAMIVNwC9FkQAuRdOALUXVwCzGGAAsBhn&#10;AK4YbgCsGXUAqxl8AKkZhACoGowAphqUAKQangCjG6gAoRu0AJ8cxQCeHN8Amh3zAZge/wGXHv8B&#10;lh//AZUf/wGVH/8BlR//Af8mAAD0JwAA5i0AANovAADPLQAAyicAAMcfCADBHBMAuh4iALQfMQCv&#10;ID0AqyFIAKgiUgCmIloAoyNiAKEjaQCgI28AniN3AJwjfgCbI4YAmSSPAZckmQGWJKMBlCSwAZIl&#10;vwGRJdYBjibvAYwn/wKLJ/8Ciif/Aokn/wKJJ/8BiSf/AfopAADsMAAA3TYAAM04AADENwAAvjIA&#10;ALorAgC1JQ4AricdAKgpKwCkKjgAoCpDAJ0rTACaK1UAmCtcAJYrYwCUK2oBkitxAZAseAGPLIEB&#10;jSyKAYsslAKKLJ8CiCyrAoYsugKFLc4Dgy7qA4Eu/AOALv8Cfy7/An8u/wJ+Lv8Cfi7/AvQuAADk&#10;NwAA0j0AAMU/AAC7PwAAtDwAAK81AACpLwsAoy8XAJ4xJgCZMjMAljI+AJIzSACQM1AAjTNYAIsz&#10;XgGJM2UBhzNsAYYzcwGEM3wCgjOFAoAzjwN/M5oDfTOnA3wztQR6M8kEeTTmBHc1+QR2Nf8DdTX/&#10;A3U1/wN1Nf8DdTX/A/AzAADdPQAAykMAAL5FAAC1RgAArUMAAKY9AACgNgYAmTYTAJQ4IQCQOS4A&#10;jDk5AIk5QwCHOUwAhDlTAYI5WgGAOWEBfjloAnw5bwJ6OXcCeTmAA3c5iwR1OZYEdDmjBXI5sQVx&#10;OcQGbzriBm469wVuO/8EbTv/BG07/wNtOv8DbTr/A+o5AADVQgAAxEgAALlLAACvSwAAp0kAAJ9E&#10;AACYPgEAkTwQAIw9HQCIPioAhD81AIE/PwB+P0gAfD9PAXo/VgF4P10Bdj5kAnQ+awJyPnMDcD58&#10;A28+hwRtPpMFaz6gBmo+rgZpP8AHZz/eB2c/9QZmQP8FZkD/BGZA/wRmP/8EZj//BOU9AADPRgAA&#10;v0wAALRPAACqUAAAok8AAJlKAACRRAAAikENAIRCGQCAQyYAfUQyAHpEPAB3REQAdURMAXJEUwFw&#10;Q1kBb0NgAm1DZwJrQ28DaUN5BGhDgwVmQ48GZEOdB2NDqwdhQ70IYETZCGBE8wdgRP8GX0T/BV9E&#10;/wRgRP8EYET/BOBBAADKSgAAu1AAALBTAACnVQAAnlMAAJVPAACLSQAAg0cLAH1HFQB5RyIAdkgu&#10;AHNIOABxSEEAbkhJAWxIUAFqSFYBaEhdAmZHZAJlR2wDY0d2BGFHgAVgR40GXkeaB1xHqQhbSLsI&#10;WkjUCFpI8QdaSf8GWkn/BVpI/wVaSP8EWkj/BNtEAADGTQAAuFMAAK1XAACjWQAAmlgAAJFUAACG&#10;TgAAfUsIAHdLEgBzTB8AcEwrAG1MNQBrTD4AaExGAGZMTQFkTFMBYkxaAmFMYgJfTGoDXkxzBFxL&#10;fgVaS4oGWEuYB1dMpwhWTLkJVUzRCVRM7whUTf8GVUz/BlVM/wVVTP8FVUz/BdVIAADCUQAAtVcA&#10;AKpbAACgXAAAl1wAAI1ZAACBUwAAd08EAHFPEABuUBwAalAoAGhQMgBlUDsAY1BDAGFQSgFfUFEB&#10;XVBYAlxQXwJaUGcDWFBxBFdQewVVUIgGU1CWB1JQpQhQULcJUFDOCU9Q7QhQUP8HUFD/BlBQ/wVQ&#10;UP8FUFD/BdBLAAC/VAAAsloAAKdeAACdYAAAlGAAAIldAAB8VwAAclQAAGxTDgBoVBkAZVQkAGJU&#10;LwBgVDgAXlRAAFxUSAFaVE8BWVRWAVdUXQJVVGUDVFRuBFJUeQVQVIYGTlSUB01UpAhLVLUIS1TM&#10;CUpU6whLVP4HS1T/BktU/wVLVP8FS1T/BcxOAAC7VwAArl4AAKRiAACaZAAAkWQAAIZiAAB3WwAA&#10;bVgAAGZYDABiWBYAX1giAF1ZLABbWTYAWVk+AFdZRgBWWU0BVFlUAVJZWwJRWWMDT1lsA01ZdwRL&#10;WIQFSViSB0hYogdHWbMIRlnKCEVZ6ghGWf0GRlj/BkZY/wVHWP8FR1j/BcdSAAC4WwAAq2EAAKFm&#10;AACYaAAAjmkAAINnAAByYAAAaF4AAGFdCQBcXRMAWl0eAFddKQBWXjMAVF47AFJeQwBRXkoBT15S&#10;AU5eWQJMXmECSl5qA0hedQRGXoIFRF2QBkNeoAdBXrEHQF7IB0Be6AdAXfwGQV3/BUFd/wVBXP8F&#10;QVz/BcNWAAC0XwAAqGYAAJ5qAACVbQAAim0AAH9sAABvZwAAZGQAAFtiBQBWYhAAVGIbAFJjJQBQ&#10;Yy8ATmQ4AE1kQABLZEgASmRPAUhkVwFGZF8CRWRoAkNkcwNBY38EP2OOBT1jngY8Y7AGO2TGBjtk&#10;5gY7Y/oFO2L/BTti/wU8Yf8EPGH/BL5bAACwYwAApWoAAJtvAACRcgAAhnIAAHtxAABsbQAAYGsA&#10;AFVpAABPaA0ATWkXAEtpIQBJaisASGo0AEdqPQBFa0QARGtMAEJrVAFBa1wBP2plAj1qcAI7an0D&#10;OWqMBDdqnAQ2aq4FNWrEBTVq5QU1afkENWn/BDVo/wQ1aP8ENWj/BLlgAACsaQAAoXAAAJh1AACN&#10;dwAAgncAAHd3AABpdAAAXHMAAFFxAABIcAoARXASAENxHQBCcScAQHIwAD9yOAA+ckAAPXJIADty&#10;UAA6clkBOHJjATZybQI0cnoCM3KJAzFymgMvcqwDLnLBAy5y4wMucfgDLnD/Ay5v/wMub/8DLm//&#10;A7NmAACnbwAAnXYAAJN6AACIfAAAfn0AAHJ9AABkfAAAV3sAAEx6AABCeQMAPHkOADp6FwA5eiEA&#10;OHoqADd7MwA2ezsANHtEADN7TAAye1UAMHtfAC97agEte3cBK3uHASp7mAIoe6oCJ3u/AiZ74QIm&#10;evcCJnj/AiZ4/wInd/8CJ3f/Aq5sAACjdgAAmXwAAI5/AACEggAAeIMAAGyEAABfhAAAUYQAAEeE&#10;AAA8hAAAM4QJADCEEQAvhBoALYQkACyFLQArhTUAKoU+ACmFRwAohlAAJ4ZaACaGZgAkhnMAI4aD&#10;ACGGlQAghqcBHoa8AR6G3gAehPUBHoL/AR6C/wEegf8BHoH/Aah0AACefQAAk4IAAImFAAB+iAAA&#10;cYoAAGWLAABYjAAATI0AAECOAAA2jgAALI8AACWQDAAjkBMAIpAcACGQJQAgkS4AH5E2AB6RQAAd&#10;kUkAHJFUABqRYAAZkW4AGJF+ABaSkAAVkqQAFJG5ABOR2AATj/QAFI7/ABSN/wAUjP8BFIz/AaN9&#10;AACYgwAAjogAAISMAAB3jwAAaZEAAF2TAABQlQAARZcAADmYAAAumQAAJZoAAB2bAgAWnQwAFZ0T&#10;ABSdGwATnSQAEp0tABGeNwARnkEAEJ5MAA+eWAAOnmcADZ53AAyeigALnZ4ACp2yAAmdzAAJnOwA&#10;Cpv+AAua/wALmf8AC5n/AJyEAACRigAAiI4AAHuSAABtlgAAYJkAAFScAABInwAAPKAAADChAAAm&#10;owAAHaUAABWnAAAQqQUAC6sNAAiqEwAHqhsABqokAAWqLgAEqjgAAqpEAAGqUAAAql4AAKpuAACq&#10;gQAAqpUAAKmqAACpwQAAqOQAAKj2AACn/wAAp/8AAKf/AJWLAACMkAAAf5UAAHGaAABjngAAVqIA&#10;AEqmAAA9qAAAMaoAACarAAAdrQAAFLAAAA6yAAAJtQEAArYKAAC2DwAAthUAALcdAAC3JQAAty8A&#10;ALg5AAC4RgAAuFQAALhkAAC4dgAAuIsAALegAAC3tgAAt9MAALbvAAC2/AAAtv8AALb/AI+SAACC&#10;lwAAdJ0AAGaiAABYpwAAS6wAAD6vAAAxsQAAJrMAABy2AAATuAAADbsAAAa+AAAAwQAAAMIEAADC&#10;CwAAwxAAAMQVAADEHAAAxSQAAMYuAADIOgAAyUcAAMlXAADJaQAAyX0AAMmUAADIqgAAyMMAAMjk&#10;AADI9AAAyP0AAMj9AIWZAAB3nwAAaKYAAFqrAABNsQAAP7UAADG4AAAlugAAGr0AABHAAAALwwAA&#10;A8cAAADKAAAAzQAAAM4AAADPAwAA0AkAANEOAADTEgAA1RkAANciAADaLQAA3TkAAN5JAADeWgAA&#10;324AAN+FAADfnAAA37IAAN7LAADe5gAA3/QAAN/0AHmhAABrqAAAXK8AAE61AABAuwAAMb4AACTB&#10;AAAZxQAAEMgAAAnMAAAAzwAAANMAAADZAAAA3AAAAN0AAADfAAAA4QAAAOIFAADkCwAA5hAAAOgW&#10;AADqIAAA7SsAAPA6AADxSwAA8V4AAPJzAADziwAA86IAAPO2AADzyQAA8+EAAPPhAG2qAABesQAA&#10;ULkAAEG/AAAyxAAAJMgAABfMAAAO0AAABtUAAADaAAAA3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA&#10;7gAAAPAAAADyAAAA9AYAAPYMAAD5EgAA/BwAAP8pAAD/OgAA/00AAP9iAAD/eAAA/5AAAP+jAAD/&#10;swAA/8EAAP/BAP8HGQD/ARcA/wAXAP8AGgD/ACEA/wArAP8AOQD/AEcA/wBUAP8AXwD/AGoA/wBz&#10;AP8AewD/AIMA/wCKAP8AkAD/AJYA/wCbAP8AoQD/AKgA/wCvAP8AuAD/AMQA/gDVAPwA6gD7APgA&#10;+gD/APkA/wD4AP8A+AD/APYA/wDzAP8A8QD/AP8LFQD/BRMA/wATAP8AFAD/ABoA/wAnAP8ANAD/&#10;AEIA/wBPAP8AWwD/AGUA/wBuAP8AdgD/AH4A/wCFAP4AiwD9AJEA+wCXAPoAnQD4AKMA9wCrAPYA&#10;swD0AL4A8wDMAPEA4wDvAPMA7gD/AO0A/wDsAP8A6wD/AOwA/wDsAP8A6wD/AP8NEQD/CRAA/wAP&#10;AP8AEAD/ABYA/wAiAP8ALwD/AD0A/wBKAP8AVQD9AGAA+gBpAPgAcQD2AHkA9AB/APMAhgDxAIwA&#10;7wCSAO4AmADsAJ8A6wCmAOkArgDnALgA5QDFAOMA2gDhAO0A3wD7AN4A/wDdAP8A3QD/AN0A/wDd&#10;AP8A3QD/AP8PDQD/DAsA/wMJAP8ADAD/ABIA/wAdAP8AKQD7ADcA+ABEAPUAUADyAFoA7gBjAOwA&#10;awDpAHMA5wB6AOUAgADjAIYA4QCMAN8AkwDdAJkA2wChANkAqQDVALIA0gC+ANAAzgDOAOYAzAD2&#10;AMoA/wDKAP8AyQD/AMgA/wDIAP8AyAD/AP8RCAD/DQIA/wcAAP8FCAD/AA4A/wAWAPcAIgDvADAA&#10;6wA9AOgASQDkAFQA4ABdAN0AZQDZAG0A1QBzANIAegDQAIAAzgCHAMwAjQDKAJQAyACbAMYApADE&#10;AK0AwgC4AMAAxwC9AN8AvADxALsA/gC5AP8AuAD/ALgA/wC4AP8AuAD/AP8UAAD/DwAA/w0AAP8M&#10;AAD/BwkA+AEQAOgAGgDjACgA3QA2ANgAQgDSAE0AzgBXAMoAXwDHAGYAxQBtAMMAdADBAHoAvwCB&#10;AL0AiAC7AI8AuQCXALcAnwC1AKgAswCzALEAwgCvANgArgLtAKwD+wCrBf8Aqgb/AKkG/wCpBv8A&#10;qQb/AP8WAAD/EgAA9xIAAOwRAADmDgAA5QYIAN0DEgDUAyAAzQQtAMgEOgDDBUYAvwVQALwGWAC5&#10;BmAAtwdnALUHbgCzB3UAsQh7AK8IggCuCYoArAmSAKoJmwCoCqUApgqwAKULvwCjDNQAoQ3tAJ8O&#10;/gCdDv8AnA//AJsP/wCbD/8Amw//AP8aAAD3GQAA6h4AAN8eAADVGgAA0BMCAM4MCwDHCxYAwA0l&#10;ALoOMgC2Dj8Asg9JAK8QUgCsEFoAqhBhAKgRaACmEW8ApBF2AKIRfQChEYUAnxKOAJ0SlwCcEqIA&#10;mhOtAJgTvACXFNAAlBXsAJIW/QCQF/8Ajxf/AI4X/wCOF/8Ajhf/APodAADuIwAA3ygAANAqAADH&#10;JwAAwSEAAL0ZBQC5EhAAshUeAK0WLACoFzgApBhDAKEZTACfGVQAnBpcAJoaYgCZGmkAlxtwAJUb&#10;dwCUG38AkhyIAJAckgCPHJ0AjR2pAIsdtwCKHsoAiB/nAIYg+gCEIP8BgyD/AYMg/wGCIP8BgiD/&#10;AfUkAADlLAAA0zEAAMYzAAC8MQAAti0AALAlAACsHQwAph4YAKEgJgCcITIAmSI9AJUiRwCTI08A&#10;kSNWAI8jXQCNJGQAiyRrAIkkcgCIJHoAhiSDAIQljQCDJZgBgSWkAYAmsgF+JsUBfSfiAXsn9wF5&#10;KP8BeCj/AXgo/wF4KP8BeCj/Ae8rAADdMwAAyjkAAL47AAC0OgAArTYAAKYvAAChKAcAmycTAJYo&#10;IACRKS0Ajio4AIsrQgCIK0oAhitSAIQrWACCLF8AgCxmAH8sbQB9LHUAeyx+AXosiAF4LJQBdi2g&#10;AXUtrgJ0LcACci7dAnEu9AJwL/8Cby//Am8v/wFuL/8Bbi//AegxAADTOgAAwz8AALdBAACuQQAA&#10;pj4AAJ44AACXMQEAkS4QAIwvHACIMCgAhDEzAIEyPQB/MkYAfTJNAHsyVAB5MlsAdzJhAHUyaQF0&#10;MnABcjJ5AXAzhAFvM5ACbTOdAmwzqwJqNLwCaTTVA2g18QJnNf8CZzX/AmY1/wJmNf8CZjT/AuI2&#10;AADMPwAAvUQAALJHAACoRwAAoEQAAJg/AACQOQAAiDQNAIM1FwB/NiQAfDcvAHk3OQB3OEIAdDhJ&#10;AHI4UABxOFcAbzheAG04ZQFsOG0Bajh1AWg4gAJnOIwCZTiZA2Q5qANiObkDYTrQA2A67gNgOv8D&#10;Xzr/Al86/wJfOv8CXzr/At07AADHQwAAuUkAAK5LAACkTAAAm0oAAJJFAACJPwAAgToJAHs6FAB3&#10;OyAAdDwrAHI8NQBvPT4AbT1GAGs9TQBpPVMAaD1aAGY9YQFkPWkBYz1yAWE9fQJgPYkCXj2WA10+&#10;pQNbPrYEWj7MBFo/7ARZP/4DWT//A1k//wJZP/8CWT7/AtY/AADDRwAAtUwAAKpQAACgUAAAl08A&#10;AI5LAACERQAAekAGAHU/EQBxQBwAbUAoAGtBMgBpQTsAZ0FCAGVBSQBjQVAAYUFXAGBBXgFeQWYB&#10;XUJvAltCegJaQoYDWEKUA1dCowRVQ7MEVEPJBFRD6QRTQ/0DU0P/A1RD/wNUQ/8CVEP/AtBCAAC/&#10;SgAAslAAAKdTAACdVAAAlFMAAIpQAAB/SgAAdUUCAG5DDgBrRBkAZ0UkAGVFLgBiRTcAYUU/AF9F&#10;RgBdRU0AW0VUAFpGWwFZRmMBV0ZsAlZGdwJURoMDU0aRA1FGoQRQR7EET0fHBE5H5wROR/sETkf/&#10;A05H/wNPR/8DT0f/A8xGAAC7TgAAr1QAAKRXAACaWAAAkVcAAIZUAAB7TgAAcEoAAGlIDQBlSBYA&#10;YkkhAF9JKwBdSTQAW0k8AFlJQwBXSUoAVklSAFVKWQFUSmEBUkpqAVFKdQJPSoEDTkqPA0xLnwRL&#10;S7AESkvFBElL5gRJS/oESUv/A0pL/wNKS/8DSkv/A8hJAAC4UQAArFcAAKFbAACYXAAAjlwAAINZ&#10;AAB2UwAAa04AAGRNCgBfTBMAXE0eAFpNKABYTTEAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8BTU5o&#10;AUxOcwJKT38CSU+NA0dPnQRGT64ERU/DBERQ5ARET/kERU//A0VP/wNFTv8DRU7/A8RMAAC1VQAA&#10;qVsAAJ9eAACVYAAAi2AAAIBeAAByVwAAZ1MAAF5RBwBZUREAV1EbAFRRJQBSUi8AUVI3AE9SPwBO&#10;UkYATVNNAExTVQBKU10BSVNmAUdTcAJFU30CRFOLA0JTmwNBVKwEQFTBBD9U4gQ/VPgDQFP/A0BT&#10;/wNAU/8DQFL/A8BQAACyWAAApl4AAJxiAACSZQAAiGUAAH1iAABuXAAAY1kAAFlWAwBUVg4AUVYY&#10;AE9WIgBNVywATFc0AEpXPABJWEQASFhLAEdYUwBFWFsBRFhkAUJYbgFAWHsCP1iJAj1YmQM8WKoD&#10;O1m/AzpZ4AM6WPcDOlj/AztX/wM7V/8DO1f/A7xUAACuXAAAo2MAAJlnAACQaQAAhWkAAHlnAABr&#10;YgAAYGAAAFVdAABOWwwAS1sUAElcHwBHXCgARl0xAEVdOQBDXUEAQl1IAEFeUABAXlgAPl5hATxe&#10;bAE7XngCOV6HAjdelwI2XqkDNV69AzRf3QM0XvUDNV3/AjVd/wI1XP8CNVz/ArhZAACqYQAAoGcA&#10;AJZsAACMbgAAgW4AAHZsAABnaQAAXGYAAFFkAABIYgkARGIRAEJiGwBBYyQAP2MtAD5jNQA9ZD0A&#10;PGRFADtkTQA5ZFUAOGRfADZkaQE1ZHYBM2SFATFllQIwZacCL2W7Ai5l2gIuZPQCLmP/Ai9j/wIv&#10;Yv8CL2L/ArNeAACnZgAAnG0AAJNxAACIcwAAfXMAAHJyAABkcAAAWG4AAE1sAABCagMAPGkOADpq&#10;FgA5aiAAOGooADZrMQA1azkANGtBADNsSQAybFIAMWxcAC9sZgAubHMALGyCASpskwEpbKUBKGy5&#10;ASdt1gEna/IBJ2r/ASdq/wEoaf8CKGn/Aq5kAACjbAAAmXMAAI52AACEeAAAeXkAAG14AABgdwAA&#10;U3YAAEh1AAA+cwAANHIKADFzEQAwcxoAL3MjAC5zKwAtdDQALHQ8ACt0RAApdE0AKHVXACd1YwAl&#10;dW8AJHV/ACJ1kAAhdaIAIHW3AB910gAfdPEAH3P/AR9y/wEgcf8BIHH/AalrAACecwAAlHkAAIp8&#10;AACAfgAAdH8AAGd/AABafwAATX4AAEN+AAA4fQAAL30CACh9DQAmfRQAJH0cACN+JQAifi0AIX42&#10;ACF+PwAff0gAHn9SAB1/XgAcf2sAGn96ABl/jAAXf58AFn+zABV/zgAVfu8AFnz/ABZ7/wAWe/8A&#10;F3v/AKRyAACaegAAj38AAIWCAAB7hAAAbYYAAGCHAABUhwAASIgAADyIAAAyiAAAKIgAACCIBQAa&#10;iQ4AGYkVABiJHQAXiiYAFoouABWKNwAUikEAE4pMABKLWAARi2UAEIt1AA+LhwAOipsADYqvAAyK&#10;yAAMieoADYf8AA6H/wAOhv8ADob/AJ97AACUgQAAioUAAICIAABziwAAZY0AAFmPAABMkAAAQZIA&#10;ADSSAAAqkgAAIZMAABmUAAASlgYADpcOAA2XFQAMlx0ADJcmAAuXLwAKlzkACZdEAAiXUAAGl14A&#10;BZduAAOWgAABlpQAAJWoAACVvgAAlOAAAJT0AACT/wABkv8AAZL/AJiCAACOiAAAhYwAAHePAABq&#10;kgAAXZUAAFCYAABEmgAAOJsAACycAAAinQAAGZ4AABKgAAANogIAB6MLAAGjEAAAoxcAAKMfAACj&#10;JwAAozEAAKQ8AACkSAAApFYAAKRlAACjdwAAo4sAAKOgAACitgAAodIAAKHwAACg+wAAoP8AAKD/&#10;AJGKAACJjgAAe5IAAG2XAABgmwAAU54AAEahAAA5owAALaQAACOmAAAZqAAAEaoAAAysAAAFrgAA&#10;AK8HAACvDQAArxEAALAYAACwIAAAsSgAALEyAACyPgAAskwAALJbAACybAAAsoEAALGXAACxrAAA&#10;sMYAALDoAACv9wAAr/8AAK//AIyQAAB/lQAAcZoAAGOfAABVpAAAR6gAADqqAAAtrAAAIq4AABiw&#10;AAAQswAACrUAAAK4AAAAuwAAALsAAAC8BwAAvA0AAL0RAAC+FgAAvx4AAMAnAADBMgAAwkAAAMNP&#10;AADDYAAAw3QAAMOLAADDoQAAw7gAAMLXAADC7wAAwvoAAMH+AIGXAABznQAAZaMAAFeoAABJrQAA&#10;O7EAAC2zAAAhtgAAFrkAAA67AAAHvgAAAMEAAADFAAAAxwAAAMgAAADJAAAAygUAAMsLAADNDwAA&#10;zhQAANAcAADTJgAA1jIAANhBAADYUwAA2WYAANl8AADZlAAA2asAANnDAADZ4QAA2fAAANn0AHaf&#10;AABnpgAAWawAAEuyAAA8twAALroAACG9AAAVwAAADcQAAAXHAAAAygAAAM4AAADSAAAA1QAAANYA&#10;AADZAAAA2wAAAN0AAADfBwAA4QwAAOMRAADmGQAA6SQAAOwyAADtQwAA7lYAAO9rAADvhAAA75wA&#10;AO+yAADvxgAA790AAO/kAGqoAABbrwAATLYAAD68AAAvwAAAIMQAABTIAAAMzAAAAtAAAADUAAAA&#10;2QAAAN4AAADiAAAA5QAAAOYAAADoAAAA6QAAAOwAAADuAAAA8AIAAPIJAAD1DwAA+BcAAPwjAAD/&#10;MwAA/0YAAP9aAAD/cQAA/4kAAP+fAAD/sQAA/8AAAP/GAP8AFQD/ABQA/wAUAP8AFwD/AB0A/wAo&#10;AP8ANwD/AEQA/wBRAP8AXAD/AGYA/wBvAP8AdwD/AH4A/wCFAP8AiwD/AJEA/wCXAP8AnQD/AKQA&#10;/wCrAP8AtAD+AL8A/QDOAPsA5gD5APYA+AD/APcA/wD3AP8A9wD/APAA/wDsAP8A6QD/AP8DEgD/&#10;ABAA/wAQAP8AEQD/ABcA/wAkAP8AMgD/AD8A/wBMAP8AVwD/AGEA/wBqAP8AcgD/AHkA/QCAAPwA&#10;hgD6AIwA+QCSAPgAmAD2AJ8A9QCmAPQArgDyALkA8ADGAO4A3gDtAPAA6wD+AOoA/wDpAP8A6QD/&#10;AOcA/wDjAP8A4AD/AP8HDgD/AA0A/wALAP8ADAD/ABMA/wAfAP8ALAD/ADoA/wBGAP4AUgD7AFwA&#10;+ABlAPUAbADzAHQA8QB6AO8AgQDuAIcA7ACNAOoAkwDpAJoA5wChAOYAqQDjALMA4QC/AN8A0ADd&#10;AOkA2gD5ANkA/wDXAP8A1QD/ANUA/wDVAP8A1AD/AP8JCgD/AQUA/wADAP8ACQD/ABAA/wAZAPsA&#10;JgD3ADQA9ABAAPIATADuAFYA6gBfAOcAZwDkAG4A4gB0AOAAewDeAIEA3ACHANoAjQDWAJQA1ACb&#10;ANEAowDPAK0AzAC4AMoAxwDIAOAAxgDzAMUA/wDDAP8AwwD/AMMA/wDDAP8AwwD/AP8LAQD/AwAA&#10;/wAAAP8AAwD/AAsA8wASAO4AHwDqAC0A5gA6AOIARQDeAE8A2QBYANQAYADRAGgAzgBuAMwAdADK&#10;AHsAyACBAMYAhwDEAI4AwgCWAMAAngC+AKcAuwCyALkAwAC3ANQAtQDsALMA+wCzAP8AsgD/ALIA&#10;/wCxAP8AsQD/AP8NAAD/BgAA/wMAAPcAAAD0AAMA5wANAOAAGADaACUA0wAyAM4APgDKAEkAxgBS&#10;AMMAWgDAAGEAvgBoALwAbgC6AHQAuAB7ALYAgQC0AIgAsgCQALAAmQCuAKIArACtAKoAugCoAMsA&#10;pgDmAKUA9wCkAP8AowD/AKIA/wCiAP8AogD/AP8QAAD7DAAA7w4AAOYNAADfCQAA2gAGANAAEQDJ&#10;AB0AxAAqAL8ANwC7AEIAtwBLALQAVACyAFsArwBiAK0AaACrAG4AqQB1AKgAewCmAIMApACLAKIA&#10;lACgAJ4AngGoAJwCtQCbA8YAmQXiAJgG9ACWCP8AlQn/AJQJ/wCUCf8AlAn/APwRAADxFQAA4xkA&#10;ANYZAADMFQAAxxAAAMQHCgC9AxQAtwQhALIGLgCuCDoAqglEAKcJTQCkClUAogpcAKAKYgCeC2kA&#10;nAtvAJsLdgCZDH4AlwyGAJYMkACUDJoAkg2mAJENswCPDcUAjQ7iAIsQ9gCJEP8AiBH/AIcR/wCH&#10;Ef8AhxH/APYZAADnIAAA1iQAAMglAAC/IgAAuRwAALQUAQCxDQ4Aqg4ZAKUPJwChEDMAnRE+AJoR&#10;RwCYEk8AlRJWAJMSXACREmMAkBNpAI4TcACME3gAixOBAIkUiwCHFJYAhhWiAIQVsACDFsEAgRfd&#10;AH8Y9AB9Gf8AfBn/AHwZ/wB7Gf8Aexn/AO8hAADdKQAAyi0AAL4vAAC1LAAAricAAKggAACjFwgA&#10;nhYTAJkXIQCUGS0AkRo4AI4aQQCLG0kAiRtQAIcbVwCFHF4AhBxkAIIcawCAHHMAfx18AH0dhgB8&#10;HpEAeh6eAHgfqwB3H7wAdiDUAHQh8AByIf8AcSL/AHEh/wBxIf8AcSH/AOgoAADSMAAAwjUAALc3&#10;AACtNQAApTEAAJ4rAACYIwIAkh4QAI0gGwCJIScAhiIyAIMjPACBI0QAfiNLAHwkUgB7JFkAeSRf&#10;AHckZgB2JW4AdCV3AHMlgQBxJo0AbyaZAG4mpwBtJ7gAbCfOAWoo7QFpKf8BaCn/AWgp/wFoKP8B&#10;aCj/AeEuAADLNgAAvDsAALE9AACnPQAAnzkAAJczAACPLQAAiCcMAIMnFgB/KCIAfCktAHkqNwB3&#10;Kj8AdSpHAHMrTgBxK1QAcCtbAG4rYgBsK2oAayxyAGksfQBoLIkAZi2WAWUtpAFkLrQBYy7KAWEv&#10;6QFgL/0BYC//AWAv/wFgL/8BYC7/Ado0AADFPAAAt0EAAKxDAACiQwAAmUAAAJA6AACINAAAgC4I&#10;AHotEgB3Lh4Acy8pAHEwMwBvMDsAbTBDAGsxSgBpMVEAZzFXAGYxXgBkMWYAYzJvAGEyeQBgMoUB&#10;XzKSAV0zoQFcM7EBWzTGAVo05gFZNfsBWTX/AVk0/wFZNP8BWTT/AdI4AADAQAAAs0UAAKhIAACe&#10;SAAAlUYAAItAAACCOwAAeTUEAHMzEABvNBoAbDQlAGk1LwBnNTcAZTY/AGM2RgBiNk0AYDZUAF82&#10;WwBdN2MAXDdrAFs3dgFZN4IBWDiPAVY4ngFVOK8CVDnDAlM55AJTOvkBUzn/AVI5/wFTOf8BUzn/&#10;Ac08AAC8RAAAr0kAAKRMAACaTAAAkUsAAIdGAAB9QAAAczsAAGw4DQBoORcAZTkiAGM6KwBgOjQA&#10;Xjo8AF06QwBbOkoAWjtQAFg7WABXO2AAVjtoAFU8cwFTPH8BUjyNAVA9nAFPPawCTj7BAk0+4QJN&#10;PvgCTT7/AU0+/wFNPf8BTT3/AclAAAC4SAAArE0AAKFQAACXUQAAjk8AAIRLAAB5RQAAbkAAAGY9&#10;CwBiPRQAXz0eAFw+KABaPjEAWD44AFc+QABVP0YAVD9NAFM/VQBSQF0AUEBmAE9AcAFOQHwBTEGK&#10;AUtBmgJKQasCSUK+AkhC3gJIQvYCSEL/AkhC/wFIQf8BSEH/AcVEAAC1SwAAqVAAAJ5UAACVVAAA&#10;i1MAAIBQAAB1SgAAakYAAGFCCABcQREAWUIbAFdCJQBVQi4AU0I1AFFCPQBPQkMAT0NLAE5DUgBN&#10;RFoAS0RjAEpEbgFJRXoBR0WIAUZFmAJFRqkCREa9AkNG3AJDRvUCQ0b/AkNG/wFDRf8BQ0X/AcFH&#10;AACyTwAAplQAAJxXAACSWAAAiFgAAH5VAABxTwAAZkoAAFxGBQBXRg8AVEYYAFFGIgBPRisATkYz&#10;AExHOgBLR0EASkdJAElIUABISFgAR0hhAEVJbABESXgBQkmGAUFJlgFASqcCP0q7Aj5L2AI+SvMC&#10;Pkr/Aj5J/wE/Sf8BP0n/Ab1KAACvUgAAo1gAAJlbAACQXQAAhlwAAHtZAABtUwAAYk8AAFdMAQBR&#10;Sg0ATkoVAExLHwBKSygASUswAEdLOABGTD8ARUxGAERMTgBDTVYAQk1fAEBNagA/TXYBPU6EATxO&#10;lAE7TqUBOU+5AjlP1AI5T/IBOU7/ATlO/wE5Tf8BOk3/AbpOAACsVgAAoVsAAJdfAACNYQAAg2EA&#10;AHheAABpWAAAX1YAAFRSAABMTwsASU8SAEdQHABFUCUAQ1AtAEJQNQBBUTwAQFFEAD9RTAA+UlQA&#10;PFJdADtSZwA6UnMAOFOCATdTkgE1U6QBNFO3ATNU0QEzU/EBNFP/ATRS/wE0Uv8BNFL/AbZSAACp&#10;WgAAnmAAAJRkAACLZgAAgGUAAHRjAABmXgAAXFwAAFFYAABHVQcAQlUQAEBVGAA/ViEAPVYqADxW&#10;MgA7VjkAOldBADlXSQA4V1EAN1haADVYZQA0WHEAMliAATFYkAEvWaIBLlm1AS1ZzwEtWe8BLlj/&#10;AS5X/wEuV/8BLlb/AbJXAAClXwAAm2UAAJFpAACHagAAfGoAAHFoAABjZQAAWGIAAE1fAABDXQIA&#10;PFsNADpcFAA4XB0AN1wmADVdLgA0XTYAM10+ADJdRgAxXk4AMF5XAC9eYgAtXm4ALF99ACpfjgAp&#10;X6AAKF+zASdfzAAnX+0BJ17/ASdd/wEoXf8BKFz/Aa1cAACiZAAAmGoAAI5uAACDbwAAeW8AAG5u&#10;AABgawAAVGkAAElnAAA/ZQAANWMJADJjEQAwYxkAL2QhAC5kKQAtZDEALGQ5ACtlQgAqZUoAKGVU&#10;ACdlXwAmZmsAJGZ6ACNmiwAiZp0AIGaxAB9myQAfZusAIGX+ACBk/wAgY/8BIWP/AaliAACeagAA&#10;lXAAAIpzAACAdQAAdXUAAGl0AABccgAAT3EAAERvAAA6bgAAMG0DAClsDQAnbBQAJmwcACVtJAAk&#10;bSwAI200ACJtPQAhbkYAIG5QAB5uWwAdbmcAHG52ABpuhwAZb5oAGG+uABZvxgAWbukAF238ABhs&#10;/wAYa/8AGGv/AKRpAACacQAAkHYAAIZ5AAB8ewAAcXsAAGR7AABXegAASnkAAD94AAA1eAAAK3cA&#10;ACJ2BwAddg8AHHcWABt3HgAadyYAGXcuABh3NwAXeEAAFXhKABR4VgATeGMAEnhyABF4gwAQeJcA&#10;D3irAA54wwAOd+YADnb6AA91/wAQdf8AEHT/AJ9xAACVeAAAi3wAAIJ/AAB3gQAAaoIAAF2CAABQ&#10;ggAARIIAADiCAAAuggAAJIIAAByCAAAUggkAEYMQABCDFgAQgx4ADoMnAA6DMAANgzkADYNEAAyD&#10;UAALg10ACYNsAAiDfgAGg5EABYKlAAOCuwAEgdsABIHyAAWA/wAGf/8ABn//AJp5AACQfgAAhoMA&#10;AH2FAABvhwAAYokAAFWKAABJiwAAPYwAADGMAAAmjAAAHY0AABWOAAAPjwMACpAMAAaQEQAEjxgA&#10;A48gAAGPKQAAjzIAAJA9AACQSQAAj1YAAI9lAACPdgAAj4oAAI6fAACOtAAAjc8AAIzuAACM+wAA&#10;i/8AAIv/AJSAAACLhQAAgokAAHSMAABmjwAAWZEAAEyTAABAlQAANJYAACiWAAAelwAAFZgAAA+a&#10;AAAKmwAAApwJAACcDgAAnBMAAJwaAACcIgAAnSsAAJ01AACdQAAAnU4AAJ1cAACdbgAAnIEAAJyX&#10;AACcrAAAm8YAAJroAACZ+QAAmf8AAJj/AI6IAACGjAAAeJAAAGqUAABclwAAT5oAAEKdAAA2ngAA&#10;KZ8AAB+hAAAVogAADqQAAAimAAAAqAAAAKkEAACpCgAAqQ4AAKkTAACqGgAAqiIAAKsrAACsNgAA&#10;rEQAAKxTAACsYwAArHcAAKuOAACrpAAAq7wAAKreAACp9AAAqf0AAKn/AImOAAB7kwAAbZcAAF+c&#10;AABRoAAARKQAADamAAAqqAAAHqkAABSrAAANrgAABrAAAACyAAAAtQAAALUAAAC1AwAAtgkAALcO&#10;AAC4EgAAuBkAALohAAC7KwAAvDgAAL1HAAC9WAAAvWsAAL2BAAC9mQAAvbAAAL3MAAC86gAAvPcA&#10;ALv+AH6VAABwmwAAYqAAAFOlAABGqgAAOK0AACqvAAAesQAAE7QAAAy3AAADuQAAALwAAAC/AAAA&#10;wgAAAMIAAADDAAAAxAAAAMYGAADHDAAAyBAAAMoWAADMIAAAzysAANA6AADRSwAA0V4AANJzAADS&#10;iwAA0qQAANO7AADT2AAA0+0AANP2AHOdAABkowAAVqkAAEevAAA5swAAKrYAAB25AAASvAAACr8A&#10;AADDAAAAxgAAAMkAAADNAAAAzwAAANAAAADSAAAA1AAAANYAAADZAgAA2wgAAN4OAADhEwAA5B0A&#10;AOgqAADoPAAA6U8AAOlkAADqfAAA65UAAOusAADrwgAA7NUAAOzlAGamAABYrAAASbMAADu5AAAr&#10;vAAAHcAAABHEAAAJyAAAAMwAAADPAAAA0wAAANkAAADdAAAA4AAAAOEAAADjAAAA5QAAAOcAAADq&#10;AAAA7AAAAO4EAADxCwAA9RIAAPgcAAD7KwAA/T4AAP5TAAD+agAA/4MAAP+bAAD/rgAA/74AAP/K&#10;AP8AEgD/ABAA/wARAP8AEwD/ABkA/wAmAP8ANAD/AEEA/wBNAP8AWAD/AGIA/wBrAP8AcwD/AHoA&#10;/wCBAP8AhwD/AI0A/wCTAP8AmQD/AKAA/wCnAP4ArwD8ALoA+gDJAPkA4QD4APMA9wD/APYA/wD1&#10;AP8A8QD/AOkA/wDkAP8A4QD/AP8ADwD/AA0A/wANAP8ADgD/ABQA/wAhAP8ALgD/ADwA/wBIAP8A&#10;UwD/AF0A/wBmAP4AbQD8AHUA+wB7APkAggD4AIgA9wCOAPYAlAD0AJsA8wCiAPEAqgDvALQA7QDB&#10;AOsA1QDqAOwA6AD8AOcA/wDlAP8A5gD/AOAA/wDZAP8A1AD/AP8ACwD/AAgA/wAGAP8ACQD/ABAA&#10;/wAcAP8AKQD/ADYA/wBCAPsATgD3AFcA9ABgAPIAaADvAG8A7QB2AOwAfADqAIIA6ACIAOcAjgDl&#10;AJUA4wCcAOEApADfAK4A3QC5ANoAygDXAOQA1AD2ANEA/wDQAP8A0AD/AM8A/wDLAP8AxwD/AP8A&#10;AwD/AAAA/wAAAP8ABAD/AA0A+gAWAPYAIwDzADAA8AA8AO0ARwDpAFEA5QBaAOIAYgDfAGkA3QBv&#10;ANoAdgDYAHwA1ACCANIAiADQAI8AzQCWAMsAngDJAKgAxwCzAMUAwQDCANgAwADvAL8A/gC+AP8A&#10;vQD/ALwA/wC8AP8AvAD/AP8CAAD/AAAA/wAAAP8AAAD0AAcA7QARAOgAHADjACkA3wA1ANsAQQDW&#10;AEsA0QBUAM0AXADKAGMAyABpAMYAbwDDAHUAwQB7AL8AggC+AIgAvACQALoAmAC4AKIAtQCsALMA&#10;uQCxAMsArwDnAK4A+ACsAP8AqwD/AKwA/wCsAP8AqwD/AP8EAAD/AAAA9gAAAO4AAADnAAAA3wAM&#10;ANYAFQDPACIAygAuAMcAOgDDAEQAwABNALwAVQC5AFwAtwBjALUAaQCzAG8AsQB1AK8AewCtAIIA&#10;qwCKAKkAkgCnAJwApQCmAKMAswChAMMAnwDeAJ4A8gCdAP8AnAD/AJwA/wCbAP8AmwD/AP8HAAD2&#10;CQAA6QsAAN8KAADVBAAAzgAFAMYAEADAABoAuwAnALcAMgCzAD0AsABGAK0ATwCqAFYAqABcAKYA&#10;YwCkAGgAogBvAKEAdQCfAHwAnQCEAJsAjQCZAJcAlwCiAJUArgCTAL0AkQDTAJAA7QCPAPwAjgD/&#10;AI0B/wCNAf8AjQH/APkOAADqEgAA3BUAAM0VAADEEQAAvgwAALoCCgC0ABIArgAeAKoAKgCmADUA&#10;ogA/AKAASACdAVAAmwJWAJkCXACXA2MAlQNpAJMDbwCRBHYAkAR/AI4FiACMBZIAigaeAIgGqgCG&#10;B7oAhQjPAIQK6wCCC/wAgQz/AIAM/wCADP8AgAz/APEVAADgHQAAzSAAAMEhAAC4HQAAsRcAAKwQ&#10;AACoCQ0AogcWAJ0JIwCZCi4AlQs4AJMMQQCQDEkAjg1QAIwNVwCKDV0AiA1jAIcNagCFDnEAgw56&#10;AIIOhACADo8Afg+bAHwPqAB7ELgAehDOAHgR7AB2Ev8AdRL/AHQT/wB0E/8AdBP/AOgeAADTJgAA&#10;wyoAALgqAACuKAAApyMAAKAcAACbEwMAlg8QAJAQGwCMEScAiRIyAIYTOwCEE0MAghRLAIAUUQB+&#10;FFcAfBReAHsVZQB5FWwAdxV0AHYWfgB0FooAcheWAHEXpABvGLQAbhjJAG0Z6ABrGvwAahv/AGob&#10;/wBqG/8Aahv/AOAmAADKLQAAvDEAALAzAACnMQAAnywAAJcmAACQHwAAihcMAIUYFgCBGSIAfhos&#10;AHsbNgB5Gz4AdxxFAHUcTABzHFMAcR1ZAHAdYABuHWcAbR5wAGseegBqHoUAaB+SAGcfoABlILAA&#10;ZCHFAGMh5ABiIvoAYSL/AGEi/wBhIv8AYSL/ANcsAADDNAAAtjgAAKo5AAChOAAAmDUAAJAvAACI&#10;KAAAgCEIAHsgEgB3IR0AdCInAHEiMQBvIzkAbSNBAGsjSABpI04AaCRVAGYkWwBlJGMAYyVrAGIl&#10;dQBhJYEAXyaOAF4mnQBdJ60AWyjBAFso4ABaKfcAWSn/AFkp/wBZKf8AWSj/AM8yAAC+OQAAsT0A&#10;AKY/AACcPwAAkzwAAIo2AACBMAAAeSoDAHImDwBuJxkAaygjAGkoLABmKTUAZSk8AGMpQwBhKkoA&#10;YCpRAF4qVwBdKl8AXCtoAForcgBZLH0AWCyLAFYtmgBVLaoAVC69AFMu3ABSL/UAUi//AFIu/wBS&#10;Lv8AUi7/AMo2AAC6PQAArUIAAKJEAACYRAAAj0EAAIU8AAB7NwAAcjEAAGssDABnLRUAZC0fAGEu&#10;KABfLjEAXS45AFwvQABaL0YAWC9NAFcvVABWMFwAVTBkAFMxbgBSMXoAUTGIAFAylwBOMqgATTO7&#10;AE002ABMNPMATDT/AEw0/wBMM/8ATDP/AMY6AAC2QgAAqUYAAJ5JAACVSQAAi0cAAIFCAAB3PQAA&#10;bTcAAGQyCQBgMhIAXTIcAFoyJQBYMy0AVjM1AFUzPABTNEMAUjRKAFE0UQBQNFkATzVhAE01bABM&#10;NncASzaFAEo3lQBIN6YARzi4AUc40wFGOPEBRjj/AUY4/wBGOP8ARjf/AME+AACyRQAApkoAAJxN&#10;AACSTQAAiEsAAH5HAABzQgAAaT0AAF83BgBaNhAAVzcYAFQ3IgBSNyoAUDcyAE84OQBNOEAATDhH&#10;AEs4TgBKOVYASTlfAEg6aQBHOnUARTuDAEQ7kwBDPKQBQjy2AUE90AFBPfABQT3/AUE8/wFBPP8B&#10;QTz/AL5CAACvSQAAo04AAJlQAACPUQAAhVAAAHtMAABvRgAAZUIAAFo9AgBUOw4AUTsVAE87HwBN&#10;OycASzsvAEk8NgBHPD0ARzxEAEY9SwBFPVQARD5cAEM+ZwBCP3MAQD+BAD8/kQA+QKIAPUC1ATxB&#10;zgE8Qe4BPEH/ATxA/wE8QP8BPT//AbpFAACsTAAAoVEAAJdUAACNVQAAg1QAAHhRAABsSwAAYUcA&#10;AFZCAABPQAwATD8TAElAHABHQCQARkAsAERAMwBDQDoAQkFCAEFBSQBAQlEAP0JaAD5DZQA9Q3EA&#10;O0N/ADpEjwA5RKAAOEWzATdFywE3RewBN0X/ATdE/wE4RP8BOEP/ALdJAACpUAAAnlUAAJRYAACL&#10;WQAAgFgAAHZWAABoUAAAXUwAAFNIAABKRQkARkQRAEREGQBCRCIAQUUpAD9FMQA+RTgAPUU/ADxG&#10;RwA7Rk8AOkdYADlHYgA4SG4ANkh8ADVIjQA0SZ4AM0mxADJJyQAxSesAMkn+ADJI/wAySP8AM0j/&#10;ALRMAACnVAAAnFkAAJJcAACIXQAAfl0AAHNaAABlVQAAW1IAAFBOAABGSgUAQEkOAD5JFgA9SR4A&#10;O0omADpKLgA5SjUAOEs9ADdLRAA2S00ANExWADNMYAAyTGwAMU16ADBNiwAuTZwALU6vACxOxwAs&#10;TukALE39AC1N/wAtTP8ALUz/ALBQAACkWAAAmV0AAI9hAACGYgAAe2EAAHBfAABiWwAAWFgAAE5V&#10;AABDUQEAO08MADhPEwA2TxsANU8jADRQKwAzUDIAMlA6ADFQQgAwUUoALlFTAC1SXQAsUmkAK1J4&#10;AClSiAAoU5oAJ1OtACZTxQAmU+cAJlP8ACdS/wAnUf8AJ1H/AKxVAACgXAAAlmIAAI1mAACDZwAA&#10;eGYAAG1lAABgYQAAVV4AAEpbAAA/WAAANVYIADFVEAAwVhcALlYfAC1WJwAsVi8AK1c2ACpXPgAp&#10;V0cAKFdQACZYWgAlWGcAJFh1ACNZhgAhWZgAIFmrAB9ZwgAfWeUAH1j6ACBY/wAgV/8AIVf/AKha&#10;AACdYgAAk2cAAIprAAB/bAAAdWwAAGprAABdaAAAUWUAAEZjAAA7YAAAMV4DACpdDQAoXRMAJl0b&#10;ACVeIwAkXioAI14yACJeOgAhXkMAIF9MAB9fVwAeX2MAHGBxABtgggAZYJUAGGCpABdgwAAWYOIA&#10;F1/5ABhe/wAZXv8AGV3/AKRgAACZaAAAkG4AAIZwAAB8cgAAcnIAAGZxAABYbgAATGwAAEFrAAA2&#10;aQAALWcAACNmCAAfZg8AHWYVABxmHQAbZiUAGmYtABlnNQAYZz4AF2dIABZnUwAVaF8AE2huABJo&#10;fwARaJIAEGimAA9ovQAOaOAAEGf3ABBm/wARZf8AEWX/AJ9nAACWbwAAjHMAAIJ2AAB4eAAAbXgA&#10;AGB3AABTdgAARnQAADtzAAAxcgAAJ3EAAB5xAAAWcAoAE3AQABNwFwAScB8AEXEnABBxLwAQcTgA&#10;DnFCAA5xTgANcVsADHFpAAtxegAKcY0ACHGhAAZxtgAGcNIAB3DvAAhv/wAJbv8ACW7/AJtvAACR&#10;dQAAh3kAAH58AAB0fgAAZn4AAFl+AABNfgAAQH0AADV9AAAqfAAAIXwAABh8AAARfAQADHwMAAp8&#10;EQAJfBkACHwhAAd8KQAGfDIABHw9AAN8SAABfFUAAHxjAAB8dAAAfIcAAHucAAB7sQAAessAAHnr&#10;AAB5+gAAef8AAHj/AJZ3AACMfAAAg4AAAHmDAABshAAAXoUAAFGGAABFhwAAOYcAAC2HAAAjhwAA&#10;GocAABKHAAANiAEABokKAAGJDwAAiRQAAIgbAACIIwAAiSwAAIk2AACJQgAAiE4AAIhdAACIbQAA&#10;iIEAAIeVAACHqwAAhsQAAIXmAACE+AAAhP8AAIT/AJB+AACHgwAAfocAAHGJAABjiwAAVo0AAEmP&#10;AAA8kQAAMJEAACSRAAAakgAAEpMAAA2UAAAGlQAAAJYGAACWDAAAlRAAAJYVAACWHQAAliQAAJYu&#10;AACWOQAAlkYAAJZVAACWZQAAlngAAJWOAACVpAAAlLwAAJPfAACT9QAAkv8AAJL/AIuGAACDigAA&#10;dY0AAGeQAABZlAAATJcAAD+ZAAAymgAAJpsAABucAAASnQAADJ8AAASgAAAAogAAAKMBAACjBwAA&#10;owwAAKMQAACkFQAApBwAAKUlAACmLwAApjwAAKZLAACmWwAApm4AAKWEAAClmwAApLMAAKPQAACj&#10;7wAAovwAAKL/AIaNAAB4kQAAapUAAFyZAABOnQAAQaAAADOiAAAmowAAG6UAABGnAAAKqQAAAasA&#10;AACtAAAArwAAALAAAACwAAAAsAUAALELAACyDwAAsxQAALQbAAC1JAAAtzAAALc/AAC3UAAAt2IA&#10;ALd4AAC3kAAAtqkAALbCAAC25AAAtvUAALX+AHuTAABtmAAAX50AAFCiAABCpgAANKkAACarAAAa&#10;rQAAEK8AAAmyAAAAtAAAALcAAAC6AAAAvAAAAL0AAAC+AAAAvgAAAMACAADBCAAAwg0AAMQSAADG&#10;GQAAySQAAMoyAADLQwAAy1UAAMxqAADMgwAAzJwAAMu1AADMzgAAzOkAAMz2AHCbAABhoQAAUqYA&#10;AESrAAA2sAAAJ7IAABq1AAAQuAAAB7sAAAC+AAAAwQAAAMQAAADIAAAAywAAAMsAAADNAAAAzgAA&#10;ANAAAADSAAAA1QMAANgKAADbEAAA3hgAAOIkAADjNQAA5EgAAOVcAADmcwAA5o0AAOalAADmvAAA&#10;5tMAAOfnAGOkAABVqgAARrAAADi1AAAouQAAGrwAAA/AAAAFxAAAAMcAAADLAAAAzwAAANQAAADY&#10;AAAA3AAAAN0AAADfAAAA4QAAAOMAAADlAAAA6AAAAOoAAADtBgAA8Q4AAPUWAAD4JQAA+TgAAPlN&#10;AAD6YwAA+3wAAPyVAAD8qgAA/LsAAP3LAP8ADwD/AA4A/wAOAP8AEAD/ABYA/wAjAP8AMAD/AD0A&#10;/wBJAP8AVAD/AF4A/wBmAP8AbgD/AHYA/wB8AP8AggD/AIkA/wCPAP8AlQD+AJsA/QCjAPsAqwD6&#10;ALUA+QDDAPcA2wD2APAA9AD/APMA/wDyAP8A7AD/AOIA/wDcAP8A1gD/AP8ADAD/AAkA/wAIAP8A&#10;CgD/ABIA/wAeAP8AKwD/ADgA/wBEAP8ATwD/AFkA/gBhAPwAaQD6AHAA+AB3APcAfQD2AIMA9ACJ&#10;APIAjwDxAJYA7wCdAO0ApQDsAK8A6gC8AOgAzQDmAOgA5AD6AOMA/wDiAP8A4AD/ANUA/wDOAP8A&#10;ywD/AP8ABgD/AAEA/wAAAP8ABAD/AA4A/wAZAP8AJQD9ADIA+wA+APcASQDzAFMA8ABcAO4AYwDs&#10;AGoA6gBxAOgAdwDmAH0A5ACDAOIAiQDgAJAA3gCXANwAnwDZAKkA1gC0ANMAxADQAN4AzgDzAMwA&#10;/wDLAP8AygD/AMgA/wDCAP8AvgD/AP8AAAD/AAAA/wAAAP8AAAD7AAsA9gATAPEAIADtACwA6gA4&#10;AOcAQwDjAE0A4ABWANwAXQDZAGQA1QBrANIAcQDQAHYAzgB8AMwAgwDKAIkAyACRAMYAmQDEAKMA&#10;wQCtAL8AuwC9AM8AuwDrALkA/AC3AP8AtwD/ALYA/wC0AP8AsQD/AP8AAAD/AAAA/wAAAPYAAADu&#10;AAUA5wAPAOEAGQDbACUA1QAxANIAPADOAEYAygBPAMcAVwDEAF4AwQBkAL8AagC9AHAAuwB2ALkA&#10;fAC4AIMAtgCKALMAkwCxAJwArwCnAK0AswCrAMUAqQDhAKcA9QCmAP8ApQD/AKQA/wCkAP8ApAD/&#10;AP8AAAD8AAAA8QAAAOgAAADgAAAA1AALAMwAEwDHAB8AwgAqAL8ANQC8AD8AuABIALUAUACzAFcA&#10;sABeAK4AZACsAGkAqwBvAKkAdQCnAHwApQCEAKMAjAChAJYAnwChAJ0ArQCaALwAmADSAJcA7gCV&#10;AP4AlAD/AJUA/wCVAP8AlQD/APwBAADwBQAA4wcAANUFAADMAAAAxQAEAL4ADgC4ABcAswAjAK8A&#10;LgCrADgAqQBBAKYASgCjAFEAoQBXAJ8AXQCdAGMAmwBpAJoAbwCYAHYAlgB9AJQAhgCSAJAAkACb&#10;AI4ApwCMALYAigDJAIgA5wCHAPkAhwD/AIYA/wCGAP8AhgD/APQMAADkEAAA0RIAAMURAAC9DgAA&#10;tggAALEACACrABEApgAbAKEAJgCeADEAmgA6AJgAQwCVAEoAkwBRAJEAVwCPAF0AjgBjAIwAaQCK&#10;AHAAiAB3AIYAgACEAIsAggCWAIAAowB+ALEAfQDEAHsC4QB6A/UAegX/AHkF/wB4Bv8AeAb/AOoT&#10;AADWGgAAxh0AALocAACxGQAAqhMAAKQNAACfBQwAmQAUAJUAHwCRAikAjQMzAIsEPACIBUQAhgZL&#10;AIQGUQCCB1cAgQddAH8HYwB9CGoAewhyAHoIfAB4CYYAdgmSAHQKoABzCq8AcQvBAHAM3wBvDfYA&#10;bg7/AG0O/wBtDv8AbQ7/AOEcAADLIwAAvCYAALEmAACoJAAAoB4AAJkYAACTEAIAjgsOAIgLFwCE&#10;DCIAgQ0sAH4NNQB8Dj0Aeg5FAHgOSwB3DlEAdQ9YAHMPXgBxEGUAcBBuAG4QdwBsEIIAaxCPAGkR&#10;nQBoEa0AZhLAAGUS3wBkE/YAYxT/AGMU/wBiFP8AYhT/ANYkAADDKgAAtS4AAKovAACgLQAAmCgA&#10;AJAiAACJGwAAghMIAH0REgB5EhwAdhMnAHMUMABxFDgAbxU/AG0VRgBsFUwAahZTAGgWWQBnFmEA&#10;ZRZpAGQXcgBiF34AYRiLAF8YmQBeGakAXBm8AFwa2ABaG/MAWhz/AFkc/wBZHP8AWRz/AM0qAAC9&#10;MQAArzUAAKQ2AACbNAAAkjEAAIkrAACBJQAAeR0DAHMYDgBvGRgAbBoiAGkbKwBnGzMAZRw7AGQc&#10;QQBiHUgAYB1OAF8dVQBdHVwAXB5kAFsebgBZH3kAWB+HAFYglgBVIKYAVCG4AFMh0gBSIvEAUiP/&#10;AFIj/wBSIv8AUiL/AMgvAAC4NgAAqzoAAKA8AACWOwAAjTgAAIMyAAB6LQAAciYAAGogDABmIBMA&#10;YyEdAGEhJgBfIi8AXSI2AFsiPQBaI0QAWCNKAFcjUQBVI1gAVCRhAFMkagBRJXYAUCWDAE8mkwBO&#10;J6MATCe1AEwozgBLKO4ASyn/AEso/wBLKP8ASyj/AMM0AACzOwAApz8AAJxBAACSQAAAiT4AAH85&#10;AAB1MwAAbC0AAGMnCABeJhEAXCYZAFknIgBXJysAVSgyAFQoOQBSKEAAUShGAFApTQBOKVUATSld&#10;AEwqZwBLKnMASSuAAEgrkABHLKEARi2zAEUtywBFLuwARC7/AEQu/wBFLf8ARS3/AL44AACwPwAA&#10;pEMAAJlFAACPRQAAhUMAAHs+AABxOQAAZzQAAF4uBABYKw4AVSsWAFIsHwBQLCcATywvAE0tNgBM&#10;LTwASi1DAEktSgBILlIARy5aAEYvZABFL3AAQzB+AEIwjQBBMZ4AQDKxAD8yyAA/M+oAPzP+AD8y&#10;/wA/Mv8APzL/ALs8AACtQwAAoUcAAJZJAACMSQAAg0gAAHhEAABtPgAAYzkAAFo0AABSMAwATzAT&#10;AEwwHABKMCQASTErAEcxMgBGMTkARDFAAEMyRwBCMk8AQTNYAEAzYgA/NG0APjR7AD01iwA8NpwA&#10;OzavADo3xgA5N+gAOTf8ADo3/wA6Nv8AOjb/ALdAAACqRgAAnksAAJRNAACKTgAAgEwAAHVIAABq&#10;QwAAYD4AAFY5AABNNQkASTQRAEc1GQBFNSEAQzUoAEE1LwBANTYAPzY9AD42RQA9N00APDdVADs4&#10;YAA6OGsAOTl5ADg5iQA3OpsANTqtADU7xAA0O+YANDv7ADU7/wA1Ov8ANTr/ALRDAACnSgAAnE4A&#10;AJJRAACIUgAAflAAAHNNAABnSAAAXEQAAFI/AABIOgYARDkPAEE5FgA/OR4APjkmADw5LQA7OjQA&#10;Ojo7ADk7QgA4O0oANzxTADY8XQA1PWkAND13ADM+hwAxPpkAMD+rAC8/wgAvP+QALz/6ADA//wAw&#10;Pv8AMD7/ALFHAACkTQAAmVIAAI9VAACGVgAAfFUAAHFSAABkTAAAWUkAAE9FAABFQAMAPz4NADw+&#10;EwA6PhsAOT4jADc+KgA2PzEANT84ADQ/QAAzQEgAMkBRADFBWwAwQWcALkJ1AC1ChQAsQ5cAK0Oq&#10;ACpDwAApROIAKkP5ACpD/wArQv8AK0L/AK5KAAChUQAAl1YAAI1ZAACDWgAAeVoAAG5XAABhUgAA&#10;V04AAE1LAABDRwAAOkMKADZDEQA0QxgAM0MgADJEJwAxRC8AMEQ2AC9FPQAtRUYALEVPACtGWQAq&#10;RmQAKUdyAChHgwAmR5UAJUioACRIvgAjSOAAJEj3ACVH/wAlR/8AJkf/AKpPAACfVQAAlFoAAIte&#10;AACBXwAAd14AAGtcAABfWAAAVVUAAEtRAABATQAANUoHADBJDgAuSRUALUkdACxJJAArSisAKkoz&#10;AChKOwAnS0MAJktMACVLVgAkTGIAI0xwACFMgAAgTZMAH02mAB5NuwAdTt0AHk32AB5M/wAfTP8A&#10;IEv/AKdTAACcWgAAkl8AAIhjAAB+ZAAAdGMAAGlhAABcXgAAUlsAAEdYAAA8VQAAMlICACpQDAAn&#10;TxIAJlAZACVQIAAkUCgAI1AvACJRNwAhUUAAIFFJAB5SUwAdUl8AHFJtABpTfQAZU5AAGFOkABZT&#10;uQAVU9kAFlP0ABdS/wAYUf8AGVH/AKNZAACYYAAAj2UAAIVoAAB7aQAAcWkAAGZnAABZZAAATWEA&#10;AEJfAAA4XAAALloAACVYCAAgVw4AHlcUAB1XHAAcWCMAG1grABpYMwAZWDwAGFhFABZZUAAVWVsA&#10;FFlpABNaegASWo0AEVqhABBatwAOWtUAEFnzABBZ/wARWP8AEVj/AJ9fAACVZgAAjGsAAIJtAAB4&#10;bgAAbm8AAGJtAABVagAASGgAAD5mAAAzZQAAKWMAACBhAQAYYAsAFWAQABRgFwATYB4AEmAmABJg&#10;LgARYTcAEGFAAA9hSwAOYVgADWFmAAxidgALYokACmGdAAlhsgAIYcsACGHrAAlg/QAKX/8AC1//&#10;AJtmAACSbQAAiHEAAH5zAAB1dQAAanQAAFxzAABPcgAAQ3AAADhvAAAtbgAAJGwAABtrAAATawQA&#10;DmoMAA1qEgAMahkAC2ohAApqKQAJajIACGo8AAdrRwAFa1MABGthAAJrcQAAaoQAAGqYAABqrQAA&#10;acYAAGnnAABp+AAAaP8AAGj/AJdtAACNcwAAhHcAAHt6AABwewAAY3sAAFZ6AABJegAAPXkAADF4&#10;AAAndwAAHXYAABV2AAAPdgIACXYKAAR2DwAAdhUAAHYcAAB2JAAAdSwAAHU2AAB1QQAAdU4AAHVc&#10;AAB1bAAAdX4AAHSTAAB0qAAAc8AAAHPjAABy9wAAcv8AAHH/AJJ1AACJegAAgH4AAHaAAABpgQAA&#10;W4IAAE6CAABBggAANYMAACmCAAAfgQAAFoEAABCCAAAKggAAAoMHAACCDQAAghEAAIIXAACCHgAA&#10;giYAAIIvAACCOwAAgkcAAIJVAACBZQAAgXgAAIGNAACAogAAf7oAAH/dAAB+9AAAff8AAH3/AI18&#10;AACEgQAAe4QAAG6GAABgiAAAUooAAEWLAAA5jAAALIwAACGMAAAXjAAAEI0AAAmOAAACjwAAAJAD&#10;AACPCQAAjw4AAI8SAACQGAAAkB8AAJAoAACQMgAAkD8AAJBNAACQXQAAj3AAAI+FAACOnAAAjrMA&#10;AI3QAACM8AAAi/4AAIv/AIiEAACAiAAAcosAAGSNAABWkAAASJMAADuVAAAulgAAIpYAABeXAAAP&#10;mAAACJkAAACbAAAAnQAAAJ0AAACdAwAAnQkAAJ0NAACeEQAAnhcAAJ8fAACfKQAAoDUAAKBDAACg&#10;VAAAoGYAAJ97AACekwAAnqsAAJ3GAACd6QAAnPkAAJz/AIOLAAB1jgAAZ5IAAFmWAABLmQAAPZwA&#10;ADCeAAAjnwAAF6AAAA6iAAAHpAAAAKYAAACoAAAAqgAAAKoAAACqAAAAqwEAAKsHAACsDAAArRAA&#10;AK4WAACvHgAAsSkAALE4AACxSAAAsVoAALFvAACxiAAAsaAAALC6AACv3QAAr/IAAK/9AHiRAABq&#10;lgAAXJoAAE2fAAA/owAAMaYAACOnAAAXqQAADqsAAAWuAAAAsAAAALIAAAC1AAAAtwAAALcAAAC4&#10;AAAAuQAAALoAAAC8AwAAvQkAAL4OAADAFAAAwx4AAMUrAADFPAAAxk4AAMZiAADGegAAxpQAAMat&#10;AADGyAAAxeUAAMXzAGyZAABengAAT6QAAEGoAAAyrAAAJK8AABaxAAANtAAAA7cAAAC6AAAAvQAA&#10;AMAAAADEAAAAxgAAAMYAAADIAAAAyQAAAMsAAADMAAAAzgAAANAGAADTDQAA2BMAANweAADeLQAA&#10;30AAAOBUAADhawAA4YUAAOGfAADhtwAA4c8AAOHmAGChAABSpwAAQ60AADSyAAAltQAAF7kAAA28&#10;AAABvwAAAMMAAADHAAAAygAAAM8AAADTAAAA1gAAANcAAADaAAAA3AAAAN8AAADhAAAA4wAAAOYA&#10;AADpAQAA7AsAAPASAADzHwAA9DEAAPZGAAD3XAAA+HQAAPiPAAD5pgAA+bgAAPjJAP8ADQD/AAsA&#10;/wALAP8ADgD/ABMA/wAfAP8ALAD/ADkA/wBFAP8AUAD/AFkA/wBiAP8AagD/AHEA/wB3AP8AfgD/&#10;AIQA/gCKAP0AkAD8AJcA+gCeAPkApwD3ALEA9gC+APUA0gDzAOwA8QD+APAA/wDwAP8A5gD/ANwA&#10;/wDSAP8AzQD/AP8ABwD/AAQA/wACAP8ABgD/ABAA/wAbAP8AJwD/ADMA/wA/AP8ASgD+AFQA+wBd&#10;APkAZAD3AGsA9QByAPMAeADyAH4A8ACEAO8AigDtAJEA7ACZAOoAoQDoAKsA5gC2AOQAxwDiAOMA&#10;4AD3AN4A/wDdAP8A2QD/AMwA/wDFAP8AwQD/AP8AAAD/AAAA/wAAAP8AAQD/AA0A/wAWAPwAIgD5&#10;AC4A9gA5APMARQDvAE4A7ABXAOkAXgDmAGUA5ABsAOIAcgDgAHcA3wB+AN0AhADbAIsA2ACSANUA&#10;mwDSAKQAzwCvAM0AvgDLANUAyQDvAMcA/wDFAP8AxAD/AL4A/wC4AP8AtQD/AP8AAAD/AAAA/wAA&#10;AP4AAAD3AAkA8QARAOsAHADnACgA5AAzAOEAPgDdAEgA2ABRANMAWADQAF8AzgBlAMwAawDKAHEA&#10;yAB3AMYAfQDEAIQAwgCMAMAAlAC+AJ4AuwCoALkAtgC3AMgAtQDmALMA+gCxAP8AsAD/ALAA/wCs&#10;AP8AqQD/AP8AAAD/AAAA+gAAAPEAAADoAAMA4AANANgAFgDRACIAzQAtAMoANwDGAEEAwgBKAL8A&#10;UgC9AFkAugBfALgAZQC3AGoAtQBwALMAdgCxAH0ArwCFAK0AjQCrAJcAqQChAKcArgClAL4AogDY&#10;AKAA8gCfAP8AngD/AJ4A/wCeAP8AnAD/AP8AAAD3AAAA6wAAAOEAAADWAAAAywAJAMUAEQC/ABsA&#10;uwAmALcAMQC0ADoAsQBDAK4ASwCrAFIAqQBYAKcAXgCmAGQApABpAKIAcACgAHYAngB+AJwAhgCa&#10;AJAAmACbAJYApwCUALYAkgDKAJAA6QCPAPwAjgD/AI0A/wCMAP8AjQD/APgAAADpAgAA2wMAAMwB&#10;AADEAAAAvQACALYADQCwABUAqwAgAKcAKgCkADQAoQA8AJ4ARACcAEsAmgBSAJgAWACWAF0AlQBj&#10;AJMAaQCRAHAAjwB3AI0AgACLAIoAiQCVAIcAoQCFAK8AgwDBAIEA4ACAAPUAfwD/AH8A/wB/AP8A&#10;fwD/AO4KAADcDgAAyhAAAL4OAAC1CwAArwMAAKkABwCjABAAngAYAJkAIwCWACwAkwA1AJAAPgCO&#10;AEUAjABLAIoAUQCIAFcAhgBdAIUAYwCDAGoAgQBxAH8AegB9AIQAewCPAHkAnAB3AKoAdQC7AHQA&#10;1AByAPAAcgD/AHIA/wBxAP8AcQD/AOMRAADNFwAAvxkAALMZAACqFQAAoxAAAJ0KAACXAQoAkQAS&#10;AI0AGwCJACUAhQAvAIMANwCAAD4AfgBFAH0ASwB7AFEAeQBXAHgAXQB2AGQAdAFrAHIBdABwAn8A&#10;bgKLAGwDmABrA6YAaQS3AGgFzgBnB+wAZgj9AGYJ/wBlCf8AZQn/ANYaAADEIAAAtiMAAKsjAACh&#10;IAAAmRsAAJIUAACMDgEAhgcNAIAEFAB8Bh4AeQcoAHYIMAB0CDgAcgk/AHAJRQBvCkwAbQpSAGwK&#10;WABqC18AaAtnAGcLcABlDHoAYwyHAGIMlQBgDaQAXw22AF4NzgBcDu0AXA//AFsQ/wBbEP8AWxD/&#10;AM0hAAC8KAAArysAAKQrAACaKQAAkiQAAIkfAACCGAAAexEFAHUNDwBxDRcAbg4hAGsOKgBpDzIA&#10;ZxA5AGUQQABkEEYAYxBNAGEQUwBfEVoAXhFiAFwRawBbEXYAWRKDAFgSkgBWE6IAVRO0AFQTywBT&#10;FOwAUhX/AFIW/wBSFf8AUhX/AMYoAAC2LgAAqTIAAJ8yAACVMQAAjC0AAIMnAAB6IQAAchoAAGsT&#10;CwBnExMAZBQcAGEUJQBfFS0AXRU0AFwVOwBbFkIAWRZIAFgWTwBWF1YAVRdeAFMXZwBSGHIAUBh/&#10;AE8ZjgBOGp8ATBqwAEsbxwBLG+kAShz9AEoc/wBKHP8AShz/AMEtAACxNAAApTcAAJo4AACQNwAA&#10;hzQAAH0vAAB0KQAAbCMAAGQcBwBeGRAAWxoYAFkbIQBXGykAVRswAFQcNwBSHD0AURxEAE8dSwBO&#10;HVIATR1aAEseYwBKHm4ASR98AEcfiwBGIJwARSGuAEQhxABDIuYAQyL8AEMi/wBDIv8AQyL/ALwy&#10;AACtOAAAoTwAAJc+AACNPQAAgzoAAHk1AABvMAAAZioAAF4kAgBXIA0AVCAUAFEgHQBPISUATiEs&#10;AEwhMwBLIjoASSJAAEgiRwBHIk4ARiNXAEQjYABDJGsAQiR5AEEliAA/JpkAPiarAD0nwQA9J+MA&#10;PSj6AD0o/wA9J/8APSf/ALg2AACqPQAAnkAAAJRCAACKQgAAgD8AAHY7AABsNgAAYjAAAFkqAABR&#10;JQsATSURAEslGQBJJSEARyYoAEUmLwBEJjYAQyY9AEInRABBJ0sAPyhUAD4oXQA9KWkAPCl2ADsq&#10;hgA5K5cAOCupADcsvwA3LOAANyz4ADcs/wA3LP8AOCz/ALU6AACnQAAAnEQAAJFGAACHRgAAfUQA&#10;AHNAAABoOwAAXzYAAFUxAABMKwcARykPAEUqFgBDKh4AQSolAD8qLAA+KzMAPSs5ADwrQQA7LEgA&#10;OixRADktWwA4LmYANi5zADUvgwA0L5UAMzCnADIwvQAxMd4AMTH3ADIx/wAyMP8AMzD/ALE+AACk&#10;RAAAmUgAAI9KAACFSgAAe0kAAHBFAABlQAAAWzsAAFI2AABIMQQAQi4NAD8uEwA9LhsAOy4iADkv&#10;KQA4Ly8ANy82ADYwPgA1MEYANDFPADMxWQAyMmQAMTJxADAzgQAvNJMALjSmACw1uwAsNdsALDX1&#10;AC01/wAtNP8ALjT/AK5BAACiSAAAl0wAAI1OAACDTgAAeU0AAG5KAABiRQAAWEAAAE48AABFNwAA&#10;PTMLADkzEQA3MxgANjMfADQzJgAzMy0AMjQ0ADE0PAAwNUQALzVMAC42VgAtNmIALDdvACs3fwAq&#10;OJEAKDikACc5uQAmOdgAJzn0ACg5/wAoOP8AKTj/AKtFAACfSwAAlE8AAItSAACBUwAAd1IAAGxP&#10;AABfSQAAVkYAAExCAABCPQAAODgIADQ4DwAyOBUAMTgdAC84JAAuOCsALTkyACw5OQArOkEAKjpK&#10;ACk7VAAoO18AJzxtACU8fQAkPY8AIz2iACI9twAhPtQAIT7zACI9/wAjPf8AIzz/AKhJAACdTwAA&#10;klMAAIlWAAB/VwAAdVYAAGpTAABdTwAAU0wAAEpIAABARAAANkAFAC89DQAtPRMAKz0aACo+IQAp&#10;PigAKD4vACc+NwAmPz8AJD9IACNAUgAiQF0AIUFqACBBegAeQY0AHUKgABxCtQAbQtEAG0LxABxC&#10;/wAdQf8AHkH/AKVNAACaUwAAkFgAAIZbAAB9XAAAclsAAGdYAABbVAAAUVIAAEhOAAA9SgAAM0cA&#10;ACpDCwAmQxAAJUMWACRDHgAjRCUAIkQsACFENAAgRTwAHkVFAB1FTwAcRloAG0ZoABlGeAAYR4oA&#10;F0eeABZHswAUSM4AFUfvABZH/wAXRv8AF0b/AKJSAACXWAAAjV0AAIRgAAB6YQAAcGAAAGVeAABZ&#10;WgAAT1gAAERUAAA5UQAAL04AACZLBgAgSg4AHkoTAB1KGgAcSiEAG0soABpLMAAZSzgAF0tCABZM&#10;TAAVTFcAFExlABNNdQASTYgAEU2cABBNsQAOTswAD03uABBN/wARTP8AEUz/AJ5XAACUXQAAi2IA&#10;AIFlAAB3ZgAAbWYAAGNkAABWYQAASl4AAD9bAAA1WAAAK1YAACJUAQAaUgoAFlIQABVSFgAUUh0A&#10;E1IkABJSLAARUjQAEVI+ABBTSAAPU1QADlNiAA1UcgAMVIQAC1SYAAlUrQAIVMUACVTnAApT+wAL&#10;Uv8AC1L/AJtdAACRZAAAiGgAAH5rAAB0bAAAa2wAAF9qAABSZwAARWQAADpiAAAwYAAAJl4AAB1d&#10;AAAVWwUAEFoMAA5aEQAOWhgADVsgAAxbJwALWzAACls6AAlbRQAHW1EABlteAARbbQADW4AAAVuU&#10;AABbqAAAW8AAAFriAABa9gABWv8AAln/AJdkAACOawAAhG4AAHtwAABycgAAZ3EAAFlwAABMbgAA&#10;QGwAADVrAAAqaQAAIWcAABhmAAARZgEADGUKAAdlDwAEZRQAA2QbAAJkIwAAZCwAAGQ1AABkQAAA&#10;ZEwAAGRaAABkaQAAZHsAAGSPAABjpAAAY7sAAGLdAABi9AAAYv8AAGH/AJNsAACJcQAAgHUAAHh3&#10;AABteAAAYHcAAFJ2AABGdQAAOXQAAC50AAAjcgAAGnEAABJxAAANcQAABnEIAABwDQAAcBIAAHAX&#10;AABvHwAAbyYAAG8wAABvOwAAb0cAAG9UAABvZAAAb3UAAG6KAABtoAAAbbYAAGzWAABr8gAAa/8A&#10;AGv/AI5zAACFeAAAfXsAAHN9AABlfgAAWH4AAEt+AAA+fgAAMn4AACZ9AAAcfAAAE3wAAA18AAAG&#10;fQAAAH0FAAB8CwAAfA8AAHwTAAB8GQAAfCEAAHwpAAB8NAAAe0AAAHtOAAB7XgAAe28AAHqEAAB6&#10;mgAAebEAAHjOAAB37wAAdv4AAHb/AIl6AACBfwAAeIIAAGuDAABdhQAAT4YAAEKHAAA1iAAAKYcA&#10;AB2HAAAUhwAADYgAAAaJAAAAigAAAIoAAACJBgAAiQwAAIkPAACJEwAAiRoAAIoiAACKLAAAijgA&#10;AIpGAACJVgAAiWgAAIl8AACIlAAAh6sAAIbGAACF6gAAhfsAAIT/AIWCAAB9hgAAb4gAAGGLAABT&#10;jQAARY8AADiRAAArkQAAH5IAABSSAAANkwAABJQAAACWAAAAlwAAAJgAAACXAAAAlwUAAJcLAACY&#10;DgAAmBMAAJkaAACZIgAAmi4AAJo9AACZTQAAmV4AAJlzAACYiwAAmKMAAJe8AACW4gAAlvcAAJX/&#10;AICJAAByjAAAZI8AAFaTAABIlgAAOpkAACyaAAAfmwAAFJwAAAyeAAADnwAAAKEAAACjAAAApQAA&#10;AKUAAAClAAAApQAAAKYCAACnCAAApw0AAKgRAACpGQAAqyMAAKsxAACrQQAArFMAAKxnAACrgAAA&#10;qpoAAKqzAACq0AAAqe8AAKn7AHWPAABnlAAAWZgAAEqcAAA8nwAALaIAACCjAAATpQAAC6cAAAGp&#10;AAAAqwAAAK4AAACxAAAAsgAAALIAAACzAAAAtAAAALUAAAC2AAAAuAQAALkLAAC7EAAAvRgAAL8k&#10;AAC/NQAAwEcAAMBbAADAcgAAwI0AAMGmAADAwQAAv+MAAL7zAGqXAABbnAAATaEAAD6lAAAvqQAA&#10;IasAABOtAAALsAAAALMAAAC1AAAAuAAAALwAAAC/AAAAwQAAAMEAAADDAAAAxAAAAMYAAADHAAAA&#10;yQAAAMsAAADOCAAA0Q8AANUYAADYJwAA2TkAANpNAADbZAAA234AANyZAADcsAAA3MkAANzjAF2f&#10;AABPpQAAQKoAADKvAAAisgAAFLUAAAq4AAAAuwAAAL8AAADDAAAAxgAAAMsAAADOAAAA0QAAANEA&#10;AADUAAAA1gAAANkAAADbAAAA3gAAAOAAAADkAAAA5wYAAOsOAADvGQAA8CoAAPI/AADzVQAA9G0A&#10;APSIAAD0oQAA9LYAAPTHAP8ACQD/AAYA/wAHAP8ADAD/ABEA/wAcAP8AKAD/ADQA/wBBAP8ATAD/&#10;AFUA/wBdAP8AZQD/AGwA/wByAP4AeAD8AH4A+wCEAPoAiwD5AJIA9wCZAPYAogD0AKwA8wC5APEA&#10;ywDwAOgA7gD7AO0A/wDsAP8A4QD/ANIA/wDJAP8AxAD/AP8AAQD/AAAA/wAAAP8ABAD/AA4A/wAX&#10;AP8AIwD/AC8A/wA7AP0ARgD6AFAA9wBYAPQAXwDyAGYA8ABsAO8AcgDtAHgA7AB+AOoAhQDpAIwA&#10;5wCTAOUAnADjAKYA4QCxAN8AwQDdAN0A2wD0ANkA/wDWAP8AzwD/AMQA/wC9AP8AuQD/AP8AAAD/&#10;AAAA/wAAAP8AAAD/AAsA/AATAPcAHgD0ACoA8gA1AO4AQADpAEoA5gBSAOMAWQDgAGAA3gBmANwA&#10;bADaAHIA1wB4ANQAfgDSAIUA0ACNAM4AlQDMAJ8AyQCqAMcAuADFAM0AwwDrAMAA/gC/AP8AvgD/&#10;ALYA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAPkAAADyAAYA6wAPAOYAGQDhACQA3gAvANoAOQDTAEMA&#10;zwBMAMwAUwDJAFoAxwBgAMUAZgDDAGsAwQBxAL8AdwC9AH4AuwCGALkAjgC3AJgAtQCjALMAsACx&#10;AMIArgDgAKwA9wCrAP8AqgD/AKgA/wCjAP8AoAD/AP8AAAD/AAAA9QAAAOsAAADhAAAA1gAMAM8A&#10;EwDKAB4AxgApAMIAMwC/AD0AuwBFALgATQC2AFQAswBaALEAXwCwAGUArgBqAKwAcACrAHcAqQB/&#10;AKcAhwClAJEAowCcAKAAqQCeALgAnADOAJoA7gCZAP8AlwD/AJYA/wCWAP8AkwD/AP0AAADxAAAA&#10;5QAAANkAAADNAAAAxAAGAL0ADwC3ABgAswAiALAALACtADYAqQA+AKcARgCkAE0AogBTAKAAWQCf&#10;AF4AnQBkAJsAagCaAHAAmAB3AJYAgACUAIoAkQCVAI8AogCNALAAiwDDAIkA4wCIAPkAhgD/AIYA&#10;/wCGAP8AhgD/APMAAADjAAAA0QAAAMUAAAC9AAAAtgAAAK4ACwCoABIApAAcAKAAJgCcAC8AmgA3&#10;AJcAPwCVAEYAkgBMAJEAUgCPAFgAjQBdAIsAYwCKAGoAiABxAIYAeQCEAIMAggCPAH8AmwB+AKkA&#10;fAC7AHoA1QB4APIAeAD/AHcA/wB3AP8AdwD/AOcHAADRDAAAww0AALgMAACuCAAAqAAAAKIABQCb&#10;AA4AlgAVAJIAHwCOACgAiwAxAIgAOQCGAEAAhABGAIIATACAAFIAfwBXAH0AXQB7AGMAegBrAHgA&#10;cwB2AH0AdACIAHEAlQBwAKQAbgC0AGwAygBrAOoAagD8AGoA/wBqAP8AagD/ANoQAADGFAAAuBYA&#10;AK0VAACkEgAAnA4AAJYHAACQAAkAigAQAIUAGACBACEAfgAqAHsAMgB5ADkAdwBAAHUARgBzAEwA&#10;cgBRAHAAVwBuAF4AbQBlAGsAbgBpAHcAZwCDAGUAkQBjAJ8AYgCvAGAAxABfAOQAXwH4AF4C/wBe&#10;Av8AXgL/AM4YAAC9HQAAsCAAAKUfAACbHAAAkxcAAIsRAACEDAAAfgQLAHkAEgB1ABsAcgAjAG8A&#10;KwBtATMAawE6AGkCQABnA0YAZgNMAGQEUgBjBFkAYQRgAF8FaQBeBXMAXAZ/AFoGjQBZB5wAVwit&#10;AFYIwQBVCeEAVAv2AFQL/wBUC/8AVAv/AMYfAAC2JQAAqSgAAJ4oAACUJQAAiyEAAIMbAAB7FAAA&#10;dA4DAG4JDQBpCBQAZgkdAGQKJQBiCi0AYAs0AF4LOgBdC0AAWwxHAFoMTQBYDFQAVw1cAFUNZABU&#10;DW8AUg17AFAOigBPDpoATg6sAEwPwgBMEOMASxD5AEsQ/wBLEf8ASxD/AL8mAACwKwAApC8AAJkv&#10;AACPLQAAhikAAH0kAAB0HgAAbBcAAGURBwBfDhAAXA8XAFoQHwBYECcAVhAuAFQQNQBTEDsAUhFC&#10;AFARSABPEVAAThFXAEwSYABLEmsASRJ4AEgThwBGE5cARRSpAEQUvgBDFd8AQxb4AEMW/wBDFv8A&#10;Qxb/ALorAACrMQAAoDQAAJU1AACLNAAAgTEAAHgrAABvJgAAZiAAAF4ZAQBXFA0AVBQTAFEUGwBP&#10;FSMAThUqAEwVMQBLFjcASRY+AEgWRABHF0wARRdUAEQXXQBDGGcAQRh0AEAZgwA/GpQAPRqmADwb&#10;uwA7G9sAOxz2ADwc/wA8HP8APBz/ALUwAACoNgAAnDkAAJE7AACHOgAAfjcAAHMyAABqLQAAYScA&#10;AFkhAABRGwkATBkQAEoaFwBIGh8ARhomAEUbLQBDGzMAQhs6AEEcQQBAHEgAPhxQAD0dWQA8HmQA&#10;Ox5xADkfgAA4H5IANyCkADYguAA1IdYANSH0ADUi/wA1If8ANiH/ALI0AACkOgAAmT4AAI8/AACF&#10;PwAAezwAAHA4AABnMgAAXS0AAFQoAABMIgUARh8OAEMfFABBHxsAPx8iAD4gKQA9IDAAOyA2ADoh&#10;PQA5IUUAOCJNADciVwA2I2IANCNuADMkfgAyJI8AMSWiAC8ltgAvJtIALybyAC8m/wAwJv8AMCb/&#10;AK84AACiPgAAlkIAAIxDAACCQwAAeEEAAG49AABjOAAAWjMAAFEuAABIKAEAQCQMAD0jEQA7JBgA&#10;OSQfADgkJgA2JCwANSUzADQlOgAzJkIAMiZKADEnVAAwJ18ALyhsAC4oewAsKY0AKyqgACoqtAAp&#10;Ks8AKSvwACor/wAqKv8AKyr/AKw8AACfQgAAlEYAAIpHAACARwAAdkUAAGxCAABhPQAAVzgAAE4z&#10;AABELgAAPCkJADcoEAA1KBUAMygcADIoIwAwKCkALykwAC8qNwAuKj8ALStIACwrUgArLF0AKixq&#10;ACgteQAnLYsAJi6eACUuswAkL80AJC/uACUv/wAlL/8AJi7/AKk/AACdRQAAkkkAAIhLAAB+TAAA&#10;dEoAAGpHAABeQgAAVD0AAEs5AABBNAAAOC8GADItDQAwLRMALi0ZAC0tIAArLScAKi4uACkuNQAp&#10;Lz0AKC9GACcwTwAlMFsAJDFoACMxdwAiMokAITKdAB8zsQAeM8sAHjPtAB8z/wAgM/8AITL/AKZD&#10;AACaSQAAkE0AAIZPAAB8UAAAc08AAGhMAABcRgAAUkMAAEk/AAA/OwAANjYCAC4yDAArMhEAKTIX&#10;ACgyHgAmMiQAJTMrACQzMgAjNDoAIjRDACE1TQAgNVgAHzZlAB42dQAcN4cAGzebABo3rwAZOMgA&#10;GTjrABo4/wAbN/8AGzf/AKNHAACYTQAAjlEAAIRTAAB7VAAAcVMAAGZQAABaTAAAUEkAAEdFAAA9&#10;QQAAMz0AACo5CQAlNw4AIzcUACI4GwAhOCIAIDgoAB84MAAeOTgAHTlBABw6SwAaOlYAGTtjABg7&#10;cgAWO4UAFTyZABQ8rQATPcYAEz3pABQ8/QAVPP8AFjv/AKBLAACVUQAAi1UAAIJYAAB5WQAAblgA&#10;AGRWAABYUQAATk8AAEVLAAA6RwAAMEMAACdABQAgPg0AHT4RABw+FwAbPh4AGj4lABk+LQAYPzUA&#10;Fj8+ABU/SAAUQFMAE0BgABJBcAARQYIAEEGXAA9BrAAOQsQADkLnAA9B/AAQQf8AEED/AJ1QAACT&#10;VgAAiVoAAIBdAAB2XgAAbF0AAGJbAABWVwAATFUAAEFRAAA2TgAALEsAACNIAAAbRQkAF0QPABVE&#10;FAAURRsAE0UiABJFKQARRTEAEUU7ABBGRQAPRlAADkdeAA1HbQAMR38AC0eTAAlHpwAIR74ACEfg&#10;AAlH9gAKRv8AC0b/AJpVAACQWwAAh2AAAH1iAABzYwAAamIAAGBhAABTXgAAR1oAADxXAAAyVQAA&#10;KFIAAB9QAAAXTgQAEUwMAA9MEQAOTBcADkweAA1NJQAMTS4AC003AApNQgAJTU0AB05aAAZOaQAE&#10;TnsAAk6PAAFOpAAATboAAE3bAAFN8gABTf8AAkz/AJZbAACNYgAAhGYAAHpoAABxaQAAaGkAAFxn&#10;AABPZAAAQmEAADdfAAAtXAAAI1oAABpYAAASVwEADVYJAAlVDgAHVRMABlUaAARVIgADVSoAAlU0&#10;AABVPgAAVUoAAFZXAABWZQAAVXcAAFWLAABVoAAAVbYAAFTUAABU8QAAU/0AAFP/AJNiAACKaAAA&#10;gGwAAHduAABvbwAAY24AAFZsAABJagAAPWgAADJmAAAnZQAAHWMAABViAAAOYQAACWAIAANgDQAA&#10;XxEAAF8XAABfHgAAXyYAAF8vAABfOgAAX0UAAF9TAABfYQAAXnIAAF6HAABdnAAAXbIAAFzPAABc&#10;7wAAW/0AAFv/AJBqAACGbwAAfXIAAHV0AABqdQAAXXQAAE9zAABCcgAANnAAACtvAAAgbgAAF20A&#10;ABBsAAAKbAAAAmsGAABrCwAAag8AAGoUAABqGgAAaiEAAGkqAABpNAAAaUAAAGlOAABpXAAAaW0A&#10;AGiCAABomAAAZ64AAGbKAABl7QAAZfwAAGT/AItxAACCdgAAenkAAHB7AABiewAAVXsAAEh6AAA7&#10;egAAL3oAACN5AAAZeAAAEXcAAAp3AAADdwAAAHcCAAB3CAAAdg0AAHYQAAB2FQAAdhsAAHYjAAB2&#10;LgAAdToAAHVHAAB1VgAAdWgAAHR8AAB0kgAAc6oAAHLEAABx6QAAcPsAAHD/AIZ5AAB/fQAAdn8A&#10;AGiBAABaggAATIIAAD+DAAAyhAAAJYMAABqDAAARgwAACoMAAAKDAAAAhAAAAIUAAACEAwAAgwgA&#10;AIMNAACDEAAAgxUAAIQcAACEJgAAhDIAAIQ/AACDTwAAg2AAAIJ1AACCjAAAgaQAAIC9AAB/4wAA&#10;fvkAAH7/AIKAAAB6hAAAbIYAAF6IAABQigAAQosAADWNAAAnjQAAG40AABGOAAAKjgAAAI8AAACR&#10;AAAAkgAAAJIAAACSAAAAkgEAAJIHAACSDAAAkhAAAJMVAACTHQAAlCgAAJQ2AACURQAAk1cAAJNr&#10;AACTggAAkpwAAJG2AACQ2AAAj/MAAI//AH6HAABwigAAYY0AAFOQAABFkwAAN5UAACmWAAAclwAA&#10;EZgAAAmZAAAAmwAAAJwAAACeAAAAoAAAAKAAAACgAAAAoAAAAKEAAAChBAAAogkAAKMOAACkFAAA&#10;pR0AAKYqAACmOgAApkwAAKVgAACleAAApZIAAKSsAACkyQAAo+sAAKL6AHOOAABkkQAAVpUAAEeZ&#10;AAA5nAAAKp4AAB2gAAARoQAACKMAAAClAAAApwAAAKkAAACsAAAArgAAAK4AAACuAAAArwAAALAA&#10;AACxAAAAsgAAALMGAAC1DQAAtxMAALkeAAC5LgAAukAAALpUAAC7agAAuoUAALmhAAC5uwAAut4A&#10;ALnyAGeVAABYmQAASp4AADuiAAAspgAAHagAABGqAAAHrAAAAK8AAACxAAAAtAAAALgAAAC7AAAA&#10;vAAAALwAAAC+AAAAvwAAAMAAAADCAAAAxAAAAMYAAADIAwAAywsAAM8SAADRIAAA0TIAANJGAADT&#10;XQAA1HYAANSSAADVqwAA1cQAANTiAFudAABMogAAPacAAC+sAAAfrwAAEbEAAAe1AAAAuAAAALsA&#10;AAC+AAAAwgAAAMcAAADKAAAAzAAAAMwAAADOAAAA0AAAANIAAADVAAAA2AAAANsAAADfAAAA4gAA&#10;AOYLAADrEwAA7CQAAO04AADuTgAA72cAAPCCAADwnAAA8LIAAPHFAP8AAwD/AAEA/wAEAP8ACQD/&#10;AA8A/wAYAP8AJAD/ADAA/wA8AP8ARwD/AFEA/wBZAP8AYAD9AGcA/ABtAPoAcwD5AHkA+AB/APYA&#10;hQD1AIwA8wCUAPIAnQDwAKcA7gCzAOwAxADrAOEA6gD4AOkA/wDnAP8A2QD/AMsA/wDCAP8AvQD/&#10;AP8AAAD/AAAA/wAAAP8AAAD/AAwA/wAUAP8AIAD/ACsA/gA3APoAQgD2AEsA8gBTAPAAWwDuAGEA&#10;7ABnAOoAbQDoAHMA5wB5AOUAfwDjAIYA4QCOAN8AlgDdAKAA2wCsANgAuwDUANEA0wDwANAA/wDO&#10;AP8AyAD/AL0A/wC2AP8AsgD/AP8AAAD/AAAA/wAAAP8AAAD9AAgA9wAQAPMAGgDvACYA7QAxAOgA&#10;OwDjAEUA4ABNANwAVQDZAFsA1gBhANMAZwDRAGwAzwByAM0AeADLAH8AyQCHAMcAkADFAJoAwwCl&#10;AMAAsgC+AMUAvADlALoA+wC4AP8AtwD/ALAA/wCpAP8ApQD/AP8AAAD/AAAA/gAAAPUAAADsAAMA&#10;5QANAN8AFQDaACAA1AAqANAANQDLAD4AyABHAMUATgDCAFUAwABbAL4AYQC8AGYAugBsALgAcgC2&#10;AHgAtQCAALMAiACxAJIArgCeAKwAqgCpALsAqADVAKYA8wCkAP8AowD/AKEA/wCbAP8AmAD/AP8A&#10;AAD7AAAA8AAAAOUAAADYAAAAzgAJAMcAEQDCABoAvgAkALsALgC3ADgAtABAALEASACuAE4ArABU&#10;AKoAWgCpAF8ApwBlAKUAawCkAHEAogB4AKAAgQCeAIsAnACWAJkAowCXALIAlgDHAJMA6ACSAP4A&#10;kQD/AJAA/wCNAP8AiwD/APkAAADrAAAA3QAAAM8AAADGAAAAvAAEALUADQCwABUArAAeAKgAKACl&#10;ADEAogA5AJ8AQQCdAEgAmwBOAJkAUwCXAFkAlgBeAJQAZACSAGoAkABxAI4AegCMAIMAigCPAIgA&#10;nACGAKoAhAC8AIIA3ACBAPYAgAD/AH8A/wB/AP8AfgD/AOwAAADaAAAAyQAAAL4AAAC2AAAArgAA&#10;AKcACQChABAAnAAYAJgAIgCVACoAkgAyAJAAOgCNAEEAiwBHAIkATQCHAFIAhgBYAIQAXQCCAGQA&#10;gQBrAH8AcwB9AH0AewCIAHgAlQB2AKMAdQC0AHMAzABxAO0AcAD/AHAA/wBwAP8AcAD/AN8FAADK&#10;CgAAvAsAALEJAACoBAAAoQAAAJsAAwCUAAwAjwATAIoAGwCHACQAhAAsAIEAMwB/ADoAfQBBAHsA&#10;RwB5AEwAdwBSAHYAVwB0AF0AcgBkAHAAbQBvAHYAbACCAGoAjwBpAJ0AZwCuAGUAwwBkAOQAYwD6&#10;AGMA/wBiAP8AYwD/ANAOAAC/EgAAshMAAKcSAACdEAAAlQsAAI8DAACJAAcAggAOAH4AFQB6AB4A&#10;dgAlAHQALQBxADQAbwA6AG4AQABsAEYAagBMAGkAUgBnAFgAZgBfAGQAZwBiAHEAYAB8AF4AiQBc&#10;AJgAWwCpAFkAvABYANwAWAD0AFgA/wBXAP8AVwD/AMYWAAC2GgAAqh0AAJ8cAACVGQAAjRQAAIUP&#10;AAB+CQAAdwEKAHIAEABuABcAagAfAGgAJwBlAC4AZAA0AGIAOwBgAEAAXwBGAF0ATABcAFMAWgBa&#10;AFgAYgBXAGwAVQB3AFMAhQBSAJQAUAGlAE8BuABOAtIATQTwAE0F/wBNBf8ATQX/AL8dAACwIgAA&#10;oyUAAJklAACPIgAAhR0AAH0YAAB1EgAAbg0CAGcGDABjAxEAXwIZAF0DIQBbBCgAWQQvAFcFNQBW&#10;BTsAVAZBAFMGRwBRBk4AUAdVAE4HXgBNCGcASwhzAEkJgQBICZIARwqjAEUKtgBEC9AARAzvAEMN&#10;/wBDDf8ARA3/ALkkAACqKQAAniwAAJQsAACKKgAAgCYAAHchAABuGwAAZhQAAF8PBQBZCw0AVQoT&#10;AFMLGwBRCyIATwwpAE0MLwBMDDYASw08AEkNQgBIDUkARg1RAEUOWgBEDmQAQg5wAEAOfwA/D5AA&#10;PhCiADwQtgA7ENEAOxHxADsR/wA7Ef8APBH/ALQpAACmLwAAmjIAAJAyAACGMQAAfC0AAHIoAABp&#10;IwAAYR0AAFkWAABREQgATA8QAEoQFgBIEB0ARhAkAEUQKwBDETEAQhE3AEERPgBAEUUAPhJNAD0S&#10;VgA8EmEAOhNtADkTfAA3FI0ANhSfADUVswA0Fc0AMxbuADQW/wA0Fv8ANBb/AK8uAACiNAAAlzcA&#10;AIw4AACCNgAAeDQAAG4uAABlKgAAXCQAAFQeAABMGAQARhQNAEIUEgBAFBkAPxQgAD0VJwA8FS0A&#10;OxU0ADkWOgA4FkIANxZKADYXUwA1F14AMxhqADIZeQAwGYoALxqdAC4asQAtG8oALRvsAC0c/wAu&#10;G/8ALhv/AKwyAACfOAAAlDsAAIo8AACAPAAAdjkAAGs0AABiLwAAWSoAAFAlAABHHwAAQBoKADwZ&#10;EAA6GRYAOBkdADYaIwA1GikANBowADMaNwAyGz4AMRtHAC8cUAAuHVsALR1nACwedgAqHogAKR+b&#10;ACgfrgAnIMcAJiDqACcg/gAoIP8AKCD/AKk2AACdPAAAkj8AAIdBAAB9QAAAdD4AAGk6AABfNQAA&#10;VjAAAE0rAABEJQAAOyAHADYeDgAzHhMAMh4ZADAeIAAvHiYALh8tAC0fNAAsIDsAKyBEACohTgAp&#10;IVgAJyJlACYidAAlI4UAIyOZACIkrQAhJMUAISXoACIl/QAiJP8AIyT/AKY6AACaPwAAj0MAAIVF&#10;AAB7RAAAckMAAGc/AABdOgAAUzYAAEoxAABBLAAAOCYDADEjDAAuIhEALCIWACoiHQApIiMAKCMq&#10;ACcjMQAmJDkAJSVBACQlSwAjJlYAIiZjACEncgAfJ4MAHiiXAB0oqwAbKcMAGynmABwp+wAdKf8A&#10;Hij/AKM+AACYQwAAjUcAAINJAAB6SQAAcEcAAGZEAABaPwAAUTsAAEc3AAA+MgAANS0AACwoCQAo&#10;Jw8AJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk/AB8qSQAeKlQAHStgABsrbwAaLIEAGSyVABct&#10;qQAWLcEAFi3kABct+gAYLf8AGS3/AKFBAACVRwAAi0sAAIJNAAB4TQAAbkwAAGRJAABYRAAAT0AA&#10;AEY9AAA9OAAAMzQAACovBgAkLA0AISwSACAsGAAfLR4AHi0lAB0tLAAcLjQAGy48ABovRgAYL1EA&#10;FzBeABYwbQAVMX8AEzGTABIxqAARMr8AETLiABIy+QATMf8AEzH/AJ5FAACTSwAAiU8AAIBRAAB2&#10;UgAAbVAAAGJOAABWSQAATUYAAERDAAA7PwAAMToAACc2AwAfMgsAHDIQABsyFQAZMhsAGDIiABcz&#10;KQAWMzEAFTQ6ABQ0RAATNE8AEjVcABE1awAQNn0ADzaRAA42pgANN7wADTfdAA029gAONv8ADzb/&#10;AJtJAACRTwAAh1MAAH5WAAB1VgAAalUAAGBTAABVTwAATEwAAEJJAAA4RQAALkEAACQ9AAAcOggA&#10;FjgOABU4EgAUOBgAEzkfABI5JgAROS4AEDk3AA86QQAOOkwADTtZAA07aAALO3oACjuNAAk8ogAH&#10;PLgABzzVAAg88AAJO/8ACjv/AJhOAACOVAAAhVgAAHxbAAByWwAAaFoAAF5YAABTVQAASVIAAD5O&#10;AAA0SwAAKkcAACFEAAAYQgMAEkALABA/EAAOPxUADj8cAA1AIwAMQCsAC0A0AApAPgAJQUoAB0FW&#10;AAZBZQAEQXYAA0GKAAFBnwAAQbQAAEHQAAFB7gABQfwAAkD/AJVUAACMWQAAg14AAHlgAABwYAAA&#10;ZmAAAF1eAABRWwAARVcAADpUAAAvUQAAJU8AABxMAAAUSgAADkgIAAtHDgAIRxIAB0cZAAZHIAAF&#10;SCgAA0gxAAJIOwAASEcAAEhTAABIYgAASHMAAEiGAABImwAASLEAAEfMAABH7QAAR/sAAEf/AJJa&#10;AACJYAAAgGMAAHdlAABuZgAAZWYAAFlkAABMYAAAQF0AADVbAAAqWQAAIFcAABdVAAAQUwAAC1IH&#10;AAVRDQABUBEAAFAWAABQHQAAUCUAAFAuAABQOAAAUEMAAFBQAABQXgAAUG8AAFCDAABPmAAAT64A&#10;AE7JAABO6wAATfsAAE3/AI9hAACGZgAAfWkAAHRsAABsbQAAYWsAAFNpAABGZwAAOmQAAC9jAAAk&#10;YQAAGl8AABJeAAAMXAAABlwGAABbCwAAWg8AAFoTAABaGQAAWSEAAFkpAABZMwAAWT8AAFlMAABZ&#10;WgAAWWsAAFh+AABYlAAAV6sAAFfFAABW6QAAVfsAAFX/AIxoAACCbQAAenAAAHJyAABncgAAWnEA&#10;AExwAAA/bgAAM20AAChrAAAdagAAFGgAAA1nAAAHZwAAAGYDAABmCQAAZQ0AAGURAABkFQAAZBwA&#10;AGQkAABkLgAAZDoAAGNHAABjVQAAY2YAAGN6AABikAAAYacAAGDBAABf5gAAX/oAAF7/AIdvAAB/&#10;dAAAeHcAAG54AABgeAAAUncAAEV3AAA4dgAAK3YAACB0AAAWcwAADnMAAAdyAAAAcgAAAHIAAABx&#10;BQAAcQoAAHEOAABwEQAAcBcAAHAeAABwJwAAcDMAAG9AAABvUAAAb2AAAG50AABuiwAAbaIAAGy8&#10;AABr4gAAavgAAGn/AIN3AAB8ewAAc30AAGV+AABXfwAASX8AADx/AAAvgAAAIn8AABd+AAAPfgAA&#10;B34AAAB/AAAAfwAAAH8AAAB+AAAAfgUAAH4KAAB+DQAAfhEAAH4XAAB+IAAAfisAAH05AAB9SAAA&#10;fVkAAHxtAAB8hAAAe5wAAHq2AAB52gAAePUAAHf/AIB/AAB3ggAAaYMAAFuFAABNhgAAP4gAADKJ&#10;AAAkiQAAGIkAAA+JAAAHigAAAIsAAACMAAAAjQAAAI0AAACMAAAAjAAAAIwDAACMCAAAjQ0AAI0R&#10;AACNFwAAjiIAAI4vAACOPwAAjVAAAI1kAACMewAAjJUAAIuuAACKzQAAie8AAIn/AHuFAABtiAAA&#10;XooAAFCNAABCjwAANJEAACaSAAAZkwAADpQAAAaVAAAAlgAAAJgAAACaAAAAmwAAAJsAAACbAAAA&#10;mwAAAJsAAACcAAAAnQUAAJ0LAACeEAAAnxcAAKAkAACgNAAAoEYAAKBZAACfcAAAn4oAAJ6lAACe&#10;wgAAnegAAJz5AHCMAABhjwAAU5IAAESWAAA2mQAAJ5sAABmcAAAPnQAABZ8AAAChAAAAowAAAKUA&#10;AACoAAAAqQAAAKkAAACpAAAAqgAAAKsAAACsAAAArQAAAK4BAACwCQAAsg8AALMYAAC0JwAAtDkA&#10;ALVNAAC0ZAAAtH4AALOaAACztAAAs9UAALPwAGSTAABVlwAAR5sAADifAAApogAAGqQAAA6mAAAE&#10;qAAAAKsAAACtAAAAsAAAALQAAAC2AAAAuAAAALgAAAC5AAAAugAAALwAAAC9AAAAvwAAAMAAAADD&#10;AAAAxQcAAMkPAADKGgAAyywAAMxAAADNVgAAzm8AAM2LAADMqAAAzMIAAMziAFibAABJoAAAOqUA&#10;ACypAAAcqwAAD64AAASxAAAAtAAAALcAAAC6AAAAvgAAAMMAAADGAAAAyAAAAMgAAADKAAAAywAA&#10;AM0AAADPAAAA0gAAANUAAADZAAAA3QAAAOEFAADmDwAA5x4AAOgyAADpSAAA6mAAAOt7AADrlwAA&#10;7K4AAOzCAP8AAAD/AAAA/wAAAP8ABgD/AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD/AEwA/gBUAPsA&#10;WwD6AGIA+ABoAPYAbgD1AHQA9AB6APIAgADxAIcA7wCPAO0AlwDrAKEA6QCtAOcAvQDlANgA5ADz&#10;AOIA/wDgAP8A0AD/AMQA/wC8AP8AtgD/AP8AAAD/AAAA/wAAAP8AAAD/AAkA/wARAP8AHAD9ACcA&#10;+QAyAPUAPQDxAEYA7QBPAOsAVgDoAFwA5gBiAOQAaADjAG4A4QBzAN8AeQDdAIAA2gCIANgAkQDU&#10;AJsA0gCmAM8AtADMAMkAyQDpAMgA/wDHAP8AwQD/ALcA/wCvAP8AqwD/AP8AAAD/AAAA/wAAAP8A&#10;AAD4AAUA8gAOAO4AFwDqACIA5gAsAOEANwDdAEAA2ABJANMAUADQAFYAzgBcAMwAYgDKAGcAyABt&#10;AMYAcwDEAHkAwgCBAMAAigC+AJQAvACfALkArAC2AL4AtADdALMA9wCxAP8AsAD/AKgA/wCiAP8A&#10;ngD/AP8AAAD/AAAA+QAAAO8AAADmAAAA3wALANYAEgDQABwAzAAmAMgAMADEADoAwABCAL0ASgC7&#10;AFAAuABWALYAWwC1AGEAswBmALEAbACwAHIArgB6AKwAggCpAIwApwCYAKUApQCjALQAoADLAJ8A&#10;7gCdAP8AnAD/AJkA/wCUAP8AkQD/AP8AAAD2AAAA6gAAAN0AAADPAAAAxwAGAMAADwC7ABcAtwAg&#10;ALMAKgCwADMArQA7AKoAQwCnAEkApQBPAKMAVQCiAFoAoABfAJ4AZQCdAGsAmwByAJkAewCXAIUA&#10;lACQAJIAnQCQAKwAjgC/AIwA4gCLAPoAiQD/AIkA/wCGAP8AgwD/APQAAADkAAAA1AAAAMgAAAC/&#10;AAAAtQABAK4ACwCpABIApQAbAKEAIwCeACwAmwA0AJgAPACWAEMAlABJAJIATgCQAFMAjgBZAI0A&#10;XgCLAGQAiQBrAIcAcwCFAH0AgwCIAIEAlQB/AKQAfQC1AHsAzwB5APEAeAD/AHcA/wB3AP8AdQD/&#10;AOUAAADRAAAAwwAAALgAAACvAAAAqAAAAKAABgCaAA4AlQAVAJEAHgCOACYAiwAtAIgANQCGADwA&#10;hABCAIIARwCAAE0AfwBSAH0AWAB7AF4AeQBlAHgAbQB2AHYAcwCBAHEAjgBvAJ0AbQCuAGwAxABq&#10;AOcAaQD9AGgA/wBoAP8AaQD/ANUDAADDBwAAtggAAKsGAACiAAAAmwAAAJQAAACNAAoAiAAQAIMA&#10;GAB/ACAAfAAnAHoALgB3ADUAdQA7AHQAQQByAEcAcABMAG8AUgBtAFgAawBfAGkAZgBnAHAAZQB7&#10;AGMAiABiAJcAYACnAF4AuwBdANwAXAD2AFwA/wBbAP8AWwD/AMkNAAC5EAAArBEAAKEQAACXDQAA&#10;jwgAAIgAAACCAAUAewANAHcAEgBzABoAbwAhAGwAKABqAC8AaAA1AGcAOwBlAEEAYwBGAGIATABg&#10;AFIAXwBZAF0AYQBbAGoAWQB1AFcAggBVAJEAVACiAFMAtQBRAM8AUADvAFAA/wBQAP8AUAD/AL8U&#10;AACwGAAApBoAAJkZAACPFgAAhxEAAH8NAAB3BgAAcQAIAGsADgBnABQAZAAbAGEAIgBeACkAXQAv&#10;AFsANQBZADsAWABBAFYARgBVAE0AUwBUAFIAXABQAGUATgBwAEwAfQBLAI0ASQCeAEgAsABHAMcA&#10;RgDpAEYA+wBGAP8ARQD/ALgbAACqIAAAniIAAJMiAACJHwAAgBoAAHcVAABvEAAAaAsAAGEECgBd&#10;ABAAWQAWAFYAHQBUACMAUgAqAFAAMABPADUATgA7AEwAQQBLAEgASQBPAEcBVwBGAWEARAJsAEMC&#10;eQBBA4kAQAOaAD4ErQA9BMQAPAXlADwH+AA8B/8APAf/ALIiAAClJwAAmSkAAI4pAACEJwAAeyMA&#10;AHEeAABpGAAAYRIAAFoNAwBTCAwATwURAEwFFwBKBh4ASAYkAEcGKgBFBzAARAc2AEMIPQBBCEMA&#10;QAhLAD4JUwA9CV0AOwpoADoKdgA4C4cANwuZADULrAA0DMIAMwzkADMN+QAzDf8ANA3/AK0nAACg&#10;LAAAlS8AAIsvAACALgAAdyoAAG0lAABkIAAAXBoAAFQUAABMDwYARgwNAEMMEgBBDBgAPwwfAD4M&#10;JQA8DSsAOw0yADoNOAA4DT8ANw5HADYOUAA0DloAMw5mADEPdAAwD4UALhCYAC0QqwAsEMMAKxHl&#10;ACwR+gAsEf8ALRH/AKosAACdMQAAkjQAAIc1AAB9NAAAdDEAAGorAABgJwAAWCEAAE8bAABHFgAA&#10;QBEJADsQDwA5EBQANxAbADYQIQA0ECcAMxEtADIRNAAxETsAMBFDAC4STQAtElcALBJjACoTcQAp&#10;E4IAJxSVACYUqQAlFcAAJBXjACUW+gAmFv8AJhX/AKYxAACaNgAAjzkAAIU6AAB7OQAAcTYAAGcx&#10;AABdLQAAVCgAAEwiAABDHQAAOxcFADUUDQAyExEAMRQXAC8UHQAuFCQALBQqACsVMQAqFTgAKRZA&#10;ACgWSgAnF1QAJhdgACQYbwAjGIAAIRmTACAZpwAfGb4AHhrgAB8a+AAgGv8AIBr/AKM0AACYOgAA&#10;jT0AAIM+AAB5PQAAbzsAAGU3AABbMgAAUi0AAEkoAABAIwAAOB4BADAZCgAsGA8AKhgUACkYGgAn&#10;GCAAJhknACUZLQAkGjUAIxo+ACIbRwAhG1IAIBxeAB8dbAAdHX4AHB2RABoepQAZHrwAGB/dABkf&#10;9gAaH/8AGx7/AKE4AACVPQAAi0EAAIFCAAB3QgAAbUAAAGM8AABZNwAATzMAAEYuAAA9KQAANSQA&#10;AC0gBwAnHQ0AJR0SACMdFwAhHR0AIR0kACAeKwAfHjIAHh87AB0fRQAcIE8AGiFcABkhagAYInsA&#10;FiKPABUiowAUI7oAEyPaABQj9QAVI/8AFiP/AJ48AACTQQAAiUQAAH9GAAB1RgAAbEQAAGJBAABX&#10;PAAATTgAAEQ0AAA8MAAAMysAAComAwAjIgsAICEQAB4hFQAcIhsAGyIhABoiKAAaIzAAGSM4ABgk&#10;QgAWJU0AFSVZABQmaAATJnkAEiaNABEnogAQJ7gADifWABAo9AARJ/8AESf/AJxAAACRRQAAh0gA&#10;AH1KAAB0SgAAakkAAGBGAABVQQAATD4AAEM6AAA6NgAAMTIAACgtAAAgKQkAGycOABknEgAYJxgA&#10;FicfABUoJQAUKC0AEyg2ABIpQAASKUsAESpXABAqZgAOK3cADiuLAA0snwAMLLUACyzPAAws7wAN&#10;LP8ADSv/AJlEAACPSQAAhUwAAHxOAABzTwAAaU4AAF5LAABTRwAASkQAAEJAAAA5PQAALzgAACU0&#10;AAAdMAUAFi0MABQsEAATLRUAEi0cABEtIwAQLSoADy4zAA4uPQANL0gADS9VAAwwYwAKMHQACTCI&#10;AAgxnAAGMbEABjHLAAYx6wAHMPwACDD/AJdIAACNTQAAg1EAAHpTAABxVAAAZ1IAAF1QAABSTAAA&#10;SUoAAEBGAAA1QgAAKz4AACI6AAAaNwEAEjQJAA8zDgAOMxMADTMZAA0zIAAMNCgACzQxAAo1OwAI&#10;NUYABzVSAAU2YAAENnEAAjaEAAA2mQAANq8AADbIAAA26AAANvkAATX/AJRNAACKUgAAgVYAAHhY&#10;AABvWQAAZVgAAFtVAABRUgAAR08AADxMAAAxSAAAJ0QAAB5BAAAWPwAAEDwHAAs6DQAJOhEACDsX&#10;AAY7HgAFOyYABDsuAAI7OAABPEMAADxPAAA8XgAAPG4AADyBAAA8lwAAPKwAADvFAAA75wAAO/gA&#10;ADv/AJFSAACIWAAAf1wAAHZdAABtXgAAY10AAFpcAABOWAAAQlQAADdRAAAtTgAAI0sAABpJAAAS&#10;RgAADUQGAAdDDAADQxAAAEMVAABDGwAAQyMAAEMrAABDNQAAQ0AAAENNAABDWwAAQ2sAAEN+AABD&#10;lAAAQqoAAELDAABB5gAAQfkAAEH/AI5YAACGXgAAfWEAAHNjAABrZAAAYmMAAFdhAABJXQAAPVoA&#10;ADJYAAAnVQAAHlMAABVRAAAOTwAACU0FAAJNCwAATA4AAEwTAABLGAAASx8AAEsoAABLMgAASz0A&#10;AEtJAABLVwAAS2cAAEp7AABKkAAASacAAEnAAABI5AAASPgAAEf/AItfAACDZAAAemcAAHFpAABp&#10;agAAXmkAAFBmAABDZAAAN2EAACxfAAAhXQAAGFsAABBZAAAKWAAAA1cDAABXCQAAVg0AAFUQAABV&#10;FQAAVBsAAFQjAABULQAAVDkAAFRFAABUUwAAVGQAAFN3AABTjQAAUqQAAFG9AABQ4gAAUPgAAE//&#10;AIhnAAB/awAAd24AAG9wAABlcAAAV24AAEpsAAA9awAAMGkAACVoAAAaZgAAEWQAAAtjAAAEYgAA&#10;AGIBAABhBgAAYAsAAGAOAABfEgAAXxcAAF8eAABeKAAAXjMAAF5AAABeTwAAXl8AAF1yAABdiAAA&#10;XKAAAFu5AABa3wAAWfcAAFj/AIRuAAB8cgAAdXUAAGt2AABddQAAT3QAAEJzAAA1cwAAKHIAAB1w&#10;AAATbwAADG4AAARuAAAAbgAAAG4AAABsAgAAbAcAAGsLAABrDgAAaxIAAGoZAABqIgAAai0AAGo6&#10;AABpSQAAaVoAAGlsAABogwAAZ5sAAGa1AABl2AAAZPUAAGT/AIB1AAB6eQAAcHsAAGJ7AABUfAAA&#10;RnwAADl8AAAsfAAAH3sAABR6AAANegAABHoAAAB6AAAAegAAAHoAAAB5AAAAeQEAAHgGAAB4CwAA&#10;eA4AAHgTAAB4GgAAeCUAAHgyAAB3QQAAd1IAAHdlAAB2fAAAdZUAAHSvAABzzgAAcvEAAHH/AH59&#10;AAB1gAAAZ4EAAFiCAABKgwAAPIQAAC6FAAAhhQAAFYUAAA2FAAADhQAAAIYAAACHAAAAiAAAAIgA&#10;AACHAAAAhwAAAIcAAACHBAAAhwkAAIcOAACIEwAAiBwAAIgpAACIOAAAh0oAAIddAACGcwAAho0A&#10;AIWnAACExQAAg+wAAIL+AHiEAABqhgAAXIgAAE2KAAA/jAAAMY4AACOPAAAWjwAADZAAAAKRAAAA&#10;kgAAAJMAAACVAAAAlgAAAJYAAACWAAAAlgAAAJYAAACXAAAAlwAAAJcHAACYDQAAmRMAAJofAACa&#10;LQAAmj8AAJpSAACaaAAAmYMAAJmfAACYugAAl+IAAJb4AG2KAABfjQAAUJAAAEGTAAAzlgAAJJcA&#10;ABaYAAANmQAAAZsAAACdAAAAnwAAAKEAAACkAAAApQAAAKQAAAClAAAApQAAAKYAAACnAAAAqAAA&#10;AKkAAACqBAAArAwAAK4TAACuIQAArjMAAK5HAACuXQAArnYAAK6TAACurgAArc0AAKzvAGGRAABT&#10;lQAARJgAADWcAAAmnwAAF6EAAA2jAAAApQAAAKcAAACqAAAArAAAALAAAACyAAAAtAAAALMAAAC0&#10;AAAAtQAAALcAAAC4AAAAuQAAALsAAAC9AAAAvwEAAMMLAADFFQAAxSUAAMY5AADHTwAAx2gAAMaF&#10;AADGogAAxrwAAMbeAFWZAABHnQAAOKIAACmmAAAZqAAADasAAACtAAAAsQAAALQAAAC3AAAAugAA&#10;AL8AAADBAAAAxAAAAMMAAADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADSAAAA1gAAANsAAADgDAAA&#10;4RgAAOMrAADkQQAA5VoAAOZ0AADmkQAA5awAAOXEAP8AAAD/AAAA/wAAAP8AAQD/AAoA/wASAP8A&#10;HQD/ACgA/wA0AP8APgD9AEgA+gBQAPcAVwD1AF0A9ABjAPIAaQDwAG8A7wB0AO0AewDrAIEA6QCJ&#10;AOgAkgDmAJwA5ACoAOIAtwDfAM0A3ADuANkA/wDZAP8AygD/AL4A/wC1AP8AsAD/AP8AAAD/AAAA&#10;/wAAAP8AAAD/AAYA/wAPAPwAGAD4ACMA9AAuAPAAOADrAEIA6ABKAOUAUQDiAFgA4ABdAN4AYwDc&#10;AGgA2QBuANYAdADUAHsA0QCCAM8AiwDNAJUAygChAMgArwDFAMEAwgDjAMAA+wDAAP8AuwD/ALAA&#10;/wCoAP8ApAD/AP8AAAD/AAAA/wAAAPsAAADzAAEA7QAMAOgAEwDjAB4A4AAoANoAMgDTADwAzwBE&#10;AMwASwDJAFEAxgBXAMQAXQDCAGIAwQBnAL8AbQC9AHQAuwB7ALkAhAC3AI4AtACZALIApwCvALcA&#10;rQDQAKsA8gCqAP8AqQD/AKEA/wCbAP8AlwD/AP8AAAD/AAAA9AAAAOkAAADgAAAA1QAIAM4AEADJ&#10;ABgAxQAiAMEAKwC8ADUAuQA9ALYARQCzAEsAsQBRAK8AVgCuAFsArABhAKoAZgCpAG0ApgB0AKQA&#10;fACiAIYAoACSAJ4AnwCcAK4AmQDDAJcA5wCWAP8AlQD/AJIA/wCNAP8AigD/APwAAADwAAAA4wAA&#10;ANQAAADIAAAAvwADALkADQCzABMArwAcAKwAJQCpAC4ApQA2AKMAPgCgAEQAngBKAJ0AUACbAFUA&#10;mQBaAJcAXwCWAGYAlABsAJIAdQCQAH4AjgCKAIsAlwCJAKYAhwC4AIUA1gCEAPYAggD/AIEA/wB+&#10;AP8AfAD/AO0AAADdAAAAzAAAAMEAAAC4AAAArgAAAKcACQCiABAAngAXAJoAHwCXACcAlAAvAJEA&#10;NwCPAD0AjQBDAIsASQCJAE4AiABTAIYAWQCEAF8AggBlAIAAbQB+AHcAfACCAHoAjwB4AJ4AdQCv&#10;AHMAxwByAOwAcQD/AHAA/wBwAP8AbgD/AN0AAADJAAAAvAAAALEAAACpAAAAoQAAAJkAAwCTAAwA&#10;jgASAIoAGQCHACEAhAApAIEAMAB/ADcAfQA9AHsAQgB5AEgAeABNAHYAUgB0AFgAcgBfAHEAZwBv&#10;AHAAbAB7AGoAiABoAJcAZgCoAGUAvABjAOEAYgD6AGEA/wBhAP8AYQD/AM0BAAC8BQAArwUAAKUC&#10;AACcAAAAlAAAAI0AAACGAAgAgQAOAHwAFAB4ABsAdQAjAHIAKQBwADAAbgA2AG0APABrAEEAaQBH&#10;AGgATABmAFIAZABZAGMAYABhAGkAXwB0AF0AgQBbAJAAWQChAFcAtABWANAAVQDyAFUA/wBUAP8A&#10;VQD/AMEMAACyDgAApg8AAJsOAACSCwAAiQUAAIIAAAB7AAIAdQALAHAAEABsABYAaAAdAGYAIwBj&#10;ACoAYQAwAGAANgBeADsAXQBBAFsARgBaAEwAWABTAFYAWwBUAGQAUgBuAFEAewBPAIoATQCbAEwA&#10;rgBLAMYASgDqAEkA/gBJAP8ASQD/ALkSAACqFgAAnhcAAJQWAACKEwAAgRAAAHkLAABxAwAAawAG&#10;AGUADQBhABEAXQAYAFoAHgBYACQAVgAqAFQAMABTADYAUQA7AFAAQQBOAEcATQBOAEsAVgBJAF8A&#10;RwBpAEYAdgBEAIUAQwCXAEEAqQBAAL8APwDiAD8A+AA+AP8APwD/ALIZAACkHgAAmB8AAI4fAACE&#10;HAAAehgAAHISAABqDgAAYggAAFwBCABXAA4AUwATAFAAGQBOAB8ATAAlAEoAKwBIADAARwA2AEYA&#10;PABEAEIAQwBJAEEAUQA/AFoAPgBlADwAcgA6AIEAOQCTADgApQA2ALoANgDbADUA9AA1AP8ANQD/&#10;AKwgAACfJAAAlCYAAIkmAAB/JAAAdSAAAGwbAABkFQAAXBAAAFQMAQBOBgoASgIPAEcAFABEABoA&#10;QgAgAEAAJQA/ACsAPgExADwBNwA7Aj4AOQJFADgDTQA2A1YANQRhADMEbgAxBX4AMAWQAC8FowAt&#10;BrgALAbUACwH8AAsCP8ALAj/AKglAACbKgAAkCwAAIYtAAB7KwAAcicAAGgiAABfHQAAVxcAAE8S&#10;AABIDgQAQQoLAD4HEAA7BhUAOQcbADgHIQA2CCYANQgsADMIMgAyCTkAMQlBAC8JSQAuClMALApe&#10;ACsLbAApC3wAKAyPACYMogAlDLcAJAzTACMN8AAkDf8AJQ3/AKQqAACYLwAAjTIAAIMyAAB5MQAA&#10;by4AAGUpAABcJAAAUx8AAEsZAABDEwAAPBAGADUNDAAzDBEAMQwWAC8MHAAuDSIALQ0oACsNLgAq&#10;DTUAKQ09ACcORgAmDlAAJA5cACMPagAiD3sAIBCOAB8QogAdELcAHBDUAB0R8gAdEf8AHhH/AKEv&#10;AACVMwAAijYAAIA3AAB2NgAAbTMAAGMvAABZKgAAUCUAAEggAAA/GgAAOBUAADARCAAsEA4AKhAS&#10;ACgQGAAnEB4AJRAkACQQKgAjETIAIhE6ACERQwAgEk4AHhJaAB0TaAAbE3gAGhOLABgUoAAXFLUA&#10;FhTRABYV8QAXFf8AGBT/AJ4zAACTNwAAiDoAAH47AAB0OwAAazgAAGE0AABXLwAATisAAEUmAAA9&#10;IQAANBwAAC0XBQAmEwwAIxMQACITFQAgExoAHxMhAB4UJwAdFC8AHBU3ABsVQQAaFksAGRZXABcX&#10;ZQAWF3YAFBiJABMYngASGLMAERnOABEZ7wASGf8AExn/AJw2AACROwAAhj4AAHw/AABzPwAAaT0A&#10;AF85AABVNQAATDAAAEMsAAA6JwAAMiIAACoeAQAiGQkAHhcOABwXEgAaFxcAGRgeABkYJAAYGSwA&#10;Fxk0ABYaPgAVGkkAExtVABIbYwARHHQAEByHAA8dnAAOHbEADR3LAA0d7AAOHf8ADx3/AJk6AACP&#10;PwAAhEIAAHtEAABxQwAAaEIAAF4+AABTOgAASjYAAEEyAAA5LQAAMSkAACglAAAgIAYAGh0MABcc&#10;EAAVHBUAFB0bABQdIgATHSkAEh4yABEfPAAQH0YAECBTAA4gYQANIXEADCGFAAsimQAKIq4ACSLH&#10;AAki5wAKIvsACyH/AJc+AACMQwAAg0YAAHlIAABwSAAAZ0YAAFxEAABSPwAASTsAAEA4AAA4NAAA&#10;LzAAACcsAAAeJwMAFiMKABIhDgARIRMAECIZABAiIAAPIicADiMvAA0kOQAMJEQACyVQAAolXgAJ&#10;Jm8AByaCAAYmlgAEJqwAAybEAAQm5QAEJvcABib/AJVCAACKRwAAgUoAAHhMAABvTAAAZUsAAFtI&#10;AABQRAAAR0EAAD8+AAA3OwAALTYAACQxAAAbLQAAEyoHAA8oDQANJxEADSgWAAwoHQALKCUACikt&#10;AAkpNwAHKkIABipOAAQrXAADK2wAASt/AAArlAAAK6kAACvBAAAr4wAAK/YAACr/AJJGAACISwAA&#10;f08AAHZRAABtUQAAY1AAAFpNAABPSgAAR0cAAD5EAAAzQAAAKTwAACA4AAAXNAAAETEFAAwvDAAJ&#10;LhAABy4VAAYvGwAFLyMAAy8rAAIwNQAAMD8AADBMAAAxWQAAMWkAADF8AAAxkQAAMacAADC/AAAw&#10;4QAAMPUAAC//AJBLAACGUAAAfVQAAHVWAABrVgAAYlUAAFhTAABOUAAARU0AADpJAAAvRQAAJUIA&#10;ABw+AAAUOwAADjkFAAk3CwAENg8AATYTAAA2GQAANiAAADYpAAA2MgAANz0AADdJAAA3VwAAN2cA&#10;ADd5AAA3jwAANqUAADa9AAA24AAANfUAADX/AI1QAACEVgAAfFoAAHJbAABpWwAAYFsAAFdZAABM&#10;VgAAQFIAADVOAAAqSwAAIEgAABdGAAAQQwAAC0EEAARACgAAPw4AAD4RAAA+FgAAPh0AAD4mAAA+&#10;LwAAPjoAAD5GAAA+VAAAPmQAAD52AAA9jAAAPaMAADy7AAA83gAAO/UAADv/AIpXAACCXAAAeV8A&#10;AHBhAABoYQAAX2EAAFReAABHWwAAOlcAAC9VAAAlUgAAG1AAABJNAAAMSwAABkoDAABJCQAASA0A&#10;AEcQAABHFAAARhoAAEYiAABGLAAARjcAAEZDAABGUQAARmAAAEVzAABFiQAARKAAAES4AABD3AAA&#10;QvUAAEL/AIhdAAB/YgAAd2UAAG5nAABnaAAAW2YAAE5jAABBYQAANF4AAClcAAAfWgAAFVcAAA5W&#10;AAAHVAAAAFMBAABSBgAAUQsAAFEOAABQEQAATxYAAE8eAABPJwAATzIAAE8/AABPTQAATl0AAE5v&#10;AABOhQAATZ0AAEy1AABL2AAASvUAAEr/AIVlAAB8aQAAdGwAAG1uAABibQAAVGsAAEdpAAA6ZwAA&#10;LWUAACJkAAAYYgAAEGAAAAlfAAAAXgAAAF4AAABdAwAAXAgAAFsMAABaDwAAWhMAAFkZAABZIgAA&#10;WS0AAFk6AABZSAAAWFgAAFhrAABXgQAAV5kAAFayAABV0gAAVPQAAFP/AIFsAAB5cAAAc3MAAGhz&#10;AABacgAATHEAAD9wAAAybwAAJW4AABpsAAARawAACWoAAABqAAAAaQAAAGkAAABoAAAAZwMAAGYI&#10;AABmDAAAZg8AAGUUAABlHAAAZScAAGQ0AABkQwAAZFMAAGRlAABjewAAYpQAAGGtAABgzQAAX/EA&#10;AF7/AH10AAB3dwAAbnkAAF95AABReQAAQ3kAADZ4AAApeAAAHHcAABF2AAAKdQAAAHUAAAB1AAAA&#10;dgAAAHUAAAB0AAAAdAAAAHMCAABzBwAAcwwAAHIQAAByFQAAciAAAHIsAAByOwAAcUwAAHFfAABx&#10;dAAAcI4AAG+oAABuxgAAbO0AAGv/AHt7AAByfgAAZH4AAFV/AABHgAAAOYEAACuCAAAegQAAEoEA&#10;AAqBAAAAgQAAAIIAAACDAAAAgwAAAIMAAACCAAAAggAAAIIAAACCAAAAggUAAIIKAACCDwAAghcA&#10;AIIjAACCMgAAgkMAAIFWAACBbAAAgIYAAH+hAAB+vQAAfeYAAHz8AHaCAABogwAAWYUAAEuHAAA8&#10;iQAALooAACCLAAATiwAACosAAACMAAAAjQAAAI8AAACRAAAAkgAAAJEAAACRAAAAkQAAAJEAAACR&#10;AAAAkgAAAJICAACTCQAAlA8AAJQZAACUJwAAlDgAAJRMAACTYgAAk3wAAJOYAACSswAAkdgAAJD2&#10;AGqIAABcigAATY0AAD+QAAAwkgAAIZQAABSVAAAKlgAAAJcAAACZAAAAmwAAAJ0AAACfAAAAoAAA&#10;AKAAAACgAAAAoAAAAKEAAACiAAAAowAAAKQAAAClAAAApgcAAKgQAACoHAAAqC0AAKlAAACpVgAA&#10;qW8AAKmLAACoqAAAp8cAAKbsAF+PAABQkgAAQZYAADOZAAAjnAAAFJ0AAAqfAAAAoQAAAKMAAACm&#10;AAAAqAAAAKwAAACuAAAArwAAAK8AAACwAAAAsAAAALIAAACzAAAAtAAAALYAAAC3AAAAugAAAL0H&#10;AAC/EAAAvx8AAMAzAADASQAAwGIAAMB+AADAmwAAwLcAAL/YAFOXAABEmwAANZ8AACajAAAWpQAA&#10;C6cAAACqAAAArQAAALAAAACzAAAAtgAAALsAAAC9AAAAwAAAAL8AAADBAAAAwgAAAMQAAADGAAAA&#10;yAAAAMoAAADMAAAAzwAAANMAAADaBwAA2xMAAN0lAADeOwAA31MAAOBuAADfjAAA3akAAN3CAP8A&#10;AAD/AAAA/wAAAP8AAAD/AAcA/wAQAP8AGQD/ACQA/wAvAPwAOgD5AEMA9QBLAPMAUgDxAFkA7wBe&#10;AO0AZADrAGkA6QBvAOcAdQDmAHwA5ACEAOIAjQDgAJcA3QCiANoAsQDVAMUA0gDoANAA/wDPAP8A&#10;xAD/ALgA/wCvAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD/AAIA+wANAPcAFQDzAB8A7wApAOoANADm&#10;AD0A4gBFAN4ATADbAFMA2ABYANQAXgDSAGMA0ABpAM4AbgDMAHUAygB9AMgAhQDGAJAAwgCbAMAA&#10;qQC+ALoAuwDZALkA9wC4AP8AtAD/AKkA/wCiAP8AnQD/AP8AAAD/AAAA/wAAAPYAAADuAAAA5wAK&#10;AOEAEQDcABoA1wAjANAALgDLADcAxwA/AMQARgDBAE0AvwBSAL0AWAC7AF0AuQBiALgAaAC2AG4A&#10;tAB1ALEAfgCvAIgArQCTAKoAoQCoALEApgDIAKQA7QCiAP8AogD/AJsA/wCVAP8AkQD/AP8AAAD8&#10;AAAA7gAAAOMAAADYAAAAzQAFAMYADgDBABUAvQAeALkAJwC1ADAAsgA4AK8AQACsAEYAqgBMAKgA&#10;UQCnAFYApQBbAKMAYQChAGcAnwBuAJ4AdgCbAIAAmQCMAJcAmQCUAKgAkgC8AJAA3wCOAPsAjgD/&#10;AIsA/wCGAP8AgwD/APgAAADpAAAA3AAAAMwAAADBAAAAuAAAALIACgCsABEAqAAYAKUAIQCiACkA&#10;ngAyAJwAOQCZAD8AlwBFAJUASgCUAFAAkgBVAJAAWgCPAGAAjQBnAIsAbwCJAHgAhgCEAIQAkQCC&#10;AKAAgACyAH0AzAB8APEAewD/AHoA/wB3AP8AdQD/AOYAAADTAAAAxgAAALsAAACxAAAApwAAAKEA&#10;BQCbAA0AlwATAJMAGwCQACMAjAArAIoAMgCIADgAhgA+AIQARACCAEkAgQBOAH8AUwB9AFkAewBg&#10;AHkAaAB3AHEAdQB8AHMAiQBwAJgAbwCpAG0AvwBrAOYAagD/AGkA/wBpAP8AZwD/ANMAAADDAAAA&#10;tQAAAKsAAACjAAAAmwAAAJIAAACMAAoAhwAQAIMAFgB/AB0AfQAkAHoAKwB4ADIAdgA4AHQAPQBy&#10;AEIAcQBIAG8ATQBtAFMAbABZAGoAYQBoAGoAZgB0AGQAgQBhAJEAXwCiAF4AtgBcANUAWwD3AFsA&#10;/wBaAP8AWgD/AMUAAAC2AgAAqQIAAJ8AAACWAAAAjgAAAIcAAACAAAUAegAMAHUAEQBxABgAbgAe&#10;AGsAJQBpACsAZwAxAGYANwBkADwAYwBBAGEARwBfAE0AXgBTAFwAWwBaAGQAWABuAFYAewBUAIoA&#10;UgCbAFEArgBQAMgATwDuAE4A/wBOAP8ATQD/ALsKAACsDQAAoA0AAJUMAACMCAAAgwIAAHwAAAB1&#10;AAAAbgAIAGkADgBlABMAYgAZAF8AHwBdACUAWwArAFkAMQBYADYAVgA7AFUAQQBTAEcAUQBOAFAA&#10;VQBOAF4ATABoAEoAdQBIAIQARwCVAEUAqABEAL8AQwDkAEIA/ABCAP8AQgD/ALIRAAClFAAAmRUA&#10;AI4TAACEEQAAew0AAHMIAABsAAAAZQADAF8ACwBbAA8AVwAUAFQAGgBRAB8ATwAlAE4AKwBMADAA&#10;SwA2AEkAPABIAEIARgBIAEUAUABDAFkAQQBjAD8AbwA+AH4APACQADsAowA6ALgAOQDZADgA9QA4&#10;AP8AOAD/AKwXAACfGwAAkx0AAIkcAAB/GQAAdRUAAGwQAABkDAAAXQYAAFYABgBRAAwATQAQAEoA&#10;FQBHABoARQAgAEQAJgBCACsAQQAxAD8ANgA+AD0APABEADsASwA5AFQANwBfADYAawA0AHoAMgCM&#10;ADEAngAwALMALwDOAC8A7wAuAP8ALgD/AKceAACaIgAAjyQAAIQkAAB6IQAAcR0AAGcYAABfEwAA&#10;Vw4AAFAKAABJAwgARQANAEEAEQA+ABYAPAAbADoAIQA5ACYANwAsADYAMgA0ADgAMwA/ADEARwAw&#10;AFAALgBbAC0AZwArAHYAKgCIACgAnAAnALAAJgDJACUA6gAlAfsAJQH/AKIjAACWKAAAiyoAAIEq&#10;AAB3KAAAbSUAAGQgAABbGwAAUhUAAEsQAABDDAIAPQcJADkDDgA2ARIAMwEXADEBHAAwASIALwIn&#10;AC0CLQAsAzQAKgM7ACkEQwAoBE0AJgVYACUFZQAjBnQAIgaGACAGmgAfB64AHgfGAB0H5wAdCPgA&#10;HQn/AJ8oAACTLQAAiC8AAH4vAAB0LgAAaisAAGEmAABYIQAATxwAAEcXAAA/EgAAOA4EADELCgAu&#10;CA4AKwcSACkHFwAoCB0AJwgjACUIKQAkCTAAIwk3ACEKQAAgCkoAHwtVAB0LYgAbDHIAGgyFABgM&#10;mQAXDK0AFgzGABUN5gAVDfkAFg3/AJwtAACQMQAAhjQAAHw0AAByMwAAaDEAAF8sAABVJwAATCMA&#10;AEQdAAA8GAAANBMAAC0QBgAmDQsAJAwPACIMEwAhDBkAHwwfAB4NJQAdDSwAGw00ABoOPQAZDkcA&#10;Fw5TABYOYQAUD3EAExCEABIQmAAREK4AEBDGABAQ6AAQEPsAERD/AJkxAACONQAAhDgAAHo5AABw&#10;OAAAZzYAAF0yAABTLQAASigAAEIkAAA5HwAAMRoAACoVAQAjEQcAHRANABsPEAAZDxUAGBAbABcQ&#10;IQAWECkAFRAxABQROgATEUUAEhJRABESXwAQEm8ADhOCAA4TlgANE6sACxPCAAsU4wAMFPoADRP/&#10;AJc1AACMOQAAgjwAAHg9AABvPQAAZToAAFs3AABSMgAASS4AAEAqAAA3JQAALyEAACgcAAAgGAMA&#10;GRQKABUSDgAUEhIAExMYABITHwARFCYAERQuABAUOAAPFUIADhZPAA0WXAAMF2wACxd/AAkYkwAI&#10;GKgABhi/AAcY4AAHGPUACRj/AJU4AACKPQAAgEAAAHdBAABtQQAAZD8AAFo8AABQOAAARzMAAD4w&#10;AAA2KwAALicAACcjAAAfHwAAFxoIABIXDQAQFxEADxcWAA4YHAAOGCMADRksAAwaNQALGkAAChtM&#10;AAkbWgAHHGkABRx8AAQdkQACHaYAAR28AAIc3QACHPIAAxz/AJM8AACIQQAAf0QAAHVFAABsRQAA&#10;Y0QAAFlBAABPPQAARjkAAD42AAA1MgAALi4AACUqAAAdJQAAFCEEAA8dCwANHRAADB0UAAsdGgAK&#10;HiIACB4qAAcfMwAGID4ABCBKAAMhVwABIWcAACF5AAAhjgAAIaQAACG6AAAh2wAAIfIAACD+AJBA&#10;AACGRQAAfUgAAHRKAABrSgAAYkkAAFhGAABOQgAART8AAD08AAA1OQAAKzQAACIvAAAZKwAAEigE&#10;AA0kCgAJIw4ABiMSAAUjGQAEJCAAAiQoAAElMQAAJTwAACVIAAAmVQAAJmUAACZ3AAAmjAAAJqIA&#10;ACa5AAAm2QAAJfIAACX+AI5FAACESQAAe00AAHNPAABqTwAAYE4AAFdLAABNSAAAREUAADxCAAAx&#10;PQAAJzkAAB41AAAVMgAADy4DAAosCgAFKw4AASoRAAAqFgAAKh4AAComAAArLwAAKzkAACtFAAAs&#10;UwAALGIAACx1AAAsigAAK6AAACu3AAAr1gAAKvIAACr/AIxJAACCTgAAelIAAHFUAABoVAAAX1MA&#10;AFZRAABMTgAAQ0sAADdHAAAtQwAAIz8AABo8AAASOAAADDYDAAYzCQAAMg0AADIQAAAxFAAAMRsA&#10;ADEjAAAxLAAAMjcAADJDAAAyUAAAMmAAADJyAAAyhwAAMZ4AADG1AAAw1AAAMPIAAC//AIlPAACA&#10;VAAAeFcAAG9ZAABmWQAAXlkAAFVXAABJUwAAPk8AADJMAAAoSAAAHkUAABVCAAAOQAAACD0CAAE8&#10;CAAAOwwAADoPAAA5EgAAORgAADkgAAA5KQAAOTQAADlAAAA5TgAAOV0AADlvAAA4hQAAOJwAADez&#10;AAA30gAANvIAADX/AIdVAAB/WgAAdl0AAG1fAABlXwAAXV8AAFJcAABEWAAAOFUAAC1SAAAiTwAA&#10;GEwAABBKAAAKSAAAA0YBAABFBgAARAoAAEMNAABCEAAAQRUAAEEdAABBJgAAQTEAAEE9AABBSgAA&#10;QVoAAEFsAABAgQAAP5kAAD+xAAA+0AAAPfIAADz/AIRcAAB8YAAAc2MAAGxlAABkZgAAWWQAAEth&#10;AAA+XgAAMlsAACZZAAAcVgAAElQAAAxSAAAEUQAAAE8AAABOAwAATQgAAEwMAABLDgAASxIAAEoZ&#10;AABKIgAASiwAAEo5AABKRwAASlYAAEloAABJfgAASJYAAEevAABGzQAARfEAAET/AIFjAAB5ZwAA&#10;cmoAAGtsAABgawAAUmkAAERmAAA3ZAAAKmIAAB9gAAAVXgAADV0AAAZbAAAAWgAAAFkAAABYAAAA&#10;VwQAAFYIAABWDAAAVRAAAFQUAABUHQAAVCcAAFQ0AABUQgAAU1IAAFNkAABSeQAAUpIAAFGrAABQ&#10;ygAAT+8AAE7/AH5qAAB3bgAAcHEAAGZxAABYcAAASm8AADxtAAAvbAAAImoAABdpAAAOZwAABmYA&#10;AABlAAAAZQAAAGUAAABjAAAAYgAAAGIEAABhCAAAYQ0AAGAQAABgFwAAYCEAAF8uAABfPAAAX00A&#10;AF5eAABedAAAXY0AAFynAABbxQAAWu0AAFn/AHtyAAB1dgAAa3cAAF12AABPdgAAQXUAADN1AAAm&#10;dAAAGXMAABByAAAHcQAAAHEAAABxAAAAcQAAAHEAAABvAAAAbwAAAG4AAABuAgAAbggAAG0MAABt&#10;EQAAbRoAAG0mAABsNQAAbEYAAGtYAABrbQAAaoYAAGmhAABovgAAZ+gAAGb+AHl6AABwfAAAYXwA&#10;AFN9AABEfQAANn4AACh+AAAbfQAAEH0AAAd9AAAAfQAAAH0AAAB+AAAAfwAAAH4AAAB9AAAAfQAA&#10;AHwAAAB8AAAAfAAAAHwGAAB8DAAAfBIAAHwdAAB8LAAAfDwAAHxPAAB7ZQAAe34AAHqaAAB5tgAA&#10;eN8AAHf6AHOAAABlgQAAVoMAAEiEAAA5hgAAK4cAAB2HAAARhwAAB4gAAACIAAAAiQAAAIoAAACM&#10;AAAAjQAAAI0AAACMAAAAjAAAAIwAAACMAAAAjAAAAI0AAACNBAAAjgwAAI4TAACPIQAAjjIAAI5G&#10;AACOWwAAjXQAAI2QAACMrQAAi84AAIrzAGiGAABaiAAAS4sAADyNAAAtjwAAHpAAABGRAAAHkgAA&#10;AJMAAACVAAAAlwAAAJkAAACbAAAAnAAAAJsAAACbAAAAnAAAAJwAAACdAAAAngAAAJ4AAACfAAAA&#10;oQMAAKIMAACiFgAAoyYAAKM6AACjTwAAo2gAAKKGAACiogAAosAAAKHoAFyNAABNkAAAP5MAADCW&#10;AAAhmQAAEpoAAAebAAAAnQAAAKAAAACiAAAApAAAAKgAAACqAAAAqwAAAKoAAACrAAAArAAAAK0A&#10;AACuAAAArwAAALEAAACyAAAAtAAAALcBAAC5DQAAuRoAALotAAC6QwAAulsAALp3AAC7lAAAu7EA&#10;ALnSAFCVAABBmAAAMpwAACOgAAATogAACKQAAACnAAAAqgAAAKwAAACvAAAAsgAAALcAAAC5AAAA&#10;uwAAALoAAAC8AAAAvQAAAL8AAADAAAAAwgAAAMQAAADGAAAAyQAAAM0AAADSAQAA1A8AANUfAADX&#10;NQAA2E0AANhpAADXhgAA16MAANa9AP8AAAD/AAAA/wAAAP8AAAD/AAMA/wANAP8AFQD/ACAA/AAr&#10;APgANQD0AD8A8ABHAO4ATgDrAFQA6QBaAOcAXwDlAGQA4wBqAOEAcADfAHYA3QB+ANsAhwDYAJEA&#10;0wCdAM8AqwDNAL0AywDgAMkA+wDHAP8AvQD/ALEA/wCpAP8AowD/AP8AAAD/AAAA/wAAAP8AAAD8&#10;AAAA9gALAPEAEQDtABsA6QAlAOQAMADfADkA2gBBANUASADRAE4AzwBUAM0AWQDLAF4AyQBjAMcA&#10;aQDFAG8AwwB3AMAAfwC+AIoAuwCVALgAowC2ALQAtADNALIA8gCwAP8ArAD/AKMA/wCcAP8AlwD/&#10;AP8AAAD/AAAA+gAAAPEAAADoAAAA4AAGANkADgDSABYAzgAfAMgAKQDEADIAwAA6AL0AQQC6AEgA&#10;uABNALYAUwC0AFgAsgBdALAAYgCuAGkArABvAKoAeACoAIIApgCOAKQAmwChAKsAnwDAAJ0A5gCb&#10;AP8AmgD/AJQA/wCOAP8AigD/AP8AAAD2AAAA6AAAANwAAADOAAAAxgABAL8ACwC6ABEAtgAaALIA&#10;IgCuACsAqgA0AKgAOwClAEEAowBHAKEATACfAFEAngBWAJwAXACaAGIAmQBoAJcAcACVAHoAkgCG&#10;AJAAkwCNAKIAiwC1AIkA0wCHAPcAhgD/AIQA/wB/AP8AfAD/APIAAADjAAAA0gAAAMUAAAC6AAAA&#10;sQAAAKsABwClAA4AoQAUAJ4AHACaACUAlwAtAJQANACSADoAkABAAI4ARQCNAEoAiwBQAIkAVQCI&#10;AFsAhgBhAIQAaQCCAHIAfwB9AH0AiwB7AJoAeACrAHYAxAB0AOsAcwD/AHMA/wBwAP8AbgD/AN8A&#10;AADMAAAAvwAAALQAAACrAAAAoQAAAJoAAgCUAAsAkAAQAIwAFwCIAB4AhQAmAIMALQCBADMAfwA5&#10;AH0APwB7AEQAeQBJAHgATgB2AFQAdABaAHMAYgBwAGsAbgB1AGwAgwBqAJIAaACjAGYAuABkAN4A&#10;YwD7AGIA/wBiAP8AYAD/AMwAAAC8AAAArwAAAKUAAACdAAAAlAAAAIwAAACGAAcAgQANAHwAEgB4&#10;ABkAdQAfAHMAJgBxAC0AbwAyAG0AOABrAD0AagBCAGgASABnAE4AZQBUAGMAWwBhAGQAXwBuAF0A&#10;ewBbAIoAWQCbAFcArwBWAMsAVQDyAFQA/wBUAP8AVAD/AL4AAACwAAAApAAAAJkAAACQAAAAiAAA&#10;AIEAAAB5AAIAcwAKAG8ADwBrABQAZwAaAGUAIABjACYAYQAsAF8AMgBeADcAXAA8AFsAQgBZAEcA&#10;VwBOAFYAVQBUAF4AUgBoAFAAdABOAIMATACVAEoAqABJAMAASADoAEcA/wBHAP8ARwD/ALQJAACm&#10;CwAAmwwAAJAKAACGBQAAfgAAAHYAAABvAAAAaAAFAGMADABfABAAWwAVAFgAGgBWACEAVAAmAFMA&#10;LABRADEAUAA2AE4APABNAEIASwBIAEkAUABIAFgARgBiAEQAbgBCAH0AQACOAD8AogA9ALgAPQDd&#10;ADwA+AA8AP8APAD/AKwQAACfEgAAlBIAAIkRAAB/DwAAdgwAAG4FAABmAAAAYAABAFkACABVAA0A&#10;UQARAE4AFgBLABsASQAhAEgAJgBGACsARQAxAEMANgBCADwAQABDAD4ASwA9AFMAOwBdADkAaQA3&#10;AHgANgCJADQAnAAzALEAMgDOADIA8QAxAP8AMQD/AKYWAACaGQAAjhoAAIQaAAB6FgAAcBIAAGgO&#10;AABfCgAAWAMAAFEABABMAAoASAAOAEQAEgBBABYAPwAbAD0AIQA8ACYAOgAsADkAMQA3ADcANgA+&#10;ADQARgAzAE8AMQBZAC8AZQAuAHMALACFACsAmAAqAK0AKQDGACgA6gAoAP4AKAD/AKEcAACVIAAA&#10;iiEAAH8hAAB1HwAAbBoAAGMWAABaEQAAUg0AAEsHAABEAAYAQAALADwADwA4ABIANgAXADQAHAAz&#10;ACEAMQAnADAALAAuADMALQA6ACsAQgAqAEsAKABVACYAYQAlAHAAJACBACIAlQAhAKkAIADBACAA&#10;5AAfAPkAHwD/AJ0iAACRJgAAhigAAHwnAAByJQAAaSIAAF8dAABXGAAAThMAAEYOAAA/CwAAOAUH&#10;ADQADAAxABAALgATACwAGAAqAB0AKQAiACcAKAAmAC4AJAA2ACMAPgAiAEcAIABSAB8AXgAdAG0A&#10;HAB+ABoAkgAZAKcAGAC9ABcA3wAXAfUAFwL/AJonAACOKwAAhC0AAHktAABwKwAAZigAAF0kAABU&#10;HwAASxoAAEMUAAA7EAAANA0CAC0JCQApBQ0AJgMQACQBEwAiAhkAIQIeACACJAAeAyoAHQMyABsE&#10;OgAaBUQAGQVPABcGXAAWBmoAFAd8ABMHkAASB6UAEQe7ABAH2wAQCPIAEAn/AJcrAACMLwAAgTEA&#10;AHcyAABuMQAAZC4AAFsqAABRJQAASSAAAEAbAAA4FgAAMRIAACkOBAAjDAkAHwkNAB0HEAAbBxUA&#10;GQgaABgIIAAXCScAFgkuABUKNwATCkEAEgtNABELWgAQC2kADgx7AA4MkAANDKUADA27AAsN2QAL&#10;DfEADA3/AJUvAACKMwAAfzYAAHY2AABsNQAAYzMAAFkvAABQKwAARyYAAD4hAAA2HQAALhgAACcT&#10;AAAgEAUAGQ4KABUMDgAUDBEAEwwWABIMHAARDSMAEA0rAA8NNAAODj8ADQ5KAAwPWAALD2cAChB5&#10;AAgQjQAHEKIABhC4AAUQ1AAFEO8ABhD/AJIzAACINwAAfjoAAHQ7AABrOgAAYTgAAFg1AABOMAAA&#10;RSwAAD0nAAA1IwAALR8AACYaAAAeFgEAFxMGABEQCwAODg4ADg8TAA0QGQANECAADBAoAAsRMgAK&#10;ETwACBJIAAcSVQAGE2UABBN2AAMTiwABFKAAABO2AAAT0QAAE+4AABP7AJA2AACGOwAAfD4AAHM/&#10;AABqPwAAYD0AAFc5AABNNgAARDEAADwuAAA0KgAALCYAACUiAAAeHgAAFhoCABAVCQAMEw4AChMS&#10;AAkUFwAIFB8ABxUmAAYVLwAEFjoAAxZGAAEXUwAAF2IAABh0AAAYiQAAGJ8AABi1AAAX0AAAF+0A&#10;ABf7AI46AACEPwAAe0IAAHJDAABoQwAAX0IAAFY/AABMOwAAQzcAADs0AAAzMAAALCwAACQpAAAb&#10;JAAAEx8CAA0bCQAJGQ0ABhkRAAQZFgACGR0AARokAAAaLQAAGzgAABtEAAAcUQAAHGAAAB1yAAAd&#10;hwAAHJ0AAByzAAAczgAAG+0AABv8AIw+AACCQwAAeUYAAHBIAABoSAAAXkYAAFVEAABLQAAAQz0A&#10;ADs6AAAzNwAAKjIAACAtAAAXKQAAECUCAAsiCQAFIA0AAR8QAAAfFAAAHxsAACAiAAAgKwAAITYA&#10;ACFBAAAhTwAAIV4AACJwAAAihQAAIZsAACGyAAAhzQAAIO0AAB/8AIpDAACASAAAeEsAAG9MAABm&#10;TQAAXUsAAFRJAABKRgAAQkMAADpAAAAvOwAAJTcAABwzAAATLwAADSwCAAcpCAABJwwAACYOAAAl&#10;EgAAJhkAACYhAAAmKQAAJjMAACc/AAAnTQAAJ1wAACdtAAAnggAAJ5kAACawAAAlzAAAJe4AACT9&#10;AIhIAAB/TAAAdlAAAG5RAABlUgAAXFEAAFNPAABKTAAAQUkAADVEAAArQAAAITwAABc5AAAQNgAA&#10;CjIBAAMwBwAALwsAAC4OAAAtEQAALRYAAC0eAAAtJwAALTEAAC09AAAtSgAALVkAAC1rAAAtgAAA&#10;LJcAACyvAAArywAAKu4AACr+AIVNAAB9UgAAdVUAAGxXAABjVwAAW1YAAFNVAABHUQAAO00AADBJ&#10;AAAlRgAAHEMAABM/AAANPQAABjoAAAA4BQAANwkAADYNAAA1DwAANBQAADQbAAA0JAAANC4AADQ6&#10;AAA0RwAANFcAADRoAAA0fQAAM5UAADKtAAAxygAAMe4AADD/AINTAAB7WAAAc1sAAGpdAABiXQAA&#10;W10AAE9aAABCVgAANlIAACpPAAAgTAAAFkkAAA5HAAAIRAAAAEIAAABBAwAAPwcAAD4LAAA9DgAA&#10;PREAADwYAAA8IQAAPCsAADw3AAA8RAAAPFMAADxlAAA7egAAOpIAADqrAAA5yAAAOO0AADf/AIFa&#10;AAB5XgAAcWEAAGljAABiZAAAV2IAAEleAAA8WwAAL1gAACRVAAAZUwAAEFEAAApPAAABTQAAAEwA&#10;AABKAAAASQQAAEgIAABHDAAARg8AAEYUAABFHAAARScAAEUzAABFQAAARVAAAERhAABEdgAAQ48A&#10;AEKoAABBxgAAQOwAAD//AH5hAAB2ZQAAb2gAAGhqAABdaQAAT2YAAEJkAAA0YQAAKF8AAB1dAAAS&#10;WwAAC1kAAAJYAAAAVgAAAFYAAABUAAAAUwAAAFIEAABRCQAAUA0AAFAQAABPGAAATyIAAE8uAABP&#10;PAAAT0sAAE5dAABOcgAATYsAAEylAABLwgAASeoAAEj/AHtpAAB0bAAAbm8AAGRvAABVbQAAR2wA&#10;ADlqAAAsaQAAIGcAABRlAAANZAAAA2IAAABiAAAAYQAAAGAAAABfAAAAXgAAAF0AAABcBAAAXAkA&#10;AFsNAABbEgAAWxwAAFooAABaNgAAWkYAAFlYAABZbQAAWIUAAFegAABWvQAAVegAAFP+AHlwAABz&#10;dAAAaXUAAFt0AABMcwAAPnMAADByAAAjcQAAFm8AAA1uAAAEbQAAAG0AAABtAAAAbQAAAGwAAABr&#10;AAAAagAAAGkAAABpAAAAaQMAAGgJAABoDgAAaBUAAGchAABnLwAAZz8AAGZSAABmZgAAZX8AAGSa&#10;AABjtwAAYuEAAGH8AHd4AABtegAAX3oAAFB6AABCegAAM3sAACV7AAAYegAADnkAAAR5AAAAeQAA&#10;AHkAAAB6AAAAegAAAHoAAAB4AAAAeAAAAHcAAAB3AAAAdwAAAHcBAAB3CAAAdw4AAHcYAAB3JgAA&#10;djYAAHZJAAB1XwAAdXcAAHSTAABzrwAActMAAHH3AHF+AABjfwAAVIAAAEWCAAA2gwAAKIQAABqE&#10;AAAOgwAABIQAAACEAAAAhQAAAIYAAACIAAAAiQAAAIgAAACHAAAAhwAAAIcAAACHAAAAhwAAAIgA&#10;AACIAAAAiAcAAIkQAACJHAAAiSwAAIg/AACIVQAAiG0AAIeJAACGpwAAhccAAITvAGaEAABXhgAA&#10;SIgAADmKAAAqjAAAG40AAA+NAAAEjgAAAJAAAACRAAAAkwAAAJUAAACXAAAAmAAAAJYAAACXAAAA&#10;lwAAAJcAAACYAAAAmAAAAJkAAACaAAAAmwAAAJ0HAACdEQAAnSEAAJ0zAACdSQAAnGIAAJx/AACc&#10;nAAAnLkAAJviAFqLAABLjgAAPJEAAC2TAAAelQAAEJYAAASYAAAAmgAAAJwAAACeAAAAoQAAAKQA&#10;AACmAAAApwAAAKYAAACnAAAApwAAAKgAAACpAAAAqgAAAKwAAACtAAAArwAAALEAAACzCQAAsxUA&#10;ALQnAAC0PQAAtVUAALVwAAC0jgAAtKwAALTMAE2SAAA/lgAAL5oAACCdAAARnwAABaEAAACjAAAA&#10;pgAAAKkAAACsAAAArwAAALMAAAC1AAAAtwAAALYAAAC3AAAAuAAAALoAAAC7AAAAvQAAAL8AAADB&#10;AAAAxAAAAMcAAADLAAAAzQwAAM4aAADPLwAAz0gAANBiAADQgAAA0J0AANC4AAAAAAAAAAAAAAAA&#10;AAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFC&#10;REVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqL&#10;jI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU&#10;1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////&#10;//////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0f&#10;ICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZn&#10;aWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+w&#10;sbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5&#10;+vv8/v//////////////////////////////////////////////////////AAAAAAAAAAAAAAAA&#10;AAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJE&#10;RUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouM&#10;jo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV&#10;1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////&#10;/////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJico&#10;KSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2Bh&#10;YmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJma&#10;m5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT&#10;1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMBIQAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgICQoLDA0ODxAREhMU&#10;FRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpL&#10;TE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOE&#10;hYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2usLGys7S1tre4ubq7vL2+&#10;v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8fLz9PX29/j5&#10;+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwd&#10;Hh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJT&#10;VVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DB&#10;wsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs&#10;7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwM&#10;DQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIy&#10;MzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKV&#10;l5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna&#10;29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8&#10;/f3+/v//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////igfBJQ0NfUFJP&#10;RklMRQAJCf//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////9P//////////////////////&#10;///////////////////r0f/////////////////////////////////////////36f7/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////hzdf//////////////////////////////////////92vlrf0////////////&#10;/////////////////////////8WMaKfn/////////////////////////////////////8yciaTn&#10;//////////////////////////////////////rOu8b1////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////cxb31////////////////&#10;/////////////////////7+TeoXF////////////////////////////////////25BbPWWo9v//&#10;///////////////////////////////+vHU0AFSb6//////////////////////////////////T&#10;lH5JLE6a7P///////////////////////////////9jUyrN+ZW2l+f//////////////////////&#10;//////////////TFrq/J////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////w1sbs////////////////////////////////////5ruRdGOr9///////&#10;//////////////////////////bEmnNFJjR9zP///////////////////////////////7WAVTAK&#10;ABlgsv//////////////////////////////z3Q1CwAAAApSp///////////////////////////&#10;////ljQAAAAAAABPp//////////////////////////////2aR0AAAkMBglSsf//////////////&#10;///////////////LOw4TNUxbTUxew/////////////////////////////+pYDZghp+2rKm42f//&#10;///////////////////////////gl42+5f//////////////////////////////////////7fn/&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////+vZyrzH////////////&#10;///////////////////////PmoFtWkaI6v///////////////////////////////8R8PiYQAABU&#10;sP//////////////////////////////4IM8AAAAAAAuh+3/////////////////////////////&#10;rFMQAAAAAAAXbdb////////////////////////////7gDEAAAAAAAAJYcz/////////////////&#10;///////////SWgIAAAAAAAAAXcz///////////////////////////+oNQAAAAAAAAAAXNP/////&#10;//////////////////////99DQAAAAAAAAAAVNb//////////////////////////+59RQAAAAAA&#10;AAAARNT///////////////////////////yqZC8CAAAEIjdJWM7/////////////////////////&#10;///ppGtBKD9jf5Wnutr//////////////////////////////9WyrLLM5Pr/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////+W7l3diyP/////////////////////////////////bnmc2CgACjP//&#10;/////////////////////////////8h/PwUAAAAAXs//////////////////////////////2YE5&#10;AAAAAAAAPKr/////////////////////////////nkwAAAAAAAAAI5D/////////////////////&#10;///////cbxoAAAAAAAAAEH35//////////////////////////+vSAAAAAAAAAAAAG/u////////&#10;//////////////////+EEwAAAAAAAAAAAGTm/////////////////////////+xRAAAAAAAAAAAA&#10;AFfe/////////////////////////7gVAAAAAAAAAAAAAEjW/////////////////////////3QU&#10;AAAAAAAAAAAAADjP////////////////////////+aJaEwAAAAAAAAAAACPF////////////////&#10;/////////9+bXCwAAAAAAAAAAA26///////////////////////////vsX1VOSIRBwECESKy////&#10;///////////////////////////fv6WZmJqgrL3a////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////jvp2AfPv/////&#10;///////////////////////////yt4RXMA4AHaz//////////////////////////////9KKTBUA&#10;AAAAAHLz////////////////////////////1n82AAAAAAAAAEvJ////////////////////////&#10;///6kT4AAAAAAAAAAC+r///////////////////////////AWgAAAAAAAAAAABqV////////////&#10;//////////////+NJAAAAAAAAAAAAAiE/////////////////////////+deAAAAAAAAAAAAAAB3&#10;/////////////////////////7QlAAAAAAAAAAAAAABq/////////////////////////30AAAAA&#10;AAAAAAAAAABb9P///////////////////////SsAAAAAAAAAAAAAAABM6///////////////////&#10;////pQAAAAAAAAAAAAAAAAA84f//////////////////////MAwAAAAAAAAAAAAAAAAt2f//////&#10;//////////////+ZimEnAAAAAAAAAAAAAAAn1///////////////////////7b6JVScAAAAAAAAA&#10;AAAl3P/////////////////////////+yp12XUo8Mi0sMDlH3v//////////////////////////&#10;/////ebd1tLQ09nk////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////+/Uu9b/////////////////////////////////57iPaksv&#10;FW///////////////////////////////+ShZzQHAAAAADzJ////////////////////////////&#10;1oI7AAAAAAAAABKX///////////////////////////thTEAAAAAAAAAAABv////////////////&#10;//////////+mQgAAAAAAAAAAAABQ4f///////////////////////+xpAAAAAAAAAAAAAAA3yf//&#10;/////////////////////7MvAAAAAAAAAAAAAAAitv///////////////////////3kAAAAAAAAA&#10;AAAAAAAQp///////////////////////8jQAAAAAAAAAAAAAAAAAmf//////////////////////&#10;qQAAAAAAAAAAAAAAAAAAjP//////////////////////RgAAAAAAAAAAAAAAAAAAf///////////&#10;///////////fAAAAAAAAAAAAAAAAAAAAdP////////////////////+XAAAAAAAAAAAAAAAAAAAA&#10;av/////////////////////OAAAAAAAAAAAAAAAAAAAAY///////////////////////KSIBAAAA&#10;AAAAAAAAAAAAYf//////////////////////uaOAVzcXAAAAAAAAAAAAaP//////////////////&#10;////////+tOulIZ8dXFwcneBlP//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////bup2CaWnT///////////////////////////////I&#10;k2U9GQAAAB2e////////////////////////////245MEwAAAAAAAABu////////////////////&#10;///////bfCwAAAAAAAAAAABF1/////////////////////////+LKgAAAAAAAAAAAAAitP//////&#10;/////////////////8JEAAAAAAAAAAAAAAADl////////////////////////30BAAAAAAAAAAAA&#10;AAAAf///////////////////////5zYAAAAAAAAAAAAAAAAAav//////////////////////nQAA&#10;AAAAAAAAAAAAAAAAWP//////////////////////RgAAAAAAAAAAAAAAAAAAR/j/////////////&#10;///////pAAAAAAAAAAAAAAAAAAAANen///////////////////+WAAAAAAAAAAAAAAAAAAAAJdv/&#10;//////////////////+8AAAAAAAAAAAAAAAAAAAAGM7////////////////////rAAAAAAAAAAAA&#10;AAAAAAAAD8L/////////////////////AAAAAAAAAAAAAAAAAAAACrn/////////////////////&#10;JwAAAAAAAAAAAAAAAAAACrX/////////////////////cAAAAAAAAAAAAAAAAAAADbn/////////&#10;////////////4JyMcFVCMyYbFA8NDhIaJr/////////////////////////////55NjSzszLzM/W&#10;4Pz/////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///r07zj////////////////////////////////0qmFZUgsEgGF////////////////////////&#10;////8atxPA8AAAAAAABP4P/////////////////////////VfzUAAAAAAAAAAAAfsv//////////&#10;/////////////+N1HQAAAAAAAAAAAAAAif///////////////////////5AjAAAAAAAAAAAAAAAA&#10;Z///////////////////////1UMAAAAAAAAAAAAAAAAASPb/////////////////////igAAAAAA&#10;AAAAAAAAAAAALt3/////////////////////OAAAAAAAAAAAAAAAAAAAF8j/////////////////&#10;//++AAAAAAAAAAAAAAAAAAAABLb///////////////////+cAAAAAAAAAAAAAAAAAAAAAKX/////&#10;//////////////+6AAAAAAAAAAAAAAAAAAAAAJP////////////////////cAAAAAAAAAAAAAAAA&#10;AAAAAIL/////////////////////AAAAAAAAAAAAAAAAAAAAAHT/////////////////////EwAA&#10;AAAAAAAAAAAAAAAAAGj/////////////////////QgAAAAAAAAAAAAAAAAAAAGD/////////////&#10;////////egAAAAAAAAAAAAAAAAAAAF3/////////////////////0QAAAAAAAAAAAAAAAAAAAGH/&#10;/////////////////////yQAAAAAAAAAAAAAAAAAAGb//////////////////////8msmYl9dnFs&#10;aWdmZ2tweoz/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////ixaqReWF3/////////////////////////////92md1AsDAAAAAAxxP//////////////&#10;///////////gkk4TAAAAAAAAAAAAj////////////////////////9JwHQAAAAAAAAAAAAAAYP//&#10;////////////////////7m8PAAAAAAAAAAAAAAAAN+L/////////////////////lhwAAAAAAAAA&#10;AAAAAAAAFMD/////////////////////QAAAAAAAAAAAAAAAAAAAAKP///////////////////+u&#10;AAAAAAAAAAAAAAAAAAAAAIn///////////////////+eAAAAAAAAAAAAAAAAAAAAAHL/////////&#10;//////////+8AAAAAAAAAAAAAAAAAAAAAF/////////////////////aAAAAAAAAAAAAAAAAAAAA&#10;AE3////////////////////6AAAAAAAAAAAAAAAAAAAAADv/////////////////////DgAAAAAA&#10;AAAAAAAAAAAAACr5////////////////////MwAAAAAAAAAAAAAAAAAAABvp////////////////&#10;////XgAAAAAAAAAAAAAAAAAAAA/b////////////////////jwAAAAAAAAAAAAAAAAAAAAbQ////&#10;////////////////0AAAAAAAAAAAAAAAAAAAAADK/////////////////////ysAAAAAAAAAAAAA&#10;AAAAAADI/////////////////////4AAAAAAAAAAAAAAAAAAAADL//////////////////////cW&#10;AQUFAwEAAAAAAAEGDRjL///////////////////////86+HYz8zNz9DS1Nfc4ur/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////8drG////////////////////&#10;///////////xxqOEaE0yGAAVq///////////////////////////uXxGGAAAAAAAAAAAcf//////&#10;/////////////////9d8LwAAAAAAAAAAAAAAO+P/////////////////////32QJAAAAAAAAAAAA&#10;AAAADLX/////////////////////dAMAAAAAAAAAAAAAAAAAAI3////////////////////FFQAA&#10;AAAAAAAAAAAAAAAAAGr///////////////////+ZAAAAAAAAAAAAAAAAAAAAAEv/////////////&#10;//////+2AAAAAAAAAAAAAAAAAAAAADD9///////////////////XAAAAAAAAAAAAAAAAAAAAABnn&#10;///////////////////2AAAAAAAAAAAAAAAAAAAAAAXT////////////////////DgAAAAAAAAAA&#10;AAAAAAAAAADB////////////////////LwAAAAAAAAAAAAAAAAAAAACv////////////////////&#10;UgAAAAAAAAAAAAAAAAAAAACe////////////////////eQAAAAAAAAAAAAAAAAAAAACO////////&#10;////////////pQAAAAAAAAAAAAAAAAAAAACA////////////////////2AAAAAAAAAAAAAAAAAAA&#10;AAB0/////////////////////zYAAAAAAAAAAAAAAAAAAABt/////////////////////3wAAAAA&#10;AAAAAAAAAAAAAABp/////////////////////9cNAAAAAAAAAAAAAAAAAABo////////////////&#10;//////9wAAAAAAAAAAAAAAAAAABh////////////////////////UDxGTlRZXWFkaGxwdn6J////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////v1buji3Nalf//////////&#10;////////////////+L+OZEEhBQAAAAAAUvz///////////////////////edVhgAAAAAAAAAAAAA&#10;F8H/////////////////////5WwWAAAAAAAAAAAAAAAAAI3/////////////////////YwAAAAAA&#10;AAAAAAAAAAAAAF7///////////////////+dAAAAAAAAAAAAAAAAAAAAADX8////////////////&#10;//+hAAAAAAAAAAAAAAAAAAAAABHZ///////////////////KAAAAAAAAAAAAAAAAAAAAAAC7////&#10;///////////////uAAAAAAAAAAAAAAAAAAAAAACh////////////////////DAAAAAAAAAAAAAAA&#10;AAAAAACK////////////////////LQAAAAAAAAAAAAAAAAAAAAB2////////////////////TQAA&#10;AAAAAAAAAAAAAAAAAABk////////////////////bwAAAAAAAAAAAAAAAAAAAABS////////////&#10;////////lAAAAAAAAAAAAAAAAAAAAABA////////////////////vAAAAAAAAAAAAAAAAAAAAAAw&#10;////////////////////6g4AAAAAAAAAAAAAAAAAAAAi/////////////////////0QAAAAAAAAA&#10;AAAAAAAAAAAV/////////////////////4EAAAAAAAAAAAAAAAAAAAAL9f//////////////////&#10;/8gLAAAAAAAAAAAAAAAAAAAC7P////////////////////9eAAAAAAAAAAAAAAAAAAAA5f//////&#10;///////////////JHAAAAAAAAAAAAAAAAAAA2v//////////////////////nQEAAAAAAAAAAAAA&#10;Bw4Xxf///////////////////////9W5vMHHztXb4ebt9Pv/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////jfz//////////////////////////////sxqWIbVQ7IQcAMt7/&#10;///////////////////////XklkpAAAAAAAAAAAAAKD//////////////////////4k2AAAAAAAA&#10;AAAAAAAAAGf/////////////////////ZgAAAAAAAAAAAAAAAAAAADL2//////////////////+V&#10;AAAAAAAAAAAAAAAAAAAAAAPI//////////////////+nAAAAAAAAAAAAAAAAAAAAAACg////////&#10;///////////XAAAAAAAAAAAAAAAAAAAAAAB8////////////////////AAAAAAAAAAAAAAAAAAAA&#10;AABe////////////////////JQAAAAAAAAAAAAAAAAAAAABD////////////////////SAAAAAAA&#10;AAAAAAAAAAAAAAAs////////////////////agAAAAAAAAAAAAAAAAAAAAAY////////////////&#10;////iwAAAAAAAAAAAAAAAAAAAAAF8///////////////////rwAAAAAAAAAAAAAAAAAAAAAA4f//&#10;////////////////1QAAAAAAAAAAAAAAAAAAAAAAz////////////////////yQAAAAAAAAAAAAA&#10;AAAAAAAAvv///////////////////1QAAAAAAAAAAAAAAAAAAAAArv///////////////////4sA&#10;AAAAAAAAAAAAAAAAAAAAn////////////////////8sOAAAAAAAAAAAAAAAAAAAAkv//////////&#10;//////////9XAAAAAAAAAAAAAAAAAAAAhv////////////////////+qCgAAAAAAAAAAAAAAAAAA&#10;ef//////////////////////bQAAAAAAAAAAAAAAAAAAZv//////////////////////91UAAAAA&#10;AAAAAAAAAAAARf////////////////////////9qIys1P0pVYGp1foeRnP//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////6M+2nYNpTrn/////////////////////////7LKDXDodAgAA&#10;AAAAAHv//////////////////////8VtKQAAAAAAAAAAAAAAAED/////////////////////gxsA&#10;AAAAAAAAAAAAAAAAAAfL//////////////////+SAAAAAAAAAAAAAAAAAAAAAACY////////////&#10;//////+kAAAAAAAAAAAAAAAAAAAAAABq///////////////////dAAAAAAAAAAAAAAAAAAAAAABB&#10;////////////////////DgAAAAAAAAAAAAAAAAAAAAAd////////////////////OQAAAAAAAAAA&#10;AAAAAAAAAAAA6P//////////////////YAAAAAAAAAAAAAAAAAAAAAAAzv//////////////////&#10;hQAAAAAAAAAAAAAAAAAAAAAAt///////////////////qAAAAAAAAAAAAAAAAAAAAAAAo///////&#10;////////////ywAAAAAAAAAAAAAAAAAAAAAAkP//////////////////7xYAAAAAAAAAAAAAAAAA&#10;AAAAff///////////////////z4AAAAAAAAAAAAAAAAAAAAAbP///////////////////2kAAAAA&#10;AAAAAAAAAAAAAAAAWv///////////////////5kAAAAAAAAAAAAAAAAAAAAASf//////////////&#10;/////9IWAAAAAAAAAAAAAAAAAAAAOf////////////////////9YAAAAAAAAAAAAAAAAAAAAKf//&#10;//////////////////+iAAAAAAAAAAAAAAAAAAAAGf/////////////////////1VgAAAAAAAAAA&#10;AAAAAAAABP//////////////////////uy8AAAAAAAAAAAAAAAAAAPj/////////////////////&#10;/6spAAAAAAAAAAAAAAAAAM/////////////////////////JRwAAAAAHEyAuPlJohO3/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////0&#10;1cn////////////////////////////60rCSd11CKAwAAEr////////////////////////FfUUX&#10;AAAAAAAAAAAAABHY////////////////////xFAAAAAAAAAAAAAAAAAAAACf////////////////&#10;//+iDAAAAAAAAAAAAAAAAAAAAABo//////////////////+UAAAAAAAAAAAAAAAAAAAAAAA2////&#10;///////////////aAAAAAAAAAAAAAAAAAAAAAAAH7P//////////////////FQAAAAAAAAAAAAAA&#10;AAAAAAAAxP//////////////////SAAAAAAAAAAAAAAAAAAAAAAAov//////////////////dQAA&#10;AAAAAAAAAAAAAAAAAAAAg///////////////////nQAAAAAAAAAAAAAAAAAAAAAAaf//////////&#10;////////wwAAAAAAAAAAAAAAAAAAAAAAUv//////////////////5w8AAAAAAAAAAAAAAAAAAAAA&#10;Pv///////////////////zMAAAAAAAAAAAAAAAAAAAAAK////////////////////1gAAAAAAAAA&#10;AAAAAAAAAAAAGP///////////////////4EAAAAAAAAAAAAAAAAAAAAABf//////////////////&#10;/6wAAAAAAAAAAAAAAAAAAAAAAP///////////////////94iAAAAAAAAAAAAAAAAAAAAAPL/////&#10;//////////////9cAAAAAAAAAAAAAAAAAAAAAN////////////////////+fAAAAAAAAAAAAAAAA&#10;AAAAAMz////////////////////oSgAAAAAAAAAAAAAAAAAAALf/////////////////////oBYA&#10;AAAAAAAAAAAAAAAAAJz//////////////////////3oCAAAAAAAAAAAAAAAAAHf/////////////&#10;//////////96CwAAAAAAAAAAAAAABUz/////////////////////////oldodICNnKu80Of/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////7eP//////////////////////////9Kjelg6KSMcFg4GAACf////////////////////&#10;/6xSDgAAAAAAAAAAAAAAAABp///////////////////kQwAAAAAAAAAAAAAAAAAAAAA0////////&#10;//////////95AAAAAAAAAAAAAAAAAAAAAAAA4//////////////////NAAAAAAAAAAAAAAAAAAAA&#10;AAAAsv//////////////////EwAAAAAAAAAAAAAAAAAAAAAAhf//////////////////TwAAAAAA&#10;AAAAAAAAAAAAAAAAXf//////////////////gwAAAAAAAAAAAAAAAAAAAAAAOv//////////////&#10;////sgAAAAAAAAAAAAAAAAAAAAAAHP//////////////////2wMAAAAAAAAAAAAAAAAAAAAAAv//&#10;/////////////////yoAAAAAAAAAAAAAAAAAAAAAAPv//////////////////08AAAAAAAAAAAAA&#10;AAAAAAAAAOf//////////////////3QAAAAAAAAAAAAAAAAAAAAAANT//////////////////5sA&#10;AAAAAAAAAAAAAAAAAAAAAMD//////////////////8QHAAAAAAAAAAAAAAAAAAAAAK3/////////&#10;//////////AzAAAAAAAAAAAAAAAAAAAAAJr///////////////////9nAAAAAAAAAAAAAAAAAAAA&#10;AIb///////////////////+jAAAAAAAAAAAAAAAAAAAAAHL////////////////////jRAAAAAAA&#10;AAAAAAAAAAAAAFz/////////////////////kQYAAAAAAAAAAAAAAAAAAEH/////////////////&#10;////618AAAAAAAAAAAAAAAAAAB3//////////////////////8pLAAAAAAAAAAAAAAAAAAD/////&#10;///////////////////LVwAADBgkMT9OYHSLp8f//////////////////////////9fn8v//////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////+vUzcfCvrq3s7Ctqail////////////&#10;////////3X5TPzAjGREJAgAAAAAAAAAA2/////////////////92AAAAAAAAAAAAAAAAAAAAAAAA&#10;p/////////////////+6AAAAAAAAAAAAAAAAAAAAAAAAdf//////////////////BwAAAAAAAAAA&#10;AAAAAAAAAAAARv//////////////////TgAAAAAAAAAAAAAAAAAAAAAAGv//////////////////&#10;jAAAAAAAAAAAAAAAAAAAAAAAAP3/////////////////wQAAAAAAAAAAAAAAAAAAAAAAANv/////&#10;////////////8RkAAAAAAAAAAAAAAAAAAAAAAL7//////////////////0QAAAAAAAAAAAAAAAAA&#10;AAAAAKT//////////////////2sAAAAAAAAAAAAAAAAAAAAAAI3//////////////////5EAAAAA&#10;AAAAAAAAAAAAAAAAAHn//////////////////7cAAAAAAAAAAAAAAAAAAAAAAGb/////////////&#10;/////94hAAAAAAAAAAAAAAAAAAAAAFP///////////////////9KAAAAAAAAAAAAAAAAAAAAAD//&#10;//////////////////93AAAAAAAAAAAAAAAAAAAAACv///////////////////+sCgAAAAAAAAAA&#10;AAAAAAAAABb////////////////////nRQAAAAAAAAAAAAAAAAAAAAD/////////////////////&#10;igAAAAAAAAAAAAAAAAAAAAD/////////////////////1k0AAAAAAAAAAAAAAAAAAAD9////////&#10;/////////////6cuAAAAAAAAAAAAAAAAAADV//////////////////////+YKgAAAAAAAAAABhgt&#10;RWDg////////////////////////qGN0gY+cq7vN4vr/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////+fLt6mdlY6JhIB8eHRwbGhlkP////////////////+8akgtGQoAAAAAAAAA&#10;AAAAAAAAMf//////////////////AAAAAAAAAAAAAAAAAAAAAAAAA///////////////////QgAA&#10;AAAAAAAAAAAAAAAAAAAAANz/////////////////jgAAAAAAAAAAAAAAAAAAAAAAALL/////////&#10;////////zgAAAAAAAAAAAAAAAAAAAAAAAI3//////////////////ykAAAAAAAAAAAAAAAAAAAAA&#10;AGv//////////////////1oAAAAAAAAAAAAAAAAAAAAAAE7//////////////////4YAAAAAAAAA&#10;AAAAAAAAAAAAADT//////////////////64AAAAAAAAAAAAAAAAAAAAAAB7/////////////////&#10;/9QXAAAAAAAAAAAAAAAAAAAAAAr///////////////////o9AAAAAAAAAAAAAAAAAAAAAAD/////&#10;//////////////9lAAAAAAAAAAAAAAAAAAAAAAD///////////////////+OAAAAAAAAAAAAAAAA&#10;AAAAAAD///////////////////+8GQAAAAAAAAAAAAAAAAAAAADv///////////////////xTgAA&#10;AAAAAAAAAAAAAAAAAADY////////////////////iwAAAAAAAAAAAAAAAAAAAAC/////////////&#10;////////zEMAAAAAAAAAAAAAAAAAAACh/////////////////////5EZAAAAAAAAAAAAAAAAAAB6&#10;//////////////////////J0CgAAAAAAAAAAAAAAABFf///////////////////////odBMfLDhF&#10;U2JyhZu00vX//////////////////////////9fo9P//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////+/fz8e7s6+vs8f//////////////////2bKZh3lt&#10;ZF1WUUtGQTw4Mi0oI8T/////////////////SyULAAAAAAAAAAAAAAAAAAAAAJL/////////////&#10;////iAAAAAAAAAAAAAAAAAAAAAAAAGb/////////////////1wAAAAAAAAAAAAAAAAAAAAAAAD3/&#10;/////////////////zMAAAAAAAAAAAAAAAAAAAAAABj//////////////////2wAAAAAAAAAAAAA&#10;AAAAAAAAAAD//////////////////50AAAAAAAAAAAAAAAAAAAAAAAD//////////////////8kM&#10;AAAAAAAAAAAAAAAAAAAAAAD2//////////////////E1AAAAAAAAAAAAAAAAAAAAAADf////////&#10;//////////9bAAAAAAAAAAAAAAAAAAAAAADL//////////////////+CAAAAAAAAAAAAAAAAAAAA&#10;AAC3//////////////////+pBgAAAAAAAAAAAAAAAAAAAACj///////////////////TLwAAAAAA&#10;AAAAAAAAAAAAAACN////////////////////XgAAAAAAAAAAAAAAAAAAAAB3////////////////&#10;////kwcAAAAAAAAAAAAAAAAAAABe////////////////////zUMAAAAAAAAAAAAAAAAAAABA////&#10;/////////////////4cQAAAAAAAAAAAAAAAAAAAc/////////////////////9heAAAAAAAAAAAA&#10;AAAAAAAA//////////////////////+/TgAAAAAADhwsPlJqhqXI////////////////////////&#10;wnyMmqe2xdbo/f//////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////7uHXz8nDvrq2sa2pp6amp67/////////////////voZtW0xANy8oIhwWEAsEAAAAABT/////&#10;////////////1wUAAAAAAAAAAAAAAAAAAAAAAAD//////////////////zQAAAAAAAAAAAAAAAAA&#10;AAAAAAD2/////////////////3YAAAAAAAAAAAAAAAAAAAAAAADS/////////////////7AAAAAA&#10;AAAAAAAAAAAAAAAAAACy/////////////////+EkAAAAAAAAAAAAAAAAAAAAAACW////////////&#10;//////9RAAAAAAAAAAAAAAAAAAAAAAB8//////////////////95AAAAAAAAAAAAAAAAAAAAAABm&#10;//////////////////+gAAAAAAAAAAAAAAAAAAAAAABR///////////////////HIwAAAAAAAAAA&#10;AAAAAAAAAAA8///////////////////uSwAAAAAAAAAAAAAAAAAAAAAn////////////////////&#10;dAAAAAAAAAAAAAAAAAAAAAAQ////////////////////oxYAAAAAAAAAAAAAAAAAAAAA////////&#10;////////////2EwAAAAAAAAAAAAAAAAAAAAA/////////////////////4gPAAAAAAAAAAAAAAAA&#10;AAAA/////////////////////8tTAAAAAAAAAAAAAAAAAAAA//////////////////////+lOAAA&#10;AAAAAAAACR00TmuM////////////////////////mTlDUV9ufY6gtcvl////////////////////&#10;/////////+v5////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////+vMuayhmZGLhoF8eHRwa2hm&#10;Zmjx/////////////////2FFMiMYDgYAAAAAAAAAAAAAAACe/////////////////34AAAAAAAAA&#10;AAAAAAAAAAAAAAB1/////////////////8MAAAAAAAAAAAAAAAAAAAAAAABS////////////////&#10;//s3AAAAAAAAAAAAAAAAAAAAAAAy//////////////////9qAAAAAAAAAAAAAAAAAAAAAAAW////&#10;//////////////+WAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+/GwAAAAAAAAAAAAAA&#10;AAAAAAAA///////////////////mQgAAAAAAAAAAAAAAAAAAAAAA////////////////////aQAA&#10;AAAAAAAAAAAAAAAAAAAA////////////////////kAIAAAAAAAAAAAAAAAAAAAAA////////////&#10;////////uSwAAAAAAAAAAAAAAAAAAAAA9P//////////////////6FwAAAAAAAAAAAAAAAAAAAAA&#10;2f///////////////////5EYAAAAAAAAAAAAAAAAAAAAvP///////////////////8pTAAAAAAAA&#10;AAAAAAAAAAAAnf////////////////////+YLgAAAAAAAAAAAAAQKUZmxP//////////////////&#10;///ufx0MGig3RldpfpWvzO7/////////////////////////56CqucjY6fz/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////99fDr5uLf&#10;29jU0tHQ0tfg/////////////////86einxxaWFbVlFMSEM+OjYyLy4x/////////////////9Il&#10;EQMAAAAAAAAAAAAAAAAAAAAA//////////////////9CAAAAAAAAAAAAAAAAAAAAAAAA////////&#10;//////////99AAAAAAAAAAAAAAAAAAAAAAAA//////////////////+wCwAAAAAAAAAAAAAAAAAA&#10;AAAA9v/////////////////dOQAAAAAAAAAAAAAAAAAAAAAA3P//////////////////YgAAAAAA&#10;AAAAAAAAAAAAAAAAxf//////////////////iQAAAAAAAAAAAAAAAAAAAAAAr///////////////&#10;////ryIAAAAAAAAAAAAAAAAAAAAAmf//////////////////1kgAAAAAAAAAAAAAAAAAAAAAgv//&#10;/////////////////3IAAAAAAAAAAAAAAAAAAAAAaf///////////////////6EoAAAAAAAAAAAA&#10;AAAAAAAATv///////////////////9NcAAAAAAAAAAAAAAAAAAAAM/////////////////////+W&#10;LgAAAAAAAAAAAAAAFTJSd//////////////////////gchMAAAEPHy9CWHCLqMjs////////////&#10;////////////ym9ufo6esMPY7///////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////54NLIwLq1sKyopaKfnZubnKCn////////////&#10;//////+CZFZLQzw2MCsnIh0YEw4JBAAA1P////////////////+SAAAAAAAAAAAAAAAAAAAAAAAA&#10;rf/////////////////MHgAAAAAAAAAAAAAAAAAAAAAAi//////////////////7UgAAAAAAAAAA&#10;AAAAAAAAAAAAbf//////////////////gAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////&#10;qRsAAAAAAAAAAAAAAAAAAAAAOv//////////////////0EIAAAAAAAAAAAAAAAAAAAAAI///////&#10;////////////9WgAAAAAAAAAAAAAAAAAAAAADP///////////////////48UAAAAAAAAAAAAAAAA&#10;AAAAAP///////////////////7g+AAAAAAAAAAAAAAAAAAAAAP///////////////////+VtAwAA&#10;AAAAAAAAAAAAAAAAAP////////////////////+fNwAAAAAAAAAAAAAAEC9QdP//////////////&#10;///////dchQAAAAABhcqQVp1lLba////////////////////////vFhEVGR1hpqvyOP/////////&#10;/////////////////////9LN4fH/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////z7+vv9////////&#10;///////////////uuaidlo+KhoJ/e3h2dHJzdXh/kP/////////////////rTzowKCEbFRALBwIA&#10;AAAAAAAAI///////////////////aQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////mwoA&#10;AAAAAAAAAAAAAAAAAAAAAP//////////////////yDkAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;////////8GMAAAAAAAAAAAAAAAAAAAAAAP///////////////////4oOAAAAAAAAAAAAAAAAAAAA&#10;AP///////////////////7A0AAAAAAAAAAAAAAAAAAAAAP///////////////////9VbAAAAAAAA&#10;AAAAAAAAAAAAAP////////////////////+FGgAAAAAAAAAAAAAAAAAAA+z/////////////////&#10;//+xSQAAAAAAAAAAAAAAGDldgf/////////////////////lex4AAAAAAAwhOFJvj7PZ////////&#10;////////////////u1gpOUlabICXsM3t/////////////////////////////7OetMXX6///////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////rv5+Hc2dbU0tDQ0NHT2eDr9///////////////////uIp+d3Fs&#10;aGRhXltZWFdXWV5lcf//////////////////vzEfFhAKBQAAAAAAAAAAAAAAAP//////////////&#10;////7VYAAAAAAAAAAAAAAAAAAAAAAOj//////////////////4IEAAAAAAAAAAAAAAAAAAAAAMz/&#10;/////////////////6svAAAAAAAAAAAAAAAAAAAAALP//////////////////9JXAAAAAAAAAAAA&#10;AAAAAAAAAJv///////////////////d8EAAAAAAAAAAAAAAAAAAAAIX///////////////////+i&#10;NwAAAAAAAAAAAAAAAAAFK5T////////////////////LYQIAAAAAAAAAAAAMLFB2ntH/////////&#10;///////////1jTAAAAAAAA0jO1d2mb7l////////////////////////w2MYKjtMX3SNp8bn////&#10;/////////////////////////6h/lqi70Of////////////////////////////////////9////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/93Oxb+8uba0s7GysrW5wMnV4////////////////////5dsZF5ZVVFPTEpIR0ZIS1BZZqH/////&#10;/////////////6cmDgcCAAAAAAAAAAAAAAAAAFb//////////////////85QAAAAAAAAAAAAAAAA&#10;AAAAADr///////////////////R5CwAAAAAAAAAAAAAAAAAAACH///////////////////+fMgAA&#10;AAAAAAAAAAAAAAAAAA7////////////////////EWAAAAAAAAAAAAAAAAAgxWoT/////////////&#10;///////pfx8AAAAAAAAAAAYnS3Gawun/////////////////////p0kAAAAAAhcvSmiKrtX8////&#10;////////////////////03UeJjhKXnWPq8vv/////////////////////////////65yhZiswtv2&#10;///////////////////////////////////f7///////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////+/sqqmo6Ggn5+ho6astMDN&#10;3ez///////////////////+KWlNPS0hGRENCQUJDR05ZaX3///////////////////+eLgYAAAAA&#10;AAAAAAAAAAAAAAD////////////////////DVgAAAAAAAAAAAAAAAAAAFUH/////////////////&#10;///nexoAAAAAAAAAAAAACTRgi7T/////////////////////nz8AAAAAAAAABCVKcZnC6///////&#10;////////////////xmYPAAAAEypEYoOnzfX/////////////////////////6441Kz5RaIGdvN7/&#10;/////////////////////////////752f5Spwdz5///////////////////////////////////S&#10;2PP/////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////by8O/v7/Hz&#10;+P3////////////////////////////4sJ+al5aWlpibn6SstsLR4e7////////////////////+&#10;jlBKR0VERERFRkdLUVpog6n/////////////////////pkEBAAAAAAAAAAAHNmOPuuH/////////&#10;////////////xmUKAAAAAAAEJ0xznMTs////////////////////////5YgvAAATKkRigqbM9P//&#10;/////////////////////////6tQNkphe5a01vr//////////////////////////////9KHfJix&#10;y+n////////////////////////////////////Uzu3/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+3l4+Pk5ujt8fn/////////////////////&#10;/////////bGUkpKVmZ2jqbK80O3//////////////////////////51TR0lNUVZgc4qv1vz/////&#10;/////////////////////7JWABo1UG2LrtL3/////////////////////////////81vPl97mbfX&#10;+f///////////////////////////////+6fg6bC4f//////////////////////////////////&#10;///jzuv/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////8AAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAP//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////AAAA/+4ADkFkb2JlAGQAAAAAAv/bAIQABgQEBAUEBgUFBgkG&#10;BQYJCwgGBggLDAoKCwoKDBAMDAwMDAwQDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAEHBwcN&#10;DA0YEBAYFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwM/8AAFAgCXQT5BAERAAIRAQMRAQQRAP/dAAQAoP/EAaIAAAAHAQEBAQEAAAAAAAAAAAQFAwIG&#10;AQAHCAkKCwEAAgIDAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAACAQMDAgQCBgcDBAIGAnMBAgMR&#10;BAAFIRIxQVEGE2EicYEUMpGhBxWxQiPBUtHhMxZi8CRygvElQzRTkqKyY3PCNUQnk6OzNhdUZHTD&#10;0uIIJoMJChgZhJRFRqS0VtNVKBry4/PE1OT0ZXWFlaW1xdXl9WZ2hpamtsbW5vY3R1dnd4eXp7fH&#10;1+f3OEhYaHiImKi4yNjo+Ck5SVlpeYmZqbnJ2en5KjpKWmp6ipqqusra6voRAAICAQIDBQUEBQYE&#10;CAMDbQEAAhEDBCESMUEFURNhIgZxgZEyobHwFMHR4SNCFVJicvEzJDRDghaSUyWiY7LCB3PSNeJE&#10;gxdUkwgJChgZJjZFGidkdFU38qOzwygp0+PzhJSktMTU5PRldYWVpbXF1eX1RlZmdoaWprbG1ub2&#10;R1dnd4eXp7fH1+f3OEhYaHiImKi4yNjo+DlJWWl5iZmpucnZ6fkqOkpaanqKmqq6ytrq+v/aAA4E&#10;AQACEQMRBAAAPwCNZgPv76IzYq7Nirs2KuzYq7Nirs6JpoLafaA13hjP3KOmdJgl+7H9V8d7RH+E&#10;ZD/tk/8Adl8wea5YoPMetTo0XKG9nUKtRVnlYsXA22xT0oYLs3KKR6tI5GHtXixHj2zLlqZTxeHL&#10;+H1R/wCJdBkxDFmEx/lNpRbgu9T8weUm8vTSpJc6cralZRsK/CWpLCrnfgQfU4j9rBHGrKR4bn6c&#10;o4uZdnwb2x13aGzvI5mAHq0WIMPhKoVJPfvhTr0rxs/DY9K/PNHM7oxPdfycsYpfLli8zmUGMEEb&#10;D4cB6YQ0y1PMilcnhO7eeSf+fI3XQbwIvpK8cgBpsKrk4jZHQcfpGY+SJid3XzG741uY5IbhhJ1r&#10;UEbjbuDgW4tkryH3ZsNPqZAUygeFMLLVriFCimqnf6MReFVjY9dqjMmGYykB5sxI2jrLUbue9t0L&#10;UrKqt71Iwn9JpZuTfYXoM67HEQi7aOwe8RX9rpOjGBGH1qcfvGHXcdMdckleI69hlIlxS35IiEHo&#10;IX6x9ZlFIwaszGlF8TXKtNOZ6SzjioOy+OYubWxB4Y7ya82oEdh9SE86/mdZ2AbTNCcXF64+OcfZ&#10;j7fD4tjtQk4yLH8XEj4VQVJyOl2BJRgiTZ/iQn5ZWLyaZdagxilvHmLXFxcycVWv7W/2sqK2nnUk&#10;gwoB8AP2sllzY4nbeTMyEefNF6v5v8t6DOI4pl1jUJn/ANJ9E/ulr/ldNvAYLMaRQMqdabk98x8Y&#10;M5gnkC0mXEWEWuo6jrnma1vr1itukq+hCmyDm3ECmB7aYyclHVTtmx1uL0iXcznGmYec9Egs44b6&#10;QfupAoc9Rv8ACa4D1GV04mnf9eQxiPRnAbMm8jadZyQuqMDSOjUp+z/Zg2zk4oAevU/I5i5qmTTD&#10;JGyw3ztpSaheSNFvEaxxt4Onv74pc05cx0OYmIdO5pxBLfKySi2+pS19aElGB9ulMEWLcoqdgTTM&#10;PWxAlt3NGpFSSHzvELfWlKgguiFvn0wTbijsPDMDIfS4+RKPMMnNbeQ1+KMA18QaYpMBX9WRxE0w&#10;hKigLAtsBXidjTxG+AJq8z7nN1pfpDscfJl+klRbI9dkU/fi8EQVOm53zB1WbiltycXNk4ikuq6h&#10;NcXJcPyiQ8VNa7gYnfz8FjXtQnJaTHvIt+nhe6aeStDN9cXdxTlxYID7kVwqaX1CfDNvCNOaBT0+&#10;30yOwgCqAWABavWuJlqzkbfCAP45tccKxpvZNraBo9CDENyl5SMqipFdvHEpXZJuQoaHxyAxAxay&#10;fSi7G0t7nR/RkEiclI+ICtan+UnGtduG+HbMvDG40URki7XRLeS3VZiJAEA5bgin45Q1JEKK4I5G&#10;lPor92Y+bs7iPFHm1TiLvqhrvyO8/rXFu49WOjiQGnI1oCR/P75S3Nu8lIXrtWh+dMsOKYj6nIhO&#10;xuiv0VqkdjTUoRzU8A6GoagBDf5J3ws8zWaSwJcUBZTxP05q9ZAAWjJuE68g6i8VzPpxJoV9RQfu&#10;OSiIMLeNabcV/VmoADp5VbxK+khOt3sgkPL6xMVG1CPVbLCqF228Rl2EkSZQFFqa8ka5JK+o9AIq&#10;D4h/UYneCsNY/wC8WjKD7dc6DAa3PJvy3w7Jt5SleHUqXhItJw0Eki7AFz8BI9my4wrkMOjCozHy&#10;aowuPc1DPspajqFxZJJBQJJA5Qux5k7ndj3wsvHdEulY/YkHEeAK1zYYp2BL+i2eJtbPfLIiuv0P&#10;dxj4Liyb1H7l45CpOK/VZXjUbGMoCwPWua/Lrxwm+bZHPeyXnzPaQ3MwlMi3onYRnqhQkj9QwVb2&#10;CC0qBuP2T1298wTruP0yDTPJ6qYzrnnm4j80m0lbinHaZN1FRvyQ9cAXiP6oAFa7FW+0vv74Mc+E&#10;bImSGW+W7qCSyeRikcYrJHdQH9zLWla0+y23fGXWnpIZ1TcyoFBO/TNjp8hli3bIzoC0Vo3maSC1&#10;s5bspELWZ2mCCgAY1HXxpmg0Zob66uWYMLgxBR4LEMuwECz5MjIEClB/OVnc6ZZ28CvHLaw3PrGm&#10;xkuCNx9JbDD0hzDfcO2U5bIpr5hjkl9IbVrdCOQNGcDk1DTYHtjLgbg1oMxTiMyAGnwyTsidEclG&#10;iSNmZiKEDf54AumeRAoJCnbbb8c3WKAxxEW+MeEMx0e3trSR2ZEaVaOSw5DfalMiurvH9aWOJne8&#10;nPEoSSiqO9MjkzCMyQWqeTdnOlGVY2d1jjs0UGNgKMSetfbAOo2QsrC4ZeY+DlyJI+I/LNbknzos&#10;xSKt7wXDLxZSQxFBvsK4G4wXENiswDJYr6gT+eUitTt2y0wEgL/hUKn1dkkmkVjznIFf5VAptjGu&#10;Z7O84Q/vI3HO2jrsQeq/MZGdciiULX8FliIkHxdGPuO+Cn0M31ouoQyG1kYkFeP2W99+mM9SD6a3&#10;a+PoUI2qLBefUnQs4QOr1HxD+uFeoSea9LmikuovrVmpFbuMcvg7hu+a/LnEgYEIML3irWlzYzck&#10;iIV/2oiOLA/L+mSy0u7W6iEtvKskRX7SmozTyFIibQkkci1DAg8hT5YIdUEQYD4jTfMcc2xyO5kK&#10;k/DQ7e+Et8W+tzDsSNsyJHZr6o+0A+rx/Lrg6EjmD0+Ab/RmOWanIPgI/wAo4ncULg9q1yJSFSKo&#10;WnfAstKkjxGKqq4b6Y/Pmeh40GSiwKV6svBIu45gnH/DxZT1Jw0h3xclYeGIBgqSA9B0wpVipZ0I&#10;6nrgrQWD6nC3UGRPwyrL9JYT5IDzQpTQbxR2gl/FTnTj9o/Rmldk8Ct/95Yx0265YFcBKtdR3265&#10;yTzF/wAd2/8A+M7/APEsyI8n1Tsr/Fcf9SL2zyr/AMo3pv8AzDx/8RGF2SdgmubFXZq4q7NXFXZV&#10;cVdmxV2bFXZsVdmxV1M2KupmxVumbFWqZsVdTNirqZsVdmxV2bFXZq4q7Lrirs1cVdmxV2bFXZsV&#10;dmxV2bFLs2KuzYq7Nirs2KuzYq7Lrirs2KXZeKupmxQ1mril2Xirs2KuzYq7Nirs2KuzYpdmxV2b&#10;FXZYOKuzYq1mxVrLxV2Xirs2KuzYpdmxV2bFXZsVdmxS7NirswxV2Xirs2KtZsVdl4q7Nirs2Kuz&#10;Yq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2XirsvFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz/0I1mA+/vojNirs2KuzYq7Nirs2KuzpOmVGl2pFCDDHt/&#10;sRnQ4z6QD0AfHO0MgOpyD/bJ/wC7L5M82D1vOmswyc4SmoXQSRqLU+s3Rvsuu32W+LF2iWWMq3Q+&#10;HXLZHucLLiExSDstVudJ1GK8tQvOKqkSglGBFCpXsCDuMTtri5hJju0YiMgJMil1de2y1Kt/NyzG&#10;nIEGhu1gyAojdHa35d03W+N55ZvLeNLnk97pl3OlvLaydWXlKyLND/vp0+Lj8LLzwu1kymQ/u/tb&#10;hW6gHpXNUeZbMOwp7d+WEdmvl20VLlXEcYUyxbI7AUYr064DsWYOCUA3FSnWuXYebkJ15rhSSwmi&#10;WQuWVqLMKqR07dOuTKOP7Lg0qAa+Pzw5J7GJ3ouFllRo8nxvfyN688DKGMUjKB2FCfs4pMtYyTQF&#10;d9sqxECQpQAQh7aTjKoPRhSnffAMpR/h6jeubXCJQ9XIpiKOycWc1xZOLqPisqEFOQDbjxBxE2yU&#10;NNszx2lPq5cdQeqdw/mBrBmRZljkBIDsVoadOxzW9otS23LxOR1OsrYJyZ+iv5g85XlyFs1dhbje&#10;T09lNe22WxCrxPUGuV6aFniaoREpWhbe3a6uluIwxXgqLXryJxCA85C33ZuNQOHDTkyFRZR5oiGl&#10;+Xo7JTRmAD07sdzizsKAeJpmvw49/g0gcmL6ZYM055D+5jMjbdz0wNLI7CQKtQAamubGIEQPg3gM&#10;10nTrG1Glz3M3pytJCIoQpJdmNQSR0G+FllOVu2+QP3GmbPJHig35I7PUfOOkx3nln02HIkuvT+Y&#10;Aj8cMrm0WehAqVPIKfEZzp4sduNGVPJfLPmm60R5LW6Zo43Uwm4G7KhPQjrtgdI7lUaSUEMD09sv&#10;wSjxAd7btYZWdV8uz6lZ6fp8ySwTIaMW3DjcVBAIr8WCoFE1r4kHbMbUz8LPXQuPklwTYv5klfQ/&#10;NYYVSNwpcEdyNji1tSKgA2PX55j6qHG1Zxxse8xSyanJJctUutOFf5aYLiqJWHalc1cxs4WQ7JFq&#10;LBtPt3rUg8WHyx70rkY7BqhzQloAVFDQ1xExqX5Hrl4yyEaHJyfEIFJkl5PDbNApormrD8Dig6/R&#10;lRaiUI21uDXo2A9UtXlSMx/a3U5maLOImXE52lyiI3Zh+WXmSy0u5vo74kRNwlUjryAoaDAktn9X&#10;WMMasdzTNro8/imRHKLkQy8ZNMq0bzZJr11eywp6dtFQRK/U1J3OBLY8nZhtUnN4R6W7JtFmOuo8&#10;WlxW5rIxRFArQEkd6YGvnkaUqlSfcnJwhQaqTTyzZW9vp8bThEHTiFUCpNad/wDiWL2djSeR2qwC&#10;qF5eJqTmDLWAbf0miOTfdj3mXzmFsbS3hIhaS4m9YR1BEcZCoK/Tg1raFwAyKab7gZTn1EgLiSjJ&#10;IsTk8x6nbM8tpdSxiQFSVc79xhfcaIilZLf4XUk8exBqSMu03an8M/8ATNQzEHdl3l382JZeVprK&#10;q0DRqv1kfaVkAXkw79MKtRV2SGNyeSgCRenQgd8GslGQI6OVD1Rtnvl2eD1Lu4gCGCR3e0lryDKw&#10;5Ch/41yRR3AoY3+Fx0HYigpmplptuIcnAlAl43e6Fceql/bATWUjN6rbFo5C7BlIFD9pW45RlAG/&#10;3Dvl2DESWyMFWDSXaaqMUAH2yCrJtuQTtjZJW4iqUNdkG5I9s2MI9xbeAJhp2nxLJJ6V6Hi4ENdN&#10;8KKwNaMf2voxO3MixvC1RSrRk9q9voyGow8U+KPVx/AAquSvr9pbXGoQarAEl9UpFfxx8irEAKzU&#10;I2DDvhJ5kv1to0uNyZinJPlUHBLVHFhA62YrLHcSGc/lrph+rz6aVpHpzzpBL1+CVg65IIpontVc&#10;GhIG/fffMGekyEjbYsMUJA7vM7rSNXt/MM0EiGWFizcf2diRvXocX9ZvS4qNu4FK1xGGGM7+qTI4&#10;90mk0a0j1Rrm6kV5gQyFuRRVDcTXj1IrgOWWG48RJGR1FCDlZhuy4CObKNJ0zVNCkbdXsbpHr6bB&#10;onXltUdiMegKSb+H2s2Al4WL+lJhkn3OuXW40segeTSSclhJ6kbAfjiUSLNO9yrN6YHBAdlJrucG&#10;LN6SSk5CIoi7uZdM0y20iZYheSMbi74gGRVCgIh67d6YvxoK038cx55jbj+KUr9czS8DI3AgmgH0&#10;7YlcdOoA74PGI3BXxD3ploIZHZljd3BotW6dt8B3EcaxR9Tv1HfKcueUuZRCe9WyfR7i9mvbvnwQ&#10;UACtU8RQUphDa2qvqlxqVyRwjrHCP5QOuWZzUBEMJSs0GZ3crx6XbaZbhmnmUPIfGuA/Mdy13Yz8&#10;V4xkosYPUkkdcOmx1u5GMUitB08WMsSM3qTsrNK3YbdBke9JkGpkbNavFIo9q75kmZBbb3Toz/vL&#10;cdRLyFfor/DHyW8Vygty3pyLSS2fwJ3U/Ltk5zEgvEuZuI5jcDZxg3yzra+rJaXtIg37uYHbjIO/&#10;yOHLDjx8Ufri1ZhW6Xa7YSTQx3Vqpa5tzyjA6kHqMP8A921rLa15+n36hlbNVrQdpfzmnHLdARB/&#10;r0F2U9P1wQUIIKso3BBwJZWEVkGjiRUhPxKAPHrmvnLibY80wlufXVTUhlah8OuC+tsK+2+YwO7Y&#10;pmguDQ02O2Et58V7L7ZfLk19UytBxtox7YKiTkwUdSm33ZRJmsdgq1PQNvjJk3jU79QciWQXxtu5&#10;7dcDunEuB0BFMKCqKeh8cM9PQxr4/DU4YsCl+pMrhQdhyoPnj2YEKabFtzkyhbGGqy13CigOJ05L&#10;Iu3xbb5EqrVClCa7eGCNJX0tQgUbUkSv3jIZR6SxnyQeuFZtIu6ioMEv/ETnUGPxkZpHYjk+fbfe&#10;1QdgCD4Za0qMiVbPLv08c5J5jP8Auev/APjO/wDxLMmHIPqvZX+K4/6kXtflb/lG9N/5h4/+I4W5&#10;J2Ca5sVdmxVumbFXUzYq6mauKuyq4q7NXFXZq4q7NXFXZq4q7NXFXZq4q7NXFXZq4q7NXFXZdcVd&#10;mxV1M2KupmxVqmbFXZq4q7Lrirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2XXFLsvFXZsVapmxQ&#10;7LxS7Nirs2KuzYq7Nirs2KXZsVdmxV2XXFXZsVazYq1l4q7LxV2bFXZsUuzYq7Nirs2KuzYpdmxV&#10;2YYq7LxV2bFWs2Kuy8VdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LGKuy8Uu&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz/9GNZgPv76IzYq7Nirs2&#10;KuzYq7Nirs6BpEsjaVahgKiNVrWhoBQZ0khEiJH8yH+m4HxXV2c+X/h2X/ppJ85ee9H0+2866yYX&#10;kVJ53ldSheJnlAd9mDI3xlu64NEpFe5zJhhBG/pccSNbMYk0iOQIaiFKUDV5E0/kU/F0yjM1d2of&#10;2QMt8ONbBNHqvj0S2MfNIBIiMFmdxUqG2DcRtTfAN/KXAaq0YdTnN6iHDkIZQjT2T8vbVbfSo4P3&#10;hktzwKrsNj0GBIHDMpIU8TtTbBCVFuZDrFswtZ1WSVC8bVBNRT3G+S639X0UYNyQr9k4chhxURwl&#10;12Qmy+PdcSJdZvEK8XWZwGTpWvXicZ9aepRQAOlWy/8AKxAEib/qsoR23WDTY41WZ2Lk7skdNu/c&#10;4HNQd8yq2oN4oK7cXBWOtDvQ9cb6nx5d4eyALNpgmmE2TH9uvIk4o1CtafRmPG7pIO6Cg5Byqklu&#10;tPHf9eA7g7NT5ZutJDYObiGzPfJ9rze2Mn2QTI1fY1zQLxjr45dq58UhFM6Jpf5wuUvdbhtQeSxD&#10;1GUb/KuZ2+NR8zjihsSgDd2mWTLZXs7DdmSMfLc/xxCI8mlU965dOXp9zbIem2R63Gltp2n3XT6s&#10;IXB7DiVOE8bcb9QPAg/PNjjlYpuO4erXCfWPLUjkjqJBXc0Pf8cPYSxoa/DSuabW7WHDmObw7zMk&#10;EMs0RQmcyFVNNiK1r+OKFwysp3BzWCJBsIEUtitLi3uILiKquhFG8GFCDjoYgsfOIAAbFRlWeRM/&#10;VzLi57u0NrWqz3V69pqsxeWUGWO4I3BPT8RlN126ZlR3i245cQatOXpcJCHZdi3YjxwUgcMjeIpm&#10;qyVuPNxMgCSTvC1ndR7ERS1HTben8ceQ1d+uVA7NWyXiWKg4PsPDb+OURQ0yQ3ZKy3Csgqx3FPDK&#10;FeuE0oDllUqFpsD45TtRl9t8MY2Ct9EVagLDNINmYemp+ip/DAWpMWUSU+zXNt2XUSQ5ukO9Mw/K&#10;94o9QlspCv78qU5eKnp92F1nGVgLsOuwrm9yZxfCObmZpWaD0jzXqsE+sxafaSK7xfvJiprSuwBp&#10;jVj5OXIoWqKZKeegtbIq71H0LOOFGDCIK4btyHXB8YAG53pSuaScjIuulzeX6rJPLMWpVPUdlRTU&#10;KGappvinEVrkDI8kG0CLmXiYTULUmhyu5yuQYmKuprGu1K/aH68KtXjJmSTiDHx+Mnxrtl+mzEHh&#10;l9P8LZjHDF6V+WF5EdHurP1nW7WcmCOpNEZRuOu2LXEQkijljH7wEFaeHTL8c6kQfpa4S70r0LUp&#10;LHVL6wvXpZOJVlVxQGQMXBqd9jl2iEgl/toSD7nK8+TcAfSVlLdb5nvVikiitGUWl1GrxFeyVI6/&#10;63XLlpJHxBIJ+1TrTMqOYCmczSpYNJZXAlZVeIALbiXePkTsxB8KVwtvYpEEIX93GW7kAbb9Tmbi&#10;z2Du2YZXbNPLWrWV1Jfsz/W7uGLlJwUu5DbfYQBF/wBRf9lhJqhiMyiQljH9nrT+GM4wNcQbJgEM&#10;30BW+qs8KCMTfaHw1r034k0w5t5aRoobYgU+7MvILrhTEbMa1KyEkzSCMFlY+oOlaH6MH+oxhG9d&#10;uvuD4jNVlxAS35tRiLYZJYW8Wqyrx4ksR6Y6lZF68HFHFV/Y54zTi0zzCQfHEwG/WnY5jTMce7Rm&#10;lVLPOctvpcGmvbE/Vb5HJK14iQkchvTj/q4KkDO9R40I7Uw5+Ufc48haT2M9ta2ESOxfnH60chNG&#10;V3c9vbHDiqin/AjIjaLCQNId3nnncOaDZVmYkk1NT+rEpJRwNAa1yvgLTHGU4sLH/SUJkAUKd9yT&#10;t4DEJpagVAA71yEo0mMaTbSrPi0gV2LV2Ipvv1pge4pJEpX6MrkaYgm050hHtb2VZWLVHI7UNPfC&#10;lhEZHjjXlBAC0gG/J/D78JmZndnVV3ssRrhbeOaVuF5dkRwk7cIj39tsSm06tmhuP7xj6rDwpuF+&#10;jMzDk9VDk2Ce6621hX1GVbYVgjAgjPWtTRm+k4QRWha+1xeJImt1cE+KgHbJT2l8W2Utwm88xSLT&#10;JKgUuBGw9mDIPxpjLizMumQyQ1NxaKGI7tEwr+GVSPCV4uiJE5ivmVj+5nPFT4SDqPppiZtY9U06&#10;S8tCF1WzALrTaZB0Yjvtk8OrlA8PexErNFRkupbHUYreQFrO7JEcn++3pXifY9sONIvrO+geSJRB&#10;cJGI7iAbfEDWoHhmDqpHl0axGpIWeC6t5Y4pWaeNpi8MrbkKQfgJ9sHOayIPFf4Zry2hqIfu3Nej&#10;fxylr9X9so6tiswH1jfrTCe8VhfzgdOIP3nLidgw6phaNytoj9GCoVLMN6ELtlRTa2Rgqmo5Dlv7&#10;Ym5IeOu5B3GRISqLQqxHQ4Hc1L7dT0+nFbXr0X5Yc6bbkkVOzLvkoc2qZSjWbsRwkgfErbfPEXuo&#10;GaQRKRGHoa9QVy7JCmMZHqqW1tcenE07gy8P2ehB+/MkdVZgvIE1/tyIDK18svEovPgR0Pj7Yvp/&#10;+98Lf8Wp+vKc30lZHZQ1Na6Xcr4wSj/hTnT2+1mit2I5Pnq22to6mtK/ryxXFLbbg0zkfmL/AI7t&#10;/wD8Z3/XmTHk+qdlf4rj/qRe3+VN/LemH/l3j/4iMLq4XYJrlVxV2auKuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nii3ZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7NXFXZdcVdmxV1M2KupmxVrNXFXZdcVdmxV2&#10;bFXZsUuzYq7Nirs2KuzYq7NirsuuKXZeKupmxQ1mril2Xirs2KuzYq7Nirs2KXZsVdmxV2WDirs2&#10;KtZsVay8Vdl4q7Nirs2KXZsVdmxV2bFXZsUuzYq7LxV2bFXHNirWYYq7LxV2bFXZsVdmxV2bFLs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsdil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2f/9KNZgPv76IzYq7Nirs2KuzYq7NirsmPlR5JdJoxrwkdK+wbYZ1Gm+iJP80P&#10;i+sH7/KP9uy/9NJPE/zn9G182wsoANxawuI9qFzUFjt7YcMSp26Df78yhubLRVMEgjEwLXDFpmLI&#10;1Oqsu+3/ABJcSlNfhHVt0J7EZbEM4hOtLhMYa4kU8LdvTvIwNniagJA8Pi9TCudy8Mnsaqfnmh7U&#10;j67ZGO717yqiW8kMf+TSQDp8O1fpG+ayFSAwXkCDQZgQLJGeYWZIiULBGUqWI2yW2zMtpHSpUipp&#10;2y+dSnZpwsoqT5B82wInmnUIzxJExZTQ0YHfoMY5j3IJr23rmVDi5FQN0NHHOaBlCLttTjt9O+Bn&#10;fNlhxhmY2nOladykZiKKBQV7k4msih/5j4YTFTOtk4utLuWsVK0t4QSGdjvt9OLNMVWhABygaazY&#10;NpjOkks9JSW4doHaaNfhLUoK96HA8gLGmbPEREObjyADdmWiXVvYwc5WowXiq96DHSPxVV6AZVCN&#10;zMmuHqkSgdLtlutRvL+nKeWgp4D78RL1lPsKZnw2g5A5MntLIx6Io6NLIzGu/SgxlmC13xHc5i6q&#10;fDjl7k5D6FTzxKkPk2SRz8XoqAfHoBgC+tZY70Mo2Db/AH5laLUCURbZhmDFnHkbzHYX/lWOKWQC&#10;ZrcAV2BFNsM4j8AXvTBq43u1SDAPMMA+tSz9UD9/uxvKhzV8DCIUYoFZGp7PTxpgrT23cHem4zE1&#10;sKAaNVtFjfn+3iR7CaP4WYlWHypiksZ5+AbdT2Ptlenz8OxcTHlMUut7pPqYuY/jMXwXcI+0vg46&#10;/CcUHrrxLUPCgFNtsxZcJJr+JrkLtCEaNPFNDbO6G4UtR9/jG9PvxS8ZiqkdQeuS0EQDRY6c3Kil&#10;Gjxos7rIgIIoysPfEIpmV9z161zP1OniY7Bys0Bw7JrfafbyQIIY+NDy+HwOCmbbptmqEd3DpJVt&#10;zyK1Ox6fhgYzGlAKH+bM3Hp+pLmQw3uU1+oBpECuTGB9gbCp6k4kU9Q0boTvmTfALHNtJEBfcmcV&#10;6dNj9aFR6yA+mQKUbxxWa1hkiZAKH9k5i4tVkhMSP+c4mLORKyhtH80anpupQ3zsZwSfrKMN3Umh&#10;38cB21n8dZOinfNjq9YOH08y5eXUAigy3zJ54MtmItNBMk6V5k7Kvv74rIiVI40p3zFwk97hcdJN&#10;a3N6IYJTNzLgggGgrWlN/tf8DifFRsDTMsEs+JFi5nKktGrkVFBt/Ab40infJVYbBkCJifmqkRlW&#10;PVT1FK4W69dWkFqpuXKox+GgruN8xcuQQ2LdiJF0Ge/lHpmq3OsXctjGrmBQswd+FFkqPfwwTpUk&#10;c1pFKhqroChO22ZUgZ4oyH+c4s7EiEk/MSG5stXvYZECGOdhP6dSPiAYGv04M9GnNgRU9aeIzAnk&#10;NUwMtwCxiHVUkFlayhkWN/3XKo+B23H34XWFxLNeSI8YXiOorU5KMyBu354UHoHnzRNN0ryrBc29&#10;7JKrOtEZgyjqNqb5WqRfuyyijqCzydSANgF983OhlvR5S5NeE7Kf5eaofrhhketpcNHBaWabCWST&#10;43eTuUQbuch+trIeJpRjQ8CakL4u3icyNRCQADm3s9v8uECEqSHVfgEigKhYVqsaCnwL/N+1hrbM&#10;pVd96DocvGSg2Dkk2oB0ZyBsGJqe1N+2HEbqV22dRue+w36/8MuVHJwizu0z2YBfQSwy0nKzWlw9&#10;Y02CkyGqhiPssT/czf7F8WtIwXMwHFiKMo6V61HscwOEzu3Eyb7FIfMt9L9TXS53NxGjCe3uJARI&#10;YySvGTb+8jYFMEqQUqe5Jy+eE8deSYxSW7tJxqQiiJZYI0QEdB8PT8cQaRefiT2GTzYfSB3LLHae&#10;ppkws41rwRACzvsWc/yjq2JtRtqj5DfMbwi08GyJtzJbqTwY+DSD016U3/aP08caYJCCByIPiRt9&#10;+VTIDCooiPW7KOWNnMKyKaMEVt6b7ha/rwDfu1tZyFk3pRW9zsOmYeTfkgRF2Cyjy6YNU1eARXAN&#10;TzkjoacV3ala5VjZehZpGf7w/FIadzucpFtUo2UVq2ti61SWVaGCM8IV5AfCu1aYzUrYSW9Q1GQH&#10;bcdRTMvS5eE0ziKK7y/qTQ3/AKbRVjmYHkpBoQ1fHAdjYLJ6wdhVolSv+spByzU6ggCu9mTZCb6v&#10;q7RJbmNGKrM8hFCfsSAjCiytZ49OimpV7JnhuFFCWQN/TK+OzR/iZyG5CdT3lu2oNaMxH11EmtmI&#10;NA1KCh8SRhkmgK8S3doBFMSHjp0ZT1U+zZjzy+r3MIi9kpn82QQXv1C+b1IxVJjShVh0I+WKjQ4k&#10;Es4h9OST42TwY7Gh98qll6KATzWxeZQ00Nsk4liVuIl/mXtWuMltpA0bhCFC0JykllFMLe9gKzIZ&#10;VLcqqKgbYiTxiEf7XXKJNloyNQ8pmrVemBNTgCtJKBuwUE5ZezFX0yfnGqdgWp49TicRZeDf5OQK&#10;aRDjkHA/mxNqn02O9WwMgqDbmo2oNsDXQ4SS0BoT/HEMSF8Rqin2yQ6axBTiwCila/LJBomCkOto&#10;rwyK6Fi/KnHpgLVpoWvJyqhWYioGWGdhYwpFaBazW+mW0buzhF2LbmmMV5AjcW40HTxGSBVENHEz&#10;ryTlvsfA4J05gbm3bsZE/WMx8v0llI7IfUxSzuFO/wC6k/4ic6k32/ag/VmgDshyfO9sP9HQ/PLU&#10;nAUhzHr+H685D5k/471//wAZ3/XmVDk+qdlf4rj/AKkXuHlT/lGtM/5ho/8AiIwuyTsE1zYq7Nih&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsUuzYq7Nirs1cVdl&#10;1xV2bFXUzYq1TNirsuuKuzYq7Nirs2KXZsVdmxV2bFXZsVdl1xS7LxV2bFDVM1cUuy8VdmxV2bFX&#10;ZsVdmxV2bFLs2KuywcVdmxVrNirWXirsvFXZsUuzYq7Nirs2KuzYpdmxV2bFXZeKuzYq45sVayxi&#10;rs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZYxV2Xil2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn//041mA+/vojNirs2KuzYq7Nirs2Kuyf6Gqw6XbjiF&#10;DqHan+X3zq8OInFEj+aHx3tGNajIP9sn/u5PnD8zPrWoecdQlSQzvasYLetNvq4/uxT3Ei4IdiOS&#10;Uq6dQO6nZv65dKYIBH8ThyjYtCWdssot7z1BFa3qgRSmgCzovqQV/wBajRNiZspPSbkatHIrAjwr&#10;kRkuQ/pWkTAIR8PnLS21KA28YWG9sZoHjJHwuFLLWv8ALVo8D31v6fqpGNuRI79TXNLrJ8Qj3pjK&#10;6Z1+W+rNf21rc3DESGGNXoeNSEC1/DC+0WcPXjvX3GYcSzJZzrD2jQFXkoONexyV2Z5WSqw+IHxz&#10;Kj9QPk4sxvb5R/Me3gtfOt00Z+CQBq8QG3H4Y6RDHsfoGZEMvE2xFJVYxJcSV5UH7THw/jgWTYb5&#10;s8UrCkbsgskUyqkZqiHkGI64y2oGNevUHKpxsWyMRzTHzSCbSMo59JgI5k8RvQ9sUda/Efmx8BkM&#10;WQxPDfP6XFIqXkltnOrRiK1ShVRHFH2eT9pmxgr1PTsPbNjVCl4iUXMiGP0k+KRKrLL4ydeK+2Nm&#10;qKUOOJzNMbJR3lpY3a4V0FQF2rSpFeuBrQtNcOu9SfhzKy5BDHZ6OZkPDG2YebZIdG8tW9wePCON&#10;Q6HarNuKYZ6bYuszO44kHYZoe0dfEw4Y/wATianUDgodXm/n/wA522padbadZMGQxo8zDceIXAet&#10;Rencs3Z98yey8vFjA7meknxR9zKPyf1FrzQxZmnO1fj78DuNsbaMJAoHXpmz1OQcDdk2CL87QtYx&#10;zyMQEqWAPfauNuqxuy+BzDwSEo2GOOiNl/lQxX9hbT1B9RByr4kb4I0ol1kansMxe0RQAcXXDYMc&#10;/NWGO1u9Nt1PxkM7Ab0rQDB7BWShFRmrHN1pkwSC5uLa79SFuLbqa7gjeoYdwcwZEYiVjxI2JyNS&#10;O0Ru2QroiTBJc24urOICRJKSwIK05bgj/JxpmjaLjWpG1MyYYJiV0wGKXENlk1hdxXYl9No1koxJ&#10;GwNNwcQAqR75sJyqJdhI7FH+oyK29KDFZHooXMHDis24+GNmygLW3aS6d26KevSpxqQu3xU+Hxy6&#10;eeMdurkzyRiEXPfW1t8A3bpxHX6TipiRFFDue+YfjSkTbgZspkfJCfXJLl257KvRR2ytxUdxvh6t&#10;QC3irBGI6kjGA1cjxpjLZPVHUVLRN68S/XEnB5uMvxSoAo4t0xgZPqVoxNN2DHv22BxFvhoB9Jy6&#10;MrO7MSKbW1v6y8pCTyJEcSmg7D6KY0sADUbH6MycUZSOyCd1eK2nleBYGPqKWoQWfauEXmWKCe0R&#10;JmKoHqCPcUy/U6Dio9XY6aez1n8pUvbC/u5IY1MtxEolRqgfAxNdv9bBGjSWyafDDG20a0Wp32OZ&#10;On004RA/ha8wJKXeedH1eTzJe3jwkw3UgLBQSpHAL3HbjhishG4NAR17ZGWGMyY9WNA82H3GnRSt&#10;6LrWeEhfTG7Ch2K+IwLHORc/D0IIrkJaMiPqXLH0p/qWhhvLwWevMMsjRjYfSDggyj4qjkeo+eDh&#10;oDfhceMdrSJdLK+hwlNqFJjlP2SqChNQabMKDbInq396LcKDRiS3iSf1DNnmkCR7nYAW948t0e1G&#10;oc2AliRVjJNEVR4dOTftY/T45HFabBqfMZTNt6LNduYIEILcXKBuQO6kd/mMPY4SsQO/Ls3cD9k/&#10;MfZbMUgk+Tjyyb08zvNSM2otEKegWIeIGqNIp43ENP5WXhPDT7D4u00Nrb8nNBTt3oO2ZWGNlpjC&#10;0rh0u/1zXeMCcmRjzZjQhSQKt4biuFN5r8ws5p4YCEhCfaPXnmTGhbdGFM40j8vtOh1WG2vb76xd&#10;XrTSAIAABDQEV9mPHA51eJRF9b/dmVFdd9viFd8nxikzTkeXWZZ20xhKsEkkb1UFj6bcTxODfr0s&#10;S8gP3f8AMoJFPmtf1ZhZoRLjShbH7jy7pl7MY3YG6PWNygfl4BZuFfobF478PH6gY8f5lIkT6ejL&#10;muyQ3/EXEPclFx5X9O9Fu0MLPUfuXV7SenihJaKT/YtibSR3lzHE1DFFR3cfZLdhmOYno1zlwhML&#10;awutC0i7vIQ3128Bt7WF6CSOIn43Pzp8OGLRIRUEYRFxzm3YpFfXSsVlibaoFDXE5bNnQio3264x&#10;2NsxlRNl5nt7a4QukgZDWhXw98R+psF2UGm3XwxkAWQzhNf8RRiY8pGHP41HE7BtxgM6SEaVhD/e&#10;7uB3PTGwW0Zetp1D5yt5YrdDeoGt6qhY70rWn0UxBLCSFBGiOEHQb7YTAFkJhND5hsLqRpHnhaQ0&#10;5Gq7nGyCcd3A+nIHDFkJoi1nsm3AhZvbif1Yi81ygoszAe+Q8CKRJHRw2UrBmtoz2BApgSW6ugKc&#10;wQe5AyEtLEtlpnb21oCCEKEdAGNPurgee8meMpJxYHvTwys4AGQRVvaQJIJIuSsO1TTfAzXrAAcE&#10;IXYbHKpYAkotYBUnk2/XEX1B9gYVoDUUJyP5dHEqLDQk8ySRTtiM18shq0RFeu+DwCtr44+IpyqB&#10;gy21KFXBZGoOwIweCV5oe4tZJI2QMoJ7kYnNNBJKXPLc16b4fDIQQqxq6RhNthT2xSSa1YbOwr4j&#10;DwlAAU0WcHdVNPfB+lS2YlhDSUPqLTY/zDKckZUdmMo7IDV0ujb3BWOoMT71/wAk51RgA22aC3PA&#10;2fO1uf3C+1affmGLINud85D5k/47+of8Z3/4lmTDkH1Tsr/Fcf8AUi9y8qf8o1pn/MNH/wARwuyT&#10;nprmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxS7Nirs2KuzVxV2XirqZsVapmxV2XXFXZsVdmxV2bFLs2KuzYq7NirsvFXZsUuy8VapmxQ7&#10;LxS7Nirs2KuzYq7Nirs2KXZsVdlg4q7NirRzYq1jsVdmxV2bFLs2KXZsUOzYq7Nil2bFXZhirsvF&#10;XZsVazYq7LxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsdil2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn//UjWYD7++iM2KuzYq7Nirs2KuzYq7J9Yhn&#10;s7SJf2oUrT/UGdfjlWGJ6cIfIO0DWoyf8Mn/ALsvnzWpYrHUNc1OfY297cMnIeEx6ff/AMDh3Fp1&#10;XVzsSoDfdTNVPXCNgb+r0urObYh5Zf8AnC7k0+SwT+4juDLbkbcVLlwPoY7YMNvGE4gV7H3pmtOo&#10;kZXbjzJtIre8uGlMvMh6kjelOXX9eEOqO6czGoO56nI5JElyMZ2fSX5VafaNpVo8szhgi9AT1Hzw&#10;rgurkOAyACvWuMRTfTPdU0iwnhZklfkFp0P39ck2lENbkke9Bvl2QmhTj5nzD+b1o8HmcfHyUoAr&#10;HY7fP54+4G4p3/XmXpzsbTCVMV06cry3oRgCcEOAemZ8J9zdAs48uFZdPecb0em/Y9R9BxS3hJFa&#10;V7HI5MnBGjzKynWyD8w6yjXHoKAqAAgdK4KeJGgA7EfF49c1sZnxLahGyltrqD2V0WV/iVmMat0H&#10;IbeHc4BkQnmQNidvkBm5GYirayN06027VfqkUjAsqOzmn2pZGG/+xXGzwOyUHXtmRjyhycMwCi/L&#10;mv2lpeiSZwkRY+o3t16eOCdJ08W49Rt5G/Vmr7T1pmOAcg16nVcew5JZ+Zfn5vMlxHa2waPTrcfC&#10;rdXbb4jhq4FNuuaIOHIMFi3YeJ64XarbLMnTkKdO+bPQZ+A05WmycMmW/l9rk2kX/qxymLkftjcV&#10;9x3GBdLsljqxNRXbNhrtWeHhHMuRrNR6aCefmb50l1P0LVECfBWYqdj8sEXdos7E9GB/DKNJqfDH&#10;9Fw9NqfD5/Skvlbzbd6LQf3luw5en/Kw2quJpEIVCrtTMqWQZQ5siMgtQ1jW7nW72S8uW5SOaD/J&#10;A6D6MU9Q8PfKY4RxeTi/lxxIBYw9xQ9GBr8z/t4yRuQHcbHfJwwfCTKGIAfFG6PIlo8yMWq3KNwD&#10;1B6fSMZRQajYZlC6pvCNeW9ltkgY+o4NSxBBI8NsdzCqG60IymUDIkeTVMWoQafPPctE5CF0INT9&#10;kjcE5jJt03OUSx9GoRPJdbWTfWlHMelGe4NDTxPTLaWVRTtTsdsMcWM7t0ccV66bp13K0nqj1SxJ&#10;Rloan2xvrV7nLRiBbfDjXJUfRXjqAEPyFDisUhJOY2fBW7g5sPDuOSX3lm0UagVPxGvttl0o+3Wm&#10;U9Gil6P6loajqxFPoxkgrI3uMlj5MZCkZASNOiJ/ZmI+8DA8navbMiHkztObAni4B+JjufAYGm3J&#10;5n7qfxzb6IEfSGY8mT6EZUWE2UQ5K7gu4YrWoA+BPjdv5VGEesm3ntjFQkg1qtTSnuf+ac3XgGY3&#10;czFJ6r5JtNVtrxbmY8Q6leM3BCa7/wB2gZh/s5eWFdmR6Q9Mkce9cy8AqADOWzL71fjb1QHV/wBn&#10;jtv9OG0D3P1ZW5mSE7FuynwOQkICXKpNUSOrE76HQ/0w8Rgig1HjWOMACWVAeqV2b/YnBERkV15C&#10;qqK+II8RT+GUZcYkGchsleqRWVzZzCJyssrhOQPpsr9ArcgQrf5MiJgyxkDEtTYHbwp7ZrNXg2q2&#10;jLGgw/ztp7wxRIJArelQsBQhq9Ctfh3HTI7r8xt74rGgZ5OnsK5DNkIN+SDlIkA9R/L+M6h5btpJ&#10;pGVYVAJ6BiEA6+2HdpaBFiCgCigv9IyfjxAstssrBdf8xLKbz6zIx5yslsvQEB6bfdis3rFAYxVX&#10;cRqpG/X4j9GA6mF0AoIQNjdaPHdtBd0E1rbm+uZ45CFC04xKKfExk2DYAnWRmaa4DSRJVQBvxFKE&#10;5sIQiN20UBsy7S10+3ihsdNMFlfXQSeQH4TI4PILXf8AyRlzxQ3VpcQxsvGRQVBBWtBQb/RkTOIr&#10;ZiZb2o2d3PperabdXdrL6sTyQyPFIsqxiSQszMB8W7H+XAPmPSUnjioKUQD/AIFTmNMenvY453zT&#10;L8uvMhAvY5JVlU3UjCgoy+tIDRgehqTgDy/qTm0VSd4/hNeuUDJxDdOTHafeatBgnuCxX+8FQaDr&#10;8sPxHHNEZYaRz0NJB39mHfMSZ6dHXkmMqLCTNd2N2LW9rc2DEcreQlgKU+KJjupGAtPdvqQYkczI&#10;xanjWmUY5W0Zd5lketxR/pb0wKxJbIkdevHrXDdZPg69QMQXC4d2IzWS+sGAA4s1R1J7YqJKrTAO&#10;bIjZLHsONwXKg71332xhYhaA98jIphFGfV0e6DuoPFaDbwXpjkn+Ak9uuVCZtsMVC40OMXaoq7ua&#10;r4V646OUt0+jBKZURUb/AEmGLkWFG2LH374y4ldYWJ6jfGORRHdFaNpNo+pxNHX0m2qDQVbr0wva&#10;7DcOSKSetQMt8RIgR1ZVFoQjecJLItDUcWPbGlrd0ZmhQ8fYZDxWwA96otnfxTpHHezjn1HIkD78&#10;A3jWQSpt19sPiBIM+9O9LttV9QUvpCAN607fRjVtNFkVecBDEb8WOV+IGXHkDcz+a45XMV6joDQK&#10;8an8RTGSaPojCoEi16AMP45HxKbIzJdFq3m0SBW+rSAfaPFgflsca/l3SmApO6/MA4RMFBykdF6+&#10;ZfMaswaxheh2o7LX8MafK1mwrHd1A8VH8DktlhqPJTHnfVYqC60gqSf2ZK/rXEJvLXAArdpQmg+E&#10;5IAFMs47kbaebnnJDadMhUVPxKf443/C94y/DNE3U7kjCcbD8zFt/O2nRmkltcKTQbID1+Rx1p5d&#10;1JLqIjgyq6sSG7A1yGSHpKZaiFNXvnLRRZTFzNHyjYANE1d1PhnUpLq2jYCSVEY/slgD+OclJ2gO&#10;weGaZpOq3toZbSznuIlZh6kaMw+0fDFEuLQ/8fEX/BD+uVGTJp9F10Ag6Ve7bD9w/wDTOReZCp1/&#10;UCpDKZ5KEdD8WZkPpD6p2V/iuP8AqRe1+Vo5I/LmmpKjRyLbxh43BVlPHcEHphdknYJpmxV2bFXZ&#10;sVdmxV2VXFXZq4odmrituzVxW3Zq4q7NXFXZq4q7NXFXZq4rbs1cVdmril2Xirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nil2bFXZq4q7LxV1M2KtZq4q7LxV2bFXZsVdmxS7Nirs2KuzYq7LxS7LxVqm&#10;bFDsvFLs2KuzYq7Nirs2KXZsVdmxV2WMVdmxVo5eKtZeKuzYq7Nil2bFLs2KHZsVdmxS7NirssYq&#10;7Nirs2KtZhirsvFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7NirssYq7LxS7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs//VjWYD7++iM2KuzYq7Nirs2KuzYq7OleW4&#10;awWzn/fSH6OAzeZ51pwO8B8b7T/v8n/DJ/7uT5T/ADi1aMahfWKH4TeTiUDY8lmY/qOSA175pHUd&#10;Xl4NEIpQDvl0NcSmcdnWjUmCnYMchuuPKzsqptXs1O+W0zxmg+wPyzgtbbSLYNKKiNafuz4DCe35&#10;BxyRuv8ANlgi38TM794mhISZKgd0+nJnpLD6tShXplhB2LHILfLP5z25XzAstVk5AioFKCvhgtmB&#10;IJycYkBqFB56kagVBp7YHeD1HNeoNVPsczY5REAtwnQtN7DXHsrb0490lHGVfkagjF4YwisKdeuY&#10;mbIZlEzZQd9dSS3MUzHZl27ZbcaUA+jIwBQLQ8skjPzYgmooflgcUCvt1pmVks00z2NprYSNJNC7&#10;GqoCQB9GKTIvBOzHI6bIeI9wYC0BEX9adgT6S1IH34ISgFB2zAybndFG0E6Fia9f2u53xTl8O/XK&#10;yGUo7LFSjAnYDtiM4AAoa1rUZdhO+6KTDTgP3gA6UO+JwqBUDLcsupRO+q69PN0d+9f1ZpYubHcq&#10;cngzGIurXHKnW0whjDemsg3HFvnleioj3NT45PxyZWBQbY5iDspGdmnZlXiGPQe2IOlB1rmVjzWX&#10;IGXZExM3qoQOlPpxjHYUzIx7WuEi0Xp0QN04kIVUNamm/wB+MEbs1TsuSOYBukQE8a/sbeEpAwmu&#10;mBNFox2FevbLkkHqCP8AYGx+eV48Roz/AImrwyRfVSstOcadJqbb3cnxxilQFG9Ke4xkpBAIO/Q/&#10;RhxggpxxIRukW8kEs0ci7VHpk9GDbjbxGZJWTqdsvOESDaW77Tba8LemDG9ahQdwfYjBf1eKSJZA&#10;ONetM1RzzxzMT0cWeeUdmPprGqWt5JZzOsyxmi+pvt8xjVhCyDeopXJS1RlFrnqDIVS+6vHnsmkI&#10;4yCRVAA2IIJ/WMth8VcptoDrVB9XYdTXkfpGJyVEwFeoy3GdmM0daw89FmkAoYp06HswOJsoNK5M&#10;TI5LxJnZSSKr8SRsD+BwHeR70UbEdOmbjs/MRHc9WyEiWUeVdSEKerM5DK5CuatxBAOyinJ2rxRf&#10;5sJL+Ii1cswRTUQqFqzkd1Qdv8p83OPOTyFkfV/R/rf8dcrEd6em+XdVL6tFBFA9xPFQ6jcFwIrY&#10;EVCSzkcTJ/xTAqf7LCiy9OK3dilHJ4knr13/AMxmZgnxc27KzXUBNcXkSLKfSA5BU+z02J+nxOSc&#10;wyRw+pakVZahT9lvZvf3zE8WMzUuh/HC0ECWzyT9M2Go6i9hrClJIJmiaQfDLCCxUyQt0ZNgZIj/&#10;ALDA9pdQ3Sh4AUq1JYjsY3/mH8cZEx2Jv+bL+c2GxzTLUrC/0hjDqUn1opEz2l+oqLq2G7Qyb7uE&#10;+KP9rDaGEIo2APU5g6jIJA7tU93neu64L2WZWleZOJSM9DsfhbvvQZD9djkHmEHqHCgAD3pmvlIg&#10;tHEDu9x/LeWE/l1bAneJG9Qsd60qfwyV26kN8Q22rT2zFyZNmOSXc8j1ySOeIC1mAk+IorfCRy70&#10;r74InZfT/dj4hWgPiRmRoMfFKzyC4iSaLHdDsbkamy6jKDbn0xM6sCDHExfgd8TjgRIwO3H4h45s&#10;ZZuL/OLdx7o7U/MF3dX8jrUO9zWAjqiJv/xrgeKy+qP+6H7hzVk8K+GWccJGjzbQbCeXfmi08wWr&#10;RahIF1e1+GG6Wql1Xcb1G+Xf23qpRKclG1dxTvmNknGEve40sghJT8oa0LG4d7kO0E7/ABshoeQP&#10;JN9yTUfFXIzDowtOfH9o1xMADs7OUgRs9hl80w6gsVBSik7nfpXDOyheOM1PwnYDMXL3Op1ExbHd&#10;cvLe4uowAPUADFu+A7ACOa6t/CQSKPZx/XMOJokNGUbgp9qv762sL8d4fRcjf4kOGnGqhgdlplgO&#10;zjHmxj1fTnkjcVaUkCv34sn6sAkghLbpB9qu7VrlMe2RmWUQqQRjiSelaV+QxNWpVe3fKyW1Gy2/&#10;Mxy1q1aLTwpTFIHqaH4RkSVQ+p23FTKg9RhQ0PevbKu+SRtVq7HfACkDd3l7hPcR8YvT+MDh22O+&#10;E8rtRO5PfJg2GTOLeBKy0HEDan+3mYN6Zam3cZVItkS3Hw+sLHWvTi1PbAOot+7+gYnknqmekr+8&#10;Pf4jj7GZFVWZeQ/ar4YIsJLdTt5ZOccchjZvsEdakZru99ZgUQKldqZCbZiDtK0s2sZWWZppiByZ&#10;j/DE/WPp9exwRSQr+gomOw6jfBdubcWpkaU+oOiA5YGje0svvr7akkKWwNud3mYVA9hgaa4ICjqN&#10;qH3wW2GKYW9qnxkUDUNRtiyzsAd9iCK5aZlq4AhWso24kqCQQfuzWl+Y5EZ2oKj9eVZMlA2k4uLk&#10;3f6PHcwSQogYsCPapGHlxfeV57yWSTT0muCRzkcNUkDbcA/hnM5MknfwgaDH9H8nedbPTILWPzC9&#10;rDEtFhhhjYKCxOxalcszaNx/d6Zag+7OP+NRlPEfNPhnvTCPQfNK7S+Zr1vArb29f+NshGq+n+kr&#10;n01VI/UbiqbqBXoK5nQ+kPp3ZY/wbH/Uim9rHPFbxxzytPMqgSTOArOR1Zgvwgn2wLknPVMquKuz&#10;VxQ7NireVirqZsVdTNirqZq4q7NXFW81cVdmrirs1cVdmrirs1cVdmxVqmbFXUzYrTqZsVdTLrir&#10;WauKuy8UuzYq7Nirs2KuzYq7Nirs2KuzYpdmxV2auKuy8VdTNirWXXFXZsVdmxV2bFLs2KuzYq7N&#10;irssHFLsvFXEZsUNZeKXZsVdmxV2bFXZsUuzYq7NirsvFXZsVaOWMVay8VdmxV2bFLs2KuzYq7Ni&#10;l2bFXZsVdl4q7NirjmxVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjsU&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/WjWYD7++iM2KuzYq7Nirs2Kuz&#10;Yq7Or+WzCdHtHjNaxIG9iBQj78yc2QyAHkHxftQn8zk/4ZP/AHZfF35sWeqwef8AW479eH+lyywj&#10;b4oZGLROKeMZXDSpOY9U66mIh2eidB3ymIoa+B/VibRPZFabEZ763hU05OoLfNshuoJykJ4D78zI&#10;xYiT688sXPp6fF+/k2VR9mnQU7YCWzZ3VvTFAOx3rk+TZGScTazHFE6fWGDMaHmNqH6Mk2hqTGwI&#10;K9Ou+QyS4Q3TlUbfPv55Mh1C2ZJUlFDuophm8VaBcrhl73FEnlsZA+0a+Ob0CBXv4YnPbPiXISxA&#10;HXGPRRlmP1FkLRBikcAECqihxAyHpTMsQbqKI+poY1LsRvt4b7YkxLbZkAU05IWUTZJHACeVSKgV&#10;PY4rJuynsNsxsYoFlEClK1MSwXAZeTOp418SdsfzNdugyHAxEUIIhx/yq/jjhJUeAyBxMjFYYQG2&#10;qWHQ4yRhQdsnGJYyiiLJXVnPA1pWp/sx0BBb7VAR1yGUEDkwMbWX5KqPhpxavfE3LrJUtyB6EZk4&#10;xGUdhwlshiBHJuMxy2/FRwYH4ga7Ywu3c5YMUW+OMBf6EZ6CnjWtc1SwPSg64ZQESGrLEBW9JYmQ&#10;kFmanEVpjVkI7CmWHFxLDFxC3T2Ujs5BNQSBXvj3dXHKgHEfflUcRia70iJEqKla2rrcRRAkNISG&#10;IB2XvgE/3hPfNpHk5oFBn8UYFgqfs8aCnuKZoz8dPHIE1uiRrdrUlEdss6KW9Na8V8BscfQq4BH0&#10;YOKxsjYhC84buzaaCQiq7ONjsNjhmsSiCqbDrTOfnlJn6nX5DbC3kke9DytV+NGbvsPoxMrQg5MG&#10;2oIj1CIXipszK1fcYx9yKZJSirPgIpR/MQOXvgebl6iE9Tl8KprITzSFifS9QirVAEfxOx/tzMCO&#10;uIKiK60bkpCnbiK/RiTxc28dqHMvBm4OaAaRkN+LaAkkrRg6leobiQMLb225CYoeCkf6RcnqFH7C&#10;eGbTFnoC+f8ABj/383JwzDMvLOtCF9LjukM0pkX9D6FFspkc73d237b/AMvLIiHj+uNExIC7og/l&#10;U7gV9s3WOUhG3MmXu3GdbBZVAMsgpI56cmH2j8m2yYaSzfVfRkPJ4TxLeK0qp/4HNdmHq4v534k4&#10;siQXg/5gwRrraalblorfU09URjbjKCUmUn2kGKGyT6wZUFGNDt498lkzVEWkZtlA+bbhdBisryUy&#10;RoTEanlxUj92w22KHkv+pgwAHY5gGd8lM7YZOxBaRFKihpWvy2rkZ1IxT6vCB1jcA07jLs0RwxLq&#10;sRIlIPf/ACpDcWP5eltuc1mWqdviKnf7sktooBFR1JzX6iqc2ezwXzTdySNM8bbxBQtNiKEdRjyi&#10;mTbp4ZbCXhY/OSiVBD29/cDTT6h4u43bc9T0xrLttmSDUW6ttlWC6YyAS0G9TuAd8dUCPMcS3tlx&#10;ARQJhuZtRcRmhLEq5I4j5dK4Cu5gjIQNmYIfpzLxCGQ1Lm0CMchZ35U0s3EN3FNKDJBD9YSQ9Kod&#10;x9xxCa3Vo2Fd8zTjgN3MMgGRWGrelcwSHaN6UG9aEFajf3xgDBPs7eGafOAJHe3VZa4kYJYnujSU&#10;s61+IrtsPY4VzRhNQhmHSVCjD3HxDMKQqSecfczGwmM2i3dq/wBq2kWVT7Nsf14YRmqU6D9eWU0y&#10;CQXYK3HMjk5O5/lGCIlJrTtkSwSm/uI4/T9U0Dk0ABNRuN6Ymxo1ME0xR1ugaHkOmwJ7fZxBn/ec&#10;fH+GQMdm4JlDGfQEnQodvpx6E+qgNQG6ZBBU5uH1OZo2UtHQtTcjE9RJW3YV3ocMd0w3VfLqxy38&#10;TKo41HTx6nCyVqQxt4ZKLMDdlMEZa5mSuxOX6xeA02r1yqQZjm4Wwju1ZqkqaKe2F963K3JOxAph&#10;I9K9U0sF4XNOtTUn54nBzMA37ZWSkjdETFBPuN69c0z/AN0o2FK4nk2Rat4yHlY9Sdsc5/dinQb4&#10;xY25V/empFTsMUYr+ztQbjGJUhS4vvy35HY4GuZH+Cg4rXE81ARFtGvx78mpma/RBQEO9Psg74Mu&#10;URTDAS0liZGqfgUHC62lvZrxP3gQh9lIrQZrs0zIbuZCIB2RxSNENBtTf3yZQWs/GvqKD1Zqn9Rz&#10;TkuxS+W5irx4E12UUGHel6dcXi0ZmitRs0o2Z/8AV/rlZiSdmEp0xTzd5z0jy9GS4FxqLAmK0BBC&#10;+7ntkA8wRJDrd9FGKRxzOqjrsDTNjjHpD6X2Wf8ABsf9SKZ+XtQuNR0Oxv7ignuoUlkC9AzipAwu&#10;ybnpjTNirqZq4q3mrirsquKuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuy64q7NXF&#10;XZsVapmxV1MuuKtZq4q7LxS7Nirs2KuzYq7Nirs2KuzYpdmxV2Xirs2KtZq4q7LxV2bFXZsUuzYq&#10;7Nirs2Kuy64pdl4q4jNihrLxS7Nirs2KuzYq7Nil2bFXZsVdl4q7NirWWMVay8VdmxS7Nirs2Kuz&#10;Yq7Nil2bFXZhirsvFXZsVazYq7LxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LG&#10;Kuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz/141mA+/vojNirs2KuzYq7Nir&#10;s2Kuzq+jAfoiyoKN6MZr4/CMyY/ZT4p2n/jOT/hs/wDdyfF/5hXEkvnrXKvzRbu4RQfi40lYUHhv&#10;g4Tpt1r3OJwlxhHuYu1m5fmwoa9jStcTup1EDldzSlcAxnq1ZeVJ75F017nzHZoSAiN6gWtfs98j&#10;NxCHNeJzJg0vpbTtR9KIJ6ykAeAqKfRjBAyVI5CvhkyQmJVjqC3DInwMeVWLU39u2HmjVUdSdq1O&#10;Y8xYcoRsPGvznaOeWCRUVCrMOKdKYaK1fo6ZjyjTHwwHlgDMSK+1MzS8T0qcMcVseG1SJKmvSmAZ&#10;+RatPeuZcJUG6AplOkQWcka8mBeT4QvTfpXpjkjeooDXLDMdVukp1CeNSwDUXcbfQR+IxhjKnc7j&#10;LhlBC8SjBcIWBC8kqdvnvm9Pk6jpU5EZuG2N7GkRFGBpNzPUkqQqDbocFegvHp2zCGckuOCUqWdg&#10;25rU/jgeSNkFe3hmXjyCRpvjLoibeQSSiOtGJAHate2NhHNasdydhluaomotkkTqJa3uPTiPJVAE&#10;h98VCAgj22ygzohpB9SDmnNUcmtGB/HA4FFXl0zLJsnhbyTeyKuWY3UghUcBQkHxp7Y12FaL07Zd&#10;jBrduCOsbclA0nWlX/gMenwxn/K75Tk9Ux5NeQRJpD3QkmvQAfhQb/0xhHImm1MuEuEC2yOypFMY&#10;OPqHkhqHb+OM3rQjMm41aTR3TBlgMTTwsrAeG598RI+M164QbDLmn8Mk0ljCwGx4+oRXp1xMmj5a&#10;I7Mq2TUQCSzA/ZBIJHgwwyWKOaNGb7R75pZ5JYpkB1gmYSIHJ519du9Pu7m3iekYZgUO4pXBI2jK&#10;jpmuO8rYHdAtJ+8DU3P8cY/bLoFharG3JjU9RWmJkb++TtKLt24rT9mnKnyOITCrJ7HLYciwop1p&#10;0wS3u406PFsR7EHKk6YIpqlXTyQSBuONAPlidSKkdaZcGFIgqh9JZN4/UUMK0NK0xG8AaDcDjStM&#10;y9LkED5tmP0lMfK7yw64gDut0ZREJOrBa8Wp8x8ORTTbKN9YEj1HKoAYeOdFk1A8I13OZlyDh2e9&#10;ectZltPJNyYKF4VVuSNQ7NWoOSKzskti5QH46cu/TYdcx56iOSojo4xyXTyLzV5nk8wR2ttI0Y9C&#10;rRv0NZKM/KlN+WCPjJ8Bkc9CI6piQlE/1NYOa1ncgbBeVaeANMVQAD2zGIpsrvSK+kkeXmK8jSoN&#10;DQV6bZHfSEmrVA/azMz4wMQLp4n96Q9+kuHsfy3R2avC0AoT0qgFMkZPpoD4dM1OOPiGnNkN3gUS&#10;fpK/eIGiuw9Q9dlNT+rGCXioHVjhyEZMoiOjKkzbRnuHlnAK2kQKKGqCaVPwjHquxPj2yzLmA2bo&#10;BKbuVWmSBdmQ8mYbhQMaalKDYZXCXFySRaIhCxX5nkb12Y0QitDUdq0xF1U03rvX5Zl4tNO7RjxF&#10;kGnyXxaUrEYl4cADsr1/ZqcSndFU7V2zMnjJFN8sVik00nTtQuJEX1VSlKEgs1BtQVpgFriUmiRk&#10;g/tdhmHmwAjZono4hmEGlWEKkz3KpIAR6ZI5MfH4eWBJYJJI0YkKYXDe/cU2+eVfkZHc+kKNMa8k&#10;8ttTt7e5liVGk+tQlN9lqQCDUgDti61oMc0Ix5ONkgAdkBIymR6UoR44LglCkgitcw6cSQpJtX0w&#10;XKoyyFPTr0NKk9vljZ/74U2qMjI7LDkidJ5ixdW+Lg9K/RgSYUnUdK1wxPpLcOSe2JY2Lvs5FNjt&#10;X2xYgcV4/wB4DucrHVjaEBl9WT1jW2daKo7DuNhiOoKxt3DGppUnIgs4c0b5eeEXsRiXjGG4qMLJ&#10;v95ozhjzZx5smtx/psw+WNhasRHjlWQ7toCrNH++Rq1CnpgC72Xj8yctl9LDqmFlu3L/AFRmt1Zk&#10;QAgbV3zFLNVndEdyVJPtucbMtZFPhUZZWzYHRP8AC21Ohrgh3VLbgBUsK/djHk09UOI3e7EpNAjU&#10;H04jJKkRLSngvDqdsgCz4SeSuI2ZBw+Ih98AT6jHMQqNxVelepyGSTlQ09c0Vb2vpVJ3ZuvhgSYe&#10;tujcD/MDT8AMwZc24IgbYvpGmzG7R2kZ0Qgu24yrIdlAsrJpAiE96bA50jSNBeSlxccki6rESeTD&#10;/K9swKb5ZOjzjzp+Y1tp4ew00pPfmqtMAOEZPgf2myTKiiijYdABtg4QGgvLbjWJ7kSyzlHk4s7y&#10;SIpPj1Ocg8zLx8w6ivhcSD/hszIcg+q9lH/Bcf8AUi9q8mzpceVNJnjpwktYmXjsKFe1MK65Jz05&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NXFXZd&#10;cVdmxVqmbFXUy64q1l4pdmxV2bFXZsVdmxV2bFLs2KuzVxV2XirqZsVay8VdmxV2bFLs2KuzYq7N&#10;irssHFLsvFXHNihrLxS7Nirs2KuzYq7Nil2bFXZhirsvFWs2KtY7FXZsVdmxS7Nil2bFDs2KuzYp&#10;dmxV2Xirs2KuObFWssYq7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2OxS7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/QjWYD7++iM2KuzYq7Nirs2KuzYq7Or6Y/&#10;HSrGm/8Ao8W3+wGZeONjd8U7QIOqyj/bcn+7k+KfOUKN5318klD+krshiP8Ai98EceUdahSN6ZaZ&#10;cMqpx+IDYpS8g9YqR6qnZWoRTEL9gY1oRVvtAZHvBDRnkzD8rbJ01Ge6cUWJKISK7n54X+kPfDZa&#10;HqH6RZRyBU7EU4/R44oIlIHfIktkYhBnVpFlZqgV6DcU7YNsRwJr0IoMEjYciB72B/mC/rxcwvKh&#10;3Fa7YYqq/fmPKRZW85eWj0VKU2PhlMq0NAK9sMCilyNJz5ctq/Zp03xgQemajfwxlI3soRljK73g&#10;j5cQ3QnYVywO46dsBLWQVJrZmmkjYV4tRsCstZCO5NKZnxl6bZRFIrksUJSPcrViKU2plS1SUbjb&#10;BD1BjxBEWYebSXRVPJ3AC+w3rjoZJHeoqQPDpjlhARQIoe9s1toQ0tELGoDdSBi0gkZGXjWo65jY&#10;zEEG0gIOCSJbhJCRRWBoKDvXEUVQnDuuZU5kniWUydwiLiZnneYmglqT4e2KooFaeHXKJSSAgp3d&#10;1Xr13+/EAiEnkfs1oMyuMgCureFeeaYNsKCQKGP+rt1wOsdX+LYVzNnlqOzZLIANk+a/hW04QDm4&#10;UcjQ0B+n3xSUitB0HbMfDfVhhjtfepWUB9BpmasjE9u3jjKHjyGZAmLosr6Nn0zM0MhAXqK4u3Fo&#10;Nh8dP1ZgcRjPycWRkCl0EJS/Uu37kt8TLv8AD07YBnifisqitftD3zY4c4BouVhzXsWb6JqFosk2&#10;mTMAiV9CUg0ZDuDX2xB0fmNuvTM/HkFOQJik9sdRsvqk/KVT6W8m42oMOIAqxIrbEDfOczyMpkh0&#10;+SXqNPLr6T6xf3EibiRmKn2JqMXbgE+HMSNk7pJ2UF5ll5DoRTEW3XLY80BFW6/vKHrSgGJuaAZY&#10;CyRtvEeZWnw9vDA8zUUse2+XRVN9JtA9ysSsKShkqTQAkeJ2GIC4hc0VwSeg8csqkSiU6Hl7VLFT&#10;JPayLGvwyPSoU+DU6f7LGyy+mQxPwdG9q9Dkse7ERtXsdKTUIXgiB+tgiS3p9l+P2k/1u64FvJwL&#10;CVW6oGqa02qd8sr1WGzgPEKZH5Z0oN5ts7tQAlzIgiHEsPVCBnVgOnfAdrH+/jlANDQ1NDsflm1l&#10;vBOTKKILIPMFxz0i/sXZQw5L6a8lIYHf4Ww7pUZr8cuGTg+MHj5jaCRFZm5KwJABNBX3xMLv8XTN&#10;plmDEAFliyjekwvJmFqI4AI3FfiIpTvTfL2FQDVR+GQlYhxV6nKhxEbikI0fqvFL6DRXLsFLIOKO&#10;DtXhTbCiyiZ9RbbYVNcsz5ahEOJjhWUkvW/O2qw2XkCMeoQW4RgAgk1PgcN+JYqjdAdz7ZVHhhEz&#10;8v8AZOTPyeUQXEdnDc6jbULSRlYVAo3qvSuPnWPbiPhXcnKdCOEmR5y+liIkqOh6lqal1vJS8lwf&#10;ThjJqOfyqe5xBXlLEk8Y1/ZHWvXrl/5eI/rFybA2Te6sdNgt4okQz6hPRWnlPBVRTx+BB3LdP8nA&#10;yyXJSKv2pGPI9lUZnxhjxg7fSyHNkstj5ct7rUXWFWTT4IViBajzTyELuBXucLpNSjNPUbiX6dtu&#10;RUfqzJ44nZkCQd2b2flf03f6vHzFtQMuzEN6SyEA0qtOYx0SO55RTKV9xXKclgW3iQI2WajcxQRN&#10;Hc6dMrLspVgN/Y7jB0cdwAN1ceAqMGPJIc/vaya6sTudU0luauslm5NOUskbV+moIxK9eNYncx8W&#10;UeFK/dks0iI2Nwg5CmPl6K+kure3jvvrFrK3xFXDgV23DV2+WFhnLFW3BPSnQ5hy4Zxrq1zAmGYx&#10;6ekCPEAjIu5Hdeu4p0wdAyu1elBuM1k4GPN1WUUk98sscPpgB2Z9iKHbvj5iPWHyymZ2YwGylpaP&#10;+jZPHl098DysPXRvmMEJbFt4dk3s7dvqEkbdSFb5b4lHMxmq2xriDzXhRl3YxrYhYjUCM0A3+eK3&#10;4rFLv+zlcUxQXl9mWe1AFf3o/A4VSD/REPbDbOA3ZbDT9ISr3pgYMQ1BlUpNqP8ATDJU9e2I3RjL&#10;iOtHKkjL9uFrPNUshKqs53TkBlQcVjU8eXgMxmYVLgM8jLyKdywx8cTPKV4/FuwHt3w2aZ2smmji&#10;iEhf4NlJ9z0wBf6rbW5ZCweUCgVaGnzwcVM44SSibe3Z6NSin4qnauEN/rBlUGQ17AUqAMqtzIRE&#10;eSMjiSMEIKAmp+eBlvCRsK16VGRkytfh7pWn3N1IipGWL/7rXqa9/bMLJMBFKN1d29rC01xIsUS/&#10;adjQZ0PR9CisY0kkAa4A2HUIfbxb/KymMeLctcp9ByeaeafPE9/LLZae/CzB4vOKhpKDfemy5IrB&#10;5nHEio8N65DJw3ssCQ858w29tbRPd+pwUbs7MpWtfvqcM7dQj9KkioOVGKyedeZdfnuNNIt2ZIWk&#10;9N26F1A/VnGPNP8Aykmpf8xEn/EsyY8n1Xsn/Fcf9SL6b/LL/wAl75d/5gIOn+oMKsLsWT5sVdmx&#10;V2bFXZsVdmxQ7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NituzYq7Nil2bFXZsVdmxV2bFXZsVd&#10;l1xV2bFWs2Kupl1xVrLxS7Nirs2KuzYq7Nirs2KXZq4q7LxV1M2KtZeKuzYq7Nil2bFXZsVdmxV2&#10;WMUuy8VaOYYodl4pdmxV2bFXZsVdmxS7NirssYq7NirRyxirWXirs2KuzYpdmxV2bFXZsUuzYq7M&#10;MVdl4q7NirWbFXZeKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZYxV2Xil2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn/9GNZgPv76IzYq7Nirs2KuzYq7Nirsm9hqjx2MC1&#10;NFjQdPBRm4xm4j3Ph3aEOHVZa/1XJ/u5PItd/LHR9Q1i6up4EaWWaWQkniTzct/HBI1mUDrse1Ml&#10;Xe43Elsv5PeX5DwjjKtX4iHNQfbHrqiyBS6098hLHZYyF7lTtfy7/RBkjsZS4Y1IYgn8RglJopAC&#10;prXKJQIYcJCCubK+tnKXCEEGhNBT8KY9ZADuMhKFtkVJoKgOGBbpvt/XHLdIh7n2yzHiJZSyAJNr&#10;Xl+81C34LRKn+9ahH3jKfUZn2U8adhkxjjE8kw33Q1l+XOmwASXYecPsXqFFe+2X+kbwEVKt9Arj&#10;4MD0TR722/L7ywyOY1mgk/ZYtUV+7FG1NeJ6iQ4x04sX9LAy33SiL8udQ+uBomWWzQn95XiSfoxa&#10;PU7fgFKsSPHKcmlkTYLE89kNJ5E11GZ1MRPf46e3hlfXYC5ahHsMlwSAq2QJKHk8ka2Dy+D4tjRu&#10;2I+qjuWkJofDLKIGyBAhN20a/t7aKGxROSL+8MgqCSPbBCXsUY4oCFyiWLi3J3bI7BJpvJ+s3jM9&#10;w4aRtq7kbfqy5dST06ItGI6nHHgHFudk21aflxqDzo055Rg1YKKE/ScQivY0jIIJY7k1y/LHilYO&#10;yJ3eyLvvIOqS3POMqkQFEQjcDLGo/GSFqD2ricA4avdNmlI/l3e+mA0wjINS3E0oBTGi8TmSybHt&#10;XpkyNgLZnJsqzfl/ftboIrlWZPEUr+vKaaMsCm29eJy2IvYlnGQUoPLuoWaTpdwckdQqzoQaGo69&#10;MZdThUEqrXkQKDxJpmVo8PFLgkW6A2pMPLeiNd3kmmXEq25jR5WkfccFUsSPHplGaZDEFA4sTy9s&#10;uGmxkzBJ2HpYGN9VG30zRbqPWXuJ2jksola0oaeqWPEbH8cGqtV2oKdTmnlLfdxpBirSem4Lkkmg&#10;Vab1+Q+WBXeOOJlJpRjT6cysOnyZJDhCBAnky20sru+1a0eOIsZoFBCggDjtv2wM2oRu4jjUM46C&#10;u+bmHZRjEmcqDlY8BA3T6P8ALe/tbOa+1e6azsTtK6oWABPdumNn1m5tnVJrdgrdGBFMxj2ZhmCY&#10;T4kDSxPIq+j/AJWaDrVtLcaL5iguJYK84WjIYCnUgGv4YNtr1JtlLI/7SMN81ebTGPdINGTEYsT1&#10;/wAp3+kOJJRFcWrGkV5btziJ8Kj7J9mxcuaUqKZjeG1cCWJGA4k4HbrQ/PEpGYimSEQE8CYWMaLI&#10;rspof2TgaQPX+9IHcEDLQR3KI1zZNYNacBTTw7jpIjyA18e4/DCyZYI52RWXkfiMLErX/KU9jmRE&#10;WOTMStnum3upXelxXFxDP6aD0I9QiX1KACnpzKB8cf8AkyJ/qYuWf0zSkqHffrUdjkoRHXYsRAc+&#10;SVGK1bUVUu9hdICv7oExFWB+NB1U1/ZxO6hiljopBVgQRsevVT8ssixEuEWVTy7qWpWV4TdxsJEd&#10;WjcsVqUqFnUgGvqITXNDEiRxgUBUAU8KZlDLKuHo6vNnJkaO3mjr+eWe4ujMpaO4ZnVuQPIMagmo&#10;BwWshfYbeB7ZhkVzasWEyN8gxq+htbGAcyZqHdCQ7CtehIxPi/MkMSfc7D6M2WOANXydpp8MbdJe&#10;Wz20SXFskcYYOQqFpGquwZ2/5tx1GWM17gnJZ88aoOaZAlCS3Fre6jCsY48XRSo6ry3DfhientGz&#10;SOikMooxPeuYksgnUS4ngSjLiJsFH/mQl3Bp+mWd1NHJbzyckVAeVFG5NT74OQV+I9ThzHYRHRkI&#10;9WAahN6aRW8PL0o/iDdmJNAPuxIk1ZeVd9vkcRMRqubOXkmkcUTJa3gtGhdkIlK/ZWRRXl/sgRlK&#10;h4sKV65ZKYEgSxqyiLq9QXVrJzCHig5E1bY1oBiJQhYz4BgB9GGWc2e5sTi3uluLjUY2qq3EsDyO&#10;53oslTQ/LCe6tEkgRJAAQI/o/eHNhxAk+8/7lsGz03StZmg1G4mtmaWB5rrfs3G2jpX7sJhLJpxF&#10;WJjB+KtenIrl0SBGi2RZwYLXXYGqgEjAFfENwD/xw5t7pJlDI+x60O4+7fMedBkeTDtT0eW1Z45o&#10;A5GylgCpH+yBSv8ArYnczyrE9ZGMVCK/bWvz+0uYmWq2/wCJcTLEUq6TpmnvfW7JaQx3oZCVFbeQ&#10;gdfg/u5B/q4KsLdHtWSQbmh5dd6Zr8mUxIIcWMiCl/mbU57bWYpLZhwRmBWnH4amtR3GMSG4jkKG&#10;jL2f29xmXkz45wsbS/mrklE7olrqwuIVnQGOT9qFhUA+KtiklfVTwI3zXy5NMW7BB9UuBTo+23ji&#10;U3wyJtWp3r2yEBzZkpjaUkgmAahVQBTvjZOIkB6bj9eMVtfa+o1satyorb+1Dil7QxSe6nIwKIoT&#10;RAwuYPaUU+ROFEwf6ghAO2SHNtid2WwNGNXkUsKkfjgFD8TAnuaZVLm20m7D4FIA3ArmdEN00h34&#10;xgD5nLRyajzU4y/1ZUWq8pDX5DELuZLaFGdgidycpkziCeSItx6rvUVptTCXU/MjzbWrGIAFTIpo&#10;xB/VlRy7U5mPABz5q0GnRoD6lJASGCMKgEdMj8j03/HIW3ovE1E0j0XevQAEnG1dks8reUrq8YO6&#10;8QD8Ttuq/wBW9sxcufoFJA5pdrWuWGk2pmunof2Ix9pj7DOnaVptrYQ+nAvxH7ch+03zyoY63aDI&#10;l5P5k803+sykyMY7YH93AOg+ficEz3EMIVpXCKSAPEknsMsjjMuQa5SAG6VWNlc3TNHbo0soqzgd&#10;AAOpPYYd21FrTpTvmJw7Ng3p5b5zuLi4liSRqIkhCoOmDI/tmvQDKyynyCQ6kB+g1A7Tb9ulQc4p&#10;5q/5STUv+YiT/iWZMeT6r2T/AIrj/qRfVv5Y/wDkvPLv/MBB/wAQGFWF2LJ82KHZsVdmxV2bFXZs&#10;VdmrirsquKuzVxV2auKuzVxV2auKuzVxV2auKuy64q7Nirs2KuzYq7Nirs2KuzYpdmxV2bFXZsVd&#10;mxV2auKuy8VapmxV2XXFLWXirs2KuzYq7Nirs2KXZsVdl4q7NirWXirs2KuzYpdmxV2bFXZsVdl4&#10;pdl4q0cwxV2Xirs2KuzYq7Nil2bFXZsVdl4q7NirWWMVay8VdmxS7Nil2bFDs2KuzYpdmxV2WMVd&#10;mxVxzYq1ljFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsvFXZeKXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdmxV2f/SjWYD7++iM2KuzYq7Nirs2KuzYq7JDZySejEgGxQdflm3&#10;wDYPifan+M5P+G5P92Ul1GC25POSCymhpvSp9sGrbv6dJCN/fMgh1xCRyatAbgi3VmCnccSK0+eN&#10;9N0FC3w9h1whG6ubmG5PJIyHGzNsBUfPBkETACkg9sgZW2CXekOrXMXJme1Yk15bgjf+3BaPIDud&#10;swskJdGcZRKARdImiUPGFZvtgjYH3pj+fJdwK+I65XCcwWUoRK2403TlasEgpQ1Q/ZbKhhJPPof1&#10;5PPqK5IxY21hinRrRiAlPgB6AjFmibly6DwyGLNbZKKVX9sILJ41cSSMtA4FQtKGuBbigavv0zNO&#10;TZprdX8v2s0tuEDDgo5M3epxgm7fxyHGy4UybQoj8TKWY7ghR+umZ7qg+Ftz4Y8QQAttvLPrFvXg&#10;IAPwkmtcSN8xFVJanXDbMRRi+UbaM0aJIwdw25rmN/Iu9NvfEi0Gm08oac9I+Q5k9EH8aYl+kZn3&#10;FAPnjwgJARv+EtOiorKxPfYj9WWLiV/2j9AyNsuFU/QunW4oIU9y5p0ypbqSLiOXxsdl70y2FFrl&#10;ayLRLK8EpWIfV1BDSU+GvgMr9JXSvV0HAdTXDwjuSI7LD5N0SWApBMTcE0RAKgk/PBtreidOamoX&#10;rQZfixx681phvmjy3Jpkq20nEPOf3ZdwA3sV98H208bxsDuOv3Zdm0eTHUnIEqG7AvM+iaraXdu/&#10;EwvxZEcHZlYVANMRkW4juEnVuUHSSPw8CM2eLJDJjOI+nJXpkmJFIzSrny9qnl+48t3EKWmvbS2G&#10;oN0kdjRon8PbFYr2G6j9SBw0ZJBoe4yjHovClUvVJiADulV35Q1Dy5qS2Orw0u+Ikj224NWjA9aY&#10;WakZY5o5I3orniynpXtXN1hkOEgt+M9C9V/L1rC90a8sL2AyPbL6tvOo4uEOzBWpvx+1lTxQXMKO&#10;YqON1dKhlPzGY8okEjj2/pcKQSOrenz6no2p3Vn+ljJaFuL216EmglRvZirLse2DLDV4ZYHsbz43&#10;Gy8xQkf1zSavs4xyDJi2ackKlxRYl5w/LjUtJ1SDzR5UAtrWUl5RaMZEikBq1ONf3Tfyn7OC4aCE&#10;RsKvG37uQ9ePhXMbJEmfF0kPVH+kxkLYtrM8r38lzbuY4NRi/wBOs13T1+jMq/s7/vBgo3Vqw+xm&#10;ANNkHMtXhnqkh0nWoyCHNKjlyptjFlgKnkpHgQculp53sQy4CrvFqKSKI5FcAb8utfopiU0Kzr+7&#10;bipFGDryyIPAakN/6LTIG050jXLjTJWF1bvNcRFWha3m9EL3qeSthDeaRO3IRyful+yGRiAfY8jm&#10;fiyj4oGz1ry/+YenBLeS5tVF5OoErRXMAkKjf4lVEDGn8w5f5WVZrOp9OaQB0oAV2DDMiZFXzbER&#10;r1xYSwC8sbZp4pQXYOQzxHwqKfrwbShod6nc5Ts0ZMjF+UksReNDHxWqxmrAjxFCKZdAtSRQE5A5&#10;N6cCUTI30RMHqSxLCrl5EQbGtO+3U4tCVZak0XpSu5ymcy34gAkWtW13DdJDHEZZSvqFiOSL+Hb3&#10;x8cCLKOIoDXbJePLh+DZx0lt9qt3cWNwLt+TwNH8VKKF3B2FKZdz8EXga9DjglxHfk2xUNBjE+r0&#10;Wjo0deSb7q3b76ZtPQfVnYihZqDBx/vfJcxrk78x7kHWLCBJGZIoC71JPGpAP4DFzRVCgb9z45kR&#10;BlInosjsxaJpJ5nnZiVI+AN0QDav9MC1/fEEUJFQcxcmQiVLezPbbT0fy6t0X5Rx8UaE13an7X+t&#10;XBUcdVPxgDwxOcDmLKAerEtRfjdqRbMaHiJRso9q0xBoqKTxqB3GXDJxe9kJXyTSDUaXUcRmKGQL&#10;+7boTXrUDrhfcWr0LpuaCo+TVzNxZzdFnGfQs80PzLYeoltcOADJLxavFgZIuO4NPDCa9sTcJIjC&#10;hCyED3DhhmaJ39jkh6Fo2vR2bWkkZLxTSWqEgVJWSFkJr/rDE7O0YGMD4XaoU9qjBkNDdZyoJhrO&#10;swCO4dwJoYQGmWlSEY0Y078aYtcCV7WRfsyqwBkPUGoqrj37HMDNLu5OHlKA0k2sOr2zxkPaSRF4&#10;7dfiQrxPGWBiaih2dP2MObfiBTatR0+WazLZpxqLEr/1HkMh5FGDcS3u3jjnUGSntkofS0z5qSOy&#10;QVH8wGBpfT5Bajl4d8KxCdWX1gxu/B/TPVqVGBLljUE7UP35KBbCnemovEqvxEpTxpjA6ueRI2Pf&#10;AAhENC8SCMKTUHp4UOC7hSbZ2BqCp3Hyyoc6SAk+nSrHfwowKvzX4TtXfC63Ba0KP0y2PNTzZDfs&#10;I9UWWKgNBUeOF9uY6yoR8RJ4nBPnTkAp1crOVglDUQAFlwt1jVLSwaSMsHuCq0Rd6bftHK8mQRDZ&#10;HAZHdF6Ykl1FHLRkiDP9oUJ3psDkI1fVry4fnJJzoaBaUAHgBXMOUyeblCIiNk1jiSMUUU8cQilN&#10;Pi65FmF2KLHLcOI4xUnBxUkh2dC8qeRyVS4vBxjoCPFvl4DMaeUz2HJBnTHPM3nGy0lGiiIlvSKC&#10;MbhT/lUyfwwwQQrFEoSNdgoyUYVyaCSXk9/q2oaldSTXLmSVjXrsBToB4YlcX0Fv9s/Eei98yMeE&#10;yYykBzVbDSb+/NIk+BTV37AD3wgkvHu7qsu/FqqvZRXamZvBwR2cLJLi5s9stIt9MsONtUF0/eym&#10;nJzTeudAtiKAf5OaEl2MeQfN/mm3UuhHT12/XXBkQBY+65SSme4Y9q0VNH4nf98QOvcHOK+av+Uk&#10;1L/mIk/4kcyo8n1Xsn/Fcf8AUi+qvyy/8l75d/5gIP8AiAwqwuwZNmxV2auKuyq4q7NirqZsVdTN&#10;irdMrFXUzVxV2auKuzVxV2auKuzVxV2auKuy8VdTNirVM2Kupmrirs1cVdl4q7Nirs2KuzYq7Nil&#10;2bFXZsVdmxV2XXFXZsVapl1xVrLxS7Nirs2KuzYq7Nil2bFXZeKuzYq1l4q7Nirs2KXZsVdmxV2b&#10;FXY7FLs2KGssYpdmxV2bFXZsVdmxS7NirswxV2XirWbFWsdirs2KuzYpdmxV2bFXZsUuzYq7Nirs&#10;vFXZsVazYq7LxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LxS7LxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZ/9ONZgPv76IzYq7Nirs2KuzYq7NirsPbeSNoouUm6oo+VBm9&#10;xXwD3PinaX+M5P8AhuT/AHckpkgljaThD8DsWPuSa98WOo+mgAq1PDDwlwSQFEaBFNMWdESoruKU&#10;PzxI6+T8ESVf3PTAYd6AbXx+SYA3qyyfAeoUVr9OCze3AQEyLy2qoG4+nKvEHRn4aDTy7przMv1d&#10;+FCFdiKEg+GKW00lw/P1COOwHY/MZYM4qqCPBHO0Hqek2mnwGJbZWMpqzEVYdvhbHDUJTLwGz9gO&#10;5wAxPNiYEclN/K9tHbeuRyioSzNXZSNqYZ2nqAHlvQ1JPhmLmototjOrSWyMohIiZ1KKF3JI6Ggw&#10;TA4mdlBqBuD/AAyiQA3bBZS7U457GGGSRSA5CyrTqhFCca8HKvKg8euVSzFkIhNtMWCJFW3DN0YA&#10;Mu46+FcL7m0CsSXLHwAzJxzJHJhIUndnqy8VQRBB3ZjT8aYXzAI1OLknoDUZfCy1lO4H9ROfqRBQ&#10;PtqQxxMSSkFUoh9jlwpFFe9tblhJNymHQfCdqnEW9Q/3jj9eXCTEhEIsII9CFtvYL+vMLhYx8LbD&#10;sF3/ABwHHaRPhaezeZqSIanrV/h+4ZbXsgFQ779hkTCkmdtRaRaFgHt4vhO7Hc/jiXrFmq3J27kn&#10;+mQtKLFkkcfCMJEldlRR/HHJG0goAAD8zkvFZxipyusNSzs3HpuF/UMMLbULOxHCR1UUq/yzIiLF&#10;schphfmjypq/mMM8KMXUgW5969zhbf8A5j6NYlxAySOT0J23yeXUTmACeTUcpLUf5ET6tHaDXtQl&#10;UW6gUhKhjxFKVxO1/M7TZ4XNw8cSJ0VTVm+QyWCcY+ondshlobtXH/OPOk2N4LrSZZZrqQMOV04M&#10;af5XwitfDCC5/Mu0sXkTTHRoHcuQwI3PXbMnN2kTXCiWoJ5M2m/LnTNWjtJ9dBlv7aAQCSNugH+U&#10;RU4iPzXEu0/pqnU8UNajcdz3zGOtmeZUZ5Lrb8sPL1rJ6sD3POhWjTMV4uOLCgp+zgSX83dVU0tp&#10;lC9SCg698xp5OI7tZmSpzflB+X9w3O40sTSUC83ll5cR0FeWALj80dfmILTpVeh4L/TGOolHkVGS&#10;Q6pjpv5e+UNNieKx09YI5N3VXkoT8uWJj80fMoWgvyB4cV/pkDlJ3KOOXepy/ln5DlmM0miWrSHq&#10;3A1Pzocb/wArS8yr0vyf9iv9MTlJTxyPVt/y38ivTlotsadPh/ty/wDlavmr9m/O3+Qn9MHGgSkF&#10;KT8q/wAvJCS+hWrE9SVP9cb/AMrW82021A+/wJ/TAZeSCS7/AJVZ+Xta/oG0r48D/XGyfmr5teMx&#10;m/PFtjREB++mIydVstw/lf8Al/BdR3UWh2yzxHlG/Emh+RJGIxfmb5kiAUXamnTlGp/WDkjmkd0E&#10;k9Uyn8peXpixeySrji3Esu3h8JGCl/NjzCAweZXDCm6KN/oAweKWEoWho/IflSOVJUsFDxmqVeQg&#10;duhYjHv+bnmBgAphFBSvGtcPiojChS1fy/8AKyyPILT4nbm3xvSv39MVtvzm8xQCix2znuWQk/ry&#10;MpA8/vZWQl2tflL5Q1gj62tyqA8vTiuHjQn3AO+CF/PHXloTa2zEdDRx/HDxhjKNpY35C+QykiKL&#10;tI5UKSKJgagmu/JWOKv+euqzU9ewgan8rMv9cYSjEUAzEiFPTPyD8n6W7vZXN6jPT7UkbUp4fu8F&#10;2v57+lEEk0oFQanjL/VcYkA2s5EoDzB/zjzomsXrXj6rcRSmL0l+CNgBua0HHxwSPz605t302Vf9&#10;WRT/AAGXwziPJTO0qt/+cZbG2UiLW2YtSpe360+UmDYfz28pGjT2l0rjYUCMB/wwzGyUTzSJ10QF&#10;x/zjp5rjgktLHzDbmzlbm8ckUiEsOh+Etg2P88PIsp+NriI9KtF/zSTlXB5o40tX/nHPzza7RajY&#10;3EZapjZ5QOvgY8FWn5t+QpiVOpiKvQyI4/41ywWEWFmvfkX53PpPZWVtcFFAZFmVW8erlBhpb+dv&#10;Jk4rBrNoQexlVfwamXRyFBmWP3P5Z/mXEwFxoFw7IRweIxy1p03Rji63+i3J5wXtvMGBHwSIevyO&#10;Z+nz7b+TkYstc0fZ2XnfT7cW1zpN/D9WeKSPnBKVPpvXYhadDl+hG0Ebx0bgQdjX2PTMw5YmVHkQ&#10;2HJaYLrl5FrV3aXrSQpeRyIodSo5Bi6/aHgcR1eCJvT4/C7sokp3SvfNSZkAhhRq+iaflpqWpFbp&#10;pX+sWVukxtOZHJJlXoh/lPRhlXOoaRpkJeZxCvYE7n5VyuY7ymce9vTtH88eYb0FlSVVoDIwAjQV&#10;78aZCdd/MuyhDC3YhRsCTuflkOPuaJRi9N0L8u7O0RJNQKXFwPiIUEID8iTkPn/MrVjIXsl9Nv8A&#10;fj/EfuORNljbJJNF02SA27wKYSKFOg/CmBLj8xvMyKDNeFz1ChVp9JpgMiFCyHQNHhJMVpGhPWgw&#10;Mv5ma9yNbj4CalAFp+rEZCFIBVv0Vp/IN6CchsDTemCl/NvzAIjEJwFIpTgp/hjx3uxpCP5W0F7k&#10;XLWimYEEPVuo6d8qD8z/ADNIRBC6ux6L6a1wHJSRG1Z9B0p5BI0ALjvyb+uDl80660LpLIgeT7Ri&#10;UCnyb+mY88xLnYsVblECytxxouyfZBJIwD6jGrHqdzU1zHJchXwMxLN0pvsMKCHYN0+xurudY4EL&#10;s1B7D55GUwEhpmVQSxoB1Jzp/lbyZFZqs94A8p/Y7fTmMbnz5IlKtmIeZ/OiwRvbaaweYihlB2Ff&#10;DJnUKABQDsBlkYNdW8ynklnlklmYvI3Vu/THRQzXLmOKgC/bkPRf6nLjUBckVSV6rrVho0KT3LF5&#10;ZNre0QgO9dtz+wn+Uf8AY5zjzR5/0fRPMV5p0ySStAVBaq9SoPc++bPERwi3E1MSJPUvJ2i3Gr+U&#10;NMvpHS3muI2kZUUgBWY8Rsd/h8cJYPzN0R7v1Cko5GnQHqfnhyEGNONLkyj9BstokAkHwilT0zul&#10;hIHUMOhQEfSM52TtMW8R7ny/5yspLeQJIvBluXBHjTauGlsD6hr/AC5jTPcykxLVVA0via19Y+Hv&#10;nEvNhH+JdT/5iZP+JHMuHIPqvZX+K4/6kX1L+Wv/ACgHl/8A5gIP+IDCmuSdgyXNirqZsVbplVxV&#10;2auKuzYq7KxV2bFXZsVdmxQ7Nirs2KuzYpdmxV2bFXZsVdl1xV2auKuzYq7LxVqmbFXZq4q7LxV2&#10;bFXZsVdmxS7Nirs2KuzVxV2XilrLxQ7NilrLxV2bFXZsVdmxS7NirsvFXZsVay8VdmxV2bFLs2Ku&#10;zYq7LGKuy8UuzYoay8UuzYq7Nirs2KuzYpdmxV2WMVdmxVo5YxVrLxV2bFLs2KXZsUOzYq7Nil2b&#10;FXZYxV2bFXHNirWWMVdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuyxirsvFLs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz//UjWYD7++iM2KuzYq7Nirs2KuzYq7B9ujsql1YjagB&#10;ptm5xT9I9z4v2jD/AAnL/wAMyf7uS6ZlWMCNlQld2YV3xS5kdXX0V9MkUalelPfLTbrip2NvG0LC&#10;5f1gCGUtQbn5UxkMEar67qeVa48wx3VLi4lMnoIwCU2ri0jO55R8gr7nMLJsW6O661VFQJNxLx7A&#10;jagwTZx3KqCiNU7EDKTkbxBDah9Sk5CVl+EVU7dae+DfqxjuPUZCKAOK+PfJxnbExpJZbtJtOe3j&#10;lUks0RpToelK7YY284nUEluO/wAKig/HLJAMQGG6jpcmnTP6SReqafvZmLsO+wGwwfbyxgfCnGmY&#10;sg2RBSbU7S+lVg9zWRx147CvhXH3F1aoxLuqA70J/rkRAlTFR0rTNceCNI4pJmhqqvQ703oQCMB3&#10;H1JiGLEu/wBkg7ffko8Y5cmXACyTTBrHpGOWOMJFtLHSu3vXemF156I5LIXrT4Qx8fA5maeyiWJO&#10;LAXNY2tUtwnM8jGBSg8V23wFCY1YKYxvsSczTjBYiGyY3hu5ImkWc1FCqim58KYhd1B+EgKMiIU0&#10;yCO0x1dB6qEu368Bw3HMmgJ3oGI2yRNMRBM57TioBNBSrIvX6cXnaSKHnQVruvXKuIkszClC2ihk&#10;uDHU7DZsZHMDRiCe1FHjjKKIqssDKCqsB3qx/VguIzlmCoVQdPfIxiOrkwgUuvGtBGjSSq0pNGp2&#10;yN+bZFhhVQSJZa8qdhk5yRkxg80+8vM0kUhFPSQ8UI7++c9udPVnJ5Gp3rlZYeAE4wP+jI+JPI+4&#10;wWvgB2M/RMVDuaYLXwA7FF0q14jlWmKRpw7MNJs+XfG2Q0wLsx0u25VBpiz/ACTssabAdtz7Ysho&#10;XZZ0uKmw64G4dmEuxp0tegU4oPZhdib2EaE/CR8xjbRLRGPR2NFojDcbYWH5Y9zswsYW2Ioe+Bic&#10;Hk7HNpkOxXf2wo8EOyjp0W4OFj4IdjRpMZGBHgB2Mk0g1HH7sKPAdiX6Edumx+eKPy7sa+hOO5+/&#10;FB05dgaTR5xXc7YGJwF2Bn064HSpAwWwOIuxI2VzWlK42x8MuxjWd0BXjgtHAXYm0M69UIrjaOAu&#10;xnOZDX4lP048SOF2LRavqcBrDdTRHxV2H6jh8Qo4WmVWFGAI8DhhB53822/91qtyB7yM3/EicPil&#10;Nnkh20vTW+1aQnr1jTv17Yhd+adeu2LXV28zHqXNcByEp3V4oYoUCRIsaDoqgKB9AwH+krkmrNy+&#10;eATKKXYq2r3BXiKKP8nJeKtOxBryZ/tNkTktadjDK1euDiWnYYadZSXBBkULD3c1qf8AVGA5KZwx&#10;GTskNrbxW8ZWFOAPU9WPzJzHlMlzIYwHYoaVHE1B674LZuxwKL0NfGm+Apdh95d8sX+tTr6askA+&#10;1IdtsqnmrYc0oe+v7Wxgae5kEaLvv1PyGdY0Ty3p2j24SJayftSnck5GOMk2WEpvPtd833moOYLe&#10;sVpv8INGb/WOGnqDt098vjjYMdkDFTWuwqKDID5l/NmytNfs9C0sLczS3McN5PWqIGcKyrQ7vv8A&#10;7HMqWMY42fqprzZeCJr6mRaF5Aeeye91JmjDRlreAbGvHZnrX/gc6/EscSCONeKLsB/HNbImW57m&#10;6Bt83Xj3Nzqc1xdyGed5hyc9epoKdgKbDPJf5uSV/MPWfaRB/wAk1zak7D+qHH1I9fyfXfkBOHkr&#10;Rl8LWP8AVkQjdvUX5jIuMU/z2zoRrZW/ibeL/iAzSnZzdP8A3cfc+X/zHDy6hcsTWl/MoJPQBqAY&#10;d25Pqf7HMeTfLkwDV1P6N8SZTuOnfOJebP8AlJtT/wCYmT/iRzLx/SH1Psr/ABXH/Ui+ovy3FPIP&#10;l8f8uMH/ABAYUVybsGSZq4q7KxV2bFXZsUOzYq7Nirs2KuzYodmxV2bFXZsVdmxV2bFXZsUuzYq7&#10;Nirs2KuzYpdl4q7NXFXZeKupmxVqmauKuy8VdmxV2bFLs2KuzYq7NirsuuKuzYq1l4pay8VdmxV2&#10;bFXZsUuzYq7LxVxzYq1l4q7Nirs2KXZsVdmxV2WMUuy8VaOYYodl4pdmxV2bFXZsUuzYq7NirsvF&#10;XZsVW47FXZsVdmxS7Nirs2KuzYpdmxV2YYq7LxV2bFWs2Kuy8VdmxV2bFXZsVdmxS7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2Kux2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn//VjWYD7++iM2Ku&#10;zYq7Nirs2KuzYq7JNZWyGO3cH4Sik/OmZUJkbPj/AGgB+Yyf8Mn/ALspTf3kiwTqVPJWIWnh2xS5&#10;0+N5TJWoPh0zMxyNU6yYCAstbmjtxCFCuP5jmkt4hFsNgMkXHLdrqFw92ebVZj3NN/lgIXUcXBCv&#10;JWagIGU5MduRjBTxLWaUvKH4Mq1KsdtvbDq0vVH7qKIM3XftmKcHe5UWMatYtJS4uLlo4a8arvy3&#10;6DC64vrx53VqDn8KsPA+2WQgpindno+lw2cbR8iIh6jI25rTap6YGk1G4t4ZbZGYPGRR/EHrTMuM&#10;UALv0Fp9/fW+oyxK8cikGFh0I6VzW2qXsjsYw1B+0agbe+SMAyAXXmg6TFEBMEB6hBQnf264ZXs9&#10;ubC1nmZfVX4XB8D4/TmMI1M9yTDdItFtb6PWdSsreJ/qTn1YZOnxD+X5rjIdUso3BN2kgk6xkE8d&#10;uxG2MhbIRVrnQdTulKrpksDQ04XKuq+oD15qat+GAtR1eKaItFIgMZABPcde+XYyIoOOZTPRvLdx&#10;bXH79ZGSZSSKiit9AGFM+vqremZwT1rGop9+ZAyBmNPNN4fLtty9T0N/+LGJP3DGXuu+r6YgiMwp&#10;vyFKn6MTkDP8kV+m+X/q4kLvwZmqvAk0Xw3wuOp6444gCEfsqg7A++VyyKNEeqOTSrEHkyc27s5J&#10;yzq2puQszMwNQR02OATpl+SC6PS7GLeKJVPWo/tw0068CQgcFL9ixb8euCWRnDs4IW+0v13J9VlQ&#10;0qFC9vDbBf6akjiIYoDvTjU7ZUJFy4aIVuhD5YsHlV6OaUJDEUqO5yHeZbiW5nD04LSlMnxEteXS&#10;xBTq0tkt4RGpqB44QFGB6420flwrZhA57H7sFshpSejsetrJuAhO3fG2yOil3OzGzuCp+GgGNtw0&#10;cu52JNDKDQjbocV/LSHR2OS3tx8UhY/IHFkMQHO3YvFCpQvFHRf5mIGNt0Me1xDszQKVB5gHvQ7Y&#10;228DsYsMg7g+FMVAdmZSxowBHvixkL5uxIx2tKE8fkanA40owDsDCnIgdOxwuNQJdiqxMTsh+dMV&#10;OG+jsv6s9COBrhtrOkPc7FBYTiPmfhToanBa/kZVbsTaJR1kXbvXDajTR6kOyj6IBHqVJ7423DFj&#10;DsQLEPSpI8cbYGAdjyDTxGLCWmB5OxhXwXbvi0HTEOxjRqTugxajgPc7EzFFTdKYtfhOymtLd6fD&#10;vhYnEHYjNpEBrgpgcDsDtokZGwGCms4XYGl0Eb8d8eFgcDsCTaJMoqBg4WBwkOwK+nXC/s1yPCwM&#10;C7A7RuvUUwEMadlwwSzSCOJS7noBgUC3Yf6focMNJLmksg3EdfhHz8chKTkQw97sNQVHQAfIDIOQ&#10;HZuTdumBXZuY79cNLbsl/lDyFd6oyXd2phtAeh6tmNPKSaikBLtY1yy0yHlMwMp/u4gdyf6Z1uys&#10;rWzhWC3jEca7ADvQd8MMYHvQTbzfWdYvdRkMs71AHwRj7IB7DHzSKqM7GiruWPQDMqELNBjVpdFG&#10;7SxxpUsxoAOpJOcc/Mb82z+80ry9L4pcXy/cVj/5r/4HMzbH5y/3LRPJXJn3lvygsAW61BQ02xjg&#10;6had28TnMfLzn/EWmyMan63CST/xkByiQsFxMn0llE4/cSD/ACT+rPafLf765rgPT8HPA2fGVxEq&#10;3s1NiZt/vOeSfzbP/IQ9Z/4yp/ybXNrk6f1Q1an6/k+s/IX/AChmjf8AMLH+rIihHIfPIbOOU+z2&#10;d5NvpLy1qUCwxRQJDIDXn+7HInwo22abLKjQc7AKhEf0Xz9+cGgwabHBOZGa4vLq4meOmyAvVQD7&#10;jfDfUJpYlAV2jr1dGCkD5kHK+jk8Nsa8j6HZanJIbiCG5ENXjhuEd0ZtxQiNkP45x3zIxbX78mpJ&#10;nfqanr45kw+kPp/ZX+K4/wCpF735bt0ttAsIEVEWOBFCRqUQUHRVJYqvgOWFuSdgmWbFDs2KuzYo&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsUuzYq7Nirs2KXZdcVdl4q6&#10;mbFWsuuKuzYq7Nirs2KXZsVdmxV2XXFXZsVaIy8UtZeKuzYq7Nirs2KXZhirsvFXHMMVay8VdmxV&#10;2bFLs2KuzYq7LxS7LxQ0csYpdmxV2bFXZsVdmxS7NirssYq7NirRyxirWXirs2KuzYpdmxV2bFXZ&#10;sUuzYq7LxV2bFXHNirWWMVdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuyxil2Xirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs//WjWYD7++iM2KuzYq7Nirs2KuzYq7DLTdSlE/1WWMq&#10;FQFG7Fadc2mPHcQ+N9pf4xk/4ZP/AHZU9Q06F7RbiFwWrRxXv4YJGoy+qyM4WIjqdtzmSICnC4b5&#10;oOTRbcwxzLFzuAQePUGm5GF0N2LNWhS751YlY33O5+eCkHGE2ksI7uRJpbQK4A5SA0O3QYW3VxL9&#10;jm8jufgC70+7CAGUTSZRRRKOQVVA2JPXDBNTntIoppmWN22VSatTp0Fchki3CSAksLO6aSAIWQUZ&#10;jQheR367ZceprHELmSQs7V2pvv0pU5CgGQEjybn071SbdIwsYpQ1+jfFk1eGSEn0vUZuhA6A+JxM&#10;gHLxaaZ5qP6DmE6sk5jReq1Jr8hgefU7tkCxDgBsABgM3MjpAi7fRrON2kcGV26s5rib3LSRAXMr&#10;MB1QbA5UXIGlj3IhLSKJiYY1Unq2BuGniQMOQUdEO4xpkNMFYerTelfHNLJa8SoHFT2G2Ibfy4bC&#10;viCPbJXgop75JnHThdQnrlNd0FEIX5DG24YgHcRiRuKmu/vja8EW6DGSTI/UEe4wWwlCDsoOBTiT&#10;TBaxxxdjvWkrsSMWYxB1BjZQkg/e/ER0JFcbScUT0diDQW4HwpQ+ww2oxRHIOxphjbbi2NtnC7LW&#10;KIHdScbWnZTRITSmx7Y2mnYm1nGQSFJOG0GLsZ6MQ2IocbY0HY5oY+J2Nabb7YOJJg7EktSf2afP&#10;p+vHiazjdiF1YqdlkCt4pX+uEFx8ul4uRp2IRWxirt6p7Ficba46WQ83ZizFwJYR6XcIBWvzOLCW&#10;KV+qPpdi6TWUdAIyle5XfBuzjKEejsFlUUVU1+WFywQ7KXbsfpxtNB2X+841UUB8N8bY7OxCQJQm&#10;Xgv6/uGNtcuAc3YgUtN+Ir78T/TG2uoHp9jswSzPUUPuCMkxMYdzswhtSSAhPyrjaOCHc7FY7Kzc&#10;HmGjp0NeuAlI04PMOxM2di1fTLAjxwr+Vge92INp6V2c098LWdCO92JNakfZIJHY7YtctHXJ2Iss&#10;g+0lPfqMDQcRHMOzKNqDbCwOCJ6OxJo23pi42TTEcnYw+Bav0YuMYOywkZX7II74WJg7ELnTbKRf&#10;i2PgOuQnIBrliBdicMENqpSCNVB2JJ3PzOUEojADk7FeRHYfLfIsnY0ux34ADGldj4o5pZkhhQyT&#10;OaJGu7EnBIgDdBLs6j5M/LVIQl/rQDSn4o7bsvzzFlOUzQ+lIFc2M+YfONvZE21mRLdHYt1Ve335&#10;0BFjijCovFF2UAUAyyEQOSsEvLq6u7gyTOXkbclj4+GI3N5BbwvPO6xQxgs7saAADqScyMeIyNBB&#10;XRWk1xIIYgZJHooUdznC/wAxfzSuNYL6Xo8jQ6YCVlm6PN/RP+JZncIgKj9X85xMmboGfeXPKkGn&#10;AXNxSW9I69VT2X3/AMrObmPfdhlXhebRbIcMNAiH6b08ltvrMNf+RgxOLbmwyS9J9y2X+6enWh/V&#10;ntJRX6a5qQdnZR5Pjm8H+mTUHWYfD2+0c8m/m5DJ/wArD1io6yIR8jEmbecJGj5NGpPr+T6p8gMr&#10;eTNHI6fVkH3bYB8reXvrEyXd2n7hSPSQ/tmv/Ecr4CGOPHxe5PznpTyZey2VuYgjMslGq/bboM0O&#10;eW9uzGLZgP5keTrLzIkBnneE2xPERlRXlStajJPLeJLVpVARRvmPxyOzMCgxPRfJVvokb/UppHmk&#10;IBZqV2PtnIvMDK+uXzKKKZnIHtXNlCJAAL6X2Yf8Gx/1IvRtJr+jLap5H01q3iaYX5Jz0XmxQ7Ni&#10;rs2KuzYq7NXFXZq4rbsquKuzYq7NirqZsVdTNirqZsVdTNXFXZdcVdmrirs2KuzYq7Nirs2KuzYq&#10;7Nil2bFXZsUuy64q7LxVqmauKuy8VdmxV2bFLs2KuzYq7LBxV2bFWiMvFLWXirs2KuzYq7Nil2YY&#10;q7LxVo5YxV2bFXZsUuzYq7NirssYq7LxS7NihrLxS7Nirs2KuzYq7Nil2bFXZeKuzYqtx2KuzYq7&#10;Nil2bFXZsVdmxS7NirswxV2Xirs2KtZhirsvFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7LGKuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz//XjWYD7++iM2KuzYq7Nirs2KuzYq7D&#10;C5t9QvIbeSGZLURoEJPxMVH6s3GIVEe58b7SH+E5N/8AKT/3ZQ1nPp9g89u0cty80hlO3whjvQb4&#10;HltLRBzuJvrDAbVPHfxoSMvBDh15WmEd3eykJBB9XHLc05fD4VHTCb9L2MF3K7RoxP2SnxNt2O2D&#10;jAZQxGXkmL28jxKvqMCOp6VzPqXrwMsAkhT9l9gflWmVmfc5cNLY5r0twGDSUdqUO233YFSykCrN&#10;cT83Fd8rMyXLxaEdVUU6UwaLi2CitWbuTkLdnDAAOTqHHLekEBB9AwFvGN3AZQuW35HA2DG3QZT3&#10;KlaMd/bIs+BwGBy6Mfh/GuSTwOzFJCa1+WNsuF2NdeIqTU42vA7KQg9afRgJZcDseqGvtkbRwU7L&#10;KV6L9wxtGzswRqfZ+WAladjlHWqjDa0XZfwEdifDG1MS7GCJia1VR4bnDxIES7GtG9dnFPkTjxM+&#10;Auxqs4HErX3Aph4goBdjJGYVIqD4YbUguxoMtNgffGwjd2XwRq8gFPuMBK7OywpA2YN88FsrDsSM&#10;MkjcQVr3GHiC8QdjPqJB8T7Y8SdnZhYMxpQ+2DjQQHYqLSJftIOXucHEtOxjIpNKgD2FcNqYguxO&#10;Sw39RCKew/hhEmo4Y83ZTxkp6btRT3GxwgsZ4wRTsqK2ggWiE7+ILV+7BbRHDGHJ2LtZoN3oPlg4&#10;nIhjdiDW9vU03w2WfA7EnEQ+ytKda5IFhKDsSEqh/tigO4I/iMLUYG3YIVoGTk2xrsFNRgtuhHbd&#10;2JsYKbV3wgp4Q7GF1I40/rhtiQ7EnjB35FD2P+3htqnivkXYCnvo7dzHJOlfAgjBbgZcvAaJdifN&#10;boVhKkjqY9/wxBavr5OxwBUUbr74QUVXN2UwWnJqADvjxANOTh5l2BmnQEiMV/ysrlk7nX5Ji9nY&#10;GlBY15NX5nKb3aC7EyGB6k/M1wop2WGYdKU74UW7DLSNI1LVrlbaxhMrsQC1PhWvcnK55BHmlZNN&#10;FDG0krBI1FWYmgAzs/lDyDpugxiWRRPfsPjlbt8sxSDM+rkrAvMfneWcPb6cTHCKh5z1Py8MlJAo&#10;ctCbYhykMgqSWO5PjiMrhY9viZqBUHUnwAycYkqSiYlX1+UrCKGNS8kzbKqgbsSegzgX5xea9bl1&#10;+50KQ/V7O04coUP2y6B6uR1py+z9nM8ngFR/0zi55m6ei+TLTSzpMGoWbi4FyCVuCpFQCV2DAMBt&#10;nN+RyriaGQ5gxGETRTsHaLLx1exbaguIj0/yxicmzDIPSWmFVIz2wi9PDNUJbOxhyfIGpRBb64UG&#10;gEwHvsxzzR+YWhT6j+ZerM6slpG8fqSdK/ul2XN2cnoj/VDXmxGWSh5Pp38uaf4I0ehr+4pX5McF&#10;W1ukbRxoOKLQKo7AZWJOXGAiKDI869oZVLaMgk/CPtZzmcWS5MeTHNWHJ25ABanp3xbU9RX7CGtN&#10;z8xm47H7MOQ8ch6R/smEikN1y4tDGKO+zN4Ke3zznupMW1C4Y9TIx/HBq41lkP6T6X2X/i2P+pFP&#10;9MjEWn28Y3CRqAfkMDZjucic2KuzVxV2VXFXZsVbpmxV1M1cVdlVxV2auK27NXFXZq4q7NXFXZq4&#10;q7NXFbdl1xV2bFXUzYq6mbFWqZdcVdmxV2bFXZsVdmxV2bFLs2KXZdcVdl4q7NirWXirs2KuzYpd&#10;mxV2bFXZYOKuzYq0cvFLWXirs2KuzYq7Nil2WMVdmxVrLxV2bFXZsUuzYq7NirssYpdl4q0cwxV2&#10;Xirs2KuzYq7Nil2bFXZYxV2bFWjljFWsvFXZsUuzYpdmxQ7Nirs2KXZsVdl4q7NirRzYq7LxV2bF&#10;XZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7HYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdn/9CNZgPv76IzYq7Nirs2KuzYq7NirspLjUZEdQqRRL8K7ksaHY5sxkJiB5Pluq0JOoyHvyT/&#10;AN0mVvZ26iORqu7CvagqOmIPao83q3J+OlCx3B+jpkbKYaQdQi1+FaRjYdBiEzWEbfulqBse2SBc&#10;iOnj3LlDU3wLJcBgUQcU8MlxNnghdTE2Ip9qvtkLboY3Ym0jdBi3cLsXRtuu/fBbZEOxRafzDIks&#10;3Y702boRgtNux4iIHxOB7YOJBk7KaSNdmav04LRxOxJpIz+zt8q4bZxLsbUj7Kbfdgtk7MZE8APe&#10;uBPC7EXda/3h+QwgpoOyhPGv7TfTXCnZ2O+tQNsxJ/DAi3Y4S2vUKCfc42UuxxnhG/h2BwbodjDe&#10;xr0O5xQ7GtqMQ6mvvjRQdnY06rCy7AmvtkgCgTDsaNTiOwBxpHGHZZu1bwJ7VwkILscLyfjx4oR3&#10;3PTIoMS7KLDiaceXataVwhiYbbc3Yna3FxCrNdGLkTsEqRT6QN8lOujDTxyAeur/AKLsE/XEZdzS&#10;vgMrIckRdhNd6tqKXTxQac00SlQs5cANXqae2TjTrMupziZjHHxR/nOwyS6AUkREAdBUZEuwjdcn&#10;ZZuojs5KnwxbHY1/RIqG/HCCgh2VG6KNhU/PJFADsUa4an2VI+nIgJdgG8vbeL7bhGPZev3dclYD&#10;hanXY8X1HfudgBtZjUER25nPjIQi/hyb8cgcjpM3bUj9Ar3uwvu7/U59+McKdljXb7+uPG6rJq8s&#10;uci7Avr6qoJWRvoJGPG1jPk7y7EzqOuRmvrMo8Qa/ryXGkavMP4pOxSPUtaLU9cn5qp/hjxNg7Qz&#10;/wA6TsM7a6vpF4zKsnvTiR922DxKcvF2rlG0qm7BRhL7G257daV/XlkZAuyxauOXarLsUS3jhHwI&#10;iHuoA65Lk5sYCPcHYFvNU+rnjVHb+SlfvrgMnXavW8GwqRdhLNcyTsTJ36KNgPkMrkXS5MpkbLsy&#10;ygbeGRYW7Het12wUpLsZyBqTt44UW7JN5T8kalr8yvx9GzG7SNtUddsoy5wNhuUiNobUNStLCAzX&#10;LhV7DuT4DO16F5f0/RbRbezjAIpzfapOY8QSbLKnnPmLzJcaoWQn07VfsRiu/ucMS1XHbLmKRiIC&#10;2duQNffcbjtiTPI8ohjXlI5oqg7mnXLeHa1NBtmtLO0k1C8lEVtbR8pnIJ4g9NhvU9lw3stNjtjz&#10;ciS4INX7L7J/XKpT+TDmXlvmbzzdeYWFvbobTSknUJD+3KQDRpiPl8KfZTPLP50Cn5j6t7mE/wDJ&#10;FMz5ch/VDj5vqfS35aU/wLpNOgiYf8lGyErQmhyIaWTY3ArsFaXtqVof+Lo/+JDBLkxnyLjnt+Cl&#10;QDvtmrH0h2EBs+RNdXhqd4qbH12HsfjI/hnEvzJeU+b7tU6AR+P8g8M2WM+ge5yp3t7n0h+Vop5D&#10;0qvXg/8AydbCK1E3qLUknbJWx3ZWc6ZZTPFYxs5o/EUHTtmJo9Ec+Wv4f4mZlQY3rNwkcjKvxM32&#10;R1p4n6MU0+yl1G+W3Qksxq7+A7nOxzZoabFfIDk0zyV72G+bPMtv5Z0CfVLqnwCkERO8krfZUd9+&#10;rZFfMUKQa7fQp9iOZ1X5A0zjZ5DMmR5yfUOydtLj/qRZB5Fv59R8naPf3BBnurWOaQjpydeRp9+F&#10;1ci7BPcrFXUzYq3TKrirs1cVdmxQ7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzVxS7Lx&#10;V2bFXUzVxVrLxV2bFXZsVdmxS7Nirs2KXZeKuy8Vay8VdmxV2bFLs2KuzYq7LGKuy8Vay8UtZsVd&#10;mxV2bFXZsUuy8Vcc2KtZeKuzYq7Nil2bFXZsVdjsUuzYoay8UuzYq7Nirs2KuzYpdmxV2Xirs2Kr&#10;cdirs2KuzYpdmxV2bFXZsUuzYq7MMVdl4q45sVayxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2WMUuy8VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ//0Y1mA+/vojNirs2KuzYq7Nir&#10;s2Kuwqe/uUdlVwQrEUI9zmZjjKnhdQP3sv68v90nsCj0I9v2V/VlPeNIP3pLN/KNhhMZd6BFUAA6&#10;YHIgoTRlfxLbZX4Ur5sTjAdjOJHQn5ZaAl2ZVUj4yQe2CV9Eh2WVhUcjQnsTkbLO3Y+GZO+y+PT9&#10;eCRPRnEuwU4iWL1A6N7DfKoZZXRDLd2IG5fsRT2FMsJZCJdgeS5p1cVxTwuxi3ERP2gT74aKKp2M&#10;kvJENKfLpkhFeIOxJtRlO1aYeFJk7ETeMepw0jiLsZ9ZYHYjGmVux31xugIONJ4nYm1y5O+2KXZf&#10;quBXtgTTstZnr1oMU07HFzSpcV8BgCadjS7nbrhYl2VU9T92NsadmBNNuuG0EOzVcV47VxsIMS7L&#10;Dz061+eBHD3uxyicnr9FcFstnY5hJtUYLZB2UZJBTsMKXYmZWBO+KCXY5ZX7E/LFiJOx3q1Hxb4Q&#10;nidjSUH0+OSYGnZaTIpodidtsSjk7H3i3MKiNBWdhUrTZB/lf5X+TlJydzotf2mR6cZ/znYSzadd&#10;s5Y1Z2+0xyHE89KybPN2Pi0uZBvuR1wWinZpLOfbiDWuEFBDsw0+YAAEk42tOxlxZzIQKHl79sQV&#10;p2GGl2UV2jAgLPF9texH8w/jgMmURbsNo9JCrUD6dsFsuF2GNrYgxdN6bjxGDibISMTY5urkZ83x&#10;Xmmyx8IwkFwPhnA+Ko6r7ZkwyWHL1GunICtv5zQYGtO3XIqXY1NCSeuSda3lEvTsD9+Kuy1eg3pi&#10;rscH5sEQFnOwUYCaQ7Og+SPy5uL947vUUKW/2lU7V+Q75h5M17BsjHvS3WNctNNhLO3KX9mMda++&#10;dhsNPtbK3SCBAkaigA7+5yuMK96SXm+s67ealOZJWov7EY+yBizMADloC2ggDIwUb1yMedPPWk+V&#10;7L1rpvUu3B+rWakc3Pif5U8WzJx4b3P0sJzERum2heXrvVGaJV9O3BHqzkbD2AP2mpkA/KPzPq/m&#10;H80P0hqMpatrOsUI/u41IB4qv0ZLVH0jusOJxmUxf42TP80NJs7P8stUtbdAqIqHfqWDruT456DN&#10;fwOYZLlPl2zi4x+wmj/Uc8qfnaqD8xdR3NSsNdu/pLmyIHDH+q42f6n1t+VxJ8h6VX+WUfdO+QQU&#10;61wABpZVjcil2GXlzT7m/wBas7e3WrtMlWOwA5DcnIyNAlBF7Bp2CoWPQAn7s9sxAg+JpmpB9Idj&#10;CNB8ha9IDq11INg8zHx/ar/HOMfmCn/O2XZZamiUrUA/AO+bOG0R7nLmOT6S/Ktw/kTSyCD8Mlad&#10;j6r7Yj5e0v1ZPXdAsUe5PYnw3yBBmeCP1SY7Mi1G8jtrdmJ+M7Ko3JJyQTStJIqoDUmiL3/zOdTo&#10;9LHBCv8ATOPkkxt2BElxcEBVHJ2PRVXf7gMnvljSRp8KtIK3Ey1kPh4LnM9qaw5pUPoi1VYsvnH8&#10;1vOJ8yzv9WNNNtJTHar/ADUrykP+t/xHOV+a/wDlJdT/AOYmT/iWYUOT6v2V/iuP+pF79+Wgp+X/&#10;AJeHhYQf8QGFWSdgybKrirs2KHZsVdmxV2bFXZVcVdmrirs1cVdmrirs1cVdmrirs1cVdmrirs1c&#10;VdmxV2Xirs2KuzYq7NXFLsuuKuzYq6mXXFWs2KuzYq7Nirs2KXZsUuywcVdl4q1l4q7Nirs2KXZs&#10;VdmxV2XilrLGKGsvFLs2KuzYq7Nil2YYq7LxVo5YxV2bFXZsUuzYq7NirssYpdl4q0cwxV2Xirs2&#10;KuzYq7Nil2bFXZYxV2bFWjljFWsvFXZsUuzYpdmxQ7Nirs2KXZhirsvFXZsVazDFXZeKuzYq7Nir&#10;s2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ/9KN&#10;ZgPv76IzYq7Nirs2KuzYq7Nirsj8oH1iWhp8bVHbqc2ETsHiNQP3sv60v90n1v8A3Ef+qv6swIr4&#10;4ksBa/GvVqKPpwEqQS7GNzG1dsbbBjdiZfYgmmBkMYdjfVVelD898DMQDsQmu2JI6jt4YF4XZcNw&#10;DGVZ6UNVHb3yJDYA7FfVVUDM/AE7e+RNpdiTX1l6h51lWnagNckAWBLsCtPCT8HID3ocnuh2Ndog&#10;K8iT4HCCkh2MLV6MB7Ykop2M5kHffG0cnZRfG027HI6jrioLsUWQeIp74GVuxwl8SKYsnZTzdhTF&#10;gSXZlnoO1cUi3Y76wKe+BLsoSg7n7sVdib3DfsiuLAk9HY8XDBegqeuLI8nY364lKPyphajIdXY5&#10;bkEVStMCYgF2LfWWK7k5Fsp2JmWvh9+ELTszXAC0oDhQQ7E/VqfD3GLHhDsv1NvtNhBZU7G1JP2j&#10;8sNsadkr8neXDcQzatOhMULenaod+c1K1p4J/n9nMbPmo0HWdpargHDH6igrq+VblLVGHqMOcm/2&#10;U8fpw5/w1IxLNHyZt2PiTmJ4jzRiqi9t+zj78x8rEihj+WPirwu+vW5/aGJSeWKAUTf5ZLxEcK5b&#10;uI9xtif+HG2ASp9+2PiKYrvrEXiMUj8sc2+zt7DE5FEVrXcK9WxOfyoCGbiSfDbB4qeFtbqI0369&#10;MKm0Wayu1mjHiKU3Ne2WCdsDClRWB6GuG+h26X8LcRujFSPAjJE0kKNzcrCKsdskVjoLqwqm3U5V&#10;KSUrvtdt0Q/GK1oB75XnbyrbXnlDUAopLBE1zA3cPEOX/DLyXDhyHiQTeySWPmiU65BA32JXETj/&#10;AF9h/wANTOACGZmCKOTHoBufwzYEuOJM2xTUNL1DTzELyIwmdPUiDd1qRX7xgjIHkyppXVq8SDxN&#10;DTscRsLC91K4WC0QuzGlQCf9vBOYjzY7nk2SB16Z1vyb+Wkdg0V1qI5z7ER9aH/KzDnMy9zdGNJJ&#10;qfmOCOORLUh5FBBfsO2dJgiVAOI4gCgA2xEVJYHqd68xYyMWLGtSe4xWviem2WAISuh2I6tQ7b9c&#10;hv5gfmHpnlizaJWE+qSqfQtQa0rsHf8AlX/iWZWLD/FLl/umE5iPNkHljy3d6hMs0gMdohHKX+ah&#10;6L/XPOeqarqGrahJe38zT3Mxq7t+AHgo7DLrtwpSJ3L0e3tobeJYYUCRoKKqigGdF/IkBPPdsv8A&#10;Nbzj/hcq1Q9HxCMX1hi/5rJz8g6sPCNT9zrnpY1rv4HMBznylAtIm2I/fR9fk2eVfzwr/wArFvx/&#10;xXD/AMmxm0/hj/VcfP8AV8H1d+Vhr5D0v5Tf8n5MgjLQAVqe+Ex6NALK8uG3llkWONSzsaADIcJS&#10;7OieU7Wz024s6CsgljkmkP7RDAkV8PDKMhuJDmY8dD+ksmQvC6A0LKQD4VFM9IW3mWwkTkKgkb0I&#10;I+/NSZUHKjjLwHUfyW1/62zJdQupkLciHQ7+1CM5j5uhfUfN03oMxM3AKp/ZAUDt+z3zYDIBjBbJ&#10;7U9h8k6bJo/lSzs7gpzgVubJsCSxNd+++GJiS0t0s4z8MYo7dy3c50fZWj4I+JL65tEpIea4a8uT&#10;MalB/dDtTxyQeVNI5TC/uFqg/uQf5h+1lPauroeHE/1miW7y385fORh0yXQNOkK3EnH6+6H7MbAn&#10;06+LU+L/ACcm8CkTKPAH+GcvM22F4jMv+4cgjpLt939mcU82H/nZtT/5iZP+JHLYcg+p9lf4rj/q&#10;RfVn5bf8oD5f/wCYGD/iAwpyTnskzYq7NirsquKuzVxV2Virs2KuzYq7Nirs2K27NituzYrbs2Ku&#10;zYq7Nirs2KuzYq7Lrirs2Kuy8VdmxV2auKXZeKuzYq1l4q7Nirs2KuzYpdmxS7LBxV2XirWXirs2&#10;KuzYpdmxV2bFXZeKtHLGKtZeKXZsVdmxV2bFLsvFXZsVay8VdmxV2bFLs2KuzYq7HYpdmxQ1l4pd&#10;mxV2bFXZsUuzYq7MMVdl4q1l4q1l4q7Nirs2KXZsVdmxV2bFLs2Kuy8VdmxVxzYq1l4q7Nirs2Ku&#10;zYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZYxV2Xil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn/9ON&#10;ZgPv76IzYq7Nirs2KuzYq7NirsjF1cBbmUf5bfrzNidg8hnh+8l/Wl96fW/9xH/qr+rEPrEjE8aD&#10;JMRFfiLXN2oqGWvicSxlGXk7M10/AFqs3eh2wFNGnYmbkOdwa+GBFOwZDpOpypzSBgh8RT9eNuFL&#10;tTBE0ZBougNCwr88RbTNURiwhkbqKAVyJITj7QxTO0g3UeOA3bi3F1YEfsttTCHOibdm9aoCgbDc&#10;DFnbsYQta8aH2xTQdjgYyKcfpxZbOxpir0xtjwOxjRlTvtjbAxp2VQD9rFaHe7HKEPV8U7d7sxEY&#10;/ariuzsY0yDtX6MWs5QHY0Tg9sUDLbsv1D2GLLj8nY4Oe4xSJd7swcYE8TsdzphTxOxpcYo4nZYY&#10;HFILsvbFLswkAxXjdjg58fvwJt2Xy8aYq7GsR23wsS7G8yOgxYuzeq3Y/hhARxF2YM570wlbcc9F&#10;eX9CtbXQNOtuFfTgRmr3kdeTn/gjmmykmVvI6vKZZJF43qPnWX9P6qwYKVneAGv7ELFVHy2rhgbC&#10;EH7A+7KiHG4lOPzVeysayED51BOU1lA23AfPIotFr5gugT+9JHhibabAwoVFPlhtPEqp5nuUO70r&#10;77DGDSLaoogxMivErDzXcU3enjv3x/6LgT9kVyNkoWnzRcN0c0+eNfSoW6qN8kCU24ebZkP2yN/H&#10;fAWoeWbe4gPFQJR8SH3GMZSBSJhMtM8+wRSKty54FqN7A+5xCy8o2em3V1LASUnYOEb9kgb0y+GU&#10;y2PRjtzQ9754l1DTbU8PTlfn6gBB6bDDXii0226Ee2T8MlFsbOqyF3Rm5tXknsQR/DGS2iX8MliQ&#10;fTuEaKTj1COOLfgcuiBAW1kpRqPmGXTJDq8rLSzZJokZqB5EIZU2/mYUwhsPyx8p+Xrn1raFriU7&#10;JJckSEb/ALICqMgJSl9RSALT3Sfzc13zPpx9KFLCVSTKYWNOAA35tutDkW/MDyJqfmfX7OdHjTTo&#10;ojHJTZlNSfiNfiU9uAzI8ThjQCJb9WY+UNcsdN0uWG8mZ7rn6hBBJfkAPhHbp+1h3oPlPStEgEVj&#10;CvqAUacj4z8v5cgBe5W65O1LzDNd0VmMURpSNTsaior45IYIV4hj1OMksavb9+bRg7A7j+3FCQPk&#10;O+SAWkES8m25JNKV26Zy38yvzai0v1dK0OQS6j0ludikPsOzSf8ACrmZDEIi5fV/NacmXh2HNmPl&#10;jyiZVS61GLjFQenEa8m3rVv5RnDLy9ur25kubuVp7iU8pJXJZifcnJSkTzcUm+bNo444kWONQqKK&#10;KoFAAPAZraPk9fDJQDArs6X+Sj8fzBslG3KKf/k2TlWr+j4hli+oMY/MxeXkbVx1/cj/AImuemNj&#10;Svgc1/IuwL5QX+6cE9ZI6fRyGeXfzxjI/MK9cmg9GEqD/q0/hm4xx9ET/RcTUncPqb8pXDeQtNHT&#10;iZgf+RznOfRQSzSKkfxyOaADqTg4DztotmGTDSdGjsYatR7ltnkHQD+UZjmZc3Dhrc83YdWEKG6j&#10;BApyGQnycinZ1TSY1EPIKFjQVYmvTNXMuTAJZfuQQtSWY0VR44wWyRzSXrqPrVwaqf5U6Cmb7snQ&#10;+KeKX0Q+n+lJpyz3SrU9RqBp8Dn04x+/cdz/AC/81YM0bSG1G+CkfuE+KUjw8Ppze9oaoYcdj6j9&#10;LizJugw7z751i8saA8sfx6hODFZRnpyINXI/lTrk8WGOJo0jUIiiir4CgzjZTMrJ5tkY7B4CLi6u&#10;7G4uLmRpriafnLKxqzMa1JPvgqCnq9a7f0zHyJIQksf+4hqb/vOu3gc4n5sNfM2p/wDMTJ/xI5fD&#10;kH1Lsv8AxbH/AFIvqf8ALcAeQtAA6fUYP+IDCnJOeyPKrirsrFXZsVdmxV2bFW81cVdTNXFXUyq4&#10;q6mbFW82KHZsVdmxS1mrirqZdcVdTNXFXUzYq1mxV2bFXZdcVdmxV2Xirs2KuzVxS7LxV1MuuKtZ&#10;sVdmxV2bFLs2KXZYxV2XirWXirs2KuzYpdmxV2WMVdmxVo5eKWsvFXZsVdmxS7NirsvFXHLGKtZs&#10;VdmxS7Nirs2Kuyxil2XirRzDFXZeKuzYq7Nirs2KXZsVdl4q7NirWXirWXirs2KXZsVdmxV2bFLs&#10;2KuzDFXZeKuObFWssYq7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjsUuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs//1I1mA+/vojNirs2KuzYq7Nirs2KuyG3rsbycU/3Y/wDxI5mR5B5T&#10;P/eS/rFPrf8AuI/9Vf1YGZ5QdiAMk1br8SdyTuanApdjDI1KVpixt2Nju7uC7t5LcCR0cMVI22OW&#10;4o2d3m+3e0J4qjE/U06hkZT0IINPfOwTaXqOsWVtcKFj9RQxC7dRkJz4JEF5WUSd2JQa9oeiT3Vn&#10;JMxML0PM1NSOmF0vlXW41EfIslaDx8OuUSzAFtxpraeaNCu1LxTqdqmu3bA3mTya8Wg3N3IGM1ug&#10;kSRtyFBAZT45A5dx5u/7H1M45OAn0yWaf5q06+1FbO3kVmJYEDrsvIZzhWIJ3rl71QKeY/1KihG/&#10;jgbBJ2YE9zirscHPjikF2P4STbBasOhwHZkRbsdDYlvtGh7e+AyQMXe7Fho9y5okda9Nx/XI+IAp&#10;gHY+TQbmNC0g4Adicj48bpRiBdhbLEUJFNstBtrnDhdiYp4YbahTscFJNFBPyGNsqdliGQmnEjxx&#10;JSIEuxdNLvXXkich7U/jkOMMjiLsReCVDR1Ipkwx4CObsaBioDs3IDphQZU7K9TAjjdm5+2FeN2b&#10;1MU8bsdzxTxuxvLFHE7HcsWVuxpIrjbAuywwxTbj0z0J5N836RrdjaW0d1XU0gX6xb0IeqKFY7ij&#10;Cv8ALmDlwEbvL63SThIyr028A8/+X9e8vanqWptZRPoss5kju3YBVErVVTxdCtCePxLkpFuW2BYf&#10;Rv8AqGY5jTr9mFL5wgBH7qL39OWpPyryx31d+VAxA9wSf15Vw7WqMXznZs29tKFPXjKjH6KIMa1u&#10;9diKeJFMIGyFdPNGn82b96iAVHLdifAUYZXoSh6UFOoNa4AGSsfNGmmEOJ2B5cSjK3Lf9rZqY4xS&#10;Gp4dPAj+uRIpBXx+YLBgaXiKa0UMJKn7lYY36vId+JHtt/A4b6I6NnWLbiW+uQsf9eh/4YLl+mAN&#10;1I+g4RzQpTXwlt3ZZYypBPJZIzUAf63LA96I0iDdGY7j3zJxQso4kPomuXlxO1oz+okALLv0DUr3&#10;8cL3ctt0GZVCLEp7bK7sWSsjtudyAPpPywz0FAWl27Cn01zH1Etgkc2E/mcHin08MwkLpIzVAIqC&#10;g74nqyKF5gVcBl5HrTwyOMklkTsmn5cXPpxG1VvThlMUzxrsC5AHI0wphhCwBaUBFT8zmTI2WAGz&#10;Ory6Y3xkryCtxUeAWgGX6KkHwOBWzfPVR3B3rjZHjiiLuQqICWYmgAA75IAk0ErolkuJqRkszkfD&#10;3J9vvzif5k/m+85l0jy7KVh3S4v1O7eKxHw/y/8AgczY4xj85/7loyZegeg+WfJ6WypdaggecfFF&#10;ERsnu3i2chZixJJqT1OAm3GZWBTKAriArsHWycV+eXRDB2Tb8m2b/lZumgHbjPUf88XzG1n0fL/d&#10;NmP6gx/z+obybq6kVBt22+7PUY+/bfMEucHybxAD0BpzX33+LPMn59hm8/uiAlmt4dh3O9M2cJHw&#10;4uPqBuPc+n/yhp/gWyp09San/I1sI9D0hbFPWlAN2w+fAHt88rkWeHF1LM8MLi5WEqolWJjuSy8h&#10;+BGQLkSLsMNJkMs8JVhIeQHJR1NfDfIS5LEuOda0yFpIvT3MUdDISNnb+X5L+1mLhw8cm6cqFMY8&#10;zavHp0Xq1H1qWq26n9kU+2R+rLmjea49NV5O5oB33ztdMI48XcA4xNbljUV/DbWL3tzIEhjUySyM&#10;dgAKknJnpGnpYQJFSrlayt4sc5PXak5pmXT+FER1eH+c/MMvmJ5NQIIgaalrG3VIlBCiniacj/rY&#10;PehkSvhmEAabRySW04/opgQT8Yp+OKxmkop1pkCxIQ90G/RRANKybfjnE/NZ/wCdl1OvX6zJ/wAS&#10;y+PJ9S7K/wAVx/1IvqT8uQR5D0AHqLGCv/ADCjJOeyLNirs2KuzVxVumVXFXUzYobzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nil2XXFWqZsVazYq7NirsuuKuy8VdmxV2auKXZeKuIywcVazYq&#10;7Nirs2KXZsUuy8VdljFWsvFXZsVdmxS7NirsvFLssYoW5eKXZsVdmxV2bFLssYq7NirWXirs2Kuz&#10;YpdmxV2XirsvFLs2KGsvFLs2KuzYq7Nil2bFXZYxV2bFWjljFWsvFXZsUuzYpdmxQ7Nirs2KXZhi&#10;rsvFXZsVazDFXZeKuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2WMUuy8VdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2f//VjWYD7++iM2KuzYq7Nirs2KuzYq7IHfyn6/c79JX/AOJHMyPIPJZz+8l/&#10;WP3p9b/3Ef8Aqr+rAwmoKAfThaeNfjGlY9emLEzdjHPfFhOTsX06WFlmEv7qRaNEzd/EZk4xQeC7&#10;V10c89hXC7O5flxqCahoEZ5VaI+my+BGY+tG4IasJuLxP84ojYa6LlU4rcxiTn/q/C33bZJ7YVuX&#10;t5VG1GjbxGY04jhBbMJuRiWA6lezR6bbavpt0eEhMV1ANuEg6fQ2AvOjW8PlfU3kpwFtIDXxI4j8&#10;TmMf0h2vZ+P99EjvTz8oZLy585WVXJPJnfr9lUYmuebeeZ71fE+jh0yw+KRJ2XzNMWXGXZuZxRxO&#10;xyzMBsSMWYm7BFtcAMBIpceFciYtscjsNba0gc1WSRCeiiop9OVSmQ2Owe2lFIizzSSRncqz0H45&#10;R4llIIdhcV0xAQLRmfpu1R+OWDiPVJxuwK0zoT6NuieFfiP45YB3liYyHR2Itd6hxoW4r3oAP1ZO&#10;g1njdittqkkS+nyBU9agdcEoM4Tj1LsFKdUuTytmFR+zsBkOIDmzmDWzsK7y2v4mLToV5H7Vag5Z&#10;GQPJw5iTsCEt45NrsuxpemLAzdm9Ve+FHGHZuYOK8Tsvmo7Yp4w7K9QYr4gdlmXFfEdmEhOKibsu&#10;vc4pt2X6mKeN2TH8pZ+Pna1Fac45V/4Qn+GU5z6XE12+IsX/ADMtFuvJGqxsAR6YahFejg56CCE7&#10;gVOa8yeY4XzWsNrGQrkIB4jGkPWtD7dcIkghU+o6ZI1SqMV8VA6/Rlc56VJb7z/XHiDGnHSdLJ2S&#10;NT/qAb/QBm9Wb+dtvHBsjhc+h2YAIoOXQq5A9/stjvVlPU/gP6Y7dzKlN9DtiCQzVJ6iRqfrOPEz&#10;U3Pz2yOzExQ82gV2WVh4jYn9WPV6kAgcT1x2U0gb/Sru1tZZ4ZjzUhONBurVG/TC/VEFVI6V2zKw&#10;z2phw0nXkezuOcslxsHUEgChJr3J+WAQu/vhmWQZ1blQvFBxAFPvw20MH1JvkD+OY2Y7BHVgP5rV&#10;9TTGrsROK/IxnE9UFEIPifxGWYuaSFTyCzch2PCMn6MKSwAA6A7DMgRQAzx1ZjI3cbnffc/24jd3&#10;dtZ20lzcyLFBEpaSRjQADuScnCBkaCq1taz3c8cMKtLLKaIoFSTnAPzL/NqfWzLpejkw6Vuss/R5&#10;h/xrH/xLM2IEBQ5/zv8AiXGyZb2D1Hyt5Qh0xFuLkB73qAN1jr1p4t/lZzMnIloZLlYFdgi2gZzX&#10;tlsYoJdgySka1p0HXLCxDsk/5MTEfmVpJP7TTD74XzC1RuB/HVsh9Q96Sedk5+VNUX/l3f8AAVz1&#10;hGoJqcwJSc4B8lspEcv+up+ipzgX5uafbx+fXval5ntouAI2T7QqPE7ZsISuATkxCxJ9M/k7IW8j&#10;WqkU4Szr/wAlC38ciiFaVyTNm2Xyrsd8BWnZLfIuiSX98JAvGKLcyEbD3zFzyPIc1BAQOtata6ZY&#10;SXVwaKooq92bsBnVDDFDAIol4ogoB/XMvS4xEV1QTbx2+1a51PUnu7h/tt8KHegrsB8hgzy/pqCZ&#10;ruRfi6R17DxyzXaw8Phg+9rMbN9GH/md5iujZW+j28h+ruTJdMp6srUCfJf2v8rDt6+tt4ZqY8mw&#10;sKVP9wkQG9HP6ss0Lj5YN0hfZoP0Y/L+f7P0HFYv76vtkJHZUNcimmH/AF+ntvnE/Nf/ACkup/8A&#10;MTJ/xLLocn1Dsv8AxbH/AFIvqH8uv+UE0H/mBg/4gMKck57Is1cVbplYq7NihvNirs2KuzYq7Nir&#10;s1cVdmrirsquKuzVxV2XXFXZsVdmxV2bFXZsVdmxV2bFXZdcUtUzYq1mxV2XirsvFXZsVdmBxS7L&#10;xVxGWDirWbFXZsVdmxS7LxS7LxVxzDFWsvFXZsUuzYq7NirsvFWjljFLWXirs2KuzYpdmGKuy8Vc&#10;csYq1mxV2bFLs2KuzYq7LGKXZeKGjljFLs2KuzYq7Nirs2KXZsVdl4q1l4q1l4q7Nirs2KXZsVdm&#10;xV2bFLs2Kuy8VdmxVo5sVdl4q7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZYxV2Xil2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZ//WjWYD7++iM2KuzYq7Nirs2KuzYq7Od6kx/SF1/wAZX/4kczI8&#10;ni9TL95L+tL70+t/7iP/AFV/VgauLTa/MWxtSXZRbbFhI2C7BsWjvNxlRw6kA0J3p4ZlDk+Z63FL&#10;FkN97s6l+V0i2ST27DjzYMPnSmSyQ44NWDVCJovN/wA6tAuNR0e3ubdQzWpb1Af5Wof4Z0yi+tGR&#10;9oCrHwDdM0cdRcpQ/mvQwwcMRkP8Tx1vLN1Z+VU1S4k4R6hIRbW435CI0LnwyCfnRrBs/L0NglQ1&#10;/L8Z/wAiKhI+klcOIcU/6od52ZDcyPR6N+QejRE3uqtu0QEER923Y/cBnD+WZzt+J7Jm5YrxOxQo&#10;wAYkCvQd8DZTstjTbrhSS7GIxJpTAwjK3YIiAr0riXJgHYcpqAgsvTkqnMVUEHf3GUGNlyOIB2O0&#10;6/jkk4lTI1OjHbbGcNkxkJcnYy/nkElY1SKo3qR/HIQjXPdmSQObsKpbpjUPKD/q/wBmXgBxZ5u8&#10;uxEzFukZb/Kb+mFpOS+QdjFtrqU1jiZqfyjHiavDmTsHZi13CeJLIe4rkuakzi7Ka4nYUdyw8CcV&#10;OSXUuxheuFgZOxhxYl2UcWJdlhhhSJOzE1xV2MNfHFrLsoP2OKBJ2X6m+xwrxuxwevfAzE3Y5SWY&#10;ACpJoB74pOQB2SvylJb2kkk8ZDXUZ4NINwpI3Vf4tmLnJLqM+t4zUfpWyRpIhRwGU9QclUfmO85V&#10;MzfMEjMYxcWwhpNJ02RaSWsTj/KRT+sYMi81ailON3J/wbf1wbrt3ICfyb5WnNZdJtHJ7mGOv6sF&#10;r501hRtdP9ND+sHBSOEdyBm/LLyPKSW0eAFupTkn/ESMXTz5q6rQzI3+sq/wGPCLRwRQcn5ReSGb&#10;klm8TDoY55R+BYjF4fzE1NNnWFx4lSP1HGQHcvBFLbr8jPKE393LeQHtwlU/8TRsGR/mPNsXtI2H&#10;+SxH665HhCDjCXT/AJA6Ya/VtXuoh2Doj/q4YNtvzBsZWRHtJA7sERYvjJJ7AbVwiIYSgALSHWPy&#10;C1WOGSW11qKVUBfhcI0YoPFwz0/4HDu/NQtOmWYubRIMP8vRskTKwoQKMKUpQ0PTAoXvk5KAyCFw&#10;Nq0buMMdGJEkw9l/WcpyDZjLZg35rN8GlkeM4+8R5Wqmtdu5yeEL0d5ElHMEdPRUn58jhBeu6ekE&#10;RnZn2RBUmik5n4Yje1JoW9G08xMLiSWaOGKKItLLMeKKOa7k9TXoFzzn+aX5ga1rWr3WlMfq2nWU&#10;zw/VlNebxMVLOR9rcbD7OZZqHpj/ANJOJkyE7dHq/lDy5pmm6fDcQfvp7iNXNywoSrgNRQfsL7ZA&#10;MqamQ5YBOEBXYJgs3c1O2WxgxJdhnHb8ECjLQKY27Al86gcK0J65CRZB2ST8naL+Y+jGo/vJAPmY&#10;nGYWpj6Czj9Q96Uebq/4Y1Mjr9Xk/VnrhBQAjpmtJdi+TJ1WkoHUlaEexzhH5y7ecF/5hY9v9k+b&#10;HCfSGyfIe59I/k0f+dIh8PXmp/wWQfnXJ2wZzg7SdKu9SvY7W2UvJIR9A7nIZMoiLKkrZZY4o2kk&#10;YKiCrMegAzumiaHb6Rp0dpCByAHqv/M2UYBvxHmWDxvzl5rbV79vTJFlCeMK+NOrfThjZ2bXU9D/&#10;AHMe8p8e/EZmZMghG+p+liTewYR5k8xLpFmRGa6jcClsn8i14mU/L9j/ACsNohxdgo77D5Cma+75&#10;tpYvryFtO01zVmaNmZ+u5fvXHmpmPjTIjkpQi/8AHIjHX4idz7ZZFJBXwxTS6yU/o56jbn3/ANli&#10;8R/eH5ZSRsgIa+AGlgeL/wBc4l5r/wCUl1P/AJiZP+JZkR5PqHZf+LY/6kX07+XX/KCaD/zAwf8A&#10;EBhRXJOeyOmbFDebFXZsVdmxV2VXFXZq4odmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZq4q7Lril2bF&#10;XZsVdmxV2bFLsvFDWbFLWbFXZeKuy8VdmBxS7LxVxyxirWbFXZsUuzYq7LGKXZeKtHLxV2bFXZsU&#10;uzYq7LGKuyxiq3LxS7Nirs2KuzYpdljFXZsVay8VdmxV2bFLs2Kuyxil2XirRzDFXZeKuzYq7Nir&#10;s2KXZsVdl4q7NirWXirWXirs2KXZsVdmxV2bFLs2Kuyxirs2KuObFWsvFXZsVdmxV2bFXZsUuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7LGKuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7P/XjWYD7++iM2KuzYq7&#10;Nirs2KuzYq7Ob6kf9yN1/wAZpP8AiRzLjyeI1J/ey/rS/wB0n1v/AHEf+qv6sQVh3wtQkvymIrQY&#10;oJdjHcKCT0G5wNU5ULdgZddaOsVqxFfiZ6EEU7DL8J73ku19cJ+mA2dk7/L3zSt9qUNhLKLecHly&#10;J+2B1p/lZVr9RkxwvCOI/wATzWWFESI2Uby2gubaSGdA8bqVZT3BFM7BP510SKb6qtwDNGAWWntt&#10;8XSuaWGfHGRv6pfVL+k5UO2ok8BPph9LyG6/KLzNfxRxz3qGygL/AFK1LNWJGatOncZGPPs2la9p&#10;0C37fVFhcyQXLMoryADCh69BmVilGUuKBt6HQdpc+E8YZf5D8oXnlRJ7cSi4iuOJaMAghlrvU7b1&#10;zmuur5GsbH0rC7uL3UWNA/wiIfQNzmRc78nb/wApgHfkyq0k1R5mNzDFDBT4Ars7k++yqMj/ACIN&#10;CKEeOXAgh2GPKJCxyReZmJ6nfFkZOzId+uBMS7BSXUYjKmMeoTs42p9GAhyY5wBy3dibXLVqNslT&#10;A5z0djZru4mK+o5bgKLXsPDBwtcs0pOwRbXYVgOldiR4YkOXhzi6dg55NKDEs8kh+QH8cpAke5yJ&#10;ZIdXZSapYQ/3dorn+Z9zicRPMtR1EByDs0nmCQ7JDHGPBVH8cRpx5o/NgdHYFl1e8dSvqFVPYbfq&#10;ywY4hqlqiXYCaVmNSanJ048p27GlsWHE7EzyG4OLWbdm5SYhFl2arHrhTu7LCgYqBTsxYDvTFTIB&#10;2B5b+0j+1KK+A3/Vh4S4mTXYo85OwM+tWo6At9GS8Nw59r4+gJdiDa7T7MX3nDwBx5dsd0XYm2u3&#10;H7KKPxxoNR7YydAHZI/y1jOt+b4LK8PKCSKYkDbiRGaMB/k5Xl2iWiOtyZJgSOyD1e9Njp8t0ACY&#10;ytFJpUs4ULX/ACq0yc6j+WvmTQ5JZrCI6jYueXKH+8A67oOv0Zr/AMxE/V6W0R4eSD03zXot6REL&#10;hYbjoYJSFYHw365H31VreT05laGQdUkBVh9BywRvknxE4BBFQajsRgHVJNQvuJttSNoBs0VGAPvy&#10;T4voy7GeHo05TI8i7BWkT3VlAY5757tiahnH2fYVLNkMnqPJliuI3LsMTrHEDkR9OQ4W7jdlR69E&#10;TTnVvBdz+GAwXxA7DfR31K/uxb2lvJcs3Ux7hf8AWY/An0tlU+EDcsuNRuru2tYWmuJFijUVLMad&#10;M6f5f8tQ6YonmIlv2FGbqsYPVUr/AMM+RAvmGuUreU+cvPE+qs9pZExacvRhUNKf8r/J9skVwKxR&#10;jxA/VhiaLAvO9IflPdA7UkcUr/l0wKMuYpkHqxI7YP0c/vJfkP1nKcg2RIsL/NRgbLTm7CSQf8Kp&#10;x2qgca+LfwxxFejXkEnkKCn7kdf9cjC+CMGZmA3CdfmQMyb2YStPvMl1J9Ttbc7pJPzcf8Y0P8WX&#10;PH/naMr5x1tabi+uPxlY5ssguRcSfN9KeW3D+XtLcdGtICPpiXCmG2dzgEGFpjhlBp4Xc7nrXLow&#10;YEuwwhgQLQU5ZYAh2NnaOKMs3UVA9zgJSA7CWRubEncnIgK7Jx+T2m/873pE8tQfUZokHU0jbc+2&#10;YWtkBAt+DGZEFKPN5p5Y1T/mGk/4ic9WIhKU7DNSTu54D5KlkdZQwYg8q7bUoa5wX86NvOCjr/os&#10;f/EmzYYfoDZPkH0l+TBr5Ih/4zzU/wCCyE20cksixxqWdjRVAycjW5a2dHpnbPIflJNHsRcXArfz&#10;ipr1RT2zB/vJWfpDEl5r+Yfm/m7aTZP8A/3okXuf5cksxYRtwHJ6Egew75mYxv5JA6MCgSBrmGOZ&#10;uEckiRkjrV2ooH+VhzZpHFCkajalSfmKmuYuSRlutUXlnmKWefXLuSU8mEpVfAKpAVR7KMqEfvW9&#10;m/hke9nLknGvGml6Yg7xFvHbnj2FZz8hgidkBBJvpURp+0d/9j/blyGkq4IJC+2/45jNvtIPuoaY&#10;IjUet9GUk7Khb4gafSlQH7/LOH+bf+Um1P8A5iZP+JHMqHIPp/Zf+LY/6kX09+Xf/KC6DXr9Sh/4&#10;gMKck5zIs2KuzYq7Krih2bFXZsVdlYq7NXFXUzVxVumauKuplYq7LrirqZq4q6mauKtUzVxV1MvF&#10;XZsVdmrirsuuKXZsVdmxV2bFXZdcUtUzYq1mxV2XirsvFXZhil2XirRy8VdmxV2bFLs2KXZeKuyx&#10;irWXirs2KXZsVdmxV2XirRyxilrLxV2bFXZsUuzDFXZeKtHLGKuzYq7Nil2bFXZsVdjsUuzYoay8&#10;UuzYq7Nirs2KXZsVdljFXZsVaOWMVay8VdmxS7Nil2bFDs2KXZsVdmGKuy8Vcc2KtZYxV2bFXZsV&#10;dmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2Kuy8Vdl4pdmxV2bFXZsVdmxV2bFXZsVdmxV2f//QjWYD&#10;7++iM2KuzYq7Nirs2KuzYq7Oaamaald/8ZpP+JHMqPJ4TVH97L+tL/dJ9b/3Ef8Aqr+rA3IdSck4&#10;/GF+OilgKmpPP9kDFlDJEjzdiFxIVQ0+0dt8v0+DxJU4HaGq8LES7CdZJI56oR6jbUO4wn08nh5+&#10;rcuwxXSZo5Y7qI8H5A1XalcrO3NhhvKeCtnZModWtLaHnIDIyoA/EblvGpzQajRWdinWdgYo0YyI&#10;t2RTX9WudWuAVWT0lFEiUEge+Zuk0wxiurl6PSRxRqLsAW+nujrJNFLXqg23OZlOVLEe4uwc88sZ&#10;LTREBuhO5rhyYrGyDmy4xQLsuEfAJZQQrn4AcxMkyDUTyax2hlJqJdjgOJLO3FD0A3yIzS97n6ft&#10;PJHn6nZbOFoRUqehy6GW3e6fWDILdmDVy8FygbdjsKXY5WpizEqdmL4qZuxplAG5oMWJygc3ZQlB&#10;GxrigZAeTsvninidlFsUcTsrlgRxOyueKOJ2U8qqKkgDuThYyyCIsuwHNrFqlQpLnwHTJCFuuzdq&#10;448vUXYAl1i4b+7AX8TkxjDrMva2Q/T6XYEkuLiT7bk5Phdfk1E58y7EyMaardjTgKuysil2Xirs&#10;mn5azXmia/b64YwwiSQRxMSC3qIVBoOgHKuVZCKIcjBjuVnkgNe0eDWdKn024Zkhn4c2SnKiOr7V&#10;B/lztOl/mfMG/wBIiVwTutONPkRTNdOAPR2fDFiup/lNolzGn1O4uLSaNeKuXMwNP5uZLf8AAsuH&#10;Evm/ybqqhNSs0kU9RKiSj/hqHKfAHQsOBLI/Jf5h6QrDStUjnjG6ozyRn/gWEqf8NgGTyp+UF8xk&#10;9COFjuQjSxj6Ap44gZRyJYnF5Ko1T827QenLpqXRH+7V9FgfukjP/C45Py+/KYbji3s001Pu5DH9&#10;/wBZf7lj4Z7lJ/OH5lg8ToEoPisQP63pgyHyZ+VUO4tLZyP5i7n/AIZjkeHKf4j80+Ge5CS+a/zW&#10;ckR6Lchj9mkcKgfS5w806z8lwn0tPgtoyN+KQqP4DISwXvI8XxSYyA5JHquu/nSkJlbTJ0TfdpYF&#10;3H/GN+mHaW1tHH+6UAMakKOIP0DDHHEbhrFk7vPr3zl5zv8AWRZ6uzwxxAgRludffkRtvXphZz+I&#10;jwOZnCpLKuXwqOtQPo2wTdj9xER4D9WQx/UV6JPpVPr18CKkSyf8TwKpy+mNo9iwbxp1wfpB/eye&#10;NB+vKMiliH5ogjS7BvCcgH5of6Y7WBSP/ZbH6MODmyPJZ+XvxMANyYNu3R2wHa1MjU6cNx9OXT5I&#10;ITrzFwEVmCvxidgrV7emaj/iJzyv5709F85625Gxu5Wp82rm4EbFutyfUX0r5QYN5U0Zh3srf/k0&#10;uFUUIWSOg2IyyIayU2xd1NSF27HCUOypCLdebGpPRe5yBLIB2El5cXEspJU7H6MqMizdi+n2/Iie&#10;df3Y+wp25Ef8a5E5Szhis+Tsnn5Z6iLXzrp9wUEhBcAE0+0hHWhzB1IuJtywDsAlvmTTn1LQr2xS&#10;UwtcRFBKBUj8RnpCPzHZMlCrKadNj/HNbs5Qxl4Bd/kz5nEwPr20icq/acGlf9Sn45xH83riG682&#10;LNGG/wB50U7gg7mlBQePjmxwH0BGSNU9o/LfRLvRfLEVjcurskkjDiCKBmrSp674c/ll5NC8dYv0&#10;rUVtY27kftfLwzHyzM5UOTQSs89eaP0bZPa2rj63IAGI/YVq/iaZ0l3pUn6e+Xwj0V5HJzeTm9Wa&#10;Q9+te+DfqoTTpXb++dfi9h4DK5T9VdGWHcsRtdcXUvOFlHCa2dtNGIPBmLCshp/N2/ycGwj4QO3E&#10;fqyonZnLmx3Xk/3L3W3WZqn6cSi/vXB/m/gMNspck315f9xumnoPRP4vihr9Yr8hkejFCQgjRUND&#10;TkwLV3rxHvlz7zKPbpkcfJQVW0Ufoxx/l7/ccWBHqDftkQFCXXikaf4nmR+vOIebP+Ul1P8A5iZP&#10;+JZkR5Pp/Zn+LY/6kX1B+Xf/ACgmg/8AMDB/xAYU5JzmRZq4q7KxQ7NirsquKupmxVvKxV2bFXZs&#10;VdmxRbs2KuzYrbs2KXZsVdmxV2bFXZdcVapl4q7Nirs1cVdl4pdmxV2bFXZYOKWiM2KtZeKuy8Vd&#10;mxV2WMUuzDFWsvFXZsVdmxS7LGKXZeKtHLxV2bFXZsUuzYq7LGKuyxiq3LxS7Nirs2KuzYpdl4q4&#10;5hirWXirs2KXZsVdmxV2WMUuy8UNHLGKXZsVdmxV2bFLs2KuzDFXZeKtHLGKtZeKuzYpdmxS7Nih&#10;2bFXZsUuzDFXZeKuzYq1ljFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsdil2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXZ//9GNZgPv76IzYq7Nirs2KuzYq7Nirs5jqv8Ax0rv/jNJ/wASOZce&#10;TwGs/vZ/1pf7pPrf+4j/ANVf1YEiSIMpeu3WmW2HTHT5L2K/BiSaeWIKsq9mGQnvySMeaO4NuwRL&#10;YafJGTHMrOF6E0FfpzHhqpwPIus1WTNMESiadkbt7cJcluBkkrt4ZleIObp4aWc9uTsPohqBgUyJ&#10;T+XntUZRPPHvdrpsEMJ2+p2JPqJDkGNQw+kHCIg7uxjhvd2JfpK5B2Cr8gB1ywSpyRADkHYta3cs&#10;0gViF/y26DLLtBx8XR2HlndaDb3IN0w1Acf7pUJo/wBOY2cTlGgeBxdVggYEdf6Ljga9tru+Uyra&#10;yR29axClD8qDpmuGI4ztu6mOOYHDjjQdgFNFvGJadCsY+yPHMiGKRNUk6WUSIkc3Zcz2sLNEq7D7&#10;QOZuPDEdN3b49GMe97uwGssJYgKzDwGXCIco5zXN2Cltbd05fENqjfLOCLhzzZOYLsDcEZuKMa+F&#10;N8l4US4o12UHm7Kktpweu2IwxbfzuUuxvolGBYVr4iuSAiGkzySO5JdjXV1cgilelBtmNlG7ttNt&#10;GnZVcpcq3ZXLG1t2UTgY27A13fx24p1fsMkI24Wq10cW38TsJri7mmYl227AdMsqnn82pnkPqLsQ&#10;ri0OywaZYCh2PrUZO2LsrAUuymyBSHYpBbTTyBIlLHuew+ZyJ2SAS7Dqy0y3t6M/72Ydz9kfIHr8&#10;zlcpORDF3uw8sphzHI7ZSXKi7JFbmIoK0NfHMaTkB2L8Iq/DyHyJpgZOynSYfEsxA7BqHG2Jt2OR&#10;rj/f9T2FP7cfgu7sVS+MVPVlMjk0SKMEszdgKVx4bUzrq4kAEk0GTLyv5Vu5Jl1DWuUYBVrfTAx4&#10;im4ean2m/wAj7P8APkR6totMpksK84ecVt4PQ09lYvzV7kfFxK0BCD/jbOqRhfq9e4p+GYwFbMer&#10;521q9aTX0cigcSUH+3hO1ObfM5mDkgs0Uco1bqCop92Cbk1tYae36shAepeiTaZ/x09SFP8AdjkD&#10;5kH+OBQaZexpMiKtXBujn/Sn8Cm/3jKsw2ViP5oADQrMnqLoCp8PTfFtaFIR7MK/SMhpzuzJ9KH/&#10;AC35erQ/75b7+Z98B2JBlbtRdvvGXZOSIc0+8yqFgtSQD+//AFo2eavzFUjzfrCAdblifpAObyJ9&#10;AddnHrL6M8imvk7Rj/y6Rf8AERhCICqozHiq9zthumqk9xGbU4Igyw/G38x6V9siZWyAdhNcXEkx&#10;JkY18ciYrbs1naeoTKzFYUO57sfAZTMVybIRMnYYvI0jcj/n8sqct2H3kuQp5gtW8GP6jlGcXFlD&#10;m0wqpHtncrc81FNh4jvmrOznpRcAA7/Pftkat/L0PmbzZJct8WmWPGOSQbiR16qv05lykYxER9Tj&#10;Z5WaUdZ16HQ9HE03+9EgpDF3LH+mdHAWNFSNQiqOKqBQADLMeMAU1PIbq8mvruS5uX5ySfEzV6kn&#10;phTpPme0vfOVz5fRD6tjbC5mkPQsxUKoHtyzKy4+CAP8Uv8AcsJS9Qis846BdWn5ey6363A3Eghj&#10;jA+zExYMSfFiuS+7U/UpT4g0zAibkA5GMbvLPKFY/MNqwO/qRkf8GMfb/ZHyGRlyWXNZroI1W6J7&#10;yMf+GxOHeZ/9f+GHoynyTjzCp/Rmm7dID70HqE7Y8lhcmu2w/Xkf4WIQcYP6FjHgzfqGZz/pC/LE&#10;D0oVLSraZIdyC1a/QcWUfviPbIA7JCA1EKdPVuIHx0p9GcR81/8AKS6n/wAxMn/EsvjyfT+y/wDF&#10;sf8AUi+nPy7/AOUE0H/mBg/4gMKSck5zIs2KHZWKuzYq3lYq7Nirs2KHZsVdmrirs1cVdlVxV2au&#10;Kuy64q7NXFXZsVdmxV2bFLs2Kuy64q1TLxV2bFXZeKXZsVdmxV2WMVaObFLWWMVdl4q7NirsvFLj&#10;ljFWs2KuzYpdmxS7LGKuyxirWXirs2KXZsVdmGKuy8VaOOxS1mxV2bFXZsUuyxirs2KtZeKuzYq7&#10;Nil2bFXZYxS7LxVo5hirsvFXZsVdmxV2bFLs2Kuy8VdmxVbjsVdmxV2bFLs2KuzYq7Nil2bFXZeK&#10;uzYq0cwxV2Xirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdl4pdl4q7Nirs2KuzYq7Nir&#10;s2KuzYq7P//SjWYD7++iM2KuzYq7Nirs2KuzYq7OYaoP9yV3/wAZpP8AiRzKjyeA1Y/ez/ry/wB0&#10;n1v/AHEf+qv6sCkbYuNS/Gc+1KYWHE7KO4xQQ7Gxu6PyXYjuMSLagPJ2KGaQihY08K5HhDLhj3Oy&#10;hvkmwB2Xil2VxrhY8Nuw88v6hYacWee35y1qsoFSPYVyyFdWZxCmmFR1wZq3mZLyIxJLLEhHxKBS&#10;vzIOGUgxjHhcqAfPCiK+uYT+5majdVatMIlSzhx828SJkMnrSAgn9ulRgMkDBADcOyrxY14i3nDh&#10;x8e3Df5ZMEOJmxG/SNnZURgTkpc1UfCexODjCMWnIO7sSM7h+Qc18Qd8qOQuWcUO4OyvrU1a+o33&#10;4+Ie9j4cB0dlNNK+xcn2rkSSWwHudjS79ycbUkuyi3jgRbsbywI4nY2R+KM3gMI5teWfDEnudken&#10;ZmkLMaknMink5zMiSXYzIsXZRwK7NhV2XvhtXZhU4bRTsNbTRmIEtzVV6iMfaPz8Mrlkpthit2Gi&#10;RRRrxjQIvgP898qJckRAdl+/bAydmE/E1XYjpirsMLbVXWgY1pkJQbBN2GEerig+KpyswZ+I7Hvq&#10;qAVLmp6INyfkMHAviOww0XTNY1y6+r2kdKfbJ2VAe7t/xqMZERYmRKHv9QtLG3a4uZBHGvj1J8AO&#10;5zqvl7ybpWjIkgUXN+PtXbjcHwjH7H/EsqiDI3L/AErEvOvMfnK8vy0FqWgtDVWUU5OD3JH6sPVV&#10;id8vBpDEbhqqVHetPp3yQRgGL6BtmCGbzTWpQNXtlAFfjB9+v9MKWX42Hepy8yY09BtYw9tASftR&#10;qdv9UYtdMi2UbMQqilSTTxGCEt09Eo0qzlk8xX9vErPIWNFAJJqFJ2GBY+Em6MH+RByw5KYJtPZ3&#10;cBKyxMlPEEYYaVGVujXpwP6xkJzsIkwn80QP8PWv8wu1+4xyYtroraBgP2hX6MGm+rdmTcUt/K6c&#10;yakyGu6MB861p+OF9hIvqsCQBwPU07jL5g8LCJ3plXmqFhBa0BJM/QCpJMb9hnnL8zbq4i85assN&#10;m8gMoIlCMymsamoNKZtIZhwgOHnHqfQvkHkvk3SFeodbZAwPUfPOf3VxdSuRMzJ/kkEfhkh6urUS&#10;n9cCMoB2bImNdVBdgm1tXeks1RAO/dj4LkTMhnGNuwdz50oOKDZVHQDKTKy5QFOyzsN9h4nFLsOP&#10;KcqLrdsRvv8AwynL9LKB3DjnZTPcz+jpdl/vddCsko6QQn7Tn/KI+xmBEV6j/muZOfDHzSm/lgt1&#10;ku7huNrbjk1f2mHRRkw0+ys9OtI7S1jEcMY6DqT3J9zl+PH1P1OIXk/mHV73V7xrmcnjWkadlHYD&#10;BltB9am4jaMbuf4ZefQGJ3Yr5j1tNEsOf2ruY8LaPbqeshH8q/8ADNkE8v8ABfzx8wKoAH6OiAA9&#10;vSy3VkmED7v98wmP3o/qsq1tpZ/+cf7KSZi8rSFmZjUkm4l6/fnUZgTZtXoQf1ZryfU5WMbvG/K1&#10;V8w2v/GRN/8AZjHW/QfIfqyMuSy5t64gGqSkj7Ur9P8AW+jEoP7+Sv8AP/DE8mcuSceYAP0ZpzUH&#10;+85+7mTj2Nbs/IYQPQ1jkgIwP0Mm+5Zv1DM+10o9v45EfSgBfZimlSVNfi3+44IQVmb5fxyvolAa&#10;gP8AcdH/AK5/VnD/ADZ/ykup/wDMTJ/xI5kw5Pp/Zn+LY/6kX05+Xn/KC6D/AMwUP/EBhTknOZFl&#10;VxV1MrFW82KuzYodmrirsrFXZsVdmxV2bFXZsVdmxQ7Nil2bFXZsVdl1xV2bFXZsVdmxS7LrirVM&#10;vFXZsVdl4pdmxV2bFXZeKWs2KtZYxV2XirswxS7LxVrLxV2bFXZsUuyxil2XirRy8VdmxV2bFLs2&#10;Kuy8VaOWMVay8UuzYq7Nil2YYq7LxVo5YxV2bFXZsUuzYq7LxV2XilxzDFDWXil2bFXZsVdmxS7N&#10;irsvFXZsVax2KtZsVdmxS7Nirs2KuzYpdmxV2Xirs2KuObFWsvFXZsVdmxV2bFLs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7LGKuy8UuzYq7Nirs2KuzYq7Nirs2Kuz/9ONZgPv76IzYq7Nirs2KuzYq7Ni&#10;rs5dqp/3KXftNJ/xM5kx5Pnus/vp/wBeX+6T63/uI/8AVX9WBQxJ2OFxxJfmYHqeuKyDsZXFhbs3&#10;IY0jidlV2wot2UCa4qC7HUJxZOxe0ljilDSJzUfs1phizhKnYpNeB5CypRf5TkzIJEy7EzMjNVhT&#10;xpgtImDzdll1rtuMU8QdlJNLHXiSoOESpjZdlTTSv9o1H0HCZbNcrt2JE5VaXZVcCLdmxRbsqp7Y&#10;UW7NyOBNuzA42tuzVGFbdlOAVI8clDmGnUb4z7nYS3cBVycyCHlJCi7AuVlXZVcCuy8Kuxe1sri5&#10;fjEtR3Y7AfM4CaSIk8nZILDSbe1HIj1Jv5z0H+qMplO3Khirm7BbIadcg2uxJhTCpdiLn7sLF2MN&#10;AMKLdjfUoK/hih2Mia6nm9O3FT3Y/ZHzxJAY2TydnR/Iv5eXOpcbm5Yx21f3k5+0/wDkxjsP8rMT&#10;Lm6BujFLNa1+00uMGQ85mB4RDqfn4Z2TS9IsdNtVtbKNYol6gdWPix75jjvPNmHmuua5eajN6kzH&#10;Y/An7Kj2GD1iQ4eIrSSzO4XufDrjliBPthE14UJcGQIfh36n9eG8YHo17UFcpC3TzXzBIRrVsD3L&#10;UFa9ScI7ucQyttUct/pOXgWGVPVPLtgb2wgbkFIjUAeNEB/jgi4to7zTIo5K8H3IB965GMjE2EUk&#10;mmanLpHnW/nTiXgJQFum6qOmI2el2lmtIIyhPU1Jr9+RMpSO5YgJ5rHmy61EhLmQEKNgAP4YMW6j&#10;sw07KWULRuNNgT7kYY0TRKJhh/mjy1qfmiyttP054o7k3HOMXLmMPxjeqpszE0q3T7K4G1O/tr/T&#10;hLAhd0Yho2J2qO6g0/1csETE89mINK35aeVNa8qecJ9J1X0YxNAJYbxFDeqK/ZimdQVAP96o/wCN&#10;si8r0WkZCkjcdx9GZAkQt7vaYrZXatwvOh+FgaA+FT/xrnPNQX80jfuLe7tzBWsHHgECk13DoZK0&#10;y7xY1uGue55MlgtdHEfJYwvQNUmuwpQ0OHotvrdpFFrEUNw7xqJwEDoXpuV5/s1yAl1GzEYweYXF&#10;eAPoNQqdqkgU75zXz35GstNgXVbT/Rrf1BHNDuQC4JXhX/V6ZkY81sZYUXHcI0gjqOTAsB3opAP/&#10;ABIZDzchyK/ZUUQdgBiTbIUBStl+uoHj9OBNuxN5mcgdsUW7JN5I0+efUo5kjMnBgI4xX45D9lfl&#10;3b/JyjNIAbs4c2nZVRmY0UAknwGd/wDL+kppVqxlIlv5zzu5+5b+Uf5K5VjxGR4j/ms5yt5h5u8w&#10;yajc/VrclbKE0Rf5j/Mf4YLn1CCOaGKWVY3uZBFArEDm7dFXxzOjiqJl0iwKRJYyvBNLHC0iW8bT&#10;TlBWiIOR6/LJPaWywRCNTWlSzHucwMuTiNsgHiOualdanq0l1PsxZVjj7JGpbiozl+h7fnvrw7nT&#10;U++sWZeqP7uH+b/vmuX96P6r3C9Xl/zj7YgjoT/1ESZ1SU1s2Hema4/U5Mebxzy1X9PQD/LU/c+X&#10;AfhB9h+rAeTKTteB/SMpH2TIxI/2WJW/xTSH/L3+7CdgmXROPMFP0Tpzcf8Aj3Ff+COPYf6WadKD&#10;EH0sLQSKo0OM9fieg+7Kf/etKfy/xxH0JDduOOjybUq38MEw0ErV8N/vyqXJBS/UlJ02Ij+c9fln&#10;D/Nv/KTap/zEyf8AEjmTDkH07sv/ABbH/Ui+mvy7/wCUF0H/AJgof+IDCg5Jz2RDKxVvNih2bFXZ&#10;WKuzYq7Nih2VXFW6ZsVdmxV2bFbdmxV2bFXZq4q6mXXFWqZsUuzYq7Lrirs2KuzYpdljFXHLxVrM&#10;MVdl4pdmxV2YYpaOXirWXirsvFXZsVdl4pccsYq1mxV2bFLs2KXY7FXHMMVay8VdmxS7NirssYq7&#10;LGKrcvFLs2KuzYq7Nil2XirjljFWs2KuzYpdmxV2bFXY7FLs2KGsvFLs2KuzYq7NikOzYq7LGKuz&#10;Yq0csYq1l4q7NikOzYq7Nirs2KXZsVdljFXZsVcc2KtZeKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2WMVDsvFLs2KuzYq7Nirs2KuzYq7Nirs//9SNZgPv76IzYq7Nirs2KuzYq7Nirs5d&#10;qhX9J3n/ABnk/wCJnMmPJ891ZHjT/ry/3SfW/wDcR/6q/qwJt2yTjL8xbbAvE7G1GFhbsY9ewxYS&#10;djUMncADCwiZdXY8UwNodjg2KbdmqMVdl/LFLsqpxQ7NyHfFbdj2nLAAnYdNsWZyW7G1XxxY2HZX&#10;IeGKOJ2ap8MVt2V88UOzVHhituzfRhW3Zq4EW7Kwq7MN2A9xhhzasx9Jdid9aB1JHUb5lPPZcbsI&#10;poyjEHtlcg4rsTAJIAFSe2QS7Dmw0BzSS7+BeoiH2j8/5chLJXJuhhJ5uw7jRYlCRqERegGVE25M&#10;YgOx/vgZOympTfEK7A8jCtaVwoLsQbxwsXYnI4UV2whBdj7HS7q/lUBSImNBQEs3sBkZTAYiJLs6&#10;35M/LOKJI7jUUCJ1S27n3fMKeUnk3xx0keteZYbMNFbj1Z+lR9lfnnTraGKGJY4lCRqKBRsAMpum&#10;2mCX89xdTtNMxZ2O7HBUYUCuRJKKS+ZATSh2x461xJQh/SJIBWo7V3xQFe3zJyIUlC3gjWIiQUJY&#10;Km3UnsKdTig1mzBjtY3MkrmhCAtQ+9Og98v4BHmQwAJ3YLeeQvOGozXmryWTWen2A525uGEfqoSS&#10;5Wp+19mi1wHcWk8krTEARdqjluCewIyQBkaDIypluneb9A0jR7WwuJi2pMAfSiYKQvpoPidqhCaf&#10;y/8AA4OWn1SIADao26d8rIo7reyRF1m8y6g4JdZCHBenIhlUqT9BzDIoTFiFPWm24wBqTcv3ZBKg&#10;VO/fJR2YlkfliABBcEr6jEiMsASF6H/gsKxIsEheKQqxHVf4jeuXdEMiubBdShFte2wlQNUcuSkU&#10;6FWUgqfdTj1L3ThRZxXB7sFMZqfEiox4oheEIOWwm0mJphr9xYWse/p3Hp3CADw5cZD/AME2DU8v&#10;aU60uIDHcEbpGSyjwPKlMgZy6Gh/SYsaufzO81W01dLktdY03p9fbjbKG6spR35Vp/Ljx5Z0KL/j&#10;3MjL15MTU+/TECR/iW0uk/OvzvNI8PC3tmBoGQBgB7bnOZ/85BLHH5OtY4EWONb6L4FFB/dSeGZm&#10;mhwgomPSfgzr8o9T1HUtYurrUJ3uLlrY0kc1oOafCB0Azz6HoPfMloBeq5Qc13wIt2DbG0murhIY&#10;lq7/AHAdycjKVblnbjnoHyF5Th0PTo7iZK3sqfuwftIrdWP+W+Y+LGcsuI/SP9k3RFBhfnDzAZOW&#10;m2rURTS4kB6n+Qf8bZKGmNNt82cMYQw8268qvtXuenTOdeaZ7qP84/KtnMzekhhlWKuwZ3cE08fh&#10;GR1MgcO3dJozX6fx/EyfyvdWN75B1a6tACjrdRmX+f04yK7/ALP8udyRyVp70zVGLkkPl28Wlyab&#10;Go3/ANk2cs0ZUH576ywarHTkqv0R5m6ofu4fBqyj97H+q92uT/yACyr0qQD7fWJM6rcH/Q2/1f4Z&#10;rR9TlxeOaEKa/BuKmRf+JZrX7NPAD9WM0Hd2uD/cjICNubVPzPhiVqazS/65/VglyZyCeeZFH6K0&#10;6gqptVJH+zOKVU3bD/JAxr0sKS+lPL0TdKs1K/RXKr/pYp/L/HH+H4qugWvl923rzI+nbFoD+9YH&#10;wH68jIbKeaXakrDSIfHmxP8AwOcS82/8pNqn/MTJ/wASy+HIPpvZf+LY/wCpF9L/AJd/8oLoP/MF&#10;D/xAYT5Jz2R5sUOzYq7KxV2bFXZVcUN0zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYpdl4oazYp&#10;dlg4q7Nirs2KXZYxVo5eKuzDFLsvFXZsVdljFLRzYq1ljFXZeKuzDFLsvFWsvFXZsVdmxS7LGKXZ&#10;YxVrLxV2bFLs2KuzDFXZeKtHHYpazYq7Nirs2KXZeKuzDFWsvFXZsUuzYq7NirssYpdl4oaOXil2&#10;bFXZsVdmxS7NirssYq7NirRyxirWXirs2KXZsUuzYodmxS7NirswxV2XirjmxVrLGKuzYq7Nirs2&#10;KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsVdn/1Y1mA+/vojNi&#10;rs2KuzYq7Nirs2KuzlWrH/cpef8AGeT/AImcyhyfOdYf30/68v8AdJ9b/wBxH/qr+rAtcLjWvyma&#10;nQVwIlJ2YYpdl7YUuzbYodlGmKHZhTFLs2KuzYUOx1RTAyt2aqYVsOzfCcC7OyiBiinZXLCi3ZfM&#10;4rxOzc8U8TsrmMUcTsqtcUW7LAGKQHZZxS7NHX1Bk8fNx8/0l2CHUN/TMh1couwHNocty3JaKh6u&#10;3TITmA4ksBJ2dg7T9HtLOjj95N/vxh0/1R2zEnMlnDCBzdgkruf15BtdjaDrirsaXXp0wot2MZq/&#10;LFXYkR1OFS7EWJqAoJY9AOuFgXYeeX/Jl/qlwv7stv0I+FfmfHKZ5qZRhayaeKFC8jBVG5JzrXlz&#10;ylp2jqruBPdgfbIFFp2XMeRJ58nIjEJBqWr3Nwvp21YozsX/AGj8vDJQjEj37ZUWdJFJDRj3B+0T&#10;41wVHL8PXcZUStIWW0qSabUPT7sWR9vbImSJIV9PUfERXti0Su7FUHI9z2HzyUIGRayUn17WdL0a&#10;z+t3swii39MCnN6do1/a+eLMwt6czyLddtzT2JzYYtMOEtU3mV35o1TzPqH+4yJrS3tQODGTiqcv&#10;2nZVarsMTlvkSPlLDIyDsGAH/AgDAMcYnah/mte5RkOgeaNU428Ot27SAkBpVlkoWIGzuZPvCYpp&#10;uqWWoI7WzGqEJJGdmQ7GhHy3xnsGe42Y35i8i+ZfLerJb6ygkWZHlju4zyjkopoVcgNs32lZVZf5&#10;f5hAAWML/lEU+k5jTNlsHJP9PkZbqSUGvKGI/MhUX+GNbavtkEpwjGbgTsX2A+eFPxXFyY6FWYml&#10;cmwkWbNJb6Po31lpEa3t0UyFfAdafScFRaPbIxMlJCduJ6ZMQJ5sTJhutfm9dsgg0iExcdzM+9T3&#10;+EUpg6OiDig4qOw2H4ZMQAYBgWsahqupzGa8unllY7cmqB32GUTU7ZJJULeDgKmUDjueR2PyymD8&#10;SeJAHU+GHmhWtZbZLhV9VGc9UB3J8Kd85F/zkGa+UIeDDiLuPkRvX4HAocyMHVMvoL3r8mIGS6nk&#10;eNoma3PCN/hbjzQklTRh/shnnapy9w3rOKRK8jqiAszEBQOpJ2wFkC7O3fln5Fh063TVNRQSSSbw&#10;xHoxHQ7/AO61/wCHbMMg5pUPpHNyccK3KSeYNYeCNra1P74j95KOkYP/ABue2dCedmYsT8RO5zaY&#10;4gCg2Uws2rkVIJp3O+G2h6cZmW6lH7tT+7U/tEd/llGpzUOEMSOjzr8zPN406GTRbI1vZkAuZhT9&#10;3G9AUHfm6/8AArnLfPpp+fPlzttbU+mR8Ez+4H9WTTqeY/H8T0T8q0H/ACqO6Hcpd1/4CmdviPxb&#10;+PTMCQ2ch876lHxuyKbch/xI5ynRm/5D7rI/7V6j/hY8zdT/AHcf81pyf3o9z3aaMH8g7QHsCf8A&#10;p4f+udYnP+ht/q/wzWj6nJHN41oCj9P26kV/eCn/AAWPttgSfDIz3Czb10AaiT/lHb5tiFlvNMf+&#10;LGxm2zTzzUgTStMpUf6JHt8yceu97J40GEy9IarS2RAPLdudyCzinb9nMP8Ae0+y4k7JKpFGR5Xq&#10;f9+mlPoxeEVncj+UD8TkCdgp5pbqgC6Pb8l5VdqH5AdM4h5s/wCUm1P/AJiZP+JZkR5Pp3Zn+LY/&#10;6kX0n+Xf/KC6D/zBQ/8AEBhTknOZFmxQ7KxV2bFDsrFLebFDs2KuzYq7Krih2auK27NXFXZq4rbs&#10;1cVdl4pdmxV2bFXZsVdlg4q0RmxS7LGKuzYq7Nil2XirWXirsvFLs2KuzYpay8Vay8Vdl4q7Nirs&#10;vFLjl4q1mxV2bFLssYpdl4q0cvFXZsVdmxS7NirsvFWjljFLWXirs2KuzYpdmGKuy8Vay8VdmxV2&#10;bFLs2Kuyxil2XirRyxirs2KuzYq7Nirs2KXZhirsvFWjljFWsvFXZsUuzYpdmxQ7Nil2bFXZhirs&#10;vFXZsVayxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdljFXZeKXZsVdmxV2bFXZsVdm&#10;xV2bFXZ//9aNZgPv76IzYq7Nirs2KuzYq7Nirs5Tq3/HUvP+M8n/ABM5lR5PnGs/vp/15f7pPrf+&#10;4j/1V/VgWmFxV+amK07L2xZOysUOyq74WNuzFjgTbs2K27LrhW3ZVcVt2bArs2FXZt8UOzYq7N1x&#10;V2XQ4pp2NxYl2bbFXZhgV2bCl2XyOBNuwRZr6kwpvQdMshtuWrLIcLsMo7VF+KT4m7L1FchPNfJ1&#10;snY5zXrlNsC7EWk7Dc4KY27K3pVsKHYm71OKC7Eia4hAdlVA3OSZOzRRTXD8IVqR1bsMBNI5uya+&#10;Uvy/luyLib4IR9uZhufZcxsmboGcYIW+1GC0Ucjykb7EQ+0c6RaW9tY2621mgjjXao6t8zldd7fG&#10;KSyma6kMtwd+qx/sqP64Jj2b6KZEyZ0pyR1U9++CVkplZK0hzBy7U36Yqsm9BuT0ysppr0BQcu3X&#10;DGzt5JRyrRRsX/guHFhMy1Tl3MO8+eetI8t25RqTXzrygshua02aSnRf8n7WGAT0xSMKq9h/n45t&#10;8WOMRTWYh4Bruv3uvXrXOozSO5+yv7Kr4Ko2A9sAX9y0dwruoNIyVHYmuW8IrZqyBl3kPSF1HQbm&#10;2hf05JbxRM9KMsXp8q/Txdcj3mUazdwxS6dMYb22YyekSRHIlPiVvfwyiUeHfoseT1nyLa6Fpiz2&#10;txHFLY3RWJbkgFw/IhKED7J/yfstgry4JhqxkKiMz21Z4lPwhqBgPoP/ABLKZjZTJS/NVbZvJqMX&#10;Mk+n36C0uGALMpYxvXr8PA/F/qZKoyGUN4yUGUzFGvJmHldqx/fKNgsCkAb0oR0r8sXEIY07HKLW&#10;Snc6q9pCZq19JQ1PfEZLZUnQgAE7V+eWQG7VKWyz/F8195avYi9fTAf0wK1ABGK+gg6kk7UHbMiJ&#10;JYPOLvzNdxufSiUE9C2+xHtQYokUdKcfn3yEibUoVdb1OcgtLQ/5O2Z6oKIdvDADfNYo+yjdnV5X&#10;MgG/FzUfSDtgOZVPVQT77/ryxmy3RL+eFgsBWJa/7qQR1H+xpnJv+chCB5Nir3vIwPnwf+mZen+k&#10;/BryfSXuP5LszatcMxJLWrHffq8eechlrivXs6N+XPk+Ng2t6oOFnbD1G5bGnZRX9uTov8q5h58h&#10;keGLk4cVmyhr26MQWOMcriYlYk9+7H/JX9rJ0vnYMGeSP42NEjTZI4wKKqjwWmTx1AUHL4ghTocL&#10;KisxalWdj1dzuWbHW3ni1GqadYSqXn1C5SBYwacUZqFzmTC+EyPRhkzCIQmr6NHHp9zLbkRtFDJI&#10;pIrVlUkZ2S34heKiirQADtTbMKXIMeQfImtc5b+aSRjJI7OXdjUli9ST9OcR8/tT89/Lhp2tv+Tr&#10;5lyH7gf1ZNGq5j4f7p9GflUP+QS3Hut3/wAQOdvirQn3zCkdnI5B886qg+tHptQk+/I5yXR5B/0M&#10;BrA8bAD/AISPMzVH93H/ADf0tOT+9j7nu7p/yAa2A/kB++5bOuTmlk4/yT+rNdIbuXHm8Y8tqW8z&#10;WoO7GYCh/wBbFLcH0j32yBKC7zAn+5Eg9QxAH04G041eY9f3jfrwz5tmQp95zQLpelV/5Yoa179T&#10;isbf6bKfYYCNqajul1yOHlKyem7PJX5chmTe8b2UfxwS5KeSoRTyfGe7TP8AqXF4P76SvgP45GSy&#10;CV6yB+hLDtV5K/cucQ82V/xNqdev1mT/AIkcyYcg+ndl/wCLY/6kX0f+XYp5E0H/AJgof+IDCnJO&#10;cyLKxV2bFXZWKt5sUOzYq7Krih2bFXZWKuzYq3mrirqZq4q6mbFWs2Kuy64q7LxS7Nirs2Kuyxir&#10;RzYpdl4q7Nil2WMVccvFWswxS7LxV2bFXZeKWs2KtZeKuy8Vdl4pdljFWs2KuzYpdmxS7HYq45Yx&#10;VrNirs2KXZsVdl4q1ljFQ1l4pdmxV2bFLswxV2XirRy8VdmxV2bFLs2Kuyxil2XirRzDFQ7LxV2b&#10;FXZsVdmxS7NirsvFWssYq1l4q7Nirs2LJ2bFDs2KuzYpdmGKuy8VdmxVrLGKuzYq7Nirs2KuzYpd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsVdn//XjWYD7++iM2KuzYq7&#10;Nirs2KuzYq7OT6sT+lb3/jPL/wATOZUeT5rrT++n/Xn/ALpPrf8AuI/9Vf1YErknFtfl4srdlg4r&#10;bsuq03O+KdnY0Yodm3wK7NU4rbs2FDssYsg7LqfDFNuzUPtgWi7NxPjhWnZiPHFFOyq06Yot2VUn&#10;Ai3ZVcKLdlc1HUgY0jjDsY1zEvVvuw8LVLURHV2JPe9kG/ickItE9Z/Ndgix06/viG3jh7ytsPo8&#10;cEpCLQZzlzdkgtbKC0j4Rgkn7bt1OY8pkpsuxR+m2RDC3Ygy16muLEh2J0HYZJi7GljirsTYYodi&#10;LuFrhAQ7Bem6Pd3zr8JEbdABucjKYCYxt1c6d5X8hw20aXF8gC9Ugpuf9bMSc75N0YJTqGtLGxht&#10;qPJ0Z/2VyXuhZRGg4Rr9lB0AyANNnClsVBIZJGLyt1c7k/2YwoEH8cRK2YCqGqfn0GNUt9GAsgFQ&#10;gDfFUeu2RpkpOAKHoe+HWnaYXRZpgfTO4XpX+zDDHZcbLk6B5v8AmN+Z9voobTtNKy6oR8TdUir3&#10;Pi/thl6LfZUkAdBtQD7s2ESIjZxeOQeM3mrpdyvPeRRXE0nxPNykDEmvWrn9WWY5gK9VH+T/AEOT&#10;jkZeLJByS6O9aQPG/Q8ZQF+5kJ/4bEZ7ZLiOh2Ybq3Qg4TI2iWS0x8u68fLd+8sAcpJ+7uraQBgQ&#10;K99irKe+An0rUGjMfGIhwQWJPKnuKYDkj5seNnVt+Y3lCK5juTc3SLbPzjthEvCo6UYnr81wVY6U&#10;bNGkBDzuN5D0A8MrMgTug2x3zV+ZQ8zTxackbW+kxsSsS0Mjt3J341OCb+OaDTytueUw3QnuxzFl&#10;PikSW4A1ur/l/Na6j5iH15QllKxEiCvwx0O34YL095WhjMv94V+P503zH5rIbIT8w7eytrq/gst7&#10;ZSRF/q12wp866lLpmgX1/CT6kEDvGep5BTx/HMzEwxc0J+S+k2usea4tOukEltKUM0bbhlQ8mUj3&#10;UUzj3lT84tZ02RLC6tjqBuJkQM7FXDOQpo2/838uXkRJspnMHc83vP5l/kb5a86Q2zI/6Iu7NGSG&#10;W2iQoymlFdBx5BabUZc79bSRywRzRmqyIHX5MKjMKRtrfIt7o8+kaveaXc8Tc2M8ltMV6c4nKNSv&#10;YkYyY1+fTJxCUda1Hsf64Hlpx67+OSjdqnumScXHfOOf85EXEI8q2kJcCaS8VkTuQsb8j9FRmdhB&#10;olGX6S97/I+OU3l3JxJjW3CluwLOCB9y5yfyB5LuNcv0kkUC2Ulqv9mi/adv8hP+G+zlOozcOw5t&#10;GLHxF61dXMdtC0sn2R0A6knYKPcnOma0izxw6Zp6FdPtt1boZHI+KRvc9v8AJzCjk4fe7Lw9qCjZ&#10;W8lTc3FPrMgFR2Rf5B/xt/M2B9K8qXN9eR2kI5TTHr+zGo+07ewGPj2xnDgFlZrmtWGjaZPqN9J6&#10;dvAtT4sTsqr4sx2XIxe6fDY/nRaWUUvKK1vrVE5HegCH8c3GQfuv8z9Dr8w9X+lQVhqrav5QGpOn&#10;A3lo8vpjegZSQPuz0xB3+eYMjsHKk+Stbi430oGwq34tnEvP6N/yvTy41DQ/Vt/lK+Zcz+4/zZNG&#10;p5x/HV9C/lVQ/lVOp7Ldg/Slc7fD9lswZdHJPJ8+6utLwr13A/E5yDSKD/nILVd9zZdPf04szNV9&#10;Ef8ANcfJtli91FW/Ii294hT/AKSDnYZ6fUnP+Qf1Zr5cy5kebxfyyP8Ana7Sv+/1r/wePgNIgR02&#10;yFMS15iBOrHc7uag/wCtgfTN/X/4yv8ArxnzbcvP4Mg89CmmaWP+XKDp4FTisdDdS07AYlrKXX60&#10;8pWAp1aSnyqM0VfrclOyj+OCaJHkudSPKEHgZn/41xe2/vJRXw/jkZndUq1kFdF0+p6tKetP5c4j&#10;5s/5SbVP+YmT/iRzJhyD6d2Z/i2P+pF9H/l7/wAoNoX/ADBQ/wDEBhSck5zIcrFXZRxQ2M2KuzYq&#10;7KJxQ7KxV2auKt0ysVbzYq7Nirs2KuzYq7NXFWqZeKtZeKuy8UuzYq7NirsvFLWbFXZeKuzYpdlj&#10;FWjl4q7LxS7NirssYpaObFWssYq7LxV2YYpDssYq1l4q7Nirs2LJ2WMVdljFWsvFXZsUuzYq7LGK&#10;uyxiq3LxS7Nirs2Kh2YYpdl4q45YxVrNirs2KXZsVdljFXZeKXHMMVay8VdmxV2bFXZsUuzYq7Lx&#10;V2bFVuOxV2bFXZsUuzYq7Nirs2KXZhirsvFXZsVazDFXZeKuzYq7Nirs2KXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2OxS7Nirs2KuzYq7Nirs2KuzYq7P/9CNZgPv76IzYq7Nirs2KuzYq7Nirs5Pqzf7&#10;lb3/AIzy/wDEzmVHk+aa0/vp/wBef+6T63/uI/8AVX9WA+WScW1+XXFNuzUJ6YE07HCM98KeB2bp&#10;74F5OzBvbCnidmr4jFbdmNMUEuyt8UOzVxW3ZgcVt2Xvil2V06nFDsRluUUUUgthAcfJqAOTsQNx&#10;ORyrQZOg4pzTq3Yk08jdWOGg0nLI9XY016knFgXY6GKWaRYolLu32VGJICA7JFp2hQxUkvKSP2iH&#10;2R8/HKJ5b5NoDsNiRQAbAdAOgyhlbsqv04rbsYxqPHFi7E3wqXYm3TfEMHYiR92SQ7GEljxAqT2H&#10;XCh2G+ieWLm9nQFC7k7IN/vymeSmQg08iIpZ2CqNyT0zrOheXbPSkUyIJLkKDz2KqfADMaUrbQx+&#10;/wBSlvR6du/pwVKsafEw8QfDDYzBjU5C02hI7VYxxXfwxrSAZGkgqyRmo/zpiRPKv4YWxWHwkDrT&#10;vlV3+eSjEnZbaZ1VWZtgNyT2w60CwtriJbsusyGvDgQy1Bp1GWSxmJo7NM8hOw5PNfzL8/XmnCTT&#10;LBGhnZfjndSpAI/ZDUP05IeG22wHQZKJayHht4xeRnlJaR6sXPxEk71qc0fQ179hkixAQF1GASi7&#10;gbDxyyBxBGG91QrRlOSn9mo67dfoylAJqV398kWICnMSvJQwbxYVoa5bJue2ASUhYjmgBFd6+Ixz&#10;f3beAGVSKjZMfL8IfV7ZTsC2/wB2JXfxRjbaq0+/K6bL2Zh5PkFrM8oozIkrcR/kIxwRbIFAU9cq&#10;6qUJ5ruRPBcSigDio+nxwq82WgvNFurbvLGVH0b/AMMysQ+9rgaLf5IapDpvn2ynmNI+XAntVxw/&#10;W2c5h8oa3deV3j02JJriNK20ZIWkq7g1aig9cMqibkNmXiAPpbXfzJ8n6Hq8dnqt+lnI+/OQgJxo&#10;d9q986tpME9rpdlaTsJLiCCKOZ1pQyKgDkU7cq0ynnu0h8d+ctbttU8663qNh8VpeX1xNAfGN5Cy&#10;nt9oGuKOtajLYqSg4p5xuEp/tYDn9TiaUG1fHMiHD1XdPNHmmeRRwNSaCn+1nEvzi8s6jrXm/SI+&#10;LtZ/Vz9nfk5k3RB/M3w/7HLcmcRht5onAyp9Ofkg9vH5VvOTj1o7pjcMdqD0kpuewo2Purix0G2X&#10;Q7LiXAH6TlToePSBD/Iv7X82YAgTueZcqAEKZvao99Ot7KCsCf7xxnwP+7CPFv2f5Vwvm1q5nkSK&#10;EceRCqoFTvsMY6cAbtksxTBmVQWY0AFSTnYfK3l8aRpw9UD6/Mqm4b+UdRGD/k/tf5WOLHW5caUj&#10;Igl8zfmx+ZDeaNdi0/T5G/QtjKypTYTSrsZT/k/77/4L9rPP/mEEfnqP+2jbfqTNzlHp/wA3/euL&#10;qPq/0r3PyhT/AJV3p/h+jx/ybOel4e/ffNaTsHKL5e1xAL6Q9TVt/wDZDOJfmA7j88fLtG+Ei32/&#10;56vmdIfuB/VLRqduH8fxPfvyqAH5WXHv9br/AMDnb4alTQdSc18nJkXgGrI5v6DqSDX785HpLMfz&#10;+1RSgoLOnKm/93Hmbqv7qP8AmuPl/vQ91QBfyMth2EIHzP1g5165FLF6dkP6s1vVzY/U8W8tAnzZ&#10;ZLWv+kLv/s8dCaQqRiwtb5hoNY2/nNR9JwJpJJFyR/v1x+OM+bPJuWR/mAvGx0z/AJgbf/iGCLc/&#10;6XOB24/qyEubA8/glupAL5Q0w03LSf8AE6Y2Ek30u3RR/HJTHJJ5hddpTydatXrLJ/xrgm0BLybk&#10;9P45CZ3VLPMfH9B6YwAUEzUAJPQr45xLzZ/yk2p/8xMn/EjmRHk+m9mf4tj/AKkX0T+Xn/KDaF/z&#10;BQ/8QGFGSc5kObFDsrFW82Kuyjih2VirsquKt0zYq3mxQ7Nirs2KHZsVdmxS7Nirs2KXZeKtZYxV&#10;rLxS7NirswxVxy8UtZYxV2bFLssYq0cvFXZYxS7Nirs2KWsvFWssYq7LxV2YYpdl4q0cvFXZsVdm&#10;xS7LGKXZYxVrLxV2bFLs2KuyxiodljFWsvFLWbFXZsVdmxS7LxVxyxirWbFXZsUuzYq7Nirsdilx&#10;zDFDWXil2bFXZsVdmxS7NirsvFXZsVW47FXZsVdmxS7Nirs2KuzYpdmxV2Xirs2KtZhirsvFXZsV&#10;dmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7HYpdmxV2bFXZsVdmxV2bFXZsVdn//RjWYD7++i&#10;M2KuzYq7Nirs2KuzYq7OTatX9K3u3+75f+JnMqPJ801o/fz/AK8/90n1v/cR/wCqv6sDD5ZJxx7l&#10;+PAHhTFsAdjqU6bYsqdjWHvixIdjSB44saDs1MUU7McVdmxV2VXap2GKLdibTwD9oVw8LVLPAdXY&#10;mbuMfZBOHhaTq49HYk91K3T4RkhFolqZHls7EWaQ9STknHMpHq7GkeJwMadlFgNhvigl2VRicDHd&#10;2Gmn6Bc3AEkxMUB7kfER7DK5ZK5MxA9XZIrWzt7WPhbpwHdiKsfmcoJttAp2LU3yNq7LNcCuxtO+&#10;FXZiBirsSkp9GFXYi5AxDAuxsVrPdSBIht3OEyARVuyb+V/JElwVkYcI/wBqVv4ZjTy9G0RpCX+p&#10;W9mlXPJz9mMfaOdDs7Cz06ARWkYU9GlI+I/TlVdSgyY/Nd3F9LynNIxusQ6D5+OWVbqdzid0Wqqy&#10;jYUHviT8t+tew7ZKglUQ7ip2xpND3J74OFIKrUEe2Mubu2tLaS6upVht4hykkc0UAe+Tx4jM0GRy&#10;Ac1N3oVRQWdzREXdic4v58/NK61ZpNO0dmttMBo8wqss3zI3RP8AI/4LNpjxRxih9X87/iXX5dQZ&#10;bDkmFjpfBhPckPL+yn7Kf81N/lZ2r8kbjn+XWl1/Z9VfulbMPUi5kuRi+kfj+J4j+ecKr5q5nZXg&#10;jJPy2zoKtvmNTZTyi5QVBHSpBO1MtVHKvfDeyOFATotKV6bAH3xWoyIC8KCmUcK1+j3xqhQKt1yZ&#10;JRVIdgN8xG5p0wgotZxFain+f3Y5qek3upGUySeSa6GOOpWxr+2Ae3tiVwA0S08Vr94yN0o5Mn8t&#10;srXVwgNAIpl7/wC+mGLIRzGQCk7IHWvisZa7fDtjbz0yi8hy3oR7Zdiu2gBj2hs/rSGBikvAlHWo&#10;IIIIIONtoIIYOEKBFrUhRTrkrN7rVIfzbq+rapeRz6ncvc3CLw9RzuFoaCgpi0W59sEwlIbNiXr2&#10;PfGyBTUd64IkhCdQnao+7A04AH68siWZGye6MaOCDUg9sgXn3UTZtbiCMC7mSRFuqbxx/Dz4nszb&#10;DDlIpvxDa30P+S9hLcWF2ZZCbNZY2aE1o0nE0rX9kdaftNnL7sRKSRu9ep8cGMk80zp6x0yRflU+&#10;l3fmq5gkj9W6soBMrGhRHLcen84B/wBjmTkwERBPU/S4xmDLhYN+cl9fWnki5NpKYfWZYZWX7RRq&#10;8gD25Uoc7QB8A+QyuR3ZHm+WYgfrieHqt+vPMfmgn/ledf8AtYWv6o82eT6P839Diaj6vk+uPJoH&#10;/KvNOA6fUB7/ALBz0rb7qa9RTNd0Dm9HzF5gB+vNTvWv3g984f8AmAxH55eXiD0+rf8AJ18zJf3I&#10;/qycXVdPx/E9+/K5QfytkH8y3Vf+BIzu9rT0zt0OavI5ReBazQX1KD7QJ+Vc5PY3cbfnpqUKijfV&#10;BybvsiHNnnFYY35NGU/vY+57gkZ/5Ufbjv6Yb77gnOq3Y/0GX/UP6s1l7uXD6njHlRK+cbEf8vKf&#10;8T+eKQbW6ilaZAMInks8wpTWpFNKcz38CTgXRf7ufw9WT8HOOQ+psmd2S/mKtLfTRuP9Ct/+ID+u&#10;KwH/AEu5H+qPwxPRiSlusKF8oaSB1Il/CQ5VvteTd9l/jkp70k9F+pLw8m2C1FDLKfHuuCbI/HNQ&#10;91/Ucqn9THqlHmVSmiaSP2f3xP8AwSimcT82f8pLqf8AzEyf8SOZMeT6d2Z/i2P+pF9Efl7X/A2h&#10;V6/Uof8AiAwoyTnMhyjihsZsVdmxV2Vih2UcVbGVirebFDsquKHZsVdmxV2bFXZq4q7LxV2bFLs2&#10;KWsvFWssYq7LxS7NirsvFLWYYq7LxV2bFLsdirWYYpdl4q7NirsvFK3Nirsdirs2Kuy8Ulxy8Vaz&#10;Yq7Nil2WMUuy8VaOXirs2KXZsVdmGKuy8VaOOxS1mxV2bFXZsUuy8VccsYq1mxV2bFLs2KuzYq7H&#10;YpdmxQ1l4pdmxV2bFXZsUuzYq7LxV2bFWsdirWbFXZsUuzYqXZsVdmxS7NirsvFXZsVaOYYq7LxV&#10;2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kux2KXZsVdmxV2bFXZsVdmxV2bFXZ/9KNZgPv&#10;76IzYq7Nirs2KuzYq7Nirs5Tqz/7lLwU/wB3yf8AEzmVHk+b6yX76f8AXl/uk+t/7iP/AFV/VgUM&#10;T7ZJxxJfj64s7dlchijidlMRixJdjSBTGmJDsRa6iU8T1wiDjS1MQadjTeRdgTh4GJ1cXY1rzb4V&#10;39zh4WEtX3B2BpJZHPxN9AwgOJkyylzLsZUDJNfJ2UW8MCOJ2bm3yxteJ2ardziiy7KOKuxezs7i&#10;6kEcCFm6nwA8ScEpADdIDskmnaFBbUeak03Wv7Kn2HfMaWQltEadhiYl5FqUY9SNq5WCydmBphQ7&#10;KG+NJdlcad69zgYuxrMO3XEJdlfF8hhtDsY5WmKuwRY6Tc3rrRSEr07nISyALGNuJpnS/LvkeKCN&#10;ZbxaACoi7/TmLKZLLkk2p+YYoSYrYiSXoW/ZB/rkrJVFEcahUHRV6DCBTGU0irLLI0sjc3PUnG0P&#10;04CXHlkVFpStaZRjO+G2Qk5ZFHU4k0bDcDbvhZgqyzqep36AYW6vqenaRZyX2oziC2TqzdWP8qj9&#10;pj4ZkYcJyHbl/OSZACyrrLJIwigX1JSNl7AeLHsM4L538+ah5kumjBaDS4m/0e0BpWn7clPtOf8A&#10;hc2IAiOGPJwcmQyTnT9PS2BdqPcOP3kn8F8FyK1yLWjM9QfkPKH/AC+sx/JNMp/5GE5i5x6vg5+I&#10;+kfF4X+fEZGvW7VoGt+vbqc6Wu+9aeGYx2breOzISKg0H9ccOQOOyEFMrcTTce22+KKe3fAQlCyC&#10;uxFT3PXNWuxwjZiQh5I28Ou9d8cAQKYCVpT9PY79P2cpgSrj2OQkUUjtHUjU7Wv+/Fp9+NmFIR36&#10;ZUd2Q3DKvLaqNUuF7kTr/wAI+PRvirTpgpjLkgdX/wB4XHSqdBTuc10tIx7nLYHdpikHltA16wFK&#10;cSBlrtEuGJ3SUs8yj/SfavTbuDj49h88M1CVWm1Ae/TE5xxq3icYG1ITq1VtttyNh3wLISQRltKn&#10;2ihVlRj1r0+Wcw/NozK2nCM/a9blT/nnTfAa6ttkR+L6Q/I5w2lahQbCWOjchQ7N+zX4c5frVxda&#10;bozalwJDyfV7dz9n1CpYn34Af8FmXpoCRs8ouPORAel+vF6vo8h6vHkU78a0rhp/zjvKW80am7Hk&#10;72tWJ6k+oK1y7VGwPe04T6vh/wASwj850LeSZqdpoz+vPRKn92D7DMGQ3cs/U+XlFLxe/wC8P688&#10;yeamA/PGtOl/a/qjzZZfp/zf964up+r5PrXySP8AkH+mD/lyH/ETnpa3rxr40zXXs5fR8yeZR/px&#10;HhXf/ZZxD8w6D88fL3ytv+Tr5mH+5H9WTjan+H8dXvf5Vj/kGEv/AEdfqOd0gNE26ZrZbhyjyeA6&#10;18OogVpuv6845php/wA5Ban4fVSP+SSZstT/AHUfdFxs397F7sor+Sdv/wAYVP8AyXOdivxx0+Xx&#10;CN+rNWNy5kfqeLeU1A85WI7fWU6f8ZMVhP8AooPiMrjzYxDXmGn6ek8Q5/WcCaKP3E//ABlf8XOS&#10;n9X47mU/rLIfzJLelp46UtLcVFenpjF7NQ1xdV8V/UMjM0Qg80v1hS3lTRwOvGQk/wDPVv64y1/3&#10;ruD2oMnPmES5/BdrFf8ACGmj/LlNB7sKYIsCCZh35D9WQyCpL1SbzUR+hdIUCh4zEH/Z0zifm3/l&#10;JdT/AOYmT/iWZMeT6f2Z/i2P+pF9Efl5/wAoLoX/ADBQ/wDEBhThc5kOVihvNirso4odlYq7KxVd&#10;mxQ7KOKHZsVdlVxV1M2Kt5q4q6mbFWsvFXZeKXZsUuyxirRyxirWXil2bFXZYxS0c2Kuy8VdmxS7&#10;HYq1mGKuy8UuzYq7LGKWjmxVrHYq7NirsvFLjljFWs2KuzYpDssYpdl4q0cvFXZsVdmxS7MMVdl4&#10;q0cdilrNirs2KuzYpdl4q45hirWXirs2KXZsVdmxV2OxS7NihrLxS7Nirs2KuzYpdmxV2WMVdmxV&#10;rLxVrLxV2bFLs2Kl2bFQ7Nil2bFXZeKuzYq0cwxV2Xirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdjsUuzYq7Nirs2KuzYq7Nirs2Kuz/9ONZgPv76IzYq7Nirs2KuzYq7Nirs5RqxX9K3n/&#10;ABnl/wCJnMqPJ821hHjT/ry/3SfW/wDcR/6q/qwITTpknFtflGRV3Y0xQZgc3YGmv1FQm58cIDh5&#10;NaB9LsCtcSsaljk6cKWeRPN2YTyd2OKjNLvdlFgTU9cLEm3ZQIxRbssEYU27KLDsMBKCQ7MDituz&#10;VGFLsxpiguzfLAh2G2m+Xri44y3BMMJ6A/ab5Dt9OUzy1yZxh3uyS29rb20XpQIEQdadT7k98x5S&#10;JbKdioBoadsil2Jsd6ZNXY1qg4odjNxsT92Kuzb4pdm2rUjFDsaxYsEAqx6KMbQ7DzQ/LFzezKCh&#10;dzSijoMonlpmIrJZo4kLyMFQblj0zqOheU7awQO6h5xSm2wzHviKSWKaz5qDcobc8EIoW/aPyw7M&#10;BPXpk2ssdGpca7VYfRXKa1SmC2qQVE1SRmoaDt8vljDEaeGBxSERHdrSg38ScYwoD28cmAziqCWp&#10;oNz2GRnzf5z0jy3ZetdvzmcH6vaqfjkP/Gq/5WZeDTGW52i2mYiEw06yuLtysdBT+8m/ZX2p3b2z&#10;z95p83at5kvjc30lI1J9C2XaONT2A8fFszydqG0XElMllFlYwWkfCMVJ3dzuzHxJwjyLFEZsVdnp&#10;T/nH1+Xkfj2S6lH30OY2b6vg52H6Q8W/PpKalYt/NbsKfJjnVwNq9hmLbeQ8TuFXl2A8K9MtW6/h&#10;gIVCOrqOLV5Dt88dWp98WJQ0qjc02JpX5ZYYsadKd8SKVRkTYVoCe29d8cAa9a++RtjyUihqN613&#10;HhirIfTYjwyky3TxI/S1pe2z9/UWtPnTEJRSBfkMiVjsyXy8CuuzKTX95IBT3BGKClCK7nEc1lyQ&#10;WqAvaNQHoSPvy7n+6XetaZYObWGO+WSP0hQ9WRiPbH0pGNtq74w5rJLfMDq1x4/FT8CMpBk5MQld&#10;sBX5dNsbLQ13wR2TSc2pFVFagb/T+GBpVC9OmXRPetJxpzs06b049COw+7Ip5n0VtZubS0AIWsha&#10;SmyqQtTv+GY+oEuKNN+MgQNvd/yu8y6V5a8qa3rF9IFiT0isdRzkf4wqKOtT0yA/n/plpY+UdIs7&#10;UCKCG54oD3/dNUk+ObTQwqJ+DiZfo+Ka/k15nvvMuta1qt6x9W4SJkj/AGY0DMAi+wyMf849RlPN&#10;F+eQINoRsa/7sXLNRGgP6zRh+r4Mi/OD/lC59q/vY6/jnotP7lfkMwp/UXNlzfLg2v1HYyHv7jPM&#10;vm1CPzwHvf2h/CPNjlHpv+j+hxdT9X+lfWfkduX5f6Yf+XMfgDnpi3ICb5rCLcwjZ8zeZiBftUVB&#10;rQDbuM4j+YMdfzw8vH/JtyfokfM8j9wP6snF1R+n8fxPd/yqY/8AKsJyd+Ju/wBWdxjH7oH2Nc1s&#10;S5RGzwTzAB+lFAFKEV+/ONaXID/zkDqW2/1Y/wDJlM2Oq2xD/NcXN/eh7xEv/IFLYf8ALuv/ACez&#10;sl8D9RmB/kP6s1UTu5sPqeKeVgR5ws2/ZFypp/s8fH/vGo8FwR+phE7LPMFDrbgbHm36zgXRSfq0&#10;/wDxkf8A4mcMx62yQ9RLIfzLPw2Q6gWsFB1/3WMUs2ImufHkP+IjDkiLCDzS7W5GHlrRwK1CNXtW&#10;sjb5rX/emc+NP1YzDGXNfrZA8raavcc/xfBFjsZT/ljf6Mjk5re6S+aio0/S1J29JyR83rnFPNn/&#10;ACk2p/8AMTJ/xI5dHk+ndmf4tj/qRfRX5ef8oNoX/MFD/wAQGFOSc9kOVigt5sVdlHFBdlHFWxlY&#10;q3mxYuysVdlHFXDKxVvNih2bFXZsUux2KtZhirsvFLswxS0cvFWsdil2bFXZhilxy8Vay8VdmxS7&#10;LGKtHLGKuy8UuzYq7LGKWjmxVrLGKuy8Vdl4pccsYq1mxV2bFIdljFLsvFWjl4q7Nirs2KXZhirs&#10;vFWjjsUtZsVdmxV2bFLsvFXHMMVay8VdmxS7Nirs2Kux2KXZsUNZeKXZsVdmxV2bFLs2Kuyxirs2&#10;KtHLxVrLxV2bFLs2KuzYqHZsUuzYq7LxV2bFWjmxV2Xirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdjsUuzYq7Nirs2KuzYq7Nirs2Kuz//UjWYD7++iM2KuzYq7Nirs2KuzYq7ORavAv6Wv&#10;jU1NxL/xM5mROwfLdbhHj5P+GT/3SfW/9xH/AKq/qwnmd43KrJXJB02WRiaBX4kWZuprkqaTInm7&#10;N88KHZe1MCXZVcUW7NXFXZdcVt2VXFbdmrirs2KuzAYU07Bdhpl3evxiX4R9qRtlH05CUwEiNuyS&#10;6dodrZ0dwJpv52Gw+QyiWQlujEB2GQUEV/XlbKnZdMVLsaSAdzgpDsYx3rTCh2MZh9OKuxM7muFb&#10;dm5YVt2L2tpPdNRBRe7npkZSpebsmnlnyNNdESsOEXeVhufkMxZ5WQigNU1uy06MmZvj7Rg7nOk6&#10;bo1lYQCKFADTd+5yEYEmypk8+17zfcXshCfDGK8Urt/bg0UA9st4GNJAbt3k5E9fllcgK48C0qes&#10;Wof2spm8Bg4GJiqxM3KpNfDEZGVQSckINcoIy3Z3bgp65zfz7+aunaE0llZAXmqAUKA/uoj/AMWE&#10;dW/yBmfj0wG8/wDStEpgMr0XQLi4VZpiYYTQ8v23HX4fAf5WcI1XVtQ1a+kvb+Zp7iU1Zm7ewHYD&#10;wzIMraCSWV29vDBEsUSBEUUCjAZyCFTN1wq7Nirs9Ff846zV8o3kf8l434ohzGzDcObgPp+LyH89&#10;4g0umPSp4Ov41zsCbj3zDLkW8PuIyoIBBptWv4Y7bJBUDLsQOtMwYVyVKhZV3Pz2xShOV3SCpuKb&#10;BqA0/DFVQ061yqUkKfpnjt08cdI37tvkcrAQQirQEXVv/rqa9uowNK1YBt2GSpMWRaK3HzDOp/36&#10;1fvOKqoLUOC0nkhtQd0t3I+0qVOVcR8YR2AO5yyMt2iJspDolw91qwklVVIRlouw2GKCvoj54IfU&#10;mYS7zTEiyLx2HOlfvy1XapyUiwSW1XevXf8AVjZU7j6cYy6LSaQrsD1HYYEm2rTLgk8k50oVdRSu&#10;4xC2CmeT2AoafPv9GSkqfeYXkGhWqhiEaWYMvJqFlEZB40C7Bm/azkn/ADkmK+XNOPYXlPvjfMzS&#10;j0S+CM30vV/+cb3Bk1EHqYIz/wAMf65DP+ceCf8AFt74fU2/5OLgzHYe9x8X1PQPzbH/ADpVz7PH&#10;+vPSSj90DXsMxJndzZc3yyCf0kNhT1SBXv0zzJ5wdl/O6laf6dafiI82eU+n/M/Q4eo+r5PrHyKQ&#10;35f6ZQU/0P8Agc9M2wHGvjmpvanNvZ8z+agP0iT/ADcifvGce8/NCv5yaAxH7xxCg+XqNmyiP8H+&#10;Di6nnH8dXun5Vkn8srweDXYH/ADOyxNWACnbNSBTldHhGuMv6Voe5UA/Mkd84xpfEfn/AKj4/V6b&#10;/wDGJM22qF4h7ouLmP70fjo94gP/ACBW2r/yzr/yezst/X6nJXup/Vmpxiy5o5vEvLVF81WrU3Fw&#10;nj/vzHISLNf9XBEepiOTWsjlrjnsWNfxwNom9tKe3qOf+GOHMPWzkfUnf5jGsllToLeCvsRGBj7Q&#10;D1rg/wCV/AZOfRj1SzWX/wBwumr3CH/ibHG2hrPN4HDMcmPVU1o/7gbFTSlDSnu2+C9PX4ZAdxy2&#10;yrKd0jmkfmlqxWUdPsxf8bHOJ+bf+Um1T/mJk/4llseT6f2Z/i2P+pF9I/l3T/Aug06fUof+IDCn&#10;JOayLKxUt5sVdlHFDso4q2MrFDeY4odlYq7G4q3mxQ7NXFXZsVdmxS7LGKtHLGKuy8Uh2YYpaOXi&#10;rWOxS7NirswxVxy8UtZeKuzYpdljFWjl4q7LxS7NirssYpaObFWssYq7LxV2XilxyxirWbFXZsUh&#10;2WMUuy8VaOXirs2KuzYpdmxV2XipaOOxS1mxV2bFXZsUuy8VccwxVrLxV2bFLs2KuzYq7LxS7LxQ&#10;1l4pdmxV2bFXZsUuzYq7LGKuzYq0cvFWsvFXZsUuzYq7NiodmxS7NirsvFXZsVaObFXZeKuzYq7N&#10;irs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2OxS7Nirs2KuzYq7Nirs2KuzYq7P/1Y1mA+/vojNi&#10;rs2KuzYq7Nirs2Kuzi2vXUp1e/QbAXEo2/1zmZEbB8f7T1EjnyD/AGyf+6KfW/8AcR/6q/qwtoSa&#10;5Y6yl+WCBhTbsqpOBFuzYq7Nirs2+KuzUxWnZYGFIDsvbFLstQWYKqkk9ABU4LV2Hum+WXfjLen0&#10;06iEfaI9z2yieXubBDvdkhiijjQRxKEjHRVGU3ba7FqdsCA7KoBhS7EpORYUNBXEMSXZRNNzhV2M&#10;O/ywK7GsNtsQrsTLUNOp8BhQXYY6dos9yymRDxJ+FAKk5XKaRFxzpflryQI0juLxeMY3WD/mrMbi&#10;MjQZ8mNeYvOFrYRvFbtzn6ch0U/xyZoFRQqCijoB0GX48PCxt5rqOrXF5IZHkLMTWpOODePTLDFi&#10;UDyLd65TNv7YRFIXBj0AyiciQqJiPEAAb0riM0qqCxOwyUYXstIy1jaRqD6euci/Mb83o7f1NM0C&#10;QSXO6zXo3WPxEf8AM/8AlfZXM+GIY9zvL/cuLlzDkGceXvKfHjcXy0XqkB6n3f2/yP8Ags4pJI8k&#10;jSOxZ2JLMxqSTuScBNuIy4AAUHQYzArsvCrs2BXZq4Vdnf8A/nHGWugapH/LdBvvjX+mY+bmHM0/&#10;0/F5X+ecYMGmSeDSL94GdniJoN8x5hyngsrAOT23DA/KmKD78jSoJzWopt4Y6tKU+nAtqL9KU3HQ&#10;D8cVU1FRvlZQoNUrXw6U+eLL0GVFBaFDQcfi7gZnHwt8jgBY2q26/voiKhg60H0/LAcp/wBHHsMt&#10;CQyHTTx1+f8Am9U/icVgmjkHKNgwr1G+VmNHdk1rlnc2qSRXETxuFPwuCpIPffHXbkRfHtSlcshE&#10;dHGjsxTy0rtrEca15NUAd+h8MK9J816LqeoXWlWs3O8sTSdADSooDQ9DSu+SliMN+9tyRIG7IPzB&#10;/LzzNouh2mv3tso0y6YLHIHBZWlUlOafaXko2w5HwirbKcgTbUGAWtlMaMAOJ6jvviclxDQ77+GS&#10;hA2qcwaVfuAUgY+BwHNPGQabnLOSeFkmgeWNYmlQekI1Jpyc0AwBBJM2oI1OMZqpHjtX+GS4gUHk&#10;zjzNoVjaeQ72GWQS3cBjnRv5SXCtT2Ks2cx/5yRP/Os2G231xf8Ak2+Z+m+iXwY5vpZJ/wA43j/S&#10;NRbv6CCn+yyEf848t/zt14KdbNv+JrkMx2HvaMX1PR/zVFfJl1/rJ+vPSi0MQ+WYkuZc2T5WYEao&#10;P+MrfwzzF5yP/Ibiaf8AH9abf7GPNlmHp/zP964eo5/J9YeQf+UA0v8A5hP656at/wC4BHhmrHNz&#10;hyD5n81UOqGu32q/eM4l5/L/APK7fL3ccbf/AJOPmzl/cD3ScPU84/j+J7x+VoH/ACrO4ptvdV/4&#10;HO4x0EC+PHNSNy5fR4NrQpq9N+oG3zOcT0lj/wBDA6jXf9yf+TKZtdX/AHQ90XDzf3ge9RKB+TFu&#10;PC1Q/wDJUHO139fqr/6p/Vmow83NBp4ZoZ4+YYHr0mWnzDZlDizQnoVwxriKjk7VOJ1vZqEt+G+B&#10;dIJFrIB3dv8AiRyzKLmEk7/BOPzBJL2wWlPRh3/2C4raA+pP89/uw5OjEJZrRppdnsBsBvv1Y42z&#10;/wB6JPD+zDl5Bb3X6waaXaLXYbfeTg3TmPB/9b+GY+YC0BJPMtWNvufhiFfvOcS82/8AKT6p/wAx&#10;Mn/EjlsOQfUOzP8AFsf9SL6W/LwU8i6CPCyh/wCIDCnJOcyHKxUt5sVdlHFDso4q2MrFDebFDsrF&#10;XY3FW82KHZsVdmxV2bFLssYq0csYq7LxSHZhilo5eKtY7FLs2KuzDFXHLxS1l4q7Nil2WMVaOXir&#10;svFLs2Kuyxilo5sVayxirsvFXZeKXHLGKtZsVdmxSHZYxS7LxVo5eKuzYq7Nil2YYq7LxVo47FLW&#10;bFXZsVdmxS7LxVxzDFWsvFXZsUuzYq7Nirsdil2bFDWXil2bFXZsVdmxS7NirssYq7NirRy8Vay8&#10;VdmxS7Nirs2Kh2bFLs2Kuy8VdmxVo5sVdl4q7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XY7FLs2KuzYq7Nirs2KuzYq7Nirs/9aNZgPv76IzYq7Nirs2KuzYq7Nirs4jrYJ1vUP+Ymb/AJOH&#10;M6HIPjHaP+M5P+GT/wB2U+t/7iP/AFV/VgOmScSl+antiinZVD4Yq7NU4q7NU4rbs1Tituzb4q7L&#10;3xS7Bum6Pe37VjXjEPtStso/rkJZAGUYEuyWafo9pYrWNeU37Urdfo8MxpZCW6IAdg0Dsd8ikl2U&#10;wpirs3xE+2BXZjkgrsTalfHFDsaaY2rsacVdjAHkkCRjkx7eGPJXZIPL/le5up1VI/UlNN+y5Rky&#10;0yEVOe4hgiaSVwiKKljnVNB8q2emIJJAJbmm5O4HyyiMZT5/SpkwLzN559QPbWRKx9GfucOia5mQ&#10;gIsSWBz3Ukz1Y1J3pjMsQt/DKr44aV1dqDbMaYpCoqlfowPeXUNrC800gjijHJ3Y0AA7knJQhxGh&#10;zSmWn2c9xIscSMzMaKqipJOcH/Mn8159VeXS9FdotP3Wa5Gzzey/yp/xLMyERjG31OBlzE7B6R5c&#10;8rxWCJPcgPdfsr1Cf1b3zmORaGQ5XbArs2IV2bFXZuuKuzYFdndf+cbpP9C1mPwkianzUj+GU5uj&#10;l6c7fF5p+eEddL056bCVx96j+mdwjPwjKCHLIfP10o9Rxv16U7YoK9sgUINh13p2qcUWm2VlVGSM&#10;gA7Gla/5jBUa0yiRQokig70HbHAVHTIliVOo5U7+OWQOJ+WRtV8ZInjI6BlPh3wBNT6rTwGX4zug&#10;FkltVfMMpHZ1PTtXwxDQrGOztPRDtJ8RardascrnKRO6SerI/wA0NZTVrtblYxCxt1QopqPhGC9V&#10;qLKQ1+wK/dvluHmwhuXnfkIofNthGRs8vpHv9v4f455isF89ae0uq6U8sXJ3M9wjqG5StVuSk1Zf&#10;s/s5lnNHi35+5JJsvtHWNE0PV7E6XqtnDeWT0P1WZQ6Hj0IB7r2z0n5X1BtS8u2N5K/qNLGC8lAO&#10;RUlSaDpWmYcz6moF8a/mZoFp5Z/MLWNH05TFYQSpJbRVLcVliSXgC1T8PPiK4NeGEEmnXDZKhLrH&#10;W7yPYHYjf6MDyJEOijJcN82Sdaf5m1NnFJOPxU+/AhIF1F0G/wDA5YIgDZEmSXFzcXflrUnmYuRD&#10;Xxp8an9ecr/5yPYHytZ1H/H6tP8AkXJmw0w/dn4IzfSzr/nHQEXl9vsbVP8AiYyD/wDOPVB5wuve&#10;0b/ia5DUCo/FxsZ9T0j80QT5OuqfzJ/xLPSYFIvag3zEkbLsJjd8rvH/ALkqgGvqHc/RnmjzoAPz&#10;tBA/4/bT/iMebbMPT/mf71wNR9XyfVf5f1/5V9plTX/RW3+ls9LWoJt1IHbNLe7nD6XzV5qSmomm&#10;w3B/4IZxHz2Sfzs8vD/Jgp/yMfNtL+4H9UuFqen46vd/ywA/5Vlc+5u6/wDAZ3Ef7zr7rmniNy5f&#10;R4NrG+sAf5S/rziekb/85A6l/wAYT/yZTNvrP7se6Li5v72P46PegeH5M2/f/Ro/xlGdr1Aj0HA6&#10;EH9WajTjdzC8K0b4dbU1/wB2hqeHx5ixNlHtsFFcMB6yoW3pLa8Pn1+jENHA+rsT05N+s4c/1sjz&#10;KceeyDNbV6CKIU/2Ay7Rv3k1PH+GWZByYApbrJP1K0AAP2d/pOJ2xIlmI2ycxyQDuqa23+4y3HhQ&#10;ficH6aKxN/rZjajaTZW6Q+YnpLEOwjFPxzifm3/lJtT/AOYmT/iRycOT6d2Z/i2P+pF9N/l5/wAo&#10;LoP/ADBQ/wDEBhTknOZDlYobzYq7KOKC7KxVvKxVvNih2Vih2UcVcMrFW82KuzYq7LAxVxOXirWX&#10;irs2KXZYxS0cvFWsvFLs2KuzDFLjl4q1l4q7Nil2XirWWMVdl4pdmxV2WMUtHNirWXirsvFXZeKX&#10;HLGKtZsVdmxSHZYxS7LxVo5eKuzYq7Nil2YYq7LxVo47FLWbFXZsVdmxS7LxVxzDFWsvFXZsUuzY&#10;q7Nirsdil2bFDWXil2bFXZsVdmxS7NirssYq7NirWXirWXirs2KXZsVdmxUOzYpdmxV2Xirs2KtH&#10;NirsvFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7HYpdmxV2bFXZsVdmxV2bFXZsVdn/&#10;141mA+/vojNirs2KuzYq7Nirs2Kuziet7a1f0/5aZv8Ak4cz4cg+Ndo/4zk/4ZP/AHZT63/uI/8A&#10;VX9WASxyThcS/K5t0GBHEXZuTYrZdmLHriV4nZg1TioLsuowpt2OijklcJEhdz0VRU4LAUbuyR6X&#10;5XpSa/69RAD/AMSIyiWbubo465uyQoiIoSNQqLsqjYD5Zjks3Y6lMVdmqMVdjSd64q7Kr92Kuxpb&#10;FXYnyGFDsaWA/rjSuxS2tJ7pqItE7uf4YDIBadk28r+SZbllcoY4Ru8rDr8q5jTy9BzZ0Al2sa5Y&#10;6ZbtJM45j7MYIqc6Vp+nWmnwCK3QDxbucMMFmygl5f5k84XWoylQ/GEfZUdMXYnMoRpgxxpWatdx&#10;1qcqpyVIaVvoHbKOKrwOTVxp2w2yVkXpXC/WNa07SbKS7vplhhjBJZj19gO7HwyzHjMilM9J0e7v&#10;7lYreMuze2wHix7Lnn7z/wDmPqPmGRokLW2nKf3VuDu3+U57n/iOZYqIoNGfJQ2epaB5ds9JgAQe&#10;pckUkmI3+S/yrkCJqci4Cb5sUOysil2bFXZeKuysCuzYVdna/wDnG9x6utJ7Qn/ieU5ujlafq88/&#10;OpSdAtGH7M5/FDne4ELgUH05jZJgOcZPne/PxOAd6n2wV9W5IVqQSKVHUe+YxzbtMyeiBSbhKkhU&#10;OEYMY26NSh4n54rFEERVY8ioALHqffISnZREmt1C5mDyu6II0dyyxVqFFahQepoO+OAoa5FsQ7SU&#10;Bp1HXFR08MgWJU6/Ed642QEoQPDDHmtqiEeohqakjf7sAyJ/op+R/DLYy3YgMotlH6ekJFa8CT33&#10;AxS2RVUd675GZ3ZUt1qWWSMeoaMIyDXftTrj71A8DI32X2p88njagd2IeW7w2Ou212teVs/rKBtv&#10;HVhT7shGleRobqwvYbp5bdXMkaUHTlsGFaVy3ISJDhpfF3fRPnn8/LTQH02azgj1OG5iSeQRSDmA&#10;aEjbkB4fZyXeX9ItNG0ay0mzLNb2MQhRnpycjdnam1Xcs2UUauX1Fri+dfOXnC482+b9Q1+WIwfX&#10;HBSCpbhGihEWoC14qo7YMlFQThiUlBwAgVHywHIaH2pmSFCbaUrPKo++uBOf+kxrUfE3T5CuHoks&#10;0mt1/wAO3k/FwIIGHNTReUlEFQdjuc5b/wA5GUPlS09rxKf8i3zP0g/dy/zWOX6XoH/OOoIvryp6&#10;2i/g6/1yB/8AOPv/ACmNz/zCN/xNchqPp+Lj4vqek/meK+T7r/WT9eelyf3FPEDMD+Jz583y01P0&#10;oo6Eyn+GecPNdmz/AJ1GRxRBc2rA/wCwTNzm/ux/V/Q4GfeVe59S/l63L8vNNI/5ZnH3Mwz0da1+&#10;rLmiPNz62fN3mck6ow9zv/shnDvPRr+d/l//AFYP+Tj5uZ/3A/qycPU8x+Or3f8ALMU/LK54/wDL&#10;3T7jncelsn+pUZqIbk+9y+jwXVwo1rp+2pp9OcS0V1P/ADkBqI/4qb/kymbbW/3Y/qxcTKP3g/HR&#10;74ykfk3CO/1SM0/56A52zUf7lv8AVzVabmHLkXgmjj/c0TTo4NelPjOOcf6BET/KK5GH1n3pHJdc&#10;UOuIdt64H0ihs28CT+s5PPtkZn6imnnoMbiEEAfDFTbsEXNZU5zE9jlmfoGrqgNYA+qWp8Cv8cZa&#10;mssg+f6snkGwUDdfrVfqNvvvUfxwfp390f8AWOYuo+rdmOaReYmHrKB/vsDf3OcT82/8pLqf/MTJ&#10;/wASOTjyfT+zP8Wx/wBSL6b/AC7/AOUF0H/mCh/4gMKck5zIco4obGbFXZWKuysUOyjirYzYobzY&#10;odlYq7KxV2amKurmpirq5eKuzAYq7LxS7Nil2XirWWMVay8UuzYq7LxVrMMUuy8VdmxS7HYq1mGK&#10;uy8UuzYq7LxS1mxVrHYq7NirsvFLjljFWs2KuzYpdljFLsvFWjl4q7Nil2bFXZhirsvFWjjsUtZs&#10;VdmxV2bFLsvFXHMMVay8VdmxS7Nirs2Kux2KXZsUNZeKXZsVdmxV2bFLs2Kuyxirs2KtY7FWs2Ku&#10;zYpdmxUuzYqHZsUuzYq7LxV2bFWjmGKuy8VdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;sdil2bFXZsVdmxV2bFXZsVdmxV2f/9CNZgPv76IzYq7Nirs2KuzYq7Nirs4prlP01f8A/MTN/wAn&#10;DmfDkHxvtKvzOT/hk/8AdlPrf+4j/wBVf1YAJGScElflVwIdl1wpdlGnhgQXZVBih2G2leXrq94y&#10;P+5t+vM9SP8AJGVzyANkcd83ZLLHT7Syj4W6cSftMd2P05jSkTzcgCuTsEHIrTsosB3yKuyuRPTp&#10;htXZu/vhV2NYb42pdlfPFDsYxA6HFDsTJqQBux6AdcKLdhxpXl+e5dGkQsxI4xD+OVTyUyjFpmVV&#10;LMaAdSc6V5f8lQwhZ7xd+qwjoPnmPZkduTIkMS8y+ebWyjeG0YPNuOfYZLKKqhUFFGwAzKxYhFg8&#10;v1LVrm/mMk7lix3rlVGXItB122P0404qu5bDbKOFVyCu/TKJHWuKoiNasMjPnHzvpPlyzMlw/O6Y&#10;H0LVSObn/jVf8rL8WG9z9LLluyby35VutUlDlfTtwf3kpGw9h4tnn7zN5s1XzDfG5v5PhBPowLXh&#10;GPAD/jbMgy6DkwM7em6bpdnp1uILVOK/tMd2Y+LHI3PJzf2HTIkuBknxFF4nga3ZsKuzYFdmxV2a&#10;mKuzYq7KwK7Ou/8AOPNz6OqaqpFfUjiC+Fat/DKNTPhjblaUWSGK/mHobazo8dqJPSCSiR3pUhQp&#10;Gw+nPQdrqLenQIo8N/6jNTLNEy3c7w3j2p/lKQaxX1SdyZE/5pYYKi1EDZkPX2OJMT1YGDHr38tN&#10;ahP7qWGcbEANwP3MKf8ADYJW9gPXY9gajBw9xY8JY/eeUfMEFQ1nIx8UHPp4cK4pHKjH4SD8iMJi&#10;UpPPZ3EJpKjxt/lhlJ39wMUBB8ciUWhuDct+n0nHAV2yKKXBiWFP2afrrhfOOMDL/rfdvl0Oasp0&#10;yVZ9VEgPxER1+YAB/Vl2u6p9GM+ZSDs3rqDi+9SQd64vcgekzE/LDA7tPVg+lJXU0BPVip+6mBzd&#10;qyhDTYUJOT4aNsqFMmg8rS8Q3EsZD8AA3G/XGC4fkRFyr7bj8RgMu9HCEdD5J0/Zr1I4if2y/pn/&#10;AIUgfeuNaS8YUDKD3Lj+AIxEt9gniCv+gfIdoCLm4lZxtxgflX6WSmNKPT45anvwXj+snLBKXdTF&#10;QWTy3BcKbC3uJUr8LXDrTb/jGqYG+BbiPxLUr3NQcsAQTsnV9PdXXlnUYyoWOKAOI0FAoVlqaD8c&#10;5h/zkTGzeVLcjel4h/4R82GkNwl/msMw2Zz/AM480F/dDu1mCPokWv68gf8Azj+CPOM9R/x6t/xN&#10;chqh6XHxfU9J/Muh8o3Y8Sn/ABLPS0n2fozAi7CfN8ssB+lgKf7tNfmQM85eebpm/OG2hQ0pdWnL&#10;5/Bm6yisf+a4OoO76k/Lwf8AIPdO94JPxd89GQf7zJ9OaEc3Nidnzd5oBOqsOm5qfpzh/ngV/O7Q&#10;D/kQ/g75uJ/3A9xcPUneP4/ie8/lqQv5a3Hen1r/AIic7h/x6r7Lmoh9TmdHgmqAfpsE1qHWlPpz&#10;h+hp/wAh+1Jq/wC6m/GJBm31o9A90XDzH94Px0e+SNT8nYf+YOIf8OBnbr80gYeH9M1enG4cyQeB&#10;6OD+lpPDmD/w2W7H6gg/yRkYAeIfeyB2bkJOuL04nqforiOlUFia9ya/SThy75VH1FNfPTf6VEtK&#10;bIv/AAi420NGm+eX5RZDHql+tGlpaDvVPffr/HNaEepL/n2xyiqR1VNZ3tLam9CAT864N04H0a+5&#10;zH1B9TLmxvzFVrgdxwXrnFPNe/mXU/8AmJk/4kclHk+n9mf4tj/qRfUP5dAjyJoIPX6jB/xAYU4X&#10;PZFlHFDYzYq7Nirso4odlYq3lYq3mxQ7Nih2VTFXZqYq7NTFXZdMVdmxS7Nil2WMVaObFWsdil2b&#10;FXZsVdl4payxirs2Kuyxilxy8VazDFLsvFXZsVdl4pW5sVdjsVdmGKXZeKuOXirWbFXZsUuyxil2&#10;XirWXirs2KXZsVdljFXZeKtHLxS1mxV2bFXZsUuy8VccsYq1mxV2bFLs2KuzYq7HYpdmGKGsvFLs&#10;2KuzYq7Nil2bFXZeKuzYqtx2KuzYq7Nil2bFS7Nirs2KXZsVdl4q7NirWYYq7LxV2bFXZsVdmxS7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2Kux2KXZsVdmxV2bFXZsVdmxV2bFXZ/9GNZgPv76IzYq7Nirs2&#10;KuzYq7Nirs4jrh/3Nah/zEzf8nDmdHkHxjtL/Gcn/DJ/7sp9b/3Ef+qv6sBdRknDX5qYrTssLhTT&#10;sXtbKe6lEUCF3PYfxwEgMhC3ZJtO8s29vxkuiJpuvpj7A/rmNPLfJsjAB2HQBpTYDw8MpLY7LrTF&#10;XY1pB2xpXZqDwrkUOy6bbYq7GGoOFXZR36bYVdjG2GFDsYiSyyCOJeTePYYk0jm7JT5c8p3NxOAi&#10;l5DTk56AZjZMwDMRA5qN3dwWsJlmcIg7nOpaPoNppiKQA89N3O/3ZGGIz3KTJ5t5r8+SzlrazPCI&#10;EgkdT9OGZau+ZcYANbBZrmSVubnkT0J98ax7DJoUxuN8oYquNG6duuNJwpVY0233HbKJxWlZYyxF&#10;BU9sgX5gfmbYeX0eysytzqrDaOvwx17vT/iOZWPDQuX+lUmmZ+U/JU17xurwNFZ9V7NJv+z4L/lZ&#10;wfVNUv8AU7yS9vpWnuJTVnY/gPAZYTbAl6Tb28NvEsMKCOJBRUUUAGFs0gAoDucDj5Z1sFTA+Bxn&#10;ZsUOzYq7Nirs2BLs2FDsx6YpdlxozuqKKsxooHUk4Fdnbfy0sl0XXodGdOFxFGz3TMN2uGA5f7GN&#10;PgT/AGTftZrdVLiiSHYaaHD70v1VVm093Q8lYAgjuK1/tzrsb8TSvfNWC5jGbiD1BWldumDIZge/&#10;3YCUUlNzYKeqfPFxNQ0608cLGkuk09OoFKjL9Ze+SEiFpDS6SrilAwP839N8ctyK/AxBHWhOS8ST&#10;HhSu58i6TPUz2MRL/tBAD9BAxaO9n/34T8wDgObyTwpdc/lZ5ddSeEsB8UkI9ujVGB7nU/3yWxTm&#10;8isSy0+EAdTXtUgZkYpg+SJRACh/yrL9H2k+q2t6WggZSYZwOTL34lQKtQM1KfZXFrLULXYGQV6G&#10;u2X5dLPoGrox3WtNu/Tk/ctxo3xAE1B71+WCJ7qF4iA1a9MnDTzG9NBlu8805ZotbjDoR8ezHtvi&#10;cccSr0BPc9crMSS2R5Mmm8yamWMCXHCNBxAXY7bfPMzU6bDDGIQUO31i6aruznqKmv68TMgLAA7/&#10;AMMsosTsrJZrDbG5nqkIPEOSKFt6ADxzSEKlagk+9KffjEG+SQF1n6cs8XxqqMSFJqK99gAW/wCF&#10;wPFA8s6TN9mI1QDpXtXxwSKm2R6prVlYaFdaZbRl7q+j9OSVwAQgI5AAV41zmH/ORVT5StzXpeJ/&#10;xB82GkHol8GvL9LPf+cfB/uRufez/wCZiZAP+cf3YecphXY2r/8AElyOp+hx8ZqQelfmSAfKN3Xx&#10;T/iQz0vKPhI9swMZ2dhPm+WiK6ytT0lPz3Azzd5ymg/5XKitF8YubQBwe/FKbZu8tcA/q/odfqB6&#10;vk+o/wAvxT8v9Op/yzuR9Luc9IQf7yqfnmgj9Tnx5Pm/zTUakR3JPXwBpnFPOMSP+dOhN6qh1SL9&#10;2ev2n6Zu5j9wPc4WpBuP46vdvy6qn5aXO3a64nx+HO2ttar/AKmaXF9Xxc3o8D1Kp1wHxdf4/wAc&#10;4foKv/yvrUiQaem2/t6aZt9b9A90XBzf3g/HR7/cUH5PQ06CzhH/AA652zUaGFjmr03MOfJ4Do5/&#10;3LSmlKMf+JHHy1FgnhwByEBeQ/1kVYXP/wAdxadBUn7sDaUf9D6+P8csyD1sv4imvn0/7kI6bfY/&#10;4gMq0BrL88uynkw6pfrAJhtF6/ENvo/syrPZ5cc29I/iVNZ/3jtR4uv+3hlptBb1/wAo5h6n62YY&#10;1rxP1o9uKj8BnEvNf/KS6n/zEyf8SOWx5Pp/Zf8Ai2P+pF9Q/l1/ygmg/wDMDB/xAYUHC57Is2Ku&#10;ysUN5sVdmxV2Vih2VireVirebFDs2KuzYq7Nirs2KuzYpdl0xVqubFWssYq7LxS7NirssYq0c2KX&#10;ZeKuzYpdljFWjl4q7LxS7NirswxS0cvFWssYq7LxV2YYpdl4q0cvFXZsVdmxS7LGKXZYxVrLxV2b&#10;FLs2KuyxiodljFVuXil2bFXZsVdmxS7LxVxyxirWbFXZsUuzYq7LxV2XilxzDFDWXil2bFXZsVdm&#10;xS7NirsvFXZsVW47FXZsVdmxS7Nirs2KuzYpdmxV2Xirs2KtZhirsvFXZsVdmxV2bFLs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7HYpdmxV2bFXZsVdmxV2bFXZsVdn/9KNZgPv76IzYq7Nirs2KuzYq7Ni&#10;rs4jrg/3N6h/zEzf8nDmdHkHxjtH/Gcn/DJ/7sp9b/3Ef+qv6sA98k4S/LxS7DjTPL9zc8ZJ6wwH&#10;cE/aYewyqWWuTcIHq7JTaWlvaxenboEXuf2m+ZzGMiebYHYsWpvgV2YNXfFXZgorUnr2wKHZZCjC&#10;l2Yf5jFLs1TgKC7Gnrih2JuwG56YaW3YvZ6ZdXu6grF3bucjKdKAS7Jt5Z8kyy8XKmOD9piKE5jT&#10;yk7BmBSXatrllpsDPK45gbJ3zoljYWtjD6VuoA7nucsxYb3LGUreV+Z/Nt3qUxVW4w9AB0ocEUzK&#10;AprYw7Fj75RGFVuwHzFMonbJAJcPiPTY9MquBVZUpvTfoRjHdVFT0wiN8lARVvC7mg3O2cr/ADH/&#10;ADWiskl0rRJBJeEFJrtTVYvEIe7/APEcy4YxHc/UkmnoHlHyORwvdTSi7NHbMNz7uPD/ACc4rJNL&#10;LI0kjl5GPJnY1JJ7knDZLVbPlAAoOg6YjLLxHXfG2rJkoOwKTU1OBxCXZY6YUOyh0xpXZsCuzYq7&#10;Nirs2KXZsVdg7QY0k1vT43rwe5hVqdaGQA4qFK7do7WWRN3RGZQelQKjPVWoeTzdXkeq2PGHW7Ve&#10;IZgfSuEApRiOjH+bNJkiYn+dCX8LtOIA2HmWjfmZpMKi1u5OWmTfYkG8tux3KOOpVT9lsBzaybW5&#10;W21FDp921OMNxRQ/vHJ/dyD/AFGyuGMSFx9X+6j/AJrdHICy+2FneWq3FpKl1bNuk0PxD6QKkHDG&#10;3u5uNQNj3yuUGSjNbw1FCCw7DBUd07n4SPfBVKg5rJFU8kJ8Pl9OCEaRiAx+nfIkopCm3QAhV/z+&#10;jFAaE99sjdqpPbgR1LUBPc/1wNc67Y2zJCH9S7lPGC2iBkkZj0AVa/8ANuWDEas+kf0l2HNuLSLu&#10;4Ytw4W6byTP8CgDqTWm2MgEscjPNQ3MpHrUNQoHRF9l/4Zs22k0wI4iNv4WqUrY15x1lJImsbJ6W&#10;sKsCR1ao+Jj7t/wq/DgVmPM/PN/jGwa7S6OLnApPUqB+GCoZvsfMDLDCwXHlzYhrelhZLiQChKMR&#10;tXehNckOo0SzdlHFqbMM53T75ACnGA8w8lB7rWraK4JljaVOaOeQYGtdsj1ldXL3kaPKzIx3UnY7&#10;HNxnxx4CaDbIPYPMegaNaeXrm6tLSOG4jVTHIooR8a5zL8+fMOu6Rd6Sul6hPZCVZ/VEMjIGoY6V&#10;od6VOU4JmOMEOPlkQBTOfya8u6DqOk37ahptteFJkCNcQxykfCehcN45BPI/mfX9R896PFeandXc&#10;BuQOM0rspFD1UmmSzZ5mJ3/3rQJGxuz7WNB0Wy8vaktlYW1sPq0u0MKR9FJ/ZAz1PbGkQ+jNLLm7&#10;A/SHyl5kUC+IFacWpX5imcm/5yG/5RGL/mMT/iL5s9L9Ev8ANcfKfSXrv/OP1f0jP4CyP/J1MgH5&#10;AmnnOUf8ur7/AOyXIan6XGx/U9J/MkA+ULyv+R/xIZ6YnNA3yGa7GNnPmN3y6u+tIDv+9pt4ADPM&#10;3nRv+Q1L/wAxdp/xGPN1mPpH9VwtRz+T6j8iCnkSwH/FD/izHPTNvX6kgO43P4nNCPrc6P0vmzzS&#10;CdVPQkdPlyzhXnGp/PPQ6fyQf8SfNzl/uR/ULianp+P4nvPkAU/LKf8A1Lo/8SzuslPqSHqeFDmo&#10;xfWfe5Y5B4DqI/3Nxk/zj9Zzh/l2Vz+fOqKWPHg4p8o1zca36B7ouHn/ALwfj+F9AXiqPyigHb6p&#10;AfpLLnbNS2iI7ZrNLuQXNLwHR/8AjrTL0o3/ABtjpK/UVB7oMjj/ALw/1kxOzclDriAGlRv9IwNp&#10;J/0Ontk84qaBzKZ+e2rqijuGUf8ACj+mKWXSX2w5+YYw5lA6qKxWnzG/fpiVufik/HLJ9EdVXVwD&#10;BZjvyU/hhhYkiAAdCTmLmriZ3TFfMH+9rCvYCnyGcU81f8pJqf8AzEyf8SOTD6h2X/i2P+pF9Sfl&#10;1/ygegf8wMH/ABAYVYucyLKxV2Y4ocMrFW82KuzYq7KxQ7KxV2amKt1yqYq6ubFW82KtZdMVdXNi&#10;rs2KtZdMVdl4pdmxV2YYpccvFWssYq7Nirs2KXY7FWswxV2Xil2bFXZYxS0c2KtZYxV2XirssYpd&#10;mGKtZeKuzYpdmxS7LxV2WMVay8VdmxS7NirssYq7LGKrcvFLs2KuzYpdmGKuy8VaOWMVdmxV2bFL&#10;s2Kuyxil2XirjmGKtZeKuzYq7Nirs2KXZsVdl4q7LxVbl4q7Nirs2LJ2bFDs2KuzYpdmGKuy8Vdm&#10;xVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2XirsvFLs2KuzYq7Nirs2KuzYq7Ni&#10;rs//041mA+/vojNirs2KuzYq7Nirs2KuziOuf8dvUP8AmJm/5OHM6PIPjHaP+M5P+GT/AN2U+t/7&#10;iP8A1V/Vidjp11eScYV2H2nOyj5nGUgHEjElfkk07QLO1YSSfv5h3I+EH2GY8shLdGIDsOOQypm7&#10;HCvWuKuyuNTvgV2OrTYYaV2UfbFIdlVH04FdmBwq7NyAxUuxhkqwVRVj0AxYuw80fytLeOhlBZm+&#10;wi9PpynJmplwd62SRI1LuQqjck50jRfJsVrGjXR5MBtGOg+eURJycuSTIMO8y+frazBhs6SSHbn1&#10;APyySKERQqCijYAZlY8AiwsvN9T128vpC80hPLqD0ze+XgIS1nLHf78xPhjSrfHvja4VpcEqa5Rp&#10;TG0q0cY+0dx2PvgW/wBQs7C2kuruRYYI1LPIxoABkoQMjQUJjpml3F9Olvbo0juaBBvU984d58/N&#10;291US6fo9bawPwvcdJZAPD+RT/wWZcQIctz/ADmMp1yen+WvJNnpYS4uKTXgAI/lQ+3if8rOasWN&#10;TXIm2oksnxF3ZT1xaZTIdiJJJqcLQTbs2Fi7Nirs2KuzYFdmxV2bFXZsVdlYEuyQ+VdGmluYdSkJ&#10;S3t5A8Q/akkjIbitf2R+2/7P+tkJzpsxwJK2RQ6NGejAg/I56D0DzNqN5ClxHLxmBHqx0qCT3oT0&#10;zBnlANEcQdoY8Q2Ybrf5c+WLu1+ryWoQceMU8fwSJx6UYD9YbJOmu/WYDbarpourZvtAKsyEdKmJ&#10;9/8AgeeVSwafJuJeHL8fxxaDAjowOT8vvN3l+Zrnyrrm1am2uWaIn25KGif/AGaxYFttI8hJcCW0&#10;ml0t61Nsszwxk+Bhlqv/AAIXE6PPW0vEH+bk/wCPIE66r5vPX5uWMZi1HyyuoBRQ3MUJn+nlavIO&#10;n+SuH8VloLKPQnSh78wa5jS0WccxL/StnipNJ+cGvxyf6fo7wqNinpTIR/wajM2i20jDjftH7RtD&#10;/wAbI+Q8DIBvH/YyXxSWpfzsto4wW00uzGhEnrgf8IVxGbylojkfWZ5rv/JkuX4f8CnBfwyQx5j1&#10;4P6sIxUykVAfn9fw/wC8eixo25DpbysR3+01a4paaFpOlwyzadbx2ryf3jotXZadObVbjlkNP6xx&#10;k5P6zUCSUouvzr8x+Z7v9GTRehDEQsq14ciWHxcVr/N/NhRHvKvgSM6SW0WwlPbzaCTuQrb9e2BZ&#10;F/et88y8Z2C0mVvKPqsRA3Kjt7YpDsRl4OxapRSjWQro/EA8kYU6dqZKdTX/AEF/dTnL6c/vAiPe&#10;8Z/L5B/iG0JFB6ikfOhyK2bFb6I+DbfSDm9zbwLKT3PzJbrN5au4lJ5tGCTttSRd+2cp/wCciw4m&#10;0ZmO7C4qP+ReY2MjwxXeXFy8mcfkq8f6O1GOMEJHJF8RNeVVO+c//LZv+d60Tt/pK/qORyn0lojz&#10;Zx5hFdC1Af8ALvL/AMQOevLdv3KE9DTNSRuQ7Mn0h8i+aAfr9f8AJY7dNqZyv/nIOPn5Qjp1F3H/&#10;AMRbNno74JfBx8xqJes/84/kDUpV/msmJ+iVMh35IWSWvmUBqGeS3Zm8QOQ2wasVBxcP1W9K/MkV&#10;8o3n+w/4kM9EXIFGI8M1WI7U7GY3fL0fxayjH/fx/UM8x+ciP+V1jw+uWn/EY83eY+n/ADHC1HP5&#10;PqPyLX/Aun+PoP8A8SbPTUJK2UfeoOaKIuRc2P0h82eZzTVz79fpOcL83P8A8h00QeCQj8Xzc5P7&#10;kf1XD1I5fjq968iAj8sp6fyXVP8Ahs7pJT6rH/qds1GI+o+9zO54DqAA1yPwLgAffnCvLLBvz31Y&#10;+0g/4RRm41v0/CLg5/7wfjo9/wBRUr+UkIHUWdud/mhzuGomsR8N65rdNtTnnk8B0Va6xMp2qT/x&#10;LHTGliPDiPwyOIXk/wA5kOTZNNeoPYCv0YG0mostu4/rlmf62EJeopj56LfpUAbkSAVPyAx9o1BN&#10;88lmjuFj9SB1NgFtFPj/AAGMt/8AdmGfRiD6lXV6N9SHbkNvowzsVPog9iTmFmriSxjXj/pj1FPA&#10;/IZxHzT/AMpJqX/MTJ/xI5c+pdl/4tj/AKkX1H+XYp5F0H/mBg/4gMKsXOZDmOKuysVdlEYq2Dmx&#10;Q7Nirs2KuyqYodmxV2Virs2KuzYq7NirsumKuzYpdl4q7Nirs2KXZeKtZsVdl4q7Nil2WMVaOXir&#10;ssYpdmxV2bFXZeKVubFXY7FXZsVdl4pccsYq1mxV2bFLs2KXY7FWjljFXZsVDs2KXZsVdl4q0csY&#10;q1l4pdmxV2bFLswxV2XirWXirs2KuzYpdmxV2WMUh2XipaOYYq7LxV2bFXZsVdmxS7NirsvFWjlj&#10;FWsvFXZsUuzYpdmxQ7Nirs2KXZhirsvFXZsVayxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdljFXZeKXZsVdmxV2bFXZsVdmxV2bFXZ//UjWYD7++iM2KuzYq7Nirs2KuzYq7OWXWhRvq9&#10;7Pdt8LXErJEvUguTue2ZPHsKfHO0YD8xk/4ZP/dlPrf+4j/1V/Vg+EIiBI1CIOijYZUXFtfi6Ntk&#10;SyDsVWn35Fk7H9PlhS7MTgQ7K674Vdl1xV2UKYq7MWoPDEIdlRRTXD8Ih82PTASArslXl7yhNcyL&#10;xQuf2pD0GY2TNTZGNBQury3tYmkmcKq77507RdGt9MgCqOUx+0x8fbBDCZ7yYylbzLzj53e6l+r2&#10;blIVqCelcMCxJzNjEBiweSVnPIsST3+eVk1WH3ysVWjrmOIKr1jB69MaTiqsqDjthT5j8x6boOnS&#10;X1/KEjTZV25M3ZVHcnLcWPiPkkeaeaD5evNVult4EovVnNeKr4nPPfnTz/qvme5IcmGwQ1htVO3s&#10;z0+02ZNgCgwM7esaF5esNIg4QLWUgepMwHJv6D2yMcCTSmCmNJpiM0ipUDdsaaMmStg7ApJJqcFO&#10;KTbsunbDSHZVKYq7N74q7MMVdmwK7Nirs2KXZY2wodh15e8vtqD/AFi4qlihoSNmkYfsJ/xu/wCx&#10;lU502Y8ZkXV7ZN4olUKqqERQFRFFFVR0VR4DMUlz4wAGzgMnfkoKIWDdMw87kYkJqFfTGSwOq0VJ&#10;Cpp06j8cxgGZSllLbugYV+R6YtC8xYBnDr3FCOv4YJGmJiELLbW7CoQq+9Cf4YK+r2RPIW8ZfxKL&#10;/TAM8xylL5oOOJ6IRo5/iDSsFPgSPwGKeokKM7IkSKOTvsAAPHJeLORqyfiyEa5IN9KspWUMvrOd&#10;kUqGYk/61cDaFcXV/fC6kJjsnIFnCQFLKOsrU3+L9hcyDE8O2/D9cmqc+g5JZ52k0nR9Fnto4k+v&#10;sjLI678WcU4Cu23V3/2OSu8AFjIR03/Vhw3xBoHN89aPRvN9yaAlpUGw7gJkWhFZE+Y/XnQzPpLK&#10;Q2eo3vIRTA9Qp3+jA05AlNfGmZMOQZBMrGKR7NQvaMMfYADfHK3TLzyYyCDu4Q3xDc9R06HJVq21&#10;i9DQ8TT6c5jTf3jUC8V/L818x2gKqVV1Ldq7nInp4rewtvQOAK9/fN/n+gtktw9x83uF8s6glV5G&#10;As/EEU+LlTem/jnLf+cjh8eiN/zED/k3mFj/ALof1i4eVmH5I/8AHP1IdDyhNPmrZzj8uWP+OdF/&#10;5ikyEzsWsc2fa9T9CX9en1eWv/AHPYFtX0E+QzWk7uf0D5H80JW+IFPhVuvXqN853+dawHyvynNE&#10;juY3+6ubPQ7iXwaM0biXqX5CVGqj/KsZAf8AkZHnM/yQvGufzAlkJ+E20gUewZaYNZK4uNjHqD07&#10;8xx/zqN77cP+JjPSl0dnA8M1eHkHYyfLkKn9MpXp638BnmHziD/yupf+Yy0/4jHm5z8v81wdTzfU&#10;vkg18jWH/GBv+JNnpyMD6jCfn+vNHA+suZE+kPmzzUv+5X6dv+CzhXmoV/PfRv8AUiP/ABPNzkH7&#10;kf1XE1PT8dXvPkii/lhN4CO6/W2d0lp9TQ+EYzUYR6j73MeBX9BriEfzA79f89s4R5UH/IddWPcC&#10;X/iK5uNaPT8IuBqP7wfj+F9A6ka/lPDt1srf/jTO56gf3PvuPwzW6YbuwL590ckatOB3YipOwo2a&#10;cn9Hiv8ALjh/vPiyg2d9eUAeA+nbA2ltSz+a5ZlFzacXVMvPI/3Mrvt6xBPypilv/dSfPf78ch9T&#10;KJ9SC1EVayA7+PyGMt2okp75KY3CBzVNTB9SzU9a/qA3w1sd4EHv+vMHOPUWTE9dc/XZAa7NsfoG&#10;cP8ANH/KRal/zESf8SOXl9R7L/xbH/Ui+qPy8/5QXQf+YGD/AIgMK8DnshzYodlHFXZsVdlUxQ3X&#10;Nirs2KuzYq7Nirs2KuysVdl4q7Nirs2KuzYq7Nirs1MUurl4q1mxV2Xirs2KXZeKuy8VazDFXZeK&#10;XZsVdljFLRzYq1ljFXZeKuzDFLsvFWjl4q7Nirs2KXZYxS7LxVo5eKuzYq7Nil2bFXZeKtHLxS1l&#10;4q7Nirs2KXZYxV2bFWsvFXZsUh2bFXZsVdljFLsvFWjljFXZsVdmxV2bFLs2KuzDFXZeKtHLGKtZ&#10;eKuzYpdmxS7Nih2bFLs2KuzDFXZeKuObFWssYq7Nirs2KuzYqHZsUuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7LGKuy8UuzYq7Nirs2KuzYq7Nirs2Kuz/1Y1mA+/vojNirs2KuzYq7Nirs2KuyAah/vfc/wDG&#10;V/8AiRy0cnx3tH/GMn/DJ/7sp9b/ANxH/qr+rEUrXEuGvxYUpXIs7diqmoyKQ7HVp8sU27Glwf4Y&#10;ot2OqaYq7NyA69cVt2NMi/LCtuwXZaZPdsCQVjr08crlOmQjbs6B5Z8lGRVeVfShH0E5iSyGRoMu&#10;SUa75kstJgLyMDJ+yte/vk9trW3tIRFbpxQZbi0/U7ljKVvKvMfm281OYnkVi6cQdqfLHlge2ZkY&#10;0wY5JJyapPzyu2SSs3oN82KHHlXv75sVVEQUHcYwnAlXWMnf8MjHnPz3pHlm0L3DiS7cfubRT8bH&#10;xP8AKvvmRjxXudoouubKPK/lC71WQOwMdqpo0xAI27D+Zs89eZvNer+ZL43N/IeIP7mAfYQeAGXE&#10;7UOTWZW9U03SrLTbYW9rGEX9pv2mPSrHvhQBQVOwwLdIvEpbk04rsO5wuNkzHkHYGrvi45dmxV2a&#10;uKuzYq7NgV2bCrs2KuzdsVdmwJdhtoGgzapMWYmKziI9eanj+wvi7ZXknXvZQgZGg7J7DDHFEkcS&#10;+nFGOEUY3Cr4V/Fj+02YspW7CMREUHYqo9qgeGBk7Jl5XJVPh6+B2zFzBugh7sApv0yTRzM1AVKt&#10;70p9+Y9NlpbLGq1oajw8fowfGQAKU+eVFCEkBrv37YJhZmPtlZCoecRqpNd8L53XVLswVrptq3+k&#10;Af7ulG/p/wCqv7eZ2HBLkPrP+xi1ZJdAhb3UY9FsjdzbXkwP1df5FP7VP5m6Jhvp7Fr1D09hsBQe&#10;GbTLhGPCYhqIeWeZ7yW6t55pTUnoPDf+2uH96v8AuPk37EjNdhPrDGt3mGiHj5wlY7D1VNNuwTIv&#10;Cf3qD3Gb/JtEsi9QuwzwznxRj/wpwNOKzt7EnMvFvEJHJMbGQpYREftIFPsKbj6cy5fWyCpzL04/&#10;KnfJTqihrI16lTT7uuczgNT2aQN3iH5euYfMKPWgDCoPQ0aoH/BAZGrQUvIf9cZvsw/dluPJ7N5j&#10;cP5d1KpqTA+cr/5yN3TRD4NcD8I8wIf3f+d/vXDys3/JED6pqfv9X/VJnNPy7NPPGin/AJe4/wBe&#10;QlyaHoOuCui34/5d5f8AiBz2Hamluh9hmtlzdgT6Q+SPM2+oEHaqvUn5jOV/85BMw8ngA0Bu4wfu&#10;bNno/pl/mtOXkXq35Bqv6QPcixen/I2POc/kJ/ynB/5hpP1rkdT9Diw+oPSfzG/5RC++Sf8AExnp&#10;y7qOfyGa7ByDsDzfLkNf0wm+3rDf50zzJ5wB/wCV1L/zF2n/ABGPNzl+n/NcDUc31J5J28j2HtA/&#10;/Emz03CR9RjHsc0I/vC5sfpD5s8zU/SZNdxT/iWcI8z1P58aQP8AIi/APm7y/wB0P6v6XF1XMfB7&#10;z5KFPyumr/vu7P4tndZR/oi+yCmajCfV8XMHJ4DqIprw9iDTv3zg3lGv/K8tXPgZ/wCGbnXDb5OB&#10;n/vB7/0PoTViB+VMP/MFa/8AGmd01D+6OavTOf0fPWk1Orz/AOsajf8Am9s07f6AP9X+GHCP3nxZ&#10;wVI6f4jUdfiWn3jA2m/7xA9goP4ZZk+tx8exTDzoK60oP+/mr9GKQV9GU45PrDZEepCX9DPYr0O5&#10;+4DGW9THJ8/45Of1BEeZb1I/6RZ/T+rDWyB9BPfMDN9RZgMS1k8r2T/W2+imcR8z/wDKRal/zESf&#10;8SOXF9R7M/xbH/Ui+qfy9/5QbQf+YGD/AJNjCvA5zIsrFXZsUOyqYq7Nirs2KHZVMUt1zYodmxV2&#10;bFXZsVdmxV2bFXZsVdmxS7NTFDq5eKWs2Kuy8VdmxS7NirsvFWsvFXZeKXZsVdmxV2XilbmxV2Xi&#10;rsvFXZYxS7MMVay8VdmxV2bFk7LGKuyxirWXirs2KXZsVdljFXZsVaOOxS1mxV2bFXZsUuy8Vccw&#10;xVrLxV2bFLs2KuzYq7LxS7LxQ1l4pdmxV2bFXZsUuzYq7LGKuzYq0csYq1l4q7Nil2bFXZsVdmxS&#10;7NirswxV2XirjmxVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2WMVDsvFLs2KuzY&#10;q7Nirs2KuzYq7Nirs//WjWYD7++iM2KuzYq7Nirs2KuzYq7IBqArf3P/ABlf/iRyx8c7Q/xnJ/wy&#10;f+7KfW/9xH/qr+rElFMBcRfjwfuxS7FVcdMFMnZZavTbFLsobYodl8sCuxoDM1FBZvAYkq7DrSdA&#10;mnlXkhkkJFEArlU8lM4xaZlUEk0A6k50/wAueTobVEnvBWTqsXgMxblkO3JJLDvNfnu3sQ1vZsHm&#10;7sOgyUfAq8QAFHQDMrHhEWDzDUtZuryRnmkLVNQOtMaxzIApUuLVO/TKySrWNdxtlUGKrgT4beAy&#10;u+KFRFGxpv2GNZwBuaYpCIhgd2AC1Pamc7/MD81bHQkey00rdaqwpQGqRV7sR1b/ACcyIYq3l/pU&#10;SkAzvyn5De5CXWoqY7fqse4dx/xqvvnBtS1K/wBSvJLy+maa4lNXdjX/ADGWmVtJs83pEEENvEsM&#10;KCOJBREUUAGB2YItSd+wxpEpCIX4HkmZvl4YuJLIS7GE4sHZu++KuyjTFXZsVdmxV2bArs2KuzAD&#10;vhV2bArsNNB0GfVLipJitIzWe4IqB/kr/M7fsr/xrlU50zhAyNB2T+CGCCCOC3j9K3hFIkBqd+rM&#10;f2mb9psxrPVz4QERQdivyyLN2LRmlPbCl2S7y0AVJ/A5jZW2CHvDRMkwAqOPfsMxAWYS1q03+/BS&#10;IxKr18chaUO/Ecm7dsZdyTSv9Qsm4s291cqKiJD/AMbn9kZbihe/X+FhKVIWWW3tIGv7z+6X+5iJ&#10;oZGHz6KO5wTHHDBCkECenDGKInX7z+03ic3+k03hiz9UubRs851/WZ9UvXlkaq126gfQO3T4cGab&#10;X62lOuS1f92UFj2stWyl8KbDD6/b/QD4kHNRph6wxAed6alPNrGh2lUsD22Q5Gbcfvox/lDN9m+g&#10;pL024Y+hP2BRg30gjEpx++ce5zIwH0BkBsirT/eSPrXiB+GImtdunfMgnZTyRAEZB5Elv2AKU6it&#10;f9j0yWXorZM5qAVAUV2oN60985qB/eV5uPG3iPlMmHXraBlXn6hkZtifiBotR4df9bI1bD/S4f8A&#10;XH6832X6D7nIPJ65rtf0BqI3oIHJ+VM5d/zkZGTa6OQK0knB+5c12PfH8XDzcvizv8kT+41Na1ot&#10;t+qTOX/l6GXzvohIp/pkX/EsjPaJcZ6HrIB0i9B6ehL/AMQOexLcUt09wDmt6l2JHpD5G81Cmo0F&#10;fssfvpnKv+chD/zp/wD0dxfqbNppPol8GnLyL1b8gwP0i1P+WKT/AJOx5zf8hCf8c07G2k/WuV6j&#10;6S4kfqD0z8wxXyjffJP+JjPT950f5Zr9Odg7E83y5GP9yyU7y/wGeZPN5P8AyutPa8tP+Ix5usx2&#10;/wA1wdT+h9ReSlp5GsR427n72bPTMX+8MXyOaOP1lzI/SHzZ5mFNSG239ucJ8x1P586XXskf/EHz&#10;c5f7sf1f0uLq+Y+D3nyeAPyrlP8ANBdk/Ms+d1c1tFP+QBmpxD1fFzByeA35rro6/bXrTODeTat+&#10;d+sn3uP1jNxreTg6j+9Hv/Q+hNaAH5VQD/lytP1JnddQH7kkeGavTHk5/R896UB+mpv9Y9fDlic5&#10;P1H5LT8Mtxf3nxWBVbYcvMg77pt9IxOwFLH34j9WCZ9bTj5o/wA3VOuIB+1M/Tr1xSD/AHmk+eOT&#10;6w2RQd3/AL2Wwp0X+GJwbQyU7nLJ/UGEebeoU+uWoruFP6sOLJf9HQ5rsp9RbYliWrH/AE2Xffmf&#10;wzhvmb/lIdR/5iJP+JHMmXN9R7M/xbH/AFIvqr8v/wDlCNC/5gYP+TYwtyLnMgysVbysVdmxQ7NT&#10;FXZWKuzYq7Nih2VTFLdc1MVdXNTFDq5qYpdXNTFDq5dMUtVzYq7NirsumKuzYq7Nil2bFXZeKtZe&#10;Kuyxil2bFXZsVdljFLRzYq1ljFXZeKuzYpdl4q45eKtZsVdmxS7Nil2OxVo5YxV2bFXZsUuzYq7L&#10;GKuyxiq3LxS7Nirs2KuzYpdl4q45YxVrNirs2KXZsVdmxV2OxS7NihrLxS7Nirs2KuzYpdmxV2WM&#10;VdmxVo5YxVrLxV2bFIdmxV2bFXZsUuzYq7LGKuzYq45sVay8VdmxV2bFXZsVdmxS7Nirs2KuzYq7&#10;Nirs2KuzYq7NirssYq7LxS7Nirs2KuzYq7Nirs2KuzYq7P/XjWYD7++iM2KuzYq7Nirs2KuzYq7I&#10;Ff8A+99z/wAZX/4kck+O9o/4xk/4ZP8A3ZT63/uI/wDVX9WIUwhw1+OBocKux1cCXY4EYCyDsvAr&#10;sXtrOa4PwghP5sBnTIC3ZMPLflGe7ZRFH8FfjlPTMXJmA97OgENf6ja2MJluHCKPvOdL0nQrPSog&#10;sShpe8h65XDEZm5MDK3mPmjz9cXZaG1JjhWu46nBxJ+nM+EAAxYTc3DyvV6knck9caffLUoeppT8&#10;MqmKt8iB+qmXirqGopvXGk4qron9uJyzJFGXkYIiirMdgBhjEk0FRlraSzyrFEpdmNAAKkk9gM4x&#10;+ZH5tGYPpOgSlUqVuL1e/isZ/wCNsyoQ8P8ArIMqeo+UfI8VgFur9Fa42KRHcIetW/yv+I5yKVmL&#10;FmJJO5J647lokWYUxNpq7D78lTTLN3OxEsT1xaCSXZqimFi7K6YEuy/nhQ7NTfArso/hil2XSuKu&#10;ysVdmwK7NjaXYbaBoEmpymSRjDYwkfWJ/n0RPF2/5ubK5zrlzZQiZGg4nJ1EI440hgQRW0Q4xRDs&#10;O9T3Y/tN+1mMS58YiOwdioOQZOx60/28KXYsm5G+2KuyU+XBtt3p1zGzNsFG5+x8sltuKsBT7sw5&#10;NiVzmgJrXvi080yuLSzobmT7THoi92Y9gMYQ6lEpUgnkgjhe9vCVtYu3dz2CjxOCYYYra3FvHUgG&#10;ruftOx6s3zzeaTS8PqP1f7lxi888y+YJ9Vu3JakQ2VFPw0X7Kj/JH/DZYGbJUhd/E9fpwRZMyTeo&#10;EZwm7BAWP3DfMPWziIUTVoKxrCW/X0IiizMDwMjBFJ7VLECnTB/167uUPqwfVopRSGOQ0lrWg5Jv&#10;xX/WzW4jHi9IJ4f4/wCFJAHI2ktx5F0/Q7f65LrC6lqsMrT3xt1LwqtORo4+0ygKqovLEn05baON&#10;+RaSo5eHXtmdLUmRI6Ne97oTSfNza1fXUUcfp2iozQkn4yKEfER/NWuFFyazSDxJGbbAPQPc3gbM&#10;1074LeCQdQoO+4Pft8sTJ+Gnftl6KVkQGapHwg1p7eGS28FdMWn8g/UM5qG2U+9x4cg8K8rhh5s3&#10;6iZz8zyORe2P+lRD/LX9edDkHoPubsnJ7Lryk6FqZA/495d/9gfD3zmv/ORTulnpJU0PrS1/4Fc1&#10;+HbH/nfocTNy+LMvyOYmLUv+Mdt/zMzmv5dvJJ5v0kvuqXUZB9+WCe8S4nV6PrP/AByL7/mHl/4g&#10;c9dxbW0fyGaaP1F2YPpD5H81EDUKMBXgfCvbOW/n2bceUT9YDFDdRU47EGjeObfSVwlpzfSXqX5B&#10;czqXUUFnJy9x6sdM57+R8enL50D28rs5t5AY3WlBVd6gnHUQHDsXCjfELem/mMaeUL75J/xMZ6Vv&#10;R8DnuBmp0x5O0L5dQcdXB60m38e2ea/Nmn3X/K5o5/TJhN3atz6igVM3eaPp/wA112plv8n1D5Ik&#10;D+Q7Fuwt5AfoZhnpGEVsYj7HNGD+8LnY/pD5t8yqTqIp1HX784brq1/PnTfaJP8AiD5u8v8Adj+r&#10;+lxNYdx8Pve7+Tyf+VTynwhu/wAHfO4N/vIvsuajH9RcyPJ4DfUOvAf5YoDnB/JAr+detH3uP+JD&#10;NvrR+hwdR/e/F9EeYKj8rINv+PO02+hM7rfH9xv4ZrNMN3PD550qp1iao/bIPyriVx/vAPGh/Vk8&#10;X94sEXYLXzMSRuGTf6VxtlQWf+xA/DBMeprxhEeZnJ1+In7Jlc/jmhP+jyH3ych6wyhzQuoEi/tQ&#10;vZSR92VD/cMffJS+pEQSS1qIAv7ff9g4cWm1uvYU2zXZR6mcWH6mxN7KACasaeG5zhvmTfX9Q/5i&#10;JP8AiRzJnzfU+zP8Wx/1IvrDyF/yhOh/8wMH/JsYW5FzU/zYq7KpirdcrFXZsUOzYq7NTFXZVMVd&#10;mxV2bFXZsVdmxV2bFXZsVdl0xV2bFXZsVdmxS7NirsvFWsvFXZgMUuy8VdmxV2YYpaOXirWbFXY7&#10;FXZsVdljFLswxVrLxV2bFXZsUuyxil2XirWXirs2KuzYpdmxV2XirRyxilrLxV2bFXZsUuzDFXZe&#10;KtZeKuzYq7Nil2bFXZYxV2XilxzDFWsvFXZsVdmxV2bFLs2Kuy8VdmxVbjsVdmxV2bFLs2Kl2bFQ&#10;7Nil2bFXZeKuzYq0c2Kuy8VdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7NirssYpdl4q7Nir&#10;s2KuzYq7Nirs2KuzYq7P/9CNZgPv76IzYq7Nirs2KuzYq7Nirsgt8n+nXB/4tf8A4kck+O9o/wCM&#10;ZP8Ahk/92U+t/wC4j/1V/VgcjC4a/Gknt1wodlqaDfr3wFLseKntviyDsM7DSHmo0uy+GUmbOMXZ&#10;0Pyz5MaZUmuV9O36he5zFlkJNRZE0kXmLzVZaTCQWDzn7Ke+T2CCC1hWGBAiDbbJ4sG9nmxlK3k/&#10;mLzRe6jKWlc8CfhWuw+7Hch41zKEWKQmVnPImop9GMJ3rloCqbPy6fdlE4VdQVHU5q4qqKCeIptj&#10;Sd8CVVE6U7dcBatq9hpdpJeX0ywwICWdth9Hvk8eMy2C0m2j6Je6ncLDbRFmY9B0A8SewzgX5gfm&#10;lf69JJZaezW2lVoQKh5fdv8AJ/ycy4gRFDn3sJz7nrPlvylZaRErsBNeU3lI2WvUJ/XOfPKBkXGn&#10;kpP8ReR3O59sLRKZLsbhDB2YYVdl0p9OBDsrvil2O7jFDso9cSl2bbFXZXXFXZsVdmwFLsMdE0Sf&#10;VLkqrCK3i+K5uG+yi/xY/sr+1lc50yjEk0HE5N1MSxR29ugitYRxhi7+7N/M7ftNmLZcyEREUHAY&#10;qpoOuLZbsVU+HU98C27HqT2xTbsXibf9eNJt2SjQZAoo3fplGUW24ypzCq5MY3NvEiope7mIEaDr&#10;v0zC4eI30bJSpJJ2SRneRglrAC0rtsKDrg62thZxMlQ9xJvcTDuR0Uf5K5tdFpr9cv8ANi0SNvPf&#10;N/md7+f6vbnjaxbIvenQk/5Tf8LlgZuAGtjTPuR12645Vd3CoKsemE7CyqEuru3tYJJ7hwkUY5Mx&#10;/AD3ODIJltfUBLHjQcU6sSK75g5ICZ3ayDe6S3kGp61BYT6esayXasxmmPwQxrIVp7v/ALHCLWNU&#10;vIr5IZYAbO6YJFOKgh2/ZbMQSo11Db6a25vWfKHlvSBo8d1a3bNqFlF/pULUcNwG7ClDv+yw/wBk&#10;uGeiXtzNpzQ3BLm3kCRyHvGd1Fe/HdcQbl5sTzYd548raVo3mwX2mosEOq2zyzWyABUmWnNlUbKr&#10;go1P5uWIXQH1l/nm+0392GwclexYmzjrQ7frOIbH5DMghKJYsB1qWNT9GS+4/wCOUh7+mP8AiOcs&#10;D++P9Zx4h4V5bCr5xYV6XEor7c2GRW33uoqfzr+sZ0kz6D7m6fJ7Lr4ZdB1IN1FtL/ybJznH/ORM&#10;RfT9JI/5aJF+9B/TNfh/uz/WcHUFlX5FSArqK1rWG1IPy9TOeeS/TtPM2ixbGSS7irTwLYSBwuN0&#10;t6dq4rpV6PGCX/iBz1lESbSI+OaSI9ZdkfpD5H80ktqA70VjTw6Vzk//ADkGP+dOqf8Alri/U2bf&#10;TH0S+DXl5F6n+QTV1BhXpZP/AMnY++c3/IY188r/AMw8n61yOU+kuEPqHvemfmJ/yiF/8k/4mueo&#10;r0j954ECuarTcg7Mnd8tsf8AcwNv93VoPkDnmXzPcTL+dfBZGCNeWqkVNKFE2zf5chAr+j+hwNVt&#10;b6i8mCnkKx/5hW/42z0tC3+hxgeBOaKv3h97nQHpD5t8zFhqKjxAPT3zi+sXkJ/O+xtmt09VY14z&#10;Cob7DHftm7y0MIHXhcLVx9Qe6+VEVfymlKlqNBdGjdjzYGnttnZmoLZd/wBnNNj+r4uaOTwS/r+n&#10;h/rjOI+S4LP/AJW/rUkNx6klZ+UZUgglxXfvTNxrRQ+Trs9+L8X0J5gMn/Kq7cOOL/VLQMOtKBM7&#10;Tf8A9x9Ga3Tc3YdHz5pQ/wBzM3ej/wDGxxO6/wB4l+R/VksX1FMNoozT6t5jeooRxpX2K422/wB4&#10;2+QGGQ9bDHzVNcIfXYBuOTP+vLh/3lf54ZfWFjzUb8H9KQAb0j3yoN7f5nDL61hzLepqTqUXEg0i&#10;6H/WGG8ApbrX+XNfM3IswGF6pteOCN+ZAPzOcO8xf8d3UP8AjPJ/xI5k5PqL6n2Z/i2P+pF9Z+RR&#10;TyZoY/5cYP8Ak2MLsg5ye5WKHZsVdlUxV1crFW82KuzYq7Nih2bFXZsVdmpirs2KuzYq7Nirs2Ku&#10;zYpdmxV2XTFWq5eKuzYq7NTFLsvFXZsVdmxS1l4q1mxV2WMVdl4q7MMUuy8VccvFWs2KuzYpdmxS&#10;7HYq45hirWXirs2KXZsVdljFXZsVax2KWs2KuzYq7Nil2Xirs2KtZeKuzYpdmxV2bFXZYxS7LxVo&#10;5hirsvFXZsVdmxV2bFLs2Kuy8Vay8Vay8VdmxV2bFk7Nih2bFXZsUuzYq7LxV2bFWswxV2Xirs2K&#10;uzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjsUuzYq7Nirs2KuzYq7Nirs2KuzYq7P//RjWYD&#10;7++iM2KuzYq7Nirs2KuzYq7IPf73tx/xlf8A4kck+Pdo/wCMZP8Ahk/92U+t/wC4j/1V/VgY4XCX&#10;40gdcNq7FILeSVgEFchKVJAt2SPSPL8kkigIZJSdlyieSubcItM6qpZiABuSc6V5f8mRWyLNeqGk&#10;6qg7Zj3KZ22Ckhhfmjz9b2Qe3szzmFQXHY5KQAqhQKKNgBmTDEItdvLdS1e5vZ3llfm7E7k5TUIy&#10;4BKXiTep+Lx8cZXLFWM3Q165WFW1DEfrzV3wIVUQ1rTGscKq6RigqNvAYQ+a/N2k+XLA3V9J8bAi&#10;KBTV3PgBlmPEZe5LIfLflS/1q44xjhAn95M32V/q3tnnbzn581PzLeNJcuUtVP7i0U/Co8T4t75l&#10;EiqHJonmHJ63omg2Gj2gt7VN/wDdkrfbc+JP8MirSk9NhkXElkJTHGgeOFrt2alBjSuzCld+mIV2&#10;UcVdljFXZjTFDsx3xS7K3xV2bArs2KuzY2l2GOiaJc6rcmOMiOGMcri4b7EaeJ9/5V/ayuc6TGJJ&#10;oOJyZBbeC2jtLOMx2URqK/akem8kh/nP/CL8OYxO7mRAjsHAY+Mb4GTsXXpUYsnY8NvgV2KDc7bY&#10;q7BMKFmAG/vjbIB2TjyvpcUVuNSudoVB9BTX4m8f9UZg5pknhDdEIDULks31WE1kanMjsD/HJbZQ&#10;tCDdTrS8nHwg9Y4z29mbvmRpNN4hs/RH/ZMJSsvPPOnmQK36LsWBijoZHX9px79wvb/K+LFC2b0B&#10;DCACzVJ2xpOTDEtlaL4nthjZW8kSFygLN70IHhmLmyAmuigEdLYP5n1Kz1KUW0V6YYoCQQykxu/T&#10;lyUk0HQfBj7iHmfUCMj0HKo2NPcVzHke5hOudIjyrqbWCixuJ4J7Ilmgljko0bMQW+B/TcqxX+X4&#10;W/1sKdR0768kUPp/FHIsqszKo5KDTcnKpjbm1cYeleW/Mtro0txe3F0jW0kTwokavI3EsDyIUHfb&#10;DO309bSAQKObhi88g6dNgDkMZ6nr9LLj3Yfr/nAa/rbXtfTtEjFpYRGnMln5OxXr9kfy8fsrhXdf&#10;70P886DTf3YciPJPdNFbOOo8eh8DiO1MyCFpGHZgO3SvzyXSg/oqP3jB/wCFzlR/en3tUat4Zow4&#10;+dplrsbubr/xkbIrbml1F/rr/wASzpZj92fc2Hk9m1wsdB1Anc/VpveoEZpkI/PhI/0Rp0klOMdy&#10;xqe37s5r9P8ASXDzjZkX5DNVr4Hr9Wtz+L5xvyhcGbzxo8ldvrkPH5cxhnu4h5PVtW/45d5/xgk/&#10;4gc9iQj/AEKD5Zoon1l2Y+kPkfzSANRNB8VG/gM5R/zkEK+Tj/zFRfqbNxpR6JfBpzfSXp//ADj/&#10;AFGpODsfqUn/ACdjOc1/IcEeeR/zDyfrGRyj0lw/4h73qH5h/wDKI3/yT/ia56hvQPjp4ZrNNyDs&#10;pCy+WpHJ1kAnYS/D28M8xeZ1J/O4A/8ALban/hUzd5xt/muBq+r6k8mkf4DsD4Wh/Uc9MQ1FlEfY&#10;jNKP7wudA+kPmrzQtdSUjY061984bqQ5fn9a+0a/8mWzc5voH9X9Lh6w7j4PePLJ4/lAT/y7XX3+&#10;rJncX/3kU9uOajDtL4udEPBL0V8wAjf4hnBvy63/ADg11vBrmv8AyNGbbXDm63UH96Pe+iPNnwfl&#10;vGB2t7Yb+wXO635BhA9s1+mHV2PR89aQtdWuSOvM9P8AWOJXJ/0RfcZLF9SByROnV/T8/jVaU+Yz&#10;W/8AvIxxn9bHGObWrMDrdrU9mJH05oW/0Rq+Jwyj60wC2+ourx02PDplW7Ug37k0xmLkwx9V+p/8&#10;dIEdoh+v+zDeIfuQT/L/AAzAP1NsWF6iQ92dwfiPj4nOG+YP+O5f/wDGeT/iRzKy/UX1Psz/ABbH&#10;/Ui+s/JIp5P0Uf8ALlB/ybGF+VucnebFXZVMUOzYq7NirsqmKurmpirdcrFXZsVdmxV2bFXZsVdm&#10;xV2bFXZeKuzUxVqubFXZeKuzYq7LxS7Nirs2KuzYpay8VazYq7LAxV2Xirs2Kuy8UuOWMVazYq7N&#10;irs2KXZYxS7LxVo5eKuzYq7Nil2bFXZeKtZYxVrLxS7Nirs2KuzYpdl4q45YxVrNirs2KXZsVdmx&#10;V2Xil2XihrLxS7Nirs2KuzYpdmxV2YYq7LxVo5YxVrLxV2bFLs2KXZsUOzYpdmxV2YYq7LxV2bFW&#10;ssYq7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjsUuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7P/9KNZgPv76IzYq7Nirs2KuzYq7Nirsg9/wD723H/ABkf/iRw2+Pdo/4xk/4ZP/dlPrf+4j/1&#10;V/Vgelfnhtw6X4Ms9MlnYbUTuchKdMhF2TXy55OmumXghSL9qQ5i5MvzbapBanq9np0JlncCg2Xv&#10;nR9M0PT9Nj4wIDJ3kO5OQhhMjcmJLzLzN5/u7stDAwjt9waDc/Tg8ZmCADBhE9zJK7MxNT1J3zEZ&#10;IKo1HU7YnlyVOoHTeu9Mok4q2qFjQDc9MsAnbIGSCqpHtU9R2xhOSSiEWpAHU/qyC/mB+Z2neWIz&#10;bx0uNVdaxQA7KD0ZyOgzJxYQRcuTVLNGLNfKHkaXUwt1dVisweopyfxC1/4lnnzzH5n1nzBfm81K&#10;b1JDsijZVXwUZcTtTiZMxk9QsNPs7C2S2tYxFEnRR+snucKehwU0ojNTFXZt8UOyzirsrEJdm2xV&#10;2bbFXZqYlXZXfFXZia4q7NirsrvgS7DXQdBuNWuCob0bWKjXV0w+GNP4sf2V/ayvJPh97KMTI0HZ&#10;Lq2sFuLKwjMVkh5cTu8jUpzkPdvb7KZjnn5uXGIiKDspVwMnYsg98BS7FF/DFLseMVdi0YOwGBXZ&#10;JvK2grfytc3BZLC3/vX6cj14L/xsf2cxs2Qj0j6i2xjaFv7v0ECJvM+yDr9JGdEsbcSLHeToFjQD&#10;6lbUoAo+zIy/8m1/2WR0+m4zX8P8Uv8AespS6Bg3m7zOLBHsbN+V5ICLmbqVJG6j3/m/4HBDuzEs&#10;25PXN9DGIihyai89kZnYsSSe9fHGV8cvV3HoaUHXB1ja9JX6V+Ff4nMbNPoGUIcXNi/mrXmXlY2r&#10;fGykXEgPT/JHv/NhjX7soDeAwqRFJHXfrmqe2EAJpDsGqPp2ywdh3+e+QlENUoAto8wJ4uy/IkYt&#10;cKFjcCu+5qa7mpzCB3cWUd0doknO+siFVODcDxFOXGgqfE5GL0f6S+dJoz+7DdHk9Y01iLRR4E/r&#10;xAjbMoFkig5rX78lzkHSIv8AjEu/+xzliP3x/rf75x4l4dp5I89XPiL2av8AyNORW3/3piPg4/Xn&#10;SS+g/wBVskdns+tmuhagvQG1mP8AyTOc+/5yIZl0LT1B2a7Nf+RbZr8JqBcbN9LIvyDNWvT/AMu0&#10;G/8Asmzj3kc084aN/wAxcP8AxMZAlw5cnrGpiunXX/GGT/iJz2VAa2cPv0zT1U5OyifSHyN5qVjq&#10;TPX4VBr07+1c5X/zkCB/g09v9JiI+5s22k+iXwa830l6Z/zj9U6tIews5Kj/AJ6x5zX8iAR54r/y&#10;7yfrXBm+kuB/EPe9S/MT/lEb75J/xNc9P3Ypyr4CuavByDtpbF8tSf8AHXqe8v6qZ5n8xDl+d61/&#10;5bLb/iCZvc3L/N/Q63V8/k+ovKHw/l/Ze1m36mz0nDX6kg8Af15ox/eFzofSHzb5l4/pJdthQg/T&#10;nELv4vz9g/yYh/yYObrUf3Y/q/pcPV/UHvHl8cPygHf/AEecmvvM+dskaliP9XNRiHrc4HZ4PcKD&#10;5hA/yqfhnCPy2qfzY19ve5/5PDNxrRuXXZv70PoTzqOP5eRrX/ddsp+5c7le09FD3Oa3Bzdh0fPm&#10;jD/cndt1o5p86nG3X+8ifLDi+o+9f4VbSuR1649ior7VzQbWZPjifrY42tWoNbgHfif142Kos6+5&#10;yf8AGmBbvhXWEr0EY/XlRn/R18K7Yn6mMOR97d+CdTlFNhGv664cqWW2r4L/AAzXjefxbIsJuyfr&#10;Va9ZNh8z1zhmuj/cze/8Zn/4kcy8/wBZfVOzP8Wx/wBSL668o0HlbSR0paQj/kmMAZS5qb5sVdmx&#10;V2bFXZVMUOzYq7Nirs2KuyqYq6uamKurmpirq5qYq6uamKurl4q7Nirs2KuzYq7NTFLsvFXZsVdm&#10;xV2bFLWXirWbFXZYGKuy8VdmxV2Xil2bFWsvFXZsVdmxS7Nil2OxVxzDFWsvFXZsUuzYq7MMVdl4&#10;q0cdilrNirs2KuzYpdmGKuy8Vay8VdmxV2bFLs2Kuy8Vdl4pdmGKGsvFLs2KuzYq7Nil2bFXZYxV&#10;2bFWjljFWsvFXZsUuzYq7Nirs2KXZsVdmGKuy8Vcc2KtZYxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2Kuz/9ONZgPv76IzYq7Nirs2KuzYq7Ni&#10;rshN4jNfTgCv71/+JHC+P9of4xk/4ZP/AHZT63/uI/8AVX9WGFhozOys4qT0XKZTccRX50Hy75LM&#10;gWa6XhH1CdCcxTkMtgy5JD5h82WelRMAwefsuTqGKOCIRRLxjUUAy3HgHPq1k28l1vzHe6hO7yOS&#10;CTRewrjtjmQNmJSORjIan55TdMnFVkh+Gte+NIGWJWEcj0yhTFWqbjb5ZRPTFKrGGVqjr4Y4mg98&#10;rCFeJWd6AVOIenLKKV4p3bLIkNcpoi4vbPTVJoJrg7pEegoerEZ54/PaxW385JIoAW4to2+ZUlT/&#10;AMRzKwG797rpfUXsX5dX0t75Ts5pjWWrq9Nhs5P6jnOCvfLSEWyXGlcCuy/pwq7N88Vdmr7YFdjc&#10;UuyzucVdmpirsxGKuysCuzYq7LCEjYdOuK27DHRNCudVu/Ri+CJBznnb7MaDqx/gP2sjOXCExiZG&#10;g4mgyZyvbR26WFihisYt1U/akbvJJ4uf+FzE9/NzoxERQaA+/EgvfFLePUYq7FAMUux64EuxVBXA&#10;rsN/L+i3OrXwt0+CFfiuJ+oRP+aj+zlWbKIDzZRFlRurlLeIu256KPEntnUNL0+2aFEjjCaVafDH&#10;H/v6RTuT4rX7Z/abMbFhM5V/Efql/MbJyoUGH+a/Mn6Lt24kNqc4+ED/AHWh6Hf9o/s/8FhjLK0j&#10;ktvnQYcIhEAcmq3mcrvJK0jmrv1OMrl4W1m1ewJxeztjK/Jh+7B39/bKsuTh26s4xtK9f1lbG19N&#10;D/pUgPBR1UHbl/TDWmwpt7ZiguTTApSzOWJqxJrXqT88cOmBCGcb7H78tfwxVDOKHf6fpyzQYEFu&#10;gH9RXpi9yBxb3UHMGAouLMIjRnX63b0AAEp/XkYvv96Xzo9H/dhkHrWlitovQGp/XiFdsyqSiigr&#10;U++Sob6PF/xiX/iOc1PbOf63++ceHN4fbDj59vBXYX0wH/I45Fodp4/9cf8AEs6OY9PwbZ8i9o1c&#10;ctFvdqn6rNT/AJFtnP8A/nIof7gdPPheEffG2a3Cf3Z9/wCtxs/JP/yAJreim31eH8GbOPeSP+Uv&#10;0f8A5i4f+JjARs4UuT1zUf8Ajn3X/GKT/iJz2XB/vBD9345pR/eSdnH6Q+RvNaD9I1pvxbfp2zlX&#10;5/8A/KGN7XMP8c3Ok+mXwasx9Jek/wDOPtf0xJTp9Tkqff1Y85t+RH/KcV7fVpP1rkc/0uEPqHve&#10;qfmKK+UL75J/xNc9P3hAVvcCuajTuzkd3y69f0uB0/e/PbbPM+vkH88V/wCYy3/4gmb/ADcv83/e&#10;uv1fM/B9QeVRT8v7Qf8ALm/6mz0lAaWMZ9jmjH94XOxn0h82eZf+OonyAI+nOJSjl+faN4QV/wCS&#10;BzdZx6B/VcLVfUHvGlfD+UW/++ZR99w2domNLIf6ozWYvqLmxOzwhlDeZR4gg/hnCvyvZW/NHzC3&#10;j9Yp/wAjxmz1nP4uvzf3vzfQfn0FPIUY7hbcH7hncL3+6Q+2YGDm7EfS+ftF/wCOle/6/wDHNd7W&#10;q/LDi+pI+lfpDf7n7mm1ZAPxx0dDZEdjlf8AHbDE7Uz/ALnoqbFUr+OJrtZKPnlo/vEwX3Z5669d&#10;/hQbf62aL+4X5nBL6i1w5N3h/wByFxt0Rev04cEn6v8A7D+GYER6/i3R5MIn3u1FaVYAnvSucM1z&#10;/js3v/GZ/wBeZef6z731Psv/ABbH/Ui+ufKf/KMaV/zCxf8AEBgGmUucm1crFLebFDs2KuzYq7Ni&#10;rsqmKuzUxQ7Nirs2KuzYq7Nirs2KuzUxV2amKXZeKuzYq7Nirs2KuzYq7LpilqubFWs2KuywMVdl&#10;4q7NirssYpdmxVrLxV2bFXZsUuzYpdljFXZeKtZeKuzYq7Nil2bFXZeKtZYxVrLxS7Nirs2KuzYp&#10;dl4q45hirWXirs2KXZsVdmxV2WMUuy8VaOYYq7LxV2bFXZsVdmxS7NirsvFXZsVW47FXZsVdmxS7&#10;Nirs2KuzYpdmxV2Xirs2KuObFWsvFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7LGKuy&#10;8UuzYq7Nirs2KuzYq7Nirs2KuzYq7P/UjWYD7++iM2KuzYq7Nirs2KuzYq7AOnaDJdXriKPm7uTX&#10;sKmuY2TJT5Jrx/hGT/hk/wDdlO0ljitY3dgqhFqT8s6LoXlG2slWW4HqT7Gh7Zji8nucQyYX5p8+&#10;xwK0Fi1X3BcdskNNv1DMnHjEWsl5pf6pcXUheRyxYkk5VcvpFJaD8W9SRuP15q0w0tOB98ZUnLAK&#10;Va/xE+Hhm364lDaqSKBT88rYMK9Dg5pVOFCKb5Z47dz2ysmltXigaQ1VfhG5PtikUAZuUvQdFwjd&#10;hKST+Y9cmsYlttPp6soPOelQoHh75c1QadPbJwaghdNrLCHZjIxBLOTWp+ecF/5yItaahpN0P2o5&#10;Iyf9Vg3/ABtmTh+ouJm2m92/J+f1PLMkZNTHcN/wyqc4+elD1zJYM5zdeu2KuxvbArss7nFXZWKu&#10;ysCXZdPvwq7KwK7LJr1xV2YKT7Yq7FEiLtxHXxw0i3Ya6LoF7qV2sUA4qBzlmfZEQdWY+GRnMRG6&#10;YxMjQaZgBvkwYWlnaDTtOBFqDWWUijzOP2m/yf5E/ZzDMiTZc+GMQFOA7nrgcJkbZN47jXFXY8DF&#10;XZYGG1diirgS7BVhZXF5cx2tsnOaQhVUfrPtkZTERZVp3VELuaKoqSc6roehRW1qNNhakEVG1O6X&#10;YySHfgp+W3+SmYEBLJK/4pfT/Rbr4RXVi/mLzBDp8H1yX4pXqtlAe/8AlsPBcPpHVlRI1EcUYCRx&#10;rsAo6Uzd6bTjEK6tReUXuoz3t09xO3OST4izeJOJHrmYEKS/L51x8ELTPwX6T4YJz4RaQLKG1C9i&#10;soDK45HoqfzHww4SNIkCKKKM1/EZGy5URTB7+5muLh5pDV3PQdB7DHZJmgHU18DjgpIwGTEodwdz&#10;+OX6Zp1x400oPu1ab5gO2G0UtNefscXn2Sv+SMwgd3ElzX6QhFzb1r/e/LqcjF+KXLfRnRaL+7CR&#10;yeu6S1bQHp8R2/2WBjXt9OZi2jVpuHB9qbb9q7ZLI99Hi/4xrX/gc5fLtnP9Zpg8P+z+YF+P+X+Y&#10;V2/38ci8Y/fp/rj/AIlnSSPp+DdLk9l1AA6Peg/8sstP+RZyA/8AORS/867YHwvB/wAmnzW4d8Z9&#10;4/S4mY7J7/zj69XvR428Rp/sj/XOM+S6jzdo/wDzGQ/8TGBxJcnr+of7wXP/ABif/iJz2ZB/xz4j&#10;/n1zS/5STsYH0B8k+bQP0gD2+Khp4jOVf85A/wDKGmn/AC1RV+45uNL9Evg15fpL0j/nH2n6Vl/5&#10;hJAP+RkWc2/If/lNz7W0n61yOY+lwh9QepfmH/yiV7/sP+JjPT99Qo3+qM1WldmQ+XnIOsqFGxl/&#10;pnmbWUY/nooHQ30B+jghzd57r/N/Q4Gq5/J9P+XWA/L63bwsX/BGz0nD/vCg+eagD94XMgPSHzZ5&#10;mr+lY1psAP15xNN/z6feoFv/AMyM2+f6B7g4eq+oPebXb8oxQf7qf8bg52eX/eP6M1uP6nMhyeEo&#10;SPMtaEgt/wAa/wBucI/Kjf8AMvXz2/f0P/RwM2mr5n3uBl/vfiX0H+YNR5GUf8YP1Z3S92gT3zXY&#10;dy7Ho+ftFBOo33+vsB8zlXm1ovyGSwfWVHJrRt/ME/tNlx/7xZAfWwxcm9RQnWuVaUQD8cTFPqa7&#10;+OW/5RlFWYV1qXb7IjFfpx0Y/cRjxOQP1FrhyavTW7u/Diu3thsf95m/1cwo/V8W+PJg5qb2Lbq4&#10;/XnDdb/4695/xlf9eZWo/vD731Lsv/Fsf9SL688rgDy5poG1LaP/AIiMA5S56Z5sVdmpirdcrFDe&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmpilquXirs2KtZsVdl0xV2Xir&#10;s2KuywMUuzYq1l4q7Nirs2KXZsVdljFLsvFWjl4q7Nirs2KXZsVdljFXZsVaOOxS1mxV2bFXZsUu&#10;zDFXZeKtHLGKuzYq7Nil2bFXZsVdjsUuzYoay8UuzYq7Nirs2KXZsVdmGKuy8VaOWMVay8VdmxV2&#10;bFk7Nih2bFXZsUuzYq7LxV2bFWswxV2Xirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdl&#10;jFXZeKXZsVdmxV2bFXZsVdmxV2bFXZsVdn//1Y1mA+/vojNirs2KuzYq7Nirs2Kuzo2gWFpa6fby&#10;RoPUkjR2b3ZQT+OYQwmUjb5F2hL/AAjJ/wAMn/uiwXzZ50uJJpLKJuCQMYyK9eBphizsTuMy4YgA&#10;4DBri+kmapOxrue/zzcqnJ8KVIPXYbHMduuAK3y7964w1J9ssApWia98sLQ775EyRa+OI/QK5e1M&#10;rtVcRhT8PfEWeh4jdu2WhJKp9WohmnYRwJuWPhg2ytl3dzVh0XtlWWJDCQIYvrvmx2b6hYKI7f8A&#10;amP2mp2GLU4yE96ZGBFU1lL9ZV5tOtXBP26EjfqOmBJSxoWFGPWnTLgi7TXR4oUVoYmLop2Y0/hn&#10;Hf8AnIa15aNp1zT+6uGQn2dK/wDGuZGL6vg42f6g9m/Jib/Q9Qgr9lkcD58h/DOEDMtqekZifDAr&#10;srfpirsrcdMCXZRxV2bFXZeKuywu++FXY5YXPbGkW7BAtye33ZIIt2HOh+X7y+kpDRY13llbZY1/&#10;mc5HJMRDKMTI0GmYDr1PQZKne2tLQadp9Rbqf305FHmYd2/yf5EzBnIk2XPhjEBQaVSTybr2HhgQ&#10;I1a5Fkux4GKuy6Yq7NT6cCuxQDpirsWhgmmlWGFTJK5oiKKkk+GCUgBZS4kAVOwHU503yt5cfTIP&#10;RjUNq9ytbiU7rBGfE/582zXTl4krP0/wx/nN0Rw7nmker6vawwvcXMgjsof+CkcfsrkqEcUEEdtC&#10;SYo/2j1ZjuzH3Y75udFg4RcvqkxeQ6/rUuq6jJcsaIdo4x0VR0AxuZxYFLVO+BdRv7Kws5by9mWC&#10;2hXlLK+wAyeOJKLpGadZXd7cx21rGZZ5DRUXr7/IAYbaJPb3WmQXcG8dwBIjHYlWAKmnyzXagnxC&#10;O5uwkEWGOedLO5stUktbgj1IDwIBJFakGnjhhTxysFuYu9eO4+WVQgdMmCqFetOtPfpjkJwEKAoS&#10;VJ/X3xQA9cjaVIivUHYZR6YQgqbmjgAde3tik4+D/YjMWPNxJ812nmk8P/GXrX3GRnUD/pLfIZ0O&#10;hH7sKOT1zR152Smvc/rwLUZn0kI7iQaUr75LIK/oWEjf92P1Zy+b+/PvaovEbkcPzAvh0Avpf+Tv&#10;9uRZGH1hP+Mg/wCJZ0RHoP8AVZyL2e9T/cTdMOn1aUEf88zkE/5yJFfLlieg+ur+MT5rcH0H3hoz&#10;iopv/wA4+bNdDxtkpX2fOMeTAf8AF2jf8xkP/ExiQ4MuT2LUP94bj/jE/wDxE57Lt6fo2EU3/tzS&#10;/wCVLso/QHyT5v2vaezdP9XOU/8AOQIP+DmH/L1F/wAbZuNN9Evgwy/SXpP/ADj6o/SUreNrLQf8&#10;9Is5t+Qwb/G526Wsn/ElyGX6S4P8Q971D8xCB5SvK9+A/wCHGen740jYeC/wzW6UcnaHm+XhX9Oq&#10;Aa/vun3Z5n1Qsfz0SnX69APoEa5us/L/ADf966/V8/k+oNEon5fw+AsHP/CNnpKH/eJKeBzTj6y5&#10;2L6Q+a/Mg/3MRivh/wASziVrRvz5uB/Lb7/8iBm4zn0j3RcDVfUHvcY4/lMKf76/XcZ2i4/3i28B&#10;mswD1fFzocnhKE/4pAJqven+rnBPyfLN+Yuuk9Cs5/5LjNlqj6j73Ay/3o95fQn5jADyYR4NFT7t&#10;s7xfCkUdfDMDT8y517PnvRCDqN54mTw+eVqH+8i+4ByWn+oqfpXaCAdelNNjKaV+nHDazA/z6ZCJ&#10;9doxna2rsV11geoRenzxM7WaeNDlgNzSDsiAK65cU3FY6Y6P+5iHfIS+osI8lK8qLi+YbfCN/kMN&#10;JyRZyV/l2P0Zi4d8g97fFhMKn9Iwqf2nHz65w/WN9Vu/+MrfrzJ1P95L3vqXZf8Ai2P+pF9f6AOO&#10;iWI8IUH4YCplDno/KxV2bFXZsVdmpirdcqmKurmxQ3mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZqYpa&#10;rl0xV1c2KuzYq1mxV2XTFXZsVdl4q7NirsvFLs2KtZeKuzYq7Nirs2KXZeKXZeKtHMMVdl4q7Nil&#10;2bFXZsVdl4q0csYq1l4pdmxV2bFXZsUuy8VdmxVrLxV2bFLs2KuzYq7LGKXZeKuOYYq1l4q7Nirs&#10;2KuzYpdmxV2WMVdmxVo5YxVrLxV2bFLs2KXZsUOzYpdmxV2YYq7LxV2bFWssYq7Nirs2KuzYq7Ni&#10;l2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdl4pdl4q7Nirs2KuzYq7Nirs2KuzYq7Nirs//WjWYD7++i&#10;M2KuzYq7Nirs2KuzYq7OnaWf9xtn/wAYY/8AiAxp8g7Q/wAYyf8ADJ/7svEtecnW7+pJIuJqf8jD&#10;gsiowBwkDsKE796f7WUABiSq4ULbDr0xh365aEuK0bf6Mqn4YCUKkUZJyy2VqiljNKZFPOvn/SfL&#10;dqTM4e6IPp26kciad/DMzBpeIXLaLTkzCLKvKnkm71ZhNIPStAfilIO/svjkY/K7znqfmDVtTa8k&#10;rGGR7eIU+FGrttmxyQj4ew+lqhkMuabfmh5d0+y8sw/VIRGysY2cdWqv7R79M67p5+0Dmp1Y2Dm5&#10;BsHzfqg9G7jbqVahx1wvJiAaV2rmJhNFoIZE0inR1lK8gjq3Hp7H9eB51KqorWmZF2WKt5acu0pH&#10;QksB1pUZzT887QTeR5pKVME8Un60/wCNssx/UGjP0eu/k/ccdVvYP54iR/sWH9c830zOaHq+VtXA&#10;rsx2pirso4EuzAYq7L41PhhQ7HrEzGn0DGlt2C0sZiKt0XaneuSpFuwZb2TBORFSNj9OEBFuw50n&#10;Qmu5lgjb4ftSyMPgRRuWJ8BgnIRFsoRMjQaZgor9ww+uZ7aK2XT9PUpYxmrMdmmf+d/+NR+zmtlI&#10;k2ebsYQERQaVT9pvtfqwGFwMl2OAxtXZdPbFXZfH23wodjlXBaadj1WpAG57YLV2dE8o+WpNOSO5&#10;kjD6tdiltC3+6lPVm8Nvtfy5gZsgn/Uj/sm6AA3KU6nqEXCUNJ6VrCOVxN7DsMm0ECWkBhQ83Y8p&#10;5z1kfx/1R+yM2Ok02/FLn/uWJNvI/NXmWTVroCKqWsJKwx16L4mn7R75R982gCEgqeoxjMFBJNAN&#10;64iyaYFVhjd2AUEsTQAA1qemcF/M3zpN5l1T9DaW3+4y1c8nBos0i7Fz/kL+x/wWZM/SOEf5zg5s&#10;t7B7F5G8qDR7L6zcr/uQuFHMH/dadQnz/n/ys7x5C38n6UCa8YI1r40QDNNn/vS52i+h45+bSKnm&#10;u+r3bqP8rfJH0yhzGAuwNd6A+Gbix69ckJKh5KVG/wDn9GWqYTJVBxuK9DvjhGe2DjTajIOTFqd9&#10;h1GWIyOuRORjKSmQAad8uY/BT/JGVwG7iy5r7ND6sZGw9TrkX1Ef6ST7DOi0P0Jet6Gx+oUGwZjX&#10;x7HAtO+ZyhHmSjcd61rkstif0JEPCP8AhnL5v8YP9Zqvd4fqVF/MK/4/8trn73ByLqP36+zj9edH&#10;/D8GU+Re0Xj/AO4q48WtpAf+RZyC/wDORB/51i0H/L8n/JuTNZhHoPwac/JNf+cfQC87Dp9V/H1F&#10;8M4v5KqPN2jf8xkH/ExhLgy5PYtS/wCOfc/8YZP+InPZVr/xz4ttwf1nNJX70uxj9AfJfnKhvlFe&#10;nL9Vc5X/AM5An/nUG/5iYf8AjbNxpPoLHMPS9K/5x+B+usT2tph/yUiznH5DsT51cnf/AEV9/wDZ&#10;LgzbxcD+IPTPzG/5RO7+af8AExnpu93V691H6s1Wm5O0L5hjqfMSVoSZgD94zzRfb/nqv/MdF+Ea&#10;5vM5/wBz+hwNV/xL6f0cf8g9iHjp7/jGc9Iwmlktd6A/qzTjeZc3GfS+bPMg/wBy8XjUH/hs4lp/&#10;/k+rw/8AFG//ACIUZttR9I90XB1X1B72235Tr7win/I6udnm/wB4SfbMDB9Yc2BeED/lJyB47H/Y&#10;5wX8mqnz9rbf5E3/ACeGZ2r+o+9wMn96PfJ9DfmSAPKDjtzjH4HO83u8S/IZhYHY16XzvoZ/3I3e&#10;/WQkfecbqR/0VB7DJaYeooP0FW8tAnWpCf8Afj9fkccx/wBDX6chH62GP6WiP9z01N/hTf5tib1+&#10;qJ8jlkdplb2V7c11u69mQfdisP2Yv8++VS5lEeSGvSPUvmPh/CmGV38NlJ4ccxtP/eBvixDT4y2q&#10;2+4oZFp/nvnDtX/46l1/xkb9eZGo/vJe99R7K/xXH/Ui+vNDFNHsx4RKPwwJlLsEdmxV2VTFXZWK&#10;uzYq7Nirs2KuzYq3mpirq5qYq6uamKurmpirq5qYodXNTFLq5sVazYq7Nirs2Kuy6Yq7NTFXZeKu&#10;zYq7NTFLsvFXVzYq1l4q7Nirs2KuzYpdl4pdl4q45gMVay8VdmxV2bFLs2KuyxirsvFVuXil2bFX&#10;ZsVdmxS7MMVdl4q0csYq7Nirs2KXZsVdmxV2Xil2Xiho5YxS7Nirs2KuzYq7Nil2bFXZeKuzYqtx&#10;2KuzYq7Nil2bFXZsVdmxS7NirssYq7NirjmxVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXY7FLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P//XjWYD7++iM2KuzYq7Nirs2KuzYq7O&#10;n6WK6ZZ/8YY/+IDBb492h/jGT/hk/wDdl4hroB1vUN+lzN/ycOCSab9sQHECD69OvY4zmx6dMs4Q&#10;lcOSmh+0PuywT0yBKoiOLqTueuNZgBvgYoiKNncKgqx2znf5hfmrp+gI1paUudRYEBVPwofFiP1Z&#10;sMGlr1T/ANK4+TN0DPfKPkKW5VLvUAY7fZkjP2n7/Qvvnn3VdWv9TvpL29kM08rVZifwAzKlO3CJ&#10;t6VBBDBEkUSBI4xxRF2AGdD/ACOvWXzJcwk7TQ8h81Yf1yznjk3Yixn8yLUXHliYU+w6t4+I/jno&#10;vTmpJ8xms1W8HaTFxD5V8yQmOdtv2jTb3OCbg0mG2a6AccptZMsuizIenGtR7YHuh8GZAYN+VZeM&#10;7p40oPlkI/NG0+s+RdWSlSsPqD/YMG/hlsZUR72vUD0vVfyvnEfmlE6CVHX/AIXl/DPLBO/XM5xX&#10;s+NqK74pdmxV2amBXYoE7ZKmNuwTDaFxyI+AGh8cNK7DO20oU50o3+6x1rXuckAxt2GFtYoN2O/f&#10;55YIrbsNtN0v61dC2gj51HIs54hQOrMf5RjklGAssoQMjQadwoqcMrue1toWsNP/ALpjW5n6GZwf&#10;wjX9lc1WTIZGy7LHjEBQWorE83Hxdh4DC8CnvlTJfjipxV2WE3wK7NTbJK7HAbYFdjiKD9eKuya+&#10;TPLixpHq97Hz5ECwtqVZ27NQ/wDC5g58vF6Ry/iZwj1KA1C7YVgiNGpWSQ9EUda50W1t2tQ7yEPf&#10;Tf379Qo7Rr7Dv/NmRpNLxVI/T/B/xSTK3lXnLzZ9cf6hZMRYwmnIbGRh1Y5bHNzFDEAK/aHTpjGI&#10;yalco79hvnOfzf8AMV9Z2MWkWpMCXys11d1pSJTQxr/lP+1/k5dAiIsfW4efLWw5vQvyu0C2up5d&#10;WnIc2renDEe0hAbma/yg/BnErm9RU9G2HCICjP8AtN8zkeThjZ6fnqf8rn9TyFpDVr+5UH6ABmq1&#10;Z/e/AOz0J9D55/OSPj5puyR9rgQ3+xByWgVyglznmr13p92X2whVJz2+/wCWWtTgKFItUdvAj2xQ&#10;LlfElRYAAGv0ZuFTjxIJaKAmvT2ynC8CO9MiCbcWQ3bhNGQVpR/6nIvqI/0g/LOj0J9CvVNDb/QR&#10;8/4DAp6ZnBUwB+LrTJTab6LGf8in685rOKzn3sYc3iurD/kIV/8A8xZ38QSMjI3nH+sP150N+n4L&#10;LkXsU1f0TPUVJgem9P2Mhf5+QQS+WoRLKIuN5GUYior6b+Ga7DZgR7mjNdJx/wA4/FhK4H2GtWY/&#10;MSJT9eca8nac6+bdHaOWORVvICeLb0Eg7YCCHCkdnsep/wDHNuj4Qyf8ROewbOn6Ni9z/HNLL+9L&#10;soD0B8m+cgovV7fbqte3HOU/85AAnyg/tcw0/HNxpfoPwYZvpL0z/nH+n1g+9vN/ycjznP5DA/4y&#10;lr/yyP8A8TTHKPS4H8Qek/mPT/Cd3XxT/iWenL6npsf8kZqdNydq+YYx/wA7LGSdvXG3yIzzXdgH&#10;89F26Xkf4RDN7nG3+aHXarn/AKV9PaUCPy9jFd/0e/8AybOei4DWzA9jmo5TLmQ5Pm/zErPrMRFK&#10;VH/Es4rpe/576gadIP8AmSmbTPyHuDh6r6w95lqPynT3gUj6ZhnZpv8AeA/KuYGD+8Hvc3HyDwhQ&#10;P8UePQU+gZwX8lTy87ay3jG/4zDM/U8z73X5f70e+T6G/M0U8puOlJY/453q8NYU8RTMDCNy7H+F&#10;87aGwOo3BP8AO38Tiep/3IHy/Xk9NzLCf0IvyoCdUldv9+S0/wCBOXIaWi+9cGPeS4/pWKpbXro9&#10;AOH68bLtaR/LDEeso/hV7Zv9y937yL+rFohtF9GVSO5SEFff3d8x6mv4DbBt+zCxl3+Hjv45VpQP&#10;EDMMX0SNX1m0Vq1MygeFCc4lqw/3JXNf9+Nluc/vJe99T7H30mL/AIXF9daQR+jbenTgKYEplLsk&#10;XmxQ7Nirs2KuyqYq7NTFXZWKuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsumKuzUxV2bFXZeKuzYq7N&#10;irsumKXZsVdXLpirWbFXZsVdmxS7NirsvFLsvFXZgMVay8VdmxV2bFLs2Kuyxirs2KtHLxS1l4q7&#10;Nirs2KuzYpdl4q45sVay8VdmxS7Nirs2KuyxirsvFLjmxQ1l4pdmxV2bFXZsUuzYq7LGKuzYq0cs&#10;Yq1l4q7Nirs2LJ2bFDs2KuzYpdmxV2Xirs2KtHNirsvFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7LGKuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs/9CNZgPv76IzYq7Nirs2KuzYq7Ni&#10;rs6ZpjH9G2ftDH/xEZMRfIO0P8Yyf8Mn/uy8O12v6a1D2upq/wDIw4JJJ74acNCruajtlig6ZXIo&#10;RMce3WrVrXEp544ULuQqjcsdgMMYGWwQTSMtLSe5mSOJSxc0FNyc43+Yv5wBDJpmhSAybrNdDcD2&#10;T+ubXDgjj3O8nDyZr2D1Lyl5Bhswl3qKh59mSD9lfdvE+2cYmmlmlaWZy0jmrMTUk/TkpSJ5uMzU&#10;AAUHQdMTNQTXoMirsmX5TXno+dLVa0EqvH94qP1Zfg6jybIJV5qh9by/epSpEfID/VIP8M9Q6dIS&#10;6VzAzD0O0gbg+U/OVv6dxJtQVqPoOGFwN61zVRaQ35f+LT5I+xU/qxK63jrl0USCzy4fTv8Aiev0&#10;dsjvmi2+s+XdRg/35bTLT3KHLDyasw9Bel+R7j0fNdielZVU/Jvh/jnj8j4yD2zYOK94zAdcKHZY&#10;Uk74rbsER2rMtTtQ0+dcNIdg6209qrUdcmAh2G1rpqlCSwUg/ZyyONFuwZTgKA140AHsMspDsHWW&#10;ny3sqRQglz8go/mZj4DK5zERZZwxmRoNMwUVPTDSeeC0tTp9gaxn/em56NKw7DwjHbNVlyGRsuyx&#10;4xAbc1iKWPN+v7I8P7cLgCcpZKmOC0NTirssgVqNhirs2FXZdNsCuxyjbpirskHlTy1+k5muruqa&#10;ZbGsrnbmw34D/jbMfPlr0x+osoxtDXl36KhUHKV9kXOqWFr6XG8mUJMygWsI2EUdKA0/nYf8Dlem&#10;wcX9Qf7JlOXQPNvPPmoIH0uyc8ia3dwpHxNX7FR2GLM2b6EdkB5+5Zjvt9OMJy0LbYFSB1xSCBpS&#10;T+wvU5XkycLCZ7kLqWpw2apBsZ5jRF77denbf/gs4x/zkGXW80ehpG0cwp7hk/rluM+lwc/N6v8A&#10;kxT9FaiK1b6yGP0oP6ZyDbJND0TPVv5Ot6n5faVv0Sn3EjNVrdsv+a7HQ/Sfe8A/OpFHmiYnoVjr&#10;T3jX3yc0zEc95iSKnbfwywBjaqMld6fCe4HXHAeHTG0qDtv0/jjgMFoUiwP2TsOuYKe2AlFLQanj&#10;Sp33O4xky0H0fxwwLjz5rIuIkBHd/wCGRfUB/pJ/z750Oi+hAeq6IVFivjsP+FGBqHM8FIR5YBqV&#10;yTWJH6Gj/wBX+JznNUP8ILSOfxeM6ueP5i3w7/WQT078TkZAPrj/AF/450QHo+H6GwvZJWH6Neo6&#10;wkU+aZCP+chBXytEfC8i/wCTcmazF9BcfNyTf/nH336taSfRSVNs4t5IqPNujmtK3kH/ACcGIunB&#10;mdnsWp/8c26/4wyf8ROeyLP/AI5cRHZv45pZH98XaYz6A+TfOQ/0xTTf4q/dXOZfnpOIfKcrFFkB&#10;nhBVunU5t9H9Jas28S9K/IJR9bXqB6E5/wCSkec6/I+a2k84SlIfTf6q+4NR9tMlmGzgUOIPSvzH&#10;/wCUUuvmlfvz0lej90w/yB+rNTpnavmGED/EcYp/u8D37Z5zudPk/wCV3iYOrJ9bRyK7j92DSmbn&#10;ODX+b+h1+q5/6V9PaU/L8vImIpWwYf8ACEZ6Fth/on0HNQfrLmY9w+bfMYI1iAjoSv8AxI5xXSAf&#10;+V66mewhP/JpM2+o5D3Bw9T9Ye9z7/lNFv1t0/5OA52Wav6Pbw4nMDB/eD3ufiHJ4REW/wAUDb9p&#10;RX7s4J+RwB83au3f02/5O5m6nmfe63J/ej/OfRH5n/8AKLP7zR/xzvV6aRoPlmJhHN2X8L5y0LfU&#10;bio/bcj5b4nquyrT/Jx0vX4tc/7v4Jn5SX/SpW/4sl3/ANif646cUtY/kcGI+orD6VG2QNrN6T1B&#10;Qd/HGTf7yxj/ACcOP6ij+FUsqfpa6p1Eq/gBgiE7xD5ZVMcyyHJA6mQLa836l8GameOny/6p7fPK&#10;tH/eBsY55eUN5hshTrMtfvzimrg/pO5/4yHLM31n3vqPY/8AimL/AIXH7n1roxB0y3K9Cm3yrgPK&#10;nZI2ubFXZVMVdmxQ7Nirs2KuzYq7NirsqmKuzUxV2amKuzUxV2amKuzYq7LxV2bFXZsVdmxV2amK&#10;XZdMVdmxV1c1MVay8VdmxV2bFXZsUuzYq7LxS7LxV2YDFWsvFXZsVdmxS7Nirs2Kuy8VaOWMVay8&#10;UuzYq7Nirs2KXZYxV2bFWsvFXZsVdmxS7Nirs2Kuyxil2Xiho5YxS7Nirs2KuzYq7Nil2bFXZeKu&#10;zYq0csYq1l4q7Nil2bFXZsVdmxS7NirswxV2Xirs2KtZYxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7LGKuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs//0Y1mA+/vojNirs2KuzYq&#10;7Nirs2Kuzp2lhf0ZZ7b+jH/xAY8RfH+0D/hGT/hk/wDdl4nrMXLWtQ2/4+Zqn/no2CdvlgJcO1JI&#10;wNhhdq2sWOlWkl1dzLFDGKsWzIxYTkNBjOYjzTXRNBvtUukgtoyxbeg2AHck9hnn3z7+auqa7NLa&#10;2Lm201SemzOK7VObKEY4xUef85wMmUyeweXPKWn6PErhRLd0AeZt6bbhfDOf89yTU1/XgJak9yjx&#10;pv1wK7Gg7+2BLsOvJV2bXzXpk3QCdAf9kafxy7B9TKHNQ1CL1rG4i/35G6/epGetNOYng3atMxJj&#10;Yh2WEel8r+e4QJWBADUJJw3nUhQT8803FuwKWeVDVChNRvQ/PEpd46eAy6KCVKxQwauU8HIOFlwi&#10;yRNEejAgj2Ipl0h6SiYuJZ3odwYNUs7jukik/Qa5491Gye31K7txv6Uzxn/YsRmdiNxBdeC+jFNQ&#10;D45orNi+w69csV2DodNr8bDkteIGERW3YaR6ZFx2jNRQ8jt+GWDGxdggwLuymiUoO2w8cmAh2ZVZ&#10;XIJ6b/fkwmnYrp1pcX919WtwORqXdtlVB1Zj2C5RlzCIJLOGPiNNMwUVOHry29pC1jpxJiIAnuTs&#10;8pH/ABGP+Vc1c8hkbLsoQEBQWqpJ5P17DwwGBtQZWyX5YFNsCHZqEYq7N33xV2OAFcVdjguJKuw5&#10;8t+XZdXu+JJjtIaNczeA8B/lHKM2fhFD6iyEbUbu6W3j5Hdzsi+JzqGlabaJbRFYhHYQbWlv2cj/&#10;AHY/iPD+bKMGA5JVf9eX+8ZyNbBgvnHzW2mK8EDBtTmH7xh/upSNgPBqYOd2ZjU1J75v8eMRGzAv&#10;LnlLsWc1JJ69d8bloWKnUmtOxx0ULzShEFT3yM5iIssZbKN7fwafZyXMzUVR9NTsFHu2GwhSK34L&#10;4bnxOa8yMpWWuFsGS/lvdcFxKSSxUKo3AWmwGcJ/5yEjqmiy9wbhD9PD+mbLFycXUPoz8mWpbapF&#10;2V4XHj8aH+mcZOWFoekZ6n/JB+f5e6f/AJPMfdI4zVa/bIP6rsNDyPveD/nctPMDt4on/EAM6Eoz&#10;Ct2DyaQkMf4ZYBrTCqg5+KlNvfFFUd8rMkWptSopt33x5j8MAmm1jL2H0VzBCtffEytBLQDihJqD&#10;+rELnt22OWYnHnzUxyEnycfqyL6h/vQ3zOdHoh6EPUtFJNkp70U/eowNvTMy0hHMRy/D6Mk2nU/Q&#10;6g/yt+s5z2r/AL8tIPq+Lx3X6L+Yd74meI1+aJka6TH/AFv450A+n4Ns3sM4U2JH7Ji/41yEf85A&#10;pXyqh/lvIj/wj5rsP0lxs/JOv+cfj9jwNpMf+S0ecT8nk/4s0en/AC2Qf8nFyZcGXJ7HqP8Axz7n&#10;/jE//ETnsexJ/R6DtXNJMfvS7LF9AfJ3nZSL5SP8r76Zy38/6/4Qen/LRAP+JZtdJ9Ba83J6T/zj&#10;+ym5pXf6tN/ydjznP5Ff8plJ/wAwr/8AE0w5fpcE/UHpf5if8opd16fD+vPTN7/csf8AI/hmp07t&#10;CXzBEx/xItdh62w+7PN0pI/PM7/8fg/5NjN7m5f5rr9Vz/0r6e0uh/LyGnT9Hn/k2c9FQE/VPoP6&#10;s08R63Mxcnzb5mIGrQAUG4P/AAxzjei3byfnZqsRC0jiIBpvQInfNtqAKHuDiao+sPeLhQv5SW4H&#10;e2iP0s4P8c7DcFf0e1enE7fRmt04PiD3udjeFRAnzOAOpkUL9JGcN/JZbI+ZdWkt+VeBqrdgZM2G&#10;pG5dbMDxPm+hfzRYjyx85k/Uc7jefZT6MwsHV2R+l866GrfWrlgafHJX7jiGqE/D/sf14dM15PoT&#10;jyYAfUZtzylNR/qnFJzW2j+RyOIeorD6ULZEHWbzbYyKP7cZPtbJ8slj+sr0VLBWOp3JArV6kj2G&#10;CIB+8j+jKpHYpHJLdXYizuaA/tfiSMFauOOnSHxFPwOV6HfKG08kl8qJXzNY17zL+vOL6wKapdD/&#10;AIsb9eSzfWfe+pdj/wCKYv8AhcfufVegGujWh8YxgPK3YphmpirsrFXVzYq3XNTFXZVMVdmxQ7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzUxS7NTFXZeKurmxV1c1MVay6Yq7Nirs2KuzYq7Nil2bFLsum&#10;Kuy8VdXNTFWsvFXZsVdmxS7Nirs2Kuy8VayxirWXil2bFXZsVdmxS7MMVdl4q45YxVrNirs2KXZs&#10;VdmxV2WMUuy8Vcc2KGsvFLs2KuzYq7Nil2bFXZhirsvFWjl4q1l4q7Nirs2KXZsVdmxV2bFLs2Ku&#10;yxirs2KuObFWssYq7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjsUuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2Kuz/0o1mA+/vojNirs2KuzYq7Nirs2KuzpumH/cZaf8AGCP/AIgMD4/2&#10;h/jGT/hk/wDdl45qyA6zfbdbmbYf8ZDhR5r84aV5fsXuLuYBgPghBHNj7DMrBpzPflF12TIIpx5W&#10;8oX2r3AIXhAp+OUg8VHh7n2zzl5089at5kuy8rsloD+6tx0Hz8TmxJERUeTgymSXr2kaNZaVaiC1&#10;Sn87n7TH3ORiu2/0ZBgjsxbbFXZRI+gYEuzbV+XbFXYvp8xhvreUbGORG+5gcniNSCYndxFRTPX+&#10;hziSzifxAYH5iuU541Mu10xsF8y/mTZCC/nSh+F3X7jTJDN8USU7jNERRLXIbsT8sylZmQb79MR/&#10;YNRl45Idd1h12XfqwI+kYAmFa9qb5fFFWGXWkvERuRTcZ5l85aK0fnPVkQEoJ3egG1HPL+OZumFw&#10;DrTs+jtKuBcaZaTjf1YY3r81BwHBp3pmnDlQ8tsyowQUVgwIqcSBQ1qAMtpDsUllIj+FuIG/Ee+E&#10;pDsQaSgWh48hxJPfIWl2Va2N1eXsdvbKWdzuOwA6sT2UZVPII7lnGNmmmYKKnJCVtLK1NjZ/GzkG&#10;6uj1kI/ZX/itT/wWavLkMpW7HFjEB5rVDFuTf7FfDEAKfxyu2S/KpT+mKHY6hxV2WAcCadlcanCr&#10;scEH0Yq7DHRtFutUvVtbce8rnoidycpzZREWUgWsmmSGMu5oB+vOqaTpFpBbJZwKV0+D+9b9qeTu&#10;CfD+f/gcwsWMzl/SP+wbT6RTEPNHmYaXB68lDeyilrF/IP5jhpNIXJO3sBsAB2zfafCMcQA1vJLu&#10;8nubh55mLyOas561JxKhABzLBVDEipFf9XKrXJbIJXAcRvue1MPdMtRDEWrV5UrXwzT6jNxH+rJM&#10;oem+rCfOV3JcyIm4iiegU+INCc0g+A/ThBceKVWJ46hFuK/DvnD/APnINK6TpUn8txItfmn9mbTB&#10;9Lj6jo+kfycZhc6nGRRTFbEfQp/rnEAMtcd6dnqD8hnDfl/aj+VpB/yVfNV2j9cfc52i5F4Z+eSE&#10;axyHdE/UM6Wg3qe2YBLsQXj0leXX3PtilBlYVY5r86d/ljgB9OJKFNhTvSmPK7CuQ4krZEp39/ux&#10;pUg1yQKFlCBUita7d6YhOV79KEZbjDTPm0WUNT/KHv2yLajQXLfM50mhFwYh6hodTZpv+ym48KYE&#10;DCmZvAkJiYTyHeu4GSXTv+OMh9m/Wc5/V/35aCN/i8b8zpw/MW83/wB2wn/kmmRySgl+bfxzfw+n&#10;4N55PX41MlmwP7MZP0UyGfn7T/CR/wCYuH/iLZr9P9JcTKfSm/8Azj6d4x2FlN/yfjzhvlJqeatI&#10;IH/H5B/ycXCXClye0XwrZzjxjcf8Kc9k6fvpif639M0uT++Pudnh+gPk3z0v+ngDxb2Ocu/P2v8A&#10;hCT/AJiIf45ttJ9Bas3J6P8AkAALv3+rTn75Y85v+RlR5xc/8uz/APElyWQbOAT6g9N/MMA+VLz/&#10;AGP/ABIZ6YuzWBv9X+GarTinbB8vAr/iZfabr92ebJAT+ebHwvv1Jm5zDf4Ot1Z/Q+oNKp/yr2Dw&#10;/Rw/5NZ6Nt6G1PsD+rNRdSc3EdnzZ5l31eH5D/iRziflv4vzx1r2RwfoVBm21H6B9ziar+8D3u+F&#10;PymtR42lv+tTnZ79uOlyf6jfqOa/Sb5R73Oxnd4Zp6h/OMa1qDPGK/NlGcH/ACH38w6qf+KhX6Xz&#10;O1J5usl/eD4voH80d/LFOlZ4+vybO83p3Qf6uYOHkXYn6XzvoCVluT4PJ+o4hqv2kHuv68s0vI+5&#10;jl+hOPJi0t5HB/39+rFLn/eeP5ZDDzWP0oLTv+Orekd5F/DG3H+88Y9hhxfUVvZWsOS385U05SNW&#10;mCoB+9T6P1ZTLkUhKdYf/QpD41/4kcX1xiNMcHw/rkOzxeUNp5FK/JqFvNVkaUrMtPoO+cZ1kU1W&#10;7H/FjfryWb6z731Lsf8AxTF/wuP3Pqby6QdDsiO8QP34Cyt2KY5sVdmxV2amKuyqYq7Nirq5sVtu&#10;ubFXVzYq6uamKuzUxV2amKuzYq6ubFXVzYrbq5sVarmpirsumKuzYq7Nirs2KuzYq7Nil2bFXZsU&#10;uy6Yq7LxVquamKuy8VdmxV2bFLs2KuzYq7LxS1ljFDWXil2bFXZsVdmxS7NirsvFXHNirWXirs2K&#10;uzYpdmxV2bFXZeKXZeKGssYpdmxV2bFXZsVdmxS7NirssYq7NirRyxirWXirs2KXZsUuzYodmxV2&#10;bFLs2Kuy8VdmxVrNirsvFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7LGKuy8UuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2Kuz//TjWYD7++iM2KuzYq7Nirs2KuzYq7DLzX+ZmneXdIt7aNh&#10;LqHoIFiG/E8B9rM/BpRXFLk+Ldq5q1GQD/VJ/wC7LFtF8iS3+rXV7eD07Np5GUftP8ZpT2984Hru&#10;v6nrd415qEzSOxqASaD5DMuU79zpzK3otra29rAsFvGsUSCioooMLHI/tyCFXGnxOBLsqhpiVdlH&#10;egwFXY5kKipBFd/vxV2WoNVYbgYQrs9ZeRZ/rHl6xkPVoI2/4UYdUfW7LS83gP5vWpXVLk06yGn+&#10;yFcmStW3Q96ZpMsakWUxReX6Q5TUWWu3jT3xNasMMNgxRWuIw1RXao5KDtgKYAHLolEWS6exlgDA&#10;bgA5w38yIDb+b7h0FPXRHYj3Sn8M2Wj+n4uuyCpF9B+SLj1/K2nv/LHw/wCAJX+GRaTiHX02JFBy&#10;Ne+ZRYJ5jjIqcWUVoaUJwkq7KlpxqTv1IyJKQ7E4LafUbmKC2TnK5Pw9hTcmvZR45RkmIiy2RjZo&#10;NMwUVPTJGDBp1u1nZsHeQAXd2BQuR+ynhGP+GzW5MhkbLn48YiPNaoLHk3b7I8PngQDK2xfjqAYh&#10;XZuI64odl42rssA1wErbsdx+jBauxe1tJ7m4jt4FLyysFRR4nBOfCLKWmZVUsxoBuTnUvL+gw2MP&#10;1K3b4qBr667mv7I+f7Oa/wBU5X1/hbdosY1/X4LK1a+uf7tSRaw93Yd8P2KKqxxrxiQURPADNzpt&#10;OIDzYEvINW1e61G8luLhuTua0rsB4DEiu9czgUIEkGvhjS22SEd9mJXIpJ/m7Cmc4l/MYaj+Yljo&#10;WmSA6dE0q3Uq7iaVY2NAf5EI/wBk2ZhAgDH+I/V/xLh5Mu9B6JpvkVLHyneahfxBtSmi5RI4r6KV&#10;B/4M/tf8D/NnZ7KT4IT2MZ/DOYyR+r+s7AbwDwPzWhWd9iAJW/r/ABxj/YOWR5uKErhIW7iI/wAn&#10;OMfn/GG8s2cg6pfBfvjfNpp+TjZ+j6M/KB6aldp152sbV91YD+OcEOXEtL1PPTf/ADj24byREnYS&#10;Sj/koxzV9pc4nyc3R9Xif55p/uSQk0DxLT8c6skfbtmrMnPDxqRPjPh7e2PKUGASTagy9+rdMcib&#10;1ORlJWivXv74/jv127ZG0tOo6Hr3PiD88xTxx4mJa4mgJHTpgO6UbH50zKwyaZc1FhSSv+UNvoOR&#10;bUh+/PzOdJ2efSxi9O0I0s4iO8SGnhtgIqK5sgWVJushK79Mkumf8cZPk3/EjnN6sfvz+OjSfqeN&#10;+cRT8yLundoPl/cx5HZBV/8AZfxzfw+n4N3MPXbYkWzUG3pkU+jIb+fv/KIMf+XqD9TZrcB9J/H8&#10;TiZeSaf84/EmSIdP9Dn/AOT8ecL8qsF8z6Sa7C7g/wCTgybhS5ParoE20o8Ub9WeydOP+4tRv9rN&#10;LkH74+52GD6A+T/PhA1EjvVqfjnLvz+b/nT3P/LzD/HNrpdoH8dUZh6S9D/5x+DfXTXtbTD/AJKx&#10;5zb8jGJ85sP+XZ/+JLhmbiXAI9QeofmAB/hS99gv/Ehnpu5p9WNP5R+rNZp+Ydp0fLTGnmPwAlzz&#10;cDy/PJz/AMvp/wCTebvNz+A+512r+r5Pp/TNvy5t9/8ApWrv/wA8s9F2h/0Vvp/VmnmPW5uLk+bf&#10;MVTq0Femwr4/Ec4p5TYt+duvH/Ik/Apmy1P6nE1W+QPfNTHH8p7Ou3+iW36lOdi1Z+OkTN4RN/xE&#10;5haP+9Hvc6DxTy/H6nnSAHp9Yi/4mM4X+QRB1zVT4xL/AMTzL1Dq5f3g+L3r80Cf8Mj/AIzof+Fb&#10;O8Xn24/en68w8fIuy6Pnvy+g9C6evxc5P1HENVI9ZB/lLlul5E+THN9KbeTamwkI/lm/pityP9Gj&#10;+W+V4j6k/wAKX6R/x1Lz/jLt9BxtwT6CfRksQ9RQeSvZsPrctDX4n2+/BcG0yexzHn9JZ1skerGl&#10;k/aoG9fFsfrr10yQd6UBx0EayMjyKF8hUbzfZbVCyVFPpzjuuCmsXg8JW/Xjl+ovqnY/+KYv+Fx/&#10;3L6g8smvl+wNKVhQ0+jAOVuxTPNirs2KHZsVdmxV2bFXZsVdmpirs1MVdmpitOzUxWnZqYrTs1MV&#10;dmpirs2KuzYq7Nirs2KuzYq7Nirs2KXZsVdmxS7LpirsvFXVzYq1l4q7Nirs2KuzYpdmxV2bFXZe&#10;KWsvFDWXil2bFXZsVdmxV2bFLsvFXZsVay8VdmxV2bFLs2KuzYq7LGKXZeKtHMMVdl4q7Nirs2Ku&#10;zYpdmxV2YYq7LxVrLxVrLxV2bFXZsUuzYq7Nirs2KXZsVdmGKuy8VdmxVrLGKuzYq7Nirs2KuzYp&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZYxV2Xil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2f//U&#10;jWYD7++iM2KuzYq7Nirs2KuzYq7OKeYJZZNcv2c82FxKq1NaAOQM2sDcR7nwvtT/ABrL/wANyf7u&#10;Se24/cR/6q/qwsYkmleuScFUzCmwPbAl2ZqEChNffEq7KCn7R+7ArscsVT0oD39saQ7F1R248jXw&#10;rvt2ySuxVLWQoX4HgpoSOgOC0Oz0h+VNyX8s2Kn9hOH/AAJw6sci7DTH1PG/zps/37ygbUVyOldu&#10;P8M6RagNbZpNT9TkZHidoFj1QHoelcYu3IHIY2tMvMxPK0cdCtD26HAd2hG3TfMiEt0UnPl9ibdS&#10;d/h7+2+ce/NtGi163cEgS24r/sWYZstFL0n3uDnHqe8flfP6nldVJ3ildfvo38cgBKkF0FT1JPTM&#10;slqDLcQmmDstF4mlCR3yBLJ2C7CzvLm7WCNPVeQGtdlUDqzN0AGVzyCIssowMjQaZgoqemHsSW2n&#10;2rWlkebyf71XXQv/AJCeEf8AxLNblmZHd2GPGIjzWqrE8n7fZHhiHHKmxfl8aYodl0xS7KAod8Sx&#10;dj6A5GldlhfpxV2KRQySSLGilnYgKo6knASBuUuJAFT0zovlby02nIGdQ+qzr16rCh61/jmBkmch&#10;/o/7psEKFlI9Y1W3S2eaV+FnFvIe7nsoHvksVI4YFhirxG7E9WY9WObXSafg3P1FiS8c8y+YrnWb&#10;0yyHjGm0MXZV8MZvmwQk5atfHrmYgDfCFbROXyHffOTfm3+ZSWMM3l/SZCb6Qcb2dT/dIeqAj9tu&#10;/wDJmYKxi/4z/sXFz5K2D0n8ufJTO0WtajGPSA5WUDD7R7SMCOn8n/Bfy5zX8uJwnnbSWr1mK/8A&#10;BIy/xyuJcKmfa+nLRL1f+KX/AAFc9fWFDa2xHdWGc/kPqkPN3MP7sPk/zrDxnlA6+oSR8wMp9lPz&#10;yyLisfjoJ4j7Df5HOQ/nvEX8n8v993sbfejL/wAbZtdP9Lj5+j6G/KORf02wB2k0+o+YlXPPTbZM&#10;tD1nPSf/ADjpJXyiyn9meUfiD/HNd2iPSHM0nMvGvz1T/SIG2/ux1+ZzsCk/f2zUF2DxWSvOg6+2&#10;KL0365EpUWrxqBvjgMFq1IrqSrCny+jHgED9WRJVoKQK7j5jxOWARgJUu4dz8sB3JHIV98ycXJpm&#10;pSDiTUbAqciepkG4NDvU1HzzqOzdolER1em6Crfo63kKkI8SBWpttUkfRXAdDmxKUxBToOmSXSj/&#10;ALhk9uQ/4Y5zmt/vz+OjRe7x3zoKfmHcnpvBT/kSmRyagl+R/jm/xG4txOz16zBNrtuShp9AyH/n&#10;6AfJzEf8tMP6mzV4fpk4uUbJj/zj8QJ4wP8Alkn/AOT8Zzgnlen+I9Lr/wAtcP8AycXCHDnye3T/&#10;ANzJ/qn9WeztModMX55qMv8AfOfg+h8n/mBQXwJ2ozfhnLv+cgAB5Obt/pMP8c2um+mSM30l6F+Q&#10;BH15gP8Almlr/wAjY85r+RQr5yc+Fs9P+CXJS5F18vqHven/AJg/8ope/Jf+JDPTc/8AvMf9UZrc&#10;HMO0D5bm+HzCdv8AdppX6M83xlm/PKQHteOPuTNzmO/wH3Ou1f1fEPp+wHH8urf/ALZif8mc9FW/&#10;+8zfTmpJ9Tm4eT5t8wgNq1uvf4a/8Ec4p5N3/OjzC3gstP8AgkzZavn8nE1J/eh75rQI/KuyFP8A&#10;j1tf+IrnXdffhoNyfCFz/wAIcw9H/ehzcZ5PG/KkfPz1CBv/AKTDT/kYozh3/OPgB1nVT/xSn/Ej&#10;l2V1sv7wPb/zVZh5YFBWs6/8RbO93RrNGB/k/rzGhtEuxlsHgHl+v1C5YgGjyEE/LENSIM6eHIZZ&#10;g+k+5hk5Jr5NH+4l69kkqfpFMWu/7hPkMrw82delLtIVv0ndN4yHf78bcUMaAe2SxcywJ2V7Nv8A&#10;SJAB19Q1+ZbBluv74V6Zjyl6S2XskGsUNqa9OK1p8zjfMA/3GOB1OT0B/eJJ9JW/luAPOVmT9lXJ&#10;JPgFJzkOuj/cze/8Zn/XkMn1F9V7H/xTF/wuH+5fTXlYg+XNNI6G3jP/AAowDkHZJplYq7Nih2bF&#10;XZsVdmxQ7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYpdmxV2bFXZsUuy6Yq7NirsvFW&#10;q5qYq7LxV2bFXZsUuzYq7Nirs2Kuy8Vay6Yq1l4pdmxV2bFXZsVdmxS7MMVdl4q1ljFXZsVdmxS7&#10;Nirs2Kuy8Vdl4pdmxQ1l4pdmxV2bFXZsVdmxS7NirssYq7NirRyxirWXirs2KXZsUuzYodmxV2bF&#10;Ls2Kuy8VdmxVo5sVdl4q7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjsUuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/1Y1mA+/vojNirs2KuzYq7Nirs2KuziGt8RrOo1+19amp&#10;4U5nNpD6R7nwvtT/ABrL/wANyf7uSfW/9xH/AKq/qwAD8XxCow24K/L4sCD44q7ForVqgP8ADXep&#10;xV2CrWy9Q1Q8OIJYnffDSC7HxWnIb1Yg7BR2wgLbsFRaeBRiOO1RkuFFuwz+oxJGQQ3quVLKPsH8&#10;ckILbs69+VUpj0n0RWscjADvvvkdVH0hzNPKiHnH5tWSSxLI9AnpfGx6AKTnVbHeAg9j+vNJqx6n&#10;OzDd86XFU1KOh/aAodtjja0kI65Vi3arTbzAvLTrZ6/Zah+nA9/so98tx80nmmPlWjqE60U7mgr8&#10;Ocj/ADphIfTpx0KSoT8irD9ebDSGjJwtQPU9u/KCcvpF5Ef91zAj/ZL/AGZzCOYuhirSh+ADxzM4&#10;tmlnuCbHTrm/dIo0IYEgsdh869NsrlKhaREk0HFgoqemH8cdtY2ptLRi7P8A71XP89Oir/xWP+Gz&#10;XZchkXY4sfAPNaASeTf7EeGMC0/hlTYuy6Yq7NTxxWnZVBiSi3Y0/EadhhQ7FFXIkq7HqKnbIq7J&#10;75U8umySO9uI+d/Ptawn9kH9r55g5svETX0xbYRrdK9SvRRkDhIYxWeU9AB2yaW8C2kbJX1J5N55&#10;fE+A/wAle2Zml091I7MZGy8k84+am1K4NvASthDtEnif5j41zNXNsAhilSfn44mzAdcnSq0aEj2P&#10;X2yH/mP57tvLGkkxlX1S5BWzhO9D0Lt/krmRiiIjjly/hH86TTlycIZT5G8pPrt96swI0y3b98+4&#10;5t/vtf8AjbPNNxPNcTyTzOXmlYvI7bksxqScqkbNlwLe1IioiogCqoAVR0AHQYa+S39LzZpD/wDL&#10;3CPvcDJY+aCVDUl5afdL4wyD/hTnsrSjWwtz4VzR59skna4j+7D5U89xj6zOaVPP+H9mW/7Q98sg&#10;4zFAKPDTuOucr/O1K+Rrs/yXELH/AIMD+ObTTHY+79LTn5B75+Uz/wC561P89iw+kcTnnMgHLSGh&#10;7Fnor/nHBv8AnW518LmQf8KhzXdoj0BytIfU8i/PRTW2I/32D/wzZ2tKn59zmjLsg8PlJLAV+nHh&#10;RXc5G0qZQA1H+daDHAUO2Aq4liRTYgdh9Ix1NsFqFjqd6io7/qyqHqDTDaC1xNTvXwrgG6DVG1My&#10;8PJpmoT1WtNtga+HyyL6otJunc50fZxsFEXpPl5/9At1P2RAtF7Dr0wCTvm1DIpsACKbH55JdHqd&#10;GA93/XnO6/8Axi/c0DmXj3nmg/MK449CIT/ySXI5cV9Q+PL+Ob3D9A9zbLk9d04Awb1A9M/eVORD&#10;8+1J8lufC4g/jmsx8pfj+Jx8p9KL/wCcfHBuoxWtbWen/I2PODeWEp5g0w1qfrUO3+zGTjFwJnYv&#10;c5v7mT/VP6s9laZ/xzV+f9uafL/el2GD6Xyd5/5fpBT+zyau9c5l+fi8vJz1/wCWmH+ObTSfSUZj&#10;6Sz7/nH5h+lHX/l1l2/56R5zf8j0K+cZB4WzdP8AXXJzGzr79Qep/mD/AMorefJf+JDPS0hrbV/y&#10;Bmqw8/i7SL5duiP8Rle5kOecLUE/njL/AMxkh/4Q5uszr9Z9XxD6fttvy7hI/wCrYn/JkZ6Jt/8A&#10;eRj7HNST63Nxcnzdru+uW3iQv/EjnE/IvxfnD5kNdh6v/E1zY6o7uJqR+9D33zJ8P5Z2a+Nvaj/h&#10;FzrXmpqeW7veg+ryV/4A5jaE/vXOhyeOeREJ8/oe31qKn/I1c4p/zj3Qapqrd/TjH3scsy8nWkfv&#10;A9p/Nap8tKB3mX/iLZ3e6/3qj/2P68x8f0l2EtwHguiA/oa6P+VJ0+WI6iKXCf638Msw/SfcwybB&#10;M/J++jyE7H022+bDF70/ukp7ZTg5lmOSA0fe7uG6AyPTf3Oa4AAjHuP1Y4t7Yy5KloPidulUfYf6&#10;zYMtiDMKZRkFRZ9GP6uwNkQNywSmJ+YuX1Hp+0PxIy3s+hI+5lIekr/y4AfzRCSNlV2+gKc5Frv/&#10;AB2b3/jM/wDxLIZPqL6p2R/imP8A4XH7n0n5SP8AzrGlf8wsX/EBgHIOyTauVTFW81MVdlYq7Nir&#10;s2KHZsVdmxWnZsVdmxV2bFXZsVdmxV2bFadmxV2bFXZsUuzYq7Lpirs1MVdl4q6ubFWq5qYq7LxV&#10;2bFXZsVdmxS7Nirs2KuzUxV2XirVcumKtZeKXZsVdmxV2bFXZsUuzDFXZeKtHLGKuzYq7Nirs2KX&#10;ZsVdmxV2Xil2Xiho5hil2Xirs2KuzYq7Nil2bFXZhirsvFWjl4q1l4q7Nirs2KXZsVdmxV2bFLs2&#10;KuzDFXZeKuzYq1mGKuy8VdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7NirssYq7LxS7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs/9aNZgPv76IzYq7Nirs2KuzYq7Nirs4hrahtcvwdq3M1&#10;T/z0ObOH0j3Phfan+NZf+G5P93JPrf8AuI/9Vf1YGW3LEgGtBX6Mk4K/BUVnzh5MQEr0/ayVK7BE&#10;dsKKHPLag67YaV2DYrWRdzUISDQdCRkgEW7DGG3ES1UVqasRTZjvTbJiLEl2PhgRizM4pXrTx/pk&#10;gFdjpAoBAY7V4U7b5JQHZ0T8rLs8plY781bftUU/hkM4vG5OE0WF/mfZ+vo9ePIhXAWnU0Bzsmmm&#10;okHyzn9UOTtMo2D5h1MMlwpoagip+XXNIKTfPKMZaKTm+pLoPP8AlKn+GB70fAT4A5fBVXypKxmR&#10;RuCRt4e2cz/OGxa50WxlSvwTFWI8HT/m3MvTyPiV3xcXU9Htv5RylZNUtzswKNx+RYfxzm1ho0Y4&#10;qv7yaXaNff8Az65nyIiLLRGBkXo5IAqemHEjQWsBtLY8mbaecd/8lf8AJ/4lmuy5uI+TsMWIQHms&#10;UMx5N0/ZX+uBlU1zHbV+O4nCrssrt0wK7KAI3GKuyzSngTiguykjAxJQ7FAo+WLJ2S7yp5dVFXVL&#10;9CV/49ICN3c9DT9WYWbLxekf5zOEEBqF24b6vAR6pFXbsq9ycn1nbvbq009DeTCjU6Rp/IP+Nsu0&#10;un4jxfwj6VlJ5b5481rLy0ywci1jP72UHeRuh+jFKjNuIsGCs1Tua/PE3bLIotesdTsOuFWv67Y6&#10;Lp0l/etRE2RO7ufsqB75fjx2f6P8TGc6Cc+XtCu9a1COytBQNQzy9kQdWP8Axr/lZ5x8z3Or+YdW&#10;m1K5kWeST7EaHaOMfZRQf5cnlycR7gHWTnImyHuekaVaaXp8NjaJxhhWg8Se7N/lE75HJreaJqOh&#10;FPEZSWINozBfl+X0tf02X+S6hb7pAclj+oJIWTrygkXxUj8M9n6LJ/uMh70bNJqo/vpf1XaYP7t8&#10;s/mFHxu56bHnisgPJsshTXW7CippEa7ioG2cz/OVOXkPVh/K8LD/AJHpmywcj7v0uPnHJ7l+U0n+&#10;5zSv8u1kU+/GOv8ADPNJOWEuO9sz0J/zjZLXRryP+W6b8Y0/pmF2j/dhydL9Tyv88IgbW2fvxI+4&#10;/wBud0Stds0BLsw8IlT4qnfx+nFKHI2m1vEcTvuuwH05gN69z3xKkKbF6LsSBuR23645SSPA4KWm&#10;n2YAGvQ9++/U5fQb4GNNCm4ban+fTAd7Sq5ladrmoXQG+3ga/TkU1P8Avj8z/DOm7O5FjEvQfLzU&#10;062P/FCV+9sBEZswWSbpIaeGSLRttJ/2TfrzQdof33wDVW5eR+fSP8fyEbFkhr9EYGR64Hxt/rfx&#10;zd4R6R7m2tnrGmsTHGegMf8ACmRX89wG8lzn/i+A/wDDUzXacbScTN9KL/5x9auoxD/l2nFP+eiH&#10;OB+WxXzBplP+WqH/AJODLXXy5F7zN/cv/qn9WexdKP8AuPUe4/VmmzD96XYaf6Xyd+YK/wC5AVO/&#10;NqDp45zf8+wn+Dn5Gg+sRU+85stF9Mlz/Szv/nHzfVJCOgtpK/8AIyPOZ/kd/wApg/h9Xf8A4kuW&#10;ZORcA/UHqv5g0/wref7H/iQz0q5raA/5Irmrxc3aR5Pl65BPmQ+8m33Z5u05mb88Zf8AmNm/BTm3&#10;zndwNX9XxfUSAL5AiUdtNQD/AJEjPRkJ/wBCYjwOak/W5WPk+bdWU/p+1U9ytPvzin5fgN+bPmU+&#10;8v8AydGbPU83Fz/3oe+ebBx/Lm0XsIbYf8IM6v5wIXyvfH/l2lJ/5FnMTRf3rnQ5PH/y+5N59jB/&#10;5aovDp6q5xn/AJx6AOoasf8AIiA/4JssyuuJ9YeyfmqaeXE/4zD8FbO73Ardx/R+vMWG0S7CXIPB&#10;tHp+gLo0pVpKfdgfUf8AeqP5/wAMvwfQWGbkEz8o7aTLXekZ+j4gcXvB8C/RlWFN1FLtH3updxuz&#10;k7jxOVPWqKf5hhx7AlEzsutTR5iCSvpE1+k4KtaicV2pXKshuLO2Pa2gW2QIeWyb9KGmJ+YyfqaU&#10;P7aj8cl2f9R9yZGolF/lgA3mVj14QyH7kOcl1v8A47F7/wAZn/4kcryfUX1fsj/Fcf8AwuP3PpDy&#10;sP8AnW9L/wCYWL/iAwFTIOxTXKpirs2KurmxV1crFW81MVdmpirs1MVdmxV2Virs2KuzYq7Nirsu&#10;mKuzUxV2amKuzUxV2Xirq5sVarmpirs1MVdl4q7Nirs2KuzYpdmxV2bFXZsVdl0xV2bFWq5dMVay&#10;8UuzYq7Nirs2KuzYpdmAxV2XiricwGKtZeKuzYq7Nil2bFXZsVdljFLsvFWjmGKHZeKXZsVdmxV2&#10;bFXZsUuzYq7LxV2bFWssYq1l4q7Nil2bFLs2KHZsVdmxS7NirsvFXZsVcc2KtZeKuzYq7Nirs2Ku&#10;zYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZYxV2Xil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZ//9eNZgPv76IzYq7Nirs2KuzYq7Nirs5Fqtg36au2looeeV0r0I9RqdM2mMeke58L7UH+FZf+&#10;G5P93JPrf+4j/wBVf1YjDYGvBlIdj8I9ssAcBfglbE8+FCCp2PQEHJgK7DGKySOIM3xSKVNKbbk5&#10;IBDsEGNXbmw4vXlwGygUr3w0rsqGvxBa/F3/AF5JDsZIylgCBRa0K9yPHG0gOxNZFW4IbYEd+xyF&#10;snZNfyxmX9KXMTHksiqw96HDK+AtuPmx/wA7K/6HMiGjo2x+YOd4sAquyjpQUzn9QSYgu1yfSHyt&#10;5gBE7s5Nakkkb9cUlqJgcxYtNphafvtAmFKkJUdD06YHu1PA/TmTEqVLytLwuOJH2uh965BfzGs7&#10;278oSJZx+rcLLGVUb7FipPyFct8YQyRJ84tOYWA9r/LKRYvMt/EW/vIeRB61qp/jnM7eFdPtzBHJ&#10;61y4pc3Q/wCIR+Cf8SyeXIZGy248fCPN6iATQnp2GUq7DKCWxdigGNq7L2pil2XQdcKC7Gkch4YF&#10;dm4VpiCgOx3E0wpp2H3ljQfr0xvLocNOtvilY9HI34j+OY2fLXpj9RTEWUJqF56EYWP4p5PhjUeJ&#10;750nT7ZgyahcpwelLK3P+60p9sj+Zv8AhVyvBg49h9H+7kylLoHnfnbzUtlE+mWcvO5k/wB7Jxv8&#10;0GCHYEk+ObiEKFNdvNncu5bqcTY0zIYktxx1qT2pgS9vbaztZbu6kEVvApeSRjQBV3Jy7HjMjQUl&#10;HWNhc3d1Ha20fqTzEKiDuT+qnjnm7z955u/M2rmRC0enW5K2cNabfzt/lNmRkmAOGP0j/ZOvy5OI&#10;+T2/yr5attC0xLdKPcPRrmb+Z/Af5K/s5HUvJ1FK1+eVtVp1ghNUPHi4qvh1H45ExCTR5uxW0nsj&#10;dwO0ahhIrVX4aUI7YYRohFBxFRTPX/lwh9MTw5Ag/Rml122X4O0059L5h/MqJlv7hTsQ2/34MlFJ&#10;G3rgxnZjLmwB1ASInxP6hnPPzZhEnkrXB4Rq/wDwLqf4ZssB2pozB7P+VE5Gs6Gx/aSVD9Mb/wBM&#10;8v8AHLqcV7tnef8AnGt/9Hv4q/7vB++Mf0zE7RH7n4t+mPqea/nZETpVsw7cx+K56BjUUJ75zki7&#10;Z4DIKk71+jHZFFKbUAAbr95GYCoxtLTDp3+YxwGNqpsta9KGv4ZqYhaWtSla08afxwDe/aX6f1Zm&#10;YGnKhrqpDk9gP15F9TH74/P+AzotB1YR2LP/AC8SdOtem8Q/4kwwCeubMFnacqD1pUHJDo//AByi&#10;f8oj8c0Wu/v/AINJPqeS+f14+fOR6mKIgf7E4Q3H943+tm5wn0j3Nz1TTSTDEa0oor92RX89BTyN&#10;cf8AGWCn/BjMDTn6nEzD0oz/AJx8JOqKPCGav/BLnn/y5IF8wab7XMP/ABMZZxBwJDZ75KKxOPFT&#10;+rPYmkn/AEIfPNRnH7wudg+l8nfmDQakP9eTf5Cmc2/5yBank4+9xF/HNhpDUJfBszfQWe/849KT&#10;qEx8LZ/b/diZzX8jD/zuL7/8e7/8SXJyOzrT9Qep/mD/AMope/Jf+JDPSz1+p1/yc1uP6naR5PmN&#10;x/ztJ8PVP8BnnHSQD+d8x/5fJv8AiJzbZxuXX6o+r4h9OtUeQk8Rpyf8mhnomM/6C/hQ5rP43Nxj&#10;Z83alv5msx35J+vOLfl0wb80fMz/AOVL/wAnc2OpcPP/AHoe+ecV4/l/ap3Eduv/ACTzqPndyvlL&#10;UT3+qzf8mzmNox63PjyeQ/lpGf8AHaE7n6zHX/kYDnIP+ceR/pmq/KL9bZLJydYfrD1/82D/AM64&#10;n/GWv/CnO6zH/Tox8sxgPRbnyeD6SaeWronYVk/VgfUP97Ivn/DLcP8AdlGXkE08onjo0xFQQg6f&#10;6wxe8Pwp7kZXhGx9zKXJLtJYidiOlHP4nLmpziHflghyLGXJ1pQpMfCGn4nBdqAZjmPM+ltASDXA&#10;RYQ+9P1Yh5h4rBCp3rItPvGZGhP1HyWX0lG/lfGx1u5dSarbSsSf9U1zkut/8di9/wCMz/8AEjlW&#10;T6i+r9k/4rj/AOFx+59IeWAR5d0wHalrF/xAYCyDsEzzYq7Nirs1MVdlUxV2amKuzYq6ubFXVzYq&#10;6ubFXVzYq6ubFXVzYq6ubFXVzYq6uamKuzUxV2XTFXZsVdmxV2bFXZsVdmxS7Nirs2KuzYq7NTFX&#10;ZeKtVy8VdmxS1l4q7Nirs2KuzYq7Nil2amKuy8VcTmxVrLxV2bFXZsUuzYq7NirssYpdl4q7Nihr&#10;LxS7Nirs2KuzYq7Nil2bFXZYxV2bFWjljFWsvFXZsVdmxS7Nirs2KuzYpdmxV2YYq7LxV2bFWswx&#10;V2Xirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2OxS7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2Kuz/0I1mA+/vojNirs2KuzYq7Nirs2Kuzm+oRB9QugUG00gUjatXJ3zcYx6R&#10;7nwvtU/4Vl/4bk/3ck+t/wC4j/1V/VlpZllCEH1ftBq1ploDr1+LRwlFBkIau4Pf5ZMBXYvB6Dkk&#10;KWHcGtR9Iw0rsTuijSbABAdhXBSHYk7Kj+ofiToB03yJSA7A/wBoGYEChI3OQtlTsYZHkuAWCk02&#10;B26YLS7JX+Xi3MWsRSuhWN0YBvHcUFMsgbBDKBSzzHCJtInQ9wP156E041aFxvyRevyzQZT6SO4u&#10;4q4B8q+boDHdzgjpI2w/z98FXY3B7jMOHNxyGvLUhexni6/CQB07YhcCsde5GZMUy5IXRZOGoICd&#10;lb+ORrX4Hk8talEDRhCzbf5JByOp24T/AEljyez+RbtP8aW5BPGaMjfv8BH6xnHAn3ZO2b2HHgDF&#10;XZfHFLsqnh92FXY0F9qrQYsS7FFWvbFLsdQVxUOw38uaBJqt0edUsofiuJuwHWgPicx82bh2H1Fk&#10;BaGvr2O1i5Nu7bRoNyTnRNKtIZo45kjEWk25pZ242Ezr/uxvFB+z/O2UwxGUuEfV/lJ/71Mj0DB/&#10;OHmb9EwPGJOWr3C7n/fKHtt+0RhhI7MSxNSTm7xYxEUGDyiWV55S8jcyxJJrUk9cTJNcvIYlyDf5&#10;+HbE5GAUkmgG5OShGyhExK1VVd2Yig6mp6DPP/5p/mJJrd6+ladIV0m3ajspp60g7n/IX9n/AILM&#10;2VQHCOf8RcHNlvZ7L5H8nRaNai6uVDanOKux39NT+wvv/NnPBWuUtDKsuuKHZRJxS7KDEMD3GNpd&#10;ns3yRJ6uhwsD1SNvvWuabtL+9dhpd4l84/mzFw1S7/4yNQfJsNpRWRq5XjOwR/E8wfaFAD9ltz1/&#10;V8shv5gcV8sa2zKGC2krcGFQeKV6HNhg3RkAI3et/lfIRf6Af5ZStf8AW5DPNK3Okz/3sCIf8glP&#10;u65ncDrzAdH0FnYfyASziu7wWjMVd0ZlahoeLDtmH2hH9yXI0oImHn35zLXQIXpurNT8M7+gHEH2&#10;zly7cPnmUnka/QN8ulMCrRvQdj19scnuMiUrSQabig7+OO2PamKrCPjqdv6HGnw+7DFFrZKAAgbb&#10;VpgO5X4gPHpmVhLTkO6GuVFCPYb7eI8Miuqikzf6233DOm7PLEcyznyu1NPtD1Hpmp/2bYXkGubS&#10;1T0SL0rX8Mkeh/8AHKYf5bV/DNB2h/fD3Br6vJ/zEP8Azu6kdDBGafeBhDdD43p/Mc3On+ke5tL0&#10;/SJAIYuW4KCh8Min56AN5HuaigDwEGv/ABYMwcA2k42X6Uf/AM4+hRqXLlVykystOgqCPvzz35fR&#10;P09p2+31mGv/AAYwmDgzOxe9yf3bfI/qz2TpP+8IPfYZqs/945mD6Xyl+YgBvqkf7tk+6hzm35+i&#10;vlA1/wCWiKn3nNnpPpPwTm+lnf8AzjzUXk9Ohgev/BpnN/yNC/4wfx+rtT/glyWQbOv/AIg9R/MH&#10;/lFbz3Cj/hhnpKU/6H7Bc1mPm7WPJ8zovLzcqjf99QfOmecdDNfztm8Prlx+Ctm21B3Lr9V9XxD6&#10;buqjyN7iwX/k0M9FJtYvXwOawfU52Pk+bb8D/F1mvgyfrziv5YUb8yfNB8JJB/yWObDVfUXCzf3r&#10;3zzx8Pka1H/GAH/gDnT/AD+ePk7Uva0m/wCTZzG0P9583OjyeR/laGfzzU78bhfu5n+mcn/5x5Ue&#10;vqp71hH/ABLJ5Rs60fWHrP5tmnl6If8AFh/4gc7jN/vcnjtvmNH6HYEPCdMP/Os3P+zOIXu95F9O&#10;XY/7ssco5Jp5X+HR7oV2KqDi14PsD/KGVYDsWR5Jfpg+M+PpOR9JOXIK3EQ8WOMT6CiXJZb7WtwQ&#10;d/RH0dcGWf8AfN7ZjZfpZpLr1Bp9t2G36sCeZGBW1Ud5Vr9+ZGh2EvcmX0lNPynTnqGquAAFspiP&#10;upnJNTblqN03jK//ABI5Xm+svrPZY/wbH/Ui+kNLiEWmWcQ24QRr9yDA2Vueis2KuzYodmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2amKuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmpirs&#10;vFLs2KGq5dMVay8UuzYq7Nirs2KuzYpdmxV2amKuy8VarmAxV2Xirs2KuzYpdmxV2bFXZeKuy8Uu&#10;zYoay8UuzYq7Nirs2KuzYpdmxV2bFXZeKuzYqty8Vdl4q7Nil2bFLs2KHZsVdmxS7NirsvFXZsVc&#10;c2KtZYxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LGKuy8UuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs//0Y1mA+/vojNirs2KuzYq7Nirs2KuyC3ReO/uqiimVzTx+IkZ&#10;u8R9I9z4X2p/jWX/AIbk/wB3JPrf+4j/ANVf1YjazRVLHdyS3XrXscnEuDS/HQury8BUMK8gfs/R&#10;krYkOwMxZHHpsN9uIqTv3yFpdi0h9Lh6gHEkAjp92PEmnY27MC+mByaOm79STTwGCRV2K2ui3MyK&#10;44qh8etOuRAK27BEs2lWFRRZHA+yd98JoJEXZeg+Zp5NfshQJG0gQdtjttkscrNMwAFC/iWWynjI&#10;qGRtvoz0lpB5Wtq/Yp+IOaDPtKQ83aw+gPl3zzbenqF0KbB2b7xhjeAGP5Zhx5tRSDyvN++eMnc/&#10;0pgVyWWhGZkRW6eajAXj1Rl2FJO56b/2YUXcXq2d3CN+cMq08aocr1f92iL1fyhOsfmXSpeXV1Qe&#10;9TT/AI2zirR0Pyrkgze75XDCrswPbrTFXZYXvhUOy6V/piFdjqUGKuwbo2jXWq3i28AovWWTsq9y&#10;cpy5RAeaQFK5uYreJpZDRQPvPgM6Hp+m2s8a6fbApo1oaXUo2aeUdY1Pf/i1v9jmLCEr/wBtl/0r&#10;iyka2DEfMXmKPSrY391Rr2UH6jbH9kH9tgfDDyaXlQKAiKAFQCgAAoABm302mEIgBrDx/UdRuL67&#10;knmYvJIxZye5OINmYAtqC9+39MacLG1aIKtWO1OgyL/mHcXS+TtXa0cxvHbsWkHWhpUD/Y1y/HIw&#10;36uPnmQNmV+QrW1PmPT3vRyaZ2NvER+0iMRIa9gwov8AlZ5ioDknBe05R2xV2VWuKXZXbASrsrIl&#10;Lj0z2F+WUxl8sWJr9u3hP08Bmr7UH7wFztKfS+fvzihpqt0f8tjTvvQ5JJv700yjENk/xPI3U+j0&#10;Jo+4+dch/n6Pn5b1pO72M9P+RRzY4CjJyL1X8sGP1rRTUUF0i/SXp/xtnkrlmXbgvojOyf8AOOM1&#10;NX1BCdv3Jp9LDMfW74ZNuA+sMH/NyPl5aDfyP/DPS8atQZypLuAHzrKvxkdgTv0x1DWmKVA7DY7/&#10;AKsVUDrTfIWhsqOtBXf8c3HY13xBVZLxoKDem640nbauSVSenECor1wFdmjg0zKwNOTmh7snj4/D&#10;vQU/aGRfVf74n3/gM6Ts9AZr5Y30q32p8LD/AIc4C2ObFKatzAG5374faKSdNkH+U3T6M0uvH70e&#10;5oPN5d+Yfw+cogtafV4yDtXq3zwinP76Twqc2+L6Q3nk9S0+gsrZzsxRST9GRP8APRWPka4p2aAn&#10;5eov9cw8F1JxMh9KP/5x64/pSXep4yDw61/pnnvQFP6a0813+sxf8TGTDgz5PfX+w3yOex9JNLOn&#10;yzVZx+8c3B9IfKX5iH/Syf8Ai56fdnNfz+Y/4SP/ADERfrzZaT6D8GWb6Wff849D99Ox6+k42/11&#10;znP5GEf4vc9xbv8A8SXDk5OvP1B6b+YJ/wCdUvP9j/xIZ6Rlr9SP+rmtx83ZRGz5ptiP8YrTYGU1&#10;/wCBzzn5dUH86p/a7uT+DZtc/MuBqT6vi+mb0/8AOkEj/lhT/k2M9FDfT3/1TmrifW5+M7Pm+9Sn&#10;m+zqSfiTb8c4t+VQB/MDzQ3/ABdIPvmbNjqvqLg5v7171+YDU8lW/wA4f+IHOl/mO3HyZqhr/wAe&#10;ku/+wOY2gHr/AB3OdDk8m/KKh86e5uB0+ZOcu/5x4XfVG/yoh/xLJ5eTrR/efB6n+b7U8vRj/LY/&#10;cpztsw/0+P55jj6HZS5PCNManli6PiHPTELr/e2L6TlmP+6LDLyCceXRx0m82oPhHXFrndo/9emV&#10;Yj6SszsgtLWlWI/49zv33OW/+9UfgCcMR+7KTyChEaadcMdqxKPwwXZUM7j2zHyn0hkOaTeYaizt&#10;q9ONPpwv8ybS2cZO5mX7tzmTpT6ZFnLaJ+Cffk9EeWvScfs2DgsPFqZye8PK7nbxkf8A4kcqzfWf&#10;e+s9mf4tj/qRfRsK8YIl/lRR9yjEcqc5fmxV2bFXZsVdmxV2bFXZsVdmxQ7Nirs2KuzYrTs2KuzY&#10;q7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdl0xV2bFWs2Kurl0xVrLxS7Nirs2KuzYq7Nirs2KXZ&#10;sVdl0xV2bFWsumKuzYq7Nirs2KXZsVdmxV2XirsvFLs2KGswxS7LxV2bFXZsVdmxS7Nirs2Kuy8V&#10;dmxVo5YxVrLxV2bFLs2KuzYq7Nirs2KXZsVdmGKuy8VdmxVrMMVdl4q7Nirs2KuzYq7Nil2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdl4pdl4q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz//S&#10;jWYD7++iM2KuzYq7Nirs2KuzYq7IRdkpqNwZE5KJHIqfEmmbnH9I9z4Z2mP8Ky/8Nyf7uSfW/wDc&#10;R/6q/qwC8dXqAFBNQAa4hwV+WWpIT0Xai+OStLs0cDSEemCeX2qDvii6dhhb6SzgfWHCpyrU9sIi&#10;UE27ENTl0+1cenKJX5VKjqKYJbJAPV2F95rl7c/ukPoxV+FBg4pHkpkA7CO5nuGNI0JYVq7YDAo8&#10;QOzaekseoW07S/vI5UYeAowOXYsZEgxGTdzAEEHodjnr3yzIZdHt3rUCor86HNFrwI5pB3GA3jfN&#10;P5mW4i1q5Wh6j9VP4YczAtFt4ZgckFgeiN6ep7mg5EE/5nAwAKZfEqOSIvo+OsSHfdgQT774XxCt&#10;wU/mNPvBGHUC8Z9yIvQdHnEcumzigKsjV+VM4ve25ju5ou6SMp+hiMjjNxDN9EKQVBHQiuBzFUZZ&#10;at5uA642rsfTYUGBXZVDXCEuwRZWNxe3UdtboXkkNB4DxJ+WVzmIiyoC2WVIo2dzRVFSc6BpukJE&#10;v6F09uLAB9Uvx1Qfyqf526IP2cwwTfEd5S/u4s74R5sY1jWre3tn1S/PG0jJFpbnYyP4kYf8IIYY&#10;7a2T07eEcYkHYf1PfNtpdPwCz9R+qTW8c17W7vV76W8uWqzn4R2UdgB4DGH3zOClLQW+jGk4WBCv&#10;Eo2Yjav45o4pJZPTTr+0f5R44JSERvzYykBstury3srdry6/uweMUdaGR+yin/DnCXztap/hTW4E&#10;Hw/U7ig/55E5HFMncuNmHoLIvJl9JP5g0S8kp6ksiA0FAA/w0p2pnlGtMy3Fp7vlnoD2PfFXYzka&#10;4DJLsvEq7KyKuz1p+UE3qeU9OJ3/ANFiH0gZr+1RuHM0Z2Lwv86Iguoyt0B3+9RkynH745i4pels&#10;PN4vKP3TdqMP45GvNsYbR9QSlS9tKKfONszcJ9SJ8i9N/LNqPYOT9i7jIP8Az2i/rnj3M1wH0fnX&#10;P+cdZOPmG9X+ZIiPoY/1ynU/3MmeL6ww/wDNOPn5Wl9nH6jnqRSKCn0ZydO8fN89PV+LrU0+jHcN&#10;61x4kKTJSp6DsadMeDQ5FVM9KHavWlM29MCC0du9Gp1xpVQPfJ2qlIKLuKnwH9MBXYAKn7sy8DVk&#10;Q94BQdgVIH31yL6ttMfnnR9nsAzTyoS2kwj+UGh7bscLyc2YDNOuPj3P8cP9BP8AoEo/yz+oZpe0&#10;f70e79LQfqeWfmSAvnC397SM1/2Ug/hhHcf38h/yj+vNvhPoDe9N05j9QtPeNPp2GRX87yB5Guq9&#10;Kw/8nUzFwHaXucLJ9KY/848rTU7juAX+fRvDPPOhun6asB2+sRf8TGEEODIbF76/2T8jnsXSD/ol&#10;PZc1ecetztP9IfKX5i/72bH/AHdJ+rOa/n+f+dVO9P8ASIv45n6X6D8GWb6XoX/OPSfDM3f03/4m&#10;uc6/IsU84ykGo+rP/wASXGbgdQ9I/MT/AJRO8/2P/EhnpK4NLEn2zAxfU7EcnzTaAnzrGtekp7f5&#10;Oec/LBZvzquBX/j6uf8AjbNnqDuXB1I9XxfTWogL5JYdhZID/wAAM9FVpp7V8DmsiPW5mPk+b7l+&#10;XnK0Huh/DOK/lLU+efNDH/fzf8nWzYan6i4eX+9e9fmLT/B8A6DlEKf7A50f8zjx8j6qf+XSQf8A&#10;C5j6H6/m5w5fAvJvyc386LTp6zfqY5zX/nHcfDqh/wAuIfg2Sy8nXD+8+D1D84z/AM69H7s//EM7&#10;ZLX67GTlAI4C7GQ2eE6ax/w1deNDsPDbA91/vbD7j+OWQ/uyxzdE50T4dKv/APJK/gpxWf7UY/yz&#10;lWPkUS5ISxBEEtaAi2BGOJ/0tPmcYj0FeqiARo8hIrVAa/RgvTzWSQ/59cx8w2DMFJvM/ERWu1Bw&#10;rT5DCzzMS11Y1/34SB8lOZOl+khmTY+IZP8Ak0F+oeYmqeQtlQ+G7gDOTyf3jnxZv15Xn+s+99Z7&#10;MP8Ag2P+oH0K2zU8MbTKnOdmpirsrFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmpirsumKuzYq1XNirq5dMVazYpdl4q7Nirs2KuzYq7Nirs2KXZqYq7LxV2bFWs&#10;umKuzYq7Nirs2KXZsVdmxV2XirsvFLs2KGjmGKXZeKuzYq7Nirs2KuzYpdmxV2WMVdmxVo5YxVrL&#10;xV2bFXZsUuzYq7Nirs2KXZsVdmxV2Xirs2KtHNirsvFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7NirssYq7LxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/TjWYD7++i&#10;M2KuzYq7Nirs2KuzYq7INfsV1Gao5hpHBUb7cj92bjGfSPc+G9pn/Csv/Dcn+7kn1v8A3Ef+qv6s&#10;bDps8rGikKOhOwyVuASvwWtjp1uA93cKdq8R/HvinhJdga48xWccQh0+JtjUu3SuPEOiOEOp44T3&#10;mp3t1JWaWg7Iuw/DCIyKDMB2ApJwoPGlR9onrlscQHNrMy7E2jmaIzAjiOor8W/tlvCQL6NRnvTs&#10;oSmRaf7s7Dxw81p2IQw3U91HDbxtLPIwCRqKknKZZOHctkXE0Getfy+lZvLMEcopMgAcA134iu+a&#10;PtUXn4hykHb6eXop88/nGhj8xyKAaS0I/XkpVC0W2auUt2ZeWxUhv+XcMCRgIDgOJ8d8yIGwgJpq&#10;5UX0cg3MiA1PywEKLe0HTY1yye8CiPNluly1022krUoRv8s5P5ntTBr9/GBt6zEfJjXKNMbgG0Po&#10;3SZxPplpMDUSQo1fmows9M09suVFZRiGG1dlGMDArsdHBJK6xRKXkY0VQKkk4JSAFlXEgAk7AdTk&#10;30PRLiwj+q27K2tXS1LH7MEX7TN/n8TZiSnxHiI9I+mP8+TPkLSDV9UtvRee4fhpluayP3kbsq+O&#10;+Se1tYLG1W1gqyglpJW+1I5+07HxOZ+mwEHil9UvxwsObx/zb5ouNcvi5+C1j+G3hB2VR/HMdj88&#10;2ICGP7GlRlHDaqqKSCegHU41Y5JZBFEOUrdF/ifbDKcYCyxMgAvkkhWF7m4cQ2cArK536nZVH7Ts&#10;dgMM7a3WCNlU1Y7u/icwpzMjZaI7ndg2ua0+qXcUwHp28YKwQ1+yvLb/AGR6scIfM0Pq6ZqUPeS3&#10;lX/goyMyMZ2RlHpL0jyNKeWjSk/YmhP3TZ5B2rtma4T6Iy9+nbACrs2JCuzUwq7KocSFdnqT8kJx&#10;J5SsR1pEV/4FqZr+1BtEuXpXjX51xUuudNmVf1Z0OcUlB7HMDFybpj1PC5FCxTV3+IH8cI9ejD28&#10;ikbOjKfkVIzPwfUifJn/AOW8tEU9DHKrgfKSM/8AGueNOFX4jrWlMz6de+ms6x+QtIfNEsZ2JiBP&#10;/BjKs/8AdSHkzxfUGK/mXGX8q3AHZlP4HPUcYJAOcmXdvmq6Ueo3jyoMWCmlDldpU3UhR4d8egHT&#10;BJVgUEUJ3/hlmvhgCrGIINRUV6n2xjDamTCCpuGK/duKGm+Arum3zqMy8HMtM0LeVKDrUKd9vY+G&#10;RbWqfWB750nZvIsIsz8mktpi7/ZJH4kYWFs2wCSWRrCN+23XJB5falhKevxn9QzSdpD96Gm/U8o/&#10;NFOHm+0PY2aH7pJMI7pqTSEd2P683GCPoHubnpujoslja1BI9KP8QMj35x20Vz5NuopJBGpER5np&#10;USpmvwgniDjZgeHZHf8AOPtV1GcDesjhqdvhk/iM4DpmgTx6vZSRSpLGs8RqDvQMDjwEOBImuT3x&#10;vsn5Z610fe3HyGa/PtNzdP8AS+U/zIWlzXbaaTv0qDnM/wDnIIn/AAr/ANHEX8cztOfQfgyy8no3&#10;/OPi/uZT/wAVv/xNc51+RBp5xlB72r/8SXInk4MuYeifmEK+VLz/AGJ/4YZ6VuP94CD0IzDxfU7E&#10;cnzTZB186gim0p/4jnnbyolfzoumHa5uv+Ns2eoG5dfqD6v859M6mQvkli3QWaV/4FRnof8A6VzV&#10;8DmthvNzsQ2fNdyR/jW3I7FOP3ZxX8nmL+cPM7HoZj/ydfM/UncuFlH735vffzJHHyrbDwdPwQ50&#10;P81G4+RtV/5hmH37ZToR6vgXOHL4PJ/yX+Lzoo7+s5P0I+c8/wCcdlPoam1P92xfqOOXk68f3nwe&#10;mfnQ1NAh+cp/4TO1y1+ux/T+rMcD0F2MuTwrTiP8P3KUH2R+JGBJam/hH+T/ABy7YYj72GU8k+0s&#10;U0TUiaUDgeHRTi0xPrRj/KynH9JUjZBW4VbWdv2fq6j8MqhN5TuMnY4ESG6nKvHQ2KtXkooRgzT+&#10;VXY9zTbMbNyDOO6SebFQegisePpghqUJJANMKvM0lL6xXtVz9yHMnSj0FmeQ/rMt/JqAnRfMb/zC&#10;2jPh8UmcscfG3zP68pzfWfe+sdl/4tj/AKkX0BL/AHjfPG0ypz1mVirdc2KurmxV1c1MVbzUxWnZ&#10;VMVdmpirs2KuzYq7Nirs2KuzYq7Nirs1MVdl0xV2amKuzYq1mxV1c2Kurl0xVrNTFXZeKXZsVdmx&#10;V2bFXZsVdmxV2bFLs2KuzUxV2Xirq5sVay8VdmxV2bFXZsUuzYq7NirsvFXZeKXZsVaJzAYq7LxV&#10;2bFXZsVdmxV2bFLs2KuzDFXZeKtZsVax2KuzYq7Nil2bFLs2KHZsVdmxS7NirssYq7Nirs2KtZYx&#10;V2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirssYpdl4q7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7P/1I1mA+/vojNirs2KuzYq7Nirs2KuyOahq2l2skvBFM4YhjSp&#10;rXffNvCuEe58N7Tj/hWW/wDVcn+7knluD6MdT+yP1YQ3uv3U5Pp0jTxw24Ow5KuFF4zoFmnq5fdS&#10;ehGGMCWJm7AJvQw60A6Uy6MYhrNuwLPevyAQ0B6nvjLLXJIi7MrMkqnkJF2bfLowrcnZgd3YIkuk&#10;aCQkH1ZDtQ0AGXZssTGg1xgbdgW2iurm5jggVpJ3YCNFFST7Zgmdbt9OJoK51TQNBj0iAM4V9VlX&#10;jcTjf0weqJ7/AMzZqdVqfEO30uw0+mEdzzWUL7n7PYeOdp8iWxj0dZCapJQj9RzG1mbi4fINojwk&#10;vnv87L5H80mBaiS3A5H3bcU+jJVESF2O2YJDO3lN4zLcMfH78SkTdtuu+SiUEIx7kzRwud2UccLH&#10;Sl0D7ZkyOzHkWXaJNXR6eDsP1Zz7ztZcdenkof3qo/8AwozF08tiO4toL6G8lXX1jyvp71qREFPz&#10;UkfwyOPEv05kWlPMYUFemKuyhE7HivU9AMbQ3XJZo2ljSoo52j9bVro8LO3HUE9z4f5RzEnLj3P9&#10;2GwADdJ9QvPrEj26P6drCOV1P2oOoByVWGnrp8Dh29W+nPK7uPEj9lfBF7ZlabEZHjOw/gi1k2Xk&#10;/nnzb+kpfqFl8GnW5pGo25EftH3x5brm2EdksPXkW/WcpjkkKkSVNPvxORxGhdjWnQe/hkoxtSiY&#10;omuZ0toNif2j4AbsfYDDnTLH0I/Uc8pplBZh0AP7IzV5s/iHyixMNrYf5+1IzenY2xMdjatVQaBn&#10;fdTI3/Gq/srl0oxyYaBzSFd4Yz4Mevywm1eLkHH+/FKkfMEZk4T0XJ9JemeSJv8AQbZjT9zJy+VG&#10;Q545kThIynqpIP0ZnU4L6VGN3wq7NXFXZeKuysSrs9KfkFIW8r2q1+yZV+52OYXan0BytL9TyX86&#10;4xRG/wAgH8aZ1O4pzQjNbh5OTPm8CnO1x4g/duMJtXHwj3IFPmaZsNONw1ZfpZl+XsoCzCm6KzD5&#10;qhb/AI1zyH9T9K5uHbb05WRAe5DEZnyde+pVNVBHcZP/AMlpBH5xWM7SvAxPy5LTI5Yjw5e5nA+o&#10;Mc/MFQ3la79uJ/HPVkAHBfHOMk70F80XI/fN7Hp44r19jkOSVKhZRv8AR8jldPY5OrVDMKYoBXK1&#10;bIJApU98pwOvSuEFBWOo47DjWgGF98DRabU3rmdpurTNA3pPADpRWNR8si2ubSqT4H+GdL2b1DWO&#10;bNPIg56YR3D/AMDhVyBzbgJZQIWHzyQ+XaGxmH+Wf+IjND2ntkHua+ryf811YebbEVqWs16/8ZJc&#10;IbzaeQf5bAffm6wH0D3Nkjs9Q8vxj9HWjdhBHy+lBSmRz862p5Hu+/wREf8AI2PNfh24j+PqcfKb&#10;j8EX+QAP6QuSevrOD/wEmeeNFlkGq2Z5Ff38Y2/1xk+IlwJHZ7yehz2Fo5PoU/yRmsz/AFObp/pf&#10;Kv5jqTcA02FxL0/1TnPfzxntofLbtcReqjTRDj03rmbpgOA+5lliDE29C/5x/Rvq5YNtwkr8uSjI&#10;F+S7aO/ml2tEdJvq7BlY1FOS4JR22LgGJsbvRfzB/wCUWu/9j+vPQdyf9xxPU8RtmDi+p2MR6bfN&#10;emgt52Ar/uxjt/q5wLypp93B+b93NIpERuLkq1PHlTNpmN267Um5/F9K6yQ3kaRgNmtIzT5qud+f&#10;fT2+RzV49puwx8nzVLUecoetV4lfurnFPyXWvmfzM3/F/wDzMfM7U3ZcLIf3vzfQH5mkf4Ytqn9t&#10;f+IHOhfmwP8AnRNW/wCMBH4jK9D9XwLnDl8Hk35KMD52ioeskh+j03yA/wDOO6EWeoHxmj/4icc/&#10;J10P7x6X+dLAaDCD/wAW/gozs0u13H9P6soj9BdieTwnTT/uIuB7R7/Nh4YEep1GIV6J/HLh/dfF&#10;hk6MjtgU8uakaUYSkVP+rirn/SoxX9onK4j0FZIONaaVcNTrEBX6Mcu943tg/gQT6gh7ghdBXavI&#10;L1+eCtP35ACvI5j5u9sHNJ/NjMJoAaAogYHxrTCjzQKaja9uEcx/4TMrSH0fFnLkP6zNPyaQN5c1&#10;zbeW5sl++UZy2td/HfKMv1n3vrHZX+K4/wCpF7xOKTOPAnNlbsFPNirsrFXZqYodmpirs1MVbysV&#10;dXNirq5sVt1c2K26ubFXVzYq6ubFbdXNiturmxV1cvFXVzUxVrNTFXZqYpdl4q7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nil2bFXZqYq7LxV1c2KtZqYq7LxV2bFXZsUuzYq7Nirs2Kuy8Vdl4pdmxQ1XMBil2Xi&#10;rs2KuzYq7Nirs2KXZsVdmxV2Xirs2KtZYxVrLxV2bFLs2KuzYq7Nirs2KXZsVdmGKuy8VdmxVrNi&#10;rsvFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsvFXZeKXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn//1Y1mA+/vojNirs2KuzYq7Nirs2KuyDnRXvr68aOWNgJZ&#10;KjkOQbmdqZt4Qlwjbo+F9qg/msv/AA3J/u5J7AQIIvdV/VkYu9IvxcOssnMRdSlT+HbJRt15yGlT&#10;BlvImoWh064PEr/vPKezfy/I5fMWNmJN8vqdkekg9B2icUkQkEHxGVjkvFbsRKFjU4OFlbscEpQ1&#10;r41yQjSLdi8UE1zMkECmSaQhURRUknDOQAsocc6h5Y8rw6FD6klJNWlWksg3EQP7Cf5X8zZptRqD&#10;PYfS7HT4K3PNZ9vf9jsPHD6KEdTvmKS5i4kDOp+Q3B0JE68Cy/iTlefoxkN3zj+ekPo+dJJKbSxR&#10;N9NOP8MksXQjKCxIeY6jX1lJPUfRtjmUsOtfbANk0pwSsTx+VMAyQjmGP2umWSmpDMPL0zC1MRPw&#10;luRPvhR5z021n8uTXDKq3VqyssnQlDQEV79cxYwMcgkPpn9SDsXpH5V+ebr/ABXD5VlblbvZtLCK&#10;fZdGqd/dTnLXUE5ns3s4xFh8Qp93jhtW8kGjaXDawfpS9WoqBbQftO56UHfMaU+I8I5fxSZAJdqN&#10;5IziztSPWYVkfsijqTkv0ywkteV9eEHVLgUKjcQRnpGv+V/Ocngw+IR/qcfp/pf0mMjbzTz35vQR&#10;nRtLekCGlxMOsjDrv4YIZ+W/fNtGNIefkFiWJ6/xxMmmXBW1jLtQDfoMYWAUs2wG5JwgEmgglEGN&#10;arDGOTkgGm9T4ZynXvzKN95403RtMkpYw3AW5lH+7HoRxr/KpzZwgMY4ecv4nDy5t6D1Xyt5Dj0z&#10;QLq6vYw2p3UDfCd/SUrXiK/tfzZ3Wwk5W1s3XlGKfRtnKZI+qXlJzbuAfO3na3CX8yU35kj5VxJ6&#10;CRhmRDlbjDmkYLC3BFNmH6qYWamKEH5frGZGI7pm9E8ivy09kI6FzT/nmT3+WePdbgNvrV9B/vu4&#10;lSn+q5GbEcnXh9OwSepCknZ1DfeMB4qvyjirs22KXZsUOz0P/wA48z10IJ/JPIv37/xzE7SjeIOV&#10;pT6nmX5zRE2sbDvGa+GxzsFwvxg9hmqwnZypjd873MZVrkDotaD5Uwo1cfuuXgy/8SGbHAfUGvIL&#10;DKPy8J9SZafaikoK/wDFT55X1tRBrOohwBHBcTAfRI2bCt3Ap9T2Tc7K3eteUaGvzUYb/k7dF/P8&#10;Tn9uJx91D/DBk3jL+qo5hKvOqcvLN8PBAfxGevICGjTsSB+rOLlsXfR5PmO94/WH+e9MVB4nx7ZE&#10;7pQvQnfbf4Rt/HL2rtiFU3UEVA6+wxVW2IpkCFdQUNOp2qK4w1J+XbJhBKkxNaeJFMBXoBA+dPvz&#10;K0/Nomg7wfuwWHQN9OxyKa6KSr9P6xnS9mHdgWZeQDXTJTWlJFFRXur+/thSemboJZWD374f+XQf&#10;qU/s/wDxqM0nan95H3NUubyb83QT5n01u31Wlf8Anq+Et8P9Ik8OTfrza6b6A3F6f5eNdMszXf0I&#10;af8AADI3+c9T5Gu/ARwn/kqmYWDnL8fxOJP6Eb+Qv/HSuiepuZwPoD5520gj9K2fh68f/ExknBly&#10;e7Hoc9h6OaW9fYZrM/1uZpuT5Z/MgH1j/wAxL/8AETnNP+cghXyux8LiL+OZWD6C2ZeRehf84/kf&#10;Uzvt6clP+RinOd/kSP8AncZf+YZv+JrgLgy5j3vQvzA/5RW8/wBj/wASGek7mn6Pqf5RmJj+p2MD&#10;6XzZpYJ880GxMj1+fE5568mahdzfm9dxO/KP6xdCh7BS1KZssuUgkOHqTcvi+lddSnkqZFH2bVAB&#10;8guehjvp5+RzWw+tycfJ80yn/ndIz0+z/wARzlX5WTWE3mDzC1pEsQ+sUfia1PNt98ztVADdxJxA&#10;y7PePzNDp5WslclmBHI9yRHkz/M+3E/kvU4g3HlCdz02IyrRGpfBza9B9zyj8lJCPO9saVDSSj/k&#10;m+Qv8idPks7G7DkHnOCCp2IC4c/0uuwg8Zvuel/nc9NEhA68ZT/wo/pnVpN7pPbl+rMf+AuwPIPE&#10;NNBOlTj3h/FhgStdST/VH68tP918WGQ7hkVAvlq/agHKZtv9jihob1PnkAfQpQsgK6FM1dvT2Hf7&#10;Ix8O961d+uCX0Ba9SD1D4fL9uVXcBa03rUjBmmigYqd+W2Y+o6NkeaR+aG9W4RT8LLEtPvHXCPzU&#10;x/SCE9reY1/2IzK0tcI97Z/N/rf716F+TKU8uX5P7ep2a/dIDnLozVFPtlGX6i+rdk/4rj/4XH7n&#10;t9x/fyf6xx2VuxU82KuzYq7Nirs2KuzYq7Nirs2KuysVdmxV2amKuzUxV2bFXZeKuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nil2bFXZqYq7LxV2bFWq5sVdl0xV2bFXZsVdmxS7Nirs2KuzYq&#10;7Lpil2Xirs2KGswGKXZeKuzYq7Nirs2KuzYpdmxV2bFXZeKuzYq1ljFWsvFXZsVdmxS7Nirs2Kuz&#10;Yq7Nil2bFXZeKuzYq45sVayxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZY&#10;xV2Xil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ//9aNZgPv76IzYq7Nirs2&#10;KuzYq7Nirs43e3lzB5gvzE5SlzNQg0I/eHwzd6bIQAPJ8L7UkRqsv/Dcn+7kn1v/AHEf+qv6sHwe&#10;Y5YyWnUOzGrSDZj8+xy8xjzdfxXzX4LFxpGo8CkiRTdyfgav6jkBEj6V8HqHYrq+j2eo8HE6Q3qg&#10;K7tXjIQKCvgcqJN7KcMhvF2RjUNE1fTm/wBJgdUP2ZQOSEeIYbZGOYcmEZxJrq7AUENxPKkcKNJJ&#10;IaIi7kk+AyRnQtns7OreVPLCaFarPcKG1iVf3hNCIVP7K/5X8xzVajUGe38Ln6fT/wARWfbNf2P1&#10;4drXrmIS5i7BcNeNcUrTnRvIUsK6d6YPxszMw98GWJMb7kSDwD/nIC3uRrsFyyUi9JY0kptsSSCf&#10;pyVptXMZrLyLUHV1Ru9Nq4o4K0ZRVa74Oa2pWYBqS/HbY0J/ViMykkAU3G5wAMmS6TfJb27F/u8c&#10;iXnq8cWKWUZ+CVqyt7J2+/L4kcuqgWd3pv5GeVpZdcvPNV4pVkh+qWCH+Vzyd/wC5z6YKD8OTtk9&#10;wGGWh6TE4e/v/wB3ZQbkn9o+GUZJknhjzSAg9RvWhVYYRyuZvhjXw98luk20k0o1W7j4cRx022PS&#10;NKf3hH85/ZwY8XGeEfQPr/py/wCJRKVsC88+ZBpNodLsped9cCt5ODVgD1APbBzsWJJO+bmEQBsh&#10;5gasS5JNepOMLZNW1QbEdsYSSfbFjaJQIiEj+98ewGct/N38xBp8DaHpko+uzClzKv8AutD22/aO&#10;bPFDw48R+s/S4ufLWweiflr5LJKa5qEe1a2UTD/kqR/xDOP+V5jH5k02UnpcxE/SwrjDeThB6Rcr&#10;zt5F/mVh94z2ToknPTrVvBSK5zmpjWWQdvD6A+SvzFhMerXPhzNe5xSUH1vvyceTjy5sUip9WavU&#10;UPyINMLdTA9Mkdv4EHL8f1BkWd/l9ISjoxG7AfeGH8c8leeIfS846ynb65MQPZnLfxzZh1wfTmhy&#10;GXRbCQ9Xt4mP0oDhJhpUbjSDgIV2V2xS7LU+IwhXZ3n/AJx2m/0GdK043J/FVzH7QH7lt0/1vPfz&#10;girpcT0rQN+G+dwuuoI2GaTT8nPmN3zbeitxdADqGp49K4T6waQN7UP3MM2WHmCwmyX8tgDqQjr8&#10;Tqy0p/MjLX8c8neeZOHmfVreMngLydn9yZCfwzZnbZ1xfUWhty0TT28baE/8kxhl+Ucip56sabFl&#10;kB/4En+GRrY+5F7hDea15eXb8df3RP3EHPY1keUEZPWg/VnGZdiXfQOwfMN6pFy48G2P04JbplQZ&#10;IWStPcnqMcAMFqpsqj5ffjgwUYKtVhcgCnQmg8cYXAI98mAhTkRmqwB6cgadq4EvOg+/7sysHNrm&#10;g7wgL13+LfIrrv8Aer4750nZ3P4NbLvIG2lXBH+/U/4i+FJHbN0ChlQk3r92H/lsf6LcD/K/41zR&#10;9q/XE/jm0yHqeV/mwQfMWmse9tuP+ejn+OEt8P8ASZv9Zv15ttL/AHYcgh6ToLU02w47AwQ1p7oM&#10;jP5y/wDKDXvtFF/ydTMHDzl8XEyfSmn5EBf0lcn/AJe7gD/gWzzlpRpqtp/xmj/4mMlbgy5F7oem&#10;extF3hA/yRmu1H1OXp+QfLX5l7XTbbfWX2/2JznH5+oG8rsPCeL+OZemFwLLMdnoP5AGlpT/AIrk&#10;6f8AGRc55+RkQXzbK1eluR97LkpY9nCJ9Qeh+fv+UYux/q/8Sz0hdV/R9PECuYGL6rdjD6XzVphB&#10;877H9t/vpnnLyJGf+Vw3Z8Li7P8AwzZn5o+ouFqT6v8AOfS+vt/zp058bZfxC56M4/7jT8icwYn9&#10;45eLk+aZajzmpPYg/wDC1zjH5Gqf0t5iJ/5aAP8Ah3zKz8y4cz+8e9/myQNAg/1z/wAQJye/m9I8&#10;fkPVHRijemoDDru6imDRfUa7nYXQPueSfkcoPnm15b09cjp1ET5EfyAuLmfSrszmpW4CofbiDkc8&#10;zTroSub0j88R/uGhP+RNX6AM6xJ/vSP9V8p/hc8h4tp6U0x/Etbj264DSh1EeHAZdL+6aZj1BkV0&#10;5i8sXTpsTI3X5YsDS++WV16GUhuEDcf8o9I9Oq7n6MUgobmRh1ochPYAJ/iQeogx6LZp7p0wRZ19&#10;NiDTffK8tWLZRSfzIoN+qlSzMtAMIfM9WvGqacbSU/qzJwUIj+szr6fe9H/J1Wj8uOtPt6vbKK0P&#10;gc5jB/dLmPm+s+99Y7I/xTH/AMLi9nuP7+T/AFjimVuxU82KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nil2bFXZsVdmpirsvFXZsVarmxV2XTFXZ&#10;sVdmxV2bFLs2KuzYq7Nirs2Kuy6Ypdl4q7NihrMBil2Xirs2KuzYq7Nirs2KXZsVdmxV2Xirs2Kt&#10;HLGKtZeKuzYq7Nil2bFXZsVdmxV2bFLs2Kuyxirs2KuzYq1mGKuy8VdmxV2bFXZsVdmxS7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2Kuy8Vdl4pdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZ//9eNZgPv76IzYq7Nirs2KuzYq7Nirs4rrxVdYvuP2jcS1/4M5usdCIrufCO0/wDGsv8A&#10;w3J/u5J9b/3Ef+qv6sAr6j7V+/JWS4RpflGME0/aHWmR4V4nZItCttQuG4vG726jZ6GgI/yslKiE&#10;xzWadkrsLi9ZktER3rRVgNSD26ZEyiBuzkOPYi2m4rVjtTqck0Gm2Gmn1YraGPUZFAkkjUAr4gH+&#10;OajNmB2H0udh0kIb1uorylPI1EY6DpX55lQsancnqcxSXLpW2GKrGBtgtBDsVjHbthC00fHJl5Xt&#10;4ZbNgGaORGqsiGh6ZTkzyxmxybBdMR84QRTP6dxClzA6/FFKAw+iuSeG6vIgFD+oB3fqcMdRCX1C&#10;v6rXKLyDX/yxsZ5DNZubYM1Qg+yPlXBQ1O44ECEE/PvkScfeWPAkkP5XXqyj/TUALD4gp6ffTA7S&#10;3kqAzEJv9hNtvfIyzxH0MgGUaX5E0exl6G7koBylAIBp1A6ZG/OQ5W8LUrxJqfnleGVzKSHqXkWF&#10;YIJIQAACKAbbYQ6LogupDPcn07WMcnc9KDLMuQ8o/UgBkGpaklpGFX4p32jQCpJyQ6bDHqUovJYu&#10;Ok2u1jARtK46ykd1X9j/ACsjHGSeCJ3/AMpL/eLKXcxHzVr7aFYFQ/qazejix6mNT4eGGcs5dqnN&#10;xiwiIoMHlkpmlleWZi8jHdian78TJGWsbWrFt+A/XjGbJxCSVUR8FrvWm39cg35mefovLumm3tmD&#10;apcqRCnXgOhc/wAMzcGIR9Uv81x8uSgzD8v/ACcdVuRf3qV06A/Ap6SuO3+qv7Wedri4nuJ3nncy&#10;SyEs7sakk9ycMpEmy4BNvXVVVUKoooFAB0AGK6fIsN7bTVPJJUanyYHJQ5hDZFRQ989l+VpPU0mE&#10;12qKfSM0XaArMXa4D6Hy7+alt6esXI6ENT8Tg+cFZjXscrhvFqPN55AWaCTfkKGvzDVwu1IEwPTw&#10;NPuzIhzCSdmZ/l9NW9RT0LxmntzA/jnlf814BD591UDYO0cm3+XEpzYxLgEUS+mvJ0hfyvppPUQK&#10;h/2Hw/wyJVydqnGWW2xtXZQOAFXY8A8a+9KZNDs7T/zjzMB9djPaZG+9f7Mq1m+AtuD62D/mxFy0&#10;RGHUcwPpXO+XQ6e1M0OnOzn5Ob5nvhS+mQdwT+Bwq1ha2kp7hT+ArmdiNUxKe/loQNethX9tBXxB&#10;YDPJv5grw866yvSt07f8Ea/xzaSlu659Q+WmLeXtMJ3P1WEH6EAwV+V8gTzzph8WcfejZIdfcg9F&#10;3mBeWiXq+ML/AKs9l6d8VnEf8kZxmf6z73eYvpD5f1Bf9Kk+Z707nBVTlLYgH+n54otDkSq01NTX&#10;atB22yyBgQsKiu529sYy12yYNKoMOR26D8ffAt78KjMrT7lrmhLugUCm3xCvzGRXXP71Pkc6PQc/&#10;g1hlvkCv6KuK7j1UpX/VfCo+OboJZQD2rtvh75dP+j3PjyFPuzTdqD1RaJfU8w/NkL+ndKIFawMN&#10;z/xYf64TXoP1iY/5TfrObPTH0BsJei6Af9xmngkf3ENR/sBkb/OLfyNe7dYYj/yUTMLCPVL4uNP6&#10;fgm35FD/AHKXPiL66/4g2ecNLoNTtD/xdH/xIZIBwpcnup6Z7E0UkQg9+A/WMwNR9TlYOQfLv5mL&#10;S4an/LQ//ETnPfz528ryf8Z4f45maT6Szz/Szv8AIA/uKbbRS1/5GLnPfyP381Tf8w5/4kMnM7Fw&#10;R9Qei+fx/wA6xdfNf156NuR/oA+QzWYj6nZR+l81acAfOrHv6rk/QM87+RFP/K3b5q7+td1/4M5t&#10;c43LgZ/r/wA59LeYQP8ABk47fVo6f8LnodiP0f8AMHNXiHr+Ln4+T5ruKjzl0/lr/wADnGfyJB+v&#10;a+x3JuV/W+ZWo5lwZf3r3j83jTQYKfzP+C5NPzren5f6nQ02iH/JVcjo9r/quf8Awn3PLfyHUHzn&#10;B3pHOfuQj+ORv8gY+OhTN/Ncdf8AYjDnHpdbh+ss/wDzyb/cXEv/ABVKT+GdVcg3O38r5i/wOykX&#10;j1mpGnL7yW4wJAa6mfCgH4ZfP+6DjyPrCf6sFTyvL/lMxr23xQDlfGo2yP8AAynzCCupGi8tFlJD&#10;Edf9vFbYUnn9q0yvISQEg+pB6w6vpendieHIDYbUwRYowXnU7n7PbKssujMJL5qeM3BiYKJAodZh&#10;Xl0O3ywh8z/71XVeos3/ABYZk4a4Y+9t/m/5z0f8najyzZE/7s1qP/hYyc5oi0UAdsoy/UX1bsf/&#10;ABTF/wALi9muP7+T/WOXlbslPNirs2KuzYq7NiinZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFadmxS7Nirs2KuzYq7NTFXZdMVdmxV1c2KtVzYq7Lpirs2KuzYq7Nirs2KXZsVdmxV2bFX&#10;ZeKuzYpdl4q6ubFDWXTFLs2KuzYq7Nirs2KuzYpdmxV2bFXZeKuzYq0TlgYq1l4q7Nirs2KXZsUu&#10;zYodmxV2bFLs2KuzDFXZeKuzYq1mxV2Xirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZYxV2Xil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn/0I1mA+/v&#10;ojNirs2KuzYq7Nirs2KuzimsQzS65frGhdjczUAFf92HNxjPpHufCe1ZAarL/wANyf7uSfW/9xH/&#10;AKq/qwdYeVL2T4rp1tY2H7W7fcMlxOABKXIL8OI7Ly3pS1ZhcSjoz71/2IwiEiy8ED6i7A8/ma9u&#10;HW3soiSx4xoBUk9AAoyRjGIssxkiPpDjk98v6VPpduLi9f1NUmWjKOkSn9n/AFvE5qNVquM1H6XO&#10;0+Ij1HmpEeqd/wC7B+/B3Esanc+OYJLmKgFB7YoiU+nArROYhhih2OTCFayW+T5aLIp6E5j6kbBs&#10;HJjvmiOpjb6Mk6v8XtmGCpY1cQBod+ta4JR/oxJtgAlzWyr0GJzyeBrXEBICKtIR3AqNsJtXj+te&#10;nbnZahpGPYZZDY2tMj0N/qsUk5Fa7IPEjAcEC6xL9Th/d6JZmlzKNjM4/wB1qf8AiWXUYbD+8n/s&#10;GMjXJT1bV4tFtH1O+o+oSg/VYD+yOld8Obi4WgijASNBxVFFAANqDNlptMIBoJeXXNzd6jdyXt2x&#10;aRyStfniHXMu02oeiKADvTbMx7YAUKkcaqpYivgMIvN3ma08uaLNqE5DMo4wRd2c7AZmabFxGz9M&#10;WE58ItN/LPl2TXdTjt6MkC/HdSjsg7fNumeZdb1i91nU5r+9k5zzNXc7KOwHsMyJz4i66ciTb2q0&#10;tLe0to7a3QRwxKFRB0AGAmUqSNj8sgwVcpTRgR1G+Ec0uz2N+X9ws/l62atSVjb7xmn7VjWa/J2W&#10;l3g+cvzmtimtXBApVye/Yg4e3X96fHMfFyRPm8otVAEituPiA7dAcL9QB9Jh7HMqATTJ/I03DUoT&#10;XuPwIb+GeYvzoh4edWkpT6xbQSf8Lx/41zYBwJcy+oPJDf8AOvQx94ZZ4z/sZmyCca5KkJ7mKHtg&#10;IW3ZaKT1wgKS7H5Ni7OufkBKV1C/SveJv+JZDUC8RbMR9QYj+ZsYfy81exP4jPRV1QIrdjt+Oc9p&#10;3ZZHzDqSH9Iv4kE/rwr1UVtZR4of1ZnQ6Nck1/Lpyuv2pJ40dafPkM8pfmhH6fnrVR4uj/8ABxI3&#10;8c2ci4Mub6i8qmvl6xH8sfH/AIElf4Yh+XUvDzrpJ/4up96kYYHdgQitXXlpd2vjE/8AxE57R0sl&#10;rGGhp8IzkdTtkLusR9IfL+qJS+m3oA5/WTg0N9GY7ZaXt9rbwr0xUddtsgzWMDx32O+/vmJrkqYl&#10;QLHwqPfK3woWmm1DX2+e3bAl7/djvvTMnT82uZQV1WnSlS36si2ubzJ7g50XZ/NqJ3ZV5D/45Vz/&#10;AMZU/URhVm6ibXiZMNxWnzw88u09G4HuP1HNP2r9Ufx/E1H6vg80/NkH9LaQxpQxyD7nU/xwovf9&#10;6Jf9Zv15s9KagGfJ6BoLH9HaeaVBt4Nh7RLka/N7fyLfeAt49/8AZrmLi+qXxcaR9KdfkaT+mLoH&#10;/lvu/u4Nnm7TTTUbX/jMn/EhhBcSXIvdc9i6IP3AHigzX6j6nK03IPl38zT/AKQ4PUXLbf7Bs55+&#10;fY/51Vz39eH+OZWj+ks8/Jnn5BUEIA/3zLU/89Ezn35Gn/naph/y7n/iS5bk+kuB/EHon5gf8ovd&#10;f7H9eejbon6kPkK5rMQ3dmPpfNGm0HnCQ9+Tkfcc89eQd/za1D/jLd7/AOzObbPzLr859f8AnPpf&#10;zFt5Lm/5h4/+Nc9BkD6gf9U5qsf1/Fz8T5quHJ83EHqCo/DOOfkNUz64e5ul/wCNsytQdy4Uv7x7&#10;v+cZI0GKnjJ/xEZNPznjR/Ieoox2/dH7pFP8MGiF37nNkaiXmP5DA/4xgan2opyT/scJfyNtvT0G&#10;nQNMSB9Awak0HX6f6iWc/no3+gIvb0JK/SRnRzT60wr0RvxNMxyfR8XYyeVQRuulQH+aaAV7bKNs&#10;CWprqTinSmXT/ug0fxJ15gTj5VQ8h8ZOw7U2xaJf9yBO+QJ9DKQ9QS7U5P8AnU0Sgp9oGnxHt1xW&#10;3qZpyPfIz5BP8aE1b4bHSl5cTRKVFR0GDdPVzED2qaHtmLmkLbYC0i82rH+kHNa0RagdSSO2RTzg&#10;0i3GoUNCtlT73zOwVwxZnYx/znq35LRL/hjSQRu2tO2/+TbtnO4jWJSepGY+X6i+rdjf4pi/4XH7&#10;nrdz/vRJ/rHH5W7JTrmxV1c1MVdlUxV2amKuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzUxV2amKuy8VdmxV1c2KtVzYq7Lpirs1MVdmxV2bFXZsVdmxS7Nirs2KuzYq7NirsumKXZeK&#10;uzYq1XNih2Xil2bFXZsVdmxV2bFXZsUuzYq7NirsvFXZsVaJy8Vay8VdmxV2bFLs2KXZsUOzYq7N&#10;il2bFXZsVdl4q7NirjmxVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdl4&#10;q7LxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/RjWYD7++iM2Ku&#10;zYq7Nirs2KuzYq7Ocaj5ggs768itbZVk9aQPJtUnkamvXN1igOEX3PhnafANVl6nxcn+7kn1v/cR&#10;/wCqv6sJbzWb25J5PxB24jbLqA5OvOQlfgFDJI4UAs7GgA3JOJLAuzqnlPytDolut5dKH1WVfhXq&#10;IQR03/b8c0uq1XGaH0ux0umr1S5qRJkJ7IOvvh5RnNWNT3OYJLnndeKDYbAYosXfvkbWnE44Db3G&#10;FXZqbYLV2WqGtRhQ0Tkh8tVQv45Vm3DMJRroDKle2SiF999sxKSxq5i+AhcFKxI65Eql7x0NCO9c&#10;Slag8WPTFUVbRqW3FFXcnCCU3OqXkml2bcI13v7sfsJ/KP8ALb9kZkACFHnM/RFhKdJzPc2mk6ed&#10;TvSBHGP9Hg6FmpXDWaS3tbaOws1EcMI4oo7fP3Pc5stJpuG5S3lJoMnm15e3uv37396x9IMfTj7U&#10;7ADwGB0r1OZrFRuQAaLt7YpXb9WCrVQqAQKfP54Hvr6CztZbq4cJDEpZ3bYADLsOEyNBBRFlYXN/&#10;ex2tuvOaU0Snbbr/AKopvnnD8wvO1x5l1VihK6fASttF7fzEeJzPmQBwjk4GXJxF7J5b8v22i6et&#10;tEKyn4p5e7v3Py8MiRUHKmq02y/bCrsxoMCHZ6w/KC69fypZljuYI9/kKZru2B6onydjpDs8H/PG&#10;0pqTNTZqH6Sv9mTa7HRvHNfhLOY3eKQ09dx2JIr8x7YAulqjA+GZQK3snPlObjqMW9d6A/Rnm787&#10;7c/4g0+UCvOyVf8AgJH/AK5tIh18/qL6n8jNXTrtP5LyWnycLJ/xvnOOOTYsjy8UOyq4q7H8fbFD&#10;s6h+RdY9aua7c0Qj6GP9cGTeEgzwn1Wxr8wULeXJqdiD+Bz0ncCsCnsaHOb0/Mu0ybvlzVkZdTA+&#10;gfL/ADGF2pbwPt1FK5n42Ejsi/IZK65E9d1qSPfbtnlb82o+Pnm9P86QN/yRQfwzZOBPm+pvKhro&#10;UFP2XmX/AIGZx/DCnySeHm3SW/5eUH3mmTx82BKYX4rY3A8YnH/CnPa+imunw/6o/VnJav8AvC7n&#10;B9AfMGtKy6hOOwc4YJ3JGYhbglxoa+PfHVNaj7sQE2oSHY7bZeFCge1OncZt+2Kqe29O+Bb4fB9O&#10;+ZOn5tWRB3VaCnSp/EZFtc/v4zWvXOi7P5tEjuyvyFX9F3n/ABkSgwpP8M3MUUykbGp6nph35coY&#10;rkfL9RzUdqfVFiRu81/Nxf8AT9HbuFmA+gof44U3p/fy+PNv15sNN9I9zIi2deXRy0zTz+ybeEj/&#10;AIBcjv5sLy8i33/MMn/E1yjF9cvi48/pTv8AJQ8fMV4vhqN4D9CNnm7TgBqFqaV/fJ/xIZIDdw5c&#10;nu2ew9C3t08eAzWao+py9N9IfL35ohRcyeJuW/4ic53+ftR5Vk8PrEP8czdIRwFsz8mcfkATwAP+&#10;+JaD29RM59+RZB81zDwtz/xNcnk+kuvI9QejfmD/AMotdfNf156NuP8AeT6Bmtxc3Zj6XzNYGnmu&#10;Wu1Gk/Uc8+fl+tfzW1E9hJdf8Tzb5+Zddn+v/OfTPmY8fJc3/GCP/jXPQTD/AHHE/wCSTmpx/wB4&#10;Pe7DDyD5omJPnDahHNQfHoM45+Qe/wCmGHe6G/35k6jmXCP94fx1e7fnOf8AcHAPEy/8RGTT84OM&#10;nlG6t+QEkrR8U7kBxXHRWLPSnNmDwEvPvyAtJn8yC6SNmhiglWSUfZUufhFfE0wF+UcYj0viOglI&#10;H0CmR1PJwsG0mW/nu1LFD4QP+vJutDdyHwQ7/TlMvoDmHmHmjqyaLZrWga4j2HTZBiFoP9yDnsMt&#10;n/dgNJPrR/mUEeWoqbV69++L21Tescrn9IbP4glmsOF8sQjoWXw98UsgC1wfnkMpoBmB6ihdc4iH&#10;SVO1FSn3YY6ZGTZ1Ug7nY/PMLOfWyiknmyVf0uyyBlYKtGA7ceuRDzhIok1KuxFrGG9gXzY6cbR+&#10;LM8x7pPXfyZjkby/oZ40RtUuX+6Bs51AUaJGTdCPhPtlOX6i+rdj/wCKYv8AhcXq1z/vRJ/rHH0y&#10;t2SnlUxV2bFXZsVdmxVuubFXVzYq6ubFXVzUxV2amKuzUxV2amKuzUxV2bFXVzYq6ubFXVzYq6ub&#10;FWq5sVdmxV2XTFXZqYq7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdl0xV2bFLsvFXVzYoazUxS7L&#10;xV2bFXZsVdmxV2bFXZsUuzYq7NirsvFXZsVaJy8Vay8VdmxV2bFLs2KXZsUOzYq7Nil2bFXZsVdl&#10;4q7NirjmxVrMMVdl4q7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2WMUuy8Vdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn/0oxWT+Ufef6ZgPvtl9E7&#10;Zqyfyj7z/TFbLts1ZP5R95/pitl22asn8o+8/wBMVsu2zVk/lH3n+mK2XbZqyfyj7z/TFbLts4/r&#10;FP0vfV6/WJf+JnN5i+ke58J7Ur81l/4bk/3ck9g/uI/9Vf1YXvWnwnfJG3CFL8l/5ajQRqZN2SdT&#10;P+8iyACEH2NTV/5eQzB1nHw7cnI0/Bxbqc3Pjt9n9qnWmdHfl6jc/t1Na9c05dwGxSg49O2OTjXI&#10;Jdviw9sUtb4w0xCNm98scaGuBdnb1xQdMkhaa98ONB5eocrycmQSzWKekK9e2SaHly3H35iFWPzU&#10;ofwp0wWeW2wp88gFQMnHv13wu1v9J/UpfqQX1qbkncDvxFNz9OX4eHi9SCjdI+peqnrk+nUbAbV9&#10;/py9E+rDQIxpW+5+smTab1v2vUAr8XhvxzI03D4p4/r/AB9P9Fx5Mb/MP9JnWov0pVdOp/owh+KP&#10;j824/F/NgdeXM8/t969c3R5bMNkvfh6Y9P8AutuNKU6YutaCgGBRSWz8uR5E1r4dsz8vAUyUUrRw&#10;8TXvt/bnLfzqPmT9FoIABo9f9JMZJcntzFBRPpzY4foPD9X8Tj57ryehfloNF/e8STqlN+YApHX9&#10;jc9/tZxHbx/DK3C2Z/m+HFdnZY4eJxU07Gtw23/DFQ7PT35H+t/hS1qNvRPH5ctswe1uUe9zNLyL&#10;xn88fQ9dak+pxXp8jnSbqvAUA+/NThb5PBYhF9bbiT1FNv7cAXHQ7Dp45mR5LtSZ+WwPr8VCftfD&#10;UbU9qHPPX558Prej0+36U/T+X1BT+ObWFuvy1xPqPyDy+rXvh6sfKv8AN6Edc5bt4n7smw2ZVm28&#10;TiuzsscKjc1+WKHYqKep8R2rvthY7Ozp35Q8v8RScKen6I6f64pkJfTL3NsK2Y/554/4cueX0fcc&#10;9Iy8vqqbD7I75zWH6j73az5PlvXhF+lBQmnI9B7/ADwuvuX1dth08c2GPmGmXJf5OA/TUXAnv27U&#10;+eeXPzhp/jSTrX6tb8v+AGbJw51b6o8pV/Qy+HrXFP8Ake/8cj/lL/lJtL4/a+tRU/4MZbj5tZqk&#10;0uv95pa9ODV+7Pa2g8/0dDsOnjnJ67+9Lt9P9AfMWu8P0hcbn7Z7e3zwyXl4fj/ZmGXICVSBK9T0&#10;HHb+3H712A+/+zAF2U3EdDUmvbb+3KPPwH3/ANmSShn4VG5r8h/X9WY86HYff/Zig0tPGhoTXtsK&#10;frwNec/T6Cnz/szJw82maCuRHxX4tq+G/T55Ftc/vU2Fd/lnQ6BoNWGVfl+E/Rl9vtzXoB1qPfCp&#10;+XE02PY9c3EWTKYPR+sLyqUqvIHb4a7774deWefp3FaE0Tkenjmp7U5xtqedfnD6BvdHMdRHyuOA&#10;O/w8o6b7dvbCu9r9Yn2/bb9ebDT/AEj3Nh5M38u0/QumVO31eKlBv9ke+R380v8AlBb6v/LMlf8A&#10;glynH9cvi4+SuFOPyZp/ii/odv0leU2/yWzzfZU+vW1Cf71O3fkMk4Bqi92z2B5f5egmw+wO+azV&#10;VxOZpvpD5g/NLj9Zk3/4+j226H3zn/59/wDKKycv+WiH+OZej+k/jq2Z/pZr+QNO3++Jv+Tkec8/&#10;Ivj/AIrnp1+rn/ia5Zk+kuB/EHo35hV/wtdeFUr9+ejLj/eXoOgzXYebsRVPme2r/imWp7v29j75&#10;5+/Lz/yaWo/zepc1/wCDzbZurgZf7z/OfTXmen+DpfD0Y/8AjXPQElf0Y2w+we/sc1OL+8Hvdhjr&#10;Z8ztw/xgKk/3sfbbqPfOP/kFT0tVpv8A6UK/ccydR1cH/KF7t+c9P0JDX/i2n/AjJt+Z/wBX/Qs3&#10;Lj9ZoOFftcOQrT6cjpr+Dm5Krqw//nH/APSX1hvTJOmfF61AAPWoeFd6/Z5YC/Kiv6LXx9VsdTyc&#10;TF9Scfnz/wAc/eoHoNSnzOTCPn9Zmr/Jt8q5UfpDlGref6j6H6H070/+WhK08eGJWNfrktQO+WZf&#10;pDTtxIvzPy/w5b8C1OO9AOte++LWvP67JQDKsn0to+pLdd+rf4XtuZbjQfYAr12pU4rZ8v3+w6nI&#10;5ejKP1lBa96ddKoTTinb5Yjp/wDiCh+r+mY+Z48tvhr7VyjNXFvTmQ4GS6//AMqpMQ/SZuhfeivq&#10;+gAfj4jpyIyM+dTdGDWvVVRN9Xj2QkinI+IGZ+D+FryVxbfzWY/lcujjSPL40h5nsfrt3Q3ChH5+&#10;k3ZWcfjnP9JMn6MtqgV9Ne/t8sxcv1F9S7Hv8pi/4XF6Fc0+sSf6xwXWTwH3/wBmVux3U9s1ZPAf&#10;f/Ziu7ts1ZPAff8A2Yru7bNV/Aff/Ziu7ts1X8B9/wDZiu7tsqr+A+/+zFd3bZqyeA+/+zFd3bZq&#10;yeA+/wDsxXd22asngPv/ALMV3dtmrJ4D7/7MV3dtmrJ4D7/7MV3dtmrJ4D7/AOzFd3bZqyeA+/8A&#10;sxXd22asngPv/sxXd22asngPv/sxXd22ar+A+/8AsxXd22ar+A+/+zFd3bZdX8B95/piu7ts1X8B&#10;9/8AZiu7ts1ZPAff/Ziu7ts1ZPAff/Ziu7ts1ZPAff8A2Yru7bNWTwH3/wBmK7u2zVk8B9/9mKd3&#10;bZqyeA+/+zFd3bZqyeA+/wDsxXd22asngPv/ALMV3dtmrJ4D7/7MV3dtmrJ4D7/7MV3dtmrJ4D7/&#10;AOzFd3bZdX8B9/8AZind22XWTwH3/wBmKd3bZqyeA+/+zFG7RzVk8B9/9mKN2tssF/Aff/Zind22&#10;asngPv8A7MU7u2zVk8B9/wDZiu7ts1ZPAff/AGYru7bNWTwH3/2Yru7bNWTwH3/2Yru7bNWTwH3/&#10;ANmK2XbZqyeA+/8AsxTZdtmrJ4D7/wCzFbLtsur+A+/+zFd3bZqyeA+/+zFbLjTLq/gPv/sxXdrb&#10;Lq/gPvP9MV3dtmrJ4D7/AOzFd3bZqyeA+/8AsxXd22asngPv/sxTZdtmrJ4D7/7MV3dtmrJ4D7/7&#10;MUbu2zVk8B9/9mKd3bZqyeA+/wDsxXd22asngPv/ALMV3dtmBk/lH3n+mK7u2y6yfyj7z/TFd3bZ&#10;qyeA+/8AsxWy1tmrJ4D7/wCzFbLtsusn8o+8/wBMV3dtmrJ/KPvP9MV3dtmrJ/KPvP8ATFd3bZqy&#10;fyj7z/TFd3bZqyfyj7z/AExTZdtmrJ/KPvP9MVsu2zVk8B9/9mK2XbZqyeA+/wDsxWy7bNWTwH3/&#10;ANmK7u2zVk8B9/8AZiu7ts1ZPAff/Ziu7ts1ZPAff/Ziu7ts1ZPAff8A2Yru7bNWTwH3/wBmK7u2&#10;y6yeA+8/0xXd22XWT+Ufef6Ypsu2zVk/lH3n+mK2XbZqyfyj7z/TFbLts1ZP5R95/pitl22asn8o&#10;+8/0xWy7bNWT+Ufef6YrZdtmrJ/KPvP9MVsu2zVk/lH3n+mK2XbZqyfyj7z/AExWy7bNWT+Ufef6&#10;YrZdtmrJ/KPvP9MVsu2zVk/lH3n+mK2XbZqyfyj7z/TFbLts1ZP5R95/pitl22asn8o+8/0xWy7b&#10;NWT+Ufef6YrZdtmrJ/KPvP8ATFbLts//2VBLAQItABQABgAIAAAAIQArENvACgEAABQCAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGBSTzkoAwAA&#10;zwYAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6&#10;AAAAIQEAABkAAAAAAAAAAAAAAAAAjgUAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAU&#10;AAYACAAAACEANw4d7OAAAAAKAQAADwAAAAAAAAAAAAAAAAB/BgAAZHJzL2Rvd25yZXYueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAOlEdgg1zgoANc4KABQAAAAAAAAAAAAAAAAAjAcAAGRycy9tZWRpYS9pbWFn&#10;ZTEuanBnUEsFBgAAAAAGAAYAfAEAAPPVCgAAAA==&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="29D60E66" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.95pt;margin-top:-1.35pt;width:615.6pt;height:290.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD/RuHtugIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0&#10;/2D5fSQptxKRogrEhIQAARPPruMQS47tHbtNu1+/YztJEaBNmtYH99jn/uU75/xi2ymyEeCk0RUt&#10;DnJKhOamlvq1oj+er7/NKXGe6Zopo0VFd8LRi8XXL+e9LcXMtEbVAggG0a7sbUVb722ZZY63omPu&#10;wFihUdkY6JjHK7xmNbAeo3cqm+X5SdYbqC0YLpzD16ukpIsYv2kE9/dN44QnqqJYm48nxHMVzmxx&#10;zspXYLaVfCiD/UMVHZMak06hrphnZA3yQ6hOcjDONP6Amy4zTSO5iD1gN0X+rpunllkRe0FwnJ1g&#10;cv8vLL/bPNkHQBh660qHYuhi20AX/rE+so1g7SawxNYTjo+n82JezBBTjrrDk/lxfjgLcGZ7dwvO&#10;fxemI0GoKODXiCCxza3zyXQ0CdlWStprqRSpLQKHkcH4F+nbCAOSK/oGowEI/Ix/p0uC+MrwdSe0&#10;T5wBoZhHwrpWWodpStGtRI0F3tRFYoQD/ojVRnY4D8LzNlTYYHXDO7Y5KVAeaw9WSodTm9BL6jK8&#10;ZHuAo+R3SiTrR9EQWSOks9hh5L64VEA2DFnLOMfCU/OuZbVIz8c5/ga8J4+IvtIYcF/tEHsIEObq&#10;Y+xUZeouuoo4OlNh+Z8KS86TR8xstJ+cO6kNfBZAYVdD5mQ/gpSgCSitTL17gECESAhn+bVELt0y&#10;5x8Y4KQiS3D7+Hs8GmX6ippBoqQ18Ouz92CPzEEtJT1OfkXdzzUDQYm60ThaZ8XRUVgV8XJ0fBo4&#10;Dm81q7cave4uDX6mAvec5VEM9l6NYgOme8EltQxZUcU0x9wV5R7Gy6VPGwnXHBfLZTTD9WCZv9VP&#10;lo/UD7PyvH1hYIeB8jiLd2bcEqx8N1fJNnFxufamkXHo9rgOeONqicQZ1mDYXW/v0Wq/rBe/AQAA&#10;//8DAFBLAwQKAAAAAAAAACEA6UR2CDXOCgA1zgoAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/&#10;4QzIRXhpZgAATU0AKgAAAAgABwESAAMAAAABAAEAAAEaAAUAAAABAAAAYgEbAAUAAAABAAAAagEo&#10;AAMAAAABAAIAAAExAAIAAAAiAAAAcgEyAAIAAAAUAAAAlIdpAAQAAAABAAAAqAAAANQAFuNgAAAn&#10;EAAW42AAACcQQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpADIwMTU6MDg6MzEgMTE6&#10;MDE6NDEAAAOgAQADAAAAAf//AACgAgAEAAAAAQAABPmgAwAEAAAAAQAAAl0AAAAAAAAABgEDAAMA&#10;AAABAAYAAAEaAAUAAAABAAABIgEbAAUAAAABAAABKgEoAAMAAAABAAIAAAIBAAQAAAABAAABMgIC&#10;AAQAAAABAAALjgAAAAAAAABIAAAAAQAAAEgAAAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBk&#10;gAAAAAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAEwAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAAB&#10;BQEBAQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAA&#10;AQQBAwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh&#10;8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW&#10;5vY3R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPB&#10;UtHwMyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk&#10;9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/AMfqTmt6fe552ta0Ekdo&#10;c1Yme4Mdg3te6oPwwazpP0nx9H+uuhuxqsql+PdPp2CHQSODu/N3fuqjmdC3vrj1bW1AMZskFrDE&#10;bd4ZvU/N/wA4P7o/6UnO+Ej+jzv/ADh/6EHLGZQ0OYXOLiAS8gu/eb6fu/7cf/LQaX2seL2xodxB&#10;4k6Q5bg+qNZZv9S4HSBoNfzdzfn7leH1Ad6Tq7eq4wcSCAwWvAI0/cY5yqiPYE34N7igP0o/WQcr&#10;EdfmVXlz2ta3Y/Y7QAbtnt2jd+erBdQ+yhjLhQ6ypgfJcWy6fo/yXfSetav6jOqo2jqeMHvaWucW&#10;XNDhLXt/lfm+5Rr+ovURe14zen3tbtHp2OuZ7WtDNv8AR3phxSs0NOmi4Sh0kPtYYnUrsKo0envZ&#10;sBBa7Ucnc36Lu/5q0a791JDg4F24SG7tSQTO0ouP9SeoOa992XiUsY0hgFjrnEebmsq/se1Pm+n0&#10;tt1LW/tHqGPU/IfQwFtVVVbfUsyM0k/o/o/o6f5yz/riMIHtV7shlGv4OLfU8dYybtpFVlVYY5wi&#10;YDA72lThBfVmM63ccq03Otw8e4PiGj1Q24MYz83Y32I8LW5b+ai8z8UP9Lyf4P8A0IrQmUoTQpml&#10;ayZSTIKWTJ0ySVJk6ZJKkkkkFP8A/9Cv09hszKmASXE/kK1rjU3MowbbC3JyGOsoYGk7mM3+p7/o&#10;s2+m5UOhDd1fGET7naf2Hrr341TvSsNVbrqGubTY5jS5u8y/3uB+krubSQIAvr/dcLkoiWKYlIiO&#10;vCB/nPTUnDfRjVlrbS5pfo2ZIP8AmojMOskhoJjxBH/VLX+ztd/OMYZiYbAMfyVZwqcBrnfaYa1o&#10;lreGk9/a36SacgAuiyx5WRnQkDe28Xms2t+JhXZLanXOpYX+kwwXAfTj+qzc5ZI+uuPAqHSxW86M&#10;eQ4kO/N99oXb9WyOnuwLBcRg4gI/Stlthc0+oz0/QLLd/t/m6v8Az2vNeudXvzLyxtmT9jq1ey6x&#10;1jjq30bL2Saqt3+Cb/4K9Rynxa1TdwctHGCDUyepH4PU9J611P6wUMwui432K+CM3qVh3sqA9j7K&#10;f+Huc1/o1bvZ/wAH/PVSxMfG6Wz639KbY40iumoXWncR62Jvtvtd7d7n3Wuft/Psf6az/wDFx1TE&#10;x8l/QnPN2RnWuta2vWthrZZYWX2fnbmt9zGfnqh9ceoV5Gd1IYT5oyHsfkPBINluOyiip20/9pvS&#10;ts9H/Sfz3+hUOt6toAAUNGvT1M52fYxmtONjVVB55e6vZT6n+axWljfV9sZOR/xQ/wCrW3C0OWH6&#10;ofV5v4p/uqflH/oRYwlClCYqdpWxTKRUSglZMnKZBcskkkklZJJJBT//0ZfVxrn9cxGt1cXOj/Me&#10;u8ZgPMb3ifBoXC/VmxtXXsSx87WueTHP83Yury+oZGTuY39FSJloMEgc+rZ+7/0Fb5gnjAHZyfhs&#10;InCSf3z/ANGLYvyMPHJZU0X29yTLG/Hb9L+wsPrH1gxumHdkO9bLIlmO2BA8bY9tFP8A03rG6t9a&#10;gwnD6R+kucQz7S0bhuOnp4lcfpbN3t9T/ttbH1V+ohDh1Pr7fVyHHezEedwDvperlu/w13/BfzVX&#10;/CWfzUBlXi6MYDoKQ4XRuq9cxrOs9TLqaW0vdiV/Rc72uNfpVf4DH3e/f/PZP9T9IvL6bL3PaS9x&#10;NsOeJPudHLv319B9Xy24uBc6W+s+t7aWOmHP2nbu2+70/wDSLxC/puHQ+r9G9hcdjIeCJ2lx9rvz&#10;fagCSCTsF5oHRJ9UrbR9aML7ZW7be2rEbtY2uarq2YmPZ9Fu9jqn++7+cyKv8Ii5NtuRieve82W2&#10;4tL7LHGSSasTlE+ruA1mfgZxsc+3H6rhYTQ7Uem59+33H3ez7EzYxv6P3oTm/wCS2/8AhOk/+B4X&#10;/kk29lyuhx9qv/4of9WtkLG6Jpl5H/FD/wA+LZlaPLfzQ+v5vNfFf91z8of9CKiolSJUSpmiFimK&#10;cqJQXBYpinKZBcsUkikklZJJJJT/AP/SB07Kow8yvKyHbKadznuAk/Rc0QP5TnbVR639Zcrqm6pn&#10;6tgjU1A+5wmA7IcP5X+C+grWN0y7q17Om0PbXbknaHvktaG/pXuhv0vYx3tXSfWP6u9L6P8AUbqO&#10;HhjfkbarrrnR6tjqrK7Nz4/MY3f6VTf0das81KpgdwPzc34SLwSP9c/9CDZ/xffV7ptPTcfrcG/M&#10;ymEte8CKhJrfVQz813t22W/zn9j2LqcvNpxK9zzLzoysck/99b/KXH/Uvq1lf1Sxa2kNFT7qtPpO&#10;95thv7v879NSz+pVYtNmblP0H3uP5lVc/wCv56rAGR8A6RIAW+sXWG49TsnIPqX3fo8eodyfzWt/&#10;0TJXm2RnWOy9paHDcKzuBkO3bS5g02en9Fi6Gm3qV/X/AKv9WzWhlPUs4MxWHtVS6v6Dfza3WW+x&#10;/wBO30/V/wBGuUyQWdSuYfzMmxv3WuTt9OgWHv4vTdC/nKR4df6f/wBXnqlH+SwfDCp/6jp3/kld&#10;6D/O1+XXum/i/OVRrSelfDCo/J0of9+TBsF4R9F/peQf+Bb+Njlrysno/wDScn/i6/8AqrFqytLl&#10;f5ofV5z4qP6XPyj/ANALymSlNKmaNKJTJJkkqTJ0yCVkkkySVJJJIKf/03+r7nN6zjFk7gXRGnLH&#10;juun65jtb0HOdlWNa3Ixrm1gHc5zix21s/1h7tq5z6r7v2/h7J3S+NsT/N2cb/Yr/WvtP2zI9eIh&#10;+2J27I/lfn7f53/hFNzYBzRs16R/0pND4QT91nQv9ZL/AKEHA+pvUKW9GtFjw1tFhseT+a17W/8A&#10;fq3Ktd1AdX6105uVW49NvzK8ausyGkF1X2nc9v8AhfStr37foeqxUht+wO9D+jeoPV9OI3R+jmPZ&#10;9Hdt3fnro/rZ+y/sX1R/Yv8AR/tJ+zz9L6VHrevH/aj7R/P/APCpkrrTbu3RV6u19fKqqOqfVS1j&#10;RXVR1JlcNEANJpgNa391tS8y62z0vrB1GscMzr2j5XPXqP8AjInZ0KP5z9rUbP8ApLzL6yR/zm6r&#10;H/c+/wD8+uQx/sTPp5u79X2n1hPbrnTP+rzVWBA6SRwThY4A+I6Krf1fj1v/AGt9M/6vLVMT+zB4&#10;fZMafht6L/37YmDYJDDo7f0mW7yqb/58ctFUOjxty+d26rwiItV5aPLfzQ+rzvxT/dc/KP8A0F0k&#10;ySnaKkkkyCVJk6ZJKkydMkpSSSSCn//Z/+0UxlBob3Rvc2hvcCAzLjAAOEJJTQQlAAAAAAAQAAAA&#10;AAAAAAAAAAAAAAAAADhCSU0EOgAAAAAA5QAAABAAAAABAAAAAAALcHJpbnRPdXRwdXQAAAAFAAAA&#10;AFBzdFNib29sAQAAAABJbnRlZW51bQAAAABJbnRlAAAAAENscm0AAAAPcHJpbnRTaXh0ZWVuQml0&#10;Ym9vbAAAAAALcHJpbnRlck5hbWVURVhUAAAAAQAAAAAAD3ByaW50UHJvb2ZTZXR1cE9iamMAAAAM&#10;AFAAcgBvAG8AZgAgAFMAZQB0AHUAcAAAAAAACnByb29mU2V0dXAAAAABAAAAAEJsdG5lbnVtAAAA&#10;DGJ1aWx0aW5Qcm9vZgAAAAlwcm9vZkNNWUsAOEJJTQQ7AAAAAAItAAAAEAAAAAEAAAAAABJwcmlu&#10;dE91dHB1dE9wdGlvbnMAAAAXAAAAAENwdG5ib29sAAAAAABDbGJyYm9vbAAAAAAAUmdzTWJvb2wA&#10;AAAAAENybkNib29sAAAAAABDbnRDYm9vbAAAAAAATGJsc2Jvb2wAAAAAAE5ndHZib29sAAAAAABF&#10;bWxEYm9vbAAAAAAASW50cmJvb2wAAAAAAEJja2dPYmpjAAAAAQAAAAAAAFJHQkMAAAADAAAAAFJk&#10;ICBkb3ViQG/gAAAAAAAAAAAAR3JuIGRvdWJAb+AAAAAAAAAAAABCbCAgZG91YkBv4AAAAAAAAAAA&#10;AEJyZFRVbnRGI1JsdAAAAAAAAAAAAAAAAEJsZCBVbnRGI1JsdAAAAAAAAAAAAAAAAFJzbHRVbnRG&#10;I1B4bEBiwAAAAAAAAAAACnZlY3RvckRhdGFib29sAQAAAABQZ1BzZW51bQAAAABQZ1BzAAAAAFBn&#10;UEMAAAAATGVmdFVudEYjUmx0AAAAAAAAAAAAAAAAVG9wIFVudEYjUmx0AAAAAAAAAAAAAAAAU2Ns&#10;IFVudEYjUHJjQFkAAAAAAAAAAAAQY3JvcFdoZW5QcmludGluZ2Jvb2wAAAAADmNyb3BSZWN0Qm90&#10;dG9tbG9uZwAAAAAAAAAMY3JvcFJlY3RMZWZ0bG9uZwAAAAAAAAANY3JvcFJlY3RSaWdodGxvbmcA&#10;AAAAAAAAC2Nyb3BSZWN0VG9wbG9uZwAAAAAAOEJJTQPtAAAAAAAQAJYAAAABAAEAlgAAAAEAAThC&#10;SU0EJgAAAAAADgAAAAAAAAAAAAA/gAAAOEJJTQQNAAAAAAAEAAAAWjhCSU0EGQAAAAAABAAAAB44&#10;QklNA/MAAAAAAAkAAAAAAAAAAAEAOEJJTScQAAAAAAAKAAEAAAAAAAAAAThCSU0D9QAAAAAASAAv&#10;ZmYAAQBsZmYABgAAAAAAAQAvZmYAAQChmZoABgAAAAAAAQAyAAAAAQBaAAAABgAAAAAAAQA1AAAA&#10;AQAtAAAABgAAAAAAAThCSU0D+AAAAAAAcAAA/////////////////////////////wPoAAAAAP//&#10;//////////////////////////8D6AAAAAD/////////////////////////////A+gAAAAA////&#10;/////////////////////////wPoAAA4QklNBAAAAAAAAAIAAThCSU0EAgAAAAAABAAAAAA4QklN&#10;BDAAAAAAAAIBAThCSU0ELQAAAAAABgABAAAAAzhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4&#10;QklNBB4AAAAAAAQAAAAAOEJJTQQaAAAAAANJAAAABgAAAAAAAAAAAAACXQAABPkAAAAKAFUAbgB0&#10;AGkAdABsAGUAZAAtADEAAAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAABPkAAAJdAAAA&#10;AAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZi&#10;b3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAA&#10;AAAAAAAAQnRvbWxvbmcAAAJdAAAAAFJnaHRsb25nAAAE+QAAAAZzbGljZXNWbExzAAAAAU9iamMA&#10;AAABAAAAAAAFc2xpY2UAAAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAA&#10;AAAGb3JpZ2luZW51bQAAAAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51&#10;bQAAAApFU2xpY2VUeXBlAAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAA&#10;AABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAACXQAAAABSZ2h0bG9u&#10;ZwAABPkAAAADdXJsVEVYVAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEA&#10;AAAAAAZhbHRUYWdURVhUAAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRU&#10;RVhUAAAAAQAAAAAACWhvcnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQA&#10;AAAJdmVydEFsaWduZW51bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9y&#10;VHlwZWVudW0AAAARRVNsaWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAA&#10;AAAAAApsZWZ0T3V0c2V0bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRP&#10;dXRzZXRsb25nAAAAAAA4QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAAEOEJJ&#10;TQQMAAAAAAuqAAAAAQAAAKAAAABMAAAB4AAAjoAAAAuOABgAAf/Y/+0ADEFkb2JlX0NNAAL/7gAO&#10;QWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwM&#10;DAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCABMAKADASIAAhEBAxEB/90ABAAK&#10;/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUG&#10;BwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLR&#10;QwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZm&#10;doaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKB&#10;kRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aU&#10;pIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwDH6k5ren3u&#10;edrWtBJHaHNWJnuDHYN7XuqD8MGs6T9J8fR/rrobsarKpfj3T6dgh0Ejg7vzd37qo5nQt7649W1t&#10;QDGbJBawxG3eGb1Pzf8AOD+6P+lJzvhI/o87/wA4f+hByxmUNDmFzi4gEvILv3m+n7v+3H/y0Gl9&#10;rHi9saHcQeJOkOW4PqjWWb/UuB0gaDX83c35+5Xh9QHek6u3quMHEggMFrwCNP3GOcqoj2BN+De4&#10;oD9KP1kHKxHX5lV5c9rWt2P2O0AG7Z7do3fnqwXUPsoYy4UOsqYHyXFsun6P8l30nrWr+ozqqNo6&#10;njB72lrnFlzQ4S17f5X5vuUa/qL1EXteM3p97W7R6djrme1rQzb/AEd6YcUrNDTpouEodJD7WGJ1&#10;K7CqNHp72bAQWu1HJ3N+i7v+atGu/dSQ4OBduEhu7UkEztKLj/UnqDmvfdl4lLGNIYBY65xHm5rK&#10;v7HtT5vp9LbdS1v7R6hj1PyH0MBbVVVW31LMjNJP6P6P6On+cs/64jCB7Ve7IZRr+Di31PHWMm7a&#10;RVZVWGOcImAwO9pU4QX1ZjOt3HKtNzrcPHuD4ho9UNuDGM/N2N9iPC1uW/movM/FD/S8n+D/ANCK&#10;0JlKE0KZpWsmUkyClkydMklSZOmSSpJJJBT/AP/Qr9PYbMypgElxP5Cta41NzKMG2wtychjrKGBp&#10;O5jN/qe/6LNvpuVDoQ3dXxhE+52n9h669+NU70rDVW66hrm02OY0ubvMv97gfpK7m0kCAL6/3XC5&#10;KIlimJSIjrwgf5z01Jw30Y1Za20uaX6NmSD/AJqIzDrJIaCY8QR/1S1/s7XfzjGGYmGwDH8lWcKn&#10;Aa532mGtaJa3hpPf2t+kmnIALosseVkZ0JA3tvF5rNrfiYV2S2p1zqWF/pMMFwH04/qs3OWSPrrj&#10;wKh0sVvOjHkOJDvzffaF2/Vsjp7sCwXEYOICP0rZbYXNPqM9P0Cy3f7f5ur/AM9rzXrnV78y8sbZ&#10;k/Y6tXsusdY46t9Gy9kmqrd/gm/+CvUcp8WtU3cHLRxgg1MnqR+D1PSetdT+sFDMLouN9ivgjN6l&#10;Yd7KgPY+yn/h7nNf6NW72f8AB/z1UsTHxuls+t/Sm2ONIrpqF1p3Eetib7b7Xe3e591rn7fz7H+m&#10;s/8AxcdUxMfJf0JzzdkZ1rrWtr1rYa2WWFl9n525rfcxn56ofXHqFeRndSGE+aMh7H5DwSDZbjso&#10;oqdtP/ab0rbPR/0n89/oVDreraAAFDRr09TOdn2MZrTjY1VQeeXur2U+p/msVpY31fbGTkf8UP8A&#10;q1twtDlh+qH1eb+Kf7qn5R/6EWMJQpQmKnaVsUykVEoJWTJymQXLJJJJJWSSSQU//9GX1ca5/XMR&#10;rdXFzo/zHrvGYDzG94nwaFwv1ZsbV17EsfO1rnkxz/N2Lq8vqGRk7mN/RUiZaDBIHPq2fu/9BW+Y&#10;J4wB2cn4bCJwkn98/wDRi2L8jDxyWVNF9vckyxvx2/S/sLD6x9YMbph3ZDvWyyJZjtgQPG2PbRT/&#10;ANN6xurfWoMJw+kfpLnEM+0tG4bjp6eJXH6Wzd7fU/7bWx9VfqIQ4dT6+31chx3sxHncA76Xq5bv&#10;8Nd/wX81V/wln81AZV4ujGA6CkOF0bqvXMazrPUy6mltL3Ylf0XO9rjX6VX+Ax93v3/z2T/U/SLy&#10;+my9z2kvcTbDniT7nRy799fQfV8tuLgXOlvrPre2ljphz9p27tvu9P8A0i8Qv6bh0Pq/RvYXHYyH&#10;gidpcfa7832oAkgk7BeaB0SfVK20fWjC+2Vu23tqxG7WNrmq6tmJj2fRbvY6p/vu/nMir/CIuTbb&#10;kYnr3vNltuLS+yxxkkmrE5RPq7gNZn4GcbHPtx+q4WE0O1Hpufft9x93s+xM2Mb+j96E5v8Aktv/&#10;AITpP/geF/5JNvZcrocfar/+KH/VrZCxuiaZeR/xQ/8APi2ZWjy380Pr+bzXxX/dc/KH/QioqJUi&#10;VEqZohYpinKiUFwWKYpymQXLFJIpJJWSSSSU/wD/0gdOyqMPMrysh2ymnc57gJP0XNED+U521Uet&#10;/WXK6puqZ+rYI1NQPucJgOyHD+V/gvoK1jdMu6tezptD2125J2h75LWhv6V7ob9L2Md7V0n1j+rv&#10;S+j/AFG6jh4Y35G2q6650erY6qyuzc+PzGN3+lU39HWrPNSqYHcD83N+Ei8Ej/XP/Qg2f8X31e6b&#10;T03H63BvzMphLXvAioSa31UM/Nd7dtlv85/Y9i6nLzacSvc8y86MrHJP/fW/ylx/1L6tZX9UsWtp&#10;DRU+6rT6TvebYb+7/O/TUs/qVWLTZm5T9B97j+ZVXP8Ar+eqwBkfAOkSAFvrF1huPU7JyD6l936P&#10;HqHcn81rf9EyV5tkZ1jsvaWhw3Cs7gZDt20uYNNnp/RYuhpt6lf1/wCr/Vs1oZT1LODMVh7VUur+&#10;g382t1lvsf8ATt9P1f8ARrlMkFnUrmH8zJsb91rk7fToFh7+L03Qv5ykeHX+n/8AV56pR/ksHwwq&#10;f+o6d/5JXeg/ztfl17pv4vzlUa0npXwwqPydKH/fkwbBeEfRf6XkH/gW/jY5a8rJ6P8A0nJ/4uv/&#10;AKqxasrS5X+aH1ec+Kj+lz8o/wDQC8pkpTSpmjSiUySZJKkydMglZJJMklSSSSCn/9N/q+5zes4x&#10;ZO4F0Rpyx47rp+uY7W9BznZVjWtyMa5tYB3Oc4sdtbP9Ye7auc+q+79v4eyd0vjbE/zdnG/2K/1r&#10;7T9syPXiIftiduyP5X5+3+d/4RTc2Ac0bNekf9KTQ+EE/dZ0L/WS/wChBwPqb1ClvRrRY8NbRYbH&#10;k/mte1v/AH6tyrXdQHV+tdOblVuPTb8yvGrrMhpBdV9p3Pb/AIX0ra9+36HqsVIbfsDvQ/o3qD1f&#10;TiN0fo5j2fR3bd3566P62fsv7F9Uf2L/AEf7Sfs8/S+lR63rx/2o+0fz/wDwqZK6027t0VertfXy&#10;qqjqn1UtY0V1UdSZXDRADSaYDWt/dbUvMuts9L6wdRrHDM69o+Vz16j/AIyJ2dCj+c/a1Gz/AKS8&#10;y+skf85uqx/3Pv8A/PrkMf7Ez6ebu/V9p9YT2650z/q81VgQOkkcE4WOAPiOiq39X49b/wBrfTP+&#10;ry1TE/sweH2TGn4bei/9+2Jg2CQw6O39Jlu8qm/+fHLRVDo8bcvnduq8IiLVeWjy380Pq878U/3X&#10;Pyj/ANBdJMkp2ipJJMglSZOmSSpMnTJKUkkkgp//2ThCSU0EIQAAAAAAXQAAAAEBAAAADwBBAGQA&#10;bwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAAABcAQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABv&#10;AHAAIABDAEMAIAAyADAAMQA1AAAAAQA4QklNBAYAAAAAAAcABAAAAAEBAP/hDgxodHRwOi8vbnMu&#10;YWRvYmUuY29tL3hhcC8xLjAvADw/eHBhY2tldCBiZWdpbj0i77u/IiBpZD0iVzVNME1wQ2VoaUh6&#10;cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRvYmU6bnM6bWV0YS8iIHg6eG1w&#10;dGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMDY3IDc5LjE1Nzc0NywgMjAxNS8wMy8zMC0yMzo0MDo0&#10;MiAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5LzAy&#10;LzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9IiIgeG1sbnM6&#10;eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczp4bXBNTT0iaHR0cDovL25z&#10;LmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RFdnQ9Imh0dHA6Ly9ucy5hZG9iZS5jb20v&#10;eGFwLzEuMC9zVHlwZS9SZXNvdXJjZUV2ZW50IyIgeG1sbnM6ZGM9Imh0dHA6Ly9wdXJsLm9yZy9k&#10;Yy9lbGVtZW50cy8xLjEvIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5hZG9iZS5jb20vcGhv&#10;dG9zaG9wLzEuMC8iIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdp&#10;bmRvd3MpIiB4bXA6Q3JlYXRlRGF0ZT0iMjAxNS0wOC0zMVQxMTowMTo0MS0wNzowMCIgeG1wOk1l&#10;dGFkYXRhRGF0ZT0iMjAxNS0wOC0zMVQxMTowMTo0MS0wNzowMCIgeG1wOk1vZGlmeURhdGU9IjIw&#10;MTUtMDgtMzFUMTE6MDE6NDEtMDc6MDAiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6Mzk3NTVl&#10;MDYtODViOS1jZDRiLWJhYzMtMTk5Y2JkNDczYWYxIiB4bXBNTTpEb2N1bWVudElEPSJhZG9iZTpk&#10;b2NpZDpwaG90b3Nob3A6NTUyNzFlMDAtNTAwYS0xMWU1LWJiZjUtOTY2ZTYzNjYxNDMxIiB4bXBN&#10;TTpPcmlnaW5hbERvY3VtZW50SUQ9InhtcC5kaWQ6MjRiNmI0YjAtNWQ0Yi02MDQ5LTkxMjQtOWNm&#10;MzhhMWIzODAxIiBkYzpmb3JtYXQ9ImltYWdlL2pwZWciIHBob3Rvc2hvcDpDb2xvck1vZGU9IjQi&#10;IHBob3Rvc2hvcDpJQ0NQcm9maWxlPSJVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyIj4gPHhtcE1N&#10;Okhpc3Rvcnk+IDxyZGY6U2VxPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0iY3JlYXRlZCIgc3RFdnQ6&#10;aW5zdGFuY2VJRD0ieG1wLmlpZDoyNGI2YjRiMC01ZDRiLTYwNDktOTEyNC05Y2YzOGExYjM4MDEi&#10;IHN0RXZ0OndoZW49IjIwMTUtMDgtMzFUMTE6MDE6NDEtMDc6MDAiIHN0RXZ0OnNvZnR3YXJlQWdl&#10;bnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIvPiA8cmRmOmxpIHN0RXZ0OmFj&#10;dGlvbj0ic2F2ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6Mzk3NTVlMDYtODViOS1jZDRi&#10;LWJhYzMtMTk5Y2JkNDczYWYxIiBzdEV2dDp3aGVuPSIyMDE1LTA4LTMxVDExOjAxOjQxLTA3OjAw&#10;IiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cyki&#10;IHN0RXZ0OmNoYW5nZWQ9Ii8iLz4gPC9yZGY6U2VxPiA8L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRl&#10;c2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgIDw/eHBhY2tldCBlbmQ9InciPz7/4v/iSUND&#10;X1BST0ZJTEUAAQkACIBwQURCRQIQAABwcnRyQ01ZS0xhYiAH0AAHABoABQApADVhY3NwQVBQTAAA&#10;AABBREJFAAAAAAAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUFEQkUAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApkZXNjAAAA/AAAAHRjcHJ0AAABcAAAACt3dHB0&#10;AAABnAAAABRBMkIwAAABsAAAogZBMkIyAAABsAAAogZBMkIxAACjuAAAogZCMkEwAAFFwAACOLRC&#10;MkExAAN+dAACOLRCMkEyAAW3KAACOLRnYW10AAfv3AAAkJFkZXNjAAAAAAAAABpVLlMuIFdlYiBD&#10;b2F0ZWQgKFNXT1ApIHYyAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHRleHQAAAAAQ29weXJpZ2h0IDIw&#10;MDAgQWRvYmUgU3lzdGVtcywgSW5jLgAAWFlaIAAAAAAAALVaAAC8ZwAAkjBtZnQyAAAAAAQDCQAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAACJAQdBdoHaQjZCjYLhQzH&#10;Df8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUjJkQnZiiGKacqxyvoLQgu&#10;KC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxFdUaPR6lIw0ndSvdMEk0s&#10;TkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2PgZPFmAmcSaCNpM2pCa1Js&#10;Xm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmBx4LFg8KEv4W7hreHs4iu&#10;iamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzInbuerZ+foI6hfKJqo1ek&#10;RaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3yLi1uaO6kLt+vGu9Wb5H&#10;vzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn0pDTedRh1UnWMdcY2ADY&#10;5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHrSOwd7PDtw+6W73bwVfEz&#10;8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHoA6cFLAaEB78I5woECxYM&#10;HA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg0SHLIsQjviS4JbMmrieq&#10;KKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8PXw+fD99QH9BgkKFQ4lE&#10;jUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z4FrjW+dc6l3tXvFf9WD4&#10;YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXDdrl3r3ileZt6kHuFfHp9&#10;b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2RLJIbkwqT+pTpldmWyZe6&#10;mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/rHetb65nr2CwWrFUsk+z&#10;TLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bIncmlyq3Ltsy/zcjO0s/c&#10;0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW25rrnvejA6cPq1Ovl7PXu&#10;BO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD2AVoBsYIBgkyClILZQxy&#10;DXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEjIhkjDyQEJPkl7ibjJ9go&#10;zCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+084z3bPtM/y0DEQb1Ct0Oy&#10;RKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliLWY1aj1uRXJNdll6YX5tg&#10;nWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1nXaZd5V4kXmMeod7gnx8&#10;fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5ka+SpZOclJKViZaAl3iY&#10;cJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJytq667r8yw37Hzswm0ILU4&#10;tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLysztzhDPMtBU0XTSlNOy1M/V&#10;69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzrm+yH7W/uWO9c8FvxVvJM&#10;8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QONBQkGVAd/CJYJoQqkC58M&#10;kw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcgACDqIdMivSOmJJAleiZk&#10;J04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48TniOtM7xDy1PaY+mD+KQH1B&#10;b0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpVbVZfV1FYQ1k1WiZbGFwJ&#10;XPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+WcIJxbHJWc0B0KXUSdft2&#10;5HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJz4qzi5iMfY1ijkePLZAS&#10;kPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/pDClIqYVpwin/ajzqeqq&#10;4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHAIMEwwkDDUsRmxXrGj8em&#10;yL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z4KHhz+MC5E3lmebn6Dbp&#10;hurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADltH/Nf1TMP3+lfsOyjH+U&#10;fmmYf3+efkx943/BfmNiQX/+fpJEYYB/fwUfZIH+gBz8uH50i3nkD35XibLK235PiBSxPn5chrSX&#10;L36ChZt8k36+hLpg6X8Pg/RDAH+Wg3gdooDkg9/6o30llwjiSH0clDHJWH0lkXqvzn1Ljx6V1n2G&#10;jQ17Tn3XizxftH43iYlBy37AiC0cBH/PiBH4v3wXorDggnwXnsnHsnwrmxSuRXxbl6OUc3yrlKZ6&#10;Dn0MkeZelX13j09Atn3/jS0ajH7Ei8n3CXtHrnXe2ntEqXrGG3tdpMSs0nuWoGaTEHvqnFp42nxb&#10;mLtdiHzPlU0/uX1SkosZPH3GjvD1hXqqul3dWXqftEjEp3qzrourfHrwqT2R4ntMpE53snvAn7pc&#10;i3w9m48+03y8mHYYF3zbkEn0OHovxnLcDXobvzvDYnonuHOqTXpksjaQ33rJrHF20ntEpxBbrnvA&#10;ojA+DHw7nw8XHHwHj6DzHXnR0sja8Xm0ymHCSXm4wo2pP3nwu2GP53pZtM52BnrdrsZbBnteqYc9&#10;Y3vQpNMWSXtSjxHyKnmM34TZ/Xlm1dPBVXlgzO6oVnmUxOKPE3n+vZJ1S3qGtwdaaXsMsdw82nt6&#10;qSUVnnrIjp3t7YkTfivWfogAfbG+zYcFfVemtYYwfTOOGoWEfUh00IT8fYxaa4Sbfeg9joSffosY&#10;i4Z6gAHryYeuiQjVAIajh329jYW5hiGlfoT4hQOM0IRkhCpzfYP0g4hZD4Oogwc8OYO4guAW+YV3&#10;hAPp+4Zwk/jTU4V3kXW8EIScjxmkFIP1jROLiYN1i1ZyVYMXidVX/4LYiHw7LILrh5QViIR7h6jo&#10;UoVznvjRsoSDm4G6f4OymDuioYMOlTqKOIKgkqFxKYJQkENW94Ibjhw6NIIujJYUOIOJisnmyISq&#10;qhjQMoO7pa25BoLxoYKhP4JVnaSI7oHjmhJwC4GjludWAoF1k/85U4GGkgwTFYKajOflY4QMtWLO&#10;1oMdsAO3tYJSquqgBYG5pi6H1YFOocZu/YEJnbxVH4DjmjM4iYDzmDgSH4G8jEHkL4OLwNrNrIKc&#10;uoK2koHOtHqe9IE2rt+G6IDTqbBuMYCTpO1UXIBloNg33YB0nlgRVIEDi7fjKYMkzJXMr4I2xTu1&#10;mIFlvkOeA4DKt8uGCYBpsd1td4AzrI1TxoAIqFY3TYAKo1wQroBsi0fiToLQ2LvL2oHm0E60xIET&#10;yGGdNYB0wRSFToASunps1X/ftM1TPH+6sEg20X+8pRAQKn/0iu7dPJJhfJjHa5B6fEOxVo6yfBCa&#10;x40afBGDl4u3fElrnoqCfLFSdYmIfTI2joknfgERMovWf97bRpEthsvGBY9ChYSwKo2DhG+Zsov8&#10;g5CCg4qtgvJqjImNgohRXoijgkA1eohJgmAQBIqYg4bZs5AAkSTEnY4iju2u/YxjjN+YgIrxiyaB&#10;VYmzibJpaoimiHxQSofLh3Y0dod5hwUO+olWhrvYR48Im5LDLo0ymHutgYuGlZeXHooTkv2AF4jo&#10;kL5oU4fmjrxPW4cTjP8znYbCjB0OFIgoiYTW6Y5KphXB0Yx4oiasJIrUnnOV0olomwp+5ogyl+pn&#10;S4c+lS1OfYZvkswy2YYckcENTocliP/Vp42xsMfAm4virACq9oo+p3eUtIjWo0F94oekn1xmWIan&#10;m9pNtYXdmPkyLIWKl/IMqIZLiI/UkI0zu6W/kotntgWp8onCsKaTvohbq6R9CocwpwhlnoY2oudN&#10;DIVfn68xnYULnT8MHoWXiDHTo4zLxse+s4sDwEmpFoleuhSS54f0tEl8QobMrwRk9oXcqndMh4UF&#10;p2UxJISioToLroUEh+bS4Ixy0le9+4qwyvGoXYkNw+GSMYejvVN7nYZ6t3xkaYWLssdMDYS9rmcw&#10;t4RcoPALVYSOh6nM+5vye1u4k5lHeyGj9pa4ewmO3pRgeyZ5FZJFe3hiaZBle/lKco7afJMvY441&#10;fX4KfpAff8DLOprihP23Zpgjg+ejAZWZgvyN+pNNgkt4K5FDgdhhfI91gZpJfo33gYEueY1XgeMJ&#10;z46bgwjJ05nfjq22HJcljMKh5ZSYiviM4ZJbiYl3IZBeiFRgg46eh15ImI0qhqAtp4yMhp0JNY1H&#10;hejIqJjnmI6045Y9lc6gp5O9kzSLu5FykO12A4+Gjv9ff43SjVJHsYxmi/ss3ovMi80Ir4wfhd/H&#10;fJgsooazxpWEnvqfe5MLm6yKhJDSmKp07I7ZlfRej40xk6BG7ovFkcQsO4snkb4IPIshhZHGX5eb&#10;rKWyspT1qFmebJJ+pEqJhJBKoI10AY5TnSNduIydmidGQYs0l/crroqUlzsH24pMhVDFZpcmtuyx&#10;yZSAsd6diZIIrQ6Iqo/VqJpzQI3lpI9dE4wwoRNFsYq0ntMrOooSm8gHi4mbhRrEkpbDwXixB5Qe&#10;u6WcyZGnthaH7o9ysO5yj42FrFVcfYvaqJlFPopcpkEq2YmonPkHSokLhO7D4pZuzHmwZ5PKxdic&#10;KJFWv4WHTo8jubNx/o02tKpcA4uNsRNE1YoarEIqfIlpnLoHFoiZhMu9P6XQenqqHKJoek2W0Z8c&#10;ekWDFJwIenJunZk4etRZLJaye2RCU5SifAon85PzfP0EqpN/f6a7s6Tig5SpKqFagpyWFZ4KgdCC&#10;YJr9gT5t25g6gOtYY5XCgM5BgpO8gNsnNJMLgXUEaJIDgpq6iKPrjMKoF6BoiwGVJJ0ViW6Ba5oX&#10;iCls8ZddhydXipTvhmZAvJLuhegmjpI4hlsEL5C0gtS5fKMblfWm/Z+jk3qT/5xZkTmAX5lOjzNr&#10;9ZadjZFWrZQ0jDFAApI0izkl+ZF3i9kD/Y+SgrK4lqJVn2imCp7pnDOS/puqmT9/VpimlotrBJXY&#10;lC5V2ZN8kj8/UpF+kOwlbpC/kVYD046Zgpa3o6HIqQKlNZ5VpRWSLpsRoWt+gpgRnhlqOZVWmyJV&#10;IpLrmKw+w5Dslz8lAZAnlgsDr43Ign22y6FXsr2kbZ3hrh6RbJqdqcZ9ypegpdFplpTrolJUlpKA&#10;n4M+T5BsnlQkrI+gmMwDkY0agmm2D6D+vLajxp2Ct2GQypo9slx9LJc/rcxpAZSOqeBUF5Itpw09&#10;75ASpMMkZY8wmJsDeYyNglm1caCvxyyjPJ0twReQQZnqu198pZbwtj9oiJRAshJTs5Hgr0c9m4/S&#10;qagkH470mGwDZYwdgkyuHq/+eeScKaveebaKEKfeebJ3iqQXeeZkR6CYelBP+Z1zeuY6H5r2e40g&#10;KZqYfHEAAJXTf8qszq8ogoObaKrkgZmJfqbagOB2+6MTgGNjqJ+bgCZPU5x/gCM5dJoFgEwfoZmW&#10;gRcAAJSOgACr3649iy6aiqn+iY2IvaXtiBp2MaIwhvti5J68hiBOn5umhY441ZkshUsfLpirhkYA&#10;AJNwgACrEq1qk+eZqqk3kZqHzKUwj4R1UKFojb1iEp38jFFN6Jroizg4QZhqiqIeypfXi7MAAJJ4&#10;gACqQazKnLSY2qiYmcKG86SUlxd0daDPlMBhTZ1LkrBNQpo9kSg3v5e4kGsedZcUkGEAC5GSgAep&#10;kKwspcyYL6f8ojGGSKP5nuJzyqA1m+9gqpyymVxMr5mPl2s3TZcKluUeKJZflFgAG5DEgBKo4qu5&#10;rwOXoqd9qriFwqNypsNzQJ+so0NgKZw2oE9MQZkcnjs29paAnX0d85XIlEAAKJAZgBuoQqthuHSX&#10;Gacbs3uFQ6MNrudyyJ9IquRfu5vWp6lL4ZjFpeM2sJYjousdzJVPlCYAM4+PgCKnuasVwl6WpqbE&#10;vKuE1qK2t3FyYp72svpfY5uGr7pLnJh1rR82e5XdpNYdp5UJlA0API8ggCifsLqEeXSO1bWreTp9&#10;0bD8eTJsZKyLeWdaOKhkedRG76Suemox66HmewcX8KJye74AAJEogACeprm2gaSOQrTCgL19YrAF&#10;gA1r86uMf55ZuKdkf3JGbKOuf4MxbKDef8EXsKE7gLoAAJBugACd97jLidWNmrPeiEl8z68ahu5r&#10;Vaqjhe1ZHqZ6hTRF4aLGhMww+p/shMQXgaAchgQAAI/LgACdaLfzkhCM+LMPj+d8Gq5SjftqqqnO&#10;jGNYfaWriy1FWaH2ilcwlZ8TiiwXXJ8cirAAAI8+gACc1bdGmmmMYrJhl6Z7e62mlTRqBqkkkxhX&#10;7aTwkV1E4aE/kDUwPp5SkCoXPp42jrgAAI7EgACcO7a/ou6L2bHRn5J6+q0PnI9pi6iPmfhXeaRa&#10;l9ZEfaCSlnAv+J2elqQXJ51nj6gAAI5egACbyLY2q6CLcLFEp6V6mKyCpBNpL6gEoQVXJaPUnpdE&#10;OaAInUkvxJzwnCcXFZyoj5sAAI4KgACbSrXXtIyLIrDUr9t6V6wDq6to6ad5qDFW36NLpbBD/J+V&#10;pJ4vnJyGoDEXFZwXj5sAAI3FgACa2bWGveuKy7B0uIN6Dquhs7ZorKcbr+NWsqLvraBD3584qqcv&#10;kZwvoCkXH5u2j6IAAI2OgACR88VjeRiCH7/SeMtyFrp8eLlho7VpeOpQcbCneVM+C6xzeeQppqmW&#10;emoPZqtZewsAAI1DgACRN8SLgOaBtr7zf/hxwrmQf0phSrRtfuJQDa+efsQ9ratffuUpXahmfzIP&#10;hanDgEQAAIz+gACQzcOSiKiBR74IhydxXriehdxg27N1hPNPoa6fhFk9UqpahBkpI6dKhE4Pr6hP&#10;hO4AAIzBgACQgcKpkGuA6L0jjl9w6be8jJVga7KGiyZPOq2yiiU9AKlqiZMo9qZIieMP2qcEiQIA&#10;AIyMgACQLMHomE+AlLxblbVwkrbwk3RgC7G7kZVO6KzWkCY8w6iSj2ko16VjkBsQBKXhitQAAIxe&#10;gACPx8FQoGKAQru1nTdwTbZAmnNfz7EJmCxOrqwmlnE8lafQlbIowqSWlbwQK6Tjiu4AAIw4gACP&#10;ZsDVqJR//LsqpNBwFrWqoYdforBvnt9OiauTnQc8fac6nKwouKPgmm4QTqQGiwYAAIwZgACPJsBR&#10;sPV/zLqhrJNv9rUfqMtfja/jpdhOd6sJpBo8b6a8ov8os6NTm4UQbKNEixsAAIv/gACO1L/wucl/&#10;rrottJtv7bSbsC1fh69RrPpOe6pwq1w8gKYgp/Uo3KLIm6AQsKK4i0gAAIvrgACEtNCfePN118pZ&#10;eINmrsRveFtXEb7WeH1Gs7mTeNo1B7UIeVgg9rJ3ea4H67LZe0UAAIn5gACEYs+fgG51m8l+f2dm&#10;cMOMfq1Wzr3WfkRGcbh0fik02bPMflAg9rD+fp8IZ7Dqf+cAAIoWgACESs6Fh8V1b8h8hkFmQ8KF&#10;hPpWmby9hCFGP7dLg540vrKRg4EhC6+Vg/gI5q8og/4AAIovgACERs18jxZ1X8dsjRlmIMFyi2dW&#10;drubihpGJLYoiUg0tbFmiP4hLK5JieQJXa2bhlUAAIpFgACEOcyYloV1WMZ4lAdmHcBwkfBWarqX&#10;kElGIbUVjyQ0xLBVjt8hWq0gj3sJzKxChqAAAIpYgACEHcvUniF1UMWkmxpmKL+OmJBWg7mvlplG&#10;OLQvlUs0469dlUohkqwYlEAKNKsbhuYAAIpogACD/ssspc91SsTvojlmN77MnztWobjpnP1GXLNu&#10;m7k1Dq6am60hzasyltsKkaofhyUAAIp1gACD3MqaraZ1RcRUqXZmSr4opgFWwrg9o45GhLLCoqE1&#10;Pa34oOkiCqqClwQK56lPh18AAIqAgACDvsoStcV1RcPFsOpmZL2TrPJW8rejqmZGwrIlqN81iK1W&#10;pDIiZanbl0ELR6iwh6AAAIqIgADyhntGeYra93uceaXC/Xv2edGqfXxYehyRcHzDeop3u307exZc&#10;9n3De6o/1n54fFwbFn/RfQ/wXHmQhO/ZOnoHg+jBcXqAgwSpFXr+gk6QHXuFgch2eXwXgWRbunyy&#10;gQo+l31ngNQZdX5fgNvuangmkHTXaHisjlG/13k3jFGnknnMip+OvHppiSV1N3sRh9VakXu6hpU9&#10;dnxrhYkX9nzvhRjsmHb4nAbVn3eFmNO+IHgaldGmAXi8kw2NUnlvkKZz9XonjmtZdXrbjE08bHuF&#10;ioIWmnuIiN/q8HYFp6PUAHaTo2y8inctn2+khXfXm7mL73iRmEZyvnlalSxYZ3oXkjk7dXq3j9UV&#10;ZHpXjBTpgnVLs1LSmXXVriK7KXZsqSijNXcZpH6KvXfaoCJxmHinnBNXbHlrmGY6lnoCla4UVnln&#10;jcDoUHS5vx3RbXU9uPS5/nXOsv+iE3Z6rWSJuXdDqCxws3gWo05WkXjYnus51nlmnCoTcnimjSbn&#10;V3RMywvQeXTKw+q5BnVSvQChGXX5tnaIzHbEsGhv6HeequFV53hkphw5M3jjodESuXgIjKjmkXQD&#10;1ynPuHR5zwy4OnT2xzGgRXWUv8iH/3ZcuPdvL3c4suhVRngAri04pnh3pk0SJXeLjETh44Qud+XM&#10;M4OjeDu18oMueJie/oLReQyHWoKLeZ1u8IJdektVYIJPewI5JoKZe9MT34SdfI7gH4Kggr3K94Ip&#10;gfe03YHFgU2d34F5gMyGI4FDgHRts4EpgEBUHoEwgB437oGDgCwSeIMggKbehIFKjavJToDhi96z&#10;UYCHii+cZ4BRiMOE1IAyh4xshoAuhoFTDIBAhY4254CNhOIRPIGyhHPc54AqmJfHpH/FldWxqn92&#10;kzqa6n9GkNSDfH88jsJrWH9IjN5SCH9kiyQ1+n+sieEQK4B1h8HbYH89o5LGJH7Yn+qwMn6QnGuZ&#10;gX5pmSSCL35hlhdqOn5+k2hRFX6jkPM1IX7ij0oPQH9lilDaDX6Frq3E2n4gqiSu7X3Vpb2YS32x&#10;oY+BFX2wnalpMn3LmhtQOH35lws0Xn4ylV8Oe36AicrY833zuerDyH2OtIGt2n0+rzGXPH0YqiCA&#10;I30epW9oYX0/oSdPfH1nnYwzuH2Zm2YN2H3DiVzYEH2FxVnC630fvw6s8nzIuNeWUHyZsuN/RHyg&#10;rW1nnXzLqJVO2nz3pNkzLH0boFgNU30oiQLXZH010RfCPHzQyeesMHxuwsaVgnw0u/d+hHw4tc1m&#10;93xlsJdOVHyXrJYyuny3okwM6HytiLrRwY1RdpK9tYvrdwapA4qpd36TfomOeAl9MYiXeLJmBYfF&#10;eXpNnocoekkyOIclezEM1okkfHnQPIvxgMe8fIqZgD6n2oljf86SaIhVf358H4duf1dk+4auf1FM&#10;lIYef1wxNYYaf5gL7IeLgFrO4oqpixu7IYlfiZymrIgriDeRL4cwhw168oZYhhNj4oWphUZLj4Um&#10;hJYwRIUhhEQLHoYkg8LNfomPlXW5sYhJkxelJoclkNqPzYYujs95sYVsjQtix4TMi3ZKnIRRihUv&#10;boRGiVkKa4TshrfMJoiwn9q4V4dsnKujzoZOmZ6OgYVdlsJ4hISYlB5hwoQIkdFJwIOTj9Aur4N+&#10;jvEJ0oPhhqTK9ogAqmi3L4a9pmqiqoWeooiNaISwntp3goPvm29g04NYmF5I+4LqleMuB4LQlQ0J&#10;UYMAhkzJ+YdytRm2N4YxsE6hsYUPq5eMdYQgpxp2p4NmovdgF4LSn0dIVYJYnHUte4I4mkkI5oJG&#10;hgTJLIcDv/+1bYXFumeg34SftN6LoYOpr5J13oLvqsJfZ4JmpqRHx4Hto/ktBIG6nnAIj4GuhcnI&#10;kYauyz20zYV0xNigL4RJvnqK6oNLuGh1NYKOswBe1YIGrrVHSoGTqtYsl4FeniYISoE1hZvCB5a9&#10;dYSvWZSKdgucDZKDdpeH8JCudzZy+I8Hd/NdBo2UeMtFuYxyeaYrA4xOeowGqYz/fJzAvJV9fyyu&#10;U5NQfsubFJFTfn6HAY+IflNyCY3tfk9cHIyIfm1EzotvfpkqJ4tDfvoGLItsgBe/jpRXiNitGJI0&#10;h52Z+5A2hnWF5I54hYlw/4zqhMZbKIuShC9D8YqBg7opY4pNg7kFvooKgya+b5NBkqer5JEokJmY&#10;uY83jqGEyI1wjONv64v0i2ZaMIqoihxDGYmeiREoqolliOcFX4jXg6G9R5JnnIWqz5BOmbKXmY5h&#10;lwODlYyqlIVu2YsokkFZQInrkFJCU4jkjscoCIigjsoFDYfQg2q8PJG/poapxY+poviWkI28n4eC&#10;l4wHnEpt8IqHmVFYbYlAlrtBp4g8lN8nfIfwlDsEyIbzgzy7W5E5sKeo6Y8lrF+VtI01qCyBwIt+&#10;pDRtLIoEoJhXxoi9nYNBGYepm5UnC4dVmL4Ej4Y8gxW6pJDPuwGoNo69tgCU+YzKsQ+BBIsOrF5s&#10;eYmUqDBXKIhXpNdAnYdAotwmqobWmiQEYIWmgva6GpB8xbqnp45twAOUW4x4ulKAYIq2tPJr4ok3&#10;sE5Wp4f7rRJALYbsqMQmSIaBmeIEO4Uvgt2yw6B6dMOhSJ2IdU6PPJrHdeJ8aJg9doxosZXpd1NT&#10;6JPaeDI9oZJFeQwjZ5JJedQBSpBZfLqxsJ9gfeagfZxrfZiOfJmsfWN7qpckfVFn7JTYfWZTJJLS&#10;fZ0825FAfeEiuZEzflQBLI7Mf92wu55Ghw6feZtchfSNj5ibhPl6tpYghDNnBZPdg5xSUJHhgzE8&#10;HZBTgu4iHpA1gzsBEY1vgLmvvJ1TkDGeaJptjmCMbpe0jLZ5t5UwizNmE5L6ifpRfpEFiPM7bo94&#10;iDkhlY9KiLMA+oxAgKmu1ZxwmYqddpmTlwSLcpbilKd4s5RlknNlMZIbkIJQtpAzju46yo6njdwh&#10;F45tji8A5os9gJyt85vMowicrJjun9GKqZY4nL534JO8meVkY5F9l1dP/4+KlT06OI3+lBIgqY23&#10;kuAA1opjgJGtMptNrKCb7JhvqMGJ6JW3pP53JZM6oX5jupD/nmZPbo8Km/E5wo1qmwIgVY0WldwA&#10;yImugIeskJrrtmqbUJgNseOJSJVRrXV2hZLOqVZjIJCTpctO5o6no0o5WY0AoVsgDIyQlasAvYkb&#10;gICsFJqcwJ2a05e+u2+IvpUAtlZ195J4saJin5A5rc1Oeo5Mq104/IyupmUfvow+lXYAtIilgHqk&#10;CaqRdDmTn6bsdLyCsaN8dU9xBaBFdfxec51KdsVKvJqod6I1V5i+eGsbQJlreOwAAI2efxGjMKmW&#10;fOOTC6XnfJuCJKJwfHNwdp80fHBd2pw5fJdKIpmbfN40v5etfS0a0Jg1fZgAAIxsgACic6iKhYiS&#10;P6TkhIWBbKFmg6Rvsp4xgv5dH5s8gohJeZijgkQ0LJaygisabZcZgsYAAItggAChsKeVji+RY6P2&#10;jIOAfaCAiv5u251EibJcVZpZiKtIy5fFh+EzoZXRh3gaE5YaiDgAAIp3gACg46bUluaQl6M1lJp/&#10;qZ/Ckn9uApyIkJ9bnJmJjvZILJb9jb8zJpUCjS8ZyJUtjO0AAImvgACgOqYin96P7aKJnPN+/J8W&#10;mjVtVpval7Za+JjalYZHoJY5k+Uyu5Q7k4kZhJRWkOoAAIkHgACfnaWhqPKPZ6IFpWd+d56KogZs&#10;yJtGnvNabphOnFtHKpWympMyYpOdmhAZUJOikR0AAIh8gACfFqVDsjSO5qGkrhB99J4jqhVsSJra&#10;pnpZ9Zfgo5RGvpVMog4yEZMun3QZJpMQkQEAAIgLgACeqqT5u96OfaFUtyF9hJ3Qsotr15qDrnpZ&#10;kJeGq4NGbJTvqUIxzpLYoawY95K1kOEAAIewgACV8bUIc8SGfbC4dDd2kKyidMJl76jFdWxUZ6Ur&#10;djFBoqIIdwMs8J/4d6wSbqIcd6wAAIl+gACVVbQifAGGH6/Fe7R2NKuee5Bljqeye5ZT+6QRe8hB&#10;OKDpfBosj57JfGkSVKCdfK8AAIjEgACU1bMZhCyFjK7DgzR1sKqTgmVk/KapgdhTb6MHgX9AvZ/g&#10;gVssL520gWcSP58/ggkAAIghgACUTrIfjFOE7K3PisJ0+6mkiWBkWaWxiD9S1qIYh2hAPZ7yhtgr&#10;0py6hsESK54GhsoAAIeTgACTu7FTlJKEVK0EknB0WajckIhjsqTpjt9SSqFAjYQ/yJ4fjKErgZvb&#10;jKgSG5zuiuIAAIcZgACTKrC3nPmDy6xmmktz1Kg4l9VjL6RBla1RzqCUk+U/Zp1ZksMrQJsLkxMS&#10;EJvyjDYAAIazgACSvrAlpYWDYKvVoktzaKeln0pixqOtnKdRbqABmo4/G5y/mXorEJpGmJQSCZsM&#10;jDIAAIZegACSU6/FrkWDG6tsqnhzJqcspuNieKMfo8lRHZ9toY0+zpw9oLoq2pnKnPkSB5pdjDEA&#10;AIYZgACR+696t2yCyqsXsxFy1abQrvFiKqK/q3xQ3J8JqXM+npvUps0qvJlknOUSBpnmjDAAAIXi&#10;gACIdr/lc1F54br1c61q2bZDdCtbJ7HKdMxKiq2edYc4k6oUdkYkUqgrdrcKWKoHdxcAAIYMgACI&#10;Hr8Fey55uboIetRqrrU8eqxa9LCrerZKT6xueu44X6jVe0MkNKbHe4EKn6gufGIAAIW2gACH3r3y&#10;gul5Yrj9gfRqXrQmgS5alq+PgLVJ9qtMgHQ4GqesgGwkE6WBgJQK36aDgSYAAIVrgACHl7zniph5&#10;Abf1iRtp57Mih9RaLK6BhtdJlKpBhi03z6adhdUj8qRbhhgLF6UHhVEAAIUpgACHPrwKkmB4pbcW&#10;kGJphLJBjqZZwK2ejTNJP6lOjBw3j6Wsi5Yj16NWjD4LSqO5h6IAAITxgACG37timlN4ULZnl9Zp&#10;NbGIlZxZdazfk71I+aiMklU3XaTTkcYjw6JrkegLdKKUh78AAITCgACGh7reol94CbXan2Ro9bDv&#10;nK5ZOaw+mmtIwqfsmNs3OaQsmKojuqGYlqMLnKGUh9kAAISagACGTbpiqpV31bVapx5oxrBro/ZZ&#10;D6uzoWVImqden+U3FKOmnwojqqD8mB0LwKC0h/IAAIR7gACGDboRsz53wLT4rzlot6/zq4NY9asj&#10;qKhIiKa9pzk3E6L9pA8jwqBgmC0L8aAdiBMAAIRhgAB7bssxcv1tmcW2czdfWMB/c5pQc7uCdCdA&#10;nrbfdMsvRbMhdWQbBrH4dWsDb7BNd4kAAIMkgAB7aMpAeohtq8TCehFfXr9redlQcLpJedpAmbWH&#10;eg0vUrGoelYbR7Axel8EC64vfEYAAIMigAB7cskSgdltl8OegNhfR749gA9QTrkLf6BAfbQ6f20v&#10;ULBHf3cbfa6Sf6sEl6xJgHUAAIMhgAB7cMfoiRRtfcJzh55fF70RhmdQJbfUhYVAXrMBhQIvSq8C&#10;hN8bra0dhYQFEqqbg24AAIMfgAB7W8bskGVtZcFwjoBe/rwEjOhQArbCi6VAT7Hfis8vUK3ciqwb&#10;36vQizAFgakkg7kAAIMegAB7OcYll+RtVMCalZBe97sfk45QA7XVkfZAT7DukOwvYazSkQEcFaqm&#10;kAsF5Kfhg/sAAIMdgAB7F8WEn3VtR7/qnLNe97pgmkdQCrUMmGZAW7All10veawAl3kcS6mjkyEG&#10;O6bOhDcAAIMdgAB69sUGpzBtP79bo/1e/LnBoSxQFrRhnxRAZ691nlkvjatWnNMceKjgk0AGh6Xr&#10;hGoAAIMcgAB63MSdrz5tPr7hq5NfCbk4qFtQKrPMpjNAha7XpM4vuaqwoEUcs6gxk2cGyKVGhJYA&#10;AIMcgADmH3ZwcxjQG3dLc/G5gHgfdMyiKnjqda+KJHmydqFxY3p/d6NXhntPeJ87L3wxeZYWnX0h&#10;eejkD3SHfmjOa3WJfhu3+nZ8feWgy3dlfcqI3XhLfc1wLnkzfeRWW3oVffk6B3rvfhIVIHtUfcHi&#10;MXLwidLMmnQCiGS2X3UKhxKfRnYKhf2HfncIhRFu83gGhEJVPnj2g3k4+XnEgsQTxHnVggvgaXGT&#10;lTjKzXKukr+0nHPAkGydsXTRjkyGEXXmjHZtsnb2isJUKnfyiSE3/niyh7cSlHiLhezeyXB1oJ3J&#10;MnGSnS+zAnKrmeecK3PFltWErnTlk/hsfHYHkWlTI3cLjvo3FXe7jP4Rj3dxiT/dbG+YrA3H2XC0&#10;p7qxqnHLo3+a23Lon3qDd3QPm7RrWHU1mDNSLnZBlQ82QnbhksUQtHaEi0vcTm7rt4zGwXAEsluw&#10;i3EVrTGZvnIwqDyCcnNdo5pqcnSKn0xRWnWUm3U1j3YlmSUP/nW/itDbb25twx7F5W+BvRWvo3CI&#10;twSYy3GbsSOBhXLJq6xppHP9prZQr3UJons09HWFnrUPanUfimzay24bzsbFRG8px+Su63AhwPOX&#10;/3EnujaAu3JPs/xo63ODrn1QCnSOqkk0Y3T9oygO9HSfihzWFX8OcbbB5X8Qcsqs9H8dc8+XH381&#10;dNGAdX9Wdd1o7n+IdvZQMX/PeAg0moBZeQcPWIHyeTzUjH1RfH/Asn1zfHqrzn2XfHyV/n3AfI9/&#10;U33zfLln0343fPdPHn6NfTQzkH8SfXIOQYBIfYPTAHvSh1C/B3wChkKqQXwzhUSUgXxxhG99/ny7&#10;g71mon0VgyZOC312gpgyk33tgiUNTH7SgYPRbnqGkhi9ZXq8kBmooXr3jjCTDXtAjGl8qnuhit1l&#10;eHwMiXJNCXx2iCExrXzehx4MeH2NhPzP83lynOm773mqmgunLXntl0GRpHo/lJh7ZnqlkhxkW3si&#10;j+dMGXuTjeEw3HvqjH8Lwnx3h/POs3ibp9K6s3jUpB+l8nkVoHGQcnlqnOZ6SnnWmZFjVnpTloRL&#10;PnrMk+YwIXsVkoILKXuNh4vNrnfxstO5sHgqrk6k6nhlqb+PbHi5pVR5WnksoTRihXmunXFKhHoh&#10;mksvg3pcmHIKqnrLhzbM5HdzvfG443equKCkEHfcszWOi3gnret4gXibqQlhxHknpLdJ5XmcoWsu&#10;/HnBnU4KQnothvDMVXceyT64SndRwyOjX3d3vOCNy3e1tsJ3yHgksS9hIHiwrHtJVHknqPIufXlB&#10;n28J8HmvhrjGfogYcIqz/Iczcb6gkoZyctqMG4XRc+52t4VHdQtgXITcdjVItISed1UtxYT0eFII&#10;3IZPeWDFRoaAeriy6oW7euqfc4UMexuLB4R1e1d1qoP5e6dfW4OcfAlHuoNofGks2IOyfMAIL4Sq&#10;fXXEEoUOhPmxqIRchDGeX4Ozg3KJ2YMsgtJ0h4K6glReUYJrgfNGx4JEgZ8r+4KFgW4HmIM5gQvC&#10;rYPHjyqwMYMWjY2cyYJ8i/eIcYIAinxzQoGoiTZdNYFriBJF1YFKhxMrLIF4hn4HFIH4hCjBVIK9&#10;mWGu2IINlv2bdYF6lJ2HKYEFklFyG4CwkC1cNYCEjlRFAIBojLwqeICEjAkGo4DmhH3AMIHto76t&#10;uIFAoJaaV4CrnWSGFIA4mkVxHH/nl1pbUX+2lMJERH+hkrQp13+wkhMGRH/+hD2/RIFJrjesy4Cf&#10;qk6ZZIAFpkuFIH+OoltwPX9Enrhakn8Ym4JDpn72mSIpUX74l0IF9n8/hAi+kIDOuNqsEIAmtDKY&#10;mX+Er2CETn8Cqp9vc363pk5Z2H6VoqlDDH53oHAo335em4IFtn6jg9y+FIB4w8Grgn/TvmOX7H8k&#10;uMGDk36TszVuxn5ArklZRX4gqnNCk34HpzAoeX3mm14Fg34mg7q3XJFXb7GmNY+ecO2UIY4cchKA&#10;9IzJcy5sy4uYdFRXk4qVdYZA74ngdqQmgYo7d4EDKookeb22WI/heVOlQ45HeZ6THozUeel/+YuH&#10;ej9r1opfeqlWqolmeyRACoi1e5glsoj6e/QC24iEfWm1SY6LguqkDI0Cgl2SA4uSgdN+14pTgWlq&#10;zIk3gRlVu4hKgOM/NoeegLok+ofOgLgClYcWgKK0LI1NjJWi1IvLiz6Qtopqieh9uYkqiLRpvYgf&#10;h6xUzoc+hsc+a4aYhg0kUIa2heYCWYXZgZazBYxLlkmhworLlDiPnIlvki18i4g6kDdosIcxjmtT&#10;34ZhjOU9pYW9i68js4XEi7kCJYTKgXOyBouFoB+gvooJnVmOmIismo97kod5l9pnyoZxlVtTEoWY&#10;kzE8/oT3ka4jLITskSEB+YPlgVaxNYrpqg6f64lxppaNwIgPow16vIbZn51nBYXVnHtSaoT9mdQ8&#10;dYRKmD4iwIQwlZ0B1YMngT2wkopytCefQIj+sAKNCYeWq756AoZWp5dmUYVQo+FRxoSDoPQ78IPO&#10;n18iYYOUlz8BuIKNgSmwIIoavouevIiqucKMboc7tMZ5XYXvr+5luYTiq8BRRIQTqOY7f4NkpTEh&#10;/4MilvwBoIISgRmom5rpbwiYjphzcEGHpZY8cWl1sJQ8coxitZJoc7dOkpDVdOc41I/CdfQeo5CG&#10;doQAAIpye0WnypmdeCeX0pc9eICG15UOeN105JMNeUdh65E7ecVN0I+selA4GY6VesweBo81ewsA&#10;AIjZfpOm75hXgTuW0ZYJgMqF6ZPbgGVz7ZHlgBxhBZAdf/FNAY6Yf983Y42Bf9Ydd43+f/MAAIdy&#10;gACl9Zc2ikCVwpTqiR+ExpLHiA1y9pDNhw9gG48ThkFMOY2WhZU2wIx+hRsc/IzdhWYAAIY7gACl&#10;C5Yuk3GUzpPskaODy5HQj+Jx9o/cjjNfRo4WjLNLfoyli302KouMiq4cj4vQiuMAAIUwgACkNJVv&#10;nMaUDZMvmlGDCpEOl95xJI8alYZed41ak2hKyovfka41mIrFkMccI4ryj5EAAIRPgACjgZTapi6T&#10;UpKeoxmCSpB6n/pwaI6BnPxdyYzDmlNKNotGmD81JYoWl5Qb0Yosks8AAIOVgACi8ZRpr7uSvZIx&#10;rAuBq5AHqEZvx44EpKddLYxEoYpJporPn2Q0tImYndkbi4mHkp8AAIL9gACiipQWuZqSSJHgtVuB&#10;I4+usPNvOI2hrL9cqovYqVJJN4pgp0g0UokwotcbN4kYkmcAAIKEgACaUqTbboSLPKG6b697WZ7d&#10;cNJqe5w4cfRYlZnGcxtFbpevdD8wcpZldSgV/5hNdSgAAIYgfmmZsqO7dy6KtKCkd4V6w53Bd+lp&#10;5JsReF5X/JibeOdE3ZaCeXov6pUqee0VppbUedwAAIUAgACZC6KGf8GJ6p99f156CpyWfw1pH5nt&#10;fuBXRpd6ftBEO5VmftkvYpQHfugVVJV4fwgAAIQEgACYSqFliEqJDZ5jh0R5GJuGhlNoTpjZhYRW&#10;gJZzhONDk5RkhGou3pL/hCsVB5Q+hIAAAIMogACXfqB8kN2IQ518j0J4R5qhjb1ndJf3jFhV0ZWB&#10;ixpC/JN7ijUubJIMidEUypMbiUAAAIJsgACW15+wmauHl5y5l3p3l5nflVdmyZcvk1NVL5S3kY1C&#10;e5KbkEAuDJEnkA4UkpIUjUYAAIHOgACWRp8coo+HGJwon893FZlEnQ1mOZaKmnRUnZQVmEFB/5H8&#10;lskttJBtloUUYZE4jcgAAIFLgACVzp6xq5eGnZu9qE52kpjSpPlltpYOoddUHpOVn1FBh5GCnhAt&#10;WI/pm+AUOZCEjawAAIDggACVdZ5itPCGO5trsSl2Iph4rUZlQZWqqa5TtJMqpw5BL5ESpTotDo99&#10;nnYUApAMjYcAAICLgACMnK80bgB+V6t7bxdvXagDcC9feaTAcUtOjKG7cmg8QZ83c3cnzZ33dCQN&#10;L6C4c8UAAIJ/gACMLK45dkF+Bqp6do5vAKbtdvJfGqOVd2xOK6CDd/s76J30eIwnhJyZeOQNOp7i&#10;eNEAAIHFgACLuq0Nfl19c6lYff9ufKXCfbtei6JpfaJNp59Wfag7eZzHfcYnM5tXfd4NP502fjsA&#10;AIEhgACLMKvqhmd8z6g6hXdtw6SrhKJd66FNg/lNEZ5Dg4E7AJu0gzYm4Jo1gy0NP5u1gxEAAICT&#10;gACKm6r5joN8NKdNjQ1tHqPBi7RdQaBiioFMiZ1MiYk6jZrBiOwmlJkxiP8NP5pchz0AAIAagACK&#10;EKpBlsR7rqaWlM1smKMFkuxcup+hkTlMCZyFj9E6MpndjvQmW5g/j1sNQpkniPcAAIAAgACJqKme&#10;nyB7QKX4nKtsJqJkmkZcSJ79mBhLoZvellw545kulYYmNpdelNwNSpgRiPwAAIAAgACJS6k0p6d7&#10;BaWKpL1r56Hkoc5b+J5inyNLSps5nTk5ipiZnKwl85bLmXINSpc5iPwAAIAAgACJA6josIJ6vKUz&#10;rSprlaGCqcBbo532pr1K/5rFpPo5TpgfosQlyJZRmYwNQ5agiPcAAIAAgAB/crn/bWxx4bXAbmlj&#10;sbG9b3FUq63pcIBEmapgcY0zAaeTcngeu6bRcsEFvac/c20AAIAAgAB/M7kfdVBxx7TJdYxjkbCe&#10;delUiqypdmJEdqkJdvAy66Ymd3UexKUwd5IGIKUheMUAAIAAgAB++bfxfP5xb7OffJ1jRa9nfF5U&#10;M6tofFREKqfCfGsytqTVfJYeuaO1fKEGcqM2faMAAIAAgAB+qra/hJJxBbJxg7Bixq49gvFTyqo4&#10;gmZDyaaWghQycqOkgfAepKJighYGtqF/geQAAIAAgAB+TLW/jDhwpLFyiuFiW60+ibBTVak3iK1D&#10;dKWGh/AyMaKTh54ekKE0iCsG8Z/6hLEAAIAAgAB98LT+lAZwT7CtkkBiCKxxkJdTAqhijyZDJaSq&#10;jhIx/qGdjbUegaAjjeAHIZ6jhNIAAIAAgAB9n7Rpm+ZwC7ASmbZhxqvJl5lSvqevlcRC4qP2lIIx&#10;0qDelHoefp8ukqcHTp14hPEAAIAAgAB9arPpo+Vv2K+OoVBhkKs9ns1ShqcbnKlCrKNcm3AxnKBK&#10;muIeZp58lI0HeZx2hQ4AAIAAgAB9NrObrEdv0K8rqVZhhKrBpl1SZKaCo+tCkKKtosMxlJ+Pn/Me&#10;dp3JlJkHoJvFhSgAAIAAgAByr8VIbN5lpcCsbbRYHbw5bp9J07fsb5U6dbQBcIEpU7E0cS0UlrHp&#10;cLgAAKspdHsAAIAAgAByosR3dHBlw7+xdItYOrsEdNVJ8baGdUA6lrJ2db8pja9/diEVFa/EdbsA&#10;D6npeOcAAIAAgAByo8M6e7hlqr5ye0VYJrm1ev1J1rUkevc6iLEDexIpnq3yezgVbq3eewQAo6fT&#10;fS4AAIAAgABylcHtgtplgL0mgfhX57hqgUJJqLPSgMw6Zq+tgJYpnKyKgJAVr6wwgMwBIaX4gMQA&#10;AIAAgABydsDSigtlX7wHiMhXwLdFh7ZJdbKohto6Ua5zhlEpnqtHhkkV7aqvhpABkaRVgQ8AAIAA&#10;gAByUb/5kWhlSrsfj8tXsrZOjlRJZ7GojSI6Qa1sjF4pqKohjIUWJ6lYi4MB8aLqgVAAAIAAgABy&#10;ML9QmNNlP7piluBXrrV/lQpJY7DPk406P6yQksIptqk4kwcWYKgtjyECR6G0gYoAAIAAgAByE77T&#10;oGBlPbnMnhpXsbTVm+5JZLAWmjo6OqvSmbYpt6h9mHkWhadNjzoCjaCzgboAAIAAgABx/r52qDZl&#10;Q7lQpaJXu7RDoyhJa693oWs6RaspoFEp0KfKnEUWqKaPj1ICup/zgdgAAIAAgADZtXGBbKrFDnLX&#10;bjevv3Qbb7eZm3VJcS2CrHZrcqNq63eKdBtSBXigdYI2enmgdsASAnp5dq3Xt29Xd97DcHDceEeu&#10;SXJBeLeYS3OPeTSBdHTSeb5px3YOelFQ63c0etY1aHghez4QznjCeq3V4m2Egx3BpG8bgmestXCZ&#10;gcKWzHIAgUmAHHNegOpok3SygJxP2XXlgEo0bHa8f+8PwHdBfyLUGWvqjkq/1W2OjJCq7m8ZivCV&#10;OnCXiXV+sHIOiDFnV3N2hwROzHS0heIzgHVyhNsO1nXzgzDSemqUmW++O2xAlsypVG3WlD+Trm9e&#10;kdV9UnDij5RmJXJejZFNznOki6gypXRHihgODnTUhqjRJmmKpJ2862s4oSOoAmzPnaqSYW5cmlF8&#10;HG/olyplCnFolD9M43K2kaYx4HM/j84NZXPjiQ7QFWi5r9S73Wpnq4qm62v5pyuRSW2Foud7GG8Y&#10;nuZkJnCfmzNMGXHol+8xOnJalhQM2XMbiLDPR2gfuxW7EGnLtgGmDGtTsMOQXmzWq5h6L25qpsZj&#10;V2/4om1LcHFDnsgwqnGXm5AMZ3J5iGLOuWe8xmC6gGlhwH2lYWraumOPnGxNtGB5bW3ars9ip29o&#10;qe9KznCuplAwGnDrn+4MDHH3iCXKWnnka4u3fXpkbUujwXrmbuuPAntocHR5VXvucfpitXx8c39K&#10;0n0VdO4v4X3Qdh4LOX9kdjfI6Xfodjy2V3iRduSipHktd4ON7HnEeCJ4QnpdeMphr3r/eXpJ2Xui&#10;ehou9XxJepAKa32xeqjHZXYqgOS0rnbmgIehHHeVgCyMc3hDf+h28nj1f7lghXmtf5hIz3paf3Mu&#10;B3rlf0AJtnwzftbF03Sli3qzC3VrijOfeHYniPKLA3bkh8R1oneuhr9fX3h4hdBH1XkthO8tMHmc&#10;hDQJGXrognfEW3NdlhOxl3Qqk/aeBHTwkdmJl3W3j810ZXaJjeFeSHdmjC1G7Xggip0sbHhyiYoI&#10;k3nMhZPDJHJboMKwYnMsndecznPymt6IaHS+l/RzSnWXlTNdS3Z0kq5GG3c0kIsrvXdrj3oIInjd&#10;hYDCK3GPq36vZnJhp8ybzXMjo/mHaHPuoDNyXXTPnKxcfXWxmXZFanZpltErLHaHlVcHxHgXhUDB&#10;bnD4tk2upHHHsdma+nKBrTGGjnNEqJNxh3QmpE1bvXURoIxEznXJncAqrnXHmiMHeHd2hQ3A8HCU&#10;wTauF3FevAOaUnIJtomF1nK+sR5w1XOZrCtbHnSEqAhEO3U7pRAqKnUjnIIHO3b2hOS7boKUapyq&#10;MYI4bHiX64H5biqEeYHRb79v/IG5cU1acIG4ctlDgIHddEcpBIKBdVMFPIO7do26TIC9dLOpEICN&#10;dY2Ws4BldlaDT4BLdxdu5YBCd91ZcIBQeKZCk4B4eVooLoD8ecgEyIIMetK5HH8Ofs2nwn75freV&#10;mH7ffpyCJH7YfoZtz37cfoNYeX74fo1Bun8nfpInbn+OfnwEYoCRfpK3vH2UiNWmXH2Gh+6UDn18&#10;hv6AyX2BhhVskH2fhUxXYX3MhJhAzH3/g/YmqH5Eg4QECX9IgdS2bXxZkuGlC3xQkTiSv3xQj39/&#10;hHxdjchrd3yAjC1WaHy+isc//nz0iZAl/30YiQYDvn4vgoi1VXtinQyj83temqORqHtemB5+dXtu&#10;lZtqeXuVkzxVinvPkR4/RnwJj3UlaHwPjwADfn1Bgly0dXqep0mjDXqdpCaQvHqZoNV9inqnnYhp&#10;oHrUmnVUznsSl78+rHs+lcYk7HsqlCADSXx9gjmzzHoLsaCiWHoMrcaP+Hn/qa98wnoEpZlo3Hox&#10;od1UGnp5nro+GXqjnOQkf3pqmFIDHnvdghyzXHmnvCCh0nmnt5iPVnmNsr58FHmDreloOXmoqZdT&#10;jHnupkE9l3oao3wkC3nNmF8C/HteggSs2Iu9adqc+YqAa7uL/Yl+bXB5wIipbwhmaYfxcJhR7Idi&#10;ciQ76Icgc4UhsYf1dE4AAIeBdySr84oCc2WcB4j4dFWK7ogMdTJ4uYc/dghlcYaNduJRB4YGd7w7&#10;EYXAeHgg9oZqeMcAAIWVexWq8IhqfNua1Yd7fPmJ2YaYfQt3nYXafSFkcYU0fUZQKYS4fXU6UYRy&#10;fZkgVYT0fZAAAIPmfoqp0Yb2hlqZpIYPhbeIkIU+hQB2i4SGhFNjeYPtg8NPXIN5g0k5poM4guMf&#10;xoOYgrgAAIJvgACopYXDj9uYmITgjoqHg4QXjSJ1YoNni7Zib4LWimROa4J1iUo44YIyiG4fMoJm&#10;iHsAAIEugACnq4TXmX6XloP6l36GgYMwlVx0b4KAkzNhjIHxkTBNqoGGj3g4RYFFjlIetYFYjd0A&#10;AIAggACm4oQcozKWyINFoIiFrYJ2naxzmYHCmspgxIE3mCZNAIDNlfI3x4B2lLoeUYBsklcAAIAA&#10;gACmSoOPrQiWI4K+qbqE+IHnpiZy4YEmooxgEoCXn1ZMU4A5nNk3N3/fm7Ud+H+nlEQAAIAAgACl&#10;44MttxqVpIJgszOEXoF8rutyPICpqqBffIAQpu9L13+vpHo2zX9YoXkdnn8NlAcAAIAAgACeppUe&#10;aU6P1JMmayN/7pF5bNRuzJADbmpcjY6wb/ZJD42dcXQz1o0QcrIZh46icvYAAIMWeryd7JOUclqP&#10;FpHIc01/FJAndDNt+o6sdRRbxI1YdflIVYxFdtkzKIutd4oY/Y0Ad4MAAIGhfh+dGJITe06OEJBi&#10;e31+IY7Ge6dtAI1Ye9ha4IwNfBhHjosBfF8yfopjfJEYfot8fGwAAIBagACcGZC3hCuM/Y8Lg7N8&#10;9o1+gzVsCYwQgrhZ+orWglhGzonTggkx5Ykwgc0YEYoSgdkAAIAAgACbJo+EjSyMAI3ijBB7+Ixe&#10;iulrCIr2ib9ZLYm1iLJGHIi+h9wxWYgXh1AXsIjGh1gAAIAAgACaUo6gllGLP40GlJh7N4t+ksRq&#10;NYoUkPBYXojVj0ZFbYfUjfEwy4cpjU0XSYesjAUAAIAAgACZpI3vn4KKh4xanTB6eYrNmrVpeole&#10;mD1XrYghlgpE1YcclFswXoZXk/QW/4ayj40AAIAAgACZHI1oqMyJ9YvYpel53IpEos1o3IjJn7dX&#10;EoeInQ9EQIaLm0kv5oW9mikWvoXhj2EAAIAAgACYvY0IslaJhIt7rvF5VoncqzloTohSp5BWkYcG&#10;pJRD1YYEovYvhoU4nx0Wa4VIjygAAIAAgACQ2J7haMyC15xMao1z35oCbDRjxJfvbcVSh5YLb0k/&#10;7JSGcLErSpPocbMQbJbecS8AAIAAfdCQQJ2NcWOCSJsQclFzPJjDczpjJpajdCJR8JS2dQw/ZZMq&#10;dekq05J1dnoQOJT1dfIAAIAAgACPmJwhedmBdZm6ehJyfZdtek1iYJVTepVRPZNqeuk+y5Hhe0Aq&#10;WZEce3EQBpMveyUAAIAAgACOz5rMgj2AkphugdtxhJYtgXlhkJQTgSZQe5I3gOo+KpCzgMIp3o/i&#10;gKkP0pGSgKoAAIAAgACOAJm0iqh/xpdZiblwtJUdiMdgtJMHh95P1pEchww9m4+ghnopd47Bhj4P&#10;rZAWhXsAAIAAgACNVZjGk0d/F5Z4kctwAZQ8kEBgCpIfjrpPM5AzjWA9JY6fjGopIo22jF0Pi47A&#10;iZEAAIAAgACMxpgYm/d+mpXPmfhvgpOJl9RfepFglblOno91k/E8pY3iks0oz4zYksUPaY2dimsA&#10;AIAAgACMVZeZpL9+IpVSokNvAJMDn5Ne9pDNnPFOHY7cmtQ8Jo1Pmdwoa4w4mBoPS4ysilcAAIAA&#10;gACMAZc9rcR9w5T0qtxukZKap6hegpBWpJFNtI5bolE7z4zGoPUoH4uvmyEPHIv5ijcAAIAAgACD&#10;iakTaDd2PKX2aeBoFaMea3hY4qB4bP5Ii54ObnI2spw1b7ciXpvjcFoIWJ2vcCAAAIAAgACDEqfy&#10;cGd13qTWcUdnraHncixYgZ8ncxZIMJyrc/42Z5rDdMsiK5pHdR4IgJt0dTEAAIAAgACClqaWeGh1&#10;P6OIeKJnIqCTeOVX753SeT1HsJtUeaA2AJlnef4h65jMehUInZlneqcAAIAAgACCAKVCgFB0kKI6&#10;gABmX59Of7ZXTpyMf4JHHJoYf2k1i5gpf18hoZd1f1gIrpeLf5MAAIAAgACBZKQliEdz8KEkh3hl&#10;tZ48hq1Wn5t5hfFGlpj6hVw1G5cPhQIhWpZChRQIvJXfg9EAAIAAgACA2KNLkF9zaKBOjxllLp1h&#10;jctWFZqYjI9GE5gSi4g0yJYHivEhK5Uki2IIzJRghfMAAIAAgACAbaKQmIdy95+Zls5kuJyolQJV&#10;nZnak01FppdRkfI0d5U8kVshFZQekOgI4pMOhgIAAIAAgACAFKIUoNNyw58bnrlkfpwXnG1VUZks&#10;mjhFUJaVmKY0F5SOmGEgxpNvlX8I6JIAhgYAAIAAgAB/0aG8qVxyfZ63puxkLpumpDJU+pitoaVF&#10;ApYNoC0z2ZP8nnwgmZLYlgoI45E7hgIAAIAAgAB2tLPBZ39p9bA4aQhcgKzlaoxOGKm8bAI+h6bi&#10;bVwtPaTrbmsYuaWXbmwBiaKqcAIAAIAAgAB2WrLQb1Jpyq8ocB1cV6umcPlN+ahUcd0+cKVecrwt&#10;OqNJc2oY46Onc0YB/qA3dWEAAIAAgAB2DLF8duhpYK3YdxtcAqpHd2BNoKbrd8M+KKPseC0tEKHH&#10;eIQY7qHpeFQCXp35elgAAIAAgAB1rLAdfl1o6ax9fhZbd6jzfd1NNKWUfcM9x6KZfcYs0KBqfdEY&#10;56BafbwCrJv6fq8AAIAAgAB1RK70heFof6tYhS5bBafPhIdMt6Rtg/M9cqFkg48skJ8yg2sY2Z73&#10;g78C7Zo7gfsAAIAAgAB05K4TjYpoKKp1jHJar6bji1hMX6N5ilg9HqBoiZosX54YiWgY0p22iYMD&#10;I5i2gh8AAIAAgAB0lK1llT1n5qnBk8pabqYjkkNMGKKtkN481J+aj+4sMJ07kAcY2pyVjlkDVpdq&#10;gkIAAIAAgAB0XazXnQJnsaktmztaMqWGmVZL2KIGl6M8lJ7slrUr65yTlnYYu5vGkLkDiZZTgmQA&#10;AIAAgAB0Lqx+pRdntKi+oxlaLqT8oNBLuKFdnsk8e54pnfMr65u+m5MY0ZrykMgDrJWMgnwAAIAA&#10;gABqMr8DZrRdzrtAaA5Q47eWaXBDI7QFasY0KrDoa/QjH68+bKIOIbFIa+MAAJ8Ec7AAAIAAgABp&#10;7b49bjJdz7o5bthQ9bZCb5xDRbJ3cG40W68ucTEjc61KcZwOta7ocOYAAJ3AeCkAAIAAgABpzbzn&#10;dWRdnbjadYBQ1bTPdbhDJrDtdhk0Ua2QdnwjkauIdq4PHKzIdiYAAJyJfCIAAIAAgABpqLtyfGtd&#10;YbdmfB5Qh7Nde+lC8q93e940LawUe/Ajk6nye/gPZ6rie9gAAJtof6EAAIAAgABperoxg39dNbYj&#10;gtpQVrIVgktCtK4rgdc0FKq3gZojlKiFgZ4Pqakwga4AAJpsgAAAAIAAgABpTrk8irtdHrUciclQ&#10;RLEAiNxCnq0NiBAz/KmRh5Ijnac6h8AP5qerhrgAAJmQgAAAAIAAgABpKbh/kf5dFLRHkMhQP7AY&#10;j4JClKwbjmwz8aibjeEjp6YyjkUQIqZZiukAAJjfgAAAAIAAgABpDbfzmVldF7Oel+ZQRK9ZllVC&#10;kqtNlQgz5KfHlLYjnKVek8wQP6VZivwAAJhIgAAAAIAAgABo+rePoOtdI7MTn0lQUa61nXxClqqb&#10;nCUz6acLm24jsaSUmCIQVqSDiwwAAJeygAAAAIAAgADNUGxtZkS5524waHWl02/YapCQ4HFjbJR7&#10;DnLfbo1kVXRPcH1MbHWkclAxrXapc9YNx3gxc7bLXGnucVS4WGvncmekbW22c3ePn29ndIZ543EG&#10;dZdjPnKWdqVLYXP6d5swsXTceFUM5nZ0d+XJiGfJfGC2kWncfFyi4WvLfF+OJm2ZfH14kW9WfKpi&#10;EnD/fN5KWXJvfQQvxnMrfQQMIXTufIPHu2Xih1C0wmgKhlChG2oLhWCMmmvyhId3Km3Ng9Ng22+M&#10;gy9JVHEFgo0u6XGZgesLdnObgLjGGGRGkjSzKWZ8kFSfg2iNjn6LD2qDjLt112xuixdfsm5DiaJI&#10;YG/CiEEuHnArhx8K5HJ4hFLExWMAnSGx3WU/mnCeOGdVl7WJymlTlQp0pmtHkoVepW0hkDNHgm6m&#10;jiktaW7mjMUKaHGEhwnDtmH9qBOw1GRApJedKmZVoPqIu2hUnWtzqWpSmhNdyGwzlv9Gx22xlFQs&#10;0m3LkvMKAnC5hsTC7WE8swmwDWN/rsScU2WNqkyH22eFpdtyymmEobhc/2ttngVGJGzqmv0sT2zZ&#10;mFwJr3AUhozCamC7vf6vhWL6uOebsmT4s5OHJWbirk5yF2jaqXNcXWrCpT5Fi2w3oj4rxmwAnKgJ&#10;bXAShl++r3SOZWCtBHWCZ76abHZxae+Gvndaa/1yD3hCbftcWnksb+5FU3oPcbsrA3rfcxkHgH0W&#10;c329RnI9b/Cr6XNmcTuZWnR1cnCFtnV2c5hxDnZzdL1bandxdd9EdnhdduQqOHkFd5AG9XtbeBS7&#10;wHAuemuqPnFyeraX03KaevmEP3O2e0JvwXTPe5VaRHXke+xDc3bWfDIpWHdOfD8GennWfGy6KW5d&#10;hMqomm+yhDOWMXDsg5aC13Ibgv5ueHNPgoBZJ3R4gg5ChXVugZ8okXW3gS4GD3iFgDG4rmzRjymn&#10;J24yjcOUv298jFCBbHC4it9tRnH3iYRYGnM0iFJBqHQthzsn3nREhnkFtHdkg2y3eGuWmZql9Gz/&#10;l22Tj25NlSOAQ2+RktpsMHDZkK9XKXIWjrdA4nMTjRInPnL7jFYFZ3beg6e2gmqbpBSk/GwIoSSS&#10;km1UngV/SW6amuZrR2/rl/lWYHEulVZAPnIfkzgmvHHekiMFJ3dKg3y1y2nfrpekPmtMqueRxWyR&#10;pvh+dm3PowZqd28in2FVo3BunDc/pnFdmfMmSXDqluIE9Hehg1m1VmliuSSjuGrJtLeRI2v+r/h9&#10;xm0vqz5pz256pvJVD2/Fo2c/GHCuoQ0lx3AVmYsEynfngz2wcHz/ZKygTX0dZx2PEX1UaVd8ln2c&#10;a2do/n3xbWVURH5Wb1M+EX7VcQ8kAH+rciYB94FndAGvU3rRbqCfM3sncBON33t6cWh7dXvVcqln&#10;83w6c+NTU3yvdRQ9OH0sdh0jQ33Jdp8Btn+ueHGuHXjVeJGd4HlNeRmMvnm2eZF6S3omegBm5Hqc&#10;enZSZnsfeu08cHude0winHwCe1QBfX4rfFesuHcQgmecc3eYgiWLN3gWgc94+niWgXJlrnkngSZR&#10;Wnm8gOU7j3o6gKMh5npkgFYBS33Rf7qrZnWXjECbIHYqi0CJ5Xa0iiV3sXc/iQBknHfXh+tQZnh9&#10;hvs6x3j6hishSXjohcwBIH4YgMOqT3RpljKaCXUDlHiI0XWRkpZ2pHYjkKljoXbBjtZPkndjjTc6&#10;GXffi/kgv3eYi7YA/X5VgKupcHN4oC+ZJXQXnb6H6nSjmxZ1wXU1mGVizHXaleJO23aAk7E5inbr&#10;kiggUXZzkMwA336HgJeoynLBqjmYc3NipxaHK3Poo6x0/3RyoDliDnUYnRNOK3XHmng4/XYsmRAf&#10;73V6lPQAx36wgIaoXHJEtFiX8HLisIqGj3NbrGJ0WnPXqDhhc3R2pIFNpXUiobA4fHWDn4Yfd3So&#10;lUYAtH7RgHmif4XFZBmToIUWZomDl4ScaMJyP4RHatFfuIQLbMpL8YPybqw2gYQgcEgcZYVhcOYA&#10;AIBMdrqhmIO4bYOSp4NFbwmCgILocG1xNYKfcb5ew4JrcwRLF4JadDs1wIJ9dTgbyINvdWYAAIAA&#10;ermgi4HZdtWRZoGId4uBXYE7eCtwEoEDeMBdwIDeeVVKOIDXeeQ1BYDzek8bN4GaeiwAAIAAfjqf&#10;ZoAZgCWQM3/dgCKAF3+ngANvE395f95c239kf8JJgH9mf600eH9+f5Qayn/hf1cAAIAAgACeO36w&#10;iX2PJH59iM9/B35Qh/9t5H4rhx1b1n4ehkpIkX4yhZkzsn5ChQ0aOX5ZhQwAAIAAgACdRH2Qku6O&#10;JH1lkZV+Cn06kA9s8n0Zjnda9X0OjPhH130Zi7EzHH0kit0Zx3z7imYAAIAAgACcfXyqnGeNWXyG&#10;mml9PXxXmC5sJnw0leRaNHwuk8lHNHw4kgoypXwrkSYZcXvHjtkAAIAAgACb5Xv7pfOMtnvco1V8&#10;jnunoGtrd3t5nXJZiXtxmslGj3uDmMMyH3ttl/kZIHrEkP0AAIAAgACbfXt/r5+MOXtirG57/Hsh&#10;qNlq3nrkpTxY/nrSoh1GGXrgoBoxr3rGnZ8YuHnykLcAAIAAgACU0Y8MY5KG8o2dZfF38Ix5aCBn&#10;n4uJaidWG4q7bBVDPYoqbeEudoopb0cTyIybbxQAAIAAekCUEI0tbHqGK4v3bf53Dorlb2hmy4n0&#10;cMBVWYklcgtCkYiTcz8t34h9dB4TYop9c6wAAIAAfbaTMYtfdUeFHIpNdg52GIlIdsRl1Ihkd3BU&#10;fYefeBpB14cTeLktSYbueR8TA4h/eJoAAIAAgACSLIm4ffuEC4iyfiR08ofBfjVk6obifjtTqYYu&#10;fkdBLoWpflUsy4V2flQSuYagfgYAAIAAgACRMIhMhsyDD4dThldz/IZrhcNj9YWShR1S9YTZhIFA&#10;nIRchAwsW4Qgg78Sd4Tog4YAAIAAgACQV4c7j76CVIZKjrJzQ4VgjXdjIoSFjCdSJIPMivA/8oNE&#10;igAr0oL9iZ4SH4NniDoAAIAAgACPqIZimLWBmoV4lxdyhYSJlTliZ4Opk0ZRbYLykYo/VYJlkEIr&#10;b4H7kB0R5YIejBkAAIAAgACPIIW8ob6BCYTZn5Zx6YPhnRthzIL0motQ1YI3mFo+uYGylvQq8IE6&#10;lkYRsoERi/cAAIAAgACOvoVFqveAl4RlqFdxY4NipUVhP4JioiFQWIGXn5g+VoEKnmUqm4COmzUR&#10;cYBFi8sAAIAAgACHfJidYxV6aZaYZVlsRJTjZ3hc4ZNkaXJMSZIPa006NpEgbPUl2ZE4bgELPJOV&#10;bXQAAIAAfUaG1Zb9a4p5z5UfbQJrmZNpbmdcRZHbb79LvJB7cQY5vo+BcicleI92csgLLpEYckUA&#10;AIAAgACGIJVIc9t47pOIdKVq0pHZdWRbe5BRdh5LDI71dtQ5Lo36d3QlDo3Ud7sLHI7Id30AAIAA&#10;gACFSJOwfBZ3/pH8fExpzJBdfHNapo7afJdKS42MfMA4kYyUfOUknIxYfOYLAYy8fQwAAIAAgACE&#10;b5JdhFl3KpCxhAdo+I8Yg6FZxo2agzFJqIxBgsk4BYtRgockOIr+gmcK7Yrxge4AAIAAgACDupFH&#10;jMh2co+oi+9oP44PivRZGIyJietJBosuiP03nIoliFsj64nAiGsK2YlnhhQAAIAAgACDJpB0lUR1&#10;8Y7dk/BnvI07kmJYhouokMVIa4pNj2g3FIlCjpgjnoiyjsYKxogdh0kAAIAAgACCsY/Wnc51do5C&#10;nAVnOoyXme9YBIr2l8xH6omTlho2j4iMlWsjNIfplBUKtocQhz4AAIAAgACCWo9kpoR1Fo3OpFtm&#10;y4wXocdXkYpnny9HhIj3nVI2PIflnHAi7oc5l54KlYZGhygAAIAAgAB6kKKlYnBuE6AmZJVgq53u&#10;ZqBSIJvnaIpCWJoeak4w4pj+a8McgZnBbD8D35ihbL4AAIAAf9B5/KFBanttoJ7Ma+JgNJx/bUFR&#10;uZpdbpVCAZiAb9Iwo5dKcNQcZpfPcQcEIJYQcdIAAIAAgAB5a5+iclhs7p1CcyFfnZr0c+ZRIZjR&#10;dKxBgpbydWgwRJWxdf4cNpYFdfsEUpPFd00AAIAAgAB4xJ4Qeh1sMpu7emFezZl4epxQfJdYetxA&#10;7JWBex0v05Q8e08b95RnezEEdJHAfEwAAIAAgAB4G5y/ge9riJpygbleHpg1gXZPyJYTgS1AaJQ0&#10;gPgvZJLvgNwbtZL1gNgEjo/9gJ0AAIAAgAB3hpu6id9q+plziThdk5cwiHVPOpUJh60/4pMihwcv&#10;GZG5hrEbj5GdhxYEqI52gyYAAIAAgAB3EZrdkddqgJiekMRdFZZYj4ZOupQrjkg/bZJAjU4uxJDK&#10;jPQbhpBljKQEx40pgzsAAIAAgAB2s5pFmetqS5gGmINc3ZWulstOc5NhlQw/HpFlk9YuY4/7k9Ib&#10;MI+MkT0E1Ywcg0UAAIAAgAB2a5nWoitqApeNoHtci5UnnlxOHJLMnEQ+0pDEmxkuJ49LmfAbB47N&#10;kkYE2ItSg0YAAIAAgABuBq05YZNiA6pdY5JVOqe3ZYNHaaU7Z1c4TaMdaPcnNqIXahsSKqR/aacA&#10;AJjTbmIAAIAAgABtg6wQaT9huqkbao9U/aZGa+FHQKOgbSo4N6FgblMnP6AxbxsScaItbooAAJct&#10;c2kAAIAAgABtF6qBcLNhOaeTcXNUmKS0cjdG3qIDcwE37Z+5c7onG55ydC4SkqATc5gAAJWgeDAA&#10;AIAAgABsoajqeAhgr6YDeFNT/aMseJxGaqB6eO83iZ4zeUEm3ZzceWwSl54yePUAAJQwfGMAAIAA&#10;gABsKKeQf2xgOKSvf1BTgaHZfytF458mfwQ3MZzQfvQmnZtwfvISkpyGfuMAAJLogAAAAIAAgABr&#10;vaaHhvJf2aOlhndTJaDHheRFhZ4LhVA22JurhOUmb5oohNUSkpsDhLgAAJHGgAAAAIAAgABrZKW3&#10;jn1fkaLSja9S35/njLJFOp0ei7s2hpq8ixsmO5kli0oSpZmoiaEAAJDbgAAAAIAAgABrJKUPlhBf&#10;VKImlPVSnJ8zk59E85xfklk2QJn0kbMl6ZhhkbwSgpitjIMAAJAngAAAAIAAgABq8KShneNfVqGk&#10;nKhSmZ6YmvdE2JuimVY2M5kXmM8l/JdqlucSqpepjJ4AC4+KgAgAAIAAgABhs7h8YIlV9LV8YlJJ&#10;obKQZBg8Ya/DZcMtu62MZyUckq1EZ7gIXK6kZ2sAAJNYctgAAIAAgABhMLeRZ9tVx7RPaQJJkrEV&#10;ajg8b64La2Yt5aufbGQc8KsKbLoI8awJbGkAAJIXd24AAIAAgABg6rYLbuxVd7K/b5JJXa9ycEU8&#10;Q6xRcQct1qnOcacdFKkFcckJXKmlcZ0AAJDhe4AAAIAAgABgqrRkddhVJbEadhlI/a3QdmE8BKqr&#10;drotqqggdwsdF6cydwYJqKd6dzgAAI+/fxYAAIAAgABgaLL1fNJU6a+sfL9IvqxdfK07uak0fJwt&#10;jqaVfKIdGaWOfJkJ6qWIfRkAAI7BgAAAAIAAgABgLrHag/FUx66Bg5dIo6skgyo7m6fxgsEtb6VI&#10;goMdJaQQgqAKJ6PMgjkAAI3jgAAAAIAAgABf/bD8ixRUta2Nin1ImKofibw7i6bhiQgtXaQxiLYd&#10;K6LeiSAKZaJKhogAAI0zgAAAAIAAgABf2bBXkkZUsqzLkX5ImKlIkHY7haX5j4ktS6NBj2UdGKHs&#10;jrwKfKEfhxcAAIycgAAAAIAAgABfwa/dmaBUu6wsmL1Io6iRl4E7h6U0loQtUqJtli0dM6EBk04K&#10;kqAihyYAAIwAgAAAAIAAgADBE2cVX+2u02k5YrSb7Ws+ZWCIIm0kZ+5zaW74amldt3C5bNFGx3JF&#10;bxAsz3MmcN0KBHYqcRS/IGQlatGtS2aKbIWajmi/biyG6GrSb8tyRmzPcWBcqG6xcutFyXBJdFMr&#10;6HDxdV0JbXRodWu9SWGVdaerhmQgdk6ZB2Z9dvOFc2izd6Vw+GrSeFxbgWzQeRFEym5wea8rD27Z&#10;egoI6XLcei27d19LgF2puGH1gA+XQ2Rsf8iD7mbBf41vl2kBf2laUmsYf01Dz2y+fykqQmzkfu0I&#10;dnGzfoa5zF1ViwSoIGAXidyVsmKmiLWCaWUMh5duUmdiho5ZNWmQhadC52s5hM0piWsZhBoIFHJZ&#10;gj+4cVvAlbOm1F6Sk7uUcGEtkbWBMWOij7ZtLWYDjdRYPGg3jB1CGmnjiqAo5Wl+ibEHwXLlhT63&#10;XFp5oGOlzF1WnZ6Tal/1mrqAMWJwl95sPWTelTFXamcaksBBcWi7kK8oYGgXj8oHfHNZhRC2jll/&#10;qw6lBVxip3ySnF7+o75/X2F2oAhrbmPnnJlWrWYsmY9A1mfJlycn7GbilSIHRHO4hOq2CljUtayk&#10;flu1sT+SA15ErKV+umCxqCFqz2MdpANWH2VgoH5ATWbwnh8nbmXImV8HGHQDhMyzN27sX0eimXBP&#10;YjGRDnGnZOl+aHL2Z3dqtHQ/ae1V6XWBbE0/vHakbncmAndab/wEMnsJcRKxwmwsaauhe23Pa4yQ&#10;AG9QbVB9a3C9bv9pw3IgcJ9VDnN4cjI++HSgc5olV3UPdHgD4XlydcmwMWm1c/SfzWt+dN+Oe20g&#10;dbh79m6tdoxoenAwd2BT7XGheC49/nLJeNwkh3LmeSYDmXnrekaukmeCfh+eJmlmfi2M2mshfi56&#10;lWzHfilnOG5pfjBS2W/ufjs9HHEXfjwj0nDhfhADW3pTfiutEGWfiEecs2eYh4uLbGlphrp5Lmsg&#10;heFmE2zRhRVR125shGc8S2+Sg8cjMG8Gg1MDJnqtgYKr1mQYkn2bgGYfkPyKQWf6j1l4Dmm/ja9l&#10;BWt6jBpQ9m0Wiq87lG46iYgioG1diR8C+nr5ggOq3GLcnLWaiWTsmnKJS2bLl/53H2iVlYVkJWpc&#10;kzVQNmv+kSY6/20Sj48iL2vqjtwC1Xs3geqqI2Hspu2ZzGP+o+mIhGXZoKh2VmefnWJjYGlqmmFP&#10;gGsUl9E6bmwhlhYhyWqqk5ACt3tqgdaprWFFsR+ZRmNUrVuH6GUiqU11sWbcpUVixWiioaRO+mpK&#10;nrY562tKnPohT2mKloUCn3uTgcWlpHcVXsOWenevYbqGNHhcZHR0p3kUZvth8HnTaWdOBnqba7c4&#10;i3tmbb8ey3w7btMAAIAAcmCkeHR5aI2VWnVUao6FAXYlbGlzi3b2bidg7nfLb9VNInijcWw3w3lm&#10;csceKHnYc1EAAIAAdwWjNnIXclCUAnMfc26D5HQOdHRyaHT4dWZf7HXgdlNMRnbHdzY3EXeFd+0d&#10;nXeSeAcAAIAAexihxG/1e/eSjXEXfE+CWHIffIxxGXMefLleuHQlfOlLPHUefRg2NXXVfTYc83V3&#10;fQMAAIAAfqKgbG4mhZyROG9ahTuBCHB1hLdv1HGDhB9dtHKUg5BKVXOfgxc1fHRNgq0canOFgm8A&#10;AIAAgACfUGyvj1aQIG3vjj5/+G8TjPduzXAsi51cvXFFilVJjXJMiTY023LyiGMb73HLiEsAAIAA&#10;gACebWuAmROPPGzIl0d/FG3ulT9t8G8Lkydb7nAukTRI3HE3j4g0WXHFjnEbkHBdjVgAAIAAgACd&#10;xGqWotOOimvjoFd+WG0FnZFtNW4dmrxbNm9CmCtIMHBSlhkz0XDUlR8bOm81kXoAAIAAgACdVGnx&#10;rJeOCGs9qXJ9wWxUpfJsl21fomtapW59n01HtW+KnQMzVm//m3gaxG5HkhkAAIAAgACYUH+XXlqK&#10;SX9wYUZ7GH94Y/hqln+eZnZY2H/XaNVFxoAuaw0w5YC+bN4WtYI9bTQAAIAAdlyXU30bZ5iJRn05&#10;aaR6AX1ka4dpkX2cbU1X7X3jbv5E+35BcI8wOX69cckWNn+zcbsAAIAAemeWOXrXcL6IAXsgcgF4&#10;5XticydoeHuwdDdW+nwIdTpEL3xwdikvl3zbdtgVxX1IdoUAAIAAffOVBXjEeeeGvHkqenJ3l3mF&#10;ettneXnhezlWEHpOe45DcXrAe9wvCXsbfAoVZnsde6YAAIAAgACT03cHgw6Frnd/gvN2hHfqgrBm&#10;TXhSglJVH3jHgftClnlIgbQuV3mSgXYU6XlNgVMAAIAAgACS1HWkjEuEqXYmi4d1hHaXipFlWHcG&#10;iYNUOnd+iINB4Hf2h64txngwhy0UgXfGhqYAAIAAgACSB3SClYmD23UMlCN0t3V9knxkkXXukMFT&#10;fXZsjylBQXbijeEtWnb8jVMUOXZ+ixYAAIAAgACRanOgnsyDN3QwnMp0C3Semnhj53UImBNS13WG&#10;lfNAoXYAlGYs2nYHk/4T9XV3jX4AAIAAgACQ/XL9qByCunOPpYpzfXP0opNjVXRRn49SU3TGnP1A&#10;M3U5m2osbHUzmYwTi3S0jTcAAIAAgACLLIh+XfB+EYetYMdv04cdY2pgR4a4ZdtPdIZxaCc9K4Zm&#10;ajsovIbta7kOBoj+a0cAAIAAedOKUYY0Zq19OoWkaLVu7IUtappfc4TObGJOuoSKbg88j4R8b48o&#10;QITfcI8N14ZJb/UAAIAAfViJXoQHb1N8HYOkcKNt7YNCcdted4LzcvpN34K7dAs72IKxdPons4L3&#10;dYcNnoPndO8AAIAAgACIT4IUd+h6+oHFeJdsuIF4eSpdhIEyeahNAIENeh47I4EHeoEnLIEyeqsN&#10;ZoHRel0AAIAAgACHSoBWgIt5/YAbgKNrwn/fgJZci3+mgG5MZ397gEk6qH99gC0m3H+OgBANUn/+&#10;f+gAAIAAgACGaH8HiU95Nn7YiNNrAn6biCNbwn5eh1ZLjX43hpc5/X4shgkmUX4khdkNDX56hKMA&#10;AIAAgACFsX3zkhF4eX3MkQZqR32Nj7dbDX1OjlBK3H0pjQ85Zn0WjCwl9XzjjDoM6n0yiJYAAIAA&#10;gACFIn0dmtV353z7mURpsHy3l19aeXxvlWJKSXxGk7I403w0krElgnvmkkoMy3wniKYAAIAAgACE&#10;uHx/o7F3dHxgoaxpL3wTnzhZ9nu8nLFJ1nuHmqw4dntrmeAlJnsMlyMMintfiHoAAIAAgAB+Q5H5&#10;XWZx2pCRYBpkaY9xYqZVuo6DZQdFvo3DZzk0H41yaRsf0o5WahcGTo6ZahQAAIAAfMt9e4/oZahx&#10;Ko6wZ6Bjso2ZaX9VGYyka0NFNovcbOUztYt9bkUfjownbuAGaov2bvAAAIAAf958ro3XbdFwOozF&#10;byNi5Iu8cGJUTorQcY5Ei4oNcqMzLompc4YfNoojc8wGd4mfdCsAAIAAgAB7yYvtdelvRIrudqph&#10;3on5d1RThYkTd/FD14hdeHsyo4f2eOce3YhGeO0GfIeSeb8AAIAAgAB66YpKfgVueIlYfkRhGYhr&#10;fmRSsIeOfmpDUYbLfm0yNoZnfncenYaMfmMGjIXGfq8AAIAAgAB6Ioj6hkRtuYgWhftgXocqhYdS&#10;C4ZChPhCuoV8hHEx8oT3hCAeboT5hDsGkYQ8gtsAAIAAgAB5g4f0joxtOocajc5f44YnjMpRd4Uw&#10;i6dCGYRpirIxYIPeijIeKYOjiokGi4LzhGwAAIAAgAB5BIcqlt1suYZUlbFfXYVZlCdQ9YRVknxB&#10;moODkTEw1IL4kMgduIKbj9YGiYHlhGsAAIAAgAB4ooaSn01sUoW+ncte6oS4m8ZQgoOlmaJBNoLC&#10;mCUwhoIml7YdgYGvk/MGfYEUhGMAAIAAgABxr5vYXLJl8Zn3X0JZO5hgYbRLTpb8Y/s8CpXaZgcq&#10;4pV9Z54WLpeFZ8cAAJMNab8AAIAAf0pw95oOZIxlZ5hHZm9YtJaiaEBK4ZUjafg7tpPqa4Mqr5Nu&#10;bKsWMJUXbJQAL5C+brYAAIAAgABwT5gTbEJkopZqbY5YDpTLbsxKP5NNb/s7NJIRcQkqVpGCccoW&#10;FZLccYUAc45wdDMAAIAAgABvk5Yxc+Nj0ZSWdK1XK5MHdWVJjZGPdhI6mZBbdqgp5Y/BdwkV3pDZ&#10;dq0AooxreUQAAIAAgABu15Sbe5BjF5MMe+JWcZGCfB1I0JAJfEM6Eo7PfGcpdY4xfHwVnI8OfDoA&#10;w4qqfaYAAIAAgABuMpNbg1pifJHWgz5V3JBIgvtIO47KgqE5hI2GglYpMIy+gjcVdo1kgmgA4Ikn&#10;gJcAAIAAgABtrJJPiydh9ZDViqFVVI9FieRHs42/iRU5Box2iHYoz4udiFEVdYvjiAQBA4ffgK8A&#10;AIAAgABtQpGLkwphsZAXkjVVEo55kQFHaYzTj7E4vIt0jtMocIqejwQVGYrHjKABGobRgL4AAIAA&#10;gABs75D4mw5hX499mfhUuY3UmF9HEIwglrE4coqxldEoOYnFlScU/InJjjABJ4YDgMgAAIAAgABl&#10;YqZXW7BaEqQfXhVN8KIjYGVAq6BbYo0x8p8FZGgg558TZYoL+6G7ZRoAAI2UbdIAAIAAgABks6TM&#10;YydZpqKOZPFNk6BtZrBAbJ57aFYx0pz/ab8g85zVaooMT576af0AAIv7cswAAIAAgABkK6LoanVZ&#10;DKC4a7hNGZ6UbPE/+Jyabh4xf5sRbxog0JrBb5UMfZxsbwYAAIp7d6IAAIAAgABjnaEHcatYa57i&#10;cnpMaJzJczw/dZrRc/UxEZlIdI0gkJjedMMMjpoZdFUAAIkUe+UAAIAAgABjDp9uePBX4Z1TeVhL&#10;3ps7ea0+45k/eewwtJepeicgTZctejEMjpgBeioAAIfRf5wAAIAAgABikJ4sgFZXcZwWgGFLdZn4&#10;gEg+fJfzgBowVZZOf/ogJZWif/gMlZYegBEAAIa0gAAAAIAAgABiJp0th79XGZsYh3lLJJjwhvg+&#10;KJbchmYv+pUyhg4f5pRthkQMrJR0hQ0AAIXOgAAAAIAAgABh1ZxejytWzJpKjptK05gcjb492JX9&#10;jNsvrpREjHYfi5N+jK8MiZMliHoAAIUhgAAAAIAAgABhlZvLls1Wv5muliRKxZdslO89vZUok6wv&#10;q5NKk2cfsZJbke8Mv5HsiJ8AAIScgAAAAIAAgABZI7GtWmROGq9SXI1CZK0ZXqo1nKsYYJ4nLKnj&#10;YiMVk6thYmgDRam2Y1oAAIjncf0AAIAAgABYcLBnYX1Nuq3iYxtCI6tqZLk1f6kuZjonOqe9Z2AV&#10;6qjPZ3AD0qa/aFEAAIegdrIAAIAAgABYCK6SaGhNSqwLaZBB0KmJarQ1OKc4a84nGKWsbJoWCqZz&#10;bHwEOaPzbXgAAIZnet0AAIAAgABXrqynbzpM36omb/1BV6eocLk056VVcW0m36O8cewWCqROcasE&#10;hKFccvwAAIVBfooAAIAAgABXUqr9dhxMiqiCdopBBKX/duo0iqOmdzMmuqH1d20WCaJddykEwp8G&#10;eOEAAIQ+gAAAAIAAgABW/6mtfSNMUKcqfUpA1aSdfU40XqI3fT8mkqB0fTMWG6CXfRYE/5zvfhYA&#10;AINegAAAAIAAgABWuqighC1MKaYShBZAuaN1g8c0QaECg2wmdJ80g0cWHZ8tg4cFPpshgnoAAIKt&#10;gAAAAIAAgABWhafSi0NME6Uyiv1AqqKDimc0Mp/+ic8mXZ4hicoV/54RiTYFTZmrg5YAAIIWgAAA&#10;AIAAgABWYqc0kn5MDKR6kiJAp6G6kVU0Lp8jkKQmZ50vkJkWJpz2jeQFaphwg6kAAIGAgAAAAIAA&#10;gAC1JmFTWbKj/mPRXQOSNmYvYDd/hmhxY0xr3mqfZkZXKGyuaSVBKm5ia88n627abd0GuXSjbsWz&#10;Kl3OZGGicWCaZqyQ1GM2aOZ+S2WuaxBqumgNbShWHmpAby5ANWv8cQYnGGwScl4GY3U1c0GxTlqx&#10;bwGgql2zcEqPTWCDcYx81mMmcs5pbmWsdA1U+2f+dUM/Pmm7dlYmUWlldwoGF3W1eCKvdFfleYGe&#10;3VsWedyNjF4Jejl7WWDSepdoFGN/ewFT1GXqe2s+Tmeoe8Qll2bde+sF1XYkfJqtvlV4g/KdRljO&#10;g3WMBFvjgvZ53l7Fgnlm4mGMgghSyGQRga89dmXKgVgk8mSEgREFnXaDgG2sUlN2jmab91bpjRiK&#10;zFoUi8B4uF0Nimplzl/kiShR52JwiAo8vmQlhxkkYmJ1hp0FbnbTg6arLVHPmNWa6lVYlraJ0FiR&#10;lIN3yluYkllk716AkFRRJGEUjoU8KWK4jQwj8GDIjKIFRncWg5GqUFCEozaaHlQboEOJCldanTd3&#10;DFpkmjtkN11Ul4BQeF/xlR47nGGKk1Yjjl9skewFJndMg3upwU+YrXWZklM0qaCIeFZspbl2eVlw&#10;ofhjsFxenplQBF76m8U7KGB/mgUjIl5Flh4FDXd3g2qoF2jbWUmYY2qpXK+Hz2xrX+Z2JW4fYvBj&#10;ZW/KZdxPf3FfaKc6InKvayog6HLxbMwBTH3PbvOmgWWIY3eXNGelZeSGvWmaaDF1LWt2amNigG1C&#10;bH1Os27xbn85dHA+cEUgW3ACcUwBLn4Bc8ek3mKIbY6Vf2TZbw6FN2b7cHhzuGj/cdRhOGrvcyZN&#10;lmy4dGk4gW39dXwfnW0udfkBFH4teGWjNF/Xd4iT1WJQeDCDlmSUeMdyX2a4eVFf/mjNedxMjGqq&#10;emM3q2vmes8e+mqdeuEA/X5UfGahqF1/gX2SYGAZgV2CLWJ8gSZw/mS4gOJe6GbhgKRLl2jUgHc2&#10;6GoDgEsea2h0gB0A6n51f9SgY1uQi3uRK15CipaBCWC4iZJv6WMJiINd5mVAh4JKyWc1hqM2Q2hY&#10;hfgd7marhdoA2X6RgJOfX1n5lXSQMly8k8yAGl8+kftvBmGbkCRdEWPijm9KE2XcjPM1v2bli+Ed&#10;j2Uzi4wAzH6ogIqenVi7n2GPc1uInPd/WV4NmltuSmBsl79cWmK4lWFJaGS5k2k1N2WykjcdOmQE&#10;kDYAwX66gIKeHVfYqTaO6lqlpgx+w10joqdtsl97n05b0GHEnFhI9WPCmgc0w2SimOUcy2MNk3gA&#10;uH7JgHybNnCyWPeM1XHMXGB9Z3LxX5BsvHQbYoxa4XVEZWRHwXZnaBMy8ndoamAZXnfNa1oAAIAA&#10;ch2Z4W2HYo2Lo27uZQ98MXBBZ2lro3GMaaFZ5XLRa75G5nQHbboyOHT1b2AY0nTJb9wAAIAAdsiY&#10;hWqhbCCKP2xAbcd7EW29b1VqhW8mcMZY7nCDcihGGHHJc3QxmXKldHwYY3ImdJMAAIAAeuKXBGgF&#10;dZmIwWnLdn55g2tnd0ZpOmzsd/lXvm5seKNFFm/CeUEwx3CJebcXym/seYwAAIAAfnGVoGXGfw6H&#10;Z2emfzx4M2lef0Zn+Gr5fzlWxmyIfyxEOW3tfygwGm6efx4XUm4GfvAAAIAAgACUe2PqiJKGTGXf&#10;iAp3Jmemh1Zm92lThoxV1mrthcxDf2xOhSsviGznhL8W6WxyhMAAAIAAgACTj2JikhKFZWRmkNh2&#10;RmY2j2ZmIWftjeJVDWmSjH1C1mr0i1YvFWtqiqwWnWsjiccAAIAAgACS3mEum4mEsmM7maF1jmUO&#10;l3VlbmbDlTpUXmhtkz1CL2nSkbIuk2oukSUWVmoVjeUAAIAAgACSZmBNpPOELmJdomd0+2Qpn4Rk&#10;2WXWnJxT2Gd6mhdBwWjZmFMuImkYl2AV5WlMjs4AAIAAgACOfHjnWLGBJ3lSXAlyt3nhXyhi/nqE&#10;YhNSAXsxZNQ/nXvvZ14rPHzFaVsQ3n5QaWAAAIAAdgmNUnXhYbqAEHaZZEBxnHdSZpth/XgPaNNR&#10;H3jPaus+3XmVbNMqn3pHbkAQiHuFbfYAAIAAeh+MHXMbarV+vXQJbHlwe3Tjbh1g5XW7b6JQMnaP&#10;cRI+Gnddcl0qC3ftc0UQPXkQcssAAIAAfbWK1XCTc7J9a3GodMBvKXKhda1f6HONdodPT3R6d0s9&#10;Z3VPd/spjnW9eGkQA3bsd/AAAIAAgACJk25rfK58UG+ZfRZuC3CpfVdeuHGlfXpOXXKefZo8inN9&#10;fboo3XPGfcMPoXUlfZ4AAIAAgACIiWykhbZ7R23jhXptDm7/hQxdx3AJhIJNf3EHg/8743Hbg5ko&#10;W3H/g2UPWnOhgvoAAIAAgACHsmssjrp6dWx5jd5sQW2cjMNdAm6ri5FMxm+wins7SHB+iaYn+nBw&#10;iWkPLnJZh3AAAIAAgACHDGoCl7l5zWtYlkRrlWx8lIFcXW2JkqlMI26OkQ86qm9bj/YngG8nj+wP&#10;AHFQiiUAAIAAgACGl2kkoLN5T2p/nrRrCmuenFFb0Gyhmd5Lp22dl9I6RW5flq4nFW4JlWUOp3CR&#10;iegAAIAAgACB14GLWF11WIFYW5dnxoFaXqFY7IF9YXdIwYG4ZBs3A4InZnEi0YMdZ/gI54SkZ98A&#10;AIAAeXOAy362YOJ0aH7KY19m1H7tZbVYF38eZ+dIC39gafI2cH/Ka7kiZ4CEbMkI34HpbJoAAIAA&#10;fQZ/unwNaV1zOXxWayllzXyXbNhXGXzcbmZHMn0tb9g1vn2WcRMh5n4YcbYIxX+GcZsAAIAAgAB+&#10;mHmmccpyDnoNcvdklnpodAVWLnq7dPdGW3sgddM1F3uHdoghdHvUdtAIsn1wdwsAAIAAgAB9gHeJ&#10;ektw+XgLetxjjHh5e0lVLHjae5lFtHk/e+E0i3mpfBshGXnAfCAIqnuhfJYAAIAAgAB8j3XXgt5w&#10;LHZrgt9izXbhgq1UX3dGglxE5XesghAz8ngCgd8gn3fjgdUIg3ofgVwAAIAAgAB7y3Rxi2pvZnUQ&#10;it5iDHWJihBTpXXxiShENHZYiF0zXHagh9kgSnY7iA8IcnjYhVUAAIAAgAB7MXNSk/BuznP7kuBh&#10;c3RzkX9TE3TVkARDo3U5jswyy3V6jisf3HTgjg0IY3fOhasAAIAAgAB6vnJ4nHxuV3Mnmv1g83Ob&#10;mRBSk3Pylw5DNXRJlYEydHR6lRIfgXO2ktYILHcKhYYAAIAAgAB1Toq3V9ppgIn7WvBcsol8Xd5O&#10;pIknYJs/NIj+Yxst84lKZSkZf4r5ZfMB9YoUZxgAAIAAfF90WIgbX+dos4eZYlNb6IcuZJ5N+IbZ&#10;ZsU+qYaraLktjobiaksZT4gwarsCLIdsa/oAAIAAf4NzaoWRZ+dnrIU+abNbC4Tpa2ZNI4ShbPk9&#10;+IR4bmQtB4Shb30ZAIWZb6ACToUTcTYAAIAAgABycIM/b99moYMIcRlZ9oLHcjhMSoKMcz49NIJw&#10;dCMsbYKOdMoYnIM2dLICXYMKds0AAIAAgABxfYFCd+BluYEdeJFZDoDqeSJLXYC3eZg8mYCTefwr&#10;6ICpekIYSID/ehMCboFEe8AAAIAAgABwpn+Qf/Jk739/gCNYUn9VgCdKtX8hgAw8B374f/Ars37p&#10;f+UYM37zf+gCjX+9f/gAAIAAgABv9n45iAtkYX46h8ZXz34Nhz1KK33KhpQ7cn2bhgsrKX19hdQX&#10;930qhh0Cln52gcAAAIAAgABvaX0mkCRj130vj3JXRX0AjmdJqny1jTw69Xx8jGAqpHxRjDwXkHu0&#10;i1sCn31qgcYAAIAAgABu/XxTmEtjanxgl0JW03wslb9JO3vWlCI6l3uNkxIqW3tJkv8XUXp1j48C&#10;kHyggbwAAIAAgABpA5R/Vwpd0JNIWfdRrpJVXMVEUZGVX2I1eZElYbAkcpGiY1UPT5SMYycAAIgJ&#10;aZoAAIAAftRoHZIjXqhdH5EUYP1RCZAhYzhDzI9RZU41F47MZx8kPo8caFsPaZFtZ/oAAIYibmQA&#10;AIAAgABnUY+2ZjdcQI7MZ/1QUI3naa1DHI0baz00jYyRbJUj4ozCbW4PXo6CbOkAAIRec6cAAIAA&#10;gABmfo1xbbxbXoyebv9PYovJcCpCZYsFcTwz7IqAciAjb4qYcp0PN4vPcg4AAIK8eJoAAIAAgABl&#10;r4t9dUxaloq8dhVOm4nxdsJBnokud1AzZoifd8gjA4iid/0PDIlTd5QAAIFOfOUAAIAAgABk94ni&#10;fPBZ7okwfUtOAIhnfXtBCYeffY0y3ocEfZki2YbMfaMPC4cSfbUAAIAbgAAAAIAAgABkWoiIhItZ&#10;UofmhHdNaIcghC9AdoZUg9AyWoWwg4oigIVYg4kPM4Uhg0cAAIAAgAAAAIAAgABj3oeAjEVZDYbv&#10;i+VNL4YfiyRAP4UsijsyL4RnibAiNoQGigEO5YOgh/IAAIAAgAAAAIAAgABjfIaxlBlYrYYhk3xM&#10;y4VNklM/4YRPkQYx44NzkG4iAoLtkCoO24JdigsAAIAAgAAAAIAAgABc4J7xVd9SQp1ZWJ9GwJwI&#10;W0U5+Zr7XbgriZp9X74aSZvNYLgGhJxKYQQAAIOjbUkAAIAAgABcBpzdXR1RrJtZX1VGN5n0YXk5&#10;lZjAY3IrUZgUZQwaUJkRZbQG35jdZeMAAIIQcjEAAIAAgABbX5qFZENQ9ZkbZfxFn5e9Z6I5BZaE&#10;aSYq6pXFalYaJpaHarUHF5WcauQAAICXdxQAAIAAgABatphAa1pQOJbnbJ5E0ZWXbc44apRhbuMq&#10;apOfb7EZ3ZQzb84HLpKxcCMAAIAAe2UAAIAAgABaDJZMcoFPkpUEc1tEMJO3dBw3xpJ8dLcqApGr&#10;dS0ZlJIcdSEHMZAqdd4AAIAAfy4AAIAAgABZc5S3echPBpN9ekNDsZIuepU3UZDpesMpmJAEet8Z&#10;cZAteswHO434e9EAAIAAgAAAAIAAgABY8JNrgRNOlpI+gTtDTJDqgSM27Y+XgOwpLo6lgM4ZII6p&#10;gOsHUIwcgOAAAIAAgAAAAIAAgABYiJJciGBOL5E6iDtC54/mh8Q2kI6GhzYo3I1+hwYYt41zh0cH&#10;K4qjhNkAAIAAgAAAAIAAgABYN5GOj+VOCZByj6NCw48Vjs42b42Qjdso4oxXjcIY+YwIjKEHcolU&#10;hQkAAIAAgAAAAIAAgABQpqphVE1GYqiYVtI7TacNWT0u7KXkW2kghqXZXPcOl6ijXQgAAKAIYHwA&#10;AIAAcS4AAIAAgABPxqiUWypFxKbMXTc6v6UeXzIuhaPBYPcgW6NtYisOx6WyYgcAAJ1sZRUAAIAA&#10;dfgAAIAAgABPPaZTYe9FLaSWY446QaLrZRguEaF+ZnkgE6EHZ1YO0aLhZwoAAJreae4AAIAAejwA&#10;AIAAgABOx6QLaKdEo6JZad45pKC2awEtoZ9JbAAfwJ6/bJEOxqA/bCgAAJh3bysAAIAAff8AAIAA&#10;gABOS6ILb3FEK6BrcE45M57FcREtK51McaQfjJylcfYOwJ3ZcY4ANZYAdQkAAIAAgAAAAIAAgABN&#10;16BqdmBDyp7TdvA45J0od1Us65ued5EfWJrXd5wO2Jupd14AcZPaelQAAIAAgAAAAIAAgABNc58T&#10;fVVDf52DfaI4q5vPfbAst5o3fZ4fJpldfYwO0ZnlfbUAsJIJfs4AAIAAgAAAAIAAgABNJJ4DhFlD&#10;SpxzhHE4gZq2hDIsmZkIg98fCpgSg+QOqph3g3sAtZCZgHsAAIAAgAAAAIAAgABM8Z0pi49DKJuU&#10;i4Y4ZJnQiwgshpgQio4fE5bziq8O2ZceiEQA3Y9ngJYAAIAAgAAAAIAAgACpzlrqU6mZrV3HV3yI&#10;82CGWzV3UGMsXsxkqGW6YkNQ4WgVZZU7wmndaKMjJWlwaukD53lnbMunwlajXiCYFFngYP6Hh1zu&#10;Y8Z2DV/YZnhjgGKfaRBP1mUia40602bnbdAiZWXYb2wDyHmccWel3FLMaI2WR1ZVanOF+1mnbEx0&#10;lVzGbhxiMl+7b99OtmJecZA55WQYcxUhsWKxdBkDrXnKdmKj+U9Tct2UelMgc9qEPFahdNRzH1nx&#10;dchg4V0UdrtNmV/Qd6g5AWF8eHghCmAEePkDlXnyevWiMkxAfR2S4FBIfUSCvlP8fWhxr1dtfYZf&#10;xFqzfapMnl2Ifdg4Ol8hfgEgel3Jfh0DgXoUft+gsEmkh1mRi03dhrCBkVG5hf9wnVVOhU5ew1ip&#10;hKlL2FuJhB43mF0Ng7MgAVv0g6ADcHowgiufdkdxkYqQeEvTkA2Ank/PjodvxFN/jQpd91bxi6pL&#10;J1nYinY3GltAiY8fpFp1iZYDYnpIgkmehEWsm6SPo0oumUx/4E4/lvBvGlH/lKtdV1V/kp9Kjlhs&#10;kN82m1m5j7AfVVlAjtUDVnpcgkKd4kRfpYaPD0jwokl/VU0JnxVum1DOnBZc61RTmXJKNVc/l0g2&#10;QFhpliAe/lhEkv8DTXprgjydh2ImU4COpGRlV1h+9maVWwZuOmi3XohcYWrFYeZJUWypZRc0s24G&#10;Z+0b122CaZsAAIAAbfCbxF4QXXSNXmCxYGR92mMnYzVtQmV+ZeZbhGe3aHdIkmm2auQ0F2sDbQEb&#10;Z2pNbiAAAIAActOaC1paZ1mLnl1DaWZ8T1/1a1xrzGJ+bTxaPGTibwlHd2b7cLwzK2gtci4aumeR&#10;cs8AAIAAd4OYUlb9cSaJ7loicl96rl0Dc4dqeF+2dJ1ZCGJFdadGdWRxdqQyYWWFd3YaK2U7d7YA&#10;AIAAe5aWuFQFeuyIdVdde195SVpqe71pHl0+fApYAl/qfFZFjmIofKQxrWMbfOUZsGNEfO4AAIAA&#10;fxKVZFGChLWHPFUBhGR4K1gxg/poFVslg4JXDF3jgxJE1WAkgrkxGmD0goEZSGGlgqEAAIAAgACU&#10;UU9ojnOGP1MGjV93Q1ZPjCtnP1laivJWQlwridREK15uiOYwqV8UiFIY/GBNiEkAAIAAgACTgU24&#10;mBqFe1FtlkR2iFTFlElmkVfbklJVnVq3kJNDjFz6jy0wLF14jnwYuV85jO0AAIAAgACS9Ex3oZeE&#10;7VA3nwR191OTnERmB1armZlVJVmIl0lDLFvGlY0vyVwTlPsYWV5mkHYAAIAAgACRWGmsU2KDnmtM&#10;Vy9082zwWsxlG26QXjdUEHAjYXhBrHGYZIAtdXKlZwkT0XPGZ8cAAIAAceSPymXDXL6CU2fAX7dz&#10;tmmhYolkA2tvZTdTGW0nZ8BA2G6uahosx2+SbAITYXDnbFIAAIAAdpWOS2IqZiCA3WRyaElyj2aM&#10;aldi6GiBbENSKWpWbhdAFmvrb8UsOWylcRUTEm5dcQ8AAIAAerOMt17ob25/U2FocNdw/mOrciVh&#10;oWXGc1hQ/mfDdHg/G2ljdYArcWnrdkUSkmxHdgwAAIAAfkeLRVwMeLh98l61eWlvrWEgefxgYGNZ&#10;enVQEGVseuY+R2cXe1Eq0Gdoe50SNGp6e28AAIAAgACKEVmgggh80lxqggduol7ygd9fZWFGgaBP&#10;J2NngWQ9nWULgTsqTWUkgSwR5mj3gTsAAIAAgACJGVeZi09751p9ip5txV0Yibxell9/iMhOZGGu&#10;h+08+mNLh0Ip6WMnhv8Rs2ewhkMAAIAAgACIXFX2lIJ7MVjtkydtEVuVkY5d7F4Cj+pNv2A2jns8&#10;W2HOjXEpb2FujUkRgmaqimIAAIAAgACH2VS6nZl6qle9m59sglpnmVZdXlzSlwhNRV8DlRY7+mCP&#10;k9MpCV/vk2gRJGXvi5cAAIAAgACFMHGSU0B4anKWVvNqpXOzWnhbpXTYXclLXnX3YOc5l3cOY7sl&#10;mXf5ZdcLunrEZgIAAIAAdcKDx23SXA53N28wXwNpgXCEYc5apXHNZHNKgnMGZu044XQiaSQlC3TI&#10;arYLjXf3aqoAAIAAeeGCcGpdZN110mwBZxdoWG2DaTJZjW7uaylJmHBAbP84I3Febp4kgnG8b7IL&#10;ZXWCb4oAAIAAfYCBDmczbbB0cGkMbzdnAGq2cKFYlWxAcfJIvW2ucyI3fW7MdCskF27hdMsLTnNe&#10;dLMAAIAAgAB/umRydoBzSGZzd2Nl3Gg+eCJXYGndeMFHz2taeVQ2pGx4edMjbWw5ehULCnGbemUA&#10;AIAAgAB+oGIdf1lyN2Q5f5pk3GYbf61WcGfQf6NG9GlUf5g2Bmpff5gi92nKf6MK33AYf8cAAIAA&#10;gAB9vGAoiCZxXmJah8pkD2RMhzRVrmYNhoZGPWeYhes1cGiThYIipGekhYoKy27PhEMAAIAAgAB9&#10;Cl6RkOVws2DUj/ZjZGLQjrtVDGSUjWtFn2YejFA01GcKi6UiLmXYi+kKs23qhzwAAIAAgAB8i11X&#10;mZJwMl+omCBi22GllkpUhGNklGFFKWTlktY0eGW+khshyWRikVEKa25khwsAAIAAgAB4/XnuUv5t&#10;BHpiVo9gDXsAWfZR13uwXSlCR3xoYB8w/31BYq4c4n5sZCMEhIDpZO0AAIAAeSB3s3ZgW0hr9Xco&#10;Xi9fDnfyYO9Q/3i4Y4VBlHl9ZeYwdHpHZ+ociHsFaPEEm34pabIAAIAAfMB2fXMNY5dqsHQXZdRd&#10;/HUJZ/NP/HXqaetAuXa/a7gvxXd9bTUcEHfLbdYEnHvFbrkAAIAAf+91RHAFa99pc3E6bX1cunJP&#10;bv5PEHNFcGA/4nQucZovIXTfcpYbpnS6cuIEn3mxdCgAAIAAgAB0E21XdDdoS26wdTpbom/edh1O&#10;BXDndt4/PHHWd4wumXJ7eBIbWHHueCIErXgZebMAAIAAgABzDmsYfJ5nb2yPfRNa2m3PfVpNMm7i&#10;fX4+am/OfZwuAHBSfb0a4W+IfcIEmHg8foIAAIAAgAByOmkzhPlmoWq+hORaFmwKhJFMeG0lhCI9&#10;um4Qg8Qtbm51g5camG2Ig94Emng4goMAAIAAgABxkmenjUZmAGlDjLFZeGqWi81L5Guwis49KGyT&#10;igYs3GzfiboaK2v2icwEmXg6gxwAAIAAgABxFWZxlY1lhGgalI5Y92lwkyJLZWqDkZ48vWtYkIAs&#10;imuFkF8Z0Gq0jogEbHiHgv0AAIAAgABsxYLZUnthgoLNVedVSIL0WSxHy4M5XD041oOhXwEn2YR4&#10;YSwS9Ia7YZUAAIM6Za4AAIAAfANrln+EWk5gkH/BXSFUZoAHX9BHEIBVYlM4Q4C5ZJAndIFrZkQS&#10;14L7Zl8AAIEJamIAAIAAfzZqhHxTYiNfb3zLZF5Tdn0yZnxGLn2QaG43i334aicm6n6Ka2cSlH+J&#10;az8AAIAAb3oAAIAAgABpbXlmafheTnoEa6FSUXqFbS1FS3r3bpg2v3tob84mTHvbcKESOXyPcEgA&#10;AIAAdP4AAIAAgABoY3bVcdNdVHeQcvVRXXglc/VEUXiidNE2I3kLdY0lyHlgdgMR9Xn4dZ4AAIAA&#10;eeIAAIAAgABnc3SgecVccHV4emJQiHYeetVDmnadeyU1f3b/e2QlfXcfe5IR13e5e2AAAIAAfgkA&#10;AIAAgABmrnLIgbNby3O9gdtP9nRrgcVDC3TjgYw06XU5gWMk93UvgWQRqXXagYkAAIAAgAAAAIAA&#10;gABmEnFJiZpbNHJNiVVPYnMBiL1CgnN0iAU0Z3O7h4skcnOJh5sRS3RqhsEAAIAAgAAAAIAAgABl&#10;mHAWkYZavnEokOpO63Hgj9tCE3JLjrM0C3J+jgIkL3IhjjYREXM/ivAAAIAAgAAAAIAAgABgpoxv&#10;UZhWB4vtVNxKd4upV/09nIuVWuQvGovXXWUeCI0pXvoJgI5qXykAAIAAaWkAAIAAfnBfj4lSWP5V&#10;K4kRW7tJqojeXlU89YjEYLwuoYjuYsYdyYn5Y/gJpIqoY/0AAIAAbikAAIAAgABen4ZBYGNULYYx&#10;YphI14YXZK88L4YEZpYuBYYkaCkdYob1aP0Jo4dRaOsAAIAAc2QAAIAAgABdsINoZ8lTMoN3aXpH&#10;1YNxaw07Z4NqbHotVYOJbZwc44QkbhgJhoRnbgwAAIAAeFsAAIAAgABcxoDobz1SToEScHFG9IEc&#10;cYU6i4EVcm8swIEncy0cZ4GOc2MJYYHjc4oAAIAAfKwAAIAAgABb9H7HdsRRiH8Kd4VGPX8feBw5&#10;3X8XeI4sI38UeOIcJX8oePEJWn+0eZkAAIAAgAAAAIAAgABbPHzwfj1Q131PfpJFmX1vfrQ5R31k&#10;frcrm31Pfrob0X0kfsQJjX3SfzMAAIAAgAAAAIAAgABarHt5hctQdHv5hc5FRnwbhXg5BnvxhP0r&#10;b3u2hMMbjXtahRsJUnxcg98AAIAAgAAAAIAAgABaO3pKjWxQBXrXjStE2Xr/jG04p3rNi5IrJ3p1&#10;i0gbYnnZizIJTHsqhkkAAIAAgAAAAIAAgABUpZbcUD1KjJXxU1U/iZVPVkozJpUCWPokz5V3WxYS&#10;75hSW6gBgpSlXY0AAIAAbRQAAIAAgABTnpP9Vz9JvJNEWeA+xZKnXF0yiJJEXpskZ5KIYE8S2JTn&#10;YJkB1JEKYmkAAIAAcfgAAIAAgABSy5EMXj9I3JB5YGc+Co/sYm0x2I+HZDkj5I+vZYcSm5GkZY4C&#10;Bo3LZ2cAAIAAduQAAIAAgABSAI5CZUBIBo3IZvE9KI1LaIExL4zpaeEjVI0BatASSo6Tap0CH4rw&#10;bKQAAIAAezwAAIAAgABROYvIbFVHRItpbZY8a4r3brUwdIqPb54i44qKcD0R/ou+b+YCLYh4cloA&#10;AIAAfwYAAIAAgABQgomrc4BGmYlndFw70oj9dQ0v6oiMdY8iaYhoddcR4okfdYgCRYZVeEoAAIAA&#10;gAAAAIAAgABP4ofieqlGDIe4ey07WIdUe3UvgIbVe5ciBIaTe6YRqIble4sCcISCfVcAAIAAgAAA&#10;AIAAgABPYIZjgcRFiIZSgfA62IX2gdcvDIVwgachm4URgaYRL4UYgcMCYYMRgXUAAIAAgAAAAIAA&#10;gABO+IU0iTNFWoVGiUA6uYTziL0vEIQ4iBQh7YODiBoR5IMdhyQC14G0gewAAIAAgAAAAIAAgABI&#10;WKJxTl8+36E8UUI0aaBnU/YoWaAoVk4Zw6FzV78Io6MbWGUAAJGUX+QAAIAAcHoAAIAAgABHR5/m&#10;VP49+J7sV3czeJ4aWcUnj52vW7wZRZ6hXNgIp59zXVkAAI7cZH4AAIAAdVEAAIAAgABGm50NW509&#10;NJwtXawywptvX44m25r5YSQYw5u9YeoIl5vOYlAAAIxDaVEAAIAAeakAAIAAgABGB5o8Yjo8hJlv&#10;Y9wx9pi8ZVYmQJhHZosYR5jtZwYIgJhMZ18AAInebnwAAIAAfYAAAIAAgABFZJe4aOg73ZcMaikx&#10;XpZYa0AlqJXSbAoX+5ZMbEsIdZUPbK8AAIfGdC8AAIAAgAAAAIAAgABExZWTb747SpUKcKcw5JRb&#10;cV8lTJO+cdMXuJQAcdAIkpIpcmQAAIYQeWcAAIAAgAAAAIAAgABEO5PCdpw6z5NadzkwgpKud5Yk&#10;+JIBd7wXaJIed5kIgo/SeJsAAISyfcoAAIAAgAAAAIAAgABDyZJBfZA6bZH2fe0wMpFPffgkw5CI&#10;fdoXQpBzfcgIUo3wfngAAINFgAAAAIAAgAAAAIAAgABDgJEEhMY6JZDOhPQv8ZAyhLMkmY9ZhGUX&#10;So8FhIcIhYxZg1gAAIJxgAAAAIAAgAAAAIAAgACe+1PVTdWPyFcIUh2ABFoiVlBvXF0sWmNdpWAZ&#10;XlFKv2K1YhE2cWRjZYEeX2OWZ/QBe32Aaxmc0U6FWAiOFFIuW29+hFWyXr5uCFkRYfJcb1xDZQZJ&#10;q18HZ/Y1gGCYap8drWAybHYBi31kb8+a2kmsYj6MO03AZLl871GcZyJsilVBaXtbIFioa75IjVuK&#10;beg0mlzzb9odDl1KcSQBmn1LdOKY6EU8bGSKa0mzbfl7Mk3Ub4hrH1G5cQ1Z2lVWcoVHflhOc/Az&#10;yFmFdTQcf1radgYBpn02eYuXCkE2dniIy0YKdzh5vkp5d/VpvU6PeKpY2FJceV5GnFVoehAzF1Zm&#10;erMcCljTeyoBsX0kfYiVZz2pgH6Ha0LUgGx4m0eLgFxow0vcgEtX70/GgD5F91LegEMykVOggFgb&#10;q1cpgKgBun0UgOWUCjqWinGGSkAPiYh3sUUGiKdoAUmJh9RXO02ThxVFXFCthnsyLlE1hiEbZ1XK&#10;hpIBwn0IgTCS9TgGlD+FZT3AknZ2+ULtkMRnbkeYjzVWuUu7jdZE3E7UjLYxw08YjBsbMVSvi8sB&#10;yHz9gTSSMzYPnbSEvjvymwd2cUFCmIZnBEYJlktWbEo/lGNEpU1ZkuMxiU1eklAa91PPj/ABzXz1&#10;gTiTg1q+Te6FQ11hUiB2W1/9VjlmfWKKWi9VgWT5XftDPWcXYY8vT2hAZLEWqml1ZlQAAIAAbdKR&#10;eVWZV5mD1Vi7Wv51LVu2Xkplf16NYXZUo2ExZHhCgGNqZ0ouuWRdabcWTmZgatoAAIAAcrCPmlDk&#10;YUmCAlRtY9dzmVe5ZlBkAlrPaK9TVl2lavJBY1/xbRAt0WCdbtoVsWPgb4oAAIAAd2KNykyTauuA&#10;R1BzbKdx9VQBblZitFdSb/JSKVpZcXhAalyvcuctE10KdBgVOGG4dHMAAIAAe3aMHEiudIZ+xUzb&#10;dXtwklCtdmNhYFQsdzxRNFdceA0/lFm7eNQscVm6eXsU1V/neawAAIAAfvOKsUVIfht9hEm4fk1v&#10;ek3EfnJgZlF2foxQTlS/fqk+9FcdftQr9VbAfwkUh15kf1gAAIAAgACJiEJbh558fkcGhw1ul0tE&#10;hm1fnk8ehc1PlFJ+hUM+WFTUhN8rm1RMhMQUVV2ihPoAAIAAgACIoT/wkP97skTKj61t4kkwjkpf&#10;AU0mjPNPA1CVi9A9y1LcivkrLVJHisYUKl3riZsAAIAAgACH/z4Rmh57HEMMmBZtVkeKlfVehkuS&#10;k/JOoE8KkkU9glFFkR0q4VCtkRMT315pjUAAAIAAgACIHWHsTgx6w2QHUh1ssWYmVhddm2g5WexN&#10;VmouXZE7pGvaYO8n8myYY6kOk3DrZGgAAIAAcbSGJ1z5Vxt5SF+LWndrY2H+XbZce2RRYNNMWWZy&#10;Y8M6zGgpZnUnQmiHaJQOQ24RaP8AAIAAdmiEblhiYEZ3tFtbYt9qLV4cZWNbXGCjZ8VLaWLoagM6&#10;C2ShbA0muWSSbZkOE2uHbcUAAIAAeouCu1QwaWl2F1d5a0JolVp0bQtaFF0wbrpKP1+gcEo5FGFV&#10;cbQl+WDIcr0NuGl4cs8AAIAAfiOBMlBrcoh0qlP0c6pnQVcpdLlY1FoPdbJJXFyfdp04TF5Ld3El&#10;Z12DeAkNfmkxeDoAAIAAgAB/600he6dzgFDhfBdmNlRHfG9X31dWfLVIe1n2fPk3sluQfUMk9lrM&#10;fYkNUml8fgkAAIAAgAB+4UpNhLRyjk48hHhlW1HKhBlXGFT4g7BHwFelg1k3GVkmgykkpliRg0QN&#10;PGmhgxMAAIAAgAB+E0f1jaVx0kwKjMNkqk+2i7JWd1L4ipxHJ1Wqibg2hFcKiSskN1bCiWINJWnI&#10;hzYAAIAAgAB9gkYglmdxSEpTlPJkH04RkzZV81FbkXpGulQLkBc2MVVPj1Ej31VQj2QM4Wo8iLUA&#10;AIAAgAB8lWlzThNwBmsNUfxiumy3VdJUYW5YWYNExm/dXPszj3ErYBMf1HGsYjkHM3e2YxAAAIAA&#10;dYZ6s2SyVpFunGa3Wdxhg2ipXQtTWGp9YBVD4mwhYuoy0m1lZWgfRG1PZwoHH3TqZ78AAIAAea15&#10;HWBFXyttF2KmYclgSWTaZE5SN2baZq9C8WiZaOQyEGnKas4eumlNa/cHDXQVbKUAAIAAfVJ3klwu&#10;Z9Nrml7aab5e5GFEa5dRO2NybVhCF2VLbusxbWZlcEUeWGXecQEHDnQTcc4AAIAAgAB2I1iHcHhq&#10;Xltvcb1dtV4Jcu1QAmBUdAFBLWJBdQAwmmM7ddYduGL7dj0G53RVd4QAAIAAgAB081VTeSFpQlhp&#10;ecdcsFsrek5PEV2WerxAVF+JeyIwB2BYe4MdT2CJe7sG1nRyfOoAAIAAgABz/VKRgbloYFXPgcZb&#10;4VixgaZOUFsygXM/oF0mgU8vdV3EgUsdDF5+gYgG2HRvgWkAAIAAgABzPVBDijlnr1OjiblbNlae&#10;iPhNs1kqiCc/B1sWh4Yu3lt8h0EcnVzkh8UG03R4hJ0AAIAAgABys05wkppnLVHtkaJasFT1kEtN&#10;L1eCjuI+mFlhjdIuilmUjXkcQFuejRkGnXTThHkAAIAAgABw0XFzTeJlBnKTUaRYeHPNVVVK0XUG&#10;WN47zXYtXCAq53dDXtkWnXgwYBYAp37mYloAAIAAeNpvD2zrVdxju25qWRNXX2/cXC5J6XE2XyE7&#10;DXJqYdAqUnNaZAMWQ3QJZNcAzn6kZyEAAIAAfIRtlminXfdiUmp4YJFWNmwjYxFI2G2dZWk6Jm7d&#10;Z4gpmm+faTcVx3B9aa0A4H6GbCoAAIAAf7xsNWS0Zhdg+GbEaBJU4micafdH3mo2a705RmuEbU0o&#10;8GwRboIVXW1ubqkA835lcZYAAIAAgABq42EjbkZfuGNmb6RTu2VkcO1GymcXchY4o2hucyIobWjD&#10;c+cVG2rJc9oBE34udx4AAIAAgABpxV4DdoBeyGB2d1BS52KWd/9F9GRceJA3zWWjeREn2WWqeXgU&#10;rmiaeWcBEn4we/QAAIAAgABo3FtLfqtd7V3jfvRSG2AffwxFNmHyfws3G2MrfxMnR2Lefy8UcWa7&#10;f2YBJH4Tf/oAAIAAgABoJVkDhsBdRFu7ho9ReV4LhhdEoF/jhYk2iWEIhSkmtGBhhSYUBmVUhUQB&#10;MH3+gM4AAIAAgABnnlctjsZcxVoAjjNQ91xejTZEIl4yjCI2IF8/i2omZ15hi4kTsGQ4ifMBD341&#10;gLgAAIAAgABk43oMTVpZ3Hq4UPhOB3uIVIJBA3xkV90ydH1MWtshlH6AXQ0MzICgXXgAAIAAZZ0A&#10;AIAAe7RjRXXCVN9YqHbBWAJM/Xe6WwVAKnikXdgxyHmCYFMhHHpnYhEMtHysYj0AAIAAakgAAIAA&#10;fvRh8XGnXINXXXLuXxdL7nQSYZA/L3UPY9cw+nXmZdAggXZ4Zx4MfHlBZxoAAIAAb1YAAIAAgABg&#10;sG3VZDJWG29RZjRKsHCXaB0+N3Gsad8wHnJ+a1kf1XKzbD8MMHZYbCAAAIAAdNEAAIAAgABfhGpc&#10;a+hVA2wEbV9JpG1pbrw9LG6Lb/MveG9PcPkfS28dcYgL/nPQcW4AAIAAebIAAIAAgABedmdGc7JU&#10;BmkZdKRIvmqcdXQ8amvHdiIuz2x0drAfA2vbdv0L9HGZdx8AAIAAfdMAAIAAgABdmGSTe3hTS2aV&#10;e/NIG2gzfDo70mlffGIuM2nofIseemkdfKwL12/CfT0AAIAAgAAAAIAAgABc52JKgzJSpGRtg0FH&#10;fWYhgwc7Q2dMgrMtq2ezgood7GbqgrcLim5cgnsAAIAAgAAAAIAAgABcYmBtiuxSJmKqiqVG/2Ru&#10;ifU6zGWViS0tS2XYiMwdqGUmiSoLWW0+hqoAAIAAgAAAAIAAgABY84NcTGBOq4OWT91DhIQEUz43&#10;CoSaVmEovIWAWQIXVoeJWlwEcYfVW6IAAIAAaTUAAIAAfhpXeH9OU3xNhH/VVopCeYBgWXE2LIDx&#10;XBsoE4GxXkkW8YMzX0MEjYQIYG4AAIAAbfEAAIAAgABWSHtaWrNMVHwfXUBBe3zJX6o1Pn1fYdcn&#10;U34CY5EWa377ZC8EioC2ZVYAAIAAcyQAAIAAgABVK3eiYfVLMXiSY/1AVnlVZeQ0WHn3Z5omiHp/&#10;aOYV03r4aS8Ec33cam8AAIAAeCAAAIAAgABUGnQ5aUdKKXVSas4/VXYvbDYzYnbQbWwl4nc3blgV&#10;R3eEbl4EWntpb+MAAIAAfHIAAIAAgABTJnEscKtJQ3Jvcbs+hHNkcqYyoXQGc2clN3Q9c+sVBXSH&#10;c9MEYnlDdd8AAIAAgAAAAIAAgABSUW53eApIc2/neKk9xHD2eRox9XGWeWskoXGbeZ8UonImeYAE&#10;kHhKe3MAAIAAgAAAAIAAgABRpmwnf3RH723Mf7g9WG73f7ExqG+Jf40kZW9Sf4kUQnA6f7AEXHii&#10;gCcAAIAAgAAAAIAAgABRJWo/hvJHb2wBhuk83G1BhngxOW3OhfMkEW1khdsUEG6khbgEUXi1gusA&#10;AIAAgAAAAIAAgABM742gStdDYI1qTjY41Y2DUWksvY3/VEQeVY9fVlcMgJHdVvYAAImKXDQAAIAA&#10;bK0AAIAAgABLk4nLUZRCOInmVIs3tYoXV1ArxYp/Wb4dmYuYW2wMOY0VW9YAAIZOYN8AAIAAcY4A&#10;AIAAgABKhYX6WGdBHIZLWuk2vIaUXTwq14bzXzsc3IfUYIQL5IieYL8AAINUZboAAIAAdogAAIAA&#10;gABJjYJUX0dAF4LIYU81q4MjYysqAYOBZL8cIIQxZasLiIS3ZcIAAICqat4AAIAAeusAAIAAgABI&#10;m37xZjw/J3+PZ840wn/+aTcpHoBPalcblYDBavgLO4Fgav0AAIAAcHkAAIAAfr4AAIAAgABHunvi&#10;bUw+TXywbnAz/n02b2gocX19cCIa+32mcGwLE36GcIcAAIAAdlUAAIAAgAAAAIAAgABG+HkxdF09&#10;lXotdR0zXHrLdacn5nsFdgMacnrndhMK1Hw2dmwAAIAAe0cAAIAAgAAAAIAAgABGT3bQe2w863gD&#10;e9AyvXi8e/gnXXjtfAAZ+niEe/sKbXpvfK0AAIAAf3gAAIAAgAAAAIAAgABF03Tbgrw8h3ZEguAy&#10;b3cggp8nOnc5gksaJHZyglsKzni1ggYAAIAAgAAAAIAAgAAAAIAAgABAmZlFSKs3spitS+Uto5iU&#10;TtQhqplRUTsSeZwyUlMDUpm+VGAAAISyX4oAAIAAcA0AAIAAgAA/N5W8TwQ2VJWOUdksLJWZVGIg&#10;S5ZAVmYRbpihVy8DCZUVWT8AAIGuZEAAAIAAdQEAAIAAgAA+QZIWVXg1OpIZV+ErHpI+WgIfOpLX&#10;W6AQoJTDXB8C0pDPXi4AAIAAaSMAAIAAeXQAAIAAgAA9b459W/00UI6fXfYqGI7VX6keZ49kYOgP&#10;/5DXYSoCqo0GYzoAAIAAblYAAIAAfVgAAIAAgAA8mosUYpozdItpZCYpRIutZXQdmYwiZksPp40Q&#10;ZmcCmYnFaIcAAIAAdAQAAIAAgAAAAIAAgAA7y4fyaV0ypoiHaoEokIjla2sdBolCa/EPP4mka9YC&#10;pocDbjAAAIAAeTsAAIAAgAAAAIAAgAA7FYUpcCkx9IX+cO8n+IZ3cXkcjYa/cbQO54aucYYCloTF&#10;dFMAAIAAfZgAAIAAgAAAAIAAgAA6fIK7dwoxXYPPd3wndoRld64cLoSXd6gOo4RJd5ICboMCeisA&#10;AIAAgAAAAIAAgAAAAIAAgAA6DYCqficw54H2fk8nC4KsfjEb44LMfgEOkYJcfi4CiYGIfv8AAIAA&#10;gAAAAIAAgAAAAIAAgAAAAP//AAD//wAA//8AAG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYy&#10;F1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3&#10;GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXf&#10;VvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0&#10;o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5Bw&#10;kWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWr&#10;s6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1&#10;xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzg&#10;EOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz&#10;+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsU&#10;BBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+R&#10;MI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NM&#10;pk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4&#10;afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByF&#10;EIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8l&#10;oBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7&#10;SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg3&#10;2UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2&#10;Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRo&#10;FV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3ww&#10;cDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuO&#10;TItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6do&#10;qGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+&#10;hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1Cg&#10;T6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4h&#10;v0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03Yfe&#10;mN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli&#10;+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT&#10;8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3E&#10;LrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJ&#10;C0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJ&#10;ZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+&#10;JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdH&#10;mC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKy&#10;wbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA&#10;0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0&#10;TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOZPf85/WM2Zf6h+zbTaf5l+eZwUf6N+ZYNMf8Z+hWqF&#10;f/5+wFG/gGN/PTkAgRKAD/zFfnyLNOS1fmOJbMxAfl2HzLOafm6GZprYfpiFQ4IYftmET2lafy+D&#10;Z1Cuf6+CoTgUgHaB5vq8fTaWceL7fTCTksrLfT6Qz7I6fWmOXpmTfayMLIDvfgeKImhOfnWIE0/B&#10;fwyGADdBf+iDrPjjfC6ht+FBfDOdv8kzfE2Z8LDCfIWWV5hFfN+TGn/LfU+P82dWfdGMtU7vfnyJ&#10;TTaHf2eFXPc3e2OtA9+le2an68eqe4ejCq9ge8meaZb4fCuZ+H6yfK+Vt2ZufUORQU4uff2MezXl&#10;fvSG7/W8esq4Vd4veseyFMZDeuSsFK4ZeyymYZXce5mg2n2kfCSbWWWVfMiVqE2CfZGPgTVbfpGI&#10;X/R3elLDqtzseka8MsUJel21Cqz5eqeuO5Tpex+nm3zZe7ag6GTYfGCZ3UztfTWSUDTofj2Jp/Nj&#10;effPAdvYeePGQMP6efK95Kv3ejq17JQCeriuJHwge1umQGRIfBCd5UxvfOqU4zSJffeKxfJ1ebTa&#10;WtrreZfQMsMPeZ/GlKsYeeO9apM7emS0ant3ew2rQGPCe8yhlkwJfK+XMzQ9fb6Ltu5TiNt+NteG&#10;h8R9wsCfhsN9cKmMheZ9VZJShSp9dXsHhIZ9xmPEg/F+NUyPg3h+6TWSgyiAAOw9h32Iy9YUhnCH&#10;QL9rhYOF46hjhLuEwZEehBuD33nUg5SDLWKcgx2CjUuSgsOCFjTYgpCBwep6hkeTZdR0hU2Q2r38&#10;hG+Oc6cLg8SMWI/tgzmKd3jKgsqIvWG2gmmHA0rNgiaFTDQzggeDb+jbhU+d/tLghF+adLx6g46X&#10;FKWrgueT6I60gnKRC3e7ghWOQWDWgceLZEoYgZeIaDOigYuFBOdchIuooNFsg52kFbsQgtSfuqRb&#10;gjeblI2AgcKXlXa6gXiTu2AIgTmPskl1gRqLZTMkgR+Ge+YAg/GzS9AbgwSturnNgjqoWKMygaOj&#10;LYx7gTaeIHXIgO6ZFF9KgL6T20jkgK+OOjK5gMGHz+TVg3O9+M76goe3Vri1gbyw4qIvgSaqqIuf&#10;gMSkinURgIOeVV6ngFSX0UhpgFOQ2TJggHKI++PWgw7Ipc4FgiTA4rfGgVe5U6FKgL+x+orQgGGq&#10;u3RrgC6jXF4pgAeblUgCgAeTOzIXgDCJ/uMAgr3TVM03gdbKWbb6gQfBmqCIgG65E4ojgBGwonPa&#10;f+KoBl23f8ae/Uerf9CVVjHcf/uK194SkeJ8sMjuj/F8Y7Oxjhh8Op47jGh8R4iNit58j3LFiWl9&#10;Cl0Rh/x9qEd7hpl+kzJRhTl/8dwqkLSGl8eUjsGFUrKSjPSEPJ02i1eDW4eOieSCtnHSiIiCPVwr&#10;hzOB2Ea5hemBojHLhKKBndqjj46QlcY5jaiOV7Fyi92MPpwVileKcIZ4iPiI2XDQh7WHaFtIhneF&#10;/EYFhUaEnzFUhBmDNNlCjpual8TYjL+XbLAHiweUa5rIiYKRpIVSiDmPHW/ZhwWMqFqDhdiKJkVv&#10;hLqHjzDsg6CEr9fujeGklMOHjAmgga66ilucm5mPiN6Y5IQ6h42VT27whmuR1VnOhUqONETohD2K&#10;WzCRgzWGC9a1jUuunMJci3epna2ZicqkxJiCiFKgF4NMhwibfm4aheGW4lkrhM6SHURzg9CM/zBF&#10;gtqHRNWnjNC4o8Fciv+ysKyhiVGs2pebh92nKoKGhpuhim13hXqb0FihhGKV0EQSg3OPbDAFgo2I&#10;VtTCjGrCpsCGip27sqvPiPG01JbRh3uuEoHOhj2nW2zjhSmgglg2hBaZTkPBgyeRnC/Rgk6JQdQE&#10;jBPMqb/Vik3EoKsfiKO8pZYnhy20voE3hfGs3mxnhOCk1VfUg9mcbUN4gvSThS+nghuKBc5Pmxt7&#10;gLqimFl7Uabvlax7RpMKkyd7c37okMZ72mqojnV8d1aIjCJ9OUKWicJ+UC9Ch0J/4sydmg+E0rmB&#10;lzyDvqYGlJeC1ZI0kiCCJH4Tj9OBrWnajZiBY1XGi1mBMUH8iRGBNy7vhqaBestCmRGOIbhElkWM&#10;LqT5k52KWpEukTeI1X0gjvqHfWkCjNGGSlUOiqWFH0F0iHCECi6lhhuC+sohmB6XjrcYlWOUuaPL&#10;ksmSAZAbkFePjHwdji2NUWggjBSLKVRYifmI+UDyh9uGwS5lhZ+EXsj/l2ag9rYHlK2dRKKvkhuZ&#10;v476j72WaXsgjYmTM2dRi3+QEVO+iW2MzUCKh12JYS4uhTSFocfsltiqYLT+lCKl16GukZKhcI4L&#10;jzmdMXpMjQmZAmaXiviUzlM2iPCQdEAwhu+L0y3/hNiGwcb7lmSzv7Qgk66uVqDXkR+pBY1Bjsij&#10;0XmejKGep2YKipOZY1LGiIKT4j/nho+ODS3YhIyHu8YulgO9GbNlk062xKAhkMCwfIySjmmqRHj+&#10;jEakEWWJikSdulJriDaXFj+qhkGQCy24hEyIkMWFla/GcbLNkvy/HJ+JkHK3xov+jh2wd3h7i/up&#10;KGUgif6hslIah/2Z7D9whhGRwi2fhBqJQL8gpId6razJoPp6jZp/nXx6logUmh962HVylt57VmK0&#10;k6V8DFAqkFt86T3hjO5+ICxqiTt/072io5yDcKvin/KCfJnOnHOBtYdumR+BJXTFle+A0mIKkseA&#10;rk+Jj4+Apj1ujDWA3CxJiJeBWbyDoqmMNqrcnwaKbpjsm4WIz4aMmEGHdXPzlRyGUGFSkgOFUE7z&#10;jtmEWz0Ki5CDhSwsiAWCxLuCod2U7KnQnkSSW5fZmsyP+YWVl36NwnMTlGSLzWCYkVSJ5k5mjjSH&#10;+jyyivuGECwTh4SEEbqloRqdw6jpnY6aZZbnmiGXNIShltqUJnI8k6mRP1/mkKmOa03hjZSLfTxh&#10;im+Idiv9hxWFPbm8oI+mmqgenP2iaZYkmYyeYIPflkmaf3GIkyuWr19NkCKS2k12jRWO4zwiif6K&#10;tyvqhreGRbjtoCCvWqdgnIqqWJVumRqlcYM1ldugqnD3ksSb617Xj7+XFU0ejKeSCzvwiZuMwCvb&#10;hmiHKrg3n8e4CabBnC2yJ5TWmLysWIKllX6mnHBzkmug5F5tj3CbDEzXjFmU8zvHiUuOjCvPhiiH&#10;67egn3nAtKY+m9m53pRWmGqzDoIplTCsSnAIkiCliV4ajyqepEyZjCCXgTufiRyQFCvFhfSIibCd&#10;rih6Jp+Kqc16CY6OpX56G32AoUh6amxKnSF6+FsFmPB7wEoJlKB8sTlqkBF9/ynQixx/xK9crVKC&#10;Zp7UqNmBgo4GpISA0Hz+oFCAWmu/nDKAIlp9mA+AHUmNk8qANjkhj0uAkyngimuBOa53rGuKn54C&#10;p/eI941So52He3xHn3OGR2sTm12FSFnpl0WEc0kakwuDrjjkjpuDECnuic+Cka20q5uSz50upzSQ&#10;aoxzouOOMnt7nrGMNWpcmqOKcFlUlpKIwUiwkmCHEjivjf6Fbin6iUeDyaztqv2a9ZxqppaX1Iuq&#10;okmU53q0nhmSLGmwmfmPg1jNlfKM+EhUkcWKVjiCjXGHpSoEiNGE4KxEqmKjN5vJpf2fUosLobCb&#10;mXoanYSYCGkjmWaUhVhWlVGRBUgCkTCNazhajPCJryoNiG6F1Kueqe+rXptEpYCmqIqOoS2iGHmd&#10;nQCdr2izmO+ZVFf9lOaU5UfFkLuQTTg+jIiLhyoUiByGpasGqZezaJrDpR+t2ooZoMqobHkxnJ6j&#10;H2hUmJOd21ewlJWYfEeTkGqS7DgqjDWNJSoZh9iHVKqDqUy7ZJpXpMm06Im0oHWuhXjVnE2oQWgH&#10;mEaiCVd4lEubtUdukC+VMzgXjAOOgioeh6OH46Lht/x5x5MBssx5o4M8rap5uHN1qJZ6EWOZo316&#10;rFO/nkh7g0RGmN98hjVKkxx95yd/jNl/tqHkty2BjZJ3seiAsILWrLyADHMRp6N/qGMroox/h1NY&#10;nV1/nkPxl/p/1jUskkSAVSe8jBmBHKE/tkaJQpHbsQmHsIJPq9iGTXKEpsKFOWKooa6EXFLrnIaD&#10;rkOllyqDFDUWkYOCqCfyi3CCYqC3tXKQ5pFEsD6OpYGpqxKMlXHspfKKxGIgoOeJLVKBm8aHsUNg&#10;lnGGOjUFkNmE2ighit6DiKAstMeYh5C3r5KVlIEZqmmS2XFbpUyQT2GmoDON6VIjmxyLm0Mnlc6J&#10;QDT4kEOG5ChIimGEjZ+btEKgJZA3rwSceYCjqdaZAnDupLqVvGFEn6SSiVHVmn6PVUL5lTiMFDTt&#10;j7+IwShpifeFbp8us7qnsI/WrnqjQIBJqUyfA3CcpDWa8mD9nyWW7lGhmgKS20LWlKuOqjTlj0aK&#10;ZiiFiaCGL563s1yvGY+NrgypzYAOqNKktHBeo7GfzWDCnqWa+lFxmZqWEUK8lFSRBTTlju6L2iib&#10;iVmGz55Nswq2Z488ra6wNH/LqHOqMHAoo1ekZGCcnlCetFFbmUiY70K0lBCTDTTqjraNEiitiSCH&#10;UZXswf15f4cyu/J5UHiRtfh5Ymn8r/95wltnqet6aEzso6F7Tz7rnQ58YjGFlgV90yV0jm9/qZU8&#10;wSaA2IbRuxh/+XhFtRR/XGmurw9/B1sVqPN+/Eymoqd/LD69nBN/gDGTlRaAHyXcjZ2BAZTZwDKI&#10;D4ZrujOGi3frtCuFO2lNriKEQVq8qAODhExiobyC+j6amy2CiTGllECCSyY2jOaCOJSRv1CPLoYU&#10;uVSNCHeCs0+LGWjtrTyJbVpopyWIAkwloOWGtT5+ml+FdDG4k4SEUyaEjEiDTpRCvpOWSIXGuJKT&#10;eXczsoqQ6miZrHqOk1olpliMZUv4oCeKVD5rmayIPDHLkuKGMybHi8KEQpPkvf2dXYV7t/CZ3Hb1&#10;seGWm2hmq9KTkln2pbWQpUvWn32NwT5fmQ2K0zHdklWH5ib+i1KFFZOJvYOkToU6t2igD3bEsVGc&#10;EGg/q0GYS1nYpS+UokvEnvyQ8T5YmIONLTHskdyJZScsivWFxpNNvQGrE4UOtuWmCnansM2hRmgs&#10;qr+cv1nJpLOYUku6npGT1T5VmBmPRDH6kXGKrydRiqmGWpMAvKKxtYTytnSrv3afsFGmEmgnqjmg&#10;uVnMpCybjkvHnhKWVz5ul7qRETIYkTCLxidvim6G0YmVzCR5cHv1xTZ5KG5mvmh5L2Dst455j1OQ&#10;sHh6PEZpqQl7LjnaoTd8TC4GmNR9ySOkj+F/nIlJyyqAZXu/xGJ/dm4vvY5+1WC0tpx+iFNbr3B+&#10;i0ZJp/Z+0TnZoB1/PC5Dl8d/9CQzjvyA6YkzyhqHInuXw2qFoG4IvJOEV2CHtZWDcFM0rmGCy0Y2&#10;puqCYDnlnxeCEi6AltaB/CSwjjaCE4kvyR2NvnuJwmeLp23ou5CJz2BqtIiIQFMfrVyG+kYwpfCF&#10;1zn3niyExS65lgWD3SUbjY2DGokjyEKUUHuCwYCRmm3mup+PLmBfs5qNAlMdrGqLBUY6pRKJKjoR&#10;nWCHUS7ulVGFlSV1jP2EAIkJx4Sa2Ht7wLaXd23wuc2UZGB1ssmRlVMvq6SO50ZQpE2MSTovnK+J&#10;qy8flLmHICXBjIWExYjsxuGhL3t2wAqdGG39uRqZVGCOshiV2lNLqwCSf0Zuo7WPJzpQnBmLyC9L&#10;lDmIeSX/jCKFaojNxlSnUHtxv3eidm4NuIKd+GCqsYCZylNrqnCVwkaPozmRtjpym6qNpC90k9GJ&#10;oSYyi9KF84ixxdCtMntxvvGnh24lt/qiPWDSsPmdV1ObqfCYo0bDosWT7jqkm0uPNy+hk4eKliZa&#10;i5OGYfLPe2N5sNvde7x50sSofBx6B60lfIN6XpVxfPd63X2tfXx7gmXwfhV8Pk5Eftl9NDbLf+l+&#10;ffCyebmEz9otejSDysMqerOC6KvPezuCMpQ0e9CBqnyIfHaBQmThfS6A401VfhCAnzYBfzqAaO7M&#10;eFmQAthqeOWN2sGfeXiL0qpeehmKEJLqesmIfXtke4uHBWPkfF+Fhkx9fVuD/jVMfpuCP+0GdzOb&#10;Mdaud8iX77/4eGiU2KjgeRmR8pGYeeGPVHpBeruMw2Lye6eKGku4fLmHRzStfgyD/etpdkemVdUb&#10;dt6iA75yd4Wd3qd3eEGZ7JBNeRaWHXkoegaScmINewaOlksCfCyKbzQkfY2FneoEdZOxb9O/dies&#10;Eb0eds2m16Y3d4+hz48veG6c5ngfeWmX/WE5enyS60pfe7KNbTOvfR+HF+jadQW8e9KddZW2Drv/&#10;djevuqUkdvuplI49d+SjjXdReOqdc2CBegaXDEnUe0uQMzNNfMKIaOfndJzHcdGwdSe/7rsQdcK4&#10;e6Q3doKxK41gd3Gp+HabeIOirl/yeaqa/EleevaSuzL8fHSJjOcndFXSQdD2dNnJm7pMdWrA/6Nu&#10;diS4gIyidxOwFXX0eCuniF9qeVuejkj5erGU+jK8fDaKgeKZhBF4G82Ng4V4eLgcgw544aI4gqt5&#10;ZIwJglx6DHW8gh962V+AgfB7w0lVgeJ87DN8ggR+deDhgo6CqcxcgheB5rcSgbOBP6EogWWAwYrp&#10;gSuAa3SggQmAOV5zgP6AGUh1gRWAHzLggVqASd9RgUGNQcrBgNmLbrWWgIKJuJ/FgE2IPomygC6G&#10;8HOUgCmFvl2PgDWEike6gGSDWDJWgL+CB92/gCiXxcklf8eU9LQBf3ySQp5cf1CPuYh0f0uNbnKH&#10;f1yLMVy3f3+I40cTf8WGdDHdgDSDrNxEf0KiQcezfuKee7KafqCa0p0HfoCXSodBfoKT3XGJfqqQ&#10;k1vvfuCNIEZ7fzmJbTF0f7qFMNr6fpCsvsZ0fjGoBLFjfe6jWJvjfdOexYY9fd+aSHCefgyV0Fs5&#10;flaRNkX0fsKMOzEbf1GGjtnofgK3MsVsfaSxfrBcfV6rx5rkfUOmIYVefVqgkW/mfZKa8lqefeGV&#10;F0WBflyO0TDQfvmHw9kNfZfBmMSWfTq64q9/fO20FpoGfM2tTYSRfOemm285fS2f11oafYeYw0Uh&#10;fgiRKzCTfq+IzthmfUrL7sPufO7EJ67FfJi8NZlEfG+0O4PgfIisWG6mfNWkYFmsfTucFETTfciT&#10;PTBjfnSJrdLvjOt22b+Si3x3V6u9ii133ZdfiP54fIKph+Z5Q23Rht56NFkYhd57RkR7hPF8oTBa&#10;hBp+a9F1i5SAwb5kijWAPKqjiPR/0ZZah9V/hoGvhtJ/ZWzoheN/Z1hAhP1/e0PMhCx/ui/ug26A&#10;KtAmilSKub0WiQWJNamDh8mHypU0hr+Gk4CbhdCFg2vxhPmEkVdthCyDokMrg3eCvy+NgtSB0s7O&#10;iUKUpbu0h/iSN6gQhs6P4pPphcuNs392hPWLtGr6hDOJwlaqg3yHw0KdgtuFry85gkuDXc2BiGme&#10;hLpohyKbNKbJhgCX+pKyhQaU2X5khDGRzmoWg4WO2lX6gt6LxEIfglCIeS7xgdOExsxbh76oablM&#10;hnqkNqW0hVegCZGshGKb7X15g5WX32lHgumTzlVdglSPnEGygdiLFy6zgWyGC8tmhzOyRLhehfKt&#10;J6THhM6n/5DJg9qi33yygxedymikgnOYoFTZgd2TPUFXgXKNfi6AgRaHJ8qghse8D7echYq2AaQA&#10;hGOv1ZAEg2qpoXv8gqqjd2gLghSdMlRpgYeWpUELgR6Ppy5WgM6IGsoKhnXFzbcDhTy+wKNZhBC3&#10;fY9ZgxKwJXtiglGo1GeNgcChaFQGgT+ZsEDFgOGRiC40gJWI5MO7lfh13rHKk7J2cp9vkZB3EIyU&#10;j5F3yXlcjal4qmX+i8t5uFLLiet66j/EiA18ay1phiR+YMJ8lMF/NLDQkoN+2J6EkG1+k4u2jnp+&#10;cniFjKJ+eWU1itl+pVIUiQ9+5z87h0d/Wy0rhXSADMFZk6KIf6+ikW+HQJ17j1qGEoqvjXeFG3eW&#10;i7CERGRlifyDilFoiEaC1z7BhpSCNiz0hNeBncBFkpOR2K58kGyPupxLjmWNqomnjH2Lx3aeisyK&#10;DWORiSmIYlDCh4eGrz5Qhe+E8izFhEuDEL8nkb6bJq10j5iYMZs8jZeVUYiLi8CSiXWoig6P12LF&#10;iICNNVAphu2Kdj3thWSHkCycg9KEYr4nkRukc6x2jvigq5pCjPic6IehiyWZNXTXiXiVi2ISh+eR&#10;3E+mhmKODj2ZhOuJ/ix5g2uFjr1OkJitrquljnipDZlzjHakYIbaiqSftnQoiP6bEmGFh3OWWE85&#10;hemRbD1VhIKMNSxcgxWGkryfkDG22ar6jhOxV5jDjBCrtYYtijmmB3OIiJagWmD/hxealE7bhZSU&#10;jj0bhCyOLixFgs6HcLwZj9+/96pyjca5hpgui8Cy24WWieWsF3MBiEGlU2CThsaedE6GhU+XVTzh&#10;g/OP3ywygpWIJ7UOnz11MqRjnCh1zpNimTd2eoHxlmV3RXAsk6N4Ol5GkOF5XkydjhF6qDs2iyx8&#10;RCqtiB5+VLQHnil9/KOjmxR9t5KumCd9joFElVt9im9+kqR9sl2jj/J+AUwKjTJ+ajrUimB/Cyqd&#10;h2V/7rMdnReGvKKtmg2FoJHRlyCEoIBklGKD0W6ykbmDKVzzjxmCn0t+jGmCHzp9iamBuyqPhsGB&#10;a7IpnCmPYqGqmSWNf5DClkGLvH97k36KFG3dkOSInFxFjlGHLUr9i7GFvDoxiQSESiqDhjGCyLFM&#10;m0uYH6DFmFGVdI/XlXaS4n6PkruQYm0XkBSN+1ugjZSLpUqFiwOJODnsiGyGsip5hbSEA7B0mqug&#10;2qAGl7CdZY8dlNKZ+n3OkhmWoWxij4CTUlsKjPyP/0obineMkTmwh++I8ipwhUqFGK+7mi6peZ9R&#10;lzWlOo5plFWg830lkZ2csmvOjwmYdVqTjImUJknFif2PrDmCh4SK+SpphPKGCK8hmc6x/p69ltSs&#10;643Uk/KnvnyTkTaiiGtIjqSdVFojjC6YB0l6iaWShzlbhyuMxCpjhKqG0q6qmYG6dp5Gloi0gY1U&#10;k6OuWXwSkOOoHGrXjlCh4VnLi92bjkk2iWGVCjkwhvKOSSpehHCHeKcBqLp0wZd+pNx1W4e4oR52&#10;DHebnXV24mc5mc535lbElhl5HEahkkV6eDbgjkR8Kigvif5+SKYyp8R9Cpbzo+B8z4c2oB18t3ca&#10;nHN8yWa1mNF9C1ZJlSd9eEY3kV5+ATaojW1+yChLiTh/0aV/pr+FPZYzouSEOoaNnx6DWHZqm3yC&#10;rGYUl+OCKlXBlEeBykXRkIyBejZ4jKuBTChkiIqBO6TGpc+NW5VmofyLnoWxnj6KAHWqmpmIjmVn&#10;lw6HRlU3k32GEEVxj9CE2zZMi/+Dryh6h/KChaQEpRGVapSmoT+S+ITunYWQpXTnmeOOcWTIlkqM&#10;SlS5ksiKO0UdjyWIGDYoi2SF6iiNh3CDq6NjpGOdj5QHoJiaYIRPnN6XQ3ROmTyUOWQ8laaRN1RK&#10;khmOOETUjoOLJzYIitmH9SichwGErKLPo+WllpOKoBehpIPUnFadtHPPmK+ZzmPGlSKV8lPtkZ+S&#10;CUSXjgKOADXvimeJzyiphqaFiaJOo4itepMRn7eowINdm/Kj9XNdmEafK2NflLqaZ1OYkUGVkERg&#10;jaeQljXbiguLbii0hluGQqHooz+1SJKun2qvuIL2m6Gp/3L4l/KkPmMJlGWeh1NXkO6Yv0QzjV+S&#10;1zXEic+Myii8hh+G2Zmssmx0aYs8rcd0+nydqTp1rW2+pLN2jF6woBp3nU+im2B44kD+lnZ6TzLc&#10;kUR8FCX2i7d+PJkasYt8PIrlrNx8AXxKqEJ79G1po7F8GF5Wnxd8ck9RmmN8+0C/lYB9ozLRkFt+&#10;jCY8iuN/tpihsImD6opdq+KC9nvSp0KCKmzoorSBnV3hniCBPk7zmXeBBkCClJ+A4jLHj4qA5yZ6&#10;iimBEJgir5aLe4nJqvSJ23suplqIYmxZoceHG11inT+GA06SmKGFAUBHk9SEBjK/jtKDHyaviYiC&#10;R5eYrs6TA4k8qi+QunqcpZeOl2vHoQaMllztnHWKsU46l+SI4UATkyGHBzK4ji6FLybciP6DW5cQ&#10;rjWahoi+qZOXkHojpPeUtGtVoGWR9FyHm9SPQk3wlzWMkT/qkn2J2DKzjZ6HECcCiIqES5arraWh&#10;8IhaqQaeRXnCpGqaqGr5n9iXHVw4m0qTmU24lq6QCz/NkeaMajKwjRyIuichiCqFF5ZHrUapN4ga&#10;qKCkzHmGo/WgWWq1n1Gb8Vv1msKXmU1+ljqTOD+rkYOOwTKvjLuKMic7h9yFwpX0rPywYYfQqE2r&#10;KXk9o5yl1GpxnvWghlu/mmWbUU1ald6WFD+YkTSQxzKvjHmLbCdPh52GTI0RvFJ0HH+ituN0oHIW&#10;sYR1UWRkrBd2N1acpn93VEjroK54qzu8mph6Ki8wlCN8AiQBjUl+MIy/u3h7gn99tgF7QnHwsI17&#10;O2Q5qw17b1ZtpWx730jGn518hTurmYt9TC9SkyN+VyRujGR/noyEum6Csn8utP+Bx3Gpr4SBDGPp&#10;qgKAmlYmpGOAXUiUnpyATTuYmJWAVC9wkj+AjCTNi52A6YxBuWyJvn7VtAGINXE/roqG2mOOqQKF&#10;ulXXo26E0EhfnbKEATuFl7eDPy+KkXWCnCUfivGCEYvvuJWQvn6CsyqOmHDnrbKMoGMyqCuK0lWU&#10;opCJKEgxnOOHmDt2lvSGBi+ikMaEgyVkil+DFYuXt/GXuH40sn+U8HChrQGSS2Lzp3iPyVVbod6N&#10;XkgOnCmK/ztqlkeInC+2kC2GPCWfieSD9otFt3CejH3zsfebG3BprG+XvmK/puCUf1UwoUyRVkf0&#10;m5yOKztlla+K9y/Ij6iHwyXOiX+EtIsQtvalMn3FsXyhD3A/q/Gc9mKbpl+Y81UQoM2VA0famymR&#10;DTtclTyNEC/ZjzWJEyX1iS2FUorUtqarvX2xsR6m03Axq4Gh2mKFpduc+lUCoD+YQ0fZmqGTkDtq&#10;lNOO3i/wjuuKLyYUiOuF0YENxmRz9nSKwDR0ZGf+ugV1C1tps6x1807crQd3GkKCpgt4fzbDnrR6&#10;DivKluV79SJFjrZ+JYEHxX96+XSZv096p2gEuQZ6nltnspF6207Yq9x7XkKLpNx8HTbjnYd9ACwa&#10;lcl+KiLXjcB/h4EQxGCBsHSHvjuAwWfwt+yADVtKsW1/sU7DqrZ/kEKJo75/pTb+nHR/1ixglM2A&#10;OyNVjOqAxYEPw0SIN3RwvSCGumfGttKFdFspsFCEdE6sqaKDtEKForeDFTcWm32Ciiyek/CCJSPA&#10;jDOB34D7wlOOr3RbvCqMo2ewtdeKz1sMr1aJLU6gqKaHuUKJoc2GZTcvmqSFGCzWkzCD5iQci5iC&#10;1oDcwZSVH3RLu2CSfmeqtQSQCVsNroGNwk6gp9aLmEKUoPyJgzdKmeaHdS0HkoyFeyRoixaDqoC9&#10;wPmbYnRAurqYI2eqtFOVBVsTrc6SEE6ppyuPNUKkoFqMZDdlmUOJly0zkgGG3SSniqyEXICfwH6h&#10;cnQ5ujOdjGevs8KZu1scrTWWDk6zppeSgUKyn9eO+jd8mMqLeS1YkZCIDiTailWE74CHwBmnUHQ4&#10;ucCis2e6s0SeHlstrLKZtE7JphWVckLPn12RPTeamGONEy14kT2JCCUCihGFZea3drFzaNFVd5N0&#10;S7uGeHB1NKU6eUh2Ko6heiR3OXfvew94ZWFPfA95qkrPfT17KDSvfrt8/+S1dNd+c8+zdeF+K7oP&#10;duB9+qPtd9t9541weNt99Hbaeep+GmBTew5+Skn3fF9+ljQGfft+/OLlc02Jis3xdGmIGriFdX+G&#10;xKJ9dpWFqIwrd7OEr3W/eOKDy19keiaC4kk0e5WB9TNwfUyA5OEocfyUjcwzcyOSCLbUdEaPpaD9&#10;dXGNa4rYdqyLanSgd/eJc159eVeHaUiAeuGFPDLsfK+Cst+UcOifesqmchOb87VLc0GYiJ+MdHiV&#10;QomPdcSSF3OLdyqPCl2ieKKL1UfbekOIXzJ6fCSEXt5BcBOqVclZcT+l17QCcm6hYZ5Oc6ydBohw&#10;dQSYwHKHdneUfFzXeAaQGEdGebyLVjIZe62F490rb221GchKcJivpbLvccKqIJ1BcwKkqYd/dGWf&#10;R3G7deaZ1Vwnd4GUJUbIeUqOFTHJe0eHO9xSbvO/usd2cBu5TbIRcT6ytpxccnmsGYakc+GljnED&#10;dXCe8luadxiYAEZceOuQlDGGevOIZtuzbqXKI8bab8bCsrFhcN27Apuccg6zO4Xqc3WrfnBgdQqj&#10;p1sTdr2bd0X3eJySxjFReq+JYdcgfxVyGsOafxlzOa+Afyh0TprJf0B1aIWqf2R2l3Bif5Z35Vsz&#10;f9h5TkYegD569TF+gN58/dWjfWZ8mcJyfYt8mq5ofbN8o5m4feJ8wYSefh58+29pfm19T1pRftF9&#10;skVmf11+NzEAgCF+5NQje/OHFMDXfCiGBKztfGCFAphSfKmEKINlfQGDa25cfXCCwllxffGCGES4&#10;fpiBcDCRf3WAtNKeerKRdL9Eeu+PaatgezWNbpb1e4yLjIIufAGJ1G1VfImIJViffSWGZkQdfeeE&#10;izAvftyCZ9Eueaibxr3deeqYzan+ejmV3ZWiep2S/IEFex2QLWxbe8CNdFfdfHOKl0OQfUyHgS/a&#10;flWD98/5eNmmEryseR2iMKjSeW2eQpSDediaWoACemSWfWt3exCSnFcte9mOnkMTfMiKSS+SfeKF&#10;Yc79eDWwTLuzeHqrfafXeMemjJOOeTShlH8necucpmrBeoSXpVaYe1aSbUKrfFeM2S9XfYGGn845&#10;d7y6aLrveAC0qqcIeEeurpK8eK+om35heUuijmoZehOcbVYYevGWBEJSe/qPKS8mfTCHsc2vd2rE&#10;Xrpcd6y9pqZfd+i2lJIIeEWvWn25eOCoJGmJea+g1lWkepqZPEH/e7CRLi7/fO+IlcgJh9JxBbY6&#10;huhyRqO3hh9zdpB2hW90p3zBhM518GjfhDt3XFUlg7F46kGHg0N6vC57gvl8+cbchkd65bU0hX57&#10;H6KnhMl7Wo90hCl7pXvNg5t8CmgBgyF8i1RfgrR9IEDugmZ93C4ngjp+y8WzhOGEyrQAhC2EAqGi&#10;g4GDQo5agvWCnnrFgnmCGmcbgheBrFOfgcqBREBhgZ2A5i3egY6Ag8Rag6WOjrKZgvSM5KAiglmL&#10;PI0MgdyJp3mfgX+INmYngTiGzlLigQOFXj/egO6D2C2dgPaCHsMOgqSYQLFOgfaVvp7ggWWTNovb&#10;gPKQsHiVgJ6ONmVLgHGL01I7gFGJUj9tgFOGoC1mgHGDlcH1gduh9bA7gTKem53SgKKbJIrbgDSX&#10;pHewf+mUKWSIf8CQrlGpf7eNGz8Jf86JOi03f/+E5MESgT2rm69ZgJinYpztgASi9on5f5eecXbn&#10;f1eZ8mPlfzqVZVEufzOQrT63f16LnS0Qf6CGCcBkgMa1Kq6mgCWwDZwtf4uqoYk2fxalCXYyftmf&#10;eGNHfsyZ11C4ftKUAD5wfwKNwizwf1GHBL/tgHS+oa4ef9W4mJuKfzGyGoiJfq+rX3WWfm+kr2LK&#10;fmmd8lBbfn2W/D4yfruPnSzXfxKH1bl3kK5wRqkSjuZxkpf4jUxy0IYei9R0EXPRiml1bmFaiQd2&#10;8k8Zh6V4mz0DhlB6jyumhQd887h+j0R5lagsjZx56pcFjBR6Q4U3iqd6rnL3iUp7NmCVh/x73U5s&#10;hrB8mjyJhXV9iCt+hEN+srd6jfmCy6cEjGOCP5X7iuGBtoQsiYWBS3ILiDuA+V/NhwSAvk3MhdCA&#10;jDwdhK6Aaitag5OAVLZojMWMAKXbizmKnZTDiciJNoMmiHCH6XEahz2Gtl8GhhqFj000hP+EYju7&#10;g/mDLCs6gvmB17VOi8yVJqTXikOS9pO7iNmQwYISh4+Oj3AshmSMaF4+hVuKT0yghFKIHTthg16F&#10;yCsggnODNrRaiw2eSaPgiYmbTZLIiCCYOYEthtuVHG9ghbaSAV2UhK2O4Uwkg7eLqTsVgtmINCsJ&#10;ggCEbbOSinanVaMYiPejh5H/h4yfjIBqhkabfG6yhSmXal0JhCmTRku/gzKO+jrYgmaKaCr2gaGF&#10;fLL2igKwSKJ3iIirpJFUhxmmuX/Ahcyhpm4UhLGckVyAg8CXZ0tdgtKSCzqiggiMXirngVKGYrKI&#10;ia65IaH6iDizn5DChsKts38phWynj22OhE6halwWg2GbMEsJgoGUxDprgcSOCyragROHH6tamcBv&#10;u5wjlytxCoxOlMdyUXvSkoFzomrrkEN1EVnfjgJ2qUkai7Z4ZjiaiWR6cykGhwN87KqTmH94gZtx&#10;lgF454uPk6d5WHsakWV53mo6jy96hFlBjP57S0iUisJ8LDhIiIR9QikHhjV+manDl0OBLJp/lNiA&#10;voqykoKAXno6kE+AGmlyjil/81iZjAt/5UgSieN/4jf+h7p/+SkIhX+AJ6jVliuJtJmAk8WIh4ml&#10;kXqHZXlbj0iGT2injTaFWVf3iyqEa0eeiRaDfTe/hwOCjikJhN+Bk6f2lSuSS5ibktCQXYi9kI+O&#10;cXh0jmaMhGfvjE+KpldgilmI1Uc1iFiG8jeIhl2E+SkKhFWC3KcqlHKa35flkhqYMYgLj9eVcHe3&#10;jbCSqWc8i6OP5FbQia2NHUbPh7yKQTdRhdSHOCkKg+CD/qZ/k+GjU5c2kY+f44daj0mcSXcOjSCY&#10;nWanixmU7lZYiSmRMUZ+hzWNUjcohV6JPikLg3+E96X3k3SrpZaqkSWnbIbHjtui8nZ9jKueVGYg&#10;iqaZslXliMGU/EYvhtKQIDcFhP2LCCkLgy+FyqWVkyOz3pY8kNeu1oZJjoepanX8jE6jymWvikSe&#10;J1WNiGKYc0XrhoGSmTbbhLmMiykLgu+Gd53NowtvW4+ln7Vwo4D5nItx7nHCmXNzSmI0llN0x1KR&#10;kyN2cENKj9h4PjRojHF6XyaiiOF85J02ofR3o48nnqp4DoBwm314jXE8mGB5J2GzlUJ55lIfkhx6&#10;y0Lvjt17zDRBi4Z9BibLiAh+gJyZoMl/xI5qnY5/aX/HmmB/InCOl0x/AGEZlDp+/1GikSR/GkKV&#10;jfZ/RjQdirJ/kibwh0h/+5vin7KHxo2dnH6Gt37qmVuFuG/VlkmE1GBzk0iEDlEgkEODWEI+jSaC&#10;pDP7ifWB+ycPhqGBVJsins+PtIzhm56N+X4smICMSG8UlXOKo1/fkmuJBFCrj3iHeEH0jGmF3jPg&#10;iUyEOScqhhGCiZqFngiXsYxCmuKVRH2Nl8aSzm5+lLeQVF9XkbKN3VBIjriLaEG1i7qI5zPJiLWG&#10;SCdAhZiDl5n8nXmfj4vMmlacbn0WlzKZKW3/lByV1F7dkR6Sg0/pji6PKUF8iyyLuDO0iDmIIydT&#10;hTOEfpmMnRGnRItame+jaXyflsWfUG2Lk6abGV5zkKiW5E+OjcKSokFBisWORzOih9SJxCdihOGF&#10;QJk4nMSu2or/mZ+qPHw5lm6lQG0kk0igGV4akEaa9U9KjWGVxkEQinGQgjOLh46LISduhKCF35Du&#10;rI5vBYO3qH5wQnYepI1xjmgboJpy9FnanIp0f0uYmFd2OT3Kk/l4GjCDj2V6TiSBipl825CFq5t2&#10;2oNsp4l3Q3XKo4d3y2fJn4V4eFmKm3F5UEtXl0R6Uj2dku97cjCIjmp80CTQibF+aJAbqnl+eYLm&#10;pnJ+KXVVomt99mdNnmx981kfmmB+FUsFlkF+Wj1tkfp+sjCLjYh/MyUViOZ/04+aqWCF8IJQpV6E&#10;+3SvoV+EHWbEnWGDZFimmWWCz0qslVSCTT07kR2B1TCKjL+BcSVRiDaBG48PqHaNWIHCpHmLw3Qb&#10;oH+KP2YxnIOIzVg3mIOHcUpZlIOGJT0OkFmE1DCKjA6DhiWEh5+CPY6Op8OUuYFHo8mSg3Okn8uQ&#10;S2W9m82OG1fQl82L8koWk8KJzDzsj6aHozCMi3KFbCWuhyGDOo4tpySb+4DiozCZHnM+nzGWK2Vb&#10;mzKTMld8lzWQOkndky2NPDzXjwSKMzCPiueHHCXShriEEY3Xpr2jGYCtosefkXMGnrib0mUXmqKX&#10;+1c3lqCULkmdkqyQXzyvjpWMhjCQinyImCXuhmOExY2TpnKqEoBqonKl1XK+nlmhP2TOmj2ch1b6&#10;ljeX30lxkkSTNzyWjjqOijCMijGJ1CYFhh+FV4S7tkZuqnhhsYNv2mvGrMhxJl7pp+9yllHrot90&#10;MUUEnZN1/zinmAx39Sz0kjh6PSKijCd80oSBtW52FnhKsJl2eGurq753CF7Nps13x1HQobN4uET1&#10;nGt52Tislut7Gy0lkSd8nSMVizB+U4RMtE19O3f6r3188Wtoqpp8zl6FpaV86FGUoJB9L0TQm1V9&#10;njimleJ+Ji1OkDN+2yN4ilh/r4QDsyiELnebrlyDTWr5qX6CjV4tpIuB/FFKn4OBmESimlaBTTib&#10;lPSBES1vj1uA8iPNiZ6A54OtsjCLEXdDrWiJnmqcqI2IRl3Mo5qHBlEInpCF50R2mXSE3jiQlCCD&#10;2C2Mjp6C4CQWiP+B+4NZsXWR7Hb3rKuP5mpTp8qN5V2GotSL81DLncuKE0RTmKmIQDiIk2SGby2k&#10;jfiEoSRSiHqC6IMPsOWYnna6rBaWAGoapyuTUF1Ooi+QolCXnSqOA0Q2mA2LaDiHkr+IzC26jWmG&#10;LySEiA2DsoLesGmfHnaMq5ib4WnrpqeYfF0goaaVDVBunKCRqkQRl5CORjh6kkKK5i3PjO+HhySt&#10;h7SEWYKusBylgnaFqzuhoGngpjWdaV0DoRuZGVBYnAmU60QMlv2QyjiDkc+MtS3ijJuIpiTNh22E&#10;4XkawDBuZW19ustvgGHOtUpwx1YKr4ByPUpHqVxz5j64ouF1yTPKnBd31CmolO16MSD6jZF8yXkO&#10;v2l1b22XueR1wWHntDN2UVYirkd3HkpfqBR4Jz7boZt5ZzQBmth6yyoGk8J8cSGNjIh+PnkQvj58&#10;Hm2BuLl7z2HWsv97tVYMrQl76UpVpth8Uj7moGp87DQombV9oypVkrl+iyIMi6N/jnkDvQOCkG1c&#10;t4GBuWGhscmBD1Xnq9eAoko8pbGAbT7ln1KAWDRFmLCAWSqYkc+AfiJ5it+AuXjnu/WI7W0/tnOH&#10;lWGAsLqGYVW/qsmFUUotpKWEaz7mnlmDpjRgl8mC6irSkQKCSCLWijiBv3jGuyaPRG0ttZmNZ2F0&#10;r9iLmVW0qeWJ40oio8WIRz7snXmGwzR6lv2FSysFkFKD5SMjiayCoHiouoWVbG0ktOmTBmFwrxyQ&#10;llWwqSWOMkogow2L5T70nMqJpjSTlk6HcSsyj72FUSNiiTqDXXiOug2bYW0itF2YamFzroGVUFWx&#10;qIOSNkocom6PND71nDuMPzSklcmJWStWj0KGiSOViN2D+nh7ubShJm0ns+qdkWF8rf6ZwFW2p/iV&#10;6EokoeOSLz8Fm7iOiTS0lVmK9yttjuiHiSO+iJOEedqlcfBtKsamc1FuxLIrdKRwV50gdepx6Ye0&#10;dzBziXImeIV1Qly1efN3FUdte5R5IzKtfYp7k9i2b9t4GcUXcWt4ibDGcuN5BZvkdE95koaUdb56&#10;NHEidz1661vMeNR7r0atep58lDIlfLl9pNbvbhiDBcNbb7+CUa9EcVSBrpp7ct6BNYVXdG+A13AS&#10;dhSAilrqd9GAPUX9eb9/9DGte/t/ndU0bI+Nz8GdbkWMDa2Sb+yKY5kAcZGI1oQJc0OHdW77dQqG&#10;HFoPdumEtkVaePiDODFEe1GBetOia0eYfcASbQiVxawKbr2TG5eMcHKQhYLIcjuOBW3tdCGLnFk/&#10;dh6JFETFeEqGWDDperyDMtJYakmjGL7PbA+fdqrIbcmbyJZUb4iYI4GrcV+UjGz0c1aQ9liAdW+N&#10;R0Q/d7WJSjCcejuEwdFQaYGtl73La0mpDam/bQKkWJVNbsWfnYC+cKqa7mwtcrKWMlfddNqRQ0PP&#10;dzaMBDBbec+GItCIaO+37L0Garayd6jrbGisuZRxbiem3n/pcBShDWt4ciubLVdVdGSVCENvds6O&#10;ezAneXWHU8/+aJDCA7x8alO7lKhIa/e0xJO7ba2tx384b5imzWrecbifv1bSc/2YZ0MPdnaQoi/9&#10;eSyIU8vEehlsJLmXep5t8qa9eyhvqJMse7ZxVH8ifExzDGrqfPF031bWfat20ELpfo95AC+af7d7&#10;mMpgeC92i7h9eOB3PKWteYh36ZInejB4nX4oeuJ5ZGoGe6l6QlYOfIl7MkJOfZd8SS85fud9k8jo&#10;doKA3bbld0mAgaQ5eAeAKpDHeMx/6nz2eZ9/v2kDeot/plU6e41/kEGyfLx/gy7jfit/c8dkdQ2L&#10;C7VTdeGJvKKrdrCIcI9wd4mHMHvFeH2GEGgEeYeE9lR0eqmD00Eme/mCnS6YfYSBNcX5c9OVJ7Pw&#10;dLCS8qFLdY6Qto4edneOfXqmd3uMT2cUeKSKMVO9eeGH90Cpe02FkC5YfPKC0sTOctyfObLHc7+c&#10;JKAmdKGY8Y0EdZSVtnmndqeSfmY6d92PQ1MYeTWL8EA6erqIVS4hfHWERsPdchqpMrHXcwClOp8z&#10;c+GhC4wWdNicx3jRdfiYhGWJdz6UMFKOeKKPrj/eej6K4C30fAuFjcMncYmzBbEdcm+uKJ5rc0uo&#10;+ItMdD+jn3gQdWaeRmTldr2Y2lIUeDGTMT+PediNKi3Oe7SGpsKucSq8pbCWcgy22Z3NctywnIqh&#10;c8aqJ3dvdO2jrmRddkydIVGid86WUz89eYWPJC2xe26HkL1ggntrUqzdgh5tP5uJgdxvC4lega5w&#10;yHatgYxylGPIgXh0f1ERgXJ2iz6HgY143Syzgdh7m7xJgLZ1G6vJgId2AJpjgF922ohLgEZ3tnWy&#10;gDt4omLugER5p1BbgF16wT4EgJp8BCx5gQZ9gLsmfxd+2aqMfwZ+xplYfvF+sIc2fu9+o3S5fvt+&#10;q2IcfyB+xU+0f1p+5j2Qf7x/FCxGgEl/SbnTfa2IdKk2faWHhZfmfaSGioX3fbSFkXOdfeGEr2Ew&#10;fiWD1E7/fnuC9D0afvqCBCwZf6KA8riSfH+R/Kf2fH+QOZarfIuOYITMfKqMe3KifOSKnGBefUWI&#10;yE5ifbWG3jy2fk+EzCvyfxGCdreGe5Obgabse5qY6pWme6mWJ4PSe9CTT3HBfBaQc1+jfICNkk3Y&#10;fQqKmzxdfbyHYyvSfpWD0Lavetik7qYSeuShf5TJevKdzYL7exuZ93EAe26WHV8Ge+aSMU1lfHiO&#10;HjwVfUCJwiu3fi2E/rYMekuuOKVmelqp7ZQRemSlRIJDeoigZnBTeuGbgl5we2uWikz2fAqRYDvW&#10;fNuL4CugfdeGAbWheey3V6TmefyyKpN6efqsfYGkehSmjG/CemuglF35evuaiEyWe6qURjuTfIuN&#10;sSuPfZOG169miztqsqBOifRsqJBZiOBufn+Dh+5wR24phwdyI1yghil0I0tXhVF2STpAhJB4uyn7&#10;g+x7nK6KiZJz6p9qiH906Y9dh4R13H6Uhp921G1Phch34VvjhQB5CUq5hEF6SjnZg517uynngxN9&#10;ba2TiAp8/55IhxN9I45bhiV9Pn2RhVZ9YmxvhJR9mVssg+Z95Uotg0R+OzmCgr9+pCnWglJ/IKyC&#10;hqWGC50ohbqFYI0phOGEoXyYhB6D52uWg3GDRFqEgtuCqUmxgliCDTk1gfaBaSnGgaiAsatjhX+O&#10;/pwshJqNlIwvg82MC3uMgxaKcWqtgnqI3Fm/ggOHVUkjgZaFvDjmgUqEBCm5gRaCHKp2hJ2X8Zs5&#10;g8CVwIs/gvWTXnqvgkOQ3WnogbGOWFkigT6L00izgOmJPTikgLaGbymugJiDX6m2g+qgx5p2gxWd&#10;zYp7gkiainnugZeXGWk5gQ6To1iYgKeQIkhZgFSMgzhvgDiIoimlgDCEd6klg2SpgJnbgpWluInU&#10;gcOhinlIgQmdHGifgIOYqlgMgC6UKEfzf+mPhjhBf9KKlymef9uFZajEgwayF5lkgjytfYlFgWCo&#10;VXizgJii3GgegA6dYleof76X3Ueof4mSNDgSf4OMQymYf5aGKaHllBRqTpPvkgJsP4UtkC1uGHWc&#10;jnZv7GWXjMFx1VVtiwlz5kWWiUx2HjYJh5d4pid2hel7m6E1kppzAZM+kLV0CIRlju51C3TgjTp2&#10;GWTqi413P1TaieZ4hUUfiD155jXHhp97fieIhQh9WaBskSl7jZJJj2B7xYOGjaN7/nQBi/98RWQo&#10;imR8o1Q8iNV9GESqh0R9nDWMhcB+PCeXhEB+9596j9uD75FIjhmDcoJ0jG6C7nMkitKCamNkiVCB&#10;+1Olh9iBlkRDhl+BNDVZhPeA1Sekg5GAcp6VjrSMWJBcjP+LI4GLi1+J23JAic+IhWK1iFCHNlMZ&#10;hvGF80PkhZGEpDUshEODQyewgvqByJ3NjdqUv4+ojC6S04Daio6QvXGFiQCOjmIFh4uMXFKQhjCK&#10;KkOFhOSH6jT9g6yFgie6gnqC9Z0pjS+dAo78i4qaW4AtieiXcnDeiFmUYmFwhuyRTFIahZmOK0M8&#10;hE2K8jTbgyuHiSfCghCD+JypjK+lHI51ixChtn+diWid9HBSh9GZ+WDthmaV9VGmhSKR4kLsg9+N&#10;tjS+gsGJUyfIgbmE05xPjFOtE44Mireo7H8jiQekQW/Vh2WfTGCBhfSaUVFThLSVSUKtg4CQJjSY&#10;gnOK1ifNgXOFh5TjnSRp/Yfbml1r5Hotl8htv2vXlUNvnl0gkrJxlk5VkBBzuD/xjVt2ATH5ipl4&#10;myUrh8l7l5RVm91yM4dYmTBzPXmZlpx0TmtNlBJ1cFykkYN2r03vju14Ej+mjEZ5kjHiiZd7TCVh&#10;htt9RZO3moF6OIaVl+t6gnjulVt602qgktx7O1wQkFt7vk18jdl8XD9ai0d9DDHMiK993yWQhgp+&#10;0JL7mTqCF4XElq6BtXgNlC2BU2nrkbWA/1twj0qAwE0DjN2AkT8NimGAaDG1h+CATCW5hVSAOJI6&#10;mCyJ4IUJlaaI2ndSky2HymkskL2GtlrojlCFpkyYi/mEpj7NiZGDnjGkhyiCjyXbhLeBeZGal0iR&#10;s4RnlNCQA3axklmONGiYj+mMUFpjjYGKa0xBiyeIij6ZiNSGojGVhoaEoiX5hDOCk5EVlqGZY4P1&#10;lDCXC3Y/kbKUdGgcjzqRuVnpjNmO/UviiouMPT5niDiJbzGGhf6GgCYRg8aDhJCrlieg5oOGk7id&#10;33XKkTSafGeqjrKW5FmAjFKTSkuEihCPpz4ph8SL9jF5hZCIIiYkg2yET5Bdlc6oP4Mvk16khnVn&#10;kNGgS2dGjkWby1kqi+CXSUtEiaGSwT37h2OOLTFjhUCJgCY0gyWE9IiApmxpp3xRovhrgW+jn6Vt&#10;XWJ2nElvR1UFmMpxUEeVlSlzhTqhkWZ14i47jX94kCMhiYB7k4gSpVdxbHv8oehyc29HnoJzjWIj&#10;mxZ0w1S8l5R2HEdfk/t3nTqEkEN5Pi5PjG97HCN5iIR9MYegpAp48ntroKp5RW7MnUR5q2Gomd16&#10;MlRXlmZ62UcXkt57ojpgjzh8gC5ci3p9hyPGh6h+rIcWosSASnrNn2yAAG4gnBJ/v2EgmLJ/llPi&#10;lU1/iEbGkdh/jzo3jkd/oy5liqB/yyQIhumAAoaFobOHkXo8nmOGr22LmxCFy2CMl7OE61N5lFGE&#10;HkZ3kPCDXjoQjXGCoC5sieCB5iRAhkaBMoYFoOGOznnCnZeNVG0VmkGLw2AYluSKKFMSk4OIkEY9&#10;kByG/jn3jK+FbS5ziTiD0iRvhbyCO4WioC2V5nlcnOuTz2ysmZSRiV+zljaPKlK8ktmMyUYFj3iK&#10;ZTnqjAKH/S5+iKWFiCSWhUuDHIVQn7ac13ksnHSaKWx6mQ6XIF90lZiT5VJ6kjaQsEXDjumNfzm/&#10;i4WKTS6BiDCHCCS1hO+D2YUSn2GjnHjunBWgS2w0mKOcd18rlSSYYlI9kb6UV0WYjnOQUjmnix+M&#10;Ty5+h9uIRiTOhKWEcny+r+tpP3FLq9drC2WLp8Js6Fl8o4Ju301InwRw/EEvmkxzSTWnlWN1vyrO&#10;kER4hCFXiwx7jXxtrwNwnXElqthxnWVopp1ywVliokJ0C003nbt1gUEtmQp3JTW7lCx46ysLjx96&#10;7iHOigF9H3wlrb93rHDIqZl4BWUfpVh4fFkaoPx5JE0CnH158kESl9x66DXAkw97+Ss9jhp9NSI2&#10;iRl+i3vOrHF+hHBeqFF+TWSopBl+KljCn8R+LEy5m1V+U0DplsZ+kzW9kg1+5StmjTJ/VCKPiFB/&#10;0ntwq1WFSXAApzyEimRHowiD01hdnraDJ0x6mkqCmEDAlc+CHzW3kSmBrCuHjGeBSSLbh6WA83sZ&#10;qn6MBm+zpmWKvmP+oiyJZFgWndiICUw7mW+Gu0ChlPKFfTWzkF6ERSuji7aDESMahxaB7XrQqdeS&#10;lm95pbuQw2PGoXqOwVfcnR+MrUwEmLuKo0CDlEWIojW3j6yGpSu9ix2EpiNOhqGCwXqfqU+Y729L&#10;pS+WimOToOiT3VepnIiRDEvVmCSOQkBXk7yLfDWojyWIwCvXipyGBSN4hkGDcXp0qPmfJm9NpMmc&#10;OWOPoGyYx1eOm/KVF0vDl4KRgkBWkx+OADWzjqiKkSvpikCHKSOahfWEAHGBuaNo3GartQRqklvF&#10;sDFsbVDKqv9ucEXQpWlwojsNn4FzCzDymVh1nCejkul4eh/CjHJ7h3FEuORv12artBJwyFvUrwJx&#10;8VDkqapzTkXxpAh04zs9niV2rDE1mAZ4mSgKka56xCBXi1d9DXEot6J2c2aAssp2yVu6rbB3TFDM&#10;qE94E0XrorN5CjtOnN56MTFjltJ7dihfkJV86CDXimJ+bXEHtkN8z2ZMsW98olt5rFt8mVCjpwN8&#10;w0XSoXR9HztPm7J9mzGFlbx+Lyimj51+5CFFiZB/p3DetRSDFGYmsEKCcFtRqy+B4FB0pduBZ0XB&#10;oFOBGDtQmqaA6DGjlMaAwyjjjsSAtyGjiN6AunC4tCyJUmYTr0+INltCqjWHEVBjpOGF9UWwn2CE&#10;8DtVmbeEBTG+k+uDKikXjgiCXiHwiEiBp3CXs3mPYGYLrouNyFs+qWaMCVBbpBCKQUWpnpeIjDta&#10;mPiG6THZkzCFVSlGjWqD0iIwh86Cb3B+svWVN2YNrfCTIVtCqLyQwFBZo1+ORUWfnemL3DtUmFyJ&#10;hTHmkqCHQylrjOeFEiJkh2qDFXBtspaa2WYXrXKYPVtNqCyVMVBcoseR/EWjnVOO3Dtgl9CL1DHw&#10;kieI5Sl9jISGFyKNhxyDm86hbRhm+rvobuxpPai1cK1rcZTqcl5tnIC1dBJvzmxWddpyF1ggd790&#10;f0Qded93JzDJfFl6Psy+arRxxbpqbMFy5Kdgbq10BpO+cIt1MH+kcm52Z2tidGd3s1dJdn55EkN0&#10;eM96mzBie3h8Ysr5aKd8fri0atJ8gaXobOR8jZJebuZ8tn5wcPJ882pccxd9QVZ0dVt9lkLXd9p9&#10;+zAHeqx+bMk7ZteHDbb4aRuGCqQ5a0SFFpDrbWiENX0pb5yDdmlOceqCv1WldFiCA0JFdv+BPS+3&#10;efeAVsenZVCRe7VxZ6aPi6K2aeWNno98bB6Lu3v1bm+J6GhMcOOIKFTic3WGU0HBdkCEWi9yeViC&#10;G8ZfZByb1rQyZn2ZA6F9aMaWGo5NaxCTL3rhbXSQTGdkb/6NalQzcrKKeEFLdZyHSS84eM+DtMVb&#10;YyamErM1ZY+iW6B9Z9yeco1Rai6aeHn9bKWWhmalb0SSiFOfcgyOZEDqdRKJ/i8IeFyFHcSZYnCw&#10;ILJ2ZNyrgZ+yZyWmlIyAaXehhHkza/iceWX4bqyXYlMfcYmSE0CXdKCMby7gd/2GVcQaYfe567H0&#10;ZGC0Up8ZZp+uV4vYaOioLXiRa2uiB2Vtbimb0FKncRWVXEA/dECOjC7Ad7CHWsCCdP9mNK+Pdf5o&#10;pp3ldv9q9Yt4eAFtMHiKeQ5vc2Vrei5x0FJ8e2l0UD/EfNZ3FC3TfpB6S78ncshwe66Bc/9x1Jzj&#10;dSNzHoqEdkZ0Z3ejd3R1vWSdeL53KlHPeiV4rj9Fe8R6Yi2Ofa98WL2vcNF6n6zqcid68ptzc2p7&#10;QIkodK97mXZ4dgV8A2Ojd3l8f1EHeQp9BD66etN9nC1SfOR+SLwobxeEmatZcIKD/pnpcd2DXofb&#10;cz2CwXVQdLqCO2KwdlOBvFBQeAuBPD5BefuAti0dfDCAGLq7bZ+Oe6n4bxuNBJiNcIuLeoaNcgCJ&#10;6HQ/c5OIXmHMdVGG4k+mdyuFVD3UeT6DqCzve5OBwrmSbHWYU6jUbfyWAJdvb3WThoV7cPqQ+XNH&#10;cqCObGEBdHGL3U8QdmuJPz10eJ2GaizJew2DQLima4iiC6fobRae3JaCbpKbbISWcB+X3XJ4cdiU&#10;TWBXc7yQr06TdciM7z0meBWI8Sypep2Ej7f3atermKc0bGeniJXBbeGjHIPUb22egnG/cTCZ5V+5&#10;cyqVOU4gdUmQXzzid6WLNiyPekCFr7eGamG06Kaza+2v7ZUpbVyqfIMybuCkz3EpcKWfIF88cqqZ&#10;YE22dNqTbDyVd0qNKSx6efWGnrLVfSFlpKN1fURoLJM5fYFqiYIcfdBsz3Bwfi5vH16Sfp1xjkzw&#10;fyF0IjuNf893ASsIgLp6VbHEewxvS6Jqe2lwz5Ibe8dyPoETfDJzp2+EfK11HV3KfUB2rExPfep4&#10;VDsifsJ6LSrmf9V8TLCceSh44aEqeat5cpENeiR5+YACeqt6fm6Ve0R7FF0Fe/p7vEu6fMt8cjrD&#10;fc19PyrIfwl+Ja9Gd3qCS5/QeBGCB4+heKWBrn7PeUSBUW2FegOBAlwnet2AvEsVe9KAdzpefPiA&#10;MCquflR/264EdhWLoZ6PdrqKjo5md2CJXH2keBKIF2yVeOSG1VteeeGFnEqDevWEVjoHfDyC9iqX&#10;fbeBa6z6dPiU8J2IdaiTDo1mdlaQ+HywdxaOxmu4d/iMjlqweQWKUkoEejeIBzm8e5uFjCqEfTGC&#10;0KwmdBSeH5yxdMyba4yPdX2YbHvhdkSVRWr+dzeSFloaeFWO2EmdeZSLfDmAexOH5yp1fMGEB6uH&#10;c2inJJwJdCSjmYvddNOfq3sydZmbhWpZdpaXVlmLd8mTFUk3eRmOrjlLeqSKASpofGWFEKsfcvKv&#10;8ZuOc66riYtNdFSmonqcdRGhdWnSdg+cPlked0uW9kjbeK2RgjkLekyLzCpefByF7KWLhXxlO5d/&#10;hMhnyIiNhERqLHi2g95se2hRg4Nu2Fe9gzNxV0dygvBz/jdygsx29ChqgtR6XKSvg4huU5aVgxJv&#10;74eMgq9xdHfGglxy9md+ghh0iFcNgeV2NEbqgcF3/DcjgcB5+Shrgeh8PqOwgcB3RZVogXB4CYZ/&#10;gSN4u3bAgOl5b2afgL96L1ZagK17A0ZogKp75jbbgM185ChrgRZ+AaKbgBiAI5RIf9+AIIVTf66A&#10;A3Xcf4d/4mXaf3p/y1XHf4Z/vkYFf6Z/tTamf/F/rChrgF5/oKF/fsKI75NLfpaIL4RZfnOHSXTM&#10;fl2GSmT6fmSFTVUJfpKEWEV9fs+DWTZffzWCRyhrf7+BGKCWfbKRs5JcfZGQMYNxfXWOdnP0fWqM&#10;l2Q5fX6KsVR2fbeIx0UWfg+G0TYofpOEsShrfziCZZ/ZfNmaUpGefMKYDIK1fKeVdnM+fKCSsWOV&#10;fMKP4FP1fQqNAUTFfWuKCzX+fgmG4ihrfseDhp9KfDSiyJEGfCSfu4IUfAacQ3Kie/yYjGMDfCSU&#10;yFNzfICQ8kRqfPGNADXYfZiI1ChrfmuEe57oe8CrDJCRe7OnNIGOe42i0XIae3meHmKNe6GZX1MX&#10;fASUjkQefIePnjWnfUKKeShrfiGFRZidjjFk6YupjK5nbH3di2hp0G86ikFsKGAdiRxukVDeh/lx&#10;IEH6htdz2TNyhcl25iX/hNV6YZfojGpteYrwiyFvGn0QifJwrm5/iNNyRV96h7xz71BZhq91uUGY&#10;hah3oTNGhLh5xSYhg+B8MJcXirR134n1iZJ2uXwxiHR3im2mh2t4X17Dhmt5Rk/LhXp6REE2hJF7&#10;VTMdg8F8hyY+gwd93ZYiiSN+Goj5iBB+R3smhwx+X2zZhhB+cV4ShS5+j09KhFt+uEDmg5F+6jL9&#10;guN/JSZYgkl/ZpU1h8uGV4gQhsiF0npHhdKFK2wChOWEbl18hAyDsU7bg1aDA0CegquCUDLggh+B&#10;kyZugaaAyJRrhsmOj4djhdGNWnmghN6L7GtJg/aKVlzPgymIvE5agnyHKUBHgeqFjjK5gXmD1CaA&#10;gRyCAJPHhfuWn4a3hQ2Utnj1hBmSemqmgzOQClw3gnGNk03jgdCLGEAIgUOIkDKggOyF3SaPgKmD&#10;DJNHhV+egYYyhHmb4nhog4GY02ofgpOVflu5gdSSIU1ugUaOvD+4gMaLSjKKgHiHqSacgEuD75Ls&#10;hO+mOoXJhA6i5Xfvgw2e92mlghOar1tTgU+WZE0jgMeSFD+DgFmNtTJtgB6JLSamgACEqYwolwNk&#10;rYAelNBnIHNZktRpg2XfkOhr41gEjutuV0oZjOFw9jygis1zwC+ciLx23yPMhrd6Y4uOlXhswn+R&#10;k25uYHLBkXdv/WVZj4dxpleSjY9zZ0nCi5d1TDxniZh3Uy+Vh6F5mSQOhbV8IYrmk9p0pH7EkfB1&#10;iXIQkAZ2b2SsjiV3YVcFjEB4a0laimF5kDwpiH16zS+NhqN8MiRIhNN9u4oekld8XX3pkHx8nnEn&#10;jqd81WP2jNR9ElZpiwt9XkjqiUZ9vDvnh35+Ji+AhcJ+pSR5hA5/MYlVkRaEAn0pj0eDpXBrjXuD&#10;MWM3i7WCsVXnifKCM0iFiEmBxzuthpuBWC93hPqA7CSkg2WAfoitkA+LqnyCjk6KqW/IjImJfWKk&#10;isOIMlVmiQmG5Eg7h2OFnzuBhc6EWi9thE2DAyTIgtaBooglj0eTLXwMjZKRjG9Ui8ePnmInifuN&#10;gVTriEqLYkfahrSJRTtVhSOHIy9kg7qE5CTlgmCCnYe5jrOafnuejQGYOG7hizGVhWG6iV6SkVSF&#10;h6+Pmkd8hieMoTsZhKKJpS9dg0KGiST9ggCDb4dojkahnntGjJWesm5/irybMmFZiN+XXVQ0hyyT&#10;h0dChamPsTrxhDOL2C9NgueH6iUQgbOEG4BCoAxkW3T2nThmv2kkmoJpIVzLl8JrjVAtlN1uFUOU&#10;kdtwyzeAjr9zqywDi5V23iHYiG56ZH+6nrpr/XSQm/RtmWi9mTJvQVx2lmRw/0/rk39y3ENqkIp0&#10;4jdzjYB3Ciwkim15cyI4h198En82nTJzY3PxmoN0U2g6l8d1Tlv4lQJ2YU+Jkix3kUMrj0144zdb&#10;jFt6Tiw+iWN75SKMhnJ9nH6em7V6m3NJmRN682eHlmh7TFtwk7B7tU8XkPJ8NELgjit8yTc7i1N9&#10;byxPiHh+MCLVhaR+/34EmnaBwXKxl+CBiGbvlT2BQlrcko2A9k6zj9mAu0KWjSqAkDcaimmAaixc&#10;h6mAUCMShPWAO319mX6I3XI0lvGIEmZ4lE+HIlpokaCGH05NjvCFHkJljECEKDcHiZeDOCxphvWC&#10;QSNGhGGBTn0SmK6PznHHliqObGYLk4mMzVoAkNuLDE31jjKJSEIti4yHhjcCiN+Fxyx5hlmD/SNw&#10;g+eCOXy9mB2WlXGXlZ6UqGXbku+STlnGkCqPtU26jX2NIkHuiu2KmDbYiFWIFSyAhduFgSOSg4SC&#10;/Xx8l7SdKHFXlSyapmWVknOXjFl/j6aUIU2BjPaQvkHHimqNZTbDh+KKFyyBhX2GwyOugzWDnXTr&#10;qVBj6GpPpeNmPV9gonJooVQfntBrHki5mu5tvj1vltlwkDK+kp9zjCjAjkh22SAiifh6YnR1qDVr&#10;I2oQpLhsul8toSRublP/nWpwREipmYNyQj10lXl0bjLdkU92vSkHjQ55TCCeiNt8A3QVprxyFGmf&#10;o0lzDV7Zn7V0HFOxm/11U0h0mCN2rT1flC54MDLrkBp5zilCi/Z7myEKh+J9fnOspTx40WknodR5&#10;P15Xnkx5uVNWmqJ6T0gtltx7BT06kv571jLujwR8vClwiv19wSFnhwt+03NAo/Z/fGjAoJd/Z13w&#10;nRZ/T1LtmXJ/OkfulbZ/QT0Uke9/XjLsjg5/hSmWiiR/viG1hlV//3LhovuGHmhun6CFhV2jnB2E&#10;z1KjmHmEDkevlMKDWjz4kP+CuDLsjTOCICm0iWiBjiH3hbyBBHKSojeMj2gvntuLdV1qm1KKHFJo&#10;l6qIpkd2k/qHOjzZkEGF2TL0jHaEgynSiMaDKiIthT2B4XJZoZmSxWf7njyRIl0ymq+PJFIxlwKM&#10;9kdEk1SKzzypj6uIrzLli+SGoSnwiD+EkCJZhNeCmXIroTCY1Wf9nciWvV0vmiaUBFIclmCQ/Ec7&#10;kqaODDy0jwOLNDL2i16IdSoEh9qFuSJ8hIWDL2oJstdjal/8ruhlqVXhqrloDUuwpiRqm0GAoStt&#10;WDeJm+hwTS49lnRzayW9kNl20x6gi1x6YGmYsfJqQF/XrdJry1XWqWltiUu6pLFveEGcn65xmze5&#10;mnRz8y6FlQ//4v/iSUNDX1BST0ZJTEUAAgl2cCYoj415KB82ijB79WlbsIRwwl+TrGBxu1Wsp/Jy&#10;20uZozV0N0GSnjx1wTfLmRV3ei64k8d5USaCjmN7Vh+3iSt9ZGkkrvl3CF9Pqtt3g1VfpnZ4Gktr&#10;och430F2nOF50DfNl9J64y7dkp98DibMjVx9WyAniEt+qmjqraJ9OV8cqYt9QVUtpSl9VEs0oIF9&#10;d0Fkm6h9xDfOlrB+Li78kZd+pycLjHZ/NiCFh41/ymi3rJmDY18AqHqC+VUXpBWCe0sen2+B/kFP&#10;mp+BlzfUlbCBTC8ZkLCBEydBi7CA5iDThu6AwmiOq8qJW17xp56IflUOozCHaksSnouGRUFDmcSF&#10;MTfXlOKEMS83j+mDRCdyiwmCYiEUhmuBk2huqy+PG17vpvCNyVUPonWMG0sNncqKRUE4mQiIgTfN&#10;lDmG0C9Bj0+FNyeYin+DqyFIhgGCQWhaqr6UoV72pmKS2VUXodiQiEsPnSeN/UE8mGeLgzfbk6OJ&#10;JC9Mjs2G3yeqihSEtiFyha2CzcLPaA5g4LFKak5jv59RbHlmjIzCbplpTXnDcMNsE2aWcwhu8FOf&#10;dXJx8kDoeCB1PC8Ieyx5AsDuZUVrf6/TZ8htRZ4GaipvB4ufbIBwzHi8buNymmWucWR0f1LYdAp2&#10;fEBVdvV4sS7Bej17Ob8pYth2BK4iZYZ2t5yVaBh3bIpFapt4NnePbTB5EGSxb+Z5/FIRcsR69z/M&#10;ded8ES6BeWV9U71pYLCAWaxqY4OADprqZjZ/zIjdaON/lnZSa6l/eWOubpB/Z1FOcaF/WT9LdPh/&#10;Uy5KeKV/TLvPXtmKjKrmYcmJWZlxZJuIJYd2Z2aG9HUvak+FzmK8bWaEu1CbcKWDnT7ZdCiCby4a&#10;d/6BHLqBXV6Uq6mpYGOSl5hDY0iQbIZWZiuOO3QpaTCMD2HobGSJ50/+b8yHtT50c3eFWy3yd26C&#10;v7l3XC2epqiuX0GbrpdNYjCYiYVrZSOVU3NTaEGSIWE3a5GO5098bxSLkj4jcuGICy3QdvaEMLix&#10;W0SobqfwXmGkjJaLYVOgaISqZEycJXKbZ3uX52CYauWTn08HboKPLT3ccmaKdi21dpKFbbgzWqSx&#10;6qdwXcKtC5X7YK6n3IQSY6SijXINZtidQ2AgalKX606fbgKSYj2Rcf6Mji2fdkKGd7V+b65gXqWj&#10;cSZjY5UWcp1mQoPHdBhpC3H1daNr2l/0d0luxU4xeRFx2Dy4exZ1OCwtfXB5F7QYbRNqeaSUbs5s&#10;cJQZcHRuUoLechhwL3Efc89yFV87dah0FE2ed6d2MjxUeel4iSwEfH57NrKZar90bqL8bKZ1ZpKt&#10;bnR2VIGJcEV3Rm/8cit4Rl5KdDh5Wkzidmt6fzvbeOB7xSvge6Z9NrEMaK9+NKFsarZ+RpEobKZ+&#10;TIBGbpl+UW7fcLB+ZV1lcup+hkw6dU1+rTtzd/R+3yvAeuZ/FK+bZuqH4aANaQyHGo/SaxmGPH7/&#10;bSqFUm3eb1+EblyPcceDmEugdFWCujsXdyaBzyulekCAya5vZX6Rf57qZ7KP4I68adGOGH34a/mM&#10;OmzwbkiKW1vVcMqIfksZc4CGmTrGdneEjyuOebKCUa2BZFia+Z4BZpqYf43XaMKVx30favmS8Gws&#10;bWGQFls3b/6NNEqscsqKOjqGdeOHEyt7eTuDqKzQY3ikQJ1PZcCg540dZ+ydOXxoaiiZYGuAbKCV&#10;hVqhb1iRn0pCcj2NmDpOdWmJVCtreNmEzqxfYt6tP5zQZSao/oyNZ0qkUnvSaYOfcmr4bAKak1o0&#10;bseVp0njccKQlDoKdQeLQStfeIqFw6iHd4hgBpoueDBjG4r4eO9mA3riecJo0Wo/eqZrp1lte6Nu&#10;nkjlfL1xwDiwfg11NSl9f6R5KadqdRFphJkfdf5rnoncduhtnnnhd99vlGleeOxxlVizehZzskhW&#10;e2B17ThafOR4ZSlyfq17MaY4ctNy7Zfbc/F0HIjUdQJ1O3jbdh12U2h/d053eVgBeKV4tUfYeh96&#10;BTgSe9d7eClofdJ9GaTacNN8KpZ9chF8iIdmc0N8znetdH59Cmd0dd99UVcrd2N9pEc9eQp+ATe7&#10;eu5+ailgfRB+3aOSbyOFTpU9cHiE4oYxccWEU3aJcxuDrmaUdJaDC1ZydkWCcka7eBSB1jd0eiGB&#10;MClZfGmAeKKFbceOZ5Q3by2NL4U2cImLw3WdcfWKNmXAc4iIpVXSdU2HE0ZLd0CFfDc3eXKDxSlT&#10;e9qB5qGvbK2XW5NhbiCVVYRlb4WTBXTXcP6QjGUOcqiOC1VFdIWLgUXwdoyI5DcIeN6GHilOe2OD&#10;JaEPa9SgHZK7bU+dRIO4breaC3QwcDSWnGRxce2TJVS8c+SPo0WSdgKMBjbdeGSINSlKewGENqCl&#10;azyonJJCbLmk7YMtbhugw3Ojb5WcV2P1cVOX5lRbc1eTaEU+dYqOyzajeASJ/ClHerOFF5vof51f&#10;0Y7Df3pi44C+f4NlzHHaf6lon2Jtf95rflLWgCRugUOXgH9xsTS5gQZ1Nyb4gcR5N5r6fUdov43T&#10;fWtq6X+/fZ9s+nDzfeJvBWGmfjhxHlI3fqVzVEMjfyp1qzSAf954QScMgMZ7KpnweyZxh4yke3ty&#10;4H68e850Jm/6fDJ1Z2DZfKt2tFGYfUF4FkK4ffF5jzROftJ7Licdf+V8+5jPeTZ6P4t3ea16032M&#10;eiF7TG8Yep97wWAUez98OVEFe/x8wEJafNV9UjQlfeN99Scsfx9+ppevd5iC3Yp8eCWCunySeLGC&#10;bm4QeUiCCV9KegCBplBdeuaBTEHme+WA8TPufReAkic5fnWAKZa/dk6Lb4mLduqKjXuqd4OJcW05&#10;eCuIMl6KePiG7E/SefGFp0GIexGEXjPBfGaC/CdDfeSBgJX/dUGT2IjMdeqSNXrxdoqQRWyKdz6O&#10;Jl3teB6L/U9YeSyJzEFCelyHjTOje9CFKydMfWyCqZVsdHGcD4g1dSOZqXpVdcWW3mv2dnuT111j&#10;d2iQxU7eeI+NpkDwedKKdjOFe1WHGydTfQmDpZUGc9qkBofBdJKg3nnUdTCdMWt2deKZOlz2dtKV&#10;OE6LeASRKkCpeVyNBjNXeveIvSdZfLqEdY+Xh+9fqYN3hxFir3aIhmlllmjNhdtob1qYhVJrWExF&#10;hM9uaT5bhFdxpjDlg/11PCSlg8t5Qo7LhcloEIKyhS5qQHW4hKZsXmgWhCxue1n/g7pwqkvRg1hy&#10;+j4PgwN1bDDQgtF4ICTWgsN7IY3pg8BwUYGsg1ZxwHTVgutzIWc8go10gVlNgjt18UtLgf13eT26&#10;gc95GjC2gcR65SUBgdp83Iztge94cICigZ55LnPBgVB52GZqgQh6eViYgNp7JUrGgMF73j1pgLh8&#10;pjCcgNR9gyUngQ5+cov6gFCAgX+7gBmAlHLlf+KAhWWVf7OAXlgcf5SAO0ptf6CAIT05f7yACjCT&#10;f/9/9SVGgF9/34sofxmIj38GfvKH9XI6fsOHI2TpfpuGK1dsfpGFLknwfq6EODzmfuiDQDBzf0yC&#10;NiVhf8uBIIp/fhqQbn5aff+PJXGUfdSNi2ROfbWLwVbdfbuJ7kmDfemIFzywfjGGOTBjfrKEPyV3&#10;f1CCNYn6fVSYFn3VfUKWHHEOfRiTuGPQfPiRElZofQiOYkkZfUyLqjxtfaSI6jBVfjSGCSWJfuyD&#10;HomYfMOfhH1sfLac3HCcfIiZpWNgfGOWHFYMfHOSiEjWfMGO7jw3fS2LSDA3fdSHiiWXfpyD3oOl&#10;kJxfc3hajwpiY2xnjatlRl/LjFpoKVLQiv1rIUXIiZpuRDk7iDdxlC08huV1PiKJha95S4Ltjq1n&#10;WHe8jU9phGvHjAFrrV9Firht31JliWtwJ0V/iCRylDkXht91Ji1KhbB3/SLWhJt7F4IxjL5vFXbl&#10;i4twkGsTilRyCV6biSFziVHgh+91HkUihsh2zzjohaZ4nS1QhJt6miMag6h8v4FgivZ2rnYIidt3&#10;iGoviL54Vl30h6B5J1FUho96AkTEhYp68Ti5hIx78i1Tg6Z9ECNVgtV+QYCTiXF+MHVRiGh+cmmD&#10;h1x+mV1ChlJ+rlDthU1+x0R6hGt+8jiXg45/Ii1agsx/XCOHgiB/mX/eiDmFrXSmh0OFTGjhhj+E&#10;vVy6hTiEDVB5hEKDWERLg2iCtTh/gqyCGC1dgg+BciOwgYiAx39Mh0aNBXQ1hl6MCmh3hVqKv1w/&#10;hE+JQE/9g2eHwUPpgqGGTjhage+E3y1agXGDVyPTgQqByn7YhoyUJ3PBhauSkGgChKWQhVvUg5eO&#10;NE+cgrOL5kOLggGJnjgggV6HXi1ZgO6FASPvgKOCo35/hgGbFHNlhSKY5GefhBeWElt1gwOS5k9P&#10;ghyPwUNXgXGMpTgDgOCJjy1TgIiGZiQFgFGDVXgzmWZfKW2/lzJiCGLBlSFk6Vc6kwVn1ktvkMRq&#10;3j+vjmxuFzR9jAhxfSnpiap1PSCqh2h5UHeOl7hmn21GlaVoxWJOk5Bq91bikW1tPEsyjzNvnz+Q&#10;jPFyLDR+iqd03yoXiGl32iEShkZ7DXb3leFt4WyZk+9vZWHCketw8FZgj9ZykUrTjbN0Sj9Yi452&#10;KDRyiWV4Iyo8h0p6UyFthUh8pHZOlCB0+WvikkF16WECkFR22FXSjlZ300phjFF44D8Sikt6BzRZ&#10;iER7QypVhkx8oyG7hG1+E3Wmkqd8AGtAkNl8YWBljvl8s1U7jQd8/Un/ixR9Vz7NiS99xDQ8h0Z+&#10;PSpmhW5+yCH+g7F/WnUTkX6C/Gq5j76Cz1/pjeOCe1TFi/aCEEmZig6Bqj6iiC+BVTQrhmSBCyp1&#10;hK6AwCI1gxSAd3SbkIaJympDjtSJC193jP2IDFRZixSG50k9iTaFwz5nh2eEqjQrhZ+DmyqIhAmC&#10;gSJjgpKBanQ8j9GQbGoIjimPKF8/jEqNdFQeik+LfUkJiG+Jkj4threHtjQDhQaF6SqUg4GECyKI&#10;giiCNXPyj0mW1mnBjZ6VCF71i7mSmlPZibmP10jTh9iNIj4LhiWKfzP2hIaH7CqbgxmFUiKmgdOC&#10;221Com9esGN4n6RhgFlanNZkY07mmdpnYkRMlqJqhznRk0Ft4i/1j8lxaSbPjEt1Qh8HiPJ5VGyp&#10;oPxlvWMcnjRn4lkPm1BqI062mERsg0Q2lQxvCjnYkbxxwTAcjlt0nicfivt3vh+Ih8J7Amwxnzps&#10;jWKZnIVuHVismaxvwk5elqlxiUP+k4VzcDnFkE91gTAxjQx3sSdhic96FB/3hrl8imu1nXxzMGIR&#10;mth0OVgdmBF1TE38lSJ2d0O0khl3vjmijwF5IzA5i956oCeViMV8QSBXhdV96ms4nAB5w2GcmWx6&#10;Sletlq96zE2Nk8t7UEN2kNN77jl+jdp8pTA5itV9aie9h95+RSCphRN/ImrKmtaAS2E9mEyAUldY&#10;lZKAOk1AkrKAFEM2j8R//DlojNN//DA8ieuACCfehxaAGyDthHCAMGptmemGpGDzl2aGLFcXlKqF&#10;dE0BkcmEnkL5juWD0zlGjAODGTBHiSGCbif+hmuBvyElg+mBFWonmSqMv2CylqyLw1bWk/CKaUzG&#10;kQ2I30LHji2HXjkVi12F6zA3iISEjigehd2DKyFSg3yB1GnvmKKSsmCnliKRSVbLk1mPO0yykGCM&#10;3ELFjXWKmTkqiq2IczBQh/SGZyg2hW+EWiF2gyWCcGKsq8peGll9qHNg11A3pONjvUbRoPFm0D1p&#10;nKVqGTQ4mB1tnSu1k3dxTSP6jsd1RR2VilR5VWIVqpBkwVkvpyJm4VAEo2dpMEa9n1xrrz1xmwpu&#10;YjRflo5xSyv8kft0WiRojWh3ox4tiRZ6+GG9qN5rJFjUpXRsvE/FocBueEaLnbhwaj1dmXdyhzRt&#10;lRN01SwxkJx3QCTFjCx52R6wiAJ8c2FwpxpxVlh9o7xyc09poBVzqUZTnCN1CT07l/p2kjRtk7V4&#10;PSxXj196ASURixV75h8ghxV9xWEjpZJ3eFg4okF4IU8pnqJ400YTmrl5lD0llqV6fjRskn17hix2&#10;jkd8nSVRiiN9yh9/hkt+72DdpF19klgKoQ59yk8GnXF97UX0mY1+ED0NlYR+SjR1kWl+pCyVjVF/&#10;DiWIiVJ/gh/PhaN/8GCjo2aDelfqoBWDQU7wnHWC0UXgmJSCTzz7lJaB4TR1kIuBiSy0jH6BRSW5&#10;iKKBBiAQhRiAymB2oqiJKlfYn0+IgE7lm6iHeEXWl8SGSjzuk8yFLzRoj9eEKiy8i9uDPiXgiBGC&#10;VyBEhKiBf2BZohiOpFfTnq+Nh07imv+L4UXTlxeKADzzkyGINDR5jzeGgyzKi1CE7SX1h5+DaSBu&#10;hE6CEbdZYrda6ab3ZV5eWJYrZ/ZhuYTOao1lDXL+bTpoZ2EAcA1r209Gcw1veT3cdltzaC1xegp3&#10;47VyX2plVKV+YmRnuZTgZUNqF4OsaB5sdXH7axFu22Afbi1xW06McXhz+z1ddRN24C1GeQ56LLOp&#10;XIFvpKPOX7lxAZNxYtVyXIJWZetzxXDTaRt1PF8rbHp2yE3ScAp4bDznc+16QC0heCt8VbHkWel5&#10;xqIZXVZ6K5HNYKF6lYD5Y+t7B2+iZ1p7jV42avZ8I00ebsZ8xTx5cul9gi0Ad2N+W7BBV6uDxKCX&#10;W0WDRJBgXryCwX+fYi+CQG6UZcyByV1WaaSBZEx9ba2A/jwZcgiAnSzkdrSAN67lVdONqZ9bWY+M&#10;SI89XSaK1n6TYL6JXW2hZIGH6FycaH+Ge0v0bL2FCzvFcUmDhyzMdh+B463OVE+XZp5dWCeVH45T&#10;W9SSt327X4eQQ2zdY22N01v7Z5CLX0uGa/GI2juEcKiGNCy5daKDW6z7UyGg552cVwudso2aWsaa&#10;T30NXoiW22w8YoeTbVttZs2P9ksea1CMYztMcCOImyypdTuEnqxzUkmqDJ0YVjyl2I0TWfihc3yI&#10;Xb+dAWvFYcuYmFsNZiaUIkrKasOPhjsPb7WKrSycdOiFrKrcagxarJv6a/1eNYx2bfFhnnw8b+5k&#10;82uEcgRoUFqhdD9ry0oLdqRvdDnSeVNzdSqufFp4AKlaZvBkk5rdaTRnHIt3a2Rpk3tbbZlsAmq8&#10;b+hueln6cmRxDkmMdQ9zxjmFeAp2xyqfe1p6MKfMZCVuVplBZqZv64oNaQ1xdXoKa3py/2mfbgZ0&#10;l1kScMJ2REjec654DDkfdul6BSqRenZ8P6Y3Yah37ZexZFl4oYiNZu55SXjSaYp57WiObFF6n1g6&#10;b0h7YUhFcnF8MjjIdel9HyqFeax+KaS/X4GBaZZTYlqBR4c/ZRmBD3eVZ92Ay2eeas+Ajld0bf6A&#10;YEe7cV6ANTh9dQuADyp6eP1/6aOKXbyK0ZUxYLOJ2IYyY5CIu3acZneHi2a/aY2GW1bPbOGFMkdG&#10;cHGECDg8dE2CzipyeGiBeqKUXEmUD5RIX1iSO4VWYkmQNHXQZUqOE2YIaIKL8lY9a/mJzUbqb6iH&#10;nTgKc62FTyprd+uC2KHcWyidEZOVXkWaX4SkYUKXaHUoZFKUUGVrZ6OROVW0azuOHEaLbwuK6jfe&#10;cyqHjCpld4WEBKFjWlmlvZMVXXyiKIQaYHqeO3SgY46aKWT1ZuyWHFVYapmSB0Y6boON1jemcsCJ&#10;dSpgdzOE/p6lcZhajpEics1eH4LbdBhhinPEdXdk32Qodu5oPVRkeIdrv0T5ekZvcjX1fElzgSgW&#10;fpl4Gp1ibqVj2pAGcCxmfoG/ca9pCnLJc0FrjGNSdO5uGlO4dsNwx0R7eMBzmTWzewV2tCghfZN6&#10;MZwaa/VtFY65bbxu14C3b3JwinHMcTNyNGKAcxJz7FMWdSF1vUQPd1t3qTV/eeB5yCgrfKp8J5qw&#10;aY92Jo1Wa4R3Gn9MbWd3+XCmb1N4zmF/cW15rFJMc7R6nEOCdih7nTU4eOR8uygze91995lhZ4B/&#10;HIwVaZl/Sn4aa6J/V2+JbbV/UGCtb/V/TVGgcnF/WEMPdRh/aTUBeAZ/gSg6eyx/nZhMZc+IAosO&#10;aAOHZn0maiaGm26mbFqFtF/jbryEylERcVmD5kKudC2DBDTRd0iCFShAepWBFZdvZGyQvYo5ZrSP&#10;VXxaaOuNrG3qazaL3187bbiKDlCOcHWIO0Jic2WGYTSvdqeEbShFehiCW5bJY1WZPImTZayXB3uz&#10;Z+6UfG1NakaRwV6obN+PBVAOb72MREINcsqJdTSPdiSGgShJebGDcZZZYoqhbokZZOmea3suZyya&#10;92zJaYmXTF45bC2ToE+6bx6P8EHDckaMLDRddb2IRShNeV+EWJKueWFaiIZNedxeEHkien9hd2sq&#10;eztkzFyyfAtoL04afPVruj/off1vdjIsf0BzkiWpgMJ4L5GXdpRjRIVNd2Fl83gjeDloi2pJeSFr&#10;Hlv3eh9tv02Jez5wgT+GfH9zazIGffx2nyXPf7N6MJB4dAZr44QVdRBtx3cedhRvm2lWdyhxaFsz&#10;eFZzQ0z3eat1Nz8peyN3STHlfNl5jyXwfsN8D49FcbR0coLecu11lXXvdBt2oWh7dVV3qFp5drV4&#10;s0xyeDx50T7ceel7AzHLe9Z8VSYMffF9xo4ab71854HbcRh9U3Twcmh9nWd0c8R90FmzdUh+CEvO&#10;dwN+TT5veOB+mjGfevl+8yYlfT1/VI0ibiGFSIDpb5OE+nQNcPyEeWakcnWD2Fj/dBeDNEtTde6C&#10;mD4gd/WB/zF/ejqBXiY5fKOAs4xabM6NfIApblSMcnNWb82LIWX7cVqJp1hpcxmIKErhdQ6Gpz3l&#10;dy2FJDFreZeDjSZKfCSB5IvBa8KVdn+QbVeTr3K9btqRimVtcHKPL1flckaMz0pudFmKbD2bdpKI&#10;AjFXeRGFeyZYe7yC5otUavqdJn8dbJmapnJBbh+XqGT0b7uUZ1eBcZeRIkokc7yN2j1bdhCKhjEv&#10;eKyHGyZje2mDu4bwgW1ahHuCgThd/G9cgTJhXGJ+gURktVUvgV5oIEfOgYhrtjrhgcdvfi6AgjJz&#10;piNsgs94QYX5ftBiuHqpfuhlaW6Hfw5oC2HJf0FqrlSff4JtY0dmf9pwPTqmgEpzQC58gOp2jiOs&#10;gbV6LoT+fGBq0nmXfLNsyG2gfQJutGDzfVxwnVPzfchymUbpflF0sTpefvR26C5wf8V5VSPjgL17&#10;9oPzei5yy3iJeqh0FGyPex51TWAue5h2flNLfDR3ukZ0fOx5Cjoffb96bi5nfsF79SQTf+R9l4Ly&#10;eER6vXeQeOB7WWumeXV72F9Veg98RVLIesd8ukYTe659OzntfK19yC5jfd1+ZiQ8fyp/DoIVdryC&#10;nnbYd3GCkWsAeBmCU16peMmB9VImeZyBmEWpep2BRjmqe8OA+S5QfRuAqiRffo2AWIFhdXqKTnYm&#10;dkGJlWpXdvaIlF4Pd7iHalGceKOGPEVCeb6FEjl8evmD6i5IfHWCsyR7fguBdIDVdHmRwHWedU+Q&#10;W2nRdg2OlV2UdteMmFEsd9SKlkTfeQqIlDlAelyGki5Be+2EfCSSfaGCZIBsc7eY73U0dJeW5Gli&#10;dVmUVF0rdiWRfFDXdymOoESkeG6LxTkQedqI5y4me4aF/CSkfUyDKXt5icFaaXDkiOZdzWW2iDRh&#10;KVnth45kiE3KhuBoAUGlhjVrqTYFhZRvgisHhRJzuSFkhLd4T3qbh1xiHnAuhsFkzmUKhi9nelli&#10;hZ9qL01ihRBs/UFjhIxv8zXuhBZzEisjg8J2fCG9g5F6KXnEhQtpt29GhKVrvGRMhDZtv1i0g8dv&#10;x0zeg11x5kEMgwZ0JTXJgr12hSs1gpZ5HCIKgo973Xjhgu9xNG5bgqxymGNggl9z8lgEghF1TkxM&#10;gdJ2uUCqgaV4PDWagYl51Ss9gY97lSJNga59angHgSJ4nW2OgPp5ZGKbgMd6FldFgJN6vUvZgGx7&#10;bUBVgGx8LzVygHh8/itGgKd94SKGgO5+zHdGf5t/9Gzdf4+AHmH7f3CAIVa+f02ACkttfz5/9EAz&#10;f1B/7zVpf4R/9StVf91//CK1gE2AA3anfmiHImxhfnOGtGGNfluGAFZQfjyFIksAfkGERz/cfm+D&#10;eTVMfrWCsytafzOB4SLcf8eBDXYpfXKOF2vofYuND2EYfXqLolXpfWKJ+kqlfXSIVz+JfbqGvTUd&#10;fhWFLCtffqeDiyL8f1qB7HXIfLaUy2uIfNeTL2C4fMqRBFWQfLSOjUpgfMuMGz9bfR2JtDUAfY6H&#10;VStXfjuE7iMVfwOCo3B1kl5aHmaskNpdcFxtj3NgylGzjgRkNka5jHpnxDvPiuNrhjF6iU1veCfZ&#10;h8tzxR+ZhnF4Wm+pkDRhYGYUjuBkDVvkjYlmxlFMjCRpkkZ0iq5sfTuxiTlvlzGGh8hy2SgUhnB2&#10;ZSAJhT56I272jf5ogGVVjNdqkltMi5xsrFDEilFu2EYUiP1xHzt8h69zjDGBhmd2GyhChTt44iBq&#10;hDF7xm47i/BvgmSTiuZxAFqJiclyf1A3iJ10CkWlh291qTs6hkp3ZDFvhS15OShihCt7NSC+g0h9&#10;QG2Fiix2cGPoiT13XlnmiDZ4QU+fhx95IEVJhg16Ejr9hQ97GTFchBh8MCh9gz19XyEFgoF+kWzk&#10;iLp9TWNZh+J9r1lohul9708theF+HkTshOF+VTrmg/F+ojFcgx9+/CiXgm5/WiFAgdp/tmxah4WD&#10;8mLUhsKDwFjshdeDWU69hNqC1kSSg+yCWDqzgxCB5jFugkaBgyiygb2BHCFxgVGAsGvuhpiKdWKa&#10;heyJxFi+hQGIqk6Ug/SHVUR1gwaGEzqKgkmE5zFLgZ6D0ijDgSqCqyGZgOCBgmuYheGQv2JJhTmP&#10;ilhthFONuk5Ng0iLnERBgluJmDptgaaHrTFGgQ+F1yjRgLiD9iG4gIeCLWXemzFZoVznmQhc5VOZ&#10;ludgQUntlJ9jv0AZkiJnaDZmj4lrTC1XjOdvXyUDildzxx4Hh/x4YmUimUdgfVxrlz9jKVMulRpl&#10;8Umlksxo2j/1kFhr6TZqjdlvKy2Ei1dylyVbiO52Sh6Mhrt6HWSUlydnLFvUlT9pTFK3kzNrgEk9&#10;kPlt1j+0jqFwSjZWjERy6i2fiel1rCWkh6x4ph8AhaN7sGQElRptt1s4k0tvUFIWkVlw90jNjz1y&#10;tT9kjQp0jjYyitV2hy2qiKR4miXchpF62B9jhLJ9G2Nzk1d0M1qwkaJ1SVGaj8B2YEhYjbZ3ej8k&#10;i6B4sDYPiZF6Ai2sh4d7ZCYHhZx84h+3g+R+W2Lwkep6pVo9kEt7OlE3jnV7uEgFjHd8Kz7iinB8&#10;sDX/iHJ9VC2whot+BSYohMh+vx/9gzh/cmKCkMGA6VnijzWBAFDpjWeA30e+i22Apj6hiXaAfjXY&#10;h42Abi27hbOAbiZIhBSAaSA3gqmAX2Iqj8+G8FmOjlOGhFCbjI6FwUd9ipiE1z5uiKiEADWmhtWD&#10;PS2phQmCkiZog32B3SBmgjaBJGHljxiM01lvjaeL+FB/i+OKhEdmid2Iyz5yh+SHODXGhhiFxy3M&#10;hGyEcSaFgwaDESCLgdqBxVuTpFxY+VNQoZRcMUrlnqZfkUJIm2ljJjmcl+Bm+DEnlCxrCylfkGtv&#10;TCJejL1z0xyliV54aFraoqxfcFLUn/RiHkp9nPZk+kIEmatoBjmFliBrRzE9knxuwCmkjtNyYCLP&#10;i0d2Oh0+iA96FlproKJltVJenf1n5kohmxRqOEG4l9ZsvjlelGRvbTFBkOByTSnXjVp1SyMtifh4&#10;dx3Chux7nFoKnpZr1VHznARti0mvmTFvW0FwlhNxUjkxksJzcTE8j2N1tCn8jAd4DiN6iNF6ix40&#10;hfJ8+FmlnMtx6FGVmlNzJklel450ckEjlH91zTkWkUx3VDE6jhJ4+iobit16rSO7h9J8dh6UhR5+&#10;LFlGm1R39FFLmPF4vkklljh5fED6kzN6PDj6kA97GDFFjOh8Fyo6idh9IyPxhvd+Nh7khGx/NVj2&#10;miJ90FERl89+J0j8lR1+UUDZkiF+cTjfjwx+qTFCi/p++ypciPh/YCQihj5/wh8mg9mAFli1mS+D&#10;elDnlueDW0jelDiC7kDFkT2CZTjQjjGB9TEwiziBnipfiEuBXyRKhaWBGh9bg2OA0ViLmG+I9VDN&#10;limIYUjJk36HU0C5kIWGGTjWjXqE/DFFio2D/Sp0h7aDFSRjhSyCNB+FgwSBaax/XONVK50yX/1Z&#10;Jo2FYxFdFX1MZjBg+2yfaXRk51vEbOpo70s7cJVtKDsQdJlxuywHePp25aqLWO1fYZuwXG9iYIwz&#10;X99lV3wnY1doTGucZvRrSVroasZuYUqMbtBxojqlczR1NCv3d/J5Pqi9VWdpgJn9WT5rgIrEXP9t&#10;fnrRYMNvg2p4ZK9xlln8aNVzwUnebTd2DDpAcfV4livqdwd7dqbyUj1zc5hLVmN0gokmWmR1lHmA&#10;Xmx2q2lTYqZ30lkUZxt5DUk6a856XTnlcN572Svedjd9iKVCT3d9QpbLU+B9bofFWCJ9mXg0XGR9&#10;xGhbYNx9+FhJZZt+PkirapZ+jjmWb+x+9CvTdYN/bqPUTSCG8ZWLUcKGPYavVjiFf3c9WrGEu2d9&#10;X12D+1eoZFGDRUg4aY2CkjlUbyCB3SvKdOmBIqKpSymQc5SJT/uO14XPVJuNKnZ6WUCLdWbNXh6J&#10;xFcaY0OIEUfeaK2GVjkibnSEhyvDdGmCoaHESZeZsJPCTo6XJIUhU02UgnXiWBCR2mZEXROPN1af&#10;YmWMjUeEZ/uJzzj5beaG6yu9dACD6aErSHCigZM3TXue94SgUkubXHVwVyGXxWXnXDuUOFZYYaqQ&#10;nUdEZ2KM5DjKbXKI+iu5c6uE+6DVY/NVNZLUZmlZOoRJaOddJ3UZa3hhBmVxbixk7lWicRBo+UYv&#10;dChtNzcrd5Vx1ilbe1h3Cp8rYDBe5ZGjYw9h+4NFZeBlAnQ8aLxoAmS0a71rClUKbvVuMUXDcmVx&#10;gjbzdi91Kiljekt5SZ2KXM5oeZABYABqpYHbYxtsx3LuZkFu52ObaY9xE1QqbRlzWkUhcN11wjae&#10;dPh4aylqeVt7ZZvqWcRx5Y5vXT1zNIBdYJd0enHAY/11u2KWZ5h3B1Nfa214aESXb3554TZYc+V7&#10;hilveIl9W5poVxt7NY0PWtB7r38XXmd8GXCNYgV8eWG4Zdt831Kqafh9WEQdbk593DYdcvZ+dil0&#10;d9N/JZkoVN+EaovtWMSED34TXIuDmm+jYF6DFWDoZGaCkVIZaLaCGEO6bUmBpjXrciuBNCl5dziA&#10;vpgmUwGNcIsCVw+MPH0/WvuK4m7lXveJdGA+YzCICFGVZ66GnUNubGyFMDXHcYCDsyl8dreCI5di&#10;UYWWMYpNVbCUInyVWbeR3m5NXdCPg1+zYiyNLFEaZtaK00Mba72IcDWncPOF7il/dk2DVZbdUGqe&#10;j4nKVKebo3wSWL2Yc23TXOeVKl9PYVqR6lDQZiGOpkLZaymLTzV6cIOH1CmBdfmEUpVbazVVVoiU&#10;bQRZVnsnbupdPW0EcOdhFl5ncwNk+0+pdUxpB0FTd8RtSTN2eo1x8SbZfaJ3K5PmZ6Neaodiaddh&#10;kHoIbAlko2wObkxnsF2ZcLFqyU8Ic0luBEDjdhNxazNGeS91Jyb4fI15UZKBZGFneIYJZuppxnj+&#10;aWFsB2sXa+RuQlzTbo1wik51cXBy7kCIdIh1dDMjd/J4PCcTe5h7U5EHYXRwYYSfZEBx43eUZvRz&#10;V2n5abR0wlvcbKh2NU23b9N3v0AJczR5YjLrduN7MScqesF9Lo+tXul5LoNbYep563ZmZNV6kGjj&#10;Z8x7JVsYavd7wE0Zbmd8bD+kcgl9JjLDdfV9+Cc+egh+3o6PXMaB5IJSX/KB23V3YwmBrGgJZjGB&#10;Z1pZaYyBIkyZbSuA6T9ScQaAuTKgdSmAiydPeWuAXY2pWv6KaYF7Xk2JmHSxYYaIkWdXZNSHbVm6&#10;aF2GSUwhbCiFKT8UcCqEDDKKdH2C4iddeOiBq4z5WZCSrIDUXPqREnQQYEyPL2bEY7WNJ1kzZ2CL&#10;IUura1WJHD7Jb32HFDJ0c++E9SdpeH2Cxox/WHyalYBZW/mYN3OQX1mVdmZKYtKShljQZpKPm0tk&#10;aqKMsj6KbuyJwDJLc4KGtidyeCeDsYoHcrZVgH5Mc95ZcXHndSldT2TQdo5hI1dGeAtlCEmmeaxp&#10;GTx6e3VtYS/XfYVyESSBf9R3R4i5b09eBX01cNlhL3DlcmxkSmP1dA5nYlaWdc1qikkjd7dt1zwn&#10;ectxUi/CfCZ1IiS3frV5Vod9bDRme3vwbg5o42/eb95rP2MHcb5tl1Xac75v/Uibde5ygjvYeEp1&#10;Ki+veux4EyTmfbh7QIY2aWJu43qwa31wjW6ubYhyJ2I0b55zvlUscd91WkgldFF3DjuadvF43S+k&#10;edV62iUPfNx9AoT9ZvV3MXmkaUJ4JW2ta394/2EvbcZ5yVRwcDx6mUeLcvB7fDs5dcx8bi+EeOh9&#10;eiUyfB1+mYP6ZOp/Z3iuZ15/pGzMacJ/t2BkbDd/slPDbtl/rkcccbd/tzr2dMp/yy9weBt/5SVP&#10;e32AAIMpYzaHaXfrZcqG72wZaE2GOF/CauSFX1Mzba+Eh0aycLeDtDrIc+2C6C9nd2yCFCVoeveB&#10;N4KGYdWPK3dRZISN+2uDZx6Mdl86ac2KxFK3bLiJE0ZGb+eHZjqGc0CFvS9bdtyEASV7eoqCP4IR&#10;YMeWm3bdY4qUvGsLZjKSZ17IaO+P11Jba+2NSkYGbzaKwjpOcrCIOC85dm+FoCWLejODGH7SenxV&#10;n3QEewFZfWibe7BdUVyPfHNhJVAgfUNlEEOofixpKjexfzRteyxXgHVyNCJYged3X32md0pdnXMT&#10;eCtgx2e/eRZj6Fvdeg1nDU+XexZqR0NLfEBtqTeEfYtxOixifxF1HyKkgL15WHyMdFJlj3HydYBo&#10;BmbSdqZqd1sId9Ns6E7weRhvbULWeoRyEzdHfBF03ixjfdV36SLnf7d7LHtwcaRtZ3DYcwpvM2W9&#10;dGVw9FpGdcNysk5Nd0h0fEJqePF2XzcSer54XixkfL56iiMhftN813pcb0x1NW/ScOJ2VGTOcmp3&#10;YFlsc/Z4Xk3Qdah5Z0IRd416gzbreZJ7sSxse8l8+yNTfg9+V3lxbVl8728Qbxd9aGQjcMF9uljA&#10;cnN9800zdE1+MUGtdlp+gTaxeJB+3Sxhevp/QiN8fWp/qHixa7eEdG5abZOERWN8b1qD2VgqcSyD&#10;S0yvcymCwEFPdVyCQDaNd7KByCxiekiBTCOefOGAy3gaamSLtW3NbFqK4WL1bjaJtVeycB2IW0xD&#10;cjeHA0DwdI6FsjZYdwSEaixiebWDFiO6fHKBwXepaVySrm1ga2aRO2KHbVGPTVdMb0WNIEvzcXCK&#10;9UC8c96I1DYsdnWGtyxLeUeElSPPfBmCinPMgoxVmmnfgnFZZ19sgntdNFRsgo9hDUkbgqFlBD3R&#10;gr9pMDMWgvFtkSkLg09yVCBjg9R3c3K+f5JdHGkMf8pgRl6vgAZjb1PZgENmpUiygIRp9j2UgNtt&#10;dDMKgUlxHyk0geN1GyDGgp15WXHKfL5kkGgSfTxnFl3nfaxpnVMnfhlsLEgufpBu0j1BfyJxnjLt&#10;f8x0kClQgKB3vyEbgY17GHDTei1r7mcZet5t1Vz0e31vt1J1fBtxnkeefMtzljzjfZd1qzLFfnt3&#10;3Clgf4Z6OiFlgKF8rm/od/JzOGZBeM10g1wqeZR1wFGzelt29kcwezN4OTyWfDd5lDKnfVB7ASly&#10;fo58iSGkf9Z+GW8Udgt6c2V9dw57IVt7d/d7sFEmeN58LEa9edt8sDxpewB9SzKafEh98ymEfbh+&#10;pSHZfyx/V25mdHiBfmTwdaCBlVsCdqKBclC3d52BL0ZUeLqA9TwcegOAzDKGe2iArymQfQKAjSIE&#10;fp+AaG3cczKISmRvdHOHyVqJdYqG8VBOdpeF7EX6d8yE8TvPeTaEAzJceraDIimZfGyCOCInfi2B&#10;TW1ycjCO0mQKc4WNwFondKyMME/4dcaKY0W6dwmIoTuoeIeG7TJDeiWFRSmTe/uDmyJDfdGCCGkg&#10;iuRVXGAMiiNZHFaNiX1c6UyZiNBgzUJliA9k2jhJh01pIC7JhpZtmyYJhf9ybx6ohZF3g2guiCBc&#10;bV9Uh6pfmVXphypi0UwdhptmHkIWhgFpjjgphW9tLy7bhOtw/SZNhIp1FR8fhE15WGdfhWxja15/&#10;hTNmA1VBhOJoo0uLhH1rV0GxhBJuJjfzg7ZxIC7ag2l0PSaBgz93lR+GgzJ7BGaRgvBqU12vguRs&#10;WFR0gr1uYEr4goVwd0E+gk9yozeygil08C7MghJ3WSanghx57B/fgj18iGXHgMdxLFzxgONyoFPC&#10;gOB0DUpXgMp1ekDfgL53ADdzgMt4ni67gOZ6TibFgSB8GSAqgWx94WUTfvV38lxNfzV41lMzf095&#10;o0nZf1h6ZkB7f2p7NzdSf5R8Hy63f9x9FSbhgEV+FiBpgLx/DWR2fWR+fVu7fct+0lKyfgF++0lt&#10;fiF/EUAkflB/MDcofph/Xy7QfvR/nycEf4l/3CCdgCuADmP7fCiE31tqfLSEr1JxfPuEKkk+fRyD&#10;e0AIfVWC4TcGfb+CWy60fj2B6icXfu+BayDHf7WA5WOaeyqLBVsPe8qKT1IdfCOJGkj5fFGHrD/b&#10;fJWGVTbwfQ6FFi6xfaaD6ickfniCtyDof1eBlF7jk4hU2VaekhVYk04KkKpcZkUdjyVgYTwEjX5k&#10;jjMUi8ho+irLihZtmCNNiH9yhR0mhxx3kF4IkPtbg1X3j8Zet013jnZiA0SxjQZlcDvIi3lpCTMK&#10;ieps2Cr2iGRw0iOqhv51DB2vhct5VV1YjmdiFVVFjWRkw0zrjD1ng0Q6iu9qYjt9iY1tZDLwiC5w&#10;lSsQhtlz5yP1had3bB4mhKV68lyxi/toklSbiyBquExDih5s60PIiPtvNjsrh8hxoTLMhpt0Lisd&#10;hXp21iQwhHt5ox6Ng6h8ZVwNidpvA1QCiSZwoku3iEVyRUNLh0Fz8TrrhjV1vjKrhTh3pyskhEZ5&#10;oCRhg3d7sB7jgtB9rlt1iAt1YVN7h352fEtHhrp3iELvhdB4lTqmhOB5tjKfg/969isxgzd8QCSJ&#10;gpd9kB8rght+zFryhod7jVMNhh98J0rthXN8mEKphJt8/jpug8N9dzKFgv5+CCtHgk1+pySwgdh/&#10;PB9ngYV/v1qHhUaBcFKlhP2BgUqPhGiBVEJcg6KBEjo0gt2A5TJQgjeAyis/gZOAxCTbgTKAsB+X&#10;gQyAilozhEiHSFKBhCeG60p5g6aGCUJfgs+E9DpigfuEDjKggVqDTSt8gN+CpST9gLKB6h+9gKyB&#10;L1TcnIZUI02LmlpX10X7mCBbrz4fla5fwDYmkv5kFi5gkDVosSdFjW1tfCDvisxyihvSiH53mlQE&#10;mjxaakzemFNdp0VVliphCj2kk7lknjXpkQ9oaC5hjl1sbCeFi7VwlSFhiT909xxthyB5UlN9l79g&#10;lExMlfxjWkTZk/1mPT05kadpUjWsjyFsjS5ajJlv+ye3ih9zhSHCh9x3Oxzyhe964VMIlVJmo0vJ&#10;k69o7EROkdBrUTzcj6ht2jVyjVBwiy5OivpzXyfbiLN2SiIQhqZ5VR1khOl8RlKJkylspUtOkbNu&#10;dEPnj+5wUzyDjd5yRTVOi7N0ZC5JiYt2oif3h3d46yJQhZp7Rh3FhAp9gVINkVRyo0rikAtz+EOW&#10;jmN1SjxNjGl2pjUvilR4Hy5XiEl5vSgYhmF7ZCKFhLR9DR4Wg1B+klGhj8p4dUqIjqx5UUNUjRt6&#10;EDwcizR6zzULiTZ7qi5Qh0Z8oSg7hXN9piK1g/J+oB5Ygrd/eVFKjod+GUpBjY1+ekMfjBJ+oTv9&#10;ijV+ujT5iEV+9C44hnV/RSg4hLp/qiLdg1B//x6OgjqAOVERjX+Dm0oNjKCDfUL0iz2DADvliWuC&#10;azT9h3+B/C5RhbyBqShUhBuBaSL9gtGBIB65gdeA1aI1VptPqpPkWilUI4VCXb9YmHYdYXhdC2aH&#10;ZWhhh1bGaZpmI0dmbgpq9jh3ctpwLSrHd/t2BKAoUcpZn5JNVdpdMIPhWexgunTsXhhkQ2V9Ynxn&#10;1FXqZyNrhUa+bA1vZzgacVhzpyrPdup4bJ5NTXFji5CTUflmKIJtVndow3OXWwtrYmReX9VuDlUG&#10;ZOpw2EYdakRzyjfIcAB3CyrXdfh6sZx3SYNtVY7iTnxvBYDWU1hwunJUWEhycmNIXXl0OFQvYvJ2&#10;F0WMaLN4FTeAbtR6TyredSJ8zpq0Rf52+41gS2B3yX+CUJx4m3EaVeB5bWJtW2Z6S1N9YT97PEUT&#10;Z1t8PzdEbdN9airjdGp+vZkqQu6AdowZSK+AZX54TkCAVHA8U9eAQmGoWaeANFL8X8mANES3ZjeA&#10;PDcVbPqAUyroc82AeZfiQEyJvYsNRmGIwn2kTD6HyW+RUhuG0WEPWDGF3FKDXpWE6kR0ZUGD9zbz&#10;bEOC/Crsc0qB/pbfPh+Ss4o5RHqQxnz9SpaO4G8PUKuNA2CiVvqLK1IfXZmJTEQsZH2HYjbYa62F&#10;Xirvct6DS5YoPHWbIYmeQwCYO3yBSUeVam6yT4aSsmBhVf6QA1H0XMeNQ0QEY9eKaza7azSHairy&#10;coiEYZdkXWVP/ooZYGFUaXxtY3NY0W47ZqldN1+cahBhq1DdbbZmRUKJcZlrGDS0ddxwVigvemd2&#10;MJV6WMdZaojHXElc/3tbX81gj21bY2tkHl7iZztntVBMa05rbkImb6FvWDSLdFhzqChMeU94fZO6&#10;VJpizIcYWJJlg3nuXHxoNmwNYH1q6l3MZLNtqk9yaTFwikGPbfBzkjRGcw127ChleFd6ppIIUNJs&#10;EIV/VTJt7HhzWXdvyGrpXdFxpFzSYmtzik61Z0t1i0EUbG13qzQQceZ6CCh7d318ppB2TXV1N4Qc&#10;UjB2P3czVs53Q2nBW3t4Q1wIYGh5TU4TZaR6bECsax57nzPmcOh8+SiOdsF+eY8jSo5+PIL1T5d+&#10;cXY4VIN+mmjoWX5+vVtKXrV+5U2aZDh/HUBdaf9/YjPEcBB/tyiediGAGY4PSBSHC4IGTWOGaHVt&#10;UpCFsmg7V82E9VqxXUeEPU0mYwqDjUAkaQyC4zOub1mCNSirdZ2BhI05RgyPi4FLS5OOEHTLUPaM&#10;eWezVmeK2Fo7XBaJQEy8YhSHqz/faEqGFjOcbsOEbii1dTCCu4yiRHqXloDBSiuVSHROT7SSz2dJ&#10;VUuQTlnrWyGN20yGYUeLZj+vZ6qI6TN8bk6GUSi+dNmDvIy+ZF1QY4BwZslUt3O6aVRZDmZ+bAFd&#10;aFjebthh1UslcehmbT3gdTFrPzEleNdwgCXAfL12WIrsX/hZMn8XYuVcyHKRZdtgWmWHaOhj7lgQ&#10;bCRnkUqGb55rWz12c1JvWDEBd19ztiXxe5t4i4lUW/FiDX2nX1Nk2HF9YqlnoGSRZhFqaFdPaaht&#10;P0n6bYRwNj0kcZ1zVzDrdgt2yiYcepx6mYfCWFFqznwvXBRsz3ATX8Buz2N6Y31wzVZgZ3dy1UlI&#10;a7J0+jyzcCh3PzDCdOt5wSZBebx8foZYVRpzdHrkWS10sG7nXSt142JqYTp3EVWqZYN4Ski4ahd5&#10;mDxdbuB6/DCoc+18iSZhePx+NoUqUlN7/HnXVq18dG38WvJ82GGaX0p9MlT4Y9p9kkhKaLF+BTwb&#10;bcN+iDCTcxR/HSZ7eFl/vYQ2T/eETXj9VIyEAm08WQ2Dk2DyXaSDFFRkYnSCnUfdZ4iCMjvtbNCB&#10;0jCJcluBciaRd9GBEIN5TgaMVHhUUs2LRmygV3+KAmBrXEWIp1PrYUmHV0d0ZpaGEDutbBCE0DB/&#10;ccSDgyajd2KCMIL0TIKT9HfXUXKSMGwnVkaQFl/8Wy+N3VOVYFeLskc6ZcuJkDt6a3KHcDBfcVGF&#10;QiaxdwqDH4Iba45Qw3a2bW1U/mrub3BZQ16rcY9dlFIOc85h/kVldj5mlzk8eN9rai2te9JwryN7&#10;fvh2e4BiZ2FZAHVxabhckmnfbBtgJV3ObpNjv1FdcS9nbkTkdAJrRzjvdwdvUy2jellzwCPAfcx4&#10;ln7vY4thSHQVZk5kI2jPaQpm/lzea9dp3FCjbsxszkRgcf1v4zimdWBzIy2aeQl2sSP8fMN6i32I&#10;YA1piXLCYy1rqGeaZjttx1wOaVZv6k/7bKRyFkPycCt0YDhzc+R2zC2bd995diQxe918Vnw6XPxx&#10;sXGpYGdzGWaVY8B0elsMZyZ11k9JasB3P0Nkbp14wDgfcqR6WC2IduR8GSRdexZ99XsnWlN5u3Ct&#10;Xf16cGW1YZh7DlpGZUR7oE6kaSF8PEMCbTx87TfqcYl9ry1/dgh+hSSCem9/Y3pIWA6Bjm/lW/CB&#10;kGUDX8KBaFmpY6iBLU4cZ8CA+0KibBaA2DfHcJWAxC2AdUyAtCSheeSAoHmbVi6JGW9JWkCIbmRx&#10;Xj+HflkpYlGGcE2pZpuFbkI+ayeEeTePb9SDkC19dLKCoCS6eXOBrXkeVLSQSm7WWO2O/WP+XQ6N&#10;RVi+YUCLYE1VZauJiUIHal2HwTdgbzeGAi1jdECEPiTOeRiCindscwZRBWzxdFdVK2IcdcxZZFbV&#10;d1VdsUtCePBiHT+yerFmvTSvfJhrmCpXfsRw4CFkgRN2mXXYbxhYvWvPcNVcTGEucp5f4lYbdHNj&#10;hUq2dmJnQz9WeH5rMDSGesFvTypsfURzyyG9f9p4nXSHa3FggmqUbZJjamA0b61mVlVBcdFpS0oO&#10;dBNsWD7jdoZvjDRPeSFy7Cp1e/J2liIKfsh6e3NMaB5oOWlnapJqdV8XbPlstVR8b2Ru+0lscfxx&#10;Uz57dMJzyzQhd652ZSp/esl5OCJNfdl8L3IfZSlv42hSZ+Vxc14gapBzAFOibUJ0i0j2cB52KT4q&#10;czJ34TQEdmZ5sCqQecR7qSKFfQx9t3EhYpx3dmeCZZd4YV1waH95N1L6a3B6BEhebol63j3Rcdh7&#10;0jPVdUt82CqQeOZ98iK1fGB/D3BTYGt+0mbFY5x/GVzHZrl/NVJlaeB/QEffbTF/Vz15cLV/gjO6&#10;dFd/vSqZeCh//SLce9GAOG+wXpmF5WY0YfeFjVxBZUGE71HwaJOEM0d4bBGDhD0hb8mC5zONc5WC&#10;WSqgd4qBxyL8e12BMm85XSSMqmXHYKqLv1vWZBaKZVGOZ4iI20cuayWHYDzzbwCF+TNncviEnyqO&#10;dxeDRiMVewCB/2zSes1RFWNKe4dVLlltfGJZYE8pfUVdr0Skfi1iJTowfy1m1TBVgEprvic4gZpx&#10;Dh+AgwR2smtodx9YVWJEeDxb5ViVeV5fg06EeoJjNUQve7NnCTnufQRrDzBKfnJvRydogBJz1h/s&#10;gb94ompAc6dfoGEtdR9il1e7dotlmE3Gd/RoqEOleXBr1jmaexJvLzAwfNBysieKfrl2eyBJgKF6&#10;a2kocHpm32Adcj1pOFa7c+1rl00NdZ5uBEMRd2hwiTk9eVdzMTANe2F1+iehfY14+CCZf6p8Cmgk&#10;baRuC18zb6lvxlXkcZlxgkxGc4xzQ0KkdZV1GDjzd853Di/2eht5GSe6fIZ7SCDeftd9fGc7ayp1&#10;Jl5fbW12RFUtb5l3VEu3ccR4YUI1dAd5fTjNdnJ6uS/yePp8BifUe6B9ZiEXfiV+wWZ8aQd8EV3D&#10;a4d8mFSrbed8+EtGcEF9S0HOcrV9sDiEdVR+Li/keAV+vifnet5/TyFGfZJ/12XkZz2CuV05ae6C&#10;rFQvbHyCXErebv6B8kF2cZyBnDg6dGqBXC/Ad0KBLif1ej+A+yFsfRqAwWVyZcuJHFzQaKSIg1PL&#10;a1iHgEqHbfuGU0E4cLeFOzgXc6WEOy+pdqWDTCfxeciCXyGLfLqBgGKEgtxQ4Vn0gvFU91EUgyBZ&#10;KkfTg0tdgz5bg25iDTUDg5tm1ixNg9tr2CRihENxNR3VhMR2x2FDf2pXt1kDf91bT1BHgEpe+0c2&#10;gKpixD30gQhmtjTVgXtq3yxbggJvOCSqgrFz3h5Sg3F4pWBDfB1ekFgMfOFhnk+EfZBkuUaPfi5n&#10;7D2AftBrQzSYf4xuySxagFxydiTigU92YR6+gkl6W19UeQ5lXlciehdn2U6lewNqX0Xwe+Rs+j0H&#10;fM5vsjRUfdJykSxOful1jyUNgBx4ux8cgUl7515wdk9sH1ZOd5huBk3jeMFv80VGedxx6jylewZ0&#10;ADQXfE52NixCfaN4gSUwfxF66h9rgG59R12lc+Ryy1WXdWx0IU1Hds51bkTCeCF2wTxBeX54KDP6&#10;evR5rixFfIF7RiVTfih86R+tf7d+elz0ccl5RFTyc496CEy3dSh6skROdqt7WTvqeDV8FDPQedh8&#10;5ixde4V9yiV5fV9+rx/jfx9/gFxmcAJ/jFSIcgd/x0xnc9F/xkQZdXN/sjvHdxx/uzOmeOx/3SxC&#10;esGAFCWPfLyAQCAPfqSAXFv8bpCFmlQkcL+FTEwLcrSEnkPPdHiD0TuXdjyDIzOReCmCjyw9eiKC&#10;DyWbfEKBjCAyfkKBD1iKizpQYVD4ipRUgUkaigBYvkDdiV5dKzhxiKdh0zAyh+5mwSidh0Jr5CHY&#10;hrZxVRxghlF22Vdxh/1W11AVh7hagUhMh1peRUA+huJiLjgQhlhmSDAShddqnii/hWZvICI1hRtz&#10;4hzthPF4p1aYhNVdSU87hNhgdUechLhjsz+ohHZnEzevhChqnC/qg+huWCjVg7lyNiKBg692Rh1n&#10;g756TFXSgd1jr052gh1mU0bcgjdpBz8jgjRr2DdQgihuzy+/gixx7Cjggj91JSK+gnJ4gR3QgrZ7&#10;x1URfylqDU3Bf6tsJkY5f/5uTD6XgDFwgjcKgGFy4S+bgKR1XyjogPR37iLxgWB6kR4pgdR9F1Rf&#10;fMRwW00dfYpx6kWxfhdzej4tfnx1FTa+ftx2zS+If014pyjzf9J6iyMcgHR8dB5zgRd+O1PFerN2&#10;eUyUe7h3gEVCfHt4dD3ZfQx5bjZ7fZd6gy9rfjJ7sikIftZ87iNEf6p+IR6wgHt/M1NBeOd8WUwW&#10;ei981kTVeyZ9LT2Ge+B9gjZAfIx98i86fVJ+eCkDfg9/DiNvfv9/lh7hf/2AA1Lgd3GCHkvMePaC&#10;F0Sgeh+Bvz1xeu2BWDZVe6OBGi9ofHyA+CknfWOA6COKfn6Azh8If5iArE7Yk/1Po0hKkoRT0kFx&#10;kRFYHTo9j4VcpDLhjdlhdiu7jCNmkyVBinpr5B+UiPZxbxsZh7R2503MkPpVuUdSj+1ZfUCAjq9d&#10;Xzl9jT9hcTJsi61lwSuWih1qTyVsiJ9vAyAAh1Jz5Ru1hkd4p00Ujfhby0aMjSxfHD/VjClihDjq&#10;iuhmHDIRiYlp4yt5iDFt4CWQhu1x9yBbhd12Lxw7hQl6Pkx4ixFh0EXqinxkpD8xia9njzh7iKxq&#10;nzHJh4lt4Ctlhm9xRiWvhWp0wCCohJd4TRyvg/h7qkvaiF5nzkVTiBBqIT6uh3tsiDgQhqhvCDGi&#10;hb9xuStchOJ0iiXPhBd3YiDsg316QR0QgxB87EtBhe9tx0TGhfFvlT5AhZlxbjfEhPZzXjFzhDl1&#10;cCtjg4l3pCXwgvF52iEmgox8CR1hgk5+A0q8g9Bzk0RMhCB03D3khAJ2IjeGg4t3ezFMgvV48ita&#10;gm16giYSgfd8FyFbgcB9nB2kga5+70pMggB5L0Pngpd58j2Vgq96nzdWgl57WDEtgep8MitFgYt9&#10;ICYagTJ+FiGEgRl++R3agSx/tEn7gHx+pUOXgVJ+2z1VgZ1+5jcxgWx++TEkgQ9/MCtUgMp/fCYo&#10;gJZ/0SGagJ6AGx4FgMSAVAAA//8AAP//AAD//wAAbWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAA&#10;AAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIj&#10;JCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltc&#10;XV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SV&#10;lpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3O&#10;z9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wABAQICAwME&#10;BAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYm&#10;JygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1v&#10;cXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3O&#10;z9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P0&#10;9PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQU&#10;FRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9A&#10;QkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2v&#10;sLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj&#10;5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6Y5Mv+iRkr9&#10;oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Og&#10;h9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2&#10;wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRUr9oUxg8qVLceapSoPaqk2Vz6lWpcioYbDFqmu1wqx1ur6rfb+6&#10;qoPFtqiHyrKmh9CroofWpJ6J3Jqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqa&#10;j+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h/6Y4Mv+jRUr9oktg8qZJceaqSILbrUqT0KxS&#10;o8msXa/Gr2ezw7FxuL+zeb24r4HEsqqHy6ymhtClo4bVnZ+G2pOdi96TnYvek52L3pOdi96TnYve&#10;k52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYve/6c4Mv+jRUr9&#10;okpf8qdIcOesRoHcr0eS0rBOocqxV63ItmKwxbpstbqzeL6yroHFraqHy6enhc+gpITTmKGF14+f&#10;iNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I&#10;2o+fiNqPn4ja/6c4Mv+jREv+o0lf86lGb+iuRIDds0OQ07ZIn8y3UarKwFysvbhst7OyeMCtroHG&#10;qaqGyqKohM6bpYTRlKOE1Iyhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eM&#10;oYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfX/6c3Mv+jREv+pUde86pEbumxQX/fuD6O1r1Cm8/D&#10;SqTCvlyvtrdsua6xeMGproHGpauFyZ6phMyYp4PPkaWE0oqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG&#10;1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU/6g3Mv+kREv+pkZe&#10;9K1Cbeq0Pn3hvTuL2sY8lsrGSKS5vFyyr7Ztu6mxecGlroLFoayEyJuqg8uVqYPNj6eEz4mmhtGJ&#10;pobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0Ymm&#10;htGJpobR/6g3Mv+kQ0v/qENd9a8/bOy4OnrkwzeH3dM1kMHESaexul61qbVuvKSxesCir4LEna2E&#10;x5ishMmSqoTLjamFzYiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbO&#10;iKiGzoiohs6IqIbOiKiGzoiohs6IqIbO/6k2Mv+lQkv/qkFc9rI7au69NnfoyzOA0NIzk7jDS6iq&#10;uWC2pLVwvKGye8CesIPDmq6ExZWthMeQrITJi6uFyoeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeq&#10;hsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM/6k1Mv+lQkv/rD1a+Lc3&#10;Z/HEMXHf1yx7xdA1lbDCTqmkuGO3n7VyvJ2zfL+bsYPBl6+Ew5KuhMWOrYXGiqyGyIesh8mHrIfJ&#10;h6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mH&#10;rIfJ/6o0Mv+mQEv/sDlY+b0xYufOLWnQ4CR/uc83l6fCUqmeuma1mrVzu5izfb6XsoPAlLGFwZCw&#10;hcONr4XEia6GxYauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6H&#10;xoauh8aGrofGhq6Hxoauh8aGrofG/6szMv+qO0n/tjJT8McqWtjeIWbC3ySCrc48mJ/DVqeZvGiy&#10;lrd1uJS0fb2Ts4O+kbKFv46yhsCLsYbBiLCHwoawiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOG&#10;sIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjD/60xMv+wM0X4wClM39YjTcfo&#10;IGqz3iaEoc9BlpfGWaSTwGqskLx1so+5fbaPt4O4jLaEuoq1hbyItIa9hrOHvoSziL+Es4i/hLOI&#10;v4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/&#10;/68vMv+5KT/ozh4/zOYbUrfuIW2l3iyDl9JFkpDLW52MxWuli8J1qoq/fK2Hvn+whLyAsYO8grKB&#10;u4Ozf7qEtH66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66&#10;hrV+uoa1frqGtX66hrV+uoa1/7IqMvHGHDPR4hQ6vPMbVqjuJm2Y4TV/jthKjIjQXZWGzGubhMl0&#10;oIHHeKN+xXulfMR9pnvEfqd5w4CoeMKCqXfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq&#10;d8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq+r4cKNbdDiPA8BQ/rP0eV5zwLWqP&#10;5T55ht5Og4HYX4t/1GuQetFwlHfPdJd1zneYc815mnLNe5txzH2bcMt/nG/LgJ1vy4Cdb8uAnW/L&#10;gJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd2dIL&#10;GMTtDimw/RZBn/8kVZH0NWWH60Zwf+VUeXvhYX923WiEcttuh2/ZcYlt2HSLa9h3jGrWeY1p1nqO&#10;aNV8jmfVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n&#10;1X6PZ9V+j2fVfo9n1X6P/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKc&#10;g7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG&#10;2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/&#10;mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJb&#10;ltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/&#10;nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOE&#10;l8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+&#10;vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCg&#10;ZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV&#10;+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+y&#10;gZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQ&#10;Ze+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/S&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQ&#10;jMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nk9U+qFOZO+kT3XlplGF2qVYldGiYqPJn22v&#10;xZ93tcKegLm/nYi+vJmJw7mUi8e2j43Ls4qQz7GGltSug6DXp4Gh1aeBodWngaHVp4Gh1aeBodWn&#10;gaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHV/6M5Kv+gRkD/nk5U+qJNZPCl&#10;TnTlqE+E26dVlNKlX6HKo2mtxaJ0tMKhfbm/oIW+u52Iw7iYici1k4vNsY6O066JltinhZ3aoYWg&#10;1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW&#10;/6M5Kv+gRkD/n01U+6NMZPCnTHTmqU6D3KpTktKpW6DLpmarxqVws8Oleri/pIK9u6KHw7idh8mz&#10;mInPsJSO1auSl9qgipzcm4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJ&#10;n9ibiZ/Ym4mf2JuJn9ibiZ/Y/6M4Kv+gRUD/oExU+6RLY/GoS3Pmq0yD3a1QkdSsWJ7MqmKpx6ps&#10;scSqdrbAqn68vKiEwrikhsmzoYjPrJyN1aOWlNqakZzclo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y&#10;lo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y/6Q4Kv+gRUD/oEtT+6VKY/GpSXLn&#10;rUqB3rBNkNWwVZzOsF6nybBor8ayc7PDsny4vbCAwbasgsmup4XPpaGK1ZyckdqVmZzckZSe2ZGU&#10;ntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z/6Q4&#10;Kv+gRUD/oUpT+6ZIYvKrSHHor0iA37NKjta1UZrQtlqkzLhlq8q9ca7BuXu2t7KAwK6shMimqIXO&#10;naSH1JSgjtiOn5nbjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmM&#10;m57ZjJue2YybntmMm57Z/6Q4Kv+hRUD/oklT/KdHYfKtRnDpskZ/4LdHjNm7TpfTv1ef0MVjpMXA&#10;cK26uHm3sLKAwKmthcegqITNl6WF0o6hideHoJLZh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc&#10;2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY/6Q3Kv+hRED/o0hS/KlFYfOuRG/qtUN9&#10;4rxEidzCSpPYylSZysZipLy9brCytni5qrGAwaSthcebqYTMk6aE0Iqjh9SDoo7WgqKW1oKiltaC&#10;opbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW/6U3Kv+h&#10;REH/pEZS/apEYPSxQm7ruEF75MFCht/MRo3Tz1KXwcRhp7O7bbOrtXi7pbGAwZ+uhMaYq4TKkKiE&#10;zoimhtGCpIzTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT&#10;gKSS04CkktOApJLT/6U3Kv+hREH/pUVR/qxCX/W0P2ztvD5458dAgeDWRofJzVGauMJgqqy6bbWl&#10;tXi8oLGAwZuuhMWVrITIjqqEy4eohs6Cp4vPf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+m&#10;j9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q/6U2Kv+iQ0H/p0NQ/64/Xfe3PGnwwjtz5tA/&#10;edPZP4q+y1Gdr8BhrKW5bragtXm8nLKBwJivhMOSroTGjKyFyIeqh8qCqYrMf6mOzX+pjs1/qY7N&#10;f6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7N/6Y2Kv+iQkH/&#10;qUBP/7I7W/m9OGXsyzht3Nw1eMfWPo6zyVKgp8BjrZ+5cLaatXq8mLKBv5SxhcKPr4XEi66GxYat&#10;h8eCrIrIf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uN&#10;yX+rjcl/q43J/6c1Kv+jQkH/rDxN/7c2V/LFM1/h1jZjzeMxfLrTP5GpyFShn8BlrZm6crWWtnu6&#10;lLOCvpKyhcCNsYbBibCHw4aviMSCrorFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWA&#10;rozFgK6MxYCujMWArozFgK6MxYCujMWArozF/6g0Kv+mPj//sTdK+b4wUufPL1XR4ixowOEwf63S&#10;QpOgyFehmMFnq5S8c7KSuHy3kLaCuo60hbyLs4a+iLKHwIWxicGDsYrBgbCMwoGwjMKBsIzCgbCM&#10;woGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC/6kyKv+rOD3/uC9F&#10;7sgpSNbfJVLD7Clssd8xgqHSRZKXylqfkcNpp46/dK2NvHyxi7qBtIi5g7aFuIS4g7eGuYG2h7p/&#10;tYm7frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61&#10;i7x+tYu8/6swKv+xLzj2wiY83NofO8brI1ez7Cpvo981gpbUSpCPzV2ai8hroYnEdaaGwnuqg8B+&#10;rIG/gK5/voKwfb2DsXu8hbJ6u4ezebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4iz&#10;ebuIs3m7iLN5u4izebuIs3m7iLN5u4iz/60uKv67JTDj0hotyegbQbb3I1ql7C5vluE8f4zYT4uH&#10;0l+ThM1smYHKdJ5+yHihe8d7o3nGfaR4xX+ldsSBpnXDg6d0w4Soc8KGqXPChqlzwoapc8KGqXPC&#10;hqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap/7QkJezKFiPN5RMsufYb&#10;Rqf6JluY7jVsjOVEeoTeU4OA2WKKfNVsj3jScZN10HWVc894l3HOephwzXyZb81+mm7MgJttzIKc&#10;bMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxs&#10;y4Sc9cEVGdHfDBi88xMxqv8eR5r8LFmO8jxnhOpLcn3lWHp54GOAdN5qhHDbb4dt2nOJa9l2imrY&#10;eItp13qMaNZ8jWfWfo5m1YCOZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWB&#10;j2XVgY9l1YGPZdWBj2XVgY9l1YGP0tIKCb/oDR2t/xUznf8jRZD/M1SF90NffvFRaHfsXG9w6WJ0&#10;a+dnd2jlbXlm5HB7ZeNzfWPidn1i4Xh+YuF5f2Hhe39g4H2AX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff&#10;4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+B/6A5If+cRjb/mlFK/51SWfef&#10;VGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunym&#10;xrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+&#10;h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7&#10;q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGnt&#10;oFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5&#10;If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/&#10;vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aU&#10;hLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4&#10;459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+c&#10;Rjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOY&#10;wbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPE&#10;k4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459c&#10;h9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+dRjb/&#10;mlBK/55RWfegUmjtoVZ45KFahtueZJTSm26gzJh4qsaVgbLElYm2wZGOur+MkL29iJPAvISXw7qB&#10;m8W5fqDHuHynyLJ7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuq&#10;yLB7qsiwe6rI/6A4Iv+dRjf/m09K/59PWfiiUGjuo1N35aRXhdyiYJPTnmqfzZt0qceYfbHEl4a2&#10;wZSMur+Pjr68ipLCuoaVxbiCmsi3f6DLtHynzKx8qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqq&#10;fanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanK/6A4Iv+dRTf/nE5K/6BOWPijT2fvpVF25aZVhN2l&#10;XZHUomadzZ9wqMicerDEmoK2wZiKur6SjL+7jY/EuIiTyLaDmcy0gKHPrH2lz6Z+p8ykf6jLpH+o&#10;y6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL/6E4Iv+dRTf/nU1J&#10;/6FMWPmlTWbvp0915qlTg96oWpDVpmKcz6Nspsmgdq7Fnn+1wZyHur6XisC6kI3GtouSy7SIms6y&#10;hqTRpoCk0aCBp82fgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+B&#10;p8yfgafM/6E4Iv+eRTf/nkxJ/6JLV/mmTGbwqU5056tRgt+rV47Xql+a0KhppMulc6zGo3yzwqCE&#10;ub6ciMC5lozGtZGSy6+NmM+qiqHSoISj05uEps6ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfN&#10;moSnzZqEp82ahKfNmoSnzZqEp82ahKfN/6E4Iv+eRTf/nktJ/6NKV/qnS2Xwq0xz6K1PgOCvVI3Z&#10;rlyY0q1moc2rcKnIqnmww6eBt76hhMC1m4nGrpWPzKiRlc+ijp7Smomi05aHpc+Vh6bOlYemzpWH&#10;ps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bO/6E3Iv+eRDf/n0pJ/6RJ&#10;VvqoSWTxrEty6bBNf+GzUYvas1qV1LNjns+zbqXLs3irw6x8t7ilgb+vnobGqJmMy6GVktCbkpvT&#10;lY6i1JGMpdCRi6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6R&#10;i6bO/6E3Iv+eRDf/oElI/6VIVvuqSGTyrklx6rJMfeK2T4ncuFeS1rphmtO9baDJuHWrvrB6trOp&#10;f7+qooTGop2Ky5uakM+Vl5nSkJWi1I2QpdCMkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCm&#10;z4yQps+MkKbPjJCmz4yQps+MkKbP/6E3Iv+eRDf/oElI/6ZHVfurR2PzsEhw67VKfOS6Tobev1WP&#10;2sNgldLEbZzFu3OqubN4tq6tfb+lp4LFnaKIy5afjs+PnJbSi5yi04iVpNCJlKXPiZSlz4mUpc+J&#10;lKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXP/6I3Iv+fRDf/oUhI/6dGVfys&#10;RWL0skZu7LhIeua/TIPhx1OK3M1ijs7IbJvAv3GqtLd3tamxfL6frIHFl6eGypCkjM6KopXRhqKh&#10;0oSbpdCFmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP&#10;/6I2Iv+fQzf/okZH/6hEVP2uQ2H1tURs7rxGd+nES3/jz1SE2dRliMjLa5q6wnCprrp3tKO0fL2a&#10;r4HDkqyFyIupisyEp5LPgKac0ICjpc+AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoCh&#10;ps6AoabOgKGmzoChps6AoabO/6I2Iv+fQzf/o0VH/6pCU/6xQV/2uEFq8cFEc+rMS3ng2lZ8z9Ve&#10;jcDMaZuzw3Kop7t5s561f7uXsYPCjq2FxoeriMqBqY3NfKiWznuoos17qabNe6mmzXupps17qabN&#10;e6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabN/6M2Iv+fQzf/pUNG/6xAUv+0Pl35&#10;vT9m7shDbePWTW/V3U6BxNNZkbXJZp+pwXGroLt5s5m2gLqUsoXAjK+GxIatiMeAq4zJfKqSynqr&#10;nMp5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/K/6M1&#10;Iv+gQjf/pkFF/689UP64O1nzxDxh5tFDZNnfQ3PI3EqFt9BXlarHZaKgwHCsmbp5tJS2gLqRs4W+&#10;i7GGwYWwiMOBrovFfa2Qxnqtl8Z6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6&#10;rZrGeq2axnqtmsZ6rZrG/6Q0Iv+hQTf/qT1D/7M5Tfm+N1XqzDpZ2907YsvlP3e72UiJq85XmKDG&#10;ZaSYwHGsk7t6s5C4gbiMtYS7iLOGvoWyicCBsYvBfrCPwnuwlMN6sJbDerCWw3qwlsN6sJbDerCW&#10;w3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD/6Q0Iv+jPjb/rTlB/7g0SPDGM03f2TZQ&#10;zeU2Z77kO3ut10iMoM1YmZfGZ6SSwXKrjr17sIy6gbSIuIO3hLeFuYK1iLt/tIq9fLONvnqzkb96&#10;s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O//6YyIv+m&#10;OjT/sjM998AuQuTSL0HP5C5Vv+8za6/hO36g1kqNls5bmZDIaaGMw3OoicB7rIa+f6+CvIGygLuE&#10;s326hrV7uYi2ebiLt3e3j7h3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5&#10;d7eQuXe3kLl3t5C5/6cxIv+sMzH/uSs26swmNtLhJkHB7yxasO0zbqHhPX+V102MjdBelonLa52G&#10;x3Sig8R6pn/Dfal8wYCresCCrHm/hK13voavdb6JsHO9jLFzvY2xc72NsXO9jbFzvY2xc72NsXO9&#10;jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x/6kuIf+zKivyxSIs1t4cLcPtI0ey+Stdouw2&#10;b5XiQn2L2lKIhdRgkILQbJZ+zHObe8p3nnjJe6B2yH6idMeAo3PGgqRxxYSlcMSHpm7Eiqduw4un&#10;bsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4un/6wqIPq9HyLc&#10;2RIbxesaM7T6I0qj+S5ele48bYrlSXmD31aCftpkiXrWbI5203GRc9J1lHHQeZVvz3uXbc5+mGzO&#10;gJlrzYKaas2Em2nMh5xozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyI&#10;nGjMiJxozIic/7YeGOTQDhPI6REgtfkbN6X/JkuX+jRci/FCaILqT3J85Vt6d+Fkf3LeaoNu3HCG&#10;bNt0iGrZd4lo2XmLZ9h8i2bXfoxl1oCNZNaCjmPVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i&#10;1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWP6ccNDMraCw+39xIkp/8dOZj/K0mM/jpXg/ZJYXzw&#10;VWl17F5vbuljdGrnaXdn5W55ZeRye2PjdXxi4nd9YeJ5fmDhe39f4X1/X+B/gF7ggoFd34OBXd+D&#10;gV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBy9AJA7riCxOo/xQm&#10;mv8hN43/MUWE/0BQfPxOWHT4V19t9F1kZ/JiZ2PwaGph7mxsX+1wbV3tcm9c7HVvW+x3cFrreXFa&#10;63pxWep8cljqf3JY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jq&#10;f3NY6n9z/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQ&#10;sMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fc&#10;lnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pT&#10;T/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7&#10;wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWH&#10;lLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS&#10;1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6c&#10;VV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHum&#10;vMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTD&#10;hJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7&#10;nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/504Gv+aRS7/l1BB/5tRT/+dVF31&#10;nlhr7J1deeSbZIbcmG6S1ZV4nNCSgaTLj4mrx42PscWJk7XDhZe4woKausF/nrvAfaK9v3unvr95&#10;rb67eLG+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+/504&#10;Gv+aRS7/mE9A/51QTv+fUlz2oFVq7aBaeOWfYIXdnGqR1phzm9CVfaTLkoWrx4+NscSMkbbCh5W5&#10;wYOZu79/nb6+faK/vXqowLx5r8G0ebDBsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCw&#10;erDAsHqwwLB6sMCwerDA/503Gv+bRS7/mU5A/55OTv+hUFv3olNp7qNXd+aiXYPen2aP15xvmtGY&#10;eaPLlYKrx5KJscSOj7bCiZO6v4SYvb2AncC8faPCu3uqxLR6rcSte67Dqnuvwap7r8Gqe6/Bqnuv&#10;wap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B/543Gv+bRC7/mk1A/59NTf+iTlv3pFFo&#10;76VVdeelWoLfo2KN2KBrmNKcdaHMmX6pyJWGsMSSjbbBjJG7voaWv7yBnMO6fqTFt3yrx617q8an&#10;fK3EpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D/543Gv+b&#10;RC7/m0xA/6BMTf+kTVr4pk9n8KhTdOioV4Dgp16M2qRoltOhcZ/OnXqnyZmDr8WVirXBj4+7vYmV&#10;wbqFncS2gqTHsICqyKd9qsiifqzFn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D&#10;n3+uw59/rsOff67D/543Gv+bRC7/nEs//6FKTP+lS1n5qE5m8apRc+mrVX/iq1uK26lllNWmbp3P&#10;o3elyp+ArMWZhrS/k4y8uI2TwbKJmcWuhqHIqoSpyaGAqcqcgazGm4GtxJuBrcSbga3Em4GtxJuB&#10;rcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E/542Gv+cRC7/nEo//6JJTP+mSln5qUxl8axP&#10;cequVH3jr1mI3a5ikdata5rRqnWiy6V9q8Gdg7S5lom8spGQwayMlsaniZ3Io4emypuDqMuYg6vH&#10;loStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3F/542Gv+cQy7/&#10;nUk//6NIS/+nSVj6q0tk8q5OcOuxUnvks1eF37RgjtmzapbRsXWexqh7q7yggbSzmoe8rJSNwqaQ&#10;lMagjZvJnIuky5aHqMuTh6vIkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoes&#10;xZKHrMWSh6zF/582Gv+cQy7/nkg//6NHS/+oSFf7rUlj87BMb+y0UHnmuFaD4btei9q7apLNtHOe&#10;wat5qrekf7SunYS8ppiKwaCUkcaakZjJlo+hy5GMqMyPiqrIjoqsxo6KrMaOiqzGjoqsxo6KrMaO&#10;iqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzG/582Gv+cQy7/nkc+/6RGSv+qRlb8rkhi9LNLbe64&#10;T3fovVV/4cFehtbAbI7It3Gdva53qrKnfbSpoYK7oZyIwZqYj8aUlpbJkJSfy4ySqMyKj6rJio6s&#10;xoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG/582Gv+cQy7/n0Y+&#10;/6VFSv+rRVX8sEZh9rZJa/C8TnTnwlV738hhgNHDao3EunCduLJ1qa2re7OjpYC7m6GGwZSdjcWO&#10;m5TIipmdyoaZqMuGlKrJhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaS&#10;q8aGkqvG/581Gv+dQi7/oEU9/6dESf+tQ1T+s0Rf97pHaO/BTXDlyVZ13M5keszGaY2+vm6csrZ0&#10;qKewebKeq366laaEwI6ji8SIoZLHhJ+ayYCfp8qBmqrIgpirxoKYq8aCmKvGgpirxoKYq8aCmKvG&#10;gpirxoKYq8aCmKvGgpirxoKYq8aCmKvG/6A1Gv+dQi7/oUQ9/6hCSP+vQVP/tkJd975GZezHTWvj&#10;0lht1tNhesfKZ4y5wm2brLxyp6G2d7GYsX25j62CvoiqicOCqJDGfaeZyHqnpcl7oqvIfZ6sxn2e&#10;rMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzG/6A1Gv+dQi7/okI8/6pA&#10;R/+yPlH9ukBZ88NEYOjPTmPf3Flnz9hgecDPZoqyyGuapsJwppu8dq+RuHu3ibWBvIKyh8B9sI7D&#10;eK6WxXatocZ1rKzGd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3&#10;pq3F/6A0Gv+eQS7/pEA7/6w9Rf+1O073vz5V7MtEWeHaT1rU31FsxtpafbjTYourzmmYn8ZxpJXA&#10;d62Ou360h7eDuYG0h718soy/ebGTwXawm8J0sKbCcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCt&#10;wnKwrcJysK3CcrCtwnKwrcJysK3C/6EzGv+eQS//pz06/7A6Q/26OErwxjtP49VFTtXhRl/I4ktx&#10;ut1SgazVW4+fzGablsZwpI/AeKuKvH+xhLmDtYC3h7h8tou7ebSQvHe0l712tKG9dLOlvnSzpb50&#10;s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+/6IzGv+gPi7/qjk3/7Q1P/bA&#10;NUTnzzlF1988UMnnQWS75UZ2rNxOhZ/TWpKVzGecjsZxpIrCeaqFv36ugLyCsn26hrR6uYq2d7iO&#10;uHW3k7lzt5q5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5&#10;/6MyGv+jOiz/rjQ0/roxOu3KMDva3TI/yuc4VbzsPWmt5UR5n9tOh5TTXJKNzGibiMhyoYTEeaaA&#10;wn2qfMCBrXm+ha93vYiwdLyLsnK7kLNwu5W0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6&#10;mrRvupq0b7qatG+6mrRvupq0/6QwGv+nNSr/tC8w9MMqMd7YKy3M5i5FvfI1Wq3uO2yf5ER7k9tR&#10;h4vUXpCGz2qYgstznX7IeKF6xnykd8SApnXDg6hzwoapccGJq2/AjaxtwJKtbL+VrWy/la1sv5Wt&#10;bL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5Wt/6UvGv+tLSX8vCco5dAhJM7kJDO+&#10;8SxKrvgzXaDtPW2T5Ed6it1UhYPXYYx/0mySe89yl3fNd5p0y3uccsp+nnDJgaBuyIShbceHomvG&#10;iqNpxo6kaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGl/6cs&#10;Gv+1JR/syRoc0OIZIb/wIjiv/StNoPg1XpPuQWyJ5k13geBYgH3cZIZ42GuLc9VxjnDTdZFu0nmT&#10;bNF8lGrQf5Zpz4KXaM+FmGbOiJllzYyaZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppk&#10;zY6aZM2OmmTNjppkzY6a/64kFvXBFxTU3w4QwO8YJrD9Izyh/y1OlPk6XYnxR2iB61JxeuZdeHTi&#10;ZH1w32uBbd1whGrcdIZo23iIZtp7iWXZfYpk2ICLYtiDjGHWhY1g1omOX9WLjl/Vi45f1YuOX9WL&#10;jl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO/rkWDdTSCwbC7g4WsfwZKqL/JT2U/zJM&#10;ifxAWYH2TWJ68Fhpc+xfb2zpZHNo52p2ZuVveWTkc3pi43Z8YeN5fWDie35f4X5+XuGAf13gg4Bc&#10;4IWBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB1MgJA8TX&#10;Cgey+xAZo/8cK5X/KDuK/zhIgf9FUnr8Ulpy91lga/ReZGbyZGhi8GlqYO5tbF7tcW1c7XRuW+x2&#10;b1rseXBZ63txWOt9cVjqf3JX6oJzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRz&#10;VumEc1bphHNW6YRzxM0IAbTdCAuk/xIal/8fKov/LjaB/z1Bef9KSXH/UlBp/1hVY/1dWF/7Y1tc&#10;+WddWvhrX1j3bmBX93FhVvZ0YVX2dmJU9XdjU/V5Y1P0fGRS9H5kUfSAZVH0gGVR9IBlUfSAZVH0&#10;gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhh&#10;be2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7Oy&#10;xnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/&#10;klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5&#10;oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc&#10;0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2V&#10;aHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3&#10;/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3J&#10;d6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQ&#10;oc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/k1E3/5dTRf+ZVlL9mVtg9Zhgbe2WZ3nl&#10;k3GE35B7jtqNhJbViIqc0YSQos+AlabMfZmpy3udrMl5oa7Id6WvyHaqscd0rrLHc7SyxHS6sr91&#10;urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqy/5YzFP+WQyX/lVA3/5lR&#10;RP+bVFL+nFhf9ZtdbO2ZZHjmlmyD35N2jdqPgJbUjIid0YeOo82Dk6jLgJiryX2crsh6obHGeKWy&#10;xneqtMV1sLXFdLi1vXe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4&#10;d7i1/5czFP+WQyX/lk43/5pPRP+dUlH+nlVe9p5aau6cYHbnmmeC4JZyjNqSe5XUjoSd0IqLo82G&#10;kanKgpatyH6bsMZ7oLPFeaa1xHestsN2s7e+d7e3t3i2uLJ5triyeba4snm2uLJ5triyeba4snm2&#10;uLJ5triyeba4snm2uLJ5triyeba4/5gzFP+XQyX/l003/5tNQ/+fUFD/oFNd96BYae+fXXXonWSA&#10;4Zpui9uWd5TVkYCc0I6Jo8yJj6nJhJWux4CassV9oLXDeqe3wniuucB3tbm4eLW5sXm1uax6tbms&#10;erW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5/5gzFP+YQyX/mEw2/5xMQ/+g&#10;Tk//olFc+KNVaPCiW3TpoWF/4p5qidyac5PWlXyb0ZGFo8yMjKnJh5OvxoKZs8N+oLfCeqi5wXix&#10;u7l4s7yxebO7q3q0u6d7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6&#10;/5kzFP+YQyX/mUs2/55LQv+hTE7/pE9b+aVTZvGlWHLqpF5946Jmh92ecJHXmXiZ0pWBoc2PianJ&#10;ipGvxYOYtMJ/n7i9fKe7unqwvbJ6sr6re7K9pnyzvKN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9&#10;tLqjfbS6o320uqN9tLqjfbS6/5kzFP+YQyb/mUo2/59KQv+jS07/pk5Z+qhRZfKoVnDrqFx75adi&#10;hd+jbI7Zn3WX05p+n82ThqjFjY2vv4eUtbmDnLm1f6O8sX2svqx8sb+lfLG/oX6zvZ5+tLuefrS7&#10;nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7/5kzFP+ZQyb/mkk1/6BIQf+kSU3/&#10;p0xY+qpQZPOrVG7trFp55qxgguCqaYvapnOUz598ncaXg6i+kIqwuIuRtrKGmLqtg6C9qYGov6WA&#10;sMCff7DAnICyvZqBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7/5oz&#10;FP+ZQyb/m0g1/6FHQf+lSEz/qUpX+6xOYvWvUmzusFh26LFef9+waIjVrHSQyqN6ncCbgai4lIew&#10;sY+OtquKlbumh52+ooWlwJ+Er8GZga/Bl4KyvpWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yV&#10;g7O8lYOzvJWDs7yVg7O8/5ozFP+ZQyb/nEc1/6JGQP+nR0v/q0lW/a9MYPayUWrutFdz5bdefN22&#10;aoPPr3KQxaZ4nbuefqeymIWwq5OLtqWOk7ufi5q+m4miwZiIrMKTha/Ckoaxv5GGs7yRhrO8kYaz&#10;vJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8/5ozFP+ZQib/nEY0/6NFQP+oRUr/rUdV&#10;/rFKX/W1UGjruVZw471ed9m7aoDLsnCQwKl2nbaifKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKN&#10;iq7CjYmxv42Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9/5szFP+a&#10;Qib/nUU0/6REP/+qREn/r0VT/LRJXfK5T2XpvlZs4cNgctO+aYDGtW6Pu610nLCmeqenoICvn5uG&#10;tZiXjruTlZW+jpKdwYqSp8KIkK7CiI6wwIiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9&#10;iI2yvYiNsr2IjbK9/5szFP+aQib/nkQz/6VCPv+rQkj/sURS+rdIWvC9TmHmxFZn3slibc7BZ3/B&#10;uW2OtrFym6uqeKaipX6umaCEtZKdi7qMmpO+h5ibwISXpMKClq/Cg5OwwISRsr6EkbK+hJGyvoSR&#10;sr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+/5szFP+aQSb/n0Iz/6ZAPf+tQEf/tEJP97tH&#10;V+3DTV3kzFhg2c1gbMnFZn68vWuNsLVxmqWvdqWcqnytk6aCtIyiibmGoJC9gZ6Zv32eosF7nq/B&#10;fZmwwH+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+/5wzFP+aQSb/&#10;oEEy/6g/PP+wPkX/t0FN9MBFU+rJTlbi1VpX0tFea8TJZH22wWqMqrtvmZ+1dKSWsHqsjayAsoap&#10;h7d/p467eqaWvneloL90pq2/d6Gxv3qdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2y&#10;vnqdsr56nbK+/50zFP+bQSb/oj8x/6o8Ov+zPEL7uz5J8MZETebST03c3FdWzNVdar7NY3uwx2iL&#10;pMFtl5m8c6KPuHiqhrR+sH+yhbV5sIy4dK+Vu3Gun7xur6u9caqzvHSls7x0pbO8dKWzvHSls7x0&#10;pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8/50zFP+bQCb/pDww/605OP+2OT/1wTxD6c5ERN7d&#10;TUfS4FNYxdtcaLfTYXqpzWaJnMhrlZHEcZ+IwHanf719rXi7hLFzuou0b7iUt2y3nbhqt6i5aba2&#10;uG2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5/54yFP+dPiX/pzku&#10;/7E2Nfu8NjrtyTo84NpEOtLiR0zH4k1eud5UbqzZW3yf1GKIlNBok4rMb5uCx3eifMN+qHbAhKxy&#10;voqvb7yRsW28mLJru6Gzarutsme6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6&#10;trRnura0/58yFP+gOiT/qjQs/7UyMfPDMjPj1Dgw0+E8P8boQlK55UhjrOJNcp/fVH+T2V2KidJn&#10;k4PNcJp9yXefeMZ9pHTEg6dwwoipbsGOq2zAlKxqv5utab+lrWi/rq1ov66taL+urWi/rq1ov66t&#10;aL+urWi/rq1ov66taL+urWi/rq1ov66t/6AwFP+jNiL/rzAo+7wtK+jNLCjV4DAwx+k4RLnsPles&#10;6UVnnudLdZLgU4CJ2V6JgtRokXzQcZZ4zHebdMp9nnDIgqFux4eja8WLpWnEkKZoxJanZsOeqGXD&#10;pahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6Wo/6EvFP+oLx//tSoi8MYk&#10;IdjdIyDI6S01uvI1SazxPFqe8ENpkuhMdYjhVX+B22GHe9dqjXbTcZFy0XeVb898l2zNgJpqzIWb&#10;aMuJnWbKjZ5lyZKfY8mYoGLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFi&#10;yJ6h/6MtFP+uKRr4vyAa3tYYE8noIiW69Cs6rPg0TZ73PFyS8UZpiOlQc3/jWXt632SCdNxrhnDZ&#10;cYpt1naNatV7j2jTf5Fm0oOSZNGHlGPRipVh0I+WYM+Ul17PmZhez5mYXs+ZmF7PmZhez5mYXs+Z&#10;mF7PmZhez5mYXs+ZmF7PmZhez5mY/6coEv+3HxLmzhENy+YVFrv0ISqs/is+nv80TpL6P1yI8kpm&#10;f+xVb3noXnVy5GR7buFrfmrfcIFo3nWEZdx5hWPbfYdi2oGIYNqEiV/Zh4pd2IuLXNeQjFvWlI1b&#10;1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSN/7AeC+3GDgjN2wsIu/MVGqz/&#10;IS6e/yw/kv83TYf9RFh/9k9hePFZaHHtX21q62RxZ+hqdGTnb3di5XR5YOR4el/je3td4358XOKB&#10;fVvhhH5a4Yh/WeCMgFjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+B&#10;870NBMzPCQG95QwMrP8XHp7/JC+S/y89h/89SX//SVJ4/FRacPhaX2n0X2Rk8mVnYfBqaV7vbmtc&#10;7nJtW+12blrseW9Y7HxwV+t+cFbrgXFV6oRyVOqIc1Ppi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPp&#10;i3RT6Yt0U+mLdFPpi3RT6Yt0zMYIAL3UCAOt9Q4Pn/8aH5P/Jy2I/zQ5fv9CQ3f/TUpu/1NQZ/9Z&#10;VWL8Xlhe+2RbW/loXVn4bF5X93BgVvdzYVX2dmJU9XhiU/V7Y1L0fWRR9IBkUPODZU/zhmZP84Zm&#10;T/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmvcsGAK7bBgSf/xAQk/8dHYj/Kih+&#10;/zgydv9EOm3/S0Fl/1FGX/9XSVv/XUxY/2JOVf9mUFP/alFS/21SUP9wU0//clRO/3VUTf93VU3/&#10;eVVM/ntWS/5+V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFX/40t&#10;Dv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ&#10;1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLI&#10;bsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SF&#10;hIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU&#10;/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HR&#10;bLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+M&#10;Ph3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOg&#10;m9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbg&#10;gIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+NPh3/jEwu/5RTO/+VVkf/lltU/ZVh&#10;YPaSaGvvj3B16Yt6f+SHg4ffgoqN3H6Qktl6lpfWd5ua1XSgndNypZ/ScKmh0W6uotBttKPQbLqk&#10;0GzCpMpuxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8Sk/44tDv+OPh3/&#10;jksu/5VROv+YVEf/mFhT/pheX/aVZGrvkmx16Y52fuSKgIffhYeO24COlNh8lJjVeZqc03afn9Fz&#10;pKLQcaqkz2+vpc5utqbObb2nym7Cp8Nwwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHC&#10;p71xwqe9ccKn/48tDv+OPh7/kEot/5dPOv+ZUUb/m1ZS/ppbXveYYWnwlWh06pFxfuSOfIbfiYSO&#10;24OLlNd/kprUe5ie0neeodB0pKTOcqqmzXCxqM1vuanLb8Gpw3HBqbxywKq3c8Cqt3PAqrdzwKq3&#10;c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cq/48tDv+PPh7/kkot/5hNOf+bT0X/nVNR/51YXPib&#10;XmjxmWVy6pVtfOSRd4bfjIGO24eJldaBkJrTfZaf0Hmdo851o6bNcqupzHCzqstvvavFcr+rvXO/&#10;rLZ0vqyxdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6t/5AtDv+QPh7/k0kt&#10;/5lMOf+dTkT/n1FQ/59WW/meXGbynGJx65hpe+WUc4Tgj32N24qGlNaEjZvSf5Wgz3qcpc12o6jL&#10;c6urynG1rcZxvq2+dL2utnW9rrB2va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3&#10;va6sd72u/5AtDv+QPh7/lUks/5tKOP+eTEP/oU9P/6JUWvqhWWXzoF9v7J1meeaYb4Pgk3mM246C&#10;k9aHipvSgZKhz3yapsp4oqrHdautw3O0r79zvLC3dbywsHe7sKp4u7Cnebywp3m8sKd5vLCnebyw&#10;p3m8sKd5vLCnebywp3m8sKd5vLCnebyw/5EtDv+RPh7/lkgs/5xIN/+gSkL/o01N/6RSWPulV2P0&#10;pF1t7qFjd+iea4DimHWJ3JJ+ktOMh5rMho+hxoCXp8F8nqy9eaavuXavsbd2urKvd7qyqnm6sqV6&#10;urKie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7ux/5EtDv+RPh7/mEcs/51H&#10;N/+hSEH/pUtM/6dQVvyoVWH1qFtr7adhdOWkaX7en3OH1Jh9kMuRhJrEioyivoSTqLiAmq20fKKw&#10;sHqrs615tbSoerm0pHu5tKB9ubOdfbqznX26s519urOdfbqznX26s519urOdfbqznX26s519urOd&#10;fbqz/5ItDv+SPh7/mEYr/55GNv+jR0H/p0lL/6pOVfqrU17yrFlo6axgceKpaHrZpXODzZx6j8WV&#10;gZq9joiit4iQqbGEl66sgJ+xqH6ntKV9sbWhfbi2nX64tZp/ubSZgLqzmYC6s5mAurOZgLqzmYC6&#10;s5mAurOZgLqzmYC6s5mAurOZgLqz/5ItDv+SPh7/mUUr/59ENf+kRUD/qUhJ/6xMU/iuUlzvsFhl&#10;5rFfbd6waXbSqXGCyKB4j7+Yfpq3koWisIyMqaqIlK6khZyyoIKktZ2BrraagLe3l4G3tpWCubSU&#10;grmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmz/5MtDv+SPR7/mkQq/6BDNf+m&#10;RD7/q0ZI/65LUfWyUFnstVdh5Ldeadq0aXPNrG+CwqR2j7mcfJmxloOiqpGKqaOMka6eiZmymYeh&#10;tZaFq7eThba3kYS3t5CFuLWQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0&#10;/5MtDv+TPR7/m0Mq/6JCNP+oQj3/rUVG/LFKT/K1T1bpulZd4b1gZNS4Z3LIr22Bvad0jrSgepmr&#10;moCipJWHqZ2Rjq6XjpaykouftY+KqLeMirO4i4m3t4uIuLWLiLm0i4i5tIuIubSLiLm0i4i5tIuI&#10;ubSLiLm0i4i5tIuIubSLiLm0/5MtDv+TPR7/nEEq/6NAM/+pQTz/r0RF+rRITPC6TlPnv1ZZ3sJg&#10;YM+7ZnHDs2yBuKtyjq6keJilnn6hnpqEqJeWjK6Rk5SyjJGctYiPpreFj7G4hY62t4aNuLaHjLi1&#10;h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1/5QsDv+UPR7/nUAp/6Q+Mv+rPzv/&#10;sUJC+LhHSe2+Tk/lxldT2sZeX8u+ZHG+tmqAs69wjampdpigo3yhmJ+CqJGbia2KmZKyhZaatYGV&#10;pLd/la63fpS3t4GRt7aCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1/5Qs&#10;Dv+UPR7/nj8o/6Y9Mf+tPjn/tEFA9LxGRevETUnizlhL08pcXsbCY3C5umh/rrRujKOudJeaqXqf&#10;kqWAp4qhh6yEn4+xf52XtHucobZ4m6y3d5u3tnqXuLV8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8&#10;lbm0fJW5tHyVubR8lbm0/5UsDv+VPR7/oD0n/6g7MP+wPDf9uD888cFEQOjLTkLe01VKzs1bXcDG&#10;YW60v2d+qLltip20cpWUr3iei6t+pYSohap9poyveKSVsnSjn7Rxo6q1cKO4tXOeubR2m7mzdpu5&#10;s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz/5YsDv+XPB7/ojom/6o5Lv+zOjT5vTw4&#10;7shDOePVUDfX2lJIyNJZXLrLX22txWV8ocBriZe6cJONtnachLN8on2wg6h3roqscq2Tr26snbFr&#10;rKiyaa22smyou7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux/5csDv+a&#10;Ox3/pDcl/602K/+3NzDzwzox5tBDMNzfSjXP31JHwdhYWrPRXmumy2N6msdpho/CbpCGv3SYfbx6&#10;n3a6gaRwuImoa7eSq2i3nK1lt6euZLe0rmWzva5orb2uaK29rmitva5orb2uaK29rmitva5orb2u&#10;aK29rmitva5orb2u/5gsDv+dORz/pzQj/7EzKPm9Mirqyzcp3N0+KdDjRjrF4k1LuN5VWqzZXGie&#10;02J3ks9ngojLbYx+yXOUdsd5mnDFgZ9qxImiZsOSpWLDnKdgw6aoX8O0qF/BwqhhusGpYbrBqWG6&#10;walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGp/5ksDv+gNRr/qjEg/7YuI/DFLSLf2DMc0OM6&#10;LsToQkC45UlQq+FOX57eVWyS21x3h9hjgX7Vaol21HGPb9F5lGvOgJhnzIibZMqQnWLJmJ9gyaGg&#10;X8mroF/JuZ9cyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOi/5ssDv+kMBj/&#10;rywb+L4nG+TRJhfR4i0gxOs3M7frPkWq6UVUnudMYpLlUm6G41h4feBgf3bcaYZw2HGLa9V4j2jT&#10;f5Jl0YaUYs+NlmDOlJhezpuZXc2jmlzNrZpbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823&#10;mlvNt5pbzbea/50sDv+oKxT/tyQV68ocEdPgHhPE6ysmt/E0OKrwPEmd70RXke5LY4btUm196Ft1&#10;deNifHDga4Fr3XKFaNp4iGTZfoti14SNX9WKjl7UkJBc05WRWtOcklnSpJNY0qyTWNKsk1jSrJNY&#10;0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyT/6ErDf+vIw/0whcM1t0QB8XrHhi39ikrqfczPJ32&#10;PEuR90RYhvZNYn3wVmp2615xbudkdmrka3pm4nJ9ZOB3gGHffYJf3oKEXd2HhVvcjIZa25GHWNqW&#10;iFfZnYlW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOK/6gjCf25FgfW0QsD&#10;xuoQC7b3Hh2p/SkunP40PpD/PkuG/kdWffhRXnbzWWVu8F9qaO1lbmTqa3Jh6XF0X+d2dl3me3hb&#10;5X95WeSEeljjiHxX44x9VuKRflThl39T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1Ph&#10;nH9T4Zx//7EVA9THCQHG1goDtvcSD6j/HyCb/yswkP82PYX/QEh9/0tRdf1UWG35Wl1n9mBiY/Nm&#10;ZV/ya2dc8HBpWu90a1jueGxX7XxuVeyAb1TshHBT64hxUuuMcVHqkXJQ6ZVzUOmVc1DplXNQ6ZVz&#10;UOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVz1r4HAMXLCAC32wkFqP8UEpv/IiGQ/y4uhf85Onz/REN0&#10;/05KbP9UUGX/WlRg/V9YXftlWlr6alxX+W5eVfhyX1T3dmBS9nlhUfZ9YlD1gGNP9IRkTvSHZE3z&#10;jGVM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmxMIGALbRBwCo7QsGm/8X&#10;E5D/JR+F/zEqfP88NHP/Rjtq/0xBY/9TRl7/WUla/15MVv9jTlT/aFBS/2xRUP9vUk//clNO/3ZU&#10;TP95VUv/fFVK/n9WSf6CV0j9hlhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH&#10;/YpYtskEAKjZBAGb/w4Hj/8aEYX/Jxt7/zMkcf88LGj/QzJh/0o3W/9QO1b/Vj1T/1xAUP9gQU7/&#10;ZENM/2hESv9rRUn/bkZI/3FGR/90R0b/dkhF/3lIRP98SUP/gElC/4NKQv+DSkL/g0pC/4NKQv+D&#10;SkL/g0pC/4NKQv+DSkL/g0pC/4NK/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo&#10;8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLU&#10;ZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+O&#10;Vj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mix&#10;kN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS&#10;/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXi&#10;b52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6&#10;cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+DORb/g0cl/4xOMf+QVT3/&#10;kVtI/5BhU/6NaF74iG9o8oN4cO1+gnjpeop+5naRg+Rzl4ficJ2K4G6ijN9rp47daqyQ3Wiykdxn&#10;uJPbZr+T22bHlNlm0JTPaNCTy2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCU/4Mo&#10;Cf+DORf/hkYk/45NMP+TVDz/lFhH/5JeU/+QZV34jG1n8oZ1cO2Bf3jpfYd+5XmPhOJ1lYjgcpuM&#10;3m+hj91sp5Hca6yT22mzlNpoupbZZ8OW2WbNl9BpzpbIas6XxGvNl8RrzZfEa82XxGvNl8RrzZfE&#10;a82XxGvNl8RrzZfEa82X/4QoCf+EORf/iEUk/5FMMP+VUTv/llZH/5VcUv+TYlz5j2pm84pycO2F&#10;e3jpgIR/5XuMheJ3k4rfc5qO3XCgkdttppTaa62W2Wm0l9hovZjYZ8iZ0WnMmclrzJnCbMyavW3L&#10;mr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua/4UoCf+FORf/ikQk/5NLL/+XTzr/mFRG&#10;/5dZUP+WYFv5kmdl845vb+6JeHfpg4F/5H6KheF5kYvedZiP3HGfk9puppbYbK6Y12q2mtZowZvT&#10;acubymvLm8Jtypy7bsqduG/Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qd/4UoCf+G&#10;ORf/jEQj/5VKL/+ZTTr/mlFE/5pWT/+ZXVr6lmRk9JJrbu6NdHbph35+5IGHheB8j4vdd5eQ23Oe&#10;ldhvppjWbK+a1Wq5nNRpxp3LbMmdw23JnrxvyJ+1cMifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccif&#10;snHIn7JxyJ+yccif/4YnCf+GORf/jkMj/5dJLv+aSzn/nE9D/51UTv+cWlj7mmBi9ZZobO+Rb3Xq&#10;i3l+5YWDheB/jIzdeZWR2XSdltRwpZrQbq6dzWy3n8trw6DDbsegu2/HobVxxqGvcsahrHPGoaxz&#10;xqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ah/4cnCf+HORf/kEIj/5hHLf+cSTj/n0xC/6BR&#10;TP+gV1b7nl5g9Jtlau2WbHPnkHZ84YqAhNuEiYvTfpGSzniZmMl0oZzGcamfwnCyosBvvaO6cMWj&#10;s3LFpK5zxaSpdMWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWj/4cnCf+IOBf/&#10;kUEi/5pFLP+eRzb/oUpA/6NQSv6jVVT2olxd76BiZ+icaXDhlnR52pB9gtGJhovKgo2TxX2VmcB5&#10;nZ68dqWhuHOtpLVyuKWycsOmrHTDpqd2w6ajd8SloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjE&#10;paF4xKWheMSl/4gnCf+IOBf/k0Ei/5tELP+gRTX/o0k//6VOSPunVFHzplpb66VgZOOiaG3cnXN2&#10;0ZV6gsmNgovCh4qTvIKRmrd9mZ+yeqGjr3eppqt2s6epdsCopHfCqKF5wqedesOnm3rDppt6w6ab&#10;esOmm3rDppt6w6abesOmm3rDppt6w6abesOm/4gnCf+JOBf/lUAh/51CK/+iRDT/pUg9/6hMRviq&#10;Uk/vq1hX56tfYOCoaWnUoXB1y5l4gcKSf4u7i4aUtYaOmq+ClaCqfp2kpnump6N6sKmgebyqnXrB&#10;qZp8wamYfcKoln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKn/4knCf+JOBf/lj8h&#10;/55BKv+jQjP/p0Y7/qtLRPWuUUzssFdU5LFeXNutaGbPpW51xZ11gbyWfIu1kIOUroqLm6iGkqCj&#10;gpqlnoCiqJt+rKqYfrirln7Aq5R/wKqTgMGokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKA&#10;wqiSgMKo/4knCf+KOBf/mD8g/58/Kf+lQTL/qkU6/K5JQfKxT0nptVZQ4bdfV9WxZWXKqGx0wKFz&#10;gLeaeouvlIGUqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWrj4K/q46DwKqNg8GpjYPBqI2DwaiNg8Go&#10;jYPBqI2DwaiNg8GojYPBqI2DwaiNg8Go/4onCf+LOBf/mT4g/6E+KP+mQDD/rEM4+bFIP/C1TkXn&#10;ulVL3rteVNC0ZGXFrGtzu6RxgLGeeIqpmH6TopOFmpuPjaCWjJWlkYmdqI2Hp6uKh7KsiIe/rIiH&#10;wKuIhsCpiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGo/4onCf+MNxf/mz0f/6I9&#10;J/+oPy//rkI297RHPO26TUHkwFZG2b9cU8u3Y2TAr2lztqhvf6yidYqknHyTnJiDmpWUiqCPkZKl&#10;io6bqIaNpKuDjK+sgY29rIKMv6uDisCpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwamD&#10;isGp/4snCf+ONxf/nDwf/6M7Jv+qPS3/sUAz9LhFOOq/TDzix1VA08JaUse6YWO7s2dysK1tfqen&#10;c4meoXqSlp2AmY+aiJ+Jl5CkhJSYqH+Toqp8kq2repK6rHuRwKt9j8Gpfo7BqH6Owah+jsGofo7B&#10;qH6Owah+jsGofo7BqH6Owah+jsGo/4wnCf+PNhb/nToe/6U6Jf+tOyv8tD4w8bxDNOfFTDbey1I/&#10;zsZZUcK+YGK2uGZwq7FsfaGscoiYp3iRkKN+mImghZ6CnY2jfZuWp3iZn6l1mKqqc5m3q3SYwKp3&#10;lMGpeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8Ko/4wnCf+RNRb/nzgd/6c4I/+v&#10;OSj5uDws7sJCLuXNTC3Y0E89yclXULzDXmCwvGRvpbdqfJuycIaSrXaPiql8loKmg5x8pIuhdqKT&#10;pXKhnadvoKipbaC1qW2gwahwm8KncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKn&#10;/40mCf+UNBX/oTYb/6o2If+zNiX1vjkn6slAJuDWSSjR1U48w85WTrbIXF+qwmNtn71oepS4boSL&#10;tHSNg7F6lHyugZp1rIiecKuRomupm6RoqaamZqmzpmaqw6VppMSla6HEpWuhxKVrocSla6HEpWuh&#10;xKVrocSla6HEpWuhxKVrocSl/44mCf+XMxT/ozQa/60zHv64MiDwxTUg49M/HNjeRSbK2006vdNU&#10;TLDOW12jyWFrmMRnd43AbIGEvXKJfLp4kHW4f5ZvtoeaarWQnWW0mqBis6WhYbSxomC1wqFir8ai&#10;ZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8ai/5AmCf+bMRL/pjEX/7EuGve+LRrn&#10;zjEX2d45Gc3jRCjC4E04tdtTSqjVWVqc0F9okMxlc4bJa319xnGFdcR3i27DfpBpwYaUZMCPl2DA&#10;mppdwKWbW8Cxm1rBwZtbvMqcXbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qd/5Em&#10;Cf+fLxH/qi0U/7coFe3IJhLa3CkOzOQ2HcHmQC6240g+quBOTJ7dVlmS2l1liNZjb37Uanh20nB/&#10;btB3hWjPf4ljzoeNX86QkFvNmpJZzaWTV86yk1bPwpNWy9CUV8XPlVfFz5VXxc+VV8XPlVfFz5VX&#10;xc+VV8XPlVfFz5VXxc+V/5MmCf+jLA7/sCYP9cAfDd/VGwfN5CcTwes0I7XqPTOp50VCneVLUJHj&#10;UlyG4lhmfOBfbnTfZnVs3m16Zt51f2HdfYJd3IaFWtuPiFjZmIpW2KGLVNisi1TYt4xT2MmLU9bW&#10;i1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL/5ckCf+pJgr+uBwJ5s4RBc7jFwjA7iYX&#10;tPAyKKjuOzic7UNGkexLUobsUlx861lkc+tea2rqZHBl6Gx1YeZ0eF7kfHtb4oN9WeCLf1bfkoFV&#10;3pqDU96ig1LdqoRR3baEUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E/58hBv+w&#10;GwXpxQ0D0NkLAsDuGAyz9iYcp/UxLJv1OzqQ9URHhfVMUXz1U1pz9Vlga/NfZmXwZmph7W1tXet0&#10;cFrqenNY6IF0VueHdlTmjXhT5ZR5UeSbelDkoXtP46p8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8&#10;TuOwfE7jsHxO47B8/6gcAuu8DAHNzAkAweAMBLL6GRCl/Ccgmv0yLo/9PTuF/kVFe/9NTnL/VFVr&#10;+1paZPhgX2D2Z2Jc9G1lWfJyZ1fxeGlV8H5qU++DbFHuiW1Q7Y9uTuyUb03rmnBM66FxS+qmckvq&#10;pnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZy97MNAMzDCAC/0QgAse8OBqT/GxOZ/ykhjv80&#10;LoT/Pzl7/0dBcf9OSGr/VE5j/1pSXv5gVlr8ZlhX+2xaVfpxXFP5dl5R+HpfT/d/YE72hGFM9Yli&#10;S/WOY0r0lGRJ85plSPOeZkjznmZI855mSPOeZkjznmZI855mSPOeZkjznmZI855mzbsFAL3HBgCx&#10;2AcBo/8QCJj/HxSN/ywgg/83K3r/QTRw/0c7aP9NQWH/VEVc/1pJWP9fS1X/ZU1S/2pPUP9uUU7/&#10;clJM/3dTS/97VEn/f1VI/oRWR/6IV0b9jVdE/ZNYRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyW&#10;WUT8lllE/JZZvb8EALDOBACi4AYCl/8TCIz/IhOD/y4def84JW7/Pi1m/0UyX/9MN1n/UjtV/1g+&#10;Uf9dQE//YkJM/2ZDSv9qREn/bkVH/3JGRv92R0X/ekhD/35IQv+CSUH/hkpA/4tLP/+PSz//j0s/&#10;/49LP/+PSz//j0s//49LP/+PSz//j0s//49Lr8YCAKLWAgCW9woCi/8WB4L/JA93/y0XbP8zHmP/&#10;OiRc/0IoVv9JLFH/Ty9O/1UxS/9aM0j/XjVG/2I2RP9mN0P/aThB/2w4QP9wOT//czo+/3c6Pf97&#10;Ozz/fjw6/4M8Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9/3UkBv92NRD/d0Mc&#10;/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzq&#10;Yq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj&#10;34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyT&#10;cu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B&#10;1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/&#10;fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe&#10;1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3YkBv93NRD/eUIc/4JJ&#10;J/+HUTL/iFg9/4dfSP+DZlH/fm5a+3l3Yvd1gmn0cYpu8W2Sc+5rmXbsaJ9562ake+pkqn3pY69/&#10;6GK1gOdhvIHnYMSC5l/OguNf14PcYduD0mPdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPP&#10;ZN2D/3ckBv94NRD/fEEc/4VIJ/+KTzL/jFY9/4tdR/+HZFH/gmxa+3x0Yvd4f2nzdIhv8HCQdO1s&#10;l3jrap576WekfuhmqoDnZLCC5mK2g+VhvoTlYMeF5WDThd1i2YXTZNyFzGXbhsll24bJZduGyWXb&#10;hsll24bJZduGyWXbhsll24bJZduG/3gkBv94NRD/fkAb/4hHJv+NTjH/j1U8/45bRv+LYlD/hmlZ&#10;/IBxYvd7e2nzdoVw73KOdexulXnqa5x96GmjgOdmqYLlZbCE5GO3heRiwIfjYcuH32LVh9Vk2ofN&#10;ZdmIxmfZicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJ/3kjBv95NBD/gD8b/4pGJv+Q&#10;TTD/klM7/5FaRf+PYE//imdZ/IRuYfd+eGnyeYJw73SLdutwk3vpbZt/52qiguVnqYTkZbCG42S5&#10;iOJiw4niYtCK2GTYis5m2IrHZ9eLwGjWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaM&#10;/3kjBv96NBD/gz4b/41FJf+TTC//lVE6/5RXRP+SXU7/jmVY/IhrYfeCdGnyfH9w7neIdutzkXzo&#10;b5mA5muhhORoqYfiZrGJ4WS7i+Bjx4zcY9SMz2bWjMdo1Y3AadSOumrUjrhr1I64a9SOuGvUjrhr&#10;1I64a9SOuGvUjrhr1I64a9SO/3ojBv97NBD/hT0a/49EJP+WSi7/l044/5dUQv+VWkz/kmFW/I5p&#10;X/aHcGjygXpw7XuFd+p2jnzmcZeB422fhuBqqIndZ7CM2ma7jdZlx47RZtSPx2jTj79q05C5a9KR&#10;s2zSkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKR/3sjBv98NBH/iDwa/5JDJP+YSC3/&#10;mkw3/5pSQf+ZWEr8l19U9pNmXfCNbmbrh3dv5oCBduF7i33cdZOD13Gch9JupIvPa6yOzGm1kclo&#10;wJLHaM+Tv2vRk7hs0JOybdCUrW/Qk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GT/3wj&#10;Bv99NBH/ijsZ/5RBI/+aRiz/nEs1/51QP/+dVkj4m11R8ZhjW+uTa2TkjXVt3oZ+ddiAh3zReo+D&#10;zHaXicdyn43Eb6eRwG2wk75su5W7a8iWtm3PlrBvzparcM+WpnHPlaVyz5Wlcs+VpXLPlaVyz5Wl&#10;cs+VpXLPlaVyz5Wlcs+V/3wjBv99NBH/jDoZ/5dAIv+cRSv/n0k0/6BOPPuhVEX0oFpO7J1hWOWZ&#10;aWHek3Nq1Yx7dM6Fg33If4uEwnqTir52m4+6c6OTtnGrlrNvtpixb8KYrXDNmKhyzZikc82YoHTO&#10;l590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X/30jBv9/MxH/jjkY/5k/If+eQyn/oUcy&#10;/6NMOvilUkPwpFhL6KNfVOGfaF3XmHBozpF4dMaKgH3AhIiFun+Pi7V7l5Cxd5+UrXWnl6pzsZmn&#10;c72bpXPLm6B1y5qddsyamnfNmZl3zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3zZiZd82Y/34iBv+A&#10;MhD/kDgY/5s/IP+gQij/pEYw/qZLOPSoUEDsqVdH5KldUNylZlrQnW5ox5V1c7+OfX25iYSFs4OM&#10;jK1/k5GpfJuVpHmkmaF3rZued7mcnHfInJl4ypyXecublXrMmpR6zJmUesyZlHrMmZR6zJmUesyZ&#10;lHrMmZR6zJmUesyZ/34iBv+CMhD/kjcX/5w9H/+hQCf/pkQu+6lJNfGsTzzprlVD4a9dS9WoZFnL&#10;oWtnwplzc7mTen2yjYGFrIiJjKaEkJGhgJiWnX2gmpl8qpyWe7adlHvEnpJ8yp2Rfcqcj33Lm499&#10;zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcya/38iBv+EMRD/kzYX/548Hv+jPyX/qEIs+K1H&#10;Mu+wTTnmtFQ/3bNbSdCsYlnGpGpmvJ1xcrSXd3yskX6FpoyGjKCIjZGahZWWloKempKAp52Pf7Ke&#10;jYDBnoyAyZ6LgMqdioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMub/38iBv+FMA//&#10;lTYW/587Hf+lPST/q0Eq9bBFL+y1TDTjulQ52LdZSMuvYVjBqGhmt6Fvcq+bdXynlXyEoJGDi5qN&#10;i5GUipOWj4ebmouFpZ2IhLCfhoS+n4WFyZ6FhMmdhYTKnIWEy5uFhMubhYTLm4WEy5uFhMubhYTL&#10;m4WEy5uFhMub/4AiBv+HLw//lzUW/6A6HP+nPCL+rT8n87NELOm6SzDhv1I107pYR8ezX1e8rGZl&#10;sqVtcamfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKop2Biq2ff4q7n36KyJ5/icmdgIjKnICIy5uA&#10;iMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMub/4EiBv+JLg//mTUV/6I4G/+pOiD7sD0k8LhCKOa/&#10;Sirdw080zr1WRsK2Xla3sGVkralrcKSkcXqcn3iDlJt+io6XhpCIlY6VgpKWmX6QoJx6j6ueeI+4&#10;n3eQyZ55jsqdeozLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMub/4EiBv+LLQ7/mzQU&#10;/6Q3Gf+sOB74tDoh7b1AI+TGSSPXx0wzycFVRb26XFWytGNjqK5pb5+pb3mWpXaCjqF8iYedg4+B&#10;m4uUfJiUmHeXnZtzlqidcZa1nnCWxp1ylMqcdJLLm3WRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWR&#10;y5p1kcua/4IiBv+NLA3/nTQT/6Y0GP+vNRv0uDcc6cM+HODNRR/Ry0syxMVUQ7i/W1OtuWFhorRo&#10;bZmvbneQq3SAiKd6h4GkgY17oomSdaCRlnCem5ltnaabap2znGmew5xrnMubbpjMmm+XzJlvl8yZ&#10;b5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZ/4MhBv+QKw3/oDMR/6kyFf2zMRfwvjQX5cs7FdrUPx3L&#10;z0kwvslSQrLEWVGnv2BfnLpma5K2bHWJsnJ+ga94hXqsf4t0qoeQb6iPk2qnmZZnpqSYZKaxmWOn&#10;wZlkpc2YZ6DNmGifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82X/4QhBv+TKQv/ojAP/60u&#10;Evi4LBLrxi8Q4NU4C9LaPRzF1EguuM9QQKzKWE+gxV5dlcFkaIu9anKDunB6e7d2gXS1fYdus4WL&#10;aLKOj2SxmJJhsKOUXrCwlV2xv5VdsdCUYKrQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRh&#10;qNCU/4YhBv+XKAr/piwN/7EoDvLAJgzj0CgH1N8yC8nfPhm920cssdZPPaTRVkyZzVxZjsliZYTG&#10;aG57xG92dMF1fG3AfIJovoSGY72NiV+8l4xbvKKOWbyvj1i9vo5XvtSOWbbTj1q005BatNOQWrTT&#10;kFq005BatNOQWrTTkFq005BatNOQ/4ghBv+cJwj/qicK/LghCenKGwXV3iAEyeUwD77jPR204UYs&#10;qN5OOpzaVUiR1ltVhtNhYHzQZ2l0zm5wbc11dmfLfHtiy4R+XsqNglrKl4RXyqOGVcqvhlTLvoZT&#10;zNWGVMTZiFXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJ/40dBf+iJQb/sB8F8sIUA9nb&#10;DgHJ5iAHvegvFLLnOiKn5UMxm+NKPpDhUEqG31dUfN5eXXTdZWRs22xqZtt0b2HafHNc2YR2WdmO&#10;eVXZmHtT2qN8UdqwfVDbvn1Q3NN8UNTgflHQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/&#10;/5UaA/+pHwP7uhIC1M0LAMnmDwK87SALsO0uGaXsOSea60I1j+pJQYXpUEt76FdTcuhdWmrnY2Bk&#10;52plX+dyaVvnemxX54JuU+eLcVDnlXJO6J90TOiqdUvotXZK58N2Sujddkvk4HVL5OB1S+TgdUvk&#10;4HVL5OB1S+TgdUvk4HVL5OB1/50WAf+xEgHTwwkAx9EKALvyEQSv8yEPo/MuHZnzOSqO80I2hPNK&#10;QXvzUkly81dQafNcVmPzY1pd82leWfNwYVXzd2NS839mT/KHZ03wj2lL75hrSu+gbEnuqW1I7rNt&#10;R+3Abkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G7cdu/6cPANO6BwDFxwcAutYJAK36Ewai&#10;+iISl/ovH437OiuD/EM1ev1MPnH9UUVo/VZLYf5bT1z+YlNX/mhWVP1vWFH7dVpO+nxcTPmDXUr4&#10;il9I95FgR/aZYUb2oGJF9adjRPSxZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVk1rIE&#10;AMS+BgC3zAYArNwJAaD/FgiV/yUUi/8yH4L/PCl5/0Uyb/9KOWf/Tz9f/1VDWv9bR1X/YUpS/2dM&#10;T/9sTk3/ck9L/3hRSf9+Ukf/hFNF/4tUQ/+RVUL+mFZB/Z5XQP2mWED8qVhA/KlYQPypWED8qVhA&#10;/KlYQPypWED8qVhA/KlYxrgEALbEBACq0wUAnvINApT/GgmK/ygTgf80HXf/PCVt/0IsZf9HMl3/&#10;TTZX/1M6U/9ZPU//Xz9M/2RBSv9pQ0j/bkRG/3NFRP95RkL/fkdB/4RIP/+KST7/kEo9/5VLPP+c&#10;TDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59Mt7wDAKnLAgCc2wMAkv8QAon/HQiA/yoQ&#10;df8xGGv/OB9i/z4kW/9EKVT/SixQ/1EvTP9XMkn/XDNG/2A1RP9lNkL/aTdB/244P/9zOT3/dzo8&#10;/3w7O/+CPDn/hz04/4w9N/+TPjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+qsQAAJzS&#10;AACP5wIAhv8RAnz/GwVx/yQLaP8rEV//MhdX/zkbUf8/Hkz/RiFI/00jRf9SJUL/VydA/1soPv9f&#10;KTz/Yyo6/2crOf9rLDf/byw2/3QtNf94LjT/fS4y/4IvMf+IMDH/ijAx/4owMf+KMDH/ijAx/4ow&#10;Mf+KMDH/ijAx/4ow/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+&#10;Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd&#10;6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pd&#10;Pf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv&#10;8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2ojBP9pMQr/&#10;bj4U/3dFHv98TSj/flQz/3xcPP95ZEX/c21O/294Vf9rglr9aItf+2WUY/lim2b3YKFp9l6na/Vd&#10;rWz0XLNu81q6b/JZwXDyWcpx8VjYcexZ4XHmWuRx4Fzncdhd6HHYXuhx2F7ocdhe6HHYXuhx2F7o&#10;cdhe6HHYXuhx/2sjBP9qMQr/cTwU/3pDHf+ASyj/gVMy/4BaPP98YkX/d2pO/3F0Vf9uf1v9aolg&#10;+maSZPhkmWj2YaBr9V+nbfNerW/yXLNw8lu6cfFaw3LwWc1z7lndc+ha4nThXOVz2V7mc9Bf53TQ&#10;X+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d0/2wjBP9rMQr/czsU/31CHf+CSif/hFEy/4NZO/+A&#10;YEX/e2hN/3RxVf9wfFv8bIdh+WiQZvdlmGn1Y59s82Gmb/JfrHHxXbNy8Fy7dO9bxXXvWtB16lrf&#10;duJc4nbbX+V10WDmdsph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3/20iBP9sMQv/djoU&#10;/4BBHf+FSCf/iE8x/4dXO/+EXkT/f2ZN/3huVf9zeVz8boRi+WqNZ/Znlmv0ZJ5u8mKlcfFgrHPv&#10;XrR17l28du5bx3ftW9Z45VzgeNxf43jSYOR4y2HkecRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj&#10;43rEY+N6/24iBP9tMQv/eDgT/4M/HP+JRyb/i04w/4tVOf+IXEP/g2NM/31rVP92dVz8coBi+G2K&#10;Z/VplGzzZpxw8WOkc+9hrHXuX7R37V2+eexcy3roXNx63l/hetJh43vKYuJ8xGPifb5l4X29ZeF9&#10;vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9/24iBP9uMAv/ezcT/4Y+HP+MRSX/j0wu/49TOP+NWkH/&#10;iGFL/4NpU/p8cVv3dnxi83GHaPBtkG3taZlx6mahdehjqXjmYbJ65GC7e+Jfx3zgX9p91GLhfcpj&#10;4H7DZOB/vWbfgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+A/28hBP9vMAv/fjYS/4k8&#10;G/+QRCT/k0wt/5NSNv+SWUD/jmBJ+YhmUvSCblrvfHlh63eDaOdyjG7kbZVz4Gqdd91npnraZa58&#10;1mO4ftNiw4DRYtOBymTfgcFl3oK7Z92CtWjdg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOw&#10;ad2D/3AhBP9yLwv/gTQS/4w7Gv+TQyL/l0sr/5dRNP+WVz36k11G845kT+6Ia1jognVg43x/aN53&#10;iW7ZcpF0026ZedBroX3MaKmAyWaygsdlvYPFZcuEwWbchLlo24WzaduFrmvbhals24WpbNuFqWzb&#10;hals24WpbNuFqWzbhals24WpbNuF/3EhBP90Lgr/hDMR/486Gf+WQyH/mkkp/5pOMvyaVDv1mFtE&#10;7pRiTeePaVXhiXNe24J8ZtN8hW/Nd411yXKVesVvnX/BbKWCvmqthbtpuIe5acSIt2nYiLBr2Yir&#10;bNmIp23ZiKNv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qH/3EgBP92LAr/hjIR/5I6GP+Z&#10;QiD/nEcn/55ML/ieUjjwnVhA6ZpfSeKVZ1Laj3Bc0Yd4ZsqBgW/FfIl2wHeQfLt0mIC3caCEtG+p&#10;h7Fts4mubL+KrGzPi6hu14ukb9iKoHDYip1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ&#10;/3IgBP94Kwr/iDAQ/5Q5F/+bQR7/n0Ul/aFKLfSiUDTsolY85KBcRdybZU/Sk21cyox1ZsOGfW+9&#10;gYV2t3yNfbN4lIGudZyGq3OliadxroulcLqNo3DJjaBx1Y2cc9aMmnTWi5d02IqXdNiKl3TYipd0&#10;2IqXdNiKl3TYipd02IqXdNiK/3MgBP96Kgn/iy8P/5Y5Fv+dPxz/oUMj+qRIKvGmTjHop1Q44adc&#10;QNWfYk7LmGtbw5FyZryLem+2hYJ3sIGJfat9kYKmeZmGonehip91q42cdLaOmnTFj5h11I6VdtWN&#10;k3fVjZJ31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ouSd9aL/3MgBP98KQn/jS8P/5g4Ff+fPRv/&#10;pEEh96hGJ+2rTC3lrVIz3KpZP9CjYU3GnGlavpVwZbaPd2+vin92qYWGfaSBjoKffpaHm3uei5d5&#10;qI6UeLOPknjBkJB505CPetSPjnrVjYx71oyMe9aMjHvWjIx71oyMe9aMjHvWjIx71oyMe9aM/3Qf&#10;BP9+KAn/ji4O/5s4FP+hPBn/pz8f9KtEJOqvSinis1Eu1q5XPsunX03BoGdauZluZbGTdW6qjnx2&#10;o4qDfZ6Gi4KZg5OHlICbi5B+pY6NfbCQin29kYl+0JGIftOPiH7Ujod+1Y2HftWNh37VjYd+1Y2H&#10;ftWNh37VjYd+1Y2HftWN/3QfBP+AJwj/kC4O/503E/+jOhj8qT0c8a9CIOe0SCTft04s0bFVPceq&#10;Xky9o2VZtJ1sZKuXc26kk3p2no6BfJiLiIKSh5CHjoWZi4mDoo6Ggq2Qg4K7kYKCzJGCgtOQgoLU&#10;j4KB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN/3UfBP+CJgj/ki0N/582Ev+lOBb5rDsa&#10;7rM/HeW5Rh/au0srzbRUPMKuXEu4p2NYr6FqY6accW2fl3d1mJN+fJKQhoKMjY6Hh4qWi4OIoI5/&#10;h6uQfYe4kXuHyZF8h9OQfIbUj32F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWN/3UfBP+E&#10;JQj/lC0M/6A1EP+oNhT2rzgX67c9GOK/RRnVvkkqyLhTO72xW0qzq2JXqqZoYqGhb2yZnHV0kph8&#10;e4yVg4GGkouGgZCUi3yOno55jaiQdoy1kXSNxpF1jdOQdovUj3iJ1Y14idWNeInVjXiJ1Y14idWN&#10;eInVjXiJ1Y14idWN/3YeA/+GJAf/lywL/6IyD/+rMxHyszUT6Lw6E97FPxfQwUgpxLtRObm1WUiu&#10;sGBVpapnYZymbWuUonRzjZ56eoabgYCAmImFe5aSiXaUm41yk6aPb5OzkG6Tw5Buk9OPcJHUjnKO&#10;1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWN/3ceA/+JIgf/mSwK/6UwDfyuLw7vuDEO5MM3&#10;DdnKOxbLxUYnv79QOLO6WEeptV9Un7BlX5asa2mOqHJxhqV4eICif356n4eDdJ2PiG+bmYtsmqSN&#10;aZqwjmebwI5nm9WOaZjVjWyU1oxslNaMbJTWjGyU1oxslNaMbJTWjGyU1oxslNaM/3geA/+MIQb/&#10;nSsI/6gsCvizKgvqvysJ4MwyBtHOORXFyUUlucRONq6/VkWju11SmbZjXZCyaWeHr3BvgKx2dnmp&#10;fXxzp4SBbqWNhWmkl4hlo6KKY6OujGGjvoxgpNKLY6DXi2Wc2IplnNiKZZzYimWc2IplnNiKZZzY&#10;imWc2IplnNiK/3odA/+PIAX/oCkH/6wnB/K4JAblxyQE2dUnBcvTNxO/zkMjs8pMNKfFVEKcwVtP&#10;kr1iWom6aGSBt25sebR0cnOye3htsIN9aK+LgWOulYRfraCGXa2th1utvIdartCHXKrah1+l2odf&#10;pdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqH/34aA/+UHwT/pSYF/bEgBOzBGgPf0xcB0NwlBMTZ&#10;NRC41UEhrNBLMaDMUj+VyVlMi8VgV4LDZmB6wGxnc75zbWy8enNnu4J3YrqKe165lH5auJ+AWLis&#10;gVa5u4FVus+BVrbegliw3YJYr92CWK/dgliv3YJYr92CWK/dgliv3YJYr92C/4QXAv+ZHAL/qh8D&#10;9bkVAt7NDADQ3xIAxeAmBbvfNg6w3UAdpNlJLZjVUTuN0VhIg89eUnvMZVpzy2thbMlyZ2bIeWxh&#10;x4FwXcaKdFnGlHZWxZ94U8aseVLGu3pRx895UcTjelO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO8&#10;4nxTvOJ8/4oUAf+fGAH/sBQB2MMKAM7RCgDE5RQBueQmCK7kNBOk4j8gmeBHLY/eTzmF3FZEe9pd&#10;THPZZFRs12taZtZyX2HVeWRc1IJnWNSLalXUlW1S1KBuUNStb07VvHBN1tBvTdXocE7M6XJOzOly&#10;Tszpck7M6XJOzOlyTszpck7M6XJOzOly/5IRAf+nEQDYuQkAy8YIAMLVCgC36hYDrOonDKLpNBiY&#10;6D4kjedHMIPmTjp65VRDceRaSmnkYVBk42hVX+NwWVrjeFxW44BfU+OJYlDjk2RN5J1lS+SpZ0rl&#10;tmdJ5cZnSObfZ0rg7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7GdK3+xn/5wNANuxBgDKvQcAv8oH&#10;ALXaCgCq7xkFoPAoD5bwNRuM8D8mgvBHMXnwTjlw71RAaO9aRmHvYEtd72dPWO9uUlTvdVVR8H1X&#10;TvCFWUvwj1tI8ZlcRvGjXkTyr19D8rtfQvPMYEHz52BB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GBB&#10;8+hg3qcCAMu2BQC9wQUAss8HAKfqDQGd9xwHlPgrEor4NhyB+UAmePpIL2/6TTZn+lM8YPpYQFv7&#10;X0RW+2VHUvtsSU/8cktL/HlNSPyBT0X9ilFD/ZNSQf6cUz/+plQ9/7FVPf68Vjz+zVY8/s5WPP7O&#10;Vjz+zlY8/s5WPP7OVjz+zlY8/s5WzrACAL26BACxxwQApdYHAJv9EAKR/yAJiP8tEoD/ORt2/z8j&#10;bf9FKmX/SzBe/1E1WP9XOFP/XTtP/2M+TP9oQEn/bkFG/3VDQ/98RED/hEY9/4xHPP+USDv/nUk6&#10;/6VKOf+tSzj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLvrUCALDAAgCkzgMAl94FAI//&#10;FAKG/yMIff8uEHP/NRhq/zweYv9CJFv/SChV/04sUP9UL0z/WjFI/18zRf9kNUL/ajY//3A3Pf92&#10;OTv/fDo5/4M7OP+LPDb/kz01/5o+NP+hPjP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/&#10;sboBAKPIAACW1gAAi/QJAYP/FgJ5/yAGb/8oDGf/MBJf/zcXWP8+G1L/RB9M/0oiSP9QJET/VSZB&#10;/1onPv9fKTv/ZCo6/2krOP9uLDb/dC00/3ouM/+BLzH/iDAw/48wLv+WMS3/njIt/54yLf+eMi3/&#10;njIt/54yLf+eMi3/njIt/54ypMIAAJbPAACI3wAAgP8MAXX/EgJq/xgDYv8hB1r/KQtT/zEPTf84&#10;Ekj/PhVD/0QXP/9KGTz/Txo5/1MbN/9YHDX/XB0z/2EeMf9lHzD/aiAu/3AgLf92ISv/fCIq/4Ij&#10;KP+IIyf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5Ak/2AlBP9bMAb/YToN/2pBFv9vSh//&#10;cVIp/29bMv9rZDr/Z25B/2R6R/9ghEz/XY5Q/1qWU/9Ynlb/V6VY/1WrWv9UsVv/U7dc/1K+Xf5R&#10;x178UdFf+1DgX/hQ6V/zUe1f7lPwX+hU8V/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf/2Al&#10;BP9bMAb/YjkN/2xAFv9xSR//clEp/3FaMv9tYzr/aG1B/2V4R/9hg03/Xo1R/1uWVP9ZnVf/V6RZ&#10;/1aqW/9VsVz/VLdd/lO/Xv1Sx1/8UdNg+lDiYPZR6WDxUu5g61TvYOVW8WDhV/Jg4VfyYOFX8mDh&#10;V/Jg4VfyYOFX8mDhV/Jg/2ElBP9cMAb/ZTgN/24/Ff90Rx//dVAo/3RYMf9wYTr/a2pB/2d2SP9j&#10;gU3/YItS/12UVf9anFj/WKNa/1eqXP5WsF79VLdf/VO/YPxTyWH6UtZi+FHkYvNS6mLtVO5i5lbv&#10;YuBY8GLbWPFj21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj/2IlBP9dLwb/ZzYN/3E+Ff93Rh7/eE4o&#10;/3dWMf90Xzr/bmhB/2pzSP9mfk7/YolT/1+SVv9cm1r/WqJc/lipXv1XsGD8Vbdh+1TAYvtTymP5&#10;U9pk9VLmZO9U62ToVu5k4VjvZNlZ8GXTWvBm01rwZtNa8GbTWvBm01rwZtNa8GbTWvBm/2IkBP9e&#10;Lwb/ajUN/3Q8Ff96RB7/fEwn/3tUMP93XDn/cmVB/2xvSP9oe07/ZIZT/2CQWP9dmVv+W6Fe/Vmo&#10;YPxYsGL7Vrhj+lXBZPlUzWX3U95m8lTnZupW62biWe5m2lruZ9Fb72jMXPBozFzwaMxc8GjMXPBo&#10;zFzwaMxc8GjMXPBo/2MkBP9fLgb/bTMM/3c6FP99Qh3/gEom/39SMP98Wzj/d2NB/3BsSP9sd0//&#10;Z4JU/2ONWf1gllz8XZ9f+lunYvhZrmT3WLZm9VfAZ/RWy2jxVd1o7VbpaeNZ7GjaW+1p0Fzuasld&#10;7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5r/2QjBP9hLQb/cDIM/3s4FP+BQBz/hEkl/4RR&#10;Lv+BWTf/fGFA/3ZpSP9wc0/7bH9V+GiJWvZkkl7zYZth8V+jZPBdq2buW7No7Fq8aupZx2voWdhr&#10;5Fnoa9pb62zPXe1tyF7sbsJf7G6+YOxvvmDsb75g7G++YOxvvmDsb75g7G++YOxv/2UjBP9kKwb/&#10;czAM/342E/+FPxv/iUgk/4lPLf+GVzb/gl4+/HxmRvh2cE70cXtV8G2FWu1pjl/qZZdj6GKfZuZg&#10;p2njXq9r4V25bOBcxG3eXNNu2V3mbs5e62/GX+pxv2Hqcbpi6XK2Y+lytmPpcrZj6XK2Y+lytmPp&#10;crZj6XK2Y+ly/2YjBP9nKQb/dy4L/4I1Ev+JPhr/jUci/41OK/+MVTP8iFw89oNkRfF8bE3sd3dU&#10;6HKBWuRuimDhapNk3WabaNpko2vWYqxu02C1cNBfv3HOX81yy1/ic8Rh6HO9Yuh0t2TndLJl53Sv&#10;Zud0r2bndK9m53SvZud0r2bndK9m53SvZud0/2ciBP9qJwX/eiwK/4Y0Ef+NPRn/kUUg/5JNKP2R&#10;UzH2jlo68IlhQuqDaUvlfnRT4Hh9WtpzhmDUbo9m0GuXasxon27JZqdxx2Svc8RjuXXCYsZ2wGLa&#10;d7pk5nezZeV3rmbld6po5XeoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho5neoaOZ3/2ciBP9tJgX/fSoK&#10;/4k0EP+RPBf/lUQe/5dLJviWUi7xlFg26pBeP+SKZ0jdhHFQ1X15Ws94gmHKc4pnxm+SbMJsmnC/&#10;aqJzvGiqdrlntHi2ZsB5tGbQerFn43qraON6p2rjeqNr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr&#10;5Hmha+R5/2ghBP9vJAX/gCkJ/4wzD/+UOxb/mUMc/ZtJI/SbTyrsmVUz5ZZcO96RZUXUiW1QzIN2&#10;Wsd9fmHBeIZovXSObbhxlnK1bp11sWymeK5rr3usart8qmnKfahq4X2jbOJ8n23ifJxu4nuabuN7&#10;mm7je5pu43uabuN7mm7je5pu43uabuN7/2khA/9xIwX/gigJ/48yDv+XOxT/nEIa+Z5GIPCfTCfo&#10;n1Iu4J1aNtaVYUTNjmpPxohyWb+CemK5fYJotHmKbrB2knOsc5p3qHCieqVvq32ibrZ+oG3Ff55u&#10;23+bb+B+mHDhfpZx4X2UceJ8lHHifJRx4nyUceJ8lHHifJRx4nyUceJ8/2khA/90IgT/hSgI/5Ex&#10;Df+aOhL/nz8X9aJEHeykSiPkpFAp26FXNc+aX0PHk2hPv4xwWbiHd2Gygn9orX6Gbql6jnOkd5Z4&#10;oHWee51zqH6acrOAl3HAgZZy04GTc9+AkXTgf5B04H6PdOF9j3ThfY904X2PdOF9j3ThfY904X2P&#10;dOF9/2ohA/92IAT/hycH/5QwDP+dORH9oj0V8qVBGumoRx/gqk0l1KRUNMqdXULBl2VOupFtWLKL&#10;dWGshnxop4KDbqJ/i3SdfJN4mXmbfJV3pX+Sdq+BkHa9go52zoKNd96Bi3ffgIp44H+KeOB+injg&#10;fop44H6KeOB+injgfop44H6KeOB+/2ogA/94HwT/iSYH/5YwC/+fNw/6pDoT76k/F+atRRrcrkok&#10;z6hTM8ahXEG9m2RNtJVrWK2PcmCni3looYeBbpuDiHSXgJB4kn6ZfI58on+Leq2CiHq6g4d6y4OG&#10;e96ChXvegYV734CFe+B/hXvgf4V74H+Fe+B/hXvgf4V74H+Fe+B//2sgA/96HgT/iyYG/5gvCv+h&#10;NQ33pzgQ7K08E+OyQhbXsUcjy6tSMsGlWkC4n2JMsJlpV6iUcGChj3dnm4t+bpaIhnORhY54jIKW&#10;fIiAn4CEf6qCgX+3g4B/yIR/gN2Df3/egX9/34CAfuB/gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB/&#10;/2wgA/98HAP/jSUG/5ouCf+jMwv0qjQN6bE5D9+3PxLStEYix65QMb2oWT+zomBLq51nVqOYbl+c&#10;lHVnlpB8bZCNg3OLiot4hoiUfIGGnYB+hKiCe4S1g3mExYR4hd2DeYTegXqD34B6guB/eoLgf3qC&#10;4H96guB/eoLgf3qC4H96guB//20fA/9+GwP/jyQF/50sB/6mMAnwrjEL5bY1C9u8ORHOt0Ugw7JP&#10;MLisVz6vp19KpqFlVZ6dbF6XmXNmkJV6bIqSgXKFkIl3gI2RfHuLm393iqWCdImyg3KJwoNyitqD&#10;c4negXSH34B1huB/dYbgf3WG4H91huB/dYbgf3WG4H91huB//28eA/+AGwP/kiME/6ArBvqpLAft&#10;siwH4rwxB9XANhDJu0MfvrZNLrSwVjyqq11JoaZkVJmial2RnnFlipt4a4SYf3F/loZ2eZOPenWR&#10;mH5xkKOBbpCvgmyQv4NrkdWCbY/egW+N34Bwi+B/cIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B//3Ec&#10;A/+DGQL/lSED/6MpBfatJwXotyYE3sMqA9DDNQ7Ev0EdubpMLa61VDulsFtHm6xiUpOoaVuLpW9j&#10;haJ2an6ffG94nIR0c5qMeW+Zlnxrl6F/aJetgGaXvIFlmNGAZpbff2iT4H5qkeF+apHhfmqR4X5q&#10;keF+apHhfmqR4X5qkeF+/3UaAv+HGAL/mCAD/6YlA/KyIAPkvh4C18kiAsrHMw2+w0Acs79KK6m6&#10;UzmftlpFlrJhUI2vZ1mFrG1gfql0Z3imem1ypIJybaKKdmihlHlkoJ98YZ+rfl+gun5foM5+X5/h&#10;fWKb4X1jmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8/3gYAv+LFwH/nR0C/aseAuy4FwHeyBEA&#10;z80fAsTMMAu4yD4ZrcVIKKPBUTaYvVhCj7lfTYa2ZVZ/s2tdeLFyZHKveWlsrYBuZ6yJcmKqknVf&#10;qZ14XKmqelqpuXpZqsx6WKnkeluk5HpdoeR5XaHkeV2h5HldoeR5XaHkeV2h5HldoeR5/30VAv+Q&#10;FAH/oRgB9rEUANnBCwDSzwsAyNIcAbzRLgmxzjsXpstGJZzITzORxFY/iMFdSYC/Y1J4vGpZcbpw&#10;X2u5d2Rmt39pYbaHbV21kXBZtZxyVrSpdFS0uHRTtct0U7XkdFSw53VWrOd1VqzndVas53VWrOd1&#10;VqzndVas53VWrOd1/4MSAf+WEQD/qBEA2bgKAM7ECQDH0goAv9kZAbTYKwep1jkUn9NEIpTQTS+K&#10;zVQ7gcpbRHjIYk1xx2lTa8VvWWXEdl5gw35iXMKHZljBkWhVwZxrUsGobFDBt21PwsptT8LkbE+9&#10;7G5QuexvULnsb1C57G9QuexvULnsb1C57G9Quexv/4kQAf+dDgDarwgAzbsIAMTHBwC81gsAs98a&#10;AarfKweg3jkSlt1DHozaSyqC2FM1edVaP3HTYUZq0mhMZdFvUmDQdlZb0H5aV8+HXVPPkV9Qz5xh&#10;Ts+pY0zPuGNL0MtjTNDlYkrO8mVLyPJmS8jyZkvI8mZLyPJmS8jyZkvI8mZLyPJm/5INAN6mBADO&#10;tAYAwr8GALnMCACw3QwAp+UdA57lLQuU5TkWiuRCIIHjSip34lAzb+FYO2ngX0Fj4GZGXt9uSlrf&#10;dU5W331RUt+GU0/fkFZN35tXS+CnWEngtVlI4cZZSOHfWUff8FlG3PVbRtz1W0bc9VtG3PVbRtz1&#10;W0bc9VtG3PVb7ZwEANGtBADCuAUAt8MFAK3RCACk7RABm+0gBZLtLg6J7DoYgOxDIXbsSipu7FAx&#10;ZutWN2DrXDxb62RAV+trQ1PrckZQ63pJTeyDS0rsjE1I7JZORe2hUEPtrlFC7rxRQe/MUkHv5VJA&#10;7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFR1KUAAMSyAwC2vAMAq8kFAKDYCACX9BMBj/UkB4f1&#10;MQ9+9jsYdPZCIGz2SCdl9k8tXvdVMVn3WzVV92I4UfdoO034bz1K+HY/R/h+QUT5h0NC+ZFFQPqb&#10;Rj76pkc8+7FIO/u+STr8z0k5/ONJOfzjSTn840k5/ONJOfzjSTn840k5/ONJx60AALe3AgCqwwIA&#10;ntAEAJPjCQCM/RgChP4nB3v/MQ9y/zgWaf9AHGL/RiJc/00mVv9TKlL/WS1O/18wSv9lMkf/azRE&#10;/3E1Qf95Nz//gTg8/4o6Ov+TOzj/nTw2/6c9Nf+xPjT/vj4z/8o/M//KPzP/yj8z/8o/M//KPzP/&#10;yj8z/8o/uLIAAKq9AACdygAAkdgCAIj7DQF//xkCdv8kBm7/LQxm/zUSX/88F1j/QxtT/0keTv9P&#10;IUr/VSRG/1smQ/9gJ0D/Zik+/2sqO/9yKzn/eS02/4EuNP+KLzH/lDAw/5wxLv+lMi3/rzMs/7cz&#10;LP+3Myz/tzMs/7czLP+3Myz/tzMs/7czq7gAAJ7FAACQ0gAAg+AAAH3/DwFy/xYCaP8eBGH/Jwha&#10;/y8MVP83EE7/PhNJ/0QWRf9KGEH/Txk+/1UbO/9ZHDn/Xx02/2QeNP9pHzL/cCAv/3chLf9/Iiv/&#10;hyMo/5AkJ/+ZJSb/oSYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyYl/6cmn8AAAJHNAACD2wAAePYC&#10;AG//DQFk/xICXP8ZA1T/IARO/ycGSP8vCEP/Ngo//zwMPP9CDjj/Rw81/0wQM/9RETD/VhIu/1oT&#10;LP9fFCr/ZRQo/2sVJv9xFiP/eRci/4EYIP+JGB7/kRkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxkd&#10;/5cZ/1YnBP9RMgX/VjUH/189Dv9kRRb/Zk4f/2RYJ/9hYi//Xm41/1p5O/9XhD//VI9D/1GYRv9P&#10;oEj/TqdK/02uS/9MtUz/S7xN/0rETv9Jzk//Sd5P/0jpUP9I8lD8SfZQ90v5UPFM+k/rTvtQ6k/7&#10;UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ/1YnBP9RMgX/WDQH/2I7Dv9nRBb/aU0f/2dWJ/9jYC//YGs1&#10;/1x3O/9YgkD/VY1E/1OWR/9Qn0n/T6ZL/06tTf9NtE7/TLxP/0vFUP9Kz1H/SeBR/0nrUf5J8lL5&#10;S/dS8035Ue1P+lHmUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lLlUPpS/1cnA/9SMQX/WjIH/2Q6Dv9q&#10;Qhb/bEsf/2pUJ/9nXi//Ymg2/150PP9agEH/V4tF/1SVSP9SnUr/UKVM/0+tTv9OtE//TbxR/0zF&#10;Uf9L0VL/SuJT/0ntU/tL81P1TPdT7k/4U+hQ+VPhUvpU4FL6VeBS+lXgUvpV4FL6VeBS+lXgUvpV&#10;/1gmA/9UMAX/XTEH/2c4Dv9tQBb/b0ke/25SJ/9qXC//ZWY2/2FxPP9dfUH/WYhG/1aSSf9UnEz/&#10;UqRO/1CrUP9Ps1H/TrtS/03EU/9Nz1T+TOBV+0zrVfhM9FXwT/dV6VH4VeJS+FbbVPlX2VT5V9lU&#10;+VfZVPlX2VT5V9lU+VfZVPlX/1kmA/9XLgX/YC8H/2o2Df9xPhX/c0ge/3JRJv9vWi7/amM2/2Vu&#10;PP9hekL/XYVH/1qPSv9XmE3/VaBQ/1SoUv5Sr1P9UbdV/FDAVvpPy1b4T9xX9U/pV/JP81fqUvZX&#10;4VP3WNpV+FnRVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+FrPVvha/1kmA/9aLAX/ZC0H/24zDf91PRX/&#10;eEYd/3dPJf90WC3/cGA1/2pqPP9mdkL/YoFH/l6LS/tblE/5WZ1S+FekVPZWrFb1VLRX81O8WPJT&#10;x1nwUtVa7FLmWulT8lnhVPVb11b2XM9X913IWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhd/1ol&#10;A/9dKgX/ZyoG/3IyDP95OxT/fEUc/3xNJP96VSz/dV40/29nPPxqckL5Zn1I9mOHTPNfkFDxXZlT&#10;71uhVu1ZqFjrWLBa6le5W+hWw1zmVtFc41bkXN9W8F3VV/VfzFn2YMZa9mDAW/Zhvlz2Yb5c9mG+&#10;XPZhvlz2Yb5c9mG+XPZh/1slA/9gKAX/aygG/3cwC/9+OhP/gUMa/4JLIv9/Uyr/e1sz+XZkOvVw&#10;bkHxbHlI7WiDTepkjFHnYZVV5V+dWONdpVrhW61c3lq2XtxZwF/aWc5g1VniYNFZ72HKWvRiwlz0&#10;Y7xd9GS3XvNktl/zZLZf82S2X/Nktl/zZLZf82S2X/Nk/1wkA/9jJgT/byYF/3svC/+CORH/hkEY&#10;/4dJIP+FUSj4glkw8n1gOO13akDocnVH5G5/TeFpiFLdZpFX2WOZWtVgoV3SX6hgz12xYs1cu2PL&#10;XMdkyVzbZcVd62W/XfJmuF/xZ7Ng8WevYfFnrmLxZ65i8WeuYvFnrmLxZ65i8WeuYvFn/10kA/9m&#10;JAT/ciQF/34uCv+HNxD/iz8W/4xHHfmLTyXyiFYt7INdNuZ+Zz7geHFG23N7TdVug1PQaoxYzGeU&#10;XcllnGDGY6Njw2GsZcFgtWe/X8FovV/Qabpg5mm1Ye9qr2Lvaqtj72qnZO9ppmXwaaZl8GmmZfBp&#10;pmXwaaZl8GmmZfBp/14jA/9pIgT/diME/4IsCf+LNg7/jz4U/ZFFG/SRTCLtjlMq5opaMt+FZTvX&#10;fm1F0Hh2Tct0f1TGcIdawmyPXr9pl2K7Z59luGWnaLZksGqzY7trsWPKbK9j4WyrZO1tpmbtbKNn&#10;7WygaO5rn2jua59o7mufaO5rn2jua59o7mufaO5r/18jA/9rIAP/eSIE/4UrCP+ONAz/kzwS+JZD&#10;GO+WSh7nlVAm4JFYLteKYTrOhGpFyH5zTcJ5e1W+dYNbuXGLYLVukmSybJpnr2qjaqxorGypZ7Zu&#10;p2fEb6Vn2m+iaOtvnmnsb5tq7G6Za+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W2Ya+1t/18jA/9uHgP/&#10;eyEE/4gqB/+RMgv/lzoP9JpBFeubRxrjm00h2pZVLc+PXjnIiWdEwYNvTbt+d1W2eX9bsXaHYK1z&#10;j2WpcJZopm6fbKNsqG6ga7JwnWvAcZxr0nKabOlxl23qcJRt63CSbuxvkm7sbpJu7G6Sbuxukm7s&#10;bpJu7G6Sbuxu/2EhA/9wHQP/fiAD/4spBv+VMQn7mzgN8J4+EeegRBbfoEod05pSK8qTXDjCjWRD&#10;u4dtTbSCdFSvfnxbqnqEYaZ3i2WidJNpnnKbbZpwpHCXb69ylW+8c5NvzXOScOZzkHDpco5x6nGN&#10;cetwjHHrcIxx63CMcetwjHHrcIxx63CMcetw/2MgA/9yGwP/gB8D/44nBf+XLwj4njYL7aI7DuSl&#10;QBLapEYczp5RKsWXWje9kWJCtYxqTK+HclSpgnlbpH+AYJ98iGWbeZBql3eYbZN1oXCQc6xzjXO4&#10;dItzyXWKdOJ0iXToc4h16XKHdepxh3XqcId16nCHdepwh3XqcId16nCHdepw/2UfA/90GgL/gx4C&#10;/5AmBP+aLQb0oTQJ6aY3C+CqPQ7Up0QbyaFPKcCbWDa4lWBCsJBoS6mLb1Ojh3ZanoN+YJmAhWWU&#10;fY1qkHuWbox5n3GJeKlzhne1dYR3xXaDeN91g3jodIJ46XOCeOpxgnjqcYJ46nGCeOpxgnjqcYJ4&#10;6nGCeOpx/2cdA/93GQL/hRwC/5MkA/+dKwXxpDAG5qozCNyuNwzPqkMaxaVOKLyfVzWzmV9Bq5Rm&#10;SqSQbVOei3RamIh7YJOFg2WOgotqioCTboZ+nHGCfad0f3yzdX18w3Z8fdt2fH3odH186HN9fOly&#10;fXzqcX186nF9fOpxfXzqcX186nF9fOpx/2kcAv95GAL/hxsC/5UjA/ugKQTuqCwE468vBdeyNAvL&#10;rUEZwahMJ7ejVTSvnV1Ap5lkSZ+Ua1KZkHJZk415X46KgGSJh4hphIWRbYCDmnF8gqR0eYGxdneB&#10;wHZ2gdZ2doHndHeB6HN4gOlyeH/qcXh/6nF4f+pxeH/qcXh/6nF4f+px/2sbAv97FwL/ihoB/5gh&#10;AvijJgPqrCcD37QpA9K1MgrHsEAYvKxLJrOnUzOqols+op1jSJqZaVGUlXBYjpJ3XoiPfmSDjYZp&#10;foqObXqJmHF2h6Jzc4audXGGvXZvh9J2cIfodHGF6HNyhOlyc4TqcXOE6nFzhOpxc4TqcXOE6nFz&#10;hOpx/20ZAv9+FgH/jRgB/5seAfSnIgLmsCAB2rohAc24MQnCtD4XuLBJJK6rUjGlplo9naJhR5We&#10;aE+Om25XiJh1XYKVfGN9k4RoeJCMbHSPlXBwjaBybYysdGqMu3Vpjc51aY3odGuL6XNtiepxbYjq&#10;cW2I6nFtiOpxbYjqcW2I6nFtiOpx/3AXAv+BFQH/kBYB/54aAfCrGwHithYA070dAci7Lwi9uDwV&#10;s7RHI6mwUDCgq1g7mKhfRZCkZk6JoWxVgp5zW32cemF3mYFmcpeKam6Wk25qlJ5xZpSqc2STuHNj&#10;lMtzY5TmcmWS6nFnj+pwZ47qcGeO6nBnjupwZ47qcGeO6nBnjupw/3MVAv+FEwH/lBQA/KMVAOqw&#10;EgDZvgwAzcEbAcLALQe4vToTrrlGIaS1Ty2asVY5kq5eQ4qrZEyDqGpTfKVxWXajeF9xoX9jbJ+H&#10;aGiekWtknZxuYJyocF6ctnFdnMlxXZzkcF6a63BglutvYZXsb2GV7G9hlexvYZXsb2GV7G9hlexv&#10;/3cSAf+JEQH/mREA86gOANe1CgDPwQoAxsUYALzEKgWywjgRp79EHp67TSuUuFU2i7VcQISyYkl8&#10;r2lQdq1vVnCrdltrqn1gZqiGZGKnj2depppqW6WmbFiltW1XpsdtV6bibFek7Wxan+1sWp7tbFqe&#10;7Wxanu1sWp7tbFqe7Wxanu1s/3wQAf+OEAD2ng0A2K0JAM24CQDHxAgAvsoUALXKJwSryDYPocVB&#10;G5fCSyiNv1Mzhb1aPH26YUV2uGdLcLdtUWq1dFZltHxbYLKEX1yxjmJYsZllVbClZlOws2dSscZn&#10;UrHhZ1Gv8WhTqvBoVKnwaFSp8GhUqfBoVKnwaFSp8GhUqfBo/4IOAP+UDADbpQYAzrEHAMW7BwC9&#10;xwcAtdAQAKzQIwOjzzMMmc0/GI/KSCT/4v/iSUNDX1BST0ZJTEUAAwmGyFEufcZYOHbEXz9vwmZG&#10;acFsS2TAc1Bfv3tUW76EWFe9jVtUvZhdUbykX0+8s2BNvcVgTb3gX0y88GFNt/ViTbb1Yk229WJN&#10;tvViTbb1Yk229WJNtvVi/4kLAOGcAwDQqgUAxbUFALu/BACyywgAq9gNAKPZIAKa2C8JkNY8FIfU&#10;Rh9+0k8pdtBWMm/PXjlozWQ/Y8xrRF7Mc0lay3pMVsqDT1LKjVJPyphUTcqlVkvKs1dKy8VXScvg&#10;VknJ8FhHx/pZSMX7WkjF+1pIxftaSMX7WkjF+1pIxfta95EEANSiAgDHrwQAurkDALDEBQCn0AkA&#10;n+EQAJjhIQOP4DAJhuA7En3fRBt13k0kbt1VK2fcXDJi22Q3XdtrO1nacj9V2npDUtqDRU7ajUhM&#10;2phKSdqlS0jbs0xH3MRMRtzeTEba7UxE2PlPQ9j7T0PY+09D2PtPQ9j7T0PY+09D2PtP25oAAMqp&#10;AgC7swIAsL0DAKXJBQCb1gkAlOgUAYzpJQSE6DMLe+g8FHPoRBtr6EsiZOdSKF7nWS1Z52AyVedo&#10;NVLnbzhP53c7TOeAPUnniT9H6JRBROifQkLprENB6bpEQOrNREDq5ERA6PVEQOf4Q0Dn+ENA5/hD&#10;QOf4Q0Dn+ENA5/hDzaMAAL2uAQCwuAEApMQCAJnQBQCP4QoAifEaAYHxKAV48jIMcPI7E2nyQxli&#10;8kofXPNQI1bzVydS814rT/NlLUz0bDBJ9HMyRvR7NEP0hDZB9Y43PvWZOT32pDo79rA7Ove/PDn4&#10;zzw49+g8OPfsPDj37Dw49+w8OPfsPDj37Dw49+w8v6oAALGzAACkvwAAmMoBAIzYBACE+g4AfPsb&#10;AnT7JgVs/DAKZfw4EF79QBVY/kcZU/5NHU//VCBL/1oiSP9hJUX/ZyZC/20oQP91Kj3/fSs6/4Yt&#10;OP+RLjb/my80/6YwM/+yMTL/vjIx/9AyMf/WMjH/1jIx/9YyMf/WMjH/1jIx/9Yysq8AAKW6AACY&#10;xgAAi9IAAH/fAgB5/xEBb/8ZAmf/IgRg/ywHWv80DFT/PA9P/0MTSv9JFUf/TxdD/1UZQP9bGz7/&#10;YRw7/2YeOf9tHzb/dCA0/30hMf+GIy//kSQt/5slLP+lJiv/ryYq/7snKf++Jyn/vicp/74nKf++&#10;Jyn/vicp/74nprYAAJjCAACLzgAAftsAAHX5BwBr/w8BYv8WAlv/HgNU/yYFTv8uBkn/NQhF/zwL&#10;Qf9DDT7/SA47/04QOP9TETX/WBIz/14TMf9kFC7/ahUs/3IWKv96Fyf/gxgl/44ZJP+YGiP/oBoi&#10;/6obIf+tGyH/rRsh/60bIf+tGyH/rRsh/60bmr4AAIvKAAB+1wAAcOMAAGf/BABe/w0AVv8SAU//&#10;GQJJ/yADQ/8nBD//LgU6/zQGN/86BzP/Pwcw/0QILv9JCSz/Tgkp/1MKJ/9YCiX/Xgsj/2QLIf9s&#10;DB//dA0d/30OG/+HDhn/jw8Y/5kPGP+bEBj/mxAY/5sQGP+bEBj/mxAY/5sQ/0wqA/9IMwX/TzQG&#10;/1Q3CP9aQQ7/XEoW/1pUHf9XYCT/VGsq/1B4L/9NhDP/So82/0eZOf9GoTv/Rak8/0SwPv9Dtz//&#10;QsA//0LJQP9B1UH/QeRB/0HuQv9B9kL/Qf1C/0L/QflE/0H0Rv9C70f/Qu9H/0LvR/9C70f/Qu9H&#10;/0LvR/9C/00pA/9KMgT/UTIG/1c2CP9cPw7/XkkW/11THf9aXiT/V2kq/1N1L/9QgTT/TY03/0qX&#10;Ov9Inzz/R6c9/0auP/9FtUD/RL1B/0TGQv9D0UL/Q+JD/0PsQ/9D9UP/Q/xD/ET/Q/VH/0PvSP9E&#10;60n/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E/00pA/9MMAT/VDEF/1k0CP9fPQ7/YUcW/2BSHf9dXCT/&#10;Wmcr/1ZzMP9TfzT/T4o4/02UO/9LnT3/SqQ//0isQP9Is0H/R7tC/0bDQ/9GzkT/Rd9E/0XqRf1F&#10;80X7RftF90b/RPBJ/0XqSv9G5Uv/R+VL/0flS/9H5Uv/R+VL/0flS/9H/04pA/9PLgT/Vy4F/10y&#10;B/9jOw7/ZUYW/2VQHf9hWST/XWQr/1pwMP9WfDX/U4c5/1CRPP9Omj//TaJA/0upQv9KsEP/SrdE&#10;/0nARf9Iykb9SNtG+kjnR/hI8kf1SPpG8Un/R+pL/0jjTP9J3k3/St5N/0reTf9K3k3/St5N/0re&#10;Tf9K/08oA/9SLAT/WiwF/2EvB/9nOg7/akQV/2pOHP9nVyT/YmEr/15tMf9beDb/V4M6/1SNPf9S&#10;lkD/UJ5C/k+lRPxOrUX7TbRH+ky8SPlMx0j2S9RJ80vlSfBL8EntTPlI6Uz/SuFO/0vaT/9M01D/&#10;TdNQ/03TUP9N01D/TdNQ/03TUP9N/1AoA/9VKgT/XSkF/2UtB/9sOA3/b0IU/29LHP9sVSP/aF4q&#10;/2NpMf9fdDb9XH87+1mJP/lWkkL3VJpE9VOiRvRSqUjyUbFJ8VC5Su9Pw0vuT89L60/iS+dP7kvk&#10;T/hN30/+TtVR/0/OUv9QyVP/UMlT/1DJU/9QyVP/UMlT/1DJU/9Q/1EnA/9YJwT/YScE/2osBv9x&#10;Ngz/dEAT/3RJGv9yUiL/blsp/WhkMPllcDb2YXs7816FQPBbjkPuWZZG7FeeSOpVpkroVK1M51O1&#10;TeVTv07jU8xO4VPfTt1T7U/YUvdR0VP9UspU/lPEVv9Tv1f/U79X/1O/V/9Tv1f/U79X/1O/V/9T&#10;/1InA/9bJQP/ZSQE/24qBv92NAv/ej0R/3pGGP94TyD7dFgo9m9hL/FrbDbtZ3Y86WOAQOZgikXk&#10;XZJI4VuaSt9Zok3dWKpP2leyUNhWvFHVVchS0lXbU85W61PLVvZVxlb9Vr9Y/Va6Wf1Xtlr9V7Za&#10;/Ve2Wv1Xtlr9V7Za/Ve2Wv1X/1MmA/9fIgP/aSED/3MoBf97Mgr/fzsQ/4BEFvt+TB70e1Ql7nZd&#10;LelxaDTkbXI74Gl8QdxlhUbYYo5K1F+WTdFdnVDOXKVSzFqtVMlZtlbHWcJXxlnQV8JZ5li/WfNZ&#10;u1r7WbVb+1qwXftarV37Wa1d+1mtXftZrV37Wa1d+1mtXftZ/1YkA/9iIAP/bSAD/3cmBP9/MAj/&#10;hDkN/YZBFPWFSRvuglEi531aKuF4ZDLcc2461G53QdBqgEfMZolMyGSRUMVimFPDYKBVwF6oWL5d&#10;sVm7XbxbuVzJXLdc4Fy0Xe9csF75Xatf+V2oYPlcpWH5XKVh+VylYflcpWH5XKVh+VylYflc/1gi&#10;A/9lHgP/cR8D/3skA/+ELgf/iTYL+Is+Ee+LRhfoiE4e4YRXJtl+YTHReGo6y3NzQsZvfEjCbIRN&#10;vmmMUbtmk1W4ZJtYtWOjWrNhrFywYLdermDEX6xg2F+pYetfp2H3X6Jj91+fZPdfnWT4Xp1k+F6d&#10;ZPhenWT4Xp1k+F6dZPhe/1sgAv9oHAL/dB0C/34jA/+IKwX9jTQJ85A7DuqQQxTij0oa2opUJdCD&#10;XTDJfmc6w3hvQr50eEi5cYBOtW6IUrJrj1avaZdarGefXKllqF+mZLJhpGS/YqJk0GKgZOdinmX1&#10;Yppm9WGYZ/Zglmj2YJZo9mCWaPZglmj2YJZo9mCWaPZg/10fAv9qGgL/dxwC/4IhAv+LKQT5kTEH&#10;75U4C+aWPxDdlEcX0o5RJMqIWy/Cg2Q5vH5sQbd5dEiydXxOrnKEU6pvi1embZNbo2ubXqBqpGCd&#10;aK5jm2i6ZJloy2WXaONklWnzZJNq9GORa/VikGv1YZBr9WGQa/VhkGv1YZBr9WGQa/Vh/18dAv9t&#10;GAL/ehsC/4UfAv+OJwP1lS4F65k1COGcOwzWmEMWzJNPIsSNWC69h2E4toJpQbB+cUirenlOp3eA&#10;U6N0iFifcZBbm2+YX5huoWKVbatkkmy3ZpBsxmaPbN9mjm3xZYxu82SLbvRjim70Yopu9GKKbvRi&#10;im70Yopu9GKKbvRi/2EcAv9vFgL/fBoB/4geAf+RJALymSsE554xBd2gNgnRnEEVx5dNIb+RVi23&#10;jF83sYdnQKuCbkilfnZOoHt9U5x4hViYdo1clHSVX5FynmKOcahli3C0Z4lww2iHcNtnhnHuZoZy&#10;8mWFcvNkhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GOEcvRj/2MaAv9xFQH/fxgB/4ocAfyUIQLunCcC46Is&#10;A9ikMgjMn0AUw5pLILqVVSyzkF03rItlP6WHbEegg3NNm4B7U5Z9gleSeopcjniSYIp2m2OHdaVm&#10;hHSxZ4J0wGiAdNVogHXsZ3928mZ/dfNlf3XzZH9182R/dfNkf3XzZH9182R/dfNk/2UZAv90FAH/&#10;gRcB/40aAfmXHgHroCMB36YmAtKnMAfIoz4Tv55JH7aZUyuulFs2p49jP6CLakabh3FNlYR4UpCB&#10;f1eMf4dciH2QYIR7mWOAeqNmfnmvaHt5vWl6edFpeXrqaHp68mZ6efJlennzZHp582R6efNkennz&#10;ZHp582R6efNk/2cXAv92FAH/hBYB/5AXAfWbGgHnpB0B26sfAc6qLwbEpj0SuqFIHrKdUSqqmFk0&#10;opRhPpyQaEWWjG9MkIl2UouGfVeGhIVbgoKNX36Al2N6f6Fmd36saHV9u2lzfs5pc37oaHR+8WZ0&#10;ffJldXzzZHV882R1fPNkdXzzZHV882R1fPNk/2kWAf94EwH/hxQA/5MVAPGeFQDjqBYA1a4bAcqt&#10;LQbAqTsRtqVGHa2hUCmlnFgznphfPJeUZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlGJ0hJ9lcYOq&#10;Z2+DuGltg8tpbYPmaG6D8mZvgvJlcIHzZHCB82RwgfNkcIHzZHCB82RwgfNk/2sUAf97EgH/ihIA&#10;/5YSAO2iEADerQ4A0LEZAMWwKwW7rTkPsqlEG6mlTiegoVYymZ1eO5KaZEOLl2tKhpRyUICSeVV7&#10;j4Bad42JXnKMkmFuipxka4moZ2mJtmhnichoZ4njZ2iJ8mZph/NlaobzZGqG82RqhvNkaobzZGqG&#10;82RqhvNk/24SAf9+EAD/jRAA95oOANunCgDTsAsAyrQWAMC0KQS2sTcOra5DGqSqTCWbplUwk6Nc&#10;OYygY0GGnWlIgJpwTnuYd1N2ln5YcZSGXGySkGBokZpjZZCmZWOQtGZhkMZmYZDhZmGQ8mVjjvNk&#10;ZIz0Y2SM9GNkjPRjZIz0Y2SM9GNkjPRj/3EQAf+CDwD/kQ0A3p8JANOqCQDMswkAxLgTALq4JgOx&#10;tjUMp7NBGJ6vSiOWrFMujqlaN4emYT+ApGdGeqFuTHWfdVFwnXxVa5yEWmaajl1jmZhgX5ikYl2Y&#10;smRbmMNkW5jeY1uY8GNclfViXpP1Yl6T9WJek/ViXpP1Yl6T9WJek/Vi/3UOAP+GDQDrlggA1aMH&#10;AMytCADFtgcAvbwRALS9IwKruzIKobk/FZi2SCCQs1EriLBYNICuXzx6q2ZDdKlsSG+oc05qpnpS&#10;ZaWCVmGjjFpdopZcWqKiX1ehsGBWocFgVaLcYFWh72BWn/dfV5z3X1ec919XnPdfV5z3X1ec919X&#10;nPdf/3oMAP2LCQDamwQAzqcGAMSwBgC8uQQAtcEOAKzCIAGkwTAImr88E5G9Rh2Juk8ngbhWMHq2&#10;XThztGQ/brJqRGixcUlksHlNX66BUVutilRYrZVXVKyhWVKsr1tQrMBbUKzaWk+r7ltPqvpbUab6&#10;W1Gm+ltRpvpbUab6W1Gm+ltRpvpb/4AJAOGSAQDRoAQAxqsFALy0BACzvQMAq8cLAKTJHAGcyCwG&#10;k8c5D4rFRBmBw00jesFULHO/WzNtvmI5Z7xpPmK7cENeundHWrmAS1a5iU5TuJRQULigUk24rlRM&#10;uL9US7nYVEu37VRKtvlVSrP+Vkqz/lZKs/5WSrP+Vkqz/lZKs/5W+ocCANaYAADJpQMAva8DALO4&#10;AQCpwgQAoc0IAJrQFgCS0CgEis82DIHOQRV5zEoecstSJmzKWi1myWEyYchoN1zHbzxYxnY/VcZ/&#10;Q1HFiUVOxZRIS8WgSknFrktIxb9LR8bYS0fF7UtGw/lNRcL/TkXC/05Fwv9ORcL/TkXC/05Fwv9O&#10;35AAAMyfAAC/qgEAs7MBAKm9AgCfxwUAltIJAI7aEgCI2yQCgNoyCHjZPhBx2EgYatdQH2TWWCVf&#10;1V8qW9RnL1fUbjNT03Y2UNN/OUzTiDtK05Q+R9OgP0XUrkBE1L9BQ9XYQETT7EBC0vZCQdH+REHR&#10;/kRB0f5EQdH+REHR/kRB0f5E0ZgAAMOlAAC1rgAAqbgAAJ7DAgCUzQYAitkKAITjGAF95CYDdeQy&#10;CG7jPA9n40UVYeNNG1zjVSBX410kVONkJ1DiaypN4nMtSuN8MEjjhjJF45A0Q+OcNUHkqTZA5Lg3&#10;P+XLNz/l5Dc/4/M2PeL7OD3i+zg94vs4PeL7OD3i+zg94vs4xqEAALerAACqtAAAnr4AAJPJAgCI&#10;1AYAf+4OAHntGwFx7ScDau4yCGTuOw1e7kMTWO5LF1PuUhpQ71keTO9gIEnvZyNH728lRPB3J0Hw&#10;gCk/8IoqPfGVLDvxoS058q4uOPK+Lzfz0C838+cvNvHzLzbx8y828fMvNvHzLzbx8y828fMvuacA&#10;AKuwAACfuwAAksYAAIbQAQB73QUAdPcRAG33HAFm+CYDX/gvBlr5OApU+UAOUPpHEUz6ThRI+1UW&#10;RftbGEL7YhpA/GgcPfxwHTr9eB84/YIgNv2NIjT+mCMy/qQkMf+xJTD/vyYv/88mLv/jJi7/4yYu&#10;/+MmLv/jJi7/4yYu/+Mmra0AAJ+3AACSwgAAhs0AAHnaAABw8ggAaP8RAGH/GgFa/yMDVP8rBE//&#10;MwZK/zsIRv9CC0P/SQ1A/08OPf9VEDr/WxE4/2ETNf9oFDP/bxUw/3gWLv+CFyz/jRkq/5kaKf+k&#10;Gij/rxsn/7ocJv/HHCb/xxwm/8ccJv/HHCb/xxwm/8ccobQAAJO/AACGygAAeNYAAGziAABj/AcA&#10;XP8PAFX/FgFP/x4CSf8mA0T/LgRA/zQFPP87Bjn/QQc2/0YIM/9MCDH/UQku/1cKLP9dCir/ZAso&#10;/2wMJf91DSP/fw4h/4oPIP+VEB7/oBAe/6gRHf+xER3/sREd/7ERHf+xER3/sREd/7ERlbwAAIbH&#10;AAB50wAAa+AAAF7tAABW/wMAT/8MAEn/EgFD/xkBPv8gAjn/JwM1/y0DMv8zBC7/OAQr/z0FKP9C&#10;BSb/RwUk/0wGIv9RBiD/VwYd/14HG/9lBxn/bggX/3gIFf+DCBP/jQkT/5YJEv+eCRL/ngkS/54J&#10;Ev+eCRL/ngkS/54J/0ItA/9CMgT/SDIE/0w2Bv9OPAj/UEcO/1BSFf9OXxr/S2sf/0h3JP9Fgyf/&#10;Qo4q/0GXLP8/oC7/P6cv/z6uMP89tTH/Pbwy/zzFMv88zjP/O98z/zvqNP878zT/O/s0/zz/M/48&#10;/zP8Pf809j//NfU//zX1P/819T//NfU//zX1P/81/0MsA/9EMAT/SjAE/040Bv9ROgj/U0YO/1JR&#10;Ff9RXRr/Tmkg/0t0JP9IgCj/RYsr/0OVLf9CnS//QaUw/0CsMf8/szL/P7oz/z7CNP8+zDT/Ptw1&#10;/z3oNf898TX/Pvo1/T7/Nfs//zT4P/828kH/N/BB/zfwQf838EH/N/BB/zfwQf83/0QsA/9HLgP/&#10;TS4E/1EyBf9UOQj/V0QO/1ZPFf9UWhv/UWYg/05yJf9LfSn/SIgs/0aSLv9FmzD/RKIy/0OpM/9C&#10;sDT/Qrc1/0G/Nv9ByTb/QNc3/0DlN/1A8Df6QPg390H/NvZB/zfyQf847EP/OepE/znqRP856kT/&#10;OepE/znqRP85/0UrA/9JLAP/UCwE/1UvBf9ZNwj/XEIO/1tNFf9YVxv/VmMg/1JvJf9Peir/TIUt&#10;/0qPMP9ImDL/R580/0amNf9FrTb/RbQ3/0S8OP5Exjj8RNI5+UPiOfZE7jnzRPc58UT/Oe9E/zrr&#10;Rf875Eb/PONG/zzjRv8840b/PONG/zzjRv88/0YrA/9NKQP/VCkE/1ksBf9eNQf/YUAN/2FKFP9e&#10;VBr/Wl8g/1drJv9Udir/UYEu/06LMf5MlDT8S5w1+0qjN/pJqjj4SLE590i5OvZHwjv1R8078kff&#10;O+5H7DvrSPY76Uf/PedH/z7hSP8/2kr/QNhK/0DYSv9A2Er/QNhK/0DYSv9A/0cqA/9QJwP/WCYD&#10;/14qBP9jMwf/Zj0N/2ZHE/9kURr/YFsg/1xnJv1Zciv6Vn0v+FOHM/ZRkDX0UJg38k6fOfFNpjvv&#10;TK087ky1PexLvj3rS8o+6UvcPuVM6j3iS/U/30v+QdxK/0LUTP9DzU3/Q8tO/0PLTv9Dy07/Q8tO&#10;/0PLTv9D/0ooA/9UJAP/XCMD/2MoBP9oMAb/bDsL/2xEEv9qThn+Zlgf+WFiJfVebSvyW3gw71iC&#10;NOxWizfqVJQ56FObO+ZRoz3lUao+41CyP+FPu0DgT8dA3k/YQdlP6EHUT/RD0E7+Rc5O/0bIUP9G&#10;wlH/R8BR/0fAUf9HwFH/R8BR/0fAUf9H/00lAv9XIQL/YCAD/2gmA/9uLgX/cjgK/3JBEP1wSxf3&#10;bVQd8mheJO1kaSrpYXQw5V5+NOJbhzjgWY873VeXPttVn0DYVKZC1VOuQ9JSt0TQUsJFzlLQRstS&#10;5UbIUvJIxVL9ScJS/0q8VP9Kt1X/SrZV/0q2Vf9KtlX/SrZV/0q2Vf9K/1AjAv9bHgL/ZB4C/20k&#10;A/9zKwT/dzUI/ng+DvZ3RxTwdFAb6m9aIuRrZSngZ28v22N5NdZggjrSXYo+z1uSQcxZmkPKWKFF&#10;yFepR8ZWsknEVrxKwlXJS79V30u8Vu5MuVb6TbdW/02yWP9Nrln/TaxZ/02sWf9NrFn/TaxZ/02s&#10;Wf9N/1MgAv9eHAL/aBwC/3EiAv94KAP/fDEH+H46C/B9QxHpekwY4nZXH9xyYSjUbWsvz2l0Nstl&#10;fTvHYoVAxGCNQ8FelUa/XZxIvFukS7parUy4WbdOtlnDT7RZ1U+xWupQrlr3UKxa/1CoW/9QpFz/&#10;UKRd/0+kXf9PpF3/T6Rd/0+kXf9P/1YeAv9hGQL/bBoC/3UgAv98JQP9gS4F84Q3CeqEPw7igUgV&#10;231THdF3XSfLcmcwxm5wN8JqeDy+Z4BBumWIRbdjkEi0YZhLsl+fTa9eqE+tXbJRq12+UqldzlOm&#10;XeVTpF70U6Je/1OfX/9SnGD/Uptg/1KbYP9Sm2D/Uptg/1KbYP9S/1gcAv9kFwH/cBkB/3kdAf+A&#10;IwL4hioD7YkyBuSKOwrciEUS0YJQHMp9WibEeGMvvnNsN7lvdD21bHxCsmqERq5njEqrZZNNqGSb&#10;T6VipFKjYa5UoWG5VZ9hyFadYeFWm2LxVZli/VWXY/9UlWT/VJRk/1OUZP9TlGT/U5Rk/1OUZP9T&#10;/1oaAv9nFQH/cxcB/30bAf+EIAHziiYC6I4uBN+QNgfUjEERy4dNG8SCVya9fWAvt3hpNrJ0cT2u&#10;cXhCqm6AR6ZsiEqjao9OoGiYUZ1noFOaZqpVmGW1V5VlxFiUZdtYkmbvV5Fm/FePZ/5Wjmf+VY1o&#10;/lWNaP5VjWj+VY1o/lWNaP5V/1wYAf9pEwH/dhYB/4AZAf2IHQHvjiIB5JMpAtqUMQbOkD8PxotL&#10;Gr6GVSW3gV4usX1mNqx5bjyndnVCo3N9R59whEucboxOmGyUUpVrnVSSaqdXkGmyWY1pwFqMadVa&#10;imrsWYpq+liJa/1Xh2v9Vodr/laHa/5Wh2v+Vodr/laHa/5W/14XAf9sEgH/eBQB/4MXAPmLGgDr&#10;kh0B4JgjAdOYLwXKlD0OwY9JGbmKUySyhlstrIFkNaZ+azyhenJCnXd6R5l1gUuVc4lPkXGRUo5v&#10;mlWLbqRYiG2vWoZtvVuEbdBbg27pWoNu+FmCb/xYgm/9V4Jv/VeCb/1Xgm/9V4Jv/VeCb/1X/2AV&#10;Af9uEQH/exMA/4YUAPaPFgDnlhgA25wcAM+bLQTFlzsNvJNHGLSOUSOtilksp4ZhNKGCaTucf3BB&#10;l3x3RpN5fkuPd4ZPi3WOUohzl1WEcqFYgnGsWn9xulx+ccxcfXLnW31y9lp8cvxZfHL8V3xy/Vd8&#10;cv1XfHL9V3xy/Vd8cv1X/2IUAf9xEQH/fREA/4gSAPKSEgDjmhIA1Z8ZAMqeKwTBmzkMuJdFF7CS&#10;TyKpjlgroopfM5yGZzqXg25AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d59Ye3aqW3l1uFx3dcpcd3bl&#10;XHd39Vp3dvtZd3b8WHd2/Fd3dvxXd3b8V3d2/Fd3dvxX/2QSAf9zEAD/gBAA/4sQAO+VDgDfng0A&#10;0KIXAMahKQO9njcLtJpDFqyWTSCkklYqnY5eMpeLZTmSiGxAjYVzRYiDekqEgIFOgH+KUnx9k1V4&#10;fJ1YdXuoW3N6tlxxesdccXriXHF781pxe/tZcnr8WHJ6/FhyevxYcnr8WHJ6/FhyevxY/2cRAf91&#10;DwD/gw4A9I4NANuZCgDUoQsAzKQVAMKkJwO4ojYKsJ5CFaeaTB+gl1QpmZNcMZOQYziNjWo/iIpx&#10;RIOIeEl+hn9NeoSIUXaCkVVzgZtYb4CmWm1/tFxrf8Vca4DfXGuA8lprgPtZbH78WG1+/FhtfvxY&#10;bX78WG1+/FhtfvxY/2kQAf94DgD/hQwA4pIIANWbCQDOowkAx6gSAL2oJQK0pjQJq6JAE6OfSh6b&#10;m1InlJhaMI6VYTeIkmg9gpBvQ36Odkh5jH1MdYqFUHGIjlRth5lXaoakWWeFsVtlhcJbZYXcW2WF&#10;8FpmhftZZ4P8WGeD/Fdng/xXZ4P8V2eD/Fdng/xX/2wOAP97DADyiQkA2ZUGAM+eCADJpggAwasQ&#10;ALirIgKvqjIIpqc+Ep6kSByWoVElj55YLoibXzWCmWY8fZZtQXiUdEZzkntLb5CDT2uPjFJnjpZV&#10;ZI2iWGGMr1lfjMBaX4zZWV+M7llfjPtYYYr9V2GJ/Vdhif1XYYn9V2GJ/Vdhif1X/28MAP9/CQDf&#10;jQMA0pgGAMqiBgDCqQYAuq8OALKwIAGpri8Goaw8EJipRhqRp08jiaRWLIOiXTN9n2Q5d51rP3Kb&#10;cURumnlIaZiBTGWXilBhlZRTXpWgVVuUrVdalL1YWZTUV1mU7FdZk/lWW5H+VVuQ/lVbkP5VW5D+&#10;VVuQ/lVbkP5V/3MJAPWEBADYkQMAzJwFAMOlBQC7rQQAs7MMAKu1HAGjtCwFm7I5DpKwRBeKrU0g&#10;g6tUKX2pXDB3p2I2caVpPGykb0FoondFZKF/SV+fiExcnpJPWJ6eUladq1NUnbxUU53RVFOd61NT&#10;nPhTVJr/U1SZ/1NUmf9TVJn/U1SZ/1NUmf9T/3gGAOGJAADQlgIAxqEDALypAwCzsAEAq7gIAKS6&#10;GACcuikDlLk2C4y3QRSEtUodfLNSJXaxWixwr2Aya65nOGatbjxiq3VAXqp9RFqphkhWqJFKU6id&#10;TVGnqk5PqLpPTqjPT06n6U9NpvdPTaX/T06k/09OpP9PTqT/T06k/09OpP9P+n8AANiOAADJmwEA&#10;vqUCALStAQCrtQAAob8EAJvBFACUwSUCjMAzCIS/PhF8vUgZdbxQIW+6WCdquV8tZbhlMmC3bDZc&#10;tnQ6WLV8PlW0hUFRtJBETrOcRkyzqUhKs7lISbTOSEmz6UhIsfZJSLD/Skiw/0pIsP9KSLD/Skiw&#10;/0pIsP9K4oYAAM6UAADCoQAAtqkAAKuxAAChugEAmMMFAJDJEACKySABg8kvBXvIOw10x0UUbsZO&#10;G2jFViFjxF0nXsNkK1rCay9WwXIzU8F7Nk/AhDlMwI88SsCbPkfAqD9GwLhARcDNQEXA6D9EvvZB&#10;Q73/QkO8/0NDvP9DQ7z/Q0O8/0NDvP9D1o0AAMabAAC4pQAAra4AAKK2AACYvwIAjcgGAIPRCwB/&#10;0hoAedIqA3LSNwhs0UIPZtFLFWHQUxpcz1sfWM9iI1TOaSdRznEqTc56LUrOgzBIzo4yRc6aNEPO&#10;qDVCzrg2Qc/NNUHO6DVAzfU3P8v+OT7L/zk+y/85Psv/OT7L/zk+y/85ypYAALyiAACvqgAAo7MA&#10;AJi8AACNxgMAgs8HAHjZCwBz3hgAbt4mAmjeMwVi3j4KXd5ID1neUBRV3lgXUd5gG07eZx5L3W8g&#10;SN54I0begSVD3ownQd6YKT/epio+37UqPeDIKj3f4yo83fErO9z7LTrc/S463P0uOtz9Ljrc/S46&#10;3P0uwJ8AALGnAACksAAAmLoAAI3DAACBzQIAdtcHAG7oDwBp6BsBY+gnAl7pMgVY6TsIVOlEDE/q&#10;TA9M6lMSSepbFUbqYhdE62oZQetyGz/rex0864YeOuyRIDjsniE37awiNu27IzXuzyM07uYjNOv1&#10;IzTr+CM06/gjNOv4IzTr+CM06/gjs6UAAKatAACZtwAAjcEAAIDLAAB11QEAaeEGAGTzEQBe8xwB&#10;WfQmAlT0MARP9TgGS/VACEf2RwpE9k4MQfdVDj/3XA8892MROvhqEzf4cxQ1+H0WM/mIFzH5lBgv&#10;+qEZLvqvGi37vhos+88bK/vnGyv76xsr++sbK/vrGyv76xsr++sbqKoAAJq0AACNvwAAgMkAAHTT&#10;AABn3gAAXvIIAFn+EQBT/xoBTv8jAkn/KwNF/zMEQf86BT7/QQY7/0cHOP9OCDX/VAkz/1oJMf9h&#10;Ci//aQss/3IMKv99DSj/iA4m/5UPJf+hECT/rhEj/7oSIv/KEiL/0BIi/9ASIv/QEiL/0BIi/9AS&#10;nLIAAI68AACBxwAAc9EAAGfdAABZ4wAAU/0GAE3/DgBI/xYAQ/8eAT//JgI6/y0CN/8zAzP/OQMw&#10;/z8ELv9EBCv/SgUp/1AFJ/9WBiT/XQYi/2UHIP9uBx3/eQgb/4UIGv+SCRn/ngkY/6gJF/+zCRf/&#10;twkX/7cJF/+3CRf/twkX/7cJkLoAAILFAAB00AAAZ9wAAFjjAABN8AAAR/8CAEL/DAA8/xEAOP8Y&#10;ATT/HwEw/yUBLP8rAin/MAIl/zUCI/86AiD/PwMe/0QDHP9JAxn/TwMX/1YEFf9eBBL/aAQR/3IF&#10;D/9+BQ7/igUO/5QFDf+eBQ3/ogUN/6IFDf+iBQ3/ogUN/6IF/zkvAv88MAP/QTED/0Q0BP9EOgb/&#10;REUI/0VRDP9DXRH/QWkW/z52Gf88gRz/Oowe/zmWIP84niH/N6Uj/zerI/82siT/Nrkl/zbAJf81&#10;yib/Ndcm/zXlJv817yb/Nfgm/zb/Jv42/yb8Nv8m/Db/J/o2/yj6Nv8o+jb/KPo2/yj6Nv8o/zkv&#10;Av8+LwP/RC8D/0YyBP9IOAb/SEMI/0hPDf9HWxL/RGcW/0JzGv8/fx3/PYof/zyTIf87myP/OqIk&#10;/zmpJf85sCb/OLYm/zi+J/84xyf/ONMo/zjjKP847Sj+OPco+zj+J/k5/yf4OP8p+Dj/KvY4/yr2&#10;OP8q9jj/KvY4/yr2OP8q/zovAv9BLAP/RiwD/0ovBP9MNwX/TUEI/0xMDf9LWBL/SGQX/0ZwG/9D&#10;fB7/QYcg/z+QI/8+mCT/PaAl/z2mJv88rSf/PLQo/zu7Kf87xCn/O88p/jvgKvs76yr4O/Up9jz+&#10;KfQ8/yrzO/8r8jv/LO87/y3vO/8t7zv/Le87/y3vO/8t/zwtAv9EKQL/SikD/04sBP9RNAX/Uj4I&#10;/1JKDf9QVRL/TWEX/0ptG/9IeB//RYMi/0ONJP9ClSb/QZ0n/0CjKP9Aqin+P7Eq/T+4K/w/wSv6&#10;P8sr9z/cLPU/6SzxP/Qr7z/9LO0//y3sPv8v6z7/MOc//zDnP/8w5z//MOc//zDnP/8w/0AqAv9I&#10;JgL/TiYD/1IpA/9WMgX/VzwH/1dHDP9VURL/Ul0X/1BpHP9NdCD/Sn8j/UiJJvtHkSj6Rpkp+EWg&#10;KvdEpyv1RK0s9EO1LfNDvS3yQ8gu8EPXLuxD5y7pRPMt5kP8MORC/zHjQv8y4UL/M9xD/zTcQ/80&#10;3EP/NNxD/zTcQ/80/0MnAv9LIwL/UiIC/1gnA/9cLwT/XTkH/15DDP9bThH/WFgX/lVkHPpSbyD3&#10;UHok9E2EJ/JMjSnwSpUr70mcLe1Joy7sSKov6kexL+lHujDnR8Uw5kfSMOJI5TDfR/Iy20f7NNhG&#10;/zXVRv820kb/N81I/zfNSP83zUj/N81I/zfNSP83/0YkAv9PIAL/Vh8C/10kA/9hLAT/YzUG/2RA&#10;C/9iShD6XlQW9VtfHPFYayDuVXUl61N/KOhRiCvmT5Et5E6YL+JNoDDhTKcx30yuMt1LtzPbS8I0&#10;2UrPNdVL5DXQS/A2zUr7OMpK/zrISv86xkv/O8FM/zvBTP87wUz/O8FM/zvBTP87/0ohAv9THQL/&#10;WxwC/2IiAv9nKQP/aTIF/2o8CfloRg/yZVAV7WFbGuheZiDkW3El4Vh7Kd5WhCzbVIwv2FKUMtRR&#10;mzTSUKM10E+qN85OsjjMTrw5yk7JOshO3TrET+07wU75Pb5O/z28Tv8+uk//PrZQ/z62UP8+tlD/&#10;PrZQ/z62UP8+/00eAv9WGgH/XxoB/2cgAv9sJgL/by4E+XA4B/JvQgzrbEsS5WlXGd9lYh/aYWwl&#10;1F12KtBbfi/NWYcyylePNchWljfGVJ05xFOlO8FTrTy/Urc+vVLDP7xS0z+5Uug/tVL2QbNS/0Gx&#10;U/9Br1P/QaxU/0GsVP9BrFT/QaxU/0GsVP9B/1AcAf9aFwH/ZBgB/2wdAf9xIwL9dSoD83YzBet2&#10;PQrjc0cP3G9TF9RrXh/OZmcmymNxK8ZgeTDCXoE0v1yJN71akTq6WZg8uFigPrZXqEC0VrJCsla9&#10;Q7BVzEOtVuNEq1bzRKhX/kSnV/9EpVj/RKJY/0SiWP9Eolj/RKJY/0SiWP9E/1MZAf9dFAH/aBYB&#10;/3AaAf92IAH3eiYC7XwuA+R8OAfcekQN0nVPFstwWh7GbGMmwWhsLL1mdTG5Y301tmGEObNfjDyw&#10;XZQ/rlybQatbpEOpWq1Fp1q4RqVZx0ejWt5HoVrvR59b/EedW/9Hm1z/Rppc/0aaXP9Gmlz/Rppc&#10;/0aaXP9G/1UXAf9gEgH/axQB/3QXAP96HAHyfyIB54EpAt6CMwTTf0AMy3pMFcR2Vh6+cWAluW5o&#10;LLRrcTKxaHk2rWaAOqpkiD2nYo9ApWCXQ6JfoEWfXqlHnV60SZtdwkqZXdZKl17sSpZf+kmVX/9J&#10;k2D/SJJg/0eSYP9HkmD/R5Jg/0eSYP9H/1gVAf9jEQH/bhIA/3cVAPt+GADtgx0A4ocjAdaHLgPM&#10;gz0LxX9JFL17Ux23dl0lsnNlLK1vbTKpbXU3pmp8O6JohD6fZoxBnGWURJljnEeXYqZJlGKwS5Jh&#10;vkyQYdBMj2LoTI5j+EuNY/9KjGT/SYtk/0mLZP9Ji2T/SYtk/0mLZP9J/1oTAf9mEAD/cREA/3oS&#10;APeCFADohxcA3YscANCLLAPHiDsKv4RHE7h/URyxe1okrHdiK6d0ajGjcXI2n295O5ttgD+Ya4hC&#10;lWmQRZJomUiPZqJKjGatTIpluk2IZcxOh2bmToZn9kyGZ/9LhWj/S4Ro/0qEaP9KhGj/SoRo/0qE&#10;aP9K/1wSAf9oDwD/dBAA/30QAPOFEADkixEA1o8XAMuOKgLCjDgJuohEErOETxusf1gjp3xgK6F4&#10;aDGddW82mXN2O5VxfT+Sb4VCjm2NRYtslkiIa6BLhWqqTYNpt06BachPgGrjT4Br9E5/a/9Mf2v/&#10;S39r/0t/a/9Lf2v/S39r/0t/a/9L/14QAf9rDgD/dg4A+4ANAOqIDQDbjwwA0JIVAMeSJwK+jzYI&#10;toxCEa6ITRqohFYiooBeKpx9ZTCXemw1k3dzOo91ez6Mc4JCiHKLRoVwk0mCb51Mf26oTn1utU97&#10;bcZQem7gUHlv8k55b/5NeW//THlv/0t5b/9LeW//S3lv/0t5b/9L/2APAP9tDQD/eQwA7oMLANuL&#10;CQDUkQoAzJUTAMKVJQK5kzQHsY9BEKqMSxmjiFQhnYRcKZeBYy+Sfmo1jnxxOYp6eD2GeIBCg3aI&#10;RX91kUl8c5tMeXKmTnZys1B1csNQc3LdUHRz8E90c/1NdHP/THRz/0x0c/9MdHP/THRz/0x0c/9M&#10;/2IOAP9vDAD8ewoA3oYGANWOCADPlAkAx5gRAL6YIwG1ljIGrZM/D6aQSRifjFIgmIlaKJOGYS6O&#10;g2g0iYFvOYV/dj2BfX5BfXuGRXp5j0l2eJlMc3ekTnF3sVBvdsFQbnfZUG53709ud/xObnf/TW93&#10;/0xvd/9Mb3f/TG93/0xvd/9M/2QNAP9yCgDwfgYA2ogFANCQBwDKlwgAwpsQALmbIQGxmjAGqZc9&#10;DqGURxeakVAflI1YJ46LXy2JiGYzhIZtOICEdD17gntBeICERXR/jUhxfZdLbXyiTmt8r09pe75Q&#10;aHzVUGh87U9pfPtOaXz/TWp7/0xqe/9Manv/TGp7/0xqe/9M/2YKAP91CADhgQIA1IsFAMuTBgDE&#10;mgYAvZ4OALWfHwGsni4FpJs7DJ2YRRWWlU4ej5NWJYmQXSyEjmQyf4trN3qKcjx2iHlAcoaBRG+F&#10;ikdrg5VKaIKgTWWBrE5jgbxPYoHRT2KB605jgflNY4H/TGSA/0tkgP9LZID/S2SA/0tkgP9L/2kI&#10;APt4BADchAEAz48EAMaXBQC/nQUAt6EMAK+jHACnoiwEn6A5C5ieQxSRm0wciphUI4SWXCp/lGIw&#10;epJpNXWQcDpxjnc+bY1/QmmLiEZlipJJYomeS1+Iqk1eiLpOXIjOTl2I6U1dh/hMXYf/S16G/0te&#10;hv9LXob/S16G/0tehv9L/20FAOp8AADViAAAypIDAMGaAwC5oAMAsaYJAKmnGQCipykDmqU2CZKj&#10;QRKLoUoahJ9SIX6dWih5m2AudJlnM2+XbjhrlnU8Z5R9QGOThkNgkZBGXJGcSVqQqUtYkLhMV5DM&#10;TFeQ50tXj/dKV47/SliO/0lYjv9JWI7/SViO/0lYjv9J/3EBAOCAAADPjAAAxJYCALueAgCypAAA&#10;qaoFAKKsFQCbrCYClKs0B4yqPw+FqEgXfqZQHnikWCVzol4rbqFlMGqfbDRlnnM5YZ17PF6bhEBa&#10;mo5DV5maRVSZp0dSmbZIUZnKSFGY5khRl/VIUZf/R1GW/0dRlv9HUZb/R1GW/0dRlv9H9ncAANiF&#10;AADJkQAAv5sBALSiAACrqAAAobAAAJqyEQCUsyIBjbIwBYWxPAx+r0YUeK5OG3KsViFtq1wnaKlj&#10;LGSoajBgp3E0XKZ5OFilgjtVpIw+UaOYQE+jpUJNo7RDTKPIQ0yj5ENLofRDS6D/REug/0RLoP9E&#10;S6D/REug/0RLoP9E430AAM+LAADClgAAt58AAK2mAACjrQAAmbUAAJC5DgCLuh4BhLotA325OQl3&#10;uEMQcbZMF2u1Ux1mtFoiYrNhJl6yaCtasW8uVrB3MlOwgTVPr4s4TK+XOkqupDxIrrM9R67HPUeu&#10;4zxGrfM9Rqv+PkWr/z9Fq/8/Rav/P0Wr/z9Fq/8/2oMAAMeRAAC7nAAAr6QAAKWrAACasgAAkLoB&#10;AIbBCQCBwhgAe8IoAnXCNQZvwUAMacBJEmS/URdfvlgcW75fIFe9ZiRUvG4nUbx2Kk27fy1Ku4ow&#10;SLuWMkW7ozRDu7I0QrvFNUO74jRCufM1Qbj9N0C3/zdAt/83QLf/N0C3/zdAt/83zosAAL+YAACy&#10;oQAAp6kAAJywAACRuAAAhsACAHvIBwB0yxIAcMwiAWvLMANmyzwHYctFDFzKThFYylYVVMpdGVHJ&#10;ZBxOyWwfS8l0IkjIfiRFyIgnQ8iVKEHIoio/yLErPsnEKz7J4So+x/IrPcb8LTzF/y48xf8uPMX/&#10;LjzF/y48xf8uxJMAALafAACppgAAna4AAJK3AACGvwAAe8cDAHDPBwBn1g0AZNcaAGDYKgFc2DYD&#10;WNhBBlTYSgpQ2FINTdhaEErXYhNH12kWRddyGELXfBpA2IccPdiTHjzYoR862bAgOdnDIDnZ3yA5&#10;1+8gONX5IjfU/yM31P8jN9T/IzfU/yM31P8juZwAAKukAACfrAAAk7UAAIe+AAB7xgAAcM4DAGXW&#10;BwBd4w4AWuMbAFbjJwFS5DICTuQ8BErkRAZH5U0IReVVCkLlXAxA5WQOPuZsEDvmdhI55oAUN+eM&#10;FTXnmRY056gXMui4GDLozBgx6OUYMeb0GDHl/Bgx5fwYMeX8GDHl/Bgx5fwYrqIAAKGqAACUswAA&#10;iL0AAHvGAABvzgAAY9YBAFjeBQBU7hAAUe8bAE3vJgFJ8C8CRfA4A0HxPwQ+8UcFPPJOBjryVQc3&#10;8lwINfNkCTPzbQox9HcML/SCDS30jw4r9Z0PKvarECn2vBAo9s4RJ/fmESf18REn9fERJ/XxESf1&#10;8REn9fERo6gAAJayAACIuwAAe8UAAG/OAABi1wAAVt4AAE7wBwBK+hAARvsZAEL7IgE//CoBO/0y&#10;Ajj9OQI1/j8DMv5GAzD/TAQu/1MFK/9aBSn/YgYn/2sGJP92ByP/gggh/5AIIP+dCR//qwke/7oJ&#10;Hf/JCRz/3Qkc/90JHP/dCRz/3Qkc/90JmLAAAIq6AAB8xAAAb80AAGLYAABV3gAASeQAAET7BQA/&#10;/w4AO/8VADj/HAA0/yQBMf8rAS3/MQEq/zYCJ/88AiX/QgIj/0gCIP9OAx7/VQMc/10DGf9nBBf/&#10;cgQV/38EFP+MBRP/mgUS/6YFEf+yBRH/vAUR/7wFEf+8BRH/vAUR/7wFjLgAAH3CAABvzAAAYtgA&#10;AFTfAABH5QAAPvEAADn/AQA0/wsAMP8QACz/FgAp/xwAJv8iACL/JwEf/ywBHP8xARr/NgEY/zwB&#10;Ff9BARP/SAIR/08CEP9XAg3/YQIM/2wCCv95Agn/hgMI/5IDB/+dAwb/pQMG/6UDBv+lAwb/pQMG&#10;/6UD/zExAv82LgL/Oi8C/zsyA/87OQT/O0MF/zlPB/84XAr/NmgN/zR0EP8ygBL/MYsU/zCUFv8w&#10;mxf/L6IX/y+oGP8urxn/LrUZ/y68Gf8uxRr/Ls8a/y7gGv8u6xr/LvQa/y78Gvwv/xn7L/8a+i7/&#10;G/ou/xz6Lv8c+i7/HPou/xz6Lv8c/zMvAv85LAL/PS0C/z4wA/8/NgT/P0EF/z1NB/88WQr/OmUO&#10;/zhyEf82fRP/NYgV/zSRF/8zmRj/M6AZ/zKmGf8yrBr/MbMa/zG6G/8xwhv/Mcwb/zHdG/8x6Rv9&#10;MfMb+jL7G/gy/xv3Mv8c9jH/HfUx/x71Mf8e9TH/HvUx/x71Mf8e/zUsAv88KgL/QCoC/0ItA/9D&#10;NAT/RD8F/0JKB/9BVgr/P2IO/z1uEf87ehT/OYQW/ziOGP83lhn/Np0a/zakG/81qhz/NbAc/zW3&#10;Hf81vx3/Nckd/DXYHfo15x33NfEd9DX6HfI1/x7xNf8f8DX/IO80/yHvNP8h7zT/Ie80/yHvNP8h&#10;/zgqAv8/JwL/QyYC/0YpAv9JMgP/STwF/0hHB/9GUwv/RF8P/0JqEv9AdhX/PoAY/zyKGf88khv/&#10;O5oc/TqgHfw6px37Oa0e+jm0H/k5vB/4OcYf9jnTH/I55B/vOfAf7Dr6H+o5/yHpOf8j6Dn/JOc5&#10;/yTnOf8l5zn/Jec5/yXnOf8l/zwnAv9DIwL/SCIC/0wmAv9PLwP/UDkF/05DB/9MTwv/SlsP/0hm&#10;E/9FcRb8Q3wZ+kKGG/hBjhz2QJYe9T+dH/M/oyDyPqog8T6xIfA+uSHuPsMh7T7PIeo+4iHmP+8h&#10;4z75I+E9/yXfPf8n3j3/KNw9/yjcPf8o3D3/KNw9/yjcPf8o/z8jAf9HIAH/TB4B/1EkAv9VLAP/&#10;VjUE/1U/Bv9TSgr+UFYP+k5iE/ZLbRfzSXca8EeBHO5Gih7sRZIg60SZIelDoCLoQ6cj5kOuI+VC&#10;tiTkQsAk4kPMJN9D4CTbQ+0l1kL4KNNC/yrRQv8rz0H/K85B/yzOQf8szkH/LM5B/yzOQf8s/0Mg&#10;Af9KHAH/UBsB/1chAf9bKAL/XDID/1s7BvxZRgn2VlEO8VRdE+1RaBfpT3Ia5k18HeRLhSDiSo4h&#10;4EmVI95InCTcR6Mm2kerJ9hGsyjVRrwo00bIKdFG3CrNR+wqyUb3LMdG/y7ERv8vw0b/L8JG/y/B&#10;Rv8vwUb/L8FG/y/BRv8v/0YdAf9OGAH/VhgB/1weAf9gJQL/Yi0D/GI3BfRgQQjuXUwN6FpYEuNY&#10;YxffVW4b21J3H9hQgCLUT4kk0U2QJ89MlyjNTJ4qy0umK8lKrSzHSrctxkrCLsRK0S/BS+cvvUr0&#10;MbtK/zK4Sv8yt0v/M7ZL/zO2S/8ztkv/M7ZL/zO2S/8z/0oaAf9SFQH/WhYB/2EbAf9mIQH+aCkC&#10;9GgyA+xnPAblZEgL32FUENleXhfSW2kczlhyIMtWeyTIVIMnxVKLKsNRkizBUJkuv0+hL71PqDG7&#10;TrEyuU68M7dOyjS1TuE0sk7xNa9P/TatT/82rE//NqtP/zarT/82q0//NqtP/zarT/82/00XAf9V&#10;EgH/XxQA/2YYAP9rHQH4bSQB7W4sAuVtNgTda0MI1GdPEM1kWhfIYGQdxF1tIsFbdia9WX4pu1eF&#10;LLhWjS+2VZQxtFScM7JTpDSwUq02rVK3N6xSxTiqUto4p1LtOaVT+jmjU/85olP/OaFU/zihVP84&#10;oVT/OKFU/zihVP84/08UAf9ZEAD/YxIA/2oUAP9vGQDych8A5nQmAd10MQLTcT8Iy21LD8VpVhfA&#10;ZmAdu2NpIrdgcSe0XnkrsVyALq5biDGsWY8zqliXNadXnzelV6g5o1azOqFWwDufVtI8nVbpPJtX&#10;+DyaV/88mVj/O5hY/zuYWP86mFj/OphY/zqYWP86/1ISAf9cDgD/ZhAA/20RAPpzFADrdxgA4Hkf&#10;ANR5LQLLdjwHxHJIDr5vUxa4a1wds2hlIq9lbSesY3UrqWF8L6ZfhDKjXos1oV2TN55cmzmcW6Q7&#10;mVqvPZdauz6WWsw/lFrlP5Jb9T6RW/8+kFz/PZBc/zyPXP88j1z/PI9c/zyPXP88/1URAP9fDQD/&#10;aQ4A/3EOAPV3EADmexEA2X0YAM59KgLFezkGvndFDrd0UBWxcFkcrW1iIqhqaSelaHEsoWZ4L55k&#10;gDObYoc2mGGPOJZgmDuTX6E9kV6rP49euECNXshBi17hQYpf80CJX/8/iWD/Pohg/z6IYP89iGD/&#10;PYhg/z2IYP89/1cPAP9iDAD/bAwA+HQMAOl6DADefgwA0oEVAMiBJwHAfzYGuHxCDbJ4TRWsdVYb&#10;p3JfIqJvZieebG4sm2p1MJdofDOUZ4Q2kWWMOY5klTyMY54+iWKoQIditUKFYsVChGLeQ4Nj8UKC&#10;Y/1BgmT/QIJk/z+CZP8/gmT/P4Jk/z+CZP8//1kOAP9kCwD/bgoA6ncIANt9CADUggoAzIQSAMOF&#10;JAG7gzQFs4BADK18SxSmeVQboXZcIZxzZCaYcWsrlG9yL5FteTOOa4E2i2qJOYhokjyFZ5s/gmam&#10;QYBmskN+ZsFEfWbZRHxn70N8Z/xBfGj/QHxo/0B8aP8/fGj/P3xo/z98aP8//1sMAP9nCQD3cQcA&#10;3noFANSABwDOhQkAx4cRAL6IIgG2hzEEr4Q+C6iBSROifVIanHpaIJd3YSaTdWgrj3NvL4txdzOI&#10;b342hW6GOoJtjz1/a5k/fGujQnlqsEN4ar9EdmrURXZr7UN2a/tCdmv/QXZs/0B2bP9Admz/QHZs&#10;/0B2bP9A/10KAP9pBwDsdAMA2nwEANCDBgDJiAcAw4oPALqLIAGyii8Eq4g8CqSFRxKdgVAZmH5Y&#10;H5N8XyWOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJZAdm+hQnRurkRybr1FcG7RRXBv60Rwb/pD&#10;cW//QXFv/0BxcP9AcXD/QHFw/0BxcP9A/18IAP9rBADhdgAA1H8DAMuGBQDFiwYAvo0NALWPHgCu&#10;ji0Dpow6CZ+JRRGZhk4Yk4NWHo6AXSSJfmQphXxrLYF6cjJ9eHk1eneCOXd2izxzdZU/cXSfQm5z&#10;rERsc7tFa3PORWtz6URrc/hDa3P/Qmxz/0Fsc/9AbHP/QGxz/0Bsc/9A/2EFAPpuAQDdeQAA0IIC&#10;AMeJBADAjgQAuZEMALGSGwCpkisDopA4CJuNQw+UikwXjohUHYmFWyOEg2IogIFpLXx/cDF4fnc1&#10;dXx/OHF7iDxuepI/a3mdQWh4qkNmeLhEZXjMRWV450RlePdDZnj/QmZ4/0FmeP9AZnj/QGZ4/0Bm&#10;eP9A/2QDAO5xAADYfAAAy4UCAMOMAwC7kQMAs5QJAKyWGAClligCnZQ2B5aSQQ6Qj0oVio1SHISL&#10;WiJ/iWAne4dnLHeFbjBzg3U0b4J9N2yBhjtpf5A+Zn6bQWN+qENhfbZEYH3JRF995UNgffZCYH3/&#10;QWF9/0Bhff9AYX3/QGF9/0Bhff9A/2cAAON0AADSfwAAx4gBAL6PAgC2lQEArpgGAKaaFQCfmiYC&#10;mJkzBpGXPwyLlUgUhZNQGn+RWCB6j18ldo1lKnKLbC5uinMyaoh7NmaHhDljho48YIWZP12EpkFb&#10;hLRCWoTHQ1qE40Jag/RBW4P/QFuD/0Bbg/8/W4P/P1uD/z9bg/8//2oAAN54AADNgwAAwowAALmT&#10;AACwmAAAp50CAKCfEgCZnyMBk54xBYydPAuFm0YSf5lOGHqXVh51ll0jcJRjKGySaixokXEwZZB5&#10;NGGOgjdejYw6WoyXPViMpD9Wi7JAVIvFQFSL4UBUivM/VYr+P1WJ/z5Vif8+VYn/PlWJ/z5Vif8+&#10;728AANZ8AADIhwAAvZEAALSYAACqnAAAoKIAAJmkEACTpSABjKQuA4WjOQl/okMPeaBMFnSfUxtv&#10;nVogapxhJWaaaCljmW8tX5h3MFuXgDRYloo3VZWVOVKVojtQlLA9T5TDPU+U3zxPk/I8T5L9PE+S&#10;/zxPkf88T5H/PE+R/zxPkf885HQAAM+BAADCjAAAuJYAAK2cAACjoQAAmKgAAJCqDQCLqxsAhasq&#10;An6qNgZ4qUEMcqhJEm2nURhpplgcZKRfIWCjZiVdom0pWaF1LFahfi9ToIgyT5+TNU2foDdLnq84&#10;Sp7BOEme3ThJnfA4SZz8OEmb/zlJm/85SZv/OUmb/zlJm/8523oAAMiHAAC8kgAAsZoAAKagAACc&#10;pgAAkawAAIexCACBshYAfLMmAXayMwRxsj0Ja7FHDmawTxNir1YYXq5dHFqtZCBXrGsjVKxzJlCr&#10;fClNqoYsSqqSL0ipnzBGqa0yRam/MkSq2jJEqO8yQ6f7M0Om/zNDpf80Q6X/NEOl/zRDpf800IEA&#10;AMGOAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAHy5AgB2uhEAcrshAG67LgJouzoGZLpDCl+6TA5buVMS&#10;V7haFlS4YRlRt2kcTrdxH0u2eiJItoQlRbaQJ0O1nSlBtawqQLa+Kj+22Co/tO4qPrP6LD2y/y09&#10;sf8tPbH/LT2x/y09sf8tx4kAALmVAACsnQAAoaQAAJarAACKsgAAf7gAAHO/AwBqxAwAZ8UaAGPF&#10;KAFfxTUDW8U/BVfFSAlUxFAMUMRYD03EXxJKw2YVSMNuF0XDeBpCw4IcQMOOHj7DnB88w6sgO8O8&#10;ITrD1SE7wu4hOcD5Iji//yQ4v/8kOL//JDi//yQ4v/8kvZEAALCbAACkogAAmKoAAIyxAACAuQAA&#10;db8AAGrGBABezAgAWc8SAFfQIQBV0C4BUdA5Ak7QQwRL0EwGSdBTCEbQWwtD0GMNQdBrDz7QdRE8&#10;0YATOtGMFDjRmhY20akXNdG7FzTS0hc10OwWNM/3GDPO/xozzv8aM87/GjPO/xozzv8as5kAAKah&#10;AACaqQAAjrEAAIG5AAB1wAAAascAAF7NAwBU1AgATN0NAErdGABI3iYARt4yAUTfPAJC30UDP99N&#10;BD3gVQU74F0GOeBmCDfgbwk14XoKM+GGDDHhlA0w4qMOLuKzDi7jxw4t4+MOLeDyDizf+w8s3/0Q&#10;LN/9ECzf/RAs3/0QqKAAAJynAACPsAAAg7gAAHbBAABqyQAAXs8AAFPVAQBJ3AYARekPAELpGQBA&#10;6iQAPeouADrrNgE47D4BNuxGAjPtTQMx7VUDL+5dBC3uZQUr7nAFKe97BijviQcm8JcHJfCnCCTx&#10;uAgj8cwIIvLlCCLw8wgi7/UIIu/1CCLv9Qgi7/UInqYAAJGvAACEuAAAd8EAAGrJAABd0AAAUdcA&#10;AEbdAAA/6gUAPPYOADn2FwA29yAAM/coADH4MAAu+TYBK/k9ASn6RAEn+koCJftSAiP7WgIg/GMD&#10;HvxuAxz9ewMb/okEGf6YBBj/qAQX/7cEFv/IBBb/4AQW/+QEFv/kBBb/5AQW/+QEk64AAIW3AAB4&#10;wAAAaskAAF3SAABQ2QAARN8AADrkAAA19wMAMv8MAC7/EgAr/xoAKP8hACb/JwAj/y0AIP8zAB7/&#10;OQEc/z8BGf9FARf/TQEV/1UBE/9fARH/agIQ/3gCDv+HAg7/lgIN/6QCDP+wAgz/vgIM/8ICDP/C&#10;Agz/wgIM/8ICh7YAAHm/AABryQAAXtMAAFDbAABD4AAAOOUAAC/wAAAr/wAAJ/8IACT/DgAh/xMA&#10;Hv8ZABv/HgAY/yMAFf8oABP/LQAR/zIAEP84AA7/PwAM/0YBCv9PAQf/WQEE/2UBAf9yAQD/gQEA&#10;/48BAP+bAQD/pwEA/6kBAP+pAQD/qQEA/6kB/ywvAf8wLAH/MiwC/zMwAv8xNgP/MEED/y9NBP8t&#10;Wgb/K2YH/ylzCP8ofgr/J4gL/yeRDP8nmQ3/Jp8N/yalDv8mqw7/JrEP/ya4D/8mwA//JskP/ybX&#10;D/8m5g//JvAP/ib5D/sn/w/5J/8P+Sb/Efgm/xH4Jv8S+Cb/Evgm/xL4Jv8S/y4sAf8zKQH/NSoC&#10;/zYtAv82NAL/NT8D/zNLBP8yVwb/MGQH/y5wCf8sewr/LIUM/yuODf8rlg7/Kp0P/yqjD/8qqRD/&#10;Kq8Q/ym2EP8pvRH/KccR/ynTEf4p4xH7Ku8R+Cr4EPYr/xD0Kv8S9Cr/E/Mq/xTzKf8U8yn/FPMp&#10;/xTzKf8U/zEpAf82JgH/OSYB/zopAv87MgL/Oz0D/zlIBf83VAb/NWAH/zNsCf8ydwz/MIIN/zCL&#10;Dv8vkw//L5oQ/y6gEf8uphH/LqwS/y6zEv4uuhL9LsQS+y7PE/gu4RL1Lu0S8S/3Eu8v/xPuLv8V&#10;7S7/Fuwu/xfsLv8X7C7/F+wu/xfsLv8X/zQmAf85IwH/PSMB/z4mAv9BLwL/QTkD/z9FBP89UAb/&#10;O1wI/zloCv83cw3/Nn4O/zWHEP00jxH8NJYS+jOdE/kzoxP4M6kU9zOwFPYztxT0M8AU8zPMFPAz&#10;3hTtM+sU6TT2Fecz/xfmM/8Y5DL/GeQz/xrjMv8a4zL/GuMy/xrjMv8a/zgjAf89IAH/QR8B/0Uj&#10;Af9HLAL/RzYD/0ZABP9ETAb/QVgI/z9kC/s+bw75PHkQ9juDEfQ6ixPzOZMU8TmZFPA4oBXuOKYW&#10;7TitFuw4tBbqOL0W6TjJFuc42xbjOeoW4Dj1GN04/xrbN/8c2Tf/Hdc3/x3WN/8e1jf/HtY3/x7W&#10;N/8e/zsgAf9BHAH/RRoB/0sgAf9NKAH/TjIC/008BP9KRwb6SFMI9kZfC/JEag7vQnQR7EF+E+pA&#10;hxToP44V5j6WFuU+nBfjPaMY4j2qGOA9shjfPbsZ3T3GGds92BrWPeka0j31Hc49/h/MPP8gyzz/&#10;Ick8/yHJPP8hyTz/Ick8/yHJPP8h/z8cAf9FFwH/SxcB/1AdAf9TJAH/VC0C/1M3A/dRQgXxTk0I&#10;7ExaC+hKZQ/lSG8R4kd5FN9FghbdRIoX2kORGdhCmRrVQp8b00GmHNFBrh3PQbcezkHBHsxB0B/J&#10;QuUfxULzIcJB/iPAQf8kvkH/JL1B/yW9Qf8lvUH/Jb1B/yW9Qf8l/0IYAf9JEwD/UBQA/1YZAP9Z&#10;IAH/WigB91oyAu9YPQToVUkH41NVCt5RYA7ZTmoS1Ex0FtBLfBjOSYQbzEiMHMpHkx7IR5ofxkah&#10;IcRGqSLCRbEjwUW8I79FySS9Rt8luUbvJrZG+ye0Rv8os0b/KLJG/yixRv8osUb/KLFG/yixRv8o&#10;/0YVAP9NEQD/VRIA/1sWAP9eGwD5YCMB72AsAeZeNgPfXEQF2FlQCtFXWw/MVGUUyFJuGMVQdxvD&#10;T38dwE6GH75NjiG8TJUjukucJLhKpCa2SqwntEq2KLNJwymxSdYprkrqKqtK+CupSv8rqEv/K6dL&#10;/yunS/8rp0v/K6dL/yunS/8r/0kSAP9QDgD/WRAA/18SAP9jFgDyZR0A52UlAN5kMQHUYj8FzWBL&#10;CsddVg/CWmAVvlhpGbtWcRy4VHkftlOBIrNSiCSxUJAmr1CXKK1PnymrTqgrqU6yLKdOvi2mTs4u&#10;o07mLqFP9S6fT/8unk//Lp1P/y6dUP8unVD/Lp1Q/y6dUP8u/0wQAP9UDQD/XQ4A/2MPAPlnEQDr&#10;aRUA32ocANNqLAHLaDsExWVHCb9iUg+6YFwVtl1lGbJbbR2vWXUhrFh8I6pWgyanVYsopVSTKqNT&#10;myyhU6Mun1KtL51SuTCbUskxmVLiMZdT8jGWU/8xlVT/MZRU/zCUVP8wlFT/MJRU/zCUVP8w/08O&#10;AP9YCwD/YAsA+2YMAPBrDQDkbQ4A1m4WAMxvKAHEbTcEvWtECbdoTw+yZVgVrmJhGqpgaR6nXnAh&#10;pF14JaFbfyefWocqnFmOLJpYly6YV6AwlVaqMpNWtTORVsU0kFbdNI5X8DSNV/0zjFj/M4xY/zKM&#10;WP8xjFj/MYxY/zGMWP8x/1EMAP9bCQD/YwgA62oHAN1uCADYcQoAz3ITAMZzJQG+cjQDt3BBCLFt&#10;TA6salUUp2deGaNlZR6gY20inGF0JZpgeyiXXoMrlF2LLZJckzCPW5wyjVqmNItasjWJWsE2h1rW&#10;NoZb7TaFW/s1hVz/NIRc/zOEXP8zhFz/M4Rc/zOEXP8z/1MKAP9dBgD1ZgQA320DANVyBgDQdQkA&#10;yXYRAMB3IgC4djEDsXQ+B6txSQ6mblIUoWxbGZ1pYh2ZZ2oilmZxJZNkeCiQY38rjWGHLopgkDCI&#10;X5kzhV+jNYNerzaBXr44gF7ROH9f6jd+X/o2fmD/NX5g/zR+YP80fmD/NH5g/zR+YP80/1UIAP9g&#10;BADoaQAA2nADANB1BQDKeAcAw3oPALt7HwCzei8CrHg8B6Z1Rg2hc1ATnHBYGJduYB2Ta2chkGpu&#10;JY1odSiKZ3wrh2aELoRkjTGBY5Y0f2OhNnxirTd6Yrs5eWLOOXhj6Dh4Y/g3eGT/Nnhk/zV4ZP81&#10;eGT/NXhk/zV4ZP81/1cFAP9iAQDhbAAA1HMCAMt4BADFewUAvn0NALZ+HQCvfiwCqHw5BqF5RAyc&#10;d04Sl3RWGJJyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pijF7aJQ0eGefNnZmqjh0Zrk5c2bLOnJm&#10;5jlyZ/c4cmf/N3Jo/zZyaP81cmj/NXJo/zVyaP81/1kCAPZlAADdbgAAz3YBAMd7AwDAfwQAuYAM&#10;ALGCGgCqgioCo4A3BZ19QguXe0sRknhUF412WxuJdGIghXJpJIFxcCd+b3cre25/LnhtiDF2bJI0&#10;c2ucNnBqqDhuarc6bWrJOmxq5Dpta/U4bWv/N21r/zZta/82bWv/Nm1r/zZta/82/1sAAOtnAADZ&#10;cQAAzHkAAMN+AgC7ggMAtIQJAK2FGACmhSgBn4Q1BZmCQAqTf0kQjX1SFol7WRuEeWAfgHdnI3x1&#10;bid5dHUqdnN9LnNyhjFwcZA0bXCbNmtvpzhpb7U6aG/HOmdv4jpnb/Q4aG//N2hv/zZob/82aG//&#10;Nmhv/zZob/82/14AAORqAADTdAAAyHwAAL+BAQC3hQEAr4cHAKiJFQChiSUBm4gzBJSGPgmOhEcP&#10;iYFQFYR/Vxp/fl4ee3xlInh6bCZ0eXMqcXh7LW53hDBrdo4zaHWZNmZ0pThkc7M5YnPEOmJz4Dpi&#10;c/M4Y3P/N2Nz/zZjc/82Y3P/NmNz/zZjc/82/2EAAOBtAADPdwAAxH8AALuFAACziQAAqosDAKOM&#10;EwCcjSMBlowwA5CLPAiKiUUOhIdOE3+FVRh7g1wdd4JjIXOAaiVvf3EpbH15LGl8gi9me4syY3qX&#10;NWB5ozdeebE4XXnCOVx53TldefE4XXj+N154/zZeeP81Xnj/NV54/zVeeP819WQAANxwAADKegAA&#10;wIMAALaJAACujQAApI8AAJ2REACXkiAAkZEuA4qQOQeEjkMMf41MEnqLUxd1iVobcYhhIG6GaCNq&#10;hW8nZ4R3K2ODfy5ggokxXYGUM1uAoTZZf683V3/AOFd/2jdXf/A3WH79Nlh+/zVYfv81WH7/NVh+&#10;/zVYfv816WgAANR0AADGfgAAu4cAALKNAACokQAAnpQAAJaWDgCRlxwAi5crAoWWNwV/lEEKeZNJ&#10;EHSSURVwkFgZbI9fHWiOZiFljG0lYYt0KF6KfSxbiYcvWIiSMVWHnzNTh601Uoe+NVGH1jVRhu41&#10;UoX7NFKF/zRShf8zUoX/M1KF/zNShf8z42wAAM55AADBgwAAtosAAKyRAACilQAAl5kAAI+bCwCK&#10;nRgAhJ0nAX6cNAR5mz4Ic5pHDW+ZTxJqmFYXZpddG2OVYx5flGoiXJNyJVmSeyhVkYUrUpGQLlCQ&#10;nTBOkKsxTJC8MkyQ0zJMj+0yTI76MkyN/zFMjP8xTIz/MUyM/zFMjP8x3HEAAMh+AAC7iAAAsZEA&#10;AKaWAACcmgAAkJ8AAIeiBgCBoxQAfKQjAXekMANyozsGbaJEC2ihTA9koFQTYJ9aF12eYRtZnWge&#10;Vp1wIVOceSRQm4MnTZqOKUqamyxImqktR5m6LUaa0C1GmOstRpf5LkaW/y5Glv8uRpb/LkaW/y5G&#10;lv8u0XcAAMGEAAC2jgAAqpUAAKCbAACVnwAAiqQAAH2pAAB3qxAAc6seAG+sLAFqqzcEZatBB2Gq&#10;SQtdqVEPWqlYE1eoXxZTp2YZUKduHE2mdh9KpYEhSKWMJEWlmSZDpKgnQqS4KEGkzidBo+onQKL4&#10;KECh/ylAoP8pQKD/KUCg/ylAoP8pyX4AALqLAACvlAAAo5oAAJigAACNpQAAgqoAAHWwAABsswwA&#10;abQYAGW0JwFhtDMCXrQ9BFq0RgdWs04KU7NVDVCzXBBNsmMTSrJrFkexdBhFsX4aQrCKHUCwlx4+&#10;sKYgPLC3IDywzCA8r+ggO673ITqt/yI6rP8jOqz/Izqs/yM6rP8jwIYAALOSAACnmQAAnJ8AAJCm&#10;AACErAAAebEAAG23AABhvAUAXb0SAFq+IABYvi0BVL44AlG+QgROvkoGTL5SCEm+WQpGvmAMRL5o&#10;DkG9cRE/vXwTPL2IFTq9lRY4vaQXN721GDa9yhg3vOcXNbv2GTW6/xo0uf8bNLn/GzS5/xs0uf8b&#10;uI8AAKqYAACfnwAAk6YAAIesAAB7swAAb7kAAGO+AABYxAQAUMgMAE3IFwBMySUASsoxAEfKOwFF&#10;ykQCQ8pMA0HKVAQ+ylwGPMpkBzrLbgk4y3gKNsuFDDTLkg0yy6IOMcuyDzDMxw8wy+UOL8n1Dy7I&#10;/REux/8SLsf/Ei7H/xIux/8SrpcAAKGeAACVpQAAia0AAHy0AABwuwAAZMEAAFnGAABOywMARdAI&#10;AD7VDgA91RoAPNYmADvXMQA52DsAONlFATbZTQE12VYCM9peAjHaaAMw23MELtt/BSzbjQUq3J0G&#10;KdytBijdwQYo3d4GJ9vvBybZ+Qgm2P4JJtj+CSbY/gkm2P4JpJ0AAJilAACLrQAAfrQAAHG8AABl&#10;wwAAWckAAE3NAABD0wEAOtkGADXkDQAz5BYAMeQgADDlKgAu5jMALeY8ACvnRAAq50wBKOhUASfo&#10;XQEl6WcCI+lzAiLqgQIg6pEDH+uhAx3rsgMc7McDHOzhAxvq8QMb6fkDG+n5Axvp+QMb6fkDmqQA&#10;AI2sAAB/tQAAcr0AAGXFAABZywAATNAAAEHVAAA43AAAL+ECAC3xDQAr8RMAKPIcACbyJAAk8ysA&#10;IvQyACH0OQAf9UEAHfVJABv2UQAZ91oBF/dlARX4cgEU+YEBE/mSARL6ogIR+rMCEPvGAhD73QIQ&#10;++kCEPvpAhD76QIQ++kCj6sAAIG0AABzvQAAZsYAAFnNAABL0wAAQNkAADXeAAAs4wAAJvEAACT+&#10;CgAh/xAAH/8WABz/HAAZ/yIAF/8oABX/LgAT/zUAEv88ABD/QwAO/0wADf9WAAv/YgAJ/28ACP9/&#10;AQf/kAEF/6ABBP+uAQT/vAED/8cBA//HAQP/xwED/8cBg7QAAHW9AABnxgAAWs8AAEvVAAA/3AAA&#10;M+EAACnlAAAh7AAAHv0AABr/BQAX/wwAFf8QABL/FAAQ/xkADv8eAA3/IwAL/ygACP8uAAb/NQAD&#10;/z0AAP9GAAD/UQAA/10AAP9rAAD/ewAA/4sAAP+ZAAD/pQAA/6wAAP+sAAD/rAAA/6wA/ycsAf8q&#10;KgH/KyoB/youAf8mNAL/JT8C/yNLA/8hWAP/IGQE/x5wBP8dewT/HYUF/x2OBf8dlgX/HZwG/x2i&#10;Bv8cqAb/HK4H/xy0B/8cuwf/HMMH/xzOB/8d3wf/HesH/B31B/kd/gb3Hv8H9x3/CPYd/wn2Hf8J&#10;9h3/CfYd/wn2Hf8J/ykqAf8sJwH/LicB/y0qAf8sMgH/Kz0C/ylJA/8nVQP/JWEE/yNtBP8ieAX/&#10;IoIF/yGLBv8hkwb/IZoH/yGgB/8hpQf/IasI/yGxCP8huAj/IcEI/yHLCPwh3Aj5IekI9iH0CPMi&#10;/QfyIv8J8SL/CvEh/wvwIf8L8CH/C/Ah/wvwIf8L/ywmAf8wJAH/MSMB/zEmAf8yLwH/MToC/y9G&#10;A/8tUgP/K14E/ylpBf8odQX/J38G/yeIB/8mkAf/JpYI/yadCP4mown9JqkJ/CavCfsmtgn6Jr4J&#10;+CbICfYm2QnyJugJ7yfzCe0n/QrrJv8L6ib/Dekm/w3oJv8O6Cb/Dugm/w7oJv8O/y8jAf8zIAH/&#10;NR8B/zcjAf84LAH/ODcC/zZCAv80TgP/MloE/zBlBf8ucAb+LXsH/C2ECPosjAn4LJMJ9yyZCvYr&#10;oAr0K6YK8yusC/IrswvxK7sL7yvGC+4s1AvqLOYL5izyC+Qs/A3iLP8P4Sz/EOAs/xDfLP8R3yz/&#10;Ed8s/xHfLP8R/zMfAf83GwH/OhoB/z0gAf8/KAH/PzIB/z0+Av87SQP/OVUE+zdhBvc1bAf1NHYI&#10;8jN/CfAyhwrvMo8L7TKWC+wxnAzqMaIM6TGpDOgxsA3mMbkN5THDDeMy0Q3fMuUM3DLxD9gx/BHV&#10;Mf8S0jH/E9Ex/xTQMf8U0DH/FNAx/xTQMf8U/zcbAf87FwD/PxYA/0McAP9GJAH/Ri4B/0Q5AvxC&#10;RAP2P1AE8T1cBu08ZwfqO3EJ6Dp6CuU5gwvjOIsM4jiSDeA3mQ3fN58O3TemDts3rQ/ZNrYQ1zbB&#10;ENU2zhDRN+MRzTfxE8o3+xXIN/8Wxjf/F8U3/xjEN/8YxDf/GMQ3/xjEN/8Y/zsXAP9AEwD/RRMA&#10;/0kYAP9MIAD/TCkB+kszAfJIPgLsRkoE50RWBuNDYgjfQWwK3EB1DNk/fg3VPoYP0z2NENE9lBHP&#10;PJsSzTyiE8w8qRTKO7EUyDu7Fcc7yBbFPNwWwTztF748+Rm7PP8aujz/G7k8/xu4PP8buDz/G7g8&#10;/xu4PP8b/z4UAP9EEAD/ShEA/08UAP9RGwD7UiMA8VEtAelPOAHiTUUD3EtRBdZJXAjRR2YLzkZw&#10;DstFeBDIRIASxkOHFMRCjhXDQpUWwUGcF79BpBi9QKwZvEC2GrpAwhq4QNIbtUHoG7JB9h2wQf8e&#10;rkH/Hq1B/x6sQf8erEH/HqxB/x6sQf8e/0IRAP9HDQD/Tw4A/1MRAP9WFQDzVxwA6FYlAOBVMQHX&#10;Uz8Cz1JMBcpQVwnGTmENw0xqEMBKchK9SXoVu0iCFrlHiRi3R5AZtUaXG7NGnxyxRacdsEWxHq5F&#10;vB+sRcwfqkXjIKdG8yGlRv8ho0b/IqJG/yGiRv8hokb/IaJG/yGiRv8h/0UOAP9LCgD/UwwA/1cN&#10;APlaEADrWxQA31ocANRaKwDMWjsCxlhIBcFWUwm8VFwNuVJlEbVQbRSzT3UXsE58Ga5NhBqsTIsc&#10;qkuSHqhKmh+mSqMhpEmsIqNJuCOhScYkn0reJJ1K8CSbSv0lmUv/JJlL/ySYS/8kmEv/JJhL/ySY&#10;S/8k/0gMAP9PCAD/VggA9VsJAOleCgDkXg0A1V8VAMtgJwDEXzYCvl5DBbhbTgm0WVgOsFdhEqxV&#10;aRWqVHAYp1N4GqVSfxyiUYYeoFCOIJ5PliKcTp8jmk6oJZhOsyaXTsInlU7WJ5NO7CeRT/snkE//&#10;J5BQ/yaPUP8mj1D/Jo9Q/yaPUP8m/0oJAP9TBQD4WgQA4l8DANpiBgDUYwkAzWMSAMRlIwC8ZTIC&#10;tmNABbFhSwmsXlQOqFxdEqVbZRahWWwYn1hzG5xWeh6aVYIgmFSKIpVUkiSTU5smkVKlJ49SsCmN&#10;Ur4qjFLQKopT6SqJU/kpiFT/KYdU/yiHVP8oh1T/KIdU/yiHVP8o/0wFAP9WAQDpXQAA3GMCANFn&#10;BQDMaAcAxmgQAL1qIAC2aS8BsGg8BKplRwmlY1ENoWFaEp1fYRaaXmkZl1xwHJVbdx6SWn4hkFmG&#10;I41YjiWLV5cniVehKYZWrSuFVrosg1bMLIJX5iyBV/crgFj/KoBY/yqAWP8pgFj/KYBY/ymAWP8p&#10;/08CAP1ZAADiYAAA1WcAAMxqAwDGbAUAwGwOALdtHQCwbiwBqmw5BKVqRAigaE4Nm2ZXEZdkXhWU&#10;YmUZkWBsHI5fcx6LXnshiV2CJIZciyaEW5QogVueKn9aqix9WrctfFrJLnpa4y56W/Utelz/LHlc&#10;/yt6XP8qelz/Knpc/yp6XP8q/1EAAPJbAADeZAAAz2oAAMduAgDAcAQAunAMALJxGgCrcSkBpXA3&#10;A59uQgeabEsMlmpUEZJoXBWOZmMYi2VpG4hjcB6FYnghgmF/JIBgiCZ9X5Epe1+cK3hepy12XrUu&#10;dV7GL3Re4S90X/MudF//LHRg/yt0YP8rdGD/K3Rg/yt0YP8r/1MAAOheAADZZwAAy20AAMNxAQC7&#10;cwIAtXMJAK11FwCndScBoXQ0A5tyPweVcEkLkW5SEIxsWRSJamAYhWlnG4Jobh5/ZnUhfWV9JHpk&#10;hSZ3ZI8pdWOaK3JipS1wYrMvb2LEL25i3i9uY/IubmP+LW5j/yxuY/8rbmP/K25j/ytuY/8r/1UA&#10;AOVgAADTaQAAyHAAAL90AAC3dwEAsHcHAKh4FQCieSQAnHgyApZ2PQaRdEcLjHJPD4hwVxOEb14X&#10;gG1kGn1sax16a3Mgd2p6I3RpgyZyaI0pb2eXLG1noy5rZrEvaWbBMGlm2zBpZ/AvaWf9LWln/yxq&#10;Z/8ramf/K2pn/ytqZ/8r/lgAAOFjAADPbAAAxHMAALt4AACzegAAq3oEAKR7EgCefCIAmHwvApJ6&#10;OwWMeEUKh3dNDoN1VRJ/c1wWe3JiGnhwaR11b3Agcm54I29tgSZtbIspamyWK2hroS5ma68vZGq/&#10;MGNr2DBja+8vZGv8LWRr/y1la/8sZWv/LGVr/yxla/8s9FsAAN1mAADLbwAAwHYAALd7AACvfgAA&#10;pn4BAJ9/EACZgB8Ak4AtAo1/OQWIfUMJg3tLDX56UxJ6eFoWdndhGXN1ZxxwdG4fbXN2ImpyfyZo&#10;cYkoZXCUK2JwoC1gb60vX2+9L15v1C9eb+0vX2/7LV9v/yxgb/8sYG//LGBv/yxgb/8s614AANhp&#10;AADHcgAAvHkAALN/AACrggAAoYIAAJmDDgCUhB0AjoQrAYiDNgSDgkAIfoBJDHl/URB1fVgUcnxf&#10;GG57ZRtremweaHl0ImV4fSVid4cnYHaSKl11nixbdasuWnS7L1l10S9ZdOwuWXT6LVp0/yxadP8r&#10;WnT/K1p0/ytadP8r5mEAANFtAADDdgAAuX0AAK+DAACmhgAAnIYAAJSIDACOiRkAiYkoAYOJNAN+&#10;hz4HeYZHC3SFTw9whFYTbYJdF2mBYxpmgGodY39yIGB+eiNdfYQmWnyPKVh7nCtWe6ksVHu5LVN7&#10;zi1UeuotVHr5LFR5/ytVef8qVXn/KlV5/ypVef8q4WUAAMxxAAC/egAAtIIAAKuHAAChigAAlYsA&#10;AI2NCQCHjhYAgo8kAX2PMQJ4jjsFc41ECW+MTA1rilQRZ4laFWSIYRhhh2gbXoZwHluFeCFYhIIk&#10;VYSNJlKDmilQgqcqT4K3K06CzCtOgugrToH4Kk+A/ypPgP8pT4D/KU+A/ylPgP8p22oAAMd1AAC6&#10;fwAAsIcAAKaMAACcjwAAj5EAAIaTBQCAlBIAe5UhAHeVLQFylTgEbZRCB2mTSgtlklEOYpFYEl6Q&#10;XxVbj2YYWI5tG1WOdh5SjYAhT4yLI02LmCVLi6UnSYu1KEiLyihIiucnSYn3KEmI/ydJh/8nSYf/&#10;J0mH/ydJh/8n0W8AAMF7AAC1hAAAq4wAAKCQAACVlAAAiZcAAH6aAAB3mw4Ac5wcAG+dKQFrnDUC&#10;Zpw/BWKbRwhfmk8LXJpWD1iZXBJVmGMVU5hrF1CXcxpNln0dSpWJH0eVlSFFlaQjRJSzI0OUyCND&#10;lOUjQ5L1JEOR/yRDkP8kQ5D/JEOQ/yRDkP8kynUAALuBAACwiwAApJEAAJqVAACPmQAAg50AAHSi&#10;AABuowsAaqQXAGalJQBjpTEBX6Q7A1ukRAVYpEsIVaNTC1KjWg1PomEQTaJoE0qhcRVHoHsYRKCG&#10;GkKfkxxAn6IdPp+yHj2fxh49n+MdPZ30Hj2c/x88m/8fPJv/IDyb/yA8m/8gwnwAALWIAACpkAAA&#10;npYAAJObAACHnwAAe6QAAG+oAABjrAQAX60RAFytHwBarisAV642AVSuQANRrUgFTq1PB0utVwlJ&#10;rV4LRqxmDUSsbg9BrHgRP6uEEzyrkRU6q6AWOauwFzirwxc4quEXN6nzGDen/hk2pv8aNqb/Gjam&#10;/xo2pv8auoQAAK6PAACilgAAl5sAAIuhAAB/pgAAc6sAAGevAABatAAAU7YMAFG3FwBPtyQATbgw&#10;AEq4OgFIuEMCRrhLA0S4UgRBuFoGP7hiBz24awk6uHULOLeBDDa3jg40t50PM7etDzK3wQ8xt94P&#10;MbbyEDC0/BEws/8SMLP/EzCz/xMws/8Tso4AAKWVAACamwAAjqIAAIKoAAB1rQAAabMAAF63AABT&#10;uwAAR8AFAEPCEABCwhsAQMMnAD/DMgA+xDwAPMREATrETQE4xFUCNsRdAzXEZgQzxXAEMcV8Bi/F&#10;igYtxZoHK8WqCCrFvggqxdoIKsTwCCnC+wkowf8KKMH/CyjB/wsowf8LqJUAAJ2bAACRogAAhKkA&#10;AHivAABrtQAAX7sAAFS/AABJwwAAP8gEADbNCQAzzhEAMs8cADHPJwAw0DEAL9A6AC7RQwAt0UwA&#10;K9JVACrSXwEo02kBJ9N2ASXThAIk1JQCItSmAiHVuQIh1dICINPrAiDS9gMf0f8EH9H/BB/R/wQf&#10;0f8En5sAAJSiAACHqQAAebEAAG24AABgvgAAVMMAAEnHAAA+ywAANdABAC3VBgAl2wsAJN4SACPe&#10;HAAi3yUAIeAuACDgNwAf4UAAHuFKAB3iUwAc414AG+NqABrkeAAY5IgBF+WaARbmrAEV5sABFOfd&#10;ARPl7wET4/oBE+P6ARPj+gET4/oBlqIAAImpAAB7sQAAbrkAAGHAAABUxgAASMoAAD3PAAAz0wAA&#10;KtkAACLeAgAe6woAHOwQABvtFwAZ7R8AF+4mABXuLQAU7zUAE/A9ABHwRgAQ8VAAD/JbAA7yaQAN&#10;83gADPSKAAv1nAAK9a4ACfbCAAn22QAI9e0ACPXtAAj17QAI9e0Ai6kAAH2yAABvugAAYsIAAFXJ&#10;AABHzgAAO9IAADHYAAAn3QAAH+EAABnoAAAW+AYAFPoNABL7EgAQ/BcADvwdAA39IwAM/SkACv4w&#10;AAj/OAAG/0EAA/9MAAD/WAAA/2YAAP93AAD/iQAA/5sAAP+rAAD/uwAA/84AAP/PAAD/zwAA/88A&#10;f7IAAHG6AABjwwAAVssAAEjRAAA61gAAL90AACXhAAAc5QAAFOkAABH3AAAP/wEADf8JAAv/DQAI&#10;/xAABv8UAAP/GAAA/x4AAP8jAAD/KgAA/zIAAP88AAD/RwAA/1QAAP9jAAD/cwAA/4UAAP+XAAD/&#10;pAAA/7IAAP+yAAD/sgAA/7IA/yIpAf8jJwH/IygB/yArAf8cMQH/Gj0B/xhJAf8WVgL/FGIC/xNu&#10;Av8SeAL/EoIC/xKLAv8SkgL/EpkC/xKeAv8SpAL/EqkC/xKvAv8StgL/Er0C/xLHAv8S1AL9EuUC&#10;+hLxAvcS+gL1E/8C9BP/A/QT/wP0E/8D9BP/A/QT/wP0E/8D/yQnAf8mJAH/JiQB/yQnAf8iLwH/&#10;IDoB/x5GAf8cUwL/Gl8C/xhqAv8XdQL/F38C/xeIAv8XjwL/F5YC/xecAv8XoQL/F6cC/xetAv8X&#10;swP+F7sD/RfFA/oX0QP3F+QC9BfvAvEY+gLvGP8D7hj/BO4Y/wTtGP8F7Rj/Be0Y/wXtGP8F/ycj&#10;Af8pIAD/KSAA/ygjAP8pLQH/JzcB/yVDAf8jTwL/IVsC/x9mAv8dcQL/HXsD/x2EA/8djAP+HZMD&#10;/ByZA/scnwP6HKQD+RyqA/ccsQP2HLkD9R3CA/MdzgPwHeED7B3uA+ke+QToHv8F5h7/BuUe/wbl&#10;Hv8H5R7/B+Ue/wflHv8H/ysfAP8tHAD/LRsA/y4gAP8vKQD/LzQB/yw/Af8qSwL/KFcC/yZiAv0l&#10;bQP6JHcD+COAA/YjiAP1I48D8yOVBPIjmwTxI6EE7yOoBO4jrgTtI7YE6yO/BOojzATnI+AE4yTt&#10;BOAk+QbeJP8H3CT/CNsk/wnaJP8J2iT/Cdok/wnaJP8J/y4bAP8xFwD/MhYA/zUcAP82JQD/Ni8B&#10;/zQ6Af8xRgH7L1IC9y1dAvMsaAPwK3ID7ip7BOwqhATqKosE6CqSBecpmAXmKZ4F5CmlBeMprAXh&#10;KbQF4Cq9Bd4qygXbKt4F1irtB9Iq+AnPK/8KzSr/C8wq/wzLKv8Myyr/DMsq/wzLKv8M/zIXAP81&#10;EgD/OBIA/zsYAP89IAD/PCoA/js1Afc5QQHxNk0C7DRYAugzYwPlMm0E4zJ2BOAxfwXeMYcF3DCO&#10;BtowlQbYMJsH1i+iB9QvqQjSL7EI0C+6Cc8wxgnNMNgJyTHqCsYx9wzDMf8OwTH/D8Ax/w+/Mf8P&#10;vzH/EL8x/xC/Mf8Q/zYTAP85DwD/PhAA/0EUAP9DGgD/QiMA9UEuAO0+OgHnPUYB4TxTAt06XgPZ&#10;OWgE1DhxBtE4egfPN4EIzTeICcs2jwrKNpYKyDadC8Y1pAzFNawMwzW1DcE1wA3ANs8OvTbmDrk2&#10;9BC3Nv8RtTb/ErQ2/xOzNv8Tszb/E7M2/xOzNv8T/zkQAP89CwD/Qw0A/0cQAP9IFAD1RxwA60Ym&#10;AONEMgDcREEB1ENNAs9BWATLQGIGyD9rCMU+dAnDPXsLwT2DDL88ig29PJAOuzyXD7o7nxC4O6cQ&#10;tjuwEbU7uxKzO8kSsTvgE6488RSrPP0VqTz/Fqg8/xaoPP8Wpzz/Fqc8/xanPP8W/z0NAP9CCAD/&#10;SAoA/0sMAPpMDwDsTBQA4UodANZKLADOSzsByUpIAsRIUwTAR10HvEZmCbpEbgu3Q3YNtUN9DrNC&#10;hBCxQYsRsEGSEq5AmhOsQKIUqkCrFalAthanQMQXpkDZF6NB7RigQfsYn0H/GZ5B/xmdQf8ZnUL/&#10;GJ1C/xidQv8Y/0AJAP9GBQD/TAUA8U8HAOZQCQDjTw0A1U8VAMxRJwDFUTYBv1BDArpPTgW2TVgI&#10;s0xhCrBKaQ2tSXAPq0h4EalHfxKnR4YUpUaNFaNGlRahRZ4Yn0WnGZ5FshqcRb8amkXRG5hF6RuW&#10;RvgclUb/G5RG/xuTRv8bk0f/G5NH/xuTR/8b/0IFAP9KAQDyUAAA4VQBANlWBQDTVQkAzFUSAMNW&#10;IgC8VzIBt1Y/ArJUSgWtU1QIqlFdC6dQZA6kTmwQok1zEp9MehSdTIEWm0uJF5lKkRmXSpkalUmj&#10;G5NJrh2SSbsekEnMHo5K5R6NSvYei0v/HotL/x2KS/8dikv/HYpL/x2KS/8d/0UAAP9NAADlVAAA&#10;2VkAAM9bAwDKWwYAxFoPALtbHgC1XC4Br1s7AqpaRgWmWFAIolZZC59VYA6cU2gRmVJvE5dRdhWV&#10;UH0Xk1CEGZBPjRqOTpYcjE6fHopOqh+ITrcgh07IIYVO4iGET/Mgg0//IINP/x+CUP8fglD/HoJQ&#10;/x6CUP8e/0cAAPNRAADfWAAA0V0AAMlgAgDDYAQAvV4NALVgGgCuYSoAqWA3AqReQwSfXU0Im1tV&#10;C5hZXQ6VWGQRkldrE49WchaNVXkYi1SBGohTiRyGU5IehFKcH4JSpyGAUrQif1LEI31S3iN8U/Ei&#10;fFP+IXtU/yF7VP8ge1T/IHtU/yB7VP8g/0oAAOlUAADaXAAAzGEAAMNkAAC8ZAIAtmMKAK9kFwCp&#10;ZScAo2Q0Ap5jQASZYUoHlV9SC5FeWg6OXWERi1toE4labxaGWXYYhFh9GoFYhhx/V48efVaZIHtW&#10;pCJ5VrEjd1bBJHZW2iR1V+8kdVf9I3VY/yJ1WP8hdVj/IXVY/yF1WP8h/00AAOVXAADTXwAAyGQA&#10;AL9nAAC3aAAAsWcHAKloFACjaSQAnmgyAZlnPQSUZUcHkGRPCoxiVw2IYV4QhV9lE4NebBaAXXMY&#10;fV16Gntcgx15W4wfdluXIXRaoiNyWq8kcVq/JXBa1SVvW+0lb1v8I29b/yJvW/8ib1v/IW9b/yFv&#10;W/8h+k8AAOFaAADPYgAAxGcAALtrAACzbAAArGoEAKRrEgCebCEAmWwvAZRrOgOPaUQGimhNCYZm&#10;VQ2DZVwQgGRiE31iaRV6YnAYeGF4GnVggB1zX4ofcF+UIW5eoCNsXq0la168Jmpe0SZpXuwlal/7&#10;JGpf/yNqX/8ial//Impf/yJqX/8i8FIAAN1dAADLZQAAwGsAALduAACvbwAAp24BAKBvEACacB8A&#10;lHAsAY9vOAOKbUIGhmxLCYJqUgx+aVkPe2hgEndmZhR1Zm4XcmV1GnBkfh1tY4gfa2OSImliniRn&#10;YqslZWK6JmRizyZkYuomZWL6JGVj/yNlY/8iZWP/ImVj/yJlY/8i61UAANhgAADIaAAAvG4AALNx&#10;AACrcwAAonEAAJtyDgCVcxwAkHQqAYpzNgKFckAFgXBICH1vUAt5bVcOdmxeEXNrZBRwamwXbWlz&#10;GmtpfBxoaIYfZmeQIWRnnCNiZqklYGa5Jl9mzSZfZugmYGb5JGBm/yNgZv8jYWb/ImFm/yJhZv8i&#10;6FgAANNjAADEawAAuXEAALB1AACndwAAnnUAAJZ2DQCQdxkAi3gnAIZ3MwKBdj0EfHVGB3hzTgt1&#10;clUOcXFcEW5wYxRrb2oWaW5xGWZuehxjbYMeYWyOIV9rmiNda6clW2u3JlpryiZaa+clW2v3JFtq&#10;/yNcav8iXGr/Ilxq/yJcav8i41sAAM5mAADAbgAAtnQAAKx5AACjewAAmHkAAJB6CwCKexYAhXwk&#10;AIF8MQF8ezsEd3pEBnN5TApweFMNbHdaEGl2YRNndWgWZHRvGGFzeBtecoEdXHGMIFpxmCJYcKYk&#10;VnC1JVVwyCVVcOUlVXD2JFZv/yNWb/8iV2//Ildv/yJXb/8i318AAMppAAC8cgAAsngAAKl9AACf&#10;fwAAkn4AAIp/BwCEgBMAgIEhAHuBLgF3gDkDcoBCBW5/SghrflELaH1YDmR8XxFie2YUX3ptF1x5&#10;dRlZeH8cV3iKHlR3liFSdqQiUXazI1B2xiRQduMjUHX1I1F1/yJRdP8hUXT/IVF0/yFRdP8h2GMA&#10;AMVtAAC4dgAArn0AAKWCAACagwAAjYMAAISEAwB9hRAAeYYeAHWHKwFxhzYCbYY/BGmFRwdlhE8K&#10;YoNWDV+DXA9cgmMSWoFrFVeAcxhUf30aUX+IHE9+lB9NfqIgS32xIUp9xCJKfeEhS3z0IUt7/yBL&#10;e/8gS3v/IEt7/yBLe/8g0GcAAMByAAC0ewAAqoIAAKCGAACViAAAh4gAAHyKAAB2jA4Aco0aAG6O&#10;JwBqjjIBZo08A2ONRAVgjEwIXItTClqLWg1XimEQVIloElGIcRVPiHoXTIeFGkqGkhxIhqAdRoav&#10;HkWFwh5Fhd8eRYTyHkWD/h5Fgv8eRYL/HkWC/x5Fgv8eym0AALp4AACvgQAApYcAAJqLAACPjQAA&#10;gY4AAHSRAABukwoAaZQVAGaVIgBjlS4BYJU4AlyVQQRZlEkGVpRQCFSTVwpRk14MTpJmD0ySbhFJ&#10;kXgURpCDFkSQkBhCj54ZQI+tGj+PwBo/j9waP43xGj+M/Rs/i/8bP4v/Gz+L/xs/i/8bwnMAALV+&#10;AACqhwAAn4wAAJSQAACIkwAAe5UAAGyZAABlmwQAYJwQAF2dHQBbnikAWJ40AVWePQJSnUUDUJ1N&#10;BU2dVAdLnFsJSJxjC0acaw1Dm3UPQZuAET6ajRM8mpsUOpqrFTmavRU5mtkVOZjvFjmX/BY4lv8X&#10;OJX/FziV/xc4lf8Xu3oAAK+FAACkjAAAmJEAAI2VAACBmgAAdZ0AAGigAABbpAAAVqUMAFOmFwBR&#10;pyMAT6cvAEynOAFKp0EBSKdJAkanUARDp1gFQadfBj+maAg9pnIKOqZ9Czimig02pZkONKWpDzOl&#10;uw8zpdQPM6TuDzKi+xAyof8RMqH/ETKh/xEyof8RtIIAAKiMAACdkgAAkpcAAIacAAB5oQAAbaUA&#10;AGGpAABVrAAAS68FAEewEABFsBwARLEnAEKxMgBBsjsAP7JDAT2ySwE7slMCObJbAzeyZAQ1sm4F&#10;M7J5BjGyhwcvsZYILrKmCC2yuAksstAILLDsCSuv+Qorrv8LKq3/Cyqt/wsqrf8LrYsAAKCSAACV&#10;mAAAiZ0AAH2jAABxqAAAZK0AAFmxAABNtAAAQrgAADu6CgA4uxMAN7weADW8KQA0vTIAM707ADK9&#10;RAAxvkwAL75VAS6+XgEsvmgBKr50Aim+ggInv5EDJr+iAyS/tAMjv8sDI77oAyO89wQiu/8FIrv/&#10;BSK7/wUiu/8FpJIAAJiYAACMngAAgKUAAHOrAABnsAAAW7UAAE+5AABEvAAAOsAAADDEBAAqxwsA&#10;KMgTACfJHQAmyScAJckwACTKOQAjykIAIstLACHLVQAgzF8AH8xsAB3NegAczYoAG82cABnOrgEY&#10;zsUAGM3kABjM9AEYyvwBGMr/AhjK/wIYyv8Cm5kAAI+fAACCpgAAda0AAGizAABcuQAAUL0AAETB&#10;AAA5xAAAMMgAACjMAQAg0AYAGdULABbXEAAV2BkAFdkiABTZKwAT2jQAE9o9ABLbSAAR3FMAEd1f&#10;ABDdbQAQ3n4ADt+RAA7gpAAN4LgADODSAAvf7QAM3vcADN37AAzd+wAM3fsAkp8AAIWnAAB3rgAA&#10;arUAAF28AABQwQAARMUAADjJAAAuzQAAJdEAAB7VAAAW2gEAEd4GABDnDQAO5xIADegZAAzoIQAL&#10;6SkACuoxAAnqOwAH60UABetRAATrXgAD624AAeuAAADqlAAA6qcAAOu8AADr0gAA6+kAAOzvAADs&#10;7wAA7O8Ah6cAAHmvAABrtwAAXr4AAFHFAABDyQAAN80AAC3RAAAj1gAAG9sAABPfAAAO4wAADO4C&#10;AAr2CgAH9g4ABfYSAAP2GAAA9R4AAPUlAAD1LgAA9TcAAPZCAAD2TgAA9l0AAPZuAAD2gQAA9pUA&#10;APenAAD3twAA+McAAPjQAAD40AAA+NAAe68AAG24AABgwAAAUsgAAETNAAA30QAAK9cAACHcAAAY&#10;4AAAEeQAAAznAAAH7wAABPoAAAH/AwAA/wgAAP8NAAD+EAAA/hQAAP8aAAD/IQAA/ykAAP8zAAD/&#10;PgAA/0sAAP9bAAD/bAAA/4AAAP+SAAD/oQAA/60AAP+zAAD/swAA/7MA/xwmAP8cJAD/GiUA/xUn&#10;AP8RLgD/EDoA/w5HAf8NUwH/C18B/wprAf8KdQH/Cn8B/wqHAf8KjgH/CpUB/wqbAf8JoAH/CaUA&#10;/wmrAP8JsQD/CbgA/wnBAP4JzAD8Cd4A+QnrAPUJ9gDzCf8A8gr/APEK/wHxC/8B8Qv/AfEL/wHx&#10;C/8B/x8jAP8fIQD/HiEA/xkkAP8XLAD/FTcA/xNEAP8RUAH/EFwB/w5nAf8OcgH/DnsB/w6EAf8O&#10;iwH/DpIB/w6YAf8OnQH/DqMB/g6oAfwOrgH7DrUA+g6+APgOyQD1DtsA8g7qAO4O9QDsDv8B6w//&#10;AeoP/wHqEP8B6RD/AekQ/wHpEP8B/yIfAP8iHAD/IRwA/x8gAP8fKQD/HDQA/xpAAP8XTAH/FVgB&#10;/xRjAf8TbgH/E3cB/hOAAfwTiAH6Eo4B+RKVAfgSmgH2EqAB9RKmAfQSrAHzErMB8RK8AfASxwHt&#10;EtgB6RPoAeYT9QHkFP8B4hT/AuEV/wLhFf8C4BX/AuAV/wLgFf8C/yUbAP8mFwD/JBYA/yUcAP8m&#10;JQD/JDAA/yE7AP8fSAD/HVQB/RtfAfkaaQH3GnMB9Bl8AfIZhAHxGYsB7xmRAe4ZlwHsGZ0B6xmj&#10;AekZqgHoGbEB5xm6AeUZxQHjGdUB3xroAdwb9QLYG/8C1Rz/A9Qc/wPTHP8E0hz/BNIc/wTSHP8E&#10;/ykXAP8qEwD/KRIA/ywYAP8sIQD/LCsA/yk3AP0nQwD3JU8B8yNaAe8iZAHsIW4B6SF3AechfwHl&#10;IYYB5CGNAeIglAHhIJoB3yCgAd4gpwHcIa8B2iG4AtghwwLVIdMC0SLnAs0i9APKI/8EyCP/Bccj&#10;/wbGI/8GxiP/BsYj/wbGI/8G/ywSAP8uDwD/MBAA/zMUAP8zGwD/MiUA+jAwAPIuPADsLEkA5ypV&#10;AeMqXwHgKWkB3SlyAdooegHXKIIC1SiJAtMokALRKJYDzyicA84oowPMKKsDyiizA8kovgTHKMwE&#10;xSniBMEq8Qa+Kv4HvCr/CLoq/wi6Kv8IuSr/Cbkq/wm5Kv8J/zAPAP8yCwD/Ng0A/zgQAP85FQD5&#10;Nx4A7zUoAOczNQDgMkIA2zJPANUxWgHQMWQCzTBtAsswdQPJMHwDxy+DBMUvigTEL5EFwi+XBcEv&#10;nga/L6YGvS+vBrwvuQe6L8cHuDDdB7Uw7gmyMPsKsDD/C64w/wuuMP8LrTD/C60w/wutMP8L/zMM&#10;AP82BgD/PAkA/z4MAP09EADvPBUA5DkfANs5LQDSOjwAzTpJAcg5VAHEOV4CwThnA783bwS9N3YF&#10;uzZ9Brk2hAe3NosHtjWSCLQ1mgmzNaEJsTWqCq81tAuuNcELrDXUC6k26gymNvgNpTb/DqM3/w6i&#10;N/8Oojf/DqI3/w6iN/8O/zcHAP87AgD/QAMA8kIFAOlCCQDlPw4A2D4WAM5AJwDHQTYAwkFEAb1B&#10;TwK5QFkDtj9hBLQ+aQaxPXEHrz14CK48fwmsPIYKqjuNC6k7lQynO50NpTumDaM6sA6iO7wPoDvN&#10;D5475hCbPPURmjz/EZk8/xGYPP8RmDz/EZg8/xGYPP8R/zoBAP9AAADvRQAA4UgAANlIBQDTRgkA&#10;zEUSAMRHIgC9SDEAuEg/AbNHSgKwRlQErEVdBapEZAenQ2wIpUJzCqNCeguhQYEMoEGIDZ5AkA+c&#10;QJgQmkChEZhArBKXQLgSlUDIE5NA4RORQfMUkEH/FI9B/xSOQv8TjkL/E45C/xOOQv8T/zwAAPlE&#10;AADkSgAA2E4AAM5PAgDJTQYAw0sPALtNHQC1Ti0Ar046AatNRgKnTE8EpEtYBqFKYAieSWcJnEhu&#10;C5pHdQ2YRnwOlkaDD5RFixGSRZQSkEWdE45FqBSMRbQVi0XEFopF3BaIRvAWhkb9FoZG/xaFR/8V&#10;hUf/FYVH/xWFR/8V/z8AAOxIAADdTwAAz1MAAMZVAADAUwMAu1EMALNSGQCtUykAqFM2AaNSQgKf&#10;UUsEnFBUBplPXAiWTmMKlE1qDJFMcQ6PS3gPjUt/EYtKhxKJSpAUh0maFYVJpReDSbEYgknAGIFK&#10;1hl/Su0Yfkv8GH5L/xd9S/8XfUv/Fn1L/xZ9S/8W/0MAAOZMAADWUwAAyVgAAMBZAAC6WAEAtFYJ&#10;AKxXFgCmWCUAoVgyAZ1XPgKYVkgElVVRBpJUWAiPUl8KjFJmDIpRbQ6IUHQQhU97EoNPhBOBTo0V&#10;f06XF31OoRh7Ta4Zek69GnhO0Rp3Tusad0/6GXZP/xl2T/8Ydk//F3ZP/xd2T/8X+EYAAOJQAADQ&#10;VwAAxFwAALteAAC0XQAArloGAKZbEwCgXCIAm1wvAJdbOwKSWkUDj1lNBotYVQiIV1wKhlZjDINV&#10;ag6BVHEQflR4EnxTgBR6UokWeFKUGHZSnxl0UqsaclK6G3FSzRxwUugbcFP5GnBT/xpwU/8ZcFP/&#10;GHBT/xhwU/8Y70kAAN1TAADLWgAAwF8AALdiAACvYQAAqF4CAKFfEACbYB4AlmAsAJFgOAGNXkID&#10;iV1LBYVcUgeCW1kKgFpgDH1ZZw57WG4QeFh1EnZXfRR0V4cWclaRGG9WnBpuVqkbbFa4HGtWyx1q&#10;VuYcalf3G2pX/xpqV/8Za1f/GWtX/xlrV/8Z60wAANhWAADIXgAAvGIAALNlAACrZQAAo2IAAJxi&#10;DgCWYxwAkWQpAIxjNQGIYj8DhGFIBYBgUAd9X1cJel5dC3ddZA11XGsQc1xyEnBbexRuW4QXbFqP&#10;GGpamhpoWqccZlq2HWVayB1lWuQdZVr2HGVa/xtlWv8aZVr/GWVa/xllWv8Z6E8AANNZAADEYQAA&#10;uWYAALBoAACnaQAAnmUAAJdmDQCRZxkAjGgnAIdnMgGDZj0Cf2VGBHtkTQZ4Y1QJdWJbC3JhYQ1w&#10;YWkPbWBwEmtfeRRpX4IWZ16NGWVemBpjXqUcYV60HWBexx1gXuMdYF71HGBe/xtgXv8aYV7/GmFe&#10;/xphXv8a5FIAAM9cAADAZAAAtmkAAKxsAACjbAAAmWkAAJJqCwCMahYAh2skAIJrMAF+ajoCemlD&#10;BHZoSwZzZ1IIcGdZCm1mYA1rZWYPaGRuEWZkdhRkY4AWYmOLGGBilxpeYqQcXGKyHVtixR1bYuEd&#10;W2L0HFti/xtcYv8aXGL/Glxi/xpcYv8a4FUAAMtfAAC9ZwAAsmwAAKlwAACfbwAAlGwAAIxtCACG&#10;bhMAgm8hAH1vLQF5bzgCdW5BA3JtSQVubFAHa2tXCmlrXgxmamUOZGlsEWFpdBNfaH4WXWeJGFtn&#10;lRpZZqIbV2awHFZmwx1WZt8dVmbzHFdm/xtXZv8aV2b/Gldm/xpXZv8a21kAAMdiAAC6agAAr3AA&#10;AKZzAACacwAAj3AAAIdxBQCBchEAfHMeAHhzKgB0czUBcHM/A21yRwVqcU4HZ3FVCWRwXAtib2MO&#10;X29qEF1uchJabXwVWG2GF1ZskxlUbKAbUmuvHFFrwRxRa9wcUWvxG1Jr/hpSav8aUmr/GVJq/xlS&#10;av8Z1FwAAMNmAAC2bgAArHQAAKJ3AACWdgAAiXUAAIF2AQB6dw8AdngbAHJ5JwBveTIBa3g8Amh4&#10;RARld0wGYndTCF92WgpddWEMWnVoD1h0cBFVc3kTU3OEFlFykBhPcp4ZTXGtGkxxvxtLcdkbTHHw&#10;Gkxw/RpNcP8ZTW//GU1v/xlNb/8ZzmAAAL5qAACycgAAqHgAAJ17AACQegAAhHoAAHp7AAB0fAwA&#10;b34XAGx+JABpfy8BZn85AmJ/QgNffkkFXX1QB1p9VwlXfF4LVXxlDVJ7bg9QencSTnqCFEt5jhZJ&#10;eZwXSHirGEZ4vRlGeNUZRnfvGEd2/BhHdv8YR3X/F0d1/xdHdf8XyWUAALpvAACudwAApH0AAJh/&#10;AACLfwAAfn8AAHOBAABsgwkAaIQTAGWFIABihiwAX4Y2AVyGPwJZhUYDV4VOBVSFVQdShFwJT4Nj&#10;C02Daw1LgnQPSIJ/EUaBjBNEgZoVQoCpFkGAuhZAgNIWQX/tFkF++xZBff8WQX3/FkF9/xZBff8W&#10;wmoAALV1AACqfQAAn4IAAJKDAACFhAAAeYUAAGqJAABkigMAYIwQAF2NGwBbjicAWI4yAFWOOwFT&#10;jkMCUI5KA06NUgVMjVkGSYxgCEeMaApFi3IMQot9DkCKiQ8+ipgRPIqnEjuKuBI6is8SO4jrEjuH&#10;+hM7hv8TO4b/EzuG/xM7hv8TvHEAAK97AAClgwAAmYcAAIyIAAB/iQAAc4wAAGWQAABckwAAV5UM&#10;AFSWFgBSliIAUJctAE2XNgBLlz8BSZdHAkeXTgNFllUEQ5ZdBUGWZQY+lW8IPJV6CTqVhws4lZUM&#10;NpSlDTWUtg40lMwNNJPpDTSS+A40kP8PNJD/DzSQ/w80kP8PtXgAAKqCAACeiAAAk40AAIaOAAB5&#10;kAAAbZMAAGGXAABVmwAATZ4GAEmfEABHnxsARqAmAESgMABDoToAQaFCAT+hSQE9oVECO6FZAjmh&#10;YQM3oGsENaB2BTOggwYxoJIHMKCiCC6gswguoMkILp/nCC2d9wktnP8KLZv/Ci2b/wotm/8Kr4AA&#10;AKOJAACXjgAAjZMAAH+VAABymAAAZpwAAFugAABPpAAARacAAD6pDAA8qhQAOqofADmqKQA4qzIA&#10;N6s7ADWrQwA0rEsAMqxTATGsXAEvrGYCLaxxAiusfwMqrI4DKKyeBCessAQmrMUEJqvkAyWp9QQl&#10;qP8FJaf/BSWn/wUlp/8Fp4kAAJuPAACRlAAAhJkAAHieAABrogAAX6YAAFOqAABIrQAAPbAAADSz&#10;AwAvtQ4ALbUWACy1IAArtikAKrYyACm3OgAot0MAJ7dMACa4VQAkuF8AI7hrACK4eAEguIgBH7iZ&#10;AR25qwEcucABHLjfARy28gEbtfwCG7T/Ahu0/wIbtP8Cn48AAJSVAACImwAAe6EAAG6mAABiqwAA&#10;VrAAAEqzAAA/tgAANbkAACy8AAAkvwYAH8INAB3CFAAcwh4AG8MmABrDLwAZxDgAGMRBABfESgAW&#10;xVUAFcVhABTGbwATxn8AEsaRABHHpAAQx7kAD8fUABDG7gAQxPoAEMP/ABDD/wAQw/8Al5YAAIuc&#10;AAB+ogAAcakAAGSvAABYtAAAS7gAAEC7AAA1vgAAK8EAACPFAAAbyQEAFMwGABDQCwAO0READdEZ&#10;AA3RIQAM0SoADNE0AAvSPgAK0kkACdNVAAnTYgAI03IABtSEAAXUmAAE1KsAA9XAAAHV3AAB1e0A&#10;AdX2AAHV9gAB1fYAjp0AAICkAABzqwAAZrEAAFm4AABMvQAAP8AAADTDAAAqxwAAIcoAABnOAAAS&#10;0gAADdYBAAnbBQAG3A0ABNwRAAPdGAAB3iAAAN4oAADfMQAA4DwAAOFHAADiVAAA42MAAON0AADk&#10;iAAA5JsAAOWuAADlwQAA5dUAAObnAADm5wAA5ucAg6QAAHWsAABoswAAWrsAAE3BAABAxAAAM8gA&#10;ACjMAAAf0AAAF9QAABDZAAAL3QAABeEAAADkAAAA5QcAAOYNAADnEQAA6BYAAOkdAADqJQAA6y4A&#10;AO05AADvRQAA8FMAAPFkAADxdgAA8ooAAPOcAADzrQAA9LsAAPTIAAD0yAAA9MgAd60AAGq1AABc&#10;vQAAT8QAAEDJAAAzzQAAJ9EAAB3WAAAU3AAADuAAAAjjAAAB5gAAAOoAAADuAAAA7gAAAO8EAADw&#10;CgAA8Q4AAPMSAAD0GAAA9iAAAPgqAAD6NQAA/UMAAP5SAAD/YwAA/3YAAP+JAAD/mgAA/6YAAP+w&#10;AAD/sAAA/7AA/xYjAP8VIQD/ESEA/w0kAP8JKwD/BjcA/wNEAP8AUQD/AF0A/wBoAP8AcgD/AHsA&#10;/wCDAP8AigD/AJEA/wCWAP8AnAD/AKEA/QCmAPsArAD5ALMA9wC7APUAxQDzANEA8gDkAPEA8QDv&#10;APoA7gD/AO4A/wDtAP8A7QD/AO0A/wDtAP8A/xkgAP8YHQD/FR0A/xAfAP8OKQD/DDQA/wpBAP8H&#10;TQD/BVkA/wRkAP8EbgD/A3cA/wOAAP8DhwD/A40A/QKTAPsCmQD5Ap4A9wKkAPUCqgDzAbAA8QG4&#10;AO8BwgDtAc8A6wHjAOoB7wDoAvsA5wT/AOYF/wDmBv8A5gb/AOYG/wDmBv8A/xwbAP8bGQD/FxgA&#10;/xUdAP8TJQD/ETAA/xA9AP8OSQD/DFUA/wtgAP8LagD9C3MA+wt8APkKgwD3CooA9QqQAPQKlgDz&#10;CpsA8QqhAO8JpwDtCa4A6wm2AOgJwADmCc0A5AniAOIK8ADfC/sA3gz/ANwN/wDcDf8A2w3/AdsN&#10;/wHbDf8B/x8XAP8eEwD/GxIA/xwZAP8bIgD/GCwA/xU4AP8TRAD+ElAA+RFbAPUQZgDzEG8A8BB3&#10;AO4QfwDsEIYA6hCMAOkQkgDoEJgA5g+eAOUPpQDjD6wA4Q+0AOAPvgDeD8wA2hDhANUR8ADSEvsA&#10;zxL/Ac4T/wHNE/8BzRP/AcwT/wHME/8B/yISAP8iDwD/IQ8A/yIUAP8iHAD/ICcA/x0yAPgbPgDy&#10;GUsA7hhWAOoXYADnFmoA5BZyAOIWegDgFoIA3haIANwWjwDbFpUA2RabANYWogDUFqkA0haxANAX&#10;uwDOF8kAzBjeAMgZ7gHFGvsBwxr/AsEb/wLAG/8CwBv/AsAb/wLAG/8C/yYOAP8lCwD/KAwA/ykQ&#10;AP8oFgD+JiAA9CQrAOwhOADmIEQA4R9QAN0fWwDZHmUA1R5tANIfdQDQH30Azh+DAMwfigHLH5AB&#10;yR+XAcgfngHGH6UBxSCtAcMgtwHBIMQBwCHWAbwi6gK5IvgDtiL/A7Uj/wO0I/8EsyP/BLMj/wSz&#10;I/8E/ykLAP8qBQD/LggA/y8MAP8tEADzKxcA6CgiAOAmLwDZJj0A0idKAM0nVQDKKF8AxyhoAcUo&#10;bwHDJ3cBwSd+Ab8nhAG+J4sCvCeSArsnmQK5J6ACtyepA7YoswO0KL8DsyjPA7Ap5gStKfYEqyr/&#10;Bakq/waoKv8GqCr/Bqgq/waoKv8G/y0FAP8wAAD/MwIA9jQGAO8yCgDoLhAA3CwYANEuKADLLzcA&#10;xjBEAMEwTwC+MFkBuzBiAbgwagK2L3ECtS94ArMvfwOxL4YDsC+NA64ulAStLpwEqy6kBakvrgWo&#10;L7oFpi/KBqQw4gahMPMHnzD/CJ4x/widMf8InDH/CJwx/wicMf8I/zAAAP81AADvOAAA4joAANs5&#10;BADWNQkAzjQTAMY2IgC/ODEAujg/ALY4SgGzOFQBsDddAq03ZAKrNmwDqTZzBKg2eQSmNYAFpDWH&#10;BaM1jwahNZcHnzWgB541qgicNbYImzXFCZk13QmWNu8KlDb9CpM3/wqSN/8Kkjf/CpI3/wqSN/8K&#10;/zMAAPY6AADkPwAA2EIAAM5CAQDJPgYAxDsPALs+HQC1PywAsT86AK0/RQGpP08Bpj5YAqM9XwOh&#10;PWcEnzxtBZ08dAacO3sGmjuCB5g7igiWO5MJlTqcCpM6pguROrILkDvADI471QyMPOwNijz7DYk8&#10;/w2JPP8MiDz/DIg8/wyIPP8M/zcAAOo/AADcRQAAzkkAAMVJAAC/RgIAukMMALNEGQCtRScAqEY1&#10;AKRFQQGgRUsCnURTAppDWwOYQ2IFlkJpBpRBcAeSQXYIkEB+CY5AhgqNQI4Li0CYDIlAog2HQK4O&#10;hUC8D4RAzw+CQekPgUH5D4BB/w+AQv8OgEL/DoBC/w6AQv8O+jsAAOVEAADTSwAAx04AAL5PAAC4&#10;TAAAskkJAKtJFQClSyMAoEsxAJxLPQGYSkcClUlPA5JJVwSQSF4FjkdlBotHaweJRnIJiEZ5CoZF&#10;gguERYoNgkWUDoBEnw9+RKsQfEW5EXtFyxF6ReYReUb3EXhG/xB4Rv8QeEb/D3hG/w94Rv8P8D8A&#10;AN9JAADNTwAAwVMAALhUAACxUgAAq04FAKROEQCeTyAAmVAtAJVQOQGST0MBjk5MA4tNUwSJTVoF&#10;hkxhBoRLaAiCS24JgEp2C35Kfgx8SYcOekmRD3hJnBB2SagSdEm2EnNJyBNySuMTcUr1EnFK/xFx&#10;S/8RcUv/EHFL/xBxS/8Q7EMAANlMAADIUwAAvVcAALRYAACsVwAApVIBAJ5TDwCYVBwAk1QpAI9U&#10;NQCLU0ABiFNIAoVSUASCUVcFf1BeBn1QZAh7T2sJeU9yC3dOew11ToQOc02OEHFNmRFvTaUTbU2z&#10;FGxNxRRrTuEUa070E2tO/xJrTv8Sa07/EWtO/xFrTv8R6EYAANNQAADEVgAAuVoAALBcAACmWgAA&#10;n1YAAJhWDQCSVxkAjlgmAIlYMgCGWD0BgldFAn9WTQN8VVQFeVRbBndUYQh1U2gJc1NwC3FSeA1v&#10;UoEPbVKLEGtRlxJpUaMTZ1GxFGZRwxVlUt4VZVLyFGVS/xNlUv8SZVL/EmVS/xJlUv8S5EoAAM9T&#10;AADAWgAAtV4AAKxgAACiXgAAmlkAAJJaCwCNWxYAiFwjAIRcLwCAWzoBfVtDAnlaSwN2WVIEdFhY&#10;BnFYXwdvV2YJbVdtC2tWdQ1pVn4PZ1aJEWVVlRJjVaEUYlWvFWFVwRZgVdsWYFbxFWBW/hRgVv8T&#10;YVb/EmFW/xJhVv8S4E0AAMtWAAC9XQAAsmEAAKhjAACdYQAAlV0AAI1eCQCHXhMAg18gAH9fLAB7&#10;XzcBd15AAnReSANxXU8Eb1xWBWxcXAdqW2MJaFtrC2Zacw1kWnwPYlqHEWBZkxJeWaAUXVmuFVtZ&#10;vxZbWdgWW1nvFVtZ/RRcWf8TXFn/ElxZ/xJcWf8S3FAAAMdZAAC6YAAAr2QAAKRlAACZZAAAkGAA&#10;AIhhBgCCYhEAfmMdAHpjKgB2YzQBc2I9AW9iRgJsYU0EamFUBWdgWgdlYGEIY19pCmFfcQxfXnoO&#10;XV6FEFtekRJZXZ4UWF2sFVddvRZWXdUWVl3uFVdd/BRXXf8TV13/Eldd/xJXXf8S1lMAAMRcAAC3&#10;YwAArGgAAKBoAACVZwAAimMAAINlAgB9Zg8AeGYaAHRnJwBxZzIAbmc7AWtmQwJoZksDZWVSBWNl&#10;WQZhZF8IXmRnClxjbwxaY3gOWGODEFZijxJUYpwTU2KqFVJiuxVRYtIVUWHtFVJh+xRSYf8TU2H/&#10;ElNh/xJTYf8S0VYAAMBfAACzZgAAqWsAAJxrAACQagAAhWcAAH1pAAB3ag0Ac2sXAG9rJABsbC8A&#10;aWw4AWZrQQJja0kDYWtQBF5qVwZcal0HWmllCVhpbQtVaHYNU2iBD1FnjRFPZ5oSTmepFE1nuRRM&#10;Z88UTGbrFE1m+xNNZv8STmX/Ek5l/xJOZf8SzFoAALxjAACwagAApW8AAJhuAACMbQAAgGwAAHdt&#10;AABxbgsAbW8UAGlwIQBmcSwAZHE2AWFxPgFecUYCXHBNA1lwVAVXcFsGVW9iCFNvagpQbnMMTm5+&#10;DkxtihBKbZgRSWynEkhsuBNHbM0TR2zqE0hr+hJIa/8SSGr/EUhq/xFIav8Rx14AALhnAACsbgAA&#10;oXIAAJNyAACHcQAAenEAAHFyAABrdAcAZnURAGN2HQBgdygAXnczAFt4PAFZd0MCVndLA1R3UgRS&#10;dlkFUHZgB051aAhLdXEKSXR8DEd0iA5Fc5YPQ3OlEEJzthFBc8sRQnLoEUJy+BFCcf8QQ3D/EENw&#10;/xBDcP8QwWMAALNsAACocwAAm3YAAI51AACBdgAAdXYAAGl4AABjegIAXnwOAFx9GQBZfiQAV38v&#10;AFV/OAFTf0ABUH9IAk5+TwNMflYESn5dBUh9ZQZGfW4IQ3x5CkF8hgs/e5QNPnujDjx7sw48e8gO&#10;PHrmDjx59w48eP8OPHj/Dj13/w49d/8OvGgAAK9yAACkeQAAlnoAAIh6AAB8egAAcHwAAGN/AABc&#10;ggAAV4QLAFOFFABRhiAAT4YqAE6HNABMhzwBSodEAUiHSwJGh1MCRIZaA0KGYgRAhmwGPoV2BzuF&#10;gwg5hZEKOISgCzaEsQs2hMYLNoPkCzaC9gs2gf8MNoD/DDaA/ww2gP8Mtm8AAKp4AACffwAAkH4A&#10;AIN/AAB3gAAAa4IAAF6HAABVigAATowGAEqOEABIjxoAR48lAEWQLwBEkDgAQpBAAECQRwE/kE8B&#10;PZBWAjuQXwI5kGgDN49zBDWPgAUzj44GMY+eBzCOrwcvjsMHL47hBy+M9Agvi/8IL4r/CC+K/wkv&#10;iv8JsHYAAKV/AACYhAAAioQAAH2FAABwhwAAZYoAAFqOAABPkgAARpUAAEGYDAA+mBQAPZkfADuZ&#10;KAA6mjEAOZo6ADeaQgA2mkoANZpSATOaWgExmmQBL5pvAi2aewIsmooDKpqaAymarAQomsAEJ5ne&#10;AyeX8gQnlv0FJ5X/BSeV/wUnlf8FqX4AAJ6FAACSiQAAhIoAAHaMAABqjwAAXpMAAFSXAABJmwAA&#10;QJ8AADeiBAAyow4AMaMXADCkIQAupCoALaQyACylOgArpUMAKqVLACmlVAAopV4AJqVpACWldgEj&#10;pYUBIqWWASCmqAEfpbsBHqXXAR6k7wEeovsCHqH/Ah6h/wIeof8CooYAAJeMAACLjwAAfZEAAG+U&#10;AABjmAAAV50AAE2hAABDpQAAOKgAADCrAAAorgcAJK8QACOvFwAhryEAILApAB+wMQAesDoAHbFC&#10;AByxTAAbsVYAGrFhABmybwAYsn4AFrKQABWyogAUsrYAE7LOABOx6wATr/kAE67/AROu/wETrv8B&#10;mo0AAJCSAACElwAAdZoAAGifAABbowAAUKgAAEWsAAA7sAAAMbIAACe1AAAguAAAGLoHABS8DgAT&#10;vBUAErweABG9JgARvS4AEL03ABC+QQAOvkwADr5XAA2+ZQAMv3QAC7+GAAq+mQAIvqwAB77CAAe+&#10;3wAIvvAACL36AAi9/AAIvfwAk5QAAIeZAAB6nwAAbKUAAGCqAABTrwAAR7MAADy2AAAxuAAAJ7sA&#10;AB++AAAXwQAAEcQBAAzICAAIyQ4AB8kUAAbJHAAFySQABMosAAPKNgACykAAAMtMAADLWQAAy2gA&#10;AMt5AADMjAAAy58AAMuzAADLyAAAzOIAAMzvAADM8QAAzPEAipoAAHyhAABvpwAAYq0AAFWzAABI&#10;uAAAO7sAADC+AAAmwQAAHcQAABXIAAAPywAACs4AAATSAgAA0woAANMPAADUFAAA1RoAANYiAADX&#10;KgAA2TQAANo/AADcSwAA3FoAAN1qAADdfQAA3ZEAAN2kAADetgAA3sgAAN7eAADe4gAA3uIAf6IA&#10;AHGpAABksAAAVrcAAEm8AAA8wAAAL8QAACTHAAAbywAAE88AAA3SAAAH1gAAANsAAADeAAAA3wMA&#10;AOAJAADhDgAA4hIAAOMXAADlHgAA5icAAOgxAADqPQAA7EsAAOxaAADtbAAA7oAAAO6UAADupQAA&#10;7rQAAO7CAADuxgAA7sYAdKoAAGayAABYuQAAS8AAAD3FAAAvyQAAJM0AABnRAAAR1gAAC9sAAAPe&#10;AAAA4QAAAOUAAADoAAAA6QAAAOoAAADrBgAA7QsAAO8PAADwEwAA8hoAAPQjAAD3LgAA+TsAAPtK&#10;AAD8WwAA/W0AAP2AAAD+kwAA/qIAAP6tAAD+rwAA/q8A/xAfAP8OHQD/Ch0A/wEgAP8AKAD/ADUA&#10;/wBBAP8ATgD/AFoA/wBlAP8AbgD/AHcA/wB/AP4AhgD8AIwA+wCSAPkAlwD4AJwA9wCiAPYApwD1&#10;AK0A8wC1APIAvQDxAMkA7wDcAO4A6wDtAPcA7AD/AOsA/wDqAP8A6gD/AOoA/wDqAP8A/xMcAP8R&#10;GQD/DRkA/wYcAP8DJQD/ADEA/wA+AP8ASgD/AFYA/wBhAP8AawD9AHMA+gB7APcAgwD1AIkA9ACP&#10;APIAlADxAJkA8ACfAO4ApADtAKsA7ACyAOoAugDoAMYA5wDWAOUA6ADkAPUA4wD+AOIA/wDhAP8A&#10;4QD/AOEA/wDhAP8A/xUYAP8TFAD/DxQA/w0ZAP8LIgD/CC0A/wQ5AP8BRgD/AFEA/gBcAPoAZgD2&#10;AG8A8gB3AO8AfgDtAIUA6wCLAOoAkQDoAJYA5wCcAOYAoQDkAKgA4wCvAOEAuADfAMMA3QDRANsA&#10;5gDZAPMA1wD9ANUC/wDUAv8A1AP/ANQD/wDUA/8A/xgTAP8VEAD/Eg8A/xIVAP8RHQD/DigA/ww0&#10;AP8KQQD5CEwA9QZXAPEGYQDtBmoA6QVyAOYFegDkBYEA4gWHAOAGjQDfBpIA3QaYANsGngDZBqUA&#10;1watANQGtQDSBsAA0AfPAM4I5QDMCfQAygv/AMgM/wDHDP8Axwz/AMYM/wDGDP8A/xsOAP8ZDAD/&#10;GA0A/xgRAP8XGAD/FCIA+xEuAPMQOgDtDkYA6A1SAOUNXADhDWUA3g1tANsNdQDYDXwA1Q2CANMN&#10;iQDRDY8A0A2VAM4NnADNDqMAyw6rAMkOtADIDsAAxg7PAMMQ5gDAEfUAvRL/ALwS/wC7Ev8AuhL/&#10;AboS/wG6Ev8B/x8KAP8cBAD/HwgA/x8NAP8dEgD4GhsA7hYmAOYUMwDgEz8A2hNLANQTVgDQE18A&#10;zhRoAMsUbwDJFHcAxxV9AMYVhADEFYoAwxWRAMEWmADAFp8AvhanALwXsAC7F7wAuRfLALcY4gCz&#10;GfIBsRr/Aa8b/wGuG/8Brhv/Aa0b/wGtG/8B/yIEAP8iAAD/JQIA/CQHAPchDADsHRIA4RocANga&#10;KgDQGzgAyx1FAMcdUADDHloAwB5iAL4eagC8H3EAuh94ALkffgC3H4UAth+MALQfkwCzH5oBsSCj&#10;AbAgrAGuILcBrCHGAash3QGnIu8CpSL9AqMj/wKiI/8CoiP/AqEj/wKhI/8C/yUAAP8oAADyKgAA&#10;5SsAAN8oBQDcIQsA0iEUAMkkJADDJTIAviY/ALonSgC3J1QAtCddALInZACwJ2wAridyAa0neQGr&#10;J38BqieGAagnjgGnJ5YCpSeeAqMoqAKiKLMCoCjBAp8o1QKcKewDmir6A5gq/wSXKv8Elyr/BJYq&#10;/wSWKv8E/ygAAPUuAADlMwAA2jUAANAzAQDMLQYAxioQAL4tHgC4LiwAsy86AK8vRQCsME8AqS9Y&#10;AKcvXwGlL2YBoy9tAaEvcwKgLnoCni6BAp0uiQKbLpEDmS6aA5gupASWL68ElS+9BJMvzwSRMOgF&#10;jzD4BY0x/wWNMf8FjDH/BYwx/wWMMf8F/y0AAOo1AADcOgAAzj0AAMY8AADANwIAuzMNALM0GQCu&#10;NicAqTc0AKU3QACiN0oAnzdTAZ02WgGbNmEBmTZoApc1bwKVNXUDlDV8A5I1hASQNY0EjzWWBY01&#10;oAWLNasGijW5Bog1ygeHNuUHhTb2B4Q3/weDN/8Hgzf/B4I3/weCN/8H9DIAAOM7AADSQQAAxkQA&#10;AL1DAAC3PwAAsTsJAKo7FAClPCIAoD0wAJ09OwCZPUUAlj1OAZQ8VgGSPF0CkDxjAo47agOMO3EE&#10;ijt4BIg6gAWHOogGhTqSBoM6nAeBOqgIgDq1CX47xgl9O+EJezzzCXs8/wl6PP8Iejz/CHo8/wh6&#10;PP8I7jcAAN1BAADLRgAAv0kAALZJAACuRgAAqUEEAKNBEQCdQh4AmEMrAJVDNwCRQ0EAjkJKAYxC&#10;UgGJQVkCh0FfA4VBZgODQG0EgUB0BYBAewZ+P4QHfD+OCHo/mQl4P6UKd0CyCnVAwwt0QN0Lc0Hx&#10;C3JB/wpyQf8KckH/CXJB/wlyQf8J6TwAANVFAADFSwAAuk4AALBOAACnSwAAokYAAJtGDgCWRxoA&#10;kUgnAI5IMwCKSD0Ah0dGAYRHTgGCRlUCgEZcA35FYgR8RWkEekVwBXhEeAZ2RIEIdESLCXJElgpw&#10;RKILb0SvDG5EwAxtRdkNbEXvDGtF/QtrRv8La0b/CmtG/wprRv8K5UAAAM9JAADBTwAAtVIAAKtS&#10;AAChTwAAm0oAAJRKDACPSxcAi0wkAIdMLwCETDoAgUxDAX5LSwF7S1ICeUpYA3dKXwR1SWYFc0lt&#10;BnFJdQdvSX4IbUiICWtIkwtqSJ8MaEitDWdJvQ1mSdQOZUntDWVK/AxlSv8LZUr/C2VK/wtlSv8L&#10;4EQAAMtNAAC9UgAAslYAAKZVAACcUgAAlU4AAI5OCQCJTxQAhVAgAIFQLAB+UDcAe1BAAXhQSAF1&#10;T08Cc05VA3FOXARvTmMFbU1qBmtNcgdpTXsIZ02FCmVNkQtkTJ0MYk2rDWFNuw5gTdEOYE3sDmBN&#10;+w1gTf8MYE3/C2BN/wtgTf8L3EcAAMdQAAC5VgAArlkAAKJYAACYVgAAkFEAAIlSBgCDUxEAf1Md&#10;AHtUKQB4VDQAdVQ9AXJTRQFwU0wCbVJTAmtSWQNpUmAEZ1FnBmVRbwdjUXgIYlGDCmBRjwteUJsN&#10;XVCpDltRuQ5bUc4PWlHqDltR+g1bUf8MW1H/DFtR/wtbUf8L1koAAMNTAAC2WQAAq1wAAJ5aAACT&#10;WQAAi1QAAIRWAwB+VhAAelcaAHZXJgBzWDEAcFc6AG1XQgFqV0kCaFZQAmZWVwNkVl4EYlVlBWBV&#10;bQdeVXYIXVWBCltVjQtZVJoNWFSnDlZVuA9WVcwPVlXpDlZV+Q1WVf8NV1T/DFdU/wxXVP8M0U0A&#10;AMBWAACzXAAAp14AAJpdAACPXAAAhlgAAH9ZAAB5Wg0AdFsXAHFbIwBuWy4Aa1s3AGhbQAFlW0cB&#10;Y1pOAmFaVQNfWlwEXVpjBVxaawZaWXQIWFl/ClZZiwtUWZgNU1imDlJZtg5RWcoPUVnnDlFY+A1S&#10;WP8NUlj/DFJY/wxSWP8MzVEAALxZAACwXwAAo2EAAJZgAACLXwAAgVsAAHldAABzXgwAb14VAGtf&#10;IABoXysAZmA1AGNgPQFhX0UBX19MAl1fUwNbX1oEWV5hBVdeaQZVXnIIU159CVFdiQtQXZYMTl2k&#10;DU1dtA5MXcgOTF3mDk1d9w1NXP8MTVz/DE5c/wxOXP8MyVQAALlcAACtYwAAn2MAAJJjAACHYgAA&#10;fGAAAHRhAABuYgkAaWMSAGZjHQBjZCgAYWQyAF5kOwBcZEMBWmRKAlhkUQJWZFgDVGRfBFJjZwVQ&#10;Y3AHTmN6CExihgpLYpQLSWKiDEhisg1HYscNR2LkDUhh9gxIYf8MSGD/C0lg/wtJYP8LxFgAALVg&#10;AACqZgAAm2YAAI1mAACCZQAAdmQAAG5lAABoZgUAY2cQAGBoGgBdaSUAW2ovAFlqOABXakABVWpH&#10;AVNqTgJRalUDT2ldBE1pZAVLaW0GSWh4B0dohAlGaJIKRGehC0NnsQxCZ8UMQmfiDEJm9QxDZv8L&#10;Q2X/C0Nl/wtDZf8Lv1wAALFkAACmagAAlmkAAIlpAAB9aQAAcWkAAGdqAABibAEAXW0NAFluFgBX&#10;byEAVXArAFNwNQBRcD0AUHBFAU5wTAFMcFMCSnBaA0hwYgRGb2sFRG91BkJvggdAbo8JP26eCj1u&#10;rwo9bsIKPG7gCj1t9Ao9bP8KPWv/Cj5r/wo+a/8KumAAAK1pAACgbgAAkW0AAIRtAAB4bQAAbG4A&#10;AGFwAABbcgAAVnQKAFJ1EgBQdh0ATncnAEx3MQBLeDkASXhBAEh4SQFGeFABRHdXAkJ3XwNAd2gD&#10;PndzBDx2fwY6do0HOXacCDd1rQg3dcAINnXeCDd08gg3c/4IN3L/CDdy/wg3cv8ItWYAAKlvAACa&#10;cQAAi3EAAH5xAABzcgAAaHMAAFx2AABUeQAATnsFAEp9DwBIfhgARn8jAEV/LABDgDUAQoA9AEGA&#10;RQA/gEwBPYBUATyAXAI6f2UCOH9vAzZ/fAQ0f4oEMn+aBTF+qgYwfr0GMH7aBjB98AYwe/0GMHv/&#10;BjB6/wYwev8GsGwAAKR1AACUdQAAhnUAAHl2AABudwAAY3kAAFd9AABPgQAAR4QAAEKGDAA/hxMA&#10;PYgdADyIJwA7iTAAOok4ADiJQAA3iUgANolPADSJWAEziWEBMYlsAS+JeAItiYcCLImXAyqIpwMp&#10;iLoDKYjUAymG7gMphfwEKYT/BCmE/wQphP8EqnQAAJ57AACOegAAgHoAAHR7AABofgAAXYEAAFKF&#10;AABJiQAAQYwAADmQBQA1kQ8AM5IXADKSIQAxkikAMJMyAC6TOgAtk0EALJNKACuUUgAqlFwAKJRn&#10;ACeUcwEllIIBJJSTASKTpAEhk7cBIJPPASGS7AEgkPoCII//AiCP/wIgj/8CpHwAAJeAAACHfwAA&#10;e4AAAG6CAABihQAAV4kAAE2OAABCkgAAOpYAADKZAAAqnAkAKJ0RACadGQAlnSIAJJ4qACOeMgAi&#10;njoAIZ5CACCeSwAfn1UAHp9gAByfbQAbn3wAGp+NABifnwAXn7IAFp/JABae6AAWnPcAFpv/AReb&#10;/wEXm/8BnYMAAI+GAACChgAAdIcAAGeLAABbjwAAUJMAAEaYAAA8nAAAM6AAACujAAAjpgAAHKgL&#10;ABqpEQAYqRgAF6khABaqKQAVqjEAFKo5ABOqQwATq00AEqtYABGrZQAQq3QADquGAA6rmQANq6wA&#10;DKvBAAyq3wAMqfIADaj8AA2o/wANqP8AlooAAImMAAB6jQAAbJEAAGCVAABUmgAASZ8AAD+jAAA1&#10;pwAAK6oAACOuAAAbsAAAFLMBAA+1CgANthAADLYWAAu2HwAKticACbYvAAi2OQAHt0MABrdPAAS3&#10;WwADt2oAArd7AAC3jgAAt6EAALa0AAC2ywAAtuUAALXxAAC19wAAtfcAj5EAAIGUAABylwAAZZwA&#10;AFihAABMpgAAQasAADevAAAssgAAI7UAABq4AAATuwAADr0AAAnABQADwQ0AAMERAADBFwAAwh4A&#10;AMImAADCLwAAwzkAAMREAADEUAAAxF4AAMVvAADFgQAAxZUAAMWoAADFvAAAxNEAAMTmAADE7gAA&#10;xO4AhpgAAHmeAABrowAAXakAAFCuAABEswAAN7YAACy5AAAivAAAGb8AABHCAAAMxQAABsgAAADL&#10;AAAAzAcAAMwNAADNEQAAzRYAAM4dAADPJAAA0C0AANI4AADURAAA1FIAANVhAADVcwAA1ocAANab&#10;AADWrQAA178AANjOAADY3QAA2N0Ae6AAAG6mAABgrQAAU7MAAEW4AAA4vAAAK78AACHCAAAXxgAA&#10;EMkAAArMAAAC0AAAANQAAADXAAAA2AAAANoFAADbCwAA3A4AAN4TAADfGQAA4SEAAOMqAADlNgAA&#10;50MAAOdTAADoZAAA6XcAAOmMAADqnwAA6q4AAOq6AADqwwAA6sMAcKgAAGKvAABVtgAAR7wAADnA&#10;AAAsxAAAIMgAABbMAAAO0AAAB9QAAADZAAAA3QAAAOEAAADjAAAA5AAAAOYAAADnAQAA6QcAAOsM&#10;AADsEAAA7hUAAPAdAADzJwAA9jMAAPdDAAD4VAAA+WYAAPl6AAD6jgAA+p4AAPupAAD7sAAA+7AA&#10;/wsbAP8HGQD/ABkA/wAcAP8AJQD/ADIA/wA/AP8ASwD/AFcA/wBiAP8AawD/AHMA/QB7APsAggD6&#10;AIgA+ACNAPcAkgD2AJgA9QCdAPQAogDzAKkA8QCwAO8AuADuAMMA7ADRAOsA5gDpAPMA6AD+AOgA&#10;/wDoAP8A6AD/AOgA/wDoAP8A/w4YAP8KFQD/ARQA/wAYAP8AIgD/AC4A/wA7AP8ARwD/AFMA/QBe&#10;APoAZwD3AG8A9QB3APMAfgDyAIQA8ACJAO8AjwDuAJQA7ACaAOsAnwDpAKUA6ACsAOYAtADkAL8A&#10;4wDMAOEA4gDfAPAA3gD7AN4A/wDdAP8A3QD/ANwA/wDcAP8A/xATAP8NEQD/BhAA/wIVAP8AHgD/&#10;ACkA/wA2AP8AQgD6AE4A9ABZAPEAYgDuAGsA7AByAOoAeQDoAH8A5wCFAOUAiwDkAJAA4gCWAOEA&#10;nADfAKIA3QCpANoAsQDYALsA1QDIANIA3QDRAO0A0AD5AM8A/wDOAP8AzQD/AM0A/wDNAP8A/xEP&#10;AP8ODQD/DA0A/wsSAP8HGQD/AiQA/wAwAPYAPADvAEkA6gBTAOcAXQDkAGYA4QBtAN8AdADdAHsA&#10;2wCBANkAhgDWAIwA1ACSANIAmADQAJ4AzgCmAMwArgDKALgAyADEAMYA1wDFAOoAwwD3AMIA/wDB&#10;Af8AwAL/AMAC/wDAAv8A/xQLAP8QBgD/EAkA/xAOAP8OFAD/Ch4A9QYpAOsENgDjA0IA3wNOANsE&#10;VwDWBGAA0wRoANAEbwDOBXYAzAV8AMoFggDJBYgAxwWOAMYFlADEBZsAwgWjAMAGqwC+BrUAvQbC&#10;ALsI1AC6CekAtwv4ALUM/wC0DP8AtAz/ALQM/wC0DP8A/xcEAP8UAAD/FgMA/xQJAP8RDgDyDhUA&#10;6AwhAN4KLgDWCzsA0AxHAMwMUQDJDFoAxg1iAMQNagDCDXEAwA13AL8NfQC9DoMAvA6KALoOkQC5&#10;DpgAtw6gALYOqQC0D7QAsg/BALEQ1ACuEesAqxL6AKkS/wCoE/8ApxP/AKcT/wCnE/8A/xoAAP8b&#10;AAD5GwAA6xkAAOUUBgDlEA4A2Q4XAM8RJgDIEjQAxBNAAL8USwC8FFQAuRVdALcVZAC1FWsAtBVx&#10;ALIVeACxFn4ArxaFAK4WjACsFpQAqxecAKkXpgCnGLAAphi9AKQYzwCiGucAnxr3AJ0b/wGcG/8B&#10;nBv/AZsb/wGbG/8B/x0AAPchAADoJAAA3SUAANQhAQDPGwgAyhcRAMIaIAC8HC0Atx06ALMeRQCw&#10;Hk8ArR5XAKseXwCpH2YAqB9sAKYfcwClH3kAox+AAKIfhwCgII8AnyCYAJ0gogCbIKwBmiG5AZgh&#10;ygGWIuQBlCP1AZIj/wGRI/8BkCP/AZAj/wGQI/8B/yIAAOspAADdLgAAzy8AAMctAADBJwMAvSIN&#10;ALYjGgCwJSgArCY0AKgmQAClJ0kAoidSAKAnWgCeJ2EAnCdnAJsnbQCZJ3QAmCd7AZYnggGVJ4sB&#10;kyeUAZEongGQKKkBjii1Ao0pxgKLKd8CiSryAocq/wKGKv8Chir/AoYq/wKGKv8C9CgAAOMxAADR&#10;NgAAxTgAALw2AAC2MAAAsisJAKssFACmLSIAoi4vAJ4uOgCbLkQAmC9NAJYvVQCULlwAki5iAJAu&#10;aQGPLm8BjS52AYwufgGKLoYCiC6PAocumgKFL6UDgy+yA4IvwgOBMNoDfzDvA30x/gN9Mf8DfDH/&#10;A3wx/wN8Mf8D7S8AANs3AADJPQAAvj4AALM8AACsOAAApzMEAKIyEQCdNB0AmTUqAJU1NQCSNUAA&#10;jzVJAI01UACLNVcAiTVeAYc1ZAGFNGsBhDRyAoI0eQKANIICfjSLA300lgN7NaEEeTWuBHg1vgV3&#10;NtQFdjbtBXQ3/AV0N/8EdDf/BHQ3/wR0N/8E5zUAANI9AADDQgAAuEQAAKxCAACkPgAAnzkAAJo4&#10;DgCUOhkAkDomAI07MQCKOzsAhztEAIQ7TACCO1MBgDpaAX46YAF9OmcCezpuAnk6dQJ3On4DdjqI&#10;BHQ6kwRyOp4FcTqrBW87uwZuO88GbTvqBm08+gZsPP8FbDz/BWw8/wVsPP8F4jkAAMxCAAC+RwAA&#10;sUgAAKVGAACdQwAAlz8AAJI+CwCNPxUAiT8hAIVALQCCQDcAf0BAAH1ASAB7QE8BeUBWAXc/XQF1&#10;P2MCcz9qAnE/cgNwP3oDbj+EBGw/kAVrP5wGaT+pBmg/uAdnQMwHZkDoB2ZA+QZlQP8GZUD/BmVA&#10;/wVlQP8F3D4AAMdGAAC5SwAArEwAAKBKAACXRwAAkUMAAItDCACGQxIAgkQeAH5EKQB7RTQAeUU9&#10;AHZFRQB0REwBckRTAXBEWQFuRGACbENnAmtDbwNpQ3cEZ0OBBWZDjQZkQ5kGYkOnB2FEtghgRMoI&#10;YETmCF9F+AdfRf8HYEX/BmBE/wZgRP8G1kEAAMNJAAC2TgAAp08AAJtNAACSSwAAjEcAAIVHBACA&#10;RxAAfEgaAHhIJgB1STAAc0k6AHBJQgBuSUkBbEhQAWpIVgFoSF0CZkhkAmVIbANjSHUEYUd/BWBH&#10;igZeSJcHXUilCFtItAhbSMcJWkjkCFpJ9ghaSf8HWkj/BlpI/wZaSP8G0UUAAL9MAACyUgAAo1EA&#10;AJdQAACNTgAAhkoAAIBKAQB6Sw4AdkwXAHJMIwBvTC0AbU02AGpMPwBoTEYAZkxNAWRMUwFiTFoC&#10;YUxhAl9MaQNeTHIEXEx8BVpMiAZZTJUHV0yjCFZMsghVTMYJVUziCVVM9QhVTP8HVUz/B1ZM/wZW&#10;TP8GzEgAALxQAACvVQAAoFQAAJNTAACJUQAAgU0AAHpOAAB1TwwAcE8VAG1QIABqUCoAZ1AzAGVQ&#10;PABjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNZUHAEV1B6BVVQhgZUUJMHUlChCFFQsQlQUMQJUFDh&#10;CVBQ9AhRUP8HUU//B1FP/wZRT/8GyUsAALlTAACrVwAAnFYAAI9VAACFVAAAfFAAAHVRAABwUgkA&#10;a1MSAGhUHQBlVCcAYlQxAGBUOQBeVEEAXFRIAVpUTwFZVFYBV1RdAlZUZQNUVG4EUlR4BVFUhAZP&#10;VJEHTlSgCExUrwhMVMIJS1TfCUxU8whMU/8HTFP/B01T/wZNU/8GxU4AALZWAACnWgAAmFkAAItY&#10;AACBVwAAd1QAAHBVAABqVgYAZlcQAGJXGgBgWCQAXVguAFtZNwBZWT8AV1lGAFZZTQFUWVQBU1lb&#10;AlFZYwJPWGwDTlh2BExYggVKWI8GSVieB0hYrghHWMAIR1jdCEdY8ghHV/8HSFf/B0hX/wZIV/8G&#10;wVEAALJZAACjXAAAlFsAAIdbAAB9WgAAclgAAGtZAABlWgMAYFsOAF1cFwBaXCEAWF0rAFZdNABU&#10;XjwAU15EAFFeSwFQXlIBTl5ZAkxeYQJLXWoDSV10BEddgAVFXY0GRF2cB0NdrAdCXb4IQl3aCEJc&#10;8QdCXP4HQ1v/BkNb/wZDW/8GvVUAAK9dAACfXwAAkF4AAINeAAB4XQAAbVwAAGVdAABfXwAAWmAM&#10;AFdhFABVYh4AUmIoAFFjMQBPYzkATmNBAExjSABLY08BSWNWAUdjXgJFY2cCRGNxA0JjfQRAYosF&#10;P2KaBj5iqgY9YrwHPGLWBz1h7wY9Yf0GPmD/Bj5g/wY+YP8GuVkAAKthAACaYQAAi2EAAH9hAAB0&#10;YQAAaWEAAF9iAABZZAAAVGYJAFFnEQBOZxoATGgkAEtpLQBJaTYASGk+AEZqRQBFakwAQ2pUAUJq&#10;XAFAaWUCPmlvAjxpewM7aYkEOWmYBThoqAU3aLoFN2nTBTdo7gU3Z/wFOGb/BThm/wU4Zv8FtF4A&#10;AKdlAACVZQAAhmQAAHplAABvZQAAZGYAAFloAABSagAATWwEAEluDgBHbhYARW8gAERwKQBCcDIA&#10;QXA6AEBxQgA/cUkAPXFRADxxWQE6cWIBOHFsAjZweAI1cIYDM3CVAzJwpgQxcLgEMHDQBDFv7AQx&#10;bvsEMW3/BDFs/wQxbP8Er2QAAKFpAACPaAAAgWgAAHVpAABraQAAYGsAAFVuAABNcQAARnMAAEJ1&#10;CwA/dhIAPXccADx3JQA6eC0AOXg1ADh5PQA3eUUANnlNADV5VQAzeV4AMXloATB5dAEueYMCLXmS&#10;Ait4owIqeLUCKnjMAip36gIqdvkDKnX/Ayp0/wMqdP8DqmoAAJptAACJbAAAfG0AAHBtAABmbgAA&#10;W3EAAFB1AABIeAAAQXsAADp+BQA2fw4ANIAWADOBIAAygSgAMIEwAC+COAAugkAALYJIACyCUAAr&#10;gloAKoJkACiCcAAmgn8BJYKPASSCoAEjgrIBIoLJASKB5wEif/cBIn7/AiJ9/wIiff8CpXEAAJNx&#10;AACDcQAAdnEAAGxyAABgdQAAVngAAEx8AABDgAAAO4MAADOGAAAtiQoAKooRACmLGQAniyIAJosq&#10;ACWMMQAkjDkAI4xCACKNSgAhjVQAII1eAB+NawAdjXkAHI2KABuNnAAZja4AGIzEABiM4wAZivUA&#10;GYn/ARmI/wEZiP8BnXcAAIx2AAB9dgAAcncAAGV5AABafAAAUIAAAEaEAAA8iQAANIwAAC2QAAAl&#10;kwIAH5UMAB2WEgAclhoAG5ciABqXKgAZlzIAGJg6ABeYQwAWmE0AFZhYABSYZAATmHMAEZiEABCY&#10;lgAQmKkADpi/AA6X3QAPlvIAEJX8ABCU/wAQlP8AlX0AAIV8AAB4fAAAa34AAF+BAABUhgAASooA&#10;AECPAAA2kwAALZcAACaaAAAenQAAF6ADABKiDAAQoxIAEKMZAA+jIQAOpCkADqQxAA2kOgAMpEUA&#10;C6RQAAqkXAAJpGoAB6R7AAajjgAEo6EAAqO0AAOiywADouYAA6HzAAOh+wADofsAjYMAAH+CAABx&#10;hAAAZIcAAFiMAABNkQAAQpYAADiaAAAvngAAJqIAAB6lAAAXqAAAEasAAAyuBwAHrw0AA68SAAKv&#10;GQABryEAAK8pAACwMgAAsDwAALBHAACwUwAAsGEAALBxAACwgwAAr5cAAK+qAACvvwAArtkAAK7r&#10;AACu9AAArvQAh4kAAHiKAABqjgAAXZMAAFGYAABFnQAAO6IAADCmAAAnqgAAHq4AABaxAAAQtAAA&#10;C7YAAAW5AwAAugoAALoOAAC6EwAAuxkAALshAAC8KAAAvDEAAL08AAC+SAAAvlYAAL5lAAC+dwAA&#10;vowAAL6fAAC9swAAvscAAL7eAAC96wAAvesAf5IAAHCVAABimgAAVZ8AAEmlAAA9qwAAMq8AACi0&#10;AAAetgAAFbkAAA68AAAJvwAAAsIAAADEAAAAxQQAAMYKAADGDgAAxxIAAMgYAADJHwAAyicAAMww&#10;AADOPAAAzkkAAM9ZAADPagAAz34AAM+TAADPpgAAz7gAAM/IAADP2wAAz9sAd5wAAGihAABbpwAA&#10;Tq4AAEG0AAA0twAAKLoAAB29AAATwAAADcQAAAbHAAAAygAAAM4AAADQAAAA0QAAANICAADTCAAA&#10;1QwAANYQAADZFQAA2xwAAN0kAADgLwAA4jwAAONLAADkXAAA5G8AAOWDAADlmAAA5akAAOW2AADl&#10;wwAA5cMAbKUAAF+sAABRsgAARLkAADW8AAAowAAAHMQAABLIAAAMywAAA88AAADTAAAA2AAAANwA&#10;AADfAAAA3wAAAOEAAADjAAAA5AMAAOYIAADoDQAA6REAAOwYAADuIgAA8S4AAPM8AAD0TQAA9V8A&#10;APZzAAD3hwAA95kAAPilAAD4sAAA+LAA/wMXAP8AFQD/ABUA/wAYAP8AIwD/AC8A/wA8AP8ASAD/&#10;AFQA/wBeAP8AZwD9AG8A+wB2APkAfQD4AIMA9gCIAPUAjgD0AJMA8gCYAPEAngDwAKQA7gCrAO0A&#10;swDrAL0A6gDLAOgA4QDnAPEA5gD9AOUA/wDkAP8A5AD/AOQA/wDkAP8A/wcTAP8AEQD/ABEA/wAV&#10;AP8AHwD/ACsA/wA3AP8ARAD+AE8A+gBaAPcAYwD0AGsA8gByAPAAeQDvAH8A7QCEAOsAigDqAI8A&#10;6ACUAOcAmgDlAKAA5ACnAOIArwDgALkA3gDGANwA2gDaAOwA2AD5ANYA/wDWAP8A1wD/ANgA/wDY&#10;AP8A/woQAP8DDgD/AA0A/wASAP8AGgD/ACYA/AAyAPcAPwD0AEoA8QBVAO0AXgDqAGYA6ABuAOUA&#10;dADjAHoA4gCAAOAAhQDeAIsA3ACQANsAlgDYAJwA1QCjANMAqwDRALUAzgDBAMwA0QDLAOcAyQD1&#10;AMgA/wDIAP8AyAD/AMgA/wDIAP8A/wwMAP8GCAD/AgoA/wAPAP8AFQD8ACAA8QAsAOwAOQDpAEUA&#10;5QBPAOEAWQDeAGEA2wBoANcAbwDUAHUA0gB7ANAAgADOAIYAzACMAMsAkgDJAJgAxwCgAMUAqADD&#10;ALEAwQC8AL8AywC9AOMAvADyALsA/QC7AP8AugD/ALoA/wC6AP8A/w4FAP8JAAD/CQUA/wYLAP8B&#10;EADwABkA5gAlAOEAMgDcAD8A1gBJANEAUwDOAFsAywBjAMgAagDGAHAAxQB2AMMAewDBAIEAwACH&#10;AL4AjgC8AJQAuwCcALkApAC3AK4AtQC5ALMAyACxAN8AsAHvAK8B+wCuAv8ArQP/AK0D/wCtA/8A&#10;/xAAAP8OAAD/DQAA9gsDAPIHCgDiAREA2wIdANIDKwDMAzcAyARDAMQETQDBBFYAvgVdALwFZAC6&#10;BWsAuAVxALcFdgC1BXwAswaDALIGiQCwBpEArweZAK0HoQCrB6sAqQi3AKgJxgCmCt0ApQvwAKMM&#10;/QCiDf8AoQ3/AKEN/wCgDf8A/xEAAPwSAADsEwAA4hMAANsPAwDWCQsAzggUAMYKIgDADDAAvA08&#10;ALgNRgC1DU8Asg5XALAOXwCuDmUArQ5rAKsOcQCqDngAqA5+AKcPhQClD40ApA+WAKIQnwCgEKkA&#10;nxC1AJ0RxQCbEd4AmRLxAJcT/wCWFP8AlRT/AJUU/wCUFP8A/xUAAO0bAADgHwAA0h8AAMkbAADE&#10;FAUAwRAOALoSGwC0EykAsBQ1AKwVQACpFUkAphVSAKQWWQCiFmAAoRZmAJ8WbACeFnIAnBZ5AJsX&#10;gACZF4gAmBeRAJYYmwCUGKYAkxmyAJEZwQCQGtgAjRvuAIsc/QCKHP8Aihz/AIkc/wCJHP8A9B0A&#10;AOQlAADTKQAAxyoAALwmAAC2IAAAtBkLAK4aFQCoHCMApB0vAKEeOgCeHkQAmx5MAJkeVACXH1sA&#10;lR9hAJQfZwCSH20AkR90AI8gfACOIIQAjCCNAIoglwCJIaIAhyGuAIYivQCFItEBgiPrAYEk+wGA&#10;JP8BfyT/AX8k/wF/JP8B7CUAANstAADJMQAAvDEAALEuAACrKQAApyQFAKMjEQCeJB0AmiUqAJYm&#10;NQCTJj8AkSZHAI8mTwCNJlYAiydcAIknYgCIJ2kAhidvAIUndwCDJ38AgSeJAYAokwF+KJ4BfSmr&#10;AXspuQF6Kc0BeCroAXcr+QF2K/8Bdiv/AXUr/wF1Kv8B5SwAANA0AADBOAAAszgAAKg1AACiMQAA&#10;nS0AAJkqDgCUKxgAkCwkAI0tMACKLToAhy1DAIUtSgCDLVEAgS5YAIAuXgB+LmQAfS5rAHsucwF5&#10;LnsBeC6FAXYujwF0L5sBcy+oAnEvtgJwMMkCbzDlAm4x9wJtMf8CbTH/Am0x/wJtMf8C3zIAAMk5&#10;AAC7PgAArD0AAKE6AACaNwAAlTMAAJAxCgCMMRQAhzIgAIQzKwCBMzUAfzM+AH0zRgB7M00AeTNU&#10;AHczWgB2M2EAdDNnAXI0bwFxNHcBbzSBAW40jAJsNJgCajWlAmk1swNoNcYDZzbiA2Y29QNmNv8C&#10;Zjb/AmY2/wJmNv8C2DcAAMQ+AAC1QgAApkEAAJs/AACTPAAAjTgAAIg2BwCENxEAgDccAHw4JwB6&#10;ODEAdzk6AHU5QgBzOUkAcTlQAHA5VwBuOV0AbDlkAWs5awFpOXQBaDl+AmY5iQJkOZUDYzqiA2I6&#10;sQNhOsMDYDvgBF878wNfO/8DXzv/A187/wJfO/8C0TsAAMBCAACwRQAAoUQAAJVDAACNQAAAhz0A&#10;AII7AgB9Ow4AeTwYAHU9IwBzPS0AcD02AG49PwBsPUYAaz1NAGk9UwBnPVoAZj1hAWQ9aAFjPXEB&#10;YT57Al8+hgJePpMDXD6gA1s/rwRaP8EEWj/dBFk/8gRZP/8DWT//A1k//wNZP/8DzD8AALxGAACr&#10;SAAAnEcAAJFGAACIRAAAgkAAAHw/AAB3QAwAc0AVAG9BIABsQSoAakEzAGhBOwBmQkMAZEJKAGNB&#10;UABhQVcAYEJeAV5CZQFdQm4CW0J4AlpChANYQpADV0KeBFZDrQRVQ78EVEPaBFRD8QRUQ/4DVEP/&#10;A1RD/wNUQ/8DyEIAALhJAACnSwAAmEoAAI1JAACDRwAAfUMAAHZDAABxRAoAbUQSAGpFHQBnRScA&#10;ZEUwAGJFOABgRT8AX0VHAF1FTQBbRVQAWkZbAVlGYwFXRmwBVkZ2AlRGgQNTRo4DUkecBFBHqwRQ&#10;R70ET0fWBU9H7wRPR/0ET0f/A09H/wNQR/8DxEUAALVNAACjTQAAlUwAAIlLAAB/SgAAeEYAAHFH&#10;AABsRwcAaEgQAGRIGgBhSSQAX0ktAF1JNQBbST0AWUlEAFdJSgBWSVEAVUpZAVRKYQFSSmkBUUp0&#10;Ak9KfwNOSowDTUqbBExLqgRLS7wESkvTBUpL7gRLS/0ES0r/A0tK/wNLSv8DwUgAALJQAACgTwAA&#10;kU8AAIVOAAB7TQAAc0kAAGxKAABnSwQAYkwOAF9MFwBcTSEAWk0qAFhNMgBWTToAVE1BAFNOSABS&#10;Tk8AUE5XAU9OXwFOTmcBTE5yAktOfQJJTosDSE6ZBEdPqARGT7oERk/RBEZP7QRGTvwERk7/A0dO&#10;/wNHTv8DvUwAAK5SAACcUQAAjVEAAIFRAAB3UAAAbkwAAGdOAABiTwAAXVANAFpQFABXUR4AVVEn&#10;AFNRMABRUjgAUFI/AE5SRgBNUk0ATFNVAEpTXQFJU2UBSFNvAkZTewJFU4kDQ1OXA0JTpwRBU7gE&#10;QVPPBEFT7ARBUvsDQlL/A0JS/wNCUf8Duk8AAKpUAACYVAAAiVQAAH1TAABzUwAAaVEAAGJSAABc&#10;UwAAWFQKAFRVEgBSVRsAT1YkAE5WLQBMVzUAS1c8AEpXRABIV0sAR1hSAEZYWgFEWGMBQ1htAUFY&#10;eQJAWIYCPliVAz1YpQM8WLcEPFjNBDxX6gM8V/oDPVb/Az1W/wM9Vv8DtlMAAKVXAACUVwAAhVYA&#10;AHlWAABvVgAAZVUAAFxWAABXWAAAUlkHAE5aEABMWhgASlshAEhcKgBHXDIARVw6AERdQQBDXUgA&#10;Ql1QAEBdWAA/XWEBPV1rATxddgI6XYQCOV2TAjhdowM3XbUDNl3LAzZc6AM3XPkDN1v/Azhb/wM4&#10;Wv8DslcAAKBaAACPWQAAgVkAAHVZAABrWQAAYFoAAFZbAABRXQAATF4CAEhgDQBFYBQARGEeAEJi&#10;JgBAYi4AP2I2AD5jPgA9Y0UAPGNNADtjVQA5Y14AOGNoATZjdAE1Y4EBM2ORAjJjoQIxY7MCMWPI&#10;AjFi5wIxYfgCMWH/AjJg/wIyYP8CrlwAAJtdAACKXQAAfF0AAHBdAABmXQAAXF4AAFJgAABMYgAA&#10;RWUAAEFmCgA+ZxEAPGgaADtoIgA5aSsAOGkyADdqOgA2akEANWpJADRqUgAzalsAMWplADBqcAEu&#10;an4BLWqOASxqnwErarABKmrGASpp5QEqaPYCK2f/Aitn/wIrZ/8CqWEAAJVgAACEYAAAd2AAAGxh&#10;AABiYQAAWGMAAE5mAABHaAAAQGsAADpuBQA2bw4ANHAVADNwHgAycSYAMHEuAC9xNQAucj0ALXJF&#10;ACxyTQArclcAKnJhAClybQAncnsAJnKLACRynAEjcq4BI3LDASNx4gEjcPQBI2//ASNu/wEjbv8B&#10;oWUAAI5kAAB/ZAAAcmQAAGhlAABeZgAAVGkAAElsAABCbwAAO3IAADR1AAAueAoAK3kRACp5GAAp&#10;eiEAJ3ooACZ6MAAlezgAJHtAACN7SAAie1IAIXtcACB7aAAffHYAHXyGABx7mAAbe6oAGnu/ABp7&#10;3gAaefIAG3j+ABt3/wEbd/8BmWkAAIhpAAB5aQAAbWkAAGNqAABZbAAAT28AAEVzAAA9dwAANXoA&#10;AC59AAAngQMAIoMNACCEEgAfhBoAHYQiAByFKgAbhTEAGoU5ABmFQgAYhkwAF4ZWABaGYwAVhnEA&#10;FIaBABKGkwARhqYAEYW7ABCF1gARg+8AEYL7ABKC/wASgf8AkW4AAIFtAAB0bgAAaW4AAF1wAABT&#10;cwAASXcAAEB8AAA3gAAAL4MAACeHAAAhigAAGo0GABWPDQATkBMAEpAaABKQIgARkCoAEJEyABCR&#10;OwAPkUQADpFPAA2RXAAMkWoAC5F6AAqRjQAIkJ8AB5CzAAePyQAHj+YAB470AAiN/AAIjf8AiXMA&#10;AHtzAABvcwAAY3UAAFd4AABNfQAAQ4EAADmGAAAwigAAKI4AACGRAAAalQAAE5cAAA6aCAALnA4A&#10;CZwTAAicGgAHnCIABpwqAAScMwADnD0AAp1IAACdVAAAnWIAAJxyAACchAAAnJcAAJuqAACbvwAA&#10;mtsAAJrsAACa9QAAmfgAgnkAAHZ5AABoegAAXH4AAFGCAABGhwAAPIwAADKRAAAplQAAIZkAABmd&#10;AAASoAAADqMAAAmmBQADpwwAAKcQAACnFQAAqBwAAKgjAACoKwAAqTQAAKk/AACpSwAAqVkAAKlo&#10;AACpegAAqY4AAKmhAACotQAAqMsAAKfkAACn7wAAp/MAfYAAAG+BAABhhAAAVYkAAEmOAAA+lAAA&#10;NJkAACqeAAAhogAAGaYAABKpAAANrAAAB68AAACyAAAAswcAALMMAACzEAAAtBUAALQbAAC1IgAA&#10;tisAALc1AAC3QAAAuE4AALhdAAC4bgAAuIIAALiXAAC4qgAAt74AALfSAAC35gAAt+oAdogAAGeL&#10;AABakAAATpYAAEKcAAA3ogAALKcAACKrAAAZrwAAEbMAAAu2AAAEuQAAALwAAAC+AAAAvgAAAL8G&#10;AADACwAAwQ8AAMITAADDGQAAxCAAAMUpAADHNAAAyEIAAMlRAADJYgAAyXUAAMmKAADJnwAAyrEA&#10;AMrBAADJ0QAAydkAbpMAAGCYAABTngAARqQAADqrAAAvsAAAJLUAABm4AAAQvAAACr8AAAHBAAAA&#10;xAAAAMgAAADKAAAAygAAAMwAAADNAwAAzggAANANAADREAAA0xYAANYeAADaKAAA3TQAAN5DAADf&#10;VAAA32cAAOB8AADgkQAA4KQAAOCyAADgvgAA4MMAZp8AAFmmAABMrQAAP7QAADK4AAAkvAAAGL8A&#10;ABDDAAAIxwAAAMoAAADNAAAA0QAAANUAAADYAAAA2QAAANsAAADdAAAA3wAAAOEEAADjCgAA5Q4A&#10;AOcTAADqHAAA7ScAAPA1AADxRgAA8lgAAPNrAADzgAAA9JQAAPSjAAD0rgAA9LIA/wATAP8AEQD/&#10;ABEA/wAVAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBaAP4AYwD7AGsA+QByAPcAeAD1AH4A9ACEAPIA&#10;iQDxAI4A8ACTAO4AmQDtAJ8A7ACmAOoArgDoALgA5gDFAOUA2wDjAO0A4gD7AOIA/wDhAP8A4QD/&#10;AOEA/wDhAP8A/wAQAP8ADgD/AA0A/wASAP8AGwD/ACgA/wA0AP4AQQD7AEwA9wBWAPQAXwDxAGYA&#10;7wBtAOwAdADqAHoA6QB/AOcAhQDmAIoA5QCPAOMAlQDhAJsA4ACiAN4AqgDbALQA2QDAANYA0ADT&#10;AOgA0gD3ANEA/wDRAP8A0AD/ANAA/wDQAP8A/wANAP8ACQD/AAoA/wAPAP8AFgD7ACIA9wAvAPQA&#10;OwDwAEcA7QBRAOkAWgDlAGIA4gBpAOAAbwDeAHUA3AB6ANoAgADYAIUA1QCLANMAkQDRAJcAzwCe&#10;AM0ApgDLAK8AyQC6AMcAyQDFAOIAxADyAMMA/gDCAP8AwQD/AMIA/wDCAP8A/wMGAP8AAQD/AAYA&#10;/wAMAPkAEQDxAB0A6wApAOcANgDjAEEA3wBLANsAVADVAFwA0gBjAM8AagDNAHAAywB1AMkAewDI&#10;AIAAxgCGAMUAjADDAJMAwQCaAL8AogC9AKsAuwC2ALkAxAC3ANoAtgDtALQA+gC0AP8AtAD/ALQA&#10;/wC0AP8A/wQAAP8AAAD/AAAA/wAGAOwADQDlABYA3gAiANcALwDRADsAzQBFAMoATgDGAFcAxABe&#10;AMEAZAC/AGoAvQBwALwAdQC6AHsAuQCBALcAhwC1AI4AswCVALIAngCwAKcArgCyAKwAvwCqANEA&#10;qADoAKgA9wCnAP8ApwD/AKYA/wCmAP8A/wYAAP8FAADxAwAA6AAAAOEABwDVABAAzQAbAMcAJwDD&#10;ADMAvwA+ALwASAC5AFEAtgBYALQAXwCyAGUAsABqAK8AcACtAHYArAB8AKoAggCpAIkApwCRAKUA&#10;mgCjAKQAoQCuAKAAuwCeAc0AnQLmAJwE9ACbBP8AmgX/AJoF/wCZBf8A/woAAPEOAADkEAAA2Q8A&#10;AM4LAADIAwsAwgATALwCHwC3AywAswQ3ALAFQgCtBkoAqgZSAKgHWQCmB18ApQdlAKMHawCiCHEA&#10;oAh3AJ8IfgCdCIUAmwmOAJoJlwCYCqEAlgqsAJULugCTC8wAkgzlAJAN9gCPDv8Ajg7/AI4O/wCN&#10;Dv8A9hEAAOYXAADWGwAAxxkAAL4VAAC5EAAAtwoNALELFwCsDSQAqA4wAKUOOwCiDkQAnw9MAJ0P&#10;UwCbD1oAmg9gAJgQZgCXEGwAlRByAJMQeQCSEIEAkBCKAI8RlACNEZ8AixGqAIoSuACIEssAhhPm&#10;AIUU9wCDFf8AgxX/AIIV/wCCFf8A7RoAANwhAADKJQAAuyIAALEfAACrGgAAqRQGAKUSEQCgFB4A&#10;nBUqAJkVNQCWFj4AlBZHAJIWTgCQFlUAjhdbAIwXYQCLF2cAiRdtAIgXdACGGHwAhRiGAIMZkACB&#10;GZsAgBqnAH4atQB9G8cAfBziAHod9QB5Hf8AeB3/AHgd/wB4Hf8A5SIAANApAAC/LAAAsCoAAKcn&#10;AACgIwAAnR8AAJoaDgCVHBgAkR0kAI4eLwCMHjkAiR5BAIcfSQCFH1AAgx9WAIIfXACAH2IAfx9p&#10;AH0gcAB8IHgAeiCBAHkhjAB3IZcAdSKkAHQisgBzI8MAciPfAHAk8wBvJP8AbyT/AG4k/wBuJP8A&#10;3SkAAMgwAAC3MgAAqDAAAJ4uAACXKgAAkycAAJAjCgCMIxMAiCQfAIQlKgCCJTQAgCY9AH0mRAB8&#10;JksAeiZSAHgmWAB3Jl4AdSZlAHQnbAByJ3QAcSd9AG8oiABuKJQAbCihAGsprwFqKcABaSrbAWcq&#10;8QFnK/8BZiv/AWYq/wFmKv8B1C8AAMI2AACvNgAAoTUAAJY0AACQMAAAii0AAIcqBgCDKRAAfyoa&#10;AHwrJQB5Ky8Adyw4AHUsQABzLEcAcSxNAHAsVABuLFoAbSxhAGstaABqLXAAaC16AGcuhQBlLpEB&#10;ZC6eAWIvrAFhL70BYTDVAWAw7wFfMP0BXzD/AV8w/wFfMP8BzTQAALw7AACpOgAAmzoAAJA4AACJ&#10;NQAAgzIAAH8wAQB7Lw4AdzAWAHQwIQBxMSsAbzE0AG0xPABrMUMAajFKAGgyUABnMlcAZTJdAGQy&#10;ZQBiMm0AYTN3AF8zggFeM44BXTScAVs0qgFaNbsBWjXSAVk17QFZNfwBWDX/AVg1/wFZNf8ByDgA&#10;ALc+AACkPgAAlj0AAIs8AACDOgAAfTcAAHg0AAB0NAsAcDUTAG01HQBqNScAaDYwAGY2OABkNj8A&#10;YzZGAGE2TQBgNlMAXjdaAF03YgBcN2oAWjh0AVk4fwFXOIwBVjmZAVU5qAJUObkCUzrPAlM66wJT&#10;OvsBUzr/AVM5/wFTOf8BxDwAALJBAACgQAAAkkAAAIY/AAB+PQAAeDoAAHM4AABuOQgAajkRAGc5&#10;GgBkOiQAYjosAGA6NABeOjwAXTtDAFs7SgBaO1AAWDtXAFc7XwBWPGcAVDxxAVM8fAFSPYkBUT2X&#10;AU89pgJOPrcCTj7NAk4+6QJNPvoCTj7/AU49/wFOPf8BwD8AAK5DAACcQwAAjkMAAIJCAAB6QAAA&#10;cz0AAG08AABoPQUAZD0OAGE+FwBePiEAXD4pAFo+MQBYPjkAVz5AAFU/RgBUP00AUz9VAFJAXABQ&#10;QGUAT0BvAU5BegFNQYcBS0GWAUpBpQJJQrUCSULLAklC6AJJQvkCSUH/AklB/wFJQf8BvUMAAKpF&#10;AACYRQAAikUAAH9FAAB2QwAAb0AAAGhAAABjQQEAX0ENAFxBFABZQh0AV0ImAFVCLgBTQjYAUUI9&#10;AE9CQwBPQ0sATkNSAE1EWgBMRGMASkRtAUlFeAFIRYUBR0WUAUVFowJFRrQCREbJAkRG5wJERfgC&#10;REX/AkVF/wJFRf8BukYAAKZIAACUSAAAhkgAAHtHAAByRgAAakIAAGNDAABeRAAAWkULAFZFEgBU&#10;RhsAUUYjAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhIWABHSGEARklrAERJdgFDSYMBQkmSAUFJ&#10;ogJASbMCP0rHAj9K5QI/SfcCQEn/AkBI/wJASP8BtkkAAKJKAACRSgAAg0oAAHdKAABuSQAAZUUA&#10;AF5HAABZSAAAVUkIAFFKEABPShgATEohAEpLKQBJSzEAR0s4AEZMPwBFTEYARExOAENNVgBCTV8A&#10;QU1oAEBNdAE+TYEBPU2QATxNoAE7TrECOk7GAjpO5AI7TfYCO03/ATtM/wE8TP8Bs00AAJ5MAACN&#10;TAAAf0wAAHRMAABqTAAAYEoAAFlLAABUTAAAUE0FAExODgBJTxUAR08eAEVPJgBEUC4AQlA1AEFQ&#10;PQBAUUQAP1FLAD5RUwA9UlwAPFJmADpScgA5Un8BOFKOATdSngE2Uq8BNVLEATVS4gE2UvUBNlH/&#10;ATZQ/wE3UP8Brk8AAJlPAACJTwAAe08AAHBPAABmTwAAXE4AAFRPAABPUQAASlIBAEZTDABDVBIA&#10;QVQbAEBVIwA+VSsAPVYyADxWOgA7VkEAOlZJADlXUQA4V1oANldjADVXbwA0V3wBM1eMATFXnAEw&#10;V60BMFfCATBX4AEwVvQBMVb/ATFV/wExVf8BqFIAAJVSAACEUgAAd1IAAGxSAABiUgAAWFMAAE9U&#10;AABJVgAARFcAAEBZCAA9WhAAO1oXADlbIAA4WycAN1wvADZcNgA1XD4ANFxGADNdTgAxXVcAMF1h&#10;AC9dbAAuXXoALF2JACtdmgEqXasBKl2/ASld3gEqXPIBKlv+AStb/wErWv8Bo1UAAI9VAAB/VQAA&#10;clUAAGdWAABeVgAAVFcAAExZAABFWwAAP10AADpfBAA2YA0ANGETADJiHAAxYiMAMGIrAC9jMgAu&#10;YzoALWNCACxjSgAqZFMAKWRdAChkaQAnZHYAJmSGACVklwAkZKkAI2S9ACJk2gAjY/EAI2L9ASRh&#10;/wEkYf8BnFgAAIlYAAB6WQAAblkAAGNZAABaWgAAUFwAAEheAABBYAAAOmMAADRmAAAvaAoALGkQ&#10;ACppFwApah8AKGomACdqLgAmazUAJWs9ACRrRgAja08AImxZACBsZQAfbHIAHmyCAB1slAAcbKYA&#10;G2u6ABpr1AAbau4AHGn8ABxo/wAcaP8AlVwAAINcAAB1XAAAaV0AAF9dAABWXgAATGEAAENkAAA8&#10;ZwAANWoAAC9tAAAocAQAI3INACFyEgAgcxoAH3MhAB5zKAAddDAAHHQ4ABt0QAAadEoAGXRUABd1&#10;YAAWdW4AFXV+ABR1kAATdKIAEnS2ABF0zwASc+wAEnL6ABNx/wATcf8AjmAAAH1gAABvYQAAZWEA&#10;AFtiAABRZAAASGcAAD5rAAA3bgAAMHEAACl1AAAieAAAHHsHABd9DgAWfRMAFX0bABR+IgATfioA&#10;En4xABF+OgARfkQAEH9OAA9/WgAOf2gADX94AAx/igALfp0ACn6wAAl9xgAKfeQACnz0AAt7/QAL&#10;ev8AhmUAAHdlAABqZQAAYWYAAFZoAABMawAAQm8AADlzAAAxdwAAKnoAACN+AAAcgQAAFYQAABCH&#10;CAANiQ4ADIkUAAyJGwALiSMACokrAAmJMwAIiT0ABolIAAWJVAAEiWEAAolxAAGJgwAAiZYAAIip&#10;AACHvgAAh9oAAIbsAACG9QAAhvoAfmoAAHFqAABnawAAW2wAAFBwAABGdAAAPHgAADN9AAAqgQAA&#10;I4UAAByIAAAVjAAAEI8AAAySBgAGkwwAApMRAACUFgAAlB0AAJQkAACVLAAAlTUAAJVAAACVTAAA&#10;llkAAJZpAACVegAAlY4AAJShAACUtQAAk8wAAJLmAACS8gAAkvcAeHAAAG1wAABgcgAAVHUAAEl5&#10;AAA/fgAANYMAACyIAAAjjQAAG5EAABSUAAAPlwAACpoAAASdAwAAngkAAJ8OAACfEgAAoBcAAKAd&#10;AAChJQAAoi0AAKI3AACjQwAAo1AAAKNfAACjcQAAo4QAAKKZAACirQAAocIAAKHcAACh6wAAoPIA&#10;c3YAAGZ3AABZewAATYAAAEKFAAA4iwAALpAAACSVAAAbmgAAFJ4AAA6hAAAJpAAAAqcAAACqAAAA&#10;qwQAAKsKAACsDQAArREAAK0WAACuHAAAryQAALAtAACxOQAAsUYAALJVAACyZgAAsnkAALKOAACx&#10;owAAsrcAALHKAACx4AAAsekAbH4AAF+CAABShwAARo0AADuTAAAwmQAAJp4AAByjAAATpwAADasA&#10;AAeuAAAAsgAAALUAAAC3AAAAuAAAALkCAAC5CAAAugwAALsQAAC8FAAAvRsAAL8jAADBLQAAwjoA&#10;AMJJAADDWgAAw2wAAMSCAADElwAAxKsAAMS8AADEywAAxNoAZYkAAFiOAABLlQAAP5sAADOiAAAo&#10;qAAAHa0AABSxAAANtgAABrkAAAC8AAAAvwAAAMMAAADEAAAAxQAAAMYAAADHAAAAyQQAAMoJAADL&#10;DQAAzREAAM8YAADSIQAA1S0AANY8AADYTQAA2V8AANpzAADaigAA254AANuuAADbugAA3MMAXpYA&#10;AFGcAABEowAAOKoAACyxAAAgtwAAFbsAAA2+AAAEwgAAAMUAAADJAAAAzQAAANAAAADSAAAA0gAA&#10;ANUAAADWAAAA2QAAANsAAADeBQAA4AoAAOIPAADlFgAA6CAAAOwtAADtPgAA7VEAAO5lAADvegAA&#10;748AAPCfAADwqwAA8LMA/wAQAP8ADgD/AA4A/wASAP8AHQD/ACkA/wA1AP8AQQD/AE0A/gBWAPsA&#10;XwD4AGYA9gBtAPQAdADyAHkA8QB/APAAhADuAIkA7QCPAOsAlQDqAJsA6ACiAOYAqgDlALMA4wDA&#10;AOEA0gDgAOoA3wD5AN0A/wDdAP8A3QD/AN4A/wDeAP8A/wANAP8ACgD/AAkA/wAPAP8AGAD/ACQA&#10;/gAxAPsAPQD4AEgA9ABSAPAAWgDtAGIA6wBpAOkAbwDnAHUA5QB6AOMAfwDiAIUA4ACKAN4AkADc&#10;AJYA2gCdANgApQDVAK8A0gC6ANAAygDOAOMAzQD0AMsA/wDLAP8AywD/AMsA/wDLAP8A/wAIAP8A&#10;AwD/AAUA/wAMAPwAFAD3AB8A8gArAO8ANwDrAEIA5wBMAOQAVQDgAF0A3QBkANoAagDYAHAA1QB1&#10;ANIAegDQAIAAzwCFAM0AiwDLAJIAyQCZAMcAoQDFAKoAwwC1AMEAwwC/ANoAvgDuAL0A/AC8AP8A&#10;vAD/ALwA/wC8AP8A/wAAAP8AAAD/AAAA+QAHAPEAEADqABoA5AAlAN8AMQDbADwA1wBHANIAUADO&#10;AFcAywBeAMkAZQDGAGoAxQBwAMMAdQDBAHoAwACAAL4AhgC8AI0AugCUALkAnAC3AKUAtQCwALMA&#10;vQCxAM8ArwDoAK4A+ACuAP8ArQD/AK0A/wCtAP8A/wAAAP8AAAD9AAAA7gABAOMADADaABQA0QAf&#10;AMwAKwDIADYAxQBAAMIASgC/AFIAvABZALoAXwC4AGUAtgBqALQAbwCzAHUAsQB6ALAAgQCuAIgA&#10;rQCPAKsAmACpAKEApwCrAKUAuACjAMgAogDiAKEA8wCgAP4AoAD/AKAA/wCgAP8A/wAAAPYAAADq&#10;AAAA4AAAANMABgDJAA8AwgAYAL0AJAC5AC8AtgA6ALQAQwCxAEwArgBTAKwAWQCqAF8AqQBkAKcA&#10;agCmAG8ApAB1AKMAewChAIIAoACKAJ4AkwCcAJ0AmgCnAJgAtACWAMMAlQDcAJQA7wCTAPsAkwD/&#10;AJMA/wCSAP8A+QUAAOoLAADcDQAAywoAAMIFAAC8AAoAtgARALEAHACuACgAqgAzAKcAPQCkAEUA&#10;ogBNAKAAUwCeAFkAnABfAJsAZACaAGoAmABwAJcAdgCVAH4AkwCGAJIBjwCQAZkAjgKkAIwCsQCL&#10;A8AAiQXWAIgG7QCIB/oAhwj/AIYI/wCGCP8A7w8AAN4UAADKFQAAvBIAALMQAACuDAAAqwYNAKcD&#10;FQCiBSAAnwcsAJwINgCZCD8AlwlHAJUJTgCTCVQAkQpaAJAKXwCOCmUAjQprAIsKcgCKC3kAiAuC&#10;AIcLjACFDJcAgwyiAIENsACADcAAfw3YAH0O7wB8D/0Aew//AHsQ/wB7EP8A5hcAANEeAAC9HQAA&#10;rxwAAKYZAAChFQAAnhAEAJ0NDwCYDhkAlA4lAJEPLwCPEDkAjBBBAIoQSACIEE8AhxBVAIUQWwCE&#10;EWEAghFnAIARbgB/EXUAfRF+AHwSiAB6EpQAeBKgAHcTrgB1E74AdBTVAHMV7gBxFv0AcRb/AHEW&#10;/wBwFv8A3B8AAMYlAACzJQAApSMAAJwhAACWHgAAkhkAAJEUCwCNFBQAiRUfAIYWKQCDFjMAgRc8&#10;AIAXQwB+F0oAfBdQAHoXVgB5GFwAdxhiAHYYaQB0GHEAcxl6AHEZhABvGpAAbhqdAGwbqwBrHLsA&#10;ahzQAGkd7ABoHvsAaB7/AGce/wBnHv8A0SYAAL0qAACrKgAAnSoAAJMoAACNJQAAiCIAAIYdBgCD&#10;GxAAfxwaAHwdJAB6HS4Adx42AHYePgB0HkUAch9LAHEfUQBvH1gAbh9eAGwfZQBrIG0AaSB2AGgh&#10;gQBmIY0AZSKaAGMiqABiI7gAYSPNAGAk6QBgJPoAXyT/AF8k/wBfJP8AyiwAALYvAACkLwAAli8A&#10;AIwtAACFKgAAgCgAAH0kAAB6Ig0AdiMVAHMjIABxJCkAbyQyAG0kOgBrJUEAaiVHAGglTQBmJVQA&#10;ZSVaAGQmYQBiJmkAYSZyAF8nfQBeJ4oAXSiXAFsppQBaKbUAWirKAFkq5wBYKvgAWCr/AFgq/wBY&#10;Kv8AxTEAAK8zAACeMwAAkDMAAIYyAAB/LwAAeS0AAHUqAAByKAoAbygSAGspGwBpKSUAZyotAGUq&#10;NQBjKj0AYipDAGAqSgBfK1AAXitXAFwrXgBbLGYAWSxvAFgtegBXLYcAVi6VAFQuowBTL7MAUy/H&#10;AFIv5QBSL/cAUi//AFIv/wBSL/8AwTYAAKo2AACZNgAAizYAAIE1AAB5MwAAczEAAG8vAABrLgYA&#10;aC0QAGQuGABiLiEAYC8qAF4vMQBcLzkAWy9AAFkvRgBYL00AVzBTAFYwWwBUMWMAUzFsAFIydwBR&#10;MoQATzOSAE4zoQBNM7EATTTFAUw04wFMNPYATDT/AEw0/wBMM/8AuzkAAKY5AACVOQAAhzkAAHw5&#10;AAB0NwAAbjQAAGkzAABlMgIAYTINAF4yFABcMx4AWjMmAFgzLgBWMzUAVTQ8AFM0QwBSNEoAUTRQ&#10;AFA1WABONWAATTZqAEw2dQBLN4IASjeQAEk4nwBIOLABRzjDAUc44QFHOPUBRzj/AUc4/wFHOP8B&#10;tzsAAKI8AACRPAAAgzwAAHg8AABwOgAAajcAAGQ2AABgNgAAXDYLAFk3EgBWNxoAVDcjAFI3KwBQ&#10;NzIATzg5AE04QABMOEcASzhOAEo5VQBJOV4ASDpoAEc6cwBGO4AARTuOAEQ8ngBDPK4BQjzCAUI9&#10;3wFCPPMBQjz/AUI8/wFCO/8Bsz0AAJ4+AACNPgAAfz4AAHU+AABsPQAAZjoAAGA5AABbOgAAVzoI&#10;AFM7EABROxgATjsgAEw7KABLOy8ASTw2AEc8PQBHPEQARj1LAEU9UwBEPlwAQz5mAEI/cQBBP34A&#10;QD+NAD9AnAA+QK0BPUDAAT1A3QE9QPIBPUD/AT4//wE+P/8BrkAAAJpAAACJQQAAfEEAAHFBAABo&#10;QAAAYTwAAFs9AABWPgAAUj4FAE4/DgBMPxUAST8dAEdAJQBGQCwAREAzAENAOgBCQUIAQUFJAEBB&#10;UQA/QloAPkJjAD1DbwA8Q3wAO0OLADpEmwA5RKsBOUS+AThE2wE5RPEBOUP+ATlD/wE5Q/8BqkIA&#10;AJZDAACGQwAAeEMAAG5DAABlQwAAXUAAAFZAAABRQgAATUICAElDDABGQxIAREQaAEJEIgBBRCoA&#10;P0UxAD5FOAA9RT8APEZHADtGTwA6RlcAOUdhADhHbAA3R3oANkiJADVImQA0SKoANEi9ADNI2QA0&#10;SPAANEf9ADRH/wA1Rv8ApkQAAJJFAACCRgAAdUYAAGpGAABhRQAAWUQAAFFEAABMRgAASEcAAERH&#10;CgBBSBAAP0kYAD1JIAA8SScAOkouADlKNgA4Sj0AN0tEADZLTAA1S1UANExfADNMagAyTHcAMUyG&#10;ADBMlwAvTagALk27AC5N1QAuTO8AL0z9AC9L/wAwS/8AoUcAAI5IAAB+SAAAcUgAAGZJAABdSAAA&#10;VUgAAExJAABHSgAAQksAAD9MBgA7TQ4AOU4VADdOHQA2TyQANU8rADNPMwAyUDoAMVBCADBQSgAv&#10;UVIALlFcAC1RZwAsUXUAK1GEACpSlQApUqYAKVK5AChS0gApUe4AKVD8ACpQ/wAqT/8AnEoAAIlK&#10;AAB6SwAAbUsAAGNMAABaTAAAUUwAAEhNAABDTwAAPVAAADlSAgA1UwwAM1QSADFUGQAwVSEALlUo&#10;AC1VLwAsVjcAK1Y+ACpWRgApVk8AKFdZACdXZAAmV3IAJVeBACRXkgAjV6QAIle3ACJXzwAiV+wA&#10;I1b6ACNV/wAkVf8Alk0AAIROAAB1TgAAaU4AAF9PAABWTwAATVAAAEVSAAA/UwAAOVYAADNYAAAv&#10;WggAK1sPACpbFQAoXB0AJ1wkACZcKwAlXDMAJF06ACNdQwAiXUwAIV1WACBeYQAfXm4AHl5+AB1e&#10;jwAcXqEAG160ABpdzAAbXekAG1z5ABxb/wAcW/8AkFEAAH5RAABwUQAAZFIAAFtSAABSUwAASlQA&#10;AEFXAAA7WQAANVsAAC5eAAAoYAMAJGIMACJjEQAhYxgAH2QgAB5kJwAdZC4AHGQ2ABtlPgAaZUcA&#10;GWVRABhlXQAXZWoAFmV6ABVliwAUZZ4AE2WxABJlyAASZOcAE2P3ABRi/wAUYv8AiVQAAHhVAABr&#10;VQAAYFYAAFdWAABPVwAARlkAAD1cAAA2XwAAMGIAAClkAAAjZwAAHWoHABlsDgAYbBMAFm0aABVt&#10;IQAUbSkAFG0wABNtOQASbkIAEW5MABBuWAAPbmUADm51AA1uhwANbpoADG2tAAttwgALbOAADGvz&#10;AA1r/QANav8AglkAAHJZAABmWQAAXFoAAFRaAABKXAAAQV8AADljAAAxZgAAKmkAACRsAAAdbwAA&#10;F3IAABJ1CQAPdw8ADncUAA53GwANdyMADHcqAAt3MwAKdzwACXdHAAh3UgAHd18ABXdvAAR3gAAD&#10;d5QAAXanAAB2uwABddUAAXTrAAJ09gACdPwAe10AAG1dAABiXgAAWV4AAE5gAABFYwAAPGcAADNr&#10;AAArbgAAJHIAAB51AAAXeQAAEnwAAA1/BgAJgQwABYERAAOBFgACgR0AAYEkAACBLQAAgjYAAIJA&#10;AACCTAAAglkAAIJoAACCeQAAgo0AAIGgAACAtAAAgMsAAH/nAAB+8gAAfvkAdGIAAGhiAABeYgAA&#10;U2QAAElnAAA/awAANnAAAC10AAAleAAAHnwAABeAAAARgwAADYYAAAiJBAACiwoAAIsOAACLEwAA&#10;jBgAAIwfAACNJgAAjS8AAI45AACORAAAjlEAAI5gAACOcQAAjoUAAI6ZAACNrQAAjMMAAIzfAACL&#10;7gAAi/YAbmgAAGRnAABYaQAATWwAAEJxAAA4dgAAL3sAACZ/AAAehAAAFogAABCMAAAMjwAABpIA&#10;AACVAAAAlgcAAJcMAACXDwAAmBMAAJkYAACaHwAAmyYAAJswAACcOwAAnEgAAJxXAACcaAAAnHsA&#10;AJyQAACbpQAAm7oAAJrQAACa5wAAmvEAam0AAF5vAABRcgAARncAADt8AAAxggAAJ4cAAB6MAAAW&#10;kQAAEJUAAAqZAAAEnAAAAKAAAACiAAAAowEAAKMGAACkCwAApQ4AAKYSAACnFwAAqB4AAKomAACr&#10;MQAAqz4AAKxNAACsXQAArHAAAKyFAACsmwAAq68AAKvDAACr2QAAqugAZHUAAFd5AABLfgAAP4QA&#10;ADSKAAApkAAAH5YAABabAAAQnwAACaMAAAGnAAAAqgAAAK4AAACwAAAAsAAAALEAAACyAwAAtAgA&#10;ALUNAAC2EAAAtxUAALkdAAC7JgAAvDMAAL1BAAC9UgAAvWQAAL55AAC+kAAAvaQAAL23AAC9xgAA&#10;vdcAXH8AAFCFAABEiwAAOJIAACyZAAAhnwAAF6QAABCpAAAJrgAAALIAAAC2AAAAuQAAAL0AAAC/&#10;AAAAvwAAAMAAAADBAAAAwwAAAMQFAADGCgAAxw4AAMkTAADLHAAAziYAANA1AADRRQAA0lcAANJr&#10;AADTggAA05cAANOpAADSuAAA0sQAVYwAAEmTAAA9mgAAMKIAACWoAAAargAAEbQAAAm5AAAAvQAA&#10;AMEAAADEAAAAyAAAAMsAAADNAAAAzQAAAM8AAADQAAAA0gAAANQAAADYAAAA2gYAAN0MAADgEQAA&#10;4xoAAOYnAADnOAAA6EoAAOldAADqcgAA64gAAOubAADsqAAA7LIA/wANAP8ACwD/AAsA/wAQAP8A&#10;GgD/ACYA/wAyAP8APQD/AEgA+wBSAPgAWgD2AGIA8wBpAPEAbwDwAHUA7gB6AOwAfwDrAIQA6QCK&#10;AOgAkADmAJYA5ACdAOIApQDhAK8A3wC7AN0AywDbAOYA2QD3ANgA/wDYAP8A1wD/ANcA/wDUAP8A&#10;/wAIAP8ABAD/AAQA/wANAP8AFQD+ACEA+gAsAPcAOAD0AEMA8ABNAO0AVQDqAF0A5wBkAOQAagDi&#10;AHAA4AB1AN4AegDdAH8A2wCFANkAiwDVAJEA0wCZANEAoADPAKoAzQC1AMsAxADJAN0AyADxAMcA&#10;/wDGAP8AxgD/AMYA/wDHAP8A/wAAAP8AAAD/AAAA/wAKAPgAEQDxABwA7AAnAOkAMgDmAD0A4gBH&#10;AN0AUADZAFgA1QBfANIAZQDQAGoAzgBwAMwAdQDKAHoAyQB/AMcAhQDFAIwAwwCUAMEAnAC/AKUA&#10;vQCwALsAvQC6ANAAuADrALcA+wC2AP8AtgD/ALYA/wC2AP8A/wAAAP8AAAD9AAAA8wAFAOkADgDh&#10;ABYA2wAhANUALQDRADcAzgBBAMoASgDHAFIAxABZAMIAXwDAAGUAvgBqALwAbwC7AHQAuQB6ALcA&#10;gAC2AIcAtACOALIAlwCwAKAArgCqAK0AtwCrAMgAqQDjAKgA9QCnAP8ApwD/AKcA/wCmAP8A/wAA&#10;AP4AAADxAAAA5QAAANcACgDNABEAxwAcAMIAJgC/ADEAvAA7ALoARAC3AEwAtABTALIAWQCxAF8A&#10;rwBkAK0AaQCsAG8AqgB0AKkAegCnAIEApgCJAKQAkQCiAJsAoAClAJ4AsgCdAMEAmwDaAJoA7wCZ&#10;AP0AmAD/AJgA/wCYAP8A/QAAAPAAAADhAAAA0QAAAMYABAC9AA0AtwAVALMAIACwACsArQA1AKsA&#10;PgCoAEYApgBNAKQAVACjAFkAoQBfAKAAZACeAGkAnQBuAJsAdQCaAHsAmACDAJYAjACVAJYAkwCh&#10;AJEArQCPALsAjQDPAIwA6QCLAPgAjAD/AIwA/wCMAP8A8wIAAOIHAADMBwAAvwQAALcAAACxAAgA&#10;qwAQAKcAGQCkACQAoAAuAJ4ANwCcAEAAmgBHAJgATgCWAFQAlQBZAJMAXgCSAGQAkABpAI8AbwCN&#10;AHYAiwB+AIoAiACIAJIAhgCdAIUAqQCDALgAgQDKAIAA5QCAAPUAfwD/AH8A/wB/AP8A6A0AANAQ&#10;AAC+EAAAsQ4AAKgNAACjCAAAoAIMAJwAEwCYAB0AlQAnAJIAMQCQADkAjgFBAIwBSACKAk4AiQJU&#10;AIcCWQCGAl8AhANkAIMDawCBA3IAgAR6AH4EhAB9BY4AewWaAHkGpwB4BrUAdgfIAHUI4wB1CfQA&#10;dAr/AHMK/wBzCv8A3RUAAMQXAACxFwAApRYAAJwTAACWEQAAlA0EAJMIDQCOBxUAiwkgAIgJKgCF&#10;CjMAgws7AIELQgCAC0kAfgtPAH0MVAB7DFoAegxgAHgMZwB3DG4AdQ12AHQNgAByDYwAcA2ZAG8O&#10;pgBtDrUAbA7JAGsP5gBqEPcAaRD/AGkQ/wBpEP8A0B0AALkeAACoHgAAmx0AAJIbAACLGQAAiBUA&#10;AIcRBwCFDhAAgQ8aAH4QJAB7EC0AeRA2AHcRPQB2EUQAdBFKAHMRUABxEVYAcBFcAG4SYgBtEmoA&#10;axJzAGkTfQBoE4kAZhOWAGUUowBjFbMAYhXGAGIW4wBhFvYAYBf/AGAX/wBgF/8AxyIAALAjAACf&#10;JAAAkiMAAIkiAACCIAAAfh0AAHwZAAB6FQ0AdxUVAHQWHwBxFigAbxcwAG4XOABsFz8AaxdFAGkY&#10;SwBoGFEAZhhYAGUYXgBjGWYAYhlvAGAZeQBfGoUAXRuSAFwboQBbHLAAWhzDAFkd4ABYHvQAWB7/&#10;AFge/wBYHv8AvycAAKkoAACZKAAAiygAAIInAAB7JQAAdiMAAHMgAABxHAkAbhwRAGscGgBpHSMA&#10;Zx0sAGUdMwBjHjoAYh5BAGAeRwBfHk0AXh5UAFwfWwBbH2IAWSBrAFggdgBWIYIAVSGQAFQingBT&#10;Iq4AUiPAAFEj3QBRJPIAUST/AFEk/wBRI/8AuSsAAKMsAACTLAAAhi0AAHwsAAB0KgAAbygAAGsl&#10;AABpIgUAZiEOAGMiFgBhIh8AXyMnAF0jLwBcIzYAWiM9AFkkQwBXJEoAViRQAFUkVwBTJV8AUiVo&#10;AFEmcwBPJn8ATieNAE0onABMKKwASym+AEsp2gBKKfEASin/AEsp/wBLKf8Asy4AAJ4vAACOMAAA&#10;gTAAAHcvAABvLgAAaisAAGUqAABjJwEAXycMAFwnEwBaJxsAWCgkAFYoKwBVKDIAUyg5AFIpQABQ&#10;KUYATylNAE4pVABNKlwATCplAEorcABJK3wASCyLAEctmgBGLaoARS68AEUu1gBFLu8ARS7+AEUu&#10;/wBFLf8ArjEAAJoyAACJMwAAfDMAAHIzAABrMQAAZS8AAGAtAABdLAAAWSwJAFYsEABULBgAUiwg&#10;AFAsKABOLS8ATS02AEwtPABKLUMASS1KAEguUQBHLlkARi9jAEUwbQBDMHoAQjGJAEExmABBMqgA&#10;QDK7AD8y0wA/Mu4AQDL9AEAy/wBAMv8AqjMAAJY1AACGNQAAeTYAAG41AABmNQAAYTIAAFwwAABX&#10;MAAAVDAGAFEwDgBOMBUATDEdAEoxJQBIMSwARzEyAEYxOQBEMUAAQzJHAEIyTwBBM1cAQDNgAD80&#10;awA+NXgAPTWHADw2lgA7NqcAOza5ADo20QA6Nu0AOzb8ADs2/wA7Nv8ApjYAAJI3AACCOAAAdTgA&#10;AGs4AABjNwAAXTYAAFczAABTNAAATzQDAEs0DABJNBIARjUaAEU1IgBDNSkAQTUvAEA1NgA/Nj0A&#10;PjZEAD03TAA8N1UAOzheADo4aQA5OXYAODmFADc6lQA3OqUANjq4ADU6zwA2OuwANjr7ADY5/wA3&#10;Of8AojgAAI45AAB+OgAAcjsAAGg7AABfOgAAWTkAAFM2AABONwAASjgAAEY4CgBEORAAQTkXAD85&#10;HwA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3O1MANjxcADU8ZwA0PXQAMz2DADM+kwAyPqQAMT62&#10;ADE+zQAxPuoAMT76ADI9/wAyPf8AnjsAAIs8AAB7PAAAbj0AAGQ9AABcPQAAVTwAAE46AABJOwAA&#10;RTwAAEE9BwA+PQ4APD0VADo+HAA5PiMANz4qADY/MQA1PzgAND9AADNASAAyQFAAMUBaADBBZQAv&#10;QXIALkKBAC1CkQAtQqIALEK1ACtCywAsQukALEL5AC1B/wAtQf8AmT0AAIc+AAB3PwAAaz8AAGFA&#10;AABZPwAAUj8AAEk+AABEPwAAQEAAADxBBAA5Qg0AN0ISADVDGQAzQyEAMkMoADFELwAwRDYAL0Q9&#10;AC5FRQAtRU4ALEVYACtGYwAqRm8AKUZ+AChGjwAnR6EAJkezACZHyQAmRucAJ0b4AChF/wAoRf8A&#10;lUAAAIJBAABzQgAAZ0IAAF5CAABVQgAATkIAAEVCAAA/RAAAO0UAADdGAAA0RwoAMUgQAC9IFgAu&#10;SR4ALEklACtJLAAqSTMAKUo6AChKQgAnSksAJktVACVLYAAkS20AI0t8ACJLjQAhTJ8AIUyxACBM&#10;xwAgS+YAIUv3ACJK/wAiSv8AkEMAAH5EAABvRAAAZEUAAFpFAABSRQAASkYAAEFHAAA8SAAAN0kA&#10;ADJLAAAuTQcAK04OAClOEwAnTxoAJk8hACVPKAAkTzAAI1A3ACJQPwAhUEgAIFBSAB9RXQAeUWoA&#10;HVF5ABxRigAbUZwAGlGvABlRxQAZUeQAGlD2ABtP/wAcT/8AikYAAHlHAABrRwAAYEgAAFZIAABO&#10;SAAAR0kAAD5LAAA5TAAAM04AAC5QAAAoUwIAJFQLACJVEAAgVRYAH1YeAB5WJAAdViwAHFYzABtX&#10;OwAaV0QAGVdOABhXWQAXWGYAFVh1ABRYhwAUWJoAE1esABJXwgASV+EAE1b0ABRV/wAUVf8AhEkA&#10;AHRKAABmSwAAXEsAAFNLAABLTAAARE0AADxPAAA1UQAAL1QAAClWAAAkWQAAHlsHABpdDQAYXRIA&#10;F10ZABZeIAAVXicAFF4uABNeNwASXkAAEV9KABFfVQAQX2IAD19xAA5fgwANX5YADV+pAAxevgAM&#10;XtoADV3wAA1c/AAOXP8Afk0AAG5OAABiTgAAWE8AAE9PAABIUAAAQFIAADhUAAAwVwAAKloAACRd&#10;AAAfXwAAGWIBABNlCQARZg8AEGYUAA9mGwAOZyIADWcpAA1nMgAMZzsAC2dFAApnUAAJZ10AB2ds&#10;AAZnfQAFZ5AABGajAAJmtwADZc8ABGXpAARk9QAEZPwAd1EAAGlSAABdUgAAVFIAAExTAABDVQAA&#10;O1gAADNbAAArXgAAJWEAAB9kAAAZZwAAE2oAAA9tBgALcAwACHD/4v/iSUNDX1BST0ZJTEUABAkR&#10;AAdwFgAFcB0ABHAkAANwLAACcDUAAHA/AABwSgAAcFcAAHBlAABwdgAAcIoAAG+eAABvsgAAbsgA&#10;AG3lAABt8gAAbfkAcFYAAGNWAABZVgAAUVcAAEdYAAA+WwAANl8AAC5iAAAmZgAAH2oAABltAAAT&#10;cAAADnMAAAt2BAAFeAsAAXgPAAB5EwAAeRkAAHkfAAB6JgAAei8AAHo5AAB6RAAAelAAAHpfAAB6&#10;cAAAeoMAAHqYAAB6rAAAecIAAHjfAAB47wAAd/cAalsAAF9bAABWWwAATFwAAEJgAAA5YwAAMGgA&#10;AChsAAAgcAAAGXQAABN3AAAOewAACX4AAASBAgAAgggAAIMNAACDEAAAhBQAAIUZAACGIAAAhigA&#10;AIcxAACHPAAAh0kAAIdXAACHaAAAh3sAAIeQAACGpQAAhboAAIXTAACE6gAAhPQAZWAAAFxgAABR&#10;YQAARmQAADxpAAAybQAAKXIAACF3AAAZewAAEoAAAA2DAAAIhwAAAooAAACNAAAAjgQAAI4JAACP&#10;DQAAkBAAAJEUAACSGQAAkyAAAJQpAACVMwAAlUAAAJZOAACWXwAAlXIAAJWIAACVnQAAlLIAAJTI&#10;AACT4gAAk+4AYWUAAFZmAABKagAAP24AADV0AAAreQAAIX8AABmEAAARiQAADI0AAAaRAAAAlAAA&#10;AJgAAACaAAAAmwAAAJwCAACdBwAAngsAAJ8OAAChEgAAohgAAKMgAAClKQAApjYAAKZEAACmVQAA&#10;pmgAAKZ9AACmlAAApakAAKS9AACk0QAApOQAW2wAAE9wAABDdQAAOHsAAC2BAAAjhwAAGY0AABGS&#10;AAALlwAABJwAAACgAAAAowAAAKYAAACoAAAAqQAAAKoAAACsAAAArQQAAK4JAACwDQAAsREAALMX&#10;AAC1IAAAtisAALc6AAC3SwAAuFwAALhxAAC4iAAAuJ0AALixAAC3wgAAt9AAVHYAAEh8AAA8ggAA&#10;MYkAACaQAAAblwAAEp0AAAyiAAADpwAAAKsAAACuAAAAsgAAALYAAAC4AAAAuAAAALoAAAC7AAAA&#10;vQAAAL4AAADABQAAwQsAAMMQAADGFgAAySAAAMouAADLPgAAzFAAAMxkAADNegAAzZEAAM2kAADN&#10;tAAAzcAATYMAAEGKAAA1kQAAKZkAAB6gAAATpgAADKwAAAOxAAAAtgAAALoAAAC+AAAAwgAAAMYA&#10;AADIAAAAyAAAAMoAAADLAAAAzQAAAM4AAADQAAAA0gEAANUIAADZDgAA3RUAAOEhAADiMQAA5EMA&#10;AOVWAADmawAA5oIAAOeWAADnpQAA5rAA/wAJAP8ABQD/AAYA/wAOAP8AFgD/ACEA/wAtAP8AOAD9&#10;AEMA+QBNAPUAVQDyAF0A8ABjAO4AaQDsAG8A6gB0AOkAegDnAH8A5gCFAOQAiwDjAJEA4QCZAN8A&#10;oQDcAKoA2gC2ANcAxgDVAOEA0wD0ANIA/wDRAP8A0QD/AM8A/wDKAP8A/wABAP8AAAD/AAEA/wAM&#10;AP8AEgD6AB0A9gAoAPMAMwDwAD4A7ABIAOgAUADlAFgA4gBeAN8AZADdAGoA2wBvANkAdADWAHoA&#10;1AB/ANIAhQDQAIwAzgCTAMwAnADJAKUAxwCwAMYAvgDEANQAwgDuAMEA/gDAAP8AwAD/AL8A/wC+&#10;AP8A/wAAAP8AAAD/AAAA+gAHAPEADwDrABgA5gAjAOIALgDgADgA2wBCANUASwDRAFIAzgBZAMsA&#10;XwDJAGUAxwBqAMYAbwDEAHQAwgB6AMEAgAC/AIYAvQCOALsAlgC5AKAAtwCqALYAtwC0AMoAsgDm&#10;ALEA+ACwAP8ArwD/AK8A/wCwAP8A/wAAAP8AAAD3AAAA6gACAOEADADXABMA0AAdAMwAKADJADIA&#10;xgA8AMIARQC/AE0AvABTALoAWQC4AF8AtwBkALUAaQC0AG4AsgB0ALEAegCvAIAArQCIAKwAkQCq&#10;AJoAqAClAKYAsQCkAMEAowDcAKEA8gChAP8AoAD/AKAA/wChAP8A/wAAAPcAAADoAAAA2QAAAMsA&#10;CADDABAAvQAYALkAIgC2ACwAtAA2ALIAPwCvAEcArABNAKsAVACpAFkApwBeAKYAYwClAGgAowBu&#10;AKIAdACgAHoAngCCAJwAiwCbAJUAmQCfAJgArACWALoAlADPAJMA6wCSAPsAkgD/AJIA/wCRAP8A&#10;9wAAAOcAAADTAAAAxgAAALsAAgCzAAwArQASAKoAHACnACYApAAwAKMAOACgAEAAngBHAJwATgCa&#10;AFMAmQBYAJcAXQCWAGMAlQBoAJMAbgCSAHQAkAB8AI8AhQCNAI8AiwCaAIoApwCIALUAhgDHAIUA&#10;5ACEAPUAhAD/AIMA/wCDAP8A7AAAANMAAADBAQAAtAAAAKwAAACmAAcAoAAOAJ0AFgCaACAAlwAp&#10;AJUAMgCTADoAkQBBAI8ASACNAE0AjABTAIsAWACJAF0AiABjAIcAaQCFAG8AgwB3AIIAgACAAIoA&#10;fgCWAH0AowB7ALAAegDCAHkA3QB4APEAdwD9AHgA/wB4AP8A3goAAMQLAACyDAAApgsAAJ0IAACZ&#10;BAAAlQAKAJEAEQCOABkAiwAjAIkALACHADQAhQA7AIMAQgCCAEgAgABOAH8AUwB9AFgAfABeAHsA&#10;ZAB5AGoAeAByAHYAewB0AIYAcwCSAHEAnwBwAK0AbgC+AG0B1gBtAu0AbAP6AGwD/wBsA/8AzhAA&#10;ALcRAACmEgAAmhEAAJEQAACLDgAAiQsDAIcFDACEARMAgQEcAH4CJQB8Ay4AegM2AHgEPAB3BEMA&#10;dQVIAHQFTgBzBVQAcQVZAHAGXwBuBmYAbQZuAGsHeABqB4MAaAiQAGcJnQBlCawAZAm8AGMK1ABj&#10;C+wAYgz6AGIM/wBiDP8AwxYAAK0XAACdGAAAkBgAAIcWAACBFAAAfREAAHwOBgB8Cg4AeAoWAHUL&#10;HwByCygAcAwwAG8MNwBtDD4AbAxEAGsNSgBpDU8AaA1VAGcNXABlDWMAYw5rAGIOdQBgDoEAXw6O&#10;AF0PnABcEKsAWxC9AFoQ1gBZEfAAWRH9AFkR/wBZEf8AuRsAAKUdAACUHgAAiB4AAH4dAAB4GwAA&#10;dBgAAHEVAABxEQkAbxARAGwQGQBpECIAZxEqAGYRMgBkETkAYxE/AGIRRQBgEksAXxJRAF0SWABc&#10;El8AWhNoAFkTcgBXFH0AVhSLAFQVmQBTFakAUha6AFEW0gBRF+0AURf9AFEX/wBRF/8AsiAAAJ4i&#10;AACOIgAAgSMAAHciAABwIQAAbB4AAGkbAABnGAQAZhUOAGMWFQBhFh4AXxYmAF0WLQBcFzQAWhc7&#10;AFkXQQBYGEcAVhhNAFUYVABTGFwAUhlkAFEZbgBPGnoAThuIAE0blwBLHKYAShy4AEodzwBJHesA&#10;SR37AEkd/wBKHf8ArCQAAJglAACIJgAAeycAAHEmAABqJQAAZiMAAGIhAABgHgAAXhwLAFsbEgBZ&#10;HBoAVxwiAFUcKQBUHDAAUx03AFEdPQBQHUMATx1KAE0eUQBMHlgASx9hAEkfawBIIHcARyCFAEYh&#10;lABEIqQARCK2AEMizABDI+kAQyP6AEMj/wBDIv8ApicAAJMpAACDKgAAdioAAG0qAABlKQAAYCcA&#10;AFwlAABZIwAAVyEHAFUhDwBSIRYAUCEeAE4hJQBNIiwATCIzAEoiOQBJIkAASCJGAEcjTQBFI1UA&#10;RCReAEMkaQBCJXUAQCaDAD8mkgA+J6MAPie0AD0nygA9KOgAPSj5AD0n/wA+J/8AoioAAI4rAAB/&#10;LQAAci0AAGgtAABhLAAAXCsAAFgoAABUJgAAUSYEAE4lDQBMJRMASiYaAEgmIgBHJikARSYvAEQm&#10;NgBDJzwAQSdDAEAnSwA/KFMAPilcAD0pZgA8KnIAOyqBADorkAA5K6EAOCyyADcsyAA3LOYAOCz4&#10;ADgs/wA4LP8AnSwAAIouAAB7LwAAbzAAAGUwAABdLwAAWC4AAFMrAABQKgAATCoAAEkqCwBGKhEA&#10;RCoXAEIqHwBBKiUAPyosAD4rMwA9KzkAPCtAADssSAA6LFAAOS1ZADguZAA3LnAANi9/ADUvjwA0&#10;MJ8AMzCxADIwxwAyMOUAMzD3ADMw/wA0L/8AmS8AAIcxAAB3MgAAazIAAGIyAABaMgAAVDEAAE8v&#10;AABLLQAARy4AAEQuCABBLg4APy4UAD0uHAA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA1MU4ANDFX&#10;ADMyYgAyMm4AMTN9ADAzjQAvNJ4ALjSwAC00xQAtNOMALjT2AC8z/wAvM/8AlTEAAIMzAAB0NAAA&#10;aDUAAF41AABXNAAAUTQAAEsyAABGMQAAQjIAAD8yBQA8Mg0AOTMSADgzGQA2MyAANDMmADMzLQAy&#10;NDQAMTQ7ADA1QwAwNUwALzZVAC42YAAtN2wALDd7ACs3iwAqOJwAKTiuACg4wwAoOOIAKTj1ACo3&#10;/wAqN/8AkjQAAH81AABxNgAAZTcAAFs3AABUNwAATTYAAEc2AABCNQAAPTYAADo2AgA3NwsANDcQ&#10;ADI3FgAxOB0ALzgkAC44KwAtOTIALDk5ACs5QQAqOkkAKjpTACk7XgAoO2oAJzt5ACY8iQAlPJsA&#10;JDytACM8wgAjPOAAJDz0ACU7/wAlO/8AjTYAAHw4AABtOQAAYjkAAFg6AABROQAASjkAAEQ5AAA9&#10;OQAAOToAADU7AAAyOwgALzwOAC09FAAsPRoAKj0hACk9KAAoPi8AJz42ACY+PgAlP0cAJD9QACNA&#10;WwAiQGgAIUB2ACBAhwAfQZkAH0GrAB5BwAAeQd4AH0DzAB9A/gAgP/8AiTkAAHg6AABpOwAAXjwA&#10;AFU8AABNPAAARzwAAEA8AAA4PQAAND4AADBAAAAtQQUAKkIMACdCEQAmQxgAJEMeACNDJQAiQywA&#10;IUQzACBEOwAfREQAHkVOAB1FWQAcRWUAG0V0ABpFhQAZRpcAGUapABhGvgAXRdwAGEXxABlE/QAa&#10;RP8AhDwAAHM9AABmPgAAWz8AAFI/AABKPwAARD8AAD1AAAA2QQAAMUMAACxEAAAnRgEAJEcKACFI&#10;DwAgSRQAHkkbAB1JIgAcSSkAG0owABpKOAAZSkEAGEpLABdLVQAWS2IAFUtxABRLggATS5QAEkun&#10;ABJLvAARS9kAEkrwABNK/AAUSf8Afz8AAG9AAABhQQAAV0IAAE5CAABHQgAAQUIAADpDAAAyRQAA&#10;LUcAAChJAAAjSwAAHk0GABtPDQAYUBEAF1AXABZQHgAVUCUAFFAsABNRNAASUT0AEVFHABFRUgAQ&#10;UV8AD1JtAA5SfgANUZEADVGkAAxRuAAMUdEADVDsAA1Q+gAOT/8AeUMAAGpEAABdRAAAU0UAAEtF&#10;AABERQAAPkYAADZIAAAvSgAAKUwAACRPAAAfUQAAGlMAABRWCQARVw4AEFgTABBYGQAPWCAADlgo&#10;AA1YMAANWDkADFhDAAtYTgAKWFoACFhoAAdYeQAGWIwABVifAARYswAEV8oABVfmAAVX8wAGVvwA&#10;c0YAAGRHAABZSAAAUEgAAEhIAABBSQAAOkoAADJNAAArUAAAJVIAACBVAAAaWAAAFVoAABBdBgAM&#10;YAwACmAQAAlgFQAIYBwAB2AjAAVgKwAEYDQAA2A9AAFgSQAAYFUAAGBjAABgcwAAYIYAAF+aAABf&#10;rgAAX8QAAF7iAABe8AAAXvgAbEoAAF9LAABVSwAATEwAAEVMAAA9TgAANVAAAC5TAAAnVgAAIFkA&#10;ABpcAAAVXwAAEGIAAA1lBAAIZwsAA2cOAABoEwAAaBgAAGgfAABpJgAAaS4AAGk4AABpQwAAaU8A&#10;AGldAABpbQAAaYAAAGmUAABoqQAAaL8AAGfcAABm7gAAZvcAZk8AAFpPAABRTwAASk8AAEFRAAA4&#10;VAAAMFcAAChbAAAhXgAAGmIAABRlAAAQaAAADGsAAAduAwABcAkAAHANAABxEAAAcRQAAHIaAABz&#10;IQAAcygAAHMxAABzPAAAdEgAAHNWAABzZgAAc3kAAHOOAABzowAAcrkAAHHSAABx6wAAcPQAYVMA&#10;AFZTAABPUwAARVUAADtYAAAyXAAAKmAAACJkAAAbaAAAFGwAAA9vAAALcgAABnYAAAB5AAAAegYA&#10;AHoKAAB7DgAAfBEAAH0VAAB+GwAAfyIAAIAqAACANQAAgEEAAIBPAACAXwAAgHEAAICGAACAnQAA&#10;f7IAAH7KAAB+5QAAffEAXFgAAFRYAABJWgAAP10AADVhAAAsZQAAI2oAABtvAAAUcwAADncAAAl7&#10;AAADfwAAAIIAAACEAAAAhgEAAIYGAACICgAAiQ0AAIoQAACLFQAAjBsAAI4iAACPLAAAjzgAAI9G&#10;AACPVgAAj2gAAI9+AACPlQAAjqsAAI3BAACN3AAAjOsAWV0AAE5fAABDYgAAOGYAAC5sAAAkcQAA&#10;HHcAABR8AAAOgQAACIUAAACJAAAAjQAAAJAAAACSAAAAkwAAAJQAAACWAwAAlwgAAJgMAACaDwAA&#10;mxMAAJ0aAACfIwAAoC4AAKA8AACgTAAAoF4AAKB0AACfjAAAn6IAAJ+3AACeywAAnuAAU2QAAEdo&#10;AAA8bQAAMXMAACd5AAAdfwAAFIUAAA2LAAAGkAAAAJQAAACYAAAAnAAAAJ8AAAChAAAAogAAAKQA&#10;AAClAAAApwAAAKgEAACqCQAArA0AAK0SAACwGQAAsiMAALIxAACyQgAAslQAALJpAACygAAAspgA&#10;ALGsAACyvwAAsc4ATG4AAEBzAAA1egAAKoEAAB+IAAAVjgAADpUAAAaaAAAAnwAAAKQAAACoAAAA&#10;rAAAAK8AAACxAAAAsQAAALMAAAC1AAAAtgAAALgAAAC6AAAAvAYAAL4MAADAEQAAwxkAAMUmAADF&#10;NwAAxkkAAMZdAADHcgAAx4oAAMifAADIrwAAyLwARnoAADmBAAAuiQAAIpAAABeYAAAPnwAAB6UA&#10;AACqAAAArwAAALMAAAC3AAAAvAAAAL8AAADBAAAAwgAAAMQAAADFAAAAxwAAAMkAAADLAAAAzQAA&#10;AM8DAADSCgAA1hAAANwaAADdKgAA3jwAAN9QAADgZQAA4XsAAOGRAADiogAA4q0A/wACAP8AAAD/&#10;AAMA/wAMAP8AEwD/AB0A/wAoAP4AMwD7AD4A9wBIAPMAUADwAFcA7QBeAOsAZADoAGkA5wBvAOUA&#10;dADjAHkA4gB/AOAAhQDeAIwA3ACTANkAnADWAKYA0wCxANEAwADPANoAzgDxAMwA/wDLAP8AywD/&#10;AMYA/wDBAP8A/wAAAP8AAAD/AAAA/wAIAPsAEAD2ABkA8gAkAO8ALgDtADkA6ABCAOMASwDgAFIA&#10;3QBZANkAXwDWAGQA0wBpANEAbgDPAHQAzgB5AMwAfwDKAIYAyACOAMYAlgDEAKAAwgCrAMAAuQC+&#10;AM0AvADqALsA/AC6AP8AugD/ALoA/wC2AP8A/wAAAP8AAAD+AAAA9AAEAOsADQDkABQA3wAfANsA&#10;KQDYADMA0wA9AM4ARQDKAE0AxwBTAMUAWQDDAF8AwQBkAL8AaQC9AG4AuwBzALoAeQC4AIAAtgCI&#10;ALQAkACyAJoAsQClAK8AsgCtAMQArADhAKsA9gCqAP8AqgD/AKoA/wCqAP8A/wAAAP0AAADuAAAA&#10;4gAAANUACgDNABEAxwAZAMQAIwDBAC0AvwA3ALsAPwC3AEcAtQBOALIAUwCwAFkArwBeAK0AYwCs&#10;AGgAqwBtAKkAcwCoAHoApgCBAKQAigCjAJQAoQCfAJ8ArACeALsAnADSAJsA7gCaAP8AmgD/AJkA&#10;/wCZAP8A/gAAAO4AAADeAAAAywAAAMEABQC5AA0AtAAUALEAHgCuACcAqwAwAKoAOQCnAEEApABI&#10;AKIATQChAFMAnwBYAJ4AXQCdAGIAmwBnAJoAbQCYAHMAlwB7AJUAhACUAI4AkgCZAJAApgCOALQA&#10;jQDIAIwA5gCLAPkAigD/AIoA/wCLAP8A8AAAANsAAADHAAAAugAAALAAAACoAAoApAAQAKAAGACd&#10;ACEAmwAqAJoAMwCYADsAlgBBAJQASACSAE0AkQBSAI8AVwCOAFwAjABhAIsAZwCKAG4AiAB1AIcA&#10;fgCFAIgAgwCUAIIAoACAAK8AfwDAAH4A3QB9APIAfQD/AH0A/wB9AP8A4AAAAMYAAAC1AAAAqgAA&#10;AKIAAACbAAUAlQANAJIAEwCQABwAjQAkAIsALQCKADQAiAA7AIYAQgCFAEcAgwBNAIIAUgCBAFcA&#10;fwBcAH4AYgB9AGgAewBwAHoAeQB4AIMAdgCPAHUAnAB0AKoAcgC6AHEA0QBwAOwAcAD7AHAA/wBw&#10;AP8AzQQAALcGAACnBwAAmwYAAJMEAACOAAAAigAIAIYADwCEABYAgQAeAH8AJwB9AC4AfAA2AHoA&#10;PAB5AEIAdwBHAHYATAB1AFIAcwBXAHIAXQBxAGMAbwBrAG4AdABsAH4AawCKAGkAmABoAKYAZwC2&#10;AGYAywBlAOcAZQD3AGUA/wBlAP8AwAwAAKsNAACbDgAAjw4AAIYNAACBCwAAfgcBAHwBCwB5ABEA&#10;dwAYAHUAIQBzACkAcQAwAG8ANgBuADwAbABCAGsARwBqAE0AaQBSAGgAWABmAF8AZQBnAGMAcABi&#10;AXoAYAGHAF8ClQBeAqMAXAOzAFwDxwBbBOQAWwX0AFsG/gBbBv8AtRAAAKESAACREwAAhRMAAHwS&#10;AAB2EQAAcw4AAHIMBABxBw0AbgQSAGwEGwBpBSMAZwUqAGYGMQBkBjcAYwY9AGIHQwBhB0kAXwdO&#10;AF4IVQBdCFwAWwljAFoJbQBYCngAVwqFAFYLkwBUC6IAUwuzAFIMxwBSDOQAUQ31AFEN/wBRDf8A&#10;rRUAAJkXAACJGAAAfRkAAHQYAABtFwAAahQAAGcRAABnDgcAZgwOAGMMFQBhDB0AXwwlAF0NLABc&#10;DTMAWw05AFoNPwBYDUUAVw1LAFYOUQBVDlkAUw5hAFIOawBQD3YAThCDAE0QkgBMEKIASxCyAEoR&#10;yABJEeUASRH3AEkS/wBJEf8ApRkAAJIcAACDHQAAdh4AAG0dAABmHAAAYhoAAF8XAABeFAEAXhEK&#10;AFsQEQBZERgAVxEgAFURJwBUES4AUxE0AFEROwBQEkEATxJHAE4STgBMElUASxNeAEkTZwBIFHMA&#10;RhSAAEUVjwBEFZ8AQxawAEIWxQBCF+MAQhf2AEIX/wBCF/8Anx0AAIwgAAB9IQAAcSIAAGgiAABh&#10;IQAAXB8AAFkcAABXGQAAVRYGAFQVDgBRFRQATxYcAE4WIwBMFioASxYwAEoWNwBJFz0ARxdDAEYX&#10;SgBFGFIAQxhaAEIZZABBGXAAPxp9AD4bjQA9G50APByuADscwwA7HOEAOx31ADsc/wA8HP8AmiEA&#10;AIcjAAB4JAAAbCUAAGMlAABcJAAAVyMAAFMgAABRHgAATxwCAE0bDABLGhEASBsYAEcbIABFGyYA&#10;RBstAEMcMwBCHDkAQBxAAD8dRwA+HU8APR5YADweYgA6H20AOR97ADggiwA3IZsANiGtADUhwQA1&#10;Id8ANSHzADYh/wA2If8AliMAAIMmAAB0JwAAaCgAAF8oAABYJwAAUyYAAE8kAABMIgAASSAAAEcg&#10;CQBEHw8AQh8VAEAgHAA/ICMAPiApADwgLwA7ITYAOiE9ADkhRAA4IkwANyJVADYjXwA0I2sAMyR5&#10;ADIliQAxJZoAMCWrADAmvwAvJtwAMCbyADAm/wAxJf8AkSYAAH8oAABxKgAAZSoAAFwqAABVKgAA&#10;TykAAEsoAABIJQAARCQAAEEkBQA/JA0APSQSADskGQA5JB8ANyQmADYkLAA1JTMANCU6ADMmQQAy&#10;JkoAMSdTADAnXQAvKGkALil3AC0phwAsKZgAKyqqACoqvQAqKtoAKyrxACsq/gAsKf8AjSgAAHwq&#10;AABtLAAAYi0AAFktAABRLQAATCwAAEcrAABDKAAAPygAADwoAgA5KAsANygQADUoFgAzKBwAMigj&#10;ADAoKQAvKTAALyo3AC4qPwAtK0cALCtRACssWwAqLGcAKS11ACgthQAnLZcAJi6oACUuvAAlLtgA&#10;Ji7wACYu/QAnLf8AiisAAHgtAABqLgAAXy8AAFYvAABOLwAASC4AAEMtAAA/LAAAOywAADcsAAA0&#10;LAkAMiwOADAtEwAuLRoALS0gACstJwAqLi0AKi41ACkvPQAoL0UAJzBOACYwWQAlMWUAJDFzACMx&#10;gwAiMpUAITKnACEyuwAgMtQAITLvACIx/AAiMf8Ahi0AAHUvAABnMAAAXDEAAFMxAABLMQAARTEA&#10;AEAwAAA7MAAANjAAADMwAAAwMQYALTENACsxEQApMhcAKDIeACcyJAAlMysAJTMyACQzOgAjNEMA&#10;IjRMACE1VwAgNWMAHzVxAB42gQAdNpMAHDalABs2uQAbNtIAHDbtAB02+wAdNf8AgjAAAHEyAABj&#10;MwAAWTQAAFA0AABJNAAAQjMAAD0zAAA3MwAAMTQAAC41AAArNQIAKDYLACU3EAAkNxUAIjcbACE4&#10;IgAgOCgAHzgwAB44NwAdOUAAHDlJABs6VAAaOmAAGTpuABg6fwAXO5EAFzukABY7twAVO9AAFjrs&#10;ABc6+gAYOf8AfTIAAG00AABgNQAAVTYAAE02AABGNgAAQDYAADo2AAA0NgAALjgAACo5AAAmOgAA&#10;IzsIACA8DgAePRIAHT0YABw9HwAbPiUAGj4tABk+NAAXPj0AFj9HABU/UQAUP14AFD9sABNAfAAS&#10;QI8AEUCiABFAtgAQQM4AET/rABI/+QASPv8AeTUAAGk3AABcOAAAUjkAAEo5AABDOQAAPTkAADc5&#10;AAAxOgAAKzwAACc9AAAiPwAAHkEEABpCCwAYQxAAF0MVABVEGwAURCIAE0QpABNEMQASRDoAEUVD&#10;ABBFTgAQRVsADkVpAA5FeQANRYwADUWfAAxFsgALRckADEXlAA1E9gANRP8AdDkAAGU6AABYOwAA&#10;TzsAAEc8AABAPAAAOjwAADQ8AAAuPgAAKEAAACNCAAAfRAAAGkYAABVICAASSg0AEUoSABBKGAAP&#10;Sx4ADkslAA1LLQANSzYADEtAAAtLSgAKS1YACUtkAAhLdAAHS4cABUuaAARLrgAESsQABUrgAAVK&#10;8AAGSfoAbjwAAGA9AABUPgAASz4AAEQ+AAA9PgAANz8AADFAAAAqQgAAJEUAAB9HAAAaSQAAFUwA&#10;ABFOBQAOUQsAC1EQAApRFAAJURsACFEiAAdRKQAFUTIABFI7AANSRgABUlIAAFJfAABSbwAAUoEA&#10;AFGWAABRqQAAUb8AAFDcAABQ7gAAUPcAaEAAAFtBAABQQQAASEEAAEFBAAA7QgAANEMAAC1FAAAm&#10;SAAAIEsAABtNAAAWUAAAEVMAAA5VBAAKWAoABlgOAAJYEgAAWRcAAFkdAABZJQAAWS0AAFk2AABZ&#10;QQAAWU0AAFpaAABaaQAAWXwAAFmQAABZpQAAWLoAAFjVAABX7AAAV/YAY0QAAFZFAABNRQAARUUA&#10;AD9FAAA3RwAAL0kAAChMAAAiTwAAG1IAABZVAAARWAAADVoAAAldAwAEXwkAAGANAABgEAAAYRQA&#10;AGEZAABiIAAAYicAAGIxAABiOwAAYkcAAGJVAABjZAAAYnYAAGKLAABioAAAYbYAAGHPAABg6gAA&#10;YPUAXUgAAFJJAABKSAAAQ0gAADpKAAAyTQAAKlAAACNTAAAcVwAAFloAABFdAAANYAAACGMAAANm&#10;AQAAZwYAAGgLAABpDgAAahEAAGsVAABsGwAAbSIAAG0qAABtNAAAbUAAAG1OAABtXQAAbW8AAG2E&#10;AABsmgAAbLAAAGvIAABr5gAAavMAWE0AAE5NAABITAAAPk4AADVRAAAsVAAAJFgAAB1cAAAWYAAA&#10;EGQAAAxnAAAHawAAAW4AAABwAAAAcgMAAHIHAABzCwAAdQ4AAHYRAAB3FgAAeBwAAHkjAAB6LQAA&#10;ejkAAHpHAAB6VgAAeWgAAHp8AAB5lAAAeKoAAHjBAAB33wAAd+8AVFEAAExRAABCUgAAOFUAAC9Z&#10;AAAmXgAAHmIAABZnAAAQawAAC28AAAVzAAAAdwAAAHoAAAB8AAAAfgAAAH8CAACABgAAgQoAAIMN&#10;AACEEQAAhhUAAIgcAACJJQAAijAAAIo+AACJTQAAiV8AAIlzAACIiwAAiKIAAIe5AACH0QAAhugA&#10;UlYAAEdXAAA8WgAAMl8AAChkAAAfaQAAFm8AABB0AAAKeQAAAn0AAACBAAAAhQAAAIgAAACKAAAA&#10;jAAAAI0AAACPAAAAkAQAAJIIAACTDAAAlRAAAJcVAACZHQAAmycAAJs0AACbRAAAmlYAAJpqAACZ&#10;ggAAmpoAAJiwAACYxwAAl94AS1wAAEBgAAA1ZQAAK2oAACFxAAAXdwAAEH0AAAmDAAABiAAAAIwA&#10;AACRAAAAlQAAAJgAAACaAAAAmwAAAJ0AAACfAAAAoAAAAKIAAACkBQAApgoAAKgOAACqFAAArR0A&#10;AK0qAACtOQAArUsAAK1fAACtdwAArJAAAKunAACrugAAq8sARWYAADlrAAAucQAAI3gAABl/AAAQ&#10;hgAACY0AAACTAAAAmAAAAJ0AAAChAAAApQAAAKgAAACrAAAAqwAAAK4AAACvAAAAsQAAALMAAAC1&#10;AAAAtwEAALkHAAC8DQAAvxMAAMIfAADCLgAAwkAAAMJUAADBawAAwYMAAMCbAADBrQAAwbwAPnIA&#10;ADJ4AAAngAAAHIgAABKQAAAKlwAAAJ0AAACjAAAAqAAAAK0AAACyAAAAtgAAALkAAAC7AAAAvAAA&#10;AL4AAADAAAAAwgAAAMQAAADGAAAAyAAAAMsAAADOBQAA0Q0AANYUAADXIwAA2DUAANlJAADaXgAA&#10;23UAANuMAADcnwAA3KsA/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA/gAkAPwALwD5ADkA9ABDAPAA&#10;SwDtAFIA6gBZAOcAXwDkAGQA4gBpAOAAbgDeAHMA3AB5ANoAfwDXAIYA1ACOANEAlgDPAKEAzACs&#10;AMoAuwDIANIAxgDuAMYA/wDFAP8AxQD/AL8A/wC6AP8A/wAAAP8AAAD/AAAA/gAFAPcADgDyABUA&#10;7gAfAOsAKgDpADQA4wA9AN4ARQDZAE0A1ABTANEAWQDOAF4AzABjAMoAaADJAG0AxwBzAMUAeQDD&#10;AIAAwQCIAL8AkAC9AJsAuwCmALkAtAC3AMgAtgDmALUA+wC0AP8AtAD/ALMA/wCuAP8A/wAAAP8A&#10;AAD4AAAA7QAAAOUACwDdABEA1wAaANIAJADPAC4AywA3AMcAQADDAEcAwABOAL4AUwC8AFkAugBe&#10;ALgAYwC2AGgAtQBtALMAcwCxAHkArwCBAK0AigCrAJQAqQCgAKgArQCmAL4ApQDbAKQA9ACkAP8A&#10;owD/AKMA/wCiAP8A/wAAAPYAAADmAAAA1wAAAMsABgDEAA4AvgAVALsAHwC5ACgAtwAxALQAOgCw&#10;AEEArQBIAKsATgCpAFMApwBYAKYAXACkAGEAowBnAKEAbACgAHMAngB6AJ0AgwCbAI4AmQCZAJcA&#10;pgCWALYAlQDMAJQA6wCTAP0AkwD/AJMA/wCTAP8A9wAAAOQAAADQAAAAwQAAALcAAgCvAAsAqwAR&#10;AKcAGQClACIAowArAKIAMwCfADsAnABCAJsASACZAE0AlwBSAJYAVwCVAFsAkwBhAJIAZgCQAG0A&#10;jwB0AI0AfQCMAIcAigCTAIgAoACHAK8AhQDCAIUA4gCEAPcAhAD/AIQA/wCEAP8A5QAAAM0AAAC8&#10;AAAArwAAAKYAAACeAAcAmgAOAJYAFACUAB0AkgAlAJEALQCQADUAjQA8AIwAQgCKAEcAiABMAIcA&#10;UQCGAFYAhABbAIMAYACBAGcAgABuAH4AdwB9AIEAewCNAHoAmgB4AKkAdwC6AHYA0wB2AO8AdgD+&#10;AHUA/wB1AP8A0AAAALsAAACrAAAAnwAAAJcAAACQAAIAiwALAIgAEACGABcAhAAgAIIAJwCBAC8A&#10;fwA1AH0APAB8AEEAewBGAHkASwB4AFAAdwBVAHYAWwB0AGEAcwBpAHEAcQBwAHsAbgCHAG0AlQBr&#10;AKMAagC0AGoAyQBpAOgAaQD5AGkA/wBpAP8AwAAAAKwAAACcAgAAkAIAAIgAAACDAAAAfwAGAHsA&#10;DQB5ABIAdwAaAHYAIgB0ACkAcwAwAHEANgBwADwAbwBBAG0ARgBsAEsAawBQAGoAVgBoAFwAZwBk&#10;AGUAbABkAHYAYwCCAGEAkABgAJ8AXwCvAF4AwwBeAOEAXgD0AF0A/wBdAP8AtAcAAKAJAACQCwAA&#10;hAsAAHwKAAB3BwAAdAQAAHEACQBvAA8AbQAVAGsAHABpACMAaAAqAGcAMQBlADYAZAA8AGMAQQBi&#10;AEYAYABMAF8AUgBeAFgAXQBfAFsAaABaAHIAWAB+AFcAjABWAJsAVQCrAFQAvgBUANoAUwDvAFQA&#10;+wBUAP8AqQ0AAJYOAACHEAAAehAAAHIQAABsDgAAaQwAAGcJAwBmBAsAZAAQAGIAFwBgAB4AXgAl&#10;AF0AKwBcADEAWgA3AFkAPABYAEIAVwFHAFYBTgBVAlQAUwJcAFIDZQBRA28ATwR7AE4EigBNBZkA&#10;TAWpAEsFvABKBtQASgftAEoH+QBKB/8AoRAAAI4SAAB+FAAAcxQAAGoUAABkEwAAYBEAAF4PAABd&#10;DQUAXQkNAFoGEgBYBxkAVgcgAFUHJwBTBy0AUggzAFEIOABQCD4ATwlEAE4JSgBMCVEASwpZAEoK&#10;YgBIC20ARwt6AEYMiABEDJgAQwypAEINvABCDdUAQg3uAEIN+wBCDf8AmhQAAIcWAAB4GAAAbBkA&#10;AGMZAABdGAAAWRYAAFYTAABUEQAAVA4IAFMNDgBRDRQATw0bAE0NIgBMDSgASw0uAEoNNABJDToA&#10;Rw5BAEYORwBFDk8ARA5XAEIPYQBBEGwAPxB5AD4QiAA9EZgAOxGpADsRvAA6EdYAOhHwADoS/QA7&#10;Ef8AkxgAAIEaAABzHAAAZx0AAF4dAABYHAAAUxsAAFAYAABOFgAATBMDAEwRCwBKEBAASBEXAEYR&#10;HgBFESQARBEqAEIRMABBETcAQBI9AD8SRAA9EkwAPBNUADsTXgA5FGkAOBR2ADcVhQA2FZYANBan&#10;ADQWugAzFtMAMxbuADQW/AA0Fv8AjhsAAHwdAABuHwAAYyAAAFogAABTIAAATh4AAEodAABIGgAA&#10;RhgAAEUWBwBDFQ4AQRUTAD8VGgA+FSAAPRUnADsVLQA6FjMAORY6ADgWQQA3F0kANRdRADQYWwAz&#10;GWYAMhlzADAagwAvGpQALhulAC0buAAtG9AALRvsAC4b+wAuG/8Aih4AAHggAABqIgAAXyMAAFYj&#10;AABPIgAASiEAAEYgAABDHgAAQRsAAD8aAwA9GgwAOxkRADkZFgA3Gh0ANhojADUaKQA0GjAAMxs2&#10;ADEbPgAwHEYALxxPAC4dWQAtHWQALB5xACsfgQAqH5IAKR+kACggtwAnIM4AJyDrACgg+gApH/8A&#10;hiAAAHQjAABnJAAAXCUAAFMlAABMJQAARyQAAEIjAAA/IQAAPR8AADoeAAA3HgkANR4OADMeEwAx&#10;HhoAMB4gAC8eJgAuHy0ALR8zACwgOwArIEMAKiFMACkhVgAoImIAJiJvACUjfwAkI5AAIyOiACIk&#10;tQAiJMwAIiTpACMk+QAkI/8AgiMAAHElAABjJgAAWScAAFAoAABJJwAAQycAAD8mAAA7JAAAOCIA&#10;ADUiAAAyIgYAMCINAC4iEQAsIhcAKiIdACkiIwAoIyoAJyMxACYkOAAlJUEAJCVKACMmVAAiJmAA&#10;ISdtACAnfQAfJ48AHiihAB4otAAdKMoAHSjoAB4o+AAfJ/8AfiUAAG4nAABgKQAAVikAAE0qAABG&#10;KgAAQSkAADwoAAA3JwAANCYAADAmAAAtJgMAKycLACgnEAAnJxQAJScaACQnIQAjKCcAIiguACEp&#10;NgAgKT4AHypIAB4qUgAdK14AHCtrABsrewAaLI0AGSyfABgssgAYLMkAGCznABkr9wAaK/8AeicA&#10;AGoqAABdKwAAUywAAEosAABDLAAAPisAADkrAAA0KgAAMCoAACsqAAApKwAAJisIACMsDgAiLBIA&#10;ICwYAB8sHgAeLSUAHS0sABwtMwAbLjwAGi5FABkvUAAYL1wAFy9pABYweQAVMIsAFDCeABQwsQAT&#10;MMcAEzDlABQw9gAVL/8AdioAAGcsAABaLQAAUC4AAEguAABBLgAAOy4AADYtAAAxLQAALC0AACcv&#10;AAAkLwAAITAFAB8xDAAcMRAAGzIVABoyHAAZMiIAGDIpABczMQAWMzkAFTNDABQ0TQATNFkAEjRn&#10;ABE1dwARNYkAEDWcABA1sAAONcYADzTkABA09QAQNP8AciwAAGMuAABXMAAATTAAAEUwAAA+MAAA&#10;ODAAADMwAAAvMAAAKTEAACQyAAAhMwAAHTUCABo2CQAXNw4AFTcTABQ4GQATOB8AEjgmABI4LgAR&#10;OTYAEDlAABA5SwAOOVcADjpkAA06dAAMOoYADDqZAAs5rAAKOcEACjneAAs58QAMOPwAbi8AAF8x&#10;AABTMgAASjMAAEIzAAA7MwAANjMAADEyAAAsMwAAJzQAACE2AAAdOAAAGTkAABU7BgASPQwAED4Q&#10;ABA+FQAOPhwADj4jAA0+KgAMPjMADD48AAs/RwAKP1IACD9gAAc/bwAGP4EABT+UAAQ/qAADPrwA&#10;BD7XAAU+7AAFPvcAaTMAAFs0AABQNQAARzUAAD81AAA5NQAANDUAAC41AAApNwAAIzgAAB47AAAa&#10;PAAAFj8AABJBBAAOQwoADEQOAApEEwAJRBkACEQgAAdEJwAGRC8ABUQ4AANFQgACRU4AAEVbAABF&#10;agAARXwAAEWQAABEpAAARLkAAETRAABE6gAAQ/UAZDYAAFc3AABMOAAAQzgAADw4AAA3OAAAMTgA&#10;ACs5AAAlOwAAID0AABpAAAAWQgAAEkQAAA5HBAALSQkAB0oNAARLEQABSxYAAEscAABLIwAASysA&#10;AEs0AABLPgAATEkAAExXAABMZgAATHcAAEuMAABLoQAAS7UAAErOAABK6QAASvUAXzoAAFI7AABI&#10;OwAAQDsAADo7AAA0OwAALjwAACc+AAAiQQAAHEMAABZGAAASSQAADksAAAtOAwAHUAgAAlEMAABR&#10;EAAAUhMAAFMYAABTHwAAUyYAAFMvAABTOQAAU0UAAFNSAABTYQAAU3IAAFOHAABSnAAAUrEAAFHK&#10;AABR5wAAUfQAWT4AAE4+AABFPgAAPj4AADg+AAAwQAAAKUIAACNEAAAdRwAAF0oAABJNAAAOUAAA&#10;C1MAAAZVAgAAVwcAAFgLAABZDgAAWhEAAFoVAABbGgAAXCEAAFwqAABcNAAAXD8AAFxNAABcWwAA&#10;XGwAAFyBAABblwAAW60AAFrFAABa5AAAWfMAVEIAAEpCAABCQgAAPEIAADRDAAAsRgAAJUkAAB5M&#10;AAAXTwAAElMAAA5WAAAKWQAABVsAAABeAAAAYAQAAGEIAABiDAAAYw4AAGQRAABlFgAAZhwAAGcj&#10;AABnLQAAZzkAAGdGAABnVQAAZ2YAAGd6AABmkQAAZagAAGXAAABk3gAAZPAAT0YAAEdGAABARQAA&#10;N0cAAC9KAAAmTQAAH1EAABhVAAASWQAADVwAAAhgAAACYwAAAGYAAABoAAAAagAAAGsEAABsCAAA&#10;bQwAAG8OAABwEgAAchcAAHMdAAB0JgAAdDIAAHQ/AAB0TgAAc18AAHRyAABzigAAcqEAAHG4AABx&#10;1AAAcOwATEoAAEVKAAA7SwAAMk4AAClSAAAgVgAAGFsAABJfAAANZAAAB2gAAABrAAAAbwAAAHIA&#10;AAB1AAAAdgAAAHcAAAB5AgAAegYAAHwKAAB+DgAAgBEAAIIWAACEHgAAhCkAAIQ2AACERQAAhFYA&#10;AINqAACDgQAAgpkAAIGxAACAyQAAgOUASk4AAD9QAAA1UwAAK1cAACJcAAAZYgAAEmcAAAxsAAAF&#10;cQAAAHUAAAB5AAAAfQAAAIEAAACDAAAAhQAAAIYAAACIAAAAiQAAAIsEAACNCAAAjw0AAJIQAACU&#10;FgAAliAAAJYsAACWOwAAlkwAAJVgAACVdgAAlJAAAJOnAACSvQAAktUARFUAADlZAAAvXQAAJGMA&#10;ABppAAASbwAADHUAAAR7AAAAgAAAAIUAAACJAAAAjQAAAJEAAACTAAAAlAAAAJYAAACYAAAAmgAA&#10;AJwAAACeAAAAoAYAAKILAAClEAAAqBcAAKkjAACpMQAAqUMAAKlWAACobQAApocAAKeeAACmswAA&#10;pccAPl4AADJjAAAnagAAHXAAABN4AAAMfwAAA4UAAACLAAAAkQAAAJYAAACbAAAAnwAAAKIAAACk&#10;AAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUCAAC3CQAAuxAAAL4YAAC+JgAAvjgAAL5L&#10;AAC9YQAAvHoAALuUAAC6qQAAurkAN2oAACtwAAAgeAAAFoAAAA2IAAAFjwAAAJYAAACcAAAAogAA&#10;AKcAAACsAAAAsAAAALMAAAC2AAAAtwAAALkAAAC7AAAAvQAAAL8AAADCAAAAxQAAAMgAAADKAAAA&#10;zggAANIQAADVGwAA1SwAANRAAADUVwAA024AANSGAADUmwAA06sA/wAAAP8AAAD/AAAA/wAFAP8A&#10;DgD/ABUA/AAgAPkAKgD2ADQA8QA9AO0ARgDpAE0A5gBTAOQAWQDhAF4A3gBjANwAaADZAG4A1QBz&#10;ANMAeQDQAIAAzgCIAMsAkQDJAJwAxgCnAMQAtwDCAMwAwADsAL8A/wC+AP8AvQD/ALcA/wCyAP8A&#10;/wAAAP8AAAD/AAAA+gABAPMACwDtABIA6AAbAOUAJQDkAC4A3wA4ANgAQADSAEcAzgBOAMsAVADI&#10;AFkAxgBeAMQAYwDCAGcAwABtAL8AcwC9AHoAuwCBALkAiwC2AJUAtAChALIArwCwAMIArgDjAK4A&#10;+gCsAP8ArQD/AKkA/wCmAP8A/wAAAP8AAADyAAAA5gAAAN0ABwDSAA4AzQAWAMoAIADIACkAxQAy&#10;AMAAOgC8AEIAuQBIALcATgC1AFMAswBYALEAXQCwAGIArgBnAKwAbACqAHMAqQB7AKcAhAClAI4A&#10;owCaAKEAqACfALkAngDSAJ0A8gCcAP8AnQD/AJwA/wCZAP8A/AAAAO4AAADdAAAAzAAAAMEAAgC6&#10;AAwAtgASALIAGgCwACMArwAsAK0ANACpADwApgBCAKQASACiAE0AoABSAJ4AVwCdAFsAnABgAJoA&#10;ZgCZAGwAlwB0AJUAfQCTAIcAkQCTAJAAoQCOALEAjQDGAIwA6ACLAP0AjAD/AIwA/wCMAP8A7QAA&#10;ANgAAADFAAAAtwAAAKwAAACmAAgAoQAOAJ8AFQCdAB4AmwAmAJoALgCXADUAlQA8AJMAQgCRAEcA&#10;kABMAI4AUQCNAFUAiwBaAIoAYACJAGYAhwBtAIUAdgCEAIAAggCMAIAAmgB/AKkAfQC8AHwA3AB8&#10;APUAfAD/AHwA/wB8AP8A2QAAAMEAAACxAAAApAAAAJwAAACUAAMAkAAMAI0AEQCLABgAiQAgAIkA&#10;KACHAC8AhQA2AIMAPACCAEEAgABGAH8ASwB9AE8AfABUAHsAWgB5AGAAeABnAHYAcAB1AHoAcwCG&#10;AHEAkwBwAKIAbwC0AG4AzABuAO0AbgD+AG4A/wBuAP8AxAAAAK8AAACgAAAAlAAAAIwAAACGAAAA&#10;gQAIAH4ADgB8ABQAewAbAHkAIgB4ACkAdwAwAHUANgB0ADsAcgBAAHEARQBwAEoAbwBPAG0AVABs&#10;AFsAawBiAGkAagBoAHQAZgCAAGUAjgBjAJ0AYgCtAGEAwgBhAOQAYQD4AGEA/wBhAP8AtAAAAKAA&#10;AACRAAAAhgAAAH4AAAB5AAAAdQADAHEACwBvABAAbQAWAGwAHQBrACQAawAqAGkAMABoADYAZgA7&#10;AGUAQABkAEUAYwBKAGEATwBgAFYAXwBdAF0AZQBcAG8AWgB6AFkAiABYAJgAVwCoAFYAuwBWANgA&#10;VgDxAFYA/wBWAP8AqAEAAJQFAACFBwAAegcAAHIGAABsBAAAaQEAAGcABwBkAA0AYwARAGEAGABg&#10;AB8AXwAlAF4AKwBdADAAWwA2AFoAOwBZAEAAWABFAFcASwBWAFEAVQBYAFMAYQBSAGoAUAB2AE8A&#10;hABOAJMATQCkAEwAtgBMAM0ATADrAEwA+gBMAP8AnQkAAIsLAAB8DQAAcA0AAGgNAABiDAAAXwoA&#10;AF0GAQBcAQkAWgAOAFgAEwBXABkAVgAgAFUAJgBTACsAUgAxAFEANgBQADsATwBBAE4ARwBNAE0A&#10;SwBVAEoAXQBJAGcARwBzAEYAgABFAJAARAChAEMAsgBDAMgAQwDmAEMA9QBDAP8AlQ0AAIMPAAB0&#10;EAAAaREAAGARAABaEAAAVg4AAFQNAABTCgQAUwYLAFEDEABPARUATgEbAEwBIQBLAScASgIsAEkC&#10;MgBIAjcARwM9AEUDQwBEA0oAQwRRAEIEWgBABWQAPwVwAD4GfgA9Bo4APAefADsHsQA6B8YAOgfj&#10;ADoH8wA6CPwAjhAAAHwSAABuFAAAYhUAAFoVAABUFAAAUBMAAE0RAABLDgAASw0GAEoKDABJCBEA&#10;RwgWAEUIHQBECCMAQggoAEEJLgBACTMAPwk5AD4KQAA9CkcAPApPADoLWAA5C2MAOAxvADYMfgA1&#10;DI4ANA2fADMNsQAyDccAMg3jADIN9AAyDf4AiBMAAHcVAABpFwAAXhgAAFUYAABPGAAAShYAAEcV&#10;AABFEwAAQxACAEMOCABCDQ4AQA0SAD8NGAA9DR8APA0kADsNKgA5DTAAOA43ADcOPQA2DkUANQ5N&#10;ADMPVwAyD2IAMRBuAC8QfQAuEI4ALRGgACwRsgArEcgAKxHmACsR9gAsEf8AgxYAAHIZAABkGgAA&#10;WRsAAFEbAABLGwAARhoAAEIYAAA/FwAAPhQAADwSBAA7EQoAOhAQADgQFQA3EBsANREhADQRJwAz&#10;ES0AMhEzADAROgAvEkIALhJLAC0TVAArE18AKhRsACkUewAoFIwAJxWeACYVsAAlFcYAJRXkACUV&#10;9gAmFf8AfhkAAG4bAABgHQAAVh4AAE0eAABHHgAAQh0AAD4cAAA6GgAAOBgAADcWAAA1FQcANBQN&#10;ADIUEgAwFBcALxQdAC0UIwAsFSoAKxUwACoVNwApFj8AKBZIACcXUgAmGF0AJBhqACMZeQAiGYoA&#10;IRmcACAZrwAfGcQAHxniACAZ9AAgGf8AehsAAGoeAABdHwAAUyAAAEogAABEIAAAPh8AADoeAAA3&#10;HQAANBwAADIZAAAwGQQALhgLACwYEAAqGBQAKRgaACcYIAAmGSYAJRktACQaNQAjGj0AIhtGACEb&#10;UAAgHFsAHx1oAB4ddwAdHYgAHB6bABserQAaHsMAGh7gABod8wAbHf8Adx0AAGcgAABaIQAAUCIA&#10;AEgiAABBIgAAOyIAADchAAAzIAAAMB8AAC0dAAArHQAAKB0IACYdDgAlHRIAIx0XACEdHQAhHSQA&#10;IB4qAB8eMgAeHzoAHR9DABwgTQAbIVkAGiFmABkhdQAYIocAFyKZABYirAAVIsEAFSLfABUh8gAW&#10;If4AcyAAAGQiAABXIwAATSQAAEUlAAA+JAAAOSQAADQjAAAwIgAALCIAACkhAAAmIQAAJCEGACIh&#10;DAAgIRAAHiEVAB0iGwAbIiEAGyIoABojLwAZIzgAGCRBABckSwAWJVcAFSVkABQmcwATJoUAEiaY&#10;ABEmqwARJsAAECbdABEl8QASJf0AcCIAAGEkAABUJgAASiYAAEInAAA8JgAANiYAADElAAAtJQAA&#10;KSQAACYkAAAiJQAAHyUDAB0mCgAbJg4AGScSABgnGAAXJx8AFiclABUoLQAUKDUAEyk+ABIpSQAR&#10;KVUAESpiABAqcQAPKoMADiqWAA4qqQANKr0ADSrXAA0q7gAOKfsAbCQAAF0mAABRKAAASCgAAEAp&#10;AAA5KAAANCgAAC8oAAArJwAAJycAACIoAAAeKQAAGyoAABgrBwAWKw0AFCwRABMsFgASLBwAES0j&#10;ABAtKgAQLTIADy48AA4uRgANLlIADS5fAAwvbgALL38ACi+SAAkvpQAJLrkACC7QAAku6QAKLvcA&#10;aCcAAFopAABOKgAARSsAAD0rAAA3KwAAMSoAAC0qAAApKgAAJCoAACArAAAbLQAAGC4AABUvBAAS&#10;MQoAEDIOAA8yEwAOMhkADTIgAA0yJwAMMi8ACzM4AAozQgAJM04ACDNbAAY0agAFNHsABDOOAAMz&#10;ogACM7YAAjPNAAMz5wAEMvMAZCoAAFYsAABLLQAAQi0AADotAAA0LQAALywAACssAAAmLAAAIi0A&#10;AB0vAAAZMQAAFTIAABI0AwAPNgkADDgNAAo4EQAJOBYACDgdAAc4JAAGOCwABDg0AAM4PgACOUoA&#10;ADlXAAA5ZQAAOXcAADmLAAA4nwAAOLMAADjKAAA45gAAN/IAXy0AAFIuAABILwAAPzAAADgvAAAy&#10;LwAALS8AACkvAAAkMAAAHzEAABozAAAVNQAAEjcAAA85AwAMOwgACD0NAAU+EAADPhQAAD4aAAA+&#10;IQAAPigAAD4xAAA/OwAAP0YAAD9TAAA/YQAAP3MAAD+HAAA+nAAAPrAAAD3HAAA95AAAPfIAWjAA&#10;AE4yAABEMgAAPDIAADUyAAAwMQAAKzEAACYyAAAgNAAAGzYAABY4AAASOwAADz0AAAw/AwAIQQgA&#10;BEMMAABDDgAARBIAAEUWAABFHQAARSQAAEUtAABGNgAARkIAAEZOAABGXQAARm4AAEWCAABFmAAA&#10;RK0AAETEAABD4wAAQ/IAVTQAAEo1AABBNQAAOTUAADM0AAAuNAAAKDUAACI3AAAdOgAAFzwAABI/&#10;AAAPQQAADEQAAAhGAQADSAYAAEkKAABKDQAASxAAAEwUAABNGQAATiAAAE4oAABOMgAATT0AAE5K&#10;AABOWAAATWkAAE19AABMlAAATKoAAEvBAABL4QAASvIAUDgAAEY4AAA9OAAANzgAADE3AAAqOQAA&#10;JDsAAB49AAAYQAAAE0MAAA9GAAALSQAAB0sAAAJOAAAAUAQAAFEIAABSCwAAUw4AAFQRAABVFQAA&#10;VhsAAFcjAABXLAAAVzgAAFdEAABXUgAAVmMAAFZ3AABWjgAAVaUAAFS9AABT3QAAU/AASzwAAEI8&#10;AAA7OwAANTsAAC08AAAmPwAAH0IAABlFAAATSAAADksAAAtPAAAFUQAAAFQAAABXAAAAWAEAAFoF&#10;AABbCAAAXAwAAF0OAABfEQAAYBYAAGIdAABiJgAAYjEAAGI+AABhTAAAYV0AAGFwAABgiAAAYKAA&#10;AF+3AABe1AAAXe4AR0AAAD8/AAA6PwAAMUAAAClDAAAhRgAAGkoAABNOAAAOUQAAClUAAARYAAAA&#10;WwAAAF4AAABhAAAAYwAAAGQBAABlBAAAZwgAAGgLAABqDgAAbBIAAG4XAABvIAAAbyoAAG82AABu&#10;RQAAblUAAG5oAABtfwAAbZgAAGywAABrygAAaugAREQAAD5DAAA1RAAAK0cAACNLAAAbTwAAE1QA&#10;AA5YAAAIXAAAAmAAAABkAAAAZwAAAGsAAABtAAAAbwAAAHAAAAByAAAAdAIAAHUGAAB3CgAAeQ4A&#10;AHwSAAB+GAAAfyIAAH8uAAB/PQAAfk0AAH1hAAB9dwAAfJAAAHuoAAB6wAAAed8AQ0cAADlJAAAv&#10;TAAAJVAAABxVAAAUWwAADmAAAAdlAAAAagAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAH8AAACB&#10;AAAAgwAAAIUAAACHAwAAiggAAIwNAACPEQAAkhkAAJIlAACSMwAAkkQAAJFXAACQbQAAj4YAAI6f&#10;AACNtQAAjM0APU4AADJRAAAoVgAAHlwAABViAAAOaAAAB24AAAB0AAAAeQAAAH4AAACCAAAAhgAA&#10;AIkAAACMAAAAjgAAAJAAAACSAAAAlAAAAJYAAACYAAAAmwAAAJ4GAAChDAAApBEAAKYbAACmKQAA&#10;pjoAAKVNAAClYgAApHsAAKOUAAChqwAAob8ANlcAACxcAAAhYgAAF2kAAA9wAAAHdwAAAH4AAACE&#10;AAAAigAAAI8AAACUAAAAmAAAAJsAAACeAAAAnwAAAKIAAACkAAAApgAAAKgAAACrAAAArQAAALAA&#10;AACzBAAAtwwAALsSAAC7HwAAuzAAALtDAAC6WAAAuXAAALeLAAC3oQAAt7MAMGIAACVpAAAacAAA&#10;EHgAAAmAAAAAiAAAAI8AAACWAAAAmwAAAKEAAACmAAAAqgAAAK4AAACwAAAAsQAAALQAAAC2AAAA&#10;uAAAALsAAAC9AAAAwAAAAMMAAADHAAAAywMAAM8MAADTFQAA0iUAANI4AADRTgAA0GUAAM9+AADN&#10;lgAAzKkA/wAAAP8AAAD/AAAA/wADAP8ACwD8ABEA+QAbAPcAJQDzAC8A7gA4AOkAQADmAEgA4gBO&#10;AN8AVADcAFkA2QBeANUAYwDTAGgA0ABtAM4AcwDLAHoAyACCAMYAjADDAJcAwACjAL4AsgC8AMgA&#10;ugDqALkA/wC4AP8AsQD/AKoA/wCnAP8A/wAAAP8AAAD7AAAA9gAAAO0ABwDnAA8A4gAWAN8AIADe&#10;ACkA2QAzANEAOwDMAEIAyABIAMUATgDCAFMAwABYAL4AXQC8AGIAugBnALkAbQC3AHQAtQB7ALIA&#10;hQCwAJAArgCcAKwAqgCpAL0ApwDeAKYA+QClAP8AowD/AJ0A/wCbAP8A/QAAAPYAAADrAAAA3wAA&#10;ANEAAwDKAAwAxQASAMMAGwDAACQAvgAsALkANQC2ADwAswBDALAASACuAE4ArABSAKsAVwCpAFwA&#10;pwBhAKYAZwCkAG0AogB0AKAAfQCeAIgAnACVAJoAowCYALQAlgDNAJUA8QCUAP8AlQD/AJAA/wCO&#10;AP8A8wAAAOYAAADRAAAAwgAAALgAAACxAAgArQAPAKoAFgCoAB4AqAAnAKYALwCiADYAnwA8AJ0A&#10;QgCbAEcAmQBMAJcAUQCWAFUAlABaAJMAYACRAGYAkABuAI4AdgCMAIEAigCNAIgAmwCGAKwAhQDB&#10;AIQA5gCDAP0AhAD/AIMA/wCBAP8A5AAAAMsAAAC6AAAArAAAAKIAAACcAAQAmAAMAJYAEQCUABkA&#10;kwAhAJIAKACPADAAjQA2AIsAPACJAEEAiABGAIYASwCFAE8AhABUAIIAWgCBAGAAfwBnAH4AbwB8&#10;AHoAegCGAHgAlAB3AKQAdQC3AHQA1ABzAPQAdAD/AHQA/wB0AP8AywAAALYAAACmAAAAmgAAAJIA&#10;AACKAAAAhgAIAIMADgCBABQAgQAbAIAAIwB/ACoAfQAwAHsANgB6ADsAeABAAHcARQB1AEkAdABO&#10;AHMAVABxAFoAcABhAG4AaQBtAHMAawB/AGkAjQBoAJ0AZwCuAGYAxwBlAOoAZgD/AGYA/wBnAP8A&#10;uAAAAKQAAACVAAAAigAAAIEAAAB8AAAAdgAEAHQADAByABAAcQAWAHAAHQBwACQAbgAqAG0AMABr&#10;ADUAagA6AGkAPwBoAEQAZwBJAGUATgBkAFQAYwBbAGEAYwBgAG0AXgB5AF0AhwBbAJYAWgCoAFkA&#10;vQBZAN8AWQD4AFoA/wBaAP8AqAAAAJUAAACHAAAAewAAAHMAAABuAAAAagABAGcACABlAA4AZAAS&#10;AGMAGABjAB8AYgAlAGEAKgBfADAAXgA1AF0AOgBcAD4AWwBEAFkASQBYAE8AVwBWAFYAXgBUAGgA&#10;UwBzAFEAgQBQAJEATwCiAE4AtQBOANAATgDwAE4A/wBPAP8AnAAAAIkAAAB7AwAAcAMAAGgDAABi&#10;AQAAXwAAAF0ABABbAAsAWQAPAFgAFABXABkAVwAgAFYAJQBVACoAUwAwAFIANABRADkAUAA/AE8A&#10;RABOAEsATQBSAEsAWgBKAGMASQBvAEcAfABGAIwARQCdAEUAsABEAMcARADoAEQA+gBFAP8AkgQA&#10;AIAHAABxCgAAZgoAAF4KAABZCQAAVQcAAFQEAABSAAcAUAAMAE8AEABOABUATQAbAEwAIABLACYA&#10;SgArAEkAMABIADUARwA6AEYAQABFAEYAQwBOAEIAVgBBAF8AQABrAD4AeAA9AIgAPACZADwAqwA8&#10;AMEAOwDgADsA9AA7AP8AiQoAAHgMAABqDgAAXw4AAFcOAABRDgAATQwAAEsLAABKCAIASQQJAEgA&#10;DQBGABEARQAWAEQAHABDACEAQgAmAEEAKwA/ADEAPgA2AD0APAA8AEMAOwBKADoAUgA5AFwAOABo&#10;ADYAdQA1AIUANACWADQAqAAzALwAMwDYADMA7wAzAPsAgg0AAHEPAABkEAAAWREAAFERAABLEQAA&#10;RxAAAEQOAABCDQAAQQsFAEEHCwA/BQ4APgMSADwCGAA7Ah0AOgMiADkDKAA4Ay0ANwMyADYEOQA1&#10;BD8ANAVHADMFUAAxBloAMAZmAC8HcwAuB4MALQeVACwHpwArB7oAKwfSACsH6wArB/cAfRAAAGwR&#10;AABfEwAAVBQAAEwUAABGFAAAQhMAAD4SAAA8EAAAOg4BADoNBgA6CgwAOAkQADYIFAA1CBkANAkf&#10;ADIJJAAxCSkAMAkvAC8KNgAuCj0ALQpFACwLTgArC1kAKQxlACgMcwAnDIMAJg2VACUNpwAkDbsA&#10;Iw3SACMN6wAjDfcAeBIAAGgUAABbFgAAURcAAEgXAABCFgAAPRYAADkVAAA3EwAANREAADMQAwAz&#10;DggAMg0NADANEQAvDRYALQ0bACwNIQArDScAKg0tACkONAAoDjsAJw5EACUOTgAkD1kAIxBlACEQ&#10;cwAgEIQAHxCWAB4QqQAdEL0AHBDYAB0Q7gAdEPkAcxQAAGQWAABXGAAATRkAAEUZAAA/GQAAOhgA&#10;ADUXAAAyFgAAMBUAAC4TAAAtEQQALBAKACsQDgApEBIAKBAYACYQHgAlECQAJBAqACMRMQAiETkA&#10;IRFCACASSwAeElYAHRNjABwTcQAaE4IAGRSVABgUpwAXFLsAFxPUABcT7gAYE/oAcBYAAGAZAABU&#10;GgAAShsAAEIcAAA8GwAANhsAADIaAAAvGQAALBgAACoWAAAoFAEAJhMHACUTDAAjExAAIhMVACAT&#10;GgAfEyEAHhQnAB0ULgAcFTYAGxU/ABoWSQAZFlQAGBdhABYXcAAVGIEAFBiTABMYpgASGLoAEhfS&#10;ABIX7AATF/oAbBkAAF0bAABRHQAARx0AAD8eAAA5HQAANB0AAC8cAAArGwAAKBoAACYZAAAkGAAA&#10;IhcEACAXCgAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho9ABUaRwAUG1IAExtfABIcbgAR&#10;HH8AEBySABAcpQAPHLkADhzQAA4b6gAPG/gAaRsAAFodAABOHwAARR8AAD0gAAA2HwAAMR8AAC0e&#10;AAApHQAAJR0AACMcAAAgGwAAHRsBABsbBwAZHA0AFxwQABYcFQAVHBsAFB0iABMdKQASHjEAER46&#10;ABEfRQAQH1AADyBdAA4gbAANIHwADSCPAAwgogALILUACyDKAAsg5QAMH/QAZR0AAFcfAABMIQAA&#10;QiEAADohAAA0IQAALyEAACogAAAmHwAAIx8AACAeAAAdHgAAGSAAABYgBAAUIAsAEiEOABEhEwAR&#10;IhkAECIfAA8iJgAOIy8ADiM3AA0jQQAMJE0ACyRZAAokZwAJJHgACCSLAAckngAHJLEABiTHAAYj&#10;4wAHI/EAYh8AAFQhAABJIwAAQCMAADgjAAAyIwAALCMAACgiAAAkIQAAISEAAB4hAAAaIQAAFiMA&#10;ABMkAwARJQgADyYNAA4nEQANJxYADCcdAAsnIwAKJysACSg0AAgoPgAHKEkABihVAAUpZAAEKXQA&#10;AymHAAIpmwABKK8AACjFAAEo4QABJ/AAXiIAAFEkAABGJQAAPSUAADUlAAAvJQAAKiQAACYkAAAi&#10;IwAAHyMAABskAAAYJQAAFCYAABEoAwAPKQgADCwMAAosEAAILBQABywaAAYsIQAFLCgAAy0wAAIt&#10;OgABLUUAAC1SAAAuYAAALnEAAC2EAAAtmQAALa0AACzCAAAs4AAALPAAWiQAAE0mAABDJwAAOicA&#10;ADMnAAAtJwAAKCYAACQmAAAhJgAAHSYAABknAAAVKQAAESsAAA8sAwANLgcACTAMAAYxDgADMRIA&#10;ATIXAAAyHgAAMiUAADItAAAyNgAAM0IAADNOAAAzXQAAM20AADOBAAAylgAAMqsAADHBAAAx3wAA&#10;MfAAVicAAEopAAA/KgAANyoAADAqAAArKQAAJygAACMoAAAeKQAAGioAABYsAAASLgAADzAAAA0x&#10;AgAKNAcABTULAAI2DgAANxAAADgUAAA4GgAAOCIAADgqAAA5MwAAOT4AADlKAAA5WQAAOWkAADl9&#10;AAA4kwAAOKgAADe/AAA33gAANvAAUSsAAEYsAAA8LAAANCwAAC4sAAAqKwAAJSsAACAsAAAbLQAA&#10;Fy8AABMxAAAQMwAADTUAAAk3AgAFOgYAATsKAAA8DQAAPQ8AAD4SAAA/FwAAQB4AAEAlAABALwAA&#10;QDoAAEBGAABAVAAAQGUAAD94AAA/jwAAPqYAAD69AAA93AAAPfAATS4AAEIvAAA5LwAAMi8AAC0u&#10;AAAoLgAAIi8AAB0wAAAYMgAAEzUAABA3AAAMOgAACTwAAAU+AAAAQQQAAEIIAABDCwAARA0AAEYQ&#10;AABHFAAASBkAAEghAABIKgAASDUAAEhBAABITwAASGAAAEdzAABHigAARqIAAEW5AABF2QAARPAA&#10;SDIAAD4yAAA2MgAAMDEAACsxAAAlMgAAHzQAABk2AAATOQAAEDwAAAw/AAAIQgAAA0QAAABGAAAA&#10;SAIAAEoFAABLCAAATAsAAE4OAABPEQAAURUAAFIcAABSJQAAUjAAAFI8AABRSgAAUVoAAFFtAABQ&#10;hAAAT50AAE61AABN0gAATe4AQzYAADs2AAA0NQAALzQAACc1AAAhOAAAGjsAABQ+AAAQQQAADEQA&#10;AAdHAAACSgAAAE0AAABPAAAAUQAAAFMCAABUBQAAVQgAAFcLAABZDgAAWxEAAF0XAABdHwAAXSoA&#10;AF02AABcRAAAXFQAAFtnAABbfgAAWpcAAFmvAABYywAAV+oAPzkAADg5AAAzOAAAKzkAACM8AAAc&#10;PwAAFUMAABBHAAALSgAABU4AAABRAAAAVAAAAFcAAABaAAAAXAAAAF0AAABfAAAAYAQAAGIHAABk&#10;CwAAZg4AAGgSAABrGQAAayMAAGouAABqPAAAak0AAGlfAABodQAAZ48AAGaoAABlwgAAZOMAPT0A&#10;ADc8AAAuPQAAJUAAAB1EAAAWSQAAEE0AAApRAAAEVQAAAFoAAABdAAAAYAAAAGMAAABmAAAAaAAA&#10;AGoAAABrAAAAbQAAAG8CAABxBgAAdAoAAHYOAAB5EwAAexsAAHsnAAB6NQAAeUUAAHhZAAB4bQAA&#10;d4YAAHafAAB1twAAdNIAPEEAADJCAAAoRQAAIEoAABdOAAAQVAAAClkAAAJeAAAAYwAAAGcAAABr&#10;AAAAbwAAAHIAAAB1AAAAdwAAAHkAAAB7AAAAfQAAAH8AAACCAAAAhAMAAIcJAACKDgAAjhMAAI8e&#10;AACOKwAAjjsAAI1OAACLYwAAinwAAIqVAACIrQAAh8UANkcAACxLAAAiTwAAGVUAABBbAAAKYQAA&#10;AWcAAABtAAAAcgAAAHcAAAB7AAAAfwAAAIMAAACGAAAAiAAAAIoAAACNAAAAjwAAAJEAAACUAAAA&#10;lwAAAJoBAACdBwAAoQ0AAKUUAACkIQAApDEAAKNEAACiWQAAoHAAAJ+LAACdogAAnbcAMFAAACVV&#10;AAAbWwAAEmIAAAtpAAABcAAAAHcAAAB9AAAAgwAAAIgAAACNAAAAkQAAAJUAAACYAAAAmgAAAJwA&#10;AACfAAAAoQAAAKMAAACmAAAAqQAAAKwAAACwAAAAtAcAALgOAAC6GAAAuicAALk5AAC4TgAAt2UA&#10;ALZ+AAC1lgAAs6sAKVsAAB5iAAAUaQAADHEAAAJ5AAAAgQAAAIkAAACPAAAAlgAAAJsAAACgAAAA&#10;pAAAAKgAAACrAAAArAAAAK8AAACyAAAAtAAAALYAAAC5AAAAvAAAAMAAAADEAAAAyAAAAM0HAADS&#10;EAAA0h0AANEvAADQRAAAz1sAAM1zAADLjQAAyqEA/wAAAP8AAAD7AAAA+gAAAPwACAD4AA8A9QAX&#10;APQAIADxACoA6wAzAOYAOwDiAEMA3gBJANoATwDWAFQA0wBZANAAXgDOAGMAywBoAMkAbgDGAHUA&#10;wwB9AMEAhgC+AJIAuwCeALkArgC2AMMAtADoALMA/wCvAP8ApQD/AJ4A/wCbAP8A/QAAAPcAAADy&#10;AAAA8AAAAOcAAwDhAAwA3AASANgAGwDWACQA0gAtAMwANgDGAD0AwgBDAL8ASQC8AE4AugBTALgA&#10;WAC2AF0AtQBiALMAZwCxAG4ArwB2AKwAfwCqAIoAqACXAKUApgCjALkAoQDZAKAA+QCeAP8AmAD/&#10;AJIA/wCPAP8A8wAAAOwAAADjAAAA0wAAAMgAAADBAAkAvQAPALsAFgC5AB8AtwAnALMALwCvADcA&#10;rAA9AKoAQwCoAEgApgBNAKQAUgCjAFYAoQBbAJ8AYQCeAGcAnABvAJoAeACXAIMAlQCQAJMAngCR&#10;ALAAkADIAI4A8ACNAP8AigD/AIUA/wCCAP8A5wAAAN0AAADGAAAAuAAAAK4AAACoAAQApQAMAKEA&#10;EgChABkAoAAiAJ8AKQCbADAAmAA3AJYAPQCTAEIAkgBHAJAASwCPAFAAjQBVAIwAWgCKAGEAiABo&#10;AIcAcACFAHsAgwCIAIEAlgB/AKcAfQC8AHwA4wB8AP0AfAD/AHgA/wB2AP8A1gAAAMAAAACvAAAA&#10;owAAAJkAAACTAAAAjwAJAI0ADgCLABQAigAcAIoAIwCIACoAhQAwAIMANgCCADsAgABAAH8ARQB+&#10;AEoAfABPAHsAVAB6AFoAeABhAHYAaQB1AHMAcwCAAHEAjgBvAJ8AbgCyAG0AzwBsAPQAbAD/AGsA&#10;/wBpAP8AwAAAAKsAAACbAAAAjwAAAIcAAACAAAAAfAAEAHoADAB4ABEAeAAXAHgAHgB3ACQAdQAq&#10;AHMAMABxADUAcAA6AG4APwBtAEQAbABJAGsATgBqAFQAaABbAGcAYwBlAG0AZAB4AGIAhwBgAJcA&#10;XwCqAF4AwgBeAOkAXgD/AF4A/wBdAP8ArAAAAJkAAACKAAAAfwAAAHcAAABxAAAAbQAAAGoACABp&#10;AA4AaAASAGcAGABnAB8AZwAlAGUAKgBjAC8AYgA0AGEAOQBgAD4AXwBDAF4ASABdAE4AWwBVAFoA&#10;XQBYAGcAVwByAFUAgQBUAJEAUwCjAFIAuABRANwAUQD5AFIA/wBSAP8AnQAAAIsAAAB8AAAAcQAA&#10;AGkAAABkAAAAYAAAAF4ABQBcAAsAWwAPAFsAFABaABkAWgAfAFkAJQBXACoAVgAvAFUANABUADgA&#10;UwA9AFIAQwBQAEkATwBQAE4AWABNAGIASwBtAEoAegBJAIsASACdAEcAsQBHAMwARgDwAEcA/wBH&#10;AP8AkAAAAH4AAABwAAAAZgAAAF4AAABZAAAAVgAAAFMAAQBSAAgAUAANAE8AEABPABUATgAaAE4A&#10;IABNACUATAAqAEoALgBJADMASAA4AEcAPgBGAEQARQBLAEQAUwBDAF0AQQBoAEAAdQA/AIUAPgCX&#10;AD0AqwA9AMMAPQDmAD0A+wA+AP8AhwAAAHUDAABoBgAAXQcAAFUGAABQBgAATAQAAEoBAABJAAQA&#10;RwAKAEYADgBFABEARQAWAEQAGwBDACAAQgAlAEEAKgBAAC8APwA0AD4AOgA9AEAAOwBHADoATwA5&#10;AFkAOABkADcAcQA2AIEANQCTADQApgA0ALsANADdADQA9QA1AP8AfgYAAG0JAABgCwAAVgwAAE4M&#10;AABICwAARAoAAEIIAABABQEAPwEHAD4ACwA9AA4APAASADsAFwA7ABwAOgAhADkAJQA3ACoANgAw&#10;ADUANQA0ADwAMwBDADIATAAxAFUAMABgAC8AbQAuAH0ALQCPACwAogAsALYALADQACwA7gAsAPwA&#10;dwoAAGcMAABaDgAAUA4AAEkOAABDDgAAPg0AADsMAAA5CwAAOAkDADcFCAA2Ag0ANQEQADQAEwAz&#10;ABgAMgAdADEAIgAwACcALwAsAC4AMgAtADgALABAACsASQAqAFIAKQBdACgAawAnAXoAJgGMACUA&#10;nwAlALIAJQDKACUA6AAlAPcAcg0AAGIOAABWEAAATBEAAEQRAAA+EQAAORAAADYPAAAzDgAAMQ0B&#10;ADALBQAwCAoALwYNAC4FEQAsBBQAKwMZACoDHgApAyMAKAQpACcELwAmBTUAJQU9ACQFRgAjBlAA&#10;IgZcACEHaQAgB3kAHweLAB4HnQAeB7AAHQbGAB0G4wAdBfMAbQ4AAF4RAABSEgAASBMAAEATAAA6&#10;EwAANRIAADERAAAuEAAALA8AACoOAwAqDQcAKQsLACgJDgAnCREAJQgWACQIGwAjCSAAIgkmACEJ&#10;LAAgCjMAHwo7AB4LRAAdC08AHAxbABsMaQAaDHkAGAyLABgMngAXDLAAFgzFABYM4QAWC/AAaRAA&#10;AFoSAABOFAAARRUAAD0VAAA3FQAAMRQAAC0TAAAqEgAAKBEAACYQAQAkEAQAIw4IACMNDAAiDA8A&#10;IAwTAB8MGAAeDR0AHQ0jABwNKgAbDTIAGg46ABgORAAXDlAAFg9cABUPagATEHsAEhCNABEQoAAR&#10;ELMAEA/JABAP5AARD/IAZRIAAFcUAABLFgAAQhcAADoXAAA0FwAALxYAACoVAAAnFAAAJBMAACIT&#10;AAAgEgMAHhEGAB0QCQAcEA0AGw8QABkQFQAYEBsAFxAhABYQKAAVETAAFBE5ABMRQwASEk4AERJa&#10;ABASaQAQE3kADhOMAA4TngANE7EADRLFAAwS4QANEvEAYhQAAFQWAABJGAAAPxkAADcZAAAxGQAA&#10;LBgAACgXAAAkFgAAIRYAAB8VAAAcFAIAGhMEABkSBgAXEgsAFRIOABQSEgATExgAEhMfABETJgAR&#10;FC0AEBQ2AA8VQQAOFUwADhZXAA0WZQAMF3UACxeHAAoXmgAJFq0ACBbBAAgW3QAJFe4AXxYAAFEY&#10;AABGGgAAPRoAADUbAAAvGgAAKhoAACUZAAAiGAAAHxgAABwXAAAZFgEAFxYDABUWBAATFgkAERYN&#10;ABAXEQAPFxYADhccAA4YIwANGCoADBkzAAwZPAALGkcAChpTAAkaYQAHG3EABhuDAAUblwAEGqoA&#10;Axq/AAMZ2gAEGewAXBgAAE4aAABDHAAAOhwAADMcAAAsHAAAJxwAACMbAAAgGgAAHRkAABoZAAAX&#10;GAEAFRgCABIZBAAQGwcADhsMAA0cEAAMHBMACxwZAAocHwAJHScACB0vAAceOQAGHkMABB5QAAMf&#10;XgACH24AAR+AAAAflQAAHqkAAB69AAAd2AAAHewAWBoAAEscAABBHgAAOB4AADAeAAAqHgAAJR0A&#10;ACEcAAAeHAAAGxsAABgbAAAWGwEAExsCABEcBAAOHgcADB8LAAogDgAIIBIABiEXAAUhHQAEISQA&#10;AiIsAAEiNQAAIkAAACNNAAAjWgAAI2sAACN+AAAjkwAAIqcAACK8AAAh1wAAIe0AVR0AAEgfAAA+&#10;IAAANSAAAC4gAAAoIAAAIx8AACAeAAAdHQAAGh0AABYdAAATHgAAER8CAA4gBAANIgcACiQLAAYl&#10;DQAEJRAAAiYUAAAmGgAAJiEAACcpAAAnMgAAJz0AACdJAAAoVwAAKGcAACd7AAAnkAAAJ6UAACa7&#10;AAAm1gAAJe0AUSAAAEUhAAA7IgAAMiIAACwiAAAmIQAAIiEAAB4gAAAbHwAAGCAAABQgAAARIgAA&#10;DyMAAA0lAwAKJgYABigKAAMpDQAAKw8AACwSAAAsFwAALB4AACwmAAAtLwAALTkAAC1GAAAtVAAA&#10;LWQAAC13AAAsjQAALKQAACu6AAAr1gAAKu4ATSIAAEEkAAA4JAAAMCQAACkkAAAkIwAAISIAAB0i&#10;AAAZIgAAFSMAABIkAAAPJgAADSgAAAoqAgAGLAUAAi4JAAAvCwAAMA4AADIQAAAzFQAAMxsAADMi&#10;AAAzKwAAMzYAADNCAAAzUAAAM2AAADNzAAAyigAAMqEAADG4AAAw1gAAMO8ASSUAAD4mAAA0JwAA&#10;LScAACgmAAAjJQAAHyQAABslAAAWJgAAEigAABAqAAANLAAACi4AAAYwAQACMgQAADQHAAA1CgAA&#10;NwwAADgOAAA6EgAAOhcAADofAAA6JwAAOjIAADo+AAA6TAAAOlwAADpvAAA5hgAAOJ4AADi2AAA3&#10;1AAANu8ARCkAADopAAAxKQAAKykAACYoAAAiJwAAHSgAABgpAAATKwAAEC4AAA0wAAAJMgAABTUA&#10;AAE3AAAAOQIAADsFAAA8CAAAPgsAAD8NAABBEAAAQxQAAEMbAABDIwAAQy4AAEM5AABDRwAAQlcA&#10;AEJqAABBgQAAQJoAAD+yAAA+zwAAPu8APywAADYsAAAvLAAAKisAACUqAAAfKwAAGS0AABQvAAAQ&#10;MgAADTUAAAg4AAAEOgAAADwAAAA/AAAAQQAAAEMCAABFBQAARggAAEgLAABKDgAATBEAAE0WAABN&#10;HgAATSgAAE00AABMQgAATFEAAEtkAABLewAASpQAAEmtAABIygAAR+wAOzAAADMvAAAtLwAAKC0A&#10;ACIvAAAbMQAAFTQAABA3AAANOgAACD0AAAJAAAAAQwAAAEYAAABIAAAASgAAAEwAAABOAQAATwQA&#10;AFEHAABTCwAAVQ4AAFgSAABZGQAAWCIAAFguAABXPAAAV0sAAFZeAABWcwAAVY0AAFSnAABSwgAA&#10;UuYAODMAADEyAAAsMQAAJTIAAB01AAAWOAAAETwAAAxAAAAHRAAAAEcAAABKAAAATQAAAFAAAABT&#10;AAAAVQAAAFcAAABZAAAAWgAAAFwDAABeBwAAYQsAAGQOAABmEwAAZxwAAGYnAABmNAAAZUQAAGRX&#10;AABkawAAYoUAAGGfAABguQAAXtwANTcAADA1AAAoNwAAIDoAABg9AAARQgAADEYAAAZKAAAATwAA&#10;AFMAAABWAAAAWQAAAFwAAABfAAAAYQAAAGQAAABlAAAAZwAAAGkAAABsAQAAbgYAAHELAAB0DwAA&#10;dxUAAHcgAAB2LQAAdj0AAHVPAAB0YwAAc3sAAHKVAABwrwAAb8kANToAACs7AAAiPwAAGkMAABJI&#10;AAAMTQAABVIAAABXAAAAXAAAAGAAAABkAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAdwAAAHoA&#10;AAB8AAAAfwAAAIIEAACGCgAAig8AAIwXAACLJAAAijMAAIlFAACHWwAAhnIAAIWLAACDpQAAgrwA&#10;L0AAACVEAAAcSQAAE04AAA1UAAAEWgAAAGEAAABmAAAAawAAAG8AAAB0AAAAeQAAAH0AAACAAAAA&#10;gwAAAIUAAACHAAAAigAAAIwAAACPAAAAkgAAAJYAAACZAgAAngkAAKIQAACiGgAAoSkAAKA7AACf&#10;UAAAnWcAAJqBAACamQAAma8AKUkAAB9OAAAVVAAADlsAAAViAAAAaQAAAHAAAAB3AAAAfQAAAIIA&#10;AACGAAAAiwAAAI8AAACTAAAAlQAAAJcAAACaAAAAnQAAAKAAAACjAAAApgAAAKoAAACuAAAAsgAA&#10;ALcKAAC7EQAAuh8AALkwAAC3RQAAtVwAALR0AACxjgAAr6QAIlQAABhbAAAQYgAAB2oAAABzAAAA&#10;ewAAAIIAAACJAAAAkAAAAJUAAACaAAAAnwAAAKMAAACmAAAAqAAAAKsAAACuAAAAsAAAALMAAAC2&#10;AAAAugAAAL0AAADCAAAAxwAAAMwBAADTCwAA1BUAANMmAADROgAA0FEAAM1oAADLgQAAypYA/AAA&#10;APYAAADyAAAA8QAAAPMABQD0AAwA8gATAPAAHADtACUA6AAuAOIANgDeAD4A2QBEANQASgDRAE8A&#10;zgBUAMsAWQDJAF4AxgBjAMQAaQDBAHAAvgB4ALwAgQC5AI0AtgCaALMAqwCxAMAArwDmAK4A/wCl&#10;AP8AmgD/AJQA/wCPAP8A9AAAAOwAAADoAAAA5wAAAN8AAADZAAkA0gAQAM8AFwDPACAAzAAoAMYA&#10;MADAADcAvAA+ALkARAC3AEkAtQBOALMAUwCxAFcArwBdAK0AYgCrAGkAqQBxAKcAegClAIUAogCT&#10;AKAAogCdALYAmwDUAJkA+QCWAP8AjQD/AIgA/wCEAP8A6AAAAN8AAADZAAAAyQAAAL8AAAC4AAQA&#10;tQANALMAEgCxABoAsAAiAK0AKgCpADEApgA4AKQAPQCiAEMAoABIAJ4ATACcAFEAmwBWAJkAXACX&#10;AGIAlQBpAJMAcgCRAH0AjwCLAI0AmgCLAKwAiQDFAIgA7gCGAP8AfwD/AHoA/wB4AP8A2QAAAM0A&#10;AAC7AAAArgAAAKUAAACfAAAAnAAJAJkADwCZABUAmQAdAJgAJACUACsAkQAxAI4ANwCMADwAiwBB&#10;AIkARgCIAEsAhgBQAIUAVQCDAFsAggBiAIAAawB+AHUAfACCAHoAkgB4AKMAdwC5AHYA4AB1AP8A&#10;cgD/AG4A/wBsAP8AxwAAALUAAAClAAAAmQAAAI8AAACJAAAAhQAEAIQADACCABEAggAXAIIAHgCA&#10;ACUAfgArAHwAMQB6ADYAeQA7AHcAQAB2AEQAdQBJAHMATwByAFUAcABcAG8AZABtAG4AbAB6AGoA&#10;igBoAJsAZwCvAGYAzABlAPUAZAD/AGEA/wBgAP8AtAAAAKAAAACQAAAAhQAAAH0AAAB3AAAAcwAA&#10;AHAACABvAA4AbwASAG8AGABvAB8AbQAlAGsAKgBpADAAaAA0AGcAOQBmAD4AZQBDAGMASABiAE4A&#10;YQBVAF8AXgBeAGcAXABzAFsAggBZAJMAWACmAFcAvwBXAOoAVwD/AFYA/wBUAP8AoQAAAI4AAAB/&#10;AAAAdQAAAGwAAABoAAAAZAAAAGEABABgAAsAXwAPAF8AEwBfABkAXwAfAF0AJQBcACoAWwAvAFkA&#10;MwBYADgAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEAUABtAE4AewBNAIwATACfAEsAtQBKANwASgD6&#10;AEoA/wBKAP8AkgAAAIAAAAByAAAAZwAAAF8AAABaAAAAVwAAAFUAAQBTAAcAUgAMAFIAEABSABQA&#10;UgAaAFEAHwBPACQATgApAE0ALgBMADMASwA4AEoAPQBJAEMASABKAEYAUgBFAFwARABnAEMAdQBC&#10;AIYAQQCYAEAArgBAAMsAPwDyAEAA/wBAAP8AhQAAAHQAAABnAAAAXQAAAFUAAABPAAAATAAAAEoA&#10;AABIAAQARwAKAEcADQBGABEARgAVAEYAGgBFAB8ARAAkAEMAKQBCAC0AQQAzAD8AOAA+AD4APQBF&#10;ADwATgA7AFcAOgBiADkAbwA4AIAANwCTADYApwA2AMAANgDoADYA/gA2AP8AfAAAAGsAAABeAgAA&#10;VAMAAE0DAABHAwAAQwEAAEEAAAA/AAEAPgAHAD0ACwA9AA4APAARADwAFgA8ABoAOgAfADkAJAA4&#10;ACkANwAuADYAMwA1ADoANABBADMASQAyAFMAMQBeADAAawAvAHsALgCOAC0AogAtALgALQDdAC0A&#10;+AAuAP8AcwEAAGQFAABXBwAATQgAAEYIAABACAAAOwcAADgFAAA3AwAANgAEADUACAA0AAwANAAP&#10;ADQAEgAzABYAMgAbADEAIAAwACQALwApAC4ALwAtADYALAA9ACsARQAqAE8AKQBaACgAZwAnAHcA&#10;JgCJACYAnQAlALMAJQDPACUA8AAmAP8AbQYAAF4JAABSCwAASAwAAEAMAAA6CwAANgsAADIKAAAw&#10;CAAALgYCAC4DBgAtAAoALAANACwAEAArABMAKgAXACkAHAAoACAAJwAlACYAKwAlADIAJAA5ACMA&#10;QgAiAEsAIgBXACEAZAAgAHMAHwCFAB8AmQAeAK4AHgDHAB4A6QAfAPoAaAkAAFkMAABNDQAAQw4A&#10;ADwOAAA2DgAAMQ0AAC0NAAAqDAAAKAsAACcJBAAmBggAJgQLACUDDgAkARAAJAEUACIBGAAhAR0A&#10;IQAiACAAKAAfAC4AHgE2AB0BPwAcAUkAGwFUABoBYQAaAXAAGQGCABgAlgAYAKoAGADBABgA4QAY&#10;APQAYwwAAFUOAABJDwAAQBAAADgQAAAyEAAALQ8AACkOAAAmDgAAIw0AACIMAwAgCwYAIAkJAB8H&#10;DAAeBg4AHgURABwFFQAbBRoAGgUfABoFJQAZBSsAGAUzABcGPAAWBkYAFgZSABUHXwAUB24AEweA&#10;ABIHlAASBqcAEgW8ABIE2QASA+8AXw4AAFEPAABGEAAAPBEAADURAAAvEQAAKhEAACYQAAAiEAAA&#10;IA8AAB0OAgAcDQUAGg0HABoLCgAZCg0AGAkQABcJEgAWCRcAFQkcABQJIgAUCikAEwoxABIKOgAS&#10;C0UAEQtRABAMXwAPDG4ADgyAAA4MlAANC6cADQu6AA0K0gANCuoAXA8AAE4RAABDEgAAOhMAADIT&#10;AAAsEwAAJxIAACMRAAAfEQAAHBAAABoQAgAYDwQAFg4HABUOCQAUDQsAEwwNABIMEAASDBQAEQwa&#10;ABENIAAQDSgADw0wAA4OOwANDkYADQ5RAAwPXgALD20ACg9/AAkPkwAJD6YACA65AAgO0AAHDugA&#10;WBEAAEsSAABAEwAANxQAADAUAAApFAAAJRQAACETAAAdEgAAGhIAABcRAgAVEQUAExAHABIQCQAR&#10;DwoAEA4MAA4ODgAODxIADRAYAA0QHgAMECUADBAtAAsRNgAKEUEACRFNAAgSWgAHEmoABhJ8AAUS&#10;kAAEEqQAAxG4AAMRzwACEegAVRIAAEkUAAA+FQAANRYAAC0WAAAnFgAAIhUAAB4UAAAbFAAAGBMA&#10;ABUSAwATEgUAEhEHABARCQAPEQoADRELAAwSDgALEhEAChIVAAkTGwAJEyIACBMqAAcUMwAFFD4A&#10;BBVKAAMVWAACFWcAARV6AAAVjgAAFaMAABS3AAAUzwAAE+kAUhQAAEYWAAA7FwAAMhcAACsXAAAl&#10;FwAAIRYAABwWAAAZFQAAFhQBABQTBAASEwYAERIIAA8SCAAOEwkADBQKAAoVDQAIFhAABhYTAAUW&#10;GQAEFx8AAxcnAAIYMAABGDsAABlHAAAZVQAAGWQAABl3AAAZjAAAGKIAABi3AAAXzwAAF+oATxYA&#10;AEMYAAA5GQAAMBkAACkZAAAjGQAAHxgAABsXAAAYFgAAFRUCABMVBQARFAYAEBQGAA4VBwAMFggA&#10;ChcKAAcZDAAEGg4AAhsSAAEbFgAAGx0AABwkAAAcLQAAHDgAAB1EAAAdUgAAHWIAAB11AAAdigAA&#10;HKAAABy2AAAb0AAAGusATBgAAEAaAAA2GwAALRsAACYbAAAhGgAAHRkAABkZAAAXGAAAFBcDABIW&#10;BAAQFwQADhcEAAwZBQAKGgcABxwJAAMdCwAAHw0AACAQAAAgFAAAIRoAACEiAAAhKgAAITUAACJB&#10;AAAiTwAAIl8AACJyAAAhiAAAIZ8AACC2AAAf0QAAH+0ASBoAAD0cAAAzHQAAKx0AACQdAAAgHAAA&#10;HBsAABgaAAAWGQEAExkBABEZAQAOGgEADBwCAAodAwAHHwUAAyEIAAAiCgAAJAwAACYOAAAmEgAA&#10;JhgAACcfAAAnJwAAJzIAACc+AAAnSwAAJ1wAACduAAAmhQAAJp0AACW0AAAk0QAAI+4ARB0AADkf&#10;AAAwHwAAKB8AACMeAAAeHQAAGxwAABgbAAAUHAAAERwAAA4dAAANHwAACiEAAAYiAQADJAQAACYG&#10;AAAoCAAAKgsAACsNAAAtEAAALRUAAC0cAAAtJAAALi4AAC46AAAuSAAALVgAAC1qAAAtgQAALJoA&#10;ACuyAAAq0AAAKe8AQCAAADYhAAAtIQAAJiEAACEgAAAdHwAAGh4AABYeAAASHwAADyEAAA0iAAAK&#10;JAAABiYAAAIoAAAAKwIAAC0EAAAvBgAAMAkAADIMAAA0DgAANRIAADUYAAA1IAAANSoAADU2AAA1&#10;QwAANVMAADRmAAA0fAAAM5YAADKvAAAxzQAAMO8APCMAADIkAAAqJAAAJCMAACAiAAAcIQAAFyEA&#10;ABMjAAAQJQAADScAAAkpAAAFKwAAAS4AAAAwAAAAMgAAADQBAAA2BAAAOAYAADoJAAA8DQAAPhAA&#10;AD4UAAA+HAAAPiYAAD4xAAA+PwAAPU4AAD1hAAA8dwAAO5EAADqrAAA5yQAAOO0ANycAAC8nAAAo&#10;JgAAIyUAAB8kAAAZJQAAFCYAABAoAAANKwAACS4AAAUwAAAAMwAAADUAAAA4AAAAOgAAADwAAAA+&#10;AQAAQAMAAEIHAABECgAARg0AAEkRAABJFwAASCEAAEgsAABHOgAAR0kAAEZbAABFcQAARIsAAEOl&#10;AABCwwAAQegANCoAACwqAAAnKAAAIicAABwoAAAWKgAAES0AAA0wAAAJMwAAAzYAAAA5AAAAPAAA&#10;AD4AAABBAAAAQwAAAEYAAABIAAAASgAAAEwDAABOBgAAUAoAAFMOAABUEwAAVBwAAFMnAABTNAAA&#10;U0MAAFJVAABRagAAUIMAAE+eAABNuQAATOAAMC0AACssAAAmKwAAHywAABguAAASMgAADTUAAAg5&#10;AAACPQAAAEAAAABDAAAARgAAAEkAAABMAAAATgAAAFEAAABTAAAAVQAAAFcAAABZAQAAXAYAAF8K&#10;AABiDgAAYxUAAGMfAABiLAAAYTwAAGBOAABfYgAAXnsAAFyWAABbsAAAWc8ALzAAACovAAAiMAAA&#10;GjMAABM3AAAOOwAACD8AAAFEAAAASAAAAEwAAABPAAAAUgAAAFUAAABYAAAAWwAAAF0AAABgAAAA&#10;YgAAAGQAAABmAAAAaQAAAG0FAABwCwAAdBAAAHQYAABzJQAAcjQAAHJFAABwWQAAb3EAAG2LAABr&#10;pgAAasAALjMAACU1AAAdOAAAFDwAAA5BAAAHRwAAAEwAAABRAAAAVQAAAFkAAABdAAAAYQAAAGUA&#10;AABoAAAAawAAAG0AAABvAAAAcgAAAHQAAAB3AAAAegAAAH4AAACCBAAAhgsAAIoRAACJHAAAiCsA&#10;AIY9AACEUgAAg2cAAIGBAAB/mwAAfrIAKToAACA9AAAWQgAAD0gAAAhOAAAAVAAAAFoAAABgAAAA&#10;ZAAAAGkAAABuAAAAcgAAAHYAAAB6AAAAfQAAAIAAAACCAAAAhQAAAIgAAACLAAAAjgAAAJIAAACW&#10;AAAAmwMAAKAMAACiEwAAoCEAAJ8zAACdRwAAml4AAJh3AACXjwAAlacAI0MAABlIAAARTgAACVUA&#10;AABcAAAAYwAAAGoAAABxAAAAdgAAAHsAAACAAAAAhgAAAIoAAACOAAAAkQAAAJMAAACWAAAAmQAA&#10;AJwAAACgAAAAowAAAKcAAACrAAAAsAAAALYEAAC8DQAAuhcAALkoAAC3PAAAtFIAALJqAACvhQAA&#10;rZwAHE4AABNUAAALXAAAAWQAAABsAAAAdAAAAHwAAACDAAAAiQAAAI8AAACUAAAAmgAAAJ8AAACi&#10;AAAApAAAAKcAAACqAAAArgAAALEAAAC0AAAAuAAAALwAAADBAAAAxwAAAM0AAADUBQAA2BAAANUe&#10;AADTMQAA0EgAAM1fAADLdgAAyI4AAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxga&#10;GxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFi&#10;Y2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqr&#10;rK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL0&#10;9fb3+fr7/P7//////////////////////////////////////////////////////wAAAAAAAAAA&#10;AAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+&#10;QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaH&#10;iIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q&#10;0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////&#10;//////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBob&#10;HB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJj&#10;ZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqus&#10;ra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT1&#10;9vf5+vv8/v//////////////////////////////////////////////////////AAECAwQFBgcI&#10;CQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BB&#10;QkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6&#10;e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKz&#10;tLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs&#10;7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUmJygpKiss&#10;LS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNk&#10;ZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5yd&#10;np+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY&#10;2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkK&#10;CwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4v&#10;MDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomL&#10;jpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX&#10;2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6&#10;+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhob&#10;HBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1P&#10;UFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9&#10;v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq&#10;6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/9rLCRvozQ466cwQYNzIDpLLujKs&#10;xrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ46&#10;6cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Ol&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I&#10;2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5tnLCRvnzg056M0QYNzJDZLLuzCrxrhPtMCzZ727rnvEtamIy7Kmh9Gvo4fVraCI2aueidypnIre&#10;p5uM4KWZj+OhmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOSh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5NnLCRrkzg05584OYNrKDJLLvC6rxblNtMC0Zr26rnrFtamHy7Gm&#10;h9Guo4fVrKCI2aqeidynnIrepZuL4KKajeKemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP&#10;456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP49jLCRrhzww55c8OYNnKDJHLviyr&#10;xblMtb60Z725rnvFtKqHzLCmh9Gto4fVq6CI2aieiNulnYndo5yK35+ai+GbmY7im5mO4puZjuKb&#10;mY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4tjL&#10;CRrc0As549ANYNjLC5HLvyurxLpMtb2zZ764rnvFtKmHzLCmh9Gso4fVqaCH2KafiNujnYjdoJyJ&#10;3p2biuCYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4dfMCRra0Qs43tEMX9bLC5HLwCmswrlNtryzaL63rnvGs6mHzK+mh9Gq&#10;o4bVp6GH2KSfh9qhnofcnp2I3Zqcid6Vm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWb&#10;jOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4NbMCRnZ0Qs42tMMX9TMC5HJwCmtwLlO&#10;trqzab+1rnzGsqmHzK2mhtGpo4bUpaGG16Kghtmfn4bam56H3JediN2TnIvek5yL3pOci96TnIve&#10;k5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3tXMCRnY&#10;0gs32NMLXtLMC5PHvyutvrhQt7myar+0rXzGsKmHzKumhtCnpIXUo6KF1p+hhdicoIXZmJ+G2pSe&#10;h9yQnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3dTNCRnW0gs31tQLXtDLCpXEvi2uvLhRuLeyasCzrXzGrqmHzKmmhtClpIXT&#10;oKOE1Z2ihNaZoYXYlaCF2ZGfh9qOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduO&#10;nonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J29PNChjV0ws21NQLX87LCZfBvjCvurdTuLWy&#10;bMCwrX3HrKqGy6enhc+ipYTRnqSE05qjhNWWooTWk6GF14+ghtiLoInZi6CJ2YugidmLoInZi6CJ&#10;2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2dLOChfT1As1&#10;0dMKYsvMCZm+vTOxt7dVubKxbcGtrX3GqqqGy6SohM6fp4TQm6WD0pekg9OTo4TUkKOF1YyihtaJ&#10;oYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mh&#10;iNeJoYjXiaGI19DPChbR1As3ztMKZcbKC525vDiytLZYuq2xbsGqrn3Gp6uFyaGphMycqIPOl6eD&#10;z5Omg9GQpYTSjaWF04qkhtOHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jU&#10;h6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1M7QChXO1Ao6ytMKaMDID6G1uz60rbVbu6mxb8Gm&#10;r33Eo62Ex52rg8qYqoPLk6mDzZCohM6Np4TPiqeFz4emh9CFpojRhaaI0YWmiNGFpojRhaaI0YWm&#10;iNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0czQCRjK1Ao+xdMK&#10;bbjFFqWuuUS1p7Veu6OycMChsH3Dn66ExZmtg8eUrITJkKuEyo2qhcuKqoXLiKmGzIWph82DqInN&#10;g6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2D&#10;qInNg6iJzcjRCRvF1QpCv9MKcrHEHqeluUm2obZgu56zcL6dsX3Bm7CEw5WvhMSRroTGja2Fx4qt&#10;hseIrIbIhqyHyISricmCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquK&#10;yYKrismCq4rJgquKyYKrismCq4rJgquKycTSCCDA1glIuNQKeKnPF5ievkeumrZiupi1cbyXs3y+&#10;l7KEwJKxhcKNsIXDiq+GxIivh8SGr4jFhK6JxYOuisWBrovFga6LxYGui8WBrovFga6LxYGui8WB&#10;rovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6Lxb/UByW61wlOrtoLcKDb&#10;E4eXzTmaksNYqJG8bLKRt3q5krSDvY6zhr+LsofAiLGHwIaxiMGEsYnBg7GKwYKxi8KAsIzCgLCM&#10;woCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwvfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCx&#10;j4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCI&#10;w7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzM&#10;qESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vS&#10;sIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mb&#10;iMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESq&#10;xqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfA&#10;EBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN&#10;1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3&#10;mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVd&#10;tMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjK&#10;tZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKj&#10;cLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfADxX4wBYw&#10;+b0gU+q4J3zMqESrxqVdtMKkcLq+on+/vKCIw7mbiMe3mIjKtZWJzrOSitCxj4vTsI2N1a+Kj9et&#10;iJPZrYaY2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quG&#10;ndqrhp3aq4ad2vfBDxX3wRYw+L4fU+q4JnzLqUOrxqZctMKkb7q+on6/u6CIw7mdh8i2mofMs5eI&#10;z7GUidKwkorVro+M162NjtmsipLcq4mZ3aeInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzb&#10;p4ic26eInNuniJzbp4ic26eInNuniJzbp4ic2/bBDhT3wRUw+L8eU+q5JXzLqUKrxqdbs8Klbrq+&#10;o36/u6GIxLieh8m1nIfNspmH0bCWiNSulInXrZKL2quQjdypjZLfqI2a36OLnNyji5zco4uc3KOL&#10;nNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3PbBDhT2whUw978e&#10;U+q6JHzLqUGsxqdas8Klbbq+o32/u6OIxLegh8m0nYfOsZuH06+ZiNatl4naq5WK3KmTjd+nkpHi&#10;pJGZ4KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNyg&#10;jpzcoI6c3PXCDhT1whQw9sAdU+q6I3zLqkGsxqhZs8Kmbbq+pH2/uqSHxbehh8qzn4fPsJ2H1K6b&#10;iNirmYncqZiL36eYjuKll5LmoJaZ4JyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb&#10;3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3fTCDRT1wxQw9sAcU+q7InzKqkCsxqhYs8KmbLq+pHy/&#10;uqWFxbajh8uzoYfQsJ+H1a2diNqqnYrdp5uM4KSajuKfmI/jnZqY4ZmXm92Zl5vdmZeb3ZmXm92Z&#10;l5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3fLDDRT0wxMw9cEbU+q8&#10;IXzKqz+txqlXs8Kna7q+pXu/uqaExbalh8uyo4fRr6GH1qufiNqnnYndpJyK36Cbi+Cbmo3il5qT&#10;4Zecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJve&#10;l5yb3vDDDRT0xBMv9cIaUuq9IHzKqz6sxqpWs8Koa7q+p3m/uqiDxbanh8yypYfRrKKH1qigh9mk&#10;nojcoZ2I3Zycid6Xm4vgk5uP4JKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKd&#10;l96SnZfekp2X3pKdl96SnZfekp2X3u3EDBPzxRIv9MIZUuq9H3zKrDysxqtVs8Koarm+qXe/uqqA&#10;xbWph8yvpYfSqqKH1qWghtihn4banZ6H25mdh92UnYnekJyN3o6dk92OnZPdjp2T3Y6dk92OnZPd&#10;jp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3erFDBPyxREv88MYUuq+HXzL&#10;rTqsxqxUs8Kpabm+rHO/uq1+xbKph8yspYbRp6OG1aKhhdeeoIXYmqCF2pafhtuRnojcjZ6L3Iue&#10;j9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P&#10;3ObFCxPxxhEv8sQXUurAG3zLrzisxq1SssKrZrm/sG++t61+xrCph82qpobRpKSF05+jhNWbooTW&#10;l6GF2JOghdmPoIfZi5+K2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqI&#10;n43aiJ+N2oifjdqIn43aiJ+N2uHGChPwxxAu8MYWUerBGXzLsDWrx69PssOwYLi8smy/sq1+x62p&#10;hsynp4XPoaWE0pykhNOYo4TUlKOE1ZCihdaNoYbXiaGI2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL&#10;2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2NvHCRLuyQ8u7sgUUevEFnzMszCr&#10;x7FMscS4Vre2sW7Brq1/x6mqhsujqITOnqeDz5mmg9GVpYPSkaSE046khdSLo4bUiKOI1YWjitWF&#10;o4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1drI&#10;CRLryw0t68oRUOvHEnzMtiqqyLdEsLq2WbqvsXDCqq1/x6arhcqgqoTMmqiDzZaog86Sp4PPj6aE&#10;0IymhdGJpYbRh6WH0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnS&#10;haWJ0oWlidKFpYnShaWJ0tjJCRHfzQss580PT+jLDnvNvCKowrw8sbG1XrypsXLCpq5/xaKthMec&#10;q4PJl6qDypOqhMuQqYTMjamEzYuohc2IqIbOhqeHzoSnic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Sn&#10;ic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz9XJCRDYzwor2tMLTtjQC3rNwxaos7pG&#10;tam0Yr2ksXTBobB/w56uhMWZrYTHlKyEyJCrhMmOq4TKi6qFy4mqhsuHqYfMhamIzIOpicyDqYnM&#10;g6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzNLLCQ/U&#10;0Qop1dULTNDQCn64vyWuqLhPuKG0ZryesnW/nbF/wZuwhMOWroTFka6Exo6thceLrIXHiayGyIes&#10;h8mGq4fJhKuJyYKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquK&#10;yoKrisqCq4rKgquKys/MCQ3Q0gooztQKUsXRCoOqwy2onrdXuJu1aLuatHW+mbJ/v5exhMGTsIXC&#10;j6+Fw4yvhcSKrobFiK6HxYauiMaErYjGg62KxoGti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eB&#10;rYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx8zNCQzL0wotx9QKWbLYC4CezSuamMFQq5a4&#10;Z7eVtXW8lLR+vpSzhb+QsoXAjLGGwYqxh8KIsIfChrCIwoWwicODsIrDgq+Lw4GvjMOBr4zDga+M&#10;w4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw8fPCBDF1Ak0&#10;uNkKW6LnEnaX2iWJkM9FmI7HXaONwW6rjb15sYy6gbSJuIO3hreFuYS2hrqDtYe7grWIvIG0ib2A&#10;tIq9f7SLvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6z&#10;jL5+s4y+frOMvsLRBxa91gg6p/EOVZvxG2iR5i14id1AhYXVVo+Dz2eXgstznX7IeKF7xnykecR/&#10;pnfDgqh1woSpdMKFqnPBh6tywYircsCKrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIus&#10;ccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrP+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbC&#10;m3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7Qq&#10;RvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bP&#10;s4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriN&#10;jci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5&#10;wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvev&#10;Nmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ&#10;0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3&#10;io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuI&#10;vb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmne&#10;p0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOA&#10;ndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/K&#10;toiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6Z&#10;icC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB0n/7UpRvewNWneqEGQ&#10;x5xhscSccbbCm365v52Gvb2aicG7l4nEuZOKx7ePjMq1jI7MtImQzrOHktCyhJXSsYKZ07GBntSu&#10;gKLUrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0v+5&#10;Ew7/uRwn/7YoRvewNGrdqECQx51gscSccbbCnHy6v56FvryciMK6mYjFuJWJybaRisy0jozPsouO&#10;0bGIkdOwhpTVr4SZ1q+Dn9eqgqHVp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLT&#10;p4Ki06eCotOngqLTp4Ki0/+5Ew7/uRwn/7YoRvexM2rdqT+Rx51gscSdcLbCnnu6v5+DvryeiMK5&#10;m4jHt5eIyrWUic6zkIvRsY2N06+KkNauiJPYrYaZ2aqFntmlhKHVpISi1KSEotSkhKLUpISi1KSE&#10;otSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1P+6Eg7/uhsn/7cnRvexMmrdqT6Rx55f&#10;scSdb7bBn3m6vqCCv7ugiMO4nIfItpmIzLOWiNCxkorTr4+M1q6MjtisipPbq4mZ3KaHndqihqDW&#10;oIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1P+6Eg7/&#10;uhsm/7cmRvayMWrdqj2Rx55escSdb7bBoHi6vqGBv7uhiMS4nofJtZuHzbKYiNGwlYnVrpKL2KyP&#10;jduqjZLeqIya36KKndqeiaDWnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh&#10;1JyJodSciaHUnImh1P66EQ7/uxom/7gmRvayMGrdqjyRx55dscSebrbBoXa6vqJ/v7ujiMS3oIfK&#10;tJ2Hz7Gah9OumIjXrJWK26qTjd6okZLipJCZ4J6NnduajKDXmYuh1ZmLodWZi6HVmYuh1ZmLodWZ&#10;i6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1f67EQ7+uxom/7glRvazMGrcqzuSx59dscSf&#10;bLbBonS6vqR+v7qkh8W3oofKs5+H0LCch9WtmojZqpmK3qiYjuKll5Pmn5WZ4JqRnNuXj5/Xlo6h&#10;1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1f27EQ7+uxom&#10;/7klRvazL2rcqzqSx59cscSgarbBo3O6vqV8wLqlhcW2o4fLs6GH0a+fh9asnonbqJyL36SajeGf&#10;mY/jnJqY4ZeWnNyUk5/Yk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOS&#10;oNaTkqDWk5Kg1v27EQ39vBkm/rkkRva0LmrcqzqSx6BcscShaLbBpXG6vqd6wLqnhMW2pofMsqSH&#10;0a6ih9epn4jbpJ2J3qCbiuCamozhlpuT4ZWbm92Sl57YkZWg15GVoNeRlaDXkZWg15GVoNeRlaDX&#10;kZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg1/y8EA39vBkm/rojRva0LWrcrDmSx6BbscSjZrXB&#10;pm66vql4wLqpgsW2qIjMsKWH0qqih9emn4faoZ6H3JudiN6WnIrfkZuQ35Gdmd2Pm57Zj5mf14+Z&#10;n9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf1/y8EA38vBgm/boi&#10;Rfa1LGrcrTeTx6FascWlY7XCqWu6vqx1v7qtf8WzqYfMraWG0qeihtaioYbYnZ+G2pieh9uSnYnd&#10;jp2N3YyelNyNoJ7ZjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eM&#10;np/XjJ6f1/u9EA37vRcl/bsiRfa2K2rbrTaTx6JZscWnX7XCrWa5v7FwvretfsawqYfNqqaG0aSk&#10;hdSeooXWmaGF2JSghtmPn4fai5+L24ifkNuIoJjYiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd&#10;14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd1/q9Dg36vhYl/LwgRfa3KmrbrzSUyKRVscarWLTDs1+3&#10;u7Juv7KtfsesqYbMpqeF0KClhNKbpITUlqOE1ZGihdaNoYbXiaGJ2IahjdiEoZPXhKKX1oSil9aE&#10;opfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1vm+Dgz5vxUl+r0fRfa4&#10;J2rbsDGUyKhNr8eyTrLBuFi4tLFwwa2tf8epqoXLoqiEzp2ng9CXpoPRkqWE0o6khdOLo4bUiKOI&#10;1YSji9WCo5DVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PV&#10;gaOT1fTADQz3wBMk+b8dRPa6JWrasi6Vyq9Arci9Pa+3tl26rrFywqmtf8alq4XJn6qDy5mpg82U&#10;qIPOkKeEz4ymhdCJpobRhqWH0oSlitKBpY3SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oCl&#10;j9KApY/SgKWP0oClj9KApY/SgKWP0uzBCwz1whIk9sEaRPe9IWratCmWzbwoqbu7Q7OutWG8qLFz&#10;waWuf8WhrYTHm6yDyZarg8qRqoTLjqmEzIuphc2IqIbOhqiHzoOoic6Bp4zPgKeNz4Cnjc+Ap43P&#10;gKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz9/ECQvyxRAj88QWQ/TBHGne&#10;whWPwcAjrK+5TLamtGW9orJ1wKCwgMOdroTFl62ExpOthMePrITIjKuFyYmrhsqHq4bKhaqIyoOq&#10;icuBqovLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqM&#10;y9rFCArryQ0i7sgSQu/GFWjQ0gqHsb4vrqW4VLiftWi8nbN2v5uxf8GZsITClK+Ew5CvhcSNroXF&#10;iq6GxoithsaHrYfGha2Ix4OticeBrYvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eA&#10;rIvHgKyLx4Csi8eArIvHgKyLx9XGCAnZzAog5c8NQNjVC1+91guIpcQ0ppy3WriZtWu7l7R3vZaz&#10;f76VsoXAkbGFwY6xhcGLsIbCibCHwoiwh8OGsIjDha+Jw4OvisSCr4vEga+LxIGvi8SBr4vEga+L&#10;xIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxNLICAfTzwod1dQLPcLZC2Or3hCD&#10;m84zmZTEU6aRvmevkLp0tJC3fbmRtYS8jrOGvoyyhr+KsofAiLKIwIaxiMGFsYnBhLGKwYKxi8GB&#10;sYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMws7K&#10;CAbO0QocxtcKQa/qDmGd5hx4kNoyiIvSTJSJy1+ciMZuo4jDeKiFwHyrg79/roC9gbB/vIOxfbyE&#10;sny7hrN7u4e0erqItHm6ibV4uYu1eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2&#10;eLmMtni5jLZ4uYy2eLmMtsnLCAbI0gkis98JQqD8FVqT8Chqi+Y5d4TfSYKB2FuLgNNpkXzQcZZ5&#10;zXaadst6nXTKfZ5yyX+gcciBoXDHg6Jvx4WjbsaGo23GiKRsxYqlbMWLpWzFi6VsxYulbMWLpWzF&#10;i6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpcTOBwq32Qcmo/sOPZb/Hk6N+i9bhvI/&#10;Z4DrTnF75Vt5duBlgHHdbIRu2nKIa9l3i2nXeo1n1n6OZtWAj2XUgpBk1ISRY9OGkWLTiZJh0ouT&#10;YdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk/+xGAn/&#10;sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmD&#10;lsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9&#10;vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iV&#10;crDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3yn&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe&#10;/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5&#10;gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+O&#10;wLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDF&#10;lX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64x&#10;Ov+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnH&#10;uICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyM&#10;j8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xFwn/siIe/64wOv+pPVnso0p52JtbmMeVcrHFl3u1&#10;w5iDuMGZiru/lYu+vZGMwbuOjsO6ipDFuYeSx7iElcm3gpjKtoCby7Z+nsy1faPMs3ynza98qMuv&#10;fKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy/+yFwn/siEe/68vOv+q&#10;PFnspEl62JtamcaWcbLEmHi1wpmBucCbiLy+l4q/vJSLwrqQjcW5jI7Ht4iRybaFlMu1g5fNtIGa&#10;zrR/n8+zfqTPrn2mzqt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajM&#10;q32ozP+yFgn/syEe/7AuOv+rO1nspEh615xZmsaXb7LEmXa2wpt/ucCch729monAu5aKw7mSi8a3&#10;jo3JtoqPzLSHks6zhJbQsoGa0bKAn9Kuf6PSqn+lz6Z/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/&#10;p82mf6fNpn+nzaZ/p82mf6fNpn+nzf+zFgn/syAe/7AtOv+rOlnspUd61pxZmsaYbbLEmnS2wpx9&#10;ub+dhb29nIjBu5iJxbiUisi2kIvLtIyOzrOIkdGxhZXTsIOa1LCCoNWqgaLTpoGl0KOBp82jgafN&#10;o4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4Gnzf+zFQj/tCAe/7EtOv+sOVnr&#10;pUZ71pxYm8aZa7LEnHK2wp17ub+fg768nojCupqIxreWicq1korNs46M0LGKj9Ovh5TWroWa2KuD&#10;n9emg6LUooOk0J+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Om&#10;zf+0FQj/tB8e/7EsOv+sOVnrpkV71Z1Ym8eaabLEnXC2wp95ur+ggr68n4jCuZyIx7aYiMu0lInP&#10;sZCL06+MjtatiZPZrIeb26aGntmihaHVnoWk0ZyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6c&#10;habOnIWmzpyFps6chabOnIWmzv+0FAj/tB8d/7EsOv+tOFnrpkV71Z1XnMebZ7LEnm62wqB3ur+h&#10;gL67oYjDuJ6HyLWah82yl4jRsJOK1a2PjdmrjJPdqIqb3qKIntmeiKHVm4ek0ZmHps6Zh6bOmYem&#10;zpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzv+0FAj/tR4d/7IrOv+tOFrrpkR7&#10;1Z1XnMecZbLEn2y1wqF1ur6ifr+7o4fEuKCHybSdh86xmYjTrpaJ2KuTjNyokJLho46a356Mntqa&#10;i6HVl4qk0ZaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzv+0&#10;FAj/tR4d/7IqOv+tN1rrp0N81Z5VncedY7LEoGq1wqNzur6kfL+7pIXEt6KHyrOfh9CwnYfVrJqJ&#10;26mYjOCll5PmnpSa35mRndqWj6DWlI2j0pOMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXP&#10;k4ylz5OMpc+TjKXPk4ylz/+1Ewj/tR4d/7MqOv+uNlrrp0N81Z9TnceeYLLFomi1wqVwur6mer+7&#10;poPFt6WHy7Oih9GvoIfXqp6J3KSbi+CdmY7jmpuZ4JWWnNuTk6DXkZGj05CPpc+Qj6XPkI+lz5CP&#10;pc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz/+1Ewj/th0d/7MpOv+uNlrrqEJ81aBR&#10;ncefXrHFpGS1wqdtub6pd7+7qYHEtqiIy7Glh9GroofXpZ+I256diN2Xm4vgkpuT35KcnNyPmJ/X&#10;jpWi042TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0P+1Ewj/&#10;th0d/7QpOv+vNVrqqEF81aJOnMehWrHFpmC0wqppub+tc767rn3EtKqHy62lhtGnoobVoKCG2Jmf&#10;htuSnYndjZ2O3YyemNuMnp/Yi5qi1IqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek&#10;0YqXpNGKl6TRipek0f+2Egj/txwd/7QoOf+wNFrqqUB91aRJnMikVbDGqluzw69jt8CzbL22rnzF&#10;sKmHzKmmhtCjpIXUnKKE1pWhhdiPn4faip+L24efktqIoZzXiJ+h1IecpNGHnKTRh5yk0YecpNGH&#10;nKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0f+2Egj/txsd/7UnOf+wM1rqqj591qhEm8mo&#10;T6/HsFOyxbhZtbmzbb+xrX3GrKqGy6Wnhc+fpoTRmKSE05KjhNWMoobXiKGK14WhjteDopbWhKSf&#10;1ISio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0f+3EQf/uBoc&#10;/7YlOf+xMVrqqzx+16w7mcqtRK3JuUWuvbhZuLKyb8Csrn7GqKuFyqGphM2bp4PPlaaD0I+lhNKK&#10;pIbThqOI1IOjjNSBo5HUgKSZ04CmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCm&#10;odGApqHRgKah0f+4EAf/uRkc/7ckOf+zL1rprTl+2bQvlsy4MqnCvUCws7ZduqyxccGnrn7FpKyF&#10;yJ2rg8qXqYPMkqiEzo2nhM+Jp4bQhaaI0IKmi9GApo7RfqaU0H2nms99p5rPfaeaz32nms99p5rP&#10;faeaz32nms99p5rPfaeaz32nms99p5rPfaeaz/+5Dwf/uhcc/7kiOf+1LVrsszB63cAfkMnDIai1&#10;uki0q7VivKayc8Cjr37DoK6Expmsg8iUq4TJj6qEyouqhcuIqYbMhamIzYKois2AqI3OfqiRzXyp&#10;ls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzfy7Dgf8vBUb/rsf&#10;OP+3KVrwvSR039MOhrnBKqqquU+2pLVlvKCydL+esX/Cm6+Ew5auhMWRrYTGja2Fx4qshsiHrIfJ&#10;hauIyYKrisqAq4zKfquPynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8&#10;q5LKfKuSyvG9DAb5vhIa+r4bN/y6JVrnzhNoyNkLia3DMqehuFa4nbVou5uzdb6Zsn/AmLGEwZOw&#10;hcKPr4XDjK+GxImuhsWGrofFhK6IxoOtisaBrYvGf62Ox32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Q&#10;x32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx9/ACAX1wg8Z9sIWNu7IFVDN3AxmtdoPiKLJNqCavlaw&#10;l7dquZW1dryUtH6+lLOEv5CyhcCNsYbBirGGwYixh8KGsIjChLCJwoOwisOBsIvDgK+Nw36vj8N+&#10;r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw9nCBwXkxwsY78gQNNHa&#10;C0W66Q5opt4YgpjRN5WRyFOhj8JlqY6+cq6NvHuyjLqBtYm4greHuIS4hbeFuYO2hrqCtoe6gbWI&#10;u4C1ibt+tYq8fbSMvHy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29&#10;fLSNvdTEBwTWywkV09QLJ73iDEmp9BRlmeYleI7cOYaI1E+Qhs9gl4TMbZyDyXWgf8d4on3Ge6R6&#10;xX2mecSAp3fDgah2woOpdcKEqnTBhqtzwYercsCJrHG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/&#10;i61xv4utcb+LrXG/i61xv4utcb+Lrc/GBwLQzQkSwNkJLKz3D0ib+h5cj+8xa4bnQnaA4lB+ft1f&#10;hXvZaYp31W6PdNNzknHRd5Rw0HqWbs99l23Of5lszYGZa82DmmrMhZtpzIecaMuJnWfKjJ1nyoyd&#10;Z8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMncrICAHC0gcTruYJLZ3/FUGR&#10;/yhQh/o5XIHzSGZ87VRud+hedXHkZXpt4Wt+at9wgWjedYRm3HiFZdt7h2Pafohi2oGJYdmDimDZ&#10;hYpg2IeLXtiKjF7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaN&#10;jcTKBwOx2gQVn/8NKJL/HTeJ/y5Dgv89Tnz9S1d3+FZfb/NdZWjwYmpk7WluYetvcV/pc3Nd6Hd1&#10;XOd7dlvmfnda5oB4WeWDeVjlhXpY5Ih6V+SLe1bjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW&#10;4458VuOOfFbjjnxW4458VuOOfP+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSS&#10;ibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl&#10;6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8&#10;e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+q&#10;HAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSW&#10;v76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbD&#10;kY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdf&#10;ftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TC&#10;vHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/&#10;qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76C&#10;mcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwv+qGwX/qicX/6c1L/+jREr6nVFl6ZdeftuUbZTPknemxZKBtMSTiLbDko24&#10;wY+PusCLkby/iJO+voWWv72CmMG8gJvCvH6ewrx9ocO7e6TEu3qpxLp5rcS1ea7DtXmuw7V5rsO1&#10;ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw/+rGwX/qyYX/6g0L/+kQ0r5nlBl6Zhdf9qV&#10;aZXNlHSoxZR+tMSVhrbClYy5wZGOu7+NkL2+iZK/vYaUwbyDl8O7gZrEun6dxbp9oca6e6XGuXqq&#10;xrV6rMaxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxP+rGgX/qyUX&#10;/6k0L/+kQkr5n09m6JlcgNqWZpbMlXGpxZV8tMSWg7fCl4u6wJOMvL6Pjr+9i5DBvIeTw7qElsW5&#10;gZnGuX+dx7h9oci4fKbJtXqqybB7q8ese63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7&#10;rcWse63FrHutxf+sGQX/rCQW/6kzL/+lQUr5n09m6JlbgdmYY5bMlm+qxZZ5tMOXgbfBmIm6v5WL&#10;vb6RjcC8jY/CuoiSxbmFlce4gpjJt3+dyrZ9osu2fKjLsHupyqx8qsiofazFqH2sxah9rMWofazF&#10;qH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxf+sGQX/rCQW/6oyL/+lQUv5oE5n55pZgdmZYZfL&#10;l22rxZd3tMOZf7fBmoe7v5eKvr2TjMG7jo7EuYqQx7iGk8m2gpjLtX+dzbR+o86xfKbOrH2oy6h9&#10;qsmlfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxv+sGQX/rSMW/6oy&#10;L/+mQEv4oE1n55xXgdmaXpfLmGqsxZl0tMOafbfBm4W7vpmJv7yVisK6kIzFuIyPyLaHksu0g5fO&#10;s4Cd0LJ/pNGsfqXPqH6nzKR/qcmhgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMah&#10;gKzGoYCsxv+tGAX/rSMW/6sxL/+mP0v4oE1n551VgdmcXJfKmWisxZpytMOcerjAnIO7vpyJv7uX&#10;icO5k4vHt46Ny7SJkM6yhJbRsYGd06yAotOngKXQpICnzaCBqcqegavGnoGrxp6Bq8aegavGnoGr&#10;xp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxv+tGAX/rSIW/6sxL/+nP0v4oUxn555TgdmdWZfKm2Ws&#10;xZxvtMOdeLjAnoG8vZ6IwLuaiMS4lYnJtZCLzbKLj9GwhpXVroSe16eCodSjgqTRn4KnzZyDqcqa&#10;g6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx/+tFwX/riIW/6swL/+n&#10;Pkv4oUto559RgdmfVpfKnGKsxZ1stMOfdbjAoH68vaCHwbqdiMa3mIjLs5OJz7COjdStiZTZqIad&#10;2qKFodWehaTRm4WmzpmFqcqXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavH&#10;l4Wrx/+uFwT/riIW/6wwL/+nPkv4okto6KFPgdmgU5fKnl+sxp9ptMOhcrjAony8vaKEwbmgh8e1&#10;nIfNspeI0q6Ti9iqjpPfoouc3JyJoNaZiKPSl4imzpWIqcqUiKvHlIirx5SIq8eUiKvHlIirx5SI&#10;q8eUiKvHlIirx5SIq8eUiKvHlIirx/+uFwT/riEW/6wvL/+oPUv4okpo6KJNgNmiUJfLoFysxqFl&#10;s8OkbrfApXi8vKWCwrikh8i0oIfOsJ2I1auZit2ll5Pmm5Gb3ZaPoNeUjaPTkoymz5GLqMuQiqvI&#10;kIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryP+uFgT/ryEW/60vL/+oPEv3&#10;oklo6KRKgNmkTZbLolirxqRhs8SnarfAqXS8vKl+wrioh8izpofPrKKH16Sdid2amo3hlZqb3pGV&#10;n9iPk6LTjpCl0I6PqMyNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6q&#10;yf+vFgT/ryEW/60uL/+pPEv3o0lp6KZIf9qnSJXMpVOqx6hcssSsZLbBrm67va94wLashMmup4fQ&#10;pqOG1Z2ghtmTnYndjZ2U3Y2dn9iLmaHUi5ak0IqTp82KkanJipGpyYqRqcmKkanJipGpyYqRqcmK&#10;kanJipGpyYqRqcmKkanJipGpyf+vFQT/sCAW/64uL/+pO0v3pEdp6ahEfturQ5TNqUypyK1UsMaz&#10;XLPCt2a5t7B3wrCrhMmpp4bPoaSE05eihNaOoIfZiJ+P2oehmtiHoKHUh5uk0YeYps6HlanKh5Wp&#10;yoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5Wpyv+wFQT/sCAV/64tL/+qOkv4pkRo&#10;6qtAfdyvPJLPr0KmyrVJrca8UrG5tWe7sLB4w6ushMmkqYTNnKaD0JOkhNOLo4bVhaKM1oKilNaD&#10;pJ3Ug6Kk0YOeps6EmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy/+w&#10;FAT/sR8V/68sLv+rOUv4qUBn6687e962M4/SujShzMI5qru6VbWwtGq9qrB5w6ethMefqoTLmKiD&#10;zZCnhNCJpYbShKSK04CkkNN/pZfSf6ag0H+lps6AoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjL&#10;gKCoy4CgqMuAoKjLgKCoy/+xEwT/sh4V/7ArLv+sN0z6rDtl7bU0eOK/KYnYzCCYvr89rrC4Wbip&#10;s2y+pbB6wqKuhMWbrIPIlKqEyo6phMyIqIbOg6eJz4Cnjc9+p5PPfKiaznypos18p6jLfKeoy3yn&#10;qMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy/+yEgT/sx0V/7EpLv+tNkz8sTVi8b0q&#10;cubNH4DIzCGbsbxFsqi3Xrmjs2++oLF7wZ6vhMOXroTGkayEx4yrhcmHqofKg6qJy4CqjMx9qZDM&#10;fKqVy3qqnMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukyv+zEQT/&#10;tBsU/7MmLv+vM0z9uStd68ofadLfEX+5zCecp71MsaC3YrmdtHG9m7J8v5qxhMGUsITDj6+FxYqu&#10;hsaGrYfHg6yJx4Csi8h+rI7IfKySyHusl8h5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2e&#10;x3mtnsd5rZ7Hea2ex/+1EAP/thkU/7UkLf+0LEnyxR9U1t0SYsHfE4GszS6an8BPq5q4ZbeXtXK7&#10;lrR8vZWyg7+RsYXBjbGGwomwh8OGr4jDg6+JxIGvi8R/ro3Ffa6QxXuulMV6r5nEeq+ZxHqvmcR6&#10;r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxP+3DgP/uBYT/7cgLfm/H0Hc2RFExOsSZrHf&#10;GIGg0DOVl8ZQo5PAY62Ru3Gzkbh7uJC2gruOtIW9i7OGv4iyh8CGsonAhLGKwYKxi8GAsY3BfrGP&#10;wnyxksJ7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwfS6CwP9uxIS&#10;/rsbLOXQDzLI6Q9KtPIVZ6LiIn2W1jeNj85PmIzIYaCKxG6misF4qoe/fa2EvoCwgbyCsX+7hLN9&#10;u4W0e7qHtXq5ibV5uYu2d7mNtna4j7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4&#10;k7d0uJO3dLiTt9y+BgL4wA4R7sgOIsvbCy62+BFMpfUdY5foLHWN3z2Bh9hQi4PTYJKCz2yXf81z&#10;m3zLd515yXqgd8h9oXXHf6NzxoKkcsWEpXDFhqVvxIimbsSKp23Djadrw5Coa8OQqGvDkKhrw5Co&#10;a8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqNfABgHbxggOy9MKFbjoDDKm/xVKmPomXI3wN2mF&#10;6UZ0f+RTe3zfYIF43GiFdNptiXDYcYtu1nWNbNV4j2rUe5Bp036RZ9OAkmbSg5Nl0oWUZNGHlGPQ&#10;ipVi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOltHCBgHNywkFutoH&#10;Gaj+DjGZ/x1Djv8vUYX6P1x+9E1kefBYanPsX29t6mNzaedpdmflbnll5HJ7Y+N2fWLieX5g4Xx/&#10;X+B+gF7fgYFd34OCXN6Gg1vdiYRa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa&#10;3Y2FWt2NhcvEBgC70QYHqecGGpr/EyuO/yQ5hf82RH7/RE15/1FVcftXW2v3XWBl9GJkYvJoZ1/w&#10;bWpd73FsW+11bVrteG9Z7HtwWOt+cVfqgXJW6oRyVemHc1TpinRT6I51U+iOdVPojnVT6I51U+iO&#10;dVPojnVT6I51U+iOdVPojnVT6I51U+iOdbzJBQCr2wEImv8LFo//GSOF/ystfv85N3j/RkBw/05H&#10;af9UTWL/WlJe/mFWWvxmWVj7a1tV+XBdVPh0XlL3eF9R93tgUPZ+YU/1gWJP9YRjTvSHZE30i2VM&#10;85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZv+gGAP/oiwQ/6A7Jf+c&#10;STz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2h&#10;u8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbD&#10;hZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+&#10;l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/&#10;l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7&#10;pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4&#10;woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u/+hGAP/oysQ/6A6Jf+cSDz/l1ZT+JNjaOySaXrhkXOK2I98mNCO&#10;hKTKjoytxo2QtMSKk7fDhpW4woSYucGBm7rBf527wH2gvMB7pLzAeqe9wHmsvcB4sL29eLO8uHiz&#10;vLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvP+hGAP/oyoQ/6E5Jf+dSD3/mFVU&#10;95RhaeuUZnvgkm+M1pF4ms6QgqbIj4mwxI+PtsOLkbfCiJS5wYSXusCCmrzAf529v32gvr97pL6+&#10;eqi/vnitv714sb64eLK+tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvf+i&#10;GAP/pCkQ/6E4Jf+dRz3/mVVU95ZeaeuVY3vglGyN1ZJ1nM2Rf6jHkYeyxJGOtsONkLjBiZO6wIaW&#10;vL+Cmb2/f5y+vn2gv717pcC9earAvXiwwLh5sMC0ebG/r3qyva96sr2verK9r3qyva96sr2verK9&#10;r3qyva96sr2verK9r3qyvf+jGAP/pCkQ/6I4Jf+eRj3/mVRV95dcaeuXYHzflmmN1ZNyncySfKrF&#10;koW0xJKMtsKPj7nBi5K7wIeVvb6DmL+9gJzAvX2gwbx7pcK8eavCuXmvwrR5r8GwerDArHuyvqx7&#10;sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvv+jGAL/pSgQ/6I3Jf+fRj3/mlNV95la&#10;aeuZXnzfl2WO1JVvncuUeavFk4K0xJSKt8KRjrnAjJC8v4iTvr2El8C8gJvCu32gw7t7psS6eq3F&#10;tHquxK96r8Kse7DAqHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv/+kGAL/&#10;pSgQ/6M2Jf+fRT3/mlNV95pXaeubW3zfmWKO1JdrnsuVdqzFlIC0w5WIt8GTjbrAjo+9vomSwLyF&#10;lcK7gZrEuX2gxrl7qMe0eqvHr3utxat7rsOnfK/BpH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2x&#10;v6R9sb+kfbG/pH2xv/+kGAL/picQ/6M2Jf+gRD3/m1JW95xVaeucWHzfm16O1JlnnsqXc6zFlny0&#10;w5eFt8GWi7u/kY2+vYuQwbuGlMS5gZnHt36gybZ8qcque6rIqnysxqZ9rcSjfq/BoH6xv6B+sb+g&#10;frG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv/+lGAL/piYP/6Q1Jf+gRD3/nFFW955Taeue&#10;VXvfnlqN1JtknsqZb6zFmHm0w5mCuMGZiru+lIy/vI6Ow7mIkse3gpjLtX6hza98p82pfanKpX6r&#10;x6J/rcSff6/CnYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv/+mGAL/pyYP&#10;/6Q1Jf+gQz7/nVBV959RaOugU3vgoFeN1J5fnsqba6zFm3W0w5t+uMCbh7y9l4rAupGMxbeKkMq0&#10;hJfPsoCj0qh/pc+jgKjLoICrx52BrcWbga/CmYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mC&#10;sb+ZgrG/mYKxv/+mGAL/pyUP/6U0Jf+hQz7/nk5V+KFOaOyiUHrgo1KM1aFbncueZqzGnXG0w556&#10;uMCehLy8m4jCuZWKx7WNjc6whpbUqYKg1qGCpNCdgqjLmoOqyJmDrcWXhK/CloSwwJaEsMCWhLDA&#10;loSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwP+mGAL/pyUP/6U0Jf+hQj7/n0xV+KJMZ+ylTXnh&#10;pk6L1aRWnMyhYarGoWyzw6J2t8CigL28oIfDt5qIyrKTitKsi5TboIef2JqGpNGXhqfMlYaqyJSH&#10;rMWTh67DkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwP+nGAL/qCQP/6Yz&#10;Jf+iQj7/oEpU+aRKZu2nSnjiqUuK1qhRms2mW6nHpWWyxKdwtsCnery8poPDtqKHy6+diNall5Xm&#10;l4+e2pONo9KRi6fNkIuqyZCKrMaPiq7Dj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGP&#10;ibDBj4mwwf+nGAL/qCQP/6YzJf+iQT7/okhU+aZHZu6qR3fjrUeI2a1LmM+sVKbIrF6vxq9os8Kx&#10;c7m+sn3AsqqHy6WihtWUnIvej5qd2o2VotOMkqbOi5CpyouOq8eLja3EjIyvwYyMr8GMjK/BjIyv&#10;wYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwf+oGAL/qSQP/6cyJf+jQT7/pEZT+qlEZO+tQ3XksUKF&#10;27RElNK1SqHLt1Oryr5frb23briysHzCqaqGy5ylhNKNoIfYhqCX2YeeotOHmKXPh5Woy4eTqsiI&#10;ka3FiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwv+oGAL/qSMP/6cyJf+j&#10;QD7/pkNS+6tBY/CxP3Pntz2C3r47j9bEP5rMxUqmvLxdsrG1b7uqsH3Do6uEyZang86KpIbTgaOQ&#10;1YGln9KCoaXPgpyozIOZqsmElqzGhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7D&#10;hZSuw/+pGAL/qiMP/6gxJf+kPz7/qEBR/K88YfO2OXDqvzd948o1h9TRN5W+wkupsLlgtai0cL2j&#10;sH7Cna2Ex5KqhMuIp4bOgKaN0H2nmNB9qKTOfqSoy3+fqsmAm6vGgZitxIGYrcSBmK3EgZitxIGY&#10;rcSBmK3EgZitxIGYrcSBmK3EgZitxP+qFwL/qiIP/6gwJf+lPj7/qztP/7Q3Xfa9M2rryjF13Nop&#10;gsTOOJmywU+rp7hjt6G0c7yesX/BmK+ExI+shMiHqofKgKmMzHypk8x6qpzLeaumynqnqsh8oqvH&#10;fZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txP+qFgL/qyEO/6kuJf+nPD7/&#10;sDZM/LowWe/ILGLe2Sdty9wmhrbMPJuowVSrn7lmtpu1dLyZsn+/lbCEwo2vhcSGrYfGgayLyH2s&#10;kMh7rJjIea2fx3etp8d3qqzGeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWt&#10;xP+rFQL/rCAO/6stJP+rNjv/ti9I88QoUeDWJlbM5CJxu9ooiKrMQZufw1epmbxpspa3drmUtIC9&#10;kbKFwIuxhsGGsIjDga+LxH6uj8V7rpTFeq+axHivoMR1r6fEdK2uw3StrsN0ra7DdK2uw3StrsN0&#10;ra7DdK2uw3StrsN0ra7DdK2uw/+sFAL/rR8O/6wrJP+wLzf6vyVB5NEgRc7kHVu96SJ0rdosiZ/O&#10;RZmXxlqkk8BqrZG7drOQuH+3jbaEu4m0hr2Fsoi/grGLwX+xjsF8sZLCerGWwXmxm8F4sqHAdLGn&#10;wXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwf+uEgH/rx0N/64oJP+4JDHqyxo1&#10;0OIXQ7/wHV6v6CV1oNsxh5bRSJSQylyejcVqpYvBdqqJvn2vhbyAsoK6g7R+uYa2fLiJt3m3jLh3&#10;t4+5draTunW2l7p0tp26c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuf+w&#10;EAH/sRoN/7ElI/PEFyfU3xArwe8XSLD3IGCh6itzld85go3XTI2I0V2Vhsxqm4TJdKCAxnmkfcR9&#10;pnrCgKl3wYOqdcCGrHO/iq1xv42ub76Qr26+lK9svpmva76gr2u+oK9rvqCva76gr2u+oK9rvqCv&#10;a76gr2u+oK9rvqCva76gr/+zDgH/tBYM/LwXGtbWCxbD7RAwsvwZSqL5JV6W7TNujOVBeoXeT4OB&#10;2V6Kf9Vqj3rScJN2z3WXc855mXHMfZtvy4CdbcqEnmvJh59pyYqgaMiOoWfHkqJlx5aiZMeco2TH&#10;nKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco/S2CgH/uBIL1cwKC8TbChmy/BEzo/8d&#10;SJb8LFiM8ztlhOxJb37nVXZ642B8dd9ngXHdbYRt23KHatl2iWjYeotm132NZNaBjmPVhI9h1IiQ&#10;YNOLkV/Tj5Je0pSSXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk9y7BADY&#10;wwcExNEIB7PoChyj/xQxlv8kQ4z/NFCE+0JaffZPYnjxWmhx7l9ta+tkcWfpaXRk5252YuZzeGDl&#10;d3lf5Hp7XeN+fFzigX1b4oV+WuGIf1ngi4BX4JCAVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+V&#10;gVbflYFW35WBVt+VgdS9BQDEyAcAtNkFCqP+DRyW/xosi/8rOoP/OkR8/0hNdf9SU279V1hn+l1c&#10;Y/diX2D2Z2Jd9GtkW/NvZVnyc2dX8XdoVvF6aVXwfWpU74BrU++Ea1Luh2xQ7ottT+2Qbk/tkG5P&#10;7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2QbsbABQC00AQBo+MCCpb/EBiL/yAkgv8wL3r/&#10;Pzdy/0g+av9OQ2T/VEhe/1lMW/9fT1j/ZFJV/2lUU/9tVVL+cVdQ/XRYT/x4WU77e1pN+39bTPqD&#10;XEv5hl1J+YteSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX7XHAgCk2gAB&#10;lv8GB4r/FBGB/yQaef8zInD/Oypo/0IxYf9KNlz/UTtX/1c/U/9dQlD/YkRO/2dGTP9sSEr/cElJ&#10;/3RKSP93S0b/e0xF/39NRP+DTkP/h05C/4tPQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/&#10;kVBB/5FQQf+RUP+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+P&#10;ltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCq&#10;xHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2Py&#10;inJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8tw&#10;tqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7&#10;HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKm&#10;zXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9&#10;lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+SEgH/licK/5Y7HP+USzD/kFlD/49jVPqOaWTxjXBy&#10;6Yt6fuKJgonchYmS2IKOmdR/k57RfZeiz3ubps15nqjMd6Kqy3alrMp0qa3Jc62uyXKyr8lxt6/I&#10;cbyvwnO9rr50va++dL2vvnS9r750va++dL2vvnS9r750va++dL2vvnS9r/+TEgH/lycK/5g7HP+V&#10;SzD/kVlE/5FgVfqQZmTwj21z6I13gOGMgIvbiIeU1YWNnNKCkaHPf5amzH2Zqct7nazJeaGuyHel&#10;sMd2qbHGda2yxnSys8ZzubPCdbqzvHW6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqz&#10;uHa6s/+UEQH/mCcK/5k7HP+WSzD/kllE/5JeVfqSZGXwkWp0549zgeCOfYzZi4WW1IiLntCFkKTN&#10;gpSpyn+Yrch9nLDHe6CyxnmktMV4qLXEdq62xHW0tsF2t7a8d7e2t3e3trN4t7azeLe2s3i3trN4&#10;t7azeLe2s3i3trN4t7azeLe2s3i3tv+VEQH/mScK/5k7HP+XSjD/k1hE/5RcVfqUYWXwk2d055Fw&#10;gt+Peo7YjYOY0ouKoM6Hj6fLhJOsyIGXsMZ/m7PEfZ+1w3ukt8J5qbnCd6+5wna1ubx4tri4eLa4&#10;s3i2t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t/+WEQH/micK/5o7HP+XSjH/&#10;lFVE/5ZZVfqWXmXwlWR055Nsgt6Rdo7Yj3+Z0Y2Ios2KjqnJh5KuxoSWs8SBmrbCfp+5wnukusF5&#10;qrrBd7G6vXi1urd4tbmzebW5r3m2uKx6tresera3rHq2t6x6tresera3rHq2t6x6tresera3rHq2&#10;t/+XEQH/myYK/5s7HP+YSTH/llNE/5hXVfqYW2Xwl2F055Zogt6Tco/WkXua0I+Eo8uNjKvHipGx&#10;xIaVtsODmbjBf566wXuku8B5q7y/d7O8uHizu7J5tLuuebW6q3q1uah7trioe7a4qHu2uKh7trio&#10;e7a4qHu2uKh7trioe7a4qHu2uP+XEQH/myYK/5w6HP+YSTH/mFFE/5pUVPqbWGTwml1055hjgt6W&#10;bY/Wk3ea0JGApMqPiazGjY+zw4mUt8KEmLrAf568v3ulvr95rr65eLK+snmyva16s7ype7S6pnu1&#10;uaR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uP+YEQH/nCYK/5w5HP+ZSDH/mU9E&#10;/5xSVPudVWPxnVpz55tfgd6ZaY/WlnKaz5N8pcqRha3FkI20w4uSuMGFlru/gJ2+vXulwbt5r8Gy&#10;erDArHuxvqh7s72lfLS7on21uaB9trigfba4oH22uKB9trigfba4oH22uKB9trigfba4oH22uP+Z&#10;EQH/nSYK/505HP+ZRzH/m01D/55PU/ufUmPxoFZy6J9bgN+dZI7Xmm2a0Jd3pMqUga3Fkoq1wo6Q&#10;ub+Hlb29gJzBu3unxLN6rcSre6/Cpnyxv6N9sr2gfrS7nn+1uZx/tricf7a4nH+2uJx/tricf7a4&#10;nH+2uJx/tricf7a4nH+2uP+ZEQH/niYK/504HP+aRzH/nEtC/6BNUvyiUGLyo1Nx6aNXf+ChXozY&#10;nmeY0Jtxo8qYe63FlYW0wpKNur6Kkr+6gZvFt3ypyat8q8ekfa7DoH6wwJ1/sr2bgLO7mYG1upiB&#10;triYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uP+aEQH/niYK/544HP+aRjL/nklC/6JK&#10;Uf2kTWDzplBv6qdUfeGmWIrapGKW0qFrocuddavGmoCzwpiKuryOj8K2g5nLrH2mzqJ/qsmdgK3E&#10;moGwwJiCsr6Xg7O8lYO1upSDtriUg7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uP+aEQH/&#10;nyYK/543HP+bRjL/n0dB/6RIUP6nSl/0qUxt66tQe+OsVIfcq1yT1Kllnc6mb6fIo3qww5+EuLuW&#10;i8SwjJnOoIOk0ZmEqcqWha3FlIWvwZOFsb6ShbO8kYW0upGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1&#10;uZGFtbmRhbW5kYW1uf+bEQH/nyYK/583HP+bRTL/oUVA/6ZGT/+qR132rUlr7bBMeOazT4PftFWO&#10;2bVfl9O1aaDOtXanwat8trCfhcShlZLOlI6j0pCLqMuPiqzGjoqvwo6Jsb+OibK9joi0u46ItbmO&#10;iLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uf+bEQH/oCYK/582HP+cRDH/o0M//6hDTv+t&#10;RFv4sUVo8LZIdOm7TH7jwFGH38ZbjtbIa5TGvXGmtbN4taWogcOUn43NiZyi0oeUp8yIkavHiY+u&#10;w4mOsMCJjbK+ioyzvIqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uv+cEAH/oSYK&#10;/6A2HP+eQjH/pUA+/6tATP+xQFn6t0Fk871Eb+7FSXflzlJ83dZif8zOaJK8xW6kq7t2tJqxf8GK&#10;qorLf6edz4CfqMyCmavHg5WtxISTr8GFkbG/ho+zvYeOtLuHjrS7h460u4eOtLuHjrS7h460u4eO&#10;tLuHjrS7h460u/+dEAH/oiYK/6A1HP+gPzD/pz09/648Sv+1PFX6vT1g8MZCZ+bRSmze3k52zdpX&#10;h77QYpauxW6lobx5spW0g72GrYjGe6qUynirqMl7oqvHfpytxICZr8KBlrDAgpSyvoOSs7yDkrO8&#10;g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvP+eEAH/oiYK/6E0HP+iPC7/qjo7/7I4R/y7N1Hy&#10;xTpY5tFBXNveQmnN4kZ8vtdRjK7MX5uhw22omLx5spG1hLuFsYnCfK6RxXiun8V1razFeKWuxHqg&#10;r8J8nLDAfpmxvn+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvf+eEAH/oyUJ/6I0&#10;HP+lOS3/rjU4/7gzQvTDM0rn0DhO2d45WsvmPW6+4EKArtRQkKHLX52Yw22okb15sYu4g7iDtIi9&#10;fbGQwXmxmsF1saXBcq+vwnWor8F3o7DAeZ+xv3ucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17&#10;nLK9e5yyvf+gEAH/pCQJ/6MyHP+oNCv/sy80+b8tPOnNL0DZ3i9Kyuc0X73qOnOv3kGDodNRkZfL&#10;YJ2QxG6mjL96rYa7gbN/uIe4eraNu3e1lbx1tZ+8crSovW6zsr5xrLK+dKeyvnajsr12o7K9dqOy&#10;vXajsr12o7K9dqOyvXajsr12o7K9dqOyvf+hEAH/pSMJ/6QxHP+tLif/uSkv7sgmM9rcJjfK5yxP&#10;vfIyY6/oOXWh3UKEltRTkI/NYpqKx3CihsN6qIC/gK17vYWxdruLtHO5krVxuZq2cLmjtW25q7Zq&#10;uLS4a7K2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2uP+jEAH/pyIJ/6UvG/+z&#10;JyL0wiEm3dgdJMvnIzy98ipTr/MyZqHnO3aV3kaDjdZWjYfQZJaEy3Gcf8h4oXrFfqV2woOpcsGJ&#10;q2+/j61sv5aua76drmq/pq5ov66uZb24sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7Blubuw&#10;Zbm7sP+lEAH/qCAI/6wmF/y7HRrj0RMZzOUZKb3yIkGv/SpVofM0ZpbpP3SM4Ut/hdtZiIDVZo98&#10;0W+Ud852mXPLfJxwyYGfbciHoWrHjKNoxpKkZsWZpWTFoKVkxailY8aypGDEu6ZgxLumYMS7pmDE&#10;u6ZgxLumYMS7pmDEu6ZgxLumYMS7pv+oEAD/qh4I/7MdEezJDg/O4w4VvvIYLa/+IkOh/y1VlvQ5&#10;ZIzsRW+E5VF5fuBcgHncZ4Z02W6KcNZ0jmzTeZFp0n+TZ9CElWTPipdizo+YYM2VmV/NnJpezaKb&#10;Xc2rm1zNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mv+rDwD/rRoH8sANCM7TCga+&#10;8A4ar/4ZMKH/JEOV/zJSi/g/XoPxS2h97FZwd+hfdnHkZXps4Wx+ad9ygWbdeIRj3H2GYduCiF/a&#10;h4ld2YyLW9iSjFnXmI1Y1p6NV9aljlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWs&#10;jv+vDQD/tw4DzckIAb7YCQmu/RAcof8cL5X/KT+L/zdMgv5FVnz5UF519FlkbvFfaWjuZG1k62pw&#10;Yepwc1/odXVd53p3W+Z/eFnlhHlY5Il7VuOOfFXik31U4ph+UuGeflHhpX9R4aV/UeGlf1HhpX9R&#10;4aV/UeGlf1HhpX9R4aV/UeGlf/G0CADOwAYAvc4HAa7gBwug/xIclP8gK4r/LziB/z1Dev9JS3P/&#10;UlFs/ldXZftdW2H5Y15e92hgW/VtYlj0cmRW83dmVfJ7Z1PxgGhR8IRpUPCJak/vjmtO7pNsTO6Z&#10;bUvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbtG5AwC8xQUArdYDAZ/4CwuT/xYY&#10;if8kJID/NC95/0E3cP9IPmj/T0Ni/1VHXf9aS1n/YE1W/2VQU/9qUVH/blNP/3JUTv92VUz+e1ZL&#10;/X9XSf2EWEj8iFlH+41aRvuTW0X6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXL29&#10;AwCtzQEAnt8AAZL/DQiH/xkSfv8pG3X/NSNs/zwqZP9DL17/SjRY/1A3VP9WOlH/WzxO/2A+S/9k&#10;QEr/aEFI/2xCRv9wQ0X/dERE/3hFQv99RkH/gUdA/4ZIP/+MST3/kUo9/5FKPf+RSj3/kUo9/5FK&#10;Pf+RSj3/kUo9/5FKPf+RSq7FAACe1wAAj/UAAYb/DwR8/xsLcf8kEWf/LBdf/zUcWf89IVT/RSZP&#10;/0spTP9SLEj/Vy9G/10wRP9hMkL/ZjNA/2o1P/9uNj3/czc8/3c4O/98OTr/gTo4/4Y6N/+MOzb/&#10;kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPP+DEwH/hCIG/4U1FP+DRiT/f1U0/4Fe&#10;Qv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR&#10;3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/&#10;hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFs&#10;oovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjS&#10;kc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h3&#10;6nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+EEwH/hSIG/4Y1FP+ERiT/gFU0/4RdQ/+F&#10;ZVD/g21d+IB1aPJ9fnHseoZ56HeNf+V1k4XicpiJ4HCdjN9uoo7dbKaQ3Gurkttpr5TaaLWV2me7&#10;ldpmw5baZsyW02jPlsxpz5XIas+WyGrPlshqz5bIas+WyGrPlshqz5bIas+WyGrPlv+FEgH/hyIG&#10;/4c1FP+FRiT/hFQ1/4hcQ/+IZFH+h2te94NyafGAfHPrfYV753qMguN3kofgdJeM3nKcj9xwoZLb&#10;bqaU2WyqltlqsJjYabaZ12i9mddoxprTaMyazGrMmcZrzJrCbMyawmzMmsJszJrCbMyawmzMmsJs&#10;zJrCbMyawmzMmv+GEgH/iCEG/4g1FP+GRiX/h1M1/4tbQ/+MYlH+impe9odxavCEenTqgIN95X2K&#10;hOJ6kIredpaP3HSbktpxoJXYb6WY1m2rmtVrsJvVarec1Gm/ndRpyZ3Ma8qdxmzJncBtyZ29bsmd&#10;vW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnf+HEgH/iSEG/4o1FP+IRiX/ilI1/45aQ/+PYVH+&#10;jmhe9otvau+HeHXphIF+5ICIhuB8j4zdeZSR2naaldhzn5nVcKWb1G6qntNtsZ/Sa7ig0mvCoc1s&#10;x6HGbsehwG7Hobtvx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4cMehuHDHof+IEQH/iiEG/4s1&#10;FP+JRiX/jVE1/5JYQ/+SXlH+kGVe9o5sa++LdXboh36A44SGiN5/jY/be5OU2HiZmdV1npzTcqSf&#10;0XCqotBusqPQbbqkzmzEpcZvxKS/cMSlunHEpbVxxKWycsSksnLEpLJyxKSycsSksnLEpLJyxKSy&#10;csSksnLEpP+JEQH/iyEG/4w0FP+KRiX/kE80/5RWQ/+UW1H+k2Fe9pFoa+6OcHboi3uA4oeDid2D&#10;ipHZfpGX1XqXnNN3naDQdKSjz3Gqps5vs6fNbr2ox3DCqL5xwam4csGptHPBqa90wqitdMKnrXTC&#10;p610wqetdMKnrXTCp610wqetdMKnrXTCp/+KEQH/jCEG/400FP+LRib/k040/5ZTQv+XWFD+ll5e&#10;9pRkau6SbHbnj3aB4YyAityHiJLYgo+Z032Vn9B5nKPOdaOnzHKrqstwtKvIcL+sv3O+rLd0vq2y&#10;db6srna/rKp2v6uod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8CqqHfAqv+LEQH/jSAG/440FP+N&#10;RSb/lk0z/5lQQf+aVU//mlpd95hgae+VaHXoknCA4Y97ityLhJPWhoya0oCToc57mqbMd6KqynSr&#10;rshyuK/AdLyvt3W8sLB2vLCrd7yvqHi9r6V5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6t&#10;o3m+rf+LEAH/jiAG/480FP+PRCX/mEoz/5tNQP+dUU7/nVdb+JxcaPCaY3Tol2p/4pN1ityPgJPW&#10;iomb0YSQo81+mKnJeaKux3WtscR0urO3drmzr3i5s6p5urOmerqyo3u7saB7vLCffL2un3y9rp98&#10;va6ffL2un3y9rp98va6ffL2un3y9rv+MEAH/jyAG/5A0FP+SQyX/mkgy/51KP/+fTk3/oFNa+aBY&#10;ZvGfX3LqnGV945hviNyTepLWj4Sb0IiNo8uBlqvHe6GxxXawtbp3t7avebe2qHq4tqN8uLT/4v/i&#10;SUNDX1BST0ZJTEUABQmgfLmznn26spx+u7Gbfrywm368sJt+vLCbfrywm368sJt+vLCbfrywm368&#10;sP+NEAH/jyAG/5E0FP+UQyT/m0Yx/6BIPv+iS0v/pFBY+qRVZPOkWnDromF75J9phd6ac5DXlX6Z&#10;0I6Io8qFk6zEfaC0vXiwua95tbmme7a4oX23tp1+uLWbf7m0mX+6s5iAurKXgLuxl4C7sZeAu7GX&#10;gLuxl4C7sZeAu7GXgLuxl4C7sf+NEAH/kCAG/5E0FP+XQiT/nUMw/6JFPf+lSEn/qExV/KlRYfWq&#10;V2zuqV1356hjgeGkbYvWnnmWy5WDosCLjq22g5q2rn6qu6R8s7yefrW6moC3t5iBuLWWgbm0lYK6&#10;s5SCurKTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgruxk4K7sf+OEAH/kSAG/5I0FP+ZQSP/n0Ev&#10;/6RCO/+oRUf/rElT/q5OXvWwU2jsslpy5LNhe9uvboTMpnaUwJx+orSSiK6pipS3oIWkvZmCsb6V&#10;g7S7k4S2uJKEuLaRhLm0kIS5s5CEurKQhLqykIS6spCEurKQhLqykIS6spCEurKQhLqykIS6sv+P&#10;DwH/kiAG/5M0FP+aPyL/oT8u/6dAOv+sQkX/sEZQ+bNLWvC3UmPou1lr371kctG2bILErHOTtqN6&#10;oaqZg66ekpC3lI2fvo6Lsb+MibO8jIm1uYyIt7aMiLi1jIe5tIyHurOMh7qyjIe6soyHurKMh7qy&#10;jIe6soyHurKMh7qyjIe6sv+PDwH/kh8G/5Q0FP+cPSH/ozwt/6o9OP+vQEL/tERM9bpJVey/UVzk&#10;xlph2MVib8m8aYG7snCSrap3oKChgK2Tm4u3iZabvYOVr7+EkbO8ho61uYeNtreHjLe2iIu4tYmK&#10;ubSJirqyiYq6somKurKJirqyiYq6somKurKJirqyiYq6sv+QDwH/kx8G/5U0Ff+eOyD/pTkr/6w6&#10;Nf+zPT/7ukJH8cFITujJUVLf0VtZz8pgbcHCZ4CyuW2QpLF0n5eqfauKpIi1f6CXu3ifrL58mrO8&#10;f5W0uoGStriDkLe3hI+4tYSNubOFjbqyhY26soWNurKFjbqyhY26soWNurKFjbqyhY26sv+RDgH/&#10;lB8G/5YzFf+gOB//qDYp/7A4Mv+4Ojv2wD9B7MpHRePWVEXW2VdYx9Bea7jIZH6qwWuOnLpynI60&#10;eqiAroWydquUuG+rqbpypbW6d521uXqZtrd9lre2fpO5tH+RurKAkLuxgJC7sYCQu7GAkLuxgJC7&#10;sYCQu7GAkLuxgJC7sf+SDgH/lR8G/5czFf+iNR7/qzMn/7Q0L/m+NjXtyT044tZIONngTUXN31ZW&#10;v9hcabDQYnuhyWiLk8NvmYW+d6R4uoOtbriTs2i4qLZpsri2b6e3tnOhuLV2nLm0eJm6s3qWu7F7&#10;lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sP+TDgH/lh8F/5kzFP+lMBz/rzAj/bovKfDG&#10;Mi3j1Dss1uBAOsvlSEzA4U5cs91WbKXYXXqY0mWIis5tlH3Jdp9zxIOnbMCRrGe+oa9lvravZrS7&#10;sWuru7FupbuxcaC8sHOdva90mr2udJq9rnSava50mr2udJq9rnSava50mr2udJq9rv+UDgH/mB4F&#10;/50xEv+pLRn/tCoe9cIpIuTRLSHV4DMsyeg8P77oQ1Gx5UlhpOJPcJffVn2K2mCIgNNrknjNd5pw&#10;yIKhasWOpWbDm6hlw6ynYcK9qmO4v6tmsL+saaq/rGylv6ttosCqbaLAqm2iwKptosCqbaLAqm2i&#10;wKptosCqbaLAqv+VDQD/mh4F/6IsEP+tKBX7uyMY6M0gF9XfJR3I6DAxvO85RLDsQFWj6kZkl+hN&#10;cYvjVX2B3GGGedVsjnLRd5VszYGaZ8qLnmTIlqBhyKOhYMizoV3Hw6NfvsSlYbbDpWSww6VlrMOl&#10;ZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpf+XDQD/nB4F/6YmDf+0IA/vxhcP1t0WDsjpIyK7&#10;8y42r/Q2SKLyPliX8UZli+tPcIHlWHp632SCc9ptiG3Wdo1o03+SZNCIlWDPkphezp2ZXM2pmlvO&#10;uZlZzciaWsXKnFy9yZ1euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5euMmeXrjJnv+aDAD/nx0F/6wf&#10;CPi+EwjY1gsEyOgVE7r0Iieu+i05ovo2Spb6P1iL9Uhjgu5SbXroXHVy5GR7beBtgGjddYVk2n6I&#10;YNiGi13Wj41a1ZiPWNSikFfUrpFW1LyQVtTNkFbN0ZJXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNX&#10;yNGTV8jRk/+cCwD/ox0E/7USA9TJCgLI2gsGufQWF6z/Iyqh/y47lf84SYv/QlWC+ExfevJWZ3Pu&#10;Xm1r6mRyZudsd2LkdHpf4nx9XOGDf1rfi4JX3pODVd2chVTcpYZS3K+GUty7hlHczIVS2tqFUtra&#10;hVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahf+gCgD/rRMB1MAIAMbOCAC54wsIq/8XGZ//JCqU/zA5&#10;iv86RYH/Rk96/VFYcvhYXmv1XmNl8mVoYO9sa13tcm5a63lwV+qAclXph3RT5492UeaWd1DmnnhO&#10;5ad5TeWvek3ku3pM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFev+kBwDYuAQAxMQGALfT&#10;BwGq8w0Lnv8aGpP/JyiJ/zM1gP8/P3n/Skdw/1FOaf9XU2L9XVde+2RbWvlqXlf3cGBU9nZiUvR8&#10;ZFDzg2VO8opnTPGRaEvwmGlK8J9qSe+na0jvsGxH7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rds&#10;R+63bN2vAADFvAQAtcoEAKjbBQKc/xALkf8dF4f/KiN+/zYtdv9BNm3/SDxm/09CYP9VRlv/W0pX&#10;/2FMU/9nT1H/bVFO/3JSTP94VEr/flVI/oRWR/2LWEX8kllE+5haQ/ufW0L6p1xB+qxcQfqsXEH6&#10;rFxB+qxcQfqsXEH6rFxB+qxcQfqsXMi2AQC1wQMAp9EBAJnrBQKP/xIJhf8gEnz/LBtz/zUjav89&#10;KmL/RDBc/0s0V/9SOFP/WDtP/149TP9jP0r/aEBH/21CRf9yQ0T/d0RC/31FQP+DRj//ikg9/5BJ&#10;PP+XSTv/nko7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jS7a6AgCmygAAmNwAAIz/CAGD&#10;/xQFeP8eDG7/JhJl/y8ZXf83Hlf/PyJS/0YmTf9MKEr/UitG/1gtRP9dLkL/YS9A/2YxPv9rMjz/&#10;cDM6/3U0Of96NTf/gDY2/4Y3Nf+MODP/lDgz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+Y&#10;OafDAACX1AAAiOQAAID/CgFy/w4CZ/8TBV//HQlX/yYNUf8vEUz/NxVH/z4XQ/9FGUD/Sxs9/1Ad&#10;O/9VHjn/WR83/14hNf9iIjT/ZyMy/2wkMf9yJS//dyYu/30nLf+EKCv/iykr/5EpK/+RKSv/kSkr&#10;/5EpK/+RKSv/kSkr/5EpK/+RKf92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9u&#10;flv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3e&#10;et9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92FQL/cyAE/3IxDP9xQxn/cVAm&#10;/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXft&#10;Xrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92&#10;FQL/cx8E/3QxDf9yQhn/dE8n/3hYM/95YD//d2lK/3NxVP9xfFz7boZj92uOafRplG3yZ5tx8GWg&#10;dO9kpXbtYqp47GGweetgtXvrX7x86l7EfepdzX3nXdl94V/efdpg4HzRYuF9z2Lhfc9i4X3PYuF9&#10;z2Lhfc9i4X3PYuF9z2Lhff93FQL/dB8E/3UxDf9zQhr/d00n/3tWNP98X0D/emdL/3dvVf5zel76&#10;cYNl9m6Ma/Nrk3DwaZlz7mefd+xlpXnrZKp76mKvfelhtX7oYL1/6F/FgOhe0IHiX9qA22HegNJi&#10;34DLY9+BymTfgcpk34HKZN+BymTfgcpk34HKZN+BymTfgf94FAL/dR8E/3YxDf90Qhr/ekwn/39V&#10;NP+AXUD/fmVM/3puVv52d1/5dIFm9XCKbfFtkXLua5h27GmeeetnpHzpZal+6GOvgOditoLmYb2D&#10;5mDHhOVf04TdYdqE02Pdg8xk3ITGZdyExWXchMVl3ITFZdyExWXchMVl3ITFZdyExWXchP95FAH/&#10;dh4D/3cwDf92Qhr/fksn/4JTNP+DXED/gmRM/39sVv16dGD4d39o83OIb/Bwj3TtbZZ56mudfOho&#10;o3/nZqmC5WWvhORjtoXkYr+H42HJh+Bh1YfVZNqHzWXaiMdm2YjBZ9mIv2fZiL9n2Yi/Z9mIv2fZ&#10;iL9n2Yi/Z9mIv2fZiP96FAH/eB4D/3kwDf94QRr/gUkn/4ZSM/+IWkD/h2JM/4NpV/x+cWH3e3tp&#10;8neFce5zjXfrcJR86G2bgOZqooPkaKiG42aviOJkt4rhY8GL4WLOi9hk1ovNZtaLxmfWjMBo1oy7&#10;adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjP97EwH/eR0D/3owDf98Pxr/hUgm/4pQM/+M&#10;WED/i19M/4hnV/yEbmH2f3hq8XuCcu13innpc5J+5m+Zg+RsoYfiaqiK4GevjN9luI7eZMSP22TS&#10;j85n04/GaNOQv2rTkLpr05C1bNOQtGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOPtGzTj/98EwH/eh0D&#10;/3swDf9/Phr/iUYm/49OMv+RVj//kF1L/45kVvyJa2H2hHNr8H9+c+x7h3rodpCB5HKXhuFun4rf&#10;a6eO3WiwkNxmu5LbZcqT0GjRk8Zq0JS+a9CUuGzQlLNt0JSvbtGTrm7Rk65u0ZOubtGTrm7Rk65u&#10;0ZOubtGTrm7Rk/99EgH/exwD/3wvDf+DPBn/jUUl/5NNMf+VUz7/lFlK/5JgVf2PaGD2inBq8IR5&#10;dOt/g3zmeoyD4nWViN9xno3dbaeR22mxlNlnv5bUZ86Xx2vNmL1szZi2bs2YsG/NmKxwzpepcc6W&#10;qHHPlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlv9+EgH/fBwD/34vDf+GOxn/kUMk/5ZLMP+YUDz/&#10;mFVI/5ZcVP2TY1/3j2tp8Ip0c+uEf3zmfomE4XiSi91znJDabqaV2GqzmdZoxZvJa8ubvW7KnLRv&#10;ypyuccqcqnLLm6Zzy5qjc8yZonTNmKJ0zZiidM2YonTNmKJ0zZiidM2YonTNmP9/EgH/fRsD/38v&#10;Df+JOhj/lEIj/5lHL/+bTDv/nFJG/5tYUv+ZX134lWZo8ZBucuuKeXvlg4SE4HyPjNx2mpPYb6aZ&#10;0mu1nc5qyJ++bsifs3HHoKxyx6CndMifo3XJnqB2yp2edsubnXbLmp12y5qddsuanXbLmp12y5qd&#10;dsuanXbLmv+AEQH/fhsD/4AvDf+MOBj/l0Ai/5xELf+fSTn/oE5E/6BVT/yeW1r1nGJl7pdqb+iR&#10;dHnhin+D2YOKjM97lZXIdaCcw3Cuob5vv6OzcsWjqnTFo6R2xaOgd8ahnXjHoJt4yJ6ZecqdmHnK&#10;nJh5ypyYecqcmHnKnJh5ypyYecqcmHnKnP+AEQH/fxsD/4EvDf+PNxf/mj8h/59CLP+iRjf/pExC&#10;/6RSTPekWFfvo19h56Bma+CacXXVk3yBy4qFjcOCj5a7e5qetXanpLB0uKeodsKnoXjDpp15xKWa&#10;esWjmHvGopZ7x6CUe8melHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmdlHzJnf+BEQH/gBsD/4IuDv+R&#10;Nhb/nDwg/6FAKv+lRDT/qEo/+qlQSfKqVlLqql1c4qlmZteib3LLmXiBwZCBjbiIipevgZWgqHyi&#10;pqN6sqmeesGpmXzBqJZ9w6aUfsSkkn7Fo5F+x6GQfsifkH7JnpB+yZ6QfsmekH7JnpB+yZ6Qfsme&#10;kH7Jnv+CEQH/gRsD/4QuDf+UNRb/njoe/6Q+KP+oQjL/rEc79q9NRO2xVE3ls1tV3LBlYc6obHHD&#10;n3SAuJZ8ja6PhpiliJGhnYOdp5eArauTgL+rkYHBqY+BwqeOgcOljYHFo42BxqKMgcifjIHIn4yB&#10;yJ+MgcifjIHIn4yByJ+MgcifjIHIn/+CEQH/gRoD/4YtDf+WNBX/oDkd/6Y8Jv+rQC/7sEU48rRL&#10;P+m5U0bhvVxN07ZiYMataXC7pXF/sJ15jKWVgpebj42hk4qZp4yHqauIh7+siIfAqoiGwqiIhcOm&#10;iIXFpIiExqKIhMigiITIn4iEyJ+IhMifiITIn4iEyJ+IhMifiITIn/+DEAH/ghoD/4grDP+ZMhT/&#10;ojcb/6k5JP+vPSz3tUIz7btJOeXCUj7awlhMzLpgX7+yZ2+zq25+qKN2i52cfpeSl4mgiZKWp4KP&#10;pat+j7qsgI3AqoGLwqiCisOmg4nFpIOIxqKEh8ighIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfI&#10;n/+EEAH/gxoD/4sqDP+cMRL/pTQa/6w2If6zOijzu0At6cNIMeHLUTfSx1ZLxcBeXbi4ZW6ssWx9&#10;oKpzipSke5WKn4aegJuSpXmYoqp0mLerd5XBqXqRwqd8j8OlfY3Fo36MxqF/isiff4rIn3+KyJ9/&#10;isiff4rIn3+KyJ9/isiff4rIn/+FEAH/hBoD/44oC/+fMRH/pzIX/7AzHfm5NiLuwj0m5s1HJtvT&#10;TDXLzFRJvsVcW7G+Y2ykuGp6mLJxh4yseZOBqIKcd6SPo3Cin6dsorSobp/Cp3KZw6Z1lcSkd5LG&#10;oniQx6F6jsifeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsmeeo7Jnv+GEAH/hRkD/5EmCv+hLw//qy4V&#10;/7UvGfS/Mhzpyzoc39lEHdHaSjPE0lJHt8taWanGYWmcwGd4kLpuhIS2do95soCYb6+Nn2itnaNk&#10;rbKkZarFpGqixaNtncaicJnHoXKWyJ90k8mddZPKnXWTyp11k8qddZPKnXWTyp11k8qddZPKnf+H&#10;DwH/hxkD/5UkCf+kKw3/rykR+rspE+zILBPe2DcQ0+FBHsnfSTC82lFEr9NYVqHNX2aUyGV0iMRs&#10;gHzAdIpxvX+TabuMmWK5nJ1eurGeXbjJnmKuyJ9mpsifaaHJnmudyp1umsubbpnLm26Zy5tumcub&#10;bpnLm26Zy5tumcubbpnLm/+IDwH/iRkD/5ojB/+oJwr/tSIM8cQgDODVJAnR4TAUx+Y9JL3jRjSy&#10;4E5EptxWUpnXXWGM0mNvgM9renTMc4Rryn6LYsiMkVzInJVZyLGWV8jOllu7zZhessyZYavMmWSm&#10;zZlnos2YZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2XZ6DNl/+KDgH/ixgD/58hBf+uIAb4vRgG49ET&#10;BNDhHgnF6i4Zuuk6KbDnQzmk5EpImOJQVozgV2KA3V9sdttodWzacn1j2H6DXNiMiFfYnYtU17CN&#10;VNjNjFXL049XwNKRWrjRk1yy0ZNfrNGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk/+MDgH/&#10;jxYC/6UeA/+1FQPaygsC0OEOAsTrHg247ywdre43LqLsQD2X60hKjOlPVoHoVmB2515pbOdlcGTm&#10;cHde43x8WeCJgFbel4NT3aaEUdy4hVHd1IRT0NqHVMbYiVa/14pYuNaLWbbWi1m21otZttaLWbbW&#10;i1m21otZttaLWbbWi/+ODQD/lxIB/60VAdm/CQDMzgkAw+sOBLb1HhGr9SwhofQ3MJbzQD6L80hK&#10;gfNQVHfzV11t811kZfBmal/tcG5a6npyVueFdlPlkXlR5J57T+OsfE3jvXxN49l8UNjgfFHO4H9S&#10;xt6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6BU8Tegf+SDAD/oA0A27cGAMrDBwDA0gkAtfQQBqn7&#10;HxSf/CwjlPw3MYr8QT2B/UlHeP1RUG79V1dl+l5cYPZmYVv0b2VW8XhoU++Ca1DujG1O7JdvTOuj&#10;cUrqsHJJ6sFySOrYckvj5HJO2OZzTtXndE7V53RO1ed0TtXndE7V53RO1ed0TtXndP+WCgDerAIA&#10;y7oFAL3HBgCy2AgBp/8SCJz/IRaS/y4jif85L4D/Qjl3/0pCbf9QSWX/Vk5f/15TWv5lVlX8bVpS&#10;+nVcT/h+X0z3h2FK9ZFiSPScZEbzpmVF8rNmRPLBZ0Py1GdF7udnRuvoZ0br6GdG6+hnRuvoZ0br&#10;6GdG6+hnRuvoZ+6iAADNtAIAvL4EAK/NBACk3gcBmv8VCZD/JBWH/zAgfv87KnT/QjJr/0g5Y/9O&#10;P13/VUNY/11HU/9kSlD/a01N/3JPSv95UUf/glNF/4tUQ/6UVkH9nldA/ahYP/yzWT78v1o++9Fa&#10;PfvbWj3721o9+9taPfvbWj3721o9+9taPfvbWtKtAAC9uAIArsUCAKHVAgCW9wsCjf8YCIT/JhF8&#10;/zEacf84Imj/Pilg/0UvWv9MM1T/UzdQ/1o6TP9gPEn/Zj5G/21ARP90QkH/e0M//4NFPf+MRjv/&#10;lUc6/55JOf+nSjj/sUo3/75LN//CSzf/wks3/8JLN//CSzf/wks3/8JLN//CS7+zAACuvgAAoM0A&#10;AJLeAACJ/w0Bgf8aBXf/Iwxt/yoTZP8xGVz/OB5V/0AiUP9IJkz/TylI/1UrRP9bLUL/YS8//2cx&#10;Pf9tMjv/czM5/3o1N/+CNjX/izcz/5Q4Mv+cOTH/pDow/687MP+yOzD/sjsw/7I7MP+yOzD/sjsw&#10;/7I7MP+yO7C4AACgxwAAkdgAAITvAAB8/w0Bb/8RA2b/GQZe/yEKVv8pD1D/MhNL/zoWRv9BGUL/&#10;SBs//04dPP9THjn/WSA3/14hNf9kIjP/aSMx/3AkL/93JS3/fiYs/4cnKv+PKCn/lyko/6AqKP+j&#10;Kij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKqHCAACR0QAAguEAAHj/AABs/wgBYP8NAlf/EQNP/xgF&#10;SP8gBkP/KQg//zEKO/84DDj/Pg41/0QPMv9JEDD/ThEu/1MSLP9YEyr/XRQp/2MVJ/9pFiX/bxck&#10;/3cXIv9+GCH/hRkf/48aH/+RGh//kRof/5EaH/+RGh//kRof/5EaH/+RGv9oGQL/ZCME/18vBv9e&#10;QBD/Y0sa/2dUJf9oXS//Zmc5/2RyQf9ifUj/YIdO/12QUv9bmFb/Wp5Z/1ikW/9Xql3+VrBf/VW1&#10;YPxUvGH8VMRi+1PNY/lS3GP2UuZj8VPqY+xU7WPmVu9i4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj&#10;4FfwY/9pGAL/ZSME/2AuBv9fQBD/Zkka/2pTJf9rXDD/aWU6/2dwQv9ke0n/YoVP/1+OVP9dllj/&#10;W51b/1qjXf1YqV/8V69h+1a1YvpVvGT6VcRl+VTOZfdT3WbzU+Zm7lXqZudW7WXhWO5l21nvZttZ&#10;72bbWe9m21nvZttZ72bbWe9m21nvZv9qGAL/ZiIE/2EuB/9gPxD/aUgb/21RJv9uWzD/bGQ6/2lu&#10;Q/9neUv/ZINR/2GMVv9flVr/XZxd/VuiYPtaqWL6Wa9k+Vi1ZflXvGf4VsVo91XPaPVU4GnwVeZp&#10;6VfqaOJZ7GjbWu1p01vuadNb7mnTW+5p01vuadNb7mnTW+5p01vuaf9qGAL/ZyIE/2IuB/9jPhD/&#10;bEYb/3FQJv9yWTH/cGI7/2xrRP9pdkz/Z4FS/2SLWP9hk1z9X5tg+12hYvpbqGX5Wq5n+Fm1aPdY&#10;vGn2V8Zq9VbRa/JV4WzsV+ds5Fnpa9xb62vUXOxszV3tbM1d7WzNXe1szV3tbM1d7WzNXe1szV3t&#10;bP9rFwL/aCED/2MtB/9nPBD/cEUb/3ROJv92VzH/dGA7/3BpRf9tc03/an5U/2aIWv5jkV77YZli&#10;+V+gZfhdp2j2XK1q9Vq0bPRZvW30WMdu8lfUb+5X4m/mWeZv3VzpbtNd6m/NXutwx1/rcMdf63DH&#10;X+twx1/rcMdf63DHX+twx1/rcP9sFwL/aSED/2UtB/9rOhD/dEMb/3lMJv96VTH/eV08/3VmRf9w&#10;cE7/bXtW/2qFXPxmj2H6ZJdl92GfaPZfpmv0Xa1t81y0b/JavXHxWcly71jac+ha43PeXeZy017o&#10;c8tf6HTGYOh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0wWHodP9tFgL/aiAD/2YtB/9vOBD/eEEa&#10;/31KJf9/UjH/fls8/3tjRv92bE//cXdX/m2CXvtqjGP4ZpVo9WSdbPNhpG/yX6xx8F20c+9cv3Xu&#10;W8t26lvdd+Bd43bTYOV3ymHleMRi5Xi+Y+V4umTleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleP9u&#10;FgL/ayAD/2gsB/9zNhD/fT8a/4JHJf+EUDD/hFg7/4FgRf98aU//dnJX/nF9X/ltiGX2apJq82ab&#10;b/Fjo3LvYat17V+1eOxdwXnsXNB6413fe9Rh4nvKYuJ8wmThfbxl4X23ZuJ8s2fifLNn4nyzZ+J8&#10;s2fifLNn4nyzZ+J8s2fifP9wFQH/bB8D/2ksB/93NA//gTwZ/4dFJP+KTS//iVU6/4ddRf+CZU//&#10;fG5Y/XZ4YPhyhGf1bY5t8WmYcu9moXbsY6t562C2fOlexH7nXth/2GHffspj34DBZd6BuWfegbRo&#10;3oGwad+ArGnff6xp33+sad9/rGnff6xp33+sad9/rGnff/9xFQH/bR8D/2srB/97Mg//hjoY/4xD&#10;Iv+PSy3/j1M4/41aQ/+JYk3/g2lX/XxyYPh2f2f0cYpu8GyVdO1on3nqZKp96GG3gOZfyILdYduD&#10;zGTchMBm3IW4aNuFsWrbha1r3ISpbN2DpmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2Cpmzdgv9yFAH/&#10;bx4D/28pB/9/MA7/ijgX/5FBIf+USiz/lVE2/5NYQf+QYEv7i2dV9YRvX/B9emfrd4Vv53KQduNt&#10;m3zeaKaB2mWzhNVjxIbPZNqHwWfZiLdp2Imva9iJqm3ZiKZu2oejbtqGoG/bhaBv24Wgb9uFoG/b&#10;haBv24Wgb9uFoG/bhf9yFAH/cB4D/3IoB/+CLg3/jjYW/5VAH/+ZSCn/mU80/5hVPvqWXEn0kmRT&#10;7YxrXeeFdmbhf4Fv23iMd9Nyln7NbaGEyWqticVou4vBaNCMtmvVja5t1Y2nb9aMo3DWi59x2Iqd&#10;cdmJm3Lah5ty2oebctqHm3Lah5ty2oebctqHm3Lah/9zFAH/cB0D/3UmBv+GLA3/kTYV/5lAHf+c&#10;Rif/nUwx/J1SO/ScWUXtmWBP5pRoWd+Oc2PVhn1uzX+HeMZ4kYDAc5uHu2+njLZttI+zbMiRrG7S&#10;kaVw05CgctSPnHPVjZl01oyXdNiKlnXZiZZ12YmWddmJlnXZiZZ12YmWddmJlnXZif90EwH/cR0D&#10;/3gkBv+JKwz/lTUT/5w+G/+gQyT/okku96NQN++iVkHnoV1K351nVNSVb2LLjXhuw4WCebt/jIK1&#10;eZaJr3Whjqpyr5KmccGUoXPQlJx00ZKYdtKRlnfTj5R31Y2Sd9aMkXjYipF42IqReNiKkXjYipF4&#10;2IqReNiKkXjYiv91EwH/chwD/3sjBv+MKQv/mDQS/588Gf+jQSL7pkYq8qhNM+qpVDziqVtE16Nj&#10;U8yabGLCk3Vuuot+ebKFh4Oqf5GKpHuckJ54qpSadruWl3fPlpR50JSRetGSj3rTkI561I+NetWN&#10;jHrXi4x614uMeteLjHrXi4x614uMeteLjHrXi/91EwH/cxwD/30hBf+OKQr/mzQQ/6I5F/+mPh/3&#10;qkQm7q5KLuWxUjXcr1lBz6hhUsWgaWG7mHJusZF6eamLg4OhhY2LmoGYkZR+pZaQfLaYjX3Nl4x+&#10;z5WKftCTin7SkYl+04+JfdWNiH3Wi4h91ouIfdaLiH3Wi4h91ouIfdaLiH3Wi/92EgH/dBwD/4Ag&#10;Bf+RKAn/njMP/6Q3Ff6qOxvzr0Ei6rRIKOK5UC7UtFZAya1fUb6lZ2C0nm9tqpd3eKGRgIKZjIqL&#10;kYeVkYuEopaGg7KZg4TLmISDzpaEg9CUhILSkoSB05CEgdSOhIDWjISA1oyEgNaMhIDWjISA1oyE&#10;gNaMhIDWjP93EgH/dBsD/4IeBP+UJwj/oDIN/6c0E/quOBjvtT0c5rxGIdy/TCzOuVQ/w7FdULeq&#10;ZV+tpGxso510d5mYfIGRk4aKiY+SkYKMn5Z9iq+YeovHmHyJzpZ9iNCUfobSkn+F05B/hNSOgIPW&#10;jICD1oyAg9aMgIPWjICD1oyAg9aMgIPWjP94EgH/dRsD/4UcBP+XJgf/oy8L/6swEPWzNBTruzoX&#10;4sREGNXESCvIvVM9vLZbTrGwY12mqmpqnKRxdpKfeoCJmoOJgZaOkHmTnJV0kqyXcZLDmHORz5Z2&#10;jtCUeIvSkXmK05B6iNWOe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aMe4fWjP94EgH/dhsD/4gbA/+a&#10;JQb/pisJ/q8sDPG5Lw7mwzYP3c08Fs7IRynCwlE7trxZTKq2YVufsGholatvdIumd36BooCGeZ+L&#10;jXGcmZJsm6mVaZu/lmuZ0JRulNGScZHSkXOP1I91jdWNdovWi3aL1ot2i9aLdovWi3aL1ot2i9aL&#10;dovWi/95EQH/eBoC/4wZA/+eIwT/qiYG+LQlCOvAKAjhzTAH1NI3FMjNRSe7yE85r8JXSqO9X1iY&#10;uGZljbNtcYOvdXt6q36DcaiJimqmlo9lpaeSYqa9kmOj0pFnndOQapjUj22V1Y1uktaMcJDYinCQ&#10;2IpwkNiKcJDYinCQ2IpwkNiKcJDYiv97EQH/fBcC/5AXAv+iIQP/riAE8rsdBOXKHgPa2yQDzNk1&#10;EsDTQyS0zk02qMlVR5zEXVWRwGRihrxrbXu4c3ZytXx+arOHhWOxlYpesKWMW7G8jVuv1Y1fp9WN&#10;Y6HWjGac14tomdiKapbZiGqW2YhqltmIapbZiGqW2YhqltmIapbZiP98EAH/gRQC/5UVAf+nHQL8&#10;tRYC68YQAdrbDwDN4CUEw982D7jbQSGs1UszoNFTQ5TNWlGJyWJdfsZpZ3TDcXBrwXt4ZL+Gfl2+&#10;lIJYvaWFVr67hlW924ZYs9qHXKvah1+m2odhoduGY53bhWOd24VjnduFY53bhWOd24VjnduFY53b&#10;hf9+EAH/hxEB/5oRAP+tFADavgoA0c0KAMvkEAHB5CUHt+M1E63hQCGj3kkvl9tSPovXWUuA1GBX&#10;dtFoYW3PcGllzXpwXsyGdVjMlXlUzKZ7Uc28fFDM4nxTweB/VbffgFix3oFaq96BXKbfgVym34Fc&#10;pt+BXKbfgVym34Fcpt+BXKbfgf+ADwH/jg4B/6INANu1CADOwQgAxtAJAL7pEgK06SUKqugzF6Dm&#10;PiWW5Ucyi+NOP4DhVUl24F1Tbd5mW2Xdb2Fe3XpnWNyGa1PclW9Q3aZxTd67ck3f4XFO0ed0UMbm&#10;d1K+5HhTuOR5VbLjelWy43pVsuN6VbLjelWy43pVsuN6VbLjev+DDgH/lgsA3asEAM24BgDCxAYA&#10;utQJALHvFAOn7iUNnu4zGpTtPSeK7EYzgOtOPnbrVUds6ltOZOpjVV3qbVpY6ndeU+qDYk7qkWVK&#10;66FnR+yzaUbt0GlI5uhpS9nrakzP7G1Ox+tvT8DqcE/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcP+J&#10;CwDpoAEA0LEEAMG8BQC3yQYArtoJAKT1FwWb9ScQkvU0HIj2Pid/9kcydvZOO2z2VEJk9lpIXfZi&#10;TVf2a1FS9nVVTfeAWEj4jVpF+JtcQvirXkH3vl9A999gQ+7sYEfj8V9I2/FhSdLyY0nS8mNJ0vJj&#10;SdLyY0nS8mNJ0vJjSdLyY/6VAADUqQAAwrUDALXBAwCqzwUAoOcLAZj9GgaP/ikQhv81G37/QCV0&#10;/0Yta/9MNWP/Ujpc/1k/Vv9gQ1D/aEdM/3FKR/97TEP/h05A/5RQPv+hUj3/sFQ7/8NVO/7hVTz5&#10;8FVA8PRVQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3VNuhAADFsAAAtboCAKjHAgCd1gQAk/wO&#10;AYv/HQaD/ysPev81F3H/PB9o/0ImYP9JLFn/TzFT/1Y1Tv9dOEn/ZTtF/209Qf92Pz7/gEE7/4tD&#10;Of+YRTj/pEY2/7JHNf/ESDX/3Uk0//BJN/74STf++Ek3/vhJN/74STf++Ek3/vhJN/74ScmrAAC2&#10;tAAAqMEAAJvPAACO3wEAh/8RAX7/HQR1/ycLbP8vEmT/Nxhc/z4dVv9FIlD/SyVL/1IoRv9YK0H/&#10;Xy0+/2cvO/9vMTj/eDM2/4I0M/+NNjH/mTcw/6U4L/+yOi7/wDsu/9M7Lf/rPC3/6zwt/+s8Lf/r&#10;PC3/6zwt/+s8Lf/rPLiwAACovAAAmskAAIzZAACB9QMAef8QAW7/FgNl/x8GXv8nC1f/MA9R/zcT&#10;S/8+F0b/RRlB/0wbPf9SHTn/WB82/18hNP9mIjH/biQv/3clLf+AJiv/jCgp/5cpKP+iKif/rSsm&#10;/7ksJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLaq3AACaxQAAi9MAAH3iAAB1/wUAaf8MAV//&#10;EQJX/xcDUP8fBUn/JgdE/y4JP/82Czv/PQ03/0MPM/9JETD/TxIu/1UTLP9bFCr/YhUn/2kWJf9y&#10;FyP/exgh/4YZH/+RGh7/nBse/6UcHf+wHR3/sB0d/7AdHf+wHR3/sB0d/7AdHf+wHZzAAACMzgAA&#10;fN4AAHD1AABl/wAAWv8GAVH/DQFJ/xECQ/8XAz3/HwQ4/yYFNP8tBjD/Mwct/zkHKv8+CCf/Qwgl&#10;/0kJI/9OCSH/VAkf/1oKHf9hChv/aQsZ/3IMF/98DRb/hg0U/48OFP+aDxT/mg8U/5oPFP+aDxT/&#10;mg8U/5oPFP+aD/9cHAL/VyYD/1EyBv9OPAj/V0UQ/1tOGf9cWCL/W2Mr/1lvMv9Xejj/VIU9/1KQ&#10;Qf9QmUX/T6BH/06nSf9Nrkv/TLRM/0u7Tf9Kw07/Sc1P/0ndUP9I6VD/SPJQ+0n2UPZL+VDwTftP&#10;6k/7UOdP/FDnT/xQ50/8UOdP/FDnT/xQ50/8UP9cHAL/WCYD/1IyBv9ROgj/WkMQ/19NGf9fVyP/&#10;XmEr/1xtM/9ZeTr/V4Q//1SOQ/9Sl0f/UJ9J/0+mS/9OrU3/TbRP/0y7UP9Lw1H/S85S/0rfUv9J&#10;6lP9SvJT+Ev2U/FN+FLrT/pS5VD6U+JR+lPiUfpT4lH6U+JR+lPiUfpT4lH6U/9dGwL/WSYD/1Mx&#10;Bv9UOQj/XUIQ/2JLGv9iVSP/YF8s/19rNP9cdzv/WYJA/1aMRf9UlUj/Up5L/1GlTv9QrE//T7NR&#10;/067Uv9NxFP/TM9U/0vgVf9L61X6TPJV9E32VexQ+FTmUfhV31L5VtxT+VbcU/lW3FP5VtxT+Vbc&#10;U/lW3FP5Vv9eGwL/WiUD/1QxBv9YNwj/YUAR/2VJGv9mUyP/ZF0t/2JoNf9fdDz/XH9C/1mKR/9W&#10;k0v/VJxO/1OkUP9Rq1L/ULNU/0+6Vf9OxFb/TdBX/03iWPxM7Vj2TvJY7lD1WOZT9ljfVPdZ11X4&#10;WdNV+FnTVfhZ01X4WdNV+FnTVfhZ01X4Wf9fGgL/WyUD/1UwBv9cNAj/ZT0R/2pHGv9rUST/aVot&#10;/2ZkNv9jcD3/X3xD/1yHSf9ZkU3/V5pQ/1WiU/9TqlX/UrJX/1G6Wf9QxVr/T9Jb/E7kW/hP7Vzw&#10;UfJb51T0W95V9VzVVvZdzlj3XctY913LWPddy1j3XctY913LWPddy1j3Xf9gGgL/XCQD/1YvBf9g&#10;Mgj/ajsQ/29EGv9wTiP/b1ct/2thNv9nbD7/Y3hF/2CDS/9cjk//WphT/1egVv9WqVn/VLFb/1O6&#10;XP5Rxl78UNZf+VDnX/JS7l/nVfFf3VfyYNJY82HLWfVixVv1YsNb9WLDW/Viw1v1YsNb9WLDW/Vi&#10;w1v1Yv9hGQL/XSMD/1otBf9lLwj/bzgQ/3RBGf92SyP/dVQt/3FdNv9sZz//aHNG/2R/TP9gilL/&#10;XZVW/1qeWf9Yp1z+VrBf/VS6YPxTx2L5Utxj81PoY+lV7mPeWPBk0FrxZchc8mbCXfJmvV7yZrte&#10;8ma7XvJmu17yZrte8ma7XvJmu17yZv9iGQL/XiMD/14qBf9pLQj/dDUP/3o+GP98SCL/e1Es/3ha&#10;Nv9zYz//bW1H/2l6Tv9khlT/YJFY/12cXP1apWD7WLBi+la7ZfhVymb1VOBn7FbqZ99a7WfQXO9p&#10;xl3var9f72q5YO9qtWHvarNh72qzYe9qs2HvarNh72qzYe9qs2Hvav9jGAL/YCID/2InBf9uKgf/&#10;eTIO/388F/+CRiH/gk8r/39YNf97YD7/dWlH/290TvtqgVX4Zoxb9WKXX/NfoWPwXKtm7lq2aexZ&#10;xGrpWNpr4Vrqa9Bd7G3FX+xuvGHrb7Zi7G+xY+xurWTsbqtk7W2rZO1tq2Ttbatk7W2rZO1tq2Tt&#10;bf9kGAL/YSID/2YlBP9yJwf/fjAN/4U7Fv+IRR//iE0p/4ZVM/+CXj37fWZG9nZwTvJyfFXubYdc&#10;6miSYuZknGbjYaZq4F+ybd1dv2/aXdNw0l7qcMRg6XK6Yuhzs2Toc61l6XOpZulypmfqcaRn6nCk&#10;Z+pwpGfqcKRn6nCkZ+pwpGfqcP9lFwL/YiED/2kjBP93JQb/gi8M/4o5FP+OQx3/j0wm/41TMPmK&#10;WzrzhWNE7X9sTeh5d1XjdIJd3m6NY9lpl2nTZqFuz2OsccthuXTIYcp1xWHldrlk5newZuV3qmjm&#10;d6Vp5naiaud1n2roc55r6XOea+lznmvpc55r6XOea+lznmvpc/9mFwH/YyED/20gBP97IwX/hy4L&#10;/484Ev+TQRr/lUoj+pRRLfORWTfsjWBB5YdpSt+BdFPWen5dz3SIZcpvkWzFa5txwWimdb1msni6&#10;ZcJ6t2Xde65o43unauN7omvkep5s5XibbeV3mW3ndphu53WYbud1mG7ndZhu53WYbud1mG7ndf9n&#10;FgH/ZCAD/3AeA/9+IgX/iywJ/5M3EP+YQBj9mkgg9JpOKeyYVTPllV083Y9mR9OIb1PLgXlexXuD&#10;Zr91jG65cZZ0tW6heLBrrHytart+qmrSf6Rs4H6ebeF9mm/ifJdw43qVcOR5k3Dld5Nx5neTceZ3&#10;k3Hmd5Nx5neTceZ3k3Hmd/9oFgH/ZCAD/3McA/+BIAT/jisI/5c1Dv+dPhX4n0Qc76BLJeefUi3f&#10;nVo305VjRsqObFPDh3Veu4F+Z7V7iG+vd5F1qnOceqVwqH6hb7aBnm/Kgptw3oGWcd+Ak3LhfpFz&#10;4nyQc+N6jnPkeY5z5XiOc+V4jnPleI5z5XiOc+V4jnPleP9pFgH/Zh4D/3YaA/+EHwP/kioH/5s0&#10;DP6gOxLzo0EY6qZIIOKnTyfYolY2zJpgRcOTaVK7jXJes4Z6Z6yBhG+mfY12oHmYfJt2o4CXdLGD&#10;lHTFhJF13YOPdt6BjXbgf4t34X2Kd+J7iXbkeol25HmJduR5iXbkeYl25HmJduR5iXbkef9pFQH/&#10;aR0D/3gZAv+HHgP/lSgG/54yCvqkNw/vqD0U5qxEGt2tSyTQplQ1xp9eRLyZZlK0km9drIx3Z6SH&#10;gG+egop3mH6UfZJ7oIGNeq2EinnAhYh63ISHet2ChnrfgIZ64H6FeuJ8hXnjeoV55HmFeeR5hXnk&#10;eYV55HmFeeR5hXnkef9qFQH/axsC/3sXAv+KHAL/mCYF/6IwCPWoMwzrrjkQ4rNBFNaxRyPKq1I0&#10;wKRcQ7aeZFGtmGxcpZJ0Zp2NfW+WiIZ2j4WRfYqCnIKFgKqFgX+8hoCA24WAgN2DgH/egYB+4H+A&#10;feF9gH3je4B85HqAfOR6gHzkeoB85HqAfOR6gHzkev9rFQH/bRkC/34VAv+NGwL/myQD/qUsBvGs&#10;LwjnszQL3bo6ENC1RiHFr1EyuqlaQrCjYk+nnWpbnphyZZaTem6Pj4N2iIuOfIKImYF8hqeFeYa5&#10;hneH14V4hd2DeoPegXqC4H97geF9fIDje3x/43p8f+N6fH/jenx/43p8f+N6fH/jev9rFAH/cBgC&#10;/4EUAf+QGQH/nyIC+qkmBO2xKQXiui8G1r82D8q6RCC/tE8xtK5YQKqoYE6ho2damJ5vZI+ad22I&#10;loB1gJKLe3qPloB0jqSEcY22hW+O0YVxi92Dc4nfgXWH4H52heF9d4Tje3eD5Hp3g+R6d4PkeneD&#10;5Hp3g+R6d4Pkev9sFAH/cxYC/4UTAf+UFgH/oh4B9a0gAue4IQLdwyYC0MM0DcS+Qh65uU0vrrNW&#10;PqSuXkyaqWVXkaVtYomhdWuAnX5yeZqIeXKXlH5tlqKCaZWzhGeWzYNpk96CbI/fgG+M4X5wiuJ8&#10;cojjenKH5Hlyh+R5cofkeXKH5Hlyh+R5cofkef9tEwH/dhMB/4gSAf+YEwD/pxkB77MWAeLAFQDV&#10;yh4ByccyDL7DQByzvkssqLpUPJ61XEmUsGNViqxrX4Gpcmh5pXtvcqOFdmugkXtmn59/Yp+xgWCf&#10;yoBinOB/ZZfhfmiT4nxqkON7bI3keW2M5XhtjOV4bYzleG2M5XhtjOV4bYzleP9uEwH/exEB/40Q&#10;AP+dEAD6rBEA2rsLANXJCwDNzhsBwswvCrfJPRmsxUkpocBSOJe8WkaNuGFRg7VoW3qycGRyr3lr&#10;a6yDcWSrj3ZfqZ56W6mvfFmqyXxap+J7XqDje2Gb43pjl+R5ZpTld2aS5ndmkuZ3ZpLmd2aS5ndm&#10;kuZ3ZpLmd/9wEgH/gA4B/5IOAPKjCwDZswkAz74JAMvMCQDE0xcAutIsB7DPOxalzEYmmshQNY/E&#10;WEGFwV9NfL5nVnO8b15ruXdlZLiCa162jnBZtZ1zVbWudVS2yHVTs+d2V6vmdlqk5nZcoOd1X5zn&#10;dGCa6HRgmuh0YJrodGCa6HRgmuh0YJrodP9yEgH/hgwA+5gJANmpBgDOtQcAxsEHAMDPCQC62xMA&#10;sdopBafYNxKc1EQhktFNMIfOVTx9y11HdMllUGzHbVdlxXZeXsSBY1nDjmhUw51rUcOubE/EyG1O&#10;wu1tULjrb1Ow63BVq+pwWKbrcFmj63BZo+twWaPrcFmj63BZo+twWaPrcP93DwH/jQgA3qACAM+u&#10;BQDEuQUAu8UGALXTCgCu4RYBpuEpBp3gNxGT3kIdidxMKX/aVDV111w/bdVkSGXTbE9f0nZUWdKB&#10;WVTRjl1Q0Z1gTdKwYkvTyWJK0u1iS8jyZk2/8WhPuPBpUbLwaVKv72lSr+9pUq/vaVKv72lSr+9p&#10;Uq/vaf9/CgDtlgAA0qYBAMSyAwC5vAMAsMkGAKnYCgCh5xkCmecqCZDnNxSH5kIffeVKKXTkUTNr&#10;41k6ZOJhQV7ia0dY4nVLU+GAT0/ijVNL4ptVSeOsV0fkxFdG4+lXRt32WUfQ91xJyPdeSsH2YEu9&#10;9mBLvfZgS732YEu99mBLvfZgS732YP+JAADZngAAx6wBALm2AgCuwQMApc4GAJzkDACV7x0Dje8s&#10;C4XvORV870Eec+9JJ2ruUC9i7lc1XO5fOlbuaD9S7nFCTe98RknviUlG8JZLQ/CmTUDxuU4/8ttP&#10;PvD3TkLm+09D3ftRRNT8U0XP/FRFz/xURc/8VEXP/FRFz/xURc/8VOGVAADLpgAAu7AAAK67AQCi&#10;yAIAmNUFAJD4DwGJ+CAEgvguC3n5NxNw+T8baPlGImD6TSha+lQtVPpcMU/7ZTVL+204R/x3O0P8&#10;gz0//ZA/PP2fQTr+r0M4/8ZEN//qRTb8/UU78v9EPur/RD7m/0Y+5v9GPub/Rj7m/0Y+5v9GPub/&#10;RtCfAAC9rAAArrUAAKLCAACVzwAAit0DAIT/EgF7/x4DdP8qCWz/Mw9k/zsWXf9DG1f/SiBR/1Ek&#10;TP9YJ0j/YCpE/2gsQP9xLjz/ezE5/4gyNf+WNDP/pDYx/7Y3L//QOC7/7zkt//85Mf//OTP8/zkz&#10;/P85M/z/OTP8/zkz/P85M/z/OcGoAACvsQAAor0AAJTKAACH2AAAffMHAHb/EgFt/xoDZf8kBV7/&#10;LQpY/zYPUv89E0z/RRZI/0wZQ/9TGz//Wh48/2EgOP9pITX/ciMx/30lLv+KJiv/mSgp/6cpJ/+5&#10;Kyb/0iwl/+8sJP//LST//y0k//8tJP//LST//y0k//8tJP//LbGuAACjuQAAlMYAAIbTAAB54QAA&#10;cf8IAGf/DwFf/xUCV/8eA1H/JgVL/y4HRv82CkH/PQw9/0QOOf9LEDb/URIy/1gTL/9fFSz/ZxYp&#10;/3EXJv98GCP/iRog/5gbH/+mHB3/tx0c/8oeHP/mHxv/8B8b//AfG//wHxv/8B8b//AfG//wH6S1&#10;AACVwgAAhs8AAHfeAABr9AAAYv8DAFn/CwFR/xEBSv8XAkT/HwM//yYEOv8tBTb/NAYy/zoHLv9A&#10;CCv/Rggo/0wJJf9SCSL/WQog/2ILHf9rDBr/dg0X/4QOFf+SDxT/oBAT/60RE/+6ERP/wxIT/8MS&#10;E//DEhP/wxIT/8MSE//DEpe+AACGzAAAd9sAAGnnAABc/QAAVP8AAEv/BQBD/wwBPf8RAjf/FwIy&#10;/x4DLv8kAyr/KgQl/y8EIv81BR//OgUd/z8FGv9FBhj/SwYW/1IGFP9aBxL/YgcQ/2wHD/93CA3/&#10;hAgM/5AIDP+cCAz/oggM/6IIDP+iCAz/oggM/6IIDP+iCP9QIAL/SyoD/0Q2Bf9HOgb/Sj8I/05J&#10;D/9PVBf/T2Ae/01sJP9KeSr/SIUu/0aQMv9EmjT/Q6I3/0KqOP9BsTr/QLk7/0DBPP8/yz3/Ptw+&#10;/z7oPv898z7/Pfs//z7/Pv9A/z76Q/899ET/Pu5G/z/uRv8/7kb/P+5G/z/uRv8/7kb/P/9QIAL/&#10;SyoD/0U1Bf9KOAb/TT0I/1FID/9SUhf/UV4e/09qJf9Ndyv/SoMv/0iOM/9GmDb/RKE4/0OpOv9C&#10;sDz/Qrg9/0HBPv9Ayz//QNxA/z/pQP8/9ED/Pv1B/0D/QP1C/0D2Rf9A8Eb/QelI/0HpSP9B6Uj/&#10;QelI/0HpSP9B6Uj/Qf9RHwL/TCkD/0c0Bf9NNgb/UTsI/1VGEP9WUBj/VVwf/1JoJv9QdCz/TYAx&#10;/0qMNf9Ilzj/RqA7/0WoPP9EsD7/Q7g//0PBQf9CzEH/Qd5C/0HrQ/9A9UP/QP1D/0P/Q/hG/0Lw&#10;SP9D6kn/RONK/0XjSv9F40r/ReNK/0XjSv9F40r/Rf9SHwL/TSkD/0oyBP9QMwb/VTkI/1lDEP9a&#10;TRj/WVgg/1ZkJ/9TcS3/UH0z/02JN/9LlDr/SZ49/0emP/9GrkH/RbdC/0TBRP9EzEX/Q99F/0Lt&#10;Rv9C90b/Q/1G+Ub/RvBJ/0bpS/9H4kz/SNtN/0jbTf9I203/SNtN/0jbTf9I203/SP9THgL/TigD&#10;/04vBP9UMAb/WjYI/15AEP9gShj/XlUg/1tgKP9YbS//VHk0/1GFOf9OkT3/TJtA/0qkQv9JrUT/&#10;SLZG/0fBR/9GzUj/ReFJ/0TvSv9F+Er7R/1K8Ur/SehN/0vfTv9M10//TM9R/0zPUf9Mz1H/TM9R&#10;/0zPUf9Mz1H/TP9UHQL/UCcD/1IsBP9ZLQX/XzII/2Q8EP9mRxj/ZFIg/2FcKP9daDD/WnU2/1aB&#10;O/9SjT//T5hD/02iRf9Mq0j/SrVJ/0m/S/9IzEz/SOFN/0juTfxI+U7yS/xN5079T91Q/VDSUv5Q&#10;zFP/UcZU/1HGVP9RxlT/UcZU/1HGVP9RxlT/Uf9VHQL/UScD/1YpBP9eKgX/ZC8I/2o6D/9sRRf/&#10;bE8g/2hZKP9kYzD/YHA3/1x8Pf9YiEL/VZNG/1OdSf9Rpkv/T7BN/066T/1NxlD6TdlR9kzqUfJN&#10;91HnUPpS21L7VM5U/FXHVv1VwVf+VbxY/lW8WP5VvFj+VbxY/lW8WP5VvFj+Vf9XHAL/UiYD/1om&#10;BP9iJgT/aiwH/3E3Dv9zQhb/c0wf/3BWKP9rYDD/Zms4/2N3Pv5fg0T7W45I+ViYTPdWoU/1VatR&#10;81O1U/FSwVTvUdBV61HnVeZS9lbaVPlYzFb6WcNY+1q8Wvtat1v7WbNc+1mzXPtZs1z7WbNc+1mz&#10;XPtZs1z7Wf9YGwL/UyUD/14jA/9nIwT/cCoG/3c1Df96QBX/ekod/3hTJv9zXC/8bmY3+GlyP/Rl&#10;fkXxYYlK7l6TTutcnVLoWaZV5liwV+RXvFjiVsxZ3lbkWdhW9FvKWPddwFr4Xrhc+F6zXfherl74&#10;Xatf+VyrX/lcq1/5XKtf+VyrX/lcq1/5XP9ZGwL/ViMD/2IgA/9sIAP/dSgF/30zC/+APRP/gUcb&#10;/39QJPl7WS30dmI27nFtPupseUXmaIRL4mSOUd5hmFXbXqJZ1lysW9NbuF7QWsZfzVrfYMha8mG+&#10;XPVitV70Yq5g9WKqYfVhpmL2YaNj91+jY/dfo2P3X6Nj91+jY/dfo2P3X/9aGgL/WSEC/2YdAv9w&#10;HgP/eiYE/4IxCf+GOxD/iEQZ+YZNIfKDVivrfl405XlpPeB0dEXab39M02qJU89mkljLY5xdx2Gm&#10;YMRfsWPBXr9kvl7SZbpf7GayYPJmq2LyZqVk8mWhZfNkn2X0Y5xm9WKcZvVinGb1Ypxm9WKcZvVi&#10;nGb1Yv9bGgL/XB8C/2kbAv91HAL/fiQD/4cuCP+MOA77jkIW8o5KHuuLUifkh1sw3YFmOtN6cEXN&#10;dXpOyHCDVcNsjVu+aZZgumagZLdkq2e0Y7hpsWLKaq5j5mqoZO9qombvaZ1n8GiaaPFnmGnyZpZp&#10;82SWafNklmnzZJZp82SWafNklmnzZP9bGQL/XxwC/2wYAv95GwL/gyED/4wsBv+RNgv1lD8S7JVH&#10;GeSTTyLcjlgt0odiOsqBbEXDe3VOvnZ/VrhyiF20bpFir2ubZqtppmqoZ7NspWfDbqJn4G6eae1t&#10;mWrubJZr72qTbPBpkmzxZ5Bs8maQbPJmkGzyZpBs8maQbPJmkGzyZv9cGQH/YhoC/3AWAv98GQL/&#10;hh8C/5ApBPqWMwnwmjwO55tEFd+aSx3TlFUsyo1fOcKHaUW7gXFPtXx7V694hF6qdI1jpXGXaKFu&#10;omydbK5vmmy+cJhs2XGVbetvkW7sbo9v7WyNb+9qjG/waYtv8WeLb/Fni2/xZ4tv8WeLb/Fni2/x&#10;Z/9dGQH/ZBkC/3IUAf9/GAH/ih0B/5QmA/abMAbrnzgK4qI/ENifRxzNmVIrxJJdObuMZkS0h25O&#10;rYJ3V6d9gF6ieYlknXaTaZhznm2UcapxkHG6co5x0XOMcupxinPrb4hz7W2Hc+5rh3PvaoZy8GiG&#10;cvBohnLwaIZy8GiGcvBohnLwaP9eGAH/ZxcB/3UTAf+DFgH/jhoB/pgjAvGfLATnpTMH3ag5DNGj&#10;RRvHnVAqvpdaOLWSY0StjGxOpod0V6CDfF6af4ZklXyPapB5mm6Ld6ZyiHa2dIV2zHSEd+lyg3fq&#10;cIJ37G6Cdu1sgnbvaoF28GmBdvBpgXbwaYF28GmBdvBpgXbwaf9eGAH/aRUB/3gSAf+GFAH/kRgB&#10;+pwfAe2kJwLiqiwE1qw0C8unQxrBok4puJxYNq+XYUOnkWlNoI1xVpmIeV6ThYJkjYGMaoh/l2+D&#10;faRyf3yzdH18yHV8fehzfHzqcXx77G99eu1tfXnua3158Gl9efBpfXnwaX158Gl9efBpfXnwaf9f&#10;GAH/axMB/3sRAf+JEwD/lRUA9aAaAeipIAHdsCQB0LAyCsasQRi8pkwns6FWNaqcX0Gil2dMmpJv&#10;VZOOd12Mi4BkhoiKaYGFlW58g6Fyd4KwdHWCxXV0g+dzdYHqcXZ/6293fu1teH3ua3h88Gl4fPBp&#10;eHzwaXh88Gl4fPBpeHzwaf9gFwH/bhIB/34QAP+MEQD/mREA8aQTAOOuFgDWthwBy7QwCMGwPxe3&#10;q0slraZUM6ShXUCcnWVKlJhsU4yVdFuGkX1if46HaHmMkm10ip5xcIitdG2IwXRtieRzb4fqcXCE&#10;7G9yg+1tc4Hua3SA8Gl0gPBpdIDwaXSA8Gl0gPBpdIDwaf9hFwH/cRAB/4IOAP+QDgD1nQ0A46kM&#10;ANm1DADPuRoAxbguB7u0PRWxsEkjp6tSMZ6nWz6Wo2NIjp9qUYabcll/mHpgeJWEZnKTj2xtkZxv&#10;aZCqcmaQvnNlkeFyaI7rcGqK7G5siO1sbYbva26E8GluhPBpboTwaW6E8GluhPBpboTwaf9jFQH/&#10;dQ4B/4YNAPiUCwDcoggA1K0JAM+4CgDJvRcAv7wrBrW5OxOrtkchobFQL5itWTuPqmFGh6ZoT3+j&#10;cFd4oHhecp6BZGubjGlmmpltYpmob1+ZvHBemd9vYJbsbmOR7W1mju5rZ4vvammJ8GhpifBoaYnw&#10;aGmJ8GhpifBoaYnwaP9nEgH/eQwA/4oKAN+aBADTpgcAzLEIAMe7CADBwhMAuMIoBK6/OBClvEQe&#10;m7hOLJG1VziIsV5CgK5mS3irbVNxqXZaa6d/YGWlimRgo5doW6Oma1mjumxYo9xrWaDua1ya72pf&#10;lvBpYZLxaGOP8WZjj/FmY4/xZmOP8WZjj/FmY4/xZv9rEAH/fgkA8ZAEANaeAwDMqgYAxLQGAL6+&#10;BQC4yBAAsMgkA6fGNQ2dw0Ibk8BMKIq9VDOBulw+ebdkRnG1a05rs3RUZLF+Wl+wiV9ar5ZiVq6l&#10;ZVOuuWZSr9tlUqvyZlWk8mZYn/JmWpvzZVyX82Rcl/NkXJfzZFyX82Rcl/NkXJfzZP9wDQD/hAQA&#10;3ZYAAM6jAwDErgQAu7cEALTCBQCuzQwAp84gAp7NMQqVyz4Wi8hJI4LGUi56w1o4csFiQGvAakdk&#10;vnNNXr18U1m8iFdUu5VbULulXU67uV5NvNtdS7n3X06x9mBRqvZgU6X2YFWh9mBVofZgVaH2YFWh&#10;9mBVofZgVaH2YP93CADrjAAA05sAAMaoAgC7sQIAsrsCAKrHBgCi0woAndYaAZXWLAaM1DoRg9JG&#10;HXrQTydyzlgxas1gOGTLaD9eynJFWMp8SVTJiE1PyZVRTMmlU0rJuVRJytxTR8j3VUjA/FhKuPtZ&#10;TLL7Wk6t+lpOrfpaTq36Wk6t+lpOrfpaTq36Wv9/AADckwAAyqIAALysAQCxtQAAqMADAJ/LBgCW&#10;2QsAkeAbAYrfLAaC3zkOed5DF3HdTSBq3FYoY9tfL13aZzVY2XE6U9l7Pk/ZiEJL2ZZFSNmmR0ba&#10;ukhF29tHRNj0SULT/01Eyf9PRcL/UEe7/1JHu/9SR7v/Uke7/1JHu/9SR7v/UuaKAADPmwAAv6cA&#10;ALKwAACnuwAAnMYDAJPRBgCL6g4AhegfAn7oLQZ26DgObuhBFmbnSh1f51IjWedbKVXnZC1Q520x&#10;TOd4NUnnhDhG6JE6Q+igPEDpsj4/6ss+PujvPj3m/z894P9CP9f/REDO/0ZAzv9GQM7/RkDO/0ZA&#10;zv9GQM7/RtaTAADEowAAtKwAAKe2AACbwQAAkMwCAIbZBgCA8hIAefIfAnHyKwZq8jYMY/M/El3z&#10;RxhX808dUvNXIU30YCRJ9GkoRvRzKkL1fi0/9YsvPPaZMTr2qTM49740NvjhNTb1+TU18/80N+z/&#10;Njnl/zg55f84OeX/ODnl/zg55f84OeX/OMieAAC2qQAAqLIAAJu9AACPyAAAg9QAAHnoBwBz/BIB&#10;a/0dAmT9JwRe/jEIWP47DVP/QxFN/0sVSf9TGEX/WhpB/2MdPv9sHzv/diE3/4IjNP+QJTL/nycw&#10;/7AoLv/IKS3/6ios//8qLP//Ki/5/yov+f8qL/n/Ki/5/yov+f8qL/n/KrmmAACqrgAAnLkAAI7F&#10;AACB0QAAdd4AAG36CQBl/xEBXv8aAlf/IwNS/ywFTP80B0j/PApD/0QMP/9MDjz/UxA4/1sSNf9j&#10;FDL/bBYv/3cXLP+EGSn/kxon/6IcJf+0HST/zB4j/+0eIv/9HyL//x8i//8fIv//HyL//x8i//8f&#10;Iv//H6yrAACdtgAAj8IAAIDOAABz3AAAZ+kAAF//BgBY/w4AUf8VAUv/HQJG/yYDQf8tBDz/NQU4&#10;/zwGNP9CBzH/SQgu/1AJK/9XCij/Xwol/2kMI/90DSD/gg4d/5IPG/+iEBr/shEZ/8gSGP/lExf/&#10;+hQX//oUF//6FBf/+hQX//oUF//6FJ+zAACQvwAAgMwAAHLaAABk5AAAWPUAAFH/AQBK/wsARP8Q&#10;AT7/FwE5/x4CNP8lAjD/LAMs/zIEKP84BCX/PgUi/0QFH/9KBRz/UQYa/1kGF/9jBxT/bgcS/3wI&#10;EP+MCA//nAgO/6wJDv+7CQ3/0wkN/9MJDf/TCQ3/0wkN/9MJDf/TCZG8AACByQAActcAAGTkAABU&#10;6wAAS/8AAET/AAA9/wQAN/8MADH/EAEs/xYBKP8cAST/IgIg/ycCHP8sAhn/MQMW/zYDE/88AxH/&#10;QgMP/0kEDf9RBAv/WgQJ/2YEBv9zBQP/gQUC/5AFAf+cBQH/qwUB/6sFAf+rBQH/qwUB/6sFAf+r&#10;Bf9EJAL/Py4D/zw2BP9AOAT/QT0G/0FFCP9BUQ3/QF0T/z9qGP88dxz/OoQg/zeRI/82myX/NaQn&#10;/zSsKP80tSr/M74r/zLIK/8y1Sz/MeUt/zHxLf8x+y3/MP8t/zD/Lf8z/y3/Nv8s/jj/Lfk6/y72&#10;O/8u9jv/LvY7/y72O/8u9jv/Lv9FIwL/Py4D/z40A/9CNgT/RDsG/0RDCP9FTw3/RFsT/0FoGf8/&#10;dR3/PIIh/zqPJP84mif/N6Mp/zasKv82tCz/Nb0t/zTILv801i7/M+Yv/zPyL/8y/DD/Mv8w/zP/&#10;L/82/y//Of8v+Tv/MPQ9/zHxPf8x8T3/MfE9/zHxPf8x8T3/Mf9GIwL/QC0D/0EyA/9GMwT/SDgG&#10;/0hACP9JTA7/SFgU/0VlGv9Cch//QH8j/z2MJv87mCn/OqEr/zmqLf84sy7/N70v/zbHMP821TH/&#10;NuYy/zXxMv81+zL/Nf8y/zb/Mv86/zH6Pf8z8z7/NO1A/zTqQf806kH/NOpB/zTqQf806kH/NP9H&#10;IgL/QSwD/0UvA/9JMAT/TDUG/009CP9OSA7/TVQV/0thG/9IbiD/RXsl/0KIKP8/lCv/Pp4u/z2n&#10;L/88rzH/PLgy/zvDM/86zzT/OuE1/zruNf86+DX/Ov81/zr/Nfs+/zXyQf8360L/OOVE/zjhRf84&#10;4UX/OOFF/zjhRf844UX/OP9IIgL/QywD/0gsA/9OLQT/UTEF/1M5CP9VRQ7/U1EV/1FdHP9OaiH/&#10;S3cm/0iDK/9Fjy7/RJkw/0KiM/9BqzT/QbQ2/0C9N/8/yTj/P9s4/z/qOf8/9Tn/P/85+0D/OPFD&#10;/zroRf884Uf/PNpI/z3VSf891Un/PdVJ/z3VSf891Un/Pf9JIQL/RCoD/00oA/9TKQT/Vy0F/1k2&#10;CP9cQg7/W04V/1hZHP9VZSL/UnIo/09+Lf9MijD/SpQz/0ieNv9Hpjj/Rq85/0W4O/9FxDz/RNI8&#10;/ETlPfhE8j31Rf488UX/PuZI/0DcSv9B0kv/QcxN/0HJTf9ByU3/QclN/0HJTf9ByU3/Qf9KIAL/&#10;SCcC/1ElA/9YJQP/XSoE/2AzB/9jPw7/YkoV/2BVHP9cYSP/WW0p/1V5Lv9ShDP/UI82/U6ZOftM&#10;ojv6S6o9+Eq0P/dKvkD1ScxA8UnhQe1K8EHqSvxC5Er/RNhM/0XMT/9GxlD/RsBR/0a+Uf9GvlH/&#10;Rr5R/0a+Uf9GvlH/Rv9MIAL/TCQC/1UhAv9dIQP/YycE/2cxBv9qPAz/akcU/2dSG/9jXCP/X2gq&#10;+1x0MPdZfzX1Voo58lSUPPBSnT/uUaZB7FCvQ+pPukToTsdE5k/dReFP7kXdTvtI1E//SchR/0rA&#10;U/9KulT/SrZV/0q0Vv9KtFb/SrRW/0q0Vv9KtFb/Sv9NHwL/UCEC/1oeAv9iHgL/aSUD/20tBf9x&#10;OQv/cUQS/29OGvtrWCL1ZmMp8WNvMO1gejbpXIU75lqPP+RYmELhVqJE31WrRtxTtkjaUsNK1lLY&#10;StFT7EvMU/pNxVT/TrxW/0+1V/9PsFj/TqxZ/02qWv9Nqlr/Tapa/02qWv9Nqlr/Tf9OHgL/Ux4C&#10;/14bAv9nGwL/biID/3MqBP93NQn/eEAQ+XdKGPJzVCDsb14o52tqMOJndTbeY4A82V+KQdRdk0bR&#10;W51JzlmmTMtYsE7IV7xQxlbNUcNX5lG+V/dSuFj/U7Ba/1OrXP9Sp13/UqNd/1GiXf9Qol3/UKJd&#10;/1CiXf9Qol3/UP9PHgL/VxsC/2IXAf9sGQL/dCAC/3knA/9+Mgf5gDwN8X9GFep7UB3kd1sm3XNm&#10;LtVtcDfQaXo+y2WERMdijknEYJdNwF6gUL1dqlO7W7ZVuFvFVrVb31ayXPNXrF39V6Ze/VahYP5V&#10;nmD/VJxh/1OaYf9TmmH/U5ph/1OaYf9TmmH/U/9QHQL/WhkB/2UVAf9wFwH/eB0B/38kAv2ELgXz&#10;hjgK6oZCEeOESxnbf1cj0XliL8t0bDjFb3ZAwGx/RrxoiEu4ZpFQtWObU7FhpVauYLBZq1+/Wqlf&#10;1FumYO9bomH6Wp1j+1mZZPxYlmT9V5Vl/lWUZf5VlGX+VZRl/lWUZf5VlGX+Vf9QHQL/XRcB/2kS&#10;Af90FQH/fRoB/4QhAfeJKgPtjTQH5I09DdyLSBbRhVQjyX9eLsJ6aDi8dXFAt3F6R7JuhE2ua41S&#10;qmiWVqdmoFmjZatcoGS5Xp5kzV6bZOpemGb4XZRn+VySaPtakGj8WY5o/VeOaP1Wjmj9Vo5o/VaO&#10;aP1Wjmj9Vv9SHAH/XxQB/2wRAf94EwH/gRcB/4gdAfKPJQLnky8E3pU4CdOQRRXKi1EiwoVbLruA&#10;ZTi0e25Br3d3SKp0f06lcIhToW6SV51rnFuZaqdelmm1YJRoyGGSaeZgj2r3X41r+F2La/lciWz7&#10;Wohs/FiIa/xYiGv8WIhr/FiIa/xYiGv8WP9UGgH/YhMB/28QAf97EgD/hRQA+o0ZAO2THwHimSgC&#10;2JkzCMyVQhTEkE4hvItZLbSFYjeugWtAqHxzSKJ5fE6ddoVUmXOOWJVxmFyRb6RgjW6xYottw2OJ&#10;buJih2/2YYZv91+Fb/ldhG/6W4Nv+1mDb/xYg2/8WINv/FiDb/xYg2/8WP9WGAH/ZBEB/3IOAP9+&#10;EAD/iBEA9ZEUAOiYGQDdniAB0Z4xB8eaQBO+lUwgtpBWLK6LYDenhmhAoYJwSJx+eU6We4JUkniL&#10;WY12lV2JdKBhhXOuY4Jyv2SAc95kgHT1Yn909mB/c/hefnP5XH5y+lp+cvtZfnL7WX5y+1l+cvtZ&#10;fnL7Wf9YFwH/ZxAB/3UOAP+BDgD/jA4A8ZUQAOOdEQDWoxsAy6EvBsKePhK5mUoesJRUK6mQXTai&#10;i2Y/m4duR5WEdk6QgH9Ui36IWYZ7kl2BeZ5hfXirZHp4vGV5eNlleHn0Ynl49mB5d/heeXb5XHl1&#10;+lp5dftaeXX7Wnl1+1p5dftaeXX7Wv9aFQH/aQ4A/3gMAP+EDADvkAsA3ZoKANmiCwDQphgAxqUs&#10;Bb2iPBC0nkgdq5lSKaOVWzSckWM+lY1rRo+Jc02JhnxThISFWH+BkF16f5thdn6oZHN9uWVxftNl&#10;cX7yY3J99mBze/dedHr5XHR5+lt1eftadXn7WnV5+1p1eftadXn7Wv9dEwH/bA0A/3sLAPaICQDc&#10;kwYA1Z0JANGlCgDKqhUAwakqBLemOg+uokYbpp5QKJ6aWTOWlmE8j5NpRImPcUyDjXlSfYqDV3iI&#10;jVxzhplgb4SmY2yEt2RqhM9kaoTwYmyC9mBtgPdeb3/5XG99+ltwfPtacHz7WnB8+1pwfPtacHz7&#10;Wv9fEQH/bwoA/34IAOOMAwDWlwUAz6AHAMqoCADErhMAu60nA7KrNw2pp0QZoKROJpigVzGRnF86&#10;iplnQ4OWb0p9k3dQd5GAVnKPilptjZZeaIujYWWLtGNji8xjY4vuYWWJ919nhvheaYT5XGqC+lpr&#10;gftaa4H7WmuB+1prgftaa4H7Wv9iEAD/cgcA+IIDANuPAgDPmgUAyaMGAMOsBgC9shAAtbIkAqyw&#10;NQujrUIXm6pMI5KmVS6Ko104g6BlQH2dbEd2m3RNcJl9U2uWiFhmlZRcYpShX1+TsmBdk8lgXZPt&#10;X16Q+F5hjPlcY4r6W2SH+1plhvtZZYb7WWWG+1llhvtZZYb7Wf9mDQD/dwMA44cAANOTAQDKngQA&#10;wqcEALuvBAC1tg0ArrchAqW2Mgmdsz8VlLBKIIytUyuEqls0fahjPHalakNwo3JKaqF7T2WghlRg&#10;npFYW52fW1idsF1WncddVp3rXFea+ltalfpaXJH7WV6O/FhfjfxXX438V1+N/FdfjfxXX438V/9q&#10;CgD/fAAA3IwAAM2YAADDowMAuqoCALOzAQCsvAoApr0dAZ68LwaWujwRjbhHHIW1UCd9s1kwdrFg&#10;OG+vaD9prXBFY6t5Sl6qhE9aqZBSVaieVVKnr1dRqMZXUKfqV1Cl/FdTn/1XVZr9VleW/lZYlf5V&#10;WJX+VViV/lVYlf5VWJX+Vf9vBADmggAA0pEAAMadAAC7pgEAsq4AAKq3AQCiwgUAnMQYAJXDKgSN&#10;wjkNhcBEGH2+TiF1vFYqbrpeMmi5Zjhit24+XbZ4Q1i1gkdUtI9LULSdTk2zrlBLtMVQS7PqUEqx&#10;/1FMq/9STqX/UlCh/1JRnv9RUZ7/UVGe/1FRnv9RUZ7/Uf92AADdiQAAypcAAL6iAACzqgAAqbMA&#10;AKC8AgCYxgYAkcwSAIvMJQKEyzQJfMlAEnXIShttx1MjZ8VcKmHEZDBcw202V8J2OlPCgT9PwY5C&#10;S8GdRUjBrkZHwcVGR8HqRkS+/0lFuf9KR7P/S0mt/0xKq/9MSqv/TEqr/0xKq/9MSqv/TOl/AADR&#10;kAAAwp4AALWnAACqrwAAoLgAAJbBAgCMywcAhNUNAIDVHgF51S4FctQ8DGzTRxRl0lAbX9FZIVrR&#10;YidV0GssUdB1ME3PgTRJz443Rs+dOUTQrjtC0MY7Q9DqOkDN/T4+y/9AQMP/QkG9/0NCuf9EQrn/&#10;REK5/0RCuf9EQrn/RN2IAADHmAAAuKMAAKurAACgtAAAlb4AAIvIAwCA0QcAeOENAHThHQFu4SsD&#10;aOA3CGHgQg5c4E0UV+BWGVPgXx1P4GkiS+BzJUfgfihE4IsrQuCaLT/hqy8+4sEvPuLlLzzf+jE5&#10;3v80Odn/NjrQ/zg7zP85O8z/OTvM/zk7zP85O8z/Oc2SAAC8oAAAragAAKGxAACVuwAAicUAAH7P&#10;AgB02gYAbusRAGjrHgFi6yoDXew1BlfsPwtS7EgPTexRE0rtWhZG7WMZQ+1tHEDteB497oUhOu6T&#10;IzjvoyQ28LYmNfHSJjTv8yY07P8mMuv/KDLn/ysz5P8sM+T/LDPk/ywz5P8sM+T/LMGcAACwpgAA&#10;o64AAJa4AACJwwAAfc0AAHHYAABn5gYAYvYRAFz3HQFX9ycCUvcxBE34OgZI+UIJRPlLC0H6VA4+&#10;+lwQO/tlEjj7bxQ1+3sWMvyJGDD9mBku/aobLP6/HCv/4x0q/PodKvr/HSr3/xwq9/8dKvf/HSr3&#10;/x0q9/8dKvf/HbOjAACkqwAAl7YAAInBAAB7ywAAb9YAAGPfAABb9QYAVf8QAFD/GQFL/yMCRv8s&#10;A0L/NAQ+/zwFOv9DBjf/Swc0/1MIMf9bCS7/ZAor/28MKP98DSb/iw4k/5wQIv+uESH/xRIg/+kT&#10;H//8Ex7//xMe//8THv//Ex7//xMe//8THv//E6apAACYswAAir8AAHvKAABu1QAAYN8AAFTnAABO&#10;/wQASf8OAEP/FAA//x0BOv8lAjb/LAIy/zMDL/86Ayv/QQQo/0gEJf9PBSL/VwUg/2AGHf9sBxr/&#10;eQcY/4oIFv+bCBX/rQkU/8MJE//jCRP/+AkT//8KE///ChP//woT//8KE///CpqxAACLvQAAfMgA&#10;AG3UAABf4AAAUeYAAEf1AABB/wAAPP8JADf/EAAy/xUBLv8dASr/IwEm/ykBIv8vAh//NQIc/zsC&#10;Gf9CAxb/SQMT/1EDEf9aAw//ZgQN/3QEC/+FBAr/lgUJ/6gFCP+5BQf/0AUH/+MFB//jBQf/4wUH&#10;/+MFB//jBY26AAB9xwAAbdMAAF/gAABQ5wAAQu0AADr/AAA1/wAAL/8CACr/CgAm/w8AIv8UAB7/&#10;GgEa/x8BFv8jARP/KAEQ/y0BDv8zAQz/OQIK/0ECB/9JAgP/UwIA/14CAP9sAgD/fAMA/40DAP+d&#10;AwD/rAMA/7UDAP+1AwD/tQMA/7UDAP+1A/85JwL/MzIC/zU0A/84NgP/ODsE/zZDBf8zTgf/MVsJ&#10;/y9oDf8tdhH/K4QU/ymRFv8pmxj/KKQZ/yitGv8otRv/J74c/yfIHP8n1B3/J+Qd/yfvHv8n+R7/&#10;J/8e/yf/Hv8n/x3/KP8d/yv/Hv8t/x/8L/8f/C//H/wv/x/8L/8f/C//H/86JwL/NDEC/zgxA/87&#10;NAP/OzkE/zpBBf83Swf/NVgK/zNlDv8xcxL/L4EV/y2OF/8tmBn/LKEb/yyqHP8rsh3/K7se/yvE&#10;H/8r0B//KuEg/yrtIP8q9yD/Kv8g/yv/IP8r/x//LP8f/y//Ifwx/yL3M/8i9zP/Ivcz/yL3M/8i&#10;9zP/Iv87JgL/NTAC/zsvAv8+MQP/PzYE/z49Bf88SAf/O1UL/zliD/83bxP/NX0X/zOKGf8ylRv/&#10;MZ4d/zCnHv8wrx//MLcg/y/AIf8vyyL/L9wi/y/qI/8v9SP/L/4j/y//Iv8w/yL/MP8j+zP/JfU1&#10;/yXwN/8m8Df/JvA3/ybwN/8m8Df/Jv88JgL/OS0C/z8sAv9DLQP/RDIE/0M5Bf9DRQf/QlIL/0Bf&#10;EP8+axX/O3gY/zmFG/83kB7/N5og/zajIf81qyL/NbMj/zS8JP80xiX/NNQl/zTmJv808Sb/NPsm&#10;/zX/Jf41/yb6Nv8o8zj/Kew6/ynmPP8q5jz/KuY8/yrmPP8q5jz/Kv89JQL/PSoC/0MoAv9HKQP/&#10;SS0E/0o2Bf9KQQf/SU0M/0daEf9FZxb/QnQa/0CAHf8+jCD/PZUi/zyeJP87pib/O64n/zq3KP86&#10;wSj/Os0p/zrhKf467in7Ovkp9zv/KfY6/yvwO/8t6D3/LuE//y7bQf8u20H/LttB/y7bQf8u20H/&#10;Lv8+JQL/QSYC/0gkAv9MJQL/TykD/1IzBf9RPgf/UUkM/09WEv9MYhf/Sm8c/0d7IP9FhiP/Q5El&#10;/0KaJ/9Boin/Qaoq/UCyK/xAvCz7P8gt+D/bLfRA6y3wQPct7UD/L+s//zHkQf8y20P/M9FE/zPL&#10;Rv8zy0b/M8tG/zPLRv8zy0b/M/9AJAL/RSMC/0wgAv9SIQL/ViYD/1kvBP9ZOgf/WUYM/1ZREv9U&#10;XRj/UWod/k51IfxMgSX5Soso90mVK/VHnSzzR6Yu8kauL/BFuDDvRcQx7UXTMehG6DHlRvYy4kX/&#10;Nd9E/zbTR/83ykj/OMRK/zi/S/83v0v/N79L/ze/S/83v0v/N/9BIwH/SR8B/1EcAf9XHAL/XCMC&#10;/2AsA/9gNgb/YEEL/15NEf1bWBj4WGQd9FVwI/FTfCfuUIYr60+QLulNmTDnTKEy5UyqM+NLtDTi&#10;S8A14EvPNdtL5jbVSvQ40Ur/Os5K/zzETP88vU3/PLhP/zy0T/87tE//O7RP/zu0T/87tE//O/9C&#10;IgH/TBwB/1UYAf9cGQH/YyAC/2YoA/9oMgX/aD0J+mZIEPRjUxfuYF8d6l1rI+ZadijiV4Et31WL&#10;MNxTlDPZUZ021VCmONNPrzrQT7s7zk7JPMtP4T3HT/I+w0//QMBP/0G3Uf9BsVL/QK1T/0CqVP8/&#10;qlT/P6pU/z+qVP8/qlT/P/9GHwH/UBkB/1kVAf9iFwH/aB0B/2wkAv9vLgP5bzgH8W5EDutrThXl&#10;aFsc32RnI9pgcSrUXXsv0FuFNMxYjjjJV5c7x1WgPcRUqT/CU7RBv1PCQr1T1kO5U+1EtlP9RbNU&#10;/0WsVv9Ep1f/RKRY/0OhWP9CoVj/QqFY/0KhWP9CoVj/Qv9IHQH/UxYB/10SAf9mFAH/bRkB/3Ih&#10;Aft1KQLydjMF6XY+C+JzShLbb1ca0mtiI81nbCvIZHYxxGF/N8BeiTu9XJI+uluaQbdZpES1WK5G&#10;sle7R7BXzUitWOhIqlj6SadZ/0ihWv9InVv/R5tc/0aZXP9FmVz/RZlc/0WZXP9FmVz/Rf9LGgH/&#10;VxMB/2EQAP9rEgD/chYA/3gcAfV7JAHrfS0D4n45B9l7RhDQdlMayXFeJMNtaCy+anEzumd7OLZk&#10;gz2yYoxBr2CVRaxen0epXalKply2S6Rcx0yiXOJNn133TJxe/0yYX/9KlWD/SZNg/0iRYP9HkWD/&#10;R5Fg/0eRYP9HkWD/R/9OGAH/WhEB/2QOAP9vEAD/dhMA/H0XAO+BHgHkhCcC24Q0BdCBQw/IfE8Z&#10;wXhaI7tzZCy1cG0zsWx2Oq1qfz+pZ4hDpWWRR6Jjm0qfYqVNnGGxT5lgwVCXYNxQlWHzT5Ni/06Q&#10;Y/9MjmT/S4xk/0qLZP9Ii2T/SItk/0iLZP9Ii2T/SP9QFgH/XBAA/2gNAP9yDgD/ehAA9oESAOmG&#10;FwDeiiAB0oowBMmGQA7Bgk0Zun1XI7R5YSyudWo0qXJyOqRve0CgbIREnWqNSJlol0yVZ6FPkmat&#10;UZBlvVKOZdRTjGbwUYtn/1CIZ/9Oh2j/TIZo/0uFZ/9JhWf/SYVn/0mFZ/9JhWf/Sf9SFAH/Xw4A&#10;/2sLAP91DAD5fg0A8IUOAOOLEADWjxoAzI4uBMOLPQ27h0oYtINVIq1+Xiune2czondvOp10eECZ&#10;coBFlW+JSZFtk02NbJ5QimqqU4dquVSFas9UhGvuU4Ns/1GCbP9PgWv/TYBr/0yAa/9KgGv/SoBr&#10;/0qAa/9KgGv/Sv9UEgH/YQwA/24KAP14CQDogggA3IkJANiPCwDQkxcAxpMrA76QOwy2jEgXrohS&#10;IaeEXCuhgGQznHxtOpd5dUCSd31FjnWGSopykE6GcZtRgm+nVH9vtlV9b8tWfG/rVHxw/1J7cP9Q&#10;e2//Tntv/017bv9Le27/S3tu/0t7bv9Le27/S/9XEQD/YwoA/3AHAPB8BQDchQUA1IwIANCTCQDK&#10;lhQAwZcpA7mUOQuxkEYWqY1QIKKJWiqchWIyloJqOZF/cj+MfHpFh3qDSoN4jU5/dphRe3WkVHh0&#10;s1Z2dMhWdXToVXV1/VN1dP9RdXP/T3Zy/012cf9MdnH/THZx/0x2cf9MdnH/TP9ZEAD/ZgcA/3ME&#10;AOF/AQDWiAQAz5AGAMqWCADEmhIAvJsmArSYNwmslUQUpJFOH52OVyiWimAxkIdoOIuEcD+GgnhE&#10;gX+BSX19i014e5ZRdHqiVHF5sVZvecVWbnrmVW56/FNvef9RcHf/T3F2/01xdf9McXX/THF1/0xx&#10;df9McXX/TP9bDgD/aQQA9ncAAN2CAADQiwMAyZMFAMSZBgC+nhAAtp8kAq6dNAimmkETn5ZMHZiT&#10;VSeRkF4vi41lN4WKbT2AiHVDe4V+SHaDiExygpNQboCgU2t/rlVof8JWZ3/jVWiA+lNpfv9Ranz/&#10;T2t7/01sef9MbHn/TGx5/0xsef9MbHn/TP9eDAD/bAEA5noAANaGAADLjwIAxJcEAL6dBAC4og4A&#10;saMhAamiMgehnz8RmZxKG5KZUyWLllwthZNjNX+Razt6jnNBdYx8RnCKhUtriJFPZ4edUmSGrFRi&#10;hr9VYYbhVGGG+VJjhP9QZYH/T2Z//01nfv9MZ37/TGd+/0xnfv9MZ37/TP9hCgD/bwAA4H4AANCJ&#10;AADGkwEAv5sDALihAgCxpgsAqqgeAaOnLwWbpT0PlKJIGYyfUSKFnFkrf5phMnmYaTl0lXE/b5N5&#10;RGqSg0hlkI5MYY+bT16OqlJbjr1SWo7eUluN+FBci/9PXoj/TmCF/0xhg/9LYYP/S2GD/0thg/9L&#10;YYP/S/9kBQD1dAAA2oIAAMuOAADBlwAAuJ4BALGlAACpqwcAo60aAJysLASVqzoMjahFFoamTx9/&#10;pFcoeaJfL3OgZjVtnm47aJx3QGOagUVfmYxJW5iZTFeXqE5Vl7tPVJfcTlSW9k5VlP9NWJD/TFmN&#10;/0tbiv9KW4r/SluK/0pbiv9KW4r/Sv9oAADleQAA0YcAAMWSAAC7nAAAsaIAAKmpAAChsQIAm7MV&#10;AJWzKAKOsjYJhrBCEn+uTBt4rFQjcqpcKmyoZDFnp2w2YqV1O12kf0BZo4pDVaKXR1Ghp0lPobpK&#10;TqLZSU6g9UlOn/9JUJn/SVKW/0hUkv9HVJL/R1SS/0dUkv9HVJL/R/9uAADefwAAyo0AAL6YAACz&#10;oAAAqqcAAKGuAACXtgAAkboQAIy6IwGFuTIGfrg+Dne2SRdxtVIea7NaJWWyYitgsWowW7BzNVev&#10;fTlTrok9T62WQEytpUJKrblDSa7YQkir9UNHqv9ESaX/REug/0RNnP9ETZz/RE2c/0RNnP9ETZz/&#10;ROp1AADShgAAw5MAALedAACspAAAoqsAAJizAACOuwEAhcEMAIHCHQB7wi0DdcE6CW/ARRFpv08Y&#10;Y75XHl69XyNZvGgoVbtxLVG7ezBNuoc0SrqVN0e6pTlFurg6RLrXOUO49TtCtv89QrP/PkSu/z5F&#10;qf8+Ran/PkWp/z5Fqf8+Ran/PuB9AADJjQAAu5oAAK6iAACjqQAAmLEAAI65AACEwQIAeckHAHTL&#10;FABwzCYBa8s1BWXLQApgyksQW8pUFlfJXRpSyWUfTshvI0vIeiZHyIYpRMiULELIpC5AyLgvP8nX&#10;Lz/H9TA9xP8zO8P/NTy+/zY9uP83Pbj/Nz24/zc9uP83Pbj/N9GGAADAlQAAsp8AAKWnAACarwAA&#10;jrcAAIO/AAB4xwMAbs8HAGXXDQBj2B0AYNgtAlvYOgRX2EYJU9hQDU/YWRFL12IVR9dsGETXdxtB&#10;14QePtiTIDzYoyE72bciOtrVIjrW8iM31P8nNtL/KTTR/ys2yv8tNsr/LTbK/y02yv8tNsr/LcWQ&#10;AAC2nQAAqKUAAJytAACPtgAAg74AAHfHAABszwIAYtYHAFrkDgBY5BwAVOQpAVDkNQNM5T8FSOVJ&#10;B0XlUwpC5lwNP+ZmDzzmcRI6534UN+eMFjXnnBcz6K4ZMunGGTLo6hkx5f4ZL+T/HC7k/x4t4v8g&#10;LeL/IC3i/yAt4v8gLeL/ILqaAACqowAAnasAAJC0AACDvQAAd8YAAGvPAABf1gAAVN4EAFHwEABN&#10;8BsASvAmAUbxMAJC8joDPvJDBDvzSwU481QHNvRdCDP0aAkw9XQLLvWBDCz2kQ4q9qIPKPe3ECf4&#10;1hEn9vQRJvP/ESbx/xEl8f8TJfH/EyXx/xMl8f8TJfH/E62hAACgqQAAkrMAAIS8AAB2xgAAac8A&#10;AF3YAABR3wAASe4EAEb8DgBC/RcAPv4hADv+KgE3/zMCNP86AjD/QgMt/0oDK/9TBCj/XAUl/2YF&#10;Iv9zBiD/gwcf/5QIHf+mCBz/vAgb/+IJGv/5CRr//wkZ//8JGf//CRn//wkZ//8JGf//CaKnAACT&#10;sQAAhbsAAHbGAABp0AAAW9oAAE7gAABD5QAAPvsBADr/DAA2/xMAMv8bAC//IwAr/yoBKP8xAST/&#10;NwEh/z8CH/9GAhz/TgIZ/1gDFv9jAxP/cAMS/4EEEf+TBBD/pwQP/70FDv/gBQ7/9gUO//8FDv//&#10;BQ7//wUO//8FDv//BZWvAACGugAAd8UAAGjQAABa2wAATOEAAEDnAAA38wAAMv8AAC7/BwAq/w4A&#10;Jv8TACP/GgAf/yAAG/8mABj/KwEV/zIBEv84ARD/QAEO/0gBDP9SAQn/XQIG/2sCBP99AgL/kAIB&#10;/6MCAP+2AgD/zQMA/+wDAP/sAwD/7AMA/+wDAP/sA4i5AAB4xAAAadAAAFvdAABL4wAAPukAADLu&#10;AAAr/wAAJv8AACH/AAAd/wgAGv8NABb/EQAT/xYAEP8aAA7/HwAL/yQACf8qAAb/MAAC/zcBAP9A&#10;AQD/SgEA/1YBAP9kAQD/dQEA/4gBAP+aAQD/qgEA/7sBAP+7AQD/uwEA/7sBAP+7Af8vKwH/KzIC&#10;/y8xAv8wNAL/LzkD/ytBA/8nTAT/I1gF/yFmBv8gdAf/HoIJ/x6OC/8emAz/HqEN/x6pDv8esA//&#10;HbgP/x3BEP8dyxD/HdsR/x3oEf8d8hH/HfwR/x7/Ef8e/xD/Hv8Q/x//Ef8f/xL/If8T/yL/E/8i&#10;/xP/Iv8T/yL/E/8vKwH/LjAC/zIvAv8zMQL/MjYD/y8+A/8rSQX/KVYG/ydjB/8lcQj/JH4L/yOK&#10;DP8jlQ7/Ip4P/yKmEP8irRH/IrUR/yK9Ev8ixxL/ItQT/yLlE/8i8BP/IvoT/yL/E/8j/xL/I/8S&#10;/yP/FP8k/xX+Jv8W/Cf/Fvwn/xb8J/8W/Cf/Fv8wKgH/MS0C/zUrAv83LQL/NjID/zQ6A/8yRQX/&#10;L1IG/y1gB/8sbQr/KnoM/ymGDv8okRD/KJoR/yiiEv8nqhP/J7EU/ye5FP8nwxX/J88V/yfhFf8n&#10;7RX/J/gV/yj/Ff8o/xX/KP8W/yf/F/wp/xj2K/8Z9Cz/GfQs/xn0LP8Z9Cz/Gf8xKQH/NCkB/zko&#10;Av87KgL/PC4C/zo2A/85QgX/N08G/zVcCP8zaQv/MXYO/zCCEP8vjRL/LpYU/y6eFf8tphb/La0W&#10;/y21F/8tvhj/LcoY/y3cGP8t6hj/LfUY/S7/GPou/xj5Lf8a+S3/HPMv/xztMf8d6jL/Heoy/x3q&#10;Mv8d6jL/Hf8zKQH/OCYB/z0kAf9AJQL/QSkC/0IzA/9BPgX/P0oG/z1XCf87ZAz/OXAP/zd9Ev82&#10;iBT/NZEW/zWaF/80ohn/NKkZ/zOxGv8zuhv/M8Ub/TPTG/oz5hv3NPMb8zX+G/E0/x3wM/8f7jP/&#10;IOc2/yHhN/8h3jj/Id44/yHeOP8h3jj/If81JwH/PSIB/0IgAf9GIAH/SCUC/0ovA/9JOgT/R0YG&#10;/0VSCf9DXw3/QWsR/z93FP89ghf+PIwZ/DyVGvs7nRz5O6Ud+DqtHvY6th71OsAf8zrOH/A64x/r&#10;O/Ef6Dr9IeY6/yPkOv8l4Tr/Jdg8/ybQPf8mzT7/Js0+/ybNPv8mzT7/Jv85JAH/QR4B/0cbAf9L&#10;GwH/TyIB/1ErAv9RNgT/T0EG/0xNCf9LWg78SWYS+EdyFvVFfRnzQ4cb8UKRHe9CmR/tQaEg7EGp&#10;IepAsiLoQLwi50DKI+RB3yPgQe8k3ED8J9hA/ynUP/8qz0D/KsdC/yrCQ/8qwEP/KsBD/yrAQ/8q&#10;wEP/Kv88IAH/RRoB/0sXAf9RFwH/Vh8B/1gnAv9YMQP/VzwF/FVICfZSVA7yUGET7k5tF+pMeBvn&#10;SoIe5UmMIOJIlSLgR50k3kelJdxGribaRbkn2EXGKNRF3CnPRu4qy0X7LchF/y7FRf8vwEb/L7pI&#10;/y+1Sf8utEn/LrRJ/y60Sf8utEn/Lv9AHQH/SRYB/1ATAf9WFAD/XBsB/18jAf9gLAL6XzcE811C&#10;CO1aTw3nWFwT4lZoGN5TchzaUX0g1k+GJNJOjyfQTZgpzUygK8tLqS3JSrMux0q/L8VK0DDCS+gw&#10;vUv4MrpK/zO4S/8zs0z/M65N/zOqTv8yqU7/MqlO/zKpTv8yqU7/Mv9DGgH/TBMA/1QQAP9cEgD/&#10;YRcA/2UeAftmJwHyZjED6mU9BuNjSgvcYFcS1V1iGdBabR/MV3cjyFWAJ8VUiSvCUpIuwFGaML5Q&#10;ozK7T600uU+5NbdPyDa0T+I2sU/0N65Q/zisUP84p1H/N6NS/zagU/81n1P/NZ9T/zWfU/81n1P/&#10;Nf9GFwH/UBEA/1gNAP9gEAD/ZhMA/2oZAPRsIQHqbSsC4Ww3BNlqRQrQZ1ISymNeGsVgaCDBXnIm&#10;vVx7KrpahC63WIwxtFeVNLFVnjavVKg4rVSzOqpTwjuoU9o7pVTwPKJV/zyhVf87nVb/OppX/zmX&#10;V/84l1f/N5dX/zeXV/83l1f/N/9JFAD/Uw4A/1wMAP9lDQD/aw8A+m8TAOxyGQDidCMB2HMyA85x&#10;QgnHbU8SwWpaGrtnZCG3ZG0ns2J2LK9ffzCsXoc0qVyQN6dbmTqkWaM8oVmuPp9YvT+dWNFAmlns&#10;P5hZ/j+XWv8+lFv/PJFb/zuPW/86j1v/Oo9b/zqPW/86j1v/Ov9MEgD/Vg0A/2AJAP9oCgD6bwwA&#10;83MOAOV3EQDaeRsAz3kuAsd3Pgm/dEsRuXBWGrNtYCGvamkoqmdyLadlejKjY4M2oGGMOZ1glTya&#10;Xp8/l12qQZVduEKTXctDkF3oQ49e/EGOX/9Ai1//Popf/z2IX/88iF//O4hf/zuIX/87iF//O/9O&#10;EQD/WAoA/2MHAPpsBgDncwYA3XgIANp7CwDRfhcAyH4rAsB8Owi5eUgRsnZTGaxyXSGnb2Yoo21u&#10;Lp9qdzObaH83mGaIO5VlkT6RY5tBjmKnQ4xhtEWJYcdFiGLlRYZi+kOGY/9ChGP/QINj/z6CY/89&#10;gmP/PIJj/zyCY/88gmP/PP9QDwD/WwcA/2YDAOxvAgDcdgMA1HwHANGACQDKghQAwoMoArqBOQez&#10;fkYQrHtRGaZ3WiGhdGMonHJrLphvczOUbXw3kWuEO41qjj+KaJhChmejRIRmsUaBZsNHf2bhR39n&#10;+EV+aP9Dfmj/QX1n/z98Z/8+fGf/PXxn/z18Z/89fGf/Pf9SDgD/XQMA/WkAAOFyAADWegIAzn8F&#10;AMqDCADFhhIAvIcmAbWGNgaug0MPp4BOGKF8WCCbeWAnlndpLZJ0cDOOcnk3inCBPIZuiz+DbZVD&#10;f2yhRXxrrkd6a79IeGvdSHhs9kZ4bP9Ed2z/Qndr/0B3av8/d2r/Pndq/z53av8+d2r/Pv9UDAD/&#10;XwAA8mwAAN12AADQfQIAyYMEAMSHBgC/ihAAt4wjAbCKNAWpiEEOooVMF5yBVR+Wf14mkXxmLYx5&#10;bjKId3Y3hHV/O4B0iD98cpJDeHGeRnVwrEhzb71JcXDZSXFw9Edxcf9EcnD/QnJv/0Fybv8/cm7/&#10;PnJu/z5ybv8+cm7/Pv9WCgD/YgAA5m8AANd5AADMgQEAxYcDAL+LBAC5jg4AspAgAauPMQWkjD8N&#10;nYpKFpaHUx6RhFwli4FkLIZ/azGCfXM2fnt8O3p5hj92d5BCcnacRW91qUhsdbpJa3XUSWt18kdr&#10;df9FbHX/Q21z/0Ftcv8/bXL/P21y/z9tcv8/bXL/P/9ZBwD/ZQAA4nIAANF8AADHhAAAwIoCALmP&#10;AgCzkgwArJQdAKaTLwSekTwLmI9IFJGMURyLiVokhodiKoGFaTB8gnE1eIF6OnR/gz5wfY5CbHya&#10;RWl7p0dmerhIZHvQSGR78Edle/9EZnr/Q2d4/0Fodv8/aHb/P2h2/z9odv8/aHb/P/9bBAD3aQAA&#10;3XYAAM2AAADDiAAAu44AALSTAQCtlwkAp5gaAKCYLAOZljoKkpRFEoySTxqGj1cigI1fKHuLZy52&#10;iW8zcod3OG2FgTxphItAZoKXQ2KBpUZggbZHXoHNR16B70Zfgf9EYH//QmF9/0Fie/8/Y3r/P2N6&#10;/z9jev8/Y3r/P/9eAADpbQAA1nkAAMiEAAC+jAAAtpMAAK6XAACmmwQAoJ0XAJqdKQKTnDcIjJpD&#10;EIaYTRiAllUfepRdJnWSZSxwkGwxbI51NmeNfjpji4k+X4qVQVyJo0RaibRFWInLRViI7URYiP9D&#10;WYb/QVuD/0Bdgf8+XYD/Pl2A/z5dgP8+XYD/Pv9iAADkcQAAz34AAMOIAAC5kQAAsJcAAKebAACe&#10;oQAAmKMTAJOjJQGNojQGhqFADYCfShV5nVMcdJtaI2+ZYihqmGouZpZyMmGVfDddlIY6WZKTPlaS&#10;oUBTkbJBUpLJQlKR60FSkP9AUo//P1WL/z5WiP89V4f/PVeH/z1Xh/89V4f/PflnAADddgAAyYMA&#10;AL2NAACzlQAAqZsAAKCgAACWpwAAj6kPAIuqIQGFqTAEf6g8CninRxJzpVAYbaNYHmiiYCRkoWcp&#10;X6BwLlueeTJXnYQ2U5yROVCcnztOm7A9TJzHPUyb6jxMmf88TJj/PE2V/zxPkf87UI//O1CP/ztQ&#10;j/87UI//O+ttAADTfAAAw4kAALeTAACsmgAAop8AAJmlAACOqwAAhbALAIGxGwB8sSsCd7A4B3Gv&#10;Qw1rrk0UZq1VGWGsXR5dq2UjWapuJ1WpdytRqIIvTaePMkqnnjVIp682R6fGNkam6TZFpP43RaP/&#10;N0ag/zdInP83SZr/N0ma/zdJmv83SZr/N+J0AADKgwAAvI8AALCYAAClngAAm6QAAJCrAACFsQAA&#10;ergEAHa5FAByuSUBbbkzBGi4PwhjuEkOXrdSE1q2WhhWtmIcUrVrIE60dSRLtIAnSLOOKkWznSxC&#10;s64tQbPFLkGz6S1AsP4vP6//MT6t/zJAqP8yQab/MkGm/zJBpv8yQab/MtV8AADCigAAtZYAAKid&#10;AACdowAAkqoAAIexAAB8twAAcL4DAGjCDgBmwx0AY8MtAV7DOQRaw0QIVsJODFLCVxBPwV8US8Fp&#10;F0jBcxpFwH4dQsCMID/AmyI9wK0jPMHEIzzA6SM6vv4mOLz/KDe7/yk4uP8qOLb/Kzi2/ys4tv8r&#10;OLb/K8mFAAC5kwAArJwAAKCiAACUqgAAiLEAAHy4AABxvgAAZsUDAFvLCABXzRMAVs4jAFPOMgFQ&#10;zj4DTc9IBUnPUghGz1sLQ89lDkDPbxA+z3sTO8+JFTnPmRc3z6sYNtDDGDbP6Bg0zfsbMsv/HTHK&#10;/x8wyf8hL8j/IS/I/yEvyP8hL8j/Ib6PAACvmgAAoqEAAJapAACKsAAAfbgAAHG/AABmxgAAW8wC&#10;AFDSBwBH2gwARtwYAEXcJwBE3TUBQd1AAj/eSwM93lUEOt9fBjjfaQc133YJM+CECzHglAwv4aYN&#10;LuG8Di3i4A4t3vgPK93/Eirc/xQp2v8WKNr/Fija/xYo2v8WKNr/FrOYAACloAAAmacAAIuwAAB+&#10;uAAAccAAAGXIAABZzgAATtMAAETbBAA/6Q0APekXADvqIwA56i4ANus4ATTrQgEx7EsCL+1VAy3t&#10;XwMq7msEKO54BSbviAYl75oHI/CuByLxyAci8O0HIez/ByHr/wgg6/8KH+r/Cx/q/wsf6v8LH+r/&#10;C6ifAACbpgAAja8AAH+4AABxwQAAZMoAAFjQAABM1gAAQd0AADjkAAA19gwAM/cUADD3HgAu+CcA&#10;K/kwACj5OAEm+kABI/tJASH7UgEe/F0CHP1pAhr9eQMY/osDF/+eAxX/swQU/9MEFP70BBP8/wMT&#10;+v8DE/n/AxP5/wMT+f8DE/n/A52lAACPrgAAgLgAAHLCAABkywAAVtMAAEnaAAA+3wAANOQAAC70&#10;AAAr/woAKP8QACX/FwAi/x8AH/8mABz/LQAZ/zQAF/88ABT/RAES/04BEP9ZAQ7/ZwEM/3cBC/+K&#10;Agr/nwIJ/7UCCP/VAgf/9AIH//8CB///Agf//wIH//8CB///ApGtAACCuAAAc8IAAGTMAABW1QAA&#10;SN0AADviAAAw5wAAJ+4AACP/AAAg/wQAHP8MABn/EQAW/xYAE/8bABH/IQAO/ycADf8uAAr/NgAH&#10;/z4ABP9IAAD/VAAA/2IBAP9zAQD/hwEA/50BAP+yAQD/ygEA/+oBAP/zAQD/8wEA//MBAP/zAYS3&#10;AAB0wQAAZcwAAFbYAABH3wAAOeUAAC3qAAAj7gAAHP0AABj/AAAV/wAAEf8EAA//CwAN/w4ACf8R&#10;AAb/FQAD/xoAAP8gAAD/JgAA/y4AAP83AAD/QQAA/00AAP9cAAD/bQAA/4IAAP+WAAD/qAAA/7oA&#10;AP/DAAD/wwAA/8MAAP/DAP8kLwH/JS8B/ygvAf8nMQH/JDYC/yA+Av8aSQP/F1YD/xVkA/8TcgT/&#10;En8E/xKKBP8SlAT/Ep0F/xKkBf8SrAb/ErMG/xK6Bv8Swwb/E84H/xPfB/8T6wf/E/YH/xP/B/8T&#10;/wb/E/8G/xT/B/8U/wj/E/8I/xX/Cf8V/wn/Ff8J/xX/Cf8lLgH/KS0B/yssAf8rLgH/KTMC/yQ7&#10;Av8fRgP/HVMD/xthBP8ZbgT/F3sE/xeHBf8XkQX/F5oG/xehBv8XqQf/F7AH/xe3CP8XwAj/GMoI&#10;/xjbCP8Y6Aj/GPQI/xj9CP8Z/wj/Gf8I/xn/Cf8Z/wr/GP8L/xr/C/8a/wv/Gv8L/xr/C/8mLQH/&#10;LCkB/y4oAf8vKgH/LS8C/yk3Av8nQwP/JFAD/yJdBP8gagX/HncF/x6DBv8ejQf/HpYH/x6eCP8e&#10;pQn/HqwJ/x6zCf8evAr/HsYK/x7TCv8e5Qr/HvEK/x/8Cv4f/wr9H/8L/B//DPwe/w38H/8O9yH/&#10;Dvch/w73If8O9yH/Dv8qKgH/LyYB/zIkAf8zJQH/MioB/zE0Av8vPwP/LUwD/ypZBP8oZgX/JnIG&#10;/yV+B/8liQj/JZIJ/yWaCv8loQv/JagL/ySwDP8kuAz/JcEM/yXODf8l4Q38Je8N+Sb6DPYm/w31&#10;Jv8P9CX/EPQl/xHyJv8S7Sf/Eu0n/xLtJ/8S7Sf/Ev8uJgH/NCIB/zcgAf85IQH/OCUB/zkvAv84&#10;OwL/NUcD/zNUBf8xYQb/L20H/y55Cf8thAr/LY0M/yyWDf8snQ3/LKUO/SysD/wstA/7LL0P+SzJ&#10;EPYs3RDzLewP7y34D+0t/xLrLP8U6iz/Feks/xblLf8W4C7/FuAu/xbgLv8W4C7/Fv8yIwH/OB0B&#10;/zwbAf8+GwH/QCIB/0ErAf9ANgL/PkID/zxPBf85XAb/OGgI/TZzC/s1fgz4NYgO9zSRD/U0mRDz&#10;NKAR8jOoEvAzsBLvM7kT7jPFE+s01xPnNOoS4zT3FOE0/xfeM/8Z3DP/Gtsz/xrUNP8azjX/Gs41&#10;/xrONf8azjX/Gv82HwH/PBkB/0EWAP9EFgD/Rx4B/0knAf9IMgL/Rj0D/0RJBfpCVgf2QGIJ8j9u&#10;DO89eQ/tPIMQ6jyMEug7lBPnO5wU5TukFeM6rRXiOrYW4DvCFt870hbaO+gX1Dr2GtA6/xzNOv8e&#10;yzr/Hso6/x/EO/8fwDz/HsA8/x7APP8ewDz/Hv85GwH/QBUA/0URAP9KEwD/ThkA/1AiAf9QLAH9&#10;TjcC9ktDBPBJUAfrSF0K50ZpDeNFdBDgRH4T3UOHFdtCkBfYQZgY1UCgGdNAqRvRQLIcz0C9Hc1A&#10;zB3KQeQexkD0IMJA/yK/QP8jvUD/I7tA/yO2Qf8js0L/IrNC/yKzQv8is0L/Iv89FwD/RBEA/0oO&#10;AP9QEAD/VBUA/1YdAP1WJgHzVTEB61M9A+VSSwbfUFgK2k5jDtRMbhPQSngWzUmBGctIihvIR5Id&#10;xkeaH8RGoyHCRqwiwEW3I75FxSS8RdwkuEbwJbVG/yeyRv8nsEb/J65G/yeqR/8mp0j/JqdI/yan&#10;SP8mp0j/Jv9AFAD/SA4A/04LAP9VDgD/WREA/1wWAPRdHwDqXCoB4ls3AtpaRgXSV1MLzFVeEMhT&#10;aBXEUXIZwVB7HL5PhB+8TYwiuU2VJLdMnSa1S6cns0uxKbFKvyqvStEqrEvrK6lL/CymS/8spUz/&#10;K6NM/yqfTf8qnU3/KZ1N/ymdTf8pnU3/Kf9DEQD/SwwA/1MIAP9aCwD/Xg0A+WAQAOthFgDhYiEA&#10;1mIxAc5hQQXHX04LwlxZEb1aZBe5WG0btlZ2H7NVfiKwU4clrlKPKKtRmCqpUKIsp1CsLaVPuS+j&#10;T8svoFDmL55Q+TCcUP8vmlH/LphR/y2WUv8slFL/K5RS/yuUUv8rlFL/K/9GEAD/TgkA/1YFAP5e&#10;BgDvYgcA52UKAORmDgDWZxkAzWgtAcVnPQW/ZUoLuWNVErRgXxewXmkcrFxxIalaeiSmWYIopFiL&#10;K6FWlC2fVZ0vnFWoMZpUtDOYVMUzllThNJNV9jOSVf8ykVb/MY9W/zCNVv8ujFf/LYxX/y2MV/8t&#10;jFf/Lf9JDgD/UQUA/1oBAO5iAADfZwMA2GoGANVrCgDNbRUAxW4pAb5tOQS3a0cLsWhSEaxmXBio&#10;ZGUdpGJtIqFgdSaeXn4pm12GLZhcjy+VWpkyk1mkNJBZsDaOWcA2jFnbN4pZ8zaJWv80iFv/M4db&#10;/zGGW/8whVv/L4Vb/y+FW/8vhVv/L/9LDAD/VAAA+14AAOJlAADYawEAz24FAMxwCADGchIAvnMm&#10;AbdzNgSxcEQKq25PEaZrWRihaWEdnWdqIpllcieWY3oqk2KDLpBgjDGNX5U0il6gNoderTiFXbw5&#10;g13UOYJe8DiBX/82gF//NIBf/zN/X/8xfl//MH5f/zB+X/8wfl//MP9NCQD/VgAA7mEAAN1pAADR&#10;bwAAynMDAMV1BgDAdhAAuHgjALF4MwOrdkEJpXNMEJ9wVhebbl8dlmxnIpNqbyePaHcrjGd/L4ll&#10;iDKFZJI1gmOdN4Biqjl9Yrk6e2LPO3pi7jl6Y/84emP/Nnlj/zR5Y/8yeWL/MXli/zF5Yv8xeWL/&#10;Mf9PBwD/WQAA5mQAANdsAADMcwAAxHcCAL95BAC5eg4AsnwgAKx8MQOlej4Jn3hKEJp1UxeVc1wd&#10;kXFkIo1vbCeJbXQrhWx8L4JqhTJ/aY81fGibOHlnpzp2ZrY7dGbMPHNn6ztzZ/84c2j/NnNo/zVz&#10;Z/8zc2b/MnNm/zJzZv8yc2b/Mv9RBAD/XAAA4mcAANJwAADHdgAAwHoAALp9AgC0fwwArYEdAKeB&#10;LgKgfzwImn1HD5V6URaQeFoci3ZiIYd0aSaDcnErf3F6L3xvgzJ4bo01dW2YOHJspTtwa7Q8bmvJ&#10;PG1r6TttbP45bWz/N25s/zVua/80bmr/Mm5q/zJuav8ybmr/Mv9TAAD0XwAA3moAAM1zAADDegAA&#10;u34AALWBAACugwkAqIUaAKKFKwKbhDoHlYJFDpB/TxWKfVgbhntfIIF5ZyV9d28qenZ3LnZ0gDJz&#10;c4s1b3KWOGxxozppcLI8aHDGPGdw5ztncfw5aHH/N2hw/zVpb/80aW7/M2lu/zNpbv8zaW7/M/9W&#10;AADrYgAA2G4AAMl2AAC/fQAAt4IAALCFAACohwYAookXAJyKKQGWiTcGkIdDDIuFTROFglUZgIBd&#10;H3x/ZSR4fW0pdHt1LXB6fjFteYg0aXeUN2Z2oTpjdrA7YXbEPGF25Tthdvs5Ynb/N2N1/zVjc/80&#10;ZHL/M2Ry/zNkcv8zZHL/M/9YAADmZgAA0nEAAMV6AAC7gQAAsocAAKuKAACijAIAnI4UAJePJgGR&#10;jjQFi4xAC4WKShGAiFMYe4ZbHXaFYyJyg2onboJyK2qAey9nf4YzY36RNmB9njldfK46W3zBO1t8&#10;4zpbfPo4XHv/N117/zVeef80X3f/M193/zNfd/8zX3f/M/5cAADhagAAzXUAAMB+AAC2hgAArosA&#10;AKWOAACbkQAAlZMRAJCUIgGLkzEDhZI9CX+RSA96j1EWdY1ZG3GMYCBsimglaIlwKWSHeS1hhoMx&#10;XYWPNFqEnDZXg6w4VYO/OVWD4ThVgvk3VoL/NVaB/zRYf/8zWX3/Mll9/zJZff8yWX3/Mu9gAADb&#10;bgAAx3oAALuDAACyiwAAqJAAAJ+TAACUlgAAjZkOAImaHgCEmi4Cfpk6B3mXRQ10lk4Tb5VWGGqT&#10;Xh1mkmUhYpFtJl6PdipbjoEtV42NMFSMmjNRjKo1T4y9NU+M3jVPi/c0T4r/M1CJ/zJRhv8xUoT/&#10;MVKE/zFShP8xUoT/MeplAADScwAAwn8AALaIAACskAAAopQAAJiYAACMnAAAhJ8KAICgGQB8oSkB&#10;d6A2BXKfQQptnksPaJ1TFGScWxlgm2MdXJprIViZdCVVmH4pUZeKLE6WmC5LlqgwSpa8MUmW3DBJ&#10;lPYwSZP/MEmS/zBKkP8vS43/L0uN/y9Ljf8vS43/L+JrAADKeQAAvIUAALGPAACmlAAAm5kAAJGd&#10;AACGogAAeqYDAHanEwBzqCQAbqgyA2qoPQZlp0cLYaZQD12lWBRZpGAYVaNoHFKjcR9OonwjS6GI&#10;JkihlihFoKYqRKG6K0Oh2ipDn/UrQp3/K0Kc/yxCm/8sRJf/K0SX/ytEl/8rRJf/K9dyAADDgAAA&#10;towAAKqUAACfmQAAlJ4AAImjAAB+qAAAcK4AAGqwDgBosR0AZbEsAWGxOANdsEMGWbBMClWvVA5S&#10;r10RTq5lFUuubxhIrXkbRa2GHkKslSA/rKUiPq25Iz2t2CI9q/UjPKn/JTun/yY7pv8mO6T/Jjuk&#10;/yY7pP8mO6T/Jsx6AAC7iAAArpIAAKKZAACXngAAjKQAAICqAAB1rwAAabQAAF65BgBbuhQAWbsk&#10;AFa7MQFTuz0DULtHBU27UAdKulkKR7piDUS6bBBBuncTPrmEFTy5kxc5uaMYOLm3GTe61hk3uPQa&#10;Nbb/HDS0/x4zs/8fM7L/IDOy/yAzsv8gM7L/IMGDAAC0kQAAppgAAJueAACPpQAAgqsAAHaxAABr&#10;tgAAX7wAAFTBAwBMxQ0AS8UZAEnGKABIxjUARcdAAUPHSgNAx1MEPsddBjvHZwg5x3MKN8eADDTH&#10;kA0yx6EOMci1DzDI0w8wxvQQLsT/Ey3C/xUswf8WK8D/FyvA/xcrwP8XK8D/F7iNAACqlwAAnp4A&#10;AJGlAACErAAAeLIAAGu5AABgvwAAVMMAAErIAgBAzQcAOtIOADnSGwA40ygAN9M1ADbUQAA01UsB&#10;M9VVATHWYAIv1mwDLdd6BCvYiwUq2J0FKNmxBifazQYn1+8GJtT/CSXS/wsk0f8MI9D/DSPQ/w0j&#10;0P8NI9D/Da6WAACgnQAAlKQAAIasAAB5tAAAbLsAAGDCAABUxgAASMsAAD7QAAA11QQALd0KACzh&#10;EwAr4h8AKeMqACjkNQAn5D8AJuVKACTmVQAj5mEBIeduASDnfgIe6JACHemkAhvpvAIa6uICGub8&#10;Ahnl/wMZ5P8EGOP/BRjj/wUY4/8FGOP/BaOdAACWpAAAiKwAAHq1AABsvQAAX8QAAFPKAABHzgAA&#10;PNMAADLaAAAq3wAAJe4JACPwEQAh8RkAH/EiAB3yKwAb8zQAGfQ+ABf0SAAV9VIAE/ZfABL2bgER&#10;94ABEPiUAQ/5qgEO+cYBDvntAQ32/wEN9P8BDfP/AQ3z/wEN8/8BDfP/AZmjAACLrAAAfLUAAG2+&#10;AABfxgAAUs0AAEXSAAA52AAAL94AACbiAAAf6gAAHPsGABn/DgAX/xMAFP8aABL/IQAQ/ygADv8w&#10;AA3/OQAL/0MACf9OAAb/XAAE/2wAAv+AAAH/lgAA/60AAP/KAAD/8AAA//8AAP//AAD//wAA//8A&#10;AP//AI2rAAB9tQAAbr8AAGDIAABS0AAAQ9cAADfdAAAr4gAAIuYAABnqAAAV+QAAEv8AABD/CAAO&#10;/w4ADP8RAAn/FgAG/xwAA/8iAAD/KgAA/zMAAP89AAD/SQAA/1cAAP9pAAD/fgAA/5UAAP+sAAD/&#10;xwAA/+gAAP/6AAD/+gAA//oAAP/6AIC1AABwvwAAYckAAFLTAABD2wAANeEAACnmAAAe6gAAFe4A&#10;ABD4AAAO/wAAC/8AAAj/AAAE/wYAAP8KAAD/DgAA/xEAAP8VAAD/GwAA/yMAAP8rAAD/NgAA/0MA&#10;AP9TAAD/ZQAA/3oAAP+RAAD/pgAA/7gAAP/PAAD/zwAA/88AAP/PAP8cLwH/ICwB/yEsAf8eLgH/&#10;GjMB/xQ8Af8PRgH/DVQC/wthAv8JbwL/CXsC/wmGAv8JkAL/CZkC/wmgAv8JpwL/Ca0C/wm0Av8J&#10;vAH/CcUB/wnRAv8J4wL/Ce8C/wn5Af8K/wH/Cv8B/wr/Av8K/wL/Cv8C/wv/A/8L/wP/C/8D/wv/&#10;A/8fLQH/IykB/yQpAf8iKwH/HjAB/xg4Af8UQwH/EVAC/xBeAv8OawL/DncC/w6DAv8OjQL/DpUC&#10;/w6dAv8OpAL/DqoC/w6xAv8OuQL/DsEC/w7NAv8O3wL/DuwC/w74Av8O/wL/Dv8C/w//A/8P/wP/&#10;D/8E/xD/BP8Q/wT/EP8E/xD/BP8jKgH/JiYB/yglAf8nJwH/IysB/x4zAf8bQAH/GU0C/xZaAv8U&#10;ZwL/E3MC/xN+Av8TiQP/E5ED/xOZA/8ToAL/E6cD/xOuA/8TtQP/E74D/xPJA/8T2gP/FOkD/hT2&#10;A/sU/wP5Ff8D+RX/BPgV/wX4Ff8G+BX/BvgV/wb4Ff8G+BX/Bv8mJgH/KiIB/ywgAP8rIgH/KCYB&#10;/ycwAf8kPAH/IkkC/x9VAv8dYgL/G24D/xt6A/8ahAP/Go0D/xqVA/8anAT/GqME/xuqBP8bsgT/&#10;G7oE/xvFBPwb0wT5G+cE9Rz0BPIc/wXxHP8G8Bz/B+8d/wjvHf8J7xz/Ce4c/wnuHP8J7hz/Cf8q&#10;IgH/Lh0A/zAbAP8wHAD/MCIA/zAsAf8uNwH/K0QC/yhRAv8mXQP/JGkD/yN1BP8jfwT+I4gE/SOR&#10;BfsjmAX6I6AF+COnBvcjrgb1I7cG9CPBBvIkzwbuJOQG6iXyBugl/gjmJP8K5CX/C+Ml/wzjJP8M&#10;4iT/DOEk/w3hJP8N4ST/Df8uHgD/MxgA/zUWAP81FQD/OB0A/zgnAf83MwH/ND8B/zJLAv8vWAP7&#10;LmQE+C1vBPUsegXzLIMG8SyMBu8slAftLJwI7CyjCOosqwjpLLMI5yy+CeYszAniLeII3i3xCtss&#10;/gzWLf8O1Cz/D9Is/xDRLP8Qzyz/EM4t/xDOLf8Qzi3/EP8yGQD/NxQA/zoRAP88EgD/PxkA/0Ai&#10;AP8+LQH/PDkB+jpFAvQ4UgPwN14E7DZqBek1dAbmNX4I5DSHCOI0kAngNJgK3jSfCtwzpwvaM7AM&#10;2DO7DNUzyQ3SNN8NzjTwD8o0/RLHNP8TxTT/FMM0/xXDM/8VwDT/Fb80/xS/NP8UvzT/FP82FQD/&#10;OxAA/z4NAP9DDwD/RhQA/0YcAP9GJgD2RDIB70I/AelATAPkP1kE3z5kBts9bwjYPHkK1DyCDNE7&#10;iw3PO5MPzTqaEMs6ohHJOqsSyDq1E8Y6whPEOtUUwDvrFbw6+xe5Ov8Ytzr/GbY6/xm1Ov8Ysjv/&#10;GLE7/xixO/8YsTv/GP85EgD/Pw0A/0MJAP9IDAD/SxAA/0wVAPVMHwDrSioA5Ek3Ad1JRgLVR1ME&#10;0EZfCMxFaQvJRHMNxkN8EMNChBLBQowTv0GVFb1BnRa7QKYXukCwGLhAvBm2QMwas0HmGq9B9xyt&#10;Qf8dq0H/HalB/xypQf8cpkH/G6VB/xulQf8bpUH/G/89EAD/QgkA/0gFAP9NCAD/UAsA+VEPAOtQ&#10;FQDhTyAA2FAxAM9QQQLJT04FxE5aCcBMZA29S20Qukp2E7dJfhW1SIcXs0ePGbFHlxuvRqAcrUaq&#10;HqtFth+pRcYfp0bgIKRG9CChRv8hn0f/IJ5H/yCeR/8fm0f/HppH/x6aR/8emkf/Hv9ADQD/RgQA&#10;/0wAAPhSAgDoVQQA4VUIAOJVDQDVVRkAzFcsAMVXPAK/VkoGulVVCrZTXw6yUmgSr1BxFaxPeRiq&#10;ToEaqE2KHaVMkh+jTJwgoUumIp9LsSOdS8Akm0vYJZlL8CWWTP8klUz/JJRM/yOTTP8ikU3/IZFN&#10;/yGRTf8hkU3/If9CCgD/SQAA/1EAAOZXAADdWwEA1VwFANJbCQDLXBQAw14oALxeOAK2XUYGsVtR&#10;Cq1ZWw+pWGQTplZsF6NVdBqgVH0dnlOFH5tSjiKZUZckl1ChJpVQrSeSULwokVDQKI5Q7CiNUf4n&#10;i1H/JotR/yWKUv8kiVL/I4hS/yOIUv8jiFL/I/9FBwD/SwAA8FUAAN9bAADTYAAAzGEDAMhhBgDD&#10;YREAu2QkALVkNAKvY0IFqmFOCqVfVw+hXWAUnlxoGJtbcBuYWXgelViBIZNXiiSQVpMmjlWeKItV&#10;qSqJVLcrh1TLK4VV6SuEVfwqg1b/KINW/yeCVv8lgVb/JIFW/ySBVv8kgVb/JP9HAwD/TwAA51gA&#10;ANlgAADNZAAAxmYBAMFmBAC7Zg4AtGkgAK5pMQKoaD8Fo2ZKCp9lVA+aY10Ul2FlGJNgbRyQXnUf&#10;jl19IotchiWIW5AohVqaKoNZpiyAWbQtf1nHLn1Z5i18Wvose1r/Kntb/yh7W/8ne1r/Jnpa/yV6&#10;Wv8lelr/Jf9JAAD7UgAA41wAANJjAADHaAAAwGsAALprAgC1aw0Arm0dAKhuLgGjbTwFnWtICplq&#10;UQ+UaFoUkGZiGI1lahyKY3Igh2J6I4RhgyaBYIwpfl+XK3teoy15XrEvd13EL3Ve4i91XvktdV//&#10;K3Vf/yl1X/8odV7/JnVe/yZ1Xv8mdV7/Jv9LAADwVQAA3l8AAM1nAADDbAAAu28AALVwAACvbwoA&#10;qHEaAKNyKwGdcjkEmHBFCZNuTw6PbVgUi2tgGIdpZxyEaG8ggWd3I31mgCZ6ZIopd2OULHVjoS5y&#10;Yq8vcGLBMG9i3zBuY/cub2P/LG9j/ypvY/8ob2L/J29i/ydvYv8nb2L/J/9NAADrWAAA2WMAAMlq&#10;AAC/cAAAt3MAALB0AACpdAcAo3YXAJ53KAGYdjcEk3VCCI5zTA6JcVUThXBdGIFuZRx+bWwfe2x0&#10;I3hqfSZ0aYcpcWiSLG5nni5sZ6wwame+MWln3DBpZ/UuaWf/LGln/ypqZ/8pamb/KGpm/ydqZv8n&#10;amb/J/9QAADnWwAA02YAAMVuAAC7cwAAs3cAAKt5AACkeAMAnXoUAJh7JQGTezQDjnpAB4l4Sg2E&#10;dlMSgHVbF3xzYht4cmofdXFyInJveyZvboUpbG2QLGlsnC5mbKowZGy8MWNs2TBjbPQvY2z/LWRs&#10;/ytka/8pZWr/KGVq/yhlav8oZWr/KP1TAADjXwAAzmkAAMFxAAC3dwAAr3sAAKd9AACefQAAmH4R&#10;AJOAIgCOgDECiX8+BoR9SAx/fFERe3pZFnd5YBpzd2geb3ZwIWx1eCVpdIIoZnOOK2Nymi5gcagv&#10;XnG6MF1x1DBdcfIuXnH/LF5w/ytfcP8pYG//KGBu/yhgbv8oYG7/KPFVAADeYgAAym0AAL11AACz&#10;ewAAq4AAAKKCAACYgQAAkYMPAI2FHwCIhS4Cg4Q7BX6DRQp6gU4PdYBWFHF/XhhufWYcanxtIGd7&#10;diNjeoAnYHmLKl14mCxad6YuWHe4L1d30S9Xd/EuWHb/LFh2/ypZdf8pWnT/KFp0/ydadP8nWnT/&#10;J+1ZAADXZgAAxXEAALl6AACvgAAApoQAAJ2GAACRhwAAiokMAIaKGwCCiysBfYo4BHiJQgh0iEwN&#10;b4dUEmyFWxZohGMaZINrHmGCdCFdgX0kWoCJKFd/lipVfqQsUn62LVF+zi1Rfe8sUn3/K1J8/ylT&#10;e/8oVHr/J1R6/ydUev8nVHr/J+heAADQawAAwHYAALR+AACrhQAAoYkAAJeLAACJjQAAg48IAH6Q&#10;FwB7kScBdpE0A3KQPwZtj0kLaY5RD2WNWRNijGAXXotoG1uKcR5XiXshVIiGJFGHlCdPhqIpTYa0&#10;KkuGzCpLhe4pTIT/KUyD/yhMg/8nTYH/Jk6B/yZOgf8mToH/JuFjAADJcAAAu3sAALCEAACmigAA&#10;m44AAJGRAACEkwAAepUCAHWXEgBymCIAb5gwAmqXOwRml0UIYpZODF+VVg9blF0TWJNlF1WTbhpR&#10;kngdTpGEIEuQkSNJkKEkR5CyJkWQyiZFj+0lRY3/JUWM/yVGi/8kRor/JEaK/yRGiv8kRor/JNhp&#10;AADDdgAAtYEAAKuKAACfjwAAlZMAAIqWAAB+mgAAcJ0AAGufDgBonxwAZqAqAWKgNwJfn0EFW59K&#10;CFieUgtUnloOUZ1iEk6caxVLnHUYSJuBGkWbjx1Cmp8fQJqwID+ayCA/mesfP5j/ID6W/yE+lf8h&#10;P5T/IT+U/yE/lP8hP5T/Ic1wAAC8fQAAsIgAAKSPAACZlAAAjpgAAIOdAAB3oAAAaaQAAGCnCABd&#10;qBQAW6kkAFmpMQFWqTwCU6lFBFCoTgZNqFcJSqhfDEenaA5Ep3MRQaZ/FD6mjRY8pp0XOqavGDmm&#10;xxg5peoYOKP/Gjeh/xs3oP8cN5//HDef/xw3n/8cN5//HMR4AAC1hQAAqY8AAJ2VAACSmgAAhp8A&#10;AHqjAABuqAAAYqwAAFWwAABQsg4ATrIbAE2zKABLszUASbM/AUazSQJEs1IEQbNbBj+zZAg8s28K&#10;OrN7DDezig41spoPM7OtEDKzxRAysukQMbD+EjCu/xQvrf8VL6z/Fi+s/xYvrP8WL6z/FruBAACu&#10;jgAAoZUAAJaaAACJoAAAfaYAAHGrAABlrwAAWbQAAE63AABDvAUAQL0RAD+9HgA+visAPL42ADu/&#10;QQA5v0sBN79UAjXAXwIzwGoEMcB3BS/AhgYtwJcHK8CqCCrBwggqwOcHKb39Cii8/wwnuv8NJ7n/&#10;Die5/w4nuf8OJ7n/DrKMAACllAAAmZoAAI2hAAB/pwAAcq0AAGazAABauAAAT7sAAES/AAA6xAIA&#10;MMkIAC7KEQAtyh0ALMspACvLNQArzEAAKs1KACjNVgAnzmEAJs5vASTOfwEjz5ECIc+lAiDQvQIg&#10;z+QCH836Ax7L/wQeyv8FHcn/Bh3J/wYdyf8GHcn/BqiUAACcmgAAkKEAAIKoAAB0rwAAZ7YAAFu8&#10;AABOwAAAQ8MAADnHAAAvzAAAJ9AEAB/WCgAb2hAAG9saABrbJgAa3DEAGd08ABjdSAAY3lUAF99i&#10;ABbgcgAV4IUAFOGaABPisQAS488AEuD0ABLe/wER3f8BEdv/AhHb/wIR2/8CEdv/Ap6aAACSoQAA&#10;hKkAAHaxAABouAAAW78AAE7EAABCyAAAN8wAAC3QAAAk1QAAHNsAABXfBQAU6Q4AEuoUABHrHQAQ&#10;6yYADuwwAA7tOgAN7kYAC+5TAArvYgAJ8HQACPGJAAfyoAAF8roABPHkAALx/QAC7/8AA+3/AAPt&#10;/wAD7f8AA+3/AJWhAACGqQAAeLIAAGm6AABbwgAATcgAAEDMAAA00QAAKtYAACHbAAAZ4AAAEuQA&#10;AA/wAQAN+QoAC/oPAAn7FQAH+xwABPwkAAH8LAAA/DcAAPxCAAD8UAAA/GEAAP11AAD8jAAA/KQA&#10;APzBAAD86wAA/P8AAP3/AAD9/wAA/f8AAP3/AImpAAB5sgAAarsAAFzEAABOzAAAP9EAADLXAAAn&#10;3QAAHeEAABXlAAAO6AAACvEAAAj9AAAF/wMAAf8JAAD/DgAA/xIAAP8XAAD/HwAA/ycAAP8xAAD/&#10;PgAA/00AAP9fAAD/dQAA/40AAP+mAAD/wgAA/+cAAP/8AAD//wAA//8AAP//AHyzAABsvAAAXcYA&#10;AE7PAAA/1gAAMd0AACXiAAAa5gAAEeoAAAzuAAAF8gAAAP8AAAD/AAAA/wAAAP8AAAD/BQAA/woA&#10;AP8OAAD/EgAA/xgAAP8hAAD/KwAA/zkAAP9KAAD/XQAA/3MAAP+MAAD/pAAA/7kAAP/UAAD/3gAA&#10;/94AAP/eAP8YLAD/GSkA/xkoAP8VKwD/EDAA/ws4Af8DRAH/AFEB/wBeAf8AbAH/AHgB/wCCAf8A&#10;jAH/AJQB/wCcAP8AogD/AKgA/wCvAP8AtgD/AL4A/wDIAP8A1wD/AOcA/wDzAP8A/QD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8bKQD/HSYA/xwlAP8ZJwD/EywA/w40AP8LQAH/CE4B&#10;/wVbAf8DaAH/AnQB/wJ/Af8CiAH/ApEB/wKYAf8CnwH/AaUA/wGsAP8BsgD/AboA/wHEAP8B0QD/&#10;AOQA/wDxAP8A/AD8Af8A/AL/APwD/wD8BP8B/AX/AfwF/wH8Bf8B/AX/Af8fJgD/ISIA/yAhAP8e&#10;IwD/GCcA/xMwAP8RPAH/DkoB/w1XAf8LYwH/Cm8B/wp6Af8KhAH/Co0B/wqUAf8KmwH/CqIB/wqo&#10;Af8KrwH/CrcB/wrAAP8KzAD/CuAA+wrvAPcK+gD1C/8B9Qz/AfQN/wH0Df8C9A3/AvQN/wL0Df8C&#10;9A3/Av8iIgD/JB0A/yQcAP8iHQD/HiIA/xwsAP8ZOAD/FkUB/xNSAf8SXgH/EGoB/xB1Af8QfwH/&#10;EIgB/xCQAf8QlwH/EJ4B/xClAf0QrAH8ELMB+hC9AfkRyQH1Ed0B8RHtAe4R+QHsEv8C6xP/AuoT&#10;/wPpE/8D6RP/A+kT/wPpE/8D6RP/A/8mHQD/KBgA/ygWAP8mFgD/Jh0A/yYoAP8jNAD/IEAA/x1N&#10;Af8bWQH/GWUB/hlwAfwYegH5GIMB9xiMAfYYkwH0GJoB8xihAfEZqAHwGbAC7hm6Au0ZxgLqGtkC&#10;5hrrAeIb+QLgG/8D3hz/BN0c/wXcHP8F3Bz/Bdsc/wXbHP8F2xz/Bf8qGQD/LRMA/y0RAP8tEQD/&#10;LhkA/y0iAP8sLgD/KToA/yZHAfokVAH2I2AB8iJrAe8idQLtIn4C6yKHAukijwLnIpYC5SKeAuQi&#10;pQLiIq0C4SO3At8jwwLdI9YC2CTqA9Ik+QXPJf8GzSX/B8sl/wjKJf8IyiT/CMok/wjKJP8IyiT/&#10;CP8uFAD/MRAA/zINAP80DgD/NRQA/zUcAP8zJwD6MTQA8y9BAO4tTgHpLFoB5SxlAuIscALfK3kC&#10;3SuCA9oriwPYK5IE1SuaBNMrogTRK6oFzyuzBc0rvwbMLM8GyC3nB8Qt9wnBLf8Kvy3/C70t/wy8&#10;Lf8MvCz/DLss/wy7LP8Muyz/DP8xEQD/NQwA/zYHAP86CwD/PBAA/zsVAPg5HwDvNysA5zY5AOE1&#10;RwDcNVQB1TVgAtE1agPONHMEzDR8Bco0hQbINI0HxjOUCMQznAnCM6UJwTOuCr8zuQu9M8gLuzTh&#10;C7c08w20NP8PsTT/D7A0/xCvNP8QrjT/D640/w+uNP8PrjT/D/81DgD/OAcA/zwCAP9ABgD/QQsA&#10;+kEPAO0/FgDjPCIA2j0xANI+QQDMPk8CyD5aA8Q9ZAXBPW4Hvzx2CLw8fgq6O4cLuDuPDLc7lw21&#10;Op8OszqpD7E6tBCvOsIRrjrZEao77xKnO/8TpTv/FKQ7/xOjO/8Tojv/E6I7/xKiO/8Sojv/Ev84&#10;CgD/PAAA/0EAAPVFAADmRgIA4UUHAONCDQDVQxkAzEUsAMZHPAHBR0kCvEZVBLlFXwa1RGgJs0Nx&#10;C7BDeQ2uQoEPrEKJEKpBkRKoQZoTp0CkFKVArxWjQLwWoUDQFp5B6hecQfwXmkH/F5hB/xeYQf8W&#10;l0H/FZdB/xWXQf8Vl0H/Ff87BgD/PwAA+UYAAOVLAADcTgAA000EANFKCQDKShQAwk0nALxONwG3&#10;TkUCsk1QBa9MWgirS2MKqEpsDaZJdA+kSXwRoUiEE59HjBWdR5UXm0afGJlGqhmXRrgalkbKG5NG&#10;5huRR/kbj0f/Go5H/xmOR/8YjUf/GI1H/xeNR/8XjUf/F/8+AgD/QwAA60sAAN1RAADRVAAAylQB&#10;AMZSBQDBUREAuVMiALNVMwGuVEECqlRMBaZTVgiiUV8Mn1BnD51PbxGaTncUmE5/FpZNiBiTTJEZ&#10;kUybG49Lph2NS7Mei0vFHolL4h6HTPcehkz/HYVM/xyFTf8ahUz/GYVM/xmFTP8ZhUz/Gf9AAAD8&#10;RwAA5VAAANVWAADKWQAAwloAAL1YAwC4Vw4AsVkeAKxaLwGnWj0CollJBZ5YUwmbV1sMl1ZkEJVV&#10;axKSVHMVj1N7F41ShBqLUY0ciFGXHoZQox+EULAgglDBIYBQ3SF+UfQgfVH/H31R/x19Uf8cfVH/&#10;G31R/xp9Uf8afVH/Gv9CAADwSgAA31QAAM5aAADEXgAAvF8AALZeAACxXAsAq14aAKVgKwCgYDoC&#10;nF9FBZdeUAmUXFgMkFtgEI1aaBOLWXAWiFh3GIVXgBuDVokdgFaUH35VnyF7Va0ieVS9I3hV1yN3&#10;VfIidlb/IHZW/x92Vv8ddlb/HHZW/xt2Vv8bdlb/G/9FAADsTgAA2lgAAMleAAC/YgAAt2QAALFj&#10;AACrYQgApGMXAJ9kKACaZTcClmRDBZFjTQiOYVUMimBdEIdfZROEXmwWgV10GX5cfRx8W4YeeVqR&#10;IHdanSJ0Waokclm6JXFZ0iVwWvAjb1r/Im9a/yBwWv8ecFr/HXBa/xxwWv8ccFr/HP9IAADnUgAA&#10;01sAAMViAAC7ZgAAs2gAAKxoAAClZgUAn2cUAJppJQCVaTQCkGhABIxnSgiIZlMMhGVbEIFkYhN+&#10;Y2oWe2JyGXhhehx2YIQec1+OIXBemiNuXqglbF24JWpeziZpXu4kaV7/Impe/yBqXv8fal7/Hmpe&#10;/x1qXv8dal7/HflKAADjVQAAz18AAMFlAAC3agAAr2wAAKdsAACfagEAmWsRAJRtIgCQbjEBi209&#10;BIdsRweDa1ALf2pYD3xoYBN4Z2cWdmdvGXNmeBxwZYEebWSMIWpjmCNoYqYlZmK2JmRizCZkYuwl&#10;ZGL/I2Ri/yFlYv8fZWL/HmVi/x1lYv8dZWL/HfJMAADfWAAAymIAAL1pAACzbgAAq3AAAKJwAACZ&#10;bgAAk3AQAI9yHwCKci4BhnI7A4JxRQd9cE4Lem5WDnZtXhJzbGUVcGttGG1qdRtqaX8eZ2mKIWVo&#10;liNiZ6QlYGe0Jl9nySZeZ+olXmf+I19n/yFfZv8fYGb/HmBm/x5gZv8eYGb/Hu9PAADaXAAAxmUA&#10;ALptAACwcgAAp3UAAJ10AACUcwAAjXQNAIl2HACFdysBgXc4A3x2QwZ4dUwJdHRUDXFzWxFucmMU&#10;a3FrF2hwcxplb3wdYm6HIF9tlCJdbKIkWmyyJVlsxyVYbOglWWz9I1lr/yFaa/8fW2v/Hltq/x5b&#10;av8eW2r/HutTAADTYAAAwmkAALZxAACsdgAAo3kAAJl5AACNdwAAh3kLAIN7GAB/fCgAe3w1And7&#10;QAVzekkIb3lRDGx4WQ9od2ETZXZoFmJ1cBlfdHocXHSFH1pzkSFXcqAjVXKwJFNyxSRTcuckU3H8&#10;IlRx/yBUcP8fVXD/HlVv/x1Vb/8dVW//HeVXAADNZAAAvm0AALJ1AACoewAAn34AAJN9AACHfQAA&#10;gH8HAHyAFQB4gSQAdYIyAXGBPQRtgEYHaYBPCmZ/Vg1jfl4RYH1mFF18bhdae3caV3qCHVR6jx9R&#10;eZ0hT3muIk55wyJNeOUiTXf7IU53/x9Odv8eT3X/HU91/x1Pdf8dT3X/Hd9cAADIaAAAuXIAAK56&#10;AAClgAAAmoIAAI6CAACAgwAAeYUCAHSGEQBxiCAAboguAWqIOQJnh0MFY4dMCGCGUwtdhVsOWoRj&#10;EVeEaxRUg3UXUYKAGk6BjRxLgZseSYGsH0iAwSBHgOMfR3/6Hkh+/x5Iff8dSXz/HEl8/xxJfP8c&#10;SXz/HNZhAADCbgAAtHgAAKqAAACfhQAAlIcAAIiHAAB7iQAAcIwAAGuODQBojxoAZo8pAGKQNQFf&#10;jz8DXI9IBVmOUAhWjlgLU41gDlCMaBBNjHITSot9FkiKihhFipkaQ4qqG0KKvxtBiuEbQYj5G0GG&#10;/xtBhf8bQoX/GkKE/xpChP8aQoT/Gs1nAAC8dAAAr34AAKWGAACaigAAjowAAIKNAAB1kAAAZ5QA&#10;AGGVCABelxQAXJcjAFqYLwBXmDoBVJhEA1KXTAVPl1QHTJdcCUmWZQxHlm8ORJV6EUGViBM/lJcV&#10;PZSoFjuUvRY7lN8WOpL4FzqQ/xc6j/8XOo7/FzqO/xc6jv8XOo7/F8VuAAC2ewAAqoUAAJ6LAACU&#10;jwAAiJIAAHuUAABulwAAYpsAAFeeAABSoA4AUaAbAE+hKABNoTQAS6E+AUmhRwJHoVADRKFYBUKh&#10;YQc/oGsJPaB3CzqghQ04oJQONqCmDzWguxA0oN0PNJ33EDOc/xIzmv8SM5n/EzOZ/xMzmf8TM5n/&#10;E713AACvgwAAo4sAAJiRAACNlQAAgZkAAHOcAABnnwAAW6IAAE+mAABHqQgARKoSAEOqHwBBqysA&#10;QKs3AD+sQQA9rEoBO6xTAjmsXAM3rGcENaxzBTKsgQYwrJEHLqyjCC2suAksrNkILKr1Ciuo/wsq&#10;pv8MKqX/DSql/w0qpf8NKqX/DbWAAACoiwAAnJEAAJGWAACFnAAAeKAAAGulAABfqAAAU6wAAEiv&#10;AAA9sgAANrULADS1FQAztiEAMrYsADG3NwAwt0EAL7hLAC64VQAsuGABKrhtASm5ewInuY0CJbmf&#10;AyS5tAMjudIDI7f0BCK1/wUhtP8GIbP/ByGy/wchsv8HIbL/B62KAACgkQAAlZcAAIidAAB7owAA&#10;bqgAAGGtAABVsQAASrQAAD+3AAA0uwAAK74DACTCDAAiwhQAIsMfACHDKgAgxDQAH8Q/AB7FSgAd&#10;xlYAHMZjABvHcwAax4UAGceZABjIrgAXyMsAF8bxARfE/wEWw/8CFsH/AxbB/wMWwf8DFsH/A6OR&#10;AACYmAAAi54AAH2lAABwqwAAYrEAAFa2AABKuQAAPr0AADTAAAAqxAAAIsgAABnMBAAT0AoAEdIR&#10;ABDSGgAQ0yUAD9MwAA7UPAAO1EgADdVWAA3VZQAM1ngADNaNAAvYpAAK2L4ACdnmAArW/gAL1P8A&#10;C9L/AAvS/wEL0v8BC9L/AZqYAACOnwAAgKYAAHKtAABktAAAV7oAAEm/AAA9wgAAMsYAACjJAAAf&#10;zQAAF9EAABHWAAAM2wUACN4LAAbfEQAF3xoABOAkAALhLgAB4joAAONHAADkVgAA5GcAAOV7AADm&#10;kgAA5qoAAOfIAADn8AAA6P8AAOj/AADo/wAA6P8AAOj/AJGfAACCpwAAdK8AAGW3AABXvgAAScMA&#10;ADzHAAAwywAAJc8AABzUAAAU2QAADt0AAAnhAAAC5QAAAOkGAADpDQAA6REAAOoYAADrIQAA7SsA&#10;AO83AADxRQAA8lYAAPNoAADzfgAA9JcAAPWwAAD20AAA9/MAAPf/AAD3/wAA9/8AAPf/AIWnAAB2&#10;sAAAZrgAAFjBAABKyAAAO8wAAC7RAAAj1gAAGdwAABHgAAAM4wAABOcAAADqAAAA9QAAAPQAAAD1&#10;BQAA9QsAAPYPAAD2FAAA+B0AAPonAAD8NAAA/0MAAP9VAAD/aQAA/4EAAP+aAAD/sgAA/88AAP/t&#10;AAD/+QAA//kAAP/5AHiwAABougAAWcMAAEvLAAA70QAALdgAACHdAAAW4gAADuYAAAjqAAAA7QAA&#10;APAAAAD4AAAA/wAAAP8AAAD/AAAA/wAAAP8GAAD/DAAA/xAAAP8YAAD/IgAA/zAAAP9AAAD/UwAA&#10;/2kAAP+BAAD/mQAA/68AAP/DAAD/1QAA/9UAAP/VAP8TKAD/EyUA/xElAP8NJwD/Bi0A/wA1AP8A&#10;QQD/AE8A/wBcAP8AaQD/AHQA/wB+AP8AiAD/AJAA/wCXAP8AnQD/AKQA/wCqAP8AsAD/ALcA/wDA&#10;AP8AzAD/AN8A/wDsAP8A+AD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8WJQD/FiIA&#10;/xQhAP8QIwD/CigA/wAwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6AP8AhAD/AIwA/wCTAP8AmgD/&#10;AKAA/wCmAP8ArQD/ALQA/wC8AP4AyAD9ANkA+wDpAPoA9gD5AP8A+AD/APgA/wD4AP8A+AD/APkA&#10;/wD5AP8A+QD/AP8aIgD/Gh4A/xgdAP8THgD/DiIA/wosAP8HOQD/A0YA/wBTAP8AYAD/AGsA/wB2&#10;AP8AfwD/AIgA/wCPAP8AlgD/AJ0A/wCjAP4AqQD8ALAA+gC5APcAxAD1ANIA8wDmAPIA9ADxAP8A&#10;8AD/AO8A/wDvAP8A7wD/APAA/wDwAP8A8AD/AP8eHQD/HhkA/xwXAP8XGAD/Ex4A/xEoAP8ONAD/&#10;DEEA/wpOAP8IWwD/B2YA/wZxAP8GegD/BoMA/gaLAPwGkgD6BpkA+AafAPYGpgD0Bq0A8ga1APAF&#10;wADtBc4A6wXkAOkG8wDmCP8A5Qr/AOQL/wDkC/8B5Av/AeQL/wHkC/8B5Av/Af8hGAD/IRMA/yAR&#10;AP8bEgD/HBoA/xokAP8WLwD/EzwA/xFJAP8QVQD8DmEA+Q5rAPYOdQD0Dn4A8g6GAPAOjgDuDpUA&#10;7Q6bAOsOogDqDqoA6A6zAOYPvQDlD8wA4Q/jAN0Q8wDZEf8B1hL/AdQT/wHTE/8C0hP/AtIT/wLS&#10;E/8C0hP/Av8lEwD/JRAA/yQNAP8jDgD/IxQA/yIeAP8fKQD/HDUA+RlDAPQYTwDvF1sA7BdmAOkX&#10;cADmF3kA5BeBAOIXiQDgF5EA3xeYAN0XnwDbF6cA2RixANYYuwDUGcoA0BrhAcwb8wHJHP8Cxhz/&#10;AsQc/wPDHP8Dwxz/A8Mc/wPDHP8Dwxz/A/8oEAD/KQsA/ygGAP8rCwD/KxAA/ykXAP0mIgD0Iy4A&#10;7CE7AOYgSQDiIFUA3iBgANohagDWIXQA0yF8AdAhhAHPIowBzSKTAcsimwHJIqMByCOsAsYjtgLE&#10;I8QCwiTbAr4l7gO7Jf4EuCX/BbYl/wW1Jf8GtSX/BrUl/wW1Jf8FtSX/Bf8sDQD/LQUA/y4BAP8x&#10;BQD/MQsA/S8QAPErGADnKSUA3ygzANgoQgDRKk8AzStaAMkrZQHHK24BxCx2AsIsfgLALIYDviyO&#10;A70slgO7LJ4EuSynBLgssQW2LL8FtS3RBbEt6gauLvsHqy7/CKku/wioLv8IqC3/CKgt/wioLf8I&#10;qC3/CP8vCAD/MQAA/zUAAPY3AADqNgIA5zMIAOQvDwDZLhsAzzEsAMkzPADENEkAwDVVAbw1XwK6&#10;NWgCtzVwA7U0eASzNIAFsTSIBrA0kAauNJkHrDSiCKs0rAmpNLkJpzTKCqU15QqhNfgLnzX/DJ01&#10;/wydNf8LnDX/C5w1/wucNf8LnDX/C/8zAgD/NQAA9joAAOU+AADcQAAA1D0EANI3CQDLOBUAwzom&#10;AL09NgC4PkQBtD5QAbE9WgOuPWMErD1rBak8cwanPHsIpjyDCaQ7iwqiO5QLoDudDJ47qA2dO7QO&#10;mzvFDpk74A6WO/QPlDz/D5I8/w+SPP8OkTz/DZE8/w2RPP8NkTz/Df81AAD/OQAA6kEAAN1GAADQ&#10;RwAAyUYAAMZBBQDAQBEAuUIhALNEMgCvRUABq0VLAqdFVQOkRF4FoURmB59DbgidQ3YKm0J+C5lC&#10;hg2XQY8OlUGZD5NBpBGRQbASkEHAEo5B2RKLQfESiUL/EohC/xGIQv8Qh0L/EIdC/w+HQv8Ph0L/&#10;D/84AADzPQAA40cAANJMAADITgAAwE0AALtKAgC2Rw4AsEkdAKtLLQCmTDsBokxHAp5LUQSbS1oG&#10;mUpiCJZJagqUSXEMkkh5Do9Igg+NR4sRi0eVEolGoBSHRqwVhUa7FoRG0RaCR+4WgEf/FX9H/xR/&#10;R/8Sf0f/EX9H/xF/R/8Rf0f/Ef87AADuQwAA3EwAAMxRAADBVAAAuVQAALRRAACuTQsAqE8ZAKNR&#10;KQCeUjcBmlJDApdRTgSUUVYGkVBeCY5PZguMTm0NiU51D4dNfhGFTYcTgkyRFYBMnBZ+S6kXfEu4&#10;GHtLzRh5TOsYeEz+F3dM/xV3TP8Ud0z/E3dM/xJ3TP8Sd0z/Ev8+AADoRwAA1VAAAMZWAAC8WAAA&#10;tFkAAK1WAACnUwcAoVQVAJxWJQCYVzQBlFdAApBXSgSNVlMGilVbCYdUYwuEVGoOglNyEIBSehJ9&#10;UoMUe1GOFnhQmRh2UKYZdFC1GnNQyRpxUOgacFH8GHBR/xdwUf8VcFH/FHFQ/xNxUP8TcVD/E/VA&#10;AADkSwAAz1QAAMFaAAC3XQAAr14AAKdbAAChWAMAm1kSAJZbIgCSXDEBjlw9AopcRwSHW1AGg1pY&#10;CYFZYAx+WWcOe1hvEHlXdxN2VoAVdFaLF3JVlhlvVaMabVSyG2xUxhtqVeYbalX7GWpV/xdqVf8W&#10;alX/FWtV/xRrVf8Ua1X/FPJDAADfTwAAy1gAAL1dAACzYQAAq2IAAKJgAACbXAAAlV4QAJBgHwCM&#10;YS4AiGE6AoRgRQSBYE4Gfl9WCXteXQt4XWUOdlxsEHNcdBNwW30VblqIF2talBlpWaEbZ1mwHGVZ&#10;wxxkWeMcZFn6GmRZ/xhkWf8XZVn/FWVZ/xRlWf8UZVn/FO9GAADaUgAAxlsAALphAACwZQAApmYA&#10;AJ1jAACVYQAAj2IOAItkHACHZSsAg2U3AX9lQgN8ZEsGeGNTCHVjWwtzYmIOcGFqEG1gchNrYHsV&#10;aF+GF2ZekRljXp8bYV2uHGBdwRxfXeEcX134Gl9d/xhfXf8XYF3/FmBd/xVgXf8VYF3/FetKAADU&#10;VgAAw14AALZlAACsaQAAomkAAJhnAACPZQAAiWYMAIVoGQCBaSgAfmo1AXppPwN2aUkFc2hRCHBn&#10;WQptZ2ANa2ZnEGhlcBJlZHkVY2SDF2BjjxleYp0bXGKsHFpivxxZYt8cWWL3Glpi/xlaYf8XW2H/&#10;Flth/xVbYf8VW2H/FedNAADPWQAAv2IAALNoAACpbQAAnm0AAJNrAACJaQAAg2sJAH9tFQB8biUA&#10;eG4yAXVuPQJxbkYEbm1PB2tsVglobF4MZWtlD2NqbRFgaXYUXWmBFltojRhYZ5saVmeqG1VnvRxU&#10;Z9wcVGf2GlRm/xhVZv8XVWX/FlZl/xVWZf8VVmX/FeJRAADKXQAAu2YAAK9sAACmcQAAmXAAAI5v&#10;AACDbgAAfXAFAHhyEgB1cyEAcnMvAW9zOgJsc0QEaXJMBmZyVAhjcVsLYHBjDV1waxBbb3QTWG5/&#10;FVVuixdTbZkZUW2oGk9tuxtObdkaTmz0GU9r/xhPa/8XUGr/FlBq/xVQav8VUGr/Fd1VAADFYQAA&#10;t2oAAKxxAACidQAAlHQAAIl0AAB8cwAAdnUAAHF3EABveB0AbHkrAGl5NwFmeUADY3lJBWB4UQdd&#10;d1gJW3dgDFh2aA5VdXERUnV8E1B0iBZNdJcXS3OmGElzuRlIc9UZSXLzGElx/xdKcf8WSnD/FUtw&#10;/xRLcP8US3D/FNRaAADAZgAAs28AAKh2AACdeQAAj3gAAIR4AAB3eQAAb3wAAGp9DQBnfhkAZH8m&#10;AGKAMgFfgD0CXIBGA1p/TgVXf1UHVH5dCVJ9ZQxPfW8OTHx5EUp8hhNHe5QVRXukFkR7txZDe9IW&#10;Q3ryFkN5/xVDeP8URHf/FER2/xNEdv8TRHb/E81fAAC7awAArnQAAKR8AACXfgAAin0AAH9+AABy&#10;fwAAZoMAAGGECABehhMAXIchAFqHLgBYhzgBVYdCAlOHSgNQh1IFToZaB0uGYglJhWwLRoV3DUOE&#10;gw9BhJIRP4SiEj2EtRM8hM8TPILwEjyB/xI9gP8SPX//Ej1+/xE9fv8RPX7/EcVmAAC1cQAAqnsA&#10;AJ+CAACSggAAhYIAAHmDAABthgAAX4oAAFiNAQBUjg8AUo8bAFCPJwBPkDMATZA9AUuQRQJJkE4D&#10;RpBWBESPXwVCj2gHP49zCT2OgAs6jo8MOI6gDTeOsw42jswONo3vDjWL/w41if8PNYj/DzaH/w82&#10;h/8PNof/D75tAACweQAApYIAAJmHAACMiAAAf4gAAHKKAABmjQAAWpEAAFCVAABJlwkAR5gTAEWY&#10;IABEmSsAQ5k2AEGaQABAmkgBPppRAjyaWgI6mmQDN5pvBTWZfQYzmYwHMZmdCC+ZsAgumcoILpjt&#10;CC6W/wotlP8KLZP/Cy2S/wstkv8LLZL/C7Z1AACqgQAAnogAAJONAACGjgAAeI8AAGuSAABflQAA&#10;VJkAAEmdAABAoAAAOqINADijFwA3oyIANqQtADWkNwA0pEEAM6VLADGlVAEwpV4BLqVqASyleAIq&#10;pYgDKKWaAyelrQQmpcYDJqTrBCWi/wUloP8GJJ//BiSe/wcknv8HJJ7/B69+AACjiAAAl44AAI2T&#10;AAB+lQAAcJgAAGObAABXnwAATKIAAEKmAAA4qQAAL6wDACquDgAprhgAKK8jACevLQAmsDcAJbBB&#10;ACSwSwAjsVYAIrFjACGxcQAfsYIAHrKUARyyqQEbssEBG7HnARuv/gIarf8CGqz/Axqr/wMaq/8D&#10;Gqv/A6iIAACbjwAAkZQAAISaAAB2nwAAaKIAAFulAABPqQAARK0AADmwAAAvswAAJrYAAB65BQAY&#10;uw4AF7sWABe8IAAWvCoAFb01ABS9QAATvksAEr5YABK+ZwARv3gAEL+MABDAogAOwLoADsDhAA+9&#10;+wAPvP8AELr/ARC6/wEQuv8BELr/AZ+PAACUlQAAh5sAAHmhAABrpwAAXqwAAFKxAABFtAAAOrYA&#10;AC+5AAAlvAAAHb8AABXDAAAPxgUAC8oNAAnKFAAIyh0AB8onAAfKMgAGyz4ABctLAATMWgADzGoA&#10;Asx+AAHMlAAAzKsAAM3IAADM7QAAzP8AAMv/AAHK/wAByv8AAcr/AJeWAACKnAAAfKMAAG6qAABg&#10;sAAAUrYAAEW5AAA5vAAALr8AACPDAAAbxgAAE8oAAA3NAAAI0QAAAdQJAADUDgAA1RUAANYeAADY&#10;JwAA2TEAANs+AADcSwAA3VsAAN5uAADehAAA35sAAN+0AADe2QAA3/cAAN//AADf/wAA3/8AAN//&#10;AI2dAAB/pQAAcKwAAGGzAABTugAARb8AADjCAAAsxgAAIckAABjNAAAQ0QAAC9UAAATaAAAA3gAA&#10;AOABAADhCQAA4g4AAOQTAADlGwAA5yQAAOkvAADrPAAA7UsAAO5dAADucQAA74kAAPCiAADwvAAA&#10;8OMAAO/5AADw/wAA8P8AAPD/AIGlAAByrQAAY7UAAFS9AABGxAAAN8gAACrMAAAf0AAAFdUAAA7a&#10;AAAH3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gUAAO8MAADxEAAA8xcAAPUgAAD4KwAA+zkAAP1K&#10;AAD+XgAA/3QAAP+NAAD/pgAA/8AAAP/hAAD/9QAA//UAAP/1AHSuAABltwAAVsAAAEfIAAA4zQAA&#10;KtIAAB3YAAAT3QAADOIAAAPmAAAA6QAAAOwAAADwAAAA8wAAAPQAAAD2AAAA+AAAAPoAAAD9BwAA&#10;/w0AAP8SAAD/GwAA/ygAAP83AAD/SgAA/14AAP92AAD/jwAA/6YAAP+6AAD/0QAA/9EAAP/RAP8P&#10;JAD/DiIA/wshAP8DJAD/ACkA/wAyAP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AhAD/AIwA/wCS&#10;AP8AmQD/AJ8A/wClAP8AqwD/ALIA/wC6AP8AxQD/ANMA/wDnAP8A9AD/AP8A/gD/AP8A/wD+AP8A&#10;/gD/AP4A/wD+AP8A/gD/AP8RIQD/EB4A/w0dAP8HHwD/ACMA/wAtAP8AOgD/AEgA/wBVAP8AYQD/&#10;AGwA/wB2AP8AfwD/AIcA/wCOAP8AlQD/AJsA/wChAP8ApwD+AK4A/QC2APwAwAD7AM0A+QDiAPgA&#10;8AD3APwA9gD/APUA/wD1AP8A9QD/APUA/wD1AP8A9QD/AP8VHQD/ExoA/xAZAP8LGQD/AB0A/wAp&#10;AP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD+AIMA/ACKAPoAkQD5AJcA+ACdAPcAowD1AKoA&#10;9ACyAPIAuwDxAMgA7wDcAO4A7ADtAPoA6wD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A6gD/AP8YGQD/&#10;FhUA/xMTAP8OEwD/CxoA/wckAP8CMAD/AD4A/wBLAP8AVwD/AGIA/ABsAPgAdQD1AH4A8gCFAPEA&#10;jADvAJMA7gCZAOwAoADrAKYA6QCuAOcAtwDmAMMA5ADUAOIA6QDhAPcA3wD/AN0A/wDdAP8A3QD/&#10;AN0A/wDdAP8A3QD/AP8bEwD/GhAA/xYOAP8SDgD/EhUA/w8fAP8MKwD/CTgA/wZFAPsDUQD3AlwA&#10;8gJmAO4CcADqAngA5wKAAOYDhwDkA44A4gOVAOEDnADfBKMA3QSrANsEtADYBcAA1gXQANMG5wDQ&#10;CPgAzgr/AMwL/wDLDP8Aywz/AMsL/wDLC/8Aywv/AP8fEAD/HgsA/xoHAP8ZCwD/GBEA/xYZAP8S&#10;JAD6EDAA8w4+AO4NSgDpDFYA5QxhAOIMagDeDXMA2w17ANkNgwDWDYoA1A2RANINmQDQDqAAzw6p&#10;AM0OswDLDr8Ayg/QAMYR6QDCEvkAvxP/AL0T/wG8E/8BvBP/AbwT/wG7E/8BuxP/Af8iDAD/IQQA&#10;/yAAAP8hBQD/HwwA/xwRAPYYHADsFSgA5RM2AN8SQwDZE08A0xRaANAVZADNFm0AyxZ1AMkXfQDH&#10;F4UAxRiMAMQYlADCGZwAwBmlAL4ZrwC9GrsAuxrLALgb5QG0HPYBsh3/ArAd/wKvHf8Crh3/Aq4d&#10;/wKuHf8Crh3/Av8mBgD/JQAA/yYAAPsnAADxJQMA8CELAOgcEgDeGR0A1BstAM0dPADIH0kAxSBV&#10;AMEhXwC/ImgAvCJwALojeAC5I38BtyOHAbUjjwG0JJcBsiSgAbEkqgKvJLYCrSXGAqsl3wKoJvMD&#10;pSb/A6Mm/wOiJv8EoSb/A6Em/wOhJv8DoSb/A/8pAAD/KAAA9i0AAOcwAADfLwAA2SsEANYiCgDO&#10;IxYAxiYnAMAoNgC7KkQAuCtPALUsWQCyLGIBsCxqAa4tcgGsLXoCqi2BAqktigKnLZIDpS2bA6Qt&#10;pQSiLbEEoC3ABJ8t2AScLu8FmS7/Bpcv/waWL/8GlS7/BZUu/wWVLv8FlS7/Bf8sAAD/LgAA6jUA&#10;AN05AADROQAAyjYAAMcvBgDBLREAujAhALQyMQCwND4ArDVKAKk1VAGnNV0BpDVlAqI1bQKgNXQD&#10;nzV8BJ01hASbNY0FmjSXBpg0oQaWNK0HlDW7CJM10AiQNewIjjb+CIw2/wiLNv8Iizb/B4o1/weK&#10;Nf8HijX/B/8vAADyNAAA4jwAANJBAADHQgAAwEAAALs6AQC2Ng4AsDkcAKo7LACmPDoAoz1GAJ89&#10;UAGdPVkCmj1hA5g9aASWPHAFlDx3BpI8gAeRPIgHjzuSCI07nQmLO6kKiTu3C4g7yguFPOgLgzz7&#10;C4I8/wqBPP8KgTz/CYE8/wiBPP8IgTz/CP8zAADsOgAA2kMAAMpHAAC/SQAAt0cAALFCAACtPgoA&#10;pkAXAKJCJwCeQzUAmkRCAZdETAGURFUCkUNdA49DZAWNQ2sGi0JzB4lCewiHQoQKhUGOC4NBmQyB&#10;QaUNf0GzDn5Bxg58QeQOekL5DXlC/wx4Qv8LeEL/C3hC/wp4Qf8KeEH/CvY2AADmQAAA0UgAAMNN&#10;AAC5TgAAsU0AAKlJAACkRQYAn0YTAJpIIwCWSTIAkko+AY9KSAKMSlEDiklZBIdJYAWFSWgHg0hv&#10;CIFIdwp/R4ALfUeKDXpHlQ54RqIPdkawEHVGwhBzRuAQckf3D3FH/w5xR/8NcUf/DHFH/wtxRv8L&#10;cUb/C/M5AADgRAAAzEwAAL5RAAC0UwAAqlIAAKJOAACdSgEAl0sRAJNNIACPTy4AjE86AYhPRQKF&#10;T04Dg09WBIBOXQZ+TmQHfE1sCXlNdAt3TH0MdUyHDnNMkg9xS58Rb0utEm1LvxJsS9wSa0z1EWpM&#10;/w9qTP8Oakv/DWpL/wxqS/8Makv/DPA9AADbSAAAx1AAALpVAACwWAAApVYAAJxTAACXTwAAkVAO&#10;AIxSHACJVCsAhVQ3AIJUQgF/VEsDfFRTBHpTWgZ4U2IIdVJpCXNScQtxUXoNblGED2xQkBBqUJwS&#10;aFCrE2ZQvBNlUNgTZFDzEmRQ/xBkUP8PZFD/DmVP/w1lT/8MZU//DOxBAADUTAAAw1QAALZZAACs&#10;XAAAoFoAAJdXAACRVAAAi1UMAIZXGQCDWCcAgFk0AH1ZPwF6WUgDd1hQBHRYWAZyV18Hb1dmCW1W&#10;bgtrVncNaFWBD2ZVjRFkVJoSYlSpE2BUuhRfVNMUXlTyE15U/xFfVP8PX1T/Dl9T/w1fU/8NX1P/&#10;DedEAADPUAAAv1gAALNdAACoXwAAnF0AAJJbAACLWAAAhVoKAIFbFgB9XCQAel0xAHddPAF0XUYC&#10;cV1OBG9cVQVsXF0HalxkCWhbbAtlWnUNY1p/D2FZixFeWZgSXFinFFtYuBRZWdAUWVjwE1lY/xFa&#10;WP8QWlj/DlpX/w1aV/8NWlf/DeNIAADLUwAAu1sAALBhAACkYgAAl2EAAI5fAACFXAAAf14HAHtf&#10;EwB4YSEAdWIuAHJiOQFvYkMCbGFLA2phUwVnYVoHZWBiCWNgagtgX3MNXl59D1teiRFZXZYSV12l&#10;E1VdthRUXc4UVF3uE1Rd/xFVXP8QVVz/DlVb/w5WW/8NVlv/Dd5MAADHVgAAuF8AAK1kAACgZQAA&#10;k2QAAIljAAB/YQAAeWIDAHVkEQByZR4Ab2YrAGxnNwFqZ0ACZ2ZJA2VmUQRiZVgGYGVgCF1kZwpb&#10;ZHAMWWN7DlZjhhBUYpQSUmKjE1BitBNPYswTT2LtEk9h/xFPYf8QUGD/DlBg/w5QYP8NUGD/DdlP&#10;AADDWgAAtGMAAKlpAACbaAAAj2cAAIRnAAB5ZQAAc2cAAG9pDgBsahsAaWsoAGdsNABkbD0BYmxG&#10;Al9rTgRda1YFWmpdB1hqZQlWaW4LU2l4DVFohA9OaJIQTGehEktnshJJZ8kSSWfrEklm/xBKZv8P&#10;SmX/Dktl/w1LZP8NS2T/DdFUAAC+XgAAsWcAAKZtAACXbAAAimsAAH9rAABzawAAbW0AAGhuDABl&#10;cBcAYnEkAGBxMABecToBXHFDAllxSwNXcVMEVXBaBlJwYgdQcGsJTm91C0tvgg1Jbo8PR26fEEVu&#10;sBFEbscRQ23qEERs/w9Ea/8ORWv/DUVq/w1Fav8NRWr/DctYAAC6YwAArWwAAKFxAACScAAAhW8A&#10;AHpvAABucAAAZXMAAGB1BwBddhIAW3cfAFl4KwBXeDYAVXg/AVN4SAJReE8DT3dXBEx3XwVKd2gH&#10;SHZzCUV2fwtDdY0MQXWdDj91rg4+dcUOPXXoDj5z/Q0+cv8NPnH/DD9x/ww/cP8MP3D/DMVeAAC1&#10;aQAAqXEAAJx1AACNdAAAgHQAAHV0AABpdgAAXnkAAFh8AQBUfQ4AUn4aAFF/JgBPfzEATYA7AEyA&#10;QwFKgEsCSH9UAkZ/XARDf2UFQX9wBj9+fAg8fooJOn6aCjl+rAs3fsMLN33mCzd7/As3ev8LN3n/&#10;Cjh4/wo4eP8KOHj/Cr5kAACwbwAApXgAAJZ5AACHeQAAe3kAAHB6AABkfAAAWIAAAFCDAABLhQoA&#10;SIYUAEeHIABFiCsARIg1AEOIPgBBiUcBQIlPAT6IWAI8iGEDOohsBDeIeAU1iIcGM4iYBzKHqgcw&#10;iMAHMIfkBzCF+wgwg/8IMIL/CDCB/wgwgf8IMIH/CLdrAACqdgAAoH8AAJB+AACCfgAAdn8AAGqA&#10;AABegwAAU4cAAEqLAABBjgIAPZAOADuQGAA6kSMAOZEtADiSNwA3kkAANpJJADSTUgAzk1wBMZNn&#10;AS+TdAItkoMDK5KUAyqSpwMokr0EKJLhAyeQ+gQnjv8FJ43/BSeM/wUnjP8FJ4z/BbF0AAClfgAA&#10;mYUAAIqEAAB9hAAAb4UAAGOIAABYiwAATY8AAEOTAAA6lwAAMpoHAC6bEAAtmxoALJwkACucLgAq&#10;nTgAKZ1BACidSwAnnlUAJp5hACWebgAjnn4BIp6QASCeowEfnrkBHp7dAR6c+AIemv8CHpn/Ax6X&#10;/wMel/8DHpf/A6p9AACehQAAk4sAAIWKAAB1iwAAaI4AAFuRAABQlQAARpkAADudAAAyoAAAKqMA&#10;ACKmCQAfpxEAHqcaAB2oJAAcqC0AG6g3ABqpQQAZqUwAGKlYABeqZgAWqnYAFaqJABSqngATq7QA&#10;EqvTABKo9QATp/8BE6X/AROl/wETpP8BE6T/AaOGAACXjAAAjZEAAH2SAABtlQAAYJgAAFScAABI&#10;oAAAPqQAADSnAAAqqwAAIa4AABmxAAASswcAD7UQAA61FwAOtSEADbUrAA21NgAMtkEAC7ZOAAq2&#10;XAAJtmwACLZ/AAe2lAAGtqoABbbFAAa26gAHtf8ACLT/AAiz/wAJsv8ACbL/AJqNAACQkwAAhJgA&#10;AHScAABloAAAV6QAAEuoAABArAAANbAAACqzAAAhtQAAGLgAABG7AAAMvgIABsALAALAEQABwRkA&#10;AMEiAADCKwAAwjYAAMNCAADDUAAAxF8AAMRxAADEhwAAxJ0AAMS1AADE2gAAxPYAAMP/AADD/wAA&#10;w/8AAMP/AJOUAACHmgAAeKAAAGqmAABcrAAAT7EAAEG1AAA1twAAKboAAB+9AAAWwAAAEMMAAArG&#10;AAADygAAAMwFAADMDAAAzREAAM4YAADOIQAA0CoAANE1AADTQwAA1FIAANRjAADVeAAA1Y8AANWn&#10;AADWwgAA1ukAANb9AADW/wAA1v8AANb/AIqbAAB7ogAAbKkAAF6wAABQtgAAQroAADS9AAAowQAA&#10;HcQAABTHAAANywAABs4AAADSAAAA1wAAANkAAADaBQAA3AsAAN0QAADfFQAA4R0AAOMnAADlMwAA&#10;50IAAOhUAADoZwAA6X4AAOmXAADqrwAA6s4AAOvvAADr/gAA6/8AAOv/AH2jAABuqwAAX7IAAFG6&#10;AABCwAAANMMAACfHAAAbywAAEs8AAAvTAAAC2AAAAN0AAADhAAAA5AAAAOUAAADnAAAA6QAAAOsH&#10;AADtDQAA7xEAAPEZAAD0JAAA9zEAAPlBAAD6VQAA+moAAPuEAAD7nQAA/LYAAPzSAAD97QAA/fQA&#10;AP30AHGsAABhtQAAUr0AAETEAAA0yQAAJs0AABrSAAAQ2AAACN0AAADhAAAA5QAAAOgAAADsAAAA&#10;7wAAAPEAAADzAAAA9QAAAPcAAAD5AQAA+wgAAP4OAAD/FQAA/yEAAP8vAAD/QQAA/1YAAP9tAAD/&#10;hwAA/6AAAP+2AAD/ygAA/9QAAP/UAP8LIAD/Bx4A/wAdAP8AIAD/ACUA/wAuAP8AOwD/AEkA/wBW&#10;AP8AYgD/AG0A/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8ApgD/AK0A/wC1AP8AvgD/AMsA&#10;/wDhAP8A8AD+AP0A/QD/AP0A/wD9AP8A/QD/APwA/wD5AP8A+QD/AP8NHQD/CxoA/wQZAP8AGgD/&#10;AB8A/wAqAP8ANwD/AEUA/wBRAP8AXgD/AGgA/wByAP8AegD/AIIA/wCJAP8AkAD/AJYA/wCcAP4A&#10;ogD8AKkA+wCwAPkAuQD4AMYA9gDZAPUA6wD0APkA8wD/APIA/wDzAP8A8wD/APMA/wDzAP8A8wD/&#10;AP8QGQD/DhUA/wgUAP8AFAD/ABkA/wAlAP8AMgD/AEAA/wBMAP8AWQD/AGMA/gBtAPwAdQD6AH0A&#10;+QCEAPcAiwD2AJEA9ACXAPMAngDyAKQA8ACsAO4AtADtAMAA6wDPAOkA5gDoAPUA5gD/AOcA/wDm&#10;AP8A5QD/AOUA/wDlAP8A5QD/AP8SFAD/EBAA/wwPAP8DEAD/ABUA/wAgAP8ALAD/ADoA/wBHAPoA&#10;UwD3AF4A9ABnAPEAcADvAHgA7QB/AOsAhgDqAIwA6ACTAOcAmQDlAKAA4wCnAOEAsADfALoA3QDJ&#10;ANsA4ADYAPAA1wD+ANUA/wDUAP8A0wD/ANMA/wDTAP8A0wD/AP8VEAD/EgwA/w4JAP8LDAD/CRIA&#10;/wMaAP8AJgD9ADMA9ABAAO8ATQDrAFgA6ABhAOUAagDiAHIA4AB6AN4AgADcAIcA2gCOANgAlQDU&#10;AJwA0gCjANAArADOALYAzADEAMoA2QDIAO0AxwD7AMUA/wDEAf8AwwH/AMQB/wDEAf8AxAH/AP8Y&#10;CwD/FQUA/xAAAP8QBgD/Dw0A/wwUAPwHHwDxAysA5wA5AOIARgDeAVEA2gJbANUCZADSA2wAzwN0&#10;AM0EewDLBIIAygSJAMgFkADGBZgAxAWgAMIGqQDBBrQAvwbBAL0I1QC7CewAuAv9ALYM/wC1Df8A&#10;tA3/ALQN/wC0Df8AtA3/AP8bBQD/GAAA/xcAAP8WAAD7EwYA+hAOAO4MFgDjCSIA2gkwANMKPgDO&#10;C0oAygxVAMcNXgDFDWcAwg5vAMEOdgC/Dn4AvQ+FALwPjQC6EJUAuBCdALcQpwC1EbIAsxHAALIR&#10;1QCuE+4AqxT+AKkV/wCnFf8ApxX/AKYU/wGmFP8BphT/Af8fAAD/HAAA+h4AAOseAADjHAAA3xUF&#10;AN4ODQDTDhgAyxEoAMUTNwDAFEQAvBZPALkXWQC3F2EAtBhpALMZcQCxGXgArxqAAK4aiACsG5AA&#10;qxuZAKkbowCnHK4Aphy8AKQdzwChHuoBnh78AZwf/wGbH/8Bmh//AZoe/wGZHv8BmR7/Af8iAAD/&#10;IQAA7CcAAOAqAADUKQAAzSQAAMocCADEGRIAvRwiALceMQCzID4AryFJAK0iUwCqI1wAqCRkAKYk&#10;bACkJHMAoyR6AKElggGgJYsBniWUAZ0lngGbJqoBmSa3AZgmyQKVJ+YCkif5ApAo/wKPKP8Cjif/&#10;Ao4n/wKOJ/8Cjif/Av8mAADyKQAA4zEAANI0AADINAAAwDAAALspAgC4Iw4AsSYcAKwoKwCoKjgA&#10;pCtEAKEsTgCfLVcAnS1fAJstZwGZLW4BmC51AZYufQKULoYCky6QApEumgOPLqYDjS6zA4wuxQOK&#10;L+EEhy/2BIUv/wSEL/8DhC//A4Mv/wODL/8Dgy//A/spAADrMQAA2TgAAMk8AAC/PAAAtjkAALAy&#10;AACsLQsApy8XAKIxJgCeMzQAmjRAAJg1SgCVNVMAkzVbAZE1YgGPNWkCjTVxAow1eQOKNYIDiDWL&#10;BIY1lgSENaIFgjWvBYE1wAZ/NtwGfTb0Bns2/wV7Nv8Fejb/BHo2/wR6Nf8EejX/BPUtAADkNwAA&#10;0D8AAMJDAAC3RAAArUAAAKc6AACjNgYAnTcTAJk5IgCVOi8Akjw7AI88RgCMPE8BijxXAYg8XgKG&#10;PGUChDxtA4I8dQSAPH0EfzyHBX08kgZ7O54HeTusB3c7vAh2PNUIdDzxCHM8/wdyPP8Gcjz/BXI8&#10;/wVyO/8Fcjv/BfEyAADePQAAyUQAALxIAACwSQAApkYAAJ9BAACbPQEAlT0QAJE/HQCNQSsAikI4&#10;AIdDQgCEQ0sBgkNTAYBDWwJ+QmIDfEJpBHpCcQV4QnoGdkGEB3RBjwhyQZsIcEGpCW9BuQptQdAK&#10;bEHuCWtC/whqQv8HakH/BmpB/wZqQf8FakH/Be03AADWQgAAxEkAALdNAACrTQAAoEoAAJhHAACT&#10;QgAAjkMNAIlFGgCGRigAg0c0AIBIPwB+SEgBe0hQAnlIVwJ3SF8DdUhmBHNHbgVxR3YGb0eAB21G&#10;jAlrRpgKaUamC2dGtgtmRswLZUbsC2RH/wlkRv8IZEb/B2RG/wZkRf8GZEX/Bug7AADQRgAAv00A&#10;ALNRAAClUQAAmk4AAJJLAACNRwAAh0gLAINKFgB/SyQAfUwxAHpNPAB3TUUBdU1NAnNNVQJxTVwD&#10;b01jBG1MawVrTHMHaUt9CGZLiQlkS5YKYkukC2FLtAxfS8oMXkvqC15L/gpeS/8JXkr/CF5K/wde&#10;Sv8HXkr/B+M/AADLSQAAvFEAALBVAAChVAAAllIAAI1QAACHTAAAgU0IAH1PEwB6UCEAd1EuAHRS&#10;OQByUkIBb1JLAW1SUgJrUVkDaVFhBGdRaAZlUHEHY1B7CGFQhgpfT5MLXU+hDFtPsg1ZT8cNWU/o&#10;DFhP/QtYT/8JWU//CFlO/wdZTv8HWU7/B99DAADHTQAAuFQAAKxZAACdVwAAkVUAAIhUAACBUAAA&#10;e1IEAHdTEQB0VB4AcVUrAG9WNgBsVkABalZIAWhWUAJmVlcDZFZeBGJVZgVgVW8HXVV4CFtUhApZ&#10;VJELV1SgDFVTsA1UU8UNU1PmDFNT/AtTU/8JVFL/CFRS/whUUv8HVFL/B9pGAADDUAAAtVgAAKhb&#10;AACZWgAAjVgAAIRXAAB7VAAAdlYBAHFXDwBuWRsAbFooAGlaMwBnWz0BZVtFAWNbTQJhWlUDX1pc&#10;BF1aZAVbWWwGWFl2CFZZgglUWI8LUlieDFBYrg1PWMMNTljkDE5Y+wtPV/8JT1f/CE9W/whQVv8H&#10;UFb/B9NKAADAVAAAslwAAKNeAACVXQAAiVwAAH9bAAB2WQAAcFoAAGtcDQBoXRgAZl4kAGRfMABi&#10;XzoAYF9DAV5fSwJcX1ICWl9aA1hfYQVVXmoGU150B1FdfwlPXY0KTV2cC0tdrAxKXcEMSV3jDElc&#10;+gpJW/8JSlv/CEpa/whKWv8HSlr/B85OAAC8WAAArmAAAJ9hAACRYAAAhV8AAHtfAABwXQAAal8A&#10;AGVhCgBiYhQAYGMhAF5kLQBcZDcAWmRAAVhkSAFWZFACVGRXA1JkXwRQZGcFTmNxBkxjfQhJYosJ&#10;R2KaCkZiqgtEYr8LRGLhC0Rh+QpEYP8JRGD/CEVf/wdFX/8HRV//B8hSAAC4XAAAq2QAAJtkAACM&#10;YwAAgGMAAHZjAABqYgAAY2QAAF9mBgBbZxEAWWgdAFdpKQBWajMAVGo8AFJqRQFQakwBTmpUAkxq&#10;XANKamUESGlvBUZpegdEaYgIQmiYCUBoqQo/aL0KPmjeCT5n9wk+Zv8IP2X/Bz9l/wc/ZP8HP2T/&#10;B8NXAACzYQAAp2kAAJZoAACHZwAAe2cAAHFnAABlaAAAXGoAAFhsAQBUbg4AUm8YAFBvJABOcC4A&#10;TXA4AEtxQQBKcUkBSHFRAUZxWQJEcGIDQnBsBEBweAU+cIYGPG+VBzpvpgg4b7sIOG/bBzhu9gc4&#10;bf8HOGz/Bjlr/wY5av8GOWr/Br1cAACvZgAAom0AAJFsAACCawAAd2sAAGxsAABhbgAAV3AAAFBz&#10;AABMdQoASXYTAEd3HwBGdykARXgzAEN4PABCeEQAQXhNAT94VQE9eF4CO3hoAjl4dAM3eIIENXiT&#10;BTN3pAUyd7kFMXjXBTF29QUxdP8FMXP/BTFy/wUycv8FMnL/BbdjAACqbQAAnHEAAItwAAB9cAAA&#10;cnAAAGdxAABccwAAUXcAAEp6AABCfQMAP34OAD1/GAA8fyMAO4AtADqANgA5gT8AOIFIADaBUAA1&#10;gVoBM4FkATGBcAEvgX8CLYGPAyyBoQMqgbYDKYHSAyl/8wMpff8DKXz/Ayl7/wMpe/8DKXv/A7Fq&#10;AACldAAAlXYAAIV1AAB4dQAAbXUAAGF3AABXegAATH4AAEOBAAA7hQAANYgJADKJEQAxiRsAMIkl&#10;AC+KLwAuijgALYtBACyLSgAqi1QAKYtfACiLawAmi3oBJIuLASOLngEii7MBIYzOASGK8QEgiP8C&#10;IIb/AiCF/wIhhf8CIYX/AqtyAAChfAAAj3sAAIB6AABzegAAZnwAAFt/AABQggAARoYAADyKAAA0&#10;jQAALJEAACaTDAAklBMAI5QcACKVJgAhlS8AIJU4AB+WQgAelkwAHZZYAByWZAAal3QAGZeGABiX&#10;mQAXl64AFZfJABaV7gAWk/8BFpL/ARaR/wEWkP8BFpD/AaV7AACZgwAAiYEAAHuAAABsggAAX4QA&#10;AFSIAABJiwAAP5AAADWUAAAtlwAAJZoAAB2eAQAWoAwAFKESABShGwAToSUAEqEuABGiOAARokMA&#10;EKJPAA+iXAAOo2sADaN9AA2jkgAMo6cACqLAAAui5gAMoP4ADZ//AA2e/wANnf8ADZ3/AJ6EAACS&#10;iQAAg4gAAHOIAABliwAAWI4AAEySAABBlwAAN5sAAC6eAAAkogAAHKUAABWoAAAPqwQACq4MAAet&#10;EgAGrRsABa0kAASuLgACrjkAAa5FAACuUgAArmEAAK5zAACuhwAArp0AAK60AACu1QAArfQAAK3/&#10;AACs/wAAq/8AAKv/AJaLAACMkAAAe5AAAGuSAABdlgAAUJoAAESfAAA5owAAL6cAACWrAAAcrgAA&#10;FLEAAA60AAAJtwAAAbgJAAC4DgAAuRQAALkcAAC6JQAAui8AALs6AAC8RwAAvFYAALxnAAC8ewAA&#10;vJEAALypAAC8xAAAvOsAALv+AAC7/wAAu/8AALv/AJCSAACDmAAAc5sAAGOfAABVowAAR6gAADut&#10;AAAwsQAAJbQAABu3AAASugAADL0AAAW/AAAAwwAAAMQCAADFCgAAxQ4AAMYUAADHGwAAyCQAAMou&#10;AADMOgAAzUkAAM1ZAADNbAAAzoMAAM6bAADNtQAAztoAAM72AADN/wAAzf8AAM3/AIaZAAB3oAAA&#10;aaYAAFqsAABMsgAAPrYAADC5AAAkvAAAGb8AABHCAAAKxQAAAskAAADMAAAA0AAAANEAAADSAQAA&#10;0wgAANUNAADXEQAA2hgAANwhAADfLAAA4ToAAOJKAADjXQAA5HIAAOSLAADlpQAA5cAAAOXmAADl&#10;+AAA5f8AAOX/AHqhAABrqQAAXK8AAE22AAA/vAAAML8AACPDAAAXxwAAD8oAAAfOAAAA0QAAANYA&#10;AADcAAAA3wAAAOAAAADiAAAA5AAAAOYDAADoCQAA6Q4AAOwVAADuHgAA8SsAAPQ6AAD1TQAA9mEA&#10;APd5AAD4kwAA+K0AAPnGAAD55AAA+fMAAPnzAG2qAABesgAAT7oAAEDBAAAxxQAAIskAABbOAAAN&#10;0gAABNgAAADdAAAA4QAAAOQAAADoAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2AAAA+AMAAPoLAAD9&#10;EQAA/xsAAP8pAAD/OwAA/08AAP9mAAD/fwAA/5kAAP+vAAD/wwAA/9YAAP/WAP8EHAD/ABkA/wAZ&#10;AP8AHAD/ACIA/wArAP8AOAD/AEYA/wBTAP8AXgD/AGkA/wByAP8AegD/AIIA/wCJAP8AjwD/AJUA&#10;/wCbAP8AoQD/AKgA/wCvAP8AuQD/AMUA/wDZAP4A7AD9APsA+wD/APsA/wD7AP8A+gD/APQA/wDw&#10;AP8A8AD/AP8HGAD/ARUA/wAUAP8AFgD/ABsA/wAmAP8ANAD/AEIA/wBOAP8AWgD/AGQA/wBtAP8A&#10;dQD/AH0A/wCEAP8AigD9AJAA/ACWAPoAnQD5AKMA+ACrAPcAtAD1AL8A9ADOAPMA5gDxAPYA8AD/&#10;AO8A/wDvAP8A7gD/AO4A/wDqAP8A6gD/AP8LFAD/BhEA/wAQAP8AEAD/ABYA/wAiAP8ALgD/ADwA&#10;/wBJAP8AVAD+AF8A+wBoAPkAcAD3AHgA9QB/APMAhQDyAIsA8ACSAO8AmADtAJ8A7ACmAOoArgDo&#10;ALkA5wDHAOUA3gDjAPAA4gD+AOAA/wDgAP8A4QD/AOEA/wDhAP8A4QD/AP8NEAD/CQ0A/wEMAP8A&#10;DAD/ABIA/wAcAP8AKAD8ADYA+QBDAPYATgDyAFkA7wBiAOwAawDqAHIA6AB5AOYAgADkAIYA4gCM&#10;AOEAkwDfAJoA3QChANsAqgDYALQA1QDAANIA0wDQAOoAzgD6AM0A/wDNAP8AzQD/AMwA/wDMAP8A&#10;zAD/AP8QDAD/DAcA/wMCAP8ACAD/AA4A/wAWAPYAIgDwAC8A7AA8AOkASADlAFMA4QBcAN4AZQDb&#10;AGwA1wBzANQAegDSAIAA0ACHAM4AjgDMAJUAygCdAMgApQDGAK8AxAC7AMIAywDAAOUAvgD1AL0A&#10;/wC8AP8AvAD/ALwA/wC8AP8AvAD/AP8RBQD/DgAA/woAAP8IAQD/BAoA+AAQAOkAGgDjACgA3gA1&#10;ANkAQQDTAEwAzwBWAMsAXwDJAGYAxgBuAMQAdADCAHsAwQCCAL8AiQC9AJAAvACYALoAoQC4AKsA&#10;tgC3ALQAxwCyAOAAsQHyAK8C/wCuA/8ArQT/AK0E/wCtBP8ArQT/AP8UAAD/EAAA/w8AAPINAADq&#10;CgAA6QMJAN0AEgDUAB8AzQEtAMgCOgDEA0UAwANQAL0EWQC7BWEAuQVoALcGbwC1BnYAtAd9ALIH&#10;hACxCIwArwiVAK0JngCrCagAqgq1AKgKxQCmC98ApA30AKIO/wCgDv8Anw7/AJ8O/wCfDv8Anw7/&#10;AP8XAAD/EwAA7xgAAOQZAADbFgAA0hACAM8JCwDICBYAwQokALwMMgC3DT4AtA5JALEOUwCvEFsA&#10;rRBjAKsQagCpEXEAqBF4AKYRgAClEYgAoxKRAKESmwCgE6YAnhOzAJwTwwCbFN4Alxb0AJUW/wCU&#10;F/8Akxf/AJIX/wCSFv8Akhb/AP8aAAD0HQAA5SMAANUlAADKJAAAwh0AAL4WBAC7EBAAtBMdAK8V&#10;KwCrFjgApxhDAKUZTQCiGVYAoBpdAJ4bZQCdG2wAmxxzAJocewCYHIMAlx2NAJUdlwCTHqIAkh6v&#10;AJAevwCPH9gAjCDxAYkg/wGIIP8BhyD/AYcg/wGGIP8BhiD/AfoeAADrJgAA2i0AAMowAAC+LgAA&#10;tSgAALAiAACuGwwAqB0XAKMfJgCfITMAnCI+AJkjSACXJFEAlSRZAJMlYACSJWcAkCZuAI4mdgCN&#10;Jn8AiyaIAYonkwGIJ54BhierAYQnuwGDKNEBgCjuAX4p/wF9Kf8BfCj/AXwo/wF8KP8BfCj/AfUk&#10;AADjLgAAzzUAAME4AAC0NgAAqzEAAKUsAACiJgYAniYTAJkoIQCVKi4Akis5AI8sRACNLUwAiy1U&#10;AIkuXACHLmMAhi5qAYQucgGCLnoBgS+EAX8vjwJ9L5oCey+nAnovtwJ4L8wCdjDqAnUw/gJzMP8C&#10;czD/AnMv/wJzL/8Ccy//AvAqAADcNQAAxzsAALo/AACsPAAAojgAAJwzAACYLwAAlS4QAJAwHACM&#10;MikAiTM1AIY0PwCENUkAgjVRAIA1WAB+NV8BfTVmAXs2bgF5NXYCeDWAAnY1iwN0NZcDcjakA3A2&#10;tARvNsgEbTbnBGw2/ANrNv8Dazb/Amo2/wJqNf8CajX/AuowAADTOgAAwkEAALNDAAClQQAAmz4A&#10;AJU6AACQNgAAjDUNAIg3GACEOCUAgToxAH87PAB8O0UAejxNAHg8VQF3PFwBdTxjAXM8agJxPHMC&#10;cDx8A247hwNsO5QEajuhBGg7sQVnPMUFZTzlBWQ8+gRkPP8DYzv/A2M7/wNjO/8CYzv/AuU1AADN&#10;PwAAvUYAAK5HAACfRQAAlUMAAI5AAACJPAAAhDwKAIA9FAB9PiIAej8uAHhAOAB1QUIAc0FKAHJB&#10;UQFwQVkBbkFgAmxBZwJqQXADaEF5A2dBhARlQZEFY0GfBWFBrgZgQcIGXkHiBl5B+QVdQf8EXUD/&#10;A11A/wNdQP8DXUD/A985AADIQwAAuUoAAKlLAACbSQAAkEcAAIhEAACDQQAAfkEGAHpCEQB2Qx4A&#10;dEUqAHFFNQBvRj8AbUZHAGtGTwFqRlYBaEZdAmZGZQJkRm0DYkZ2BGBGggReRo4FXEWcBltFrAZZ&#10;Rr8HWEbfBlhG9wVXRf8EV0X/BFdE/wNYRP8DWET/A9o9AADERwAAtU4AAKROAACWTAAAi0sAAINJ&#10;AAB9RQAAeEYCAHRHEABwSBsAbkknAGtKMgBqSzwAaEtEAGZLTAFkS1MBYktaAmBLYgJfS2oDXUt0&#10;BFtKfwVZSowFV0qaBlVKqgdUSr0HU0rcB1JK9gZSSv8FUkn/BFJJ/wNSSP8DU0j/A9RBAADASwAA&#10;slEAAKBQAACSTwAAh04AAH5MAAB4SAAAckoAAG5LDQBrTRgAaE4kAGZOLwBkTzkAYk9CAGFQSQFf&#10;UFEBXVBYAltPYAJZT2gDV09yBFVPfQVTT4oFUk6YBlBOqAdOTrsHTU7ZB01O9QZNTv8FTU3/BE1N&#10;/wROTP8DTkz/A85EAAC8TgAArlQAAJxTAACOUgAAg1EAAHpQAAByTQAAbE8AAGhQCwBlURUAY1Ih&#10;AGFTLABfUzYAXVQ/AFtURwBaVE4BWFRWAVZUXQJUVGYDUlNvA1BTewROU4gFTFOXBktTpwdJU7oH&#10;SFPVB0hS8wZIUv8FSFH/BElR/wRJUP8DSVD/A8pIAAC5UgAAqlcAAJhWAACKVQAAf1QAAHZTAABs&#10;UQAAZ1MAAGJUCABfVhIAXVceAFtXKQBZWDMAWFg8AFZZRABVWUwBU1lTAVFZWwJPWGQCTVhtA0tY&#10;eARJWIYFR1eVBkVXpQZEV7gGQ1jSBkNX8gZDVv8FQ1X/BERV/wREVP8DRFT/A8ZMAAC1VgAApVoA&#10;AJRZAACGWAAAe1gAAHFXAABmVgAAYVgAAF1ZBABZWhAAV1sbAFVcJgBTXTAAUl05AFFeQQBPXkkA&#10;TV5RAUxeWAFKXmECSF1rA0ZddgNEXYMEQl2SBUBdowY/XbYGPl3QBj1c8QU+W/8EPlr/BD5a/wM+&#10;Wf8DP1n/A8FQAACxWgAAoV0AAJBcAACCWwAAdlsAAG1bAABhWwAAW10AAFZeAABSYA0AUGEXAE5i&#10;IgBNYiwATGM1AEpjPgBJY0YAR2NOAEZjVgFEY14BQmNoAkBjcwM+Y4EDPGOQBDpioQQ5YrQFOGPN&#10;BThi7wQ4Yf8EOGD/Azhf/wM5Xv8DOV7/A7xVAACtXwAAnGAAAItfAAB9XwAAcl8AAGhfAABdYAAA&#10;VWIAAE9kAABLZgoASWcSAEdoHQBFaCcARGkxAENpOQBCakIAQGpKAD9qUgA9alsBPGplATpqcAI4&#10;an4CNmmNAzRpnwMzabIDMWnLAzFo7QMxZ/8DMWb/AzJl/wMyZP8DMmT/A7dbAACpZAAAlmQAAIZj&#10;AAB4YwAAbWMAAGRkAABZZQAAUGgAAElrAABDbQQAQG4OAD5vGAA9byIAPHArADpwNAA5cT0AOHFF&#10;ADdxTgA2cVcANHFhATJxbQExcXoBL3GKAi1xnAIrca8CKnHIAipw6wIqb/8CKm3/Aips/wIrbP8C&#10;K2z/ArFhAACkaQAAkGgAAIBnAAB0ZwAAaWcAAF9oAABVawAAS24AAENxAAA8dAAAN3YKADR3EgAz&#10;eBwAMnglADF5LgAweTcAL3k/AC55SAAselIAK3pcACp6aAAoenYAJnqHASV6mQEjeqwBInrFASJ5&#10;6QEid/8BInb/ASJ1/wIidP8CI3T/AqxoAACdbgAAim0AAHtsAABvbAAAZWwAAFpuAABQcQAARXUA&#10;AD14AAA2fAAALn8CACmBDQAnghQAJoIeACWCJwAkgi8AI4M4ACKDQgAhg0sAIIRWAB+EYgAehHEA&#10;HISCABuElQAahKkAGITBABiD5gAYgf0AGYD/ARl//wEZfv8BGX7/AaZwAACVcwAAhHIAAHZxAABr&#10;cQAAXnMAAFR2AABJeQAAP30AADeBAAAvhAAAJ4gAACCLBQAbjQ4AGo0VABmNHgAYjicAF44wABaO&#10;OQAVjkMAFI9PABOPWwASj2oAEY97ABCPjwAPj6QADo+7AA2P4AAOjfoAD4v/ABCK/wAQif8AEIn/&#10;AKF6AACOeQAAfncAAHJ3AABkeAAAWHsAAE1+AABCggAAOYYAAC+KAAAnjgAAIJEAABiVAAASmAUA&#10;DpoOAA2aFAAMmh0AC5omAAuaMAAKmjsACZpGAAiaUwAGm2EABZpyAASahgACmpsAAJqxAAGZzwAC&#10;mfAAApj/AASX/wAFlv8ABZb/AJmBAACHfwAAen4AAGt+AABdgQAAUIUAAEWJAAA7jQAAMZIAACiW&#10;AAAfmQAAGJ0AABGgAAAMowIABqUKAAGlEAAApRYAAKYfAACmKAAApjIAAKc9AACnSgAAp1gAAKdo&#10;AACnfAAAp5EAAKaoAACmwwAApekAAKX8AACl/wAApP8AAKT/AJGHAACChgAAcoYAAGOIAABVjAAA&#10;SZEAAD2WAAAymgAAKJ4AAB+iAAAXpgAAEKkAAAusAAAErwAAALEGAACxDAAAshEAALIXAACzHwAA&#10;sygAALQyAAC1PwAAtU0AALVdAAC1cAAAtYYAALWdAAC1tgAAtdwAALT3AAC0/wAAtP8AALT/AIuP&#10;AAB6jgAAapEAAFuVAABNmgAAQJ8AADWkAAAqqAAAIKwAABawAAAPtAAACbcAAAG5AAAAvQAAAL4A&#10;AAC+BgAAvwwAAMAQAADBFgAAwh0AAMMnAADFMgAAxkAAAMZRAADHYwAAx3gAAMeRAADHqQAAx8cA&#10;AMfsAADH/gAAx/8AAMf/AIOXAABxmgAAYZ4AAFKjAABFqQAAOK4AACyzAAAgtwAAFroAAA69AAAG&#10;wAAAAMMAAADHAAAAyQAAAMoAAADMAAAAzQMAAM4JAADQDgAA0hMAANQbAADYJQAA2zIAAN1CAADd&#10;VAAA3mkAAN6BAADenAAA37UAAN/ZAADf8wAA3/8AAN//AHefAABopgAAWa0AAEqzAAA7uAAALbsA&#10;AB+/AAAUwgAADMYAAAPJAAAAzAAAANAAAADVAAAA2QAAANoAAADcAAAA3gAAAOAAAADiBQAA5AsA&#10;AOcQAADqGAAA7SQAAPAyAADxRAAA8lgAAPNvAAD0igAA9KQAAPS/AAD03wAA9PMAAPT0AGqoAABb&#10;rwAATLcAAD29AAAtwQAAH8YAABPKAAALzgAAANIAAADXAAAA3AAAAOAAAADlAAAA5wAAAOkAAADr&#10;AAAA7QAAAO8AAADxAAAA8wAAAPYHAAD5DgAA/BYAAP8iAAD/MwAA/0cAAP9dAAD/dgAA/5EAAP+p&#10;AAD/vgAA/9gAAP/bAP8AGAD/ABYA/wAVAP8AGAD/AB4A/wAnAP8ANgD/AEMA/wBPAP8AWgD/AGQA&#10;/wBtAP8AdQD/AH0A/wCEAP8AigD/AJAA/wCWAP8AnAD/AKMA/wCrAP8AtAD+AL8A/QDPAPsA5wD6&#10;APgA+QD/APkA/wD5AP8A9QD/AO4A/wDpAP8A5wD/AP8AFAD/ABEA/wARAP8AEgD/ABcA/wAjAP8A&#10;MQD/AD4A/wBKAP8AVgD/AGAA/wBoAP8AcAD/AHgA/QB+APwAhQD6AIsA+QCRAPgAmAD3AJ4A9QCm&#10;APQArgDyALkA8QDHAO8A4ADuAPIA7AD/AOwA/wDsAP8A6wD/AOUA/wDgAP8A3gD/AP8DEAD/AA4A&#10;/wANAP8ADQD/ABMA/wAeAP8AKwD/ADgA/wBFAP4AUAD7AFoA+ABjAPUAawDzAHIA8QB5AO8AfwDu&#10;AIYA7ACMAOoAkgDpAJkA5wCgAOYAqQDkALMA4QDAAOAA0wDeAOsA3AD7ANsA/wDaAP8A2gD/ANkA&#10;/wDUAP8A0gD/AP8HDQD/AAkA/wAGAP8ACQD/AA8A/wAYAPsAJQD4ADIA9QA/APIASgDtAFQA6gBd&#10;AOcAZQDkAGwA4gBzAOAAegDeAIAA3ACGANoAjQDXAJQA1ACbANIApADPAK0AzQC5AMsAyQDJAOQA&#10;yAD2AMYA/wDFAP8AxgD/AMcA/wDHAP8AxwD/AP8KBgD/AQAA/wAAAP8ABAD/AAsA9AASAO8AHwDq&#10;ACwA5QA4AOIAQwDdAE4A2QBXANQAXwDRAGcAzgBtAMwAdADKAHoAyACAAMYAhwDFAI4AwwCWAMEA&#10;ngC/AKgAvQCzALoAwgC5ANsAtwDwALUA/wC2AP8AtQD/ALUA/wC1AP8AtQD/AP8MAAD/BAAA/wAA&#10;AP4AAAD2AAMA6AANAOAAFwDZACQA0QAxAM0APADKAEcAxgBRAMMAWQDAAGAAvgBnALwAbgC6AHQA&#10;uQB7ALcAggC1AIkAswCRALIAmgCwAKQArgCvAKwAvQCqANAAqADrAKcA+wCmAP8ApgD/AKUA/wCl&#10;AP8ApQD/AP8NAAD/BwAA9AkAAOoJAADiBAAA2gAHAM8AEQDIABwAwgApAL4ANQC7AEAAtwBKALQA&#10;UwCyAFsAsABiAK4AaACsAG8AqwB1AKkAfQCoAIQApgCNAKQAlgCjAKAAoQCrAJ8BuQCdA8wAnATo&#10;AJoG+QCZB/8AmAj/AJcI/wCXCP8Alwj/AP8QAAD3EAAA6BQAANwVAADOEQAAxg0AAMIECwC8ABQA&#10;twEhALIDLgCuBToAqwZEAKgITQCmCFUApAlcAKIKYwCgCmoAnwtxAJ0LeACcC4AAmgyJAJkMkwCX&#10;DJ4AlQ2qAJQNuACSDcwAkA7qAI4Q/ACMEP8AixD/AIsQ/wCLEP8AihD/APsTAADtGgAA3SAAAMwh&#10;AAC/HQAAtxcAALMRAACyCw0Aqw0ZAKcOJgCjDzMAnxA+AJ0RRwCaEVAAmBJXAJYSXgCVE2UAkxNs&#10;AJITcwCQFHwAjxSFAI0VjwCLFZoAihWnAIgWtQCGFskAhBfnAIIY+wCAGf8Afxn/AH8Z/wB/GP8A&#10;fxj/APUaAADkIwAAzykAAMAqAACzJgAAqiIAAKUcAACkFQgAoBQTAJsWIQCXGC0AlBk4AJEaQgCP&#10;G0sAjRxSAIscWQCJHWAAiB1nAIYebwCFHncAgx+AAIIfiwCAH5cAfiCjAH0gsgB7IMUAeSHkAHci&#10;+QB2Iv8AdSL/AHQh/wB0If8AdCH/AO8hAADbKwAAxzEAALYxAACpLgAAoCoAAJsmAACYIQEAlR4Q&#10;AJAgGwCNISgAiSMzAIckPQCFJEYAgyVOAIEmVQB/JlwAfiZjAHwnawB7J3MAeSd8AHgohwB2KJMA&#10;dCigAXIorwFxKcEBbyngAW0p9wFsKf8Bayn/AWsp/wFrKP8Bayj/AegoAADQMgAAwDgAAK43AACh&#10;NQAAmDIAAJItAACOKQAAiycMAIcoFwCDKiMAgCsvAH4sOQB8LEIAei1KAHguUQB3LlgAdS5gAHMv&#10;ZwByL28AcC95AW8vgwFtL5ABay+dAWkvrAFoML4BZzDbAWUw9QFkMP8BYzD/AWMv/wFjL/8BYy//&#10;AeIuAADKOAAAuj0AAKg8AACaOgAAkTcAAIozAACGMAAAgy4JAH8vEwB7MB8AeDIrAHYzNQB0Mz4A&#10;cjRGAHA0TgBvNVUAbTVcAGw1ZABqNWwBaDV1AWc1gAFlNYwBYzWaAmE2qQJgNrsCXzbWAl028wJd&#10;Nv8CXDb/AVw1/wFcNf8BXDT/AdwzAADFPAAAtEEAAKJAAACVPgAAizwAAIQ5AAB/NgAAezQEAHc1&#10;EAB0NxwAcTgnAG85MgBtOTsAazpDAGo6SwBoO1IAZztZAGU7YQFjO2kBYjtyAWA7fQFeO4oCXDuX&#10;Als7pwJZO7gDWDv/4v/iSUNDX1BST0ZJTEUABgnSA1c78QJWO/8CVjv/AlY6/wFWOv8BVjn/AdQ3&#10;AADAQQAAr0QAAJ1DAACQQgAAhUAAAH4+AAB5OwAAdDoAAHE6DgBtPBgAaz0kAGk+LwBnPzgAZT9A&#10;AGRASABiQE8AYUBXAF9AXgFdQGYBXEBvAVpAegJYQIcCVkCVAlRApANTQLYDUkDPA1FA7wNQQP8C&#10;UD//AlA//wJRPv8BUT7/Ac87AAC9RQAAqkcAAJlGAACLRQAAgUQAAHlCAAB0PgAAbz8AAGtADABn&#10;QRUAZUIhAGNDKwBhQzUAX0Q+AF5ERQBdRU0AW0VUAFlFXAFYRWQBVkVtAVRFeAJSRYUCUUSTA09E&#10;owNNRbQDTEXMA0tF7QNLRP8CS0T/AktD/wJMQv8CTEL/Aso/AAC5SAAApkoAAJVJAACHSAAAfUcA&#10;AHVFAABuQgAAaUMAAGVECQBiRRMAX0YeAF1HKABcSDIAWkg7AFlJQwBXSUoAVklSAFRJWQFTSWEB&#10;UUlrAU9JdgJNSYICS0mRA0pJoQNISbMDR0nKA0ZJ7ANGSP8CRkj/AkdH/wJHRv8CR0b/AsZDAAC2&#10;TAAAokwAAJFMAACESwAAeUoAAHBJAABpRgAAZEcAAF9JBgBcShAAWksbAFhMJQBWTC8AVU04AFNN&#10;QABSTUgAUU5PAE9OVwBOTl8BTE5pAUpOcwJITYACRk2PA0VNnwNDTbEDQk3IA0FN6gNBTP8CQUz/&#10;AkJL/wJCSv8CQkr/AsJHAACzTwAAnk8AAI1OAACATgAAdU0AAGxMAABjSgAAXkwAAFpNAgBWTg4A&#10;VE8YAFJQIgBRUSwAT1E1AE5SPQBNUkUATFJNAEpSVABJUl0BR1JmAUVScQFDUn4CQVKNAj9SnQM+&#10;Uq8DPVLGAzxS6QI8Uf4CPFD/Aj1P/wI9T/8CPU7/Ar5LAACuUwAAmlIAAIlRAAB8UQAAcVAAAGhQ&#10;AABeTgAAWFEAAFRSAABRUwwATlQUAExVHwBLVikASVYyAEhWOgBHV0IARldKAERXUgBDV1oAQVdk&#10;AUBXbgE+V3sCPFeLAjpXmwI4V60CN1fEAjdX5wI3Vv0CN1X/AjdU/wI3U/8COFP/ArpPAACpVgAA&#10;lVUAAIVUAAB4VAAAbVQAAGRUAABYVAAAUlYAAE5XAABKWQkAR1oRAEZaGwBEWyUAQ1suAEJcNgBB&#10;XD4AP1xGAD5dTwA9XVcAO11hADpdbAE4XXkBNl2IATRdmQIzXasCMV3CAjFc5QIxW/wCMVr/AjFZ&#10;/wIyWf8BMlj/AbZUAACkWQAAkFgAAIBYAABzVwAAaVcAAGBYAABUWQAATlsAAEhdAABDXwQAQGAO&#10;AD5hFwA9YSAAO2IpADpiMgA5YjoAOGNCADdjSwA2Y1QANGNdADNjaAAxY3YBL2OFAS5jlgEsY6kB&#10;K2O/ASpj4wEqYvsBKmD/AStf/wErX/8BK17/AbFZAACeXAAAi1wAAHtbAABvWwAAZVsAAFxcAABR&#10;XgAASWAAAENiAAA8ZQAAOGcKADVoEgA0aBsAM2kkADJpLQAxaTUAL2o9AC5qRgAtak8ALGpZACtr&#10;ZQApa3IAKGuCACZrkwAka6cAI2u9ACJq4AAjafkBI2f/ASNm/wEjZv8BJGX/AaxgAACYYAAAhWAA&#10;AHZfAABqXwAAYWAAAFdgAABNYwAARGYAAD1oAAA2awAAMG4EACxwDgAqcRUAKXEeAChxJgAnci8A&#10;JnI3ACVyQAAkckoAInJUACFzYAAgc20AHnN9AB1zkAAbc6MAGnO5ABlz3AAacfcAGnD/ABtv/wAb&#10;bv8BG23/AaZmAACRZQAAf2QAAHFkAABmZAAAXWQAAFJmAABIaQAAP2wAADdvAAAwcwAAKXYAACJ5&#10;CAAfexAAHnsXABx7HwAbeygAGnswABl8OQAYfEMAF3xOABZ8WgAVfGcAFH14ABJ9iwARfZ8AEH21&#10;AA991QAQe/UAEXn/ABF4/wASd/8AEnf/AJ5rAACKagAAemkAAG1pAABiaQAAV2oAAExtAABDcAAA&#10;OXQAADF4AAApewAAIn8AABuCAAAUhQkAEYYQABGGFwAQhx8AEIcoAA6HMQAOhzsADYdGAAyHUwAL&#10;h2EACodxAAmHhAAHh5gABoauAAWGyQAGhewAB4T/AAiD/wAJgv8ACYL/AJVxAACDbwAAdG4AAGlu&#10;AABcbwAAUHIAAEZ1AAA8eQAAMn0AACqBAAAihQAAG4kAABSMAAAPjwMACpILAAaSEQAEkhgAApIg&#10;AAGSKQAAkjMAAJM+AACTSwAAk1kAAJNpAACTewAAkpAAAJKmAACRvwAAkeUAAJD6AACP/wAAj/8A&#10;AI//AI13AAB9dQAAcHQAAGJ1AABVeAAASXwAAD+AAAA0hAAAK4kAACKNAAAakQAAE5QAAA6XAAAJ&#10;mwAAAZ0IAACdDgAAnRMAAJ4aAACeIgAAnysAAJ81AACgQgAAoFAAAKBfAACgcQAAoIcAAJ+dAACf&#10;tQAAntoAAJ32AACd/wAAnP8AAJz/AIZ9AAB4fAAAaXwAAFt/AABOgwAAQYgAADaMAAAskQAAI5YA&#10;ABqaAAASngAADaEAAAakAAAApwAAAKkDAACpCgAAqg4AAKsTAACsGQAArSIAAK4rAACvNwAAr0UA&#10;AK9UAACvZgAAr3sAAK6UAACuqwAArskAAK7vAACt/wAArf8AAK3/AIGEAABxhAAAYYcAAFOLAABG&#10;kAAAOZYAAC6bAAAjoAAAGqQAABKoAAAMrAAABK8AAACyAAAAtgAAALcAAAC3AgAAuAgAALkNAAC6&#10;EgAAuxgAAL0hAAC+KwAAwDgAAMBIAADAWgAAwW4AAMGGAADBoAAAwboAAMHjAADA+QAAwP8AAMD/&#10;AHmNAABokAAAWZQAAEuaAAA9oAAAMaUAACWrAAAarwAAEbMAAAu4AAACuwAAAL4AAADBAAAAxAAA&#10;AMUAAADGAAAAxwAAAMgFAADKCwAAzA8AAM4VAADQHwAA0ysAANU6AADVTAAA1mAAANh3AADYkgAA&#10;2KwAANnJAADZ7AAA2fsAANj/AHCZAABgngAAUaQAAEOqAAA1sAAAKLYAABy6AAARvgAACcEAAADF&#10;AAAAyAAAAMsAAADPAAAA0gAAANMAAADWAAAA2AAAANsAAADdAAAA3wcAAOINAADlEwAA6B0AAOwq&#10;AADtPAAA7VEAAO5nAADvgQAA75wAAPC3AADw0wAA8OwAAPD0AGemAABYrQAASbQAADq6AAAqvgAA&#10;HMIAABDGAAAHygAAAM4AAADSAAAA1gAAANwAAADgAAAA4wAAAOQAAADmAAAA6AAAAOsAAADtAAAA&#10;7wAAAPICAAD1CgAA+BEAAPwcAAD/LAAA/z8AAP9VAAD/bgAA/4oAAP+kAAD/ugAA/9EAAP/hAP8A&#10;FAD/ABIA/wASAP8AFAD/ABkA/wAlAP8AMgD/AD8A/wBLAP8AVgD/AGAA/wBoAP8AcAD/AHgA/wB/&#10;AP8AhQD/AIsA/wCRAP8AmAD/AJ4A/gCmAP0ArgD8ALkA+gDIAPkA4gD4APQA9wD/APYA/wD2AP8A&#10;7wD/AOcA/wDiAP8A3gD/AP8AEQD/AA4A/wAOAP8ADwD/ABQA/wAgAP8ALQD/ADoA/wBGAP8AUQD/&#10;AFsA/wBjAP4AawD8AHMA+gB5APkAgAD3AIYA9gCMAPUAkgDzAJkA8gCgAPAAqQDuALMA7QDBAOsA&#10;1gDqAO4A6QD+AOcA/wDnAP8A5QD/AN0A/wDVAP8A0QD/AP8ADQD/AAoA/wAIAP8ACQD/ABAA/wAb&#10;AP8AKAD/ADUA/wBAAPoASwD2AFUA8wBeAPEAZgDuAG0A7AB0AOsAegDpAIAA5wCGAOYAjQDkAJMA&#10;4gCbAOAAowDeAK0A3AC5ANoAygDXAOYA1AD4ANIA/wDSAP8A0gD/AM4A/wDJAP8AxgD/AP8ACAD/&#10;AAMA/wAAAP8AAwD/AA0A/AAWAPcAIgDzAC4A7wA6AOwARQDoAE8A5ABYAOEAYADeAGcA2wBtANkA&#10;dADVAHoA0wCAANEAhwDPAI4AzQCVAMsAngDJAKcAxwCzAMUAwgDDANwAwQDxAL8A/wC/AP8AvgD/&#10;AL4A/wC9AP8AuwD/AP8AAAD/AAAA/wAAAP8AAAD2AAgA7gARAOcAGwDhACcA3QAzANkAPgDTAEkA&#10;zwBSAMsAWQDIAGEAxgBnAMQAbQDCAHMAwAB6AL8AgAC9AIgAuwCQALkAmAC4AKIAtQCtALMAuwCx&#10;AM4AsADqAK8A/ACtAP8ArQD/AK4A/wCuAP8ArgD/AP8CAAD/AAAA/QAAAPIAAADoAAAA3gAMANMA&#10;FQDMACEAyAAsAMQAOADBAEIAvQBLALoAUwC4AFoAtgBhALQAZwCyAG0AsAB0AK8AegCtAIIArACK&#10;AKoAkwCoAJ0ApgCoAKQAtQCiAMYAoQDjAJ8A9gCeAP8AngD/AJ4A/wCeAP8AngD/AP8GAAD7AAAA&#10;7gUAAOIEAADVAAAAywAGAMMADwC9ABkAuAAlALQAMQCxADsArgBFAKwATQCpAFUApwBbAKUAYgCk&#10;AGgAogBuAKEAdQCfAHwAngCFAJwAjgCaAJgAmACkAJYAsACVAMEAkwDcAJIA8gCRAP8AkAD/AJAA&#10;/wCPAP8AjwD/AP0KAADwDgAA4REAAM4QAADCDQAAuwcAALcACgCxABIArAAeAKgAKQClADQAogA+&#10;AJ8ARwCdAE8AmwBWAJkBXACXAWMAlgJpAJQCcACTA3gAkQOAAJAEigCOBJUAjAWhAIoFrgCJBr4A&#10;hwjYAIYJ8ACECv8Agwv/AIML/wCDC/8Agwv/APYQAADmFwAA0hwAAMAaAACzFgAArBIAAKgNAACm&#10;Bw0AogUWAJ0HIgCZCS4Algo4AJQLQQCSDEoAkAxRAI4NWACMDV4Aiw1lAIkNbACIDnQAhg59AIUO&#10;hwCDDpMAgQ+fAIAQrQB+EL4AfRDbAHoR9AB4Ev8AdxL/AHcS/wB3Ev8AdxL/AO8XAADbIQAAxiQA&#10;ALQjAACoIAAAoBwAAJsXAACZEQQAmA4QAJMQGwCPEScAjBIyAIkTPACHE0QAhRRMAIMUUwCBFVoA&#10;gBVgAH4WaAB9Fm8AexZ4AHkXgwB4F48AdhicAHQYqgBzGbsAchnUAG8a8QBuG/8AbRv/AG0a/wBt&#10;Gv8AbRr/AOcgAADQKQAAvCsAAKsqAACeKAAAliQAAJAgAACNHAAAjBcMAIgYFgCEGiIAgRstAH4c&#10;NwB8HUAAeh1IAHkeTwB3HlUAdh9cAHQfYwBzH2sAcSB0AHAgfwBuIYsAbCGYAGshpwBpIrgAaCLP&#10;AGYi7gBlI/8AZCP/AGQi/wBkIv8AZCH/AOAmAADILwAAtDEAAKMwAACWLgAAjSsAAIcoAACEJAAA&#10;giAIAH4gEgB7Ih4AeCMpAHUkMwBzJTwAcSVDAHAmSwBuJlIAbSdZAGsnYABqJ2gAaShxAGcoewBl&#10;KIgAZCmVAGIppABgKbUAXynLAF4q7ABcKv8AXCn/AFwp/wBcKf8AXCj/ANgsAADDNQAArTUAAJ00&#10;AACQMwAAhjEAAIAtAAB8KwAAeSgDAHYnEAByKRoAcColAG0rLwBrLDgAaixAAGgtRwBnLU4AZS5V&#10;AGQuXQBjLmUAYS9uAF8veABeL4QAXC+SAFovoQFZL7IBWDDIAVYw6QFVMP4BVS//AFUv/wBVLv8A&#10;VS7/ANAxAAC9OgAAqDkAAJc4AACKNwAAgDYAAHoyAAB1MAAAci4AAG4uDQBrLxYAaTAhAGYxKwBk&#10;MjQAYzI9AGEzRABgM0sAXzRSAF00WgBcNGIAWjRrAFk1dQBXNYIAVTWQAVQ1nwFSNbABUTXGAVA1&#10;5wFPNf0BTzX/AU80/wFPNP8BTzP/Acs2AAC4PQAAozwAAJI8AACFOwAAezoAAHQ3AABvNQAAbDMA&#10;AGg0CgBlNRMAYjYeAGA3KABeNzEAXTg6AFs4QQBaOUgAWTlQAFc5VwBWOl8AVDpoAFM6cwBROn8B&#10;TzqNAU46nQFMOq4BSzrDAUo65QFJOvwBSTn/AUk5/wFJOP8BSjj/Acc6AACzQAAAnj8AAI4/AACB&#10;PgAAdz0AAHA7AABqOAAAZjgAAGI5BwBfOhEAXDsbAFo7JQBZPC4AVz03AFY9PgBUPkYAUz5NAFI+&#10;VQBRPl0ATz9mAE0/cABMP30BSj+LAUg/mwFHP6wBRT/BAUQ/4wFEPvsBRD7/AUQ9/wFEPf8BRTz/&#10;AcM+AACvQwAAmkIAAIpCAAB9QQAAc0AAAGs/AABlPAAAYDwAAFw+BABZPg8AVz8YAFVAIgBTQSsA&#10;UkE0AFBCPABPQkMATkJLAE1DUgBLQ1oASkNkAEhDbgBHQ3sBRUOJAUNDmQFCQ6sBQEPAAT9D4QE/&#10;Q/kBP0L/AT9B/wFAQf8BQED/Ab9BAACqRQAAlkUAAIZFAAB5RAAAb0QAAGdCAABgPwAAW0EAAFdC&#10;AABUQw0AUUQVAE9FHwBORSgATEYxAEtGOQBKR0EASUdIAEhHUABGR1gARUdhAENIbABCSHgBQEiH&#10;AT5IlwE8SKkBO0i+ATpI3wE6R/gBOkb/ATpF/wE7Rf8BO0T/AbtFAACmSAAAkkcAAIJHAAB2RwAA&#10;a0cAAGNGAABbQwAAVkUAAFJHAABOSAoATEkSAEpJHABISiUAR0ouAEZLNgBFSz4AQ0tGAEJMTQBB&#10;TFYAQExfAD5MagA8THYAO0yFATlMlQE3TKcBNky8ATVM3QE1S/cBNUv/ATVK/wE2Sf8BNkn/AbhJ&#10;AACiSwAAjkoAAH5KAABySgAAaEoAAF9JAABVSAAAUEoAAExLAABJTAcARk0QAEROGQBCTyIAQU8r&#10;AEBQMwA/UDsAPlBDADxRSgA7UVMAOlFcADhRZwA3UXMANVGCADNRkwEyUaUBMFG6AS9R2gEvUPYB&#10;L0//ATBO/wEwTv8BME3/AbRNAACdTQAAik0AAHpNAABuTQAAZE0AAFtNAABRTQAAS08AAEZQAABC&#10;UgMAP1MNAD1UFQA8VB4AOlUnADlVLwA4VTcAN1Y/ADZWRwA1VlAAM1ZZADJXZAAwV3EAL1eAAC1X&#10;kQArV6MAKle4AClX1gApVvUAKVX/ACpU/wEqU/8BKlL/Aa9RAACYUQAAhVEAAHZQAABqUAAAYFAA&#10;AFhRAABOUgAAR1MAAEFVAAA7WAAAOFkKADVaEQA0WhoAM1siADJbKwAxWzMAL1w7AC5cQwAtXEwA&#10;LFxWACtdYAApXW0AKF18ACZdjgAkXaEAI121ACJd0gAiXPMAIlv/ACNa/wAjWf8AJFj/AKhVAACS&#10;VAAAgFQAAHFUAABmVAAAXFQAAFRVAABKVgAAQ1gAADxbAAA2XQAAMGAFAC1hDgArYRUAKmIdACli&#10;JQAoYi4AJ2M2ACZjPgAlY0cAI2NRACJkXAAhZGkAH2R5AB5kigAcZJ4AG2SzABlkzgAaY/EAG2H/&#10;ABtg/wAcYP8AHF//AKFZAACMWAAAe1gAAG1YAABiWAAAWVgAAFBZAABHWwAAPl4AADdgAAAxYwAA&#10;KmYAACRpCQAhahAAIGoXAB9qIAAeaygAHWswABxrOQAba0IAGmxMABlsWAAXbGUAFmx0ABRshgAT&#10;bJoAEmyvABFsygARa+8AEmn/ABNo/wATaP8AE2f/AJldAACFXQAAdVwAAGhcAABeXAAAVVwAAEte&#10;AABCYQAAOWQAADJnAAAragAAJG0AAB5wAQAXcwsAFXQRABR0GAATdCEAEnUpABF1MgARdTsAEHVG&#10;AA91UgAOdV8ADXVuAAx1gQALdZUACnWqAAh0wwAJdOcACnP9AAtx/wAMcf8ADHD/AJFiAAB/YQAA&#10;cGEAAGRhAABaYQAAT2IAAEVlAAA8aAAAM2wAACtvAAAkcgAAHXYAABd5AAARfAQADX8MAAt/EgAK&#10;fxkACX8iAAh/KgAGfzQABX8/AAR/SwACf1gAAX9nAAB/eQAAf44AAH+jAAB+uwAAfeAAAH33AAB8&#10;/wAAe/8AAHv/AIlnAAB4ZwAAa2YAAGFmAABUZwAASWkAAD9tAAA1cQAALHUAACR5AAAdfAAAFoAA&#10;ABCDAAAMhgIABokKAAGJDwAAiRQAAIobAACKIwAAiywAAIs3AACLQwAAi1AAAItfAACLcQAAi4YA&#10;AIucAACKswAAidMAAIjzAACI/wAAh/8AAIf/AIJtAABzbAAAaGwAAFptAABObwAAQnMAADh3AAAu&#10;ewAAJYAAAB2EAAAViAAAEIwAAAuPAAAEkgAAAJQGAACVDAAAlRAAAJYVAACXHAAAmCQAAJguAACZ&#10;OQAAmUcAAJlWAACZaAAAmX0AAJmUAACYqwAAl8gAAJbuAACW/wAAlf8AAJX/AHt0AABvcwAAYXMA&#10;AFN2AABGegAAO38AADCEAAAmiAAAHY0AABSSAAAOlgAACZkAAAGcAAAAoAAAAKEAAACiBgAAogwA&#10;AKQQAAClFAAApRwAAKckAACoLwAAqD0AAKlMAACpXgAAqXIAAKiJAACoogAAqLwAAKflAACm+wAA&#10;pv8AAKX/AHd7AABoewAAWX4AAEuCAAA+hwAAMo0AACeSAAAdlwAAFJwAAA6gAAAHpAAAAKgAAACr&#10;AAAArgAAAK8AAACwAAAAsQQAALMKAAC0DgAAtRMAALYbAAC4JAAAujEAALpAAAC6UgAAu2UAALt9&#10;AAC6lwAAurEAALrSAAC68wAAuf8AALn/AG+DAABfhgAAUYsAAEOQAAA2lwAAKp0AAB+iAAAVpwAA&#10;DawAAAWwAAAAtAAAALcAAAC7AAAAvgAAAL8AAADAAAAAwQAAAMMBAADEBwAAxQ0AAMcRAADKGQAA&#10;zSQAAM4zAADPRAAA0FgAANBuAADRiAAA0KQAANDBAADR5gAA0fgAANH/AGePAABXlAAASZoAADuh&#10;AAAupwAAIa0AABazAAAOuAAABrwAAADAAAAAwwAAAMYAAADLAAAAzQAAAM4AAADQAAAA0QAAANQA&#10;AADWAAAA2gIAANwJAADfDwAA4xcAAOYkAADnNgAA6EkAAOlfAADqeAAA65QAAOuvAADrzAAA7OgA&#10;AOz2AF+eAABQpAAAQqsAADSyAAAmuQAAGb4AAA7CAAAExQAAAMoAAADNAAAA0QAAANgAAADbAAAA&#10;3wAAAOAAAADiAAAA5AAAAOYAAADpAAAA6wAAAO4AAADxBQAA9Q0AAPkWAAD8JQAA/TkAAP5PAAD/&#10;ZwAA/4IAAP+dAAD/tQAA/8sAAP/kAP8AEQD/AA8A/wAPAP8AEQD/ABYA/wAiAP8ALwD/ADsA/wBH&#10;AP8AUgD/AFsA/wBkAP8AbAD/AHMA/wB6AP8AgAD/AIYA/wCMAP4AkwD9AJkA+wChAPoAqQD4ALQA&#10;9wDCAPYA2gD1APEA9AD/APMA/wDzAP8A6QD/AOAA/wDYAP8A0wD/AP8ADgD/AAsA/wAKAP8ACwD/&#10;ABEA/wAdAP8AKgD/ADYA/wBBAP8ATAD/AFYA/gBfAPsAZgD5AG0A9wB0APUAegD0AIAA8gCGAPAA&#10;jQDvAJQA7QCbAOwApADqAK4A6QC6AOcAzQDlAOkA5AD7AOMA/wDiAP8A3gD/ANEA/wDMAP8AyAD/&#10;AP8ACQD/AAQA/wABAP8ABAD/AA4A/wAYAP8AJAD9ADAA+wA7APcARgDzAFAA7wBZAOwAYADqAGcA&#10;5wBuAOYAdADkAHoA4gCAAOAAhwDeAI4A3ACVANoAngDWAKgA1ACzANEAwwDPAN8AzgD0AMwA/wDL&#10;AP8AywD/AMUA/wC/AP8AvAD/AP8AAgD/AAAA/wAAAP8AAAD9AAsA9wATAPEAHgDtACoA6gA1AOcA&#10;QADiAEoA3QBSANkAWgDVAGEA0gBnANAAbQDOAHMAzAB6AMoAgADIAIcAxgCPAMQAmADCAKEAwACt&#10;AL4AuwC8ANAAugDtALkA/gC4AP8AuAD/ALcA/wCzAP8AsAD/AP8AAAD/AAAA/wAAAPkAAADuAAUA&#10;5QAOAN4AGADYACMA0gAuAM8AOQDLAEMAxwBMAMQAVADBAFsAvwBhALwAZwC7AG0AuQBzALcAegC1&#10;AIEAtACJALIAkgCwAJsArwCnAKwAtACrAMYAqQDkAKcA+ACmAP8ApgD/AKUA/wClAP8ApAD/AP8A&#10;AAD/AAAA9QAAAOoAAADeAAAA0AAKAMgAEgDCAB0AvgAoALsAMwC5AD0AtQBGALIATQCwAFUArQBb&#10;AKwAYQCqAGcAqABtAKcAcwClAHoApACCAKIAjACgAJYAnwChAJ0ArgCbAL4AmQDYAJcA8QCWAP8A&#10;lgD/AJcA/wCXAP8AlwD/AP8AAAD1AAAA5wEAANQAAADJAAAAwAAEALgADgCzABYArwAhAKsALACo&#10;ADYApgA/AKMARwChAE8AnwBVAJ0AWwCbAGEAmgBnAJgAbgCXAHUAlQB9AJQAhgCSAJEAkACcAI4A&#10;qQCMALgAiwDNAIkA6wCIAP0AiAD/AIgA/wCIAP8AiAD/APkGAADpDAAA1A4AAMMMAAC3CQAAsAIA&#10;AKsACQCmABAAogAaAJ4AJQCbADAAmAA5AJYAQQCUAEkAkgBQAJAAVgCOAFwAjQBiAIsAaQCKAHAA&#10;iAB4AIcAgQCFAIwAhACYAIIApQCAALQAfgDIAH0B5wB8AvkAewP/AHsE/wB7BP8AewT/APEOAADe&#10;FQAAxRUAALQUAACpEQAAoQ4AAJ4KAACbAwwAlwATAJMAHgCQASkAjQIzAIoDPACIBEMAhgVLAIUG&#10;UQCDBlcAggdeAIAHZAB/CGwAfQh0AHwIfgB6CYkAeAmWAHcKowB1CrMAcwvHAHIM5gBwDfsAcA3/&#10;AG8N/wBvDf8Abw3/AOgWAADQHgAAuR0AAKkcAACdGgAAlRYAAJATAACPDgMAjgoOAIkLFwCGDCMA&#10;gw0tAIANNgB+Dj4AfA5GAHsOTQB5D1MAeBBaAHYQYQB1EGgAcxBxAHERewBwEYcAbhGUAGwRogBr&#10;ErIAaRLHAGgT5wBmE/0AZRT/AGUU/wBlE/8AZRP/AN8eAADGJAAAsCQAAKAjAACUIQAAix8AAIYb&#10;AACDFwAAghIIAH8REgB8Eh0AeRQoAHYUMQB0FToAchZBAHEWSABvF08AbhdWAGwXXQBrGGQAaRht&#10;AGgZdwBmGYMAZBmQAGManwBhGq8AYBrEAF4b5ABdHPsAXBz/AFwb/wBcG/8AXBv/ANUlAAC9KgAA&#10;qCkAAJgpAACMKAAAgyUAAH0iAAB5HwAAeBsDAHYZDwByGhgAbxwjAG0dLQBrHTUAaR49AGgeRABm&#10;H0sAZR9SAGMgWQBiIGEAYSBpAF8hcwBdIX8AXCGNAFoinABZIqwAVyLAAFYj4QBVI/kAVCP/AFQi&#10;/wBUIv8AVCL/AM0rAAC2LgAAoi4AAJIuAACFLQAAfCsAAHYoAAByJgAAbyMAAG0hDABqIhUAZyMf&#10;AGUkKQBjJDEAYiU5AGAmQQBfJkgAXSZPAFwnVgBbJ10AWSdmAFgocABWKHwAVCiKAFMpmQBRKaoA&#10;UCm+AE8p3gBOKfcATSn/AE0p/wBNKP8ATij/AMgwAACwMgAAnDIAAIwyAACAMQAAdjAAAHAtAABr&#10;KwAAaCkAAGYoCQBjKBEAYCkcAF4qJQBcKy4AWys2AFksPQBYLEQAVy1MAFUtUwBULVsAUy1jAFEu&#10;bgBQLnoATi6IAEwvlwBLL6gASS+7AEgv2wBIL/YARy//AEcu/wBHLf8ASC3/AMQ0AACrNQAAlzUA&#10;AIc1AAB7NQAAcjQAAGsyAABmLwAAYi4AAF8tBQBcLhAAWi8YAFgwIgBWMCsAVTEzAFMxOgBSMkIA&#10;UTJJAFAyUABOM1gATTNhAEszawBKM3cASDSFAEc0lQBFNKYAQzS5AEI01gBCNPQAQjT/AEIz/wBC&#10;Mv8AQjL/AMA4AACnOAAAkzgAAIM4AAB3OAAAbTcAAGY2AABhMwAAXTIAAFkyAgBXMw0AVDQVAFI1&#10;HwBRNSgATzYwAE42OABMNz8ASzdGAEo3TgBJOFYARzhfAEY4aQBEOHUAQziDAEE5kwBAOaQAPjm4&#10;AD050wA8OfMAPDj/AD03/wA9N/8APTb/ALs7AACiOwAAjzsAAH87AABzOwAAajoAAGI5AABdNwAA&#10;WDYAAFQ3AABROAsATzkTAE05HABLOiUASjotAEg7NQBHOzwARjxEAEU8SwBEPFMAQjxcAEE9ZwA/&#10;PXMAPj2BADw9kQA6PaMAOT22ADg90QA3PfIANzz/ADg7/wA4O/8AODr/ALY9AACePgAAiz4AAHw+&#10;AABvPgAAZj0AAF49AABYOwAAUzoAAE87AABMPAgAST0RAEc+GQBGPyIARD8qAEM/MgBCQDoAQUBB&#10;AEBASQA+QVEAPUFaADxBZAA6QXAAOEF/ADdBjwA1QqEANEK0ADJCzgAyQfAAMkD/ADNA/wAzP/8A&#10;ND7/ALFAAACaQAAAh0AAAHhBAABsQQAAYkAAAFtAAABUPwAATj8AAEpAAABGQQUAREIOAEJDFgBA&#10;Qx8AP0QnAD5ELwA8RDcAO0U+ADpFRgA5RU4AOEZYADZGYgA1Rm4AM0Z8ADFGjQAwRp8ALkazAC1G&#10;zAAtRu8ALUX/AC5E/wAuQ/8ALkP/AKxDAACWQwAAg0MAAHRDAABoQwAAX0MAAFdDAABQQwAASEMA&#10;AERFAABBRgEAPkcMADxIEwA6SBwAOUkkADhJLAA2STQANUo7ADRKQwAzSkwAMkpVADBLXwAvS2sA&#10;LUt6ACxLiwAqS50AKEuxACdLygAnS+0AJ0r/AChJ/wAoSP8AKUf/AKdGAACRRgAAf0YAAHBGAABl&#10;RgAAW0YAAFRGAABMRwAAREgAAD9KAAA7SwAAN0wJADVNEAAzThgAMk4gADFPKAAwTzAAL084AC5P&#10;QAAsUEgAK1BSACpQXAAoUGgAJ1B3ACVQiAAkUJsAIlCvACFQyAAgUOsAIU//ACJO/wAiTf8AI03/&#10;AKFJAACMSQAAekkAAGxKAABhSgAAWEoAAFBKAABJSwAAQEwAADtOAAA1UAAAMVIEAC1TDQAsVBQA&#10;KlQcAClVJAAoVSwAJ1UzACZVPAAlVkUAJFZOACJWWQAhVmUAH1Z0AB5WhQAcVpgAG1asABlWxQAZ&#10;VukAGlX/ABtU/wAbU/8AHFL/AJtNAACGTQAAdU0AAGhNAABdTQAAVE0AAE1OAABFTwAAPFEAADZT&#10;AAAxVQAAK1gAACZaCQAjWxAAIlsXACFcHwAgXCcAH1wuAB1cNwAcXUAAG11KABpdVQAYXWEAF11w&#10;ABVdgQAUXZUAE12qABFdwgARXecAElv+ABNa/wATWv8AFFn/AJRRAACAUQAAcFEAAGRRAABZUQAA&#10;UVEAAElSAABBUwAAOFYAADJZAAArWwAAJV4AAB9hAwAaYwwAGGQRABdkGQAWZCEAFWQpABRlMQAT&#10;ZToAEmVEABFlUAAQZV0AD2VrAA5lfQANZZEADGWlAApkvAAKZOAAC2P5AAxi/wANYf8ADWH/AI1V&#10;AAB6VQAAa1UAAF9VAABWVQAATlUAAERXAAA8WQAANFwAACxfAAAmYgAAH2UAABloAAATawUAEG0N&#10;AA5uEgANbhoADG4iAAxuKwALbjQACm4+AAhuSgAHblcABm5lAARudgACbooAAG2fAABttgAAbNYA&#10;AGzzAAFr/wACav8AA2r/AIVaAAB0WgAAZloAAFxZAABTWQAASFoAAD9dAAA2YAAALmMAACZnAAAf&#10;agAAGW0AABNxAAAOdAMACncKAAV3EAABdxUAAHccAAB3JAAAeC0AAHg3AAB4QwAAeFAAAHheAAB4&#10;bwAAeIQAAHiZAAB3sAAAds0AAHXwAAB1/wAAdP8AAHT/AH5fAABuXwAAYl4AAFleAABNXwAAQmIA&#10;ADllAAAwaAAAJ2wAAB9wAAAYdAAAEncAAA17AAAIfgAAAoAIAACBDQAAgREAAIIXAACDHgAAgyYA&#10;AIQwAACEOwAAhEgAAIRXAACEaAAAhHwAAISTAACDqgAAgsUAAIHrAACB/gAAgP8AAID/AHdlAABp&#10;ZAAAX2MAAFJkAABHZwAAPGsAADFvAAAocwAAIHcAABh8AAARfwAADIMAAAaHAAAAigAAAIwDAACM&#10;CQAAjQ4AAI4RAACPFwAAkB4AAJEnAACSMgAAkj8AAJJOAACSXwAAknMAAJKLAACRogAAkbwAAJDl&#10;AACP/AAAjv8AAI7/AHFrAABmagAAWGsAAEttAAA/cQAANHYAACp7AAAggAAAF4UAABCJAAALjQAA&#10;BJEAAACVAAAAmAAAAJkAAACaAwAAmwgAAJwNAACeEQAAnxYAAKAeAACiKAAAojUAAKNEAACjVQAA&#10;o2kAAKKAAACimgAAobMAAKDYAACg9gAAn/8AAJ//AG5xAABfcgAAUXUAAER5AAA3fgAALIQAACGK&#10;AAAXjwAAEJQAAAqZAAABnQAAAKAAAACkAAAApwAAAKgAAACpAAAAqgAAAKwGAACtCwAArxAAALAV&#10;AACyHgAAtCkAALQ5AAC0SgAAtV0AALVzAAC1jgAAtagAALTGAACz7QAAsv8AALL/AGZ6AABXfQAA&#10;SYIAADyHAAAvjgAAI5QAABiaAAAQnwAACaQAAACpAAAArQAAALAAAAC0AAAAtwAAALgAAAC5AAAA&#10;uwAAALwAAAC+AgAAwAgAAMIOAADEFAAAxx4AAMgsAADJPQAAylAAAMpmAADKfwAAypsAAMq4AADK&#10;3QAAyvUAAMr/AF6GAABPiwAAQZEAADOYAAAnnwAAG6UAABGrAAAJsAAAALUAAAC5AAAAvQAAAMEA&#10;AADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQAAAA0gAAANQFAADZDAAA3RIAAOEeAADiLgAA40IA&#10;AORXAADlbwAA5owAAOaoAADlxQAA5ecAAOb2AFaUAABImwAAOqIAACypAAAfsAAAE7YAAAu8AAAA&#10;wQAAAMUAAADJAAAAzQAAANIAAADWAAAA2gAAANsAAADeAAAA4AAAAOIAAADkAAAA5wAAAOkAAADt&#10;AAAA8AoAAPQRAAD4HwAA+TIAAPpIAAD7XwAA/HoAAP2XAAD9rwAA/ccAAP3kAP8ADgD/AA0A/wAM&#10;AP8ADgD/ABMA/wAeAP8AKgD/ADYA/wBCAP8ATQD/AFcA/wBfAP8AZwD/AG4A/wB0AP8AegD/AIEA&#10;/QCHAPwAjQD6AJQA+QCcAPcApQD1AK8A9AC8APMAzwDxAOwA8AD+AO8A/wDvAP8A4wD/ANcA/wDO&#10;AP8AygD/AP8ACgD/AAYA/wAEAP8ACAD/ABAA/wAZAP8AJQD/ADEA/wA9AP8ARwD+AFEA+wBZAPkA&#10;YQD2AGgA9ABuAPMAdADxAHoA7wCBAO4AhwDsAI4A6gCWAOgAnwDmAKkA4wC1AOIAxgDgAOMA3wD4&#10;AN0A/wDdAP8A1AD/AMkA/wDCAP8AvgD/AP8AAwD/AAAA/wAAAP8AAQD/AA0A/wAUAP0AIAD6ACsA&#10;9wA2APMAQQDvAEsA7ABUAOgAWwDmAGIA4wBoAOEAbgDfAHQA3AB6ANoAgQDYAIgA1ACQANIAmADP&#10;AKIAzQCuAMsAvADJANMAxwDwAMYA/wDEAP8AxAD/ALsA/wC2AP8AswD/AP8AAAD/AAAA/wAAAP8A&#10;AAD3AAgA8AAQAOsAGgDnACUA5AAwAOEAOwDcAEUA1QBNANEAVQDOAFsAywBiAMkAZwDHAG0AxQBz&#10;AMMAegDBAIEAvwCJAL0AkgC7AJwAuQCnALcAtQC1AMgAswDmALIA+wCxAP8AsAD/AK4A/wCqAP8A&#10;pwD/AP8AAAD/AAAA/gAAAPEAAADlAAIA3AANANMAFADNAB8AygAqAMcANADEAD4AwABHALwATgC6&#10;AFUAtwBbALUAYQCzAGcAsgBtALAAcwCuAHoArACCAKoAiwCoAJUApwCgAKUArQCjAL4AoQDbAKAA&#10;9ACfAP8AngD/AJ8A/wCdAP8AmwD/AP8AAAD8AAAA7gAAAOAAAADQAAAAxQAIAL4AEAC5ABkAtQAj&#10;ALMALgCwADcArQBAAKoASACoAE8ApQBVAKMAWwCiAGAAoABmAJ8AbACdAHMAmwB7AJoAhACYAI4A&#10;lgCaAJUApwCTALcAkQDMAJAA7ACPAP8AjgD/AI4A/wCOAP8AjwD/APwAAADvAAAA2wAAAMkAAAC9&#10;AAAAtQACAK4ADACpABMApQAdAKIAJwCgADEAnQA6AJoAQgCYAEkAlgBPAJQAVQCTAFsAkQBgAJAA&#10;ZwCOAG0AjQB1AIsAfgCJAIkAiACVAIYAogCFALEAgwDEAIEA5ACAAPkAfwD/AIAA/wCAAP8AgAD/&#10;APQCAADgCQAAxwgAALcHAACsAwAApgAAAKAABwCbAA8AmAAXAJUAIQCSACoAjwAzAI0APACLAEMA&#10;iQBJAIcAUACGAFUAhABbAIMAYQCBAGgAgABwAH4AeQB8AIQAewCQAHkAnQB4AKwAdgC+AHUA3QBz&#10;APQAcwD/AHMA/wBzAP8AcwD/AOkNAADPEAAAuRAAAKkQAACeDgAAlwsAAJMGAACQAAsAjAARAIkA&#10;GgCGACQAgwAuAIEANgB/AD4AfQBEAHwASwB6AFEAeQBXAHcAXQB2AGQAdABsAHMBdQBxAYAAbwKN&#10;AG4CmgBsA6oAawO7AGkE1gBoBvEAaAf/AGcH/wBnB/8AZwf/AN8UAADDFwAArhcAAJ4WAACTFQAA&#10;ixIAAIYQAACEDAIAgwYNAIADFAB8BR4AeQcoAHcIMAB1CDgAcwlAAHIJRgBwCkwAbwpTAG0LWQBs&#10;C2EAagtpAGkMcgBnDH4AZgyLAGQNmQBiDakAYQ27AGAN2ABeDvMAXQ7/AF0O/wBdDv8AXQ7/ANQc&#10;AAC5HQAApB4AAJUdAACJHAAAgRoAAHsXAAB4EwAAeBAGAHcNDwBzDhgAcA4iAG4PKwBsEDMAahA7&#10;AGkQQgBnEUkAZhFPAGQRVgBjEl0AYRJmAGASbwBeEnsAXBOIAFsTlwBZE6cAVxS6AFYU1QBVFfMA&#10;VBX/AFQV/wBUFf8AVBT/AMoiAACwIgAAnSMAAI0jAACBIgAAeSEAAHMeAABvGwAAbhcAAG0TDABq&#10;FBQAZxUeAGUWJwBjFi8AYRc3AGAXPgBeGEUAXRhLAFwZUgBaGVoAWRliAFcabABWGncAVBqFAFIb&#10;lABRG6QATxu3AE4b0ABNHPEATBz/AEwc/wBNHP8ATRv/AMMmAACqJwAAlicAAIcoAAB7JwAAciYA&#10;AGwkAABoIQAAZh4AAGQbCABiGxEAXxwaAF0dIwBbHisAWh4zAFgfOgBXH0EAViBIAFQgTwBTIFcA&#10;USFfAFAhaQBOIXQATSGCAEsikQBJIqIASCK0AEcizQBGI+8ARSP/AEUi/wBGIv8ARiH/ALwqAACk&#10;KwAAkSsAAIIsAAB2KwAAbSoAAGYpAABiJgAAXyQAAF0iBABbIQ4AWCIWAFYjHwBUJCgAUyQwAFIl&#10;NwBQJT4ATyZFAE4mTABMJlQASydcAEknZgBIJ3EARid/AEUojwBDKKAAQSiyAEAoywA/KO0APyj/&#10;AD8o/wBAJ/8AQCf/ALctAACfLgAAjC8AAH0vAABxLwAAaC4AAGEtAABdKwAAWigAAFcnAABUJwwA&#10;UigTAFApHABOKSUATSosAEsqNABKKzsASStCAEgsSQBGLFEARSxaAEQsZABCLW8AQC19AD8tjQA9&#10;LZ4APC2wADotyAA6LesAOi3/ADot/wA6LP8AOiz/ALIwAACbMQAAiDIAAHkyAABtMgAAZDIAAF0x&#10;AABYLwAAVSwAAFEsAABPLQkATC0RAEouGQBJLyIARy8qAEYwMQBFMDgAQzA/AEIxRwBBMU8AQDFX&#10;AD4xYQA9Mm0AOzJ7ADkyiwA4MpwANjKvADUyxwA0MukANDL/ADUx/wA1Mf8ANTD/AK0zAACWNAAA&#10;hDUAAHU1AABpNQAAYDUAAFk0AABUMwAAUDAAAEwxAABJMQYARzIPAEUzFgBDMx8AQjQnAEA0LgA/&#10;NTYAPjU9AD01RAA8NkwAOjZVADk2XwA3NmsANjZ4ADQ3iQAyN5oAMTetAC83xQAvN+gALzb+ADA1&#10;/wAwNf8AMDT/AKk2AACSNgAAgDcAAHI4AABmOAAAXTcAAFY3AABQNgAASzQAAEc1AABENgMAQTcN&#10;AD84FAA+OBwAPDkkADs5LAA6OTMAOTo6ADg6QgA2OkoANTpTADQ7XQAyO2gAMDt2AC87hwAtO5kA&#10;LDusACo7wwApO+YAKjr9ACo6/wArOf8ALDj/AKQ4AACOOQAAfDoAAG46AABjOgAAWjoAAFM6AABN&#10;OgAARjgAAEI6AAA/OwAAPDwLADo8EQA4PRkANz0hADY+KQA0PjAAMz43ADI/PwAxP0cAMD9QAC4/&#10;WgAtQGYAK0B0AClAhAAoQJcAJkCqACVAwQAkQOUAJD/8ACU+/wAmPf8AJj3/AJ87AACKPAAAeD0A&#10;AGo9AABfPQAAVj0AAE89AABJPQAAQj0AADw+AAA5PwAANkEIADRBDwAyQhYAMUIeAC9DJQAuQy0A&#10;LUM0ACxEPAArREQAKkRNAChEWAAnRWMAJUVxACNFggAiRZUAIEWoAB9FvwAeROMAH0T7AB9D/wAg&#10;Qv8AIUH/AJo+AACFPwAAdEAAAGdAAABcQAAAU0AAAExAAABGQAAAPkEAADhDAAA0RQAAMEYDAC1H&#10;DQArSBIAKkgaAClIIgAoSSkAJ0kxACVJOQAkSUEAI0pKACJKVQAgSmEAH0pvAB1KfwAbSpIAGkqm&#10;ABhKvQAXSuAAGEn6ABlI/wAaR/8AGkf/AJVCAACAQgAAcEMAAGNDAABYQwAAUEMAAElDAABCRAAA&#10;O0UAADVHAAAwSQAAK0sAACZNCQAkThAAIk4WACFPHQAgTyUAH08sAB5PNQAdTz0AHFBHABpQUQAZ&#10;UF0AF1BrABZQfAAUUI8AE1CkABFQugARUN4AEU/4ABJO/wATTf8AFE3/AI9FAAB7RgAAa0YAAF9H&#10;AABVRwAATUcAAEZHAAA/RwAAN0oAADFMAAArTgAAJlAAACBTAwAcVQwAGlYRABlWGAAXViAAFlYn&#10;ABVWMAAUVjkAE1dCABJXTQARV1kAEFdoAA9XeQAOV4wADVegAAtXtgALVtQAC1b0AAxV/wANVP8A&#10;DlP/AIhJAAB2SgAAZ0oAAFtKAABRSgAASkoAAENKAAA7TAAAM04AACxRAAAmVAAAIVYAABtZAAAV&#10;XAcAEV4NABBeEwAQXhoADl4iAA5eKgANXjMADF49AAteSAAKXlQACF5iAAdecwAFXoYAA16bAAJe&#10;sQACXcwAAl3uAANc/wAEW/8ABVv/AIFOAABwTgAAYk4AAFdOAABOTgAAR04AAD5PAAA2UQAALlQA&#10;ACdXAAAhWgAAG10AABVgAAAQYwMADGYLAAhnEAAGZxUABWccAARnJAACZy0AAWc3AABnQgAAZ04A&#10;AGdcAABnbQAAZ4AAAGaVAABmrAAAZccAAGXrAABk/AAAZP8AAGP/AHpSAABqUwAAXVIAAFRSAABL&#10;UgAAQlMAADlVAAAwWAAAKFsAACFfAAAaYgAAFGUAABBoAAAMawEABm4JAABvDgAAbxIAAG8YAABw&#10;HwAAcCcAAHEwAABxOwAAcUgAAHFWAABxZgAAcXkAAHGPAABwpwAAb8EAAG/nAABu/AAAbf8AAG3/&#10;AHNYAABlVwAAWlcAAFFWAABGVwAAPFoAADJdAAAqYQAAImQAABpoAAAUbAAADm8AAApyAAAEdgAA&#10;AHgFAAB4CwAAeQ4AAHoTAAB7GQAAfCAAAH0pAAB9MwAAfUAAAH1OAAB9XgAAfXIAAH2IAAB8oQAA&#10;fLoAAHviAAB6+gAAef8AAHj/AG1dAABgXAAAV1wAAEtdAABAXwAANWMAACtnAAAjawAAGm8AABNz&#10;AAAOdwAACHsAAAJ+AAAAggAAAIMBAACEBgAAhQsAAIYPAACIEwAAiRkAAIohAACLKwAAizcAAIxG&#10;AACLVgAAi2kAAIuAAACLmQAAirMAAInYAACI9wAAiP8AAIf/AGhjAABeYgAAUWIAAERlAAA4aQAA&#10;Lm4AACRzAAAaeAAAE30AAA2BAAAGhQAAAIkAAACNAAAAkAAAAJIAAACSAAAAlAUAAJUKAACXDgAA&#10;mBIAAJoYAACbIQAAnC0AAJ08AACdTAAAnF8AAJx2AACbkQAAm6sAAJrJAACa8AAAmf8AAJj/AGVp&#10;AABXaQAASWwAAD1xAAAwdgAAJXwAABuBAAAShwAADIwAAASRAAAAlQAAAJkAAACdAAAAoAAAAKEA&#10;AACiAAAApAAAAKUBAACnBwAAqQwAAKoRAACtGAAAryIAAK8wAACvQQAAr1QAAK9rAACuhQAArqEA&#10;AK6+AACt5gAArPwAAKz/AF5xAABPdAAAQnkAADV/AAAohQAAHYwAABOSAAAMmAAAA50AAACiAAAA&#10;pgAAAKoAAACuAAAAsAAAALEAAACzAAAAtAAAALYAAAC4AAAAugQAALwKAAC+EAAAwRcAAMMkAADD&#10;NQAAxEkAAMReAADFdwAAxZMAAMWvAADF0QAAw/IAAMP/AFZ8AABHggAAOogAACyPAAAglgAAFJ0A&#10;AA2jAAADqQAAAK4AAACyAAAAtwAAALsAAAC/AAAAwgAAAMIAAADFAAAAxgAAAMgAAADKAAAAzQAA&#10;AM8AAADSCAAA1Q4AANsYAADdJwAA3joAAN9QAADgaAAA4IQAAOGhAADhvQAA4eIAAOD0AE6LAABA&#10;kgAAMpkAACWhAAAYqAAADq8AAAW1AAAAugAAAL8AAADEAAAAyAAAAM4AAADRAAAA1AAAANUAAADY&#10;AAAA2gAAAN0AAADfAAAA4gAAAOQAAADnAAAA6wUAAO8OAAD0GQAA9SsAAPZBAAD3WAAA+HIAAPmQ&#10;AAD5qwAA+MQAAPjhAP8ACwD/AAgA/wAJAP8ADAD/ABIA/wAaAP8AJgD/ADIA/wA+AP8ASAD/AFIA&#10;/wBaAP8AYgD/AGkA/wBvAP8AdQD+AHsA/ACBAPsAiAD5AI8A9wCXAPUAoADzAKoA8gC3AO8AyQDt&#10;AOYA7AD7AOsA/wDrAP8A3QD/AM4A/wDGAP8AwgD/AP8ABAD/AAAA/wAAAP8ABQD/AA0A/wAVAP8A&#10;IQD/ACwA/wA4AP8AQwD9AEwA+QBUAPcAXAD0AGMA8gBpAPAAbwDuAHUA7AB7AOoAggDoAIkA5wCR&#10;AOQAmgDiAKQA4ACwAN0AwADaANwA2AD0ANUA/wDTAP8AywD/AMEA/wC7AP8AtwD/AP8AAAD/AAAA&#10;/wAAAP8AAAD/AAoA/QARAPkAGwD2ACcA9AAyAPAAPADsAEYA6ABOAOQAVgDhAFwA3gBjANwAaADZ&#10;AG4A1QB0ANIAewDQAIIAzQCKAMsAkwDIAJ0AxgCoAMQAtwDBAMwAwADrAL4A/wC9AP8AvQD/ALQA&#10;/wCuAP8AqwD/AP8AAAD/AAAA/wAAAPoAAADyAAUA6gAOAOUAFgDgACEA3QArANsANgDTAD8AzgBI&#10;AMoATwDHAFYAxABcAMIAYQDAAGcAvgBtALwAcwC6AHoAuACCALYAiwC0AJYAsgChALAArwCuAMEA&#10;rQDgAKsA9wCqAP8AqQD/AKYA/wChAP8AnwD/AP8AAAD/AAAA9wAAAOgAAADcAAAA0AAKAMoAEQDF&#10;ABsAwgAlAL8ALwC8ADgAuABBALUASACyAE8AsABVAK4AWwCsAGEAqgBmAKgAbACnAHMApQB7AKMA&#10;hAChAI4AnwCaAJ0ApwCbALgAmgDQAJkA7wCYAP8AlwD/AJYA/wCUAP8AkgD/AP8AAAD2AAAA5AAA&#10;ANIAAADFAAAAuwAFALUADgCwABUArAAfAKoAKQCoADIApQA6AKIAQgCgAEkAngBPAJwAVQCaAFoA&#10;mABgAJYAZgCVAGwAkwB0AJIAfQCQAIcAjgCTAIwAoQCLALAAigDFAIgA5gCHAPsAhgD/AIcA/wCH&#10;AP8AhgD/APgAAADlAAAAzQAAAL0AAACzAAAAqgAAAKMACgCfABEAmwAZAJkAIwCXACwAlQA0AJIA&#10;PACQAEMAjgBJAIwATwCKAFQAiQBaAIcAYACGAGYAhABuAIMAdwCBAIEAfwCNAH4AmwB8AKoAewC8&#10;AHoA2wB4APUAeAD/AHgA/wB4AP8AeAD/AO0AAADRAgAAuwIAAKwBAACiAAAAmwAAAJYABQCRAA0A&#10;jQAUAIsAHQCIACYAhgAuAIQANgCCAD0AgABDAH4ASQB9AE8AfABVAHoAWwB5AGEAdwBpAHUAcQB0&#10;AHwAcgCIAHEAlgBvAKUAbgC2AG0AzgBsAO4AawD/AGsA/wBrAP8AawD/AN8LAADCDAAArgwAAJ4M&#10;AACTCwAAjAcAAIgCAACFAAkAgQAQAH8AFwB8ACAAegAoAHgAMAB2ADgAdAA+AHMARABxAEoAcABQ&#10;AG4AVgBtAF0AbABkAGoAbQBoAHcAZwCEAGUAkgBkAKEAYwCyAGEAyQBgAOkAYAD8AGAA/wBgAP8A&#10;YAD/ANAQAAC2EQAAohIAAJMSAACIEQAAgA8AAHwNAAB5CQEAeAMLAHUAEQBzABoAcAAjAG4BKwBs&#10;ATMAagI5AGkDQABnA0YAZgRMAGUEUgBjBVkAYgVhAGAFagBfBnQAXQaBAFwHjwBaB58AWQewAFcH&#10;xgBWCecAVgr7AFUK/wBVCv8AVgr/AMYVAACtFwAAmRgAAIoYAAB/FwAAdhYAAHETAABuEAAAbQ0F&#10;AG0JDQBqCRQAZwodAGUKJgBjCy4AYgw1AGAMPABfDEIAXg1IAFwNTwBbDVYAWQ1eAFgOaABWDnMA&#10;VQ6AAFMOjwBRDp8AUA6xAE4OyABNEOoATRD9AE0Q/wBNEP8ATRD/ALwbAAClHAAAkh0AAIMeAAB3&#10;HQAAbxwAAGkaAABmFwAAZBQAAGQQCABiDxAAXxAYAF0QIQBbESkAWhExAFgSOABXEj4AVhJFAFQS&#10;TABTE1MAURNbAFATZQBOFHAATBR9AEsUjABJFJwARxWuAEYVxQBFFegARRb+AEUW/wBFFf8ARRX/&#10;ALUfAACeIQAAiyIAAHwiAABxIgAAaCEAAGIfAABfHQAAXBoAAFsXAgBaFQ0AVxYUAFUWHQBUFyUA&#10;UhgtAFEYNABPGDsAThlCAE0ZSABLGlAAShpYAEgaYgBHGm0ARRt6AEMbiQBCG5oAQBusAD8bwgA+&#10;HOUAPRz8AD4c/wA+G/8APhv/AK8jAACYJAAAhiUAAHcmAABsJgAAYyUAAF0kAABZIgAAVh8AAFQd&#10;AABTHAsAURwSAE4dGgBNHSIASx4pAEoeMQBJHzcARx8+AEYgRQBFIE0AQyBVAEIgXwBAIWoAPyF3&#10;AD0hhwA7IZgAOSGqADgiwAA3IuMANyL7ADci/wA4If8AOCH/AKomAACUJwAAgSkAAHMpAABnKQAA&#10;XykAAFgoAABUJgAAUSMAAE8iAABMIgcASiIQAEgiFwBHIx8ARSQmAEQkLgBCJDQAQSU7AEAlQwA/&#10;JUoAPSZTADwmXAA6JmcAOSZ1ADcnhAA1J5YANCeoADInvgAxJ+EAMSf5ADIm/wAyJv8AMyX/AKUp&#10;AACPKgAAfSwAAG8sAABkLQAAWywAAFUrAABQKgAATCgAAEomAABHJwQARCcNAEIoFABBKBwAPykj&#10;AD4pKwA9KTIAPCo5ADsqQAA5KkgAOCtQADYrWgA1K2UAMytyADErggAwLJQALiynACwsvAArLN4A&#10;LCz4ACwr/wAtKv8ALSr/AKEsAACLLQAAeS4AAGsvAABgLwAAWC8AAFEuAABMLgAASCwAAEUrAABB&#10;KwAAPywLAD0sEQA7LRkAOi4hADkuKAA3Li8ANi82ADUvPgA0L0UAMy9OADEwWAAwMGMALjBwACww&#10;gAAqMJIAKTClACcwugAmMNwAJjD3ACcv/wAoL/8AKC7/AJwuAACHMAAAdjEAAGgyAABdMgAAVTIA&#10;AE4xAABIMQAARDAAAEAvAAA8MAAAOjEJADcxEAA2MhYANTIeADMzJQAyMywAMTMzADA0OwAvNEMA&#10;LTRMACw0VgAqNWEAKTVuACc1fgAlNZAAIzWjACI1uQAhNdkAITT2ACI0/wAjM/8AIzL/AJgxAACD&#10;MwAAcjQAAGU0AABaNQAAUTUAAEs0AABFNAAAQDQAADozAAA3NAAANDUGADI2DgAwNxMALzcbAC43&#10;IgAtOCkAKzgxACo4OAApOUAAKDlJACY5UwAlOV8AIzlsACE6fAAgOo4AHjqiABw6twAbOdUAHDn1&#10;AB04/wAdOP8AHjf/AJM0AAB/NgAAbjcAAGE3AABXNwAATjcAAEg3AABCNwAAPDcAADU4AAAyOQAA&#10;LzoCACw7CwAqPBEAKTwYACg9HwAmPSYAJT0uACQ9NQAjPj0AIj5GACA+UAAfPlwAHT9pABs/eQAa&#10;P4wAGD+gABY/tQAVPtIAFj7zABc9/wAYPP8AGDz/AI43AAB6OAAAajkAAF46AABTOgAASzoAAEU6&#10;AAA/OgAAOToAADI8AAAuPgAAKUAAACZBCAAkQg4AIkIUACFCGwAgQyMAH0MqAB5DMgAcQzoAG0RD&#10;ABpETQAYRFkAF0RnABVEdwATRIoAEkSeABFEswAQRNAAEEPyABFC/wASQv8AE0H/AIk7AAB2PAAA&#10;Zj0AAFo9AABQPQAASD0AAEI9AAA8PQAANj4AAC9AAAAqQgAAJUQAACFGAwAdSAwAG0kRABlJFwAY&#10;SR4AF0kmABZJLgAVSjYAFEpAABNKSgARSlYAEEpkAA9KdAAOSocADUqbAAxKsAAKSsoAC0nsAAxI&#10;/wANR/8ADUf/AIM+AABxPwAAYkAAAFZAAABNQAAARUAAAD9AAAA5QQAAMkIAACtFAAAmRwAAIUkA&#10;ABxLAAAWTgcAE1AOABJQEwARUBkAEFAhAA9QKQAOUDEADVA7AA1RRgALUVEAClFfAAlRbwAHUIEA&#10;BVCWAANQqwACUMUAA0/oAANP+wAFTv8ABk3/AH1CAABrQwAAXUQAAFJEAABKRAAAQ0MAADxEAAA1&#10;RQAALkcAACdKAAAhTAAAHE8AABdRAAASVAMADlcKAAtYEAAKWBUACFgcAAdYJAAGWCwABVg2AANY&#10;QAABWEwAAFhaAABYaQAAWHwAAFiRAABXpwAAV8AAAFblAABW+QAAVf8AAFX/AHZHAABmRwAAWUgA&#10;AE9HAABHRwAAQEcAADhIAAAwSgAAKU0AACJQAAAcUwAAFlUAABFYAAANWwIACV4JAARfDgAAXxIA&#10;AF8YAABgHwAAYCcAAGAwAABgOwAAYEcAAGBUAABgYwAAYHYAAGCLAABfogAAX7sAAF/iAABe+QAA&#10;Xf8AAF3/AG9LAABhTAAAVUwAAExLAABESwAAO0wAADJOAAArUQAAI1QAABxXAAAWWwAAEV4AAA1g&#10;AAAIYwAAAmYHAABnDAAAZw8AAGgTAABpGQAAaiEAAGopAABqNAAAakAAAGpNAABqXQAAam8AAGqF&#10;AABqnQAAabYAAGjdAABo9wAAZ/8AAGb/AGlRAABcUAAAUlAAAEpPAAA/UAAANVMAAC1WAAAkWQAA&#10;HV0AABZgAAAQZAAADGcAAAZqAAAAbgAAAG8DAABwCAAAcQ0AAHIQAAB0FAAAdRsAAHYjAAB3LAAA&#10;dzgAAHZGAAB2VgAAdmgAAHZ+AAB2lwAAdbEAAHTTAABz9QAAc/8AAHL/AGNWAABYVQAAUFQAAERV&#10;AAA5WAAAL1sAACZfAAAdYwAAFWcAABBsAAAKcAAABHMAAAB2AAAAegAAAHwAAAB8AwAAfggAAH8M&#10;AACBEAAAghQAAIQbAACFJAAAhi8AAIY9AACGTQAAhV8AAIV1AACFjwAAhKkAAIPJAACC8QAAgf8A&#10;AID/AF9bAABWWgAASVsAAD1eAAAyYQAAJ2YAAB5rAAAVcAAADnUAAAl5AAABfgAAAIEAAACFAAAA&#10;iAAAAIoAAACLAAAAjQEAAI4GAACQCwAAkQ8AAJMUAACVGwAAlyYAAJc0AACXRAAAl1YAAJZsAACV&#10;hgAAlaIAAJTBAACT6gAAkv8AAJL/AF1hAABPYQAAQmQAADZpAAAqbgAAH3QAABV5AAAOfwAAB4QA&#10;AACJAAAAjgAAAJIAAACWAAAAmAAAAJoAAACbAAAAnQAAAJ8AAAChAwAAowgAAKUNAACnEwAAqRwA&#10;AKooAACqOQAAqksAAKphAACpegAAqJkAAKi1AACn3QAAp/gAAKb/AFZoAABIbAAAOnAAAC52AAAi&#10;fQAAF4QAAA6KAAAHkAAAAJYAAACaAAAAnwAAAKMAAACnAAAAqgAAAKsAAACtAAAArwAAALEAAACz&#10;AAAAtQAAALgFAAC6DAAAvRIAAMAcAADALQAAwEAAAL9VAAC/bgAAvosAAL6oAAC+yQAAve8AALz+&#10;AE50AABAeQAAMn8AACWHAAAZjgAAEJUAAAecAAAAogAAAKcAAACsAAAAsAAAALUAAAC5AAAAvAAA&#10;AL0AAAC/AAAAwQAAAMMAAADGAAAAyAAAAMoAAADNAgAA0AsAANUSAADWIQAA1zQAANhJAADZYAAA&#10;2nwAANqaAADbtQAA29kAANvyAEaCAAA4iQAAK5AAAB2YAAASoAAACqcAAACuAAAAtAAAALkAAAC+&#10;AAAAwgAAAMgAAADLAAAAzgAAAM8AAADSAAAA1AAAANYAAADaAAAA3QAAAN8AAADiAAAA5gAAAOoK&#10;AADvEwAA8CUAAPI6AADzUQAA9GsAAPSJAAD1pQAA9b8AAPXdAP8ABgD/AAMA/wAFAP8ACwD/ABAA&#10;/wAXAP8AIgD/AC0A/wA5AP8ARAD/AE0A/wBVAP8AXQD/AGQA/wBqAP8AcAD9AHYA+wB8APkAgwD3&#10;AIoA9QCSAPMAmwDwAKYA7gCzAOsAxADpAOQA5wD5AOYA/wDlAP8A0wD/AMcA/wC/AP8AuwD/AP8A&#10;AAD/AAAA/wAAAP8AAgD/AAsA/wASAP8AHQD/ACgA/wAzAP8APgD8AEcA+ABPAPQAVwDxAF0A7gBj&#10;AOwAaQDqAG8A6AB1AOYAfADkAIMA4gCLAN8AlQDcAJ8A2QCrANUAuwDSANQAzwDyAM0A/wDMAP8A&#10;xQD/ALoA/wC0AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA+QAPAPUAFwDzACIA8QAtAO0ANwDn&#10;AEAA4gBJAN8AUADbAFcA1wBdANQAYwDRAGgAzwBuAMwAdQDKAHwAyACEAMUAjQDCAJgAwACkAL0A&#10;sgC7AMYAuQDoALgA/QC3AP8AtgD/AK0A/wCnAP8AowD/AP8AAAD/AAAA/wAAAPUAAADrAAEA5AAM&#10;AN4AEwDZABwA0wAmANEAMADMADoAyABCAMQASgDAAFAAvQBWALsAXAC5AGEAtwBnALUAbQCzAHQA&#10;sQB8AK8AhQCtAJAAqgCcAKgAqgCmALsApQDaAKMA9QCjAP8AogD/AJ4A/wCaAP8AlwD/AP8AAAD+&#10;AAAA7wAAAN8AAADQAAAAxwAHAMEADwC8ABcAuQAgALcAKgC1ADMAsAA7AK0AQwCrAEkAqABPAKYA&#10;VQCkAFoAowBgAKEAZgCfAG0AnQB0AJwAfQCaAIgAmACUAJYAogCUALIAkgDJAJEA6wCRAP8AkAD/&#10;AJAA/wCMAP8AigD/APwAAADsAAAA2QAAAMcAAAC6AAAAsQACAKsADACnABIApAAbAKEAJACgACwA&#10;ngA1AJsAPACYAEMAlgBJAJQATwCSAFQAkABaAI8AXwCNAGYAiwBtAIkAdgCIAIAAhgCMAIQAmgCC&#10;AKoAgQC+AIAA4ACAAPkAfwD/AH8A/wB/AP8AfgD/APEAAADYAAAAwgAAALMAAACoAAAAoAAAAJkA&#10;BwCVAA4AkgAVAJAAHgCOACYAjQAuAIoANgCHAD0AhQBDAIQASQCCAE4AgQBUAH8AWQB+AGAAfABn&#10;AHoAbwB5AHoAdwCGAHUAlAB0AKMAcgC1AHIAzwBxAPEAcAD/AHAA/wBwAP8AcQD/AOEAAADEAAAA&#10;sAAAAKIAAACXAAAAkQAAAIsAAgCGAAsAgwARAIEAGAB/ACEAfQApAHwAMAB5ADcAeAA9AHYAQwB0&#10;AEkAcwBOAHIAVABwAFoAbwBiAG0AagBrAHQAagCAAGgAjgBnAJ0AZQCvAGUAxgBkAOgAZAD9AGMA&#10;/wBjAP8AZAD/AM8FAAC2BwAAowgAAJQIAACJBwAAggMAAH4AAAB7AAYAdwAOAHUAEwByABsAcQAj&#10;AG8AKwBtADIAbAA4AGoAPgBpAEQAZwBJAGYATwBlAFYAYwBdAGIAZQBgAG8AXwB7AF0AiQBcAJkA&#10;WwCqAFkAvwBZAOEAWAD4AFgA/wBYAP8AWQD/AMIMAACqDQAAlw4AAIkOAAB9DgAAdg0AAHEKAABv&#10;BgAAbQAKAGsAEABpABYAZwAeAGUAJgBjAC0AYQAzAGAAOQBfAD8AXQBFAFwASwBbAFIAWgBZAFgA&#10;YgBXAGwAVQB4AFMAhgBSAJYAUQCnAFAAuwBPAdsATgL0AE4D/wBOBP8ATgP/ALgQAAChEgAAjhMA&#10;AH8TAAB0EwAAbBIAAGcQAABlDgAAYwsDAGMGDABhBBEAXgMZAFwEIQBbBSgAWQYvAFgGNQBWBzsA&#10;VQdCAFQHSABTCE8AUQhWAFAJXwBOCWkATQl2AEsKhABJCpQASAqmAEcKugBGCtgARQvzAEUM/wBF&#10;DP8ARQz/ALAUAACZFgAAhxgAAHgZAABtGAAAZRcAAF8WAABcEwAAWhEAAFoOBgBaDA0AVwwUAFUM&#10;HABTDSQAUg0rAFANMQBPDjgATg4+AE0ORQBLDk0ASg5VAEgPXgBHD2gARQ91AEMQhABBEJUAQBCm&#10;AD4QuwA9ENwAPRH2AD0R/wA9EP8APhD/AKkZAACSGwAAgRwAAHIdAABnHQAAXxwAAFkbAABVGQAA&#10;UxYAAFITAABSEQoAUBAQAE4RGABMESAAShInAEkSLgBIEzQARxM7AEUTQgBEE0kAQxRSAEEUWwA/&#10;FGUAPhVyADwVgQA6FZIAOBWkADcVuQA1FdgANRb1ADYW/wA2Fv8ANxX/AKMcAACNHgAAeyAAAG0h&#10;AABiIQAAWiEAAFQfAABQHgAATRsAAEwZAABLFgYASRYOAEcXFQBFFxwARBgkAEIYKgBBGDEAQBk4&#10;AD8ZPwA9GUYAPBpPADoaWAA5GmMANxtvADUbfgAzG5AAMhuiADAbtwAvG9MALxzzAC8b/wAwG/8A&#10;MBv/AJ0fAACIIgAAdyMAAGkkAABeJAAAViQAAFAjAABLIgAASCAAAEYdAABFHAIAQxwMAEEcEgA/&#10;HRkAPh0hADweJwA7Hi4AOh81ADkfPAA3H0QANh9MADQgVgAzIGAAMSBtAC8gfAAtIY4ALCGgACoh&#10;tQApIdAAKSHyACkh/wAqIP8AKyD/AJkiAACEJQAAcyYAAGUnAABbJwAAUycAAEwmAABHJQAARCQA&#10;AEIhAAA/IQAAPSEJADshEAA5IhYAOCIeADYjJQA1IysANCQyADMkOQAyJEEAMCRKAC8lUwAtJV4A&#10;KyVrAColegAoJYwAJiWfACQlswAjJc4AIyXwACQl/wAlJP8AJST/AJQlAACAJwAAbykAAGIqAABX&#10;KgAATyoAAEkpAABEKAAAQCcAAD0mAAA6JQAANyYGADUmDgA0JxQAMicbADEoIgAwKCkALygwAC0p&#10;NwAsKT8AKylHACkpUQAoKlwAJippACQqeAAjKooAISqdAB8qsgAeKswAHirvAB8p/wAgKf8AISj/&#10;AJAoAAB8KgAAbCsAAF8sAABULAAATCwAAEYsAABBKwAAPCsAADgqAAA1KgAAMisDADArDAAuLBEA&#10;LSwYACwsHwAqLSYAKS0tACgtNAAnLjwAJi5FACQuTwAjLloAIS9nAB8vdgAdL4gAHC+bABovsAAY&#10;L8oAGC7tABku/wAbLf8AGy3/AIwrAAB4LQAAaC4AAFsvAABRLwAASS8AAEMvAAA+LgAAOS4AADQu&#10;AAAwLgAALS8AACswCgApMRAAJzEVACYxHAAlMiMAJDIqACMyMQAhMzkAIDNCAB8zTAAdM1cAGzNk&#10;ABo0dAAYNIYAFjSaABQzrgATM8gAEzPsABQz/wAVMv8AFjH/AIcuAAB0LwAAZTEAAFgxAABOMgAA&#10;RjIAAEAxAAA7MQAANjEAADExAAArMwAAKDQAACU1BgAjNg0AITYSACA3GQAfNyAAHjcnAB04LgAb&#10;ODYAGjg/ABk4SQAXOVUAFTliABQ5cQASOYQAETmYABA5rQAOOMcADjjrABA4/wAQN/8AETb/AIMx&#10;AABwMgAAYTQAAFU0AABLNAAARDQAAD00AAA4NAAAMzQAAC01AAAoNwAAJDkAACA6AgAdOwsAGzwQ&#10;ABk9FQAYPRwAFz0jABY9KwAVPjMAFD48ABI+RgARPlIAED5fAA8+bwAOPoEADD6VAAs+qQAKPsEA&#10;Cj3kAAs9+wAMPP8ADTv/AH00AABrNgAAXTcAAFE3AABINwAAQTcAADs3AAA1NwAAMDcAACo5AAAl&#10;OwAAID0AABw/AAAXQQYAFEMNABJDEgARQxgAEUMfABBEJwAPRC8ADkQ5AA1EQwAMRE4AC0RbAAlE&#10;agAHRHwABkSQAARDpQACQ70AA0PgAAND9gAEQv8ABkH/AHg4AABnOQAAWToAAE46AABFOgAAPjoA&#10;ADg6AAAzOgAALTsAACc9AAAhQAAAHEIAABdEAAATRgMAD0kKAA1KDwAMShQAC0obAAlKIwAISisA&#10;B0o0AAVKPgAESkkAAkpWAABKZQAASncAAEqLAABKoQAASbkAAEndAABJ9QAASP8AAEj/AHI8AABi&#10;PQAAVT4AAEo+AABCPQAAPD0AADY9AAAvPgAAKUAAACNCAAAdRQAAF0cAABNKAAAPTAIAC08JAAdQ&#10;DQADUREAAFEXAABRHgAAUSYAAFEvAABROQAAUUQAAFJRAABSYAAAUXIAAFGHAABRnQAAUbUAAFDY&#10;AABQ9QAAT/8AAE//AGxAAABdQQAAUUEAAEdBAABAQAAAOUAAADJBAAAqQwAAJEYAAB5IAAAXSwAA&#10;Ek4AAA5RAAALUwEABlYHAABXDAAAWBAAAFgTAABZGQAAWiEAAFopAABaMwAAWj8AAFpMAABaWgAA&#10;WmwAAFqBAABZmQAAWbEAAFjRAABY9AAAV/8AAFf/AGVFAABYRQAATUUAAEVEAAA+RAAANUUAAC1H&#10;AAAlSgAAHk0AABhQAAASUwAADlYAAApZAAAEXAAAAF4EAABfCQAAYA0AAGEQAABiFQAAYxsAAGQj&#10;AABkLQAAZDgAAGRFAABkVAAAZGYAAGR7AABjkwAAY60AAGLMAABh8gAAYf8AAGD/AF9KAABTSgAA&#10;SkkAAENIAAA5SQAAL0wAACdPAAAfUgAAGFUAABJZAAANXQAACGAAAAJjAAAAZgAAAGgBAABpBQAA&#10;agoAAGsNAABtEQAAbhYAAHAdAABxJgAAcTEAAHA+AABwTgAAcF8AAHBzAABvjQAAb6cAAG7GAABt&#10;7wAAbP8AAGz/AFpPAABQTgAASE0AAD1OAAAzUQAAKVQAACBYAAAYXAAAEWAAAAxkAAAGaAAAAGsA&#10;AABvAAAAcgAAAHQAAAB1AAAAdwQAAHgJAAB6DQAAfBAAAH0WAAB/HgAAgCgAAIA1AACARQAAf1YA&#10;AH9rAAB/hAAAfqAAAH2+AAB86QAAe/8AAHr/AFZUAABOUwAAQlQAADdWAAAsWgAAIl8AABhjAAAR&#10;aAAAC20AAANyAAAAdgAAAHoAAAB9AAAAgAAAAIMAAACEAAAAhgAAAIcCAACJBwAAiwwAAI0QAACQ&#10;FgAAkh8AAJIsAACSOwAAkk0AAJFiAACRegAAj5cAAI+0AACO4QAAjPsAAIz/AFVZAABIWgAAO10A&#10;AC9hAAAkZgAAGWwAABFyAAAKdwAAAn0AAACCAAAAhgAAAIsAAACOAAAAkQAAAJMAAACVAAAAlwAA&#10;AJkAAACbAAAAnQQAAJ8KAACiDwAApBYAAKYhAACmMQAApkMAAKVXAACkcAAAo44AAKOrAACh0AAA&#10;oPUAAJ//AE5hAABAZAAAM2kAACduAAAbdQAAEXwAAAuDAAAAiQAAAI4AAACTAAAAmAAAAJ0AAACh&#10;AAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIAAAC1CAAAuA4AALwWAAC8JQAAvDcAALtM&#10;AAC6ZAAAuYEAALeiAAC3wAAAt+oAALf8AEZrAAA5cAAAK3cAAB9/AAAThgAAC44AAAGVAAAAmwAA&#10;AKEAAACmAAAAqwAAALAAAACzAAAAtwAAALcAAAC6AAAAvAAAAL8AAADBAAAAxAAAAMcAAADKAAAA&#10;zQUAANEOAADUGQAA1CsAANRAAADTWAAA03QAANOSAADSsAAA0tMAANLyAD55AAAxgAAAI4gAABeR&#10;AAANmQAAA6AAAACnAAAArgAAALMAAAC4AAAAvQAAAMIAAADGAAAAygAAAMoAAADNAAAAzwAAANIA&#10;AADVAAAA2QAAAN0AAADfAAAA4wAAAOcFAADrDwAA7B8AAO0zAADuSwAA72QAAO+CAADwnwAA8bkA&#10;APHYAP8AAAD/AAAA/wAEAP8ACQD/AA4A/wAVAP8AHgD/ACkA/wA0AP8APwD/AEgA/wBQAP8AWAD/&#10;AF4A/wBlAP0AawD7AHEA+QB3APgAfgD2AIUA8wCNAPEAlwDuAKIA6wCvAOgAwADmAOAA4wD4AOIA&#10;/wDbAP8AywD/AMEA/wC5AP8AtAD/AP8AAAD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD/ACMA/wAu&#10;AP0AOQD5AEIA9QBKAPIAUgDuAFgA6wBeAOkAZADmAGoA5ABwAOIAdgDfAH0A3QCGANkAjwDVAJoA&#10;0QCnAM4AtgDLAM4AyQDwAMcA/wDFAP8AuwD/ALQA/wCtAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD7&#10;AAIA9gANAPEAEwDtAB4A7AAoAOkAMgDjADsA3QBEANgASwDTAFEA0ABYAM0AXQDLAGMAyQBoAMYA&#10;bwDEAHYAwgB+AL8AhwC8AJIAugCfALcArQC1AMEAsgDkALEA/QCvAP8ArAD/AKUA/wCgAP8AnAD/&#10;AP8AAAD/AAAA+wAAAO4AAADkAAAA3AAIANMAEADPABgAywAiAMkAKwDGADQAwQA9AL0ARAC6AEsA&#10;twBRALUAVgCyAFwAsABhAK4AZwCsAG4AqgB2AKgAfwCmAIoAowCWAKEApQCfALYAnQDRAJwA8wCb&#10;AP8AnAD/AJYA/wCTAP8AkAD/AP8AAAD2AAAA5wAAANMAAADGAAAAvQADALgADQCzABMAsQAcAK8A&#10;JQCuAC4AqQA2AKYAPQCjAEQAoQBKAJ8ATwCdAFUAmwBaAJoAYACYAGYAlgBuAJQAdwCSAIEAkACO&#10;AI4AnACMAK0AigDDAIkA6ACIAP8AiQD/AIcA/wCFAP8AggD/APMAAADjAAAAzAAAALwAAACwAAAA&#10;pwAAAKEACACeAA8AmwAWAJkAHwCYACcAlgAvAJMANwCRAD0AjgBDAIwASQCLAE4AiQBUAIcAWQCF&#10;AGAAhABnAIIAbwCAAHoAfgCGAHwAlAB6AKQAeQC4AHgA2AB3APcAeAD/AHgA/wB3AP8AdQD/AOYA&#10;AADLAAAAtwAAAKgAAACeAAAAlgAAAI8ABACLAAwAiAASAIcAGQCFACEAhAApAIIAMAB/ADcAfQA9&#10;AHwAQwB6AEgAeQBNAHcAUwB2AFkAdABhAHIAaQBxAHMAbwB/AG0AjQBsAJ0AagCvAGkAyABoAO0A&#10;aQD/AGkA/wBpAP8AaQD/ANIAAAC4AAAApQAAAJcAAACNAAAAhgAAAIEAAAB8AAgAeQAOAHcAFAB2&#10;ABwAdAAjAHMAKwBxADEAbwA3AG4APQBsAEMAawBIAGoATgBoAFQAZwBbAGUAYwBjAG0AYgB4AGAA&#10;hwBfAJYAXQCoAF0AvgBcAOQAXAD7AFwA/wBcAP8AXAD/AMIAAACqAQAAmAMAAIkEAAB/AgAAeAAA&#10;AHQAAABwAAQAbQAMAGsAEQBpABcAaAAeAGYAJQBlACwAYwAyAGIAOABgAD0AXwBDAF4ASQBcAE8A&#10;WwBWAFoAXgBYAGgAVwBzAFUAgQBUAJEAUgCjAFEAtwBRANYAUQD1AFEA/wBRAP8AUgD/ALYHAACf&#10;CQAAjQsAAH4MAABzCwAAbAoAAGgHAABlAwAAYwAHAGEADQBfABMAXQAaAFwAIQBbACcAWQAtAFgA&#10;MwBWADkAVQA/AFQARQBTAEsAUQBSAFAAWgBPAGQATQBvAEwAfQBKAI0ASQCfAEgAsgBHAMwARwDv&#10;AEYA/wBHAP8ARwD/AKwMAACVDgAAgxAAAHUQAABrEAAAYw8AAF4OAABbDAAAWgkCAFkECgBXAA8A&#10;VQAVAFMAHABSACMAUQApAE8ALwBOADUATQE7AEwBQQBKAkgASQJPAEgCVwBGA2EARQNtAEMDegBC&#10;A4sAQAOcAD8DrwA+A8gAPQTqAD0F/AA9Bv8APgb/AKQQAACOEgAAfBMAAG4UAABkFAAAXBMAAFYS&#10;AABTEQAAUQ4AAFAMBQBQCQwATwcRAE0HFwBLCB8ASQglAEgJKwBHCTEARgk4AEQKPgBDCkUAQgpN&#10;AEALVQA/C18APQtrADwLeQA6DIoAOAycADcMrwA1DMcANQzpADUN/QA1Df8ANgz/AJ0TAACHFQAA&#10;dhcAAGkYAABeGAAAVhgAAFAXAABNFQAAShMAAEkRAABJDgcASA0OAEYNEwBEDRoAQw4hAEIOKABA&#10;Di4APw41AD4PPAA9D0MAOxBLADoQVAA4EF4ANhBrADQQeQAyEIoAMRCcAC8QsAAtEMkALRHsAC0R&#10;/wAuEf8ALxD/AJcWAACCGQAAcRsAAGQcAABZHAAAURwAAEwbAABHGgAARBgAAEMVAABCEwIAQRIL&#10;AEAREAA+EhcAPBIeADsTJQA6EysAOBMyADcTOQA2FEAANBRIADMUUQAxFFwAMBVoAC4VdwAsFYgA&#10;KhWaACgVrgAnFccAJhXqACcV/wAoFf8AKRX/AJEaAAB9HAAAbR4AAGAfAABWHwAATh8AAEgeAABD&#10;HQAAQBwAAD4aAAA9GAAAOxcHADkWDgA4FxQANhcbADUYIgAzGCgAMhgvADEZNgAwGT0ALhlGAC0a&#10;TwArGlkAKhpmACgadAAmGoYAJBqZACIarQAhGsUAIBroACEa/gAiGv8AIxr/AI0dAAB5HwAAaSEA&#10;AFwiAABSIgAASiIAAEQhAAA/IQAAPCAAADkeAAA4GwAANRwEADQcDQAyHBIAMB0YAC8dHwAuHSUA&#10;LR4sACseMwAqHjsAKR9DACcfTQAmH1cAJB9kACIfcgAgH4QAHx+XAB0fqwAbH8MAGx/nABsf/QAd&#10;H/8AHh7/AIkgAAB1IgAAZSMAAFkkAABPJQAARyUAAEEkAAA8IwAAOCMAADUiAAAzIAAAMCABAC4h&#10;CgAsIRAAKyEVACoiHAAoIiMAJyIpACYjMAAlIzgAIyNBACIkSgAhJFUAHyRhAB0kcAAbJIIAGSSV&#10;ABckqgAWJMEAFSTlABYk/AAXI/8AGSP/AIUiAABxJAAAYiYAAFYnAABMJwAARCcAAD4nAAA5JgAA&#10;NSYAADElAAAuJAAAKyUAACklBwAnJg4AJSYTACQnGQAjJyAAIicnACEoLgAgKDYAHig+AB0oSAAb&#10;KVMAGSlfABgpbgAWKYAAFCmUABIpqAARKcAAESjkABEo+wATKP8AFCf/AIAlAABuJwAAXygAAFMp&#10;AABJKgAAQikAADspAAA2KQAAMigAAC4oAAAqKAAAJikAACQqBAAiKwwAICsRAB8sFgAdLB0AHCwk&#10;ABstKwAaLTMAGC08ABctRQAWLlAAFC5dABIubAARLn4AEC6SAA4upwANLb0ADS3fAA0t+QAOLP8A&#10;ECz/AHwoAABqKgAAWysAAFAsAABGLAAAPywAADksAAA0KwAALysAACsrAAAmLAAAIi4AAB8vAAAc&#10;MAkAGjEOABkxEwAXMRoAFjIhABUyKAAUMjAAEzI5ABIzQwARM04AEDNbAA4zaQANM3oADDOOAAoz&#10;ogAIMrkACDLZAAgy9AAKMf8ACzH/AHcrAABmLQAAWC4AAE0vAABDLwAAPC4AADYuAAAxLgAALS4A&#10;ACkuAAAjMAAAHzIAABszAAAXNQUAFDYMABI3EQARNxYAETcdABA4JAAPOCwADjg1AA04PwAMOEoA&#10;CzhXAAk4ZQAHOHYABTiKAAM4nwABN7UAATfTAAI38QADNv8ABTb/AHMuAABiMAAAVDEAAEkxAABB&#10;MQAAOTEAADQxAAAvMAAAKzAAACUyAAAgMwAAGzYAABc4AAATOgIAEDwJAA09DgAMPRMACz0ZAAo9&#10;IQAJPSkACD0xAAY+OwAFPkYAAz5SAAE+YQAAPnIAAD6GAAA9nAAAPbIAAD3QAAA88AAAPP8AADz/&#10;AG0yAABdMwAAUDQAAEY0AAA+NAAANzQAADIzAAAtMwAAJzQAACI2AAAdOAAAGDoAABQ9AAAQPwIA&#10;DUEIAAlDDQAGRBEAA0QWAAJEHQAARCQAAEQtAABENgAAREEAAEROAABEXAAARG0AAESBAABEmAAA&#10;Q68AAEPNAABC8AAAQv8AAEL/AGg2AABYNwAATDgAAEM4AAA7NwAANTYAADA2AAApNwAAIzkAAB47&#10;AAAYPQAAE0AAABBCAAANRQEACEcHAANJDAAASQ8AAEoTAABLGQAASyAAAEsoAABLMgAASz0AAExJ&#10;AABMVwAAS2gAAEt9AABLlAAASqwAAErKAABJ7wAASf8AAEn/AGI6AABUOwAASTsAAEA7AAA5OgAA&#10;MzkAACw6AAAlPAAAHz8AABlBAAATRAAAEEcAAAxJAAAITAAAAk8FAABQCgAAUA0AAFEQAABSFQAA&#10;VBsAAFQjAABULAAAVDcAAFREAABUUgAAVGMAAFR3AABUjwAAU6gAAFLGAABS7QAAUf8AAFH/AFw/&#10;AABPPwAART8AAD4+AAA3PQAALz4AACdAAAAgQwAAGUYAABNJAAAPTAAAC08AAAZSAAAAVAAAAFcC&#10;AABYBwAAWQsAAFoOAABbEQAAXRYAAF4dAABfJgAAXzEAAF49AABeTAAAXl0AAF5xAABdiQAAXaMA&#10;AFzBAABb6wAAWv8AAFr/AFZEAABLQwAAQ0IAADxBAAAyQgAAKUUAACFIAAAaSwAAE04AAA5SAAAK&#10;VQAAA1kAAABbAAAAXgAAAGAAAABiAgAAYwYAAGUKAABmDgAAaBEAAGoXAABrHwAAaykAAGs2AABr&#10;RQAAa1YAAGpqAABqggAAaZ0AAGi7AABn5wAAZv8AAGX/AFFIAABISAAAQUYAADdHAAAsSgAAI00A&#10;ABtRAAATVQAADlkAAAhdAAABYQAAAGQAAABnAAAAagAAAGwAAABuAAAAcAAAAHIFAABzCQAAdQ0A&#10;AHcRAAB6GAAAeyEAAHsuAAB6PQAAek4AAHliAAB5eQAAeJYAAHezAAB14AAAdPwAAHP/AE5NAABH&#10;TAAAO00AADBPAAAmUwAAHFgAABNcAAANYQAABmYAAABqAAAAbwAAAHIAAAB2AAAAeQAAAHwAAAB9&#10;AAAAfwAAAIEAAACDAgAAhgcAAIgMAACLEQAAjhgAAI4kAACOMwAAjUQAAIxYAACLbwAAiowAAImq&#10;AACIzwAAhvcAAIX/AE1RAABBUwAANFUAAClaAAAeXwAAFGUAAA1qAAAFcAAAAHYAAAB7AAAAfwAA&#10;AIMAAACHAAAAigAAAI0AAACOAAAAkQAAAJMAAACVAAAAmAAAAJoFAACdDAAAoBEAAKMaAACjKAAA&#10;ojoAAKFOAACgZQAAoIEAAJ6gAACdwQAAm+4AAJr/AEZZAAA5XAAALWEAACFnAAAWbgAADnUAAAV7&#10;AAAAgQAAAIcAAACNAAAAkgAAAJYAAACaAAAAnQAAAJ8AAAChAAAApAAAAKYAAACoAAAAqwAAAK4A&#10;AACxAwAAtAsAALgRAAC5HgAAuS8AALhDAAC3WgAAtXYAALSXAAC0tQAAseIAALD8AD9kAAAxaQAA&#10;JW8AABh3AAAPfwAABocAAACOAAAAlAAAAJoAAACgAAAApQAAAKoAAACuAAAAsQAAALIAAAC1AAAA&#10;twAAALoAAAC8AAAAvwAAAMMAAADGAAAAyQAAAM4KAADSEwAA0iMAANE3AADQTwAAzmoAAM2KAADK&#10;qwAAy8sAAMvvADdxAAApeAAAHYAAABGJAAAIkQAAAJoAAAChAAAApwAAAK0AAACzAAAAuQAAAL4A&#10;AADCAAAAxQAAAMYAAADJAAAAzAAAAM4AAADSAAAA1QAAANoAAADeAAAA4QAAAOUAAADqCwAA6xcA&#10;AOorAADqQwAA6l4AAOp6AADrmQAA67UAAOvVAP8AAAD/AAAA/wABAP8ABwD/AA0A/wASAP8AGwD/&#10;ACUA/wAvAP8AOgD/AEMA/wBLAP8AUwD/AFoA/QBgAPsAZgD6AGsA+AByAPYAeAD0AIAA8QCJAO8A&#10;kgDsAJ0A6QCqAOYAvADjANwA3wD3AN0A/wDMAP8AvgD/ALUA/wCwAP8ArQD/AP8AAAD/AAAA/wAA&#10;AP8AAAD/AAYA/wANAP8AFAD/AB8A/wApAPsAMwD3AD0A8wBFAO8ATQDsAFMA6ABZAOUAXwDjAGUA&#10;4ABqAN0AcQDaAHgA1gCAANIAigDPAJUAzACiAMgAsgDFAMkAwgDtAMAA/wC7AP8AsAD/AKgA/wCk&#10;AP8AoQD/AP8AAAD/AAAA/QAAAPoAAAD4AAAA8AAJAOwAEQDoABkA5wAjAOUALQDeADYA1gA+ANEA&#10;RgDNAEwAygBSAMgAWADFAF0AwwBjAMAAaQC+AHAAvAB4ALkAgQC3AI0AtACaALEAqQCuALwArADh&#10;AKoA/ACoAP8AoAD/AJkA/wCWAP8AlAD/AP8AAAD5AAAA8gAAAOcAAADbAAAA0QAEAMoADQDHABQA&#10;xAAdAMIAJgC/AC8AuwA3ALcAPwC0AEUAsQBLAK4AUQCsAFYAqgBcAKgAYQCmAGgAowBwAKEAeQCf&#10;AIQAnQCRAJoAoACYALEAlgDMAJUA8QCUAP8AkQD/AIsA/wCIAP8AhgD/APcAAADsAAAA3gAAAMkA&#10;AAC8AAAAtAAAAK8ACgCrABAAqQAXAKgAIACnACgAogAwAJ8AOACcAD4AmgBEAJgASgCWAE8AlABV&#10;AJMAWgCRAGEAjwBoAI0AcQCLAHsAiQCIAIcAlwCFAKgAgwC+AIEA5ACAAP8AgAD/AHwA/wB7AP8A&#10;eQD/AOkAAADXAAAAwQAAALEAAACmAAAAnQAAAJcABQCUAA0AkgASAJAAGgCPACIAjgAqAIsAMQCJ&#10;ADgAhwA+AIUAQwCDAEgAgQBOAH8AVAB+AFoAfABhAHoAaQB4AHMAdgB/AHUAjgBzAJ8AcQCzAHAA&#10;0ABvAPYAbwD/AG8A/wBtAP8AbAD/ANoAAAC/AAAArAAAAJ4AAACTAAAAjAAAAIUAAACCAAkAfwAP&#10;AH4AFQB9ABwAfAAkAHoAKwB3ADEAdQA3AHQAPQByAEIAcQBIAG8ATQBuAFMAbABaAGsAYgBpAGwA&#10;ZwB4AGYAhgBkAJcAYgCqAGEAwgBgAOsAYQD/AGEA/wBhAP8AYAD/AMUAAACtAAAAmwAAAI0AAACD&#10;AAAAfAAAAHcAAAByAAUAcAAMAG4AEQBsABcAbAAeAGsAJQBpACwAZwAxAGYANwBkAD0AYwBCAGIA&#10;SABgAE4AXwBVAF0AXQBcAGYAWgByAFkAgABXAJAAVgCjAFUAuQBUAN4AVAD7AFQA/wBVAP8AVQD/&#10;ALYAAACfAAAAjQAAAH8AAAB1AAAAbgAAAGkAAABmAAEAYwAJAGEADgBgABMAXwAZAF4AIABdACYA&#10;WwAsAFoAMgBYADcAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEATwBsAE4AegBMAIoASwCcAEoAsQBJ&#10;AM4ASQDzAEkA/wBJAP8ASgD/AKoBAACUBQAAggcAAHQIAABqCAAAYwYAAF4EAABbAAAAWQAFAFcA&#10;DABWABAAVAAVAFMAGwBSACIAUQAoAFAALQBOADMATQA4AEwAPgBLAEUASgBMAEgAVABHAF0ARgBo&#10;AEQAdQBDAIUAQQCYAEAAqwBAAMUAPwDqAD8A/wBAAP8AQAD/AKAIAACKCwAAeQ0AAGwNAABhDQAA&#10;Wg0AAFULAABSCQAAUAYAAE8CCABOAA0ATAASAEsAFwBKAB4ASQAjAEcAKQBGAC8ARQA0AEQAOgBC&#10;AEEAQQBIAEAAUAA+AFoAPQBkADwAcgA6AIIAOQCUADgApwA3AL4ANgDjADYA+QA2AP8ANwD/AJgN&#10;AACDDgAAchAAAGURAABbEQAAUxAAAE4QAABKDgAASA0AAEcKAwBHBwoARQQOAEQCEwBCAhoAQQIg&#10;AEADJQA+AysAPQQxADwENwA7BD4AOgVFADkFTgA3BVcANgViADQGcAAyBoAAMQaSADAGpQAvBbsA&#10;LgXdAC4G9QAtB/8ALgf/AJEQAAB9EQAAbBMAAF8UAABVFAAAThQAAEgTAABEEgAAQRAAAEAOAABA&#10;DQYAQAoMAD4JEAA8CRYAOwocADkKIgA4CigANwsuADYLNQA1CzsAMwtDADIMTAAwDFYALwxhAC0M&#10;bwArDH8AKgySACgMpQAnDLsAJQzdACUN9QAmDf8AJw3/AIsSAAB3FAAAZxYAAFsXAABRGAAASRcA&#10;AEMXAAA/FQAAPBQAADoSAAA5EQEAOQ8IADgODQA3DhIANQ4YADQOHwAyDiUAMQ8sADAPMgAvEDoA&#10;LRBCACwQSwAqEFUAKBBhACYQbwAkEIAAIxCTACEQpwAfEL0AHhDgAB4R9wAfEP8AIBD/AIYUAABz&#10;FwAAYxkAAFcaAABNGwAARRoAAEAaAAA7GQAAOBgAADUWAAA0FAAAMxIEADISCwAxEhAALxIVAC0S&#10;HAAsEyIAKxMpACoTMAAoEzcAJxQ/ACYUSAAkFFMAIhRfACAVbQAfFX4AHRWRABsVpQAZFbsAGBXe&#10;ABgV+AAZFP8AGhT/AIIXAABvGgAAXxwAAFMdAABKHQAAQh0AADwdAAA3HAAANBsAADEaAAAvGQAA&#10;LhYAACwXCAArFg4AKRcTACgXGQAnGCAAJRgmACQYLQAjGDQAIhk9ACAZRgAeGVEAHRldABsaawAZ&#10;GnwAFxqPABUaowAUGboAEhnbABMZ9gAUGf8AFRj/AH0aAABrHQAAXB8AAFAgAABHIAAAPyAAADkf&#10;AAA0HwAAMR4AAC0dAAArHAAAKRsAACcbBQAlGwwAJBwRACIcFgAhHB0AIB0jAB8dKgAeHTIAHB46&#10;ABseRAAZHk4AFx5bABYeaQAUH3oAEh6NABEeogAQHrgADh7YAA8e9QAQHf8AER3/AHodAABnHwAA&#10;WSEAAE0iAABEIgAAPCIAADYiAAAyIQAALiEAACogAAAnIAAAJB8AACIgAgAgIAoAHiEPAB0hFAAc&#10;IRoAGyIhABkiJwAYIi8AFyI4ABUjQQAUI0wAEiNYABEjZwAQI3gADiOLAA0jnwAMI7QACyPQAAsi&#10;8AAMIv8ADSH/AHYfAABkIgAAViMAAEskAABBJAAAOiQAADQkAAAvIwAAKyMAACgjAAAkIwAAICMA&#10;AB0kAAAbJQcAGSYNABcmEQAWJhcAFSceABQnJQATJywAEic1ABEoPwAQKEoADihWAA0oZAAMKHQA&#10;CiiHAAkomwAHJ7EABSfMAAYn7AAHJv4ACCb/AHEiAABgJAAAUyYAAEgnAAA/JwAANyYAADEmAAAt&#10;JgAAKSUAACUlAAAiJQAAHScAABkoAAAWKgQAFCsLABIsEAARLBQAECwbABAsIgAOLCkADi0yAA0t&#10;OwALLUYACi1SAAgtYAAGLXAABC2DAAItmAAALK4AACzJAAAs6wABK/wAAiv/AG0lAABdJwAATygA&#10;AEUpAAA8KQAANSkAAC8oAAArKAAAJycAACMnAAAfKAAAGyoAABcsAAATLgIAEDAIAA4xDQANMRIA&#10;DDEXAAsxHgAKMSYACDIuAAcyNwAFMkIAAzJOAAEyXAAAMmwAADJ/AAAylQAAMawAADHHAAAw6gAA&#10;MPwAADD/AGgpAABYKgAATCsAAEEsAAA5LAAAMisAAC0rAAApKgAAJSoAACArAAAcLAAAFy4AABMw&#10;AAAQMgIADjQHAAo3DAAHNxAABTcUAAM3GwACNyIAADcqAAA4MwAAOD4AADhKAAA4WAAAOGgAADh8&#10;AAA3kgAAN6kAADbFAAA26gAANv0AADX/AGMsAABULgAASC8AAD4vAAA2LgAAMC4AACstAAAnLQAA&#10;Ii0AAB0vAAAYMQAAFDMAABA1AAAONwEACjoHAAY7CwACPA4AAD0SAAA+FwAAPh4AAD4mAAA+LwAA&#10;PjoAAD5GAAA+VAAAPmQAAD53AAA+jwAAPacAAD3DAAA86QAAPP0AADv/AF4wAABQMQAARDIAADsy&#10;AAA0MQAALjAAACkvAAAkMAAAHjIAABk0AAAUNgAAEDkAAA07AAAKPQAABUAFAABBCgAAQg0AAEMQ&#10;AABEFAAARRoAAEYiAABGKwAARjUAAEZBAABGTwAARl8AAEZzAABFigAARaQAAETAAABD6AAAQ/4A&#10;AEL/AFg0AABLNQAAQTUAADk1AAAyNAAALTMAACY0AAAgNQAAGjgAABQ6AAAQPQAADUAAAAlCAAAE&#10;RQAAAEcDAABIBwAASgsAAEsOAABMEQAAThUAAE8cAABPJQAATy8AAE88AABPSgAAT1oAAE5tAABO&#10;hQAATaAAAEy8AABL5wAAS/4AAEr/AFM5AABHOQAAPjkAADc4AAAxNwAAKTcAACE5AAAbPAAAFT8A&#10;ABBCAAAMRQAAB0gAAAJKAAAATQAAAE8AAABRBAAAUgcAAFQLAABVDgAAVxEAAFkXAABaHwAAWSkA&#10;AFk2AABZRAAAWVQAAFhnAABYfwAAV5oAAFa3AABV4wAAVP0AAFT/AE49AABDPQAAPDwAADU7AAAs&#10;PAAAJD4AABxBAAAVRAAAEEgAAAtLAAAFTgAAAFEAAABUAAAAVwAAAFkAAABbAAAAXQIAAF4GAABg&#10;CwAAYg4AAGQSAABnGAAAZyIAAGYuAABmPAAAZk0AAGVgAABldwAAZJMAAGOxAABh3QAAYPwAAF//&#10;AElCAABBQQAAOj8AADBAAAAmQwAAHkYAABVKAAAQTgAAClIAAANWAAAAWgAAAF0AAABgAAAAYwAA&#10;AGUAAABnAAAAaQAAAGsBAABtBQAAbwoAAHIOAAB1EgAAdxsAAHYmAAB2NQAAdUYAAHRZAAB0bwAA&#10;c4sAAHKpAABwzQAAb/cAAG7/AEZGAABARQAANUYAACpIAAAgTAAAF1EAABBWAAAJWgAAAV8AAABj&#10;AAAAaAAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAAgAMAAIMIAACGDQAAiRMAAIod&#10;AACKKwAAiTwAAIhPAACGZgAAhYEAAISgAACCwgAAgfAAAH//AEZLAAA6TAAALk8AACNTAAAYWAAA&#10;EF4AAAlkAAAAaQAAAG8AAAB0AAAAeAAAAHwAAACBAAAAhAAAAIcAAACIAAAAiwAAAI4AAACQAAAA&#10;kwAAAJYAAACZBwAAnQ0AAKEUAACgIQAAoDEAAJ5EAACdWwAAnHYAAJmWAACZtQAAluUAAJX+AD9S&#10;AAAyVQAAJloAABtgAAARZwAACW0AAAB0AAAAewAAAIEAAACGAAAAiwAAAJAAAACUAAAAlwAAAJkA&#10;AACcAAAAnwAAAKEAAACkAAAApwAAAKoAAACtAAAAsQYAALUNAAC4FgAAtyYAALY5AAC1UAAAtGoA&#10;ALKJAACwqgAArs8AAK31ADdcAAArYQAAHmgAABNwAAALeAAAAIAAAACHAAAAjgAAAJUAAACaAAAA&#10;nwAAAKQAAACoAAAArAAAAK0AAACwAAAAswAAALUAAAC4AAAAuwAAAL8AAADDAAAAxwAAAMsFAADR&#10;DgAA0RsAANAuAADPRQAAzV8AAMt+AADJngAAyL4AAMXpAC9pAAAjcAAAFnkAAA2BAAABiwAAAJMA&#10;AACbAAAAogAAAKgAAACuAAAAtAAAALgAAAC9AAAAwAAAAMIAAADFAAAAyAAAAMsAAADOAAAA0QAA&#10;ANYAAADbAAAA3wAAAOQAAADoBgAA6xEAAOojAADqOgAA6VQAAOdyAADlkwAA47MAAOPUAP8AAAD/&#10;AAAA/wAAAP8ABAD/AAsA/wAQAP8AFwD/ACEA/wArAP8ANQD/AD4A/wBHAP8ATgD/AFUA/ABbAPoA&#10;YQD4AGYA9gBtAPQAcwDyAHsA7wCEAO0AjgDqAJkA5gCnAOMAuQDfANUA2wD3ANYA/wDAAP8AsgD/&#10;AKoA/wClAP8AogD/AP8AAAD/AAAA/gAAAPwAAAD8AAMA/gALAP8AEQD/ABoA/QAkAPkALgD0ADgA&#10;8ABAAOwASADpAE4A5gBUAOIAWgDfAF8A3ABlANgAawDUAHIA0AB7AM0AhQDKAJEAxwCeAMMArgDA&#10;AMUAvQDrALsA/wCwAP8ApAD/AJwA/wCYAP8AlQD/AP8AAAD6AAAA9AAAAPEAAADyAAAA6gAFAOcA&#10;DgDiABUA4QAeAOEAKADYADEA0AA5AMsAQADIAEcAxQBNAMIAUwC/AFgAvQBeALsAZAC5AGsAtgBz&#10;ALQAfACxAIgArgCVAKsApACoALgApgDcAKMA+wCfAP8AlQD/AI8A/wCLAP8AiQD/APkAAADvAAAA&#10;5wAAAN8AAADPAAAAyAAAAMEACgC/ABEAvAAYALsAIQC5ACoAtAAyALEAOgCuAEAAqwBGAKgATACm&#10;AFEAowBWAKEAXACfAGMAnQBqAJsAcwCZAH4AlgCMAJQAmwCSAK0AkADHAI4A8ACNAP8AhgD/AIAA&#10;/wB9AP8AfAD/AO0AAADgAAAA0QAAAL8AAACzAAAAqgAAAKYABQCiAA0AoQATAKAAGwCfACMAmwAr&#10;AJgAMgCVADkAkwA/AJEARACPAEoAjgBPAIwAVQCKAFsAiABjAIYAawCEAHYAggCCAIAAkgB+AKMA&#10;fAC6AHoA4QB5AP8AdwD/AHIA/wBwAP8AbwD/AN0AAADLAAAAtgAAAKcAAACdAAAAlAAAAI4AAQCL&#10;AAoAiQAQAIgAFQCHAB0AhwAlAIQALACCADIAfwA4AH0APQB7AEMAeQBIAHgATgB2AFQAdQBbAHMA&#10;YwBxAG4AbwB6AG0AiQBsAJoAagCuAGkAzABoAPYAZwD/AGUA/wBkAP8AYwD/AMoAAAC0AAAAoQAA&#10;AJMAAACJAAAAggAAAHsAAAB4AAUAdgAMAHUAEQB0ABgAcwAfAHIAJQBwACwAbgAyAGwANwBqADwA&#10;aQBCAGgASABmAE4AZQBVAGMAXQBiAGYAYAByAF4AgABdAJIAWwClAFoAvgBZAOkAWQD/AFkA/wBY&#10;AP8AWAD/ALkAAACiAAAAkAAAAIMAAAB5AAAAcQAAAG0AAABpAAEAZgAJAGUADgBkABMAYwAZAGMA&#10;IABhACYAYAAsAF4AMQBcADcAWwA8AFoAQgBYAEgAVwBPAFYAVwBUAGAAUwBsAFEAeQBQAIoATwCe&#10;AE4AtABNANoATQD7AE0A/wBNAP8ATQD/AKoAAACUAAAAggAAAHUAAABrAAAAZAAAAGAAAABdAAAA&#10;WgAFAFgADABXABAAVgAVAFYAGwBVACEAUwAnAFIALABRADEATwA3AE4APQBNAEMATABKAEoAUgBJ&#10;AFsASABmAEYAcwBFAIQARACXAEMArABCAMkAQgDxAEIA/wBDAP8AQwD/AJ4AAACJAAAAeAMAAGoE&#10;AABhBAAAWgMAAFUBAABSAAAAUAACAE4ACQBNAA0ATAARAEsAFwBKABwASQAiAEgAJwBHAC0ARQAy&#10;AEQAOABDAD4AQgBFAEEATQA/AFYAPgBhAD0AbgA7AH4AOgCRADkApgA4AL8AOADoADgA/wA5AP8A&#10;OQD/AJUDAACABwAAbwkAAGIKAABYCwAAUQoAAEwIAABJBgAARwMAAEYABgBEAAsAQwAPAEIAEwBB&#10;ABgAQQAeAD8AIwA+ACkAPQAuADsANAA6ADoAOQBBADgASQA3AFIANgBdADQAagAzAHoAMgCMADEA&#10;oQAwALgALwDeAC8A+QAvAP8AMAD/AIwJAAB4DAAAaA0AAFwOAABSDgAASw4AAEUNAABBDAAAPwoA&#10;AD4IAgA9BAgAPAENADsAEAA6ABUAOQAaADgAIAA2ACUANQArADQAMAAzADcAMgA+ADEARgAvAFAA&#10;LgBaAC0AZwArAHcAKgCJACkAnQAoALMAJwDRACcA8gAnAP8AJwD/AIYMAAByDgAAYxAAAFYRAABN&#10;EQAARREAAEAQAAA8DwAAOQ4AADcNAAA2CwQANggKADUGDgA0BRIAMgQXADEFHAAwBSIALwUoAC4G&#10;LgAtBjQAKwY8ACoGRAApB04AJwdZACYHZQAkB3UAIweHACIHmwAgBrAAIAbLAB8F7QAfBv4AHwf/&#10;AIAOAABtEQAAXhIAAFITAABIEwAAQRMAADsTAAA3EgAANBEAADIQAAAwDwEAMA0GADALCwAvChAA&#10;LQoUACwLGQAqCx8AKQslACgMKwAnDDIAJgw6ACQMQwAjDE0AIQ1YACANZQAeDXUAHA2IABoNnAAZ&#10;DbEAGAzKABcM6wAXDfwAGAz/AHsRAABpEwAAWhUAAE4WAABFFgAAPRYAADgVAAAzFQAAMBQAAC0T&#10;AAArEgAAKhADACoPCAApDg0AKA4RACYOFgAlDx0AJA8jACMPKQAhEDEAIBA5AB4QQgAdEEwAGxBY&#10;ABkQZgAXEHYAFRCJABQQngASELMAERDOABEQ7gASEP4AEhD/AHcTAABlFQAAVxcAAEsYAABCGQAA&#10;OhkAADQYAAAwFwAALBcAACkWAAAnFQAAJhQBACUSBAAjEgsAIhIPACESFAAgEhoAHhMgAB0TJwAc&#10;Ey4AGhM2ABkUQAAXFEoAFhRWABQUZAASFHQAERSHABAUnAAOFLEADRTKAA0U6wAOE/4ADhP/AHMV&#10;AABhGAAAUxoAAEgbAAA/GwAANxsAADIaAAAtGgAAKRkAACYYAAAkGAAAIhcAACAWAQAeFggAHRYN&#10;ABsXEgAaFxcAGRcdABgYJAAWGCsAFRg0ABQYPQASGUgAERlUABAZYgAOGXIADRmEAAwZmAAKGa0A&#10;CRjGAAkY5wAJGPoAChf/AG8YAABeGgAAUBwAAEUdAAA8HQAANR0AAC8dAAAqHAAAJhsAACMbAAAh&#10;GgAAHhoAABwaAAAaGwUAGBsMABYcEAAVHBUAFBwbABMcIgASHSkAER0xABAdOwAOHUUADR5RAAwe&#10;XgAKHm0ACR6AAAcelAAFHaoAAx3CAAMd5gAEHPgABRz/AGsaAABbHQAATR4AAEIfAAA6HwAAMh8A&#10;AC0fAAAoHgAAJB4AACEdAAAeHQAAHB0AABgeAAAVHwIAEyAJABIhDgAQIRIAECEYAA4hHwAOIiYA&#10;DSIuAAwiNwAKIkEACSJNAAciWgAFImkAAyJ8AAEikQAAIqgAACHAAAAh5QAAIPgAACD/AGcdAABX&#10;HwAASiEAAEAhAAA3IgAAMCEAACohAAAmIAAAIiAAAB8fAAAcHwAAGSAAABYhAAASIwIAECQHAA4m&#10;DAAMJhAACyYVAAomHAAJJiIACCYqAAYnMwAEJz0AAydJAAEnVgAAJ2YAACd5AAAnjwAAJqYAACa/&#10;AAAl5AAAJfkAACT/AGMgAABUIgAARyMAAD0kAAA0JAAALiMAACgjAAAkIgAAISIAAB4hAAAaIgAA&#10;FyMAABMkAAAQJgIADigHAAsqCwAIKw4ABisTAAQrGAACKx8AASwnAAAsMAAALDoAACxFAAAsUwAA&#10;LGMAACx2AAAsjAAAK6QAACu+AAAq5AAAKvoAACn/AF8jAABQJQAARCYAADomAAAyJgAAKyYAACYl&#10;AAAjJAAAHyQAABskAAAXJQAAFCcAABEpAAAOKwIACy0GAAcvCwAEMA4AADARAAAxFQAAMRwAADEj&#10;AAAyLAAAMjYAADJCAAAyTwAAMl8AADJyAAAxiQAAMaIAADC8AAAw5AAAL/sAAC//AFonAABMKAAA&#10;QCkAADcpAAAvKQAAKSgAACUnAAAhJgAAHCcAABgoAAAUKgAAESwAAA4uAAALMAEABzIFAAM0CQAA&#10;NQwAADYPAAA3EgAAOBgAADggAAA4KAAAODIAADk9AAA5SwAAOVsAADhuAAA4hQAAN58AADe6AAA2&#10;5AAANfwAADX/AFUqAABILAAAPSwAADQsAAAtKwAAKCoAACQpAAAeKgAAGSsAABQtAAARLwAADTEA&#10;AAo0AAAHNgAAAjgEAAA6BwAAOwoAAD0NAAA+EAAAQBQAAEAbAABAJAAAQC4AAEA5AABARwAAQFYA&#10;AEBpAABAgAAAP5sAAD63AAA94wAAPPwAADz/AFAvAABDLwAAOS8AADIvAAAsLQAAJywAACAtAAAa&#10;LwAAFTEAABEzAAANNgAACTgAAAU7AAAAPQAAAEABAABBBAAAQwcAAEULAABGDgAASBEAAEoWAABK&#10;HgAASigAAEo0AABJQgAASVEAAElkAABIewAASJcAAEe0AABG4AAARfwAAET/AEozAAA/MwAANjMA&#10;ADAxAAAqMAAAIzEAABwzAAAWNQAAETgAAA07AAAIPgAAA0EAAABDAAAARgAAAEgAAABKAAAATAQA&#10;AE4HAABPCwAAUQ4AAFQSAABVGQAAVSIAAFQuAABUPAAAVEsAAFNeAABTdAAAUpAAAFGuAABQ1wAA&#10;T/sAAE7/AEU3AAA8NwAANTYAAC80AAAmNQAAHjcAABc6AAARPQAADEEAAAdEAAAASAAAAEoAAABN&#10;AAAAUAAAAFMAAABVAAAAVwAAAFgCAABbBgAAXQsAAF8OAABiEwAAYhsAAGInAABiNAAAYUUAAGBX&#10;AABgbQAAX4kAAF2nAABczAAAWvgAAFn/AEE8AAA6OwAANDkAACo6AAAhPAAAGEAAABFDAAAMRwAA&#10;BksAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAYwAAAGUAAABnAQAAagUAAG0KAABwDgAA&#10;cxUAAHIgAAByLQAAcT0AAHBPAABvZQAAboAAAG2fAABrwQAAafEAAGj/AD9AAAA5PgAALj8AACRC&#10;AAAaRgAAEkoAAAxPAAAEVAAAAFgAAABdAAAAYQAAAGUAAABoAAAAawAAAG4AAABxAAAAcwAAAHUA&#10;AAB4AAAAewAAAH4DAACBCgAAhQ8AAIcXAACGJAAAhTQAAIRGAACCXQAAgXYAAH+WAAB+tgAAfOcA&#10;AHr/AD9EAAAzRQAAKEgAAB1MAAATUgAADFcAAANdAAAAYwAAAGgAAABtAAAAcQAAAHYAAAB6AAAA&#10;fgAAAIEAAACDAAAAhgAAAIkAAACLAAAAjgAAAJIAAACVAQAAmQkAAJ4QAACeGgAAnSkAAJw8AACa&#10;UgAAmGwAAJaLAACUqgAAktQAAJD6ADhLAAAsTgAAIFMAABVZAAANYAAAA2cAAABuAAAAdAAAAHoA&#10;AACAAAAAhAAAAIoAAACOAAAAkgAAAJUAAACXAAAAmgAAAJ0AAACgAAAAowAAAKcAAACrAAAArwAA&#10;ALQJAAC4EAAAtx4AALUwAACzRgAAsWAAAK9+AACsoAAAq8EAAKnuADFVAAAkWwAAGGEAAA5pAAAF&#10;cQAAAHkAAACBAAAAiAAAAI8AAACUAAAAmgAAAJ8AAACkAAAAqAAAAKkAAACsAAAArwAAALMAAAC1&#10;AAAAuQAAAL0AAADBAAAAxgAAAMsAAADRCgAA0xQAANElAADQOwAAzVQAAMpxAADIkgAAxbMAAMPe&#10;ACliAAAcaQAAEXEAAAd7AAAAhAAAAI0AAACVAAAAnQAAAKMAAACpAAAArwAAALQAAAC5AAAAvAAA&#10;AL4AAADCAAAAxQAAAMgAAADMAAAA0AAAANQAAADaAAAA3wAAAOQAAADqAAAA7gwAAO0aAADsLwAA&#10;6kkAAOhlAADmhgAA5KUAAOLGAP8AAAD/AAAA/wAAAPwAAQD8AAgA/gAOAP8AFAD/AB0A/wAmAP8A&#10;MAD/ADoA/wBCAP8ASQD+AFAA+wBWAPkAXAD2AGIA9ABoAPIAbwDwAHYA7QB/AOoAiQDnAJUA5ACj&#10;AOAAtQDbANAA1QD2AMoA/wC2AP8AqAD/AJ8A/wCaAP8AlgD/AP8AAAD7AAAA9gAAAPMAAADzAAAA&#10;9gAJAPoADgD9ABYA+wAgAPcAKgDyADMA7QA7AOkAQwDmAEkA4gBPAN4AVQDbAFsA1gBgANIAZwDP&#10;AG4AzAB2AMkAgADGAIwAwgCaAL8AqgC7AMEAuADpALYA/wCnAP8AmgD/AJIA/wCNAP8AigD/APoA&#10;AADxAAAA6gAAAOcAAADnAAAA5AABAOAACwDbABEA2gAaANsAIwDRACwAygA0AMYAOwDCAEIAvwBI&#10;ALwATgC6AFMAuABZALYAXwCzAGYAsQBuAK4AdwCsAIMAqQCRAKYAoQCjALUAoADYAJ4A+wCVAP8A&#10;iwD/AIUA/wCAAP8AfgD/AO8AAADjAAAA2gAAANMAAADGAAAAvwAAALkABgC3AA4AtAAUALQAHQCz&#10;ACUArgAtAKsANACnADsApABBAKEARgCfAEwAnQBRAJsAVwCZAF4AlwBlAJUAbgCTAHkAkACHAI4A&#10;lwCMAKkAiQDEAIgA7wCFAP8AfAD/AHYA/wBzAP8AcgD/AOAAAADQAAAAxgAAALYAAACpAAAAoQAA&#10;AJ0AAQCZAAoAmAAQAJgAFgCXAB4AlAAmAJEALQCPADQAjAA6AIoAPwCIAEUAhwBKAIUAUACDAFYA&#10;gQBeAIAAZgB+AHEAfAB9AHkAjQB3AKAAdQC2AHMA3wByAP8AbgD/AGkA/wBnAP8AZQD/AMwAAAC+&#10;AAAAqwAAAJ0AAACTAAAAigAAAIUAAACCAAUAgAANAH8AEQB/ABgAgAAgAH0AJgB6AC0AdwAzAHUA&#10;OAB0AD4AcgBDAHAASQBvAE8AbQBWAGwAXgBqAGgAaAB1AGcAhABlAJYAZACrAGIAyQBhAPYAYAD/&#10;AFwA/wBbAP8AWgD/AL0AAACpAAAAlwAAAIkAAAB+AAAAeAAAAHMAAABvAAEAbQAJAGwADgBrABMA&#10;awAZAGoAIABoACYAZgAsAGUAMgBjADcAYgA8AGAAQgBfAEgAXQBPAFwAVwBaAGEAWQBtAFcAewBW&#10;AI4AVQCiAFMAuwBSAOkAUgD/AFAA/wBPAP8ATwD/AK0AAACYAAAAhgAAAHgAAABuAAAAZwAAAGMA&#10;AABgAAAAXQAFAFwACwBbABAAWwAVAFsAGwBaACEAWAAmAFYALABUADEAUwA2AFIAPABRAEIATwBJ&#10;AE4AUQBNAFsASwBmAEoAdABJAIUASACZAEcAsQBGANgARgD8AEUA/wBFAP8ARQD/AJ8AAACJAAAA&#10;eAAAAGwAAABiAAAAWwAAAFYAAABTAAAAUQACAE8ACABPAA0ATgARAE4AFgBNABwATAAhAEoAJgBJ&#10;ACwASAAxAEcANwBFAD0ARABEAEMATABCAFUAQABgAD8AbgA+AH4APQCSADwAqQA7AMcAOwDzADsA&#10;/wA7AP8APAD/AJMAAAB+AAAAbgAAAGEAAABYAAAAUQAAAEwAAABJAAAARwAAAEUABQBEAAsAQwAO&#10;AEMAEgBDABcAQgAdAEAAIgA/ACcAPgAsAD0AMgA7ADgAOgA/ADkARwA4AFAANwBbADUAaAA0AHgA&#10;MwCMADIAogAxALwAMQDnADEA/wAyAP8AMwD/AIkAAAB2AwAAZgUAAFkHAABQBwAASQYAAEMFAABA&#10;AwAAPgEAADwAAwA7AAgAOgANADoAEAA5ABQAOQAZADcAHgA2ACMANQAoADQALgAzADQAMgA7ADAA&#10;QwAvAEwALgBXAC0AZAAsAHMAKwCHACoAnAApALUAKQDcACkA+wApAP8AKgD/AIEEAABuCAAAXwoA&#10;AFMLAABKCwAAQgsAAD0KAAA5CQAANggAADUFAAA0AgYAMwAKADIADgAxABEAMQAVADAAGgAvAB8A&#10;LgAkACwAKgArADAAKgA3ACkAPwAoAEkAJwBUACYAYAAkAG8AIwCCACIAlwAhAK4AIQDMACEA8wAh&#10;AP8AIgD/AHsJAABoDAAAWg0AAE4OAABFDgAAPQ4AADgNAAAzDQAAMAwAAC4LAAAtCQMALQYIACwE&#10;DAArAg8AKgESACkBFwAoARwAJwAhACYAJwAlAC0AJAA0ACMBPQAiAUYAIQFRAB8BXQAeAWwAHAF/&#10;ABsAlAAaAKoAGgDFABoA6wAZAP8AGgD/AHUMAABkDgAAVQ8AAEoQAABAEAAAORAAADMQAAAvDwAA&#10;LA4AACkOAAAnDQEAJwwFACcKCgAmCA0AJQcQACQGFAAiBhkAIQYfACAHJAAfBysAHgcyAB0HOgAc&#10;CEQAGghPABkIXAAXCGsAFgh9ABUHkQAUB6cAEwa/ABIF5AASBfoAEgX/AHEOAABfEAAAUREAAEYS&#10;AAA9EgAANhIAADASAAArEQAAKBEAACUQAAAjEAAAIg4EACENBwAhDAsAIAsOAB8LEgAdCxcAHAwc&#10;ABsMIgAaDCkAGQwxABgMOQAWDUMAFQ1PABMNXAASDWsAEA1+AA8NkgAODacADQy+AA0M4AANDPUA&#10;DQz/AG0QAABcEQAAThMAAEMUAAA6FAAAMhQAAC0UAAAoEwAAJRMAACISAAAgEQAAHhEDABwQBQAc&#10;DwgAGw8MABoOEAAZDxQAFw8aABYPIQAVECgAFBAwABIQOQAREEQAEBBQAA4QXQANEGsADBB8AAsQ&#10;kAAJEKUACBC8AAcQ3wAHEPQABw//AGkRAABYFAAASxUAAEAWAAA3FgAAMBYAACoWAAAmFQAAIhUA&#10;AB8UAAAdEwAAGhMCABkSBAAXEgYAFhIKABUSDgAUEhIAEhIYABETHgAREyUAEBMuAA4TNwANFEAA&#10;DBRLAAsUWAAJFGcABxR4AAYUjQAEFKMAAxO7AAIT3QABEvQAAhL/AGUTAABVFgAASBcAAD0YAAA0&#10;GAAALRgAACgYAAAjFwAAIBcAAB0WAAAaFQAAGBUCABYVBAAUFQUAEhYIABEWDQAQFxAADhcVAA4X&#10;GwANFyIADBcpAAsYMgAJGDwABxhHAAUYVAAEGGMAAhh1AAEYiwAAF6EAABe5AAAX3QAAFvUAABb/&#10;AGEWAABSGAAARRoAADsaAAAyGgAAKxoAACUaAAAhGQAAHhgAABsYAAAYFwAAFhcCABQXAwASGAUA&#10;EBkHAA4bCwAMGw8ACxsTAAobGAAIHB8ABxwmAAUcLwAEHDgAAhxEAAAdUQAAHWAAAB1yAAAciAAA&#10;HKAAABu5AAAb3gAAGvYAABr/AF4YAABPGgAAQhwAADgcAAAvHQAAKRwAACMcAAAfGwAAHBoAABkZ&#10;AAAXGQEAFBkCABIaAwAQGwQADh0HAAweCwAJHw4ABiARAAUgFgADIBwAASEjAAAhKwAAITUAACFA&#10;AAAhTgAAIV0AACFvAAAhhgAAIJ4AACC4AAAf3gAAHvgAAB7/AFobAABLHQAAPx4AADUfAAAtHwAA&#10;Jx4AACIdAAAeHQAAGxwAABgbAAAVGwAAEhwAABAdAgAOHwQADCEGAAkiCgAFIw0AAiQQAAAlEwAA&#10;JRkAACYgAAAmKAAAJjIAACY9AAAmSgAAJloAACZsAAAmgwAAJZwAACW3AAAk3wAAI/kAACP/AFUe&#10;AABHIAAAPCEAADIhAAArIQAAJSAAACAfAAAdHgAAGh0AABYeAAATHgAAECAAAA4hAAAMIwIACCUF&#10;AAUnCQAAKAsAACoOAAArEQAALBYAACwdAAAsJQAALC4AACw6AAAsRwAALFYAACxpAAAsgAAAK5oA&#10;ACq1AAAp3wAAKfsAACj/AFEiAABEIwAAOCQAAC8kAAAoIwAAIyIAAB8hAAAcIAAAFyAAABMhAAAQ&#10;IwAADiQAAAsmAAAIKAAABCoEAAAsBwAALgkAADAMAAAxDwAAMxMAADMZAAAzIQAAMyoAADM1AAAz&#10;QwAAM1IAADNlAAAyewAAMpcAADGzAAAw3gAAL/sAAC7/AEwlAAA/JgAANScAAC0mAAAnJQAAIiQA&#10;AB4jAAAZIwAAFCQAABEmAAAOKAAACyoAAAcsAAADLwAAADECAAAzBAAANQcAADcKAAA5DQAAOhAA&#10;ADsVAAA7HQAAOyYAADsxAAA7PgAAO04AADtgAAA6dwAAOZIAADiwAAA32wAANvwAADX/AEcpAAA7&#10;KgAAMioAACspAAAlJwAAISYAABsnAAAVKAAAESoAAA4sAAAKLwAABjEAAAE0AAAANgAAADgAAAA7&#10;AQAAPQQAAD8HAABBCgAAQw4AAEURAABFGAAARSEAAEUsAABEOQAAREgAAERbAABDcQAAQo0AAEGr&#10;AABA0gAAP/oAAD7/AEItAAA4LgAALy0AACkrAAAkKgAAHSoAABcsAAARLgAADTEAAAk0AAAENwAA&#10;ADoAAAA8AAAAPwAAAEEAAABEAAAARgAAAEgDAABKBwAATAsAAE4OAABQEwAAUBwAAFAnAABPNAAA&#10;T0MAAE9VAABOagAATYYAAEykAABKygAASfgAAEj/AD4yAAA1MQAALi8AACkuAAAgLgAAGTEAABIz&#10;AAAONwAACToAAAI9AAAAQAAAAEQAAABHAAAASQAAAEwAAABPAAAAUQAAAFMAAABVAQAAWAYAAFoL&#10;AABdDgAAXxUAAF4gAABeLAAAXTwAAFxOAABbYwAAWn4AAFidAABXwAAAVfIAAFT/ADo2AAAzNAAA&#10;LTIAACQzAAAbNgAAEzkAAA49AAAIQQAAAEUAAABJAAAATAAAAFAAAABTAAAAVgAAAFkAAABbAAAA&#10;XQAAAGAAAABiAAAAZQAAAGgFAABrCwAAbxAAAG8YAABuJQAAbTQAAG1GAABrWwAAanUAAGiUAABm&#10;tgAAZOkAAGL/ADg5AAAyNwAAKDkAAB47AAAVPwAADkQAAAdJAAAATQAAAFIAAABWAAAAWgAAAF4A&#10;AABiAAAAZQAAAGgAAABrAAAAbQAAAHAAAABzAAAAdgAAAHkAAAB9BAAAgQsAAIURAACEHQAAgiwA&#10;AIA+AAB+VAAAfmsAAHuKAAB6qgAAd9YAAHX9ADg9AAAsPgAAIkEAABdGAAAPSwAAB1EAAABXAAAA&#10;XAAAAGIAAABmAAAAawAAAG8AAAB0AAAAeAAAAHsAAAB+AAAAgAAAAIMAAACGAAAAigAAAI0AAACR&#10;AAAAlgMAAJsMAACdEwAAmyEAAJozAACXSQAAlGIAAJN/AACQoAAAjsUAAIzzADFEAAAlSAAAGk0A&#10;ABBTAAAIWgAAAGEAAABoAAAAbgAAAHQAAAB5AAAAfwAAAIQAAACJAAAAjQAAAJEAAACTAAAAlgAA&#10;AJkAAACdAAAAoAAAAKQAAACoAAAArAAAALIDAAC3DQAAtxcAALUoAACyPgAAsFYAAKxzAACqlAAA&#10;qbQAAKXlACpPAAAeVAAAElsAAApiAAAAagAAAHMAAAB7AAAAggAAAIkAAACOAAAAlAAAAJoAAACf&#10;AAAApAAAAKYAAACpAAAArQAAALAAAACzAAAAtwAAALsAAADAAAAAxQAAAMsAAADRBAAA1Q4AANMd&#10;AADQMgAAzUsAAMpmAADGhwAAwqkAAMHLACJbAAAWYgAADGsAAAF0AAAAfQAAAIcAAACQAAAAlwAA&#10;AJ4AAACkAAAAqwAAALEAAAC2AAAAugAAALwAAADAAAAAxAAAAMgAAADLAAAAzwAAANQAAADaAAAA&#10;4AAAAOYAAADrAAAA8QYAAPATAADuJwAA7D8AAOpbAADnegAA5JsAAOC7AP8AAAD7AAAA9gAAAPMA&#10;AAD0AAUA9gAMAPoAEQD/ABkA/wAiAP8ALAD/ADUA/wA9AP8ARQD8AEwA+gBSAPcAWAD1AF4A8wBk&#10;APEAagDuAHIA7AB6AOkAhQDlAJEA4QCgAN0AsgDYAM4A0gD2AMEA/wCtAP8AngD/AJYA/wCQAP8A&#10;jAD/APoAAADyAAAA7AAAAOkAAADpAAAA7AAFAPIADAD4ABIA9wAbAPUAJQDwAC4A6wA3AOYAPgDi&#10;AEUA3QBLANgAUADTAFYA0ABcAM0AYgDKAGoAyAByAMUAfADCAIgAvgCWALoAqAC3AL8AtADoAK4A&#10;/wCdAP8AkAD/AIgA/wCDAP8AgAD/APAAAADlAAAA3gAAANoAAADbAAAA3AAAANgABwDRAA4A0QAV&#10;ANIAHgDLACcAxQAvAMAANwC9AD0AugBEALcASQC1AE8AsgBVALAAWwCuAGEArABpAKkAcwCnAH8A&#10;pACNAKEAngCeALIAmwDVAJkA/ACMAP8AggD/AHsA/wB2AP8AdAD/AOIAAADTAAAAygAAAMcAAAC8&#10;AAAAtgAAALAAAQCvAAsArAARAK0AGACtACAAqAAoAKQALwCgADYAnQA8AJsAQgCZAEcAlwBNAJUA&#10;UwCTAFkAkQBhAI8AagCMAHUAigCDAIgAlACGAKcAgwDCAIIA8AB8AP8AcwD/AG0A/wBqAP8AaAD/&#10;AM8AAADBAAAAuQAAAK0AAACgAAAAmAAAAJQAAACRAAYAkAANAJAAEgCPABkAjgAhAIsAKACIAC8A&#10;hgA1AIQAOgCCAEAAgABFAH4ASwB8AFIAegBZAHgAYgB2AGwAdAB5AHIAiQBxAJ0AbwC0AG0A3wBs&#10;AP8AZQD/AGAA/wBeAP8AXAD/AL4AAACxAAAAoAAAAJIAAACJAAAAggAAAHwAAAB6AAEAeAAJAHcA&#10;DgB4ABQAdwAaAHQAIQByACcAcAAtAG4AMwBsADgAawA+AGkARABoAEoAZgBRAGQAWgBjAGQAYQBw&#10;AF8AfwBeAJMAXQCpAFwAyABbAPcAVwD/AFQA/wBSAP8AUQD/ALAAAACfAAAAjQAAAH8AAAB0AAAA&#10;bgAAAGoAAABmAAAAZQAEAGMACwBjABAAYwAVAGMAGwBhACEAXwAnAF0ALABcADIAWgA3AFkAPQBX&#10;AEMAVgBLAFUAUwBTAFwAUgBoAFAAdwBPAIkATgCfAE0AugBMAOkASwD/AEkA/wBHAP8ARwD/AKIA&#10;AACNAAAAfAAAAG4AAABlAAAAXgAAAFkAAABXAAAAVQABAFQABwBTAA0AUwARAFQAFgBSABsAUQAh&#10;AE8AJgBOACsATAAxAEsANwBKAD0ASQBEAEcATABGAFYARABhAEMAcABCAIEAQQCXAEAArwA/ANcA&#10;PwD/AD4A/wA9AP8APgD/AJQAAAB/AAAAbwAAAGMAAABZAAAAUQAAAE0AAABKAAAASAAAAEcABABH&#10;AAoARgAOAEYAEQBHABYARQAcAEQAIQBCACYAQQArAEAAMQA+ADcAPQA+ADwARwA6AFAAOQBbADgA&#10;aQA3AHoANgCPADUApwA1AMYANAD1ADQA/wA0AP8ANQD/AIgAAAB0AAAAZQAAAFgAAABPAAAASAAA&#10;AEMAAAA/AAAAPQAAADwAAgA8AAcAOwAMADsADwA7ABIAOgAXADkAHAA3ACEANgAmADUALAA0ADIA&#10;MwA5ADEAQQAwAEsALwBWAC4AYwAtAHMALACIACwAoAArALsAKwDqACsA/wArAP8ALAD/AH8AAABs&#10;AAAAXQEAAFECAABIAwAAQAMAADsCAAA3AAAANAAAADMAAAAyAAUAMgAJADIADQAxABAAMQATADAA&#10;GAAvAB0ALQAiACwAKAArAC4AKgA1ACkAPQAoAEYAJwBRACYAXgAlAG4AJACCACMAmQAjALMAIgDe&#10;ACIA/wAjAP8AJAD/AHcAAABlBAAAVgYAAEsHAABCCAAAOggAADUHAAAwBgAALQUAACwDAAArAAMA&#10;KgAHACkACwApAA4AKQARACgAFQAnABkAJgAeACUAJAAkACoAIwAxACIAOQAhAEMAIABOAB8AWgAe&#10;AGkAHQB8ABwAkwAbAKwAGwDNABsA9gAbAP8AHAD/AHAFAABfCAAAUQoAAEYLAAA9CwAANQsAADAL&#10;AAArCgAAKAkAACUIAAAkBwIAIwQGACMCCQAiAQwAIgAPACEAEgAgABYAHwAbAB4AIAAdACYAHAAu&#10;ABsANgAaAD8AGQBKABgAVwAXAGYAFgB4ABUAjwAVAKYAFADDABQA7gAUAP8AFQD/AGsIAABbCwAA&#10;TQwAAEINAAA5DQAAMQ0AACwNAAAnDQAAIwwAACEMAAAfCwEAHgoFAB0ICAAdBgsAHAUNABwEEAAb&#10;BBQAGQQYABkEHgAYBCMAFwQrABYEMwAVBDwAFARHABMDVAASA2MAEQN1ABACigAQAaIADwC8AA8A&#10;5QAPAP4AEAD/AGcLAABXDQAASQ4AAD4PAAA1DwAALg8AACgPAAAkDgAAIA4AAB0OAAAbDQEAGQ0E&#10;ABgMBwAYCwkAFwkMABcJDgAWCRIAFQkWABQJGwATCSEAEgkoABIJMAARCToAEAlFAA8JUgAOCWEA&#10;DQlzAAwIiAALCJ8ACge3AAoG2wAKBfYACgT/AGMNAABTDgAARhAAADsRAAAyEQAAKxEAACUQAAAh&#10;EAAAHRAAABoPAAAYDwEAFg4EABUOBwAUDQkAEw0LABMMDQASDBAAEQwUABAMGQAQDB8ADwwnAA4N&#10;LwANDTkADA1FAAsNUQAJDWAACA1xAAYNhgAFDZ0ABAy0AAMM0gACDPEAAgv/AF8OAABQEAAAQxEA&#10;ADgSAAAvEgAAKBIAACMSAAAeEQAAGxEAABgRAAAVEAIAFBAFABIQBwARDwkAEA8KABAODAAODg4A&#10;Dg8SAA0PFwAMEB0ADBAkAAoQLAAJEDYACBBBAAYQTgAFEF0AAxBvAAEQhAAAEJwAAA+0AAAO1AAA&#10;DvMAAA7/AFwQAABNEgAAQBMAADYUAAAtFAAAJhQAACETAAAcEwAAGRIAABYSAAAUEQMAEhEGABER&#10;CAAQEAoADhALAA0RCwAMEQ0ACxIRAAoSFQAJEhoACBIhAAYTKQAFEzMAAxM+AAITSwAAE1oAABNs&#10;AAATggAAEpsAABK0AAAR1wAAEfUAABH/AFgSAABJFAAAPRUAADMWAAArFgAAJBUAAB8VAAAaFAAA&#10;FxQAABQTAQATEgQAERIHABASCQAOEgkADRIJAAsTCgAJFA0ABxUPAAYWEwAEFhgAAxYfAAIWJwAA&#10;FzAAABc7AAAXSAAAF1gAABdqAAAWgAAAFpkAABW0AAAV2QAAFPcAABP/AFUUAABGFgAAOhcAADAY&#10;AAAoGAAAIhcAAB0WAAAZFgAAFhUAABMUAwASEwYAEBMHAA8TBwANFAcACxUIAAkWCQAGGAwAAxoO&#10;AAEaEQAAGhYAABscAAAbJAAAGy0AABs4AAAbRgAAHFUAABtnAAAbfQAAG5cAABqzAAAZ2wAAGPkA&#10;ABf/AFEWAABDGAAANxkAAC4aAAAmGgAAIBkAABsYAAAYFwAAFRYBABMVBQARFQQADxUEAA0WBAAL&#10;FwUACRkGAAYaCAACHAoAAB4NAAAgEAAAIBMAACAZAAAgIQAAISoAACE1AAAhQgAAIVIAACBkAAAg&#10;egAAH5UAAB+xAAAe2wAAHfoAABz/AE0ZAAA/GwAANBwAACscAAAkHAAAHhsAABoaAAAXGAAAFBcC&#10;ABIXAgAQGAEADRkBAAsaAgAIHAMABR0EAAIfBgAAIQgAACMLAAAlDgAAJhEAACYWAAAmHgAAJycA&#10;ACcyAAAnPwAAJk4AACZgAAAmdwAAJZIAACSvAAAj2gAAIvsAACH/AEgdAAA8HgAAMR8AACgeAAAi&#10;HgAAHRwAABkbAAAWGgAAEhoAABAbAAANHAAACx0AAAgfAAAEIQAAASMCAAAlBAAAJwYAACkJAAAs&#10;DAAALg8AAC4TAAAuGgAALiMAAC4uAAAuOwAALkoAAC1cAAAtcgAALI4AACusAAAq1AAAKfsAACj/&#10;AEQgAAA4IQAALiEAACYhAAAgIAAAHB4AABgdAAAUHQAAEB4AAA4fAAALIQAAByMAAAMlAAAAJwAA&#10;ACkAAAAsAQAALgMAADAGAAAzCgAANQ0AADYRAAA2FwAANh8AADYpAAA2NgAANkUAADVXAAA1bQAA&#10;NIkAADKoAAAxzwAAMPoAAC//AD8kAAA0JAAAKyQAACQjAAAfIQAAGyAAABYgAAARIQAADiMAAAol&#10;AAAGKAAAAioAAAAtAAAALwAAADIAAAA0AAAANwAAADkDAAA7BgAAPgoAAEAOAABBEgAAQRoAAEAl&#10;AABAMQAAQEAAAD9SAAA+ZwAAPYIAADyiAAA6xwAAOfgAADj/ADooAAAwKAAAKScAACMlAAAfIwAA&#10;GCQAABIlAAAOKAAACioAAAUtAAAAMAAAADMAAAA2AAAAOAAAADsAAAA+AAAAQAAAAEIAAABFAgAA&#10;RwYAAEoKAABNDgAATRUAAEwfAABMKwAASzoAAEpMAABJYQAASHwAAEebAABFvwAAQ/MAAEL/ADYs&#10;AAAtKwAAJykAACMnAAAbKAAAFCoAAA4tAAAKMAAABDMAAAA3AAAAOgAAAD0AAABAAAAAQwAAAEYA&#10;AABIAAAASwAAAE0AAABQAAAAUwEAAFYGAABZCwAAWxAAAFsZAABaJQAAWTQAAFhGAABXWgAAVXQA&#10;AFSTAABStQAAUOoAAE//ADMwAAAsLgAAJywAAB4tAAAWLwAAEDIAAAo2AAADOgAAAD8AAABCAAAA&#10;RgAAAEkAAABMAAAATwAAAFIAAABVAAAAWAAAAFoAAABdAAAAYAAAAGMAAABnBgAAawwAAGwSAABr&#10;HgAAaywAAGk9AABnUgAAZmoAAGSJAABhqwAAX9wAAF3/ADEzAAAsMQAAIjIAABk1AAAROQAACj0A&#10;AAJCAAAARwAAAEwAAABQAAAAVAAAAFgAAABbAAAAXwAAAGIAAABlAAAAaAAAAGsAAABuAAAAcQAA&#10;AHUAAAB5AAAAfQYAAIINAACCFgAAgCQAAH41AAB8SQAAe2EAAHh/AAB2nwAAc8YAAHD3ADE2AAAm&#10;OAAAHDsAABJAAAALRQAAAksAAABRAAAAVgAAAFsAAABgAAAAZQAAAGkAAABuAAAAcgAAAHYAAAB5&#10;AAAAfAAAAH4AAACCAAAAhQAAAIkAAACOAAAAkwAAAJgGAACcDgAAmxoAAJgrAACWQAAAklkAAJFz&#10;AACNlQAAi7UAAIjoACs+AAAgQQAAFUcAAA1NAAACVAAAAFsAAABhAAAAaAAAAG4AAABzAAAAeQAA&#10;AH4AAACDAAAAiAAAAIwAAACPAAAAkgAAAJUAAACZAAAAnQAAAKEAAAClAAAAqgAAALAAAAC3BwAA&#10;uBEAALUhAACyNQAAr00AAKppAACoiAAApqgAAKLRACNIAAAYTgAADlQAAARcAAAAZAAAAG0AAAB1&#10;AAAAfAAAAIMAAACJAAAAjwAAAJUAAACbAAAAoAAAAKMAAACmAAAAqQAAAK0AAACxAAAAtQAAALkA&#10;AAC+AAAAxAAAAMoAAADSAAAA2goAANYWAADSKQAAzkEAAMpcAADFfAAAwp0AAMG9ABxVAAARXAAA&#10;B2UAAABuAAAAdwAAAH8AAACIAAAAkAAAAJgAAACfAAAApQAAAK0AAACzAAAAuAAAALoAAAC+AAAA&#10;wgAAAMYAAADKAAAAzgAAANMAAADaAAAA4AAAAOcAAADtAAAA8wAAAPQOAADyHgAA7zYAAOxRAADo&#10;bgAA5JAAAN+xAAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYo&#10;KSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9w&#10;cXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5&#10;uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////&#10;//////////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQME&#10;BQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktN&#10;Tk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SV&#10;lpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e&#10;3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////&#10;////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigp&#10;KistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bx&#10;c3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6&#10;u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////&#10;/////////////////////////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERIT&#10;FBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktM&#10;TU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SF&#10;hoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+&#10;v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3&#10;+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAA&#10;AQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5&#10;Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFy&#10;c3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Slpqeoqaqr&#10;rK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk&#10;5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQ&#10;ERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5&#10;Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gj&#10;paeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f&#10;3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wAB&#10;AQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIi&#10;IyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBi&#10;ZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJ&#10;ysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw&#10;8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRl&#10;cOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tL&#10;Mv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7Gd&#10;gtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/piUG/6QwDv+n&#10;Ohj/skMi/7xLMv/DVEX8xl1a8chkcePGaofWwG+by7hyrMKxdLq7rXfEtKl7zaujf9SinoXbmZqO&#10;4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuH/piUG/6UwDv+oOhf/s0Mi/75LMf/FVEX5yVxb781jcePMaYjVxm2cyb9wrr22crq0&#10;sHXDq6p4yqKlfNGZoYHYkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCd&#10;id2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid3/piUG/6UwDv+qOhf/tUMi/8BLMf3IU0X2zVtb7dFh&#10;cuHQZ4nRy2udwsBurba3cbissXPBo6x2yJqoec6SpH7UiaCF2ImghdiJoIXYiaCF2ImghdiJoIXY&#10;iaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Imghdj/pyUG/6UwDv+rOhf/&#10;tkMh/8FLMfrLUkTz0Vpa6tlgct7WZYnLzGqcu8Ftq6+5cLaltHK+nK90xJSrd8qLp3vPhKSB1ISk&#10;gdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdT/pyUG/6YwDv+tOhb/uEIh/sRKMPfOUkTw1lha5+BectbaZIjEzWmatMNsqKi7b7KetnC6&#10;lrJywI6udsaGqnrKf6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/&#10;p3/Of6d/zn+nf85/p3/Of6d/zn+nf87/qCUG/6cwDv+uORb/ukIg+8ZKL/TTUUPr3Vda4+Zccc7b&#10;ZIe9z2mYrsVrpaK+bq+YuW+2kLVxvIixdMGBrnjFe6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9&#10;yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcn/qCQG/6cwDf+wORX/vUIf&#10;98lKL+/YUELm41VZ3OhbcMbdY4W20WiVp8hroZzBbaqTvG+xirlxtoS1dLt9sne/d7B8wnewfMJ3&#10;sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnew&#10;fML/qSQF/6gwDf+zORT+wEIe881KLendT0Dh6VNZ0+pbb7/fY4Kv02eRoctqnZbFbaWNwG+rhr1x&#10;sH+6c7V6t3e4dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7v/qiQF/6kvDf+2OBP5xEEd7dJJK+LjTUDb71JYyu1abbfhYn+o&#10;1meNm89ql5HJbZ+IxW+lgsJxqXu/dK12vXewcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7&#10;e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7P/qyQF/6svDf+6OBLzyUEb5NpJ&#10;KNjoTEDO81FXwO9Za67kYXqg3GeGlNRrkIvPbpeEzHCcfclzoHjGdaNzxHimbsJ8qW7CfKluwnyp&#10;bsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKn/&#10;rSQF/7AvC/vAOA/q0EEX2uJGKMzuTEHD+VBVtfNYZqXpYXSX4Wd+jdtrhoXXb4x/1HKRetF1lHXP&#10;eJdxzXuabMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+&#10;nGzMfpxszH6cbMx+nGzMfpz/ryME/7YtCfHINgzd3D0TzepGKsH2S0C2/09RqvdYYJvvYWuP6Gh0&#10;heRte3/gcYB53nSDddx4hnLae4lu2H6La9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r&#10;1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo3/sSME+r8sBuPULwfO5jsWwfNFK7T/&#10;ST2o/05Mnv1XWJH2YWGG8Wlpf+1vbnnqdHJ16Hd1ced6d27lfXlr5IB7aeOEfGnjhHxp44R8aeOE&#10;fGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHz/tSID&#10;68siAtDjJwfC8ToZtP5CKqb/Rjmb/01Fkv9WT4b+YlZ++mpcd/dwYHP1dWNv83hlbfJ8Z2rxf2ho&#10;8IJqZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWv2whsB1N8RAcLvJgu1/Doap/8+J5n/RDON/0s9hf9VRXz/YUt1/2pPcP9w&#10;Umz/dVRq/nlWaP18V2b8f1hk/IJaY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4Zb&#10;Y/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hlvUzwoAxO0SArX7Jg2o/zYZmf87I4z/QSyA&#10;/0o0eP9TOnH/Xz9s/2lDaP9vRWX/dEdj/3dIYv97SWH/fkpf/4FKXv+ES17/hEte/4RLXv+ES17/&#10;hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEv/nyIF/50t&#10;DP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HF&#10;t3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6b&#10;f6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+e&#10;OBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+X&#10;y7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bI&#10;k4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7Zm&#10;Y+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/&#10;qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9&#10;oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sx&#10;wo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60&#10;b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3fi&#10;rHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJ&#10;K/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/&#10;nyIF/50tDP+fOBX/qkAe/7NJK/+5Ujz/u1xP+rplZO24bXjhsHOL1ah5nMyffarFl4G1v5GFvrqM&#10;icW2h4/MsoOW0q+BoNanfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i&#10;06d+otOnfqLTp36i06d+otP/nyIF/54tDP+gNxT/q0Ae/7RJK/+7Ujz/vVtQ+r5kZOy8bHngtXKN&#10;0613nsqkeq3CnH65vJaCw7eQh8qyi4zSroeV2KaDndqhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWh&#10;gqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodX/oCIF/54tDP+hNxT/rEAd/7ZIK/+9&#10;UTz/wFpQ+sFjZezBanreuXCP0rF1ocioeLDAoXu8uZt/x7SWhM+wlI3Vq5GX2qCJnNyaiKDXmoig&#10;15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNf/oCIF&#10;/54tDP+iNxT/rUAd/7dIKv+/UTz/wlpQ+cRiZevFaXvevm6Q0bZzo8audrO+p3nAuKN/ybShhs+s&#10;nI3Vo5aU2pqRnNyVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWO&#10;n9iVjp/YlY6f2JWOn9j/oCIF/58tDP+jNxT/rkAd/7hIKv/BUDz+xVlQ98hgZuvKZ3zdw22Rz7xx&#10;pcW0dLW9sHnAtqx/yK6nhc+loYrVnJyR2pWZnNyPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Y&#10;j5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9j/oSIF/58tDP+kNxT/sD8c/7pIKv/DUDv7&#10;yFhQ9ctfZunPZnzcyWuSzsNvpsG6crW2snbArKx7yKSof86cpIXUlKCN2I2fmduKnJ/Yipyf2Iqc&#10;n9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9j/oSIF/6At&#10;DP+mNhP/sT8c/7tIKf7GTzv4y1dQ8tBeZufUZH3az2mTyMVtprq7cLSts3O/o612x5qoes2SpX/S&#10;iqKG14SgkdmEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeE&#10;opzXhKKc14SinNf/oSIF/6AtDP+nNhP/sz8c/71HKfzITjv1zlZP7tVdZuTaYn3T0miSwcZspLO8&#10;b7GmtXK8nK90xJOrd8qLp3vPg6SB1H2ii9Z7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV&#10;1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldX/oiEF/6AtDP+oNhL/tD8b/79HKPnLTjry01VP&#10;6txbZuDgYX3M02eRu8hroqy+bq+gt3C4lbJzwI2udsWFqnrKfqh/znimh9F1pY/SdaWP0nWlj9J1&#10;pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9L/oiEF/6EsC/+q&#10;NhL/tj4b/cJHKPXNTjnu2VRO5uNZZdjiYHvF1WaPtMpqn6XBbauZum+0kLVyu4ixdcCBrnjFeqx9&#10;yXSqhMtxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM&#10;camLzHGpi8z/oyEF/6IsC/+sNRH/uT4a+cVHJ/DRTTjp4FJM4ulXZM7kX3q912aMrcxqm5/EbKeT&#10;vm+virlxtYO2dLp8s3e+drF8wnGvgsRurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6u&#10;h8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8b/pCEF/6MsC/+vNRD/vD4Y9MlGJerYTTbi509M3O9V&#10;Y8bmX3i02mWJpdBplpjIbKGNw2+ohb9xrn67dLJ4uXe2c7d7uW61gLxrtIW+a7SFvmu0hb5rtIW+&#10;a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb7/pSEE/6QsC/+zNQ/7&#10;wT4X7c9GIuHfSzTY609Mz/NUYrzoXnSr3mSEndRpkJHObZmHyW+ggMVypXrCdKl0wHiscL57r2u8&#10;gLJou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuE&#10;s2i7hLP/piEE/6grCv+4NA3zxz0U5NhFHtbmSTXL8U5MxPdTX7HsXXCh4mR9ldtph4rVbo+C0HGV&#10;e810mnbLd51xyXmgbcd9omnFgaVmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZm&#10;xIWmZsSFpmbEhaZmxIWmZsSFpmbEhab/qCAE/64qCPy/MwvpzzwQ1+FCHsrtSTW/+E1Kt/tSW6bx&#10;XWmY6WV0jOJqfYPdb4R82nOJd9d3jHPVeo9v032RbNGAlGjQhJZlz4eXZc+Hl2XPh5dlz4eXZc+H&#10;l2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5f/qiAD/7UpBvDIMQfa3TMM&#10;y+pCIb72SDWy/0xGqf9RVZv3XWCO8GVqhetscX3ncXZ35HZ6c+J5fW/hfH9s34CBad6Dg2fdh4Vl&#10;3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXc&#10;iYb/rR8D+b8lA9/WIgLL6DIPvvRBIrD/RTOk/0pBnP9RTY/+XVaF+WZeffRuZHbyc2hy73hrbu58&#10;bWztf29q7IJwZ+qFcmXqiXNj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0&#10;Y+mMdGPpjHRj6Yx0Y+mMdGPpjHT/thwC6M0UAczmHQS+8zESsf8+IqP/Qi+W/0g6jf9QRIT/XEt7&#10;/2dRdP5uVm/8c1ls+3hbafl8XWf4f15m+INfZPeGYGL2iWFh9oxiYfaMYmH2jGJh9oxiYfaMYmH2&#10;jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGLzxA8AztoLAL3zHQex/zIUo/86&#10;H5X/PyqJ/0YzgP9POnj/W0Bx/2ZFbP9tSGj/c0pm/3dMZP97TWL/f05h/4JPYP+FUF7/iVFe/4tR&#10;Xv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1HM&#10;ywkAvuYMAa//Hgmk/zATlf81HIf/PCR8/0Qrc/9NMWz/WDVn/2M5Y/9rO2H/cT1f/3U+Xf95P1z/&#10;fEBb/39BWv+CQVn/hkJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+I&#10;Qlj/iEJY/4hCWP+IQlj/iEL/mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h5&#10;45t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+u&#10;UTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGy&#10;vrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F&#10;/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazH&#10;fJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/&#10;h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/&#10;r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5Yr&#10;C/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmx&#10;xXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uS&#10;hZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF&#10;/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+V&#10;NhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXme&#10;tcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTU&#10;i4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5crC/+XNhL/oT4a/6pGJf+wUDT/sVpF/7Bk&#10;V/esbWnsp3d74Z59itmWg5fRjomiy4iOq8eCk7HEfpe3wXqcu753or+8darCtXGuw7Nyr8Gzcq/B&#10;s3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8H/mR8F/5cqCv+YNRL/&#10;oz0a/6xGJf+zTzT/tFlG/7RjWPaxbGvqrXV936N7jdWbgZzNkoaox4uKscKFj7m/gJS+u3yaw7l5&#10;oce1dqnKrXWsxqt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3at&#10;xKt2rcT/mh8E/5gqCv+aNBL/pT0Z/65GJf+1TjT/t1hG/7dhWfW1amzpsnN/3ah4kNOffqDKloKs&#10;xI6Ht76IjL+6g5HFt3+Yy7R8oc+reKXPpXmqyKR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMak&#10;eazGpHmsxqR5rMakeazGpHmsxqR5rMb/mh8E/5gqCv+bNBH/pj0Z/69FJf+3TjT/uldG/7tgWfS5&#10;aW3ntnGB3Kx2k9Cke6PImn+xwJOEvLuMicW3iJDLtIaZzrKGpNGkfKTRn32pyp59qsiefarInn2q&#10;yJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsj/mx8E/5kqCv+cNBH/pzwZ&#10;/7FFJP+5TTT/vFdG/r5fWfS9Z27num+C2rF0lc+oeabFn320vpeBwLmUisa1kZLLr42Yz6qKodKe&#10;gqPTmYGozJiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiC&#10;qcr/mx8E/5kqCv+dNBH/qTwY/7JFJP+7TTP/v1ZG/cFeWvPBZm/mv22D2bZzl82td6jEpXu3vqGD&#10;wLabicaulY/MqJGVz6KOntKZh6LTlIanzZOGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjL&#10;k4aoy5OGqMuThqjLk4aoy5OGqMv/mx8E/5kqCv+eMxH/qjwY/7NFJP+8TDP/wVVG+8RdWvPFZW/l&#10;w2yE2LtxmMyydavDrXy2uaWBv7CehsaomYzLoZWS0JuSm9OUjqLUj4qmzo+KqMuPiqjLj4qoy4+K&#10;qMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMv/mx8E/5oqCv+fMxD/qzwY/7VE&#10;I/++TDP+w1VF+cdcWvHJZG/lyGqF1sFvmsq5dKq+sHq2s6l/v6qihMainYrLm5qQz5WXmdKPlKLU&#10;ipCmzoqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMz/&#10;nB8E/5oqCv+gMxD/rDwY/7ZEI/+/TDL8xlRF9spcWu/NYnDkzWiG08VtmsW8c6q5tHi1rq19vqWn&#10;gsWdoojLlZ+Oz4+cltKLnKLThpWmzoaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSn&#10;zIaUp8yGlKfMhpSnzIaUp8z/nB8E/5opCv+iMxD/rTsX/7dEI//BTDL5yVNF881aWuzSYHDg0GaG&#10;zshsmsC/cam0uHe1qbF8vp+sgcWXqIbKkKSMzoqildGFoqHSgZymzoGap8yBmqfMgZqnzIGap8yB&#10;mqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8z/nB4E/5spCv+jMxD/rzsX/7lEIv3D&#10;SzH2zFJE8NJZWejaX3Db1WSGycxqmbrDb6itu3S0orR5vZivfcOQrIPIiamJzIOnkc9+ppzQfaSm&#10;zXyiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMv/nR4E&#10;/5spCv+lMg//sTsW/7xEIfrGSzHz0VFD69pXWePfXW/T22OFws9pl7HEbaekvHCymLV0u46xeMKG&#10;rX3GgKuCynqpis12qJTOdqmjzHerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoyner&#10;qMp3q6jKd6uoynerqMr/nR4E/5wpCv+nMg//szsW/75DIPXKSy/u1lBC5uFWV9zkW27L3mODutFo&#10;lKnHbKObvm6ukLhxt4a0dL1+sHjCd658xnKsg8ltq4zKbauZyW6sn8durJ/Hbqyfx26sn8durJ/H&#10;bqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8f/nh4E/50pCf+pMg7/tjoU+sJDH/DOSi7n&#10;3U9A4ulSV9LoWm3B4GKAsdRnkaHKa56Uw26oib1xsIC5dLZ5tne6dLR7vW6ygcBqsIjCZ7CSw2aw&#10;lsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsP/nx4E/54p&#10;Cf+tMQ3/ujoT9MdCHejVSivf5Ew/1+xRVsnuWWu342F8qNhni5rPa5eNyW6gg8Rxp3vAdKx1vXiw&#10;cLt7s2y5gLZouIa4ZLePuWO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpj&#10;tpG6Y7aRumO2kbr/oB4E/6EoCP+xMAv7wDkR7M5CGd/fRyjT6UxAyvFRVb7yWGit5mF3nt1nhJLV&#10;bI+Hz2+WfstznHjIdqFyxnmkbsR8p2nCgalmwIasYr+NrWG/j65hv4+uYb+PrmG/j65hv4+uYb+P&#10;rmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j67/oh0D/6YnB/+3LwnyxzgN4dhBFNLmRirH8ExA&#10;vvhQU7L1V2Oi62FwleNne4rdbYSB2HGLetR1kHTSeZNw0HyWbM5/mWjMg5tky4idYcqNn2DJj59g&#10;yY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj5//pB0D/60mBfu+&#10;LQbm0DQI0+I8FsfuRiu7+Uo+sP5PT6b6V1yY8WFojOtocYPmbnh74nN9dd94gXHde4Rt23+HatqD&#10;iWfZhopk14uMYdaQjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO&#10;YNWRjmDVkY7/pxwD/7UjA+7JJgPV3ykHx+w8Gbr4RCut/0g7o/9NSZr/V1SN+WFdhPRqZXzwcGp2&#10;7XZucet6cW3pfnRr6IJ2aOaFd2bliHlj5Ix6YeORfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDj&#10;knxg45J8YOOSfGDjknxg45J8YOOSfGDjknz/qxsC98AdAdncEgHH6ygKuvc7Gqz/QSmg/0Y2lf9M&#10;QY3/VkuD/2FSe/1rV3T6cVxv+HZfbPZ7YWn1f2Nn9INkZfOGZmPyimdh8Y5oX/CSaV/wk2pf8JNq&#10;X/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2r/txUB1s8LAMfqEwK5&#10;9ykNrP85Gp7/PiaS/0Qwh/9LOYD/VEB4/2FGcv9qSmz/cE1p/3ZQZv97UWT/f1Nj/4NUYf+GVWD+&#10;iVZe/o1XXf2SWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2T&#10;WFz9k1jWxAgAxtQJALj3FASr/ykOnv80GJD/OiGE/0Epev9JMHL/UjZs/146aP9oPWT/b0Bh/3RB&#10;X/95Q17/fURd/4BFXP+ERVv/h0Za/4pHWP+PR1j/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY&#10;/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEjExwcAt9sHAan/Fgaf/yoNkP8wFYP/Nhx3/z4ibv9HKGb/&#10;UCxh/1ovXf9kMVv/bDNZ/3E1WP91Nlb/eTZW/3w3Vf9/N1T/gjhT/4U5Uv+JOVL/ijlS/4o5Uv+K&#10;OVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijn/kh0E/5ApCf+NNRD/mDsX&#10;/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXN&#10;ca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICV&#10;k9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3&#10;m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BE&#10;If+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6o&#10;zG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/&#10;kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8&#10;m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq&#10;7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+m&#10;Ti3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1&#10;qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E&#10;/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nU&#10;eKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7/kx0E/5ApCf+PNBD/mjsX/6JEIP+pTS3/qlg8/6hiTP+kbFz1n3Zs7Jl/&#10;euSRh4beiY2Q2IOTmNN+mZ/Qep2kzXaiqct0p6zJca2vx2+0ssFsubS8bLuxvGy7sbxsu7G8bLux&#10;vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7H/lB0E/5EoCf+RMxD/nDoW/6RDIP+sTC3/&#10;rVY9/61gTf6pal70pXRu6p99feGWg4vZjoqW04eQoM6BlafKfJqtx3ifssR1pbbCcqu5wHC0u7du&#10;tbmzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLX/lB0E/5Io&#10;Cf+TMg//njoW/6dDIP+uSy3/sVU9/7BfTv2uaF/yqnJw56R6gd6agI/VkoeczouMpsmEka/Efpe1&#10;wXmcu752o7+8dKvCtG+uw65ys7yrc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrir&#10;c7a4q3O2uKtztrj/lRwE/5IoCf+VMg//oDoW/6lCH/+wSi3/tFQ9/7ReTv2zZ2Dxr3By5ql4g9uf&#10;fpPSl4Ohy46JrMSGjrXAgJS9vHuaw7p6o8W3eavHrHOsxqd1sb+ld7W6pXe1uqV3tbqld7W6pXe1&#10;uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbr/lRwE/5MoCf+WMQ//oTkV/6pCH/+ySiz/tlM8&#10;/7ddTvu2ZWHwtG505K11htmke5bPm4Clx5KFscGKi7u9h5TAu4WdxLaCpMewfqrIpXeqyKF5sMGf&#10;erO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7z/lRwE/5MoCf+X&#10;MQ//ozkV/6xCH/+0Siz/uVM8/7pcTvi6ZGLvuGx147JziNipeZnNn36pxZiEtL+TjLy4jZPBs4mZ&#10;xa6GociqhKnJn3ypypt9rsKZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9&#10;mX6yvZl+sr3/lhwE/5MoCf+YMA7/pDkV/61BHv+1SSz/u1I8/b1bTva9Y2LuvWt24rZxidWud5vL&#10;pXyqwp2DtLmWibyykZDBrIyWxqeJncijh6bKmYCoy5aBrsSVgbG+lYGxvpWBsb6VgbG+lYGxvpWB&#10;sb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb7/lhwE/5QnCf+ZMA7/pTkU/65BHv+3SSv/vVE8/L9a&#10;TvTBYmLswWl34btwi9KxdJ3HqHuqvKCBtLSah7yslI3CppCUxqCNm8mci6TLlYaoy5GFrcWQhbG/&#10;kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb//lhwE/5QnCP+aMA7/&#10;pjgU/7BBHf+4SSv/v1E8+sJZTvLEYWPpxWh33b5tjM20c53Cq3mqt6R+tK6dhLymmIrBoJSRxpqR&#10;mMmWj6HLkIuozIyJrMWMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImw&#10;wIyJsMD/lxwE/5UnCP+bMA7/pzgU/7FBHf+6SSv/wlA7+MZYTvDIX2PmyGZ42MFrjcm3cZ29r3ep&#10;sqd8s6mhgruhnIjBmpiPxpSWlsmQlJ/Li5GozIeOrMaHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGH&#10;jbDBh42wwYeNsMGHjbDBh42wwYeNsMH/lxsD/5UnCP+dLw3/qTgT/7NAHf+8SCr8xU879slXTu3N&#10;XmPiy2R40sRqjMS7b5y4snWprat7s6OmgLuboYbBlJ2NxY6blMiKmZ3Khpmoy4KTrMaCkq/BgpKv&#10;wYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8H/lxsD/5UnCP+eLw3/qjgT&#10;/7VAHP++SCn5yE46881WTerTXGLez2J4zcdoi7++bpuyt3Oop7B5sp6rfrqVp4TAjqOLxIihkseD&#10;n5rJgKCnyn2arMZ9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Y&#10;r8H/mBsD/5YnCP+gLw3/rDcS/7dAG/3BSCj2y04579NUTObZWmLY1GF3x8tnirnDbJqtvHKnobZ3&#10;sZixfbiPrYK+iKqJw4KokMZ9p5nIeqelyXeirMV4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DB&#10;eJ+wwXifsMF4n7DBeJ+wwXifsMH/mBsD/5cmCP+iLwz/rjcS/7k/GvnERyfxzk046ttTS+DfWWDQ&#10;2l92wdBlibPJa5mmwnClm711r5G4e7aItYC8gbKGwHuwjcN2rpbFc66hxnKtrcRyqbDAcqmwwHKp&#10;sMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMD/mRsD/5gmCP+kLgv/sTYR/r0/&#10;GfTIRyXr1E025eNQSdnjV1/J3150utdkhqzPaZadx22jkcBxrIa7dbN+t3q5d7R/vXKyhb9tsY3B&#10;arCXwmmxpcFstLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr3/&#10;mhsD/5kmCP+nLQr/tTYP+cE/F+7ORiPk3Ewy3edPSc/oVl7A5F1yst5kgqPUaZGVy22cicVwpX/A&#10;c6x3vHexcLl8tWu3gbhntoe6Y7WQu2G1m7xjt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7em&#10;uWO3prljt6a5Y7emuWO3prn/mxsD/5slB/+rLQn/uTUN8sc+FeXVRh/a40kzz+tOScbtVF236lxu&#10;qOJjfZrZaYqO0m2UhMxxm3vIdaFzxHimbsJ8qWnAgaxlvoeuYr2OsF+9l7FevJ6xXryesV68nrFe&#10;vJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrH/nBoD/6AkBv+wLAj5wDQL6c89ENrf&#10;Qh3O6UkzxPFOSLvyUlqt8FtpnudjdpLgaYGH2m+JftRzkHfRd5VxznuZbMx/nGjKg55kyYigYceO&#10;ol7GlaRcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6T/nhoD&#10;/6UjBf+3KgXwyDIH3Ns1DM7nQh/C8Ug0uPlMRq/3UVWi9Vtile1kbYrna3aA4nB9ed51gnPbeodu&#10;2X6Ka9eCjGfVho5k1IuQYdOQkl7RlpRc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzR&#10;m5Vc0ZuVXNGblVzRm5X/oRkC/60hA/i/JgPi1CUDzuUzD8LwQiG2+kczq/5LQqL+UE+X+1tai/Vl&#10;Y4LwbGp67HJwdOl4dG/nfHds5YF6aOOEfGbiiH1j4Yx/YOCRgV7floJc3pqDXN6ag1zemoNc3pqD&#10;XN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoP/oxkC/7YdAenMFwHP4x4DwvAzErX6QCKp&#10;/0Qwnf9JPZX/UEiL/1tQgv1lV3r5bV109nNhb/R5ZGvyfmdo8YJpZvCGamTvimxi7o5tYO2Sbl3s&#10;l3Bc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3H/rBUB88MQ&#10;ANHaCwDB7x8GtPszE6j/PCCb/0IskP9INof/Tz9//1pGeP9lS3H/bU9s/3NSaf95VWb+fldk/YJY&#10;YvyGWWH7ilpf+o5bXvqSXFz5l11b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b&#10;+JteW/ibXlv4m176uQ4AzcsJAMDmDQGy/CAIp/8zE5r/OR2N/z8mgv9GLnr/TjVz/1g6bf9jP2n/&#10;bEJl/3JEYv93RmD/fEdf/4FIXf+FSVz/iEpb/4xLWv+QTFj/lU1X/5lNV/+ZTVf/mU1X/5lNV/+Z&#10;TVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU3NwQYAvtAHALH2DgKl/yEJmf8uEoz/NBmA/zsg&#10;dv9DJ23/TCxm/1QwYv9gM17/aTVc/283Wv90OFn/eTlY/306V/+AO1b/hDtV/4c8VP+LPVP/kD1S&#10;/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz69xQUAsNcFAKP/&#10;EAOZ/yIJi/8pD37/MBVz/zgaaf9AH2L/SSNb/1EmV/9aKFX/YipS/2krUf9vLFD/cy1P/3cuTv96&#10;Lk7/fS9N/4AvTP+EMEv/iDBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw&#10;S/+LMEv/izD/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3Hs&#10;gpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/4v/iSUNDX1BST0ZJTEUABwn/ixwE/4goCP+ENA7/&#10;jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1v&#10;rpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN5&#10;6HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+Z&#10;bU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU&#10;/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHb&#10;bbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZ&#10;gOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4koCP+FMw7/kDkU/5hCHP+eSyf/n1Y0/55hQv+abVD/&#10;lXdd94+BaPGJi3Lrg5J7532YguN4nYjgdKOM3XKokNtvrZPabrOW2Gy6mNZrwpvRacqcymbKnMpm&#10;ypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypz/jBwD/4knCP+IMg7/kzgU/5tB&#10;HP+iSif/pFQ0/6JfQ/+falH9mnRf9ZR+bO2OiHjnh4+B4oCVit17mpDad6CW1nSmmtRxrJ7Sb7Kh&#10;0G25o89sw6bFZ8OmwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6H/&#10;jRwD/4onCP+KMQ3/ljcT/55AG/+lSSf/p1M0/6ddQ/+kaFP8oHJi8pp8cOqUhX3ji4uI3YSSkdh+&#10;mJjTep6f0HWkpM1yqqjLb7CryW24rsJpvLC8a8Cqt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23E&#10;pbdtxKW3bcSlt23EpbdtxKX/jRsD/4snCP+MMA3/mDcT/6BAG/+nSCb/q1I0/6tcRP+pZlT6pXBk&#10;8J95c+eYgoHfj4iN2YiPl9KBlaDOe5unynahrcdzqLHFcK+1wW23t7lruLWzbr2usHDBqLBwwaiw&#10;cMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaj/jhsD/4smCP+OMA3/mjYS/6I/Gv+p&#10;SCb/rlE0/65bRP+sZFX5qm5l76V3duWdf4XclIWS1IyMnc6EkqfJfZivxHietcJ1p7nBdLG7uHCz&#10;u7FvtriscbuxqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6v/jhsD&#10;/4wmCP+QLw3/mzYS/6Q/Gv+rRyb/sVA0/7FZRPywY1X2rmxn7ap1eOOhfIjZmIOW0ZCJo8qHj63F&#10;gpe0wn+guL58qLu7erC9sXSyvalytLumdLmzo3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2&#10;vq2jdr6to3a+raN2vq3/jxsD/4wmB/+RLgz/nTYS/6Y+Gv+tRyX/s080/7RYRPq0YVbzsmpo7K9z&#10;euGmeovWnYCazZSGp8aNja+/h5S1uoKcubV/pLyyfay+q3mxv6N2sr2geLi1nnm9r555va+eeb2v&#10;nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va//jxsD/40mB/+TLgz/njUR/6g+Gf+vRiX/&#10;tk4z/rdXRPe3YFbwtmhp6LNwe96qd43Qn3ydx5eDp7+Qiq+4i5G2soaYuq2DoL2pgam/pX6wwJx5&#10;sb+ae7e3mH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7D/kBoD/40m&#10;B/+ULQz/oDUR/6k+Gf+xRiT/uE0z/LtWRPW7X1btu2dp47Vufdasc4/Ko3qdwZuAp7iUh7Cxj462&#10;q4qVu6aHnb6ihaXAn4SvwZZ+sMGUf7a4k4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KT&#10;gLuyk4C7spOAu7L/kBoD/44mB/+VLQz/oTUR/6s9GP+zRiT/uk0z+r5VRPO/XVbqv2Vq37hrftCv&#10;cY/Fpnicu59+p7KYha+rk4u2pY6Tu5+Lmr6biaLBmIiswpCCr8KPg7W5j4S6s4+EurOPhLqzj4S6&#10;s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurP/kBoD/44lB/+WLAv/ojUQ/6w9GP+1RSP/vEwy&#10;+MFUQ/DDXFbnw2Nq2rtpfsyycI/AqnactqJ8p62cgq+ll4m2npOQu5mPmL6UjaDBkYypwouIrsKK&#10;iLS6ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubT/kRoD/48lB/+Y&#10;LAv/pDQQ/649GP+3RSP/v0wy9sVTQ+7IW1bjxmFq1L9ofse2bo67rXScsaZ6pqeggK+fm4a1mJeO&#10;u5OVlb6Okp3BipKnwoaOrsKEjbS7hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0&#10;hYy5tIWMubT/kRoD/48lB/+ZLAv/pjQP/7A8F/+5RCL8wUsx9MlSQuvNWVXfyWBqz8JmfcK5bI22&#10;sXKbq6t4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJelwoCWr8J/krO8gJG4tYCRuLWAkbi1gJG4tYCR&#10;uLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLX/khoD/5AlB/+bLAr/pzQP/7I8Fv+7RCH5xUsw8c5R&#10;QefSWFTazl5pysZlfL29a4ywtnCapbB2pZyqfK2TpoK0jKOJuYagkL2Bnpm/fZ6iwXuer8F5mbO8&#10;epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLX/khkD/5AlB/+dKwr/&#10;qjMO/7U8Ffy/RCD0yEou7dNQP+PYVlPT0l1oxcpje7fCaYuqu2+Yn7Z0o5WxeqyNrYCyhaqHt3+n&#10;jrt6ppe+d6agv3Smrb9zobS7dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64&#10;tXSeuLX/kxkD/5EkB/+fKwn/rDMN/7g7FPjDQx7vzUos59pPPd3eVVHN2Ftnvs9ierDIZ4mkwm2X&#10;mbxyoY+4eKmGtX6wf7KFtXmwjLh0r5W7cK+fvG6vrLxtq7W5bqe5tG6nubRup7m0bqe5tG6nubRu&#10;p7m0bqe5tG6nubRup7m0bqe5tG6nubT/lBkD/5IkB/+iKgj/sDIM/rw6EvLHQhzo00kp4eFMO9Tj&#10;U1HG3Vplt9VgeKnPZoedyWuUkcVwnofBdqZ/vnyseLyEsXK6i7RtuZO2aricuGe3p7hnt7e2aLK7&#10;sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7H/lRgD/5UjBv+lKQf/tDEK&#10;+ME6EOvOQhjg3Ucl1eVLO8vnUVC941ljr95fdKLYZYOW02qPis5vmX/Ic6F1xHinbsF9q2m+hK5l&#10;vYuxYbyTsl+8nbJfvKyxYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/&#10;vq3/lhgD/5khBf+qKAb/uTAI8Mg4DeHYQBPU40UmyutLO8HsT0+z6FdgpuVfb5riZnyO3GyGhNVx&#10;j3rQdZVzzXqbbMp/n2fHhKJjxoqkX8SRplzEmadaw6SnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCn&#10;WsSwp1rEsKdaxLCnWsSwp1rEsKf/mBcC/54gBP+vJgX4wC4G5tAzCNXhPBTJ6kUov/JKO7XxTkyp&#10;71Zbne1faJLqZ3OH4218ft5ygnbaeIhw132Ma9SCkGbSh5Jj0YyVX8+SllzOmZhZzqKZWM2rmljN&#10;q5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5r/mhcC/6UeA/+3IwPtySYD1t4p&#10;BsnpOxe+80Qps/hJOqj3TUif9lVVlPVfYInxaGiA7G9weOh1dXLlenlt4n99aeCEgGXfiYJi3Y6E&#10;X9yThl3bmYda2qGJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIn/&#10;nBYC/60bAvbBHQHb2hMByegpCb3zOxmy/UMopv5HNpz9TEOT/VVNiv1fVoH5aV159XBic/J2Z27w&#10;fGpq7oFtZ+yGb2Tri3Fh6o9yX+mUdF3omXVa56B3WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOam&#10;eFjmpnhY5qZ4WOameFjmpnj/ohUB/7cVANjPCwDK5xMCvPMpC7H9Oxmk/0Ammf9FMo//SzyH/1RE&#10;f/9fS3j/aVBx/3BUbP12WGn7fFpm+oFcY/iGXmH3i19f9pBhXvaVYlz1mmNa9KBkWPOlZVjzpWVY&#10;86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWX/rRAA1sMIAMjTCgC79BUDr/8qDaP/&#10;NxiX/z0ii/9DLIH/SjR6/1I6c/9eP27/aENp/29HZv91SWP/e0th/4FMX/+FTl3/ik9c/49QWv+T&#10;UVn/mFJX/55TVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1TZugUA&#10;xccHALnZCACs/xcFov8rDZX/MxaJ/zkefv9AJXX/SCtt/1AwZ/9aNGP/ZTdg/205Xv9zO1z/eD1a&#10;/30+WP+CP1f/hkBW/4tAVf+PQVT/lEJT/5pDUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/&#10;n0NR/59DUf+fQ1H/n0PGvgUAt80FAKrkCAGf/xkGlP8oDIf/LhN7/zUZcf89Hmn/RSNi/00mW/9W&#10;KVj/XyxW/2gtVP9uL1P/czBS/3gxUf98MVD/gDJP/4QzTv+IM03/jDRM/5I0S/+WNUv/ljVL/5Y1&#10;S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljW3xAMAqdQCAJz5CwKT/xsFhf8jCnn/KQ9u&#10;/zEUZf85GF3/QRtX/0oeU/9SIFD/WSJN/2AjS/9mJEr/ayVJ/28lSP9zJkf/dyZG/3snRf9+J0X/&#10;gihE/4coQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iyn/gxwD/4An&#10;B/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal3&#10;7G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofT&#10;YNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyC&#10;jmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt&#10;/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4Pj&#10;Zc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97&#10;Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6u&#10;eupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3&#10;fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/99Mgz/iDcR/5A/GP+VSSL/l1Qt/5Zf&#10;Of+Ta0X/jndR/4iCW/qEjGT1f5Rr8Xqbcu52onfrcqd76W+tf+dssoLlariE5Gm/h+Jox4ngZs+K&#10;1mPWjM9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2Ir/hBsD/4EnB/+AMQz/&#10;izYR/5M+GP+ZRyL/nFIt/5pdOv+YaUf/k3RT/o5+X/eIiWnxgpFy7X2Yeel4n3/ldKSE43CqiOBt&#10;sIzea7eP3Wq/kdtpyJPVZs+Vy2TRk8Zl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXU&#10;jsZl1I7/hRsD/4ImB/+CMAz/jjUQ/5Y9GP+cRiH/oFAt/59bO/+cZkj/mHFW+5N8YvSNhm3uh453&#10;6ICVgOR6nIfgdaKM3XKokdpvr5XYbbeZ1WvAnNJpyZ7JZcmewmfNmL5p0ZO+adGTvmnRk75p0ZO+&#10;adGTvmnRk75p0ZO+adGTvmnRk75p0ZP/hhsD/4MmB/+FLwv/kDQQ/5k9F/+fRiH/o08t/6NaO/+g&#10;ZEn/nW9Y+ph5ZfGSg3Hqi4x85IOSht99mY7aeKCV1nSnmtNwrp/Rbbajz2vApcdmwqfAaMaiu2rL&#10;m7dszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpb/hhsD/4MmB/+HLgv/kzQQ&#10;/5s8F/+hRSD/p00t/6ZYO/+kYkr8oWxZ95x2aO+WgHXnj4mB4IeQjNqAlpXVep6d0XWlo81wrKjL&#10;bbWsx2u+rb1ov6y4a8Oms23In7BvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBv&#10;zJn/hxoD/4QlB/+JLQv/lTMP/508Fv+kRCD/qkwt/6pXO/6oYEv4pWpa86F0au2cfnnkk4aG3IuN&#10;ktWDlJzPfJuly3ejqsd0q63Ec7Wvv3C8sLVrvLCwbsGprHDGoqlyypypcsqcqXLKnKlyypypcsqc&#10;qXLKnKlyypypcsqcqXLKnKlyypz/hxoD/4QlB/+LLAr/lzMP/587Fv+mRB//rEss/65VO/usX0v1&#10;qmhc7qZxbOegenzfl4KK1Y6ImM2Fj6HHgJenwnuerL14p6+6drCxt3W6sq1wurKpcb+spXTEpKN1&#10;yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ7/iBoD/4UlB/+MKwr/mDIO/6E7&#10;Ff+pQx//r0ss/7FUO/ixXUvxr2Zc6qtvbuGjdn/VmX2PzJGEmcWKjKK+hJOouX+arbR8o7Cwequz&#10;rXm2tKZ0ubSidb2vn3fDpp15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6D/&#10;iBoD/4UlB/+OKgr/mjIO/6M6Ff+rQh7/sUor/bVTO/a1XEvus2Rd5a5sb9ulc4HOnXqPxZWBmb6O&#10;iKK3iJCpsYSXrqyAn7Gofqi0pX2ytZ96uLabebuxmXvBqJh8xqKYfMaimHzGoph8xqKYfMaimHzG&#10;oph8xqKYfMaimHzGoph8xqL/iRoD/4YlBv+QKgr/nDEN/6U6FP+tQh7/tEor+7hSOvO5WkvquGJe&#10;4bFqcNOpcIHIoHePv5l+mbeShaKwjIypqoiUrqWEnLKggqS1nYGutpl/t7eUfbqzk3/AqpJ/xaOS&#10;f8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaP/iRkD/4YkBv+RKQn/nTEN/6c5FP+v&#10;Qh3/tkkq+LxQOvC9WUvnvGFe3LVncc6sb4HDpHWOuZx8mbGWgqKqkYqpo4yRrp6JmbKZhqG1loWr&#10;t5OFtreOgbm0joO/q42DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKX/iRkD&#10;/4ckBv+TKQn/nzEN/6k5E/+xQRz/uUkp9sBPOe3CV0rkv19d1rlmcMmwbYC+qHOOtKB6mauagKKk&#10;lYepnZGOrpeOlrKSi5+1j4qpt4yKtLiIhri1iIe+rIiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiH&#10;w6aIh8OmiIfDpoiHw6b/ihkD/4ckBv+UKQn/oTAM/6s5Ev+0QRz8u0go9MNOOOvHVkrgw15d0bxl&#10;b8Sza4C5q3GNr6R3mKaefqGemoSol5aMrpGTlLKMkZy1iI+mt4WPsbiCjLe2goy+rYOMw6aDjMOm&#10;g4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6b/ihkD/4gkBv+WKAj/ozAM/604Ev+2QBv6&#10;vkgn8cdON+fMVUjcx1xczL9jb7+3aX+0sHCMqal1l6Cje6CYn4KokZuJrYqZkrKFlpq1gZWkt36V&#10;r7d7kre2fZG9rn2Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqf/ixkD/4kk&#10;Bv+YKAj/pS8L/7A4Ef+5QBn4wkcm7stNNeTQVEbVy1tbx8Nibrq7aH6utG6Lo65zlpqpep+SpYCm&#10;iqGHrISfj7F+nZi0epyhtnibrLZ1mre2d5i9rniWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4&#10;lsKneJbCp3iWwqf/jBgD/4ojBv+aJwf/py8K/7M3D/y9PxjzxkYj6tBMMuDVUkXPz1lawchgbLTA&#10;ZnyoumyKnbRylZSweJ6LrH6lg6iFqn2mjK94pJWydKOftHGjqrVvpLm0cKC+rXKdwqdyncKncp3C&#10;p3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3Kdwqf/jBgD/4wiBv+dJwf/qi4J/7Y2DvfBPhbtzEYg&#10;5NhLLtncUETJ1FhYu81ea67GZXqiwGqIl7twko23dZuEs3yifbGDqHaviqxxrZOvba2dsWqtqbJp&#10;rbexaqm/rGumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6b/jRgC/48gBf+g&#10;Jgb/ri0I/bs1DPHHPRPl00Qc3eBILdDhT0LC21ZWtNNdaKfNY3iayGiFj8Nuj4XAdJh9vXqedrqB&#10;pHC5iahruJKqZ7ecrGW4qK1juLatZLXBqWWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk&#10;ZbDFpGWwxaT/jhcC/5MfBP+kJQX/sywG98EzCejOPA/c3kAZ0OVILsflTUK54FVUrNtbZZ/VYXSS&#10;0GaBh81si37KcpN2yHmZb8aBnmrFiaJlxZKkYsSdpl/Ep6ddxLSnXsPEpF+9yKBfvcigX73IoF+9&#10;yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKD/kBcC/5gdBP+pIwT/uSkE7sgxBt3aNArQ5EEbxutH&#10;LrzqTEGw5lNSo+NaYZfgYW6M3Wh5gttugnrZdYly1XyPa9KCk2XPiJdgzY+aXMyXnFrLoJ1Yy6ud&#10;V8u6nVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJn/khYC/50cA/+vIAL2&#10;wCUC4tMkA9DjMgzF7EAduvFHL7DvSz+l7VFOmutaWo/qYmWF6GpufedydXXjeHtv4H6Aad2EhGTb&#10;iodg2ZGJXdiYi1rWoI1Y1qiOVtW0jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXB&#10;jlTVwY7/lBUC/6QZAv+3HAHpyxYB0eEdAsXsMQ669UAervdFLqP1Sjya9FBIkPNaU4bzY1t+8mxi&#10;d/FzaHHuem1s64BwZ+mGc2PnjHZg5pJ4XeSYelrjnntY46V9VuKvflThuH5U4bh+VOG4flThuH5U&#10;4bh+VOG4flThuH5U4bh+VOG4flThuH7/mBMB/60UAfPDDwDS2AsAxOweBLj2MRGt/T4eov1DK5f8&#10;SDeO/E9BhfxZSX38Y1B3/G1WcPt0Wmv5el5o94FhZPWHY2HzjWVf8pNnXfGZaFrwnmlY76VrVu+t&#10;bFTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG3/oxAA8bkMAM7JCQDE3wsA&#10;tvcfBqz/MhKg/zsdlP9BJ4r/RzGB/045ev9YP3P/YkVu/2xJaf9zTGb/ek9j/4BRYP+GU17/jFRc&#10;/5JVWv6YV1n9nVhX/KRZVfurWlT7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7&#10;sVvwrwgAzb8HAMDNCAC07g4Cqf8hCJ//MRGS/zcah/8+In3/RSl1/00wbv9VNWn/YDll/2o8Yf9x&#10;Pl//d0Bc/35CWv+EQ1n/iURX/49FVv+URlX/mkdT/6BIUv+nSVH/rUpR/61KUf+tSlH/rUpR/61K&#10;Uf+tSlH/rUpR/61KUf+tSlH/rUrPuAQAvsMFALLUBgCm/hADnP8jCJD/LQ+E/zMWef87HHD/QyJp&#10;/0onYv9SKl3/XC1a/2UwWP9tMVb/czNU/3k0U/9+NVL/hDZQ/4k3T/+OOE7/kzhN/5k5TP+gOkv/&#10;pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjq/vAMAsMoDAKPcAwGZ/xIDj/8i&#10;CIL/KA12/y8Sbf83F2X/Pxte/0ceWP9OIVT/VyNR/18lTv9lJk3/bCdL/3EoSv92KUn/eypI/4Aq&#10;R/+FK0b/iStF/44sRP+ULEP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi2x&#10;wgEAo9IAAJXrAwGM/xMDgP8cBnT/Iwpp/yoOYP8yEln/OhVT/0IXTv9JGUv/URpI/1gcRv9dHUT/&#10;Yx1D/2ceQf9sH0D/cB8//3QgPv94ID3/fCA8/4EhO/+HITv/jCI7/4wiO/+MIjv/jCI7/4wiO/+M&#10;Ijv/jCI7/4wiO/+MIjv/jCL/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE&#10;/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+I&#10;SB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bI&#10;be9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D&#10;/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6&#10;bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36G&#10;TP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/ehwD/3cnBv90Mgv/fzYP/4Y9Ff+LRx3/&#10;jlEn/4xeMf+Jazz/hXdG/4GDTv99j1b/eZhc/HWgYflypmX3b61p9WyzbPNquW/yaMBx8GbIc+xk&#10;zXXoYdR241/ed9td43nVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5Xb/exwD/3cn&#10;Bv93MAr/gjUO/4o8Ff+PRh3/kk8n/5FcMv+OaD3/inRI/4aAUv+Bi1r8fZVh+HidZ/V0pG3ycapx&#10;8G6wdO5rtnfsab566mfHfedlzn/iYtaA2V/dgdBf4H7MYON7zGDje8xg43vMYON7zGDje8xg43vM&#10;YON7zGDje8xg43v/fBwD/3gmBv96Lwr/hTMO/407FP+SRBz/lk4n/5VaMv+SZT7/jnFK/4p9Vf6F&#10;iF75gJJn9HuabvB2oXPtcqd46m+ufehstIDmabyD5GfGhuFlz4jZYteKz2HZiMhi3YLEY+B/xGPg&#10;f8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H//fRsD/3kmBv98Lgr/iDIO/5A6FP+VQxz/mkwn&#10;/5lYM/+WYz//km5M/456V/yJhWL1hI9r8H6Xc+x5nnrodKWA5XCrheJss4ngaruM3mjGj9pm0ZLO&#10;YtGSx2TVjMFl24a9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YL/fRsD/3omBv9/&#10;LAr/izEN/5M6E/+YQhz/nUsm/51WM/+bYUD/l2xN+5J2WveNgWbyiIxw7IKUeed7m4HjdaKI33Gp&#10;jtxtsZLZa7uW12nImcxky5vFZc6XwGfSkbpo2Iq2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduG&#10;tmnbhrZp24b/fhsD/3smBv+BKwn/jTEN/5U5E/+bQhv/oEom/6FUM/+fX0H7nGlP9pdzXfGSfmrs&#10;jIh154WRgOJ+mIndeKCR2HKnl9Jtr53PbLmfzGvFoMNnx6C8aMubt2rQlLJs1Y2vbNmJr2zZia9s&#10;2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2Yn/fhoD/3slBv+DKgn/jzAM/5g4Ev+eQRv/o0km/6ZS&#10;M/2kXUH3oWdQ8ZxxX+uXe23lj4N63oeLhtV+kpHPeJmXynShnMdxqp/Db7OhwW6/o7prxaOza8if&#10;r23NmKtv0pGpcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oz/fxoD/3wlBv+GKQj/&#10;ki8M/5s4Ev+hQBr/p0gl/6pRMvmpW0HzpmRR7KJuYeWadnDckX5/0omGi8uCjZPFfZWZwHidnrx1&#10;paG5c66ktnK5pbJww6arb8aiqHHLm6Rz0JOidNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTU&#10;jqJ01I7/gBoD/3wlBv+IKAj/lC8L/503Ef+kPxn/qkck/a5PMvatWUHvq2JS56ZrYt6ecnPSlXqB&#10;yo2Ci8OHipO9gZGat32Zn7N5oaOvd6qmrHa0p6p2waijc8OloHXJnp53z5acd9KRnHfSkZx30pGc&#10;d9KRnHfSkZx30pGcd9KRnHfSkZx30pH/gBoD/30lBv+KJwj/li4L/582EP+nPxj/rUcj+7JOMfOy&#10;V0HrsWBS4qpoZNaicHTMmXeBw5J/i7yLhpS1ho6ar4GVoKp+naSme6ano3qwqaF5vKmbd8GomXnH&#10;oJh6zZiXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZP/gRoD/34kBv+MJgf/mC4K&#10;/6I2EP+pPhj/r0Yj+LVNMPC3VkDntV5S3a5mZNClbnPGnXWAvZZ8i7WQg5SuioubqIaSoKOCmqWf&#10;f6Oom36tqph9uauUe8Cqk33GopJ+zJmRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/&#10;0JT/gRkD/34kBv+NJgf/mi0K/6Q1D/+sPRf+skUi9rhMMO28VEDkuF1R17JkY8upbHPAoXOAt5p6&#10;i6+UgJOoj4ibooqPoJyHl6WXhKColIKpqpGCtauNgb+rjYHFpIyCy5uMgs+VjILPlYyCz5WMgs+V&#10;jILPlYyCz5WMgs+VjILPlYyCz5X/ghkD/38kBv+PJQf/nC0J/6Y1Dv+uPRb8tUUh87xLLurBUj/g&#10;vFtR0bVjY8atanK7pXF/sp53iqmYfpOik4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyHh7+shobEpYeG&#10;ypyHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpf/ghkD/4AjBf+RJQb/niwJ/6g0&#10;Df+xPBX6uEQf8L9LLefFUT3cwFpQzbhhYsGwaHG2qW9+rKJ1iaSdfJKcmIKalZSKoI+RkqWKjpuo&#10;ho2lq4OMsKyBjb6sgIvDpoGLyZ2Bi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZj/&#10;gxkD/4IiBf+TJAb/oCwI/6szDf+0PBT3vEMe7sRKK+TJUTvVxFhPyLxgYby0Z3CxrW19p6dziZ6i&#10;eZKWnYCZj5qIn4mXkKSDlJiof5OiqnySrat6krusepHDpnuQyZ58j82YfI/NmHyPzZh8j82YfI/N&#10;mHyPzZh8j82YfI/NmHyPzZj/gxgC/4QhBf+VJAb/oisI/60zC/63OxL0wEIc6slJKODNTznQx1dO&#10;w8BeYLe4ZW+rsmt8oaxxh5ineJCQo36YiaCFnoKdjaN9m5aneJmgqXWZq6pzmbirc5jDpnWWyZ52&#10;lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZn/hBgC/4cgBf+XIwX/pSoH/7EyCvu7&#10;OhDxxUEZ589IJdvSTTjLy1VMvcRdXrG+Y26luGp7m7JvhpKudo+JqnyWgqeDnHuki6F2opSlcaGd&#10;p26gqalsobapbaHDpm+dyZ5wnM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZj/hRgC&#10;/4oeBP+aIgT/qCkG/7UwCPbAOA7ry0AV4dhGINPYSzbF0FRLt8lbXKvDYmyfvmh4lLlug4u1c4yD&#10;snqTe6+BmXWtiZ5vq5Kia6qcpGiqp6VmqrSmZqvFpGimypxppM2XaaTNl2mkzZdppM2XaaTNl2mk&#10;zZdppM2XaaTNl2mkzZf/hhcC/40cBP+eIQT/rCcF/bovBu/HNgrj1D4Q2N9DH8veSjS+1lJIsNBa&#10;WqTKYGmYxmZ2jcFsgIS+col7u3iQdLl/lW63h5pptpCdZbWboGK0pqFgtbOhX7bFoGGxzJpirs+V&#10;Yq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5X/hxcC/5EaA/+iIAP/siUD9cArBObPMQbY&#10;3jgPzOVDIMPiSTO23lFGqdhYV5zSXmWQzmRyhstqfHzIcIR0xneKbsR+j2jDh5RjwpCXX8GbmVzB&#10;pppbwrObWsPFmlu+z5VcutKRXLrSkVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pH/iRYC/5YZ&#10;Av+oHQL+uCEC7MkiAtndJQTM5TcRwupDIrfnSDOs5E9EoOBWU5TdXWCI2mNrftZqdXXUcH1u0neD&#10;Z9F/iGLQh4te0JGOWtCckFjQp5FW0LWSVdLHkVbN1I5WyNaLVsjWi1bI1otWyNaLVsjWi1bI1otW&#10;yNaLVsjWi1bI1ov/ixUC/50XAf+vGQH0wRgB3dgRAMzlJgXB7jcTtu9CI6vtRzKh60xAlulVTYvn&#10;XViC5mVheeRsaXLkdG9s43x0Z+KEeGLijXte4pV+W+CegFjfp4JV3rGDU96+g1Le0oNR2dyCUdnc&#10;glHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IL/jxMC/6QTAf64EgDWzAsAzOQRAcDvJge19TgV&#10;qvRAIp/zRjCV8ks8jPFURoLwXU968GZWdPBuXG7vdmFp735kZe+GaGHvjmpe7pZtW+2eb1jrpXBW&#10;665xVOq4clLqx3NR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XP/mBAB/64OANTB&#10;CQDJzwkAvvASArP5Jwqp+zgVnvs+IZP7RCyJ+ko1gfpTPnn6XUVy+mZKbfpvTmj6dlJk+n5VYfqG&#10;V1/7jlpc+pZbWvmdXVf4pV5V96xgU/e1YVL2wWFQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spi&#10;UPbKYlD2ymL/owsA1rgGAMbEBwC71AkAsPwUA6b/KQuc/zUVkP87Hob/QiZ9/0kudf9RNG//Wzpp&#10;/2U+Zf9uQWL/dURf/3xGXP+DSFr/i0lY/5NLVv+bTFX/ok1T/6lOUf+xT1D/u1BP/8NRT//DUU//&#10;w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1HarwIAxrwFALnJBQCt2wgAo/8XBJr/KwuO/zESg/84&#10;Gnn/QCBw/0cmaf9PK2P/WC9f/2IyXP9rNFr/cjZY/3g4Vv9/OVT/hjtS/408Uf+VPU//nD5O/6M+&#10;Tf+qP0v/s0BK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUHItQIAuMEEAKvQAwCf&#10;6wkBlv8aBYv/Jgp//y0Pdf81FWz/PRpl/0QeXv9MIlj/VCVV/10nUv9lKVD/bCpO/3MrTf95LEz/&#10;fy1K/4UuSf+ML0j/kjBH/5kwRf+gMUT/qTJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+u&#10;MkP/rjK4ugIAqsgAAJ3ZAACS/wwCif8aBH3/IQhy/ygMaP8wEGD/OBRa/0AXVP9IGk//TxxM/1cd&#10;Sf9dHkf/YyBF/2kgRP9vIUL/dCJB/3oiQP+AIz//hiQ+/4wkPf+SJTz/mSU7/54mO/+eJjv/niY7&#10;/54mO/+eJjv/niY7/54mO/+eJjv/niarwQAAndAAAI/hAACG/w4Cev8VA27/HAZk/yMJXP8rDFX/&#10;Mw9P/zsRSf9CE0b/SRRC/08WQP9VFj7/Whc8/18YO/9kGDn/aBk4/20ZN/9yGjb/dxo1/3waNP+B&#10;GzP/iBsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRv/cB4D/2wpBv9pMwn/cjcN&#10;/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/&#10;Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ&#10;8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26m&#10;Tv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf&#10;5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/&#10;eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb&#10;6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2woBv9rMQn/dTYN/3s8&#10;Ev9/Rhn/g1Ah/4FeKv9+azP/e3g7/3iGQv91kkj/cptN/3CkUf9trFT/a7JX/2m5Wv9nwVz8Zcde&#10;+GLMX/Vg02HwXt1i7FzkY+hb6WTiWu9k4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GL/&#10;cR0D/20oBv9uMAn/eDQM/387Ev+DRBn/h04h/4ZbK/+DaDT/f3U9/3yCRf95jkz/dplS/3KhVv9v&#10;qVr+bbBe/Gq3YftovmP5ZsZl9GPMZ/Bh02nrX95r5l3lbOBb6W3ZXO5o1lzvZ9Zc72fWXO9n1lzv&#10;Z9Zc72fWXO9n1lzvZ9Zc72f/ch0D/24oBv9xLgn/ezIM/4M6Ef+HQxj/ikwh/4pZK/+HZTX/g3I/&#10;/39+SP98i1D/eZZW/3WfXP1ypmD6bq1k+Gy0aPZpvGv0Z8Vt8GTMcOth03LlX99z3lzldNZc6HHP&#10;Xu1szV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e7mv/cxwD/28nBv90LQj/fjEM/4Y5Ef+L&#10;Qhj/jksh/45WK/+LYzb/h29B/4N7S/9/h1P+fJJb/HicYfl0pGf2cKtr822yb/FqunPvaMN262XM&#10;eOZi1XreX998013je81f5nbHYOpwxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7/dBwD&#10;/3AnBv92Kwj/gS8L/4k4EP+OQBj/kkkh/5NULP+QYDf/jGxD/4d3TfuDg1f4f45g9nqXZ/N2oG7w&#10;cqhz7W6veOtruHzoaMJ/5mbNgt9i2ITRX9yFymDgf8Vh43q/Y+h0vmPpcr5j6XK+Y+lyvmPpcr5j&#10;6XK+Y+lyvmPpcr5j6XL/dBwD/3AmBv95Kgj/hS4L/403EP+SPxf/lkgg/5dSLP+VXjj+kWlE+ox0&#10;UPWHf1vygoll7n2Tbup3m3XncqN85G6rgeFqs4beZ72K2mXKjdJi1I7IYtiKwmPchLxl4H63ZuV4&#10;tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5nb/dRsD/3EmBv98KAf/iC0K/5A2D/+WPhb/&#10;mkcg/5xQK/+aWzj5l2ZF9JJwUu+Me1/qhYVq5X6NdOB4lX3bcp2F1G2ki9BqrY7NaLeQy2jDkchn&#10;0ZK/ZdSPuWfZibRo3YKwaeJ8rmrkea5q5HmuauR5rmrkea5q5HmuauR5rmrkea5q5Hn/dhsD/3Im&#10;Bf9/Jwf/iiwK/5M1Dv+ZPRb/nkYf/6FOK/ugWTj1nGNG75htVOiQd2LiiH9v2oCHe9J6j4PNdZeJ&#10;yXGfjcVuqJHCbLGTv2u8lb1ry5W2adCUsWvVjaxs24aobeB/p23ifKdt4nynbeJ8p23ifKdt4nyn&#10;beJ8p23ifKdt4nz/dhsD/3MlBf+BJgf/jSwJ/5Y0Dv+dPBX/oUQe/qVMKvelVzjwomFH6ZxqVuGU&#10;cmXYjHtzz4WDfMl/i4TDepOKv3abj7pzo5O3cKyWtG+3l7FvxJisbc2YqW/TkKVw2Imhcd6CoHHg&#10;f6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H//dxsD/3QlBf+DJQb/kCsJ/5kzDf+gOxT/pUMd&#10;+6lLKfOqVDjsqF5H46FnV9qZb2fPkXhzx4qAfcGEiIW7f4+LtXqXkLF3n5StdKiXqnOymadyv5qk&#10;csuaoXPQk5501oybddyEmnXegZp13oGadd6BmnXegZp13oGadd6BmnXegZp13oH/eBoD/3YkBf+G&#10;Iwb/kioI/5syDP+jOhP/qEIc+K1KKPCvUjfnrFxH3qVkWNGdbWbIlXVzwI58fbmJhIWzg4yMrX+T&#10;kal7m5WleaSZoXeum552upydd8qcmXfPlpd41I6VeNuGlHjdg5R43YOUeN2DlHjdg5R43YOUeN2D&#10;lHjdg5R43YP/eBoD/3gjBf+IIwb/lCoI/54xC/+mOhL+q0Ib9bBJJ+y1UDbjsFpG2KljV8yha2bC&#10;mnJyupN6fLONgYWsiImMpoSQkaGAmJadfaGamXuqnJZ7tp2Ue8aeknvNmJF805CPfNmIj3zchY98&#10;3IWPfNyFj3zchY983IWPfNyFj3zchY983IX/eRoD/3oiBf+KIgX/likH/6AxC/+oORH7r0Ea8rRI&#10;Jum5TzTftFlF0q1hVselaWW9nnBytJd3fK2RfoWmjIaMoIiNkZqFlZaWgp6akoCnnY9/s56NgMKe&#10;i4DMmouB0pKKgNiJiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDbhomA24b/eRoC/3shBP+LIgX/&#10;mCgH/6MwCv+rOBD5skAY77hHJOa9TjPbuFdEzbBgVsKpZ2S4om5xr5t1e6eWfISgkYOLmo2LkZSK&#10;k5aPh5uai4WlnYiEsJ+FhL+fhYXLm4WF0ZOFhdiKhITah4SE2oeEhNqHhITah4SE2oeEhNqHhITa&#10;h4SE2of/ehkC/30gBP+NIQX/mygG/6UvCf+uNw72tj8X7LxGIuPBTjDVvFZDyLReVb2sZmOzpmxw&#10;qp9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqjnYGKrp9+iryfforKnH+K0JR/idaLf4jZiH+I2Yh/&#10;iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yj/ehkC/38eBP+QIQT/nScF/6guCP6yNg3zuj4V6cFFH9/F&#10;TC/Qv1RCxLddU7iwZGKuqmpvpKRxepyfd4OUm36KjpiGkIeVjpWCkpeZfZCgnHqPq554j7mfd5HK&#10;nXmQz5V5jtaMeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2In/exkC/4EdBP+SIAT/oCYF&#10;/6stB/u1NQvwvj0S5sdEHNrJSS7Lw1NBvrxbUrO1YmGor2lun6pveJaldYGOoXyJh56Dj4Gbi5R7&#10;mZSYd5eem3OWqZ1xlraecJfInXKWz5VzlNWMdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST&#10;2In/fBgC/4QcA/+VHwP/oyUE/68sBve6MwnsxDsP4s5CGNPOSCzGx1JAucBaUa26YV+jtGdsmbBt&#10;d5CrdICIqHqHgaWBjXqiiZJ1oJKWcJ6bmWyep5tqnrScaZ/Fm2ye0JRtmtaMbZnYiW2Z2IltmdiJ&#10;bZnYiW2Z2IltmdiJbZnYiW2Z2In/fRgC/4caA/+YHgP/piMD/7MpBPPAMQfnyzgL3dg6Fs3SRirA&#10;zFA+s8ZYT6fAX12cu2VqkrdrdImzcX2Br3iEeq1/inSqh49uqY+TaaealmanpZhjp7KZYqjDmGWn&#10;0ZNmo9aLZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2Yn/fhcC/4sYAv+cHAL/qyEC+7km&#10;A+3HLATf1TEG0945FMbYRCi50U47rMxWTKDHXVqVwmNni79pcYK7b3l6uHaAc7Z9hm20hYtos46P&#10;Y7KYkmCxpJNesrGUXLLClF6y05BfrNmJYKrahmCq2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2ob/&#10;fxcC/5AWAv+hGgH/sR0B9MAgAePRIAHT3ywGyeI7FL7fRCWy2Uw4pdNUSZnPW1eOy2FjhMhobHvF&#10;bnVzw3V7bMF8gWfAhIViv46JXr6Yi1q+pI1YvrGOV7/CjVi/14tZuNyFWbbdg1m23YNZtt2DWbbd&#10;g1m23YNZtt2DWbbdg1m23YP/gRYC/5UUAf+nFgH9uBcA6csRANPfFgHI5ywHvuY7FrPkRCWo4Us1&#10;nN1SRJHZWVKG1WBdfNNmZnTRbW5sz3R0Zs58eWHNhX1czI6AWcyZg1bMpYRUzLOFU83EhVPN3YNT&#10;xuB+VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X3/hxMB/5wSAf+uEQDawgoA0NIKAMfo&#10;GAG87CwKsus8F6jqQyWd6EgzkuZQQIjkWUt+4mBUduFoXG/gb2Jo33doY95/bF7eiHBa3pFzV96b&#10;dVTep3dS37R4UN/EeE/g3nhP1uV1T9PndE/T53RP0+d0T9PndE/T53RP0+d0T9PndE/T53T/jw8B&#10;/6QOANu4CADNxQkAxdUKALrxGgOw8i0MpvE7GJvwQSSR70cvh+5OOn7uWEN37WFKcO1pUGrscVVl&#10;7HlZYeyBXF3sil9a7JNhV+2dY1Xtp2VS7bNmUe7AZ0/v1GhO6+ZoTejoaE3o6GhN6OhoTejoaE3o&#10;6GhN6OhoTejoaE3o6Gj/mQsA3a4EAMy8BgDByQcAuNsKAK34HASk+C8Nmfg5F4/4PyGF+EYqfPhN&#10;MnX3Vzlu92A/afdpQ2T4cUdh+HlKXfiBTFr4iU9Y+JJRVvmbUlP5pVRR+q9VUPq7Vk76yldN++NX&#10;TPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76VflpQAAzrQEAL+/BQC0zgYAqusNAaD/HwaX&#10;/y8NjP82FYL/PR14/0QkcP9MKmr/VC9l/14zYf9nN13/bzla/3Y8WP9+Plb/hj9T/45BUf+XQlD/&#10;oENO/6lFTf+zRUv/vkZK/9BHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EfRrgAAv7kD&#10;ALLFAwCn1QUAnP0PApT/IgaJ/ysMfv8yEnX/Ohhs/0IdZf9JIl//USVa/1ooV/9jK1T/ay1S/3Iv&#10;UP95ME//gDFN/4gyS/+QNEr/mDVI/6E1R/+qNkb/szdE/784RP/FOET/xThE/8U4RP/FOET/xThE&#10;/8U4RP/FOET/xTjBswAAsr4CAKXMAQCZ3QMAkP8SAob/HwV7/ycKcf8uDmj/NhNh/z4XWv9GGlX/&#10;TR1R/1UfTv9dIEv/ZCJJ/2sjR/9xJEb/eCVE/38mQ/+GJ0H/jihA/5YoP/+eKT3/pyk8/7AqPP+0&#10;Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCqzuAEApcYAAJfVAACL7wQBhP8TAnf/GgRt/yIH&#10;ZP8qC1z/Mg5V/zkRUP9BE0v/SBVI/08XRf9WGEL/XBlA/2EaPv9nGjz/bRs7/3McOf95HDj/gB02&#10;/4gdNf+PHjT/lx4y/6AfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB+mwAAAl84AAIne&#10;AAB//wcBdP8QAmn/FQNf/xwFV/8kCFD/LApK/zMMRf87DkH/QQ89/0cQOv9NETj/UhE2/1cSNP9c&#10;EzL/YRMx/2YUL/9rFC7/cRUt/3cVLP99FSr/gxYp/4sWKf+OFin/jhYp/44WKf+OFin/jhYp/44W&#10;Kf+OFin/jhb/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/&#10;Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV&#10;+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3Ne&#10;I/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM&#10;91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2IqBf9jMQj/&#10;azUL/3A8D/9zRRX/dU8c/3ZdI/9zbCr/cHox/22HNv9rlDv/aZ8//2ioQv9msEX/ZLhH/2PASf9h&#10;x0r/X8xM/13TTfxc3k75WuRP9VnqUPFY71HtV/RR6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5&#10;UOlX+VD/Zx8D/2MqBf9lMAj/bjML/3Q6D/93QxX/eU4c/3paJP93aCv/dHYz/3GEOf9ukD//bJtD&#10;/2qlR/9orUr/Z7ZM/2W+Tv9jxVD/YctS/V/SVPld3VX0W+RW8FrqV+tY8FjnWPVX41n6VONZ+lTj&#10;WfpU41n6VONZ+lTjWfpU41n6VONZ+lT/aB8D/2MpBf9oLgf/cTIK/3c4D/97QhX/fUwc/35YJP97&#10;Zi3/d3M1/3SAPP9xjEL/b5dH/2yhS/9qqk//aLJS/2e7VP9lxFb+YspY+WDRWvVe3FzwXORd6lrr&#10;XuZZ8V/iWvVb3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+Vf/aR4D/2QpBf9rLQf/dDAK&#10;/3s3Dv9/QRX/gUoc/4JVJf9/Yy7/e3A2/3h8Pv91iUX/cZRL/2+eUP9splT/aq5Y/Wi3W/xmwF36&#10;ZMlg9WHQYvBe3GPqXOVl5VvsZt5a8GPYW/Rg0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd&#10;+Fv/aR4D/2UoBf9uKwf/eC4K/382Dv+DPxT/hUgc/4dTJf+EYC//gGw4/3x5Qf94hUn+dJBQ+3GZ&#10;Vvluolr4a6pf9miyYvRmu2XzZMVo8GLQa+pf3W3jXedu21vqbdNc72jNXvNkyF/3X8hf91/IX/df&#10;yF/3X8hf91/IX/dfyF/3X8hf91//ah4D/2YoBf9xKQf/eywJ/4M1Df+HPhT/ikcb/4xQJf+JXS//&#10;hWk6/YF1RPp8gE33eItV9HOVXPFvnWLvbKVn7Wmta+tmtm/oY8By5mHMdeNg33fWXOR4zl7pcslf&#10;7W3EYPBov2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GP/ax0D/2cnBf90Jwb/fysI/4cz&#10;Df+MPBP/j0Ub/5FOJf+PWjD8i2Y7+IZxRvOBfFHvfIda7HaQYuhxmGnlbKBw4Wiodd5ksHrbYrp+&#10;2GHHf9Rh2n/LX+F+xGHld79i6XK7Y+1ttmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8Wf/&#10;bB0D/2omBf93Jgb/gioI/4oyDP+QOxL/k0Ma/5ZMJP2VVzD3kWI88oxtSeyGeFTnf4Ff4niKadxy&#10;knLWbZp40mqifM5nq3/LZrSByWW/g8dkzoTBY92DumTifLZm5nayZ+pxrmjvaq5o72quaO9qrmjv&#10;aq5o72quaO9qrmjvaq5o72r/bRwD/2wkBf96JAX/hSkH/44xC/+UORH/mEIZ/5tKJPibVDDyl189&#10;65JqS+WKc1jegnxk1XyFbs92jXXKcpV6xm6dfsNspYK/aq+EvWm5hrpox4e3aNqHsWjega1p43qp&#10;a+h0pmvsbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbaZs7W3/bRwD/24jBP99IgX/iCgH/5EwCv+Y&#10;OBD/nEAY+59JI/ShUi/tnVw95ZZmTN2Ob1rTh3hlzIGBbsZ7iXbBd5F7vHOZgLhwoYS1bqqHsm20&#10;ia9swYqtbNKKqGzchaVt4X6ibuV3n2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/rcJ9v63D/bhwD&#10;/3EiBP9/IQX/iycG/5QvCf+bNw//oD8X+KRHIfCnTy7oolo935tjTdSUbFrLjHVlxIZ9b76AhXa4&#10;fI18s3iVga91nYWrcqWJqHGvi6Vwu4yjcMuNoHHZiJ1x34GbcuR6mXPpcplz6XKZc+lymXPpcplz&#10;6XKZc+lymXPpcplz6XL/bxsD/3MgBP+CIAT/jiYG/5cuCP+fNg79pD4V9KhGIOysTS3jp1g82aBh&#10;TM2YalnFkXJlvYt6braFgnawgIl9q32Rgqd5mYajd6KKn3WrjZx0t46adMaPmHXWi5Z23YOUduJ8&#10;k3bndJJ26HSSduh0knbodJJ26HSSduh0knbodJJ26HT/bxsC/3UfBP+EHwT/kCUF/5otCP+iNQz6&#10;qD0U8axFHuiwTCvfq1c70qRfS8icaFm/lW9kt493brCKf3aqhYZ9pIGOgp9+loebe56Ll3mojpR4&#10;s4+SeMKQkXrVjY9624WOeuF+jXrmdo165naNeuZ2jXrmdo165naNeuZ2jXrmdo165nb/cBsC/3Ye&#10;A/+GHgT/kyUF/50sB/+lNAv3qzwS7rFDHOW0Synar1U6zaheSsKgZli5mm1ksZN1bqqOfHajioN9&#10;noaLgpmCk4eUgJuLkH6ljo19sJCKfb6Rin/Tj4l+2oeIft9/h37ld4d+5XeHfuV3h37ld4d+5XeH&#10;fuV3h37ld4d+5Xf/cBsC/3gdA/+IHgP/lSQE/6ArBv+oMgr0rzoR67VCGuG4SifUs1M5yKtcSb6k&#10;ZFe0nmtjrJhybaSTeXWejoF8mIuIgpKHkIeNhZmLiYOijoaCrpGDgryRgoPOkYOD2YiCgt+BgoLk&#10;eYKC5HiCguR4goLkeIKC5HiCguR4goLkeIKC5Hj/cRoC/3ocA/+KHQP/lyME/6IpBfysMQnxszkP&#10;6LpAF928SCXPtlI4w69bSLmoYlavompip5xwbJ+Xd3WYk358kpCGgoyNjoeHipeLg4igjn+Hq5F8&#10;h7mRe4fLkXyI2Il9h96CfYbken2G5Hl9huR5fYbkeX2G5Hl9huR5fYbkeX2G5Hn/cRoC/3waA/+N&#10;HAP/miID/6UoBPmvLwfuuDcM5L8/FNjARiTKulA3v7NZR7SsYVWqpmhhoaFua5mcdXSSmHx7jJWD&#10;gYaSi4aBkJSLfI6ejniNqZB2jLaRdI3IkXaO2Ip3jN2Cd4rjeneK43p3iuN6d4rjeneK43p3iuN6&#10;d4rjeneK43r/choC/38ZAv+PGwL/nSAD/6kmA/azLQXqvTUJ4MY8ENLERCPFvU81urdYRq+xX1Sl&#10;q2ZgnKZtapSic3OMnnp6hpuBgICYiYV6lpKJdZSbjXKTpo9vk7SQbZTFkHCV2Ipwkt2DcZDje3GQ&#10;43txkON7cZDje3GQ43txkON7cZDje3GQ43v/cxkC/4IXAv+SGgL/oB8C/60kAvK4KgTmwzEG28w1&#10;D8zIQiHAwk00tLxWRKm2XlKfsWRelqxraI6pcXGGpXh4f6J/fnmgh4N0nY+Ib5yZi2ubpI1om7KO&#10;Z5vCjmmd2Ipqmd2Ca5bje2uW43trluN7a5bje2uW43trluN7a5bje2uW43v/dBkC/4UVAv+WGAH/&#10;pBwB+7IgAe2/JQLhzCoD1NEyDcfMQR+6x0wxrsFUQqO8XFCZt2JckLNpZoewb26ArXZ1eap9e3Oo&#10;hIBtpo2FaKWXiGWko4pipLCLYKTBi2Km2Yhjot6BZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7j&#10;emWe43r/dhgC/4kTAf+aFgH/qRgB9rgbAefHGgHb2RwBzdYwC8DSPx20zUovqMhSP53DWk2Sv2FY&#10;ibtnYoC4bWt5tnRxcrN7d2yxg3xnsIyAYq+Wg16uoYZcrq+HWq+/h1uw2oRdrOB/XqfleF6n5Xhe&#10;p+V4XqfleF6n5Xhep+V4XqfleF6n5Xj/ehUC/44SAf+fEwD/sBMA78AQANnUDADO3xwBxN0vCbnZ&#10;PRqt00gsoc9QO5XLWEmLx19UgsRlXnnCbGZywHJsa756cma9gnZhu4t6XLuVfVm6oX9Xuq+AVbu/&#10;gFW82X9WuON6WLLndViy53RYsud0WLLndFiy53RYsud0WLLndFiy53T/gBIB/5QQAP+mDwDjuAsA&#10;0sYKAMzXCwDD4x4CueIxCq/gPRik3UYnmdlON43UVkSD0V1Pes9kWHLNal9ry3JlZcp5amDJgm9b&#10;yYtyV8iWdVTIondSyK94UcnAeFDK23dRxuhzUsDrb1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/&#10;7G//hw4B/5sNAN+uBwDQvAgAx8kIAMHbCwC36CADrecxDaTmPRmZ5EQmjuJMM4TgVD573lxHc91j&#10;T2vcalZl2nJcYNp6YFvZg2RX2YxnU9mXalDZo2xO2bFtTdrCbUzb3GxN2OxqTs/wZ07P8GdOz/Bn&#10;Ts/wZ07P8GdOz/BnTs/wZ07P8Gf/jwsA6aQEANG0BgDFvwYAvM0IALTpDgGq7iIFou4zDpftOxmN&#10;7EIkg+tJLnvqUzZz6Vw+bOlkRGfpbEli6HRNXuh8UVrohVRW6I5WU+mYWVHpo1pO6bBcTeq+XEzr&#10;0l1L6uldSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXErj81z5mQMA1KwCAMW3BAC5wwUAsNII&#10;AKf2EQGe9SQGlfUyDor1OheB9UEgePVIJ3D1UC5q9Fo0ZfRjOGD0azxd9XQ/WfV8Qlf1hERU9Y1G&#10;UfaXSE/2oUpN9qxLS/e5TEr3yE1J+OBNSPfzTUj39E1I9/RNSPf0TUj39E1I9/RNSPf0TUj39E3a&#10;owAAx7ECALi7AwCtyQQAo9kHAJr9FAKS/ScHh/4vDX3+NxR0/z8bbP9HIGb/TiVg/1cpXP9gLVn/&#10;aTBW/3EyU/94NFH/gDZP/4k3Tf+SOUv/nDpJ/6Y7SP+xPEb/vT1F/8w9RP/mPkT/5z5E/+c+RP/n&#10;PkT/5z5E/+c+RP/nPkT/5z7LrAAAubYBAKzCAQCg0AIAleUHAI7/GAOE/yQGev8sC3D/NBBo/zwV&#10;Yf9EGVv/Sx1W/1MgU/9bIlD/YyRN/2smS/9zJ0n/eilI/4IqRv+KK0T/lCxC/54tQf+nLkD/sS4/&#10;/7wvPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/zTC7sQAArLwAAJ/JAACT2QAAifwLAYD/&#10;FwJ2/yAFbP8oCWT/MA1d/zgQV/9AE1H/RxZN/04YSv9WGUf/XBpE/2McQv9pHUD/cB4//3gePf+A&#10;Hzv/iCA6/5EhOP+bIjf/pCI2/60jNf+4IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSOttgAA&#10;n8QAAJLSAACE4QAAff8NAXL/EwJo/xsEX/8jBlj/KwlR/zMLTP86DUf/QQ9D/0gRQP9OEj3/VBM7&#10;/1oUOf9fFDf/ZRU1/2sWM/9yFjH/ehcv/4IXLv+LGCz/kxgr/5wZKv+nGSr/pxkq/6cZKv+nGSr/&#10;pxkq/6cZKv+nGSr/pxmhvwAAkswAAITcAAB49wAAbv8KAWP/EAJa/xUDUv8dBEv/JAZG/ywIQf8z&#10;CTz/Ogo5/0ALNf9FDDL/Sg0w/1ANLv9UDiz/WQ4q/14PKP9kDyb/ag8l/3EQI/94ECL/gBEg/4gR&#10;H/+RER//kREf/5ERH/+RER//kREf/5ERH/+RER//kRH/XCID/1ctBf9YMwf/XzYJ/2M9Df9lRhL/&#10;ZlAX/2VeHP9kbiL/YXwn/1+KK/9eli7/XKEx/1uqM/9asjX/Wbo2/1jDN/9YzTn/V9g5/1bgOv9V&#10;5jv/VOw8/1PxPPxS9T34Uvk99VH9PfNR/z3zUf8981H/PfNR/z3zUf8981H/PfNR/z3/XCID/1cs&#10;Bf9aMgf/YTUJ/2U8Df9nRRL/aE8X/2hcHf9mbSL/Y3so/2GILP9flC//Xp8y/12pNf9bsTf/Wrk4&#10;/1rBOv9Zyzv/WNU8/1ffPf9W5j7/Ves+/VTwP/lT9T/2UvlA81L9QPBS/z7wUv8+8FL/PvBS/z7w&#10;Uv8+8FL/PvBS/z7/XSED/1gsBf9cMAf/ZDMJ/2g6Df9rQxL/bE4X/2xaHf9qaiT/Z3gp/2SFLv9i&#10;kTL/YZw2/1+mOP9erjr/XbY8/1y+Pv9byD//WtJB/1ndQv9X5UP9VupE+VXwRPVU9UXxVPpF7lT+&#10;ROxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0L/XiED/1ksBf9fLgb/ZjIJ/2w4DP9vQRH/b0wX&#10;/3FXHv9uZyX/a3Ur/2iCMP9ljjX/ZJk5/2KjPP9gqz7/X7NB/167Qv9dxET/XM5G/1rcR/5Z5Ej6&#10;V+pJ9VbwSvBV9krtVfpK6Vb+R+dW/0XnVv9F51b/RedW/0XnVv9F51b/RedW/0X/XiED/1krBf9i&#10;LQb/ajAI/282DP9yQBH/dEoY/3VVHv9yZCb/b3It/2x/M/9pizj/ZpY8/2WgQP9jqEP/YbBG/2C4&#10;SP9ewUr/XctL/1zaTfpa4071WepP8FfxUOtW9lHnV/tO5Fj/S+FZ/0nhWf9J4Vn/SeFZ/0nhWf9J&#10;4Vn/SeFZ/0n/XyAD/1orBf9lKwb/bS4I/3M1DP93PhH/eEgX/3lSH/93YCf/dG4u/3B7Nf9thzv/&#10;apJB/2ebRf9lpEn+Y6xM/WG0TvtgvFH6XsZT+V3UVfVb41bvWupY6VjyWeVZ91bgWvtT21v/T9db&#10;/03XW/9N11v/Tddb/03XW/9N11v/Tddb/03/YCAD/10pBf9oKQb/cSsH/3gzC/98PBD/fUYX/35Q&#10;H/99XSj/eWow/3V2OP9xgj/8bY1F+mqXS/hnn0/2ZadT9GKvVvNguFnxX8Fc8F3NXu1c4GDoWuxh&#10;4VryYNpb9lvTXPpXz139U8xe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/Ucxe/1H/YR8D/2AnBP9rJgX/&#10;dSkH/3wxCv+BOhD/g0QX/4RNH/+DWSj/f2Yy/HpyO/h1fkP1cYhL8m2SUe9pmlbtZqJb6mOqX+hg&#10;smPmXrxm5FzIaeFb2mvdWupr01zwZs1e9WHIX/lcxGD8WMFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+&#10;VcFh/lX/Yh8D/2MlBP9vJAX/eSgG/4EwCv+FOQ//iEIW/4lLHv+JVij6hWIz9YBuPfB6eUfsdYNQ&#10;6XCMWOVrlV7hZp1k3mOkadtgrW3XX7dv1F7DcNFe0nHNXedxx1/ua8Jh8ma+YvZhumP5XLdj/Fi3&#10;Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fj/Yx8D/2YjBP9yIgT/fScG/4UuCf+KNw7/jUAV/49JHvqP&#10;Uyj0jF807oZqP+l/dEvjeH5V3nKGXthtj2XTaphqz2egbcxlqHDJY7FzxmK8dMRhyXXBYeB2vGPq&#10;cbdk72q0ZfNlsGb2YK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XK5n+Vz/Yx4D/2ghBP91IAT/gSUF&#10;/4ktCP+PNQz/kj4U/JRHHfWWTyjukVs054tmQeCEb07ZfXlY0XeCYMxzimfHb5NsxGybcMBpo3O9&#10;Z6x2uma2eLhlwnm2ZdV5smbmdq5o7G+qafBpqGn0Y6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X6Zq&#10;91//ZB4D/2sgA/94HgT/hCQF/40sB/+TNAv/lzwS+JlFG/CbTSfol1k04ZBiQteJbE7Og3VYyH1+&#10;YcN4hmi+dI5tuXCWcrZunnWybKd4r2qxe61pvXyqac19qGrjeqVs6XKibO1soG3yZp5u9WKebvVi&#10;nm71Yp5u9WKebvVinm71Yp5u9WL/ZR0C/20eA/97HQP/hyME/5AqBv+XMgr9nDsQ9J9DGeyhSyXj&#10;nFYz2pZgQc+OaU7HiHJYwIJ6Ybp9gmi1eYpusXWSc6xymnepcKN6pm6sfaNtuH6hbcd/n27gfpxw&#10;53WacOtvmXHwaJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZJdx82T/ZR0C/28dA/9+HAP/iiIE/5Mp&#10;Bf+bMQn5oDkP8KNBGOemSSPeoVQx0ppeQMiTZ03AjG9YuYd3YbOCf2iufYduqXqOc6R3lnigdJ97&#10;nXOofppxtICYccKBlnLYgZV05XiTdOpxknXva5F18maRdfJmkXXyZpF18maRdfJmkXXyZpF18mb/&#10;Zh0C/3EbA/+AGwP/jCED/5YoBf+eLwj2pDcN7Kg/FeOrSCDYplIwzJ5cQMOXZU27kW1Xs4t0Ya2G&#10;fGingoNuon6LdJ17k3iZeZx8lXelf5J2sIGQdb6CjnbRgo5443qNeOhzjHjtbIt48WiLePFoi3jx&#10;aIt48WiLePFoi3jxaIt48Wj/ZxwC/3MaAv+CGgL/jyAD/5kmBP6iLgbzqDUL6a09E9+vRh7SqVEv&#10;x6JaP76bY0y1lWpXro9yYKeLeWihh4FunIOIdJeAkHiSfZl8jnyigIt6rYKIeruDh3rNg4d84nyH&#10;fOd1hnzsboZ88GmGfPBphnzwaYZ88GmGfPBphnzwaYZ88Gn/ZxwC/3UZAv+FGQL/kh8C/5wlA/ul&#10;LAXwrDQJ5rI7ENuzRB3NrU8uw6ZZPrmfYUuwmWhWqJRwX6GPd2ebi35uloiGc5CFjniMgpZ8iICg&#10;gIR/q4KBf7iDf3/KhIGB4X2BgeZ2gYDrb4CA72qAgO9qgIDvaoCA72qAgO9qgIDvaoCA72r/aBwC&#10;/3gXAv+HGAL/lB0C/58jA/ipKgTssTEH4rc5DdW3QhzJsE4tvqpXPbSjX0qrnmdVo5huX5yUdWaW&#10;kHxtkI2Dc4uKi3iGiJR8gYaegH2EqIJ7hLWEeYTHhHqG4H97heZ3e4XrcHuE7mt7hO5re4Tua3uE&#10;7mt7hO5re4Tua3uE7mv/aRsC/3oWAv+KFwL/lxwC/6MhAvStJwPotS4F3r01CtC6QBvEtEwsuq5W&#10;O6+oXkmmomVUnp1sXZeZc2aQlXlsipKBcoWQiXd/jZJ8e4ubf3eKpoJ0ibODcorEg3SM4H90i+V4&#10;dYnqcXaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wz/axoC/30UAv+NFgH/mhoB/6YeAfCxIwLk&#10;uykD2cIwCcu9PxnAuEoqtbJUOqqsXEehp2NSmaNqXJGfcWSKm3drhJh/cX6WhnZ5k497dJKZfnCQ&#10;pIFtkLGCa5DBgm2S3X9ukeV4b4/qcXCO7Wxwju1scI7tbHCO7Wxwju1scI7tbHCO7Wz/bhgC/4AS&#10;Af+QFQH/nhcB+6saAey3HgHgwyEB0sYtCMbBPRi6vEkor7dSOKWyWkWcrWFRk6loWoulb2KEonVp&#10;fp98b3idhHRzm415bpmWfGqYon9nl66AZZi/gWWZ2H9omOV4aZbqcWqU7WxqlO1sapTtbGqU7Wxq&#10;lO1sapTtbGqU7Wz/cRYC/4MRAf+UEwH/ohQA9bAUAOa+FADZzBUAzMorB8DGOxa1wUcmqrxRNp+4&#10;WEOWs2BOjbBmWIWsbWB+qnNnd6d6bHKlgnJso4t2aKKUeWShoHxgoK19X6G9fl6i1H1hoeZ2Yp3r&#10;cGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubGOb7mz/dBMB/4cQAf+YEAD+pxAA57cNANbFCwDQ0BEA&#10;xc8oBbnLORSux0Ujo8NPM5m/V0CPu15LhrhkVH61a1x3snFjcbB4aWuugG1mrYlyYauTdV2rnnhb&#10;qqx5Wau8eVis0nlaq+hzXKfsbl2k72pdpO9qXaTval2k72pdpO9qXaTval2k72r/eREB/4wOAP+e&#10;DQDcrggA0rsJAMzICQDH1g4AvdUlBLLSNhGnzkIgnMpML5LHVDyIw1xHf8FiUHe+aVdwvHBeart3&#10;Y2W5f2hguIhsXLeSb1i2nnFVtqtzU7e7c1K30nNUt+tvVrLvalev8WdXr/FnV6/xZ1ev8WdXr/Fn&#10;V6/xZ1ev8Wf/fw4B/5MLAOGlBQDSswcAyb4HAMLLCAC83Q4AtN0jA6raMw2f1kAclNNKKorQUjeA&#10;zVpBeMthSnDJaFFqyG9XZMZ2XF/Ff2BaxYhkVsSSZ1PEnmlQxKxqT8S8a07F02pPxe1oUMDzZFG9&#10;9WFRvfVhUb31YVG99WFRvfVhUb31YVG99WH/hgoA8JoEANSqBADItgYAvsEFALfPCQCw4xEAqOMl&#10;BJ/iNQ2V4D4Zi95IJYHcUDB42lg6cNhfQmnWZ0lj1W5PXtR2U1nTf1dV04laUtOTXU/ToF9N061g&#10;S9S+YErV2GBL1O1eTNH3XEzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5WkzM+Vr/jwMA2qIAAMqvAwC9&#10;uQQAtMYFAKvUCQCk6hQBnOkoBpPpNA6J6D0Yf+dEInfmTipv5lcyaeVfOGPlZz1f5G9CWuR3RVbk&#10;gElT5IpLUOSUTk3kn1BL5axRSeW7Ukjmz1JI5uhSSOT4UUjh/E9I4fxPSOH8T0jh/E9I4fxPSOH8&#10;T0jh/E/hmQAAzakAAL6zAgCzvgMAqMsFAJ/aCQCY8hgCkPIqB4byMw588TsWdPFDHWzxSyNm8VQp&#10;YfFdLV3xZjFZ8W41VvF2N1PxfzpQ8og8TfKSPkvynUBJ86lBR/O2Qkb0x0NF9N9DRPTwQ0Ty+kJE&#10;8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kLRogAAwK4AALK4AQCnxAIAnNIEAJLtDACM+xwDgvsoB3n7&#10;MQxw/DkSafxBF2L8SRxc/FAgV/xZI1T9YiZR/WooT/1zKkz+eyxK/oMuSP6NL0b/mDFE/6IyQ/+u&#10;M0H/uzRA/8s0P//jND//7zU//+81P//vNT//7zU//+81P//vNT//7zXEqgAAs7MAAKe/AACaywAA&#10;j9oCAIb/DwF+/xwDdf8lBmz/LQpk/zYOXf8+Elj/RRVS/00YT/9VGkz/XBxJ/2QeR/9rH0T/cyBC&#10;/3wiQf+FIz//jyQ9/5olO/+kJjr/ryY5/7onOP/KJzj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKDj/&#10;3Ci1rwAAp7oAAJrGAACN1AAAgeYBAHr/EAFw/xgCZ/8hBV//KQdY/zEKUv85DU3/QQ9J/0gRRf9P&#10;E0L/VRRA/1wVPf9iFjv/aRc5/3AYN/95GTX/ghkz/4waMv+XGzD/oRsv/6ocL/+1HC7/vxwu/78c&#10;Lv+/HC7/vxwu/78cLv+/HC7/vxyptQAAmsIAAIzPAAB/3gAAdv8FAGz/DgFi/xQCWv8bA1P/JAVN&#10;/ysHR/8zCUP/Ogo//0ELO/9HDDj/TQ01/1MOM/9YDzH/Xg8v/2QQLf9rESv/cxEp/3wSJ/+GEiX/&#10;kBMk/5kTI/+jFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFCL/qxScvgAAjcsAAH7aAABw5gAAZ/8A&#10;AF3/CgFU/xABTf8VAkf/HQNB/yQEPP8rBTf/MgY0/zgHMP89CC3/Qwgq/0gJKP9NCSb/Ugok/1cK&#10;Iv9dCyD/Ywse/2sLHP9zDBr/fAwY/4QMF/+ODRX/lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ3/&#10;UiUD/00vBP9RMgb/VzUH/1o8Cv9bRQ7/Wk8T/1ldF/9YbRv/Vnsf/1WJIv9TlSX/UqAn/1GoKf9Q&#10;sSr/ULgr/0/BLP9Pyi3/TtYu/07kLv9O7S//TvMv/034MP9N/DD/TP8w/Ez/MPlM/y/4TP8v+Ez/&#10;L/hM/y/4TP8v+Ez/L/hM/y//UyQD/00vBP9UMAX/WTQH/106Cv9fQw7/Xk4T/11aGP9bahz/Wnkh&#10;/1iGJP9Wkif/VZ0p/1SmK/9Tri3/UrYu/1K+L/9RxzD/UdIx/1DhMv9Q6zL/T/Iz/0/3M/9O/DT7&#10;Tv80+E3/NPVO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO/zL/UyQD/04uBP9WLwX/XDIH/2A4Cv9i&#10;QQ7/YkwT/2BYGP9faB3/XXYi/1uDJv9Zjyn/WJos/1ajLv9VrDD/VbMx/1S7M/9TxDT/U841/1Le&#10;Nv9S6Tf/UfE3/1H2OPtQ+zj3T/849E//N/FQ/zXwUP808FD/NPBQ/zTwUP808FD/NPBQ/zT/VCMD&#10;/1AtBP9ZLQX/XzAH/2M2Cv9mQA7/ZkoT/2VVGf9jZR7/YXMj/16AKP9cjCz/W5cv/1mhMf9YqTT/&#10;V7A1/1a4N/9VwTj/Vcs5/1TaOv9U5zv/U/A8+1L2PfZR+z3yUf8971L/O+xS/zjrUv8461L/OOtS&#10;/zjrUv8461L/OOtS/zj/VSMD/1IrBP9cKwX/Yy4H/2c0Cv9qPg7/a0gT/2pTGf9oYR//ZnAl/2N9&#10;Kv9giC//XpMz/1ydNv9bpTj/Wq06/1i1PP9XvT7/V8c//1bTQfxV5EL5Ve5D9VT2RPBT/ETsVP9B&#10;6VX/P+ZV/zzlVf875VX/O+VV/zvlVf875VX/O+VV/zv/ViID/1UpBP9fKAX/ZysG/2wyCf9vPA3/&#10;cEYT/3BQGf9uXSD/a2sn/2h5Lf9lhDL/Yo83/2CZO/5eoT79XKlB+1uxQ/pZuUX5WMJH91fOSPVW&#10;4ErxVuxL7lX2TOlW/ErlV/9G4lj/Q95Z/0DdWf8/3Vn/P91Z/z/dWf8/3Vn/P91Z/z//VyID/1kn&#10;BP9jJgT/aygG/3EwCP90OQ3/dUMT/3VNGf91WSH/cWcp/210MP1qgDb6Zoo8+GOUQPZhnET0XqRI&#10;8lysS/FbtE3vWb1Q7VjJUutX2lPnVulV5Ff1VOFZ/U/bWv9L1Vv/SNBc/0TPXP9Ez1z/RM9c/0TP&#10;XP9Ez1z/RM9c/0T/WCID/1wkA/9mIwT/byYF/3YuCP96Nwz/e0ES/3tLGf97VSH+d2Mq+XNvMvZu&#10;ezryaoVB72aPR+xjl0zqYJ9Q6F2nVOVbr1fjWbha4VfDXd9X0l7aVuZe1lnzWtJc/FXNXv9QyV7/&#10;TMVf/0nEX/9IxF//SMRf/0jEX/9IxF//SMRf/0j/WSEC/18iA/9qIQT/dCQF/3ssB/9/NQv/gT4R&#10;/4JIGf2CUiH3fl8r8nlrNe1zdT7pboBG5WmJTeFlkVTeYZlZ2l+iXNZdql/TXLNh0Fu+Ys5bzGPL&#10;WuJjyFzxYMZf+lrBYP5VvWH/Ubpi/025Yv9LuWL/S7li/0u5Yv9LuWL/S7li/0v/WSEC/2IgA/9u&#10;HwP/eCME/38rBv+EMwr/hzwQ/ohFF/eITiHwhFsr6n5mNuR4cEHfcnpL2W2DUtNpjFjPZpVczGSd&#10;X8lipWLGYK5kw1+4ZsFexGe/XthovF/rZrpj91+2ZPtZs2X+VbBl/1CvZf9Pr2X/T69l/0+vZf9P&#10;r2X/T69l/0//WiAC/2UeA/9xHAP/fCID/4QpBf+JMQn/jDoO+Y5DFvGOTCDqilgr44RiN9t+bEPT&#10;eHZMzXN/U8hvh1nEa5BewGmYYr1moGW6Zahot2OyarVivmuzYs5ssGLla69m9GSsZ/hdqWj8WKdp&#10;/1Omaf9Spmn/UqZp/1Kmaf9Spmn/UqZp/1L/WyAC/2ccAv90GgL/fyAD/4gnBP+OLwf9kjcM9JRA&#10;FOyVSR7kkFUq24pfN9GEaUPKfXJMxHh7VL90g1q6cYtftm6TZLNrm2evaaRqrWetbKpmuG6oZsdv&#10;pWbfb6Vq8Wiia/ZhoGz5W55s/VaebP5Vnmz+VZ5s/lWebP5Vnmz+VZ5s/lX/XB8C/2oaAv93GQL/&#10;gx8D/4wlBP+SLQb5lzUL75k+EuebRhzellIp0pBcN8qJZkLDg29MvH53VLd5f1uydYdgrnKPZapw&#10;l2imbZ9so2ypbqBrtHCeasJxnGrXcZxu7muab/NkmW/4Xpdw/FiXcP1Xl3D9V5dw/VeXcP1Xl3D9&#10;V5dw/Vf/Xh4C/2wZAv96GAL/hh0C/48jA/+WKwX1mzMJ6587EOKgRRnXm1AozJRaNsSNY0K8iGxM&#10;tYJ0VLB+fFureoRgpneLZaJ0k2mecpxtm3ClcJhvsHKVbr1zk2/Qc5Ry626Tc/JmknP2YJBz+lqQ&#10;c/tZkHP7WZBz+1mQc/tZkHP7WZBz+1n/Xx0C/24XAv99FwL/iRwC/5IiAv2aKQTxoDAH56Q5Dd6l&#10;QxfRn04nx5hYNb6SYUG2jGlLr4dxVKmCeVukf4Bgn3yIZZt5kGqXdpltk3WicZBzrHONc7p0i3PL&#10;dYx253CMd/Boi3f1Yop3+VyKd/painf6Wop3+lqKd/painf6Wop3+lr/YRsC/3EWAv9/FgH/ixoB&#10;/5UgAvmeJgPtpC4F46k2CtipQBbMo0wmwpxWNLmWX0CxkGdKqotvU6SHdlqeg35gmYCFZZR9jWqQ&#10;e5ZujHmfcYl4qnSGd7Z1hHfHdoV65HKGe+9qhXv0ZIV7+F2Fe/lchXv5XIV7+VyFe/lchXv5XIV7&#10;+Vz/YxoC/3MUAf+BFQH/jhkB/5keAfahIwLqqSoE4K8yB9KsPhXHpkskvaBVM7SaXj+slWVKpZBt&#10;Up6MdFmYiHtgk4WDZY6Ci2qKgJNuhn6dcYJ9p3R/fLR2fXzFdn1+4HN/f+5rf3/zZX9+915/fvhd&#10;f374XX9++F1/fvhdf374XX9++F3/ZRgC/3UTAf+EFAH/kRcB/5wbAfKlIAHmriYC27QuBs6vPRTD&#10;qkkjuaRTMa+eXD6nmWRJoJRrUZmQclmTjXlfjoqAZImHiGmEhZFugIOacXyCpXR5gbJ2d4HCdnaC&#10;3XR5hO1seYPyZnqC9196gvheeoL4XnqC+F56gvheeoL4XnqC+F7/ZxcC/3cRAf+HEwH/lBUA/p8Y&#10;AO6qHAHisyEB1bcqBcmzOxO+rkgitKhSMKujWj2inmJHm5lpUJSVcFiOkndeiI9+ZIONhml+i49t&#10;eYmYcXaHo3Nyhq91cIa/dm+H13Vzie1tc4jyZnSH9mB0h/dfdIf3X3SH9190h/dfdIf3X3SH91//&#10;aRUB/3oQAf+KEQD/lxIA+aMUAOquFQDduRcAz7ooBMS3ORG5skYgr6xQL6anWDudo2BGlZ9nT46b&#10;blaImHVdgpV8Y32ThGh4kYxsc4+WcG+OoHJsja10ao29dWmN0nVskO1tbY7xZ26M9mBujPdfboz3&#10;X26M919ujPdfboz3X26M91//bBMB/30PAf+NEAD/mxAA9KgPAOW1DQDVvxAAyr4mA7+7NxC0tkQe&#10;qrFOLaGtVzmYqV5EkKVlTYmibFWCn3NbfJx6YXeagWZymIpqbZaUbmmVnnFmlKtzY5S6c2KVz3Nm&#10;l+xsZ5XxZmiT9mBokvdfaJL3X2iS919okvdfaJL3X2iS91//bxEB/4EOAP+RDgDyoAwA2q0JANO4&#10;CgDOww4AxMIjA7m/NQ6vu0IcpLdMKpuzVTeSr1xBiqxjSoOpalJ8pnFZdqR4XnCif2NroIhnZ56R&#10;a2OdnW5fnalwXZ25cFydzXBfn+trYZ3yZWKa9mBimfdeYpn3XmKZ915imfdeYpn3XmKZ917/cxAB&#10;/4UMAPqWCgDbpQYA0bEIAMu7CADGxwsAvccgArLFMguowUAZnr5KJ5S6UzSLtlo+g7RhR3yxaE91&#10;r29Vb612WmqrfV9lqYZjYaiQZ12nm2pZp6hrV6e4bFanzGxYqOloWqf0Y1uj+F5co/ldXKP5XVyj&#10;+V1co/ldXKP5XVyj+V3/eA0A/4sJAN+cAwDSqQYAybQHAMK+BgC8zAgAtc0cAavLLwmhyD0Wl8VI&#10;I43CUS+Ev1g6fLxfQ3W6ZkpvuG1Qabd0VWS1fFpftIVeW7OPYVezmmRUsqdlUrK3ZlGzzGZSs+lj&#10;VLL3X1Wu+ltWrftaVq37Wlat+1pWrftaVq37Wlat+1r/fgkA8pECANahAgDKrQUAwLcFALjCBQCy&#10;zwkAq9QXAKPTKwaZ0DoSj85FH4XLTip9yVY0dcddPW7FZURoxGxJY8JzTl7Be1NZwYRWVcCPWVK/&#10;m1xPv6hdTb+4XkzAzV5MwOpcTr/5WU+8/lVQuv5VULr+VVC6/lVQuv5VULr+VVC6/lX/hQIA3ZgA&#10;AM2mAgDBsQMAt7oDAK7GBgCn0woAoN0VAJndKASQ2zcOhtlCGX3WSyR11FQtbdJcNWfRYzxh0GtB&#10;XM9yRljPe0lUzoRNUM6PUE3Om1JLzqlTSc65VEjPz1RIzutTSc74UErL/05Kyv9NSsr/TUrK/01K&#10;yv9NSsr/TUrK/03njwAA0Z8AAMOrAQC3tAIArb8DAKPLBgCb2QoAlOUaAY3lKwaE5DUNe+M/FnPi&#10;SB5s4VImZuFaLGDgYjJb4Go2V+ByOlPfez1Q34VATd+PQ0rgm0VI4KhGRuC4R0XhzEdF4OhHRd/2&#10;RkXe/0RF3v9ERd7/REXe/0RF3v9ERd7/REXe/0TZlwAAx6YAALiwAACsuQEAosUCAJjRBgCP6w0A&#10;ie4fAoDuKwZ47TQMcO09E2jtRhli7U4eXe1XI1ntYCdV7WgqUu1xLU/teS9M7YMySu6NNEfumDVF&#10;7qU3Q++zOELwxDhB8N85Qe/vOEDt/ThA7P84QOz/OEDs/zhA7P84QOz/OEDs/zjLoAAAuqsAAK20&#10;AAChwAAAlswBAIvZBQCE+BEBfPgfAnT4KQZs+DIKZPg7D175QxNY+UsXU/lTGlD5Wx1N+mQfSvps&#10;IUj6dCNG+n4lRPuIJkH7kyhA+54pPvyrKj38uSs7/csrO/3iKzr89Cs6/PcrOvz3Kzr89ys6/Pcr&#10;Ovz3Kzr89yu9qAAArrAAAKG8AACVyAAAidQAAH7oBQB3/xIBb/8cAmf/JgVg/y8IWf83C1T/Pw5P&#10;/0cRS/9OE0f/VhVE/10WQv9kGED/bBk9/3UaO/9+Gzn/iRw3/5QdNv+gHjX/rB8z/7kfM//IHzL/&#10;4iAy/+cgMv/nIDL/5yAy/+cgMv/nIDL/5yCwrQAAorcAAJXEAACH0AAAe90AAHL9CQBq/xEBYf8Z&#10;Alr/IgNU/yoFTv8yB0n/OglF/0ELQf9IDD7/Tg47/1UPOP9bEDb/YhE0/2kRMv9yEi//exMt/4YU&#10;K/+SFSr/nhUp/6kWKP+zFif/whYn/8cWJ//HFif/xxYn/8cWJ//HFif/xxaktAAAlsAAAIfMAAB6&#10;2gAAbesAAGT/BQBc/w4BVP8UAU3/HAJI/yQEQv8sBT7/MwY6/zkHNv9ACDP/RQgw/0sJLv9RCiv/&#10;Vwop/10LJ/9kCyT/bAwi/3YNIP+ADR7/jA4d/5cOHP+hDhv/rA8b/64PG/+uDxv/rg8b/64PG/+u&#10;Dxv/rg+XvAAAiMkAAHnWAABr4wAAX/YAAFb/AABO/woAR/8QAUH/FgI8/x0CN/8kAzL/KgMv/zAE&#10;K/82BSf/OwUl/0AFIv9FBiD/SgYe/1AGG/9WBxn/XAcX/2QIFf9tCBP/dwgR/4EJEP+LCRD/lQkP&#10;/5gJD/+YCQ//mAkP/5gJD/+YCQ//mAn/SScC/0QxBP9LMQT/UDQG/1I6CP9SQwv/UU4P/09cE/9N&#10;axb/THkZ/0uHG/9Jkx3/SJ0f/0imIP9HriH/R7Ui/0a9I/9GxiP/RtAk/0bgJP9G6iX/RvMl/0b6&#10;Jf9G/yX/Rv8l/0b/Jf9G/yT9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/1G/yP/SScC/0YvA/9NLwT/UjIG&#10;/1U5CP9VQgv/VE0P/1JZE/9QaBf/T3ca/06EHf9MkR//S5sh/0qkIv9KrCP/SbMk/0m7Jf9IxCb/&#10;SM0m/0jdJ/9I6Cf/SPEo/0j5KP9I/yj/SP8o/kj/KPtI/yf5SP8m+Uj/JvlI/yb5SP8m+Uj/JvlI&#10;/yb/SicC/0gtA/9QLQT/VTAG/1g2CP9ZQAv/WEsP/1VWE/9UZhj/UnQb/1GBHv9PjiH/Tpgj/02h&#10;Jf9NqSb/TLEn/0u4KP9LwSn/S8oq/0rZKv9K5iv/SvAr/0r4LP9K/yz9Sv8s+kr/K/dK/yn1Sv8o&#10;9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj/SyYC/0srA/9SKwT/WC4F/1s0CP9dPgv/XUkP/1pUFP9ZYhj/&#10;V3Ed/1V+IP9TiiP/UpUm/1GeKP9Qpir/T64r/061LP9OvS3/Tccu/03TL/9M4zD/TO0w/Ez2MfpM&#10;/jH3TP8x9U3/L/JN/y3wTf8r8E3/K/BN/yvwTf8r8E3/K/BN/yv/SyYC/04pA/9WKQT/XCsF/2Ax&#10;B/9iOwv/YkYP/2BRFP9eXxn/XG0e/1p6I/9Yhib/VpEp/1WaLP9Toi7/Uqow/1GxMf9RuTP/UMM0&#10;/k/ONftP3zb4Tus39U71OPJO/TjwT/817lD/M+tR/zHpUf8v6VH/L+lR/y/pUf8v6VH/L+lR/y//&#10;TCUC/1EnA/9aJgP/YCgF/2UvB/9oOQr/aEMP/2dOFf9lWhr/Ymgg/192Jf9dgSr/Wowu/liWMfxX&#10;njT7VaY2+VStOPhTtTr3Ur479VHJPfNR2j7wUOg/7FDzQOlR/T7oU/875lT/OONV/zXhVf8z4VX/&#10;M+FV/zPhVf8z4VX/M+FV/zP/TSQC/1QkA/9dIwP/ZSUE/2otBv9tNgr/bkAO/21LFP9rVhv/aGQh&#10;/mVxKPtifS34X4cy9lyRNvNamTryWKE98FepQO5VsULsVLlE61PERulS0kjlUeVJ4lLySN9U/ETd&#10;Vv9A21j/PdZZ/zrSWf840ln/ONJZ/zjSWf840ln/ONJZ/zj/TiQC/1ghA/9hIAP/aiME/3ArBf9z&#10;NAn/dD4O/3RIFP9yUhv7b18j9mtsKvJndzHvY4I37GCLPeldlEHmWpxF5FikSeJWrEzgVLRO3VS/&#10;UNtUzVDXU+JR0lTwTtBX+0rOWv9FzVz/Qslc/z7FXP88xVz/PMVc/zzFXP88xVz/PMVc/zz/TyMC&#10;/1sfAv9lHQL/biED/3UpBf95MQj/ejsM/3pEE/p5Thv0dlsj7nFnLOlscjXlaHw84WOFQ91gjkjZ&#10;XZdM1VyfT9Jap1HPWbBTzVi6VMtYxlXJV9pWxVfsVcNb+U/CXv9KwF//Rr1g/0K6YP9AumD/QLpg&#10;/0C6YP9AumD/QLpg/0D/UiEC/14dAv9pGgL/cx8D/3omBP9+Lwb/gTgL+4FBEvOASxrsfFcj5ndj&#10;LeBxbTjabXdA02mARs9liUvLY5FPyGCZUsVfoVXCXapXwFyzWb5cv1q8W85buFvlW7de9VW3Yv9P&#10;tWP/SrJk/0awZP9DsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0P/VR8C/2EaAv9tGAL/dx0C/34kA/+ELAX+&#10;hzUJ9Yg+EO2HSBjlg1Qi3n5fLtR4aTjOc3NAyW58R8RrhEzAaIxRvWWUVLpjnFe3YqVatGCuXLJg&#10;uV6wX8derV/fX6xi8VmsZf5Tqmf/Tqhn/0qmZ/9Gpmf/RqZn/0amZ/9Gpmf/RqZn/0b/Vx0C/2QY&#10;Av9wFgL/exwC/4MiAv+JKgT5jDIH7447DeeORBbeilEh1IRcLcx+ZjjFeG9BwHR3SLtwgE23bYhS&#10;s2qQVrBomFmsZqBcqmWpX6dktGClY8Jho2PVYqJl7V2iaftXoWr/UZ9r/0yea/9Jnmv/SZ5r/0me&#10;a/9Jnmv/SZ5r/0n/WRwC/2cWAf9zFQH/fhoB/4cgAv+NJwP0ki8G6pQ4C+GUQhPWj04gzIlZLcWD&#10;Yze+fWtAuHl0SLN1fE6ucoRTqm+MV6dtlFuja5xeoGmlYJ5osGObZ71kmWfOZJhp6GGabflamW7/&#10;VJdu/0+Wbv9Llm7/S5Zu/0uWbv9Llm7/S5Zu/0v/WxoC/2kUAf92FAH/gRgB/4odAfyRJALwlywE&#10;5Zo0CNyaPxHPlEwfxo5XLL6IYDe3gmlAsX5xSKx6eU6nd4BTo3SIWJ9xkFybb5hfmG2hYpVsrGST&#10;bLlmkWvJZpBt5GSRcfZckXL+VpBy/1GQcv9NkHL/TZBy/02Qcv9NkHL/TZBy/03/XRgB/2sTAf95&#10;EwH/hBYB/44bAfiVIQHrmygD4aAwBtWePRDKmEoewZJUK7mMXjaxh2Y/q4JuR6Z+dk6he31TnHiF&#10;WJh2jVyUdJVfkXKeY45xqWWLcLVniXDFZ4hw4GaKdPRei3b8WIp2/1KJdv9OiXb/Tol2/06Jdv9O&#10;iXb/Tol2/07/XxcB/24RAf97EgH/hxQA/5EYAfSZHQHnoCMC3aUrBM+hOw/FnEgdvJZTKrSQXDWs&#10;i2Q/podsR6CDc02bgHpTln2CV5J6ilyOeJJginacY4d1pmaEdLJognTCaIB022iDePJghHr7WYR5&#10;/1SEef9PhHn/T4R5/0+Eef9PhHn/T4R5/0//YRUB/3AQAf9+EQD/ihIA/5QVAPCdGQDjpR4B16go&#10;A8ulOQ7Bn0Ybt5pRKa+VWjSnkGI+oYtqRpuHcUyVhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z9ebBo&#10;e3m/aXp51ml8fPBhfn76Wn59/lV+ff9Rfn3/UX59/1F+ff9Rfn3/UX59/1H/YxQB/3IPAf+BEAD/&#10;jREA/JgSAOyhEwDfqhYA0awmA8eoNw28o0Qas55PJ6qZWDOjlGA9nJBoRZaMb0yQiXZSi4Z9V4aE&#10;hVuCgo5ffoCXY3p/oWZ3fq1odX69aXN+0ml2ge5ieIL6W3iC/lZ5gf9ReYH/UXmB/1F5gf9ReYH/&#10;UXmB/1H/ZRMB/3UOAP+DDgD/kA4A9ZsOAOimDgDZrw8AzK8kAsKrNQy4p0MZrqJOJqadVjGemV47&#10;l5VmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaVYnSEn2Vxg6toboO6aW2Dzmlvhutjcof5XHOG/VZz&#10;hf9Sc4X/UnOF/1Jzhf9Sc4X/UnOF/1L/aBEB/3gNAP+GDQD2kwwA3qAJANapCgDSsg0Ax7IiAr2v&#10;Mwqzq0EXqqdMJKGiVTCZnl06kppkQouXa0mFlHJQgJJ5VXuPgVp2jYlecoySYm6KnWVrialnaIm4&#10;aGeJy2hpi+ljbI35XG2M/Vdtiv9SbYr/Um2K/1Jtiv9SbYr/Um2K/1L/axAB/3sLAP+KCgDimAYA&#10;1qMIANCsCQDLtQsAwbYfAbi0MQmusD8WpKxKIpyoUy6UpFs4jKBiQIaeaUiAm3BOepl3U3WWflhw&#10;lIdcbJOQYGiSm2NkkadlYpC2ZmCRyWZikudiZZT4XGeS/Vdnkf9SZ5H/UmeR/1Jnkf9SZ5H/UmeR&#10;/1L/bg4A/38JAPGOBQDZmwUAz6YHAMmvBwDEuQgAu7ocAbK4LweotT0Tn7FIIJauUSuOqlk1hqdg&#10;PoClZ0V6om5LdKB1UW+efFVqnIVZZpuOXWKamWBemaZiXJm0Y1qZx2NbmuVgX5v3W2Ca/lZhmP9S&#10;YZj/UmGY/1JhmP9SYZj/UmGY/1L/cgsA/4MFAN+TAQDRnwQAyaoGAMGyBQC7vQQAtL8YAKu+LAWi&#10;uzoRmbhFHZC1TyiHslcygK9eOnmtZUJzq2xIbqlzTWmnelFkpoNWX6SNWVyjmFxYo6ReVqOzX1Wj&#10;xl9VpORdWKT2WFqj/1Rbof9QW6H/UFuh/1Bbof9QW6H/UFuh/1D/dwcA8IkAANaYAADLpAMAwa0E&#10;ALm2AwCywAQAq8UUAKPFKASbwjcOkcBDGYm9TCSAulUuebhcNnK2Yz1ttGpDZ7NxSGKxeUxesIFQ&#10;Wq+LVFavl1ZTrqNYUK6yWU+uxllPruRYUa72VFOu/1BUrP9NVKz/TVSs/01UrP9NVKz/TVSs/03/&#10;fQAA348AAM6dAADDqAIAubACALC6AgCoxAUAocwPAJvMIwKSyjMKicg/FYHGSR95xFIocsJaMGvB&#10;YTdmv2g8Yb5wQVy9eEVYvIFJVLyLTFG7lk9Ou6NRTLuzUkq7xlJKu+RRTLv2Tk26/0tOuf9JTrn/&#10;SU65/0lOuf9JTrn/SU65/0nvhQAA1JUAAMejAAC6rAEAsLQAAKe/AwCeyQYAldQLAJDVHQGJ1C4G&#10;gNI8EHjQRhlxz08has5YKWTNXy9fzGc0WstuOVbKdz1SyoBAT8mLQ0zJl0VJyaRHR8mzSEbKyEhG&#10;yuZHR8n3RUfI/0NIx/9CSMf/QkjH/0JIx/9CSMf/QkjH/0LejQAAy5wAAL2nAACxsAAAproAAJzE&#10;AwCTzwcAit0MAIXfHQF+3ywFdt43C2/eQxNo3U0aYtxVIF3bXSZY22UqVNptLlDadjJN2oA1StqL&#10;N0falzlF2qQ7Q9u0PELcyDxC2+U7Qtr0OkLZ/jpD2P85Q9j/OUPY/zlD2P85Q9j/OUPY/znQlgAA&#10;waMAALKsAACntQAAnMAAAJHKAwCH1gcAgOkRAHnpIAJy6SwFa+k2CmTpPw9e6UgUWelRGVXoWhxR&#10;6WIgTulrI0vpdCVI6X0nRumIKkPpkytB6qAtQOqvLj7rwC497NsuPervLj3o/C495/8tPef/LT3n&#10;/y095/8tPef/LT3n/y3FnwAAtakAAKixAACcvAAAkMcAAITSAQB63wYAdPQTAG30IAJm9CoEX/Q0&#10;CFr1PQtU9UUPT/VMEkz1VRRJ9l0XRvZlGET2bhpB9nccP/eBHT33jR8795kgOfimITj4tSI3+cgi&#10;NvnjIjb48yI29/wiNvf8Ijb3/CI29/wiNvf8Ijb3/CK3pgAAqa4AAJy5AACQxAAAg88AAHfbAABv&#10;9goAZ/8TAWD/HQJa/ycDVP8wBU//OAhK/0AKRv9IDEP/Tw5A/1YPPf9eEDv/ZRI4/24TNv93FDT/&#10;ghUy/48WMP+bFy//qRcu/7cYLf/IGCz/4Rgs/+8YLP/vGCz/7xgs/+8YLP/vGCz/7xirqwAAnrUA&#10;AJDBAACCzAAAddkAAGnkAABh/wkAW/8RAFT/GQFO/yICSf8rBET/MgVA/zoGPP9BBzn/Rwg2/04J&#10;M/9UCjH/Wwsu/2IMLP9rDCn/dQ0n/4AOJf+NDiT/mg8j/6YQIv+zECH/wRAh/9AQIf/QECH/0BAh&#10;/9AQIf/QECH/0BCfsgAAkb4AAIPKAAB11gAAZ+IAAFvxAABU/wYATv8OAEj/FAFC/xwCPf8kAjn/&#10;KwM1/zIEMf84BC7/PgUr/0MFKP9JBiX/TwYj/1YHIf9dBx7/ZQgc/28IGf96CRf/hwkW/5QJFf+f&#10;ChT/qgoU/7MKFP+zChT/swoU/7MKFP+zChT/swqTuwAAhMcAAHXTAABn4QAAWOgAAE77AABI/wAA&#10;Qf8KADv/EAE2/xUBMf8cAS3/IgIp/ygCJf8tAiL/MgMf/zgDHP89Axr/QgMX/0gEFf9OBBP/VQQR&#10;/10FD/9nBQ3/cgUM/30FCv+JBgr/kwYJ/5wGCf+cBgn/nAYJ/5wGCf+cBgn/nAb/PyoC/z8wA/9E&#10;MAP/SDME/0k5Bv9IQgj/Rk0L/0VbDv9DaRH/QXcT/0CFFf8/kRb/PpsY/z6kGP89qxn/PbMa/z26&#10;Gv89wxr/PMwb/zzbG/885xv/PPAb/zz4G/89/xv/Pf8b/z3/G/89/xr/Pf8Z/z3/Gf89/xn/Pf8Z&#10;/z3/Gf89/xn/QCoC/0EuA/9HLgP/SjEE/0w3Bv9LQAj/SksL/0hZD/9GZxH/RHUU/0OCFv9Cjxj/&#10;QZkZ/0GiGv9AqRv/QLEb/z+4HP8/wBz/P8kd/z/WHf8/5R3/P+8d/z/3Hv8//h3/P/8d/z//Hf9A&#10;/xz+QP8b/kD/G/5A/xv+QP8b/kD/G/5A/xv/QCoC/0MsA/9JLAP/TS8E/081Bv9QPgj/TkkM/0xW&#10;D/9KZBL/SHIV/0d/GP9Gixn/RZYb/0SfHP9Epx3/Q64e/0O1H/9CvR//QsYg/0LRIP9C4iH/Qu0h&#10;/0L1If9C/SH9Qv8h+0P/IPpD/x/5Q/8e+UP/HvlD/x75Q/8e+UP/HvlD/x7/QSkC/0YqA/9MKQP/&#10;USwE/1MyBv9UPAj/VEcM/1FSD/9PYBP/TW8X/0x8Gf9KiBz/SZIe/0ibH/9HoyH/R6si/0ayI/9G&#10;uiP/RsMk/0XNJf9F3iX/Reom/EX0JvlF/Cb2Rf8m9Ub/JPRG/yPzR/8h80f/IfNH/yHzR/8h80f/&#10;IfNH/yH/QigC/0knAv9QJgP/VSgE/1gvBf9aOQj/WkQM/1dPEP9VXBT/U2oY/1F3G/9Pgx//To4h&#10;/02XI/9MnyX/S6cm/0quJ/9Ktin+Sb4q/UnJKvpI2Sv3SOcs9EjyLPFI+yzvSf8q7Ur/KOxK/yfr&#10;S/8l60z/JetM/yXrTP8l60z/JetM/yX/QygC/00kAv9UIwP/WiUD/14sBf9gNgf/YEEL/15MEP9b&#10;VxX/WWYZ/1dyHv9VfiL+U4kl/FGTKPpQmyr5T6Ms906qLvZNsi/0TLow80zEMvJL0TPuS+Q06krw&#10;NOdL+jPlTf8w5E7/LeJP/yvhUP8p4VD/KeFQ/ynhUP8p4VD/KeFQ/yn/RiUC/1AhAv9YIAL/XyED&#10;/2QqBP9mMwf/Zj0L/2VIEP9iUxX/YGEb/F1tIPhaeSX1WIQp81aNLfBUljDuUp4z7VGlNetQrTfp&#10;TrU5506/O+ZNzDzjTOA9303uPNxP+TnZUf811lL/MtRT/zDTVP8t01X/LdNV/y3TVf8t01X/LdNV&#10;/y3/SiMC/1QeAv9cHAL/ZB8C/2knBP9sMAb/bToK/2xED/1qTxX4Z1wc82NoIu9gdCjrXX4u6FqI&#10;M+VXkTfjVZk64FOgPt5SqEDcUbFB2VC7QtZQyEPTUNxEz1DsQ8xS+D/LVf87yVf/N8hY/zTHWf8y&#10;xln/McZZ/zHGWf8xxln/McZZ/zH/TSAC/1cbAv9gGQL/aR0C/28lA/9yLQX/dDcI/XNBDvZxSxTw&#10;blgc6mpkJOVlbivgYXkz3F6CONhcizzTWpQ/0FicQs5Xo0TLVaxGyVW1R8dUwEnFVNBJwlPmScBW&#10;9UW+Wf9AvVv/PLxc/zm7Xf81ul3/Nbpd/zW6Xf81ul3/Nbpd/zX/UB4C/1sZAf9kFgH/bRsC/3Qi&#10;Av94KgT/ejMH9no9DO94RxPndVQb4XBfJdprai3TZ3Q0zmR9Osphhj/HX45CxF2WRcFbnki/WqZK&#10;vFmvTLpYuk24WMhOtljfTrRZ8EuzXP1Fsl//QLJg/zywYf85sGH/OLBh/ziwYf84sGH/OLBh/zj/&#10;UhsB/14WAf9oFAH/chkB/3kfAv9+JwP5gDAF8IE5CueAQxHgfFAa1ndbJM9yZi7JbW81xGp4O8Bn&#10;gUC8ZIlEuWKRSLZgmUqzX6FNsV2qT65ctFGsXMFSqlzUUqhd61CoYPpJqGP/RKhk/0CmZf88pmX/&#10;O6Zl/zumZf87pmX/O6Zl/zv/VRkB/2EUAf9sEgH/dhcB/30cAf+DIwL0hiwE6og1B+GHQA7WgkwZ&#10;zX1YJMZ3Yi3Ac2s1u290PLdsfEGzaYRGr2eMSaxllEypY5xPpmKlUaRhr1OiYLxVoGDNVZ5g5lSe&#10;ZPdNn2f/R59p/0Oeaf8/nWn/PZ1p/z2daf89nWn/PZ1p/z3/VxcB/2MSAf9vEQH/eRQB/4EZAfuH&#10;IAHvjCcC5I4wBdqNPQzPh0oYx4JVI799Xy25eGg1s3RwPK9xeEKrboBGp2yISqRpkE6gaJhRnWah&#10;U5tlq1WYZLhXlmTIWJRk4ViVaPRQlmv/Spds/0WWbf9Blm3/QJZt/0CWbf9Alm3/QJZt/0D/WRUB&#10;/2YQAf9yEAD/fRIA/4UWAPaMGwHqkSIB35QrA9OROgvJjEcXwIdTIrmCXCyyfWU1rXltPKh1dUKj&#10;c31HoHCES5xujE6ZbJVSlWueVJJpqFeQabRZjmjDWYxo3FqNbPJTj27/TJBw/0ePcf9Dj3H/QY9x&#10;/0GPcf9Bj3H/QY9x/0H/WxQB/2gPAP91DwD/gBEA/4kTAPKQFwDllhwA2ZkmAs2VOArEkEUWu4tR&#10;IbOGWiytgmM0p35rO6F6ckGdd3pGmXWBS5VziU+ScZFSjm+bVYtupViIbbBahmy/W4Rt1VuGb+9V&#10;iHL9Tol0/0mJdP9EiHT/Q4h0/0OIdP9DiHT/Q4h0/0P/XRIB/2sOAP94DgD/gw8A/YwQAO2UEgDg&#10;mhUA05wkAsiZNgm/lEMVto9PIK6KWCunhmEzoYJoO5x/cEGXfHdGk3l+S493hk+LdY9SiHOYVoRy&#10;oliBca5af3G8XH1x0Fx/c+xWgXb7T4N4/0qDeP9Fgnj/RIJ4/0SCeP9Egnj/RIJ4/0T/XxEB/20M&#10;AP96DQD/hQ0A8o8NAOeYDQDbnw4Azp8iAcSdNAi6mEIUspNNH6qPViqjil8ynIZmOpeDbUCSgHVF&#10;jX58Sol8hE6FeoxSgniVVn53oFl7dqtbeXW6XHd2zVx4d+pYe3r6UX18/0t9fP9GfXz/RX18/0V9&#10;fP9FfXz/RX18/0X/YRAB/28LAP99CwD1iAoA35MIANibCgDTogwAyaMfAb+gMge2nEATrZdLHqWT&#10;VCiej10xmItkOZKIaz+NhXJFiIN6SoSAgU6Af4pSfH2TVXh8nVh1e6lbcnq4XHF6ylxyfOhYdX75&#10;UXeA/0x3gP9Hd4D/RneA/0Z3gP9Gd4D/RneA/0b/ZA8A/3IJAP9/CADljAUA2JYHANGeCQDOpQoA&#10;xKYdAbqkLwaxoD4RqJxJHaCYUyeZlFswk5BiOI2NaT6IinBEg4h4SX6Gf016hIhRdoKRVXKBm1hv&#10;gKdabH+1XGuAyFxrgeVZboP3UnGE/01yhP9IcoT/R3KE/0dyhP9HcoT/R3KE/0f/Zg0A/3UHAPaD&#10;BQDcjwMA0pgGAMyhBwDIqAgAv6kaALWoLQWspDwQpKBHG5ydUSWUmVkvjpZgNoiTZz2CkG5DfY52&#10;SHmMfUx0ioVQcIiPVGyHmVdphqVZZoazW2WGxVtlhuNZaIj2UmuK/01siv9IbIn/R2yJ/0dsif9H&#10;bIn/R2yJ/0f/aQsA/3gEAOWHAADWkgMAzZwFAMakBgDBqwYAua0XALCsKwSnqToOn6ZFGZaiTyOP&#10;n1ctiJxfNYKZZjt9l2xBeJVzRnOTe0tukYNPao+NUmaOl1VjjaNYYI2xWV+Nw1pejeBYYo/1UmSQ&#10;/01mkP9IZo//R2aP/0dmj/9HZo//R2aP/0f/bAgA/nwAAN6KAADQlgIAyJ8EAMCnBAC5rgMAsrIU&#10;AKqxKAOhrzcMmaxDF5GoTSGJpVUqgqNcMnygYzl3nmo+cpxxRG2aeUhomYFMZJeLUGCWlVNdlqJV&#10;WpWwV1mVwVdYld5WW5bzUF2X/0xfl/9HYJb/RmCW/0Zglv9GYJb/RmCW/0b/cAMA64EAANaPAADK&#10;mgEAwaMDALmqAgCxsgEAqrcRAKO3JAKbtTQKk7JAFIqvSh6DrVMnfKtaLnaoYTVwp2g7a6VvQGej&#10;d0Rion9IXqGJTFqglE9Xn6BRVJ+uU1OfwFNSn91SVZ/zTleg/0pZoP9GWZ//RVmf/0VZn/9FWZ//&#10;RVmf/0X/dQAA4IYAAM+TAADEnwEAuqcBALGuAACptgAAob0NAJu9IAGUvDEHi7o9EIO3SBp8tVAi&#10;dbNYKm+yXzBqsGY2Za9tO2CtdT9crH5DWKuHR1Wqk0pRqp9MT6quTU2qwE1NqtxNTqrySVCq/kZS&#10;qf9DUqn/QlKp/0JSqf9CUqn/QlKp/0LyfAAA14wAAMiZAAC9owAAsqsAAKmyAACguwIAl8QJAJLF&#10;GwCLxCwEg8I6DHvBRBV0v04dbr1WJGi8XSpju2QwX7psNFq5dDlWuHw8U7eHP0+3kkJMtp9ESrat&#10;Rki2wEZIt91FSbbyQ0q1/0FLtf8+S7T/PUu0/z1LtP89S7T/PUu0/z3igwAAzZIAAMGfAAC0pwAA&#10;qq8AAKC4AACWwAMAjMoHAIbNFACBzSYCesw1CHPLQQ9sykoXZslTHWHIWyNcx2IoWMZqLFTGcjBQ&#10;xXwzTcWGNkrEkjlHxJ87RcSuPETFwTxDxd88RMTzO0TD/zlFwv83RcH/N0XB/zdFwf83RcH/N0XB&#10;/zfViwAAxZoAALekAACrrAAAoLQAAJa+AACLxwQAgdAIAHjZDgB12SABb9gvBGnYPAlj1kYQXtZQ&#10;FVnVWBpV1GAfUdRoIk7UcSZL03spSNOFK0XTki5C1J8vQdSvMD/VwjE/1eEwP9PyMD/S/S8/0f8u&#10;P9D/Lj/Q/y4/0P8uP9D/Lj/Q/y7KlAAAu6EAAK2pAACisQAAlrsAAIvEAACAzQMAddgIAG/kEQBq&#10;5CABZOQtA17kOAdZ5EELVeRLD1HkVBJN5F0WSuRlGEfkbhtF5HcdQuSCH0DkjiE+5ZsjPOWqJDvm&#10;vCQ65tMkOeXuJDnj+iM54v8kOeL/JDni/yQ54v8kOeL/JDni/yS/ngAAr6YAAKOuAACXuAAAisIA&#10;AH7MAABz1gIAaeUJAGTvFABf8CABWfArA1TwNQVP8D4HS/FGCkfxTgxE8VcOQvFfED/yZxI98nAU&#10;OvJ7FTjzhxY285QYNfSiGTP0sRky9cUaMfXiGjH08Rkx8f4ZMfH/GTHx/xkx8f8ZMfH/GTHx/xmy&#10;pAAApasAAJi2AACLwAAAfsoAAHHVAABl3gAAXvUKAFn8EwBT/B4BTvwnAkr9MANF/TkFQf1ABj7+&#10;SAc7/k8JOP9XCjb/Xgsz/2cMMf9wDS7/fA4s/4kPK/+WECn/pBAo/7QRJ//HESf/4REm//IRJv/2&#10;ESb/9hEm//YRJv/2ESb/9hGnqQAAmbMAAIu+AAB+yQAAcNMAAGTeAABY5wAAUv8JAE3/EQBH/xkB&#10;Q/8iAT7/KgI6/zIDN/85AzP/PwQw/0YFLf9NBSv/VAYo/1sHJv9jByP/bQgh/3kJH/+HCR7/lQod&#10;/6MKHP+xChv/wAsa/9YLGv/fCxr/3wsa/98LGv/fCxr/3wubsQAAjbwAAH7HAABw0gAAY94AAFXk&#10;AABL9QAARv8FAED/DgA7/xQAN/8bATP/IwEv/ykCK/8wAij/NQIl/zsDIv9BAx//RwMd/04DGv9V&#10;BBj/XgQV/2gFE/90BRH/ggUQ/5AGEP+dBg//qQYO/7UGDv+6Bg7/ugYO/7oGDv+6Bg7/ugaOugAA&#10;f8UAAHDRAABi3gAAVOUAAEbrAAA//gAAOf8AADT/CQAv/w4AK/8UACf/GgEj/yEBH/8lARz/KgEZ&#10;/y8BFv80AhT/OgIR/0ACEP9GAg7/TgIM/1YCCf9gAwf/bAME/3gDA/+GAwL/kQMB/50DAf+hAwH/&#10;oQMB/6EDAf+hAwH/oQP/Ni0C/zkuAv8+LgP/QDID/0A4BP8+QQb/PEwI/zpaCv84aAz/NnYO/zWD&#10;D/80jxD/M5kR/zOhEf8zqRL/MrAS/zK3Ev8yvxL/MsgT/zLTE/8y4xP/Mu0T/zL2Ev8z/hL/M/8S&#10;/zP/Ev8z/xH/M/8R/zP/EP8z/xD/M/8Q/zP/EP8z/xD/Ni0C/zssAv9ALAP/Qy8D/0M1BP9CPgb/&#10;QEoI/z5XC/88ZQ3/OnMP/ziAEP83jBH/N5YS/zafE/82pxP/Nq4U/za1FP82vBT/NcUV/zXQFf81&#10;4BX/NusV/zb0Ff82/RT/Nv8U/zb/FP43/xP+Nv8T/Tb/Ev02/xL9Nv8S/Tb/Ev02/xL/NywC/z4q&#10;Av9DKgL/Ri0D/0cyBP9GPAb/RUgI/0NVC/9BYg3/P3AQ/z19Ef88iRP/O5MU/zucFf86pBb/OqsW&#10;/zqyF/86uRf/OcIX/znMF/853Rj/OekY/znzGP86+xj8Ov8X+jr/F/k6/xb4Ov8W+Dr/Ffg6/xX4&#10;Ov8V+Dr/Ffg6/xX/OSsC/0EnAv9GJwL/SikD/0svBP9MOQb/S0UI/0hRC/9GXg7/RGwR/0J5E/9B&#10;hRX/QI8X/0CYGP8/oBj/P6cZ/z6uGv8+thr/Pr4b/z7IG/891hz+PeYc+z7xHPg++hz1Pv8c8z7/&#10;GvI//xnxP/8Z8T//GPE//xjxP/8Y8T//GPE//xj/PSgC/0UkAv9KIwL/TiUD/1EsBP9SNgb/UUEI&#10;/09NDP9MWg//SmcS/0h0Ff9HgBf/RosZ/0WUG/9EnBz/Q6Qd/kOrHv1Csh/8Qrog+kLEIPlC0CH2&#10;QeIh8kLuIu9C+SLtQv8g60P/H+pD/x3pRP8c6ET/G+hE/xvoRP8b6ET/G+hE/xv/QCUC/0ghAv9P&#10;IAL/UyEC/1cpA/9ZMwX/WD4I/1ZJDP9SVRD/UWMU/09vF/5Nexr7S4Yd+UqPH/dJmCH2SJ8i9Eem&#10;JPNHriXxRrYm8Ea/J+9FyyjsRd4p6EXsKeVG+CjiR/8m4Uj/JN9J/yLeSf8g3Un/H91J/x/dSf8f&#10;3Un/H91J/x//QyIC/0weAf9THAL/WR4C/10mA/9fMAT/XzoH/11FC/9aUBD9WF4V+FVqGfVTdh3y&#10;UYAh70+KJO1NkybrTJop6UuiK+dKqSzlSbEu5Ei7L+JIxzHgSNkx3EjqMdhJ9i7US/8r0kz/KdBN&#10;/ybPTv8lzk7/I85O/yPOTv8jzk7/I85O/yP/Rx8B/1AaAf9XGAH/XhwB/2MjAv9mLAT/ZjYG/2RB&#10;CvpiTA/0X1kV71xlG+tZcCDnVnsl5FSEKeFRjS3eUJUw3E+dMtlOpTPWTa010023NtFMwjfPTNE4&#10;zEzmOMlN9DXHT/8xxVH/LsRS/yvDU/8pwlP/J8JT/yfCU/8nwlP/J8JT/yf/ShwB/1QXAf9cFQH/&#10;YxkB/2kgAv9sKQP/bTIF+Ww9CfJpRw7rZlQV5WNgHOBfayLbXHUo1ll/LdJXiDDPVZAzzFSYNspT&#10;oDjHUqc6xVGwO8NQuzzBUMk9v1DfPbxR8Du6U/w3uVX/M7hX/y+3WP8tt1j/K7dY/yu3WP8rt1j/&#10;K7dY/yv/TRoB/1cUAf9gEgH/aBcB/24dAf9yJQL7cy4D8nM4B+lxQw3iblAU22lcHNNlZiTOYnAq&#10;yV96L8ZcgjPDW4o2wFmSOb1Ymju7VqI+uFWrP7ZVtUG0VMJCslTUQrBV6kGuV/k8rln/N61b/zOt&#10;XP8wrV3/Lq1d/y6tXf8urV3/Lq1d/y7/UBcB/1oSAf9kEAD/bRQA/3MaAf93IQH0eSkC6nozBeJ4&#10;PwrZdEwTz3BYHMlrYiTEaGwrv2V1MLtifTW4YIU4tV6NPLJclT6vW51BrVqmQ6tZr0SpWbxFp1jM&#10;RqRY5UakW/ZAo17/O6Nf/zejYP8zo2H/MaNh/zGjYf8xo2H/MaNh/zH/UxUB/10QAP9oDwD/cBIA&#10;/3cWAPt8HAHufyQB5IAtA9p/OwjPekkSx3VUG8FxXyS7bWgrtmpwMbJneTavZYA6q2OIPahhkECm&#10;YJhDo16hRaBeq0eeXbdInF3GSZpc30maX/JEmmL/Pppj/zmbZf82m2X/M5tl/zObZf8zm2X/M5tl&#10;/zP/VRMB/2AOAP9rDgD/dBAA/3sSAPWBFwDohB4A3ocnAdGENwfIf0YRwHtRG7l2WyO0cmUrr29t&#10;MapsdTananw6o2iEPqBmjEGdZJREmmOdR5dip0mVYbJLk2HBTJFh2EyRY+9HkmX9QZJn/zyTaf84&#10;k2r/NZNq/zWTav81k2r/NZNq/zX/VxEB/2MNAP9uDAD/dw4A/38PAPCFEQDjiRYA1osjAcuINQbC&#10;hEMQuoBPGrN7WSOtd2IqqHRqMaNxcTafbnk7nGyBP5hqiEKVaZFFkmeaSI9mo0qNZa9MimW9TYll&#10;0U6JZ+xKimn7Q4tr/z6Mbf86jG7/N4xu/zeMbv83jG7/N4xu/zf/WRAA/2ULAP9xCwD/egsA8YIM&#10;AOiJDQDdjg4Az48gAcaNMga9iUEPtYRNGa6AViKnfF8qonhnMJ11bzaZc3Y6lXF9P5JvhUKObY5G&#10;i2yWSYhqoEuFaqxNg2m6T4FpzE+BauhMg235RYRv/z+FcP87hnH/OIZx/ziGcf84hnH/OIZx/zj/&#10;Ww8A/2cIAP9zCADzfQgA3oYHANmMCQDVkQsAypIeAMGQMAW4jT8OsIhKGKmEVCGigF0pnX1lMJh6&#10;bDWTd3M6j3V7PoxzgkKIcotGhXCUSYJvnkx/bqlOfG23T3ttyVB6buZNfHH4Rn5z/0F/dP89gHX/&#10;OoB1/zqAdf86gHX/OoB1/zr/XQ4A/2oGAP92BgDkgAMA2YkGANKPCADPlAoAxZYbALyULgSzkT0N&#10;q41IF6SIUiCehVsomIFjL5N+ajWOfHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5cqdOdnK1UHRyxlB0&#10;cuNPdnX2R3h3/0J6eP8+e3n/Ont5/zp7ef86e3n/Ont5/zr/XwwA/2wEAPV5AgDegwIA04sFAM2S&#10;BwDJlwgAwJkZALeYLAOvlTsMp5FHFp+NUB+ZiVknk4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFeXqP&#10;SXZ4mUxzd6VOcHeyUG53xFBtd+BPcHn1SHJ7/0N0fP8+dX3/O3V9/zt1ff87dX3/O3V9/zv/YQoA&#10;/28CAOh8AADZhgEAz44EAMiVBgDDmgYAu5wWALOcKgOqmTkLopVFFJuRTh2UjlcmjotfLYmIZjOE&#10;hm04gIR0PXuCe0F3gIRFdH+NSHB9l0ttfKNOanywT2h8wVBnfN1Qan7zSW2A/0Nugf8/b4H/PG+B&#10;/zxvgf88b4H/PG+B/zz/ZAgA/3IAAOF/AADTiQEAypIDAMOYBAC9ngQAtqATAK6gJwKlnTYJnZpD&#10;E5aXTRyPk1UkiZFdK4SOZDF/jGs3eopyO3aIeUByhoJEboWLR2qDlUpngqFNZIKuT2KCv09hgtpP&#10;ZITySWaF/0Nohv8/aob/PGqG/zxqhv88aob/PGqG/zz/ZwQA9nYAANyCAADOjQAAxZUCAL6cAwC3&#10;oQIAr6QRAKikJAKgojQImJ9AEZGcShqKmVMihJdbKX6VYjB5kmk1dZBwOnCPdz5sjX9CaIyJRmWK&#10;k0lhiZ9LXomsTV2JvU5cidZNXorwSGCL/kNii/8/Y4z/PGOM/zxjjP88Y4z/PGOM/zz/agAA5noA&#10;ANWGAADJkQAAwJkBALifAQCwpQAAqKkOAKKpIQGaqDEGk6U+D4ujSBiEoFEgfp5ZJ3icYC1zmmcy&#10;b5huN2qWdTxmlX0/YpSHQ1+SkUZbkp1JWZGrSleRu0tWkdNLV5LvR1qS/UJck/8+XZP/O12T/ztd&#10;k/87XZP/O12T/zv/bgAA4H4AAM6LAADElQAAup0AALGjAACpqQAAoa4LAJuvHQGUri4EjKw7DIWq&#10;RhV+qE4ceKZWI3KkXSptomQvaaFrNGSfczhgnns8XJ2FP1mcj0JVm5xFU5uqR1GbukdQm9FHUZvu&#10;RFOb/EBVm/88Vpv/Olab/zpWm/86Vpv/Olab/zrxdAAA2YMAAMiQAAC+mgAAs6EAAKqnAAChrgAA&#10;l7UGAJK2GACMtSoDhbQ3CX6yQhF3sEwYca5UH2ytWyVnq2IqYqppL16pcTNaqHo3VqeDOlOmjj1Q&#10;pptATaWpQUulukJLptFCS6XtP02l/DxOpP85T6T/N0+k/zdPpP83T6T/N0+k/zfkegAAz4kAAMKV&#10;AAC2nwAArKUAAKKsAACYswAAjrsCAIi9EgCDvSUBfLwzBna7Pw1vukkUarhRGmW3WR9gtmAkXLVn&#10;KVi0byxUs3gwUbOCM02yjTZKspo4SLGoOkayuTpFstE6RrHtOUew/DZHsP80SK//M0iv/zNIr/8z&#10;SK//M0iv/zPbggAAx5AAALucAACuowAApKoAAJmxAACPuQAAhMADAHvGDQB4xh4Ac8YuA23FOghn&#10;xEUOYsNOE13DVhhZwl4dVcFmIVHBbiROwHcoS8CBK0i/jC1Fv5ovQ7+oMUG/ujFBwNIxQb7uMEG9&#10;/S9BvP8uQbz/LUG8/y1BvP8tQbz/LUG8/y3OigAAv5gAALGgAACmqAAAm7AAAJC4AACFvwAAescE&#10;AG/PCQBr0RUAZ9EmAWPRNARe0EAIWdBKDFXPUxBRz1sUTs9jGEvOaxtIznUeRc5/IELOjCJAzpkk&#10;Ps6oJjzOuiY8z9QmPM3vJTvM+yU7y/8lO8r/JTvK/yU7yv8lO8r/JTvK/yXDkwAAtZ4AAKimAACd&#10;rgAAkbYAAIW/AAB5xwAAb84EAGTWCQBe3hEAW94gAFfeLQJT3zoEUN9EBkzfTglJ31cMRt9fD0Pf&#10;aBFB33ETPt98FTzfiRc64JYZOOClGjfgtxo24c0aNt/sGjXe+Ro03f8bNNz/GzTc/xs03P8bNNz/&#10;GzTc/xu5nAAAqqQAAJ6rAACStQAAhb4AAHnHAABtzwAAYtYDAFjhCABV6hMAUesgAE3rKwFJ6zUC&#10;Rew+BELsRwU/7E8HPe1YCTrtYAo47WoMNu50DTPugA4y7o4PMO+dEC7vrREt8MARLfDeESzu8REs&#10;7P4RLOv/ECzr/xAs6/8QLOv/ECzr/xCtogAAoKkAAJOzAACGvQAAecYAAGzPAABg2AAAVd4AAE7z&#10;CgBK9xMARvgdAEP4JwE/+DACO/k4Ajj5QAM1+kcEM/pPBTD7VwUu+18GK/xpByn8dAgn/IIJJf2Q&#10;CST9oAoj/rAKIv7ECyH/4Ash/fIKIPz8CiD8/Aog/PwKIPz8CiD8/AqipwAAlbEAAIe7AAB5xgAA&#10;bM8AAF/ZAABS3wAASOgAAEP/CAA//xAAO/8ZADf/IQA0/ykBMP8wAS3/NwIq/z4CJ/9EAiX/SwMi&#10;/1MDIP9cAx3/ZgQb/3IEGf+ABRf/jwUW/58GFf+vBhT/wAYU/9YGE//pBhP/6QYT/+kGE//pBhP/&#10;6QaXrwAAiLoAAHrFAABszwAAXtoAAFDgAABE5gAAPPUAADf/BAAz/w0AL/8TACv/GgAo/yEAJf8n&#10;ASH/LQEe/zIBG/84ARn/PwEW/0YCFP9NAhH/VgIQ/2ACDv9sAgz/ewML/4sDCv+aAwr/qAMJ/7UD&#10;CP/CAwj/wgMI/8IDCP/CAwj/wgOKuAAAe8MAAGzOAABe2wAAT+IAAELnAAA27AAAMf8AACz/AAAn&#10;/wcAI/8OACD/EgAc/xgAGP8dABX/IQAS/yYAEP8sAQ7/MQEN/zcBCv8+AQj/RgEF/08BAf9ZAQD/&#10;ZgEA/3QBAP+CAgD/kAIA/5wCAP+mAgD/pgIA/6YCAP+mAgD/pgL/Li8C/zMsAv83LQL/ODAC/zc2&#10;A/80PwT/MUsG/y9YB/8sZgj/KnQJ/ymBCv8ojQv/KJcL/yifC/8opgz/J60M/ye0DP8nuwz/J8QM&#10;/yfODP8o3gv/KOkL/yjzC/8o+wv/KP8K/yn/Cv8p/wr/Kf8K/yj/Cv8o/wr/KP8K/yj/Cv8o/wr/&#10;MC0C/zYqAv85KgL/Oy4C/zo0A/84PAT/NkkG/zNWB/8xYwn/L3EK/y1+C/8tigz/LJQM/yycDf8s&#10;pA3/LKsN/yyxDf8suQ3/K8EN/yzLDf8s2g3/LOcN/yzxDf8s+g3/LP8M/i3/DP0t/wz9Lf8M/Sz/&#10;C/0s/wv9LP8L/Sz/C/0s/wv/MisB/zkoAv89KAL/PyoC/z4wA/89OgT/PEYG/zlTCP83YAn/NW0L&#10;/zN6DP8yhg3/MZAO/zGZDv8xoQ//MagP/zCuD/8wtQ//ML0Q/zDHEP8w1BD/MOQQ/zHvEP4x+Q/7&#10;Mf8P+TH/D/gx/w73Mf8O9zH/DvYx/w72Mf8O9jH/DvYx/w7/NSgB/zwlAf9AJAL/QycC/0MsA/9E&#10;NwT/QkMG/0BPCP89XAr/O2kM/zl2Df84gg//N4wQ/zeVEf82nRH/NqQS/zarEv82shP/NboT/zXD&#10;E/81zxP8NeET+TbtE/Y29xPzNv8T8Tb/EvA2/xLwN/8R7zf/Ee83/xDvN/8Q7zf/EO83/xD/OSUB&#10;/0AhAf9FIAH/RyIC/0kpAv9KNAT/ST8F/0ZLCP9EWAr/QmUN/0BxD/8+fRH/PYcS/z2RFP48mRX9&#10;PKAV/DunFvo7rhf5O7YX+Du/F/Y7yhj0O9wY8DvqGO079hjqO/8X6Dz/F+c8/xbmPf8V5T3/FOU9&#10;/xTlPf8U5T3/FOU9/xT/PSIB/0QeAf9JHAH/TR4B/1AmAv9RMAP/UDsF/05GCP9LUwv/SGAO/0Zs&#10;EftFeBP4RIIV9kOMF/RClBjzQZwZ8UGjG+9AqhvuQLIc7T+7Hes/xh7pP9Ue5T/oH+JA9B7fQP4d&#10;3UH/G9tC/xrZQv8Y2EL/F9hC/xfYQv8X2EL/F9hC/xf/QB8B/0gaAf9OGAH/UhsB/1YjAv9YLAP/&#10;VzcE/1VCB/9STQv5UFoO9U1nEvFMchbuSn0Y60iGG+lHjx3nRpcf5UWeIONEpiLhRK4j4EO3JN5D&#10;wiXcQ9Am10PlJtNE8yTQRf4izUb/IMxH/x7KR/8cyUj/G8lI/xvJSP8byUj/G8lI/xv/RBsB/0wW&#10;Af9SFAH/WBgB/10fAf9fKAL/XjID/V09BvZaSQrwV1UP6lViE+ZSbRjiUHcc306BH9xMiiLZS5Ik&#10;1UqaJtNJoSjRSakpz0iyKs1IvCvLSMksyEjfLMVI7yvCSvwowEv/Jb9M/yK+Tf8gvU3/H71N/x69&#10;Tf8evU3/Hr1N/x7/RxgB/08TAf9WEQD/XhUA/2IcAf9lJAH+ZS0C9GQ4Be1hQwnmX1EO4FxdFNpY&#10;aBrUVnIe0FR7IsxShCbKUIwox0+UKsVOmyzDTqMuwU2sL79MtjC9TMIxu0zTMrhM6TG2TvgttFD/&#10;KrNR/yezUv8kslL/IrJS/yKyUv8islL/IrJS/yL/ShUB/1MRAP9bDwD/YhIA/2gXAP9qHwH2aygB&#10;7GsyA+RpPgfcZkwN02JYFM1fYxvIXG0gxFp2JMFYfii+VoYru1WOLrlTljC2Up4ytFKmM7JRsDWw&#10;Ubw2rlDLN6xQ4zeqUvQzqVT/LqhW/yuoV/8oqFf/JahX/yWoV/8lqFf/JahX/yX/TRMA/1YOAP9f&#10;DQD/ZxAA/2wTAPtwGQDvcSIB5HEsAttwOgXRbEgMyWhUFMNlXxu+Ymghul9xJrZdeSqzW4EtsFqJ&#10;MK5YkTOrV5k1qVahN6dWqzilVbY6o1XFO6FV3TufVvA3n1j+Mp9a/y6eW/8rnlz/KJ5c/yieXP8o&#10;nlz/KJ5c/yj/UBEA/1kMAP9jDAD/aw0A/3AQAPV0EwDodhoA3XclAdF2NgTIckQMwW5QFLtrWxu2&#10;Z2QhsWVtJ61idSuqYHwvp1+EMqRdjDSiXJQ3n1udOZ1apjuaWbE9mFm/PpdZ0z6VWuw7lV37NZZe&#10;/zGWX/8tlmD/KpZg/yqWYP8qlmD/KpZg/yr/Ug8A/1wKAP9mCQD/bgoA9nQMAO94DgDhexIA1Hwg&#10;AMp7MwTBd0ELunRNE7RwWBuubGEhqWppJ6ZncSuiZXgvn2SAM5xiiDaZYZA4ll+ZO5Reoj2RXq0/&#10;j127QI1dzUGMXug/jWH5OI1i/zOOZP8wjmT/LI5l/yyOZf8sjmX/LI5l/yz/VQ4A/18GAP9pBgD0&#10;cgYA4ngGANt8CQDZfwwAzYEdAMR/MAO7fD8KtHhLEq11VRqocV4ho25mJp9sbiubanUvmGh9M5Vn&#10;hDaSZYw5j2SVPIxjnz6JYqpAh2G3QoVhyUKEYuRBhWT3O4Zm/zWHZ/8xh2j/Lodp/y2Haf8th2n/&#10;LYdp/y3/VwwA/2EEAP5sAwDkdQEA23sFANOACADQgwoAx4UaAL6ELQO2gTwJr31IEqh5Uhmidlsg&#10;nXNjJplwayuVbnIvkW15M45rgTaLaYk6iGiSPIVnnD+CZqdBgGa0Q35mxUR8ZuFDfmj1PH9q/zeA&#10;a/8zgWz/L4Fs/y+BbP8vgWz/L4Fs/y//WQsA/2MBAPRvAADfeAAA1H8EAM6DBgDKhwgAwogYALmH&#10;KwKxhToIqoFGEaN+UBidelkfmHdhJZN1aCqPc28vi3F3M4hvfjaFboY6gmyPPX9rmUB8aqVCeWqx&#10;RHdqwkR2at1EeGzzPnlu/zh6b/80e3D/MHxw/zB8cP8wfHD/MHxw/zD/WwgA/2YAAOdyAADaewAA&#10;z4IDAMmHBQDEigYAvIwVALSLKAKsiTgHpYVEEJ6CThiYf1cek3xfJI55ZiqKd20uhnV0MoJ0fDZ/&#10;coQ5fHGNPXlwl0B2b6JCc26vRHFuwEVwbtlFcnDxP3Ny/zl1c/81dnT/MXZ0/zF2dP8xdnT/MXZ0&#10;/zH/XQYA/2kAAOJ0AADUfQAAy4UCAMSKBAC/jQUAt48TALCPJgGojTUHoIpCDpqGTBaTg1UdjoFd&#10;JIl+ZCmFfGstgXpyMn14eTV6d4I5dnaLPHN1lUBwdKBCbXOtRGtzvUVqc9VFbHTvQG52/jpvd/82&#10;cXj/MnF4/zFxeP8xcXj/MXF4/zH/XwIA92wAAN53AADQgQAAx4gBAMCNAwC5kQMAspMRAKuTIwGj&#10;kTMGnI5ADZWLShWPiFMciYZbIoSDYiiAgWktfH9wMXh+dzV0fIA4cXuJPG56kz9reZ5CaHirRGZ4&#10;u0VkeNFFZnnuQGh7/Tpqe/82a3z/Mmt8/zJrfP8ya3z/Mmt8/zL/YQAA6m8AANl6AADMhAAAw4sA&#10;ALuRAQC0lQEArJcOAKWXIQGeljEFl5M+DJCQSBSKjlEbhItZIX+JYCd7h2crd4VuMHOEdTRvgn03&#10;a4GHO2iAkT5lf5xBYn6pQ2B+uURffs9EYH/sQGKA/DpkgP82ZYH/M2aB/zJmgf8yZoH/MmaB/zL/&#10;ZAAA5XIAANN+AADHhwAAvo8AALaVAACumQAAppsMAKCcHgCZmy4Ekpk7CouWRhKFlE8Zf5FXH3qP&#10;XiV1jmUqcYxsLm2KczJpiXs2ZoiEOWKGjz1fhZo/XIWoQVqFt0JZhcxCWoXqP1yG+zpehv82X4f/&#10;Ml+H/zJfh/8yX4f/Ml+H/zL9aAAA4HYAAM2CAADCjAAAuZMAALCZAAConQAAn6AJAJmhGgCToCsD&#10;jJ84CIWdQxB/mkwXeZhUHXSXXCJwlWMna5NqLGeScTBkkXkzYI+CN1yOjTpZjZk9V42mP1SNtkBT&#10;jctAVI3pPVaN+jlXjf81WY7/MlmO/zFZjv8xWY7/MVmO/zHtbQAA2XsAAMiHAAC9kAAAtJgAAKqd&#10;AAChoQAAl6YEAJGnFQCMpycChaY1Bn+kQA15okoUc6BSGm6fWR9pnWAkZZxnKGGbbyxemncwWpiA&#10;M1aXizZTl5c5UZalO0+WtDxOlsk8TpboOk+W+TZRlv8zUpb/MFKW/zBSlv8wUpb/MFKW/zDmcgAA&#10;0IAAAMKMAAC4lgAArZwAAKOhAACZpgAAjq0AAIiuEQCDriIBfa0xBHesPQpyqkcQbKlPFmeoVxtj&#10;p14fX6ZlJFukbSdYpHUrVKN/LlGiiTFOoZY0S6GkNkmhtDZIocg3SKDnNUmg+TJKn/8wS5//Lkuf&#10;/y1Ln/8tS5//LUuf/y3deQAAyYYAALySAACxmgAApqAAAJymAACRrAAAhrIAAH22DQB5th0AdbYs&#10;Am+1OQZqtEMLZbNMEWCyVBZcsVsaWLBjHlWvayFRr3MlTq59KEutiCpIrZUtRa2jLkStsy9Drcgv&#10;QqznL0Or+S1Eq/8rRKr/KUSq/ylEqv8pRKr/KUSq/ynRgAAAwY0AALWYAACpnwAAnqUAAJOsAACI&#10;sgAAfbgAAHG+BgBuvxUAar8mAWa/MwNhvj8HXb5IC1m9UQ9VvVkTUbxgF068aBpLu3EdSLt7H0W6&#10;hyJCupQkQLqiJj66syY9usgmPbroJj24+SU9t/8kPbb/Iz22/yM9tv8jPbb/Iz22/yPHiAAAuZUA&#10;AKydAAChpAAAlqsAAIqyAAB/uQAAc78BAGjGBQBgyg4AXsodAFvKLAFXyjgDVMpDBVDKTAhNyVUL&#10;SsldDkfJZhFEyW8UQcl5Fj/IhRg8yJMaOsiiGznJsxw4yckcOMjoHDfH+Rw3xf8cNsT/HDbE/xw2&#10;xP8cNsT/HDbE/xy+kQAAsJsAAKSjAACYqgAAjLIAAIC5AAB0wAAAaMcAAF3NBQBT0woAT9cSAE3Y&#10;IgBL2DAASdg8AkbYRgNE2U8EQdlYBj/ZYQg82WsKOtl2DDfZgg412pAPNNqgEDLasREx28cRMdrn&#10;ETDY9hIw1v8TL9T/Ey/U/xMv1P8TL9T/Ey/U/xOzmgAApqEAAJqpAACNsQAAgLoAAHTBAABoyQAA&#10;XM8AAFLVAwBI3AgAReUSAEPlHgBB5ioAPuY1ATvnPgE550cCN+dQAzToWQQy6GIFMOhtBi7peQcs&#10;6YcIK+qWCSnqpwoo6roKJ+vWCifp8Aon5/0JJub/Cibm/wom5v8KJub/Cibm/wqooAAAnKcAAI+w&#10;AACCuQAAdMIAAGjKAABb0QAAT9cAAEXdAAA+7gkAPPIRADnzGwA28yUANPQuADH0NwEu9T8BLPVH&#10;ASn2TwIn9lcCJfdhAyP3bAMh+HoEH/iJBB75mgUc+asFG/rABRr63gUa+fIFGvf9BRn2/wUZ9v8F&#10;Gfb/BRn2/wWepgAAka8AAIO5AAB1wgAAZ8sAAFrTAABN2gAAQt8AADjlAAA1+wcAMf8PAC7/FgAr&#10;/x8AKf8mACX/LQAj/zQAIP87AR7/QwEb/0sBGf9TARb/XQIU/2oCEv94AhH/iAIQ/5oCEP+rAw7/&#10;vgMO/9UDDv/tAw7/8AMO//ADDv/wAw7/8AOTrgAAhLgAAHbCAABnzAAAWtUAAEzcAAA/4QAANeYA&#10;AC30AAAq/wIAJv8LACP/EQAg/xcAHf8dABn/IwAW/ykAFP8vABL/NQAQ/z0ADv9FAQz/TgEK/1gB&#10;B/9lAQX/dAED/4UBAv+WAQH/pgEA/7UBAP/GAQD/ygEA/8oBAP/KAQD/ygGGtwAAd8EAAGjMAABa&#10;1wAAS94AAD7kAAAy6QAAJ+0AACP/AAAf/wAAG/8FABf/DAAU/xAAEf8UAA//GAAN/x0AC/8iAAj/&#10;KAAF/y4AAv81AAD/PQAA/0cAAP9SAAD/XgAA/20AAP9+AQD/jgEA/5sBAP+pAQD/qwEA/6sBAP+r&#10;AQD/qwH/Ki0B/y4rAf8wKwH/MC4C/y41Av8pPQP/JUkE/yNXBP8hZAX/H3IG/x1/Bv8digb/HZQG&#10;/x2cB/8cowf/HKoH/xyxB/8cuAb/HL8G/xzJBv8c1gb/HeUG/x3vBv8d+QX/Hf8F/x3/Bf8d/wX/&#10;Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/LCsB/zAoAf8zKAH/MysC/zExAv8tOgP/K0cE/yhUBf8m&#10;YQX/JG8G/yJ8B/8ihwf/IpEH/yGZB/8hoQj/IacI/yGuCP8htQj/IbwI/yHGB/8h0Qf/IeIH/yLt&#10;B/8i9wf/Iv8G/SL/Bvwi/wb8Iv8G/CL/Bvsi/wb7Iv8G+yL/Bvsi/wb/LigB/zMlAf82JQH/NycB&#10;/zUtAv80OAP/MkQE/y9RBf8sXgb/KmsH/yl3B/8ogwj/J40I/yeWCf8nnQn/J6QJ/yerCf8nsgn/&#10;J7kJ/yfCCf8nzQn/J94J/yfrCfwn9gj5KP4I9yj/CPYo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo&#10;/wj/MiUB/zciAf86IQH/OyMB/zspAv87NAL/OUAE/zZNBf80Wgb/MWYH/zBzCP8ufwn/LokK/y6S&#10;Cv8tmQv/LaEL/y2nC/8trgv/LbUM/y2+DP4tyQz7LdkM+C3oC/Qu9AvxLv4L7y7/C+4u/wvtLv8L&#10;7C7/Cuwu/wrsLv8K7C7/Cuwu/wr/NSIB/zseAf8/HQH/QB8B/0ImAf9CMQL/QDwD/z5IBf87VQb/&#10;OWII/zduCv82eQv/NYQM/TSNDfw0lQ36NJwO+TOjDvczqg/2M7IP9TO6D/MzxQ/yM9IP7jPlD+o0&#10;8g/nNP0P5TT/D+Q0/w7iNf8O4jX/DeE1/w3hNf8N4TX/DeE1/w3/OR4B/z8aAf9DGAH/RhoB/0kj&#10;Af9JLQL/SDgD/0VEBf9DUAf/QF0J+z5pC/g9dA31PH8O8zuID/E7kBDvOpgR7TqfEuw5phPqOa4T&#10;6Tm2FOc5wRTmOc4V4jnjFd458RXbOvwU2Dr/E9U7/xLTO/8S0jv/EdI7/xDSO/8Q0jv/ENI7/xD/&#10;PRsB/0MWAP9IFAD/TBcB/08fAf9QKAH/TzMC/00/BPtKSgb1R1cJ8UZkDO1Ebw7pQ3kR50KDE+RB&#10;ixTiQJMW4D+bF98/ohjdPqoZ2z6zGtg+vRrWPsob0j7fG84+7xvLP/sayUD/GMdA/xfGQf8VxUH/&#10;FMRB/xTEQf8UxEH/FMRB/xT/QRcA/0cSAP9MEAD/UhQA/1YbAP9XJAH/Vi4C+FQ5A/FRRQbrT1IJ&#10;5k1eDOFLaRDdSXQT2Uh9FtVGhhjSRY4a0EWWHM5EnR3MRKUeykOtH8hDtiDGQ8MhxUPTIcFD6SG+&#10;RPcfvEX/HbpG/xu5R/8ZuEf/GLhH/xe4R/8XuEf/F7hH/xf/RBQA/0sQAP9RDgD/VxEA/1sWAP9d&#10;HgD5XSgB71szAudZPwTgV00I2lRZDdNSZBLOUG4Wyk53GcdMgBzFS4gewkqQIMBKlyG+SZ8jvEin&#10;JLpIsCW4SLwmt0jLJ7RH4yeySfMlsEr/Iq5L/x+uTP8drUz/G61N/xqtTf8arU3/Gq1N/xr/RxEA&#10;/08NAP9WDAD/XA4A/2ASAP1iGADwYyEA5mIsAd5gOgPUXkgHzVtUDcdYXxPDVmkXv1RyG7xSeh65&#10;UYIhtlCKI7RPkSWyTpknsE2iKK5NqyqsTLYrqkzELKhM2yymTe8qpE/9JqRQ/yOjUf8go1L/HqJS&#10;/x2iUv8dolL/HaJS/x3/Sg8A/1IKAP9aCQD/YAsA/2UOAPVnEQDoaBgA3WckANJmNQLKZEQHw2FQ&#10;Db1eWxO5XGQYtVptHLFYdSCuV30jrFWEJalUjCinU5QqpVKdLKNSpi2hUbEvn1G+MJ1R0TCbUeov&#10;mlP6KppV/yaZVv8jmVb/IZlX/x+ZV/8fmVf/H5lX/x//TQ0A/1UGAP9dBQD7ZAcA72kJAOlrDADh&#10;bBAA020eAMlsMQLCakAHu2dMDbVkVxOwYWAZrF9pHahdcSGlXHgkolqAJ6BZhyqdWJAsm1eYLplW&#10;ojCWVawylFW5M5NVyjORVeUzkVf3LZFZ/ymRWv8lkVv/I5Fb/yGRW/8hkVv/IZFb/yH/TwsA/1cC&#10;AP9hAgDqaAEA3m0EANhwCADVcAsAy3IbAMJxLgK6bz0GtGxJDa5pVBOpZ10ZpGRlHaFibSGdYXQl&#10;ml98KJhegyuVXYstkluUMJBbnjKNWqg0i1m1NYpZxjaIWeE2iFz0MIhd/yuJXv8oiV//JYlf/yOJ&#10;X/8jiV//I4lf/yP/UQkA/1oAAPVkAADgbAAA13EDANB0BgDNdQkAxHYXALx2KgG0dDoFrnFGDKdu&#10;URKia1oYnmliHZpnaSGWZXElk2R4KJBigCuNYYgui2CRMYhfmjOGXqU1g16yN4JewjeAXtw4gF/y&#10;M4Fh/y2CYv8pgmP/JoJk/yWCZP8lgmT/JYJk/yX/UwYA/10AAOdnAADbbwAA0HQCAMp4BQDGeQcA&#10;vnoVALZ6KAGveDcFqHZEC6JzThKccFcYmG1fHZRrZyGQam4ljWh1KIpnfSuHZYUuhGSOMYFjlzR/&#10;YqI2fGKvOHpivjl5YtU5eWPvNHpl/i97Zv8rfGf/KHxn/yZ8Z/8mfGf/Jnxn/yb/VQMA/2AAAONq&#10;AADVcgAAzHgBAMV7AwDAfQUAuX4SALF+JQGqfTUEo3pBCp13TBGXdFUXknJdHI5wZCCKbmskh2xy&#10;KIRreiuBaoIufmmLMXtnlTR4Z6A2dmasOHRmvDlzZtE6c2ftNnRp/TB1av8sdmv/KXdr/yd3a/8n&#10;d2v/J3dr/yf/VwAA9mMAAN9tAADRdQAAyHsAAMF/AgC7gAMAtIEQAKyCIwGlgTIEnn4/CZh7ShCS&#10;eVMWjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXVskjRza543cGqqOW5quTptas46bWvrN29t&#10;/DFwbv8tcW7/KnFv/yhxb/8ocW//KHFv/yj/WQAA62UAANtwAADNeAAAxH4AALyCAQC2hAEAroUO&#10;AKeGIACghTADmoI9CJOASA+OfVEViXtZGoR5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJw3&#10;am+oOWhvtzpnb8s6Z3DpN2lx+jJrcv8tbHP/Kmxz/yhsc/8obHP/KGxz/yj/XAAA52gAANVzAADJ&#10;ewAAwIIAALiGAACxiAAAqYkNAKKKHQCciS4ClYc7B4+FRQ6Jgk8UhIBXGX9+Xh57fGUieHtsJnR5&#10;cypxeHstbneEMGt2jjNodZo2ZXSmOGN0tTlhdMk6YXTnOGN2+TJldv8uZnf/K2d3/ylnd/8pZ3f/&#10;KWd3/yn/XwAA42wAANB2AADFfwAAvIUAALSKAACsjAAAo44KAJ2OGgCXjisCkIw4BoqKQwyEh0wS&#10;f4VVGHqEXB12gmMhc4BqJW9/cSlsfnksaH2CL2V8jDJie5g1X3qkN116szhcesc5XHrlN157+DJf&#10;e/8uYHz/K2F8/ylhfP8pYXz/KWF8/yn1YgAA3m8AAMx6AADAgwAAt4kAAK+OAACmkQAAnZIGAJeT&#10;FwCRkygBi5I2BYWQQQt/jkoReoxSFnWKWhtxiGEfbYdoI2qGbydmhHcrY4OALmCCijFdgZY0WoGj&#10;NliAsjdWgMU3VoDjNliB9zFZgf8tW4L/KluC/ylbgv8pW4L/KVuC/ynsZgAA2HMAAMd+AAC8hwAA&#10;s44AAKmSAACglQAAlpgBAJCZEwCKmSQBhZgyBH+WPgl5lEgOdJNQFG+RVxlrkF4daI5lIWSNbSVg&#10;jHUoXYt+K1qKiC5XiZQxVImhM1KIsDRRiMM1UIjiNFKI9jBTiP8sVIj/KVWI/yhViP8oVYj/KFWI&#10;/yjmawAA0HgAAMKDAAC3jAAArZIAAKOWAACamgAAjp4AAIefEACDnyAAfp8vAnidOwdznEUMbptN&#10;EWmZVRZlmFwaYZdjHl6WaiFblXIlV5R8KFSThitRkpIuTpKgMEySrzFLksIxSpHgMUyR9S1Nkf8q&#10;TpD/KE6Q/yZOkP8mTpD/Jk6Q/ybecAAAyX0AALyJAACykgAAp5cAAJ2bAACTnwAAhqQAAH6mDAB6&#10;phsAdaYqAXCmNwRspUEJZ6NKDWOiUhJfoVkWW6FhGVigaB1Un3AgUZ56I06dhCZLnZEpSJyeKkac&#10;rixFnMEsRZzfK0Wb9ClGmv8nR5r/JUea/yRHmv8kR5r/JEea/yTUdwAAwoQAALaPAACrlgAAoZwA&#10;AJagAACLpQAAf6oAAHSuBQBvrxQAbK8kAGivMgJkrj0FX61GCVusTw1YrFYRVKteFFGqZhdOqm4a&#10;S6l4HUipgyBFqI8iQ6idJEGorSVAqMAlP6jfJT+m9CNApf8iQKX/IUCk/yBApP8gQKT/IECk/yDK&#10;fgAAu4sAAK+VAACkmwAAmaEAAI6mAACCrAAAd7EAAGq2AABjuA4AYbgdAF64LAFauDgCV7hCBVO4&#10;SwhQt1MLTbdbDkq2YxBHtmsTRLV1FkK1gRg/tY4aPbWcHDu1rBw6tcAdObXfHDmz9Bw5sv8cObH/&#10;Gzmw/xs5sP8bObD/Gzmw/xvBhgAAtJMAAKeaAACcoAAAkacAAIWtAAB5swAAbbgAAGK9AQBWwgcA&#10;U8MUAFLDIwBQxDABTcQ7AkrERQNHxE4FRcRXB0LDXwlAw2gLPcNyDTvDfg84w4wRNsObEjXDqxMz&#10;w8ATM8PgEzPB9RMywP8UMr//FDG+/xQxvv8UMb7/FDG+/xS4kAAAq5kAAJ+gAACTpwAAh64AAHu0&#10;AABuuwAAY8AAAFjFAQBNygUARM8MAEPQFwBC0CUAQNAyAD/RPQE90UcBO9FQAjnSWQM20mMENNJu&#10;BTLSegcw0ogILtKYCS3TqQks074KLNPfCSvR8woqz/4LKc7/DCnN/w0pzf8NKc3/DSnN/w2umAAA&#10;op8AAJamAACJrgAAfLYAAG+9AABjwwAAV8gAAEzNAABC0gMAOdkJADXfEAA03xsAMuAnADHhMgAw&#10;4T0ALuJHAC3iUAEr4loBKuNlAijjcQIm5H8DJeSPAyPloQQi5bQEIeXNBCDk7AQg4vsEH+H/BR/g&#10;/wUf4P8FH+D/BR/g/wWkngAAmKUAAIuuAAB9tgAAcL4AAGPGAABWywAAS9AAAEDVAAA23AAAL+UH&#10;AC3tEAAr7hgAKe4iACfvKwAl7zQAI/A8ACHwRQAf8U4AHfJYARvyZAEZ83EBGPOBARf0kgIV9KUC&#10;FPW6AhP11gIT9O8CEvL8AhLw/wIS8P8CEvD/AhLw/wKapAAAja0AAH+2AABxvwAAY8cAAFbOAABJ&#10;0wAAPdoAADPfAAAq4wAAJvQFACT7DQAh/BMAHv0bABz9IgAZ/ikAF/4xABX/OQAT/0EAEf9KABD/&#10;VQAO/2EADP9vAQz/gAEK/5MBCf+mAQj/ugEH/9QBB//rAQb/9gEG//YBBv/2AQb/9gGPrAAAgLYA&#10;AHK/AABjyQAAVtEAAEjYAAA73QAAMOIAACbmAAAf8AAAHP8AABn/CQAW/w4AFP8TABH/GQAP/x4A&#10;Df8kAAv/KwAJ/zIABv87AAP/RAAA/08AAP9cAAD/awAA/30AAP+QAAD/owAA/7QAAP/GAAD/1gAA&#10;/9YAAP/WAAD/1gCCtQAAc78AAGTJAABW0wAAR9sAADrgAAAu5QAAI+kAABrtAAAV/QAAEv8AABD/&#10;AgAO/wkAC/8NAAj/EAAE/xMAAf8YAAD/HgAA/yQAAP8rAAD/MwAA/z0AAP9JAAD/VgAA/2YAAP94&#10;AAD/igAA/5sAAP+oAAD/sQAA/7EAAP+xAAD/sQD/JSsB/ygpAf8pKQH/KCwB/yMyAf8eOwL/GkcC&#10;/xdVA/8VYgP/E3AD/xJ8A/8ShwP/EpED/xKZA/8SoAP/EqcD/xKtA/8RtAP/EbsD/xHEA/8RzgP/&#10;Ed8D/xHrAv8S9gL/Ev4C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/KCkB/ysmAf8s&#10;JgH/KykB/ygvAf8iOAL/IEQC/x1SA/8bXwP/GGwD/xd5BP8XhAT/F44E/xeWBP8WnQT/FqQE/xaq&#10;BP8WsQT/FrgE/xbAA/8WygP/FtsD/xboA/8X9AP/F/0D/Bf/AvsX/wP7F/8D+hf/A/oX/wP6F/8D&#10;+hf/A/oX/wP/KiYB/y4jAf8vIgH/LyUB/ywrAf8qNQL/J0EC/yROA/8iWwP/IGgE/x50BP8dgAT/&#10;HYoE/x2SBf8dmgX/HaEF/x2nBf8drQX/HbQE/x29BP8dxwT/HdQE/h3mBPsd8gT3HvsD9R7/BPQe&#10;/wTzHv8E8x7/BPIe/wTyHv8E8h7/BPIe/wT/LiIB/zIfAf80HgH/MyAB/zImAf8yMgH/Lz4C/yxK&#10;A/8qVwP/J2QE/yZwBf8lewX/JIUF/ySOBv8klgb/JJ0G/ySjBv8kqgb9JLEG/CS5Bvskwwb5JM8G&#10;9iTjBvIk8AXuJfoF7SX/Busl/wbqJf8G6SX/Bukl/wbpJf8G6SX/Bukl/wb/Mh4B/zYbAP84GQD/&#10;OBsB/zojAf85LQH/ODoC/zVGA/8yUgT/MF8E/y5rBf8tdgb9LIAH+iyJB/krkQf3K5kI9SufCPQr&#10;pgjzK60I8Su1CPArvwjuK8sI6yvfCOcs7gjkLPoI4iz/CeAs/wneLP8I3iz/CN0s/wjdLP8I3Sz/&#10;CN0s/wj/NRoA/zoWAP89FAD/PxcA/0EfAP9BKQH/QDQB/z1BAv86TQP8OFoF+DZlBvQ1cQfxNHsI&#10;7zOECe0zjQnrMpQK6TKbCugyogvmMqoL5DKyDOMyuwzhMsgM3zLcDNoy7A3VM/gN0jP/DdAz/wzO&#10;M/8MzTT/C8w0/wvMNP8LzDT/C8w0/wv/ORYA/z4SAP9BEAD/RRMA/0gbAP9IJAD/Ry8B/kQ7AvdC&#10;RwPxP1QF7D5gBug8awjlO3YJ4jt/C+A6iAzdOZAN2zmXDtk4ng/WOKYQ1DiuEdI4txHQOMMSzjjT&#10;Eso46BLHOfcSxDn/EcI6/xDBOv8PwDr/Dr86/w6/Ov8Ovzr/Dr86/w7/PRMA/0IPAP9GDQD/SxAA&#10;/04WAP9PHwD9TikB9Ew0AexIQQLmR04E4EVbBttEZgnWQnAM0kF5Ds9AghDNQIoRyj+RE8k/mRTH&#10;PqAVxT6oFsM+sRfBPrwXwD7LGL0+4hi6PvIXtz//FrVA/xS0QP8Ts0H/EbNB/xCzQf8Qs0H/ELNB&#10;/xD/QBAA/0YMAP9LCgD/UQ0A/1MRAP9UGADzVCIA6VItAeFQOwHaT0kD0k1VB8xLYAvISWoOxUhz&#10;EcJHexO/RoMVvUWLF7tFkxi5RJoZt0OiGrVDqxu0Q7YcskPEHbBD2R6tQ+0dq0X8GqlF/xioRv8W&#10;qEb/FadH/xOnR/8Tp0f/E6dH/xP/RA4A/0oIAP9QBgD/VQoA/1gNAPdZEQDqWBgA31ckANRXNQHM&#10;VUQExlRQCMFSWwy9UGUQuU5tE7ZNdha0TH0YsUuFGq9KjRutSZUdq0mdHqlIpiCnSLAhpUi9IqRI&#10;zyKhSOgioEn4Hp9L/xueS/8ZnUz/F51M/xadTP8WnUz/Fp1M/xb/RwsA/00CAP9UAgD3WgQA610H&#10;AOddCwDhXBAA010eAMpdMAHDXD8EvVpMCLdYVwyzVmARr1RpFKxTcRepUXgap1CAHKRPhx6iT48g&#10;oE6YIZ5NoSOcTaskmk24JZlMyCaWTOImlU71IpRP/x+UUP8clFH/GpRR/xiUUf8YlFH/GJRR/xj/&#10;SQgA/1AAAPtYAADlXgAA3WIDANZjBwDUYQoAymIZAMJjLAG7YjsDtGBICK9dUwyqW1wRplpkFaNY&#10;bBigV3QbnVV7HZtUgyCZVIsillOTJJRSnSWSUacnkFGzKI5RwymNUd0qjFLyJotU/yKLVf8ei1b/&#10;HItW/xqLVv8ai1b/GotW/xr/TAQA/1MAAOxcAADfYgAA1GYBAM5oBQDLZwgAwmcWALpoKAGzZzgD&#10;rWVFB6hjUAyjYVkRn19hFZtdaBiYXHAblVp3HpNZfyGQWIcjjlePJYxXmSeJVqMph1avKoVVvyuE&#10;VtUsg1fvKYNY/iSDWf8ghFr/HoRa/xyEWv8chFr/HIRa/xz/TgEA/1cAAOVfAADYZgAAzmoAAMds&#10;AwDDawUAvGwSALRtJQCtbDUDp2pCB6FnTQycZVYRmGNeFZRiZRiRYGwbjl90HoxeeyGJXYMkhlyM&#10;JoRblSiBWqAqf1qsLH1auy18Ws8ue1vsK3xc/CZ8Xf8ifV7/H31e/x19Xv8dfV7/HX1e/x3/UAAA&#10;9VkAAOFjAADSagAAyW4AAMJwAQC9cAMAtnAQAK5xIgCocDICoW4/BpxsSguXalMQkmhbFI5mYhiL&#10;ZWkbiGNwHoVieCGCYYAkgGCJJn1fkil7Xp0reF6pLXZeuC51XswvdF7pLXVg+id2Yf8jd2L/IHdi&#10;/x53Yv8ed2L/Hndi/x7/UgAA7FwAANxmAADObQAAxHIAAL10AAC3dAEAsHQOAKl1HwCidC8CnHI9&#10;BZdwRwqRblEPjWxZFIlqYBeFaWcbgmhuHn9mdSF9ZX0kemSGJ3djkCl1Y5sscmKnLnBiti9vYskv&#10;bmLmLm9k+ShwZf8kcWb/IXFm/x9xZv8fcWb/H3Fm/x//VAAA6F8AANdpAADKcAAAwHUAALl4AACy&#10;eAAAq3gNAKR5HQCeeC0Bl3c6BZJ1RQqMck4OiHBWE4RvXheAbWQafWxrHXprcyB3ansjdGmDJnJo&#10;jSlvZ5ksbGalLmpmsy9pZsYwaGbkL2po9ylraf8lbGn/Imxq/yBsav8gbGr/IGxq/yD/VwAA5GIA&#10;ANJsAADGcwAAvXgAALV7AACtfAAApXwKAJ99GgCZfCoBk3s4BI15QwmId0wOg3VUEn9zWxZ7cmIZ&#10;eHBpHXVvcCBybngjb22BJmxsiylqbJcsZ2ujLmVrsi9ka8QwYmvhL2Rs9ipmbf8mZm3/I2du/yBn&#10;bv8gZ27/IGdu/yD2WQAA4GUAAM5vAADCdgAAuXwAALF/AACpgAAAoIAHAJmBFwCUgSgBjoA1A4h+&#10;QQiDfEoNfnpSEXp4WRV2d2AZc3ZnHHB0bh9tc3YjanJ/JmdxiSlkcZUrYnChLWBwsC9ecMIvXXDf&#10;L19x9Spgcf8mYXL/I2Jy/yBicv8gYnL/IGJy/yDvXAAA3GkAAMpyAAC+egAAtYAAAK2EAACkhQAA&#10;moUDAJSFFACOhiUBiYQzA4ODPgd+gUgLeX9QEHV+VxRxfV4YbntlG2t6bB5oeXQiZXh9JWJ3hyhf&#10;dpMqXHafLFp1ri5ZdcAuWHXdLll28ypbdv8mXHf/I1x3/yBcd/8gXHf/IFx3/yDqYAAA1WwAAMV2&#10;AAC6fgAAsYQAAKiIAACfiQAAlIoAAI2KEQCIiyEAg4owAn6JOwV5h0UKdIZODnCEVRJsg1wWaYJj&#10;GmaBah1igHIgX397I1x+hSZZfZEpV3yeK1V8rCxTfL4tUnzaLVN88ilVfP8lVnz/Ild8/yBXfP8g&#10;V3z/IFd8/yDlZAAAz3AAAMF6AAC2gwAArYkAAKOMAACZjgAAjY8AAIaQDgCBkR0AfZAsAXiPOARz&#10;jkIIbo1LDGqMUxBniloUY4lhF2CIaBtdh3AeWoZ5IVaFgyRUhY8mUYScKE+EqipNhLwqTYTXKk2D&#10;8SdPg/8kUIP/IlCD/x9Qg/8fUIP/H1CD/x/eaQAAyXUAALyAAACyiAAAqI0AAJ2RAACTkwAAhZYA&#10;AH6XCwB5lxkAdZcoAXGXNQNslj8GaJVICmSUUA1hk1cRXZJeFVqRZhhXkG4bVI93HlGOgSBOjo0j&#10;S42aJUmNqSZIjbsnR43UJ0eM8CRIjP8iSYv/IEqL/x5Ki/8eSov/HkqL/x7VbgAAw3sAALeFAACs&#10;jQAAopIAAJeWAACMmQAAf5wAAHWeBQBwnxMAbZ8jAGmfMAFlnjsEYZ5FB12dTQpanFQNV5tcEVSa&#10;YxRRmmsXTpl0GUuYfxxImIseRZeZIEOXqCFCl7oiQZfTIkGW7yBClf4eQpX/HUOU/xxDlP8cQ5T/&#10;HEOU/xzMdQAAvIEAALGMAACmkgAAm5cAAJGbAACFnwAAeaMAAGqnAABlpw4AY6gcAGCoKwFdqDYC&#10;WadABFanSQZTplEJUKZZDE2lYA5KpWkRR6RyFESkfRZCo4kYP6OXGj2jpxs8o7kcO6PSGzui7xs7&#10;oP4aO5//GTyf/xg8n/8YPJ//GDyf/xjEfAAAtokAAKqSAACflwAAlZwAAImhAAB9pgAAcaoAAGSu&#10;AABasQgAV7EUAFWyIwBTsjABULI7Ak2yRANLsU0FSLFVB0WxXQlDsWULQLBvDT6weg87sIcROa+W&#10;EzevphQ2r7gUNbDRFDWu7xQ0rf4UNKz/FDSr/xQ0q/8UNKv/FDSr/xS7hQAAr5AAAKOXAACYnQAA&#10;jKMAAICoAAB0rQAAaLIAAFy2AABQugEASbwNAEi8GQBGvScARb0zAEO9PQFBvUcBP71QAj29WAM6&#10;vWEFOL1rBja9dwg0vYQJMr2TCjC9pAsvvbcMLr7QCy687gwtuv4NLLn/DSy4/w4suP8OLLj/Diy4&#10;/w6zjwAAppcAAJudAACPowAAg6oAAHawAABqtQAAXroAAFK+AABHwgEAPccGADjJEAA3yRsANson&#10;ADXKMwA0yz0AM8tHADHLUQEwy1sBLsxlAizMcQIqzH8DKcyQBCfMoQQmzbQEJc3OBCXL7gQkyfwG&#10;I8j/ByPH/wcjx/8HI8f/ByPH/weplgAAnp0AAJKjAACFqwAAeLIAAGu4AABfvgAAUsIAAEfGAAA9&#10;ygAANM8EACvUCQAm2Q8AJdkZACXaJQAk2jAAI9s7ACPbRQAi3FAAId1bACDdaAAe3nYAHd6HARzf&#10;mQEa36wBGd/EARje5wEY3PgBGNv/Ahfa/wIX2v8CF9r/Ahfa/wKgnAAAlKMAAIerAAB5swAAbLoA&#10;AF/BAABSxgAARsoAADvOAAAx0wAAKdkAACHeBQAe6A4AHegVABvpHgAZ6ScAGOowABbqOQAV60MA&#10;FOxOABLsWgAR7WcAEO53ABDuigAO754ADvCzAA3wzQAM7+wADO38AAzr/wAM6/8ADOv/AAzr/wCX&#10;owAAiasAAHu0AABtvAAAX8QAAFLKAABFzgAAOdMAAC/YAAAl3QAAHeEAABjsAgAW9wsAFPcRABH4&#10;FwAQ+B4ADvklAA35LQAL+jUACfs/AAf7SgAE/FcAA/1mAAL+dwAA/YsAAP2fAAD8tQAA/NEAAPzt&#10;AAD8/AAA/P0AAPz9AAD8/QCLqwAAfbQAAG69AABgxgAAUs0AAETSAAA32AAALN0AACLhAAAZ5QAA&#10;E+oAABD6AAAO/wYADf8MAAr/EAAH/xQABP8aAAH/IAAA/ycAAP8wAAD/OgAA/0UAAP9TAAD/YgAA&#10;/3UAAP+KAAD/nwAA/7MAAP/HAAD/5QAA/+UAAP/lAAD/5QB/tAAAcL0AAGHHAABT0AAAQ9YAADbd&#10;AAAq4gAAH+YAABbqAAAQ7QAADPoAAAn/AAAG/wAAAv8EAAD/CQAA/w0AAP8QAAD/FAAA/xoAAP8h&#10;AAD/KQAA/zQAAP9AAAD/TgAA/14AAP9yAAD/hwAA/5oAAP+qAAD/uQAA/7kAAP+5AAD/uQD/ICkB&#10;/yInAf8iJwH/HyoB/xkwAf8SOQH/EEUB/w1TAf8MYAH/Cm0C/wl5Av8JhAL/CY4B/wmWAf8JnQH/&#10;CaMB/wmpAf8JsAH/CLcB/wi+Af8IyAH/CNYB/wjmAf8I8QH/CPsA/wj/AP8I/wD/Cf8B/wn/Af8J&#10;/wH/Cf8B/wn/Af8J/wH/IyYB/yUkAP8lJAD/IycB/x0sAf8YNQH/FUIB/xJQAf8QXQL/DmoC/w52&#10;Av8OgAL/DooC/w6SAv8OmgL/DqAC/w6mAf8NrQH/DbMB/w27Af8NxQH/DdEB/w3jAf8N7wH+DfoB&#10;+g3/AfkO/wH5Dv8B+Q7/AfgO/wH4Dv8B+A7/AfgO/wH/JiMA/yggAP8oIAD/JiIA/yIoAf8gMgH/&#10;HD8B/xlMAf8XWQL/FWUC/xNxAv8TfAL/E4YC/xOOAv8SlgL/Ep0C/xKjAv8SqQL/ErAC/xK3Av8S&#10;wQL/EswB/RLfAfkT7QH1E/gB8xP/AfIT/wHxE/8C8BT/AvAU/wLwFP8C8BT/AvAU/wL/Kh8A/ywc&#10;AP8sGwD/Kx0A/ykkAP8oLwH/JTsB/yJIAf8fVAL/HWEC/xttAv8adwL/GoEC/xqKAv8akgL/GpkC&#10;/RqfAvwapgL7GqwC+Rq0AvgavQL2GsgC8xrbAu8a6gLsG/cC6Rv/Augb/wPnHP8D5hz/A+Uc/wPl&#10;G/8D5Rv/A+Ub/wP/LRsA/zAXAP8xFQD/MBYA/zEgAP8wKgD/LjYB/ytDAf8oTwL/JlwC/yRnAvwj&#10;cgP5I3wD9yKFA/UijQPzIpUD8iKbA/AiogPvIqkD7SKxA+wiuQPqIsUD6CLVA+Qj6QPgI/YE3iP/&#10;BNsk/wTZJP8E2CT/BNck/wTWJP8E1iT/BNYk/wT/MRYA/zQSAP82EQD/NxMA/zkbAP84JQD/NjEB&#10;/zM9Af0xSgH4LlYC9C1iA/AsbQPtK3cD6iuABOgqiATmKpAE5SqXBOMqngXhKqUF4CqtBd4qtgXc&#10;KsIF2irSBtUr5wbQK/UHzSz/B8ss/wfJLP8HyCz/B8cs/wbHLP8Gxyz/Bscs/wb/NRIA/zkOAP86&#10;DQD/PhAA/0AWAP8/IAD/PSoA+Ts3AfI4RAHsNlEC5zVcA+M0ZwPgM3IE3TN7BdoygwbWMosG1DKT&#10;B9IxmgjQMaEIzjGpCcwxsgnLMbwKyTHKCsYy4QvCMvELvzP+C70z/wq7M/8KujP/Cboz/wm6M/8J&#10;ujP/Cboz/wn/ORAA/z0LAP9ACQD/RA0A/0YRAP9FGQD3RCMA7kEvAOY/PAHgPkoB2j1XAtM8YgTP&#10;O2wGzDp1B8k6fQnHOYUKxTmMC8M4lAzBOJsNwDijDb44rA68OLYPujjDD7k41xC1OOwQsjn7D7A6&#10;/w6vOv8Nrjr/DK06/wutOv8LrTr/C606/wv/PA0A/0AGAP9FBAD/SQkA/0sNAPlKEQDtSRoA40Ym&#10;ANpGNgDRRkUBy0VRA8ZEXAXCQmYIv0JvCrxBdwu6QH8NuD+GDrY/jhC0PpURsj6dErA+phOvPrAU&#10;rT69FKs+zRWpPuYVpj/3E6RA/xKjQP8QokD/D6JA/w6iQf8OokH/DqJB/w7/PwkA/0QAAP9KAAD3&#10;TgIA7FAGAOpPCwDjTBAA1kweAM1NMADGTT8BwExMBLtLVwa3SWEJtEhpDLFHcQ6uRnkQrEaAEapF&#10;iBOoRJAUpkSYFqRDoReiQ6sYoEO3GZ9DxxmdQ+Aam0TzF5lF/xWYRv8TmEb/EZhG/xCXRv8Ql0b/&#10;EJdG/xD/QgUA/0cAAPdPAADlUwAA3VUBANdVBgDVUgsAy1MZAMNUKwC8VDsBtlJIBLFRUgetUFwK&#10;qU5kDaZNbA+kTHQRoUt7E59KghWdSooXm0mTGJlJnBqXSKYblUiyHJRIwR2SSNgdkEnvG49K/hiP&#10;S/8Wjkv/FI5M/xKOTP8Sjkz/Eo5M/xL/RQAA/0sAAOlTAADeWAAA01sAAM1bBADKWAcAwlgVALpa&#10;JwCzWjcBrlhEBKlXTwekVVgKoVRgDZ5TaBCbUW8TmFB2FZZQfheUT4YZkk6OGo9OmByNTaIdi02u&#10;H4pNvCCITdAgh03rH4ZP/BuGUP8YhlD/FoZQ/xSGUf8UhlH/FIZR/xT/RwAA+E8AAORXAADVXQAA&#10;zGAAAMVgAgDBXgUAul0RALNfIwCsXzMBpl5AA6FcSwedWlQKmVlcDpZYZBGTVmsTkFVyFo5UehiL&#10;VIIaiVOKHIdSlB6FUp4fg1GqIYFRuCJ/UcsiflLnIX5T+R1+VP8aflX/F35V/xZ+Vf8VflX/FX5V&#10;/xX/SgAA7lIAAN5bAADPYQAAxmQAAL9lAAC6YwIAs2IPAKxjIACmYzABoGI9A5thSAaWX1EKkl5Z&#10;DY9cYRGMW2gTiVpvFoZZdhiEWH4agleHHH9XkB99Vpshe1anInlWtSN3VsckdlbkJHZX9x93WP8b&#10;d1n/GXdZ/xd3Wf8Wd1n/FndZ/xb/TAAA6VYAANlfAADLZQAAwWgAALppAAC0aAAArWcNAKZoHACg&#10;aC0Bmmc6A5VlRQaQY04KjGJXDYlhXhCGX2UTg15sFoBdcxh+XHsae1yDHXlbjR92WpghdFqkI3Ja&#10;siRxWsQlb1rhJXBb9iBxXP8ccV3/GnFd/xhxXf8XcV3/F3Fd/xf9TwAA5VkAANNiAADHaAAAvWwA&#10;ALZtAACvbAAAp2sLAKBsGQCbbCoBlWs3ApBpQwWLaEwJh2ZUDINlWxCAY2ITfWJpFXphcBh4YXga&#10;dWCBHXNfix9wXpYibl6iJGxesCVrXsEmaV7eJmpf9CFrYP8da2H/G2xh/xlsYf8YbGH/GGxh/xj1&#10;UQAA4lwAAM9lAADDawAAuW8AALFxAACqcQAAom8IAJtvFwCWcCcAkG81AotuQAWGbEkIgmpSDH5p&#10;WQ97aGASd2ZmFHVmbhdyZXYacGR+HW1jiB9rY5MiaWKgJGZiriVlYr8mZGLaJmRj8iJlZP8eZmT/&#10;G2dk/xlnZf8YZ2X/GGdl/xjwUwAA3V8AAMtoAAC/bwAAtnMAAK51AACmdQAAnXMFAJZzFACRdCQA&#10;i3MyAoZyPgSBcEcIfW9PC3ltVw52bF4Rc2tkFHBqbBdtanMaa2l8HGhohh9mZ5EiY2eeJGFmrCVg&#10;Zr0mX2fWJl9n8SJgaP8eYWj/HGJo/xpiaP8ZYmj/GWJo/xnsVwAA2WIAAMdrAAC8cgAAs3cAAKp5&#10;AACheQAAl3cBAJB4EQCLeCEAhngvAYF3OwR8dUUHeHRNCnRyVQ5xcVwRbnBjFGtvahZobnEZZm56&#10;HGNthB5gbI8hXmycI1xrqiVaa7smWWzTJlps7yNbbP8fXG3/HF1t/xpdbf8ZXW3/GV1t/xnoWgAA&#10;0mYAAMNvAAC4dgAAr3sAAKZ+AACdfgAAkXwAAIp8DwCFfR4AgX0tAXx8OQN3ekMGc3lLCXB4Uwxs&#10;d1oQaXZhE2Z1aBZjdG8YYXN4G15ygh5bco0gWXGaIldxqCRVcbklVHHQJVRx7iJWcf4eV3H/HFdx&#10;/xpYcf8ZWHH/GVhx/xnjXgAAzWkAAL9zAAC0egAAq38AAKKCAACYgwAAi4EAAISBDQB/ghoAe4Ip&#10;AXaBNgJygUAFbn9JCGp+UAtnfVcOZHxeEWF7ZhReem0XW3p2GVl5gBxWeIsfU3iYIVF3piJQd7cj&#10;T3fOI0937CFQd/0eUXf/G1J3/xlSd/8ZUnf/GVJ3/xneYgAAyG4AALt3AACwfwAAp4QAAJ2HAACS&#10;hwAAhIcAAH2HCQB4iBYAdIgmAHCIMgJshz0EaIZGBmWFTglhhVUMXoRcD1uDYxJZgmsVVoF0F1OA&#10;fhpQgIkcTn+WHkx/pSBKf7YhSX/MIUl+6x9KfvwcS37/Gkt+/xlMfv8YTH7/GEx+/xjVZwAAw3MA&#10;ALZ8AACshAAAookAAJiLAACNjQAAfI0AAHWOBABvjxIAbZAhAGmQLgFljzkCYo5CBF6OSwdbjVIK&#10;WIxZDFaLYQ9Ti2gSUIpxFE2JexdKiYcZSIiVG0aIox1EiLQdQ4jKHUOH6hxEhvsaRIb/GEWG/xdF&#10;hf8XRYX/F0WF/xfNbQAAvXgAALGCAACnigAAnI4AAJKQAACGkwAAeZUAAGyXAABmlw4AY5gbAGGY&#10;KQBemDUBWpc+A1eXRwVVlk8HUpZWCU+VXgxMlGYOSpRvEEeTeRNEk4UVQpKTF0CSohg+krMZPZLJ&#10;GT2R6Rg9kPoXPo//Fj6P/xU+j/8VPo//FT6P/xXFcwAAt38AAKyJAAChjwAAlpMAAIuWAAB/mQAA&#10;c5wAAGSfAABcoAkAWaAUAFehIgBVoS8AUqE5AVChQwJNoEsESqBTBUigWgdFn2MJQ59sC0Cedg4+&#10;noMQO56RETmdoBI4nbITN57IEzed6BI2m/oSNpr/EjaZ/xE3mf8RN5n/ETeZ/xG+ewAAsYcAAKWP&#10;AACblAAAkJgAAIScAAB3oAAAa6QAAF+nAABSqgAATasOAEurGgBKqycASKszAEarPQFEq0YBQqtO&#10;AkCrVgM+q18FO6toBjmqcwg3qoAJNKqPCzKqnwwxqrAMMKrHDDCp5wwvp/oNL6b/DS+l/w0vpf8N&#10;L6X/DS+l/w22hAAAqo4AAJ6UAACUmQAAh54AAHujAABvqAAAY6wAAFevAABLsgAAQbUGAD62EQA9&#10;th4AO7YpADq3NAA5tz4AN7dHADa3UAE0t1oBMrdkAjC3bwMut3wELLeLBSq3nAUpt64GKLjFBSi3&#10;5gUntfkHJrP/Byay/wgmsv8IJrL/CCay/wivjQAAopQAAJeaAACLoAAAfqYAAHGrAABlsAAAWbQA&#10;AE23AABCuwAAOL4BAC/CCQAtwxIALMMeACvDKQAqxDMAKcQ9ACjFRwAnxVEAJsVcACXGaAAjxnYB&#10;IsaGASDGmAEfxqsBHsfBAR7G5AEdxPgCHML/AxzB/wMcwf8EHMH/BBzB/wSllAAAmpoAAI6hAACB&#10;pwAAc64AAGe0AABauQAATr0AAELAAAA4wwAAL8cAACbLBAAe0AoAG9ERABrSGgAZ0iUAGNMvABjT&#10;OgAX1EQAFtRQABXVXQAU1WsAE9Z8ABLXjwAR2KQAENm7ABDZ3gAQ1fMAENP/ABDS/wEQ0f8BENH/&#10;ARDR/wGcmgAAkaEAAIOoAAB1sAAAaLcAAFu9AABOwQAAQsUAADfIAAAtzAAAJNAAABzVAAAV2gUA&#10;EOILABDjEQAO5BoADuQjAA3lLQAM5TcAC+ZCAArmTwAJ510ACOdtAAbmgAAF5pUABOarAALmxAAB&#10;5uYAAOf5AADn/wAA5v8AAOb/AADm/wCToQAAhakAAHexAABpuQAAW8AAAE7GAABBygAANc4AACrS&#10;AAAh1gAAGdsAABLfAAAN4wAAC/EIAAnzDgAH8xMABPIaAALyIgAA8ioAAPI0AADyPwAA8kwAAPJc&#10;AADybQAA8oIAAPKYAADzrQAA88YAAPTlAAD09gAA9PsAAPT7AAD0+wCHqQAAebIAAGq6AABcwgAA&#10;TskAAEDOAAAz0wAAKNgAAB7dAAAV4QAAD+QAAAroAAAF8wAAA/0BAAD8CAAA+w0AAPsRAAD7FgAA&#10;/B4AAPwmAAD8MAAA/TwAAP5JAAD+WgAA/m0AAP+CAAD/mAAA/6wAAP/AAAD/2AAA/+QAAP/kAAD/&#10;5AB7sgAAbLsAAF3EAABPzQAAQNIAADLZAAAm3gAAG+IAABLmAAAM6gAABe0AAAD0AAAA/wAAAP8A&#10;AAD/AAAA/wQAAP8JAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP83AAD/RgAA/1gAAP9rAAD/gAAA/5UA&#10;AP+mAAD/swAA/7sAAP+7AAD/uwD/GyYA/xwkAP8aJAD/FScA/xAtAP8KNgD/BUMA/wFQAf8AXgH/&#10;AGsB/wB2Af8AgQD/AIoA/wCSAP8AmgD/AKAA/wCmAP8ArAD/ALIA/wC5AP8AwgD/AM0A/wDfAP8A&#10;7AD/APgA/wD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD/HyMA/x8hAP8eIQD/GSMA/xMp&#10;AP8OMgD/DEAA/wlNAf8HWgH/BGcB/wNzAf8DfQH/A4cB/wOPAP8ClgD/ApwA/wKiAP8CqAD/Aq8A&#10;/wG2AP8BvgD/AckA/wHbAP8A6gD8APYA+AD/APcC/wD3A/8A9gT/APYE/wD2Bf8A9gX/APYF/wD/&#10;Ih8A/yIcAP8hHAD/Hh8A/xgkAP8VLwD/EjwA/xBJAP8OVgH/DGIB/wtuAf8LeQH/C4IB/wuLAf8L&#10;kgH/CpkB/wqfAP8KpQD/CqsA/wqyAP8KuwD9CsYA+wrUAPcK5wDzCvQA8Ar/AO8L/wDuDP8A7Qz/&#10;Ae0M/wHtDP8B7Qz/Ae0M/wH/JRsA/yYYAP8lFwD/IRgA/yAhAP8eKwD/GjcA/xdFAP8UUQH/El4B&#10;/xFpAf8RdAH/EX0B/xCGAf0QjgH8EJUB+hCbAfkQoQH3EKgB9hCvAfQQtwDzEMIA8RDQAO0Q5QDo&#10;EfIA5hH+AeQS/wHjEv8B4hL/AeIS/wHhEv8B4RL/AeES/wH/KRYA/yoTAP8pEgD/JxMA/ygcAP8n&#10;JwD/IzMA/yA/AP8dTAD/G1gB/BlkAfgZbgH2GHgB8xiBAfEYiQHvGJAB7hiXAewYngHqGKQB6Ris&#10;AecYtAHmGL8B5BjNAeAZ4wHcGvEB2Br+AtQb/wLSG/8C0Rv/AtAb/wLQG/8C0Bv/AtAb/wL/LRIA&#10;/y4PAP8uDQD/LxAA/y8XAP8uIQD/LC0A/yk5APkmRgD0JFMB7yJeAesiaQHoIXMB5iF8AeMhhAHh&#10;IYwB4CGTAd4hmgHcIaEB2iGpAdghsQLVIbwC0yLJAtAi3wLMI/ADyCP9A8Yk/wPEJP8DwyT/A8Ik&#10;/wPBJP8DwST/A8Ek/wP/MA8A/zILAP8zCAD/Ng0A/zYSAP81GgD9MiUA9DAyAO0tPwDnLEwA4itY&#10;Ad0rYwHZKm0B1Sp2AtIqfwLQKoYCziqOA8wqlQPKKpwDySqjBMcqrATFKrYEwyrDBcIq1QW+K+sF&#10;uiv5Brgs/wa2LP8FtSz/BbQs/wW0LP8FtCz/BbQs/wX/NAwA/zYFAP85AwD/PAgA/zwNAP07EwDx&#10;OB0A6DUpAOA0NwDZM0YA0TRSAc0zXQHJM2cCxjNwA8QyeATBMoAEvzKHBb4yjwa8MpYGujGeB7gx&#10;pge3MbAItTK8CLMyzAmxMuUJrTP1Casz/wmqM/8IqDP/B6gz/wenM/8HpzP/B6cz/wf/NwcA/zoA&#10;AP8+AAD6QQEA8UEGAPE/DQDmPBIA2zofANA7MQDKPEAAxDxNAcA8WAK8O2EDuTtqBbY6cga0OnoH&#10;sjmBCLA5iAmvOZAKrTiYCqs4oQupOKoMqDi2DaY4xQ2kON4OoTnxDZ86/wyeOv8LnTr/Cpw6/wmc&#10;Ov8JnDr/CZw6/wn/OwIA/z4AAPdEAADmRwAA30gBANpGBgDZQAsAzUIZAMVEKwC+RDsAuURIAbVD&#10;UwOxQlwErkJlBqtBbAepQHQJpkB7CqQ/gwujP4oNoT6TDp8+nA+dPqUQmz6xEZo+vxGYPtQSlj/t&#10;EZQ//A+TQP8OkkD/DJJB/wuSQf8LkkH/C5JB/wv/PQAA/0MAAOlJAADeTgAA008AAM1OAwDKSQgA&#10;wkkUALtKJgC1SzYAr0tDAqtKTgOnSVcFpEhgB6FHZwmeRm8KnEZ2DJpFfQ6YRYUPlkSOEJRElxKS&#10;Q6ETkEOsFI9DuhWNQ80Vi0ToFYpF+hKJRv8QiUb/DohG/w2IRv8NiEb/DYhG/w3/QAAA8kcAAONP&#10;AADUUwAAy1UAAMRUAADAUAQAuU8RALJQIgCsUTIAp1E/AqJQSgOeT1MFm05cCJhNYwqVTGoMk0tx&#10;DZFKeQ+OSoARjEmJEopJkhSISJwVhkioFoVItReDSMcYgUjkGIFK9xWASv8SgEv/EIBL/w+AS/8O&#10;gEv/DoBL/w7/QwAA7EsAAN1TAADOWAAAxFoAAL1aAAC4VwEAsVQOAKpWHgClVi4An1Y7AZtVRgOX&#10;VFAFk1NYCJBSXwqNUWYMi1BtDohPdBCGT3wShE6FE4JOjhWATZkXfk2kGHxNshl6TcMaeU3fGnhO&#10;9Bd4T/8UeE//EnhQ/xB4UP8PeFD/D3hQ/w/9RgAA508AANZXAADIXAAAv18AALdfAACxXAAAqlkM&#10;AKRaGgCeWyoAmVs4AZRaQwOQWUwFjFhVCIlXXAqGVmMMg1VqDoFUcRB/U3kSfVOBFHpSixZ4UpUY&#10;dlGhGXRRrxtzUcAbcVHbHHFS8hlxU/8VcVT/E3JU/xFyVP8QclT/EHJU/xDzSAAA41MAANBbAADE&#10;YAAAumMAALNjAACsYQAApF4JAJ1fFwCYXycAk181AY5eQAOKXUoFhlxSB4NbWQqAWmAMfVlnDntY&#10;bhB4WHUSdld+FHRWiBdyVpMYb1afGm5VrBtsVb0ca1bVHWtW8BprV/8Xa1j/FGxY/xJsWP8RbFj/&#10;EWxY/xHxSwAA31YAAMxeAADAZAAAt2cAAK5oAACnZgAAn2IGAJhjFACSZCQAjWMyAYliPQKEYUcE&#10;gWBPB31fVgl6Xl0Ld11kDXVcaxBzXHMScFt7FG5bhRdsWpAZalqcG2hZqhxmWrodZVrRHWVa7htl&#10;W/4XZlv/FWZc/xNnXP8SZ1z/Emdc/xLtTgAA2lkAAMhhAAC8ZwAAs2oAAKtsAACiagAAmWcCAJJn&#10;EQCNZyEAiGcvAYRmOwJ/ZUQEe2RNBnhjVAl1YlsLcmFhDXBhaQ9tYHASa195FGlfgxdmXo4ZZF6a&#10;G2JeqBxhXrgdX17OHV9e7BtgX/0YYV//FWFf/xNiX/8SYl//EmJf/xLqUQAA1FwAAMRkAAC5agAA&#10;sG4AAKdwAACebgAAlGsAAI1qEACHax4Ag2ssAH5rOAJ6akIDdmlKBnNoUghwZ1kKbWZgDWtlZw9o&#10;ZG4RZmR3FGRjgRZhY4wYX2KYGl1iphxbYrYdWmLMHVpi6hxbY/wYXGP/Flxj/xRdY/8TXWP/E11j&#10;/xPmVQAAz18AAMFoAAC2bgAArHIAAKR0AACacwAAjm8AAIdvDQCCbxsAfXApAHlvNQF1bj8Dcm1I&#10;BW5sUAdrbFcKaWteDGZqZQ5kaWwRYWl1E19ofxZcaIoYWmeWGlhnpBxWZ7QdVWfKHVVn6BtWZ/sY&#10;V2f/Fldo/xRYZ/8TWGf/E1hn/xPhWAAAy2MAAL1rAACycgAAqXYAAKB4AACWdwAAiHMAAIFzCwB8&#10;dBcAeHQmAHR0MgFwcz0CbXNGBGpyTgdncVUJZHBcC2FwYw5fb2oQXG5zElpufBVXbYgXVWyUGVNs&#10;oxtRbLMcUGzIHE9s5xtRbPoYUWz/FVJs/xRSbP8TUmz/E1Js/xPcXAAAx2cAALlvAACvdgAApXsA&#10;AJx8AACRfAAAgngAAHp5BwB1eRQAcnojAG56LwFreToCaHlDA2R4SwVhd1IIX3dZClx2YAxZdWgP&#10;V3RwEVR0ehNSc4YWT3OTGE1yoRlMcrEaSnLGGkpy5RpLcvkXTHL/FUxy/xNNcv8STXL/Ek1y/xLU&#10;YAAAwmsAALV0AACrewAAon8AAJeBAACMgQAAen4AAHN/AgBufxEAa4AeAGiALABlgDcBYoBAA19/&#10;SARcflAGWX5XCFd9XgtUfGYNUXxuD097eBFMe4MUSnqRFkh6nxdGeq8YRXrEGER65BhFefgWRnn/&#10;FEZ4/xJHeP8RR3j/EUd4/xHNZQAAvXAAALF5AACngAAAnIQAAJKGAACGhgAAd4YAAGuGAABmhw0A&#10;Y4cZAGCIJwBeiDMBW4g8AliHRQNWh00EU4ZUBlCGWwhOhWMKS4RsDEmEdg9Gg4ERRIOPE0KDnRRA&#10;gq4VP4PCFT6C4hU/gfcTP4H/EkCA/xFAgP8QQID/EECA/xDGawAAt3YAAKx/AACihQAAl4kAAIyL&#10;AACBjQAAc44AAGWPAABdjwkAWpAUAFiQIQBWkS0AU5A4AVGQQQJOkEkDTJBQBEqPWAVHj2AHRY5p&#10;CUKOcwtAjX8NPo2NDzyNnBA6jawROY3BETiN4RA4i/YQOIr/DzmJ/w85if8OOYn/DjmJ/w6/cgAA&#10;sn0AAKeGAACcigAAkY4AAIaRAAB6kwAAbZUAAF+XAABUmQEAT5kPAE6aGgBMmicASpoyAEiaPAFG&#10;mkQBRJpMAkKaVANAmVwEPplmBTuZcAc5mHwIN5iKCjWYmgszmKsLMpi/DDKY3wsxlvULMZX/CzGU&#10;/wsxk/8LMZP/CzGT/wu4egAArIUAAKGLAACWkAAAi5QAAH+XAABymwAAZp0AAFqgAABOogAARaQJ&#10;AEKkEwBApB8AP6QqAD6lNAA8pT4AO6VHATmlTwE3pVgCNaVhAjOlbAMxpXkEL6SHBS2klwYspKkG&#10;K6S9Biqk3gYqovUHKaH/Bymg/wgpn/8IKZ//CCmf/wixggAApYsAAJqRAACQlgAAg5oAAHafAABq&#10;ogAAXqYAAFKpAABGqwAAPK0AADWvDAAzsBUAMrAhADGwKwAvsDUALrE+AC2xSAAssVEAK7FbACmx&#10;ZwEnsXQBJrGDASSxlAIjsaYCIrK7AiGy2wIhr/MDIK7/AyCt/wQfrP8EH6z/BB+s/wSqiwAAnZEA&#10;AJOXAACHnAAAeqIAAG2nAABgqwAAVa8AAEmxAAA+tAAAM7cAACq6AwAkvA0AIr0VACG9IAAhvSoA&#10;IL0zAB++PQAevkcAHb5SABy/XgAav2wAGb98ABi/jgAXwKEAFsC2ABTA0wAVvvEAFbz/ARW7/wEU&#10;uv8CFLr/AhS6/wKhkgAAlpgAAIqeAAB9pAAAb6oAAGKvAABWtAAASrcAAD66AAAzvQAAKsAAACHE&#10;AAAZxwUAE8sLABHMEgARzBsAEMwlAA/NLwAOzToADs1GAA3NUgANzmAADM5wAAvOgwAKzpcACc6s&#10;AAjOxgAIzugACM37AAnL/wAJy/8ACcv/AAnL/wCYmAAAjZ4AAH+lAABxrAAAZLMAAFe5AABKvQAA&#10;PsAAADLDAAAoxgAAH8oAABfNAAAR0QAADNYFAAjZDAAG2RIABdobAATaJAAD2y4AAds5AADcRQAA&#10;3VIAAN5iAADecwAA3ogAAN+dAADfswAA384AAODuAADf+gAA3/8AAN//AADf/wCPnwAAgaYAAHOu&#10;AABltQAAWL0AAErCAAA9xQAAMckAACbMAAAd0AAAFNQAAA7ZAAAJ3QAAA+EAAADjBwAA4w0AAOQS&#10;AADlGQAA5iIAAOcrAADpNgAA60MAAOxSAADsYgAA7XYAAO6MAADuoQAA77cAAO/RAADv6wAA8PYA&#10;APD2AADw9gCEpwAAda8AAGe3AABZvwAAS8YAADzKAAAvzgAAJNIAABrYAAAS3AAADOAAAAXjAAAA&#10;5wAAAOsAAADrAAAA7QUAAO4LAADwEAAA8RUAAPMeAAD0JwAA9zMAAPlAAAD6UQAA+2MAAPx3AAD9&#10;jQAA/aMAAP62AAD+yQAA/98AAP/fAAD/3wB3sAAAaLkAAFrBAABMygAAPM8AAC7UAAAi2gAAF94A&#10;ABDiAAAJ5gAAAOkAAADsAAAA8AAAAPYAAAD2AAAA9wAAAPgAAAD6BwAA+w0AAP0RAAD/GQAA/yMA&#10;AP8vAAD/PgAA/08AAP9iAAD/dwAA/40AAP+fAAD/rgAA/7oAAP+6AAD/ugD/FiMA/xUhAP8SIQD/&#10;DiQA/wYqAP8AMwD/AEEA/wBOAP8AXAD/AGgA/wB0AP8AfgD/AIcA/wCPAP8AlgD/AJwA/wCiAP8A&#10;qAD/AK4A/wC1AP8AvQD/AMcA/wDWAP8A5wD+APMA/gD+AP0A/wD8AP8A+wD/APsA/wD7AP8A+wD/&#10;APsA/wD/GiAA/xkeAP8WHgD/ECAA/wolAP8EMAD/AD0A/wBLAP8AWAD/AGQA/wBwAP8AegD/AIMA&#10;/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCxAP0AuQD7AMMA+gDQAPgA4wD3APEA9gD8APQA/wD0&#10;AP8A8wD/APMA/wDzAP8A8wD/APMA/wD/HRwA/xwZAP8ZGQD/FBsA/w7/4v/iSUNDX1BST0ZJTEUA&#10;CAkhAP8MLAD/CTkA/wVGAP8CUwD/AF8A/wBrAP8AdQD/AH4A/wCGAP8AjgD/AJQA/gCbAPwAoQD6&#10;AKcA+ACuAPUAtQDzAL8A8QDLAPAA3wDuAO4A7AD5AOsA/wDqAP8A6gH/AOkB/wDpAf8A6QH/AOkB&#10;/wD/IBcA/x8UAP8cEwD/FxUA/xYdAP8TKAD/EDQA/w1BAP8MTgD/CVoA/whmAP8IcAD+B3kA/AeB&#10;APoHiQD4B5AA9gaWAPMGnQDxBqMA7waqAO0GsgDqBrsA6AbIAOYG3ADkBuwA4gj6AOAK/wDeC/8A&#10;3Qv/AN0M/wDcDP8A3Az/ANwM/wD/IxIA/yMQAP8hDgD/HhAA/x4YAP8cIwD/GC8A/xQ7AP8SSQD8&#10;EFUA+A9gAPQPagDxD3QA7w58AO0OhADrDosA6Q6SAOcOmQDmDqAA5A6nAOIOrwDgDrgA3g7FANwO&#10;2gDWEOwA0hH6AM8S/wDNEv8BzBL/AcsT/wHKE/8ByhL/AcoS/wH/Jw8A/ycMAP8lCQD/Jg0A/yUT&#10;AP8jHAD/ICgA+xw1APUaQgDvGE8A6hdaAOYWZQDjFm4A4BZ3AN4WfwDcFocA2RaOANYWlQDUFpwA&#10;0hejANAXqwDOGLUAzBjBAMsY0gDHGugBwxv4AcAb/wG+HP8BvRz/Arwc/wK8G/8CvBv/Arwb/wL/&#10;KwwA/ysFAP8rAwD/LQkA/ywOAP8pFQD3JiAA7iMtAOchOgDhH0gA2x9UANUgXwDRIGgAziBxAMwh&#10;eQDKIYEByCGIAcYhjwHEIZYBwyGeAcEipgG/Iq8BvSK7ArwjygK5I+MCtST0ArMk/wOxJP8DryT/&#10;A68k/wOuJP8DriT/A64k/wP/LwYA/y8AAP8yAAD/MwIA+TIIAPcvDgDrKxYA4SciANgnMgDQKUEA&#10;yypOAMYqWQDDKmIBwCprAb0qcwG7KnoCuSqCArgqiQK2KpACtCqYA7MqoQOxKqoDryu1BK4rxASs&#10;K9sEqCzvBKYs/gWkLP8Eoy3/BKIt/wSiLP8Eoiz/BKIs/wT/MgAA/zMAAPk4AADpOQAA4jkAAN41&#10;BwDeLg0A0S8bAMkxLADDMzsAvTNIALk0UwG2M1wBszNlArAzbQKuM3QDrDJ7A6sygwSpMooEpzKT&#10;BaUymwakMqUGojKwB6AyvgefMtEHnDPqB5oz+weYNP8HlzT/BpY0/waWNP8FljT/BZY0/wX/NQAA&#10;/zgAAOo+AADfQgAA1UIAAM8/AwDNOAgAxTgVAL06JgC3OzYAsjxDAK48TgGqO1cCpztgA6U6ZwOj&#10;Om8EoTp2BZ85fQadOYUHmzmNB5k4lgiYOKAJljirCpQ4uAqTOcoLkTnlC4869wqNOv8JjDv/CIw7&#10;/weMO/8HjDv/B4w7/wf/OAAA8T4AAONFAADUSQAAy0oAAMVHAADBQQQAuj8RALNBIQCtQjEAqEM+&#10;AKRDSQGgQlMCnUFbA5tBYgSYQGoFlkBxBpQ/eAeSP38IkD+ICo8+kQuNPpsMiz6mDYk+sw2IPsQO&#10;hj/gDoQ/9A2DQP8Lg0D/CoJA/wmCQf8IgkH/CIJB/wj/PAAA60MAANxKAADMTwAAw1AAALxOAAC3&#10;SQEAsUYOAKpIHACkSSwAoEk6AJtJRQGYSE4ClEdXA5JHXgWPRmUGjUZsB4tFcwmJRXsKh0SDC4VE&#10;jQyDRJcOgUOiD39DrxB+Q8AQfETaEXtE8Q96Rf8Nekb/C3pG/wp6Rv8Jekb/CXpG/wn1PgAA5kgA&#10;ANNPAADHVAAAvVUAALZUAACwUAAAqUwLAKJNGACdTigAmE42AJROQQGQTUsCjU1TBIpMWgWHS2EG&#10;hUtoCINKbwmASncLfkl/DHxJiQ56SJMPeEifEHdIrBJ1SLwSdEnSE3NJ7hFySv8Pckr/DXJK/wty&#10;Sv8Lckr/CnJK/wryQgAA4EwAAM5TAADBWAAAuFoAALBZAACpVgAAolIHAJtSFQCWUyQAkVMyAI1T&#10;PgGJUkcChlFQBINRVwWAUF4Gfk9lCHtPbAl5TnMLd057DXVNhQ5zTZAQcU2cEm9NqRNuTbkUbE3O&#10;FGxN6xNsTv0QbE//DmxP/wxsT/8LbE//C2xP/wvuRQAA3FAAAMlXAAC9XAAAtF4AAKxeAACkWwAA&#10;nFYEAJVWEgCQVyEAi1gvAIdXOwGDVkQCf1ZNA3xVVAV6VFsGd1RiCHVTaAlzU3ALcVJ4DW9Sgg9t&#10;UY0Ra1GZEmlRphRnUbYVZlHLFWVS6RRlUvsRZlP/D2ZT/w1mU/8MZlP/DGZT/wzqSQAA1VMAAMVa&#10;AAC6XwAAsGIAAKhiAACfXwAAlloAAI9aEACKWx4AhVssAIFbOAF9W0ECelpKA3dZUQR0WFgGcVhf&#10;B29XZgltV20La1Z2DWlWfw9nVYoRZVWXE2NVpBRhVbQVYFXIFl9V5xVgVvoSYFb/D2FX/w5hV/8N&#10;YVf/DGFX/wznTAAA0VYAAMFeAAC2YwAArWYAAKRmAACbZAAAkF4AAIleDgCEXxsAgF8pAHxfNQF4&#10;Xz8CdF5HA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafQ9iWogRX1mUE15ZohRcWbIVW1nGFlpZ&#10;5RVbWvkSW1r/EFxa/w5cWv8NXFr/DVxa/w3jTwAAzVkAAL5hAACzZgAAqWkAAKBqAACXaAAAi2IA&#10;AINiDAB+YxgAemMmAHZjMgBzYzwBb2JFAmxhTARqYVQFZ2BaB2VgYQhjX2kKYV9xDF9eew5dXoYR&#10;Wl6TElhdoBRXXbAVVl7EFlVe4xVWXvcSVl7/EFde/w5XXv8NV17/DVde/w3eUwAAyF0AALtkAACw&#10;agAApm0AAJ1uAACTbQAAhWcAAH5nCQB4ZxUAdGcjAHFoLwBuZzkBa2dCAmhmSgNlZlIFY2VYBmBl&#10;XwheZGcKXGRvDFpjeQ5YY4QQVWKRElNinxNSYq4VUWLCFVBi4RVRYvYSUWL/EFJi/w5SYv8NUmL/&#10;DVJi/w3ZVgAAxGAAALdoAACsbgAAo3EAAJpzAACPcQAAf2sAAHhrBQByaxIAbmwfAGtsLABobDcB&#10;ZmxAAmNrSANga08EXmpWBlxqXQdZaWUJV2ltC1Vpdw1TaIIPUGiPEU5nnRNNZ6wUS2jAFEto3hRL&#10;Z/USTGf/D0xn/w5NZ/8NTWf/DU1n/w3SWgAAwGQAALNsAACpcgAAoHYAAJZ3AACKdgAAeXEAAHFx&#10;AABrcQ8AaHEcAGZyKABjcjQAYHI9AV5yRQJbcU0DWXFUBVdwWwZUcGMIUm9rClBvdAxNboAOS26N&#10;EElumxFHbasSRm6+E0Vu3BJGbfQRRm3/D0dt/w5HbP8NR2z/DUds/w3MXwAAvGkAALBxAACldwAA&#10;nHsAAJF8AACGewAAdXgAAGt3AABldwwAYXgXAF94JABdeTAAWnk6AVh5QgJWeEoCU3hRBFF3WAVP&#10;d2AHTHZoCEp2cgpIdX0MRXWKDkN1mQ9CdakQQHW8EEB12RBAdPMPQHT/DkFz/w1Bc/8MQXP/DEFz&#10;/wzGZAAAt24AAKt2AACifAAAl38AAIyBAACBgQAAcoAAAGV/AABdfwgAWX8TAFeAIABVgCsAU4E2&#10;AFGAPgFPgEYCTYBOAkt/VQNJf10FRn9mBkR+cAhCfnsJP36ICz19lww8facNOn26Djp+1g06fPEN&#10;Onv/DDp7/ws6ev8LOnr/Czp6/wvAaQAAsnQAAKd8AACdgQAAkoQAAIeGAAB7hwAAbocAAGCHAABV&#10;hwEAUIgOAE6IGgBNiSYAS4kwAEmJOgBIiUIBRolKAUSJUgJCiVoDQIhjBD2IbQU7iHgGOYeGCDeH&#10;lQk1h6YKNIe5CjOH0wozhvAJM4X/CTOE/wkzg/8JM4P/CTOD/wm5cAAArXoAAKKCAACXhwAAjYoA&#10;AIGMAAB1jgAAaI8AAFqQAABPkQAAR5IKAESSEwBDkx8AQZMqAECTNAA/kz0APZNFADuTTQE6k1YB&#10;OJNfAjaTaQM0k3UDMpKDBDCSkwUukqQGLZK3BiyS0QYske8GK4//BiuO/wYrjf8HK43/ByuN/wez&#10;eAAAp4IAAJyIAACRjAAAh5AAAHqTAABtlQAAYZcAAFWZAABJmwAAP5wBADmdDgA3nRcANp4iADSe&#10;LAAznjUAMp4+ADGeRwAwn1AALp9aAC2fZAErn3EBKZ5/AieekAImnqECJJ61AiOezgIjne4DI5v+&#10;AyKa/wQimf8EIpn/BCKZ/wSsgQAAoIgAAJWOAACLkgAAf5YAAHKaAABlnQAAWaAAAE6jAABCpAAA&#10;N6YAAC6oBQApqQ8AKKkYACeqIgAmqiwAJao1ACSqPwAjqkgAIqtTACGrXgAgq2oAHqt5AB2riwAb&#10;q50AGquxABmrygAZquwBGaj9ARin/wIYpv8CGKb/Ahim/wKliQAAmY8AAI+UAACDmQAAdZ4AAGii&#10;AABcpgAAUKkAAESsAAA5rgAAL7AAACazAAAetQYAGbcPABi3FwAXtyEAFrcqABW3NAAUuD4AE7hJ&#10;ABK4VAASuWIAEblxABC5gwAPuZcADrmsAA25xAANuOcADrb7AA61/wAOtP8ADrT/AA60/wCckAAA&#10;kpUAAIabAAB5oAAAa6YAAF6rAABSrwAARrIAADq1AAAvtwAAJboAAB29AAAVwAAAEMMGAAvGDgAK&#10;xRUACcUeAAjFKAAHxTIABsY9AAXGSQAFxlcAA8ZmAALGdwABxosAAMagAADFtgAAxtIAAMXvAADF&#10;/AAAxf8AAMX/AADF/wCVlgAAiZwAAHujAABtqQAAYK8AAFO0AABGuAAAOrsAAC6+AAAkwQAAG8QA&#10;ABPHAAAOygAACM4BAAHQCgAA0BAAANAWAADRHgAA0icAANMxAADUPAAA1UkAANZYAADWaQAA1nwA&#10;ANaSAADWpwAA1r8AANbgAADW8wAA1v4AANb/AADW/wCMnQAAfqQAAG+rAABhsgAAVLkAAEa9AAA5&#10;wQAALcQAACLHAAAZywAAEc4AAAzSAAAF1QAAANsAAADcAwAA3QoAAN4PAADfFAAA4RwAAOIkAADk&#10;LgAA5joAAOdJAADoWQAA6GsAAOmBAADpmAAA6a0AAOnFAADp4gAA6fIAAOn1AADp9QCApQAAca0A&#10;AGO1AABVvAAAR8IAADnGAAAsygAAIM4AABbSAAAP1gAACNsAAADfAAAA4wAAAOUAAADnAAAA6AEA&#10;AOoHAADrDQAA7REAAO8YAADxIQAA8ysAAPY4AAD3SAAA+FoAAPltAAD6hAAA+psAAPqvAAD6wgAA&#10;+toAAPrfAAD63wB0rgAAZbYAAFa+AABIxgAAOcsAACvQAAAf1AAAFNoAAA3fAAAF4wAAAOYAAADp&#10;AAAA7QAAAO8AAADxAAAA8wAAAPUAAAD2AgAA+AkAAPoOAAD9EwAA/xwAAP8oAAD/NgAA/0cAAP9a&#10;AAD/bgAA/4UAAP+aAAD/qwAA/7kAAP+8AAD/vAD/ESAA/xAeAP8MHgD/BCEA/wAnAP8AMAD/AD4A&#10;/wBMAP8AWQD/AGUA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCwAP8AuAD/&#10;AMIA/wDOAP8A4gD+APAA/QD7APsA/wD7AP8A+wD/APoA/wD6AP8A+gD/APoA/wD/FBwA/xIaAP8O&#10;GgD/CBwA/wAhAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJQA/wCa&#10;AP4AoAD9AKYA/ACsAPsAtAD5AL0A+ADJAPcA3AD1AOwA8wD4APMA/wDyAP8A8QD/APAA/wDwAP8A&#10;8AD/APAA/wD/FxgA/xUWAP8RFQD/DBcA/wUdAP8AKAD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/&#10;AHoA/ACCAPoAiQD4AJAA9wCWAPUAnAD0AKIA8wCoAPEAsADwALgA7gDDAOwA0wDqAOcA6QD1AOcA&#10;/wDmAP8A5QD/AOUA/wDlAP8A5QD/AOUA/wD/GhMA/xgRAP8UEAD/DxEA/w0ZAP8KJAD/BTAA/wE+&#10;AP8ASwD/AFcA/gBiAPoAbAD1AHUA8gB9APAAhADuAIsA7ACRAOsAlwDpAJ4A5wCkAOYArADkALQA&#10;4gC/AOAAzQDeAOMA3ADyANoA/QDYAP8A1gD/ANUB/wDVAf8A1QL/ANUC/wD/HhAA/xwNAP8XCwD/&#10;FQ4A/xQVAP8RHwD/DioA/ws4AP0IRQD4BlEA9ARcAO4EZgDqBG8A5gN3AOQEfwDiBIYA4ASMAN4E&#10;kwDdBZoA2wWgANgFqADVBbEA0gW7ANAGyQDOB+AAzAjxAMkK/wDHC/8Axgz/AMUM/wDFDP8AxQz/&#10;AMUM/wD/IQwA/yAGAP8cAwD/HQoA/xsQAP8YGAD/FCMA9hEwAO8OPgDqDkoA5Q1WAOENYADdDWkA&#10;2Q1xANUNeQDTDYEA0Q2IAM8NjwDNDpYAyw6dAMoOpQDIDq4Axg+5AMQQyADCEN8AvhHyALsS/wC5&#10;E/8AtxP/AbYT/wG2E/8BthP/AbYT/wH/JQYA/yMAAP8jAAD/JAMA/yEKAP0dEQDxGhsA6BYnAOEU&#10;NQDaE0MA0xRPAM4VWQDLFWMAyBZrAMUWcwDDF3sAwReCAMAYiQC+GJAAvBiYALsZoAC5GakAtxm0&#10;ALUawgC0GtYAsBvtAa0c/AGrHf8BqR3/Aakd/wGoHf8BqB3/Aagd/wH/KAAA/ycAAP4qAADvKgAA&#10;5ycBAOciCQDkHRAA2RsdAM8dLQDJHjwAxCBJAL8gUwC8IV0AuSFlALcibQC1InQAsyJ8ALEigwGw&#10;IooBriKSAawjmwGrI6QBqSOvAacjvAGmJM4BoyToAqAl+QKeJf8CnSX/Apwl/wKbJf8CmyX/Apsl&#10;/wL/LAAA/y0AAO0yAADiNAAA2jMAANMuAwDSJQoAySUXAMEnJwC7KTYAtipDALIrTgCvK1cArCtg&#10;AKorZwGoK28Bpit2AaQrfQGjK4QCoSuNAp8rlQKeK58CnCuqA5ortgOZLMcDlyziA5Qt9QSSLf8D&#10;kS3/A5Au/wOQLf8DkC3/A5At/wP/MAAA8jMAAOQ6AADWPQAAzDwAAMc5AADDMQUAvS4RALUwIQCw&#10;MjAAqzM9AKczSQCkM1IAoTNaAZ8zYgGcM2kCmjNwApkzdwKXMn8DlTKHA5MykASSMpoEkDKlBY4y&#10;sQWNM8IGizPcBok08gaHNP8FhjT/BYY0/wSFNP8EhTT/BIU0/wT8MwAA6zoAANxBAADNRAAAw0QA&#10;AL1BAAC4OwEAsjcOAKs4HAClOSsAoTo4AJ07RACaO00BlzpWAZQ6XQKSOmQCkDprA445cgOMOXoE&#10;ijmCBYk5iwWHOZUGhTmgB4M5rQeCObwIgTnTCH867gh9Ov4HfDv/Bnw7/wV8O/8FfDv/BXw7/wX0&#10;NwAA5UAAANJHAADFSgAAvEsAALVJAACvQwAAqT4LAKI/FwCdQCYAmEE0AJRBPwCRQUkBjkFRAYtA&#10;WQKJQGADh0BnA4U/bQSDP3UFgT99Bn8+hwd9PpEIez6cCXo+qQl4PrgKdz/NCnU/6gp0QPwIdED/&#10;B3RA/wZzQP8Gc0D/BnNA/wbxOwAA30UAAMxMAAC/TwAAtlAAAK5PAACnSgAAoEQHAJpFFACVRiIA&#10;kEYwAIxHPACJRkUBhkZOAYNGVQKBRVwDfkVjBHxEagR6RHEFeUR5BndEggh1Q40Jc0OZCnFDpgtw&#10;Q7UMbkTJDG1E5wxtRfoKbEX/CGxF/wdsRf8HbEX/B2xF/wfsPwAA2EkAAMdQAAC7VAAAsVUAAKlU&#10;AAChUAAAmUoCAJJJEQCNSh8AiUssAIVMOACCS0IBf0tKAXxKUgJ5SlgDd0pfBHVJZgVzSW0GcUl2&#10;B29IfwhtSIoJbEiWC2pIowxoSLINZ0jFDWZJ5A1mSfgLZkn/CWZK/whmSf8HZkn/B2ZJ/wfoQwAA&#10;0k0AAMJTAAC3WAAArVkAAKRYAACcVQAAk04AAIxODgCHTxsAgk8pAH9QNQB7UD8BeE9HAXZPTwJz&#10;TlUDcU5cBG9NYwVtTWoGa01yB2lNfAhnTIcKZUyTC2NMoA1iTK8OYU3CDmBN4Q5gTfYMYE7/CmBO&#10;/wlgTv8IYE7/CGBO/wjjRwAAzVAAAL5XAACzWwAAql0AAKFdAACYWgAAjVMAAIZSDACAUxgAfFMl&#10;AHlUMQB1VDwAc1NEAXBTTAJtUlMCa1JZA2lSYARnUWgGZVFwB2NReQhhUYQKYFCRDF5Qng1cUK0O&#10;W1HADlpR3g9aUfUMWlL/CltS/wlbUf8IW1H/CFtR/wjfSgAAyVMAALtaAACwXwAApmEAAJ1hAACU&#10;XgAAiFcAAIBWCgB6VxUAdlciAHNYLgBwVzkAbVdBAWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15V&#10;dwhcVYIKWlWODFlVnA1XVasOVlW+D1VV2w9VVfMNVVX/C1ZV/wlWVf8JVlX/CFZV/wjbTQAAxVcA&#10;ALheAACtYgAAo2UAAJplAACQYwAAg1wAAHtbBgB1WxIAcVsfAG5cKwBrXDYAaFs/AWVbRwFjW04C&#10;YVpVA19aXARdWmMFW1prBllZdQhXWYAKVVmMC1RZmg1SWaoOUVm8DlBZ2A5QWfINUVn/C1FZ/wpR&#10;Wf8JUVn/CFFZ/wjUUQAAwloAALRhAACqZgAAoGgAAJdpAACMZwAAfWAAAHVfAwBvXxAAa18cAGhg&#10;KABmYDMAY2A8AWFgRAFfX0wCXF9TA1tfWgRZX2EFV15pBlVecwhTXn4JUV2KC09dmQxNXagNTF66&#10;Dkte1A5LXvEMTF7/C0xd/wpMXf8JTF3/CExd/wjPVAAAvl4AALFlAACnagAAnW0AAJRtAACJbAAA&#10;eGUAAG9kAABpZA4AZWQZAGJkJQBgZTAAXmU6AFxlQgFaZUoCWGRRAlZkWANUZF8EUmRnBVBjcQdO&#10;Y3sJTGOICkpjlwtIY6YMR2O4DUZj0Q1GY+8MRmL/Ckdi/wlHYv8JR2L/CEdi/wjKWAAAumIAAK5p&#10;AACjbgAAmnEAAJByAACEcQAAdGsAAGlpAABjaQsAX2kVAFxqIQBaai0AWGs2AFZrPwFVa0cBU2pO&#10;AlFqVQNPal0ETWplBUppbgZIaXkHRmmGCURplQpDaKULQWm3DEBpzwxAaO4LQWj/CkFn/wlBZ/8I&#10;Qmf/CEJn/wjFXQAAtmYAAKptAACgcwAAlnYAAIt3AACAdgAAcHIAAGVxAABccAcAWHARAFZwHQBU&#10;cSgAUnEzAFBxPABPckQBTXFLAUtxUwJJcVoDR3FiBEVwbAVDcHcGQXCEBz9wkwg9b6MJO3C1Cjtw&#10;zQo6b+wJO27+CDtu/wg7bf8HO23/Bztt/we/YgAAsWsAAKZzAACdeQAAknsAAId8AAB7fAAAbXoA&#10;AGB4AABWdwEAUHcOAE54GABMeCQAS3kuAEl5NwBIeUAARnlIAUR5TwFCeVcCQXlgAj94aQM8eHQE&#10;OniCBTh4kQY3eKEHNXizBzR4ywc0d+sHNHb9BzR1/wc1df8GNXT/BjV0/wa5aAAArXEAAKJ5AACY&#10;fgAAjYAAAIKBAAB2ggAAaYEAAFuBAABRgQAASIAKAEWBEwBDgR4AQoIpAEGCMgBAgjsAPoJDAD2C&#10;SwA7glMBOYJcATeCZgI1gnEDM4J/AzGBjgQwgZ8ELoGxBS2ByAUtgekELX/8BS1+/wUtff8FLX3/&#10;BS19/wWzbgAAqHgAAJ1/AACSgwAAiIYAAH2HAABwiAAAY4kAAFWKAABLigAAQYoCADuLDgA5ixcA&#10;OIwiADeMLAA2jDUANIw9ADOMRgAyjU8AMY1YAC+NYgEtjG4BK4x7ASqMiwIojJwCJoyvAiWMxgIl&#10;i+gCJYr7AyWI/wMliP8DJYf/AyWH/wOtdgAAo4AAAJeFAACNiQAAgowAAHaOAABpkAAAXJIAAFCT&#10;AABElAAAOpUAADGWCAAtlxEALJcaACuXJAAqly0AKZc2ACiYPwAnmEgAJphSACWYXAAjmGgAIph3&#10;ACCYhwAfmJkBHZisARyYwwEcl+UBHJX6ARuU/wEbk/8CG5P/AhuT/wKnfwAAnIYAAJGLAACHjwAA&#10;epIAAG2VAABhmAAAVZsAAEmdAAA9ngAAM58AACqhAAAhowoAH6MRAB6jGgAdpCQAHKQtABukNgAa&#10;pD8AGaRKABikVQAWpWEAFaVwABSlgQATpZQAEqWoABGlvwAQpOIAEaL4ABGh/wARoP8BEaD/ARGg&#10;/wGghgAAlYwAAIyRAAB/lQAAcZoAAGSeAABYoQAATKQAAECmAAA1pwAAKqkAACKsAAAZrgAAErAJ&#10;ABCxEAAQsRgADrEiAA6xKwANsTUADbFAAAyxSwALsVgACrFnAAixeAAHsYsABbGgAASwtQAEsNAA&#10;BLDvAAWv/gAGrv8ABq7/AAau/wCYjgAAj5MAAIKYAAB1nQAAZ6IAAFqnAABOqwAAQa0AADWvAAAr&#10;sQAAIbQAABi2AAARuQAADbwDAAe+DAADvRIAAb0ZAAC+IgAAvisAAL42AAC+QQAAv04AAL9cAAC/&#10;bQAAv4AAAL6VAAC+qgAAvsIAAL3kAAC99gAAvf8AAL3/AAC9/wCSlAAAhZoAAHigAABqpgAAXKsA&#10;AE+wAABCswAANbYAACq4AAAguwAAF74AABDBAAALxAAABMcAAADJBwAAyQ0AAMkSAADKGQAAyyIA&#10;AMsrAADNNQAAzkEAAM5QAADPYAAAz3IAAM+HAADPnQAAz7MAAM/OAADP6wAAzvgAAM7+AADO/gCI&#10;mwAAeqIAAGyoAABerwAAULUAAEK5AAA1vAAAKb8AAB7CAAAVxgAADskAAAjMAAAA0AAAANMAAADV&#10;AAAA1gYAANgMAADZEQAA2xYAANwfAADeKAAA4DQAAOJBAADiUQAA42MAAON3AADkjgAA5KQAAOS6&#10;AADl1AAA5eoAAOXzAADl8wB8owAAbqoAAGCyAABRuQAAQ74AADXCAAAoxgAAHMkAABPNAAAM0QAA&#10;BNUAAADaAAAA3gAAAOEAAADiAAAA5AAAAOUDAADnCQAA6Q4AAOsSAADtGgAA7yQAAPIxAAD0QQAA&#10;9FMAAPVmAAD1fAAA9pMAAPapAAD3vAAA984AAPffAAD33wBwrAAAYbQAAFO7AABFwwAANscAACfM&#10;AAAb0AAAEdUAAArbAAAA3wAAAOIAAADlAAAA6QAAAOwAAADtAAAA8AAAAPEAAADzAAAA9QQAAPcK&#10;AAD6EAAA/BYAAP8hAAD/LgAA/0AAAP9TAAD/aAAA/4AAAP+WAAD/qAAA/7YAAP+/AAD/vwD/DRwA&#10;/wobAP8CGwD/AB4A/wAkAP8ALgD/ADwA/wBKAP8AVgD/AGMA/wBtAP8AdwD/AH8A/wCHAP8AjgD/&#10;AJQA/wCaAP8AoAD/AKYA/wCsAP8AtAD/AL0A/wDJAP4A3QD9AO0A/AD6APsA/wD6AP8A+QD/APoA&#10;/wD6AP8A+gD/APoA/wD/EBkA/w0XAP8GFgD/ABgA/wAeAP8AKgD/ADcA/wBFAP8AUgD/AF4A/wBp&#10;AP8AcgD/AHsA/wCCAP8AiQD/AJAA/gCWAP0AnAD8AKEA+wCoAPkArwD4ALgA9gDDAPQA0gDzAOcA&#10;8gD2APAA/wDvAP8A8AD/AO8A/wDvAP8A7gD/AO4A/wD/EhQA/w8SAP8LEgD/ABIA/wAaAP8AJQD/&#10;ADMA/wBAAP8ATQD/AFkA/wBkAP0AbQD7AHYA+QB9APcAhAD1AIsA9ACRAPMAlwDxAJ0A8ACjAO4A&#10;qgDsALMA6gC9AOgAywDnAOEA5QDxAOMA/QDjAP8A4gD/AOEA/wDhAP8A4AD/AOAA/wD/FBAA/xEO&#10;AP8NDQD/Bw8A/wIVAP8AIAD/AC0A/wA6AP8ARwD5AFMA9QBeAPIAaADwAHAA7QB4AOsAfwDpAIUA&#10;6ACMAOYAkgDlAJgA4wCfAOEApgDfAK4A3AC4ANoAxQDWANkA1ADsANIA+QDRAP8AzwD/AM4A/wDO&#10;AP8AzgD/AM4A/wD/FwwA/xQIAP8PBQD/DgsA/wwRAP8HGgD/ASYA/AA0APQAQQDtAE0A6QBYAOYA&#10;YgDjAGoA4AByAN4AeQDbAIAA2QCGANYAjQDTAJMA0QCaAM8AoQDNAKoAywCzAMkAvwDGANAAxQDo&#10;AMMA9gDBAP8AwAL/AL8D/wC/A/8AvwP/AL8D/wD/GwYA/xcAAP8UAAD/EwUA/xENAP8OFAD5Ch8A&#10;8AYsAOYDOQDgA0YA3ANRANYEWwDSBGQAzwVsAMwFcwDKBXoAyAWBAMYFhwDFBo4AwwaWAMEGnQC/&#10;BqYAvQawALsHvAC5CM0AuArlALUL9wCzDf8AsQ3/ALAN/wCwDv8Arw7/AK8O/wD/HgAA/xsAAP8b&#10;AAD6GgAA9RYFAPYRDQDrDhUA4gsiANgLMQDQDD4Ayw1KAMcNVQDEDl4AwQ5mAL8ObQC9DnQAuw97&#10;ALkPggC3EIoAthCRALQQmgCyEKMAsBGtAK8RugCtEcoAqhLlAKcU9wClFf8AoxX/AKIV/wCiFf8A&#10;ohX/AKIV/wD/IgAA/yAAAPAjAADmJAAA4CEAANwZBQDbEAwA0BEZAMgTKQDCFTcAvRZEALkXTgC1&#10;F1cAsxhgALAYZwCuGG4ArBl1AKsZfACpGYQAqBqMAKYalACkGp4AoxuoAKEbtACfHMUAnhzfAJod&#10;8wGYHv8Blx7/AZYf/wGVH/8BlR//AZUf/wH/JgAA9CcAAOYtAADaLwAAzy0AAMonAADHHwgAwRwT&#10;ALoeIgC0HzEAryA9AKshSACoIlIApiJaAKMjYgChI2kAoCNvAJ4jdwCcI34AmyOGAJkkjwGXJJkB&#10;liSjAZQksAGSJb8BkSXWAY4m7wGMJ/8Ciyf/Aoon/wKJJ/8CiSf/AYkn/wH6KQAA7DAAAN02AADN&#10;OAAAxDcAAL4yAAC6KwIAtSUOAK4nHQCoKSsApCo4AKAqQwCdK0wAmitVAJgrXACWK2MAlCtqAZIr&#10;cQGQLHgBjyyBAY0sigGLLJQCiiyfAogsqwKGLLoChS3OA4Mu6gOBLvwDgC7/An8u/wJ/Lv8Cfi7/&#10;An4u/wL0LgAA5DcAANI9AADFPwAAuz8AALQ8AACvNQAAqS8LAKMvFwCeMSYAmTIzAJYyPgCSM0gA&#10;kDNQAI0zWACLM14BiTNlAYczbAGGM3MBhDN8AoIzhQKAM48DfzOaA30zpwN8M7UEejPJBHk05gR3&#10;NfkEdjX/A3U1/wN1Nf8DdTX/A3U1/wPwMwAA3T0AAMpDAAC+RQAAtUYAAK1DAACmPQAAoDYGAJk2&#10;EwCUOCEAkDkuAIw5OQCJOUMAhzlMAIQ5UwGCOVoBgDlhAX45aAJ8OW8Cejl3Ank5gAN3OYsEdTmW&#10;BHQ5owVyObEFcTnEBm864gZuOvcFbjv/BG07/wRtO/8DbTr/A206/wPqOQAA1UIAAMRIAAC5SwAA&#10;r0sAAKdJAACfRAAAmD4BAJE8EACMPR0AiD4qAIQ/NQCBPz8Afj9IAHw/TwF6P1YBeD9dAXY+ZAJ0&#10;PmsCcj5zA3A+fANvPocEbT6TBWs+oAZqPq4GaT/AB2c/3gdnP/UGZkD/BWZA/wRmQP8EZj//BGY/&#10;/wTlPQAAz0YAAL9MAAC0TwAAqlAAAKJPAACZSgAAkUQAAIpBDQCEQhkAgEMmAH1EMgB6RDwAd0RE&#10;AHVETAFyRFMBcENZAW9DYAJtQ2cCa0NvA2lDeQRoQ4MFZkOPBmRDnQdjQ6sHYUO9CGBE2QhgRPMH&#10;YET/Bl9E/wVfRP8EYET/BGBE/wTgQQAAykoAALtQAACwUwAAp1UAAJ5TAACVTwAAi0kAAINHCwB9&#10;RxUAeUciAHZILgBzSDgAcUhBAG5ISQFsSFABakhWAWhIXQJmR2QCZUdsA2NHdgRhR4AFYEeNBl5H&#10;mgdcR6kIW0i7CFpI1AhaSPEHWkn/BlpJ/wVaSP8FWkj/BFpI/wTbRAAAxk0AALhTAACtVwAAo1kA&#10;AJpYAACRVAAAhk4AAH1LCAB3SxIAc0wfAHBMKwBtTDUAa0w+AGhMRgBmTE0BZExTAWJMWgJhTGIC&#10;X0xqA15McwRcS34FWkuKBlhLmAdXTKcIVky5CVVM0QlUTO8IVE3/BlVM/wZVTP8FVUz/BVVM/wXV&#10;SAAAwlEAALVXAACqWwAAoFwAAJdcAACNWQAAgVMAAHdPBABxTxAAblAcAGpQKABoUDIAZVA7AGNQ&#10;QwBhUEoBX1BRAV1QWAJcUF8CWlBnA1hQcQRXUHsFVVCIBlNQlgdSUKUIUFC3CVBQzglPUO0IUFD/&#10;B1BQ/wZQUP8FUFD/BVBQ/wXQSwAAv1QAALJaAACnXgAAnWAAAJRgAACJXQAAfFcAAHJUAABsUw4A&#10;aFQZAGVUJABiVC8AYFQ4AF5UQABcVEgBWlRPAVlUVgFXVF0CVVRlA1RUbgRSVHkFUFSGBk5UlAdN&#10;VKQIS1S1CEtUzAlKVOsIS1T+B0tU/wZLVP8FS1T/BUtU/wXMTgAAu1cAAK5eAACkYgAAmmQAAJFk&#10;AACGYgAAd1sAAG1YAABmWAwAYlgWAF9YIgBdWSwAW1k2AFlZPgBXWUYAVllNAVRZVAFSWVsCUVlj&#10;A09ZbANNWXcES1iEBUlYkgdIWKIHR1mzCEZZyghFWeoIRln9BkZY/wZGWP8FR1j/BUdY/wXHUgAA&#10;uFsAAKthAAChZgAAmGgAAI5pAACDZwAAcmAAAGheAABhXQkAXF0TAFpdHgBXXSkAVl4zAFReOwBS&#10;XkMAUV5KAU9eUgFOXlkCTF5hAkpeagNIXnUERl6CBURdkAZDXqAHQV6xB0BeyAdAXugHQF38BkFd&#10;/wVBXf8FQVz/BUFc/wXDVgAAtF8AAKhmAACeagAAlW0AAIptAAB/bAAAb2cAAGRkAABbYgUAVmIQ&#10;AFRiGwBSYyUAUGMvAE5kOABNZEAAS2RIAEpkTwFIZFcBRmRfAkVkaAJDZHMDQWN/BD9jjgU9Y54G&#10;PGOwBjtkxgY7ZOYGO2P6BTti/wU7Yv8FPGH/BDxh/wS+WwAAsGMAAKVqAACbbwAAkXIAAIZyAAB7&#10;cQAAbG0AAGBrAABVaQAAT2gNAE1pFwBLaSEASWorAEhqNABHaj0ARWtEAERrTABCa1QBQWtcAT9q&#10;ZQI9anACO2p9AzlqjAQ3apwENmquBTVqxAU1auUFNWn5BDVp/wQ1aP8ENWj/BDVo/wS5YAAArGkA&#10;AKFwAACYdQAAjXcAAIJ3AAB3dwAAaXQAAFxzAABRcQAASHAKAEVwEgBDcR0AQnEnAEByMAA/cjgA&#10;PnJAAD1ySAA7clAAOnJZAThyYwE2cm0CNHJ6AjNyiQMxcpoDL3KsAy5ywQMucuMDLnH4Ay5w/wMu&#10;b/8DLm//Ay5v/wOzZgAAp28AAJ12AACTegAAiHwAAH59AAByfQAAZHwAAFd7AABMegAAQnkDADx5&#10;DgA6ehcAOXohADh6KgA3ezMANns7ADR7RAAze0wAMntVADB7XwAve2oBLXt3ASt7hwEqe5gCKHuq&#10;Aid7vwIme+ECJnr3AiZ4/wImeP8CJ3f/Aid3/wKubAAAo3YAAJl8AACOfwAAhIIAAHiDAABshAAA&#10;X4QAAFGEAABHhAAAPIQAADOECQAwhBEAL4QaAC2EJAAshS0AK4U1ACqFPgAphUcAKIZQACeGWgAm&#10;hmYAJIZzACOGgwAhhpUAIIanAR6GvAEeht4AHoT1AR6C/wEegv8BHoH/AR6B/wGodAAAnn0AAJOC&#10;AACJhQAAfogAAHGKAABliwAAWIwAAEyNAABAjgAANo4AACyPAAAlkAwAI5ATACKQHAAhkCUAIJEu&#10;AB+RNgAekUAAHZFJAByRVAAakWAAGZFuABiRfgAWkpAAFZKkABSRuQATkdgAE4/0ABSO/wAUjf8A&#10;FIz/ARSM/wGjfQAAmIMAAI6IAACEjAAAd48AAGmRAABdkwAAUJUAAEWXAAA5mAAALpkAACWaAAAd&#10;mwIAFp0MABWdEwAUnRsAE50kABKdLQARnjcAEZ5BABCeTAAPnlgADp5nAA2edwAMnooAC52eAAqd&#10;sgAJncwACZzsAAqb/gALmv8AC5n/AAuZ/wCchAAAkYoAAIiOAAB7kgAAbZYAAGCZAABUnAAASJ8A&#10;ADygAAAwoQAAJqMAAB2lAAAVpwAAEKkFAAurDQAIqhMAB6obAAaqJAAFqi4ABKo4AAKqRAABqlAA&#10;AKpeAACqbgAAqoEAAKqVAACpqgAAqcEAAKjkAACo9gAAp/8AAKf/AACn/wCViwAAjJAAAH+VAABx&#10;mgAAY54AAFaiAABKpgAAPagAADGqAAAmqwAAHa0AABSwAAAOsgAACbUBAAK2CgAAtg8AALYVAAC3&#10;HQAAtyUAALcvAAC4OQAAuEYAALhUAAC4ZAAAuHYAALiLAAC3oAAAt7YAALfTAAC27wAAtvwAALb/&#10;AAC2/wCPkgAAgpcAAHSdAABmogAAWKcAAEusAAA+rwAAMbEAACazAAActgAAE7gAAA27AAAGvgAA&#10;AMEAAADCBAAAwgsAAMMQAADEFQAAxBwAAMUkAADGLgAAyDoAAMlHAADJVwAAyWkAAMl9AADJlAAA&#10;yKoAAMjDAADI5AAAyPQAAMj9AADI/QCFmQAAd58AAGimAABaqwAATbEAAD+1AAAxuAAAJboAABq9&#10;AAARwAAAC8MAAAPHAAAAygAAAM0AAADOAAAAzwMAANAJAADRDgAA0xIAANUZAADXIgAA2i0AAN05&#10;AADeSQAA3loAAN9uAADfhQAA35wAAN+yAADeywAA3uYAAN/0AADf9AB5oQAAa6gAAFyvAABOtQAA&#10;QLsAADG+AAAkwQAAGcUAABDIAAAJzAAAAM8AAADTAAAA2QAAANwAAADdAAAA3wAAAOEAAADiBQAA&#10;5AsAAOYQAADoFgAA6iAAAO0rAADwOgAA8UsAAPFeAADycwAA84sAAPOiAADztgAA88kAAPPhAADz&#10;4QBtqgAAXrEAAFC5AABBvwAAMsQAACTIAAAXzAAADtAAAAbVAAAA2gAAAN4AAADiAAAA5gAAAOkA&#10;AADqAAAA7AAAAO4AAADwAAAA8gAAAPQGAAD2DAAA+RIAAPwcAAD/KQAA/zoAAP9NAAD/YgAA/3gA&#10;AP+QAAD/owAA/7MAAP/BAAD/wQD/BxkA/wEXAP8AFwD/ABoA/wAhAP8AKwD/ADkA/wBHAP8AVAD/&#10;AF8A/wBqAP8AcwD/AHsA/wCDAP8AigD/AJAA/wCWAP8AmwD/AKEA/wCoAP8ArwD/ALgA/wDEAP4A&#10;1QD8AOoA+wD4APoA/wD5AP8A+AD/APgA/wD2AP8A8wD/APEA/wD/CxUA/wUTAP8AEwD/ABQA/wAa&#10;AP8AJwD/ADQA/wBCAP8ATwD/AFsA/wBlAP8AbgD/AHYA/wB+AP8AhQD+AIsA/QCRAPsAlwD6AJ0A&#10;+ACjAPcAqwD2ALMA9AC+APMAzADxAOMA7wDzAO4A/wDtAP8A7AD/AOsA/wDsAP8A7AD/AOsA/wD/&#10;DREA/wkQAP8ADwD/ABAA/wAWAP8AIgD/AC8A/wA9AP8ASgD/AFUA/QBgAPoAaQD4AHEA9gB5APQA&#10;fwDzAIYA8QCMAO8AkgDuAJgA7ACfAOsApgDpAK4A5wC4AOUAxQDjANoA4QDtAN8A+wDeAP8A3QD/&#10;AN0A/wDdAP8A3QD/AN0A/wD/Dw0A/wwLAP8DCQD/AAwA/wASAP8AHQD/ACkA+wA3APgARAD1AFAA&#10;8gBaAO4AYwDsAGsA6QBzAOcAegDlAIAA4wCGAOEAjADfAJMA3QCZANsAoQDZAKkA1QCyANIAvgDQ&#10;AM4AzgDmAMwA9gDKAP8AygD/AMkA/wDIAP8AyAD/AMgA/wD/EQgA/w0CAP8HAAD/BQgA/wAOAP8A&#10;FgD3ACIA7wAwAOsAPQDoAEkA5ABUAOAAXQDdAGUA2QBtANUAcwDSAHoA0ACAAM4AhwDMAI0AygCU&#10;AMgAmwDGAKQAxACtAMIAuADAAMcAvQDfALwA8QC7AP4AuQD/ALgA/wC4AP8AuAD/ALgA/wD/FAAA&#10;/w8AAP8NAAD/DAAA/wcJAPgBEADoABoA4wAoAN0ANgDYAEIA0gBNAM4AVwDKAF8AxwBmAMUAbQDD&#10;AHQAwQB6AL8AgQC9AIgAuwCPALkAlwC3AJ8AtQCoALMAswCxAMIArwDYAK4C7QCsA/sAqwX/AKoG&#10;/wCpBv8AqQb/AKkG/wD/FgAA/xIAAPcSAADsEQAA5g4AAOUGCADdAxIA1AMgAM0ELQDIBDoAwwVG&#10;AL8FUAC8BlgAuQZgALcHZwC1B24Aswd1ALEIewCvCIIArgmKAKwJkgCqCZsAqAqlAKYKsAClC78A&#10;owzUAKEN7QCfDv4AnQ7/AJwP/wCbD/8Amw//AJsP/wD/GgAA9xkAAOoeAADfHgAA1RoAANATAgDO&#10;DAsAxwsWAMANJQC6DjIAtg4/ALIPSQCvEFIArBBaAKoQYQCoEWgAphFvAKQRdgCiEX0AoRGFAJ8S&#10;jgCdEpcAnBKiAJoTrQCYE7wAlxTQAJQV7ACSFv0AkBf/AI8X/wCOF/8Ajhf/AI4X/wD6HQAA7iMA&#10;AN8oAADQKgAAxycAAMEhAAC9GQUAuRIQALIVHgCtFiwAqBc4AKQYQwChGUwAnxlUAJwaXACaGmIA&#10;mRppAJcbcACVG3cAlBt/AJIciACQHJIAjxydAI0dqQCLHbcAih7KAIgf5wCGIPoAhCD/AYMg/wGD&#10;IP8BgiD/AYIg/wH1JAAA5SwAANMxAADGMwAAvDEAALYtAACwJQAArB0MAKYeGAChICYAnCEyAJki&#10;PQCVIkcAkyNPAJEjVgCPI10AjSRkAIskawCJJHIAiCR6AIYkgwCEJY0AgyWYAYElpAGAJrIBfibF&#10;AX0n4gF7J/cBeSj/AXgo/wF4KP8BeCj/AXgo/wHvKwAA3TMAAMo5AAC+OwAAtDoAAK02AACmLwAA&#10;oSgHAJsnEwCWKCAAkSktAI4qOACLK0IAiCtKAIYrUgCEK1gAgixfAIAsZgB/LG0AfSx1AHssfgF6&#10;LIgBeCyUAXYtoAF1La4CdC3AAnIu3QJxLvQCcC//Am8v/wJvL/8Bbi//AW4v/wHoMQAA0zoAAMM/&#10;AAC3QQAArkEAAKY+AACeOAAAlzEBAJEuEACMLxwAiDAoAIQxMwCBMj0AfzJGAH0yTQB7MlQAeTJb&#10;AHcyYQB1MmkBdDJwAXIyeQFwM4QBbzOQAm0znQJsM6sCajS8Amk01QNoNfECZzX/Amc1/wJmNf8C&#10;ZjX/AmY0/wLiNgAAzD8AAL1EAACyRwAAqEcAAKBEAACYPwAAkDkAAIg0DQCDNRcAfzYkAHw3LwB5&#10;NzkAdzhCAHQ4SQByOFAAcThXAG84XgBtOGUBbDhtAWo4dQFoOIACZziMAmU4mQNkOagDYjm5A2E6&#10;0ANgOu4DYDr/A186/wJfOv8CXzr/Al86/wLdOwAAx0MAALlJAACuSwAApEwAAJtKAACSRQAAiT8A&#10;AIE6CQB7OhQAdzsgAHQ8KwByPDUAbz0+AG09RgBrPU0AaT1TAGg9WgBmPWEBZD1pAWM9cgFhPX0C&#10;YD2JAl49lgNdPqUDWz62BFo+zARaP+wEWT/+A1k//wNZP/8CWT//Alk+/wLWPwAAw0cAALVMAACq&#10;UAAAoFAAAJdPAACOSwAAhEUAAHpABgB1PxEAcUAcAG1AKABrQTIAaUE7AGdBQgBlQUkAY0FQAGFB&#10;VwBgQV4BXkFmAV1CbwJbQnoCWkKGA1hClANXQqMEVUOzBFRDyQRUQ+kEU0P9A1ND/wNUQ/8DVEP/&#10;AlRD/wLQQgAAv0oAALJQAACnUwAAnVQAAJRTAACKUAAAf0oAAHVFAgBuQw4Aa0QZAGdFJABlRS4A&#10;YkU3AGFFPwBfRUYAXUVNAFtFVABaRlsBWUZjAVdGbAJWRncCVEaDA1NGkQNRRqEEUEexBE9HxwRO&#10;R+cETkf7BE5H/wNOR/8DT0f/A09H/wPMRgAAu04AAK9UAACkVwAAmlgAAJFXAACGVAAAe04AAHBK&#10;AABpSA0AZUgWAGJJIQBfSSsAXUk0AFtJPABZSUMAV0lKAFZJUgBVSlkBVEphAVJKagFRSnUCT0qB&#10;A05KjwNMS58ES0uwBEpLxQRJS+YESUv6BElL/wNKS/8DSkv/A0pL/wPISQAAuFEAAKxXAAChWwAA&#10;mFwAAI5cAACDWQAAdlMAAGtOAABkTQoAX0wTAFxNHgBaTSgAWE0xAFZNOgBUTUEAU05IAFJOTwBQ&#10;TlcBT05fAU1OaAFMTnMCSk9/AklPjQNHT50ERk+uBEVPwwREUOQERE/5BEVP/wNFT/8DRU7/A0VO&#10;/wPETAAAtVUAAKlbAACfXgAAlWAAAItgAACAXgAAclcAAGdTAABeUQcAWVERAFdRGwBUUSUAUlIv&#10;AFFSNwBPUj8ATlJGAE1TTQBMU1UASlNdAUlTZgFHU3ACRVN9AkRTiwNCU5sDQVSsBEBUwQQ/VOIE&#10;P1T4A0BT/wNAU/8DQFP/A0BS/wPAUAAAslgAAKZeAACcYgAAkmUAAIhlAAB9YgAAblwAAGNZAABZ&#10;VgMAVFYOAFFWGABPViIATVcsAExXNABKVzwASVhEAEhYSwBHWFMARVhbAURYZAFCWG4BQFh7Aj9Y&#10;iQI9WJkDPFiqAztZvwM6WeADOlj3AzpY/wM7V/8DO1f/AztX/wO8VAAArlwAAKNjAACZZwAAkGkA&#10;AIVpAAB5ZwAAa2IAAGBgAABVXQAATlsMAEtbFABJXB8AR1woAEZdMQBFXTkAQ11BAEJdSABBXlAA&#10;QF5YAD5eYQE8XmwBO154AjlehwI3XpcCNl6pAzVevQM0X90DNF71AzVd/wI1Xf8CNVz/AjVc/wK4&#10;WQAAqmEAAKBnAACWbAAAjG4AAIFuAAB2bAAAZ2kAAFxmAABRZAAASGIJAERiEQBCYhsAQWMkAD9j&#10;LQA+YzUAPWQ9ADxkRQA7ZE0AOWRVADhkXwA2ZGkBNWR2ATNkhQExZZUCMGWnAi9luwIuZdoCLmT0&#10;Ai5j/wIvY/8CL2L/Ai9i/wKzXgAAp2YAAJxtAACTcQAAiHMAAH1zAABycgAAZHAAAFhuAABNbAAA&#10;QmoDADxpDgA6ahYAOWogADhqKAA2azEANWs5ADRrQQAzbEkAMmxSADFsXAAvbGYALmxzACxsggEq&#10;bJMBKWylAShsuQEnbdYBJ2vyASdq/wEnav8BKGn/Aihp/wKuZAAAo2wAAJlzAACOdgAAhHgAAHl5&#10;AABteAAAYHcAAFN2AABIdQAAPnMAADRyCgAxcxEAMHMaAC9zIwAucysALXQ0ACx0PAArdEQAKXRN&#10;ACh1VwAndWMAJXVvACR1fwAidZAAIXWiACB1twAfddIAH3TxAB9z/wEfcv8BIHH/ASBx/wGpawAA&#10;nnMAAJR5AACKfAAAgH4AAHR/AABnfwAAWn8AAE1+AABDfgAAOH0AAC99AgAofQ0AJn0UACR9HAAj&#10;fiUAIn4tACF+NgAhfj8AH39IAB5/UgAdf14AHH9rABp/egAZf4wAF3+fABZ/swAVf84AFX7vABZ8&#10;/wAWe/8AFnv/ABd7/wCkcgAAmnoAAI9/AACFggAAe4QAAG2GAABghwAAVIcAAEiIAAA8iAAAMogA&#10;ACiIAAAgiAUAGokOABmJFQAYiR0AF4omABaKLgAVijcAFIpBABOKTAASi1gAEYtlABCLdQAPi4cA&#10;DoqbAA2KrwAMisgADInqAA2H/AAOh/8ADob/AA6G/wCfewAAlIEAAIqFAACAiAAAc4sAAGWNAABZ&#10;jwAATJAAAEGSAAA0kgAAKpIAACGTAAAZlAAAEpYGAA6XDgANlxUADJcdAAyXJgALly8ACpc5AAmX&#10;RAAIl1AABpdeAAWXbgADloAAAZaUAACVqAAAlb4AAJTgAACU9AAAk/8AAZL/AAGS/wCYggAAjogA&#10;AIWMAAB3jwAAapIAAF2VAABQmAAARJoAADibAAAsnAAAIp0AABmeAAASoAAADaICAAejCwABoxAA&#10;AKMXAACjHwAAoycAAKMxAACkPAAApEgAAKRWAACkZQAAo3cAAKOLAACjoAAAorYAAKHSAACh8AAA&#10;oPsAAKD/AACg/wCRigAAiY4AAHuSAABtlwAAYJsAAFOeAABGoQAAOaMAAC2kAAAjpgAAGagAABGq&#10;AAAMrAAABa4AAACvBwAArw0AAK8RAACwGAAAsCAAALEoAACxMgAAsj4AALJMAACyWwAAsmwAALKB&#10;AACxlwAAsawAALDGAACw6AAAr/cAAK//AACv/wCMkAAAf5UAAHGaAABjnwAAVaQAAEeoAAA6qgAA&#10;LawAACKuAAAYsAAAELMAAAq1AAACuAAAALsAAAC7AAAAvAcAALwNAAC9EQAAvhYAAL8eAADAJwAA&#10;wTIAAMJAAADDTwAAw2AAAMN0AADDiwAAw6EAAMO4AADC1wAAwu8AAML6AADB/gCBlwAAc50AAGWj&#10;AABXqAAASa0AADuxAAAtswAAIbYAABa5AAAOuwAAB74AAADBAAAAxQAAAMcAAADIAAAAyQAAAMoF&#10;AADLCwAAzQ8AAM4UAADQHAAA0yYAANYyAADYQQAA2FMAANlmAADZfAAA2ZQAANmrAADZwwAA2eEA&#10;ANnwAADZ9AB2nwAAZ6YAAFmsAABLsgAAPLcAAC66AAAhvQAAFcAAAA3EAAAFxwAAAMoAAADOAAAA&#10;0gAAANUAAADWAAAA2QAAANsAAADdAAAA3wcAAOEMAADjEQAA5hkAAOkkAADsMgAA7UMAAO5WAADv&#10;awAA74QAAO+cAADvsgAA78YAAO/dAADv5ABqqAAAW68AAEy2AAA+vAAAL8AAACDEAAAUyAAADMwA&#10;AALQAAAA1AAAANkAAADeAAAA4gAAAOUAAADmAAAA6AAAAOkAAADsAAAA7gAAAPACAADyCQAA9Q8A&#10;APgXAAD8IwAA/zMAAP9GAAD/WgAA/3EAAP+JAAD/nwAA/7EAAP/AAAD/xgD/ABUA/wAUAP8AFAD/&#10;ABcA/wAdAP8AKAD/ADcA/wBEAP8AUQD/AFwA/wBmAP8AbwD/AHcA/wB+AP8AhQD/AIsA/wCRAP8A&#10;lwD/AJ0A/wCkAP8AqwD/ALQA/gC/AP0AzgD7AOYA+QD2APgA/wD3AP8A9wD/APcA/wDwAP8A7AD/&#10;AOkA/wD/AxIA/wAQAP8AEAD/ABEA/wAXAP8AJAD/ADIA/wA/AP8ATAD/AFcA/wBhAP8AagD/AHIA&#10;/wB5AP0AgAD8AIYA+gCMAPkAkgD4AJgA9gCfAPUApgD0AK4A8gC5APAAxgDuAN4A7QDwAOsA/gDq&#10;AP8A6QD/AOkA/wDnAP8A4wD/AOAA/wD/Bw4A/wANAP8ACwD/AAwA/wATAP8AHwD/ACwA/wA6AP8A&#10;RgD+AFIA+wBcAPgAZQD1AGwA8wB0APEAegDvAIEA7gCHAOwAjQDqAJMA6QCaAOcAoQDmAKkA4wCz&#10;AOEAvwDfANAA3QDpANoA+QDZAP8A1wD/ANUA/wDVAP8A1QD/ANQA/wD/CQoA/wEFAP8AAwD/AAkA&#10;/wAQAP8AGQD7ACYA9wA0APQAQADyAEwA7gBWAOoAXwDnAGcA5ABuAOIAdADgAHsA3gCBANwAhwDa&#10;AI0A1gCUANQAmwDRAKMAzwCtAMwAuADKAMcAyADgAMYA8wDFAP8AwwD/AMMA/wDDAP8AwwD/AMMA&#10;/wD/CwEA/wMAAP8AAAD/AAMA/wALAPMAEgDuAB8A6gAtAOYAOgDiAEUA3gBPANkAWADUAGAA0QBo&#10;AM4AbgDMAHQAygB7AMgAgQDGAIcAxACOAMIAlgDAAJ4AvgCnALsAsgC5AMAAtwDUALUA7ACzAPsA&#10;swD/ALIA/wCyAP8AsQD/ALEA/wD/DQAA/wYAAP8DAAD3AAAA9AADAOcADQDgABgA2gAlANMAMgDO&#10;AD4AygBJAMYAUgDDAFoAwABhAL4AaAC8AG4AugB0ALgAewC2AIEAtACIALIAkACwAJkArgCiAKwA&#10;rQCqALoAqADLAKYA5gClAPcApAD/AKMA/wCiAP8AogD/AKIA/wD/EAAA+wwAAO8OAADmDQAA3wkA&#10;ANoABgDQABEAyQAdAMQAKgC/ADcAuwBCALcASwC0AFQAsgBbAK8AYgCtAGgAqwBuAKkAdQCoAHsA&#10;pgCDAKQAiwCiAJQAoACeAJ4BqACcArUAmwPGAJkF4gCYBvQAlgj/AJUJ/wCUCf8AlAn/AJQJ/wD8&#10;EQAA8RUAAOMZAADWGQAAzBUAAMcQAADEBwoAvQMUALcEIQCyBi4Argg6AKoJRACnCU0ApApVAKIK&#10;XACgCmIAngtpAJwLbwCbC3YAmQx+AJcMhgCWDJAAlAyaAJINpgCRDbMAjw3FAI0O4gCLEPYAiRD/&#10;AIgR/wCHEf8AhxH/AIcR/wD2GQAA5yAAANYkAADIJQAAvyIAALkcAAC0FAEAsQ0OAKoOGQClDycA&#10;oRAzAJ0RPgCaEUcAmBJPAJUSVgCTElwAkRJjAJATaQCOE3AAjBN4AIsTgQCJFIsAhxSWAIYVogCE&#10;FbAAgxbBAIEX3QB/GPQAfRn/AHwZ/wB8Gf8Aexn/AHsZ/wDvIQAA3SkAAMotAAC+LwAAtSwAAK4n&#10;AACoIAAAoxcIAJ4WEwCZFyEAlBktAJEaOACOGkEAixtJAIkbUACHG1cAhRxeAIQcZACCHGsAgBxz&#10;AH8dfAB9HYYAfB6RAHoengB4H6sAdx+8AHYg1AB0IfAAciH/AHEi/wBxIf8AcSH/AHEh/wDoKAAA&#10;0jAAAMI1AAC3NwAArTUAAKUxAACeKwAAmCMCAJIeEACNIBsAiSEnAIYiMgCDIzwAgSNEAH4jSwB8&#10;JFIAeyRZAHkkXwB3JGYAdiVuAHQldwBzJYEAcSaNAG8mmQBuJqcAbSe4AGwnzgFqKO0BaSn/AWgp&#10;/wFoKf8BaCj/AWgo/wHhLgAAyzYAALw7AACxPQAApz0AAJ85AACXMwAAjy0AAIgnDACDJxYAfygi&#10;AHwpLQB5KjcAdyo/AHUqRwBzK04AcStUAHArWwBuK2IAbCtqAGsscgBpLH0AaCyJAGYtlgFlLaQB&#10;ZC60AWMuygFhL+kBYC/9AWAv/wFgL/8BYC//AWAu/wHaNAAAxTwAALdBAACsQwAAokMAAJlAAACQ&#10;OgAAiDQAAIAuCAB6LRIAdy4eAHMvKQBxMDMAbzA7AG0wQwBrMUoAaTFRAGcxVwBmMV4AZDFmAGMy&#10;bwBhMnkAYDKFAV8ykgFdM6EBXDOxAVs0xgFaNOYBWTX7AVk1/wFZNP8BWTT/AVk0/wHSOAAAwEAA&#10;ALNFAACoSAAAnkgAAJVGAACLQAAAgjsAAHk1BABzMxAAbzQaAGw0JQBpNS8AZzU3AGU2PwBjNkYA&#10;YjZNAGA2VABfNlsAXTdjAFw3awBbN3YBWTeCAVg4jwFWOJ4BVTivAlQ5wwJTOeQCUzr5AVM5/wFS&#10;Of8BUzn/AVM5/wHNPAAAvEQAAK9JAACkTAAAmkwAAJFLAACHRgAAfUAAAHM7AABsOA0AaDkXAGU5&#10;IgBjOisAYDo0AF46PABdOkMAWzpKAFo7UABYO1gAVztgAFY7aABVPHMBUzx/AVI8jQFQPZwBTz2s&#10;Ak4+wQJNPuECTT74Ak0+/wFNPv8BTT3/AU09/wHJQAAAuEgAAKxNAAChUAAAl1EAAI5PAACESwAA&#10;eUUAAG5AAABmPQsAYj0UAF89HgBcPigAWj4xAFg+OABXPkAAVT9GAFQ/TQBTP1UAUkBdAFBAZgBP&#10;QHABTkB8AUxBigFLQZoCSkGrAklCvgJIQt4CSEL2AkhC/wJIQv8BSEH/AUhB/wHFRAAAtUsAAKlQ&#10;AACeVAAAlVQAAItTAACAUAAAdUoAAGpGAABhQggAXEERAFlCGwBXQiUAVUIuAFNCNQBRQj0AT0JD&#10;AE9DSwBOQ1IATURaAEtEYwBKRG4BSUV6AUdFiAFGRZgCRUapAkRGvQJDRtwCQ0b1AkNG/wJDRv8B&#10;Q0X/AUNF/wHBRwAAsk8AAKZUAACcVwAAklgAAIhYAAB+VQAAcU8AAGZKAABcRgUAV0YPAFRGGABR&#10;RiIAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBFSWwAREl4AUJJhgFBSZYBQEqnAj9K&#10;uwI+S9gCPkrzAj5K/wI+Sf8BP0n/AT9J/wG9SgAAr1IAAKNYAACZWwAAkF0AAIZcAAB7WQAAbVMA&#10;AGJPAABXTAEAUUoNAE5KFQBMSx8ASksoAElLMABHSzgARkw/AEVMRgBETE4AQ01WAEJNXwBATWoA&#10;P012AT1OhAE8TpQBO06lATlPuQI5T9QCOU/yATlO/wE5Tv8BOU3/ATpN/wG6TgAArFYAAKFbAACX&#10;XwAAjWEAAINhAAB4XgAAaVgAAF9WAABUUgAATE8LAElPEgBHUBwARVAlAENQLQBCUDUAQVE8AEBR&#10;RAA/UUwAPlJUADxSXQA7UmcAOlJzADhTggE3U5IBNVOkATRTtwEzVNEBM1PxATRT/wE0Uv8BNFL/&#10;ATRS/wG2UgAAqVoAAJ5gAACUZAAAi2YAAIBlAAB0YwAAZl4AAFxcAABRWAAAR1UHAEJVEABAVRgA&#10;P1YhAD1WKgA8VjIAO1Y5ADpXQQA5V0kAOFdRADdYWgA1WGUANFhxADJYgAExWJABL1miAS5ZtQEt&#10;Wc8BLVnvAS5Y/wEuV/8BLlf/AS5W/wGyVwAApV8AAJtlAACRaQAAh2oAAHxqAABxaAAAY2UAAFhi&#10;AABNXwAAQ10CADxbDQA6XBQAOFwdADdcJgA1XS4ANF02ADNdPgAyXUYAMV5OADBeVwAvXmIALV5u&#10;ACxffQAqX44AKV+gAChfswEnX8wAJ1/tASde/wEnXf8BKF3/AShc/wGtXAAAomQAAJhqAACObgAA&#10;g28AAHlvAABubgAAYGsAAFRpAABJZwAAP2UAADVjCQAyYxEAMGMZAC9kIQAuZCkALWQxACxkOQAr&#10;ZUIAKmVKAChlVAAnZV8AJmZrACRmegAjZosAImadACBmsQAfZskAH2brACBl/gAgZP8AIGP/ASFj&#10;/wGpYgAAnmoAAJVwAACKcwAAgHUAAHV1AABpdAAAXHIAAE9xAABEbwAAOm4AADBtAwApbA0AJ2wU&#10;ACZsHAAlbSQAJG0sACNtNAAibT0AIW5GACBuUAAeblsAHW5nABxudgAabocAGW+aABhvrgAWb8YA&#10;Fm7pABdt/AAYbP8AGGv/ABhr/wCkaQAAmnEAAJB2AACGeQAAfHsAAHF7AABkewAAV3oAAEp5AAA/&#10;eAAANXgAACt3AAAidgcAHXYPABx3FgAbdx4AGncmABl3LgAYdzcAF3hAABV4SgAUeFYAE3hjABJ4&#10;cgAReIMAEHiXAA94qwAOeMMADnfmAA52+gAPdf8AEHX/ABB0/wCfcQAAlXgAAIt8AACCfwAAd4EA&#10;AGqCAABdggAAUIIAAESCAAA4ggAALoIAACSCAAAcggAAFIIJABGDEAAQgxYAEIMeAA6DJwAOgzAA&#10;DYM5AA2DRAAMg1AAC4NdAAmDbAAIg34ABoORAAWCpQADgrsABIHbAASB8gAFgP8ABn//AAZ//wCa&#10;eQAAkH4AAIaDAAB9hQAAb4cAAGKJAABVigAASYsAAD2MAAAxjAAAJowAAB2NAAAVjgAAD48DAAqQ&#10;DAAGkBEABI8YAAOPIAABjykAAI8yAACQPQAAkEkAAI9WAACPZQAAj3YAAI+KAACOnwAAjrQAAI3P&#10;AACM7gAAjPsAAIv/AACL/wCUgAAAi4UAAIKJAAB0jAAAZo8AAFmRAABMkwAAQJUAADSWAAAolgAA&#10;HpcAABWYAAAPmgAACpsAAAKcCQAAnA4AAJwTAACcGgAAnCIAAJ0rAACdNQAAnUAAAJ1OAACdXAAA&#10;nW4AAJyBAACclwAAnKwAAJvGAACa6AAAmfkAAJn/AACY/wCOiAAAhowAAHiQAABqlAAAXJcAAE+a&#10;AABCnQAANp4AACmfAAAfoQAAFaIAAA6kAAAIpgAAAKgAAACpBAAAqQoAAKkOAACpEwAAqhoAAKoi&#10;AACrKwAArDYAAKxEAACsUwAArGMAAKx3AACrjgAAq6QAAKu8AACq3gAAqfQAAKn9AACp/wCJjgAA&#10;e5MAAG2XAABfnAAAUaAAAESkAAA2pgAAKqgAAB6pAAAUqwAADa4AAAawAAAAsgAAALUAAAC1AAAA&#10;tQMAALYJAAC3DgAAuBIAALgZAAC6IQAAuysAALw4AAC9RwAAvVgAAL1rAAC9gQAAvZkAAL2wAAC9&#10;zAAAvOoAALz3AAC7/gB+lQAAcJsAAGKgAABTpQAARqoAADitAAAqrwAAHrEAABO0AAAMtwAAA7kA&#10;AAC8AAAAvwAAAMIAAADCAAAAwwAAAMQAAADGBgAAxwwAAMgQAADKFgAAzCAAAM8rAADQOgAA0UsA&#10;ANFeAADScwAA0osAANKkAADTuwAA09gAANPtAADT9gBznQAAZKMAAFapAABHrwAAObMAACq2AAAd&#10;uQAAErwAAAq/AAAAwwAAAMYAAADJAAAAzQAAAM8AAADQAAAA0gAAANQAAADWAAAA2QIAANsIAADe&#10;DgAA4RMAAOQdAADoKgAA6DwAAOlPAADpZAAA6nwAAOuVAADrrAAA68IAAOzVAADs5QBmpgAAWKwA&#10;AEmzAAA7uQAAK7wAAB3AAAARxAAACcgAAADMAAAAzwAAANMAAADZAAAA3QAAAOAAAADhAAAA4wAA&#10;AOUAAADnAAAA6gAAAOwAAADuBAAA8QsAAPUSAAD4HAAA+ysAAP0+AAD+UwAA/moAAP+DAAD/mwAA&#10;/64AAP++AAD/ygD/ABIA/wAQAP8AEQD/ABMA/wAZAP8AJgD/ADQA/wBBAP8ATQD/AFgA/wBiAP8A&#10;awD/AHMA/wB6AP8AgQD/AIcA/wCNAP8AkwD/AJkA/wCgAP8ApwD+AK8A/AC6APoAyQD5AOEA+ADz&#10;APcA/wD2AP8A9QD/APEA/wDpAP8A5AD/AOEA/wD/AA8A/wANAP8ADQD/AA4A/wAUAP8AIQD/AC4A&#10;/wA8AP8ASAD/AFMA/wBdAP8AZgD+AG0A/AB1APsAewD5AIIA+ACIAPcAjgD2AJQA9ACbAPMAogDx&#10;AKoA7wC0AO0AwQDrANUA6gDsAOgA/ADnAP8A5QD/AOYA/wDgAP8A2QD/ANQA/wD/AAsA/wAIAP8A&#10;BgD/AAkA/wAQAP8AHAD/ACkA/wA2AP8AQgD7AE4A9wBXAPQAYADyAGgA7wBvAO0AdgDsAHwA6gCC&#10;AOgAiADnAI4A5QCVAOMAnADhAKQA3wCuAN0AuQDaAMoA1wDkANQA9gDRAP8A0AD/ANAA/wDPAP8A&#10;ywD/AMcA/wD/AAMA/wAAAP8AAAD/AAQA/wANAPoAFgD2ACMA8wAwAPAAPADtAEcA6QBRAOUAWgDi&#10;AGIA3wBpAN0AbwDaAHYA2AB8ANQAggDSAIgA0ACPAM0AlgDLAJ4AyQCoAMcAswDFAMEAwgDYAMAA&#10;7wC/AP4AvgD/AL0A/wC8AP8AvAD/ALwA/wD/AgAA/wAAAP8AAAD/AAAA9AAHAO0AEQDoABwA4wAp&#10;AN8ANQDbAEEA1gBLANEAVADNAFwAygBjAMgAaQDGAG8AwwB1AMEAewC/AIIAvgCIALwAkAC6AJgA&#10;uACiALUArACzALkAsQDLAK8A5wCuAPgArAD/AKsA/wCsAP8ArAD/AKsA/wD/BAAA/wAAAPYAAADu&#10;AAAA5wAAAN8ADADWABUAzwAiAMoALgDHADoAwwBEAMAATQC8AFUAuQBcALcAYwC1AGkAswBvALEA&#10;dQCvAHsArQCCAKsAigCpAJIApwCcAKUApgCjALMAoQDDAJ8A3gCeAPIAnQD/AJwA/wCcAP8AmwD/&#10;AJsA/wD/BwAA9gkAAOkLAADfCgAA1QQAAM4ABQDGABAAwAAaALsAJwC3ADIAswA9ALAARgCtAE8A&#10;qgBWAKgAXACmAGMApABoAKIAbwChAHUAnwB8AJ0AhACbAI0AmQCXAJcAogCVAK4AkwC9AJEA0wCQ&#10;AO0AjwD8AI4A/wCNAf8AjQH/AI0B/wD5DgAA6hIAANwVAADNFQAAxBEAAL4MAAC6AgoAtAASAK4A&#10;HgCqACoApgA1AKIAPwCgAEgAnQFQAJsCVgCZAlwAlwNjAJUDaQCTA28AkQR2AJAEfwCOBYgAjAWS&#10;AIoGngCIBqoAhge6AIUIzwCECusAggv8AIEM/wCADP8AgAz/AIAM/wDxFQAA4B0AAM0gAADBIQAA&#10;uB0AALEXAACsEAAAqAkNAKIHFgCdCSMAmQouAJULOACTDEEAkAxJAI4NUACMDVcAig1dAIgNYwCH&#10;DWoAhQ5xAIMOegCCDoQAgA6PAH4PmwB8D6gAexC4AHoQzgB4EewAdhL/AHUS/wB0E/8AdBP/AHQT&#10;/wDoHgAA0yYAAMMqAAC4KgAArigAAKcjAACgHAAAmxMDAJYPEACQEBsAjBEnAIkSMgCGEzsAhBND&#10;AIIUSwCAFFEAfhRXAHwUXgB7FWUAeRVsAHcVdAB2Fn4AdBaKAHIXlgBxF6QAbxi0AG4YyQBtGegA&#10;axr8AGob/wBqG/8Aahv/AGob/wDgJgAAyi0AALwxAACwMwAApzEAAJ8sAACXJgAAkB8AAIoXDACF&#10;GBYAgRkiAH4aLAB7GzYAeRs+AHccRQB1HEwAcxxTAHEdWQBwHWAAbh1nAG0ecABrHnoAah6FAGgf&#10;kgBnH6AAZSCwAGQhxQBjIeQAYiL6AGEi/wBhIv8AYSL/AGEi/wDXLAAAwzQAALY4AACqOQAAoTgA&#10;AJg1AACQLwAAiCgAAIAhCAB7IBIAdyEdAHQiJwBxIjEAbyM5AG0jQQBrI0gAaSNOAGgkVQBmJFsA&#10;ZSRjAGMlawBiJXUAYSWBAF8mjgBeJp0AXSetAFsowQBbKOAAWin3AFkp/wBZKf8AWSn/AFko/wDP&#10;MgAAvjkAALE9AACmPwAAnD8AAJM8AACKNgAAgTAAAHkqAwByJg8AbicZAGsoIwBpKCwAZik1AGUp&#10;PABjKUMAYSpKAGAqUQBeKlcAXSpfAFwraABaK3IAWSx9AFgsiwBWLZoAVS2qAFQuvQBTLtwAUi/1&#10;AFIv/wBSLv8AUi7/AFIu/wDKNgAAuj0AAK1CAACiRAAAmEQAAI9BAACFPAAAezcAAHIxAABrLAwA&#10;Zy0VAGQtHwBhLigAXy4xAF0uOQBcL0AAWi9GAFgvTQBXL1QAVjBcAFUwZABTMW4AUjF6AFExiABQ&#10;MpcATjKoAE0zuwBNNNgATDTzAEw0/wBMNP8ATDP/AEwz/wDGOgAAtkIAAKlGAACeSQAAlUkAAItH&#10;AACBQgAAdz0AAG03AABkMgkAYDISAF0yHABaMiUAWDMtAFYzNQBVMzwAUzRDAFI0SgBRNFEAUDRZ&#10;AE81YQBNNWwATDZ3AEs2hQBKN5UASDemAEc4uAFHONMBRjjxAUY4/wFGOP8ARjj/AEY3/wDBPgAA&#10;skUAAKZKAACcTQAAkk0AAIhLAAB+RwAAc0IAAGk9AABfNwYAWjYQAFc3GABUNyIAUjcqAFA3MgBP&#10;ODkATThAAEw4RwBLOE4ASjlWAEk5XwBIOmkARzp1AEU7gwBEO5MAQzykAUI8tgFBPdABQT3wAUE9&#10;/wFBPP8BQTz/AUE8/wC+QgAAr0kAAKNOAACZUAAAj1EAAIVQAAB7TAAAb0YAAGVCAABaPQIAVDsO&#10;AFE7FQBPOx8ATTsnAEs7LwBJPDYARzw9AEc8RABGPUsART1UAEQ+XABDPmcAQj9zAEA/gQA/P5EA&#10;PkCiAD1AtQE8Qc4BPEHuATxB/wE8QP8BPED/AT0//wG6RQAArEwAAKFRAACXVAAAjVUAAINUAAB4&#10;UQAAbEsAAGFHAABWQgAAT0AMAEw/EwBJQBwAR0AkAEZALABEQDMAQ0A6AEJBQgBBQUkAQEJRAD9C&#10;WgA+Q2UAPUNxADtDfwA6RI8AOUSgADhFswE3RcsBN0XsATdF/wE3RP8BOET/AThD/wC3SQAAqVAA&#10;AJ5VAACUWAAAi1kAAIBYAAB2VgAAaFAAAF1MAABTSAAASkUJAEZEEQBERBkAQkQiAEFFKQA/RTEA&#10;PkU4AD1FPwA8RkcAO0ZPADpHWAA5R2IAOEhuADZIfAA1SI0ANEmeADNJsQAySckAMUnrADJJ/gAy&#10;SP8AMkj/ADNI/wC0TAAAp1QAAJxZAACSXAAAiF0AAH5dAABzWgAAZVUAAFtSAABQTgAARkoFAEBJ&#10;DgA+SRYAPUkeADtKJgA6Si4AOUo1ADhLPQA3S0QANktNADRMVgAzTGAAMkxsADFNegAwTYsALk2c&#10;AC1OrwAsTscALE7pACxN/QAtTf8ALUz/AC1M/wCwUAAApFgAAJldAACPYQAAhmIAAHthAABwXwAA&#10;YlsAAFhYAABOVQAAQ1EBADtPDAA4TxMANk8bADVPIwA0UCsAM1AyADJQOgAxUEIAMFFKAC5RUwAt&#10;Ul0ALFJpACtSeAApUogAKFOaACdTrQAmU8UAJlPnACZT/AAnUv8AJ1H/ACdR/wCsVQAAoFwAAJZi&#10;AACNZgAAg2cAAHhmAABtZQAAYGEAAFVeAABKWwAAP1gAADVWCAAxVRAAMFYXAC5WHwAtVicALFYv&#10;ACtXNgAqVz4AKVdHAChXUAAmWFoAJVhnACRYdQAjWYYAIVmYACBZqwAfWcIAH1nlAB9Y+gAgWP8A&#10;IFf/ACFX/wCoWgAAnWIAAJNnAACKawAAf2wAAHVsAABqawAAXWgAAFFlAABGYwAAO2AAADFeAwAq&#10;XQ0AKF0TACZdGwAlXiMAJF4qACNeMgAiXjoAIV5DACBfTAAfX1cAHl9jABxgcQAbYIIAGWCVABhg&#10;qQAXYMAAFmDiABdf+QAYXv8AGV7/ABld/wCkYAAAmWgAAJBuAACGcAAAfHIAAHJyAABmcQAAWG4A&#10;AExsAABBawAANmkAAC1nAAAjZggAH2YPAB1mFQAcZh0AG2YlABpmLQAZZzUAGGc+ABdnSAAWZ1MA&#10;FWhfABNobgASaH8AEWiSABBopgAPaL0ADmjgABBn9wAQZv8AEWX/ABFl/wCfZwAAlm8AAIxzAACC&#10;dgAAeHgAAG14AABgdwAAU3YAAEZ0AAA7cwAAMXIAACdxAAAecQAAFnAKABNwEAATcBcAEnAfABFx&#10;JwAQcS8AEHE4AA5xQgAOcU4ADXFbAAxxaQALcXoACnGNAAhxoQAGcbYABnDSAAdw7wAIb/8ACW7/&#10;AAlu/wCbbwAAkXUAAId5AAB+fAAAdH4AAGZ+AABZfgAATX4AAEB9AAA1fQAAKnwAACF8AAAYfAAA&#10;EXwEAAx8DAAKfBEACXwZAAh8IQAHfCkABnwyAAR8PQADfEgAAXxVAAB8YwAAfHQAAHyHAAB7nAAA&#10;e7EAAHrLAAB56wAAefoAAHn/AAB4/wCWdwAAjHwAAIOAAAB5gwAAbIQAAF6FAABRhgAARYcAADmH&#10;AAAthwAAI4cAABqHAAAShwAADYgBAAaJCgABiQ8AAIkUAACIGwAAiCMAAIksAACJNgAAiUIAAIhO&#10;AACIXQAAiG0AAIiBAACHlQAAh6sAAIbEAACF5gAAhPgAAIT/AACE/wCQfgAAh4MAAH6HAABxiQAA&#10;Y4sAAFaNAABJjwAAPJEAADCRAAAkkQAAGpIAABKTAAANlAAABpUAAACWBgAAlgwAAJUQAACWFQAA&#10;lh0AAJYkAACWLgAAljkAAJZGAACWVQAAlmUAAJZ4AACVjgAAlaQAAJS8AACT3wAAk/UAAJL/AACS&#10;/wCLhgAAg4oAAHWNAABnkAAAWZQAAEyXAAA/mQAAMpoAACabAAAbnAAAEp0AAAyfAAAEoAAAAKIA&#10;AACjAQAAowcAAKMMAACjEAAApBUAAKQcAAClJQAApi8AAKY8AACmSwAAplsAAKZuAAClhAAApZsA&#10;AKSzAACj0AAAo+8AAKL8AACi/wCGjQAAeJEAAGqVAABcmQAATp0AAEGgAAAzogAAJqMAABulAAAR&#10;pwAACqkAAAGrAAAArQAAAK8AAACwAAAAsAAAALAFAACxCwAAsg8AALMUAAC0GwAAtSQAALcwAAC3&#10;PwAAt1AAALdiAAC3eAAAt5AAALapAAC2wgAAtuQAALb1AAC1/gB7kwAAbZgAAF+dAABQogAAQqYA&#10;ADSpAAAmqwAAGq0AABCvAAAJsgAAALQAAAC3AAAAugAAALwAAAC9AAAAvgAAAL4AAADAAgAAwQgA&#10;AMINAADEEgAAxhkAAMkkAADKMgAAy0MAAMtVAADMagAAzIMAAMycAADLtQAAzM4AAMzpAADM9gBw&#10;mwAAYaEAAFKmAABEqwAANrAAACeyAAAatQAAELgAAAe7AAAAvgAAAMEAAADEAAAAyAAAAMsAAADL&#10;AAAAzQAAAM4AAADQAAAA0gAAANUDAADYCgAA2xAAAN4YAADiJAAA4zUAAORIAADlXAAA5nMAAOaN&#10;AADmpQAA5rwAAObTAADn5wBjpAAAVaoAAEawAAA4tQAAKLkAABq8AAAPwAAABcQAAADHAAAAywAA&#10;AM8AAADUAAAA2AAAANwAAADdAAAA3wAAAOEAAADjAAAA5QAAAOgAAADqAAAA7QYAAPEOAAD1FgAA&#10;+CUAAPk4AAD5TQAA+mMAAPt8AAD8lQAA/KoAAPy7AAD9ywD/AA8A/wAOAP8ADgD/ABAA/wAWAP8A&#10;IwD/ADAA/wA9AP8ASQD/AFQA/wBeAP8AZgD/AG4A/wB2AP8AfAD/AIIA/wCJAP8AjwD/AJUA/gCb&#10;AP0AowD7AKsA+gC1APkAwwD3ANsA9gDwAPQA/wDzAP8A8gD/AOwA/wDiAP8A3AD/ANYA/wD/AAwA&#10;/wAJAP8ACAD/AAoA/wASAP8AHgD/ACsA/wA4AP8ARAD/AE8A/wBZAP4AYQD8AGkA+gBwAPgAdwD3&#10;AH0A9gCDAPQAiQDyAI8A8QCWAO8AnQDtAKUA7ACvAOoAvADoAM0A5gDoAOQA+gDjAP8A4gD/AOAA&#10;/wDVAP8AzgD/AMsA/wD/AAYA/wABAP8AAAD/AAQA/wAOAP8AGQD/ACUA/QAyAPsAPgD3AEkA8wBT&#10;APAAXADuAGMA7ABqAOoAcQDoAHcA5gB9AOQAgwDiAIkA4ACQAN4AlwDcAJ8A2QCpANYAtADTAMQA&#10;0ADeAM4A8wDMAP8AywD/AMoA/wDIAP8AwgD/AL4A/wD/AAAA/wAAAP8AAAD/AAAA+wALAPYAEwDx&#10;ACAA7QAsAOoAOADnAEMA4wBNAOAAVgDcAF0A2QBkANUAawDSAHEA0AB2AM4AfADMAIMAygCJAMgA&#10;kQDGAJkAxACjAMEArQC/ALsAvQDPALsA6wC5APwAtwD/ALcA/wC2AP8AtAD/ALEA/wD/AAAA/wAA&#10;AP8AAAD2AAAA7gAFAOcADwDhABkA2wAlANUAMQDSADwAzgBGAMoATwDHAFcAxABeAMEAZAC/AGoA&#10;vQBwALsAdgC5AHwAuACDALYAigCzAJMAsQCcAK8ApwCtALMAqwDFAKkA4QCnAPUApgD/AKUA/wCk&#10;AP8ApAD/AKQA/wD/AAAA/AAAAPEAAADoAAAA4AAAANQACwDMABMAxwAfAMIAKgC/ADUAvAA/ALgA&#10;SAC1AFAAswBXALAAXgCuAGQArABpAKsAbwCpAHUApwB8AKUAhACjAIwAoQCWAJ8AoQCdAK0AmgC8&#10;AJgA0gCXAO4AlQD+AJQA/wCVAP8AlQD/AJUA/wD8AQAA8AUAAOMHAADVBQAAzAAAAMUABAC+AA4A&#10;uAAXALMAIwCvAC4AqwA4AKkAQQCmAEoAowBRAKEAVwCfAF0AnQBjAJsAaQCaAG8AmAB2AJYAfQCU&#10;AIYAkgCQAJAAmwCOAKcAjAC2AIoAyQCIAOcAhwD5AIcA/wCGAP8AhgD/AIYA/wD0DAAA5BAAANES&#10;AADFEQAAvQ4AALYIAACxAAgAqwARAKYAGwChACYAngAxAJoAOgCYAEMAlQBKAJMAUQCRAFcAjwBd&#10;AI4AYwCMAGkAigBwAIgAdwCGAIAAhACLAIIAlgCAAKMAfgCxAH0AxAB7AuEAegP1AHoF/wB5Bf8A&#10;eAb/AHgG/wDqEwAA1hoAAMYdAAC6HAAAsRkAAKoTAACkDQAAnwUMAJkAFACVAB8AkQIpAI0DMwCL&#10;BDwAiAVEAIYGSwCEBlEAggdXAIEHXQB/B2MAfQhqAHsIcgB6CHwAeAmGAHYJkgB0CqAAcwqvAHEL&#10;wQBwDN8Abw32AG4O/wBtDv8AbQ7/AG0O/wDhHAAAyyMAALwmAACxJgAAqCQAAKAeAACZGAAAkxAC&#10;AI4LDgCICxcAhAwiAIENLAB+DTUAfA49AHoORQB4DksAdw5RAHUPWABzD14AcRBlAHAQbgBuEHcA&#10;bBCCAGsQjwBpEZ0AaBGtAGYSwABlEt8AZBP2AGMU/wBjFP8AYhT/AGIU/wDWJAAAwyoAALUuAACq&#10;LwAAoC0AAJgoAACQIgAAiRsAAIITCAB9ERIAeRIcAHYTJwBzFDAAcRQ4AG8VPwBtFUYAbBVMAGoW&#10;UwBoFlkAZxZhAGUWaQBkF3IAYhd+AGEYiwBfGJkAXhmpAFwZvABcGtgAWhvzAFoc/wBZHP8AWRz/&#10;AFkc/wDNKgAAvTEAAK81AACkNgAAmzQAAJIxAACJKwAAgSUAAHkdAwBzGA4AbxkYAGwaIgBpGysA&#10;ZxszAGUcOwBkHEEAYh1IAGAdTgBfHVUAXR1cAFweZABbHm4AWR95AFgfhwBWIJYAVSCmAFQhuABT&#10;IdIAUiLxAFIj/wBSI/8AUiL/AFIi/wDILwAAuDYAAKs6AACgPAAAljsAAI04AACDMgAAei0AAHIm&#10;AABqIAwAZiATAGMhHQBhISYAXyIvAF0iNgBbIj0AWiNEAFgjSgBXI1EAVSNYAFQkYQBTJGoAUSV2&#10;AFAlgwBPJpMATiejAEwntQBMKM4ASyjuAEsp/wBLKP8ASyj/AEso/wDDNAAAszsAAKc/AACcQQAA&#10;kkAAAIk+AAB/OQAAdTMAAGwtAABjJwgAXiYRAFwmGQBZJyIAVycrAFUoMgBUKDkAUihAAFEoRgBQ&#10;KU0ATilVAE0pXQBMKmcASypzAEkrgABIK5AARyyhAEYtswBFLcsARS7sAEQu/wBELv8ARS3/AEUt&#10;/wC+OAAAsD8AAKRDAACZRQAAj0UAAIVDAAB7PgAAcTkAAGc0AABeLgQAWCsOAFUrFgBSLB8AUCwn&#10;AE8sLwBNLTYATC08AEotQwBJLUoASC5SAEcuWgBGL2QARS9wAEMwfgBCMI0AQTGeAEAysQA/MsgA&#10;PzPqAD8z/gA/Mv8APzL/AD8y/wC7PAAArUMAAKFHAACWSQAAjEkAAINIAAB4RAAAbT4AAGM5AABa&#10;NAAAUjAMAE8wEwBMMBwASjAkAEkxKwBHMTIARjE5AEQxQABDMkcAQjJPAEEzWABAM2IAPzRtAD40&#10;ewA9NYsAPDacADs2rwA6N8YAOTfoADk3/AA6N/8AOjb/ADo2/wC3QAAAqkYAAJ5LAACUTQAAik4A&#10;AIBMAAB1SAAAakMAAGA+AABWOQAATTUJAEk0EQBHNRkARTUhAEM1KABBNS8AQDU2AD82PQA+NkUA&#10;PTdNADw3VQA7OGAAOjhrADk5eQA4OYkANzqbADU6rQA1O8QANDvmADQ7+wA1O/8ANTr/ADU6/wC0&#10;QwAAp0oAAJxOAACSUQAAiFIAAH5QAABzTQAAZ0gAAFxEAABSPwAASDoGAEQ5DwBBORYAPzkeAD45&#10;JgA8OS0AOzo0ADo6OwA5O0IAODtKADc8UwA2PF0ANT1pADQ9dwAzPocAMT6ZADA/qwAvP8IALz/k&#10;AC8/+gAwP/8AMD7/ADA+/wCxRwAApE0AAJlSAACPVQAAhlYAAHxVAABxUgAAZEwAAFlJAABPRQAA&#10;RUADAD8+DQA8PhMAOj4bADk+IwA3PioANj8xADU/OAA0P0AAM0BIADJAUQAxQVsAMEFnAC5CdQAt&#10;QoUALEOXACtDqgAqQ8AAKUTiACpD+QAqQ/8AK0L/ACtC/wCuSgAAoVEAAJdWAACNWQAAg1oAAHla&#10;AABuVwAAYVIAAFdOAABNSwAAQ0cAADpDCgA2QxEANEMYADNDIAAyRCcAMUQvADBENgAvRT0ALUVG&#10;ACxFTwArRlkAKkZkAClHcgAoR4MAJkeVACVIqAAkSL4AI0jgACRI9wAlR/8AJUf/ACZH/wCqTwAA&#10;n1UAAJRaAACLXgAAgV8AAHdeAABrXAAAX1gAAFVVAABLUQAAQE0AADVKBwAwSQ4ALkkVAC1JHQAs&#10;SSQAK0orACpKMwAoSjsAJ0tDACZLTAAlS1YAJExiACNMcAAhTIAAIE2TAB9NpgAeTbsAHU7dAB5N&#10;9gAeTP8AH0z/ACBL/wCnUwAAnFoAAJJfAACIYwAAfmQAAHRjAABpYQAAXF4AAFJbAABHWAAAPFUA&#10;ADJSAgAqUAwAJ08SACZQGQAlUCAAJFAoACNQLwAiUTcAIVFAACBRSQAeUlMAHVJfABxSbQAaU30A&#10;GVOQABhTpAAWU7kAFVPZABZT9AAXUv8AGFH/ABlR/wCjWQAAmGAAAI9lAACFaAAAe2kAAHFpAABm&#10;ZwAAWWQAAE1hAABCXwAAOFwAAC5aAAAlWAgAIFcOAB5XFAAdVxwAHFgjABtYKwAaWDMAGVg8ABhY&#10;RQAWWVAAFVlbABRZaQATWnoAElqNABFaoQAQWrcADlrVABBZ8wAQWf8AEVj/ABFY/wCfXwAAlWYA&#10;AIxrAACCbQAAeG4AAG5vAABibQAAVWoAAEhoAAA+ZgAAM2UAACljAAAgYQEAGGALABVgEAAUYBcA&#10;E2AeABJgJgASYC4AEWE3ABBhQAAPYUsADmFYAA1hZgAMYnYAC2KJAAphnQAJYbIACGHLAAhh6wAJ&#10;YP0ACl//AAtf/wCbZgAAkm0AAIhxAAB+cwAAdXUAAGp0AABccwAAT3IAAENwAAA4bwAALW4AACRs&#10;AAAbawAAE2sEAA5qDAANahIADGoZAAtqIQAKaikACWoyAAhqPAAHa0cABWtTAARrYQACa3EAAGqE&#10;AABqmAAAaq0AAGnGAABp5wAAafgAAGj/AABo/wCXbQAAjXMAAIR3AAB7egAAcHsAAGN7AABWegAA&#10;SXoAAD15AAAxeAAAJ3cAAB12AAAVdgAAD3YCAAl2CgAEdg8AAHYVAAB2HAAAdiQAAHUsAAB1NgAA&#10;dUEAAHVOAAB1XAAAdWwAAHV+AAB0kwAAdKgAAHPAAABz4wAAcvcAAHL/AABx/wCSdQAAiXoAAIB+&#10;AAB2gAAAaYEAAFuCAABOggAAQYIAADWDAAApggAAH4EAABaBAAAQggAACoIAAAKDBwAAgg0AAIIR&#10;AACCFwAAgh4AAIImAACCLwAAgjsAAIJHAACCVQAAgWUAAIF4AACBjQAAgKIAAH+6AAB/3QAAfvQA&#10;AH3/AAB9/wCNfAAAhIEAAHuEAABuhgAAYIgAAFKKAABFiwAAOYwAACyMAAAhjAAAF4wAABCNAAAJ&#10;jgAAAo8AAACQAwAAjwkAAI8OAACPEgAAkBgAAJAfAACQKAAAkDIAAJA/AACQTQAAkF0AAI9wAACP&#10;hQAAjpwAAI6zAACN0AAAjPAAAIv+AACL/wCIhAAAgIgAAHKLAABkjQAAVpAAAEiTAAA7lQAALpYA&#10;ACKWAAAXlwAAD5gAAAiZAAAAmwAAAJ0AAACdAAAAnQMAAJ0JAACdDQAAnhEAAJ4XAACfHwAAnykA&#10;AKA1AACgQwAAoFQAAKBmAACfewAAnpMAAJ6rAACdxgAAnekAAJz5AACc/wCDiwAAdY4AAGeSAABZ&#10;lgAAS5kAAD2cAAAwngAAI58AABegAAAOogAAB6QAAACmAAAAqAAAAKoAAACqAAAAqgAAAKsBAACr&#10;BwAArAwAAK0QAACuFgAArx4AALEpAACxOAAAsUgAALFaAACxbwAAsYgAALGgAACwugAAr90AAK/y&#10;AACv/QB4kQAAapYAAFyaAABNnwAAP6MAADGmAAAjpwAAF6kAAA6rAAAFrgAAALAAAACyAAAAtQAA&#10;ALcAAAC3AAAAuAAAALkAAAC6AAAAvAMAAL0JAAC+DgAAwBQAAMMeAADFKwAAxTwAAMZOAADGYgAA&#10;xnoAAMaUAADGrQAAxsgAAMXlAADF8wBsmQAAXp4AAE+kAABBqAAAMqwAACSvAAAWsQAADbQAAAO3&#10;AAAAugAAAL0AAADAAAAAxAAAAMYAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQBgAA0w0AANgT&#10;AADcHgAA3i0AAN9AAADgVAAA4WsAAOGFAADhnwAA4bcAAOHPAADh5gBgoQAAUqcAAEOtAAA0sgAA&#10;JbUAABe5AAANvAAAAb8AAADDAAAAxwAAAMoAAADPAAAA0wAAANYAAADXAAAA2gAAANwAAADfAAAA&#10;4QAAAOMAAADmAAAA6QEAAOwLAADwEgAA8x8AAPQxAAD2RgAA91wAAPh0AAD4jwAA+aYAAPm4AAD4&#10;yQD/AA0A/wALAP8ACwD/AA4A/wATAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBZAP8AYgD/AGoA/wBx&#10;AP8AdwD/AH4A/wCEAP4AigD9AJAA/ACXAPoAngD5AKcA9wCxAPYAvgD1ANIA8wDsAPEA/gDwAP8A&#10;8AD/AOYA/wDcAP8A0gD/AM0A/wD/AAcA/wAEAP8AAgD/AAYA/wAQAP8AGwD/ACcA/wAzAP8APwD/&#10;AEoA/gBUAPsAXQD5AGQA9wBrAPUAcgDzAHgA8gB+APAAhADvAIoA7QCRAOwAmQDqAKEA6ACrAOYA&#10;tgDkAMcA4gDjAOAA9wDeAP8A3QD/ANkA/wDMAP8AxQD/AMEA/wD/AAAA/wAAAP8AAAD/AAEA/wAN&#10;AP8AFgD8ACIA+QAuAPYAOQDzAEUA7wBOAOwAVwDpAF4A5gBlAOQAbADiAHIA4AB3AN8AfgDdAIQA&#10;2wCLANgAkgDVAJsA0gCkAM8ArwDNAL4AywDVAMkA7wDHAP8AxQD/AMQA/wC+AP8AuAD/ALUA/wD/&#10;AAAA/wAAAP8AAAD+AAAA9wAJAPEAEQDrABwA5wAoAOQAMwDhAD4A3QBIANgAUQDTAFgA0ABfAM4A&#10;ZQDMAGsAygBxAMgAdwDGAH0AxACEAMIAjADAAJQAvgCeALsAqAC5ALYAtwDIALUA5gCzAPoAsQD/&#10;ALAA/wCwAP8ArAD/AKkA/wD/AAAA/wAAAPoAAADxAAAA6AADAOAADQDYABYA0QAiAM0ALQDKADcA&#10;xgBBAMIASgC/AFIAvQBZALoAXwC4AGUAtwBqALUAcACzAHYAsQB9AK8AhQCtAI0AqwCXAKkAoQCn&#10;AK4ApQC+AKIA2ACgAPIAnwD/AJ4A/wCeAP8AngD/AJwA/wD/AAAA9wAAAOsAAADhAAAA1gAAAMsA&#10;CQDFABEAvwAbALsAJgC3ADEAtAA6ALEAQwCuAEsAqwBSAKkAWACnAF4ApgBkAKQAaQCiAHAAoAB2&#10;AJ4AfgCcAIYAmgCQAJgAmwCWAKcAlAC2AJIAygCQAOkAjwD8AI4A/wCNAP8AjAD/AI0A/wD4AAAA&#10;6QIAANsDAADMAQAAxAAAAL0AAgC2AA0AsAAVAKsAIACnACoApAA0AKEAPACeAEQAnABLAJoAUgCY&#10;AFgAlgBdAJUAYwCTAGkAkQBwAI8AdwCNAIAAiwCKAIkAlQCHAKEAhQCvAIMAwQCBAOAAgAD1AH8A&#10;/wB/AP8AfwD/AH8A/wDuCgAA3A4AAMoQAAC+DgAAtQsAAK8DAACpAAcAowAQAJ4AGACZACMAlgAs&#10;AJMANQCQAD4AjgBFAIwASwCKAFEAiABXAIYAXQCFAGMAgwBqAIEAcQB/AHoAfQCEAHsAjwB5AJwA&#10;dwCqAHUAuwB0ANQAcgDwAHIA/wByAP8AcQD/AHEA/wDjEQAAzRcAAL8ZAACzGQAAqhUAAKMQAACd&#10;CgAAlwEKAJEAEgCNABsAiQAlAIUALwCDADcAgAA+AH4ARQB9AEsAewBRAHkAVwB4AF0AdgBkAHQB&#10;awByAXQAcAJ/AG4CiwBsA5gAawOmAGkEtwBoBc4AZwfsAGYI/QBmCf8AZQn/AGUJ/wDWGgAAxCAA&#10;ALYjAACrIwAAoSAAAJkbAACSFAAAjA4BAIYHDQCABBQAfAYeAHkHKAB2CDAAdAg4AHIJPwBwCUUA&#10;bwpMAG0KUgBsClgAagtfAGgLZwBnC3AAZQx6AGMMhwBiDJUAYA2kAF8NtgBeDc4AXA7tAFwP/wBb&#10;EP8AWxD/AFsQ/wDNIQAAvCgAAK8rAACkKwAAmikAAJIkAACJHwAAghgAAHsRBQB1DQ8AcQ0XAG4O&#10;IQBrDioAaQ8yAGcQOQBlEEAAZBBGAGMQTQBhEFMAXxFaAF4RYgBcEWsAWxF2AFkSgwBYEpIAVhOi&#10;AFUTtABUE8sAUxTsAFIV/wBSFv8AUhX/AFIV/wDGKAAAti4AAKkyAACfMgAAlTEAAIwtAACDJwAA&#10;eiEAAHIaAABrEwsAZxMTAGQUHABhFCUAXxUtAF0VNABcFTsAWxZCAFkWSABYFk8AVhdWAFUXXgBT&#10;F2cAUhhyAFAYfwBPGY4AThqfAEwasABLG8cASxvpAEoc/QBKHP8AShz/AEoc/wDBLQAAsTQAAKU3&#10;AACaOAAAkDcAAIc0AAB9LwAAdCkAAGwjAABkHAcAXhkQAFsaGABZGyEAVxspAFUbMABUHDcAUhw9&#10;AFEcRABPHUsATh1SAE0dWgBLHmMASh5uAEkffABHH4sARiCcAEUhrgBEIcQAQyLmAEMi/ABDIv8A&#10;QyL/AEMi/wC8MgAArTgAAKE8AACXPgAAjT0AAIM6AAB5NQAAbzAAAGYqAABeJAIAVyANAFQgFABR&#10;IB0ATyElAE4hLABMITMASyI6AEkiQABIIkcARyJOAEYjVwBEI2AAQyRrAEIkeQBBJYgAPyaZAD4m&#10;qwA9J8EAPSfjAD0o+gA9KP8APSf/AD0n/wC4NgAAqj0AAJ5AAACUQgAAikIAAIA/AAB2OwAAbDYA&#10;AGIwAABZKgAAUSULAE0lEQBLJRkASSUhAEcmKABFJi8ARCY2AEMmPQBCJ0QAQSdLAD8oVAA+KF0A&#10;PSlpADwpdgA7KoYAOSuXADgrqQA3LL8ANyzgADcs+AA3LP8ANyz/ADgs/wC1OgAAp0AAAJxEAACR&#10;RgAAh0YAAH1EAABzQAAAaDsAAF82AABVMQAATCsHAEcpDwBFKhYAQyoeAEEqJQA/KiwAPiszAD0r&#10;OQA8K0EAOyxIADosUQA5LVsAOC5mADYucwA1L4MANC+VADMwpwAyML0AMTHeADEx9wAyMf8AMjD/&#10;ADMw/wCxPgAApEQAAJlIAACPSgAAhUoAAHtJAABwRQAAZUAAAFs7AABSNgAASDEEAEIuDQA/LhMA&#10;PS4bADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADQxTwAzMVkAMjJkADEycQAwM4EALzSTAC40pgAs&#10;NbsALDXbACw19QAtNf8ALTT/AC40/wCuQQAAokgAAJdMAACNTgAAg04AAHlNAABuSgAAYkUAAFhA&#10;AABOPAAARTcAAD0zCwA5MxEANzMYADYzHwA0MyYAMzMtADI0NAAxNDwAMDVEAC81TAAuNlYALTZi&#10;ACw3bwArN38AKjiRACg4pAAnObkAJjnYACc59AAoOf8AKDj/ACk4/wCrRQAAn0sAAJRPAACLUgAA&#10;gVMAAHdSAABsTwAAX0kAAFZGAABMQgAAQj0AADg4CAA0OA8AMjgVADE4HQAvOCQALjgrAC05MgAs&#10;OTkAKzpBACo6SgApO1QAKDtfACc8bQAlPH0AJD2PACM9ogAiPbcAIT7UACE+8wAiPf8AIz3/ACM8&#10;/wCoSQAAnU8AAJJTAACJVgAAf1cAAHVWAABqUwAAXU8AAFNMAABKSAAAQEQAADZABQAvPQ0ALT0T&#10;ACs9GgAqPiEAKT4oACg+LwAnPjcAJj8/ACQ/SAAjQFIAIkBdACFBagAgQXoAHkGNAB1CoAAcQrUA&#10;G0LRABtC8QAcQv8AHUH/AB5B/wClTQAAmlMAAJBYAACGWwAAfVwAAHJbAABnWAAAW1QAAFFSAABI&#10;TgAAPUoAADNHAAAqQwsAJkMQACVDFgAkQx4AI0QlACJELAAhRDQAIEU8AB5FRQAdRU8AHEZaABtG&#10;aAAZRngAGEeKABdHngAWR7MAFEjOABVH7wAWR/8AF0b/ABdG/wCiUgAAl1gAAI1dAACEYAAAemEA&#10;AHBgAABlXgAAWVoAAE9YAABEVAAAOVEAAC9OAAAmSwYAIEoOAB5KEwAdShoAHEohABtLKAAaSzAA&#10;GUs4ABdLQgAWTEwAFUxXABRMZQATTXUAEk2IABFNnAAQTbEADk7MAA9N7gAQTf8AEUz/ABFM/wCe&#10;VwAAlF0AAItiAACBZQAAd2YAAG1mAABjZAAAVmEAAEpeAAA/WwAANVgAACtWAAAiVAEAGlIKABZS&#10;EAAVUhYAFFIdABNSJAASUiwAEVI0ABFSPgAQU0gAD1NUAA5TYgANVHIADFSEAAtUmAAJVK0ACFTF&#10;AAlU5wAKU/sAC1L/AAtS/wCbXQAAkWQAAIhoAAB+awAAdGwAAGtsAABfagAAUmcAAEVkAAA6YgAA&#10;MGAAACZeAAAdXQAAFVsFABBaDAAOWhEADloYAA1bIAAMWycAC1swAApbOgAJW0UAB1tRAAZbXgAE&#10;W20AA1uAAAFblAAAW6gAAFvAAABa4gAAWvYAAVr/AAJZ/wCXZAAAjmsAAIRuAAB7cAAAcnIAAGdx&#10;AABZcAAATG4AAEBsAAA1awAAKmkAACFnAAAYZgAAEWYBAAxlCgAHZQ8ABGUUAANkGwACZCMAAGQs&#10;AABkNQAAZEAAAGRMAABkWgAAZGkAAGR7AABkjwAAY6QAAGO7AABi3QAAYvQAAGL/AABh/wCTbAAA&#10;iXEAAIB1AAB4dwAAbXgAAGB3AABSdgAARnUAADl0AAAudAAAI3IAABpxAAAScQAADXEAAAZxCAAA&#10;cA0AAHASAABwFwAAbx8AAG8mAABvMAAAbzsAAG9HAABvVAAAb2QAAG91AABuigAAbaAAAG22AABs&#10;1gAAa/IAAGv/AABr/wCOcwAAhXgAAH17AABzfQAAZX4AAFh+AABLfgAAPn4AADJ+AAAmfQAAHHwA&#10;ABN8AAANfAAABn0AAAB9BQAAfAsAAHwPAAB8EwAAfBkAAHwhAAB8KQAAfDQAAHtAAAB7TgAAe14A&#10;AHtvAAB6hAAAepoAAHmxAAB4zgAAd+8AAHb+AAB2/wCJegAAgX8AAHiCAABrgwAAXYUAAE+GAABC&#10;hwAANYgAACmHAAAdhwAAFIcAAA2IAAAGiQAAAIoAAACKAAAAiQYAAIkMAACJDwAAiRMAAIkaAACK&#10;IgAAiiwAAIo4AACKRgAAiVYAAIloAACJfAAAiJQAAIerAACGxgAAheoAAIX7AACE/wCFggAAfYYA&#10;AG+IAABhiwAAU40AAEWPAAA4kQAAK5EAAB+SAAAUkgAADZMAAASUAAAAlgAAAJcAAACYAAAAlwAA&#10;AJcFAACXCwAAmA4AAJgTAACZGgAAmSIAAJouAACaPQAAmU0AAJleAACZcwAAmIsAAJijAACXvAAA&#10;luIAAJb3AACV/wCAiQAAcowAAGSPAABWkwAASJYAADqZAAAsmgAAH5sAABScAAAMngAAA58AAACh&#10;AAAAowAAAKUAAAClAAAApQAAAKUAAACmAgAApwgAAKcNAACoEQAAqRkAAKsjAACrMQAAq0EAAKxT&#10;AACsZwAAq4AAAKqaAACqswAAqtAAAKnvAACp+wB1jwAAZ5QAAFmYAABKnAAAPJ8AAC2iAAAgowAA&#10;E6UAAAunAAABqQAAAKsAAACuAAAAsQAAALIAAACyAAAAswAAALQAAAC1AAAAtgAAALgEAAC5CwAA&#10;uxAAAL0YAAC/JAAAvzUAAMBHAADAWwAAwHIAAMCNAADBpgAAwMEAAL/jAAC+8wBqlwAAW5wAAE2h&#10;AAA+pQAAL6kAACGrAAATrQAAC7AAAACzAAAAtQAAALgAAAC8AAAAvwAAAMEAAADBAAAAwwAAAMQA&#10;AADGAAAAxwAAAMkAAADLAAAAzggAANEPAADVGAAA2CcAANk5AADaTQAA22QAANt+AADcmQAA3LAA&#10;ANzJAADc4wBdnwAAT6UAAECqAAAyrwAAIrIAABS1AAAKuAAAALsAAAC/AAAAwwAAAMYAAADLAAAA&#10;zgAAANEAAADRAAAA1AAAANYAAADZAAAA2wAAAN4AAADgAAAA5AAAAOcGAADrDgAA7xkAAPAqAADy&#10;PwAA81UAAPRtAAD0iAAA9KEAAPS2AAD0xwD/AAkA/wAGAP8ABwD/AAwA/wARAP8AHAD/ACgA/wA0&#10;AP8AQQD/AEwA/wBVAP8AXQD/AGUA/wBsAP8AcgD+AHgA/AB+APsAhAD6AIsA+QCSAPcAmQD2AKIA&#10;9ACsAPMAuQDxAMsA8ADoAO4A+wDtAP8A7AD/AOEA/wDSAP8AyQD/AMQA/wD/AAEA/wAAAP8AAAD/&#10;AAQA/wAOAP8AFwD/ACMA/wAvAP8AOwD9AEYA+gBQAPcAWAD0AF8A8gBmAPAAbADvAHIA7QB4AOwA&#10;fgDqAIUA6QCMAOcAkwDlAJwA4wCmAOEAsQDfAMEA3QDdANsA9ADZAP8A1gD/AM8A/wDEAP8AvQD/&#10;ALkA/wD/AAAA/wAAAP8AAAD/AAAA/wALAPwAEwD3AB4A9AAqAPIANQDuAEAA6QBKAOYAUgDjAFkA&#10;4ABgAN4AZgDcAGwA2gByANcAeADUAH4A0gCFANAAjQDOAJUAzACfAMkAqgDHALgAxQDNAMMA6wDA&#10;AP4AvwD/AL4A/wC2AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD5AAAA8gAGAOsADwDmABkA4QAkAN4A&#10;LwDaADkA0wBDAM8ATADMAFMAyQBaAMcAYADFAGYAwwBrAMEAcQC/AHcAvQB+ALsAhgC5AI4AtwCY&#10;ALUAowCzALAAsQDCAK4A4ACsAPcAqwD/AKoA/wCoAP8AowD/AKAA/wD/AAAA/wAAAPUAAADrAAAA&#10;4QAAANYADADPABMAygAeAMYAKQDCADMAvwA9ALsARQC4AE0AtgBUALMAWgCxAF8AsABlAK4AagCs&#10;AHAAqwB3AKkAfwCnAIcApQCRAKMAnACgAKkAngC4AJwAzgCaAO4AmQD/AJcA/wCWAP8AlgD/AJMA&#10;/wD9AAAA8QAAAOUAAADZAAAAzQAAAMQABgC9AA8AtwAYALMAIgCwACwArQA2AKkAPgCnAEYApABN&#10;AKIAUwCgAFkAnwBeAJ0AZACbAGoAmgBwAJgAdwCWAIAAlACKAJEAlQCPAKIAjQCwAIsAwwCJAOMA&#10;iAD5AIYA/wCGAP8AhgD/AIYA/wDzAAAA4wAAANEAAADFAAAAvQAAALYAAACuAAsAqAASAKQAHACg&#10;ACYAnAAvAJoANwCXAD8AlQBGAJIATACRAFIAjwBYAI0AXQCLAGMAigBqAIgAcQCGAHkAhACDAIIA&#10;jwB/AJsAfgCpAHwAuwB6ANUAeADyAHgA/wB3AP8AdwD/AHcA/wDnBwAA0QwAAMMNAAC4DAAArggA&#10;AKgAAACiAAUAmwAOAJYAFQCSAB8AjgAoAIsAMQCIADkAhgBAAIQARgCCAEwAgABSAH8AVwB9AF0A&#10;ewBjAHoAawB4AHMAdgB9AHQAiABxAJUAcACkAG4AtABsAMoAawDqAGoA/ABqAP8AagD/AGoA/wDa&#10;EAAAxhQAALgWAACtFQAApBIAAJwOAACWBwAAkAAJAIoAEACFABgAgQAhAH4AKgB7ADIAeQA5AHcA&#10;QAB1AEYAcwBMAHIAUQBwAFcAbgBeAG0AZQBrAG4AaQB3AGcAgwBlAJEAYwCfAGIArwBgAMQAXwDk&#10;AF8B+ABeAv8AXgL/AF4C/wDOGAAAvR0AALAgAAClHwAAmxwAAJMXAACLEQAAhAwAAH4ECwB5ABIA&#10;dQAbAHIAIwBvACsAbQEzAGsBOgBpAkAAZwNGAGYDTABkBFIAYwRZAGEEYABfBWkAXgVzAFwGfwBa&#10;Bo0AWQecAFcIrQBWCMEAVQnhAFQL9gBUC/8AVAv/AFQL/wDGHwAAtiUAAKkoAACeKAAAlCUAAIsh&#10;AACDGwAAexQAAHQOAwBuCQ0AaQgUAGYJHQBkCiUAYgotAGALNABeCzoAXQtAAFsMRwBaDE0AWAxU&#10;AFcNXABVDWQAVA1vAFINewBQDooATw6aAE4OrABMD8IATBDjAEsQ+QBLEP8ASxH/AEsQ/wC/JgAA&#10;sCsAAKQvAACZLwAAjy0AAIYpAAB9JAAAdB4AAGwXAABlEQcAXw4QAFwPFwBaEB8AWBAnAFYQLgBU&#10;EDUAUxA7AFIRQgBQEUgATxFQAE4RVwBMEmAASxJrAEkSeABIE4cARhOXAEUUqQBEFL4AQxXfAEMW&#10;+ABDFv8AQxb/AEMW/wC6KwAAqzEAAKA0AACVNQAAizQAAIExAAB4KwAAbyYAAGYgAABeGQEAVxQN&#10;AFQUEwBRFBsATxUjAE4VKgBMFTEASxY3AEkWPgBIFkQARxdMAEUXVABEF10AQxhnAEEYdABAGYMA&#10;PxqUAD0apgA8G7sAOxvbADsc9gA8HP8APBz/ADwc/wC1MAAAqDYAAJw5AACROwAAhzoAAH43AABz&#10;MgAAai0AAGEnAABZIQAAURsJAEwZEABKGhcASBofAEYaJgBFGy0AQxszAEIbOgBBHEEAQBxIAD4c&#10;UAA9HVkAPB5kADsecQA5H4AAOB+SADcgpAA2ILgANSHWADUh9AA1Iv8ANSH/ADYh/wCyNAAApDoA&#10;AJk+AACPPwAAhT8AAHs8AABwOAAAZzIAAF0tAABUKAAATCIFAEYfDgBDHxQAQR8bAD8fIgA+ICkA&#10;PSAwADsgNgA6IT0AOSFFADgiTQA3IlcANiNiADQjbgAzJH4AMiSPADElogAvJbYALybSAC8m8gAv&#10;Jv8AMCb/ADAm/wCvOAAAoj4AAJZCAACMQwAAgkMAAHhBAABuPQAAYzgAAFozAABRLgAASCgBAEAk&#10;DAA9IxEAOyQYADkkHwA4JCYANiQsADUlMwA0JToAMyZCADImSgAxJ1QAMCdfAC8obAAuKHsALCmN&#10;ACsqoAAqKrQAKSrPACkr8AAqK/8AKir/ACsq/wCsPAAAn0IAAJRGAACKRwAAgEcAAHZFAABsQgAA&#10;YT0AAFc4AABOMwAARC4AADwpCQA3KBAANSgVADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rSAAs&#10;K1IAKyxdACosagAoLXkAJy2LACYungAlLrMAJC/NACQv7gAlL/8AJS//ACYu/wCpPwAAnUUAAJJJ&#10;AACISwAAfkwAAHRKAABqRwAAXkIAAFQ9AABLOQAAQTQAADgvBgAyLQ0AMC0TAC4tGQAtLSAAKy0n&#10;ACouLgApLjUAKS89ACgvRgAnME8AJTBbACQxaAAjMXcAIjKJACEynQAfM7EAHjPLAB4z7QAfM/8A&#10;IDP/ACEy/wCmQwAAmkkAAJBNAACGTwAAfFAAAHNPAABoTAAAXEYAAFJDAABJPwAAPzsAADY2AgAu&#10;MgwAKzIRACkyFwAoMh4AJjIkACUzKwAkMzIAIzQ6ACI0QwAhNU0AIDVYAB82ZQAeNnUAHDeHABs3&#10;mwAaN68AGTjIABk46wAaOP8AGzf/ABs3/wCjRwAAmE0AAI5RAACEUwAAe1QAAHFTAABmUAAAWkwA&#10;AFBJAABHRQAAPUEAADM9AAAqOQkAJTcOACM3FAAiOBsAITgiACA4KAAfODAAHjk4AB05QQAcOksA&#10;GjpWABk7YwAYO3IAFjuFABU8mQAUPK0AEz3GABM96QAUPP0AFTz/ABY7/wCgSwAAlVEAAItVAACC&#10;WAAAeVkAAG5YAABkVgAAWFEAAE5PAABFSwAAOkcAADBDAAAnQAUAID4NAB0+EQAcPhcAGz4eABo+&#10;JQAZPi0AGD81ABY/PgAVP0gAFEBTABNAYAASQXAAEUGCABBBlwAPQawADkLEAA5C5wAPQfwAEEH/&#10;ABBA/wCdUAAAk1YAAIlaAACAXQAAdl4AAGxdAABiWwAAVlcAAExVAABBUQAANk4AACxLAAAjSAAA&#10;G0UJABdEDwAVRBQAFEUbABNFIgASRSkAEUUxABFFOwAQRkUAD0ZQAA5HXgANR20ADEd/AAtHkwAJ&#10;R6cACEe+AAhH4AAJR/YACkb/AAtG/wCaVQAAkFsAAIdgAAB9YgAAc2MAAGpiAABgYQAAU14AAEda&#10;AAA8VwAAMlUAAChSAAAfUAAAF04EABFMDAAPTBEADkwXAA5MHgANTSUADE0uAAtNNwAKTUIACU1N&#10;AAdOWgAGTmkABE57AAJOjwABTqQAAE26AABN2wABTfIAAU3/AAJM/wCWWwAAjWIAAIRmAAB6aAAA&#10;cWkAAGhpAABcZwAAT2QAAEJhAAA3XwAALVwAACNaAAAaWAAAElcBAA1WCQAJVQ4AB1UTAAZVGgAE&#10;VSIAA1UqAAJVNAAAVT4AAFVKAABWVwAAVmUAAFV3AABViwAAVaAAAFW2AABU1AAAVPEAAFP9AABT&#10;/wCTYgAAimgAAIBsAAB3bgAAb28AAGNuAABWbAAASWoAAD1oAAAyZgAAJ2UAAB1jAAAVYgAADmEA&#10;AAlgCAADYA0AAF8RAABfFwAAXx4AAF8mAABfLwAAXzoAAF9FAABfUwAAX2EAAF5yAABehwAAXZwA&#10;AF2yAABczwAAXO8AAFv9AABb/wCQagAAhm8AAH1yAAB1dAAAanUAAF10AABPcwAAQnIAADZwAAAr&#10;bwAAIG4AABdtAAAQbAAACmwAAAJrBgAAawsAAGoPAABqFAAAahoAAGohAABpKgAAaTQAAGlAAABp&#10;TgAAaVwAAGltAABoggAAaJgAAGeuAABmygAAZe0AAGX8AABk/wCLcQAAgnYAAHp5AABwewAAYnsA&#10;AFV7AABIegAAO3oAAC96AAAjeQAAGXgAABF3AAAKdwAAA3cAAAB3AgAAdwgAAHYNAAB2EAAAdhUA&#10;AHYbAAB2IwAAdi4AAHU6AAB1RwAAdVYAAHVoAAB0fAAAdJIAAHOqAAByxAAAcekAAHD7AABw/wCG&#10;eQAAf30AAHZ/AABogQAAWoIAAEyCAAA/gwAAMoQAACWDAAAagwAAEYMAAAqDAAACgwAAAIQAAACF&#10;AAAAhAMAAIMIAACDDQAAgxAAAIMVAACEHAAAhCYAAIQyAACEPwAAg08AAINgAACCdQAAgowAAIGk&#10;AACAvQAAf+MAAH75AAB+/wCCgAAAeoQAAGyGAABeiAAAUIoAAEKLAAA1jQAAJ40AABuNAAARjgAA&#10;Co4AAACPAAAAkQAAAJIAAACSAAAAkgAAAJIBAACSBwAAkgwAAJIQAACTFQAAkx0AAJQoAACUNgAA&#10;lEUAAJNXAACTawAAk4IAAJKcAACRtgAAkNgAAI/zAACP/wB+hwAAcIoAAGGNAABTkAAARZMAADeV&#10;AAAplgAAHJcAABGYAAAJmQAAAJsAAACcAAAAngAAAKAAAACgAAAAoAAAAKAAAAChAAAAoQQAAKIJ&#10;AACjDgAApBQAAKUdAACmKgAApjoAAKZMAAClYAAApXgAAKWSAACkrAAApMkAAKPrAACi+gBzjgAA&#10;ZJEAAFaVAABHmQAAOZwAACqeAAAdoAAAEaEAAAijAAAApQAAAKcAAACpAAAArAAAAK4AAACuAAAA&#10;rgAAAK8AAACwAAAAsQAAALIAAACzBgAAtQ0AALcTAAC5HgAAuS4AALpAAAC6VAAAu2oAALqFAAC5&#10;oQAAubsAALreAAC58gBnlQAAWJkAAEqeAAA7ogAALKYAAB2oAAARqgAAB6wAAACvAAAAsQAAALQA&#10;AAC4AAAAuwAAALwAAAC8AAAAvgAAAL8AAADAAAAAwgAAAMQAAADGAAAAyAMAAMsLAADPEgAA0SAA&#10;ANEyAADSRgAA010AANR2AADUkgAA1asAANXEAADU4gBbnQAATKIAAD2nAAAvrAAAH68AABGxAAAH&#10;tQAAALgAAAC7AAAAvgAAAMIAAADHAAAAygAAAMwAAADMAAAAzgAAANAAAADSAAAA1QAAANgAAADb&#10;AAAA3wAAAOIAAADmCwAA6xMAAOwkAADtOAAA7k4AAO9nAADwggAA8JwAAPCyAADxxQD/AAMA/wAB&#10;AP8ABAD/AAkA/wAPAP8AGAD/ACQA/wAwAP8APAD/AEcA/wBRAP8AWQD/AGAA/QBnAPwAbQD6AHMA&#10;+QB5APgAfwD2AIUA9QCMAPMAlADyAJ0A8ACnAO4AswDsAMQA6wDhAOoA+ADpAP8A5wD/ANkA/wDL&#10;AP8AwgD/AL0A/wD/AAAA/wAAAP8AAAD/AAAA/wAMAP8AFAD/ACAA/wArAP4ANwD6AEIA9gBLAPIA&#10;UwDwAFsA7gBhAOwAZwDqAG0A6ABzAOcAeQDlAH8A4wCGAOEAjgDfAJYA3QCgANsArADYALsA1ADR&#10;ANMA8ADQAP8AzgD/AMgA/wC9AP8AtgD/ALIA/wD/AAAA/wAAAP8AAAD/AAAA/QAIAPcAEADzABoA&#10;7wAmAO0AMQDoADsA4wBFAOAATQDcAFUA2QBbANYAYQDTAGcA0QBsAM8AcgDNAHgAywB/AMkAhwDH&#10;AJAAxQCaAMMApQDAALIAvgDFALwA5QC6APsAuAD/ALcA/wCwAP8AqQD/AKUA/wD/AAAA/wAAAP4A&#10;AAD1AAAA7AADAOUADQDfABUA2gAgANQAKgDQADUAywA+AMgARwDFAE4AwgBVAMAAWwC+AGEAvABm&#10;ALoAbAC4AHIAtgB4ALUAgACzAIgAsQCSAK4AngCsAKoAqQC7AKgA1QCmAPMApAD/AKMA/wChAP8A&#10;mwD/AJgA/wD/AAAA+wAAAPAAAADlAAAA2AAAAM4ACQDHABEAwgAaAL4AJAC7AC4AtwA4ALQAQACx&#10;AEgArgBOAKwAVACqAFoAqQBfAKcAZQClAGsApABxAKIAeACgAIEAngCLAJwAlgCZAKMAlwCyAJYA&#10;xwCTAOgAkgD+AJEA/wCQAP8AjQD/AIsA/wD5AAAA6wAAAN0AAADPAAAAxgAAALwABAC1AA0AsAAV&#10;AKwAHgCoACgApQAxAKIAOQCfAEEAnQBIAJsATgCZAFMAlwBZAJYAXgCUAGQAkgBqAJAAcQCOAHoA&#10;jACDAIoAjwCIAJwAhgCqAIQAvACCANwAgQD2AIAA/wB/AP8AfwD/AH4A/wDsAAAA2gAAAMkAAAC+&#10;AAAAtgAAAK4AAACnAAkAoQAQAJwAGACYACIAlQAqAJIAMgCQADoAjQBBAIsARwCJAE0AhwBSAIYA&#10;WACEAF0AggBkAIEAawB/AHMAfQB9AHsAiAB4AJUAdgCjAHUAtABzAMwAcQDtAHAA/wBwAP8AcAD/&#10;AHAA/wDfBQAAygoAALwLAACxCQAAqAQAAKEAAACbAAMAlAAMAI8AEwCKABsAhwAkAIQALACBADMA&#10;fwA6AH0AQQB7AEcAeQBMAHcAUgB2AFcAdABdAHIAZABwAG0AbwB2AGwAggBqAI8AaQCdAGcArgBl&#10;AMMAZADkAGMA+gBjAP8AYgD/AGMA/wDQDgAAvxIAALITAACnEgAAnRAAAJULAACPAwAAiQAHAIIA&#10;DgB+ABUAegAeAHYAJQB0AC0AcQA0AG8AOgBuAEAAbABGAGoATABpAFIAZwBYAGYAXwBkAGcAYgBx&#10;AGAAfABeAIkAXACYAFsAqQBZALwAWADcAFgA9ABYAP8AVwD/AFcA/wDGFgAAthoAAKodAACfHAAA&#10;lRkAAI0UAACFDwAAfgkAAHcBCgByABAAbgAXAGoAHwBoACcAZQAuAGQANABiADsAYABAAF8ARgBd&#10;AEwAXABTAFoAWgBYAGIAVwBsAFUAdwBTAIUAUgCUAFABpQBPAbgATgLSAE0E8ABNBf8ATQX/AE0F&#10;/wC/HQAAsCIAAKMlAACZJQAAjyIAAIUdAAB9GAAAdRIAAG4NAgBnBgwAYwMRAF8CGQBdAyEAWwQo&#10;AFkELwBXBTUAVgU7AFQGQQBTBkcAUQZOAFAHVQBOB14ATQhnAEsIcwBJCYEASAmSAEcKowBFCrYA&#10;RAvQAEQM7wBDDf8AQw3/AEQN/wC5JAAAqikAAJ4sAACULAAAiioAAIAmAAB3IQAAbhsAAGYUAABf&#10;DwUAWQsNAFUKEwBTCxsAUQsiAE8MKQBNDC8ATAw2AEsNPABJDUIASA1JAEYNUQBFDloARA5kAEIO&#10;cABADn8APw+QAD4QogA8ELYAOxDRADsR8QA7Ef8AOxH/ADwR/wC0KQAApi8AAJoyAACQMgAAhjEA&#10;AHwtAAByKAAAaSMAAGEdAABZFgAAUREIAEwPEABKEBYASBAdAEYQJABFECsAQxExAEIRNwBBET4A&#10;QBFFAD4STQA9ElYAPBJhADoTbQA5E3wANxSNADYUnwA1FbMANBXNADMW7gA0Fv8ANBb/ADQW/wCv&#10;LgAAojQAAJc3AACMOAAAgjYAAHg0AABuLgAAZSoAAFwkAABUHgAATBgEAEYUDQBCFBIAQBQZAD8U&#10;IAA9FScAPBUtADsVNAA5FjoAOBZCADcWSgA2F1MANRdeADMYagAyGXkAMBmKAC8anQAuGrEALRvK&#10;AC0b7AAtHP8ALhv/AC4b/wCsMgAAnzgAAJQ7AACKPAAAgDwAAHY5AABrNAAAYi8AAFkqAABQJQAA&#10;Rx8AAEAaCgA8GRAAOhkWADgZHQA2GiMANRopADQaMAAzGjcAMhs+ADEbRwAvHFAALh1bAC0dZwAs&#10;HnYAKh6IACkfmwAoH64AJyDHACYg6gAnIP4AKCD/ACgg/wCpNgAAnTwAAJI/AACHQQAAfUAAAHQ+&#10;AABpOgAAXzUAAFYwAABNKwAARCUAADsgBwA2Hg4AMx4TADIeGQAwHiAALx4mAC4fLQAtHzQALCA7&#10;ACsgRAAqIU4AKSFYACciZQAmInQAJSOFACMjmQAiJK0AISTFACEl6AAiJf0AIiT/ACMk/wCmOgAA&#10;mj8AAI9DAACFRQAAe0QAAHJDAABnPwAAXToAAFM2AABKMQAAQSwAADgmAwAxIwwALiIRACwiFgAq&#10;Ih0AKSIjACgjKgAnIzEAJiQ5ACUlQQAkJUsAIyZWACImYwAhJ3IAHyeDAB4olwAdKKsAGynDABsp&#10;5gAcKfsAHSn/AB4o/wCjPgAAmEMAAI1HAACDSQAAekkAAHBHAABmRAAAWj8AAFE7AABHNwAAPjIA&#10;ADUtAAAsKAkAKCcPACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACApPwAfKkkAHipUAB0rYAAbK28A&#10;GiyBABkslQAXLakAFi3BABYt5AAXLfoAGC3/ABkt/wChQQAAlUcAAItLAACCTQAAeE0AAG5MAABk&#10;SQAAWEQAAE9AAABGPQAAPTgAADM0AAAqLwYAJCwNACEsEgAgLBgAHy0eAB4tJQAdLSwAHC40ABsu&#10;PAAaL0YAGC9RABcwXgAWMG0AFTF/ABMxkwASMagAETK/ABEy4gASMvkAEzH/ABMx/wCeRQAAk0sA&#10;AIlPAACAUQAAdlIAAG1QAABiTgAAVkkAAE1GAABEQwAAOz8AADE6AAAnNgMAHzILABwyEAAbMhUA&#10;GTIbABgyIgAXMykAFjMxABU0OgAUNEQAEzRPABI1XAARNWsAEDZ9AA82kQAONqYADTe8AA033QAN&#10;NvYADjb/AA82/wCbSQAAkU8AAIdTAAB+VgAAdVYAAGpVAABgUwAAVU8AAExMAABCSQAAOEUAAC5B&#10;AAAkPQAAHDoIABY4DgAVOBIAFDgYABM5HwASOSYAETkuABA5NwAPOkEADjpMAA07WQANO2gACzt6&#10;AAo7jQAJPKIABzy4AAc81QAIPPAACTv/AAo7/wCYTgAAjlQAAIVYAAB8WwAAclsAAGhaAABeWAAA&#10;U1UAAElSAAA+TgAANEsAACpHAAAhRAAAGEIDABJACwAQPxAADj8VAA4/HAANQCMADEArAAtANAAK&#10;QD4ACUFKAAdBVgAGQWUABEF2AANBigABQZ8AAEG0AABB0AABQe4AAUH8AAJA/wCVVAAAjFkAAINe&#10;AAB5YAAAcGAAAGZgAABdXgAAUVsAAEVXAAA6VAAAL1EAACVPAAAcTAAAFEoAAA5ICAALRw4ACEcS&#10;AAdHGQAGRyAABUgoAANIMQACSDsAAEhHAABIUwAASGIAAEhzAABIhgAASJsAAEixAABHzAAAR+0A&#10;AEf7AABH/wCSWgAAiWAAAIBjAAB3ZQAAbmYAAGVmAABZZAAATGAAAEBdAAA1WwAAKlkAACBXAAAX&#10;VQAAEFMAAAtSBwAFUQ0AAVARAABQFgAAUB0AAFAlAABQLgAAUDgAAFBDAABQUAAAUF4AAFBvAABQ&#10;gwAAT5gAAE+uAABOyQAATusAAE37AABN/wCPYQAAhmYAAH1pAAB0bAAAbG0AAGFrAABTaQAARmcA&#10;ADpkAAAvYwAAJGEAABpfAAASXgAADFwAAAZcBgAAWwsAAFoPAABaEwAAWhkAAFkhAABZKQAAWTMA&#10;AFk/AABZTAAAWVoAAFlrAABYfgAAWJQAAFerAABXxQAAVukAAFX7AABV/wCMaAAAgm0AAHpwAABy&#10;cgAAZ3IAAFpxAABMcAAAP24AADNtAAAoawAAHWoAABRoAAANZwAAB2cAAABmAwAAZgkAAGUNAABl&#10;EQAAZBUAAGQcAABkJAAAZC4AAGQ6AABjRwAAY1UAAGNmAABjegAAYpAAAGGnAABgwQAAX+YAAF/6&#10;AABe/wCHbwAAf3QAAHh3AABueAAAYHgAAFJ3AABFdwAAOHYAACt2AAAgdAAAFnMAAA5zAAAHcgAA&#10;AHIAAAByAAAAcQUAAHEKAABxDgAAcBEAAHAXAABwHgAAcCcAAHAzAABvQAAAb1AAAG9gAABudAAA&#10;bosAAG2iAABsvAAAa+IAAGr4AABp/wCDdwAAfHsAAHN9AABlfgAAV38AAEl/AAA8fwAAL4AAACJ/&#10;AAAXfgAAD34AAAd+AAAAfwAAAH8AAAB/AAAAfgAAAH4FAAB+CgAAfg0AAH4RAAB+FwAAfiAAAH4r&#10;AAB9OQAAfUgAAH1ZAAB8bQAAfIQAAHucAAB6tgAAedoAAHj1AAB3/wCAfwAAd4IAAGmDAABbhQAA&#10;TYYAAD+IAAAyiQAAJIkAABiJAAAPiQAAB4oAAACLAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAwAA&#10;jAgAAI0NAACNEQAAjRcAAI4iAACOLwAAjj8AAI1QAACNZAAAjHsAAIyVAACLrgAAis0AAInvAACJ&#10;/wB7hQAAbYgAAF6KAABQjQAAQo8AADSRAAAmkgAAGZMAAA6UAAAGlQAAAJYAAACYAAAAmgAAAJsA&#10;AACbAAAAmwAAAJsAAACbAAAAnAAAAJ0FAACdCwAAnhAAAJ8XAACgJAAAoDQAAKBGAACgWQAAn3AA&#10;AJ+KAACepQAAnsIAAJ3oAACc+QBwjAAAYY8AAFOSAABElgAANpkAACebAAAZnAAAD50AAAWfAAAA&#10;oQAAAKMAAAClAAAAqAAAAKkAAACpAAAAqQAAAKoAAACrAAAArAAAAK0AAACuAQAAsAkAALIPAACz&#10;GAAAtCcAALQ5AAC1TQAAtGQAALR+AACzmgAAs7QAALPVAACz8ABkkwAAVZcAAEebAAA4nwAAKaIA&#10;ABqkAAAOpgAABKgAAACrAAAArQAAALAAAAC0AAAAtgAAALgAAAC4AAAAuQAAALoAAAC8AAAAvQAA&#10;AL8AAADAAAAAwwAAAMUHAADJDwAAyhoAAMssAADMQAAAzVYAAM5vAADNiwAAzKgAAMzCAADM4gBY&#10;mwAASaAAADqlAAAsqQAAHKsAAA+uAAAEsQAAALQAAAC3AAAAugAAAL4AAADDAAAAxgAAAMgAAADI&#10;AAAAygAAAMsAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADhBQAA5g8AAOceAADoMgAA6UgAAOpg&#10;AADrewAA65cAAOyuAADswgD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA&#10;/wBMAP4AVAD7AFsA+gBiAPgAaAD2AG4A9QB0APQAegDyAIAA8QCHAO8AjwDtAJcA6wChAOkArQDn&#10;AL0A5QDYAOQA8wDiAP8A4AD/ANAA/wDEAP8AvAD/ALYA/wD/AAAA/wAAAP8AAAD/AAAA/wAJAP8A&#10;EQD/ABwA/QAnAPkAMgD1AD0A8QBGAO0ATwDrAFYA6ABcAOYAYgDkAGgA4wBuAOEAcwDfAHkA3QCA&#10;ANoAiADYAJEA1ACbANIApgDPALQAzADJAMkA6QDIAP8AxwD/AMEA/wC3AP8ArwD/AKsA/wD/AAAA&#10;/wAAAP8AAAD/AAAA+AAFAPIADgDuABcA6gAiAOYALADhADcA3QBAANgASQDTAFAA0ABWAM4AXADM&#10;AGIAygBnAMgAbQDGAHMAxAB5AMIAgQDAAIoAvgCUALwAnwC5AKwAtgC+ALQA3QCzAPcAsQD/ALAA&#10;/wCoAP8AogD/AJ4A/wD/AAAA/wAAAPkAAADvAAAA5gAAAN8ACwDWABIA0AAcAMwAJgDIADAAxAA6&#10;AMAAQgC9AEoAuwBQALgAVgC2AFsAtQBhALMAZgCxAGwAsAByAK4AegCsAIIAqQCMAKcAmAClAKUA&#10;owC0AKAAywCfAO4AnQD/AJwA/wCZAP8AlAD/AJEA/wD/AAAA9gAAAOoAAADdAAAAzwAAAMcABgDA&#10;AA8AuwAXALcAIACzACoAsAAzAK0AOwCqAEMApwBJAKUATwCjAFUAogBaAKAAXwCeAGUAnQBrAJsA&#10;cgCZAHsAlwCFAJQAkACSAJ0AkACsAI4AvwCMAOIAiwD6AIkA/wCJAP8AhgD/AIMA/wD0AAAA5AAA&#10;ANQAAADIAAAAvwAAALUAAQCuAAsAqQASAKUAGwChACMAngAsAJsANACYADwAlgBDAJQASQCSAE4A&#10;kABTAI4AWQCNAF4AiwBkAIkAawCHAHMAhQB9AIMAiACBAJUAfwCkAH0AtQB7AM8AeQDxAHgA/wB3&#10;AP8AdwD/AHUA/wDlAAAA0QAAAMMAAAC4AAAArwAAAKgAAACgAAYAmgAOAJUAFQCRAB4AjgAmAIsA&#10;LQCIADUAhgA8AIQAQgCCAEcAgABNAH8AUgB9AFgAewBeAHkAZQB4AG0AdgB2AHMAgQBxAI4AbwCd&#10;AG0ArgBsAMQAagDnAGkA/QBoAP8AaAD/AGkA/wDVAwAAwwcAALYIAACrBgAAogAAAJsAAACUAAAA&#10;jQAKAIgAEACDABgAfwAgAHwAJwB6AC4AdwA1AHUAOwB0AEEAcgBHAHAATABvAFIAbQBYAGsAXwBp&#10;AGYAZwBwAGUAewBjAIgAYgCXAGAApwBeALsAXQDcAFwA9gBcAP8AWwD/AFsA/wDJDQAAuRAAAKwR&#10;AAChEAAAlw0AAI8IAACIAAAAggAFAHsADQB3ABIAcwAaAG8AIQBsACgAagAvAGgANQBnADsAZQBB&#10;AGMARgBiAEwAYABSAF8AWQBdAGEAWwBqAFkAdQBXAIIAVQCRAFQAogBTALUAUQDPAFAA7wBQAP8A&#10;UAD/AFAA/wC/FAAAsBgAAKQaAACZGQAAjxYAAIcRAAB/DQAAdwYAAHEACABrAA4AZwAUAGQAGwBh&#10;ACIAXgApAF0ALwBbADUAWQA7AFgAQQBWAEYAVQBNAFMAVABSAFwAUABlAE4AcABMAH0ASwCNAEkA&#10;ngBIALAARwDHAEYA6QBGAPsARgD/AEUA/wC4GwAAqiAAAJ4iAACTIgAAiR8AAIAaAAB3FQAAbxAA&#10;AGgLAABhBAoAXQAQAFkAFgBWAB0AVAAjAFIAKgBQADAATwA1AE4AOwBMAEEASwBIAEkATwBHAVcA&#10;RgFhAEQCbABDAnkAQQOJAEADmgA+BK0APQTEADwF5QA8B/gAPAf/ADwH/wCyIgAApScAAJkpAACO&#10;KQAAhCcAAHsjAABxHgAAaRgAAGESAABaDQMAUwgMAE8FEQBMBRcASgYeAEgGJABHBioARQcwAEQH&#10;NgBDCD0AQQhDAEAISwA+CVMAPQldADsKaAA6CnYAOAuHADcLmQA1C6wANAzCADMM5AAzDfkAMw3/&#10;ADQN/wCtJwAAoCwAAJUvAACLLwAAgC4AAHcqAABtJQAAZCAAAFwaAABUFAAATA8GAEYMDQBDDBIA&#10;QQwYAD8MHwA+DCUAPA0rADsNMgA6DTgAOA0/ADcORwA2DlAANA5aADMOZgAxD3QAMA+FAC4QmAAt&#10;EKsALBDDACsR5QAsEfoALBH/AC0R/wCqLAAAnTEAAJI0AACHNQAAfTQAAHQxAABqKwAAYCcAAFgh&#10;AABPGwAARxYAAEARCQA7EA8AORAUADcQGwA2ECEANBAnADMRLQAyETQAMRE7ADARQwAuEk0ALRJX&#10;ACwSYwAqE3EAKROCACcUlQAmFKkAJRXAACQV4wAlFvoAJhb/ACYV/wCmMQAAmjYAAI85AACFOgAA&#10;ezkAAHE2AABnMQAAXS0AAFQoAABMIgAAQx0AADsXBQA1FA0AMhMRADEUFwAvFB0ALhQkACwUKgAr&#10;FTEAKhU4ACkWQAAoFkoAJxdUACYXYAAkGG8AIxiAACEZkwAgGacAHxm+AB4a4AAfGvgAIBr/ACAa&#10;/wCjNAAAmDoAAI09AACDPgAAeT0AAG87AABlNwAAWzIAAFItAABJKAAAQCMAADgeAQAwGQoALBgP&#10;ACoYFAApGBoAJxggACYZJwAlGS0AJBo1ACMaPgAiG0cAIRtSACAcXgAfHWwAHR1+ABwdkQAaHqUA&#10;GR68ABgf3QAZH/YAGh//ABse/wChOAAAlT0AAItBAACBQgAAd0IAAG1AAABjPAAAWTcAAE8zAABG&#10;LgAAPSkAADUkAAAtIAcAJx0NACUdEgAjHRcAIR0dACEdJAAgHisAHx4yAB4fOwAdH0UAHCBPABoh&#10;XAAZIWoAGCJ7ABYijwAVIqMAFCO6ABMj2gAUI/UAFSP/ABYj/wCePAAAk0EAAIlEAAB/RgAAdUYA&#10;AGxEAABiQQAAVzwAAE04AABENAAAPDAAADMrAAAqJgMAIyILACAhEAAeIRUAHCIbABsiIQAaIigA&#10;GiMwABkjOAAYJEIAFiVNABUlWQAUJmgAEyZ5ABImjQARJ6IAECe4AA4n1gAQKPQAESf/ABEn/wCc&#10;QAAAkUUAAIdIAAB9SgAAdEoAAGpJAABgRgAAVUEAAEw+AABDOgAAOjYAADEyAAAoLQAAICkJABsn&#10;DgAZJxIAGCcYABYnHwAVKCUAFCgtABMoNgASKUAAEilLABEqVwAQKmYADit3AA4riwANLJ8ADCy1&#10;AAsszwAMLO8ADSz/AA0r/wCZRAAAj0kAAIVMAAB8TgAAc08AAGlOAABeSwAAU0cAAEpEAABCQAAA&#10;OT0AAC84AAAlNAAAHTAFABYtDAAULBAAEy0VABItHAARLSMAEC0qAA8uMwAOLj0ADS9IAA0vVQAM&#10;MGMACjB0AAkwiAAIMZwABjGxAAYxywAGMesABzD8AAgw/wCXSAAAjU0AAINRAAB6UwAAcVQAAGdS&#10;AABdUAAAUkwAAElKAABARgAANUIAACs+AAAiOgAAGjcBABI0CQAPMw4ADjMTAA0zGQANMyAADDQo&#10;AAs0MQAKNTsACDVGAAc1UgAFNmAABDZxAAI2hAAANpkAADavAAA2yAAANugAADb5AAE1/wCUTQAA&#10;ilIAAIFWAAB4WAAAb1kAAGVYAABbVQAAUVIAAEdPAAA8TAAAMUgAACdEAAAeQQAAFj8AABA8BwAL&#10;Og0ACToRAAg7FwAGOx4ABTsmAAQ7LgACOzgAATxDAAA8TwAAPF4AADxuAAA8gQAAPJcAADysAAA7&#10;xQAAO+cAADv4AAA7/wCRUgAAiFgAAH9cAAB2XQAAbV4AAGNdAABaXAAATlgAAEJUAAA3UQAALU4A&#10;ACNLAAAaSQAAEkYAAA1EBgAHQwwAA0MQAABDFQAAQxsAAEMjAABDKwAAQzUAAENAAABDTQAAQ1sA&#10;AENrAABDfgAAQ5QAAEKqAABCwwAAQeYAAEH5AABB/wCOWAAAhl4AAH1hAABzYwAAa2QAAGJjAABX&#10;YQAASV0AAD1aAAAyWAAAJ1UAAB5TAAAVUQAADk8AAAlNBQACTQsAAEwOAABMEwAASxgAAEsfAABL&#10;KAAASzIAAEs9AABLSQAAS1cAAEtnAABKewAASpAAAEmnAABJwAAASOQAAEj4AABH/wCLXwAAg2QA&#10;AHpnAABxaQAAaWoAAF5pAABQZgAAQ2QAADdhAAAsXwAAIV0AABhbAAAQWQAAClgAAANXAwAAVwkA&#10;AFYNAABVEAAAVRUAAFQbAABUIwAAVC0AAFQ5AABURQAAVFMAAFRkAABTdwAAU40AAFKkAABRvQAA&#10;UOIAAFD4AABP/wCIZwAAf2sAAHduAABvcAAAZXAAAFduAABKbAAAPWsAADBpAAAlaAAAGmYAABFk&#10;AAALYwAABGIAAABiAQAAYQYAAGALAABgDgAAXxIAAF8XAABfHgAAXigAAF4zAABeQAAAXk8AAF5f&#10;AABdcgAAXYgAAFygAABbuQAAWt8AAFn3AABY/wCEbgAAfHIAAHV1AABrdgAAXXUAAE90AABCcwAA&#10;NXMAAChyAAAdcAAAE28AAAxuAAAEbgAAAG4AAABuAAAAbAIAAGwHAABrCwAAaw4AAGsSAABqGQAA&#10;aiIAAGotAABqOgAAaUkAAGlaAABpbAAAaIMAAGebAABmtQAAZdgAAGT1AABk/wCAdQAAenkAAHB7&#10;AABiewAAVHwAAEZ8AAA5fAAALHwAAB97AAAUegAADXoAAAR6AAAAegAAAHoAAAB6AAAAeQAAAHkB&#10;AAB4BgAAeAsAAHgOAAB4EwAAeBoAAHglAAB4MgAAd0EAAHdSAAB3ZQAAdnwAAHWVAAB0rwAAc84A&#10;AHLxAABx/wB+fQAAdYAAAGeBAABYggAASoMAADyEAAAuhQAAIYUAABWFAAANhQAAA4UAAACGAAAA&#10;hwAAAIgAAACIAAAAhwAAAIcAAACHAAAAhwQAAIcJAACHDgAAiBMAAIgcAACIKQAAiDgAAIdKAACH&#10;XQAAhnMAAIaNAACFpwAAhMUAAIPsAACC/gB4hAAAaoYAAFyIAABNigAAP4wAADGOAAAjjwAAFo8A&#10;AA2QAAACkQAAAJIAAACTAAAAlQAAAJYAAACWAAAAlgAAAJYAAACWAAAAlwAAAJcAAACXBwAAmA0A&#10;AJkTAACaHwAAmi0AAJo/AACaUgAAmmgAAJmDAACZnwAAmLoAAJfiAACW+ABtigAAX40AAFCQAABB&#10;kwAAM5YAACSXAAAWmAAADZkAAAGbAAAAnQAAAJ8AAAChAAAApAAAAKUAAACkAAAApQAAAKUAAACm&#10;AAAApwAAAKgAAACpAAAAqgQAAKwMAACuEwAAriEAAK4zAACuRwAArl0AAK52AACukwAArq4AAK3N&#10;AACs7wBhkQAAU5UAAESYAAA1nAAAJp8AABehAAANowAAAKUAAACnAAAAqgAAAKwAAACwAAAAsgAA&#10;ALQAAACzAAAAtAAAALUAAAC3AAAAuAAAALkAAAC7AAAAvQAAAL8BAADDCwAAxRUAAMUlAADGOQAA&#10;x08AAMdoAADGhQAAxqIAAMa8AADG3gBVmQAAR50AADiiAAAppgAAGagAAA2rAAAArQAAALEAAAC0&#10;AAAAtwAAALoAAAC/AAAAwQAAAMQAAADDAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0gAAANYA&#10;AADbAAAA4AwAAOEYAADjKwAA5EEAAOVaAADmdAAA5pEAAOWsAADlxAD/AAAA/wAAAP8AAAD/AAEA&#10;/wAKAP8AEgD/AB0A/wAoAP8ANAD/AD4A/QBIAPoAUAD3AFcA9QBdAPQAYwDyAGkA8ABvAO8AdADt&#10;AHsA6wCBAOkAiQDoAJIA5gCcAOQAqADiALcA3wDNANwA7gDZAP8A2QD/AMoA/wC+AP8AtQD/ALAA&#10;/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADwD8ABgA+AAjAPQALgDwADgA6wBCAOgASgDlAFEA4gBY&#10;AOAAXQDeAGMA3ABoANkAbgDWAHQA1AB7ANEAggDPAIsAzQCVAMoAoQDIAK8AxQDBAMIA4wDAAPsA&#10;wAD/ALsA/wCwAP8AqAD/AKQA/wD/AAAA/wAAAP8AAAD7AAAA8wABAO0ADADoABMA4wAeAOAAKADa&#10;ADIA0wA8AM8ARADMAEsAyQBRAMYAVwDEAF0AwgBiAMEAZwC/AG0AvQB0ALsAewC5AIQAtwCOALQA&#10;mQCyAKcArwC3AK0A0ACrAPIAqgD/AKkA/wChAP8AmwD/AJcA/wD/AAAA/wAAAPQAAADpAAAA4AAA&#10;ANUACADOABAAyQAYAMUAIgDBACsAvAA1ALkAPQC2AEUAswBLALEAUQCvAFYArgBbAKwAYQCqAGYA&#10;qQBtAKYAdACkAHwAogCGAKAAkgCeAJ8AnACuAJkAwwCXAOcAlgD/AJUA/wCSAP8AjQD/AIoA/wD8&#10;AAAA8AAAAOMAAADUAAAAyAAAAL8AAwC5AA0AswATAK8AHACsACUAqQAuAKUANgCjAD4AoABEAJ4A&#10;SgCdAFAAmwBVAJkAWgCXAF8AlgBmAJQAbACSAHUAkAB+AI4AigCLAJcAiQCmAIcAuACFANYAhAD2&#10;AIIA/wCBAP8AfgD/AHwA/wDtAAAA3QAAAMwAAADBAAAAuAAAAK4AAACnAAkAogAQAJ4AFwCaAB8A&#10;lwAnAJQALwCRADcAjwA9AI0AQwCLAEkAiQBOAIgAUwCGAFkAhABfAIIAZQCAAG0AfgB3AHwAggB6&#10;AI8AeACeAHUArwBzAMcAcgDsAHEA/wBwAP8AcAD/AG4A/wDdAAAAyQAAALwAAACxAAAAqQAAAKEA&#10;AACZAAMAkwAMAI4AEgCKABkAhwAhAIQAKQCBADAAfwA3AH0APQB7AEIAeQBIAHgATQB2AFIAdABY&#10;AHIAXwBxAGcAbwBwAGwAewBqAIgAaACXAGYAqABlALwAYwDhAGIA+gBhAP8AYQD/AGEA/wDNAQAA&#10;vAUAAK8FAAClAgAAnAAAAJQAAACNAAAAhgAIAIEADgB8ABQAeAAbAHUAIwByACkAcAAwAG4ANgBt&#10;ADwAawBBAGkARwBoAEwAZgBSAGQAWQBjAGAAYQBpAF8AdABdAIEAWwCQAFkAoQBXALQAVgDQAFUA&#10;8gBVAP8AVAD/AFUA/wDBDAAAsg4AAKYPAACbDgAAkgsAAIkFAACCAAAAewACAHUACwBwABAAbAAW&#10;AGgAHQBmACMAYwAqAGEAMABgADYAXgA7AF0AQQBbAEYAWgBMAFgAUwBWAFsAVABkAFIAbgBRAHsA&#10;TwCKAE0AmwBMAK4ASwDGAEoA6gBJAP4ASQD/AEkA/wC5EgAAqhYAAJ4XAACUFgAAihMAAIEQAAB5&#10;CwAAcQMAAGsABgBlAA0AYQARAF0AGABaAB4AWAAkAFYAKgBUADAAUwA2AFEAOwBQAEEATgBHAE0A&#10;TgBLAFYASQBfAEcAaQBGAHYARACFAEMAlwBBAKkAQAC/AD8A4gA/APgAPgD/AD8A/wCyGQAApB4A&#10;AJgfAACOHwAAhBwAAHoYAAByEgAAag4AAGIIAABcAQgAVwAOAFMAEwBQABkATgAfAEwAJQBKACsA&#10;SAAwAEcANgBGADwARABCAEMASQBBAFEAPwBaAD4AZQA8AHIAOgCBADkAkwA4AKUANgC6ADYA2wA1&#10;APQANQD/ADUA/wCsIAAAnyQAAJQmAACJJgAAfyQAAHUgAABsGwAAZBUAAFwQAABUDAEATgYKAEoC&#10;DwBHABQARAAaAEIAIABAACUAPwArAD4BMQA8ATcAOwI+ADkCRQA4A00ANgNWADUEYQAzBG4AMQV+&#10;ADAFkAAvBaMALQa4ACwG1AAsB/AALAj/ACwI/wCoJQAAmyoAAJAsAACGLQAAeysAAHInAABoIgAA&#10;Xx0AAFcXAABPEgAASA4EAEEKCwA+BxAAOwYVADkHGwA4ByEANggmADUILAAzCDIAMgk5ADEJQQAv&#10;CUkALgpTACwKXgArC2wAKQt8ACgMjwAmDKIAJQy3ACQM0wAjDfAAJA3/ACUN/wCkKgAAmC8AAI0y&#10;AACDMgAAeTEAAG8uAABlKQAAXCQAAFMfAABLGQAAQxMAADwQBgA1DQwAMwwRADEMFgAvDBwALg0i&#10;AC0NKAArDS4AKg01ACkNPQAnDkYAJg5QACQOXAAjD2oAIg97ACAQjgAfEKIAHRC3ABwQ1AAdEfIA&#10;HRH/AB4R/wChLwAAlTMAAIo2AACANwAAdjYAAG0zAABjLwAAWSoAAFAlAABIIAAAPxoAADgVAAAw&#10;EQgALBAOACoQEgAoEBgAJxAeACUQJAAkECoAIxEyACIROgAhEUMAIBJOAB4SWgAdE2gAGxN4ABoT&#10;iwAYFKAAFxS1ABYU0QAWFfEAFxX/ABgU/wCeMwAAkzcAAIg6AAB+OwAAdDsAAGs4AABhNAAAVy8A&#10;AE4rAABFJgAAPSEAADQcAAAtFwUAJhMMACMTEAAiExUAIBMaAB8TIQAeFCcAHRQvABwVNwAbFUEA&#10;GhZLABkWVwAXF2UAFhd2ABQYiQATGJ4AEhizABEZzgARGe8AEhn/ABMZ/wCcNgAAkTsAAIY+AAB8&#10;PwAAcz8AAGk9AABfOQAAVTUAAEwwAABDLAAAOicAADIiAAAqHgEAIhkJAB4XDgAcFxIAGhcXABkY&#10;HgAZGCQAGBksABcZNAAWGj4AFRpJABMbVQASG2MAERx0ABAchwAPHZwADh2xAA0dywANHewADh3/&#10;AA8d/wCZOgAAjz8AAIRCAAB7RAAAcUMAAGhCAABePgAAUzoAAEo2AABBMgAAOS0AADEpAAAoJQAA&#10;ICAGABodDAAXHBAAFRwVABQdGwAUHSIAEx0pABIeMgARHzwAEB9GABAgUwAOIGEADSFxAAwhhQAL&#10;IpkACiKuAAkixwAJIucACiL7AAsh/wCXPgAAjEMAAINGAAB5SAAAcEgAAGdGAABcRAAAUj8AAEk7&#10;AABAOAAAODQAAC8wAAAnLAAAHicDABYjCgASIQ4AESETABAiGQAQIiAADyInAA4jLwANJDkADCRE&#10;AAslUAAKJV4ACSZvAAcmggAGJpYABCasAAMmxAAEJuUABCb3AAYm/wCVQgAAikcAAIFKAAB4TAAA&#10;b0wAAGVLAABbSAAAUEQAAEdBAAA/PgAANzsAAC02AAAkMQAAGy0AABMqBwAPKA0ADScRAA0oFgAM&#10;KB0ACyglAAopLQAJKTcABypCAAYqTgAEK1wAAytsAAErfwAAK5QAACupAAArwQAAK+MAACv2AAAq&#10;/wCSRgAAiEsAAH9PAAB2UQAAbVEAAGNQAABaTQAAT0oAAEdHAAA+RAAAM0AAACk8AAAgOAAAFzQA&#10;ABExBQAMLwwACS4QAAcuFQAGLxsABS8jAAMvKwACMDUAADA/AAAwTAAAMVkAADFpAAAxfAAAMZEA&#10;ADGnAAAwvwAAMOEAADD1AAAv/wCQSwAAhlAAAH1UAAB1VgAAa1YAAGJVAABYUwAATlAAAEVNAAA6&#10;SQAAL0UAACVCAAAcPgAAFDsAAA45BQAJNwsABDYPAAE2EwAANhkAADYgAAA2KQAANjIAADc9AAA3&#10;SQAAN1cAADdnAAA3eQAAN48AADalAAA2vQAANuAAADX1AAA1/wCNUAAAhFYAAHxaAAByWwAAaVsA&#10;AGBbAABXWQAATFYAAEBSAAA1TgAAKksAACBIAAAXRgAAEEMAAAtBBAAEQAoAAD8OAAA+EQAAPhYA&#10;AD4dAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dgAAPYwAAD2jAAA8uwAAPN4AADv1AAA7/wCK&#10;VwAAglwAAHlfAABwYQAAaGEAAF9hAABUXgAAR1sAADpXAAAvVQAAJVIAABtQAAASTQAADEsAAAZK&#10;AwAASQkAAEgNAABHEAAARxQAAEYaAABGIgAARiwAAEY3AABGQwAARlEAAEZgAABFcwAARYkAAESg&#10;AABEuAAAQ9wAAEL1AABC/wCIXQAAf2IAAHdlAABuZwAAZ2gAAFtmAABOYwAAQWEAADReAAApXAAA&#10;H1oAABVXAAAOVgAAB1QAAABTAQAAUgYAAFELAABRDgAAUBEAAE8WAABPHgAATycAAE8yAABPPwAA&#10;T00AAE5dAABObwAAToUAAE2dAABMtQAAS9gAAEr1AABK/wCFZQAAfGkAAHRsAABtbgAAYm0AAFRr&#10;AABHaQAAOmcAAC1lAAAiZAAAGGIAABBgAAAJXwAAAF4AAABeAAAAXQMAAFwIAABbDAAAWg8AAFoT&#10;AABZGQAAWSIAAFktAABZOgAAWUgAAFhYAABYawAAV4EAAFeZAABWsgAAVdIAAFT0AABT/wCBbAAA&#10;eXAAAHNzAABocwAAWnIAAExxAAA/cAAAMm8AACVuAAAabAAAEWsAAAlqAAAAagAAAGkAAABpAAAA&#10;aAAAAGcDAABmCAAAZgwAAGYPAABlFAAAZRwAAGUnAABkNAAAZEMAAGRTAABkZQAAY3sAAGKUAABh&#10;rQAAYM0AAF/xAABe/wB9dAAAd3cAAG55AABfeQAAUXkAAEN5AAA2eAAAKXgAABx3AAARdgAACnUA&#10;AAB1AAAAdQAAAHYAAAB1AAAAdAAAAHQAAABzAgAAcwcAAHMMAAByEAAAchUAAHIgAAByLAAAcjsA&#10;AHFMAABxXwAAcXQAAHCOAABvqAAAbsYAAGztAABr/wB7ewAAcn4AAGR+AABVfwAAR4AAADmBAAAr&#10;ggAAHoEAABKBAAAKgQAAAIEAAACCAAAAgwAAAIMAAACDAAAAggAAAIIAAACCAAAAggAAAIIFAACC&#10;CgAAgg8AAIIXAACCIwAAgjIAAIJDAACBVgAAgWwAAICGAAB/oQAAfr0AAH3mAAB8/AB2ggAAaIMA&#10;AFmFAABLhwAAPIkAAC6KAAAgiwAAE4sAAAqLAAAAjAAAAI0AAACPAAAAkQAAAJIAAACRAAAAkQAA&#10;AJEAAACRAAAAkQAAAJIAAACSAgAAkwkAAJQPAACUGQAAlCcAAJQ4AACUTAAAk2IAAJN8AACTmAAA&#10;krMAAJHYAACQ9gBqiAAAXIoAAE2NAAA/kAAAMJIAACGUAAAUlQAACpYAAACXAAAAmQAAAJsAAACd&#10;AAAAnwAAAKAAAACgAAAAoAAAAKAAAAChAAAAogAAAKMAAACkAAAApQAAAKYHAACoEAAAqBwAAKgt&#10;AACpQAAAqVYAAKlvAACpiwAAqKgAAKfHAACm7ABfjwAAUJIAAEGWAAAzmQAAI5wAABSdAAAKnwAA&#10;AKEAAACjAAAApgAAAKgAAACsAAAArgAAAK8AAACvAAAAsAAAALAAAACyAAAAswAAALQAAAC2AAAA&#10;twAAALoAAAC9BwAAvxAAAL8fAADAMwAAwEkAAMBiAADAfgAAwJsAAMC3AAC/2ABTlwAARJsAADWf&#10;AAAmowAAFqUAAAunAAAAqgAAAK0AAACwAAAAswAAALYAAAC7AAAAvQAAAMAAAAC/AAAAwQAAAMIA&#10;AADEAAAAxgAAAMgAAADKAAAAzAAAAM8AAADTAAAA2gcAANsTAADdJQAA3jsAAN9TAADgbgAA34wA&#10;AN2pAADdwgD/AAAA/wAAAP8AAAD/AAAA/wAHAP8AEAD/ABkA/wAkAP8ALwD8ADoA+QBDAPUASwDz&#10;AFIA8QBZAO8AXgDtAGQA6wBpAOkAbwDnAHUA5gB8AOQAhADiAI0A4ACXAN0AogDaALEA1QDFANIA&#10;6ADQAP8AzwD/AMQA/wC4AP8ArwD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA/wACAPsADQD3ABUA8wAf&#10;AO8AKQDqADQA5gA9AOIARQDeAEwA2wBTANgAWADUAF4A0gBjANAAaQDOAG4AzAB1AMoAfQDIAIUA&#10;xgCQAMIAmwDAAKkAvgC6ALsA2QC5APcAuAD/ALQA/wCpAP8AogD/AJ0A/wD/AAAA/wAAAP8AAAD2&#10;AAAA7gAAAOcACgDhABEA3AAaANcAIwDQAC4AywA3AMcAPwDEAEYAwQBNAL8AUgC9AFgAuwBdALkA&#10;YgC4AGgAtgBuALQAdQCxAH4ArwCIAK0AkwCqAKEAqACxAKYAyACkAO0AogD/AKIA/wCbAP8AlQD/&#10;AJEA/wD/AAAA/AAAAO4AAADjAAAA2AAAAM0ABQDGAA4AwQAVAL0AHgC5ACcAtQAwALIAOACvAEAA&#10;rABGAKoATACoAFEApwBWAKUAWwCjAGEAoQBnAJ8AbgCeAHYAmwCAAJkAjACXAJkAlACoAJIAvACQ&#10;AN8AjgD7AI4A/wCLAP8AhgD/AIMA/wD4AAAA6QAAANwAAADMAAAAwQAAALgAAACyAAoArAARAKgA&#10;GAClACEAogApAJ4AMgCcADkAmQA/AJcARQCVAEoAlABQAJIAVQCQAFoAjwBgAI0AZwCLAG8AiQB4&#10;AIYAhACEAJEAggCgAIAAsgB9AMwAfADxAHsA/wB6AP8AdwD/AHUA/wDmAAAA0wAAAMYAAAC7AAAA&#10;sQAAAKcAAAChAAUAmwANAJcAEwCTABsAkAAjAIwAKwCKADIAiAA4AIYAPgCEAEQAggBJAIEATgB/&#10;AFMAfQBZAHsAYAB5AGgAdwBxAHUAfABzAIkAcACYAG8AqQBtAL8AawDmAGoA/wBpAP8AaQD/AGcA&#10;/wDTAAAAwwAAALUAAACrAAAAowAAAJsAAACSAAAAjAAKAIcAEACDABYAfwAdAH0AJAB6ACsAeAAy&#10;AHYAOAB0AD0AcgBCAHEASABvAE0AbQBTAGwAWQBqAGEAaABqAGYAdABkAIEAYQCRAF8AogBeALYA&#10;XADVAFsA9wBbAP8AWgD/AFoA/wDFAAAAtgIAAKkCAACfAAAAlgAAAI4AAACHAAAAgAAFAHoADAB1&#10;ABEAcQAYAG4AHgBrACUAaQArAGcAMQBmADcAZAA8AGMAQQBhAEcAXwBNAF4AUwBcAFsAWgBkAFgA&#10;bgBWAHsAVACKAFIAmwBRAK4AUADIAE8A7gBOAP8ATgD/AE0A/wC7CgAArA0AAKANAACVDAAAjAgA&#10;AIMCAAB8AAAAdQAAAG4ACABpAA4AZQATAGIAGQBfAB8AXQAlAFsAKwBZADEAWAA2AFYAOwBVAEEA&#10;UwBHAFEATgBQAFUATgBeAEwAaABKAHUASACEAEcAlQBFAKgARAC/AEMA5ABCAPwAQgD/AEIA/wCy&#10;EQAApRQAAJkVAACOEwAAhBEAAHsNAABzCAAAbAAAAGUAAwBfAAsAWwAPAFcAFABUABoAUQAfAE8A&#10;JQBOACsATAAwAEsANgBJADwASABCAEYASABFAFAAQwBZAEEAYwA/AG8APgB+ADwAkAA7AKMAOgC4&#10;ADkA2QA4APUAOAD/ADgA/wCsFwAAnxsAAJMdAACJHAAAfxkAAHUVAABsEAAAZAwAAF0GAABWAAYA&#10;UQAMAE0AEABKABUARwAaAEUAIABEACYAQgArAEEAMQA/ADYAPgA9ADwARAA7AEsAOQBUADcAXwA2&#10;AGsANAB6ADIAjAAxAJ4AMACzAC8AzgAvAO8ALgD/AC4A/wCnHgAAmiIAAI8kAACEJAAAeiEAAHEd&#10;AABnGAAAXxMAAFcOAABQCgAASQMIAEUADQBBABEAPgAWADwAGwA6ACEAOQAmADcALAA2ADIANAA4&#10;ADMAPwAxAEcAMABQAC4AWwAtAGcAKwB2ACoAiAAoAJwAJwCwACYAyQAlAOoAJQH7ACUB/wCiIwAA&#10;ligAAIsqAACBKgAAdygAAG0lAABkIAAAWxsAAFIVAABLEAAAQwwCAD0HCQA5Aw4ANgESADMBFwAx&#10;ARwAMAEiAC8CJwAtAi0ALAM0ACoDOwApBEMAKARNACYFWAAlBWUAIwZ0ACIGhgAgBpoAHweuAB4H&#10;xgAdB+cAHQj4AB0J/wCfKAAAky0AAIgvAAB+LwAAdC4AAGorAABhJgAAWCEAAE8cAABHFwAAPxIA&#10;ADgOBAAxCwoALggOACsHEgApBxcAKAgdACcIIwAlCCkAJAkwACMJNwAhCkAAIApKAB8LVQAdC2IA&#10;GwxyABoMhQAYDJkAFwytABYMxgAVDeYAFQ35ABYN/wCcLQAAkDEAAIY0AAB8NAAAcjMAAGgxAABf&#10;LAAAVScAAEwjAABEHQAAPBgAADQTAAAtEAYAJg0LACQMDwAiDBMAIQwZAB8MHwAeDSUAHQ0sABsN&#10;NAAaDj0AGQ5HABcOUwAWDmEAFA9xABMQhAASEJgAERCuABAQxgAQEOgAEBD7ABEQ/wCZMQAAjjUA&#10;AIQ4AAB6OQAAcDgAAGc2AABdMgAAUy0AAEooAABCJAAAOR8AADEaAAAqFQEAIxEHAB0QDQAbDxAA&#10;GQ8VABgQGwAXECEAFhApABUQMQAUEToAExFFABISUQAREl8AEBJvAA4TggAOE5YADROrAAsTwgAL&#10;FOMADBT6AA0T/wCXNQAAjDkAAII8AAB4PQAAbz0AAGU6AABbNwAAUjIAAEkuAABAKgAANyUAAC8h&#10;AAAoHAAAIBgDABkUCgAVEg4AFBISABMTGAASEx8AERQmABEULgAQFDgADxVCAA4WTwANFlwADBds&#10;AAsXfwAJGJMACBioAAYYvwAHGOAABxj1AAkY/wCVOAAAij0AAIBAAAB3QQAAbUEAAGQ/AABaPAAA&#10;UDgAAEczAAA+MAAANisAAC4nAAAnIwAAHx8AABcaCAASFw0AEBcRAA8XFgAOGBwADhgjAA0ZLAAM&#10;GjUACxpAAAobTAAJG1oABxxpAAUcfAAEHZEAAh2mAAEdvAACHN0AAhzyAAMc/wCTPAAAiEEAAH9E&#10;AAB1RQAAbEUAAGNEAABZQQAATz0AAEY5AAA+NgAANTIAAC4uAAAlKgAAHSUAABQhBAAPHQsADR0Q&#10;AAwdFAALHRoACh4iAAgeKgAHHzMABiA+AAQgSgADIVcAASFnAAAheQAAIY4AACGkAAAhugAAIdsA&#10;ACHyAAAg/gCQQAAAhkUAAH1IAAB0SgAAa0oAAGJJAABYRgAATkIAAEU/AAA9PAAANTkAACs0AAAi&#10;LwAAGSsAABIoBAANJAoACSMOAAYjEgAFIxkABCQgAAIkKAABJTEAACU8AAAlSAAAJlUAACZlAAAm&#10;dwAAJowAACaiAAAmuQAAJtkAACXyAAAl/gCORQAAhEkAAHtNAABzTwAAak8AAGBOAABXSwAATUgA&#10;AERFAAA8QgAAMT0AACc5AAAeNQAAFTIAAA8uAwAKLAoABSsOAAEqEQAAKhYAACoeAAAqJgAAKy8A&#10;ACs5AAArRQAALFMAACxiAAAsdQAALIoAACugAAArtwAAK9YAACryAAAq/wCMSQAAgk4AAHpSAABx&#10;VAAAaFQAAF9TAABWUQAATE4AAENLAAA3RwAALUMAACM/AAAaPAAAEjgAAAw2AwAGMwkAADINAAAy&#10;EAAAMRQAADEbAAAxIwAAMSwAADI3AAAyQwAAMlAAADJgAAAycgAAMocAADGeAAAxtQAAMNQAADDy&#10;AAAv/wCJTwAAgFQAAHhXAABvWQAAZlkAAF5ZAABVVwAASVMAAD5PAAAyTAAAKEgAAB5FAAAVQgAA&#10;DkAAAAg9AgABPAgAADsMAAA6DwAAORIAADkYAAA5IAAAOSkAADk0AAA5QAAAOU4AADldAAA5bwAA&#10;OIUAADicAAA3swAAN9IAADbyAAA1/wCHVQAAf1oAAHZdAABtXwAAZV8AAF1fAABSXAAARFgAADhV&#10;AAAtUgAAIk8AABhMAAAQSgAACkgAAANGAQAARQYAAEQKAABDDQAAQhAAAEEVAABBHQAAQSYAAEEx&#10;AABBPQAAQUoAAEFaAABBbAAAQIEAAD+ZAAA/sQAAPtAAAD3yAAA8/wCEXAAAfGAAAHNjAABsZQAA&#10;ZGYAAFlkAABLYQAAPl4AADJbAAAmWQAAHFYAABJUAAAMUgAABFEAAABPAAAATgMAAE0IAABMDAAA&#10;Sw4AAEsSAABKGQAASiIAAEosAABKOQAASkcAAEpWAABJaAAASX4AAEiWAABHrwAARs0AAEXxAABE&#10;/wCBYwAAeWcAAHJqAABrbAAAYGsAAFJpAABEZgAAN2QAACpiAAAfYAAAFV4AAA1dAAAGWwAAAFoA&#10;AABZAAAAWAAAAFcEAABWCAAAVgwAAFUQAABUFAAAVB0AAFQnAABUNAAAVEIAAFNSAABTZAAAUnkA&#10;AFKSAABRqwAAUMoAAE/vAABO/wB+agAAd24AAHBxAABmcQAAWHAAAEpvAAA8bQAAL2wAACJqAAAX&#10;aQAADmcAAAZmAAAAZQAAAGUAAABlAAAAYwAAAGIAAABiBAAAYQgAAGENAABgEAAAYBcAAGAhAABf&#10;LgAAXzwAAF9NAABeXgAAXnQAAF2NAABcpwAAW8UAAFrtAABZ/wB7cgAAdXYAAGt3AABddgAAT3YA&#10;AEF1AAAzdQAAJnQAABlzAAAQcgAAB3EAAABxAAAAcQAAAHEAAABxAAAAbwAAAG8AAABuAAAAbgIA&#10;AG4IAABtDAAAbREAAG0aAABtJgAAbDUAAGxGAABrWAAAa20AAGqGAABpoQAAaL4AAGfoAABm/gB5&#10;egAAcHwAAGF8AABTfQAARH0AADZ+AAAofgAAG30AABB9AAAHfQAAAH0AAAB9AAAAfgAAAH8AAAB+&#10;AAAAfQAAAH0AAAB8AAAAfAAAAHwAAAB8BgAAfAwAAHwSAAB8HQAAfCwAAHw8AAB8TwAAe2UAAHt+&#10;AAB6mgAAebYAAHjfAAB3+gBzgAAAZYEAAFaDAABIhAAAOYYAACuHAAAdhwAAEYcAAAeIAAAAiAAA&#10;AIkAAACKAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAAAAjAAAAIwAAACNAAAAjQQAAI4MAACOEwAA&#10;jyEAAI4yAACORgAAjlsAAI10AACNkAAAjK0AAIvOAACK8wBohgAAWogAAEuLAAA8jQAALY8AAB6Q&#10;AAARkQAAB5IAAACTAAAAlQAAAJcAAACZAAAAmwAAAJwAAACbAAAAmwAAAJwAAACcAAAAnQAAAJ4A&#10;AACeAAAAnwAAAKEDAACiDAAAohYAAKMmAACjOgAAo08AAKNoAACihgAAoqIAAKLAAACh6ABcjQAA&#10;TZAAAD+TAAAwlgAAIZkAABKaAAAHmwAAAJ0AAACgAAAAogAAAKQAAACoAAAAqgAAAKsAAACqAAAA&#10;qwAAAKwAAACtAAAArgAAAK8AAACxAAAAsgAAALQAAAC3AQAAuQ0AALkaAAC6LQAAukMAALpbAAC6&#10;dwAAu5QAALuxAAC50gBQlQAAQZgAADKcAAAjoAAAE6IAAAikAAAApwAAAKoAAACsAAAArwAAALIA&#10;AAC3AAAAuQAAALsAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMIAAADEAAAAxgAAAMkAAADNAAAA0gEA&#10;ANQPAADVHwAA1zUAANhNAADYaQAA14YAANejAADWvQD/AAAA/wAAAP8AAAD/AAAA/wADAP8ADQD/&#10;ABUA/wAgAPwAKwD4ADUA9AA/APAARwDuAE4A6wBUAOkAWgDnAF8A5QBkAOMAagDhAHAA3wB2AN0A&#10;fgDbAIcA2ACRANMAnQDPAKsAzQC9AMsA4ADJAPsAxwD/AL0A/wCxAP8AqQD/AKMA/wD/AAAA/wAA&#10;AP8AAAD/AAAA/AAAAPYACwDxABEA7QAbAOkAJQDkADAA3wA5ANoAQQDVAEgA0QBOAM8AVADNAFkA&#10;ywBeAMkAYwDHAGkAxQBvAMMAdwDAAH8AvgCKALsAlQC4AKMAtgC0ALQAzQCyAPIAsAD/AKwA/wCj&#10;AP8AnAD/AJcA/wD/AAAA/wAAAPoAAADxAAAA6AAAAOAABgDZAA4A0gAWAM4AHwDIACkAxAAyAMAA&#10;OgC9AEEAugBIALgATQC2AFMAtABYALIAXQCwAGIArgBpAKwAbwCqAHgAqACCAKYAjgCkAJsAoQCr&#10;AJ8AwACdAOYAmwD/AJoA/wCUAP8AjgD/AIoA/wD/AAAA9gAAAOgAAADcAAAAzgAAAMYAAQC/AAsA&#10;ugARALYAGgCyACIArgArAKoANACoADsApQBBAKMARwChAEwAnwBRAJ4AVgCcAFwAmgBiAJkAaACX&#10;AHAAlQB6AJIAhgCQAJMAjQCiAIsAtQCJANMAhwD3AIYA/wCEAP8AfwD/AHwA/wDyAAAA4wAAANIA&#10;AADFAAAAugAAALEAAACrAAcApQAOAKEAFACeABwAmgAlAJcALQCUADQAkgA6AJAAQACOAEUAjQBK&#10;AIsAUACJAFUAiABbAIYAYQCEAGkAggByAH8AfQB9AIsAewCaAHgAqwB2AMQAdADrAHMA/wBzAP8A&#10;cAD/AG4A/wDfAAAAzAAAAL8AAAC0AAAAqwAAAKEAAACaAAIAlAALAJAAEACMABcAiAAeAIUAJgCD&#10;AC0AgQAzAH8AOQB9AD8AewBEAHkASQB4AE4AdgBUAHQAWgBzAGIAcABrAG4AdQBsAIMAagCSAGgA&#10;owBmALgAZADeAGMA+wBiAP8AYgD/AGAA/wDMAAAAvAAAAK8AAAClAAAAnQAAAJQAAACMAAAAhgAH&#10;AIEADQB8ABIAeAAZAHUAHwBzACYAcQAtAG8AMgBtADgAawA9AGoAQgBoAEgAZwBOAGUAVABjAFsA&#10;YQBkAF8AbgBdAHsAWwCKAFkAmwBXAK8AVgDLAFUA8gBUAP8AVAD/AFQA/wC+AAAAsAAAAKQAAACZ&#10;AAAAkAAAAIgAAACBAAAAeQACAHMACgBvAA8AawAUAGcAGgBlACAAYwAmAGEALABfADIAXgA3AFwA&#10;PABbAEIAWQBHAFcATgBWAFUAVABeAFIAaABQAHQATgCDAEwAlQBKAKgASQDAAEgA6ABHAP8ARwD/&#10;AEcA/wC0CQAApgsAAJsMAACQCgAAhgUAAH4AAAB2AAAAbwAAAGgABQBjAAwAXwAQAFsAFQBYABoA&#10;VgAhAFQAJgBTACwAUQAxAFAANgBOADwATQBCAEsASABJAFAASABYAEYAYgBEAG4AQgB9AEAAjgA/&#10;AKIAPQC4AD0A3QA8APgAPAD/ADwA/wCsEAAAnxIAAJQSAACJEQAAfw8AAHYMAABuBQAAZgAAAGAA&#10;AQBZAAgAVQANAFEAEQBOABYASwAbAEkAIQBIACYARgArAEUAMQBDADYAQgA8AEAAQwA+AEsAPQBT&#10;ADsAXQA5AGkANwB4ADYAiQA0AJwAMwCxADIAzgAyAPEAMQD/ADEA/wCmFgAAmhkAAI4aAACEGgAA&#10;ehYAAHASAABoDgAAXwoAAFgDAABRAAQATAAKAEgADgBEABIAQQAWAD8AGwA9ACEAPAAmADoALAA5&#10;ADEANwA3ADYAPgA0AEYAMwBPADEAWQAvAGUALgBzACwAhQArAJgAKgCtACkAxgAoAOoAKAD+ACgA&#10;/wChHAAAlSAAAIohAAB/IQAAdR8AAGwaAABjFgAAWhEAAFINAABLBwAARAAGAEAACwA8AA8AOAAS&#10;ADYAFwA0ABwAMwAhADEAJwAwACwALgAzAC0AOgArAEIAKgBLACgAVQAmAGEAJQBwACQAgQAiAJUA&#10;IQCpACAAwQAgAOQAHwD5AB8A/wCdIgAAkSYAAIYoAAB8JwAAciUAAGkiAABfHQAAVxgAAE4TAABG&#10;DgAAPwsAADgFBwA0AAwAMQAQAC4AEwAsABgAKgAdACkAIgAnACgAJgAuACQANgAjAD4AIgBHACAA&#10;UgAfAF4AHQBtABwAfgAaAJIAGQCnABgAvQAXAN8AFwH1ABcC/wCaJwAAjisAAIQtAAB5LQAAcCsA&#10;AGYoAABdJAAAVB8AAEsaAABDFAAAOxAAADQNAgAtCQkAKQUNACYDEAAkARMAIgIZACECHgAgAiQA&#10;HgMqAB0DMgAbBDoAGgVEABkFTwAXBlwAFgZqABQHfAATB5AAEgelABEHuwAQB9sAEAjyABAJ/wCX&#10;KwAAjC8AAIExAAB3MgAAbjEAAGQuAABbKgAAUSUAAEkgAABAGwAAOBYAADESAAApDgQAIwwJAB8J&#10;DQAdBxAAGwcVABkIGgAYCCAAFwknABYJLgAVCjcAEwpBABILTQARC1oAEAtpAA4MewAODJAADQyl&#10;AAwNuwALDdkACw3xAAwN/wCVLwAAijMAAH82AAB2NgAAbDUAAGMzAABZLwAAUCsAAEcmAAA+IQAA&#10;Nh0AAC4YAAAnEwAAIBAFABkOCgAVDA4AFAwRABMMFgASDBwAEQ0jABANKwAPDTQADg4/AA0OSgAM&#10;D1gACw9nAAoQeQAIEI0ABxCiAAYQuAAFENQABRDvAAYQ/wCSMwAAiDcAAH46AAB0OwAAazoAAGE4&#10;AABYNQAATjAAAEUsAAA9JwAANSMAAC0fAAAmGgAAHhYBABcTBgAREAsADg4OAA4PEwANEBkADRAg&#10;AAwQKAALETIAChE8AAgSSAAHElUABhNlAAQTdgADE4sAARSgAAATtgAAE9EAABPuAAAT+wCQNgAA&#10;hjsAAHw+AABzPwAAaj8AAGA9AABXOQAATTYAAEQxAAA8LgAANCoAACwmAAAlIgAAHh4AABYaAgAQ&#10;FQkADBMOAAoTEgAJFBcACBQfAAcVJgAGFS8ABBY6AAMWRgABF1MAABdiAAAYdAAAGIkAABifAAAY&#10;tQAAF9AAABftAAAX+wCOOgAAhD8AAHtCAAByQwAAaEMAAF9CAABWPwAATDsAAEM3AAA7NAAAMzAA&#10;ACwsAAAkKQAAGyQAABMfAgANGwkACRkNAAYZEQAEGRYAAhkdAAEaJAAAGi0AABs4AAAbRAAAHFEA&#10;ABxgAAAdcgAAHYcAABydAAAcswAAHM4AABvtAAAb/ACMPgAAgkMAAHlGAABwSAAAaEgAAF5GAABV&#10;RAAAS0AAAEM9AAA7OgAAMzcAACoyAAAgLQAAFykAABAlAgALIgkABSANAAEfEAAAHxQAAB8bAAAg&#10;IgAAICsAACE2AAAhQQAAIU8AACFeAAAicAAAIoUAACGbAAAhsgAAIc0AACDtAAAf/ACKQwAAgEgA&#10;AHhLAABvTAAAZk0AAF1LAABUSQAASkYAAEJDAAA6QAAALzsAACU3AAAcMwAAEy8AAA0sAgAHKQgA&#10;AScMAAAmDgAAJRIAACYZAAAmIQAAJikAACYzAAAnPwAAJ00AACdcAAAnbQAAJ4IAACeZAAAmsAAA&#10;JcwAACXuAAAk/QCISAAAf0wAAHZQAABuUQAAZVIAAFxRAABTTwAASkwAAEFJAAA1RAAAK0AAACE8&#10;AAAXOQAAEDYAAAoyAQADMAcAAC8LAAAuDgAALREAAC0WAAAtHgAALScAAC0xAAAtPQAALUoAAC1Z&#10;AAAtawAALYAAACyXAAAsrwAAK8sAACruAAAq/gCFTQAAfVIAAHVVAABsVwAAY1cAAFtWAABTVQAA&#10;R1EAADtNAAAwSQAAJUYAABxDAAATPwAADT0AAAY6AAAAOAUAADcJAAA2DQAANQ8AADQUAAA0GwAA&#10;NCQAADQuAAA0OgAANEcAADRXAAA0aAAANH0AADOVAAAyrQAAMcoAADHuAAAw/wCDUwAAe1gAAHNb&#10;AABqXQAAYl0AAFtdAABPWgAAQlYAADZSAAAqTwAAIEwAABZJAAAORwAACEQAAABCAAAAQQMAAD8H&#10;AAA+CwAAPQ4AAD0RAAA8GAAAPCEAADwrAAA8NwAAPEQAADxTAAA8ZQAAO3oAADqSAAA6qwAAOcgA&#10;ADjtAAA3/wCBWgAAeV4AAHFhAABpYwAAYmQAAFdiAABJXgAAPFsAAC9YAAAkVQAAGVMAABBRAAAK&#10;TwAAAU0AAABMAAAASgAAAEkEAABICAAARwwAAEYPAABGFAAARRwAAEUnAABFMwAARUAAAEVQAABE&#10;YQAARHYAAEOPAABCqAAAQcYAAEDsAAA//wB+YQAAdmUAAG9oAABoagAAXWkAAE9mAABCZAAANGEA&#10;AChfAAAdXQAAElsAAAtZAAACWAAAAFYAAABWAAAAVAAAAFMAAABSBAAAUQkAAFANAABQEAAATxgA&#10;AE8iAABPLgAATzwAAE9LAABOXQAATnIAAE2LAABMpQAAS8IAAEnqAABI/wB7aQAAdGwAAG5vAABk&#10;bwAAVW0AAEdsAAA5agAALGkAACBnAAAUZQAADWQAAANiAAAAYgAAAGEAAABgAAAAXwAAAF4AAABd&#10;AAAAXAQAAFwJAABbDQAAWxIAAFscAABaKAAAWjYAAFpGAABZWAAAWW0AAFiFAABXoAAAVr0AAFXo&#10;AABT/gB5cAAAc3QAAGl1AABbdAAATHMAAD5zAAAwcgAAI3EAABZvAAANbgAABG0AAABtAAAAbQAA&#10;AG0AAABsAAAAawAAAGoAAABpAAAAaQAAAGkDAABoCQAAaA4AAGgVAABnIQAAZy8AAGc/AABmUgAA&#10;ZmYAAGV/AABkmgAAY7cAAGLhAABh/AB3eAAAbXoAAF96AABQegAAQnoAADN7AAAlewAAGHoAAA55&#10;AAAEeQAAAHkAAAB5AAAAegAAAHoAAAB6AAAAeAAAAHgAAAB3AAAAdwAAAHcAAAB3AQAAdwgAAHcO&#10;AAB3GAAAdyYAAHY2AAB2SQAAdV8AAHV3AAB0kwAAc68AAHLTAABx9wBxfgAAY38AAFSAAABFggAA&#10;NoMAACiEAAAahAAADoMAAASEAAAAhAAAAIUAAACGAAAAiAAAAIkAAACIAAAAhwAAAIcAAACHAAAA&#10;hwAAAIcAAACIAAAAiAAAAIgHAACJEAAAiRwAAIksAACIPwAAiFUAAIhtAACHiQAAhqcAAIXHAACE&#10;7wBmhAAAV4YAAEiIAAA5igAAKowAABuNAAAPjQAABI4AAACQAAAAkQAAAJMAAACVAAAAlwAAAJgA&#10;AACWAAAAlwAAAJcAAACXAAAAmAAAAJgAAACZAAAAmgAAAJsAAACdBwAAnREAAJ0hAACdMwAAnUkA&#10;AJxiAACcfwAAnJwAAJy5AACb4gBaiwAAS44AADyRAAAtkwAAHpUAABCWAAAEmAAAAJoAAACcAAAA&#10;ngAAAKEAAACkAAAApgAAAKcAAACmAAAApwAAAKcAAACoAAAAqQAAAKoAAACsAAAArQAAAK8AAACx&#10;AAAAswkAALMVAAC0JwAAtD0AALVVAAC1cAAAtI4AALSsAAC0zABNkgAAP5YAAC+aAAAgnQAAEZ8A&#10;AAWhAAAAowAAAKYAAACpAAAArAAAAK8AAACzAAAAtQAAALcAAAC2AAAAtwAAALgAAAC6AAAAuwAA&#10;AL0AAAC/AAAAwQAAAMQAAADHAAAAywAAAM0MAADOGgAAzy8AAM9IAADQYgAA0IAAANCdAADQuAAA&#10;AAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2&#10;Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+&#10;gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbH&#10;yMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////&#10;////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxES&#10;ExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlb&#10;XF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKj&#10;pKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs&#10;7e7w8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAA&#10;AAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3&#10;ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6A&#10;gYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfI&#10;ycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////&#10;//////////////////////////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0e&#10;HyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZX&#10;WFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+Q&#10;kZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJ&#10;ysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0&#10;MQAAAAADASEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkK&#10;CwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BB&#10;QkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6&#10;e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0&#10;tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u&#10;7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYX&#10;FxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RF&#10;RkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1&#10;tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm&#10;5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYH&#10;BwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkq&#10;KywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8&#10;foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS&#10;09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb3&#10;9/j4+fn6+/v8/P39/v7/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;4oHwSUNDX1BST0ZJTEUACQn/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////T/////////&#10;////////////////////////////////69H/////////////////////////////////////////&#10;9+n+////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////4c3X///////////////////////////////////////dr5a3&#10;9P/////////////////////////////////////FjGin5///////////////////////////////&#10;///////MnImk5//////////////////////////////////////6zrvG9f//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////3MW99f//&#10;//////////////////////////////////+/k3qFxf//////////////////////////////////&#10;/9uQWz1lqPb//////////////////////////////////rx1NABUm+v/////////////////////&#10;////////////05R+SSxOmuz////////////////////////////////Y1MqzfmVtpfn/////////&#10;///////////////////////////0xa6vyf//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////8NbG7P///////////////////////////////////+a7&#10;kXRjq/f////////////////////////////////2xJpzRSY0fcz/////////////////////////&#10;//////+1gFUwCgAZYLL//////////////////////////////890NQsAAAAKUqf/////////////&#10;/////////////////5Y0AAAAAAAAT6f/////////////////////////////9mkdAAAJDAYJUrH/&#10;////////////////////////////yzsOEzVMW01MXsP/////////////////////////////qWA2&#10;YIaftqypuNn/////////////////////////////4JeNvuX/////////////////////////////&#10;/////////+35////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////r2cq8&#10;x///////////////////////////////////z5qBbVpGiOr/////////////////////////////&#10;///EfD4mEAAAVLD//////////////////////////////+CDPAAAAAAALoft////////////////&#10;/////////////6xTEAAAAAAAF23W////////////////////////////+4AxAAAAAAAACWHM////&#10;////////////////////////0loCAAAAAAAAAF3M////////////////////////////qDUAAAAA&#10;AAAAAFzT////////////////////////////fQ0AAAAAAAAAAFTW////////////////////////&#10;///ufUUAAAAAAAAAAETU///////////////////////////8qmQvAgAABCI3SVjO////////////&#10;////////////////6aRrQSg/Y3+Vp7ra///////////////////////////////VsqyyzOT6////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////lu5d3Ysj/////////////////////////////////&#10;255nNgoAAoz////////////////////////////////Ifz8FAAAAAF7P////////////////////&#10;/////////9mBOQAAAAAAADyq/////////////////////////////55MAAAAAAAAACOQ////////&#10;////////////////////3G8aAAAAAAAAABB9+f//////////////////////////r0gAAAAAAAAA&#10;AABv7v//////////////////////////hBMAAAAAAAAAAABk5v/////////////////////////s&#10;UQAAAAAAAAAAAABX3v////////////////////////+4FQAAAAAAAAAAAABI1v//////////////&#10;//////////90FAAAAAAAAAAAAAA4z/////////////////////////miWhMAAAAAAAAAAAAjxf//&#10;///////////////////////fm1wsAAAAAAAAAAANuv//////////////////////////77F9VTki&#10;EQcBAhEisv//////////////////////////////37+lmZiaoKy92v//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;476dgHz7////////////////////////////////8reEVzAOAB2s////////////////////////&#10;///////SikwVAAAAAABy8////////////////////////////9Z/NgAAAAAAAABLyf//////////&#10;////////////////+pE+AAAAAAAAAAAvq///////////////////////////wFoAAAAAAAAAAAAa&#10;lf//////////////////////////jSQAAAAAAAAAAAAIhP/////////////////////////nXgAA&#10;AAAAAAAAAAAAd/////////////////////////+0JQAAAAAAAAAAAAAAav//////////////////&#10;//////99AAAAAAAAAAAAAAAAW/T///////////////////////0rAAAAAAAAAAAAAAAATOv/////&#10;/////////////////6UAAAAAAAAAAAAAAAAAPOH//////////////////////zAMAAAAAAAAAAAA&#10;AAAALdn/////////////////////mYphJwAAAAAAAAAAAAAAJ9f//////////////////////+2+&#10;iVUnAAAAAAAAAAAAJdz//////////////////////////sqddl1KPDItLDA5R97/////////////&#10;//////////////////3m3dbS0NPZ5P//////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////v1LvW////////////////////////////&#10;/////+e4j2pLLxVv///////////////////////////////koWc0BwAAAAA8yf//////////////&#10;/////////////9aCOwAAAAAAAAASl///////////////////////////7YUxAAAAAAAAAAAAb///&#10;////////////////////////pkIAAAAAAAAAAAAAUOH////////////////////////saQAAAAAA&#10;AAAAAAAAN8n///////////////////////+zLwAAAAAAAAAAAAAAIrb/////////////////////&#10;//95AAAAAAAAAAAAAAAAEKf///////////////////////I0AAAAAAAAAAAAAAAAAJn/////////&#10;/////////////6kAAAAAAAAAAAAAAAAAAIz//////////////////////0YAAAAAAAAAAAAAAAAA&#10;AH//////////////////////3wAAAAAAAAAAAAAAAAAAAHT/////////////////////lwAAAAAA&#10;AAAAAAAAAAAAAGr/////////////////////zgAAAAAAAAAAAAAAAAAAAGP/////////////////&#10;/////ykiAQAAAAAAAAAAAAAAAGH//////////////////////7mjgFc3FwAAAAAAAAAAAGj/////&#10;//////////////////////rTrpSGfHVxcHJ3gZT/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////27qdgmlp0///////////////////&#10;////////////yJNlPRkAAAAdnv///////////////////////////9uOTBMAAAAAAAAAbv//////&#10;////////////////////23wsAAAAAAAAAAAARdf/////////////////////////iyoAAAAAAAAA&#10;AAAAIrT////////////////////////CRAAAAAAAAAAAAAAAA5f///////////////////////99&#10;AQAAAAAAAAAAAAAAAH///////////////////////+c2AAAAAAAAAAAAAAAAAGr/////////////&#10;/////////50AAAAAAAAAAAAAAAAAAFj//////////////////////0YAAAAAAAAAAAAAAAAAAEf4&#10;////////////////////6QAAAAAAAAAAAAAAAAAAADXp////////////////////lgAAAAAAAAAA&#10;AAAAAAAAACXb////////////////////vAAAAAAAAAAAAAAAAAAAABjO////////////////////&#10;6wAAAAAAAAAAAAAAAAAAAA/C/////////////////////wAAAAAAAAAAAAAAAAAAAAq5////////&#10;/////////////ycAAAAAAAAAAAAAAAAAAAq1/////////////////////3AAAAAAAAAAAAAAAAAA&#10;AA25/////////////////////+CcjHBVQjMmGxQPDQ4SGia/////////////////////////////&#10;+eTY0s7My8zP1uD8////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////69O84////////////////////////////////9KphWVILBIBhf//////////&#10;//////////////////GrcTwPAAAAAAAAT+D/////////////////////////1X81AAAAAAAAAAAA&#10;H7L////////////////////////jdR0AAAAAAAAAAAAAAIn///////////////////////+QIwAA&#10;AAAAAAAAAAAAAGf//////////////////////9VDAAAAAAAAAAAAAAAAAEj2////////////////&#10;/////4oAAAAAAAAAAAAAAAAAAC7d/////////////////////zgAAAAAAAAAAAAAAAAAABfI////&#10;////////////////vgAAAAAAAAAAAAAAAAAAAAS2////////////////////nAAAAAAAAAAAAAAA&#10;AAAAAACl////////////////////ugAAAAAAAAAAAAAAAAAAAACT////////////////////3AAA&#10;AAAAAAAAAAAAAAAAAACC/////////////////////wAAAAAAAAAAAAAAAAAAAAB0////////////&#10;/////////xMAAAAAAAAAAAAAAAAAAABo/////////////////////0IAAAAAAAAAAAAAAAAAAABg&#10;/////////////////////3oAAAAAAAAAAAAAAAAAAABd/////////////////////9EAAAAAAAAA&#10;AAAAAAAAAABh//////////////////////8kAAAAAAAAAAAAAAAAAABm////////////////////&#10;///JrJmJfXZxbGlnZmdrcHqM////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////4sWqkXlhd//////////////////////////////dpndQLAwAAAAAMcT/&#10;////////////////////////4JJOEwAAAAAAAAAAAI/////////////////////////ScB0AAAAA&#10;AAAAAAAAAGD//////////////////////+5vDwAAAAAAAAAAAAAAADfi////////////////////&#10;/5YcAAAAAAAAAAAAAAAAABTA/////////////////////0AAAAAAAAAAAAAAAAAAAACj////////&#10;////////////rgAAAAAAAAAAAAAAAAAAAACJ////////////////////ngAAAAAAAAAAAAAAAAAA&#10;AABy////////////////////vAAAAAAAAAAAAAAAAAAAAABf////////////////////2gAAAAAA&#10;AAAAAAAAAAAAAABN////////////////////+gAAAAAAAAAAAAAAAAAAAAA7////////////////&#10;/////w4AAAAAAAAAAAAAAAAAAAAq+f///////////////////zMAAAAAAAAAAAAAAAAAAAAb6f//&#10;/////////////////14AAAAAAAAAAAAAAAAAAAAP2////////////////////48AAAAAAAAAAAAA&#10;AAAAAAAG0P///////////////////9AAAAAAAAAAAAAAAAAAAAAAyv////////////////////8r&#10;AAAAAAAAAAAAAAAAAAAAyP////////////////////+AAAAAAAAAAAAAAAAAAAAAy///////////&#10;///////////3FgEFBQMBAAAAAAABBg0Yy////////////////////////Ovh2M/Mzc/Q0tTX3OLq&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////Haxv//////&#10;////////////////////////8cajhGhNMhgAFav//////////////////////////7l8RhgAAAAA&#10;AAAAAHH////////////////////////XfC8AAAAAAAAAAAAAADvj/////////////////////99k&#10;CQAAAAAAAAAAAAAAAAy1/////////////////////3QDAAAAAAAAAAAAAAAAAACN////////////&#10;////////xRUAAAAAAAAAAAAAAAAAAABq////////////////////mQAAAAAAAAAAAAAAAAAAAABL&#10;////////////////////tgAAAAAAAAAAAAAAAAAAAAAw/f//////////////////1wAAAAAAAAAA&#10;AAAAAAAAAAAZ5///////////////////9gAAAAAAAAAAAAAAAAAAAAAF0///////////////////&#10;/w4AAAAAAAAAAAAAAAAAAAAAwf///////////////////y8AAAAAAAAAAAAAAAAAAAAAr///////&#10;/////////////1IAAAAAAAAAAAAAAAAAAAAAnv///////////////////3kAAAAAAAAAAAAAAAAA&#10;AAAAjv///////////////////6UAAAAAAAAAAAAAAAAAAAAAgP///////////////////9gAAAAA&#10;AAAAAAAAAAAAAAAAdP////////////////////82AAAAAAAAAAAAAAAAAAAAbf//////////////&#10;//////98AAAAAAAAAAAAAAAAAAAAaf/////////////////////XDQAAAAAAAAAAAAAAAAAAaP//&#10;////////////////////cAAAAAAAAAAAAAAAAAAAYf///////////////////////1A8Rk5UWV1h&#10;ZGhscHZ+if//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////79W7o4tz&#10;WpX///////////////////////////i/jmRBIQUAAAAAAFL8///////////////////////3nVYY&#10;AAAAAAAAAAAAABfB/////////////////////+VsFgAAAAAAAAAAAAAAAACN////////////////&#10;/////2MAAAAAAAAAAAAAAAAAAABe////////////////////nQAAAAAAAAAAAAAAAAAAAAA1/P//&#10;////////////////oQAAAAAAAAAAAAAAAAAAAAAR2f//////////////////ygAAAAAAAAAAAAAA&#10;AAAAAAAAu///////////////////7gAAAAAAAAAAAAAAAAAAAAAAof///////////////////wwA&#10;AAAAAAAAAAAAAAAAAAAAiv///////////////////y0AAAAAAAAAAAAAAAAAAAAAdv//////////&#10;/////////00AAAAAAAAAAAAAAAAAAAAAZP///////////////////28AAAAAAAAAAAAAAAAAAAAA&#10;Uv///////////////////5QAAAAAAAAAAAAAAAAAAAAAQP///////////////////7wAAAAAAAAA&#10;AAAAAAAAAAAAMP///////////////////+oOAAAAAAAAAAAAAAAAAAAAIv//////////////////&#10;//9EAAAAAAAAAAAAAAAAAAAAFf////////////////////+BAAAAAAAAAAAAAAAAAAAAC/X/////&#10;///////////////ICwAAAAAAAAAAAAAAAAAAAuz/////////////////////XgAAAAAAAAAAAAAA&#10;AAAAAOX/////////////////////yRwAAAAAAAAAAAAAAAAAANr//////////////////////50B&#10;AAAAAAAAAAAAAAcOF8X////////////////////////VubzBx87V2+Hm7fT7////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////438//////////////////////////////7Mal&#10;iG1UOyEHADLe////////////////////////15JZKQAAAAAAAAAAAACg////////////////////&#10;//+JNgAAAAAAAAAAAAAAAABn/////////////////////2YAAAAAAAAAAAAAAAAAAAAy9v//////&#10;////////////lQAAAAAAAAAAAAAAAAAAAAADyP//////////////////pwAAAAAAAAAAAAAAAAAA&#10;AAAAoP//////////////////1wAAAAAAAAAAAAAAAAAAAAAAfP///////////////////wAAAAAA&#10;AAAAAAAAAAAAAAAAXv///////////////////yUAAAAAAAAAAAAAAAAAAAAAQ///////////////&#10;/////0gAAAAAAAAAAAAAAAAAAAAALP///////////////////2oAAAAAAAAAAAAAAAAAAAAAGP//&#10;/////////////////4sAAAAAAAAAAAAAAAAAAAAABfP//////////////////68AAAAAAAAAAAAA&#10;AAAAAAAAAOH//////////////////9UAAAAAAAAAAAAAAAAAAAAAAM////////////////////8k&#10;AAAAAAAAAAAAAAAAAAAAAL7///////////////////9UAAAAAAAAAAAAAAAAAAAAAK7/////////&#10;//////////+LAAAAAAAAAAAAAAAAAAAAAJ/////////////////////LDgAAAAAAAAAAAAAAAAAA&#10;AJL/////////////////////VwAAAAAAAAAAAAAAAAAAAIb/////////////////////qgoAAAAA&#10;AAAAAAAAAAAAAHn//////////////////////20AAAAAAAAAAAAAAAAAAGb/////////////////&#10;//////dVAAAAAAAAAAAAAAAAAEX/////////////////////////aiMrNT9KVWBqdX6HkZz/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+jPtp2DaU65////////////////////////&#10;/+yyg1w6HQIAAAAAAAB7///////////////////////FbSkAAAAAAAAAAAAAAABA////////////&#10;/////////4MbAAAAAAAAAAAAAAAAAAAHy///////////////////kgAAAAAAAAAAAAAAAAAAAAAA&#10;mP//////////////////pAAAAAAAAAAAAAAAAAAAAAAAav//////////////////3QAAAAAAAAAA&#10;AAAAAAAAAAAAQf///////////////////w4AAAAAAAAAAAAAAAAAAAAAHf//////////////////&#10;/zkAAAAAAAAAAAAAAAAAAAAAAOj//////////////////2AAAAAAAAAAAAAAAAAAAAAAAM7/////&#10;/////////////4UAAAAAAAAAAAAAAAAAAAAAALf//////////////////6gAAAAAAAAAAAAAAAAA&#10;AAAAAKP//////////////////8sAAAAAAAAAAAAAAAAAAAAAAJD//////////////////+8WAAAA&#10;AAAAAAAAAAAAAAAAAH3///////////////////8+AAAAAAAAAAAAAAAAAAAAAGz/////////////&#10;//////9pAAAAAAAAAAAAAAAAAAAAAFr///////////////////+ZAAAAAAAAAAAAAAAAAAAAAEn/&#10;///////////////////SFgAAAAAAAAAAAAAAAAAAADn/////////////////////WAAAAAAAAAAA&#10;AAAAAAAAACn/////////////////////ogAAAAAAAAAAAAAAAAAAABn/////////////////////&#10;9VYAAAAAAAAAAAAAAAAAAAT//////////////////////7svAAAAAAAAAAAAAAAAAAD4////////&#10;//////////////+rKQAAAAAAAAAAAAAAAADP////////////////////////yUcAAAAABxMgLj5S&#10;aITt////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////9NXJ////////////////////////////+tKwknddQigMAABK////////////////&#10;////////xX1FFwAAAAAAAAAAAAAR2P///////////////////8RQAAAAAAAAAAAAAAAAAAAAn///&#10;////////////////ogwAAAAAAAAAAAAAAAAAAAAAaP//////////////////lAAAAAAAAAAAAAAA&#10;AAAAAAAANv//////////////////2gAAAAAAAAAAAAAAAAAAAAAAB+z//////////////////xUA&#10;AAAAAAAAAAAAAAAAAAAAAMT//////////////////0gAAAAAAAAAAAAAAAAAAAAAAKL/////////&#10;/////////3UAAAAAAAAAAAAAAAAAAAAAAIP//////////////////50AAAAAAAAAAAAAAAAAAAAA&#10;AGn//////////////////8MAAAAAAAAAAAAAAAAAAAAAAFL//////////////////+cPAAAAAAAA&#10;AAAAAAAAAAAAAD7///////////////////8zAAAAAAAAAAAAAAAAAAAAACv/////////////////&#10;//9YAAAAAAAAAAAAAAAAAAAAABj///////////////////+BAAAAAAAAAAAAAAAAAAAAAAX/////&#10;//////////////+sAAAAAAAAAAAAAAAAAAAAAAD////////////////////eIgAAAAAAAAAAAAAA&#10;AAAAAADy////////////////////XAAAAAAAAAAAAAAAAAAAAADf////////////////////nwAA&#10;AAAAAAAAAAAAAAAAAADM////////////////////6EoAAAAAAAAAAAAAAAAAAAC3////////////&#10;/////////6AWAAAAAAAAAAAAAAAAAACc//////////////////////96AgAAAAAAAAAAAAAAAAB3&#10;////////////////////////egsAAAAAAAAAAAAAAAVM/////////////////////////6JXaHSA&#10;jZyrvNDn////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////+3j///////////////////////////So3pYOikjHBYOBgAAn///////&#10;//////////////+sUg4AAAAAAAAAAAAAAAAAaf//////////////////5EMAAAAAAAAAAAAAAAAA&#10;AAAANP//////////////////eQAAAAAAAAAAAAAAAAAAAAAAAOP/////////////////zQAAAAAA&#10;AAAAAAAAAAAAAAAAALL//////////////////xMAAAAAAAAAAAAAAAAAAAAAAIX/////////////&#10;/////08AAAAAAAAAAAAAAAAAAAAAAF3//////////////////4MAAAAAAAAAAAAAAAAAAAAAADr/&#10;/////////////////7IAAAAAAAAAAAAAAAAAAAAAABz//////////////////9sDAAAAAAAAAAAA&#10;AAAAAAAAAAL///////////////////8qAAAAAAAAAAAAAAAAAAAAAAD7//////////////////9P&#10;AAAAAAAAAAAAAAAAAAAAAADn//////////////////90AAAAAAAAAAAAAAAAAAAAAADU////////&#10;//////////+bAAAAAAAAAAAAAAAAAAAAAADA///////////////////EBwAAAAAAAAAAAAAAAAAA&#10;AACt///////////////////wMwAAAAAAAAAAAAAAAAAAAACa////////////////////ZwAAAAAA&#10;AAAAAAAAAAAAAACG////////////////////owAAAAAAAAAAAAAAAAAAAABy////////////////&#10;////40QAAAAAAAAAAAAAAAAAAABc/////////////////////5EGAAAAAAAAAAAAAAAAAABB////&#10;/////////////////+tfAAAAAAAAAAAAAAAAAAAd///////////////////////KSwAAAAAAAAAA&#10;AAAAAAAA////////////////////////y1cAAAwYJDE/TmB0i6fH////////////////////////&#10;///X5/L/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////r1M3Hwr66t7Owramo&#10;pf///////////////////91+Uz8wIxkRCQIAAAAAAAAAANv/////////////////dgAAAAAAAAAA&#10;AAAAAAAAAAAAAKf/////////////////ugAAAAAAAAAAAAAAAAAAAAAAAHX/////////////////&#10;/wcAAAAAAAAAAAAAAAAAAAAAAEb//////////////////04AAAAAAAAAAAAAAAAAAAAAABr/////&#10;/////////////4wAAAAAAAAAAAAAAAAAAAAAAAD9/////////////////8EAAAAAAAAAAAAAAAAA&#10;AAAAAADb//////////////////EZAAAAAAAAAAAAAAAAAAAAAAC+//////////////////9EAAAA&#10;AAAAAAAAAAAAAAAAAACk//////////////////9rAAAAAAAAAAAAAAAAAAAAAACN////////////&#10;//////+RAAAAAAAAAAAAAAAAAAAAAAB5//////////////////+3AAAAAAAAAAAAAAAAAAAAAABm&#10;///////////////////eIQAAAAAAAAAAAAAAAAAAAABT////////////////////SgAAAAAAAAAA&#10;AAAAAAAAAAA/////////////////////dwAAAAAAAAAAAAAAAAAAAAAr////////////////////&#10;rAoAAAAAAAAAAAAAAAAAAAAW////////////////////50UAAAAAAAAAAAAAAAAAAAAA////////&#10;/////////////4oAAAAAAAAAAAAAAAAAAAAA/////////////////////9ZNAAAAAAAAAAAAAAAA&#10;AAAA/f////////////////////+nLgAAAAAAAAAAAAAAAAAA1f//////////////////////mCoA&#10;AAAAAAAAAAYYLUVg4P///////////////////////6hjdIGPnKu7zeL6////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////ny7epnZWOiYSAfHh0cGxoZZD/////////////////vGpI&#10;LRkKAAAAAAAAAAAAAAAAADH//////////////////wAAAAAAAAAAAAAAAAAAAAAAAAP/////////&#10;/////////0IAAAAAAAAAAAAAAAAAAAAAAADc/////////////////44AAAAAAAAAAAAAAAAAAAAA&#10;AACy/////////////////84AAAAAAAAAAAAAAAAAAAAAAACN//////////////////8pAAAAAAAA&#10;AAAAAAAAAAAAAABr//////////////////9aAAAAAAAAAAAAAAAAAAAAAABO////////////////&#10;//+GAAAAAAAAAAAAAAAAAAAAAAA0//////////////////+uAAAAAAAAAAAAAAAAAAAAAAAe////&#10;///////////////UFwAAAAAAAAAAAAAAAAAAAAAK///////////////////6PQAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////ZQAAAAAAAAAAAAAAAAAAAAAA////////////////////jgAA&#10;AAAAAAAAAAAAAAAAAAAA////////////////////vBkAAAAAAAAAAAAAAAAAAAAA7///////////&#10;////////8U4AAAAAAAAAAAAAAAAAAAAA2P///////////////////4sAAAAAAAAAAAAAAAAAAAAA&#10;v////////////////////8xDAAAAAAAAAAAAAAAAAAAAof////////////////////+RGQAAAAAA&#10;AAAAAAAAAAAAev/////////////////////ydAoAAAAAAAAAAAAAAAARX///////////////////&#10;////6HQTHyw4RVNicoWbtNL1///////////////////////////X6PT/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////v38/Hu7Ovr7PH/////////////&#10;/////9mymYd5bWRdVlFLRkE8ODItKCPE/////////////////0slCwAAAAAAAAAAAAAAAAAAAACS&#10;/////////////////4gAAAAAAAAAAAAAAAAAAAAAAABm/////////////////9cAAAAAAAAAAAAA&#10;AAAAAAAAAAA9//////////////////8zAAAAAAAAAAAAAAAAAAAAAAAY//////////////////9s&#10;AAAAAAAAAAAAAAAAAAAAAAAA//////////////////+dAAAAAAAAAAAAAAAAAAAAAAAA////////&#10;///////////JDAAAAAAAAAAAAAAAAAAAAAAA9v/////////////////xNQAAAAAAAAAAAAAAAAAA&#10;AAAA3///////////////////WwAAAAAAAAAAAAAAAAAAAAAAy///////////////////ggAAAAAA&#10;AAAAAAAAAAAAAAAAt///////////////////qQYAAAAAAAAAAAAAAAAAAAAAo///////////////&#10;////0y8AAAAAAAAAAAAAAAAAAAAAjf///////////////////14AAAAAAAAAAAAAAAAAAAAAd///&#10;/////////////////5MHAAAAAAAAAAAAAAAAAAAAXv///////////////////81DAAAAAAAAAAAA&#10;AAAAAAAAQP////////////////////+HEAAAAAAAAAAAAAAAAAAAHP/////////////////////Y&#10;XgAAAAAAAAAAAAAAAAAAAP//////////////////////v04AAAAAAA4cLD5SaoalyP//////////&#10;/////////////8J8jJqntsXW6P3/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////+7h18/Jw766trGtqaempqeu/////////////////76GbVtMQDcvKCIcFhAL&#10;BAAAAAAU/////////////////9cFAAAAAAAAAAAAAAAAAAAAAAAA//////////////////80AAAA&#10;AAAAAAAAAAAAAAAAAAAA9v////////////////92AAAAAAAAAAAAAAAAAAAAAAAA0v//////////&#10;//////+wAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////hJAAAAAAAAAAAAAAAAAAAAAAA&#10;lv//////////////////UQAAAAAAAAAAAAAAAAAAAAAAfP//////////////////eQAAAAAAAAAA&#10;AAAAAAAAAAAAZv//////////////////oAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////&#10;xyMAAAAAAAAAAAAAAAAAAAAAPP//////////////////7ksAAAAAAAAAAAAAAAAAAAAAJ///////&#10;/////////////3QAAAAAAAAAAAAAAAAAAAAAEP///////////////////6MWAAAAAAAAAAAAAAAA&#10;AAAAAP///////////////////9hMAAAAAAAAAAAAAAAAAAAAAP////////////////////+IDwAA&#10;AAAAAAAAAAAAAAAAAP/////////////////////LUwAAAAAAAAAAAAAAAAAAAP//////////////&#10;////////pTgAAAAAAAAAAAkdNE5rjP///////////////////////5k5Q1Ffbn2OoLXL5f//////&#10;///////////////////////r+f//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////rzLmsoZmR&#10;i4aBfHh0cGtoZmZo8f////////////////9hRTIjGA4GAAAAAAAAAAAAAAAAnv//////////////&#10;//9+AAAAAAAAAAAAAAAAAAAAAAAAdf/////////////////DAAAAAAAAAAAAAAAAAAAAAAAAUv//&#10;///////////////7NwAAAAAAAAAAAAAAAAAAAAAAMv//////////////////agAAAAAAAAAAAAAA&#10;AAAAAAAAFv//////////////////lgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////vxsA&#10;AAAAAAAAAAAAAAAAAAAAAP//////////////////5kIAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////2kAAAAAAAAAAAAAAAAAAAAAAP///////////////////5ACAAAAAAAAAAAAAAAAAAAA&#10;AP///////////////////7ksAAAAAAAAAAAAAAAAAAAAAPT//////////////////+hcAAAAAAAA&#10;AAAAAAAAAAAAANn///////////////////+RGAAAAAAAAAAAAAAAAAAAALz/////////////////&#10;///KUwAAAAAAAAAAAAAAAAAAAJ3/////////////////////mC4AAAAAAAAAAAAAEClGZsT/////&#10;////////////////7n8dDBooN0ZXaX6Vr8zu/////////////////////////+egqrnI2On8////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////fXw6+bi39vY1NLR0NLX4P/////////////////Onop8cWlhW1ZRTEhDPjo2Mi8uMf//////&#10;///////////SJREDAAAAAAAAAAAAAAAAAAAAAP//////////////////QgAAAAAAAAAAAAAAAAAA&#10;AAAAAP//////////////////fQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////sAsAAAAA&#10;AAAAAAAAAAAAAAAAAPb/////////////////3TkAAAAAAAAAAAAAAAAAAAAAANz/////////////&#10;/////2IAAAAAAAAAAAAAAAAAAAAAAMX//////////////////4kAAAAAAAAAAAAAAAAAAAAAAK//&#10;/////////////////68iAAAAAAAAAAAAAAAAAAAAAJn//////////////////9ZIAAAAAAAAAAAA&#10;AAAAAAAAAIL///////////////////9yAAAAAAAAAAAAAAAAAAAAAGn///////////////////+h&#10;KAAAAAAAAAAAAAAAAAAAAE7////////////////////TXAAAAAAAAAAAAAAAAAAAADP/////////&#10;////////////li4AAAAAAAAAAAAAABUyUnf/////////////////////4HITAAABDx8vQlhwi6jI&#10;7P///////////////////////8pvbn6OnrDD2O//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////+eDSyMC6tbCsqKWin52bm5yg&#10;p///////////////////gmRWS0M8NjArJyIdGBMOCQQAANT/////////////////kgAAAAAAAAAA&#10;AAAAAAAAAAAAAK3/////////////////zB4AAAAAAAAAAAAAAAAAAAAAAIv/////////////////&#10;+1IAAAAAAAAAAAAAAAAAAAAAAG3//////////////////4AAAAAAAAAAAAAAAAAAAAAAAFH/////&#10;/////////////6kbAAAAAAAAAAAAAAAAAAAAADr//////////////////9BCAAAAAAAAAAAAAAAA&#10;AAAAACP///////////////////VoAAAAAAAAAAAAAAAAAAAAAAz///////////////////+PFAAA&#10;AAAAAAAAAAAAAAAAAAD///////////////////+4PgAAAAAAAAAAAAAAAAAAAAD/////////////&#10;///////lbQMAAAAAAAAAAAAAAAAAAAD/////////////////////nzcAAAAAAAAAAAAAABAvUHT/&#10;////////////////////3XIUAAAAAAYXKkFadZS22v///////////////////////7xYRFRkdYaa&#10;r8jj///////////////////////////////SzeHx////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////8&#10;+/r7/f//////////////////////7rmonZaPioaCf3t4dnRyc3V4f5D/////////////////6086&#10;MCghGxUQCwcCAAAAAAAAACP//////////////////2kAAAAAAAAAAAAAAAAAAAAAAAD/////////&#10;/////////5sKAAAAAAAAAAAAAAAAAAAAAAD//////////////////8g5AAAAAAAAAAAAAAAAAAAA&#10;AAD///////////////////BjAAAAAAAAAAAAAAAAAAAAAAD///////////////////+KDgAAAAAA&#10;AAAAAAAAAAAAAAD///////////////////+wNAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;///VWwAAAAAAAAAAAAAAAAAAAAD/////////////////////hRoAAAAAAAAAAAAAAAAAAAPs////&#10;////////////////sUkAAAAAAAAAAAAAABg5XYH/////////////////////5XseAAAAAAAMIThS&#10;b4+z2f///////////////////////7tYKTlJWmyAl7DN7f////////////////////////////+z&#10;nrTF1+v/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////67+fh3NnW1NLQ0NDR09ng6/f/////////////&#10;/////7iKfndxbGhkYV5bWVhXV1leZXH//////////////////78xHxYQCgUAAAAAAAAAAAAAAAD/&#10;/////////////////+1WAAAAAAAAAAAAAAAAAAAAAADo//////////////////+CBAAAAAAAAAAA&#10;AAAAAAAAAADM//////////////////+rLwAAAAAAAAAAAAAAAAAAAACz///////////////////S&#10;VwAAAAAAAAAAAAAAAAAAAACb///////////////////3fBAAAAAAAAAAAAAAAAAAAACF////////&#10;////////////ojcAAAAAAAAAAAAAAAAABSuU////////////////////y2ECAAAAAAAAAAAADCxQ&#10;dp7R////////////////////9Y0wAAAAAAANIztXdpm+5f///////////////////////8NjGCo7&#10;TF90jafG5/////////////////////////////+of5aou9Dn////////////////////////////&#10;/////////f//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////dzsW/vLm2tLOxsrK1ucDJ1eP///////////////////+XbGReWVVRT0xKSEdG&#10;SEtQWWah//////////////////+nJg4HAgAAAAAAAAAAAAAAAABW///////////////////OUAAA&#10;AAAAAAAAAAAAAAAAAAA6///////////////////0eQsAAAAAAAAAAAAAAAAAAAAh////////////&#10;////////nzIAAAAAAAAAAAAAAAAAAAAO////////////////////xFgAAAAAAAAAAAAAAAAIMVqE&#10;////////////////////6X8fAAAAAAAAAAAGJ0txmsLp/////////////////////6dJAAAAAAIX&#10;L0poiq7V/P///////////////////////9N1HiY4Sl51j6vL7///////////////////////////&#10;//+ucoWYrMLb9v//////////////////////////////////3+//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////v7KqpqOh&#10;oJ+foaOmrLTAzd3s////////////////////ilpTT0tIRkRDQkFCQ0dOWWl9////////////////&#10;////ni4GAAAAAAAAAAAAAAAAAAAA////////////////////w1YAAAAAAAAAAAAAAAAAABVB////&#10;////////////////53saAAAAAAAAAAAAAAk0YIu0/////////////////////58/AAAAAAAAAAQl&#10;SnGZwuv//////////////////////8ZmDwAAABMqRGKDp831/////////////////////////+uO&#10;NSs+UWiBnbze//////////////////////////////++dn+UqcHc+f//////////////////////&#10;////////////0tjz////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///28vDv7+/x8/j9////////////////////////////+LCfmpeWlpaYm5+krLbC0eHu////////&#10;/////////////o5QSkdFRERERUZHS1FaaIOp/////////////////////6ZBAQAAAAAAAAAABzZj&#10;j7rh/////////////////////8ZlCgAAAAAABCdMc5zE7P///////////////////////+WILwAA&#10;EypEYoKmzPT///////////////////////////+rUDZKYXuWtNb6////////////////////////&#10;///////Sh3yYscvp////////////////////////////////////1M7t////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////t5ePj5Obo7fH5////////&#10;//////////////////////2xlJKSlZmdo6myvNDt//////////////////////////+dU0dJTVFW&#10;YHOKr9b8//////////////////////////+yVgAaNVBti67S9///////////////////////////&#10;///Nbz5fe5m31/n////////////////////////////////un4OmwuH/////////////////////&#10;////////////////487r////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAD/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////wAAAP/uAA5BZG9iZQBkAAAAAAL/2wCEAAYE&#10;BAQFBAYFBQYJBgUGCQsIBgYICwwKCgsKCgwQDAwMDAwMEAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwBBwcHDQwNGBAQGBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDP/AABQIAl0E+QQBEQACEQEDEQEEEQD/3QAEAKD/xAGiAAAABwEBAQEBAAAA&#10;AAAAAAAEBQMCBgEABwgJCgsBAAICAwEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAgEDAwIEAgYH&#10;AwQCBgJzAQIDEQQABSESMUFRBhNhInGBFDKRoQcVsUIjwVLR4TMWYvAkcoLxJUM0U5KismNzwjVE&#10;J5OjszYXVGR0w9LiCCaDCQoYGYSURUaktFbTVSga8uPzxNTk9GV1hZWltcXV5fVmdoaWprbG1ub2&#10;N0dXZ3eHl6e3x9fn9zhIWGh4iJiouMjY6PgpOUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6EQAC&#10;AgECAwUFBAUGBAgDA20BAAIRAwQhEjFBBVETYSIGcYGRMqGx8BTB0eEjQhVSYnLxMyQ0Q4IWklMl&#10;omOywgdz0jXiRIMXVJMICQoYGSY2RRonZHRVN/Kjs8MoKdPj84SUpLTE1OT0ZXWFlaW1xdXl9UZW&#10;ZnaGlqa2xtbm9kdXZ3eHl6e3x9fn9zhIWGh4iJiouMjY6Pg5SVlpeYmZqbnJ2en5KjpKWmp6ipqq&#10;usra6vr/2gAOBAEAAhEDEQQAAD8AjWYD7++iM2KuzYq7Nirs2KuzYq7OiaaC2n2gNd4Yz9yjpnSY&#10;Jfux/VfHe0R/hGQ/7ZP/AHZfMHmuWKDzHrU6NFyhvZ1CrUVZ5WLFwNtsU9KGC7NyikerSORh7V4s&#10;R49sy5amU8Xhy/h9Uf8AiXQZMQxZhMf5TaUW4LvU/MHlJvL00qSXOnK2pWUbCvwlqSwq534EH1OI&#10;/awRxqykeG5+nKOLmXZ8G9sdd2hs7yOZgB6tFiDD4SqFST374U69K8bPw2PSvzzRzO6MT3X8nLGK&#10;Xy5YvM5lBjBBGw+HAemENMtTzIpXJ4Tu3nkn/nyN10G8CL6SvHIAabCq5OI2R0HH6RmPkiYnd18x&#10;u+NbmOSG4YSda1BG427g4FuLZK8h92bDT6mQFMoHhTCy1a4hQopqp3+jEXhVY2PXaozJhmMpAebM&#10;SNo6y1G7nvbdC1Kyqre9SMJ/SaWbk32F6DOuxxEIu2jsHvEV/a6ToxgRh9anH7xh13HTHXJJXiOv&#10;YZSJcUt+SIhB6CF+sfWZRSMGrMxpRfE1yrTTmeks44qDsvjmLm1sQeGO8mvNqBHYfUhPOv5nWdgG&#10;0zQnFxeuPjnH2Y+3w+LY7UJOMix/FxI+FUFScjpdgSUYIk2f4kJ+WVi8mmXWoMYpbx5i1xcXMnFV&#10;r+1v9rKitp51JIMKAfAD9rJZc2OJ23kzMhHnzRer+b/LegziOKZdY1CZ/wDSfRP7pa/5XTbwGCzG&#10;kUDKnWm5PfMfGDOYJ5AtJlxFhFrqOo655mtb69YrbpKvoQpsg5txApge2mMnJR1U7Zsdbi9Il3M5&#10;xpmHnPRILOOG+kH7qQKHPUb/AAmuA9RldOJp3/XkMYj0ZwGzJvI2nWckLqjA0jo1Kfs/2YNs5OKA&#10;Hr1PyOYuapk0wyRssN87aUmoXkjRbxGscbeDp7++KXNOXMdDmJiHTuacQS3yskotvqUtfWhJRgfb&#10;pTBFi3KKnYE0zD1sQJbdzRqRUkh87xC31pSoILohb59ME24o7DwzAyH0uPkSjzDJzW3kNfijANfE&#10;GmKTAV/VkcRNMISooCwLbAV4nY08RvgCavM+5zdaX6Q7HHyZfpJUWyPXZFP34vBEFTpud8wdVm4p&#10;bcnFzZOIpLquoTXFyXD8okPFTWu4GJ38/BY17UJyWkx7yLfp4XumnkrQzfXF3cU5cWCA+5FcKml9&#10;QnwzbwjTmgU9Pt9MjsIAqgFgAWr1riZas5G3wgD+ObXHCsab2Ta2gaPQgxDcpeUjKoqRXbxxKV2S&#10;bkKGh8cgMQMWsn0ouxtLe50f0ZBInJSPiArWp/lJxrXbhvh2zLwxuNFEZIu10S3kt1WYiQBAOW4I&#10;p+OUNSRCiuCORpT6K/dmPm7O4jxR5tU4i76oa78jvP61xbuPVjo4kBpyNaAkfz++UtzbvJSF67Vo&#10;fnTLDimI+pyITsbor9FapHY01KEc1PAOhqGoAQ3+Sd8LPM1mksCXFAWU8T9OavWQAFoybhOvIOov&#10;Fcz6cSaFfUUH7jkoiDC3jWm3Ff1ZqAA6eVW8SvpITrd7IJDy+sTFRtQj1WywqhdtvEZdhJEmUBRa&#10;mvJGuSSvqPQCKg+If1GJ3grDWP8AvFoyg+3XOgwGtzyb8t8OybeUpXh1Kl4SLScNBJIuwBc/ASPZ&#10;suMK5DDowqMx8mqMLj3NQz7KWo6hcWSSQUCSQOULseZO53Y98LLx3RLpWP2JBxHgCtc2GKdgS/ot&#10;nibWz3yyIrr9D3cY+C4sm9R+5eOQqTiv1WV41GxjKAsD1rmvy68cJvm2Rz3sl58z2kNzMJTIt6J2&#10;EZ6oUJI/UMFW9ggtKgbj9k9dvfME67j9Mg0zyeqmM6555uI/NJtJW4px2mTdRUb8kPXAF4j+qABW&#10;uxVvtL7++DHPhGyJkhlvlu6gksnkYpHGKyR3UB/cy1pWtPstt3xl1p6SGdU3MqBQTv0zY6fIZYt2&#10;yM6AtFaN5mkgtbOW7KRC1mdpggoAGNR18aZoNGaG+urlmDC4MQUeCxDLsBAs+TIyBApQfzlZ3OmW&#10;dvArxy2sNz6xpsZLgjcfSWww9Icw33DtlOWyKa+YY5JfSG1a3QjkDRnA5NQ02B7Yy4G4NaDMU4jM&#10;gBp8Mk7InRHJRokjZmYihA3+eALpnkQKCQp222/HN1igMcRFvjHhDMdHt7a0kdmRGlWjksOQ32pT&#10;Irq7x/WljiZ3vJzxKEkoqjvTI5MwjMkFqnk3ZzpRlWNndY47NFBjYCjEnrX2wDqNkLKwuGXmPg5c&#10;iSPiPyzW5J86LMUire8Fwy8WUkMRQb7CuBuMFxDYrMAyWK+oE/nlIrU7dstMBIC/4VCp9XZJJpFY&#10;85yBX+VQKbYxrmezvOEP7yNxzto67EHqvzGRnXIolC1/BZYiJB8XRj7jvgp9DN9aLqEMhtZGJBXj&#10;9lvffpjPUg+mt2vj6FCNqiwXn1J0LOEDq9R8Q/rhXqEnmvS5opLqL61ZqRW7jHL4O4bvmvy5xIGB&#10;CDC94q1pc2M3JIiFf9qIjiwPy/pkstLu1uohLbyrJEV+0pqM08hSIm0JJHItQwIPIU+WCHVBEGA+&#10;I03zHHNscjuZCpPw0O3vhLfFvrcw7EjbMiR2a+qPtAPq8fy64OhI5g9PgG/0ZjlmpyD4CP8AKOJ3&#10;FC4PatciUhUiqFp3wLLSpI8RiqquG+mPz5noeNBkosClerLwSLuOYJx/w8WU9ScNId8XJWHhiAYK&#10;kgPQdMKVYqWdCOp64K0Fg+pwt1BkT8Mqy/SWE+SA80KU0G8UdoJfxU504/aP0ZpXZPArf/eWMdNu&#10;uWBXASrXUd9uuck8xf8AHdv/APjO/wDxLMiPJ9U7K/xXH/Ui9s8q/wDKN6b/AMw8f/ERhdknYJrm&#10;xV2auKuzVxV2VXFXZsVdmxV2bFXZsVdTNirqZsVbpmxVqmbFXUzYq6mbFXZsVdmxV2auKuy64q7N&#10;XFXZsVdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2Kuy64q7Nil2XirqZsUNZq4pdl4q7Nirs2KuzYq&#10;7Nirs2KXZsVdmxV2WDirs2KtZsVay8Vdl4q7Nirs2KXZsVdmxV2bFXZsUuzYq7MMVdl4q7NirWbF&#10;XZeKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdl4q7LxS7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs/9CNZgPv76IzYq7Nirs2KuzYq7Nirs6T&#10;plRpdqRQgwx7f7EZ0OM+kA9AHxztDIDqcg/2yf8Auy+TPNg9bzprMMnOEpqF0Ekai1PrN0b7Lrt9&#10;lvixdolljKt0Ph1y2R7nCy4hMUg7LVbnSdRivLULziqpEoJRgRQqV7Ag7jE7a4uYSY7tGIjICTIp&#10;dXXtstSrfzcsxpyBBobtYMgKI3R2t+XdN1vjeeWby3jS55Pe6Zdzpby2snVl5SsizQ/76dPi4/Cy&#10;88LtZMpkP7v7W4VuoB6VzVHmWzDsKe3flhHZr5dtFS5VxHGFMsWyOwFGK9OuA7FmDglANxUp1rl2&#10;Hm5Cdea4UksJolkLllaizCqkdO3Trkyjj+y4NKgGvj88OSexid6LhZZUaPJ8b38jevPAyhjFIygd&#10;hQn7OKTLWMk0BXfbKsRAkKUAEIe2k4yqD0YUp33wDKUf4eo3rm1wiUPVyKYijsnFnNcWTi6j4rKh&#10;BTkA248QcRNslDTbM8dpT6uXHUHqncP5gawZkWZY5ASA7FaGnTsc1vaLUtty8TkdTrK2Ccmfor+Y&#10;POV5chbNXYW43k9PZTXttlsQq8T1BrlemhZ4mqERKVoW3t2urpbiMMV4Ki168icQgPOQt92bjUDh&#10;w05MhUWUeaIhpfl6OyU0ZgA9O7Hc4s7CgHiaZr8OPf4NIHJi+mWDNOeQ/uYzI23c9MDSyOwkCrUA&#10;GprmxiBED4N4DNdJ06xtRpc9zN6crSQiKEKSXZjUEkdBvhZZTlbtvkD9xpmzyR4oN+SOz1HzjpMd&#10;55Z9NhyJLr0/mAI/HDK5tFnoQKlTyCnxGc6eLHbjRlTyXyz5putEeS1umaON1MJuBuyoT0I67YHS&#10;O5VGklBDA9PbL8Eo8QHe27WGVnVfLs+pWen6fMksEyGjFtw43FQQCK/FgqBRNa+JB2zG1M/Cz10L&#10;j5JcE2L+ZJX0PzWGFUjcKXBHcjY4tbUioANj1+eY+qhxtWccbHvMUsmpySXLVLrThX+WmC4qiVh2&#10;pXNXMbOFkOyRaiwbT7d61IPFh8se9K5GOwaoc0JaAFRQ0NcRMal+R65eMshGhycnxCBSZJeTw2zQ&#10;KaK5qw/A4oOv0ZUWolCNtbg16NgPVLV5UjMf2t1OZmiziJlxOdpcoiN2Yfll5kstLub6O+JETcJV&#10;I68gKGgwJLZ/V1jDGrHc0za6PP4pkRyi5EMvGTTKtG82Sa9dXssKenbRUESv1NSdzgS2PJ2YbVJz&#10;eEeluybRZjrqPFpcVuayMURQK0BJHemBr55GlKpUn3JycIUGqk08s2Vvb6fG04RB04hVAqTWnf8A&#10;4li9nY0nkdqsAqheXiak5gy1gG39Jojk33Y95l85hbG0t4SIWkuJvWEdQRHGQqCv04Na2hcAMimm&#10;+4GU59RIC4koySLE5PMep2zPLaXUsYkBUlXO/cYX3GiIpWS3+F1JPHsQakjLtN2p/DP/AEzUMxB3&#10;Zd5d/NiWXlaayqtA0ar9ZH2lZAF5MO/TCrUVdkhjcnkoAkXp0IHfBrJRkCOjlQ9UbZ75dng9S7uI&#10;Ahgkd3tJa8gysOQof+NckUdwKGN/hcdB2IoKZqZabbiHJwJQJeN3uhXHqpf2wE1lIzeq2xaOQuwZ&#10;SBQ/aVuOUZQBv9w75dgxElsjBVg0l2mqjFAB9sgqybbkE7Y2SVuIqlDXZBuSPbNjCPcW3gCYadp8&#10;SySeleh4uBDXTfCisDWjH9r6MTtzIsbwtUUq0ZPavb6MhqMPFPij1cfwAKrkr6/aW1xqEGqwBJfV&#10;KRX8cfIqxACs1CNgw74SeZL9baNLjcmYpyT5VBwS1RxYQOtmKyx3EhnP5a6Yfq8+mlaR6c86QS9f&#10;glYOuSCKaJ7VXBoSBv333zBnpMhI22LDFCQO7zO60jV7fzDNBIhlhYs3H9nYkb16HF/Wb0uKjbuB&#10;StcRhhjO/qkyOPdJpNGtI9Ua5upFeYEMhbkUVQ3E149SK4DllhuPESRkdRQg5WYbsuAjmyjSdM1T&#10;QpG3V7G6R6+mwaJ15bVHYjHoCkm/h9rNgJeFi/pSYZJ9zrl1uNLHoHk0knJYSepGwH44lEizTvcq&#10;zemBwQHZSa7nBizekkpOQiKIu7mXTNMttImWIXkjG4u+IBkVQoCIeu3emL8aCtN/HMeeY24/ilK/&#10;XM0vAyNwIJoB9O2JXHTqAO+DxiNwV8Q96ZaCGR2ZY3dwaLVunbfAdxHGsUfU79R3ynLnlLmUQnvV&#10;sn0e4vZr2758EFAArVPEUFKYQ2tqr6pcalckcI6xwj+UDrlmc1ARDCUrNBmd3K8el22mW4Zp5lDy&#10;HxrgPzHctd2M/FeMZKLGD1JJHXDpsdbuRjFIrQdPFjLEjN6k7KzSt2G3QZHvSZBqZGzWrxSKPau+&#10;ZJmQW2906M/7y3HUS8hX6K/wx8lvFcoLct6ci0ktn8Cd1Py7ZOcxILxLmbiOY3A2cYN8s62vqyWl&#10;7SIN+7mB24yDv8jhyw48fFH64tWYVul2u2Ek0Md1aqWubc8owOpB6jD/APdtay2tefp9+oZWzVa0&#10;HaX85pxy3QEQf69BdlPT9cEFCCCrKNwQcCWVhFZBo4kVIT8SgDx65r5y4m2PNMJbn11U1IZWofDr&#10;gvrbCvtvmMDu2KZoLg0NNjthLefFey+2Xy5NfVMrQcbaMe2Cok5MFHUpt92USZrHYKtT0Db4yZN4&#10;1O/UHIlkF8bbue3XA7pxLgdARTCgqinofHDPT0Ma+Pw1OGLApfqTK4UHYcqD549mBCmmxbc5MoWx&#10;hqstdwooDidOSyLt8W2+RKq1QpQmu3hgjSV9LUIFG1JEr94yGUeksZ8kHrhWbSLuoqDBL/xE51Bj&#10;8ZGaR2I5Pn233tUHYAg+GWtKjIlWzy79PHOSeYz/ALnr/wD4zv8A8SzJhyD6r2V/iuP+pF7X5W/5&#10;RvTf+YeP/iOFuSdgmubFXZsVbpmxV1M2KupmrirsquKuzVxV2auKuzVxV2auKuzVxV2auKuzVxV2&#10;auKuzVxV2XXFXZsVdTNirqZsVapmxV2auKuy64q7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdl1x&#10;S7LxV2bFWqZsUOy8UuzYq7Nirs2KuzYq7Nil2bFXZsVdl1xV2bFWs2KtZeKuy8VdmxV2bFLs2Kuz&#10;Yq7Nirs2KXZsVdmGKuy8VdmxVrNirsvFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs//RjWYD&#10;7++iM2KuzYq7Nirs2KuzYq7OgaRLI2lWoYCojVa1oaAUGdJIRIiR/Mh/puB8V1dnPl/4dl/6aSfO&#10;XnvR9PtvOusmF5FSed5XUoXiZ5QHfZgyN8ZbuuDRKRXucyYYQRv6XHEjWzGJNIjkCGohSlA1eRNP&#10;5FPxdMozNXdqH9kDLfDjWwTR6r49EtjHzSASIjBZncVKhtg3EbU3wDfylwGqtGHU5zeohw5CGUI0&#10;9k/L21W30qOD94ZLc8Cq7DY9BgSBwzKSFPE7U2wQlRbmQ6xbMLWdVklQvG1QTUU9xvkut/V9FGDc&#10;kK/ZOHIYcVEcJddkJsvj3XEiXWbxCvF1mcBk6Vr14nGfWnqUUADpVsv/ACsQBIm/6rKEdt1g02ON&#10;Vmdi5O7JHTbv3OBzUHfMqtqDeKCu3FwVjrQ70PXG+p8eXeHsgCzaYJphNkx/bryJOKNQrWn0Zjxu&#10;6SDugoOQcqpJbrTx3/XgO4OzU+WbrSQ2Dm4hsz3yfa83tjJ9kEyNX2Nc0C8Y6+OXaufFIRTOiaX+&#10;cLlL3W4bUHksQ9RlG/yrmdvjUfM44obEoA3dplky2V7Ow3ZkjHy3P8cQiPJpVPeuXTl6fc2yHptk&#10;etxpbadp910+rCFwew4lThPG3G/UDwIPzzY45WKbjuHq1wn1jy1I5I6iQV3ND3/HD2EsaGvw0rmm&#10;1u1hw5jm8O8zJBDLNEUJnMhVTTYita/jihcMrKdwc1giQbCBFLYrS4t7iC4iqroRRvBhQg46GILH&#10;ziAAGxUZVnkTP1cy4ue7tDa1qs91evaarMXllBljuCNwT0/EZTddumZUd4tuOXEGrTl6XCQh2XYt&#10;2I8cFIHDI3iKZqslbjzcTIAkk7wtZ3UexEUtR023p/HHkNXfrlQOzVsl4lioOD7Dw2/jlEUNMkN2&#10;SstwrIKsdxTwyhXrhNKA5ZVKhabA+OU7UZfbfDGNgrfRFWoCwzSDZmHpqfoqfwwFqTFlElPs1zbd&#10;l1EkObpDvTMPyveKPUJbKQr+/KlOXip6fdhdZxlYC7DrsK5vcmcXwjm5maVmg9I816rBPrMWn2ki&#10;u8X7yYqa0rsAaY1Y+TlyKFqimSnnoLWyKu9R9CzjhRgwiCuG7ch1wfGABud6UrmknIyLrpc3l+qy&#10;TyzFqVT1HZUU1Chmqab4pxFa5AyPJBtAi5l4mE1C1JocrucrkGJirqaxrtSv2h+vCrV4yZkk4gx8&#10;fjJ8a7ZfpsxB4ZfT/C2YxwxelflheRHR7qz9Z1u1nJgjqTRGUbjrti1xEJIo5Yx+8BBWnh0y/HOp&#10;EH6WuEu9K9C1KSx1S+sL16WTiVZVcUBkDFwanfY5dohIJf7aEg+5yvPk3AH0lZS3W+Z71YpIorRl&#10;FpdRq8RXslSOv+t1y5aSR8QSCftU60zKjmApnM0qWDSWVwJWVXiAC24l3j5E7MQfClcLb2KRBCF/&#10;dxlu5AG2/U5m4s9g7tmGV2zTy1q1ldSX7M/1u7hi5ScFLuQ232EARf8AUX/ZYSaoYjMokJYx/Z60&#10;/hjOMDXEGyYBDN9AVvqrPCgjE32h8Na9N+JNMObeWkaKG2IFPuzLyC64UxGzGtSshJM0gjBZWPqD&#10;pWh+jB/qMYRvXbr7g+IzVZcQEt+bUYi2GSWFvFqsq8eJLEemOpWRevBxRxVf2OeM04tM8wkHxxMB&#10;v1p2OY0zHHu0ZpVSzznLb6XBpr2xP1W+RySteIkJHIb04/6uCpAzvUeNCO1MOflH3OPIWk9jPbWt&#10;hEjsX5x+tHITRld3Pb2xw4qop/wIyI2iwkDSHd5553Dmg2VZmJJNTU/qxKSUcDQGtcr4C0xxlOLC&#10;x/0lCZAFCnfck7eAxCaWoFQAO9chKNJjGk20qz4tIFdi1diKb79aYHuKSRKV+jK5GmIJtOdIR7W9&#10;lWVi1RyO1DT3wpYRGR4415QQAtIBvyfw+/CZmZ3Z1Vd7LEa4W3jmlbheXZEcJO3CI9/bbEptOrZo&#10;bj+8Y+qw8KbhfozMw5PVQ5NgnuuttYV9RlW2FYIwIIz1rU0ZvpOEEVoWvtcXiSJrdXBPioB2yU9p&#10;fFtlLcJvPMUi0ySoFLgRsPZgyD8aYy4szLpkMkNTcWihiO7RMK/hlUjwleLoiROYr5lY/uZzxU+E&#10;g6j6aYmbWPVNOkvLQhdVswC602mQdGI77ZPDq5QPD3sRKzRUZLqWx1GK3kBazuyRHJ/vt6V4n2Pb&#10;DjSL6zvoHkiUQXCRiO4gG3xA1qB4Zg6qR5dGsRqSFngureWOKVmnjaYvDK25CkH4CfbBzmsiDxX+&#10;Ga8toaiH7tzXo38cpa/V/bKOrYrMB9Y360wnvFYX84HTiD95y4nYMOqYWjcraI/RgqFSzDehC7ZU&#10;U2tkYKpqOQ5b+2JuSHjruQdxkSEqi0KsR0OB3NS+3U9PpxW169F+WHOm25JFTsy75KHNqmUo1m7E&#10;cJIHxK23zxF7qBmkESkRh6GvUFcuyQpjGR6qltbXHpxNO4MvD9noQfvzJHVWYLyBNf7ciAytfLLx&#10;KLz4EdD4+2L6f/vfC3/FqfrynN9JWR2UNTWul3K+MEo/4U509vtZordiOT56ttraOprSv68sVxS2&#10;24NM5H5i/wCO7f8A/Gd/15kx5PqnZX+K4/6kXt/lTfy3ph/5d4/+IjC6uF2Ca5VcVdmrirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYot2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzVxV2XXFXZsVdTNirqZsVa&#10;zVxV2XXFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Lril2XirqZsUNZq4pdl4q7Nirs2KuzYq7Nil2&#10;bFXZsVdlg4q7NirWbFWsvFXZeKuzYq7Nil2bFXZsVdmxV2bFLs2Kuy8VdmxVxzYq1mGKuy8VdmxV&#10;2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7HYpdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdn//SjWYD7++iM2KuzYq7Nirs2KuzYq7Jj5UeSXSaMa8JHSvs&#10;G2GdRpvoiT/ND4vrB+/yj/bsv/TSTxP85/RtfNsLKADcWsLiPahc1BY7e2HDEqdug3+/Mobmy0VT&#10;BIIxMC1wxaZiyNTqrLvt/wASXEpTX4R1bdCexGWxDOITrS4TGGuJFPC3b07yMDZ4moCQPD4vUwrn&#10;cvDJ7Gqn55oe1I+u2Rju9e8qolvJDH/k0kA6fDtX6RvmshUgMF5Ag0GYECyRnmFmSIlCwRlKliNs&#10;ltszLaR0qVIqadsvnUp2acLKKk+QfNsCJ5p1CM8SRMWU0NGB36DGOY9yCa9t65lQ4uRUDdDRxzmg&#10;ZQi7bU47fTvgZ3zZYcYZmNpzpWncpGYiigUFe5OJrIof+Y+GExUzrZOLrS7lrFStLeEEhnY77fTi&#10;zTFVoQAcoGms2DaYzpJLPSUluHaB2mjX4S1KCvehwPICxpmzxERDm48gA3Zlol1b2MHOVqMF4qve&#10;gx0j8VVegGVQjczJrh6pEoHS7ZbrUby/pynloKeA+/ES9ZT7CmZ8NoOQOTJ7SyMeiKOjSyMxrv0o&#10;MZZgtd8R3OYuqnw45e5OQ+hU88SpD5Nkkc/F6KgHx6AYAvrWWO9DKNg2/wB+ZWi1AlEW2YZgxZx5&#10;G8x2F/5VjilkAma3AFdgRTbDOI/AF70wauN7tUgwDzDAPrUs/VA/f7sbyoc1fAwiFGKBWRqez08a&#10;YK09t3B3puMxNbCgGjVbRY35/t4kewmj+FmJVh8qYpLGefgG3U9j7ZXp8/DsXEx5TFLre6T6mLmP&#10;4zF8F3CPtL4OOvwnFB668S1DwoBTbbMWXCSa/ia5C7QhGjTxTQ2zuhuFLUff4xvT78UvGYqpHUHr&#10;ktBEA0WOnNyopRo8aLO6yICCKMrD3xCKZlfc9etcz9Tp4mOwcrNAcOya32n28kCCGPjQ8vh8Dgpm&#10;26bZqhHdw6SVbc8itTsen4YGMxpQCh/mzNx6fqS5kMN7lNfqAaRArkxgfYGwqepOJFPUNG6E75k3&#10;wCxzbSRAX3JnFenTY/WhUesgPpkClG8cVmtYZImQCh/ZOYuLVZITEj/nOJizkSsobR/NGp6bqUN8&#10;7GcEn6yjDd1Jod/HAdtZ/HWTop3zY6vWDh9PMuXl1AIoMt8yeeDLZiLTQTJOleZOyr7++KyIlSON&#10;Kd8xcJPe4XHSTWtzeiGCUzcy4IIBoK1pTf7X/A4nxUbA0zLBLPiRYuZypLRq5FRQbfwG+NIp3yVW&#10;GwZAiYn5qpEZVj1U9RSuFuvXVpBaqblyqMfhoK7jfMXLkENi3YiRdBnv5R6ZqtzrF3LYxq5gULMH&#10;fhRZKj38ME6VJHNaRSoaq6AoTttmVIGeKMh/nOLOxIhJPzEhubLV72GRAhjnYT+nUj4gGBr9ODPR&#10;pzYEVPWniMwJ5DVMDLcAsYh1VJBZWsoZFjf91yqPgdtx9+F1hcSzXkiPGF4jqK1OSjMgbt+eFB6B&#10;580TTdK8qwXNveySqzrRGYMo6jam+VqkX7ssoo6gs8nUgDYBffNzoZb0eUuTXhOyn+XmqH64YZHr&#10;aXDRwWlmmwlkk+N3k7lEG7nIfrayHiaUY0PAmpC+Lt4nMjUQkAA5t7Pb/LhAhKkh1X4BIoCoWFar&#10;Ggp8C/zftYa2zKVXfeg6HLxkoNg5JNqAdGcgbBiantTfthxG6ldtnUbnvsN+v/DLlRycIs7tM9mA&#10;X0EsMtJys1pcPWNNgpMhqoYj7LE/3M3+xfFrSMFzMBxYijKOletR7HMDhM7txMm+xSHzLfS/U10u&#10;dzcRownt7iQESGMkrxk2/vI2BTBKkFKnuScvnhPHXkmMUlu7ScakIoiWWCNEBHQfD0/HEGkXn4k9&#10;hk82H0gdyyx2nqaZMLONa8EQAs77FnP8o6tibUbao+Q3zG8ItPBsibcyW6k8GPg0g9NelN/2j9PH&#10;GmCQggciD4kbfflUyAwqKIj1uyjljZzCsimjBFbem+4Wv68A37tbWchZN6UVvc7DpmHk35IERdgs&#10;o8umDVNXgEVwDU85I6GnFd2pWuVY2XoWaRn+8PxSGnc7nKRbVKNlFatrYutUllWhgjPCFeQHwrtW&#10;mM1K2ElvUNRkB23HUUzL0uXhNM4iiu8v6k0N/wCm0VY5mB5KQaENXxwHY2CyesHYVaJUr/rKQcs1&#10;OoIArvZk2Qm+r6u0SW5jRiqzPIRQn7EgIwosrWePTopqVeyZ4bhRQlkDf0yvjs0f4mchuQnU95bt&#10;qDWjMR9dRJrZiDQNSgofEkYZJoCvEt3aARTEh46dGU9VPs2Y88vq9zCIvZKZ/NkEF79Qvm9SMVSY&#10;0oVYdCPlio0OJBLOIfTkk+Nk8GOxoffKpZeigE81sXmUNNDbJOJYlbiJf5l7VrjJbaQNG4QhQtCc&#10;pJZRTC3vYCsyGVS3KqioG2Ik8YhH+11yiTZaMjUPKZq1XpgTU4ArSSgbsFBOWXsxV9Mn5xqnYFqe&#10;PU4nEWXg3+TkCmkQ45BwP5sTap9NjvVsDIKg25qNqDbA10OEktAaE/xxDEhfEaop9skOmsQU4sAo&#10;pWvyyQaJgpDraK8MiuhYvypx6YC1aaFrycqoVmIqBlhnYWMKRWgWs1vpltG7s4Rdi25pjFeQI3Fu&#10;NB08RkgVRDRxM68k5b7HwOCdOYG5t27GRP1jMfL9JZSOyH1MUs7hTv8AupP+InOpN9v2oP1ZoA7I&#10;cnzvbD/R0Pzy1JwFIcx6/h+vOQ+ZP+O9f/8AGd/15lQ5PqnZX+K4/wCpF7h5U/5RrTP+YaP/AIiM&#10;Lsk7BNc2KuzYodmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFL&#10;s2KuzYq7NXFXZdcVdmxV1M2KtUzYq7Lrirs2KuzYq7Nil2bFXZsVdmxV2bFXZdcUuy8VdmxQ1TNX&#10;FLsvFXZsVdmxV2bFXZsVdmxS7NirssHFXZsVazYq1l4q7LxV2bFLs2KuzYq7Nirs2KXZsVdmxV2X&#10;irs2KuObFWssYq7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2WMVdl4pdmxV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ//9ONZgPv76IzYq7Nirs2KuzYq7Ni&#10;rsn+hqsOl244hQ6h2p/l986vDiJxRI/mh8d7RjWoyD/bJ/7uT5w/Mz61qHnHUJUkM72rGC3rTb6u&#10;P7sU9xIuCHYjklKunUDup2b+uXSmCAR/E4co2LQlnbLKLe89QRWt6oEUpoAs6L6kFf8AWo0TYmbK&#10;T0m5GrRyKwI8K5EZLkP6VpEwCEfD5y0ttSgNvGFhvbGaB4yR8LhSy1r/AC1aPA99b+n6qRjbkSO/&#10;U1zS6yfEI96YyumdflvqzX9ta3NwxEhhjV6HjUhAtfwwvtFnD14719xmHEsyWc6w9o0BV5KDjXsc&#10;ldmeVkqsPiB8cyo/UD5OLMb2+UfzHt4LXzrdNGfgkAavEBtx+GOkQx7H6BmRDLxNsRSVWMSXEleV&#10;B+0x8P44Fk2G+bPFKwpG7ILJFMqpGaoh5BiOuMtqBjXr1ByqcbFsjEc0x80gm0jKOfSYCOZPEb0P&#10;bFHWvxH5sfAZDFkMTw3z+lxSKl5JbZzq0YitUoVURxR9nk/aZsYK9T07D2zY1QpeIlFzIhj9JPik&#10;Sqyy+MnXivtjZqilDjiczTGyUd5aWN2uFdBUBdq0qRXrga0LTXDrvUn4cysuQQx2ejmZDwxtmHm2&#10;SHRvLVvcHjwjjUOh2qzbimGem2LrMzuOJB2GaHtHXxMOGP8AE4mp1A4KHV5v5/8AOdtqWnW2nWTB&#10;kMaPMw3HiFwHrUXp3LN2ffMnsvLxYwO5npJ8Ufcyj8n9Ra80MWZpztX4+/A7jbG2jCQKB16Zs9Tk&#10;HA3ZNgi/O0LWMc8jEBKlgD32rjbqsbsvgcw8EhKNhjjojZf5UMV/YW09QfUQcq+JG+CNKJdZGp7D&#10;MXtEUAHF1w2DHPzVhjtbvTbdT8ZDOwG9K0AwewVkoRUZqxzdaZMEgubi2u/Uhbi26mu4I3qGHcHM&#10;GRGIlY8SNicjUjtEbtkK6IkwSXNuLqziAkSSksCCtOW4I/ycaZo2i41qRtTMmGCYldMBilxDZZNY&#10;XcV2JfTaNZKMSRsDTcHEAKke+bCcqiXYSOxR/qMitvSgxWR6KFzBw4rNuPhjZsoC1t2kunduinr0&#10;qcakLt8VPh8cunnjHbq5M8kYhFz31tbfAN26cR1+k4qYkRRQ7nvmH40pE24GbKZHyQn1yS5dueyr&#10;0UdsrcVHcb4erUAt4qwRiOpIxgNXI8aYy2T1R1FS0TevEv1xJwebjL8UqAKOLdMYGT6laMTTdgx7&#10;9tgcRb4aAfScujKzuzEim1tb+svKQk8iRHEpoOw+imNLAA1Gx+jMnFGUjsgndXitp5XgWBj6ilqE&#10;Fn2rhF5ligntESZiqB6gj3FMv1Og4qPV2Omns9Z/KVL2wv7uSGNTLcRKJUaoHwMTXb/WwRo0lsmn&#10;wwxttGtFqd9jmTp9NOEQP4WvMCSl3nnR9Xk8yXt48JMN1ICwUEqRwC9x244YrIRuDQEde2RlhjMm&#10;PVjQPNh9xp0Urei61nhIX0xuwodiviMCxzkXPw9CCK5CWjIj6lyx9Kf6loYby8FnrzDLI0Y2H0g4&#10;IMo+Ko5HqPng4aA34XHjHa0iXSyvocJTahSY5T9kqgoTUGmzCg2yJ6t/ei3Cg0Ykt4kn9QzZ5pAk&#10;e52AFvePLdHtRqHNgJYkVYyTRFUeHTk37WP0+ORxWmwanzGUzbeizXbmCBCC3FygbkDupHf5jD2O&#10;ErEDvy7N3A/ZPzH2WzFIJPk48sm9PM7zUjNqLRCnoFiHiBqjSKeNxDT+Vl4Tw0+w+LtNDa2/JzQU&#10;7d6DtmVhjZaYwtK4dLv9c13jAnJkY82Y0IUkCreG4rhTea/MLOaeGAhIQn2j155kxoW3RhTONI/L&#10;7TodVhtr2++sXV600gCAAAQ0BFfZjxwOdXiURfW/3ZlRXXfb4hXfJ8YpM05Hl1mWdtMYSrBJJG9V&#10;BY+m3E8Tg369LEvID93/ADKCRT5rX9WYWaES40oWx+48u6ZezGN2Buj1jcoH5eAWbhX6GxeO/Dx+&#10;oGPH+ZSJE+noy5rskN/xFxD3JRceV/TvRbtDCz1H7l1e0np4oSWik/2LYm0kd5cxxNQxRUd3H2S3&#10;YZjmJ6Nc5cITC2sLrQtIu7yEN9dvAbe1hegkjiJ+Nz86fDhi0SEVBGERcc5t2KRX10rFZYm2qBQ1&#10;xOWzZ0IqN9uuMdjbMZUTZeZ7e2uELpIGQ1oV8PfEfqbBdlBpt18MZAFkM4TX/EUYmPKRhz+NRxOw&#10;bcYDOkhGlYQ/3u7gdz0xsFtGXradQ+creWK3Q3qBreqoWO9K1p9FMQSwkhQRojhB0G+2EwBZCYTQ&#10;+YbC6kaR54WkNORqu5xsgnHdwPpyBwxZCaItZ7JtwIWb24n9WIvNcoKLMwHvkPAikSR0cNlKwZra&#10;M9gQKYEluroCnMEHuQMhLSxLZaZ29taAghChHQBjT7q4HnvJnjKScWB708MrOABkEVb2kCSCSLkr&#10;DtU03wM16wAHBCF2GxyqWAJKLWAVJ5Nv1xF9QfYGFaA1FCcj+XRxKiw0JPMkkU7YjNfLIatERXrv&#10;g8Ara+OPiKcqgYMttShVwWRqDsCMHgleaHuLWSSNkDKCe5GJzTQSSlzy3Nem+HwyEEKsaukYTbYU&#10;9sUkmtWGzsK+Iw8JQAFNFnB3VTT3wfpUtmJYQ0lD6i02P8wynJGVHZjKOyA1dLo29wVjqDE+9f8A&#10;JOdUYANtmgtzwNnztbn9wvtWn35hiyDbnfOQ+ZP+O/qH/Gd/+JZkw5B9U7K/xXH/AFIvcvKn/KNa&#10;Z/zDR/8AEcLsk56a5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsUuzYq7Nirs1cVdl4q6mbFWqZsVdl1xV2bFXZsVdmxS7Nirs2KuzYq7LxV&#10;2bFLsvFWqZsUOy8UuzYq7Nirs2KuzYq7Nil2bFXZYOKuzYq0c2KtY7FXZsVdmxS7Nil2bFDs2Kuz&#10;YpdmxV2YYq7LxV2bFWs2Kuy8VdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7HY&#10;pdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ//1I1mA+/vojNirs2KuzYq&#10;7Nirs2KuyfWIZ7O0iX9qFK0/1BnX45VhienCHyDtA1qMn/DJ/wC7L581qWKx1DXNTn2Nve3DJyHh&#10;Men3/wDA4dxadV1c7EqA33UzVT1wjYG/q9Lqzm2IeWX/AJwu5NPksE/uI7gy25G3FS5cD6GO2DDb&#10;xhOIFex96ZrTqJGV248ybSK3vLhpTLzIepI3pTl1/XhDqjunMxqDuepyOSRJcjGdn0l+VWn2jaVa&#10;PLM4YIvQE9R88K4Lq5DgMgAr1rjEU30z3VNIsJ4WZJX5BadD9/XJNpRDW5JHvQb5dkJoU4+Z8w/m&#10;9aPB5nHx8lKAKx2O3z+ePuBuKd/15l6c7G0wlTFdOnK8t6EYAnBDgHpmfCfc3QLOPLhWXT3nG9Hp&#10;v2PUfQcUt4SRWlexyOTJwRo8ysp1sg/MOso1x6CgKgAIHSuCniRoAOxHxePXNbGZ8S2oRspba6g9&#10;ldFlf4lZjGrdByG3h3OAZEJ5kDYnb5AZuRmIq2sjdOtNu1X6pFIwLKjs5p9qWRhv/sVxs8DslB17&#10;ZkY8ocnDMAovy5r9paXokmcJEWPqN7denjgnSdPFuPUbeRv1Zq+09aZjgHINep1XHsOSWfmX5+bz&#10;JcR2tsGj063Hwq3V22+I4auBTbrmiDhyDBYt2HieuF2q2yzJ05CnTvmz0GfgNOVpsnDJlv5fa5Np&#10;F/6scpi5H7Y3FfcdxgXS7JY6sTUV2zYa7Vnh4RzLkazUemgnn5m+dJdT9C1RAnwVmKnY/LBF3aLO&#10;xPRgfwyjSanwx/RcPTanw+f0pL5W823ei0H95bsOXp/ysNqriaRCFQq7UzKlkGUObIjILUNY1u51&#10;u9kvLluUjmg/yQOg+jFPUPD3ymOEcXk4v5ccSAWMPcUPRga/M/7eMkbkB3Gx3ycMHwkyhiAHxRuj&#10;yJaPMjFqtyjcA9Qen0jGUUGo2GZQuqbwjXlvZbZIGPqODUsQQSPDbHcwqhutCMplAyJHk1TFqEGn&#10;zz3LROQhdCDU/ZI3BOYybdNzlEsfRqETyXW1k31pRzHpRnuDQ08T0y2llUU7U7HbDHFjO7dHHFeu&#10;m6ddytJ6o9UsSUZaGp9sb61e5y0YgW3w41yVH0V46gBD8hQ4rFISTmNnwVu4ObDw7jkl95ZtFGoF&#10;T8Rr7bZdKPt1plPRopej+paGo6sRT6MZIKyN7jJY+TGQpGQEjToif2ZiPvAwPJ2r2zIh5M7TmwJ4&#10;uAfiY7nwGBptyeZ+6n8c2+iBH0hmPJk+hGVFhNlEOSu4LuGK1qAPgT43b+VRhHrJt57YxUJINarU&#10;0p7n/mnN14BmN3MxSeq+SbTVba8W5mPEOpXjNwQmu/8AdoGYf7OXlhXZkekPTJHHvXMvAKgAzlsy&#10;+9X429UB1f8AZ47b/ThtA9z9WVuZkhOxbsp8DkJCAlyqTVEjqxO+h0P9MPEYIoNR41jjAAllQHql&#10;dm/2JwREZFdeQqqiviCPEU/hlGXGJBnIbJXqkVlc2cwicrLK4TkD6bK/QK3IEK3+TIiYMsZAxLU2&#10;B28Ke2azV4NqtoyxoMP87ae8MUSCQK3pULAUIavQrX4dx0yO6/Mbe+KxoGeTp7CuQzZCDfkg5SJA&#10;PUfy/jOoeW7aSaRlWFQCegYhAOvth3aWgRYgoAooL/SMn48QLLbLKwXX/MSym8+syMecrJbL0BAe&#10;m33YrN6xQGMVV3EaqRv1+I/RgOphdAKCEDY3Wjx3bQXdBNa25vrmeOQhQtOMSinxMZNg2AJ1kZmm&#10;uA0kSVUAb8RShObCEIjdtFAbMu0tdPt4obHTTBZX10EnkB+EyODyC13/AMkZc8UN1aXEMbLxkUFQ&#10;QVrQUG/0ZEziK2YmW9qNndz6Xq2m3V3ay+rE8kMjxSLKsYkkLMzAfFux/lwD5j0lJ44qClEA/wCB&#10;U5jTHp72OOd80y/LrzIQL2OSVZVN1IwoKMvrSA0YHoak4A8v6k5tFUneP4TXrlAycQ3Tkx2n3mrQ&#10;YJ7gsV/vBUGg6/LD8RxzRGWGkc9DSQd/Zh3zEmenR15JjKiwkzXdjdi1va3NgxHK3kJYClPiiY7q&#10;RgLT3b6kGJHMyMWp41plGOVtGXeZZHrcUf6W9MCsSWyJHXrx61w3WT4OvUDEFwuHdiM1kvrBgAOL&#10;NUdSe2KiSq0wDmyI2Sx7DjcFyoO9d99sYWIWgPfIyKYRRn1dHug7qDxWg28F6Y5J/gJPbrlQmbbD&#10;FQuNDjF2qKu7mq+FeuOjlLdPowSmVEVG/wBJhi5FhRtix9++MuJXWFieo3xjkUR3RWjaTaPqcTR1&#10;9Jtqg0FW69ML2uw3DkiknrUDLfESIEdWVRaEI3nCSyLQ1HFj2xpa3dGZoUPH2GQ8VsAPeqLZ38U6&#10;Rx3s459RyJA+/AN41kEqbdfbD4gSDPvTvS7bVfUFL6QgDetO30Y1bTRZFXnAQxG/FjlfiBlx5A3M&#10;/muOVzFeo6A0CvGp/EUxkmj6IwqBItegDD+OR8SmyMyXRat5tEgVvq0gH2jxYH5bHGv5d0pgKTuv&#10;zAOETBQcpHRevmXzGrMGsYXodqOy1/DGnytZsKx3dQPFR/A5LZYajyUx531WKgutIKkn9mSv61xC&#10;by1wAK3aUJoPhOSABTLOO5G2nm55yQ2nTIVFT8Sn+ON/wveMvwzRN1O5IwnGw/Mxbfztp0ZpJbXC&#10;k0GyA9fkcdaeXdSS6iI4MqurEhuwNchkh6SmWohTV75y0UWUxczR8o2ADRNXdT4Z1KS6to2AklRG&#10;P7JYA/jnJSdoDsHhmmaTqt7aGW0s57iJWYepGjMPtHwxRLi0P/HxF/wQ/rlRkyafRddAIOlXu2w/&#10;cP8A0zkXmQqdf1AqQymeShHQ/FmZD6Q+qdlf4rj/AKkXtflaOSPy5pqSo0ci28YeNwVZTx3BB6YX&#10;ZJ2CaZsVdmxV2bFXZsVdlVxV2auKHZq4rbs1cVt2auKuzVxV2auKuzVxV2auK27NXFXZq4pdl4q7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYpdmxV2auKuy8VdTNirWauKuy8VdmxV2bFXZsUuzYq7Nir&#10;s2Kuy8Uuy8VapmxQ7LxS7Nirs2KuzYq7Nil2bFXZsVdljFXZsVaOXirWXirs2KuzYpdmxS7Nih2b&#10;FXZsUuzYq7LGKuzYq7NirWYYq7LxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LG&#10;Kuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/1Y1mA+/vojNirs2KuzYq&#10;7Nirs2KuzpXluGsFs5/30h+jgM3medacDvAfG+0/7/J/wyf+7k+U/wA4tWjGoX1ih+E3k4lA2PJZ&#10;mP6jkgNe+aR1HV5eDRCKUA75dDXEpnHZ1o1Jgp2DHIbrjys7KqbV7NTvltM8ZoPsD8s4LW20i2DS&#10;iojWn7s+Awnt+Qcckbr/ADZYIt/EzO/eJoSEmSoHdPpyZ6Sw+rUoV6ZYQdixyC3yz+c9uV8wLLVZ&#10;OQIqBSgr4YLZgSCcnGJAahQeepGoFQae2B3g9RzXqDVT7HM2OURALcJ0LTew1x7K29OPdJRxlX5G&#10;oIxeGMIrCnXrmJmyGZRM2UHfXUktzFMx2Zdu2W3GlAPoyMAUC0PLJIz82IJqKH5YHFAr7daZlZLN&#10;NM9jaa2EjSTQuxqqAkAfRikyLwTsxyOmyHiPcGAtARF/WnYE+ktSB9+CEoBQdswMm53RRtBOhYmv&#10;X9rud8U5fDv1yshlKOyxUowJ2A7YjOAAKGta1GXYTvuikw04D94AOlDvicKgVAy3LLqUTvquvTzd&#10;HfvX9WaWLmx3KnJ4MxiLq1xyp1tMIYw3prINxxb55XoqI9zU+OT8cmVgUG2OYg7KRnZp2ZV4hj0H&#10;tiDpQda5lY81lyBl2RMTN6qEDpT6cYx2FMyMe1rhItF6dEDdOJCFVDWppv8AfjBG7NU7LkjmAbpE&#10;BPGv7G3hKQMJrpgTRaMdhXr2y5JB6gj/AGBsfnlePEaM/wCJq8MkX1UrLTnGnSam293J8cYpUBRv&#10;SnuMZKQQCDv0P0YcYIKccSEbpFvJBLNHIu1R6ZPRg2428RmSVk6nbLzhEg2lu+022vC3pgxvWoUH&#10;cH2IwX9XikiWQDjXrTNUc88czE9HFnnlHZj6axqlreSWczrMsZovqb7fMY1YQsg3qKVyUtUZRa56&#10;gyFUvurx57JpCOMgkVQANiCCf1jLYfFXKbaA61QfV2HU15H6RiclRMBXqMtxnZjNHWsPPRZpAKGK&#10;dOh7MDibKDSuTEyOS8SZ2Ukiq/EkbA/gcB3ke9FGxHTpm47PzER3PVshIllHlXUhCnqzOQyuQrmr&#10;cQQDsopydq8UX+bCS/iItXLMEU1EKhas5HdUHb/KfNzjzk8hZH1f0f63/HXKxHenpvl3VS+rRQRQ&#10;PcTxUOo3BcCK2BFQks5HEyf8UwKn+ywosvTit3YpRyeJJ69d/wDMZmYJ8XNuys11ATXF5Eiyn0gO&#10;QVPs9Nifp8TknMMkcPqWpFWWoU/Zb2b398xPFjM1LofxwtBAls8k/TNhqOovYawpSSCZomkHwywg&#10;sVMkLdGTYGSI/wCwwPaXUN0oeAFKtSWI7GN/5h/HGRMdib/my/nNhsc0y1Kwv9IYw6lJ9aKRM9pf&#10;qKi6thu0Mm+7hPij/aw2hhCKNgD1OYOoyCQO7VPd53ruuC9lmVpXmTiUjPQ7H4W770GQ/XY5B5hB&#10;6hwoAA96Zr5SILRxA7vcfy3lhP5dWwJ3iRvULHetKn8MldupDfENtq09sxcmTZjkl3PI9ckjniAt&#10;ZgJPiKK3wkcu9K++CJ2X0/3Y+IVoD4kZkaDHxSs8guIkmix3Q7G5Gpsuoyg259MTOrAgxxMX4HfE&#10;44ESMDtx+IeObGWbi/zi3ce6O1PzBd3V/I61Dvc1gI6oib/8a4Hisvqj/uh+4c1ZPCvhlnHCRo82&#10;0Gwnl35otPMFq0WoSBdXtfhhulqpdV3G9Rvl39t6qUSnJRtXcU75jZJxhL3uNLIISU/KGtCxuHe5&#10;DtBO/wAbIaHkDyTfck1HxVyMw6MLTnx/aNcTAA7OzlIEbPYZfNMOoLFQUopO536VwzsoXjjNT8J2&#10;AzFy9zqdRMWx3XLy3uLqMAD1AAxbvgOwAjmurfwkEij2cf1zDiaJDRlG4Kfar++trC/HeH0XI3+J&#10;DhpxqoYHZaZYDs4x5sY9X055I3FWlJAr9+LJ+rAJIIS26Qfaru1a5THtkZllEKkEY4knpWlfkMTV&#10;qVXt3ysltRstvzMctatWi08KUxSB6mh+EZElUPqdtxUyoPUYUND3r2yrvkkbVaux3wApA3d5e4T3&#10;EfGL0/jA4dtjvhPK7UTuT3yYNhkzi3gSstBxA2p/t5mDemWpt3GVSLZEtx8PrCx1r04tT2wDqLfu&#10;/oGJ5J6pnpK/vD3+I4+xmRVVmXkP2q+GCLCS3U7eWTnHHIY2b7BHWpGa7vfWYFECpXamQm2Yg7St&#10;LNrGVlmaaYgcmY/wxP1j6fXscEUkK/oKJjsOo3wXbm3FqZGlPqDogOWBo3tLL76+2pJClsDbnd5m&#10;FQPYYGmuCAo6jah98FthimFvap8ZFA1DUbYss7AHfYgiuWmZauAIVrKNuJKgkEH7s1pfmORGdqCo&#10;/XlWTJQNpOLi5N3+jx3MEkKIGLAj2qRh5cX3lee8lkk09Jrgkc5HDVJA23AP4ZzOTJJ38IGgx/R/&#10;J3nWz0yC1j8wvawxLRYYYY2CgsTsWpXLM2jcf3emWoPuzj/jUZTxHzT4Z70wj0HzSu0vma9bwK29&#10;vX/jbIRqvp/pK59NVSP1G4qm6gV6CuZ0PpD6d2WP8Gx/1IpvaxzxW8cc8rTzKoEkzgKzkdWYL8IJ&#10;9sC5Jz1TKrirs1cUOzYq3lYq6mbFXUzYq6mauKuzVxVvNXFXZq4q7NXFXZq4q7NXFXZsVapmxV1M&#10;2K06mbFXUy64q1mrirsvFLs2KuzYq7Nirs2KuzYq7Nirs2KXZsVdmrirsvFXUzYq1l1xV2bFXZsV&#10;dmxS7Nirs2KuzYq7LBxS7LxVxGbFDWXil2bFXZsVdmxV2bFLs2KuzYq7LxV2bFWjljFWsvFXZsVd&#10;mxS7Nirs2KuzYpdmxV2bFXZeKuzYq45sVayxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXY7FLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz/1o1mA+/vojNi&#10;rs2KuzYq7Nirs2Kuzq/lswnR7R4zWsSBvYgUI+/MnNkMgB5B8X7UJ/M5P+GT/wB2Xxd+bFnqsHn/&#10;AFuO/Xh/pcssI2+KGRi0TinjGVw0qTmPVOupiIdnonQd8piKGvgf1Ym0T2RWmxGe+t4VNOTqC3zb&#10;IbqCcpCeA+/MyMWIk+vPLFz6enxfv5NlUfZp0FO2Als2d1b0xQDsd65Pk2RknE2sxxROn1hgzGh5&#10;jah+jJNoakxsCCvTrvkMkuEN05VG3z7+eTIdQtmSVJRQ7qKYZvFWgXK4Ze9xRJ5bGQPtGvjm9AgV&#10;7+GJz2z4lyEsQB1xj0UZZj9RZC0QYpHABAqoocQMh6UzLEG6iiPqaGNS7Eb7eG+2JMS22ZAFNOSF&#10;lE2SRwAnlUioFT2OKybsp7DbMbGKBZRApStTEsFwGXkzqeNfEnbH8zXboMhwMRFCCIcf8qv444SV&#10;HgMgcTIxWGEBtqlh0OMkYUHbJxiWMooiyV1ZzwNaVqf7MdAQW+1QEdchlBA5MDG1l+Sqj4acWr3x&#10;Ny6yVLcgehGZOMRlHYcJbIYgRybjMctvxUcGB+IGu2MLt3OWDFFvjjAX+hGegp41rXNUsD0oOuGU&#10;BEhqyxAVvSWJkJBZmpxFaY1ZCOwplhxcSwxcQt09lI7OQTUEgV7493VxyoBxH35VHEYmu9IiRKip&#10;Wtq63EUQJDSEhiAdl74BP94T3zaR5OaBQZ/FGBYKn7PGgp7imaM/HTxyBNboka3a1JRHbLOilvTW&#10;vFfAbHH0KuAR9GDisbI2IQvOG7s2mgkIquzjY7DY4ZrEogqmw60zn55SZ+p1+Q2wt5JHvQ8rVfjR&#10;m77D6MTK0IOTBtqCI9QiF4qbMytX3GMfcimSUoqz4CKUfzEDl74Hm5eohPU5fCqayE80hYn0vUIq&#10;1QBH8Tsf7czAjriCoiutG5KQp24iv0Yk8XNvHahzLwZuDmgGkZDfi2gJJK0YOpXqG4kDC29tuQmK&#10;HgpH+kXJ6hR+wnhm0xZ6Avn/AAY/9/NycMwzLyzrQhfS47pDNKZF/Q+hRbKZHO93dt+2/wDLyyIh&#10;4/rjRMSAu6IP5VO4FfbN1jlIRtzJl7txnWwWVQDLIKSOenJh9o/JtsmGks31X0ZDyeE8S3itKqf+&#10;BzXZh6uL+d+JOLIkF4P+YMEa62mpW5aK31NPVEY24yglJlJ9pBihsk+sGVBRjQ7ePfJZM1RFpGbZ&#10;QPm24XQYrK8lMkaExGp5cVI/dsNtih5L/qYMAB2OYBnfJTO2GTsQWkRSooaVr8tq5GdSMU+rwgdY&#10;3ANO4y7NEcMS6rESJSD3/wAqQ3Fj+XpbbnNZlqnb4ip3+7JLaKARUdSc1+oqnNns8F803ckjTPG2&#10;8QULTYihHUY8opk26eGWwl4WPzkolQQ9vf3A00+oeLuN23PU9May7bZkg1FurbZVgumMgEtBvU7g&#10;HfHVAjzHEt7ZcQEUCYbmbUXEZoSxKuSOI+XSuAruYIyEDZmCH6cy8QhkNS5tAjHIWd+VNLNxDdxT&#10;SgyQQ/WEkPSqHcfccQmt1aNhXfM044DdzDIBkVhq3pXMEh2jelBvWhBWo398YAwT7O3hmnzgCR3t&#10;1WWuJGCWJ7o0lLOtfiK7bD2OFc0YTUIZh0lQow9x8QzCkKknnH3MxsJjNot3av8AatpFlU+zbH9e&#10;GEZqlOg/XllNMgkF2CtxzI5OTuf5RgiJSa07ZEsEpv7iOP0/VNA5NAATUbjemJsaNTBNMUdboGh5&#10;DpsCe32cQZ/3nHx/hkDHZuCZQxn0BJ0KHb6cehPqoDUBumQQVObh9TmaNlLR0LU3IxPUSVt2Fd6H&#10;DHdMN1Xy6sct/EyqONR08epwslakMbeGSizA3ZTBGWuZkrsTl+sXgNNq9cqkGY5uFsI7tWapKmin&#10;thfetytyTsQKYSPSvVNLBeFzTrU1J+eJwczAN+2VkpI3RExQT7jevXNM/wDdKNhSuJ5NkWreMh5W&#10;PUnbHOf3Yp0G+MWNuVf3pqRU7DFGK/s7UG4xiVIUuL78t+R2OBrmR/goOK1xPNQERbRr8e/JqZmv&#10;0QUBDvT7IO+DLlEUwwEtJYmRqn4FBwutpb2a8T94EIfZSK0Ga7NMyG7mQiAdkcUjRDQbU398mUFr&#10;Pxr6ig9Wap/Uc05LsUvluYq8eBNdlFBh3penXF4tGZorUbNKNmf/AFf65WYknZhKdMU83ec9I8vR&#10;kuBcaiwJitAQQvu57ZAPMESQ63fRRikcczqo67A0zY4x6Q+l9ln/AAbH/Uimfl7ULjUdDsb+4oJ7&#10;qFJZAvQM4qQMLsm56Y0zYq6mauKt5q4q7Krirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7NirsuuKuzVxV2bFWqZsVdTLrirWauKuy8UuzYq7Nirs2KuzYq7Nirs2KXZsVdl4q7NirWauKuy&#10;8VdmxV2bFLs2KuzYq7NirsuuKXZeKuIzYoay8UuzYq7Nirs2KuzYpdmxV2bFXZeKuzYq1ljFWsvF&#10;XZsUuzYq7Nirs2KuzYpdmxV2YYq7LxV2bFWs2Kuy8VdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs/9eNZgPv76Iz&#10;Yq7Nirs2KuzYq7Nirs6vowH6IsqCjejGa+PwjMmP2U+Kdp/4zk/4bP8A3cnxf+YVxJL561yr80W7&#10;uEUH4uNJWFB4b4OE6bda9zicJcYR7mLtZuX5sKGvY0rXE7qdRA5Xc0pXAMZ6tWXlSe+RdNe58x2a&#10;EgIjeoFrX7PfIzcQhzXicyYNL6W07UfSiCespAHgKin0YwQMlSOQr4ZMkJiVY6gtwyJ8DHlVi1N/&#10;bth5o1VHUnatTmPMWHKEbDxr852jnlgkVFQqzDinSmGitX6OmY8o0x8MB5YAzEivtTM0vE9KnDHF&#10;bHhtUiSpr0pgGfkWrT3rmXCVBugKZTpEFnJGvJgXk+EL036V6Y5I3qKA1ywzHVbpKdQnjUsA1F3G&#10;30EfiMYYyp3O4y4ZQQvEowXCFgQvJKnb575vT5Oo6VORGbhtjexpERRgaTcz1JKkKg26HBXoLx6d&#10;swhnJLjglKlnYNua1P44HkjZBXt4Zl48gkab4y6Im3kEkojrRiQB2rXtjYRzWrHcnYZbmqJqLZJE&#10;6iWt7j04jyVQBIffFQgII9tsoM6IaQfUg5pzVHJrRgfxwOBRV5dMyybJ4W8k3sirlmN1IIVHAUJB&#10;8ae2NdhWi9O2XYwa3bgjrG3JQNJ1pV/4DHp8MZ/yu+U5PVMeTXkESaQ90JJr0AH4UG/9MYRyJptT&#10;LhLhAtsjsqRTGDj6h5Iah2/jjN60IzJuNWk0d0wZYDE08LKwHhuffESPjNeuEGwy5p/DJNJYwsBs&#10;ePqEV6dcTJo+WiOzKtk1EAkswP2QSCR4MMMlijmjRm+0e+aWeSWKZAdYJmEiByedfXbvT7u5t4np&#10;GGYFDuKVwSNoyo6ZrjvK2B3QLSfvA1Nz/HGP2y6BYWqxtyY1PUVpiZG/vk7Si7duK0/Zpyp8jiEw&#10;qyexy2HIsKKdadMEt7uNOjxbEexBypOmCKapV08kEgbjjQD5YnUipHWmXBhSIKofSWTeP1FDCtDS&#10;tMRvAGg3A40rTMvS5BA+bZj9JTHyu8sOuIA7rdGURCTqwWvFqfMfDkU02yjfWBI9RyqAGHjnRZNQ&#10;PCNdzmZcg4dnvXnLWZbTyTcmCheFVbkjUOzVqDkis7JLYuUB+OnLv02HXMeeojkqI6OMcl08i81e&#10;Z5PMEdrbSNGPQq0b9DWSjPypTflgj4yfAZHPQiOqYkJRP9TWDmtZ3IGwXlWngDTFUAA9sxiKbK70&#10;ivpJHl5ivI0qDQ0Fem2R30hJq1QP2szM+MDEC6eJ/ekPfpLh7H8t0dmrwtAKE9KoBTJGT6aA+HTN&#10;Tjj4hpzZDd4FEn6Sv3iBorsPUPXZTU/qxgl4qB1Y4chGTKIjoypM20Z7h5ZwCtpECihqgmlT8Ix6&#10;rsT49ssy5gNm6ASm7lVpkgXZkPJmG4UDGmpSg2GVwlxckkWiIQsV+Z5G9dmNEIrQ1HatMRdVNN67&#10;1+WZeLTTu0Y8RZBp8l8WlKxGJeHAA7K9f2anEp3RVO1dszJ4yRTfLFYpNNJ07ULiRF9VUpShILNQ&#10;bUFaYBa4lJokZIP7XYZh5sAI2aJ6OIZhBpVhCpM9yqSAEemSOTHx+HlgSWCSSNGJCmFw3v3FNvnl&#10;X5GR3PpCjTGvJPLbU7e3uZYlRpPrUJTfZakAg1IA7YutaDHNCMeTjZIAHZASMpkelKEeOC4JQpII&#10;rXMOnEkKSbV9MFyqMshT069DSpPb5Y2f++FNqjIyOyw5InSeYsXVvi4PSv0YEmFJ1HStcMT6S3Dk&#10;ntiWNi77ORTY7V9sWIHFeP8AeA7nKx1Y2hAZfVk9Y1tnWiqOw7jYYjqCsbdwxqaVJyILOHNG+Xnh&#10;F7EYl4xhuKjCyb/eaM4Y82cebJrcf6bMPljYWrER45VkO7aAqzR/vkatQp6YAu9l4/MnLZfSw6ph&#10;Zbty/wBUZrdWZEAIG1d8xSzVZ3RHclST7bnGzLWRT4VGWVs2B0T/AAttToa4Id1S24AVLCv3Yx5N&#10;PVDiN3uxKTQI1B9OIySpES0p4Lw6nbIAs+EnkriNmQcPiIffAE+oxzEKjcVXpXqchkk5UNPXNFW9&#10;r6VSd2br4YEmHrbo3A/zA0/ADMGXNuCIG2L6Rpsxu0dpGdEILtuMqyHZQLKyaQIhPemwOdI0jQXk&#10;pcXHJIuqxEnkw/yvbMCm+WTo8486fmNbaeHsNNKT35qrTADhGT4H9pskyoooo2HQAbYOEBoLy241&#10;ie5Ess5R5OLO8kiKT49TnIPMy8fMOor4XEg/4bMyHIPqvZR/wXH/AFIvavJs6XHlTSZ46cJLWJl4&#10;7ChXtTCuuSc9Oc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzVxV2XXFXZsVapmxV1MuuKtZeKXZsVdmxV2bFXZsVdmxS7Nirs1cVdl4q6mbFWsvFXZsV&#10;dmxS7Nirs2KuzYq7LBxS7LxVxzYoay8UuzYq7Nirs2KuzYpdmxV2YYq7LxVrNirWOxV2bFXZsUuz&#10;YpdmxQ7Nirs2KXZsVdl4q7NirjmxVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdjsUuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz/0I1mA+/vojNirs2KuzYq&#10;7Nirs2Kuzq+mPx0qxpv/AKPFt/sBmXjjY3fFO0CDqso/23J/u5PinzlCjed9fJJQ/pK7IYj/AIvf&#10;BHHlHWoUjemWmXDKqcfiA2KUvIPWKkeqp2VqEUxC/YGNaEVb7QGR7wQ0Z5Mw/K2ydNRnunFFiSiE&#10;iu5+eF/pD3w2Wh6h+kWUcgVOxFOP0eOKCJSB3yJLZGIQZ1aRZWaoFeg3FO2DbEcCa9CKDBI2HIge&#10;9gf5gv68XMLyodxWu2GKqv35jykWVvOXlo9FSlNj4ZTKtDQCvbDAopcjSc+XLav2adN8YEHpmo38&#10;MZSN7KEZYyu94I+XEN0J2FcsDuOnbAS1kFSa2ZppI2FeLUbArLWQjuTSmZ8Zem2URSK5LFCUj3K1&#10;YilNqZUtUlG42wQ9QY8QRFmHm0l0VTydwAvsN646GSR3qKkDw6Y5YQEUCKHvbNbaENLRCxqA3UgY&#10;tIJGRl41qOuY2MxBBtICDgkiW4SQkUVgaCg71xFFUJw7rmVOZJ4llMncIi4mZ53mJoJak+HtiqKB&#10;Wnh1yiUkgIKd3dV69d/vxAIhJ5H7NaDMrjIArq3hXnmmDbCgkChj/q7dcDrHV/i2FczZ5ajs2SyA&#10;DZPmv4VtOEA5uFHI0NAfp98UlIrQdB2zHw31YYY7X3qVlAfQaZmrIxPbt44yh48hmQJi6LK+jZ9M&#10;zNDIQF6iuLtxaDYfHT9WYHEYz8nFkZApdBCUv1Lt+5LfEy7/AA9O2AZ4n4rKorX7Q982OHOAaLlY&#10;c17Fm+iahaLJNpkzAIlfQlINGQ7g19sQdH5jbr0zPx5BTkCYpPbHUbL6pPylU+lvJuNqDDiAKsSK&#10;2xA3znM8jKZIdPkl6jTy6+k+sX9xIm4kZip9iajF24BPhzEjZO6SdlBeZZeQ6EUxFt1y2PNARVuv&#10;7yh60oBibmgGWAskbbxHmVp8PbwwPM1FLHtvl0VTfSbQPcrErCkoZKk0AJHidhiAuIXNFcEnoPHL&#10;KpEolOh5e1SxUyT2sixr8Mj0qFPg1On+yxssvpkMT8HRvavQ5LHuxEbV7HSk1CF4IgfrYIkt6fZf&#10;j9pP9buuBbycCwlVuqBqmtNqnfLK9Vhs4DxCmR+WdKDebbO7UAJcyIIhxLD1QgZ1YDp3wHax/v45&#10;QDQ0NTQ7H5ZtZbwTkyiiCyDzBcc9Iv7F2UMOS+mvJSGB3+FsO6VGa/HLhk4PjB4+Y2gkRWZuSsCQ&#10;ATQV98TC7/F0zaZZgxABZYso3pMLyZhaiOACNxX4iKU703y9hUA1UfhkJWIcVepyocRG4pCNH6rx&#10;S+g0Vy7BSyDijg7V4U2wosomfUW22FTXLM+WoRDiY4VlJL1vztqsNl5AjHqEFuEYAIJNT4HDfiWK&#10;o3QHc+2VR4YRM/L/AGTkz8nlEFxHZw3Oo21C0kZWFQKN6r0rj51j24j4V3JynQjhJkecvpYiJKjo&#10;epampdbyUvJcH04Yyajn8qnucQV5SxJPGNf2R1r165f+XiP6xcmwNk3urHTYLeKJEM+oT0Vp5TwV&#10;UU8fgQdy3T/JwMslyUir9qRjyPZVGZ8YY8YO30shzZLLY+XLe61F1hVk0+CFYgWo808hC7gV7nC6&#10;TUozT1G4l+nbbkVH6syeOJ2ZAkHdm9n5X9N3+rx8xbUDLsxDekshANKrTmMdEjueUUylfcVynJYF&#10;t4kCNlmo3MUETR3OnTKy7KVYDf2O4wdHHcADdXHgKjBjySHP72smurE7nVNJbmrrJZuTTlLJG1fp&#10;qCMSvXjWJ3MfFlHhSv3ZLNIiNjcIOQpj5eivpLq3t4776xayt8RVw4Fdtw1dvlhYZyxVtwT0p0OY&#10;cuGca6tcwJhmMenpAjxAIyLuR3XruKdMHQMrtXpQbjNZOBjzdVlFJPfLLHD6YAdmfYih274+Yj1h&#10;8spmdmMBspaWj/o2Tx5dPfA8rD10b5jBCWxbeHZN7O3b6hJG3UhW+W+JRzMZqtsa4g814UZd2Ma2&#10;IWI1AjNAN/nit+KxS7/s5XFMUF5fZlntQBX96PwOFUg/0RD2w2zgN2Ww0/SEq96YGDENQZVKTaj/&#10;AEwyVPXtiN0Yy4jrRypIy/bhazzVLISqrOd05AZUHFY1PHl4DMZmFS4DPIy8incsMfHEzylePxbs&#10;B7d8NmmdrJpo4ohIX+DZSfc9MAX+q21uWQsHlAoFWhp88HFTOOEkom3t2ejUop+Kp2rhDf6wZVBk&#10;NewFKgDKrcyERHkjI4kjBCCgJqfngZbwkbCtelRkZMrX4e6Vp9zdSIqRli/+616mvf2zCyTARSjd&#10;XdvawtNcSLFEv2nY0GdD0fQorGNJJAGuANh1CH28W/yspjHi3LXKfQcnmnmnzxPfyy2WnvwsweLz&#10;ioaSg33psuSKweZxxIqPDeuQycN7LAkPOfMNvbW0T3fqcFG7OzKVrX76nDO3UI/SpIqDlRisnnXm&#10;XX57jTSLdmSFpPTduhdQP1ZxjzT/AMpJqX/MRJ/xLMmPJ9V7J/xXH/Ui+m/yy/8AJe+Xf+YCDp/q&#10;DCrC7Fk+bFXZsVdmxV2bFXZsUOzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYrbs2KuzYpdmxV2b&#10;FXZsVdmxV2bFXZdcVdmxVrNirqZdcVay8UuzYq7Nirs2KuzYq7Nil2auKuy8VdTNirWXirs2KuzY&#10;pdmxV2bFXZsVdljFLsvFWjmGKHZeKXZsVdmxV2bFXZsUuzYq7LGKuzYq0csYq1l4q7Nirs2KXZsV&#10;dmxV2bFLs2KuzDFXZeKuzYq1mxV2Xirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;WMVdl4pdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ//RjWYD7++iM2KuzYq7Nirs2Kuz&#10;Yq7JvYao8djAtTRY0HTwUZuMZuI9z4d2hDh1WWv9Vyf7uTyLXfyx0fUNYurqeBGllmlkJJ4k83Lf&#10;xwSNZlA67HtTJV3uNxJbL+T3l+Q8I4yrV+IhzUH2x66osgUutPfISx2WMhe5U7X8u/0QZI7GUuGN&#10;SGIJ/EYJSaKQAqa1yiUCGHCQgrmyvrZylwhBBoTQU/CmPWQA7jIShbZFSaCoDhgW6b7f1xy3SIe5&#10;9ssx4iWUsgCTa15fvNQt+C0Sp/vWoR94yn1GZ9lPGnYZMY4xPJMN90NZflzpsAEl2HnD7F6hRXvt&#10;l/pG8BFSrfQK4+DA9E0e9tvy+8sMjmNZoJP2WLVFfuxRtTXieokOMdOLF/SwMt90oi/LnUPrgaJl&#10;ls0J/eV4kn6MWj1O34BSrEjxynJpZE2CxPPZDSeRNdRmdTET3+Ont4ZX12AuWoR7DJcEgKtkCSh5&#10;PJGtg8vg+LY0btiPqo7lpCaHwyyiBsgQITdtGv7e2ihsUTki/vDIKgkj2wQl7FGOKAhcoli4tyd2&#10;yOwSabyfrN4zPcOGkbau5G36suXUk9OiLRiOpxx4BxbnZNtWn5cag86NOeUYNWCihP0nEIr2NIyC&#10;CWO5Ncvyx4pWDsid3si77yDqktzzjKpEBREI3AyxqPxkhag9q4nAOGr3TZpSP5d3vpgNMIyDUtxN&#10;KAUxovE5ksmx7V6ZMjYC2ZybKs35f37W6CK5VmTxFK/rymmjLAptvXictiL2JZxkFKDy7qFmk6Xc&#10;HJHUKs6EGhqOvTGXU4VBKq15ECg8SaZlaPDxS4JFugNqTDy3ojXd5JplxKtuY0eVpH3HBVLEjx6Z&#10;RmmQxBQOLE8vbLhpsZMwSdh6WBjfVRt9M0W6j1l7ido5LKJWtKGnqljxGx/HBqrVdqCnU5p5S33c&#10;aQYq0npuC5JJoFWm9fkPlgV3jjiZSaUY0+nMrDp8mSQ4QgQJ5MttLK7vtWtHjiLGaBQQoIA47b9s&#10;DNqEbuI41DOOgrvm5h2UYxJnKg5WPAQN0+j/AC3v7WzmvtXums7E7SuqFgAT3bpjZ9ZubZ1Sa3YK&#10;3RgRTMY9mYZgmE+JA0sTyKvo/wCVmg61bS3Gi+YoLiWCvOFoyGAp1IBr+GDba9SbZSyP+0jDfNXm&#10;0xj3SDRkxGLE9f8AKd/pDiSURXFqxpFeW7c4ifCo+yfZsXLmlKimY3htXAliRgOJOB260PzxKRmI&#10;pkhEBPAmFjGiyK7KaH9k4GkD1/vSB3BAy0EdyiNc2TWDWnAU08O46SI8gNfHuPwwsmWCOdkVl5H4&#10;jCxK1/ylPY5kRFjkzErZ7pt7qV3pcVxcQz+mg9CPUIl9SgAp6cygfHH/AJMif6mLln9M0pKh3361&#10;HY5KER12LEQHPklRitW1FVLvYXSAr+6BMRVgfjQdVNf2cTuoYpY6KQVYEEbHr1U/LLIsRLhFlU8u&#10;6lqVleE3cbCRHVo3LFalKhZ1IBr6iE1zQxIkcYFAVAFPCmZQyyrh6OrzZyZGjt5o6/nlnuLozKWj&#10;uGZ1bkDyDGoJqAcFrIX2G3ge2YZFc2rFhMjfIMavobWxgHMmah3QkOwrXoSMT4vzJDEn3Ow+jNlj&#10;gDV8naafDG3SXls9tElxbJHGGDkKhaRqrsGdv+bcdRljNe4JyWfPGqDmmQJQktxa3uowrGOPF0Uq&#10;Oq8tw34Ynp7Rs0jopDKKMT3rmJLIJ1EuJ4Eoy4ibBR/5kJdwafplndTRyW88nJFQHlRRuTU++DkF&#10;fiPU4cx2ER0ZCPVgGoTemkVvDy9KP4g3ZiTQD7sSJNWXlXfb5HETEarmzl5JpHFEyWt4LRoXZCJS&#10;v2VkUV5f7IEZSoeLCleuWSmBIEsasoi6vUF1aycwh4oORNW2NaAYiUIWM+AYAfRhlnNnubE4t7pb&#10;i41GNqqtxLA8jud6LJU0PywnurRJIESQAECP6P3hzYcQJPvP+5bBs9N0rWZoNRuJrZmlgea637Nx&#10;to6V+7CYSyacRViYwfirXpyK5dEgRotkWcGC112BqoBIwBXxDcA/8cObe6SZQyPsetDuPu3zHnQZ&#10;Hkw7U9HltWeOaAORspYAqR/sgUr/AK2J3M8qxPWRjFQiv21r8/tLmJlqtv8AiXEyxFKuk6Zp731u&#10;yWkMd6GQlRW3kIHX4P7uQf6uCrC3R7VkkG5oeXXema/JlMSCHFjIgpf5m1Oe21mKS2YcEZgVpx+G&#10;prUdxjEhuI5Choy9n9vcZl5M+OcLG0v5q5JRO6Ja6sLiFZ0Bjk/ahYVAPirYpJX1U8CN818uTTFu&#10;wQfVLgU6Ptt44lN8MibVqd69shAc2ZKY2lJIJgGoVUAU742TiJAem4/XjFbX2vqNbGrcqK2/tQ4p&#10;e0MUnupyMCiKE0QMLmD2lFPkThRMH+oIQDtkhzbYndlsDRjV5FLCpH44BQ/EwJ7mmVS5ttJuw+BS&#10;ANwK5nRDdNId+MYA+Zy0cmo81OMv9WVFqvKQ1+QxC7mS2hRnYIncnKZM4gnkiLceq71FabUwl1Pz&#10;I821qxiABUyKaMQf1ZUcu1OZjwAc+atBp0aA+pSQEhgjCoBHTI/I9N/xyFt6LxNRNI9F3r0ABJxt&#10;XZLPK3lK6vGDuvEA/E7bqv8AVvbMXLn6BSQOaXa1rlhpNqZrp6H9iMfaY+wzp2laba2EPpwL8R+3&#10;IftN88qGOt2gyJeT+ZPNN/rMpMjGO2B/dwDoPn4nBM9xDCFaVwikgDxJJ7DLI4zLkGuUgBulVjZX&#10;N0zR26NLKKs4HQADqT2GHdtRa06U75icOzYN6eW+c7i4uJYkkaiJIQqDpgyP7Zr0Ayssp8gkOpAf&#10;oNQO02/bpUHOKeav+Uk1L/mIk/4lmTHk+q9k/wCK4/6kX1b+WP8A5Lzy7/zAQf8AEBhVhdiyfNih&#10;2bFXZsVdmxV2bFXZq4q7Krirs1cVdmrirs1cVdmrirs1cVdmrirsuuKuzYq7Nirs2KuzYq7Nirs2&#10;KXZsVdmxV2bFXZsVdmrirsvFWqZsVdl1xS1l4q7Nirs2KuzYq7Nil2bFXZeKuzYq1l4q7Nirs2KX&#10;ZsVdmxV2bFXZeKXZeKtHMMVdl4q7Nirs2KuzYpdmxV2bFXZeKuzYq1ljFWsvFXZsUuzYpdmxQ7Ni&#10;rs2KXZsVdljFXZsVcc2KtZYxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LxV2Xi&#10;l2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdn/0o1mA+/vojNirs2KuzYq7Nirs2KuyQ2c&#10;knoxIBsUHX5Zt8A2D4n2p/jOT/huT/dlJdRgtuTzkgspoab0qfbBq27+nSQjf3zIIdcQkcmrQG4I&#10;t1Zgp3HEitPnjfTdBQt8PYdcIRurm5huTySMhxszbAVHzwZBEwApIPbIGVtgl3pDq1zFyZntWJNe&#10;W4I3/twWjyA7nbMLJCXRnGUSgEXSJolDxhWb7YI2B96Y/nyXcCviOuVwnMFlKEStuNN05WrBIKUN&#10;UP2WyoYSTz6H9eTz6iuSMWNtYYp0a0YgJT4AegIxZom5cug8MhizW2SilV/bCCyeNXEkjLQOBULS&#10;hrgW4oGr79MzTk2aa3V/L9rNLbhAw4KOTN3qcYJu38chxsuFMm0KI/EylmO4IUfrpme6oPhbc+GP&#10;EEALbbyz6xb14CAD8JJrXEjfMRVSWp1w2zEUYvlG2jNGiSMHcNua5jfyLvTb3xItBptPKGnPSPkO&#10;ZPRB/GmJfpGZ9xQD548ICQEb/hLToqKysT32I/Vli4lf9o/QMjbLhVP0Lp1uKCFPcuadMqW6ki4j&#10;l8bHZe9MthRa5Wsi0SyvBKViH1dQQ0lPhr4DK/SV0r1dBwHU1w8I7kiOyw+TdElgKQTE3BNEQCoJ&#10;Pzwba3onTmpqF60GX4scevNaYb5o8tyaZKttJxDzn92XcAN7FffB9tPG8bA7jr92XZtHkx1JyBKh&#10;uwLzPomq2l3bvxML8WRHB2ZWFQDTEZFuI7hJ1blB0kj8PAjNniyQyYziPpyV6ZJiRSM0q58vap5f&#10;uPLdxClpr20thqDdJHY0aJ/D2xWK9huo/UgcNGSQaHuMox6LwpVL1SYgA7pVd+UNQ8uaktjq8NLv&#10;iJI9tuDVowPWmFmpGWOaOSN6K54sp6V7VzdYZDhILfjPQvVfy9awvdGvLC9gMj2y+rbzqOLhDswV&#10;qb8ftZU8UFzCjmKjjdXSoZT8xmPKJBI49v6XCkEjq3p8+p6Nqd1Z/pYyWhbi9tehJoJUb2Yqy7Ht&#10;gyw1eGWB7G8+NxsvMUJH9c0mr7OMcgyYtmnJCpcUWJecPy41LSdUg80eVALa1lJeUWjGRIpAatTj&#10;X9038p+zguGghEbCrxt+7kPXj4VzGyRJnxdJD1R/pMZC2LazPK9/Jc27mODUYv8ATrNd09fozKv7&#10;O/7wYKN1asPsZgDTZBzLV4Z6pIdJ1qMghzSo5cqbYxZYCp5KR4EHLpaed7EMuAq7xaikiiORXAG/&#10;LrX6KYlNCs6/u24qRRg68siDwGpDf+i0yBtOdI1y40yVhdW7zXERVoWt5vRC96nkrYQ3mkTtyEcn&#10;7pfshkYgH2PI5n4so+KBs9a8v/mHpwS3kubVReTqBK0VzAJCo3+JVRAxp/MOX+VlWazqfTmkAdKA&#10;FdgwzImRV82xEa9cWEsAvLG2aeKUF2DkM8R8Kin68G0oaHep3OU7NGTIxflJLEXjQx8VqsZqwI8R&#10;QimXQLUkUBOQOTenAlEyN9ETB6ksSwq5eREGxrTvt1OLQlWWpNF6UrucpnMt+IAJFrVtdw3SQxxG&#10;WUr6hYjki/h298fHAiyjiKA12yXjy4fg2cdJbfard3FjcC7fk8DR/FSihdwdhSmXc/BF4GvQ44Jc&#10;R35NsVDQYxPq9Fo6NHXkm+6t2++mbT0H1Z2IoWagwcf73yXMa5O/Me5B1iwgSRmSKAu9STxqQD+A&#10;xc0VQoG/c+OZEQZSJ6LI7MWiaSeZ52YlSPgDdEA2r/TAtf3xBFCRUHMXJkIlS3sz2209H8urdF+U&#10;cfFGhNd2p+1/rVwVHHVT8YA8MTnA5iygHqxLUX43akWzGh4iUbKPatMQaKik8agdxlwycXvZCV8k&#10;0g1Gl1HEZihkC/u26E161A64X3Fq9C6bmgqPk1czcWc3RZxn0LPND8y2HqJbXDgAyS8WrxYGSLju&#10;DTwwmvbE3CSIwoQshA9w4YZmid/Y5IehaNr0dm1pJGS8U0lqhIFSVkhZCa/6wxOztGBjA+F2qFPa&#10;owZDQ3WcqCYazrMAjuHcCaGEBplpUhGNGNO/GmLXAle1kX7MqsAZD1BqKq49+xzAzS7uTh5SgNJN&#10;rDq9s8ZD2kkReO3X4kK8TxlgYmoodnT9jDm34gU2rUdPlmsy2acaixK/9R5DIeRRg3Et7t4451Bk&#10;p7ZKH0tM+akjskFR/MBgaX0+QWo5eHfCsQnVl9YMbvwf0z1alRgS5Y1BO1D9+SgWwp3pqLxKr8RK&#10;U8aYwOrnkSNj3wAIRDQvEgjCk1B6eFDgu4Um2dgagqdx8sqHOkgJPp0qx38KMCr81+E7V3wutwWt&#10;Cj9MtjzU82Q37CPVFlioDQVHjhfbmOsqEfESeJwT505AKdXKzlYJQ1EABZcLdY1S0sGkjLB7gqtE&#10;Xem37RyvJkEQ2RwGR3RemJJdRRy0ZIgz/aFCd6bA5CNX1a8uH5ySc6GgWlAB4AVzDlMnm5QiIjZN&#10;Y4kjFFFPHEIpTT4uuRZhdiixy3DiOMVJwcVJIdnQvKnkclUuLwcY6Ajxb5eAzGnlM9hyQZ0xzzN5&#10;xstJRooiJb0igjG4U/5VMn8MMEEKxRKEjXYKMlGFcmgkl5Pf6tqGpXUk1y5klY167AU6AeGJXF9B&#10;b/bPxHovfMjHhMmMpAc1Ww0m/vzSJPgU1d+wA98IJLx7u6rLvxaqr2UV2pmbwcEdnCyS4ubPbLSL&#10;fTLDjbVBdP3sppyc03rnQLYigH+TmhJdjHkHzf5pt1LoR09dv11wZEAWPuuUkpnuGPatFTR+J3/f&#10;EDr3Bzivmr/lJNS/5iJP+JHMqPJ9V7J/xXH/AFIvqr8sv/Je+Xf+YCD/AIgMKsLsGTZsVdmrirsq&#10;uKuzYq6mbFXUzYq3TKxV1M1cVdmrirs1cVdmrirs1cVdmrirsvFXUzYq1TNirqZq4q7NXFXZeKuz&#10;Yq7Nirs2KuzYpdmxV2bFXZsVdl1xV2bFWqZdcVay8UuzYq7Nirs2KuzYpdmxV2Xirs2KtZeKuzYq&#10;7Nil2bFXZsVdmxV2OxS7NihrLGKXZsVdmxV2bFXZsUuzYq7MMVdl4q1mxVrHYq7Nirs2KXZsVdmx&#10;V2bFLs2KuzYq7LxV2bFWs2Kuy8VdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuy8Uu&#10;y8VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2f/TjWYD7++iM2KuzYq7Nirs2KuzYq7D23kj&#10;aKLlJuqKPlQZvcV8A9z4p2l/jOT/AIbk/wB3JKZIJY2k4Q/A7Fj7kmvfFjqPpoAKtTww8JcEkBRG&#10;gRTTFnREqK7ilD88SOvk/BElX9z0wGHegG18fkmAN6ssnwHqFFa/Tgs3twEBMi8tqqBuPpyrxB0Z&#10;+Gg08u6a8zL9XfhQhXYihIPhiltNJcPz9QjjsB2PzGWDOKqgjwRztB6npNpp8BiW2VjKasxFWHb4&#10;Wxw1CUy8Bs/YDucAMTzYmBHJTfyvbR23rkcoqEszV2UjamGdp6gB5b0NST4Zi5qLaLYzq0lsjKIS&#10;ImdSihdySOhoMEwOJnZQagbg/wAMokAN2wWUu1OOexhhkkUgOQsq06oRQnGvByryoPHrlUsxZCIT&#10;bTFgiRVtwzdGADLuOvhXC+5tArElyx8AMyccyRyYSFJ3Z6svFUEQQd2Y0/GmF8wCNTi5J6A1GXws&#10;tZTuB/UTn6kQUD7akMcTEkpBVKIfY5cKRRXvbW5YSTcph0HwnapxFvUP944/XlwkxIRCLCCPQhbb&#10;2C/rzC4WMfC2w7Bd/wAcBx2kT4Wns3makiGp61f4fuGW17IBUO+/YZEwpJnbUWkWhYB7eL4Tux3P&#10;44l6xZqtydu5J/pkLSixZJHHwjCRJXZUUfxxyRtIKAAA/M5LxWcYqcrrDUs7Nx6bhf1DDC21CzsR&#10;wkdVFKv8syIixbHIaYX5o8qav5jDPCjF1IFufevc4W3/AOY+jWJcQMkjk9Cdt8nl1E5gAnk1HKS1&#10;H+RE+rR2g17UJVFuoFISoY8RSlcTtfzO02eFzcPHEidFU1ZvkMlgnGPqJ3bIZaG7Vx/zjzpNjeC6&#10;0mWWa6kDDldODGn+V8IrXwwgufzLtLF5E0x0aB3LkMCNz12zJzdpE1wolqCeTNpvy50zVo7SfXQZ&#10;b+2gEAkjboB/lEVOIj81xLtP6ap1PFDWo3Hc98xjrZnmVGeS62/LDy9ayerA9zzoVo0zFeLjiwoK&#10;fs4El/N3VVNLaZQvUgoOvfMaeTiO7WZkqc35Qfl/cNzuNLE0lAvN5ZeXEdBXlgC4/NHX5iC06VXo&#10;eC/0xjqJR5FRkkOqY6b+XvlDTYnisdPWCOTd1V5KE/LliY/NHzKFoL8geHFf6ZA5Sdyjjl3qcv5Z&#10;+Q5ZjNJolq0h6twNT86HG/8AK0vMq9L8n/Yr/TE5SU8cj1bf8t/Ir05aLbGnT4f7cv8A5Wr5q/Zv&#10;zt/kJ/TBxoEpBSk/Kv8ALyQkvoVqxPUlT/XG/wDK1vNtNtQPv8Cf0wGXkgku/wCVWfl7Wv6BtK+P&#10;A/1xsn5q+bXjMZvzxbY0RAfvpiMnVbLcP5X/AJfwXUd1Fodss8R5RvxJofkSRiMX5m+ZIgFF2pp0&#10;5Rqf1g5I5pHdBJPVMp/KXl6YsXskq44txLLt4fCRgpfzY8wgMHmVwwpuijf6AMHilhKFoaPyH5Uj&#10;lSVLBQ8ZqlXkIHboWIx7/m55gYAKYRQUrxrXD4qIwoUtX8v/ACssjyC0+J25t8b0r9/TFbb85vMU&#10;Aosds57lkJP68jKQPP72VkJdrX5S+UNYI+trcqgPL04rh40J9wDvghfzx15aE2tsxHQ0cfxw8YYy&#10;jaWN+QvkMpIii7SOVCkiiYGoJrvyVjir/nrqs1PXsIGp/KzL/XGEoxFAMxIhT0z8g/J+lu72Vzeo&#10;z0+1JG1KeH7vBdr+e/pRBJNKBUGp4y/1XGJANrORKA8wf8486JrF614+q3EUpi9JfgjYAbmtBx8c&#10;Ej8+tObd9NlX/VkU/wABl8M4jyUztKrf/nGWxtlIi1tmLUqXt+tPlJg2H89vKRo09pdK42FAjAf8&#10;MMxslE80iddEBcf846ea44JLSx8w25s5W5vHJFIhLDofhLYNj/PDyLKfja4iPSrRf80k5VweaONL&#10;V/5xz882u0Wo2NxGWqY2eUDr4GPBVp+bfkKYlTqYir0MiOP+NcsFhFhZr35F+dz6T2VlbXBRQGRZ&#10;lVvHq5QYaW/nbyZOKwazaEHsZVX8Gpl0chQZlj9z+Wf5lxMBcaBcOyEcHiMctadN0Y4ut/otyecF&#10;7bzBgR8EiHr8jmfp8+2/k5GLLXNH2dl530+3Ftc6Tfw/Vnikj5wSlT6b12IWnQ5foRtBG8dG4EHY&#10;19j0zMOWJlR5ENhyWmC65eRa1d2l60kKXkciKHUqOQYuv2h4HEdXgib0+Pwu7KJKd0r3zUmZAIYU&#10;avomn5aalqRW6aV/rFlbpMbTmRySZV6If5T0YZVzqGkaZCXmcQr2BO5+VcrmO8pnHvb07R/PHmG9&#10;BZUlVaAyMAI0Fe/GmQnXfzLsoQwt2IUbAk7n5ZDj7miUYvTdC/LuztESTUClxcD4iFBCA/Ik5D5/&#10;zK1YyF7JfTb/AH4/xH7jkTZY2ySTRdNkgNu8CmEihToPwpgS4/MbzMigzXhc9QoVafSaYDIhQsh0&#10;DR4STFaRoT1oMDL+ZmvcjW4+AmpQBafqxGQhSAVb9FafyDegnIbA03pgpfzb8wCIxCcBSKU4Kf4Y&#10;8d7saQj+VtBe5Fy1opmBBD1bqOnfKg/M/wAzSEQQursei+mtcByUkRtWfQdKeQSNAC478m/rg5fN&#10;OutC6SyIHk+0YlAp8m/pmPPMS52LFW5RAsrccaLsn2QSSMA+oxqx6nc1NcxyXIV8DMSzdKb7DCgh&#10;2DdPsbq7nWOBC7NQew+eRlMBIaZlUEsaAdSc6f5W8mRWarPeAPKf2O305jG58+SJSrZiHmfzosEb&#10;22msHmIoZQdhXwyZ1CgAUA7AZZGDXVvMp5JZ5ZJZmLyN1bv0x0UM1y5jioAv25D0X+py41AXJFUl&#10;eq61YaNCk9yxeWTa3tEIDvXbc/sJ/lH/AGOc480ef9H0TzFeadMkkrQFQWqvUqD3PvmzxEcItxNT&#10;EiT1Lydotxq/lDTL6R0t5riNpGVFIAVmPEbHf4fHCWD8zdEe79QpKORp0B6n54chBjTjS5Mo/QbL&#10;aJAJB8IpU9M7pYSB1DDoUBH0jOdk7TFvEe58v+crKS3kCSLwZblwR402rhpbA+oa/wAuY0z3MpMS&#10;1VQNL4mtfWPh75xLzYR/iXU/+YmT/iRzLhyD6r2V/iuP+pF9S/lr/wAoB5f/AOYCD/iAwprknYMl&#10;zYq6mbFW6ZVcVdmrirs2KuysVdmxV2bFXZsUOzYq7Nirs2KXZsVdmxV2bFXZdcVdmrirs2Kuy8Va&#10;pmxV2auKuy8VdmxV2bFXZsUuzYq7Nirs1cVdl4pay8UOzYpay8VdmxV2bFXZsUuzYq7LxV2bFWsv&#10;FXZsVdmxS7Nirs2KuyxirsvFLs2KGsvFLs2KuzYq7Nirs2KXZsVdljFXZsVaOWMVay8VdmxS7Nil&#10;2bFDs2KuzYpdmxV2WMVdmxVxzYq1ljFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;ssYq7LxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs//1I1mA+/vojNirs2KuzYq7Nirs2Ku&#10;wfbo7KpdWI2oAabZucU/SPc+L9ow/wAJy/8ADMn+7kumZVjAjZUJXdmFd8UuZHV19FfTJFGpXpT3&#10;y0264qdjbxtCwuX9YAhlLUG5+VMZDBGq+u6nlWuPMMd1S4uJTJ6CMAlNq4tIzueUfIK+5zCybFuj&#10;uutVRUCTcS8ewI2oME2cdyqgojVOxAyk5G8QQ2ofUpOQlZfhFVO3Wnvg36sY7j1GQigDivj3ycZ2&#10;xMaSWW7SbTnt45VJLNEaU6HpSu2GNvOJ1BJbjv8ACooPxyyQDEBhuo6XJp0z+kkXqmn72Zi7DvsB&#10;sMH28sYHwpxpmLINkQUm1O0vpVYPc1kcdeOwr4Vx9xdWqMS7qgO9Cf65EQJUxUdK0zXHgjSOKSZo&#10;aqr0O9N6EAjAdx9SYhixLv8AZIO335KPGOXJlwAsk0wax6RjljjCRbSx0rt713phdeeiOSyF60+E&#10;MfHwOZmnsoliTiwFzWNrVLcJzPIxgUoPFdt8BQmNWCmMb7EnM04wWIhsmN4buSJpFnNRQqopufCm&#10;IXdQfhICjIiFNMgjtMdXQeqhLt+vAcNxzJoCd6BiNskTTEQTOe04qATQUqyL1+nF52kih50Fa7r1&#10;yriJLMwpQtooZLgx1Ow2bGRzA0YgntRR44yiiKrLAygqrAd6sf1YLiM5ZgqFUHT3yMYjq5MIFLrx&#10;rQRo0kqtKTRqdsjfm2RYYVUEiWWvKnYZOckZMYPNPvLzNJFIRT0kPFCO/vnPbnT1ZyeRqd65WWHg&#10;BOMD/oyPiTyPuMFr4AdjP0TFQ7mmC18AOxRdKteI5VpikacOzDSbPl3xtkNMC7MdLtuVQaYs/wAk&#10;7LGmwHbc+2LIaF2WdLipsOuBuHZhLsadLXoFOKD2YXYm9hGhPwkfMY20S0Rj0djRaIw3G2Fh+WPc&#10;7MLGFtiKHvgYnB5OxzaZDsV39sKPBDso6dFuDhY+CHY0aTGRgR4AdjJNINRx+7CjwHYl+hHbpsfn&#10;ij8u7GvoTjufvxQdOXYGk0ecV3O2BicBdgZ9OuB0qQMFsDiLsSNlc1pSuNsfDLsY1ndAV44LRwF2&#10;JtDOvVCK42jgLsZzmQ1+JT9OPEjhdi0Wr6nAaw3U0R8Vdh+o4fEKOFplVhRgCPA4YQed/Ntv/dar&#10;cge8jN/xInD4pTZ5IdtL01vtWkJ69Y079e2IXfmnXrti11dvMx6lzXAchKd1eKGKFAkSLGg6KoCg&#10;fQMB/pK5JqzcvngEyil2Ktq9wV4iij/JyXirTsQa8mf7TZE5LWnYwytXrg4lp2GGnWUlwQZFCw93&#10;Nan/AFRgOSmcMRk7JDa28VvGVhTgD1PVj8ycx5TJcyGMB2KGlRxNQeu+C2bscCi9DXxpvgKXYfeX&#10;fLF/rU6+mrJAPtSHbbKp5q2HNKHvr+1sYGnuZBGi779T8hnWNE8t6do9uEiWsn7Up3JORjjJNlhK&#10;bz7XfN95qDmC3rFab/CDRm/1jhp6g7dPfL442DHZAxU1rsKigyA+ZfzZsrTX7PQtLC3M0tzHDeT1&#10;qiBnCsq0O77/AOxzKljGONn6qa82Xgia+pkWheQHnsnvdSZow0Za3gGxrx2Z61/4HOvxLHEgjjXi&#10;i7AfxzWyJlue5ugbfN149zc6nNcXchnneYcnPXqaCnYCmwzyX+bklfzD1n2kQf8AJNc2pOw/qhx9&#10;SPX8n135ATh5K0ZfC1j/AFZEI3b1F+YyLjFP89s6Ea2Vv4m3i/4gM0p2c3T/AN3H3Pl/8xw8uoXL&#10;E1pfzKCT0AagGHduT6n+xzHk3y5MA1dT+jfEmU7jp3ziXmz/AJSbU/8AmJk/4kcy8f0h9T7K/wAV&#10;x/1IvqL8txTyD5fH/LjB/wAQGFFcm7BkmauKuysVdmxV2bFDs2KuzYq7Nirs2KHZsVdmxV2bFXZs&#10;VdmxV2bFLs2KuzYq7Nirs2KXZeKuzVxV2XirqZsVapmrirsvFXZsVdmxS7Nirs2KuzYq7Lrirs2K&#10;tZeKWsvFXZsVdmxV2bFLs2Kuy8Vcc2KtZeKuzYq7Nil2bFXZsVdljFLsvFWjmGKHZeKXZsVdmxV2&#10;bFLs2KuzYq7LxV2bFVuOxV2bFXZsUuzYq7Nirs2KXZsVdmGKuy8VdmxVrNirsvFXZsVdmxV2bFXZ&#10;sUuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsdil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ//&#10;1Y1mA+/vojNirs2KuzYq7Nirs2KuyTWVshjt3B+EopPzpmVCZGz4/wBoAfmMn/DJ/wC7KU395IsE&#10;6lTyViFp4dsUudPjeUyVqD4dMzMcjVOsmAgLLW5o7cQhQrj+Y5pLeIRbDYDJFxy3a6hcPdnm1WY9&#10;zTf5YCF1HFwQryVmoCBlOTHbkYwU8S1mlLyh+DKtSrHbb2w6tL1R+6iiDN137ZinB3uVFjGrWLSU&#10;uLi5aOGvGq78t+gwuuL68ed1ag5/CrDwPtlkIKYp3Z6PpcNnG0fIiIeoyNua02qemBpNRuLeGW2R&#10;mDxkUfxB60zLjFAC79Baff31vqMsSvHIpBhYdCOlc1tql7I7GMNQftGoG3vkjAMgF15oOkxRATBA&#10;eoQUJ39uuGV7PbmwtZ5mX1V+FwfA+P05jCNTPckw3SLRbW+j1nUrK3if6k59WGTp8Q/l+a4yHVLK&#10;NwTdpIJOsZBPHbsRtjIWyEVa50HU7pSq6ZLA0NOFyrqvqA9eamrfhgLUdXimiLRSIDGQAT3HXvl2&#10;MiKDjmUz0by3cW1x+/WRkmUkioorfQBhTPr6q3pmcE9axqKffmQMgZjTzTeHy7bcvU9Df/ixiT9w&#10;xl7rvq+mIIjMKb8hSp+jE5Az/JFfpvl/6uJC78GZqrwJNF8N8LjqeuOOIAhH7KoOwPvlcsijRHqj&#10;k0qxB5MnNu7OScs6tqbkLMzMDUEdNjgE6Zfkguj0uxi3iiVT1qP7cNNOvAkIHBS/YsW/HrglkZw7&#10;OCFvtL9dyfVZUNKhQvbw2wX+mpI4iGKA7041O2VCRcuGiFboQ+WLB5VejmlCQxFKjuch3mW4luZw&#10;9OC0pTJ8RLXl0sQU6tLZLeERqageOEBRgeuNtH5cK2YQOex+7BbIaUno7HraybgITt3xtsjopdzs&#10;xs7gqfhoBjbcNHLudiTQyg0I26HFfy0h0djkt7cfFIWPyBxZDEBzt2LxQqULxR0X+ZiBjbdDHtcQ&#10;7M0ClQeYB70O2NtvA7GLDIO4PhTFQHZmUsaMAR74sZC+bsSMdrShPH5GpwONKMA7AwpyIHTscLjU&#10;CXYqsTE7IfnTFThvo7L+rPQjga4bazpD3OxQWE4j5n4U6GpwWv5GVW7E2iUdZF271w2o00epDso+&#10;iAR6lSe+NtwxYw7ECxD0qSPHG2BgHY8g08RiwlpgeTsYV8F274tB0xDsY0ak7oMWo4D3OxMxRU3S&#10;mLX4TsprS3enw74WJxB2IzaRAa4KYHA7A7aJGRsBgprOF2BpdBG/HfHhYHA7Ak2iTKKgYOFgcJDs&#10;Cvp1wv7NcjwsDAuwO0br1FMBDGnZcMEs0gjiUu56AYFAt2H+n6HDDSS5pLINxHX4R8/HISk5EMPe&#10;7DUFR0AHyAyDkB2bk3bpgV2bmO/XDS27Jf5Q8hXeqMl3dqYbQHoerZjTykmopAS7WNcstMh5TMDK&#10;f7uIHcn+mdbsrK1s4Vgt4xHGuwA70HfDDGB70E2831nWL3UZDLO9QB8EY+yAewx80iqjOxoq7lj0&#10;AzKhCzQY1aXRRu0scaVLMaADqSTnHPzG/Ns/vNK8vS+KXF8v3FY/+a/+BzM2x+cv9y0TyVyZ95b8&#10;oLAFutQUNNsY4OoWndvE5zHy85/xFpsjGp+twkk/8ZAcokLBcTJ9JZROP3Eg/wAk/qz2ny3++ua4&#10;D0/BzwNnxlcRKt7NTYmbf7znkn82z/yEPWf+Mqf8m1za5On9UNWp+v5PrPyF/wAoZo3/ADCx/qyI&#10;oRyHzyGzjlPs9neTb6S8talAsMUUCQyA15/uxyJ8KNtmmyyo0HOwCoRH9F8/fnBoMGmxwTmRmuLy&#10;6uJnjpsgL1UA+43w31CaWJQFdo69XRgpA+ZByvo5PDbGvI+h2WpySG4ghuRDV44bhHdGbcUIjZD+&#10;Ocd8yMW1+/JqSZ36mp6+OZMPpD6f2V/iuP8AqRe9+W7dLbQLCBFRFjgRQkalEFB0VSWKr4Dlhbkn&#10;YJlmxQ7Nirs2KHZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFLs2KuzYq&#10;7Nil2XXFXZeKupmxVrLrirs2KuzYq7Nil2bFXZsVdl1xV2bFWiMvFLWXirs2KuzYq7Nil2YYq7Lx&#10;VxzDFWsvFXZsVdmxS7Nirs2Kuy8Uuy8UNHLGKXZsVdmxV2bFXZsUuzYq7LGKuzYq0csYq1l4q7Ni&#10;rs2KXZsVdmxV2bFLs2Kuy8VdmxVxzYq1ljFXZsVdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7NirssYpdl4q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/1o1mA+/vojNirs2KuzYq7Nirs2Ku&#10;wy03UpRP9VljKhUBRuxWnXNpjx3EPjfaX+MZP+GT/wB2VPUNOhe0W4hcFq0cV7+GCRqMvqsjOFiI&#10;6nbc5kiApwuG+aDk0W3MMcyxc7gEHj1BpuRhdDdizVoUu+dWJWN9zufngpBxhNpLCO7kSaW0CuAO&#10;UgNDt0GFt1cS/Y5vI7n4Au9PuwgBlE0mUUUSjkFVQNiT1wwTU57SKKaZljdtlUmrU6dBXIZItwkg&#10;JLCzumkgCFkFGY0IXkd+u2XHqaxxC5kkLO1dqb79KVOQoBkBI8m59O9Um3SMLGKUNfo3xZNXhkhJ&#10;9L1GboQOgPicTIBy8Wmmeaj+g5hOrJOY0XqtSa/IYHn1O7ZAsQ4AbAAYDNzI6QIu30azjdpHBldu&#10;rOa4m9y0kQFzKzAdUGwOVFyBpY9yIS0iiYmGNVJ6tgbhp4kDDkFHRDuMaZDTBWHq03pXxzSyWvEq&#10;BxU9htiG38uGwr4gj2yV4KKe+SZx04XUJ65TXdBRCF+QxtuGIB3EYkbiprv742vBFugxkkyP1BHu&#10;MFsJQg7KDgU4k0wWsccXY71pK7EjFmMQdQY2UJIP3vxEdCRXG0nFE9HYg0FuB8KUPsMNqMURyDsa&#10;YY224tjbZwuy1iiB3UnG1p2U0SE0pse2Npp2JtZxkEhSThtBi7GejENiKHG2NB2OaGPidjWm2+2D&#10;iSYOxJLUn9mnz6frx4ms43YhdWKnZZAreKV/rhBcfLpeLkadiEVsYq7eqexYnG2uOlkPN2YsxcCW&#10;Eel3CAVr8ziwlilfqj6XYuk1lHQCMpXuV3wbs4yhHo7BZVFFVNflhcsEOyl27H6cbTQdl/vONVFA&#10;fDfG2OzsQkCUJl4L+v7hjbXLgHN2IFLTfiK+/E/0xtrqB6fY7MEsz1FD7gjJMTGHc7MIbUkgIT8q&#10;42jgh3OxWOys3B5ho6dDXrgJSNODzDsTNnYtX0ywI8cK/lYHvdiDaeldnNPfC1nQjvdiTWpH2SCR&#10;2O2LXLR1ydiLLIPtJT36jA0HERzDsyjag2wsDgiejsSaNt6YuNk0xHJ2MPgWr9GLjGDssJGV+yCO&#10;+FiYOxC502ykX4tj4DrkJyAa5YgXYnDBDaqUgjVQdiSdz8zlBKIwA5OxXkR2Hy3yLJ2NLsd+AAxp&#10;XY+KOaWZIYUMkzmiRruxJwSIA3QS7Oo+TPy1SEJf60A0p+KO27L88xZTlM0PpSBXNjPmHzjb2RNt&#10;ZkS3R2LdVXt9+dARY4owqLxRdlAFAMshEDkrBLy6uru4Mkzl5G3JY+PhiNzeQW8LzzusUMYLO7Gg&#10;AA6knMjHiMjQQV0VpNcSCGIGSR6KFHc5wv8AMX80rjWC+l6PI0OmAlZZujzf0T/iWZ3CICo/V/Oc&#10;TJm6Bn3lzypBpwFzcUlvSOvVU9l9/wDKzm5j33YZV4Xm0WyHDDQIh+m9PJbb6zDX/kYMTi25sMkv&#10;Sfctl/unp1of1Z7SUV+muakHZ2UeT45vB/pk1B1mHw9vtHPJv5uQyf8AKw9YqOsiEfIxJm3nCRo+&#10;TRqT6/k+qfIDK3kzRyOn1ZB922AfK3l76xMl3dp+4Uj0kP7Zr/xHK+Ahjjx8XuT856U8mXstlbmI&#10;IzLJRqv226DNDnlvbsxi2YD+ZHk6y8yJAZ53hNsTxEZUV5UrWoyTy3iS1aVQEUb5j8cjszAoMT0X&#10;yVb6JG/1KaR5pCAWaldj7ZyLzAyvrl8yiimZyB7VzZQiQAC+l9mH/Bsf9SL0bSa/oy2qeR9Nat4m&#10;mF+Sc9F5sUOzYq7Nirs2KuzVxV2auK27Krirs2KuzYq6mbFXUzYq6mbFXUzVxV2XXFXZq4q7Nirs&#10;2KuzYq7Nirs2KuzYpdmxV2bFLsuuKuy8VapmrirsvFXZsVdmxS7Nirs2KuywcVdmxVojLxS1l4q7&#10;Nirs2KuzYpdmGKuy8VaOWMVdmxV2bFLs2KuzYq7LGKuy8UuzYoay8UuzYq7Nirs2KuzYpdmxV2Xi&#10;rs2Krcdirs2KuzYpdmxV2bFXZsUuzYq7MMVdl4q7NirWYYq7LxV2bFXZsVdmxS7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs//141mA+/vojNirs2K&#10;uzYq7Nirs2KuwwubfULyG3khmS1EaBCT8TFR+rNxiFRHufG+0h/hOTf/ACk/92UNZz6fYPPbtHLc&#10;vNIZTt8IY70G+B5bS0Qc7ib6wwG1Tx38aEjLwQ4deVphHd3spCQQfVxy3NOXw+FR0wm/S9jBdyu0&#10;aMT9kp8Tbdjtg4wGUMRl5Ji9vI8Sr6jAjqelcz6l68DLAJIU/ZfYH5VplZn3OXDS2Oa9LcBg0lHa&#10;lDtt92BUspAqzXE/NxXfKzMly8WhHVVFOlMGi4tgorVm7k5C3ZwwADk6hxy3pBAQfQMBbxjdwGUL&#10;lt+RwNgxt0GU9ypWjHf2yLPgcBgcujH4fxrkk8DsxSQmtfljbLhdjXXiKk1ONrwOykIPWn0YCWXA&#10;7Hqhr7ZG0cFOyylei/cMbRs7MEan2flgJWnY5R1qow2tF2X8BHYnwxtTEuxgiYmtVUeG5w8SBEux&#10;rRvXZxT5E48TPgLsarOBxK19wKYeIKAXYyRmFSKg+GG1ILsaDLTYH3xsI3dl8EavIBT7jASuzssK&#10;QNmDfPBbKw7EjDJI3EFa9xh4gvEHYz6iQfE+2PEnZ2YWDMaUPtg40EB2Ki0iX7SDl7nBxLTsYyKT&#10;SoA9hXDamILsTksN/UQinsP4YRJqOGPN2U8ZKem7UU9xscILGeMEU7KitoIFohO/iC1fuwW0Rwxh&#10;ydi7WaDd6D5YOJyIY3Yg1vb1NN8NlnwOxJxEPsrSnWuSBYSg7EhKof7YoDuCP4jC1GBt2CFaBk5N&#10;sa7BTUYLboR23dibGCm1d8IKeEOxhdSONP64bYkOxJ4wd+RQ9j/t4bap4r5F2Ap76O3cxyTpXwII&#10;wW4GXLwGiXYnzW6FYSpI6mPf8MQWr6+TscAVFG6++EFFVzdlMFpyagA748QDTk4eZdgZp0BIjFf8&#10;rK5ZO51+SYvZ2BpQWNeTV+Zym92guxMhgepPzNcKKdlhmHSlO+FFuwy0jSNS1a5W2sYTK7EAtT4V&#10;r3JyueQR5pWTTRQxtJKwSNRVmJoAM7P5Q8g6boMYlkUT37D45W7fLMUgzPq5KwLzH53lnD2+nExw&#10;ioec9T8vDJSQKHLQm2IcpDIKkljuT44jK4WPb4magVB1J8AMnGJKkomJV9flKwihjUvJM2yqoG7E&#10;noM4F+cXmvW5dfudCkP1eztOHKFD9sugerkdacvs/ZzPJ4BUf9M4ueZunovky00s6TBqFm4uBcgl&#10;bgqRUAldgwDAbZzfkcq4mhkOYMRhE0U7B2iy8dXsW2oLiI9P8sYnJswyD0lphVSM9sIvTwzVCWzs&#10;YcnyBqUQW+uFBoBMB77Mc80fmFoU+o/mXqzOrJaRvH6knSv7pdlzdnJ6I/1Q15sRlkoeT6d/Lmn+&#10;CNHoa/uKV+THBVtbpG0caDii0CqOwGViTlxgIigyPOvaGVS2jIJPwj7Wc5nFkuTHkxzVhyduQAWp&#10;6d8W1PUV+whrTc/MZuOx+zDkPHIekf7JhIpDdcuLQxijvszeCnt8857qTFtQuGPUyMfxwauNZZD+&#10;k+l9l/4tj/qRT/TIxFp9vGNwkagH5DA2Y7nInNirs1cVdlVxV2bFW6ZsVdTNXFXZVcVdmrituzVx&#10;V2auKuzVxV2auKuzVxW3ZdcVdmxV1M2KupmxVqmXXFXZsVdmxV2bFXZsVdmxS7Nil2XXFXZeKuzY&#10;q1l4q7Nirs2KXZsVdmxV2WDirs2KtHLxS1l4q7Nirs2KuzYpdljFXZsVay8VdmxV2bFLs2KuzYq7&#10;LGKXZeKtHMMVdl4q7Nirs2KuzYpdmxV2WMVdmxVo5YxVrLxV2bFLs2KXZsUOzYq7Nil2bFXZeKuz&#10;Yq0c2Kuy8VdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kux2KXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZ//QjWYD7++iM2KuzYq7Nirs2KuzYq7KS41GRHUKkUS/Cu5LGh2ObMZCYgeT&#10;5bqtCTqMh78k/wDdJlb2duojkaruwr2oKjpiD2qPN6tyfjpQsdwfo6ZGymGkHUItfhWkY2HQYhM1&#10;hG37pagbHtkgXIjp49y5Q1N8CyXAYFEHFPDJcTZ4IXUxNiKfar7ZC26GN2JtI3QYt3C7F0bbrv3w&#10;W2RDsUWn8wyJLN2O9Nm6EYLTbseIiB8Tge2DiQZOymkjXZmr9OC0cTsSaSM/s7fKuG2cS7G1I+ym&#10;33YLZOzGRPAD3rgTwuxF3Wv94fkMIKaDsoTxr+0301wp2djvrUDbMSfwwIt2OEtr1Cgn3ONlLscZ&#10;4Rv4dgcG6HYw3sa9DucUOxrajEOpr740UHZ2NOqwsuwJr7ZIAoEw7GjU4jsAcaRxh2WbtW8Ce1cJ&#10;CC7HC8n48eKEd9z0yKDEuyiw4mnHl2rWlcIYmG23N2J2txcQqzXRi5E7BKkU+kDfJTrow08cgHrq&#10;/wCi7BP1xGXc0r4DKyHJEXYTXerail08UGnNNEpULOXADV6mntk406zLqc4mYxx8Uf5zsMkugFJE&#10;RAHQVGRLsI3XJ2WbqI7OSp8MWx2Nf0SKhvxwgoIdlRuijYVPzyRQA7FGuGp9lSPpyICXYBvL23i+&#10;24Rj2Xr93XJWA4Wp12PF9R37nYAbWY1BEduZz4yEIv4cm/HIHI6TN21I/QK97sL7u/1OffjHCnZY&#10;12+/rjxuqyavLLnIuwL6+qqCVkb6CRjxtYz5O8uxM6jrkZr6zKPEGv68lxpGrzD+KTsUj1LWi1PX&#10;J+aqf4Y8TYO0M/8AOk7DO2ur6ReMyrJ704kfdtg8SnLxdq5RtKpuwUYS+xtue3Wlf15ZGQLssWrj&#10;l2qy7FEt44R8CIh7qAOuS5ObGAj3B2BbzVPq541R2/kpX764DJ12r1vBsKkXYSzXMk7Eyd+ijYD5&#10;DK5F0uTKZGy7MsoG3hkWFux3rddsFKS7Gcgak7eOFFuyTeU/JGpa/Mr8fRsxu0jbVHXbKMucDYbl&#10;IjaG1DUrSwgM1y4Vew7k+AzteheX9P0W0W3s4wCKc32qTmPEEmyyp5z5i8yXGqFkJ9O1X7EYrv7n&#10;DEtVx2y5ikYiAtnbkDX33G47YkzyPKIY15SOaKoO5p1y3h2tTQbZrSztJNQvJRFbW0fKZyCeIPTY&#10;b1PZcN7LTY7Y83IkuCDV+y+yf1yqU/kw5l5b5m883XmFhb26G00pJ1CQ/tykA0aYj5fCn2Uzyz+d&#10;Ap+Y+re5hP8AyRTM+XIf1Q4+b6n0t+WlP8C6TToImH/JRshK0JociGlk2NwK7BWl7alaH/i6P/iQ&#10;wS5MZ8i457fgpUA77Zqx9IdhAbPkTXV4aneKmx9dh7H4yP4ZxL8yXlPm+7VOgEfj/IPDNljPoHuc&#10;qd7e59IflaKeQ9Kr14P/AMnWwitRN6i1JJ2yVsd2VnOmWUzxWMbOaPxFB07ZiaPRHPlr+H+JmZUG&#10;N6zcJHIyr8TN9kdaeJ+jFNPspdRvlt0JLMau/gO5zsc2aGmxXyA5NM8le9hvmzzLb+WdAn1S6p8A&#10;pBETvJK32VHffq2RXzFCkGu30KfYjmdV+QNM42eQzJkecn1DsnbS4/6kWQeRb+fUfJ2j39wQZ7q1&#10;jmkI6cnXkaffhdXIuwT3KxV1M2Kt0yq4q7NXFXZsUOzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs1cUuy8VdmxV1M1cVay8VdmxV2bFXZsUuzYq7Nil2XirsvFWsvFXZsVdmxS7Nirs2Kuyxi&#10;rsvFWsvFLWbFXZsVdmxV2bFLsvFXHNirWXirs2KuzYpdmxV2bFXY7FLs2KGsvFLs2KuzYq7Nirs2&#10;KXZsVdl4q7Niq3HYq7Nirs2KXZsVdmxV2bFLs2KuzDFXZeKuObFWssYq7Nirs2KuzYq7Nil2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdljFLsvFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2f/9GNZgPv76Iz&#10;Yq7Nirs2KuzYq7NirsKnv7lHZVcEKxFCPc5mY4yp4XUD97L+vL/dJ7Ao9CPb9lf1ZT3jSD96Szfy&#10;jYYTGXegRVAAOmByIKE0ZX8S22V+FK+bE4wHYziR0J+WWgJdmVVI+MkHtglfRIdllYVHI0J7E5Gy&#10;zt2PhmTvsvj0/XgkT0ZxLsFOIli9QOjew3yqGWV0Qy3diBuX7EU9hTLCWQiXYHkuadXFcU8LsYtx&#10;ET9oE++GiiqdjJLyRDSny6ZIRXiDsSbUZTtWmHhSZOxE3jHqcNI4i7GfWWB2Ixplbsd9cboCDjSe&#10;J2JtcuTvtil2X6rgV7YE07LWZ69aDFNOxxc0qXFfAYAmnY0u5264WJdlVPU/djbGnZgTTbrhtBDs&#10;1XFeO1cbCDEuyw89OtfngRw97sconJ6/RXBbLZ2OYSbVGC2QdlGSQU7DCl2JmVgTvigl2OWV+xPy&#10;xYiTsd6tR8W+EJ4nY0lB9PjkmBp2WkyKaHYnbbEo5Ox94tzCojQVnYVK02Qf5X+V/k5Scnc6LX9p&#10;kenGf852Es2nXbOWNWdvtMchxPPSsmzzdj4tLmQb7kdcFop2aSzn24g1rhBQQ7MNPmAABJONrTsZ&#10;cWcyECh5e/bEFadhhpdlFdowICzxfbXsR/MP44DJlEW7DaPSQq1A+nbBbLhdhja2IMXTem48Rg4m&#10;yEjE2Obq5GfN8V5pssfCMJBcD4ZwPiqOq+2ZMMlhy9RrpyArb+c0GBrTt1yKl2NTQknrknWt5RL0&#10;7A/firstXoN6Yq7HB+bBEBZzsFGAmkOzoPkj8ubi/eO71FClv9pVO1fkO+YeTNewbIx70t1jXLTT&#10;YSztyl/ZjHWvvnYbDT7Wyt0ggQJGooAO/ucrjCvekl5vrOu3mpTmSVqL+xGPsgYszAA5aAtoIAyM&#10;FG9cjHnTz1pPley9a6b1Ltwfq1mpHNz4n+VPFsyceG9z9LCcxEbptoXl671RmiVfTtwR6s5Gw9gD&#10;9pqZAPyj8z6v5h/ND9IajKWrazrFCP7uNSAeKr9GS1R9I7rDicZlMX+Nkz/NDSbOz/LLVLW3QKiK&#10;h36lg67k+OegzX8DmGS5T5ds4uMfsJo/1HPKn52qg/MXUdzUrDXbv6S5siBwx/quNn+p9bflcSfI&#10;elV/llH3TvkEFOtcAAaWVY3Ipdhl5c0+5v8AWrO3t1q7TJVjsAOQ3JyMjQJQRewadgqFj0AJ+7Pb&#10;MQIPiaZqQfSHYwjQfIWvSA6tdSDYPMx8f2q/xzjH5gp/ztl2WWpolK1APwDvmzhtEe5y5jk+kvyr&#10;cP5E0sgg/DJWnY+q+2I+XtL9WT13QLFHuT2J8N8gQZngj9UmOzItRvI7a3ZifjOyqNySckE0rSSK&#10;qA1Joi9/8znU6PSxwQr/AEzj5JMbdgRJcXBAVRydj0VV3+4DJ75Y0kafCrSCtxMtZD4eC5zPamsO&#10;aVD6ItVWLL5x/NbzifMs7/VjTTbSUx2q/wA1K8pD/rf8Rzlfmv8A5SXU/wDmJk/4lmFDk+r9lf4r&#10;j/qRe/floKfl/wCXh4WEH/EBhVknYMmyq4q7Nih2bFXZsVdmxV2VXFXZq4q7NXFXZq4q7NXFXZq4&#10;q7NXFXZq4q7NXFXZsVdl4q7Nirs2KuzVxS7Lrirs2Kupl1xVrNirs2KuzYq7Nil2bFLssHFXZeKt&#10;ZeKuzYq7Nil2bFXZsVdl4payxihrLxS7Nirs2KuzYpdmGKuy8VaOWMVdmxV2bFLs2KuzYq7LGKXZ&#10;eKtHMMVdl4q7Nirs2KuzYpdmxV2WMVdmxVo5YxVrLxV2bFLs2KXZsUOzYq7Nil2YYq7LxV2bFWsw&#10;xV2Xirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdljFXZeKXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2f/SjWYD7++iM2KuzYq7Nirs2KuzYq7I/KB9YloafG1R26nNhE7B4jUD97L+tL/dJ9b/&#10;ANxH/qr+rMCK+OJLAWvxr1aij6cBKkEuxjcxtXbG2wY3YmX2IJpgZDGHY31VXpQ/PfAzEA7EJrti&#10;SOo7eGBeF2XDcAxlWelDVR298iQ2AOxX1VVAzPwBO3vkTaXYk19ZeoedZVp2oDXJAFgS7ArTwk/B&#10;yA96HJ7odjXaICvIk+BwgpIdjC1ejAe2JKKdjOZB33xtHJ2UXxtNuxyOo64qC7FFkHiKe+BlbscJ&#10;fEimLJ2U83YUxYEl2ZZ6DtXFIt2O+sCnvgS7KEoO5+7FXYm9w37IriwJPR2PFwwXoKnriyPJ2N+u&#10;JSj8qYWoyHV2OW5BFUrTAmIBdi31liu5ORbKdiZlr4ffhC07M1wAtKA4UEOxP1anw9xix4Q7L9Tb&#10;7TYQWVOxtST9o/LDbGnZK/J3lw3EM2rToTFC3p2qHfnNStaeCf5/ZzGz5qNB1naWq4Bwx+ooK6vl&#10;W5S1Rh6jDnJv9lPH6cOf8NSMSzR8mbdj4k5ieI80Yqovbfs4+/MfKxIoY/lj4q8Lvr1uf2hiUnli&#10;gFE3+WS8RHCuW7iPcbYn/hxtgEqfftj4imK76xF4jFI/LHNvs7ewxORRFa13CvVsTn8qAhm4knw2&#10;weKnhbW6iNN+vTCptFmsrtZox4ilNzXtlgnbAwpUVgehrhvodul/C3EboxUjwIyRNJCjc3KwirHb&#10;JFY6C6sKpt1OVSklK77XbdEPxitaAe+V528q2155Q1AKKSwRNcwN3DxDl/wy8lw4ch4kE3sklj5o&#10;lOuQQN9iVxE4/wBfYf8ADUzgAhmZgijkx6Abn8M2BLjiTNsU1DS9Q08xC8iMJnT1Ig3dakV+8YIy&#10;B5MqaV1avEg8TQ07HEbCwvdSuFgtELsxpUAn/bwTmI82O55Nkgdemdb8m/lpHYNFdaiOc+xEfWh/&#10;ysw5zMvc3RjSSan5jgjjkS1IeRQQX7DtnSYIlQDiOIAoANsRFSWB6nevMWMjFixrUnuMVr4nptlg&#10;CErodiOrUO2/XIb+YH5h6Z5Ys2iVhPqkqn0LUGtK7B3/AJV/4lmViw/xS5f7phOYjzZB5Y8t3eoT&#10;LNIDHaIRyl/moei/1zznqmq6hq2oSXt/M09zMau7fgB4KOwy67cKUidy9Ht7aG3iWGFAkaCiqooB&#10;nRfyJATz3bL/ADW84/4XKtUPR8QjF9YYv+ayc/IOrDwjU/c656WNa7+BzAc58pQLSJtiP30fX5Nn&#10;lX88K/8AKxb8f8Vw/wDJsZtP4Y/1XHz/AFfB9XflYa+Q9L+U3/J+TIIy0AFanvhMejQCyvLht5ZZ&#10;FjjUs7GgAyHCUuzonlO1s9NuLOgrIJY5JpD+0QwJFfDwyjIbiQ5mPHQ/pLJkLwugNCykA+FRTPSF&#10;t5lsJE5CoJG9CCPvzUmVByo4y8B1H8ltf+tsyXULqZC3Ih0O/tQjOY+boX1HzdN6DMTNwCqf2QFA&#10;7fs982AyAYwWye1PYfJOmyaP5Us7O4Kc4FbmybAksTXfvvhiYktLdLOM/DGKO3ct3OdH2Vo+CPiS&#10;+ubRKSHmuGvLkzGpQf3Q7U8ckHlTSOUwv7haoP7kH+YftZT2rq6HhxP9Zolu8t/OXzkYdMl0DTpC&#10;txJx+vuh+zGwJ9Ovi1Pi/wAnJvApEyjwB/hnLzNtheIzL/uHII6S7fd/ZnFPNh/52bU/+YmT/iRy&#10;2HIPqfZX+K4/6kX1Z+W3/KA+X/8AmBg/4gMKck57JM2KuzYq7Krirs1cVdlYq7Nirs2KuzYq7Nit&#10;uzYrbs2K27Nirs2KuzYq7Nirs2Kuy64q7NirsvFXZsVdmril2Xirs2KtZeKuzYq7Nirs2KXZsUuy&#10;wcVdl4q1l4q7Nirs2KXZsVdmxV2XirRyxirWXil2bFXZsVdmxS7LxV2bFWsvFXZsVdmxS7Nirs2K&#10;ux2KXZsUNZeKXZsVdmxV2bFLs2KuzDFXZeKtZeKtZeKuzYq7Nil2bFXZsVdmxS7NirsvFXZsVcc2&#10;KtZeKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZ//TjWYD7++iM2KuzYq7Nirs2KuzYq7IxdXAW5lH+W368zYnYPIZ4fvJf1pfen1v/cR/&#10;6q/qxD6xIxPGgyTERX4i1zdqKhlr4nEsZRl5OzNdPwBarN3odsBTRp2Jm5DncGvhgRTsGQ6Tqcqc&#10;0gYIfEU/XjbhS7UwRNGQaLoDQsK/PEW0zVEYsIZG6igFciSE4+0MUztIN1HjgN24txdWBH7LbUwh&#10;zom3ZvWqAoGw3AxZ27GELWvGh9sU0HY4GMinH6cWWzsaYq9MbY8DsY0ZU77Y2wMadlUA/axWh3ux&#10;yhD1fFO3e7MRGP2q4rs7GNMg7V+jFrOUB2NE4PbFAy27L9Q9hiy4/J2ODnuMUiXe7MHGBPE7Hc6Y&#10;U8TsaXGKOJ2WGBxSC7L2xS7MJAMV43Y4OfH78Cbdl8vGmKuxrEdt8LEuxvMjoMWLs3qt2P4YQEcR&#10;dmDOe9MJW3HPRXl/QrW10DTrbhX04EZq95HXk5/4I5pspJlbyOrymWSReN6j51l/T+qsGClZ3gBr&#10;+xCxVR8tq4YGwhB+wPuyohxuJTj81XsrGshA+dQTlNZQNtwHzyKLRa+YLoE/vSR4Ym2mwMKFRT5Y&#10;bTxKqeZ7lDu9K++wxg0i2qKIMTIrxKw813FN3p4798f+i4E/ZFcjZKFp80XDdHNPnjX0qFuqjfJA&#10;lNuHm2ZD9sjfx3wFqHlm3uIDxUCUfEh9xjGUgUiYTLTPPsEUircueBajewPucQsvKNnpt1dSwElJ&#10;2DhG/ZIG9MvhlMtj0Y7c0Pe+eJdQ021PD05X5+oAQemww14otNtuhHtk/DJRbGzqshd0ZubV5J7E&#10;Efwxktol/DJYkH07hGik49Qjji34HLogQFtZKUaj5hl0yQ6vKy0s2SaJGageRCGVNv5mFMIbD8sf&#10;Kfl659a2ha4lOySXJEhG/wCyAqjICUpfUUgC090n83Nd8z6cfShSwlUkymFjTgAN+bbrQ5FvzA8i&#10;an5n1+znR4006KIxyU2ZTUn4jX4lPbgMyPE4Y0AiW/VmPlDXLHTdLlhvJme65+oQQSX5AD4R26ft&#10;Yd6D5T0rRIBFYwr6gFGnI+M/L+XIAXuVuuTtS8wzXdFZjFEaUjU7GoqK+OSGCFeIY9TjJLGr2/fm&#10;0YOwO4/txQkD5DvkgFpBEvJtuSTSldumct/Mr82otL9XStDkEuo9JbnYpD7Ds0n/AAq5mQxCIuX1&#10;fzWnJl4dhzZj5Y8omVUutRi4xUHpxGvJt61b+UZwy8vbq9uZLm7lae4lPKSVyWYn3JyUpE83FJvm&#10;zaOOOJFjjUKiiiqBQADwGa2j5PXwyUAwK7Ol/ko/H8wbJRtyin/5Nk5Vq/o+IZYvqDGPzMXl5G1c&#10;df3I/wCJrnpjY0r4HNfyLsC+UF/unBPWSOn0chnl388YyPzCvXJoPRhKg/6tP4ZuMcfRE/0XE1J3&#10;D6m/KVw3kLTR04mYH/kc5zn0UEs0ipH8cjmgA6k4OA87aLZhkw0nRo7GGrUe5bZ5B0A/lGY5mXNw&#10;4a3PN2HVhChuowQKchkJ8nIp2dU0mNRDyChY0FWJr0zVzLkwCWX7kELUlmNFUeOMFskc0l66j61c&#10;Gqn+VOgpm+7J0Pinil9EPp/pSacs90q1PUagafA59OMfv3Hc/wAv/NWDNG0htRvgpH7hPilI8PD6&#10;c3vaGqGHHY+o/S4syboMO8++dYvLGgPLH8eoTgxWUZ6ciDVyP5U65PFhjiaNI1CIooq+AoM42UzK&#10;yebZGOweAi4uruxuLi5kaa4mn5yysaszGtST74Kgp6vWu39Mx8iSEJLH/uIam/7zrt4HOJ+bDXzN&#10;qf8AzEyf8SOXw5B9S7L/AMWx/wBSL6n/AC3AHkLQAOn1GD/iAwpyTnsjyq4q7KxV2bFXZsVdmxVv&#10;NXFXUzVxV1MquKupmxVvNih2bFXZsUtZq4q6mXXFXUzVxV1M2KtZsVdmxV2XXFXZsVdl4q7Nirs1&#10;cUuy8VdTLrirWbFXZsVdmxS7Nil2WMVdl4q1l4q7Nirs2KXZsVdljFXZsVaOXilrLxV2bFXZsUuz&#10;Yq7LxVxyxirWbFXZsUuzYq7NirssYpdl4q0cwxV2Xirs2KuzYq7Nil2bFXZeKuzYq1l4q1l4q7Ni&#10;l2bFXZsVdmxS7NirswxV2XirjmxVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XY7FLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/9SNZgPv76IzYq7Nirs2KuzYq7Nirsht67G8nFP9&#10;2P8A8SOZkeQeUz/3kv6xT63/ALiP/VX9WBmeUHYgDJNW6/Enck7mpwKXYwyNSlaYsbdjY7u7gu7e&#10;S3AkdHDFSNtjluKNnd5vt3tCeKoxP1NOoZGU9CCDT3zsE2l6jrFlbXChY/UUMQu3UZCc+CRBeVlE&#10;ndiUGvaHok91ZyTMTC9DzNTUjphdL5V1uNRHyLJWg8fDrlEswBbcaa2nmjQrtS8U6naprt2wN5k8&#10;mvFoNzdyBjNboJEkbchQQGU+OQOXcebv+x9TOOTgJ9Mlmn+atOvtRWzt5FZiWBA67LyGc4ViCd65&#10;e9UCnmP9SooRv44GwSdmBPc4q7HBz44pBdj+Ek2wWrDocB2ZEW7HQ2Jb7Roe3vgMkDF3uxYaPcua&#10;JHWvTcf1yPiAKYB2Pk0G5jQtIOAHYnI+PG6UYgXYWyxFCRTbLQba5w4XYmKeGG2oU7HBSTRQT8hj&#10;bKnZYhkJpxI8cSUiBLsXTS7115InIe1P45DjDI4i7EXglQ0dSKZMMeAjm7GgYqA7NyA6YUGVOyvU&#10;wI43ZufthXjdm9TFPG7Hc8U8bsbyxRxOx3LFlbsaSK42wLssMMU249M9CeTfN+ka3Y2ltHdV1NIF&#10;+sW9CHqihWO4owr/AC5g5cBG7y+t0k4SMq9NvAPP/l/XvL2p6lqbWUT6LLOZI7t2AVRK1VU8XQrQ&#10;nj8S5KRbltgWH0b/AKhmOY06/ZhS+cIAR+6i9/TlqT8q8sd9XflQMQPcEn9eVcO1qjF852bNvbSh&#10;T14yox+iiDGtbvXYiniRTCBshXTzRp/Nm/eogFRy3YnwFGGV6EoelBTqDWuABkrHzRpphDidgeXE&#10;oyty3/a2amOMUhqeHTwI/rkSKQV8fmCwYGl4imtFDCSp+5WGN+ryHfiR7bfwOG+iOjZ1i24lvrkL&#10;H/Xof+GC5fpgDdSPoOEc0KU18Jbd2WWMqQTyWSM1AH+tywPeiNIg3RmO498ycULKOJD6Jrl5cTta&#10;M/qJACy79A1K9/HC93LbdBmVQixKe2yu7FkrI7bncgD6T8sM9BQFpduwp9Ncx9RLYJHNhP5nB4p9&#10;PDMJC6SM1QCKgoO+J6siheYFXAZeR608MjjJJZE7Jp+XFz6cRtVb04ZTFM8a7AuQByNMKYYQsAWl&#10;ARU/M5kyNlgBszq8umN8ZK8grcVHgFoBl+ipB8DgVs3z1Udwd642R44oi7kKiAlmJoAAO+SAJNBK&#10;6JZLiakZLM5Hw9yfb784n+ZP5vvOZdI8uylYd0uL9Tu3isR8P8v/AIHM2OMY/Of+5aMmXoHoPlny&#10;elsqXWoIHnHxRREbJ7t4tnIWYsSSak9TgJtxmVgUygK4gK7B1snFfnl0Qwdk2/Jtm/5WbpoB24z1&#10;H/PF8xtZ9Hy/3TZj+oMf8/qG8m6upFQbdtvuz1GPv23zBLnB8m8QA9Aac199/izzJ+fYZvP7ogJZ&#10;reHYdzvTNnCR8OLj6gbj3Pp/8oaf4FsqdPUmp/yNbCPQ9IWxT1pQDdsPnwB7fPK5FnhxdSzPDC4u&#10;VhKqJViY7ksvIfgRkC5Ei7DDSZDLPCVYSHkByUdTXw3yEuSxLjnWtMhaSL09zFHQyEjZ2/l+S/tZ&#10;i4cPHJunKhTGPM2rx6dF6tR9alqtup/ZFPtkfqy5o3muPTVeTuaAd987XTCOPF3AOMTW5Y1Ffw21&#10;i97cyBIY1MksjHYACpJyZ6Rp6WECRUq5WsreLHOT12pOaZl0/hREdXh/nPzDL5ieTUCCIGmpaxt1&#10;SJQQop4mnI/62D3oZEr4ZhAGm0ckltOP6KYEE/GKfjisZpKKdaZAsSEPdBv0UQDSsm345xPzWf8A&#10;nZdTr1+syf8AEsvjyfUuyv8AFcf9SL6k/LkEeQ9AB6ixgr/wAwoyTnsizYq7Nirs1cVbplVxV1M2&#10;KG82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYpdl1xVqmbFWs2KuzYq7LrirsvFXZsVdmril&#10;2XiriMsHFWs2KuzYq7Nil2bFLsvFXZYxVrLxV2bFXZsUuzYq7LxS7LGKFuXil2bFXZsVdmxS7LGK&#10;uzYq1l4q7Nirs2KXZsVdl4q7LxS7NihrLxS7Nirs2KuzYpdmxV2WMVdmxVo5YxVrLxV2bFLs2KXZ&#10;sUOzYq7Nil2YYq7LxV2bFWswxV2Xirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdljFLs&#10;vFXZsVdmxV2bFXZsVdmxV2bFXZsVdn//1Y1mA+/vojNirs2KuzYq7Nirs2KuyB38p+v3O/SV/wDi&#10;RzMjyDyWc/vJf1j96fW/9xH/AKq/qwMJqCgH04WnjX4xpWPXpixM3Yxz3xYTk7F9OlhZZhL+6kWj&#10;RM3fxGZOMUHgu1ddHPPYVwuzuX5cagmoaBGeVWiPpsvgRmPrRuCGrCbi8T/OKI2Gui5VOK3MYk5/&#10;6vwt922Se2Fbl7eVRtRo28RmNOI4QWzCbkYlgOpXs0em22r6bdHhITFdQDbhIOn0NgLzo1vD5X1N&#10;5KcBbSA18SOI/E5jH9Idr2fj/fRI708/KGS8ufOVlVyTyZ36/ZVGJrnm3nme9XxPo4dMsPikSdl8&#10;zTFlxl2bmcUcTscszAbEjFmJuwRbXADASKXHhXImLbHI7DW2tIHNVkkQnooqKfTlUpkNjsHtpRSI&#10;s80kkZ3Ks9B+OUeJZSCHYXFdMQEC0Zn6btUfjlg4j1ScbsCtM6E+jbonhX4j+OWAd5YmMh0diLXe&#10;ocaFuK96AD9WToNZ43YrbapJEvp8gVPWoHXBKDOE49S7BSnVLk8rZhUfs7AZDiA5s5g1s7Cu8tr+&#10;Ji06FeR+1WoOWRkDycOYk7AhLeOTa7LsaXpiwM3ZvVXvhRxh2bmDivE7L5qO2KeMOyvUGK+IHZZl&#10;xXxHZhITiom7Lr3OKbdl+pinjdkx/KWfj52tRWnOOVf+EJ/hlOc+lxNdviLF/wAzLRbryRqsbAEe&#10;mGoRXo4OegghO4FTmvMnmOF81rDaxkK5CAeIxpD1rQ+3XCJIIVPqOmSNUqjFfFQOv0ZXOelSW+8/&#10;1x4gxpx0nSydkjU/6gG/0AZvVm/nbbxwbI4XPodmACKDl0KuQPf7LY71ZT1P4D+mO3cypTfQ7Ygk&#10;M1Seokan6zjxM1Nz89sjsxMUPNoFdllYeI2J/Vj1epAIHE9cdlNIG/0q7tbWWeGY81ITjQbq1Rv0&#10;wv1RBVSOldsysM9qYcNJ15Hs7jnLJcbB1BIAoSa9yflgELv74ZlkGdW5ULxQcQBT78NtDB9Sb5A/&#10;jmNmOwR1YD+a1fU0xq7ETivyMZxPVBRCD4n8RlmLmkhU8gs3IdjwjJ+jCksAAOgOwzIEUAM8dWYy&#10;N3G5333P9uI3d3bWdtJc3MixQRKWkkY0AA7knJwgZGgqtbWs93PHDCrSyymiKBUk5wD8y/zan1sy&#10;6Xo5MOlbrLP0eYf8ax/8SzNiBAUOf87/AIlxsmW9g9R8reUIdMRbi5Ae96gDdY69aeLf5WczJyJa&#10;GS5WBXYItoGc17ZbGKCXYMkpGtadB1ywsQ7JP+TExH5laST+00w++F8wtUbgfx1bIfUPeknnZOfl&#10;TVF/5d3/AAFc9YRqCanMCUnOAfJbKRHL/rqfoqc4F+bmn28fn172peZ7aLgCNk+0KjxO2bCErgE5&#10;MQsSfTP5OyFvI1qpFOEs6/8AJQt/HIohWlckzZtl8q7HfAVp2S3yLokl/fCQLxii3MhGw98xc8jy&#10;HNQQEDrWrWumWEl1cGiqKKvdm7AZ1QwxQwCKJeKIKAf1zL0uMRFdUE28dvtWudT1J7u4f7bfCh3o&#10;K7AfIYM8v6agma7kX4ukdew8cs12sPD4YPvazGzfRh/5neYro2Vvo9vIfq7kyXTKerK1AnyX9r/K&#10;w7evrbeGamPJsLClT/cJEBvRz+rLNC4+WDdIX2aD9GPy/n+z9BxWL++r7ZCR2VDXIpph/wBfp7b5&#10;xPzX/wApLqf/ADEyf8Sy6HJ9Q7L/AMWx/wBSL6h/Lr/lBNB/5gYP+IDCnJOeyLNXFW6ZWKuzYobz&#10;Yq7Nirs2KuzYq7NXFXZq4q7Krirs1cVdl1xV2bFXZsVdmxV2bFXZsVdmxV2XXFLVM2KtZsVdl4q7&#10;LxV2bFXZgcUuy8VcRlg4q1mxV2bFXZsUuy8Uuy8VccwxVrLxV2bFLs2KuzYq7LxVo5YxS1l4q7Ni&#10;rs2KXZhirsvFXHLGKtZsVdmxS7Nirs2Kuyxil2Xiho5YxS7Nirs2KuzYq7Nil2bFXZeKtZeKtZeK&#10;uzYq7Nil2bFXZsVdmxS7NirsvFXZsVaObFXZeKuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsVdmxV2f/1o1mA+/vojNirs2KuzYq7Nirs2KuznepMf0h&#10;df8AGV/+JHMyPJ4vUy/eS/rS+9Prf+4j/wBVf1YGri02vzFsbUl2UW2xYSNguwbFo7zcZUcOpANC&#10;d6eGZQ5PmetxSxZDfe7OpfldItkk9uw482DD50pkskOODVg1QiaLzf8AOrQLjUdHt7m3UM1qW9QH&#10;+VqH+GdMovrRkfaAqx8A3TNHHUXKUP5r0MMHDEZD/E8dbyzdWflVNUuJOEeoSEW1uN+QiNC58Mgn&#10;50awbPy9DYJUNfy/Gf8AIioSPpJXDiHFP+qHedmQ3Mj0ejfkHo0RN7qrbtEBBEfdt2P3AZw/lmc7&#10;fieyZuWK8TsUKMAGJAr0HfA2U7LY0264UkuxiMSaUwMIyt2CIgK9K4lyYB2HKagILL05KpzFVBB3&#10;9xlBjZcjiAdjtOv45JOJUyNTox22xnDZMZCXJ2Mv55BJWNUiqN6kfxyEI1z3ZkkDm7CqW6Y1Dyg/&#10;6v8AZl4AcWebvLsRMxbpGW/ym/phaTkvkHYxba6lNY4man8ox4mrw5k7B2YtdwniSyHuK5LmpM4u&#10;ymuJ2FHcsPAnFTkl1LsYXrhYGTsYcWJdlHFiXZYYYUiTsxNcVdjDXxxay7KD9jigSdl+pvscK8bs&#10;cHr3wMxN2OUlmAAqSaAe+KTkAdkr8pSW9pJJPGQ11GeDSDcKSN1X+LZi5yS6jPreM1H6VskaSIUc&#10;BlPUHJVH5jvOVTM3zBIzGMXFsIaTSdNkWklrE4/ykU/rGDIvNWopTjdyf8G39cG67dyAn8m+VpzW&#10;XSbRye5hjr+rBa+dNYUbXT/TQ/rBwUjhHcgZvyy8jykltHgBbqU5J/xEjF08+auq0MyN/rKv8Bjw&#10;i0cEUHJ+UXkhm5JZvEw6GOeUfgWIxeH8xNTTZ1hceJUj9RxkB3LwRS26/IzyhN/dy3kB7cJVP/E0&#10;bBkf5jzbF7SNh/ksR+uuR4Qg4wl0/wCQOmGv1bV7qIdg6I/6uGDbb8wbGVkR7SQO7BEWL4ySewG1&#10;cIiGEoAC0h1j8gtVjhkltdailVAX4XCNGKDxcM9P+Bw7vzULTplmLm0SDD/L0bJEysKECjClKUND&#10;0wKF75OSgMghcDatG7jDHRiRJMPZf1nKcg2Yy2YN+azfBpZHjOPvEeVqprXbucnhC9HeRJRzBHT0&#10;VJ+fI4QXrunpBEZ2Z9kQVJopOZ+GI3tSaFvRtPMTC4klmjhiiiLSyzHiijmu5PU16Bc85/ml+YGt&#10;a1q91pTH6tp1lM8P1ZTXm8TFSzkfa3Gw+zmWah6Y/wDSTiZMhO3R6v5Q8uaZpunw3EH76e4jVzcs&#10;KEq4DUUH7C+2QDKmpkOWAThAV2CYLN3NTtlsYMSXYZx2/BAoy0CmNuwJfOoHCtCeuQkWQdkk/J2i&#10;/mPoxqP7yQD5mJxmFqY+gs4/UPelHm6v+GNTI6/V5P1Z64QUAI6ZrSXYvkydVpKB1JWhHsc4R+cu&#10;3nBf+YWPb/ZPmxwn0hsnyHufSP5NH/nSIfD15qf8FkH51ydsGc4O0nSrvUr2O1tlLySEfQO5yGTK&#10;IiypK2WWOKNpJGCogqzHoAM7pomh2+kadHaQgcgB6r/zNlGAb8R5lg8b85ea21e/b0yRZQnjCvjT&#10;q304Y2dm11PQ/wBzHvKfHvxGZmTIIRvqfpYk3sGEeZPMS6RZkRmuo3ApbJ/IteJlPy/Y/wArDaIc&#10;XYKO+w+Qpmvu+baWL68hbTtNc1ZmjZmfruX71x5qZj40yI5KUIv/AByIx1+Inc+2WRSQV8MU0usl&#10;P6Oeo259/wDZYvEf3h+WUkbICGvgBpYHi/8AXOJea/8AlJdT/wCYmT/iWZEeT6h2X/i2P+pF9O/l&#10;1/ygmg/8wMH/ABAYUVyTnsjpmxQ3mxV2bFXZsVdlVxV2auKHZsVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2auKuy64pdmxV2bFXZsVdmxS7LxQ1mxS1mxV2XirsvFXZgcUuy8VccsYq1mxV2bFLs2Kuyxil2X&#10;irRy8VdmxV2bFLs2KuyxirssYqty8UuzYq7Nirs2KXZYxV2bFWsvFXZsVdmxS7NirssYpdl4q0cw&#10;xV2Xirs2KuzYq7Nil2bFXZeKuzYq1l4q1l4q7Nil2bFXZsVdmxS7NirssYq7NirjmxVrLxV2bFXZ&#10;sVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2Kuz/141m&#10;A+/vojNirs2KuzYq7Nirs2Kuzm+pH/cjdf8AGaT/AIkcy48niNSf3sv60v8AdJ9b/wBxH/qr+rEF&#10;Yd8LUJL8piK0GKCXYx3Cgk9BucDVOVC3YGXXWjrFasRX4mehBFOwy/Ce95LtfXCfpgNnZO/y980r&#10;falDYSyi3nB5ciftgdaf5WVa/UZMcLwjiP8AE81lhREiNlG8toLm2khnQPG6lWU9wRTOwT+ddEim&#10;+qrcAzRgFlp7bfF0rmlhnxxkb+qX1S/pOVDtqJPAT6YfS8huvyi8zX8Ucc96hsoC/wBStSzViRmr&#10;Tp3GRjz7NpWvadAt+31RYXMkFyzKK8gAwoevQZlYpRlLigbeh0HaXPhPGGX+Q/KF55USe3EouIrj&#10;iWjAIIZa71O29c5rrq+RrGx9Kwu7i91FjQP8IiH0Dc5kXO/J2/8AKYB35MqtJNUeZjcwxQwU+AK7&#10;O5PvsqjI/wAiDQihHjlwIIdhjyiQsckXmZiep3xZGTsyHfrgTEuwUl1GIypjHqE7ONqfRgIcmOcA&#10;ct3Ym1y1ajbJUwOc9HY2a7uJivqOW4Ci17DwwcLXLNKTsEW12FYDpXYkeGJDl4c4unYOeTSgxLPJ&#10;IfkB/HKQJHuciWSHV2UmqWEP93aK5/mfc4nETzLUdRAcg7NJ5gkOyQxxjwVR/HEaceaPzYHR2BZd&#10;XvHUr6hVT2G36ssGOIapaol2AmlZjUmpydOPKduxpbFhxOxM8huDi1m3ZuUmIRZdmqx64U7uywoG&#10;KgU7MWA70xUyAdgeW/tI/tSivgN/1YeEuJk12KPOTsDPrVqOgLfRkvDcOfa+PoCXYg2u0+zF95w8&#10;AceXbHdF2Jtrtx+yij8caDUe2MnQB2SP8tYzrfm+CyvDygkimJA24kRmjAf5OV5dolojrcmSYEjs&#10;g9XvTY6fLdAAmMrRSaVLOFC1/wAqtMnOo/lr5k0OSWawiOo2Lnlyh/vAOu6Dr9Ga/wDMRP1eltEe&#10;Hkg9N816LekRC4WG46GCUhWB8N+uR99Va3k9OZWhkHVJAVYfQcsEb5J8ROAQRUGo7EYB1STUL7ib&#10;bUjaAbNFRgD78k+L6Muxnh6NOUyPIuwVpE91ZQGOe+e7YmoZx9n2FSzZDJ6jyZYriNy7DE6xxA5E&#10;fTkOFu43ZUevRE051bwXc/hgMF8QOw30d9Sv7sW9pbyXLN1Me4X/AFmPwJ9LZVPhA3LLjUbq7trW&#10;FpriRYo1FSzGnTOn+X/LUOmKJ5iJb9hRm6rGD1VK/wDDPkQL5hrlK3lPnLzxPqrPaWRMWnL0YVDS&#10;n/K/yfbJFcCsUY8QP1YYmiwLzvSH5T3QO1JHFK/5dMCjLmKZB6sSO2D9HP7yX5D9ZynINkSLC/zU&#10;YGy05uwkkH/CqcdqoHGvi38McRXo15BJ5Cgp+5HX/XIwvgjBmZgNwnX5kDMm9mErT7zJdSfU7W3O&#10;6ST83H/GND/Flzx/52jK+cdbWm4vrj8ZWObLILkXEnzfSnltw/l7S3HRrSAj6Ylwphtnc4BBhaY4&#10;ZQaeF3O561y6MGBLsMIYEC0FOWWAIdjZ2jijLN1FQPc4CUgOwlkbmxJ3JyICuycfk9pv/O96RPLU&#10;H1GaJB1NI23PtmFrZAQLfgxmRBSjzeaeWNU/5hpP+InPViISlOwzUk7ueA+SpZHWUMGIPKu21KGu&#10;cF/Ojbzgo6/6LH/xJs2GH6A2T5B9Jfkwa+SIf+M81P8AgshNtHJLIscalnY0VQMnI1uWtnR6Z2zy&#10;H5STR7EXFwK384qa9UU9swf7yVn6QxJea/mH5v5u2k2T/AP96JF7n+XJLMWEbcByehIHsO+ZmMb+&#10;SQOjAoEga5hjmbhHJIkZI61dqKB/lYc2aRxQpGo2pUn5iprmLkkZbrVF5Z5ilnn1y7klPJhKVXwC&#10;qQFUeyjKhH71vZv4ZHvZy5JxrxppemIO8Rbx2549hWc/IYInZAQSb6VEaftHf/Y/25chpKuCCQvt&#10;v+OYzb7SD7qGmCI1HrfRlJOyoW+IGn0pUB+/yzh/m3/lJtT/AOYmT/iRzKhyD6f2X/i2P+pF9Pfl&#10;3/ygug16/Uof+IDCnJOcyLNirs2Kuyq4odmxV2bFXZWKuzVxV1M1cVbpmrirqZWKuy64q6mauKup&#10;mrirVM1cVdTLxV2bFXZq4q7Lril2bFXZsVdmxV2XXFLVM2KtZsVdl4q7LxV2YYpdl4q0cvFXZsVd&#10;mxS7Nil2XirssYq1l4q7Nil2bFXZsVdl4q0csYpay8VdmxV2bFLswxV2XirRyxirs2KuzYpdmxV2&#10;bFXY7FLs2KGsvFLs2KuzYq7Nil2bFXZYxV2bFWjljFWsvFXZsUuzYpdmxQ7Nil2bFXZhirsvFXHN&#10;irWWMVdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7NirsvFXZeKXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdn//0I1mA+/vojNirs2KuzYq7Nirs2KuzmmpmmpXf/GaT/iRzKjyeE1R/ey/rS/3SfW/9xH/&#10;AKq/qwNyHUnJOPxhfjopYCpqTz/ZAxZQyRI83YhcSFUNPtHbfL9Pg8SVOB2hqvCxEuwnWSSOeqEe&#10;o21DuMJ9PJ4efq3LsMV0maOWO6iPB+QNV2pXKztzYYbyngrZ2TKHVrS2h5yAyMqAPxG5bxqc0Go0&#10;VnYp1nYGKNGMiLdkU1/VrnVrgFVk9JRRIlBIHvmbpNMMYrq5ej0kcUai7AFvp7o6yTRS16oNtzmZ&#10;TlSxHuLsHPPLGS00RAboTua4cmKxsg5suMUC7LhHwCWUEK5+AHMTJMg1E8msdoZSaiXY4DiSztxQ&#10;9AN8iM0ve5+n7TyR5+p2WzhaEVKnocuhlt3un1gyC3Zg1cvBcoG3Y7Cl2OVqYsxKnZi+KmbsaZQB&#10;uaDFicoHN2UJQRsa4oGQHk7L54p4nZRbFHE7K5YEcTsrnijidlPKqipIA7k4WMsgiLLsBzaxapUK&#10;S58B0yQhbrs3auOPL1F2AJdYuG/uwF/E5MYw6zL2tkP0+l2BJLi4k+25OT4XX5NROfMuxMjGmq3Y&#10;04CrsrIpdl4q7Jp+Ws15omv2+uGMMIkkEcTEgt6iFQaDoByrlWQiiHIwY7lZ5IDXtHg1nSp9NuGZ&#10;IZ+HNkpyojq+1Qf5c7Tpf5nzBv8ASIlcE7rTjT5EUzXTgD0dnwxYrqf5TaJcxp9TuLi0mjXirlzM&#10;DT+bmS3/AALLhxL5v8m6qoTUrNJFPUSoko/4ahynwB0LDgSyPyX+YekKw0rVI54xuqM8kZ/4FhKn&#10;/DYBk8qflBfMZPQjhY7kI0sY+gKeOIGUciWJxeSqNU/Nu0Hpy6al0R/u1fRYH7pIz/wuOT8vvymG&#10;44t7NNNT7uQx/f8AWX+5Y+Ge5Sfzh+ZYPE6BKD4rED+t6YMh8mflVDuLS2cj+Yu5/wCGY5Hhyn+I&#10;/NPhnuQkvmv81nJEei3IY/ZpHCoH0ucPNOs/JcJ9LT4LaMjfikKj+AyEsF7yPF8UmMgOSR6rrv50&#10;pCZW0ydE33aWBdx/xjfph2ltbRx/ulADGpCjiD9AwxxxG4axZO7z6985ec7/AFkWers8McQIEZbn&#10;X35Ebb16YWc/iI8DmZwqSyrl8KjrUD6NsE3Y/cREeA/VkMf1FeiT6VT69fAipEsn/E8CqcvpjaPY&#10;sG8adcH6Qf3snjQfryjIpYh+aII0uwbwnIB+aH+mO1gUj/2Wx+jDg5sjyWfl78TADcmDbt0dsB2t&#10;TI1OnDcfTl0+SCE68xcBFZgr8YnYK1e3pmo/4ic8r+e9PRfOetuRsbuVqfNq5uBGxbrcn1F9K+UG&#10;DeVNGYd7K3/5NLhVFCFkjoNiMsiGslNsXdTUhduxwlDsqQi3XmxqT0XucgSyAdhJeXFxLKSVOx+j&#10;KjIs3Yvp9vyInnX92PsKduRH/GuROUs4YrPk7J5+Weoi1866fcFBIQXABNPtIR1ocwdSLibcsA7A&#10;Jb5k059S0K9sUlMLXERQSgVI/EZ6Qj8x2TJQqymnTY/xzW7OUMZeAXf5M+ZxMD69tInKv2nBpX/U&#10;p+OcR/N64huvNizRhv8AedFO4IO5pQUHj45scB9ARkjVPaPy30S70XyxFY3Lq7JJIw4gigZq0qeu&#10;+HP5ZeTQvHWL9K1FbWNu5H7Xy8Mx8szOVDk0ErPPXmj9G2T2tq4+tyABiP2Fav4mmdJd6VJ+nvl8&#10;I9FeRyc3k5vVmkPfrXvg36qE06V2/vnX4vYeAyuU/VXRlh3LEbXXF1LzhZRwmtnbTRiDwZiwrIaf&#10;zdv8nBsI+EDtxH6sqJ2Zy5sd15P9y91t1map+nEov71wf5v4DDbKXJN9eX/cbpp6D0T+L4oa/WK/&#10;IZHoxQkII0VDQ05MC1d68R75c+8yj26ZHHyUFVtFH6Mcf5e/3HFgR6g37ZEBQl14pGn+J5kfrziH&#10;mz/lJdT/AOYmT/iWZEeT6f2Z/i2P+pF9Qfl3/wAoJoP/ADAwf8QGFOSc5kWauKuysUOzYq7Krirq&#10;ZsVbysVdmxV2bFXZsUW7Nirs2K27Nil2bFXZsVdmxV2XXFWqZeKuzYq7NXFXZeKXZsVdmxV2WDil&#10;ojNirWXirsvFXZsVdljFLswxVrLxV2bFXZsUuyxil2XirRy8VdmxV2bFLs2KuyxirssYqty8UuzY&#10;q7Nirs2KXZeKuOYYq1l4q7Nil2bFXZsVdljFLsvFDRyxil2bFXZsVdmxS7NirswxV2XirRyxirWX&#10;irs2KXZsUuzYodmxV2bFLswxV2Xirs2KtZYxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7HYpdmxV2bFXZsVdmxV2bFXZsVdmxV2f//RjWYD7++iM2KuzYq7Nirs2KuzYq7OY6r/AMdK&#10;7/4zSf8AEjmXHk8BrP72f9aX+6T63/uI/wDVX9WBIkiDKXrt1plth0x0+S9ivwYkmnliCrKvZhkJ&#10;78kjHmjuDbsES2GnyRkxzKzhehNBX6cx4aqcDyLrNVkzTBEomnZG7e3CXJbgZJK7eGZXiDm6eGln&#10;Pbk7D6IagYFMiU/l57VGUTzx73a6bBDCdvqdiT6iQ5BjUMPpBwiIO7sY4b3diX6SuQdgq/IAdcsE&#10;qckQA5B2LWt3LNIFYhf8tugyy7QcfF0dh5Z3Wg29yDdMNQHH+6VCaP8ATmNnE5RoHgcXVYIGBHX+&#10;i44Gvba7vlMq2skdvWsQpQ/Kg6ZrhiOM7bupjjmBw440HYBTRbxiWnQrGPsjxzIhikTVJOllEiJH&#10;N2XM9rCzRKuw+0DmbjwxHTd2+PRjHve7sBrLCWICsw8BlwiHKOc1zdgpbW3dOXxDao3yzgi4c82T&#10;mC7A3BGbijGvhTfJeFEuKNdlB5uypLacHrtiMMW387lLsb6JRgWFa+IrkgIhpM8kjuSXY11dXIIp&#10;XpQbZjZRu7bTbRp2VXKXKt2VyxtbdlE4GNuwNd38duKdX7DJCNuFqtdHFt/E7Ca4u5pmJdtuwHTL&#10;Kp5/NqZ5D6i7EK4tDssGmWAodj61GTti7KwFLspsgUh2KQW008gSJSx7nsPmcidkgEuw6stMt7ej&#10;P+9mHc/ZHyB6/M5XKTkQxd7sPLKYcxyO2UlyouyRW5iKCtDXxzGk5Adi/CKvw8h8iaYGTsp0mHxL&#10;MQOwahxtibdjka4/3/U9hT+3H4Lu7FUvjFT1ZTI5NEijBLM3YClceG1M66uJABJNBky8r+VbuSZd&#10;Q1rlGAVa30wMeIpuHmp9pv8AI+z/AD5EeraLTKZLCvOHnFbeD0NPZWL81e5HxcStAQg/42zqkYX6&#10;vXuKfhmMBWzHq+dtavWk19HIoHElB/t4TtTm3zOZg5ILNFHKNW6gqKfdgm5NbWGnt+rIQHqXok2m&#10;f8dPUhT/AHY5A+ZB/jgUGmXsaTIirVwbo5/0p/Apv94yrMNlYj+aAA0KzJ6i6AqfD03xbWhSEezC&#10;v0jIac7syfSh/wAt+Xq0P++W+/mffAdiQZW7UXb7xl2TkiHNPvMqhYLUkA/v/wBaNnmr8xVI836w&#10;gHW5Yn6QDm8ifQHXZx6y+jPIpr5O0Y/8ukX/ABEYQiAqqMx4qvc7YbpqpPcRm1OCIMsPxt/Melfb&#10;ImVsgHYTXFxJMSZGNfHImK27NZ2nqEysxWFDue7HwGUzFcmyETJ2GLyNI3I/5/LKnLdh95LkKeYL&#10;VvBj+o5RnFxZQ5tMKqR7Z3K3PNRTYeI75qzs56UXAAO/z37ZGrfy9D5m82SXLfFpljxjkkG4kdeq&#10;r9OZcpGMREfU42eVmlHWdeh0PRxNN/vRIKQxdyx/pnRwFjRUjUIqjiqgUAAyzHjAFNTyG6vJr67k&#10;ubl+cknxM1epJ6YU6T5ntL3zlc+X0Q+rY2wuZpD0LMVCqB7csysuPggD/FL/AHLCUvUIrPOOgXVp&#10;+Xsut+twNxIIY4wPsxMWDEnxYrkvu1P1KU+INMwIm5AORjG7yzyhWPzDasDv6kZH/BjH2/2R8hkZ&#10;cllzWa6CNVuie8jH/hsTh3mf/X/hh6Mp8k48wqf0Zpu3SA+9B6hO2PJYXJrtsP15H+FiEHGD+hYx&#10;4M36hmc/6QvyxA9KFS0q2mSHcgtWv0HFlH74j2yAOyQgNRCnT1biB8dKfRnEfNf/ACkup/8AMTJ/&#10;xLL48n0/sv8AxbH/AFIvpz8u/wDlBNB/5gYP+IDCknJOcyLNih2Virs2Kt5WKuzYq7Nih2bFXZq4&#10;q7NXFXZVcVdmrirsuuKuzVxV2bFXZsVdmxS7NirsuuKtUy8VdmxV2Xil2bFXZsVdljFWjmxS1ljF&#10;XZeKuzYq7LxS45YxVrNirs2KXZsUuyxirssYq1l4q7Nil2bFXZhirsvFWjjsUtZsVdmxV2bFLssY&#10;q7NirWXirs2KuzYpdmxV2WMUuy8VaOYYq7LxV2bFXZsVdmxS7NirsvFXZsVW47FXZsVdmxS7Nirs&#10;2KuzYpdmxV2Xirs2KtHMMVdl4q7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZeKXZeKuz&#10;Yq7Nirs2KuzYq7Nirs2Kuz//0o1mA+/vojNirs2KuzYq7Nirs2KuzmGqD/cld/8AGaT/AIkcyo8n&#10;gNWP3s/68v8AdJ9b/wBxH/qr+rApG2LjUvxnPtSmFhxOyjuMUEOxsbuj8l2I7jEi2oDydihmkIoW&#10;NPCuR4Qy4Y9zsob5JsAdl4pdlca4WPDbsPPL+oWGnFnnt+ctarKBUj2FcshXVmcQpphUdcGat5mS&#10;8iMSSyxIR8SgUr8yDhlIMYx4XKgHzwoivrmE/uZmo3VWrTCJUs4cfNvEiZDJ60gIJ/bpUYDJAwQA&#10;3Dsq8WNeIt5w4cfHtw3+WTBDiZsRv0jZ2VEYE5KXNVHwnsTg4wjFpyDu7EjO4fkHNfEHfKjkLlnF&#10;DuDsr61NWvqN9+PiHvY+HAdHZTTSvsXJ9q5EklsB7nY0u/cnG1JLsot44EW7G8sCOJ2NkfijN4DC&#10;ObXlnwxJ7nZHp2ZpCzGpJzIp5OczIkl2MyLF2UcCuzYVdl74bV2YVOG0U7DW00ZiBLc1VeojH2j8&#10;/DK5ZKbYYrdhokUUa8Y0CL4D/PfKiXJEQHZfv2wMnZhPxNV2I6Yq7DC21V1oGNaZCUGwTdhhHq4o&#10;PiqcrMGfiOx76qgFS5qeiDcn5DBwL4jsMNF0zWNcuvq9pHSn2ydlQHu7f8ajGREWJkSh7/ULSxt2&#10;uLmQRxr49SfADuc6r5e8m6VoyJIFFzfj7V243B8Ix+x/xLKogyNy/wBKxLzrzH5yvL8tBaloLQ1V&#10;lFOTg9yR+rD1VYnfLwaQxG4aqlR3rT6d8kEYBi+gbZghm801qUDV7ZQBX4wffr/TCll+Nh3qcvMm&#10;NPQbWMPbQEn7Uanb/VGLXTItlGzEKopUk08RghLdPRKNKs5ZPMV/bxKzyFjRQCSahSdhgWPhJujB&#10;/kQcsOSmCbT2d3ASssTJTxBGGGlRlbo16cD+sZCc7CJMJ/NED/D1r/MLtfuMcmLa6K2gYD9oV+jB&#10;pvq3Zk3FLfyunMmpMhrujAfOtafjhfYSL6rAkAcD1NO4y+YPCwid6ZV5qhYQWtASTP0AqSTG/YZ5&#10;y/M26uIvOWrLDZvIDKCJQjMprGpqDSmbSGYcIDh5x6n0L5B5L5N0hXqHW2QMD1Hzzn91cXUrkTMy&#10;f5JBH4ZIerq1Ep/XAjKAdmyJjXVQXYJtbV3pLNUQDv3Y+C5EzIZxjbsHc+dKDig2VR0AykysuUBT&#10;ss7DfYeJxS7DjynKi63bEb7/AMMpy/Sygdw452Uz3M/o6XZf73XQrJKOkEJ+05/yiPsZgRFeo/5r&#10;mTnwx80pv5YLdZLu4bja245NX9ph0UZMNPsrPTrSO0tYxHDGOg6k9yfc5fjx9T9TiF5P5h1e91e8&#10;a5nJ41pGnZR2AwZbQfWpuI2jG7n+GXn0Bid2K+Y9bTRLDn9q7mPC2j26nrIR/Kv/AAzZBPL/AAX8&#10;8fMCqAB+jogAPb0st1ZJhA+7/fMJj96P6rKtbaWf/nH+ykmYvK0hZmY1JJuJev351GYE2bV6EH9W&#10;a8n1OVjG7xvytVfMNr/xkTf/AGYx1v0HyH6sjLksubeuIBqkpI+1K/T/AFvoxKD+/kr/AD/wxPJn&#10;LknHmAD9Gac1B/vOfu5k49jW7PyGED0NY5ICMD9DJvuWb9QzPtdKPb+ORH0oAX2YppUlTX4t/uOC&#10;EFZm+X8cr6JQGoD/AHHR/wCuf1Zw/wA2f8pLqf8AzEyf8SOZMOT6f2Z/i2P+pF9Ofl5/ygug/wDM&#10;FD/xAYU5JzmRZVcVdTKxVvNirs2KHZq4q7KxV2bFXZsVdmxV2bFXZsUOzYpdmxV2bFXZdcVdmxV2&#10;bFXZsUuy64q1TLxV2bFXZeKXZsVdmxV2XilrNirWWMVdl4q7MMUuy8Vay8VdmxV2bFLssYpdl4q0&#10;cvFXZsVdmxS7NirsvFWjljFWsvFLs2KuzYpdmGKuy8VaOWMVdmxV2bFLs2Kuy8Vdl4pccwxQ1l4p&#10;dmxV2bFXZsUuzYq7LxV2bFWsdirWbFXZsUuzYq7Nirs2KXZsVdl4q7NirjmxVrLxV2bFXZsVdmxS&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs//TjWYD7++iM2Ku&#10;zYq7Nirs2KuzYq7OXaqf9yl37TSf8TOZMeT57rP76f8AXl/uk+t/7iP/AFV/VgUMSdjhccSX5mB6&#10;nrisg7GVxYW7NyGNI4nZVdsKLdlAmuKgux1CcWTsXtJY4pQ0ic1H7NaYYs4Sp2KTXgeQsqUX+U5M&#10;yCRMuxMzIzVYU8aYLSJg83ZZda7bjFPEHZSTSx14kqDhEqY2XZU00r/aNR9BwmWzXK7diROVWl2V&#10;XAi3ZsUW7Kqe2FFuzcjgTbswONrbs1RhW3ZTgFSPHJQ5hp1G+M+52Et3AVcnMgh5SQouwLlZV2VX&#10;ArsvCrsXtbK4uX4xLUd2OwHzOAmkiJPJ2SCw0m3tRyI9Sb+c9B/qjKZTtyoYq5uwWyGnXINrsSYU&#10;wqXYi5+7CxdjDQDCi3Y31KCv4YodjImup5vTtxU92P2R88SQGNk8nZ0fyL+XlzqXG5uWMdtX95Of&#10;tP8A5MY7D/KzEy5ugboxSzWtftNLjBkPOZgeEQ6n5+Gdk0vSLHTbVbWyjWKJeoHVj4se+Y47zzZh&#10;5rrmuXmozepMx2PwJ+yo9hg9YkOHiK0kszuF7nw645YgT7YRNeFCXBkCH4d+p/XhvGB6Ne1BXKQt&#10;0818wSEa1bA9y1BWvUnCO7nEMrbVHLf6Tl4FhlT1Ty7YG9sIG5BSI1AHjRAf44IuLaO80yKOSvB9&#10;yAfeuRjIxNhFJJpmpy6R51v504l4CUBbpuqjpiNnpdpZrSCMoT1NSa/fkTKUjuWICeax5sutRIS5&#10;kBCjYAD+GDFuo7MNOyllC0bjTYE+5GGNE0SiYYf5o8tan5osrbT9OeKO5NxzjFy5jD8Y3qqbMxNK&#10;t0+yuBtTv7a/04SwIXdGIaNidqjuoNP9XLBExPPZiDSt+WnlTWvKnnCfSdV9GMTQCWG8RQ3qiv2Y&#10;pnUFQD/eqP8AjbIvK9FpGQpI3HcfRmQJELe72mK2V2rcLzofhYGgPhU/8a5zzUF/NI37i3u7cwVr&#10;Bx4BApNdw6GStMu8WNbhrnueTJYLXRxHyWML0DVJrsKUNDh6Lb63aRRaxFDcO8aicBA6F6blef7N&#10;cgJdRsxGMHmFxXgD6DUKnapIFO+c189+RrLTYF1W0/0a39QRzQ7kAuCV4V/1emZGPNbGWFFx3CNI&#10;I6jkwLAd6KQD/wASGQ83Iciv2VFEHYAYk2yFAUrZfrqB4/TgTbsTeZnIHbFFuyTeSNPnn1KOZIzJ&#10;wYCOMV+OQ/ZX5d2/ycozSAG7OHNp2VUZmNFAJJ8Bnf8Ay/pKaVasZSJb+c87ufuW/lH+SuVY8Rke&#10;I/5rOcreYebvMMmo3P1a3JWyhNEX+Y/zH+GC59QgjmhillWN7mQRQKxA5u3RV8czo4qiZdIsCkSW&#10;MrwTSxwtIlvG005QVoiDkevyyT2lssEQjU1pUsx7nMDLk4jbIB4jrmpXWp6tJdT7MWVY4+yRqW4q&#10;M5foe35768O501PvrFmXqj+7h/m/75rl/ej+q9wvV5f84+2II6E/9REmdUlNbNh3pmuP1OTHm8c8&#10;tV/T0A/y1P3PlwH4QfYfqwHkyk7Xgf0jKR9kyMSP9liVv8U0h/y9/uwnYJl0TjzBT9E6c3H/AI9x&#10;X/gjj2H+lmnSgxB9LC0EiqNDjPX4noPuyn/3rSn8v8cR9CQ3bjjo8m1Kt/DBMNBK1fDf78qlyQUv&#10;1JSdNiI/nPX5Zw/zb/yk2qf8xMn/ABI5kw5B9O7L/wAWx/1Ivpr8u/8AlBdB/wCYKH/iAwoOSc9k&#10;QysVbzYodmxV2Virs2KuzYodlVxVumbFXZsVdmxW3ZsVdmxV2auKupl1xVqmbFLs2Kuy64q7Nirs&#10;2KXZYxVxy8VazDFXZeKXZsVdmGKWjl4q1l4q7LxV2bFXZeKXHLGKtZsVdmxS7Nil2OxVxzDFWsvF&#10;XZsUuzYq7LGKuyxiq3LxS7Nirs2KuzYpdl4q45YxVrNirs2KXZsVdmxV2OxS7NihrLxS7Nirs2Ku&#10;zYpDs2Kuyxirs2KtHLGKtZeKuzYpDs2KuzYq7Nil2bFXZYxV2bFXHNirWXirs2KuzYq7Nirs2KXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdljFQ7LxS7Nirs2KuzYq7Nirs2KuzYq7P//UjWYD7++iM2KuzYq7&#10;Nirs2KuzYq7OXaoV/Sd5/wAZ5P8AiZzJjyfPdWR40/68v90n1v8A3Ef+qv6sCbdsk4y/MW2wLxOx&#10;tRhYW7GPXsMWEnY1DJ3AAwsImXV2PFMDaHY4Nim3ZqjFXZfyxS7KqcUOzch3xW3Y9pywAJ2HTbFm&#10;cluxtV8cWNh2VyHhijidmqfDFbdlfPFDs1R4Yrbs30YVt2auBFuysKuzDdgPcYYc2rMfSXYnfWgd&#10;SR1G+ZTz2XG7CKaMoxB7ZXIOK7EwCSABUntkEuw5sNAc0ku/gXqIh9o/P+XISyVyboYSebsO40WJ&#10;QkahEXoBlRNuTGIDsf74GTspqU3xCuwPIwrWlcKC7EG8cLF2JyOFFdsIQXY+x0u6v5VAUiJjQUBL&#10;N7AZGUwGIiS7Ot+TPyziiSO41FAidUtu593zCnlJ5N8cdJHrXmWGzDRW49WfpUfZX55062hihiWO&#10;JQkaigUbADKbptpgl/PcXU7TTMWdjuxwVGFArkSSikvmQE0odseOtcSUIf0iSAVqO1d8UBXt8yci&#10;FJQt4I1iIkFCWCpt1J7CnU4oNZswY7WNzJK5oQgLUPvToPfL+AR5kMACd2C3nkLzhqM15q8lk1np&#10;9gOdubhhH6qEkuVqftfZotcB3FpPJK0xAEXao5bgnsCMkAZGgyMqZbp3m/QNI0e1sLiYtqTAH0om&#10;CkL6aD4naoQmn8v/AAODlp9UiAA2qNunfKyKO63skRdZvMuoOCXWQhwXpyIZVKk/QcwyKExYhT1p&#10;tuMAak3L92QSoFTv3yUdmJZH5YgAQXBK+oxIjLAEheh/4LCsSLBIXikKsR1X+I3rl3RDIrmwXUoR&#10;bXtsJUDVHLkpFOhVlIKn3U49S904UWcVwe7BTGanxIqMeKIXhCDlsJtJiaYa/cWFrHv6dx6dwgA8&#10;OXGQ/wDBNg1PL2lOtLiAx3BG6Rkso8DypTIGcuhof0mLGrn8zvNVtNXS5LXWNN6fX242yhurKUd+&#10;Vafy48eWdCi/49zIy9eTE1Pv0xAkf4ltLpPzr87zSPDwt7ZgaBkAYAe25zmf/OQSxx+TrWOBFjjW&#10;+i+BRQf3UnhmZpocIKJj0n4M6/KPU9R1LWLq61Cd7i5a2NJHNaDmnwgdAM8+h6D3zJaAXquUHNd8&#10;CLdg2xtJrq4SGJau/wBwHcnIylW5Z2456B8heU4dD06O4mSt7Kn7sH7SK3Vj/lvmPixnLLiP0j/Z&#10;N0RQYX5w8wGTlptq1EU0uJAep/kH/G2ShpjTbfNnDGEMPNuvKr7V7np0znXmme6j/OPyrZzM3pIY&#10;ZVirsGd3BNPH4RkdTIHDt3SaM1+n8fxMn8r3Vje+QdWurQAo63UZl/n9OMiu/wCz/Lnckclae9M1&#10;Ri5JD5dvFpcmmxqN/wDZNnLNGVB+e+ssGqx05Kr9EeZuqH7uHwaso/ex/qvdrk/8gAsq9KkA+31i&#10;TOq3B/0Nv9X+Ga0fU5cXjmhCmvwbipkX/iWa1+zTwA/VjNB3drg/3IyAjbm1T8z4Ylams0v+uf1Y&#10;JcmcgnnmRR+itOoKqbVSR/szilVN2w/yQMa9LCkvpTy9E3SrNSv0Vyq/6WKfy/xx/h+KroFr5fdt&#10;68yPp2xaA/vWB8B+vIyGynml2pKw0iHx5sT/AMDnEvNv/KTap/zEyf8AEsvhyD6b2X/i2P8AqRfS&#10;/wCXf/KC6D/zBQ/8QGE+Sc9kebFDs2KuysVdmxV2VXFDdM2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KXZeKGs2KXZYOKuzYq7Nil2WMVaOXirswxS7LxV2bFXZYxS0c2KtZYxV2XirswxS7LxVrLxV&#10;2bFXZsUuyxil2WMVay8VdmxS7NirswxV2XirRx2KWs2KuzYq7Nil2XirswxVrLxV2bFLs2KuzYq7&#10;LGKXZeKGjl4pdmxV2bFXZsUuzYq7LGKuzYq0csYq1l4q7Nil2bFLs2KHZsUuzYq7MMVdl4q45sVa&#10;yxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdljFXZeKXZsVdmxV2bFXZsVdmxV2bFXZ&#10;/9WNZgPv76IzYq7Nirs2KuzYq7Nirs5Vqx/3KXn/ABnk/wCJnMocnznWH99P+vL/AHSfW/8AcR/6&#10;q/qwLXC41r8pmp0FcCJSdmGKXZe2FLs22KHZRpih2YUxS7Nirs2FDsdUUwMrdmqmFbDs3wnAuzso&#10;gYop2Vywot2XzOK8Ts3PFPE7K5jFHE7KrXFFuywBikB2WcUuzR19QZPHzcfP9Jdgh1Df0zIdXKLs&#10;BzaHLctyWioert0yE5gOJLASdnYO0/R7Szo4/eTf78YdP9UdsxJzJZwwgc3YJK7n9eQbXY2g64q7&#10;Gl16dMKLdjGavyxV2JEdThUuxFiagKCWPQDrhYF2Hnl/yZf6pcL+7Lb9CPhX5nxymeamUYWsmnih&#10;QvIwVRuSc615c8pado6q7gT3YH2yBRadlzHkSefJyIxCQalq9zcL6dtWKM7F/wBo/LwyUIxI9+2V&#10;FnSRSQ0Y9wftE+NcFRy/D13GVErSFltKkmm1D0+7Fkfb2yJkiSFfT1HxEV7YtEruxVByPc9h88lC&#10;BkWslJ9e1nS9Gs/rd7MIot/TApzenaNf2vnizMLenM8i3Xbc09ic2GLTDhLVN5ld+aNU8z6h/uMi&#10;a0t7UDgxk4qnL9p2VWq7DE5b5Ej5SwyMg7BgB/wIAwDHGJ2of5rXuUZDoHmjVONvDrdu0gJAaVZZ&#10;KFiBs7mT7wmKabqllqCO1sxqhCSRnZkOxoR8t8Z7BnuNmN+YvIvmXy3qyW+soJFmR5Y7uM8o5KKa&#10;FXIDbN9pWVWX+X+YQAFjC/5RFPpOY0zZbByT/T5GW6klBryhiPzIVF/hjW2r7ZBKcIxm4E7F9gPn&#10;hT8VxcmOhVmJpXJsJFmzSW+j6N9ZaRGt7dFMhXwHWn0nBUWj2yMTJSQnbiemTECebEyYbrX5vXbI&#10;INIhMXHczPvU9/hFKYOjog4oOKjsNh+GTEAGAYFrGoarqcxmvLp5ZWO3Jqgd9hlE1O2SSVC3g4Cp&#10;lA47nkdj8spg/EniQB1Phh5oVrWW2S4VfVRnPVAdyfCnfORf85BmvlCHgw4i7j5Eb1+BwKHMjB1T&#10;L6C96/JiBkup5HjaJmtzwjf4W480JJU0Yf7IZ52qcvcN6zikSvI6ogLMxAUDqSdsBZAuzt35Z+RY&#10;dOt01TUUEkkm8MR6MR0O/wDutf8Ah2zDIOaVD6RzcnHCtyknmDWHgja2tT++I/eSjpGD/wAbntnQ&#10;nnZmLE/ETuc2mOIAoNlMLNq5FSCadzvhtoenGZlupR+7U/u1P7RHf5ZRqc1DhDEjo86/MzzeNOhk&#10;0WyNb2ZALmYU/dxvQFB35uv/AAK5y3z6afnz5c7bW1PpkfBM/uB/Vk06nmPx/E9E/KtB/wAqjuh3&#10;KXdf+Apnb4j8W/j0zAkNnIfO+pR8bsim3If8SOcp0Zv+Q+6yP+1eo/4WPM3U/wB3H/Nacn96Pc92&#10;mjB/IO0B7An/AKeH/rnWJz/obf6v8M1o+pyRzeNaAo/T9upFf3gp/wAFj7bYEnwyM9ws29dAGok/&#10;5R2+bYhZbzTH/ixsZts0881IE0rTKVH+iR7fMnHrveyeNBhMvSGq0tkQDy3bncgs4p2/ZzD/AHtP&#10;suJOySqRRkeV6n/fppT6MXhFZ3I/lA/E5AnYKeaW6oAuj2/JeVXah+QHTOIebP8AlJtT/wCYmT/i&#10;WZEeT6d2Z/i2P+pF9J/l3/ygug/8wUP/ABAYU5JzmRZsUOysVdmxQ7KxS3mxQ7Nirs2Kuyq4odmr&#10;ituzVxV2auK27NXFXZeKXZsVdmxV2bFXZYOKtEZsUuyxirs2KuzYpdl4q1l4q7LxS7Nirs2KWsvF&#10;WsvFXZeKuzYq7LxS45eKtZsVdmxS7LGKXZeKtHLxV2bFXZsUuzYq7LxVo5YxS1l4q7Nirs2KXZhi&#10;rsvFWsvFXZsVdmxS7NirssYpdl4q0csYq7Nirs2KuzYq7Nil2YYq7LxVo5YxVrLxV2bFLs2KXZsU&#10;OzYpdmxV2YYq7LxV2bFWssYq7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZYxV2Xil2bF&#10;XZsVdmxV2bFXZsVdmxV2f//WjWYD7++iM2KuzYq7Nirs2KuzYq7OU6t/x1Lz/jPJ/wATOZUeT5xr&#10;P76f9eX+6T63/uI/9Vf1YFphcVfmpitOy9sWTsrFDsqu+FjbsxY4E27Nituy64Vt2VXFbdmwK7Nh&#10;V2bfFDs2KuzdcVdl0OKadjcWJdm2xV2YYFdmwpdl8jgTbsEWa+pMKb0HTLIbblqyyHC7DKO1Rfik&#10;+Juy9RXITzXydbJ2Oc165TbAuxFpOw3OCmNuyt6VbCh2Ju9TiguxImuIQHZVQNzkmTs0UU1w/CFa&#10;kdW7DATSObsmvlL8v5bsi4m+CEfbmYbn2XMbJm6BnGCFvtRgtFHI8pG+xEPtHOkWlvbWNuttZoI4&#10;12qOrfM5XXe3xikspmupDLcHfqsf7Kj+uCY9m+imRMmdKckdVPfvglZKZWStIcwcu1N+mKrJvQbk&#10;9MrKaa9AUHLt1wxs7eSUcq0UbF/4LhxYTMtU5dzDvPnnrSPLduUak1868oLIbmtNmkp0X/J+1hgE&#10;9MUjCqvYf5+ObfFjjEU1mIeAa7r97r161zqM0jufsr+yq+CqNgPbAF/ctHcK7qDSMlR2JrlvCK2a&#10;sgZd5D0hdR0G5toX9OSW8UTPSjLF6fKv08XXI95lGs3cMUunTGG9tmMnpEkRyJT4lb38MolHh36L&#10;Hk9Z8i2uhaYs9rcRxS2N0ViW5IBcPyIShA+yf8n7LYK8uCYasZCojM9tWeJT8IagYD6D/wASymY2&#10;UyUvzVW2byajFzJPp9+gtLhgCzKWMb16/DwPxf6mSqMhlDeMlBlMxRryZh5Xasf3yjYLApAG9KEd&#10;K/LFxCGNOxyi1kp3OqvaQmatfSUNT3xGS2VJ0IABO1fnlkBu1Slss/xfNfeWr2IvX0wH9MCtQARi&#10;voIOpJO1B2zIiSWDzi78zXcbn0olBPQtvsR7UGKJFHSnH598hIm1KFXW9TnILS0P+TtmeqCiHbww&#10;A3zWKPso3Z1eVzIBvxc1H0g7YDmVT1UE++/68sZst0S/nhYLAViWv+6kEdR/saZyb/nIQgeTYq97&#10;yMD58H/pmXp/pPwa8n0l7j+S7M2rXDMSS1qx336vHnnIZa4r17Ojflz5PjYNreqDhZ2w9RuWxp2U&#10;V/bk6L/KuYefIZHhi5OHFZsoa9ujEFjjHK4mJWJPfux/yV/aydL52DBnkj+NjRI02SOMCiqo8Fpk&#10;8dQFBy+IIU6HCyorMWpVnY9Xc7lmx1t54tRqmnWEql59QuUgWMGnFGahc5kwvhMj0YZMwiEJq+jR&#10;x6fcy25EbRQySKSK1ZVJGdkt+IXiooq0AA7U2zClyDHkHyJrXOW/mkkYySOzl3Y1JYvUk/TnEfP7&#10;U/Pfy4adrb/k6+Zch+4H9WTRquY+H+6fRn5VD/kEtx7rd/8AEDnb4q0J98wpHZyOQfPOqoPrR6bU&#10;JPvyOcl0eQf9DAawPGwA/wCEjzM1R/dx/wA39LTk/vY+57u6f8gGtgP5AfvuWzrk5pZOP8k/qzXS&#10;G7lx5vGPLalvM1qDuxmAof8AWxS3B9I99sgSgu8wJ/uRIPUMQB9OBtONXmPX94368M+bZkKfec0C&#10;6XpVf+WKGte/U4rG3+myn2GAjamo7pdcjh5SsnpuzyV+XIZk3vG9lH8cEuSnkqEU8nxnu0z/AKlx&#10;eD++kr4D+ORksglesgfoSw7VeSv3LnEPNlf8TanXr9Zk/wCJHMmHIPp3Zf8Ai2P+pF9H/l2KeRNB&#10;/wCYKH/iAwpyTnMiysVdmxV2VirebFDs2Kuyq4odmxV2Virs2Kt5q4q6mauKupmxVrNirsuuKuy8&#10;UuzYq7NirssYq0c2KXZeKuzYpdljFXHLxVrMMUuy8VdmxV2XilrNirWXirsvFXZeKXZYxVrNirs2&#10;KXZsUux2KuOWMVazYq7Nil2bFXZeKtZYxUNZeKXZsVdmxS7MMVdl4q0cvFXZsVdmxS7NirssYpdl&#10;4q0cwxUOy8VdmxV2bFXZsUuzYq7LxVrLGKtZeKuzYq7NiydmxQ7Nirs2KXZhirsvFXZsVayxirs2&#10;KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdljFXZeKXZsVdmxV2bFXZsVdmxV2bFXZ//141m&#10;A+/vojNirs2KuzYq7Nirs2Kuzk+rE/pW9/4zy/8AEzmVHk+a60/vp/15/wC6T63/ALiP/VX9WBK5&#10;JxbX5eLK3ZYOK27LqtNzvinZ2NGKHZt8CuzVOK27NhQ7LGLIOy6nwxTbs1D7YFouzcT44Vp2Yjxx&#10;RTsqtOmKLdlVJwIt2VXCi3ZXNR1IGNI4w7GNcxL1b7sPC1S1ER1diT3vZBv4nJCLRPWfzXYIsdOv&#10;74ht44e8rbD6PHBKQi0Gc5c3ZILWygtI+EYJJ+27dTmPKZKbLsUfptkQwt2IMteprixIdidB2GSY&#10;uxpY4q7E2GKHYi7ha4QEOwXpuj3d86/CRG3QAbnIymAmMbdXOneV/IcNtGlxfIAvVIKbn/WzEnO+&#10;TdGCU6hrSxsYbajydGf9lcl7oWURoOEa/ZQdAMgDTZwpbFQSGSRi8rdXO5P9mMKBB/HEStmAqhqn&#10;59BjVLfRgLIBUIA3xVHrtkaZKTgCh6Hvh1p2mF0WaYH0zuF6V/swwx2XGy5Ogeb/AJjfmfb6KG07&#10;TSsuqEfE3VIq9z4v7YZei32VJAHQbUA+7NhEiI2cXjkHjN5q6Xcrz3kUVxNJ8TzcpAxJr1q5/Vlm&#10;OYCvVR/k/wBDk45GXiyQckujvWkDxv0PGUBfuZCf+GxGe2S4jodmG6t0IOEyNolktMfLuvHy3fvL&#10;AHKSfu7q2kAYECvfYqynvgJ9K1BozHxiIcEFiTyp7imA5I+bHjZ1bfmN5QiuY7k3N0i2z847YRLw&#10;qOlGJ6/NcFWOlGzRpAQ87jeQ9APDKzIE7oNsd81fmUPM08WnJG1vpMbErEtDI7dyd+NTgm/jmg08&#10;rbnlMN0J7scxZT4pEluANbq/5fzWuo+Yh9eUJZSsRIgr8MdDt+GC9PeVoYzL/eFfj+dN8x+ayGyE&#10;/MO3sra6v4LLe2UkRf6tdsKfOupS6ZoF9fwk+pBA7xnqeQU8fxzMxMMXNCfkvpNrrHmuLTrpBJbS&#10;lDNG24ZUPJlI91FM495U/OLWdNkSwurY6gbiZEDOxVwzkKaNv/N/Ll5ESbKZzB3PN7z+Zf5G+WvO&#10;kNsyP+iLuzRkhltokKMppRXQceQWm1GXO/W0kcsEc0ZqsiB1+TCozCkba3yLe6PPpGr3ml3PE3Nj&#10;PJbTFenOJyjUr2JGMmNfn0ycQlHWtR7H+uB5aceu/jko3ap7pknFx3zjn/ORFxCPKtpCXAmkvFZE&#10;7kLG/I/RUZnYQaJRl+kve/yPjlN5dycSY1twpbsCzggfcucn8geS7jXL9JJFAtlJar/Zov2nb/IT&#10;/hvs5TqM3DsObRix8RetXVzHbQtLJ9kdAOpJ2Cj3JzpmtIs8cOmaehXT7bdW6GRyPikb3Pb/ACcw&#10;o5OH3uy8Pago2VvJU3NxT6zIBUdkX+Qf8bfzNgfSvKlzfXkdpCOU0x6/sxqPtO3sBj49sZw4BZWa&#10;5rVho2mT6jfSenbwLU+LE7Kq+LMdlyMXunw2P50WllFLyitb61ROR3oAh/HNxkH7r/M/Q6/MPV/p&#10;UFYaq2r+UBqTpwN5aPL6Y3oGUkD7s9MQd/nmDI7BypPkrW4uN9KBsKt+LZxLz+jf8r08uNQ0P1bf&#10;5SvmXM/uP82TRqecfx1fQv5VUP5VTqey3YP0pXO3w/ZbMGXRyTyfPurrS8K9dwPxOcg0ig/5yC1X&#10;fc2XT39OLMzVfRH/ADXHybZYvdRVvyItveIU/wCkg52Gen1Jz/kH9Wa+XMuZHm8X8sj/AJ2u0r/v&#10;9a/8Hj4DSIEdNshTEteYgTqx3O7moP8ArYH0zf1/+Mr/AK8Z823Lz+DIPPQppmlj/lyg6eBU4rHQ&#10;3UtOwGJayl1+tPKVgKdWkp8qjNFX63JTso/jgmiR5LnUjyhB4GZ/+NcXtv7yUV8P45GZ3VKtZBXR&#10;dPqerSnrT+XOI+bP+Um1T/mJk/4kcyYcg+ndmf4tj/qRfR/5e/8AKDaF/wAwUP8AxAYUnJOcyHKx&#10;V2UcUNjNirs2KuyicUOysVdmrirdMrFW82KuzYq7Nirs2KuzVxVqmXirWXirsvFLs2KuzYq7LxS1&#10;mxV2Xirs2KXZYxVo5eKuy8UuzYq7LGKWjmxVrLGKuy8VdmGKQ7LGKtZeKuzYq7NiydljFXZYxVrL&#10;xV2bFLs2KuyxirssYqty8UuzYq7NiodmGKXZeKuOWMVazYq7Nil2bFXZYxV2XilxzDFWsvFXZsVd&#10;mxV2bFLs2Kuy8VdmxVbjsVdmxV2bFLs2KuzYq7Nil2YYq7LxV2bFWswxV2Xirs2KuzYq7Nil2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXZsVdjsUuzYq7Nirs2KuzYq7Nirs2Kuz//QjWYD7++iM2KuzYq7Nirs&#10;2KuzYq7OT6s3+5W9/wCM8v8AxM5lR5PmmtP76f8AXn/uk+t/7iP/AFV/VgPlknFtfl1xTbs1CemB&#10;NOxwjPfCngdm6e+BeTswb2wp4nZq+IxW3ZjTFBLsrfFDs1cVt2YHFbdl74pdldOpxQ7EZblFFFIL&#10;YQHHyagDk7EDcTkcq0GToOKc06t2JNPI3VjhoNJyyPV2NNepJxYF2OhilmkWKJS7t9lRiSAgOyRa&#10;doUMVJLykj9oh9kfPxyieW+TaA7DYkUAGwHQDoMoZW7Kr9OK27GMajxxYuxN8Kl2Jt03xDB2Ikfd&#10;kkOxhJY8QKk9h1wodhvonli5vZ0BQu5OyDf78pnkpkINPIiKWdgqjck9M6zoXl2z0pFMiCS5Cg89&#10;iqnwAzGlK20Mfv8AUpb0enbv6cFSrGnxMPEHww2MwY1OQtNoSO1WMcV38Ma0gGRpIKskZqP86YkT&#10;yr+GFsVh8JA6075Vd/nkoxJ2W2mdVVmbYDck9sOtAsLa4iW7LrMhrw4EMtQadRlksZiaOzTPITsO&#10;TzX8y/P15pwk0ywRoZ2X453UqQCP2Q1D9OSHhttsB0GSiWsh4beMXkZ5SWkerFz8RJO9anNH0Ne/&#10;YZIsQEBdRgEou4Gw8csgcQRhvdUK0ZTkp/ZqOu3X6MpQCald/fJFiApzEryUMG8WFaGuWybntgEl&#10;IWI5oARXeviMc3923gBlUio2THy/CH1e2U7Atv8AdiV38UY22qtPvyumy9mYeT5BazPKKMyJK3Ef&#10;5CMcEWyBQFPXKuqlCea7kTwXEooA4qPp8cKvNloLzRbq27yxlR9G/wDDMrEPva4Gi3+SGqQ6b59s&#10;p5jSPlwJ7VccP1tnOYfKGt3Xld49NiSa4jSttGSFpKu4NWooPXDKom5DZl4gD6W138yfJ+h6vHZ6&#10;rfpZyPvzkICcaHfavfOraTBPa6XZWk7CS4ggijmdaUMioA5FO3KtMp57tIfHfnLW7bVPOut6jYfF&#10;aXl9cTQHxjeQsp7faBrijrWoy2KkoOKecbhKf7WA5/U4mlBtXxzIhw9V3TzR5pnkUcDUmgp/tZxL&#10;84vLOo615v0iPi7Wf1c/Z35OZN0QfzN8P+xy3JnEYbeaJwMqfTn5IPbx+Vbzk49aO6Y3DHag9JKb&#10;nsKNj7q4sdBtl0Oy4lwB+k5U6Hj0gQ/yL+1/NmAIE7nmXKgBCmb2qPfTreygrAn+8cZ8D/uwjxb9&#10;n+VcL5tauZ5EihHHkQqqBU77DGOnAG7ZLMUwZlUFmNABUk52Hyt5fGkacPVA+vzKpuG/lHURg/5P&#10;7X+Vjix1uXGlIyIJfM35sfmQ3mjXYtP0+Rv0LYysqU2E0q7GU/5P++/+C/azz/5hBH56j/to236k&#10;zc5R6f8AN/3ri6j6v9K9z8oU/wCVd6f4fo8f8mznpeHv33zWk7Byi+XtcQC+kPU1bf8A2QziX5gO&#10;4/PHy7RvhIt9v+er5nSH7gf1S0anbh/H8T378qgB+Vlx7/W6/wDA52+GpU0HUnNfJyZF4BqyOb+g&#10;6kg1+/OR6SzH8/tUUoKCzpypv/dx5m6r+6j/AJrj5f70PdUAX8jLYdhCB8z9YOdeuRSxenZD+rNb&#10;1c2P1PFvLQJ82WS1r/pC7/7PHQmkKkYsLW+YaDWNv5zUfScCaSSRckf79cfjjPmzyblkf5gLxsdM&#10;/wCYG3/4hgi3P+lzgduP6shLmwPP4JbqQC+UNMNNy0n/ABOmNhJN9Lt0UfxyUxySeYXXaU8nWrV6&#10;yyf8a4JtAS8m5PT+OQmd1SzzHx/QemMAFBM1ACT0K+OcS82f8pNqf/MTJ/xI5kR5PpvZn+LY/wCp&#10;F9E/l5/yg2hf8wUP/EBhRknOZDmxQ7KxVvNirso4odlYq7KrirdM2Kt5sUOzYq7Nih2bFXZsUuzY&#10;q7Nil2XirWWMVay8UuzYq7MMVccvFLWWMVdmxS7LGKtHLxV2WMUuzYq7NilrLxVrLGKuy8VdmGKX&#10;ZeKtHLxV2bFXZsUuyxil2WMVay8VdmxS7NirssYqHZYxVrLxS1mxV2bFXZsUuy8VccsYq1mxV2bF&#10;Ls2KuzYq7HYpccwxQ1l4pdmxV2bFXZsUuzYq7LxV2bFVuOxV2bFXZsUuzYq7Nirs2KXZsVdl4q7N&#10;irWYYq7LxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kux2KXZsVdmxV2bFXZsVdmxV2bF&#10;XZ//0Y1mA+/vojNirs2KuzYq7Nirs2Kuzk2rV/St7t/u+X/iZzKjyfNNaP38/wCvP/dJ9b/3Ef8A&#10;qr+rAw+WScce5fjwB4UxbAHY6lOm2LKnY1h74sSHY0geOLGg7NTFFOzHFXZsVdlV2qdhii3Ym08A&#10;/aFcPC1SzwHV2Jm7jH2QTh4Wk6uPR2JPdSt0+EZIRaJamR5bOxFmkPUk5JxzKR6uxpHicDGnZRYD&#10;Yb4oJdlUYnAx3dhpp+gXNwBJMTFAe5HxEewyuWSuTMQPV2SK1s7e1j4W6cB3YirH5nKCbbQKdi1N&#10;8jauyzXArsbTvhV2YgYq7EpKfRhV2IuQMQwLsbFaz3UgSIbdzhMgEVbsm/lfyRJcFZGHCP8Aalb+&#10;GY08vRtEaQl/qVvZpVzyc/ZjH2jnQ7Ows9OgEVpGFPRpSPiP05VXUoMmPzXdxfS8pzSMbrEOg+fj&#10;llW6nc4ndFqqso2FB74k/LfrXsO2SoJVEO4qdsaTQ9ye+DhSCq1BHtjLm7trS2kurqVYbeIcpJHN&#10;FAHvk8eIzNBkcgHNTd6FUUFnc0RF3YnOL+fPzSutWaTTtHZrbTAaPMKrLN8yN0T/ACP+CzaY8UcY&#10;ofV/O/4l1+XUGWw5JhY6XwYT3JDy/sp+yn/NTf5Wdq/JG45/l1pdf2fVX7pWzD1IuZLkYvpH4/ie&#10;I/nnCq+auZ2V4IyT8ts6Crb5jU2U8ouUFQR0qQTtTLVRyr3w3sjhQE6LSlemwB98VqMiAvCgplHC&#10;tfo98aoUCrdcmSUVSHYDfMRuadMIKLWcRWop/n92OanpN7qRlMknkmuhjjqVsa/tgHt7YlcANEtP&#10;Fa/eMjdKOTJ/LbK11cIDQCKZe/8AvphiyEcxkApOyB1r4rGWu3w7Y289MovIct6Ee2XYrtoAY9ob&#10;P60hgYpLwJR1qCCCCCDjbaCCGDhCgRa1IUU65Kze61SH826vq2qXkc+p3L3Nwi8PUc7haGgoKYtF&#10;ufbBMJSGzYl69j3xsgU1HeuCJIQnUJ2qPuwNOAB+vLIlmRsnujGjgg1IPbIF591E2bW4gjAu5kkR&#10;bqm8cfw8+J7M2ww5SKb8Q2t9D/kvYS3FhdmWQmzWWNmhNaNJxNK1/ZHWn7TZy+7ESkkbvXqfHBjJ&#10;PNM6esdMkX5VPpd35quYJI/VurKATKxoURy3Hp/OAf8AY5k5MBEQT1P0uMZgy4WDfnJfX1p5IuTa&#10;SmH1mWGVl+0UavIA9uVKHO0AfAPkMrkd2R5vlmIH64nh6rfrzzH5oJ/5XnX/ALWFr+qPNnk+j/N/&#10;Q4mo+r5PrjyaB/yrzTgOn1Ae/wCwc9K2+6mvUUzXdA5vR8xeYAfrzU71r94PfOH/AJgMR+eXl4g9&#10;Pq3/ACdfMyX9yP6snF1XT8fxPfvyuUH8rZB/Mt1X/gSM7va09M7dDmryOUXgWs0F9Sg+0CflXOT2&#10;N3G356alCoo31Qcm77IhzZ5xWGN+TRlP72Pue4JGf+VH247+mG++4Jzqt2P9Bl/1D+rNZe7lw+p4&#10;x5USvnGxH/Lyn/E/nikG1uopWmQDCJ5LPMKU1qRTSnM9/Ak4F0X+7n8PVk/BzjkPqbJndkv5irS3&#10;00bj/Qrf/iA/risB/wBLuR/qj8MT0YkpbrChfKGkgdSJfwkOVb7Xk3fZf45Ke9JPRfqS8PJtgtRQ&#10;yynx7rgmyPxzUPdf1HKp/Ux6pR5lUpomkj9n98T/AMEopnE/Nn/KS6n/AMxMn/EjmTHk+ndmf4tj&#10;/qRfRH5e1/wNoVev1KH/AIgMKMk5zIco4obGbFXZsVdlYodlHFWxlYq3mxQ7Krih2bFXZsVdmxV2&#10;auKuy8VdmxS7NilrLxVrLGKuy8UuzYq7LxS1mGKuy8VdmxS7HYq1mGKXZeKuzYq7LxStzYq7HYq7&#10;NirsvFJccvFWs2KuzYpdljFLsvFWjl4q7Nil2bFXZhirsvFWjjsUtZsVdmxV2bFLsvFXHLGKtZsV&#10;dmxS7Nirs2Kux2KXZsUNZeKXZsVdmxV2bFLs2Kuy8VdmxVrHYq1mxV2bFLs2Kl2bFXZsUuzYq7Lx&#10;V2bFWjmGKuy8VdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsdil2bFXZsVdmxV2bFXZsV&#10;dmxV2f/SjWYD7++iM2KuzYq7Nirs2KuzYq7OU6s/+5S8FP8Ad8n/ABM5lR5Pm+sl++n/AF5f7pPr&#10;f+4j/wBVf1YFDE+2SccSX4+uLO3ZXIYo4nZTEYsSXY0gUxpiQ7EWuolPE9cIg40tTEGnY03kXYE4&#10;eBidXF2Na82+Fd/c4eFhLV9wdgaSWRz8TfQMIDiZMspcy7GVAyTXydlFvDAjidm5t8sbXidmq3c4&#10;osuyjirsXs7O4upBHAhZup8APEnBKQA3SA7JJp2hQW1HmpNN1r+yp9h3zGlkJbRGnYYmJeRalGPU&#10;jauVgsnZgaYUOyhvjSXZXGnevc4GLsazDt1xCXZXxfIYbQ7GOVpirsEWOk3N660UhK9O5yEsgCxj&#10;biaZ0vy75HigjWW8WgAqIu/05iymSy5JNqfmGKEmK2Ikl6Fv2Qf65KyVRRHGoVB0VegwgUxlNIqy&#10;yyNLI3Nz1JxtD9OAlx5ZFRaUrWmUYzvhtkJOWRR1OJNGw3A274WYKss6nqd+gGFur6np2kWcl9qM&#10;4gtk6s3Vj/Ko/aY+GZGHCch25fzkmQAsq6yySMIoF9SUjZewHix7DOC+d/PmoeZLpowWg0uJv9Ht&#10;AaVp+3JT7Tn/AIXNiAIjhjycHJkMk50/T0tgXaj3Dj95J/BfBcitci1ozPUH5Dyh/wAvrMfyTTKf&#10;+RhOYucer4OfiPpHxeF/nxGRr1u1aBrfr26nOlrvvWnhmMdm63jsyEioNB/XHDkDjshBTK3E03Ht&#10;tviint3wEJQsgrsRU9z1zVrscI2YkIeSNvDrvXfHAECmAlaU/T2O/T9nKYEq49jkJFFI7R1I1O1r&#10;/vxaffjZhSEd+mVHdkNwyry2qjVLhe5E6/8ACPj0b4q06YKYy5IHV/8AeFx0qnQU7nNdLSMe5y2B&#10;3aYpB5bQNesBSnEgZa7RLhid0lLPMo/0n2r027g4+PYfPDNQlVptQHv0xOccat4nGBtSE6tVbbbc&#10;jYd8CyEkEZbSp9ooVZUY9a9PlnMPzaMytpwjP2vW5U/5503wGurbZEfi+kPyOcNpWoUGwljo3IUO&#10;zfs1+HOX61cXWm6M2pcCQ8n1e3c/Z9QqWJ9+AH/BZl6aAkbPKLjzkQHpfrxer6PIerx5FO/GtK4a&#10;f847ylvNGpux5O9rViepPqCtcu1RsD3tOE+r4f8AEsI/OdC3kmanaaM/rz0Sp/dg+wzBkN3LP1Pl&#10;5RS8Xv8AvD+vPMnmpgPzxrTpf2v6o82WX6f83/euLqfq+T618kj/AJB/pg/5ch/xE56Wt68a+NM1&#10;17OX0fMnmUf6cR4V3/2WcQ/MOg/PHy98rb/k6+Zh/uR/Vk42p/h/HV73+VY/5BhL/wBHX6jndIDR&#10;Numa2W4co8ngOtfDqIFabr+vOOaYaf8AOQWp+H1Uj/kkmbLU/wB1H3RcbN/exe7KK/knb/8AGFT/&#10;AMlznYr8cdPl8QjfqzVjcuZH6ni3lNQPOViO31lOn/GTFYT/AKKD4jK482MQ15hp+npPEOf1nAmi&#10;j9xP/wAZX/Fzkp/V+O5lP6yyH8yS3paeOlLS3FRXp6YxezUNcXVfFf1DIzNEIPNL9YUt5U0cDrxk&#10;JP8Az1b+uMtf967g9qDJz5hEufwXaxX/AAhpo/y5TQe7CmCLAgmYd+Q/VkMgqS9Um81EfoXSFAoe&#10;MxB/2dM4n5t/5SXU/wDmJk/4lmTHk+n9mf4tj/qRfRH5ef8AKC6F/wAwUP8AxAYU4XOZDlYobzYq&#10;7KOKHZWKuysVXZsUOyjih2bFXZVcVdTNireauKupmxVrLxV2Xil2bFLssYq0csYq1l4pdmxV2WMU&#10;tHNirsvFXZsUux2KtZhirsvFLs2Kuyxilo5sVax2KuzYq7LxS45YxVrNirs2KQ7LGKXZeKtHLxV2&#10;bFXZsUuzDFXZeKtHHYpazYq7Nirs2KXZeKuOYYq1l4q7Nil2bFXZsVdjsUuzYoay8UuzYq7Nirs2&#10;KXZsVdljFXZsVay8Vay8VdmxS7NipdmxUOzYpdmxV2Xirs2KtHMMVdl4q7Nirs2KuzYpdmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXY7FLs2KuzYq7Nirs2KuzYq7Nirs//TjWYD7++iM2KuzYq7Nirs2Kuz&#10;Yq7OUasV/St5/wAZ5f8AiZzKjyfNtYR40/68v90n1v8A3Ef+qv6sCE06ZJxbX5RkVd2NMUGYHN2B&#10;pr9RUJufHCA4eTWgfS7ArXErGpY5OnClnkTzdmE8ndjiozS73ZRYE1PXCxJt2UCMUW7LBGFNuyiw&#10;7DASgkOzA4rbs1RhS7MaYoLs3ywIdhtpvl64uOMtwTDCegP2m+Q7fTlM8tcmcYd7sktva29tF6UC&#10;BEHWnU+5PfMeUiWynYqAaGnbIpdibHemTV2NaoOKHYzcbE/dirs2+KXZtq1IxQ7GsWLBAKseijG0&#10;Ow80Pyxc3sygoXc0oo6DKJ5aZiKyWaOJC8jBUG5Y9M6joXlO2sEDuoecUptsMx74iklims+ag3KG&#10;3PBCKFv2j8sOzAT16ZNrLHRqXGu1WH0VymtUpgtqkFRNUkZqGg7fL5YwxGnhgcUhER3a0oN/EnGM&#10;KA9vHJgM4qglqaDc9hkZ83+c9I8t2XrXb85nB+r2qn45D/xqv+VmXg0xludotpmIhMNOsri7crHQ&#10;U/vJv2V9qd29s8/eafN2reZL43N9JSNSfQtl2jjU9gPHxbM8nahtFxJTJZRZWMFpHwjFSd3c7sx8&#10;ScI8ixRGbFXZ6U/5x9fl5H49kupR99DmNm+r4Odh+kPFvz6SmpWLfzW7CnyY51cDavYZi23kPE7h&#10;V5dgPCvTLVuv4YCFQjq6ji1eQ7fPHVqffFiUNKo3NNiaV+WWGLGnSnfEilUZE2FaAntvXfHAGvWv&#10;vkbY8lIoajetdx4YqyH02I8MpMt08SP0taXts/f1FrT50xCUUgX5DIlY7Ml8vArrsyk1/eSAU9wR&#10;igpQiu5xHNZckFqgL2jUB6Ej78u5/ul3rWmWDm1hjvlkj9IUPVkYj2x9KRjbau+MOayS3zA6tceP&#10;xU/AjKQZOTEJXbAV+XTbGy0Nd8Edk0nNqRVRWoG/0/hgaVQvTpl0T3rScac7NOm9OPQjsPuyKeZ9&#10;FbWbm0tACFrIWkpsqkLU7/hmPqBLijTfjIEDb3f8rvMuleWvKmt6xfSBYk9IrHUc5H+MKijrU9Mg&#10;P5/6ZaWPlHSLO1AighueKA9/3TVJPjm00MKifg4mX6Pimv5NeZ77zLrWtaresfVuEiZI/wBmNAzA&#10;IvsMjH/OPUZTzRfnkCDaEbGv+7FyzURoD+s0Yfq+DIvzg/5Qufav72Ov456LT+5X5DMKf1FzZc3y&#10;4Nr9R2Mh7+4zzL5tQj88B739ofwjzY5R6b/o/ocXU/V/pX1n5Hbl+X+mH/lzH4A56YtyAm+awi3M&#10;I2fM3mYgX7VFQa0A27jOI/mDHX88PLx/ybcn6JHzPI/cD+rJxdUfp/H8T3f8qmP/ACrCcnfibv8A&#10;VncYx+6B9jXNbEuURs8E8wAfpRQBShFfvzjWlyA/85A6ltv9WP8AyZTNjqtsQ/zXFzf3oe8RL/yB&#10;S2H/AC7r/wAns7JfA/UZgf5D+rNVE7ubD6ninlYEecLNv2Rcqaf7PHx/7xqPBcEfqYROyzzBQ624&#10;Gx5t+s4F0Un6tP8A8ZH/AOJnDMetskPUSyH8yz8NkOoFrBQdf91jFLNiJrnx5D/iIw5Iiwg80u1u&#10;Rh5a0cCtQjV7VrI2+a1/3pnPjT9WMwxlzX62QPK2mr3HP8XwRY7GU/5Y3+jI5Oa3ukvmoqNP0tSd&#10;vSckfN65xTzZ/wApNqf/ADEyf8SOXR5Pp3Zn+LY/6kX0V+Xn/KDaF/zBQ/8AEBhTknPZDlYoLebF&#10;XZRxQXZRxVsZWKt5sWLsrFXZRxVwysVbzYodmxV2bFLsdirWYYq7LxS7MMUtHLxVrHYpdmxV2YYp&#10;ccvFWsvFXZsUuyxirRyxirsvFLs2Kuyxilo5sVayxirsvFXZeKXHLGKtZsVdmxSHZYxS7LxVo5eK&#10;uzYq7Nil2YYq7LxVo47FLWbFXZsVdmxS7LxVxzDFWsvFXZsUuzYq7Nirsdil2bFDWXil2bFXZsVd&#10;mxS7NirssYq7NirRy8Vay8VdmxS7Nirs2Kh2bFLs2Kuy8VdmxVo5sVdl4q7Nirs2KuzYpdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXY7FLs2KuzYq7Nirs2KuzYq7Nirs//1I1mA+/vojNirs2KuzYq7Nir&#10;s2KuzkWrwL+lr41NTcS/8TOZkTsHy3W4R4+T/hk/90n1v/cR/wCqv6sJ5neNyqyVyQdNlkYmgV+J&#10;Fmbqa5KmkyJ5uzfPCh2XtTAl2VXFFuzVxV2XXFbdlVxW3Zq4q7NirswGFNOwXYaZd3r8Yl+Efakb&#10;ZR9OQlMBIjbskunaHa2dHcCab+dhsPkMolkJboxAdhkFBFf15Wyp2XTFS7GkgHc4KQ7GMd60wodj&#10;GYfTirsTO5rhW3ZuWFbdi9raT3TUQUXu56ZGUqXm7Jp5Z8jTXRErDhF3lYbn5DMWeVkIoDVNbstO&#10;jJmb4+0YO5zpOm6NZWEAihQA03fuchGBJsqZPPte833F7IQnwxivFK7f24NFAPbLeBjSQG7d5ORP&#10;X5ZXICuPAtKnrFqH9rKZvAYOBiYqsTNyqTXwxGRlUEnJCDXKCMt2d24Keuc38+/mrp2hNJZWQF5q&#10;gFCgP7qI/wDFhHVv8gZn49MBvP8A0rRKYDK9F0C4uFWaYmGE0PL9tx1+HwH+VnCNV1bUNWvpL2/m&#10;ae4lNWZu3sB2A8MyDK2gklldvbwwRLFEgRFFAowGcghUzdcKuzYq7PRX/OOs1fKN5H/JeN+KIcxs&#10;w3Dm4D6fi8h/PeINLpj0qeDr+Nc7Am498wy5FvD7iMqCAQabVr+GO2yQVAy7EDrTMGFclSoWVdz8&#10;9sUoTld0gqbimwagNPwxVUNOtcqlJCn6Z47dPHHSN+7b5HKwEEIq0BF1b/66mvbqMDStWAbdhkqT&#10;FkWitx8wzqf9+tX7ziqqC1DgtJ5IbUHdLdyPtKlTlXEfGEdgDucsjLdoibKQ6JcPdasJJVVSEZaL&#10;sNhigr6I+eCH1JmEu80xIsi8dhzpX78tV2qclIsEltV3r13/AFY2VO4+nGMui0mkK7A9R2GBJtq0&#10;y4JPJOdKFXUUruMQtgpnk9gKGnz7/RkpKn3mF5BoVqoYhGlmDLyahZRGQeNAuwZv2s5J/wA5Jivl&#10;zTj2F5T743zM0o9EvgjN9L1f/nG9wZNRB6mCM/8ADH+uQz/nHgn/ABbe+H1Nv+Ti4Mx2HvcfF9T0&#10;D82x/wA6Vc+zx/rz0ko/dA17DMSZ3c2XN8sgn9JDYU9UgV79M8yecHZfzupWn+nWn4iPNnlPp/zP&#10;0OHqPq+T6x8ikN+X+mUFP9D/AIHPTNsBxr45qb2pzb2fM/moD9Ik/wA3In7xnHvPzQr+cmgMR+8c&#10;QoPl6jZsoj/B/g4up5x/HV7p+VZJ/LK8Hg12B/wAzssTVgAp2zUgU5XR4RrjL+laHuVAPzJHfOMa&#10;XxH5/wCo+P1em/8AxiTNtqheIe6Li5j+9H46PeID/wAgVtq/8s6/8ns7Lf1+pyV7qf1ZqcYsuaOb&#10;xLy1RfNVq1NxcJ4/78xyEizX/VwRHqYjk1rI5a457FjX8cDaJvbSnt6jn/hjhzD1s5H1J3+YxrJZ&#10;U6C3gr7ERgY+0A9a4P8AlfwGTn0Y9Us1l/8AcLpq9wh/4mxxtoazzeBwzHJj1VNaP+4GxU0pQ0p7&#10;tvgvT1+GQHcctsqyndI5pH5pasVlHT7MX/Gxzifm3/lJtU/5iZP+JZbHk+n9mf4tj/qRfSP5d0/w&#10;LoNOn1KH/iAwpyTmsiysVLebFXZRxQ7KOKtjKxQ3mOKHZWKuxuKt5sUOzVxV2bFXZsUuyxirRyxi&#10;rsvFIdmGKWjl4q1jsUuzYq7MMVccvFLWXirs2KXZYxVo5eKuy8UuzYq7LGKWjmxVrLGKuy8Vdl4p&#10;ccsYq1mxV2bFIdljFLsvFWjl4q7Nirs2KXZsVdl4qWjjsUtZsVdmxV2bFLsvFXHMMVay8VdmxS7N&#10;irs2Kuy8Uuy8UNZeKXZsVdmxV2bFLs2Kuyxirs2KtHLxVrLxV2bFLs2KuzYqHZsUuzYq7LxV2bFW&#10;jmxV2Xirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjsUuzYq7Nirs2KuzYq7Nirs2Kuz&#10;/9WNZgPv76IzYq7Nirs2KuzYq7Nirs4tr11KdXv0GwFxKNv9c5mRGwfH+09RI58g/wBsn/uin1v/&#10;AHEf+qv6sLaEmuWOspflggYU27KqTgRbs2KuzYq7Nvirs1MVp2WBhSA7L2xS7LUFmCqpJPQAVOC1&#10;dh7pvll34y3p9NOohH2iPc9sonl7mwQ73ZIYoo40EcShIx0VRlN22uxanbAgOyqAYUuxKTkWFDQV&#10;xDEl2UTTc4VdjDv8sCuxrDbbEK7Ey1DTqfAYUF2GOnaLPcspkQ8SfhQCpOVymkRcc6X5a8kCNI7i&#10;8XjGN1g/5qzG4jI0GfJjXmLzha2EbxW7c5+nIdFP8cmaBUUKgoo6AdBl+PDwsbea6jq1xeSGR5Cz&#10;E1qTjg3j0ywxYlA8i3euUzb+2ERSFwY9AMonIkKiYjxAAG9K4jNKqgsTsMlGF7LSMtY2kag+nrnI&#10;vzG/N6O39TTNAkElzus16N1j8RH/ADP/AJX2VzPhiGPc7y/3Li5cw5BnHl7ynx43F8tF6pAep939&#10;v8j/AILOKSSPJI0jsWdiSzMakk7knATbiMuAAFB0GMwK7Lwq7NgV2auFXZ3/AP5xxlroGqR/y3Qb&#10;741/pmPm5hzNP9PxeV/nnGDBpkng0i/eBnZ4iaDfMeYcp4LKwDk9twwPypig+/I0qCc1qKbeGOrS&#10;lPpwLai/SlNx0A/HFVNRUb5WUKDVK18OlPniy9BlRQWhQ0HH4u4GZx8LfI4AWNqtuv76IioYOtB9&#10;PywHKf8ARx7DLQkMh008dfn/AJvVP4nFYJo5ByjYMK9RvlZjR3ZNa5Z3NqkkVxE8bhT8LgqSD33x&#10;125EXx7UpXLIRHRxo7MU8tK7axHGteTVAHfofDCvSfNei6nqF1pVrNzvLE0nQA0qKA0PQ0rvkpYj&#10;DfvbckSBuyD8wfy88zaLodpr97bKNMumCxyBwWVpVJTmn2l5KNsOR8Iq2ynIE21BgFrZTGjADieo&#10;774nJcQ0O+/hkoQNqnMGlX7gFIGPgcBzTxkGm5yzknhZJoHljWJpUHpCNSacnNAMAQSTNqCNTjGa&#10;qR47V/hkuIFB5M48zaFY2nkO9hlkEt3AY50b+UlwrU9irNnMf+ckT/zrNhtt9cX/AJNvmfpvol8G&#10;Ob6WSf8AON4/0jUW7+ggp/sshH/OPLf87deCnWzb/ia5DMdh72jF9T0f81RXyZdf6yfrz0otDEPl&#10;mJLmXNk+VmBGqD/jK38M8xecj/yG4mn/AB/Wm3+xjzZZh6f8z/euHqOfyfWHkH/lANL/AOYT+uem&#10;rf8AuAR4Zqxzc4cg+Z/NVDqhrt9qv3jOJefy/wDyu3y93HG3/wCTj5s5f3A90nD1POP4/ie8flaB&#10;/wAqzuKbb3Vf+BzuMdBAvjxzUjcuX0eDa0KavTfqBt8znE9JY/8AQwOo13/cn/kymbXV/wB0PdFw&#10;8394HvUSgfkxbjwtUP8AyVBztd/X6q/+qf1ZqMPNzQaeGaGePmGB69Jlp8w2ZQ4s0J6FcMa4io5O&#10;1Tidb2ahLfhvgXSCRayAd3b/AIkcsyi5hJO/wTj8wSS9sFpT0Yd/9guK2gPqT/Pf7sOToxCWa0aa&#10;XZ7AbAb79WONs/8AeiTw/sw5eQW91+sGml2i12G33k4N05jwf/W/hmPmAtASTzLVjb7n4YhX7znE&#10;vNv/ACk+qf8AMTJ/xI5bDkH1Dsz/ABbH/Ui+lvy8FPIugjwsof8AiAwpyTnMhysVLebFXZRxQ7KO&#10;KtjKxQ3mxQ7KxV2NxVvNih2bFXZsVdmxS7LGKtHLGKuy8Uh2YYpaOXirWOxS7NirswxVxy8UtZeK&#10;uzYpdljFWjl4q7LxS7NirssYpaObFWssYq7LxV2XilxyxirWbFXZsUh2WMUuy8VaOXirs2KuzYpd&#10;mGKuy8VaOOxS1mxV2bFXZsUuy8VccwxVrLxV2bFLs2KuzYq7HYpdmxQ1l4pdmxV2bFXZsUuzYq7L&#10;GKuzYq0cvFWsvFXZsUuzYq7NiodmxS7NirsvFXZsVaObFXZeKuzYq7Nirs2KXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2OxS7Nirs2KuzYq7Nirs2KuzYq7P/WjWYD7++iM2KuzYq7Nirs2KuzYq7OI62C&#10;db1D/mJm/wCThzOhyD4x2j/jOT/hk/8AdlPrf+4j/wBVf1YDpknEpfmp7Yop2VQ+GKuzVOKuzVOK&#10;27NU4rbs2+Kuy98Uuwbpuj3t+1Y14xD7UrbKP65CWQBlGBLslmn6PaWK1jXlN+1K3X6PDMaWQlui&#10;AHYNA7HfIpJdlMKYq7N8RPtgV2Y5IK7E2pXxxQ7GmmNq7GnFXYwB5JAkY5Me3hjyV2SDy/5Xubqd&#10;VSP1JTTfsuUZMtMhFTnuIYImklcIiipY51TQfKtnpiCSQCW5puTuB8sojGU+f0qZMC8zeefUD21k&#10;SsfRn7nDomuZkICLElgc91JM9WNSd6YzLELfwyq+OGldXag2zGmKQqKpX6MD3l1DawvNNII4oxyd&#10;2NAAO5JyUIcRoc0plp9nPcSLHEjMzGiqoqSTnB/zJ/NefVXl0vRXaLT91muRs83sv8qf8SzMhEYx&#10;t9TgZcxOwekeXPK8VgiT3ID3X7K9Qn9W985jkWhkOV2wK7NiFdmxV2brirs2BXZ3X/nG6T/QtZj8&#10;JImp81I/hlObo5enO3xeafnhHXS9Oemwlcfeo/pncIz8IyghyyHz9dKPUcb9elO2KCvbIFCDYdd6&#10;dqnFFptlZVRkjIAOxpWv+YwVGtMokUKJIoO9B2xwFR0yJYlTqOVO/jlkDiflkbVfGSJ4yOgZT4d8&#10;ATU+q08Bl+M7oBZJbVXzDKR2dT07V8MQ0Kxjs7T0Q7SfEWq3WrHK5ykTuknqyP8ANDWU1a7W5WMQ&#10;sbdUKKaj4RgvVaiykNfsCv3b5bh5sIbl535CKHzbYRkbPL6R7/b+H+OeYrBfPWntLqulPLFydzPc&#10;I6huUrVbkpNWX7P7OZZzR4t+fuSSbL7R1jRND1exOl6rZw3lk9D9VmUOh49CAe69s9J+V9QbUvLt&#10;jeSv6jSxgvJQDkVJUmg6VpmHM+pqBfGv5maBaeWfzC1jR9OUxWEEqSW0VS3FZYkl4AtU/Dz4iuDX&#10;hhBJp1w2SoS6x1u8j2B2I3+jA8iRDooyXDfNknWn+ZtTZxSTj8VPvwISBdRdBv8AwOWCIA2RJklx&#10;c3F35a1J5mLkQ18afGp/XnK/+cj2B8rWdR/x+rT/AJFyZsNMP3Z+CM30s6/5x0BF5fb7G1T/AImM&#10;g/8Azj1QecLr3tG/4muQ1AqPxcbGfU9I/NEE+Trqn8yf8Sz0mBSL2oN8xJGy7CY3fK7x/wC5KoBr&#10;6h3P0Z5o86AD87QQP+P20/4jHm2zD0/5n+9cDUfV8n1X+X9f+VfaZU1/0Vt/pbPS1qCbdSB2zS3u&#10;5w+l81eakpqJpsNwf+CGcR89kn87PLw/yYKf8jHzbS/uB/VLhanp+Or3f8sAP+VZXPubuv8AwGdx&#10;H+86+65p4jcuX0eDaxvrAH+Uv684npG//OQOpf8AGE/8mUzb6z+7Hui4ub+9j+Oj3oHh+TNv3/0a&#10;P8ZRna9QI9BwOhB/Vmo043cwvCtG+HW1Nf8Adoanh8eYsTZR7bBRXDAesqFt6S2vD59foxDRwPq7&#10;E9OTfrOHP9bI8ynHnsgzW1egiiFP9gMu0b95NTx/hlmQcmAKW6yT9StAAD9nf6TidsSJZiNsnMck&#10;A7qmtt/uMtx4UH4nB+misTf62Y2o2k2VukPmJ6SxDsIxT8c4n5t/5SbU/wDmJk/4kcnDk+ndmf4t&#10;j/qRfTf5ef8AKC6D/wAwUP8AxAYU5JzmQ5WKG82KuyjiguysVbysVbzYodlYodlHFXDKxVvNirs2&#10;KuywMVcTl4q1l4q7Nil2WMUtHLxVrLxS7NirswxS45eKtZeKuzYpdl4q1ljFXZeKXZsVdljFLRzY&#10;q1l4q7LxV2XilxyxirWbFXZsUh2WMUuy8VaOXirs2KuzYpdmGKuy8VaOOxS1mxV2bFXZsUuy8Vcc&#10;wxVrLxV2bFLs2KuzYq7HYpdmxQ1l4pdmxV2bFXZsUuzYq7LGKuzYq1l4q1l4q7Nil2bFXZsVDs2K&#10;XZsVdl4q7NirRzYq7LxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kux2KXZsVdmxV2bFX&#10;ZsVdmxV2bFXZ/9eNZgPv76IzYq7Nirs2KuzYq7Nirs4nre2tX9P+Wmb/AJOHM+HIPjXaP+M5P+GT&#10;/wB2U+t/7iP/AFV/VgEsck4XEvyubdBgRxF2bk2K2XZix64leJ2YNU4qC7LqMKbdjoo5JXCRIXc9&#10;FUVOCwFG7skel+V6Umv+vUQA/wDEiMolm7m6OOubskKIiKEjUKi7Ko2A+WY5LN2OpTFXZqjFXY0n&#10;euKuyq/dirsaWxV2J8hhQ7GlgP640rsUtrSe6aiLRO7n+GAyAWnZNvK/kmW5ZXKGOEbvKw6/KuY0&#10;8vQc2dAJdrGuWOmW7STOOY+zGCKnOlafp1pp8Ait0A8W7nDDBZsoJeX+ZPOF1qMpUPxhH2VHTF2J&#10;zKEaYMcaVmrXcdanKqclSGlb6B2yjiq8Dk1cadsNslZF6Vwv1jWtO0myku76ZYYYwSWY9fYDux8M&#10;sx4zIpTPSdHu7+5WK3jLs3tsB4sey55+8/8A5j6j5hkaJC1tpyn91bg7t/lOe5/4jmWKiKDRnyUN&#10;nqWgeXbPSYAEHqXJFJJiN/kv8q5AianIuAm+bFDsrIpdmxV2XirsrArs2FXZ2v8A5xvcerrSe0J/&#10;4nlObo5Wn6vPPzqUnQLRh+zOfxQ53uBC4FB9OY2SYDnGT53vz8TgHep9sFfVuSFakEilR1HvmMc2&#10;7TMnogUm4SpIVDhGDGNujUoeJ+eKxRBEVWPIqACx6n3yEp2URJrdQuZg8ruiCNHcssVahRWoUHqa&#10;DvjgKGuRbEO0lAadR1xUdPDIFiVOvxHeuNkBKEDwwx5raohHqIampI3+7AMif6Kfkfwy2Mt2IDKL&#10;ZR+npCRWvAk99wMUtkVVHeu+Rmd2VLdallkjHqGjCMg137U64+9QPAyN9l9qfPJ42oHdiHlu8Njr&#10;ttdrXlbP6ygbbx1YU+7IRpXkaG6sL2G6eW3VzJGlB05bBhWlctyEiQ4aXxd30T55/Py00B9Nms4I&#10;9ThuYknkEUg5gGhI25AeH2cl3l/SLTRtGstJsyzW9jEIUZ6cnI3Z2ptV3LNlFGrl9Ra4vnXzl5wu&#10;PNvm/UNfliMH1xwUgqW4RooRFqAteKqO2DJRUE4YlJQcAIFR8sByGh9qZkhQm2lKzyqPvrgTn/pM&#10;a1HxN0+Qrh6JLNJrdf8ADt5PxcCCBhzU0XlJRBUHY7nOW/8AORlD5UtPa8Sn/It8z9IP3cv81jl+&#10;l6B/zjqCL68qetov4Ov9cgf/ADj7/wApjc/8wjf8TXIaj6fi4+L6npP5nivk+6/1k/Xnpcn9xTxA&#10;zA/ic+fN8tNT9KKOhMp/hnnDzXZs/wCdRkcUQXNqwP8AsEzc5v7sf1f0OBn3lXufUv5ety/LzTSP&#10;+WZx9zMM9HWtfqy5ojzc+tnzd5nJOqMPc7/7IZw7z0a/nf5f/wBWD/k4+bmf9wP6snD1PMfjq93/&#10;ACzFPyyueP8Ay90+453HpbJ/qVGaiG5Pvcvo8F1cKNa6ftqafTnEtFdT/wA5AaiP+Km/5Mpm21v9&#10;2P6sXEyj94Px0e+MpH5Nwjv9UjNP+egOds1H+5b/AFc1Wm5hy5F4Jo4/3NE06ODXpT4zjnH+gRE/&#10;yiuRh9Z96RyXXFDriHbeuB9IobNvAk/rOTz7ZGZ+opp56DG4hBAHwxU27BFzWVOcxPY5Zn6Bq6oD&#10;WAPqlqfAr/HGWprLIPn+rJ5BsFA3X61X6jb771H8cH6d/dH/AFjmLqPq3ZjmkXmJh6ygf77A39zn&#10;E/Nv/KS6n/zEyf8AEjk48n0/sz/Fsf8AUi+m/wAu/wDlBdB/5gof+IDCnJOcyHKOKGxmxV2Virsr&#10;FDso4q2M2KG82KHZWKuysVdmpirq5qYq6uXirswGKuy8UuzYpdl4q1ljFWsvFLs2Kuy8VazDFLsv&#10;FXZsUux2KtZhirsvFLs2Kuy8UtZsVax2KuzYq7LxS45YxVrNirs2KXZYxS7LxVo5eKuzYpdmxV2Y&#10;Yq7LxVo47FLWbFXZsVdmxS7LxVxzDFWsvFXZsUuzYq7Nirsdil2bFDWXil2bFXZsVdmxS7NirssY&#10;q7NirWOxVrNirs2KXZsVLs2Kh2bFLs2Kuy8VdmxVo5hirsvFXZsVdmxV2bFLs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7HYpdmxV2bFXZsVdmxV2bFXZsVdn//QjWYD7++iM2KuzYq7Nirs2KuzYq7OKa5T&#10;9NX/APzEzf8AJw5nw5B8b7Sr8zk/4ZP/AHZT63/uI/8AVX9WACRknBJX5VcCHZdcKXZRp4YEF2VQ&#10;YodhtpXl66veMj/ubfrzPUj/ACRlc8gDZHHfN2Syx0+0so+FunEn7THdj9OY0pE83IArk7BByK07&#10;KLAd8irsrkT06YbV2bv74VdjWG+NqXZXzxQ7GMQOhxQ7EyakAbsegHXCi3YcaV5fnuXRpELMSOMQ&#10;/jlU8lMoxaZlVSzGgHUnOleX/JUMIWe8XfqsI6D55j2ZHbkyJDEvMvnm1so3htGDzbjn2GSyiqoV&#10;BRRsAMysWIRYPL9S1a5v5jJO5Ysd65VRlyLQddtj9ONOKruWw2yjhVcgrv0yiR1riqIjWrDIz5x8&#10;76T5cszJcPzumB9C1Ujm5/41X/Ky/Fhvc/Sy5bsm8t+VbrVJQ5X07cH95KRsPYeLZ5+8zebNV8w3&#10;xub+T4QT6MC14RjwA/42zIMug5MDO3pum6XZ6dbiC1Tiv7THdmPixyNzyc39h0yJLgZJ8RReJ4Gt&#10;2bCrs2BXZsVdmpirs2KuysCuzrv/ADjzc+jqmqqRX1I4gvhWrfwyjUz4Y25WlFkhiv5h6G2s6PHa&#10;iT0gkokd6VIUKRsPpz0Ha6i3p0CKPDf+ozUyzRMt3O8N49qf5SkGsV9UncmRP+aWGCotRA2ZD19j&#10;iTE9WBgx69/LTWoT+6lhnGxADcD9zCn/AA2CVvYD12PYGowcPcWPCWP3nlHzBBUNZyMfFBz6eHCu&#10;KRyox+Eg/IjCYlKTz2dxCaSo8bf5YZSd/cDFAQfHIlFobg3Lfp9JxwFdsiilwYlhT9mn664XzjjA&#10;y/633b5dDmrKdMlWfVRID8REdfmAAf1ZdruqfRjPmUg7N66g4vvUkHeuL3IHpMxPywwO7T1YPpSV&#10;1NAT1Yqfupgc3asoQ02FCTk+GjbKhTJoPK0vENxLGQ/AANxv1xguH5ERcq+24/EYDLvRwhHQ+SdP&#10;2a9SOIn9sv6Z/wCFIH3rjWkvGFAyg9y4/gCMRLfYJ4gr/oHyHaAi5uJWcbcYH5V+lkpjSj0+OWp7&#10;8F4/rJywSl3UxUFk8twXCmwt7iVK/C1w602/4xqmBvgW4j8S1K9zUHLAEE7J1fT3V15Z1GMqFjig&#10;DiNBQKFZamg/HOYf85Exs3lS3I3peIf+EfNhpDcJf5rDMNmc/wDOPNBf3Q7tZgj6JFr+vIH/AM4/&#10;gjzjPUf8erf8TXIaoelx8X1PSfzLofKN2PEp/wASz0tJ9n6MwIuwnzfLLAfpYCn+7TX5kDPOXnm6&#10;ZvzhtoUNKXVpy+fwZusorH/muDqDu+pPy8H/ACD3TveCT8XfPRkH+8yfTmhHNzYnZ83eaATqrDpu&#10;an6c4f54Ffzu0A/5EP4O+bif9wPcXD1J3j+P4nvP5akL+Wtx3p9a/wCInO4f8eq+y5qIfU5nR4Jq&#10;gH6bBNah1pT6c4foaf8AIftSav8AupvxiQZt9aPQPdFw8x/eD8dHvkjU/J2H/mDiH/DgZ26/NIGH&#10;h/TNXpxuHMkHgejg/paTw5g/8Nlux+oIP8kZGAHiH3sgdm5CTri9OJ6n6K4jpVBYmvcmv0k4cu+V&#10;R9RTXz03+lRLSmyL/wAIuNtDRpvnl+UWQx6pfrRpaWg71T336/xzWhHqS/59scoqkdVTWd7S2pvQ&#10;gE/OuDdOB9Gvucx9QfUy5sb8xVa4HccF65xTzXv5l1P/AJiZP+JHJR5Pp/Zn+LY/6kX1D+XQI8ia&#10;CD1+owf8QGFOFz2RZRxQ2M2KuzYq7KOKHZWKt5WKt5sUOzYodlUxV2amKuzUxV2XTFXZsUuzYpdl&#10;jFWjmxVrHYpdmxV2bFXZeKWssYq7NirssYpccvFWswxS7LxV2bFXZeKVubFXY7FXZhil2Xirjl4q&#10;1mxV2bFLssYpdl4q1l4q7Nil2bFXZYxV2XirRy8UtZsVdmxV2bFLsvFXHLGKtZsVdmxS7Nirs2Ku&#10;x2KXZhihrLxS7Nirs2KuzYpdmxV2Xirs2Krcdirs2KuzYpdmxUuzYq7Nil2bFXZeKuzYq1mGKuy8&#10;VdmxV2bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsdil2bFXZsVdmxV2bFXZsVdmxV2f/RjWYD&#10;7++iM2KuzYq7Nirs2KuzYq7OI64f9zWof8xM3/Jw5nR5B8Y7S/xnJ/wyf+7KfW/9xH/qr+rAXUZJ&#10;w1+amK07LC4U07F7WynupRFAhdz2H8cBIDIQt2SbTvLNvb8ZLoiabr6Y+wP65jTy3ybIwAdh0AaU&#10;2A8PDKS2Oy60xV2NaQdsaV2ag8K5FDsum22KuxhqDhV2Ud+m2FXYxthhQ7GIkssgjiXk3j2GJNI5&#10;uyU+XPKdzcTgIpeQ05OegGY2TMAzEQOajd3cFrCZZnCIO5zqWj6DaaYikAPPTdzv92RhiM9ykyeb&#10;ea/Pks5a2szwiBIJHU/ThmWrvmXGADWwWa5klbm55E9CffGsewyaFMbjfKGKrjRunbrjScKVWNNt&#10;9x2yicVpWWMsRQVPbIF+YH5m2Hl9HsrMrc6qw2jr8Mde70/4jmVjw0Ll/pVJpmflPyVNe8bq8DRW&#10;fVezSb/s+C/5WcH1TVL/AFO8kvb6Vp7iU1Z2P4DwGWE2wJek29vDbxLDCgjiQUVFFABhbNIAKA7n&#10;A4+WdbBUwPgcZ2bFDs2KuzYq7NgS7NhQ7MemKXZcaM7qiirMaKB1JOBXZ238tLJdF16HRnThcRRs&#10;90zDdrhgOX+xjT4E/wBk37Wa3VS4okh2Gmhw+9L9VVZtPd0PJWAII7itf7c67G/E0r3zVguYxm4g&#10;9QVpXbpgyGYHv92AlFJTc2CnqnzxcTUNOtPHCxpLpNPTqBSoy/WXvkhIhaQ0ukq4pQMD/N/TfHLc&#10;ivwMQR1oTkvEkx4UrufIukz1M9jES/7QQA/QQMWjvZ/9+E/MA4Dm8k8KXXP5WeXXUnhLAfFJCPbo&#10;1Rge51P98lsU5vIrEstPhAHU17VIGZGKYPkiUQAof8qy/R9pPqtreloIGUmGcDky9+JUCrUDNSn2&#10;Vxay1C12BkFehrtl+XSz6Bq6Md1rTbv05P3LcaN8QBNQe9flgie6heIgNWvTJw08xvTQZbvPNOWa&#10;LW4w6EfHsx7b4nHHEq9AT3PXKzEktkeTJpvMmpljAlxwjQcQF2O23zzM1OmwwxiEFDt9Yumq7s56&#10;ipr+vEzICwAO/wDDLKLE7KyWaw2xuZ6pCDxDkihbegA8c0hCpWoJPvSn34xBvkkBdZ+nLPF8aqjE&#10;hSaivfYAFv8AhcDxQPLOkzfZiNUA6V7V8cEiptkeqa1ZWGhXWmW0Ze6vo/TklcAEICOQAFeNc5h/&#10;zkVU+Urc16Xif8QfNhpB6JfBry/Sz3/nHwf7kbn3s/8AmYmQD/nH92HnKYV2Nq//ABJcjqfocfGa&#10;kHpX5kgHyjd18U/4kM9Lyj4SPbMDGdnYT5vloiusrU9JT89wM83ecpoP+VyorRfGLm0AcHvxSm2b&#10;vLXAP6v6HX6ger5PqP8AL8U/L/Tqf8s7kfS7nPSEH+8qn55oI/U58eT5v801GpEdyT18AaZxTzjE&#10;j/nToTeqodUi/dnr9p+mbuY/cD3OFqQbj+Or3b8uqp+Wlzt2uuJ8fhztrbWq/wCpmlxfV8XN6PA9&#10;SqdcB8XX+P8AHOH6Cr/8r61IkGnptv7emmbfW/QPdFwc394Px0e/3FB+T0NOgs4R/wAOuds1GhhY&#10;5q9NzDnyeA6Of9y0ppSjH/iRx8tRYJ4cAchAXkP9ZFWFz/8AHcWnQVJ+7A2lH/Q+vj/HLMg9bL+I&#10;pr59P+5COm32P+IDKtAay/PLsp5MOqX6wCYbRevxDb6P7Mqz2eXHNvSP4lTWf947UeLr/t4ZabQW&#10;9f8AKOYep+tmGNa8T9aPbio/AZxLzX/ykup/8xMn/EjlseT6f2X/AItj/qRfUP5df8oJoP8AzAwf&#10;8QGFBwueyLNirsrFDebFXZsVdlYodlYq3lYq3mxQ7Nirs2KuzYq7Nirs2KXZdMVarmxVrLGKuy8U&#10;uzYq7LGKtHNil2Xirs2KXZYxVo5eKuy8UuzYq7MMUtHLxVrLGKuy8VdmGKXZeKtHLxV2bFXZsUuy&#10;xil2WMVay8VdmxS7NirssYqHZYxVbl4pdmxV2bFXZsUuy8VccsYq1mxV2bFLs2Kuy8Vdl4pccwxQ&#10;1l4pdmxV2bFXZsUuzYq7LxV2bFVuOxV2bFXZsUuzYq7Nirs2KXZsVdl4q7NirWYYq7LxV2bFXZsV&#10;dmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kux2KXZsVdmxV2bFXZsVdmxV2bFXZ//SjWYD7++iM2Ku&#10;zYq7Nirs2KuzYq7OI64P9zeof8xM3/Jw5nR5B8Y7R/xnJ/wyf+7KfW/9xH/qr+rAPfJOEvy8Uuw4&#10;0zy/c3PGSesMB3BP2mHsMqllrk3CB6uyU2lpb2sXp26BF7n9pvmcxjInm2B2LFqb4FdmDV3xV2YK&#10;K1J69sCh2WQowpdmH+YxS7NU4Cguxp64odibsBuemGlt2L2emXV7uoKxd27nIynSgEuybeWfJMsv&#10;Fypjg/aYihOY08pOwZgUl2ra5ZabAzyuOYGyd86JY2FrYw+lbqAO57nLMWG9yxlK3lfmfzbd6lMV&#10;VuMPQAdKHBFMygKa2MOxY++URhVbsB8xTKJ2yQCXD4j02PTKrgVWVKb036EYx3VRU9MIjfJQEVbw&#10;u5oNztnK/wAx/wA1orJJdK0SQSXhBSa7U1WLxCHu/wDxHMuGMR3P1JJp6B5R8jkcL3U0ouzR2zDc&#10;+7jw/wAnOKyTSyyNJI5eRjyZ2NSSe5Jw2S1Wz5QAKDoOmIyy8R13xtqyZKDsCk1NTgcQl2WOmFDs&#10;odMaV2bArs2KuzYq7Nil2bFXYO0GNJNb0+N68HuYVanWhkAOKhSu3aO1lkTd0RmUHpUCoz1VqHk8&#10;3V5Hqtjxh1u1XiGYH0rhAKUYjox/mzSZImJ/nQl/C7TiANh5lo35maTCotbuTlpk32JBvLbsdyjj&#10;qVU/ZbAc2sm1uVttRQ6fdtTjDcUUP7xyf3cg/wBRsrhjEhcfV/uo/wCa3RyAsvthZ3lqtxaSpdWz&#10;bpND8Q+kCpBwxt7ubjUDY98rlBkozW8NRQgsOwwVHdO5+Ej3wVSoOayRVPJCfD5fTghGkYgMfp3y&#10;JKKQpt0AIVf8/oxQGhPfbI3aqT24EdS1AT3P9cDXOu2NsyQh/Uu5TxgtogZJGY9AFWv/ADblgxGr&#10;PpH9Jdhzbi0i7uGLcOFum8kz/AoA6k1ptjIBLHIzzUNzKR61DUKB0RfZf+GbNtpNMCOIjb+FqlK2&#10;NecdZSSJrGyelrCrAkdWqPiY+7f8Kvw4FZjzPzzf4xsGu0uji5wKT1KgfhgqGb7HzAywwsFx5c2I&#10;a3pYWS4kAoSjEbV3oTXJDqNEs3ZRxamzDOd0++QApxgPMPJQe61q2iuCZY2lTmjnkGBrXbI9ZXVy&#10;95GjysyMd1J2OxzcZ8ceAmg2yD2DzHoGjWnl65urS0jhuI1UxyKKEfGucy/PnzDrukXekrpeoT2Q&#10;lWf1RDIyBqGOlaHelTlOCZjjBDj5ZEAUzn8mvLug6jpN+2oabbXhSZAjXEMcpHwnoXDeOQTyP5n1&#10;/UfPejxXmp3V3AbkDjNK7KRQ9VJpks2eZid/960CRsbs+1jQdFsvL2pLZWFtbD6tLtDCkfRSf2QM&#10;9T2xpEPozSy5uwP0h8peZFAviBWnFqV+YpnJv+chv+URi/5jE/4i+bPS/RL/ADXHyn0l67/zj9X9&#10;Iz+Asj/ydTIB+QJp5zlH/Lq+/wDslyGp+lxsf1PSfzJAPlC8r/kf8SGemJzQN8hmuxjZz5jd8urv&#10;rSA7/vabeAAzzN50b/kNS/8AMXaf8RjzdZj6R/VcLUc/k+o/Igp5EsB/xQ/4sxz0zb1+pIDuNz+J&#10;zQj63Oj9L5s80gnVT0JHT5cs4V5xqfzz0On8kH/Enzc5f7kf1C4mp6fj+J7z5AFPyyn/ANS6P/Es&#10;7rJT6kh6nhQ5qMX1n3uWOQeA6iP9zcZP84/Wc4f5dlc/nzqiljx4OKfKNc3Gt+ge6Lh5/wC8H4/h&#10;fQF4qj8ooB2+qQH6Sy52zUtoiO2azS7kFzS8B0f/AI60y9KN/wAbY6Sv1FQe6DI4/wC8P9ZMTs3J&#10;Q64gBpUb/SMDaSf9Dp7ZPOKmgcymfntq6oo7hlH/AAo/pill0l9sOfmGMOZQOqisVp8xv36Ylbn4&#10;pPxyyfRHVV1cAwWY78lP4YYWJIgAHQk5i5q4md0xXzB/vawr2Ap8hnFPNX/KSan/AMxMn/Ejkw+o&#10;dl/4tj/qRfUn5df8oHoH/MDB/wAQGFWLnMiysVdmOKHDKxVvNirs2KuysUOysVdmpirdcqmKurmx&#10;VvNirWXTFXVzYq7NirWXTFXZeKXZsVdmGKXHLxVrLGKuzYq7Nil2OxVrMMVdl4pdmxV2WMUtHNir&#10;WWMVdl4q7LGKXZhirWXirs2KXZsUuy8VdljFWsvFXZsUuzYq7LGKuyxiq3LxS7Nirs2KXZhirsvF&#10;WjljFXZsVdmxS7NirssYpdl4q45hirWXirs2KuzYq7Nil2bFXZeKuy8VW5eKuzYq7NiydmxQ7Nir&#10;s2KXZhirsvFXZsVayxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdl4q7LxS7Nirs2Ku&#10;zYq7Nirs2KuzYq7P/9ONZgPv76IzYq7Nirs2KuzYq7Nirs4jrn/Hb1D/AJiZv+ThzOjyD4x2j/jO&#10;T/hk/wDdlPrf+4j/ANVf1YnY6ddXknGFdh9pzso+ZxlIBxIxJX5JNO0CztWEkn7+YdyPhB9hmPLI&#10;S3RiA7DjkMqZuxwr1rirsrjU74Fdjq02GGldlH2xSHZVR9OBXZgcKuzcgMVLsYZKsFUVY9AMWLsP&#10;NH8rS3joZQWZvsIvT6cpyZqZcHetkkSNS7kKo3JOdI0XybFaxo10eTAbRjoPnlEScnLkkyDDvMvn&#10;62swYbOkkh259QD8skihEUKgoo2AGZWPAIsLLzfU9dvL6QvNITy6g9M3vl4CEtZyx3+/MT4Y0q3x&#10;742uFaXBKmuUaUxtKtHGPtHcdj74Fv8AULOwtpLq7kWGCNSzyMaAAZKEDI0FCY6ZpdxfTpb26NI7&#10;mgQb1PfOHefPzdvdVEun6PW2sD8L3HSWQDw/kU/8FmXECHLc/wA5jKdcnp/lryTZ6WEuLik14ACP&#10;5UPt4n/KzmrFjU1yJtqJLJ8Rd2U9cWmUyHYiSSanC0E27NhYuzYq7Nirs2BXZsVdmxV2bFXZWBLs&#10;kPlXRppbmHUpCUt7eQPEP2pJIyG4rX9kftv+z/rZCc6bMcCStkUOjRnowIPyOeg9A8zajeQpcRy8&#10;ZgR6sdKgk96E9MwZ5QDRHEHaGPENmG63+XPli7tfq8lqEHHjFPH8EicelGA/WGyTprv1mA22q6aL&#10;q2b7QCrMhHSpiff/AIHnlUsGnybiXhy/H8cWgwI6MDk/L7zd5fma58q65tWptrlmiJ9uShon/wBm&#10;sWBbbSPISXAltJpdLetTbLM8MZPgYZar/wACFxOjz1tLxB/m5P8AjyBOuq+bz1+bljGYtR8srqAU&#10;UNzFCZ/p5WryDp/krh/FZaCyj0J0oe/MGuY0tFnHMS/0rZ4qTSfnBr8cn+n6O8KjYp6UyEf8GozN&#10;ottIw437R+0bQ/8AGyPkPAyAbx/2Ml8UlqX87LaOMFtNLsxoRJ64H/CFcRm8paI5H1mea7/yZLl+&#10;H/ApwX8MkMeY9eD+rCMVMpFQH5/X8P8AvHosaNuQ6W8rEd/tNWuKWmhaTpcMs2nW8dq8n946LV2W&#10;nTm1W45ZDT+scZOT+s1AklKLr86/Mfme7/Rk0XoQxELKteHIlh8XFa/zfzYUR7yr4EjOkltFsJT2&#10;82gk7kK2/XtgWRf3rfPMvGdgtJlbyj6rEQNyo7e2KQ7EZeDsWqUUo1kK6PxAPJGFOnamSnU1/wBB&#10;f3U5y+nP7wIj3vGfy+Qf4htCRQeopHzocitmxW+iPg230g5vc28Cyk9z8yW6zeWruJSebRgk7bUk&#10;XftnKf8AnIsOJtGZjuwuKj/kXmNjI8MV3lxcvJnH5KvH+jtRjjBCRyRfETXlVTvnP/y2b/netE7f&#10;6Sv6jkcp9JaI82ceYRXQtQH/AC7y/wDEDnry3b9yhPQ0zUkbkOzJ9IfIvmgH6/X/ACWO3Tamcr/5&#10;yDj5+UI6dRdx/wDEWzZ6O+CXwcfMaiXrP/OP5A1KVf5rJifolTId+SFklr5lAahnkt2ZvEDkNsGr&#10;FQcXD9VvSvzJFfKN5/sP+JDPRFyBRiPDNViO1OxmN3y9H8Wsox/38f1DPMfnIj/ldY8Prlp/xGPN&#10;3mPp/wAxwtRz+T6j8i1/wLp/j6D/APEmz01CStlH3qDmiiLkXNj9IfNnmc01c+/X6TnC/Nz/APId&#10;NEHgkI/F83OT+5H9Vw9SOX46vevIgI/LKen8l1T/AIbO6SU+qx/6nbNRiPqPvczueA6gANcj8C4A&#10;H35wryywb899WPtIP+EUZuNb9Pwi4Of+8H46Pf8AUVK/lJCB1Fnbnf5oc7hqJrEfDeua3TbU555P&#10;AdFWusTKdqk/8Sx0xpYjw4j8MjiF5P8AOZDk2TTXqD2Ar9GBtJqLLbuP65Zn+thCXqKY+ei36VAG&#10;5EgFT8gMfaNQTfPJZo7hY/UgdTYBbRT4/wABjLf/AHZhn0Yg+pV1ejfUh25Db6MM7FT6IPYk5hZq&#10;4ksY14/6Y9RTwPyGcR80/wDKSal/zEyf8SOXPqXZf+LY/wCpF9R/l2KeRdB/5gYP+IDCrFzmQ5ji&#10;rsrFXZRGKtg5sUOzYq7NirsqmKHZsVdlYq7Nirs2KuzYq7Lpirs2KXZeKuzYq7Nil2XirWbFXZeK&#10;uzYpdljFWjl4q7LGKXZsVdmxV2XilbmxV2OxV2bFXZeKXHLGKtZsVdmxS7Nil2OxVo5YxV2bFQ7N&#10;il2bFXZeKtHLGKtZeKXZsVdmxS7MMVdl4q1l4q7Nirs2KXZsVdljFIdl4qWjmGKuy8VdmxV2bFXZ&#10;sUuzYq7LxVo5YxVrLxV2bFLs2KXZsUOzYq7Nil2YYq7LxV2bFWssYq7Nirs2KuzYq7Nil2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZYxV2Xil2bFXZsVdmxV2bFXZsVdmxV2f/1I1mA+/vojNirs2KuzYq7Nir&#10;s2Kuzll1oUb6vez3bfC1xKyRL1ILk7ntmTx7CnxztGA/MZP+GT/3ZT63/uI/9Vf1YPhCIgSNQiDo&#10;o2GVFxbX4ujbZEsg7FVp9+RZOx/T5YUuzE4EOyuu+FXZdcVdlCmKuzFqDwxCHZUUU1w/CIfNj0wE&#10;gK7JV5e8oTXMi8ULn9qQ9BmNkzU2RjQULq8t7WJpJnCqu++dO0XRrfTIAqjlMftMfH2wQwme8mMp&#10;W8y84+d3upfq9m5SFagnpXDAsSczYxAYsHklZzyLEk9/nlZNVh98rFVo65jiCq9YwevTGk4qrKg4&#10;7YU+Y/Mem6Dp0l9fyhI02VduTN2VR3Jy3Fj4j5JHmnmg+XrzVbpbeBKL1ZzXiq+Jzz3508/6r5nu&#10;SHJhsENYbVTt7M9PtNmTYAoMDO3rGheXrDSIOEC1lIHqTMByb+g9sjHAk0pgpjSaYjNIqVA3bGmj&#10;JkrYOwKSSanBTik27Lp2w0h2VSmKuze+KuzDFXZsCuzYq7Nil2WNsKHYdeXvL7ag/wBYuKpYoaEj&#10;ZpGH7Cf8bv8AsZVOdNmPGZF1e2TeKJVCqqhEUBURRRVUdFUeAzFJc+MABs4DJ35KCiFg3TMPO5GJ&#10;CahX0xksDqtFSQqadOo/HMYBmUpZS27oGFfkemLQvMWAZw69xQjr+GCRpiYhCy21uwqEKvvQn+GC&#10;vq9kTyFvGX8Si/0wDPMcpS+aDjieiEaOf4g0rBT4Ej8BinqJCjOyJEijk77AADxyXizkasn4shGu&#10;SDfSrKVlDL6znZFKhmJP+tXA2hXF1f3wupCY7JyBZwkBSyjrK1N/i/YXMgxPDtvw/XJqnPoOSWed&#10;pNJ0fRZ7aOJPr7IyyOu/FnFOArtt1d/9jkrvABYyEdN/1YcN8QaBzfPWj0bzfcmgJaVBsO4CZFoR&#10;WRPmP150Mz6SykNnqN7yEUwPUKd/owNOQJTXxpmTDkGQTKxikezUL2jDH2AA3xyt0y88mMgg7uEN&#10;8Q3PUdOhyVattYvQ0PE0+nOY03941AvFfy/NfMdoCqlVdS3au5yJ6eK3sLb0DgCvf3zf5/oLZLcP&#10;cfN7hfLOoJVeRgLPxBFPi5U3pv45y3/nI4fHojf8xA/5N5hY/wC6H9YuHlZh+SP/ABz9SHQ8oTT5&#10;q2c4/Llj/jnRf+YpMhM7FrHNn2vU/Ql/Xp9Xlr/wBz2BbV9BPkM1pO7n9A+R/NCVviBT4Vbr16jf&#10;Od/nWsB8r8pzRI7mN/urmz0O4l8GjNG4l6l+QlRqo/yrGQH/AJGR5zP8kLxrn8wJZCfhNtIFHsGW&#10;mDWSuLjYx6g9O/Mcf86je+3D/iYz0pdHZwPDNXh5B2Mny5Cp/TKV6et/AZ5h84g/8rqX/mMtP+Ix&#10;5uc/L/NcHU831L5INfI1h/xgb/iTZ6cjA+own5/rzRwPrLmRPpD5s81L/uV+nb/gs4V5qFfz30b/&#10;AFIj/wATzc5B+5H9VxNT0/HV7z5Iov5YTeAjuv1tndJafU0PhGM1GEeo+9zHgV/Qa4hH8wO/X/Pb&#10;OEeVB/yHXVj3Al/4iubjWj0/CLgaj+8H4/hfQOpGv5Tw7dbK3/40zueoH9z77j8M1umG7sC+fdHJ&#10;GrTgd2IqTsKNmnJ/R4r/AC44f7z4soNnfXlAHgPp2wNpbUs/muWZRc2nF1TLzyP9zK77esQT8qYp&#10;b/3Unz3+/HIfUyifUgtRFWsgO/j8hjLdqJKe+SmNwgc1TUwfUs1PWv6gN8NbHeBB7/rzBzj1FkxP&#10;XXP12QGuzbH6BnD/ADR/ykWpf8xEn/Ejl5fUey/8Wx/1Ivqj8vP+UF0H/mBg/wCIDCvA57Ic2KHZ&#10;RxV2bFXZVMUN1zYq7Nirs2KuzYq7NirsrFXZeKuzYq7Nirs2KuzYq7NTFLq5eKtZsVdl4q7Nil2X&#10;irsvFWswxV2Xil2bFXZYxS0c2KtZYxV2XirswxS7LxVo5eKuzYq7Nil2WMUuy8VaOXirs2KuzYpd&#10;mxV2XirRy8UtZeKuzYq7Nil2WMVdmxVrLxV2bFIdmxV2bFXZYxS7LxVo5YxV2bFXZsVdmxS7Nirs&#10;wxV2XirRyxirWXirs2KXZsUuzYodmxS7NirswxV2XirjmxVrLGKuzYq7Nirs2Kh2bFLs2KuzYq7N&#10;irs2KuzYq7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs/9WNZgPv76IzYq7Nirs2KuzYq7Ni&#10;rsgGof733P8Axlf/AIkctHJ8d7R/xjJ/wyf+7KfW/wDcR/6q/qxFK1xLhr8WFKVyLO3YqpqMikOx&#10;1afLFNuxpcH+GKLdjqmmKuzcgOvXFbdjTIvywrbsF2WmT3bAkFY69PHK5TpkI27OgeWfJRkVXlX0&#10;oR9BOYkshkaDLklGu+ZLLSYC8jAyfsrXv75Pba1t7SERW6cUGW4tP1O5YylbyrzH5tvNTmJ5FYun&#10;EHanyx5YHtmZGNMGOSScmqT88rtkkrN6DfNihx5V7++bFVREFB3GMJwJV1jJ3/DIx5z896R5ZtC9&#10;w4ku3H7m0U/Gx8T/ACr75kY8V7naKLrmyjyv5Qu9VkDsDHaqaNMQCNuw/mbPPXmbzXq/mS+NzfyH&#10;iD+5gH2EHgBlxO1Dk1mVvVNN0qy022FvaxhF/ab9pj0qx74UAUFTsMC3SLxKW5NOK7DucLjZMx5B&#10;2Bq74uOXZsVdmrirs2KuzYFdmwq7Nirs3bFXZsCXYbaBoM2qTFmJis4iPXmp4/sL4u2V5J172UIG&#10;RoOyewwxxRJHEvpxRjhFGNwq+FfxY/tNmLKVuwjERFB2KqPaoHhgZOyZeVyVT4evgdsxcwboIe7A&#10;Kb9Mk0czNQFSre9KffmPTZaWyxqtaGo8PH6MHxkAClPnlRQhJAa79+2CYWZj7ZWQqHnEaqTXfC+d&#10;11S7MFa6bat/pAH+7pRv6f8Aqr+3mdhwS5D6z/sYtWSXQIW91GPRbI3c215MD9XX+RT+1T+ZuiYb&#10;6exa9Q9PYbAUHhm0y4RjwmIaiHlnme8lureeaU1J6Dw3/trh/er/ALj5N+xIzXYT6wxrd5hoh4+c&#10;JWOw9VTTbsEyLwn96g9xm/ybRLIvULsM8M58UY/8KcDTis7exJzLxbxCRyTGxkKWERH7SBT7Cm4+&#10;nMuX1sgqcy9OPyp3yU6ooayNepU0+7rnM4DU9mkDd4h+XrmHzCj1oAwqD0NGqB/wQGRq0FLyH/XG&#10;b7MP3ZbjyezeY3D+XdSqakwPnK/+cjd00Q+DXA/CPMCH93/nf71w8rN/yRA+qan7/V/1SZzT8uzT&#10;zxop/wCXuP8AXkJcmh6Drgrot+P+XeX/AIgc9h2ppbofYZrZc3YE+kPkjzNvqBB2qr1J+Yzlf/OQ&#10;TMPJ4ANAbuMH7mzZ6P6Zf5rTl5F6t+Qar+kD3IsXp/yNjznP5Cf8pwf+YaT9a5HU/Q4sPqD0n8xv&#10;+UQvvkn/ABMZ6cu6jn8hmuwcg7A83y5DX9MJvt6w3+dM8yecAf8AldS/8xdp/wARjzc5fp/zXA1H&#10;N9SeSdvI9h7QP/xJs9NwkfUYx7HNCP7wubH6Q+bPM1P0mTXcU/4lnCPM9T+fGkD/ACIvwD5u8v8A&#10;dD+r+lxdVzHwe8+ShT8rpq/77uz+LZ3WUf6Ivsgpmown1fFzByeA6iKa8PYg07984N5Rr/yvLVz4&#10;Gf8Ahm51w2+TgZ/7we/9D6E1YgflTD/zBWv/ABpndNQ/ujmr0zn9Hz1pNTq8/wDrGo3/AJvbNO3+&#10;gD/V/hhwj958WcFSOn+I1HX4lp94wNpv+8QPYKD+GWZPrcfHsUw86CutKD/v5q/RikFfRlOOT6w2&#10;RHqQl/Qz2K9DufuAxlvUxyfP+OTn9QRHmW9SP+kWf0/qw1sgfQT3zAzfUWYDEtZPK9k/1tvopnEf&#10;M/8AykWpf8xEn/EjlxfUezP8Wx/1Ivqn8vf+UG0H/mBg/wCTYwrwOcyLKxV2bFDsqmKuzYq7Nih2&#10;VTFLdc2KHZsVdmxV2bFXZsVdmxV2bFXZsUuzUxQ6uXilrNirsvFXZsUuzYq7LxVrLxV2Xil2bFXZ&#10;sVdl4pW5sVdl4q7LxV2WMUuzDFWsvFXZsVdmxZOyxirssYq1l4q7Nil2bFXZYxV2bFWjjsUtZsVd&#10;mxV2bFLsvFXHMMVay8VdmxS7Nirs2Kuy8Uuy8UNZeKXZsVdmxV2bFLs2Kuyxirs2KtHLGKtZeKuz&#10;YpdmxV2bFXZsUuzYq7MMVdl4q45sVayxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdl&#10;jFQ7LxS7Nirs2KuzYq7Nirs2KuzYq7P/1o1mA+/vojNirs2KuzYq7Nirs2KuyAagK39z/wAZX/4k&#10;csfHO0P8Zyf8Mn/uyn1v/cR/6q/qxJRTAXEX48H7sUuxVXHTBTJ2WWr02xS7KG2KHZfLArsaAzNR&#10;QWbwGJKuw60nQJp5V5IZJCRRAK5VPJTOMWmZVBJNAOpOdP8ALnk6G1RJ7wVk6rF4DMW5ZDtySSw7&#10;zX57t7ENb2bB5u7DoMlHwKvEABR0AzKx4RFg8w1LWbq8kZ5pC1TUDrTGscyAKVLi1Tv0yskq1jXc&#10;bZVBiq4E+G3gMrvihURRsab9hjWcAbmmKQiIYHdgAtT2pnO/zA/NWx0JHstNK3WqsKUBqkVe7EdW&#10;/wAnMiGKt5f6VEpAM78p+Q3uQl1qKmO36rHuHcf8ar75wbUtSv8AUryS8vpmmuJTV3Y1/wAxlplb&#10;SbPN6RBBDbxLDCgjiQURFFABgdmCLUnfsMaRKQiF+B5Jmb5eGLiSyEuxhOLB2bvvirso0xV2bFXZ&#10;sVdmwK7NirswA74VdmwK7DTQdBn1S4qSYrSM1nuCKgf5K/zO37K/8a5VOdM4QMjQdk/ghgggjgt4&#10;/St4RSJAanfqzH9pm/abMaz1c+EBEUHYr8sizdi0ZpT2wpdku8tAFSfwOY2Vtgh7w0TJMAKjj37D&#10;MQFmEtatN/vwUiMSq9fHIWlDvxHJu3bGXck0r/ULJuLNvdXKioiQ/wDG5/ZGW4oXv1/hYSlSFllt&#10;7SBr+8/ul/uYiaGRh8+ijucExxwwQpBAnpwxiiJ1+8/tN4nN/pNN4Ys/VLm0bPOdf1mfVL15ZGqt&#10;duoH0Dt0+HBmm1+tpTrktX/dlBY9rLVspfCmww+v2/0A+JBzUaYesMQHnempTzaxodpVLA9tkORm&#10;3H76Mf5QzfZvoKS9NuGPoT9gUYN9IIxKcfvnHucyMB9AZAbIq0/3kj614gfhiJrXbp3zIJ2U8kQB&#10;GQeRJb9gClOorX/Y9Mll6K2TOagFQFFdqDetPfOagf3lebjxt4j5TJh162gZV5+oZGbYn4gaLUeH&#10;X/WyNWw/0uH/AFx+vN9l+g+5yDyeua7X9AaiN6CByflTOXf85GRk2ujkCtJJwfuXNdj3x/Fw83L4&#10;s7/JE/uNTWtaLbfqkzl/5ehl876ISKf6ZF/xLIz2iXGeh6yAdIvQenoS/wDEDnsS3FLdPcA5repd&#10;iR6Q+RvNQpqNBX7LH76Zyr/nIQ/86f8A9HcX6mzaaT6JfBpy8i9W/IMD9ItT/lik/wCTsec3/IQn&#10;/HNOxtpP1rleo+kuJH6g9M/MMV8o33yT/iYz0/edH+Wa/TnYOxPN8uRj/cslO8v8BnmTzeT/AMrr&#10;T2vLT/iMebrMdv8ANcHU/ofUXkpaeRrEeNu5+9mz0zF/vDF8jmjj9ZcyP0h82eZhTUhtt/bnCfMd&#10;T+fOl17JH/xB83OX+7H9X9Li6vmPg958ngD8q5T/ADQXZPzLPndXNbRT/kAZqcQ9XxcwcngN+a66&#10;Ov2160zg3k2rfnfrJ97j9Yzca3k4Oo/vR7/0PoTWgB+VUA/5crT9SZ3XUB+5JHhmr0x5Of0fPelA&#10;fpqb/WPXw5YnOT9R+S0/DLcX958VgVW2HLzIO+6bfSMTsBSx9+I/VgmfW04+aP8AN1TriAftTP06&#10;9cUg/wB5pPnjk+sNkUHd/wC9lsKdF/hicG0MlO5yyf1BhHm3qFPrlqK7hT+rDiyX/R0Oa7KfUW2J&#10;Ylqx/wBNl335n8M4b5m/5SHUf+YiT/iRzJlzfUezP8Wx/wBSL6q/L/8A5QjQv+YGD/k2MLci5zIM&#10;rFW8rFXZsUOzUxV2Virs2KuzYodlUxS3XNTFXVzUxQ6uamKXVzUxQ6uXTFLVc2KuzYq7Lpirs2Ku&#10;zYpdmxV2XirWXirssYpdmxV2bFXZYxS0c2KtZYxV2Xirs2KXZeKuOXirWbFXZsUuzYpdjsVaOWMV&#10;dmxV2bFLs2KuyxirssYqty8UuzYq7Nirs2KXZeKuOWMVazYq7Nil2bFXZsVdjsUuzYoay8UuzYq7&#10;Nirs2KXZsVdljFXZsVaOWMVay8VdmxSHZsVdmxV2bFLs2Kuyxirs2KuObFWsvFXZsVdmxV2bFXZs&#10;UuzYq7Nirs2KuzYq7Nirs2KuzYq7LGKuy8UuzYq7Nirs2KuzYq7Nirs2Kuz/141mA+/vojNirs2K&#10;uzYq7Nirs2KuyBX/APvfc/8AGV/+JHJPjvaP+MZP+GT/AN2U+t/7iP8A1V/ViFMIcNfjgaHCrsdX&#10;Al2OBGAsg7LwK7F7azmuD8IIT+bAZ0yAt2TDy35Rnu2URR/BX45T0zFyZgPezoBDX+o2tjCZbhwi&#10;j7znS9J0Kz0qILEoaXvIeuVwxGZuTAyt5j5o8/XF2WhtSY4VruOpwcSfpzPhAAMWE3Nw8r1epJ3J&#10;PXGn3y1KHqaU/DKpirfIgfqpl4q6hqKb1xpOKq6J/bicsyRRl5GCIoqzHYAYYxJNBUZa2ks8qxRK&#10;XZjQACpJPYDOMfmR+bRmD6ToEpVKlbi9Xv4rGf8AjbMqEPD/AKyDKnqPlHyPFYBbq/RWuNikR3CH&#10;rVv8r/iOcilZixZiSTuSeuO5aJFmFMTaauw+/JU0yzdzsRLE9cWgkl2aophYuyumBLsv54UOzU3w&#10;K7KP4Ypdl0rirsrFXZsCuzY2l2G2gaBJqcpkkYw2MJH1if59ETxdv+bmyuc65c2UImRoOJydRCOO&#10;NIYEEVtEOMUQ7DvU92P7TftZjEufGIjsHYqDkGTsetP9vCl2LJuRvtirslPlwbbd6dcxszbBRufs&#10;fLJbbirAU+7MOTYlc5oCa174tPNMri0s6G5k+0x6IvdmPYDGEOpRKVIJ5II4XvbwlbWLt3c9go8T&#10;gmGGK2txbx1IBq7n7TserN883mk0vD6j9X+5cYvPPMvmCfVbtyWpENlRT8NF+yo/yR/w2WBmyVIX&#10;fxPX6cEWTMk3qBGcJuwQFj9w3zD1s4iFE1aCsawlv19CIoszA8DIwRSe1SxAp0wf9eu7lD6sH1aK&#10;UUhjkNJa1oOSb8V/1s1uIx4vSCeH+P8AhSQByNpLceRdP0O3+uS6wuparDK098bdS8KrTkaOPtMo&#10;CqqLyxJ9OW2jjfkWkqOXh17ZnS1JkSOjXve6E0nzc2tX11FHH6doqM0JJ+MihHxEfzVrhRcms0g8&#10;SRm2wD0D3N4GzNdO+C3gkHUKDvuD37fLEyfhp37ZeilZEBmqR8INae3hktvBXTFp/IP1DOahtlPv&#10;ceHIPCvK4YebN+omc/M8jkXtj/pUQ/y1/XnQ5B6D7m7Jyey68pOhamQP+PeXf/YHw985r/zkU7pZ&#10;6SVND60tf+BXNfh2x/536HEzcvizL8jmJi1L/jHbf8zM5r+XbySeb9JL7ql1GQfflgnvEuJ1ej6z&#10;/wAci+/5h5f+IHPXcW1tH8hmmj9RdmD6Q+R/NRA1CjAV4Hwr2zlv59m3HlE/WAxQ3UVOOxBo3jm3&#10;0lcJac30l6l+QXM6l1FBZycvcerHTOe/kfHpy+dA9vK7ObeQGN1pQVXeoJx1EBw7Fwo3xC3pv5jG&#10;nlC++Sf8TGelb0fA57gZqdMeTtC+XUHHVwetJt/HtnmvzZp91/yuaOf0yYTd2rc+ooFTN3mj6f8A&#10;NddqZb/J9Q+SJA/kOxbsLeQH6GYZ6RhFbGI+xzRg/vC52P6Q+bfMqk6iKdR1+/OG66tfz5032iT/&#10;AIg+bvL/AHY/q/pcTWHcfD73u/k8n/lU8p8Ibv8AB3zuDf7yL7Lmox/UXMjyeA31DrwH+WKA5wfy&#10;QK/nXrR97j/iQzb60focHUf3vxfRHmCo/KyDb/jztNvoTO63x/cb+GazTDdzw+edKqdYmqP2yD8q&#10;4lcf7wDxof1ZPF/eLBF2C18zEkbhk3+lcbZUFn/sQPwwTHqa8YRHmZydfiJ+yZXP45oT/o8h98nI&#10;esMoc0LqBIv7UL2UkfdlQ/3DH3yUvqREEktaiAL+33/YOHFptbr2FNs12UepnFh+psTeygAmrGnh&#10;uc4b5k31/UP+YiT/AIkcyZ831Psz/Fsf9SL6w8hf8oTof/MDB/ybGFuRc1P82KuyqYq3XKxV2bFD&#10;s2KuzUxV2VTFXZsVdmxV2bFXZsVdmxV2bFXZdMVdmxV2bFXZsUuzYq7LxVrLxV2YDFLsvFXZsVdm&#10;GKWjl4q1mxV2OxV2bFXZYxS7MMVay8VdmxV2bFLssYpdl4q1l4q7Nirs2KXZsVdl4q0csYpay8Vd&#10;mxV2bFLswxV2XirWXirs2KuzYpdmxV2WMVdl4pccwxVrLxV2bFXZsVdmxS7NirsvFXZsVW47FXZs&#10;VdmxS7NipdmxUOzYpdmxV2Xirs2KtHNirsvFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7LGKXZeKuzYq7Nirs2KuzYq7Nirs2Kuz//QjWYD7++iM2KuzYq7Nirs2KuzYq7ILfJ/p1wf+LX/&#10;AOJHJPjvaP8AjGT/AIZP/dlPrf8AuI/9Vf1YHIwuGvxpJ7dcKHZamg3698BS7Hip7b4sg7DOw0h5&#10;qNLsvhlJmzjF2dD8s+TGmVJrlfTt+oXucxZZCTUWRNJF5i81WWkwkFg85+ynvk9gggtYVhgQIg22&#10;yeLBvZ5sZSt5P5i80XuoylpXPAn4VrsPux3IeNcyhFikJlZzyJqKfRjCd65aAqmz8un3ZROFXUFR&#10;1OauKqigniKbY0nfAlVROlO3XAWravYaXaSXl9MsMCAlnbYfR75PHjMtgtJto+iXup3Cw20RZmPQ&#10;dAPEnsM4F+YH5pX+vSSWWns1tpVaECoeX3b/ACf8nMuIERQ597Cc+56z5b8pWWkRK7ATXlN5SNlr&#10;1Cf1znzygZFxp5KT/EXkdzufbC0SmS7G4QwdmGFXZdKfTgQ7K74pdju4xQ7KPXEpdm2xV2V1xV2b&#10;FXZsBS7DHRNEn1S5Kqwit4viubhvsov8WP7K/tZXOdMoxJNBxOTdTEsUdvboIrWEcYYu/uzfzO37&#10;TZi2XMhERFBwGKqaDri2W7FVPh1PfAtux6k9sU27F4m3/XjSbdko0GQKKN36ZRlFtuMqcwquTGNz&#10;bxIqKXu5iBGg679MwuHiN9GyUqSSdkkZ3kYJawAtK7bCg64OtrYWcTJUPcSb3Ew7kdFH+SubXRaa&#10;/XL/ADYtEjbz3zf5ne/n+r2542sWyL3p0JP+U3/C5YGbgBrY0z7kdduuOVXdwqCrHphOwsqhLq7t&#10;7WCSe4cJFGOTMfwA9zgyCZbX1ASx40HFOrEiu+YOSAmd2sg3ukt5BqetQWE+nrGsl2rMZpj8EMay&#10;Fae7/wCxwi1jVLyK+SGWAGzumCRTioIdv2WzEEqNdQ2+mtub1nyh5b0gaPHdWt2zahZRf6VC1HDc&#10;BuwpQ7/ssP8AZLhnol7czac0NwS5t5Akch7xndRXvx3XEG5ebE82HeePK2laN5sF9pqLBDqts8s1&#10;sgAVJlpzZVGyq4KNT+bliF0B9Zf55vtN/dhsHJXsWJs460O36ziGx+QzIISiWLAdaljU/RkvuP8A&#10;jlIe/pj/AIjnLA/vj/WceIeFeWwq+cWFelxKK+3NhkVt97qKn86/rGdJM+g+5unyey6+GXQdSDdR&#10;bS/8myc5x/zkTEX0/SSP+WiRfvQf0zX4f7s/1nB1BZV+RUgK6ita1htSD8vUznnkv07TzNosWxkk&#10;u4q08C2EgcLjdLenauK6Vejxgl/4gc9ZREm0iPjmkiPWXZH6Q+R/NJLagO9FY08Olc5P/wA5Bj/n&#10;Tqn/AJa4v1Nm30x9Evg15eRep/kE1dQYV6WT/wDJ2PvnN/yGNfPK/wDMPJ+tcjlPpLhD6h73pn5i&#10;f8ohf/JP+JrnqK9I/eeBArmq03IOzJ3fLbH/AHMDb/d1aD5A55l8z3Ey/nXwWRgjXlqpFTShRNs3&#10;+XIQK/o/ocDVbW+ovJgp5Csf+YVv+Ns9LQt/ocYHgTmir94fe50B6Q+bfMxYaio8QD0984vrF5Cf&#10;zvsbZrdPVWNeMwqG+wx37Zu8tDCB14XC1cfUHuvlRFX8ppSpajQXRo3Y82Bp7bZ2ZqC2Xf8AZzTY&#10;/q+Lmjk8Ev6/p4f64ziPkuCz/wCVv61JDcepJWflGVIIJcV370zca0UPk67Pfi/F9CeYDJ/yqu3D&#10;ji/1S0DDrSgTO03/APcfRmt03N2HR8+aUP8AczN3o/8AxscTuv8AeJfkf1ZLF9RTDaKM0+reY3qK&#10;EcaV9iuNtv8AeNvkBhkPWwx81TXCH12Abjkz/ry4f95X+eGX1hY81G/B/SkAG9I98qDe3+Zwy+tY&#10;cy3qak6lFxINIuh/1hhvAKW61/lzXzNyLMBheqbXjgjfmQD8znDvMX/Hd1D/AIzyf8SOZOT6i+p9&#10;mf4tj/qRfWfkUU8maGP+XGD/AJNjC7IOcnuVih2bFXZVMVdXKxVvNirs2KuzYodmxV2bFXZqYq7N&#10;irs2KuzYq7Nirs2KXZsVdl0xVquXirs2KuzUxS7LxV2bFXZsUtZeKtZsVdljFXZeKuzDFLsvFXHL&#10;xVrNirs2KXZsUux2KuOYYq1l4q7Nil2bFXZYxV2bFWsdilrNirs2KuzYpdl4q7NirWXirs2KXZsV&#10;dmxV2WMUuy8VaOYYq7LxV2bFXZsVdmxS7NirsvFWsvFWsvFXZsVdmxZOzYodmxV2bFLs2Kuy8Vdm&#10;xVrMMVdl4q7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY7FLs2KuzYq7Nirs2KuzYq7Ni&#10;rs2Kuz//0Y1mA+/vojNirs2KuzYq7Nirs2KuyD3+97cf8ZX/AOJHJPj3aP8AjGT/AIZP/dlPrf8A&#10;uI/9Vf1YGOFwl+NIHXDauxSC3klYBBXISlSQLdkj0jy/JJIoCGSUnZconkrm3CLTOqqWYgAbknOl&#10;eX/JkVsizXqhpOqoO2Y9ymdtgpIYX5o8/W9kHt7M85hUFx2OSkAKoUCijYAZkwxCLXby3UtXub2d&#10;5ZX5uxO5OU1CMuASl4k3qfi8fHGVyxVjN0NeuVhVtQxH681d8CFVENa0xrHCqukYoKjbwGEPmvzd&#10;pPlywN1fSfGwIigU1dz4AZZjxGXuSyHy35Uv9auOMY4QJ/eTN9lf6t7Z5285+fNT8y3jSXLlLVT+&#10;4tFPwqPE+Le+ZRIqhyaJ5hyet6JoNho9oLe1Tf8A3ZK323PiT/DIq0pPTYZFxJZCUxxoHjha7dmp&#10;QY0rswpXfpiFdlHFXZYxV2Y0xQ7Md8Uuyt8VdmwK7Nirs2NpdhjomiXOq3JjjIjhjHK4uG+xGnif&#10;f+Vf2srnOkxiSaDicmQW3gto7SzjMdlEaiv2pHpvJIf5z/wi/DmMTu5kQI7BwGPjG+Bk7F16VGLJ&#10;2PDb4Fdig3O22KuwTChZgBv742yAdk48r6XFFbjUrnaFQfQU1+JvH/VGYOaZJ4Q3RCA1C5LN9VhN&#10;ZGpzI7A/xyW2ULQg3U60vJx8IPWOM9vZm75kaTTeIbP0R/2TCUrLzzzp5kCt+i7FgYo6GR1/ace/&#10;cL2/yvixQtm9AQwgAs1SdsaTkwxLZWi+J7YY2VvJEhcoCze9CB4Zi5sgJrooBHS2D+Z9Ss9SlFtF&#10;emGKAkEMpMbv05clJNB0HwY+4h5n1AjI9ByqNjT3Fcx5HuYTrnSI8q6m1gosbieCeyJZoJY5KNGz&#10;EFvgf03KsV/l+Fv9bCnUdO+vJFD6fxRyLKrMyqOSg03JyqY25tXGHpXlvzLa6NLcXtxdI1tJE8KJ&#10;GryNxLA8iFB32wzt9PW0gECjm4YvPIOnTYA5DGep6/Sy492H6/5wGv6217X07RIxaWERpzJZ+TsV&#10;6/ZH8vH7K4V3X+9D/POg0392HIjyT3TRWzjqPHofA4jtTMghaRh2YDt0r88l0oP6Kj94wf8Ahc5U&#10;f3p97VGreGaMOPnaZa7G7m6/8ZGyK25pdRf66/8AEs6WY/dn3Nh5PZtcLHQdQJ3P1ab3qBGaZCPz&#10;4SP9EadJJTjHcsant+7Oa/T/AElw842ZF+QzVa+B6/Vrc/i+cb8oXBm88aPJXb65Dx+XMYZ7uIeT&#10;1bVv+OXef8YJP+IHPYkI/wBCg+WaKJ9ZdmPpD5H80gDUTQfFRv4DOUf85BCvk4/8xUX6mzcaUeiX&#10;wac30l6f/wA4/wBRqTg7H6lJ/wAnYznNfyHBHnkf8w8n6xkco9JcP+Ie96h+Yf8AyiN/8k/4mueo&#10;b0D46eGazTcg7KQsvlqRydZAJ2Evw9vDPMXmdSfzuAP/AC22p/4VM3ecbf5rgavq+pPJpH+A7A+F&#10;of1HPTENRZRH2IzSj+8LnQPpD5q80LXUlI2NOtffOG6kOX5/WvtGv/Jls3Ob6B/V/S4esO4+D3jy&#10;yeP5QE/8u119/qyZ3F/95FPbjmow7S+LnRDwS9FfMAI3+IZwb8ut/wA4Ndbwa5r/AMjRm21w5ut1&#10;B/ej3vojzZ8H5bxgdre2G/sFzut+QYQPbNfph1dj0fPWkLXVrkjrzPT/AFjiVyf9EX3GSxfUgckT&#10;p1f0/P41WlPmM1v/ALyMcZ/Wxxjm1qzA63a1PZiR9OaFv9EavicMo+tMAtvqLq8dNjw6ZVu1IN+5&#10;NMZi5MMfVfqf/HSBHaIfr/sw3iH7kE/y/wAMwD9TbFheokPdncH4j4+JzhvmD/juX/8Axnk/4kcy&#10;sv1F9T7M/wAWx/1IvrPySKeT9FH/AC5Qf8mxhflbnJ3mxV2VTFDs2KuzYq7Kpirq5qYq3XKxV2bF&#10;XZsVdmxV2bFXZsVdmxV2Xirs1MVarmxV2Xirs2Kuy8UuzYq7Nirs2KWsvFWs2KuywMVdl4q7Nirs&#10;vFLjljFWs2KuzYq7Nil2WMUuy8VaOXirs2KuzYpdmxV2XirWWMVay8UuzYq7Nirs2KXZeKuOWMVa&#10;zYq7Nil2bFXZsVdl4pdl4oay8UuzYq7Nirs2KXZsVdmGKuy8VaOWMVay8VdmxS7Nil2bFDs2KXZs&#10;VdmGKuy8VdmxVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY7FLs2KuzYq7Ni&#10;rs2KuzYq7Nirs2Kuz//SjWYD7++iM2KuzYq7Nirs2KuzYq7IPf8A+9tx/wAZH/4kcNvj3aP+MZP+&#10;GT/3ZT63/uI/9Vf1YHpX54bcOl+DLPTJZ2G1E7nISnTIRdk18ueTprpl4IUi/akOYuTL822qQWp6&#10;vZ6dCZZ3AoNl750fTND0/TY+MCAyd5DuTkIYTI3JiS8y8zef7u7LQwMI7fcGg3P04PGZggAwYRPc&#10;ySuzMTU9Sd8xGSCqNR1O2J5clTqB03rvTKJOKtqhY0A3PTLAJ2yBkgqqR7VPUdsYTkkohFqQB1P6&#10;sgv5gfmdp3liM28dLjVXWsUAOyg9GcjoMycWEEXLk1SzRizXyh5Gl1MLdXVYrMHqKcn8Qtf+JZ58&#10;8x+Z9Z8wX5vNSm9SQ7Io2VV8FGXE7U4mTMZPULDT7OwtktrWMRRJ0UfrJ7nCnocFNKIzUxV2bfFD&#10;ss4q7KxCXZtsVdm2xV2amJV2V3xV2YmuKuzYq7K74Euw10HQbjVrgqG9G1io11dMPhjT+LH9lf2s&#10;ryT4feyjEyNB2S6trBbiysIzFZIeXE7vI1Kc5D3b2+ymY55+blxiIig7KVcDJ2LIPfAUuxRfwxS7&#10;HjFXYtGDsBgV2SbytoK38rXNwWSwt/71+nI9eC/8bH9nMbNkI9I+otsY2hb+79BAibzPsg6/SRnR&#10;LG3Eix3k6BY0A+pW1KAKPsyMv/Jtf9lkdPpuM1/D/FL/AHrKUugYN5u8ziwR7GzfleSAi5m6lSRu&#10;o9/5v+BwQ7sxLNuT1zfQxiIocmovPZGZ2LEknvXxxlfHL1dx6GlB1wdY2vSV+lfhX+JzGzT6BlCH&#10;FzYv5q15l5WNq3xspFxID0/yR7/zYY1+7KA3gMKkRSR1365qnthACaQ7Bqj6dssHYd/nvkJRDVKA&#10;LaPMCeLsvyJGLXChY3Arvuamu5qcwgd3FlHdHaJJzvrIhVTg3A8RTlxoKnxORi9H+kvnSaM/uw3R&#10;5PWNNYi0UeBP68QI2zKBZIoOa1+/Jc5B0iL/AIxLv/sc5Yj98f63++ceJeHaeSPPVz4i9mr/AMjT&#10;kVt/96Yj4OP150kvoP8AVbJHZ7PrZroWoL0BtZj/AMkznPv+ciGZdC09QdmuzX/kW2a/CagXGzfS&#10;yL8gzVr0/wDLtBv/ALJs495HNPOGjf8AMXD/AMTGQJcOXJ6xqYrp11/xhk/4ic9lQGtnD79M09VO&#10;Tson0h8jealY6kz1+FQa9O/tXOV/85Agf4NPb/SYiPubNtpPol8GvN9Jemf84/VOrSHsLOSo/wCe&#10;sec1/IgEeeK/8u8n61wZvpLgfxD3vUvzE/5RG++Sf8TXPT92Kcq+Armrwcg7aWxfLUn/AB16nvL+&#10;qmeZ/MQ5fnetf+Wy2/4gmb3Ny/zf0Ot1fP5PqLyh8P5f2XtZt+ps9Jw1+pIPAH9eaMf3hc6H0h82&#10;+ZeP6SXbYUIP05xC7+L8/YP8mIf8mDm61H92P6v6XD1f1B7x5fHD8oB3/wBHnJr7zPnbJGpYj/Vz&#10;UYh63OB2eD3Cg+YQP8qn4Zwj8tqn82Nfb3uf+Twzca0bl12b+9D6E86jj+Xka1/3XbKfuXO5XtPR&#10;Q9zmtwc3YdHz5ow/3J3bdaOafOpxt1/vInyw4vqPvX+FW0rkdeuPYqK+1c0G1mT44n62ONrVqDW4&#10;B34n9eNiqLOvucn/ABpgW74V1hK9BGP15UZ/0dfCu2J+pjDkfe3fgnU5RTYRr+uuHKlltq+C/wAM&#10;143n8WyLCbsn61WvWTYfM9c4Zro/3M3v/GZ/+JHMvP8AWX1Tsz/Fsf8AUi+uvKNB5W0kdKWkI/5J&#10;jAGUuam+bFXZsVdmxV2VTFDs2KuzYq7NirsqmKurmpirq5qYq6uamKurmpirq5eKuzYq7Nirs2Ku&#10;zUxS7LxV2bFXZsVdmxS1l4q1mxV2WBirsvFXZsVdl4pdmxVrLxV2bFXZsUuzYpdjsVccwxVrLxV2&#10;bFLs2KuzDFXZeKtHHYpazYq7Nirs2KXZhirsvFWsvFXZsVdmxS7NirsvFXZeKXZhihrLxS7Nirs2&#10;KuzYpdmxV2WMVdmxVo5YxVrLxV2bFLs2KuzYq7Nil2bFXZhirsvFXHNirWWMVdmxV2bFXZsVdmxS&#10;7Nirs2KuzYq7Nirs2KuzYq7NirssYq7LxS7Nirs2KuzYq7Nirs2KuzYq7Nirs//TjWYD7++iM2Ku&#10;zYq7Nirs2KuzYq7ITeIzX04Ar+9f/iRwvj/aH+MZP+GT/wB2U+t/7iP/AFV/VhhYaMzsrOKk9Fym&#10;U3HEV+dB8u+SzIFmul4R9QnQnMU5DLYMuSQ+YfNlnpUTAMHn7Lk6hijgiEUS8Y1FAMtx4Bz6tZNv&#10;Jdb8x3uoTu8jkgk0XsK47Y5kDZiUjkYyGp+eU3TJxVZIfhrXvjSBliVhHI9MoUxVqm42+WUT0xSq&#10;xhlao6+GOJoPfKwhXiVnegFTiHpyyileKd2yyJDXKaIuL2z01SaCa4O6RHoKHqxGeePz2sVt/OSS&#10;KAFuLaNvmVJU/wDEcysBu/e66X1F7F+XV9Le+U7OaY1lq6vTYbOT+o5zgr3y0hFslxpXArsv6cKu&#10;zfPFXZq+2BXY3FLss7nFXZqYq7MRirsrArs2KuywhI2HTrituwx0TQrnVbv0YvgiQc552+zGg6sf&#10;4D9rIzlwhMYmRoOJoMmcr20dulhYoYrGLdVP2pG7ySeLn/hcxPfzc6MREUGgPvxIL3xS3j1GKuxQ&#10;DFLseuBLsVQVwK7Dfy/otzq18LdPghX4rifqET/mo/s5VmyiA82URZUbq5S3iLtueijxJ7Z1DS9P&#10;tmhRI4wmlWnwxx/7+kU7k+K1+2f2mzGxYTOVfxH6pfzGycqFBh/mvzJ+i7duJDanOPhA/wB1oeh3&#10;/aP7P/BYYyytI5Lb50GHCIRAHJqt5nK7yStI5q79TjK5eFtZtXsCcXs7YyvyYfuwd/f2yrLk4dur&#10;OMbSvX9ZWxtfTQ/6VIDwUdVB25f0w1psKbe2YoLk0wKUszliasSa16k/PHDpgQhnG+x+/LX8MVQz&#10;ih3+n6cs0GBBboB/UV6YvcgcW91BzBgKLizCI0Z1+t29AABKf15GL7/el86PR/3YZB61pYraL0Bq&#10;f14hXbMqkoooK1PvkqG+jxf8Yl/4jnNT2zn+t/vnHhzeH2w4+fbwV2F9MB/yOORaHaeP/XH/ABLO&#10;jmPT8G2fIvaNXHLRb3ap+qzU/wCRbZz/AP5yKH+4HTz4XhH3xtmtwn92ff8ArcbPyT/8gCa3opt9&#10;Xh/Bmzj3kj/lL9H/AOYuH/iYwEbOFLk9c1H/AI591/xik/4ic9lwf7wQ/d+OaUf3knZx+kPkbzWg&#10;/SNab8W36ds5V+f/APyhje1zD/HNzpPpl8GrMfSXpP8Azj7X9MSU6fU5Kn39WPObfkR/ynFe31aT&#10;9a5HP9LhD6h73qn5iivlC++Sf8TXPT94QFb3Armo07s5Hd8uvX9LgdP3vz22zzPr5B/PFf8AmMt/&#10;+IJm/wA3L/N/3rr9XzPwfUHlUU/L+0H/AC5v+ps9JQGljGfY5ox/eFzsZ9IfNnmX/jqJ8gCPpziU&#10;o5fn2jeEFf8Akgc3Wcegf1XC1X1B7xpXw/lFv/vmUffcNnaJjSyH+qM1mL6i5sTs8IZQ3mUeIIP4&#10;Zwr8r2VvzR8wt4/WKf8AI8Zs9Zz+Lr8397830H59BTyFGO4W3B+4Z3C9/ukPtmBg5uxH0vn7Rf8A&#10;jpXv+v8AxzXe1qvyw4vqSPpX6Q3+5+5ptWQD8cdHQ2RHY5X/AB2wxO1M/wC56KmxVK/jia7WSj55&#10;aP7xMF92eeuvXf4UG3+tmi/uF+ZwS+otcOTd4f8AchcbdEXr9OHBJ+r/AOw/hmBEev4t0eTCJ97t&#10;RWlWAJ70rnDNc/47N7/xmf8AXmXn+s+99T7L/wAWx/1Ivrnyn/yjGlf8wsX/ABAYBplLnJtXKxS3&#10;mxQ7Nirs2KuzYq7Kpirs1MUOzYq7Nirs2KuzYq7Nirs1MVdmpil2Xirs2KuzYq7Nirs2Kuy6Ypar&#10;mxVrNirssDFXZeKuzYq7LGKXZsVay8VdmxV2bFLs2KXZYxV2XirWXirs2KuzYpdmxV2XirWWMVay&#10;8UuzYq7Nirs2KXZeKuOYYq1l4q7Nil2bFXZsVdljFLsvFWjmGKuy8VdmxV2bFXZsUuzYq7LxV2bF&#10;VuOxV2bFXZsUuzYq7Nirs2KXZsVdl4q7NirjmxVrLxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2Kuz/1I1mA+/vojNirs2KuzYq7Nirs2KuwDp2&#10;gyXV64ij5u7k17CprmNkyU+Sa8f4Rk/4ZP8A3ZTtJY4rWN3YKoRak/LOi6F5RtrJVluB6k+xoe2Y&#10;4vJ7nEMmF+afPscCtBYtV9wXHbJDTb9QzJx4xFrJeaX+qXF1IXkcsWJJOVXL6RSWg/FvUkbj9eat&#10;MNLTgffGVJywClWv8RPh4Zt+uJQ2qkigU/PK2DCvQ4OaVThQim+WeO3c9srJpbV4oGkNVX4RuT7Y&#10;pFAGblL0HRcI3YSkk/mPXJrGJbbT6erKDznpUKB4e+XNUGnT2ycGoIXTaywh2YyMQSzk1qfnnBf+&#10;ciLWmoaTdD9qOSMn/VYN/wAbZk4fqLiZtpvdvyfn9TyzJGTUx3Df8MqnOPnpQ9cyWDOc3Xrtirsb&#10;2wK7LO5xV2VirsrAl2XT78KuysCuyya9cVdmCk+2KuxRIi7cR18cNIt2Gui6Be6ldrFAOKgc5Zn2&#10;REHVmPhkZzERumMTI0GmYAb5MGFpZ2g07TgRag1llIo8zj9pv8n+RP2cwzIk2XPhjEBTgO564HCZ&#10;G2TeO41xV2PAxV2WBhtXYoq4EuwVYWVxeXMdrbJzmkIVVH6z7ZGUxEWVad1RC7miqKknOq6HoUVt&#10;ajTYWpBFRtTul2Mkh34Kflt/kpmBASySv+KX0/0W6+EV1Yv5i8wQ6fB9cl+KV6rZQHv/AJbDwXD6&#10;R1ZUSNRHFGAkca7AKOlM3em04xCurUXlF7qM97dPcTtzkk+Is3iTiR65mBCkvy+dcfBC0z8F+k+G&#10;Cc+EWkCyhtQvYrKAyuOR6Kn8x8MOEjSJAiiijNfxGRsuVEUwe/uZri4eaQ1dz0HQewx2SZoB1NfA&#10;44KSMBkxKHcHc/jl+madceNNKD7tWm+YDthtFLTXn7HF59kr/kjMIHdxJc1+kIRc29a/3vy6nIxf&#10;ily30Z0Wi/uwkcnruktW0B6fEdv9lgY17fTmYto1abhwfam2/au2SyPfR4v+Ma1/4HOXy7Zz/WaY&#10;PD/s/mBfj/l/mFdv9/HIvGP36f64/wCJZ0kj6fg3S5PZdQAOj3oP/LLLT/kWcgP/ADkUv/Ou2B8L&#10;wf8AJp81uHfGfeP0uJmOye/84+vV70eNvEaf7I/1zjPkuo83aP8A8xkP/ExgcSXJ6/qH+8Fz/wAY&#10;n/4ic9mQf8c+I/59c0v+Uk7GB9AfJPm0D9IA9vioaeIzlX/OQP8Ayhpp/wAtUVfuObjS/RL4NeX6&#10;S9I/5x9p+lZf+YSQD/kZFnNvyH/5Tc+1tJ+tcjmPpcIfUHqX5h/8ole/7D/iYz0/fUKN/qjNVpXZ&#10;kPl5yDrKhRsZf6Z5m1lGP56KB0N9Afo4Ic3ee6/zf0OBqufyfT/l1gPy+t28LF/wRs9Jw/7woPnm&#10;oA/eFzID0h82eZq/pWNabAD9ecTTf8+n3qBb/wDMjNvn+ge4OHqvqD3m12/KMUH+6n/G4Odnl/3j&#10;+jNbj+pzIcnhKEjzLWhILf8AGv8AbnCPyo3/ADL189v39D/0cDNpq+Z97gZf734l9B/mDUeRlH/G&#10;D9Wd0vdoE9812Hcux6Pn7RQTqN9/r7AfM5V5taL8hksH1lRya0bfzBP7TZcf+8WQH1sMXJvUUJ1r&#10;lWlEA/HExT6mu/jlv+UZRVmFdal2+yIxX6cdGP3EY8TkD9Ra4cmr01u7vw4rt7YbH/eZv9XMKP1f&#10;FvjyYOam9i26uP15w3W/+Ovef8ZX/XmVqP7w+99S7L/xbH/Ui+vPK4A8uaaBtS2j/wCIjAOUueme&#10;bFXZqYq3XKxQ3mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZqYparl4q7Ni&#10;rWbFXZdMVdl4q7NirssDFLs2KtZeKuzYq7Nil2bFXZYxS7LxVo5eKuzYq7Nil2bFXZYxV2bFWjjs&#10;UtZsVdmxV2bFLswxV2XirRyxirs2KuzYpdmxV2bFXY7FLs2KGsvFLs2KuzYq7Nil2bFXZhirsvFW&#10;jljFWsvFXZsVdmxZOzYodmxV2bFLs2Kuy8VdmxVrMMVdl4q7Nirs2KuzYpdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZYxV2Xil2bFXZsVdmxV2bFXZsVdmxV2bFXZ//9WNZgPv76IzYq7Nirs2KuzYq7Ni&#10;rs6NoFhaWun28kaD1JI0dm92UE/jmEMJlI2+RdoS/wAIyf8ADJ/7osF82edLiSaSyibgkDGMivXg&#10;aYYs7E7jMuGIAOAwa4vpJmqTsa7nv883KpyfClSD12GxzHbrgCt8u/euMNSfbLAKVomvfLC0O++R&#10;MkWvjiP0CuXtTK7VXEYU/D3xFnoeI3btloSSqfVqIZp2EcCblj4YNsrZd3c1YdF7ZVliQwkCGL67&#10;5sdm+oWCiO3/AGpj9pqdhi1OMhPemRgRVNZS/WVebTrVwT9uhI36jpgSUsaFhRj1p0y4Iu010eKF&#10;FaGJi6KdmNP4Zx3/AJyGteWjadc0/urhkJ9nSv8AxrmRi+r4ONn+oPZvyYm/0PUIK/ZZHA+fIfwz&#10;hAzLanpGYnwwK7K36Yq7K3HTAl2UcVdmxV2XirssLvvhV2OWFz2xpFuwQLcnt92SCLdhzofl+8vp&#10;KQ0WNd5ZW2WNf5nORyTEQyjEyNBpmA69T0GSp3trS0GnafUW6n99ORR5mHdv8n+RMwZyJNlz4YxA&#10;UGlUk8m69h4YECNWuRZLseBirsumKuzU+nArsUA6Yq7FoYJppVhhUySuaIiipJPhglIAWUuJAFTs&#10;B1OdN8reXH0yD0Y1DavcrW4lO6wRnxP+fNs105eJKz9P8Mf5zdEcO55pHq+r2sML3FzII7KH/gpH&#10;H7K5KhHFBBHbQkmKP9o9WY7sx92O+bnRYOEXL6pMXkOv61LquoyXLGiHaOMdFUdAMbmcWBS1TvgX&#10;Ub+ysLOW8vZlgtoV5SyvsAMnjiSi6RmnWV3e3MdtaxmWeQ0VF6+/yAGG2iT291pkF3BvHcASIx2J&#10;VgCpp8s12oJ8QjubsJBFhjnnSzubLVJLW4I9SA8CASRWpBp44YU8crBbmLvXjuPllUIHTJgqhXrT&#10;rT36Y5CcBCgKElSf198UAPXI2lSIr1B2GUemEIKm5o4AHXt7YpOPg/2IzFjzcSfNdp5pPD/xl619&#10;xkZ1A/6S3yGdDoR+7Cjk9c0dedkpr3P68C1GZ9JCO4kGlK++SyCv6FhI3/dj9Wcvm/vz72qLxG5H&#10;D8wL4dAL6X/k7/bkWRh9YT/jIP8AiWdER6D/AFWci9nvU/3E3TDp9WlBH/PM5BP+ciRXy5YnoPrq&#10;/jE+a3B9B94aM4qKb/8AOPmzXQ8bZKV9nzjHkwH/ABdo3/MZD/xMYkODLk9i1D/eG4/4xP8A8ROe&#10;y7en6NhFN/7c0v8AlS7KP0B8k+b9r2ns3T/VzlP/ADkCD/g5h/y9Rf8AG2bjTfRL4MMv0l6T/wA4&#10;+qP0lK3jay0H/PSLObfkMG/xudulrJ/xJchl+kuD/EPe9Q/MQgeUryvfgP8Ahxnp++NI2Hgv8M1u&#10;lHJ2h5vl4V/TqgGv77p92eZ9ULH89Ep1+vQD6BGubrPy/wA3/euv1fP5PqDRKJ+X8PgLBz/wjZ6S&#10;h/3iSngc04+sudi+kPmvzIP9zEYr4f8AEs4la0b8+bgfy2+//IgZuM59I90XA1X1B73GOP5TCn++&#10;v13GdouP94tvAZrMA9Xxc6HJ4ShP+KQCar3p/q5wT8nyzfmLrpPQrOf+S4zZao+o+9wMv96PeX0J&#10;+YwA8mEeDRU+7bO8XwpFHXwzA0/Mudez570Qg6jeeJk8Pnlah/vIvuAclp/qKn6V2ggHXpTTYyml&#10;fpxw2swP8+mQifXaMZ2tq7FddYHqEXp88TO1mnjQ5YDc0g7IgCuuXFNxWOmOj/uYh3yEvqLCPJSv&#10;Ki4vmG3wjf5DDSckWclf5dj9GYuHfIPe3xYTCp/SMKn9px8+ucP1jfVbv/jK368ydT/eS976l2X/&#10;AItj/qRfX+gDjoliPCFB+GAqZQ56PysVdmxV2bFXZqYq3XKpirq5sUN5sVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2amKWq5dMVdXNirs2KtZsVdl0xV2bFXZeKuzYq7LxS7NirWXirs2KuzYq7Nil2Xil2Xi&#10;rRzDFXZeKuzYpdmxV2bFXZeKtHLGKtZeKXZsVdmxV2bFLsvFXZsVay8VdmxS7Nirs2Kuyxil2Xir&#10;jmGKtZeKuzYq7Nirs2KXZsVdljFXZsVaOWMVay8VdmxS7Nil2bFDs2KXZsVdmGKuy8VdmxVrLGKu&#10;zYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZeKXZeKuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7P/1o1mA+/vojNirs2KuzYq7Nirs2Kuzp2ln/cbZ/8AGGP/AIgMafIO0P8AGMn/AAyf+7LxLXnJ&#10;1u/qSSLian/Iw4LIqMAcJA7ChO/en+1lAAYkquFC2w69MYd+uWhLitG3+jKp+GAlCpFGScstlaop&#10;YzSmRTzr5/0ny3akzOHuiD6dupHImnfwzMwaXiFy2i05Mwiyryp5Ju9WYTSD0rQH4pSDv7L45GPy&#10;u856n5g1bU2vJKxhke3iFPhRq7bZsckI+HsPpaoZDLmm35oeXdPsvLMP1SERsrGNnHVqr+0e/TOu&#10;6eftA5qdWNg5uQbB836oPRu426lWocdcLyYgGldq5iYTRaCGRNIp0dZSvII6tx6ex/XgedSqqK1p&#10;mRdlireWnLtKR0JLAdaVGc0/PO0E3keaSlTBPFJ+tP8AjbLMf1Boz9Hrv5P3HHVb2D+eIkf7Fh/X&#10;PN9Mzmh6vlbVwK7MdqYq7KOBLswGKuy+NT4YUOx6xMxp9AxpbdgtLGYirdF2p3rkqRbsGW9kwTkR&#10;UjY/ThARbsOdJ0JruZYI2+H7UsjD4EUblifAYJyERbKETI0GmYKK/cMPrme2itl0/T1KWMZqzHZp&#10;n/nf/jUfs5rZSJNnm7GEBEUGlU/ab7X6sBhcDJdjgMbV2XT2xV2Xx9t8KHY5VwWmnY9VqQBue2C1&#10;dnRPKPlqTTkjuZIw+rXYpbQt/upT1ZvDb7X8uYGbIJ/1I/7JugANylOp6hFwlDSelawjlcTew7DJ&#10;tBAlpAYUPN2PKec9ZH8f9UfsjNjpNNvxS5/7liTbyPzV5lk1a6AiqlrCSsMdei+Jp+0e+UffNoAh&#10;IKnqMYzBQSTQDeuIsmmBVYY3dgFBLE0AANanpnBfzN86TeZdU/Q2lt/uMtXPJwaLNIuxc/5C/sf8&#10;FmTP0jhH+c4ObLewexeRvKg0ey+s3K/7kLhRzB/3WnUJ8/5/8rO8eQt/J+lAmvGCNa+NEAzTZ/70&#10;udovoeOfm0ip5rvq926j/K3yR9MocxgLsDXegPhm4sevXJCSoeSlRv8A5/RlqmEyVQcbivQ744Rn&#10;tg402oyDkxanfYdRliMjrkTkYykpkAGnfLmPwU/yRlcBu4sua+zQ+rGRsPU65F9RH+kk+wzotD9C&#10;XrehsfqFBsGY18exwLTvmcoR5ko3Heta5LLYn9CRDwj/AIZy+b/GD/War3eH6lRfzCv+P/La5+9w&#10;ci6j9+vs4/XnR/w/BlPkXtF4/wDuKuPFraQH/kWcgv8AzkQf+dYtB/y/J/ybkzWYR6D8GnPyTX/n&#10;H0AvOw6fVfx9RfDOL+Sqjzdo3/MZB/xMYS4MuT2LUv8Ajn3P/GGT/iJz2Va/8c+LbcH9ZzSV+9Ls&#10;Y/QHyX5yob5RXpy/VXOV/wDOQJ/51Bv+YmH/AI2zcaT6CxzD0vSv+cfgfrrE9raYf8lIs5x+Q7E+&#10;dXJ3/wBFff8A2S4M28XA/iD0z8xv+UTu/mn/ABMZ6bvd1evdR+rNVpuTtC+YY6nzElaEmYA/eM80&#10;X2/56r/zHRfhGubzOf8Ac/ocDVf8S+n9HH/IPYh46e/4xnPSMJpZLXegP6s043mXNxn0vmzzIP8A&#10;cvF41B/4bOJaf/5Pq8P/ABRv/wAiFGbbUfSPdFwdV9Qe9tt+U6+8Ip/yOrnZ5v8AeEn2zAwfWHNg&#10;XhA/5ScgeOx/2OcF/Jqp8/a23+RN/wAnhmdq/qPvcDJ/ej3yfQ35kgDyg47c4x+BzvN7vEvyGYWB&#10;2Nel876Gf9yN3v1kJH3nG6kf9FQewyWmHqKD9BVvLQJ1qQn/AH4/X5HHMf8AQ1+nIR+thj+loj/c&#10;9NTf4U3+bYm9fqifI5ZHaZW9le3NdbuvZkH3YrD9mL/PvlUuZRHkhr0j1L5j4fwphld/DZSeHHMb&#10;T/3gb4sQ0+MtqtvuKGRaf575w7V/+Opdf8ZG/XmRqP7yXvfUeyv8Vx/1IvrzQxTR7MeESj8MCZS7&#10;BHZsVdlUxV2Virs2KuzYq7Nirs2Kt5qYq6uamKurmpirq5qYq6uamKHVzUxS6ubFWs2KuzYq7Nir&#10;sumKuzUxV2Xirs2KuzUxS7LxV1c2KtZeKuzYq7Nirs2KXZeKXZeKuOYDFWsvFXZsVdmxS7NirssY&#10;q7LxVbl4pdmxV2bFXZsUuzDFXZeKtHLGKuzYq7Nil2bFXZsVdl4pdl4oaOWMUuzYq7Nirs2KuzYp&#10;dmxV2Xirs2Krcdirs2KuzYpdmxV2bFXZsUuzYq7LGKuzYq45sVayxirs2KuzYq7Nirs2KXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2OxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz//141mA+/vojNirs2K&#10;uzYq7Nirs2Kuzp+liumWf/GGP/iAwW+Pdof4xk/4ZP8A3ZeIa6Adb1Dfpczf8nDgkmm/bEBxAg+v&#10;Tr2OM5senTLOEJXDkpoftD7ssE9MgSqIji6k7nrjWYAb4GKIijZ3CoKsds53+YX5q6foCNaWlLnU&#10;WBAVT8KHxYj9WbDBpa9U/wDSuPkzdAz3yj5CluVS71AGO32ZIz9p+/0L75591XVr/U76S9vZDNPK&#10;1WYn8AMypTtwibelQQQwRJFEgSOMcURdgBnQ/wAjr1l8yXMJO00PIfNWH9cs545N2IsZ/Mi1Fx5Y&#10;mFPsOrePiP456L05qSfMZrNVvB2kxcQ+VfMkJjnbb9o029zgm4NJhtmugHHKbWTLLosyHpxrUe2B&#10;7ofBmQGDflWXjO6eNKD5ZCPzRtPrPkXVkpUrD6g/2DBv4ZbGVEe9r1A9L1X8r5xH5pROglR1/wCF&#10;5fwzywTv1zOcV7Pjaiu+KXZsVdmpgV2KBO2SpjbsEw2hcciPgBofHDSuwzttKFOdKN/usda17nJA&#10;MbdhhbWKDdjv3+eWCK27DbTdL+tXQtoI+dRyLOeIUDqzH+UY5JRgLLKEDI0GncKKnDK7ntbaFrDT&#10;/wC6Y1uZ+hmcH8I1/ZXNVkyGRsuyx4xAUFqKxPNx8XYeAwvAp75UyX44qcVdlhN8CuzU2ySuxwG2&#10;BXY4ig/Xirsmvkzy4saR6vex8+RAsLalWduzUP8AwuYOfLxekcv4mcI9SgNQu2FYIjRqVkkPRFHW&#10;udFtbdrUO8hD3039+/UKO0a+w7/zZkaTS8VSP0/wf8Ukyt5V5y82fXH+oWTEWMJpyGxkYdWOWxzc&#10;xQxACv2h06YxiMmpXKO/Yb5zn83/ADFfWdjFpFqTAl8rNdXdaUiU0Ma/5T/tf5OXQIiLH1uHny1s&#10;Ob0L8rtAtrqeXVpyHNq3pwxHtIQG5mv8oPwZxK5vUVPRthwiAoz/ALTfM5Hk4Y2en56n/K5/U8ha&#10;Q1a/uVB+gAZqtWf3vwDs9CfQ+efzkj4+abskfa4EN/sQcloFcoJc55q9d6fdl9sIVSc9vv8AllrU&#10;4ChSLVHbwI9sUC5XxJUWAABr9GbhU48SCWigJr09spwvAjvTIgm3FkN24TRkFaUf+pyL6iP9IPyz&#10;o9CfQr1TQ2/0EfP+AwKemZwVMAfi60yU2m+ixn/Ip+vOazis597GHN4rqw/5CFf/APMWd/EEjIyN&#10;5x/rD9edDfp+Cy5F7FNX9Ez1FSYHpvT9jIX+fkEEvlqESyiLjeRlGIqK+m/hmuw2YEe5ozXScf8A&#10;OPxYSuB9hrVmPzEiU/XnGvJ2nOvm3R2jljkVbyAni29BIO2AghwpHZ7Hqf8Axzbo+EMn/ETnsGzp&#10;+jYvc/xzSy/vS7KA9AfJvnIKL1e326rXtxzlP/OQAJ8oP7XMNPxzcaX6D8GGb6S9M/5x/p9YPvbz&#10;f8nI85z+QwP+Mpa/8sj/APE0xyj0uB/EHpP5j0/wnd18U/4lnpy+p6bH/JGanTcnavmGMf8AOyxk&#10;nb1xt8iM813YB/PRdul5H+EQze5xt/mh12q5/wClfT2lAj8vYxXf9Hv/AMmznouA1swPY5qOUy5k&#10;OT5v8xKz6zERSlR/xLOK6Xv+e+oGnSD/AJkpm0z8h7g4eq+sPeZaj8p094FI+mYZ2ab/AHgPyrmB&#10;g/vB73Nx8g8IUD/FHj0FPoGcF/JU8vO2st4xv+MwzP1PM+91+X+9Hvk+hvzNFPKbjpSWP+Od6vDW&#10;FPEUzAwjcux/hfO2hsDqNwT/ADt/E4nqf9yB8v15PTcywn9CL8qAnVJXb/fktP8AgTlyGlovvXBj&#10;3kuP6ViqW166PQDh+vGy7WkfywxHrKP4Ve2b/cvd+8i/qxaIbRfRlUjuUhBX393fMepr+A2wbfsw&#10;sZd/h47+OVaUDxAzDF9EjV9ZtFatTMoHhQnOJasP9yVzX/fjZbnP7yXvfU+x99Ji/wCFxfXWkEfo&#10;23p04CmBKZS7JF5sUOzYq7NirsqmKuzUxV2Virs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Lpirs1MV&#10;dmxV2Xirs2KuzYq7Lpil2bFXVy6Yq1mxV2bFXZsUuzYq7LxS7LxV2YDFWsvFXZsVdmxS7NirssYq&#10;7NirRy8UtZeKuzYq7Nirs2KXZeKuObFWsvFXZsUuzYq7NirssYq7LxS45sUNZeKXZsVdmxV2bFLs&#10;2Kuyxirs2KtHLGKtZeKuzYq7NiydmxQ7Nirs2KXZsVdl4q7NirRzYq7LxV2bFXZsVdmxV2bFLs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/QjWYD7++iM2Ku&#10;zYq7Nirs2KuzYq7OmaYx/Rtn7Qx/8RGTEXyDtD/GMn/DJ/7svDtdr+mtQ9rqav8AyMOCSSe+GnDQ&#10;q7mo7ZYoOmVyKETHHt1q1a1xKeeOFC7kKo3LHYDDGBlsEE0jLS0nuZkjiUsXNBTcnON/mL+cAQya&#10;ZoUgMm6zXQ3A9k/rm1w4I49zvJw8ma9g9S8peQYbMJd6ioefZkg/ZX3bxPtnGJppZpWlmctI5qzE&#10;1JP05KUiebjM1AAFB0HTEzUE16DIq7Jl+U156PnS1WtBKrx/eKj9WX4Oo8myCVeaofW8v3qUqRHy&#10;A/1SD/DPUOnSEulcwMw9DtIG4PlPzlb+ncSbUFaj6DhhcDetc1UWkN+X/i0+SPsVP6sSut465dFE&#10;gs8uH07/AInr9HbI75otvrPl3UYP9+W0y09yhyw8mrMPQXpfke49HzXYnpWVVPyb4f454/I+Mg9s&#10;2DiveMwHXCh2WFJO+K27BEdqzLU7UNPnXDSHYOttPaq1HXJgIdhta6apQksFIP2csjjRbsGU4CgN&#10;eNAB7DLKQ7B1lp8t7KkUIJc/IKP5mY+AyucxEWWcMZkaDTMFFT0w0nngtLU6fYGsZ/3puejSsOw8&#10;Ix2zVZchkbLsseMQG3NYiljzfr+yPD+3C4AnKWSpjgtDU4q7LIFajYYq7NhV2XTbArsco26Yq7JB&#10;5U8tfpOZrq7qmmWxrK525sN+A/42zHz5a9MfqLKMbQ15d+ioVBylfZFzqlha+lxvJlCTMoFrCNhF&#10;HSgNP52H/A5XpsHF/UH+yZTl0Dzbzz5qCB9LsnPImt3cKR8TV+xUdhizNm+hHZAefuWY77fTjCct&#10;C22BUgdcUggaUk/sL1OV5MnCwme5C6lqcNmqQbGeY0Re+3Xp23/4LOMf85Bl1vNHoaRtHMKe4ZP6&#10;5bjPpcHPzer/AJMU/RWoitW+shj9KD+mcg2yTQ9Ez1b+Trep+X2lb9Ep9xIzVa3bL/mux0P0n3vA&#10;PzqRR5omJ6FY6094198nNMxHPeYkip238MsAY2qjJXenwnuB1xwHh0xtKg7b9P444DBaFIsD9k7D&#10;rmCntgJRS0Gp40qd9zuMZMtB9H8cMC48+ayLiJAR3f8AhkX1Af6Sf8++dDovoQHquiFRYr47D/hR&#10;gahzPBSEeWAalck1iR+ho/8AV/ic5zVD/CC0jn8XjOrnj+Yt8O/1kE9O/E5GQD64/wBf+OdEB6Ph&#10;+hsL2SVh+jXqOsJFPmmQj/nIQV8rRHwvIv8Ak3JmsxfQXHzck3/5x99+rWkn0UlTbOLeSKjzbo5r&#10;St5B/wAnBiLpwZnZ7Fqf/HNuv+MMn/ETnsiz/wCOXER2b+OaWR/fF2mM+gPk3zkP9MU03+Kv3Vzm&#10;X56TiHynKxRZAZ4QVbp1ObfR/SWrNvEvSvyCUfW16gehOf8AkpHnOvyPmtpPOEpSH03+qvuDUfbT&#10;JZhs4FDiD0r8x/8AlFLr5pX789JXo/dMP8gfqzU6Z2r5hhA/xHGKf7vA9+2ec7nT5P8Ald4mDqyf&#10;W0ciu4/dg0pm5zg1/m/odfquf+lfT2lPy/LyJiKVsGH/AAhGehbYf6J9BzUH6y5mPcPm3zGCNYgI&#10;6Er/AMSOcV0gH/leupnsIT/yaTNvqOQ9wcPU/WHvc+/5TRb9bdP+TgOdlmr+j28OJzAwf3g97n4h&#10;yeERFv8AFA2/aUV+7OCfkcAfN2rt39Nv+TuZup5n3utyf3o/zn0R+Z//ACiz+80f8c71emkaD5Zi&#10;YRzdl/C+ctC31G4qP23I+W+J6rsq0/ycdL1+LXP+7+CZ+Ul/0qVv+LJd/wDYn+uOnFLWP5HBiPqK&#10;w+lRtkDazek9QUHfxxk3+8sY/wAnDj+oo/hVLKn6WuqdRKv4AYIhO8Q+WVTHMshyQOpkC2vN+pfB&#10;mpnjp8v+qe3zyrR/3gbGOeXlDeYbIU6zLX784pq4P6Tuf+MhyzN9Z976j2P/AIpi/wCFx+59a6MQ&#10;dMtyvQpt8q4Dyp2SNrmxV2VTFXZsUOzYq7Nirs2KuzYq7Kpirs1MVdmpirs1MVdmpirs2Kuy8Vdm&#10;xV2bFXZsVdmpil2XTFXZsVdXNTFWsvFXZsVdmxV2bFLs2Kuy8Uuy8VdmAxVrLxV2bFXZsUuzYq7N&#10;irsvFWjljFWsvFLs2KuzYq7Nil2WMVdmxVrLxV2bFXZsUuzYq7NirssYpdl4oaOWMUuzYq7Nirs2&#10;KuzYpdmxV2Xirs2KtHLGKtZeKuzYpdmxV2bFXZsUuzYq7MMVdl4q7NirWWMVdmxV2bFXZsVdmxS7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuyxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/9GNZgPv&#10;76IzYq7Nirs2KuzYq7Nirs6dpYX9GWe2/ox/8QGPEXx/tA/4Rk/4ZP8A3ZeJ6zFy1rUNv+Pmap/5&#10;6Ngnb5YCXDtSSMDYYXatrFjpVpJdXcyxQxirFsyMWE5DQYzmI8010TQb7VLpILaMsW3oNgB3JPYZ&#10;598+/mrqmuzS2ti5ttNUnpsziu1TmyhGOMVHn/OcDJlMnsHlzylp+jxK4US3dAHmbem24Xwzn/Pc&#10;k1Nf14CWpPco8ab9cCuxoO/tgS7DryVdm1816ZN0AnQH/ZGn8cuwfUyhzUNQi9axuIv9+Ruv3qRn&#10;rTTmJ4N2rTMSY2IdlhHpfK/nuECVgQA1CScN51IUE/PNNxbsClnlQ1QoTUb0PzxKXeOngMuiglSs&#10;UMGrlPByDhZcIskTRHowII9iKZdIekomLiWd6HcGDVLO47pIpP0GuePdRsnt9Su7cb+lM8Z/2LEZ&#10;nYjcQXXgvoxTUA+OaKzYvsOvXLFdg6HTa/Gw5LXiBhEVt2GkemRcdozUUPI7fhlgxsXYIMC7spol&#10;KDtsPHJgIdmVWVyCem/35MJp2K6daXF/dfVrcDkal3bZVQdWY9guUZcwiCSzhj4jTTMFFTh68tva&#10;QtY6cSYiAJ7k7PKR/wARj/lXNXPIZGy7KEBAUFqqSeT9ew8MBgbUGVsl+WBTbAh2ahGKuzd98Vdj&#10;gBXFXY4LiSrsOfLfl2XV7viSY7SGjXM3gPAf5RyjNn4RQ+oshG1G7ult4+R3c7Ivic6hpWm2iW0R&#10;WIR2EG1pb9nI/wB2P4jw/myjBgOSVX/Xl/vGcjWwYL5x81tpivBAwbU5h+8Yf7qUjYDwamDndmY1&#10;NSe+b/HjERswLy55S7FnNSSevXfG5aFip1JrTscdFC80oRBU98jOYiLLGWyje38Gn2clzM1FUfTU&#10;7BR7thsIUit+C+G58TmvMjKVlrhbBkv5b3XBcSkksVCqNwFpsBnCf+chI6posvcG4Q/Tw/pmyxcn&#10;F1D6M/JlqW2qRdleFx4/Gh/pnGTlhaHpGep/yQfn+Xun/wCTzH3SOM1Wv2yD+q7DQ8j73g/53LTz&#10;A7eKJ/xADOhKMwrdg8mkJDH+GWAa0wqoOfipTb3xRVHfKzJFqbUqKbd98eY/DAJptYy9h9FcwQrX&#10;3xMrQS0A4oSag/qxC57dtjlmJx581MchJ8nH6si+of70N8znR6IehD1LRSTZKe9FP3qMDb0zMtIR&#10;zEcvw+jJNp1P0OoP8rfrOc9q/wC/LSD6vi8d1+i/mHe+JniNfmiZGukx/wBb+OdAPp+DbN7DOFNi&#10;R+yYv+NchH/OQKV8qof5byI/8I+a7D9JcbPyTr/nH4/Y8DaTH/ktHnE/J5P+LNHp/wAtkH/JxcmX&#10;Blyex6j/AMc+5/4xP/xE57HsSf0eg7VzSTH70uyxfQHyd52Ui+Uj/K++mct/P+v+EHp/y0QD/iWb&#10;XSfQWvNyek/84/spuaV3+rTf8nY85z+RX/KZSf8AMK//ABNMOX6XBP1B6X+Yn/KKXdenw/rz0ze/&#10;3LH/ACP4ZqdO7Ql8wRMf8SLXYetsPuzzdKSPzzO//H4P+TYze5uX+a6/Vc/9K+ntLofy8hp0/R5/&#10;5NnPRUBP1T6D+rNPEetzMXJ82+ZiBq0AFBuD/wAMc43ot28n52arEQtI4iAab0CJ3zbagCh7g4mq&#10;PrD3i4UL+UluB3toj9LOD/HOw3BX9HtXpxO30ZrdOD4g97nY3hUQJ8zgDqZFC/SRnDfyWWyPmXVp&#10;LflXgaq3YGTNhqRuXWzA8T5voX80WI8sfOZP1HO43n2U+jMLB1dkfpfOuhq31q5YGnxyV+44hqhP&#10;w/7H9eHTNeT6E48mAH1Gbc8pTUf6pxSc1to/kcjiHqKw+lC2RB1m822Mij+3GT7WyfLJY/rK9FSw&#10;VjqdyQK1epI9hgiAfvI/oyqR2KRyS3V2Is7mgP7X4kjBWrjjp0h8RT8Dleh3yhtPJJfKiV8zWNe8&#10;y/rzi+sCmqXQ/wCLG/Xks31n3vqXY/8AimL/AIXH7n1XoBro1ofGMYDyt2KYZqYq7KxV1c2Kt1zU&#10;xV2VTFXZsUOzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs1MUuzUxV2Xirq5sVdXNTFWsumKuzYq7Nirs&#10;2KuzYpdmxS7LpirsvFXVzUxVrLxV2bFXZsUuzYq7NirsvFWssYq1l4pdmxV2bFXZsUuzDFXZeKuO&#10;WMVazYq7Nil2bFXZsVdljFLsvFXHNihrLxS7Nirs2KuzYpdmxV2YYq7LxVo5eKtZeKuzYq7Nil2b&#10;FXZsVdmxS7NirssYq7NirjmxVrLGKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY7&#10;FLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs/9KNZgPv76IzYq7Nirs2KuzYq7Nirs6bph/3GWn/&#10;ABgj/wCIDA+P9of4xk/4ZP8A3ZeOasgOs323W5m2H/GQ4Uea/OGleX7F7i7mAYD4IQRzY+wzKwac&#10;z35RddkyCKceVvKF9q9wCF4QKfjlIPFR4e59s85edPPWreZLsvK7JaA/urcdB8/E5sSREVHk4Mpk&#10;l69pGjWWlWogtUp/O5+0x9zkYrtv9GQYI7MW2xV2USPoGBLs21fl2xV2L6fMYb63lGxjkRvuYHJ4&#10;jUgmJ3cRUUz1/oc4ks4n8QGB+YrlOeNTLtdMbBfMv5k2Qgv50ofhd1+40yQzfFElO4zREUS1yG7E&#10;/LMpWZkG+/TEf2DUZeOSHXdYddl36sCPpGAJhWvam+XxRVhl1pLxEbkU3GeZfOWitH5z1ZEBKCd3&#10;oBtRzy/jmbphcA607Po7SrgXGmWk439WGN6/NQcBwad6Zpw5UPLbMqMEFFYMCKnEgUNagDLaQ7FJ&#10;ZSI/hbiBvxHvhKQ7EGkoFoePIcST3yFpdlWtjdXl7Hb2ylnc7jsAOrE9lGVTyCO5ZxjZppmCipyQ&#10;lbSytTY2fxs5Buro9ZCP2V/4rU/8Fmry5DKVuxxYxAea1Qxbk3+xXwxACn8crtkvyqU/pih2OocV&#10;dlgHAmnZXGpwq7HBB9GKuwx0bRbrVL1bW3HvK56IncnKc2URFlIFrJpkhjLuaAfrzqmk6RaQWyWc&#10;CldPg/vW/ank7gnw/n/4HMLFjM5f0j/sG0+kUxDzR5mGlwevJQ3sopaxfyD+Y4aTSFyTt7AbAAds&#10;32nwjHEANbyS7vJ7m4eeZi8jmrOetScSoQAcywVQxIqRX/Vyq1yWyCVwHEb7ntTD3TLUQxFq1eVK&#10;18M0+ozcR/qyTKHpvqwnzldyXMiJuIonoFPiDQnNIPgP04QXHilVieOoRbivw75w/wD5yDSuk6VJ&#10;/LcSLX5p/Zm0wfS4+o6PpH8nGYXOpxkUUxWxH0Kf65xADLXHenZ6g/IZw35f2o/laQf8lXzVdo/X&#10;H3OdouReGfnkhGsch3RP1DOloN6ntmAS7EF49JXl19z7YpQZWFWOa/Onf5Y4AfTiShTYU70pjyuw&#10;rkOJK2RKd/f7saVINckChZQgVIrWu3emITle/ShGW4w0z5tFlDU/yh79si2o0Fy3zOdJoRcGIeoa&#10;HU2ab/spuPCmBAwpmbwJCYmE8h3ruBkl07/jjIfZv1nOf1f9+Wgjf4vG/M6cPzFvN/8AdsJ/5Jpk&#10;ckoJfm38c38Pp+DeeT1+NTJZsD+zGT9FMhn5+0/wkf8AmLh/4i2a/T/SXEyn0pv/AM4+neMdhZTf&#10;8n484b5SanmrSCB/x+Qf8nFwlwpcntF8K2c48Y3H/CnPZOn76Yn+t/TNLk/vj7nZ4foD5N89L/p4&#10;A8W9jnLvz9r/AIQk/wCYiH+ObbSfQWrNyej/AJAAC79/q05++WPOb/kZUecXP/Ls/wDxJclkGzgE&#10;+oPTfzDAPlS8/wBj/wASGemLs1gb/V/hmq04p2wfLwK/4mX2m6/dnmyQE/nmx8L79SZucw3+DrdW&#10;f0PqDSqf8q9g8P0cP+TWejbehtT7A/qzUXUnNxHZ82eZd9Xh+Q/4kc4n5b+L88da9kcH6FQZttR+&#10;gfc4mq/vA97vhT8prUeNpb/rU52e/bjpcn+o36jmv0m+Ue9zsZ3eGaeofzjGtagzxivzZRnB/wAh&#10;9/MOqn/ioV+l8ztSebrJf3g+L6B/NHfyxTpWePr8mzvN6d0H+rmDh5F2J+l876AlZbk+DyfqOIar&#10;9pB7r+vLNLyPuY5foTjyYtLeRwf9/fqxS5/3nj+WQw81j9KC07/jq3pHeRfwxtx/vPGPYYcX1Fb2&#10;VrDkt/OVNOUjVpgqAfvU+j9WUy5FISnWH/0KQ+Nf+JHF9cYjTHB8P65Ds8XlDaeRSvyahbzVZGlK&#10;zLT6DvnGdZFNVux/xY368lm+s+99S7H/AMUxf8Lj9z6m8ukHQ7IjvED9+AsrdimObFXZsVdmpirs&#10;qmKuzYq6ubFbbrmxV1c2Kurmpirs1MVdmpirs2KurmxV1c2K26ubFWq5qYq7Lpirs2KuzYq7Nirs&#10;2KuzYpdmxV2bFLsumKuy8VarmpirsvFXZsVdmxS7Nirs2Kuy8UtZYxQ1l4pdmxV2bFXZsUuzYq7L&#10;xVxzYq1l4q7Nirs2KXZsVdmxV2Xil2XihrLGKXZsVdmxV2bFXZsUuzYq7LGKuzYq0csYq1l4q7Ni&#10;l2bFLs2KHZsVdmxS7NirsvFXZsVazYq7LxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;yxirsvFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs//041mA+/vojNirs2KuzYq7Nirs2Kuwy81&#10;/mZp3l3SLe2jYS6h6CBYhvxPAfazPwaUVxS5Pi3auatRkA/1Sf8AuyxbRfIkt/q11e3g9OzaeRlH&#10;7T/GaU9vfOB67r+p63eNeahM0jsagEmg+QzLlO/c6cyt6La2tvawLBbxrFEgoqKKDCxyP7cghVxp&#10;8TgS7KoaYlXZR3oMBV2OZCoqQRXf78VdlqDVWG4GEK7PWXkWf6x5esZD1aCNv+FGHVH1uy0vN4D+&#10;b1qV1S5NOshp/shXJkrVt0PemaTLGpFlMUXl+kOU1Flrt4098TWrDDDYMUVriMNUV2qOSg7YCmAB&#10;y6JRFkunsZYAwG4AOcN/MiA2/m+4dBT10R2I90p/DNlo/p+LrsgqRfQfki49fytp7/yx8P8AgCV/&#10;hkWk4h19NiRQcjXvmUWCeY4yKnFlFaGlCcJKuypacak79SMiSkOxOC2n1G5igtk5yuT8PYU3Jr2U&#10;eOUZJiIstkY2aDTMFFT0yRgwadbtZ2bB3kAF3dgULkfsp4Rj/hs1uTIZGy5+PGIjzWqCx5N2+yPD&#10;54EAytsX46gGIV2biOuKHZeNq7LANcBK27HcfowWrsXtbSe5uI7eBS8srBUUeJwTnwiylpmVVLMa&#10;Abk51Ly/oMNjD9St2+Kga+uu5r+yPn+zmv8AVOV9f4W3aLGNf1+CytWvrn+7UkWsPd2HfD9iiqsc&#10;a8YkFETwAzc6bTiA82BLyDVtXutRvJbi4bk7mtK7AeAxIrvXM4FCBJBr4Y0ttkhHfZiVyKSf5uwp&#10;nOJfzGGo/mJY6FpkgOnRNKt1Ku4mlWNjQH+RCP8AZNmYQIAx/iP1f8S4eTLvQeiab5FSx8p3moX8&#10;QbUpouUSOK+ilQf+DP7X/A/zZ2eyk+CE9jGfwzmMkfq/rOwG8A8D81oVnfYgCVv6/wAcY/2Dlkeb&#10;ihK4SFu4iP8AJzjH5/xhvLNnIOqXwX743zaafk42fo+jPygempXadedrG1fdWA/jnBDlxLS9Tz03&#10;/wA49uG8kRJ2Eko/5KMc1faXOJ8nN0fV4n+eaf7kkJNA8S0/HOrJH27ZqzJzw8akT4z4e3tjylBg&#10;Ek2oMvfq3THIm9TkZSVor17++P479du2RtLTqOh69z4g/PMU8ceJiWuJoCR06YDulGx+dMysMmmX&#10;NRYUkr/lDb6DkW1Ifvz8znSdnn0sYvTtCNLOIjvEhp4bYCKiubIFlSbrISu/TJLpn/HGT5N/xI5z&#10;erH78/jo0n6njfnEU/Mi7p3aD5f3MeR2QVf/AGX8c38Pp+DdzD122JFs1Bt6ZFPoyG/n7/yiDH/l&#10;6g/U2a3AfSfx/E4mXkmn/OPxJkiHT/Q5/wDk/HnC/KrBfM+kmuwu4P8Ak4Mm4UuT2q6BNtKPFG/V&#10;nsnTj/uLUb/azS5B++Pudhg+gPk/z4QNRI71an45y78/m/509z/y8w/xza6XaB/HVGYekvQ/+cfg&#10;31017W0w/wCSsec2/IxifObD/l2f/iS4Zm4lwCPUHqH5gAf4UvfYL/xIZ6buafVjT+UfqzWafmHa&#10;dHy0xp5j8AJc83A8vzyc/wDL6f8Ak3m7zc/gPuddq/q+T6f0zb8ubff/AKVq7/8APLPRdof9Fb6f&#10;1Zp5j1ubi5Pm3zFU6tBXpsK+PxHOKeU2Lfnbrx/yJPwKZstT+pxNVvkD3zUxx/Kezrt/olt+pTnY&#10;tWfjpEzeETf8ROYWj/vR73Og8U8vx+p50gB6fWIv+JjOF/kEQdc1U+MS/wDE8y9Q6uX94Pi96/NA&#10;n/DI/wCM6H/hWzvF59uP3p+vMPHyLsuj578voPQunr8XOT9RxDVSPWQf5S5bpeRPkxzfSm3k2psJ&#10;CP5Zv6Yrcj/Ro/lvleI+pP8ACl+kf8dS8/4y7fQcbcE+gn0ZLEPUUHkr2bD63LQ1+J9vvwXBtMns&#10;cx5/SWdbJHqxpZP2qBvXxbH669dMkHelAcdBGsjI8ihfIVG832W1QslRT6c47rgprF4PCVv145fq&#10;L6p2P/imL/hcf9y+oPLJr5fsDSlYUNPowDlbsUzzYq7Nih2bFXZsVdmxV2bFXZqYq7NTFXZqYrTs&#10;1MVp2amK07NTFXZqYq7Nirs2KuzYq7Nirs2KuzYq7Nil2bFXZsUuy6Yq7LxV1c2KtZeKuzYq7Nir&#10;s2KXZsVdmxV2XilrLxQ1l4pdmxV2bFXZsVdmxS7LxV2bFWsvFXZsVdmxS7Nirs2Kuyxil2XirRzD&#10;FXZeKuzYq7Nirs2KXZsVdmGKuy8Vay8Vay8VdmxV2bFLs2KuzYq7Nil2bFXZhirsvFXZsVayxirs&#10;2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdn//1I1mA+/vojNirs2KuzYq7Nirs2KuzinmCWWTXL9nPNhcSqtTWgDkDNrA3Ee58L7U&#10;/wAay/8ADcn+7kntuP3Ef+qv6sLGJJpXrknBVMwpsD2wJdmahAoTX3xKuygp+0fuwK7HLFU9KA9/&#10;bGkOxdUduPI18K77dskrsVS1kKF+B4KaEjoDgtDs9IflTcl/LNip/YTh/wACcOrHIuw0x9Txv86b&#10;P9+8oG1FcjpXbj/DOkWoDW2aTU/U5GR4naBY9UB6HpXGLtyByGNrTLzMTytHHQrQ9uhwHdoRt03z&#10;IhLdFJz5fYm3Unf4e/tvnHvzbRotet3BIEtuK/7FmGbLRS9J97g5x6nvH5Xz+p5XVSd4pXX76N/H&#10;IASpBdBU9ST0zLJagy3EJpg7LReJpQkd8gSydguws7y5u1gjT1XkBrXZVA6szdABlc8giLLKMDI0&#10;GmYKKnph7Eltp9q1pZHm8n+9V10L/wCQnhH/AMSzW5ZmR3dhjxiI81qqxPJ+32R4YhxypsX5fGmK&#10;HZdMUuygKHfEsXY+gORpXZYX6cVdikUMkkixopZ2ICqOpJwEgblLiQBU9M6L5W8tNpyBnUPqs69e&#10;qwoetf45gZJnIf6P+6bBChZSPWNVt0tnmlfhZxbyHu57KB75LFSOGBYYq8RuxPVmPVjm10mn4Nz9&#10;RYkvHPMvmK51m9Msh4xptDF2VfDGb5sEJOWrXx65mIA3whW0Tl8h33zk35t/mUljDN5f0mQm+kHG&#10;9nU/3SHqgI/bbv8AyZmCsYv+M/7Fxc+Stg9J/LnyUztFrWoxj0gOVlAw+0e0jAjp/J/wX8uc1/Li&#10;cJ520lq9Ziv/AASMv8criXCpn2vpy0S9X/il/wABXPX1hQ2tsR3VhnP5D6pDzdzD+7D5P86w8Z5Q&#10;OvqEkfMDKfZT88si4rH46CeI+w3+RzkP57xF/J/L/fd7G33oy/8AG2bXT/S4+fo+hvyjkX9NsAdp&#10;NPqPmJVzz022TLQ9Zz0n/wA46SV8osp/ZnlH4g/xzXdoj0hzNJzLxr89U/0iBtv7sdfmc7ApP39s&#10;1Bdg8VkrzoOvtii9N+uRKVFq8agb44DBatSK6kqwp8vox4BA/VkSVaCkCu4+Y8TlgEYCVLuHc/LA&#10;dyRyFffMnFyaZqUg4k1GwKnInqZBuDQ71NR886js3aJREdXpugq36Ot5CpCPEgVqbbVJH0VwHQ5s&#10;SlMQU6Dpkl0o/wC4ZPbkP+GOc5rf78/jo0Xu8d86Cn5h3J6bwU/5EpkcmoJfkf45v8RuLcTs9esw&#10;Ta7bkoafQMh/5+gHycxH/LTD+ps1eH6ZOLlGyY/84/ECeMD/AJZJ/wDk/Gc4J5Xp/iPS6/8ALXD/&#10;AMnFwhw58nt0/wDcyf6p/Vns7TKHTF+eajL/AHzn4PofJ/5gUF8CdqM34Zy7/nIAAeTm7f6TD/HN&#10;rpvpkjN9JehfkAR9eYD/AJZpa/8AI2POa/kUK+cnPhbPT/glyUuRdfL6h73p/wCYP/KKXvyX/iQz&#10;03P/ALzH/VGa3BzDtA+W5vh8wnb/AHaaV+jPN8ZZvzykB7Xjj7kzc5jv8B9zrtX9XxD6fsBx/Lq3&#10;/wC2Yn/JnPRVv/vM305qSfU5uHk+bfMIDatbr3+Gv/BHOKeTd/zo8wt4LLT/AIJM2Wr5/JxNSf3o&#10;e+a0CPyrshT/AI9bX/iK513X34aDcnwhc/8ACHMPR/3oc3GeTxvypHz89Qgb/wCkw0/5GKM4d/zj&#10;4AdZ1U/8Up/xI5dldbL+8D2/81WYeWBQVrOv/EWzvd0azRgf5P68xobRLsZbB4B5fr9QuWIBo8hB&#10;PyxDUiDOnhyGWYPpPuYZOSa+TR/uJevZJKn6RTFrv+4T5DK8PNnXpS7SFb9J3TeMh3+/G3FDGgHt&#10;ksXMsCdlezb/AEiQAdfUNfmWwZbr++FemY8pektl7JBrFDamvTitafM43zAP9xjgdTk9Af3iSfSV&#10;v5bgDzlZk/ZVyST4BSc5Dro/3M3v/GZ/15DJ9RfVex/8Uxf8Lh/uX015WIPlzTSOht4z/wAKMA5B&#10;2SaZWKuzYodmxV2bFXZsUOzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KXZsVdmxV2bF&#10;LsumKuzYq7LxVquamKuy8VdmxV2bFLs2KuzYq7NirsvFWsumKtZeKXZsVdmxV2bFXZsUuzDFXZeK&#10;tZYxV2bFXZsUuzYq7NirsvFXZeKXZsUNZeKXZsVdmxV2bFXZsUuzYq7LGKuzYq0csYq1l4q7Nil2&#10;bFLs2KHZsVdmxS7NirsvFXZsVaObFXZeKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXY7FLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz/9WNZgPv76IzYq7Nirs2KuzYq7Nirs4h&#10;rfEazqNftfWpqeFOZzaQ+ke58L7U/wAay/8ADcn+7kn1v/cR/wCqv6sAA/F8QqMNuCvy+LAg+OKu&#10;xaK1aoD/AA13qcVdgq1svUNUPDiCWJ33w0gux8VpyG9WIOwUdsIC27BUWngUYjjtUZLhRbsM/qMS&#10;RkEN6rlSyj7B/HJCC27OvflVKY9J9EVrHIwA7775HVR9IczTyoh5x+bVkksSyPQJ6XxsegCk51Wx&#10;3gIPY/rzSasepzsw3fOlxVNSjof2gKHbY42tJCOuVYt2q028wLy062ev2WofpwPf7KPfLcfNJ5pj&#10;5Vo6hOtFO5oK/DnI/wA6YSH06cdCkqE/Iqw/Xmw0hoycLUD1PbvygnL6ReRH/dcwI/2S/wBmcwjm&#10;LoYq0ofgA8czOLZpZ7gmx065v3SKNCGBILHYfOvTbK5SoWkRJNBxYKKnph/HHbWNqbS0Yuz/AO9V&#10;z/PToq/8Vj/hs12XIZF2OLHwDzWgEnk3+xHhjAtP4ZU2LsumKuzU8cVp2VQYkot2NPxGnYYUOxRV&#10;yJKux6ip2yKuye+VPLpskjvbiPnfz7WsJ/ZB/a+eYObLxE19MW2Ea3SvUr0UZA4SGMVnlPQAdsml&#10;vAtpGyV9SeTeeXxPgP8AJXtmZpdPdSOzGRsvJPOPmptSuDbwErYQ7RJ4n+Y+NczVzbAIYpUn5+OJ&#10;swHXJ0qtGhI9j19sh/5j+e7byxpJMZV9UuQVs4TvQ9C7f5K5kYoiI45cv4R/Ok05cnCGU+RvKT67&#10;ferMCNMt2/fPuObf77X/AI2zzTcTzXE8k8zl5pWLyO25LMaknKpGzZcC3tSIqIqIAqqAFUdAB0GG&#10;vkt/S82aQ/8Ay9wj73AyWPmglQ1JeWn3S+MMg/4U57K0o1sLc+Fc0efbJJ2uI/uw+VPPcY+szmlT&#10;z/h/Zlv+0PfLIOMxQCjw07jrnK/ztSvka7P8lxCx/wCDA/jm00x2Pu/S05+Qe+flM/8AuetT/PYs&#10;PpHE55zIBy0hoexZ6K/5xwb/AJ1udfC5kH/Coc13aI9AcrSH1PIvz0U1tiP99g/8M2drSp+fc5oy&#10;7IPD5SSwFfpx4UV3ORtKmUANR/nWgxwFDtgKuJYkU2IHYfSMdTbBahY6neoqO/6sqh6g0w2gtcTU&#10;718K4Bug1RtTMvDyaZqE9VrTbYGvh8si+qLSbp3OdH2cbBRF6T5ef/QLdT9kQLRew69MAk75tQyK&#10;bAAimx+eSXR6nRgPd/15zuv/AMYv3NA5l4955oPzCuOPQiE/8klyOXFfUPjy/jm9w/QPc2y5PXdO&#10;AMG9QPTP3lTkQ/PtSfJbnwuIP45rMfKX4/icfKfSi/8AnHxwbqMVrW1np/yNjzg3lhKeYNMNan61&#10;Dt/sxk4xcCZ2L3Ob+5k/1T+rPZWmf8c1fn/bmny/3pdhg+l8nef+X6QU/s8mrvXOZfn4vLyc9f8A&#10;lph/jm00n0lGY+ks+/5x+YfpR1/5dZdv+ekec3/I9CvnGQeFs3T/AF1ycxs6+/UHqf5g/wDKK3ny&#10;X/iQz0tIa21f8gZqsPP4u0i+Xboj/EZXuZDnnC1BP54y/wDMZIf+EObrM6/WfV8Q+n7bb8u4SP8A&#10;q2J/yZGeibf/AHkY+xzUk+tzcXJ83a7vrlt4kL/xI5xPyL8X5w+ZDXYer/xNc2OqO7iakfvQ998y&#10;fD+Wdmvjb2o/4Rc615qanlu73oPq8lf+AOY2hP71zocnjnkRCfP6Ht9aip/yNXOKf8490Gqaq3f0&#10;4x97HLMvJ1pH7wPafzWqfLSgd5l/4i2d3uv96o/9j+vMfH9JdhLcB4LogP6Guj/lSdPliOoilwn+&#10;t/DLMP0n3MMmwTPyfvo8hOx9Ntvmwxe9P7pKe2U4OZZjkgNH3u7hugMj039zmuAAIx7j9WOLe2Mu&#10;SpaD4nbpVH2H+s2DLYgzCmUZBUWfRj+rsDZEDcsEpifmLl9R6ftD8SMt7PoSPuZSHpK/8uAH80Qk&#10;jZVdvoCnORa7/wAdm9/4zP8A8SyGT6i+qdkf4pj/AOFx+59J+Uj/AM6xpX/MLF/xAYByDsk2rlUx&#10;VvNTFXZWKuzYq7Nih2bFXZsVp2bFXZsVdmxV2bFXZsVdmxWnZsVdmxV2bFLs2Kuy6Yq7NTFXZeKu&#10;rmxVquamKuy8VdmxV2bFXZsUuzYq7Nirs1MVdl4q1XLpirWXil2bFXZsVdmxV2bFLswxV2XirRyx&#10;irs2KuzYq7Nil2bFXZsVdl4pdl4oaOYYpdl4q7Nirs2KuzYpdmxV2YYq7LxVo5eKtZeKuzYq7Nil&#10;2bFXZsVdmxS7NirswxV2Xirs2KtZhirsvFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;LGKuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/WjWYD7++iM2KuzYq7Nirs2KuzYq7O&#10;Ia2obXL8HatzNU/89Dmzh9I9z4X2p/jWX/huT/dyT63/ALiP/VX9WBltyxIBrQV+jJOCvwVFZ84e&#10;TEBK9P2slSuwRHbCihzy2oOu2Gldg2K1kXc1CEg0HQkZIBFuwxhtxEtVFamrEU2Y702yYixJdj4Y&#10;EYszOKV608f6ZIBXY6QKAQGO1eFO2+SUB2dE/Ky7PKZWO/NW37VFP4ZDOLxuThNFhf5n2fr6PXjy&#10;IVwFp1NAc7JppqJB8s5/VDk7TKNg+YdTDJcKaGoIqfl1zSCk3zyjGWik5vqS6Dz/AJSp/hge9HwE&#10;+AOXwVV8qSsZkUbgkbeHtnM/zhsWudFsZUr8ExViPB0/5tzL08j4ld8XF1PR7b+UcpWTVLc7MCjc&#10;fkWH8c5tYaNGOKr+8ml2jX3/AM+uZ8iIiy0RgZF6OSAKnphxI0FrAbS2PJm2nnHf/JX/ACf+JZrs&#10;ubiPk7DFiEB5rFDMeTdP2V/rgZVNcx21fjuJwq7LK7dMCuygCNxirss0p4E4oLspIwMSUOxQKPli&#10;ydku8qeXVRV1S/Qlf+PSAjd3PQ0/VmFmy8XpH+czhBAahduG+rwEeqRV27KvcnJ9Z2726tNPQ3kw&#10;o1OkafyD/jbLtLp+I8X8I+lZSeW+ePNay8tMsHItYz+9lB3kbofoxSozbiLBgrNU7mvzxN2yyKLX&#10;rHU7DrhVr+u2Oi6dJf3rURNkTu7n7Kge+X48dn+j/ExnOgnPl7QrvWtQjsrQUDUM8vZEHVj/AMa/&#10;5WecfM9zq/mHVptSuZFnkk+xGh2jjH2UUH+XJ5cnEe4B1k5yJsh7npGlWml6fDY2icYYVoPEnuzf&#10;5RO+Rya3miajoRTxGUliDaMwX5fl9LX9Nl/kuoW+6QHJY/qCSFk68oJF8VI/DPZ+iyf7jIe9GzSa&#10;qP76X9V2mD+7fLP5hR8buemx54rIDybLIU11uwoqaRGu4qBtnM/zlTl5D1YfyvCw/wCR6ZssHI+7&#10;9Lj5xye5flNJ/uc0r/LtZFPvxjr/AAzzSTlhLjvbM9Cf842S10a8j/lum/GNP6Zhdo/3YcnS/U8r&#10;/PCIG1tn78SPuP8AbndErXbNAS7MPCJU+Kp38fpxShyNptbxHE77rsB9OYDevc98SpCmxei7Egbk&#10;dt+uOUkjwOClpp9mABr0Pfvv1OX0G+BjTQpuG2p/n0wHe0quZWna5qF0Bvt4Gv05FNT/AL4/M/wz&#10;puzuRYxL0Hy81NOtj/xQlfvbARGbMFkm6SGnhki0bbSf9k3680HaH998A1VuXkfn0j/H8hGxZIa/&#10;RGBkeuB8bf638c3eEeke5trZ6xprExxnoDH/AApkV/PcBvJc5/4vgP8Aw1M12nG0nEzfSi/+cfWr&#10;qMQ/5dpxT/nohzgflsV8waZT/lqh/wCTgy118uRe8zf3L/6p/VnsXSj/ALj1HuP1Zpsw/el2Gn+l&#10;8nfmCv8AuQFTvzag6eOc3/PsJ/g5+RoPrEVPvObLRfTJc/0s7/5x831SQjoLaSv/ACMjzmf5Hf8A&#10;KYP4fV3/AOJLlmTkXAP1B6r+YNP8K3n+x/4kM9Kua2gP+SK5q8XN2keT5euQT5kPvJt92ebtOZm/&#10;PGX/AJjZvwU5t853cDV/V8X1EgC+QIlHbTUA/wCRIz0ZCf8AQmI8DmpP1uVj5Pm3VlP6ftVPcrT7&#10;84p+X4Dfmz5lPvL/AMnRmz1PNxc/96Hvnmwcfy5tF7CG2H/CDOr+cCF8r3x/5dpSf+RZzE0X9650&#10;OTx/8vuTefYwf+WqLw6equcZ/wCcegDqGrH/ACIgP+CbLMrrifWHsn5qmnlxP+Mw/BWzu9wK3cf0&#10;frzFhtEuwlyDwbR6foC6NKVaSn3YH1H/AHqj+f8ADL8H0Fhm5BM/KO2ky13pGfo+IHF7wfAv0ZVh&#10;TdRS7R97qXcbs5O48TlT1qin+YYcewJRM7LrU0eYgkr6RNfpOCrWonFdqVyrIbiztj2toFtkCHls&#10;m/ShpifmMn6mlD+2o/HJdn/UfcmRqJRf5YAN5lY9eEMh+5DnJdb/AOOxe/8AGZ/+JHK8n1F9X7I/&#10;xXH/AMLj9z6Q8rD/AJ1vS/8AmFi/4gMBUyDsU1yqYq7Nirq5sVdXKxVvNTFXZqYq7NTFXZsVdlYq&#10;7Nirs2KuzYq7Lpirs1MVdmpirs1MVdl4q6ubFWq5qYq7NTFXZeKuzYq7Nirs2KXZsVdmxV2bFXZd&#10;MVdmxVquXTFWsvFLs2KuzYq7Nirs2KXZgMVdl4q4nMBirWXirs2KuzYpdmxV2bFXZYxS7LxVo5hi&#10;h2Xil2bFXZsVdmxV2bFLs2Kuy8VdmxVrLGKtZeKuzYpdmxS7Nih2bFXZsUuzYq7LxV2bFXHNirWX&#10;irs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2f//XjWYD7++iM2KuzYq7Nirs2KuzYq7ORarYN+mrtpaKHnldK9CPUanTNpjH&#10;pHufC+1B/hWX/huT/dyT63/uI/8AVX9WIw2BrwZSHY/CPbLAHAX4JWxPPhQgqdj0BByYCuwxiskj&#10;iDN8UilTSm25OSAQ7BBjV25sOL15cBsoFK98NK7Khr8QWvxd/wBeSQ7GSMpYAgUWtCvcjxxtIDsT&#10;WRVuCG2BHfschbJ2TX8sZl/SlzEx5LIqsPehwyvgLbj5sf8AOyv+hzIho6NsfmDneLAKrso6UFM5&#10;/UEmILtcn0h8reYARO7OTWpJJG/XFJaiYHMWLTaYWn77QJhSpCVHQ9OmB7tTwP05kxKlS8rS8Lji&#10;R9rofeuQX8xrO9u/KEiWcfq3CyxlVG+xYqT8hXLfGEMkSfOLTmFgPa/yykWLzLfxFv7yHkQetaqf&#10;45zO3hXT7cwRyetcuKXN0P8AiEfgn/EsnlyGRstuPHwjzeogE0J6dhlKuwyglsXYoBjauy9qYpdl&#10;0HXCguxpHIeGBXZuFaYgoDsdxNMKadh95Y0H69Mby6HDTrb4pWPRyN+I/jmNny16Y/UUxFlCahee&#10;hGFj+KeT4Y1Hie+dJ0+2YMmoXKcHpSytz/utKfbI/mb/AIVcrwYOPYfR/u5MpS6B535281LZRPpl&#10;nLzuZP8Aeycb/NBgh2BJPjm4hChTXbzZ3LuW6nE2NMyGJLccdak9qYEvb22s7WW7upBFbwKXkkY0&#10;AVdycux4zI0FJR1jYXN3dR2ttH6k8xCog7k/qp455u8/eebvzNq5kQtHp1uStnDWm387f5TZkZJg&#10;Dhj9I/2Tr8uTiPk9v8q+WrbQtMS3Sj3D0a5m/mfwH+Sv7OR1LydRStfnlbVadYITVDx4uKr4dR+O&#10;RMQk0ebsVtJ7I3cDtGoYSK1V+GlCO2GEaIRQcRUUz1/5cIfTE8OQIP0Zpddtl+DtNOfS+YfzKiZb&#10;+4U7ENv9+DJRSRt64MZ2Yy5sAdQEiJ8T+oZzz82YRJ5K1weEav8A8C6n+GbLAdqaMwez/lRORrOh&#10;sf2klQ/TG/8ATPL/ABy6nFe7Z3n/AJxrf/R7+Kv+7wfvjH9MxO0R+5+Lfpj6nmv52RE6VbMO3Mfi&#10;uegY1FCe+c5Iu2eAyCpO9fox2RRSm1AAG6/eRmAqMbS0w6d/mMcBjaqbLWvShr+GamIWlrUpWtPG&#10;n8cA3v2l+n9WZmBpyoa6qQ5PYD9eRfUx++Pz/gM6LQdWEdiz/wAvEnTrXpvEP+JMMAnrmzBZ2nKg&#10;9aVByQ6P/wAcon/KI/HNFrv7/wCDST6nkvn9ePnzkepiiIH+xOENx/eN/rZucJ9I9zc9U00kwxGt&#10;KKK/dkV/PQU8jXH/ABlgp/wYzA05+pxMw9KM/wCcfCTqijwhmr/wS55/8uSBfMGm+1zD/wATGWcQ&#10;cCQ2e+SisTjxU/qz2JpJ/wBCHzzUZx+8LnYPpfJ35g0GpD/Xk3+QpnNv+cgWp5OPvcRfxzYaQ1CX&#10;wbM30Fnv/OPSk6hMfC2f2/3Ymc1/Iw/87i+//Hu//Elycjs60/UHqf5g/wDKKXvyX/iQz0s9fqdf&#10;8nNbj+p2keT5jcf87SfD1T/AZ5x0kA/nfMf+Xyb/AIic22cbl1+qPq+IfTrVHkJPEacn/JoZ6JjP&#10;+gv4UOaz+NzcY2fN2pb+ZrMd+Sfrzi35dMG/NHzM/wDlS/8AJ3NjqXDz/wB6HvnnFeP5f2qdxHbr&#10;/wAk86j53cr5S1E9/qs3/Js5jaMetz48nkP5aRn/AB2hO5+sx1/5GA5yD/nHkf6Zqvyi/W2SycnW&#10;H6w9f/Ng/wDOuJ/xlr/wpzusx/06MfLMYD0W58ng+kmnlq6J2FZP1YH1D/eyL5/wy3D/AHZRl5BN&#10;PKJ46NMRUEIOn+sMXvD8Ke5GV4RsfcylyS7SWInYjpRz+Jy5qc4h35YIcixlydaUKTHwhp+JwXag&#10;GY5jzPpbQEg1wEWEPvT9WIeYeKwQqd6yLT7xmRoT9R8ll9JRv5XxsdbuXUmq20rEn/VNc5Lrf/HY&#10;vf8AjM//ABI5Vk+ovq/ZP+K4/wDhcfufSHlgEeXdMB2paxf8QGAsg7BM82KuzYq7NTFXZVMVdmpi&#10;rs2KurmxV1c2KurmxV1c2KurmxV1c2KurmxV1c2Kurmpirs1MVdl0xV2bFXZsVdmxV2bFXZsUuzY&#10;q7Nirs2KuzUxV2XirVcvFXZsUtZeKuzYq7Nirs2KuzYpdmpirsvFXE5sVay8VdmxV2bFLs2KuzYq&#10;7LGKXZeKuzYoay8UuzYq7Nirs2KuzYpdmxV2WMVdmxVo5YxVrLxV2bFXZsUuzYq7Nirs2KXZsVdm&#10;GKuy8VdmxVrMMVdl4q7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjsUuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs/9CNZgPv76IzYq7Nirs2KuzYq7Nirs5vqEQfULoFBtNI&#10;FI2rVyd83GMeke58L7VP+FZf+G5P93JPrf8AuI/9Vf1ZaWZZQhB9X7QataZaA69fi0cJRQZCGruD&#10;3+WTAV2Lweg5JClh3BrUfSMNK7E7oo0mwAQHYVwUh2JOyo/qH4k6AdN8iUgOwP8AaBmBAoSNzkLZ&#10;U7GGR5LgFgpNNgdumC0uyV/l4tzFrEUroVjdGAbx3FBTLIGwQygUs8xwibSJ0PcD9eehNONWhcb8&#10;kXr8s0GU+kjuLuKuAfKvm6Ax3c4I6SNsP8/fBV2Nwe4zDhzcchry1IXsZ4uvwkAdO2IXArHXuRmT&#10;FMuSF0WThqCAnZW/jka1+B5PLWpRA0YQs23+SQcjqduE/wBJY8ns/kW7T/GluQTxmjI37/AR+sZx&#10;wJ92Ttm9hx4AxV2XxxS7Kp4fdhV2NBfaq0GLEuxRVr2xS7HUFcVDsN/LmgSardHnVLKH4ribsB1o&#10;D4nMfNm4dh9RZAWhr69jtYuTbu20aDck50TSrSGaOOZIxFpNuaWduNhM6/7sbxQfs/ztlMMRlLhH&#10;1f5Sf+9TI9Awfzh5m/RMDxiTlq9wu5/3yh7bftEYYSOzEsTUk5u8WMRFBg8olleeUvI3MsSSa1JP&#10;XEyTXLyGJcg3+fh2xORgFJJoBuTkoRsoRMStVVXdmIoOpqegzz/+af5iSa3evpWnSFdJt2o7Kaet&#10;IO5/yF/Z/wCCzNlUBwjn/EXBzZb2ey+R/J0WjWourlQ2pzirsd/TU/sL7/zZzwVrlLQyrLrih2US&#10;cUuygxDA9xjaXZ7N8kSerocLA9Ujb71rmm7S/vXYaXeJfOP5sxcNUu/+MjUHybDaUVkauV4zsEfx&#10;PMH2hQA/Zbc9f1fLIb+YHFfLGtsyhgtpK3BhUHilehzYYN0ZACN3rf5XyEX+gH+WUrX/AFuQzzSt&#10;zpM/97AiH/IJT7uuZ3A68wHR9BZ2H8gEs4ru8FozFXdGZWoaHiw7Zh9oR/clyNKCJh59+cy10CF6&#10;bqzU/DO/oBxB9s5cu3D55lJ5Gv0DfLpTAq0b0HY9fbHJ7jIlK0kGm4oO/jjtj2piqwj46nb+hxp8&#10;PuwxRa2SgAIG21aYDuV+IDx6ZlYS05DuhrlRQj2G+3iPDIrqopM3+tt9wzpuzyxHMs58rtTT7Q9R&#10;6Zqf9m2F5Brm0tU9Ei9K1/DJHof/ABymH+W1fwzQdof3w9wa+ryf8xD/AM7upHQwRmn3gYQ3Q+N6&#10;fzHNzp/pHubS9P0iQCGLluCgofDIp+egDeR7mooA8BBr/wAWDMHANpONl+lH/wDOPoUaly5VcpMr&#10;LToKgj7889+X0T9Padvt9Zhr/wAGMJg4MzsXvcn923yP6s9k6T/vCD32GarP/eOZg+l8pfmIAb6p&#10;H+7ZPuoc5t+for5QNf8Aloip95zZ6T6T8E5vpZ3/AM481F5PToYHr/waZzf8jQv+MH8fq7U/4Jcl&#10;kGzr/wCIPUfzB/5RW89wo/4YZ6SlP+h+wXNZj5u1jyfM6Ly83Ko3/fUHzpnnHQzX87ZvD65cfgrZ&#10;ttQdy6/VfV8Q+m7qo8je4sF/5NDPRSbWL18DmsH1Odj5Pm2/A/xdZr4Mn684r+WFG/MnzQfCSQf8&#10;ljmw1X1Fws3969888fD5GtR/xgB/4A50/wA/nj5O1L2tJv8Ak2cxtD/efNzo8nkf5Whn881O/G4X&#10;7uZ/pnJ/+ceVHr6qe9YR/wASyeUbOtH1h6z+bZp5eiH/ABYf+IHO4zf73J47b5jR+h2BDwnTD/zr&#10;Nz/sziF7veRfTl2P+7LHKOSaeV/h0e6Fdiqg4teD7A/yhlWA7FkeSX6YPjPj6TkfSTlyCtxEPFjj&#10;E+golyWW+1rcEHf0R9HXBln/AHze2Y2X6WaS69Qafbdht+rAnmRgVtVHeVa/fmRodhL3Jl9JTT8p&#10;056hqrgABbKYj7qZyTU25ajdN4yv/wASOV5vrL6z2WP8Gx/1IvpDS4hFplnENuEEa/cgwNlbnorN&#10;irs2KHZsVdmxV2bFXZsVdmxV2bFXZsVdmpirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nil2bFXZsV&#10;dmxV2bFXZqYq7LxS7NihquXTFWsvFLs2KuzYq7Nirs2KXZsVdmpirsvFWq5gMVdl4q7Nirs2KXZs&#10;VdmxV2XirsvFLs2KGsvFLs2KuzYq7Nirs2KXZsVdmxV2Xirs2KrcvFXZeKuzYpdmxS7Nih2bFXZs&#10;UuzYq7LxV2bFXHNirWWMVdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuyxirsvFLs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7P/9GNZgPv76IzYq7Nirs2KuzYq7Nirsgt0Xjv&#10;7qooplc08fiJGbvEfSPc+F9qf41l/wCG5P8AdyT63/uI/wDVX9WI2s0VSx3ckt1617HJxLg0vx0L&#10;q8vAVDCvIH7P0ZK2JDsDMWRx6bDfbiKk798haXYtIfS4eoBxJAI6fdjxJp2NuzAvpgcmjpu/Uk08&#10;BgkVditrotzMiuOKofHrTrkQCtuwRLNpVhUUWRwPsnffCaCRF2XoPmaeTX7IUCRtIEHbY7bZLHKz&#10;TMABQv4llsp4yKhkbb6M9JaQeVrav2KfiDmgz7SkPN2sPoD5d8823p6hdCmwdm+8YY3gBj+WYceb&#10;UUg8rzfvnjJ3P9KYFclloRmZEVunmowF49UZdhSTuem/9mFF3F6tndwjfnDKtPGqHK9X/doi9X8o&#10;TrH5l0qXl1dUHvU0/wCNs4q0dD8q5IM3u+Vwwq7MD260xV2WF74VDsulf6YhXY6lBirsG6No11qt&#10;4tvAKL1lk7KvcnKcuUQHmkBSubmK3iaWQ0UD7z4DOh6fptrPGun2wKaNaGl1KNmnlHWNT3/4tb/Y&#10;5iwhK/8AbZf9K4spGtgxHzF5ij0q2N/dUa9lB+o2x/ZB/bYHww8ml5UCgIigBUAoAAKAAZt9NphC&#10;IAaw8f1HUbi+u5J5mLySMWcnuTiDZmALagvft/TGnCxtWiCrVjtToMi/5h3F0vk7V2tHMbx27FpB&#10;1oaVA/2NcvxyMN+rj55kDZlfkK1tT5j0970cmmdjbxEftIjESGvYMKL/AJWeYqA5JwXtOUdsVdlV&#10;ril2V2wEq7KyJS49M9hfllMZfLFia/bt4T9PAZq+1B+8Bc7Sn0vn784oaardH/LY0770OSSb+9NM&#10;oxDZP8TyN1Po9CaPuPnXIf5+j5+W9aTu9jPT/kUc2OAoyci9V/LBj9a0U1FBdIv0l6f8bZ5K5Zl2&#10;4L6Izsn/ADjjNTV9QQnb9yafSwzH1u+GTbgPrDB/zcj5eWg38j/wz0vGrUGcqS7gB86yr8ZHYE79&#10;MdQ1pilQOw2O/wCrFVA603yFobKjrQV3/HNx2Nd8QVWS8aCg3puuNJ22rklUnpxAqK9cBXZo4NMy&#10;sDTk5oe7J4+Pw70FP2hkX1X++J9/4DOk7PQGa+WN9Kt9qfCw/wCHOAtjmxSmrcwBud++H2iknTZB&#10;/lN0+jNLrx+9HuaDzeXfmH8PnKILWn1eMg7V6t88Ipz++k8KnNvi+kN55PUtPoLK2c7MUUk/RkT/&#10;AD0Vj5GuKdmgJ+XqL/XMPBdScTIfSj/+ceuP6Ul3qeMg8Otf6Z570BT+mtPNd/rMX/Exkw4M+T31&#10;/sN8jnsfSTSzp8s1WcfvHNwfSHyl+Yh/0sn/AIuen3ZzX8/mP+Ej/wAxEX682Wk+g/Blm+ln3/OP&#10;Q/fTsevpONv9dc5z+RhH+L3PcW7/APElw5OTrz9Qem/mCf8AnVLz/Y/8SGekZa/Uj/q5rcfN2URs&#10;+abYj/GK02BlNf8Agc85+XVB/Oqf2u7k/g2bXPzLgak+r4vpm9P/ADpBI/5YU/5NjPRQ309/9U5q&#10;4n1ufjOz5vvUp5vs6kn4k2/HOLflUAfzA80N/wAXSD75mzY6r6i4Ob+9e9fmA1PJVv8AOH/iBzpf&#10;5jtx8maoa/8AHpLv/sDmNoB6/wAdznQ5PJvyiofOnubgdPmTnLv+ceF31Rv8qIf8SyeXk60f3nwe&#10;p/m+1PL0Y/y2P3Kc7bMP9Pj+eY4+h2UuTwjTGp5Yuj4hz0xC6/3ti+k5Zj/uiwy8gnHl0cdJvNqD&#10;4R1xa53aP/XplWI+krM7ILS1pViP+Pc799zlv/vVH4AnDEfuyk8goRGmnXDHasSj8MF2VDO49sx8&#10;p9IZDmk3mGos7avTjT6cL/Mm0tnGTuZl+7c5k6U+mRZy2ifgn35PRHlr0nH7Ng4LDxamcnvDyu52&#10;8ZH/AOJHKs31n3vrPZn+LY/6kX0bCvGCJf5UUfcoxHKnOX5sVdmxV2bFXZsVdmxV2bFXZsUOzYq7&#10;Nirs2K07Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV2bFXZdMVdmxVrNirq5dMVay8UuzYq7Ni&#10;rs2KuzYq7Nil2bFXZdMVdmxVrLpirs2KuzYq7Nil2bFXZsVdl4q7LxS7NihrMMUuy8VdmxV2bFXZ&#10;sUuzYq7NirsvFXZsVaOWMVay8VdmxS7Nirs2KuzYq7Nil2bFXZhirsvFXZsVazDFXZeKuzYq7Nir&#10;s2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZeKXZeKuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs//0o1mA+/vojNirs2KuzYq7Nirs2KuyEXZKajcGROSiRyKnxJpm5x/SPc+Gdpj/Csv&#10;/Dcn+7kn1v8A3Ef+qv6sAvHV6gBQTUAGuIcFfllqSE9F2ovjkrS7NHA0hHpgnl9qg74ounYYW+ks&#10;4H1hwqcq1PbCIlBNuxDU5dPtXHpyiV+VSo6imCWyQD1dhfea5e3P7pD6MVfhQYOKR5KZAOwjuZ7h&#10;jSNCWFau2AwKPEDs2npLHqFtO0v7yOVGHgKMDl2LGRIMRk3cwBBB6HY5698syGXR7d61AqK/OhzR&#10;a8COaQdxgN43zT+ZluItauVoeo/VT+GHMwLRbeGYHJBYHojenqe5oORBP+ZwMACmXxKjkiL6PjrE&#10;h33YEE+++F8QrcFP5jT7wRh1AvGfciL0HR5xHLps4oCrI1flTOL3tuY7uaLukjKfoYjI4zcQzfRC&#10;kFQR0IrgcxVGWWrebgOuNq7H02FBgV2VQ1whLsEWVjcXt1HbW6F5JDQeA8Sfllc5iIsqAtllSKNn&#10;c0VRUnOgabpCRL+hdPbiwAfVL8dUH8qn+duiD9nMME3xHeUv7uLO+EebGNY1q3t7Z9UvzxtIyRaW&#10;52Mj+JGH/CCGGO2tk9O3hHGJB2H9T3zbaXT8As/Ufqk1vHNe1u71e+lvLlqs5+EdlHYAeAxh98zg&#10;pS0FvoxpOFgQrxKNmI2r+OaOKSWT006/tH+UeOCUhEb82MpAbLbq8t7K3a8uv7sHjFHWhkfsop/w&#10;5wl87Wqf4U1uBB8P1O4oP+eRORxTJ3LjZh6CyLyZfST+YNEvJKepLIgNBQAP8NKdqZ5RrTMtxae7&#10;5Z6A9j3xV2M5GuAyS7LxKuysirs9aflBN6nlPTid/wDRYh9IGa/tUbhzNGdi8L/OiILqMrdAd/vU&#10;ZMpx++OYuKXpbDzeLyj903ajD+ORrzbGG0fUEpUvbSinzjbM3CfUifIvTfyzaj2Dk/Yu4yD/AM9o&#10;v6549zNcB9H51z/nHWTj5hvV/mSIj6GP9cp1P9zJni+sMP8AzTj5+VpfZx+o56kUigp9GcnTvHzf&#10;PT1fi61NPox3DetceJCkyUqeg7GnTHg0ORVTPSh2r1pTNvTAgtHbvRqdcaVUD3ydqpSCi7ip8B/T&#10;AV2ACp+7MvA1ZEPeAUHYFSB99ci+rbTH550fZ7AM08qEtpMI/lBoe27HC8nNmAzTrj49z/HD/QT/&#10;AKBKP8s/qGaXtH+9Hu/S0H6nln5kgL5wt/e0jNf9lIP4YR3H9/If8o/rzb4T6A3vTdOY/ULT3jT6&#10;dhkV/O8geRrqvSsP/J1MxcB2l7nCyfSmP/OPK01O47gF/n0bwzzzobp+mrAdvrEX/ExhBDgyGxe+&#10;v9k/I57F0g/6JT2XNXnHrc7T/SHyl+Yv+9mx/wB3Sfqzmv5/n/nVTvT/AEiL+OZ+l+g/Blm+l6F/&#10;zj0nwzN39N/+JrnOvyLFPOMpBqPqz/8AElxm4HUPSPzE/wCUTvP9j/xIZ6SuDSxJ9swMX1OxHJ80&#10;2gJ86xrXpKe3+TnnPywWb86rgV/4+rn/AI2zZ6g7lwdSPV8X01qIC+SWHYWSA/8AADPRVaae1fA5&#10;rIj1uZj5Pm+5fl5ytB7ofwziv5S1PnnzQx/383/J1s2Gp+ouHl/vXvX5i0/wfAOg5RCn+wOdH/M4&#10;8fI+qn/l0kH/AAuY+h+v5ucOXwLyb8nN/Oi06es36mOc1/5x3Hw6of8ALiH4NksvJ1w/vPg9Q/OM&#10;/wDOvR+7P/xDO2S1+uxk5QCOAuxkNnhOmsf8NXXjQ7Dw2wPdf72w+4/jlkP7ssc3ROdE+HSr/wDy&#10;Sv4KcVn+1GP8s5Vj5FEuSEsQRBLWgItgRjif9LT5nGI9BXqogEaPISK1QGv0YL081kkP+fXMfMNg&#10;zBSbzPxEVrtQcK0+Qws8zEtdWNf9+EgfJTmTpfpIZk2PiGT/AJNBfqHmJqnkLZUPhu4Azk8n9458&#10;Wb9eV5/rPvfWezD/AINj/qB9Cts1PDG0ypznZqYq7KxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZqYq7Lpirs2KtVzYq6uXTFWs2KXZeKuzYq7Nirs2KuzYq7Nil&#10;2amKuy8VdmxVrLpirs2KuzYq7Nil2bFXZsVdl4q7LxS7Niho5hil2Xirs2KuzYq7Nirs2KXZsVdl&#10;jFXZsVaOWMVay8VdmxV2bFLs2KuzYq7Nil2bFXZsVdl4q7NirRzYq7LxV2bFXZsVdmxV2bFLs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7LGKuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;Kuz/041mA+/vojNirs2KuzYq7Nirs2KuyDX7FdRmqOYaRwVG+3I/dm4xn0j3PhvaZ/wrL/w3J/u5&#10;J9b/ANxH/qr+rGw6bPKxopCjoTsMlbgEr8FrY6dbgPd3CnavEfx74p4SXYGuPMVnHEIdPibY1Lt0&#10;rjxDojhDqeOE95qd7dSVmloOyLsPwwiMigzAdgKScKDxpUfaJ65bHEBzazMuxNo5miMwI4jqK/Fv&#10;7ZbwkC+jUZ707KEpkWn+7Ow8cPNadiEMN1PdRw28bSzyMAkaipJymWTh3LZFxNBnrX8vpWbyzBHK&#10;KTIAHANd+Irvmj7VF5+IcpB2+nl6KfPP5xoY/McigGktCP15KVQtFtmrlLdmXlsVIb/l3DAkYCA4&#10;DifHfMiBsICaauVF9HINzIgNT8sBCi3tB02NcsnvAojzZbpctdNtpK1KEb/LOT+Z7Uwa/fxgbesx&#10;HyY1yjTG4BtD6N0mcT6ZaTA1EkKNX5qMLPTNPbLlRWUYhhtXZRjAwK7HRwSSusUSl5GNFUCpJOCU&#10;gBZVxIAJOwHU5N9D0S4sI/qtuytrV0tSx+zBF+0zf5/E2Ykp8R4iPSPpj/Pkz5C0g1fVLb0XnuH4&#10;aZbmsj95G7KvjvkntbWCxtVtYKsoJaSVvtSOftOx8TmfpsBB4pfVL8cLDm8f82+aLjXL4ufgtY/h&#10;t4QdlUfxzHY/PNiAhj+xpUZRw2qqikgnoB1ONWOSWQRRDlK3Rf4n2wynGAssTIAL5JIVhe5uHENn&#10;AKyud+p2VR+07HYDDO2t1gjZVNWO7v4nMKczI2WiO53YNrmtPql3FMB6dvGCsENfsry2/wBkerHC&#10;HzND6umalD3kt5V/4KMjMjGdkZR6S9I8jSnlo0pP2JoT902eQdq7ZmuE+iMvfp2wAq7NiQrs1MKu&#10;yqHEhXZ6k/JCcSeUrEdaRFf+Bama/tQbRLl6V41+dcVLrnTZlX9WdDnFJQexzAxcm6Y9TwuRQsU1&#10;d/iB/HCPXow9vIpGzoyn5FSMz8H1InyZ/wDlvLRFPQxyq4HykjP/ABrnjThV+I61pTM+nXvprOsf&#10;kLSHzRLGdiYgT/wYyrP/AHUh5M8X1Biv5lxl/KtwB2ZT+Bz1HGCQDnJl3b5qulHqN48qDFgppQ5X&#10;aVN1IUeHfHoB0wSVYFBFCd/4ZZr4YAqxiCDUVFep9sYw2pkwgqbhiv3bihpvgK7pt86jMvBzLTNC&#10;3lSg61Cnfb2PhkW1qn1ge+dJ2byLCLM/JpLaYu/2SR+JGFhbNsAklkawjftt1yQeX2pYSnr8Z/UM&#10;0naQ/ehpv1PKPzRTh5vtD2Nmh+6STCO6ak0hHdj+vNxgj6B7m56bo6LJY2tQSPSj/EDI9+cdtFc+&#10;TbqKSQRqREeZ6VEqZr8IJ4g42YHh2R3/ADj7VdRnA3rI4anb4ZP4jOA6ZoE8er2UkUqSxrPEag70&#10;DA48BDgSJrk98b7J+WetdH3tx8hmvz7Tc3T/AEvlP8yFpc122mk79Kg5zP8A5yCJ/wAK/wDRxF/H&#10;M7Tn0H4MsvJ6N/zj4v7mU/8AFb/8TXOdfkQaecZQe9q//ElyJ5ODLmHon5hCvlS8/wBif+GGelbj&#10;/eAg9CMw8X1OxHJ802QdfOoIptKf+I5528qJX86Lph2ubr/jbNnqBuXX6g+r/OfTOpkL5JYt0Fml&#10;f+BUZ6H/AOlc1fA5rYbzc7ENnzXckf41tyOxTj92cV/J5i/nDzOx6GY/8nXzP1J3LhZR+9+b338y&#10;Rx8q2w8HT8EOdD/NRuPkbVf+YZh9+2U6Eer4Fzhy+Dyf8l/i86KO/rOT9CPnPP8AnHZT6GptT/ds&#10;X6jjl5OvH958Hpn50NTQIfnKf+Eztctfrsf0/qzHA9BdjLk8K04j/D9ylB9kfiRgSWpv4R/k/wAc&#10;u2GI+9hlPJPtLFNE1ImlA4Hh0U4tMT60Y/yspx/SVI2QVuFW1nb9n6uo/DKoTeU7jJ2OBEhupyrx&#10;0NirV5KKEYM0/lV2Pc02zGzcgzjuknmxUHoIrHj6YIalCSQDTCrzNJS+sV7Vc/chzJ0o9BZnkP6z&#10;LfyagJ0XzG/8wtoz4fFJnLHHxt8z+vKc31n3vrHZf+LY/wCpF9AS/wB43zxtMqc9ZlYq3XNirq5s&#10;VdXNTFW81MVp2VTFXZqYq7Nirs2KuzYq7Nirs2KuzYq7NTFXZdMVdmpirs2KtZsVdXNirq5dMVaz&#10;UxV2Xil2bFXZsVdmxV2bFXZsVdmxS7Nirs1MVdl4q6ubFWsvFXZsVdmxV2bFLs2KuzYq7LxV2Xil&#10;2bFWicwGKuy8VdmxV2bFXZsVdmxS7NirswxV2XirWbFWsdirs2KuzYpdmxS7Nih2bFXZsUuzYq7L&#10;GKuzYq7NirWWMVdmxV2bFXZsVdmxS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LGKXZeKuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz/9SNZgPv76IzYq7Nirs2KuzYq7Nirsjmoatp&#10;drJLwRTOGIY0qa133zbwrhHufDe04/4Vlv8A1XJ/u5J5bg+jHU/sj9WEN7r91OT6dI08cNuDsOSr&#10;hReM6BZp6uX3UnoRhjAliZuwCb0MOtAOlMujGIazbsCz3r8gENAep74yy1ySIuzKzJKp5CRdm3y6&#10;MK3J2YHd2CJLpGgkJB9WQ7UNABl2bLExoNcYG3YFtorq5uY4IFaSd2AjRRUk+2YJnW7fTiaCudU0&#10;DQY9IgDOFfVZV43E439MHqie/wDM2anVanxDt9LsNPphHc81lC+5+z2HjnafIlsY9HWQmqSUI/Uc&#10;xtZm4uHyDaI8JL57/Oy+R/NJgWoktwOR923FPoyVREhdjtmCQzt5TeMy3DHx+/EpE3bbrvkolBCM&#10;e5M0cLndlHHCx0pdA+2ZMjsx5Fl2iTV0eng7D9Wc+87WXHXp5KH96qP/AMKMxdPLYjuLaC+hvJV1&#10;9Y8r6e9akRBT81JH8MjjxL9OZFpTzGFBXpirsoROx4r1PQDG0N1yWaNpY0qKOdo/W1a6PCztx1BP&#10;c+H+UcxJy49z/dhsAA3SfULz6xI9uj+nawjldT9qDqAclVhp66fA4dvVvpzyu7jxI/ZXwRe2ZWmx&#10;GR4zsP4ItZNl5P5582/pKX6hZfBp1uaRqNuRH7R98eW65thHZLD15Fv1nKY5JCpElTT78TkcRoXY&#10;1p0Hv4ZKMbUomKJrmdLaDYn9o+AG7H2Aw50yx9CP1HPKaZQWYdAD+yM1ebP4h8osTDa2H+ftSM3p&#10;2NsTHY2rVUGgZ33UyN/xqv7K5dKMcmGgc0hXeGM+DHr8sJtXi5Bx/vxSpHzBGZOE9FyfSXpnkib/&#10;AEG2Y0/cycvlRkOeOZE4SMp6qSD9GZ1OC+lRjd8KuzVxV2XirsrEq7PSn5BSFvK9qtfsmVfudjmF&#10;2p9AcrS/U8l/OuMURv8AIB/GmdTuKc0IzW4eTkz5vApztceIP3bjCbVx8I9yBT5mmbDTjcNWX6WZ&#10;fl7KAswpuisw+aoW/wCNc8h/U/Subh229OVkQHuQxGZ8nXvqVTVQR3GT/wDJaQR+cVjO0rwMT8uS&#10;0yOWI8OXuZwPqDHPzBUN5Wu/bifxz1ZABwXxzjJO9BfNFyP3zex6eOK9fY5DklSoWUb/AEfI5XT2&#10;OTq1QzCmKAVytWyCQKVPfKcDr0rhBQVjqOOw41oBhffA0Wm1N65nabq0zQN6TwA6UVjUfLItrm0q&#10;k+B/hnS9m9Q1jmzTyIOemEdw/wDA4Vcgc24CWUCFh88kPl2hsZh/ln/iIzQ9p7ZB7mvq8n/NdWHm&#10;2xFalrNev/GSXCG82nkH+WwH35usB9A9zZI7PUPL8Y/R1o3YQR8vpQUpkc/OtqeR7vv8ERH/ACNj&#10;zX4duI/j6nHym4/BF/kAD+kLknr6zg/8BJnnjRZZBqtmeRX9/GNv9cZPiJcCR2e8noc9haOT6FP8&#10;kZrM/wBTm6f6Xyr+Y6k3ANNhcS9P9U5z388Z7aHy27XEXqo00Q49N65m6YDgPuZZYgxNvQv+cf0b&#10;6uWDbcJK/LkoyBfku2jv5pdrRHSb6uwZWNRTkuCUdti4BibG70X8wf8AlFrv/Y/rz0Hcn/ccT1PE&#10;bZg4vqdjEem3zXpoLedgK/7sY7f6ucC8qafdwfm/dzSKREbi5KtTx5UzaZjduu1JufxfSuskN5Gk&#10;YDZrSM0+arnfn309vkc1ePabsMfJ81S1HnKHrVeJX7q5xT8l1r5n8zN/xf8A8zHzO1N2XCyH9783&#10;0B+ZpH+GLap/bX/iBzoX5sD/AJ0TVv8AjAR+IyvQ/V8C5w5fB5N+SjA+doqHrJIfo9N8gP8Azjuh&#10;FnqB8Zo/+InHPyddD+8el/nSwGgwg/8AFv4KM7NLtdx/T+rKI/QXYnk8J00/7iLge0e/zYeGBHqd&#10;RiFeifxy4f3XxYZOjI7YFPLmpGlGEpFT/q4q5/0qMV/aJyuI9BWSDjWmlXDU6xAV+jHLveN7YP4E&#10;E+oIe4IXQV2ryC9fngrT9+QAryOY+bvbBzSfzYzCaAGgKIGB8a0wo80Cmo2vbhHMf+EzK0h9HxZy&#10;5D+szT8mkDeXNc23lubJfvlGctrXfx3yjL9Z976x2V/iuP8AqRe8TikzjwJzZW7BTzYq7KxV2amK&#10;HZqYq7NTFW8rFXVzYq6ubFbdXNiturmxV1c2KurmxW3VzYrbq5sVdXLxV1c1MVazUxV2amKXZeKu&#10;zYq7Nirs2KuzYq7Nirs2KuzYpdmxV2amKuy8VdXNirWamKuy8VdmxV2bFLs2KuzYq7NirsvFXZeK&#10;XZsUNVzAYpdl4q7Nirs2KuzYq7Nil2bFXZsVdl4q7NirWWMVay8VdmxS7Nirs2KuzYq7Nil2bFXZ&#10;hirsvFXZsVazYq7LxV2bFXZsVdmxV2bFLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LxV2Xil2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ//9WNZgPv76IzYq7Nirs2KuzYq7Nirsg5&#10;0V76+vGjljYCWSo5DkG5nambeEJcI26PhfaoP5rL/wANyf7uSewECCL3Vf1ZGLvSL8XDrLJzEXUp&#10;U/h2yUbdechpUwZbyJqFodOuDxK/7zyns38vyOXzFjZiTfL6nZHpIPQdonFJEJBB8RlY5LxW7ESh&#10;Y1ODhZW7HBKUNa+NckI0i3YvFBNczJBApkmkIVEUVJJwzkALKHHOoeWPK8OhQ+pJSTVpVpLINxED&#10;+wn+V/M2abUagz2H0ux0+CtzzWfb3/Y7Dxw+ihHU75ikuYuJAzqfkNwdCROvAsv4k5Xn6MZDd84/&#10;npD6PnSSSm0sUTfTTj/DJLF0IygsSHmOo19ZST1H0bY5lLDrX2wDZNKcErE8flTAMkI5hj9rplkp&#10;qQzDy9MwtTET8JbkT74Uec9NtZ/Lk1wyqt1asrLJ0JQ0BFe/XMWMDHIJD6Z/Ug7F6R+Vfnm6/wAV&#10;w+VZW5W72bSwin2XRqnf3U5y11BOZ7N7OMRYfEKfd44bVvJBo2lw2sH6UvVqKgW0H7TuelB3zGlP&#10;iPCOX8UmQCXajeSM4s7Uj1mFZH7Io6k5L9MsJLXlfXhB1S4FCo3EEZ6Rr/lfznJ4MPiEf6nH6f6X&#10;9JjI28089+b0EZ0bS3pAhpcTDrIw67+GCGflv3zbRjSHn5BYliev8cTJplwVtYy7UA36DGFgFLNs&#10;BuScIBJoIJRBjWqwxjk5IBpvU+Gcp178yjfeeNN0bTJKWMNwFuZR/ux6Eca/yqc2cIDGOHnL+Jw8&#10;ubeg9V8reQ49M0C6ur2MNqd1A3wnf0lK14iv7X82d1sJOVtbN15Rin0bZymSPql5Sc27gHzt52tw&#10;l/MlN+ZI+VcSegkYZkQ5W4w5pGCwtwRTZh+qmFmpihB+X6xmRiO6ZvRPIr8tPZCOhc0/55k9/lnj&#10;3W4Db61fQf77uJUp/quRmxHJ14fTsEnqQpJ2dQ33jAeKr8o4q7Ntil2bFDs9D/8AOPM9dCCfyTyL&#10;9+/8cxO0o3iDlaU+p5l+c0RNrGw7xmvhsc7BcL8YPYZqsJ2cqY3fO9zGVa5A6LWg+VMKNXH7rl4M&#10;v/EhmxwH1BryCwyj8vCfUmWn2opKCv8AxU+eV9bUQazqIcARwXEwH0SNmwrdwKfU9k3Oyt3rXlGh&#10;r81GG/5O3Rfz/E5/bicfdQ/wwZN4y/qqOYSrzqnLyzfDwQH8RnryAho07Egfqzi5bF30eT5jveP1&#10;h/nvTFQeJ8e2RO6UL0J323+Ebfxy9q7YhVN1BFQOvsMVVtiKZAhXUFDTqdqiuMNSfl2yYQSpMTWn&#10;iRTAV6AQPnT78ytPzaJoO8H7sFh0DfTscimuikq/T+sZ0vZh3YFmXkA10yU1pSRRUV7q/v7YUnpm&#10;6CWVg9++H/l0H6lP7P8A8ajNJ2p/eR9zVLm8m/N0E+Z9Nbt9VpX/AJ6vhLfD/SJPDk3682um+gNx&#10;en+XjXTLM139CGn/AAAyN/nPU+RrvwEcJ/5KpmFg5y/H8TiT+hG/kL/x0ronqbmcD6A+edtII/St&#10;n4evH/xMZJwZcnux6HPYejmlvX2GazP9bmabk+WfzIB9Y/8AMS//ABE5zT/nIIV8rsfC4i/jmVg+&#10;gtmXkXoX/OP5H1M77enJT/kYpznf5Ej/AJ3GX/mGb/ia4C4MuY970L8wP+UVvP8AY/8AEhnpO5p+&#10;j6n+UZiY/qdjA+l82aWCfPNBsTI9fnxOeevJmoXc35vXcTvyj+sXQoewUtSmbLLlIJDh6k3L4vpX&#10;XUp5KmRR9m1QAfILnoY76efkc1sPrcnHyfNMp/53SM9Ps/8AEc5V+Vk1hN5g8wtaRLEPrFH4mtTz&#10;bffM7VQA3cScQMuz3j8zQ6eVrJXJZgRyPckR5M/zPtxP5L1OINx5Qnc9NiMq0RqXwc2vQfc8o/JS&#10;QjzvbGlQ0ko/5JvkL/InT5LOxuw5B5zggqdiAuHP9LrsIPGb7npf53PTRIQOvGU/8KP6Z1aTe6T2&#10;5fqzH/gLsDyDxDTQTpU494fxYYErXUk/1R+vLT/dfFhkO4ZFQL5av2oBymbb/Y4oaG9T55AH0KUL&#10;ICuhTNXb09h3+yMfDvetXfrgl9AWvUg9Q+Hy/blV3AWtN61IwZpooGKnfltmPqOjZHmkfmhvVuEU&#10;/CyxLT7x1wj81Mf0ghPa3mNf9iMytLXCPe2fzf63+9ehfkylPLl+T+3qdmv3SA5y6M1RT7ZRl+ov&#10;q3ZP+K4/+Fx+57fcf38n+scdlbsVPNirs2KuzYq7Nirs2KuzYq7NirsrFXZsVdmpirs1MVdmxV2X&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYpdmxV2amKuy8VdmxVqubFXZdMVdmxV2bFXZ&#10;sUuzYq7Nirs2Kuy6Ypdl4q7NihrMBil2Xirs2KuzYq7Nirs2KXZsVdmxV2Xirs2KtZYxVrLxV2bF&#10;XZsUuzYq7Nirs2KuzYpdmxV2Xirs2KuObFWssYq7Nirs2KuzYq7Nil2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2f//WjWYD&#10;7++iM2KuzYq7Nirs2KuzYq7ON3t5cweYL8xOUpczUINCP3h8M3emyEADyfC+1JEarL/w3J/u5J9b&#10;/wBxH/qr+rB8HmOWMlp1Dsxq0g2Y/PscvMY83X8V81+CxcaRqPApIkU3cn4Gr+o5ARI+lfB6h2K6&#10;vo9nqPBxOkN6oCu7V4yECgr4HKiTeynDIbxdkY1DRNX05v8ASYHVD9mUDkhHiGG2RjmHJhGcSa6u&#10;wFBDcTypHCjSSSGiIu5JPgMkZ0LZ7Ozq3lTywmhWqz3ChtYlX94TQiFT+yv+V/Mc1Wo1Bnt/C5+n&#10;0/8AEVn2zX9j9eHa165iEuYuwXDXjXFK050byFLCunemD8bMzMPfBliTG+5Eg8A/5yAt7ka7Bcsl&#10;IvSWNJKbbEkgn6clabVzGay8i1B1dUbvTauKOCtGUVWu+DmtqVmAakvx22NCf1YjMpJAFNxucADJ&#10;kuk3yW9uxf7vHIl56vHFillGfglasreydvvy+JHLqoFnd6b+RnlaWXXLzzVeKVZIfqlgh/lc8nf8&#10;Auc+mCg/Dk7ZPcBhloekxOHv7/8Ad2UG5J/aPhlGSZJ4Y80gIPUb1oVWGEcrmb4Y18PfJbpNtJNK&#10;NVu4+HEcdNtj0jSn94R/Of2cGPFxnhH0D6/6cv8AiUSlbAvPPmQaTaHS7KXnfXAreTg1YA9QD2wc&#10;7FiSTvm5hEAbIeYGrEuSTXqTjC2TVtUGxHbGEkn2xY2iUCIhI/vfHsBnLfzd/MQafA2h6ZKPrswp&#10;cyr/ALrQ9tv2jmzxQ8OPEfrP0uLny1sHon5a+SySmuahHtWtlEw/5Kkf8Qzj/leYx+ZNNlJ6XMRP&#10;0sK4w3k4QekXK87eRf5lYfeM9k6JJz061bwUiuc5qY1lkHbw+gPkr8xYTHq1z4czXucUlB9b78nH&#10;k48ubFIqfVmr1FD8iDTC3UwPTJHb+BBy/H9QZFnf5fSEo6MRuwH3hh/HPJXniH0vOOsp2+uTED2Z&#10;y38c2YdcH05ochl0WwkPV7eJj9KA4SYaVG40g4CFdldsUuy1PiMIV2d5/wCcdpv9BnStONyfxVcx&#10;+0B+5bdP9bz384Iq6XE9K0DfhvncLrqCNhmk0/Jz5jd823orcXQA6hqePSuE+sGkDe1D9zDNlh5g&#10;sJsl/LYA6kI6/E6stKfzIy1/HPJ3nmTh5n1a3jJ4C8nZ/cmQn8M2Z22dcX1FobctE09vG2hP/JMY&#10;ZflHIqeerGmxZZAf+BJ/hka2PuRe4Q3mteXl2/HX90T9xBz2NZHlBGT1oP1ZxmXYl30DsHzDeqRc&#10;uPBtj9OCW6ZUGSFkrT3J6jHADBaqbKo+X344MFGCrVYXIAp0JoPHGFwCPfJgIU5EZqsAenIGnauB&#10;LzoPv+7MrBza5oO8IC9d/i3yK67/AHq+O+dJ2dz+DWy7yBtpVwR/v1P+IvhSR2zdAoZUJN6/dh/5&#10;bH+i3A/yv+Nc0fav1xP45tMh6nlf5sEHzFprHvbbj/no5/jhLfD/AEmb/Wb9ebbS/wB2HIIek6C1&#10;NNsOOwMENae6DIz+cv8Ayg177RRf8nUzBw85fFxMn0pp+RAX9JXJ/wCXu4A/4Fs85aUaaraf8Zo/&#10;+JjJW4MuRe6HpnsbRd4QP8kZrtR9Tl6fkHy1+Ze102231l9v9ic5x+fqBvK7Dwni/jmXphcCyzHZ&#10;6D+QBpaU/wCK5On/ABkXOefkZEF82ytXpbkfey5KWPZwifUHofn7/lGLsf6v/Es9IXVf0fTxArmB&#10;i+q3Yw+l81aYQfO+x/bf76Z5y8iRn/lcN2fC4uz/AMM2Z+aPqLhak+r/ADn0vr7f86dOfG2X8Que&#10;jOP+40/InMGJ/eOXi5PmmWo85qT2IP8Awtc4x+Rqn9LeYif+WgD/AId8ys/MuHM/vHvf5skDQIP9&#10;c/8AECcnv5vSPH5D1R0Yo3pqAw67uopg0X1Gu52F0D7nkn5HKD55teW9PXI6dRE+RH8gLi5n0q7M&#10;5qVuAqH24g5HPM066Erm9I/PEf7hoT/kTV+gDOsSf70j/VfKf4XPIeLaelNMfxLW49uuA0odRHhw&#10;GXS/ummY9QZFdOYvLF06bEyN1+WLA0vvlldehlIbhA3H/KPSPTqu5+jFIKG5kYdaHIT2ACf4kHqI&#10;Mei2ae6dMEWdfTYg033yvLVi2UUn8yKDfqpUszLQDCHzPVrxqmnG0lP6sycFCI/rM6+n3vR/ydVo&#10;/LjrT7er2yitD4HOYwf3S5j5vrPvfWOyP8Ux/wDC4vZ7j+/k/wBY4plbsVPNirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYpdmxV2bFXZqYq7LxV2&#10;bFWq5sVdl0xV2bFXZsVdmxS7Nirs2KuzYq7NirsumKXZeKuzYoazAYpdl4q7Nirs2KuzYq7Nil2b&#10;FXZsVdl4q7NirRyxirWXirs2KuzYpdmxV2bFXZsVdmxS7NirssYq7Nirs2KtZhirsvFXZsVdmxV2&#10;bFXZsUuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsvFXZeKXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2f//XjWYD7++iM2KuzYq7Nirs2KuzYq7OK68VXWL7j9o3Etf+DObrHQiK&#10;7nwjtP8AxrL/AMNyf7uSfW/9xH/qr+rAK+o+1fvyVkuEaX5RjBNP2h1pkeFeJ2SLQrbULhuLxu9u&#10;o2ehoCP8rJSohMc1mnZK7C4vWZLREd60VYDUg9umRMogbs5Dj2ItpuK1Y7U6nJNBpthpp9WK2hj1&#10;GRQJJI1AK+IB/jmozZgdh9LnYdJCG9bqK8pTyNRGOg6V+eZULGp3J6nMUly6VthiqxgbYLQQ7FYx&#10;27YQtNHxyZeV7eGWzYBmjkRqrIhoemU5M8sZscmwXTEfOEEUz+ncQpcwOvxRSgMPorknhuryIBQ/&#10;qAd36nDHUQl9Qr+q1yi8g1/8sbGeQzWbm2DNUIPsj5VwUNTuOBAhBPz75EnH3ljwJJD+V16so/01&#10;ACw+IKen30wO0t5KgMxCb/YTbb3yMs8R9DIBlGl+RNHsZehu5KAcpQCAadQOmRvzkOVvC1K8San5&#10;5Xhlcykh6l5FhWCCSEAAAigG22EOi6ILqQz3J9O1jHJ3PSgyzLkPKP1IAZBqWpJaRhV+Kd9o0AqS&#10;ckOmwx6lKLyWLjpNrtYwEbSuOspHdV/Y/wArIxxkngid/wDKS/3iyl3MR81a+2hWBUP6ms3o4sep&#10;jU+HhhnLOXapzcYsIiKDB5ZKZpZXlmYvIx3Ymp+/EyRlrG1qxbfgP14xmycQklVEfBa71pt/XIN+&#10;Znn6Ly7ppt7Zg2qXKkQp14DoXP8ADM3BiEfVL/NcfLkoMw/L/wAnHVbkX96ldOgPwKekrjt/qr+1&#10;nna4uJ7id553MkshLO7GpJPcnDKRJsuATb11VVVCqKKBQAdABiunyLDe201TySVGp8mByUOYQ2RU&#10;UPfPZflaT1NJhNdqin0jNF2gKzF2uA+h8u/mpbenrFyOhDU/E4PnBWY17HK4bxajzeeQFmgk35Ch&#10;r8w1cLtSBMD08DT7syIcwknZmf5fTVvUU9C8Zp7cwP455X/NeAQ+fdVA2DtHJt/lxKc2MS4BFEvp&#10;rydIX8r6aT1ECof9h8P8MiVcnapxlltsbV2UDgBV2PAPGvvSmTQ7O0/848zAfXYz2mRvvX+zKtZv&#10;gLbg+tg/5sRctERh1HMD6Vzvl0OntTNDpzs5+Tm+Z74UvpkHcE/gcKtYWtpKe4U/gK5nYjVMSnv5&#10;aEDXrYV/bQV8QWAzyb+YK8POusr0rdO3/BGv8c2kpbuufUPlpi3l7TCdz9VhB+hAMFflfIE886Yf&#10;FnH3o2SHX3IPRd5gXlol6vjC/wCrPZenfFZxH/JGcZn+s+93mL6Q+X9QX/SpPme9O5wVU5S2IB/p&#10;+eKLQ5EqtNTU12rQdtssgYELCorudvbGMtdsmDSqDDkdug/H3wLe/CozK0+5a5oS7oFApt8Qr8xk&#10;V1z+9T5HOj0HP4NYZb5Ar+iriu49VKV/1XwqPjm6CWUA9q7b4e+XT/o9z48hT7s03ag9UWiX1PMP&#10;zZC/p3SiBWsDDc/8WH+uE16D9YmP+U36zmz0x9AbCXougH/cZp4JH9xDUf7AZG/zi38jXu3WGI/8&#10;lEzCwj1S+LjT+n4Jt+RQ/wBylz4i+uv+INnnDS6DU7Q/8XR/8SGSAcKXJ7qemexNFJEIPfgP1jMD&#10;UfU5WDkHy7+Zi0uGp/y0P/xE5z38+dvK8n/GeH+OZmk+ks8/0s7/ACAP7im20Utf+Ri5z38j9/NU&#10;3/MOf+JDJzOxcEfUHovn8f8AOsXXzX9eejbkf6APkM1mI+p2UfpfNWnAHzqx7+q5P0DPO/kRT/yt&#10;2+au/rXdf+DObXONy4Gf6/8AOfS3mED/AAZOO31aOn/C56HYj9H/ADBzV4h6/i5+Pk+a7io85dP5&#10;a/8AA5xn8iQfr2vsdyblf1vmVqOZcGX9694/N400GCn8z/guTT863p+X+p0NNoh/yVXI6Pa/6rn/&#10;AMJ9zy38h1B85wd6Rzn7kI/jkb/IGPjoUzfzXHX/AGIw5x6XW4frLP8A88m/3FxL/wAVSk/hnVXI&#10;Nzt/K+Yv8DspF49ZqRpy+8luMCQGupnwoB+GXz/ug48j6wn+rBU8ry/5TMa9t8UA5XxqNsj/AAMp&#10;8wgrqRovLRZSQxHX/bxW2FJ5/atMryEkBIPqQesOr6Xp3YnhyA2G1MEWKMF51O5+z2yrLLozCS+a&#10;njNwYmCiQKHWYV5dDt8sIfM/+9V1XqLN/wAWGZOGuGPvbf5v+c9H/J2o8s2RP+7Naj/4WMnOaItF&#10;AHbKMv1F9W7H/wAUxf8AC4vZrj+/k/1jl5W7JTzYq7Nirs2KuzYop2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxWnZsUuzYq7Nirs2KuzUxV2XTFXZsVdXNirVc2Kuy6Yq7Nirs2KuzYq7N&#10;il2bFXZsVdmxV2Xirs2KXZeKurmxQ1l0xS7Nirs2KuzYq7Nirs2KXZsVdmxV2Xirs2KtE5YGKtZe&#10;KuzYq7Nil2bFLs2KHZsVdmxS7NirswxV2Xirs2KtZsVdl4q7Nirs2KuzYq7Nil2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2WMVdl4pdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZ/9CNZgPv76IzYq7Nirs2KuzYq7Nirs4prEM0uuX6xoXY3M1ABX/dhzcYz6R7nwntWQGqy/8A&#10;Dcn+7kn1v/cR/wCqv6sHWHlS9k+K6dbWNh+1u33DJcTgASlyC/DiOy8t6UtWYXEo6M+9f9iMIhIs&#10;vBA+ouwPP5mvbh1t7KIkseMaAVJPQAKMkYxiLLMZIj6Q45PfL+lT6Xbi4vX9TVJloyjpEp/Z/wBb&#10;xOajVarjNR+lztPiI9R5qRHqnf8AuwfvwdxLGp3PjmCS5ioBQe2KIlPpwK0TmIYYodjkwhWslvk+&#10;WiyKehOY+pGwbByY75ojqY2+jJOr/F7ZhgqWNXEAaHfrWuCUf6MSbYAJc1sq9Bic8nga1xASAirS&#10;EdwKjbCbV4/rXp252WoaRj2GWQ2NrTI9Df6rFJORWuyDxIwHBAusS/U4f3eiWZpcyjYzOP8Adan/&#10;AIll1GGw/vJ/7BjI1yU9W1eLRbR9TvqPqEoP1WA/sjpXfDm4uFoIowEjQcVRRQADagzZabTCAaCX&#10;l1zc3eo3cl7dsWkckrX54h1zLtNqHoigA702zMe2AFCpHGqqWIr4DCLzd5mtPLmizahOQzKOMEXd&#10;nOwGZmmxcRs/TFhOfCLTfyz5dk13U47ejJAvx3Uo7IO3zbpnmXW9YvdZ1Oa/vZOc8zV3OyjsB7DM&#10;ic+IuunIk29qtLS3tLaO2t0EcMShUQdABgJlKkjY/LIMFXKU0YEdRvhHNLs9jfl/cLP5etmrUlY2&#10;+8Zp+1Y1mvydlpd4PnL85rYprVwQKVcnv2IOHt1/enxzHxckT5vKLVQBIrbj4gO3QHC/UAfSYexz&#10;KgE0yfyNNw1KE17j8CG/hnmL86IeHnVpKU+sW0En/C8f+Nc2AcCXMvqDyQ3/ADr0MfeGWeM/7GZs&#10;gnGuSpCe5ih7YCFt2Wik9cICkux+TYuzrn5ASldQv0r3ib/iWQ1AvEWzEfUGI/mbGH8vNXsT+Iz0&#10;VdUCK3Y7fjnPad2WR8w6kh/SL+JBP68K9VFbWUeKH9WZ0OjXJNfy6crr9qSeNHWnz5DPKX5oR+n5&#10;61UeLo//AAcSN/HNnIuDLm+ovKpr5esR/LHx/wCBJX+GIfl1Lw866Sf+LqfepGGB3YEIrV15aXdr&#10;4xP/AMROe0dLJaxhoafCM5HU7ZC7rEfSHy/qiUvpt6AOf1k4NDfRmO2Wl7fa28K9MVHXbbIM1jA8&#10;d9jvv75ia5KmJUCx8Kj3yt8KFpptQ19vnt2wJe/3Y770zJ0/NrmUFdVp0pUt+rItrm8ye4OdF2fz&#10;aid2VeQ/+OVc/wDGVP1EYVZuom14mTDcVp88PPLtPRuB7j9RzT9q/VH8fxNR+r4PNPzZB/S2kMaU&#10;Mcg+51P8cKL3/eiX/Wb9ebPSmoBnyegaCx/R2nmlQbeDYe0S5Gvze38i33gLePf/AGa5i4vql8XG&#10;kfSnX5Gk/pi6B/5b7v7uDZ5u0001G1/4zJ/xIYQXElyL3XPYuiD9wB4oM1+o+pytNyD5d/M0/wCk&#10;OD1Fy23+wbOefn2P+dVc9/Xh/jmVo/pLPPyZ5+QVBCAP98y1P/PRM59+Rp/52qYf8u5/4kuW5PpL&#10;gfxB6J+YH/KL3X+x/Xno26J+pD5CuazEN3Zj6XzRptB5wkPfk5H3HPPXkHf82tQ/4y3e/wDszm2z&#10;8y6/OfX/AJz6X8xbeS5v+YeP/jXPQZA+oH/VOarH9fxc/E+arhyfNxB6gqPwzjn5DVM+uHubpf8A&#10;jbMrUHcuFL+8e7/nGSNBip4yf8RGTT8540fyHqKMdv3R+6RT/DBohd+5zZGol5j+QwP+MYGp9qKc&#10;k/7HCX8jbb09Bp0DTEgfQMGpNB1+n+olnP56N/oCL29CSv0kZ0c0+tMK9Eb8TTMcn0fF2MnlUEbr&#10;pUB/mmgFe2yjbAlqa6k4p0pl0/7oNH8SdeYE4+VUPIfGTsO1NsWiX/cgTvkCfQykPUEu1OT/AJ1N&#10;EoKfaBp8R7dcVt6macj3yM+QT/GhNW+Gx0peXE0SlRUdBg3T1cxA9qmh7Zi5pC22AtIvNqx/pBzW&#10;tEWoHUkjtkU84NItxqFDQrZU+98zsFcMWZ2Mf856t+S0S/4Y0kEbtrTtv/k27ZzuI1iUnqRmPl+o&#10;vq3Y3+KYv+Fx+563c/70Sf6xx+VuyU65sVdXNTFXZVMVdmpirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs1MVdmpirsvFXZsVdXNirVc2Kuy6Yq7NTFXZsVdmxV2bFXZsUuzYq7Nirs2&#10;KuzYq7Lpil2Xirs2KtVzYodl4pdmxV2bFXZsVdmxV2bFLs2KuzYq7LxV2bFWicvFWsvFXZsVdmxS&#10;7Nil2bFDs2KuzYpdmxV2bFXZeKuzYq45sVayxirs2KuzYq7Nirs2KXZsVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZeKuy8UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz/&#10;0Y1mA+/vojNirs2KuzYq7Nirs2KuznGo+YILO+vIrW2VZPWkDybVJ5Gpr1zdYoDhF9z4Z2nwDVZe&#10;p8XJ/u5J9b/3Ef8Aqr+rCW81m9uSeT8QduI2y6gOTrzkJX4BQySOFALOxoANyTiSwLs6p5T8rQ6J&#10;breXSh9VlX4V6iEEdN/2/HNLqtVxmh9LsdLpq9UuakSZCeyDr74eUZzVjU9zmCS553Xig2GwGKLF&#10;375G1pxOOA29xhV2am2C1dlqhrUYUNE5IfLVUL+OVZtwzCUa6AypXtkohfffbMSksauYvgIXBSsS&#10;OuRKpe8dDQjvXEpWoPFj0xVFW0altxRV3JwglNzql5Jpdm3CNd7+7H7Cfyj/AC2/ZGZAAhR5zP0R&#10;YSnScz3NppOnnU70gRxj/R4OhZqVw1mkt7W2jsLNRHDCOKKO3z9z3ObLSabhuUt5SaDJ5teXt7r9&#10;+9/esfSDH04+1OwA8BgdK9TmaxUbkAGi7e2KV2/Vgq1UKgECnz+eB76+gs7WW6uHCQxKWd22AAy7&#10;DhMjQQURZWFzf3sdrbrzmlNEp226/wCqKb55w/MLztceZdVYoSunwErbRe38xHicz5kAcI5OBlyc&#10;ReyeW/L9tounrbRCsp+KeXu79z8vDIkVBypqtNsv2wq7MaDAh2esPyguvX8qWZY7mCPf5Cma7tge&#10;qJ8nY6Q7PB/zxtKakzU2ah+kr/Zk2ux0bxzX4SzmN3ikNPXcdiSK/Me2ALpaowPhmUCt7Jz5Tm46&#10;jFvXegP0Z5u/O+3P+INPlArzslX/AICR/wCubSIdfP6i+p/IzV067T+S8lp8nCyf8b5zjjk2LI8v&#10;FDsquKux/H2xQ7OofkXWPWrmu3NEI+hj/XBk3hIM8J9Vsa/MFC3lyanYg/gc9J3ArAp7Ghzm9PzL&#10;tMm75c1ZGXUwPoHy/wAxhdqW8D7dRSuZ+NhI7IvyGSuuRPXdakj327Z5W/NqPj55vT/OkDf8kUH8&#10;M2TgT5vqbyoa6FBT9l5l/wCBmcfwwp8knh5t0lv+XlB95pk8fNgSmF+K2NwPGJx/wpz2voprp8P+&#10;qP1ZyWr/ALwu5wfQHzBrSsuoTjsHOGCdyRmIW4JcaGvj3x1TWo+7EBNqEh2O22XhQoHtTp3Gbfti&#10;qntvTvgW+HwfTvmTp+bVkQd1Wgp0qfxGRbXP7+M1r1zouz+bRI7sr8hV/Rd5/wAZEoMKT/DNzFFM&#10;pGxqep6Yd+XKGK5Hy/Uc1Han1RYkbvNfzcX/AE/R27hZgPoKH+OFN6f38vjzb9ebDTfSPcyItnXl&#10;0ctM08/sm3hI/wCAXI7+bC8vIt9/zDJ/xNcoxfXL4uPP6U7/ACUPHzFeL4ajeA/QjZ5u04Aahaml&#10;f3yf8SGSA3cOXJ7tnsPQt7dPHgM1mqPqcvTfSHy9+aIUXMniblv+InOd/n7UeVZPD6xD/HM3SEcB&#10;bM/JnH5AE8AD/viWg9vUTOffkWQfNcw8Lc/8TXJ5PpLryPUHo35g/wDKLXXzX9eejbj/AHk+gZrc&#10;XN2Y+l8zWBp5rlrtRpP1HPPn5frX81tRPYSXX/E82+fmXXZ/r/zn0z5mPHyXN/xgj/41z0Ew/wBx&#10;xP8Akk5qcf8AeD3uww8g+aJiT5w2oRzUHx6DOOfkHv8Aphh3uhv9+ZOo5lwj/eH8dXu35zn/AHBw&#10;DxMv/ERk0/ODjJ5RurfkBJK0fFO5AcVx0Viz0pzZg8BLz78gLSZ/MgukjZoYoJVklH2VLn4RXxNM&#10;BflHGI9L4joJSB9ApkdTycLBtJlv57tSxQ+ED/rybrQ3ch8EO/05TL6A5h5h5o6smi2a1oGuI9h0&#10;2QYhaD/cg57DLZ/3YDST60f5lBHlqKm1evfvi9tU3rHK5/SGz+IJZrDhfLEI6Fl8PfFLIAtcH55D&#10;KaAZgeooXXOIh0lTtRUp92GOmRk2dVIO52PzzCzn1sopJ5slX9LssgZWCrRgO3HrkQ84SKJNSrsR&#10;axhvYF82OnG0fizPMe6T138mY5G8v6GeNEbVLl/ugbOdQFGiRk3Qj4T7ZTl+ovq3Y/8AimL/AIXF&#10;6tc/70Sf6xx9Mrdkp5VMVdmxV2bFXZsVbrmxV1c2KurmxV1c1MVdmpirs1MVdmpirs1MVdmxV1c2&#10;KurmxV1c2KurmxVqubFXZsVdl0xV2amKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZdMVdmxS7L&#10;xV1c2KGs1MUuy8VdmxV2bFXZsVdmxV2bFLs2KuzYq7LxV2bFWicvFWsvFXZsVdmxS7Nil2bFDs2K&#10;uzYpdmxV2bFXZeKuzYq45sVazDFXZeKuzYq7Nirs2KuzYpdmxV2bFXZsVdmxV2bFXZsVdmxV2bFX&#10;ZsVdljFLsvFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ/9KMVk/l&#10;H3n+mYD77ZfRO2asn8o+8/0xWy7bNWT+Ufef6YrZdtmrJ/KPvP8ATFbLts1ZP5R95/pitl22asn8&#10;o+8/0xWy7bOP6xT9L31ev1iX/iZzeYvpHufCe1K/NZf+G5P93JPYP7iP/VX9WF71p8J3yRtwhS/J&#10;f+Wo0EamTdknUz/vIsgAhB9jU1f+XkMwdZx8O3JyNPwcW6nNz47fZ/ap1pnR35eo3P7dTWvXNOXc&#10;BsUoOPTtjk41yCXb4sPbFLW+MNMQjZvfLHGhrgXZ29cUHTJIWmvfDjQeXqHK8nJkEs1inpCvXtkm&#10;h5ctx9+YhVj81KH8KdMFnltsKfPIBUDJx79d8Ltb/Sf1KX6kF9am5J3A78RTc/Tl+Hh4vUgo3SPq&#10;Xqp65Pp1GwG1ff6cvRPqw0CMaVvufrJk2m9b9r1AK/F4b8cyNNw+KeP6/wAfT/RceTG/zD/SZ1qL&#10;9KVXTqf6MIfij4/NuPxfzYHXlzPP7fevXN0eWzDZL34emPT/ALrbjSlOmLrWgoBgUUls/LkeRNa+&#10;HbM/LwFMlFK0cPE177f25y386j5k/RaCAAaPX/STGSXJ7cxQUT6c2OH6Dw/V/E4+e68noX5aDRf3&#10;vEk6pTfmAKR1/Y3Pf7WcR28fwytwtmf5vhxXZ2WOHicVNOxrcNt/wxUOz09+R/rf4Utajb0Tx+XL&#10;bMHtblHvczS8i8Z/PH0PXWpPqcV6fI50m6rwFAPvzU4W+TwWIRfW24k9RTb+3AFx0Ow6eOZkeS7U&#10;mflsD6/FQn7Xw1G1Pahzz1+efD63o9Pt+lP0/l9QU/jm1hbr8tcT6j8g8vq174erHyr/ADehHXOW&#10;7eJ+7JsNmVZtvE4rs7LHCo3Nflih2KinqfEdq77YWOzs6d+UPL/EUnCnp+iOn+uKZCX0y9zbCtmP&#10;+eeP+HLnl9H3HPSMvL6qmw+yO+c1h+o+92s+T5b14RfpQUJpyPQe/wA8Lr7l9XbYdPHNhj5hplyX&#10;+TgP01FwJ79u1Pnnlz84af40k61+rW/L/gBmycOdW+qPKVf0Mvh61xT/AJHv/HI/5S/5SbS+P2vr&#10;UVP+DGW4+bWapNLr/eaWvTg1fuz2toPP9HQ7Dp45yeu/vS7fT/QHzFrvD9IXG5+2e3t88Ml5eH4/&#10;2ZhlyAlUgSvU9Bx2/tx+9dgPv/swBdlNxHQ1Jr22/tyjz8B9/wDZkkoZ+FRua/If1/VmPOh2H3/2&#10;YoNLTxoaE17bCn68DXnP0+gp8/7MycPNpmgrkR8V+Lavhv0+eRbXP71NhXf5Z0OgaDVhlX5fhP0Z&#10;fb7c16Adaj3wqflxNNj2PXNxFkymD0frC8qlKryB2+Gu+++HXlnn6dxWhNE5Hp45qe1OcbannX5w&#10;+gb3RzHUR8rjgDv8PKOm+3b2wrva/WJ9v22/Xmw0/wBI9zYeTN/LtP0LplTt9XipQb/ZHvkd/NL/&#10;AJQW+r/yzJX/AIJcpx/XL4uPkrhTj8maf4ov6Hb9JXlNv8ls832VPr1tQn+9Tt35DJOAaovds9ge&#10;X+XoJsPsDvms1VcTmab6Q+YPzS4/WZN/+Po9tuh985/+ff8AyisnL/loh/jmXo/pP46tmf6Wa/kD&#10;Tt/vib/k5HnPPyL4/wCK56dfq5/4muWZPpLgfxB6N+YVf8LXXhVK/fnoy4/3l6DoM12Hm7EVT5nt&#10;q/4plqe79vY++efvy8/8mlqP83qXNf8Ag822bq4GX+8/zn015np/g6Xw9GP/AI1z0BJX9GNsPsHv&#10;7HNTi/vB73YY62fM7cP8YCpP97H226j3zj/5BU9LVab/AOlCv3HMnUdXB/yhe7fnPT9CQ1/4tp/w&#10;Iybfmf8AV/0LNy4/WaDhX7XDkK0+nI6a/g5uSq6sP/5x/wD0l9Yb0yTpnxetQAD1qHhXev2eWAvy&#10;or+i18fVbHU8nExfUnH58/8AHP3qB6DUp8zkwj5/WZq/ybfKuVH6Q5Rq3n+o+h+h9O9P/loStPHh&#10;iVjX65LUDvlmX6Q07cSL8z8v8OW/AtTjvQDrXvvi1rz+uyUAyrJ9LaPqS3Xfq3+F7bmW40H2AK9d&#10;qVOK2fL9/sOpyOXoyj9ZQWvenXSqE04p2+WI6f8A4gofq/pmPmePLb4a+1cozVxb05kOBkuv/wDK&#10;qTEP0mboX3or6voAH4+I6ciMjPnU3Rg1r1VUTfV49kJIpyPiBmfg/ha8lcW381mP5XLo40jy+NIe&#10;Z7H67d0NwoR+fpN2VnH45z/STJ+jLaoFfTXv7fLMXL9RfUux7/KYv+FxehXNPrEn+scF1k8B9/8A&#10;Zlbsd1PbNWTwH3/2Yru7bNWTwH3/ANmK7u2zVfwH3/2Yru7bNV/Aff8A2Yru7bKq/gPv/sxXd22a&#10;sngPv/sxXd22asngPv8A7MV3dtmrJ4D7/wCzFd3bZqyeA+/+zFd3bZqyeA+/+zFd3bZqyeA+/wDs&#10;xXd22asngPv/ALMV3dtmrJ4D7/7MV3dtmrJ4D7/7MV3dtmq/gPv/ALMV3dtmq/gPv/sxXd22XV/A&#10;fef6Yru7bNV/Aff/AGYru7bNWTwH3/2Yru7bNWTwH3/2Yru7bNWTwH3/ANmK7u2zVk8B9/8AZiu7&#10;ts1ZPAff/Zind22asngPv/sxXd22asngPv8A7MV3dtmrJ4D7/wCzFd3bZqyeA+/+zFd3bZqyeA+/&#10;+zFd3bZqyeA+/wDsxXd22XV/Aff/AGYp3dtl1k8B9/8AZind22asngPv/sxRu0c1ZPAff/Zijdrb&#10;LBfwH3/2Yp3dtmrJ4D7/AOzFO7ts1ZPAff8A2Yru7bNWTwH3/wBmK7u2zVk8B9/9mK7u2zVk8B9/&#10;9mK7u2zVk8B9/wDZitl22asngPv/ALMU2XbZqyeA+/8AsxWy7bLq/gPv/sxXd22asngPv/sxWy40&#10;y6v4D7/7MV3a2y6v4D7z/TFd3bZqyeA+/wDsxXd22asngPv/ALMV3dtmrJ4D7/7MU2XbZqyeA+/+&#10;zFd3bZqyeA+/+zFG7ts1ZPAff/Zind22asngPv8A7MV3dtmrJ4D7/wCzFd3bZgZP5R95/piu7tsu&#10;sn8o+8/0xXd22asngPv/ALMVstbZqyeA+/8AsxWy7bLrJ/KPvP8ATFd3bZqyfyj7z/TFd3bZqyfy&#10;j7z/AExXd22asn8o+8/0xXd22asn8o+8/wBMU2XbZqyfyj7z/TFbLts1ZPAff/Zitl22asngPv8A&#10;7MVsu2zVk8B9/wDZiu7ts1ZPAff/AGYru7bNWTwH3/2Yru7bNWTwH3/2Yru7bNWTwH3/ANmK7u2z&#10;Vk8B9/8AZiu7tsusngPvP9MV3dtl1k/lH3n+mKbLts1ZP5R95/pitl22asn8o+8/0xWy7bNWT+Uf&#10;ef6YrZdtmrJ/KPvP9MVsu2zVk/lH3n+mK2XbZqyfyj7z/TFbLts1ZP5R95/pitl22asn8o+8/wBM&#10;Vsu2zVk/lH3n+mK2XbZqyfyj7z/TFbLts1ZP5R95/pitl22asn8o+8/0xWy7bNWT+Ufef6YrZdtm&#10;rJ/KPvP9MVsu2zVk/lH3n+mK2XbZqyfyj7z/AExWy7bP/9lQSwMEFAAGAAgAAAAhADcOHezgAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7aYpNGrMpVpCCt7QieJtmxySY&#10;nQ3Zbbv6692e9PQY3uO9b8pNMIM40+R6ywoW8wQEcWN1z62Ct8PLLAfhPLLGwTIp+CYHm+r2psRC&#10;2wvXdN77VsQSdgUq6LwfCyld05FBN7cjcfQ+7WTQx3NqpZ7wEsvNINMkWUmDPceFDkd67qj52p+M&#10;Avsetq+7mhf0sR3X+e5Qm588KHV/F54eQXgK/i8MV/yIDlVkOtoTaycGBbPlOiajphmIq5+m2RLE&#10;UcFDlq1AVqX8/0L1CwAA//8DAFBLAwQUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAGRycy9fcmVs&#10;cy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu&#10;517uOUy7f9qJPSgm452ApqqBkZNeGacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCY&#10;c9hxnuRIFlPlA7nSDD5azOWMmgeUN9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIP&#10;BTe2uAsQo6YswJIy+A6b6ho08K7lX491LwAAAP//AwBQSwECLQAUAAYACAAAACEA2vY9+w0BAAAU&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD4BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/&#10;RuHtugIAAPQFAAAOAAAAAAAAAAAAAAAAAD0CAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAA&#10;IQDpRHYINc4KADXOCgAUAAAAAAAAAAAAAAAAACMFAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLAQIt&#10;ABQABgAIAAAAIQA3Dh3s4AAAAAoBAAAPAAAAAAAAAAAAAAAAAIrTCgBkcnMvZG93bnJldi54bWxQ&#10;SwECLQAUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAAAAAAAAAAAAAACX1AoAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACI1QoAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="006F329E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bebas Neue">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A000002F" w:usb1="0000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="063E1837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A522024"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1955,51 +2055,604 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09094EAC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D322513C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DD9616B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F7EBFE8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="140F29E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68C6E7FC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A5451CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="848A4B2C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314C6E05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59B866A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA96A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CD2AC4C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2068,51 +2721,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46FC68EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10026286"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2181,51 +2834,349 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D822D72"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58286DD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59431EC3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEB21E6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E85684D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36664F4C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2294,51 +3245,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68986ED0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9AFADB3C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DC6F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AA49E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2407,51 +3447,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A5734D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D325F5A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D3B18FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A05C80C8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2493,550 +3622,542 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="1394500135">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1265304135">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1065445864">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="372578847">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1596400686">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1555659478">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1946962958">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1866211621">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9" w16cid:durableId="2113087400">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="6756201">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="11" w16cid:durableId="734084711">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1959986709">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="13" w16cid:durableId="8869571">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="14" w16cid:durableId="688869156">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="13650556">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F329E"/>
+    <w:rsid w:val="002A0693"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="006F329E"/>
     <w:rsid w:val="00845E9C"/>
+    <w:rsid w:val="00F32130"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2E77B624"/>
+  <w15:docId w15:val="{CEFA41FD-8C9B-40FD-8D0A-6010F0A6EDEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...415 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F329E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3118,58 +4239,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00845E9C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3415,51 +4536,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>9</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>