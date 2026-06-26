--- v0 (2025-11-19)
+++ v1 (2026-06-26)
@@ -1,252 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00F965A2">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="22D380D7" w14:textId="0719668D" w:rsidR="00B85269" w:rsidRDefault="00E107E9">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...179 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CA44471" wp14:editId="374F290E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>552450</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8248650</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1000085" cy="1454307"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1007993" cy="1465806"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23CB1AB9" wp14:editId="20B78DDB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5494655</wp:posOffset>
+              <wp:posOffset>5037455</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9165590</wp:posOffset>
+              <wp:posOffset>8936990</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1997075" cy="732790"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -255,114 +126,1190 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1997075" cy="732790"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...53 lines deleted...]
-        </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27028668" wp14:editId="3BEC4D76">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1781175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8210550</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3242310" cy="1544955"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Text Box 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3242310" cy="1544955"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6278B75D" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00F965A2" w:rsidRDefault="00F965A2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F965A2">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C1F43E0" w14:textId="292F0978" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9">
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F965A2" w:rsidRPr="00E107E9">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F965A2" w:rsidRPr="00E107E9">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F965A2" w:rsidRPr="00E107E9">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F965A2" w:rsidRPr="00E107E9">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="27028668" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:140.25pt;margin-top:646.5pt;width:255.3pt;height:121.65pt;z-index:251698688;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79P+SaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO21WXkduolSV&#10;oiSqU+WMWbBXZRkKY++6v74Du37I7SVVLzAw33zMk+lNWxu2VT5UYAs+vBhwpqyEsrKrgn9/uf/w&#10;ibOAwpbCgFUF36nAb2bv300bl6sRrMGUyjMisSFvXMHXiC7PsiDXqhbhApyypNTga4F09Kus9KIh&#10;9tpko8HgKmvAl86DVCHQ7V2n5LPEr7WS+KR1UMhMwck3TKtP6zKu2Wwq8pUXbl3J3g3xD17UorL0&#10;6IHqTqBgG1/9QVVX0kMAjRcS6gy0rqRKMVA0w8FZNIu1cCrFQskJ7pCm8P9o5eN24Z49w/YztFTA&#10;mJDGhTzQZYyn1b6OO3nKSE8p3B3Splpkki4vR+PR5ZBUknTDyXh8PZlEnuxo7nzALwpqFoWCe6pL&#10;SpfYPgTsoHtIfM3CfWVMqo2xrCn41eVkkAwOGiI3NmJVqnJPc3Q9SbgzKmKM/aY0q8oUQbxI/aVu&#10;jWdbQZ0hpFQWU/CJl9ARpcmJtxj2+KNXbzHu4ti/DBYPxnVlwafoz9wuf+xd1h2ecn4SdxSxXbZ9&#10;SZdQ7qjSHrohCE7eV1SNBxHwWXjqeqogTTI+0aINUNahlzhbg//1t/uIp2YkLWcNTVHBw8+N8Ioz&#10;89VSm14Px+M4dukwnnwc0cGfapanGrupb4HKMaQ/w8kkRjyavag91K808PP4KqmElfR2wXEv3mI3&#10;2/RhSDWfJxANmhP4YBdORupYndhrL+2r8K5vSKRefoT9vIn8rC87bLS0MN8g6Co1bUxwl9U+8TSk&#10;qe37DyX+AqfnhDp+e7PfAAAA//8DAFBLAwQUAAYACAAAACEAbQOr0+MAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFHnoZQ0xKmqSBUSgkNLL9w2sZtE+BFitw38epZTOe7M&#10;p9mZcj0bzc5q8oOzAuJFBEzZ1snBdgIO79uHHJgPaCVqZ5WAb+VhXd3elFhId7E7dd6HjlGI9QUK&#10;6EMYC8592yuDfuFGZck7uslgoHPquJzwQuFG8ySKltzgYOlDj6Oqe9V+7k9GwEu9fcNdk5j8R9fP&#10;r8fN+HX4yIS4v5s3T8CCmsMVhr/6VB0q6tS4k5WeaQFJHmWEkpGsUlpFyOMqjoE1JGXpMgVelfz/&#10;iuoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAO/T/kmkCAAA+BQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbQOr0+MAAAANAQAADwAAAAAAAAAA&#10;AAAAAADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6278B75D" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00F965A2" w:rsidRDefault="00F965A2">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F965A2">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C1F43E0" w14:textId="292F0978" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9">
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F965A2" w:rsidRPr="00E107E9">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F965A2" w:rsidRPr="00E107E9">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F965A2" w:rsidRPr="00E107E9">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F965A2" w:rsidRPr="00E107E9">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36B406CA" wp14:editId="65339C9D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>295275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3647440</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3572510" cy="4543425"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3572510" cy="4543425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx id="2">
+                        <w:txbxContent>
+                          <w:p w14:paraId="34AB6B98" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial Black"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>A slow burn</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="41FE622C" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>LEDs last 30 times longer than incandescent bulbs. Though California is phasing out incandescent bulbs, you may still have a pack or two lurking on your shelves. For an upgrade to save you money in the long run, LEDs also last three times longer than compact fluorescent light bulbs (CFLs).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="57090587" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">LEDs convert 60% of the electricity used to light. This means they use a lot less electricity and produce no heat unlike </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>incandescents</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and CFLs. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="779AF311" w14:textId="6B2092E0" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Overall, LEDs can last as long as a decade before they dim (that’s right, LEDs never burn out!)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0E6BDA0D" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial Black"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Breaking badly</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12099488" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Incandescents</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and CFLs break easily and shatter upon impact. LEDs are much more resilient to breakage. Most are equipped with a shatterproof coating that prevents sharp pieces of glass from flying out.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1493F2F6" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Handle broken light bulbs with gloves. All types of light bulbs contain toxic heavy metals. Treat all light bulbs as household hazardous waste when disposing of them.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4AF2C7BB" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial Black"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Endless possibilities</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="564DC72F" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Feel creative? LED bulbs come in a large assortment of colors, not to mention classics like “Daylight” and “Warm light”.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E397070" w14:textId="0EF11394" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Some LED bulbs come with special features that can be activated by a remote or smart phone. Make the lights pulse, change colors or adjust depending on the time of day.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C9B3959" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial Black"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>What’s the catch?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59A6BE28" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Basic LEDs cost a bit more than CFLs, but don’t let the price tag scare you off. They’re still a good deal when you consider the amount you will save in energy and replacement costs. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6CD9E470" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>When you use reading glasses, purchase the brighter 75 to 100-watt LED equivalents, which are more expensive than the standard 40 to 60-watt equivalents.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2F2927B6" w14:textId="1AB5D9E7" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Looking to sell or buy a home? I’m just a phone call away!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="58E54FD3" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Hope you found this information helpful!   If you or someone you know is looking to list or buy a home, I’m just a phone call away!</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="36B406CA" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:23.25pt;margin-top:287.2pt;width:281.3pt;height:357.75pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiSrOnawIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykSbcZcYqsRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xmg26XDLhIlfqT4+KjZVVsbtlM+VGALPhoMOVNWQlnZdcF/PC0/&#10;fOIsoLClMGBVwfcq8Kv5+3ezxuVqDBswpfKMnNiQN67gG0SXZ1mQG1WLMACnLCk1+FogHf06K71o&#10;yHttsvFweJk14EvnQaoQ6PamU/J58q+1knivdVDITMEpNkyrT+sqrtl8JvK1F25TyT4M8Q9R1KKy&#10;9OjR1Y1Awba++sNVXUkPATQOJNQZaF1JlXKgbEbDV9k8boRTKRcqTnDHMoX/51be7R7dg2fYfoGW&#10;GhgL0riQB7qM+bTa13GnSBnpqYT7Y9lUi0zS5cX043g6IpUk3WQ6uZiMp9FPdjJ3PuBXBTWLQsE9&#10;9SWVS+xuA3bQAyS+ZmFZGZN6YyxrCn55MR0mg6OGnBsbsSp1uXdzCj1JuDcqYoz9rjSrypRBvEj8&#10;UtfGs50gZggplcWUfPJL6IjSFMRbDHv8Kaq3GHd5HF4Gi0fjurLgU/avwi5/HkLWHZ5qfpZ3FLFd&#10;tZT4WWdXUO6p4R66WQhOLitqyq0I+CA8kZ8aSQON97RoA1R86CXONuB//+0+4omTpOWsoWEqePi1&#10;FV5xZr5ZYuvn0WQSpy8dJkQXOvhzzepcY7f1NVBXRvR1OJnEiEdzELWH+pnmfhFfJZWwkt4uOB7E&#10;a+xGnP4NqRaLBKJ5cwJv7aOT0XVsUqTcU/ssvOt5iUTpOziMnchf0bPDRksLiy2CrhJ3Y527qvb1&#10;p1lN7O//lfgZnJ8T6vT7zV8AAAD//wMAUEsDBBQABgAIAAAAIQCdHyCY4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0sJIFCWpiFpTIweWnvxNsAWSHdnkd226K93PdXj&#10;5H1575tiPWvFLnKygyEBy0UATFJj2oE6AYeP7VMKzDqkFpUhKeBbWliX93cF5q250k5e9q5jvoRs&#10;jgJ658acc9v0UqNdmFGSz45m0uj8OXW8nfDqy7XiYRAkXONAfqHHUVa9bE77sxbwWm3fcVeHOv1R&#10;1cvbcTN+HT5jIR4f5s0KmJOzu8Hwp+/VofROtTlTa5kSECWxJwXEz1EEzANJkC2B1Z4M0ywDXhb8&#10;/w/lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCiSrOnawIAAEUFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCdHyCY4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 6">
+                  <w:txbxContent>
+                    <w:p w14:paraId="34AB6B98" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial Black"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>A slow burn</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="41FE622C" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>LEDs last 30 times longer than incandescent bulbs. Though California is phasing out incandescent bulbs, you may still have a pack or two lurking on your shelves. For an upgrade to save you money in the long run, LEDs also last three times longer than compact fluorescent light bulbs (CFLs).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="57090587" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">LEDs convert 60% of the electricity used to light. This means they use a lot less electricity and produce no heat unlike </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>incandescents</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and CFLs. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="779AF311" w14:textId="6B2092E0" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Overall, LEDs can last as long as a decade before they dim (that’s right, LEDs never burn out!)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0E6BDA0D" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial Black"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Breaking badly</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12099488" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Incandescents</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and CFLs break easily and shatter upon impact. LEDs are much more resilient to breakage. Most are equipped with a shatterproof coating that prevents sharp pieces of glass from flying out.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1493F2F6" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Handle broken light bulbs with gloves. All types of light bulbs contain toxic heavy metals. Treat all light bulbs as household hazardous waste when disposing of them.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4AF2C7BB" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial Black"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Endless possibilities</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="564DC72F" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Feel creative? LED bulbs come in a large assortment of colors, not to mention classics like “Daylight” and “Warm light”.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2E397070" w14:textId="0EF11394" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Some LED bulbs come with special features that can be activated by a remote or smart phone. Make the lights pulse, change colors or adjust depending on the time of day.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C9B3959" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial Black"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>What’s the catch?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="59A6BE28" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Basic LEDs cost a bit more than CFLs, but don’t let the price tag scare you off. They’re still a good deal when you consider the amount you will save in energy and replacement costs. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6CD9E470" w14:textId="77777777" w:rsidR="00E107E9" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>When you use reading glasses, purchase the brighter 75 to 100-watt LED equivalents, which are more expensive than the standard 40 to 60-watt equivalents.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2F2927B6" w14:textId="1AB5D9E7" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00E107E9" w:rsidP="00E107E9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Looking to sell or buy a home? I’m just a phone call away!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="58E54FD3" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Hope you found this information helpful!   If you or someone you know is looking to list or buy a home, I’m just a phone call away!</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35543E90" wp14:editId="11A1C3AA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3990975</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3647440</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3572510" cy="4543425"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3572510" cy="4543425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:linkedTxbx id="2" seq="1"/>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="35543E90" id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:314.25pt;margin-top:287.2pt;width:281.3pt;height:357.75pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy3E7YcwIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc6/UzbS2vI9eRq0pR&#10;EtWucsYs2CgsQwB71/31Gdj1Q24vqXqBgflmmJlvhsltXWqyF84rMDntdbqUCMOhUGaT01+rxacv&#10;lPjATME0GJHTg/D0dvrxw6SyY9GHLehCOIJOjB9XNqfbEOw4yzzfipL5DlhhUCnBlSzg0W2ywrEK&#10;vZc663e7N1kFrrAOuPAeb+8aJZ0m/1IKHh6l9CIQnVOMLaTVpXUd12w6YeONY3areBsG+4coSqYM&#10;PnpydccCIzun/nBVKu7AgwwdDmUGUiouUg6YTa97lc1yy6xIuWBxvD2Vyf8/t/xhv7RPjoT6G9RI&#10;YCxIZf3Y42XMp5aujDtGSlCPJTycyibqQDheDkaf+6MeqjjqhqPhYNgfRT/Z2dw6H74LKEkUcuqQ&#10;l1Qutr/3oYEeIfE1AwuldeJGG1Ll9GYw6iaDkwadaxOxIrHcujmHnqRw0CJitPkpJFFFyiBepP4S&#10;c+3InmFnMM6FCSn55BfRESUxiPcYtvhzVO8xbvI4vgwmnIxLZcCl7K/CLl6OIcsGjzW/yDuKWpkX&#10;UazqdY3pR36JF68XPK+hOCD9DprJ8JYvFFJ0z3x4Yg5HAWnF8Q6PuEgNSAW0EiVbcL//dh/x2KGo&#10;paTC0cqpf90xJyjRPwz27tfecBhnMR2G2Dx4cJea9aXG7Mo5IEcxdMuTGPFBH0XpoHzGX2AWX0UV&#10;Mxzfzmk4ivPQDDz+IlzMZgmE02dZuDdLy6PrSFlswFX9zJxtuzRggz/AcQjZ+KpZG2y0NDDbBZAq&#10;dXKselPVlg2c3DQL7S8Tv4bLc0Kd/8LpGwAAAP//AwBQSwMEFAAGAAgAAAAhAPwP2ZDkAAAADQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmHizC6RUQJamIWlMjB5ae/E2sFMg7gey&#10;2xb99W5PepvJPHnnecv1rBU70+QGawTEiwgYmdbKwXQCDu/bhwyY82gkKmtIwDc5WFe3NyUW0l7M&#10;js5737EQYlyBAnrvx4Jz1/ak0S3sSCbcjnbS6MM6dVxOeAnhWvEkilZc42DChx5HqntqP/cnLeCl&#10;3r7hrkl09qPq59fjZvw6fKRC3N/Nmydgnmb/B8NVP6hDFZwaezLSMSVglWRpQAWkj8slsCsR53EM&#10;rAlTkuU58Krk/1tUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBy3E7YcwIAAFMFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8D9mQ5AAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251624960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="050F60A1" wp14:editId="28C6D8C7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>295275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3086100</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7165975" cy="542925"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7165975" cy="542925"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1FDF2B22" w14:textId="1928A66A" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="8EBD3E"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">LED bulbs </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E107E9" w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">have the potential to make your wallet, your living room, and even the Earth just a bit </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E107E9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                                <w:color w:val="8EBD3E"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>greener.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F8677B7" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRDefault="00F965A2"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="050F60A1" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:23.25pt;margin-top:243pt;width:564.25pt;height:42.75pt;z-index:251624960;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDk+B3RbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwsUSIOyRDQRVSWU&#10;RE2qnI3XDqt6Pa49sEt/fcfeXUBpL6l6sceeN+N58+Gr66YybK98KMHmfDQYcqashKK0Lzn//rT6&#10;8ImzgMIWwoBVOT+owK8X799d1W6uxrAFUyjPyIkN89rlfIvo5lkW5FZVIgzAKUtKDb4SSEf/khVe&#10;1OS9Mtl4OJxlNfjCeZAqBLq9bZV8kfxrrSTeax0UMpNzig3T6tO6iWu2uBLzFy/ctpRdGOIfoqhE&#10;aenRo6tbgYLtfPmHq6qUHgJoHEioMtC6lCpxIDaj4Ss2j1vhVOJCyQnumKbw/9zKu/2je/AMm8/Q&#10;UAFjQmoX5oEuI59G+yruFCkjPaXwcEybapBJurwYzaaXF1POJOmmk/HleBrdZCdr5wN+UVCxKOTc&#10;U1lStsR+HbCF9pD4mIVVaUwqjbGszvns43SYDI4acm5sxKpU5M7NKfIk4cGoiDH2m9KsLBKBeJHa&#10;S90Yz/aCGkNIqSwm7skvoSNKUxBvMezwp6jeYtzy6F8Gi0fjqrTgE/tXYRc/+pB1i6ecn/GOIjab&#10;hojnfNwXdgPFgertoR2F4OSqpKKsRcAH4an3qcQ0z3hPizZAyYdO4mwL/tff7iOeWpK0nNU0SzkP&#10;P3fCK87MV0vNejmaTOLwpcNkejGmgz/XbM41dlfdAFVlRD+Hk0mMeDS9qD1UzzT2y/gqqYSV9HbO&#10;sRdvsJ1w+jakWi4TiMbNCVzbRyej61ik2HJPzbPwrutLpI6+g37qxPxVe7bYaGlhuUPQZerdmOc2&#10;q13+aVRT93ffSvwLzs8Jdfr8Fr8BAAD//wMAUEsDBBQABgAIAAAAIQC7hRnM4gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJMKp1GIU1WRKiQEh5ZeuDmxm0TY6xC7beDr&#10;2Z7gtLua0eybcj07y85mCoNHCekiAWaw9XrATsLhffuQAwtRoVbWo5HwbQKsq9ubUhXaX3BnzvvY&#10;MQrBUCgJfYxjwXloe+NUWPjRIGlHPzkV6Zw6rid1oXBn+TJJMu7UgPShV6Ope9N+7k9Owku9fVO7&#10;ZunyH1s/vx4349fhQ0h5fzdvnoBFM8c/M1zxCR0qYmr8CXVgVsJjJshJM8+o09WQrgRtjQSxSgXw&#10;quT/O1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOT4HdFuAgAARAUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALuFGcziAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1FDF2B22" w14:textId="1928A66A" w:rsidR="00F965A2" w:rsidRPr="00E107E9" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="8EBD3E"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">LED bulbs </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E107E9" w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">have the potential to make your wallet, your living room, and even the Earth just a bit </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E107E9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                          <w:color w:val="8EBD3E"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>greener.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F8677B7" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRDefault="00F965A2"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F965A2">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31E65118" wp14:editId="12CD2113">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-50800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9823288</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7863840" cy="237744"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Rectangle 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7863840" cy="237744"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -386,1217 +1333,110 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4pt;margin-top:773.5pt;width:619.2pt;height:18.7pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOgSekmAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQ1QWhhqqBgt06Sq&#10;RW2nPhvHJpEcn2cbAvv1O9tJyrpqD9N4MD7f3Xe+L5/v6vpQK7IX1lWgczo8G1AiNIei0tucfn9e&#10;fZpS4jzTBVOgRU6PwtHr+ccPV42ZiRGUoAphCYJoN2tMTkvvzSzLHC9FzdwZGKHRKcHWzKNpt1lh&#10;WYPotcpGg8Fl1oAtjAUunMPTm+Sk84gvpeD+QUonPFE5xbv5uNq4bsKaza/YbGuZKSveXoP9wy1q&#10;Vmks2kPdMM/IzlZ/QNUVt+BA+jMOdQZSVlzEHrCb4eBNN08lMyL2guQ409Pk/h8sv9+vLamKnE4o&#10;0azGT/SIpDG9VYJMAj2NcTOMejJr21oOt6HXg7R1+McuyCFSeuwpFQdPOB5Oppfn0zEyz9E3Op9M&#10;xuMAmr1mG+v8VwE1CZucWqwemWT7O+dTaBcSijlQVbGqlIqG3W6WypI9w887vf1ye75q0X8LUzoE&#10;awhpCTGcZKGz1Evc+aMSIU7pRyGRErz9KN4kilH0dRjnQvthcpWsEKn8xQB/XfUg35ARO42AAVli&#10;/R67BegiE0iHnW7ZxodUEbXcJw/+drGU3GfEyqB9n1xXGux7AAq7aiun+I6kRE1gaQPFEQVjIb0k&#10;Z/iqwu92x5xfM4tPBz81jgP/gItU0OQU2h0lJdif752HeFQ0eilp8Cnm1P3YMSsoUd80av3zcBwU&#10;5KMxvpiM0LCnns2pR+/qJaAchjh4DI/bEO9Vt5UW6hecGotQFV1Mc6ydU+5tZyx9GhE4d7hYLGIY&#10;vlfD/J1+MjyAB1aDLp8PL8yaVrweZX8P3bNlszcaTrEhU8Ni50FWUeCvvLZ841uPwmnnUhgmp3aM&#10;ep2e818AAAD//wMAUEsDBBQABgAIAAAAIQB6LMkf4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT8MwDIXvSPyHyEhc0JYyylaVphNC4waTKEO7po1pKxqnNNnW8etxT3Czn5+ev5etR9uJIw6+&#10;daTgdh6BQKqcaalWsHt/niUgfNBkdOcIFZzRwzq/vMh0atyJ3vBYhFpwCPlUK2hC6FMpfdWg1X7u&#10;eiS+fbrB6sDrUEsz6BOH204uomgprW6JPzS6x6cGq6/iYBV8vNgCv5ebm59tdA6vyb7cbbalUtdX&#10;4+MDiIBj+DPDhM/okDNT6Q5kvOgUzBKuEli/j1c8TY7FXRSDKCctiWOQeSb/t8h/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAA6BJ6SYAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHosyR/iAAAADQEAAA8AAAAAAAAAAAAAAAAA8gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#8ebe3f" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="32E5FFD8" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4pt;margin-top:773.5pt;width:619.2pt;height:18.7pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcZDTxgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEQNKIDUqBVJUQ&#10;oELF2fHayUpejzt2skl/PWPvRyhFPVTNwbE9M29m3r7xxeW+Mmyn0Jdgcz48GXCmrISitOuc/3ha&#10;fppy5oOwhTBgVc4PyvPL+ccPF7WbqRFswBQKGYFYP6tdzjchuFmWeblRlfAn4JQlowasRKAjrrMC&#10;RU3olclGg8F5VgMWDkEq7+n2ujHyecLXWslwr7VXgZmcU20hrZjWVVyz+YWYrVG4TSnbMsQ/VFGJ&#10;0lLSHupaBMG2WP4BVZUSwYMOJxKqDLQupUo9UDfDwZtuHjfCqdQLkeNdT5P/f7DybvfoHpBoqJ2f&#10;edrGLvYaq/hP9bF9IuvQk6X2gUm6nEzPT6dj4lSSbXQ6mYzHkc3sGO3Qh68KKhY3OUf6GIkjsbv1&#10;oXHtXGIyD6YslqUx6YDr1ZVBthP04aY3X25Oly36b27GRmcLMaxBjDfZsZe0Cwejop+x35VmZUHV&#10;j1IlSWaqzyOkVDYMG9NGFKpJfzagX5c9CjNGpE4TYETWlL/HbgE6zwakw26qbP1jqEoq7YMHfyus&#10;Ce4jUmawoQ+uSgv4HoChrtrMjX9HUkNNZGkFxeEBGUIzI97JZUnf7Vb48CCQhoI+NQ16uKdFG6hz&#10;Du2Osw3gr/fuoz9playc1TRkOfc/twIVZ+abJRV/Ho6jgkI6jM8mIzrga8vqtcVuqysgOQzpSXEy&#10;baN/MN1WI1TP9B4sYlYyCSspd85lwO5wFZrhpxdFqsUiudEkOhFu7aOTETyyGnX5tH8W6FrxBpL9&#10;HXQDKWZvNNz4xkgLi20AXSaBH3lt+aYpTsJpX5z4TLw+J6/juzh/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAeizJH+IAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXNCWMspWlaYT&#10;QuMGkyhDu6aNaSsapzTZ1vHrcU9ws5+fnr+XrUfbiSMOvnWk4HYegUCqnGmpVrB7f54lIHzQZHTn&#10;CBWc0cM6v7zIdGrcid7wWIRacAj5VCtoQuhTKX3VoNV+7nokvn26werA61BLM+gTh9tOLqJoKa1u&#10;iT80usenBquv4mAVfLzYAr+Xm5ufbXQOr8m+3G22pVLXV+PjA4iAY/gzw4TP6JAzU+kOZLzoFMwS&#10;rhJYv49XPE2OxV0UgygnLYljkHkm/7fIfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc&#10;ZDTxgQIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB6LMkf4gAAAA0BAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#8ebe3f" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F965A2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35543E90" wp14:editId="7BF0E563">
-[...1106 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61586217" wp14:editId="16B8019F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>297180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1355725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4550410" cy="1370965"/>
                 <wp:effectExtent l="0" t="0" r="0" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4550410" cy="1370965"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F965A2" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                          <w:p w14:paraId="72B81685" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="8EBD3E"/>
                                 <w:sz w:val="70"/>
                                 <w:szCs w:val="70"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="0091C8"/>
                                 <w:sz w:val="70"/>
                                 <w:szCs w:val="70"/>
                               </w:rPr>
                               <w:t>THE</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="MV Boli" w:hAnsi="MV Boli" w:cs="MV Boli"/>
                                 <w:color w:val="0091C8"/>
                                 <w:sz w:val="70"/>
                                 <w:szCs w:val="70"/>
@@ -1619,78 +1459,78 @@
                                 <w:szCs w:val="70"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ABOUT </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="8EBD3E"/>
                                 <w:sz w:val="70"/>
                                 <w:szCs w:val="70"/>
                               </w:rPr>
                               <w:t>LED</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="8EBD3E"/>
                                 <w:sz w:val="70"/>
                                 <w:szCs w:val="70"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> BULBS</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00F965A2" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                          <w:p w14:paraId="1B44D4B2" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:23.4pt;margin-top:106.75pt;width:358.3pt;height:107.95pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBab/lYfgIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4X+w0l65RnCprlWlS&#10;1FZrpz4TDI014DAgsbNf3wO20yjbS6e92IdzPj7OfX7daEX2wvkKTEGHg5wSYTiUlXkp6I+n1afP&#10;lPjATMkUGFHQg/D0evHxw7y2M3EBW1ClcARJjJ/VtqDbEOwsyzzfCs38AKwwaJTgNAt4dC9Z6ViN&#10;7FplF3k+zWpwpXXAhfeovW2NdJH4pRQ83EvpRSCqoOhbSF+Xvpv4zRZzNntxzG4r3rnB/sELzSqD&#10;jx6pbllgZOeqP6h0xR14kGHAQWcgZcVFigGjGeZn0TxumRUpFkyOt8c0+f9Hy+/2D45UZUFHlBim&#10;sURPognkCzRkFLNTWz9D0KNFWGhQjVXu9R6VMehGOh3/GA5BO+b5cMxtJOOoHE8m+XiIJo624egy&#10;v5pOIk/2dt06H74K0CQKBXVYvJRTtl/70EJ7SHzNwKpSKhVQGVIXdDqa5OnC0YLkykSsSK3Q0cSQ&#10;WteTFA5KRIwy34XEVKQIoiI1obhRjuwZtg/jXJiQgk+8iI4oiU6852KHf/PqPZfbOPqXwYTjZV0Z&#10;cCn6M7fLn73LssVjzk/ijmJoNk1X6g2UB6y0g3ZSvOWrCquxZj48MIejgRXEcQ/3+JEKMOvQSZRs&#10;wf3+mz7isWPRSkmNo1ZQ/2vHnKBEfTPYy1fD8TjOZjqMJ5cXeHCnls2pxez0DWA5hrhYLE9ixAfV&#10;i9KBfsatsIyvookZjm8XNPTiTWgXAG4VLpbLBMJptCyszaPlkTpWJ/baU/PMnO0aMmAv30E/lGx2&#10;1pctNt40sNwFkFVq2pjgNqtd4nGSU9t3WyeuitNzQr3txsUrAAAA//8DAFBLAwQUAAYACAAAACEA&#10;9Em6EOIAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaXUooVWZqGpDEx&#10;emjtxduD3QKRfYvstkV/vc+THiczmfkmX0+2F2cz+s6RgvksAmGodrqjRsHhbXu3AuEDksbekVHw&#10;ZTysi+urHDPtLrQz531oBJeQz1BBG8KQSenr1lj0MzcYYu/oRouB5dhIPeKFy20v4yhKpcWOeKHF&#10;wZStqT/2J6vgudy+4q6K7eq7L59ejpvh8/C+VOr2Zto8gghmCn9h+MVndCiYqXIn0l70CpKUyYOC&#10;eL5YguDAfbpIQFTsxA8JyCKX/y8UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBab/lY&#10;fgIAAGMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD0&#10;SboQ4gAAAAoBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="61586217" id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:23.4pt;margin-top:106.75pt;width:358.3pt;height:107.95pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClsUkmbQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hKWxgVKepATJMQ&#10;oMHEs+vYbTTH59nXJt1fz9lJ2orthWkv9tn33ef76curtjZsq3yowBZ8dJJzpqyEsrKrgv94vv30&#10;mbOAwpbCgFUF36nAr+YfP1w2bqZOYQ2mVJ4RiQ2zxhV8jehmWRbkWtUinIBTlpQafC2Qjn6VlV40&#10;xF6b7DTPz7IGfOk8SBUC3d50Sj5P/ForiQ9aB4XMFJx8w7T6tC7jms0vxWzlhVtXsndD/IMXtags&#10;PbqnuhEo2MZXf1DVlfQQQOOJhDoDrSupUgwUzSh/E83TWjiVYqHkBLdPU/h/tPJ+++QePcP2C7RU&#10;wJiQxoVZoMsYT6t9HXfylJGeUrjbp021yCRdTqbTfDIilSTdaHyeX5xNI092MHc+4FcFNYtCwT3V&#10;JaVLbO8CdtABEl+zcFsZk2pjLGsKfjae5slgryFyYyNWpSr3NAfXk4Q7oyLG2O9Ks6pMEcSL1F/q&#10;2ni2FdQZQkplMQWfeAkdUZqceI9hjz949R7jLo7hZbC4N64rCz5F/8bt8ufgsu7wlPOjuKOI7bKl&#10;wAs+Hiq7hHJHBffQzUJw8raiotyJgI/CU/NTIWmg8YEWbYCSD73E2Rr877/dRzz1JGk5a2iYCh5+&#10;bYRXnJlvlrr1YjSZxOlLh8n0/JQO/lizPNbYTX0NVJURfR1OJjHi0Qyi9lC/0Nwv4qukElbS2wXH&#10;QbzGbsTp35BqsUggmjcn8M4+ORmpY5Fiyz23L8K7vi+RWvoehrETszft2WGjpYXFBkFXqXdjnrus&#10;9vmnWU3d3/8r8TM4PifU4febvwIAAP//AwBQSwMEFAAGAAgAAAAhAPRJuhDiAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/Fml1KKFVmahqQxMXpo7cXbg90CkX2L7LZFf73P&#10;kx4nM5n5Jl9PthdnM/rOkYL5LAJhqHa6o0bB4W17twLhA5LG3pFR8GU8rIvrqxwz7S60M+d9aASX&#10;kM9QQRvCkEnp69ZY9DM3GGLv6EaLgeXYSD3ihcttL+MoSqXFjnihxcGUrak/9ier4LncvuKuiu3q&#10;uy+fXo6b4fPwvlTq9mbaPIIIZgp/YfjFZ3QomKlyJ9Je9AqSlMmDgni+WILgwH26SEBU7MQPCcgi&#10;l/8vFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApbFJJm0CAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9Em6EOIAAAAKAQAADwAAAAAA&#10;AAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F965A2" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                    <w:p w14:paraId="72B81685" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="8EBD3E"/>
                           <w:sz w:val="70"/>
                           <w:szCs w:val="70"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="0091C8"/>
                           <w:sz w:val="70"/>
                           <w:szCs w:val="70"/>
                         </w:rPr>
                         <w:t>THE</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MV Boli" w:hAnsi="MV Boli" w:cs="MV Boli"/>
                           <w:color w:val="0091C8"/>
                           <w:sz w:val="70"/>
                           <w:szCs w:val="70"/>
@@ -1713,70 +1553,70 @@
                           <w:szCs w:val="70"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ABOUT </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="8EBD3E"/>
                           <w:sz w:val="70"/>
                           <w:szCs w:val="70"/>
                         </w:rPr>
                         <w:t>LED</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="8EBD3E"/>
                           <w:sz w:val="70"/>
                           <w:szCs w:val="70"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> BULBS</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00F965A2" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
+                    <w:p w14:paraId="1B44D4B2" w14:textId="77777777" w:rsidR="00F965A2" w:rsidRDefault="00F965A2" w:rsidP="00F965A2">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F965A2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C22EE81" wp14:editId="5324981D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-41113</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2724785</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7863840" cy="237744"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7863840" cy="237744"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -1800,89 +1640,89 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.25pt;margin-top:214.55pt;width:619.2pt;height:18.7pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfJngOlgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQNhZaKFFVFTJMQ&#10;IGDi2XXsJpLj82y3affrd7aTwBjaw7Q+uD7f3Xe+L5/v8urQKrIX1jWgSzo5ySkRmkPV6G1Jvz/f&#10;fJlT4jzTFVOgRUmPwtGr5edPl51ZiAJqUJWwBEG0W3SmpLX3ZpFljteiZe4EjNDolGBb5tG026yy&#10;rEP0VmVFnp9nHdjKWODCOTy9Tk66jPhSCu7vpXTCE1VSvJuPq43rJqzZ8pIttpaZuuH9Ndg/3KJl&#10;jcaiI9Q184zsbPMHVNtwCw6kP+HQZiBlw0XsAbuZ5O+6eaqZEbEXJMeZkSb3/2D53f7BkqYqaUGJ&#10;Zi1+okckjemtEqQI9HTGLTDqyTzY3nK4Db0epG3DP3ZBDpHS40ipOHjC8XA2Pz+dT5F5jr7idDab&#10;TgNo9pptrPNfBbQkbEpqsXpkku1vnU+hQ0go5kA11U2jVDTsdrNWluxZ+Lz5RbGe9+i/hSkdgjWE&#10;tIQYTrLQWeol7vxRiRCn9KOQSAnevog3iWIUYx3GudB+klw1q0Qqf5bjb6ge5BsyYqcRMCBLrD9i&#10;9wBDZAIZsNMt+/iQKqKWx+T8bxdLyWNGrAzaj8lto8F+BKCwq75yih9IStQEljZQHVEwFtJLcobf&#10;NPjdbpnzD8zi08FPjePA3+MiFXQlhX5HSQ3250fnIR4VjV5KOnyKJXU/dswKStQ3jVq/mEyDgnw0&#10;pmezAg371rN569G7dg0ohwkOHsPjNsR7NWylhfYFp8YqVEUX0xxrl5R7Oxhrn0YEzh0uVqsYhu/V&#10;MH+rnwwP4IHVoMvnwwuzphevR9nfwfBs2eKdhlNsyNSw2nmQTRT4K6893/jWo3D6uRSGyVs7Rr1O&#10;z+UvAAAA//8DAFBLAwQUAAYACAAAACEAbP+5LN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkblvaUMpWmk4IbSDtxorENWtMU61xqibrytuTneBo/59+fy43s+3ZhKPvHElI&#10;lwkwpMbpjloJn/VusQLmgyKtekco4Qc9bKrbm1IV2l3oA6dDaFksIV8oCSaEoeDcNwat8ks3IMXs&#10;241WhTiOLdejusRy23ORJDm3qqN4wagBXw02p8PZStjO05PIVqe9Ftuv9yaztXnb1VLe380vz8AC&#10;zuEPhqt+VIcqOh3dmbRnvYRF/hhJCZlYp8CugHhI18COcZXHjFcl//9D9QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBfJngOlgIAAIUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBs/7ks3wAAAAsBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="#0092c8" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="15754EF6" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.25pt;margin-top:214.55pt;width:619.2pt;height:18.7pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyBA34fwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kaZMGdYogRYcB&#10;RVesHXpWZCk2IIsapXzt14+SP9J1xQ7DclAkkXwknx91fXNoDNsp9DXYgo/Ocs6UlVDWdlPw7893&#10;n2ac+SBsKQxYVfCj8vxm8fHD9d7N1RgqMKVCRiDWz/eu4FUIbp5lXlaqEf4MnLJk1ICNCHTETVai&#10;2BN6Y7Jxnl9me8DSIUjlPd3etka+SPhaKxm+au1VYKbgVFtIK6Z1HddscS3mGxSuqmVXhviHKhpR&#10;W0o6QN2KINgW6z+gmloieNDhTEKTgda1VKkH6maUv+nmqRJOpV6IHO8Gmvz/g5UPuyf3iETD3vm5&#10;p23s4qCxif9UHzskso4DWeoQmKTL6ezyfDYhTiXZxufT6WQS2cxO0Q59+KygYXFTcKSPkTgSu3sf&#10;WtfeJSbzYOryrjYmHXCzXhlkOxE/XH41Xs069N/cjI3OFmJYixhvslMvaReORkU/Y78pzeqSqh+n&#10;SpLM1JBHSKlsGLWmSpSqTX+R06/PHoUZI1KnCTAia8o/YHcAvWcL0mO3VXb+MVQllQ7B+d8Ka4OH&#10;iJQZbBiCm9oCvgdgqKsuc+vfk9RSE1laQ3l8RIbQzoh38q6m73YvfHgUSENBn5oGPXylRRvYFxy6&#10;HWcV4M/37qM/aZWsnO1pyAruf2wFKs7MF0sqvhpNooJCOkwupmM64GvL+rXFbpsVkBxG9KQ4mbbR&#10;P5h+qxGaF3oPljErmYSVlLvgMmB/WIV2+OlFkWq5TG40iU6Ee/vkZASPrEZdPh9eBLpOvIFk/wD9&#10;QIr5Gw23vjHSwnIbQNdJ4CdeO75pipNwuhcnPhOvz8nr9C4ufgEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGz/uSzfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b2lDKVppOCG0g&#10;7caKxDVrTFOtcaom68rbk53gaP+ffn8uN7Pt2YSj7xxJSJcJMKTG6Y5aCZ/1brEC5oMirXpHKOEH&#10;PWyq25tSFdpd6AOnQ2hZLCFfKAkmhKHg3DcGrfJLNyDF7NuNVoU4ji3Xo7rEcttzkSQ5t6qjeMGo&#10;AV8NNqfD2UrYztOTyFanvRbbr/cms7V529VS3t/NL8/AAs7hD4arflSHKjod3Zm0Z72ERf4YSQmZ&#10;WKfAroB4SNfAjnGVx4xXJf//Q/ULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsgQN+H8C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbP+5&#10;LN8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#0092c8" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F965A2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DEC74CA" wp14:editId="33494492">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-10160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-473</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="2724912"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="2724912"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId7">
+                          <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1890,568 +1730,580 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.8pt;margin-top:-.05pt;width:612pt;height:214.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDFahsgJgMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv2yAUfp+0/4B4&#10;T32RuzRWnSpL2qlStFZtpz4TjGMkDAzIbdP++w5gJ1VbbdK0PJADHM7l4+Pz5dW+E2jLjOVKVjg7&#10;SzFikqqay3WFvz3djC4wso7ImgglWYUPzOKr6ccPlztdsly1StTMIAgibbnTFW6d02WSWNqyjtgz&#10;pZmEzUaZjjiYmnVSG7KD6J1I8jT9lOyUqbVRlFkLq4u4iachftMw6u6axjKHRIWhNhdGE8aVH5Pp&#10;JSnXhuiW074M8g9VdIRLSHoMtSCOoI3hb0J1nBplVePOqOoS1TScstADdJOlr7p5bIlmoRcAx+oj&#10;TPb/haVft/cG8RruDiNJOriiBwCNyLVgKPPw7LQtwetR35t+ZsH0ve4b0/l/6ALtA6SHI6Rs7xCF&#10;xfF4nBcpIE9hLwd7kuU+anI6ro11X5jqkDcqbCB9gJJsl9ZF18HFZ1sJrm+4EKjWAC9ENso9c9cG&#10;sHwbg1MPF1z230kVL2Kh6KZj0kVmGSaIA1rblmsLaUrWrRgAZW7rmAR6hAp9Ot9tuO2f+cUsTSf5&#10;59H8PJ2PinR8PZpNivFonF6Pi7S4yObZ/JcvMSvKjWVLRYlYaD5QLyveVPsuY/pHEEkTyIe2JFA8&#10;AgYFBYyHEgFuj5uv1Rrqbxj8wHaGOdp6swFI+3VwPm70Bz3g3ktIP0rl5zGTX0k8RyIrguUOgkXv&#10;B9YAuYAHebiW8KzZXJhYLaEU0I5g2pbULC6fp/DrSXI8EdoREgKequ1j9wG8ZLyNHauM3YWjLKjC&#10;sbD0T4X1YA4nQmYl3fFwx6Uy7wUQ0FWfOfoPIEVoPEorVR/g6QF7A4utpjccHsCSWHdPDIgQUBuE&#10;1d3B0Ai1q7DqLYxaZX68t+79gUCwi9EORK3C9vuGGIaRuJWgGpOsKLwKhklxPs7983m5s3q5Izfd&#10;XAGpQBmgumB6fycGszGqewb9nfmssEUkhdwVps4Mk7mLYgsKTtlsFtxA+TRxS/mo6fBe/QN/2j8T&#10;o3sVcMDcr2oQQFK+EoPoG7k42zjV8KAUJ1x7vEE1A3F6hfey/HIevE7foelvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAN53BGLoAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQ&#10;RfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNeGacF&#10;XPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeUN9TE&#10;13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6ho08K7lX491&#10;LwAAAP//AwBQSwMEFAAGAAgAAAAhAMndZkPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO9IfQdrK/UGNg6gNo2DKqSqqCd+iriaeJtEjddRbCDt09c5wWm0mtHMt9mytw27YOdrRwqm&#10;EwEMqXCmplLB1/59/AzMB01GN45QwS96WOYPo0ynxl1pi5ddKFksIZ9qBVUIbcq5Lyq02k9cixS9&#10;b9dZHeLZldx0+hrLbcOlEAtudU1xodItriosfnZnq2Aeks/DZr3alm1y3KzD3wfvRaLU02P/9gos&#10;YB9uYRjwIzrkkenkzmQ8axSMp4uYHBTYYEspZ8BOCmbyRQDPM37/Qf4PAAD//wMAUEsDBAoAAAAA&#10;AAAAIQBQelhS0oEAANKBAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/hB2lFeGlmAABJSSoA&#10;CAAAAAkADwECAAYAAAB6AAAAEAECABUAAACAAAAAEgEDAAEAAAABAAAAGgEFAAEAAACVAAAAGwEF&#10;AAEAAACdAAAAKAEDAAEAAAACAAAAMQECACIAAAClAAAAMgECABQAAADHAAAAaYcEAAEAAADcAAAA&#10;UAEAAENhbm9uAENhbm9uIEVPUyA1RCBNYXJrIElJAID8CgAQJwAAgPwKABAnAABBZG9iZSBQaG90&#10;b3Nob3AgQ0MgMjAxNSAoV2luZG93cykAMjAxNTowODowNyAxNDo1MzoyMQAABwCaggUAAQAAADYB&#10;AACdggUAAQAAAD4BAAAniAMAAQAAAGQAAAAKkgUAAQAAAEYBAAABoAMAAQAAAP//AAACoAQAAQAA&#10;AGQCAAADoAQAAQAAANYAAAAAAAAAAQAAAKAAAAALAAAAAQAAAGQAAAABAAAAAAAGAAMBAwABAAAA&#10;BgAAABoBBQABAAAAngEAABsBBQABAAAApgEAACgBAwABAAAAAgAAAAECBAABAAAArgEAAAICBAAB&#10;AAAAswUAAAAAAABIAAAAAQAAAEgAAAABAAAA/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAA&#10;AAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIADgAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEB&#10;AQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQB&#10;AwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNz&#10;NRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3&#10;R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHw&#10;MyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1&#10;xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/APR4S0Ak8DlOg5bS/FuY3lzC&#10;AkpoX9fxdrmYU5Fw0aQPZP8AXWX0zrV/UOsZeNfocLawAcEuG55VrGoxseto3b4Op45WQ+r9n/WF&#10;2ZSCaM0AWxqGuH56Snr2CUVunBhV8d4cwHmUcJKZSTyZTgmFFPKSlnCeU7RolyVIJKUAlCmWQJJU&#10;UlMShiwbtjiA7sAe3blGLVUymuIGyoXOOhHcAe/2ulu3hJTYhJVsXKa+aySHN5a/R7f6377VZSUp&#10;MnSSUsknSSU//9D0mFEsnupJJKczK6DiZNvqOfYw8ltbtrT/AFmp29ExWuDhuJAjUytFJJSCvEZW&#10;IaSAEXY4caqWqUpKYe8fmlL3n80hEkppKSlgIU2fSHkoykkpK8+35ocpkySmc6KpnN3VEeoKZc33&#10;nUD8Wo8lU+o20NZWy8bm2OmJE+0fyo/eSUhYM0R67W5FbfoXVulzfh/hG/1foK8xxiQfvEfgs7Hr&#10;xA7fj2vqP7pBA/6O6tX26jnd5iP4JKTNeDyQDxrpKkqeXT6+JdXO1xYXMd4Ob72O/wA4LIp67mYT&#10;K6slofP0C6eO36Rv/fklPRpKtgZ9OfjC+rSCWWMJktePzT/1bFZSU//R9JSlMkkpUpSmSSUvKUqK&#10;aSkpnKUoZcU24pKSEpShyU8pKZEppTSmlJS8qjlu6ibnehj130wGgPJ5/Pn836SNk3msBrWPfukO&#10;NfLf/MllW/s/FYH2mzHrGg9S0ViB2awPe/8AzK0lN+hrxq/FZju8jA/76rIfHh8lzZ+tXQ6XbK7H&#10;OPi2qx/4uaXf9FXKeqsyK/UorttB4AaWk/8Abuzakp1Mi5jKHbj/ADnsHz+l/wBFZlrsR4e57trK&#10;m6ka6N/SWe36Ttqz8ir6xZdjrHenW2CKa9Whg7bvdb6jv33/AOEVfB6R9Z/WAzLcVmODq/HLzaR/&#10;Vsa2prv5W5JTv/V59NwyMzGdvxcltBqftLd3tst3bXw7+bvpWvKo0VWVVtqqljGzAJk6nc4k/nOc&#10;4qw1r+7pSU//0vSEy+Y0klP04kvmNJJT9OaJoC+ZEklP03AS2hfMiSSn6b2pFoPK+ZEklP0w6k/m&#10;v2/iqmVg9Su2+h1A4oaZO2mt+7ycbd/t/qL5ySSU+9u+rGc8/pOrXbeS2quqka+dTN//AEkSj6r4&#10;dLt/87YebLCXuP8AafK8ASSU/R1fT216N2t+ARRjeLpXzYkkp+lBjsCkK2hfNKSSn6ZDQE8BfMqS&#10;Sn//2f/tDsxQaG90b3Nob3AgMy4wADhCSU0EJQAAAAAAEAAAAAAAAAAAAAAAAAAAAAA4QklNBDoA&#10;AAAAAOUAAAAQAAAAAQAAAAAAC3ByaW50T3V0cHV0AAAABQAAAABQc3RTYm9vbAEAAAAASW50ZWVu&#10;dW0AAAAASW50ZQAAAABDbHJtAAAAD3ByaW50U2l4dGVlbkJpdGJvb2wAAAAAC3ByaW50ZXJOYW1l&#10;VEVYVAAAAAEAAAAAAA9wcmludFByb29mU2V0dXBPYmpjAAAADABQAHIAbwBvAGYAIABTAGUAdAB1&#10;AHAAAAAAAApwcm9vZlNldHVwAAAAAQAAAABCbHRuZW51bQAAAAxidWlsdGluUHJvb2YAAAAJcHJv&#10;b2ZDTVlLADhCSU0EOwAAAAACLQAAABAAAAABAAAAAAAScHJpbnRPdXRwdXRPcHRpb25zAAAAFwAA&#10;AABDcHRuYm9vbAAAAAAAQ2xicmJvb2wAAAAAAFJnc01ib29sAAAAAABDcm5DYm9vbAAAAAAAQ250&#10;Q2Jvb2wAAAAAAExibHNib29sAAAAAABOZ3R2Ym9vbAAAAAAARW1sRGJvb2wAAAAAAEludHJib29s&#10;AAAAAABCY2tnT2JqYwAAAAEAAAAAAABSR0JDAAAAAwAAAABSZCAgZG91YkBv4AAAAAAAAAAAAEdy&#10;biBkb3ViQG/gAAAAAAAAAAAAQmwgIGRvdWJAb+AAAAAAAAAAAABCcmRUVW50RiNSbHQAAAAAAAAA&#10;AAAAAABCbGQgVW50RiNSbHQAAAAAAAAAAAAAAABSc2x0VW50RiNQeGxAUgAAAAAAAAAAAAp2ZWN0&#10;b3JEYXRhYm9vbAEAAAAAUGdQc2VudW0AAAAAUGdQcwAAAABQZ1BDAAAAAExlZnRVbnRGI1JsdAAA&#10;AAAAAAAAAAAAAFRvcCBVbnRGI1JsdAAAAAAAAAAAAAAAAFNjbCBVbnRGI1ByY0BZAAAAAAAAAAAA&#10;EGNyb3BXaGVuUHJpbnRpbmdib29sAAAAAA5jcm9wUmVjdEJvdHRvbWxvbmcAAAAAAAAADGNyb3BS&#10;ZWN0TGVmdGxvbmcAAAAAAAAADWNyb3BSZWN0UmlnaHRsb25nAAAAAAAAAAtjcm9wUmVjdFRvcGxv&#10;bmcAAAAAADhCSU0D7QAAAAAAEABIAAAAAQABAEgAAAABAAE4QklNBCYAAAAAAA4AAAAAAAAAAAAA&#10;P4AAADhCSU0EDQAAAAAABAAAAJY4QklNBBkAAAAAAAQAAAAeOEJJTQPzAAAAAAAJAAAAAAAAAAAB&#10;ADhCSU0nEAAAAAAACgABAAAAAAAAAAE4QklNA/UAAAAAAEgAL2ZmAAEAbGZmAAYAAAAAAAEAL2Zm&#10;AAEAoZmaAAYAAAAAAAEAMgAAAAEAWgAAAAYAAAAAAAEANQAAAAEALQAAAAYAAAAAAAE4QklNA/gA&#10;AAAAAHAAAP////////////////////////////8D6AAAAAD/////////////////////////////&#10;A+gAAAAA/////////////////////////////wPoAAAAAP////////////////////////////8D&#10;6AAAOEJJTQQIAAAAAAAQAAAAAQAAAkAAAAJAAAAAADhCSU0EHgAAAAAABAAAAAA4QklNBBoAAAAA&#10;A1kAAAAGAAAAAAAAAAAAAADWAAACZAAAABIAaQBuAGMAYQBuAGQAZQBzAGMAZQBuAHQALQA3ADIA&#10;MQAzADkAAAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAmQAAADWAAAAAAAAAAAAAAAA&#10;AAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3VuZHNPYmpj&#10;AAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRv&#10;bWxvbmcAAADWAAAAAFJnaHRsb25nAAACZAAAAAZzbGljZXNWbExzAAAAAU9iamMAAAABAAAAAAAF&#10;c2xpY2UAAAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAGb3JpZ2lu&#10;ZW51bQAAAAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAAAApFU2xp&#10;Y2VUeXBlAAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9u&#10;ZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAA1gAAAABSZ2h0bG9uZwAAAmQAAAAD&#10;dXJsVEVYVAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAAAAZhbHRU&#10;YWdURVhUAAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhUAAAAAQAA&#10;AAAACWhvcnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJdmVydEFs&#10;aWduZW51bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlwZWVudW0A&#10;AAARRVNsaWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAAAApsZWZ0&#10;T3V0c2V0bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRzZXRsb25n&#10;AAAAAAA4QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBEAAAAAAAEBADhCSU0EFAAAAAAABAAA&#10;AAE4QklNBAwAAAAABc8AAAABAAAAoAAAADgAAAHgAABpAAAABbMAGAAB/9j/7QAMQWRvYmVfQ00A&#10;Av/uAA5BZG9iZQBkgAAAAAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwM&#10;EQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwM&#10;EREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIADgAoAMBIgACEQEDEQH/&#10;3QAEAAr/xAE/AAABBQEBAQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEA&#10;AgMEBQYHCAkKCxAAAQQBAwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFi&#10;MzRygtFDByWSU/Dh8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF&#10;1eX1VmZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFx&#10;IhMFMoGRFKGxQiPBUtHwMyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPT&#10;dePzRpSkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/APR4&#10;S0Ak8DlOg5bS/FuY3lzCAkpoX9fxdrmYU5Fw0aQPZP8AXWX0zrV/UOsZeNfocLawAcEuG55VrGox&#10;seto3b4Op45WQ+r9n/WF2ZSCaM0AWxqGuH56Snr2CUVunBhV8d4cwHmUcJKZSTyZTgmFFPKSlnCe&#10;U7RolyVIJKUAlCmWQJJUUlMShiwbtjiA7sAe3blGLVUymuIGyoXOOhHcAe/2ulu3hJTYhJVsXKa+&#10;aySHN5a/R7f6377VZSUpMnSSUsknSSU//9D0mFEsnupJJKczK6DiZNvqOfYw8ltbtrT/AFmp29Ex&#10;WuDhuJAjUytFJJSCvEZWIaSAEXY4caqWqUpKYe8fmlL3n80hEkppKSlgIU2fSHkoykkpK8+35ocp&#10;kySmc6KpnN3VEeoKZc33nUD8Wo8lU+o20NZWy8bm2OmJE+0fyo/eSUhYM0R67W5FbfoXVulzfh/h&#10;G/1foK8xxiQfvEfgs7HrxA7fj2vqP7pBA/6O6tX26jnd5iP4JKTNeDyQDxrpKkqeXT6+JdXO1xYX&#10;Md4Ob72O/wA4LIp67mYTK6slofP0C6eO36Rv/fklPRpKtgZ9OfjC+rSCWWMJktePzT/1bFZSU//R&#10;9JSlMkkpUpSmSSUvKUqKaSkpnKUoZcU24pKSEpShyU8pKZEppTSmlJS8qjlu6ibnehj130wGgPJ5&#10;/Pn836SNk3msBrWPfukONfLf/MllW/s/FYH2mzHrGg9S0ViB2awPe/8AzK0lN+hrxq/FZju8jA/7&#10;6rIfHh8lzZ+tXQ6XbK7HOPi2qx/4uaXf9FXKeqsyK/UorttB4AaWk/8Abuzakp1Mi5jKHbj/ADns&#10;Hz+l/wBFZlrsR4e57trKm6ka6N/SWe36Ttqz8ir6xZdjrHenW2CKa9Whg7bvdb6jv33/AOEVfB6R&#10;9Z/WAzLcVmODq/HLzaR/Vsa2prv5W5JTv/V59NwyMzGdvxcltBqftLd3tst3bXw7+bvpWvKo0VWV&#10;VtqqljGzAJk6nc4k/nOc4qw1r+7pSU//0vSEy+Y0klP04kvmNJJT9OaJoC+ZEklP03AS2hfMiSSn&#10;6b2pFoPK+ZEklP0w6k/mv2/iqmVg9Su2+h1A4oaZO2mt+7ycbd/t/qL5ySSU+9u+rGc8/pOrXbeS&#10;2quqka+dTN//AEkSj6r4dLt/87YebLCXuP8AafK8ASSU/R1fT216N2t+ARRjeLpXzYkkp+lBjsCk&#10;K2hfNKSSn6ZDQE8BfMqSSn//2QA4QklNBCEAAAAAAF0AAAABAQAAAA8AQQBkAG8AYgBlACAAUABo&#10;AG8AdABvAHMAaABvAHAAAAAXAEEAZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwACAAQwBDACAA&#10;MgAwADEANQAAAAEAOEJJTQQGAAAAAAAHAAgAAQABAQD/4Q2naHR0cDovL25zLmFkb2JlLmNvbS94&#10;YXAvMS4wLwA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5&#10;ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBY&#10;TVAgQ29yZSA1LjYtYzA2NyA3OS4xNTc3NDcsIDIwMTUvMDMvMzAtMjM6NDA6NDIgICAgICAgICI+&#10;IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0cDovL3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3lu&#10;dGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRpb24gcmRmOmFib3V0PSIiIHhtbG5zOnhtcD0iaHR0cDov&#10;L25zLmFkb2JlLmNvbS94YXAvMS4wLyIgeG1sbnM6ZGM9Imh0dHA6Ly9wdXJsLm9yZy9kYy9lbGVt&#10;ZW50cy8xLjEvIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5hZG9iZS5jb20vcGhvdG9zaG9w&#10;LzEuMC8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxu&#10;czpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZlbnQj&#10;IiB4bXA6Q3JlYXRlRGF0ZT0iMjAxNC0wNy0xMFQxNjoxODozNC0wNzowMCIgeG1wOk1vZGlmeURh&#10;dGU9IjIwMTUtMDgtMDdUMTQ6NTM6MjEtMDc6MDAiIHhtcDpNZXRhZGF0YURhdGU9IjIwMTUtMDgt&#10;MDdUMTQ6NTM6MjEtMDc6MDAiIGRjOmZvcm1hdD0iaW1hZ2UvanBlZyIgcGhvdG9zaG9wOkNvbG9y&#10;TW9kZT0iMyIgeG1wTU06SW5zdGFuY2VJRD0ieG1wLmlpZDpmZTMzZDRjZC00OGQ2LTRhNDItYjZh&#10;Ny05NmVmYmQ4NjU2ZGUiIHhtcE1NOkRvY3VtZW50SUQ9ImFkb2JlOmRvY2lkOnBob3Rvc2hvcDph&#10;YTRmNTE1MS0zZDRlLTExZTUtYTgwMy1lMDVmZGY2ZGFmYzgiIHhtcE1NOk9yaWdpbmFsRG9jdW1l&#10;bnRJRD0ieG1wLmRpZDoyMzliZGQ2MS1lZWI0LTIwNDEtOWRkYi1hNWY0NDgyYTZiMzkiPiA8eG1w&#10;TU06SGlzdG9yeT4gPHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJjcmVhdGVkIiBzdEV2&#10;dDppbnN0YW5jZUlEPSJ4bXAuaWlkOjIzOWJkZDYxLWVlYjQtMjA0MS05ZGRiLWE1ZjQ0ODJhNmIz&#10;OSIgc3RFdnQ6d2hlbj0iMjAxNC0wNy0xMFQxNjoxODozNC0wNzowMCIgc3RFdnQ6c29mdHdhcmVB&#10;Z2VudD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIi8+IDxyZGY6bGkgc3RFdnQ6&#10;YWN0aW9uPSJzYXZlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDpmZTMzZDRjZC00OGQ2LTRh&#10;NDItYjZhNy05NmVmYmQ4NjU2ZGUiIHN0RXZ0OndoZW49IjIwMTUtMDgtMDdUMTQ6NTM6MjEtMDc6&#10;MDAiIHN0RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dz&#10;KSIgc3RFdnQ6Y2hhbmdlZD0iLyIvPiA8L3JkZjpTZXE+IDwveG1wTU06SGlzdG9yeT4gPC9yZGY6&#10;RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94OnhtcG1ldGE+ICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgPD94cGFja2V0IGVuZD0idyI/Pv/uAA5B&#10;ZG9iZQBkQAAAAAH/2wCEAAEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQECAgICAgICAgICAgMDAwMDAwMDAwMBAQEBAQEBAQEBAQICAQICAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDA//AABEIANYCZAMBEQACEQEDEQH/3QAEAE3/&#10;xACKAAACAgIDAQEAAAAAAAAAAAAAAgEDBAUGBwgJCgEBAAAAAAAAAAAAAAAAAAAAABAAAQIEBAII&#10;AwcDAgMGBQUAARECACEDBDFBEgVRBmFxgZGhIhMH8LHRweEyQlIUCPEjCWIVcoKSojNDJBYXwtJT&#10;RBg0JTVFChEBAAAAAAAAAAAAAAAAAAAAAP/aAAwDAQACEQMRAD8A/af0z4Jh4GAmAVwJLUyM/CAa&#10;AgqksYCYCAucBMAQBAQ5waCSUAgNTd71Y2bSatUBOkYrlOawHBOYvcHbNusq9U3dKnoYST6gBDdJ&#10;xnIzgPB3OHuu7mXmMbZY3JNL1QKvpnEAopIJxXogO5uTgDRoiUtKlJlwBJ7EgO6LD8I7PmAvWUgO&#10;QUHDTjgfN1ZLxCQGdTLVM8CAEwmIDLpkgkiA2VIriZBCPs+UBnUnIVzOAyInj2QG9228FB4wHmXt&#10;kceEBylu8tAALgECIo75LAM7d2PY5ofMjBYDjtxWFSrqCJgTjmZiAQOBkD84CYBg4gicvsgNvbvJ&#10;Zj1IvxIwFxcMzPtMBi1ag0lTjgFlI9cBorjzPJEwMx1CA1z/ADKTjjLoEBobtrmq4LiADihOI7YD&#10;EaXOIa5pyQ/cmUBySwkGtGAM+IV0uHCA20BICwFtO3q1MG6W/qcUGf4c3dkBlstKLZ1HueQcB5We&#10;HmIXqgMpnpMCNaGjLyhR1FCcoByXaSV6ulpQZrlAIH4AonVAKpOJMBC5k9qwEKgJBWRn/SApJXFE&#10;4Io7ivCApNOm6enSMy3MTWUwvZAa7cbq2sPQcW3DqFXU2pWLAads4adHrPCBKiyMA7KlOq0PpVGV&#10;GkKCw6u9JhOmAeAIAgCAIAgCAICCuSdsBOPiPsgAS4nrgCAghQkAp1NwmOJP3iAiZBB/ESoHR9mE&#10;BXAEBE1xlwT7YCYAgCAIAgIIXMjqgAhfjHoPRAVuCkoAg4SygEgP/9D9qWh3DxH1gILTJRnxz7IA&#10;Qy6cICdDuHiPrAGh3DxH1gI0lUScA4ZxUHsgF0O4eI+sAaTNZS4jHKArfVoU2rUqBpAXEdKLAdO+&#10;4nuPtvLVhXrVLqnTbSY9xVzZhrSSZkTlAfNbm7+Wp3Ld7ix2moX0aVQtdW1kUlaZhpWYQdCwHlT3&#10;s/ljecv7LdXd7uIb5KnpUm1Q31HEAMCqXFoc7OAwf4w89Vee643mtX9Z1Z/qaw4O1F5JGZmQeyA+&#10;s3J7gbekV/8ADaShXENkvTAdyWLxpacEAXoJxgN1Se4uQKhAnxEsYDc21FzguIJynISgN1TtgoKd&#10;iZYz7oDNZbgIZTAkFz6IDKZTIbwmceiXTwgMgUzwOKzQYfZAXNa5ABLqCn5wFzWlVw/rhAWQBAXM&#10;JInhlAOSqdASAyqdb0wgI/6urq4QEurkhTNOnP6QGM+o5wOB6+zqEBiuac5KvCAw6rJoFKicpwGF&#10;UpB0nBQpE+3EQGF+0YHDSSOEyfiUBtbRqAAZEcOswG4DfUcGBSTOSSAkpJkBOAy2UWNRxAc/j+Ud&#10;TcD1mAtLhmR2kS+kAmtSjWl2M5IBxxwgH+cA2l3D7PnANo6fD74A9PifjxgE0Ey04dg+kBW9iLKf&#10;AJwgKXahgCvVLtXCAqcScclgKnmRaQ1zXAtc1zQ5rmlFa5rgWuacwQRAYLLuz5es7u4ZbBllQY65&#10;uqdCm6tWDFC6GkPfUYSU0k6WA8BAcRseeLS8uK/qUG21GtVLqNAP/u29MlW0yvkqhoGMiFgOZW9e&#10;jdUxVtqjarCAZEBzVyc0lQfCAtgCAghU6CsBPx98AQBAEBBVJYwEwBAEAhaS4cEx74BiFCT+2AXQ&#10;1UUrj8SgK0KLlARAEAQBAEAQBAE16ICDgeowCaAmap0YwH//0f2sQBAEAQAkAJnnAEBoN33+z2qm&#10;59ao1uibnEhGplOA6C5u9/8AlzYxVFXcreno1Ag1mDDjOSE9kB5d5q/mTy7QqVbe13JtxUQhopVN&#10;c5jSAzGcB4v93PermH3Btq1tZ1Lm3tK7mse8OTVTLvM0AHy+q2SwHRO1cqbhRsr2/eCEcvSEZq0u&#10;LuiY64D4vfzz92r7Z+ZNt5fo3hp0wXVKtNtRNRbcBk246pQH0o/xv840945bsCK2ry0Gkqo1IHIZ&#10;kqRgTIwH6AOS7wOoUEP5WKpVMseKQHeO2DUwErqkCvAyEBy61ojykznLPND2rAcht5AIAuHeTAbO&#10;mUC9J+UBltKEGAvBwI+FgMlhIIVFMj3wF4KzEBcExAAHVPpgJLQ7FZQEiUoAgCAsDOPh/SAdAcQI&#10;BHjPMn7IDHqZdv2QFD2rPgJwGI5Fkq59s5QGOQhTu+OMBsLKi6oF/CwY1D+EYyH6nIcIDbtLKYSm&#10;EJIUGZeeLj+qXQOEBM3mZTMjqkRnOAsDADxln/SAsaxRkOAgLmtVBJU+yAtDAEz+XygHgE0Dp8Pp&#10;AI5qTy8YBCFkYCpzU6j8GAxKlMLKWffxPXAYbwR+EkEklcUPVgROAxi9wXVpBEigUEEIQjlBa4FC&#10;DkYDra45I24b7Tr1Lqta7JdvL6NtZtDazLsguq2RuXlzaNqQC6mQ0v0ktGEByLcuXxsFSzuuXtxq&#10;06FZrh+x3K5NbU+mhd6V7pFRjagOD2uYoRRAbTbt8ZcOFruDDYXhCBlRumlWJxdSqAljwctJLeqA&#10;34aADiFkQUUYjKAgMQr1J98oA0/iXAnLrWAZJJlLwgFLVIOSducBBZwxBz6lyEBGhFJwTL7xAGhZ&#10;jDpx8IALCJy+OyASAIAC5+EBBKZE9UAELIwC6B0+H0gFLDNMPH5QBoUBO1fugI0FQJTXwgFMpQBA&#10;EAQBARPox8PrAf/S/ayh4HuMAIcEKwAh4HugBDwPdACHge6AEPA90Bi3tcWttVrGWhhIVRkZ8coD&#10;5g/y899rzkvba1vtlV53C6qG3t2NcVbUeD5iGnVpaAp4QHx1v+Z+fec9zqO3LdL6qyrVXQHuDNbn&#10;FQGhyNaFx+ZgOz9j9vbqm+zr1xUqAsa4qSXAktV6mZQjE5QHoPYORaVW2dVdRDnq1AQHCWpJGRAx&#10;CwHKd82KhY8u3zfTa1KS+VoJc40gAqZDogPyYf5AdpuL/wB26wpNcW033L2lqgjTdgumJSKS74D6&#10;Q/4ztxfY21nZueQ4Mt3HSRkG+Vw/KCuUB+mL27rB9tbP1E+ViTU6SAUUoSRnAelNqqj0mzWWf6Tg&#10;OMoDl9pUVMMVCYr1HrgN9RSSdPy+kBtqRQk/GcBlic4C5rgg7BAWsxPVAZDXJjhAWKDgRATASCRh&#10;AWMcSqnqw6YB4BmuTHD7YB9Y6fD6wFRKzMBU/JSCf6QFFTLt+yAx3/l7fsgIt7U3D3FwIosKvdMa&#10;s9DTipzOUBuy7SG02NaA0eVok1qzPWU4rADRJc0mTicseMBk4BB2fOfRAWMHHrXJVgLROUBc1paq&#10;5pANAEAQBAUHGQI6DAI4AgrkCkBjuAInjNOuAxagUBeo/HZAa6oxCVwJP1EBrbu2ZeW1azqI1lwB&#10;6Tngltvc03epaXCAtclG4a1zgswCMzAeXNz5s5h27d7unf3t2dxtK77W7p1iHUgbc6DSZSk1luU1&#10;NAACEQHLNn9yrS6aLfd6LKTSQfUH9ygCBJ5C+tauH6mmA7o2XeaT6VFK/wC5tKoBp1S8Va1FulQC&#10;9krmiBmPM3gYDloIcAQQ5rgocCC1wOBBEiDASmQgCAETCAIAgCAIAgFLQT2zx4zzgILAqyDc5mAg&#10;MnOYTxgF0leHScO+AnQej47IA0FF8M4BUPA9xgBDwPcYCCMiPsgI0hESSrnARpbwXt+pgF0TySUp&#10;9sAFnDu+FgI0Ho8fpAf/0/2wQEIFXOAmAIAgCA4ZzrduttrrFg83pPTKaHAgKZZQHwf/AJI39feu&#10;d743qG0206Q6oA5KtVXEvDvKWhqBRAdM8pbHb19wtK7KbXUTUYCWtLiZy1DAtnIzUwHsey5bYbG1&#10;eKDQtJzfwtQPKIkgcAIDsPlXlo1qFSkaYJGnV5SrnNkUl1wGy5j5GNfar+mGF3qUS8NwRwaRIlJI&#10;ID8uH+Rj2ov9h50obtQtahoercMJ9Oems8B3mTHUhIMBh/wL51Gycx2231zpcK4puBRpYdZAVkiQ&#10;k1gP1He13MTLrbrCs1wIdSYhY5VBaAA7NrkMxAer9h3EVabJ4gAzXAHhhAdjWFQHSQkyOK4IcT0Q&#10;HKrdzUHGSfLjAban4oPvgMwYDqHygHbiCcOOXfAZDXAEquHzP3QFwKhYCQUK9/VAWlyiSzXDLr4Q&#10;EMWarlivTAWApMQDh/FSeyAsVcIAgIJAE/jq6YCklSoXtgKXmacMO4QFYYa1QU2lEm9yKGNlM9cB&#10;s5UwynSCDTIZtzJKZqYBmNCKZkTJJ8ZSgLmt1dHSkBe1qyJ7U6YC4BAkBYwLM5YfHRAWwBAEAQCq&#10;ASMM54ZQFRKzMArjI9RgMc5Y4y6Dx6hAY7wq5lftgMKq2ROfDqEBrKgJUOnhpckieBSQM4Dqbm7k&#10;fY925p2/et3N86z3KhTtL2zsrgWbK+4WQDW1qt01rq4FeyIUMQuczGAq5y9luXBa2W48p3l3y/Wq&#10;tfRfQuq9bdturVmt1te4VHfvrbU0oXU3OC4tgOoqV3zj7dXTW7nalli+rpbcsqOutkvNJAPpXlNo&#10;bb1yEQPFN6nAwHobk3nvbt6pBjahBaA6vbucDWtS4BCn/i0nH8w7YDtIFiNe0gtI1Agh2oHAtK4Q&#10;AAHAnCZnww6UgJLQDhLiuEBGlpwI6sftgFSZC4BV4wCwBAEAQBAEAYwBAEAQBAK5uoqqdkBBYMpe&#10;P2wC6JouSqnhASWdPh98AiHge6AiA//U/bE5ukKqz4QCpnlAEBJCJNV8ICIAgOC8809W21CULTTe&#10;gVDqQj7RAfGT3V9ur7mLmzmZmqppuKjDSa0OQA6qZcpGK9ywHI+Q/Ztm12FsbigPUYWElJEsaGgq&#10;kyEkYD0Zbcs0WbYAGNWjpPA6U6jhAbXl63t7S7DJaXtRwwblpwABUSgOWbmyk2hVp6QiEAIER4Qj&#10;DAAwHxw/nT7M23O2zbg5tAGtSbVc0hrdYDZh6orkcJ5wHxN5O5cp+3vO9pdtW2qMuKTKiFzWNe2o&#10;GPmQqgKqwH6Df43e4dLeNksqbbhrnMp0wC1yuRrRJ3T04mA+jPKW6Oeykdf4tKzJDS4KdLsxAd6b&#10;RXLmsIIUIJlZoCnbAc2tKigGQUhBh9VnAbyk/tSWWH3QGcwkyPCXZAXNmdORxHZ90BdAWt/CEMwv&#10;zOIgHgJBIw7YBw/o8fugBdJUFQTNMuE58YCwTAPGAkOIwMBYXAGQWWK+EBWXE4mARzkyxzgKHOxJ&#10;KnhmTkE4mAz6TW0KS/nqEF2akppYOgLPpgLGNK6yVdmUyQL0YQFgGpAAoxaQc81gL2Ydv2CAyGAI&#10;oxn8JAOMlOYBPXKAyadN7wlNj6hH6Wk58cIDNZtt49P7YYv63AEcFE4Cu4tKts0OqFkzpADlJOaB&#10;AoGcBidvV1QEwBSbTe8tf5nHAgoslkBiQkBl+jTGFNp4KSfnAI+jTcB/bbgVEoCk29I/lROBI+2A&#10;w6lqxHI57SuZUfJQDAaeuxzXEOy6JTz6jAa+qEBCy6sVgOIc2mo3lzdLiiwPuNspDdKDCoV1mr6i&#10;6fMWmg9yiSgQHmap7o7025ZXduz6waNLKNYNdatoovpsoBGsanArAc92b3U2Tc6Zst7pU7RlwPSe&#10;4tbdbZcBwKsuaVRr9IJMg5pAy4wDXvINJlVm+8hX1Lb64f6jNu/catru1VzmWF241DYuf/8ASqF1&#10;BxkCwwHP+SeeXXVSrsu80athu1mdF1t9ww069J0v79Gm4+ak8FSGqCJtJEB24HKPK4OaUILUIcCh&#10;BB4EQElxMiflAAJGEAAkYQEQBAEAdPZAEAQBAEAQBAEAdqz+BAEAeEAQAZgjjAV+n0+H3wH/1f2w&#10;qTiTAQuWUAQEKJzwgI1tgDW3j4H6QHHeZrYXm2VWBSjSCmIBzBTjAeDOZdtstr5pddXdMAXOqg5z&#10;wJOK+mhKN+sA9XcbVrQ1nptY0gAAAIAUQgZDvgLKO70g1w1NcNLmooQByhSOIWQgOGVt+baXunUu&#10;l4IJIa3HykTnM9UByatzJSvLQO9Rr6mjzhp4SXGQd84DzT7ubfQ33b7hha17zTdrVCSCEpmaqpHh&#10;AfB3+RXt1uu07td3thaODa1Zz31abSHMrByMqAAakqFA6WMxAd3/AMP+eN42itQ23dmVaVSk5lOo&#10;Hqh1OKaNSFwAnOc4D7u+3e+U7y0tajHjzMpqC4fpUpghgPUWw3QfTaF6VkAunrxHygOxLN4LQhXA&#10;zPDIQG+oP+Fx/qsBtKT1LUmZKqzHTAZYPmVM8MMYC0LmE7VgHadJXGAugCAIBwRKSDPplmE4wDtm&#10;vBSnVANAEAhehRPH7oCp7lUnhIE9EBFs31KwkNLPM9MAmA7TAbByveZ+UHNACUUplIQFsz5RJPxE&#10;cUwyWAskgCJPzDiMm9A4wFrM5jHATA6iZpKAyQNIJVez4VYDk1jtVL02VblhfUcA703/AIWavylo&#10;RSBxzgN3TpNALWNa1spAABOCAZQDljh1BeE/tgOLbrUD7rQDKiNJSY1uQuMuAQdcBrSUC8ICsvXC&#10;XbAKCQVBIPESPYcoDaUXetTDwmoeWo1fwuTHKTsRAPAI5q4SM8sYDHcxSZp2cJcYDW3tDWxxAVzV&#10;LSoH4R5gcyonAcdqJngQEzygNY6lTuX1LSuho3tCtZ1iRIMuabqLgpy01DAfP209p/dDfbm8ttk5&#10;cfVbZXF3bsN9ue37ebmlbVqtKnUotuLgOf6rWAtCBQeuA613C833lXc6mz8ybZuOx7jRe6jUtdzt&#10;6lrVe8EgihUK292wiYdSe8JNYDsjk73M3LY6rP2l0KlFx/vWNU+paVWukQWlfTcQsxnAemtp33lr&#10;3Et7Zzartu5gsAHW1xT0N3GydilvUJAvrAu/FRcrUw0mcB2TsG/XloTtO8U2C8pM1NqUT/5a9o6t&#10;IvLJzwHaTIVKZ81N0iMDAc+pVadZjX06ge0ykqgn8rgZgwFsAQBAEAQBAEAQBAEAQBAEAQBAEAQB&#10;AQkkU9ef9UgP/9b9sEAjyglx+sBSXpIk9U4Ctz+EgICs1kzKdQgEN00Yu8AflAVVa1OrTfTeQQ9r&#10;m8cQmQWA8ne7/KL76jcVKLX6wXOFRoQierUCCiyCdMB4z3DmLcNjqG23NrmupEsZWIIZWI1AFxkA&#10;UAXpgNFX9w6dFXOuAAJlHEaeGo4lcoDi+6+4tpU03P7xhcxpa9hcFImjlcQ3yeMBG1e6djX/ALdG&#10;4bVJA1Cm5RpUCT1RAYBN65qpXVN7i4BrgSRUABeFJIxkRlAeYuduX9j5kq+jcCnV1EkfhPrB8gx4&#10;Cnyr2QGJyx7M2djUo7ht9F9MtcCxzaYDiW4NeQmsD9WJgPa3tldXu1CjQuA8hpawGZADQMcSiHqg&#10;PaXK+6+pTpedV0jHFR9hWA7d26+UNBOAlJJ9IyHTAcwta4OJ6pmfGA3dFyp1SniiTgM4Kk5GAua5&#10;ZHGAeAuBJP8ApyMA0AQBASCRh3ZQEhxGa9awEKeJ7zAVOqBDNSnbhjAYznkklSnjh3wGzsW+nRe7&#10;81V6NHHTIHhN3ygNhTaaQRdTZkBoUgq3UWtlIkhZ4mAsps1klx/uOcS/S0BqlxGgBQfIBNxQHGAH&#10;NLShTiNJUFqkBwz0kiSoqQFzABjKU5ZwG42m1/c3oDwtKiBVeokSCjGD/idnkkBzYNAy6YBoCuq4&#10;NYSSgALif9LQp8IDgNV7nvdVJX1XveRl5io7gRAVKTnLhlARAQSBjAW21wKVYKf7b0Y49Z8rv+Vx&#10;7oDcVAiSTH7ICuAodiTkpgMaoAZpgC5pHbPrgOKXzDTrvZiCjxKQa/zADqmIDTulVaRMtcD1opnh&#10;lAcFsN723ljmveDf3Qs7T9/XqyY51R4qEVyKbQFR4qyJ8sBZutxyvzy28t7y22ffdsv6j6jto3Oj&#10;QvaQa6Z006w10XqF10ix44wHnfmr+N22mpVv/b/d62w3SmqOXd7rVb3Y6zsdFjuha/cdqDpBraou&#10;KLcyIDpprOauSt3o7dzBt19sO50nl9pVqn+1ctE23G2bhQL7XcKDkVaTyU/EBhAepuSOfrXme3o7&#10;TvtRtLdGI6zv2f2TWrhAKjHkJSuiAhafK8SPQHcFhe3dpUFOu0hzWyuGIGVHKACGOXSNMy04HBYD&#10;ldDcmvADwMvMCAoKz05GWEBsqdSnVQscHBUkZ92MBagWSlvH55ZQDBgK4pkfnAQGz6JzgAtmgUwA&#10;WGSDKcxjAQ0KUPCANPlBzJT5wEIVTOAghJGAIAgCAIAgCAICEmquxwWUB//X/bIWcPH+kBW5pQqP&#10;BcsoDHczGS9KfWAx6jHflVPsSawGG9jyoBMzhPrKcYDXVW1dJk5ThJJleM4DBf8AuGpI8CvHtMzA&#10;aLdrFu4UX0rhi6wgcWrPJSRgIDx37we1dzuFpdm1ti55Y9zCGg6kUtmEIATsWA+T3upyH73bHcXA&#10;2G2NxQBqCnqZUdgfL5gCdTVSA6A2nkX+Qu537W3+31TSNRXf98AmACYJNUxgPW3t97P+4FD0n3tn&#10;oDgzW0AyJ/EQS0AhcoDuy89rt/NqGVLR7jpIOlrnGY0iaEL19mEBxmz9nN1Nz6jrKsuoGVJzgXBP&#10;NgCDAd+cscg3VpQZSr2D5MaHAUgsxg2ShFgOwrPkSu2qKlG1cAEQBiA+WQTMgwHbWwbDfW2gOonB&#10;qkqJgASCIAfnAdo2FreMDQQiyn1KgOMBye39emQFdghRUxGGYEByC1r1FAcZjpPas8YDe0q+oAkg&#10;lMzks+owGS1/Sh7oCzWTgnZ8GAuD1kCfEQDB7h0rxy8RAMH4qi5YwE6xLxxlABqMGYXhhAIavS3s&#10;n9YCl9ZPzCWPwIDGNUuKDE4kEHslAXNpOZSfWePJTa4ocFRGDrc8p2wG7ps0MpUno3S1rHhzS9oI&#10;b5wcUDXKVnAZjjpaGNc5xcgA0u8uoaQWOAI/EOkyygLKbGFqMl6aHFQAwF4HnQ1XAAKkgTAPTcSX&#10;tc1ha+uwVXNCMZ/abootcAnp0wDqSZMoADlBcW6AXeRsgUUMXSpIBcp6oDmmxU9Fo6sQA6u8uTPS&#10;zyNBM81gN3rCAnuxSAC8ZGfUYDAv6pZaXDln6Tg3DF3ll3wHCOHR8S4QBx8PjrgELxlM9sBWSTj3&#10;ZQCyMpGA3dCr6tGm4mbR6Zn+Zkl/5hASXmYIHD4nAVFzRInwMBS44kmWUsshIQGi3amCxlUYUzod&#10;KZY8+UnqcPGA45VCeYYgY5omJ6RAeMPfHmRuy8+39o6qaZrbbs12GajP17MK5q4KWQHTtvz86k/X&#10;TunMewydTqOa8HA6XNOooqQHa/KvvPuVitK5rndrR9w+u6nf1TUrN9QNFRlvcu1GnRag0U0DG5JO&#10;A72sOZOSvcLb3bZeU7S4ZW0ufs+7sa5vqgSrWldQ+lXanlqUXNeOOUB11vvtTd8vVn7hy3Uudw2t&#10;q1X2FY+pu+3Bp1epRqtAG52tNJOaBWaMQ7GA5/yhzYL23pbduzyazC1ltelyeoABpZUcZNrN4zXO&#10;A7JpmpTLg5zXDVJzHTLMiQqKECpIwGxpXJGkteSVWRQ9C4ZosBtqO6vYdNQCoDipDXdACCYA4wG4&#10;oXdGuGhj2h5l6Zk9RMgBZ+MBlQEfHRATAQgGAEAqAAAk4yPT4wAgwE3CfSeCmARyqpCL9kANwcUB&#10;RMYBYAgCAIAgCAID/9D9teg9Hj9IBCJociDAKWAle+AV1NcE6jl84Cp1DOR8e4JAUutWuxB7iidX&#10;XAUPsWHFow7ccjKAxX7dTKAqAQZonWM4DS3mw29y11OrTY5pM2lsiSMpHHPpgOC7j7V7DfKatnRJ&#10;dIrSa7FScQimA09P2c5coO109vtw4lVFFgJd1aUEBsGe2u1UwdNvRbpRQKYB6RMfKAyf/bvbS2Vv&#10;TU4K0IRx0gCUAn/t5t4Plt2f9FMTGAKogEBk0+RbJkvQaM1RvFR+EqIDZ0+UbOkC30mmYTyiWKrM&#10;oIDPZy7bMCAMA4AJ1zEBlN2Sjk1qKp/og4QFo2anIholkAmMBZ/tSYNmMJTA61gI/ZPY5EIlwkM+&#10;iAUtqsxU+P2dEBWa+k8Onx4wC/vWgzOCHFPDKAf9+0pMdpMoBzfMT8YMsAcejGcApvmABXN6VOHR&#10;isBU6/p4hwkMiv8A2c4Cp1+0hVC8U+yAltX1ShKH/SfiUBtbZjfIT1jr4SygNjcFrmWts3/7m8oN&#10;e0CZoUC64q9n9oA9cBsmVJuD2hwLgjmgB7HABznHNzdSLiqJnAWhuqoCypNagaDqdpcW02+dgkx4&#10;pnU4makAZwFrHUg2mD5dLaZYrWkvJICkkFpe4jUiDFVgHZU0l9MvdqYdPqfjQ1Heq8Au0rTog6SW&#10;hSZCUBAfqL3IA3UQwBpb5GK1rkM1c0AwHPbECnZWzTj6TSQMfMrlIJkqwGT6nRKAYPBXo4pPqnAa&#10;vdqg/Z1B+t1Jn/aU/KA4kXoSOpPtWAqM5wB0fGX1gE1jp8PrAVlxUnDqlAZ+31CHVGYqBUaq4jyu&#10;ljgYDOe4grKawFJOJPwsBS56jCQn0ygNfeAVKFZqY0nELxZ5suqA4q9yhZTBEsMCYDyD77e0Q585&#10;x/3qlzRX2K5ftmybS2ibBt5aNNOjVDLt5FenVJIqo5o4QHl/nj+N3vNybrudqtrbnvbqNNlb9xyw&#10;943FtAhTVqbHdOZeuc1J6PUlMLAdE7bzxeWl9UsNxoXlnf29RzbiwvLe4s72iWyf6tteMpXNNyj8&#10;zBxEB3hyzzr6vpOZcFjmuaWJUKsAmHgg6g5T4QHrPkb3YvKDaNpvJO4WTQwU7klbuhxeonUazr1J&#10;Ad3s2zl/eaA3OyoW9w2t/c9ai70qr6hJJNT0tDW1gZYBU4wGdakUB6LXVnNpoGsrEF9IZsD0DusQ&#10;Gxas3NJQgohIM/lOAsa5wzJTNcer9MBkUqxa9rwS17SC1yzH/CYDllhuDbpuh401mjD/AOqBi4cH&#10;JiO6A2cAQBAQJ9HXATAIWnUskUeEBBYSSZY/GUBDlCAp0J2QCQBAEAQBw6P6QBAf/9H9uEAQAgGA&#10;SAICECJlAGkHLCWcBW5qYCXaYCksaVWa9MBUaIOQ+OsJAIbccJLgintSSQFbrccAOxPsMBX+2bNA&#10;J4n4AMArrfJAZZLAVutsSmPxwEAotjgAO5ftJgLf2xMk+O0JAP8AtkKImATo74C0W6JL5/JAIC1t&#10;AhTpXDoTrnAN6CjDuJIHFeuAg2gcvlAWeCBUQZCAoftwcAjR3J1zKd0Bra2zE4DH/SM5nqwgNZV2&#10;KqVLA5qYKiGa5kugNXV2G6H4S+eMlEsehIDEdst8CgL/ABHVpCgQFJ2TcFxdNcW/PzQB/se4H9fc&#10;n/xQGVT2K8kSqA4aertksBs6O03LMQVCDLLrOMBtaVhWaAfpke2Avo0Kg3G31NVtK0uqirJrqrqV&#10;EA8PKpgMuwq1PTu/XbT/ALdas1xezVV9AtJpPoierQQB0kiAvpM/8v6tNx/70sdQcrmM9SVF1SaP&#10;qPc2Zwa4iAt1kkq+nqLVc2owU6Lqg9Om0scFDn6FABQNgLqzGU2a2q2mCA0OB1OJeGFztQaWOcSD&#10;pPEoUEAodjqMkPxIQHYFIgMpNwSkwJID8LQEgLYCCUyPT0d8Bp93f/5ZvD1qaCS4OgOLkq4jAkyU&#10;SOcApfiAq8Ul9sBUq4wBAVF2YLl8IC22q+ncUnHBzgx2UnBOiA3DlCriFXr/AKwFBcTiYClzlMsP&#10;CAwqp1NcCMWubJZhHGYgOLOQscOALe3AeMB0vz/udnb7+bSvXZTrUhs9d7F8/pNoKTMfjIUAcAsB&#10;yKhzhy/uVVrmblTtqjKdFjKdbUwt9Nga0h7i0NMoDD5r5E5J9xbNtvzfyxsPNlINPpXd5bMdudBz&#10;gEqWW8WrqO629Vv5dNbSOEB5s3j+JeyWdY3fInMe57WAX1WbJzA5m4UGucXFzaW7sbSuXBxMvWaS&#10;P1QGls/bjnXlyqyhe0KFVzPMBTqvpFwE/wCyardFWmf9Liq4QHaXLG575y9WYXULq3a8j1beqx5o&#10;1ASFPl1MQNxIM8YDvXbt0sd7pirRcKN2Aj7dx84JCeUYOpqM5jogNq0FhTFPLMIvBeEBdAEBZSqu&#10;ovbUaSC0gyJCjsgOdWlwLmk1xLfUI8zVCnpAVSq5QGWcTl0QEQBAQCsxATAQeAxPh09kAoZMrNeu&#10;AA0TzmczLogJ0N4eJ+sAmg9Hj9ICNB+F+kBOg9Hj9IBUPA9xgP/S/bhAEAQBAQo4jvgBRioSAVzg&#10;MMeIQiAqgK/UGssAKjFZDpC5IIByQMx1ZwFTnByIslgFgIUDEiAglpkc+mXesBDdOIkfjpgLBiOs&#10;QFvlX8pKywXL7YBgi/OAsBZgiLxwl1mAYFuSdg+FgHBao8Qsz2YiAZWcD8dsA3kPAeHjAR/b4DrQ&#10;r34wEJS4DuMAaaP6W/8AT90BGij+lvcfpAKadA/lHd9pCiAn06PAdy/MQE6aTZaQc5J9iQAlP9Hx&#10;3wGLVpsNTW1oB9PR1eYnxgK6lFr2SLA7yNKfjQuLnkrN9NrQEE0JJgK30G0LGs6n6hq6aFKo2Tml&#10;37ljmOYcnIJwB6mq1uGuQutmuuaDk82nV/5im5JI9hxOYgKEBLQrka91RoJGkuc1NRVSMAZFIC5R&#10;ivRAZ7dzv2tDRcENa3S0BrJASEyCVSAYbne/muHkdTMf+mAcbpeBP7urhqDSnWESApub24uGtZUe&#10;0gO1eVoEwEC48YDDLiZE/KAXUOIgF1jp8PrAVErMwCF4Es8jJFSAqc8iZKkTAVFImkBvvU1NY4z1&#10;NDh2gEqs1gKXPmVwGHSvDqgKHOJBnKaKnZAY1xUZRGuo4NGkoCZuTIDE4wHGqauqNzWoo4acQ08Y&#10;D54+/l/zk73S5trbJX2+pY21azsadrXq1aFfXY7fbMqJUDTSR1Rzi2A6Mf7h87bKHv3jZr11uw6n&#10;17Qi8pNDMS70VdTZpmSQeiA5vyr79hlZhtd1rW1TUj2srOa1qIdL6biQV4gCA9O8r++37xlOlubb&#10;TcKZa1KjC2hW0yWU2Pd3GA7q2vmLlvmOg2nRuKTXuCm0uy0EP4tDvLhm0rAZ7tobQAdSptcxSTTP&#10;n8pCgU3Eo8BcDPpMBQy0sPU9RtnSbXACPYtOo3P8qEGA27HlzQHCQb5FJc5P9TjikAwJCovT8ZQD&#10;anIEWSqUUHtgJa8kzQfHdAcV9xbHfL7km/vOWKlyOY+XtW77dTsqz6Nze0rdrnXe30nNKOqXFsDp&#10;BkXtEB5f5N/lNzCaLK7tyst3t6NQ0q9nurfQuWVaR01bZ1doRlYOCKRJwSA9ie2nu1y17m2lUbYX&#10;2G82bQ7cNku3s/cU2GQuLV7SWXdq4j8bVTNIDtKAIAgCAIAgCAIAgFKyIMs816oCdQ+7PqTjAf/T&#10;/bZ6nEfHjAGofiSZkQvxwgILzlLu+kAF5ITv6fCUAq4jjAClEyzgFJAzEBVqT8IQ8VX5wEKe8IcF&#10;K8TAQSszARqHEQCF88JTzx6cIBCVU/AgFBX4x6R0QDAkYQDB5zn4fZANqwwmUTMdMA8AweRwgG9Q&#10;5CfFYBtYkpmQpzgJDwJgj464CfUl+KXRj9YA9X/V4fdAMKo6CuAVPvgGNToTpX7oCBU6j1H+sBBq&#10;TRQPjiYANTgQO0GAUPTBw8IA1LMlFlOUBU9yvakwG5ZnUvfAWKSP0kgjpCyKLAWVKr6xptLKdCnS&#10;d6jG0if7lZCG1KhI8oaCqDOAi5oC3t7jUAK11T/bUQxzSXGsgLkOQaFWSZwGG63LAAw6g0Bs5FGg&#10;NXhiICs6mqCrUxy8YBmOJMysuj7IB1HEd8AFw4jvgEbNyk9Q61w6oBi5OHVn9yQFJmSeMApcBgh7&#10;YBC85S6JfSAq1NPZPuwQ9MBS9youBKIuAOMBtbe4aaNMOc3yAsmQEDcDhNRARUu7drSXPmCQAzzE&#10;9WAn0wGtrbkUIot0BfxuRz+hAga0rAah1Qvd6jtT5KXPJdOecwoWAtt0NYPcEptcHOnk1rVTDEDq&#10;gPI/NHKFHfd/ubindgbjv1/dXlSncUgbWk6rXqenprUv7woljW+ZzCQVygOBbl7Y8wbc2r+62e4D&#10;WucP3VjpvKIBWYdal7nAmU2gEGcB0Zvntty9fX1R1xtNBt2C0vrW5q7de62yLntoaAXklSrYBdt9&#10;t61i9dq3ndbQaiRTqmndtbIeUF4a4tJGJWRgO2tgs+Zdv9Nrq9C40lrtTHVKFUIVxqAgHoBgO++W&#10;+c97sGtp3tGrVoyVtYOcGtCfheHPUHNcIDtWz3Tad6a0h4oXB/I57qZa4/pqNRw7VgNmyi6h5dby&#10;DMB4BJyUOBnhAXKgkccR8CAdhCISicSOmAZGu4Hq+6AzLGoaNV5AL/KCaYzbqR0s0B7oD4t/yN5c&#10;re1HvhzTs9g+pZ7JzG+lzTsltQaGUhbboS+7t2ICxba/1qR+pIDhPK/u/v8AyNzHt3MOxX7rbc9q&#10;uKFfS17hRrMMqtC7Y5wD7e6pgtc1MCuKQH1l5I/ltyjzTtm33+5bbV2x17RYXuoVBXoU7gAMuKZU&#10;6m6KuC5QHeO0e6nIm8lrLbfrWlWcU9K6PouXoLkBEBzqhdWt23VbXFG4YU81Go14K8NJUwF6zw+f&#10;2gCAmAIBS4DBD2wBqCoowVV8ICsuM8uj4EBAcRIH5QApVVnAf//U/bRAEAQBAEBBJQywyXEcYCpx&#10;VJJIJ8cEgFgIcUB8OuApU8T3wEKnaUgCAXiTIYJis8YBdfAS6/ugHWadC+MBIgCAYOIxn2wDa8Sm&#10;HT90Aep0eMAwKpKWZ4HgkA0AQEArMQEwC6gqFRkFGPVAMHYoTLHEQBAEAQApJK964wED8Srhl04w&#10;F2ppQmWMpnMdHRATqaQSsgmR7IBBTp6w9FeRInUZEZKTpUQFg6kSQ6oCejEIk5y6VxgK/SZkC3/h&#10;KcMpjwgKnUXEkgg9cjlnhAVOp1GkeVQc9Q+UBGlwwE8pp45QCkngvGafOAU6j+VDxULAVlr8mr2g&#10;QFRa8HMTwXD7IBdD8k7T88AO+Arcx+YaEz1BD1Y4QCaHdHefpAQaRP5gB2n6QCmkxoQkuMiAcMeA&#10;gFcG6UkAej7B1QGj5i3a35f5a5h368L22m07Pe3lc0abqtcMZT0AUKTEfVrF9QaWgqXYQHkvb/dz&#10;21q73Z3d5zTQ2qhQpsYGbxZblYXgeGBi1GVbQhzgkzqIBKwHfuz85co8wNbV2XmbY9yLgrf2e5Wl&#10;R6OzFNtb1hL/AEwG2vdh2Xd6WjcNt2+/a6eutQpOfMfibWAbWBHHVAcQr+2GwOdq291xYPJJ0Od+&#10;4ofhkNFT+4wAjAOgMEcj17L8VOnd02knXROp0p+ak9HuJHXAbWz2m0YGipTa0oJOHpkZ6UcAXdkB&#10;vqe17cEJtmOcMwNLgSmDmlpkIDaUQ2lT9OnqLBg17nVCwYeVzlMBeklzxTo4rAKoBBOChe+AhziD&#10;5QocTMZCaGA2m3f/AKoET/sun1kceMB8/wD/ACC+355p2Tknf+X9n3S65o2Tb+Z7ncr2xovubYcs&#10;WDbSpSo3VOiPVo1aG4VS4VPw6CQYD5IWtW7oW7K+8UbW7Na3r1n3Ns51RWsqmg1lwwEPoVqDmjy4&#10;HHCA7g5E357Nqv7KjdkimyhvlnVY95p1KNRxo3QOpPT9OpTBLQSkB2OPeDdKbWWrHU3Vm6GvfSat&#10;V1MoNTJpqJzgOfbV/IvmfloMvbDcr21dbemTR9ao6lVQopbqc1XpgYD6Bfxv/lbsPvLcVuVN1NLa&#10;+cbOga9tRc4Mpb3b02j1n24dMXNvjUpzQFQSMA9gF5REQ9cBAcQVUnoWAWAIAgCAID//1f23FoOC&#10;DsgDSA2aYGafGEAhZ0qJqeCds4CdElBXhL74BCCMRARAKWgiWOSkwFZaR09UArmOMkIScAvpkCYC&#10;ZHArPGAT08Jr8ZYwBoPR8dkApYTIhfl3wEel/p8fvgDSRkfEnxmkA4ZxKfHXAGgp08PvWAjSVw+P&#10;tgHDUKr2fBgG0jgICUTCAIAgDqlAEArmqk0SAhrUVZr9TAMRJBKAgAjFxPx1wDCAICCgnAAK9WRg&#10;JgBTxMBKnie8wDa5qmSIvjABeThL46oCNRQCajNZmAUnMklIBC8ZT8EgKjMk8YAJSZgKi9cJdsAi&#10;rNV6cYBdbePz+kBUSpJwgEUEFDgIBC5RwITt49UBWXDMz7TAUkr/AF6T9YDob+R/NVny17ctsbu6&#10;pWr+a96s9opOqv0CpbWrXbnesXDzMoMbMgElFgPCAr2V6PI+nc0qgJOl7KrZBqKCpcXJhPCAw77l&#10;vY67BUqWNCncIXC4tWPsbimSpDqdxbOo1abpLjjAZGwblzny9WYzl73B5u21rw40rS43Fu7Wrgwg&#10;O0UtwbWLWeYKNU4Dvvl73h90rMMbudfYuYKTAhfXsau2Xb0RoJqWz30if+XGA7m2f3hN0GjdOXbq&#10;1eU1vtK1O6pZkkNWnUlxSA57ac4cubo3TVqgF0gy4Zoc1cke1pyywgN5TtrC5AqWdzpBBRtOoHgr&#10;wa4kHrgMhtu5if3NZksklx60ygLXAgIBgJnDrEBXAH9PjugM2xbUfdUjScGemD6hI1f208yD9RgO&#10;sfeneLzlyz5R3+yZTr02bjvew7nZXAJtb7aeYNmvLZ9O5bJrmULimyoAVBIEoD5d0fbjZLg3jGbX&#10;Tr295cuNOjTeyhTYQXkNrPAnTaSSB2QHVnPfKlLk07XVsbQ21rfUdw2ovD9NrT9W2cWUW0woc6rV&#10;pLqkqzgPEtf3A3nbK9a2u9uqtdYuP7e7t6lRmrUXNq0qjS3Q5tMDy4lDAdo7Jzm/cdsr2ta5NR7a&#10;Yc+jcMdb1dDmhwezUA57aJM3DHGAxuXfcDc+Sebtl5k2Hcam3bvsFxbb3t1c1kbcPsqw9W3e5p81&#10;veUtVN7SqtcpgP0qexPvHy777+2PL3uNy49rae4032e7WJe11bat8sUo7nttw0EllS3rgoDMtIOB&#10;gO3oAgCAIAgI1BUWapnAf//W/bhAEAQEGXADP7ESAlAcQsApa05J1fCQC+UApM4zGUurKAQtIxEB&#10;EBCDr65wBpHAd0BBASQC9UBGgZqDwCQEFgSSr2QC6HcPEQD6B0+H0gFa0EYlfv6oCHBD0ZQEDTmS&#10;OHwhgGLcNKlfjogDQUPHIKIBU8q9KeEAAE4QFmgdPh9IBCPMmSjxgAtIWUuzCAVMTwxgBE7QsAQB&#10;AEBBRHL+kp1wFDXkAKk8j9k4C4PGZn1GAkEHCAFEzwkYCNbePgfpAC8ZETIxl3QEFwSRn2wCFxPR&#10;1QCEgYwFTnnigHZ3wCl0vxKOtYCrWejx+sAuonAoOgygFJAxgK3OnLDtn0HogEXE4DNIBC4SQ4FU&#10;49BlAVkrMwCklQAinIrAdIe7FjsfMT22W/WP72y223NGgwek707q5Spd1NFUGnUJptZT0q0ghQYD&#10;zXuv8aNovKbNx2KncWjLmk24t6+0XtW0e9lTzNW0e5rWvGBBUqsB1XvHsL7gWBd+x5n5ioMaVYy6&#10;sxdMJC6RUf6dQVGhczAaix5T9zNneW3lLZ96pNIHmp1dtuSBgZB1NztQVExgO1NirXrAxm57Hf2p&#10;RC6mGXdJFx9Sk5QB/wAOcB3VslrYXLGDyguDfxNLH+ZPykA+U9sB2PZ7BY1A3VSYVCFQrU4FTJcu&#10;mA39vsNhSmz1qLpEOo1alMrOX4jgsByGg00mhjqlSoBLVVdqegGZGJgMguCYjq+6AqM+jqgIWA2m&#10;1jz1aioGNR3QCCe6A88fyD3s0du5ftmEBjLt1WrS0h9X9wlZtFwY5WmgKbiSSDjiIDyzYNsHWwNW&#10;gwGoNbTRolhd5nK5hpgAOLxMESgOCe92wU969t9lvLKT6e93LGUtIaTWpgvpuqFy1CA5+kjALAdC&#10;UvbbbN45cLdxtbJm4ULHzOr06Ja6voLXtJA1OcowRYDr3Z/avbW3lne1NuqXLtT7VBXf6T2kljqb&#10;myJHAYEJAYPMPtTT2bctm3Cw221fQbeFlWnWWs2pSc8uNF0vKocR0cEgPUP+MPnq45R/lB/Jj+OF&#10;y6pR2beeQuTPffkywqVHOpWdT/crrkzm6hatMh613b2tV6ZunjAfcbGAFTGAIAgFc4tRM1gK9XQ3&#10;ugP/1/24QCtcvXABeAoz8IBQ/iO6AjXj1qO5J9kBOuXT4fOAXUVBkogFgCAICAVCwEwB1YwBAEAm&#10;sdPh9YBNRRMoBYAgCAklU6AkBEA2sqssE+JwELIDIQAsgOC+MBEAQBAEBAKwEwBAa97tFTQJoRjk&#10;ChEBcHgoJr4QDQBAQVyC9qQEwEEpMwFZeqgYePzgKy4NxWcBWXkqMvGArJRTw+76wFesp9sApKzM&#10;AjigUcYBC8mUvjtgEgELwJT+O2ArXzKOJ8YDEvtws9psNx3fca9O22/abC73G+uKrmspUbWzoOuK&#10;9R73EBo0MSZEykB4rd728qc2tNS7qXeyVLms+4qOr0f9zoPbUeXipRrWINQP9MhGPptcEAWA7Z23&#10;3r9pqVC2sWc3Wlk2hSZbsZuNpf2bjoaAT/ctdAcUUgmUBzSy5+5F3EA2XNvLtyoUaN0s2PK4eWrU&#10;pOBMsoDb/u9gvQrbnZroOUl7LiyuQUTg6oJwFNTauWqgJft+3L+un6TQhxI0JAUnaeWaRL2UqdMg&#10;eUtqgJwTzwGTQo7TTP8AauEKDyms17QVJDgCVU4QG0ZTZi2rqGEnMIkncTAR6gDpLL7MjAN6qrl8&#10;ZTxgI9bAKgmpcQJyQT6fCAbWUVQFngB3wG6s3ltm5wRz6rnNACKVOhpXAygPL/uZW23mznTm7aql&#10;OrWZyhY7Dt1T+1UZbvur21qXdyyjdNQOuaDS0PYDqaSFlAcA2zlujbWxbbufSaxp0IwV/SzTS7UR&#10;qzSA4N7g2dG9suWdiBPqv3lxHpAMFSpdvYauKEup06KzEoDr+99uNwoGqx1GrVof3Q2uUqOc6pVL&#10;2VCGhpLmsKSygOL7by9eWTXW5p63Urxwa5xLHLMjUHhZcTOAp5msaTNts2VKrhWF/UVj2D1GXARG&#10;vcwBpDssZGA6u/ihWq2/+WTlm3tmA09z/hf7lVdxrtCBtKy9xeWv2lJxEiw3L3GclwgP0D6z0QBr&#10;PR4/WAg1CO4nu7cYA1kjKY+fbALAEB//0P21FxMikAsAQBAEAQELMDMwClxEinGXDhOAUvM0w8fn&#10;ARqMug9M+vogAuJ6OpRAQH6VPeq/GcBCrPjPvgF1BUms/CACUxHcV+wQAXABcoA1SBOf39XCAjWO&#10;nw+sAuocX94gG1jp8PrARrn0ePzgJ1jp8PrAQH8fD+sAa59H9MYCC/FDjkf/AIUgDWejx+sBAcQp&#10;lOAnWejx+sAeoej47YCC8no6l+sAF5ISUBAJCpnAYd3qRtQfl8rlJRCZE9pSASnVDh0CWcoDIDiB&#10;4z/rATrPR4/WAUlZmAVRgs4AOB6soCouMkJQccT1wFbnJi0TK4nEZwFZespTwxynAVlwEisBWXEr&#10;OSqMiJYLnOAWAUvAKTWAQvJWX1+yASAVztPbAIahGXUMzwAnMwHQ/wDI6hfbx7a7hyVYNqhvN5p2&#10;e9VaRc3TsVs+nc3dpqajgNyuadOm5CoY12RgPlDuXshzVstZ79l3jd7Fgc5wo07io+mMmpTrF40t&#10;IkgEBxDcuU/eGm17KfMu4hoBarKNNtRJfhcGnDPjAU7RYe8G2VKZrbh/udMOaHU9wtGViWmbmioW&#10;NcPKEAVBAd+8q8yczUxTbu/LLSiB1Wwd6WaatB0rMKgMB6S5Z3ShctYKlPcLVxRump6xAmMw4qvd&#10;Ad0bXt1tXY1+vW0hUL3hwaCqzcCFTsgOV0ditA1uqi4tIUO1Pm38QIcDKcBs6FjaWxaafrtQgJ69&#10;RDwUKUSA2zK4bLoQTJGI4wFv7nAdPHLqUzWAb1mnELjjPGXA5QDtr6nNaCdTiGtAJmskyygN3ue8&#10;Wex7bc7le1RTstj2653K7eSGgUrSkXgEBBqc8IOkwHkCrzDcbjYVLxf291vV5c71c0i9o0XO4v1s&#10;9YFpdUcy2DGnOUBZtu5to2x/ZPYXvaTcPdrYDVClz1KBzQhEpQHSdTmCtu/u7tm0MpivY7JYX+/b&#10;jdvcwsoXFYttLKwYxi6atV2p6mZbOA72rbrYspMZU9MFzRUptmpUzYDg1xgNcbTZa+mrcCkxpc+o&#10;azgzSFk0ve5FLic4Dhm98t7Ju97Ro0m0S6iHXFR4cw0iACQGtxdUcggPPX8KNjocxf5L/wCSvNe3&#10;267N7I/xk9t/a03TTrZT5r9y+bNy55v7Nrh5KdWlsu10C9uIDwsB9tdag5Ho/rAHqLgidv3QB6hV&#10;JLjn9YBfVVJ58D3QAakxNCOvxgJ9Qosk6jAf/9H9tEAqhfxBE4jGAC8DiepPrARraUx+XfOAUuKl&#10;DJeiAUknGAiAICFHEd8Apciz6AAh7TAJrdx8B9ICFKrnAQuJ78oABX48D0wCucgkQZwAXgcT1J9Y&#10;A1hF8JL84CNY6fjtgFDzPjlwgILic5QAXhEVJDgOvpgD1FwPm8E+SrAKamRd3fcICfU/1DwgFNQK&#10;pKkcPulAR6hJABOM1P3wDB85OKj4zxgA1JHzYZBAfsgAPQYhO9Dx64CDWA/N4fdAT6hUzyXIj+sB&#10;PqHHVj1D7IBXODmlriC1wLeicjhKUBqw51Gq6kZofKR+dh/C7p+ogMxtSSAz6s0nAPrd9/xKAkvO&#10;Uh2QCKs17YCNQ4jvEBW5y4KMVygKi4Dp6kMBU5y4mWUAqjiO8QCF6/hVezDOAQuJxn3QFesIDxyz&#10;gFL1/D0rh98Auozn+LqnALqHdlJZQBqaAXGYa1z3IC4hrAXOIa3zEtaFgOmt432pd3tWoWNr21xV&#10;ZTFjV1Op1KIeKbAzB1GvpmHNQqUKiAe95A2m7LnMqinrChr2U36VCgEhDLOA43X9o7CqXJWtpn81&#10;MAoUza5JQGH/AOzlms6lkSZavTknUHICFxgMuj7S7dRTXXsgQQVDGAlDnqdgE74DeW3JGwbeNdS9&#10;B0yIphiBE8qtaRIZqPGA2bLnlTbvIypTc4EArUYCXKoAVxJKwGW3mbYydNCtaqSiOuWoC3i0BCBw&#10;gKq+5MruD2upAGYNHTpIPFIDGF4oUPUdZ+kBIvQv4jiP1fTOAs/eDjj2eOkgwG12uoH1/XLiKdAa&#10;nlJKQZav9InAdBfyC59pNt9v5BtLoU7ne3U985kc14FS35esKwdZ2NYj8P8Aul2weWRNNhgPPLOa&#10;6ouqdSm9tdjR6j6b3E1WimxSjACAHDLOA4bzh7nX21+vWduNGpt1zTfUpWlCjTY7bbS0Y43dd9YF&#10;tWpVuKrgA0yGEBwz285mZZUbreLqoG3+/wBw6801FFanZgaLOi571c0NpeZDIEwHbzOcC+nbhtQV&#10;mucQ3U9pDXkAzXUXFcMUgPlJ/lS96P5D+13tc/e/Zfdb9jb02uy3dbZ7StfVtifuVyKdXfry3otc&#10;6rR26kpGkI1yEygNH/i091ucOZPbLfOc9493/cP3aZs9tWueb2c66Lp1O6tRUqVf/SZtLdtVl3Xb&#10;Sctm4qxoHGA+2H+L72z5j5U9k/cL3p9wNnu9h9yv5X+8HNXvRvuzblT9PdNh5Q1U+WvbPlzcGTdS&#10;rbbyhtdGo5io19w4YwH0l9YZdsjjAHrBOleBRPrAHqhMQvTIQEmszIleqAj1RJT18e7KAb1Wcfl9&#10;YD//0v2yuJxBlhkfGAqgCAIAgCAhQMSIBUYiSTHH74Cslcp5n7oCIAgCArc4rIyT4SAQOIwPgICI&#10;CFmAmKz4QASBiYBS4DCa4zgE1HIomA+MYA1nFflAIXgzJwlAGocRAJ6nAfHhAL6vBDPAYosBJqDA&#10;gf8AVAVmqQAmBVBKQyygF9Ugqk+K/dABrqJoh6R9IA9fpHePpAR6wkJSwmPpAMa8sV44CXjAKK/5&#10;cusZ8ICfWHGQwmPGcBTVcHjUD/caVadQmCEcwrgD4GAilVMipVTLDLwgMr1f9Xh90A2snA/KAjUU&#10;RZQClwHXwWAqLyVyHCArLgB9mC9XGArLiV4cIBYCtzhgijHH6QEF5yl0S+kBWoVFnAIXISicFgEU&#10;qqzgIJ7yfmYDx3/LTnXdjy0PbflS9u7DcN2dbX3NG7bbcVrW/wBu223qsu9t2mzvLZ7K1rdbld0m&#10;1q7mODmW9NrSmswHk7ZP5Ee9fKtlStd02flrn++sUFnvnMg3Gy3PSxvkG5HZalC23q5aZiu9lOof&#10;zajOA27P5p+9rHu9b2t9uazdYaPT3LmuiXkgFV9WqAFOPCA2dv8AzK93rgef2k5EpklAG75zS5OD&#10;wC3zF2QUCA3lr/Jn3k3NBT5L5I2wuIVwfv1+5rc3Bta6pMKDjAcy2v3M92t2e119X2a3Y8f91Y7O&#10;22xmUrVKterMHjIwHZm1jet20HcWXlw84u/cvDW+U4UpMKpOWUBzBvKxq0XNcxrWlquFwBTQYFKj&#10;XBwfxOMBi3FuyzeG1P21RwOLCx82gHEAQDf7i1rRg1OkNb0yb0wCDcRiDhwPeXDAicAzdymgf5pE&#10;hUCLiqzEBlUrx9VzabXA1HlGgGRniTkOmA03uj7s8ue0XKbtx3q59S5qk0Nt2m2cHX+87pVY40LS&#10;hS/EKLXoatU+SnTBJMB8v+bPeq75n3y837cLGw2vct5p2f8AvP8Atz69andVLSg6jQQ1KlQ0fTp4&#10;tCMJCgBYDhR9xw5ldlhUua9YuZrqD+22nTD1QuLkboAxWA6v3f3Dp8z7wy2p3Favt22DRvFWmrBX&#10;vBVL6Fo+o/y1KdNNTi2T8CsByWlzpRq0XN9YURSRjqpqAOqH8LWsGC6cAJCA5XZc+0LSjbltV1QU&#10;wAdVZrajQ0ScyZMyZ9MAXfPGz8xufYbpb276dcGlX9dlKuBScMKlF+ttdrxjLAwHI/4zcl0dy95X&#10;8newvLew8ne2VXdWc1/yF5lobaG7K64t7X0LHl7lCkwMtm808xVUN69g0W9BpXzvkH3Opb1ttrSo&#10;W1r6dC1tqTLe2pMLQ2nQotDGMaGlJNx6YCz/ANQ2xwqhVSZCLwxgHG/UDhUPx2wEjfKZkXgdJ8Ai&#10;wFw3dh/MiTJ65zmcoBhuYJ/EipPiPnKAu/fsRfGar9YD/9P9sEBEBMBBnmiTP3zgELyMpcePSIBC&#10;SVmU4LAQq4wEArkR1wAqkjh8eEApchTxyn0QEFwWYVMCCn1gEJX4wgIgCAVxQKOMAofiq4r90AhK&#10;lYBSUHygKy8lEknj2QCalVVlxw7ICsvKySAj1OKdXwsBUauk4rJFUccM4BfU6PH7oBXVOlEyXHr4&#10;wFbqizMyfDoxlAIao6AesQC+qB+mXAfKcBBuAAqd/wB0BV64IKkyyXE9RgD1iAJ55FR1JOAn1+n/&#10;ALSQEeuJTx/1H6QE+uk1X/mXwgIFcatRkJKM5BFTNYDOa8ESnMODgZLkmRgLBU6COo/0gG9Saaj1&#10;rL5wAXCZUE9cAheoITHp+6ArVZKehV8FgFLgBkTwWArLuCgcFMAsBX6nR4/dAVwClwHSfjGArc9e&#10;hOmA1G67pS263FQkOr1SW21M/wDiPGLiBP0mfmPZAdAb/wAk23Mle73SiwVq9xcPN8x5L6jLioCf&#10;UNR41vp1W/hOQGk4CA62vfZ51xqLLDEHzaGPbqEpgFCQclnAa1vslXc7/wDjCUQuBDGKozKkzgNz&#10;Zex1UI42dvREg51Sq1on2IAOEBy+z9qtm29gqX+4WNGnTm4UwHlpaDMumGp0pAX/AO7+3+xP/a2Q&#10;O93zB+CkW+g10kNSsppNcuQOEBVc87cx1Q9u2bdQ2+i0SFGia7wwyDy9qag4/KA43W5l3uq9Lm/L&#10;jLXTqW8wOCucJO4wE/78pGqq1zsHFAFKDABJwCu3lpdiPKVlMzzxwIgA7znqa1RNXBAOopxnAM3d&#10;XPIDCNTyAAPxOMgEbhpmF4wHnT+Uf81/aT+G3K9nuPPN9V3rn7mWlXHKfIm1NfX3K7FJq1Nw3SvT&#10;p1KGzbLQeQH1qzml58rA4wHwm5x/yCO93eZ73nHf9xpVbq7BtrTbqF851nsO3vcHCy2plUtFI/rf&#10;p11HYlJQHIOWPe3ad5pVaVC+dUqVmpbU6eqve6aw8znEeUh5wwK4QHGve73b9z9i5VoM9veSXb5r&#10;okbndU93tbbc7Wg0eakzbwfVuKtYT6AJwHgz/wDPvcuTGs2fmzYtz5eqMcKdSluFi+hRcVKF9wwG&#10;m8A4vUrxgOyeWf8AILyBuNGky+3vbq1ZrlFJt2302PLtLXNOoHWwDgkB2XbfzI5L3V9I2+6scXkg&#10;UqNwaup9QD02Mo0vUqVHkppaMVwgPo9/Fn2K9wffq5sOZeYrXeOSfbAPF1dbru1GpYb9zPSqHWNv&#10;2Syq6LmzsXtk64eA4tPlGcB9v+TeV+Vvb/YLXlrk3arTY9mtvMLa0aGOuKqBpubuqPNc13qpe5Sp&#10;MByg3Dj+cicvMs+rCZgLP3L1XW8cEJ/+aAuZd3AHlc4lfMA44Dj0wGxoXt1UCBUKAEgmZwb2CA5D&#10;aOu36dagkBQVOWM16oDkFvTroA4gzVCSSvX0iA2eip6Sp+bBSionVAf/1P2wQBALMajkMO6cAjuK&#10;/iGHYO+ARYAgCAUgnBxHx1wFaqVwXhAQccV6YCIAgILgMZfHQsAagM8Z5wFTjqK4QCwBAUvMzwH0&#10;EAsBW8nBEnxxSArgKFPE98AjiAMFmkBU56TUgEpI4QFTnlZdvT3iUBUakz+LEyWXzgE9To8fugEL&#10;yqKVmg7+qArNQkScV4Y/PhACkFHGScOnogFbqHmE8cZriOuUBID+maTXDpE4BmgjpHXh2TgDQUdw&#10;cRl29sA7WKmCgDHFO6AyKTnUpYsJ/Dk1cXDj1QGZrGnUPMFTMfNYA14ZTmOjugJ1t4+BgF19EoBF&#10;K5jhPDqgFJSZUwEahJTiFgKy4nBR2wCL3cVgFc8JI/YnTAY7ngTx4z4d8BxTmznDauTtnud53Zz6&#10;lKkHMtbC3Q3u53bmE0rK1aSgc9w8z3DRTarnFJEPANv75+41lzfu29cy2/8AvnLe81tT+W7d1G3P&#10;LdGiNFmzlm6qt0N9CkguKdZW3TlqEsckBzun/KHl3bjUZbck87VTULXVa/r7DTdW0yCU/wBy806T&#10;FkFJOcBXU/lfaVWkWvt9ze9QUFXdNhtx/wAR0iqi8YDV1P5J823utm18h+ivlY7dt/quLC78JLNv&#10;sqYccPzTgItuevePmZ7WWrNs2tlQI5thtlW8e3LULncKtXQ4ESIbAZlfbBRAqc7c2X+6XLAKjtrt&#10;rh17Xbi4irb2zmWFqxVB9QtA7IDgvMnvjyLyUx1G1q8kbaaQKnf+a9nF8CAPxWVCs8MeMUJXjAdR&#10;bh/Mfk1zn03+4HKdMagtKy3O10gTHl9OsxWqc4DVt/lFyJeD1W83bJVcSHF3+6WupwDkRPXcgCcU&#10;gNpR/kJyXW0gcy7O8/iGncbTSNWEhVcuKAQG6tfejlm4KUt3s6xqfhFK4ovUiSgB5dKA21z7vcrb&#10;ew3F9u9GnTY3U5rGvr1S0YFtOk17nleCSgOk+ev5ZbxZW9Sx9tOWL6vevpuD+Zt5tS30mqQu2bah&#10;Je3EPqSHCA8Z7rzVzTzVd3dxzVyu/mWvuL3G8uN626nuda5JOpHVLmg4tYhk1qNbgIDiX/4+e3/N&#10;N1Su3+0vL9rXqEVDWZtH7ZCDIup0RTYQ1eEB2Bt38UfVomhy8yy2CmQU/Z2DaD9RVuptQ6n6gqzM&#10;oDj27f47+dOYBUfbc43VGpVa5r3Nq1A8a8KhKrqOcB5r59/wi8z+4tKvR3b3C3JlGu1wc0f3g1ri&#10;Va3XqLJOMxhAedqP/wDmZ2J9828f7s82WRdUFR7bSoabEBDkGpxB1QH0v/jb/iE5H9gK2231tVtu&#10;ZN42w0nW+7b5Z/vKzqlADTX0Vi+m2qC2SgzgPsNyfy9zJtNChbXVy6tTotDGtY0U6bWtaEbTpMAa&#10;xvABIDuewsb57GHQ+SFD0meU0MByW32a8qKCCiKQ5VAPScYDc2/Llw5DUKN4AiazUpNUgORWvLtv&#10;SDSQ5xbgpMxnhkFgN9R2q3piVMDuCH/lXECA21KzptGpAEQHsT5QGfSoME06kSa+MBkelL8Mk4/Y&#10;sB//1f2wQBAR9sArwZJgF+yArKSRelfsgIgCAhwJEik4CotIzCqiAzgDQ7h4j6wEEJIwEQEELkF6&#10;YBdIMyvZ9gTCAUsOUx2QCkEYiAiAgjAgAlQvVAVFpC8Ov6TgK3BQmeSwCFhGE5T6/nAVuYMCEzkk&#10;BUaZ4A932wFDqajifiYVICh1MiWPHD6wFBpPmU4mAqIcPy/Z9iQCkKhzTA4fE4CS0HJOoCAkMXLV&#10;0lD84CwMCZg8AnyEBLGTSSJJQQZDAcIC1tJUCD7e+AtFEr0DiJZiAsFA4pLoJwPAQD+hwb3p9JwF&#10;TxoEsMe3sgKPWYCGnylUnn1HBQMoB/UZ+oQEGq3IjvwgF9X/AIe/74BTUCEEiZ6TALrbx+cApqAH&#10;HLinz6oCk1mg4p1KncIDHdXEwvyzynPOA675s9z+TuUN22XlzeN9sLPmLmS4ZabPtdWqPUfVqB3p&#10;VL5wVm3ULh49Ok+sabatVzWtVYDhnMdvQ5nZ+23A6bxa37Z1Vmj9sQorUarajgaVvV0IdSEOA6oD&#10;qu49sqVZdVezYc3Oe0jSDkdUzKA0dz7Z8vWbXVr/AHzbbRjRPWjO3zENwzgOLVD7S7dUFKpv3+6X&#10;YeWttNqpfvaryJaWC0ZVQlw/MkB1rz5/JP2P9p6TzvFTZtsvw3+ztu63g3PmK40/gdR5Z2n9xese&#10;4iXrOot4lIDwx7mf5G+bd6ZX27232L/abB2uiNx3alTY9zJAOo7NtzxRYUmP3Fao4HEQHgjn73Z9&#10;8/cA3P8AuHM3MlzRuHB37ajd1tvsBTeSG0xY2At6JptHEGeJgPL+8cme+G4VnP263q13OcS0VLL1&#10;C8g6RqqVKbiqFJlYDjFT2R/kpvFQj/amMYSaYqstqbNTACC0htHyNJd0nsgM6z/hn/JLdzSd6le0&#10;a7BaejQ3Wo1CmGmTjLjAd68g/wAEP5FUbilXu94eaYe1RUpvUhxDnhNYIacl7ID6W+z/APGf3F2C&#10;nbM3M0Xo1pL20PPIIRqJJKg+MB7i5d9mXijTG4WdN7g1oJ9HvK6VOrhnAdm2XsxsgQ1NupalypMQ&#10;EoZYFSvVAcjtfanlyiJ7XbOJlOkxqjP8qlTAcltuQeW6P/8AV2zUIEqLADwPEgwGyPJmytQ0rC3Y&#10;gUBlMMn2TgJHLNKm7+yGsKSa0FEGaAYwGVS2K7Xyeo4EAZooJTDHpgNzQ2G8kajQgTIqnEhIDfW3&#10;L5KOq0geBa3A5SSZSA5JabBRan9oCfmKZoCFE0AgOR2u10mIgTPMT6BwlAb+jYMAaEmUKrhx7xAZ&#10;9OzaPyhCZ9M8eOEBmttg3Jf+mAyRb8RPrBHjAWNogEIBjxPHpzgMgM0oNKBUlwgLtIRE7UC/1gP/&#10;1v2wQBAQEM4CBiezrlnAKWLMdKr/AEgEIAkO3rzgIgCAIAgF/CgAl8vnASWh2KygE0TzTpx7JYQE&#10;aD0fHZAGg9Hj9IBSEUcPu+sApaDMj5wClgyXqx7oBHMnLzIThNOtM4BDTXIg9RgF9McT2f0gELCJ&#10;4nCSwCmmTOfBBj3JAVGliQZmR6vGArNE5H7fpAVOoZz6cRiRxWAqNsMRj1mfygKnWy/lA6gfopgK&#10;/wBuQpAJQYY/aSsBBY4ZfHakBDWriolwgL2MKCYTuOM+MBc1oBScyIDIayaA48ehc4C8ANHzgHNF&#10;c8ycePZAYr6Ay6RgSZ9sBqLm2DgSAnxhLwgOP133dqpYTUptRKbx0KgcPMOPXAYX/qChTKXOu3K4&#10;1Gk0+rW0uQnpgMylu1Csvo1qVX/gqNd2IsjAWm/aEOpq8FHyWaQCuv6ctTmqUQdB48ICt24sJABL&#10;iigNKrwzUrAdWe5fvh7We0Wz3G+e5nPvLvKNnb0qlf8Ab3t2243u6FNpd6W38u2X7jer64qIlNrK&#10;COcgUQHB7X3eZ7kcsWO++2t89+wcz7M3cuWua7ekLz9zb3VIvt7htNrKlKzfTc0061Oota2qgteA&#10;5pEB4z5u9ur24rXm4cwXdoy4uqjq99uG97m2nWrVl1etXu7qqHkSVvmGnFqQHV/N3vztvJ9m235p&#10;/ldyXyvZ2FMUwL73E5YdfGhSYGMp1y2vUv7n0WtAb6mp8pkmA8jc4/5Ef4z7IalG8/lHzx7k3TQ5&#10;v+3+3Vjvu/ufVaCNAuLa0sLFrXYF3qoMYDzjvf8Akc2rdK5o+2XslzNv1SoT6W/+73OdelbO1gpV&#10;HLe0VdwvWgY6KlZjUkYDitz7y/yd92abrK75wueUNjuTpfy77ZbM3lOwNFyJRu7+j6u83rUx1V2k&#10;iA5Xyb/HW8u6wvL2zvbi6uHa7m4vH1q1xcOedWurWqPfXqO1H8zzMwHq3lX+NVtopipt7UUag+m1&#10;weoBImChSfFYD0Fy/wDx12em1nqWdI/hKOptc5QVQOLdTSDisoDuDZvYjl6g1uvbaLi0hwd6TJuc&#10;qkhEHTxgOyNt9nuWqAAbt9swiYPpNLlGSIJgDOUBziw9u9ioTFrbAqiFjC3NDghThAcptuVNotx5&#10;LaiVmdLGglMlnIQG/obRZUwtO3pAYAtaAO9MTAbajaMYAGtYCGjAcEkIC/8AbKssOAn4QALB7yha&#10;TOUpESMBbT2iq/8AK7E5KoEl4ZwGfT2OqgKKiqEQouGIBEpwGyo7K4CbBl+VDJemXfAbOltSAKE6&#10;Q0J0ykQsBsaW3IR5VwVQV8oyXALAbCjYoWhAFVFBJXFOInnAbClYnP8AVL8SZYwGypWRDgqYSAmp&#10;7pQGcy27ezDjOUBmNoJiCQgTP7IDIbRIOa9pPdKAtFGSnxUQFvp9c8DJFgHFIjFOKr4IFgH0H/T9&#10;veiwH//X/a+SmRPUFgEDlQJPAykmBgJXTIiWSJ28ICCVm2WmZXPu6oCsznAEAQBACyWAAVmIAgAl&#10;JmAIAgCAghQkBJnKAQtGnOQKfOAQMSYQap9/GWMAplKACOor29/TATpLhgDP4xgFQEqeCQCmkDNC&#10;mUigPFVnAL6TfrLHqnKAj0SFTA9eHdAKaKZk9X9ICDQ8qzSWS+CQC/t+o9g+0wCutVCJ4/eYCs2g&#10;xwJKYJ3GSwEfsjPzGSZDtgD9s8BBPhL54QEig7gVzRICwNLSrpJxXq+cBaApGC8YBgwFyOCyxGXA&#10;LIwFT7QPBJCieAPFTAayvtQqZEgYBEzE8e+A47ecuioq08Q7LDJDAcKvuRBVJdTFSm9dWuk51Mgo&#10;cfTQ98Bxe55N5loj/wAnvW5Ucg01RVYF4CqxxSA4TunL/uk0OFlzPcUgVT/9tsHvzA89SiSHAmUo&#10;Dzt7je0n8gOa7SvT2f379zeTb11OrTtquzUeWr3aqbnA6alXYtw2j9tcub01WmA+T/PX+KX+QHNe&#10;77lvHMP8xve7f7nca1atW/2zl3235UclV5caTLm05e3C8FHUfwGqUEB0lef4l/fXaduuNi2/30/k&#10;rd7BWun3dbZ6fvnzZsmyVbuopr3VTZOVq+xWdOpcPm8saNZm5UgOtLn/AA48+XVXXfX3Nd8SXaqm&#10;/c7867+5+vzOa9+779eeoHHiIDabP/hkq0azat9b0GvBV72bfRqVA5cfWqMfUcBiJzWA9A8q/wCK&#10;PYdo9I3Frd3L6eko5nptB4BA0FoOUB6d5Q/gLyxsAp+ly9ba6YYNdSiKiJKesOdpTogPRnL/APGG&#10;w2pjGUdtosaNLm6KQADhIBsgifKA7X2z2XoWZbosmhA1QWIpH5pY9EBzux9um0GyoJmRpWaSmRIQ&#10;HJbXlFlPSRScoIE2eYHAtRAQQqcFgNzS5deJCk5ApKyPEkFUWA2NPl+qf/DKEL5QhwTETUwGXS5c&#10;qgSa5FlqBkVwdxJ48YDZ0eXbiR0uWWpBisnKCMUgNrR5drfoKhE8qYIuc1gNnS5dqEAOaWhZAz1L&#10;OfQcoDPpcuFpR7daEorWhASqFFJEBns2BjVBaQUwEh1ALKAzmbK1iENQqDipXp80BlN2kDFuMiQJ&#10;4yQYDpgMpu1AAeVeBmJZcMoC1u2taEGof8jT46hAXt29gPmaScgQidJQyT5QGQyya0/hVP8ATPFc&#10;0l4wGUy1USCDhgMeBzgMhto1NKKDihKzHHEd8BkNoD9JxTieHWYDIbQT5Yp8lnAOKYaEILguAxXw&#10;gJ0tAwcAPr0wCnGQI6DAVkz/ABADoCk9fCAnW3j4H6QH/9D9repDMqE/KensnAQHAKBgksFXiYCC&#10;Scfp8oCIAgCAIAgFM1SahMZZz4QCglqqpARETPrRYALmuxXoPBe2AnUGgCfdjITxwMBGv5y6umcA&#10;awomUzAAx74CdY6fD6wEBzQAACg+OMAawkgRwkIBCVmYAUkIsoAXEccYADiMDAMHnOY7IALysj8s&#10;fGAA/IiXQPgQD+VFQZ5BZQBqamPZ9kAK1MQnD7oCQmSJ0QAjeA7k+YgDyjEBez5QEOaCFUyHAYdC&#10;5wAAEGagEKAqIJGWIgJ0tOX2fKAZtNvETyxPjAN6TeE+Mz4SEAht2HECWBAQ+CQEig1v5nHoJJHi&#10;TAOKYll1T+kA4psMlPaPoYB/QYQhC8JfPjAV/tKRxYzsHzwgK3bdauBBptnig+pMBjO2a0coNNqE&#10;qidk5QGK/lyxcv8AbaeCgeKygNfU5T250zSpGR/EGovGQgMN/Jm2kuSjQMiZtaJY4JOcBg1OSdtP&#10;/wBvSQ8GhSRwkggMJ3Im2kFbWk4hcWMQnFE0qUMBjv5E21CtqxchoGZnMicoCg8j2LQQKDAckaMO&#10;4QCnkq1/LSY3pDWwCjku3VSyaJhljhpWAb/0dbhFY2XUoHQCFgGHKFqq6GuScwOvCAvbytatmaYy&#10;kAElxGUBYOWrZpB9IDh5RAXs2Gg0poClZkDDHA9MBe3ZqI/8MSzAAyTDFYC5u2UQELFTDyj5kYQF&#10;jdvpzzQIhbgRkpxMBaLGmB+Fvj9hSAk2tNuLW9CBMICf29OflwxgJ9BsgrUI4S6j0wAKTRIgFJA9&#10;AkIBfSHR3DuzlAOGYKiqvQnCcAyDgO6AYJmD3/dAWaxKRSAcOzC93HrgLA/jPp+6An1G9K5DjAGs&#10;dPh9YADgZHxT7oCD6YkGj/lATqxnAL/b/R4D6wH/0f2rhMk7ICYCCTJAvGYEBCu/T4iAmaYT4fYs&#10;BCu/T4iAATk0p0mfiYCDryCdoMAo1pLDsgB2pPNgvR9kAkAxVAuGWEAvy+OiAIAkvT4pAEAQBxn9&#10;0BAXPLx6eiAmAD0BeiAVXfp8RAQs/wAPmScxh3mAAXZjtUQEjEyQyXPqgGgCAkasgU4g59UA/wDc&#10;+NMArlXzY9n2QDHWhXDPCAga8ly4diLAT/c+EgJV/AeH1gGBq8D4/WAFq/pK9Z+sALVTAqvSid+M&#10;ALV/Se8/WAkGtw7/ALzAANZTILJcOzOAAa05d6eCmAla/Af9n6wAtfgP+z9YBXGqnmATs+wwCuNR&#10;DqEs1Xj18YCtxq5tzlNuOWE4Ct3q8D0Ap9pgKSaqzbnxz70WAh5qZhw7VKZdMBQ41M29RUYZKFxg&#10;E864JLs8ZLAC1BgAegkD5QCFcxPhLhhwgFUy8vWFEoCFd+nxEAK79Lu0lOxZd0ApJWbW9pC+JgHU&#10;/pPePqYCFd+nxEAK79PiIAJKCU1wUfPjAKSU8wGaFQsAk0PCS4cZQAVQcJp9sBEAQBAEAQDN/EEn&#10;j0ZQFs5S654fWAmAJr0eKwEhclXo+6AUkpIdigQBNMJ8F+2AnLCfD7ID/9lQSwECLQAUAAYACAAA&#10;ACEAKxDbwAoBAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDFahsgJgMAAM8GAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAIwFAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAMndZkPfAAAACQEAAA8AAAAAAAAAAAAAAAAAfQYA&#10;AGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQBQelhS0oEAANKBAAAUAAAAAAAAAAAAAAAA&#10;AIkHAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLBQYAAAAABgAGAHwBAACNiQAAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="648B80EB" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.8pt;margin-top:-.05pt;width:612pt;height:214.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBpHNTEuAIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0&#10;/2D5fSSNyjoiUlSBmJAQIMrEs+vYxJJvs92m3a/fsZ2kCNAmTeuDe+xz//Kdc36xVxLtmPPC6AbP&#10;TkqMmKamFfqlwT+err98w8gHolsijWYNPjCPL5afP533tmaV6YxsmUMQRPu6tw3uQrB1UXjaMUX8&#10;ibFMg5Ibp0iAq3spWkd6iK5kUZXl16I3rrXOUOY9vF5lJV6m+JwzGu459ywg2WCoLaTTpXMTz2J5&#10;TuoXR2wn6FAG+YcqFBEakk6hrkggaOvEu1BKUGe84eGEGlUYzgVlqQfoZla+6WbdEctSLwCOtxNM&#10;/v+FpXe7tX1wAENvfe1BjF3suVPxH+pD+wTWYQKL7QOi8LhYLKp5CZhS0FUgn82qCGdxdLfOh+/M&#10;KBSFBjv4Ggkksrv1IZuOJjHbRgp7LaRErQXgILIz4VmELsEA5Eq+0WgAAj7j3+mSIb4ydKuYDpkz&#10;jkkSgLC+E9ZDmpqpDWuhwJt2lhnhHX2EahM7fHAs0C5WyKG64R3anBQgj7VHK6njqU3sJXcZX4oj&#10;wEkKB8my9SPjSLQAaZU6TNxnl9KhHQHWEkqh8Ny870jL8vNpCb8B78kjoS81BDxWO8QeAsS5eh87&#10;V5m7S64sjc5UWPmnwrLz5JEyGx0mZyW0cR8FkNDVkDnbjyBlaCJKG9MeHlwkQiKEt/RaAJduiQ8P&#10;xMGkAktg+4R7OLg0fYPNIGHUGffro/doD8wBLUY9TH6D/c8tcQwjeaNhtM5m83lcFekyP11UkYmv&#10;NZvXGr1VlwY+0wz2nKVJjPZBjiJ3Rj3DklrFrKAimkLuBtPgxstlyBsJ1hxlq1Uyg/VgSbjVa0tH&#10;6sdZedo/E2eHgQowi3dm3BKkfjNX2TZzcbUNhos0dEdcB7xhtSTiDGsw7q7X92R1XNbL3wAAAP//&#10;AwBQSwMECgAAAAAAAAAhAFB6WFLSgQAA0oEAABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+EH&#10;aUV4aWYAAElJKgAIAAAACQAPAQIABgAAAHoAAAAQAQIAFQAAAIAAAAASAQMAAQAAAAEAAAAaAQUA&#10;AQAAAJUAAAAbAQUAAQAAAJ0AAAAoAQMAAQAAAAIAAAAxAQIAIgAAAKUAAAAyAQIAFAAAAMcAAABp&#10;hwQAAQAAANwAAABQAQAAQ2Fub24AQ2Fub24gRU9TIDVEIE1hcmsgSUkAgPwKABAnAACA/AoAECcA&#10;AEFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKQAyMDE1OjA4OjA3IDE0OjUzOjIxAAAH&#10;AJqCBQABAAAANgEAAJ2CBQABAAAAPgEAACeIAwABAAAAZAAAAAqSBQABAAAARgEAAAGgAwABAAAA&#10;//8AAAKgBAABAAAAZAIAAAOgBAABAAAA1gAAAAAAAAABAAAAoAAAAAsAAAABAAAAZAAAAAEAAAAA&#10;AAYAAwEDAAEAAAAGAAAAGgEFAAEAAACeAQAAGwEFAAEAAACmAQAAKAEDAAEAAAACAAAAAQIEAAEA&#10;AACuAQAAAgIEAAEAAACzBQAAAAAAAEgAAAABAAAASAAAAAEAAAD/2P/tAAxBZG9iZV9DTQAC/+4A&#10;DkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwM&#10;DAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAOACgAwEiAAIRAQMRAf/dAAQA&#10;Cv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQF&#10;BgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC&#10;0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVW&#10;ZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUy&#10;gZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NG&#10;lKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A9HhLQCTw&#10;OU6DltL8W5jeXMICSmhf1/F2uZhTkXDRpA9k/wBdZfTOtX9Q6xl41+hwtrABwS4bnlWsajGx62jd&#10;vg6njlZD6v2f9YXZlIJozQBbGoa4fnpKevYJRW6cGFXx3hzAeZRwkplJPJlOCYUU8pKWcJ5TtGiX&#10;JUgkpQCUKZZAklRSUxKGLBu2OIDuwB7duUYtVTKa4gbKhc46EdwB7/a6W7eElNiElWxcpr5rJIc3&#10;lr9Ht/rfvtVlJSkydJJSySdJJT//0PSYUSye6kkkpzMroOJk2+o59jDyW1u2tP8AWanb0TFa4OG4&#10;kCNTK0UklIK8RlYhpIARdjhxqpapSkph7x+aUvefzSESSmkpKWAhTZ9IeSjKSSkrz7fmhymTJKZz&#10;oqmc3dUR6gplzfedQPxajyVT6jbQ1lbLxubY6YkT7R/Kj95JSFgzRHrtbkVt+hdW6XN+H+Eb/V+g&#10;rzHGJB+8R+CzsevEDt+Pa+o/ukED/o7q1fbqOd3mI/gkpM14PJAPGukqSp5dPr4l1c7XFhcx3g5v&#10;vY7/ADgsinruZhMrqyWh8/QLp47fpG/9+SU9Gkq2Bn05+ML6tIJZYwmS14/NP/VsVlJT/9H0lKUy&#10;SSlSlKZJJS8pSoppKSmcpShlxTbikpISlKHJTykpkSmlNKaUlLyqOW7qJud6GPXfTAaA8nn8+fzf&#10;pI2TeawGtY9+6Q418t/8yWVb+z8VgfabMesaD1LRWIHZrA97/wDMrSU36GvGr8VmO7yMD/vqsh8e&#10;HyXNn61dDpdsrsc4+LarH/i5pd/0Vcp6qzIr9Siu20HgBpaT/wBu7NqSnUyLmModuP8AOewfP6X/&#10;AEVmWuxHh7nu2sqbqRro39JZ7fpO2rPyKvrFl2Osd6dbYIpr1aGDtu91vqO/ff8A4RV8HpH1n9YD&#10;MtxWY4Or8cvNpH9Wxramu/lbklO/9Xn03DIzMZ2/FyW0Gp+0t3e2y3dtfDv5u+la8qjRVZVW2qqW&#10;MbMAmTqdziT+c5zirDWv7ulJT//S9ITL5jSSU/TiS+Y0klP05omgL5kSSU/TcBLaF8yJJKfpvakW&#10;g8r5kSSU/TDqT+a/b+KqZWD1K7b6HUDihpk7aa37vJxt3+3+ovnJJJT7276sZzz+k6tdt5Laq6qR&#10;r51M3/8ASRKPqvh0u3/zth5ssJe4/wBp8rwBJJT9HV9PbXo3a34BFGN4ulfNiSSn6UGOwKQraF80&#10;pJKfpkNATwF8ypJKf//Z/+0OzFBob3Rvc2hvcCAzLjAAOEJJTQQlAAAAAAAQAAAAAAAAAAAAAAAA&#10;AAAAADhCSU0EOgAAAAAA5QAAABAAAAABAAAAAAALcHJpbnRPdXRwdXQAAAAFAAAAAFBzdFNib29s&#10;AQAAAABJbnRlZW51bQAAAABJbnRlAAAAAENscm0AAAAPcHJpbnRTaXh0ZWVuQml0Ym9vbAAAAAAL&#10;cHJpbnRlck5hbWVURVhUAAAAAQAAAAAAD3ByaW50UHJvb2ZTZXR1cE9iamMAAAAMAFAAcgBvAG8A&#10;ZgAgAFMAZQB0AHUAcAAAAAAACnByb29mU2V0dXAAAAABAAAAAEJsdG5lbnVtAAAADGJ1aWx0aW5Q&#10;cm9vZgAAAAlwcm9vZkNNWUsAOEJJTQQ7AAAAAAItAAAAEAAAAAEAAAAAABJwcmludE91dHB1dE9w&#10;dGlvbnMAAAAXAAAAAENwdG5ib29sAAAAAABDbGJyYm9vbAAAAAAAUmdzTWJvb2wAAAAAAENybkNi&#10;b29sAAAAAABDbnRDYm9vbAAAAAAATGJsc2Jvb2wAAAAAAE5ndHZib29sAAAAAABFbWxEYm9vbAAA&#10;AAAASW50cmJvb2wAAAAAAEJja2dPYmpjAAAAAQAAAAAAAFJHQkMAAAADAAAAAFJkICBkb3ViQG/g&#10;AAAAAAAAAAAAR3JuIGRvdWJAb+AAAAAAAAAAAABCbCAgZG91YkBv4AAAAAAAAAAAAEJyZFRVbnRG&#10;I1JsdAAAAAAAAAAAAAAAAEJsZCBVbnRGI1JsdAAAAAAAAAAAAAAAAFJzbHRVbnRGI1B4bEBSAAAA&#10;AAAAAAAACnZlY3RvckRhdGFib29sAQAAAABQZ1BzZW51bQAAAABQZ1BzAAAAAFBnUEMAAAAATGVm&#10;dFVudEYjUmx0AAAAAAAAAAAAAAAAVG9wIFVudEYjUmx0AAAAAAAAAAAAAAAAU2NsIFVudEYjUHJj&#10;QFkAAAAAAAAAAAAQY3JvcFdoZW5QcmludGluZ2Jvb2wAAAAADmNyb3BSZWN0Qm90dG9tbG9uZwAA&#10;AAAAAAAMY3JvcFJlY3RMZWZ0bG9uZwAAAAAAAAANY3JvcFJlY3RSaWdodGxvbmcAAAAAAAAAC2Ny&#10;b3BSZWN0VG9wbG9uZwAAAAAAOEJJTQPtAAAAAAAQAEgAAAABAAEASAAAAAEAAThCSU0EJgAAAAAA&#10;DgAAAAAAAAAAAAA/gAAAOEJJTQQNAAAAAAAEAAAAljhCSU0EGQAAAAAABAAAAB44QklNA/MAAAAA&#10;AAkAAAAAAAAAAAEAOEJJTScQAAAAAAAKAAEAAAAAAAAAAThCSU0D9QAAAAAASAAvZmYAAQBsZmYA&#10;BgAAAAAAAQAvZmYAAQChmZoABgAAAAAAAQAyAAAAAQBaAAAABgAAAAAAAQA1AAAAAQAtAAAABgAA&#10;AAAAAThCSU0D+AAAAAAAcAAA/////////////////////////////wPoAAAAAP//////////////&#10;//////////////8D6AAAAAD/////////////////////////////A+gAAAAA////////////////&#10;/////////////wPoAAA4QklNBAgAAAAAABAAAAABAAACQAAAAkAAAAAAOEJJTQQeAAAAAAAEAAAA&#10;ADhCSU0EGgAAAAADWQAAAAYAAAAAAAAAAAAAANYAAAJkAAAAEgBpAG4AYwBhAG4AZABlAHMAYwBl&#10;AG4AdAAtADcAMgAxADMAOQAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAACZAAAANYA&#10;AAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAQAAAAAAAG51bGwAAAACAAAA&#10;BmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRsb25n&#10;AAAAAAAAAABCdG9tbG9uZwAAANYAAAAAUmdodGxvbmcAAAJkAAAABnNsaWNlc1ZsTHMAAAABT2Jq&#10;YwAAAAEAAAAAAAVzbGljZQAAABIAAAAHc2xpY2VJRGxvbmcAAAAAAAAAB2dyb3VwSURsb25nAAAA&#10;AAAAAAZvcmlnaW5lbnVtAAAADEVTbGljZU9yaWdpbgAAAA1hdXRvR2VuZXJhdGVkAAAAAFR5cGVl&#10;bnVtAAAACkVTbGljZVR5cGUAAAAASW1nIAAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAE&#10;AAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcAAADWAAAAAFJnaHRs&#10;b25nAAACZAAAAAN1cmxURVhUAAAAAQAAAAAAAG51bGxURVhUAAAAAQAAAAAAAE1zZ2VURVhUAAAA&#10;AQAAAAAABmFsdFRhZ1RFWFQAAAABAAAAAAAOY2VsbFRleHRJc0hUTUxib29sAQAAAAhjZWxsVGV4&#10;dFRFWFQAAAABAAAAAAAJaG9yekFsaWduZW51bQAAAA9FU2xpY2VIb3J6QWxpZ24AAAAHZGVmYXVs&#10;dAAAAAl2ZXJ0QWxpZ25lbnVtAAAAD0VTbGljZVZlcnRBbGlnbgAAAAdkZWZhdWx0AAAAC2JnQ29s&#10;b3JUeXBlZW51bQAAABFFU2xpY2VCR0NvbG9yVHlwZQAAAABOb25lAAAACXRvcE91dHNldGxvbmcA&#10;AAAAAAAACmxlZnRPdXRzZXRsb25nAAAAAAAAAAxib3R0b21PdXRzZXRsb25nAAAAAAAAAAtyaWdo&#10;dE91dHNldGxvbmcAAAAAADhCSU0EKAAAAAAADAAAAAI/8AAAAAAAADhCSU0EEQAAAAAAAQEAOEJJ&#10;TQQUAAAAAAAEAAAAAThCSU0EDAAAAAAFzwAAAAEAAACgAAAAOAAAAeAAAGkAAAAFswAYAAH/2P/t&#10;AAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMT&#10;FRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQU&#10;Dg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAOACg&#10;AwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEB&#10;AQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIG&#10;FJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieU&#10;pIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEA&#10;AhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdk&#10;RVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwD&#10;AQACEQMRAD8A9HhLQCTwOU6DltL8W5jeXMICSmhf1/F2uZhTkXDRpA9k/wBdZfTOtX9Q6xl41+hw&#10;trABwS4bnlWsajGx62jdvg6njlZD6v2f9YXZlIJozQBbGoa4fnpKevYJRW6cGFXx3hzAeZRwkplJ&#10;PJlOCYUU8pKWcJ5TtGiXJUgkpQCUKZZAklRSUxKGLBu2OIDuwB7duUYtVTKa4gbKhc46EdwB7/a6&#10;W7eElNiElWxcpr5rJIc3lr9Ht/rfvtVlJSkydJJSySdJJT//0PSYUSye6kkkpzMroOJk2+o59jDy&#10;W1u2tP8AWanb0TFa4OG4kCNTK0UklIK8RlYhpIARdjhxqpapSkph7x+aUvefzSESSmkpKWAhTZ9I&#10;eSjKSSkrz7fmhymTJKZzoqmc3dUR6gplzfedQPxajyVT6jbQ1lbLxubY6YkT7R/Kj95JSFgzRHrt&#10;bkVt+hdW6XN+H+Eb/V+grzHGJB+8R+CzsevEDt+Pa+o/ukED/o7q1fbqOd3mI/gkpM14PJAPGukq&#10;Sp5dPr4l1c7XFhcx3g5vvY7/ADgsinruZhMrqyWh8/QLp47fpG/9+SU9Gkq2Bn05+ML6tIJZYwmS&#10;14/NP/VsVlJT/9H0lKUySSlSlKZJJS8pSoppKSmcpShlxTbikpISlKHJTykpkSmlNKaUlLyqOW7q&#10;Jud6GPXfTAaA8nn8+fzfpI2TeawGtY9+6Q418t/8yWVb+z8VgfabMesaD1LRWIHZrA97/wDMrSU3&#10;6GvGr8VmO7yMD/vqsh8eHyXNn61dDpdsrsc4+LarH/i5pd/0Vcp6qzIr9Siu20HgBpaT/wBu7NqS&#10;nUyLmModuP8AOewfP6X/AEVmWuxHh7nu2sqbqRro39JZ7fpO2rPyKvrFl2Osd6dbYIpr1aGDtu91&#10;vqO/ff8A4RV8HpH1n9YDMtxWY4Or8cvNpH9Wxramu/lbklO/9Xn03DIzMZ2/FyW0Gp+0t3e2y3dt&#10;fDv5u+la8qjRVZVW2qqWMbMAmTqdziT+c5zirDWv7ulJT//S9ITL5jSSU/TiS+Y0klP05omgL5kS&#10;SU/TcBLaF8yJJKfpvakWg8r5kSSU/TDqT+a/b+KqZWD1K7b6HUDihpk7aa37vJxt3+3+ovnJJJT7&#10;276sZzz+k6tdt5Laq6qRr51M3/8ASRKPqvh0u3/zth5ssJe4/wBp8rwBJJT9HV9PbXo3a34BFGN4&#10;ulfNiSSn6UGOwKQraF80pJKfpkNATwF8ypJKf//ZADhCSU0EIQAAAAAAXQAAAAEBAAAADwBBAGQA&#10;bwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAAABcAQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABv&#10;AHAAIABDAEMAIAAyADAAMQA1AAAAAQA4QklNBAYAAAAAAAcACAABAAEBAP/hDadodHRwOi8vbnMu&#10;YWRvYmUuY29tL3hhcC8xLjAvADw/eHBhY2tldCBiZWdpbj0i77u/IiBpZD0iVzVNME1wQ2VoaUh6&#10;cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRvYmU6bnM6bWV0YS8iIHg6eG1w&#10;dGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMDY3IDc5LjE1Nzc0NywgMjAxNS8wMy8zMC0yMzo0MDo0&#10;MiAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5LzAy&#10;LzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9IiIgeG1sbnM6&#10;eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczpkYz0iaHR0cDovL3B1cmwu&#10;b3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5zOnBob3Rvc2hvcD0iaHR0cDovL25zLmFkb2JlLmNv&#10;bS9waG90b3Nob3AvMS4wLyIgeG1sbnM6eG1wTU09Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEu&#10;MC9tbS8iIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvc1R5cGUvUmVz&#10;b3VyY2VFdmVudCMiIHhtcDpDcmVhdGVEYXRlPSIyMDE0LTA3LTEwVDE2OjE4OjM0LTA3OjAwIiB4&#10;bXA6TW9kaWZ5RGF0ZT0iMjAxNS0wOC0wN1QxNDo1MzoyMS0wNzowMCIgeG1wOk1ldGFkYXRhRGF0&#10;ZT0iMjAxNS0wOC0wN1QxNDo1MzoyMS0wNzowMCIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVnIiBwaG90&#10;b3Nob3A6Q29sb3JNb2RlPSIzIiB4bXBNTTpJbnN0YW5jZUlEPSJ4bXAuaWlkOmZlMzNkNGNkLTQ4&#10;ZDYtNGE0Mi1iNmE3LTk2ZWZiZDg2NTZkZSIgeG1wTU06RG9jdW1lbnRJRD0iYWRvYmU6ZG9jaWQ6&#10;cGhvdG9zaG9wOmFhNGY1MTUxLTNkNGUtMTFlNS1hODAzLWUwNWZkZjZkYWZjOCIgeG1wTU06T3Jp&#10;Z2luYWxEb2N1bWVudElEPSJ4bXAuZGlkOjIzOWJkZDYxLWVlYjQtMjA0MS05ZGRiLWE1ZjQ0ODJh&#10;NmIzOSI+IDx4bXBNTTpIaXN0b3J5PiA8cmRmOlNlcT4gPHJkZjpsaSBzdEV2dDphY3Rpb249ImNy&#10;ZWF0ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6MjM5YmRkNjEtZWViNC0yMDQxLTlkZGIt&#10;YTVmNDQ4MmE2YjM5IiBzdEV2dDp3aGVuPSIyMDE0LTA3LTEwVDE2OjE4OjM0LTA3OjAwIiBzdEV2&#10;dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiLz4gPHJk&#10;ZjpsaSBzdEV2dDphY3Rpb249InNhdmVkIiBzdEV2dDppbnN0YW5jZUlEPSJ4bXAuaWlkOmZlMzNk&#10;NGNkLTQ4ZDYtNGE0Mi1iNmE3LTk2ZWZiZDg2NTZkZSIgc3RFdnQ6d2hlbj0iMjAxNS0wOC0wN1Qx&#10;NDo1MzoyMS0wNzowMCIgc3RFdnQ6c29mdHdhcmVBZ2VudD0iQWRvYmUgUGhvdG9zaG9wIENDIDIw&#10;MTUgKFdpbmRvd3MpIiBzdEV2dDpjaGFuZ2VkPSIvIi8+IDwvcmRmOlNlcT4gPC94bXBNTTpIaXN0&#10;b3J5PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICA8P3hwYWNrZXQgZW5k&#10;PSJ3Ij8+/+4ADkFkb2JlAGRAAAAAAf/bAIQAAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAQICAgICAgICAgICAwMDAwMDAwMDAwEBAQEBAQEBAQEBAgIBAgIDAwMDAwMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD/8AAEQgA1gJkAwERAAIR&#10;AQMRAf/dAAQATf/EAIoAAAICAgMBAQAAAAAAAAAAAAACAQMEBQYHCAkKAQEAAAAAAAAAAAAAAAAA&#10;AAAAEAABAgQEAggDBwMCAwYFBQABEQIAIQMEMUESBVEGYXGBkaEiEwfwsdHB4TJCUhQI8SMJYhVy&#10;gpKiM0MkFhfC0lNEGDQlNUUKEQEAAAAAAAAAAAAAAAAAAAAA/9oADAMBAAIRAxEAPwD9p/TPgmHg&#10;YCYBXAktTIz8IBoCCqSxgJgIC5wEwBAEBDnBoJJQCA1N3vVjZtJq1QE6RiuU5rAcE5i9wds26yr1&#10;Td0qehhJPqAEN0nGcjOA8Hc4e67uZeYxtljck0vVAq+mcQCikgnFeiA7m5OANGiJS0qUmXAEnsSA&#10;7osPwjs+YC9ZSA5BQcNOOB83VkvEJAZ1MtUzwIATCYgMumSCSIDZUiuJkEI+z5QGdSchXM4DIieP&#10;ZAb3bbwUHjAeZe2Rx4QHKW7y0AAuAQIijvksAzt3Y9jmh8yMFgOO3FYVKuoImBOOZmIBA4GQPzgJ&#10;gGDiCJy+yA29u8lmPUi/EjAXFwzM+0wGLVqDSVOOAWUj1wGiuPM8kTAzHUIDXP8AMpOOMugQGhu2&#10;uarguIAOKE4jtgMRpc4hrmnJD9yZQHJLCQa0YAz4hXS4cIDbQEgLAW07erUwbpb+pxQZ/hzd2QGW&#10;y0otnUe55BwHlZ4eYheqAymekwI1oaMvKFHUUJygHJdpJXq6WlBmuUAgfgCidUAqk4kwELmT2rAQ&#10;qAkFZGf9ICklcUTgijuK8ICk06bp6dIzLcxNZTC9kBrtxuraw9BxbcOoVdTalYsBp2zhp0es8IEq&#10;LIwDsqU6rQ+lUZUaQoLDq70mE6YB4AgCAIAgCAIAgIK5J2wE4+I+yABLieuAICCFCQCnU3CY4k/e&#10;ICJkEH8RKgdH2YQFcAQETXGXBPtgJgCAIAgCAghcyOqACF+Meg9EBW4KSgCDhLKASA//0P2paHcP&#10;EfWAgtMlGfHPsgBDLpwgJ0O4eI+sAaHcPEfWAjSVRJwDhnFQeyAXQ7h4j6wBpM1lLiMcoCt9WhTa&#10;tSoGkBcR0osB077ie4+28tWFetUuqdNtJj3FXNmGtJJmROUB81ubv5anct3uLHaahfRpVC11bWRS&#10;VpmGlZhB0LAeVPez+WN5y/st1d3u4hvkqelSbVDfUcQAwKpcWhzs4DB/jDz1V57rjea1f1nVn+pr&#10;Dg7UXkkZmZB7ID6zcnuBt6RX/wANpKFcQ2S9MB3JYvGlpwQBegnGA3VJ7i5AqECfESxgNzbUXOC4&#10;gnKchKA3VO2Cgp2JljPugM1luAhlMCQXPogMplMhvCZx6JdPCAyBTPA4rNBh9kBc1rkAEuoKfnAX&#10;NaVXD+uEBZAEBcwkieGUA5Kp0BIDKp1vTCAj/q6urhAS6uSFM06c/pAYz6jnA4Hr7OoQGK5pzkq8&#10;IDDqsmgUqJynAYVSkHScFCkT7cRAYX7RgcNJI4TJ+JQG1tGoABkRw6zAbgN9RwYFJM5JICSkmQE4&#10;DLZRY1HEBz+P5R1NwPWYC0uGZHaRL6QCa1KNaXYzkgHHHCAf5wDaXcPs+cA2jp8PvgD0+J+PGATQ&#10;TLTh2D6QFb2Isp8AnCApdqGAK9Uu1cICpxJxyWAqeZFpDXNcC1zXNDmuaUVrmuBa5pzBBEBgsu7P&#10;l6zu7hlsGWVBjrm6p0Kbq1YMULoaQ99RhJTSTpYDwEBxGx54tLy4r+pQbbUa1Uuo0A/+7b0yVbTK&#10;+SqGgYyIWA5lb16N1TFW2qNqsIBkQHNXJzSVB8IC2AICCFToKwE/H3wBAEAQEFUljATAEAQCFpLh&#10;wTHvgGIUJP7YBdDVRSuPxKArQouUBEAQBAEAQBAEATXogIOB6jAJoCZqnRjAf//R/axAEAQBACQA&#10;mecAQGg3ff7Paqbn1qjW6JucSEamU4DoLm73/wCXNjFUVdyt6ejUCDWYMOM5IT2QHl3mr+ZPLtCp&#10;Vt7Xcm3FRCGilU1zmNIDMZwHi/3c96uYfcG2rW1nUube0ruax7w5NVMu8zQAfL6rZLAdE7VypuFG&#10;yvb94IRy9IRmrS4u6JjrgPi9/PP3avtn5k23l+jeGnTBdUq021E1FtwGTbjqlAfSj/G/zjT3jluw&#10;IravLQaSqjUgchmSpGBMjAfoA5LvA6hQQ/lYqlUyx4pAd47YNTASuqQK8DIQHLrWiPKTOcs80Pas&#10;ByG3kAgC4d5MBs6ZQL0n5QGW0oQYC8HAj4WAyWEghUUyPfAXgrMQFwTEAAdU+mAktDsVlASJSgCA&#10;ICwM4+H9IB0BxAgEeM8yfsgMepl2/ZAUPas+AnAYjkWSrn2zlAY5CFO744wGwsqLqgX8LBjUP4Rj&#10;IfqchwgNu0sphKYQkhQZl54uP6pdA4QEzeZlMyOqRGc4CwMAPGWf9ICxrFGQ4CAua1UElT7IC0MA&#10;TP5fKAeATQOnw+kAjmpPLxgEIWRgKnNTqPwYDEqUwspZ9/E9cBhvBH4SQSSVxQ9WBE4DGL3BdWkE&#10;SKBQQQhCOUFrgUIORgOtrjkjbhvtOvUuq1rsl28vo21m0NrMuyC6rZG5eXNo2pALqZDS/SS0YQHI&#10;ty5fGwVLO65e3GrToVmuH7Hcrk1tT6aF3pXukVGNqA4Pa5ihFEBtNu3xlw4Wu4MNheEIGVG6aVYn&#10;F1KoCWPBy0kt6oDfhoAOIWRBRRiMoCAxCvUn3ygDT+JcCcutYBkkmUvCAUtUg5J25wEFnDEHPqXI&#10;QEaEUnBMvvEAaFmMOnHwgAsInL47IBIAgALn4QEEpkT1QAQsjALoHT4fSAUsM0w8flAGhQE7V+6A&#10;jQVAlNfCAUylAEAQBAEBE+jHw+sB/9L9rKHge4wAhwQrACHge6AEPA90AIeB7oAQ8D3QGLe1xa21&#10;WsZaGEhVGRnxygPmD/Lz32vOS9trW+2VXncLqobe3Y1xVtR4PmIadWloCnhAfHW/5n595z3Oo7ct&#10;0vqrKtVdAe4M1ucVAaHI1oXH5mA7P2P29uqb7OvXFSoCxripJcCS1XqZlCMTlAeg9g5FpVbZ1V1E&#10;OerUBAcJakkZEDELAcp3zYqFjy7fN9NrUpL5WglzjSACpkOiA/Jh/kB2m4v/AHbrCk1xbTfcvaWq&#10;CNN2C6YlIpLvgPpD/jO3F9jbWdm55Dgy3cdJGQb5XD8oK5QH6YvbusH21s/UT5WJNTpIBRShJGcB&#10;6U2qqPSbNZZ/pOA4ygOX2lRUwxUJivUeuA31FJJ0/L6QG2pFCT8ZwGWJzgLmuCDsEBazE9UBkNcm&#10;OEBYoOBEBMBIJGEBYxxKqerDpgHgGa5McPtgH1jp8PrAVErMwFT8lIJ/pAUVMu37IDHf+Xt+yAi3&#10;tTcPcXAiiwq90xqz0NOKnM5QG7LtIbTY1oDR5WiTWrM9ZTisANElzSZOJyx4wGTgEHZ859EBYwce&#10;tclWAtE5QFzWlqrmkA0AQBAEBQcZAjoMAjgCCuQKQGO4AieM064DFqBQF6j8dkBrqjEJXAk/UQGt&#10;u7Zl5bVrOojWXAHpOeCW29zTd6lpcIC1yUbhrXOCzAIzMB5c3PmzmHbt3u6d/e3Z3G0rvtbunWId&#10;SBtzoNJlKTWW5TU0AAIRAcs2f3KtLpot93ospNJB9Qf3KAIEnkL61q4fqaYDujZd5pPpUUr/ALm0&#10;qgGnVLxVrUW6VAL2SuaIGY8zeBgOWghwBBDmuChwILXA4EESIMBKZCAIARMIAgCAIAgCAUtBPbPH&#10;jPOAgsCrINzmYCAyc5hPGAXSV4dJw74CdB6PjsgDQUXwzgFQ8D3GAEPA9xgIIyI+yAjSERJKucBG&#10;lvBe36mAXRPJJSn2wAWcO74WAjQejx+kB//T/bBAQgVc4CYAgCAIDhnOt2622usWDzek9MpocCAp&#10;llAfB/8Akjf19653vjeobTbTpDqgDkq1VcS8O8paGoFEB0zylsdvX3C0rsptdRNRgJa0uJnLUMC2&#10;cjNTAex7LlthsbV4oNC0nN/C1A8oiSBwAgOw+VeWjWoVKRpgkadXlKuc2RSXXAbLmPkY19qv6YYX&#10;epRLw3BHBpEiUkggPy4f5GPai/2HnShu1C1qGh6twwn056azwHeZMdSEgwGH/AvnUbJzHbbfXOlw&#10;rim4FGlh1kBWSJCTWA/Ud7XcxMutusKzXAh1JiFjlUFoADs2uQzEB6v2HcRVpsniADNcAeGEB2NY&#10;VAdJCTI4rghxPRAcqt3NQcZJ8uMBtqfig++AzBgOofKAduIJw45d8BkNcASq4fM/dAXAqFgJBQr3&#10;9UBaXKJLNcMuvhAQxZquWK9MBYCkxAOH8VJ7ICxVwgCAgkAT+OrpgKSVKhe2ApeZpww7hAVhhrVB&#10;TaUSb3IoY2Uz1wGzlTDKdIINMhm3MkpmpgGY0IpmRMknxlKAua3V0dKQF7WrIntTpgLgECQFjAsz&#10;lh8dEBbAEAQBAKoBIwznhlAVErMwCuMj1GAxzljjLoPHqEBjvCrmV+2AwqrZE58OoQGsqAlQ6eGl&#10;ySJ4FJAzgOpubuR9j3bmnb963c3zrPcqFO0vbOyuBZsr7hZANbWq3TWurgV7IhQxC5zMYCrnL2W5&#10;cFrZbjyneXfL9aq19F9C6r1t226tWa3W17hUd++ttTShdTc4Li2A6ipXfOPt1dNbudqWWL6ultyy&#10;o662S80kA+leU2htvXIRA8U3qcDAehuTee9u3qkGNqEFoDq9u5wNa1LgEKf+LScfzDtgO0gWI17S&#10;C0jUCCHagcC0rhAAAcCcJmfDDpSAktAOEuK4QEaWnAjqx+2AVJkLgFXjALAEAQBAEAQBjAEAQBAE&#10;Arm6iqp2QEFgyl4/bALomi5KqeEBJZ0+H3wCIeB7oCID/9T9sTm6QqrPhAKmeUAQEkIk1XwgIgCA&#10;4LzzT1bbUJQtNN6BUOpCPtEB8ZPdX26vuYubOZmaqmm4qMNJrQ5ADqplykYr3LAcj5D9m2bXYWxu&#10;KA9RhYSUkSxoaCqTISRgPRltyzRZtgAY1aOk8DpTqOEBteXre3tLsMlpe1HDBuWnAAFRKA5ZubKT&#10;aFWnpCIQAgRHhCMMADAfHD+dPszbc7bNuDm0Aa1JtVzSGt1gNmHqiuRwnnAfE3k7lyn7e872l21b&#10;aoy4pMqIXNY17agY+ZCqAqrAfoN/jd7h0t42SyptuGucynTALXK5GtEndPTiYD6M8pbo57KR1/i0&#10;rMkNLgp0uzEB3ptFcuawghQgmVmgKdsBza0qKAZBSEGH1WcBvKT+1JZYfdAZzCTI8JdkBc2Z05HE&#10;dn3QF0Ba38IQzC/M4iAeAkEjDtgHD+jx+6AF0lQVBM0y4TnxgLBMA8YCQ4jAwFhcAZBZYr4QFZcT&#10;iYBHOTLHOAoc7EkqeGZOQTiYDPpNbQpL+eoQXZqSmlg6As+mAsY0rrJV2ZTJAvRhAWAakACjFpBz&#10;zWAvZh2/YIDIYAijGfwkA4yU5gE9coDJp03vCU2PqEfpaTnxwgM1m23j0/thi/rcARwUTgK7i0q2&#10;zQ6oWTOkAOUk5oECgZwGJ29XVATAFJtN7y1/mccCCiyWQGJCQGX6NMYU2ngpJ+cAj6NNwH9tuBUS&#10;gKTb0j+VE4Ej7YDDqWrEcjntK5lR8lAMBp67HNcQ7LolPPqMBr6oQELLqxWA4hzaajeXN0uKLA+4&#10;2ykN0oMKhXWavqLp8xaaD3KJKBAeZqnujvTblld27PrBo0so1g11q2ii+mygEaxqcCsBz3ZvdTZN&#10;zpmy3ulTtGXA9J7i1t1tlwHAqy5pVGv0gkyDmkDLjANe8g0mVWb7yFfUtvrh/qM279xq2u7VXOZY&#10;XbjUNi5//wBKoXUHGQLDAc/5J55ddVKuy7zRq2G7WZ0XW33DDTr0nS/v0abj5qTwVIaoIm0kQHbg&#10;co8rg5pQgtQhwKEEHgRASXEyJ+UAAkYQACRhARAEAQB09kAQBAEAQBAEAQB2rP4EAQB4QBABmCOM&#10;BX6fT4ffAf/V/bCpOJMBC5ZQBAQonPCAjW2ANbePgfpAcd5mthebZVYFKNIKYgHMFOMB4M5l22y2&#10;vml11d0wBc6qDnPAk4r6aEo36wD1dxtWtDWem1jSAAAAgBRCBkO+Aso7vSDXDU1w0uaihAHKFI4h&#10;ZCA4ZW35tpe6dS6XggkhrcfKROcz1QHJq3MlK8tA71GvqaPOGnhJcZB3zgPNPu5t9DfdvuGFrXvN&#10;N2tUJIISmZqqkeEB8Hf5Fe3W67Tu13e2Fo4NrVnPfVptIcysHIyoABqSoUDpYzEB3f8Aw/543jaK&#10;1Dbd2ZVpVKTmU6geqHU4po1IXACc5zgPu77d75TvLS1qMePMymoLh+lSmCGA9RbDdB9NoXpWQC6e&#10;vEfKA7Es3gtCFcDM8MhAb6g/4XH+qwG0pPUtSZkqrMdMBlg+ZUzwwxgLQuYTtWAdp0lcYC6AIAgH&#10;BEpIM+mWYTjAO2a8FKdUA0AQCF6FE8fugKnuVSeEgT0QEWzfUrCQ0s8z0wCYDtMBsHK95n5Qc0AJ&#10;RSmUhAWzPlEk/ERxTDJYCySAIk/MOIyb0DjAWszmMcBMDqJmkoDJA0glV7PhVgOTWO1UvTZVuWF9&#10;RwDvTf8AhZq/KWhFIHHOA3dOk0AtY1rWykAAE4IBlAOWOHUF4T+2A4tutQPutAMqI0lJjW5C4y4B&#10;B1wGtJQLwgKy9cJdsAoJBUEg8RI9hygNpRd61MPCah5ajV/C5McpOxEA8AjmrhIzyxgMdzFJmnZw&#10;lxgNbe0NbHEBXNUtKgfhHmBzKicBx2omeBATPKA1jqVO5fUtK6Gje0K1nWJEgy5puouCnLTUMB8/&#10;bT2n90N9uby22Tlx9VtlcXduw3257ft5uaVtWq0qdSi24uA5/qtYC0IFB64DrXcLzfeVdzqbPzJt&#10;m47HuNF7qNS13O3qWtV7wSCKFQrb3bCJh1J7wk1gOyOTvczctjqs/aXQqUXH+9Y1T6lpVa6RBaV9&#10;NxCzGcB6a2nfeWvcS3tnNqu27mCwAdbXFPQ3cbJ2KW9QkC+sC78VFytTDSZwHZOwb9eWhO07xTYL&#10;ykzU2pRP/lr2jq0i8snPAdpMhUpnzU3SIwMBz6lVp1mNfTqB7TKSqCfyuBmDAWwBAEAQBAEAQBAE&#10;AQBAEAQBAEAQBAEBCSRT15/1SA//1v2wQCPKCXH6wFJekiT1TgK3P4SAgKzWTMp1CAQ3TRi7wB+U&#10;BVVrU6tN9N5BD2ubxxCZBYDyd7v8ovvqNxUotfrBc4VGhCJ6tQIKLIJ0wHjPcOYtw2Oobbc2ua6k&#10;SxlYghlYjUAXGQBQBemA0Vf3Dp0Vc64AAmUcRp4ajiVygOL7r7i2lTTc/vGFzGlr2FwUiaOVxDfJ&#10;4wEbV7p2Nf8At0bhtUkDUKblGlQJPVEBgE3rmqldU3uLgGuBJFQAF4UkjGRGUB5i525f2PmSr6Nw&#10;KdXUSR+E+sHyDHgKfKvZAYnLHszZ2NSjuG30X0y1wLHNpgOJbg15CawP1YmA9re2V1e7UKNC4DyG&#10;lrAZkANAxxKIeqA9pcr7r6lOl51XSMcVH2FYDt3br5Q0E4CUkn0jIdMBzC1rg4nqmZ8YDd0XKnVK&#10;eKJOAzgqTkYC5rlkcYB4C4Ek/wCnIwDQBAEBIJGHdlASHEZr1rAQp4nvMBU6oEM1KduGMBjOeSSV&#10;KeOHfAbOxb6dF7vzVXo0cdMgeE3fKA2FNppBF1NmQGhSCrdRa2UiSFniYCymzWSXH+45xL9LQGqX&#10;EaAFB8gE3FAcYAc0tKFOI0lQWqQHDPSSJKipAXMAGMpTlnAbjabX9zegPC0qIFV6iRIKMYP+J2eS&#10;QHNg0DLpgGgK6rg1hJKAAuJ/0tCnwgOA1Xue91UlfVe95GXmKjuBEBUpOcuGUBEBBIGMBbbXApVg&#10;p/tvRjj1nyu/5XHugNxUCJJMfsgK4Ch2JOSmAxqgBmmALmkds+uA4pfMNOu9mIKPEpBr/MAOqYgN&#10;O6VVpEy1wPWimeGUBwWw3vbeWOa94N/dCztP39erJjnVHioRXIptAVHirInywFm63HK/PLby3vLb&#10;Z992y/qPqO2jc6NC9pBrpnTTrDXReoXXSLHjjAed+av43baalW/9v93rbDdKao5d3utVvdjrOx0W&#10;O6Fr9x2oOkGtqi4otzIgOmms5q5K3ejt3MG3X2w7nSeX2lWqf7Vy0TbcbZuFAvtdwoORVpPJT8QG&#10;EB6m5I5+teZ7ejtO+1G0t0YjrO/Z/ZNauEAqMeQlK6ICFp8rxI9AdwWF7d2lQU67SHNbK4YgZUco&#10;AIY5dI0zLTgcFgOV0Nya8APAy8wICgrPTkZYQGyp1KdVCxwcFSRn3YwFqBZKW8fnllAMGArimR+c&#10;BAbPonOAC2aBTABYZIMpzGMBDQpQ8IA0+UHMlPnAQhVM4CCEkYAgCAIAgCAIAgISaq7HBZQH/9f9&#10;shZw8f6QFbmlCo8FyygMdzMZL0p9YDHqMd+VU+xJrAYb2PKgEzOE+spxgNdVbV0mTlOEkmV4zgMF&#10;/wC4akjwK8e0zMBot2sW7hRfSuGLrCBxas8lJGAgPHfvB7V3O4Wl2bW2Lnlj3MIaDqRS2YQgBOxY&#10;D5Pe6nIfvdsdxcDYbY3FAGoKeplR2B8vmAJ1NVIDoDaeRf5C7nftbf7fVNI1Fd/3wCYAJgk1TGA9&#10;be33s/7gUPSfe2egODNbQDIn8RBLQCFygO7Lz2u382oZUtHuOkg6WucZjSJoQvX2YQHGbP2c3U3P&#10;qOsqy6gZUnOBcE82AIMB35yxyDdWlBlKvYPkxocBSCzGDZKEWA7Cs+RK7aoqUbVwARAGID5ZBMyD&#10;AdtbBsN9baA6icGqSomABIIgB+cB2jYWt4wNBCLKfUqA4wHJ7f16ZAV2CFFTEYZgQHILWvUUBxmO&#10;k9qzxgN7Sr6gCSCUzOSz6jAZLX9KHugLNZOCdnwYC4PWQJ8RAMHuHSvHLxEAwfiqLljATrEvHGUA&#10;GowZheGEAhq9Leyf1gKX1k/MJY/AgMY1S4oMTiQQeyUBc2k5lJ9Z48lNrihwVEYOtzynbAbumzQy&#10;lSejdLWseHNL2ghvnBxQNcpWcBmOOloY1znFyADS7y6hpBY4Aj8Q6TLKAspsYWoyXpocVADAXged&#10;DVcAAqSBMA9NxJe1zWFr67BVc0Ixn9puii1wCenTAOpJkygAOUFxboBd5GyBRQxdKkgFynqgOabF&#10;T0WjqxADq7y5M9LPI0EzzWA3esICe7FIALxkZ9RgMC/qllpcOWfpODcMXeWXfAcI4dHxLhAHHw+O&#10;uAQvGUz2wFZJOPdlALIykYDd0Kvq0abiZtHpmf5mSX/mEBJeZggcPicBUXNEifAwFLjiSZZSyyEh&#10;AaLdqYLGVRhTOh0pljz5Sepw8YDjlUJ5hiBjmiYnpEB4w98eZG7Lz7f2jqppmttuzXYZqM/Xswrm&#10;rgpZAdO2/PzqT9dO6cx7DJ1Oo5rwcDpc06iipAdr8q+8+5WK0rmud2tH3D67qd/VNSs31A0VGW9y&#10;7UadFqDRTQMbkk4Dvaw5k5K9wtvdtl5TtLhlbS5+z7uxrm+qBKtaV1D6VdqeWpRc1445QHXW++1N&#10;3y9WfuHLdS53Da2rVfYVj6m77cGnV6lGq0Abna00k5oFZoxDsYDn/KHNgvbelt27PJrMLWW16XJ6&#10;gAGllRxk2s3jNc4DsmmalMuDnNcNUnMdMsyJCooQKkjAbGlckaS15JVZFD0LhmiwG2o7q9h01AKg&#10;OKkNd0AIJgDjAbihd0a4aGPaHmXpmT1EyAFn4wGVAR8dEBMBCAYAQCoAACTjI9PjACDATcJ9J4KY&#10;BHKqkIv2QA3BxQFExgFgCAIAgCAIAgP/0P216D0eP0gEImhyIMApYCV74BXU1wTqOXzgKnUM5Hx7&#10;gkBS61a7EHuKJ1dcBQ+xYcWjDtxyMoDFft1MoCoBBmidYzgNLebDb3LXU6tNjmkzaWyJIykcc+mA&#10;4LuPtXsN8pq2dEl0itJrsVJxCKYDT0/Zzlyg7XT2+3DiVUUWAl3VpQQGwZ7a7VTB029FulFApgHp&#10;Ex8oDJ/9u9tLZW9NTgrQhHHSAJQCf+3m3g+W3Z/0UxMYAqiAQGTT5FsmS9BozVG8VH4SogNnT5Rs&#10;6QLfSaZhPKJYqsyggM9nLtswIAwDgAnXMQGU3ZKOTWoqn+iDhAWjZqciGiWQCYwFn+1Jg2YwlMDr&#10;WAj9k9jkQiXCQz6IBS2qzFT4/Z0QFZr6Tw6fHjAL+9aDM4IcU8MoB/37Skx2kygHN8xPxgywBx6M&#10;ZwCm+YAFc3pU4dGKwFTr+niHCQyK/wDZzgKnX7SFULxT7ICW1fVKEof9J+JQG1tmN8hPWOvhLKA2&#10;NwWuZa2zf/ubyg17QJmhQLrir2f2gD1wGyZUm4PaHAuCOaAHscAHOcc3N1IuKomcBaG6qgLKk1qB&#10;oOp2lxbTb52CTHimdTiZqQBnAWsdSDaYPl0tplitaS8kgKSQWl7iNSIMVWAdlTSX0y92ph0+p+ND&#10;Ud6rwC7StOiDpJaFJkJQEB+ovcgDdRDAGlvkYrWuQzVzQDAc9sQKdlbNOPpNJAx8yuUgmSrAZPqd&#10;EoBg8Fejik+qcBq92qD9nUH63Umf9pT8oDiRehI6k+1YCoznAHR8ZfWATWOnw+sBWXFScOqUBn7f&#10;UIdUZioFRqriPK6WOBgM57iCsprAUk4k/CwFLnqMJCfTKA194BUoVmpjScQvFnmy6oDir3KFlMES&#10;wwJgPIPvt7RDnznH/eqXNFfYrl+2bJtLaJsG3lo006NUMu3kV6dUkiqjmjhAeX+eP43e83Juu52q&#10;2tue9uo02Vv3HLD3jcW0CFNWpsd05l65zUno9SUwsB0TtvPF5aX1Sw3GheWd/b1HNuLC8t7izvaJ&#10;bJ/q214ylc03KPzMHEQHeHLPOvq+k5lwWOa5pYlQqwCYeCDqDlPhAes+Rvdi8oNo2m8k7hZNDBTu&#10;SVu6HF6idRrOvUkB3ezbOX95oDc7Khb3Da39z1qLvSqvqEkk1PS0NbWBlgFTjAZ1qRQHotdWc2mg&#10;aysQX0hmwPQO6xAbFqzc0lCCiEgz+U4CxrnDMlM1x6v0wGRSrFr2vBLXtILXLMf8JgOWWG4Num6H&#10;jTWaMP8A6oGLhwcmI7oDZwBAEBAn0dcBMAhadSyRR4QEFhJJlj8ZQEOUICnQnZAJAEAQBAHDo/pA&#10;EB//0f24QBACAYBIAgIQImUAaQcsJZwFbmpgJdpgKSxpVZr0wFRog5D46wkAhtxwkuCKe1JJAVut&#10;xwA7E+wwFf7Zs0AnifgAwCut8kBlksBW62xKY/HAQCi2OAA7l+0mAt/bEyT47QkA/wC2QoiYBOjv&#10;gLRbokvn8kAgLW0CFOlcOhOucA3oKMO4kgcV64CDaBy+UBZ4IFRBkICh+3BwCNHcnXMp3QGtrbMT&#10;gMf9IzmerCA1lXYqpUsDmpgqIZrmS6A1dXYbofhL54yUSx6EgMR2y3wKAv8AEdWkKBAUnZNwXF01&#10;xb8/NAH+x7gf19yf/FAZVPYryRKoDhp6u2SwGzo7TcsxBUIMsus4wG1pWFZoB+mR7YC+jQqDcbfU&#10;1W0rS6qKsmuqupUQDw8qmAy7CrU9O79dtP8At1qzXF7NVX0C0mk+iJ6tBAHSSIC+kz/y/q03H/vS&#10;x1ByuYz1JUXVJo+o9zZnBriIC3WSSr6eotVzajBTouqD06bSxwUOfoUAFA2AurMZTZraraYIDQ4H&#10;U4l4YXO1BpY5xIOk8ShQQCh2OoyQ/EhAdgUiAyk3BKTAkgPwtASAtgIJTI9PR3wGn3d//lm8PWpo&#10;JLg6A4uSriMCTJRI5wCl+ICrxSX2wFSrjAEBUXZguXwgLbar6dxSccHODHZScE6IDcOUKuIVev8A&#10;rAUFxOJgKXOUyw8IDCqnU1wIxa5slmEcZiA4s5Cxw4At7cB4wHS/P+52dvv5tK9dlOtSGz13sXz+&#10;k2gpMx+MhQBwCwHIqHOHL+5VWuZuVO2qMp0WMp1tTC302BrSHuLQ0ygMPmvkTkn3Fs22/N/LGw82&#10;Ug0+ld3lsx250HOASpZbxauo7rb1W/l01tI4QHmzeP4l7JZ1jd8icx7ntYBfVZsnMDmbhQa5xcXN&#10;pbuxtK5cHEy9ZpI/VAaWz9uOdeXKrKF7QoVXM8wFOq+kXAT/ALJqt0VaZ/0uKrhAdpcsbnvnL1Zh&#10;dQurdryPVt6rHmjUBIU+XUxA3EgzxgO9du3Sx3umKtFwo3YCPt3HzgkJ5Rg6mozmOiA2rQWFMU8s&#10;wi8F4QF0AQFlKq6i9tRpILSDIkKOyA51aXAuaTXEt9QjzNUKekBVKrlAZZxOXRARAEBAKzEBMBB4&#10;DE+HT2QChkys164ADRPOZzMuiAnQ3h4n6wCaD0eP0gI0H4X6QE6D0eP0gFQ8D3GA/9L9uEAQBAEB&#10;CjiO+AFGKhIBXOAwx4hCICqAr9QaywAqMVkOkLkggHJAzHVnAVOcHIiyWAWAhQMSICCWmRz6Zd6w&#10;EN04iR+OmAsGI6xAW+VfykrLBcvtgGCL84CwFmCIvHCXWYBgW5J2D4WAcFqjxCzPZiIBlZwPx2wD&#10;eQ8B4eMBH9vgOtCvfjAQlLgO4wBpo/pb/wBP3QEaKP6W9x+kApp0D+Ud32kKICfTo8B3L8xATppN&#10;lpBzkn2JACU/0fHfAYtWmw1NbWgH09HV5ifGArqUWvZIsDvI0p+NC4ueSs302tAQTQkmArfQbQsa&#10;zqfqGrpoUqjZOaXfuWOY5hycgnAHqarW4a5C62a65oOTzadX/mKbkkj2HE5iAoQEtCuRr3VGgkaS&#10;5zU1FVIwBkUgLlGK9EBnt3O/a0NFwQ1rdLQGskBITIJVIBhud7+a4eR1Mx/6YBxul4E/u6uGoNKd&#10;YRICm5vbi4a1lR7SA7V5WgTAQLjxgMMuJkT8oBdQ4iAXWOnw+sBUSszAIXgSzyMkVICpzyJkqRMB&#10;UUiaQG+9TU1jjPU0OHaASqzWApc+ZXAYdK8OqAoc4kGcpoqdkBjXFRlEa6jg0aSgJm5MgMTjAcap&#10;q6o3NaijhpxDTxgPnj7+X/OTvdLm2tslfb6ljbVrOxp2terVoV9djt9syolQNNJHVHOLYDox/uHz&#10;tsoe/eNmvXW7DqfXtCLyk0MxLvRV1NmmZJB6IDm/Kvv2GVmG13WtbVNSPays5rWoh0vpuJBXiAID&#10;07yv77fvGU6W5ttNwplrUqMLaFbTJZTY93cYDura+YuW+Y6DadG4pNe4KbS7LQQ/i0O8uGbSsBnu&#10;2htAB1Km1zFJNM+fykKBTcSjwFwM+kwFDLSw9T1G2dJtcAI9i06jc/yoQYDbseXNAcJBvkUlzk/1&#10;OOKQDAkKi9PxlANqcgRZKpRQe2AlryTNB8d0BxX3Fsd8vuSb+85YqXI5j5e1bvt1OyrPo3N7St2u&#10;dd7fSc0o6pcWwOkGRe0QHl/k3+U3MJosru3Ky3e3o1DSr2e6t9C5ZVpHTVtnV2hGVg4IpEnBID2J&#10;7ae7XLXubaVRthfYbzZtDtw2S7ez9xTYZC4tXtJZd2riPxtVM0gO0oAgCAIAgCAIAgCAUrIgyzzX&#10;qgJ1D7s+pOMB/9P9tnqcR8eMAah+JJmRC/HCAgvOUu76QAXkhO/p8JQCriOMAKUTLOAUkDMQFWpP&#10;whDxVfnAQp7whwUrxMBBKzMBGocRAIXzwlPPHpwgEJVT8CAUFfjHpHRAMCRhAMHnOfh9kA2rDCZR&#10;Mx0wDwDB5HCAb1DkJ8VgG1iSmZCnOAkPAmCPjrgJ9SX4pdGP1gD1f9Xh90AwqjoK4BU++AY1OhOl&#10;fugIFTqPUf6wEGpNFA+OJgA1OBA7QYBQ9MHDwgDUsyUWU5QFT3K9qTAblmdS98BYpI/SSCOkLIos&#10;BZUqvrGm0sp0KdJ3qMbSJ/uVkIbUqEjyhoKoM4CLmgLe3uNQArXVP9tRDHNJcayAuQ5BoVZJnAYb&#10;rcsADDqDQGzkUaA1eGIgKzqaoKtTHLxgGY4kzKy6PsgHUcR3wAXDiO+ARs3KT1DrXDqgGLk4dWf3&#10;JAUmZJ4wClwGCHtgELzlLol9ICrU09k+7BD0wFL3Ki4Eoi4A4wG1t7hpo0w5zfICyZAQNwOE1EBF&#10;S7t2tJc+YJADPMT1YCfTAa2tuRQii3QF/G5HP6ECBrSsBqHVC93qO1Pkpc8l055zChYC23Q1g9wS&#10;m1wc6eTWtVMMQOqA8j80coUd93+5uKd2BuO/X91eVKdxSBtaTqtep6emtS/vCiWNb5nMJBXKA4Fu&#10;XtjzBtzav7rZ7gNa5w/dWOm8ogFZh1qXucCZTaAQZwHRm+e23L19fVHXG00G3YLS+tbmrt17rbIu&#10;e2hoBeSVKtgF2323rWL12red1tBqJFOqad21sh5QXhri0kYlZGA7a2Cz5l2/02ur0LjSWu1MdUoV&#10;QhXGoCAegGA775b5z3uwa2ne0atWjJW1g5wa0J+F4c9Qc1wgO1bPdNp3prSHihcH8jnuplrj+mo1&#10;HDtWA2bKLqHl1vIMwHgEnJQ4GeEBcqCRxxHwIB2EIhKJxI6YBka7ger7oDMsaho1XkAv8oJpjNup&#10;HSzQHugPi3/I3lyt7Ue+HNOz2D6lnsnMb6XNOyW1BoZSFtuhL7u3YgLFtr/WpH6kgOE8r+7+/wDI&#10;3Me3cw7Ffuttz2q4oV9LXuFGswyq0LtjnAPt7qmC1zUwK4pAfWXkj+W3KPNO2bff7lttXbHXtFhe&#10;6hUFehTuAAy4plTqboq4LlAd47R7qcibyWstt+taVZxT0ro+i5eguQEQHOqF1a3bdVtcUbhhTzUa&#10;jXgrw0lTAXrPD5/aAICYAgFLgMEPbAGoKijBVXwgKy4zy6PgQEBxEgflAClVWcB//9T9tEAQBAEA&#10;QEElDLDJcRxgKnFUkkgnxwSAWAhxQHw64ClTxPfAQqdpSAIBeJMhgmKzxgF18BLr+6AdZp0L4wEi&#10;AIBg4jGfbANrxKYdP3QB6nR4wDAqkpZngeCQDQBAQCsxATALqCoVGQUY9UAwdihMscRAEAQBACkk&#10;r3rjAQPxKuGXTjAXamlCZYymcx0dEBOppBKyCZHsgEFOnrD0V5EidRkRkpOlRAWDqRJDqgJ6MQiT&#10;nLpXGAr9JmQLf+EpwymPCAqdRcSSCD1yOWeEBU6nUaR5VBz1D5QEaXDATymnjlAKSeC8Zp84BTqP&#10;5UPFQsBWWvyavaBAVFrwcxPBcPsgF0PyTtPzwA74CtzH5hoTPUEPVjhAJod0d5+kBBpE/mAHafpA&#10;KaTGhCS4yIBwx4CAVwbpSQB6PsHVAaPmLdrfl/lrmHfrwvbabTs97eVzRpuq1wxlPQBQpMR9WsX1&#10;BpaCpdhAeS9v93PbWrvdnd3nNNDaqFCmxgZvFluVheB4YGLUZVtCHOCTOogErAd+7PzlyjzA1tXZ&#10;eZtj3IuCt/Z7laVHo7MU21vWEv8ATAba92HZd3paNw23b79rp661Ck58x+JtYBtYEcdUBxCv7YbA&#10;52rb3XFg8knQ537ih+GQ0VP7jACMA6AwRyPXsvxU6d3TaSddE6nSn5qT0e4kdcBtbPabRgaKlNrS&#10;gk4emRnpRwBd2QG+p7XtwQm2Y5wzA0uBKYOaWmQgNpRDaVP06eosGDXudULBh5XOUwF6SXPFOjis&#10;AqgEE4KF74CHOIPlChxMxkJoYDabd/8AqgRP+y6fWRx4wHz/AP8AIL7fnmnZOSd/5f2fdLrmjZNv&#10;5nudyvbGi+5thyxYNtKlKjdU6I9WjVobhVLhU/DoJBgPkha1buhbsr7xRtbs1revWfc2znVFayqa&#10;DWXDAQ+hWoOaPLgccIDuDkTfns2q/sqN2SKbKG+WdVj3mnUo1HGjdA6k9P06lMEtBKQHY494N0pt&#10;ZasdTdWboa99Jq1XUyg1MmmonOA59tX8i+Z+Wgy9sNyvbV1t6ZNH1qjqVVCilupzVemBgPoF/G/+&#10;Vuw+8txW5U3U0tr5xs6Br21FzgylvdvTaPWfbh0xc2+NSnNAVBIwD2AXlERD1wEBxBVSehYBYAgC&#10;AIAgP//V/bcWg4IOyANIDZpgZp8YQCFnSomp4J2zgJ0SUFeEvvgEIIxEBEApaCJY5KTAVlpHT1QC&#10;uY4yQhJwC+mQJgJkcCs8YBPTwmvxljAGg9Hx2QClhMiF+XfAR6X+nx++ANJGR8SfGaQDhnEp8dcA&#10;aCnTw+9YCNJXD4+2AcNQqvZ8GAbSOAgJRMIAgCAOqUAQCuaqTRICGtRVmv1MAxEkEoCACMXE/HXA&#10;MIAgIKCcAAr1ZGAmAFPEwEqeJ7zANrmqZIi+MAF5OEvjqgI1FAJqM1mYBScySUgELxlPwSAqMyTx&#10;gAlJmAqL1wl2wCKs1XpxgF1t4/P6QFRKknCARQQUOAgELlHAhO3j1QFZcMzPtMBSSv8AXpP1gOhv&#10;5H81WfLXty2xu7qlav5r3qz2ik6q/QKltatdud6xcPMygxsyASUWA8ICvZXo8j6dzSqAk6XsqtkG&#10;ooKlxcmE8IDDvuW9jrsFSpY0KdwhcLi1Y+xuKZKkOp3Fs6jVpukuOMBkbBuXOfL1ZjOXvcHm7bWv&#10;DjStLjcW7tauDCA7RS3BtYtZ5go1TgO++XveH3Sswxu519i5gpMCF9exq7ZdvRGgmpbPfSJ/5cYD&#10;ubZ/eE3QaN05durV5TW+0rU7qlmSQ1adSXFIDntpzhy5ujdNWqAXSDLhmhzVyR7WnLLCA3lO2sLk&#10;CpZ3OkEFG06geCvBriQeuAyG27mJ/c1mSySXHrTKAtcCAgGAmcOsQFcAf0+O6AzbFtR91SNJwZ6Y&#10;PqEjV/bTzIP1GA6x96d4vOXLPlHf7JlOvTZuO97DudlcAm1vtp5g2a8tn07lsmuZQuKbKgBUEgSg&#10;Pl3R9uNkuDeMZtdOvb3ly406NN7KFNhBeQ2s8CdNpJIHZAdWc98qUuTTtdWxtDbWt9R3Dai8P02t&#10;P1bZxZRbTChzqtWkuqSrOA8S1/cDedsr1ra726q11i4/t7u3qVGatRc2rSqNLdDm0wPLiUMB2jsn&#10;Ob9x2yva1rk1Htphz6Nwx1vV0OaHB7NQDntokzcMcYDG5d9wNz5J5u2XmTYdxqbdu+wXFtve3VzW&#10;Rtw+yrD1bd7mnzW95S1U3tKq1ymA/Sp7E+8fLvvv7Y8ve43Lj2tp7jTfZ7tYl7XVtq3yxSjue23D&#10;QSWVLeuCgMy0g4GA7egCAIAgCAjUFRZqmcB//9b9uEAQBAQZcAM/sRICUBxCwClrTknV8JAL5QCk&#10;zjMZS6soBC0jEQEQEIOvrnAGkcB3QEEBJAL1QEaBmoPAJAQWBJKvZALodw8RAPoHT4fSAVrQRiV+&#10;/qgIcEPRlAQNOZI4fCGAYtw0qV+OiANBQ8cgogFTyr0p4QAAThAWaB0+H0gEI8yZKPGAC0hZS7MI&#10;BUxPDGAETtCwBAEAQEFEcv6SnXAUNeQAqTyP2TgLg8ZmfUYCQQcIAUTPCRgI1t4+B+kALxkRMjGX&#10;dAQXBJGfbAIXE9HVAISBjAVOeeKAdnfAKXS/Eo61gKtZ6PH6wC6icCg6DKAUkDGArc6csO2fQeiA&#10;RcTgM0gELhJDgVTj0GUBWSszAKSVACKcisB0h7sWOx8xPbZb9Y/vbLbbc0aDB6TvTurlKl3U0VQa&#10;dQmm1lPSrSCFBgPNe6/xo2i8ps3HYqdxaMuaTbi3r7Re1bR72VPM1bR7mta8YEFSqwHVe8ewvuBY&#10;F37HmfmKgxpVjLqzF0wkLpFR/p1BUaFzMBqLHlP3M2d5beUtn3qk0geanV225IGBkHU3O1BUTGA7&#10;U2KtesDGbnsd/alELqYZd0kXH1KTlAH/AA5wHdWyWthcsYPKC4N/E0sf5k/KQD5T2wHY9nsFjUDd&#10;VJhUIVCtTgVMly6YDf2+w2FKbPWoukQ6jVqUys5fiOCwHIaDTSaGOqVKgEtVV2p6AZkYmAyC4JiO&#10;r7oCoz6OqAhYDabWPPVqKgY1HdAIJ7oDzx/IPezR27l+2YQGMu3VatLSH1f3CVm0XBjlaaApuJJI&#10;OOIgPLNg2wdbA1aDAag1tNGiWF3mcrmGmAA4vEwRKA4J73bBT3r232W8spPp73csZS0hpNamC+m6&#10;oXLUIDn6SMAsB0JS9tts3jlwt3G1smbhQsfM6vTolrq+gte0kDU5yjBFgOvdn9q9tbeWd7U26pcu&#10;1PtUFd/pPaSWOpubIkcBgQkBg8w+1NPZty2bcLDbbV9Bt4WVadZazalJzy40XS8qhxHRwSA9Q/4w&#10;+erjlH+UH8mP44XLqlHZt55C5M99+TLCpUc6lZ1P9yuuTObqFq0yHrXdva1Xpm6eMB9xsYAVMYAg&#10;CAVzi1EzWAr1dDe6A//X/bhAK1y9cAF4CjPwgFD+I7oCNePWo7kn2QE65dPh84BdRUGSiAWAIAgI&#10;BULATAHVjAEAQCax0+H1gE1FEygFgCAICSVToCQEQDayqywT4nAQsgMhACyA4L4wEQBAEAQEArAT&#10;AEBr3u0VNAmhGOQKEQFweCgmvhANAEBBXIL2pATAQSkzAVl6qBh4/OArLg3FZwFZeSoy8YCslFPD&#10;7vrAV6yn2wCkrMwCOKBRxgELyZS+O2ASAQvAlP47YCtfMo4nxgMS+3Cz2mw3Hd9xr07bb9psLvcb&#10;64quaylRtbOg64r1HvcQGjQxJkTKQHit3vbypza01Lupd7JUuaz7io6vR/3Og9tR5eKlGtYg1A/0&#10;yEY+m1wQBYDtnbfev2mpULaxZzdaWTaFJluxm42l/ZuOhoBP9y10BxRSCZQHNLLn7kXcQDZc28u3&#10;KhRo3SzY8rh5atSk4EyygNv+72C9Ctudmug5SXsuLK5BRODqgnAU1Nq5aqAl+37cv66fpNCHEjQk&#10;BSdp5ZpEvZSp0yB5S2qAnBPPAZNCjtNM/wBq4QoPKazXtBUkOAJVThAbRlNmLauoYScwiSdxMBHq&#10;AOksvsyMA3qquXxlPGAj1sAqCalxAnJBPp8IBtZRVAWeAHfAbqzeW2bnBHPquc0AIpU6GlcDKA8v&#10;+5lbbebOdObtqqU6tZnKFjsO3VP7VRlu+6vbWpd3LKN01A65oNLQ9gOppIWUBwDbOW6NtbFtu59J&#10;rGnQjBX9LNNLtRGrNIDg3uDZ0b2y5Z2IE+q/eXEekAwVKl29hq4oS6nTorMSgOv73243CgarHUat&#10;Wh/dDa5So5zqlUvZUIaGkuawpLKA4vtvL15ZNdbmnrdSvHBrnEscsyNQeFlxM4CnmaxpM22zZUqu&#10;FYX9RWPYPUZcBEa9zAGkOyxkYDq7+KFarb/5ZOWbe2YDT3P+F/uVV3Gu0IG0rL3F5a/aUnESLDcv&#10;cZyXCA/QPrPRAGs9Hj9YCDUI7ie7txgDWSMpj59sAsAQH//Q/bUXEyKQCwBAEAQBAQswMzAKXESK&#10;cZcOE4BS8zTDx+cBGoy6D0z6+iAC4no6lEBAfpU96r8ZwEKs+M++AXUFSaz8IAJTEdxX7BABcAFy&#10;gDVIE5/f1cICNY6fD6wC6hxf3iAbWOnw+sBGufR4/OAnWOnw+sBAfx8P6wBrn0f0xgIL8UOOR/8A&#10;hSANZ6PH6wEBxCmU4CdZ6PH6wB6h6PjtgILyejqX6wAXkhJQEAkKmcBh3epG1B+XyuUlEJkT2lIB&#10;KdUOHQJZygMgOIHjP+sBOs9Hj9YBSVmYBVGCzgA4HqygKi4yQlBxxPXAVucmLRMricRnAVl6ylPD&#10;HKcBWXASKwFZcSs5KoyIlguc4BYBS8ApNYBC8lZfX7IBIBXO09sAhqEZdQzPACczAdD/AMjqF9vH&#10;truHJVg2qG83mnZ71VpFzdOxWz6dzd2mpqOA3K5p06bkKhjXZGA+UO5eyHNWy1nv2XeN3sWBznCj&#10;TuKj6YyalOsXjS0iSAQHENy5T94abXsp8y7iGgFqso021El+FwacM+MBTtFh7wbZUpmtuH+50w5o&#10;dT3C0ZWJaZuaKhY1w8oQBUEB37yrzJzNTFNu78stKIHVbB3pZpq0HSswqAwHpLlndKFy1gqU9wtX&#10;FG6anrECYzDiq90B3Rte3W1djX69bSFQveHBoKrNwIVOyA5XR2K0DW6qLi0hQ7U+bfxAhwMpwGzo&#10;WNpbFpp+u1CAnr1EPBQpRIDbMrhsuhBMkYjjAW/ucB08cupTNYBvWacQuOM8ZcDlAO2vqc1oJ1OI&#10;a0AmayTLKA3e57xZ7HttzuV7VFOy2Pbrncrt5IaBStKReAQEGpzwg6TAeQKvMNxuNhUvF/b3W9Xl&#10;zvVzSL2jRc7i/Wz1gWl1RzLYMac5QFm27m2jbH9k9he9pNw92tgNUKXPUoHNCESlAdJ1OYK27+7u&#10;2bQymK9jslhf79uN29zCyhcVi20srBjGLpq1XanqZls4DvatutiykxlT0wXNFSm2alTNgODXGA1x&#10;tNlr6atwKTGlz6hrODNIWTS97kUuJzgOGb3y3sm73tGjSbRLqIdcVHhzDSIAJAa3F1RyCA89fwo2&#10;OhzF/kv/AJK817fbrs3sj/GT239rTdNOtlPmv3L5s3Lnm/s2uHkp1aWy7XQL24gPCwH211qDkej+&#10;sAeouCJ2/dAHqFUkuOf1gF9VUnnwPdABqTE0I6/GAn1CiyTqMB//0f20QCqF/EETiMYALwOJ6k+s&#10;BGtpTH5d84BS4qUMl6IBSScYCIAgIUcR3wClyLPoACHtMAmt3HwH0gIUqucBC4nvygAFfjwPTAK5&#10;yCRBnABeBxPUn1gDWEXwkvzgI1jp+O2AUPM+OXCAguJzlABeERUkOA6+mAPUXA+bwT5KsApqZF3d&#10;9wgJ9T/UPCAU1AqkqRw+6UBHqEkAE4zU/fAMHzk4qPjPGADUkfNhkEB+yAA9BiE70PHrgINYD83h&#10;90BPqFTPJciP6wE+ocdWPUPsgFc4OaWuILXAt6JyOEpQGrDnUarqRmh8pH52H8Lun6iAzG1JIDPq&#10;zScA+t33/EoCS85SHZAIqzXtgI1DiO8QFbnLgoxXKAqLgOnqQwFTnLiZZQCqOI7xAIXr+FV7MM4B&#10;C4nGfdAV6wgPHLOAUvX8PSuH3wC6jOf4uqcAuod2UllAGpoBcZhrXPcgLiGsBc4hrfMS1oWA6a3j&#10;fal3e1ahY2vbXFVlMWNXU6nUoh4psDMHUa+mYc1CpQqIB73kDabsucyqKesKGvZTfpUKASEMs4Dj&#10;df2jsKpcla2mfzUwChTNrklAYf8A7OWazqWRJlq9OSdQcgIXGAy6PtLt1FNdeyBBBUMYCUOep2AT&#10;vgN5bckbBt411L0HTIimGIETyq1pEhmo8YDZsueVNu8jKlNzgQCtRgJcqgBXEkrAZbeZtjJ00K1q&#10;pKI65agLeLQEIHCAqr7kyu4Pa6kAZg0dOkg8UgMYXihQ9R1n6QEi9C/iOI/V9M4Cz94OOPZ46SDA&#10;bXa6gfX9cuIp0BqeUkpBlq/0icB0F/ILn2k232/kG0uhTud7dT3zmRzXgVLfl6wrB1nY1iPw/wC6&#10;XbB5ZE02GA88s5rqi6p1Kb212NHqPpvcTVaKbFKMAIAcMs4DhvOHudfbX69Z240am3XNN9SlaUKN&#10;NjtttLRjjd131gW1alW4quADTIYQHDPbzmZllRut4uqgbf7/AHDrzTUUVqdmBos6LnvVzQ2l5kMg&#10;TAdvM5wL6duG1BWa5xDdT2kNeQDNdRcVwxSA+Un+VL3o/kP7Xe1z979l91v2NvTa7Ld1tntK19W2&#10;J+5XIp1d+vLei1zqtHbqSkaQjXITKA0f+LT3W5w5k9st85z3j3f9w/dpmz21a55vZzrounU7q1FS&#10;pV/9Jm0t21WXddtJy2birGgcYD7Yf4vvbPmPlT2T9wven3A2e72H3K/lf7wc1e9G+7NuVP0902Hl&#10;DVT5a9s+XNwZN1KttvKG10ajmKjX3DhjAfSX1hl2yOMAesE6V4FE+sAeqExC9MhASazMiV6oCPVE&#10;lPXx7soBvVZx+X1gP//S/bK4nEGWGR8YCqAIAgCAICFAxIgFRiJJMcfvgKyVynmfugIgCAICtzis&#10;jJPhIBA4jA+AgIgIWYCYrPhABIGJgFLgMJrjOATUciiYD4xgDWcV+UAheDMnCUAahxEAnqcB8eEA&#10;vq8EM8BiiwEmoMCB/wBUBWapACYFUEpDLKAX1SCqT4r90AGuomiHpH0gD1+kd4+kBHrCQlLCY+kA&#10;xryxXjgJeMAor/ly6xnwgJ9YcZDCY8ZwFNVweNQP9xpVp1CYIRzCuAPgYCKVUyKlVMsMvCAyvV/1&#10;eH3QDaycD8oCNRRFlAKXAdfBYCovJXIcICsuAH2YL1cYCsuJXhwgFgK3OGCKMcfpAQXnKXRL6QFa&#10;hUWcAhchKJwWARSqrOAgnvJ+ZgPHf8tOdd2PLQ9t+VL27sNw3Z1tfc0btttxWtb/AG7bbeqy723a&#10;bO8tnsrWt1uV3SbWruY4OZb02tKazAeTtk/kR718q2VK13TZ+Wuf76xQWe+cyDcbLc9LG+Qbkdlq&#10;ULberlpmK72U6h/NqM4Dbs/mn72se71va325rN1ho9Pcua6JeSAVX1aoAU48IDZ2/wDMr3euB5/a&#10;TkSmSUAbvnNLk4PALfMXZBQIDeWv8mfeTc0FPkvkjbC4hXB+/X7mtzcG1rqkwoOMBzLa/cz3a3Z7&#10;XX1fZrdjx/3Vjs7bbGZStUq16sweMjAdmbWN63bQdxZeXDzi79y8Nb5ThSkwqk5ZQHMG8rGrRc1z&#10;GtaWq4XAFNBgUqNcHB/E4wGLcW7LN4bU/bVHA4sLHzaAcQBAN/uLWtGDU6Q1vTJvTAINxGIOHA95&#10;cMCJwDN3KaB/mkSFQIuKrMQGVSvH1XNptcDUeUaAZGeJOQ6YDTe6Puzy57Rcpu3Hern1LmqTQ23a&#10;bZwdf7zulVjjQtKFL8Qotehq1T5KdMEkwHy/5s96rvmffLzftwsbDa9y3mnZ/wC8/wC3Pr1qd1Ut&#10;KDqNBDUqVDR9Oni0IwkKAFgOFH3HDmV2WFS5r1i5muoP7badMPVC4uRugDFYDq/d/cOnzPvDLanc&#10;Vq+3bYNG8VaasFe8FUvoWj6j/LUp001OLZPwKwHJaXOlGrRc31hRFJGOqmoA6ofwtawYLpwAkIDl&#10;dlz7QtKNuW1XVBTAB1VmtqNDRJzJkzJn0wBd88bPzG59hulvbvp1waVf12Uq4FJwwqUX6212vGMs&#10;DAcj/jNyXR3L3lfyd7C8t7Dyd7ZVd1ZzX/IXmWhtobsrri3tfQseXuUKTAy2bzTzFVQ3r2DRb0Gl&#10;fO+Qfc6lvW22tKhbWvp0LW2pMt7akwtDadCi0MYxoaUk3HpgLP8A1DbHCqFVJkIvDGAcb9QOFQ/H&#10;bASN8pmReB0nwCLAXDd2H8yJMnrnOZygGG5gn8SKk+I+coC79+xF8Zqv1gP/0/2wQEQEwEGeaJM/&#10;fOAQvIylx49IgEJJWZTgsBCrjAQCuRHXACqSOHx4QClyFPHKfRAQXBZhUwIKfWAQlfjCAiAIBXFA&#10;o4wCh+Kriv3QCEqVgFJQfKArLyUSSePZAJqVVWXHDsgKy8rJICPU4p1fCwFRq6TiskVRxwzgF9To&#10;8fugFdU6UTJcevjAVuqLMzJ8OjGUAhqjoB6xAL6oH6ZcB8pwEG4ACp3/AHQFXrggqTLJcT1GAPWI&#10;AnnkVHUk4CfX6f8AtJAR64lPH/UfpAT66TVf+ZfCAgVxq1GQkozkEVM1gM5rwRKcw4OBkuSZGAsF&#10;ToI6j/SAb1JpqPWsvnABcJlQT1wCF6ghMen7oCtVkp6FXwWAUuAGRPBYCsu4KBwUwCwFfqdHj90B&#10;XAKXAdJ+MYCtz16E6YDUbrulLbrcVCQ6vVJbbUz/AOI8YuIE/SZ+Y9kB0Bv/ACTbcyV7vdKLBWr3&#10;Fw83zHkvqMuKgJ9Q1HjW+nVb+E5AaTgIDra99nnXGossMQfNoY9uoSmAUJByWcBrW+yVdzv/AOMJ&#10;RC4EMYqjMqTOA3Nl7HVQjjZ29ESDnVKrWifYgA4QHL7P2q2bb2Cpf7hY0adObhTAeWloMy6YanSk&#10;Bf8A7v7f7E/9rZA73fMH4KRb6DXSQ1Kymk1y5A4QFVzztzHVD27Zt1Db6LRIUaJrvDDIPL2pqDj8&#10;oDjdbmXe6r0ub8uMtdOpbzA4K5wk7jAT/vykaqrXOwcUAUoMAEnAK7eWl2I8pWUzPPHAiADvOepr&#10;VE1cEA6inGcAzd1c8gMI1PIAA/E4yARuGmYXjAedP5R/zX9pP4bcr2e48831XeufuZaVccp8ibU1&#10;9fcrsUmrU3DdK9OnUobNstB5AfWrOaXnysDjAfCbnH/II73d5nvecd/3GlVursG2tNuoXznWew7e&#10;9wcLLamVS0Uj+t+nXUdiUlAcg5Y97dp3mlVpUL51SpWaltTp6q97prDzOcR5SHnDArhAca97vdv3&#10;P2LlWgz295JdvmuiRud1T3e1ttztaDR5qTNvB9W4q1hPoAnAeDP/AM+9y5MazZ+bNi3Pl6oxwp1K&#10;W4WL6FFxUoX3DAabwDi9SvGA7J5Z/wAgvIG40aTL7e9urVmuUUm3bfTY8u0tc06gdbAOCQHZdt/M&#10;jkvdX0jb7qxxeSBSo3Bq6n1APTYyjS9SpUeSmloxXCA+j38WfYr3B9+rmw5l5itd45J9sA8XV1uu&#10;7Ualhv3M9KodY2/ZLKroubOxe2Trh4Di0+UZwH2/5N5X5W9v9gteWuTdqtNj2a28wtrRoY64qoGm&#10;5u6o81zXeql7lKkwHKDcOP5yJy8yz6sJmAs/cvVdbxwQn/5oC5l3cAeVziV8wDjgOPTAbGhe3VQI&#10;FQoASCZnBvYIDkNo67fp1qCQFBU5YzXqgOQW9OugDiDNUJJK9fSIDZ6KnpKn5sFKKidUB//U/bBA&#10;EAsxqOQw7pwCO4r+IYdg74BFgCAIBSCcHEfHXAVqpXBeEBBxxXpgIgCAguAxl8dCwBqAzxnnAVOO&#10;orhALAEBS8zPAfQQCwFbycESfHFICuAoU8T3wCOIAwWaQFTnpNSASkjhAVOeVl29PeJQFRqTP4sT&#10;JZfOAT1Ojx+6AQvKopWaDv6oCs1CRJxXhj8+EAKQUcZJw6eiAVuoeYTxxmuI65QEgP6ZpNcOkTgG&#10;aCOkdeHZOANBR3BxGXb2wDtYqYKAMcU7oDIpOdSliwn8OTVxcOPVAZmsadQ8wVMx81gDXhlOY6O6&#10;AnW3j4GAXX0SgEUrmOE8OqAUlJlTARqElOIWArLicFHbAIvdxWAVzwkj9idMBjueBPHjPh3wHFOb&#10;OcNq5O2e53ndnPqUqQcy1sLdDe7nduYTSsrVpKBz3DzPcNFNqucUkQ8A2/vn7jWXN+7b1zLb/wC+&#10;ct7zW1P5bt3Ubc8t0aI0WbOWbqq3Q30KSC4p1lbdOWoSxyQHO6f8oeXduNRltyTztVNQtdVr+vsN&#10;N1bTIJT/AHLzTpMWQUk5wFdT+V9pVaRa+33N71BQVd02G3H/ABHSKqLxgNXU/knzbe62bXyH6K+V&#10;jt23+q4sLvwks2+yphxw/NOAi25694+ZntZas2za2VAjm2G2Vbx7ctQudwq1dDgRIhsBmV9sFECp&#10;ztzZf7pcsAqO2u2uHXtduLiKtvbOZYWrFUH1C0DsgOC8ye+PIvJTHUbWryRtppAqd/5r2cXwIA/F&#10;ZUKzwx4xQleMB1FuH8x+TXOfTf7gcp0xqC0rLc7XSBMeX06zFapzgNW3+UXIl4PVbzdslVxIcXf7&#10;pa6nAORE9dyAJxSA2lH+QnJdbSBzLs7z+IadxtNI1YSFVy4oBAbq196OWbgpS3ezrGp+EUrii9SJ&#10;KAHl0oDbXPu9ytt7DcX270adNjdTmsa+vVLRgW06TXueV4JKA6T56/llvFlb1LH205Yvq96+m4P5&#10;m3m1LfSapC7ZtqEl7cQ+pIcIDxnuvNXNPNV3d3HNXK7+Za+4vcby43rbqe51rkk6kdUuaDi1iGTW&#10;o1uAgOJf/j57f803VK7f7S8v2teoRUNZm0ftkIMi6nRFNhDV4QHYG3fxR9WiaHLzLLYKZBT9nYNo&#10;P1FW6m1DqfqCrMygOPbt/jv505gFR9tzjdUalVrmvc2rUDxrwqEquo5wHmvn3/CLzP7i0q9HdvcL&#10;cmUa7XBzR/eDWuJVrdeosk4zGEB52o//AOZnYn3zbx/uzzZZF1QVHttKhpsQEOQanEHVAfS/+Nv+&#10;ITkf2ArbbfW1W25k3jbDSdb7tvln+8rOqUANNfRWL6baoLZKDOA+w3J/L3Mm00KFtdXLq1Oi0Ma1&#10;jRTpta1oRtOkwBrG8AEgO57CxvnsYdD5IUPSZ5TQwHJbfZryooIKIpDlUA9JxgNzb8uXDkNQo3gC&#10;JrNSk1SA5Fa8u29INJDnFuCkzGeGQWA31HaremJUwO4If+VcQIDbUrOm0akARAexPlAZ9KgwTTqR&#10;Jr4wGR6UvwyTj9iwH//V/bBAEBH2wCvBkmAX7ICspJF6V+yAiAICHAkSKTgKi0jMKqIDOANDuHiP&#10;rAQQkjARAQQuQXpgF0gzK9n2BMIBSw5THZAKQRiICICCMCACVC9UBUWkLw6/pOArcFCZ5LAIWEYT&#10;lPr+cBW5gwITOSQFRpngD3fbAUOpqOJ+JhUgKHUyJY8cPrAUGk+ZTiYCohw/L9n2JAKQqHNMDh8T&#10;gJLQck6gICQxctXSUPzgLAwJmDwCfIQEsZNJIklBBkMBwgLW0lQIPt74C0USvQOIlmICwUDikugn&#10;A8BAP6HBven0nAVPGgSwx7eyAo9ZgIafKVSefUcFAygH9Rn6hAQarciO/CAX1f8Ah7/vgFNQIQSJ&#10;npMAutvH5wCmoAccuKfPqgKTWaDinUqdwgMd1cTC/LPKc84Drvmz3P5O5Q3bZeXN432ws+YuZLhl&#10;ps+11ao9R9WoHelUvnBWbdQuHj06T6xptq1XNa1VgOGcx29Dmdn7bcDpvFrftnVWaP2xCitRqtqO&#10;BpW9XQh1IQ4DqgOq7j2ypVl1V7Nhzc57SNIOR1TMoDR3Ptny9ZtdWv8AfNttGNE9aM7fMQ3DOA4t&#10;UPtLt1QUqm/f7pdh5a202ql+9qvIlpYLRlVCXD8yQHWvPn8k/Y/2npPO8VNm2y/Df7O27reDc+Yr&#10;jT+B1Hlnaf3F6x7iJes6i3iUgPDHuZ/kb5t3plfbvbfYv9psHa6I3HdqVNj3MkA6js23PFFhSY/c&#10;VqjgcRAeCOfvdn3z9wDc/wC4czcyXNG4cHftqN3W2+wFN5IbTFjYC3omm0cQZ4mA8v7xyZ74bhWc&#10;/brerXc5xLRUsvULyDpGqpUpuKoUmVgOMVPZH+Sm8VCP9qYxhJpiqy2ps1MAILSG0fI0l3SeyAzr&#10;P+Gf8kt3NJ3qV7RrsFp6NDdajUKYaZOMuMB3ryD/AAQ/kVRuKVe73h5ph7VFSm9SHEOeE1ghpyXs&#10;gPpb7P8A8Z/cXYKdszczRejWkvbQ88ghGokkqD4wHuLl32ZeKNMbhZ03uDWgn0e8rpU6uGcB2bZe&#10;zGyBDU26lqXKkxAShlgVK9UByO19qeXKIntds4mU6TGqM/yqVMByW25B5bo//wBXbNQgSosAPA8S&#10;DAbI8mbK1DSsLdiBQGUwyfZOAkcs0qbv7IawpJrQUQZoBjAZVLYrtfJ6jgQBmiglMMemA3NDYbyR&#10;qNCBMiqcSEgN9bcvko6rSB4FrcDlJJlIDklpsFFqf2gJ+YpmgIUTQCA5Ha7XSYiBM8xPoHCUBv6N&#10;gwBoSZQquHHvEBn07No/KEJn0zx44QGa22Dcl/6YDJFvxE+sEeMBY2iAQgGPE8enOAyAzSg0oFSX&#10;CAu0hETtQL/WA//W/bBAEBAQzgIGJ7OuWcApYsx0qv8ASAQgCQ7evOAiAIAgCAX8KACXy+cBJaHY&#10;rKATRPNOnHslhARoPR8dkAaD0eP0gFIRRw+76wCloMyPnAKWDJerHugEcycvMhOE060zgENNciD1&#10;GAX0xxPZ/SAQsInicJLAKaZM58EGPckBUaWJBmZHq8YCs0Tkft+kBU6hnPpxGJHFYCo2wxGPWZ/K&#10;AqdbL+UDqB+imAr/AG5CkAlBhj9pKwEFjhl8dqQENauKiXCAvYwoJhO44z4wFzWgFJzIgMhrJoDj&#10;x6FzgLwA0fOAc0VzzJx49kBivoDLpGBJn2wGoubYOBICfGEvCA4/Xfd2qlhNSm1EpvHQqBw8w49c&#10;Bhf+oKFMpc67crjUaTT6tbS5CemAzKW7UKy+jWpVf+Co13YiyMBab9oQ6mrwUfJZpAK6/py1OapR&#10;B0HjwgK3biwkAEuKKA0qvDNSsB1Z7l++HtZ7RbPcb57mc+8u8o2dvSqV/wBve3bbje7oU2l3pbfy&#10;7ZfuN6vrioiU2soI5yBRAcHtfd5nuRyxY777a3z37BzPszdy5a5rt6QvP3NvdUi+3uG02sqUrN9N&#10;zTTrU6i1raqC14DmkQHjPm726vbitebhzBd2jLi6qOr324b3ubadatWXV61e7uqoeRJW+YacWpAd&#10;X83e/O28n2bbfmn+V3JfK9nYUxTAvvcTlh18aFJgYynXLa9S/ufRa0BvqanymSYDyNzj/kR/jPsh&#10;qUbz+UfPHuTdNDm/7f7dWO+7+59VoI0C4trSwsWtdgXeqgxgPOO9/wCRzat0rmj7ZeyXM2/VKhPp&#10;b/7vc516Vs7WClUct7RV3C9aBjoqVmNSRgOK3PvL/J33ZpusrvnC55Q2O5Ol/LvtlszeU7A0XIlG&#10;7v6Pq7zetTHVXaSIDlfJv8dby7rC8vbO9uLq4drubi8fWrXFw551a6tao99eo7UfzPMzAereVf41&#10;W2imKm3tRRqD6bXB6gEiYKFJ8VgPQXL/APHXZ6bWepZ0j+Eo6m1zlBVA4t1NIOKygO4Nm9iOXqDW&#10;69touLSHB3pMm5yqSEQdPGA7I232e5aoABu32zCJg+k0uUZIgmAM5QHOLD272KhMWtsCqIWMLc0O&#10;CFOEBym25U2i3HktqJWZ0saCUyWchAb+htFlTC07ekBgC1oA70xMBtqNoxgAa1gIaMBwSQgL/wBs&#10;qyw4CfhAAsHvKFpM5SkRIwFtPaKr/wArsTkqgSXhnAZ9PY6qAoqKoRCi4YgESnAbKjsrgJsGX5UM&#10;l6Zd8Bs6W1IAoTpDQnTKRCwGxpbchHlXBVBXyjJcAsBsKNihaEAVUUElcU4iecBsKVic/wBUvxJl&#10;jAbKlZEOCphICanulAZzLbt7MOM5QGY2gmIJCBM/sgMhtEg5r2k90oC0UZKfFRAW+n1zwMkWAcUi&#10;MU4qvggWAfQf9P296LAf/9f9r5KZE9QWAQOVAk8DKSYGAldMiJZInbwgIJWbZaZlc+7qgKzOcAQB&#10;AEALJYABWYgCACUmYAgCAICCFCQEmcoBC0ac5Ap84BAxJhBqn38ZYwCmUoAI6ivb39MBOkuGAM/j&#10;GAVASp4JAKaQM0KZSKA8VWcAvpN+sseqcoCPRIVMD14d0ApopmT1f0gINDyrNJZL4JAL+36j2D7T&#10;AK61UInj95gKzaDHAkpgncZLAR+yM/MZJkO2AP2zwEE+EvnhASKDuBXNEgLA0tKuknFer5wFoCkY&#10;LxgGDAXI4LLEZcAsjAVPtA8EkKJ4A8VMBrK+1CpkSBgETMTx74Djt5y6KirTxDssMkMBwq+5EFUl&#10;1MVKb11a6TnUyChx9ND3wHF7nk3mWiP/ACe9blRyDTVFVgXgKrHFIDhO6cv+6TQ4WXM9xSBVP/22&#10;we/MDz1KJIcCZSgPO3uN7SfyA5rtK9PZ/fv3N5NvXU6tO2q7NR5avdqpucDpqVdi3DaP21y5vTVa&#10;YD5P89f4pf5Ac17vuW8cw/zG97t/udxrVq1b/bOXfbflRyVXlxpMubTl7cLwUdR/AapQQHSV5/iX&#10;99dp2642Lb/fT+St3sFa6fd1tnp++fNmybJVu6imvdVNk5Wr7FZ06lw+byxo1mblSA60uf8ADjz5&#10;dVdd9fc13xJdqqb9zvzrv7n6/M5r37vv156gceIgNps/+GSrRrNq31vQa8FXvZt9GpUDlx9aox9R&#10;wGInNYD0Dyr/AIo9h2j0jcWt3cvp6Sjmem0HgEDQWg5QHp3lD+AvLGwCn6XL1trphg11KIqIkp6w&#10;52lOiA9Gcv8A8YbDamMZR22ixo0ubopAAOEgGyCJ8oDtfbPZehZluiyaEDVBYikfmlj0QHO7H26b&#10;QbKgmZGlZpKZEhAclteUWU9JFJyggTZ5gcC1EBBCpwWA3NLl14kKTkCkrI8SQVRYDY0+X6p/8MoQ&#10;vlCHBMRNTAZdLlyqBJrkWWoGRXB3EnjxgNnR5duJHS5ZakGKycoIxSA2tHl2t+gqETypgi5zWA2d&#10;Ll2oQA5paFkDPUs59BygM+ly4WlHt1oSitaEBKoUUkQGezYGNUFpBTASHUAsoDOZsrWIQ1CoOKle&#10;nzQGU3aQMW4yJAnjJBgOmAym7UAB5V4GYllwygLW7a1oQah/yNPjqEBe3b2A+ZpJyBCJ0lDJPlAZ&#10;DLJrT+FU/wBM8VzSXjAZTLVRIIOGAx4HOAyG2jU0ooOKErMccR3wGQ2gP0nFOJ4dZgMhtBPlinyW&#10;cA4phoQguC4DFfCAnS0DBwA+vTAKcZAjoMBWTP8AEAOgKT18ICdbePgfpAf/0P2t6kMyoT8p6eyc&#10;BAcAoGCSwVeJgIJJx+nygIgCAIAgCAUzVJqExlnPhAKCWqqkBERM+tFgAua7Feg8F7YCdQaAJ92M&#10;hPHAwEa/nLq6ZwBrCiZTMADHvgJ1jp8PrAQHNAAAKD44wBrCSBHCQgEJWZgBSQiygBcRxxgAOIwM&#10;Awec5jsgAvKyPyx8YAD8iJdA+BAP5UVBnkFlAGpqY9n2QArUxCcPugJCZInRACN4DuT5iAPKMQF7&#10;PlAQ5oIVTIcBh0LnAAAQZqAQoCogkZYiAnS05fZ8oBm028RPLE+MA3pN4T4zPhIQCG3YcQJYEBD4&#10;JASKDW/mcegkkeJMA4piWXVP6QDimwyU9o+hgH9BhCELwl8+MBX+0pHFjOwfPCArdt1q4EGm2eKD&#10;6kwGM7ZrRyg02oSqJ2TlAYr+XLFy/wBtp4KB4rKA19TlPbnTNKkZH8Qai8ZCAw38mbaS5KNAyJm1&#10;oljgk5wGDU5J20//AG9JDwaFJHCSCAwncibaQVtaTiFxYxCcUTSpQwGO/kTbUK2rFyGgZmcyJygK&#10;DyPYtBAoMByRow7hAKeSrX8tJjekNbAKOS7dVLJomGWOGlYBv/R1uEVjZdSgdAIWAYcoWqroa5Jz&#10;A68IC9vK1q2ZpjKQASXEZQFg5atmkH0gOHlEBezYaDSmgKVmQMMcD0wF7dmoj/wxLMADJMMVgLm7&#10;ZRAQsVMPKPmRhAWN2+nPNAiFuBGSnEwFosaYH4W+P2FICTa024tb0IEwgJ/b05+XDGAn0GyCtQjh&#10;LqPTAApNEiAUkD0CQgF9IdHcO7OUA4ZgqKq9CcJwDIOA7oBgmYPf90BZrEpFIBw7ML3ceuAsD+M+&#10;n7oCfUb0rkOMAax0+H1gAOBkfFPugIPpiQaP+UBOrGcAv9v9HgPrAf/R/auEyTsgJgIJMkC8ZgQE&#10;K79PiICZphPh9iwEK79PiIABOTSnSZ+JgIOvIJ2gwCjWksOyAHak82C9H2QCQDFUC4ZYQC/L46IA&#10;gCS9PikAQBAHGf3QEBc8vHp6ICYAPQF6IBVd+nxEBCz/AA+ZJzGHeYABdmO1RASMTJDJc+qAaAIC&#10;RqyBTiDn1QD/ANz40wCuVfNj2fZAMdaFcM8ICBryXLh2IsBP9z4SAlX8B4fWAYGrwPj9YAWr+kr1&#10;n6wAtVMCq9KJ34wAtX9J7z9YCQa3Dv8AvMAA1lMgslw7M4ABrTl3p4KYCVr8B/2frAC1+A/7P1gF&#10;caqeYBOz7DAK41EOoSzVePXxgK3Grm3OU245YTgK3erwPQCn2mApJqrNufHPvRYCHmpmHDtUpl0w&#10;FDjUzb1FRhkoXGATzrgkuzxksALUGAB6CQPlAIVzE+EuGHCAVTLy9YUSgIV36fEQArv0u7SU7Fl3&#10;QCklZtb2kL4mAdT+k94+pgIV36fEQArv0+IgAkoJTXBR8+MApJTzAZoVCwCTQ8JLhxlABVBwmn2w&#10;EQBAEAQBAM38QSePRlAWzlLrnh9YCYAmvR4rASFyVej7oBSSkh2KBAE0wnwX7YCcsJ8PsgP/2VBL&#10;AwQUAAYACAAAACEAyd1mQ98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE70h9B2sr&#10;9QY2DqA2jYMqpKqoJ36KuJp4m0SN11FsIO3T1znBabSa0cy32bK3Dbtg52tHCqYTAQypcKamUsHX&#10;/n38DMwHTUY3jlDBL3pY5g+jTKfGXWmLl10oWSwhn2oFVQhtyrkvKrTaT1yLFL1v11kd4tmV3HT6&#10;Gsttw6UQC251TXGh0i2uKix+dmerYB6Sz8NmvdqWbXLcrMPfB+9FotTTY//2CixgH25hGPAjOuSR&#10;6eTOZDxrFIyni5gcFNhgSylnwE4KZvJFAM8zfv9B/g8AAP//AwBQSwMEFAAGAAgAAAAhADedwRi6&#10;AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5E&#10;cCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0CifvSMBM&#10;CfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHdF5OdlIB4&#10;Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAaRzUxLgCAAD0BQAADgAAAAAAAAAAAAAAAAA9AgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAKAAAAAAAAACEAUHpYUtKBAADSgQAAFAAAAAAAAAAAAAAAAAAhBQAAZHJzL21l&#10;ZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAyd1mQ98AAAAJAQAADwAAAAAAAAAAAAAAAAAl&#10;hwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAAAAAAAAAA&#10;AAAAMYgAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAIokAAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId7" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00F965A2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MV Boli">
     <w:panose1 w:val="02000500030200090000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F965A2"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="003F6E9A"/>
+    <w:rsid w:val="00E107E9"/>
     <w:rsid w:val="00F965A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3163B325"/>
+  <w15:docId w15:val="{2ADAFBA1-A8EF-43C2-AB04-65A2EF268747}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...375 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2493,58 +2345,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F965A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2790,51 +2642,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>10</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>