--- v0 (2025-10-09)
+++ v1 (2026-06-12)
@@ -1,62 +1,832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00BB14FF">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="78311156" w14:textId="067ACB27" w:rsidR="00163447" w:rsidRDefault="00515D71">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C70740" wp14:editId="7269D01D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-133350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7378995" cy="4638675"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7378995" cy="4638675"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10567019" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Living in sunny, warm California has many perks, but a small utility bill is rarely one of them. An energy-guzzling house can deter future buyers and tenants, even with a lower price or rent. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62639B76" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5F171EE2" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Here are some easy energy efficient improvements without breaking the bank.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1EBE4FF7" w14:textId="77777777" w:rsidR="00830879" w:rsidRPr="00515D71" w:rsidRDefault="00830879" w:rsidP="00830879">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5BA44E36" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Lighting.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Save money with little upfront costs by installing new, energy-efficient lighting. Light emitting diode (LED) light bulbs last up to 30 times longer than regular incandescent bulbs and consume about one-third the amount of energy. Best of all, LED bulbs don’t give off much heat.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="495965E0" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Fans.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Save on cooling costs by installing a whole house fan in your attic. It works with an air conditioning unit by pulling hot air out and cool air through the home during nighttime hours, pre-cooling your home for the hotter daytime hours. On average, it reduces cooling costs by 50%-90% a year and costs an initial $1,000-$2,400 to install.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="05A630AC" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Sealing.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The areas around doors and windows are the most obvious spots in need of proper sealing, especially in older homes. You can seal the leaks yourself for the cost of materials (around $100). </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Or,</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> hire a professional for around $2,000. The savings average 20% of your annual heating and cooling costs, plus 10% of the home’s total energy costs.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="53A5F858" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Appliances.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="auto"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Buyers and tenants love to see EnergyStar appliances already installed throughout a home — refrigerators, washing machines, dryers, air conditioners, water heaters, dishwashers. New appliances come with an upfront cost, but when you’re in the market for a new appliance, be sure to buy one with the EnergyStar label.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="55902420" w14:textId="77777777" w:rsidR="00830879" w:rsidRPr="00515D71" w:rsidRDefault="00830879" w:rsidP="00830879">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="059786F5" w14:textId="0280AC0F" w:rsidR="00830879" w:rsidRPr="00515D71" w:rsidRDefault="00515D71">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Call me today with any questions about the value of an upgraded, energy-efficient home to lease, sell, refinance or simply own</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00515D71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="45C70740" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.25pt;margin-top:-10.5pt;width:581pt;height:365.25pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCr96graQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UTv5V15CZyVclK&#10;oiZVzpiFeFWWoTD2rvvrO7Drh9JeUvUCA/PNxzy5vmkqw3bKhxJszvsXPc6UlVCU9jXn35+Xnyac&#10;BRS2EAasyvleBX4z//jhunYzdQkbMIXyjEhsmNUu5xtEN8uyIDeqEuECnLKk1OArgXT0r1nhRU3s&#10;lckue71RVoMvnAepQqDbu1bJ54lfayXxQeugkJmck2+YVp/WdVyz+bWYvXrhNqXs3BD/4EUlSkuP&#10;HqnuBAq29eUfVFUpPQTQeCGhykDrUqoUA0XT772J5mkjnEqxUHKCO6Yp/D9aeb97co+eYfMZGipg&#10;TEjtwizQZYyn0b6KO3nKSE8p3B/Tphpkki7HV+PJdDrkTJJuMLqajMbDyJOdzJ0P+EVBxaKQc091&#10;SekSu1XAFnqAxNcsLEtjUm2MZXXOR1fDXjI4aojc2IhVqcodzcn1JOHeqIgx9pvSrCxSBPEi9Ze6&#10;NZ7tBHWGkFJZTMEnXkJHlCYn3mPY4U9evce4jePwMlg8GlelBZ+if+N28ePgsm7xlPOzuKOIzbrp&#10;SrqGYk+V9tAOQXByWVI1ViLgo/DU9VRcmmR8oEUboKxDJ3G2Af/rb/cRT81IWs5qmqKch59b4RVn&#10;5qulNp32B4M4dukwGI4v6eDPNetzjd1Wt0Dl6NOf4WQSIx7NQdQeqhca+EV8lVTCSno753gQb7Gd&#10;bfowpFosEogGzQlc2ScnI3WsTuy15+ZFeNc1JFIv38Nh3sTsTV+22GhpYbFF0GVq2pjgNqtd4mlI&#10;U9t3H0r8Bc7PCXX69ua/AQAA//8DAFBLAwQUAAYACAAAACEAZr356OIAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvSSoWuNJ2mShMSgsPGLtzSxmsrEqc02VZ4erITHG1/&#10;+v395Xq2hp1x8oMjCclSAENqnR6ok3B43y5yYD4o0so4Qgnf6GFd3d6UqtDuQjs870PHYgj5Qkno&#10;QxgLzn3bo1V+6UakeDu6yaoQx6njelKXGG4NT4V44FYNFD/0asS6x/Zzf7ISXurtm9o1qc1/TP38&#10;etyMX4ePTMr7u3nzBCzgHP5guOpHdaiiU+NOpD0zEtI8i6SERZrETlcgWYm4aiQ8ilUGvCr5/w7V&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCr96graQIAAD4FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmvfno4gAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAMMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10567019" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Living in sunny, warm California has many perks, but a small utility bill is rarely one of them. An energy-guzzling house can deter future buyers and tenants, even with a lower price or rent. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62639B76" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5F171EE2" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Here are some easy energy efficient improvements without breaking the bank.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1EBE4FF7" w14:textId="77777777" w:rsidR="00830879" w:rsidRPr="00515D71" w:rsidRDefault="00830879" w:rsidP="00830879">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5BA44E36" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Lighting.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Save money with little upfront costs by installing new, energy-efficient lighting. Light emitting diode (LED) light bulbs last up to 30 times longer than regular incandescent bulbs and consume about one-third the amount of energy. Best of all, LED bulbs don’t give off much heat.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="495965E0" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Fans.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Save on cooling costs by installing a whole house fan in your attic. It works with an air conditioning unit by pulling hot air out and cool air through the home during nighttime hours, pre-cooling your home for the hotter daytime hours. On average, it reduces cooling costs by 50%-90% a year and costs an initial $1,000-$2,400 to install.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="05A630AC" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Sealing.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The areas around doors and windows are the most obvious spots in need of proper sealing, especially in older homes. You can seal the leaks yourself for the cost of materials (around $100). </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Or,</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> hire a professional for around $2,000. The savings average 20% of your annual heating and cooling costs, plus 10% of the home’s total energy costs.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="53A5F858" w14:textId="77777777" w:rsidR="00515D71" w:rsidRPr="00515D71" w:rsidRDefault="00515D71" w:rsidP="00515D71">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Appliances.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Buyers and tenants love to see EnergyStar appliances already installed throughout a home — refrigerators, washing machines, dryers, air conditioners, water heaters, dishwashers. New appliances come with an upfront cost, but when you’re in the market for a new appliance, be sure to buy one with the EnergyStar label.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="55902420" w14:textId="77777777" w:rsidR="00830879" w:rsidRPr="00515D71" w:rsidRDefault="00830879" w:rsidP="00830879">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="059786F5" w14:textId="0280AC0F" w:rsidR="00830879" w:rsidRPr="00515D71" w:rsidRDefault="00515D71">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Call me today with any questions about the value of an upgraded, energy-efficient home to lease, sell, refinance or simply own</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00515D71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FC97955" wp14:editId="5F409023">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="270BB3B1" wp14:editId="6061DFF8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-203200</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-295275</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7772400" cy="3465195"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21493"/>
+                <wp:lineTo x="21547" y="21493"/>
+                <wp:lineTo x="21547" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1992139985" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1992139985" name="Picture 1992139985"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7772400" cy="3465195"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00BB14FF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FC97955" wp14:editId="5F409023">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5782945</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9139555</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1720850" cy="631190"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -67,171 +837,144 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1720850" cy="631190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BB14FF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28D9E024" wp14:editId="4978866A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28D9E024" wp14:editId="4978866A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1562986</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8452884</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3179135" cy="1318437"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3179135" cy="1318437"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00BB14FF" w:rsidRDefault="00BB14FF">
+                          <w:p w14:paraId="32C085FC" w14:textId="77777777" w:rsidR="00BB14FF" w:rsidRDefault="00BB14FF">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00BB14FF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB14FF" w:rsidRPr="00BB14FF" w:rsidRDefault="00BB14FF">
+                          <w:p w14:paraId="1EE0D3B7" w14:textId="77777777" w:rsidR="00BB14FF" w:rsidRPr="00BB14FF" w:rsidRDefault="00BB14FF">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>CalBRE</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                              <w:t xml:space="preserve"> Lic #</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:hyperlink r:id="rId7" w:history="1">
                               <w:r w:rsidRPr="00945DE5">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
@@ -243,124 +986,93 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:123.05pt;margin-top:665.6pt;width:250.35pt;height:103.8pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyM5/qfwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8Hy+xpSoLSIUDGqTpNQ&#10;W62d+mwcu0SzfZ5tSNhfv7OTAGJ76bSX5Hz3u++P2W2jFdkJ5yswBc0vBpQIw6GszFtBv7/cf7qm&#10;xAdmSqbAiILuhae3848fZrWdikvYgCqFI2jE+GltC7oJwU6zzPON0MxfgBUGhRKcZgGf7i0rHavR&#10;ulbZ5WBwldXgSuuAC++Re9cK6TzZl1Lw8CilF4GogmJsIX1d+q7jN5vP2PTNMbupeBcG+4coNKsM&#10;Oj2YumOBka2r/jClK+7AgwwXHHQGUlZcpBwwm3xwls3zhlmRcsHieHsok/9/ZvnD7smRqizomBLD&#10;NLboRTSBfIaGjGN1auunCHq2CAsNsrHLPd8jMybdSKfjH9MhKMc67w+1jcY4Mof55CYfohOOsnyY&#10;X4+Gk2gnO6pb58MXAZpEoqAOm5dqynYrH1poD4neDNxXSqUGKkPqgl4Nx4OkcJCgcWUiVqRR6MzE&#10;lNrQExX2SkSMMt+ExFKkDCIjDaFYKkd2DMeHcS5MSMknu4iOKIlBvEexwx+jeo9ym0fvGUw4KOvK&#10;gEvZn4Vd/uhDli0ea36SdyRDs27SDBw6u4Zyjw130C6Mt/y+wqasmA9PzOGGYI9x68MjfqQCLD50&#10;FCUbcL/+xo94HFyUUlLjxhXU/9wyJyhRXw2O9E0+GsUVTY/ReHKJD3cqWZ9KzFYvAbuS432xPJER&#10;H1RPSgf6FY/DInpFETMcfRc09OQytHcAjwsXi0UC4VJaFlbm2fJoOjYpjtxL88qc7eYy4Eg/QL+b&#10;bHo2ni02ahpYbAPIKs1urHNb1a7+uNBp+rvjEy/G6Tuhjidy/hsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFJY+PTkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo89OGKMSpqkgV&#10;EoJDSy/cnNhNIux1iN028PQsp3LcmU+zM+V6toad9eQHhwLiRQRMY+vUgJ2Aw/v2IQfmg0QljUMt&#10;4Ft7WFe3N6UslLvgTp/3oWMUgr6QAvoQxoJz3/baSr9wo0byjm6yMtA5dVxN8kLh1vAkijJu5YD0&#10;oZejrnvdfu5PVsBLvX2Tuyax+Y+pn1+Pm/Hr8LES4v5u3jwBC3oOVxj+6lN1qKhT406oPDMCkmUW&#10;E0pGmsYJMEIelxmtaUhapXkOvCr5/xXVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAy&#10;M5/qfwIAAGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBSWPj05AAAAA0BAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="28D9E024" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:123.05pt;margin-top:665.6pt;width:250.35pt;height:103.8pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArfF+DbQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxw3SR9BnSJrkWFA&#10;0BZrh54VWWqMyaImMbGzXz9Kdh7odumwi0SJHyl+fOj6pq0N2yofKrAFzwdDzpSVUFb2teDfnxef&#10;LjkLKGwpDFhV8J0K/Gb28cN146bqDNZgSuUZObFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6ehfs9KL&#10;hrzXJjsbDs+zBnzpPEgVAt3edUo+S/61VhIftA4KmSk4xYZp9WldxTWbXYvpqxduXck+DPEPUdSi&#10;svTowdWdQME2vvrDVV1JDwE0DiTUGWhdSZU4EJt8+IbN01o4lbhQcoI7pCn8P7fyfvvkHj3D9jO0&#10;VMCYkMaFaaDLyKfVvo47RcpITyncHdKmWmSSLkf5xVU+mnAmSZeP8svx6CL6yY7mzgf8oqBmUSi4&#10;p7qkdIntMmAH3UPiaxYWlTGpNsaypuDno8kwGRw05NzYiFWpyr2bY+hJwp1REWPsN6VZVSYG8SL1&#10;l7o1nm0FdYaQUllM5JNfQkeUpiDeY9jjj1G9x7jjsX8ZLB6M68qCT+zfhF3+2IesOzzl/IR3FLFd&#10;tUT8pLIrKHdUcA/dLAQnFxUVZSkCPgpPzU81poHGB1q0AUo+9BJna/C//nYf8dSTpOWsoWEqePi5&#10;EV5xZr5a6tarfDyO05cO48nFGR38qWZ1qrGb+haoKjl9HU4mMeLR7EXtoX6huZ/HV0klrKS3C457&#10;8Ra7Ead/Q6r5PIFo3pzApX1yMrqORYot99y+CO/6vkRq6XvYj52YvmnPDhstLcw3CLpKvRvz3GW1&#10;zz/Naur+/l+Jn8HpOaGOv9/sNwAAAP//AwBQSwMEFAAGAAgAAAAhAFJY+PTkAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo89OGKMSpqkgVEoJDSy/cnNhNIux1iN028PQs&#10;p3LcmU+zM+V6toad9eQHhwLiRQRMY+vUgJ2Aw/v2IQfmg0QljUMt4Ft7WFe3N6UslLvgTp/3oWMU&#10;gr6QAvoQxoJz3/baSr9wo0byjm6yMtA5dVxN8kLh1vAkijJu5YD0oZejrnvdfu5PVsBLvX2Tuyax&#10;+Y+pn1+Pm/Hr8LES4v5u3jwBC3oOVxj+6lN1qKhT406oPDMCkmUWE0pGmsYJMEIelxmtaUhapXkO&#10;vCr5/xXVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQArfF+DbQIAAEUFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBSWPj05AAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00BB14FF" w:rsidRDefault="00BB14FF">
+                    <w:p w14:paraId="32C085FC" w14:textId="77777777" w:rsidR="00BB14FF" w:rsidRDefault="00BB14FF">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00BB14FF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB14FF" w:rsidRPr="00BB14FF" w:rsidRDefault="00BB14FF">
+                    <w:p w14:paraId="1EE0D3B7" w14:textId="77777777" w:rsidR="00BB14FF" w:rsidRPr="00BB14FF" w:rsidRDefault="00BB14FF">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>CalBRE</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                        <w:t xml:space="preserve"> Lic #</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:hyperlink r:id="rId8" w:history="1">
                         <w:r w:rsidRPr="00945DE5">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
@@ -368,51 +1080,51 @@
                           <w:t>youremail@mail.com</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00830879">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D730BA7" wp14:editId="02BAEE58">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>297180</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8452485</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="907415" cy="1318260"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -423,969 +1135,246 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="907415" cy="1318260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00830879">
-[...834 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00CB5164">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="081E129D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80CEC32C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750D43BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16F29810"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1454,527 +1443,540 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="513149019">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="688488088">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB5164"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="004E1586"/>
+    <w:rsid w:val="00515D71"/>
     <w:rsid w:val="00830879"/>
     <w:rsid w:val="00AA3EB5"/>
     <w:rsid w:val="00BB14FF"/>
     <w:rsid w:val="00CB5164"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0D216305"/>
+  <w15:docId w15:val="{F7FE52E3-FC50-4DAD-B98C-819168885324}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...259 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
@@ -2028,58 +2030,58 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00830879"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB14FF"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2325,51 +2327,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>