--- v0 (2025-12-10)
+++ v1 (2026-04-05)
@@ -1,1585 +1,1318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="009631D0">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0EF7B1AC" w14:textId="0618D530" w:rsidR="00DB1974" w:rsidRDefault="00F77035">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34B15C08" wp14:editId="4ABF437C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5700327</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>9201150</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1684724" cy="617855"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1685807" cy="618252"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A3E6CD" wp14:editId="7BE20630">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>600075</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8360410</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1000125" cy="1453365"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1000125" cy="1453365"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F9D385" wp14:editId="66345108">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="087302E9" wp14:editId="35F74453">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>419100</wp:posOffset>
+                  <wp:posOffset>1905000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4029075</wp:posOffset>
+                  <wp:posOffset>8362950</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7058025" cy="4495800"/>
+                <wp:extent cx="2657475" cy="1485900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7058025" cy="4495800"/>
+                          <a:ext cx="2657475" cy="1485900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
+                          <w:p w14:paraId="500D52D8" w14:textId="77777777" w:rsidR="00B83D72" w:rsidRDefault="00B83D72">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-                                <w:szCs w:val="20"/>
+                              <w:rPr>
+                                <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-                              <w:t>Use these precautions to keep your information secure from identity theft.</w:t>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
+                          <w:p w14:paraId="2A2FFB1E" w14:textId="32936A61" w:rsidR="00B83D72" w:rsidRPr="00F77035" w:rsidRDefault="00F77035">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...10 lines deleted...]
-                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:hyperlink r:id="rId6" w:history="1">
+                              <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>youremail@mail.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Nam</w:t>
+                            </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-                              <w:t>Papers:</w:t>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>e</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...439 lines deleted...]
-                              <w:t>Looking to buy a home? Contact me today to set up an appointment!</w:t>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="087302E9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:33pt;margin-top:317.25pt;width:555.75pt;height:354pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIlgEAgQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kTh9BnSJrkWFA&#10;0BZrh54VWUqMSaImKbGzX19KtpOg26XDLrZEfqTIj4/rm1YrshPO12BKOjrLKRGGQ1WbdUl/PC8+&#10;XVLiAzMVU2BESffC05vZxw/XjZ2KMWxAVcIRdGL8tLEl3YRgp1nm+UZo5s/ACoNKCU6zgFe3zirH&#10;GvSuVTbO8/OsAVdZB1x4j9K7Tklnyb+UgocHKb0IRJUUYwvp69J3Fb/Z7JpN147ZTc37MNg/RKFZ&#10;bfDRg6s7FhjZuvoPV7rmDjzIcMZBZyBlzUXKAbMZ5W+yedowK1IuSI63B5r8/3PL73ePjtRVSQtK&#10;DNNYomfRBvIFWlJEdhrrpwh6sggLLYqxyoPcozAm3Uqn4x/TIahHnvcHbqMzjsKLfHKZjyeUcNQV&#10;xRXeEvvZ0dw6H74K0CQeSuqweIlTtlv6gKEgdIDE1wwsaqVSAZUhTUnPP0/yZHDQoIUyEStSK/Ru&#10;Ykpd6OkU9kpEjDLfhUQqUgZRkJpQ3CpHdgzbh3EuTEjJJ7+IjiiJQbzHsMcfo3qPcZfH8DKYcDDW&#10;tQGXsn8TdvVzCFl2eCTyJO94DO2qTT1wqOwKqj0W3EE3MN7yRY1FWTIfHpnDCcEa49SHB/xIBUg+&#10;9CdKNuB+/00e8di4qKWkwYkrqf+1ZU5Qor4ZbOmrUVHEEU2XYnIxxos71axONWarbwGrMsL9Ynk6&#10;RnxQw1E60C+4HObxVVQxw/HtkobheBu6PYDLhYv5PIFwKC0LS/NkeXQdixRb7rl9Yc72fRmwpe9h&#10;mE02fdOeHTZaGphvA8g69W7kuWO15x8HOrV0v3zixji9J9RxRc5eAQAA//8DAFBLAwQUAAYACAAA&#10;ACEAxi3qY+MAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT2vCQBDF74V+h2WE3urGaKKk2YgE&#10;pFDag9ZLb5PsmgT3T5pdNe2n73iyp3nDPN78Xr4ejWYXNfjOWQGzaQRM2drJzjYCDp/b5xUwH9BK&#10;1M4qAT/Kw7p4fMgxk+5qd+qyDw2jEOszFNCG0Gec+7pVBv3U9crS7egGg4HWoeFywCuFG83jKEq5&#10;wc7ShxZ7VbaqPu3PRsBbuf3AXRWb1a8uX9+Pm/778JUI8TQZNy/AghrD3Qw3fEKHgpgqd7bSMy0g&#10;TalKoDlfJMBuhtlySaoiNV/ECfAi5/9LFH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;SJYBAIECAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxi3qY+MAAAAMAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:150pt;margin-top:658.5pt;width:209.25pt;height:117pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe9wjsawIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xkSdoGdYqsRYYB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xmg26XDLjYlfnx9JHV901SG7ZQPJdicD3p9zpSVUJT2Jec/nhaf&#10;LjkLKGwhDFiV870K/Gb28cN17aZqCBswhfKMnNgwrV3ON4hummVBblQlQg+csqTU4CuBdPQvWeFF&#10;Td4rkw37/UlWgy+cB6lCoNu7Vslnyb/WSuKD1kEhMzmn3DB9ffqu4zebXYvpixduU8ouDfEPWVSi&#10;tBT06OpOoGBbX/7hqiqlhwAaexKqDLQupUo1UDWD/ptqVhvhVKqFyAnuSFP4f27l/W7lHj3D5gs0&#10;1MBISO3CNNBlrKfRvop/ypSRnijcH2lTDTJJl8PJ+GJ0MeZMkm4wuhxf9ROx2cnc+YBfFVQsCjn3&#10;1JdEl9gtA1JIgh4gMZqFRWlM6o2xrM755PO4nwyOGrIwNmJV6nLn5pR6knBvVMQY+11pVhapgniR&#10;5kvdGs92giZDSKkspuKTX0JHlKYk3mPY4U9Zvce4reMQGSwejavSgk/Vv0m7+HlIWbd4IvKs7ihi&#10;s266lq6h2FOnPbRLEJxclNSNpQj4KDxNPTWXNhkf6KMNEOvQSZxtwP/+233E0zCSlrOatijn4ddW&#10;eMWZ+WZpTK8Go1Fcu3QYjS+GdPDnmvW5xm6rW6B2DOjNcDKJEY/mIGoP1TMt/DxGJZWwkmLnHA/i&#10;Lba7TQ+GVPN5AtGiOYFLu3Iyuo7dibP21DwL77qBRJrlezjsm5i+mcsWGy0tzLcIukxDGwluWe2I&#10;pyVNs9w9KPEVOD8n1OnZm70CAAD//wMAUEsDBBQABgAIAAAAIQBLsBTL4wAAAA0BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZahUYhTlVFqpAQHFp64ebE2yTCPyF228DTs5zo&#10;bXdnNPtNsZmsYRccQ++dhGQhgKFrvO5dK+H4vnvIgIWonFbGO5TwjQE25eyuULn2V7fHyyG2jEJc&#10;yJWELsYh5zw0HVoVFn5AR9rJj1ZFWseW61FdKdwavhTikVvVO/rQqQGrDpvPw9lKeKl2b2pfL232&#10;Y6rn19N2+Dp+pFLez6ftE7CIU/w3wx8+oUNJTLU/Ox2YkbASgrpEElbJmiayrJMsBVbTKU0TAbws&#10;+G2L8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe9wjsawIAAD4FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBLsBTL4wAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
+                    <w:p w14:paraId="500D52D8" w14:textId="77777777" w:rsidR="00B83D72" w:rsidRDefault="00B83D72">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-                          <w:szCs w:val="20"/>
+                        <w:rPr>
+                          <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-                        <w:t>Use these precautions to keep your information secure from identity theft.</w:t>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
+                    <w:p w14:paraId="2A2FFB1E" w14:textId="32936A61" w:rsidR="00B83D72" w:rsidRPr="00F77035" w:rsidRDefault="00F77035">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...10 lines deleted...]
-                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:hyperlink r:id="rId7" w:history="1">
+                        <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>youremail@mail.com</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00B83D72" w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Nam</w:t>
+                      </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-                        <w:t>Papers:</w:t>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>e</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...439 lines deleted...]
-                        <w:t>Looking to buy a home? Contact me today to set up an appointment!</w:t>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B83D72">
+      <w:r w:rsidR="009631D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="087302E9" wp14:editId="3F436801">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F9D385" wp14:editId="37535CBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1657350</wp:posOffset>
+                  <wp:posOffset>419100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8610600</wp:posOffset>
+                  <wp:posOffset>4029075</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2657475" cy="1238250"/>
+                <wp:extent cx="7058025" cy="4219575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2657475" cy="1238250"/>
+                          <a:ext cx="7058025" cy="4219575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B83D72" w:rsidRDefault="00B83D72">
+                          <w:p w14:paraId="2EDD9759" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
                             <w:pPr>
-                              <w:rPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Use these precautions to keep your information secure from identity theft.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0603EB8E" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Papers:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Shred all documents containing your personal information.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5F705F3B" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Statements</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Switch to electronic statements to reduce the risk of having personal information stolen from documents in your mailbox.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7502408F" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Credit report:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Visit annualcreditreport.com to check your credit report for discrepancies at least once a year.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="72739DE4" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>PINs:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Memorize your PIN. When using your debit card at an ATM, cover the keypad and make sure no one is watching you.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="587D1C0D" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Social security number:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Only provide your social security number (SSN) when it’s </w:t>
+                            </w:r>
                             <w:proofErr w:type="gramStart"/>
-                            <w:r>
-                              <w:rPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>absolutely necessary</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>. Mortgage and loan credit checks require you to provide your SSN, but unless it’s required keep your SSN to yourself.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="52AA1209" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
-                              </w:rPr>
-[...4 lines deleted...]
-                              <w:rPr>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Research: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Get references for lenders or brokerages before you provide your personal information. Ask about what each transaction entails so you know what to expect.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6182D203" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
-                              </w:rPr>
-                              <w:t xml:space="preserve"> Name</w:t>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Files:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Keep copies of every document you are required to complete. Lock them in a safe or secure them digitally with passwords.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00B83D72" w:rsidRPr="00B83D72" w:rsidRDefault="00B83D72">
+                          <w:p w14:paraId="72BFA8C2" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
                             <w:pPr>
-                              <w:rPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-                              <w:t>yourwebsite.com</w:t>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Alerts</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Notify a consumer reporting agency the moment you suspect something is amiss. TransUnion, Equifax and Experian can place fraud alerts on your credit report. When you aren’t sure, report your suspicions anyway – it is better to be safe than sorry.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="05143F03" w14:textId="3DBA1B5B" w:rsidR="00B83D72" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F77035">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Are you looking to buy a home? Contact me today to set up an appointment!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:130.5pt;margin-top:678pt;width:209.25pt;height:97.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8Y/pffwIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQKB1qqBhVp0lV&#10;Ww2mPhvHhmi2z7MNCfvrd3YSYGwvnfaSnO8+n++++3F7V2tF9sL5EkxOB70+JcJwKEqzyem31cOH&#10;G0p8YKZgCozI6UF4ejd7/+62slMxhC2oQjiCToyfVjan2xDsNMs83wrNfA+sMGiU4DQLeHSbrHCs&#10;Qu9aZcN+/zqrwBXWARfeo/a+MdJZ8i+l4OFZSi8CUTnF2EL6uvRdx282u2XTjWN2W/I2DPYPUWhW&#10;Gnz06OqeBUZ2rvzDlS65Aw8y9DjoDKQsuUg5YDaD/kU2yy2zIuWC5Hh7pMn/P7f8af/iSFnkdEKJ&#10;YRpLtBJ1IJ+gJpPITmX9FEFLi7BQoxqr3Ok9KmPStXQ6/jEdgnbk+XDkNjrjqBxejyejyZgSjrbB&#10;8OpmOE7sZ6fr1vnwWYAmUcipw+IlTtn+0QcMBaEdJL5m4KFUKhVQGVLl9PoKXf5mwRvKRI1IrdC6&#10;iSk1oScpHJSIGGW+ColUpAyiIjWhWChH9gzbh3EuTEjJJ7+IjiiJQbzlYos/RfWWy00e3ctgwvGy&#10;Lg24lP1F2MX3LmTZ4JHIs7yjGOp13ZZ6DcUBK+2gmRRv+UOJ1XhkPrwwh6OBxcVxD8/4kQqQdWgl&#10;Srbgfv5NH/HYsWilpMJRy6n/sWNOUKK+GOzlj4PRKM5mOozGkyEe3LllfW4xO70ALMcAF4vlSYz4&#10;oDpROtCvuBXm8VU0McPx7ZyGTlyEZgHgVuFiPk8gnEbLwqNZWh5dx+rEXlvVr8zZtiED9vITdEPJ&#10;phd92WDjTQPzXQBZpqaNBDestsTjJKdebrdOXBXn54Q67cbZLwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AF3o1FXjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo0yCHNo1TVZEq&#10;JASHll64bWI3ifBPiN028PQsp3Lb3W80O1OsJ2vYWY+h907CfJYA067xqnethMP79mEBLER0Co13&#10;WsK3DrAub28KzJW/uJ0+72PLyMSFHCV0MQ4556HptMUw84N2xI5+tBhpHVuuRryQuTU8TZKMW+wd&#10;fehw0FWnm8/9yUp4qbZvuKtTu/gx1fPrcTN8HT6ElPd302YFLOopXsXwF5+iQ0mZan9yKjAjIc3m&#10;1CUSeBQZTSTJnpYCWE0nIQjysuD/W5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALxj&#10;+l9/AgAAYwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AF3o1FXjAAAADQEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="17F9D385" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:33pt;margin-top:317.25pt;width:555.75pt;height:332.25pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3H1bnbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kSR9BnSJL0WFA&#10;0RZLh54VWUqMyaImMbGzX19Kdh7odumwi0SJHyl+fOj6pq0N2yofKrAFH5zlnCkroazsquA/nu8+&#10;XXIWUNhSGLCq4DsV+M3044frxk3UENZgSuUZObFh0riCrxHdJMuCXKtahDNwypJSg68F0tGvstKL&#10;hrzXJhvm+XnWgC+dB6lCoNvbTsmnyb/WSuKj1kEhMwWn2DCtPq3LuGbTazFZeeHWlezDEP8QRS0q&#10;S48eXN0KFGzjqz9c1ZX0EEDjmYQ6A60rqRIHYjPI37BZrIVTiQslJ7hDmsL/cysftgv35Bm2X6Cl&#10;AsaENC5MAl1GPq32ddwpUkZ6SuHukDbVIpN0eZGPL/PhmDNJutFwcDW+GEc/2dHc+YBfFdQsCgX3&#10;VJeULrG9D9hB95D4moW7yphUG2NZU/Dzz+M8GRw05NzYiFWpyr2bY+hJwp1REWPsd6VZVSYG8SL1&#10;l5obz7aCOkNIqSwm8skvoSNKUxDvMezxx6jeY9zx2L8MFg/GdWXBJ/Zvwi5/7kPWHZ5yfsI7itgu&#10;WyJ+UtkllDsquIduFoKTdxUV5V4EfBKemp9qTAONj7RoA5R86CXO1uB//+0+4qknSctZQ8NU8PBr&#10;I7zizHyz1K1Xg9EoTl86jMYXQzr4U83yVGM39RyoKgP6OpxMYsSj2YvaQ/1Ccz+Lr5JKWElvFxz3&#10;4hy7Ead/Q6rZLIFo3pzAe7twMrqORYot99y+CO/6vkRq6QfYj52YvGnPDhstLcw2CLpKvRvz3GW1&#10;zz/Naur+/l+Jn8HpOaGOv9/0FQAA//8DAFBLAwQUAAYACAAAACEAl9Hr0OMAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJMtVQrUbglpQkyMHEAu3qbdoW3s7tbuAtVf73DS&#10;07zJvLz5XrYaTSfONPjWWQXTSQSCbOV0a2sFh/fNwwKED2g1ds6Sgm/ysMpvbzJMtbvYHZ33oRYc&#10;Yn2KCpoQ+lRKXzVk0E9cT5ZvRzcYDLwOtdQDXjjcdDKOokQabC1/aLCnoqHqc38yCl6LzRZ3ZWwW&#10;P13x8nZc91+Hj5lS93fj+hlEoDH8meGKz+iQM1PpTlZ70SlIEq4SeD4+zUBcDdP5nFXJKl4uI5B5&#10;Jv+XyH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9x9W52wCAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAl9Hr0OMAAAAMAQAADwAAAAAA&#10;AAAAAAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00B83D72" w:rsidRDefault="00B83D72">
+                    <w:p w14:paraId="2EDD9759" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
                       <w:pPr>
-                        <w:rPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Use these precautions to keep your information secure from identity theft.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0603EB8E" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Papers:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Shred all documents containing your personal information.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5F705F3B" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Statements</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Switch to electronic statements to reduce the risk of having personal information stolen from documents in your mailbox.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7502408F" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Credit report:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Visit annualcreditreport.com to check your credit report for discrepancies at least once a year.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="72739DE4" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>PINs:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Memorize your PIN. When using your debit card at an ATM, cover the keypad and make sure no one is watching you.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="587D1C0D" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Social security number:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Only provide your social security number (SSN) when it’s </w:t>
+                      </w:r>
                       <w:proofErr w:type="gramStart"/>
-                      <w:r>
-                        <w:rPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>absolutely necessary</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>. Mortgage and loan credit checks require you to provide your SSN, but unless it’s required keep your SSN to yourself.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="52AA1209" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
-                        </w:rPr>
-[...4 lines deleted...]
-                        <w:rPr>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Research: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Get references for lenders or brokerages before you provide your personal information. Ask about what each transaction entails so you know what to expect.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6182D203" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
-                        </w:rPr>
-                        <w:t xml:space="preserve"> Name</w:t>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Files:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Keep copies of every document you are required to complete. Lock them in a safe or secure them digitally with passwords.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00B83D72" w:rsidRPr="00B83D72" w:rsidRDefault="00B83D72">
+                    <w:p w14:paraId="72BFA8C2" w14:textId="77777777" w:rsidR="00F77035" w:rsidRPr="00F77035" w:rsidRDefault="00F77035" w:rsidP="00F77035">
                       <w:pPr>
-                        <w:rPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-                        <w:t>yourwebsite.com</w:t>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Alerts</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Notify a consumer reporting agency the moment you suspect something is amiss. TransUnion, Equifax and Experian can place fraud alerts on your credit report. When you aren’t sure, report your suspicions anyway – it is better to be safe than sorry.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="05143F03" w14:textId="3DBA1B5B" w:rsidR="00B83D72" w:rsidRDefault="00F77035" w:rsidP="00F77035">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F77035">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Are you looking to buy a home? Contact me today to set up an appointment!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B83D72">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...118 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F67C636" wp14:editId="5B2BDE55">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3219450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7781925" cy="645795"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7781925" cy="645795"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B83D72" w:rsidRPr="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
+                          <w:p w14:paraId="50C3FA66" w14:textId="77777777" w:rsidR="00B83D72" w:rsidRPr="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="70"/>
                                 <w:szCs w:val="70"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B83D72">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="70"/>
                                 <w:szCs w:val="70"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
@@ -1608,71 +1341,71 @@
                                   </w14:solidFill>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                                 <w14:textFill>
                                   <w14:noFill/>
                                 </w14:textFill>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B83D72">
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="70"/>
                                 <w:szCs w:val="70"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>tips</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00B83D72" w:rsidRDefault="00B83D72"/>
+                          <w:p w14:paraId="0969EBAE" w14:textId="77777777" w:rsidR="00B83D72" w:rsidRDefault="00B83D72"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-2.25pt;margin-top:253.5pt;width:612.75pt;height:50.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvEnkKfAIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jbUaAVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777vP99PlFaw3bqhBrcCUfH404U05CVbvnkv94vP50&#10;xllE4SphwKmS71TkF4uPH84bP1cTWIOpVGBE4uK88SVfI/p5UUS5VlbEI/DKkVFDsALpGJ6LKoiG&#10;2K0pJqPRSdFAqHwAqWIk7VVn5IvMr7WSeKd1VMhMySk2zN+Qv6v0LRbnYv4chF/Xsg9D/EMUVtSO&#10;Lt1TXQkUbBPqP6hsLQNE0HgkwRagdS1VzoGyGY/eZPOwFl7lXKg40e/LFP8frbzd3gdWVyWfcOaE&#10;pRY9qhbZF2jZJFWn8XFOoAdPMGxJTV0e9JGUKelWB5v+lA4jO9V5t69tIpOkPD09G88mU84k2U6O&#10;p6ezaaIpXr19iPhVgWVJKHmg3uWSiu1NxA46QNJlDq5rY3L/jGMNkX6ejrLD3kLkxiWsypPQ06SM&#10;usizhDujEsa470pTJXICSZFnUF2awLaCpkdIqRzm3DMvoRNKUxDvcezxr1G9x7nLY7gZHO6dbe0g&#10;5OzfhF39HELWHZ5qfpB3ErFdtX2nV1DtqNEBukWJXl7X1I0bEfFeBNoM6i1tO97RRxugqkMvcbaG&#10;8Ptv+oSngSUrZw1tWsnjr40IijPzzdEoz8bHx2k184EGY0KHcGhZHVrcxl4CtWNM74qXWUx4NIOo&#10;A9gnehSW6VYyCSfp7pLjIF5it//0qEi1XGYQLaMXeOMevEzUqTtp1h7bJxF8P5BIo3wLw06K+Zu5&#10;7LDJ08Fyg6DrPLSpwF1V+8LTIuex7x+d9FIcnjPq9WlcvAAAAP//AwBQSwMEFAAGAAgAAAAhABMs&#10;pYjiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bsopuVWk6TZUmJASH&#10;jV24pY3XViROabKt8PRkJ3az5U+/v79YT9awM46+dyRhMRfAkBqne2olHD62swyYD4q0Mo5Qwg96&#10;WJf3d4XKtbvQDs/70LIYQj5XEroQhpxz33RolZ+7ASnejm60KsR1bLke1SWGW8MTIZbcqp7ih04N&#10;WHXYfO1PVsJrtX1Xuzqx2a+pXt6Om+H78JlK+fgwbZ6BBZzCPwxX/agOZXSq3Ym0Z0bC7CmNpIRU&#10;rGKnK5AkizjVEpYiWwEvC37bofwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7xJ5CnwC&#10;AABiBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEyyl&#10;iOIAAAALAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="4F67C636" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-2.25pt;margin-top:253.5pt;width:612.75pt;height:50.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+oeSabQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817LdOA8jcuA6cFHA&#10;SIImRc40RcZCKS5Lri25X58lJdlG2kuKXqQldzjcxyyvb5rKsJ3yoQSb89FgyJmyEorSvuT8x9Py&#10;0yVnAYUthAGrcr5Xgd/MPn64rt1UjWEDplCeEYkN09rlfIPoplkW5EZVIgzAKUtODb4SSEv/khVe&#10;1MRemWw8HJ5nNfjCeZAqBNq9bZ18lvi1VhLvtQ4Kmck5xYbp69N3Hb/Z7FpMX7xwm1J2YYh/iKIS&#10;paVLD1S3AgXb+vIPqqqUHgJoHEioMtC6lCrlQNmMhm+yedwIp1IuVJzgDmUK/49W3u0e3YNn2HyB&#10;hhoYC1K7MA20GfNptK/inyJl5KcS7g9lUw0ySZsXF5ejq/GEM0m+87PJxdUk0mTH084H/KqgYtHI&#10;uae2pGqJ3SpgC+0h8TILy9KY1BpjWU2knyfDdODgIXJjI1alJnc0x8iThXujIsbY70qzskgJxI0k&#10;L7Uwnu0ECUNIqSym3BMvoSNKUxDvOdjhj1G953CbR38zWDwcrkoLPmX/JuziZx+ybvFU85O8o4nN&#10;uqHEcz7uG7uGYk/99tCOQnByWVJTViLgg/CkfWoxzTPe00cboOJDZ3G2Af/7b/sRT5IkL2c1zVLO&#10;w6+t8Ioz882SWK9GZ2dx+NKC9DGmhT/1rE89dlstgLoyopfDyWRGPJre1B6qZxr7ebyVXMJKujvn&#10;2JsLbCecng2p5vMEonFzAlf20clIHZsUJffUPAvvOl0iKfoO+qkT0zfybLHxpIX5FkGXSbuxzm1V&#10;u/rTqCb1d89KfAtO1wl1fPxmrwAAAP//AwBQSwMEFAAGAAgAAAAhABMspYjiAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bsopuVWk6TZUmJASHjV24pY3XViROabKt8PRk&#10;J3az5U+/v79YT9awM46+dyRhMRfAkBqne2olHD62swyYD4q0Mo5Qwg96WJf3d4XKtbvQDs/70LIY&#10;Qj5XEroQhpxz33RolZ+7ASnejm60KsR1bLke1SWGW8MTIZbcqp7ih04NWHXYfO1PVsJrtX1Xuzqx&#10;2a+pXt6Om+H78JlK+fgwbZ6BBZzCPwxX/agOZXSq3Ym0Z0bC7CmNpIRUrGKnK5AkizjVEpYiWwEv&#10;C37bofwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/qHkmm0CAABEBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEyyliOIAAAALAQAADwAAAAAA&#10;AAAAAAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00B83D72" w:rsidRPr="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
+                    <w:p w14:paraId="50C3FA66" w14:textId="77777777" w:rsidR="00B83D72" w:rsidRPr="00B83D72" w:rsidRDefault="00B83D72" w:rsidP="00B83D72">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="70"/>
                           <w:szCs w:val="70"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B83D72">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="70"/>
                           <w:szCs w:val="70"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
@@ -1701,92 +1434,92 @@
                             </w14:solidFill>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                           <w14:textFill>
                             <w14:noFill/>
                           </w14:textFill>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B83D72">
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="70"/>
                           <w:szCs w:val="70"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>tips</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00B83D72" w:rsidRDefault="00B83D72"/>
+                    <w:p w14:paraId="0969EBAE" w14:textId="77777777" w:rsidR="00B83D72" w:rsidRDefault="00B83D72"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B83D72">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CFD3F1E" wp14:editId="268CD0C1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7863840" cy="3922776"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7863840" cy="3922776"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1794,576 +1527,569 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.25pt;margin-top:-1.5pt;width:619.2pt;height:308.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDVPEldKQMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtP2zAUfp+0/2D5&#10;veRCIG1EiroWJiQECJh4dh2nieTYnu3eNu2/79hOWgRok6b1wfXl+Fw+f+fLxeWu42jDtGmlKHFy&#10;EmPEBJVVK1Yl/vZ8PRpjZCwRFeFSsBLvmcGX08+fLraqYKlsJK+YRuBEmGKrStxYq4ooMrRhHTEn&#10;UjEBh7XUHbGw1Kuo0mQL3jsepXF8Hm2lrpSWlBkDu4twiKfef10zau/r2jCLeIkhN+tH7celG6Pp&#10;BSlWmqimpX0a5B+y6EgrIOjB1YJYgta6feeqa6mWRtb2hMouknXdUuZrgGqS+E01Tw1RzNcC4Bh1&#10;gMn8P7f0bvOgUVvB22EkSAdP9AigEbHiDCUOnq0yBVg9qQfdrwxMXa27WnfuH6pAOw/p/gAp21lE&#10;YTMfn5+OM0CewtnpJE3z/Nx5jY7XlTb2K5MdcpMSawjvoSSbW2OD6WDioi15q65bzlGlAF7wrKV9&#10;aW3jwXJlDEY9XPDYfydVeIiFpOuOCRuYpRknFmhtmlYZCFOwbskAKH1ThSBQI2Towrlq/Wv/TMez&#10;OJ6kX0bzs3g+yuL8ajSbZPkoj6/yLM7GyTyZ/3IpJlmxNuxWUsIXqh2ol2Tvsv2QMX0TBNJ48qEN&#10;8RQPgEFCHuMhRYDb4eZyNZq6FwY7mFvNLG3ctAZI+30wPhz0Fx3gzooLNwrp1iGS24kcRwIr/Mzu&#10;OQvWj6wGcgEPUv8svq3ZnOuQLaEU0A5gmoZULGyfxfDrSXK44cvhAhwes+199w6cZLz3HbIM1fmr&#10;zKvCIbH4T4n1YA43fGQp7OFy1wqpP3LAoao+crAfQArQOJSWstpD6wF7PYuNotctNMAtMfaBaBAh&#10;oDYIq72HoeZyW2LZzzBqpP7x0b6zBwLBKUZbELUSm+9rohlG/EaAakySzPWi9YvsLE9d+7w+Wb4+&#10;EetuLoFUoAyQnZ86e8uHaa1l9wL6O3NR4YgICrFLTK0eFnMbxBYUnLLZzJuB8ilib8WTokO/ugZ/&#10;3r0QrXoVsMDcOzkIICneiEGwDVycra2sW68UR1x7vEE1PXF6hXey/HrtrY7foelvAAAA//8DAFBL&#10;AwQUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sK&#10;wjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNe&#10;GacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeU&#10;N9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6ho08K7l&#10;X491LwAAAP//AwBQSwMEFAAGAAgAAAAhAFOsCoXhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNxap00pJcSpKKgcuCBSqDi68ZJEjdcmdtvw92xPcFqtZjTzJl8OthNH7EPr&#10;SMFknIBAqpxpqVbwvlmPFiBC1GR05wgV/GCAZXF5kevMuBO94bGMteAQCplW0MToMylD1aDVYew8&#10;Emtfrrc68tvX0vT6xOG2k9MkmUurW+KGRnt8bLDalwfLvU/l7bBq91v/+bzxL6vvj618XSt1fTU8&#10;3IOIOMQ/M5zxGR0KZtq5A5kgOgWj2Q07+aY86axP0/QOxE7BfDJbgCxy+X9C8QsAAP//AwBQSwME&#10;CgAAAAAAAAAhAPir0GHoFxUA6BcVABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+ETikV4aWYA&#10;AE1NACoAAAAIAAoBEgADAAAAAQABAAABGgAFAAAAAQAAAIYBGwAFAAAAAQAAAI4BKAADAAAAAQAC&#10;AAABMQACAAAAIgAAAJYBMgACAAAAFAAAALgCEwADAAAAAQABAACCmAACAAAAHgAAAMycmwABAAAA&#10;zAAAAOqHaQAEAAAAAQAAAbgAAAHkAC3GwAAAJxAALcbAAAAnEEFkb2JlIFBob3Rvc2hvcCBDQyAy&#10;MDE1IChXaW5kb3dzKQAyMDE1OjA3OjAyIDE1OjI0OjI4AChjKSBCbGFzYmlrZSB8IERyZWFtc3Rp&#10;bWUuY29tAGgAdAB0AHAAOgAvAC8AdwB3AHcALgBkAHIAZQBhAG0AcwB0AGkAbQBlAC4AYwBvAG0A&#10;LwByAG8AeQBhAGwAdAB5AC0AZgByAGUAZQAtAHMAdABvAGMAawAtAHAAaABvAHQAbwBzAC0AaQBk&#10;AGUAbgB0AGkAdAB5AC0AdABoAGUAZgB0AC0AcwBvAGMAaQBhAGwALQBzAGUAYwB1AHIAaQB0AHkA&#10;LQBjAGEAcgBkAC0AaQBtAGEAZwBlADEAMwAzADAAOQA3ADYAOAAAAAAAAAOgAQADAAAAAf//AACg&#10;AgAEAAAAAQAACfagAwAEAAAAAQAABQYAAAAAAAAABgEDAAMAAAABAAYAAAEaAAUAAAABAAACMgEb&#10;AAUAAAABAAACOgEoAAMAAAABAAIAAAIBAAQAAAABAAACQgICAAQAAAABAAARQAAAAAAAAABIAAAA&#10;AQAAAEgAAAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAAAAH/2wCEAAwICAgJCAwJCQwR&#10;CwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBDQsL&#10;DQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDP/AABEIAFEAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEBAQEBAQAAAAAAAAADAAECBAUG&#10;BwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIEAgUHBggFAwwzAQACEQME&#10;IRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRaisoMmRJNUZEXCo3Q2F9JV&#10;4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3EQACAgEC&#10;BAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi4XKCkkNTFWNzNPElBhai&#10;soMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2JzdH&#10;V2d3h5ent8f/2gAMAwEAAhEDEQA/AFl5PT3dQyLM99ldTWiqp9e0xZ9KX1ucx1rWue/2Vqtc7CqZ&#10;1L0sqrMsxq6nYLmTXTY8icmt1m5zPVrb7/RZke//AKCm3FyLC+8FrmucXS14IIdLjM+32btv01PH&#10;xxdf9nfcyisfSscPYJ4/Oa13qO9v01MCANyKG3ksIPYHVTm9MLuonEvOSMZjHYTA4D1nu/pNbb9v&#10;6w3B3e/7OzfcxPj4wtweo5hLo6ftG2uHh7nEMNfqe3Zsc5vv9+xaTvqtkWM0vqsaezq3Fv8A6Maq&#10;9n1UvBaQcRzmaM2vNZA8G+xm1ITj0n2Vwn91rvx8zCxa8ovdU02uptZW4zVa1ot9K9vtZ6j2fRZ/&#10;1uz9IrlnU+qdOyBjX3V3Whgt9M+4hjvoOc5mzbu/lt3qtZ0/qdFZpOQ4VGN9YzWPaSD/AKC+57XO&#10;3f8ABqvk2Ztr/VyrDaSQXOcyvc4tb6LfVvx2VvuZWz+bY5yNCW/DL81ajaw7A6nhG/1c7pzK8kAT&#10;aK2myHD27nlrL9r2/QTXdO6N1Kyy3G6jbhZFwgwQWDT/AEFnpu+j/wAKsqzMzcpuOzObXknHtba7&#10;JYdmS9jfoYvqOAbsbu+nfbe9XmZeJl9V9TJrdiYFj7Hub6TWbQGsrx6X5THPq9O6z9I//QP/AMJ6&#10;d36Jvtecf7p4gnj8QfNv9L+r31h6fijFo6li5VLIGOHVFhgn3erq/wD6pU+u4HXsjpltR6S5t5gC&#10;3GLbQdYkeifVT9Oi2rKyN4xxhUDIuFFnqw4kkYrNjmbrNn5/qfzn/GrWxL+pljrKbnvrrt9B28Cf&#10;V9v6EeoA6z3v9P8ARv8A5xE45D9IfVXH4fY8ufql0huFVVVdZVlDWy+5jmF7v3XVWtZta38xVeqs&#10;Z0fCrucG23NBabi8u3H80lr/AKDWfutXfV9X6i3R4Y4SRDgWmWna9p9x9zUrcvEyQBmdPx8gB0je&#10;1rgD+9+kr+khwT7D6FXHF8kFGbiW09R6jQ9wyP0jWvlu5k6+7/B7/wDqFbyK+o2WtzcultNGbNlb&#10;RAaGN0H6MfRa3+UvUMh3RL2k5PTw4H6QEcf5zVyf+MHovTcLDwndLr9A5jnNhz3bNv6MNk2H9Gzf&#10;amkEbgpBB2LzmP8AWLMtzDXpbitAafUEn91mz/jHfRVvrWJmU4b3X0VNPq+g41OJLLY9T0rNzWbv&#10;b+fV7EPK+qrKcSqrDyBfa2TkP/Msef8AROb9FtaDnUW/s6g5j8q3Mpcd7rbN9La/zGUNku3u/eQ1&#10;Sk6dX0rCqxm47m2ZjXetZZcID3RtNbWH/B17lHOqtufkZF9NVl9sRaC4CtjQGsbVUPbv9v8AO2LC&#10;rcbrHZdrd1NBADTq0v8A8FT/AN+etTI6p0p+AKaMO0Z0Nc/Pc/aS8nffuqZ7fR/wFNf7iRS52LjX&#10;5d915rdZj4Q32AcGPoV/2kezJqHvyG4/UPtEucRvruqMAeluGzbt/M/nK1JvV78PDbjt2mreXisi&#10;JJ1e97x7kd5pvFG7EebslpeyloD7Ng13u2R/WSU//9Dl2Zt2M4ip0N7jsf7KejrT8TPqy43Uh23J&#10;pOrX0v8AZfW8fnN2+5ZvrbxB57IVhlpae4ITrU7HV9/R+p3YdNjnYs7qtSJY731uj+q5UrckgB7S&#10;HNM+SsdftGRh9Lyj9N2KxjjyZZ7Pc5YwsIkdjyEidVOvh5dN3se0F/IJ7x5KVj/Tdt+iQeD5dlkU&#10;u22gjSNQruTaXtkmD5/BK9FNyrOzKm76LHEacgEf2mvBZ/nLYwfrZigtGdiTqJsxbNj48fs+R69D&#10;v6tf2Zc1029psNdmrXCAD4z2TZQ9ImDoT35BSEiNiogHd9W6f0zE6zg15nTMpmRTJAJ30W1vj9JU&#10;91BLq7drvf8A6T/hK1Zb0vrOC1gxn3VVVO31sbsyKwfc122t36fY5tj936T89ed/UT6wW9I67T7j&#10;9jzHNpyqyYbtcdlVx0+ljPfv/wCL9Ve2iPuTvdl1qQ8VvAOlh44fa6sX7DtrrY+43PNTn02Pcd3t&#10;urs3+ozd6f8A2pr/AJv07P8ACIz8oiusCs1lrW/aLspvoy4vb6lg+zl2E2v0/wBHXss9m/e/+Z/S&#10;9W9jLG7bGh7fBwkfisLq1LcLIa9gFOM9v0gdrGvH7/tdsY/dW3/0WnxyAmq8Vpie7UzDSLn0Yxdd&#10;Xs3/AGhsenDh+j22+31bN3+ia/8Arrk/8alz39V6b0xphtWK65x7Br7DXvd/VbjrqMb0ftFdbGtq&#10;dZa1t0NDT6gc39Dbt2/p3Vv3+n9P0/0ln6OmxZP1t6p0nG6zl05bNtr6qsa7IeN4Nez1vRa0e6qv&#10;9L+k2oZP0R2XQG7xdd2A3pOzHcR1EXNbXVDwW1Dj7J6X6N91z/dk+r+Z/NJPzsh+K9uRYS0CPcPd&#10;u7D+stTFwcanIr6h0jJaHtk1ubttb4e1tixMrFz8/qjcCnddkWuc4u7yT+lyLCo1zfxup4L+l14f&#10;2Q0YrCGbBFnq3fn2f6Wyxzk+N6eOMmvp+S/H+0sNOTToCWz7qnMvbvYqxrd08OyW3jFycC5tWDQ0&#10;B73ObLrcrX6NLf8ATe/1bUG/HycdzX5UTc31W2b22BwOrn+pW5/u3fT3+9JLDB6Rbn9Rcw6YmMA7&#10;Itdo1o/Nqn96xTyHvqrOSbnszsh1lVlTRDGY5Ar2Of8Aneu13+D/AMGoYGZl2XvqqvNGH/PZALQ5&#10;u1o2Ne5rv8K/6Ks/bHOxPtT/AEH1PsNf2cPjIaNdlllJGz03tb9JBT//0fPN8ahRLtVAuhQc7wSU&#10;6GTdu6diV/6NpAHzlU57p3vPpsYOGhR/NSUuDBkdlYdbuZzr3VUOUt2iSmVLyy5rh2KPl273COOV&#10;W+iUiZBJ76BJTc6a8MyqiTDQ4Enwg8r3TB6w++yH0vrDpO8lpb5CWu/O/qrxv6t9KOXkMvvBFDCC&#10;G/vkcM/qfvr07Cc4NB78lAypID1jLA4SqvVHA1VMgF7n+yRPAPuQ8O8uaClnndbSB+Y1zvnI/wDS&#10;bk6GpQUOPTQcinYwBwO9p8Ds2sP9b07fTXkf1qyH5/1q6oXuiurJfW8jsyo/Z2sb/Lt9JexYtcZc&#10;HUsH5Hf+QYvLhmdByMK7GrH6XMtdkZt94DbLLXPdZ+jsb7K6a3O/R+mnHUoGzlVZeA7GuGRj2Py3&#10;R9nyGPDBTs/m2NZt3en/AKZn56Lh9QuwW5FtbwPtDWtvc4bi4NnYzcfe33O/M+mjX4lrr35Flgy3&#10;PZsm+SQA30qntdUW+6ljW+l+YsbMda61mNWJcTtY3xd+8f5LENkupV1THy6nuysUsZUQ19gh7Nx+&#10;ixg9tu7+oqnU68NuO440A8OrALX7vzWek/371JmNk0AOZT+rdPsPqOud6bX3MO61kl9T337v8FR+&#10;mQsjOyc/JdlZT/VufAL4A0aNjGNDfza2jYkltZXQ8jp/Tm4znAZ1rhZmUjloj2VGz6O+v/RrNyTX&#10;9osNdLsapzia6XuLy1v5rDa4N9T+uiXdTyqnBlTvUdMFj5fuc4+1mp3blZyMwU2ehkNBsABf6J3s&#10;aTrt/SBiSn//0vNHO7KLdXeQ1US7snkNEDk8pKZF+qdjwTB7oUyNOO5SG4capKSHQp2uUNTzyi14&#10;9thhjS4nt/uSUqZWj0vpN3ULQPoUNPuP5x/khWem9DvJFl+O8tGsaj/vq63BZTS1rTiuaBxo3+KB&#10;tTa6X00Uta1rYA8B4LepZsaBws6jJwmgE0vaf6o/765XaL8Oxwgvb4aP/gU2iehXAgOtgzCLcN+X&#10;B4Y1rZ8o93/n5RxrcZrJD5gaDUE/5wU2h25zztLnzuALSNf3f0n7qkgK3WyKn2/ZcPMzbHbWUUvs&#10;c6YgMYXO93uXkXUquk020s6YZBrDrmh/qMaT9Ctjv3tv85716N9c8l2N9Tuq2fQdYwUgcE+tYyh3&#10;d35pcvIa8sNIbtMkwndVDZu35JoqIrfsefdu7NA53NPtU+l9Qu6ba/MvrrszMisDHsbo/HbJL3ip&#10;36P1r/Z792+pZ7Q6+6wvBfXT+ku000+gw/yP31Zpfg2td9qLq7nFxN2pA49JrQHbf+Ma+r/rzE0n&#10;qpNacTLeXuP6Q8uOjjPju+kpZ1+XdTQ2602txa/SxwWtBa3nbuZ7n+799UnhjLXMY8WNbp6gEA6a&#10;x9JAtvyHvFePaa9+gaYIgfSs1+j/AGUk2n6ZiX2Mu6kKzZXiA7fA2HRzv5W3d+b/AMJ+4rnTLOgu&#10;xiepNacoWPN73eqbH0lvt+xMY5mK3N9Z3t9d3p1MZ6n6b+bRBbm19MxRZjxg1t2Uvp4MEt9e2iS9&#10;jrnN3eo76aA5uLk+DneP0XJKf//T8xaKxyTKb9EPElC1UmhJSTa6znQdgFJuONwHc8CUmFw4KvYW&#10;dZiuJYxjweQ9spKYM6PbtD3N9p4IMqTcKis+5uvmiuzKydzWmp38g6f5qiMm0mXRczv2cEdFJG3v&#10;qB9J76x/Ie5p+9rlF3XevYsOx+pZPpu7GxzoP9ooN1tZM1/QPbwVe0g1keIQOqnRZ9dPrQyI6g8/&#10;12sf/wBWxyv43+Mf6zU/Ssx7vKzHr/8ARQrXKJwlQ7Kt7+j/ABsdbEergYLwOdotYT/4LY1adP8A&#10;jbqc0Nv6NB7uqyPyMtp/7+vMWOhGa5G1PefW7694HX+ht6ViYl2MXWssv9Us2ljNx9NpqcfpWbH/&#10;AJi4r0XNO6p8RqGv9w+/6Si1yI1ySmf2y1uOzHc30q2kvsczUWPJ1ttc33f530FIbXt3NII8W6hR&#10;lQLG7tw9rv3m6H8PpIEdikFK+WsJnw/FNjV1Gk5LrBvtO2usakVtMP3u/wAHvQAbsiz7OCHMJ9zw&#10;PdDfc7+StK7oFmP0unqgvpcMgkMxqyfVa1h9J9lwPp7dtm1ns9VIWp0sTMqxa7rcJ3oktDwXFr3H&#10;b9Ch29rLm+1/perju/Sf8Gz6FLqOfTbU237NXR6LAyWTL4DWV7/6uz+v/wAKswW21eOv4/P6Lv8A&#10;NUXvfnX04bHgPtsaxgfDGhzjs3WP+ht1Tib6If/U8sUghpJKbNfZFaqKSBU3ynq/nAs9JFTf7P8A&#10;6yjZ/Nu+P8FSSSUyUmoaSSkzeQihVEklN5qM1ZaSSnY7JDkLHSSU63SP6Q//AIt//VVq/d/g/n+V&#10;y5pJEKeq6l/QsL/iD/59tWBZ/hP7SqJIz3+kf+igftL/AP/Z/+0ajlBob3Rvc2hvcCAzLjAAOEJJ&#10;TQQEAAAAAAAxHAFaAAMbJUccAgAAAgAEHAJ0AB0oYykgQmxhc2Jpa2UgfCBEcmVhbXN0aW1lLmNv&#10;bQA4QklNBCUAAAAAABBrsvaWSzUMoznL4dbsvA7eOEJJTQQ6AAAAAADlAAAAEAAAAAEAAAAAAAtw&#10;cmludE91dHB1dAAAAAUAAAAAUHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAA&#10;AA9wcmludFNpeHRlZW5CaXRib29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAABAAAAAAAPcHJpbnRQ&#10;cm9vZlNldHVwT2JqYwAAAAwAUAByAG8AbwBmACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAA&#10;AAEAAAAAQmx0bmVudW0AAAAMYnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0A&#10;AAAQAAAAAQAAAAAAEnByaW50T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJi&#10;b29sAAAAAABSZ3NNYm9vbAAAAAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAA&#10;AAAATmd0dmJvb2wAAAAAAEVtbERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAA&#10;AAAAUkdCQwAAAAMAAAAAUmQgIGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJs&#10;ICBkb3ViQG/gAAAAAAAAAAAAQnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAA&#10;AAAAAAAAAAAAUnNsdFVudEYjUHhsQHLAAAAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNl&#10;bnVtAAAAAFBnUHMAAAAAUGdQQwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNS&#10;bHQAAAAAAAAAAAAAAABTY2wgVW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9v&#10;bAAAAAAOY3JvcFJlY3RCb3R0b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1j&#10;cm9wUmVjdFJpZ2h0bG9uZwAAAAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAB&#10;LAAAAAEAAQEsAAAAAQABOEJJTQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAAAe&#10;OEJJTQQZAAAAAAAEAAAAHjhCSU0D8wAAAAAACQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAA&#10;AAABOEJJTQP1AAAAAABIAC9mZgABAGxmZgAGAAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAAB&#10;AFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAAAAABOEJJTQP4AAAAAABwAAD/////////////////&#10;////////////A+gAAAAA/////////////////////////////wPoAAAAAP//////////////////&#10;//////////8D6AAAAAD/////////////////////////////A+gAADhCSU0ECAAAAAAAEAAAAAEA&#10;AAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAAOEJJTQQaAAAAAANfAAAABgAAAAAAAAAAAAAFBgAA&#10;CfYAAAAVAGQAcgBlAGEAbQBzAHQAaQBtAGUAXwBtAF8AMQAzADMAMAA5ADcANgA4AAAAAQAAAAAA&#10;AAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAn2AAAFBgAAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAA&#10;AAAAAAAAAAAAABAAAAABAAAAAAAAbnVsbAAAAAIAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3Qx&#10;AAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAFBgAAAABS&#10;Z2h0bG9uZwAACfYAAAAGc2xpY2VzVmxMcwAAAAFPYmpjAAAAAQAAAAAABXNsaWNlAAAAEgAAAAdz&#10;bGljZUlEbG9uZwAAAAAAAAAHZ3JvdXBJRGxvbmcAAAAAAAAABm9yaWdpbmVudW0AAAAMRVNsaWNl&#10;T3JpZ2luAAAADWF1dG9HZW5lcmF0ZWQAAAAAVHlwZWVudW0AAAAKRVNsaWNlVHlwZQAAAABJbWcg&#10;AAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRs&#10;b25nAAAAAAAAAABCdG9tbG9uZwAABQYAAAAAUmdodGxvbmcAAAn2AAAAA3VybFRFWFQAAAABAAAA&#10;AAAAbnVsbFRFWFQAAAABAAAAAAAATXNnZVRFWFQAAAABAAAAAAAGYWx0VGFnVEVYVAAAAAEAAAAA&#10;AA5jZWxsVGV4dElzSFRNTGJvb2wBAAAACGNlbGxUZXh0VEVYVAAAAAEAAAAAAAlob3J6QWxpZ25l&#10;bnVtAAAAD0VTbGljZUhvcnpBbGlnbgAAAAdkZWZhdWx0AAAACXZlcnRBbGlnbmVudW0AAAAPRVNs&#10;aWNlVmVydEFsaWduAAAAB2RlZmF1bHQAAAALYmdDb2xvclR5cGVlbnVtAAAAEUVTbGljZUJHQ29s&#10;b3JUeXBlAAAAAE5vbmUAAAAJdG9wT3V0c2V0bG9uZwAAAAAAAAAKbGVmdE91dHNldGxvbmcAAAAA&#10;AAAADGJvdHRvbU91dHNldGxvbmcAAAAAAAAAC3JpZ2h0T3V0c2V0bG9uZwAAAAAAOEJJTQQoAAAA&#10;AAAMAAAAAj/wAAAAAAAAOEJJTQQUAAAAAAAEAAAAAThCSU0EDAAAAAARXAAAAAEAAACgAAAAUQAA&#10;AeAAAJfgAAARQAAYAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkI&#10;DAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwM/8AAEQgAUQCgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMA&#10;AQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMB&#10;AAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKj&#10;dDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cR&#10;AAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M0&#10;8SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW&#10;5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8AWXk9Pd1DIsz32V1NaKqn17TFn0pfW5zHWta57/ZW&#10;q1zsKpnUvSyqsyzGrqdguZNdNjyJya3WbnM9Wtvv9FmR7/8AoKbcXIsL7wWua5xdLXggh0uMz7fZ&#10;u2/TU8fHF1/2d9zKKx9Kxw9gnj85rXeo72/TUwIA3IobeSwg9gdVOb0wu6icS85IxmMdhMDgPWe7&#10;+k1tv2/rDcHd7/s7N9zE+PjC3B6jmEujp+0ba4eHucQw1+p7dmxzm+/37FpO+q2RYzS+qxp7OrcW&#10;/wDoxqr2fVS8FpBxHOZoza81kDwb7GbUhOPSfZXCf3Wu/HzMLFryi91TTa6m1lbjNVrWi30r2+1n&#10;qPZ9Fn/W7P0iuWdT6p07IGNfdXdaGC30z7iGO+g5zmbNu7+W3eq1nT+p0Vmk5DhUY31jNY9pIP8A&#10;oL7ntc7d/wAGq+TZm2v9XKsNpJBc5zK9zi1vot9W/HZW+5lbP5tjnI0Jb8MvzVqNrDsDqeEb/Vzu&#10;nMryQBNorabIcPbueWsv2vb9BNd07o3UrLLcbqNuFkXCDBBYNP8AQWem76P/AAqyrMzNym47M5te&#10;Sce1trslh2ZL2N+hi+o4Buxu76d9t71eZl4mX1X1Mmt2JgWPse5vpNZtAayvHpflMc+r07rP0j/9&#10;A/8Awnp3fom+15x/uniCePxB82/0v6vfWHp+KMWjqWLlUsgY4dUWGCfd6ur/APqlT67gdeyOmW1H&#10;pLm3mALcYttB1iR6J9VP06LasrI3jHGFQMi4UWerDiSRis2OZus2fn+p/Of8atbEv6mWOspue+uu&#10;30HbwJ9X2/oR6gDrPe/0/wBG/wDnETjkP0h9Vcfh9jy5+qXSG4VVVV1lWUNbL7mOYXu/ddVa1m1r&#10;fzFV6qxnR8Ku5wbbc0FpuLy7cfzSWv8AoNZ+61d9X1fqLdHhjhJEOBaZadr2n3H3NSty8TJAGZ0/&#10;HyAHSN7WuAP736Sv6SHBPsPoVccXyQUZuJbT1HqND3DI/SNa+W7mTr7v8Hv/AOoVvIr6jZa3Ny6W&#10;00Zs2VtEBoY3Qfox9Frf5S9QyHdEvaTk9PDgfpARx/nNXJ/4wei9NwsPCd0uv0DmOc2HPds2/ow2&#10;TYf0bN9qaQRuCkEHYvOY/wBYsy3MNeluK0Bp9QSf3WbP+Md9FW+tYmZThvdfRU0+r6DjU4kstj1P&#10;Ss3NZu9v59XsQ8r6qspxKqsPIF9rZOQ/8yx5/wBE5v0W1oOdRb+zqDmPyrcylx3uts30tr/MZQ2S&#10;7e795DVKTp1fSsKrGbjubZmNd61llwgPdG01tYf8HXuUc6q25+RkX01WX2xFoLgK2NAaxtVQ9u/2&#10;/wA7YsKtxusdl2t3U0EANOrS/wDwVP8A3561MjqnSn4Apow7RnQ1z89z9pLyd9+6pnt9H/AU1/uJ&#10;FLnYuNfl33Xmt1mPhDfYBwY+hX/aR7Mmoe/Ibj9Q+0S5xG+u6owB6W4bNu38z+crUm9Xvw8NuO3a&#10;at5eKyIknV73vHuR3mm8UbsR5uyWl7KWgPs2DXe7ZH9ZJT//0OXZm3YziKnQ3uOx/sp6OtPxM+rL&#10;jdSHbcmk6tfS/wBl9bx+c3b7lm+tvEHnshWGWlp7ghOtTsdX39H6ndh02Odizuq1IljvfW6P6rlS&#10;tySAHtIc0z5Kx1+0ZGH0vKP03YrGOPJlns9zljCwiR2PISJ1U6+Hl03ex7QX8gnvHkpWP9N236JB&#10;4Pl2WRS7baCNI1Cu5Npe2SYPn8Er0U3Ks7MqbvoscRpyAR/aa8Fn+ctjB+tmKC0Z2JOomzFs2Pjx&#10;+z5Hr0O/q1/ZlzXTb2mw12atcIAPjPZNlD0iYOhPfkFISI2KiAd31bp/TMTrODXmdMymZFMkAnfR&#10;bW+P0lT3UEurt2u9/wDpP+ErVlvS+s4LWDGfdVVU7fWxuzIrB9zXba3fp9jm2P3fpPz1539RPrBb&#10;0jrtPuP2PMc2nKrJhu1x2VXHT6WM9+//AIv1V7aI+5O92XWpDxW8A6WHjh9rqxfsO2utj7jc81Of&#10;TY9x3e26uzf6jN3p/wDamv8Am/Ts/wAIjPyiK6wKzWWtb9ouym+jLi9vqWD7OXYTa/T/AEdeyz2b&#10;97/5n9L1b2MsbtsaHt8HCR+KwurUtwshr2AU4z2/SB2sa8fv+12xj91bf/RafHICarxWmJ7tTMNI&#10;ufRjF11ezf8AaGx6cOH6Pbb7fVs3f6Jr/wCuuT/xqXPf1XpvTGmG1YrrnHsGvsNe939VuOuoxvR+&#10;0V1sa2p1lrW3Q0NPqBzf0Nu3b+ndW/f6f0/T/SWfo6bFk/W3qnScbrOXTls22vqqxrsh43g17PW9&#10;FrR7qq/0v6Tahk/RHZdAbvF13YDek7MdxHURc1tdUPBbUOPsnpfo33XP92T6v5n80k/OyH4r25Fh&#10;LQI9w927sP6y1MXBxqcivqHSMloe2TW5u21vh7W2LEysXPz+qNwKd12Ra5zi7vJP6XIsKjXN/G6n&#10;gv6XXh/ZDRisIZsEWerd+fZ/pbLHOT43p44ya+n5L8f7Sw05NOgJbPuqcy9u9irGt3Tw7JbeMXJw&#10;Lm1YNDQHvc5sutytfo0t/wBN7/VtQb8fJx3NflRNzfVbZvbYHA6uf6lbn+7d9Pf70ksMHpFuf1Fz&#10;DpiYwDsi12jWj82qf3rFPIe+qs5JuezOyHWVWVNEMZjkCvY5/wCd67Xf4P8AwahgZmXZe+qq80Yf&#10;89kAtDm7WjY17mu/wr/oqz9sc7E+1P8AQfU+w1/Zw+Mho12WWUkbPTe1v0kFP//R883xqFEu1UC6&#10;FBzvBJToZN27p2JX/o2kAfOVTnune8+mxg4aFH81JS4MGR2Vh1u5nOvdVQ5S3aJKZUvLLmuHYo+X&#10;bvcI45Vb6JSJkEnvoElNzprwzKqJMNDgSfCDyvdMHrD77IfS+sOk7yWlvkJa787+qvG/q30o5eQy&#10;+8EUMIIb++Rwz+p++vTsJzg0HvyUDKkgPWMsDhKq9UcDVUyAXuf7JE8A+5Dw7y5oKWed1tIH5jXO&#10;+cj/ANJuToalBQ49NByKdjAHA72nwOzaw/1vTt9NeR/WrIfn/Wrqhe6K6sl9byOzKj9naxv8u30l&#10;7Fi1xlwdSwfkd/5Bi8uGZ0HIwrsasfpcy12Rm33gNsstc91n6Oxvsrprc79H6acdSgbOVVl4Dsa4&#10;ZGPY/LdH2fIY8MFOz+bY1m3d6f8ApmfnouH1C7BbkW1vA+0Na29zhuLg2djNx97fc78z6aNfiWuv&#10;fkWWDLc9myb5JADfSqe11Rb7qWNb6X5ixsx1rrWY1YlxO1jfF37x/ksQ2S6lXVMfLqe7KxSxlRDX&#10;2CHs3H6LGD227v6iqdTrw247jjQDw6sAtfu/NZ6T/fvUmY2TQA5lP6t0+w+o653ptfcw7rWSX1Pf&#10;fu/wVH6ZCyM7Jz8l2VlP9W58AvgDRo2MY0N/NraNiSW1ldDyOn9ObjOcBnWuFmZSOWiPZUbPo76/&#10;9Gs3JNf2iw10uxqnOJrpe4vLW/msNrg31P66Jd1PKqcGVO9R0wWPl+5zj7WanduVnIzBTZ6GQ0Gw&#10;AF/onexpOu39IGJKf//S80c7sot1d5DVRLuyeQ0QOTykpkX6p2PBMHuhTI047lIbhxqkpIdCna5Q&#10;1PPKLXj22GGNLie3+5JSplaPS+k3dQtA+hQ0+4/nH+SFZ6b0O8kWX47y0axqP++rrcFlNLWtOK5o&#10;HGjf4oG1NrpfTRS1rWtgDwHgt6lmxoHCzqMnCaATS9p/qj/vrldovw7HCC9vho/+BTaJ6FcCA62D&#10;MItw35cHhjWtnyj3f+flHGtxmskPmBoNQT/nBTaHbnPO0ufO4AtI1/d/SfuqSArdbIqfb9lw8zNs&#10;dtZRS+xzpiAxhc73e5eRdSq6TTbSzphkGsOuaH+oxpP0K2O/e2/znvXo31zyXY31O6rZ9B1jBSBw&#10;T61jKHd3fmly8hryw0hu0yTCd1UNm7fkmioit+x5927s0Dnc0+1T6X1C7ptr8y+uuzMyKwMexuj8&#10;dskveKnfo/Wv9nv3b6lntDr7rC8F9dP6S7TTT6DD/I/fVml+Da132ourucXE3akDj0mtAdt/4xr6&#10;v+vMTSeqk1pxMt5e4/pDy46OM+O76SlnX5d1NDbrTa3Fr9LHBa0Fredu5nuf7v31SeGMtcxjxY1u&#10;nqAQDprH0kC2/Ie8V49pr36BpgiB9KzX6P8AZSTafpmJfYy7qQrNleIDt8DYdHO/lbd35v8Awn7i&#10;udMs6C7GJ6k1pyhY83vd6psfSW+37ExjmYrc31ne313enUxnqfpv5tEFubX0zFFmPGDW3ZS+ngwS&#10;317aJL2Ouc3d6jvpoDm4uT4Od4/Rckp//9PzForHJMpv0Q8SULVSaElJNrrOdB2AUm443AdzwJSY&#10;XDgq9hZ1mK4ljGPB5D2ykpgzo9u0Pc32nggypNwqKz7m6+aK7MrJ3NaanfyDp/mqIybSZdFzO/Zw&#10;R0Ukbe+oH0nvrH8h7mn72uUXdd69iw7H6lk+m7sbHOg/2ig3W1kzX9A9vBV7SDWR4hA6qdFn10+t&#10;DIjqDz/Xax//AFbHK/jf4x/rNT9KzHu8rMev/wBFCtconCVDsq3v6P8AGx1sR6uBgvA52i1hP/gt&#10;jVp0/wCNupzQ2/o0Hu6rI/Iy2n/v68xY6EZrkbU959bvr3gdf6G3pWJiXYxdayy/1SzaWM3H02mp&#10;x+lZsf8AmLivRc07qnxGoa/3D7/pKLXIjXJKZ/bLW47MdzfSraS+xzNRY8nW21zfd/nfQUhte3c0&#10;gjxbqFGVAsbu3D2u/ebofw+kgR2KQUr5awmfD8U2NXUaTkusG+07a6xqRW0w/e7/AAe9ABuyLPs4&#10;Icwn3PA90N9zv5K0rugWY/S6eqC+lwyCQzGrJ9VrWH0n2XA+nt22bWez1UhanSxMyrFrutwneiS0&#10;PBcWvcdv0KHb2sub7X+l6uO79J/wbPoUuo59NtTbfs1dHosDJZMvgNZXv/q7P6//AAqzBbbV46/j&#10;8/ou/wA1Re9+dfThseA+2xrGB8MaHOOzdY/6G3VOJvoh/9TyxSCGkkps19kVqopIFTfKer+cCz0k&#10;VN/s/wDrKNn8274/wVJJJTJSahpJKTN5CKFUSSU3mozVlpJKdjskOQsdJJTrdI/pD/8Ai3/9VWr9&#10;3+D+f5XLmkkQp6rqX9Cwv+IP/n21YFn+E/tKokjPf6R/6KB+0v8A/9k4QklNBCEAAAAAAF0AAAAB&#10;AQAAAA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAAAAXAEEAZABvAGIAZQAgAFAAaABv&#10;AHQAbwBzAGgAbwBwACAAQwBDACAAMgAwADEANQAAAAEAOEJJTQQGAAAAAAAHAAYAAAABAQD/4Q4C&#10;aHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLwA8P3hwYWNrZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1&#10;TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9ImFkb2JlOm5zOm1l&#10;dGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzA2NyA3OS4xNTc3NDcsIDIwMTUvMDMv&#10;MzAtMjM6NDA6NDIgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0cDovL3d3dy53My5v&#10;cmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRpb24gcmRmOmFib3V0&#10;PSIiIHhtbG5zOmRjPSJodHRwOi8vcHVybC5vcmcvZGMvZWxlbWVudHMvMS4xLyIgeG1sbnM6eG1w&#10;PSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9u&#10;cy5hZG9iZS5jb20vcGhvdG9zaG9wLzEuMC8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRvYmUu&#10;Y29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4w&#10;L3NUeXBlL1Jlc291cmNlRXZlbnQjIiBkYzpyaWdodHM9IihjKSBCbGFzYmlrZSB8IERyZWFtc3Rp&#10;bWUuY29tIiBkYzpmb3JtYXQ9ImltYWdlL2pwZWciIHhtcDpDcmVhdGVEYXRlPSIyMDE1LTA3LTAy&#10;VDE0OjIyOjM2LTA3OjAwIiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNS0wNy0wMlQxNToyNDoyOC0wNzow&#10;MCIgeG1wOk1ldGFkYXRhRGF0ZT0iMjAxNS0wNy0wMlQxNToyNDoyOC0wNzowMCIgcGhvdG9zaG9w&#10;OkNvbG9yTW9kZT0iNCIgcGhvdG9zaG9wOklDQ1Byb2ZpbGU9IlUuUy4gV2ViIENvYXRlZCAoU1dP&#10;UCkgdjIiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6Y2Y0ZjVlNDYtY2U1OC03MjRmLWI1NjMt&#10;MDVhNGZlZWJlZmU3IiB4bXBNTTpEb2N1bWVudElEPSJhZG9iZTpkb2NpZDpwaG90b3Nob3A6MTIy&#10;ODhhNjMtMjEwOS0xMWU1LTgyMzEtOWI1YmQ2YTU3NGI1IiB4bXBNTTpPcmlnaW5hbERvY3VtZW50&#10;SUQ9InhtcC5kaWQ6YTBmZDBlODUtMDY4Mi1mNDQ3LWI0ZmEtMDA4YTUwNTMxMDI4Ij4gPHhtcE1N&#10;Okhpc3Rvcnk+IDxyZGY6U2VxPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0iY3JlYXRlZCIgc3RFdnQ6&#10;aW5zdGFuY2VJRD0ieG1wLmlpZDphMGZkMGU4NS0wNjgyLWY0NDctYjRmYS0wMDhhNTA1MzEwMjgi&#10;IHN0RXZ0OndoZW49IjIwMTUtMDctMDJUMTQ6MjI6MzYtMDc6MDAiIHN0RXZ0OnNvZnR3YXJlQWdl&#10;bnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKSIvPiA8cmRmOmxpIHN0RXZ0OmFj&#10;dGlvbj0ic2F2ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6Y2Y0ZjVlNDYtY2U1OC03MjRm&#10;LWI1NjMtMDVhNGZlZWJlZmU3IiBzdEV2dDp3aGVuPSIyMDE1LTA3LTAyVDE1OjI0OjI4LTA3OjAw&#10;IiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cyki&#10;IHN0RXZ0OmNoYW5nZWQ9Ii8iLz4gPC9yZGY6U2VxPiA8L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRl&#10;c2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgIDw/eHBhY2tldCBlbmQ9InciPz7/4v/iSUND&#10;X1BST0ZJTEUAAQkACIBwQURCRQIQAABwcnRyQ01ZS0xhYiAH0AAHABoABQApADVhY3NwQVBQTAAA&#10;AABBREJFAAAAAAAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUFEQkUAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApkZXNjAAAA/AAAAHRjcHJ0AAABcAAAACt3dHB0&#10;AAABnAAAABRBMkIwAAABsAAAogZBMkIyAAABsAAAogZBMkIxAACjuAAAogZCMkEwAAFFwAACOLRC&#10;MkExAAN+dAACOLRCMkEyAAW3KAACOLRnYW10AAfv3AAAkJFkZXNjAAAAAAAAABpVLlMuIFdlYiBD&#10;b2F0ZWQgKFNXT1ApIHYyAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHRleHQAAAAAQ29weXJpZ2h0IDIw&#10;MDAgQWRvYmUgU3lzdGVtcywgSW5jLgAAWFlaIAAAAAAAALVaAAC8ZwAAkjBtZnQyAAAAAAQDCQAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAACJAQdBdoHaQjZCjYLhQzH&#10;Df8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUjJkQnZiiGKacqxyvoLQgu&#10;KC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxFdUaPR6lIw0ndSvdMEk0s&#10;TkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2PgZPFmAmcSaCNpM2pCa1Js&#10;Xm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmBx4LFg8KEv4W7hreHs4iu&#10;iamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzInbuerZ+foI6hfKJqo1ek&#10;RaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3yLi1uaO6kLt+vGu9Wb5H&#10;vzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn0pDTedRh1UnWMdcY2ADY&#10;5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHrSOwd7PDtw+6W73bwVfEz&#10;8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHoA6cFLAaEB78I5woECxYM&#10;HA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg0SHLIsQjviS4JbMmrieq&#10;KKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8PXw+fD99QH9BgkKFQ4lE&#10;jUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z4FrjW+dc6l3tXvFf9WD4&#10;YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXDdrl3r3ileZt6kHuFfHp9&#10;b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2RLJIbkwqT+pTpldmWyZe6&#10;mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/rHetb65nr2CwWrFUsk+z&#10;TLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bIncmlyq3Ltsy/zcjO0s/c&#10;0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW25rrnvejA6cPq1Ovl7PXu&#10;BO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD2AVoBsYIBgkyClILZQxy&#10;DXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEjIhkjDyQEJPkl7ibjJ9go&#10;zCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+084z3bPtM/y0DEQb1Ct0Oy&#10;RKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliLWY1aj1uRXJNdll6YX5tg&#10;nWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1nXaZd5V4kXmMeod7gnx8&#10;fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5ka+SpZOclJKViZaAl3iY&#10;cJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJytq667r8yw37Hzswm0ILU4&#10;tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLysztzhDPMtBU0XTSlNOy1M/V&#10;69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzrm+yH7W/uWO9c8FvxVvJM&#10;8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QONBQkGVAd/CJYJoQqkC58M&#10;kw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcgACDqIdMivSOmJJAleiZk&#10;J04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48TniOtM7xDy1PaY+mD+KQH1B&#10;b0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpVbVZfV1FYQ1k1WiZbGFwJ&#10;XPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+WcIJxbHJWc0B0KXUSdft2&#10;5HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJz4qzi5iMfY1ijkePLZAS&#10;kPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/pDClIqYVpwin/ajzqeqq&#10;4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHAIMEwwkDDUsRmxXrGj8em&#10;yL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z4KHhz+MC5E3lmebn6Dbp&#10;hurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADltH/Nf1TMP3+lfsOyjH+U&#10;fmmYf3+efkx943/BfmNiQX/+fpJEYYB/fwUfZIH+gBz8uH50i3nkD35XibLK235PiBSxPn5chrSX&#10;L36ChZt8k36+hLpg6X8Pg/RDAH+Wg3gdooDkg9/6o30llwjiSH0clDHJWH0lkXqvzn1Ljx6V1n2G&#10;jQ17Tn3XizxftH43iYlBy37AiC0cBH/PiBH4v3wXorDggnwXnsnHsnwrmxSuRXxbl6OUc3yrlKZ6&#10;Dn0MkeZelX13j09Atn3/jS0ajH7Ei8n3CXtHrnXe2ntEqXrGG3tdpMSs0nuWoGaTEHvqnFp42nxb&#10;mLtdiHzPlU0/uX1SkosZPH3GjvD1hXqqul3dWXqftEjEp3qzrourfHrwqT2R4ntMpE53snvAn7pc&#10;i3w9m48+03y8mHYYF3zbkEn0OHovxnLcDXobvzvDYnonuHOqTXpksjaQ33rJrHF20ntEpxBbrnvA&#10;ojA+DHw7nw8XHHwHj6DzHXnR0sja8Xm0ymHCSXm4wo2pP3nwu2GP53pZtM52BnrdrsZbBnteqYc9&#10;Y3vQpNMWSXtSjxHyKnmM34TZ/Xlm1dPBVXlgzO6oVnmUxOKPE3n+vZJ1S3qGtwdaaXsMsdw82nt6&#10;qSUVnnrIjp3t7YkTfivWfogAfbG+zYcFfVemtYYwfTOOGoWEfUh00IT8fYxaa4Sbfeg9joSffosY&#10;i4Z6gAHryYeuiQjVAIajh329jYW5hiGlfoT4hQOM0IRkhCpzfYP0g4hZD4Oogwc8OYO4guAW+YV3&#10;hAPp+4Zwk/jTU4V3kXW8EIScjxmkFIP1jROLiYN1i1ZyVYMXidVX/4LYiHw7LILrh5QViIR7h6jo&#10;UoVznvjRsoSDm4G6f4OymDuioYMOlTqKOIKgkqFxKYJQkENW94Ibjhw6NIIujJYUOIOJisnmyISq&#10;qhjQMoO7pa25BoLxoYKhP4JVnaSI7oHjmhJwC4GjludWAoF1k/85U4GGkgwTFYKajOflY4QMtWLO&#10;1oMdsAO3tYJSquqgBYG5pi6H1YFOocZu/YEJnbxVH4DjmjM4iYDzmDgSH4G8jEHkL4OLwNrNrIKc&#10;uoK2koHOtHqe9IE2rt+G6IDTqbBuMYCTpO1UXIBloNg33YB0nlgRVIEDi7fjKYMkzJXMr4I2xTu1&#10;mIFlvkOeA4DKt8uGCYBpsd1td4AzrI1TxoAIqFY3TYAKo1wQroBsi0fiToLQ2LvL2oHm0E60xIET&#10;yGGdNYB0wRSFToASunps1X/ftM1TPH+6sEg20X+8pRAQKn/0iu7dPJJhfJjHa5B6fEOxVo6yfBCa&#10;x40afBGDl4u3fElrnoqCfLFSdYmIfTI2joknfgERMovWf97bRpEthsvGBY9ChYSwKo2DhG+Zsov8&#10;g5CCg4qtgvJqjImNgohRXoijgkA1eohJgmAQBIqYg4bZs5AAkSTEnY4iju2u/YxjjN+YgIrxiyaB&#10;VYmzibJpaoimiHxQSofLh3Y0dod5hwUO+olWhrvYR48Im5LDLo0ymHutgYuGlZeXHooTkv2AF4jo&#10;kL5oU4fmjrxPW4cTjP8znYbCjB0OFIgoiYTW6Y5KphXB0Yx4oiasJIrUnnOV0olomwp+5ogyl+pn&#10;S4c+lS1OfYZvkswy2YYckcENTocliP/Vp42xsMfAm4virACq9oo+p3eUtIjWo0F94oekn1xmWIan&#10;m9pNtYXdmPkyLIWKl/IMqIZLiI/UkI0zu6W/kotntgWp8onCsKaTvohbq6R9CocwpwhlnoY2oudN&#10;DIVfn68xnYULnT8MHoWXiDHTo4zLxse+s4sDwEmpFoleuhSS54f0tEl8QobMrwRk9oXcqndMh4UF&#10;p2UxJISioToLroUEh+bS4Ixy0le9+4qwyvGoXYkNw+GSMYejvVN7nYZ6t3xkaYWLssdMDYS9rmcw&#10;t4RcoPALVYSOh6nM+5vye1u4k5lHeyGj9pa4ewmO3pRgeyZ5FZJFe3hiaZBle/lKco7afJMvY441&#10;fX4KfpAff8DLOprihP23Zpgjg+ejAZWZgvyN+pNNgkt4K5FDgdhhfI91gZpJfo33gYEueY1XgeMJ&#10;z46bgwjJ05nfjq22HJcljMKh5ZSYiviM4ZJbiYl3IZBeiFRgg46eh15ImI0qhqAtp4yMhp0JNY1H&#10;hejIqJjnmI6045Y9lc6gp5O9kzSLu5FykO12A4+Gjv9ff43SjVJHsYxmi/ss3ovMi80Ir4wfhd/H&#10;fJgsooazxpWEnvqfe5MLm6yKhJDSmKp07I7ZlfRej40xk6BG7ovFkcQsO4snkb4IPIshhZHGX5eb&#10;rKWyspT1qFmebJJ+pEqJhJBKoI10AY5TnSNduIydmidGQYs0l/crroqUlzsH24pMhVDFZpcmtuyx&#10;yZSAsd6diZIIrQ6Iqo/VqJpzQI3lpI9dE4wwoRNFsYq0ntMrOooSm8gHi4mbhRrEkpbDwXixB5Qe&#10;u6WcyZGnthaH7o9ysO5yj42FrFVcfYvaqJlFPopcpkEq2YmonPkHSokLhO7D4pZuzHmwZ5PKxdic&#10;KJFWv4WHTo8jubNx/o02tKpcA4uNsRNE1YoarEIqfIlpnLoHFoiZhMu9P6XQenqqHKJoek2W0Z8c&#10;ekWDFJwIenJunZk4etRZLJaye2RCU5SifAon85PzfP0EqpN/f6a7s6Tig5SpKqFagpyWFZ4KgdCC&#10;YJr9gT5t25g6gOtYY5XCgM5BgpO8gNsnNJMLgXUEaJIDgpq6iKPrjMKoF6BoiwGVJJ0ViW6Ba5oX&#10;iCls8ZddhydXipTvhmZAvJLuhegmjpI4hlsEL5C0gtS5fKMblfWm/Z+jk3qT/5xZkTmAX5lOjzNr&#10;9ZadjZFWrZQ0jDFAApI0izkl+ZF3i9kD/Y+SgrK4lqJVn2imCp7pnDOS/puqmT9/VpimlotrBJXY&#10;lC5V2ZN8kj8/UpF+kOwlbpC/kVYD046Zgpa3o6HIqQKlNZ5VpRWSLpsRoWt+gpgRnhlqOZVWmyJV&#10;IpLrmKw+w5Dslz8lAZAnlgsDr43Ign22y6FXsr2kbZ3hrh6RbJqdqcZ9ypegpdFplpTrolJUlpKA&#10;n4M+T5BsnlQkrI+gmMwDkY0agmm2D6D+vLajxp2Ct2GQypo9slx9LJc/rcxpAZSOqeBUF5Itpw09&#10;75ASpMMkZY8wmJsDeYyNglm1caCvxyyjPJ0twReQQZnqu198pZbwtj9oiJRAshJTs5Hgr0c9m4/S&#10;qagkH470mGwDZYwdgkyuHq/+eeScKaveebaKEKfeebJ3iqQXeeZkR6CYelBP+Z1zeuY6H5r2e40g&#10;KZqYfHEAAJXTf8qszq8ogoObaKrkgZmJfqbagOB2+6MTgGNjqJ+bgCZPU5x/gCM5dJoFgEwfoZmW&#10;gRcAAJSOgACr3649iy6aiqn+iY2IvaXtiBp2MaIwhvti5J68hiBOn5umhY441ZkshUsfLpirhkYA&#10;AJNwgACrEq1qk+eZqqk3kZqHzKUwj4R1UKFojb1iEp38jFFN6Jroizg4QZhqiqIeypfXi7MAAJJ4&#10;gACqQazKnLSY2qiYmcKG86SUlxd0daDPlMBhTZ1LkrBNQpo9kSg3v5e4kGsedZcUkGEAC5GSgAep&#10;kKwspcyYL6f8ojGGSKP5nuJzyqA1m+9gqpyymVxMr5mPl2s3TZcKluUeKJZflFgAG5DEgBKo4qu5&#10;rwOXoqd9qriFwqNypsNzQJ+so0NgKZw2oE9MQZkcnjs29paAnX0d85XIlEAAKJAZgBuoQqthuHSX&#10;Gacbs3uFQ6MNrudyyJ9IquRfu5vWp6lL4ZjFpeM2sJYjousdzJVPlCYAM4+PgCKnuasVwl6WpqbE&#10;vKuE1qK2t3FyYp72svpfY5uGr7pLnJh1rR82e5XdpNYdp5UJlA0API8ggCifsLqEeXSO1bWreTp9&#10;0bD8eTJsZKyLeWdaOKhkedRG76Suemox66HmewcX8KJye74AAJEogACeprm2gaSOQrTCgL19YrAF&#10;gA1r86uMf55ZuKdkf3JGbKOuf4MxbKDef8EXsKE7gLoAAJBugACd97jLidWNmrPeiEl8z68ahu5r&#10;Vaqjhe1ZHqZ6hTRF4aLGhMww+p/shMQXgaAchgQAAI/LgACdaLfzkhCM+LMPj+d8Gq5SjftqqqnO&#10;jGNYfaWriy1FWaH2ilcwlZ8TiiwXXJ8cirAAAI8+gACc1bdGmmmMYrJhl6Z7e62mlTRqBqkkkxhX&#10;7aTwkV1E4aE/kDUwPp5SkCoXPp42jrgAAI7EgACcO7a/ou6L2bHRn5J6+q0PnI9pi6iPmfhXeaRa&#10;l9ZEfaCSlnAv+J2elqQXJ51nj6gAAI5egACbyLY2q6CLcLFEp6V6mKyCpBNpL6gEoQVXJaPUnpdE&#10;OaAInUkvxJzwnCcXFZyoj5sAAI4KgACbSrXXtIyLIrDUr9t6V6wDq6to6ad5qDFW36NLpbBD/J+V&#10;pJ4vnJyGoDEXFZwXj5sAAI3FgACa2bWGveuKy7B0uIN6Dquhs7ZorKcbr+NWsqLvraBD3584qqcv&#10;kZwvoCkXH5u2j6IAAI2OgACR88VjeRiCH7/SeMtyFrp8eLlho7VpeOpQcbCneVM+C6xzeeQppqmW&#10;emoPZqtZewsAAI1DgACRN8SLgOaBtr7zf/hxwrmQf0phSrRtfuJQDa+efsQ9ratffuUpXahmfzIP&#10;hanDgEQAAIz+gACQzcOSiKiBR74IhydxXriehdxg27N1hPNPoa6fhFk9UqpahBkpI6dKhE4Pr6hP&#10;hO4AAIzBgACQgcKpkGuA6L0jjl9w6be8jJVga7KGiyZPOq2yiiU9AKlqiZMo9qZIieMP2qcEiQIA&#10;AIyMgACQLMHomE+AlLxblbVwkrbwk3RgC7G7kZVO6KzWkCY8w6iSj2ko16VjkBsQBKXhitQAAIxe&#10;gACPx8FQoGKAQru1nTdwTbZAmnNfz7EJmCxOrqwmlnE8lafQlbIowqSWlbwQK6Tjiu4AAIw4gACP&#10;ZsDVqJR//LsqpNBwFrWqoYdforBvnt9OiauTnQc8fac6nKwouKPgmm4QTqQGiwYAAIwZgACPJsBR&#10;sPV/zLqhrJNv9rUfqMtfja/jpdhOd6sJpBo8b6a8ov8os6NTm4UQbKNEixsAAIv/gACO1L/wucl/&#10;rrottJtv7bSbsC1fh69RrPpOe6pwq1w8gKYgp/Uo3KLIm6AQsKK4i0gAAIvrgACEtNCfePN118pZ&#10;eINmrsRveFtXEb7WeH1Gs7mTeNo1B7UIeVgg9rJ3ea4H67LZe0UAAIn5gACEYs+fgG51m8l+f2dm&#10;cMOMfq1Wzr3WfkRGcbh0fik02bPMflAg9rD+fp8IZ7Dqf+cAAIoWgACESs6Fh8V1b8h8hkFmQ8KF&#10;hPpWmby9hCFGP7dLg540vrKRg4EhC6+Vg/gI5q8og/4AAIovgACERs18jxZ1X8dsjRlmIMFyi2dW&#10;drubihpGJLYoiUg0tbFmiP4hLK5JieQJXa2bhlUAAIpFgACEOcyYloV1WMZ4lAdmHcBwkfBWarqX&#10;kElGIbUVjyQ0xLBVjt8hWq0gj3sJzKxChqAAAIpYgACEHcvUniF1UMWkmxpmKL+OmJBWg7mvlplG&#10;OLQvlUs0469dlUohkqwYlEAKNKsbhuYAAIpogACD/ssspc91SsTvojlmN77MnztWobjpnP1GXLNu&#10;m7k1Dq6am60hzasyltsKkaofhyUAAIp1gACD3MqaraZ1RcRUqXZmSr4opgFWwrg9o45GhLLCoqE1&#10;Pa34oOkiCqqClwQK56lPh18AAIqAgACDvsoStcV1RcPFsOpmZL2TrPJW8rejqmZGwrIlqN81iK1W&#10;pDIiZanbl0ELR6iwh6AAAIqIgADyhntGeYra93uceaXC/Xv2edGqfXxYehyRcHzDeop3u307exZc&#10;9n3De6o/1n54fFwbFn/RfQ/wXHmQhO/ZOnoHg+jBcXqAgwSpFXr+gk6QHXuFgch2eXwXgWRbunyy&#10;gQo+l31ngNQZdX5fgNvuangmkHTXaHisjlG/13k3jFGnknnMip+OvHppiSV1N3sRh9VakXu6hpU9&#10;dnxrhYkX9nzvhRjsmHb4nAbVn3eFmNO+IHgaldGmAXi8kw2NUnlvkKZz9XonjmtZdXrbjE08bHuF&#10;ioIWmnuIiN/q8HYFp6PUAHaTo2y8inctn2+khXfXm7mL73iRmEZyvnlalSxYZ3oXkjk7dXq3j9UV&#10;ZHpXjBTpgnVLs1LSmXXVriK7KXZsqSijNXcZpH6KvXfaoCJxmHinnBNXbHlrmGY6lnoCla4UVnln&#10;jcDoUHS5vx3RbXU9uPS5/nXOsv+iE3Z6rWSJuXdDqCxws3gWo05WkXjYnus51nlmnCoTcnimjSbn&#10;V3RMywvQeXTKw+q5BnVSvQChGXX5tnaIzHbEsGhv6HeequFV53hkphw5M3jjodESuXgIjKjmkXQD&#10;1ynPuHR5zwy4OnT2xzGgRXWUv8iH/3ZcuPdvL3c4suhVRngAri04pnh3pk0SJXeLjETh44Qud+XM&#10;M4OjeDu18oMueJie/oLReQyHWoKLeZ1u8IJdektVYIJPewI5JoKZe9MT34SdfI7gH4Kggr3K94Ip&#10;gfe03YHFgU2d34F5gMyGI4FDgHRts4EpgEBUHoEwgB437oGDgCwSeIMggKbehIFKjavJToDhi96z&#10;UYCHii+cZ4BRiMOE1IAyh4xshoAuhoFTDIBAhY4254CNhOIRPIGyhHPc54AqmJfHpH/FldWxqn92&#10;kzqa6n9GkNSDfH88jsJrWH9IjN5SCH9kiyQ1+n+sieEQK4B1h8HbYH89o5LGJH7Yn+qwMn6QnGuZ&#10;gX5pmSSCL35hlhdqOn5+k2hRFX6jkPM1IX7ij0oPQH9lilDaDX6Frq3E2n4gqiSu7X3Vpb2YS32x&#10;oY+BFX2wnalpMn3LmhtQOH35lws0Xn4ylV8Oe36AicrY833zuerDyH2OtIGt2n0+rzGXPH0YqiCA&#10;I30epW9oYX0/oSdPfH1nnYwzuH2Zm2YN2H3DiVzYEH2FxVnC630fvw6s8nzIuNeWUHyZsuN/RHyg&#10;rW1nnXzLqJVO2nz3pNkzLH0boFgNU30oiQLXZH010RfCPHzQyeesMHxuwsaVgnw0u/d+hHw4tc1m&#10;93xlsJdOVHyXrJYyuny3okwM6HytiLrRwY1RdpK9tYvrdwapA4qpd36TfomOeAl9MYiXeLJmBYfF&#10;eXpNnocoekkyOIclezEM1okkfHnQPIvxgMe8fIqZgD6n2oljf86SaIhVf358H4duf1dk+4auf1FM&#10;lIYef1wxNYYaf5gL7IeLgFrO4oqpixu7IYlfiZymrIgriDeRL4cwhw168oZYhhNj4oWphUZLj4Um&#10;hJYwRIUhhEQLHoYkg8LNfomPlXW5sYhJkxelJoclkNqPzYYujs95sYVsjQtix4TMi3ZKnIRRihUv&#10;boRGiVkKa4TshrfMJoiwn9q4V4dsnKujzoZOmZ6OgYVdlsJ4hISYlB5hwoQIkdFJwIOTj9Aur4N+&#10;jvEJ0oPhhqTK9ogAqmi3L4a9pmqiqoWeooiNaISwntp3goPvm29g04NYmF5I+4LqleMuB4LQlQ0J&#10;UYMAhkzJ+YdytRm2N4YxsE6hsYUPq5eMdYQgpxp2p4NmovdgF4LSn0dIVYJYnHUte4I4mkkI5oJG&#10;hgTJLIcDv/+1bYXFumeg34SftN6LoYOpr5J13oLvqsJfZ4JmpqRHx4Hto/ktBIG6nnAIj4GuhcnI&#10;kYauyz20zYV0xNigL4RJvnqK6oNLuGh1NYKOswBe1YIGrrVHSoGTqtYsl4FeniYISoE1hZvCB5a9&#10;dYSvWZSKdgucDZKDdpeH8JCudzZy+I8Hd/NdBo2UeMtFuYxyeaYrA4xOeowGqYz/fJzAvJV9fyyu&#10;U5NQfsubFJFTfn6HAY+IflNyCY3tfk9cHIyIfm1EzotvfpkqJ4tDfvoGLItsgBe/jpRXiNitGJI0&#10;h52Z+5A2hnWF5I54hYlw/4zqhMZbKIuShC9D8YqBg7opY4pNg7kFvooKgya+b5NBkqer5JEokJmY&#10;uY83jqGEyI1wjONv64v0i2ZaMIqoihxDGYmeiREoqolliOcFX4jXg6G9R5JnnIWqz5BOmbKXmY5h&#10;lwODlYyqlIVu2YsokkFZQInrkFJCU4jkjscoCIigjsoFDYfQg2q8PJG/poapxY+poviWkI28n4eC&#10;l4wHnEpt8IqHmVFYbYlAlrtBp4g8lN8nfIfwlDsEyIbzgzy7W5E5sKeo6Y8lrF+VtI01qCyBwIt+&#10;pDRtLIoEoJhXxoi9nYNBGYepm5UnC4dVmL4Ej4Y8gxW6pJDPuwGoNo69tgCU+YzKsQ+BBIsOrF5s&#10;eYmUqDBXKIhXpNdAnYdAotwmqobWmiQEYIWmgva6GpB8xbqnp45twAOUW4x4ulKAYIq2tPJr4ok3&#10;sE5Wp4f7rRJALYbsqMQmSIaBmeIEO4Uvgt2yw6B6dMOhSJ2IdU6PPJrHdeJ8aJg9doxosZXpd1NT&#10;6JPaeDI9oZJFeQwjZ5JJedQBSpBZfLqxsJ9gfeagfZxrfZiOfJmsfWN7qpckfVFn7JTYfWZTJJLS&#10;fZ0825FAfeEiuZEzflQBLI7Mf92wu55Ghw6feZtchfSNj5ibhPl6tpYghDNnBZPdg5xSUJHhgzE8&#10;HZBTgu4iHpA1gzsBEY1vgLmvvJ1TkDGeaJptjmCMbpe0jLZ5t5UwizNmE5L6ifpRfpEFiPM7bo94&#10;iDkhlY9KiLMA+oxAgKmu1ZxwmYqddpmTlwSLcpbilKd4s5RlknNlMZIbkIJQtpAzju46yo6njdwh&#10;F45tji8A5os9gJyt85vMowicrJjun9GKqZY4nL534JO8meVkY5F9l1dP/4+KlT06OI3+lBIgqY23&#10;kuAA1opjgJGtMptNrKCb7JhvqMGJ6JW3pP53JZM6oX5jupD/nmZPbo8Km/E5wo1qmwIgVY0WldwA&#10;yImugIeskJrrtmqbUJgNseOJSJVRrXV2hZLOqVZjIJCTpctO5o6no0o5WY0AoVsgDIyQlasAvYkb&#10;gICsFJqcwJ2a05e+u2+IvpUAtlZ195J4saJin5A5rc1Oeo5Mq104/IyupmUfvow+lXYAtIilgHqk&#10;CaqRdDmTn6bsdLyCsaN8dU9xBaBFdfxec51KdsVKvJqod6I1V5i+eGsbQJlreOwAAI2efxGjMKmW&#10;fOOTC6XnfJuCJKJwfHNwdp80fHBd2pw5fJdKIpmbfN40v5etfS0a0Jg1fZgAAIxsgACic6iKhYiS&#10;P6TkhIWBbKFmg6Rvsp4xgv5dH5s8gohJeZijgkQ0LJaygisabZcZgsYAAItggAChsKeVji+RY6P2&#10;jIOAfaCAiv5u251EibJcVZpZiKtIy5fFh+EzoZXRh3gaE5YaiDgAAIp3gACg46bUluaQl6M1lJp/&#10;qZ/Ckn9uApyIkJ9bnJmJjvZILJb9jb8zJpUCjS8ZyJUtjO0AAImvgACgOqYin96P7aKJnPN+/J8W&#10;mjVtVpval7Za+JjalYZHoJY5k+Uyu5Q7k4kZhJRWkOoAAIkHgACfnaWhqPKPZ6IFpWd+d56KogZs&#10;yJtGnvNabphOnFtHKpWympMyYpOdmhAZUJOikR0AAIh8gACfFqVDsjSO5qGkrhB99J4jqhVsSJra&#10;pnpZ9Zfgo5RGvpVMog4yEZMun3QZJpMQkQEAAIgLgACeqqT5u96OfaFUtyF9hJ3Qsotr15qDrnpZ&#10;kJeGq4NGbJTvqUIxzpLYoawY95K1kOEAAIewgACV8bUIc8SGfbC4dDd2kKyidMJl76jFdWxUZ6Ur&#10;djFBoqIIdwMs8J/4d6wSbqIcd6wAAIl+gACVVbQifAGGH6/Fe7R2NKuee5Bljqeye5ZT+6QRe8hB&#10;OKDpfBosj57JfGkSVKCdfK8AAIjEgACU1bMZhCyFjK7DgzR1sKqTgmVk/KapgdhTb6MHgX9AvZ/g&#10;gVssL520gWcSP58/ggkAAIghgACUTrIfjFOE7K3PisJ0+6mkiWBkWaWxiD9S1qIYh2hAPZ7yhtgr&#10;0py6hsESK54GhsoAAIeTgACTu7FTlJKEVK0EknB0WajckIhjsqTpjt9SSqFAjYQ/yJ4fjKErgZvb&#10;jKgSG5zuiuIAAIcZgACTKrC3nPmDy6xmmktz1Kg4l9VjL6RBla1RzqCUk+U/Zp1ZksMrQJsLkxMS&#10;EJvyjDYAAIazgACSvrAlpYWDYKvVoktzaKeln0pixqOtnKdRbqABmo4/G5y/mXorEJpGmJQSCZsM&#10;jDIAAIZegACSU6/FrkWDG6tsqnhzJqcspuNieKMfo8lRHZ9toY0+zpw9oLoq2pnKnPkSB5pdjDEA&#10;AIYZgACR+696t2yCyqsXsxFy1abQrvFiKqK/q3xQ3J8JqXM+npvUps0qvJlknOUSBpnmjDAAAIXi&#10;gACIdr/lc1F54br1c61q2bZDdCtbJ7HKdMxKiq2edYc4k6oUdkYkUqgrdrcKWKoHdxcAAIYMgACI&#10;Hr8Fey55uboIetRqrrU8eqxa9LCrerZKT6xueu44X6jVe0MkNKbHe4EKn6gufGIAAIW2gACH3r3y&#10;gul5Yrj9gfRqXrQmgS5alq+PgLVJ9qtMgHQ4GqesgGwkE6WBgJQK36aDgSYAAIVrgACHl7zniph5&#10;Abf1iRtp57Mih9RaLK6BhtdJlKpBhi03z6adhdUj8qRbhhgLF6UHhVEAAIUpgACHPrwKkmB4pbcW&#10;kGJphLJBjqZZwK2ejTNJP6lOjBw3j6Wsi5Yj16NWjD4LSqO5h6IAAITxgACG37timlN4ULZnl9Zp&#10;NbGIlZxZdazfk71I+aiMklU3XaTTkcYjw6JrkegLdKKUh78AAITCgACGh7reol94CbXan2Ro9bDv&#10;nK5ZOaw+mmtIwqfsmNs3OaQsmKojuqGYlqMLnKGUh9kAAISagACGTbpiqpV31bVapx5oxrBro/ZZ&#10;D6uzoWVImqden+U3FKOmnwojqqD8mB0LwKC0h/IAAIR7gACGDboRsz53wLT4rzlot6/zq4NY9asj&#10;qKhIiKa9pzk3E6L9pA8jwqBgmC0L8aAdiBMAAIRhgAB7bssxcv1tmcW2czdfWMB/c5pQc7uCdCdA&#10;nrbfdMsvRbMhdWQbBrH4dWsDb7BNd4kAAIMkgAB7aMpAeohtq8TCehFfXr9redlQcLpJedpAmbWH&#10;eg0vUrGoelYbR7Axel8EC64vfEYAAIMigAB7cskSgdltl8OegNhfR749gA9QTrkLf6BAfbQ6f20v&#10;ULBHf3cbfa6Sf6sEl6xJgHUAAIMhgAB7cMfoiRRtfcJzh55fF70RhmdQJbfUhYVAXrMBhQIvSq8C&#10;hN8bra0dhYQFEqqbg24AAIMfgAB7W8bskGVtZcFwjoBe/rwEjOhQArbCi6VAT7Hfis8vUK3ciqwb&#10;36vQizAFgakkg7kAAIMegAB7OcYll+RtVMCalZBe97sfk45QA7XVkfZAT7DukOwvYazSkQEcFaqm&#10;kAsF5Kfhg/sAAIMdgAB7F8WEn3VtR7/qnLNe97pgmkdQCrUMmGZAW7All10veawAl3kcS6mjkyEG&#10;O6bOhDcAAIMdgAB69sUGpzBtP79bo/1e/LnBoSxQFrRhnxRAZ691nlkvjatWnNMceKjgk0AGh6Xr&#10;hGoAAIMcgAB63MSdrz5tPr7hq5NfCbk4qFtQKrPMpjNAha7XpM4vuaqwoEUcs6gxk2cGyKVGhJYA&#10;AIMcgADmH3ZwcxjQG3dLc/G5gHgfdMyiKnjqda+KJHmydqFxY3p/d6NXhntPeJ87L3wxeZYWnX0h&#10;eejkD3SHfmjOa3WJfhu3+nZ8feWgy3dlfcqI3XhLfc1wLnkzfeRWW3oVffk6B3rvfhIVIHtUfcHi&#10;MXLwidLMmnQCiGS2X3UKhxKfRnYKhf2HfncIhRFu83gGhEJVPnj2g3k4+XnEgsQTxHnVggvgaXGT&#10;lTjKzXKukr+0nHPAkGydsXTRjkyGEXXmjHZtsnb2isJUKnfyiSE3/niyh7cSlHiLhezeyXB1oJ3J&#10;MnGSnS+zAnKrmeecK3PFltWErnTlk/hsfHYHkWlTI3cLjvo3FXe7jP4Rj3dxiT/dbG+YrA3H2XC0&#10;p7qxqnHLo3+a23Lon3qDd3QPm7RrWHU1mDNSLnZBlQ82QnbhksUQtHaEi0vcTm7rt4zGwXAEsluw&#10;i3EVrTGZvnIwqDyCcnNdo5pqcnSKn0xRWnWUm3U1j3YlmSUP/nW/itDbb25twx7F5W+BvRWvo3CI&#10;twSYy3GbsSOBhXLJq6xppHP9prZQr3UJons09HWFnrUPanUfimzay24bzsbFRG8px+Su63AhwPOX&#10;/3EnujaAu3JPs/xo63ODrn1QCnSOqkk0Y3T9oygO9HSfihzWFX8OcbbB5X8Qcsqs9H8dc8+XH381&#10;dNGAdX9Wdd1o7n+IdvZQMX/PeAg0moBZeQcPWIHyeTzUjH1RfH/Asn1zfHqrzn2XfHyV/n3AfI9/&#10;U33zfLln0343fPdPHn6NfTQzkH8SfXIOQYBIfYPTAHvSh1C/B3wChkKqQXwzhUSUgXxxhG99/ny7&#10;g71mon0VgyZOC312gpgyk33tgiUNTH7SgYPRbnqGkhi9ZXq8kBmooXr3jjCTDXtAjGl8qnuhit1l&#10;eHwMiXJNCXx2iCExrXzehx4MeH2NhPzP83lynOm773mqmgunLXntl0GRpHo/lJh7ZnqlkhxkW3si&#10;j+dMGXuTjeEw3HvqjH8Lwnx3h/POs3ibp9K6s3jUpB+l8nkVoHGQcnlqnOZ6SnnWmZFjVnpTloRL&#10;PnrMk+YwIXsVkoILKXuNh4vNrnfxstO5sHgqrk6k6nhlqb+PbHi5pVR5WnksoTRihXmunXFKhHoh&#10;mksvg3pcmHIKqnrLhzbM5HdzvfG443equKCkEHfcszWOi3gnret4gXibqQlhxHknpLdJ5XmcoWsu&#10;/HnBnU4KQnothvDMVXceyT64SndRwyOjX3d3vOCNy3e1tsJ3yHgksS9hIHiwrHtJVHknqPIufXlB&#10;n28J8HmvhrjGfogYcIqz/Iczcb6gkoZyctqMG4XRc+52t4VHdQtgXITcdjVItISed1UtxYT0eFII&#10;3IZPeWDFRoaAeriy6oW7euqfc4UMexuLB4R1e1d1qoP5e6dfW4OcfAlHuoNofGks2IOyfMAIL4Sq&#10;fXXEEoUOhPmxqIRchDGeX4Ozg3KJ2YMsgtJ0h4K6glReUYJrgfNGx4JEgZ8r+4KFgW4HmIM5gQvC&#10;rYPHjyqwMYMWjY2cyYJ8i/eIcYIAinxzQoGoiTZdNYFriBJF1YFKhxMrLIF4hn4HFIH4hCjBVIK9&#10;mWGu2IINlv2bdYF6lJ2HKYEFklFyG4CwkC1cNYCEjlRFAIBojLwqeICEjAkGo4DmhH3AMIHto76t&#10;uIFAoJaaV4CrnWSGFIA4mkVxHH/nl1pbUX+2lMJERH+hkrQp13+wkhMGRH/+hD2/RIFJrjesy4Cf&#10;qk6ZZIAFpkuFIH+OoltwPX9Enrhakn8Ym4JDpn72mSIpUX74l0IF9n8/hAi+kIDOuNqsEIAmtDKY&#10;mX+Er2CETn8Cqp9vc363pk5Z2H6VoqlDDH53oHAo335em4IFtn6jg9y+FIB4w8Grgn/TvmOX7H8k&#10;uMGDk36TszVuxn5ArklZRX4gqnNCk34HpzAoeX3mm14Fg34mg7q3XJFXb7GmNY+ecO2UIY4cchKA&#10;9IzJcy5sy4uYdFRXk4qVdYZA74ngdqQmgYo7d4EDKookeb22WI/heVOlQ45HeZ6THozUeel/+YuH&#10;ej9r1opfeqlWqolmeyRACoi1e5glsoj6e/QC24iEfWm1SY6LguqkDI0Cgl2SA4uSgdN+14pTgWlq&#10;zIk3gRlVu4hKgOM/NoeegLok+ofOgLgClYcWgKK0LI1NjJWi1IvLiz6Qtopqieh9uYkqiLRpvYgf&#10;h6xUzoc+hsc+a4aYhg0kUIa2heYCWYXZgZazBYxLlkmhworLlDiPnIlvki18i4g6kDdosIcxjmtT&#10;34ZhjOU9pYW9i68js4XEi7kCJYTKgXOyBouFoB+gvooJnVmOmIismo97kod5l9pnyoZxlVtTEoWY&#10;kzE8/oT3ka4jLITskSEB+YPlgVaxNYrpqg6f64lxppaNwIgPow16vIbZn51nBYXVnHtSaoT9mdQ8&#10;dYRKmD4iwIQwlZ0B1YMngT2wkopytCefQIj+sAKNCYeWq756AoZWp5dmUYVQo+FRxoSDoPQ78IPO&#10;n18iYYOUlz8BuIKNgSmwIIoavouevIiqucKMboc7tMZ5XYXvr+5luYTiq8BRRIQTqOY7f4NkpTEh&#10;/4MilvwBoIISgRmom5rpbwiYjphzcEGHpZY8cWl1sJQ8coxitZJoc7dOkpDVdOc41I/CdfQeo5CG&#10;doQAAIpye0WnypmdeCeX0pc9eICG15UOeN105JMNeUdh65E7ecVN0I+selA4GY6VesweBo81ewsA&#10;AIjZfpOm75hXgTuW0ZYJgMqF6ZPbgGVz7ZHlgBxhBZAdf/FNAY6Yf983Y42Bf9Ydd43+f/MAAIdy&#10;gACl9Zc2ikCVwpTqiR+ExpLHiA1y9pDNhw9gG48ThkFMOY2WhZU2wIx+hRsc/IzdhWYAAIY7gACl&#10;C5Yuk3GUzpPskaODy5HQj+Jx9o/cjjNfRo4WjLNLfoyli302KouMiq4cj4vQiuMAAIUwgACkNJVv&#10;nMaUDZMvmlGDCpEOl95xJI8alYZed41ak2hKyovfka41mIrFkMccI4ryj5EAAIRPgACjgZTapi6T&#10;UpKeoxmCSpB6n/pwaI6BnPxdyYzDmlNKNotGmD81JYoWl5Qb0Yosks8AAIOVgACi8ZRpr7uSvZIx&#10;rAuBq5AHqEZvx44EpKddLYxEoYpJporPn2Q0tImYndkbi4mHkp8AAIL9gACiipQWuZqSSJHgtVuB&#10;I4+usPNvOI2hrL9cqovYqVJJN4pgp0g0UokwotcbN4kYkmcAAIKEgACaUqTbboSLPKG6b697WZ7d&#10;cNJqe5w4cfRYlZnGcxtFbpevdD8wcpZldSgV/5hNdSgAAIYgfmmZsqO7dy6KtKCkd4V6w53Bd+lp&#10;5JsReF5X/JibeOdE3ZaCeXov6pUqee0VppbUedwAAIUAgACZC6KGf8GJ6p99f156CpyWfw1pH5nt&#10;fuBXRpd6ftBEO5VmftkvYpQHfugVVJV4fwgAAIQEgACYSqFliEqJDZ5jh0R5GJuGhlNoTpjZhYRW&#10;gJZzhONDk5RkhGou3pL/hCsVB5Q+hIAAAIMogACXfqB8kN2IQ518j0J4R5qhjb1ndJf3jFhV0ZWB&#10;ixpC/JN7ijUubJIMidEUypMbiUAAAIJsgACW15+wmauHl5y5l3p3l5nflVdmyZcvk1NVL5S3kY1C&#10;e5KbkEAuDJEnkA4UkpIUjUYAAIHOgACWRp8coo+HGJwon893FZlEnQ1mOZaKmnRUnZQVmEFB/5H8&#10;lskttJBtloUUYZE4jcgAAIFLgACVzp6xq5eGnZu9qE52kpjSpPlltpYOoddUHpOVn1FBh5GCnhAt&#10;WI/pm+AUOZCEjawAAIDggACVdZ5itPCGO5trsSl2Iph4rUZlQZWqqa5TtJMqpw5BL5ESpTotDo99&#10;nnYUApAMjYcAAICLgACMnK80bgB+V6t7bxdvXagDcC9feaTAcUtOjKG7cmg8QZ83c3cnzZ33dCQN&#10;L6C4c8UAAIJ/gACMLK45dkF+Bqp6do5vAKbtdvJfGqOVd2xOK6CDd/s76J30eIwnhJyZeOQNOp7i&#10;eNEAAIHFgACLuq0Nfl19c6lYff9ufKXCfbtei6JpfaJNp59Wfag7eZzHfcYnM5tXfd4NP502fjsA&#10;AIEhgACLMKvqhmd8z6g6hXdtw6SrhKJd66FNg/lNEZ5Dg4E7AJu0gzYm4Jo1gy0NP5u1gxEAAICT&#10;gACKm6r5joN8NKdNjQ1tHqPBi7RdQaBiioFMiZ1MiYk6jZrBiOwmlJkxiP8NP5pchz0AAIAagACK&#10;EKpBlsR7rqaWlM1smKMFkuxcup+hkTlMCZyFj9E6MpndjvQmW5g/j1sNQpkniPcAAIAAgACJqKme&#10;nyB7QKX4nKtsJqJkmkZcSJ79mBhLoZvellw545kulYYmNpdelNwNSpgRiPwAAIAAgACJS6k0p6d7&#10;BaWKpL1r56Hkoc5b+J5inyNLSps5nTk5ipiZnKwl85bLmXINSpc5iPwAAIAAgACJA6josIJ6vKUz&#10;rSprlaGCqcBbo532pr1K/5rFpPo5TpgfosQlyJZRmYwNQ5agiPcAAIAAgAB/crn/bWxx4bXAbmlj&#10;sbG9b3FUq63pcIBEmapgcY0zAaeTcngeu6bRcsEFvac/c20AAIAAgAB/M7kfdVBxx7TJdYxjkbCe&#10;delUiqypdmJEdqkJdvAy66Ymd3UexKUwd5IGIKUheMUAAIAAgAB++bfxfP5xb7OffJ1jRa9nfF5U&#10;M6tofFREKqfCfGsytqTVfJYeuaO1fKEGcqM2faMAAIAAgAB+qra/hJJxBbJxg7Bixq49gvFTyqo4&#10;gmZDyaaWghQycqOkgfAepKJighYGtqF/geQAAIAAgAB+TLW/jDhwpLFyiuFiW60+ibBTVak3iK1D&#10;dKWGh/AyMaKTh54ekKE0iCsG8Z/6hLEAAIAAgAB98LT+lAZwT7CtkkBiCKxxkJdTAqhijyZDJaSq&#10;jhIx/qGdjbUegaAjjeAHIZ6jhNIAAIAAgAB9n7Rpm+ZwC7ASmbZhxqvJl5lSvqevlcRC4qP2lIIx&#10;0qDelHoefp8ukqcHTp14hPEAAIAAgAB9arPpo+Vv2K+OoVBhkKs9ns1ShqcbnKlCrKNcm3AxnKBK&#10;muIeZp58lI0HeZx2hQ4AAIAAgAB9NrObrEdv0K8rqVZhhKrBpl1SZKaCo+tCkKKtosMxlJ+Pn/Me&#10;dp3JlJkHoJvFhSgAAIAAgAByr8VIbN5lpcCsbbRYHbw5bp9J07fsb5U6dbQBcIEpU7E0cS0UlrHp&#10;cLgAAKspdHsAAIAAgAByosR3dHBlw7+xdItYOrsEdNVJ8baGdUA6lrJ2db8pja9/diEVFa/EdbsA&#10;D6npeOcAAIAAgAByo8M6e7hlqr5ye0VYJrm1ev1J1rUkevc6iLEDexIpnq3yezgVbq3eewQAo6fT&#10;fS4AAIAAgABylcHtgtplgL0mgfhX57hqgUJJqLPSgMw6Zq+tgJYpnKyKgJAVr6wwgMwBIaX4gMQA&#10;AIAAgABydsDSigtlX7wHiMhXwLdFh7ZJdbKohto6Ua5zhlEpnqtHhkkV7aqvhpABkaRVgQ8AAIAA&#10;gAByUb/5kWhlSrsfj8tXsrZOjlRJZ7GojSI6Qa1sjF4pqKohjIUWJ6lYi4MB8aLqgVAAAIAAgABy&#10;ML9QmNNlP7piluBXrrV/lQpJY7DPk406P6yQksIptqk4kwcWYKgtjyECR6G0gYoAAIAAgAByE77T&#10;oGBlPbnMnhpXsbTVm+5JZLAWmjo6OqvSmbYpt6h9mHkWhadNjzoCjaCzgboAAIAAgABx/r52qDZl&#10;Q7lQpaJXu7RDoyhJa693oWs6RaspoFEp0KfKnEUWqKaPj1ICup/zgdgAAIAAgADZtXGBbKrFDnLX&#10;bjevv3Qbb7eZm3VJcS2CrHZrcqNq63eKdBtSBXigdYI2enmgdsASAnp5dq3Xt29Xd97DcHDceEeu&#10;SXJBeLeYS3OPeTSBdHTSeb5px3YOelFQ63c0etY1aHghez4QznjCeq3V4m2Egx3BpG8bgmestXCZ&#10;gcKWzHIAgUmAHHNegOpok3SygJxP2XXlgEo0bHa8f+8PwHdBfyLUGWvqjkq/1W2OjJCq7m8ZivCV&#10;OnCXiXV+sHIOiDFnV3N2hwROzHS0heIzgHVyhNsO1nXzgzDSemqUmW++O2xAlsypVG3WlD+Trm9e&#10;kdV9UnDij5RmJXJejZFNznOki6gypXRHihgODnTUhqjRJmmKpJ2862s4oSOoAmzPnaqSYW5cmlF8&#10;HG/olyplCnFolD9M43K2kaYx4HM/j84NZXPjiQ7QFWi5r9S73Wpnq4qm62v5pyuRSW2Foud7GG8Y&#10;nuZkJnCfmzNMGXHol+8xOnJalhQM2XMbiLDPR2gfuxW7EGnLtgGmDGtTsMOQXmzWq5h6L25qpsZj&#10;V2/4om1LcHFDnsgwqnGXm5AMZ3J5iGLOuWe8xmC6gGlhwH2lYWraumOPnGxNtGB5bW3ars9ip29o&#10;qe9KznCuplAwGnDrn+4MDHH3iCXKWnnka4u3fXpkbUujwXrmbuuPAntocHR5VXvucfpitXx8c39K&#10;0n0VdO4v4X3Qdh4LOX9kdjfI6Xfodjy2V3iRduSipHktd4ON7HnEeCJ4QnpdeMphr3r/eXpJ2Xui&#10;ehou9XxJepAKa32xeqjHZXYqgOS0rnbmgIehHHeVgCyMc3hDf+h28nj1f7lghXmtf5hIz3paf3Mu&#10;B3rlf0AJtnwzftbF03Sli3qzC3VrijOfeHYniPKLA3bkh8R1oneuhr9fX3h4hdBH1XkthO8tMHmc&#10;hDQJGXrognfEW3NdlhOxl3Qqk/aeBHTwkdmJl3W3j810ZXaJjeFeSHdmjC1G7Xggip0sbHhyiYoI&#10;k3nMhZPDJHJboMKwYnMsndecznPymt6IaHS+l/RzSnWXlTNdS3Z0kq5GG3c0kIsrvXdrj3oIInjd&#10;hYDCK3GPq36vZnJhp8ybzXMjo/mHaHPuoDNyXXTPnKxcfXWxmXZFanZpltErLHaHlVcHxHgXhUDB&#10;bnD4tk2upHHHsdma+nKBrTGGjnNEqJNxh3QmpE1bvXURoIxEznXJncAqrnXHmiMHeHd2hQ3A8HCU&#10;wTauF3FevAOaUnIJtomF1nK+sR5w1XOZrCtbHnSEqAhEO3U7pRAqKnUjnIIHO3b2hOS7boKUapyq&#10;MYI4bHiX64H5biqEeYHRb79v/IG5cU1acIG4ctlDgIHddEcpBIKBdVMFPIO7do26TIC9dLOpEICN&#10;dY2Ws4BldlaDT4BLdxdu5YBCd91ZcIBQeKZCk4B4eVooLoD8ecgEyIIMetK5HH8Ofs2nwn75freV&#10;mH7ffpyCJH7YfoZtz37cfoNYeX74fo1Bun8nfpInbn+OfnwEYoCRfpK3vH2UiNWmXH2Gh+6UDn18&#10;hv6AyX2BhhVskH2fhUxXYX3MhJhAzH3/g/YmqH5Eg4QECX9IgdS2bXxZkuGlC3xQkTiSv3xQj39/&#10;hHxdjchrd3yAjC1WaHy+isc//nz0iZAl/30YiQYDvn4vgoi1VXtinQyj83temqORqHtemB5+dXtu&#10;lZtqeXuVkzxVinvPkR4/RnwJj3UlaHwPjwADfn1Bgly0dXqep0mjDXqdpCaQvHqZoNV9inqnnYhp&#10;oHrUmnVUznsSl78+rHs+lcYk7HsqlCADSXx9gjmzzHoLsaCiWHoMrcaP+Hn/qa98wnoEpZlo3Hox&#10;od1UGnp5nro+GXqjnOQkf3pqmFIDHnvdghyzXHmnvCCh0nmnt5iPVnmNsr58FHmDreloOXmoqZdT&#10;jHnupkE9l3oao3wkC3nNmF8C/HteggSs2Iu9adqc+YqAa7uL/Yl+bXB5wIipbwhmaYfxcJhR7Idi&#10;ciQ76Icgc4UhsYf1dE4AAIeBdySr84oCc2WcB4j4dFWK7ogMdTJ4uYc/dghlcYaNduJRB4YGd7w7&#10;EYXAeHgg9oZqeMcAAIWVexWq8IhqfNua1Yd7fPmJ2YaYfQt3nYXafSFkcYU0fUZQKYS4fXU6UYRy&#10;fZkgVYT0fZAAAIPmfoqp0Yb2hlqZpIYPhbeIkIU+hQB2i4SGhFNjeYPtg8NPXIN5g0k5poM4guMf&#10;xoOYgrgAAIJvgACopYXDj9uYmITgjoqHg4QXjSJ1YoNni7Zib4LWimROa4J1iUo44YIyiG4fMoJm&#10;iHsAAIEugACnq4TXmX6XloP6l36GgYMwlVx0b4KAkzNhjIHxkTBNqoGGj3g4RYFFjlIetYFYjd0A&#10;AIAggACm4oQcozKWyINFoIiFrYJ2naxzmYHCmspgxIE3mCZNAIDNlfI3x4B2lLoeUYBsklcAAIAA&#10;gACmSoOPrQiWI4K+qbqE+IHnpiZy4YEmooxgEoCXn1ZMU4A5nNk3N3/fm7Ud+H+nlEQAAIAAgACl&#10;44MttxqVpIJgszOEXoF8rutyPICpqqBffIAQpu9L13+vpHo2zX9YoXkdnn8NlAcAAIAAgACeppUe&#10;aU6P1JMmayN/7pF5bNRuzJADbmpcjY6wb/ZJD42dcXQz1o0QcrIZh46icvYAAIMWeryd7JOUclqP&#10;FpHIc01/FJAndDNt+o6sdRRbxI1YdflIVYxFdtkzKIutd4oY/Y0Ad4MAAIGhfh+dGJITe06OEJBi&#10;e31+IY7Ge6dtAI1Ye9ha4IwNfBhHjosBfF8yfopjfJEYfot8fGwAAIBagACcGZC3hCuM/Y8Lg7N8&#10;9o1+gzVsCYwQgrhZ+orWglhGzonTggkx5Ykwgc0YEYoSgdkAAIAAgACbJo+EjSyMAI3ijBB7+Ixe&#10;iulrCIr2ib9ZLYm1iLJGHIi+h9wxWYgXh1AXsIjGh1gAAIAAgACaUo6gllGLP40GlJh7N4t+ksRq&#10;NYoUkPBYXojVj0ZFbYfUjfEwy4cpjU0XSYesjAUAAIAAgACZpI3vn4KKh4xanTB6eYrNmrVpeole&#10;mD1XrYghlgpE1YcclFswXoZXk/QW/4ayj40AAIAAgACZHI1oqMyJ9YvYpel53IpEos1o3IjJn7dX&#10;EoeInQ9EQIaLm0kv5oW9mikWvoXhj2EAAIAAgACYvY0IslaJhIt7rvF5VoncqzloTohSp5BWkYcG&#10;pJRD1YYEovYvhoU4nx0Wa4VIjygAAIAAgACQ2J7haMyC15xMao1z35oCbDRjxJfvbcVSh5YLb0k/&#10;7JSGcLErSpPocbMQbJbecS8AAIAAfdCQQJ2NcWOCSJsQclFzPJjDczpjJpajdCJR8JS2dQw/ZZMq&#10;dekq05J1dnoQOJT1dfIAAIAAgACPmJwhedmBdZm6ehJyfZdtek1iYJVTepVRPZNqeuk+y5Hhe0Aq&#10;WZEce3EQBpMveyUAAIAAgACOz5rMgj2AkphugdtxhJYtgXlhkJQTgSZQe5I3gOo+KpCzgMIp3o/i&#10;gKkP0pGSgKoAAIAAgACOAJm0iqh/xpdZiblwtJUdiMdgtJMHh95P1pEchww9m4+ghnopd47Bhj4P&#10;rZAWhXsAAIAAgACNVZjGk0d/F5Z4kctwAZQ8kEBgCpIfjrpPM5AzjWA9JY6fjGopIo22jF0Pi47A&#10;iZEAAIAAgACMxpgYm/d+mpXPmfhvgpOJl9RfepFglblOno91k/E8pY3iks0oz4zYksUPaY2dimsA&#10;AIAAgACMVZeZpL9+IpVSokNvAJMDn5Ne9pDNnPFOHY7cmtQ8Jo1Pmdwoa4w4mBoPS4ysilcAAIAA&#10;gACMAZc9rcR9w5T0qtxukZKap6hegpBWpJFNtI5bolE7z4zGoPUoH4uvmyEPHIv5ijcAAIAAgACD&#10;iakTaDd2PKX2aeBoFaMea3hY4qB4bP5Ii54ObnI2spw1b7ciXpvjcFoIWJ2vcCAAAIAAgACDEqfy&#10;cGd13qTWcUdnraHncixYgZ8ncxZIMJyrc/42Z5rDdMsiK5pHdR4IgJt0dTEAAIAAgACClqaWeGh1&#10;P6OIeKJnIqCTeOVX753SeT1HsJtUeaA2AJlnef4h65jMehUInZlneqcAAIAAgACCAKVCgFB0kKI6&#10;gABmX59Of7ZXTpyMf4JHHJoYf2k1i5gpf18hoZd1f1gIrpeLf5MAAIAAgACBZKQliEdz8KEkh3hl&#10;tZ48hq1Wn5t5hfFGlpj6hVw1G5cPhQIhWpZChRQIvJXfg9EAAIAAgACA2KNLkF9zaKBOjxllLp1h&#10;jctWFZqYjI9GE5gSi4g0yJYHivEhK5Uki2IIzJRghfMAAIAAgACAbaKQmIdy95+Zls5kuJyolQJV&#10;nZnak01FppdRkfI0d5U8kVshFZQekOgI4pMOhgIAAIAAgACAFKIUoNNyw58bnrlkfpwXnG1VUZks&#10;mjhFUJaVmKY0F5SOmGEgxpNvlX8I6JIAhgYAAIAAgAB/0aG8qVxyfZ63puxkLpumpDJU+pitoaVF&#10;ApYNoC0z2ZP8nnwgmZLYlgoI45E7hgIAAIAAgAB2tLPBZ39p9bA4aQhcgKzlaoxOGKm8bAI+h6bi&#10;bVwtPaTrbmsYuaWXbmwBiaKqcAIAAIAAgAB2WrLQb1Jpyq8ocB1cV6umcPlN+ahUcd0+cKVecrwt&#10;OqNJc2oY46Onc0YB/qA3dWEAAIAAgAB2DLF8duhpYK3YdxtcAqpHd2BNoKbrd8M+KKPseC0tEKHH&#10;eIQY7qHpeFQCXp35elgAAIAAgAB1rLAdfl1o6ax9fhZbd6jzfd1NNKWUfcM9x6KZfcYs0KBqfdEY&#10;56BafbwCrJv6fq8AAIAAgAB1RK70heFof6tYhS5bBafPhIdMt6Rtg/M9cqFkg48skJ8yg2sY2Z73&#10;g78C7Zo7gfsAAIAAgAB05K4TjYpoKKp1jHJar6bji1hMX6N5ilg9HqBoiZosX54YiWgY0p22iYMD&#10;I5i2gh8AAIAAgAB0lK1llT1n5qnBk8pabqYjkkNMGKKtkN481J+aj+4sMJ07kAcY2pyVjlkDVpdq&#10;gkIAAIAAgAB0XazXnQJnsaktmztaMqWGmVZL2KIGl6M8lJ7slrUr65yTlnYYu5vGkLkDiZZTgmQA&#10;AIAAgAB0Lqx+pRdntKi+oxlaLqT8oNBLuKFdnsk8e54pnfMr65u+m5MY0ZrykMgDrJWMgnwAAIAA&#10;gABqMr8DZrRdzrtAaA5Q47eWaXBDI7QFasY0KrDoa/QjH68+bKIOIbFIa+MAAJ8Ec7AAAIAAgABp&#10;7b49bjJdz7o5bthQ9bZCb5xDRbJ3cG40W68ucTEjc61KcZwOta7ocOYAAJ3AeCkAAIAAgABpzbzn&#10;dWRdnbjadYBQ1bTPdbhDJrDtdhk0Ua2QdnwjkauIdq4PHKzIdiYAAJyJfCIAAIAAgABpqLtyfGtd&#10;YbdmfB5Qh7Nde+lC8q93e940LawUe/Ajk6nye/gPZ6rie9gAAJtof6EAAIAAgABperoxg39dNbYj&#10;gtpQVrIVgktCtK4rgdc0FKq3gZojlKiFgZ4Pqakwga4AAJpsgAAAAIAAgABpTrk8irtdHrUciclQ&#10;RLEAiNxCnq0NiBAz/KmRh5Ijnac6h8AP5qerhrgAAJmQgAAAAIAAgABpKbh/kf5dFLRHkMhQP7AY&#10;j4JClKwbjmwz8aibjeEjp6YyjkUQIqZZiukAAJjfgAAAAIAAgABpDbfzmVldF7Oel+ZQRK9ZllVC&#10;kqtNlQgz5KfHlLYjnKVek8wQP6VZivwAAJhIgAAAAIAAgABo+rePoOtdI7MTn0lQUa61nXxClqqb&#10;nCUz6acLm24jsaSUmCIQVqSDiwwAAJeygAAAAIAAgADNUGxtZkS5524waHWl02/YapCQ4HFjbJR7&#10;DnLfbo1kVXRPcH1MbHWkclAxrXapc9YNx3gxc7bLXGnucVS4WGvncmekbW22c3ePn29ndIZ543EG&#10;dZdjPnKWdqVLYXP6d5swsXTceFUM5nZ0d+XJiGfJfGC2kWncfFyi4WvLfF+OJm2ZfH14kW9WfKpi&#10;EnD/fN5KWXJvfQQvxnMrfQQMIXTufIPHu2Xih1C0wmgKhlChG2oLhWCMmmvyhId3Km3Ng9Ng22+M&#10;gy9JVHEFgo0u6XGZgesLdnObgLjGGGRGkjSzKWZ8kFSfg2iNjn6LD2qDjLt112xuixdfsm5DiaJI&#10;YG/CiEEuHnArhx8K5HJ4hFLExWMAnSGx3WU/mnCeOGdVl7WJymlTlQp0pmtHkoVepW0hkDNHgm6m&#10;jiktaW7mjMUKaHGEhwnDtmH9qBOw1GRApJedKmZVoPqIu2hUnWtzqWpSmhNdyGwzlv9Gx22xlFQs&#10;0m3LkvMKAnC5hsTC7WE8swmwDWN/rsScU2WNqkyH22eFpdtyymmEobhc/2ttngVGJGzqmv0sT2zZ&#10;mFwJr3AUhozCamC7vf6vhWL6uOebsmT4s5OHJWbirk5yF2jaqXNcXWrCpT5Fi2w3oj4rxmwAnKgJ&#10;bXAShl++r3SOZWCtBHWCZ76abHZxae+Gvndaa/1yD3hCbftcWnksb+5FU3oPcbsrA3rfcxkHgH0W&#10;c329RnI9b/Cr6XNmcTuZWnR1cnCFtnV2c5hxDnZzdL1bandxdd9EdnhdduQqOHkFd5AG9XtbeBS7&#10;wHAuemuqPnFyeraX03KaevmEP3O2e0JvwXTPe5VaRHXke+xDc3bWfDIpWHdOfD8GennWfGy6KW5d&#10;hMqomm+yhDOWMXDsg5aC13Ibgv5ueHNPgoBZJ3R4gg5ChXVugZ8okXW3gS4GD3iFgDG4rmzRjymn&#10;J24yjcOUv298jFCBbHC4it9tRnH3iYRYGnM0iFJBqHQthzsn3nREhnkFtHdkg2y3eGuWmZql9Gz/&#10;l22Tj25NlSOAQ2+RktpsMHDZkK9XKXIWjrdA4nMTjRInPnL7jFYFZ3beg6e2gmqbpBSk/GwIoSSS&#10;km1UngV/SW6amuZrR2/rl/lWYHEulVZAPnIfkzgmvHHekiMFJ3dKg3y1y2nfrpekPmtMqueRxWyR&#10;pvh+dm3PowZqd28in2FVo3BunDc/pnFdmfMmSXDqluIE9Hehg1m1VmliuSSjuGrJtLeRI2v+r/h9&#10;xm0vqz5pz256pvJVD2/Fo2c/GHCuoQ0lx3AVmYsEynfngz2wcHz/ZKygTX0dZx2PEX1UaVd8ln2c&#10;a2do/n3xbWVURH5Wb1M+EX7VcQ8kAH+rciYB94FndAGvU3rRbqCfM3sncBON33t6cWh7dXvVcqln&#10;83w6c+NTU3yvdRQ9OH0sdh0jQ33Jdp8Btn+ueHGuHXjVeJGd4HlNeRmMvnm2eZF6S3omegBm5Hqc&#10;enZSZnsfeu08cHude0winHwCe1QBfX4rfFesuHcQgmecc3eYgiWLN3gWgc94+niWgXJlrnkngSZR&#10;Wnm8gOU7j3o6gKMh5npkgFYBS33Rf7qrZnWXjECbIHYqi0CJ5Xa0iiV3sXc/iQBknHfXh+tQZnh9&#10;hvs6x3j6hishSXjohcwBIH4YgMOqT3RpljKaCXUDlHiI0XWRkpZ2pHYjkKljoXbBjtZPkndjjTc6&#10;GXffi/kgv3eYi7YA/X5VgKupcHN4oC+ZJXQXnb6H6nSjmxZ1wXU1mGVizHXaleJO23aAk7E5inbr&#10;kiggUXZzkMwA336HgJeoynLBqjmYc3NipxaHK3Poo6x0/3RyoDliDnUYnRNOK3XHmng4/XYsmRAf&#10;73V6lPQAx36wgIaoXHJEtFiX8HLisIqGj3NbrGJ0WnPXqDhhc3R2pIFNpXUiobA4fHWDn4Yfd3So&#10;lUYAtH7RgHmif4XFZBmToIUWZomDl4ScaMJyP4RHatFfuIQLbMpL8YPybqw2gYQgcEgcZYVhcOYA&#10;AIBMdrqhmIO4bYOSp4NFbwmCgILocG1xNYKfcb5ew4JrcwRLF4JadDs1wIJ9dTgbyINvdWYAAIAA&#10;ermgi4HZdtWRZoGId4uBXYE7eCtwEoEDeMBdwIDeeVVKOIDXeeQ1BYDzek8bN4GaeiwAAIAAfjqf&#10;ZoAZgCWQM3/dgCKAF3+ngANvE395f95c239kf8JJgH9mf600eH9+f5Qayn/hf1cAAIAAgACeO36w&#10;iX2PJH59iM9/B35Qh/9t5H4rhx1b1n4ehkpIkX4yhZkzsn5ChQ0aOX5ZhQwAAIAAgACdRH2Qku6O&#10;JH1lkZV+Cn06kA9s8n0Zjnda9X0OjPhH130Zi7EzHH0kit0Zx3z7imYAAIAAgACcfXyqnGeNWXyG&#10;mml9PXxXmC5sJnw0leRaNHwuk8lHNHw4kgoypXwrkSYZcXvHjtkAAIAAgACb5Xv7pfOMtnvco1V8&#10;jnunoGtrd3t5nXJZiXtxmslGj3uDmMMyH3ttl/kZIHrEkP0AAIAAgACbfXt/r5+MOXtirG57/Hsh&#10;qNlq3nrkpTxY/nrSoh1GGXrgoBoxr3rGnZ8YuHnykLcAAIAAgACU0Y8MY5KG8o2dZfF38Ix5aCBn&#10;n4uJaidWG4q7bBVDPYoqbeEudoopb0cTyIybbxQAAIAAekCUEI0tbHqGK4v3bf53Dorlb2hmy4n0&#10;cMBVWYklcgtCkYiTcz8t34h9dB4TYop9c6wAAIAAfbaTMYtfdUeFHIpNdg52GIlIdsRl1Ihkd3BU&#10;fYefeBpB14cTeLktSYbueR8TA4h/eJoAAIAAgACSLIm4ffuEC4iyfiR08ofBfjVk6obifjtTqYYu&#10;fkdBLoWpflUsy4V2flQSuYagfgYAAIAAgACRMIhMhsyDD4dThldz/IZrhcNj9YWShR1S9YTZhIFA&#10;nIRchAwsW4Qgg78Sd4Tog4YAAIAAgACQV4c7j76CVIZKjrJzQ4VgjXdjIoSFjCdSJIPMivA/8oNE&#10;igAr0oL9iZ4SH4NniDoAAIAAgACPqIZimLWBmoV4lxdyhYSJlTliZ4Opk0ZRbYLykYo/VYJlkEIr&#10;b4H7kB0R5YIejBkAAIAAgACPIIW8ob6BCYTZn5Zx6YPhnRthzIL0motQ1YI3mFo+uYGylvQq8IE6&#10;lkYRsoERi/cAAIAAgACOvoVFqveAl4RlqFdxY4NipUVhP4JioiFQWIGXn5g+VoEKnmUqm4COmzUR&#10;cYBFi8sAAIAAgACHfJidYxV6aZaYZVlsRJTjZ3hc4ZNkaXJMSZIPa006NpEgbPUl2ZE4bgELPJOV&#10;bXQAAIAAfUaG1Zb9a4p5z5UfbQJrmZNpbmdcRZHbb79LvJB7cQY5vo+BcicleI92csgLLpEYckUA&#10;AIAAgACGIJVIc9t47pOIdKVq0pHZdWRbe5BRdh5LDI71dtQ5Lo36d3QlDo3Ud7sLHI7Id30AAIAA&#10;gACFSJOwfBZ3/pH8fExpzJBdfHNapo7afJdKS42MfMA4kYyUfOUknIxYfOYLAYy8fQwAAIAAgACE&#10;b5JdhFl3KpCxhAdo+I8Yg6FZxo2agzFJqIxBgsk4BYtRgockOIr+gmcK7Yrxge4AAIAAgACDupFH&#10;jMh2co+oi+9oP44PivRZGIyJietJBosuiP03nIoliFsj64nAiGsK2YlnhhQAAIAAgACDJpB0lUR1&#10;8Y7dk/BnvI07kmJYhouokMVIa4pNj2g3FIlCjpgjnoiyjsYKxogdh0kAAIAAgACCsY/Wnc51do5C&#10;nAVnOoyXme9YBIr2l8xH6omTlho2j4iMlWsjNIfplBUKtocQhz4AAIAAgACCWo9kpoR1Fo3OpFtm&#10;y4wXocdXkYpnny9HhIj3nVI2PIflnHAi7oc5l54KlYZGhygAAIAAgAB6kKKlYnBuE6AmZJVgq53u&#10;ZqBSIJvnaIpCWJoeak4w4pj+a8McgZnBbD8D35ihbL4AAIAAf9B5/KFBanttoJ7Ma+JgNJx/bUFR&#10;uZpdbpVCAZiAb9Iwo5dKcNQcZpfPcQcEIJYQcdIAAIAAgAB5a5+iclhs7p1CcyFfnZr0c+ZRIZjR&#10;dKxBgpbydWgwRJWxdf4cNpYFdfsEUpPFd00AAIAAgAB4xJ4Qeh1sMpu7emFezZl4epxQfJdYetxA&#10;7JWBex0v05Q8e08b95RnezEEdJHAfEwAAIAAgAB4G5y/ge9riJpygbleHpg1gXZPyJYTgS1AaJQ0&#10;gPgvZJLvgNwbtZL1gNgEjo/9gJ0AAIAAgAB3hpu6id9q+plziThdk5cwiHVPOpUJh60/4pMihwcv&#10;GZG5hrEbj5GdhxYEqI52gyYAAIAAgAB3EZrdkddqgJiekMRdFZZYj4ZOupQrjkg/bZJAjU4uxJDK&#10;jPQbhpBljKQEx40pgzsAAIAAgAB2s5pFmetqS5gGmINc3ZWulstOc5NhlQw/HpFlk9YuY4/7k9Ib&#10;MI+MkT0E1Ywcg0UAAIAAgAB2a5nWoitqApeNoHtci5UnnlxOHJLMnEQ+0pDEmxkuJ49LmfAbB47N&#10;kkYE2ItSg0YAAIAAgABuBq05YZNiA6pdY5JVOqe3ZYNHaaU7Z1c4TaMdaPcnNqIXahsSKqR/aacA&#10;AJjTbmIAAIAAgABtg6wQaT9huqkbao9U/aZGa+FHQKOgbSo4N6FgblMnP6AxbxsScaItbooAAJct&#10;c2kAAIAAgABtF6qBcLNhOaeTcXNUmKS0cjdG3qIDcwE37Z+5c7onG55ydC4SkqATc5gAAJWgeDAA&#10;AIAAgABsoajqeAhgr6YDeFNT/aMseJxGaqB6eO83iZ4zeUEm3ZzceWwSl54yePUAAJQwfGMAAIAA&#10;gABsKKeQf2xgOKSvf1BTgaHZfytF458mfwQ3MZzQfvQmnZtwfvISkpyGfuMAAJLogAAAAIAAgABr&#10;vaaHhvJf2aOlhndTJaDHheRFhZ4LhVA22JurhOUmb5oohNUSkpsDhLgAAJHGgAAAAIAAgABrZKW3&#10;jn1fkaLSja9S35/njLJFOp0ei7s2hpq8ixsmO5kli0oSpZmoiaEAAJDbgAAAAIAAgABrJKUPlhBf&#10;VKImlPVSnJ8zk59E85xfklk2QJn0kbMl6ZhhkbwSgpitjIMAAJAngAAAAIAAgABq8KShneNfVqGk&#10;nKhSmZ6YmvdE2JuimVY2M5kXmM8l/JdqlucSqpepjJ4AC4+KgAgAAIAAgABhs7h8YIlV9LV8YlJJ&#10;obKQZBg8Ya/DZcMtu62MZyUckq1EZ7gIXK6kZ2sAAJNYctgAAIAAgABhMLeRZ9tVx7RPaQJJkrEV&#10;ajg8b64La2Yt5aufbGQc8KsKbLoI8awJbGkAAJIXd24AAIAAgABg6rYLbuxVd7K/b5JJXa9ycEU8&#10;Q6xRcQct1qnOcacdFKkFcckJXKmlcZ0AAJDhe4AAAIAAgABgqrRkddhVJbEadhlI/a3QdmE8BKqr&#10;drotqqggdwsdF6cydwYJqKd6dzgAAI+/fxYAAIAAgABgaLL1fNJU6a+sfL9IvqxdfK07uak0fJwt&#10;jqaVfKIdGaWOfJkJ6qWIfRkAAI7BgAAAAIAAgABgLrHag/FUx66Bg5dIo6skgyo7m6fxgsEtb6VI&#10;goMdJaQQgqAKJ6PMgjkAAI3jgAAAAIAAgABf/bD8ixRUta2Nin1ImKofibw7i6bhiQgtXaQxiLYd&#10;K6LeiSAKZaJKhogAAI0zgAAAAIAAgABf2bBXkkZUsqzLkX5ImKlIkHY7haX5j4ktS6NBj2UdGKHs&#10;jrwKfKEfhxcAAIycgAAAAIAAgABfwa/dmaBUu6wsmL1Io6iRl4E7h6U0loQtUqJtli0dM6EBk04K&#10;kqAihyYAAIwAgAAAAIAAgADBE2cVX+2u02k5YrSb7Ws+ZWCIIm0kZ+5zaW74amldt3C5bNFGx3JF&#10;bxAsz3MmcN0KBHYqcRS/IGQlatGtS2aKbIWajmi/biyG6GrSb8tyRmzPcWBcqG6xcutFyXBJdFMr&#10;6HDxdV0JbXRodWu9SWGVdaerhmQgdk6ZB2Z9dvOFc2izd6Vw+GrSeFxbgWzQeRFEym5wea8rD27Z&#10;egoI6XLcei27d19LgF2puGH1gA+XQ2Rsf8iD7mbBf41vl2kBf2laUmsYf01Dz2y+fykqQmzkfu0I&#10;dnGzfoa5zF1ViwSoIGAXidyVsmKmiLWCaWUMh5duUmdiho5ZNWmQhadC52s5hM0piWsZhBoIFHJZ&#10;gj+4cVvAlbOm1F6Sk7uUcGEtkbWBMWOij7ZtLWYDjdRYPGg3jB1CGmnjiqAo5Wl+ibEHwXLlhT63&#10;XFp5oGOlzF1WnZ6Tal/1mrqAMWJwl95sPWTelTFXamcaksBBcWi7kK8oYGgXj8oHfHNZhRC2jll/&#10;qw6lBVxip3ySnF7+o75/X2F2oAhrbmPnnJlWrWYsmY9A1mfJlycn7GbilSIHRHO4hOq2CljUtayk&#10;flu1sT+SA15ErKV+umCxqCFqz2MdpANWH2VgoH5ATWbwnh8nbmXImV8HGHQDhMyzN27sX0eimXBP&#10;YjGRDnGnZOl+aHL2Z3dqtHQ/ae1V6XWBbE0/vHakbncmAndab/wEMnsJcRKxwmwsaauhe23Pa4yQ&#10;AG9QbVB9a3C9bv9pw3IgcJ9VDnN4cjI++HSgc5olV3UPdHgD4XlydcmwMWm1c/SfzWt+dN+Oe20g&#10;dbh79m6tdoxoenAwd2BT7XGheC49/nLJeNwkh3LmeSYDmXnrekaukmeCfh+eJmlmfi2M2mshfi56&#10;lWzHfilnOG5pfjBS2W/ufjs9HHEXfjwj0nDhfhADW3pTfiutEGWfiEecs2eYh4uLbGlphrp5Lmsg&#10;heFmE2zRhRVR125shGc8S2+Sg8cjMG8Gg1MDJnqtgYKr1mQYkn2bgGYfkPyKQWf6j1l4Dmm/ja9l&#10;BWt6jBpQ9m0Wiq87lG46iYgioG1diR8C+nr5ggOq3GLcnLWaiWTsmnKJS2bLl/53H2iVlYVkJWpc&#10;kzVQNmv+kSY6/20Sj48iL2vqjtwC1Xs3geqqI2Hspu2ZzGP+o+mIhGXZoKh2VmefnWJjYGlqmmFP&#10;gGsUl9E6bmwhlhYhyWqqk5ACt3tqgdaprWFFsR+ZRmNUrVuH6GUiqU11sWbcpUVixWiioaRO+mpK&#10;nrY562tKnPohT2mKloUCn3uTgcWlpHcVXsOWenevYbqGNHhcZHR0p3kUZvth8HnTaWdOBnqba7c4&#10;i3tmbb8ey3w7btMAAIAAcmCkeHR5aI2VWnVUao6FAXYlbGlzi3b2bidg7nfLb9VNInijcWw3w3lm&#10;csceKHnYc1EAAIAAdwWjNnIXclCUAnMfc26D5HQOdHRyaHT4dWZf7HXgdlNMRnbHdzY3EXeFd+0d&#10;nXeSeAcAAIAAexihxG/1e/eSjXEXfE+CWHIffIxxGXMefLleuHQlfOlLPHUefRg2NXXVfTYc83V3&#10;fQMAAIAAfqKgbG4mhZyROG9ahTuBCHB1hLdv1HGDhB9dtHKUg5BKVXOfgxc1fHRNgq0canOFgm8A&#10;AIAAgACfUGyvj1aQIG3vjj5/+G8TjPduzXAsi51cvXFFilVJjXJMiTY023LyiGMb73HLiEsAAIAA&#10;gACebWuAmROPPGzIl0d/FG3ulT9t8G8Lkydb7nAukTRI3HE3j4g0WXHFjnEbkHBdjVgAAIAAgACd&#10;xGqWotOOimvjoFd+WG0FnZFtNW4dmrxbNm9CmCtIMHBSlhkz0XDUlR8bOm81kXoAAIAAgACdVGnx&#10;rJeOCGs9qXJ9wWxUpfJsl21fomtapW59n01HtW+KnQMzVm//m3gaxG5HkhkAAIAAgACYUH+XXlqK&#10;SX9wYUZ7GH94Y/hqln+eZnZY2H/XaNVFxoAuaw0w5YC+bN4WtYI9bTQAAIAAdlyXU30bZ5iJRn05&#10;aaR6AX1ka4dpkX2cbU1X7X3jbv5E+35BcI8wOX69cckWNn+zcbsAAIAAemeWOXrXcL6IAXsgcgF4&#10;5XticydoeHuwdDdW+nwIdTpEL3xwdikvl3zbdtgVxX1IdoUAAIAAffOVBXjEeeeGvHkqenJ3l3mF&#10;ettneXnhezlWEHpOe45DcXrAe9wvCXsbfAoVZnsde6YAAIAAgACT03cHgw6Frnd/gvN2hHfqgrBm&#10;TXhSglJVH3jHgftClnlIgbQuV3mSgXYU6XlNgVMAAIAAgACS1HWkjEuEqXYmi4d1hHaXipFlWHcG&#10;iYNUOnd+iINB4Hf2h64txngwhy0UgXfGhqYAAIAAgACSB3SClYmD23UMlCN0t3V9knxkkXXukMFT&#10;fXZsjylBQXbijeEtWnb8jVMUOXZ+ixYAAIAAgACRanOgnsyDN3QwnMp0C3Semnhj53UImBNS13WG&#10;lfNAoXYAlGYs2nYHk/4T9XV3jX4AAIAAgACQ/XL9qByCunOPpYpzfXP0opNjVXRRn49SU3TGnP1A&#10;M3U5m2osbHUzmYwTi3S0jTcAAIAAgACLLIh+XfB+EYetYMdv04cdY2pgR4a4ZdtPdIZxaCc9K4Zm&#10;ajsovIbta7kOBoj+a0cAAIAAedOKUYY0Zq19OoWkaLVu7IUtappfc4TObGJOuoSKbg88j4R8b48o&#10;QITfcI8N14ZJb/UAAIAAfViJXoQHb1N8HYOkcKNt7YNCcdted4LzcvpN34K7dAs72IKxdPons4L3&#10;dYcNnoPndO8AAIAAgACIT4IUd+h6+oHFeJdsuIF4eSpdhIEyeahNAIENeh47I4EHeoEnLIEyeqsN&#10;ZoHRel0AAIAAgACHSoBWgIt5/YAbgKNrwn/fgJZci3+mgG5MZ397gEk6qH99gC0m3H+OgBANUn/+&#10;f+gAAIAAgACGaH8HiU95Nn7YiNNrAn6biCNbwn5eh1ZLjX43hpc5/X4shgkmUX4khdkNDX56hKMA&#10;AIAAgACFsX3zkhF4eX3MkQZqR32Nj7dbDX1OjlBK3H0pjQ85Zn0WjCwl9XzjjDoM6n0yiJYAAIAA&#10;gACFIn0dmtV353z7mURpsHy3l19aeXxvlWJKSXxGk7I403w0krElgnvmkkoMy3wniKYAAIAAgACE&#10;uHx/o7F3dHxgoaxpL3wTnzhZ9nu8nLFJ1nuHmqw4dntrmeAlJnsMlyMMintfiHoAAIAAgAB+Q5H5&#10;XWZx2pCRYBpkaY9xYqZVuo6DZQdFvo3DZzk0H41yaRsf0o5WahcGTo6ZahQAAIAAfMt9e4/oZahx&#10;Ko6wZ6Bjso2ZaX9VGYyka0NFNovcbOUztYt9bkUfjownbuAGaov2bvAAAIAAf958ro3XbdFwOozF&#10;byNi5Iu8cGJUTorQcY5Ei4oNcqMzLompc4YfNoojc8wGd4mfdCsAAIAAgAB7yYvtdelvRIrudqph&#10;3on5d1RThYkTd/FD14hdeHsyo4f2eOce3YhGeO0GfIeSeb8AAIAAgAB66YpKfgVueIlYfkRhGYhr&#10;fmRSsIeOfmpDUYbLfm0yNoZnfncenYaMfmMGjIXGfq8AAIAAgAB6Ioj6hkRtuYgWhftgXocqhYdS&#10;C4ZChPhCuoV8hHEx8oT3hCAeboT5hDsGkYQ8gtsAAIAAgAB5g4f0joxtOocajc5f44YnjMpRd4Uw&#10;i6dCGYRpirIxYIPeijIeKYOjiokGi4LzhGwAAIAAgAB5BIcqlt1suYZUlbFfXYVZlCdQ9YRVknxB&#10;moODkTEw1IL4kMgduIKbj9YGiYHlhGsAAIAAgAB4ooaSn01sUoW+ncte6oS4m8ZQgoOlmaJBNoLC&#10;mCUwhoIml7YdgYGvk/MGfYEUhGMAAIAAgABxr5vYXLJl8Zn3X0JZO5hgYbRLTpb8Y/s8CpXaZgcq&#10;4pV9Z54WLpeFZ8cAAJMNab8AAIAAf0pw95oOZIxlZ5hHZm9YtJaiaEBK4ZUjafg7tpPqa4Mqr5Nu&#10;bKsWMJUXbJQAL5C+brYAAIAAgABwT5gTbEJkopZqbY5YDpTLbsxKP5NNb/s7NJIRcQkqVpGCccoW&#10;FZLccYUAc45wdDMAAIAAgABvk5Yxc+Nj0ZSWdK1XK5MHdWVJjZGPdhI6mZBbdqgp5Y/BdwkV3pDZ&#10;dq0AooxreUQAAIAAgABu15Sbe5BjF5MMe+JWcZGCfB1I0JAJfEM6Eo7PfGcpdY4xfHwVnI8OfDoA&#10;w4qqfaYAAIAAgABuMpNbg1pifJHWgz5V3JBIgvtIO47KgqE5hI2GglYpMIy+gjcVdo1kgmgA4Ikn&#10;gJcAAIAAgABtrJJPiydh9ZDViqFVVI9FieRHs42/iRU5Box2iHYoz4udiFEVdYvjiAQBA4ffgK8A&#10;AIAAgABtQpGLkwphsZAXkjVVEo55kQFHaYzTj7E4vIt0jtMocIqejwQVGYrHjKABGobRgL4AAIAA&#10;gABs75D4mw5hX499mfhUuY3UmF9HEIwglrE4coqxldEoOYnFlScU/InJjjABJ4YDgMgAAIAAgABl&#10;YqZXW7BaEqQfXhVN8KIjYGVAq6BbYo0x8p8FZGgg558TZYoL+6G7ZRoAAI2UbdIAAIAAgABks6TM&#10;YydZpqKOZPFNk6BtZrBAbJ57aFYx0pz/ab8g85zVaooMT576af0AAIv7cswAAIAAgABkK6LoanVZ&#10;DKC4a7hNGZ6UbPE/+Jyabh4xf5sRbxog0JrBb5UMfZxsbwYAAIp7d6IAAIAAgABjnaEHcatYa57i&#10;cnpMaJzJczw/dZrRc/UxEZlIdI0gkJjedMMMjpoZdFUAAIkUe+UAAIAAgABjDp9uePBX4Z1TeVhL&#10;3ps7ea0+45k/eewwtJepeicgTZctejEMjpgBeioAAIfRf5wAAIAAgABikJ4sgFZXcZwWgGFLdZn4&#10;gEg+fJfzgBowVZZOf/ogJZWif/gMlZYegBEAAIa0gAAAAIAAgABiJp0th79XGZsYh3lLJJjwhvg+&#10;KJbchmYv+pUyhg4f5pRthkQMrJR0hQ0AAIXOgAAAAIAAgABh1ZxejytWzJpKjptK05gcjb492JX9&#10;jNsvrpREjHYfi5N+jK8MiZMliHoAAIUhgAAAAIAAgABhlZvLls1Wv5muliRKxZdslO89vZUok6wv&#10;q5NKk2cfsZJbke8Mv5HsiJ8AAIScgAAAAIAAgABZI7GtWmROGq9SXI1CZK0ZXqo1nKsYYJ4nLKnj&#10;YiMVk6thYmgDRam2Y1oAAIjncf0AAIAAgABYcLBnYX1Nuq3iYxtCI6tqZLk1f6kuZjonOqe9Z2AV&#10;6qjPZ3AD0qa/aFEAAIegdrIAAIAAgABYCK6SaGhNSqwLaZBB0KmJarQ1OKc4a84nGKWsbJoWCqZz&#10;bHwEOaPzbXgAAIZnet0AAIAAgABXrqynbzpM36omb/1BV6eocLk056VVcW0m36O8cewWCqROcasE&#10;hKFccvwAAIVBfooAAIAAgABXUqr9dhxMiqiCdopBBKX/duo0iqOmdzMmuqH1d20WCaJddykEwp8G&#10;eOEAAIQ+gAAAAIAAgABW/6mtfSNMUKcqfUpA1aSdfU40XqI3fT8mkqB0fTMWG6CXfRYE/5zvfhYA&#10;AINegAAAAIAAgABWuqighC1MKaYShBZAuaN1g8c0QaECg2wmdJ80g0cWHZ8tg4cFPpshgnoAAIKt&#10;gAAAAIAAgABWhafSi0NME6Uyiv1AqqKDimc0Mp/+ic8mXZ4hicoV/54RiTYFTZmrg5YAAIIWgAAA&#10;AIAAgABWYqc0kn5MDKR6kiJAp6G6kVU0Lp8jkKQmZ50vkJkWJpz2jeQFaphwg6kAAIGAgAAAAIAA&#10;gAC1JmFTWbKj/mPRXQOSNmYvYDd/hmhxY0xr3mqfZkZXKGyuaSVBKm5ia88n627abd0GuXSjbsWz&#10;Kl3OZGGicWCaZqyQ1GM2aOZ+S2WuaxBqumgNbShWHmpAby5ANWv8cQYnGGwScl4GY3U1c0GxTlqx&#10;bwGgql2zcEqPTWCDcYx81mMmcs5pbmWsdA1U+2f+dUM/Pmm7dlYmUWlldwoGF3W1eCKvdFfleYGe&#10;3VsWedyNjF4Jejl7WWDSepdoFGN/ewFT1GXqe2s+Tmeoe8Qll2bde+sF1XYkfJqtvlV4g/KdRljO&#10;g3WMBFvjgvZ53l7Fgnlm4mGMgghSyGQRga89dmXKgVgk8mSEgREFnXaDgG2sUlN2jmab91bpjRiK&#10;zFoUi8B4uF0Nimplzl/kiShR52JwiAo8vmQlhxkkYmJ1hp0FbnbTg6arLVHPmNWa6lVYlraJ0FiR&#10;lIN3yluYkllk716AkFRRJGEUjoU8KWK4jQwj8GDIjKIFRncWg5GqUFCEozaaHlQboEOJCldanTd3&#10;DFpkmjtkN11Ul4BQeF/xlR47nGGKk1Yjjl9skewFJndMg3upwU+YrXWZklM0qaCIeFZspbl2eVlw&#10;ofhjsFxenplQBF76m8U7KGB/mgUjIl5Flh4FDXd3g2qoF2jbWUmYY2qpXK+Hz2xrX+Z2JW4fYvBj&#10;ZW/KZdxPf3FfaKc6InKvayog6HLxbMwBTH3PbvOmgWWIY3eXNGelZeSGvWmaaDF1LWt2amNigG1C&#10;bH1Os27xbn85dHA+cEUgW3ACcUwBLn4Bc8ek3mKIbY6Vf2TZbw6FN2b7cHhzuGj/cdRhOGrvcyZN&#10;lmy4dGk4gW39dXwfnW0udfkBFH4teGWjNF/Xd4iT1WJQeDCDlmSUeMdyX2a4eVFf/mjNedxMjGqq&#10;emM3q2vmes8e+mqdeuEA/X5UfGahqF1/gX2SYGAZgV2CLWJ8gSZw/mS4gOJe6GbhgKRLl2jUgHc2&#10;6GoDgEsea2h0gB0A6n51f9SgY1uQi3uRK15CipaBCWC4iZJv6WMJiINd5mVAh4JKyWc1hqM2Q2hY&#10;hfgd7marhdoA2X6RgJOfX1n5lXSQMly8k8yAGl8+kftvBmGbkCRdEWPijm9KE2XcjPM1v2bli+Ed&#10;j2Uzi4wAzH6ogIqenVi7n2GPc1uInPd/WV4NmltuSmBsl79cWmK4lWFJaGS5k2k1N2WykjcdOmQE&#10;kDYAwX66gIKeHVfYqTaO6lqlpgx+w10joqdtsl97n05b0GHEnFhI9WPCmgc0w2SimOUcy2MNk3gA&#10;uH7JgHybNnCyWPeM1XHMXGB9Z3LxX5BsvHQbYoxa4XVEZWRHwXZnaBMy8ndoamAZXnfNa1oAAIAA&#10;ch2Z4W2HYo2Lo27uZQ98MXBBZ2lro3GMaaFZ5XLRa75G5nQHbboyOHT1b2AY0nTJb9wAAIAAdsiY&#10;hWqhbCCKP2xAbcd7EW29b1VqhW8mcMZY7nCDcihGGHHJc3QxmXKldHwYY3ImdJMAAIAAeuKXBGgF&#10;dZmIwWnLdn55g2tnd0ZpOmzsd/lXvm5seKNFFm/CeUEwx3CJebcXym/seYwAAIAAfnGVoGXGfw6H&#10;Z2emfzx4M2lef0Zn+Gr5fzlWxmyIfyxEOW3tfygwGm6efx4XUm4GfvAAAIAAgACUe2PqiJKGTGXf&#10;iAp3Jmemh1Zm92lThoxV1mrthcxDf2xOhSsviGznhL8W6WxyhMAAAIAAgACTj2JikhKFZWRmkNh2&#10;RmY2j2ZmIWftjeJVDWmSjH1C1mr0i1YvFWtqiqwWnWsjiccAAIAAgACS3mEum4mEsmM7maF1jmUO&#10;l3VlbmbDlTpUXmhtkz1CL2nSkbIuk2oukSUWVmoVjeUAAIAAgACSZmBNpPOELmJdomd0+2Qpn4Rk&#10;2WXWnJxT2Gd6mhdBwWjZmFMuImkYl2AV5WlMjs4AAIAAgACOfHjnWLGBJ3lSXAlyt3nhXyhi/nqE&#10;YhNSAXsxZNQ/nXvvZ14rPHzFaVsQ3n5QaWAAAIAAdgmNUnXhYbqAEHaZZEBxnHdSZpth/XgPaNNR&#10;H3jPaus+3XmVbNMqn3pHbkAQiHuFbfYAAIAAeh+MHXMbarV+vXQJbHlwe3Tjbh1g5XW7b6JQMnaP&#10;cRI+Gnddcl0qC3ftc0UQPXkQcssAAIAAfbWK1XCTc7J9a3GodMBvKXKhda1f6HONdodPT3R6d0s9&#10;Z3VPd/spjnW9eGkQA3bsd/AAAIAAgACJk25rfK58UG+ZfRZuC3CpfVdeuHGlfXpOXXKefZo8inN9&#10;fboo3XPGfcMPoXUlfZ4AAIAAgACIiWykhbZ7R23jhXptDm7/hQxdx3AJhIJNf3EHg/8743Hbg5ko&#10;W3H/g2UPWnOhgvoAAIAAgACHsmssjrp6dWx5jd5sQW2cjMNdAm6ri5FMxm+wins7SHB+iaYn+nBw&#10;iWkPLnJZh3AAAIAAgACHDGoCl7l5zWtYlkRrlWx8lIFcXW2JkqlMI26OkQ86qm9bj/YngG8nj+wP&#10;AHFQiiUAAIAAgACGl2kkoLN5T2p/nrRrCmuenFFb0Gyhmd5Lp22dl9I6RW5flq4nFW4JlWUOp3CR&#10;iegAAIAAgACB14GLWF11WIFYW5dnxoFaXqFY7IF9YXdIwYG4ZBs3A4InZnEi0YMdZ/gI54SkZ98A&#10;AIAAeXOAy362YOJ0aH7KY19m1H7tZbVYF38eZ+dIC39gafI2cH/Ka7kiZ4CEbMkI34HpbJoAAIAA&#10;fQZ/unwNaV1zOXxWayllzXyXbNhXGXzcbmZHMn0tb9g1vn2WcRMh5n4YcbYIxX+GcZsAAIAAgAB+&#10;mHmmccpyDnoNcvdklnpodAVWLnq7dPdGW3sgddM1F3uHdoghdHvUdtAIsn1wdwsAAIAAgAB9gHeJ&#10;ektw+XgLetxjjHh5e0lVLHjae5lFtHk/e+E0i3mpfBshGXnAfCAIqnuhfJYAAIAAgAB8j3XXgt5w&#10;LHZrgt9izXbhgq1UX3dGglxE5XesghAz8ngCgd8gn3fjgdUIg3ofgVwAAIAAgAB7y3Rxi2pvZnUQ&#10;it5iDHWJihBTpXXxiShENHZYiF0zXHagh9kgSnY7iA8IcnjYhVUAAIAAgAB7MXNSk/BuznP7kuBh&#10;c3RzkX9TE3TVkARDo3U5jswyy3V6jisf3HTgjg0IY3fOhasAAIAAgAB6vnJ4nHxuV3Mnmv1g83Ob&#10;mRBSk3Pylw5DNXRJlYEydHR6lRIfgXO2ktYILHcKhYYAAIAAgAB1Toq3V9ppgIn7WvBcsol8Xd5O&#10;pIknYJs/NIj+Yxst84lKZSkZf4r5ZfMB9YoUZxgAAIAAfF90WIgbX+dos4eZYlNb6IcuZJ5N+IbZ&#10;ZsU+qYaraLktjobiaksZT4gwarsCLIdsa/oAAIAAf4NzaoWRZ+dnrIU+abNbC4Tpa2ZNI4ShbPk9&#10;+IR4bmQtB4Shb30ZAIWZb6ACToUTcTYAAIAAgABycIM/b99moYMIcRlZ9oLHcjhMSoKMcz49NIJw&#10;dCMsbYKOdMoYnIM2dLICXYMKds0AAIAAgABxfYFCd+BluYEdeJFZDoDqeSJLXYC3eZg8mYCTefwr&#10;6ICpekIYSID/ehMCboFEe8AAAIAAgABwpn+Qf/Jk739/gCNYUn9VgCdKtX8hgAw8B374f/Ars37p&#10;f+UYM37zf+gCjX+9f/gAAIAAgABv9n45iAtkYX46h8ZXz34Nhz1KK33KhpQ7cn2bhgsrKX19hdQX&#10;930qhh0Cln52gcAAAIAAgABvaX0mkCRj130vj3JXRX0AjmdJqny1jTw69Xx8jGAqpHxRjDwXkHu0&#10;i1sCn31qgcYAAIAAgABu/XxTmEtjanxgl0JW03wslb9JO3vWlCI6l3uNkxIqW3tJkv8XUXp1j48C&#10;kHyggbwAAIAAgABpA5R/Vwpd0JNIWfdRrpJVXMVEUZGVX2I1eZElYbAkcpGiY1UPT5SMYycAAIgJ&#10;aZoAAIAAftRoHZIjXqhdH5EUYP1RCZAhYzhDzI9RZU41F47MZx8kPo8caFsPaZFtZ/oAAIYibmQA&#10;AIAAgABnUY+2ZjdcQI7MZ/1QUI3naa1DHI0baz00jYyRbJUj4ozCbW4PXo6CbOkAAIRec6cAAIAA&#10;gABmfo1xbbxbXoyebv9PYovJcCpCZYsFcTwz7IqAciAjb4qYcp0PN4vPcg4AAIK8eJoAAIAAgABl&#10;r4t9dUxaloq8dhVOm4nxdsJBnokud1AzZoifd8gjA4iid/0PDIlTd5QAAIFOfOUAAIAAgABk94ni&#10;fPBZ7okwfUtOAIhnfXtBCYeffY0y3ocEfZki2YbMfaMPC4cSfbUAAIAbgAAAAIAAgABkWoiIhItZ&#10;UofmhHdNaIcghC9AdoZUg9AyWoWwg4oigIVYg4kPM4Uhg0cAAIAAgAAAAIAAgABj3oeAjEVZDYbv&#10;i+VNL4YfiyRAP4UsijsyL4RnibAiNoQGigEO5YOgh/IAAIAAgAAAAIAAgABjfIaxlBlYrYYhk3xM&#10;y4VNklM/4YRPkQYx44NzkG4iAoLtkCoO24JdigsAAIAAgAAAAIAAgABc4J7xVd9SQp1ZWJ9GwJwI&#10;W0U5+Zr7XbgriZp9X74aSZvNYLgGhJxKYQQAAIOjbUkAAIAAgABcBpzdXR1RrJtZX1VGN5n0YXk5&#10;lZjAY3IrUZgUZQwaUJkRZbQG35jdZeMAAIIQcjEAAIAAgABbX5qFZENQ9ZkbZfxFn5e9Z6I5BZaE&#10;aSYq6pXFalYaJpaHarUHF5WcauQAAICXdxQAAIAAgABatphAa1pQOJbnbJ5E0ZWXbc44apRhbuMq&#10;apOfb7EZ3ZQzb84HLpKxcCMAAIAAe2UAAIAAgABaDJZMcoFPkpUEc1tEMJO3dBw3xpJ8dLcqApGr&#10;dS0ZlJIcdSEHMZAqdd4AAIAAfy4AAIAAgABZc5S3echPBpN9ekNDsZIuepU3UZDpesMpmJAEet8Z&#10;cZAteswHO434e9EAAIAAgAAAAIAAgABY8JNrgRNOlpI+gTtDTJDqgSM27Y+XgOwpLo6lgM4ZII6p&#10;gOsHUIwcgOAAAIAAgAAAAIAAgABYiJJciGBOL5E6iDtC54/mh8Q2kI6GhzYo3I1+hwYYt41zh0cH&#10;K4qjhNkAAIAAgAAAAIAAgABYN5GOj+VOCZByj6NCw48Vjs42b42Qjdso4oxXjcIY+YwIjKEHcolU&#10;hQkAAIAAgAAAAIAAgABQpqphVE1GYqiYVtI7TacNWT0u7KXkW2kghqXZXPcOl6ijXQgAAKAIYHwA&#10;AIAAcS4AAIAAgABPxqiUWypFxKbMXTc6v6UeXzIuhaPBYPcgW6NtYisOx6WyYgcAAJ1sZRUAAIAA&#10;dfgAAIAAgABPPaZTYe9FLaSWY446QaLrZRguEaF+ZnkgE6EHZ1YO0aLhZwoAAJreae4AAIAAejwA&#10;AIAAgABOx6QLaKdEo6JZad45pKC2awEtoZ9JbAAfwJ6/bJEOxqA/bCgAAJh3bysAAIAAff8AAIAA&#10;gABOS6ILb3FEK6BrcE45M57FcREtK51McaQfjJylcfYOwJ3ZcY4ANZYAdQkAAIAAgAAAAIAAgABN&#10;16BqdmBDyp7TdvA45J0od1Us65ued5EfWJrXd5wO2Jupd14AcZPaelQAAIAAgAAAAIAAgABNc58T&#10;fVVDf52DfaI4q5vPfbAst5o3fZ4fJpldfYwO0ZnlfbUAsJIJfs4AAIAAgAAAAIAAgABNJJ4DhFlD&#10;SpxzhHE4gZq2hDIsmZkIg98fCpgSg+QOqph3g3sAtZCZgHsAAIAAgAAAAIAAgABM8Z0pi49DKJuU&#10;i4Y4ZJnQiwgshpgQio4fE5bziq8O2ZceiEQA3Y9ngJYAAIAAgAAAAIAAgACpzlrqU6mZrV3HV3yI&#10;82CGWzV3UGMsXsxkqGW6YkNQ4WgVZZU7wmndaKMjJWlwaukD53lnbMunwlajXiCYFFngYP6Hh1zu&#10;Y8Z2DV/YZnhjgGKfaRBP1mUia40602bnbdAiZWXYb2wDyHmccWel3FLMaI2WR1ZVanOF+1mnbEx0&#10;lVzGbhxiMl+7b99OtmJecZA55WQYcxUhsWKxdBkDrXnKdmKj+U9Tct2UelMgc9qEPFahdNRzH1nx&#10;dchg4V0UdrtNmV/Qd6g5AWF8eHghCmAEePkDlXnyevWiMkxAfR2S4FBIfUSCvlP8fWhxr1dtfYZf&#10;xFqzfapMnl2Ifdg4Ol8hfgEgel3Jfh0DgXoUft+gsEmkh1mRi03dhrCBkVG5hf9wnVVOhU5ew1ip&#10;hKlL2FuJhB43mF0Ng7MgAVv0g6ADcHowgiufdkdxkYqQeEvTkA2Ank/PjodvxFN/jQpd91bxi6pL&#10;J1nYinY3GltAiY8fpFp1iZYDYnpIgkmehEWsm6SPo0oumUx/4E4/lvBvGlH/lKtdV1V/kp9Kjlhs&#10;kN82m1m5j7AfVVlAjtUDVnpcgkKd4kRfpYaPD0jwokl/VU0JnxVum1DOnBZc61RTmXJKNVc/l0g2&#10;QFhpliAe/lhEkv8DTXprgjydh2ImU4COpGRlV1h+9maVWwZuOmi3XohcYWrFYeZJUWypZRc0s24G&#10;Z+0b122CaZsAAIAAbfCbxF4QXXSNXmCxYGR92mMnYzVtQmV+ZeZbhGe3aHdIkmm2auQ0F2sDbQEb&#10;Z2pNbiAAAIAActOaC1paZ1mLnl1DaWZ8T1/1a1xrzGJ+bTxaPGTibwlHd2b7cLwzK2gtci4aumeR&#10;cs8AAIAAd4OYUlb9cSaJ7loicl96rl0Dc4dqeF+2dJ1ZCGJFdadGdWRxdqQyYWWFd3YaK2U7d7YA&#10;AIAAe5aWuFQFeuyIdVdde195SVpqe71pHl0+fApYAl/qfFZFjmIofKQxrWMbfOUZsGNEfO4AAIAA&#10;fxKVZFGChLWHPFUBhGR4K1gxg/poFVslg4JXDF3jgxJE1WAkgrkxGmD0goEZSGGlgqEAAIAAgACU&#10;UU9ojnOGP1MGjV93Q1ZPjCtnP1laivJWQlwridREK15uiOYwqV8UiFIY/GBNiEkAAIAAgACTgU24&#10;mBqFe1FtlkR2iFTFlElmkVfbklJVnVq3kJNDjFz6jy0wLF14jnwYuV85jO0AAIAAgACS9Ex3oZeE&#10;7VA3nwR191OTnERmB1armZlVJVmIl0lDLFvGlY0vyVwTlPsYWV5mkHYAAIAAgACRWGmsU2KDnmtM&#10;Vy9082zwWsxlG26QXjdUEHAjYXhBrHGYZIAtdXKlZwkT0XPGZ8cAAIAAceSPymXDXL6CU2fAX7dz&#10;tmmhYolkA2tvZTdTGW0nZ8BA2G6uahosx2+SbAITYXDnbFIAAIAAdpWOS2IqZiCA3WRyaElyj2aM&#10;aldi6GiBbENSKWpWbhdAFmvrb8UsOWylcRUTEm5dcQ8AAIAAerOMt17ob25/U2FocNdw/mOrciVh&#10;oWXGc1hQ/mfDdHg/G2ljdYArcWnrdkUSkmxHdgwAAIAAfkeLRVwMeLh98l61eWlvrWEgefxgYGNZ&#10;enVQEGVseuY+R2cXe1Eq0Gdoe50SNGp6e28AAIAAgACKEVmgggh80lxqggduol7ygd9fZWFGgaBP&#10;J2NngWQ9nWULgTsqTWUkgSwR5mj3gTsAAIAAgACJGVeZi09751p9ip5txV0Yibxell9/iMhOZGGu&#10;h+08+mNLh0Ip6WMnhv8Rs2ewhkMAAIAAgACIXFX2lIJ7MVjtkydtEVuVkY5d7F4Cj+pNv2A2jns8&#10;W2HOjXEpb2FujUkRgmaqimIAAIAAgACH2VS6nZl6qle9m59sglpnmVZdXlzSlwhNRV8DlRY7+mCP&#10;k9MpCV/vk2gRJGXvi5cAAIAAgACFMHGSU0B4anKWVvNqpXOzWnhbpXTYXclLXnX3YOc5l3cOY7sl&#10;mXf5ZdcLunrEZgIAAIAAdcKDx23SXA53N28wXwNpgXCEYc5apXHNZHNKgnMGZu044XQiaSQlC3TI&#10;arYLjXf3aqoAAIAAeeGCcGpdZN110mwBZxdoWG2DaTJZjW7uaylJmHBAbP84I3Febp4kgnG8b7IL&#10;ZXWCb4oAAIAAfYCBDmczbbB0cGkMbzdnAGq2cKFYlWxAcfJIvW2ucyI3fW7MdCskF27hdMsLTnNe&#10;dLMAAIAAgAB/umRydoBzSGZzd2Nl3Gg+eCJXYGndeMFHz2taeVQ2pGx4edMjbWw5ehULCnGbemUA&#10;AIAAgAB+oGIdf1lyN2Q5f5pk3GYbf61WcGfQf6NG9GlUf5g2Bmpff5gi92nKf6MK33AYf8cAAIAA&#10;gAB9vGAoiCZxXmJah8pkD2RMhzRVrmYNhoZGPWeYhes1cGiThYIipGekhYoKy27PhEMAAIAAgAB9&#10;Cl6RkOVws2DUj/ZjZGLQjrtVDGSUjWtFn2YejFA01GcKi6UiLmXYi+kKs23qhzwAAIAAgAB8i11X&#10;mZJwMl+omCBi22GllkpUhGNklGFFKWTlktY0eGW+khshyWRikVEKa25khwsAAIAAgAB4/XnuUv5t&#10;BHpiVo9gDXsAWfZR13uwXSlCR3xoYB8w/31BYq4c4n5sZCMEhIDpZO0AAIAAeSB3s3ZgW0hr9Xco&#10;Xi9fDnfyYO9Q/3i4Y4VBlHl9ZeYwdHpHZ+ociHsFaPEEm34pabIAAIAAfMB2fXMNY5dqsHQXZdRd&#10;/HUJZ/NP/HXqaetAuXa/a7gvxXd9bTUcEHfLbdYEnHvFbrkAAIAAf+91RHAFa99pc3E6bX1cunJP&#10;bv5PEHNFcGA/4nQucZovIXTfcpYbpnS6cuIEn3mxdCgAAIAAgAB0E21XdDdoS26wdTpbom/edh1O&#10;BXDndt4/PHHWd4wumXJ7eBIbWHHueCIErXgZebMAAIAAgABzDmsYfJ5nb2yPfRNa2m3PfVpNMm7i&#10;fX4+am/OfZwuAHBSfb0a4W+IfcIEmHg8foIAAIAAgAByOmkzhPlmoWq+hORaFmwKhJFMeG0lhCI9&#10;um4Qg8Qtbm51g5camG2Ig94Emng4goMAAIAAgABxkmenjUZmAGlDjLFZeGqWi81L5Guwis49KGyT&#10;igYs3GzfiboaK2v2icwEmXg6gxwAAIAAgABxFWZxlY1lhGgalI5Y92lwkyJLZWqDkZ48vWtYkIAs&#10;imuFkF8Z0Gq0jogEbHiHgv0AAIAAgABsxYLZUnthgoLNVedVSIL0WSxHy4M5XD041oOhXwEn2YR4&#10;YSwS9Ia7YZUAAIM6Za4AAIAAfANrln+EWk5gkH/BXSFUZoAHX9BHEIBVYlM4Q4C5ZJAndIFrZkQS&#10;14L7Zl8AAIEJamIAAIAAfzZqhHxTYiNfb3zLZF5Tdn0yZnxGLn2QaG43i334aicm6n6Ka2cSlH+J&#10;az8AAIAAb3oAAIAAgABpbXlmafheTnoEa6FSUXqFbS1FS3r3bpg2v3tob84mTHvbcKESOXyPcEgA&#10;AIAAdP4AAIAAgABoY3bVcdNdVHeQcvVRXXglc/VEUXiidNE2I3kLdY0lyHlgdgMR9Xn4dZ4AAIAA&#10;eeIAAIAAgABnc3SgecVccHV4emJQiHYeetVDmnadeyU1f3b/e2QlfXcfe5IR13e5e2AAAIAAfgkA&#10;AIAAgABmrnLIgbNby3O9gdtP9nRrgcVDC3TjgYw06XU5gWMk93UvgWQRqXXagYkAAIAAgAAAAIAA&#10;gABmEnFJiZpbNHJNiVVPYnMBiL1CgnN0iAU0Z3O7h4skcnOJh5sRS3RqhsEAAIAAgAAAAIAAgABl&#10;mHAWkYZavnEokOpO63Hgj9tCE3JLjrM0C3J+jgIkL3IhjjYREXM/ivAAAIAAgAAAAIAAgABgpoxv&#10;UZhWB4vtVNxKd4upV/09nIuVWuQvGovXXWUeCI0pXvoJgI5qXykAAIAAaWkAAIAAfnBfj4lSWP5V&#10;K4kRW7tJqojeXlU89YjEYLwuoYjuYsYdyYn5Y/gJpIqoY/0AAIAAbikAAIAAgABen4ZBYGNULYYx&#10;YphI14YXZK88L4YEZpYuBYYkaCkdYob1aP0Jo4dRaOsAAIAAc2QAAIAAgABdsINoZ8lTMoN3aXpH&#10;1YNxaw07Z4NqbHotVYOJbZwc44QkbhgJhoRnbgwAAIAAeFsAAIAAgABcxoDobz1SToEScHFG9IEc&#10;cYU6i4EVcm8swIEncy0cZ4GOc2MJYYHjc4oAAIAAfKwAAIAAgABb9H7HdsRRiH8Kd4VGPX8feBw5&#10;3X8XeI4sI38UeOIcJX8oePEJWn+0eZkAAIAAgAAAAIAAgABbPHzwfj1Q131PfpJFmX1vfrQ5R31k&#10;frcrm31Pfrob0X0kfsQJjX3SfzMAAIAAgAAAAIAAgABarHt5hctQdHv5hc5FRnwbhXg5BnvxhP0r&#10;b3u2hMMbjXtahRsJUnxcg98AAIAAgAAAAIAAgABaO3pKjWxQBXrXjStE2Xr/jG04p3rNi5IrJ3p1&#10;i0gbYnnZizIJTHsqhkkAAIAAgAAAAIAAgABUpZbcUD1KjJXxU1U/iZVPVkozJpUCWPokz5V3WxYS&#10;75hSW6gBgpSlXY0AAIAAbRQAAIAAgABTnpP9Vz9JvJNEWeA+xZKnXF0yiJJEXpskZ5KIYE8S2JTn&#10;YJkB1JEKYmkAAIAAcfgAAIAAgABSy5EMXj9I3JB5YGc+Co/sYm0x2I+HZDkj5I+vZYcSm5GkZY4C&#10;Bo3LZ2cAAIAAduQAAIAAgABSAI5CZUBIBo3IZvE9KI1LaIExL4zpaeEjVI0BatASSo6Tap0CH4rw&#10;bKQAAIAAezwAAIAAgABROYvIbFVHRItpbZY8a4r3brUwdIqPb54i44qKcD0R/ou+b+YCLYh4cloA&#10;AIAAfwYAAIAAgABQgomrc4BGmYlndFw70oj9dQ0v6oiMdY8iaYhoddcR4okfdYgCRYZVeEoAAIAA&#10;gAAAAIAAgABP4ofieqlGDIe4ey07WIdUe3UvgIbVe5ciBIaTe6YRqIble4sCcISCfVcAAIAAgAAA&#10;AIAAgABPYIZjgcRFiIZSgfA62IX2gdcvDIVwgachm4URgaYRL4UYgcMCYYMRgXUAAIAAgAAAAIAA&#10;gABO+IU0iTNFWoVGiUA6uYTziL0vEIQ4iBQh7YODiBoR5IMdhyQC14G0gewAAIAAgAAAAIAAgABI&#10;WKJxTl8+36E8UUI0aaBnU/YoWaAoVk4Zw6FzV78Io6MbWGUAAJGUX+QAAIAAcHoAAIAAgABHR5/m&#10;VP49+J7sV3czeJ4aWcUnj52vW7wZRZ6hXNgIp59zXVkAAI7cZH4AAIAAdVEAAIAAgABGm50NW509&#10;NJwtXawywptvX44m25r5YSQYw5u9YeoIl5vOYlAAAIxDaVEAAIAAeakAAIAAgABGB5o8Yjo8hJlv&#10;Y9wx9pi8ZVYmQJhHZosYR5jtZwYIgJhMZ18AAInebnwAAIAAfYAAAIAAgABFZJe4aOg73ZcMaikx&#10;XpZYa0AlqJXSbAoX+5ZMbEsIdZUPbK8AAIfGdC8AAIAAgAAAAIAAgABExZWTb747SpUKcKcw5JRb&#10;cV8lTJO+cdMXuJQAcdAIkpIpcmQAAIYQeWcAAIAAgAAAAIAAgABEO5PCdpw6z5NadzkwgpKud5Yk&#10;+JIBd7wXaJIed5kIgo/SeJsAAISyfcoAAIAAgAAAAIAAgABDyZJBfZA6bZH2fe0wMpFPffgkw5CI&#10;fdoXQpBzfcgIUo3wfngAAINFgAAAAIAAgAAAAIAAgABDgJEEhMY6JZDOhPQv8ZAyhLMkmY9ZhGUX&#10;So8FhIcIhYxZg1gAAIJxgAAAAIAAgAAAAIAAgACe+1PVTdWPyFcIUh2ABFoiVlBvXF0sWmNdpWAZ&#10;XlFKv2K1YhE2cWRjZYEeX2OWZ/QBe32Aaxmc0U6FWAiOFFIuW29+hFWyXr5uCFkRYfJcb1xDZQZJ&#10;q18HZ/Y1gGCYap8drWAybHYBi31kb8+a2kmsYj6MO03AZLl871GcZyJsilVBaXtbIFioa75IjVuK&#10;beg0mlzzb9odDl1KcSQBmn1LdOKY6EU8bGSKa0mzbfl7Mk3Ub4hrH1G5cQ1Z2lVWcoVHflhOc/Az&#10;yFmFdTQcf1radgYBpn02eYuXCkE2dniIy0YKdzh5vkp5d/VpvU6PeKpY2FJceV5GnFVoehAzF1Zm&#10;erMcCljTeyoBsX0kfYiVZz2pgH6Ha0LUgGx4m0eLgFxow0vcgEtX70/GgD5F91LegEMykVOggFgb&#10;q1cpgKgBun0UgOWUCjqWinGGSkAPiYh3sUUGiKdoAUmJh9RXO02ThxVFXFCthnsyLlE1hiEbZ1XK&#10;hpIBwn0IgTCS9TgGlD+FZT3AknZ2+ULtkMRnbkeYjzVWuUu7jdZE3E7UjLYxw08YjBsbMVSvi8sB&#10;yHz9gTSSMzYPnbSEvjvymwd2cUFCmIZnBEYJlktWbEo/lGNEpU1ZkuMxiU1eklAa91PPj/ABzXz1&#10;gTiTg1q+Te6FQ11hUiB2W1/9VjlmfWKKWi9VgWT5XftDPWcXYY8vT2hAZLEWqml1ZlQAAIAAbdKR&#10;eVWZV5mD1Vi7Wv51LVu2Xkplf16NYXZUo2ExZHhCgGNqZ0ouuWRdabcWTmZgatoAAIAAcrCPmlDk&#10;YUmCAlRtY9dzmVe5ZlBkAlrPaK9TVl2lavJBY1/xbRAt0WCdbtoVsWPgb4oAAIAAd2KNykyTauuA&#10;R1BzbKdx9VQBblZitFdSb/JSKVpZcXhAalyvcuctE10KdBgVOGG4dHMAAIAAe3aMHEiudIZ+xUzb&#10;dXtwklCtdmNhYFQsdzxRNFdceA0/lFm7eNQscVm6eXsU1V/neawAAIAAfvOKsUVIfht9hEm4fk1v&#10;ek3EfnJgZlF2foxQTlS/fqk+9FcdftQr9VbAfwkUh15kf1gAAIAAgACJiEJbh558fkcGhw1ul0tE&#10;hm1fnk8ehc1PlFJ+hUM+WFTUhN8rm1RMhMQUVV2ihPoAAIAAgACIoT/wkP97skTKj61t4kkwjkpf&#10;AU0mjPNPA1CVi9A9y1LcivkrLVJHisYUKl3riZsAAIAAgACH/z4Rmh57HEMMmBZtVkeKlfVehkuS&#10;k/JOoE8KkkU9glFFkR0q4VCtkRMT315pjUAAAIAAgACIHWHsTgx6w2QHUh1ssWYmVhddm2g5WexN&#10;VmouXZE7pGvaYO8n8myYY6kOk3DrZGgAAIAAcbSGJ1z5Vxt5SF+LWndrY2H+XbZce2RRYNNMWWZy&#10;Y8M6zGgpZnUnQmiHaJQOQ24RaP8AAIAAdmiEblhiYEZ3tFtbYt9qLV4cZWNbXGCjZ8VLaWLoagM6&#10;C2ShbA0muWSSbZkOE2uHbcUAAIAAeouCu1QwaWl2F1d5a0JolVp0bQtaFF0wbrpKP1+gcEo5FGFV&#10;cbQl+WDIcr0NuGl4cs8AAIAAfiOBMlBrcoh0qlP0c6pnQVcpdLlY1FoPdbJJXFyfdp04TF5Ld3El&#10;Z12DeAkNfmkxeDoAAIAAgAB/600he6dzgFDhfBdmNlRHfG9X31dWfLVIe1n2fPk3sluQfUMk9lrM&#10;fYkNUml8fgkAAIAAgAB+4UpNhLRyjk48hHhlW1HKhBlXGFT4g7BHwFelg1k3GVkmgykkpliRg0QN&#10;PGmhgxMAAIAAgAB+E0f1jaVx0kwKjMNkqk+2i7JWd1L4ipxHJ1Wqibg2hFcKiSskN1bCiWINJWnI&#10;hzYAAIAAgAB9gkYglmdxSEpTlPJkH04RkzZV81FbkXpGulQLkBc2MVVPj1Ej31VQj2QM4Wo8iLUA&#10;AIAAgAB8lWlzThNwBmsNUfxiumy3VdJUYW5YWYNExm/dXPszj3ErYBMf1HGsYjkHM3e2YxAAAIAA&#10;dYZ6s2SyVpFunGa3Wdxhg2ipXQtTWGp9YBVD4mwhYuoy0m1lZWgfRG1PZwoHH3TqZ78AAIAAea15&#10;HWBFXyttF2KmYclgSWTaZE5SN2baZq9C8WiZaOQyEGnKas4eumlNa/cHDXQVbKUAAIAAfVJ3klwu&#10;Z9Nrml7aab5e5GFEa5dRO2NybVhCF2VLbusxbWZlcEUeWGXecQEHDnQTcc4AAIAAgAB2I1iHcHhq&#10;Xltvcb1dtV4Jcu1QAmBUdAFBLWJBdQAwmmM7ddYduGL7dj0G53RVd4QAAIAAgAB081VTeSFpQlhp&#10;ecdcsFsrek5PEV2WerxAVF+JeyIwB2BYe4MdT2CJe7sG1nRyfOoAAIAAgABz/VKRgbloYFXPgcZb&#10;4VixgaZOUFsygXM/oF0mgU8vdV3EgUsdDF5+gYgG2HRvgWkAAIAAgABzPVBDijlnr1OjiblbNlae&#10;iPhNs1kqiCc/B1sWh4Yu3lt8h0EcnVzkh8UG03R4hJ0AAIAAgABys05wkppnLVHtkaJasFT1kEtN&#10;L1eCjuI+mFlhjdIuilmUjXkcQFuejRkGnXTThHkAAIAAgABw0XFzTeJlBnKTUaRYeHPNVVVK0XUG&#10;WN47zXYtXCAq53dDXtkWnXgwYBYAp37mYloAAIAAeNpvD2zrVdxju25qWRNXX2/cXC5J6XE2XyE7&#10;DXJqYdAqUnNaZAMWQ3QJZNcAzn6kZyEAAIAAfIRtlminXfdiUmp4YJFWNmwjYxFI2G2dZWk6Jm7d&#10;Z4gpmm+faTcVx3B9aa0A4H6GbCoAAIAAf7xsNWS0Zhdg+GbEaBJU4micafdH3mo2a705RmuEbU0o&#10;8GwRboIVXW1ubqkA835lcZYAAIAAgABq42EjbkZfuGNmb6RTu2VkcO1GymcXchY4o2hucyIobWjD&#10;c+cVG2rJc9oBE34udx4AAIAAgABpxV4DdoBeyGB2d1BS52KWd/9F9GRceJA3zWWjeREn2WWqeXgU&#10;rmiaeWcBEn4we/QAAIAAgABo3FtLfqtd7V3jfvRSG2AffwxFNmHyfws3G2MrfxMnR2Lefy8UcWa7&#10;f2YBJH4Tf/oAAIAAgABoJVkDhsBdRFu7ho9ReV4LhhdEoF/jhYk2iWEIhSkmtGBhhSYUBmVUhUQB&#10;MH3+gM4AAIAAgABnnlctjsZcxVoAjjNQ91xejTZEIl4yjCI2IF8/i2omZ15hi4kTsGQ4ifMBD341&#10;gLgAAIAAgABk43oMTVpZ3Hq4UPhOB3uIVIJBA3xkV90ydH1MWtshlH6AXQ0MzICgXXgAAIAAZZ0A&#10;AIAAe7RjRXXCVN9YqHbBWAJM/Xe6WwVAKnikXdgxyHmCYFMhHHpnYhEMtHysYj0AAIAAakgAAIAA&#10;fvRh8XGnXINXXXLuXxdL7nQSYZA/L3UPY9cw+nXmZdAggXZ4Zx4MfHlBZxoAAIAAb1YAAIAAgABg&#10;sG3VZDJWG29RZjRKsHCXaB0+N3Gsad8wHnJ+a1kf1XKzbD8MMHZYbCAAAIAAdNEAAIAAgABfhGpc&#10;a+hVA2wEbV9JpG1pbrw9LG6Lb/MveG9PcPkfS28dcYgL/nPQcW4AAIAAebIAAIAAgABedmdGc7JU&#10;BmkZdKRIvmqcdXQ8amvHdiIuz2x0drAfA2vbdv0L9HGZdx8AAIAAfdMAAIAAgABdmGSTe3hTS2aV&#10;e/NIG2gzfDo70mlffGIuM2nofIseemkdfKwL12/CfT0AAIAAgAAAAIAAgABc52JKgzJSpGRtg0FH&#10;fWYhgwc7Q2dMgrMtq2ezgood7GbqgrcLim5cgnsAAIAAgAAAAIAAgABcYmBtiuxSJmKqiqVG/2Ru&#10;ifU6zGWViS0tS2XYiMwdqGUmiSoLWW0+hqoAAIAAgAAAAIAAgABY84NcTGBOq4OWT91DhIQEUz43&#10;CoSaVmEovIWAWQIXVoeJWlwEcYfVW6IAAIAAaTUAAIAAfhpXeH9OU3xNhH/VVopCeYBgWXE2LIDx&#10;XBsoE4GxXkkW8YMzX0MEjYQIYG4AAIAAbfEAAIAAgABWSHtaWrNMVHwfXUBBe3zJX6o1Pn1fYdcn&#10;U34CY5EWa377ZC8EioC2ZVYAAIAAcyQAAIAAgABVK3eiYfVLMXiSY/1AVnlVZeQ0WHn3Z5omiHp/&#10;aOYV03r4aS8Ec33cam8AAIAAeCAAAIAAgABUGnQ5aUdKKXVSas4/VXYvbDYzYnbQbWwl4nc3blgV&#10;R3eEbl4EWntpb+MAAIAAfHIAAIAAgABTJnEscKtJQ3Jvcbs+hHNkcqYyoXQGc2clN3Q9c+sVBXSH&#10;c9MEYnlDdd8AAIAAgAAAAIAAgABSUW53eApIc2/neKk9xHD2eRox9XGWeWskoXGbeZ8UonImeYAE&#10;kHhKe3MAAIAAgAAAAIAAgABRpmwnf3RH723Mf7g9WG73f7ExqG+Jf40kZW9Sf4kUQnA6f7AEXHii&#10;gCcAAIAAgAAAAIAAgABRJWo/hvJHb2wBhuk83G1BhngxOW3OhfMkEW1khdsUEG6khbgEUXi1gusA&#10;AIAAgAAAAIAAgABM742gStdDYI1qTjY41Y2DUWksvY3/VEQeVY9fVlcMgJHdVvYAAImKXDQAAIAA&#10;bK0AAIAAgABLk4nLUZRCOInmVIs3tYoXV1ArxYp/Wb4dmYuYW2wMOY0VW9YAAIZOYN8AAIAAcY4A&#10;AIAAgABKhYX6WGdBHIZLWuk2vIaUXTwq14bzXzsc3IfUYIQL5IieYL8AAINUZboAAIAAdogAAIAA&#10;gABJjYJUX0dAF4LIYU81q4MjYysqAYOBZL8cIIQxZasLiIS3ZcIAAICqat4AAIAAeusAAIAAgABI&#10;m37xZjw/J3+PZ840wn/+aTcpHoBPalcblYDBavgLO4Fgav0AAIAAcHkAAIAAfr4AAIAAgABHunvi&#10;bUw+TXywbnAz/n02b2gocX19cCIa+32mcGwLE36GcIcAAIAAdlUAAIAAgAAAAIAAgABG+HkxdF09&#10;lXotdR0zXHrLdacn5nsFdgMacnrndhMK1Hw2dmwAAIAAe0cAAIAAgAAAAIAAgABGT3bQe2w863gD&#10;e9AyvXi8e/gnXXjtfAAZ+niEe/sKbXpvfK0AAIAAf3gAAIAAgAAAAIAAgABF03Tbgrw8h3ZEguAy&#10;b3cggp8nOnc5gksaJHZyglsKzni1ggYAAIAAgAAAAIAAgAAAAIAAgABAmZlFSKs3spitS+Uto5iU&#10;TtQhqplRUTsSeZwyUlMDUpm+VGAAAISyX4oAAIAAcA0AAIAAgAA/N5W8TwQ2VJWOUdksLJWZVGIg&#10;S5ZAVmYRbpihVy8DCZUVWT8AAIGuZEAAAIAAdQEAAIAAgAA+QZIWVXg1OpIZV+ErHpI+WgIfOpLX&#10;W6AQoJTDXB8C0pDPXi4AAIAAaSMAAIAAeXQAAIAAgAA9b459W/00UI6fXfYqGI7VX6keZ49kYOgP&#10;/5DXYSoCqo0GYzoAAIAAblYAAIAAfVgAAIAAgAA8mosUYpozdItpZCYpRIutZXQdmYwiZksPp40Q&#10;ZmcCmYnFaIcAAIAAdAQAAIAAgAAAAIAAgAA7y4fyaV0ypoiHaoEokIjla2sdBolCa/EPP4mka9YC&#10;pocDbjAAAIAAeTsAAIAAgAAAAIAAgAA7FYUpcCkx9IX+cO8n+IZ3cXkcjYa/cbQO54aucYYCloTF&#10;dFMAAIAAfZgAAIAAgAAAAIAAgAA6fIK7dwoxXYPPd3wndoRld64cLoSXd6gOo4RJd5ICboMCeisA&#10;AIAAgAAAAIAAgAAAAIAAgAA6DYCqficw54H2fk8nC4KsfjEb44LMfgEOkYJcfi4CiYGIfv8AAIAA&#10;gAAAAIAAgAAAAIAAgAAAAP//AAD//wAA//8AAG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYy&#10;F1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3&#10;GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXf&#10;VvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0&#10;o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5Bw&#10;kWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWr&#10;s6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1&#10;xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzg&#10;EOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz&#10;+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsU&#10;BBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+R&#10;MI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NM&#10;pk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4&#10;afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByF&#10;EIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8l&#10;oBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7&#10;SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg3&#10;2UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2&#10;Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRo&#10;FV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3ww&#10;cDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuO&#10;TItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6do&#10;qGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+&#10;hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1Cg&#10;T6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4h&#10;v0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03Yfe&#10;mN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli&#10;+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT&#10;8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3E&#10;LrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJ&#10;C0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJ&#10;ZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+&#10;JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdH&#10;mC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKy&#10;wbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA&#10;0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0&#10;TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOZPf85/WM2Zf6h+zbTaf5l+eZwUf6N+ZYNMf8Z+hWqF&#10;f/5+wFG/gGN/PTkAgRKAD/zFfnyLNOS1fmOJbMxAfl2HzLOafm6GZprYfpiFQ4IYftmET2lafy+D&#10;Z1Cuf6+CoTgUgHaB5vq8fTaWceL7fTCTksrLfT6Qz7I6fWmOXpmTfayMLIDvfgeKImhOfnWIE0/B&#10;fwyGADdBf+iDrPjjfC6ht+FBfDOdv8kzfE2Z8LDCfIWWV5hFfN+TGn/LfU+P82dWfdGMtU7vfnyJ&#10;TTaHf2eFXPc3e2OtA9+le2an68eqe4ejCq9ge8meaZb4fCuZ+H6yfK+Vt2ZufUORQU4uff2MezXl&#10;fvSG7/W8esq4Vd4veseyFMZDeuSsFK4ZeyymYZXce5mg2n2kfCSbWWWVfMiVqE2CfZGPgTVbfpGI&#10;X/R3elLDqtzseka8MsUJel21Cqz5eqeuO5Tpex+nm3zZe7ag6GTYfGCZ3UztfTWSUDTofj2Jp/Nj&#10;effPAdvYeePGQMP6efK95Kv3ejq17JQCeriuJHwge1umQGRIfBCd5UxvfOqU4zSJffeKxfJ1ebTa&#10;WtrreZfQMsMPeZ/GlKsYeeO9apM7emS0ant3ew2rQGPCe8yhlkwJfK+XMzQ9fb6Ltu5TiNt+NteG&#10;h8R9wsCfhsN9cKmMheZ9VZJShSp9dXsHhIZ9xmPEg/F+NUyPg3h+6TWSgyiAAOw9h32Iy9YUhnCH&#10;QL9rhYOF46hjhLuEwZEehBuD33nUg5SDLWKcgx2CjUuSgsOCFjTYgpCBwep6hkeTZdR0hU2Q2r38&#10;hG+Oc6cLg8SMWI/tgzmKd3jKgsqIvWG2gmmHA0rNgiaFTDQzggeDb+jbhU+d/tLghF+adLx6g46X&#10;FKWrgueT6I60gnKRC3e7ghWOQWDWgceLZEoYgZeIaDOigYuFBOdchIuooNFsg52kFbsQgtSfuqRb&#10;gjeblI2AgcKXlXa6gXiTu2AIgTmPskl1gRqLZTMkgR+Ge+YAg/GzS9AbgwSturnNgjqoWKMygaOj&#10;LYx7gTaeIHXIgO6ZFF9KgL6T20jkgK+OOjK5gMGHz+TVg3O9+M76goe3Vri1gbyw4qIvgSaqqIuf&#10;gMSkinURgIOeVV6ngFSX0UhpgFOQ2TJggHKI++PWgw7Ipc4FgiTA4rfGgVe5U6FKgL+x+orQgGGq&#10;u3RrgC6jXF4pgAeblUgCgAeTOzIXgDCJ/uMAgr3TVM03gdbKWbb6gQfBmqCIgG65E4ojgBGwonPa&#10;f+KoBl23f8ae/Uerf9CVVjHcf/uK194SkeJ8sMjuj/F8Y7Oxjhh8Op47jGh8R4iNit58j3LFiWl9&#10;Cl0Rh/x9qEd7hpl+kzJRhTl/8dwqkLSGl8eUjsGFUrKSjPSEPJ02i1eDW4eOieSCtnHSiIiCPVwr&#10;hzOB2Ea5hemBojHLhKKBndqjj46QlcY5jaiOV7Fyi92MPpwVileKcIZ4iPiI2XDQh7WHaFtIhneF&#10;/EYFhUaEnzFUhBmDNNlCjpual8TYjL+XbLAHiweUa5rIiYKRpIVSiDmPHW/ZhwWMqFqDhdiKJkVv&#10;hLqHjzDsg6CEr9fujeGklMOHjAmgga66ilucm5mPiN6Y5IQ6h42VT27whmuR1VnOhUqONETohD2K&#10;WzCRgzWGC9a1jUuunMJci3epna2ZicqkxJiCiFKgF4NMhwibfm4aheGW4lkrhM6SHURzg9CM/zBF&#10;gtqHRNWnjNC4o8Fciv+ysKyhiVGs2pebh92nKoKGhpuhim13hXqb0FihhGKV0EQSg3OPbDAFgo2I&#10;VtTCjGrCpsCGip27sqvPiPG01JbRh3uuEoHOhj2nW2zjhSmgglg2hBaZTkPBgyeRnC/Rgk6JQdQE&#10;jBPMqb/Vik3EoKsfiKO8pZYnhy20voE3hfGs3mxnhOCk1VfUg9mcbUN4gvSThS+nghuKBc5Pmxt7&#10;gLqimFl7Uabvlax7RpMKkyd7c37okMZ72mqojnV8d1aIjCJ9OUKWicJ+UC9Ch0J/4sydmg+E0rmB&#10;lzyDvqYGlJeC1ZI0kiCCJH4Tj9OBrWnajZiBY1XGi1mBMUH8iRGBNy7vhqaBestCmRGOIbhElkWM&#10;LqT5k52KWpEukTeI1X0gjvqHfWkCjNGGSlUOiqWFH0F0iHCECi6lhhuC+sohmB6XjrcYlWOUuaPL&#10;ksmSAZAbkFePjHwdji2NUWggjBSLKVRYifmI+UDyh9uGwS5lhZ+EXsj/l2ag9rYHlK2dRKKvkhuZ&#10;v476j72WaXsgjYmTM2dRi3+QEVO+iW2MzUCKh12JYS4uhTSFocfsltiqYLT+lCKl16GukZKhcI4L&#10;jzmdMXpMjQmZAmaXiviUzlM2iPCQdEAwhu+L0y3/hNiGwcb7lmSzv7Qgk66uVqDXkR+pBY1Bjsij&#10;0XmejKGep2YKipOZY1LGiIKT4j/nho+ODS3YhIyHu8YulgO9GbNlk062xKAhkMCwfIySjmmqRHj+&#10;jEakEWWJikSdulJriDaXFj+qhkGQCy24hEyIkMWFla/GcbLNkvy/HJ+JkHK3xov+jh2wd3h7i/up&#10;KGUgif6hslIah/2Z7D9whhGRwi2fhBqJQL8gpId6razJoPp6jZp/nXx6logUmh962HVylt57VmK0&#10;k6V8DFAqkFt86T3hjO5+ICxqiTt/072io5yDcKvin/KCfJnOnHOBtYdumR+BJXTFle+A0mIKkseA&#10;rk+Jj4+Apj1ujDWA3CxJiJeBWbyDoqmMNqrcnwaKbpjsm4WIz4aMmEGHdXPzlRyGUGFSkgOFUE7z&#10;jtmEWz0Ki5CDhSwsiAWCxLuCod2U7KnQnkSSW5fZmsyP+YWVl36NwnMTlGSLzWCYkVSJ5k5mjjSH&#10;+jyyivuGECwTh4SEEbqloRqdw6jpnY6aZZbnmiGXNIShltqUJnI8k6mRP1/mkKmOa03hjZSLfTxh&#10;im+Idiv9hxWFPbm8oI+mmqgenP2iaZYkmYyeYIPflkmaf3GIkyuWr19NkCKS2k12jRWO4zwiif6K&#10;tyvqhreGRbjtoCCvWqdgnIqqWJVumRqlcYM1ldugqnD3ksSb617Xj7+XFU0ejKeSCzvwiZuMwCvb&#10;hmiHKrg3n8e4CabBnC2yJ5TWmLysWIKllX6mnHBzkmug5F5tj3CbDEzXjFmU8zvHiUuOjCvPhiiH&#10;67egn3nAtKY+m9m53pRWmGqzDoIplTCsSnAIkiCliV4ajyqepEyZjCCXgTufiRyQFCvFhfSIibCd&#10;rih6Jp+Kqc16CY6OpX56G32AoUh6amxKnSF6+FsFmPB7wEoJlKB8sTlqkBF9/ynQixx/xK9crVKC&#10;Zp7UqNmBgo4GpISA0Hz+oFCAWmu/nDKAIlp9mA+AHUmNk8qANjkhj0uAkyngimuBOa53rGuKn54C&#10;p/eI941So52He3xHn3OGR2sTm12FSFnpl0WEc0kakwuDrjjkjpuDECnuic+Cka20q5uSz50upzSQ&#10;aoxzouOOMnt7nrGMNWpcmqOKcFlUlpKIwUiwkmCHEjivjf6Fbin6iUeDyaztqv2a9ZxqppaX1Iuq&#10;okmU53q0nhmSLGmwmfmPg1jNlfKM+EhUkcWKVjiCjXGHpSoEiNGE4KxEqmKjN5vJpf2fUosLobCb&#10;mXoanYSYCGkjmWaUhVhWlVGRBUgCkTCNazhajPCJryoNiG6F1Kueqe+rXptEpYCmqIqOoS2iGHmd&#10;nQCdr2izmO+ZVFf9lOaU5UfFkLuQTTg+jIiLhyoUiByGpasGqZezaJrDpR+t2ooZoMqobHkxnJ6j&#10;H2hUmJOd21ewlJWYfEeTkGqS7DgqjDWNJSoZh9iHVKqDqUy7ZJpXpMm06Im0oHWuhXjVnE2oQWgH&#10;mEaiCVd4lEubtUdukC+VMzgXjAOOgioeh6OH46Lht/x5x5MBssx5o4M8rap5uHN1qJZ6EWOZo316&#10;rFO/nkh7g0RGmN98hjVKkxx95yd/jNl/tqHkty2BjZJ3seiAsILWrLyADHMRp6N/qGMroox/h1NY&#10;nV1/nkPxl/p/1jUskkSAVSe8jBmBHKE/tkaJQpHbsQmHsIJPq9iGTXKEpsKFOWKooa6EXFLrnIaD&#10;rkOllyqDFDUWkYOCqCfyi3CCYqC3tXKQ5pFEsD6OpYGpqxKMlXHspfKKxGIgoOeJLVKBm8aHsUNg&#10;lnGGOjUFkNmE2ighit6DiKAstMeYh5C3r5KVlIEZqmmS2XFbpUyQT2GmoDON6VIjmxyLm0Mnlc6J&#10;QDT4kEOG5ChIimGEjZ+btEKgJZA3rwSceYCjqdaZAnDupLqVvGFEn6SSiVHVmn6PVUL5lTiMFDTt&#10;j7+IwShpifeFbp8us7qnsI/WrnqjQIBJqUyfA3CcpDWa8mD9nyWW7lGhmgKS20LWlKuOqjTlj0aK&#10;ZiiFiaCGL563s1yvGY+NrgypzYAOqNKktHBeo7GfzWDCnqWa+lFxmZqWEUK8lFSRBTTlju6L2iib&#10;iVmGz55Nswq2Z488ra6wNH/LqHOqMHAoo1ekZGCcnlCetFFbmUiY70K0lBCTDTTqjraNEiitiSCH&#10;UZXswf15f4cyu/J5UHiRtfh5Ymn8r/95wltnqet6aEzso6F7Tz7rnQ58YjGFlgV90yV0jm9/qZU8&#10;wSaA2IbRuxh/+XhFtRR/XGmurw9/B1sVqPN+/Eymoqd/LD69nBN/gDGTlRaAHyXcjZ2BAZTZwDKI&#10;D4ZrujOGi3frtCuFO2lNriKEQVq8qAODhExiobyC+j6amy2CiTGllECCSyY2jOaCOJSRv1CPLoYU&#10;uVSNCHeCs0+LGWjtrTyJbVpopyWIAkwloOWGtT5+ml+FdDG4k4SEUyaEjEiDTpRCvpOWSIXGuJKT&#10;eXczsoqQ6miZrHqOk1olpliMZUv4oCeKVD5rmayIPDHLkuKGMybHi8KEQpPkvf2dXYV7t/CZ3Hb1&#10;seGWm2hmq9KTkln2pbWQpUvWn32NwT5fmQ2K0zHdklWH5ib+i1KFFZOJvYOkToU6t2igD3bEsVGc&#10;EGg/q0GYS1nYpS+UokvEnvyQ8T5YmIONLTHskdyJZScsivWFxpNNvQGrE4UOtuWmCnansM2hRmgs&#10;qr+cv1nJpLOYUku6npGT1T5VmBmPRDH6kXGKrydRiqmGWpMAvKKxtYTytnSrv3afsFGmEmgnqjmg&#10;uVnMpCybjkvHnhKWVz5ul7qRETIYkTCLxidvim6G0YmVzCR5cHv1xTZ5KG5mvmh5L2Dst455j1OQ&#10;sHh6PEZpqQl7LjnaoTd8TC4GmNR9ySOkj+F/nIlJyyqAZXu/xGJ/dm4vvY5+1WC0tpx+iFNbr3B+&#10;i0ZJp/Z+0TnZoB1/PC5Dl8d/9CQzjvyA6YkzyhqHInuXw2qFoG4IvJOEV2CHtZWDcFM0rmGCy0Y2&#10;puqCYDnlnxeCEi6AltaB/CSwjjaCE4kvyR2NvnuJwmeLp23ou5CJz2BqtIiIQFMfrVyG+kYwpfCF&#10;1zn3niyExS65lgWD3SUbjY2DGokjyEKUUHuCwYCRmm3mup+PLmBfs5qNAlMdrGqLBUY6pRKJKjoR&#10;nWCHUS7ulVGFlSV1jP2EAIkJx4Sa2Ht7wLaXd23wuc2UZGB1ssmRlVMvq6SO50ZQpE2MSTovnK+J&#10;qy8flLmHICXBjIWExYjsxuGhL3t2wAqdGG39uRqZVGCOshiV2lNLqwCSf0Zuo7WPJzpQnBmLyC9L&#10;lDmIeSX/jCKFaojNxlSnUHtxv3eidm4NuIKd+GCqsYCZylNrqnCVwkaPozmRtjpym6qNpC90k9GJ&#10;oSYyi9KF84ixxdCtMntxvvGnh24lt/qiPWDSsPmdV1ObqfCYo0bDosWT7jqkm0uPNy+hk4eKliZa&#10;i5OGYfLPe2N5sNvde7x50sSofBx6B60lfIN6XpVxfPd63X2tfXx7gmXwfhV8Pk5Eftl9NDbLf+l+&#10;ffCyebmEz9otejSDysMqerOC6KvPezuCMpQ0e9CBqnyIfHaBQmThfS6A401VfhCAnzYBfzqAaO7M&#10;eFmQAthqeOWN2sGfeXiL0qpeehmKEJLqesmIfXtke4uHBWPkfF+Fhkx9fVuD/jVMfpuCP+0GdzOb&#10;Mdaud8iX77/4eGiU2KjgeRmR8pGYeeGPVHpBeruMw2Lye6eKGku4fLmHRzStfgyD/etpdkemVdUb&#10;dt6iA75yd4Wd3qd3eEGZ7JBNeRaWHXkoegaScmINewaOlksCfCyKbzQkfY2FneoEdZOxb9O/dies&#10;Eb0eds2m16Y3d4+hz48veG6c5ngfeWmX/WE5enyS60pfe7KNbTOvfR+HF+jadQW8e9KddZW2Drv/&#10;djevuqUkdvuplI49d+SjjXdReOqdc2CBegaXDEnUe0uQMzNNfMKIaOfndJzHcdGwdSe/7rsQdcK4&#10;e6Q3doKxK41gd3Gp+HabeIOirl/yeaqa/EleevaSuzL8fHSJjOcndFXSQdD2dNnJm7pMdWrA/6Nu&#10;diS4gIyidxOwFXX0eCuniF9qeVuejkj5erGU+jK8fDaKgeKZhBF4G82Ng4V4eLgcgw544aI4gqt5&#10;ZIwJglx6DHW8gh962V+AgfB7w0lVgeJ87DN8ggR+deDhgo6CqcxcgheB5rcSgbOBP6EogWWAwYrp&#10;gSuAa3SggQmAOV5zgP6AGUh1gRWAHzLggVqASd9RgUGNQcrBgNmLbrWWgIKJuJ/FgE2IPomygC6G&#10;8HOUgCmFvl2PgDWEike6gGSDWDJWgL+CB92/gCiXxcklf8eU9LQBf3ySQp5cf1CPuYh0f0uNbnKH&#10;f1yLMVy3f3+I40cTf8WGdDHdgDSDrNxEf0KiQcezfuKee7KafqCa0p0HfoCXSodBfoKT3XGJfqqQ&#10;k1vvfuCNIEZ7fzmJbTF0f7qFMNr6fpCsvsZ0fjGoBLFjfe6jWJvjfdOexYY9fd+aSHCefgyV0Fs5&#10;flaRNkX0fsKMOzEbf1GGjtnofgK3MsVsfaSxfrBcfV6rx5rkfUOmIYVefVqgkW/mfZKa8lqefeGV&#10;F0WBflyO0TDQfvmHw9kNfZfBmMSWfTq64q9/fO20FpoGfM2tTYSRfOemm285fS2f11oafYeYw0Uh&#10;fgiRKzCTfq+IzthmfUrL7sPufO7EJ67FfJi8NZlEfG+0O4PgfIisWG6mfNWkYFmsfTucFETTfciT&#10;PTBjfnSJrdLvjOt22b+Si3x3V6u9ii133ZdfiP54fIKph+Z5Q23Rht56NFkYhd57RkR7hPF8oTBa&#10;hBp+a9F1i5SAwb5kijWAPKqjiPR/0ZZah9V/hoGvhtJ/ZWzoheN/Z1hAhP1/e0PMhCx/ui/ug26A&#10;KtAmilSKub0WiQWJNamDh8mHypU0hr+Gk4CbhdCFg2vxhPmEkVdthCyDokMrg3eCvy+NgtSB0s7O&#10;iUKUpbu0h/iSN6gQhs6P4pPphcuNs392hPWLtGr6hDOJwlaqg3yHw0KdgtuFry85gkuDXc2BiGme&#10;hLpohyKbNKbJhgCX+pKyhQaU2X5khDGRzmoWg4WO2lX6gt6LxEIfglCIeS7xgdOExsxbh76oablM&#10;hnqkNqW0hVegCZGshGKb7X15g5WX32lHgumTzlVdglSPnEGygdiLFy6zgWyGC8tmhzOyRLhehfKt&#10;J6THhM6n/5DJg9qi33yygxedymikgnOYoFTZgd2TPUFXgXKNfi6AgRaHJ8qghse8D7echYq2AaQA&#10;hGOv1ZAEg2qpoXv8gqqjd2gLghSdMlRpgYeWpUELgR6Ppy5WgM6IGsoKhnXFzbcDhTy+wKNZhBC3&#10;fY9ZgxKwJXtiglGo1GeNgcChaFQGgT+ZsEDFgOGRiC40gJWI5MO7lfh13rHKk7J2cp9vkZB3EIyU&#10;j5F3yXlcjal4qmX+i8t5uFLLiet66j/EiA18ay1phiR+YMJ8lMF/NLDQkoN+2J6EkG1+k4u2jnp+&#10;cniFjKJ+eWU1itl+pVIUiQ9+5z87h0d/Wy0rhXSADMFZk6KIf6+ikW+HQJ17j1qGEoqvjXeFG3eW&#10;i7CERGRlifyDilFoiEaC1z7BhpSCNiz0hNeBncBFkpOR2K58kGyPupxLjmWNqomnjH2Lx3aeisyK&#10;DWORiSmIYlDCh4eGrz5Qhe+E8izFhEuDEL8nkb6bJq10j5iYMZs8jZeVUYiLi8CSiXWoig6P12LF&#10;iICNNVAphu2Kdj3thWSHkCycg9KEYr4nkRukc6x2jvigq5pCjPic6IehiyWZNXTXiXiVi2ISh+eR&#10;3E+mhmKODj2ZhOuJ/ix5g2uFjr1OkJitrquljnipDZlzjHakYIbaiqSftnQoiP6bEmGFh3OWWE85&#10;hemRbD1VhIKMNSxcgxWGkryfkDG22ar6jhOxV5jDjBCrtYYtijmmB3OIiJagWmD/hxealE7bhZSU&#10;jj0bhCyOLixFgs6HcLwZj9+/96pyjca5hpgui8Cy24WWieWsF3MBiEGlU2CThsaedE6GhU+XVTzh&#10;g/OP3ywygpWIJ7UOnz11MqRjnCh1zpNimTd2eoHxlmV3RXAsk6N4Ol5GkOF5XkydjhF6qDs2iyx8&#10;RCqtiB5+VLQHnil9/KOjmxR9t5KumCd9joFElVt9im9+kqR9sl2jj/J+AUwKjTJ+ajrUimB/Cyqd&#10;h2V/7rMdnReGvKKtmg2FoJHRlyCEoIBklGKD0W6ykbmDKVzzjxmCn0t+jGmCHzp9iamBuyqPhsGB&#10;a7IpnCmPYqGqmSWNf5DClkGLvH97k36KFG3dkOSInFxFjlGHLUr9i7GFvDoxiQSESiqDhjGCyLFM&#10;m0uYH6DFmFGVdI/XlXaS4n6PkruQYm0XkBSN+1ugjZSLpUqFiwOJODnsiGyGsip5hbSEA7B0mqug&#10;2qAGl7CdZY8dlNKZ+n3OkhmWoWxij4CTUlsKjPyP/0obineMkTmwh++I8ipwhUqFGK+7mi6peZ9R&#10;lzWlOo5plFWg830lkZ2csmvOjwmYdVqTjImUJknFif2PrDmCh4SK+SpphPKGCK8hmc6x/p69ltSs&#10;643Uk/KnvnyTkTaiiGtIjqSdVFojjC6YB0l6iaWShzlbhyuMxCpjhKqG0q6qmYG6dp5Gloi0gY1U&#10;k6OuWXwSkOOoHGrXjlCh4VnLi92bjkk2iWGVCjkwhvKOSSpehHCHeKcBqLp0wZd+pNx1W4e4oR52&#10;DHebnXV24mc5mc535lbElhl5HEahkkV6eDbgjkR8Kigvif5+SKYyp8R9Cpbzo+B8z4c2oB18t3ca&#10;nHN8yWa1mNF9C1ZJlSd9eEY3kV5+ATaojW1+yChLiTh/0aV/pr+FPZYzouSEOoaNnx6DWHZqm3yC&#10;rGYUl+OCKlXBlEeBykXRkIyBejZ4jKuBTChkiIqBO6TGpc+NW5VmofyLnoWxnj6KAHWqmpmIjmVn&#10;lw6HRlU3k32GEEVxj9CE2zZMi/+Dryh6h/KChaQEpRGVapSmoT+S+ITunYWQpXTnmeOOcWTIlkqM&#10;SlS5ksiKO0UdjyWIGDYoi2SF6iiNh3CDq6NjpGOdj5QHoJiaYIRPnN6XQ3ROmTyUOWQ8laaRN1RK&#10;khmOOETUjoOLJzYIitmH9SichwGErKLPo+WllpOKoBehpIPUnFadtHPPmK+ZzmPGlSKV8lPtkZ+S&#10;CUSXjgKOADXvimeJzyiphqaFiaJOo4itepMRn7eowINdm/Kj9XNdmEafK2NflLqaZ1OYkUGVkERg&#10;jaeQljXbiguLbii0hluGQqHooz+1SJKun2qvuIL2m6Gp/3L4l/KkPmMJlGWeh1NXkO6Yv0QzjV+S&#10;1zXEic+Myii8hh+G2Zmssmx0aYs8rcd0+nydqTp1rW2+pLN2jF6woBp3nU+im2B44kD+lnZ6TzLc&#10;kUR8FCX2i7d+PJkasYt8PIrlrNx8AXxKqEJ79G1po7F8GF5Wnxd8ck9RmmN8+0C/lYB9ozLRkFt+&#10;jCY8iuN/tpihsImD6opdq+KC9nvSp0KCKmzoorSBnV3hniCBPk7zmXeBBkCClJ+A4jLHj4qA5yZ6&#10;iimBEJgir5aLe4nJqvSJ23suplqIYmxZoceHG11inT+GA06SmKGFAUBHk9SEBjK/jtKDHyaviYiC&#10;R5eYrs6TA4k8qi+QunqcpZeOl2vHoQaMllztnHWKsU46l+SI4UATkyGHBzK4ji6FLybciP6DW5cQ&#10;rjWahoi+qZOXkHojpPeUtGtVoGWR9FyHm9SPQk3wlzWMkT/qkn2J2DKzjZ6HECcCiIqES5arraWh&#10;8IhaqQaeRXnCpGqaqGr5n9iXHVw4m0qTmU24lq6QCz/NkeaMajKwjRyIuichiCqFF5ZHrUapN4ga&#10;qKCkzHmGo/WgWWq1n1Gb8Vv1msKXmU1+ljqTOD+rkYOOwTKvjLuKMic7h9yFwpX0rPywYYfQqE2r&#10;KXk9o5yl1GpxnvWghlu/mmWbUU1ald6WFD+YkTSQxzKvjHmLbCdPh52GTI0RvFJ0HH+ituN0oHIW&#10;sYR1UWRkrBd2N1acpn93VEjroK54qzu8mph6Ki8wlCN8AiQBjUl+MIy/u3h7gn99tgF7QnHwsI17&#10;O2Q5qw17b1ZtpWx730jGn518hTurmYt9TC9SkyN+VyRujGR/noyEum6Csn8utP+Bx3Gpr4SBDGPp&#10;qgKAmlYmpGOAXUiUnpyATTuYmJWAVC9wkj+AjCTNi52A6YxBuWyJvn7VtAGINXE/roqG2mOOqQKF&#10;ulXXo26E0EhfnbKEATuFl7eDPy+KkXWCnCUfivGCEYvvuJWQvn6CsyqOmHDnrbKMoGMyqCuK0lWU&#10;opCJKEgxnOOHmDt2lvSGBi+ikMaEgyVkil+DFYuXt/GXuH40sn+U8HChrQGSS2Lzp3iPyVVbod6N&#10;XkgOnCmK/ztqlkeInC+2kC2GPCWfieSD9otFt3CejH3zsfebG3BprG+XvmK/puCUf1UwoUyRVkf0&#10;m5yOKztlla+K9y/Ij6iHwyXOiX+EtIsQtvalMn3FsXyhD3A/q/Gc9mKbpl+Y81UQoM2VA0famymR&#10;DTtclTyNEC/ZjzWJEyX1iS2FUorUtqarvX2xsR6m03Axq4Gh2mKFpduc+lUCoD+YQ0fZmqGTkDtq&#10;lNOO3i/wjuuKLyYUiOuF0YENxmRz9nSKwDR0ZGf+ugV1C1tps6x1807crQd3GkKCpgt4fzbDnrR6&#10;DivKluV79SJFjrZ+JYEHxX96+XSZv096p2gEuQZ6nltnspF6207Yq9x7XkKLpNx8HTbjnYd9ACwa&#10;lcl+KiLXjcB/h4EQxGCBsHSHvjuAwWfwt+yADVtKsW1/sU7DqrZ/kEKJo75/pTb+nHR/1ixglM2A&#10;OyNVjOqAxYEPw0SIN3RwvSCGumfGttKFdFspsFCEdE6sqaKDtEKForeDFTcWm32Ciiyek/CCJSPA&#10;jDOB34D7wlOOr3RbvCqMo2ewtdeKz1sMr1aJLU6gqKaHuUKJoc2GZTcvmqSFGCzWkzCD5iQci5iC&#10;1oDcwZSVH3RLu2CSfmeqtQSQCVsNroGNwk6gp9aLmEKUoPyJgzdKmeaHdS0HkoyFeyRoixaDqoC9&#10;wPmbYnRAurqYI2eqtFOVBVsTrc6SEE6ppyuPNUKkoFqMZDdlmUOJly0zkgGG3SSniqyEXICfwH6h&#10;cnQ5ujOdjGevs8KZu1scrTWWDk6zppeSgUKyn9eO+jd8mMqLeS1YkZCIDiTailWE74CHwBmnUHQ4&#10;ucCis2e6s0SeHlstrLKZtE7JphWVckLPn12RPTeamGONEy14kT2JCCUCihGFZea3drFzaNFVd5N0&#10;S7uGeHB1NKU6eUh2Ko6heiR3OXfvew94ZWFPfA95qkrPfT17KDSvfrt8/+S1dNd+c8+zdeF+K7oP&#10;duB9+qPtd9t9541weNt99Hbaeep+GmBTew5+Skn3fF9+ljQGfft+/OLlc02Jis3xdGmIGriFdX+G&#10;xKJ9dpWFqIwrd7OEr3W/eOKDy19keiaC4kk0e5WB9TNwfUyA5OEocfyUjcwzcyOSCLbUdEaPpaD9&#10;dXGNa4rYdqyLanSgd/eJc159eVeHaUiAeuGFPDLsfK+Cst+UcOifesqmchOb87VLc0GYiJ+MdHiV&#10;QomPdcSSF3OLdyqPCl2ieKKL1UfbekOIXzJ6fCSEXt5BcBOqVclZcT+l17QCcm6hYZ5Oc6ydBohw&#10;dQSYwHKHdneUfFzXeAaQGEdGebyLVjIZe62F490rb221GchKcJivpbLvccKqIJ1BcwKkqYd/dGWf&#10;R3G7deaZ1Vwnd4GUJUbIeUqOFTHJe0eHO9xSbvO/usd2cBu5TbIRcT6ytpxccnmsGYakc+GljnED&#10;dXCe8luadxiYAEZceOuQlDGGevOIZtuzbqXKI8bab8bCsrFhcN27Apuccg6zO4Xqc3WrfnBgdQqj&#10;p1sTdr2bd0X3eJySxjFReq+JYdcgfxVyGsOafxlzOa+Afyh0TprJf0B1aIWqf2R2l3Bif5Z35Vsz&#10;f9h5TkYegD569TF+gN58/dWjfWZ8mcJyfYt8mq5ofbN8o5m4feJ8wYSefh58+29pfm19T1pRftF9&#10;skVmf11+NzEAgCF+5NQje/OHFMDXfCiGBKztfGCFAphSfKmEKINlfQGDa25cfXCCwllxffGCGES4&#10;fpiBcDCRf3WAtNKeerKRdL9Eeu+PaatgezWNbpb1e4yLjIIufAGJ1G1VfImIJViffSWGZkQdfeeE&#10;izAvftyCZ9Eueaibxr3deeqYzan+ejmV3ZWiep2S/IEFex2QLWxbe8CNdFfdfHOKl0OQfUyHgS/a&#10;flWD98/5eNmmEryseR2iMKjSeW2eQpSDediaWoACemSWfWt3exCSnFcte9mOnkMTfMiKSS+SfeKF&#10;Yc79eDWwTLuzeHqrfafXeMemjJOOeTShlH8necucpmrBeoSXpVaYe1aSbUKrfFeM2S9XfYGGn845&#10;d7y6aLrveAC0qqcIeEeurpK8eK+om35heUuijmoZehOcbVYYevGWBEJSe/qPKS8mfTCHsc2vd2rE&#10;Xrpcd6y9pqZfd+i2lJIIeEWvWn25eOCoJGmJea+g1lWkepqZPEH/e7CRLi7/fO+IlcgJh9JxBbY6&#10;huhyRqO3hh9zdpB2hW90p3zBhM518GjfhDt3XFUlg7F46kGHg0N6vC57gvl8+cbchkd65bU0hX57&#10;H6KnhMl7Wo90hCl7pXvNg5t8CmgBgyF8i1RfgrR9IEDugmZ93C4ngjp+y8WzhOGEyrQAhC2EAqGi&#10;g4GDQo5agvWCnnrFgnmCGmcbgheBrFOfgcqBREBhgZ2A5i3egY6Ag8Rag6WOjrKZgvSM5KAiglmL&#10;PI0MgdyJp3mfgX+INmYngTiGzlLigQOFXj/egO6D2C2dgPaCHsMOgqSYQLFOgfaVvp7ggWWTNovb&#10;gPKQsHiVgJ6ONmVLgHGL01I7gFGJUj9tgFOGoC1mgHGDlcH1gduh9bA7gTKem53SgKKbJIrbgDSX&#10;pHewf+mUKWSIf8CQrlGpf7eNGz8Jf86JOi03f/+E5MESgT2rm69ZgJinYpztgASi9on5f5eecXbn&#10;f1eZ8mPlfzqVZVEufzOQrT63f16LnS0Qf6CGCcBkgMa1Kq6mgCWwDZwtf4uqoYk2fxalCXYyftmf&#10;eGNHfsyZ11C4ftKUAD5wfwKNwizwf1GHBL/tgHS+oa4ef9W4mJuKfzGyGoiJfq+rX3WWfm+kr2LK&#10;fmmd8lBbfn2W/D4yfruPnSzXfxKH1bl3kK5wRqkSjuZxkpf4jUxy0IYei9R0EXPRiml1bmFaiQd2&#10;8k8Zh6V4mz0DhlB6jyumhQd887h+j0R5lagsjZx56pcFjBR6Q4U3iqd6rnL3iUp7NmCVh/x73U5s&#10;hrB8mjyJhXV9iCt+hEN+srd6jfmCy6cEjGOCP5X7iuGBtoQsiYWBS3ILiDuA+V/NhwSAvk3MhdCA&#10;jDwdhK6Aaitag5OAVLZojMWMAKXbizmKnZTDiciJNoMmiHCH6XEahz2Gtl8GhhqFj000hP+EYju7&#10;g/mDLCs6gvmB17VOi8yVJqTXikOS9pO7iNmQwYISh4+Oj3AshmSMaF4+hVuKT0yghFKIHTthg16F&#10;yCsggnODNrRaiw2eSaPgiYmbTZLIiCCYOYEthtuVHG9ghbaSAV2UhK2O4Uwkg7eLqTsVgtmINCsJ&#10;ggCEbbOSinanVaMYiPejh5H/h4yfjIBqhkabfG6yhSmXal0JhCmTRku/gzKO+jrYgmaKaCr2gaGF&#10;fLL2igKwSKJ3iIirpJFUhxmmuX/Ahcyhpm4UhLGckVyAg8CXZ0tdgtKSCzqiggiMXirngVKGYrKI&#10;ia65IaH6iDizn5DChsKts38phWynj22OhE6halwWg2GbMEsJgoGUxDprgcSOCyragROHH6tamcBv&#10;u5wjlytxCoxOlMdyUXvSkoFzomrrkEN1EVnfjgJ2qUkai7Z4ZjiaiWR6cykGhwN87KqTmH94gZtx&#10;lgF454uPk6d5WHsakWV53mo6jy96hFlBjP57S0iUisJ8LDhIiIR9QikHhjV+manDl0OBLJp/lNiA&#10;voqykoKAXno6kE+AGmlyjil/81iZjAt/5UgSieN/4jf+h7p/+SkIhX+AJ6jVliuJtJmAk8WIh4ml&#10;kXqHZXlbj0iGT2injTaFWVf3iyqEa0eeiRaDfTe/hwOCjikJhN+Bk6f2lSuSS5ibktCQXYi9kI+O&#10;cXh0jmaMhGfvjE+KpldgilmI1Uc1iFiG8jeIhl2E+SkKhFWC3KcqlHKa35flkhqYMYgLj9eVcHe3&#10;jbCSqWc8i6OP5FbQia2NHUbPh7yKQTdRhdSHOCkKg+CD/qZ/k+GjU5c2kY+f44daj0mcSXcOjSCY&#10;nWanixmU7lZYiSmRMUZ+hzWNUjcohV6JPikLg3+E96X3k3SrpZaqkSWnbIbHjtui8nZ9jKueVGYg&#10;iqaZslXliMGU/EYvhtKQIDcFhP2LCCkLgy+FyqWVkyOz3pY8kNeu1oZJjoepanX8jE6jymWvikSe&#10;J1WNiGKYc0XrhoGSmTbbhLmMiykLgu+Gd53NowtvW4+ln7Vwo4D5nItx7nHCmXNzSmI0llN0x1KR&#10;kyN2cENKj9h4PjRojHF6XyaiiOF85J02ofR3o48nnqp4DoBwm314jXE8mGB5J2GzlUJ55lIfkhx6&#10;y0Lvjt17zDRBi4Z9BibLiAh+gJyZoMl/xI5qnY5/aX/HmmB/InCOl0x/AGEZlDp+/1GikSR/GkKV&#10;jfZ/RjQdirJ/kibwh0h/+5vin7KHxo2dnH6Gt37qmVuFuG/VlkmE1GBzk0iEDlEgkEODWEI+jSaC&#10;pDP7ifWB+ycPhqGBVJsins+PtIzhm56N+X4smICMSG8UlXOKo1/fkmuJBFCrj3iHeEH0jGmF3jPg&#10;iUyEOScqhhGCiZqFngiXsYxCmuKVRH2Nl8aSzm5+lLeQVF9XkbKN3VBIjriLaEG1i7qI5zPJiLWG&#10;SCdAhZiDl5n8nXmfj4vMmlacbn0WlzKZKW3/lByV1F7dkR6Sg0/pji6PKUF8iyyLuDO0iDmIIydT&#10;hTOEfpmMnRGnRItame+jaXyflsWfUG2Lk6abGV5zkKiW5E+OjcKSokFBisWORzOih9SJxCdihOGF&#10;QJk4nMSu2or/mZ+qPHw5lm6lQG0kk0igGV4akEaa9U9KjWGVxkEQinGQgjOLh46LISduhKCF35Du&#10;rI5vBYO3qH5wQnYepI1xjmgboJpy9FnanIp0f0uYmFd2OT3Kk/l4GjCDj2V6TiSBipl825CFq5t2&#10;2oNsp4l3Q3XKo4d3y2fJn4V4eFmKm3F5UEtXl0R6Uj2dku97cjCIjmp80CTQibF+aJAbqnl+eYLm&#10;pnJ+KXVVomt99mdNnmx981kfmmB+FUsFlkF+Wj1tkfp+sjCLjYh/MyUViOZ/04+aqWCF8IJQpV6E&#10;+3SvoV+EHWbEnWGDZFimmWWCz0qslVSCTT07kR2B1TCKjL+BcSVRiDaBG48PqHaNWIHCpHmLw3Qb&#10;oH+KP2YxnIOIzVg3mIOHcUpZlIOGJT0OkFmE1DCKjA6DhiWEh5+CPY6Op8OUuYFHo8mSg3Okn8uQ&#10;S2W9m82OG1fQl82L8koWk8KJzDzsj6aHozCMi3KFbCWuhyGDOo4tpySb+4DiozCZHnM+nzGWK2Vb&#10;mzKTMld8lzWQOkndky2NPDzXjwSKMzCPiueHHCXShriEEY3Xpr2jGYCtosefkXMGnrib0mUXmqKX&#10;+1c3lqCULkmdkqyQXzyvjpWMhjCQinyImCXuhmOExY2TpnKqEoBqonKl1XK+nlmhP2TOmj2ch1b6&#10;ljeX30lxkkSTNzyWjjqOijCMijGJ1CYFhh+FV4S7tkZuqnhhsYNv2mvGrMhxJl7pp+9yllHrot90&#10;MUUEnZN1/zinmAx39Sz0kjh6PSKijCd80oSBtW52FnhKsJl2eGurq753CF7Nps13x1HQobN4uET1&#10;nGt52Tislut7Gy0lkSd8nSMVizB+U4RMtE19O3f6r3188Wtoqpp8zl6FpaV86FGUoJB9L0TQm1V9&#10;njimleJ+Ji1OkDN+2yN4ilh/r4QDsyiELnebrlyDTWr5qX6CjV4tpIuB/FFKn4OBmESimlaBTTib&#10;lPSBES1vj1uA8iPNiZ6A54OtsjCLEXdDrWiJnmqcqI2IRl3Mo5qHBlEInpCF50R2mXSE3jiQlCCD&#10;2C2Mjp6C4CQWiP+B+4NZsXWR7Hb3rKuP5mpTp8qN5V2GotSL81DLncuKE0RTmKmIQDiIk2SGby2k&#10;jfiEoSRSiHqC6IMPsOWYnna6rBaWAGoapyuTUF1Ooi+QolCXnSqOA0Q2mA2LaDiHkr+IzC26jWmG&#10;LySEiA2DsoLesGmfHnaMq5ib4WnrpqeYfF0goaaVDVBunKCRqkQRl5CORjh6kkKK5i3PjO+HhySt&#10;h7SEWYKusBylgnaFqzuhoGngpjWdaV0DoRuZGVBYnAmU60QMlv2QyjiDkc+MtS3ijJuIpiTNh22E&#10;4XkawDBuZW19ustvgGHOtUpwx1YKr4ByPUpHqVxz5j64ouF1yTPKnBd31CmolO16MSD6jZF8yXkO&#10;v2l1b22XueR1wWHntDN2UVYirkd3HkpfqBR4Jz7boZt5ZzQBmth6yyoGk8J8cSGNjIh+PnkQvj58&#10;Hm2BuLl7z2HWsv97tVYMrQl76UpVpth8Uj7moGp87DQombV9oypVkrl+iyIMi6N/jnkDvQOCkG1c&#10;t4GBuWGhscmBD1Xnq9eAoko8pbGAbT7ln1KAWDRFmLCAWSqYkc+AfiJ5it+AuXjnu/WI7W0/tnOH&#10;lWGAsLqGYVW/qsmFUUotpKWEaz7mnlmDpjRgl8mC6irSkQKCSCLWijiBv3jGuyaPRG0ttZmNZ2F0&#10;r9iLmVW0qeWJ40oio8WIRz7snXmGwzR6lv2FSysFkFKD5SMjiayCoHiouoWVbG0ktOmTBmFwrxyQ&#10;llWwqSWOMkogow2L5T70nMqJpjSTlk6HcSsyj72FUSNiiTqDXXiOug2bYW0itF2YamFzroGVUFWx&#10;qIOSNkocom6PND71nDuMPzSklcmJWStWj0KGiSOViN2D+nh7ubShJm0ns+qdkWF8rf6ZwFW2p/iV&#10;6EokoeOSLz8Fm7iOiTS0lVmK9yttjuiHiSO+iJOEedqlcfBtKsamc1FuxLIrdKRwV50gdepx6Ye0&#10;dzBziXImeIV1Qly1efN3FUdte5R5IzKtfYp7k9i2b9t4GcUXcWt4ibDGcuN5BZvkdE95koaUdb56&#10;NHEidz1661vMeNR7r0atep58lDIlfLl9pNbvbhiDBcNbb7+CUa9EcVSBrpp7ct6BNYVXdG+A13AS&#10;dhSAilrqd9GAPUX9eb9/9DGte/t/ndU0bI+Nz8GdbkWMDa2Sb+yKY5kAcZGI1oQJc0OHdW77dQqG&#10;HFoPdumEtkVaePiDODFEe1GBetOia0eYfcASbQiVxawKbr2TG5eMcHKQhYLIcjuOBW3tdCGLnFk/&#10;dh6JFETFeEqGWDDperyDMtJYakmjGL7PbA+fdqrIbcmbyJZUb4iYI4GrcV+UjGz0c1aQ9liAdW+N&#10;R0Q/d7WJSjCcejuEwdFQaYGtl73La0mpDam/bQKkWJVNbsWfnYC+cKqa7mwtcrKWMlfddNqRQ0PP&#10;dzaMBDBbec+GItCIaO+37L0Garayd6jrbGisuZRxbiem3n/pcBShDWt4ciubLVdVdGSVCENvds6O&#10;ezAneXWHU8/+aJDCA7x8alO7lKhIa/e0xJO7ba2tx384b5imzWrecbifv1bSc/2YZ0MPdnaQoi/9&#10;eSyIU8vEehlsJLmXep5t8qa9eyhvqJMse7ZxVH8ifExzDGrqfPF031bWfat20ELpfo95AC+af7d7&#10;mMpgeC92i7h9eOB3PKWteYh36ZInejB4nX4oeuJ5ZGoGe6l6QlYOfIl7MkJOfZd8SS85fud9k8jo&#10;doKA3bbld0mAgaQ5eAeAKpDHeMx/6nz2eZ9/v2kDeot/plU6e41/kEGyfLx/gy7jfit/c8dkdQ2L&#10;C7VTdeGJvKKrdrCIcI9wd4mHMHvFeH2GEGgEeYeE9lR0eqmD00Eme/mCnS6YfYSBNcX5c9OVJ7Pw&#10;dLCS8qFLdY6Qto4edneOfXqmd3uMT2cUeKSKMVO9eeGH90Cpe02FkC5YfPKC0sTOctyfObLHc7+c&#10;JKAmdKGY8Y0EdZSVtnmndqeSfmY6d92PQ1MYeTWL8EA6erqIVS4hfHWERsPdchqpMrHXcwClOp8z&#10;c+GhC4wWdNicx3jRdfiYhGWJdz6UMFKOeKKPrj/eej6K4C30fAuFjcMncYmzBbEdcm+uKJ5rc0uo&#10;+ItMdD+jn3gQdWaeRmTldr2Y2lIUeDGTMT+PediNKi3Oe7SGpsKucSq8pbCWcgy22Z3NctywnIqh&#10;c8aqJ3dvdO2jrmRddkydIVGid86WUz89eYWPJC2xe26HkL1ggntrUqzdgh5tP5uJgdxvC4lega5w&#10;yHatgYxylGPIgXh0f1ERgXJ2iz6HgY143Syzgdh7m7xJgLZ1G6vJgId2AJpjgF922ohLgEZ3tnWy&#10;gDt4omLugER5p1BbgF16wT4EgJp8BCx5gQZ9gLsmfxd+2aqMfwZ+xplYfvF+sIc2fu9+o3S5fvt+&#10;q2IcfyB+xU+0f1p+5j2Qf7x/FCxGgEl/SbnTfa2IdKk2faWHhZfmfaSGioX3fbSFkXOdfeGEr2Ew&#10;fiWD1E7/fnuC9D0afvqCBCwZf6KA8riSfH+R/Kf2fH+QOZarfIuOYITMfKqMe3KifOSKnGBefUWI&#10;yE5ifbWG3jy2fk+EzCvyfxGCdreGe5Obgabse5qY6pWme6mWJ4PSe9CTT3HBfBaQc1+jfICNkk3Y&#10;fQqKmzxdfbyHYyvSfpWD0Lavetik7qYSeuShf5TJevKdzYL7exuZ93EAe26WHV8Ge+aSMU1lfHiO&#10;HjwVfUCJwiu3fi2E/rYMekuuOKVmelqp7ZQRemSlRIJDeoigZnBTeuGbgl5we2uWikz2fAqRYDvW&#10;fNuL4CugfdeGAbWheey3V6TmefyyKpN6efqsfYGkehSmjG/CemuglF35evuaiEyWe6qURjuTfIuN&#10;sSuPfZOG169miztqsqBOifRsqJBZiOBufn+Dh+5wR24phwdyI1yghil0I0tXhVF2STpAhJB4uyn7&#10;g+x7nK6KiZJz6p9qiH906Y9dh4R13H6Uhp921G1Phch34VvjhQB5CUq5hEF6SjnZg517uynngxN9&#10;ba2TiAp8/55IhxN9I45bhiV9Pn2RhVZ9YmxvhJR9mVssg+Z95Uotg0R+OzmCgr9+pCnWglJ/IKyC&#10;hqWGC50ohbqFYI0phOGEoXyYhB6D52uWg3GDRFqEgtuCqUmxgliCDTk1gfaBaSnGgaiAsatjhX+O&#10;/pwshJqNlIwvg82MC3uMgxaKcWqtgnqI3Fm/ggOHVUkjgZaFvDjmgUqEBCm5gRaCHKp2hJ2X8Zs5&#10;g8CVwIs/gvWTXnqvgkOQ3WnogbGOWFkigT6L00izgOmJPTikgLaGbymugJiDX6m2g+qgx5p2gxWd&#10;zYp7gkiainnugZeXGWk5gQ6To1iYgKeQIkhZgFSMgzhvgDiIoimlgDCEd6klg2SpgJnbgpWluInU&#10;gcOhinlIgQmdHGifgIOYqlgMgC6UKEfzf+mPhjhBf9KKlymef9uFZajEgwayF5lkgjytfYlFgWCo&#10;VXizgJii3GgegA6dYleof76X3Ueof4mSNDgSf4OMQymYf5aGKaHllBRqTpPvkgJsP4UtkC1uGHWc&#10;jnZv7GWXjMFx1VVtiwlz5kWWiUx2HjYJh5d4pid2hel7m6E1kppzAZM+kLV0CIRlju51C3TgjTp2&#10;GWTqi413P1TaieZ4hUUfiD155jXHhp97fieIhQh9WaBskSl7jZJJj2B7xYOGjaN7/nQBi/98RWQo&#10;imR8o1Q8iNV9GESqh0R9nDWMhcB+PCeXhEB+9596j9uD75FIjhmDcoJ0jG6C7nMkitKCamNkiVCB&#10;+1Olh9iBlkRDhl+BNDVZhPeA1Sekg5GAcp6VjrSMWJBcjP+LI4GLi1+J23JAic+IhWK1iFCHNlMZ&#10;hvGF80PkhZGEpDUshEODQyewgvqByJ3NjdqUv4+ojC6S04Daio6QvXGFiQCOjmIFh4uMXFKQhjCK&#10;KkOFhOSH6jT9g6yFgie6gnqC9Z0pjS+dAo78i4qaW4AtieiXcnDeiFmUYmFwhuyRTFIahZmOK0M8&#10;hE2K8jTbgyuHiSfCghCD+JypjK+lHI51ixChtn+diWid9HBSh9GZ+WDthmaV9VGmhSKR4kLsg9+N&#10;tjS+gsGJUyfIgbmE05xPjFOtE44Mireo7H8jiQekQW/Vh2WfTGCBhfSaUVFThLSVSUKtg4CQJjSY&#10;gnOK1ifNgXOFh5TjnSRp/Yfbml1r5Hotl8htv2vXlUNvnl0gkrJxlk5VkBBzuD/xjVt2ATH5ipl4&#10;myUrh8l7l5RVm91yM4dYmTBzPXmZlpx0TmtNlBJ1cFykkYN2r03vju14Ej+mjEZ5kjHiiZd7TCVh&#10;htt9RZO3moF6OIaVl+t6gnjulVt602qgktx7O1wQkFt7vk18jdl8XD9ai0d9DDHMiK993yWQhgp+&#10;0JL7mTqCF4XElq6BtXgNlC2BU2nrkbWA/1twj0qAwE0DjN2AkT8NimGAaDG1h+CATCW5hVSAOJI6&#10;mCyJ4IUJlaaI2ndSky2HymkskL2GtlrojlCFpkyYi/mEpj7NiZGDnjGkhyiCjyXbhLeBeZGal0iR&#10;s4RnlNCQA3axklmONGiYj+mMUFpjjYGKa0xBiyeIij6ZiNSGojGVhoaEoiX5hDOCk5EVlqGZY4P1&#10;lDCXC3Y/kbKUdGgcjzqRuVnpjNmO/UviiouMPT5niDiJbzGGhf6GgCYRg8aDhJCrlieg5oOGk7id&#10;33XKkTSafGeqjrKW5FmAjFKTSkuEihCPpz4ph8SL9jF5hZCIIiYkg2yET5Bdlc6oP4Mvk16khnVn&#10;kNGgS2dGjkWby1kqi+CXSUtEiaGSwT37h2OOLTFjhUCJgCY0gyWE9IiApmxpp3xRovhrgW+jn6Vt&#10;XWJ2nElvR1UFmMpxUEeVlSlzhTqhkWZ14i47jX94kCMhiYB7k4gSpVdxbHv8oehyc29HnoJzjWIj&#10;mxZ0w1S8l5R2HEdfk/t3nTqEkEN5Pi5PjG97HCN5iIR9MYegpAp48ntroKp5RW7MnUR5q2Gomd16&#10;MlRXlmZ62UcXkt57ojpgjzh8gC5ci3p9hyPGh6h+rIcWosSASnrNn2yAAG4gnBJ/v2EgmLJ/llPi&#10;lU1/iEbGkdh/jzo3jkd/oy5liqB/yyQIhumAAoaFobOHkXo8nmOGr22LmxCFy2CMl7OE61N5lFGE&#10;HkZ3kPCDXjoQjXGCoC5sieCB5iRAhkaBMoYFoOGOznnCnZeNVG0VmkGLw2AYluSKKFMSk4OIkEY9&#10;kByG/jn3jK+FbS5ziTiD0iRvhbyCO4WioC2V5nlcnOuTz2ysmZSRiV+zljaPKlK8ktmMyUYFj3iK&#10;ZTnqjAKH/S5+iKWFiCSWhUuDHIVQn7ac13ksnHSaKWx6mQ6XIF90lZiT5VJ6kjaQsEXDjumNfzm/&#10;i4WKTS6BiDCHCCS1hO+D2YUSn2GjnHjunBWgS2w0mKOcd18rlSSYYlI9kb6UV0WYjnOQUjmnix+M&#10;Ty5+h9uIRiTOhKWEcny+r+tpP3FLq9drC2WLp8Js6Fl8o4Ju301InwRw/EEvmkxzSTWnlWN1vyrO&#10;kER4hCFXiwx7jXxtrwNwnXElqthxnWVopp1ywVliokJ0C003nbt1gUEtmQp3JTW7lCx46ysLjx96&#10;7iHOigF9H3wlrb93rHDIqZl4BWUfpVh4fFkaoPx5JE0CnH158kESl9x66DXAkw97+Ss9jhp9NSI2&#10;iRl+i3vOrHF+hHBeqFF+TWSopBl+KljCn8R+LEy5m1V+U0DplsZ+kzW9kg1+5StmjTJ/VCKPiFB/&#10;0ntwq1WFSXAApzyEimRHowiD01hdnraDJ0x6mkqCmEDAlc+CHzW3kSmBrCuHjGeBSSLbh6WA83sZ&#10;qn6MBm+zpmWKvmP+oiyJZFgWndiICUw7mW+Gu0ChlPKFfTWzkF6ERSuji7aDESMahxaB7XrQqdeS&#10;lm95pbuQw2PGoXqOwVfcnR+MrUwEmLuKo0CDlEWIojW3j6yGpSu9ix2EpiNOhqGCwXqfqU+Y729L&#10;pS+WimOToOiT3VepnIiRDEvVmCSOQkBXk7yLfDWojyWIwCvXipyGBSN4hkGDcXp0qPmfJm9NpMmc&#10;OWOPoGyYx1eOm/KVF0vDl4KRgkBWkx+OADWzjqiKkSvpikCHKSOahfWEAHGBuaNo3GartQRqklvF&#10;sDFsbVDKqv9ucEXQpWlwojsNn4FzCzDymVh1nCejkul4eh/CjHJ7h3FEuORv12artBJwyFvUrwJx&#10;8VDkqapzTkXxpAh04zs9niV2rDE1mAZ4mSgKka56xCBXi1d9DXEot6J2c2aAssp2yVu6rbB3TFDM&#10;qE94E0XrorN5CjtOnN56MTFjltJ7dihfkJV86CDXimJ+bXEHtkN8z2ZMsW98olt5rFt8mVCjpwN8&#10;w0XSoXR9HztPm7J9mzGFlbx+Lyimj51+5CFFiZB/p3DetRSDFGYmsEKCcFtRqy+B4FB0pduBZ0XB&#10;oFOBGDtQmqaA6DGjlMaAwyjjjsSAtyGjiN6AunC4tCyJUmYTr0+INltCqjWHEVBjpOGF9UWwn2CE&#10;8DtVmbeEBTG+k+uDKikXjgiCXiHwiEiBp3CXs3mPYGYLrouNyFs+qWaMCVBbpBCKQUWpnpeIjDta&#10;mPiG6THZkzCFVSlGjWqD0iIwh86Cb3B+svWVN2YNrfCTIVtCqLyQwFBZo1+ORUWfnemL3DtUmFyJ&#10;hTHmkqCHQylrjOeFEiJkh2qDFXBtspaa2WYXrXKYPVtNqCyVMVBcoseR/EWjnVOO3Dtgl9CL1DHw&#10;kieI5Sl9jISGFyKNhxyDm86hbRhm+rvobuxpPai1cK1rcZTqcl5tnIC1dBJvzmxWddpyF1ggd790&#10;f0Qded93JzDJfFl6Psy+arRxxbpqbMFy5Kdgbq10BpO+cIt1MH+kcm52Z2tidGd3s1dJdn55EkN0&#10;eM96mzBie3h8Ysr5aKd8fri0atJ8gaXobOR8jZJebuZ8tn5wcPJ882pccxd9QVZ0dVt9lkLXd9p9&#10;+zAHeqx+bMk7ZteHDbb4aRuGCqQ5a0SFFpDrbWiENX0pb5yDdmlOceqCv1WldFiCA0JFdv+BPS+3&#10;efeAVsenZVCRe7VxZ6aPi6K2aeWNno98bB6Lu3v1bm+J6GhMcOOIKFTic3WGU0HBdkCEWi9yeViC&#10;G8ZfZByb1rQyZn2ZA6F9aMaWGo5NaxCTL3rhbXSQTGdkb/6NalQzcrKKeEFLdZyHSS84eM+DtMVb&#10;YyamErM1ZY+iW6B9Z9yeco1Rai6aeHn9bKWWhmalb0SSiFOfcgyOZEDqdRKJ/i8IeFyFHcSZYnCw&#10;ILJ2ZNyrgZ+yZyWmlIyAaXehhHkza/iceWX4bqyXYlMfcYmSE0CXdKCMby7gd/2GVcQaYfe567H0&#10;ZGC0Up8ZZp+uV4vYaOioLXiRa2uiB2Vtbimb0FKncRWVXEA/dECOjC7Ad7CHWsCCdP9mNK+Pdf5o&#10;pp3ldv9q9Yt4eAFtMHiKeQ5vc2Vrei5x0FJ8e2l0UD/EfNZ3FC3TfpB6S78ncshwe66Bc/9x1Jzj&#10;dSNzHoqEdkZ0Z3ejd3R1vWSdeL53KlHPeiV4rj9Fe8R6Yi2Ofa98WL2vcNF6n6zqcid68ptzc2p7&#10;QIkodK97mXZ4dgV8A2Ojd3l8f1EHeQp9BD66etN9nC1SfOR+SLwobxeEmatZcIKD/pnpcd2DXofb&#10;cz2CwXVQdLqCO2KwdlOBvFBQeAuBPD5BefuAti0dfDCAGLq7bZ+Oe6n4bxuNBJiNcIuLeoaNcgCJ&#10;6HQ/c5OIXmHMdVGG4k+mdyuFVD3UeT6DqCzve5OBwrmSbHWYU6jUbfyWAJdvb3WThoV7cPqQ+XNH&#10;cqCObGEBdHGL3U8QdmuJPz10eJ2GaizJew2DQLima4iiC6fobRae3JaCbpKbbISWcB+X3XJ4cdiU&#10;TWBXc7yQr06TdciM7z0meBWI8Sypep2Ej7f3atermKc0bGeniJXBbeGjHIPUb22egnG/cTCZ5V+5&#10;cyqVOU4gdUmQXzzid6WLNiyPekCFr7eGamG06Kaza+2v7ZUpbVyqfIMybuCkz3EpcKWfIF88cqqZ&#10;YE22dNqTbDyVd0qNKSx6efWGnrLVfSFlpKN1fURoLJM5fYFqiYIcfdBsz3Bwfi5vH16Sfp1xjkzw&#10;fyF0IjuNf893ASsIgLp6VbHEewxvS6Jqe2lwz5Ibe8dyPoETfDJzp2+EfK11HV3KfUB2rExPfep4&#10;VDsifsJ6LSrmf9V8TLCceSh44aEqeat5cpENeiR5+YACeqt6fm6Ve0R7FF0Fe/p7vEu6fMt8cjrD&#10;fc19PyrIfwl+Ja9Gd3qCS5/QeBGCB4+heKWBrn7PeUSBUW2FegOBAlwnet2AvEsVe9KAdzpefPiA&#10;MCquflR/264EdhWLoZ6PdrqKjo5md2CJXH2keBKIF2yVeOSG1VteeeGFnEqDevWEVjoHfDyC9iqX&#10;fbeBa6z6dPiU8J2IdaiTDo1mdlaQ+HywdxaOxmu4d/iMjlqweQWKUkoEejeIBzm8e5uFjCqEfTGC&#10;0KwmdBSeH5yxdMyba4yPdX2YbHvhdkSVRWr+dzeSFloaeFWO2EmdeZSLfDmAexOH5yp1fMGEB6uH&#10;c2inJJwJdCSjmYvddNOfq3sydZmbhWpZdpaXVlmLd8mTFUk3eRmOrjlLeqSKASpofGWFEKsfcvKv&#10;8ZuOc66riYtNdFSmonqcdRGhdWnSdg+cPlked0uW9kjbeK2RgjkLekyLzCpefByF7KWLhXxlO5d/&#10;hMhnyIiNhERqLHi2g95se2hRg4Nu2Fe9gzNxV0dygvBz/jdygsx29ChqgtR6XKSvg4huU5aVgxJv&#10;74eMgq9xdHfGglxy9md+ghh0iFcNgeV2NEbqgcF3/DcjgcB5+Shrgeh8PqOwgcB3RZVogXB4CYZ/&#10;gSN4u3bAgOl5b2afgL96L1ZagK17A0ZogKp75jbbgM185ChrgRZ+AaKbgBiAI5RIf9+AIIVTf66A&#10;A3Xcf4d/4mXaf3p/y1XHf4Z/vkYFf6Z/tTamf/F/rChrgF5/oKF/fsKI75NLfpaIL4RZfnOHSXTM&#10;fl2GSmT6fmSFTVUJfpKEWEV9fs+DWTZffzWCRyhrf7+BGKCWfbKRs5JcfZGQMYNxfXWOdnP0fWqM&#10;l2Q5fX6KsVR2fbeIx0UWfg+G0TYofpOEsShrfziCZZ/ZfNmaUpGefMKYDIK1fKeVdnM+fKCSsWOV&#10;fMKP4FP1fQqNAUTFfWuKCzX+fgmG4ihrfseDhp9KfDSiyJEGfCSfu4IUfAacQ3Kie/yYjGMDfCSU&#10;yFNzfICQ8kRqfPGNADXYfZiI1ChrfmuEe57oe8CrDJCRe7OnNIGOe42i0XIae3meHmKNe6GZX1MX&#10;fASUjkQefIePnjWnfUKKeShrfiGFRZidjjFk6YupjK5nbH3di2hp0G86ikFsKGAdiRxukVDeh/lx&#10;IEH6htdz2TNyhcl25iX/hNV6YZfojGpteYrwiyFvGn0QifJwrm5/iNNyRV96h7xz71BZhq91uUGY&#10;hah3oTNGhLh5xSYhg+B8MJcXirR134n1iZJ2uXwxiHR3im2mh2t4X17Dhmt5Rk/LhXp6REE2hJF7&#10;VTMdg8F8hyY+gwd93ZYiiSN+Goj5iBB+R3smhwx+X2zZhhB+cV4ShS5+j09KhFt+uEDmg5F+6jL9&#10;guN/JSZYgkl/ZpU1h8uGV4gQhsiF0npHhdKFK2wChOWEbl18hAyDsU7bg1aDA0CegquCUDLggh+B&#10;kyZugaaAyJRrhsmOj4djhdGNWnmghN6L7GtJg/aKVlzPgymIvE5agnyHKUBHgeqFjjK5gXmD1CaA&#10;gRyCAJPHhfuWn4a3hQ2Utnj1hBmSemqmgzOQClw3gnGNk03jgdCLGEAIgUOIkDKggOyF3SaPgKmD&#10;DJNHhV+egYYyhHmb4nhog4GY02ofgpOVflu5gdSSIU1ugUaOvD+4gMaLSjKKgHiHqSacgEuD75Ls&#10;hO+mOoXJhA6i5Xfvgw2e92mlghOar1tTgU+WZE0jgMeSFD+DgFmNtTJtgB6JLSamgACEqYwolwNk&#10;rYAelNBnIHNZktRpg2XfkOhr41gEjutuV0oZjOFw9jygis1zwC+ciLx23yPMhrd6Y4uOlXhswn+R&#10;k25uYHLBkXdv/WVZj4dxpleSjY9zZ0nCi5d1TDxniZh3Uy+Vh6F5mSQOhbV8IYrmk9p0pH7EkfB1&#10;iXIQkAZ2b2SsjiV3YVcFjEB4a0laimF5kDwpiH16zS+NhqN8MiRIhNN9u4oekld8XX3pkHx8nnEn&#10;jqd81WP2jNR9ElZpiwt9XkjqiUZ9vDvnh35+Ji+AhcJ+pSR5hA5/MYlVkRaEAn0pj0eDpXBrjXuD&#10;MWM3i7WCsVXnifKCM0iFiEmBxzuthpuBWC93hPqA7CSkg2WAfoitkA+LqnyCjk6KqW/IjImJfWKk&#10;isOIMlVmiQmG5Eg7h2OFnzuBhc6EWi9thE2DAyTIgtaBooglj0eTLXwMjZKRjG9Ui8ePnmInifuN&#10;gVTriEqLYkfahrSJRTtVhSOHIy9kg7qE5CTlgmCCnYe5jrOafnuejQGYOG7hizGVhWG6iV6SkVSF&#10;h6+Pmkd8hieMoTsZhKKJpS9dg0KGiST9ggCDb4dojkahnntGjJWesm5/irybMmFZiN+XXVQ0hyyT&#10;h0dChamPsTrxhDOL2C9NgueH6iUQgbOEG4BCoAxkW3T2nThmv2kkmoJpIVzLl8JrjVAtlN1uFUOU&#10;kdtwyzeAjr9zqywDi5V23iHYiG56ZH+6nrpr/XSQm/RtmWi9mTJvQVx2lmRw/0/rk39y3ENqkIp0&#10;4jdzjYB3Ciwkim15cyI4h198En82nTJzY3PxmoN0U2g6l8d1Tlv4lQJ2YU+Jkix3kUMrj0144zdb&#10;jFt6Tiw+iWN75SKMhnJ9nH6em7V6m3NJmRN682eHlmh7TFtwk7B7tU8XkPJ8NELgjit8yTc7i1N9&#10;byxPiHh+MCLVhaR+/34EmnaBwXKxl+CBiGbvlT2BQlrcko2A9k6zj9mAu0KWjSqAkDcaimmAaixc&#10;h6mAUCMShPWAO319mX6I3XI0lvGIEmZ4lE+HIlpokaCGH05NjvCFHkJljECEKDcHiZeDOCxphvWC&#10;QSNGhGGBTn0SmK6PznHHliqObGYLk4mMzVoAkNuLDE31jjKJSEIti4yHhjcCiN+Fxyx5hlmD/SNw&#10;g+eCOXy9mB2WlXGXlZ6UqGXbku+STlnGkCqPtU26jX2NIkHuiu2KmDbYiFWIFSyAhduFgSOSg4SC&#10;/Xx8l7SdKHFXlSyapmWVknOXjFl/j6aUIU2BjPaQvkHHimqNZTbDh+KKFyyBhX2GwyOugzWDnXTr&#10;qVBj6GpPpeNmPV9gonJooVQfntBrHki5mu5tvj1vltlwkDK+kp9zjCjAjkh22SAiifh6YnR1qDVr&#10;I2oQpLhsul8toSRublP/nWpwREipmYNyQj10lXl0bjLdkU92vSkHjQ55TCCeiNt8A3QVprxyFGmf&#10;o0lzDV7Zn7V0HFOxm/11U0h0mCN2rT1flC54MDLrkBp5zilCi/Z7myEKh+J9fnOspTx40WknodR5&#10;P15Xnkx5uVNWmqJ6T0gtltx7BT06kv571jLujwR8vClwiv19wSFnhwt+03NAo/Z/fGjAoJd/Z13w&#10;nRZ/T1LtmXJ/OkfulbZ/QT0Uke9/XjLsjg5/hSmWiiR/viG1hlV//3LhovuGHmhun6CFhV2jnB2E&#10;z1KjmHmEDkevlMKDWjz4kP+CuDLsjTOCICm0iWiBjiH3hbyBBHKSojeMj2gvntuLdV1qm1KKHFJo&#10;l6qIpkd2k/qHOjzZkEGF2TL0jHaEgynSiMaDKiIthT2B4XJZoZmSxWf7njyRIl0ymq+PJFIxlwKM&#10;9kdEk1SKzzypj6uIrzLli+SGoSnwiD+EkCJZhNeCmXIroTCY1Wf9nciWvV0vmiaUBFIclmCQ/Ec7&#10;kqaODDy0jwOLNDL2i16IdSoEh9qFuSJ8hIWDL2oJstdjal/8ruhlqVXhqrloDUuwpiRqm0GAoStt&#10;WDeJm+hwTS49lnRzayW9kNl20x6gi1x6YGmYsfJqQF/XrdJry1XWqWltiUu6pLFveEGcn65xmze5&#10;mnRz8y6FlQ//4v/iSUNDX1BST0ZJTEUAAgl2cCYoj415KB82ijB79WlbsIRwwl+TrGBxu1Wsp/Jy&#10;20uZozV0N0GSnjx1wTfLmRV3ei64k8d5USaCjmN7Vh+3iSt9ZGkkrvl3CF9Pqtt3g1VfpnZ4Gktr&#10;och430F2nOF50DfNl9J64y7dkp98DibMjVx9WyAniEt+qmjqraJ9OV8cqYt9QVUtpSl9VEs0oIF9&#10;d0Fkm6h9xDfOlrB+Li78kZd+pycLjHZ/NiCFh41/ymi3rJmDY18AqHqC+VUXpBWCe0sen2+B/kFP&#10;mp+BlzfUlbCBTC8ZkLCBEydBi7CA5iDThu6AwmiOq8qJW17xp56IflUOozCHaksSnouGRUFDmcSF&#10;MTfXlOKEMS83j+mDRCdyiwmCYiEUhmuBk2huqy+PG17vpvCNyVUPonWMG0sNncqKRUE4mQiIgTfN&#10;lDmG0C9Bj0+FNyeYin+DqyFIhgGCQWhaqr6UoV72pmKS2VUXodiQiEsPnSeN/UE8mGeLgzfbk6OJ&#10;JC9Mjs2G3yeqihSEtiFyha2CzcLPaA5g4LFKak5jv59RbHlmjIzCbplpTXnDcMNsE2aWcwhu8FOf&#10;dXJx8kDoeCB1PC8Ieyx5AsDuZUVrf6/TZ8htRZ4GaipvB4ufbIBwzHi8buNymmWucWR0f1LYdAp2&#10;fEBVdvV4sS7Bej17Ob8pYth2BK4iZYZ2t5yVaBh3bIpFapt4NnePbTB5EGSxb+Z5/FIRcsR69z/M&#10;ded8ES6BeWV9U71pYLCAWaxqY4OADprqZjZ/zIjdaON/lnZSa6l/eWOubpB/Z1FOcaF/WT9LdPh/&#10;Uy5KeKV/TLvPXtmKjKrmYcmJWZlxZJuIJYd2Z2aG9HUvak+FzmK8bWaEu1CbcKWDnT7ZdCiCby4a&#10;d/6BHLqBXV6Uq6mpYGOSl5hDY0iQbIZWZiuOO3QpaTCMD2HobGSJ50/+b8yHtT50c3eFWy3yd26C&#10;v7l3XC2epqiuX0GbrpdNYjCYiYVrZSOVU3NTaEGSIWE3a5GO5098bxSLkj4jcuGICy3QdvaEMLix&#10;W0SobqfwXmGkjJaLYVOgaISqZEycJXKbZ3uX52CYauWTn08HboKPLT3ccmaKdi21dpKFbbgzWqSx&#10;6qdwXcKtC5X7YK6n3IQSY6SijXINZtidQ2AgalKX606fbgKSYj2Rcf6Mji2fdkKGd7V+b65gXqWj&#10;cSZjY5UWcp1mQoPHdBhpC3H1daNr2l/0d0luxU4xeRFx2Dy4exZ1OCwtfXB5F7QYbRNqeaSUbs5s&#10;cJQZcHRuUoLechhwL3Efc89yFV87dah0FE2ed6d2MjxUeel4iSwEfH57NrKZar90bqL8bKZ1ZpKt&#10;bnR2VIGJcEV3Rm/8cit4Rl5KdDh5Wkzidmt6fzvbeOB7xSvge6Z9NrEMaK9+NKFsarZ+RpEobKZ+&#10;TIBGbpl+UW7fcLB+ZV1lcup+hkw6dU1+rTtzd/R+3yvAeuZ/FK+bZuqH4aANaQyHGo/SaxmGPH7/&#10;bSqFUm3eb1+EblyPcceDmEugdFWCujsXdyaBzyulekCAya5vZX6Rf57qZ7KP4I68adGOGH34a/mM&#10;OmzwbkiKW1vVcMqIfksZc4CGmTrGdneEjyuOebKCUa2BZFia+Z4BZpqYf43XaMKVx30favmS8Gws&#10;bWGQFls3b/6NNEqscsqKOjqGdeOHEyt7eTuDqKzQY3ikQJ1PZcCg540dZ+ydOXxoaiiZYGuAbKCV&#10;hVqhb1iRn0pCcj2NmDpOdWmJVCtreNmEzqxfYt6tP5zQZSao/oyNZ0qkUnvSaYOfcmr4bAKak1o0&#10;bseVp0njccKQlDoKdQeLQStfeIqFw6iHd4hgBpoueDBjG4r4eO9mA3riecJo0Wo/eqZrp1lte6Nu&#10;nkjlfL1xwDiwfg11NSl9f6R5KadqdRFphJkfdf5rnoncduhtnnnhd99vlGleeOxxlVizehZzskhW&#10;e2B17ThafOR4ZSlyfq17MaY4ctNy7Zfbc/F0HIjUdQJ1O3jbdh12U2h/d053eVgBeKV4tUfYeh96&#10;BTgSe9d7eClofdJ9GaTacNN8KpZ9chF8iIdmc0N8znetdH59Cmd0dd99UVcrd2N9pEc9eQp+ATe7&#10;eu5+ailgfRB+3aOSbyOFTpU9cHiE4oYxccWEU3aJcxuDrmaUdJaDC1ZydkWCcka7eBSB1jd0eiGB&#10;MClZfGmAeKKFbceOZ5Q3by2NL4U2cImLw3WdcfWKNmXAc4iIpVXSdU2HE0ZLd0CFfDc3eXKDxSlT&#10;e9qB5qGvbK2XW5NhbiCVVYRlb4WTBXTXcP6QjGUOcqiOC1VFdIWLgUXwdoyI5DcIeN6GHilOe2OD&#10;JaEPa9SgHZK7bU+dRIO4breaC3QwcDSWnGRxce2TJVS8c+SPo0WSdgKMBjbdeGSINSlKewGENqCl&#10;azyonJJCbLmk7YMtbhugw3Ojb5WcV2P1cVOX5lRbc1eTaEU+dYqOyzajeASJ/ClHerOFF5vof51f&#10;0Y7Df3pi44C+f4NlzHHaf6lon2Jtf95rflLWgCRugUOXgH9xsTS5gQZ1Nyb4gcR5N5r6fUdov43T&#10;fWtq6X+/fZ9s+nDzfeJvBWGmfjhxHlI3fqVzVEMjfyp1qzSAf954QScMgMZ7KpnweyZxh4yke3ty&#10;4H68e850Jm/6fDJ1Z2DZfKt2tFGYfUF4FkK4ffF5jzROftJ7Licdf+V8+5jPeTZ6P4t3ea16032M&#10;eiF7TG8Yep97wWAUez98OVEFe/x8wEJafNV9UjQlfeN99Scsfx9+ppevd5iC3Yp8eCWCunySeLGC&#10;bm4QeUiCCV9KegCBplBdeuaBTEHme+WA8TPufReAkic5fnWAKZa/dk6Lb4mLduqKjXuqd4OJcW05&#10;eCuIMl6KePiG7E/SefGFp0GIexGEXjPBfGaC/CdDfeSBgJX/dUGT2IjMdeqSNXrxdoqQRWyKdz6O&#10;Jl3teB6L/U9YeSyJzEFCelyHjTOje9CFKydMfWyCqZVsdHGcD4g1dSOZqXpVdcWW3mv2dnuT111j&#10;d2iQxU7eeI+NpkDwedKKdjOFe1WHGydTfQmDpZUGc9qkBofBdJKg3nnUdTCdMWt2deKZOlz2dtKV&#10;OE6LeASRKkCpeVyNBjNXeveIvSdZfLqEdY+Xh+9fqYN3hxFir3aIhmlllmjNhdtob1qYhVJrWExF&#10;hM9uaT5bhFdxpjDlg/11PCSlg8t5Qo7LhcloEIKyhS5qQHW4hKZsXmgWhCxue1n/g7pwqkvRg1hy&#10;+j4PgwN1bDDQgtF4ICTWgsN7IY3pg8BwUYGsg1ZxwHTVgutzIWc8go10gVlNgjt18UtLgf13eT26&#10;gc95GjC2gcR65SUBgdp83Iztge94cICigZ55LnPBgVB52GZqgQh6eViYgNp7JUrGgMF73j1pgLh8&#10;pjCcgNR9gyUngQ5+cov6gFCAgX+7gBmAlHLlf+KAhWWVf7OAXlgcf5SAO0ptf6CAIT05f7yACjCT&#10;f/9/9SVGgF9/34sofxmIj38GfvKH9XI6fsOHI2TpfpuGK1dsfpGFLknwfq6EODzmfuiDQDBzf0yC&#10;NiVhf8uBIIp/fhqQbn5aff+PJXGUfdSNi2ROfbWLwVbdfbuJ7kmDfemIFzywfjGGOTBjfrKEPyV3&#10;f1CCNYn6fVSYFn3VfUKWHHEOfRiTuGPQfPiRElZofQiOYkkZfUyLqjxtfaSI6jBVfjSGCSWJfuyD&#10;HomYfMOfhH1sfLac3HCcfIiZpWNgfGOWHFYMfHOSiEjWfMGO7jw3fS2LSDA3fdSHiiWXfpyD3oOl&#10;kJxfc3hajwpiY2xnjatlRl/LjFpoKVLQiv1rIUXIiZpuRDk7iDdxlC08huV1PiKJha95S4Ltjq1n&#10;WHe8jU9phGvHjAFrrV9Firht31JliWtwJ0V/iCRylDkXht91Ji1KhbB3/SLWhJt7F4IxjL5vFXbl&#10;i4twkGsTilRyCV6biSFziVHgh+91HkUihsh2zzjohaZ4nS1QhJt6miMag6h8v4FgivZ2rnYIidt3&#10;iGoviL54Vl30h6B5J1FUho96AkTEhYp68Ti5hIx78i1Tg6Z9ECNVgtV+QYCTiXF+MHVRiGh+cmmD&#10;h1x+mV1ChlJ+rlDthU1+x0R6hGt+8jiXg45/Ii1agsx/XCOHgiB/mX/eiDmFrXSmh0OFTGjhhj+E&#10;vVy6hTiEDVB5hEKDWERLg2iCtTh/gqyCGC1dgg+BciOwgYiAx39Mh0aNBXQ1hl6MCmh3hVqKv1w/&#10;hE+JQE/9g2eHwUPpgqGGTjhage+E3y1agXGDVyPTgQqByn7YhoyUJ3PBhauSkGgChKWQhVvUg5eO&#10;NE+cgrOL5kOLggGJnjgggV6HXi1ZgO6FASPvgKOCo35/hgGbFHNlhSKY5GefhBeWElt1gwOS5k9P&#10;ghyPwUNXgXGMpTgDgOCJjy1TgIiGZiQFgFGDVXgzmWZfKW2/lzJiCGLBlSFk6Vc6kwVn1ktvkMRq&#10;3j+vjmxuFzR9jAhxfSnpiap1PSCqh2h5UHeOl7hmn21GlaVoxWJOk5Bq91bikW1tPEsyjzNvnz+Q&#10;jPFyLDR+iqd03yoXiGl32iEShkZ7DXb3leFt4WyZk+9vZWHCketw8FZgj9ZykUrTjbN0Sj9Yi452&#10;KDRyiWV4Iyo8h0p6UyFthUh8pHZOlCB0+WvikkF16WECkFR22FXSjlZ300phjFF44D8Sikt6BzRZ&#10;iER7QypVhkx8oyG7hG1+E3Wmkqd8AGtAkNl8YWBljvl8s1U7jQd8/Un/ixR9Vz7NiS99xDQ8h0Z+&#10;PSpmhW5+yCH+g7F/WnUTkX6C/Gq5j76Cz1/pjeOCe1TFi/aCEEmZig6Bqj6iiC+BVTQrhmSBCyp1&#10;hK6AwCI1gxSAd3SbkIaJympDjtSJC193jP2IDFRZixSG50k9iTaFwz5nh2eEqjQrhZ+DmyqIhAmC&#10;gSJjgpKBanQ8j9GQbGoIjimPKF8/jEqNdFQeik+LfUkJiG+Jkj4threHtjQDhQaF6SqUg4GECyKI&#10;giiCNXPyj0mW1mnBjZ6VCF71i7mSmlPZibmP10jTh9iNIj4LhiWKfzP2hIaH7CqbgxmFUiKmgdOC&#10;221Com9esGN4n6RhgFlanNZkY07mmdpnYkRMlqJqhznRk0Ft4i/1j8lxaSbPjEt1Qh8HiPJ5VGyp&#10;oPxlvWMcnjRn4lkPm1BqI062mERsg0Q2lQxvCjnYkbxxwTAcjlt0nicfivt3vh+Ih8J7Amwxnzps&#10;jWKZnIVuHVismaxvwk5elqlxiUP+k4VzcDnFkE91gTAxjQx3sSdhic96FB/3hrl8imu1nXxzMGIR&#10;mth0OVgdmBF1TE38lSJ2d0O0khl3vjmijwF5IzA5i956oCeViMV8QSBXhdV96ms4nAB5w2GcmWx6&#10;Sletlq96zE2Nk8t7UEN2kNN77jl+jdp8pTA5itV9aie9h95+RSCphRN/ImrKmtaAS2E9mEyAUldY&#10;lZKAOk1AkrKAFEM2j8R//DlojNN//DA8ieuACCfehxaAGyDthHCAMGptmemGpGDzl2aGLFcXlKqF&#10;dE0BkcmEnkL5juWD0zlGjAODGTBHiSGCbif+hmuBvyElg+mBFWonmSqMv2CylqyLw1bWk/CKaUzG&#10;kQ2I30LHji2HXjkVi12F6zA3iISEjigehd2DKyFSg3yB1GnvmKKSsmCnliKRSVbLk1mPO0yykGCM&#10;3ELFjXWKmTkqiq2IczBQh/SGZyg2hW+EWiF2gyWCcGKsq8peGll9qHNg11A3pONjvUbRoPFm0D1p&#10;nKVqGTQ4mB1tnSu1k3dxTSP6jsd1RR2VilR5VWIVqpBkwVkvpyJm4VAEo2dpMEa9n1xrrz1xmwpu&#10;YjRflo5xSyv8kft0WiRojWh3ox4tiRZ6+GG9qN5rJFjUpXRsvE/FocBueEaLnbhwaj1dmXdyhzRt&#10;lRN01SwxkJx3QCTFjCx52R6wiAJ8c2FwpxpxVlh9o7xyc09poBVzqUZTnCN1CT07l/p2kjRtk7V4&#10;PSxXj196ASURixV75h8ghxV9xWEjpZJ3eFg4okF4IU8pnqJ400YTmrl5lD0llqV6fjRskn17hix2&#10;jkd8nSVRiiN9yh9/hkt+72DdpF19klgKoQ59yk8GnXF97UX0mY1+ED0NlYR+SjR1kWl+pCyVjVF/&#10;DiWIiVJ/gh/PhaN/8GCjo2aDelfqoBWDQU7wnHWC0UXgmJSCTzz7lJaB4TR1kIuBiSy0jH6BRSW5&#10;iKKBBiAQhRiAymB2oqiJKlfYn0+IgE7lm6iHeEXWl8SGSjzuk8yFLzRoj9eEKiy8i9uDPiXgiBGC&#10;VyBEhKiBf2BZohiOpFfTnq+Nh07imv+L4UXTlxeKADzzkyGINDR5jzeGgyzKi1CE7SX1h5+DaSBu&#10;hE6CEbdZYrda6ab3ZV5eWJYrZ/ZhuYTOao1lDXL+bTpoZ2EAcA1r209Gcw1veT3cdltzaC1xegp3&#10;47VyX2plVKV+YmRnuZTgZUNqF4OsaB5sdXH7axFu22Afbi1xW06McXhz+z1ddRN24C1GeQ56LLOp&#10;XIFvpKPOX7lxAZNxYtVyXIJWZetzxXDTaRt1PF8rbHp2yE3ScAp4bDznc+16QC0heCt8VbHkWel5&#10;xqIZXVZ6K5HNYKF6lYD5Y+t7B2+iZ1p7jV42avZ8I00ebsZ8xTx5cul9gi0Ad2N+W7BBV6uDxKCX&#10;W0WDRJBgXryCwX+fYi+CQG6UZcyByV1WaaSBZEx9ba2A/jwZcgiAnSzkdrSAN67lVdONqZ9bWY+M&#10;SI89XSaK1n6TYL6JXW2hZIGH6FycaH+Ge0v0bL2FCzvFcUmDhyzMdh+B463OVE+XZp5dWCeVH45T&#10;W9SSt327X4eQQ2zdY22N01v7Z5CLX0uGa/GI2juEcKiGNCy5daKDW6z7UyGg552cVwudso2aWsaa&#10;T30NXoiW22w8YoeTbVttZs2P9ksea1CMYztMcCOImyypdTuEnqxzUkmqDJ0YVjyl2I0TWfihc3yI&#10;Xb+dAWvFYcuYmFsNZiaUIkrKasOPhjsPb7WKrSycdOiFrKrcagxarJv6a/1eNYx2bfFhnnw8b+5k&#10;82uEcgRoUFqhdD9ry0oLdqRvdDnSeVNzdSqufFp4AKlaZvBkk5rdaTRnHIt3a2Rpk3tbbZlsAmq8&#10;b+hueln6cmRxDkmMdQ9zxjmFeAp2xyqfe1p6MKfMZCVuVplBZqZv64oNaQ1xdXoKa3py/2mfbgZ0&#10;l1kScMJ2REjec654DDkfdul6BSqRenZ8P6Y3Yah37ZexZFl4oYiNZu55SXjSaYp57WiObFF6n1g6&#10;b0h7YUhFcnF8MjjIdel9HyqFeax+KaS/X4GBaZZTYlqBR4c/ZRmBD3eVZ92Ay2eeas+Ajld0bf6A&#10;YEe7cV6ANTh9dQuADyp6eP1/6aOKXbyK0ZUxYLOJ2IYyY5CIu3acZneHi2a/aY2GW1bPbOGFMkdG&#10;cHGECDg8dE2CzipyeGiBeqKUXEmUD5RIX1iSO4VWYkmQNHXQZUqOE2YIaIKL8lY9a/mJzUbqb6iH&#10;nTgKc62FTyprd+uC2KHcWyidEZOVXkWaX4SkYUKXaHUoZFKUUGVrZ6OROVW0azuOHEaLbwuK6jfe&#10;cyqHjCpld4WEBKFjWlmlvZMVXXyiKIQaYHqeO3SgY46aKWT1ZuyWHFVYapmSB0Y6boON1jemcsCJ&#10;dSpgdzOE/p6lcZhajpEics1eH4LbdBhhinPEdXdk32Qodu5oPVRkeIdrv0T5ekZvcjX1fElzgSgW&#10;fpl4Gp1ibqVj2pAGcCxmfoG/ca9pCnLJc0FrjGNSdO5uGlO4dsNwx0R7eMBzmTWzewV2tCghfZN6&#10;MZwaa/VtFY65bbxu14C3b3JwinHMcTNyNGKAcxJz7FMWdSF1vUQPd1t3qTV/eeB5yCgrfKp8J5qw&#10;aY92Jo1Wa4R3Gn9MbWd3+XCmb1N4zmF/cW15rFJMc7R6nEOCdih7nTU4eOR8uygze91995lhZ4B/&#10;HIwVaZl/Sn4aa6J/V2+JbbV/UGCtb/V/TVGgcnF/WEMPdRh/aTUBeAZ/gSg6eyx/nZhMZc+IAosO&#10;aAOHZn0maiaGm26mbFqFtF/jbryEylERcVmD5kKudC2DBDTRd0iCFShAepWBFZdvZGyQvYo5ZrSP&#10;VXxaaOuNrG3qazaL3187bbiKDlCOcHWIO0Jic2WGYTSvdqeEbShFehiCW5bJY1WZPImTZayXB3uz&#10;Z+6UfG1NakaRwV6obN+PBVAOb72MREINcsqJdTSPdiSGgShJebGDcZZZYoqhbokZZOmea3suZyya&#10;92zJaYmXTF45bC2ToE+6bx6P8EHDckaMLDRddb2IRShNeV+EWJKueWFaiIZNedxeEHkien9hd2sq&#10;eztkzFyyfAtoL04afPVruj/off1vdjIsf0BzkiWpgMJ4L5GXdpRjRIVNd2Fl83gjeDloi2pJeSFr&#10;Hlv3eh9tv02Jez5wgT+GfH9zazIGffx2nyXPf7N6MJB4dAZr44QVdRBtx3cedhRvm2lWdyhxaFsz&#10;eFZzQ0z3eat1Nz8peyN3STHlfNl5jyXwfsN8D49FcbR0coLecu11lXXvdBt2oWh7dVV3qFp5drV4&#10;s0xyeDx50T7ceel7AzHLe9Z8VSYMffF9xo4ab71854HbcRh9U3Twcmh9nWd0c8R90FmzdUh+CEvO&#10;dwN+TT5veOB+mjGfevl+8yYlfT1/VI0ibiGFSIDpb5OE+nQNcPyEeWakcnWD2Fj/dBeDNEtTde6C&#10;mD4gd/WB/zF/ejqBXiY5fKOAs4xabM6NfIApblSMcnNWb82LIWX7cVqJp1hpcxmIKErhdQ6Gpz3l&#10;dy2FJDFreZeDjSZKfCSB5IvBa8KVdn+QbVeTr3K9btqRimVtcHKPL1flckaMz0pudFmKbD2bdpKI&#10;AjFXeRGFeyZYe7yC5otUavqdJn8dbJmapnJBbh+XqGT0b7uUZ1eBcZeRIkokc7yN2j1bdhCKhjEv&#10;eKyHGyZje2mDu4bwgW1ahHuCgThd/G9cgTJhXGJ+gURktVUvgV5oIEfOgYhrtjrhgcdvfi6AgjJz&#10;piNsgs94QYX5ftBiuHqpfuhlaW6Hfw5oC2HJf0FqrlSff4JtY0dmf9pwPTqmgEpzQC58gOp2jiOs&#10;gbV6LoT+fGBq0nmXfLNsyG2gfQJutGDzfVxwnVPzfchymUbpflF0sTpefvR26C5wf8V5VSPjgL17&#10;9oPzei5yy3iJeqh0FGyPex51TWAue5h2flNLfDR3ukZ0fOx5Cjoffb96bi5nfsF79SQTf+R9l4Ly&#10;eER6vXeQeOB7WWumeXV72F9Veg98RVLIesd8ukYTe659OzntfK19yC5jfd1+ZiQ8fyp/DoIVdryC&#10;nnbYd3GCkWsAeBmCU16peMmB9VImeZyBmEWpep2BRjmqe8OA+S5QfRuAqiRffo2AWIFhdXqKTnYm&#10;dkGJlWpXdvaIlF4Pd7iHalGceKOGPEVCeb6FEjl8evmD6i5IfHWCsyR7fguBdIDVdHmRwHWedU+Q&#10;W2nRdg2OlV2UdteMmFEsd9SKlkTfeQqIlDlAelyGki5Be+2EfCSSfaGCZIBsc7eY73U0dJeW5Gli&#10;dVmUVF0rdiWRfFDXdymOoESkeG6LxTkQedqI5y4me4aF/CSkfUyDKXt5icFaaXDkiOZdzWW2iDRh&#10;KVnth45kiE3KhuBoAUGlhjVrqTYFhZRvgisHhRJzuSFkhLd4T3qbh1xiHnAuhsFkzmUKhi9nelli&#10;hZ9qL01ihRBs/UFjhIxv8zXuhBZzEisjg8J2fCG9g5F6KXnEhQtpt29GhKVrvGRMhDZtv1i0g8dv&#10;x0zeg11x5kEMgwZ0JTXJgr12hSs1gpZ5HCIKgo973Xjhgu9xNG5bgqxymGNggl9z8lgEghF1TkxM&#10;gdJ2uUCqgaV4PDWagYl51Ss9gY97lSJNga59angHgSJ4nW2OgPp5ZGKbgMd6FldFgJN6vUvZgGx7&#10;bUBVgGx8LzVygHh8/itGgKd94SKGgO5+zHdGf5t/9Gzdf4+AHmH7f3CAIVa+f02ACkttfz5/9EAz&#10;f1B/7zVpf4R/9StVf91//CK1gE2AA3anfmiHImxhfnOGtGGNfluGAFZQfjyFIksAfkGERz/cfm+D&#10;eTVMfrWCsytafzOB4SLcf8eBDXYpfXKOF2vofYuND2EYfXqLolXpfWKJ+kqlfXSIVz+JfbqGvTUd&#10;fhWFLCtffqeDiyL8f1qB7HXIfLaUy2uIfNeTL2C4fMqRBFWQfLSOjUpgfMuMGz9bfR2JtDUAfY6H&#10;VStXfjuE7iMVfwOCo3B1kl5aHmaskNpdcFxtj3NgylGzjgRkNka5jHpnxDvPiuNrhjF6iU1veCfZ&#10;h8tzxR+ZhnF4Wm+pkDRhYGYUjuBkDVvkjYlmxlFMjCRpkkZ0iq5sfTuxiTlvlzGGh8hy2SgUhnB2&#10;ZSAJhT56I272jf5ogGVVjNdqkltMi5xsrFDEilFu2EYUiP1xHzt8h69zjDGBhmd2GyhChTt44iBq&#10;hDF7xm47i/BvgmSTiuZxAFqJiclyf1A3iJ10CkWlh291qTs6hkp3ZDFvhS15OShihCt7NSC+g0h9&#10;QG2Fiix2cGPoiT13XlnmiDZ4QU+fhx95IEVJhg16Ejr9hQ97GTFchBh8MCh9gz19XyEFgoF+kWzk&#10;iLp9TWNZh+J9r1lohul9708theF+HkTshOF+VTrmg/F+ojFcgx9+/CiXgm5/WiFAgdp/tmxah4WD&#10;8mLUhsKDwFjshdeDWU69hNqC1kSSg+yCWDqzgxCB5jFugkaBgyiygb2BHCFxgVGAsGvuhpiKdWKa&#10;heyJxFi+hQGIqk6Ug/SHVUR1gwaGEzqKgkmE5zFLgZ6D0ijDgSqCqyGZgOCBgmuYheGQv2JJhTmP&#10;ilhthFONuk5Ng0iLnERBgluJmDptgaaHrTFGgQ+F1yjRgLiD9iG4gIeCLWXemzFZoVznmQhc5VOZ&#10;ludgQUntlJ9jv0AZkiJnaDZmj4lrTC1XjOdvXyUDildzxx4Hh/x4YmUimUdgfVxrlz9jKVMulRpl&#10;8Umlksxo2j/1kFhr6TZqjdlvKy2Ei1dylyVbiO52Sh6Mhrt6HWSUlydnLFvUlT9pTFK3kzNrgEk9&#10;kPlt1j+0jqFwSjZWjERy6i2fiel1rCWkh6x4ph8AhaN7sGQElRptt1s4k0tvUFIWkVlw90jNjz1y&#10;tT9kjQp0jjYyitV2hy2qiKR4miXchpF62B9jhLJ9G2Nzk1d0M1qwkaJ1SVGaj8B2YEhYjbZ3ej8k&#10;i6B4sDYPiZF6Ai2sh4d7ZCYHhZx84h+3g+R+W2Lwkep6pVo9kEt7OlE3jnV7uEgFjHd8Kz7iinB8&#10;sDX/iHJ9VC2whot+BSYohMh+vx/9gzh/cmKCkMGA6VnijzWBAFDpjWeA30e+i22Apj6hiXaAfjXY&#10;h42Abi27hbOAbiZIhBSAaSA3gqmAX2Iqj8+G8FmOjlOGhFCbjI6FwUd9ipiE1z5uiKiEADWmhtWD&#10;PS2phQmCkiZog32B3SBmgjaBJGHljxiM01lvjaeL+FB/i+OKhEdmid2Iyz5yh+SHODXGhhiFxy3M&#10;hGyEcSaFgwaDESCLgdqBxVuTpFxY+VNQoZRcMUrlnqZfkUJIm2ljJjmcl+Bm+DEnlCxrCylfkGtv&#10;TCJejL1z0xyliV54aFraoqxfcFLUn/RiHkp9nPZk+kIEmatoBjmFliBrRzE9knxuwCmkjtNyYCLP&#10;i0d2Oh0+iA96FlproKJltVJenf1n5kohmxRqOEG4l9ZsvjlelGRvbTFBkOByTSnXjVp1SyMtifh4&#10;dx3Chux7nFoKnpZr1VHznARti0mvmTFvW0FwlhNxUjkxksJzcTE8j2N1tCn8jAd4DiN6iNF6ix40&#10;hfJ8+FmlnMtx6FGVmlNzJklel450ckEjlH91zTkWkUx3VDE6jhJ4+iobit16rSO7h9J8dh6UhR5+&#10;LFlGm1R39FFLmPF4vkklljh5fED6kzN6PDj6kA97GDFFjOh8Fyo6idh9IyPxhvd+Nh7khGx/NVj2&#10;miJ90FERl89+J0j8lR1+UUDZkiF+cTjfjwx+qTFCi/p++ypciPh/YCQihj5/wh8mg9mAFli1mS+D&#10;elDnlueDW0jelDiC7kDFkT2CZTjQjjGB9TEwiziBnipfiEuBXyRKhaWBGh9bg2OA0ViLmG+I9VDN&#10;limIYUjJk36HU0C5kIWGGTjWjXqE/DFFio2D/Sp0h7aDFSRjhSyCNB+FgwSBaax/XONVK50yX/1Z&#10;Jo2FYxFdFX1MZjBg+2yfaXRk51vEbOpo70s7cJVtKDsQdJlxuywHePp25aqLWO1fYZuwXG9iYIwz&#10;X99lV3wnY1doTGucZvRrSVroasZuYUqMbtBxojqlczR1NCv3d/J5Pqi9VWdpgJn9WT5rgIrEXP9t&#10;fnrRYMNvg2p4ZK9xlln8aNVzwUnebTd2DDpAcfV4livqdwd7dqbyUj1zc5hLVmN0gokmWmR1lHmA&#10;Xmx2q2lTYqZ30lkUZxt5DUk6a856XTnlcN572Svedjd9iKVCT3d9QpbLU+B9bofFWCJ9mXg0XGR9&#10;xGhbYNx9+FhJZZt+PkirapZ+jjmWb+x+9CvTdYN/bqPUTSCG8ZWLUcKGPYavVjiFf3c9WrGEu2d9&#10;X12D+1eoZFGDRUg4aY2CkjlUbyCB3SvKdOmBIqKpSymQc5SJT/uO14XPVJuNKnZ6WUCLdWbNXh6J&#10;xFcaY0OIEUfeaK2GVjkibnSEhyvDdGmCoaHESZeZsJPCTo6XJIUhU02UgnXiWBCR2mZEXROPN1af&#10;YmWMjUeEZ/uJzzj5beaG6yu9dACD6aErSHCigZM3TXue94SgUkubXHVwVyGXxWXnXDuUOFZYYaqQ&#10;nUdEZ2KM5DjKbXKI+iu5c6uE+6DVY/NVNZLUZmlZOoRJaOddJ3UZa3hhBmVxbixk7lWicRBo+UYv&#10;dChtNzcrd5Vx1ilbe1h3Cp8rYDBe5ZGjYw9h+4NFZeBlAnQ8aLxoAmS0a71rClUKbvVuMUXDcmVx&#10;gjbzdi91Kiljekt5SZ2KXM5oeZABYABqpYHbYxtsx3LuZkFu52ObaY9xE1QqbRlzWkUhcN11wjae&#10;dPh4aylqeVt7ZZvqWcRx5Y5vXT1zNIBdYJd0enHAY/11u2KWZ5h3B1Nfa214aESXb3554TZYc+V7&#10;hilveIl9W5poVxt7NY0PWtB7r38XXmd8GXCNYgV8eWG4Zdt831Kqafh9WEQdbk593DYdcvZ+dil0&#10;d9N/JZkoVN+EaovtWMSED34TXIuDmm+jYF6DFWDoZGaCkVIZaLaCGEO6bUmBpjXrciuBNCl5dziA&#10;vpgmUwGNcIsCVw+MPH0/WvuK4m7lXveJdGA+YzCICFGVZ66GnUNubGyFMDXHcYCDsyl8dreCI5di&#10;UYWWMYpNVbCUInyVWbeR3m5NXdCPg1+zYiyNLFEaZtaK00Mba72IcDWncPOF7il/dk2DVZbdUGqe&#10;j4nKVKebo3wSWL2Yc23TXOeVKl9PYVqR6lDQZiGOpkLZaymLTzV6cIOH1CmBdfmEUpVbazVVVoiU&#10;bQRZVnsnbupdPW0EcOdhFl5ncwNk+0+pdUxpB0FTd8RtSTN2eo1x8SbZfaJ3K5PmZ6Neaodiaddh&#10;kHoIbAlko2wObkxnsF2ZcLFqyU8Ic0luBEDjdhNxazNGeS91Jyb4fI15UZKBZGFneIYJZuppxnj+&#10;aWFsB2sXa+RuQlzTbo1wik51cXBy7kCIdIh1dDMjd/J4PCcTe5h7U5EHYXRwYYSfZEBx43eUZvRz&#10;V2n5abR0wlvcbKh2NU23b9N3v0AJczR5YjLrduN7MScqesF9Lo+tXul5LoNbYep563ZmZNV6kGjj&#10;Z8x7JVsYavd7wE0Zbmd8bD+kcgl9JjLDdfV9+Cc+egh+3o6PXMaB5IJSX/KB23V3YwmBrGgJZjGB&#10;Z1pZaYyBIkyZbSuA6T9ScQaAuTKgdSmAiydPeWuAXY2pWv6KaYF7Xk2JmHSxYYaIkWdXZNSHbVm6&#10;aF2GSUwhbCiFKT8UcCqEDDKKdH2C4iddeOiBq4z5WZCSrIDUXPqREnQQYEyPL2bEY7WNJ1kzZ2CL&#10;IUura1WJHD7Jb32HFDJ0c++E9SdpeH2Cxox/WHyalYBZW/mYN3OQX1mVdmZKYtKShljQZpKPm0tk&#10;aqKMsj6KbuyJwDJLc4KGtidyeCeDsYoHcrZVgH5Mc95ZcXHndSldT2TQdo5hI1dGeAtlCEmmeaxp&#10;GTx6e3VtYS/XfYVyESSBf9R3R4i5b09eBX01cNlhL3DlcmxkSmP1dA5nYlaWdc1qikkjd7dt1zwn&#10;ectxUi/CfCZ1IiS3frV5Vod9bDRme3vwbg5o42/eb95rP2MHcb5tl1Xac75v/Uibde5ygjvYeEp1&#10;Ki+veux4EyTmfbh7QIY2aWJu43qwa31wjW6ubYhyJ2I0b55zvlUscd91WkgldFF3DjuadvF43S+k&#10;edV62iUPfNx9AoT9ZvV3MXmkaUJ4JW2ta394/2EvbcZ5yVRwcDx6mUeLcvB7fDs5dcx8bi+EeOh9&#10;eiUyfB1+mYP6ZOp/Z3iuZ15/pGzMacJ/t2BkbDd/slPDbtl/rkcccbd/tzr2dMp/yy9weBt/5SVP&#10;e32AAIMpYzaHaXfrZcqG72wZaE2GOF/CauSFX1Mzba+Eh0aycLeDtDrIc+2C6C9nd2yCFCVoeveB&#10;N4KGYdWPK3dRZISN+2uDZx6Mdl86ac2KxFK3bLiJE0ZGb+eHZjqGc0CFvS9bdtyEASV7eoqCP4IR&#10;YMeWm3bdY4qUvGsLZjKSZ17IaO+P11Jba+2NSkYGbzaKwjpOcrCIOC85dm+FoCWLejODGH7SenxV&#10;n3QEewFZfWibe7BdUVyPfHNhJVAgfUNlEEOofixpKjexfzRteyxXgHVyNCJYged3X32md0pdnXMT&#10;eCtgx2e/eRZj6Fvdeg1nDU+XexZqR0NLfEBtqTeEfYtxOixifxF1HyKkgL15WHyMdFJlj3HydYBo&#10;BmbSdqZqd1sId9Ns6E7weRhvbULWeoRyEzdHfBF03ixjfdV36SLnf7d7LHtwcaRtZ3DYcwpvM2W9&#10;dGVw9FpGdcNysk5Nd0h0fEJqePF2XzcSer54XixkfL56iiMhftN813pcb0x1NW/ScOJ2VGTOcmp3&#10;YFlsc/Z4Xk3Qdah5Z0IRd416gzbreZJ7sSxse8l8+yNTfg9+V3lxbVl8728Qbxd9aGQjcMF9uljA&#10;cnN9800zdE1+MUGtdlp+gTaxeJB+3Sxhevp/QiN8fWp/qHixa7eEdG5abZOERWN8b1qD2VgqcSyD&#10;S0yvcymCwEFPdVyCQDaNd7KByCxiekiBTCOefOGAy3gaamSLtW3NbFqK4WL1bjaJtVeycB2IW0xD&#10;cjeHA0DwdI6FsjZYdwSEaixiebWDFiO6fHKBwXepaVySrm1ga2aRO2KHbVGPTVdMb0WNIEvzcXCK&#10;9UC8c96I1DYsdnWGtyxLeUeElSPPfBmCinPMgoxVmmnfgnFZZ19sgntdNFRsgo9hDUkbgqFlBD3R&#10;gr9pMDMWgvFtkSkLg09yVCBjg9R3c3K+f5JdHGkMf8pgRl6vgAZjb1PZgENmpUiygIRp9j2UgNtt&#10;dDMKgUlxHyk0geN1GyDGgp15WXHKfL5kkGgSfTxnFl3nfaxpnVMnfhlsLEgufpBu0j1BfyJxnjLt&#10;f8x0kClQgKB3vyEbgY17GHDTei1r7mcZet5t1Vz0e31vt1J1fBtxnkeefMtzljzjfZd1qzLFfnt3&#10;3Clgf4Z6OiFlgKF8rm/od/JzOGZBeM10g1wqeZR1wFGzelt29kcwezN4OTyWfDd5lDKnfVB7ASly&#10;fo58iSGkf9Z+GW8Udgt6c2V9dw57IVt7d/d7sFEmeN58LEa9edt8sDxpewB9SzKafEh98ymEfbh+&#10;pSHZfyx/V25mdHiBfmTwdaCBlVsCdqKBclC3d52BL0ZUeLqA9TwcegOAzDKGe2iArymQfQKAjSIE&#10;fp+AaG3cczKISmRvdHOHyVqJdYqG8VBOdpeF7EX6d8yE8TvPeTaEAzJceraDIimZfGyCOCInfi2B&#10;TW1ycjCO0mQKc4WNwFondKyMME/4dcaKY0W6dwmIoTuoeIeG7TJDeiWFRSmTe/uDmyJDfdGCCGkg&#10;iuRVXGAMiiNZHFaNiX1c6UyZiNBgzUJliA9k2jhJh01pIC7JhpZtmyYJhf9ybx6ohZF3g2guiCBc&#10;bV9Uh6pfmVXphypi0UwdhptmHkIWhgFpjjgphW9tLy7bhOtw/SZNhIp1FR8fhE15WGdfhWxja15/&#10;hTNmA1VBhOJoo0uLhH1rV0GxhBJuJjfzg7ZxIC7ag2l0PSaBgz93lR+GgzJ7BGaRgvBqU12vguRs&#10;WFR0gr1uYEr4goVwd0E+gk9yozeygil08C7MghJ3WSanghx57B/fgj18iGXHgMdxLFzxgONyoFPC&#10;gOB0DUpXgMp1ekDfgL53ADdzgMt4ni67gOZ6TibFgSB8GSAqgWx94WUTfvV38lxNfzV41lMzf095&#10;o0nZf1h6ZkB7f2p7NzdSf5R8Hy63f9x9FSbhgEV+FiBpgLx/DWR2fWR+fVu7fct+0lKyfgF++0lt&#10;fiF/EUAkflB/MDcofph/Xy7QfvR/nycEf4l/3CCdgCuADmP7fCiE31tqfLSEr1JxfPuEKkk+fRyD&#10;e0AIfVWC4TcGfb+CWy60fj2B6icXfu+BayDHf7WA5WOaeyqLBVsPe8qKT1IdfCOJGkj5fFGHrD/b&#10;fJWGVTbwfQ6FFi6xfaaD6ickfniCtyDof1eBlF7jk4hU2VaekhVYk04KkKpcZkUdjyVgYTwEjX5k&#10;jjMUi8ho+irLihZtmCNNiH9yhR0mhxx3kF4IkPtbg1X3j8Zet013jnZiA0SxjQZlcDvIi3lpCTMK&#10;ieps2Cr2iGRw0iOqhv51DB2vhct5VV1YjmdiFVVFjWRkw0zrjD1ng0Q6iu9qYjt9iY1tZDLwiC5w&#10;lSsQhtlz5yP1had3bB4mhKV68lyxi/toklSbiyBquExDih5s60PIiPtvNjsrh8hxoTLMhpt0Lisd&#10;hXp21iQwhHt5ox6Ng6h8ZVwNidpvA1QCiSZwoku3iEVyRUNLh0Fz8TrrhjV1vjKrhTh3pyskhEZ5&#10;oCRhg3d7sB7jgtB9rlt1iAt1YVN7h352fEtHhrp3iELvhdB4lTqmhOB5tjKfg/969isxgzd8QCSJ&#10;gpd9kB8rght+zFryhod7jVMNhh98J0rthXN8mEKphJt8/jpug8N9dzKFgv5+CCtHgk1+pySwgdh/&#10;PB9ngYV/v1qHhUaBcFKlhP2BgUqPhGiBVEJcg6KBEjo0gt2A5TJQgjeAyis/gZOAxCTbgTKAsB+X&#10;gQyAilozhEiHSFKBhCeG60p5g6aGCUJfgs+E9DpigfuEDjKggVqDTSt8gN+CpST9gLKB6h+9gKyB&#10;L1TcnIZUI02LmlpX10X7mCBbrz4fla5fwDYmkv5kFi5gkDVosSdFjW1tfCDvisxyihvSiH53mlQE&#10;mjxaakzemFNdp0VVliphCj2kk7lknjXpkQ9oaC5hjl1sbCeFi7VwlSFhiT909xxthyB5UlN9l79g&#10;lExMlfxjWkTZk/1mPT05kadpUjWsjyFsjS5ajJlv+ye3ih9zhSHCh9x3Oxzyhe964VMIlVJmo0vJ&#10;k69o7EROkdBrUTzcj6ht2jVyjVBwiy5OivpzXyfbiLN2SiIQhqZ5VR1khOl8RlKJkylspUtOkbNu&#10;dEPnj+5wUzyDjd5yRTVOi7N0ZC5JiYt2oif3h3d46yJQhZp7Rh3FhAp9gVINkVRyo0rikAtz+EOW&#10;jmN1SjxNjGl2pjUvilR4Hy5XiEl5vSgYhmF7ZCKFhLR9DR4Wg1B+klGhj8p4dUqIjqx5UUNUjRt6&#10;EDwcizR6zzULiTZ7qi5Qh0Z8oSg7hXN9piK1g/J+oB5Ygrd/eVFKjod+GUpBjY1+ekMfjBJ+oTv9&#10;ijV+ujT5iEV+9C44hnV/RSg4hLp/qiLdg1B//x6OgjqAOVERjX+Dm0oNjKCDfUL0iz2DADvliWuC&#10;azT9h3+B/C5RhbyBqShUhBuBaSL9gtGBIB65gdeA1aI1VptPqpPkWilUI4VCXb9YmHYdYXhdC2aH&#10;ZWhhh1bGaZpmI0dmbgpq9jh3ctpwLSrHd/t2BKAoUcpZn5JNVdpdMIPhWexgunTsXhhkQ2V9Ynxn&#10;1FXqZyNrhUa+bA1vZzgacVhzpyrPdup4bJ5NTXFji5CTUflmKIJtVndow3OXWwtrYmReX9VuDlUG&#10;ZOpw2EYdakRzyjfIcAB3CyrXdfh6sZx3SYNtVY7iTnxvBYDWU1hwunJUWEhycmNIXXl0OFQvYvJ2&#10;F0WMaLN4FTeAbtR6TyredSJ8zpq0Rf52+41gS2B3yX+CUJx4m3EaVeB5bWJtW2Z6S1N9YT97PEUT&#10;Z1t8PzdEbdN9airjdGp+vZkqQu6AdowZSK+AZX54TkCAVHA8U9eAQmGoWaeANFL8X8mANES3ZjeA&#10;PDcVbPqAUyroc82AeZfiQEyJvYsNRmGIwn2kTD6HyW+RUhuG0WEPWDGF3FKDXpWE6kR0ZUGD9zbz&#10;bEOC/Crsc0qB/pbfPh+Ss4o5RHqQxnz9SpaO4G8PUKuNA2CiVvqLK1IfXZmJTEQsZH2HYjbYa62F&#10;Xirvct6DS5YoPHWbIYmeQwCYO3yBSUeVam6yT4aSsmBhVf6QA1H0XMeNQ0QEY9eKaza7azSHairy&#10;coiEYZdkXWVP/ooZYGFUaXxtY3NY0W47ZqldN1+cahBhq1DdbbZmRUKJcZlrGDS0ddxwVigvemd2&#10;MJV6WMdZaojHXElc/3tbX81gj21bY2tkHl7iZztntVBMa05rbkImb6FvWDSLdFhzqChMeU94fZO6&#10;VJpizIcYWJJlg3nuXHxoNmwNYH1q6l3MZLNtqk9yaTFwikGPbfBzkjRGcw127ChleFd6ppIIUNJs&#10;EIV/VTJt7HhzWXdvyGrpXdFxpFzSYmtzik61Z0t1i0EUbG13qzQQceZ6CCh7d318ppB2TXV1N4Qc&#10;UjB2P3czVs53Q2nBW3t4Q1wIYGh5TU4TZaR6bECsax57nzPmcOh8+SiOdsF+eY8jSo5+PIL1T5d+&#10;cXY4VIN+mmjoWX5+vVtKXrV+5U2aZDh/HUBdaf9/YjPEcBB/tyiediGAGY4PSBSHC4IGTWOGaHVt&#10;UpCFsmg7V82E9VqxXUeEPU0mYwqDjUAkaQyC4zOub1mCNSirdZ2BhI05RgyPi4FLS5OOEHTLUPaM&#10;eWezVmeK2Fo7XBaJQEy8YhSHqz/faEqGFjOcbsOEbii1dTCCu4yiRHqXloDBSiuVSHROT7SSz2dJ&#10;VUuQTlnrWyGN20yGYUeLZj+vZ6qI6TN8bk6GUSi+dNmDvIy+ZF1QY4BwZslUt3O6aVRZDmZ+bAFd&#10;aFjebthh1UslcehmbT3gdTFrPzEleNdwgCXAfL12WIrsX/hZMn8XYuVcyHKRZdtgWmWHaOhj7lgQ&#10;bCRnkUqGb55rWz12c1JvWDEBd19ztiXxe5t4i4lUW/FiDX2nX1Nk2HF9YqlnoGSRZhFqaFdPaaht&#10;P0n6bYRwNj0kcZ1zVzDrdgt2yiYcepx6mYfCWFFqznwvXBRsz3ATX8Buz2N6Y31wzVZgZ3dy1UlI&#10;a7J0+jyzcCh3PzDCdOt5wSZBebx8foZYVRpzdHrkWS10sG7nXSt142JqYTp3EVWqZYN4Ski4ahd5&#10;mDxdbuB6/DCoc+18iSZhePx+NoUqUlN7/HnXVq18dG38WvJ82GGaX0p9MlT4Y9p9kkhKaLF+BTwb&#10;bcN+iDCTcxR/HSZ7eFl/vYQ2T/eETXj9VIyEAm08WQ2Dk2DyXaSDFFRkYnSCnUfdZ4iCMjvtbNCB&#10;0jCJcluBciaRd9GBEIN5TgaMVHhUUs2LRmygV3+KAmBrXEWIp1PrYUmHV0d0ZpaGEDutbBCE0DB/&#10;ccSDgyajd2KCMIL0TIKT9HfXUXKSMGwnVkaQFl/8Wy+N3VOVYFeLskc6ZcuJkDt6a3KHcDBfcVGF&#10;QiaxdwqDH4Iba45Qw3a2bW1U/mrub3BZQ16rcY9dlFIOc85h/kVldj5mlzk8eN9rai2te9JwryN7&#10;fvh2e4BiZ2FZAHVxabhckmnfbBtgJV3ObpNjv1FdcS9nbkTkdAJrRzjvdwdvUy2jellzwCPAfcx4&#10;ln7vY4thSHQVZk5kI2jPaQpm/lzea9dp3FCjbsxszkRgcf1v4zimdWBzIy2aeQl2sSP8fMN6i32I&#10;YA1piXLCYy1rqGeaZjttx1wOaVZv6k/7bKRyFkPycCt0YDhzc+R2zC2bd995diQxe918Vnw6XPxx&#10;sXGpYGdzGWaVY8B0elsMZyZ11k9JasB3P0Nkbp14wDgfcqR6WC2IduR8GSRdexZ99XsnWlN5u3Ct&#10;Xf16cGW1YZh7DlpGZUR7oE6kaSF8PEMCbTx87TfqcYl9ry1/dgh+hSSCem9/Y3pIWA6Bjm/lW/CB&#10;kGUDX8KBaFmpY6iBLU4cZ8CA+0KibBaA2DfHcJWAxC2AdUyAtCSheeSAoHmbVi6JGW9JWkCIbmRx&#10;Xj+HflkpYlGGcE2pZpuFbkI+ayeEeTePb9SDkC19dLKCoCS6eXOBrXkeVLSQSm7WWO2O/WP+XQ6N&#10;RVi+YUCLYE1VZauJiUIHal2HwTdgbzeGAi1jdECEPiTOeRiCindscwZRBWzxdFdVK2IcdcxZZFbV&#10;d1VdsUtCePBiHT+yerFmvTSvfJhrmCpXfsRw4CFkgRN2mXXYbxhYvWvPcNVcTGEucp5f4lYbdHNj&#10;hUq2dmJnQz9WeH5rMDSGesFvTypsfURzyyG9f9p4nXSHa3FggmqUbZJjamA0b61mVlVBcdFpS0oO&#10;dBNsWD7jdoZvjDRPeSFy7Cp1e/J2liIKfsh6e3NMaB5oOWlnapJqdV8XbPlstVR8b2Ru+0lscfxx&#10;Uz57dMJzyzQhd652ZSp/esl5OCJNfdl8L3IfZSlv42hSZ+Vxc14gapBzAFOibUJ0i0j2cB52KT4q&#10;czJ34TQEdmZ5sCqQecR7qSKFfQx9t3EhYpx3dmeCZZd4YV1waH95N1L6a3B6BEhebol63j3Rcdh7&#10;0jPVdUt82CqQeOZ98iK1fGB/D3BTYGt+0mbFY5x/GVzHZrl/NVJlaeB/QEffbTF/Vz15cLV/gjO6&#10;dFd/vSqZeCh//SLce9GAOG+wXpmF5WY0YfeFjVxBZUGE71HwaJOEM0d4bBGDhD0hb8mC5zONc5WC&#10;WSqgd4qBxyL8e12BMm85XSSMqmXHYKqLv1vWZBaKZVGOZ4iI20cuayWHYDzzbwCF+TNncviEnyqO&#10;dxeDRiMVewCB/2zSes1RFWNKe4dVLlltfGJZYE8pfUVdr0Skfi1iJTowfy1m1TBVgEprvic4gZpx&#10;Dh+AgwR2smtodx9YVWJEeDxb5ViVeV5fg06EeoJjNUQve7NnCTnufQRrDzBKfnJvRydogBJz1h/s&#10;gb94ompAc6dfoGEtdR9il1e7dotlmE3Gd/RoqEOleXBr1jmaexJvLzAwfNBysieKfrl2eyBJgKF6&#10;a2kocHpm32Adcj1pOFa7c+1rl00NdZ5uBEMRd2hwiTk9eVdzMTANe2F1+iehfY14+CCZf6p8Cmgk&#10;baRuC18zb6lvxlXkcZlxgkxGc4xzQ0KkdZV1GDjzd853Di/2eht5GSe6fIZ7SCDeftd9fGc7ayp1&#10;Jl5fbW12RFUtb5l3VEu3ccR4YUI1dAd5fTjNdnJ6uS/yePp8BifUe6B9ZiEXfiV+wWZ8aQd8EV3D&#10;a4d8mFSrbed8+EtGcEF9S0HOcrV9sDiEdVR+Li/keAV+vifnet5/TyFGfZJ/12XkZz2CuV05ae6C&#10;rFQvbHyCXErebv6B8kF2cZyBnDg6dGqBXC/Ad0KBLif1ej+A+yFsfRqAwWVyZcuJHFzQaKSIg1PL&#10;a1iHgEqHbfuGU0E4cLeFOzgXc6WEOy+pdqWDTCfxeciCXyGLfLqBgGKEgtxQ4Vn0gvFU91EUgyBZ&#10;KkfTg0tdgz5bg25iDTUDg5tm1ixNg9tr2CRihENxNR3VhMR2x2FDf2pXt1kDf91bT1BHgEpe+0c2&#10;gKpixD30gQhmtjTVgXtq3yxbggJvOCSqgrFz3h5Sg3F4pWBDfB1ekFgMfOFhnk+EfZBkuUaPfi5n&#10;7D2AftBrQzSYf4xuySxagFxydiTigU92YR6+gkl6W19UeQ5lXlciehdn2U6lewNqX0Xwe+Rs+j0H&#10;fM5vsjRUfdJykSxOful1jyUNgBx4ux8cgUl7515wdk9sH1ZOd5huBk3jeMFv80VGedxx6jylewZ0&#10;ADQXfE52NixCfaN4gSUwfxF66h9rgG59R12lc+Ryy1WXdWx0IU1Hds51bkTCeCF2wTxBeX54KDP6&#10;evR5rixFfIF7RiVTfih86R+tf7d+elz0ccl5RFTyc496CEy3dSh6skROdqt7WTvqeDV8FDPQedh8&#10;5ixde4V9yiV5fV9+rx/jfx9/gFxmcAJ/jFSIcgd/x0xnc9F/xkQZdXN/sjvHdxx/uzOmeOx/3SxC&#10;esGAFCWPfLyAQCAPfqSAXFv8bpCFmlQkcL+FTEwLcrSEnkPPdHiD0TuXdjyDIzOReCmCjyw9eiKC&#10;DyWbfEKBjCAyfkKBD1iKizpQYVD4ipRUgUkaigBYvkDdiV5dKzhxiKdh0zAyh+5mwSidh0Jr5CHY&#10;hrZxVRxghlF22Vdxh/1W11AVh7hagUhMh1peRUA+huJiLjgQhlhmSDAShddqnii/hWZvICI1hRtz&#10;4hzthPF4p1aYhNVdSU87hNhgdUechLhjsz+ohHZnEzevhChqnC/qg+huWCjVg7lyNiKBg692Rh1n&#10;g756TFXSgd1jr052gh1mU0bcgjdpBz8jgjRr2DdQgihuzy+/gixx7Cjggj91JSK+gnJ4gR3QgrZ7&#10;x1URfylqDU3Bf6tsJkY5f/5uTD6XgDFwgjcKgGFy4S+bgKR1XyjogPR37iLxgWB6kR4pgdR9F1Rf&#10;fMRwW00dfYpx6kWxfhdzej4tfnx1FTa+ftx2zS+If014pyjzf9J6iyMcgHR8dB5zgRd+O1PFerN2&#10;eUyUe7h3gEVCfHt4dD3ZfQx5bjZ7fZd6gy9rfjJ7sikIftZ87iNEf6p+IR6wgHt/M1NBeOd8WUwW&#10;ei981kTVeyZ9LT2Ge+B9gjZAfIx98i86fVJ+eCkDfg9/DiNvfv9/lh7hf/2AA1Lgd3GCHkvMePaC&#10;F0Sgeh+Bvz1xeu2BWDZVe6OBGi9ofHyA+CknfWOA6COKfn6Azh8If5iArE7Yk/1Po0hKkoRT0kFx&#10;kRFYHTo9j4VcpDLhjdlhdiu7jCNmkyVBinpr5B+UiPZxbxsZh7R2503MkPpVuUdSj+1ZfUCAjq9d&#10;Xzl9jT9hcTJsi61lwSuWih1qTyVsiJ9vAyAAh1Jz5Ru1hkd4p00Ujfhby0aMjSxfHD/VjClihDjq&#10;iuhmHDIRiYlp4yt5iDFt4CWQhu1x9yBbhd12Lxw7hQl6Pkx4ixFh0EXqinxkpD8xia9njzh7iKxq&#10;nzHJh4lt4Ctlhm9xRiWvhWp0wCCohJd4TRyvg/h7qkvaiF5nzkVTiBBqIT6uh3tsiDgQhqhvCDGi&#10;hb9xuStchOJ0iiXPhBd3YiDsg316QR0QgxB87EtBhe9tx0TGhfFvlT5AhZlxbjfEhPZzXjFzhDl1&#10;cCtjg4l3pCXwgvF52iEmgox8CR1hgk5+A0q8g9Bzk0RMhCB03D3khAJ2IjeGg4t3ezFMgvV48ita&#10;gm16giYSgfd8FyFbgcB9nB2kga5+70pMggB5L0Pngpd58j2Vgq96nzdWgl57WDEtgep8MitFgYt9&#10;ICYagTJ+FiGEgRl++R3agSx/tEn7gHx+pUOXgVJ+2z1VgZ1+5jcxgWx++TEkgQ9/MCtUgMp/fCYo&#10;gJZ/0SGagJ6AGx4FgMSAVAAA//8AAP//AAD//wAAbWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAA&#10;AAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIj&#10;JCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltc&#10;XV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SV&#10;lpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3O&#10;z9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wABAQICAwME&#10;BAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYm&#10;JygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1v&#10;cXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3O&#10;z9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P0&#10;9PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQU&#10;FRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9A&#10;QkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2v&#10;sLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj&#10;5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6Y5Mv+iRkr9&#10;oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Og&#10;h9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2&#10;wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRUr9oUxg8qVLceapSoPaqk2Vz6lWpcioYbDFqmu1wqx1ur6rfb+6&#10;qoPFtqiHyrKmh9CroofWpJ6J3Jqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqa&#10;j+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h/6Y4Mv+jRUr9oktg8qZJceaqSILbrUqT0KxS&#10;o8msXa/Gr2ezw7FxuL+zeb24r4HEsqqHy6ymhtClo4bVnZ+G2pOdi96TnYvek52L3pOdi96TnYve&#10;k52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYve/6c4Mv+jRUr9&#10;okpf8qdIcOesRoHcr0eS0rBOocqxV63ItmKwxbpstbqzeL6yroHFraqHy6enhc+gpITTmKGF14+f&#10;iNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I&#10;2o+fiNqPn4ja/6c4Mv+jREv+o0lf86lGb+iuRIDds0OQ07ZIn8y3UarKwFysvbhst7OyeMCtroHG&#10;qaqGyqKohM6bpYTRlKOE1Iyhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eM&#10;oYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfX/6c3Mv+jREv+pUde86pEbumxQX/fuD6O1r1Cm8/D&#10;SqTCvlyvtrdsua6xeMGproHGpauFyZ6phMyYp4PPkaWE0oqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG&#10;1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU/6g3Mv+kREv+pkZe&#10;9K1Cbeq0Pn3hvTuL2sY8lsrGSKS5vFyyr7Ztu6mxecGlroLFoayEyJuqg8uVqYPNj6eEz4mmhtGJ&#10;pobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0Ymm&#10;htGJpobR/6g3Mv+kQ0v/qENd9a8/bOy4OnrkwzeH3dM1kMHESaexul61qbVuvKSxesCir4LEna2E&#10;x5ishMmSqoTLjamFzYiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbO&#10;iKiGzoiohs6IqIbOiKiGzoiohs6IqIbO/6k2Mv+lQkv/qkFc9rI7au69NnfoyzOA0NIzk7jDS6iq&#10;uWC2pLVwvKGye8CesIPDmq6ExZWthMeQrITJi6uFyoeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeq&#10;hsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM/6k1Mv+lQkv/rD1a+Lc3&#10;Z/HEMXHf1yx7xdA1lbDCTqmkuGO3n7VyvJ2zfL+bsYPBl6+Ew5KuhMWOrYXGiqyGyIesh8mHrIfJ&#10;h6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mH&#10;rIfJ/6o0Mv+mQEv/sDlY+b0xYufOLWnQ4CR/uc83l6fCUqmeuma1mrVzu5izfb6XsoPAlLGFwZCw&#10;hcONr4XEia6GxYauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6H&#10;xoauh8aGrofGhq6Hxoauh8aGrofG/6szMv+qO0n/tjJT8McqWtjeIWbC3ySCrc48mJ/DVqeZvGiy&#10;lrd1uJS0fb2Ts4O+kbKFv46yhsCLsYbBiLCHwoawiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOG&#10;sIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjD/60xMv+wM0X4wClM39YjTcfo&#10;IGqz3iaEoc9BlpfGWaSTwGqskLx1so+5fbaPt4O4jLaEuoq1hbyItIa9hrOHvoSziL+Es4i/hLOI&#10;v4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/&#10;/68vMv+5KT/ozh4/zOYbUrfuIW2l3iyDl9JFkpDLW52MxWuli8J1qoq/fK2Hvn+whLyAsYO8grKB&#10;u4Ozf7qEtH66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66&#10;hrV+uoa1frqGtX66hrV+uoa1/7IqMvHGHDPR4hQ6vPMbVqjuJm2Y4TV/jthKjIjQXZWGzGubhMl0&#10;oIHHeKN+xXulfMR9pnvEfqd5w4CoeMKCqXfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq&#10;d8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq+r4cKNbdDiPA8BQ/rP0eV5zwLWqP&#10;5T55ht5Og4HYX4t/1GuQetFwlHfPdJd1zneYc815mnLNe5txzH2bcMt/nG/LgJ1vy4Cdb8uAnW/L&#10;gJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd2dIL&#10;GMTtDimw/RZBn/8kVZH0NWWH60Zwf+VUeXvhYX923WiEcttuh2/ZcYlt2HSLa9h3jGrWeY1p1nqO&#10;aNV8jmfVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n&#10;1X6PZ9V+j2fVfo9n1X6P/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKc&#10;g7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG&#10;2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/&#10;mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJb&#10;ltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/&#10;nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOE&#10;l8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+&#10;vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCg&#10;ZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV&#10;+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+y&#10;gZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQ&#10;Ze+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/S&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQ&#10;jMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nk9U+qFOZO+kT3XlplGF2qVYldGiYqPJn22v&#10;xZ93tcKegLm/nYi+vJmJw7mUi8e2j43Ls4qQz7GGltSug6DXp4Gh1aeBodWngaHVp4Gh1aeBodWn&#10;gaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHV/6M5Kv+gRkD/nk5U+qJNZPCl&#10;TnTlqE+E26dVlNKlX6HKo2mtxaJ0tMKhfbm/oIW+u52Iw7iYici1k4vNsY6O066JltinhZ3aoYWg&#10;1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW&#10;/6M5Kv+gRkD/n01U+6NMZPCnTHTmqU6D3KpTktKpW6DLpmarxqVws8Oleri/pIK9u6KHw7idh8mz&#10;mInPsJSO1auSl9qgipzcm4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJ&#10;n9ibiZ/Ym4mf2JuJn9ibiZ/Y/6M4Kv+gRUD/oExU+6RLY/GoS3Pmq0yD3a1QkdSsWJ7MqmKpx6ps&#10;scSqdrbAqn68vKiEwrikhsmzoYjPrJyN1aOWlNqakZzclo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y&#10;lo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y/6Q4Kv+gRUD/oEtT+6VKY/GpSXLn&#10;rUqB3rBNkNWwVZzOsF6nybBor8ayc7PDsny4vbCAwbasgsmup4XPpaGK1ZyckdqVmZzckZSe2ZGU&#10;ntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z/6Q4&#10;Kv+gRUD/oUpT+6ZIYvKrSHHor0iA37NKjta1UZrQtlqkzLhlq8q9ca7BuXu2t7KAwK6shMimqIXO&#10;naSH1JSgjtiOn5nbjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmM&#10;m57ZjJue2YybntmMm57Z/6Q4Kv+hRUD/oklT/KdHYfKtRnDpskZ/4LdHjNm7TpfTv1ef0MVjpMXA&#10;cK26uHm3sLKAwKmthcegqITNl6WF0o6hideHoJLZh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc&#10;2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY/6Q3Kv+hRED/o0hS/KlFYfOuRG/qtUN9&#10;4rxEidzCSpPYylSZysZipLy9brCytni5qrGAwaSthcebqYTMk6aE0Iqjh9SDoo7WgqKW1oKiltaC&#10;opbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW/6U3Kv+h&#10;REH/pEZS/apEYPSxQm7ruEF75MFCht/MRo3Tz1KXwcRhp7O7bbOrtXi7pbGAwZ+uhMaYq4TKkKiE&#10;zoimhtGCpIzTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT&#10;gKSS04CkktOApJLT/6U3Kv+hREH/pUVR/qxCX/W0P2ztvD5458dAgeDWRofJzVGauMJgqqy6bbWl&#10;tXi8oLGAwZuuhMWVrITIjqqEy4eohs6Cp4vPf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+m&#10;j9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q/6U2Kv+iQ0H/p0NQ/64/Xfe3PGnwwjtz5tA/&#10;edPZP4q+y1Gdr8BhrKW5bragtXm8nLKBwJivhMOSroTGjKyFyIeqh8qCqYrMf6mOzX+pjs1/qY7N&#10;f6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7N/6Y2Kv+iQkH/&#10;qUBP/7I7W/m9OGXsyzht3Nw1eMfWPo6zyVKgp8BjrZ+5cLaatXq8mLKBv5SxhcKPr4XEi66GxYat&#10;h8eCrIrIf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uN&#10;yX+rjcl/q43J/6c1Kv+jQkH/rDxN/7c2V/LFM1/h1jZjzeMxfLrTP5GpyFShn8BlrZm6crWWtnu6&#10;lLOCvpKyhcCNsYbBibCHw4aviMSCrorFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWA&#10;rozFgK6MxYCujMWArozFgK6MxYCujMWArozF/6g0Kv+mPj//sTdK+b4wUufPL1XR4ixowOEwf63S&#10;QpOgyFehmMFnq5S8c7KSuHy3kLaCuo60hbyLs4a+iLKHwIWxicGDsYrBgbCMwoGwjMKBsIzCgbCM&#10;woGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC/6kyKv+rOD3/uC9F&#10;7sgpSNbfJVLD7Clssd8xgqHSRZKXylqfkcNpp46/dK2NvHyxi7qBtIi5g7aFuIS4g7eGuYG2h7p/&#10;tYm7frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61&#10;i7x+tYu8/6swKv+xLzj2wiY83NofO8brI1ez7Cpvo981gpbUSpCPzV2ai8hroYnEdaaGwnuqg8B+&#10;rIG/gK5/voKwfb2DsXu8hbJ6u4ezebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4iz&#10;ebuIs3m7iLN5u4izebuIs3m7iLN5u4iz/60uKv67JTDj0hotyegbQbb3I1ql7C5vluE8f4zYT4uH&#10;0l+ThM1smYHKdJ5+yHihe8d7o3nGfaR4xX+ldsSBpnXDg6d0w4Soc8KGqXPChqlzwoapc8KGqXPC&#10;hqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap/7QkJezKFiPN5RMsufYb&#10;Rqf6JluY7jVsjOVEeoTeU4OA2WKKfNVsj3jScZN10HWVc894l3HOephwzXyZb81+mm7MgJttzIKc&#10;bMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxs&#10;y4Sc9cEVGdHfDBi88xMxqv8eR5r8LFmO8jxnhOpLcn3lWHp54GOAdN5qhHDbb4dt2nOJa9l2imrY&#10;eItp13qMaNZ8jWfWfo5m1YCOZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWB&#10;j2XVgY9l1YGPZdWBj2XVgY9l1YGP0tIKCb/oDR2t/xUznf8jRZD/M1SF90NffvFRaHfsXG9w6WJ0&#10;a+dnd2jlbXlm5HB7ZeNzfWPidn1i4Xh+YuF5f2Hhe39g4H2AX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff&#10;4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+B/6A5If+cRjb/mlFK/51SWfef&#10;VGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunym&#10;xrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+&#10;h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7&#10;q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGnt&#10;oFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5&#10;If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/&#10;vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aU&#10;hLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4&#10;459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+c&#10;Rjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOY&#10;wbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPE&#10;k4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459c&#10;h9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+dRjb/&#10;mlBK/55RWfegUmjtoVZ45KFahtueZJTSm26gzJh4qsaVgbLElYm2wZGOur+MkL29iJPAvISXw7qB&#10;m8W5fqDHuHynyLJ7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuq&#10;yLB7qsiwe6rI/6A4Iv+dRjf/m09K/59PWfiiUGjuo1N35aRXhdyiYJPTnmqfzZt0qceYfbHEl4a2&#10;wZSMur+Pjr68ipLCuoaVxbiCmsi3f6DLtHynzKx8qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqq&#10;fanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanK/6A4Iv+dRTf/nE5K/6BOWPijT2fvpVF25aZVhN2l&#10;XZHUomadzZ9wqMicerDEmoK2wZiKur6SjL+7jY/EuIiTyLaDmcy0gKHPrH2lz6Z+p8ykf6jLpH+o&#10;y6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL/6E4Iv+dRTf/nU1J&#10;/6FMWPmlTWbvp0915qlTg96oWpDVpmKcz6Nspsmgdq7Fnn+1wZyHur6XisC6kI3GtouSy7SIms6y&#10;hqTRpoCk0aCBp82fgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+B&#10;p8yfgafM/6E4Iv+eRTf/nkxJ/6JLV/mmTGbwqU5056tRgt+rV47Xql+a0KhppMulc6zGo3yzwqCE&#10;ub6ciMC5lozGtZGSy6+NmM+qiqHSoISj05uEps6ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfN&#10;moSnzZqEp82ahKfNmoSnzZqEp82ahKfN/6E4Iv+eRTf/nktJ/6NKV/qnS2Xwq0xz6K1PgOCvVI3Z&#10;rlyY0q1moc2rcKnIqnmww6eBt76hhMC1m4nGrpWPzKiRlc+ijp7Smomi05aHpc+Vh6bOlYemzpWH&#10;ps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bO/6E3Iv+eRDf/n0pJ/6RJ&#10;VvqoSWTxrEty6bBNf+GzUYvas1qV1LNjns+zbqXLs3irw6x8t7ilgb+vnobGqJmMy6GVktCbkpvT&#10;lY6i1JGMpdCRi6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6R&#10;i6bO/6E3Iv+eRDf/oElI/6VIVvuqSGTyrklx6rJMfeK2T4ncuFeS1rphmtO9baDJuHWrvrB6trOp&#10;f7+qooTGop2Ky5uakM+Vl5nSkJWi1I2QpdCMkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCm&#10;z4yQps+MkKbPjJCmz4yQps+MkKbP/6E3Iv+eRDf/oElI/6ZHVfurR2PzsEhw67VKfOS6Tobev1WP&#10;2sNgldLEbZzFu3OqubN4tq6tfb+lp4LFnaKIy5afjs+PnJbSi5yi04iVpNCJlKXPiZSlz4mUpc+J&#10;lKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXP/6I3Iv+fRDf/oUhI/6dGVfys&#10;RWL0skZu7LhIeua/TIPhx1OK3M1ijs7IbJvAv3GqtLd3tamxfL6frIHFl6eGypCkjM6KopXRhqKh&#10;0oSbpdCFmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP&#10;/6I2Iv+fQzf/okZH/6hEVP2uQ2H1tURs7rxGd+nES3/jz1SE2dRliMjLa5q6wnCprrp3tKO0fL2a&#10;r4HDkqyFyIupisyEp5LPgKac0ICjpc+AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoCh&#10;ps6AoabOgKGmzoChps6AoabO/6I2Iv+fQzf/o0VH/6pCU/6xQV/2uEFq8cFEc+rMS3ng2lZ8z9Ve&#10;jcDMaZuzw3Kop7t5s561f7uXsYPCjq2FxoeriMqBqY3NfKiWznuoos17qabNe6mmzXupps17qabN&#10;e6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabN/6M2Iv+fQzf/pUNG/6xAUv+0Pl35&#10;vT9m7shDbePWTW/V3U6BxNNZkbXJZp+pwXGroLt5s5m2gLqUsoXAjK+GxIatiMeAq4zJfKqSynqr&#10;nMp5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/K/6M1&#10;Iv+gQjf/pkFF/689UP64O1nzxDxh5tFDZNnfQ3PI3EqFt9BXlarHZaKgwHCsmbp5tJS2gLqRs4W+&#10;i7GGwYWwiMOBrovFfa2Qxnqtl8Z6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6&#10;rZrGeq2axnqtmsZ6rZrG/6Q0Iv+hQTf/qT1D/7M5Tfm+N1XqzDpZ2907YsvlP3e72UiJq85XmKDG&#10;ZaSYwHGsk7t6s5C4gbiMtYS7iLOGvoWyicCBsYvBfrCPwnuwlMN6sJbDerCWw3qwlsN6sJbDerCW&#10;w3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD/6Q0Iv+jPjb/rTlB/7g0SPDGM03f2TZQ&#10;zeU2Z77kO3ut10iMoM1YmZfGZ6SSwXKrjr17sIy6gbSIuIO3hLeFuYK1iLt/tIq9fLONvnqzkb96&#10;s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O//6YyIv+m&#10;OjT/sjM998AuQuTSL0HP5C5Vv+8za6/hO36g1kqNls5bmZDIaaGMw3OoicB7rIa+f6+CvIGygLuE&#10;s326hrV7uYi2ebiLt3e3j7h3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5&#10;d7eQuXe3kLl3t5C5/6cxIv+sMzH/uSs26swmNtLhJkHB7yxasO0zbqHhPX+V102MjdBelonLa52G&#10;x3Sig8R6pn/Dfal8wYCresCCrHm/hK13voavdb6JsHO9jLFzvY2xc72NsXO9jbFzvY2xc72NsXO9&#10;jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x/6kuIf+zKivyxSIs1t4cLcPtI0ey+Stdouw2&#10;b5XiQn2L2lKIhdRgkILQbJZ+zHObe8p3nnjJe6B2yH6idMeAo3PGgqRxxYSlcMSHpm7Eiqduw4un&#10;bsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4un/6wqIPq9HyLc&#10;2RIbxesaM7T6I0qj+S5ele48bYrlSXmD31aCftpkiXrWbI5203GRc9J1lHHQeZVvz3uXbc5+mGzO&#10;gJlrzYKaas2Em2nMh5xozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyI&#10;nGjMiJxozIic/7YeGOTQDhPI6REgtfkbN6X/JkuX+jRci/FCaILqT3J85Vt6d+Fkf3LeaoNu3HCG&#10;bNt0iGrZd4lo2XmLZ9h8i2bXfoxl1oCNZNaCjmPVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i&#10;1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWP6ccNDMraCw+39xIkp/8dOZj/K0mM/jpXg/ZJYXzw&#10;VWl17F5vbuljdGrnaXdn5W55ZeRye2PjdXxi4nd9YeJ5fmDhe39f4X1/X+B/gF7ggoFd34OBXd+D&#10;gV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBy9AJA7riCxOo/xQm&#10;mv8hN43/MUWE/0BQfPxOWHT4V19t9F1kZ/JiZ2PwaGph7mxsX+1wbV3tcm9c7HVvW+x3cFrreXFa&#10;63pxWep8cljqf3JY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jq&#10;f3NY6n9z/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQ&#10;sMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fc&#10;lnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pT&#10;T/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7&#10;wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWH&#10;lLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS&#10;1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6c&#10;VV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHum&#10;vMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTD&#10;hJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7&#10;nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/504Gv+aRS7/l1BB/5tRT/+dVF31&#10;nlhr7J1deeSbZIbcmG6S1ZV4nNCSgaTLj4mrx42PscWJk7XDhZe4woKausF/nrvAfaK9v3unvr95&#10;rb67eLG+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+/504&#10;Gv+aRS7/mE9A/51QTv+fUlz2oFVq7aBaeOWfYIXdnGqR1phzm9CVfaTLkoWrx4+NscSMkbbCh5W5&#10;wYOZu79/nb6+faK/vXqowLx5r8G0ebDBsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCw&#10;erDAsHqwwLB6sMCwerDA/503Gv+bRS7/mU5A/55OTv+hUFv3olNp7qNXd+aiXYPen2aP15xvmtGY&#10;eaPLlYKrx5KJscSOj7bCiZO6v4SYvb2AncC8faPCu3uqxLR6rcSte67Dqnuvwap7r8Gqe6/Bqnuv&#10;wap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B/543Gv+bRC7/mk1A/59NTf+iTlv3pFFo&#10;76VVdeelWoLfo2KN2KBrmNKcdaHMmX6pyJWGsMSSjbbBjJG7voaWv7yBnMO6fqTFt3yrx617q8an&#10;fK3EpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D/543Gv+b&#10;RC7/m0xA/6BMTf+kTVr4pk9n8KhTdOioV4Dgp16M2qRoltOhcZ/OnXqnyZmDr8WVirXBj4+7vYmV&#10;wbqFncS2gqTHsICqyKd9qsiifqzFn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D&#10;n3+uw59/rsOff67D/543Gv+bRC7/nEs//6FKTP+lS1n5qE5m8apRc+mrVX/iq1uK26lllNWmbp3P&#10;o3elyp+ArMWZhrS/k4y8uI2TwbKJmcWuhqHIqoSpyaGAqcqcgazGm4GtxJuBrcSbga3Em4GtxJuB&#10;rcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E/542Gv+cRC7/nEo//6JJTP+mSln5qUxl8axP&#10;cequVH3jr1mI3a5ikdata5rRqnWiy6V9q8Gdg7S5lom8spGQwayMlsaniZ3Io4emypuDqMuYg6vH&#10;loStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3F/542Gv+cQy7/&#10;nUk//6NIS/+nSVj6q0tk8q5OcOuxUnvks1eF37RgjtmzapbRsXWexqh7q7yggbSzmoe8rJSNwqaQ&#10;lMagjZvJnIuky5aHqMuTh6vIkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoes&#10;xZKHrMWSh6zF/582Gv+cQy7/nkg//6NHS/+oSFf7rUlj87BMb+y0UHnmuFaD4btei9q7apLNtHOe&#10;wat5qrekf7SunYS8ppiKwaCUkcaakZjJlo+hy5GMqMyPiqrIjoqsxo6KrMaOiqzGjoqsxo6KrMaO&#10;iqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzG/582Gv+cQy7/nkc+/6RGSv+qRlb8rkhi9LNLbe64&#10;T3fovVV/4cFehtbAbI7It3Gdva53qrKnfbSpoYK7oZyIwZqYj8aUlpbJkJSfy4ySqMyKj6rJio6s&#10;xoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG/582Gv+cQy7/n0Y+&#10;/6VFSv+rRVX8sEZh9rZJa/C8TnTnwlV738hhgNHDao3EunCduLJ1qa2re7OjpYC7m6GGwZSdjcWO&#10;m5TIipmdyoaZqMuGlKrJhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaS&#10;q8aGkqvG/581Gv+dQi7/oEU9/6dESf+tQ1T+s0Rf97pHaO/BTXDlyVZ13M5keszGaY2+vm6csrZ0&#10;qKewebKeq366laaEwI6ji8SIoZLHhJ+ayYCfp8qBmqrIgpirxoKYq8aCmKvGgpirxoKYq8aCmKvG&#10;gpirxoKYq8aCmKvGgpirxoKYq8aCmKvG/6A1Gv+dQi7/oUQ9/6hCSP+vQVP/tkJd975GZezHTWvj&#10;0lht1tNhesfKZ4y5wm2brLxyp6G2d7GYsX25j62CvoiqicOCqJDGfaeZyHqnpcl7oqvIfZ6sxn2e&#10;rMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzG/6A1Gv+dQi7/okI8/6pA&#10;R/+yPlH9ukBZ88NEYOjPTmPf3Flnz9hgecDPZoqyyGuapsJwppu8dq+RuHu3ibWBvIKyh8B9sI7D&#10;eK6WxXatocZ1rKzGd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3&#10;pq3F/6A0Gv+eQS7/pEA7/6w9Rf+1O073vz5V7MtEWeHaT1rU31FsxtpafbjTYourzmmYn8ZxpJXA&#10;d62Ou360h7eDuYG0h718soy/ebGTwXawm8J0sKbCcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCt&#10;wnKwrcJysK3CcrCtwnKwrcJysK3C/6EzGv+eQS//pz06/7A6Q/26OErwxjtP49VFTtXhRl/I4ktx&#10;ut1SgazVW4+fzGablsZwpI/AeKuKvH+xhLmDtYC3h7h8tou7ebSQvHe0l712tKG9dLOlvnSzpb50&#10;s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+/6IzGv+gPi7/qjk3/7Q1P/bA&#10;NUTnzzlF1988UMnnQWS75UZ2rNxOhZ/TWpKVzGecjsZxpIrCeaqFv36ugLyCsn26hrR6uYq2d7iO&#10;uHW3k7lzt5q5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5&#10;/6MyGv+jOiz/rjQ0/roxOu3KMDva3TI/yuc4VbzsPWmt5UR5n9tOh5TTXJKNzGibiMhyoYTEeaaA&#10;wn2qfMCBrXm+ha93vYiwdLyLsnK7kLNwu5W0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6&#10;mrRvupq0b7qatG+6mrRvupq0/6QwGv+nNSr/tC8w9MMqMd7YKy3M5i5FvfI1Wq3uO2yf5ER7k9tR&#10;h4vUXpCGz2qYgstznX7IeKF6xnykd8SApnXDg6hzwoapccGJq2/AjaxtwJKtbL+VrWy/la1sv5Wt&#10;bL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5Wt/6UvGv+tLSX8vCco5dAhJM7kJDO+&#10;8SxKrvgzXaDtPW2T5Ed6it1UhYPXYYx/0mySe89yl3fNd5p0y3uccsp+nnDJgaBuyIShbceHomvG&#10;iqNpxo6kaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGl/6cs&#10;Gv+1JR/syRoc0OIZIb/wIjiv/StNoPg1XpPuQWyJ5k13geBYgH3cZIZ42GuLc9VxjnDTdZFu0nmT&#10;bNF8lGrQf5Zpz4KXaM+FmGbOiJllzYyaZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppk&#10;zY6aZM2OmmTNjppkzY6a/64kFvXBFxTU3w4QwO8YJrD9Izyh/y1OlPk6XYnxR2iB61JxeuZdeHTi&#10;ZH1w32uBbd1whGrcdIZo23iIZtp7iWXZfYpk2ICLYtiDjGHWhY1g1omOX9WLjl/Vi45f1YuOX9WL&#10;jl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO/rkWDdTSCwbC7g4WsfwZKqL/JT2U/zJM&#10;ifxAWYH2TWJ68Fhpc+xfb2zpZHNo52p2ZuVveWTkc3pi43Z8YeN5fWDie35f4X5+XuGAf13gg4Bc&#10;4IWBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB1MgJA8TX&#10;Cgey+xAZo/8cK5X/KDuK/zhIgf9FUnr8Ulpy91lga/ReZGbyZGhi8GlqYO5tbF7tcW1c7XRuW+x2&#10;b1rseXBZ63txWOt9cVjqf3JX6oJzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRz&#10;VumEc1bphHNW6YRzxM0IAbTdCAuk/xIal/8fKov/LjaB/z1Bef9KSXH/UlBp/1hVY/1dWF/7Y1tc&#10;+WddWvhrX1j3bmBX93FhVvZ0YVX2dmJU9XdjU/V5Y1P0fGRS9H5kUfSAZVH0gGVR9IBlUfSAZVH0&#10;gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhh&#10;be2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7Oy&#10;xnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/&#10;klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5&#10;oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc&#10;0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2V&#10;aHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3&#10;/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3J&#10;d6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQ&#10;oc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/k1E3/5dTRf+ZVlL9mVtg9Zhgbe2WZ3nl&#10;k3GE35B7jtqNhJbViIqc0YSQos+AlabMfZmpy3udrMl5oa7Id6WvyHaqscd0rrLHc7SyxHS6sr91&#10;urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqy/5YzFP+WQyX/lVA3/5lR&#10;RP+bVFL+nFhf9ZtdbO2ZZHjmlmyD35N2jdqPgJbUjIid0YeOo82Dk6jLgJiryX2crsh6obHGeKWy&#10;xneqtMV1sLXFdLi1vXe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4&#10;d7i1/5czFP+WQyX/lk43/5pPRP+dUlH+nlVe9p5aau6cYHbnmmeC4JZyjNqSe5XUjoSd0IqLo82G&#10;kanKgpatyH6bsMZ7oLPFeaa1xHestsN2s7e+d7e3t3i2uLJ5triyeba4snm2uLJ5triyeba4snm2&#10;uLJ5triyeba4snm2uLJ5triyeba4/5gzFP+XQyX/l003/5tNQ/+fUFD/oFNd96BYae+fXXXonWSA&#10;4Zpui9uWd5TVkYCc0I6Jo8yJj6nJhJWux4CassV9oLXDeqe3wniuucB3tbm4eLW5sXm1uax6tbms&#10;erW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5/5gzFP+YQyX/mEw2/5xMQ/+g&#10;Tk//olFc+KNVaPCiW3TpoWF/4p5qidyac5PWlXyb0ZGFo8yMjKnJh5OvxoKZs8N+oLfCeqi5wXix&#10;u7l4s7yxebO7q3q0u6d7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6&#10;/5kzFP+YQyX/mUs2/55LQv+hTE7/pE9b+aVTZvGlWHLqpF5946Jmh92ecJHXmXiZ0pWBoc2PianJ&#10;ipGvxYOYtMJ/n7i9fKe7unqwvbJ6sr6re7K9pnyzvKN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9&#10;tLqjfbS6o320uqN9tLqjfbS6/5kzFP+YQyb/mUo2/59KQv+jS07/pk5Z+qhRZfKoVnDrqFx75adi&#10;hd+jbI7Zn3WX05p+n82ThqjFjY2vv4eUtbmDnLm1f6O8sX2svqx8sb+lfLG/oX6zvZ5+tLuefrS7&#10;nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7/5kzFP+ZQyb/mkk1/6BIQf+kSU3/&#10;p0xY+qpQZPOrVG7trFp55qxgguCqaYvapnOUz598ncaXg6i+kIqwuIuRtrKGmLqtg6C9qYGov6WA&#10;sMCff7DAnICyvZqBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7/5oz&#10;FP+ZQyb/m0g1/6FHQf+lSEz/qUpX+6xOYvWvUmzusFh26LFef9+waIjVrHSQyqN6ncCbgai4lIew&#10;sY+OtquKlbumh52+ooWlwJ+Er8GZga/Bl4KyvpWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yV&#10;g7O8lYOzvJWDs7yVg7O8/5ozFP+ZQyb/nEc1/6JGQP+nR0v/q0lW/a9MYPayUWrutFdz5bdefN22&#10;aoPPr3KQxaZ4nbuefqeymIWwq5OLtqWOk7ufi5q+m4miwZiIrMKTha/Ckoaxv5GGs7yRhrO8kYaz&#10;vJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8/5ozFP+ZQib/nEY0/6NFQP+oRUr/rUdV&#10;/rFKX/W1UGjruVZw471ed9m7aoDLsnCQwKl2nbaifKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKN&#10;iq7CjYmxv42Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9/5szFP+a&#10;Qib/nUU0/6REP/+qREn/r0VT/LRJXfK5T2XpvlZs4cNgctO+aYDGtW6Pu610nLCmeqenoICvn5uG&#10;tZiXjruTlZW+jpKdwYqSp8KIkK7CiI6wwIiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9&#10;iI2yvYiNsr2IjbK9/5szFP+aQib/nkQz/6VCPv+rQkj/sURS+rdIWvC9TmHmxFZn3slibc7BZ3/B&#10;uW2OtrFym6uqeKaipX6umaCEtZKdi7qMmpO+h5ibwISXpMKClq/Cg5OwwISRsr6EkbK+hJGyvoSR&#10;sr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+/5szFP+aQSb/n0Iz/6ZAPf+tQEf/tEJP97tH&#10;V+3DTV3kzFhg2c1gbMnFZn68vWuNsLVxmqWvdqWcqnytk6aCtIyiibmGoJC9gZ6Zv32eosF7nq/B&#10;fZmwwH+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+/5wzFP+aQSb/&#10;oEEy/6g/PP+wPkX/t0FN9MBFU+rJTlbi1VpX0tFea8TJZH22wWqMqrtvmZ+1dKSWsHqsjayAsoap&#10;h7d/p467eqaWvneloL90pq2/d6Gxv3qdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2y&#10;vnqdsr56nbK+/50zFP+bQSb/oj8x/6o8Ov+zPEL7uz5J8MZETebST03c3FdWzNVdar7NY3uwx2iL&#10;pMFtl5m8c6KPuHiqhrR+sH+yhbV5sIy4dK+Vu3Gun7xur6u9caqzvHSls7x0pbO8dKWzvHSls7x0&#10;pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8/50zFP+bQCb/pDww/605OP+2OT/1wTxD6c5ERN7d&#10;TUfS4FNYxdtcaLfTYXqpzWaJnMhrlZHEcZ+IwHanf719rXi7hLFzuou0b7iUt2y3nbhqt6i5aba2&#10;uG2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5/54yFP+dPiX/pzku&#10;/7E2Nfu8NjrtyTo84NpEOtLiR0zH4k1eud5UbqzZW3yf1GKIlNBok4rMb5uCx3eifMN+qHbAhKxy&#10;voqvb7yRsW28mLJru6Gzarutsme6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6&#10;trRnura0/58yFP+gOiT/qjQs/7UyMfPDMjPj1Dgw0+E8P8boQlK55UhjrOJNcp/fVH+T2V2KidJn&#10;k4PNcJp9yXefeMZ9pHTEg6dwwoipbsGOq2zAlKxqv5utab+lrWi/rq1ov66taL+urWi/rq1ov66t&#10;aL+urWi/rq1ov66taL+urWi/rq1ov66t/6AwFP+jNiL/rzAo+7wtK+jNLCjV4DAwx+k4RLnsPles&#10;6UVnnudLdZLgU4CJ2V6JgtRokXzQcZZ4zHebdMp9nnDIgqFux4eja8WLpWnEkKZoxJanZsOeqGXD&#10;pahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6Wo/6EvFP+oLx//tSoi8MYk&#10;IdjdIyDI6S01uvI1SazxPFqe8ENpkuhMdYjhVX+B22GHe9dqjXbTcZFy0XeVb898l2zNgJpqzIWb&#10;aMuJnWbKjZ5lyZKfY8mYoGLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFi&#10;yJ6h/6MtFP+uKRr4vyAa3tYYE8noIiW69Cs6rPg0TZ73PFyS8UZpiOlQc3/jWXt632SCdNxrhnDZ&#10;cYpt1naNatV7j2jTf5Fm0oOSZNGHlGPRipVh0I+WYM+Ul17PmZhez5mYXs+ZmF7PmZhez5mYXs+Z&#10;mF7PmZhez5mYXs+ZmF7PmZhez5mY/6coEv+3HxLmzhENy+YVFrv0ISqs/is+nv80TpL6P1yI8kpm&#10;f+xVb3noXnVy5GR7buFrfmrfcIFo3nWEZdx5hWPbfYdi2oGIYNqEiV/Zh4pd2IuLXNeQjFvWlI1b&#10;1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSN/7AeC+3GDgjN2wsIu/MVGqz/&#10;IS6e/yw/kv83TYf9RFh/9k9hePFZaHHtX21q62RxZ+hqdGTnb3di5XR5YOR4el/je3td4358XOKB&#10;fVvhhH5a4Yh/WeCMgFjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+B&#10;870NBMzPCQG95QwMrP8XHp7/JC+S/y89h/89SX//SVJ4/FRacPhaX2n0X2Rk8mVnYfBqaV7vbmtc&#10;7nJtW+12blrseW9Y7HxwV+t+cFbrgXFV6oRyVOqIc1Ppi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPp&#10;i3RT6Yt0U+mLdFPpi3RT6Yt0zMYIAL3UCAOt9Q4Pn/8aH5P/Jy2I/zQ5fv9CQ3f/TUpu/1NQZ/9Z&#10;VWL8Xlhe+2RbW/loXVn4bF5X93BgVvdzYVX2dmJU9XhiU/V7Y1L0fWRR9IBkUPODZU/zhmZP84Zm&#10;T/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmvcsGAK7bBgSf/xAQk/8dHYj/Kih+&#10;/zgydv9EOm3/S0Fl/1FGX/9XSVv/XUxY/2JOVf9mUFP/alFS/21SUP9wU0//clRO/3VUTf93VU3/&#10;eVVM/ntWS/5+V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFX/40t&#10;Dv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ&#10;1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLI&#10;bsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SF&#10;hIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU&#10;/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HR&#10;bLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+M&#10;Ph3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOg&#10;m9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbg&#10;gIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+NPh3/jEwu/5RTO/+VVkf/lltU/ZVh&#10;YPaSaGvvj3B16Yt6f+SHg4ffgoqN3H6Qktl6lpfWd5ua1XSgndNypZ/ScKmh0W6uotBttKPQbLqk&#10;0GzCpMpuxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8Sk/44tDv+OPh3/&#10;jksu/5VROv+YVEf/mFhT/pheX/aVZGrvkmx16Y52fuSKgIffhYeO24COlNh8lJjVeZqc03afn9Fz&#10;pKLQcaqkz2+vpc5utqbObb2nym7Cp8Nwwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHC&#10;p71xwqe9ccKn/48tDv+OPh7/kEot/5dPOv+ZUUb/m1ZS/ppbXveYYWnwlWh06pFxfuSOfIbfiYSO&#10;24OLlNd/kprUe5ie0neeodB0pKTOcqqmzXCxqM1vuanLb8Gpw3HBqbxywKq3c8Cqt3PAqrdzwKq3&#10;c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cq/48tDv+PPh7/kkot/5hNOf+bT0X/nVNR/51YXPib&#10;XmjxmWVy6pVtfOSRd4bfjIGO24eJldaBkJrTfZaf0Hmdo851o6bNcqupzHCzqstvvavFcr+rvXO/&#10;rLZ0vqyxdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6t/5AtDv+QPh7/k0kt&#10;/5lMOf+dTkT/n1FQ/59WW/meXGbynGJx65hpe+WUc4Tgj32N24qGlNaEjZvSf5Wgz3qcpc12o6jL&#10;c6urynG1rcZxvq2+dL2utnW9rrB2va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3&#10;va6sd72u/5AtDv+QPh7/lUks/5tKOP+eTEP/oU9P/6JUWvqhWWXzoF9v7J1meeaYb4Pgk3mM246C&#10;k9aHipvSgZKhz3yapsp4oqrHdautw3O0r79zvLC3dbywsHe7sKp4u7Cnebywp3m8sKd5vLCnebyw&#10;p3m8sKd5vLCnebywp3m8sKd5vLCnebyw/5EtDv+RPh7/lkgs/5xIN/+gSkL/o01N/6RSWPulV2P0&#10;pF1t7qFjd+iea4DimHWJ3JJ+ktOMh5rMho+hxoCXp8F8nqy9eaavuXavsbd2urKvd7qyqnm6sqV6&#10;urKie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7ux/5EtDv+RPh7/mEcs/51H&#10;N/+hSEH/pUtM/6dQVvyoVWH1qFtr7adhdOWkaX7en3OH1Jh9kMuRhJrEioyivoSTqLiAmq20fKKw&#10;sHqrs615tbSoerm0pHu5tKB9ubOdfbqznX26s519urOdfbqznX26s519urOdfbqznX26s519urOd&#10;fbqz/5ItDv+SPh7/mEYr/55GNv+jR0H/p0lL/6pOVfqrU17yrFlo6axgceKpaHrZpXODzZx6j8WV&#10;gZq9joiit4iQqbGEl66sgJ+xqH6ntKV9sbWhfbi2nX64tZp/ubSZgLqzmYC6s5mAurOZgLqzmYC6&#10;s5mAurOZgLqzmYC6s5mAurOZgLqz/5ItDv+SPh7/mUUr/59ENf+kRUD/qUhJ/6xMU/iuUlzvsFhl&#10;5rFfbd6waXbSqXGCyKB4j7+Yfpq3koWisIyMqaqIlK6khZyyoIKktZ2BrraagLe3l4G3tpWCubSU&#10;grmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmz/5MtDv+SPR7/mkQq/6BDNf+m&#10;RD7/q0ZI/65LUfWyUFnstVdh5Ldeadq0aXPNrG+CwqR2j7mcfJmxloOiqpGKqaOMka6eiZmymYeh&#10;tZaFq7eThba3kYS3t5CFuLWQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0&#10;/5MtDv+TPR7/m0Mq/6JCNP+oQj3/rUVG/LFKT/K1T1bpulZd4b1gZNS4Z3LIr22Bvad0jrSgepmr&#10;moCipJWHqZ2Rjq6XjpaykouftY+KqLeMirO4i4m3t4uIuLWLiLm0i4i5tIuIubSLiLm0i4i5tIuI&#10;ubSLiLm0i4i5tIuIubSLiLm0/5MtDv+TPR7/nEEq/6NAM/+pQTz/r0RF+rRITPC6TlPnv1ZZ3sJg&#10;YM+7ZnHDs2yBuKtyjq6keJilnn6hnpqEqJeWjK6Rk5SyjJGctYiPpreFj7G4hY62t4aNuLaHjLi1&#10;h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1/5QsDv+UPR7/nUAp/6Q+Mv+rPzv/&#10;sUJC+LhHSe2+Tk/lxldT2sZeX8u+ZHG+tmqAs69wjampdpigo3yhmJ+CqJGbia2KmZKyhZaatYGV&#10;pLd/la63fpS3t4GRt7aCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1/5Qs&#10;Dv+UPR7/nj8o/6Y9Mf+tPjn/tEFA9LxGRevETUnizlhL08pcXsbCY3C5umh/rrRujKOudJeaqXqf&#10;kqWAp4qhh6yEn4+xf52XtHucobZ4m6y3d5u3tnqXuLV8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8&#10;lbm0fJW5tHyVubR8lbm0/5UsDv+VPR7/oD0n/6g7MP+wPDf9uD888cFEQOjLTkLe01VKzs1bXcDG&#10;YW60v2d+qLltip20cpWUr3iei6t+pYSohap9poyveKSVsnSjn7Rxo6q1cKO4tXOeubR2m7mzdpu5&#10;s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz/5YsDv+XPB7/ojom/6o5Lv+zOjT5vTw4&#10;7shDOePVUDfX2lJIyNJZXLrLX22txWV8ocBriZe6cJONtnachLN8on2wg6h3roqscq2Tr26snbFr&#10;rKiyaa22smyou7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux/5csDv+a&#10;Ox3/pDcl/602K/+3NzDzwzox5tBDMNzfSjXP31JHwdhYWrPRXmumy2N6msdpho/CbpCGv3SYfbx6&#10;n3a6gaRwuImoa7eSq2i3nK1lt6euZLe0rmWzva5orb2uaK29rmitva5orb2uaK29rmitva5orb2u&#10;aK29rmitva5orb2u/5gsDv+dORz/pzQj/7EzKPm9Mirqyzcp3N0+KdDjRjrF4k1LuN5VWqzZXGie&#10;02J3ks9ngojLbYx+yXOUdsd5mnDFgZ9qxImiZsOSpWLDnKdgw6aoX8O0qF/BwqhhusGpYbrBqWG6&#10;walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGp/5ksDv+gNRr/qjEg/7YuI/DFLSLf2DMc0OM6&#10;LsToQkC45UlQq+FOX57eVWyS21x3h9hjgX7Vaol21HGPb9F5lGvOgJhnzIibZMqQnWLJmJ9gyaGg&#10;X8mroF/JuZ9cyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOi/5ssDv+kMBj/&#10;rywb+L4nG+TRJhfR4i0gxOs3M7frPkWq6UVUnudMYpLlUm6G41h4feBgf3bcaYZw2HGLa9V4j2jT&#10;f5Jl0YaUYs+NlmDOlJhezpuZXc2jmlzNrZpbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823&#10;mlvNt5pbzbea/50sDv+oKxT/tyQV68ocEdPgHhPE6ysmt/E0OKrwPEmd70RXke5LY4btUm196Ft1&#10;deNifHDga4Fr3XKFaNp4iGTZfoti14SNX9WKjl7UkJBc05WRWtOcklnSpJNY0qyTWNKsk1jSrJNY&#10;0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyT/6ErDf+vIw/0whcM1t0QB8XrHhi39ikrqfczPJ32&#10;PEuR90RYhvZNYn3wVmp2615xbudkdmrka3pm4nJ9ZOB3gGHffYJf3oKEXd2HhVvcjIZa25GHWNqW&#10;iFfZnYlW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOK/6gjCf25FgfW0QsD&#10;xuoQC7b3Hh2p/SkunP40PpD/PkuG/kdWffhRXnbzWWVu8F9qaO1lbmTqa3Jh6XF0X+d2dl3me3hb&#10;5X95WeSEeljjiHxX44x9VuKRflThl39T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1Ph&#10;nH9T4Zx//7EVA9THCQHG1goDtvcSD6j/HyCb/yswkP82PYX/QEh9/0tRdf1UWG35Wl1n9mBiY/Nm&#10;ZV/ya2dc8HBpWu90a1jueGxX7XxuVeyAb1TshHBT64hxUuuMcVHqkXJQ6ZVzUOmVc1DplXNQ6ZVz&#10;UOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVz1r4HAMXLCAC32wkFqP8UEpv/IiGQ/y4uhf85Onz/REN0&#10;/05KbP9UUGX/WlRg/V9YXftlWlr6alxX+W5eVfhyX1T3dmBS9nlhUfZ9YlD1gGNP9IRkTvSHZE3z&#10;jGVM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmxMIGALbRBwCo7QsGm/8X&#10;E5D/JR+F/zEqfP88NHP/Rjtq/0xBY/9TRl7/WUla/15MVv9jTlT/aFBS/2xRUP9vUk//clNO/3ZU&#10;TP95VUv/fFVK/n9WSf6CV0j9hlhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH&#10;/YpYtskEAKjZBAGb/w4Hj/8aEYX/Jxt7/zMkcf88LGj/QzJh/0o3W/9QO1b/Vj1T/1xAUP9gQU7/&#10;ZENM/2hESv9rRUn/bkZI/3FGR/90R0b/dkhF/3lIRP98SUP/gElC/4NKQv+DSkL/g0pC/4NKQv+D&#10;SkL/g0pC/4NKQv+DSkL/g0pC/4NK/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo&#10;8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLU&#10;ZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+O&#10;Vj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mix&#10;kN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS&#10;/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXi&#10;b52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6&#10;cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+DORb/g0cl/4xOMf+QVT3/&#10;kVtI/5BhU/6NaF74iG9o8oN4cO1+gnjpeop+5naRg+Rzl4ficJ2K4G6ijN9rp47daqyQ3Wiykdxn&#10;uJPbZr+T22bHlNlm0JTPaNCTy2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCU/4Mo&#10;Cf+DORf/hkYk/45NMP+TVDz/lFhH/5JeU/+QZV34jG1n8oZ1cO2Bf3jpfYd+5XmPhOJ1lYjgcpuM&#10;3m+hj91sp5Hca6yT22mzlNpoupbZZ8OW2WbNl9BpzpbIas6XxGvNl8RrzZfEa82XxGvNl8RrzZfE&#10;a82XxGvNl8RrzZfEa82X/4QoCf+EORf/iEUk/5FMMP+VUTv/llZH/5VcUv+TYlz5j2pm84pycO2F&#10;e3jpgIR/5XuMheJ3k4rfc5qO3XCgkdttppTaa62W2Wm0l9hovZjYZ8iZ0WnMmclrzJnCbMyavW3L&#10;mr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua/4UoCf+FORf/ikQk/5NLL/+XTzr/mFRG&#10;/5dZUP+WYFv5kmdl845vb+6JeHfpg4F/5H6KheF5kYvedZiP3HGfk9puppbYbK6Y12q2mtZowZvT&#10;acubymvLm8Jtypy7bsqduG/Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qd/4UoCf+G&#10;ORf/jEQj/5VKL/+ZTTr/mlFE/5pWT/+ZXVr6lmRk9JJrbu6NdHbph35+5IGHheB8j4vdd5eQ23Oe&#10;ldhvppjWbK+a1Wq5nNRpxp3LbMmdw23JnrxvyJ+1cMifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccif&#10;snHIn7JxyJ+yccif/4YnCf+GORf/jkMj/5dJLv+aSzn/nE9D/51UTv+cWlj7mmBi9ZZobO+Rb3Xq&#10;i3l+5YWDheB/jIzdeZWR2XSdltRwpZrQbq6dzWy3n8trw6DDbsegu2/HobVxxqGvcsahrHPGoaxz&#10;xqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ah/4cnCf+HORf/kEIj/5hHLf+cSTj/n0xC/6BR&#10;TP+gV1b7nl5g9Jtlau2WbHPnkHZ84YqAhNuEiYvTfpGSzniZmMl0oZzGcamfwnCyosBvvaO6cMWj&#10;s3LFpK5zxaSpdMWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWj/4cnCf+IOBf/&#10;kUEi/5pFLP+eRzb/oUpA/6NQSv6jVVT2olxd76BiZ+icaXDhlnR52pB9gtGJhovKgo2TxX2VmcB5&#10;nZ68dqWhuHOtpLVyuKWycsOmrHTDpqd2w6ajd8SloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjE&#10;paF4xKWheMSl/4gnCf+IOBf/k0Ei/5tELP+gRTX/o0k//6VOSPunVFHzplpb66VgZOOiaG3cnXN2&#10;0ZV6gsmNgovCh4qTvIKRmrd9mZ+yeqGjr3eppqt2s6epdsCopHfCqKF5wqedesOnm3rDppt6w6ab&#10;esOmm3rDppt6w6abesOmm3rDppt6w6abesOm/4gnCf+JOBf/lUAh/51CK/+iRDT/pUg9/6hMRviq&#10;Uk/vq1hX56tfYOCoaWnUoXB1y5l4gcKSf4u7i4aUtYaOmq+ClaCqfp2kpnump6N6sKmgebyqnXrB&#10;qZp8wamYfcKoln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKn/4knCf+JOBf/lj8h&#10;/55BKv+jQjP/p0Y7/qtLRPWuUUzssFdU5LFeXNutaGbPpW51xZ11gbyWfIu1kIOUroqLm6iGkqCj&#10;gpqlnoCiqJt+rKqYfrirln7Aq5R/wKqTgMGokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKA&#10;wqiSgMKo/4knCf+KOBf/mD8g/58/Kf+lQTL/qkU6/K5JQfKxT0nptVZQ4bdfV9WxZWXKqGx0wKFz&#10;gLeaeouvlIGUqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWrj4K/q46DwKqNg8GpjYPBqI2DwaiNg8Go&#10;jYPBqI2DwaiNg8GojYPBqI2DwaiNg8Go/4onCf+LOBf/mT4g/6E+KP+mQDD/rEM4+bFIP/C1TkXn&#10;ulVL3rteVNC0ZGXFrGtzu6RxgLGeeIqpmH6TopOFmpuPjaCWjJWlkYmdqI2Hp6uKh7KsiIe/rIiH&#10;wKuIhsCpiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGo/4onCf+MNxf/mz0f/6I9&#10;J/+oPy//rkI297RHPO26TUHkwFZG2b9cU8u3Y2TAr2lztqhvf6yidYqknHyTnJiDmpWUiqCPkZKl&#10;io6bqIaNpKuDjK+sgY29rIKMv6uDisCpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwamD&#10;isGp/4snCf+ONxf/nDwf/6M7Jv+qPS3/sUAz9LhFOOq/TDzix1VA08JaUse6YWO7s2dysK1tfqen&#10;c4meoXqSlp2AmY+aiJ+Jl5CkhJSYqH+Toqp8kq2repK6rHuRwKt9j8Gpfo7BqH6Owah+jsGofo7B&#10;qH6Owah+jsGofo7BqH6Owah+jsGo/4wnCf+PNhb/nToe/6U6Jf+tOyv8tD4w8bxDNOfFTDbey1I/&#10;zsZZUcK+YGK2uGZwq7FsfaGscoiYp3iRkKN+mImghZ6CnY2jfZuWp3iZn6l1mKqqc5m3q3SYwKp3&#10;lMGpeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8Ko/4wnCf+RNRb/nzgd/6c4I/+v&#10;OSj5uDws7sJCLuXNTC3Y0E89yclXULzDXmCwvGRvpbdqfJuycIaSrXaPiql8loKmg5x8pIuhdqKT&#10;pXKhnadvoKipbaC1qW2gwahwm8KncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKn&#10;/40mCf+UNBX/oTYb/6o2If+zNiX1vjkn6slAJuDWSSjR1U48w85WTrbIXF+qwmNtn71oepS4boSL&#10;tHSNg7F6lHyugZp1rIiecKuRomupm6RoqaamZqmzpmaqw6VppMSla6HEpWuhxKVrocSla6HEpWuh&#10;xKVrocSla6HEpWuhxKVrocSl/44mCf+XMxT/ozQa/60zHv64MiDwxTUg49M/HNjeRSbK2006vdNU&#10;TLDOW12jyWFrmMRnd43AbIGEvXKJfLp4kHW4f5ZvtoeaarWQnWW0mqBis6WhYbSxomC1wqFir8ai&#10;ZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8ai/5AmCf+bMRL/pjEX/7EuGve+LRrn&#10;zjEX2d45Gc3jRCjC4E04tdtTSqjVWVqc0F9okMxlc4bJa319xnGFdcR3i27DfpBpwYaUZMCPl2DA&#10;mppdwKWbW8Cxm1rBwZtbvMqcXbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qd/5Em&#10;Cf+fLxH/qi0U/7coFe3IJhLa3CkOzOQ2HcHmQC6240g+quBOTJ7dVlmS2l1liNZjb37Uanh20nB/&#10;btB3hWjPf4ljzoeNX86QkFvNmpJZzaWTV86yk1bPwpNWy9CUV8XPlVfFz5VXxc+VV8XPlVfFz5VX&#10;xc+VV8XPlVfFz5VXxc+V/5MmCf+jLA7/sCYP9cAfDd/VGwfN5CcTwes0I7XqPTOp50VCneVLUJHj&#10;UlyG4lhmfOBfbnTfZnVs3m16Zt51f2HdfYJd3IaFWtuPiFjZmIpW2KGLVNisi1TYt4xT2MmLU9bW&#10;i1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL/5ckCf+pJgr+uBwJ5s4RBc7jFwjA7iYX&#10;tPAyKKjuOzic7UNGkexLUobsUlx861lkc+tea2rqZHBl6Gx1YeZ0eF7kfHtb4oN9WeCLf1bfkoFV&#10;3pqDU96ig1LdqoRR3baEUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E/58hBv+w&#10;GwXpxQ0D0NkLAsDuGAyz9iYcp/UxLJv1OzqQ9URHhfVMUXz1U1pz9Vlga/NfZmXwZmph7W1tXet0&#10;cFrqenNY6IF0VueHdlTmjXhT5ZR5UeSbelDkoXtP46p8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8&#10;TuOwfE7jsHxO47B8/6gcAuu8DAHNzAkAweAMBLL6GRCl/Ccgmv0yLo/9PTuF/kVFe/9NTnL/VFVr&#10;+1paZPhgX2D2Z2Jc9G1lWfJyZ1fxeGlV8H5qU++DbFHuiW1Q7Y9uTuyUb03rmnBM66FxS+qmckvq&#10;pnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZy97MNAMzDCAC/0QgAse8OBqT/GxOZ/ykhjv80&#10;LoT/Pzl7/0dBcf9OSGr/VE5j/1pSXv5gVlr8ZlhX+2xaVfpxXFP5dl5R+HpfT/d/YE72hGFM9Yli&#10;S/WOY0r0lGRJ85plSPOeZkjznmZI855mSPOeZkjznmZI855mSPOeZkjznmZI855mzbsFAL3HBgCx&#10;2AcBo/8QCJj/HxSN/ywgg/83K3r/QTRw/0c7aP9NQWH/VEVc/1pJWP9fS1X/ZU1S/2pPUP9uUU7/&#10;clJM/3dTS/97VEn/f1VI/oRWR/6IV0b9jVdE/ZNYRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyW&#10;WUT8lllE/JZZvb8EALDOBACi4AYCl/8TCIz/IhOD/y4def84JW7/Pi1m/0UyX/9MN1n/UjtV/1g+&#10;Uf9dQE//YkJM/2ZDSv9qREn/bkVH/3JGRv92R0X/ekhD/35IQv+CSUH/hkpA/4tLP/+PSz//j0s/&#10;/49LP/+PSz//j0s//49LP/+PSz//j0s//49Lr8YCAKLWAgCW9woCi/8WB4L/JA93/y0XbP8zHmP/&#10;OiRc/0IoVv9JLFH/Ty9O/1UxS/9aM0j/XjVG/2I2RP9mN0P/aThB/2w4QP9wOT//czo+/3c6Pf97&#10;Ozz/fjw6/4M8Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9/3UkBv92NRD/d0Mc&#10;/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzq&#10;Yq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj&#10;34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyT&#10;cu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B&#10;1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/&#10;fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe&#10;1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3YkBv93NRD/eUIc/4JJ&#10;J/+HUTL/iFg9/4dfSP+DZlH/fm5a+3l3Yvd1gmn0cYpu8W2Sc+5rmXbsaJ9562ake+pkqn3pY69/&#10;6GK1gOdhvIHnYMSC5l/OguNf14PcYduD0mPdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPP&#10;ZN2D/3ckBv94NRD/fEEc/4VIJ/+KTzL/jFY9/4tdR/+HZFH/gmxa+3x0Yvd4f2nzdIhv8HCQdO1s&#10;l3jrap576WekfuhmqoDnZLCC5mK2g+VhvoTlYMeF5WDThd1i2YXTZNyFzGXbhsll24bJZduGyWXb&#10;hsll24bJZduGyWXbhsll24bJZduG/3gkBv94NRD/fkAb/4hHJv+NTjH/j1U8/45bRv+LYlD/hmlZ&#10;/IBxYvd7e2nzdoVw73KOdexulXnqa5x96GmjgOdmqYLlZbCE5GO3heRiwIfjYcuH32LVh9Vk2ofN&#10;ZdmIxmfZicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJ/3kjBv95NBD/gD8b/4pGJv+Q&#10;TTD/klM7/5FaRf+PYE//imdZ/IRuYfd+eGnyeYJw73SLdutwk3vpbZt/52qiguVnqYTkZbCG42S5&#10;iOJiw4niYtCK2GTYis5m2IrHZ9eLwGjWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaM&#10;/3kjBv96NBD/gz4b/41FJf+TTC//lVE6/5RXRP+SXU7/jmVY/IhrYfeCdGnyfH9w7neIdutzkXzo&#10;b5mA5muhhORoqYfiZrGJ4WS7i+Bjx4zcY9SMz2bWjMdo1Y3AadSOumrUjrhr1I64a9SOuGvUjrhr&#10;1I64a9SOuGvUjrhr1I64a9SO/3ojBv97NBD/hT0a/49EJP+WSi7/l044/5dUQv+VWkz/kmFW/I5p&#10;X/aHcGjygXpw7XuFd+p2jnzmcZeB422fhuBqqIndZ7CM2ma7jdZlx47RZtSPx2jTj79q05C5a9KR&#10;s2zSkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKR/3sjBv98NBH/iDwa/5JDJP+YSC3/&#10;mkw3/5pSQf+ZWEr8l19U9pNmXfCNbmbrh3dv5oCBduF7i33cdZOD13Gch9JupIvPa6yOzGm1kclo&#10;wJLHaM+Tv2vRk7hs0JOybdCUrW/Qk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GT/3wj&#10;Bv99NBH/ijsZ/5RBI/+aRiz/nEs1/51QP/+dVkj4m11R8ZhjW+uTa2TkjXVt3oZ+ddiAh3zReo+D&#10;zHaXicdyn43Eb6eRwG2wk75su5W7a8iWtm3PlrBvzparcM+WpnHPlaVyz5Wlcs+VpXLPlaVyz5Wl&#10;cs+VpXLPlaVyz5Wlcs+V/3wjBv99NBH/jDoZ/5dAIv+cRSv/n0k0/6BOPPuhVEX0oFpO7J1hWOWZ&#10;aWHek3Nq1Yx7dM6Fg33If4uEwnqTir52m4+6c6OTtnGrlrNvtpixb8KYrXDNmKhyzZikc82YoHTO&#10;l590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X/30jBv9/MxH/jjkY/5k/If+eQyn/oUcy&#10;/6NMOvilUkPwpFhL6KNfVOGfaF3XmHBozpF4dMaKgH3AhIiFun+Pi7V7l5Cxd5+UrXWnl6pzsZmn&#10;c72bpXPLm6B1y5qddsyamnfNmZl3zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3zZiZd82Y/34iBv+A&#10;MhD/kDgY/5s/IP+gQij/pEYw/qZLOPSoUEDsqVdH5KldUNylZlrQnW5ox5V1c7+OfX25iYSFs4OM&#10;jK1/k5GpfJuVpHmkmaF3rZued7mcnHfInJl4ypyXecublXrMmpR6zJmUesyZlHrMmZR6zJmUesyZ&#10;lHrMmZR6zJmUesyZ/34iBv+CMhD/kjcX/5w9H/+hQCf/pkQu+6lJNfGsTzzprlVD4a9dS9WoZFnL&#10;oWtnwplzc7mTen2yjYGFrIiJjKaEkJGhgJiWnX2gmpl8qpyWe7adlHvEnpJ8yp2Rfcqcj33Lm499&#10;zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcya/38iBv+EMRD/kzYX/548Hv+jPyX/qEIs+K1H&#10;Mu+wTTnmtFQ/3bNbSdCsYlnGpGpmvJ1xcrSXd3yskX6FpoyGjKCIjZGahZWWloKempKAp52Pf7Ke&#10;jYDBnoyAyZ6LgMqdioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMub/38iBv+FMA//&#10;lTYW/587Hf+lPST/q0Eq9bBFL+y1TDTjulQ52LdZSMuvYVjBqGhmt6Fvcq+bdXynlXyEoJGDi5qN&#10;i5GUipOWj4ebmouFpZ2IhLCfhoS+n4WFyZ6FhMmdhYTKnIWEy5uFhMubhYTLm4WEy5uFhMubhYTL&#10;m4WEy5uFhMub/4AiBv+HLw//lzUW/6A6HP+nPCL+rT8n87NELOm6SzDhv1I107pYR8ezX1e8rGZl&#10;sqVtcamfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKop2Biq2ff4q7n36KyJ5/icmdgIjKnICIy5uA&#10;iMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMub/4EiBv+JLg//mTUV/6I4G/+pOiD7sD0k8LhCKOa/&#10;Sirdw080zr1WRsK2Xla3sGVkralrcKSkcXqcn3iDlJt+io6XhpCIlY6VgpKWmX6QoJx6j6ueeI+4&#10;n3eQyZ55jsqdeozLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMub/4EiBv+LLQ7/mzQU&#10;/6Q3Gf+sOB74tDoh7b1AI+TGSSPXx0wzycFVRb26XFWytGNjqK5pb5+pb3mWpXaCjqF8iYedg4+B&#10;m4uUfJiUmHeXnZtzlqidcZa1nnCWxp1ylMqcdJLLm3WRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWR&#10;y5p1kcua/4IiBv+NLA3/nTQT/6Y0GP+vNRv0uDcc6cM+HODNRR/Ry0syxMVUQ7i/W1OtuWFhorRo&#10;bZmvbneQq3SAiKd6h4GkgY17oomSdaCRlnCem5ltnaabap2znGmew5xrnMubbpjMmm+XzJlvl8yZ&#10;b5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZ/4MhBv+QKw3/oDMR/6kyFf2zMRfwvjQX5cs7FdrUPx3L&#10;z0kwvslSQrLEWVGnv2BfnLpma5K2bHWJsnJ+ga94hXqsf4t0qoeQb6iPk2qnmZZnpqSYZKaxmWOn&#10;wZlkpc2YZ6DNmGifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82X/4QhBv+TKQv/ojAP/60u&#10;Evi4LBLrxi8Q4NU4C9LaPRzF1EguuM9QQKzKWE+gxV5dlcFkaIu9anKDunB6e7d2gXS1fYdus4WL&#10;aLKOj2SxmJJhsKOUXrCwlV2xv5VdsdCUYKrQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRh&#10;qNCU/4YhBv+XKAr/piwN/7EoDvLAJgzj0CgH1N8yC8nfPhm920cssdZPPaTRVkyZzVxZjsliZYTG&#10;aG57xG92dMF1fG3AfIJovoSGY72NiV+8l4xbvKKOWbyvj1i9vo5XvtSOWbbTj1q005BatNOQWrTT&#10;kFq005BatNOQWrTTkFq005BatNOQ/4ghBv+cJwj/qicK/LghCenKGwXV3iAEyeUwD77jPR204UYs&#10;qN5OOpzaVUiR1ltVhtNhYHzQZ2l0zm5wbc11dmfLfHtiy4R+XsqNglrKl4RXyqOGVcqvhlTLvoZT&#10;zNWGVMTZiFXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJ/40dBf+iJQb/sB8F8sIUA9nb&#10;DgHJ5iAHvegvFLLnOiKn5UMxm+NKPpDhUEqG31dUfN5eXXTdZWRs22xqZtt0b2HafHNc2YR2WdmO&#10;eVXZmHtT2qN8UdqwfVDbvn1Q3NN8UNTgflHQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/&#10;/5UaA/+pHwP7uhIC1M0LAMnmDwK87SALsO0uGaXsOSea60I1j+pJQYXpUEt76FdTcuhdWmrnY2Bk&#10;52plX+dyaVvnemxX54JuU+eLcVDnlXJO6J90TOiqdUvotXZK58N2Sujddkvk4HVL5OB1S+TgdUvk&#10;4HVL5OB1S+TgdUvk4HVL5OB1/50WAf+xEgHTwwkAx9EKALvyEQSv8yEPo/MuHZnzOSqO80I2hPNK&#10;QXvzUkly81dQafNcVmPzY1pd82leWfNwYVXzd2NS839mT/KHZ03wj2lL75hrSu+gbEnuqW1I7rNt&#10;R+3Abkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G7cdu/6cPANO6BwDFxwcAutYJAK36Ewai&#10;+iISl/ovH437OiuD/EM1ev1MPnH9UUVo/VZLYf5bT1z+YlNX/mhWVP1vWFH7dVpO+nxcTPmDXUr4&#10;il9I95FgR/aZYUb2oGJF9adjRPSxZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVk1rIE&#10;AMS+BgC3zAYArNwJAaD/FgiV/yUUi/8yH4L/PCl5/0Uyb/9KOWf/Tz9f/1VDWv9bR1X/YUpS/2dM&#10;T/9sTk3/ck9L/3hRSf9+Ukf/hFNF/4tUQ/+RVUL+mFZB/Z5XQP2mWED8qVhA/KlYQPypWED8qVhA&#10;/KlYQPypWED8qVhA/KlYxrgEALbEBACq0wUAnvINApT/GgmK/ygTgf80HXf/PCVt/0IsZf9HMl3/&#10;TTZX/1M6U/9ZPU//Xz9M/2RBSv9pQ0j/bkRG/3NFRP95RkL/fkdB/4RIP/+KST7/kEo9/5VLPP+c&#10;TDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59Mt7wDAKnLAgCc2wMAkv8QAon/HQiA/yoQ&#10;df8xGGv/OB9i/z4kW/9EKVT/SixQ/1EvTP9XMkn/XDNG/2A1RP9lNkL/aTdB/244P/9zOT3/dzo8&#10;/3w7O/+CPDn/hz04/4w9N/+TPjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+qsQAAJzS&#10;AACP5wIAhv8RAnz/GwVx/yQLaP8rEV//MhdX/zkbUf8/Hkz/RiFI/00jRf9SJUL/VydA/1soPv9f&#10;KTz/Yyo6/2crOf9rLDf/byw2/3QtNf94LjT/fS4y/4IvMf+IMDH/ijAx/4owMf+KMDH/ijAx/4ow&#10;Mf+KMDH/ijAx/4ow/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+&#10;Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd&#10;6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pd&#10;Pf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv&#10;8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2ojBP9pMQr/&#10;bj4U/3dFHv98TSj/flQz/3xcPP95ZEX/c21O/294Vf9rglr9aItf+2WUY/lim2b3YKFp9l6na/Vd&#10;rWz0XLNu81q6b/JZwXDyWcpx8VjYcexZ4XHmWuRx4Fzncdhd6HHYXuhx2F7ocdhe6HHYXuhx2F7o&#10;cdhe6HHYXuhx/2sjBP9qMQr/cTwU/3pDHf+ASyj/gVMy/4BaPP98YkX/d2pO/3F0Vf9uf1v9aolg&#10;+maSZPhkmWj2YaBr9V+nbfNerW/yXLNw8lu6cfFaw3LwWc1z7lndc+ha4nThXOVz2V7mc9Bf53TQ&#10;X+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d0/2wjBP9rMQr/czsU/31CHf+CSif/hFEy/4NZO/+A&#10;YEX/e2hN/3RxVf9wfFv8bIdh+WiQZvdlmGn1Y59s82Gmb/JfrHHxXbNy8Fy7dO9bxXXvWtB16lrf&#10;duJc4nbbX+V10WDmdsph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3/20iBP9sMQv/djoU&#10;/4BBHf+FSCf/iE8x/4dXO/+EXkT/f2ZN/3huVf9zeVz8boRi+WqNZ/Znlmv0ZJ5u8mKlcfFgrHPv&#10;XrR17l28du5bx3ftW9Z45VzgeNxf43jSYOR4y2HkecRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj&#10;43rEY+N6/24iBP9tMQv/eDgT/4M/HP+JRyb/i04w/4tVOf+IXEP/g2NM/31rVP92dVz8coBi+G2K&#10;Z/VplGzzZpxw8WOkc+9hrHXuX7R37V2+eexcy3roXNx63l/hetJh43vKYuJ8xGPifb5l4X29ZeF9&#10;vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9/24iBP9uMAv/ezcT/4Y+HP+MRSX/j0wu/49TOP+NWkH/&#10;iGFL/4NpU/p8cVv3dnxi83GHaPBtkG3taZlx6mahdehjqXjmYbJ65GC7e+Jfx3zgX9p91GLhfcpj&#10;4H7DZOB/vWbfgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+A/28hBP9vMAv/fjYS/4k8&#10;G/+QRCT/k0wt/5NSNv+SWUD/jmBJ+YhmUvSCblrvfHlh63eDaOdyjG7kbZVz4Gqdd91npnraZa58&#10;1mO4ftNiw4DRYtOBymTfgcFl3oK7Z92CtWjdg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOw&#10;ad2D/3AhBP9yLwv/gTQS/4w7Gv+TQyL/l0sr/5dRNP+WVz36k11G845kT+6Ia1jognVg43x/aN53&#10;iW7ZcpF0026ZedBroX3MaKmAyWaygsdlvYPFZcuEwWbchLlo24WzaduFrmvbhals24WpbNuFqWzb&#10;hals24WpbNuFqWzbhals24WpbNuF/3EhBP90Lgr/hDMR/486Gf+WQyH/mkkp/5pOMvyaVDv1mFtE&#10;7pRiTeePaVXhiXNe24J8ZtN8hW/Nd411yXKVesVvnX/BbKWCvmqthbtpuIe5acSIt2nYiLBr2Yir&#10;bNmIp23ZiKNv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qH/3EgBP92LAr/hjIR/5I6GP+Z&#10;QiD/nEcn/55ML/ieUjjwnVhA6ZpfSeKVZ1Laj3Bc0Yd4ZsqBgW/FfIl2wHeQfLt0mIC3caCEtG+p&#10;h7Fts4mubL+KrGzPi6hu14ukb9iKoHDYip1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ&#10;/3IgBP94Kwr/iDAQ/5Q5F/+bQR7/n0Ul/aFKLfSiUDTsolY85KBcRdybZU/Sk21cyox1ZsOGfW+9&#10;gYV2t3yNfbN4lIGudZyGq3OliadxroulcLqNo3DJjaBx1Y2cc9aMmnTWi5d02IqXdNiKl3TYipd0&#10;2IqXdNiKl3TYipd02IqXdNiK/3MgBP96Kgn/iy8P/5Y5Fv+dPxz/oUMj+qRIKvGmTjHop1Q44adc&#10;QNWfYk7LmGtbw5FyZryLem+2hYJ3sIGJfat9kYKmeZmGonehip91q42cdLaOmnTFj5h11I6VdtWN&#10;k3fVjZJ31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ouSd9aL/3MgBP98KQn/jS8P/5g4Ff+fPRv/&#10;pEEh96hGJ+2rTC3lrVIz3KpZP9CjYU3GnGlavpVwZbaPd2+vin92qYWGfaSBjoKffpaHm3uei5d5&#10;qI6UeLOPknjBkJB505CPetSPjnrVjYx71oyMe9aMjHvWjIx71oyMe9aMjHvWjIx71oyMe9aM/3Qf&#10;BP9+KAn/ji4O/5s4FP+hPBn/pz8f9KtEJOqvSinis1Eu1q5XPsunX03BoGdauZluZbGTdW6qjnx2&#10;o4qDfZ6Gi4KZg5OHlICbi5B+pY6NfbCQin29kYl+0JGIftOPiH7Ujod+1Y2HftWNh37VjYd+1Y2H&#10;ftWNh37VjYd+1Y2HftWN/3QfBP+AJwj/kC4O/503E/+jOhj8qT0c8a9CIOe0SCTft04s0bFVPceq&#10;Xky9o2VZtJ1sZKuXc26kk3p2no6BfJiLiIKSh5CHjoWZi4mDoo6Ggq2Qg4K7kYKCzJGCgtOQgoLU&#10;j4KB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN/3UfBP+CJgj/ki0N/582Ev+lOBb5rDsa&#10;7rM/HeW5Rh/au0srzbRUPMKuXEu4p2NYr6FqY6accW2fl3d1mJN+fJKQhoKMjY6Hh4qWi4OIoI5/&#10;h6uQfYe4kXuHyZF8h9OQfIbUj32F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWN/3UfBP+E&#10;JQj/lC0M/6A1EP+oNhT2rzgX67c9GOK/RRnVvkkqyLhTO72xW0qzq2JXqqZoYqGhb2yZnHV0kph8&#10;e4yVg4GGkouGgZCUi3yOno55jaiQdoy1kXSNxpF1jdOQdovUj3iJ1Y14idWNeInVjXiJ1Y14idWN&#10;eInVjXiJ1Y14idWN/3YeA/+GJAf/lywL/6IyD/+rMxHyszUT6Lw6E97FPxfQwUgpxLtRObm1WUiu&#10;sGBVpapnYZymbWuUonRzjZ56eoabgYCAmImFe5aSiXaUm41yk6aPb5OzkG6Tw5Buk9OPcJHUjnKO&#10;1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWN/3ceA/+JIgf/mSwK/6UwDfyuLw7vuDEO5MM3&#10;DdnKOxbLxUYnv79QOLO6WEeptV9Un7BlX5asa2mOqHJxhqV4eICif356n4eDdJ2PiG+bmYtsmqSN&#10;aZqwjmebwI5nm9WOaZjVjWyU1oxslNaMbJTWjGyU1oxslNaMbJTWjGyU1oxslNaM/3geA/+MIQb/&#10;nSsI/6gsCvizKgvqvysJ4MwyBtHOORXFyUUlucRONq6/VkWju11SmbZjXZCyaWeHr3BvgKx2dnmp&#10;fXxzp4SBbqWNhWmkl4hlo6KKY6OujGGjvoxgpNKLY6DXi2Wc2IplnNiKZZzYimWc2IplnNiKZZzY&#10;imWc2IplnNiK/3odA/+PIAX/oCkH/6wnB/K4JAblxyQE2dUnBcvTNxO/zkMjs8pMNKfFVEKcwVtP&#10;kr1iWom6aGSBt25sebR0cnOye3htsIN9aK+LgWOulYRfraCGXa2th1utvIdartCHXKrah1+l2odf&#10;pdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqH/34aA/+UHwT/pSYF/bEgBOzBGgPf0xcB0NwlBMTZ&#10;NRC41UEhrNBLMaDMUj+VyVlMi8VgV4LDZmB6wGxnc75zbWy8enNnu4J3YrqKe165lH5auJ+AWLis&#10;gVa5u4FVus+BVrbegliw3YJYr92CWK/dgliv3YJYr92CWK/dgliv3YJYr92C/4QXAv+ZHAL/qh8D&#10;9bkVAt7NDADQ3xIAxeAmBbvfNg6w3UAdpNlJLZjVUTuN0VhIg89eUnvMZVpzy2thbMlyZ2bIeWxh&#10;x4FwXcaKdFnGlHZWxZ94U8aseVLGu3pRx895UcTjelO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO8&#10;4nxTvOJ8/4oUAf+fGAH/sBQB2MMKAM7RCgDE5RQBueQmCK7kNBOk4j8gmeBHLY/eTzmF3FZEe9pd&#10;THPZZFRs12taZtZyX2HVeWRc1IJnWNSLalXUlW1S1KBuUNStb07VvHBN1tBvTdXocE7M6XJOzOly&#10;Tszpck7M6XJOzOlyTszpck7M6XJOzOly/5IRAf+nEQDYuQkAy8YIAMLVCgC36hYDrOonDKLpNBiY&#10;6D4kjedHMIPmTjp65VRDceRaSmnkYVBk42hVX+NwWVrjeFxW44BfU+OJYlDjk2RN5J1lS+SpZ0rl&#10;tmdJ5cZnSObfZ0rg7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7GdK3+xn/5wNANuxBgDKvQcAv8oH&#10;ALXaCgCq7xkFoPAoD5bwNRuM8D8mgvBHMXnwTjlw71RAaO9aRmHvYEtd72dPWO9uUlTvdVVR8H1X&#10;TvCFWUvwj1tI8ZlcRvGjXkTyr19D8rtfQvPMYEHz52BB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GBB&#10;8+hg3qcCAMu2BQC9wQUAss8HAKfqDQGd9xwHlPgrEor4NhyB+UAmePpIL2/6TTZn+lM8YPpYQFv7&#10;X0RW+2VHUvtsSU/8cktL/HlNSPyBT0X9ilFD/ZNSQf6cUz/+plQ9/7FVPf68Vjz+zVY8/s5WPP7O&#10;Vjz+zlY8/s5WPP7OVjz+zlY8/s5WzrACAL26BACxxwQApdYHAJv9EAKR/yAJiP8tEoD/ORt2/z8j&#10;bf9FKmX/SzBe/1E1WP9XOFP/XTtP/2M+TP9oQEn/bkFG/3VDQ/98RED/hEY9/4xHPP+USDv/nUk6&#10;/6VKOf+tSzj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLvrUCALDAAgCkzgMAl94FAI//&#10;FAKG/yMIff8uEHP/NRhq/zweYv9CJFv/SChV/04sUP9UL0z/WjFI/18zRf9kNUL/ajY//3A3Pf92&#10;OTv/fDo5/4M7OP+LPDb/kz01/5o+NP+hPjP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/&#10;sboBAKPIAACW1gAAi/QJAYP/FgJ5/yAGb/8oDGf/MBJf/zcXWP8+G1L/RB9M/0oiSP9QJET/VSZB&#10;/1onPv9fKTv/ZCo6/2krOP9uLDb/dC00/3ouM/+BLzH/iDAw/48wLv+WMS3/njIt/54yLf+eMi3/&#10;njIt/54yLf+eMi3/njIt/54ypMIAAJbPAACI3wAAgP8MAXX/EgJq/xgDYv8hB1r/KQtT/zEPTf84&#10;Ekj/PhVD/0QXP/9KGTz/Txo5/1MbN/9YHDX/XB0z/2EeMf9lHzD/aiAu/3AgLf92ISv/fCIq/4Ij&#10;KP+IIyf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5Ak/2AlBP9bMAb/YToN/2pBFv9vSh//&#10;cVIp/29bMv9rZDr/Z25B/2R6R/9ghEz/XY5Q/1qWU/9Ynlb/V6VY/1WrWv9UsVv/U7dc/1K+Xf5R&#10;x178UdFf+1DgX/hQ6V/zUe1f7lPwX+hU8V/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf/2Al&#10;BP9bMAb/YjkN/2xAFv9xSR//clEp/3FaMv9tYzr/aG1B/2V4R/9hg03/Xo1R/1uWVP9ZnVf/V6RZ&#10;/1aqW/9VsVz/VLdd/lO/Xv1Sx1/8UdNg+lDiYPZR6WDxUu5g61TvYOVW8WDhV/Jg4VfyYOFX8mDh&#10;V/Jg4VfyYOFX8mDhV/Jg/2ElBP9cMAb/ZTgN/24/Ff90Rx//dVAo/3RYMf9wYTr/a2pB/2d2SP9j&#10;gU3/YItS/12UVf9anFj/WKNa/1eqXP5WsF79VLdf/VO/YPxTyWH6UtZi+FHkYvNS6mLtVO5i5lbv&#10;YuBY8GLbWPFj21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj/2IlBP9dLwb/ZzYN/3E+Ff93Rh7/eE4o&#10;/3dWMf90Xzr/bmhB/2pzSP9mfk7/YolT/1+SVv9cm1r/WqJc/lipXv1XsGD8Vbdh+1TAYvtTymP5&#10;U9pk9VLmZO9U62ToVu5k4VjvZNlZ8GXTWvBm01rwZtNa8GbTWvBm01rwZtNa8GbTWvBm/2IkBP9e&#10;Lwb/ajUN/3Q8Ff96RB7/fEwn/3tUMP93XDn/cmVB/2xvSP9oe07/ZIZT/2CQWP9dmVv+W6Fe/Vmo&#10;YPxYsGL7Vrhj+lXBZPlUzWX3U95m8lTnZupW62biWe5m2lruZ9Fb72jMXPBozFzwaMxc8GjMXPBo&#10;zFzwaMxc8GjMXPBo/2MkBP9fLgb/bTMM/3c6FP99Qh3/gEom/39SMP98Wzj/d2NB/3BsSP9sd0//&#10;Z4JU/2ONWf1gllz8XZ9f+lunYvhZrmT3WLZm9VfAZ/RWy2jxVd1o7VbpaeNZ7GjaW+1p0Fzuasld&#10;7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5r/2QjBP9hLQb/cDIM/3s4FP+BQBz/hEkl/4RR&#10;Lv+BWTf/fGFA/3ZpSP9wc0/7bH9V+GiJWvZkkl7zYZth8V+jZPBdq2buW7No7Fq8aupZx2voWdhr&#10;5Fnoa9pb62zPXe1tyF7sbsJf7G6+YOxvvmDsb75g7G++YOxvvmDsb75g7G++YOxv/2UjBP9kKwb/&#10;czAM/342E/+FPxv/iUgk/4lPLf+GVzb/gl4+/HxmRvh2cE70cXtV8G2FWu1pjl/qZZdj6GKfZuZg&#10;p2njXq9r4V25bOBcxG3eXNNu2V3mbs5e62/GX+pxv2Hqcbpi6XK2Y+lytmPpcrZj6XK2Y+lytmPp&#10;crZj6XK2Y+ly/2YjBP9nKQb/dy4L/4I1Ev+JPhr/jUci/41OK/+MVTP8iFw89oNkRfF8bE3sd3dU&#10;6HKBWuRuimDhapNk3WabaNpko2vWYqxu02C1cNBfv3HOX81yy1/ic8Rh6HO9Yuh0t2TndLJl53Sv&#10;Zud0r2bndK9m53SvZud0r2bndK9m53SvZud0/2ciBP9qJwX/eiwK/4Y0Ef+NPRn/kUUg/5JNKP2R&#10;UzH2jlo68IlhQuqDaUvlfnRT4Hh9WtpzhmDUbo9m0GuXasxon27JZqdxx2Svc8RjuXXCYsZ2wGLa&#10;d7pk5nezZeV3rmbld6po5XeoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho5neoaOZ3/2ciBP9tJgX/fSoK&#10;/4k0EP+RPBf/lUQe/5dLJviWUi7xlFg26pBeP+SKZ0jdhHFQ1X15Ws94gmHKc4pnxm+SbMJsmnC/&#10;aqJzvGiqdrlntHi2ZsB5tGbQerFn43qraON6p2rjeqNr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr&#10;5Hmha+R5/2ghBP9vJAX/gCkJ/4wzD/+UOxb/mUMc/ZtJI/SbTyrsmVUz5ZZcO96RZUXUiW1QzIN2&#10;Wsd9fmHBeIZovXSObbhxlnK1bp11sWymeK5rr3usart8qmnKfahq4X2jbOJ8n23ifJxu4nuabuN7&#10;mm7je5pu43uabuN7mm7je5pu43uabuN7/2khA/9xIwX/gigJ/48yDv+XOxT/nEIa+Z5GIPCfTCfo&#10;n1Iu4J1aNtaVYUTNjmpPxohyWb+CemK5fYJotHmKbrB2knOsc5p3qHCieqVvq32ibrZ+oG3Ff55u&#10;23+bb+B+mHDhfpZx4X2UceJ8lHHifJRx4nyUceJ8lHHifJRx4nyUceJ8/2khA/90IgT/hSgI/5Ex&#10;Df+aOhL/nz8X9aJEHeykSiPkpFAp26FXNc+aX0PHk2hPv4xwWbiHd2Gygn9orX6Gbql6jnOkd5Z4&#10;oHWee51zqH6acrOAl3HAgZZy04GTc9+AkXTgf5B04H6PdOF9j3ThfY904X2PdOF9j3ThfY904X2P&#10;dOF9/2ohA/92IAT/hycH/5QwDP+dORH9oj0V8qVBGumoRx/gqk0l1KRUNMqdXULBl2VOupFtWLKL&#10;dWGshnxop4KDbqJ/i3SdfJN4mXmbfJV3pX+Sdq+BkHa9go52zoKNd96Bi3ffgIp44H+KeOB+injg&#10;fop44H6KeOB+injgfop44H6KeOB+/2ogA/94HwT/iSYH/5YwC/+fNw/6pDoT76k/F+atRRrcrkok&#10;z6hTM8ahXEG9m2RNtJVrWK2PcmCni3looYeBbpuDiHSXgJB4kn6ZfI58on+Leq2CiHq6g4d6y4OG&#10;e96ChXvegYV734CFe+B/hXvgf4V74H+Fe+B/hXvgf4V74H+Fe+B//2sgA/96HgT/iyYG/5gvCv+h&#10;NQ33pzgQ7K08E+OyQhbXsUcjy6tSMsGlWkC4n2JMsJlpV6iUcGChj3dnm4t+bpaIhnORhY54jIKW&#10;fIiAn4CEf6qCgX+3g4B/yIR/gN2Df3/egX9/34CAfuB/gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB/&#10;/2wgA/98HAP/jSUG/5ouCf+jMwv0qjQN6bE5D9+3PxLStEYix65QMb2oWT+zomBLq51nVqOYbl+c&#10;lHVnlpB8bZCNg3OLiot4hoiUfIGGnYB+hKiCe4S1g3mExYR4hd2DeYTegXqD34B6guB/eoLgf3qC&#10;4H96guB/eoLgf3qC4H96guB//20fA/9+GwP/jyQF/50sB/6mMAnwrjEL5bY1C9u8ORHOt0Ugw7JP&#10;MLisVz6vp19KpqFlVZ6dbF6XmXNmkJV6bIqSgXKFkIl3gI2RfHuLm393iqWCdImyg3KJwoNyitqD&#10;c4negXSH34B1huB/dYbgf3WG4H91huB/dYbgf3WG4H91huB//28eA/+AGwP/kiME/6ArBvqpLAft&#10;siwH4rwxB9XANhDJu0MfvrZNLrSwVjyqq11JoaZkVJmial2RnnFlipt4a4SYf3F/loZ2eZOPenWR&#10;mH5xkKOBbpCvgmyQv4NrkdWCbY/egW+N34Bwi+B/cIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B//3Ec&#10;A/+DGQL/lSED/6MpBfatJwXotyYE3sMqA9DDNQ7Ev0EdubpMLa61VDulsFtHm6xiUpOoaVuLpW9j&#10;haJ2an6ffG94nIR0c5qMeW+Zlnxrl6F/aJetgGaXvIFlmNGAZpbff2iT4H5qkeF+apHhfmqR4X5q&#10;keF+apHhfmqR4X5qkeF+/3UaAv+HGAL/mCAD/6YlA/KyIAPkvh4C18kiAsrHMw2+w0Acs79KK6m6&#10;UzmftlpFlrJhUI2vZ1mFrG1gfql0Z3imem1ypIJybaKKdmihlHlkoJ98YZ+rfl+gun5foM5+X5/h&#10;fWKb4X1jmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8/3gYAv+LFwH/nR0C/aseAuy4FwHeyBEA&#10;z80fAsTMMAu4yD4ZrcVIKKPBUTaYvVhCj7lfTYa2ZVZ/s2tdeLFyZHKveWlsrYBuZ6yJcmKqknVf&#10;qZ14XKmqelqpuXpZqsx6WKnkeluk5HpdoeR5XaHkeV2h5HldoeR5XaHkeV2h5HldoeR5/30VAv+Q&#10;FAH/oRgB9rEUANnBCwDSzwsAyNIcAbzRLgmxzjsXpstGJZzITzORxFY/iMFdSYC/Y1J4vGpZcbpw&#10;X2u5d2Rmt39pYbaHbV21kXBZtZxyVrSpdFS0uHRTtct0U7XkdFSw53VWrOd1VqzndVas53VWrOd1&#10;VqzndVas53VWrOd1/4MSAf+WEQD/qBEA2bgKAM7ECQDH0goAv9kZAbTYKwep1jkUn9NEIpTQTS+K&#10;zVQ7gcpbRHjIYk1xx2lTa8VvWWXEdl5gw35iXMKHZljBkWhVwZxrUsGobFDBt21PwsptT8LkbE+9&#10;7G5QuexvULnsb1C57G9QuexvULnsb1C57G9Quexv/4kQAf+dDgDarwgAzbsIAMTHBwC81gsAs98a&#10;AarfKweg3jkSlt1DHozaSyqC2FM1edVaP3HTYUZq0mhMZdFvUmDQdlZb0H5aV8+HXVPPkV9Qz5xh&#10;Ts+pY0zPuGNL0MtjTNDlYkrO8mVLyPJmS8jyZkvI8mZLyPJmS8jyZkvI8mZLyPJm/5INAN6mBADO&#10;tAYAwr8GALnMCACw3QwAp+UdA57lLQuU5TkWiuRCIIHjSip34lAzb+FYO2ngX0Fj4GZGXt9uSlrf&#10;dU5W331RUt+GU0/fkFZN35tXS+CnWEngtVlI4cZZSOHfWUff8FlG3PVbRtz1W0bc9VtG3PVbRtz1&#10;W0bc9VtG3PVb7ZwEANGtBADCuAUAt8MFAK3RCACk7RABm+0gBZLtLg6J7DoYgOxDIXbsSipu7FAx&#10;ZutWN2DrXDxb62RAV+trQ1PrckZQ63pJTeyDS0rsjE1I7JZORe2hUEPtrlFC7rxRQe/MUkHv5VJA&#10;7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFR1KUAAMSyAwC2vAMAq8kFAKDYCACX9BMBj/UkB4f1&#10;MQ9+9jsYdPZCIGz2SCdl9k8tXvdVMVn3WzVV92I4UfdoO034bz1K+HY/R/h+QUT5h0NC+ZFFQPqb&#10;Rj76pkc8+7FIO/u+STr8z0k5/ONJOfzjSTn840k5/ONJOfzjSTn840k5/ONJx60AALe3AgCqwwIA&#10;ntAEAJPjCQCM/RgChP4nB3v/MQ9y/zgWaf9AHGL/RiJc/00mVv9TKlL/WS1O/18wSv9lMkf/azRE&#10;/3E1Qf95Nz//gTg8/4o6Ov+TOzj/nTw2/6c9Nf+xPjT/vj4z/8o/M//KPzP/yj8z/8o/M//KPzP/&#10;yj8z/8o/uLIAAKq9AACdygAAkdgCAIj7DQF//xkCdv8kBm7/LQxm/zUSX/88F1j/QxtT/0keTv9P&#10;IUr/VSRG/1smQ/9gJ0D/Zik+/2sqO/9yKzn/eS02/4EuNP+KLzH/lDAw/5wxLv+lMi3/rzMs/7cz&#10;LP+3Myz/tzMs/7czLP+3Myz/tzMs/7czq7gAAJ7FAACQ0gAAg+AAAH3/DwFy/xYCaP8eBGH/Jwha&#10;/y8MVP83EE7/PhNJ/0QWRf9KGEH/Txk+/1UbO/9ZHDn/Xx02/2QeNP9pHzL/cCAv/3chLf9/Iiv/&#10;hyMo/5AkJ/+ZJSb/oSYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyYl/6cmn8AAAJHNAACD2wAAePYC&#10;AG//DQFk/xICXP8ZA1T/IARO/ycGSP8vCEP/Ngo//zwMPP9CDjj/Rw81/0wQM/9RETD/VhIu/1oT&#10;LP9fFCr/ZRQo/2sVJv9xFiP/eRci/4EYIP+JGB7/kRkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxkd&#10;/5cZ/1YnBP9RMgX/VjUH/189Dv9kRRb/Zk4f/2RYJ/9hYi//Xm41/1p5O/9XhD//VI9D/1GYRv9P&#10;oEj/TqdK/02uS/9MtUz/S7xN/0rETv9Jzk//Sd5P/0jpUP9I8lD8SfZQ90v5UPFM+k/rTvtQ6k/7&#10;UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ/1YnBP9RMgX/WDQH/2I7Dv9nRBb/aU0f/2dWJ/9jYC//YGs1&#10;/1x3O/9YgkD/VY1E/1OWR/9Qn0n/T6ZL/06tTf9NtE7/TLxP/0vFUP9Kz1H/SeBR/0nrUf5J8lL5&#10;S/dS8035Ue1P+lHmUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lLlUPpS/1cnA/9SMQX/WjIH/2Q6Dv9q&#10;Qhb/bEsf/2pUJ/9nXi//Ymg2/150PP9agEH/V4tF/1SVSP9SnUr/UKVM/0+tTv9OtE//TbxR/0zF&#10;Uf9L0VL/SuJT/0ntU/tL81P1TPdT7k/4U+hQ+VPhUvpU4FL6VeBS+lXgUvpV4FL6VeBS+lXgUvpV&#10;/1gmA/9UMAX/XTEH/2c4Dv9tQBb/b0ke/25SJ/9qXC//ZWY2/2FxPP9dfUH/WYhG/1aSSf9UnEz/&#10;UqRO/1CrUP9Ps1H/TrtS/03EU/9Nz1T+TOBV+0zrVfhM9FXwT/dV6VH4VeJS+FbbVPlX2VT5V9lU&#10;+VfZVPlX2VT5V9lU+VfZVPlX/1kmA/9XLgX/YC8H/2o2Df9xPhX/c0ge/3JRJv9vWi7/amM2/2Vu&#10;PP9hekL/XYVH/1qPSv9XmE3/VaBQ/1SoUv5Sr1P9UbdV/FDAVvpPy1b4T9xX9U/pV/JP81fqUvZX&#10;4VP3WNpV+FnRVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+FrPVvha/1kmA/9aLAX/ZC0H/24zDf91PRX/&#10;eEYd/3dPJf90WC3/cGA1/2pqPP9mdkL/YoFH/l6LS/tblE/5WZ1S+FekVPZWrFb1VLRX81O8WPJT&#10;x1nwUtVa7FLmWulT8lnhVPVb11b2XM9X913IWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhd/1ol&#10;A/9dKgX/ZyoG/3IyDP95OxT/fEUc/3xNJP96VSz/dV40/29nPPxqckL5Zn1I9mOHTPNfkFDxXZlT&#10;71uhVu1ZqFjrWLBa6le5W+hWw1zmVtFc41bkXN9W8F3VV/VfzFn2YMZa9mDAW/Zhvlz2Yb5c9mG+&#10;XPZhvlz2Yb5c9mG+XPZh/1slA/9gKAX/aygG/3cwC/9+OhP/gUMa/4JLIv9/Uyr/e1sz+XZkOvVw&#10;bkHxbHlI7WiDTepkjFHnYZVV5V+dWONdpVrhW61c3lq2XtxZwF/aWc5g1VniYNFZ72HKWvRiwlz0&#10;Y7xd9GS3XvNktl/zZLZf82S2X/Nktl/zZLZf82S2X/Nk/1wkA/9jJgT/byYF/3svC/+CORH/hkEY&#10;/4dJIP+FUSj4glkw8n1gOO13akDocnVH5G5/TeFpiFLdZpFX2WOZWtVgoV3SX6hgz12xYs1cu2PL&#10;XMdkyVzbZcVd62W/XfJmuF/xZ7Ng8WevYfFnrmLxZ65i8WeuYvFnrmLxZ65i8WeuYvFn/10kA/9m&#10;JAT/ciQF/34uCv+HNxD/iz8W/4xHHfmLTyXyiFYt7INdNuZ+Zz7geHFG23N7TdVug1PQaoxYzGeU&#10;XcllnGDGY6Njw2GsZcFgtWe/X8FovV/Qabpg5mm1Ye9qr2Lvaqtj72qnZO9ppmXwaaZl8GmmZfBp&#10;pmXwaaZl8GmmZfBp/14jA/9pIgT/diME/4IsCf+LNg7/jz4U/ZFFG/SRTCLtjlMq5opaMt+FZTvX&#10;fm1F0Hh2Tct0f1TGcIdawmyPXr9pl2K7Z59luGWnaLZksGqzY7trsWPKbK9j4WyrZO1tpmbtbKNn&#10;7WygaO5rn2jua59o7mufaO5rn2jua59o7mufaO5r/18jA/9rIAP/eSIE/4UrCP+ONAz/kzwS+JZD&#10;GO+WSh7nlVAm4JFYLteKYTrOhGpFyH5zTcJ5e1W+dYNbuXGLYLVukmSybJpnr2qjaqxorGypZ7Zu&#10;p2fEb6Vn2m+iaOtvnmnsb5tq7G6Za+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W2Ya+1t/18jA/9uHgP/&#10;eyEE/4gqB/+RMgv/lzoP9JpBFeubRxrjm00h2pZVLc+PXjnIiWdEwYNvTbt+d1W2eX9bsXaHYK1z&#10;j2WpcJZopm6fbKNsqG6ga7JwnWvAcZxr0nKabOlxl23qcJRt63CSbuxvkm7sbpJu7G6Sbuxukm7s&#10;bpJu7G6Sbuxu/2EhA/9wHQP/fiAD/4spBv+VMQn7mzgN8J4+EeegRBbfoEod05pSK8qTXDjCjWRD&#10;u4dtTbSCdFSvfnxbqnqEYaZ3i2WidJNpnnKbbZpwpHCXb69ylW+8c5NvzXOScOZzkHDpco5x6nGN&#10;cetwjHHrcIxx63CMcetwjHHrcIxx63CMcetw/2MgA/9yGwP/gB8D/44nBf+XLwj4njYL7aI7DuSl&#10;QBLapEYczp5RKsWXWje9kWJCtYxqTK+HclSpgnlbpH+AYJ98iGWbeZBql3eYbZN1oXCQc6xzjXO4&#10;dItzyXWKdOJ0iXToc4h16XKHdepxh3XqcId16nCHdepwh3XqcId16nCHdepw/2UfA/90GgL/gx4C&#10;/5AmBP+aLQb0oTQJ6aY3C+CqPQ7Up0QbyaFPKcCbWDa4lWBCsJBoS6mLb1Ojh3ZanoN+YJmAhWWU&#10;fY1qkHuWbox5n3GJeKlzhne1dYR3xXaDeN91g3jodIJ46XOCeOpxgnjqcYJ46nGCeOpxgnjqcYJ4&#10;6nGCeOpx/2cdA/93GQL/hRwC/5MkA/+dKwXxpDAG5qozCNyuNwzPqkMaxaVOKLyfVzWzmV9Bq5Rm&#10;SqSQbVOei3RamIh7YJOFg2WOgotqioCTboZ+nHGCfad0f3yzdX18w3Z8fdt2fH3odH186HN9fOly&#10;fXzqcX186nF9fOpxfXzqcX186nF9fOpx/2kcAv95GAL/hxsC/5UjA/ugKQTuqCwE468vBdeyNAvL&#10;rUEZwahMJ7ejVTSvnV1Ap5lkSZ+Ua1KZkHJZk415X46KgGSJh4hphIWRbYCDmnF8gqR0eYGxdneB&#10;wHZ2gdZ2doHndHeB6HN4gOlyeH/qcXh/6nF4f+pxeH/qcXh/6nF4f+px/2sbAv97FwL/ihoB/5gh&#10;AvijJgPqrCcD37QpA9K1MgrHsEAYvKxLJrOnUzOqols+op1jSJqZaVGUlXBYjpJ3XoiPfmSDjYZp&#10;foqObXqJmHF2h6Jzc4audXGGvXZvh9J2cIfodHGF6HNyhOlyc4TqcXOE6nFzhOpxc4TqcXOE6nFz&#10;hOpx/20ZAv9+FgH/jRgB/5seAfSnIgLmsCAB2rohAc24MQnCtD4XuLBJJK6rUjGlplo9naJhR5We&#10;aE+Om25XiJh1XYKVfGN9k4RoeJCMbHSPlXBwjaBybYysdGqMu3Vpjc51aY3odGuL6XNtiepxbYjq&#10;cW2I6nFtiOpxbYjqcW2I6nFtiOpx/3AXAv+BFQH/kBYB/54aAfCrGwHithYA070dAci7Lwi9uDwV&#10;s7RHI6mwUDCgq1g7mKhfRZCkZk6JoWxVgp5zW32cemF3mYFmcpeKam6Wk25qlJ5xZpSqc2STuHNj&#10;lMtzY5TmcmWS6nFnj+pwZ47qcGeO6nBnjupwZ47qcGeO6nBnjupw/3MVAv+FEwH/lBQA/KMVAOqw&#10;EgDZvgwAzcEbAcLALQe4vToTrrlGIaS1Ty2asVY5kq5eQ4qrZEyDqGpTfKVxWXajeF9xoX9jbJ+H&#10;aGiekWtknZxuYJyocF6ctnFdnMlxXZzkcF6a63BglutvYZXsb2GV7G9hlexvYZXsb2GV7G9hlexv&#10;/3cSAf+JEQH/mREA86gOANe1CgDPwQoAxsUYALzEKgWywjgRp79EHp67TSuUuFU2i7VcQISyYkl8&#10;r2lQdq1vVnCrdltrqn1gZqiGZGKnj2depppqW6WmbFiltW1XpsdtV6bibFek7Wxan+1sWp7tbFqe&#10;7Wxanu1sWp7tbFqe7Wxanu1s/3wQAf+OEAD2ng0A2K0JAM24CQDHxAgAvsoUALXKJwSryDYPocVB&#10;G5fCSyiNv1Mzhb1aPH26YUV2uGdLcLdtUWq1dFZltHxbYLKEX1yxjmJYsZllVbClZlOws2dSscZn&#10;UrHhZ1Gv8WhTqvBoVKnwaFSp8GhUqfBoVKnwaFSp8GhUqfBo/4IOAP+UDADbpQYAzrEHAMW7BwC9&#10;xwcAtdAQAKzQIwOjzzMMmc0/GI/KSCT/4v/iSUNDX1BST0ZJTEUAAwmGyFEufcZYOHbEXz9vwmZG&#10;acFsS2TAc1Bfv3tUW76EWFe9jVtUvZhdUbykX0+8s2BNvcVgTb3gX0y88GFNt/ViTbb1Yk229WJN&#10;tvViTbb1Yk229WJNtvVi/4kLAOGcAwDQqgUAxbUFALu/BACyywgAq9gNAKPZIAKa2C8JkNY8FIfU&#10;Rh9+0k8pdtBWMm/PXjlozWQ/Y8xrRF7Mc0lay3pMVsqDT1LKjVJPyphUTcqlVkvKs1dKy8VXScvg&#10;VknJ8FhHx/pZSMX7WkjF+1pIxftaSMX7WkjF+1pIxfta95EEANSiAgDHrwQAurkDALDEBQCn0AkA&#10;n+EQAJjhIQOP4DAJhuA7En3fRBt13k0kbt1VK2fcXDJi22Q3XdtrO1nacj9V2npDUtqDRU7ajUhM&#10;2phKSdqlS0jbs0xH3MRMRtzeTEba7UxE2PlPQ9j7T0PY+09D2PtPQ9j7T0PY+09D2PtP25oAAMqp&#10;AgC7swIAsL0DAKXJBQCb1gkAlOgUAYzpJQSE6DMLe+g8FHPoRBtr6EsiZOdSKF7nWS1Z52AyVedo&#10;NVLnbzhP53c7TOeAPUnniT9H6JRBROifQkLprENB6bpEQOrNREDq5ERA6PVEQOf4Q0Dn+ENA5/hD&#10;QOf4Q0Dn+ENA5/hDzaMAAL2uAQCwuAEApMQCAJnQBQCP4QoAifEaAYHxKAV48jIMcPI7E2nyQxli&#10;8kofXPNQI1bzVydS814rT/NlLUz0bDBJ9HMyRvR7NEP0hDZB9Y43PvWZOT32pDo79rA7Ove/PDn4&#10;zzw49+g8OPfsPDj37Dw49+w8OPfsPDj37Dw49+w8v6oAALGzAACkvwAAmMoBAIzYBACE+g4AfPsb&#10;AnT7JgVs/DAKZfw4EF79QBVY/kcZU/5NHU//VCBL/1oiSP9hJUX/ZyZC/20oQP91Kj3/fSs6/4Yt&#10;OP+RLjb/my80/6YwM/+yMTL/vjIx/9AyMf/WMjH/1jIx/9YyMf/WMjH/1jIx/9Yysq8AAKW6AACY&#10;xgAAi9IAAH/fAgB5/xEBb/8ZAmf/IgRg/ywHWv80DFT/PA9P/0MTSv9JFUf/TxdD/1UZQP9bGz7/&#10;YRw7/2YeOf9tHzb/dCA0/30hMf+GIy//kSQt/5slLP+lJiv/ryYq/7snKf++Jyn/vicp/74nKf++&#10;Jyn/vicp/74nprYAAJjCAACLzgAAftsAAHX5BwBr/w8BYv8WAlv/HgNU/yYFTv8uBkn/NQhF/zwL&#10;Qf9DDT7/SA47/04QOP9TETX/WBIz/14TMf9kFC7/ahUs/3IWKv96Fyf/gxgl/44ZJP+YGiP/oBoi&#10;/6obIf+tGyH/rRsh/60bIf+tGyH/rRsh/60bmr4AAIvKAAB+1wAAcOMAAGf/BABe/w0AVv8SAU//&#10;GQJJ/yADQ/8nBD//LgU6/zQGN/86BzP/Pwcw/0QILv9JCSz/Tgkp/1MKJ/9YCiX/Xgsj/2QLIf9s&#10;DB//dA0d/30OG/+HDhn/jw8Y/5kPGP+bEBj/mxAY/5sQGP+bEBj/mxAY/5sQ/0wqA/9IMwX/TzQG&#10;/1Q3CP9aQQ7/XEoW/1pUHf9XYCT/VGsq/1B4L/9NhDP/So82/0eZOf9GoTv/Rak8/0SwPv9Dtz//&#10;QsA//0LJQP9B1UH/QeRB/0HuQv9B9kL/Qf1C/0L/QflE/0H0Rv9C70f/Qu9H/0LvR/9C70f/Qu9H&#10;/0LvR/9C/00pA/9KMgT/UTIG/1c2CP9cPw7/XkkW/11THf9aXiT/V2kq/1N1L/9QgTT/TY03/0qX&#10;Ov9Inzz/R6c9/0auP/9FtUD/RL1B/0TGQv9D0UL/Q+JD/0PsQ/9D9UP/Q/xD/ET/Q/VH/0PvSP9E&#10;60n/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E/00pA/9MMAT/VDEF/1k0CP9fPQ7/YUcW/2BSHf9dXCT/&#10;Wmcr/1ZzMP9TfzT/T4o4/02UO/9LnT3/SqQ//0isQP9Is0H/R7tC/0bDQ/9GzkT/Rd9E/0XqRf1F&#10;80X7RftF90b/RPBJ/0XqSv9G5Uv/R+VL/0flS/9H5Uv/R+VL/0flS/9H/04pA/9PLgT/Vy4F/10y&#10;B/9jOw7/ZUYW/2VQHf9hWST/XWQr/1pwMP9WfDX/U4c5/1CRPP9Omj//TaJA/0upQv9KsEP/SrdE&#10;/0nARf9Iykb9SNtG+kjnR/hI8kf1SPpG8Un/R+pL/0jjTP9J3k3/St5N/0reTf9K3k3/St5N/0re&#10;Tf9K/08oA/9SLAT/WiwF/2EvB/9nOg7/akQV/2pOHP9nVyT/YmEr/15tMf9beDb/V4M6/1SNPf9S&#10;lkD/UJ5C/k+lRPxOrUX7TbRH+ky8SPlMx0j2S9RJ80vlSfBL8EntTPlI6Uz/SuFO/0vaT/9M01D/&#10;TdNQ/03TUP9N01D/TdNQ/03TUP9N/1AoA/9VKgT/XSkF/2UtB/9sOA3/b0IU/29LHP9sVSP/aF4q&#10;/2NpMf9fdDb9XH87+1mJP/lWkkL3VJpE9VOiRvRSqUjyUbFJ8VC5Su9Pw0vuT89L60/iS+dP7kvk&#10;T/hN30/+TtVR/0/OUv9QyVP/UMlT/1DJU/9QyVP/UMlT/1DJU/9Q/1EnA/9YJwT/YScE/2osBv9x&#10;Ngz/dEAT/3RJGv9yUiL/blsp/WhkMPllcDb2YXs7816FQPBbjkPuWZZG7FeeSOpVpkroVK1M51O1&#10;TeVTv07jU8xO4VPfTt1T7U/YUvdR0VP9UspU/lPEVv9Tv1f/U79X/1O/V/9Tv1f/U79X/1O/V/9T&#10;/1InA/9bJQP/ZSQE/24qBv92NAv/ej0R/3pGGP94TyD7dFgo9m9hL/FrbDbtZ3Y86WOAQOZgikXk&#10;XZJI4VuaSt9Zok3dWKpP2leyUNhWvFHVVchS0lXbU85W61PLVvZVxlb9Vr9Y/Va6Wf1Xtlr9V7Za&#10;/Ve2Wv1Xtlr9V7Za/Ve2Wv1X/1MmA/9fIgP/aSED/3MoBf97Mgr/fzsQ/4BEFvt+TB70e1Ql7nZd&#10;LelxaDTkbXI74Gl8QdxlhUbYYo5K1F+WTdFdnVDOXKVSzFqtVMlZtlbHWcJXxlnQV8JZ5li/WfNZ&#10;u1r7WbVb+1qwXftarV37Wa1d+1mtXftZrV37Wa1d+1mtXftZ/1YkA/9iIAP/bSAD/3cmBP9/MAj/&#10;hDkN/YZBFPWFSRvuglEi531aKuF4ZDLcc2461G53QdBqgEfMZolMyGSRUMVimFPDYKBVwF6oWL5d&#10;sVm7XbxbuVzJXLdc4Fy0Xe9csF75Xatf+V2oYPlcpWH5XKVh+VylYflcpWH5XKVh+VylYflc/1gi&#10;A/9lHgP/cR8D/3skA/+ELgf/iTYL+Is+Ee+LRhfoiE4e4YRXJtl+YTHReGo6y3NzQsZvfEjCbIRN&#10;vmmMUbtmk1W4ZJtYtWOjWrNhrFywYLdermDEX6xg2F+pYetfp2H3X6Jj91+fZPdfnWT4Xp1k+F6d&#10;ZPhenWT4Xp1k+F6dZPhe/1sgAv9oHAL/dB0C/34jA/+IKwX9jTQJ85A7DuqQQxTij0oa2opUJdCD&#10;XTDJfmc6w3hvQr50eEi5cYBOtW6IUrJrj1avaZdarGefXKllqF+mZLJhpGS/YqJk0GKgZOdinmX1&#10;Yppm9WGYZ/Zglmj2YJZo9mCWaPZglmj2YJZo9mCWaPZg/10fAv9qGgL/dxwC/4IhAv+LKQT5kTEH&#10;75U4C+aWPxDdlEcX0o5RJMqIWy/Cg2Q5vH5sQbd5dEiydXxOrnKEU6pvi1embZNbo2ubXqBqpGCd&#10;aK5jm2i6ZJloy2WXaONklWnzZJNq9GORa/VikGv1YZBr9WGQa/VhkGv1YZBr9WGQa/Vh/18dAv9t&#10;GAL/ehsC/4UfAv+OJwP1lS4F65k1COGcOwzWmEMWzJNPIsSNWC69h2E4toJpQbB+cUirenlOp3eA&#10;U6N0iFifcZBbm2+YX5huoWKVbatkkmy3ZpBsxmaPbN9mjm3xZYxu82SLbvRjim70Yopu9GKKbvRi&#10;im70Yopu9GKKbvRi/2EcAv9vFgL/fBoB/4geAf+RJALymSsE554xBd2gNgnRnEEVx5dNIb+RVi23&#10;jF83sYdnQKuCbkilfnZOoHt9U5x4hViYdo1clHSVX5FynmKOcahli3C0Z4lww2iHcNtnhnHuZoZy&#10;8mWFcvNkhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GOEcvRj/2MaAv9xFQH/fxgB/4ocAfyUIQLunCcC46Is&#10;A9ikMgjMn0AUw5pLILqVVSyzkF03rItlP6WHbEegg3NNm4B7U5Z9gleSeopcjniSYIp2m2OHdaVm&#10;hHSxZ4J0wGiAdNVogHXsZ3928mZ/dfNlf3XzZH9182R/dfNkf3XzZH9182R/dfNk/2UZAv90FAH/&#10;gRcB/40aAfmXHgHroCMB36YmAtKnMAfIoz4Tv55JH7aZUyuulFs2p49jP6CLakabh3FNlYR4UpCB&#10;f1eMf4dciH2QYIR7mWOAeqNmfnmvaHt5vWl6edFpeXrqaHp68mZ6efJlennzZHp582R6efNkennz&#10;ZHp582R6efNk/2cXAv92FAH/hBYB/5AXAfWbGgHnpB0B26sfAc6qLwbEpj0SuqFIHrKdUSqqmFk0&#10;opRhPpyQaEWWjG9MkIl2UouGfVeGhIVbgoKNX36Al2N6f6Fmd36saHV9u2lzfs5pc37oaHR+8WZ0&#10;ffJldXzzZHV882R1fPNkdXzzZHV882R1fPNk/2kWAf94EwH/hxQA/5MVAPGeFQDjqBYA1a4bAcqt&#10;LQbAqTsRtqVGHa2hUCmlnFgznphfPJeUZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlGJ0hJ9lcYOq&#10;Z2+DuGltg8tpbYPmaG6D8mZvgvJlcIHzZHCB82RwgfNkcIHzZHCB82RwgfNk/2sUAf97EgH/ihIA&#10;/5YSAO2iEADerQ4A0LEZAMWwKwW7rTkPsqlEG6mlTiegoVYymZ1eO5KaZEOLl2tKhpRyUICSeVV7&#10;j4Bad42JXnKMkmFuipxka4moZ2mJtmhnichoZ4njZ2iJ8mZph/NlaobzZGqG82RqhvNkaobzZGqG&#10;82RqhvNk/24SAf9+EAD/jRAA95oOANunCgDTsAsAyrQWAMC0KQS2sTcOra5DGqSqTCWbplUwk6Nc&#10;OYygY0GGnWlIgJpwTnuYd1N2ln5YcZSGXGySkGBokZpjZZCmZWOQtGZhkMZmYZDhZmGQ8mVjjvNk&#10;ZIz0Y2SM9GNkjPRjZIz0Y2SM9GNkjPRj/3EQAf+CDwD/kQ0A3p8JANOqCQDMswkAxLgTALq4JgOx&#10;tjUMp7NBGJ6vSiOWrFMujqlaN4emYT+ApGdGeqFuTHWfdVFwnXxVa5yEWmaajl1jmZhgX5ikYl2Y&#10;smRbmMNkW5jeY1uY8GNclfViXpP1Yl6T9WJek/ViXpP1Yl6T9WJek/Vi/3UOAP+GDQDrlggA1aMH&#10;AMytCADFtgcAvbwRALS9IwKruzIKobk/FZi2SCCQs1EriLBYNICuXzx6q2ZDdKlsSG+oc05qpnpS&#10;ZaWCVmGjjFpdopZcWqKiX1ehsGBWocFgVaLcYFWh72BWn/dfV5z3X1ec919XnPdfV5z3X1ec919X&#10;nPdf/3oMAP2LCQDamwQAzqcGAMSwBgC8uQQAtcEOAKzCIAGkwTAImr88E5G9Rh2Juk8ngbhWMHq2&#10;XThztGQ/brJqRGixcUlksHlNX66BUVutilRYrZVXVKyhWVKsr1tQrMBbUKzaWk+r7ltPqvpbUab6&#10;W1Gm+ltRpvpbUab6W1Gm+ltRpvpb/4AJAOGSAQDRoAQAxqsFALy0BACzvQMAq8cLAKTJHAGcyCwG&#10;k8c5D4rFRBmBw00jesFULHO/WzNtvmI5Z7xpPmK7cENeundHWrmAS1a5iU5TuJRQULigUk24rlRM&#10;uL9US7nYVEu37VRKtvlVSrP+Vkqz/lZKs/5WSrP+Vkqz/lZKs/5W+ocCANaYAADJpQMAva8DALO4&#10;AQCpwgQAoc0IAJrQFgCS0CgEis82DIHOQRV5zEoecstSJmzKWi1myWEyYchoN1zHbzxYxnY/VcZ/&#10;Q1HFiUVOxZRIS8WgSknFrktIxb9LR8bYS0fF7UtGw/lNRcL/TkXC/05Fwv9ORcL/TkXC/05Fwv9O&#10;35AAAMyfAAC/qgEAs7MBAKm9AgCfxwUAltIJAI7aEgCI2yQCgNoyCHjZPhBx2EgYatdQH2TWWCVf&#10;1V8qW9RnL1fUbjNT03Y2UNN/OUzTiDtK05Q+R9OgP0XUrkBE1L9BQ9XYQETT7EBC0vZCQdH+REHR&#10;/kRB0f5EQdH+REHR/kRB0f5E0ZgAAMOlAAC1rgAAqbgAAJ7DAgCUzQYAitkKAITjGAF95CYDdeQy&#10;CG7jPA9n40UVYeNNG1zjVSBX410kVONkJ1DiaypN4nMtSuN8MEjjhjJF45A0Q+OcNUHkqTZA5Lg3&#10;P+XLNz/l5Dc/4/M2PeL7OD3i+zg94vs4PeL7OD3i+zg94vs4xqEAALerAACqtAAAnr4AAJPJAgCI&#10;1AYAf+4OAHntGwFx7ScDau4yCGTuOw1e7kMTWO5LF1PuUhpQ71keTO9gIEnvZyNH728lRPB3J0Hw&#10;gCk/8IoqPfGVLDvxoS058q4uOPK+Lzfz0C838+cvNvHzLzbx8y828fMvNvHzLzbx8y828fMvuacA&#10;AKuwAACfuwAAksYAAIbQAQB73QUAdPcRAG33HAFm+CYDX/gvBlr5OApU+UAOUPpHEUz6ThRI+1UW&#10;RftbGEL7YhpA/GgcPfxwHTr9eB84/YIgNv2NIjT+mCMy/qQkMf+xJTD/vyYv/88mLv/jJi7/4yYu&#10;/+MmLv/jJi7/4yYu/+Mmra0AAJ+3AACSwgAAhs0AAHnaAABw8ggAaP8RAGH/GgFa/yMDVP8rBE//&#10;MwZK/zsIRv9CC0P/SQ1A/08OPf9VEDr/WxE4/2ETNf9oFDP/bxUw/3gWLv+CFyz/jRkq/5kaKf+k&#10;Gij/rxsn/7ocJv/HHCb/xxwm/8ccJv/HHCb/xxwm/8ccobQAAJO/AACGygAAeNYAAGziAABj/AcA&#10;XP8PAFX/FgFP/x4CSf8mA0T/LgRA/zQFPP87Bjn/QQc2/0YIM/9MCDH/UQku/1cKLP9dCir/ZAso&#10;/2wMJf91DSP/fw4h/4oPIP+VEB7/oBAe/6gRHf+xER3/sREd/7ERHf+xER3/sREd/7ERlbwAAIbH&#10;AAB50wAAa+AAAF7tAABW/wMAT/8MAEn/EgFD/xkBPv8gAjn/JwM1/y0DMv8zBC7/OAQr/z0FKP9C&#10;BSb/RwUk/0wGIv9RBiD/VwYd/14HG/9lBxn/bggX/3gIFf+DCBP/jQkT/5YJEv+eCRL/ngkS/54J&#10;Ev+eCRL/ngkS/54J/0ItA/9CMgT/SDIE/0w2Bv9OPAj/UEcO/1BSFf9OXxr/S2sf/0h3JP9Fgyf/&#10;Qo4q/0GXLP8/oC7/P6cv/z6uMP89tTH/Pbwy/zzFMv88zjP/O98z/zvqNP878zT/O/s0/zz/M/48&#10;/zP8Pf809j//NfU//zX1P/819T//NfU//zX1P/81/0MsA/9EMAT/SjAE/040Bv9ROgj/U0YO/1JR&#10;Ff9RXRr/Tmkg/0t0JP9IgCj/RYsr/0OVLf9CnS//QaUw/0CsMf8/szL/P7oz/z7CNP8+zDT/Ptw1&#10;/z3oNf898TX/Pvo1/T7/Nfs//zT4P/828kH/N/BB/zfwQf838EH/N/BB/zfwQf83/0QsA/9HLgP/&#10;TS4E/1EyBf9UOQj/V0QO/1ZPFf9UWhv/UWYg/05yJf9LfSn/SIgs/0aSLv9FmzD/RKIy/0OpM/9C&#10;sDT/Qrc1/0G/Nv9ByTb/QNc3/0DlN/1A8Df6QPg390H/NvZB/zfyQf847EP/OepE/znqRP856kT/&#10;OepE/znqRP85/0UrA/9JLAP/UCwE/1UvBf9ZNwj/XEIO/1tNFf9YVxv/VmMg/1JvJf9Peir/TIUt&#10;/0qPMP9ImDL/R580/0amNf9FrTb/RbQ3/0S8OP5Exjj8RNI5+UPiOfZE7jnzRPc58UT/Oe9E/zrr&#10;Rf875Eb/PONG/zzjRv8840b/PONG/zzjRv88/0YrA/9NKQP/VCkE/1ksBf9eNQf/YUAN/2FKFP9e&#10;VBr/Wl8g/1drJv9Udir/UYEu/06LMf5MlDT8S5w1+0qjN/pJqjj4SLE590i5OvZHwjv1R8078kff&#10;O+5H7DvrSPY76Uf/PedH/z7hSP8/2kr/QNhK/0DYSv9A2Er/QNhK/0DYSv9A/0cqA/9QJwP/WCYD&#10;/14qBP9jMwf/Zj0N/2ZHE/9kURr/YFsg/1xnJv1Zciv6Vn0v+FOHM/ZRkDX0UJg38k6fOfFNpjvv&#10;TK087ky1PexLvj3rS8o+6UvcPuVM6j3iS/U/30v+QdxK/0LUTP9DzU3/Q8tO/0PLTv9Dy07/Q8tO&#10;/0PLTv9D/0ooA/9UJAP/XCMD/2MoBP9oMAb/bDsL/2xEEv9qThn+Zlgf+WFiJfVebSvyW3gw71iC&#10;NOxWizfqVJQ56FObO+ZRoz3lUao+41CyP+FPu0DgT8dA3k/YQdlP6EHUT/RD0E7+Rc5O/0bIUP9G&#10;wlH/R8BR/0fAUf9HwFH/R8BR/0fAUf9H/00lAv9XIQL/YCAD/2gmA/9uLgX/cjgK/3JBEP1wSxf3&#10;bVQd8mheJO1kaSrpYXQw5V5+NOJbhzjgWY873VeXPttVn0DYVKZC1VOuQ9JSt0TQUsJFzlLQRstS&#10;5UbIUvJIxVL9ScJS/0q8VP9Kt1X/SrZV/0q2Vf9KtlX/SrZV/0q2Vf9K/1AjAv9bHgL/ZB4C/20k&#10;A/9zKwT/dzUI/ng+DvZ3RxTwdFAb6m9aIuRrZSngZ28v22N5NdZggjrSXYo+z1uSQcxZmkPKWKFF&#10;yFepR8ZWsknEVrxKwlXJS79V30u8Vu5MuVb6TbdW/02yWP9Nrln/TaxZ/02sWf9NrFn/TaxZ/02s&#10;Wf9N/1MgAv9eHAL/aBwC/3EiAv94KAP/fDEH+H46C/B9QxHpekwY4nZXH9xyYSjUbWsvz2l0Nstl&#10;fTvHYoVAxGCNQ8FelUa/XZxIvFukS7parUy4WbdOtlnDT7RZ1U+xWupQrlr3UKxa/1CoW/9QpFz/&#10;UKRd/0+kXf9PpF3/T6Rd/0+kXf9P/1YeAv9hGQL/bBoC/3UgAv98JQP9gS4F84Q3CeqEPw7igUgV&#10;231THdF3XSfLcmcwxm5wN8JqeDy+Z4BBumWIRbdjkEi0YZhLsl+fTa9eqE+tXbJRq12+UqldzlOm&#10;XeVTpF70U6Je/1OfX/9SnGD/Uptg/1KbYP9Sm2D/Uptg/1KbYP9S/1gcAv9kFwH/cBkB/3kdAf+A&#10;IwL4hioD7YkyBuSKOwrciEUS0YJQHMp9WibEeGMvvnNsN7lvdD21bHxCsmqERq5njEqrZZNNqGSb&#10;T6VipFKjYa5UoWG5VZ9hyFadYeFWm2LxVZli/VWXY/9UlWT/VJRk/1OUZP9TlGT/U5Rk/1OUZP9T&#10;/1oaAv9nFQH/cxcB/30bAf+EIAHziiYC6I4uBN+QNgfUjEERy4dNG8SCVya9fWAvt3hpNrJ0cT2u&#10;cXhCqm6AR6ZsiEqjao9OoGiYUZ1noFOaZqpVmGW1V5VlxFiUZdtYkmbvV5Fm/FePZ/5Wjmf+VY1o&#10;/lWNaP5VjWj+VY1o/lWNaP5V/1wYAf9pEwH/dhYB/4AZAf2IHQHvjiIB5JMpAtqUMQbOkD8PxotL&#10;Gr6GVSW3gV4usX1mNqx5bjyndnVCo3N9R59whEucboxOmGyUUpVrnVSSaqdXkGmyWY1pwFqMadVa&#10;imrsWYpq+liJa/1Xh2v9Vodr/laHa/5Wh2v+Vodr/laHa/5W/14XAf9sEgH/eBQB/4MXAPmLGgDr&#10;kh0B4JgjAdOYLwXKlD0OwY9JGbmKUySyhlstrIFkNaZ+azyhenJCnXd6R5l1gUuVc4lPkXGRUo5v&#10;mlWLbqRYiG2vWoZtvVuEbdBbg27pWoNu+FmCb/xYgm/9V4Jv/VeCb/1Xgm/9V4Jv/VeCb/1X/2AV&#10;Af9uEQH/exMA/4YUAPaPFgDnlhgA25wcAM+bLQTFlzsNvJNHGLSOUSOtilksp4ZhNKGCaTucf3BB&#10;l3x3RpN5fkuPd4ZPi3WOUohzl1WEcqFYgnGsWn9xulx+ccxcfXLnW31y9lp8cvxZfHL8V3xy/Vd8&#10;cv1XfHL9V3xy/Vd8cv1X/2IUAf9xEQH/fREA/4gSAPKSEgDjmhIA1Z8ZAMqeKwTBmzkMuJdFF7CS&#10;TyKpjlgroopfM5yGZzqXg25AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d59Ye3aqW3l1uFx3dcpcd3bl&#10;XHd39Vp3dvtZd3b8WHd2/Fd3dvxXd3b8V3d2/Fd3dvxX/2QSAf9zEAD/gBAA/4sQAO+VDgDfng0A&#10;0KIXAMahKQO9njcLtJpDFqyWTSCkklYqnY5eMpeLZTmSiGxAjYVzRYiDekqEgIFOgH+KUnx9k1V4&#10;fJ1YdXuoW3N6tlxxesdccXriXHF781pxe/tZcnr8WHJ6/FhyevxYcnr8WHJ6/FhyevxY/2cRAf91&#10;DwD/gw4A9I4NANuZCgDUoQsAzKQVAMKkJwO4ojYKsJ5CFaeaTB+gl1QpmZNcMZOQYziNjWo/iIpx&#10;RIOIeEl+hn9NeoSIUXaCkVVzgZtYb4CmWm1/tFxrf8Vca4DfXGuA8lprgPtZbH78WG1+/FhtfvxY&#10;bX78WG1+/FhtfvxY/2kQAf94DgD/hQwA4pIIANWbCQDOowkAx6gSAL2oJQK0pjQJq6JAE6OfSh6b&#10;m1InlJhaMI6VYTeIkmg9gpBvQ36Odkh5jH1MdYqFUHGIjlRth5lXaoakWWeFsVtlhcJbZYXcW2WF&#10;8FpmhftZZ4P8WGeD/Fdng/xXZ4P8V2eD/Fdng/xX/2wOAP97DADyiQkA2ZUGAM+eCADJpggAwasQ&#10;ALirIgKvqjIIpqc+Ep6kSByWoVElj55YLoibXzWCmWY8fZZtQXiUdEZzkntLb5CDT2uPjFJnjpZV&#10;ZI2iWGGMr1lfjMBaX4zZWV+M7llfjPtYYYr9V2GJ/Vdhif1XYYn9V2GJ/Vdhif1X/28MAP9/CQDf&#10;jQMA0pgGAMqiBgDCqQYAuq8OALKwIAGpri8Goaw8EJipRhqRp08jiaRWLIOiXTN9n2Q5d51rP3Kb&#10;cURumnlIaZiBTGWXilBhlZRTXpWgVVuUrVdalL1YWZTUV1mU7FdZk/lWW5H+VVuQ/lVbkP5VW5D+&#10;VVuQ/lVbkP5V/3MJAPWEBADYkQMAzJwFAMOlBQC7rQQAs7MMAKu1HAGjtCwFm7I5DpKwRBeKrU0g&#10;g6tUKX2pXDB3p2I2caVpPGykb0FoondFZKF/SV+fiExcnpJPWJ6eUladq1NUnbxUU53RVFOd61NT&#10;nPhTVJr/U1SZ/1NUmf9TVJn/U1SZ/1NUmf9T/3gGAOGJAADQlgIAxqEDALypAwCzsAEAq7gIAKS6&#10;GACcuikDlLk2C4y3QRSEtUodfLNSJXaxWixwr2Aya65nOGatbjxiq3VAXqp9RFqphkhWqJFKU6id&#10;TVGnqk5PqLpPTqjPT06n6U9NpvdPTaX/T06k/09OpP9PTqT/T06k/09OpP9P+n8AANiOAADJmwEA&#10;vqUCALStAQCrtQAAob8EAJvBFACUwSUCjMAzCIS/PhF8vUgZdbxQIW+6WCdquV8tZbhlMmC3bDZc&#10;tnQ6WLV8PlW0hUFRtJBETrOcRkyzqUhKs7lISbTOSEmz6UhIsfZJSLD/Skiw/0pIsP9KSLD/Skiw&#10;/0pIsP9K4oYAAM6UAADCoQAAtqkAAKuxAAChugEAmMMFAJDJEACKySABg8kvBXvIOw10x0UUbsZO&#10;G2jFViFjxF0nXsNkK1rCay9WwXIzU8F7Nk/AhDlMwI88SsCbPkfAqD9GwLhARcDNQEXA6D9EvvZB&#10;Q73/QkO8/0NDvP9DQ7z/Q0O8/0NDvP9D1o0AAMabAAC4pQAAra4AAKK2AACYvwIAjcgGAIPRCwB/&#10;0hoAedIqA3LSNwhs0UIPZtFLFWHQUxpcz1sfWM9iI1TOaSdRznEqTc56LUrOgzBIzo4yRc6aNEPO&#10;qDVCzrg2Qc/NNUHO6DVAzfU3P8v+OT7L/zk+y/85Psv/OT7L/zk+y/85ypYAALyiAACvqgAAo7MA&#10;AJi8AACNxgMAgs8HAHjZCwBz3hgAbt4mAmjeMwVi3j4KXd5ID1neUBRV3lgXUd5gG07eZx5L3W8g&#10;SN54I0begSVD3ownQd6YKT/epio+37UqPeDIKj3f4yo83fErO9z7LTrc/S463P0uOtz9Ljrc/S46&#10;3P0uwJ8AALGnAACksAAAmLoAAI3DAACBzQIAdtcHAG7oDwBp6BsBY+gnAl7pMgVY6TsIVOlEDE/q&#10;TA9M6lMSSepbFUbqYhdE62oZQetyGz/rex0864YeOuyRIDjsniE37awiNu27IzXuzyM07uYjNOv1&#10;IzTr+CM06/gjNOv4IzTr+CM06/gjs6UAAKatAACZtwAAjcEAAIDLAAB11QEAaeEGAGTzEQBe8xwB&#10;WfQmAlT0MARP9TgGS/VACEf2RwpE9k4MQfdVDj/3XA8892MROvhqEzf4cxQ1+H0WM/mIFzH5lBgv&#10;+qEZLvqvGi37vhos+88bK/vnGyv76xsr++sbK/vrGyv76xsr++sbqKoAAJq0AACNvwAAgMkAAHTT&#10;AABn3gAAXvIIAFn+EQBT/xoBTv8jAkn/KwNF/zMEQf86BT7/QQY7/0cHOP9OCDX/VAkz/1oJMf9h&#10;Ci//aQss/3IMKv99DSj/iA4m/5UPJf+hECT/rhEj/7oSIv/KEiL/0BIi/9ASIv/QEiL/0BIi/9AS&#10;nLIAAI68AACBxwAAc9EAAGfdAABZ4wAAU/0GAE3/DgBI/xYAQ/8eAT//JgI6/y0CN/8zAzP/OQMw&#10;/z8ELv9EBCv/SgUp/1AFJ/9WBiT/XQYi/2UHIP9uBx3/eQgb/4UIGv+SCRn/ngkY/6gJF/+zCRf/&#10;twkX/7cJF/+3CRf/twkX/7cJkLoAAILFAAB00AAAZ9wAAFjjAABN8AAAR/8CAEL/DAA8/xEAOP8Y&#10;ATT/HwEw/yUBLP8rAin/MAIl/zUCI/86AiD/PwMe/0QDHP9JAxn/TwMX/1YEFf9eBBL/aAQR/3IF&#10;D/9+BQ7/igUO/5QFDf+eBQ3/ogUN/6IFDf+iBQ3/ogUN/6IF/zkvAv88MAP/QTED/0Q0BP9EOgb/&#10;REUI/0VRDP9DXRH/QWkW/z52Gf88gRz/Oowe/zmWIP84niH/N6Uj/zerI/82siT/Nrkl/zbAJf81&#10;yib/Ndcm/zXlJv817yb/Nfgm/zb/Jv42/yb8Nv8m/Db/J/o2/yj6Nv8o+jb/KPo2/yj6Nv8o/zkv&#10;Av8+LwP/RC8D/0YyBP9IOAb/SEMI/0hPDf9HWxL/RGcW/0JzGv8/fx3/PYof/zyTIf87myP/OqIk&#10;/zmpJf85sCb/OLYm/zi+J/84xyf/ONMo/zjjKP847Sj+OPco+zj+J/k5/yf4OP8p+Dj/KvY4/yr2&#10;OP8q9jj/KvY4/yr2OP8q/zovAv9BLAP/RiwD/0ovBP9MNwX/TUEI/0xMDf9LWBL/SGQX/0ZwG/9D&#10;fB7/QYcg/z+QI/8+mCT/PaAl/z2mJv88rSf/PLQo/zu7Kf87xCn/O88p/jvgKvs76yr4O/Up9jz+&#10;KfQ8/yrzO/8r8jv/LO87/y3vO/8t7zv/Le87/y3vO/8t/zwtAv9EKQL/SikD/04sBP9RNAX/Uj4I&#10;/1JKDf9QVRL/TWEX/0ptG/9IeB//RYMi/0ONJP9ClSb/QZ0n/0CjKP9Aqin+P7Eq/T+4K/w/wSv6&#10;P8sr9z/cLPU/6SzxP/Qr7z/9LO0//y3sPv8v6z7/MOc//zDnP/8w5z//MOc//zDnP/8w/0AqAv9I&#10;JgL/TiYD/1IpA/9WMgX/VzwH/1dHDP9VURL/Ul0X/1BpHP9NdCD/Sn8j/UiJJvtHkSj6Rpkp+EWg&#10;KvdEpyv1RK0s9EO1LfNDvS3yQ8gu8EPXLuxD5y7pRPMt5kP8MORC/zHjQv8y4UL/M9xD/zTcQ/80&#10;3EP/NNxD/zTcQ/80/0MnAv9LIwL/UiIC/1gnA/9cLwT/XTkH/15DDP9bThH/WFgX/lVkHPpSbyD3&#10;UHok9E2EJ/JMjSnwSpUr70mcLe1Joy7sSKov6kexL+lHujDnR8Uw5kfSMOJI5TDfR/Iy20f7NNhG&#10;/zXVRv820kb/N81I/zfNSP83zUj/N81I/zfNSP83/0YkAv9PIAL/Vh8C/10kA/9hLAT/YzUG/2RA&#10;C/9iShD6XlQW9VtfHPFYayDuVXUl61N/KOhRiCvmT5Et5E6YL+JNoDDhTKcx30yuMt1LtzPbS8I0&#10;2UrPNdVL5DXQS/A2zUr7OMpK/zrISv86xkv/O8FM/zvBTP87wUz/O8FM/zvBTP87/0ohAv9THQL/&#10;WxwC/2IiAv9nKQP/aTIF/2o8CfloRg/yZVAV7WFbGuheZiDkW3El4Vh7Kd5WhCzbVIwv2FKUMtRR&#10;mzTSUKM10E+qN85OsjjMTrw5yk7JOshO3TrET+07wU75Pb5O/z28Tv8+uk//PrZQ/z62UP8+tlD/&#10;PrZQ/z62UP8+/00eAv9WGgH/XxoB/2cgAv9sJgL/by4E+XA4B/JvQgzrbEsS5WlXGd9lYh/aYWwl&#10;1F12KtBbfi/NWYcyylePNchWljfGVJ05xFOlO8FTrTy/Urc+vVLDP7xS0z+5Uug/tVL2QbNS/0Gx&#10;U/9Br1P/QaxU/0GsVP9BrFT/QaxU/0GsVP9B/1AcAf9aFwH/ZBgB/2wdAf9xIwL9dSoD83YzBet2&#10;PQrjc0cP3G9TF9RrXh/OZmcmymNxK8ZgeTDCXoE0v1yJN71akTq6WZg8uFigPrZXqEC0VrJCsla9&#10;Q7BVzEOtVuNEq1bzRKhX/kSnV/9EpVj/RKJY/0SiWP9Eolj/RKJY/0SiWP9E/1MZAf9dFAH/aBYB&#10;/3AaAf92IAH3eiYC7XwuA+R8OAfcekQN0nVPFstwWh7GbGMmwWhsLL1mdTG5Y301tmGEObNfjDyw&#10;XZQ/rlybQatbpEOpWq1Fp1q4RqVZx0ejWt5HoVrvR59b/EedW/9Hm1z/Rppc/0aaXP9Gmlz/Rppc&#10;/0aaXP9G/1UXAf9gEgH/axQB/3QXAP96HAHyfyIB54EpAt6CMwTTf0AMy3pMFcR2Vh6+cWAluW5o&#10;LLRrcTKxaHk2rWaAOqpkiD2nYo9ApWCXQ6JfoEWfXqlHnV60SZtdwkqZXdZKl17sSpZf+kmVX/9J&#10;k2D/SJJg/0eSYP9HkmD/R5Jg/0eSYP9H/1gVAf9jEQH/bhIA/3cVAPt+GADtgx0A4ocjAdaHLgPM&#10;gz0LxX9JFL17Ux23dl0lsnNlLK1vbTKpbXU3pmp8O6JohD6fZoxBnGWURJljnEeXYqZJlGKwS5Jh&#10;vkyQYdBMj2LoTI5j+EuNY/9KjGT/SYtk/0mLZP9Ji2T/SYtk/0mLZP9J/1oTAf9mEAD/cREA/3oS&#10;APeCFADohxcA3YscANCLLAPHiDsKv4RHE7h/URyxe1okrHdiK6d0ajGjcXI2n295O5ttgD+Ya4hC&#10;lWmQRZJomUiPZqJKjGatTIpluk2IZcxOh2bmToZn9kyGZ/9LhWj/S4Ro/0qEaP9KhGj/SoRo/0qE&#10;aP9K/1wSAf9oDwD/dBAA/30QAPOFEADkixEA1o8XAMuOKgLCjDgJuohEErOETxusf1gjp3xgK6F4&#10;aDGddW82mXN2O5VxfT+Sb4VCjm2NRYtslkiIa6BLhWqqTYNpt06BachPgGrjT4Br9E5/a/9Mf2v/&#10;S39r/0t/a/9Lf2v/S39r/0t/a/9L/14QAf9rDgD/dg4A+4ANAOqIDQDbjwwA0JIVAMeSJwK+jzYI&#10;toxCEa6ITRqohFYiooBeKpx9ZTCXemw1k3dzOo91ez6Mc4JCiHKLRoVwk0mCb51Mf26oTn1utU97&#10;bcZQem7gUHlv8k55b/5NeW//THlv/0t5b/9LeW//S3lv/0t5b/9L/2APAP9tDQD/eQwA7oMLANuL&#10;CQDUkQoAzJUTAMKVJQK5kzQHsY9BEKqMSxmjiFQhnYRcKZeBYy+Sfmo1jnxxOYp6eD2GeIBCg3aI&#10;RX91kUl8c5tMeXKmTnZys1B1csNQc3LdUHRz8E90c/1NdHP/THRz/0x0c/9MdHP/THRz/0x0c/9M&#10;/2IOAP9vDAD8ewoA3oYGANWOCADPlAkAx5gRAL6YIwG1ljIGrZM/D6aQSRifjFIgmIlaKJOGYS6O&#10;g2g0iYFvOYV/dj2BfX5BfXuGRXp5j0l2eJlMc3ekTnF3sVBvdsFQbnfZUG53709ud/xObnf/TW93&#10;/0xvd/9Mb3f/TG93/0xvd/9M/2QNAP9yCgDwfgYA2ogFANCQBwDKlwgAwpsQALmbIQGxmjAGqZc9&#10;DqGURxeakVAflI1YJ46LXy2JiGYzhIZtOICEdD17gntBeICERXR/jUhxfZdLbXyiTmt8r09pe75Q&#10;aHzVUGh87U9pfPtOaXz/TWp7/0xqe/9Manv/TGp7/0xqe/9M/2YKAP91CADhgQIA1IsFAMuTBgDE&#10;mgYAvZ4OALWfHwGsni4FpJs7DJ2YRRWWlU4ej5NWJYmQXSyEjmQyf4trN3qKcjx2iHlAcoaBRG+F&#10;ikdrg5VKaIKgTWWBrE5jgbxPYoHRT2KB605jgflNY4H/TGSA/0tkgP9LZID/S2SA/0tkgP9L/2kI&#10;APt4BADchAEAz48EAMaXBQC/nQUAt6EMAK+jHACnoiwEn6A5C5ieQxSRm0wciphUI4SWXCp/lGIw&#10;epJpNXWQcDpxjnc+bY1/QmmLiEZlipJJYomeS1+Iqk1eiLpOXIjOTl2I6U1dh/hMXYf/S16G/0te&#10;hv9LXob/S16G/0tehv9L/20FAOp8AADViAAAypIDAMGaAwC5oAMAsaYJAKmnGQCipykDmqU2CZKj&#10;QRKLoUoahJ9SIX6dWih5m2AudJlnM2+XbjhrlnU8Z5R9QGOThkNgkZBGXJGcSVqQqUtYkLhMV5DM&#10;TFeQ50tXj/dKV47/SliO/0lYjv9JWI7/SViO/0lYjv9J/3EBAOCAAADPjAAAxJYCALueAgCypAAA&#10;qaoFAKKsFQCbrCYClKs0B4yqPw+FqEgXfqZQHnikWCVzol4rbqFlMGqfbDRlnnM5YZ17PF6bhEBa&#10;mo5DV5maRVSZp0dSmbZIUZnKSFGY5khRl/VIUZf/R1GW/0dRlv9HUZb/R1GW/0dRlv9H9ncAANiF&#10;AADJkQAAv5sBALSiAACrqAAAobAAAJqyEQCUsyIBjbIwBYWxPAx+r0YUeK5OG3KsViFtq1wnaKlj&#10;LGSoajBgp3E0XKZ5OFilgjtVpIw+UaOYQE+jpUJNo7RDTKPIQ0yj5ENLofRDS6D/REug/0RLoP9E&#10;S6D/REug/0RLoP9E430AAM+LAADClgAAt58AAK2mAACjrQAAmbUAAJC5DgCLuh4BhLotA325OQl3&#10;uEMQcbZMF2u1Ux1mtFoiYrNhJl6yaCtasW8uVrB3MlOwgTVPr4s4TK+XOkqupDxIrrM9R67HPUeu&#10;4zxGrfM9Rqv+PkWr/z9Fq/8/Rav/P0Wr/z9Fq/8/2oMAAMeRAAC7nAAAr6QAAKWrAACasgAAkLoB&#10;AIbBCQCBwhgAe8IoAnXCNQZvwUAMacBJEmS/URdfvlgcW75fIFe9ZiRUvG4nUbx2Kk27fy1Ku4ow&#10;SLuWMkW7ozRDu7I0QrvFNUO74jRCufM1Qbj9N0C3/zdAt/83QLf/N0C3/zdAt/83zosAAL+YAACy&#10;oQAAp6kAAJywAACRuAAAhsACAHvIBwB0yxIAcMwiAWvLMANmyzwHYctFDFzKThFYylYVVMpdGVHJ&#10;ZBxOyWwfS8l0IkjIfiRFyIgnQ8iVKEHIoio/yLErPsnEKz7J4So+x/IrPcb8LTzF/y48xf8uPMX/&#10;LjzF/y48xf8uxJMAALafAACppgAAna4AAJK3AACGvwAAe8cDAHDPBwBn1g0AZNcaAGDYKgFc2DYD&#10;WNhBBlTYSgpQ2FINTdhaEErXYhNH12kWRddyGELXfBpA2IccPdiTHjzYoR862bAgOdnDIDnZ3yA5&#10;1+8gONX5IjfU/yM31P8jN9T/IzfU/yM31P8juZwAAKukAACfrAAAk7UAAIe+AAB7xgAAcM4DAGXW&#10;BwBd4w4AWuMbAFbjJwFS5DICTuQ8BErkRAZH5U0IReVVCkLlXAxA5WQOPuZsEDvmdhI55oAUN+eM&#10;FTXnmRY056gXMui4GDLozBgx6OUYMeb0GDHl/Bgx5fwYMeX8GDHl/Bgx5fwYrqIAAKGqAACUswAA&#10;iL0AAHvGAABvzgAAY9YBAFjeBQBU7hAAUe8bAE3vJgFJ8C8CRfA4A0HxPwQ+8UcFPPJOBjryVQc3&#10;8lwINfNkCTPzbQox9HcML/SCDS30jw4r9Z0PKvarECn2vBAo9s4RJ/fmESf18REn9fERJ/XxESf1&#10;8REn9fERo6gAAJayAACIuwAAe8UAAG/OAABi1wAAVt4AAE7wBwBK+hAARvsZAEL7IgE//CoBO/0y&#10;Ajj9OQI1/j8DMv5GAzD/TAQu/1MFK/9aBSn/YgYn/2sGJP92ByP/gggh/5AIIP+dCR//qwke/7oJ&#10;Hf/JCRz/3Qkc/90JHP/dCRz/3Qkc/90JmLAAAIq6AAB8xAAAb80AAGLYAABV3gAASeQAAET7BQA/&#10;/w4AO/8VADj/HAA0/yQBMf8rAS3/MQEq/zYCJ/88AiX/QgIj/0gCIP9OAx7/VQMc/10DGf9nBBf/&#10;cgQV/38EFP+MBRP/mgUS/6YFEf+yBRH/vAUR/7wFEf+8BRH/vAUR/7wFjLgAAH3CAABvzAAAYtgA&#10;AFTfAABH5QAAPvEAADn/AQA0/wsAMP8QACz/FgAp/xwAJv8iACL/JwEf/ywBHP8xARr/NgEY/zwB&#10;Ff9BARP/SAIR/08CEP9XAg3/YQIM/2wCCv95Agn/hgMI/5IDB/+dAwb/pQMG/6UDBv+lAwb/pQMG&#10;/6UD/zExAv82LgL/Oi8C/zsyA/87OQT/O0MF/zlPB/84XAr/NmgN/zR0EP8ygBL/MYsU/zCUFv8w&#10;mxf/L6IX/y+oGP8urxn/LrUZ/y68Gf8uxRr/Ls8a/y7gGv8u6xr/LvQa/y78Gvwv/xn7L/8a+i7/&#10;G/ou/xz6Lv8c+i7/HPou/xz6Lv8c/zMvAv85LAL/PS0C/z4wA/8/NgT/P0EF/z1NB/88WQr/OmUO&#10;/zhyEf82fRP/NYgV/zSRF/8zmRj/M6AZ/zKmGf8yrBr/MbMa/zG6G/8xwhv/Mcwb/zHdG/8x6Rv9&#10;MfMb+jL7G/gy/xv3Mv8c9jH/HfUx/x71Mf8e9TH/HvUx/x71Mf8e/zUsAv88KgL/QCoC/0ItA/9D&#10;NAT/RD8F/0JKB/9BVgr/P2IO/z1uEf87ehT/OYQW/ziOGP83lhn/Np0a/zakG/81qhz/NbAc/zW3&#10;Hf81vx3/Nckd/DXYHfo15x33NfEd9DX6HfI1/x7xNf8f8DX/IO80/yHvNP8h7zT/Ie80/yHvNP8h&#10;/zgqAv8/JwL/QyYC/0YpAv9JMgP/STwF/0hHB/9GUwv/RF8P/0JqEv9AdhX/PoAY/zyKGf88khv/&#10;O5oc/TqgHfw6px37Oa0e+jm0H/k5vB/4OcYf9jnTH/I55B/vOfAf7Dr6H+o5/yHpOf8j6Dn/JOc5&#10;/yTnOf8l5zn/Jec5/yXnOf8l/zwnAv9DIwL/SCIC/0wmAv9PLwP/UDkF/05DB/9MTwv/SlsP/0hm&#10;E/9FcRb8Q3wZ+kKGG/hBjhz2QJYe9T+dH/M/oyDyPqog8T6xIfA+uSHuPsMh7T7PIeo+4iHmP+8h&#10;4z75I+E9/yXfPf8n3j3/KNw9/yjcPf8o3D3/KNw9/yjcPf8o/z8jAf9HIAH/TB4B/1EkAv9VLAP/&#10;VjUE/1U/Bv9TSgr+UFYP+k5iE/ZLbRfzSXca8EeBHO5Gih7sRZIg60SZIelDoCLoQ6cj5kOuI+VC&#10;tiTkQsAk4kPMJN9D4CTbQ+0l1kL4KNNC/yrRQv8rz0H/K85B/yzOQf8szkH/LM5B/yzOQf8s/0Mg&#10;Af9KHAH/UBsB/1chAf9bKAL/XDID/1s7BvxZRgn2VlEO8VRdE+1RaBfpT3Ia5k18HeRLhSDiSo4h&#10;4EmVI95InCTcR6Mm2kerJ9hGsyjVRrwo00bIKdFG3CrNR+wqyUb3LMdG/y7ERv8vw0b/L8JG/y/B&#10;Rv8vwUb/L8FG/y/BRv8v/0YdAf9OGAH/VhgB/1weAf9gJQL/Yi0D/GI3BfRgQQjuXUwN6FpYEuNY&#10;YxffVW4b21J3H9hQgCLUT4kk0U2QJ89MlyjNTJ4qy0umK8lKrSzHSrctxkrCLsRK0S/BS+cvvUr0&#10;MbtK/zK4Sv8yt0v/M7ZL/zO2S/8ztkv/M7ZL/zO2S/8z/0oaAf9SFQH/WhYB/2EbAf9mIQH+aCkC&#10;9GgyA+xnPAblZEgL32FUENleXhfSW2kczlhyIMtWeyTIVIMnxVKLKsNRkizBUJkuv0+hL71PqDG7&#10;TrEyuU68M7dOyjS1TuE0sk7xNa9P/TatT/82rE//NqtP/zarT/82q0//NqtP/zarT/82/00XAf9V&#10;EgH/XxQA/2YYAP9rHQH4bSQB7W4sAuVtNgTda0MI1GdPEM1kWhfIYGQdxF1tIsFbdia9WX4pu1eF&#10;LLhWjS+2VZQxtFScM7JTpDSwUq02rVK3N6xSxTiqUto4p1LtOaVT+jmjU/85olP/OaFU/zihVP84&#10;oVT/OKFU/zihVP84/08UAf9ZEAD/YxIA/2oUAP9vGQDych8A5nQmAd10MQLTcT8Iy21LD8VpVhfA&#10;ZmAdu2NpIrdgcSe0XnkrsVyALq5biDGsWY8zqliXNadXnzelV6g5o1azOqFWwDufVtI8nVbpPJtX&#10;+DyaV/88mVj/O5hY/zuYWP86mFj/OphY/zqYWP86/1ISAf9cDgD/ZhAA/20RAPpzFADrdxgA4Hkf&#10;ANR5LQLLdjwHxHJIDr5vUxa4a1wds2hlIq9lbSesY3UrqWF8L6ZfhDKjXos1oV2TN55cmzmcW6Q7&#10;mVqvPZdauz6WWsw/lFrlP5Jb9T6RW/8+kFz/PZBc/zyPXP88j1z/PI9c/zyPXP88/1URAP9fDQD/&#10;aQ4A/3EOAPV3EADmexEA2X0YAM59KgLFezkGvndFDrd0UBWxcFkcrW1iIqhqaSelaHEsoWZ4L55k&#10;gDObYoc2mGGPOJZgmDuTX6E9kV6rP49euECNXshBi17hQYpf80CJX/8/iWD/Pohg/z6IYP89iGD/&#10;PYhg/z2IYP89/1cPAP9iDAD/bAwA+HQMAOl6DADefgwA0oEVAMiBJwHAfzYGuHxCDbJ4TRWsdVYb&#10;p3JfIqJvZieebG4sm2p1MJdofDOUZ4Q2kWWMOY5klTyMY54+iWKoQIditUKFYsVChGLeQ4Nj8UKC&#10;Y/1BgmT/QIJk/z+CZP8/gmT/P4Jk/z+CZP8//1kOAP9kCwD/bgoA6ncIANt9CADUggoAzIQSAMOF&#10;JAG7gzQFs4BADK18SxSmeVQboXZcIZxzZCaYcWsrlG9yL5FteTOOa4E2i2qJOYhokjyFZ5s/gmam&#10;QYBmskN+ZsFEfWbZRHxn70N8Z/xBfGj/QHxo/0B8aP8/fGj/P3xo/z98aP8//1sMAP9nCQD3cQcA&#10;3noFANSABwDOhQkAx4cRAL6IIgG2hzEEr4Q+C6iBSROifVIanHpaIJd3YSaTdWgrj3NvL4txdzOI&#10;b342hW6GOoJtjz1/a5k/fGujQnlqsEN4ar9EdmrURXZr7UN2a/tCdmv/QXZs/0B2bP9Admz/QHZs&#10;/0B2bP9A/10KAP9pBwDsdAMA2nwEANCDBgDJiAcAw4oPALqLIAGyii8Eq4g8CqSFRxKdgVAZmH5Y&#10;H5N8XyWOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJZAdm+hQnRurkRybr1FcG7RRXBv60Rwb/pD&#10;cW//QXFv/0BxcP9AcXD/QHFw/0BxcP9A/18IAP9rBADhdgAA1H8DAMuGBQDFiwYAvo0NALWPHgCu&#10;ji0Dpow6CZ+JRRGZhk4Yk4NWHo6AXSSJfmQphXxrLYF6cjJ9eHk1eneCOXd2izxzdZU/cXSfQm5z&#10;rERsc7tFa3PORWtz6URrc/hDa3P/Qmxz/0Fsc/9AbHP/QGxz/0Bsc/9A/2EFAPpuAQDdeQAA0IIC&#10;AMeJBADAjgQAuZEMALGSGwCpkisDopA4CJuNQw+UikwXjohUHYmFWyOEg2IogIFpLXx/cDF4fnc1&#10;dXx/OHF7iDxuepI/a3mdQWh4qkNmeLhEZXjMRWV450RlePdDZnj/QmZ4/0FmeP9AZnj/QGZ4/0Bm&#10;eP9A/2QDAO5xAADYfAAAy4UCAMOMAwC7kQMAs5QJAKyWGAClligCnZQ2B5aSQQ6Qj0oVio1SHISL&#10;WiJ/iWAne4dnLHeFbjBzg3U0b4J9N2yBhjtpf5A+Zn6bQWN+qENhfbZEYH3JRF995UNgffZCYH3/&#10;QWF9/0Bhff9AYX3/QGF9/0Bhff9A/2cAAON0AADSfwAAx4gBAL6PAgC2lQEArpgGAKaaFQCfmiYC&#10;mJkzBpGXPwyLlUgUhZNQGn+RWCB6j18ldo1lKnKLbC5uinMyaoh7NmaHhDljho48YIWZP12EpkFb&#10;hLRCWoTHQ1qE40Jag/RBW4P/QFuD/0Bbg/8/W4P/P1uD/z9bg/8//2oAAN54AADNgwAAwowAALmT&#10;AACwmAAAp50CAKCfEgCZnyMBk54xBYydPAuFm0YSf5lOGHqXVh51ll0jcJRjKGySaixokXEwZZB5&#10;NGGOgjdejYw6WoyXPViMpD9Wi7JAVIvFQFSL4UBUivM/VYr+P1WJ/z5Vif8+VYn/PlWJ/z5Vif8+&#10;728AANZ8AADIhwAAvZEAALSYAACqnAAAoKIAAJmkEACTpSABjKQuA4WjOQl/okMPeaBMFnSfUxtv&#10;nVogapxhJWaaaCljmW8tX5h3MFuXgDRYloo3VZWVOVKVojtQlLA9T5TDPU+U3zxPk/I8T5L9PE+S&#10;/zxPkf88T5H/PE+R/zxPkf885HQAAM+BAADCjAAAuJYAAK2cAACjoQAAmKgAAJCqDQCLqxsAhasq&#10;An6qNgZ4qUEMcqhJEm2nURhpplgcZKRfIWCjZiVdom0pWaF1LFahfi9ToIgyT5+TNU2foDdLnq84&#10;Sp7BOEme3ThJnfA4SZz8OEmb/zlJm/85SZv/OUmb/zlJm/8523oAAMiHAAC8kgAAsZoAAKagAACc&#10;pgAAkawAAIexCACBshYAfLMmAXayMwRxsj0Ja7FHDmawTxNir1YYXq5dHFqtZCBXrGsjVKxzJlCr&#10;fClNqoYsSqqSL0ipnzBGqa0yRam/MkSq2jJEqO8yQ6f7M0Om/zNDpf80Q6X/NEOl/zRDpf800IEA&#10;AMGOAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAHy5AgB2uhEAcrshAG67LgJouzoGZLpDCl+6TA5buVMS&#10;V7haFlS4YRlRt2kcTrdxH0u2eiJItoQlRbaQJ0O1nSlBtawqQLa+Kj+22Co/tO4qPrP6LD2y/y09&#10;sf8tPbH/LT2x/y09sf8tx4kAALmVAACsnQAAoaQAAJarAACKsgAAf7gAAHO/AwBqxAwAZ8UaAGPF&#10;KAFfxTUDW8U/BVfFSAlUxFAMUMRYD03EXxJKw2YVSMNuF0XDeBpCw4IcQMOOHj7DnB88w6sgO8O8&#10;ITrD1SE7wu4hOcD5Iji//yQ4v/8kOL//JDi//yQ4v/8kvZEAALCbAACkogAAmKoAAIyxAACAuQAA&#10;db8AAGrGBABezAgAWc8SAFfQIQBV0C4BUdA5Ak7QQwRL0EwGSdBTCEbQWwtD0GMNQdBrDz7QdRE8&#10;0YATOtGMFDjRmhY20akXNdG7FzTS0hc10OwWNM/3GDPO/xozzv8aM87/GjPO/xozzv8as5kAAKah&#10;AACaqQAAjrEAAIG5AAB1wAAAascAAF7NAwBU1AgATN0NAErdGABI3iYARt4yAUTfPAJC30UDP99N&#10;BD3gVQU74F0GOeBmCDfgbwk14XoKM+GGDDHhlA0w4qMOLuKzDi7jxw4t4+MOLeDyDizf+w8s3/0Q&#10;LN/9ECzf/RAs3/0QqKAAAJynAACPsAAAg7gAAHbBAABqyQAAXs8AAFPVAQBJ3AYARekPAELpGQBA&#10;6iQAPeouADrrNgE47D4BNuxGAjPtTQMx7VUDL+5dBC3uZQUr7nAFKe97BijviQcm8JcHJfCnCCTx&#10;uAgj8cwIIvLlCCLw8wgi7/UIIu/1CCLv9Qgi7/UInqYAAJGvAACEuAAAd8EAAGrJAABd0AAAUdcA&#10;AEbdAAA/6gUAPPYOADn2FwA29yAAM/coADH4MAAu+TYBK/k9ASn6RAEn+koCJftSAiP7WgIg/GMD&#10;HvxuAxz9ewMb/okEGf6YBBj/qAQX/7cEFv/IBBb/4AQW/+QEFv/kBBb/5AQW/+QEk64AAIW3AAB4&#10;wAAAaskAAF3SAABQ2QAARN8AADrkAAA19wMAMv8MAC7/EgAr/xoAKP8hACb/JwAj/y0AIP8zAB7/&#10;OQEc/z8BGf9FARf/TQEV/1UBE/9fARH/agIQ/3gCDv+HAg7/lgIN/6QCDP+wAgz/vgIM/8ICDP/C&#10;Agz/wgIM/8ICh7YAAHm/AABryQAAXtMAAFDbAABD4AAAOOUAAC/wAAAr/wAAJ/8IACT/DgAh/xMA&#10;Hv8ZABv/HgAY/yMAFf8oABP/LQAR/zIAEP84AA7/PwAM/0YBCv9PAQf/WQEE/2UBAf9yAQD/gQEA&#10;/48BAP+bAQD/pwEA/6kBAP+pAQD/qQEA/6kB/ywvAf8wLAH/MiwC/zMwAv8xNgP/MEED/y9NBP8t&#10;Wgb/K2YH/ylzCP8ofgr/J4gL/yeRDP8nmQ3/Jp8N/yalDv8mqw7/JrEP/ya4D/8mwA//JskP/ybX&#10;D/8m5g//JvAP/ib5D/sn/w/5J/8P+Sb/Efgm/xH4Jv8S+Cb/Evgm/xL4Jv8S/y4sAf8zKQH/NSoC&#10;/zYtAv82NAL/NT8D/zNLBP8yVwb/MGQH/y5wCf8sewr/LIUM/yuODf8rlg7/Kp0P/yqjD/8qqRD/&#10;Kq8Q/ym2EP8pvRH/KccR/ynTEf4p4xH7Ku8R+Cr4EPYr/xD0Kv8S9Cr/E/Mq/xTzKf8U8yn/FPMp&#10;/xTzKf8U/zEpAf82JgH/OSYB/zopAv87MgL/Oz0D/zlIBf83VAb/NWAH/zNsCf8ydwz/MIIN/zCL&#10;Dv8vkw//L5oQ/y6gEf8uphH/LqwS/y6zEv4uuhL9LsQS+y7PE/gu4RL1Lu0S8S/3Eu8v/xPuLv8V&#10;7S7/Fuwu/xfsLv8X7C7/F+wu/xfsLv8X/zQmAf85IwH/PSMB/z4mAv9BLwL/QTkD/z9FBP89UAb/&#10;O1wI/zloCv83cw3/Nn4O/zWHEP00jxH8NJYS+jOdE/kzoxP4M6kU9zOwFPYztxT0M8AU8zPMFPAz&#10;3hTtM+sU6TT2Fecz/xfmM/8Y5DL/GeQz/xrjMv8a4zL/GuMy/xrjMv8a/zgjAf89IAH/QR8B/0Uj&#10;Af9HLAL/RzYD/0ZABP9ETAb/QVgI/z9kC/s+bw75PHkQ9juDEfQ6ixPzOZMU8TmZFPA4oBXuOKYW&#10;7TitFuw4tBbqOL0W6TjJFuc42xbjOeoW4Dj1GN04/xrbN/8c2Tf/Hdc3/x3WN/8e1jf/HtY3/x7W&#10;N/8e/zsgAf9BHAH/RRoB/0sgAf9NKAH/TjIC/008BP9KRwb6SFMI9kZfC/JEag7vQnQR7EF+E+pA&#10;hxToP44V5j6WFuU+nBfjPaMY4j2qGOA9shjfPbsZ3T3GGds92BrWPeka0j31Hc49/h/MPP8gyzz/&#10;Ick8/yHJPP8hyTz/Ick8/yHJPP8h/z8cAf9FFwH/SxcB/1AdAf9TJAH/VC0C/1M3A/dRQgXxTk0I&#10;7ExaC+hKZQ/lSG8R4kd5FN9FghbdRIoX2kORGdhCmRrVQp8b00GmHNFBrh3PQbcezkHBHsxB0B/J&#10;QuUfxULzIcJB/iPAQf8kvkH/JL1B/yW9Qf8lvUH/Jb1B/yW9Qf8l/0IYAf9JEwD/UBQA/1YZAP9Z&#10;IAH/WigB91oyAu9YPQToVUkH41NVCt5RYA7ZTmoS1Ex0FtBLfBjOSYQbzEiMHMpHkx7IR5ofxkah&#10;IcRGqSLCRbEjwUW8I79FySS9Rt8luUbvJrZG+ye0Rv8os0b/KLJG/yixRv8osUb/KLFG/yixRv8o&#10;/0YVAP9NEQD/VRIA/1sWAP9eGwD5YCMB72AsAeZeNgPfXEQF2FlQCtFXWw/MVGUUyFJuGMVQdxvD&#10;T38dwE6GH75NjiG8TJUjukucJLhKpCa2SqwntEq2KLNJwymxSdYprkrqKqtK+CupSv8rqEv/K6dL&#10;/yunS/8rp0v/K6dL/yunS/8r/0kSAP9QDgD/WRAA/18SAP9jFgDyZR0A52UlAN5kMQHUYj8FzWBL&#10;CsddVg/CWmAVvlhpGbtWcRy4VHkftlOBIrNSiCSxUJAmr1CXKK1PnymrTqgrqU6yLKdOvi2mTs4u&#10;o07mLqFP9S6fT/8unk//Lp1P/y6dUP8unVD/Lp1Q/y6dUP8u/0wQAP9UDQD/XQ4A/2MPAPlnEQDr&#10;aRUA32ocANNqLAHLaDsExWVHCb9iUg+6YFwVtl1lGbJbbR2vWXUhrFh8I6pWgyanVYsopVSTKqNT&#10;myyhU6Mun1KtL51SuTCbUskxmVLiMZdT8jGWU/8xlVT/MZRU/zCUVP8wlFT/MJRU/zCUVP8w/08O&#10;AP9YCwD/YAsA+2YMAPBrDQDkbQ4A1m4WAMxvKAHEbTcEvWtECbdoTw+yZVgVrmJhGqpgaR6nXnAh&#10;pF14JaFbfyefWocqnFmOLJpYly6YV6AwlVaqMpNWtTORVsU0kFbdNI5X8DSNV/0zjFj/M4xY/zKM&#10;WP8xjFj/MYxY/zGMWP8x/1EMAP9bCQD/YwgA62oHAN1uCADYcQoAz3ITAMZzJQG+cjQDt3BBCLFt&#10;TA6salUUp2deGaNlZR6gY20inGF0JZpgeyiXXoMrlF2LLZJckzCPW5wyjVqmNItasjWJWsE2h1rW&#10;NoZb7TaFW/s1hVz/NIRc/zOEXP8zhFz/M4Rc/zOEXP8z/1MKAP9dBgD1ZgQA320DANVyBgDQdQkA&#10;yXYRAMB3IgC4djEDsXQ+B6txSQ6mblIUoWxbGZ1pYh2ZZ2oilmZxJZNkeCiQY38rjWGHLopgkDCI&#10;X5kzhV+jNYNerzaBXr44gF7ROH9f6jd+X/o2fmD/NX5g/zR+YP80fmD/NH5g/zR+YP80/1UIAP9g&#10;BADoaQAA2nADANB1BQDKeAcAw3oPALt7HwCzei8CrHg8B6Z1Rg2hc1ATnHBYGJduYB2Ta2chkGpu&#10;JY1odSiKZ3wrh2aELoRkjTGBY5Y0f2OhNnxirTd6Yrs5eWLOOXhj6Dh4Y/g3eGT/Nnhk/zV4ZP81&#10;eGT/NXhk/zV4ZP81/1cFAP9iAQDhbAAA1HMCAMt4BADFewUAvn0NALZ+HQCvfiwCqHw5BqF5RAyc&#10;d04Sl3RWGJJyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pijF7aJQ0eGefNnZmqjh0Zrk5c2bLOnJm&#10;5jlyZ/c4cmf/N3Jo/zZyaP81cmj/NXJo/zVyaP81/1kCAPZlAADdbgAAz3YBAMd7AwDAfwQAuYAM&#10;ALGCGgCqgioCo4A3BZ19QguXe0sRknhUF412WxuJdGIghXJpJIFxcCd+b3cre25/LnhtiDF2bJI0&#10;c2ucNnBqqDhuarc6bWrJOmxq5Dpta/U4bWv/N21r/zZta/82bWv/Nm1r/zZta/82/1sAAOtnAADZ&#10;cQAAzHkAAMN+AgC7ggMAtIQJAK2FGACmhSgBn4Q1BZmCQAqTf0kQjX1SFol7WRuEeWAfgHdnI3x1&#10;bid5dHUqdnN9LnNyhjFwcZA0bXCbNmtvpzhpb7U6aG/HOmdv4jpnb/Q4aG//N2hv/zZob/82aG//&#10;Nmhv/zZob/82/14AAORqAADTdAAAyHwAAL+BAQC3hQEAr4cHAKiJFQChiSUBm4gzBJSGPgmOhEcP&#10;iYFQFYR/Vxp/fl4ee3xlInh6bCZ0eXMqcXh7LW53hDBrdo4zaHWZNmZ0pThkc7M5YnPEOmJz4Dpi&#10;c/M4Y3P/N2Nz/zZjc/82Y3P/NmNz/zZjc/82/2EAAOBtAADPdwAAxH8AALuFAACziQAAqosDAKOM&#10;EwCcjSMBlowwA5CLPAiKiUUOhIdOE3+FVRh7g1wdd4JjIXOAaiVvf3EpbH15LGl8gi9me4syY3qX&#10;NWB5ozdeebE4XXnCOVx53TldefE4XXj+N154/zZeeP81Xnj/NV54/zVeeP819WQAANxwAADKegAA&#10;wIMAALaJAACujQAApI8AAJ2REACXkiAAkZEuA4qQOQeEjkMMf41MEnqLUxd1iVobcYhhIG6GaCNq&#10;hW8nZ4R3K2ODfy5ggokxXYGUM1uAoTZZf683V3/AOFd/2jdXf/A3WH79Nlh+/zVYfv81WH7/NVh+&#10;/zVYfv816WgAANR0AADGfgAAu4cAALKNAACokQAAnpQAAJaWDgCRlxwAi5crAoWWNwV/lEEKeZNJ&#10;EHSSURVwkFgZbI9fHWiOZiFljG0lYYt0KF6KfSxbiYcvWIiSMVWHnzNTh601Uoe+NVGH1jVRhu41&#10;UoX7NFKF/zRShf8zUoX/M1KF/zNShf8z42wAAM55AADBgwAAtosAAKyRAACilQAAl5kAAI+bCwCK&#10;nRgAhJ0nAX6cNAR5mz4Ic5pHDW+ZTxJqmFYXZpddG2OVYx5flGoiXJNyJVmSeyhVkYUrUpGQLlCQ&#10;nTBOkKsxTJC8MkyQ0zJMj+0yTI76MkyN/zFMjP8xTIz/MUyM/zFMjP8x3HEAAMh+AAC7iAAAsZEA&#10;AKaWAACcmgAAkJ8AAIeiBgCBoxQAfKQjAXekMANyozsGbaJEC2ihTA9koFQTYJ9aF12eYRtZnWge&#10;Vp1wIVOceSRQm4MnTZqOKUqamyxImqktR5m6LUaa0C1GmOstRpf5LkaW/y5Glv8uRpb/LkaW/y5G&#10;lv8u0XcAAMGEAAC2jgAAqpUAAKCbAACVnwAAiqQAAH2pAAB3qxAAc6seAG+sLAFqqzcEZatBB2Gq&#10;SQtdqVEPWqlYE1eoXxZTp2YZUKduHE2mdh9KpYEhSKWMJEWlmSZDpKgnQqS4KEGkzidBo+onQKL4&#10;KECh/ylAoP8pQKD/KUCg/ylAoP8pyX4AALqLAACvlAAAo5oAAJigAACNpQAAgqoAAHWwAABsswwA&#10;abQYAGW0JwFhtDMCXrQ9BFq0RgdWs04KU7NVDVCzXBBNsmMTSrJrFkexdBhFsX4aQrCKHUCwlx4+&#10;sKYgPLC3IDywzCA8r+ggO673ITqt/yI6rP8jOqz/Izqs/yM6rP8jwIYAALOSAACnmQAAnJ8AAJCm&#10;AACErAAAebEAAG23AABhvAUAXb0SAFq+IABYvi0BVL44AlG+QgROvkoGTL5SCEm+WQpGvmAMRL5o&#10;DkG9cRE/vXwTPL2IFTq9lRY4vaQXN721GDa9yhg3vOcXNbv2GTW6/xo0uf8bNLn/GzS5/xs0uf8b&#10;uI8AAKqYAACfnwAAk6YAAIesAAB7swAAb7kAAGO+AABYxAQAUMgMAE3IFwBMySUASsoxAEfKOwFF&#10;ykQCQ8pMA0HKVAQ+ylwGPMpkBzrLbgk4y3gKNsuFDDTLkg0yy6IOMcuyDzDMxw8wy+UOL8n1Dy7I&#10;/REux/8SLsf/Ei7H/xIux/8SrpcAAKGeAACVpQAAia0AAHy0AABwuwAAZMEAAFnGAABOywMARdAI&#10;AD7VDgA91RoAPNYmADvXMQA52DsAONlFATbZTQE12VYCM9peAjHaaAMw23MELtt/BSzbjQUq3J0G&#10;KdytBijdwQYo3d4GJ9vvBybZ+Qgm2P4JJtj+CSbY/gkm2P4JpJ0AAJilAACLrQAAfrQAAHG8AABl&#10;wwAAWckAAE3NAABD0wEAOtkGADXkDQAz5BYAMeQgADDlKgAu5jMALeY8ACvnRAAq50wBKOhUASfo&#10;XQEl6WcCI+lzAiLqgQIg6pEDH+uhAx3rsgMc7McDHOzhAxvq8QMb6fkDG+n5Axvp+QMb6fkDmqQA&#10;AI2sAAB/tQAAcr0AAGXFAABZywAATNAAAEHVAAA43AAAL+ECAC3xDQAr8RMAKPIcACbyJAAk8ysA&#10;IvQyACH0OQAf9UEAHfVJABv2UQAZ91oBF/dlARX4cgEU+YEBE/mSARL6ogIR+rMCEPvGAhD73QIQ&#10;++kCEPvpAhD76QIQ++kCj6sAAIG0AABzvQAAZsYAAFnNAABL0wAAQNkAADXeAAAs4wAAJvEAACT+&#10;CgAh/xAAH/8WABz/HAAZ/yIAF/8oABX/LgAT/zUAEv88ABD/QwAO/0wADf9WAAv/YgAJ/28ACP9/&#10;AQf/kAEF/6ABBP+uAQT/vAED/8cBA//HAQP/xwED/8cBg7QAAHW9AABnxgAAWs8AAEvVAAA/3AAA&#10;M+EAACnlAAAh7AAAHv0AABr/BQAX/wwAFf8QABL/FAAQ/xkADv8eAA3/IwAL/ygACP8uAAb/NQAD&#10;/z0AAP9GAAD/UQAA/10AAP9rAAD/ewAA/4sAAP+ZAAD/pQAA/6wAAP+sAAD/rAAA/6wA/ycsAf8q&#10;KgH/KyoB/youAf8mNAL/JT8C/yNLA/8hWAP/IGQE/x5wBP8dewT/HYUF/x2OBf8dlgX/HZwG/x2i&#10;Bv8cqAb/HK4H/xy0B/8cuwf/HMMH/xzOB/8d3wf/HesH/B31B/kd/gb3Hv8H9x3/CPYd/wn2Hf8J&#10;9h3/CfYd/wn2Hf8J/ykqAf8sJwH/LicB/y0qAf8sMgH/Kz0C/ylJA/8nVQP/JWEE/yNtBP8ieAX/&#10;IoIF/yGLBv8hkwb/IZoH/yGgB/8hpQf/IasI/yGxCP8huAj/IcEI/yHLCPwh3Aj5IekI9iH0CPMi&#10;/QfyIv8J8SL/CvEh/wvwIf8L8CH/C/Ah/wvwIf8L/ywmAf8wJAH/MSMB/zEmAf8yLwH/MToC/y9G&#10;A/8tUgP/K14E/ylpBf8odQX/J38G/yeIB/8mkAf/JpYI/yadCP4mown9JqkJ/CavCfsmtgn6Jr4J&#10;+CbICfYm2QnyJugJ7yfzCe0n/QrrJv8L6ib/Dekm/w3oJv8O6Cb/Dugm/w7oJv8O/y8jAf8zIAH/&#10;NR8B/zcjAf84LAH/ODcC/zZCAv80TgP/MloE/zBlBf8ucAb+LXsH/C2ECPosjAn4LJMJ9yyZCvYr&#10;oAr0K6YK8yusC/IrswvxK7sL7yvGC+4s1AvqLOYL5izyC+Qs/A3iLP8P4Sz/EOAs/xDfLP8R3yz/&#10;Ed8s/xHfLP8R/zMfAf83GwH/OhoB/z0gAf8/KAH/PzIB/z0+Av87SQP/OVUE+zdhBvc1bAf1NHYI&#10;8jN/CfAyhwrvMo8L7TKWC+wxnAzqMaIM6TGpDOgxsA3mMbkN5THDDeMy0Q3fMuUM3DLxD9gx/BHV&#10;Mf8S0jH/E9Ex/xTQMf8U0DH/FNAx/xTQMf8U/zcbAf87FwD/PxYA/0McAP9GJAH/Ri4B/0Q5AvxC&#10;RAP2P1AE8T1cBu08ZwfqO3EJ6Dp6CuU5gwvjOIsM4jiSDeA3mQ3fN58O3TemDts3rQ/ZNrYQ1zbB&#10;ENU2zhDRN+MRzTfxE8o3+xXIN/8Wxjf/F8U3/xjEN/8YxDf/GMQ3/xjEN/8Y/zsXAP9AEwD/RRMA&#10;/0kYAP9MIAD/TCkB+kszAfJIPgLsRkoE50RWBuNDYgjfQWwK3EB1DNk/fg3VPoYP0z2NENE9lBHP&#10;PJsSzTyiE8w8qRTKO7EUyDu7Fcc7yBbFPNwWwTztF748+Rm7PP8aujz/G7k8/xu4PP8buDz/G7g8&#10;/xu4PP8b/z4UAP9EEAD/ShEA/08UAP9RGwD7UiMA8VEtAelPOAHiTUUD3EtRBdZJXAjRR2YLzkZw&#10;DstFeBDIRIASxkOHFMRCjhXDQpUWwUGcF79BpBi9QKwZvEC2GrpAwhq4QNIbtUHoG7JB9h2wQf8e&#10;rkH/Hq1B/x6sQf8erEH/HqxB/x6sQf8e/0IRAP9HDQD/Tw4A/1MRAP9WFQDzVxwA6FYlAOBVMQHX&#10;Uz8Cz1JMBcpQVwnGTmENw0xqEMBKchK9SXoVu0iCFrlHiRi3R5AZtUaXG7NGnxyxRacdsEWxHq5F&#10;vB+sRcwfqkXjIKdG8yGlRv8ho0b/IqJG/yGiRv8hokb/IaJG/yGiRv8h/0UOAP9LCgD/UwwA/1cN&#10;APlaEADrWxQA31ocANRaKwDMWjsCxlhIBcFWUwm8VFwNuVJlEbVQbRSzT3UXsE58Ga5NhBqsTIsc&#10;qkuSHqhKmh+mSqMhpEmsIqNJuCOhScYkn0reJJ1K8CSbSv0lmUv/JJlL/ySYS/8kmEv/JJhL/ySY&#10;S/8k/0gMAP9PCAD/VggA9VsJAOleCgDkXg0A1V8VAMtgJwDEXzYCvl5DBbhbTgm0WVgOsFdhEqxV&#10;aRWqVHAYp1N4GqVSfxyiUYYeoFCOIJ5PliKcTp8jmk6oJZhOsyaXTsInlU7WJ5NO7CeRT/snkE//&#10;J5BQ/yaPUP8mj1D/Jo9Q/yaPUP8m/0oJAP9TBQD4WgQA4l8DANpiBgDUYwkAzWMSAMRlIwC8ZTIC&#10;tmNABbFhSwmsXlQOqFxdEqVbZRahWWwYn1hzG5xWeh6aVYIgmFSKIpVUkiSTU5smkVKlJ49SsCmN&#10;Ur4qjFLQKopT6SqJU/kpiFT/KYdU/yiHVP8oh1T/KIdU/yiHVP8o/0wFAP9WAQDpXQAA3GMCANFn&#10;BQDMaAcAxmgQAL1qIAC2aS8BsGg8BKplRwmlY1ENoWFaEp1fYRaaXmkZl1xwHJVbdx6SWn4hkFmG&#10;I41YjiWLV5cniVehKYZWrSuFVrosg1bMLIJX5iyBV/crgFj/KoBY/yqAWP8pgFj/KYBY/ymAWP8p&#10;/08CAP1ZAADiYAAA1WcAAMxqAwDGbAUAwGwOALdtHQCwbiwBqmw5BKVqRAigaE4Nm2ZXEZdkXhWU&#10;YmUZkWBsHI5fcx6LXnshiV2CJIZciyaEW5QogVueKn9aqix9WrctfFrJLnpa4y56W/Utelz/LHlc&#10;/yt6XP8qelz/Knpc/yp6XP8q/1EAAPJbAADeZAAAz2oAAMduAgDAcAQAunAMALJxGgCrcSkBpXA3&#10;A59uQgeabEsMlmpUEZJoXBWOZmMYi2VpG4hjcB6FYnghgmF/JIBgiCZ9X5Epe1+cK3hepy12XrUu&#10;dV7GL3Re4S90X/MudF//LHRg/yt0YP8rdGD/K3Rg/yt0YP8r/1MAAOheAADZZwAAy20AAMNxAQC7&#10;cwIAtXMJAK11FwCndScBoXQ0A5tyPweVcEkLkW5SEIxsWRSJamAYhWlnG4Jobh5/ZnUhfWV9JHpk&#10;hSZ3ZI8pdWOaK3JipS1wYrMvb2LEL25i3i9uY/IubmP+LW5j/yxuY/8rbmP/K25j/ytuY/8r/1UA&#10;AOVgAADTaQAAyHAAAL90AAC3dwEAsHcHAKh4FQCieSQAnHgyApZ2PQaRdEcLjHJPD4hwVxOEb14X&#10;gG1kGn1sax16a3Mgd2p6I3RpgyZyaI0pb2eXLG1noy5rZrEvaWbBMGlm2zBpZ/AvaWf9LWln/yxq&#10;Z/8ramf/K2pn/ytqZ/8r/lgAAOFjAADPbAAAxHMAALt4AACzegAAq3oEAKR7EgCefCIAmHwvApJ6&#10;OwWMeEUKh3dNDoN1VRJ/c1wWe3JiGnhwaR11b3Agcm54I29tgSZtbIspamyWK2hroS5ma68vZGq/&#10;MGNr2DBja+8vZGv8LWRr/y1la/8sZWv/LGVr/yxla/8s9FsAAN1mAADLbwAAwHYAALd7AACvfgAA&#10;pn4BAJ9/EACZgB8Ak4AtAo1/OQWIfUMJg3tLDX56UxJ6eFoWdndhGXN1ZxxwdG4fbXN2ImpyfyZo&#10;cYkoZXCUK2JwoC1gb60vX2+9L15v1C9eb+0vX2/7LV9v/yxgb/8sYG//LGBv/yxgb/8s614AANhp&#10;AADHcgAAvHkAALN/AACrggAAoYIAAJmDDgCUhB0AjoQrAYiDNgSDgkAIfoBJDHl/URB1fVgUcnxf&#10;GG57ZRtremweaHl0ImV4fSVid4cnYHaSKl11nixbdasuWnS7L1l10S9ZdOwuWXT6LVp0/yxadP8r&#10;WnT/K1p0/ytadP8r5mEAANFtAADDdgAAuX0AAK+DAACmhgAAnIYAAJSIDACOiRkAiYkoAYOJNAN+&#10;hz4HeYZHC3SFTw9whFYTbYJdF2mBYxpmgGodY39yIGB+eiNdfYQmWnyPKVh7nCtWe6ksVHu5LVN7&#10;zi1UeuotVHr5LFR5/ytVef8qVXn/KlV5/ypVef8q4WUAAMxxAAC/egAAtIIAAKuHAAChigAAlYsA&#10;AI2NCQCHjhYAgo8kAX2PMQJ4jjsFc41ECW+MTA1rilQRZ4laFWSIYRhhh2gbXoZwHluFeCFYhIIk&#10;VYSNJlKDmilQgqcqT4K3K06CzCtOgugrToH4Kk+A/ypPgP8pT4D/KU+A/ylPgP8p22oAAMd1AAC6&#10;fwAAsIcAAKaMAACcjwAAj5EAAIaTBQCAlBIAe5UhAHeVLQFylTgEbZRCB2mTSgtlklEOYpFYEl6Q&#10;XxVbj2YYWI5tG1WOdh5SjYAhT4yLI02LmCVLi6UnSYu1KEiLyihIiucnSYn3KEmI/ydJh/8nSYf/&#10;J0mH/ydJh/8n0W8AAMF7AAC1hAAAq4wAAKCQAACVlAAAiZcAAH6aAAB3mw4Ac5wcAG+dKQFrnDUC&#10;Zpw/BWKbRwhfmk8LXJpWD1iZXBJVmGMVU5hrF1CXcxpNln0dSpWJH0eVlSFFlaQjRJSzI0OUyCND&#10;lOUjQ5L1JEOR/yRDkP8kQ5D/JEOQ/yRDkP8kynUAALuBAACwiwAApJEAAJqVAACPmQAAg50AAHSi&#10;AABuowsAaqQXAGalJQBjpTEBX6Q7A1ukRAVYpEsIVaNTC1KjWg1PomEQTaJoE0qhcRVHoHsYRKCG&#10;GkKfkxxAn6IdPp+yHj2fxh49n+MdPZ30Hj2c/x88m/8fPJv/IDyb/yA8m/8gwnwAALWIAACpkAAA&#10;npYAAJObAACHnwAAe6QAAG+oAABjrAQAX60RAFytHwBarisAV642AVSuQANRrUgFTq1PB0utVwlJ&#10;rV4LRqxmDUSsbg9BrHgRP6uEEzyrkRU6q6AWOauwFzirwxc4quEXN6nzGDen/hk2pv8aNqb/Gjam&#10;/xo2pv8auoQAAK6PAACilgAAl5sAAIuhAAB/pgAAc6sAAGevAABatAAAU7YMAFG3FwBPtyQATbgw&#10;AEq4OgFIuEMCRrhLA0S4UgRBuFoGP7hiBz24awk6uHULOLeBDDa3jg40t50PM7etDzK3wQ8xt94P&#10;MbbyEDC0/BEws/8SMLP/EzCz/xMws/8Tso4AAKWVAACamwAAjqIAAIKoAAB1rQAAabMAAF63AABT&#10;uwAAR8AFAEPCEABCwhsAQMMnAD/DMgA+xDwAPMREATrETQE4xFUCNsRdAzXEZgQzxXAEMcV8Bi/F&#10;igYtxZoHK8WqCCrFvggqxdoIKsTwCCnC+wkowf8KKMH/CyjB/wsowf8LqJUAAJ2bAACRogAAhKkA&#10;AHivAABrtQAAX7sAAFS/AABJwwAAP8gEADbNCQAzzhEAMs8cADHPJwAw0DEAL9A6AC7RQwAt0UwA&#10;K9JVACrSXwEo02kBJ9N2ASXThAIk1JQCItSmAiHVuQIh1dICINPrAiDS9gMf0f8EH9H/BB/R/wQf&#10;0f8En5sAAJSiAACHqQAAebEAAG24AABgvgAAVMMAAEnHAAA+ywAANdABAC3VBgAl2wsAJN4SACPe&#10;HAAi3yUAIeAuACDgNwAf4UAAHuFKAB3iUwAc414AG+NqABrkeAAY5IgBF+WaARbmrAEV5sABFOfd&#10;ARPl7wET4/oBE+P6ARPj+gET4/oBlqIAAImpAAB7sQAAbrkAAGHAAABUxgAASMoAAD3PAAAz0wAA&#10;KtkAACLeAgAe6woAHOwQABvtFwAZ7R8AF+4mABXuLQAU7zUAE/A9ABHwRgAQ8VAAD/JbAA7yaQAN&#10;83gADPSKAAv1nAAK9a4ACfbCAAn22QAI9e0ACPXtAAj17QAI9e0Ai6kAAH2yAABvugAAYsIAAFXJ&#10;AABHzgAAO9IAADHYAAAn3QAAH+EAABnoAAAW+AYAFPoNABL7EgAQ/BcADvwdAA39IwAM/SkACv4w&#10;AAj/OAAG/0EAA/9MAAD/WAAA/2YAAP93AAD/iQAA/5sAAP+rAAD/uwAA/84AAP/PAAD/zwAA/88A&#10;f7IAAHG6AABjwwAAVssAAEjRAAA61gAAL90AACXhAAAc5QAAFOkAABH3AAAP/wEADf8JAAv/DQAI&#10;/xAABv8UAAP/GAAA/x4AAP8jAAD/KgAA/zIAAP88AAD/RwAA/1QAAP9jAAD/cwAA/4UAAP+XAAD/&#10;pAAA/7IAAP+yAAD/sgAA/7IA/yIpAf8jJwH/IygB/yArAf8cMQH/Gj0B/xhJAf8WVgL/FGIC/xNu&#10;Av8SeAL/EoIC/xKLAv8SkgL/EpkC/xKeAv8SpAL/EqkC/xKvAv8StgL/Er0C/xLHAv8S1AL9EuUC&#10;+hLxAvcS+gL1E/8C9BP/A/QT/wP0E/8D9BP/A/QT/wP0E/8D/yQnAf8mJAH/JiQB/yQnAf8iLwH/&#10;IDoB/x5GAf8cUwL/Gl8C/xhqAv8XdQL/F38C/xeIAv8XjwL/F5YC/xecAv8XoQL/F6cC/xetAv8X&#10;swP+F7sD/RfFA/oX0QP3F+QC9BfvAvEY+gLvGP8D7hj/BO4Y/wTtGP8F7Rj/Be0Y/wXtGP8F/ycj&#10;Af8pIAD/KSAA/ygjAP8pLQH/JzcB/yVDAf8jTwL/IVsC/x9mAv8dcQL/HXsD/x2EA/8djAP+HZMD&#10;/ByZA/scnwP6HKQD+RyqA/ccsQP2HLkD9R3CA/MdzgPwHeED7B3uA+ke+QToHv8F5h7/BuUe/wbl&#10;Hv8H5R7/B+Ue/wflHv8H/ysfAP8tHAD/LRsA/y4gAP8vKQD/LzQB/yw/Af8qSwL/KFcC/yZiAv0l&#10;bQP6JHcD+COAA/YjiAP1I48D8yOVBPIjmwTxI6EE7yOoBO4jrgTtI7YE6yO/BOojzATnI+AE4yTt&#10;BOAk+QbeJP8H3CT/CNsk/wnaJP8J2iT/Cdok/wnaJP8J/y4bAP8xFwD/MhYA/zUcAP82JQD/Ni8B&#10;/zQ6Af8xRgH7L1IC9y1dAvMsaAPwK3ID7ip7BOwqhATqKosE6CqSBecpmAXmKZ4F5CmlBeMprAXh&#10;KbQF4Cq9Bd4qygXbKt4F1irtB9Iq+AnPK/8KzSr/C8wq/wzLKv8Myyr/DMsq/wzLKv8M/zIXAP81&#10;EgD/OBIA/zsYAP89IAD/PCoA/js1Afc5QQHxNk0C7DRYAugzYwPlMm0E4zJ2BOAxfwXeMYcF3DCO&#10;BtowlQbYMJsH1i+iB9QvqQjSL7EI0C+6Cc8wxgnNMNgJyTHqCsYx9wzDMf8OwTH/D8Ax/w+/Mf8P&#10;vzH/EL8x/xC/Mf8Q/zYTAP85DwD/PhAA/0EUAP9DGgD/QiMA9UEuAO0+OgHnPUYB4TxTAt06XgPZ&#10;OWgE1DhxBtE4egfPN4EIzTeICcs2jwrKNpYKyDadC8Y1pAzFNawMwzW1DcE1wA3ANs8OvTbmDrk2&#10;9BC3Nv8RtTb/ErQ2/xOzNv8Tszb/E7M2/xOzNv8T/zkQAP89CwD/Qw0A/0cQAP9IFAD1RxwA60Ym&#10;AONEMgDcREEB1ENNAs9BWATLQGIGyD9rCMU+dAnDPXsLwT2DDL88ig29PJAOuzyXD7o7nxC4O6cQ&#10;tjuwEbU7uxKzO8kSsTvgE6488RSrPP0VqTz/Fqg8/xaoPP8Wpzz/Fqc8/xanPP8W/z0NAP9CCAD/&#10;SAoA/0sMAPpMDwDsTBQA4UodANZKLADOSzsByUpIAsRIUwTAR10HvEZmCbpEbgu3Q3YNtUN9DrNC&#10;hBCxQYsRsEGSEq5AmhOsQKIUqkCrFalAthanQMQXpkDZF6NB7RigQfsYn0H/GZ5B/xmdQf8ZnUL/&#10;GJ1C/xidQv8Y/0AJAP9GBQD/TAUA8U8HAOZQCQDjTw0A1U8VAMxRJwDFUTYBv1BDArpPTgW2TVgI&#10;s0xhCrBKaQ2tSXAPq0h4EalHfxKnR4YUpUaNFaNGlRahRZ4Yn0WnGZ5FshqcRb8amkXRG5hF6RuW&#10;RvgclUb/G5RG/xuTRv8bk0f/G5NH/xuTR/8b/0IFAP9KAQDyUAAA4VQBANlWBQDTVQkAzFUSAMNW&#10;IgC8VzIBt1Y/ArJUSgWtU1QIqlFdC6dQZA6kTmwQok1zEp9MehSdTIEWm0uJF5lKkRmXSpkalUmj&#10;G5NJrh2SSbsekEnMHo5K5R6NSvYei0v/HotL/x2KS/8dikv/HYpL/x2KS/8d/0UAAP9NAADlVAAA&#10;2VkAAM9bAwDKWwYAxFoPALtbHgC1XC4Br1s7AqpaRgWmWFAIolZZC59VYA6cU2gRmVJvE5dRdhWV&#10;UH0Xk1CEGZBPjRqOTpYcjE6fHopOqh+ITrcgh07IIYVO4iGET/Mgg0//IINP/x+CUP8fglD/HoJQ&#10;/x6CUP8e/0cAAPNRAADfWAAA0V0AAMlgAgDDYAQAvV4NALVgGgCuYSoAqWA3AqReQwSfXU0Im1tV&#10;C5hZXQ6VWGQRkldrE49WchaNVXkYi1SBGohTiRyGU5IehFKcH4JSpyGAUrQif1LEI31S3iN8U/Ei&#10;fFP+IXtU/yF7VP8ge1T/IHtU/yB7VP8g/0oAAOlUAADaXAAAzGEAAMNkAAC8ZAIAtmMKAK9kFwCp&#10;ZScAo2Q0Ap5jQASZYUoHlV9SC5FeWg6OXWERi1toE4labxaGWXYYhFh9GoFYhhx/V48efVaZIHtW&#10;pCJ5VrEjd1bBJHZW2iR1V+8kdVf9I3VY/yJ1WP8hdVj/IXVY/yF1WP8h/00AAOVXAADTXwAAyGQA&#10;AL9nAAC3aAAAsWcHAKloFACjaSQAnmgyAZlnPQSUZUcHkGRPCoxiVw2IYV4QhV9lE4NebBaAXXMY&#10;fV16Gntcgx15W4wfdluXIXRaoiNyWq8kcVq/JXBa1SVvW+0lb1v8I29b/yJvW/8ib1v/IW9b/yFv&#10;W/8h+k8AAOFaAADPYgAAxGcAALtrAACzbAAArGoEAKRrEgCebCEAmWwvAZRrOgOPaUQGimhNCYZm&#10;VQ2DZVwQgGRiE31iaRV6YnAYeGF4GnVggB1zX4ofcF+UIW5eoCNsXq0la168Jmpe0SZpXuwlal/7&#10;JGpf/yNqX/8ial//Impf/yJqX/8i8FIAAN1dAADLZQAAwGsAALduAACvbwAAp24BAKBvEACacB8A&#10;lHAsAY9vOAOKbUIGhmxLCYJqUgx+aVkPe2hgEndmZhR1Zm4XcmV1GnBkfh1tY4gfa2OSImliniRn&#10;YqslZWK6JmRizyZkYuomZWL6JGVj/yNlY/8iZWP/ImVj/yJlY/8i61UAANhgAADIaAAAvG4AALNx&#10;AACrcwAAonEAAJtyDgCVcxwAkHQqAYpzNgKFckAFgXBICH1vUAt5bVcOdmxeEXNrZBRwamwXbWlz&#10;GmtpfBxoaIYfZmeQIWRnnCNiZqklYGa5Jl9mzSZfZugmYGb5JGBm/yNgZv8jYWb/ImFm/yJhZv8i&#10;6FgAANNjAADEawAAuXEAALB1AACndwAAnnUAAJZ2DQCQdxkAi3gnAIZ3MwKBdj0EfHVGB3hzTgt1&#10;clUOcXFcEW5wYxRrb2oWaW5xGWZuehxjbYMeYWyOIV9rmiNda6clW2u3JlpryiZaa+clW2v3JFtq&#10;/yNcav8iXGr/Ilxq/yJcav8i41sAAM5mAADAbgAAtnQAAKx5AACjewAAmHkAAJB6CwCKexYAhXwk&#10;AIF8MQF8ezsEd3pEBnN5TApweFMNbHdaEGl2YRNndWgWZHRvGGFzeBtecoEdXHGMIFpxmCJYcKYk&#10;VnC1JVVwyCVVcOUlVXD2JFZv/yNWb/8iV2//Ildv/yJXb/8i318AAMppAAC8cgAAsngAAKl9AACf&#10;fwAAkn4AAIp/BwCEgBMAgIEhAHuBLgF3gDkDcoBCBW5/SghrflELaH1YDmR8XxFie2YUX3ptF1x5&#10;dRlZeH8cV3iKHlR3liFSdqQiUXazI1B2xiRQduMjUHX1I1F1/yJRdP8hUXT/IVF0/yFRdP8h2GMA&#10;AMVtAAC4dgAArn0AAKWCAACagwAAjYMAAISEAwB9hRAAeYYeAHWHKwFxhzYCbYY/BGmFRwdlhE8K&#10;YoNWDV+DXA9cgmMSWoFrFVeAcxhUf30aUX+IHE9+lB9NfqIgS32xIUp9xCJKfeEhS3z0IUt7/yBL&#10;e/8gS3v/IEt7/yBLe/8g0GcAAMByAAC0ewAAqoIAAKCGAACViAAAh4gAAHyKAAB2jA4Aco0aAG6O&#10;JwBqjjIBZo08A2ONRAVgjEwIXItTClqLWg1XimEQVIloElGIcRVPiHoXTIeFGkqGkhxIhqAdRoav&#10;HkWFwh5Fhd8eRYTyHkWD/h5Fgv8eRYL/HkWC/x5Fgv8eym0AALp4AACvgQAApYcAAJqLAACPjQAA&#10;gY4AAHSRAABukwoAaZQVAGaVIgBjlS4BYJU4AlyVQQRZlEkGVpRQCFSTVwpRk14MTpJmD0ySbhFJ&#10;kXgURpCDFkSQkBhCj54ZQI+tGj+PwBo/j9waP43xGj+M/Rs/i/8bP4v/Gz+L/xs/i/8bwnMAALV+&#10;AACqhwAAn4wAAJSQAACIkwAAe5UAAGyZAABlmwQAYJwQAF2dHQBbnikAWJ40AVWePQJSnUUDUJ1N&#10;BU2dVAdLnFsJSJxjC0acaw1Dm3UPQZuAET6ajRM8mpsUOpqrFTmavRU5mtkVOZjvFjmX/BY4lv8X&#10;OJX/FziV/xc4lf8Xu3oAAK+FAACkjAAAmJEAAI2VAACBmgAAdZ0AAGigAABbpAAAVqUMAFOmFwBR&#10;pyMAT6cvAEynOAFKp0EBSKdJAkanUARDp1gFQadfBj+maAg9pnIKOqZ9Czimig02pZkONKWpDzOl&#10;uw8zpdQPM6TuDzKi+xAyof8RMqH/ETKh/xEyof8RtIIAAKiMAACdkgAAkpcAAIacAAB5oQAAbaUA&#10;AGGpAABVrAAAS68FAEewEABFsBwARLEnAEKxMgBBsjsAP7JDAT2ySwE7slMCObJbAzeyZAQ1sm4F&#10;M7J5BjGyhwcvsZYILrKmCC2yuAksstAILLDsCSuv+Qorrv8LKq3/Cyqt/wsqrf8LrYsAAKCSAACV&#10;mAAAiZ0AAH2jAABxqAAAZK0AAFmxAABNtAAAQrgAADu6CgA4uxMAN7weADW8KQA0vTIAM707ADK9&#10;RAAxvkwAL75VAS6+XgEsvmgBKr50Aim+ggInv5EDJr+iAyS/tAMjv8sDI77oAyO89wQiu/8FIrv/&#10;BSK7/wUiu/8FpJIAAJiYAACMngAAgKUAAHOrAABnsAAAW7UAAE+5AABEvAAAOsAAADDEBAAqxwsA&#10;KMgTACfJHQAmyScAJckwACTKOQAjykIAIstLACHLVQAgzF8AH8xsAB3NegAczYoAG82cABnOrgEY&#10;zsUAGM3kABjM9AEYyvwBGMr/AhjK/wIYyv8Cm5kAAI+fAACCpgAAda0AAGizAABcuQAAUL0AAETB&#10;AAA5xAAAMMgAACjMAQAg0AYAGdULABbXEAAV2BkAFdkiABTZKwAT2jQAE9o9ABLbSAAR3FMAEd1f&#10;ABDdbQAQ3n4ADt+RAA7gpAAN4LgADODSAAvf7QAM3vcADN37AAzd+wAM3fsAkp8AAIWnAAB3rgAA&#10;arUAAF28AABQwQAARMUAADjJAAAuzQAAJdEAAB7VAAAW2gEAEd4GABDnDQAO5xIADegZAAzoIQAL&#10;6SkACuoxAAnqOwAH60UABetRAATrXgAD624AAeuAAADqlAAA6qcAAOu8AADr0gAA6+kAAOzvAADs&#10;7wAA7O8Ah6cAAHmvAABrtwAAXr4AAFHFAABDyQAAN80AAC3RAAAj1gAAG9sAABPfAAAO4wAADO4C&#10;AAr2CgAH9g4ABfYSAAP2GAAA9R4AAPUlAAD1LgAA9TcAAPZCAAD2TgAA9l0AAPZuAAD2gQAA9pUA&#10;APenAAD3twAA+McAAPjQAAD40AAA+NAAe68AAG24AABgwAAAUsgAAETNAAA30QAAK9cAACHcAAAY&#10;4AAAEeQAAAznAAAH7wAABPoAAAH/AwAA/wgAAP8NAAD+EAAA/hQAAP8aAAD/IQAA/ykAAP8zAAD/&#10;PgAA/0sAAP9bAAD/bAAA/4AAAP+SAAD/oQAA/60AAP+zAAD/swAA/7MA/xwmAP8cJAD/GiUA/xUn&#10;AP8RLgD/EDoA/w5HAf8NUwH/C18B/wprAf8KdQH/Cn8B/wqHAf8KjgH/CpUB/wqbAf8JoAH/CaUA&#10;/wmrAP8JsQD/CbgA/wnBAP4JzAD8Cd4A+QnrAPUJ9gDzCf8A8gr/APEK/wHxC/8B8Qv/AfEL/wHx&#10;C/8B/x8jAP8fIQD/HiEA/xkkAP8XLAD/FTcA/xNEAP8RUAH/EFwB/w5nAf8OcgH/DnsB/w6EAf8O&#10;iwH/DpIB/w6YAf8OnQH/DqMB/g6oAfwOrgH7DrUA+g6+APgOyQD1DtsA8g7qAO4O9QDsDv8B6w//&#10;AeoP/wHqEP8B6RD/AekQ/wHpEP8B/yIfAP8iHAD/IRwA/x8gAP8fKQD/HDQA/xpAAP8XTAH/FVgB&#10;/xRjAf8TbgH/E3cB/hOAAfwTiAH6Eo4B+RKVAfgSmgH2EqAB9RKmAfQSrAHzErMB8RK8AfASxwHt&#10;EtgB6RPoAeYT9QHkFP8B4hT/AuEV/wLhFf8C4BX/AuAV/wLgFf8C/yUbAP8mFwD/JBYA/yUcAP8m&#10;JQD/JDAA/yE7AP8fSAD/HVQB/RtfAfkaaQH3GnMB9Bl8AfIZhAHxGYsB7xmRAe4ZlwHsGZ0B6xmj&#10;AekZqgHoGbEB5xm6AeUZxQHjGdUB3xroAdwb9QLYG/8C1Rz/A9Qc/wPTHP8E0hz/BNIc/wTSHP8E&#10;/ykXAP8qEwD/KRIA/ywYAP8sIQD/LCsA/yk3AP0nQwD3JU8B8yNaAe8iZAHsIW4B6SF3AechfwHl&#10;IYYB5CGNAeIglAHhIJoB3yCgAd4gpwHcIa8B2iG4AtghwwLVIdMC0SLnAs0i9APKI/8EyCP/Bccj&#10;/wbGI/8GxiP/BsYj/wbGI/8G/ywSAP8uDwD/MBAA/zMUAP8zGwD/MiUA+jAwAPIuPADsLEkA5ypV&#10;AeMqXwHgKWkB3SlyAdooegHXKIIC1SiJAtMokALRKJYDzyicA84oowPMKKsDyiizA8kovgTHKMwE&#10;xSniBMEq8Qa+Kv4HvCr/CLoq/wi6Kv8IuSr/Cbkq/wm5Kv8J/zAPAP8yCwD/Ng0A/zgQAP85FQD5&#10;Nx4A7zUoAOczNQDgMkIA2zJPANUxWgHQMWQCzTBtAsswdQPJMHwDxy+DBMUvigTEL5EFwi+XBcEv&#10;nga/L6YGvS+vBrwvuQe6L8cHuDDdB7Uw7gmyMPsKsDD/C64w/wuuMP8LrTD/C60w/wutMP8L/zMM&#10;AP82BgD/PAkA/z4MAP09EADvPBUA5DkfANs5LQDSOjwAzTpJAcg5VAHEOV4CwThnA783bwS9N3YF&#10;uzZ9Brk2hAe3NosHtjWSCLQ1mgmzNaEJsTWqCq81tAuuNcELrDXUC6k26gymNvgNpTb/DqM3/w6i&#10;N/8Oojf/DqI3/w6iN/8O/zcHAP87AgD/QAMA8kIFAOlCCQDlPw4A2D4WAM5AJwDHQTYAwkFEAb1B&#10;TwK5QFkDtj9hBLQ+aQaxPXEHrz14CK48fwmsPIYKqjuNC6k7lQynO50NpTumDaM6sA6iO7wPoDvN&#10;D5475hCbPPURmjz/EZk8/xGYPP8RmDz/EZg8/xGYPP8R/zoBAP9AAADvRQAA4UgAANlIBQDTRgkA&#10;zEUSAMRHIgC9SDEAuEg/AbNHSgKwRlQErEVdBapEZAenQ2wIpUJzCqNCeguhQYEMoEGIDZ5AkA+c&#10;QJgQmkChEZhArBKXQLgSlUDIE5NA4RORQfMUkEH/FI9B/xSOQv8TjkL/E45C/xOOQv8T/zwAAPlE&#10;AADkSgAA2E4AAM5PAgDJTQYAw0sPALtNHQC1Ti0Ar046AatNRgKnTE8EpEtYBqFKYAieSWcJnEhu&#10;C5pHdQ2YRnwOlkaDD5RFixGSRZQSkEWdE45FqBSMRbQVi0XEFopF3BaIRvAWhkb9FoZG/xaFR/8V&#10;hUf/FYVH/xWFR/8V/z8AAOxIAADdTwAAz1MAAMZVAADAUwMAu1EMALNSGQCtUykAqFM2AaNSQgKf&#10;UUsEnFBUBplPXAiWTmMKlE1qDJFMcQ6PS3gPjUt/EYtKhxKJSpAUh0maFYVJpReDSbEYgknAGIFK&#10;1hl/Su0Yfkv8GH5L/xd9S/8XfUv/Fn1L/xZ9S/8W/0MAAOZMAADWUwAAyVgAAMBZAAC6WAEAtFYJ&#10;AKxXFgCmWCUAoVgyAZ1XPgKYVkgElVVRBpJUWAiPUl8KjFJmDIpRbQ6IUHQQhU97EoNPhBOBTo0V&#10;f06XF31OoRh7Ta4Zek69GnhO0Rp3Tusad0/6GXZP/xl2T/8Ydk//F3ZP/xd2T/8X+EYAAOJQAADQ&#10;VwAAxFwAALteAAC0XQAArloGAKZbEwCgXCIAm1wvAJdbOwKSWkUDj1lNBotYVQiIV1wKhlZjDINV&#10;ag6BVHEQflR4EnxTgBR6UokWeFKUGHZSnxl0UqsaclK6G3FSzRxwUugbcFP5GnBT/xpwU/8ZcFP/&#10;GHBT/xhwU/8Y70kAAN1TAADLWgAAwF8AALdiAACvYQAAqF4CAKFfEACbYB4AlmAsAJFgOAGNXkID&#10;iV1LBYVcUgeCW1kKgFpgDH1ZZw57WG4QeFh1EnZXfRR0V4cWclaRGG9WnBpuVqkbbFa4HGtWyx1q&#10;VuYcalf3G2pX/xpqV/8Za1f/GWtX/xlrV/8Z60wAANhWAADIXgAAvGIAALNlAACrZQAAo2IAAJxi&#10;DgCWYxwAkWQpAIxjNQGIYj8DhGFIBYBgUAd9X1cJel5dC3ddZA11XGsQc1xyEnBbexRuW4QXbFqP&#10;GGpamhpoWqccZlq2HWVayB1lWuQdZVr2HGVa/xtlWv8aZVr/GWVa/xllWv8Z6E8AANNZAADEYQAA&#10;uWYAALBoAACnaQAAnmUAAJdmDQCRZxkAjGgnAIdnMgGDZj0Cf2VGBHtkTQZ4Y1QJdWJbC3JhYQ1w&#10;YWkPbWBwEmtfeRRpX4IWZ16NGWVemBpjXqUcYV60HWBexx1gXuMdYF71HGBe/xtgXv8aYV7/GmFe&#10;/xphXv8a5FIAAM9cAADAZAAAtmkAAKxsAACjbAAAmWkAAJJqCwCMahYAh2skAIJrMAF+ajoCemlD&#10;BHZoSwZzZ1IIcGdZCm1mYA1rZWYPaGRuEWZkdhRkY4AWYmOLGGBilxpeYqQcXGKyHVtixR1bYuEd&#10;W2L0HFti/xtcYv8aXGL/Glxi/xpcYv8a4FUAAMtfAAC9ZwAAsmwAAKlwAACfbwAAlGwAAIxtCACG&#10;bhMAgm8hAH1vLQF5bzgCdW5BA3JtSQVubFAHa2tXCmlrXgxmamUOZGlsEWFpdBNfaH4WXWeJGFtn&#10;lRpZZqIbV2awHFZmwx1WZt8dVmbzHFdm/xtXZv8aV2b/Gldm/xpXZv8a21kAAMdiAAC6agAAr3AA&#10;AKZzAACacwAAj3AAAIdxBQCBchEAfHMeAHhzKgB0czUBcHM/A21yRwVqcU4HZ3FVCWRwXAtib2MO&#10;X29qEF1uchJabXwVWG2GF1ZskxlUbKAbUmuvHFFrwRxRa9wcUWvxG1Jr/hpSav8aUmr/GVJq/xlS&#10;av8Z1FwAAMNmAAC2bgAArHQAAKJ3AACWdgAAiXUAAIF2AQB6dw8AdngbAHJ5JwBveTIBa3g8Amh4&#10;RARld0wGYndTCF92WgpddWEMWnVoD1h0cBFVc3kTU3OEFlFykBhPcp4ZTXGtGkxxvxtLcdkbTHHw&#10;Gkxw/RpNcP8ZTW//GU1v/xlNb/8ZzmAAAL5qAACycgAAqHgAAJ17AACQegAAhHoAAHp7AAB0fAwA&#10;b34XAGx+JABpfy8BZn85AmJ/QgNffkkFXX1QB1p9VwlXfF4LVXxlDVJ7bg9QencSTnqCFEt5jhZJ&#10;eZwXSHirGEZ4vRlGeNUZRnfvGEd2/BhHdv8YR3X/F0d1/xdHdf8XyWUAALpvAACudwAApH0AAJh/&#10;AACLfwAAfn8AAHOBAABsgwkAaIQTAGWFIABihiwAX4Y2AVyGPwJZhUYDV4VOBVSFVQdShFwJT4Nj&#10;C02Daw1LgnQPSIJ/EUaBjBNEgZoVQoCpFkGAuhZAgNIWQX/tFkF++xZBff8WQX3/FkF9/xZBff8W&#10;wmoAALV1AACqfQAAn4IAAJKDAACFhAAAeYUAAGqJAABkigMAYIwQAF2NGwBbjicAWI4yAFWOOwFT&#10;jkMCUI5KA06NUgVMjVkGSYxgCEeMaApFi3IMQot9DkCKiQ8+ipgRPIqnEjuKuBI6is8SO4jrEjuH&#10;+hM7hv8TO4b/EzuG/xM7hv8TvHEAAK97AAClgwAAmYcAAIyIAAB/iQAAc4wAAGWQAABckwAAV5UM&#10;AFSWFgBSliIAUJctAE2XNgBLlz8BSZdHAkeXTgNFllUEQ5ZdBUGWZQY+lW8IPJV6CTqVhws4lZUM&#10;NpSlDTWUtg40lMwNNJPpDTSS+A40kP8PNJD/DzSQ/w80kP8PtXgAAKqCAACeiAAAk40AAIaOAAB5&#10;kAAAbZMAAGGXAABVmwAATZ4GAEmfEABHnxsARqAmAESgMABDoToAQaFCAT+hSQE9oVECO6FZAjmh&#10;YQM3oGsENaB2BTOggwYxoJIHMKCiCC6gswguoMkILp/nCC2d9wktnP8KLZv/Ci2b/wotm/8Kr4AA&#10;AKOJAACXjgAAjZMAAH+VAABymAAAZpwAAFugAABPpAAARacAAD6pDAA8qhQAOqofADmqKQA4qzIA&#10;N6s7ADWrQwA0rEsAMqxTATGsXAEvrGYCLaxxAiusfwMqrI4DKKyeBCessAQmrMUEJqvkAyWp9QQl&#10;qP8FJaf/BSWn/wUlp/8Fp4kAAJuPAACRlAAAhJkAAHieAABrogAAX6YAAFOqAABIrQAAPbAAADSz&#10;AwAvtQ4ALbUWACy1IAArtikAKrYyACm3OgAot0MAJ7dMACa4VQAkuF8AI7hrACK4eAEguIgBH7iZ&#10;AR25qwEcucABHLjfARy28gEbtfwCG7T/Ahu0/wIbtP8Cn48AAJSVAACImwAAe6EAAG6mAABiqwAA&#10;VrAAAEqzAAA/tgAANbkAACy8AAAkvwYAH8INAB3CFAAcwh4AG8MmABrDLwAZxDgAGMRBABfESgAW&#10;xVUAFcVhABTGbwATxn8AEsaRABHHpAAQx7kAD8fUABDG7gAQxPoAEMP/ABDD/wAQw/8Al5YAAIuc&#10;AAB+ogAAcakAAGSvAABYtAAAS7gAAEC7AAA1vgAAK8EAACPFAAAbyQEAFMwGABDQCwAO0READdEZ&#10;AA3RIQAM0SoADNE0AAvSPgAK0kkACdNVAAnTYgAI03IABtSEAAXUmAAE1KsAA9XAAAHV3AAB1e0A&#10;AdX2AAHV9gAB1fYAjp0AAICkAABzqwAAZrEAAFm4AABMvQAAP8AAADTDAAAqxwAAIcoAABnOAAAS&#10;0gAADdYBAAnbBQAG3A0ABNwRAAPdGAAB3iAAAN4oAADfMQAA4DwAAOFHAADiVAAA42MAAON0AADk&#10;iAAA5JsAAOWuAADlwQAA5dUAAObnAADm5wAA5ucAg6QAAHWsAABoswAAWrsAAE3BAABAxAAAM8gA&#10;ACjMAAAf0AAAF9QAABDZAAAL3QAABeEAAADkAAAA5QcAAOYNAADnEQAA6BYAAOkdAADqJQAA6y4A&#10;AO05AADvRQAA8FMAAPFkAADxdgAA8ooAAPOcAADzrQAA9LsAAPTIAAD0yAAA9MgAd60AAGq1AABc&#10;vQAAT8QAAEDJAAAzzQAAJ9EAAB3WAAAU3AAADuAAAAjjAAAB5gAAAOoAAADuAAAA7gAAAO8EAADw&#10;CgAA8Q4AAPMSAAD0GAAA9iAAAPgqAAD6NQAA/UMAAP5SAAD/YwAA/3YAAP+JAAD/mgAA/6YAAP+w&#10;AAD/sAAA/7AA/xYjAP8VIQD/ESEA/w0kAP8JKwD/BjcA/wNEAP8AUQD/AF0A/wBoAP8AcgD/AHsA&#10;/wCDAP8AigD/AJEA/wCWAP8AnAD/AKEA/QCmAPsArAD5ALMA9wC7APUAxQDzANEA8gDkAPEA8QDv&#10;APoA7gD/AO4A/wDtAP8A7QD/AO0A/wDtAP8A/xkgAP8YHQD/FR0A/xAfAP8OKQD/DDQA/wpBAP8H&#10;TQD/BVkA/wRkAP8EbgD/A3cA/wOAAP8DhwD/A40A/QKTAPsCmQD5Ap4A9wKkAPUCqgDzAbAA8QG4&#10;AO8BwgDtAc8A6wHjAOoB7wDoAvsA5wT/AOYF/wDmBv8A5gb/AOYG/wDmBv8A/xwbAP8bGQD/FxgA&#10;/xUdAP8TJQD/ETAA/xA9AP8OSQD/DFUA/wtgAP8LagD9C3MA+wt8APkKgwD3CooA9QqQAPQKlgDz&#10;CpsA8QqhAO8JpwDtCa4A6wm2AOgJwADmCc0A5AniAOIK8ADfC/sA3gz/ANwN/wDcDf8A2w3/AdsN&#10;/wHbDf8B/x8XAP8eEwD/GxIA/xwZAP8bIgD/GCwA/xU4AP8TRAD+ElAA+RFbAPUQZgDzEG8A8BB3&#10;AO4QfwDsEIYA6hCMAOkQkgDoEJgA5g+eAOUPpQDjD6wA4Q+0AOAPvgDeD8wA2hDhANUR8ADSEvsA&#10;zxL/Ac4T/wHNE/8BzRP/AcwT/wHME/8B/yISAP8iDwD/IQ8A/yIUAP8iHAD/ICcA/x0yAPgbPgDy&#10;GUsA7hhWAOoXYADnFmoA5BZyAOIWegDgFoIA3haIANwWjwDbFpUA2RabANYWogDUFqkA0haxANAX&#10;uwDOF8kAzBjeAMgZ7gHFGvsBwxr/AsEb/wLAG/8CwBv/AsAb/wLAG/8C/yYOAP8lCwD/KAwA/ykQ&#10;AP8oFgD+JiAA9CQrAOwhOADmIEQA4R9QAN0fWwDZHmUA1R5tANIfdQDQH30Azh+DAMwfigHLH5AB&#10;yR+XAcgfngHGH6UBxSCtAcMgtwHBIMQBwCHWAbwi6gK5IvgDtiL/A7Uj/wO0I/8EsyP/BLMj/wSz&#10;I/8E/ykLAP8qBQD/LggA/y8MAP8tEADzKxcA6CgiAOAmLwDZJj0A0idKAM0nVQDKKF8AxyhoAcUo&#10;bwHDJ3cBwSd+Ab8nhAG+J4sCvCeSArsnmQK5J6ACtyepA7YoswO0KL8DsyjPA7Ap5gStKfYEqyr/&#10;Bakq/waoKv8GqCr/Bqgq/waoKv8G/y0FAP8wAAD/MwIA9jQGAO8yCgDoLhAA3CwYANEuKADLLzcA&#10;xjBEAMEwTwC+MFkBuzBiAbgwagK2L3ECtS94ArMvfwOxL4YDsC+NA64ulAStLpwEqy6kBakvrgWo&#10;L7oFpi/KBqQw4gahMPMHnzD/CJ4x/widMf8InDH/CJwx/wicMf8I/zAAAP81AADvOAAA4joAANs5&#10;BADWNQkAzjQTAMY2IgC/ODEAujg/ALY4SgGzOFQBsDddAq03ZAKrNmwDqTZzBKg2eQSmNYAFpDWH&#10;BaM1jwahNZcHnzWgB541qgicNbYImzXFCZk13QmWNu8KlDb9CpM3/wqSN/8Kkjf/CpI3/wqSN/8K&#10;/zMAAPY6AADkPwAA2EIAAM5CAQDJPgYAxDsPALs+HQC1PywAsT86AK0/RQGpP08Bpj5YAqM9XwOh&#10;PWcEnzxtBZ08dAacO3sGmjuCB5g7igiWO5MJlTqcCpM6pguROrILkDvADI471QyMPOwNijz7DYk8&#10;/w2JPP8MiDz/DIg8/wyIPP8M/zcAAOo/AADcRQAAzkkAAMVJAAC/RgIAukMMALNEGQCtRScAqEY1&#10;AKRFQQGgRUsCnURTAppDWwOYQ2IFlkJpBpRBcAeSQXYIkEB+CY5AhgqNQI4Li0CYDIlAog2HQK4O&#10;hUC8D4RAzw+CQekPgUH5D4BB/w+AQv8OgEL/DoBC/w6AQv8O+jsAAOVEAADTSwAAx04AAL5PAAC4&#10;TAAAskkJAKtJFQClSyMAoEsxAJxLPQGYSkcClUlPA5JJVwSQSF4FjkdlBotHaweJRnIJiEZ5CoZF&#10;gguERYoNgkWUDoBEnw9+RKsQfEW5EXtFyxF6ReYReUb3EXhG/xB4Rv8QeEb/D3hG/w94Rv8P8D8A&#10;AN9JAADNTwAAwVMAALhUAACxUgAAq04FAKROEQCeTyAAmVAtAJVQOQGST0MBjk5MA4tNUwSJTVoF&#10;hkxhBoRLaAiCS24JgEp2C35Kfgx8SYcOekmRD3hJnBB2SagSdEm2EnNJyBNySuMTcUr1EnFK/xFx&#10;S/8RcUv/EHFL/xBxS/8Q7EMAANlMAADIUwAAvVcAALRYAACsVwAApVIBAJ5TDwCYVBwAk1QpAI9U&#10;NQCLU0ABiFNIAoVSUASCUVcFf1BeBn1QZAh7T2sJeU9yC3dOew11ToQOc02OEHFNmRFvTaUTbU2z&#10;FGxNxRRrTuEUa070E2tO/xJrTv8Sa07/EWtO/xFrTv8R6EYAANNQAADEVgAAuVoAALBcAACmWgAA&#10;n1YAAJhWDQCSVxkAjlgmAIlYMgCGWD0BgldFAn9WTQN8VVQFeVRbBndUYQh1U2gJc1NwC3FSeA1v&#10;UoEPbVKLEGtRlxJpUaMTZ1GxFGZRwxVlUt4VZVLyFGVS/xNlUv8SZVL/EmVS/xJlUv8S5EoAAM9T&#10;AADAWgAAtV4AAKxgAACiXgAAmlkAAJJaCwCNWxYAiFwjAIRcLwCAWzoBfVtDAnlaSwN2WVIEdFhY&#10;BnFYXwdvV2YJbVdtC2tWdQ1pVn4PZ1aJEWVVlRJjVaEUYlWvFWFVwRZgVdsWYFbxFWBW/hRgVv8T&#10;YVb/EmFW/xJhVv8S4E0AAMtWAAC9XQAAsmEAAKhjAACdYQAAlV0AAI1eCQCHXhMAg18gAH9fLAB7&#10;XzcBd15AAnReSANxXU8Eb1xWBWxcXAdqW2MJaFtrC2Zacw1kWnwPYlqHEWBZkxJeWaAUXVmuFVtZ&#10;vxZbWdgWW1nvFVtZ/RRcWf8TXFn/ElxZ/xJcWf8S3FAAAMdZAAC6YAAAr2QAAKRlAACZZAAAkGAA&#10;AIhhBgCCYhEAfmMdAHpjKgB2YzQBc2I9AW9iRgJsYU0EamFUBWdgWgdlYGEIY19pCmFfcQxfXnoO&#10;XV6FEFtekRJZXZ4UWF2sFVddvRZWXdUWVl3uFVdd/BRXXf8TV13/Eldd/xJXXf8S1lMAAMRcAAC3&#10;YwAArGgAAKBoAACVZwAAimMAAINlAgB9Zg8AeGYaAHRnJwBxZzIAbmc7AWtmQwJoZksDZWVSBWNl&#10;WQZhZF8IXmRnClxjbwxaY3gOWGODEFZijxJUYpwTU2KqFVJiuxVRYtIVUWHtFVJh+xRSYf8TU2H/&#10;ElNh/xJTYf8S0VYAAMBfAACzZgAAqWsAAJxrAACQagAAhWcAAH1pAAB3ag0Ac2sXAG9rJABsbC8A&#10;aWw4AWZrQQJja0kDYWtQBF5qVwZcal0HWmllCVhpbQtVaHYNU2iBD1FnjRFPZ5oSTmepFE1nuRRM&#10;Z88UTGbrFE1m+xNNZv8STmX/Ek5l/xJOZf8SzFoAALxjAACwagAApW8AAJhuAACMbQAAgGwAAHdt&#10;AABxbgsAbW8UAGlwIQBmcSwAZHE2AWFxPgFecUYCXHBNA1lwVAVXcFsGVW9iCFNvagpQbnMMTm5+&#10;DkxtihBKbZgRSWynEkhsuBNHbM0TR2zqE0hr+hJIa/8SSGr/EUhq/xFIav8Rx14AALhnAACsbgAA&#10;oXIAAJNyAACHcQAAenEAAHFyAABrdAcAZnURAGN2HQBgdygAXnczAFt4PAFZd0MCVndLA1R3UgRS&#10;dlkFUHZgB051aAhLdXEKSXR8DEd0iA5Fc5YPQ3OlEEJzthFBc8sRQnLoEUJy+BFCcf8QQ3D/EENw&#10;/xBDcP8QwWMAALNsAACocwAAm3YAAI51AACBdgAAdXYAAGl4AABjegIAXnwOAFx9GQBZfiQAV38v&#10;AFV/OAFTf0ABUH9IAk5+TwNMflYESn5dBUh9ZQZGfW4IQ3x5CkF8hgs/e5QNPnujDjx7sw48e8gO&#10;PHrmDjx59w48eP8OPHj/Dj13/w49d/8OvGgAAK9yAACkeQAAlnoAAIh6AAB8egAAcHwAAGN/AABc&#10;ggAAV4QLAFOFFABRhiAAT4YqAE6HNABMhzwBSodEAUiHSwJGh1MCRIZaA0KGYgRAhmwGPoV2BzuF&#10;gwg5hZEKOISgCzaEsQs2hMYLNoPkCzaC9gs2gf8MNoD/DDaA/ww2gP8Mtm8AAKp4AACffwAAkH4A&#10;AIN/AAB3gAAAa4IAAF6HAABVigAATowGAEqOEABIjxoAR48lAEWQLwBEkDgAQpBAAECQRwE/kE8B&#10;PZBWAjuQXwI5kGgDN49zBDWPgAUzj44GMY+eBzCOrwcvjsMHL47hBy+M9Agvi/8IL4r/CC+K/wkv&#10;iv8JsHYAAKV/AACYhAAAioQAAH2FAABwhwAAZYoAAFqOAABPkgAARpUAAEGYDAA+mBQAPZkfADuZ&#10;KAA6mjEAOZo6ADeaQgA2mkoANZpSATOaWgExmmQBL5pvAi2aewIsmooDKpqaAymarAQomsAEJ5ne&#10;AyeX8gQnlv0FJ5X/BSeV/wUnlf8FqX4AAJ6FAACSiQAAhIoAAHaMAABqjwAAXpMAAFSXAABJmwAA&#10;QJ8AADeiBAAyow4AMaMXADCkIQAupCoALaQyACylOgArpUMAKqVLACmlVAAopV4AJqVpACWldgEj&#10;pYUBIqWWASCmqAEfpbsBHqXXAR6k7wEeovsCHqH/Ah6h/wIeof8CooYAAJeMAACLjwAAfZEAAG+U&#10;AABjmAAAV50AAE2hAABDpQAAOKgAADCrAAAorgcAJK8QACOvFwAhryEAILApAB+wMQAesDoAHbFC&#10;AByxTAAbsVYAGrFhABmybwAYsn4AFrKQABWyogAUsrYAE7LOABOx6wATr/kAE67/AROu/wETrv8B&#10;mo0AAJCSAACElwAAdZoAAGifAABbowAAUKgAAEWsAAA7sAAAMbIAACe1AAAguAAAGLoHABS8DgAT&#10;vBUAErweABG9JgARvS4AEL03ABC+QQAOvkwADr5XAA2+ZQAMv3QAC7+GAAq+mQAIvqwAB77CAAe+&#10;3wAIvvAACL36AAi9/AAIvfwAk5QAAIeZAAB6nwAAbKUAAGCqAABTrwAAR7MAADy2AAAxuAAAJ7sA&#10;AB++AAAXwQAAEcQBAAzICAAIyQ4AB8kUAAbJHAAFySQABMosAAPKNgACykAAAMtMAADLWQAAy2gA&#10;AMt5AADMjAAAy58AAMuzAADLyAAAzOIAAMzvAADM8QAAzPEAipoAAHyhAABvpwAAYq0AAFWzAABI&#10;uAAAO7sAADC+AAAmwQAAHcQAABXIAAAPywAACs4AAATSAgAA0woAANMPAADUFAAA1RoAANYiAADX&#10;KgAA2TQAANo/AADcSwAA3FoAAN1qAADdfQAA3ZEAAN2kAADetgAA3sgAAN7eAADe4gAA3uIAf6IA&#10;AHGpAABksAAAVrcAAEm8AAA8wAAAL8QAACTHAAAbywAAE88AAA3SAAAH1gAAANsAAADeAAAA3wMA&#10;AOAJAADhDgAA4hIAAOMXAADlHgAA5icAAOgxAADqPQAA7EsAAOxaAADtbAAA7oAAAO6UAADupQAA&#10;7rQAAO7CAADuxgAA7sYAdKoAAGayAABYuQAAS8AAAD3FAAAvyQAAJM0AABnRAAAR1gAAC9sAAAPe&#10;AAAA4QAAAOUAAADoAAAA6QAAAOoAAADrBgAA7QsAAO8PAADwEwAA8hoAAPQjAAD3LgAA+TsAAPtK&#10;AAD8WwAA/W0AAP2AAAD+kwAA/qIAAP6tAAD+rwAA/q8A/xAfAP8OHQD/Ch0A/wEgAP8AKAD/ADUA&#10;/wBBAP8ATgD/AFoA/wBlAP8AbgD/AHcA/wB/AP4AhgD8AIwA+wCSAPkAlwD4AJwA9wCiAPYApwD1&#10;AK0A8wC1APIAvQDxAMkA7wDcAO4A6wDtAPcA7AD/AOsA/wDqAP8A6gD/AOoA/wDqAP8A/xMcAP8R&#10;GQD/DRkA/wYcAP8DJQD/ADEA/wA+AP8ASgD/AFYA/wBhAP8AawD9AHMA+gB7APcAgwD1AIkA9ACP&#10;APIAlADxAJkA8ACfAO4ApADtAKsA7ACyAOoAugDoAMYA5wDWAOUA6ADkAPUA4wD+AOIA/wDhAP8A&#10;4QD/AOEA/wDhAP8A/xUYAP8TFAD/DxQA/w0ZAP8LIgD/CC0A/wQ5AP8BRgD/AFEA/gBcAPoAZgD2&#10;AG8A8gB3AO8AfgDtAIUA6wCLAOoAkQDoAJYA5wCcAOYAoQDkAKgA4wCvAOEAuADfAMMA3QDRANsA&#10;5gDZAPMA1wD9ANUC/wDUAv8A1AP/ANQD/wDUA/8A/xgTAP8VEAD/Eg8A/xIVAP8RHQD/DigA/ww0&#10;AP8KQQD5CEwA9QZXAPEGYQDtBmoA6QVyAOYFegDkBYEA4gWHAOAGjQDfBpIA3QaYANsGngDZBqUA&#10;1watANQGtQDSBsAA0AfPAM4I5QDMCfQAygv/AMgM/wDHDP8Axwz/AMYM/wDGDP8A/xsOAP8ZDAD/&#10;GA0A/xgRAP8XGAD/FCIA+xEuAPMQOgDtDkYA6A1SAOUNXADhDWUA3g1tANsNdQDYDXwA1Q2CANMN&#10;iQDRDY8A0A2VAM4NnADNDqMAyw6rAMkOtADIDsAAxg7PAMMQ5gDAEfUAvRL/ALwS/wC7Ev8AuhL/&#10;AboS/wG6Ev8B/x8KAP8cBAD/HwgA/x8NAP8dEgD4GhsA7hYmAOYUMwDgEz8A2hNLANQTVgDQE18A&#10;zhRoAMsUbwDJFHcAxxV9AMYVhADEFYoAwxWRAMEWmADAFp8AvhanALwXsAC7F7wAuRfLALcY4gCz&#10;GfIBsRr/Aa8b/wGuG/8Brhv/Aa0b/wGtG/8B/yIEAP8iAAD/JQIA/CQHAPchDADsHRIA4RocANga&#10;KgDQGzgAyx1FAMcdUADDHloAwB5iAL4eagC8H3EAuh94ALkffgC3H4UAth+MALQfkwCzH5oBsSCj&#10;AbAgrAGuILcBrCHGAash3QGnIu8CpSL9AqMj/wKiI/8CoiP/AqEj/wKhI/8C/yUAAP8oAADyKgAA&#10;5SsAAN8oBQDcIQsA0iEUAMkkJADDJTIAviY/ALonSgC3J1QAtCddALInZACwJ2wAridyAa0neQGr&#10;J38BqieGAagnjgGnJ5YCpSeeAqMoqAKiKLMCoCjBAp8o1QKcKewDmir6A5gq/wSXKv8Elyr/BJYq&#10;/wSWKv8E/ygAAPUuAADlMwAA2jUAANAzAQDMLQYAxioQAL4tHgC4LiwAsy86AK8vRQCsME8AqS9Y&#10;AKcvXwGlL2YBoy9tAaEvcwKgLnoCni6BAp0uiQKbLpEDmS6aA5gupASWL68ElS+9BJMvzwSRMOgF&#10;jzD4BY0x/wWNMf8FjDH/BYwx/wWMMf8F/y0AAOo1AADcOgAAzj0AAMY8AADANwIAuzMNALM0GQCu&#10;NicAqTc0AKU3QACiN0oAnzdTAZ02WgGbNmEBmTZoApc1bwKVNXUDlDV8A5I1hASQNY0EjzWWBY01&#10;oAWLNasGijW5Bog1ygeHNuUHhTb2B4Q3/weDN/8Hgzf/B4I3/weCN/8H9DIAAOM7AADSQQAAxkQA&#10;AL1DAAC3PwAAsTsJAKo7FAClPCIAoD0wAJ09OwCZPUUAlj1OAZQ8VgGSPF0CkDxjAo47agOMO3EE&#10;ijt4BIg6gAWHOogGhTqSBoM6nAeBOqgIgDq1CX47xgl9O+EJezzzCXs8/wl6PP8Iejz/CHo8/wh6&#10;PP8I7jcAAN1BAADLRgAAv0kAALZJAACuRgAAqUEEAKNBEQCdQh4AmEMrAJVDNwCRQ0EAjkJKAYxC&#10;UgGJQVkCh0FfA4VBZgODQG0EgUB0BYBAewZ+P4QHfD+OCHo/mQl4P6UKd0CyCnVAwwt0QN0Lc0Hx&#10;C3JB/wpyQf8KckH/CXJB/wlyQf8J6TwAANVFAADFSwAAuk4AALBOAACnSwAAokYAAJtGDgCWRxoA&#10;kUgnAI5IMwCKSD0Ah0dGAYRHTgGCRlUCgEZcA35FYgR8RWkEekVwBXhEeAZ2RIEIdESLCXJElgpw&#10;RKILb0SvDG5EwAxtRdkNbEXvDGtF/QtrRv8La0b/CmtG/wprRv8K5UAAAM9JAADBTwAAtVIAAKtS&#10;AAChTwAAm0oAAJRKDACPSxcAi0wkAIdMLwCETDoAgUxDAX5LSwF7S1ICeUpYA3dKXwR1SWYFc0lt&#10;BnFJdQdvSX4IbUiICWtIkwtqSJ8MaEitDWdJvQ1mSdQOZUntDWVK/AxlSv8LZUr/C2VK/wtlSv8L&#10;4EQAAMtNAAC9UgAAslYAAKZVAACcUgAAlU4AAI5OCQCJTxQAhVAgAIFQLAB+UDcAe1BAAXhQSAF1&#10;T08Cc05VA3FOXARvTmMFbU1qBmtNcgdpTXsIZ02FCmVNkQtkTJ0MYk2rDWFNuw5gTdEOYE3sDmBN&#10;+w1gTf8MYE3/C2BN/wtgTf8L3EcAAMdQAAC5VgAArlkAAKJYAACYVgAAkFEAAIlSBgCDUxEAf1Md&#10;AHtUKQB4VDQAdVQ9AXJTRQFwU0wCbVJTAmtSWQNpUmAEZ1FnBmVRbwdjUXgIYlGDCmBRjwteUJsN&#10;XVCpDltRuQ5bUc4PWlHqDltR+g1bUf8MW1H/DFtR/wtbUf8L1koAAMNTAAC2WQAAq1wAAJ5aAACT&#10;WQAAi1QAAIRWAwB+VhAAelcaAHZXJgBzWDEAcFc6AG1XQgFqV0kCaFZQAmZWVwNkVl4EYlVlBWBV&#10;bQdeVXYIXVWBCltVjQtZVJoNWFSnDlZVuA9WVcwPVlXpDlZV+Q1WVf8NV1T/DFdU/wxXVP8M0U0A&#10;AMBWAACzXAAAp14AAJpdAACPXAAAhlgAAH9ZAAB5Wg0AdFsXAHFbIwBuWy4Aa1s3AGhbQAFlW0cB&#10;Y1pOAmFaVQNfWlwEXVpjBVxaawZaWXQIWFl/ClZZiwtUWZgNU1imDlJZtg5RWcoPUVnnDlFY+A1S&#10;WP8NUlj/DFJY/wxSWP8MzVEAALxZAACwXwAAo2EAAJZgAACLXwAAgVsAAHldAABzXgwAb14VAGtf&#10;IABoXysAZmA1AGNgPQFhX0UBX19MAl1fUwNbX1oEWV5hBVdeaQZVXnIIU159CVFdiQtQXZYMTl2k&#10;DU1dtA5MXcgOTF3mDk1d9w1NXP8MTVz/DE5c/wxOXP8MyVQAALlcAACtYwAAn2MAAJJjAACHYgAA&#10;fGAAAHRhAABuYgkAaWMSAGZjHQBjZCgAYWQyAF5kOwBcZEMBWmRKAlhkUQJWZFgDVGRfBFJjZwVQ&#10;Y3AHTmN6CExihgpLYpQLSWKiDEhisg1HYscNR2LkDUhh9gxIYf8MSGD/C0lg/wtJYP8LxFgAALVg&#10;AACqZgAAm2YAAI1mAACCZQAAdmQAAG5lAABoZgUAY2cQAGBoGgBdaSUAW2ovAFlqOABXakABVWpH&#10;AVNqTgJRalUDT2ldBE1pZAVLaW0GSWh4B0dohAlGaJIKRGehC0NnsQxCZ8UMQmfiDEJm9QxDZv8L&#10;Q2X/C0Nl/wtDZf8Lv1wAALFkAACmagAAlmkAAIlpAAB9aQAAcWkAAGdqAABibAEAXW0NAFluFgBX&#10;byEAVXArAFNwNQBRcD0AUHBFAU5wTAFMcFMCSnBaA0hwYgRGb2sFRG91BkJvggdAbo8JP26eCj1u&#10;rwo9bsIKPG7gCj1t9Ao9bP8KPWv/Cj5r/wo+a/8KumAAAK1pAACgbgAAkW0AAIRtAAB4bQAAbG4A&#10;AGFwAABbcgAAVnQKAFJ1EgBQdh0ATncnAEx3MQBLeDkASXhBAEh4SQFGeFABRHdXAkJ3XwNAd2gD&#10;PndzBDx2fwY6do0HOXacCDd1rQg3dcAINnXeCDd08gg3c/4IN3L/CDdy/wg3cv8ItWYAAKlvAACa&#10;cQAAi3EAAH5xAABzcgAAaHMAAFx2AABUeQAATnsFAEp9DwBIfhgARn8jAEV/LABDgDUAQoA9AEGA&#10;RQA/gEwBPYBUATyAXAI6f2UCOH9vAzZ/fAQ0f4oEMn+aBTF+qgYwfr0GMH7aBjB98AYwe/0GMHv/&#10;BjB6/wYwev8GsGwAAKR1AACUdQAAhnUAAHl2AABudwAAY3kAAFd9AABPgQAAR4QAAEKGDAA/hxMA&#10;PYgdADyIJwA7iTAAOok4ADiJQAA3iUgANolPADSJWAEziWEBMYlsAS+JeAItiYcCLImXAyqIpwMp&#10;iLoDKYjUAymG7gMphfwEKYT/BCmE/wQphP8EqnQAAJ57AACOegAAgHoAAHR7AABofgAAXYEAAFKF&#10;AABJiQAAQYwAADmQBQA1kQ8AM5IXADKSIQAxkikAMJMyAC6TOgAtk0EALJNKACuUUgAqlFwAKJRn&#10;ACeUcwEllIIBJJSTASKTpAEhk7cBIJPPASGS7AEgkPoCII//AiCP/wIgj/8CpHwAAJeAAACHfwAA&#10;e4AAAG6CAABihQAAV4kAAE2OAABCkgAAOpYAADKZAAAqnAkAKJ0RACadGQAlnSIAJJ4qACOeMgAi&#10;njoAIZ5CACCeSwAfn1UAHp9gAByfbQAbn3wAGp+NABifnwAXn7IAFp/JABae6AAWnPcAFpv/AReb&#10;/wEXm/8BnYMAAI+GAACChgAAdIcAAGeLAABbjwAAUJMAAEaYAAA8nAAAM6AAACujAAAjpgAAHKgL&#10;ABqpEQAYqRgAF6khABaqKQAVqjEAFKo5ABOqQwATq00AEqtYABGrZQAQq3QADquGAA6rmQANq6wA&#10;DKvBAAyq3wAMqfIADaj8AA2o/wANqP8AlooAAImMAAB6jQAAbJEAAGCVAABUmgAASZ8AAD+jAAA1&#10;pwAAK6oAACOuAAAbsAAAFLMBAA+1CgANthAADLYWAAu2HwAKticACbYvAAi2OQAHt0MABrdPAAS3&#10;WwADt2oAArd7AAC3jgAAt6EAALa0AAC2ywAAtuUAALXxAAC19wAAtfcAj5EAAIGUAABylwAAZZwA&#10;AFihAABMpgAAQasAADevAAAssgAAI7UAABq4AAATuwAADr0AAAnABQADwQ0AAMERAADBFwAAwh4A&#10;AMImAADCLwAAwzkAAMREAADEUAAAxF4AAMVvAADFgQAAxZUAAMWoAADFvAAAxNEAAMTmAADE7gAA&#10;xO4AhpgAAHmeAABrowAAXakAAFCuAABEswAAN7YAACy5AAAivAAAGb8AABHCAAAMxQAABsgAAADL&#10;AAAAzAcAAMwNAADNEQAAzRYAAM4dAADPJAAA0C0AANI4AADURAAA1FIAANVhAADVcwAA1ocAANab&#10;AADWrQAA178AANjOAADY3QAA2N0Ae6AAAG6mAABgrQAAU7MAAEW4AAA4vAAAK78AACHCAAAXxgAA&#10;EMkAAArMAAAC0AAAANQAAADXAAAA2AAAANoFAADbCwAA3A4AAN4TAADfGQAA4SEAAOMqAADlNgAA&#10;50MAAOdTAADoZAAA6XcAAOmMAADqnwAA6q4AAOq6AADqwwAA6sMAcKgAAGKvAABVtgAAR7wAADnA&#10;AAAsxAAAIMgAABbMAAAO0AAAB9QAAADZAAAA3QAAAOEAAADjAAAA5AAAAOYAAADnAQAA6QcAAOsM&#10;AADsEAAA7hUAAPAdAADzJwAA9jMAAPdDAAD4VAAA+WYAAPl6AAD6jgAA+p4AAPupAAD7sAAA+7AA&#10;/wsbAP8HGQD/ABkA/wAcAP8AJQD/ADIA/wA/AP8ASwD/AFcA/wBiAP8AawD/AHMA/QB7APsAggD6&#10;AIgA+ACNAPcAkgD2AJgA9QCdAPQAogDzAKkA8QCwAO8AuADuAMMA7ADRAOsA5gDpAPMA6AD+AOgA&#10;/wDoAP8A6AD/AOgA/wDoAP8A/w4YAP8KFQD/ARQA/wAYAP8AIgD/AC4A/wA7AP8ARwD/AFMA/QBe&#10;APoAZwD3AG8A9QB3APMAfgDyAIQA8ACJAO8AjwDuAJQA7ACaAOsAnwDpAKUA6ACsAOYAtADkAL8A&#10;4wDMAOEA4gDfAPAA3gD7AN4A/wDdAP8A3QD/ANwA/wDcAP8A/xATAP8NEQD/BhAA/wIVAP8AHgD/&#10;ACkA/wA2AP8AQgD6AE4A9ABZAPEAYgDuAGsA7AByAOoAeQDoAH8A5wCFAOUAiwDkAJAA4gCWAOEA&#10;nADfAKIA3QCpANoAsQDYALsA1QDIANIA3QDRAO0A0AD5AM8A/wDOAP8AzQD/AM0A/wDNAP8A/xEP&#10;AP8ODQD/DA0A/wsSAP8HGQD/AiQA/wAwAPYAPADvAEkA6gBTAOcAXQDkAGYA4QBtAN8AdADdAHsA&#10;2wCBANkAhgDWAIwA1ACSANIAmADQAJ4AzgCmAMwArgDKALgAyADEAMYA1wDFAOoAwwD3AMIA/wDB&#10;Af8AwAL/AMAC/wDAAv8A/xQLAP8QBgD/EAkA/xAOAP8OFAD/Ch4A9QYpAOsENgDjA0IA3wNOANsE&#10;VwDWBGAA0wRoANAEbwDOBXYAzAV8AMoFggDJBYgAxwWOAMYFlADEBZsAwgWjAMAGqwC+BrUAvQbC&#10;ALsI1AC6CekAtwv4ALUM/wC0DP8AtAz/ALQM/wC0DP8A/xcEAP8UAAD/FgMA/xQJAP8RDgDyDhUA&#10;6AwhAN4KLgDWCzsA0AxHAMwMUQDJDFoAxg1iAMQNagDCDXEAwA13AL8NfQC9DoMAvA6KALoOkQC5&#10;DpgAtw6gALYOqQC0D7QAsg/BALEQ1ACuEesAqxL6AKkS/wCoE/8ApxP/AKcT/wCnE/8A/xoAAP8b&#10;AAD5GwAA6xkAAOUUBgDlEA4A2Q4XAM8RJgDIEjQAxBNAAL8USwC8FFQAuRVdALcVZAC1FWsAtBVx&#10;ALIVeACxFn4ArxaFAK4WjACsFpQAqxecAKkXpgCnGLAAphi9AKQYzwCiGucAnxr3AJ0b/wGcG/8B&#10;nBv/AZsb/wGbG/8B/x0AAPchAADoJAAA3SUAANQhAQDPGwgAyhcRAMIaIAC8HC0Atx06ALMeRQCw&#10;Hk8ArR5XAKseXwCpH2YAqB9sAKYfcwClH3kAox+AAKIfhwCgII8AnyCYAJ0gogCbIKwBmiG5AZgh&#10;ygGWIuQBlCP1AZIj/wGRI/8BkCP/AZAj/wGQI/8B/yIAAOspAADdLgAAzy8AAMctAADBJwMAvSIN&#10;ALYjGgCwJSgArCY0AKgmQAClJ0kAoidSAKAnWgCeJ2EAnCdnAJsnbQCZJ3QAmCd7AZYnggGVJ4sB&#10;kyeUAZEongGQKKkBjii1Ao0pxgKLKd8CiSryAocq/wKGKv8Chir/AoYq/wKGKv8C9CgAAOMxAADR&#10;NgAAxTgAALw2AAC2MAAAsisJAKssFACmLSIAoi4vAJ4uOgCbLkQAmC9NAJYvVQCULlwAki5iAJAu&#10;aQGPLm8BjS52AYwufgGKLoYCiC6PAocumgKFL6UDgy+yA4IvwgOBMNoDfzDvA30x/gN9Mf8DfDH/&#10;A3wx/wN8Mf8D7S8AANs3AADJPQAAvj4AALM8AACsOAAApzMEAKIyEQCdNB0AmTUqAJU1NQCSNUAA&#10;jzVJAI01UACLNVcAiTVeAYc1ZAGFNGsBhDRyAoI0eQKANIICfjSLA300lgN7NaEEeTWuBHg1vgV3&#10;NtQFdjbtBXQ3/AV0N/8EdDf/BHQ3/wR0N/8E5zUAANI9AADDQgAAuEQAAKxCAACkPgAAnzkAAJo4&#10;DgCUOhkAkDomAI07MQCKOzsAhztEAIQ7TACCO1MBgDpaAX46YAF9OmcCezpuAnk6dQJ3On4DdjqI&#10;BHQ6kwRyOp4FcTqrBW87uwZuO88GbTvqBm08+gZsPP8FbDz/BWw8/wVsPP8F4jkAAMxCAAC+RwAA&#10;sUgAAKVGAACdQwAAlz8AAJI+CwCNPxUAiT8hAIVALQCCQDcAf0BAAH1ASAB7QE8BeUBWAXc/XQF1&#10;P2MCcz9qAnE/cgNwP3oDbj+EBGw/kAVrP5wGaT+pBmg/uAdnQMwHZkDoB2ZA+QZlQP8GZUD/BmVA&#10;/wVlQP8F3D4AAMdGAAC5SwAArEwAAKBKAACXRwAAkUMAAItDCACGQxIAgkQeAH5EKQB7RTQAeUU9&#10;AHZFRQB0REwBckRTAXBEWQFuRGACbENnAmtDbwNpQ3cEZ0OBBWZDjQZkQ5kGYkOnB2FEtghgRMoI&#10;YETmCF9F+AdfRf8HYEX/BmBE/wZgRP8G1kEAAMNJAAC2TgAAp08AAJtNAACSSwAAjEcAAIVHBACA&#10;RxAAfEgaAHhIJgB1STAAc0k6AHBJQgBuSUkBbEhQAWpIVgFoSF0CZkhkAmVIbANjSHUEYUd/BWBH&#10;igZeSJcHXUilCFtItAhbSMcJWkjkCFpJ9ghaSf8HWkj/BlpI/wZaSP8G0UUAAL9MAACyUgAAo1EA&#10;AJdQAACNTgAAhkoAAIBKAQB6Sw4AdkwXAHJMIwBvTC0AbU02AGpMPwBoTEYAZkxNAWRMUwFiTFoC&#10;YUxhAl9MaQNeTHIEXEx8BVpMiAZZTJUHV0yjCFZMsghVTMYJVUziCVVM9QhVTP8HVUz/B1ZM/wZW&#10;TP8GzEgAALxQAACvVQAAoFQAAJNTAACJUQAAgU0AAHpOAAB1TwwAcE8VAG1QIABqUCoAZ1AzAGVQ&#10;PABjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNZUHAEV1B6BVVQhgZUUJMHUlChCFFQsQlQUMQJUFDh&#10;CVBQ9AhRUP8HUU//B1FP/wZRT/8GyUsAALlTAACrVwAAnFYAAI9VAACFVAAAfFAAAHVRAABwUgkA&#10;a1MSAGhUHQBlVCcAYlQxAGBUOQBeVEEAXFRIAVpUTwFZVFYBV1RdAlZUZQNUVG4EUlR4BVFUhAZP&#10;VJEHTlSgCExUrwhMVMIJS1TfCUxU8whMU/8HTFP/B01T/wZNU/8GxU4AALZWAACnWgAAmFkAAItY&#10;AACBVwAAd1QAAHBVAABqVgYAZlcQAGJXGgBgWCQAXVguAFtZNwBZWT8AV1lGAFZZTQFUWVQBU1lb&#10;AlFZYwJPWGwDTlh2BExYggVKWI8GSVieB0hYrghHWMAIR1jdCEdY8ghHV/8HSFf/B0hX/wZIV/8G&#10;wVEAALJZAACjXAAAlFsAAIdbAAB9WgAAclgAAGtZAABlWgMAYFsOAF1cFwBaXCEAWF0rAFZdNABU&#10;XjwAU15EAFFeSwFQXlIBTl5ZAkxeYQJLXWoDSV10BEddgAVFXY0GRF2cB0NdrAdCXb4IQl3aCEJc&#10;8QdCXP4HQ1v/BkNb/wZDW/8GvVUAAK9dAACfXwAAkF4AAINeAAB4XQAAbVwAAGVdAABfXwAAWmAM&#10;AFdhFABVYh4AUmIoAFFjMQBPYzkATmNBAExjSABLY08BSWNWAUdjXgJFY2cCRGNxA0JjfQRAYosF&#10;P2KaBj5iqgY9YrwHPGLWBz1h7wY9Yf0GPmD/Bj5g/wY+YP8GuVkAAKthAACaYQAAi2EAAH9hAAB0&#10;YQAAaWEAAF9iAABZZAAAVGYJAFFnEQBOZxoATGgkAEtpLQBJaTYASGk+AEZqRQBFakwAQ2pUAUJq&#10;XAFAaWUCPmlvAjxpewM7aYkEOWmYBThoqAU3aLoFN2nTBTdo7gU3Z/wFOGb/BThm/wU4Zv8FtF4A&#10;AKdlAACVZQAAhmQAAHplAABvZQAAZGYAAFloAABSagAATWwEAEluDgBHbhYARW8gAERwKQBCcDIA&#10;QXA6AEBxQgA/cUkAPXFRADxxWQE6cWIBOHFsAjZweAI1cIYDM3CVAzJwpgQxcLgEMHDQBDFv7AQx&#10;bvsEMW3/BDFs/wQxbP8Er2QAAKFpAACPaAAAgWgAAHVpAABraQAAYGsAAFVuAABNcQAARnMAAEJ1&#10;CwA/dhIAPXccADx3JQA6eC0AOXg1ADh5PQA3eUUANnlNADV5VQAzeV4AMXloATB5dAEueYMCLXmS&#10;Ait4owIqeLUCKnjMAip36gIqdvkDKnX/Ayp0/wMqdP8DqmoAAJptAACJbAAAfG0AAHBtAABmbgAA&#10;W3EAAFB1AABIeAAAQXsAADp+BQA2fw4ANIAWADOBIAAygSgAMIEwAC+COAAugkAALYJIACyCUAAr&#10;gloAKoJkACiCcAAmgn8BJYKPASSCoAEjgrIBIoLJASKB5wEif/cBIn7/AiJ9/wIiff8CpXEAAJNx&#10;AACDcQAAdnEAAGxyAABgdQAAVngAAEx8AABDgAAAO4MAADOGAAAtiQoAKooRACmLGQAniyIAJosq&#10;ACWMMQAkjDkAI4xCACKNSgAhjVQAII1eAB+NawAdjXkAHI2KABuNnAAZja4AGIzEABiM4wAZivUA&#10;GYn/ARmI/wEZiP8BnXcAAIx2AAB9dgAAcncAAGV5AABafAAAUIAAAEaEAAA8iQAANIwAAC2QAAAl&#10;kwIAH5UMAB2WEgAclhoAG5ciABqXKgAZlzIAGJg6ABeYQwAWmE0AFZhYABSYZAATmHMAEZiEABCY&#10;lgAQmKkADpi/AA6X3QAPlvIAEJX8ABCU/wAQlP8AlX0AAIV8AAB4fAAAa34AAF+BAABUhgAASooA&#10;AECPAAA2kwAALZcAACaaAAAenQAAF6ADABKiDAAQoxIAEKMZAA+jIQAOpCkADqQxAA2kOgAMpEUA&#10;C6RQAAqkXAAJpGoAB6R7AAajjgAEo6EAAqO0AAOiywADouYAA6HzAAOh+wADofsAjYMAAH+CAABx&#10;hAAAZIcAAFiMAABNkQAAQpYAADiaAAAvngAAJqIAAB6lAAAXqAAAEasAAAyuBwAHrw0AA68SAAKv&#10;GQABryEAAK8pAACwMgAAsDwAALBHAACwUwAAsGEAALBxAACwgwAAr5cAAK+qAACvvwAArtkAAK7r&#10;AACu9AAArvQAh4kAAHiKAABqjgAAXZMAAFGYAABFnQAAO6IAADCmAAAnqgAAHq4AABaxAAAQtAAA&#10;C7YAAAW5AwAAugoAALoOAAC6EwAAuxkAALshAAC8KAAAvDEAAL08AAC+SAAAvlYAAL5lAAC+dwAA&#10;vowAAL6fAAC9swAAvscAAL7eAAC96wAAvesAf5IAAHCVAABimgAAVZ8AAEmlAAA9qwAAMq8AACi0&#10;AAAetgAAFbkAAA68AAAJvwAAAsIAAADEAAAAxQQAAMYKAADGDgAAxxIAAMgYAADJHwAAyicAAMww&#10;AADOPAAAzkkAAM9ZAADPagAAz34AAM+TAADPpgAAz7gAAM/IAADP2wAAz9sAd5wAAGihAABbpwAA&#10;Tq4AAEG0AAA0twAAKLoAAB29AAATwAAADcQAAAbHAAAAygAAAM4AAADQAAAA0QAAANICAADTCAAA&#10;1QwAANYQAADZFQAA2xwAAN0kAADgLwAA4jwAAONLAADkXAAA5G8AAOWDAADlmAAA5akAAOW2AADl&#10;wwAA5cMAbKUAAF+sAABRsgAARLkAADW8AAAowAAAHMQAABLIAAAMywAAA88AAADTAAAA2AAAANwA&#10;AADfAAAA3wAAAOEAAADjAAAA5AMAAOYIAADoDQAA6REAAOwYAADuIgAA8S4AAPM8AAD0TQAA9V8A&#10;APZzAAD3hwAA95kAAPilAAD4sAAA+LAA/wMXAP8AFQD/ABUA/wAYAP8AIwD/AC8A/wA8AP8ASAD/&#10;AFQA/wBeAP8AZwD9AG8A+wB2APkAfQD4AIMA9gCIAPUAjgD0AJMA8gCYAPEAngDwAKQA7gCrAO0A&#10;swDrAL0A6gDLAOgA4QDnAPEA5gD9AOUA/wDkAP8A5AD/AOQA/wDkAP8A/wcTAP8AEQD/ABEA/wAV&#10;AP8AHwD/ACsA/wA3AP8ARAD+AE8A+gBaAPcAYwD0AGsA8gByAPAAeQDvAH8A7QCEAOsAigDqAI8A&#10;6ACUAOcAmgDlAKAA5ACnAOIArwDgALkA3gDGANwA2gDaAOwA2AD5ANYA/wDWAP8A1wD/ANgA/wDY&#10;AP8A/woQAP8DDgD/AA0A/wASAP8AGgD/ACYA/AAyAPcAPwD0AEoA8QBVAO0AXgDqAGYA6ABuAOUA&#10;dADjAHoA4gCAAOAAhQDeAIsA3ACQANsAlgDYAJwA1QCjANMAqwDRALUAzgDBAMwA0QDLAOcAyQD1&#10;AMgA/wDIAP8AyAD/AMgA/wDIAP8A/wwMAP8GCAD/AgoA/wAPAP8AFQD8ACAA8QAsAOwAOQDpAEUA&#10;5QBPAOEAWQDeAGEA2wBoANcAbwDUAHUA0gB7ANAAgADOAIYAzACMAMsAkgDJAJgAxwCgAMUAqADD&#10;ALEAwQC8AL8AywC9AOMAvADyALsA/QC7AP8AugD/ALoA/wC6AP8A/w4FAP8JAAD/CQUA/wYLAP8B&#10;EADwABkA5gAlAOEAMgDcAD8A1gBJANEAUwDOAFsAywBjAMgAagDGAHAAxQB2AMMAewDBAIEAwACH&#10;AL4AjgC8AJQAuwCcALkApAC3AK4AtQC5ALMAyACxAN8AsAHvAK8B+wCuAv8ArQP/AK0D/wCtA/8A&#10;/xAAAP8OAAD/DQAA9gsDAPIHCgDiAREA2wIdANIDKwDMAzcAyARDAMQETQDBBFYAvgVdALwFZAC6&#10;BWsAuAVxALcFdgC1BXwAswaDALIGiQCwBpEArweZAK0HoQCrB6sAqQi3AKgJxgCmCt0ApQvwAKMM&#10;/QCiDf8AoQ3/AKEN/wCgDf8A/xEAAPwSAADsEwAA4hMAANsPAwDWCQsAzggUAMYKIgDADDAAvA08&#10;ALgNRgC1DU8Asg5XALAOXwCuDmUArQ5rAKsOcQCqDngAqA5+AKcPhQClD40ApA+WAKIQnwCgEKkA&#10;nxC1AJ0RxQCbEd4AmRLxAJcT/wCWFP8AlRT/AJUU/wCUFP8A/xUAAO0bAADgHwAA0h8AAMkbAADE&#10;FAUAwRAOALoSGwC0EykAsBQ1AKwVQACpFUkAphVSAKQWWQCiFmAAoRZmAJ8WbACeFnIAnBZ5AJsX&#10;gACZF4gAmBeRAJYYmwCUGKYAkxmyAJEZwQCQGtgAjRvuAIsc/QCKHP8Aihz/AIkc/wCJHP8A9B0A&#10;AOQlAADTKQAAxyoAALwmAAC2IAAAtBkLAK4aFQCoHCMApB0vAKEeOgCeHkQAmx5MAJkeVACXH1sA&#10;lR9hAJQfZwCSH20AkR90AI8gfACOIIQAjCCNAIoglwCJIaIAhyGuAIYivQCFItEBgiPrAYEk+wGA&#10;JP8BfyT/AX8k/wF/JP8B7CUAANstAADJMQAAvDEAALEuAACrKQAApyQFAKMjEQCeJB0AmiUqAJYm&#10;NQCTJj8AkSZHAI8mTwCNJlYAiydcAIknYgCIJ2kAhidvAIUndwCDJ38AgSeJAYAokwF+KJ4BfSmr&#10;AXspuQF6Kc0BeCroAXcr+QF2K/8Bdiv/AXUr/wF1Kv8B5SwAANA0AADBOAAAszgAAKg1AACiMQAA&#10;nS0AAJkqDgCUKxgAkCwkAI0tMACKLToAhy1DAIUtSgCDLVEAgS5YAIAuXgB+LmQAfS5rAHsucwF5&#10;LnsBeC6FAXYujwF0L5sBcy+oAnEvtgJwMMkCbzDlAm4x9wJtMf8CbTH/Am0x/wJtMf8C3zIAAMk5&#10;AAC7PgAArD0AAKE6AACaNwAAlTMAAJAxCgCMMRQAhzIgAIQzKwCBMzUAfzM+AH0zRgB7M00AeTNU&#10;AHczWgB2M2EAdDNnAXI0bwFxNHcBbzSBAW40jAJsNJgCajWlAmk1swNoNcYDZzbiA2Y29QNmNv8C&#10;Zjb/AmY2/wJmNv8C2DcAAMQ+AAC1QgAApkEAAJs/AACTPAAAjTgAAIg2BwCENxEAgDccAHw4JwB6&#10;ODEAdzk6AHU5QgBzOUkAcTlQAHA5VwBuOV0AbDlkAWs5awFpOXQBaDl+AmY5iQJkOZUDYzqiA2I6&#10;sQNhOsMDYDvgBF878wNfO/8DXzv/A187/wJfO/8C0TsAAMBCAACwRQAAoUQAAJVDAACNQAAAhz0A&#10;AII7AgB9Ow4AeTwYAHU9IwBzPS0AcD02AG49PwBsPUYAaz1NAGk9UwBnPVoAZj1hAWQ9aAFjPXEB&#10;YT57Al8+hgJePpMDXD6gA1s/rwRaP8EEWj/dBFk/8gRZP/8DWT//A1k//wNZP/8DzD8AALxGAACr&#10;SAAAnEcAAJFGAACIRAAAgkAAAHw/AAB3QAwAc0AVAG9BIABsQSoAakEzAGhBOwBmQkMAZEJKAGNB&#10;UABhQVcAYEJeAV5CZQFdQm4CW0J4AlpChANYQpADV0KeBFZDrQRVQ78EVEPaBFRD8QRUQ/4DVEP/&#10;A1RD/wNUQ/8DyEIAALhJAACnSwAAmEoAAI1JAACDRwAAfUMAAHZDAABxRAoAbUQSAGpFHQBnRScA&#10;ZEUwAGJFOABgRT8AX0VHAF1FTQBbRVQAWkZbAVlGYwFXRmwBVkZ2AlRGgQNTRo4DUkecBFBHqwRQ&#10;R70ET0fWBU9H7wRPR/0ET0f/A09H/wNQR/8DxEUAALVNAACjTQAAlUwAAIlLAAB/SgAAeEYAAHFH&#10;AABsRwcAaEgQAGRIGgBhSSQAX0ktAF1JNQBbST0AWUlEAFdJSgBWSVEAVUpZAVRKYQFSSmkBUUp0&#10;Ak9KfwNOSowDTUqbBExLqgRLS7wESkvTBUpL7gRLS/0ES0r/A0tK/wNLSv8DwUgAALJQAACgTwAA&#10;kU8AAIVOAAB7TQAAc0kAAGxKAABnSwQAYkwOAF9MFwBcTSEAWk0qAFhNMgBWTToAVE1BAFNOSABS&#10;Tk8AUE5XAU9OXwFOTmcBTE5yAktOfQJJTosDSE6ZBEdPqARGT7oERk/RBEZP7QRGTvwERk7/A0dO&#10;/wNHTv8DvUwAAK5SAACcUQAAjVEAAIFRAAB3UAAAbkwAAGdOAABiTwAAXVANAFpQFABXUR4AVVEn&#10;AFNRMABRUjgAUFI/AE5SRgBNUk0ATFNVAEpTXQFJU2UBSFNvAkZTewJFU4kDQ1OXA0JTpwRBU7gE&#10;QVPPBEFT7ARBUvsDQlL/A0JS/wNCUf8Duk8AAKpUAACYVAAAiVQAAH1TAABzUwAAaVEAAGJSAABc&#10;UwAAWFQKAFRVEgBSVRsAT1YkAE5WLQBMVzUAS1c8AEpXRABIV0sAR1hSAEZYWgFEWGMBQ1htAUFY&#10;eQJAWIYCPliVAz1YpQM8WLcEPFjNBDxX6gM8V/oDPVb/Az1W/wM9Vv8DtlMAAKVXAACUVwAAhVYA&#10;AHlWAABvVgAAZVUAAFxWAABXWAAAUlkHAE5aEABMWhgASlshAEhcKgBHXDIARVw6AERdQQBDXUgA&#10;Ql1QAEBdWAA/XWEBPV1rATxddgI6XYQCOV2TAjhdowM3XbUDNl3LAzZc6AM3XPkDN1v/Azhb/wM4&#10;Wv8DslcAAKBaAACPWQAAgVkAAHVZAABrWQAAYFoAAFZbAABRXQAATF4CAEhgDQBFYBQARGEeAEJi&#10;JgBAYi4AP2I2AD5jPgA9Y0UAPGNNADtjVQA5Y14AOGNoATZjdAE1Y4EBM2ORAjJjoQIxY7MCMWPI&#10;AjFi5wIxYfgCMWH/AjJg/wIyYP8CrlwAAJtdAACKXQAAfF0AAHBdAABmXQAAXF4AAFJgAABMYgAA&#10;RWUAAEFmCgA+ZxEAPGgaADtoIgA5aSsAOGkyADdqOgA2akEANWpJADRqUgAzalsAMWplADBqcAEu&#10;an4BLWqOASxqnwErarABKmrGASpp5QEqaPYCK2f/Aitn/wIrZ/8CqWEAAJVgAACEYAAAd2AAAGxh&#10;AABiYQAAWGMAAE5mAABHaAAAQGsAADpuBQA2bw4ANHAVADNwHgAycSYAMHEuAC9xNQAucj0ALXJF&#10;ACxyTQArclcAKnJhAClybQAncnsAJnKLACRynAEjcq4BI3LDASNx4gEjcPQBI2//ASNu/wEjbv8B&#10;oWUAAI5kAAB/ZAAAcmQAAGhlAABeZgAAVGkAAElsAABCbwAAO3IAADR1AAAueAoAK3kRACp5GAAp&#10;eiEAJ3ooACZ6MAAlezgAJHtAACN7SAAie1IAIXtcACB7aAAffHYAHXyGABx7mAAbe6oAGnu/ABp7&#10;3gAaefIAG3j+ABt3/wEbd/8BmWkAAIhpAAB5aQAAbWkAAGNqAABZbAAAT28AAEVzAAA9dwAANXoA&#10;AC59AAAngQMAIoMNACCEEgAfhBoAHYQiAByFKgAbhTEAGoU5ABmFQgAYhkwAF4ZWABaGYwAVhnEA&#10;FIaBABKGkwARhqYAEYW7ABCF1gARg+8AEYL7ABKC/wASgf8AkW4AAIFtAAB0bgAAaW4AAF1wAABT&#10;cwAASXcAAEB8AAA3gAAAL4MAACeHAAAhigAAGo0GABWPDQATkBMAEpAaABKQIgARkCoAEJEyABCR&#10;OwAPkUQADpFPAA2RXAAMkWoAC5F6AAqRjQAIkJ8AB5CzAAePyQAHj+YAB470AAiN/AAIjf8AiXMA&#10;AHtzAABvcwAAY3UAAFd4AABNfQAAQ4EAADmGAAAwigAAKI4AACGRAAAalQAAE5cAAA6aCAALnA4A&#10;CZwTAAicGgAHnCIABpwqAAScMwADnD0AAp1IAACdVAAAnWIAAJxyAACchAAAnJcAAJuqAACbvwAA&#10;mtsAAJrsAACa9QAAmfgAgnkAAHZ5AABoegAAXH4AAFGCAABGhwAAPIwAADKRAAAplQAAIZkAABmd&#10;AAASoAAADqMAAAmmBQADpwwAAKcQAACnFQAAqBwAAKgjAACoKwAAqTQAAKk/AACpSwAAqVkAAKlo&#10;AACpegAAqY4AAKmhAACotQAAqMsAAKfkAACn7wAAp/MAfYAAAG+BAABhhAAAVYkAAEmOAAA+lAAA&#10;NJkAACqeAAAhogAAGaYAABKpAAANrAAAB68AAACyAAAAswcAALMMAACzEAAAtBUAALQbAAC1IgAA&#10;tisAALc1AAC3QAAAuE4AALhdAAC4bgAAuIIAALiXAAC4qgAAt74AALfSAAC35gAAt+oAdogAAGeL&#10;AABakAAATpYAAEKcAAA3ogAALKcAACKrAAAZrwAAEbMAAAu2AAAEuQAAALwAAAC+AAAAvgAAAL8G&#10;AADACwAAwQ8AAMITAADDGQAAxCAAAMUpAADHNAAAyEIAAMlRAADJYgAAyXUAAMmKAADJnwAAyrEA&#10;AMrBAADJ0QAAydkAbpMAAGCYAABTngAARqQAADqrAAAvsAAAJLUAABm4AAAQvAAACr8AAAHBAAAA&#10;xAAAAMgAAADKAAAAygAAAMwAAADNAwAAzggAANANAADREAAA0xYAANYeAADaKAAA3TQAAN5DAADf&#10;VAAA32cAAOB8AADgkQAA4KQAAOCyAADgvgAA4MMAZp8AAFmmAABMrQAAP7QAADK4AAAkvAAAGL8A&#10;ABDDAAAIxwAAAMoAAADNAAAA0QAAANUAAADYAAAA2QAAANsAAADdAAAA3wAAAOEEAADjCgAA5Q4A&#10;AOcTAADqHAAA7ScAAPA1AADxRgAA8lgAAPNrAADzgAAA9JQAAPSjAAD0rgAA9LIA/wATAP8AEQD/&#10;ABEA/wAVAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBaAP4AYwD7AGsA+QByAPcAeAD1AH4A9ACEAPIA&#10;iQDxAI4A8ACTAO4AmQDtAJ8A7ACmAOoArgDoALgA5gDFAOUA2wDjAO0A4gD7AOIA/wDhAP8A4QD/&#10;AOEA/wDhAP8A/wAQAP8ADgD/AA0A/wASAP8AGwD/ACgA/wA0AP4AQQD7AEwA9wBWAPQAXwDxAGYA&#10;7wBtAOwAdADqAHoA6QB/AOcAhQDmAIoA5QCPAOMAlQDhAJsA4ACiAN4AqgDbALQA2QDAANYA0ADT&#10;AOgA0gD3ANEA/wDRAP8A0AD/ANAA/wDQAP8A/wANAP8ACQD/AAoA/wAPAP8AFgD7ACIA9wAvAPQA&#10;OwDwAEcA7QBRAOkAWgDlAGIA4gBpAOAAbwDeAHUA3AB6ANoAgADYAIUA1QCLANMAkQDRAJcAzwCe&#10;AM0ApgDLAK8AyQC6AMcAyQDFAOIAxADyAMMA/gDCAP8AwQD/AMIA/wDCAP8A/wMGAP8AAQD/AAYA&#10;/wAMAPkAEQDxAB0A6wApAOcANgDjAEEA3wBLANsAVADVAFwA0gBjAM8AagDNAHAAywB1AMkAewDI&#10;AIAAxgCGAMUAjADDAJMAwQCaAL8AogC9AKsAuwC2ALkAxAC3ANoAtgDtALQA+gC0AP8AtAD/ALQA&#10;/wC0AP8A/wQAAP8AAAD/AAAA/wAGAOwADQDlABYA3gAiANcALwDRADsAzQBFAMoATgDGAFcAxABe&#10;AMEAZAC/AGoAvQBwALwAdQC6AHsAuQCBALcAhwC1AI4AswCVALIAngCwAKcArgCyAKwAvwCqANEA&#10;qADoAKgA9wCnAP8ApwD/AKYA/wCmAP8A/wYAAP8FAADxAwAA6AAAAOEABwDVABAAzQAbAMcAJwDD&#10;ADMAvwA+ALwASAC5AFEAtgBYALQAXwCyAGUAsABqAK8AcACtAHYArAB8AKoAggCpAIkApwCRAKUA&#10;mgCjAKQAoQCuAKAAuwCeAc0AnQLmAJwE9ACbBP8AmgX/AJoF/wCZBf8A/woAAPEOAADkEAAA2Q8A&#10;AM4LAADIAwsAwgATALwCHwC3AywAswQ3ALAFQgCtBkoAqgZSAKgHWQCmB18ApQdlAKMHawCiCHEA&#10;oAh3AJ8IfgCdCIUAmwmOAJoJlwCYCqEAlgqsAJULugCTC8wAkgzlAJAN9gCPDv8Ajg7/AI4O/wCN&#10;Dv8A9hEAAOYXAADWGwAAxxkAAL4VAAC5EAAAtwoNALELFwCsDSQAqA4wAKUOOwCiDkQAnw9MAJ0P&#10;UwCbD1oAmg9gAJgQZgCXEGwAlRByAJMQeQCSEIEAkBCKAI8RlACNEZ8AixGqAIoSuACIEssAhhPm&#10;AIUU9wCDFf8AgxX/AIIV/wCCFf8A7RoAANwhAADKJQAAuyIAALEfAACrGgAAqRQGAKUSEQCgFB4A&#10;nBUqAJkVNQCWFj4AlBZHAJIWTgCQFlUAjhdbAIwXYQCLF2cAiRdtAIgXdACGGHwAhRiGAIMZkACB&#10;GZsAgBqnAH4atQB9G8cAfBziAHod9QB5Hf8AeB3/AHgd/wB4Hf8A5SIAANApAAC/LAAAsCoAAKcn&#10;AACgIwAAnR8AAJoaDgCVHBgAkR0kAI4eLwCMHjkAiR5BAIcfSQCFH1AAgx9WAIIfXACAH2IAfx9p&#10;AH0gcAB8IHgAeiCBAHkhjAB3IZcAdSKkAHQisgBzI8MAciPfAHAk8wBvJP8AbyT/AG4k/wBuJP8A&#10;3SkAAMgwAAC3MgAAqDAAAJ4uAACXKgAAkycAAJAjCgCMIxMAiCQfAIQlKgCCJTQAgCY9AH0mRAB8&#10;JksAeiZSAHgmWAB3Jl4AdSZlAHQnbAByJ3QAcSd9AG8oiABuKJQAbCihAGsprwFqKcABaSrbAWcq&#10;8QFnK/8BZiv/AWYq/wFmKv8B1C8AAMI2AACvNgAAoTUAAJY0AACQMAAAii0AAIcqBgCDKRAAfyoa&#10;AHwrJQB5Ky8Adyw4AHUsQABzLEcAcSxNAHAsVABuLFoAbSxhAGstaABqLXAAaC16AGcuhQBlLpEB&#10;ZC6eAWIvrAFhL70BYTDVAWAw7wFfMP0BXzD/AV8w/wFfMP8BzTQAALw7AACpOgAAmzoAAJA4AACJ&#10;NQAAgzIAAH8wAQB7Lw4AdzAWAHQwIQBxMSsAbzE0AG0xPABrMUMAajFKAGgyUABnMlcAZTJdAGQy&#10;ZQBiMm0AYTN3AF8zggFeM44BXTScAVs0qgFaNbsBWjXSAVk17QFZNfwBWDX/AVg1/wFZNf8ByDgA&#10;ALc+AACkPgAAlj0AAIs8AACDOgAAfTcAAHg0AAB0NAsAcDUTAG01HQBqNScAaDYwAGY2OABkNj8A&#10;YzZGAGE2TQBgNlMAXjdaAF03YgBcN2oAWjh0AVk4fwFXOIwBVjmZAVU5qAJUObkCUzrPAlM66wJT&#10;OvsBUzr/AVM5/wFTOf8BxDwAALJBAACgQAAAkkAAAIY/AAB+PQAAeDoAAHM4AABuOQgAajkRAGc5&#10;GgBkOiQAYjosAGA6NABeOjwAXTtDAFs7SgBaO1AAWDtXAFc7XwBWPGcAVDxxAVM8fAFSPYkBUT2X&#10;AU89pgJOPrcCTj7NAk4+6QJNPvoCTj7/AU49/wFOPf8BwD8AAK5DAACcQwAAjkMAAIJCAAB6QAAA&#10;cz0AAG08AABoPQUAZD0OAGE+FwBePiEAXD4pAFo+MQBYPjkAVz5AAFU/RgBUP00AUz9VAFJAXABQ&#10;QGUAT0BvAU5BegFNQYcBS0GWAUpBpQJJQrUCSULLAklC6AJJQvkCSUH/AklB/wFJQf8BvUMAAKpF&#10;AACYRQAAikUAAH9FAAB2QwAAb0AAAGhAAABjQQEAX0ENAFxBFABZQh0AV0ImAFVCLgBTQjYAUUI9&#10;AE9CQwBPQ0sATkNSAE1EWgBMRGMASkRtAUlFeAFIRYUBR0WUAUVFowJFRrQCREbJAkRG5wJERfgC&#10;REX/AkVF/wJFRf8BukYAAKZIAACUSAAAhkgAAHtHAAByRgAAakIAAGNDAABeRAAAWkULAFZFEgBU&#10;RhsAUUYjAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhIWABHSGEARklrAERJdgFDSYMBQkmSAUFJ&#10;ogJASbMCP0rHAj9K5QI/SfcCQEn/AkBI/wJASP8BtkkAAKJKAACRSgAAg0oAAHdKAABuSQAAZUUA&#10;AF5HAABZSAAAVUkIAFFKEABPShgATEohAEpLKQBJSzEAR0s4AEZMPwBFTEYARExOAENNVgBCTV8A&#10;QU1oAEBNdAE+TYEBPU2QATxNoAE7TrECOk7GAjpO5AI7TfYCO03/ATtM/wE8TP8Bs00AAJ5MAACN&#10;TAAAf0wAAHRMAABqTAAAYEoAAFlLAABUTAAAUE0FAExODgBJTxUAR08eAEVPJgBEUC4AQlA1AEFQ&#10;PQBAUUQAP1FLAD5RUwA9UlwAPFJmADpScgA5Un8BOFKOATdSngE2Uq8BNVLEATVS4gE2UvUBNlH/&#10;ATZQ/wE3UP8Brk8AAJlPAACJTwAAe08AAHBPAABmTwAAXE4AAFRPAABPUQAASlIBAEZTDABDVBIA&#10;QVQbAEBVIwA+VSsAPVYyADxWOgA7VkEAOlZJADlXUQA4V1oANldjADVXbwA0V3wBM1eMATFXnAEw&#10;V60BMFfCATBX4AEwVvQBMVb/ATFV/wExVf8BqFIAAJVSAACEUgAAd1IAAGxSAABiUgAAWFMAAE9U&#10;AABJVgAARFcAAEBZCAA9WhAAO1oXADlbIAA4WycAN1wvADZcNgA1XD4ANFxGADNdTgAxXVcAMF1h&#10;AC9dbAAuXXoALF2JACtdmgEqXasBKl2/ASld3gEqXPIBKlv+AStb/wErWv8Bo1UAAI9VAAB/VQAA&#10;clUAAGdWAABeVgAAVFcAAExZAABFWwAAP10AADpfBAA2YA0ANGETADJiHAAxYiMAMGIrAC9jMgAu&#10;YzoALWNCACxjSgAqZFMAKWRdAChkaQAnZHYAJmSGACVklwAkZKkAI2S9ACJk2gAjY/EAI2L9ASRh&#10;/wEkYf8BnFgAAIlYAAB6WQAAblkAAGNZAABaWgAAUFwAAEheAABBYAAAOmMAADRmAAAvaAoALGkQ&#10;ACppFwApah8AKGomACdqLgAmazUAJWs9ACRrRgAja08AImxZACBsZQAfbHIAHmyCAB1slAAcbKYA&#10;G2u6ABpr1AAbau4AHGn8ABxo/wAcaP8AlVwAAINcAAB1XAAAaV0AAF9dAABWXgAATGEAAENkAAA8&#10;ZwAANWoAAC9tAAAocAQAI3INACFyEgAgcxoAH3MhAB5zKAAddDAAHHQ4ABt0QAAadEoAGXRUABd1&#10;YAAWdW4AFXV+ABR1kAATdKIAEnS2ABF0zwASc+wAEnL6ABNx/wATcf8AjmAAAH1gAABvYQAAZWEA&#10;AFtiAABRZAAASGcAAD5rAAA3bgAAMHEAACl1AAAieAAAHHsHABd9DgAWfRMAFX0bABR+IgATfioA&#10;En4xABF+OgARfkQAEH9OAA9/WgAOf2gADX94AAx/igALfp0ACn6wAAl9xgAKfeQACnz0AAt7/QAL&#10;ev8AhmUAAHdlAABqZQAAYWYAAFZoAABMawAAQm8AADlzAAAxdwAAKnoAACN+AAAcgQAAFYQAABCH&#10;CAANiQ4ADIkUAAyJGwALiSMACokrAAmJMwAIiT0ABolIAAWJVAAEiWEAAolxAAGJgwAAiZYAAIip&#10;AACHvgAAh9oAAIbsAACG9QAAhvoAfmoAAHFqAABnawAAW2wAAFBwAABGdAAAPHgAADN9AAAqgQAA&#10;I4UAAByIAAAVjAAAEI8AAAySBgAGkwwAApMRAACUFgAAlB0AAJQkAACVLAAAlTUAAJVAAACVTAAA&#10;llkAAJZpAACVegAAlY4AAJShAACUtQAAk8wAAJLmAACS8gAAkvcAeHAAAG1wAABgcgAAVHUAAEl5&#10;AAA/fgAANYMAACyIAAAjjQAAG5EAABSUAAAPlwAACpoAAASdAwAAngkAAJ8OAACfEgAAoBcAAKAd&#10;AAChJQAAoi0AAKI3AACjQwAAo1AAAKNfAACjcQAAo4QAAKKZAACirQAAocIAAKHcAACh6wAAoPIA&#10;c3YAAGZ3AABZewAATYAAAEKFAAA4iwAALpAAACSVAAAbmgAAFJ4AAA6hAAAJpAAAAqcAAACqAAAA&#10;qwQAAKsKAACsDQAArREAAK0WAACuHAAAryQAALAtAACxOQAAsUYAALJVAACyZgAAsnkAALKOAACx&#10;owAAsrcAALHKAACx4AAAsekAbH4AAF+CAABShwAARo0AADuTAAAwmQAAJp4AAByjAAATpwAADasA&#10;AAeuAAAAsgAAALUAAAC3AAAAuAAAALkCAAC5CAAAugwAALsQAAC8FAAAvRsAAL8jAADBLQAAwjoA&#10;AMJJAADDWgAAw2wAAMSCAADElwAAxKsAAMS8AADEywAAxNoAZYkAAFiOAABLlQAAP5sAADOiAAAo&#10;qAAAHa0AABSxAAANtgAABrkAAAC8AAAAvwAAAMMAAADEAAAAxQAAAMYAAADHAAAAyQQAAMoJAADL&#10;DQAAzREAAM8YAADSIQAA1S0AANY8AADYTQAA2V8AANpzAADaigAA254AANuuAADbugAA3MMAXpYA&#10;AFGcAABEowAAOKoAACyxAAAgtwAAFbsAAA2+AAAEwgAAAMUAAADJAAAAzQAAANAAAADSAAAA0gAA&#10;ANUAAADWAAAA2QAAANsAAADeBQAA4AoAAOIPAADlFgAA6CAAAOwtAADtPgAA7VEAAO5lAADvegAA&#10;748AAPCfAADwqwAA8LMA/wAQAP8ADgD/AA4A/wASAP8AHQD/ACkA/wA1AP8AQQD/AE0A/gBWAPsA&#10;XwD4AGYA9gBtAPQAdADyAHkA8QB/APAAhADuAIkA7QCPAOsAlQDqAJsA6ACiAOYAqgDlALMA4wDA&#10;AOEA0gDgAOoA3wD5AN0A/wDdAP8A3QD/AN4A/wDeAP8A/wANAP8ACgD/AAkA/wAPAP8AGAD/ACQA&#10;/gAxAPsAPQD4AEgA9ABSAPAAWgDtAGIA6wBpAOkAbwDnAHUA5QB6AOMAfwDiAIUA4ACKAN4AkADc&#10;AJYA2gCdANgApQDVAK8A0gC6ANAAygDOAOMAzQD0AMsA/wDLAP8AywD/AMsA/wDLAP8A/wAIAP8A&#10;AwD/AAUA/wAMAPwAFAD3AB8A8gArAO8ANwDrAEIA5wBMAOQAVQDgAF0A3QBkANoAagDYAHAA1QB1&#10;ANIAegDQAIAAzwCFAM0AiwDLAJIAyQCZAMcAoQDFAKoAwwC1AMEAwwC/ANoAvgDuAL0A/AC8AP8A&#10;vAD/ALwA/wC8AP8A/wAAAP8AAAD/AAAA+QAHAPEAEADqABoA5AAlAN8AMQDbADwA1wBHANIAUADO&#10;AFcAywBeAMkAZQDGAGoAxQBwAMMAdQDBAHoAwACAAL4AhgC8AI0AugCUALkAnAC3AKUAtQCwALMA&#10;vQCxAM8ArwDoAK4A+ACuAP8ArQD/AK0A/wCtAP8A/wAAAP8AAAD9AAAA7gABAOMADADaABQA0QAf&#10;AMwAKwDIADYAxQBAAMIASgC/AFIAvABZALoAXwC4AGUAtgBqALQAbwCzAHUAsQB6ALAAgQCuAIgA&#10;rQCPAKsAmACpAKEApwCrAKUAuACjAMgAogDiAKEA8wCgAP4AoAD/AKAA/wCgAP8A/wAAAPYAAADq&#10;AAAA4AAAANMABgDJAA8AwgAYAL0AJAC5AC8AtgA6ALQAQwCxAEwArgBTAKwAWQCqAF8AqQBkAKcA&#10;agCmAG8ApAB1AKMAewChAIIAoACKAJ4AkwCcAJ0AmgCnAJgAtACWAMMAlQDcAJQA7wCTAPsAkwD/&#10;AJMA/wCSAP8A+QUAAOoLAADcDQAAywoAAMIFAAC8AAoAtgARALEAHACuACgAqgAzAKcAPQCkAEUA&#10;ogBNAKAAUwCeAFkAnABfAJsAZACaAGoAmABwAJcAdgCVAH4AkwCGAJIBjwCQAZkAjgKkAIwCsQCL&#10;A8AAiQXWAIgG7QCIB/oAhwj/AIYI/wCGCP8A7w8AAN4UAADKFQAAvBIAALMQAACuDAAAqwYNAKcD&#10;FQCiBSAAnwcsAJwINgCZCD8AlwlHAJUJTgCTCVQAkQpaAJAKXwCOCmUAjQprAIsKcgCKC3kAiAuC&#10;AIcLjACFDJcAgwyiAIENsACADcAAfw3YAH0O7wB8D/0Aew//AHsQ/wB7EP8A5hcAANEeAAC9HQAA&#10;rxwAAKYZAAChFQAAnhAEAJ0NDwCYDhkAlA4lAJEPLwCPEDkAjBBBAIoQSACIEE8AhxBVAIUQWwCE&#10;EWEAghFnAIARbgB/EXUAfRF+AHwSiAB6EpQAeBKgAHcTrgB1E74AdBTVAHMV7gBxFv0AcRb/AHEW&#10;/wBwFv8A3B8AAMYlAACzJQAApSMAAJwhAACWHgAAkhkAAJEUCwCNFBQAiRUfAIYWKQCDFjMAgRc8&#10;AIAXQwB+F0oAfBdQAHoXVgB5GFwAdxhiAHYYaQB0GHEAcxl6AHEZhABvGpAAbhqdAGwbqwBrHLsA&#10;ahzQAGkd7ABoHvsAaB7/AGce/wBnHv8A0SYAAL0qAACrKgAAnSoAAJMoAACNJQAAiCIAAIYdBgCD&#10;GxAAfxwaAHwdJAB6HS4Adx42AHYePgB0HkUAch9LAHEfUQBvH1gAbh9eAGwfZQBrIG0AaSB2AGgh&#10;gQBmIY0AZSKaAGMiqABiI7gAYSPNAGAk6QBgJPoAXyT/AF8k/wBfJP8AyiwAALYvAACkLwAAli8A&#10;AIwtAACFKgAAgCgAAH0kAAB6Ig0AdiMVAHMjIABxJCkAbyQyAG0kOgBrJUEAaiVHAGglTQBmJVQA&#10;ZSVaAGQmYQBiJmkAYSZyAF8nfQBeJ4oAXSiXAFsppQBaKbUAWirKAFkq5wBYKvgAWCr/AFgq/wBY&#10;Kv8AxTEAAK8zAACeMwAAkDMAAIYyAAB/LwAAeS0AAHUqAAByKAoAbygSAGspGwBpKSUAZyotAGUq&#10;NQBjKj0AYipDAGAqSgBfK1AAXitXAFwrXgBbLGYAWSxvAFgtegBXLYcAVi6VAFQuowBTL7MAUy/H&#10;AFIv5QBSL/cAUi//AFIv/wBSL/8AwTYAAKo2AACZNgAAizYAAIE1AAB5MwAAczEAAG8vAABrLgYA&#10;aC0QAGQuGABiLiEAYC8qAF4vMQBcLzkAWy9AAFkvRgBYL00AVzBTAFYwWwBUMWMAUzFsAFIydwBR&#10;MoQATzOSAE4zoQBNM7EATTTFAUw04wFMNPYATDT/AEw0/wBMM/8AuzkAAKY5AACVOQAAhzkAAHw5&#10;AAB0NwAAbjQAAGkzAABlMgIAYTINAF4yFABcMx4AWjMmAFgzLgBWMzUAVTQ8AFM0QwBSNEoAUTRQ&#10;AFA1WABONWAATTZqAEw2dQBLN4IASjeQAEk4nwBIOLABRzjDAUc44QFHOPUBRzj/AUc4/wFHOP8B&#10;tzsAAKI8AACRPAAAgzwAAHg8AABwOgAAajcAAGQ2AABgNgAAXDYLAFk3EgBWNxoAVDcjAFI3KwBQ&#10;NzIATzg5AE04QABMOEcASzhOAEo5VQBJOV4ASDpoAEc6cwBGO4AARTuOAEQ8ngBDPK4BQjzCAUI9&#10;3wFCPPMBQjz/AUI8/wFCO/8Bsz0AAJ4+AACNPgAAfz4AAHU+AABsPQAAZjoAAGA5AABbOgAAVzoI&#10;AFM7EABROxgATjsgAEw7KABLOy8ASTw2AEc8PQBHPEQARj1LAEU9UwBEPlwAQz5mAEI/cQBBP34A&#10;QD+NAD9AnAA+QK0BPUDAAT1A3QE9QPIBPUD/AT4//wE+P/8BrkAAAJpAAACJQQAAfEEAAHFBAABo&#10;QAAAYTwAAFs9AABWPgAAUj4FAE4/DgBMPxUAST8dAEdAJQBGQCwAREAzAENAOgBCQUIAQUFJAEBB&#10;UQA/QloAPkJjAD1DbwA8Q3wAO0OLADpEmwA5RKsBOUS+AThE2wE5RPEBOUP+ATlD/wE5Q/8BqkIA&#10;AJZDAACGQwAAeEMAAG5DAABlQwAAXUAAAFZAAABRQgAATUICAElDDABGQxIAREQaAEJEIgBBRCoA&#10;P0UxAD5FOAA9RT8APEZHADtGTwA6RlcAOUdhADhHbAA3R3oANkiJADVImQA0SKoANEi9ADNI2QA0&#10;SPAANEf9ADRH/wA1Rv8ApkQAAJJFAACCRgAAdUYAAGpGAABhRQAAWUQAAFFEAABMRgAASEcAAERH&#10;CgBBSBAAP0kYAD1JIAA8SScAOkouADlKNgA4Sj0AN0tEADZLTAA1S1UANExfADNMagAyTHcAMUyG&#10;ADBMlwAvTagALk27AC5N1QAuTO8AL0z9AC9L/wAwS/8AoUcAAI5IAAB+SAAAcUgAAGZJAABdSAAA&#10;VUgAAExJAABHSgAAQksAAD9MBgA7TQ4AOU4VADdOHQA2TyQANU8rADNPMwAyUDoAMVBCADBQSgAv&#10;UVIALlFcAC1RZwAsUXUAK1GEACpSlQApUqYAKVK5AChS0gApUe4AKVD8ACpQ/wAqT/8AnEoAAIlK&#10;AAB6SwAAbUsAAGNMAABaTAAAUUwAAEhNAABDTwAAPVAAADlSAgA1UwwAM1QSADFUGQAwVSEALlUo&#10;AC1VLwAsVjcAK1Y+ACpWRgApVk8AKFdZACdXZAAmV3IAJVeBACRXkgAjV6QAIle3ACJXzwAiV+wA&#10;I1b6ACNV/wAkVf8Alk0AAIROAAB1TgAAaU4AAF9PAABWTwAATVAAAEVSAAA/UwAAOVYAADNYAAAv&#10;WggAK1sPACpbFQAoXB0AJ1wkACZcKwAlXDMAJF06ACNdQwAiXUwAIV1WACBeYQAfXm4AHl5+AB1e&#10;jwAcXqEAG160ABpdzAAbXekAG1z5ABxb/wAcW/8AkFEAAH5RAABwUQAAZFIAAFtSAABSUwAASlQA&#10;AEFXAAA7WQAANVsAAC5eAAAoYAMAJGIMACJjEQAhYxgAH2QgAB5kJwAdZC4AHGQ2ABtlPgAaZUcA&#10;GWVRABhlXQAXZWoAFmV6ABVliwAUZZ4AE2WxABJlyAASZOcAE2P3ABRi/wAUYv8AiVQAAHhVAABr&#10;VQAAYFYAAFdWAABPVwAARlkAAD1cAAA2XwAAMGIAAClkAAAjZwAAHWoHABlsDgAYbBMAFm0aABVt&#10;IQAUbSkAFG0wABNtOQASbkIAEW5MABBuWAAPbmUADm51AA1uhwANbpoADG2tAAttwgALbOAADGvz&#10;AA1r/QANav8AglkAAHJZAABmWQAAXFoAAFRaAABKXAAAQV8AADljAAAxZgAAKmkAACRsAAAdbwAA&#10;F3IAABJ1CQAPdw8ADncUAA53GwANdyMADHcqAAt3MwAKdzwACXdHAAh3UgAHd18ABXdvAAR3gAAD&#10;d5QAAXanAAB2uwABddUAAXTrAAJ09gACdPwAe10AAG1dAABiXgAAWV4AAE5gAABFYwAAPGcAADNr&#10;AAArbgAAJHIAAB51AAAXeQAAEnwAAA1/BgAJgQwABYERAAOBFgACgR0AAYEkAACBLQAAgjYAAIJA&#10;AACCTAAAglkAAIJoAACCeQAAgo0AAIGgAACAtAAAgMsAAH/nAAB+8gAAfvkAdGIAAGhiAABeYgAA&#10;U2QAAElnAAA/awAANnAAAC10AAAleAAAHnwAABeAAAARgwAADYYAAAiJBAACiwoAAIsOAACLEwAA&#10;jBgAAIwfAACNJgAAjS8AAI45AACORAAAjlEAAI5gAACOcQAAjoUAAI6ZAACNrQAAjMMAAIzfAACL&#10;7gAAi/YAbmgAAGRnAABYaQAATWwAAEJxAAA4dgAAL3sAACZ/AAAehAAAFogAABCMAAAMjwAABpIA&#10;AACVAAAAlgcAAJcMAACXDwAAmBMAAJkYAACaHwAAmyYAAJswAACcOwAAnEgAAJxXAACcaAAAnHsA&#10;AJyQAACbpQAAm7oAAJrQAACa5wAAmvEAam0AAF5vAABRcgAARncAADt8AAAxggAAJ4cAAB6MAAAW&#10;kQAAEJUAAAqZAAAEnAAAAKAAAACiAAAAowEAAKMGAACkCwAApQ4AAKYSAACnFwAAqB4AAKomAACr&#10;MQAAqz4AAKxNAACsXQAArHAAAKyFAACsmwAAq68AAKvDAACr2QAAqugAZHUAAFd5AABLfgAAP4QA&#10;ADSKAAApkAAAH5YAABabAAAQnwAACaMAAAGnAAAAqgAAAK4AAACwAAAAsAAAALEAAACyAwAAtAgA&#10;ALUNAAC2EAAAtxUAALkdAAC7JgAAvDMAAL1BAAC9UgAAvWQAAL55AAC+kAAAvaQAAL23AAC9xgAA&#10;vdcAXH8AAFCFAABEiwAAOJIAACyZAAAhnwAAF6QAABCpAAAJrgAAALIAAAC2AAAAuQAAAL0AAAC/&#10;AAAAvwAAAMAAAADBAAAAwwAAAMQFAADGCgAAxw4AAMkTAADLHAAAziYAANA1AADRRQAA0lcAANJr&#10;AADTggAA05cAANOpAADSuAAA0sQAVYwAAEmTAAA9mgAAMKIAACWoAAAargAAEbQAAAm5AAAAvQAA&#10;AMEAAADEAAAAyAAAAMsAAADNAAAAzQAAAM8AAADQAAAA0gAAANQAAADYAAAA2gYAAN0MAADgEQAA&#10;4xoAAOYnAADnOAAA6EoAAOldAADqcgAA64gAAOubAADsqAAA7LIA/wANAP8ACwD/AAsA/wAQAP8A&#10;GgD/ACYA/wAyAP8APQD/AEgA+wBSAPgAWgD2AGIA8wBpAPEAbwDwAHUA7gB6AOwAfwDrAIQA6QCK&#10;AOgAkADmAJYA5ACdAOIApQDhAK8A3wC7AN0AywDbAOYA2QD3ANgA/wDYAP8A1wD/ANcA/wDUAP8A&#10;/wAIAP8ABAD/AAQA/wANAP8AFQD+ACEA+gAsAPcAOAD0AEMA8ABNAO0AVQDqAF0A5wBkAOQAagDi&#10;AHAA4AB1AN4AegDdAH8A2wCFANkAiwDVAJEA0wCZANEAoADPAKoAzQC1AMsAxADJAN0AyADxAMcA&#10;/wDGAP8AxgD/AMYA/wDHAP8A/wAAAP8AAAD/AAAA/wAKAPgAEQDxABwA7AAnAOkAMgDmAD0A4gBH&#10;AN0AUADZAFgA1QBfANIAZQDQAGoAzgBwAMwAdQDKAHoAyQB/AMcAhQDFAIwAwwCUAMEAnAC/AKUA&#10;vQCwALsAvQC6ANAAuADrALcA+wC2AP8AtgD/ALYA/wC2AP8A/wAAAP8AAAD9AAAA8wAFAOkADgDh&#10;ABYA2wAhANUALQDRADcAzgBBAMoASgDHAFIAxABZAMIAXwDAAGUAvgBqALwAbwC7AHQAuQB6ALcA&#10;gAC2AIcAtACOALIAlwCwAKAArgCqAK0AtwCrAMgAqQDjAKgA9QCnAP8ApwD/AKcA/wCmAP8A/wAA&#10;AP4AAADxAAAA5QAAANcACgDNABEAxwAcAMIAJgC/ADEAvAA7ALoARAC3AEwAtABTALIAWQCxAF8A&#10;rwBkAK0AaQCsAG8AqgB0AKkAegCnAIEApgCJAKQAkQCiAJsAoAClAJ4AsgCdAMEAmwDaAJoA7wCZ&#10;AP0AmAD/AJgA/wCYAP8A/QAAAPAAAADhAAAA0QAAAMYABAC9AA0AtwAVALMAIACwACsArQA1AKsA&#10;PgCoAEYApgBNAKQAVACjAFkAoQBfAKAAZACeAGkAnQBuAJsAdQCaAHsAmACDAJYAjACVAJYAkwCh&#10;AJEArQCPALsAjQDPAIwA6QCLAPgAjAD/AIwA/wCMAP8A8wIAAOIHAADMBwAAvwQAALcAAACxAAgA&#10;qwAQAKcAGQCkACQAoAAuAJ4ANwCcAEAAmgBHAJgATgCWAFQAlQBZAJMAXgCSAGQAkABpAI8AbwCN&#10;AHYAiwB+AIoAiACIAJIAhgCdAIUAqQCDALgAgQDKAIAA5QCAAPUAfwD/AH8A/wB/AP8A6A0AANAQ&#10;AAC+EAAAsQ4AAKgNAACjCAAAoAIMAJwAEwCYAB0AlQAnAJIAMQCQADkAjgFBAIwBSACKAk4AiQJU&#10;AIcCWQCGAl8AhANkAIMDawCBA3IAgAR6AH4EhAB9BY4AewWaAHkGpwB4BrUAdgfIAHUI4wB1CfQA&#10;dAr/AHMK/wBzCv8A3RUAAMQXAACxFwAApRYAAJwTAACWEQAAlA0EAJMIDQCOBxUAiwkgAIgJKgCF&#10;CjMAgws7AIELQgCAC0kAfgtPAH0MVAB7DFoAegxgAHgMZwB3DG4AdQ12AHQNgAByDYwAcA2ZAG8O&#10;pgBtDrUAbA7JAGsP5gBqEPcAaRD/AGkQ/wBpEP8A0B0AALkeAACoHgAAmx0AAJIbAACLGQAAiBUA&#10;AIcRBwCFDhAAgQ8aAH4QJAB7EC0AeRA2AHcRPQB2EUQAdBFKAHMRUABxEVYAcBFcAG4SYgBtEmoA&#10;axJzAGkTfQBoE4kAZhOWAGUUowBjFbMAYhXGAGIW4wBhFvYAYBf/AGAX/wBgF/8AxyIAALAjAACf&#10;JAAAkiMAAIkiAACCIAAAfh0AAHwZAAB6FQ0AdxUVAHQWHwBxFigAbxcwAG4XOABsFz8AaxdFAGkY&#10;SwBoGFEAZhhYAGUYXgBjGWYAYhlvAGAZeQBfGoUAXRuSAFwboQBbHLAAWhzDAFkd4ABYHvQAWB7/&#10;AFge/wBYHv8AvycAAKkoAACZKAAAiygAAIInAAB7JQAAdiMAAHMgAABxHAkAbhwRAGscGgBpHSMA&#10;Zx0sAGUdMwBjHjoAYh5BAGAeRwBfHk0AXh5UAFwfWwBbH2IAWSBrAFggdgBWIYIAVSGQAFQingBT&#10;Iq4AUiPAAFEj3QBRJPIAUST/AFEk/wBRI/8AuSsAAKMsAACTLAAAhi0AAHwsAAB0KgAAbygAAGsl&#10;AABpIgUAZiEOAGMiFgBhIh8AXyMnAF0jLwBcIzYAWiM9AFkkQwBXJEoAViRQAFUkVwBTJV8AUiVo&#10;AFEmcwBPJn8ATieNAE0onABMKKwASym+AEsp2gBKKfEASin/AEsp/wBLKf8Asy4AAJ4vAACOMAAA&#10;gTAAAHcvAABvLgAAaisAAGUqAABjJwEAXycMAFwnEwBaJxsAWCgkAFYoKwBVKDIAUyg5AFIpQABQ&#10;KUYATylNAE4pVABNKlwATCplAEorcABJK3wASCyLAEctmgBGLaoARS68AEUu1gBFLu8ARS7+AEUu&#10;/wBFLf8ArjEAAJoyAACJMwAAfDMAAHIzAABrMQAAZS8AAGAtAABdLAAAWSwJAFYsEABULBgAUiwg&#10;AFAsKABOLS8ATS02AEwtPABKLUMASS1KAEguUQBHLlkARi9jAEUwbQBDMHoAQjGJAEExmABBMqgA&#10;QDK7AD8y0wA/Mu4AQDL9AEAy/wBAMv8AqjMAAJY1AACGNQAAeTYAAG41AABmNQAAYTIAAFwwAABX&#10;MAAAVDAGAFEwDgBOMBUATDEdAEoxJQBIMSwARzEyAEYxOQBEMUAAQzJHAEIyTwBBM1cAQDNgAD80&#10;awA+NXgAPTWHADw2lgA7NqcAOza5ADo20QA6Nu0AOzb8ADs2/wA7Nv8ApjYAAJI3AACCOAAAdTgA&#10;AGs4AABjNwAAXTYAAFczAABTNAAATzQDAEs0DABJNBIARjUaAEU1IgBDNSkAQTUvAEA1NgA/Nj0A&#10;PjZEAD03TAA8N1UAOzheADo4aQA5OXYAODmFADc6lQA3OqUANjq4ADU6zwA2OuwANjr7ADY5/wA3&#10;Of8AojgAAI45AAB+OgAAcjsAAGg7AABfOgAAWTkAAFM2AABONwAASjgAAEY4CgBEORAAQTkXAD85&#10;HwA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3O1MANjxcADU8ZwA0PXQAMz2DADM+kwAyPqQAMT62&#10;ADE+zQAxPuoAMT76ADI9/wAyPf8AnjsAAIs8AAB7PAAAbj0AAGQ9AABcPQAAVTwAAE46AABJOwAA&#10;RTwAAEE9BwA+PQ4APD0VADo+HAA5PiMANz4qADY/MQA1PzgAND9AADNASAAyQFAAMUBaADBBZQAv&#10;QXIALkKBAC1CkQAtQqIALEK1ACtCywAsQukALEL5AC1B/wAtQf8AmT0AAIc+AAB3PwAAaz8AAGFA&#10;AABZPwAAUj8AAEk+AABEPwAAQEAAADxBBAA5Qg0AN0ISADVDGQAzQyEAMkMoADFELwAwRDYAL0Q9&#10;AC5FRQAtRU4ALEVYACtGYwAqRm8AKUZ+AChGjwAnR6EAJkezACZHyQAmRucAJ0b4AChF/wAoRf8A&#10;lUAAAIJBAABzQgAAZ0IAAF5CAABVQgAATkIAAEVCAAA/RAAAO0UAADdGAAA0RwoAMUgQAC9IFgAu&#10;SR4ALEklACtJLAAqSTMAKUo6AChKQgAnSksAJktVACVLYAAkS20AI0t8ACJLjQAhTJ8AIUyxACBM&#10;xwAgS+YAIUv3ACJK/wAiSv8AkEMAAH5EAABvRAAAZEUAAFpFAABSRQAASkYAAEFHAAA8SAAAN0kA&#10;ADJLAAAuTQcAK04OAClOEwAnTxoAJk8hACVPKAAkTzAAI1A3ACJQPwAhUEgAIFBSAB9RXQAeUWoA&#10;HVF5ABxRigAbUZwAGlGvABlRxQAZUeQAGlD2ABtP/wAcT/8AikYAAHlHAABrRwAAYEgAAFZIAABO&#10;SAAAR0kAAD5LAAA5TAAAM04AAC5QAAAoUwIAJFQLACJVEAAgVRYAH1YeAB5WJAAdViwAHFYzABtX&#10;OwAaV0QAGVdOABhXWQAXWGYAFVh1ABRYhwAUWJoAE1esABJXwgASV+EAE1b0ABRV/wAUVf8AhEkA&#10;AHRKAABmSwAAXEsAAFNLAABLTAAARE0AADxPAAA1UQAAL1QAAClWAAAkWQAAHlsHABpdDQAYXRIA&#10;F10ZABZeIAAVXicAFF4uABNeNwASXkAAEV9KABFfVQAQX2IAD19xAA5fgwANX5YADV+pAAxevgAM&#10;XtoADV3wAA1c/AAOXP8Afk0AAG5OAABiTgAAWE8AAE9PAABIUAAAQFIAADhUAAAwVwAAKloAACRd&#10;AAAfXwAAGWIBABNlCQARZg8AEGYUAA9mGwAOZyIADWcpAA1nMgAMZzsAC2dFAApnUAAJZ10AB2ds&#10;AAZnfQAFZ5AABGajAAJmtwADZc8ABGXpAARk9QAEZPwAd1EAAGlSAABdUgAAVFIAAExTAABDVQAA&#10;O1gAADNbAAArXgAAJWEAAB9kAAAZZwAAE2oAAA9tBgALcAwACHD/4v/iSUNDX1BST0ZJTEUABAkR&#10;AAdwFgAFcB0ABHAkAANwLAACcDUAAHA/AABwSgAAcFcAAHBlAABwdgAAcIoAAG+eAABvsgAAbsgA&#10;AG3lAABt8gAAbfkAcFYAAGNWAABZVgAAUVcAAEdYAAA+WwAANl8AAC5iAAAmZgAAH2oAABltAAAT&#10;cAAADnMAAAt2BAAFeAsAAXgPAAB5EwAAeRkAAHkfAAB6JgAAei8AAHo5AAB6RAAAelAAAHpfAAB6&#10;cAAAeoMAAHqYAAB6rAAAecIAAHjfAAB47wAAd/cAalsAAF9bAABWWwAATFwAAEJgAAA5YwAAMGgA&#10;AChsAAAgcAAAGXQAABN3AAAOewAACX4AAASBAgAAgggAAIMNAACDEAAAhBQAAIUZAACGIAAAhigA&#10;AIcxAACHPAAAh0kAAIdXAACHaAAAh3sAAIeQAACGpQAAhboAAIXTAACE6gAAhPQAZWAAAFxgAABR&#10;YQAARmQAADxpAAAybQAAKXIAACF3AAAZewAAEoAAAA2DAAAIhwAAAooAAACNAAAAjgQAAI4JAACP&#10;DQAAkBAAAJEUAACSGQAAkyAAAJQpAACVMwAAlUAAAJZOAACWXwAAlXIAAJWIAACVnQAAlLIAAJTI&#10;AACT4gAAk+4AYWUAAFZmAABKagAAP24AADV0AAAreQAAIX8AABmEAAARiQAADI0AAAaRAAAAlAAA&#10;AJgAAACaAAAAmwAAAJwCAACdBwAAngsAAJ8OAAChEgAAohgAAKMgAAClKQAApjYAAKZEAACmVQAA&#10;pmgAAKZ9AACmlAAApakAAKS9AACk0QAApOQAW2wAAE9wAABDdQAAOHsAAC2BAAAjhwAAGY0AABGS&#10;AAALlwAABJwAAACgAAAAowAAAKYAAACoAAAAqQAAAKoAAACsAAAArQQAAK4JAACwDQAAsREAALMX&#10;AAC1IAAAtisAALc6AAC3SwAAuFwAALhxAAC4iAAAuJ0AALixAAC3wgAAt9AAVHYAAEh8AAA8ggAA&#10;MYkAACaQAAAblwAAEp0AAAyiAAADpwAAAKsAAACuAAAAsgAAALYAAAC4AAAAuAAAALoAAAC7AAAA&#10;vQAAAL4AAADABQAAwQsAAMMQAADGFgAAySAAAMouAADLPgAAzFAAAMxkAADNegAAzZEAAM2kAADN&#10;tAAAzcAATYMAAEGKAAA1kQAAKZkAAB6gAAATpgAADKwAAAOxAAAAtgAAALoAAAC+AAAAwgAAAMYA&#10;AADIAAAAyAAAAMoAAADLAAAAzQAAAM4AAADQAAAA0gEAANUIAADZDgAA3RUAAOEhAADiMQAA5EMA&#10;AOVWAADmawAA5oIAAOeWAADnpQAA5rAA/wAJAP8ABQD/AAYA/wAOAP8AFgD/ACEA/wAtAP8AOAD9&#10;AEMA+QBNAPUAVQDyAF0A8ABjAO4AaQDsAG8A6gB0AOkAegDnAH8A5gCFAOQAiwDjAJEA4QCZAN8A&#10;oQDcAKoA2gC2ANcAxgDVAOEA0wD0ANIA/wDRAP8A0QD/AM8A/wDKAP8A/wABAP8AAAD/AAEA/wAM&#10;AP8AEgD6AB0A9gAoAPMAMwDwAD4A7ABIAOgAUADlAFgA4gBeAN8AZADdAGoA2wBvANkAdADWAHoA&#10;1AB/ANIAhQDQAIwAzgCTAMwAnADJAKUAxwCwAMYAvgDEANQAwgDuAMEA/gDAAP8AwAD/AL8A/wC+&#10;AP8A/wAAAP8AAAD/AAAA+gAHAPEADwDrABgA5gAjAOIALgDgADgA2wBCANUASwDRAFIAzgBZAMsA&#10;XwDJAGUAxwBqAMYAbwDEAHQAwgB6AMEAgAC/AIYAvQCOALsAlgC5AKAAtwCqALYAtwC0AMoAsgDm&#10;ALEA+ACwAP8ArwD/AK8A/wCwAP8A/wAAAP8AAAD3AAAA6gACAOEADADXABMA0AAdAMwAKADJADIA&#10;xgA8AMIARQC/AE0AvABTALoAWQC4AF8AtwBkALUAaQC0AG4AsgB0ALEAegCvAIAArQCIAKwAkQCq&#10;AJoAqAClAKYAsQCkAMEAowDcAKEA8gChAP8AoAD/AKAA/wChAP8A/wAAAPcAAADoAAAA2QAAAMsA&#10;CADDABAAvQAYALkAIgC2ACwAtAA2ALIAPwCvAEcArABNAKsAVACpAFkApwBeAKYAYwClAGgAowBu&#10;AKIAdACgAHoAngCCAJwAiwCbAJUAmQCfAJgArACWALoAlADPAJMA6wCSAPsAkgD/AJIA/wCRAP8A&#10;9wAAAOcAAADTAAAAxgAAALsAAgCzAAwArQASAKoAHACnACYApAAwAKMAOACgAEAAngBHAJwATgCa&#10;AFMAmQBYAJcAXQCWAGMAlQBoAJMAbgCSAHQAkAB8AI8AhQCNAI8AiwCaAIoApwCIALUAhgDHAIUA&#10;5ACEAPUAhAD/AIMA/wCDAP8A7AAAANMAAADBAQAAtAAAAKwAAACmAAcAoAAOAJ0AFgCaACAAlwAp&#10;AJUAMgCTADoAkQBBAI8ASACNAE0AjABTAIsAWACJAF0AiABjAIcAaQCFAG8AgwB3AIIAgACAAIoA&#10;fgCWAH0AowB7ALAAegDCAHkA3QB4APEAdwD9AHgA/wB4AP8A3goAAMQLAACyDAAApgsAAJ0IAACZ&#10;BAAAlQAKAJEAEQCOABkAiwAjAIkALACHADQAhQA7AIMAQgCCAEgAgABOAH8AUwB9AFgAfABeAHsA&#10;ZAB5AGoAeAByAHYAewB0AIYAcwCSAHEAnwBwAK0AbgC+AG0B1gBtAu0AbAP6AGwD/wBsA/8AzhAA&#10;ALcRAACmEgAAmhEAAJEQAACLDgAAiQsDAIcFDACEARMAgQEcAH4CJQB8Ay4AegM2AHgEPAB3BEMA&#10;dQVIAHQFTgBzBVQAcQVZAHAGXwBuBmYAbQZuAGsHeABqB4MAaAiQAGcJnQBlCawAZAm8AGMK1ABj&#10;C+wAYgz6AGIM/wBiDP8AwxYAAK0XAACdGAAAkBgAAIcWAACBFAAAfREAAHwOBgB8Cg4AeAoWAHUL&#10;HwByCygAcAwwAG8MNwBtDD4AbAxEAGsNSgBpDU8AaA1VAGcNXABlDWMAYw5rAGIOdQBgDoEAXw6O&#10;AF0PnABcEKsAWxC9AFoQ1gBZEfAAWRH9AFkR/wBZEf8AuRsAAKUdAACUHgAAiB4AAH4dAAB4GwAA&#10;dBgAAHEVAABxEQkAbxARAGwQGQBpECIAZxEqAGYRMgBkETkAYxE/AGIRRQBgEksAXxJRAF0SWABc&#10;El8AWhNoAFkTcgBXFH0AVhSLAFQVmQBTFakAUha6AFEW0gBRF+0AURf9AFEX/wBRF/8AsiAAAJ4i&#10;AACOIgAAgSMAAHciAABwIQAAbB4AAGkbAABnGAQAZhUOAGMWFQBhFh4AXxYmAF0WLQBcFzQAWhc7&#10;AFkXQQBYGEcAVhhNAFUYVABTGFwAUhlkAFEZbgBPGnoAThuIAE0blwBLHKYAShy4AEodzwBJHesA&#10;SR37AEkd/wBKHf8ArCQAAJglAACIJgAAeycAAHEmAABqJQAAZiMAAGIhAABgHgAAXhwLAFsbEgBZ&#10;HBoAVxwiAFUcKQBUHDAAUx03AFEdPQBQHUMATx1KAE0eUQBMHlgASx9hAEkfawBIIHcARyCFAEYh&#10;lABEIqQARCK2AEMizABDI+kAQyP6AEMj/wBDIv8ApicAAJMpAACDKgAAdioAAG0qAABlKQAAYCcA&#10;AFwlAABZIwAAVyEHAFUhDwBSIRYAUCEeAE4hJQBNIiwATCIzAEoiOQBJIkAASCJGAEcjTQBFI1UA&#10;RCReAEMkaQBCJXUAQCaDAD8mkgA+J6MAPie0AD0nygA9KOgAPSj5AD0n/wA+J/8AoioAAI4rAAB/&#10;LQAAci0AAGgtAABhLAAAXCsAAFgoAABUJgAAUSYEAE4lDQBMJRMASiYaAEgmIgBHJikARSYvAEQm&#10;NgBDJzwAQSdDAEAnSwA/KFMAPilcAD0pZgA8KnIAOyqBADorkAA5K6EAOCyyADcsyAA3LOYAOCz4&#10;ADgs/wA4LP8AnSwAAIouAAB7LwAAbzAAAGUwAABdLwAAWC4AAFMrAABQKgAATCoAAEkqCwBGKhEA&#10;RCoXAEIqHwBBKiUAPyosAD4rMwA9KzkAPCtAADssSAA6LFAAOS1ZADguZAA3LnAANi9/ADUvjwA0&#10;MJ8AMzCxADIwxwAyMOUAMzD3ADMw/wA0L/8AmS8AAIcxAAB3MgAAazIAAGIyAABaMgAAVDEAAE8v&#10;AABLLQAARy4AAEQuCABBLg4APy4UAD0uHAA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA1MU4ANDFX&#10;ADMyYgAyMm4AMTN9ADAzjQAvNJ4ALjSwAC00xQAtNOMALjT2AC8z/wAvM/8AlTEAAIMzAAB0NAAA&#10;aDUAAF41AABXNAAAUTQAAEsyAABGMQAAQjIAAD8yBQA8Mg0AOTMSADgzGQA2MyAANDMmADMzLQAy&#10;NDQAMTQ7ADA1QwAwNUwALzZVAC42YAAtN2wALDd7ACs3iwAqOJwAKTiuACg4wwAoOOIAKTj1ACo3&#10;/wAqN/8AkjQAAH81AABxNgAAZTcAAFs3AABUNwAATTYAAEc2AABCNQAAPTYAADo2AgA3NwsANDcQ&#10;ADI3FgAxOB0ALzgkAC44KwAtOTIALDk5ACs5QQAqOkkAKjpTACk7XgAoO2oAJzt5ACY8iQAlPJsA&#10;JDytACM8wgAjPOAAJDz0ACU7/wAlO/8AjTYAAHw4AABtOQAAYjkAAFg6AABROQAASjkAAEQ5AAA9&#10;OQAAOToAADU7AAAyOwgALzwOAC09FAAsPRoAKj0hACk9KAAoPi8AJz42ACY+PgAlP0cAJD9QACNA&#10;WwAiQGgAIUB2ACBAhwAfQZkAH0GrAB5BwAAeQd4AH0DzAB9A/gAgP/8AiTkAAHg6AABpOwAAXjwA&#10;AFU8AABNPAAARzwAAEA8AAA4PQAAND4AADBAAAAtQQUAKkIMACdCEQAmQxgAJEMeACNDJQAiQywA&#10;IUQzACBEOwAfREQAHkVOAB1FWQAcRWUAG0V0ABpFhQAZRpcAGUapABhGvgAXRdwAGEXxABlE/QAa&#10;RP8AhDwAAHM9AABmPgAAWz8AAFI/AABKPwAARD8AAD1AAAA2QQAAMUMAACxEAAAnRgEAJEcKACFI&#10;DwAgSRQAHkkbAB1JIgAcSSkAG0owABpKOAAZSkEAGEpLABdLVQAWS2IAFUtxABRLggATS5QAEkun&#10;ABJLvAARS9kAEkrwABNK/AAUSf8Afz8AAG9AAABhQQAAV0IAAE5CAABHQgAAQUIAADpDAAAyRQAA&#10;LUcAAChJAAAjSwAAHk0GABtPDQAYUBEAF1AXABZQHgAVUCUAFFAsABNRNAASUT0AEVFHABFRUgAQ&#10;UV8AD1JtAA5SfgANUZEADVGkAAxRuAAMUdEADVDsAA1Q+gAOT/8AeUMAAGpEAABdRAAAU0UAAEtF&#10;AABERQAAPkYAADZIAAAvSgAAKUwAACRPAAAfUQAAGlMAABRWCQARVw4AEFgTABBYGQAPWCAADlgo&#10;AA1YMAANWDkADFhDAAtYTgAKWFoACFhoAAdYeQAGWIwABVifAARYswAEV8oABVfmAAVX8wAGVvwA&#10;c0YAAGRHAABZSAAAUEgAAEhIAABBSQAAOkoAADJNAAArUAAAJVIAACBVAAAaWAAAFVoAABBdBgAM&#10;YAwACmAQAAlgFQAIYBwAB2AjAAVgKwAEYDQAA2A9AAFgSQAAYFUAAGBjAABgcwAAYIYAAF+aAABf&#10;rgAAX8QAAF7iAABe8AAAXvgAbEoAAF9LAABVSwAATEwAAEVMAAA9TgAANVAAAC5TAAAnVgAAIFkA&#10;ABpcAAAVXwAAEGIAAA1lBAAIZwsAA2cOAABoEwAAaBgAAGgfAABpJgAAaS4AAGk4AABpQwAAaU8A&#10;AGldAABpbQAAaYAAAGmUAABoqQAAaL8AAGfcAABm7gAAZvcAZk8AAFpPAABRTwAASk8AAEFRAAA4&#10;VAAAMFcAAChbAAAhXgAAGmIAABRlAAAQaAAADGsAAAduAwABcAkAAHANAABxEAAAcRQAAHIaAABz&#10;IQAAcygAAHMxAABzPAAAdEgAAHNWAABzZgAAc3kAAHOOAABzowAAcrkAAHHSAABx6wAAcPQAYVMA&#10;AFZTAABPUwAARVUAADtYAAAyXAAAKmAAACJkAAAbaAAAFGwAAA9vAAALcgAABnYAAAB5AAAAegYA&#10;AHoKAAB7DgAAfBEAAH0VAAB+GwAAfyIAAIAqAACANQAAgEEAAIBPAACAXwAAgHEAAICGAACAnQAA&#10;f7IAAH7KAAB+5QAAffEAXFgAAFRYAABJWgAAP10AADVhAAAsZQAAI2oAABtvAAAUcwAADncAAAl7&#10;AAADfwAAAIIAAACEAAAAhgEAAIYGAACICgAAiQ0AAIoQAACLFQAAjBsAAI4iAACPLAAAjzgAAI9G&#10;AACPVgAAj2gAAI9+AACPlQAAjqsAAI3BAACN3AAAjOsAWV0AAE5fAABDYgAAOGYAAC5sAAAkcQAA&#10;HHcAABR8AAAOgQAACIUAAACJAAAAjQAAAJAAAACSAAAAkwAAAJQAAACWAwAAlwgAAJgMAACaDwAA&#10;mxMAAJ0aAACfIwAAoC4AAKA8AACgTAAAoF4AAKB0AACfjAAAn6IAAJ+3AACeywAAnuAAU2QAAEdo&#10;AAA8bQAAMXMAACd5AAAdfwAAFIUAAA2LAAAGkAAAAJQAAACYAAAAnAAAAJ8AAAChAAAAogAAAKQA&#10;AAClAAAApwAAAKgEAACqCQAArA0AAK0SAACwGQAAsiMAALIxAACyQgAAslQAALJpAACygAAAspgA&#10;ALGsAACyvwAAsc4ATG4AAEBzAAA1egAAKoEAAB+IAAAVjgAADpUAAAaaAAAAnwAAAKQAAACoAAAA&#10;rAAAAK8AAACxAAAAsQAAALMAAAC1AAAAtgAAALgAAAC6AAAAvAYAAL4MAADAEQAAwxkAAMUmAADF&#10;NwAAxkkAAMZdAADHcgAAx4oAAMifAADIrwAAyLwARnoAADmBAAAuiQAAIpAAABeYAAAPnwAAB6UA&#10;AACqAAAArwAAALMAAAC3AAAAvAAAAL8AAADBAAAAwgAAAMQAAADFAAAAxwAAAMkAAADLAAAAzQAA&#10;AM8DAADSCgAA1hAAANwaAADdKgAA3jwAAN9QAADgZQAA4XsAAOGRAADiogAA4q0A/wACAP8AAAD/&#10;AAMA/wAMAP8AEwD/AB0A/wAoAP4AMwD7AD4A9wBIAPMAUADwAFcA7QBeAOsAZADoAGkA5wBvAOUA&#10;dADjAHkA4gB/AOAAhQDeAIwA3ACTANkAnADWAKYA0wCxANEAwADPANoAzgDxAMwA/wDLAP8AywD/&#10;AMYA/wDBAP8A/wAAAP8AAAD/AAAA/wAIAPsAEAD2ABkA8gAkAO8ALgDtADkA6ABCAOMASwDgAFIA&#10;3QBZANkAXwDWAGQA0wBpANEAbgDPAHQAzgB5AMwAfwDKAIYAyACOAMYAlgDEAKAAwgCrAMAAuQC+&#10;AM0AvADqALsA/AC6AP8AugD/ALoA/wC2AP8A/wAAAP8AAAD+AAAA9AAEAOsADQDkABQA3wAfANsA&#10;KQDYADMA0wA9AM4ARQDKAE0AxwBTAMUAWQDDAF8AwQBkAL8AaQC9AG4AuwBzALoAeQC4AIAAtgCI&#10;ALQAkACyAJoAsQClAK8AsgCtAMQArADhAKsA9gCqAP8AqgD/AKoA/wCqAP8A/wAAAP0AAADuAAAA&#10;4gAAANUACgDNABEAxwAZAMQAIwDBAC0AvwA3ALsAPwC3AEcAtQBOALIAUwCwAFkArwBeAK0AYwCs&#10;AGgAqwBtAKkAcwCoAHoApgCBAKQAigCjAJQAoQCfAJ8ArACeALsAnADSAJsA7gCaAP8AmgD/AJkA&#10;/wCZAP8A/gAAAO4AAADeAAAAywAAAMEABQC5AA0AtAAUALEAHgCuACcAqwAwAKoAOQCnAEEApABI&#10;AKIATQChAFMAnwBYAJ4AXQCdAGIAmwBnAJoAbQCYAHMAlwB7AJUAhACUAI4AkgCZAJAApgCOALQA&#10;jQDIAIwA5gCLAPkAigD/AIoA/wCLAP8A8AAAANsAAADHAAAAugAAALAAAACoAAoApAAQAKAAGACd&#10;ACEAmwAqAJoAMwCYADsAlgBBAJQASACSAE0AkQBSAI8AVwCOAFwAjABhAIsAZwCKAG4AiAB1AIcA&#10;fgCFAIgAgwCUAIIAoACAAK8AfwDAAH4A3QB9APIAfQD/AH0A/wB9AP8A4AAAAMYAAAC1AAAAqgAA&#10;AKIAAACbAAUAlQANAJIAEwCQABwAjQAkAIsALQCKADQAiAA7AIYAQgCFAEcAgwBNAIIAUgCBAFcA&#10;fwBcAH4AYgB9AGgAewBwAHoAeQB4AIMAdgCPAHUAnAB0AKoAcgC6AHEA0QBwAOwAcAD7AHAA/wBw&#10;AP8AzQQAALcGAACnBwAAmwYAAJMEAACOAAAAigAIAIYADwCEABYAgQAeAH8AJwB9AC4AfAA2AHoA&#10;PAB5AEIAdwBHAHYATAB1AFIAcwBXAHIAXQBxAGMAbwBrAG4AdABsAH4AawCKAGkAmABoAKYAZwC2&#10;AGYAywBlAOcAZQD3AGUA/wBlAP8AwAwAAKsNAACbDgAAjw4AAIYNAACBCwAAfgcBAHwBCwB5ABEA&#10;dwAYAHUAIQBzACkAcQAwAG8ANgBuADwAbABCAGsARwBqAE0AaQBSAGgAWABmAF8AZQBnAGMAcABi&#10;AXoAYAGHAF8ClQBeAqMAXAOzAFwDxwBbBOQAWwX0AFsG/gBbBv8AtRAAAKESAACREwAAhRMAAHwS&#10;AAB2EQAAcw4AAHIMBABxBw0AbgQSAGwEGwBpBSMAZwUqAGYGMQBkBjcAYwY9AGIHQwBhB0kAXwdO&#10;AF4IVQBdCFwAWwljAFoJbQBYCngAVwqFAFYLkwBUC6IAUwuzAFIMxwBSDOQAUQ31AFEN/wBRDf8A&#10;rRUAAJkXAACJGAAAfRkAAHQYAABtFwAAahQAAGcRAABnDgcAZgwOAGMMFQBhDB0AXwwlAF0NLABc&#10;DTMAWw05AFoNPwBYDUUAVw1LAFYOUQBVDlkAUw5hAFIOawBQD3YAThCDAE0QkgBMEKIASxCyAEoR&#10;yABJEeUASRH3AEkS/wBJEf8ApRkAAJIcAACDHQAAdh4AAG0dAABmHAAAYhoAAF8XAABeFAEAXhEK&#10;AFsQEQBZERgAVxEgAFURJwBUES4AUxE0AFEROwBQEkEATxJHAE4STgBMElUASxNeAEkTZwBIFHMA&#10;RhSAAEUVjwBEFZ8AQxawAEIWxQBCF+MAQhf2AEIX/wBCF/8Anx0AAIwgAAB9IQAAcSIAAGgiAABh&#10;IQAAXB8AAFkcAABXGQAAVRYGAFQVDgBRFRQATxYcAE4WIwBMFioASxYwAEoWNwBJFz0ARxdDAEYX&#10;SgBFGFIAQxhaAEIZZABBGXAAPxp9AD4bjQA9G50APByuADscwwA7HOEAOx31ADsc/wA8HP8AmiEA&#10;AIcjAAB4JAAAbCUAAGMlAABcJAAAVyMAAFMgAABRHgAATxwCAE0bDABLGhEASBsYAEcbIABFGyYA&#10;RBstAEMcMwBCHDkAQBxAAD8dRwA+HU8APR5YADweYgA6H20AOR97ADggiwA3IZsANiGtADUhwQA1&#10;Id8ANSHzADYh/wA2If8AliMAAIMmAAB0JwAAaCgAAF8oAABYJwAAUyYAAE8kAABMIgAASSAAAEcg&#10;CQBEHw8AQh8VAEAgHAA/ICMAPiApADwgLwA7ITYAOiE9ADkhRAA4IkwANyJVADYjXwA0I2sAMyR5&#10;ADIliQAxJZoAMCWrADAmvwAvJtwAMCbyADAm/wAxJf8AkSYAAH8oAABxKgAAZSoAAFwqAABVKgAA&#10;TykAAEsoAABIJQAARCQAAEEkBQA/JA0APSQSADskGQA5JB8ANyQmADYkLAA1JTMANCU6ADMmQQAy&#10;JkoAMSdTADAnXQAvKGkALil3AC0phwAsKZgAKyqqACoqvQAqKtoAKyrxACsq/gAsKf8AjSgAAHwq&#10;AABtLAAAYi0AAFktAABRLQAATCwAAEcrAABDKAAAPygAADwoAgA5KAsANygQADUoFgAzKBwAMigj&#10;ADAoKQAvKTAALyo3AC4qPwAtK0cALCtRACssWwAqLGcAKS11ACgthQAnLZcAJi6oACUuvAAlLtgA&#10;Ji7wACYu/QAnLf8AiisAAHgtAABqLgAAXy8AAFYvAABOLwAASC4AAEMtAAA/LAAAOywAADcsAAA0&#10;LAkAMiwOADAtEwAuLRoALS0gACstJwAqLi0AKi41ACkvPQAoL0UAJzBOACYwWQAlMWUAJDFzACMx&#10;gwAiMpUAITKnACEyuwAgMtQAITLvACIx/AAiMf8Ahi0AAHUvAABnMAAAXDEAAFMxAABLMQAARTEA&#10;AEAwAAA7MAAANjAAADMwAAAwMQYALTENACsxEQApMhcAKDIeACcyJAAlMysAJTMyACQzOgAjNEMA&#10;IjRMACE1VwAgNWMAHzVxAB42gQAdNpMAHDalABs2uQAbNtIAHDbtAB02+wAdNf8AgjAAAHEyAABj&#10;MwAAWTQAAFA0AABJNAAAQjMAAD0zAAA3MwAAMTQAAC41AAArNQIAKDYLACU3EAAkNxUAIjcbACE4&#10;IgAgOCgAHzgwAB44NwAdOUAAHDlJABs6VAAaOmAAGTpuABg6fwAXO5EAFzukABY7twAVO9AAFjrs&#10;ABc6+gAYOf8AfTIAAG00AABgNQAAVTYAAE02AABGNgAAQDYAADo2AAA0NgAALjgAACo5AAAmOgAA&#10;IzsIACA8DgAePRIAHT0YABw9HwAbPiUAGj4tABk+NAAXPj0AFj9HABU/UQAUP14AFD9sABNAfAAS&#10;QI8AEUCiABFAtgAQQM4AET/rABI/+QASPv8AeTUAAGk3AABcOAAAUjkAAEo5AABDOQAAPTkAADc5&#10;AAAxOgAAKzwAACc9AAAiPwAAHkEEABpCCwAYQxAAF0MVABVEGwAURCIAE0QpABNEMQASRDoAEUVD&#10;ABBFTgAQRVsADkVpAA5FeQANRYwADUWfAAxFsgALRckADEXlAA1E9gANRP8AdDkAAGU6AABYOwAA&#10;TzsAAEc8AABAPAAAOjwAADQ8AAAuPgAAKEAAACNCAAAfRAAAGkYAABVICAASSg0AEUoSABBKGAAP&#10;Sx4ADkslAA1LLQANSzYADEtAAAtLSgAKS1YACUtkAAhLdAAHS4cABUuaAARLrgAESsQABUrgAAVK&#10;8AAGSfoAbjwAAGA9AABUPgAASz4AAEQ+AAA9PgAANz8AADFAAAAqQgAAJEUAAB9HAAAaSQAAFUwA&#10;ABFOBQAOUQsAC1EQAApRFAAJURsACFEiAAdRKQAFUTIABFI7AANSRgABUlIAAFJfAABSbwAAUoEA&#10;AFGWAABRqQAAUb8AAFDcAABQ7gAAUPcAaEAAAFtBAABQQQAASEEAAEFBAAA7QgAANEMAAC1FAAAm&#10;SAAAIEsAABtNAAAWUAAAEVMAAA5VBAAKWAoABlgOAAJYEgAAWRcAAFkdAABZJQAAWS0AAFk2AABZ&#10;QQAAWU0AAFpaAABaaQAAWXwAAFmQAABZpQAAWLoAAFjVAABX7AAAV/YAY0QAAFZFAABNRQAARUUA&#10;AD9FAAA3RwAAL0kAAChMAAAiTwAAG1IAABZVAAARWAAADVoAAAldAwAEXwkAAGANAABgEAAAYRQA&#10;AGEZAABiIAAAYicAAGIxAABiOwAAYkcAAGJVAABjZAAAYnYAAGKLAABioAAAYbYAAGHPAABg6gAA&#10;YPUAXUgAAFJJAABKSAAAQ0gAADpKAAAyTQAAKlAAACNTAAAcVwAAFloAABFdAAANYAAACGMAAANm&#10;AQAAZwYAAGgLAABpDgAAahEAAGsVAABsGwAAbSIAAG0qAABtNAAAbUAAAG1OAABtXQAAbW8AAG2E&#10;AABsmgAAbLAAAGvIAABr5gAAavMAWE0AAE5NAABITAAAPk4AADVRAAAsVAAAJFgAAB1cAAAWYAAA&#10;EGQAAAxnAAAHawAAAW4AAABwAAAAcgMAAHIHAABzCwAAdQ4AAHYRAAB3FgAAeBwAAHkjAAB6LQAA&#10;ejkAAHpHAAB6VgAAeWgAAHp8AAB5lAAAeKoAAHjBAAB33wAAd+8AVFEAAExRAABCUgAAOFUAAC9Z&#10;AAAmXgAAHmIAABZnAAAQawAAC28AAAVzAAAAdwAAAHoAAAB8AAAAfgAAAH8CAACABgAAgQoAAIMN&#10;AACEEQAAhhUAAIgcAACJJQAAijAAAIo+AACJTQAAiV8AAIlzAACIiwAAiKIAAIe5AACH0QAAhugA&#10;UlYAAEdXAAA8WgAAMl8AAChkAAAfaQAAFm8AABB0AAAKeQAAAn0AAACBAAAAhQAAAIgAAACKAAAA&#10;jAAAAI0AAACPAAAAkAQAAJIIAACTDAAAlRAAAJcVAACZHQAAmycAAJs0AACbRAAAmlYAAJpqAACZ&#10;ggAAmpoAAJiwAACYxwAAl94AS1wAAEBgAAA1ZQAAK2oAACFxAAAXdwAAEH0AAAmDAAABiAAAAIwA&#10;AACRAAAAlQAAAJgAAACaAAAAmwAAAJ0AAACfAAAAoAAAAKIAAACkBQAApgoAAKgOAACqFAAArR0A&#10;AK0qAACtOQAArUsAAK1fAACtdwAArJAAAKunAACrugAAq8sARWYAADlrAAAucQAAI3gAABl/AAAQ&#10;hgAACY0AAACTAAAAmAAAAJ0AAAChAAAApQAAAKgAAACrAAAAqwAAAK4AAACvAAAAsQAAALMAAAC1&#10;AAAAtwEAALkHAAC8DQAAvxMAAMIfAADCLgAAwkAAAMJUAADBawAAwYMAAMCbAADBrQAAwbwAPnIA&#10;ADJ4AAAngAAAHIgAABKQAAAKlwAAAJ0AAACjAAAAqAAAAK0AAACyAAAAtgAAALkAAAC7AAAAvAAA&#10;AL4AAADAAAAAwgAAAMQAAADGAAAAyAAAAMsAAADOBQAA0Q0AANYUAADXIwAA2DUAANlJAADaXgAA&#10;23UAANuMAADcnwAA3KsA/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA/gAkAPwALwD5ADkA9ABDAPAA&#10;SwDtAFIA6gBZAOcAXwDkAGQA4gBpAOAAbgDeAHMA3AB5ANoAfwDXAIYA1ACOANEAlgDPAKEAzACs&#10;AMoAuwDIANIAxgDuAMYA/wDFAP8AxQD/AL8A/wC6AP8A/wAAAP8AAAD/AAAA/gAFAPcADgDyABUA&#10;7gAfAOsAKgDpADQA4wA9AN4ARQDZAE0A1ABTANEAWQDOAF4AzABjAMoAaADJAG0AxwBzAMUAeQDD&#10;AIAAwQCIAL8AkAC9AJsAuwCmALkAtAC3AMgAtgDmALUA+wC0AP8AtAD/ALMA/wCuAP8A/wAAAP8A&#10;AAD4AAAA7QAAAOUACwDdABEA1wAaANIAJADPAC4AywA3AMcAQADDAEcAwABOAL4AUwC8AFkAugBe&#10;ALgAYwC2AGgAtQBtALMAcwCxAHkArwCBAK0AigCrAJQAqQCgAKgArQCmAL4ApQDbAKQA9ACkAP8A&#10;owD/AKMA/wCiAP8A/wAAAPYAAADmAAAA1wAAAMsABgDEAA4AvgAVALsAHwC5ACgAtwAxALQAOgCw&#10;AEEArQBIAKsATgCpAFMApwBYAKYAXACkAGEAowBnAKEAbACgAHMAngB6AJ0AgwCbAI4AmQCZAJcA&#10;pgCWALYAlQDMAJQA6wCTAP0AkwD/AJMA/wCTAP8A9wAAAOQAAADQAAAAwQAAALcAAgCvAAsAqwAR&#10;AKcAGQClACIAowArAKIAMwCfADsAnABCAJsASACZAE0AlwBSAJYAVwCVAFsAkwBhAJIAZgCQAG0A&#10;jwB0AI0AfQCMAIcAigCTAIgAoACHAK8AhQDCAIUA4gCEAPcAhAD/AIQA/wCEAP8A5QAAAM0AAAC8&#10;AAAArwAAAKYAAACeAAcAmgAOAJYAFACUAB0AkgAlAJEALQCQADUAjQA8AIwAQgCKAEcAiABMAIcA&#10;UQCGAFYAhABbAIMAYACBAGcAgABuAH4AdwB9AIEAewCNAHoAmgB4AKkAdwC6AHYA0wB2AO8AdgD+&#10;AHUA/wB1AP8A0AAAALsAAACrAAAAnwAAAJcAAACQAAIAiwALAIgAEACGABcAhAAgAIIAJwCBAC8A&#10;fwA1AH0APAB8AEEAewBGAHkASwB4AFAAdwBVAHYAWwB0AGEAcwBpAHEAcQBwAHsAbgCHAG0AlQBr&#10;AKMAagC0AGoAyQBpAOgAaQD5AGkA/wBpAP8AwAAAAKwAAACcAgAAkAIAAIgAAACDAAAAfwAGAHsA&#10;DQB5ABIAdwAaAHYAIgB0ACkAcwAwAHEANgBwADwAbwBBAG0ARgBsAEsAawBQAGoAVgBoAFwAZwBk&#10;AGUAbABkAHYAYwCCAGEAkABgAJ8AXwCvAF4AwwBeAOEAXgD0AF0A/wBdAP8AtAcAAKAJAACQCwAA&#10;hAsAAHwKAAB3BwAAdAQAAHEACQBvAA8AbQAVAGsAHABpACMAaAAqAGcAMQBlADYAZAA8AGMAQQBi&#10;AEYAYABMAF8AUgBeAFgAXQBfAFsAaABaAHIAWAB+AFcAjABWAJsAVQCrAFQAvgBUANoAUwDvAFQA&#10;+wBUAP8AqQ0AAJYOAACHEAAAehAAAHIQAABsDgAAaQwAAGcJAwBmBAsAZAAQAGIAFwBgAB4AXgAl&#10;AF0AKwBcADEAWgA3AFkAPABYAEIAVwFHAFYBTgBVAlQAUwJcAFIDZQBRA28ATwR7AE4EigBNBZkA&#10;TAWpAEsFvABKBtQASgftAEoH+QBKB/8AoRAAAI4SAAB+FAAAcxQAAGoUAABkEwAAYBEAAF4PAABd&#10;DQUAXQkNAFoGEgBYBxkAVgcgAFUHJwBTBy0AUggzAFEIOABQCD4ATwlEAE4JSgBMCVEASwpZAEoK&#10;YgBIC20ARwt6AEYMiABEDJgAQwypAEINvABCDdUAQg3uAEIN+wBCDf8AmhQAAIcWAAB4GAAAbBkA&#10;AGMZAABdGAAAWRYAAFYTAABUEQAAVA4IAFMNDgBRDRQATw0bAE0NIgBMDSgASw0uAEoNNABJDToA&#10;Rw5BAEYORwBFDk8ARA5XAEIPYQBBEGwAPxB5AD4QiAA9EZgAOxGpADsRvAA6EdYAOhHwADoS/QA7&#10;Ef8AkxgAAIEaAABzHAAAZx0AAF4dAABYHAAAUxsAAFAYAABOFgAATBMDAEwRCwBKEBAASBEXAEYR&#10;HgBFESQARBEqAEIRMABBETcAQBI9AD8SRAA9EkwAPBNUADsTXgA5FGkAOBR2ADcVhQA2FZYANBan&#10;ADQWugAzFtMAMxbuADQW/AA0Fv8AjhsAAHwdAABuHwAAYyAAAFogAABTIAAATh4AAEodAABIGgAA&#10;RhgAAEUWBwBDFQ4AQRUTAD8VGgA+FSAAPRUnADsVLQA6FjMAORY6ADgWQQA3F0kANRdRADQYWwAz&#10;GWYAMhlzADAagwAvGpQALhulAC0buAAtG9AALRvsAC4b+wAuG/8Aih4AAHggAABqIgAAXyMAAFYj&#10;AABPIgAASiEAAEYgAABDHgAAQRsAAD8aAwA9GgwAOxkRADkZFgA3Gh0ANhojADUaKQA0GjAAMxs2&#10;ADEbPgAwHEYALxxPAC4dWQAtHWQALB5xACsfgQAqH5IAKR+kACggtwAnIM4AJyDrACgg+gApH/8A&#10;hiAAAHQjAABnJAAAXCUAAFMlAABMJQAARyQAAEIjAAA/IQAAPR8AADoeAAA3HgkANR4OADMeEwAx&#10;HhoAMB4gAC8eJgAuHy0ALR8zACwgOwArIEMAKiFMACkhVgAoImIAJiJvACUjfwAkI5AAIyOiACIk&#10;tQAiJMwAIiTpACMk+QAkI/8AgiMAAHElAABjJgAAWScAAFAoAABJJwAAQycAAD8mAAA7JAAAOCIA&#10;ADUiAAAyIgYAMCINAC4iEQAsIhcAKiIdACkiIwAoIyoAJyMxACYkOAAlJUEAJCVKACMmVAAiJmAA&#10;ISdtACAnfQAfJ48AHiihAB4otAAdKMoAHSjoAB4o+AAfJ/8AfiUAAG4nAABgKQAAVikAAE0qAABG&#10;KgAAQSkAADwoAAA3JwAANCYAADAmAAAtJgMAKycLACgnEAAnJxQAJScaACQnIQAjKCcAIiguACEp&#10;NgAgKT4AHypIAB4qUgAdK14AHCtrABsrewAaLI0AGSyfABgssgAYLMkAGCznABkr9wAaK/8AeicA&#10;AGoqAABdKwAAUywAAEosAABDLAAAPisAADkrAAA0KgAAMCoAACsqAAApKwAAJisIACMsDgAiLBIA&#10;ICwYAB8sHgAeLSUAHS0sABwtMwAbLjwAGi5FABkvUAAYL1wAFy9pABYweQAVMIsAFDCeABQwsQAT&#10;MMcAEzDlABQw9gAVL/8AdioAAGcsAABaLQAAUC4AAEguAABBLgAAOy4AADYtAAAxLQAALC0AACcv&#10;AAAkLwAAITAFAB8xDAAcMRAAGzIVABoyHAAZMiIAGDIpABczMQAWMzkAFTNDABQ0TQATNFkAEjRn&#10;ABE1dwARNYkAEDWcABA1sAAONcYADzTkABA09QAQNP8AciwAAGMuAABXMAAATTAAAEUwAAA+MAAA&#10;ODAAADMwAAAvMAAAKTEAACQyAAAhMwAAHTUCABo2CQAXNw4AFTcTABQ4GQATOB8AEjgmABI4LgAR&#10;OTYAEDlAABA5SwAOOVcADjpkAA06dAAMOoYADDqZAAs5rAAKOcEACjneAAs58QAMOPwAbi8AAF8x&#10;AABTMgAASjMAAEIzAAA7MwAANjMAADEyAAAsMwAAJzQAACE2AAAdOAAAGTkAABU7BgASPQwAED4Q&#10;ABA+FQAOPhwADj4jAA0+KgAMPjMADD48AAs/RwAKP1IACD9gAAc/bwAGP4EABT+UAAQ/qAADPrwA&#10;BD7XAAU+7AAFPvcAaTMAAFs0AABQNQAARzUAAD81AAA5NQAANDUAAC41AAApNwAAIzgAAB47AAAa&#10;PAAAFj8AABJBBAAOQwoADEQOAApEEwAJRBkACEQgAAdEJwAGRC8ABUQ4AANFQgACRU4AAEVbAABF&#10;agAARXwAAEWQAABEpAAARLkAAETRAABE6gAAQ/UAZDYAAFc3AABMOAAAQzgAADw4AAA3OAAAMTgA&#10;ACs5AAAlOwAAID0AABpAAAAWQgAAEkQAAA5HBAALSQkAB0oNAARLEQABSxYAAEscAABLIwAASysA&#10;AEs0AABLPgAATEkAAExXAABMZgAATHcAAEuMAABLoQAAS7UAAErOAABK6QAASvUAXzoAAFI7AABI&#10;OwAAQDsAADo7AAA0OwAALjwAACc+AAAiQQAAHEMAABZGAAASSQAADksAAAtOAwAHUAgAAlEMAABR&#10;EAAAUhMAAFMYAABTHwAAUyYAAFMvAABTOQAAU0UAAFNSAABTYQAAU3IAAFOHAABSnAAAUrEAAFHK&#10;AABR5wAAUfQAWT4AAE4+AABFPgAAPj4AADg+AAAwQAAAKUIAACNEAAAdRwAAF0oAABJNAAAOUAAA&#10;C1MAAAZVAgAAVwcAAFgLAABZDgAAWhEAAFoVAABbGgAAXCEAAFwqAABcNAAAXD8AAFxNAABcWwAA&#10;XGwAAFyBAABblwAAW60AAFrFAABa5AAAWfMAVEIAAEpCAABCQgAAPEIAADRDAAAsRgAAJUkAAB5M&#10;AAAXTwAAElMAAA5WAAAKWQAABVsAAABeAAAAYAQAAGEIAABiDAAAYw4AAGQRAABlFgAAZhwAAGcj&#10;AABnLQAAZzkAAGdGAABnVQAAZ2YAAGd6AABmkQAAZagAAGXAAABk3gAAZPAAT0YAAEdGAABARQAA&#10;N0cAAC9KAAAmTQAAH1EAABhVAAASWQAADVwAAAhgAAACYwAAAGYAAABoAAAAagAAAGsEAABsCAAA&#10;bQwAAG8OAABwEgAAchcAAHMdAAB0JgAAdDIAAHQ/AAB0TgAAc18AAHRyAABzigAAcqEAAHG4AABx&#10;1AAAcOwATEoAAEVKAAA7SwAAMk4AAClSAAAgVgAAGFsAABJfAAANZAAAB2gAAABrAAAAbwAAAHIA&#10;AAB1AAAAdgAAAHcAAAB5AgAAegYAAHwKAAB+DgAAgBEAAIIWAACEHgAAhCkAAIQ2AACERQAAhFYA&#10;AINqAACDgQAAgpkAAIGxAACAyQAAgOUASk4AAD9QAAA1UwAAK1cAACJcAAAZYgAAEmcAAAxsAAAF&#10;cQAAAHUAAAB5AAAAfQAAAIEAAACDAAAAhQAAAIYAAACIAAAAiQAAAIsEAACNCAAAjw0AAJIQAACU&#10;FgAAliAAAJYsAACWOwAAlkwAAJVgAACVdgAAlJAAAJOnAACSvQAAktUARFUAADlZAAAvXQAAJGMA&#10;ABppAAASbwAADHUAAAR7AAAAgAAAAIUAAACJAAAAjQAAAJEAAACTAAAAlAAAAJYAAACYAAAAmgAA&#10;AJwAAACeAAAAoAYAAKILAAClEAAAqBcAAKkjAACpMQAAqUMAAKlWAACobQAApocAAKeeAACmswAA&#10;pccAPl4AADJjAAAnagAAHXAAABN4AAAMfwAAA4UAAACLAAAAkQAAAJYAAACbAAAAnwAAAKIAAACk&#10;AAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUCAAC3CQAAuxAAAL4YAAC+JgAAvjgAAL5L&#10;AAC9YQAAvHoAALuUAAC6qQAAurkAN2oAACtwAAAgeAAAFoAAAA2IAAAFjwAAAJYAAACcAAAAogAA&#10;AKcAAACsAAAAsAAAALMAAAC2AAAAtwAAALkAAAC7AAAAvQAAAL8AAADCAAAAxQAAAMgAAADKAAAA&#10;zggAANIQAADVGwAA1SwAANRAAADUVwAA024AANSGAADUmwAA06sA/wAAAP8AAAD/AAAA/wAFAP8A&#10;DgD/ABUA/AAgAPkAKgD2ADQA8QA9AO0ARgDpAE0A5gBTAOQAWQDhAF4A3gBjANwAaADZAG4A1QBz&#10;ANMAeQDQAIAAzgCIAMsAkQDJAJwAxgCnAMQAtwDCAMwAwADsAL8A/wC+AP8AvQD/ALcA/wCyAP8A&#10;/wAAAP8AAAD/AAAA+gABAPMACwDtABIA6AAbAOUAJQDkAC4A3wA4ANgAQADSAEcAzgBOAMsAVADI&#10;AFkAxgBeAMQAYwDCAGcAwABtAL8AcwC9AHoAuwCBALkAiwC2AJUAtAChALIArwCwAMIArgDjAK4A&#10;+gCsAP8ArQD/AKkA/wCmAP8A/wAAAP8AAADyAAAA5gAAAN0ABwDSAA4AzQAWAMoAIADIACkAxQAy&#10;AMAAOgC8AEIAuQBIALcATgC1AFMAswBYALEAXQCwAGIArgBnAKwAbACqAHMAqQB7AKcAhAClAI4A&#10;owCaAKEAqACfALkAngDSAJ0A8gCcAP8AnQD/AJwA/wCZAP8A/AAAAO4AAADdAAAAzAAAAMEAAgC6&#10;AAwAtgASALIAGgCwACMArwAsAK0ANACpADwApgBCAKQASACiAE0AoABSAJ4AVwCdAFsAnABgAJoA&#10;ZgCZAGwAlwB0AJUAfQCTAIcAkQCTAJAAoQCOALEAjQDGAIwA6ACLAP0AjAD/AIwA/wCMAP8A7QAA&#10;ANgAAADFAAAAtwAAAKwAAACmAAgAoQAOAJ8AFQCdAB4AmwAmAJoALgCXADUAlQA8AJMAQgCRAEcA&#10;kABMAI4AUQCNAFUAiwBaAIoAYACJAGYAhwBtAIUAdgCEAIAAggCMAIAAmgB/AKkAfQC8AHwA3AB8&#10;APUAfAD/AHwA/wB8AP8A2QAAAMEAAACxAAAApAAAAJwAAACUAAMAkAAMAI0AEQCLABgAiQAgAIkA&#10;KACHAC8AhQA2AIMAPACCAEEAgABGAH8ASwB9AE8AfABUAHsAWgB5AGAAeABnAHYAcAB1AHoAcwCG&#10;AHEAkwBwAKIAbwC0AG4AzABuAO0AbgD+AG4A/wBuAP8AxAAAAK8AAACgAAAAlAAAAIwAAACGAAAA&#10;gQAIAH4ADgB8ABQAewAbAHkAIgB4ACkAdwAwAHUANgB0ADsAcgBAAHEARQBwAEoAbwBPAG0AVABs&#10;AFsAawBiAGkAagBoAHQAZgCAAGUAjgBjAJ0AYgCtAGEAwgBhAOQAYQD4AGEA/wBhAP8AtAAAAKAA&#10;AACRAAAAhgAAAH4AAAB5AAAAdQADAHEACwBvABAAbQAWAGwAHQBrACQAawAqAGkAMABoADYAZgA7&#10;AGUAQABkAEUAYwBKAGEATwBgAFYAXwBdAF0AZQBcAG8AWgB6AFkAiABYAJgAVwCoAFYAuwBWANgA&#10;VgDxAFYA/wBWAP8AqAEAAJQFAACFBwAAegcAAHIGAABsBAAAaQEAAGcABwBkAA0AYwARAGEAGABg&#10;AB8AXwAlAF4AKwBdADAAWwA2AFoAOwBZAEAAWABFAFcASwBWAFEAVQBYAFMAYQBSAGoAUAB2AE8A&#10;hABOAJMATQCkAEwAtgBMAM0ATADrAEwA+gBMAP8AnQkAAIsLAAB8DQAAcA0AAGgNAABiDAAAXwoA&#10;AF0GAQBcAQkAWgAOAFgAEwBXABkAVgAgAFUAJgBTACsAUgAxAFEANgBQADsATwBBAE4ARwBNAE0A&#10;SwBVAEoAXQBJAGcARwBzAEYAgABFAJAARAChAEMAsgBDAMgAQwDmAEMA9QBDAP8AlQ0AAIMPAAB0&#10;EAAAaREAAGARAABaEAAAVg4AAFQNAABTCgQAUwYLAFEDEABPARUATgEbAEwBIQBLAScASgIsAEkC&#10;MgBIAjcARwM9AEUDQwBEA0oAQwRRAEIEWgBABWQAPwVwAD4GfgA9Bo4APAefADsHsQA6B8YAOgfj&#10;ADoH8wA6CPwAjhAAAHwSAABuFAAAYhUAAFoVAABUFAAAUBMAAE0RAABLDgAASw0GAEoKDABJCBEA&#10;RwgWAEUIHQBECCMAQggoAEEJLgBACTMAPwk5AD4KQAA9CkcAPApPADoLWAA5C2MAOAxvADYMfgA1&#10;DI4ANA2fADMNsQAyDccAMg3jADIN9AAyDf4AiBMAAHcVAABpFwAAXhgAAFUYAABPGAAAShYAAEcV&#10;AABFEwAAQxACAEMOCABCDQ4AQA0SAD8NGAA9DR8APA0kADsNKgA5DTAAOA43ADcOPQA2DkUANQ5N&#10;ADMPVwAyD2IAMRBuAC8QfQAuEI4ALRGgACwRsgArEcgAKxHmACsR9gAsEf8AgxYAAHIZAABkGgAA&#10;WRsAAFEbAABLGwAARhoAAEIYAAA/FwAAPhQAADwSBAA7EQoAOhAQADgQFQA3EBsANREhADQRJwAz&#10;ES0AMhEzADAROgAvEkIALhJLAC0TVAArE18AKhRsACkUewAoFIwAJxWeACYVsAAlFcYAJRXkACUV&#10;9gAmFf8AfhkAAG4bAABgHQAAVh4AAE0eAABHHgAAQh0AAD4cAAA6GgAAOBgAADcWAAA1FQcANBQN&#10;ADIUEgAwFBcALxQdAC0UIwAsFSoAKxUwACoVNwApFj8AKBZIACcXUgAmGF0AJBhqACMZeQAiGYoA&#10;IRmcACAZrwAfGcQAHxniACAZ9AAgGf8AehsAAGoeAABdHwAAUyAAAEogAABEIAAAPh8AADoeAAA3&#10;HQAANBwAADIZAAAwGQQALhgLACwYEAAqGBQAKRgaACcYIAAmGSYAJRktACQaNQAjGj0AIhtGACEb&#10;UAAgHFsAHx1oAB4ddwAdHYgAHB6bABserQAaHsMAGh7gABod8wAbHf8Adx0AAGcgAABaIQAAUCIA&#10;AEgiAABBIgAAOyIAADchAAAzIAAAMB8AAC0dAAArHQAAKB0IACYdDgAlHRIAIx0XACEdHQAhHSQA&#10;IB4qAB8eMgAeHzoAHR9DABwgTQAbIVkAGiFmABkhdQAYIocAFyKZABYirAAVIsEAFSLfABUh8gAW&#10;If4AcyAAAGQiAABXIwAATSQAAEUlAAA+JAAAOSQAADQjAAAwIgAALCIAACkhAAAmIQAAJCEGACIh&#10;DAAgIRAAHiEVAB0iGwAbIiEAGyIoABojLwAZIzgAGCRBABckSwAWJVcAFSVkABQmcwATJoUAEiaY&#10;ABEmqwARJsAAECbdABEl8QASJf0AcCIAAGEkAABUJgAASiYAAEInAAA8JgAANiYAADElAAAtJQAA&#10;KSQAACYkAAAiJQAAHyUDAB0mCgAbJg4AGScSABgnGAAXJx8AFiclABUoLQAUKDUAEyk+ABIpSQAR&#10;KVUAESpiABAqcQAPKoMADiqWAA4qqQANKr0ADSrXAA0q7gAOKfsAbCQAAF0mAABRKAAASCgAAEAp&#10;AAA5KAAANCgAAC8oAAArJwAAJycAACIoAAAeKQAAGyoAABgrBwAWKw0AFCwRABMsFgASLBwAES0j&#10;ABAtKgAQLTIADy48AA4uRgANLlIADS5fAAwvbgALL38ACi+SAAkvpQAJLrkACC7QAAku6QAKLvcA&#10;aCcAAFopAABOKgAARSsAAD0rAAA3KwAAMSoAAC0qAAApKgAAJCoAACArAAAbLQAAGC4AABUvBAAS&#10;MQoAEDIOAA8yEwAOMhkADTIgAA0yJwAMMi8ACzM4AAozQgAJM04ACDNbAAY0agAFNHsABDOOAAMz&#10;ogACM7YAAjPNAAMz5wAEMvMAZCoAAFYsAABLLQAAQi0AADotAAA0LQAALywAACssAAAmLAAAIi0A&#10;AB0vAAAZMQAAFTIAABI0AwAPNgkADDgNAAo4EQAJOBYACDgdAAc4JAAGOCwABDg0AAM4PgACOUoA&#10;ADlXAAA5ZQAAOXcAADmLAAA4nwAAOLMAADjKAAA45gAAN/IAXy0AAFIuAABILwAAPzAAADgvAAAy&#10;LwAALS8AACkvAAAkMAAAHzEAABozAAAVNQAAEjcAAA85AwAMOwgACD0NAAU+EAADPhQAAD4aAAA+&#10;IQAAPigAAD4xAAA/OwAAP0YAAD9TAAA/YQAAP3MAAD+HAAA+nAAAPrAAAD3HAAA95AAAPfIAWjAA&#10;AE4yAABEMgAAPDIAADUyAAAwMQAAKzEAACYyAAAgNAAAGzYAABY4AAASOwAADz0AAAw/AwAIQQgA&#10;BEMMAABDDgAARBIAAEUWAABFHQAARSQAAEUtAABGNgAARkIAAEZOAABGXQAARm4AAEWCAABFmAAA&#10;RK0AAETEAABD4wAAQ/IAVTQAAEo1AABBNQAAOTUAADM0AAAuNAAAKDUAACI3AAAdOgAAFzwAABI/&#10;AAAPQQAADEQAAAhGAQADSAYAAEkKAABKDQAASxAAAEwUAABNGQAATiAAAE4oAABOMgAATT0AAE5K&#10;AABOWAAATWkAAE19AABMlAAATKoAAEvBAABL4QAASvIAUDgAAEY4AAA9OAAANzgAADE3AAAqOQAA&#10;JDsAAB49AAAYQAAAE0MAAA9GAAALSQAAB0sAAAJOAAAAUAQAAFEIAABSCwAAUw4AAFQRAABVFQAA&#10;VhsAAFcjAABXLAAAVzgAAFdEAABXUgAAVmMAAFZ3AABWjgAAVaUAAFS9AABT3QAAU/AASzwAAEI8&#10;AAA7OwAANTsAAC08AAAmPwAAH0IAABlFAAATSAAADksAAAtPAAAFUQAAAFQAAABXAAAAWAEAAFoF&#10;AABbCAAAXAwAAF0OAABfEQAAYBYAAGIdAABiJgAAYjEAAGI+AABhTAAAYV0AAGFwAABgiAAAYKAA&#10;AF+3AABe1AAAXe4AR0AAAD8/AAA6PwAAMUAAAClDAAAhRgAAGkoAABNOAAAOUQAAClUAAARYAAAA&#10;WwAAAF4AAABhAAAAYwAAAGQBAABlBAAAZwgAAGgLAABqDgAAbBIAAG4XAABvIAAAbyoAAG82AABu&#10;RQAAblUAAG5oAABtfwAAbZgAAGywAABrygAAaugAREQAAD5DAAA1RAAAK0cAACNLAAAbTwAAE1QA&#10;AA5YAAAIXAAAAmAAAABkAAAAZwAAAGsAAABtAAAAbwAAAHAAAAByAAAAdAIAAHUGAAB3CgAAeQ4A&#10;AHwSAAB+GAAAfyIAAH8uAAB/PQAAfk0AAH1hAAB9dwAAfJAAAHuoAAB6wAAAed8AQ0cAADlJAAAv&#10;TAAAJVAAABxVAAAUWwAADmAAAAdlAAAAagAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAH8AAACB&#10;AAAAgwAAAIUAAACHAwAAiggAAIwNAACPEQAAkhkAAJIlAACSMwAAkkQAAJFXAACQbQAAj4YAAI6f&#10;AACNtQAAjM0APU4AADJRAAAoVgAAHlwAABViAAAOaAAAB24AAAB0AAAAeQAAAH4AAACCAAAAhgAA&#10;AIkAAACMAAAAjgAAAJAAAACSAAAAlAAAAJYAAACYAAAAmwAAAJ4GAAChDAAApBEAAKYbAACmKQAA&#10;pjoAAKVNAAClYgAApHsAAKOUAAChqwAAob8ANlcAACxcAAAhYgAAF2kAAA9wAAAHdwAAAH4AAACE&#10;AAAAigAAAI8AAACUAAAAmAAAAJsAAACeAAAAnwAAAKIAAACkAAAApgAAAKgAAACrAAAArQAAALAA&#10;AACzBAAAtwwAALsSAAC7HwAAuzAAALtDAAC6WAAAuXAAALeLAAC3oQAAt7MAMGIAACVpAAAacAAA&#10;EHgAAAmAAAAAiAAAAI8AAACWAAAAmwAAAKEAAACmAAAAqgAAAK4AAACwAAAAsQAAALQAAAC2AAAA&#10;uAAAALsAAAC9AAAAwAAAAMMAAADHAAAAywMAAM8MAADTFQAA0iUAANI4AADRTgAA0GUAAM9+AADN&#10;lgAAzKkA/wAAAP8AAAD/AAAA/wADAP8ACwD8ABEA+QAbAPcAJQDzAC8A7gA4AOkAQADmAEgA4gBO&#10;AN8AVADcAFkA2QBeANUAYwDTAGgA0ABtAM4AcwDLAHoAyACCAMYAjADDAJcAwACjAL4AsgC8AMgA&#10;ugDqALkA/wC4AP8AsQD/AKoA/wCnAP8A/wAAAP8AAAD7AAAA9gAAAO0ABwDnAA8A4gAWAN8AIADe&#10;ACkA2QAzANEAOwDMAEIAyABIAMUATgDCAFMAwABYAL4AXQC8AGIAugBnALkAbQC3AHQAtQB7ALIA&#10;hQCwAJAArgCcAKwAqgCpAL0ApwDeAKYA+QClAP8AowD/AJ0A/wCbAP8A/QAAAPYAAADrAAAA3wAA&#10;ANEAAwDKAAwAxQASAMMAGwDAACQAvgAsALkANQC2ADwAswBDALAASACuAE4ArABSAKsAVwCpAFwA&#10;pwBhAKYAZwCkAG0AogB0AKAAfQCeAIgAnACVAJoAowCYALQAlgDNAJUA8QCUAP8AlQD/AJAA/wCO&#10;AP8A8wAAAOYAAADRAAAAwgAAALgAAACxAAgArQAPAKoAFgCoAB4AqAAnAKYALwCiADYAnwA8AJ0A&#10;QgCbAEcAmQBMAJcAUQCWAFUAlABaAJMAYACRAGYAkABuAI4AdgCMAIEAigCNAIgAmwCGAKwAhQDB&#10;AIQA5gCDAP0AhAD/AIMA/wCBAP8A5AAAAMsAAAC6AAAArAAAAKIAAACcAAQAmAAMAJYAEQCUABkA&#10;kwAhAJIAKACPADAAjQA2AIsAPACJAEEAiABGAIYASwCFAE8AhABUAIIAWgCBAGAAfwBnAH4AbwB8&#10;AHoAegCGAHgAlAB3AKQAdQC3AHQA1ABzAPQAdAD/AHQA/wB0AP8AywAAALYAAACmAAAAmgAAAJIA&#10;AACKAAAAhgAIAIMADgCBABQAgQAbAIAAIwB/ACoAfQAwAHsANgB6ADsAeABAAHcARQB1AEkAdABO&#10;AHMAVABxAFoAcABhAG4AaQBtAHMAawB/AGkAjQBoAJ0AZwCuAGYAxwBlAOoAZgD/AGYA/wBnAP8A&#10;uAAAAKQAAACVAAAAigAAAIEAAAB8AAAAdgAEAHQADAByABAAcQAWAHAAHQBwACQAbgAqAG0AMABr&#10;ADUAagA6AGkAPwBoAEQAZwBJAGUATgBkAFQAYwBbAGEAYwBgAG0AXgB5AF0AhwBbAJYAWgCoAFkA&#10;vQBZAN8AWQD4AFoA/wBaAP8AqAAAAJUAAACHAAAAewAAAHMAAABuAAAAagABAGcACABlAA4AZAAS&#10;AGMAGABjAB8AYgAlAGEAKgBfADAAXgA1AF0AOgBcAD4AWwBEAFkASQBYAE8AVwBWAFYAXgBUAGgA&#10;UwBzAFEAgQBQAJEATwCiAE4AtQBOANAATgDwAE4A/wBPAP8AnAAAAIkAAAB7AwAAcAMAAGgDAABi&#10;AQAAXwAAAF0ABABbAAsAWQAPAFgAFABXABkAVwAgAFYAJQBVACoAUwAwAFIANABRADkAUAA/AE8A&#10;RABOAEsATQBSAEsAWgBKAGMASQBvAEcAfABGAIwARQCdAEUAsABEAMcARADoAEQA+gBFAP8AkgQA&#10;AIAHAABxCgAAZgoAAF4KAABZCQAAVQcAAFQEAABSAAcAUAAMAE8AEABOABUATQAbAEwAIABLACYA&#10;SgArAEkAMABIADUARwA6AEYAQABFAEYAQwBOAEIAVgBBAF8AQABrAD4AeAA9AIgAPACZADwAqwA8&#10;AMEAOwDgADsA9AA7AP8AiQoAAHgMAABqDgAAXw4AAFcOAABRDgAATQwAAEsLAABKCAIASQQJAEgA&#10;DQBGABEARQAWAEQAHABDACEAQgAmAEEAKwA/ADEAPgA2AD0APAA8AEMAOwBKADoAUgA5AFwAOABo&#10;ADYAdQA1AIUANACWADQAqAAzALwAMwDYADMA7wAzAPsAgg0AAHEPAABkEAAAWREAAFERAABLEQAA&#10;RxAAAEQOAABCDQAAQQsFAEEHCwA/BQ4APgMSADwCGAA7Ah0AOgMiADkDKAA4Ay0ANwMyADYEOQA1&#10;BD8ANAVHADMFUAAxBloAMAZmAC8HcwAuB4MALQeVACwHpwArB7oAKwfSACsH6wArB/cAfRAAAGwR&#10;AABfEwAAVBQAAEwUAABGFAAAQhMAAD4SAAA8EAAAOg4BADoNBgA6CgwAOAkQADYIFAA1CBkANAkf&#10;ADIJJAAxCSkAMAkvAC8KNgAuCj0ALQpFACwLTgArC1kAKQxlACgMcwAnDIMAJg2VACUNpwAkDbsA&#10;Iw3SACMN6wAjDfcAeBIAAGgUAABbFgAAURcAAEgXAABCFgAAPRYAADkVAAA3EwAANREAADMQAwAz&#10;DggAMg0NADANEQAvDRYALQ0bACwNIQArDScAKg0tACkONAAoDjsAJw5EACUOTgAkD1kAIxBlACEQ&#10;cwAgEIQAHxCWAB4QqQAdEL0AHBDYAB0Q7gAdEPkAcxQAAGQWAABXGAAATRkAAEUZAAA/GQAAOhgA&#10;ADUXAAAyFgAAMBUAAC4TAAAtEQQALBAKACsQDgApEBIAKBAYACYQHgAlECQAJBAqACMRMQAiETkA&#10;IRFCACASSwAeElYAHRNjABwTcQAaE4IAGRSVABgUpwAXFLsAFxPUABcT7gAYE/oAcBYAAGAZAABU&#10;GgAAShsAAEIcAAA8GwAANhsAADIaAAAvGQAALBgAACoWAAAoFAEAJhMHACUTDAAjExAAIhMVACAT&#10;GgAfEyEAHhQnAB0ULgAcFTYAGxU/ABoWSQAZFlQAGBdhABYXcAAVGIEAFBiTABMYpgASGLoAEhfS&#10;ABIX7AATF/oAbBkAAF0bAABRHQAARx0AAD8eAAA5HQAANB0AAC8cAAArGwAAKBoAACYZAAAkGAAA&#10;IhcEACAXCgAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho9ABUaRwAUG1IAExtfABIcbgAR&#10;HH8AEBySABAcpQAPHLkADhzQAA4b6gAPG/gAaRsAAFodAABOHwAARR8AAD0gAAA2HwAAMR8AAC0e&#10;AAApHQAAJR0AACMcAAAgGwAAHRsBABsbBwAZHA0AFxwQABYcFQAVHBsAFB0iABMdKQASHjEAER46&#10;ABEfRQAQH1AADyBdAA4gbAANIHwADSCPAAwgogALILUACyDKAAsg5QAMH/QAZR0AAFcfAABMIQAA&#10;QiEAADohAAA0IQAALyEAACogAAAmHwAAIx8AACAeAAAdHgAAGSAAABYgBAAUIAsAEiEOABEhEwAR&#10;IhkAECIfAA8iJgAOIy8ADiM3AA0jQQAMJE0ACyRZAAokZwAJJHgACCSLAAckngAHJLEABiTHAAYj&#10;4wAHI/EAYh8AAFQhAABJIwAAQCMAADgjAAAyIwAALCMAACgiAAAkIQAAISEAAB4hAAAaIQAAFiMA&#10;ABMkAwARJQgADyYNAA4nEQANJxYADCcdAAsnIwAKJysACSg0AAgoPgAHKEkABihVAAUpZAAEKXQA&#10;AymHAAIpmwABKK8AACjFAAEo4QABJ/AAXiIAAFEkAABGJQAAPSUAADUlAAAvJQAAKiQAACYkAAAi&#10;IwAAHyMAABskAAAYJQAAFCYAABEoAwAPKQgADCwMAAosEAAILBQABywaAAYsIQAFLCgAAy0wAAIt&#10;OgABLUUAAC1SAAAuYAAALnEAAC2EAAAtmQAALa0AACzCAAAs4AAALPAAWiQAAE0mAABDJwAAOicA&#10;ADMnAAAtJwAAKCYAACQmAAAhJgAAHSYAABknAAAVKQAAESsAAA8sAwANLgcACTAMAAYxDgADMRIA&#10;ATIXAAAyHgAAMiUAADItAAAyNgAAM0IAADNOAAAzXQAAM20AADOBAAAylgAAMqsAADHBAAAx3wAA&#10;MfAAVicAAEopAAA/KgAANyoAADAqAAArKQAAJygAACMoAAAeKQAAGioAABYsAAASLgAADzAAAA0x&#10;AgAKNAcABTULAAI2DgAANxAAADgUAAA4GgAAOCIAADgqAAA5MwAAOT4AADlKAAA5WQAAOWkAADl9&#10;AAA4kwAAOKgAADe/AAA33gAANvAAUSsAAEYsAAA8LAAANCwAAC4sAAAqKwAAJSsAACAsAAAbLQAA&#10;Fy8AABMxAAAQMwAADTUAAAk3AgAFOgYAATsKAAA8DQAAPQ8AAD4SAAA/FwAAQB4AAEAlAABALwAA&#10;QDoAAEBGAABAVAAAQGUAAD94AAA/jwAAPqYAAD69AAA93AAAPfAATS4AAEIvAAA5LwAAMi8AAC0u&#10;AAAoLgAAIi8AAB0wAAAYMgAAEzUAABA3AAAMOgAACTwAAAU+AAAAQQQAAEIIAABDCwAARA0AAEYQ&#10;AABHFAAASBkAAEghAABIKgAASDUAAEhBAABITwAASGAAAEdzAABHigAARqIAAEW5AABF2QAARPAA&#10;SDIAAD4yAAA2MgAAMDEAACsxAAAlMgAAHzQAABk2AAATOQAAEDwAAAw/AAAIQgAAA0QAAABGAAAA&#10;SAIAAEoFAABLCAAATAsAAE4OAABPEQAAURUAAFIcAABSJQAAUjAAAFI8AABRSgAAUVoAAFFtAABQ&#10;hAAAT50AAE61AABN0gAATe4AQzYAADs2AAA0NQAALzQAACc1AAAhOAAAGjsAABQ+AAAQQQAADEQA&#10;AAdHAAACSgAAAE0AAABPAAAAUQAAAFMCAABUBQAAVQgAAFcLAABZDgAAWxEAAF0XAABdHwAAXSoA&#10;AF02AABcRAAAXFQAAFtnAABbfgAAWpcAAFmvAABYywAAV+oAPzkAADg5AAAzOAAAKzkAACM8AAAc&#10;PwAAFUMAABBHAAALSgAABU4AAABRAAAAVAAAAFcAAABaAAAAXAAAAF0AAABfAAAAYAQAAGIHAABk&#10;CwAAZg4AAGgSAABrGQAAayMAAGouAABqPAAAak0AAGlfAABodQAAZ48AAGaoAABlwgAAZOMAPT0A&#10;ADc8AAAuPQAAJUAAAB1EAAAWSQAAEE0AAApRAAAEVQAAAFoAAABdAAAAYAAAAGMAAABmAAAAaAAA&#10;AGoAAABrAAAAbQAAAG8CAABxBgAAdAoAAHYOAAB5EwAAexsAAHsnAAB6NQAAeUUAAHhZAAB4bQAA&#10;d4YAAHafAAB1twAAdNIAPEEAADJCAAAoRQAAIEoAABdOAAAQVAAAClkAAAJeAAAAYwAAAGcAAABr&#10;AAAAbwAAAHIAAAB1AAAAdwAAAHkAAAB7AAAAfQAAAH8AAACCAAAAhAMAAIcJAACKDgAAjhMAAI8e&#10;AACOKwAAjjsAAI1OAACLYwAAinwAAIqVAACIrQAAh8UANkcAACxLAAAiTwAAGVUAABBbAAAKYQAA&#10;AWcAAABtAAAAcgAAAHcAAAB7AAAAfwAAAIMAAACGAAAAiAAAAIoAAACNAAAAjwAAAJEAAACUAAAA&#10;lwAAAJoBAACdBwAAoQ0AAKUUAACkIQAApDEAAKNEAACiWQAAoHAAAJ+LAACdogAAnbcAMFAAACVV&#10;AAAbWwAAEmIAAAtpAAABcAAAAHcAAAB9AAAAgwAAAIgAAACNAAAAkQAAAJUAAACYAAAAmgAAAJwA&#10;AACfAAAAoQAAAKMAAACmAAAAqQAAAKwAAACwAAAAtAcAALgOAAC6GAAAuicAALk5AAC4TgAAt2UA&#10;ALZ+AAC1lgAAs6sAKVsAAB5iAAAUaQAADHEAAAJ5AAAAgQAAAIkAAACPAAAAlgAAAJsAAACgAAAA&#10;pAAAAKgAAACrAAAArAAAAK8AAACyAAAAtAAAALYAAAC5AAAAvAAAAMAAAADEAAAAyAAAAM0HAADS&#10;EAAA0h0AANEvAADQRAAAz1sAAM1zAADLjQAAyqEA/wAAAP8AAAD7AAAA+gAAAPwACAD4AA8A9QAX&#10;APQAIADxACoA6wAzAOYAOwDiAEMA3gBJANoATwDWAFQA0wBZANAAXgDOAGMAywBoAMkAbgDGAHUA&#10;wwB9AMEAhgC+AJIAuwCeALkArgC2AMMAtADoALMA/wCvAP8ApQD/AJ4A/wCbAP8A/QAAAPcAAADy&#10;AAAA8AAAAOcAAwDhAAwA3AASANgAGwDWACQA0gAtAMwANgDGAD0AwgBDAL8ASQC8AE4AugBTALgA&#10;WAC2AF0AtQBiALMAZwCxAG4ArwB2AKwAfwCqAIoAqACXAKUApgCjALkAoQDZAKAA+QCeAP8AmAD/&#10;AJIA/wCPAP8A8wAAAOwAAADjAAAA0wAAAMgAAADBAAkAvQAPALsAFgC5AB8AtwAnALMALwCvADcA&#10;rAA9AKoAQwCoAEgApgBNAKQAUgCjAFYAoQBbAJ8AYQCeAGcAnABvAJoAeACXAIMAlQCQAJMAngCR&#10;ALAAkADIAI4A8ACNAP8AigD/AIUA/wCCAP8A5wAAAN0AAADGAAAAuAAAAK4AAACoAAQApQAMAKEA&#10;EgChABkAoAAiAJ8AKQCbADAAmAA3AJYAPQCTAEIAkgBHAJAASwCPAFAAjQBVAIwAWgCKAGEAiABo&#10;AIcAcACFAHsAgwCIAIEAlgB/AKcAfQC8AHwA4wB8AP0AfAD/AHgA/wB2AP8A1gAAAMAAAACvAAAA&#10;owAAAJkAAACTAAAAjwAJAI0ADgCLABQAigAcAIoAIwCIACoAhQAwAIMANgCCADsAgABAAH8ARQB+&#10;AEoAfABPAHsAVAB6AFoAeABhAHYAaQB1AHMAcwCAAHEAjgBvAJ8AbgCyAG0AzwBsAPQAbAD/AGsA&#10;/wBpAP8AwAAAAKsAAACbAAAAjwAAAIcAAACAAAAAfAAEAHoADAB4ABEAeAAXAHgAHgB3ACQAdQAq&#10;AHMAMABxADUAcAA6AG4APwBtAEQAbABJAGsATgBqAFQAaABbAGcAYwBlAG0AZAB4AGIAhwBgAJcA&#10;XwCqAF4AwgBeAOkAXgD/AF4A/wBdAP8ArAAAAJkAAACKAAAAfwAAAHcAAABxAAAAbQAAAGoACABp&#10;AA4AaAASAGcAGABnAB8AZwAlAGUAKgBjAC8AYgA0AGEAOQBgAD4AXwBDAF4ASABdAE4AWwBVAFoA&#10;XQBYAGcAVwByAFUAgQBUAJEAUwCjAFIAuABRANwAUQD5AFIA/wBSAP8AnQAAAIsAAAB8AAAAcQAA&#10;AGkAAABkAAAAYAAAAF4ABQBcAAsAWwAPAFsAFABaABkAWgAfAFkAJQBXACoAVgAvAFUANABUADgA&#10;UwA9AFIAQwBQAEkATwBQAE4AWABNAGIASwBtAEoAegBJAIsASACdAEcAsQBHAMwARgDwAEcA/wBH&#10;AP8AkAAAAH4AAABwAAAAZgAAAF4AAABZAAAAVgAAAFMAAQBSAAgAUAANAE8AEABPABUATgAaAE4A&#10;IABNACUATAAqAEoALgBJADMASAA4AEcAPgBGAEQARQBLAEQAUwBDAF0AQQBoAEAAdQA/AIUAPgCX&#10;AD0AqwA9AMMAPQDmAD0A+wA+AP8AhwAAAHUDAABoBgAAXQcAAFUGAABQBgAATAQAAEoBAABJAAQA&#10;RwAKAEYADgBFABEARQAWAEQAGwBDACAAQgAlAEEAKgBAAC8APwA0AD4AOgA9AEAAOwBHADoATwA5&#10;AFkAOABkADcAcQA2AIEANQCTADQApgA0ALsANADdADQA9QA1AP8AfgYAAG0JAABgCwAAVgwAAE4M&#10;AABICwAARAoAAEIIAABABQEAPwEHAD4ACwA9AA4APAASADsAFwA7ABwAOgAhADkAJQA3ACoANgAw&#10;ADUANQA0ADwAMwBDADIATAAxAFUAMABgAC8AbQAuAH0ALQCPACwAogAsALYALADQACwA7gAsAPwA&#10;dwoAAGcMAABaDgAAUA4AAEkOAABDDgAAPg0AADsMAAA5CwAAOAkDADcFCAA2Ag0ANQEQADQAEwAz&#10;ABgAMgAdADEAIgAwACcALwAsAC4AMgAtADgALABAACsASQAqAFIAKQBdACgAawAnAXoAJgGMACUA&#10;nwAlALIAJQDKACUA6AAlAPcAcg0AAGIOAABWEAAATBEAAEQRAAA+EQAAORAAADYPAAAzDgAAMQ0B&#10;ADALBQAwCAoALwYNAC4FEQAsBBQAKwMZACoDHgApAyMAKAQpACcELwAmBTUAJQU9ACQFRgAjBlAA&#10;IgZcACEHaQAgB3kAHweLAB4HnQAeB7AAHQbGAB0G4wAdBfMAbQ4AAF4RAABSEgAASBMAAEATAAA6&#10;EwAANRIAADERAAAuEAAALA8AACoOAwAqDQcAKQsLACgJDgAnCREAJQgWACQIGwAjCSAAIgkmACEJ&#10;LAAgCjMAHwo7AB4LRAAdC08AHAxbABsMaQAaDHkAGAyLABgMngAXDLAAFgzFABYM4QAWC/AAaRAA&#10;AFoSAABOFAAARRUAAD0VAAA3FQAAMRQAAC0TAAAqEgAAKBEAACYQAQAkEAQAIw4IACMNDAAiDA8A&#10;IAwTAB8MGAAeDR0AHQ0jABwNKgAbDTIAGg46ABgORAAXDlAAFg9cABUPagATEHsAEhCNABEQoAAR&#10;ELMAEA/JABAP5AARD/IAZRIAAFcUAABLFgAAQhcAADoXAAA0FwAALxYAACoVAAAnFAAAJBMAACIT&#10;AAAgEgMAHhEGAB0QCQAcEA0AGw8QABkQFQAYEBsAFxAhABYQKAAVETAAFBE5ABMRQwASEk4AERJa&#10;ABASaQAQE3kADhOMAA4TngANE7EADRLFAAwS4QANEvEAYhQAAFQWAABJGAAAPxkAADcZAAAxGQAA&#10;LBgAACgXAAAkFgAAIRYAAB8VAAAcFAIAGhMEABkSBgAXEgsAFRIOABQSEgATExgAEhMfABETJgAR&#10;FC0AEBQ2AA8VQQAOFUwADhZXAA0WZQAMF3UACxeHAAoXmgAJFq0ACBbBAAgW3QAJFe4AXxYAAFEY&#10;AABGGgAAPRoAADUbAAAvGgAAKhoAACUZAAAiGAAAHxgAABwXAAAZFgEAFxYDABUWBAATFgkAERYN&#10;ABAXEQAPFxYADhccAA4YIwANGCoADBkzAAwZPAALGkcAChpTAAkaYQAHG3EABhuDAAUblwAEGqoA&#10;Axq/AAMZ2gAEGewAXBgAAE4aAABDHAAAOhwAADMcAAAsHAAAJxwAACMbAAAgGgAAHRkAABoZAAAX&#10;GAEAFRgCABIZBAAQGwcADhsMAA0cEAAMHBMACxwZAAocHwAJHScACB0vAAceOQAGHkMABB5QAAMf&#10;XgACH24AAR+AAAAflQAAHqkAAB69AAAd2AAAHewAWBoAAEscAABBHgAAOB4AADAeAAAqHgAAJR0A&#10;ACEcAAAeHAAAGxsAABgbAAAWGwEAExsCABEcBAAOHgcADB8LAAogDgAIIBIABiEXAAUhHQAEISQA&#10;AiIsAAEiNQAAIkAAACNNAAAjWgAAI2sAACN+AAAjkwAAIqcAACK8AAAh1wAAIe0AVR0AAEgfAAA+&#10;IAAANSAAAC4gAAAoIAAAIx8AACAeAAAdHQAAGh0AABYdAAATHgAAER8CAA4gBAANIgcACiQLAAYl&#10;DQAEJRAAAiYUAAAmGgAAJiEAACcpAAAnMgAAJz0AACdJAAAoVwAAKGcAACd7AAAnkAAAJ6UAACa7&#10;AAAm1gAAJe0AUSAAAEUhAAA7IgAAMiIAACwiAAAmIQAAIiEAAB4gAAAbHwAAGCAAABQgAAARIgAA&#10;DyMAAA0lAwAKJgYABigKAAMpDQAAKw8AACwSAAAsFwAALB4AACwmAAAtLwAALTkAAC1GAAAtVAAA&#10;LWQAAC13AAAsjQAALKQAACu6AAAr1gAAKu4ATSIAAEEkAAA4JAAAMCQAACkkAAAkIwAAISIAAB0i&#10;AAAZIgAAFSMAABIkAAAPJgAADSgAAAoqAgAGLAUAAi4JAAAvCwAAMA4AADIQAAAzFQAAMxsAADMi&#10;AAAzKwAAMzYAADNCAAAzUAAAM2AAADNzAAAyigAAMqEAADG4AAAw1gAAMO8ASSUAAD4mAAA0JwAA&#10;LScAACgmAAAjJQAAHyQAABslAAAWJgAAEigAABAqAAANLAAACi4AAAYwAQACMgQAADQHAAA1CgAA&#10;NwwAADgOAAA6EgAAOhcAADofAAA6JwAAOjIAADo+AAA6TAAAOlwAADpvAAA5hgAAOJ4AADi2AAA3&#10;1AAANu8ARCkAADopAAAxKQAAKykAACYoAAAiJwAAHSgAABgpAAATKwAAEC4AAA0wAAAJMgAABTUA&#10;AAE3AAAAOQIAADsFAAA8CAAAPgsAAD8NAABBEAAAQxQAAEMbAABDIwAAQy4AAEM5AABDRwAAQlcA&#10;AEJqAABBgQAAQJoAAD+yAAA+zwAAPu8APywAADYsAAAvLAAAKisAACUqAAAfKwAAGS0AABQvAAAQ&#10;MgAADTUAAAg4AAAEOgAAADwAAAA/AAAAQQAAAEMCAABFBQAARggAAEgLAABKDgAATBEAAE0WAABN&#10;HgAATSgAAE00AABMQgAATFEAAEtkAABLewAASpQAAEmtAABIygAAR+wAOzAAADMvAAAtLwAAKC0A&#10;ACIvAAAbMQAAFTQAABA3AAANOgAACD0AAAJAAAAAQwAAAEYAAABIAAAASgAAAEwAAABOAQAATwQA&#10;AFEHAABTCwAAVQ4AAFgSAABZGQAAWCIAAFguAABXPAAAV0sAAFZeAABWcwAAVY0AAFSnAABSwgAA&#10;UuYAODMAADEyAAAsMQAAJTIAAB01AAAWOAAAETwAAAxAAAAHRAAAAEcAAABKAAAATQAAAFAAAABT&#10;AAAAVQAAAFcAAABZAAAAWgAAAFwDAABeBwAAYQsAAGQOAABmEwAAZxwAAGYnAABmNAAAZUQAAGRX&#10;AABkawAAYoUAAGGfAABguQAAXtwANTcAADA1AAAoNwAAIDoAABg9AAARQgAADEYAAAZKAAAATwAA&#10;AFMAAABWAAAAWQAAAFwAAABfAAAAYQAAAGQAAABlAAAAZwAAAGkAAABsAQAAbgYAAHELAAB0DwAA&#10;dxUAAHcgAAB2LQAAdj0AAHVPAAB0YwAAc3sAAHKVAABwrwAAb8kANToAACs7AAAiPwAAGkMAABJI&#10;AAAMTQAABVIAAABXAAAAXAAAAGAAAABkAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAdwAAAHoA&#10;AAB8AAAAfwAAAIIEAACGCgAAig8AAIwXAACLJAAAijMAAIlFAACHWwAAhnIAAIWLAACDpQAAgrwA&#10;L0AAACVEAAAcSQAAE04AAA1UAAAEWgAAAGEAAABmAAAAawAAAG8AAAB0AAAAeQAAAH0AAACAAAAA&#10;gwAAAIUAAACHAAAAigAAAIwAAACPAAAAkgAAAJYAAACZAgAAngkAAKIQAACiGgAAoSkAAKA7AACf&#10;UAAAnWcAAJqBAACamQAAma8AKUkAAB9OAAAVVAAADlsAAAViAAAAaQAAAHAAAAB3AAAAfQAAAIIA&#10;AACGAAAAiwAAAI8AAACTAAAAlQAAAJcAAACaAAAAnQAAAKAAAACjAAAApgAAAKoAAACuAAAAsgAA&#10;ALcKAAC7EQAAuh8AALkwAAC3RQAAtVwAALR0AACxjgAAr6QAIlQAABhbAAAQYgAAB2oAAABzAAAA&#10;ewAAAIIAAACJAAAAkAAAAJUAAACaAAAAnwAAAKMAAACmAAAAqAAAAKsAAACuAAAAsAAAALMAAAC2&#10;AAAAugAAAL0AAADCAAAAxwAAAMwBAADTCwAA1BUAANMmAADROgAA0FEAAM1oAADLgQAAypYA/AAA&#10;APYAAADyAAAA8QAAAPMABQD0AAwA8gATAPAAHADtACUA6AAuAOIANgDeAD4A2QBEANQASgDRAE8A&#10;zgBUAMsAWQDJAF4AxgBjAMQAaQDBAHAAvgB4ALwAgQC5AI0AtgCaALMAqwCxAMAArwDmAK4A/wCl&#10;AP8AmgD/AJQA/wCPAP8A9AAAAOwAAADoAAAA5wAAAN8AAADZAAkA0gAQAM8AFwDPACAAzAAoAMYA&#10;MADAADcAvAA+ALkARAC3AEkAtQBOALMAUwCxAFcArwBdAK0AYgCrAGkAqQBxAKcAegClAIUAogCT&#10;AKAAogCdALYAmwDUAJkA+QCWAP8AjQD/AIgA/wCEAP8A6AAAAN8AAADZAAAAyQAAAL8AAAC4AAQA&#10;tQANALMAEgCxABoAsAAiAK0AKgCpADEApgA4AKQAPQCiAEMAoABIAJ4ATACcAFEAmwBWAJkAXACX&#10;AGIAlQBpAJMAcgCRAH0AjwCLAI0AmgCLAKwAiQDFAIgA7gCGAP8AfwD/AHoA/wB4AP8A2QAAAM0A&#10;AAC7AAAArgAAAKUAAACfAAAAnAAJAJkADwCZABUAmQAdAJgAJACUACsAkQAxAI4ANwCMADwAiwBB&#10;AIkARgCIAEsAhgBQAIUAVQCDAFsAggBiAIAAawB+AHUAfACCAHoAkgB4AKMAdwC5AHYA4AB1AP8A&#10;cgD/AG4A/wBsAP8AxwAAALUAAAClAAAAmQAAAI8AAACJAAAAhQAEAIQADACCABEAggAXAIIAHgCA&#10;ACUAfgArAHwAMQB6ADYAeQA7AHcAQAB2AEQAdQBJAHMATwByAFUAcABcAG8AZABtAG4AbAB6AGoA&#10;igBoAJsAZwCvAGYAzABlAPUAZAD/AGEA/wBgAP8AtAAAAKAAAACQAAAAhQAAAH0AAAB3AAAAcwAA&#10;AHAACABvAA4AbwASAG8AGABvAB8AbQAlAGsAKgBpADAAaAA0AGcAOQBmAD4AZQBDAGMASABiAE4A&#10;YQBVAF8AXgBeAGcAXABzAFsAggBZAJMAWACmAFcAvwBXAOoAVwD/AFYA/wBUAP8AoQAAAI4AAAB/&#10;AAAAdQAAAGwAAABoAAAAZAAAAGEABABgAAsAXwAPAF8AEwBfABkAXwAfAF0AJQBcACoAWwAvAFkA&#10;MwBYADgAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEAUABtAE4AewBNAIwATACfAEsAtQBKANwASgD6&#10;AEoA/wBKAP8AkgAAAIAAAAByAAAAZwAAAF8AAABaAAAAVwAAAFUAAQBTAAcAUgAMAFIAEABSABQA&#10;UgAaAFEAHwBPACQATgApAE0ALgBMADMASwA4AEoAPQBJAEMASABKAEYAUgBFAFwARABnAEMAdQBC&#10;AIYAQQCYAEAArgBAAMsAPwDyAEAA/wBAAP8AhQAAAHQAAABnAAAAXQAAAFUAAABPAAAATAAAAEoA&#10;AABIAAQARwAKAEcADQBGABEARgAVAEYAGgBFAB8ARAAkAEMAKQBCAC0AQQAzAD8AOAA+AD4APQBF&#10;ADwATgA7AFcAOgBiADkAbwA4AIAANwCTADYApwA2AMAANgDoADYA/gA2AP8AfAAAAGsAAABeAgAA&#10;VAMAAE0DAABHAwAAQwEAAEEAAAA/AAEAPgAHAD0ACwA9AA4APAARADwAFgA8ABoAOgAfADkAJAA4&#10;ACkANwAuADYAMwA1ADoANABBADMASQAyAFMAMQBeADAAawAvAHsALgCOAC0AogAtALgALQDdAC0A&#10;+AAuAP8AcwEAAGQFAABXBwAATQgAAEYIAABACAAAOwcAADgFAAA3AwAANgAEADUACAA0AAwANAAP&#10;ADQAEgAzABYAMgAbADEAIAAwACQALwApAC4ALwAtADYALAA9ACsARQAqAE8AKQBaACgAZwAnAHcA&#10;JgCJACYAnQAlALMAJQDPACUA8AAmAP8AbQYAAF4JAABSCwAASAwAAEAMAAA6CwAANgsAADIKAAAw&#10;CAAALgYCAC4DBgAtAAoALAANACwAEAArABMAKgAXACkAHAAoACAAJwAlACYAKwAlADIAJAA5ACMA&#10;QgAiAEsAIgBXACEAZAAgAHMAHwCFAB8AmQAeAK4AHgDHAB4A6QAfAPoAaAkAAFkMAABNDQAAQw4A&#10;ADwOAAA2DgAAMQ0AAC0NAAAqDAAAKAsAACcJBAAmBggAJgQLACUDDgAkARAAJAEUACIBGAAhAR0A&#10;IQAiACAAKAAfAC4AHgE2AB0BPwAcAUkAGwFUABoBYQAaAXAAGQGCABgAlgAYAKoAGADBABgA4QAY&#10;APQAYwwAAFUOAABJDwAAQBAAADgQAAAyEAAALQ8AACkOAAAmDgAAIw0AACIMAwAgCwYAIAkJAB8H&#10;DAAeBg4AHgURABwFFQAbBRoAGgUfABoFJQAZBSsAGAUzABcGPAAWBkYAFgZSABUHXwAUB24AEweA&#10;ABIHlAASBqcAEgW8ABIE2QASA+8AXw4AAFEPAABGEAAAPBEAADURAAAvEQAAKhEAACYQAAAiEAAA&#10;IA8AAB0OAgAcDQUAGg0HABoLCgAZCg0AGAkQABcJEgAWCRcAFQkcABQJIgAUCikAEwoxABIKOgAS&#10;C0UAEQtRABAMXwAPDG4ADgyAAA4MlAANC6cADQu6AA0K0gANCuoAXA8AAE4RAABDEgAAOhMAADIT&#10;AAAsEwAAJxIAACMRAAAfEQAAHBAAABoQAgAYDwQAFg4HABUOCQAUDQsAEwwNABIMEAASDBQAEQwa&#10;ABENIAAQDSgADw0wAA4OOwANDkYADQ5RAAwPXgALD20ACg9/AAkPkwAJD6YACA65AAgO0AAHDugA&#10;WBEAAEsSAABAEwAANxQAADAUAAApFAAAJRQAACETAAAdEgAAGhIAABcRAgAVEQUAExAHABIQCQAR&#10;DwoAEA4MAA4ODgAODxIADRAYAA0QHgAMECUADBAtAAsRNgAKEUEACRFNAAgSWgAHEmoABhJ8AAUS&#10;kAAEEqQAAxG4AAMRzwACEegAVRIAAEkUAAA+FQAANRYAAC0WAAAnFgAAIhUAAB4UAAAbFAAAGBMA&#10;ABUSAwATEgUAEhEHABARCQAPEQoADRELAAwSDgALEhEAChIVAAkTGwAJEyIACBMqAAcUMwAFFD4A&#10;BBVKAAMVWAACFWcAARV6AAAVjgAAFaMAABS3AAAUzwAAE+kAUhQAAEYWAAA7FwAAMhcAACsXAAAl&#10;FwAAIRYAABwWAAAZFQAAFhQBABQTBAASEwYAERIIAA8SCAAOEwkADBQKAAoVDQAIFhAABhYTAAUW&#10;GQAEFx8AAxcnAAIYMAABGDsAABlHAAAZVQAAGWQAABl3AAAZjAAAGKIAABi3AAAXzwAAF+oATxYA&#10;AEMYAAA5GQAAMBkAACkZAAAjGQAAHxgAABsXAAAYFgAAFRUCABMVBQARFAYAEBQGAA4VBwAMFggA&#10;ChcKAAcZDAAEGg4AAhsSAAEbFgAAGx0AABwkAAAcLQAAHDgAAB1EAAAdUgAAHWIAAB11AAAdigAA&#10;HKAAABy2AAAb0AAAGusATBgAAEAaAAA2GwAALRsAACYbAAAhGgAAHRkAABkZAAAXGAAAFBcDABIW&#10;BAAQFwQADhcEAAwZBQAKGgcABxwJAAMdCwAAHw0AACAQAAAgFAAAIRoAACEiAAAhKgAAITUAACJB&#10;AAAiTwAAIl8AACJyAAAhiAAAIZ8AACC2AAAf0QAAH+0ASBoAAD0cAAAzHQAAKx0AACQdAAAgHAAA&#10;HBsAABgaAAAWGQEAExkBABEZAQAOGgEADBwCAAodAwAHHwUAAyEIAAAiCgAAJAwAACYOAAAmEgAA&#10;JhgAACcfAAAnJwAAJzIAACc+AAAnSwAAJ1wAACduAAAmhQAAJp0AACW0AAAk0QAAI+4ARB0AADkf&#10;AAAwHwAAKB8AACMeAAAeHQAAGxwAABgbAAAUHAAAERwAAA4dAAANHwAACiEAAAYiAQADJAQAACYG&#10;AAAoCAAAKgsAACsNAAAtEAAALRUAAC0cAAAtJAAALi4AAC46AAAuSAAALVgAAC1qAAAtgQAALJoA&#10;ACuyAAAq0AAAKe8AQCAAADYhAAAtIQAAJiEAACEgAAAdHwAAGh4AABYeAAASHwAADyEAAA0iAAAK&#10;JAAABiYAAAIoAAAAKwIAAC0EAAAvBgAAMAkAADIMAAA0DgAANRIAADUYAAA1IAAANSoAADU2AAA1&#10;QwAANVMAADRmAAA0fAAAM5YAADKvAAAxzQAAMO8APCMAADIkAAAqJAAAJCMAACAiAAAcIQAAFyEA&#10;ABMjAAAQJQAADScAAAkpAAAFKwAAAS4AAAAwAAAAMgAAADQBAAA2BAAAOAYAADoJAAA8DQAAPhAA&#10;AD4UAAA+HAAAPiYAAD4xAAA+PwAAPU4AAD1hAAA8dwAAO5EAADqrAAA5yQAAOO0ANycAAC8nAAAo&#10;JgAAIyUAAB8kAAAZJQAAFCYAABAoAAANKwAACS4AAAUwAAAAMwAAADUAAAA4AAAAOgAAADwAAAA+&#10;AQAAQAMAAEIHAABECgAARg0AAEkRAABJFwAASCEAAEgsAABHOgAAR0kAAEZbAABFcQAARIsAAEOl&#10;AABCwwAAQegANCoAACwqAAAnKAAAIicAABwoAAAWKgAAES0AAA0wAAAJMwAAAzYAAAA5AAAAPAAA&#10;AD4AAABBAAAAQwAAAEYAAABIAAAASgAAAEwDAABOBgAAUAoAAFMOAABUEwAAVBwAAFMnAABTNAAA&#10;U0MAAFJVAABRagAAUIMAAE+eAABNuQAATOAAMC0AACssAAAmKwAAHywAABguAAASMgAADTUAAAg5&#10;AAACPQAAAEAAAABDAAAARgAAAEkAAABMAAAATgAAAFEAAABTAAAAVQAAAFcAAABZAQAAXAYAAF8K&#10;AABiDgAAYxUAAGMfAABiLAAAYTwAAGBOAABfYgAAXnsAAFyWAABbsAAAWc8ALzAAACovAAAiMAAA&#10;GjMAABM3AAAOOwAACD8AAAFEAAAASAAAAEwAAABPAAAAUgAAAFUAAABYAAAAWwAAAF0AAABgAAAA&#10;YgAAAGQAAABmAAAAaQAAAG0FAABwCwAAdBAAAHQYAABzJQAAcjQAAHJFAABwWQAAb3EAAG2LAABr&#10;pgAAasAALjMAACU1AAAdOAAAFDwAAA5BAAAHRwAAAEwAAABRAAAAVQAAAFkAAABdAAAAYQAAAGUA&#10;AABoAAAAawAAAG0AAABvAAAAcgAAAHQAAAB3AAAAegAAAH4AAACCBAAAhgsAAIoRAACJHAAAiCsA&#10;AIY9AACEUgAAg2cAAIGBAAB/mwAAfrIAKToAACA9AAAWQgAAD0gAAAhOAAAAVAAAAFoAAABgAAAA&#10;ZAAAAGkAAABuAAAAcgAAAHYAAAB6AAAAfQAAAIAAAACCAAAAhQAAAIgAAACLAAAAjgAAAJIAAACW&#10;AAAAmwMAAKAMAACiEwAAoCEAAJ8zAACdRwAAml4AAJh3AACXjwAAlacAI0MAABlIAAARTgAACVUA&#10;AABcAAAAYwAAAGoAAABxAAAAdgAAAHsAAACAAAAAhgAAAIoAAACOAAAAkQAAAJMAAACWAAAAmQAA&#10;AJwAAACgAAAAowAAAKcAAACrAAAAsAAAALYEAAC8DQAAuhcAALkoAAC3PAAAtFIAALJqAACvhQAA&#10;rZwAHE4AABNUAAALXAAAAWQAAABsAAAAdAAAAHwAAACDAAAAiQAAAI8AAACUAAAAmgAAAJ8AAACi&#10;AAAApAAAAKcAAACqAAAArgAAALEAAAC0AAAAuAAAALwAAADBAAAAxwAAAM0AAADUBQAA2BAAANUe&#10;AADTMQAA0EgAAM1fAADLdgAAyI4AAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxga&#10;GxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFi&#10;Y2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqr&#10;rK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL0&#10;9fb3+fr7/P7//////////////////////////////////////////////////////wAAAAAAAAAA&#10;AAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+&#10;QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaH&#10;iIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q&#10;0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////&#10;//////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBob&#10;HB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJj&#10;ZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqus&#10;ra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT1&#10;9vf5+vv8/v//////////////////////////////////////////////////////AAECAwQFBgcI&#10;CQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BB&#10;QkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6&#10;e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKz&#10;tLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs&#10;7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUmJygpKiss&#10;LS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNk&#10;ZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5yd&#10;np+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY&#10;2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkK&#10;CwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4v&#10;MDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomL&#10;jpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX&#10;2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6&#10;+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhob&#10;HBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1P&#10;UFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9&#10;v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq&#10;6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/9rLCRvozQ466cwQYNzIDpLLujKs&#10;xrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ46&#10;6cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Ol&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I&#10;2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5tnLCRvnzg056M0QYNzJDZLLuzCrxrhPtMCzZ727rnvEtamIy7Kmh9Gvo4fVraCI2aueidypnIre&#10;p5uM4KWZj+OhmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOSh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5NnLCRrkzg05584OYNrKDJLLvC6rxblNtMC0Zr26rnrFtamHy7Gm&#10;h9Guo4fVrKCI2aqeidynnIrepZuL4KKajeKemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP&#10;456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP49jLCRrhzww55c8OYNnKDJHLviyr&#10;xblMtb60Z725rnvFtKqHzLCmh9Gto4fVq6CI2aieiNulnYndo5yK35+ai+GbmY7im5mO4puZjuKb&#10;mY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4tjL&#10;CRrc0As549ANYNjLC5HLvyurxLpMtb2zZ764rnvFtKmHzLCmh9Gso4fVqaCH2KafiNujnYjdoJyJ&#10;3p2biuCYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4dfMCRra0Qs43tEMX9bLC5HLwCmswrlNtryzaL63rnvGs6mHzK+mh9Gq&#10;o4bVp6GH2KSfh9qhnofcnp2I3Zqcid6Vm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWb&#10;jOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4NbMCRnZ0Qs42tMMX9TMC5HJwCmtwLlO&#10;trqzab+1rnzGsqmHzK2mhtGpo4bUpaGG16Kghtmfn4bam56H3JediN2TnIvek5yL3pOci96TnIve&#10;k5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3tXMCRnY&#10;0gs32NMLXtLMC5PHvyutvrhQt7myar+0rXzGsKmHzKumhtCnpIXUo6KF1p+hhdicoIXZmJ+G2pSe&#10;h9yQnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3dTNCRnW0gs31tQLXtDLCpXEvi2uvLhRuLeyasCzrXzGrqmHzKmmhtClpIXT&#10;oKOE1Z2ihNaZoYXYlaCF2ZGfh9qOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduO&#10;nonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J29PNChjV0ws21NQLX87LCZfBvjCvurdTuLWy&#10;bMCwrX3HrKqGy6enhc+ipYTRnqSE05qjhNWWooTWk6GF14+ghtiLoInZi6CJ2YugidmLoInZi6CJ&#10;2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2dLOChfT1As1&#10;0dMKYsvMCZm+vTOxt7dVubKxbcGtrX3GqqqGy6SohM6fp4TQm6WD0pekg9OTo4TUkKOF1YyihtaJ&#10;oYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mh&#10;iNeJoYjXiaGI19DPChbR1As3ztMKZcbKC525vDiytLZYuq2xbsGqrn3Gp6uFyaGphMycqIPOl6eD&#10;z5Omg9GQpYTSjaWF04qkhtOHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jU&#10;h6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1M7QChXO1Ao6ytMKaMDID6G1uz60rbVbu6mxb8Gm&#10;r33Eo62Ex52rg8qYqoPLk6mDzZCohM6Np4TPiqeFz4emh9CFpojRhaaI0YWmiNGFpojRhaaI0YWm&#10;iNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0czQCRjK1Ao+xdMK&#10;bbjFFqWuuUS1p7Veu6OycMChsH3Dn66ExZmtg8eUrITJkKuEyo2qhcuKqoXLiKmGzIWph82DqInN&#10;g6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2D&#10;qInNg6iJzcjRCRvF1QpCv9MKcrHEHqeluUm2obZgu56zcL6dsX3Bm7CEw5WvhMSRroTGja2Fx4qt&#10;hseIrIbIhqyHyISricmCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquK&#10;yYKrismCq4rJgquKyYKrismCq4rJgquKycTSCCDA1glIuNQKeKnPF5ievkeumrZiupi1cbyXs3y+&#10;l7KEwJKxhcKNsIXDiq+GxIivh8SGr4jFhK6JxYOuisWBrovFga6LxYGui8WBrovFga6LxYGui8WB&#10;rovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6Lxb/UByW61wlOrtoLcKDb&#10;E4eXzTmaksNYqJG8bLKRt3q5krSDvY6zhr+LsofAiLGHwIaxiMGEsYnBg7GKwYKxi8KAsIzCgLCM&#10;woCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwvfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCx&#10;j4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCI&#10;w7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzM&#10;qESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vS&#10;sIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mb&#10;iMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESq&#10;xqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfA&#10;EBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN&#10;1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3&#10;mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVd&#10;tMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjK&#10;tZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKj&#10;cLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfADxX4wBYw&#10;+b0gU+q4J3zMqESrxqVdtMKkcLq+on+/vKCIw7mbiMe3mIjKtZWJzrOSitCxj4vTsI2N1a+Kj9et&#10;iJPZrYaY2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quG&#10;ndqrhp3aq4ad2vfBDxX3wRYw+L4fU+q4JnzLqUOrxqZctMKkb7q+on6/u6CIw7mdh8i2mofMs5eI&#10;z7GUidKwkorVro+M162NjtmsipLcq4mZ3aeInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzb&#10;p4ic26eInNuniJzbp4ic26eInNuniJzbp4ic2/bBDhT3wRUw+L8eU+q5JXzLqUKrxqdbs8Klbrq+&#10;o36/u6GIxLieh8m1nIfNspmH0bCWiNSulInXrZKL2quQjdypjZLfqI2a36OLnNyji5zco4uc3KOL&#10;nNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3PbBDhT2whUw978e&#10;U+q6JHzLqUGsxqdas8Klbbq+o32/u6OIxLegh8m0nYfOsZuH06+ZiNatl4naq5WK3KmTjd+nkpHi&#10;pJGZ4KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNyg&#10;jpzcoI6c3PXCDhT1whQw9sAdU+q6I3zLqkGsxqhZs8Kmbbq+pH2/uqSHxbehh8qzn4fPsJ2H1K6b&#10;iNirmYncqZiL36eYjuKll5LmoJaZ4JyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb&#10;3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3fTCDRT1wxQw9sAcU+q7InzKqkCsxqhYs8KmbLq+pHy/&#10;uqWFxbajh8uzoYfQsJ+H1a2diNqqnYrdp5uM4KSajuKfmI/jnZqY4ZmXm92Zl5vdmZeb3ZmXm92Z&#10;l5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3fLDDRT0wxMw9cEbU+q8&#10;IXzKqz+txqlXs8Kna7q+pXu/uqaExbalh8uyo4fRr6GH1qufiNqnnYndpJyK36Cbi+Cbmo3il5qT&#10;4Zecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJve&#10;l5yb3vDDDRT0xBMv9cIaUuq9IHzKqz6sxqpWs8Koa7q+p3m/uqiDxbanh8yypYfRrKKH1qigh9mk&#10;nojcoZ2I3Zycid6Xm4vgk5uP4JKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKd&#10;l96SnZfekp2X3pKdl96SnZfekp2X3u3EDBPzxRIv9MIZUuq9H3zKrDysxqtVs8Koarm+qXe/uqqA&#10;xbWph8yvpYfSqqKH1qWghtihn4banZ6H25mdh92UnYnekJyN3o6dk92OnZPdjp2T3Y6dk92OnZPd&#10;jp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3erFDBPyxREv88MYUuq+HXzL&#10;rTqsxqxUs8Kpabm+rHO/uq1+xbKph8yspYbRp6OG1aKhhdeeoIXYmqCF2pafhtuRnojcjZ6L3Iue&#10;j9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P&#10;3ObFCxPxxhEv8sQXUurAG3zLrzisxq1SssKrZrm/sG++t61+xrCph82qpobRpKSF05+jhNWbooTW&#10;l6GF2JOghdmPoIfZi5+K2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqI&#10;n43aiJ+N2oifjdqIn43aiJ+N2uHGChPwxxAu8MYWUerBGXzLsDWrx69PssOwYLi8smy/sq1+x62p&#10;hsynp4XPoaWE0pykhNOYo4TUlKOE1ZCihdaNoYbXiaGI2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL&#10;2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2NvHCRLuyQ8u7sgUUevEFnzMszCr&#10;x7FMscS4Vre2sW7Brq1/x6mqhsujqITOnqeDz5mmg9GVpYPSkaSE046khdSLo4bUiKOI1YWjitWF&#10;o4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1drI&#10;CRLryw0t68oRUOvHEnzMtiqqyLdEsLq2WbqvsXDCqq1/x6arhcqgqoTMmqiDzZaog86Sp4PPj6aE&#10;0IymhdGJpYbRh6WH0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnS&#10;haWJ0oWlidKFpYnShaWJ0tjJCRHfzQss580PT+jLDnvNvCKowrw8sbG1XrypsXLCpq5/xaKthMec&#10;q4PJl6qDypOqhMuQqYTMjamEzYuohc2IqIbOhqeHzoSnic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Sn&#10;ic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz9XJCRDYzwor2tMLTtjQC3rNwxaos7pG&#10;tam0Yr2ksXTBobB/w56uhMWZrYTHlKyEyJCrhMmOq4TKi6qFy4mqhsuHqYfMhamIzIOpicyDqYnM&#10;g6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzNLLCQ/U&#10;0Qop1dULTNDQCn64vyWuqLhPuKG0ZryesnW/nbF/wZuwhMOWroTFka6Exo6thceLrIXHiayGyIes&#10;h8mGq4fJhKuJyYKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquK&#10;yoKrisqCq4rKgquKys/MCQ3Q0gooztQKUsXRCoOqwy2onrdXuJu1aLuatHW+mbJ/v5exhMGTsIXC&#10;j6+Fw4yvhcSKrobFiK6HxYauiMaErYjGg62KxoGti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eB&#10;rYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx8zNCQzL0wotx9QKWbLYC4CezSuamMFQq5a4&#10;Z7eVtXW8lLR+vpSzhb+QsoXAjLGGwYqxh8KIsIfChrCIwoWwicODsIrDgq+Lw4GvjMOBr4zDga+M&#10;w4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw8fPCBDF1Ak0&#10;uNkKW6LnEnaX2iWJkM9FmI7HXaONwW6rjb15sYy6gbSJuIO3hreFuYS2hrqDtYe7grWIvIG0ib2A&#10;tIq9f7SLvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6z&#10;jL5+s4y+frOMvsLRBxa91gg6p/EOVZvxG2iR5i14id1AhYXVVo+Dz2eXgstznX7IeKF7xnykecR/&#10;pnfDgqh1woSpdMKFqnPBh6tywYircsCKrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIus&#10;ccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrP+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbC&#10;m3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7Qq&#10;RvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bP&#10;s4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriN&#10;jci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5&#10;wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvev&#10;Nmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ&#10;0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3&#10;io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuI&#10;vb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmne&#10;p0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOA&#10;ndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/K&#10;toiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6Z&#10;icC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB0n/7UpRvewNWneqEGQ&#10;x5xhscSccbbCm365v52Gvb2aicG7l4nEuZOKx7ePjMq1jI7MtImQzrOHktCyhJXSsYKZ07GBntSu&#10;gKLUrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0v+5&#10;Ew7/uRwn/7YoRvewNGrdqECQx51gscSccbbCnHy6v56FvryciMK6mYjFuJWJybaRisy0jozPsouO&#10;0bGIkdOwhpTVr4SZ1q+Dn9eqgqHVp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLT&#10;p4Ki06eCotOngqLTp4Ki0/+5Ew7/uRwn/7YoRvexM2rdqT+Rx51gscSdcLbCnnu6v5+DvryeiMK5&#10;m4jHt5eIyrWUic6zkIvRsY2N06+KkNauiJPYrYaZ2aqFntmlhKHVpISi1KSEotSkhKLUpISi1KSE&#10;otSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1P+6Eg7/uhsn/7cnRvexMmrdqT6Rx55f&#10;scSdb7bBn3m6vqCCv7ugiMO4nIfItpmIzLOWiNCxkorTr4+M1q6MjtisipPbq4mZ3KaHndqihqDW&#10;oIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1P+6Eg7/&#10;uhsm/7cmRvayMWrdqj2Rx55escSdb7bBoHi6vqGBv7uhiMS4nofJtZuHzbKYiNGwlYnVrpKL2KyP&#10;jduqjZLeqIya36KKndqeiaDWnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh&#10;1JyJodSciaHUnImh1P66EQ7/uxom/7gmRvayMGrdqjyRx55dscSebrbBoXa6vqJ/v7ujiMS3oIfK&#10;tJ2Hz7Gah9OumIjXrJWK26qTjd6okZLipJCZ4J6NnduajKDXmYuh1ZmLodWZi6HVmYuh1ZmLodWZ&#10;i6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1f67EQ7+uxom/7glRvazMGrcqzuSx59dscSf&#10;bLbBonS6vqR+v7qkh8W3oofKs5+H0LCch9WtmojZqpmK3qiYjuKll5Pmn5WZ4JqRnNuXj5/Xlo6h&#10;1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1f27EQ7+uxom&#10;/7klRvazL2rcqzqSx59cscSgarbBo3O6vqV8wLqlhcW2o4fLs6GH0a+fh9asnonbqJyL36SajeGf&#10;mY/jnJqY4ZeWnNyUk5/Yk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOS&#10;oNaTkqDWk5Kg1v27EQ39vBkm/rkkRva0LmrcqzqSx6BcscShaLbBpXG6vqd6wLqnhMW2pofMsqSH&#10;0a6ih9epn4jbpJ2J3qCbiuCamozhlpuT4ZWbm92Sl57YkZWg15GVoNeRlaDXkZWg15GVoNeRlaDX&#10;kZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg1/y8EA39vBkm/rojRva0LWrcrDmSx6BbscSjZrXB&#10;pm66vql4wLqpgsW2qIjMsKWH0qqih9emn4faoZ6H3JudiN6WnIrfkZuQ35Gdmd2Pm57Zj5mf14+Z&#10;n9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf1/y8EA38vBgm/boi&#10;Rfa1LGrcrTeTx6FascWlY7XCqWu6vqx1v7qtf8WzqYfMraWG0qeihtaioYbYnZ+G2pieh9uSnYnd&#10;jp2N3YyelNyNoJ7ZjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eM&#10;np/XjJ6f1/u9EA37vRcl/bsiRfa2K2rbrTaTx6JZscWnX7XCrWa5v7FwvretfsawqYfNqqaG0aSk&#10;hdSeooXWmaGF2JSghtmPn4fai5+L24ifkNuIoJjYiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd&#10;14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd1/q9Dg36vhYl/LwgRfa3KmrbrzSUyKRVscarWLTDs1+3&#10;u7Juv7KtfsesqYbMpqeF0KClhNKbpITUlqOE1ZGihdaNoYbXiaGJ2IahjdiEoZPXhKKX1oSil9aE&#10;opfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1vm+Dgz5vxUl+r0fRfa4&#10;J2rbsDGUyKhNr8eyTrLBuFi4tLFwwa2tf8epqoXLoqiEzp2ng9CXpoPRkqWE0o6khdOLo4bUiKOI&#10;1YSji9WCo5DVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PV&#10;gaOT1fTADQz3wBMk+b8dRPa6JWrasi6Vyq9Arci9Pa+3tl26rrFywqmtf8alq4XJn6qDy5mpg82U&#10;qIPOkKeEz4ymhdCJpobRhqWH0oSlitKBpY3SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oCl&#10;j9KApY/SgKWP0oClj9KApY/SgKWP0uzBCwz1whIk9sEaRPe9IWratCmWzbwoqbu7Q7OutWG8qLFz&#10;waWuf8WhrYTHm6yDyZarg8qRqoTLjqmEzIuphc2IqIbOhqiHzoOoic6Bp4zPgKeNz4Cnjc+Ap43P&#10;gKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz9/ECQvyxRAj88QWQ/TBHGne&#10;whWPwcAjrK+5TLamtGW9orJ1wKCwgMOdroTFl62ExpOthMePrITIjKuFyYmrhsqHq4bKhaqIyoOq&#10;icuBqovLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqM&#10;y9rFCArryQ0i7sgSQu/GFWjQ0gqHsb4vrqW4VLiftWi8nbN2v5uxf8GZsITClK+Ew5CvhcSNroXF&#10;iq6GxoithsaHrYfGha2Ix4OticeBrYvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eA&#10;rIvHgKyLx4Csi8eArIvHgKyLx9XGCAnZzAog5c8NQNjVC1+91guIpcQ0ppy3WriZtWu7l7R3vZaz&#10;f76VsoXAkbGFwY6xhcGLsIbCibCHwoiwh8OGsIjDha+Jw4OvisSCr4vEga+LxIGvi8SBr4vEga+L&#10;xIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxNLICAfTzwod1dQLPcLZC2Or3hCD&#10;m84zmZTEU6aRvmevkLp0tJC3fbmRtYS8jrOGvoyyhr+KsofAiLKIwIaxiMGFsYnBhLGKwYKxi8GB&#10;sYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMws7K&#10;CAbO0QocxtcKQa/qDmGd5hx4kNoyiIvSTJSJy1+ciMZuo4jDeKiFwHyrg79/roC9gbB/vIOxfbyE&#10;sny7hrN7u4e0erqItHm6ibV4uYu1eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2&#10;eLmMtni5jLZ4uYy2eLmMtsnLCAbI0gkis98JQqD8FVqT8Chqi+Y5d4TfSYKB2FuLgNNpkXzQcZZ5&#10;zXaadst6nXTKfZ5yyX+gcciBoXDHg6Jvx4WjbsaGo23GiKRsxYqlbMWLpWzFi6VsxYulbMWLpWzF&#10;i6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpcTOBwq32Qcmo/sOPZb/Hk6N+i9bhvI/&#10;Z4DrTnF75Vt5duBlgHHdbIRu2nKIa9l3i2nXeo1n1n6OZtWAj2XUgpBk1ISRY9OGkWLTiZJh0ouT&#10;YdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk/+xGAn/&#10;sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmD&#10;lsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9&#10;vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iV&#10;crDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3yn&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe&#10;/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5&#10;gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+O&#10;wLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDF&#10;lX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64x&#10;Ov+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnH&#10;uICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyM&#10;j8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xFwn/siIe/64wOv+pPVnso0p52JtbmMeVcrHFl3u1&#10;w5iDuMGZiru/lYu+vZGMwbuOjsO6ipDFuYeSx7iElcm3gpjKtoCby7Z+nsy1faPMs3ynza98qMuv&#10;fKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy/+yFwn/siEe/68vOv+q&#10;PFnspEl62JtamcaWcbLEmHi1wpmBucCbiLy+l4q/vJSLwrqQjcW5jI7Ht4iRybaFlMu1g5fNtIGa&#10;zrR/n8+zfqTPrn2mzqt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajM&#10;q32ozP+yFgn/syEe/7AuOv+rO1nspEh615xZmsaXb7LEmXa2wpt/ucCch729monAu5aKw7mSi8a3&#10;jo3JtoqPzLSHks6zhJbQsoGa0bKAn9Kuf6PSqn+lz6Z/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/&#10;p82mf6fNpn+nzaZ/p82mf6fNpn+nzf+zFgn/syAe/7AtOv+rOlnspUd61pxZmsaYbbLEmnS2wpx9&#10;ub+dhb29nIjBu5iJxbiUisi2kIvLtIyOzrOIkdGxhZXTsIOa1LCCoNWqgaLTpoGl0KOBp82jgafN&#10;o4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4Gnzf+zFQj/tCAe/7EtOv+sOVnr&#10;pUZ71pxYm8aZa7LEnHK2wp17ub+fg768nojCupqIxreWicq1korNs46M0LGKj9Ovh5TWroWa2KuD&#10;n9emg6LUooOk0J+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Om&#10;zf+0FQj/tB8e/7EsOv+sOVnrpkV71Z1Ym8eaabLEnXC2wp95ur+ggr68n4jCuZyIx7aYiMu0lInP&#10;sZCL06+MjtatiZPZrIeb26aGntmihaHVnoWk0ZyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6c&#10;habOnIWmzpyFps6chabOnIWmzv+0FAj/tB8d/7EsOv+tOFnrpkV71Z1XnMebZ7LEnm62wqB3ur+h&#10;gL67oYjDuJ6HyLWah82yl4jRsJOK1a2PjdmrjJPdqIqb3qKIntmeiKHVm4ek0ZmHps6Zh6bOmYem&#10;zpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzv+0FAj/tR4d/7IrOv+tOFrrpkR7&#10;1Z1XnMecZbLEn2y1wqF1ur6ifr+7o4fEuKCHybSdh86xmYjTrpaJ2KuTjNyokJLho46a356Mntqa&#10;i6HVl4qk0ZaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzv+0&#10;FAj/tR4d/7IqOv+tN1rrp0N81Z5VncedY7LEoGq1wqNzur6kfL+7pIXEt6KHyrOfh9CwnYfVrJqJ&#10;26mYjOCll5PmnpSa35mRndqWj6DWlI2j0pOMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXP&#10;k4ylz5OMpc+TjKXPk4ylz/+1Ewj/tR4d/7MqOv+uNlrrp0N81Z9TnceeYLLFomi1wqVwur6mer+7&#10;poPFt6WHy7Oih9GvoIfXqp6J3KSbi+CdmY7jmpuZ4JWWnNuTk6DXkZGj05CPpc+Qj6XPkI+lz5CP&#10;pc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz/+1Ewj/th0d/7MpOv+uNlrrqEJ81aBR&#10;ncefXrHFpGS1wqdtub6pd7+7qYHEtqiIy7Glh9GroofXpZ+I256diN2Xm4vgkpuT35KcnNyPmJ/X&#10;jpWi042TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0P+1Ewj/&#10;th0d/7QpOv+vNVrqqEF81aJOnMehWrHFpmC0wqppub+tc767rn3EtKqHy62lhtGnoobVoKCG2Jmf&#10;htuSnYndjZ2O3YyemNuMnp/Yi5qi1IqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek&#10;0YqXpNGKl6TRipek0f+2Egj/txwd/7QoOf+wNFrqqUB91aRJnMikVbDGqluzw69jt8CzbL22rnzF&#10;sKmHzKmmhtCjpIXUnKKE1pWhhdiPn4faip+L24efktqIoZzXiJ+h1IecpNGHnKTRh5yk0YecpNGH&#10;nKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0f+2Egj/txsd/7UnOf+wM1rqqj591qhEm8mo&#10;T6/HsFOyxbhZtbmzbb+xrX3GrKqGy6Wnhc+fpoTRmKSE05KjhNWMoobXiKGK14WhjteDopbWhKSf&#10;1ISio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0f+3EQf/uBoc&#10;/7YlOf+xMVrqqzx+16w7mcqtRK3JuUWuvbhZuLKyb8Csrn7GqKuFyqGphM2bp4PPlaaD0I+lhNKK&#10;pIbThqOI1IOjjNSBo5HUgKSZ04CmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCm&#10;odGApqHRgKah0f+4EAf/uRkc/7ckOf+zL1rprTl+2bQvlsy4MqnCvUCws7ZduqyxccGnrn7FpKyF&#10;yJ2rg8qXqYPMkqiEzo2nhM+Jp4bQhaaI0IKmi9GApo7RfqaU0H2nms99p5rPfaeaz32nms99p5rP&#10;faeaz32nms99p5rPfaeaz32nms99p5rPfaeaz/+5Dwf/uhcc/7kiOf+1LVrsszB63cAfkMnDIai1&#10;uki0q7VivKayc8Cjr37DoK6Expmsg8iUq4TJj6qEyouqhcuIqYbMhamIzYKois2AqI3OfqiRzXyp&#10;ls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzfy7Dgf8vBUb/rsf&#10;OP+3KVrwvSR039MOhrnBKqqquU+2pLVlvKCydL+esX/Cm6+Ew5auhMWRrYTGja2Fx4qshsiHrIfJ&#10;hauIyYKrisqAq4zKfquPynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8&#10;q5LKfKuSyvG9DAb5vhIa+r4bN/y6JVrnzhNoyNkLia3DMqehuFa4nbVou5uzdb6Zsn/AmLGEwZOw&#10;hcKPr4XDjK+GxImuhsWGrofFhK6IxoOtisaBrYvGf62Ox32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Q&#10;x32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx9/ACAX1wg8Z9sIWNu7IFVDN3AxmtdoPiKLJNqCavlaw&#10;l7dquZW1dryUtH6+lLOEv5CyhcCNsYbBirGGwYixh8KGsIjChLCJwoOwisOBsIvDgK+Nw36vj8N+&#10;r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw9nCBwXkxwsY78gQNNHa&#10;C0W66Q5opt4YgpjRN5WRyFOhj8JlqY6+cq6NvHuyjLqBtYm4greHuIS4hbeFuYO2hrqCtoe6gbWI&#10;u4C1ibt+tYq8fbSMvHy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29&#10;fLSNvdTEBwTWywkV09QLJ73iDEmp9BRlmeYleI7cOYaI1E+Qhs9gl4TMbZyDyXWgf8d4on3Ge6R6&#10;xX2mecSAp3fDgah2woOpdcKEqnTBhqtzwYercsCJrHG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/&#10;i61xv4utcb+LrXG/i61xv4utcb+Lrc/GBwLQzQkSwNkJLKz3D0ib+h5cj+8xa4bnQnaA4lB+ft1f&#10;hXvZaYp31W6PdNNzknHRd5Rw0HqWbs99l23Of5lszYGZa82DmmrMhZtpzIecaMuJnWfKjJ1nyoyd&#10;Z8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMncrICAHC0gcTruYJLZ3/FUGR&#10;/yhQh/o5XIHzSGZ87VRud+hedXHkZXpt4Wt+at9wgWjedYRm3HiFZdt7h2Pafohi2oGJYdmDimDZ&#10;hYpg2IeLXtiKjF7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaN&#10;jcTKBwOx2gQVn/8NKJL/HTeJ/y5Dgv89Tnz9S1d3+FZfb/NdZWjwYmpk7WluYetvcV/pc3Nd6Hd1&#10;XOd7dlvmfnda5oB4WeWDeVjlhXpY5Ih6V+SLe1bjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW&#10;4458VuOOfFbjjnxW4458VuOOfP+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSS&#10;ibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl&#10;6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8&#10;e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+q&#10;HAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSW&#10;v76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbD&#10;kY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdf&#10;ftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TC&#10;vHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/&#10;qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76C&#10;mcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwv+qGwX/qicX/6c1L/+jREr6nVFl6ZdeftuUbZTPknemxZKBtMSTiLbDko24&#10;wY+PusCLkby/iJO+voWWv72CmMG8gJvCvH6ewrx9ocO7e6TEu3qpxLp5rcS1ea7DtXmuw7V5rsO1&#10;ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw/+rGwX/qyYX/6g0L/+kQ0r5nlBl6Zhdf9qV&#10;aZXNlHSoxZR+tMSVhrbClYy5wZGOu7+NkL2+iZK/vYaUwbyDl8O7gZrEun6dxbp9oca6e6XGuXqq&#10;xrV6rMaxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxP+rGgX/qyUX&#10;/6k0L/+kQkr5n09m6JlcgNqWZpbMlXGpxZV8tMSWg7fCl4u6wJOMvL6Pjr+9i5DBvIeTw7qElsW5&#10;gZnGuX+dx7h9oci4fKbJtXqqybB7q8ese63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7&#10;rcWse63FrHutxf+sGQX/rCQW/6kzL/+lQUr5n09m6JlbgdmYY5bMlm+qxZZ5tMOXgbfBmIm6v5WL&#10;vb6RjcC8jY/CuoiSxbmFlce4gpjJt3+dyrZ9osu2fKjLsHupyqx8qsiofazFqH2sxah9rMWofazF&#10;qH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxf+sGQX/rCQW/6oyL/+lQUv5oE5n55pZgdmZYZfL&#10;l22rxZd3tMOZf7fBmoe7v5eKvr2TjMG7jo7EuYqQx7iGk8m2gpjLtX+dzbR+o86xfKbOrH2oy6h9&#10;qsmlfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxv+sGQX/rSMW/6oy&#10;L/+mQEv4oE1n55xXgdmaXpfLmGqsxZl0tMOafbfBm4W7vpmJv7yVisK6kIzFuIyPyLaHksu0g5fO&#10;s4Cd0LJ/pNGsfqXPqH6nzKR/qcmhgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMah&#10;gKzGoYCsxv+tGAX/rSMW/6sxL/+mP0v4oE1n551VgdmcXJfKmWisxZpytMOcerjAnIO7vpyJv7uX&#10;icO5k4vHt46Ny7SJkM6yhJbRsYGd06yAotOngKXQpICnzaCBqcqegavGnoGrxp6Bq8aegavGnoGr&#10;xp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxv+tGAX/rSIW/6sxL/+nP0v4oUxn555TgdmdWZfKm2Ws&#10;xZxvtMOdeLjAnoG8vZ6IwLuaiMS4lYnJtZCLzbKLj9GwhpXVroSe16eCodSjgqTRn4KnzZyDqcqa&#10;g6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx/+tFwX/riIW/6swL/+n&#10;Pkv4oUto559RgdmfVpfKnGKsxZ1stMOfdbjAoH68vaCHwbqdiMa3mIjLs5OJz7COjdStiZTZqIad&#10;2qKFodWehaTRm4WmzpmFqcqXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavH&#10;l4Wrx/+uFwT/riIW/6wwL/+nPkv4okto6KFPgdmgU5fKnl+sxp9ptMOhcrjAony8vaKEwbmgh8e1&#10;nIfNspeI0q6Ti9iqjpPfoouc3JyJoNaZiKPSl4imzpWIqcqUiKvHlIirx5SIq8eUiKvHlIirx5SI&#10;q8eUiKvHlIirx5SIq8eUiKvHlIirx/+uFwT/riEW/6wvL/+oPUv4okpo6KJNgNmiUJfLoFysxqFl&#10;s8OkbrfApXi8vKWCwrikh8i0oIfOsJ2I1auZit2ll5Pmm5Gb3ZaPoNeUjaPTkoymz5GLqMuQiqvI&#10;kIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryP+uFgT/ryEW/60vL/+oPEv3&#10;oklo6KRKgNmkTZbLolirxqRhs8SnarfAqXS8vKl+wrioh8izpofPrKKH16Sdid2amo3hlZqb3pGV&#10;n9iPk6LTjpCl0I6PqMyNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6q&#10;yf+vFgT/ryEW/60uL/+pPEv3o0lp6KZIf9qnSJXMpVOqx6hcssSsZLbBrm67va94wLashMmup4fQ&#10;pqOG1Z2ghtmTnYndjZ2U3Y2dn9iLmaHUi5ak0IqTp82KkanJipGpyYqRqcmKkanJipGpyYqRqcmK&#10;kanJipGpyYqRqcmKkanJipGpyf+vFQT/sCAW/64uL/+pO0v3pEdp6ahEfturQ5TNqUypyK1UsMaz&#10;XLPCt2a5t7B3wrCrhMmpp4bPoaSE05eihNaOoIfZiJ+P2oehmtiHoKHUh5uk0YeYps6HlanKh5Wp&#10;yoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5Wpyv+wFQT/sCAV/64tL/+qOkv4pkRo&#10;6qtAfdyvPJLPr0KmyrVJrca8UrG5tWe7sLB4w6ushMmkqYTNnKaD0JOkhNOLo4bVhaKM1oKilNaD&#10;pJ3Ug6Kk0YOeps6EmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy/+w&#10;FAT/sR8V/68sLv+rOUv4qUBn6687e962M4/SujShzMI5qru6VbWwtGq9qrB5w6ethMefqoTLmKiD&#10;zZCnhNCJpYbShKSK04CkkNN/pZfSf6ag0H+lps6AoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjL&#10;gKCoy4CgqMuAoKjLgKCoy/+xEwT/sh4V/7ArLv+sN0z6rDtl7bU0eOK/KYnYzCCYvr89rrC4Wbip&#10;s2y+pbB6wqKuhMWbrIPIlKqEyo6phMyIqIbOg6eJz4Cnjc9+p5PPfKiaznypos18p6jLfKeoy3yn&#10;qMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy/+yEgT/sx0V/7EpLv+tNkz8sTVi8b0q&#10;cubNH4DIzCGbsbxFsqi3Xrmjs2++oLF7wZ6vhMOXroTGkayEx4yrhcmHqofKg6qJy4CqjMx9qZDM&#10;fKqVy3qqnMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukyv+zEQT/&#10;tBsU/7MmLv+vM0z9uStd68ofadLfEX+5zCecp71MsaC3YrmdtHG9m7J8v5qxhMGUsITDj6+FxYqu&#10;hsaGrYfHg6yJx4Csi8h+rI7IfKySyHusl8h5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2e&#10;x3mtnsd5rZ7Hea2ex/+1EAP/thkU/7UkLf+0LEnyxR9U1t0SYsHfE4GszS6an8BPq5q4ZbeXtXK7&#10;lrR8vZWyg7+RsYXBjbGGwomwh8OGr4jDg6+JxIGvi8R/ro3Ffa6QxXuulMV6r5nEeq+ZxHqvmcR6&#10;r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxP+3DgP/uBYT/7cgLfm/H0Hc2RFExOsSZrHf&#10;GIGg0DOVl8ZQo5PAY62Ru3Gzkbh7uJC2gruOtIW9i7OGv4iyh8CGsonAhLGKwYKxi8GAsY3BfrGP&#10;wnyxksJ7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwfS6CwP9uxIS&#10;/rsbLOXQDzLI6Q9KtPIVZ6LiIn2W1jeNj85PmIzIYaCKxG6misF4qoe/fa2EvoCwgbyCsX+7hLN9&#10;u4W0e7qHtXq5ibV5uYu2d7mNtna4j7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4&#10;k7d0uJO3dLiTt9y+BgL4wA4R7sgOIsvbCy62+BFMpfUdY5foLHWN3z2Bh9hQi4PTYJKCz2yXf81z&#10;m3zLd515yXqgd8h9oXXHf6NzxoKkcsWEpXDFhqVvxIimbsSKp23Djadrw5Coa8OQqGvDkKhrw5Co&#10;a8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqNfABgHbxggOy9MKFbjoDDKm/xVKmPomXI3wN2mF&#10;6UZ0f+RTe3zfYIF43GiFdNptiXDYcYtu1nWNbNV4j2rUe5Bp036RZ9OAkmbSg5Nl0oWUZNGHlGPQ&#10;ipVi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOltHCBgHNywkFutoH&#10;Gaj+DjGZ/x1Djv8vUYX6P1x+9E1kefBYanPsX29t6mNzaedpdmflbnll5HJ7Y+N2fWLieX5g4Xx/&#10;X+B+gF7fgYFd34OCXN6Gg1vdiYRa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa&#10;3Y2FWt2NhcvEBgC70QYHqecGGpr/EyuO/yQ5hf82RH7/RE15/1FVcftXW2v3XWBl9GJkYvJoZ1/w&#10;bWpd73FsW+11bVrteG9Z7HtwWOt+cVfqgXJW6oRyVemHc1TpinRT6I51U+iOdVPojnVT6I51U+iO&#10;dVPojnVT6I51U+iOdVPojnVT6I51U+iOdbzJBQCr2wEImv8LFo//GSOF/ystfv85N3j/RkBw/05H&#10;af9UTWL/WlJe/mFWWvxmWVj7a1tV+XBdVPh0XlL3eF9R93tgUPZ+YU/1gWJP9YRjTvSHZE30i2VM&#10;85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZv+gGAP/oiwQ/6A7Jf+c&#10;STz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2h&#10;u8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbD&#10;hZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+&#10;l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/&#10;l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7&#10;pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4&#10;woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u/+hGAP/oysQ/6A6Jf+cSDz/l1ZT+JNjaOySaXrhkXOK2I98mNCO&#10;hKTKjoytxo2QtMSKk7fDhpW4woSYucGBm7rBf527wH2gvMB7pLzAeqe9wHmsvcB4sL29eLO8uHiz&#10;vLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvP+hGAP/oyoQ/6E5Jf+dSD3/mFVU&#10;95RhaeuUZnvgkm+M1pF4ms6QgqbIj4mwxI+PtsOLkbfCiJS5wYSXusCCmrzAf529v32gvr97pL6+&#10;eqi/vnitv714sb64eLK+tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvf+i&#10;GAP/pCkQ/6E4Jf+dRz3/mVVU95ZeaeuVY3vglGyN1ZJ1nM2Rf6jHkYeyxJGOtsONkLjBiZO6wIaW&#10;vL+Cmb2/f5y+vn2gv717pcC9earAvXiwwLh5sMC0ebG/r3qyva96sr2verK9r3qyva96sr2verK9&#10;r3qyva96sr2verK9r3qyvf+jGAP/pCkQ/6I4Jf+eRj3/mVRV95dcaeuXYHzflmmN1ZNyncySfKrF&#10;koW0xJKMtsKPj7nBi5K7wIeVvb6DmL+9gJzAvX2gwbx7pcK8eavCuXmvwrR5r8GwerDArHuyvqx7&#10;sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvv+jGAL/pSgQ/6I3Jf+fRj3/mlNV95la&#10;aeuZXnzfl2WO1JVvncuUeavFk4K0xJSKt8KRjrnAjJC8v4iTvr2El8C8gJvCu32gw7t7psS6eq3F&#10;tHquxK96r8Kse7DAqHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv/+kGAL/&#10;pSgQ/6M2Jf+fRT3/mlNV95pXaeubW3zfmWKO1JdrnsuVdqzFlIC0w5WIt8GTjbrAjo+9vomSwLyF&#10;lcK7gZrEuX2gxrl7qMe0eqvHr3utxat7rsOnfK/BpH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2x&#10;v6R9sb+kfbG/pH2xv/+kGAL/picQ/6M2Jf+gRD3/m1JW95xVaeucWHzfm16O1JlnnsqXc6zFlny0&#10;w5eFt8GWi7u/kY2+vYuQwbuGlMS5gZnHt36gybZ8qcque6rIqnysxqZ9rcSjfq/BoH6xv6B+sb+g&#10;frG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv/+lGAL/piYP/6Q1Jf+gRD3/nFFW955Taeue&#10;VXvfnlqN1JtknsqZb6zFmHm0w5mCuMGZiru+lIy/vI6Ow7mIkse3gpjLtX6hza98p82pfanKpX6r&#10;x6J/rcSff6/CnYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv/+mGAL/pyYP&#10;/6Q1Jf+gQz7/nVBV959RaOugU3vgoFeN1J5fnsqba6zFm3W0w5t+uMCbh7y9l4rAupGMxbeKkMq0&#10;hJfPsoCj0qh/pc+jgKjLoICrx52BrcWbga/CmYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mC&#10;sb+ZgrG/mYKxv/+mGAL/pyUP/6U0Jf+hQz7/nk5V+KFOaOyiUHrgo1KM1aFbncueZqzGnXG0w556&#10;uMCehLy8m4jCuZWKx7WNjc6whpbUqYKg1qGCpNCdgqjLmoOqyJmDrcWXhK/CloSwwJaEsMCWhLDA&#10;loSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwP+mGAL/pyUP/6U0Jf+hQj7/n0xV+KJMZ+ylTXnh&#10;pk6L1aRWnMyhYarGoWyzw6J2t8CigL28oIfDt5qIyrKTitKsi5TboIef2JqGpNGXhqfMlYaqyJSH&#10;rMWTh67DkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwP+nGAL/qCQP/6Yz&#10;Jf+iQj7/oEpU+aRKZu2nSnjiqUuK1qhRms2mW6nHpWWyxKdwtsCnery8poPDtqKHy6+diNall5Xm&#10;l4+e2pONo9KRi6fNkIuqyZCKrMaPiq7Dj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGP&#10;ibDBj4mwwf+nGAL/qCQP/6YzJf+iQT7/okhU+aZHZu6qR3fjrUeI2a1LmM+sVKbIrF6vxq9os8Kx&#10;c7m+sn3AsqqHy6WihtWUnIvej5qd2o2VotOMkqbOi5CpyouOq8eLja3EjIyvwYyMr8GMjK/BjIyv&#10;wYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwf+oGAL/qSQP/6cyJf+jQT7/pEZT+qlEZO+tQ3XksUKF&#10;27RElNK1SqHLt1Oryr5frb23briysHzCqaqGy5ylhNKNoIfYhqCX2YeeotOHmKXPh5Woy4eTqsiI&#10;ka3FiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwv+oGAL/qSMP/6cyJf+j&#10;QD7/pkNS+6tBY/CxP3Pntz2C3r47j9bEP5rMxUqmvLxdsrG1b7uqsH3Do6uEyZang86KpIbTgaOQ&#10;1YGln9KCoaXPgpyozIOZqsmElqzGhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7D&#10;hZSuw/+pGAL/qiMP/6gxJf+kPz7/qEBR/K88YfO2OXDqvzd948o1h9TRN5W+wkupsLlgtai0cL2j&#10;sH7Cna2Ex5KqhMuIp4bOgKaN0H2nmNB9qKTOfqSoy3+fqsmAm6vGgZitxIGYrcSBmK3EgZitxIGY&#10;rcSBmK3EgZitxIGYrcSBmK3EgZitxP+qFwL/qiIP/6gwJf+lPj7/qztP/7Q3Xfa9M2rryjF13Nop&#10;gsTOOJmywU+rp7hjt6G0c7yesX/BmK+ExI+shMiHqofKgKmMzHypk8x6qpzLeaumynqnqsh8oqvH&#10;fZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txP+qFgL/qyEO/6kuJf+nPD7/&#10;sDZM/LowWe/ILGLe2Sdty9wmhrbMPJuowVSrn7lmtpu1dLyZsn+/lbCEwo2vhcSGrYfGgayLyH2s&#10;kMh7rJjIea2fx3etp8d3qqzGeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWt&#10;xP+rFQL/rCAO/6stJP+rNjv/ti9I88QoUeDWJlbM5CJxu9ooiKrMQZufw1epmbxpspa3drmUtIC9&#10;kbKFwIuxhsGGsIjDga+LxH6uj8V7rpTFeq+axHivoMR1r6fEdK2uw3StrsN0ra7DdK2uw3StrsN0&#10;ra7DdK2uw3StrsN0ra7DdK2uw/+sFAL/rR8O/6wrJP+wLzf6vyVB5NEgRc7kHVu96SJ0rdosiZ/O&#10;RZmXxlqkk8BqrZG7drOQuH+3jbaEu4m0hr2Fsoi/grGLwX+xjsF8sZLCerGWwXmxm8F4sqHAdLGn&#10;wXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwf+uEgH/rx0N/64oJP+4JDHqyxo1&#10;0OIXQ7/wHV6v6CV1oNsxh5bRSJSQylyejcVqpYvBdqqJvn2vhbyAsoK6g7R+uYa2fLiJt3m3jLh3&#10;t4+5draTunW2l7p0tp26c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuf+w&#10;EAH/sRoN/7ElI/PEFyfU3xArwe8XSLD3IGCh6itzld85go3XTI2I0V2Vhsxqm4TJdKCAxnmkfcR9&#10;pnrCgKl3wYOqdcCGrHO/iq1xv42ub76Qr26+lK9svpmva76gr2u+oK9rvqCva76gr2u+oK9rvqCv&#10;a76gr2u+oK9rvqCva76gr/+zDgH/tBYM/LwXGtbWCxbD7RAwsvwZSqL5JV6W7TNujOVBeoXeT4OB&#10;2V6Kf9Vqj3rScJN2z3WXc855mXHMfZtvy4CdbcqEnmvJh59pyYqgaMiOoWfHkqJlx5aiZMeco2TH&#10;nKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco/S2CgH/uBIL1cwKC8TbChmy/BEzo/8d&#10;SJb8LFiM8ztlhOxJb37nVXZ642B8dd9ngXHdbYRt23KHatl2iWjYeotm132NZNaBjmPVhI9h1IiQ&#10;YNOLkV/Tj5Je0pSSXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk9y7BADY&#10;wwcExNEIB7PoChyj/xQxlv8kQ4z/NFCE+0JaffZPYnjxWmhx7l9ta+tkcWfpaXRk5252YuZzeGDl&#10;d3lf5Hp7XeN+fFzigX1b4oV+WuGIf1ngi4BX4JCAVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+V&#10;gVbflYFW35WBVt+VgdS9BQDEyAcAtNkFCqP+DRyW/xosi/8rOoP/OkR8/0hNdf9SU279V1hn+l1c&#10;Y/diX2D2Z2Jd9GtkW/NvZVnyc2dX8XdoVvF6aVXwfWpU74BrU++Ea1Luh2xQ7ottT+2Qbk/tkG5P&#10;7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2QbsbABQC00AQBo+MCCpb/EBiL/yAkgv8wL3r/&#10;Pzdy/0g+av9OQ2T/VEhe/1lMW/9fT1j/ZFJV/2lUU/9tVVL+cVdQ/XRYT/x4WU77e1pN+39bTPqD&#10;XEv5hl1J+YteSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX7XHAgCk2gAB&#10;lv8GB4r/FBGB/yQaef8zInD/Oypo/0IxYf9KNlz/UTtX/1c/U/9dQlD/YkRO/2dGTP9sSEr/cElJ&#10;/3RKSP93S0b/e0xF/39NRP+DTkP/h05C/4tPQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/&#10;kVBB/5FQQf+RUP+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+P&#10;ltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCq&#10;xHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2Py&#10;inJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8tw&#10;tqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7&#10;HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKm&#10;zXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9&#10;lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+SEgH/licK/5Y7HP+USzD/kFlD/49jVPqOaWTxjXBy&#10;6Yt6fuKJgonchYmS2IKOmdR/k57RfZeiz3ubps15nqjMd6Kqy3alrMp0qa3Jc62uyXKyr8lxt6/I&#10;cbyvwnO9rr50va++dL2vvnS9r750va++dL2vvnS9r750va++dL2vvnS9r/+TEgH/lycK/5g7HP+V&#10;SzD/kVlE/5FgVfqQZmTwj21z6I13gOGMgIvbiIeU1YWNnNKCkaHPf5amzH2Zqct7nazJeaGuyHel&#10;sMd2qbHGda2yxnSys8ZzubPCdbqzvHW6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqz&#10;uHa6s/+UEQH/mCcK/5k7HP+WSzD/kllE/5JeVfqSZGXwkWp0549zgeCOfYzZi4WW1IiLntCFkKTN&#10;gpSpyn+Yrch9nLDHe6CyxnmktMV4qLXEdq62xHW0tsF2t7a8d7e2t3e3trN4t7azeLe2s3i3trN4&#10;t7azeLe2s3i3trN4t7azeLe2s3i3tv+VEQH/mScK/5k7HP+XSjD/k1hE/5RcVfqUYWXwk2d055Fw&#10;gt+Peo7YjYOY0ouKoM6Hj6fLhJOsyIGXsMZ/m7PEfZ+1w3ukt8J5qbnCd6+5wna1ubx4tri4eLa4&#10;s3i2t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t/+WEQH/micK/5o7HP+XSjH/&#10;lFVE/5ZZVfqWXmXwlWR055Nsgt6Rdo7Yj3+Z0Y2Ios2KjqnJh5KuxoSWs8SBmrbCfp+5wnukusF5&#10;qrrBd7G6vXi1urd4tbmzebW5r3m2uKx6tresera3rHq2t6x6tresera3rHq2t6x6tresera3rHq2&#10;t/+XEQH/myYK/5s7HP+YSTH/llNE/5hXVfqYW2Xwl2F055Zogt6Tco/WkXua0I+Eo8uNjKvHipGx&#10;xIaVtsODmbjBf566wXuku8B5q7y/d7O8uHizu7J5tLuuebW6q3q1uah7trioe7a4qHu2uKh7trio&#10;e7a4qHu2uKh7trioe7a4qHu2uP+XEQH/myYK/5w6HP+YSTH/mFFE/5pUVPqbWGTwml1055hjgt6W&#10;bY/Wk3ea0JGApMqPiazGjY+zw4mUt8KEmLrAf568v3ulvr95rr65eLK+snmyva16s7ype7S6pnu1&#10;uaR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uP+YEQH/nCYK/5w5HP+ZSDH/mU9E&#10;/5xSVPudVWPxnVpz55tfgd6ZaY/WlnKaz5N8pcqRha3FkI20w4uSuMGFlru/gJ2+vXulwbt5r8Gy&#10;erDArHuxvqh7s72lfLS7on21uaB9trigfba4oH22uKB9trigfba4oH22uKB9trigfba4oH22uP+Z&#10;EQH/nSYK/505HP+ZRzH/m01D/55PU/ufUmPxoFZy6J9bgN+dZI7Xmm2a0Jd3pMqUga3Fkoq1wo6Q&#10;ub+Hlb29gJzBu3unxLN6rcSre6/Cpnyxv6N9sr2gfrS7nn+1uZx/tricf7a4nH+2uJx/tricf7a4&#10;nH+2uJx/tricf7a4nH+2uP+ZEQH/niYK/504HP+aRzH/nEtC/6BNUvyiUGLyo1Nx6aNXf+ChXozY&#10;nmeY0Jtxo8qYe63FlYW0wpKNur6Kkr+6gZvFt3ypyat8q8ekfa7DoH6wwJ1/sr2bgLO7mYG1upiB&#10;triYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uP+aEQH/niYK/544HP+aRjL/nklC/6JK&#10;Uf2kTWDzplBv6qdUfeGmWIrapGKW0qFrocuddavGmoCzwpiKuryOj8K2g5nLrH2mzqJ/qsmdgK3E&#10;moGwwJiCsr6Xg7O8lYO1upSDtriUg7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uP+aEQH/&#10;nyYK/543HP+bRjL/n0dB/6RIUP6nSl/0qUxt66tQe+OsVIfcq1yT1Kllnc6mb6fIo3qww5+EuLuW&#10;i8SwjJnOoIOk0ZmEqcqWha3FlIWvwZOFsb6ShbO8kYW0upGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1&#10;uZGFtbmRhbW5kYW1uf+bEQH/nyYK/583HP+bRTL/oUVA/6ZGT/+qR132rUlr7bBMeOazT4PftFWO&#10;2bVfl9O1aaDOtXanwat8trCfhcShlZLOlI6j0pCLqMuPiqzGjoqvwo6Jsb+OibK9joi0u46ItbmO&#10;iLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uf+bEQH/oCYK/582HP+cRDH/o0M//6hDTv+t&#10;RFv4sUVo8LZIdOm7TH7jwFGH38ZbjtbIa5TGvXGmtbN4taWogcOUn43NiZyi0oeUp8yIkavHiY+u&#10;w4mOsMCJjbK+ioyzvIqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uv+cEAH/oSYK&#10;/6A2HP+eQjH/pUA+/6tATP+xQFn6t0Fk871Eb+7FSXflzlJ83dZif8zOaJK8xW6kq7t2tJqxf8GK&#10;qorLf6edz4CfqMyCmavHg5WtxISTr8GFkbG/ho+zvYeOtLuHjrS7h460u4eOtLuHjrS7h460u4eO&#10;tLuHjrS7h460u/+dEAH/oiYK/6A1HP+gPzD/pz09/648Sv+1PFX6vT1g8MZCZ+bRSmze3k52zdpX&#10;h77QYpauxW6lobx5spW0g72GrYjGe6qUynirqMl7oqvHfpytxICZr8KBlrDAgpSyvoOSs7yDkrO8&#10;g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvP+eEAH/oiYK/6E0HP+iPC7/qjo7/7I4R/y7N1Hy&#10;xTpY5tFBXNveQmnN4kZ8vtdRjK7MX5uhw22omLx5spG1hLuFsYnCfK6RxXiun8V1razFeKWuxHqg&#10;r8J8nLDAfpmxvn+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvf+eEAH/oyUJ/6I0&#10;HP+lOS3/rjU4/7gzQvTDM0rn0DhO2d45WsvmPW6+4EKArtRQkKHLX52Yw22okb15sYu4g7iDtIi9&#10;fbGQwXmxmsF1saXBcq+vwnWor8F3o7DAeZ+xv3ucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17&#10;nLK9e5yyvf+gEAH/pCQJ/6MyHP+oNCv/sy80+b8tPOnNL0DZ3i9Kyuc0X73qOnOv3kGDodNRkZfL&#10;YJ2QxG6mjL96rYa7gbN/uIe4eraNu3e1lbx1tZ+8crSovW6zsr5xrLK+dKeyvnajsr12o7K9dqOy&#10;vXajsr12o7K9dqOyvXajsr12o7K9dqOyvf+hEAH/pSMJ/6QxHP+tLif/uSkv7sgmM9rcJjfK5yxP&#10;vfIyY6/oOXWh3UKEltRTkI/NYpqKx3CihsN6qIC/gK17vYWxdruLtHO5krVxuZq2cLmjtW25q7Zq&#10;uLS4a7K2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2uP+jEAH/pyIJ/6UvG/+z&#10;JyL0wiEm3dgdJMvnIzy98ipTr/MyZqHnO3aV3kaDjdZWjYfQZJaEy3Gcf8h4oXrFfqV2woOpcsGJ&#10;q2+/j61sv5aua76drmq/pq5ov66uZb24sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7Blubuw&#10;Zbm7sP+lEAH/qCAI/6wmF/y7HRrj0RMZzOUZKb3yIkGv/SpVofM0ZpbpP3SM4Ut/hdtZiIDVZo98&#10;0W+Ud852mXPLfJxwyYGfbciHoWrHjKNoxpKkZsWZpWTFoKVkxailY8aypGDEu6ZgxLumYMS7pmDE&#10;u6ZgxLumYMS7pmDEu6ZgxLumYMS7pv+oEAD/qh4I/7MdEezJDg/O4w4VvvIYLa/+IkOh/y1VlvQ5&#10;ZIzsRW+E5VF5fuBcgHncZ4Z02W6KcNZ0jmzTeZFp0n+TZ9CElWTPipdizo+YYM2VmV/NnJpezaKb&#10;Xc2rm1zNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mv+rDwD/rRoH8sANCM7TCga+&#10;8A4ar/4ZMKH/JEOV/zJSi/g/XoPxS2h97FZwd+hfdnHkZXps4Wx+ad9ygWbdeIRj3H2GYduCiF/a&#10;h4ld2YyLW9iSjFnXmI1Y1p6NV9aljlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWs&#10;jv+vDQD/tw4DzckIAb7YCQmu/RAcof8cL5X/KT+L/zdMgv5FVnz5UF519FlkbvFfaWjuZG1k62pw&#10;Yepwc1/odXVd53p3W+Z/eFnlhHlY5Il7VuOOfFXik31U4ph+UuGeflHhpX9R4aV/UeGlf1HhpX9R&#10;4aV/UeGlf1HhpX9R4aV/UeGlf/G0CADOwAYAvc4HAa7gBwug/xIclP8gK4r/LziB/z1Dev9JS3P/&#10;UlFs/ldXZftdW2H5Y15e92hgW/VtYlj0cmRW83dmVfJ7Z1PxgGhR8IRpUPCJak/vjmtO7pNsTO6Z&#10;bUvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbtG5AwC8xQUArdYDAZ/4CwuT/xYY&#10;if8kJID/NC95/0E3cP9IPmj/T0Ni/1VHXf9aS1n/YE1W/2VQU/9qUVH/blNP/3JUTv92VUz+e1ZL&#10;/X9XSf2EWEj8iFlH+41aRvuTW0X6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXL29&#10;AwCtzQEAnt8AAZL/DQiH/xkSfv8pG3X/NSNs/zwqZP9DL17/SjRY/1A3VP9WOlH/WzxO/2A+S/9k&#10;QEr/aEFI/2xCRv9wQ0X/dERE/3hFQv99RkH/gUdA/4ZIP/+MST3/kUo9/5FKPf+RSj3/kUo9/5FK&#10;Pf+RSj3/kUo9/5FKPf+RSq7FAACe1wAAj/UAAYb/DwR8/xsLcf8kEWf/LBdf/zUcWf89IVT/RSZP&#10;/0spTP9SLEj/Vy9G/10wRP9hMkL/ZjNA/2o1P/9uNj3/czc8/3c4O/98OTr/gTo4/4Y6N/+MOzb/&#10;kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPP+DEwH/hCIG/4U1FP+DRiT/f1U0/4Fe&#10;Qv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR&#10;3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/&#10;hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFs&#10;oovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjS&#10;kc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h3&#10;6nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+EEwH/hSIG/4Y1FP+ERiT/gFU0/4RdQ/+F&#10;ZVD/g21d+IB1aPJ9fnHseoZ56HeNf+V1k4XicpiJ4HCdjN9uoo7dbKaQ3Gurkttpr5TaaLWV2me7&#10;ldpmw5baZsyW02jPlsxpz5XIas+WyGrPlshqz5bIas+WyGrPlshqz5bIas+WyGrPlv+FEgH/hyIG&#10;/4c1FP+FRiT/hFQ1/4hcQ/+IZFH+h2te94NyafGAfHPrfYV753qMguN3kofgdJeM3nKcj9xwoZLb&#10;bqaU2WyqltlqsJjYabaZ12i9mddoxprTaMyazGrMmcZrzJrCbMyawmzMmsJszJrCbMyawmzMmsJs&#10;zJrCbMyawmzMmv+GEgH/iCEG/4g1FP+GRiX/h1M1/4tbQ/+MYlH+impe9odxavCEenTqgIN95X2K&#10;hOJ6kIredpaP3HSbktpxoJXYb6WY1m2rmtVrsJvVarec1Gm/ndRpyZ3Ma8qdxmzJncBtyZ29bsmd&#10;vW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnf+HEgH/iSEG/4o1FP+IRiX/ilI1/45aQ/+PYVH+&#10;jmhe9otvau+HeHXphIF+5ICIhuB8j4zdeZSR2naaldhzn5nVcKWb1G6qntNtsZ/Sa7ig0mvCoc1s&#10;x6HGbsehwG7Hobtvx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4cMehuHDHof+IEQH/iiEG/4s1&#10;FP+JRiX/jVE1/5JYQ/+SXlH+kGVe9o5sa++LdXboh36A44SGiN5/jY/be5OU2HiZmdV1npzTcqSf&#10;0XCqotBusqPQbbqkzmzEpcZvxKS/cMSlunHEpbVxxKWycsSksnLEpLJyxKSycsSksnLEpLJyxKSy&#10;csSksnLEpP+JEQH/iyEG/4w0FP+KRiX/kE80/5RWQ/+UW1H+k2Fe9pFoa+6OcHboi3uA4oeDid2D&#10;ipHZfpGX1XqXnNN3naDQdKSjz3Gqps5vs6fNbr2ox3DCqL5xwam4csGptHPBqa90wqitdMKnrXTC&#10;p610wqetdMKnrXTCp610wqetdMKnrXTCp/+KEQH/jCEG/400FP+LRib/k040/5ZTQv+XWFD+ll5e&#10;9pRkau6SbHbnj3aB4YyAityHiJLYgo+Z032Vn9B5nKPOdaOnzHKrqstwtKvIcL+sv3O+rLd0vq2y&#10;db6srna/rKp2v6uod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8CqqHfAqv+LEQH/jSAG/440FP+N&#10;RSb/lk0z/5lQQf+aVU//mlpd95hgae+VaHXoknCA4Y97ityLhJPWhoya0oCToc57mqbMd6KqynSr&#10;rshyuK/AdLyvt3W8sLB2vLCrd7yvqHi9r6V5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6t&#10;o3m+rf+LEAH/jiAG/480FP+PRCX/mEoz/5tNQP+dUU7/nVdb+JxcaPCaY3Tol2p/4pN1ityPgJPW&#10;iomb0YSQo81+mKnJeaKux3WtscR0urO3drmzr3i5s6p5urOmerqyo3u7saB7vLCffL2un3y9rp98&#10;va6ffL2un3y9rp98va6ffL2un3y9rv+MEAH/jyAG/5A0FP+SQyX/mkgy/51KP/+fTk3/oFNa+aBY&#10;ZvGfX3LqnGV945hviNyTepLWj4Sb0IiNo8uBlqvHe6GxxXawtbp3t7avebe2qHq4tqN8uLT/4v/i&#10;SUNDX1BST0ZJTEUABQmgfLmznn26spx+u7Gbfrywm368sJt+vLCbfrywm368sJt+vLCbfrywm368&#10;sP+NEAH/jyAG/5E0FP+UQyT/m0Yx/6BIPv+iS0v/pFBY+qRVZPOkWnDromF75J9phd6ac5DXlX6Z&#10;0I6Io8qFk6zEfaC0vXiwua95tbmme7a4oX23tp1+uLWbf7m0mX+6s5iAurKXgLuxl4C7sZeAu7GX&#10;gLuxl4C7sZeAu7GXgLuxl4C7sf+NEAH/kCAG/5E0FP+XQiT/nUMw/6JFPf+lSEn/qExV/KlRYfWq&#10;V2zuqV1356hjgeGkbYvWnnmWy5WDosCLjq22g5q2rn6qu6R8s7yefrW6moC3t5iBuLWWgbm0lYK6&#10;s5SCurKTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgruxk4K7sf+OEAH/kSAG/5I0FP+ZQSP/n0Ev&#10;/6RCO/+oRUf/rElT/q5OXvWwU2jsslpy5LNhe9uvboTMpnaUwJx+orSSiK6pipS3oIWkvZmCsb6V&#10;g7S7k4S2uJKEuLaRhLm0kIS5s5CEurKQhLqykIS6spCEurKQhLqykIS6spCEurKQhLqykIS6sv+P&#10;DwH/kiAG/5M0FP+aPyL/oT8u/6dAOv+sQkX/sEZQ+bNLWvC3UmPou1lr371kctG2bILErHOTtqN6&#10;oaqZg66ekpC3lI2fvo6Lsb+MibO8jIm1uYyIt7aMiLi1jIe5tIyHurOMh7qyjIe6soyHurKMh7qy&#10;jIe6soyHurKMh7qyjIe6sv+PDwH/kh8G/5Q0FP+cPSH/ozwt/6o9OP+vQEL/tERM9bpJVey/UVzk&#10;xlph2MVib8m8aYG7snCSrap3oKChgK2Tm4u3iZabvYOVr7+EkbO8ho61uYeNtreHjLe2iIu4tYmK&#10;ubSJirqyiYq6somKurKJirqyiYq6somKurKJirqyiYq6sv+QDwH/kx8G/5U0Ff+eOyD/pTkr/6w6&#10;Nf+zPT/7ukJH8cFITujJUVLf0VtZz8pgbcHCZ4CyuW2QpLF0n5eqfauKpIi1f6CXu3ifrL58mrO8&#10;f5W0uoGStriDkLe3hI+4tYSNubOFjbqyhY26soWNurKFjbqyhY26soWNurKFjbqyhY26sv+RDgH/&#10;lB8G/5YzFf+gOB//qDYp/7A4Mv+4Ojv2wD9B7MpHRePWVEXW2VdYx9Bea7jIZH6qwWuOnLpynI60&#10;eqiAroWydquUuG+rqbpypbW6d521uXqZtrd9lre2fpO5tH+RurKAkLuxgJC7sYCQu7GAkLuxgJC7&#10;sYCQu7GAkLuxgJC7sf+SDgH/lR8G/5czFf+iNR7/qzMn/7Q0L/m+NjXtyT044tZIONngTUXN31ZW&#10;v9hcabDQYnuhyWiLk8NvmYW+d6R4uoOtbriTs2i4qLZpsri2b6e3tnOhuLV2nLm0eJm6s3qWu7F7&#10;lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sP+TDgH/lh8F/5kzFP+lMBz/rzAj/bovKfDG&#10;Mi3j1Dss1uBAOsvlSEzA4U5cs91WbKXYXXqY0mWIis5tlH3Jdp9zxIOnbMCRrGe+oa9lvravZrS7&#10;sWuru7FupbuxcaC8sHOdva90mr2udJq9rnSava50mr2udJq9rnSava50mr2udJq9rv+UDgH/mB4F&#10;/50xEv+pLRn/tCoe9cIpIuTRLSHV4DMsyeg8P77oQ1Gx5UlhpOJPcJffVn2K2mCIgNNrknjNd5pw&#10;yIKhasWOpWbDm6hlw6ynYcK9qmO4v6tmsL+saaq/rGylv6ttosCqbaLAqm2iwKptosCqbaLAqm2i&#10;wKptosCqbaLAqv+VDQD/mh4F/6IsEP+tKBX7uyMY6M0gF9XfJR3I6DAxvO85RLDsQFWj6kZkl+hN&#10;cYvjVX2B3GGGedVsjnLRd5VszYGaZ8qLnmTIlqBhyKOhYMizoV3Hw6NfvsSlYbbDpWSww6VlrMOl&#10;ZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpf+XDQD/nB4F/6YmDf+0IA/vxhcP1t0WDsjpIyK7&#10;8y42r/Q2SKLyPliX8UZli+tPcIHlWHp632SCc9ptiG3Wdo1o03+SZNCIlWDPkphezp2ZXM2pmlvO&#10;uZlZzciaWsXKnFy9yZ1euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5euMmeXrjJnv+aDAD/nx0F/6wf&#10;CPi+EwjY1gsEyOgVE7r0Iieu+i05ovo2Spb6P1iL9Uhjgu5SbXroXHVy5GR7beBtgGjddYVk2n6I&#10;YNiGi13Wj41a1ZiPWNSikFfUrpFW1LyQVtTNkFbN0ZJXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNX&#10;yNGTV8jRk/+cCwD/ox0E/7USA9TJCgLI2gsGufQWF6z/Iyqh/y47lf84SYv/QlWC+ExfevJWZ3Pu&#10;Xm1r6mRyZudsd2LkdHpf4nx9XOGDf1rfi4JX3pODVd2chVTcpYZS3K+GUty7hlHczIVS2tqFUtra&#10;hVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahf+gCgD/rRMB1MAIAMbOCAC54wsIq/8XGZ//JCqU/zA5&#10;iv86RYH/Rk96/VFYcvhYXmv1XmNl8mVoYO9sa13tcm5a63lwV+qAclXph3RT5492UeaWd1DmnnhO&#10;5ad5TeWvek3ku3pM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFev+kBwDYuAQAxMQGALfT&#10;BwGq8w0Lnv8aGpP/JyiJ/zM1gP8/P3n/Skdw/1FOaf9XU2L9XVde+2RbWvlqXlf3cGBU9nZiUvR8&#10;ZFDzg2VO8opnTPGRaEvwmGlK8J9qSe+na0jvsGxH7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rds&#10;R+63bN2vAADFvAQAtcoEAKjbBQKc/xALkf8dF4f/KiN+/zYtdv9BNm3/SDxm/09CYP9VRlv/W0pX&#10;/2FMU/9nT1H/bVFO/3JSTP94VEr/flVI/oRWR/2LWEX8kllE+5haQ/ufW0L6p1xB+qxcQfqsXEH6&#10;rFxB+qxcQfqsXEH6rFxB+qxcQfqsXMi2AQC1wQMAp9EBAJnrBQKP/xIJhf8gEnz/LBtz/zUjav89&#10;KmL/RDBc/0s0V/9SOFP/WDtP/149TP9jP0r/aEBH/21CRf9yQ0T/d0RC/31FQP+DRj//ikg9/5BJ&#10;PP+XSTv/nko7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jS7a6AgCmygAAmNwAAIz/CAGD&#10;/xQFeP8eDG7/JhJl/y8ZXf83Hlf/PyJS/0YmTf9MKEr/UitG/1gtRP9dLkL/YS9A/2YxPv9rMjz/&#10;cDM6/3U0Of96NTf/gDY2/4Y3Nf+MODP/lDgz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+Y&#10;OafDAACX1AAAiOQAAID/CgFy/w4CZ/8TBV//HQlX/yYNUf8vEUz/NxVH/z4XQ/9FGUD/Sxs9/1Ad&#10;O/9VHjn/WR83/14hNf9iIjT/ZyMy/2wkMf9yJS//dyYu/30nLf+EKCv/iykr/5EpK/+RKSv/kSkr&#10;/5EpK/+RKSv/kSkr/5EpK/+RKf92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9u&#10;flv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3e&#10;et9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92FQL/cyAE/3IxDP9xQxn/cVAm&#10;/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXft&#10;Xrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92&#10;FQL/cx8E/3QxDf9yQhn/dE8n/3hYM/95YD//d2lK/3NxVP9xfFz7boZj92uOafRplG3yZ5tx8GWg&#10;dO9kpXbtYqp47GGweetgtXvrX7x86l7EfepdzX3nXdl94V/efdpg4HzRYuF9z2Lhfc9i4X3PYuF9&#10;z2Lhfc9i4X3PYuF9z2Lhff93FQL/dB8E/3UxDf9zQhr/d00n/3tWNP98X0D/emdL/3dvVf5zel76&#10;cYNl9m6Ma/Nrk3DwaZlz7mefd+xlpXnrZKp76mKvfelhtX7oYL1/6F/FgOhe0IHiX9qA22HegNJi&#10;34DLY9+BymTfgcpk34HKZN+BymTfgcpk34HKZN+BymTfgf94FAL/dR8E/3YxDf90Qhr/ekwn/39V&#10;NP+AXUD/fmVM/3puVv52d1/5dIFm9XCKbfFtkXLua5h27GmeeetnpHzpZal+6GOvgOditoLmYb2D&#10;5mDHhOVf04TdYdqE02Pdg8xk3ITGZdyExWXchMVl3ITFZdyExWXchMVl3ITFZdyExWXchP95FAH/&#10;dh4D/3cwDf92Qhr/fksn/4JTNP+DXED/gmRM/39sVv16dGD4d39o83OIb/Bwj3TtbZZ56mudfOho&#10;o3/nZqmC5WWvhORjtoXkYr+H42HJh+Bh1YfVZNqHzWXaiMdm2YjBZ9mIv2fZiL9n2Yi/Z9mIv2fZ&#10;iL9n2Yi/Z9mIv2fZiP96FAH/eB4D/3kwDf94QRr/gUkn/4ZSM/+IWkD/h2JM/4NpV/x+cWH3e3tp&#10;8neFce5zjXfrcJR86G2bgOZqooPkaKiG42aviOJkt4rhY8GL4WLOi9hk1ovNZtaLxmfWjMBo1oy7&#10;adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjP97EwH/eR0D/3owDf98Pxr/hUgm/4pQM/+M&#10;WED/i19M/4hnV/yEbmH2f3hq8XuCcu13innpc5J+5m+Zg+RsoYfiaqiK4GevjN9luI7eZMSP22TS&#10;j85n04/GaNOQv2rTkLpr05C1bNOQtGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOPtGzTj/98EwH/eh0D&#10;/3swDf9/Phr/iUYm/49OMv+RVj//kF1L/45kVvyJa2H2hHNr8H9+c+x7h3rodpCB5HKXhuFun4rf&#10;a6eO3WiwkNxmu5LbZcqT0GjRk8Zq0JS+a9CUuGzQlLNt0JSvbtGTrm7Rk65u0ZOubtGTrm7Rk65u&#10;0ZOubtGTrm7Rk/99EgH/exwD/3wvDf+DPBn/jUUl/5NNMf+VUz7/lFlK/5JgVf2PaGD2inBq8IR5&#10;dOt/g3zmeoyD4nWViN9xno3dbaeR22mxlNlnv5bUZ86Xx2vNmL1szZi2bs2YsG/NmKxwzpepcc6W&#10;qHHPlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlv9+EgH/fBwD/34vDf+GOxn/kUMk/5ZLMP+YUDz/&#10;mFVI/5ZcVP2TY1/3j2tp8Ip0c+uEf3zmfomE4XiSi91znJDabqaV2GqzmdZoxZvJa8ubvW7KnLRv&#10;ypyuccqcqnLLm6Zzy5qjc8yZonTNmKJ0zZiidM2YonTNmKJ0zZiidM2YonTNmP9/EgH/fRsD/38v&#10;Df+JOhj/lEIj/5lHL/+bTDv/nFJG/5tYUv+ZX134lWZo8ZBucuuKeXvlg4SE4HyPjNx2mpPYb6aZ&#10;0mu1nc5qyJ++bsifs3HHoKxyx6CndMifo3XJnqB2yp2edsubnXbLmp12y5qddsuanXbLmp12y5qd&#10;dsuanXbLmv+AEQH/fhsD/4AvDf+MOBj/l0Ai/5xELf+fSTn/oE5E/6BVT/yeW1r1nGJl7pdqb+iR&#10;dHnhin+D2YOKjM97lZXIdaCcw3Cuob5vv6OzcsWjqnTFo6R2xaOgd8ahnXjHoJt4yJ6ZecqdmHnK&#10;nJh5ypyYecqcmHnKnJh5ypyYecqcmHnKnP+AEQH/fxsD/4EvDf+PNxf/mj8h/59CLP+iRjf/pExC&#10;/6RSTPekWFfvo19h56Bma+CacXXVk3yBy4qFjcOCj5a7e5qetXanpLB0uKeodsKnoXjDpp15xKWa&#10;esWjmHvGopZ7x6CUe8melHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmdlHzJnf+BEQH/gBsD/4IuDv+R&#10;Nhb/nDwg/6FAKv+lRDT/qEo/+qlQSfKqVlLqql1c4qlmZteib3LLmXiBwZCBjbiIipevgZWgqHyi&#10;pqN6sqmeesGpmXzBqJZ9w6aUfsSkkn7Fo5F+x6GQfsifkH7JnpB+yZ6QfsmekH7JnpB+yZ6Qfsme&#10;kH7Jnv+CEQH/gRsD/4QuDf+UNRb/njoe/6Q+KP+oQjL/rEc79q9NRO2xVE3ls1tV3LBlYc6obHHD&#10;n3SAuJZ8ja6PhpiliJGhnYOdp5eArauTgL+rkYHBqY+BwqeOgcOljYHFo42BxqKMgcifjIHIn4yB&#10;yJ+MgcifjIHIn4yByJ+MgcifjIHIn/+CEQH/gRoD/4YtDf+WNBX/oDkd/6Y8Jv+rQC/7sEU48rRL&#10;P+m5U0bhvVxN07ZiYMataXC7pXF/sJ15jKWVgpebj42hk4qZp4yHqauIh7+siIfAqoiGwqiIhcOm&#10;iIXFpIiExqKIhMigiITIn4iEyJ+IhMifiITIn4iEyJ+IhMifiITIn/+DEAH/ghoD/4grDP+ZMhT/&#10;ojcb/6k5JP+vPSz3tUIz7btJOeXCUj7awlhMzLpgX7+yZ2+zq25+qKN2i52cfpeSl4mgiZKWp4KP&#10;pat+j7qsgI3AqoGLwqiCisOmg4nFpIOIxqKEh8ighIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfI&#10;n/+EEAH/gxoD/4sqDP+cMRL/pTQa/6w2If6zOijzu0At6cNIMeHLUTfSx1ZLxcBeXbi4ZW6ssWx9&#10;oKpzipSke5WKn4aegJuSpXmYoqp0mLerd5XBqXqRwqd8j8OlfY3Fo36MxqF/isiff4rIn3+KyJ9/&#10;isiff4rIn3+KyJ9/isiff4rIn/+FEAH/hBoD/44oC/+fMRH/pzIX/7AzHfm5NiLuwj0m5s1HJtvT&#10;TDXLzFRJvsVcW7G+Y2ykuGp6mLJxh4yseZOBqIKcd6SPo3Cin6dsorSobp/Cp3KZw6Z1lcSkd5LG&#10;oniQx6F6jsifeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsmeeo7Jnv+GEAH/hRkD/5EmCv+hLw//qy4V&#10;/7UvGfS/Mhzpyzoc39lEHdHaSjPE0lJHt8taWanGYWmcwGd4kLpuhIS2do95soCYb6+Nn2itnaNk&#10;rbKkZarFpGqixaNtncaicJnHoXKWyJ90k8mddZPKnXWTyp11k8qddZPKnXWTyp11k8qddZPKnf+H&#10;DwH/hxkD/5UkCf+kKw3/rykR+rspE+zILBPe2DcQ0+FBHsnfSTC82lFEr9NYVqHNX2aUyGV0iMRs&#10;gHzAdIpxvX+TabuMmWK5nJ1eurGeXbjJnmKuyJ9mpsifaaHJnmudyp1umsubbpnLm26Zy5tumcub&#10;bpnLm26Zy5tumcubbpnLm/+IDwH/iRkD/5ojB/+oJwr/tSIM8cQgDODVJAnR4TAUx+Y9JL3jRjSy&#10;4E5EptxWUpnXXWGM0mNvgM9renTMc4Rryn6LYsiMkVzInJVZyLGWV8jOllu7zZhessyZYavMmWSm&#10;zZlnos2YZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2XZ6DNl/+KDgH/ixgD/58hBf+uIAb4vRgG49ET&#10;BNDhHgnF6i4Zuuk6KbDnQzmk5EpImOJQVozgV2KA3V9sdttodWzacn1j2H6DXNiMiFfYnYtU17CN&#10;VNjNjFXL049XwNKRWrjRk1yy0ZNfrNGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk/+MDgH/&#10;jxYC/6UeA/+1FQPaygsC0OEOAsTrHg247ywdre43LqLsQD2X60hKjOlPVoHoVmB2515pbOdlcGTm&#10;cHde43x8WeCJgFbel4NT3aaEUdy4hVHd1IRT0NqHVMbYiVa/14pYuNaLWbbWi1m21otZttaLWbbW&#10;i1m21otZttaLWbbWi/+ODQD/lxIB/60VAdm/CQDMzgkAw+sOBLb1HhGr9SwhofQ3MJbzQD6L80hK&#10;gfNQVHfzV11t811kZfBmal/tcG5a6npyVueFdlPlkXlR5J57T+OsfE3jvXxN49l8UNjgfFHO4H9S&#10;xt6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6BU8Tegf+SDAD/oA0A27cGAMrDBwDA0gkAtfQQBqn7&#10;HxSf/CwjlPw3MYr8QT2B/UlHeP1RUG79V1dl+l5cYPZmYVv0b2VW8XhoU++Ca1DujG1O7JdvTOuj&#10;cUrqsHJJ6sFySOrYckvj5HJO2OZzTtXndE7V53RO1ed0TtXndE7V53RO1ed0TtXndP+WCgDerAIA&#10;y7oFAL3HBgCy2AgBp/8SCJz/IRaS/y4jif85L4D/Qjl3/0pCbf9QSWX/Vk5f/15TWv5lVlX8bVpS&#10;+nVcT/h+X0z3h2FK9ZFiSPScZEbzpmVF8rNmRPLBZ0Py1GdF7udnRuvoZ0br6GdG6+hnRuvoZ0br&#10;6GdG6+hnRuvoZ+6iAADNtAIAvL4EAK/NBACk3gcBmv8VCZD/JBWH/zAgfv87KnT/QjJr/0g5Y/9O&#10;P13/VUNY/11HU/9kSlD/a01N/3JPSv95UUf/glNF/4tUQ/6UVkH9nldA/ahYP/yzWT78v1o++9Fa&#10;PfvbWj3721o9+9taPfvbWj3721o9+9taPfvbWtKtAAC9uAIArsUCAKHVAgCW9wsCjf8YCIT/JhF8&#10;/zEacf84Imj/Pilg/0UvWv9MM1T/UzdQ/1o6TP9gPEn/Zj5G/21ARP90QkH/e0M//4NFPf+MRjv/&#10;lUc6/55JOf+nSjj/sUo3/75LN//CSzf/wks3/8JLN//CSzf/wks3/8JLN//CS7+zAACuvgAAoM0A&#10;AJLeAACJ/w0Bgf8aBXf/Iwxt/yoTZP8xGVz/OB5V/0AiUP9IJkz/TylI/1UrRP9bLUL/YS8//2cx&#10;Pf9tMjv/czM5/3o1N/+CNjX/izcz/5Q4Mv+cOTH/pDow/687MP+yOzD/sjsw/7I7MP+yOzD/sjsw&#10;/7I7MP+yO7C4AACgxwAAkdgAAITvAAB8/w0Bb/8RA2b/GQZe/yEKVv8pD1D/MhNL/zoWRv9BGUL/&#10;SBs//04dPP9THjn/WSA3/14hNf9kIjP/aSMx/3AkL/93JS3/fiYs/4cnKv+PKCn/lyko/6AqKP+j&#10;Kij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKqHCAACR0QAAguEAAHj/AABs/wgBYP8NAlf/EQNP/xgF&#10;SP8gBkP/KQg//zEKO/84DDj/Pg41/0QPMv9JEDD/ThEu/1MSLP9YEyr/XRQp/2MVJ/9pFiX/bxck&#10;/3cXIv9+GCH/hRkf/48aH/+RGh//kRof/5EaH/+RGh//kRof/5EaH/+RGv9oGQL/ZCME/18vBv9e&#10;QBD/Y0sa/2dUJf9oXS//Zmc5/2RyQf9ifUj/YIdO/12QUv9bmFb/Wp5Z/1ikW/9Xql3+VrBf/VW1&#10;YPxUvGH8VMRi+1PNY/lS3GP2UuZj8VPqY+xU7WPmVu9i4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj&#10;4FfwY/9pGAL/ZSME/2AuBv9fQBD/Zkka/2pTJf9rXDD/aWU6/2dwQv9ke0n/YoVP/1+OVP9dllj/&#10;W51b/1qjXf1YqV/8V69h+1a1YvpVvGT6VcRl+VTOZfdT3WbzU+Zm7lXqZudW7WXhWO5l21nvZttZ&#10;72bbWe9m21nvZttZ72bbWe9m21nvZv9qGAL/ZiIE/2EuB/9gPxD/aUgb/21RJv9uWzD/bGQ6/2lu&#10;Q/9neUv/ZINR/2GMVv9flVr/XZxd/VuiYPtaqWL6Wa9k+Vi1ZflXvGf4VsVo91XPaPVU4GnwVeZp&#10;6VfqaOJZ7GjbWu1p01vuadNb7mnTW+5p01vuadNb7mnTW+5p01vuaf9qGAL/ZyIE/2IuB/9jPhD/&#10;bEYb/3FQJv9yWTH/cGI7/2xrRP9pdkz/Z4FS/2SLWP9hk1z9X5tg+12hYvpbqGX5Wq5n+Fm1aPdY&#10;vGn2V8Zq9VbRa/JV4WzsV+ds5Fnpa9xb62vUXOxszV3tbM1d7WzNXe1szV3tbM1d7WzNXe1szV3t&#10;bP9rFwL/aCED/2MtB/9nPBD/cEUb/3ROJv92VzH/dGA7/3BpRf9tc03/an5U/2aIWv5jkV77YZli&#10;+V+gZfhdp2j2XK1q9Vq0bPRZvW30WMdu8lfUb+5X4m/mWeZv3VzpbtNd6m/NXutwx1/rcMdf63DH&#10;X+twx1/rcMdf63DHX+twx1/rcP9sFwL/aSED/2UtB/9rOhD/dEMb/3lMJv96VTH/eV08/3VmRf9w&#10;cE7/bXtW/2qFXPxmj2H6ZJdl92GfaPZfpmv0Xa1t81y0b/JavXHxWcly71jac+ha43PeXeZy017o&#10;c8tf6HTGYOh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0wWHodP9tFgL/aiAD/2YtB/9vOBD/eEEa&#10;/31KJf9/UjH/fls8/3tjRv92bE//cXdX/m2CXvtqjGP4ZpVo9WSdbPNhpG/yX6xx8F20c+9cv3Xu&#10;W8t26lvdd+Bd43bTYOV3ymHleMRi5Xi+Y+V4umTleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleP9u&#10;FgL/ayAD/2gsB/9zNhD/fT8a/4JHJf+EUDD/hFg7/4FgRf98aU//dnJX/nF9X/ltiGX2apJq82ab&#10;b/Fjo3LvYat17V+1eOxdwXnsXNB6413fe9Rh4nvKYuJ8wmThfbxl4X23ZuJ8s2fifLNn4nyzZ+J8&#10;s2fifLNn4nyzZ+J8s2fifP9wFQH/bB8D/2ksB/93NA//gTwZ/4dFJP+KTS//iVU6/4ddRf+CZU//&#10;fG5Y/XZ4YPhyhGf1bY5t8WmYcu9moXbsY6t562C2fOlexH7nXth/2GHffspj34DBZd6BuWfegbRo&#10;3oGwad+ArGnff6xp33+sad9/rGnff6xp33+sad9/rGnff/9xFQH/bR8D/2srB/97Mg//hjoY/4xD&#10;Iv+PSy3/j1M4/41aQ/+JYk3/g2lX/XxyYPh2f2f0cYpu8GyVdO1on3nqZKp96GG3gOZfyILdYduD&#10;zGTchMBm3IW4aNuFsWrbha1r3ISpbN2DpmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2Cpmzdgv9yFAH/&#10;bx4D/28pB/9/MA7/ijgX/5FBIf+USiz/lVE2/5NYQf+QYEv7i2dV9YRvX/B9emfrd4Vv53KQduNt&#10;m3zeaKaB2mWzhNVjxIbPZNqHwWfZiLdp2Imva9iJqm3ZiKZu2oejbtqGoG/bhaBv24Wgb9uFoG/b&#10;haBv24Wgb9uFoG/bhf9yFAH/cB4D/3IoB/+CLg3/jjYW/5VAH/+ZSCn/mU80/5hVPvqWXEn0kmRT&#10;7YxrXeeFdmbhf4Fv23iMd9Nyln7NbaGEyWqticVou4vBaNCMtmvVja5t1Y2nb9aMo3DWi59x2Iqd&#10;cdmJm3Lah5ty2oebctqHm3Lah5ty2oebctqHm3Lah/9zFAH/cB0D/3UmBv+GLA3/kTYV/5lAHf+c&#10;Rif/nUwx/J1SO/ScWUXtmWBP5pRoWd+Oc2PVhn1uzX+HeMZ4kYDAc5uHu2+njLZttI+zbMiRrG7S&#10;kaVw05CgctSPnHPVjZl01oyXdNiKlnXZiZZ12YmWddmJlnXZiZZ12YmWddmJlnXZif90EwH/cR0D&#10;/3gkBv+JKwz/lTUT/5w+G/+gQyT/okku96NQN++iVkHnoV1K351nVNSVb2LLjXhuw4WCebt/jIK1&#10;eZaJr3Whjqpyr5KmccGUoXPQlJx00ZKYdtKRlnfTj5R31Y2Sd9aMkXjYipF42IqReNiKkXjYipF4&#10;2IqReNiKkXjYiv91EwH/chwD/3sjBv+MKQv/mDQS/588Gf+jQSL7pkYq8qhNM+qpVDziqVtE16Nj&#10;U8yabGLCk3Vuuot+ebKFh4Oqf5GKpHuckJ54qpSadruWl3fPlpR50JSRetGSj3rTkI561I+NetWN&#10;jHrXi4x614uMeteLjHrXi4x614uMeteLjHrXi/91EwH/cxwD/30hBf+OKQr/mzQQ/6I5F/+mPh/3&#10;qkQm7q5KLuWxUjXcr1lBz6hhUsWgaWG7mHJusZF6eamLg4OhhY2LmoGYkZR+pZaQfLaYjX3Nl4x+&#10;z5WKftCTin7SkYl+04+JfdWNiH3Wi4h91ouIfdaLiH3Wi4h91ouIfdaLiH3Wi/92EgH/dBwD/4Ag&#10;Bf+RKAn/njMP/6Q3Ff6qOxvzr0Ei6rRIKOK5UC7UtFZAya1fUb6lZ2C0nm9tqpd3eKGRgIKZjIqL&#10;kYeVkYuEopaGg7KZg4TLmISDzpaEg9CUhILSkoSB05CEgdSOhIDWjISA1oyEgNaMhIDWjISA1oyE&#10;gNaMhIDWjP93EgH/dBsD/4IeBP+UJwj/oDIN/6c0E/quOBjvtT0c5rxGIdy/TCzOuVQ/w7FdULeq&#10;ZV+tpGxso510d5mYfIGRk4aKiY+SkYKMn5Z9iq+YeovHmHyJzpZ9iNCUfobSkn+F05B/hNSOgIPW&#10;jICD1oyAg9aMgIPWjICD1oyAg9aMgIPWjP94EgH/dRsD/4UcBP+XJgf/oy8L/6swEPWzNBTruzoX&#10;4sREGNXESCvIvVM9vLZbTrGwY12mqmpqnKRxdpKfeoCJmoOJgZaOkHmTnJV0kqyXcZLDmHORz5Z2&#10;jtCUeIvSkXmK05B6iNWOe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aMe4fWjP94EgH/dhsD/4gbA/+a&#10;JQb/pisJ/q8sDPG5Lw7mwzYP3c08Fs7IRynCwlE7trxZTKq2YVufsGholatvdIumd36BooCGeZ+L&#10;jXGcmZJsm6mVaZu/lmuZ0JRulNGScZHSkXOP1I91jdWNdovWi3aL1ot2i9aLdovWi3aL1ot2i9aL&#10;dovWi/95EQH/eBoC/4wZA/+eIwT/qiYG+LQlCOvAKAjhzTAH1NI3FMjNRSe7yE85r8JXSqO9X1iY&#10;uGZljbNtcYOvdXt6q36DcaiJimqmlo9lpaeSYqa9kmOj0pFnndOQapjUj22V1Y1uktaMcJDYinCQ&#10;2IpwkNiKcJDYinCQ2IpwkNiKcJDYiv97EQH/fBcC/5AXAv+iIQP/riAE8rsdBOXKHgPa2yQDzNk1&#10;EsDTQyS0zk02qMlVR5zEXVWRwGRihrxrbXu4c3ZytXx+arOHhWOxlYpesKWMW7G8jVuv1Y1fp9WN&#10;Y6HWjGac14tomdiKapbZiGqW2YhqltmIapbZiGqW2YhqltmIapbZiP98EAH/gRQC/5UVAf+nHQL8&#10;tRYC68YQAdrbDwDN4CUEw982D7jbQSGs1UszoNFTQ5TNWlGJyWJdfsZpZ3TDcXBrwXt4ZL+Gfl2+&#10;lIJYvaWFVr67hlW924ZYs9qHXKvah1+m2odhoduGY53bhWOd24VjnduFY53bhWOd24VjnduFY53b&#10;hf9+EAH/hxEB/5oRAP+tFADavgoA0c0KAMvkEAHB5CUHt+M1E63hQCGj3kkvl9tSPovXWUuA1GBX&#10;dtFoYW3PcGllzXpwXsyGdVjMlXlUzKZ7Uc28fFDM4nxTweB/VbffgFix3oFaq96BXKbfgVym34Fc&#10;pt+BXKbfgVym34Fcpt+BXKbfgf+ADwH/jg4B/6INANu1CADOwQgAxtAJAL7pEgK06SUKqugzF6Dm&#10;PiWW5Ucyi+NOP4DhVUl24F1Tbd5mW2Xdb2Fe3XpnWNyGa1PclW9Q3aZxTd67ck3f4XFO0ed0UMbm&#10;d1K+5HhTuOR5VbLjelWy43pVsuN6VbLjelWy43pVsuN6VbLjev+DDgH/lgsA3asEAM24BgDCxAYA&#10;utQJALHvFAOn7iUNnu4zGpTtPSeK7EYzgOtOPnbrVUds6ltOZOpjVV3qbVpY6ndeU+qDYk7qkWVK&#10;66FnR+yzaUbt0GlI5uhpS9nrakzP7G1Ox+tvT8DqcE/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcP+J&#10;CwDpoAEA0LEEAMG8BQC3yQYArtoJAKT1FwWb9ScQkvU0HIj2Pid/9kcydvZOO2z2VEJk9lpIXfZi&#10;TVf2a1FS9nVVTfeAWEj4jVpF+JtcQvirXkH3vl9A999gQ+7sYEfj8V9I2/FhSdLyY0nS8mNJ0vJj&#10;SdLyY0nS8mNJ0vJjSdLyY/6VAADUqQAAwrUDALXBAwCqzwUAoOcLAZj9GgaP/ikQhv81G37/QCV0&#10;/0Yta/9MNWP/Ujpc/1k/Vv9gQ1D/aEdM/3FKR/97TEP/h05A/5RQPv+hUj3/sFQ7/8NVO/7hVTz5&#10;8FVA8PRVQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3VNuhAADFsAAAtboCAKjHAgCd1gQAk/wO&#10;AYv/HQaD/ysPev81F3H/PB9o/0ImYP9JLFn/TzFT/1Y1Tv9dOEn/ZTtF/209Qf92Pz7/gEE7/4tD&#10;Of+YRTj/pEY2/7JHNf/ESDX/3Uk0//BJN/74STf++Ek3/vhJN/74STf++Ek3/vhJN/74ScmrAAC2&#10;tAAAqMEAAJvPAACO3wEAh/8RAX7/HQR1/ycLbP8vEmT/Nxhc/z4dVv9FIlD/SyVL/1IoRv9YK0H/&#10;Xy0+/2cvO/9vMTj/eDM2/4I0M/+NNjH/mTcw/6U4L/+yOi7/wDsu/9M7Lf/rPC3/6zwt/+s8Lf/r&#10;PC3/6zwt/+s8Lf/rPLiwAACovAAAmskAAIzZAACB9QMAef8QAW7/FgNl/x8GXv8nC1f/MA9R/zcT&#10;S/8+F0b/RRlB/0wbPf9SHTn/WB82/18hNP9mIjH/biQv/3clLf+AJiv/jCgp/5cpKP+iKif/rSsm&#10;/7ksJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLaq3AACaxQAAi9MAAH3iAAB1/wUAaf8MAV//&#10;EQJX/xcDUP8fBUn/JgdE/y4JP/82Czv/PQ03/0MPM/9JETD/TxIu/1UTLP9bFCr/YhUn/2kWJf9y&#10;FyP/exgh/4YZH/+RGh7/nBse/6UcHf+wHR3/sB0d/7AdHf+wHR3/sB0d/7AdHf+wHZzAAACMzgAA&#10;fN4AAHD1AABl/wAAWv8GAVH/DQFJ/xECQ/8XAz3/HwQ4/yYFNP8tBjD/Mwct/zkHKv8+CCf/Qwgl&#10;/0kJI/9OCSH/VAkf/1oKHf9hChv/aQsZ/3IMF/98DRb/hg0U/48OFP+aDxT/mg8U/5oPFP+aDxT/&#10;mg8U/5oPFP+aD/9cHAL/VyYD/1EyBv9OPAj/V0UQ/1tOGf9cWCL/W2Mr/1lvMv9Xejj/VIU9/1KQ&#10;Qf9QmUX/T6BH/06nSf9Nrkv/TLRM/0u7Tf9Kw07/Sc1P/0ndUP9I6VD/SPJQ+0n2UPZL+VDwTftP&#10;6k/7UOdP/FDnT/xQ50/8UOdP/FDnT/xQ50/8UP9cHAL/WCYD/1IyBv9ROgj/WkMQ/19NGf9fVyP/&#10;XmEr/1xtM/9ZeTr/V4Q//1SOQ/9Sl0f/UJ9J/0+mS/9OrU3/TbRP/0y7UP9Lw1H/S85S/0rfUv9J&#10;6lP9SvJT+Ev2U/FN+FLrT/pS5VD6U+JR+lPiUfpT4lH6U+JR+lPiUfpT4lH6U/9dGwL/WSYD/1Mx&#10;Bv9UOQj/XUIQ/2JLGv9iVSP/YF8s/19rNP9cdzv/WYJA/1aMRf9UlUj/Up5L/1GlTv9QrE//T7NR&#10;/067Uv9NxFP/TM9U/0vgVf9L61X6TPJV9E32VexQ+FTmUfhV31L5VtxT+VbcU/lW3FP5VtxT+Vbc&#10;U/lW3FP5Vv9eGwL/WiUD/1QxBv9YNwj/YUAR/2VJGv9mUyP/ZF0t/2JoNf9fdDz/XH9C/1mKR/9W&#10;k0v/VJxO/1OkUP9Rq1L/ULNU/0+6Vf9OxFb/TdBX/03iWPxM7Vj2TvJY7lD1WOZT9ljfVPdZ11X4&#10;WdNV+FnTVfhZ01X4WdNV+FnTVfhZ01X4Wf9fGgL/WyUD/1UwBv9cNAj/ZT0R/2pHGv9rUST/aVot&#10;/2ZkNv9jcD3/X3xD/1yHSf9ZkU3/V5pQ/1WiU/9TqlX/UrJX/1G6Wf9QxVr/T9Jb/E7kW/hP7Vzw&#10;UfJb51T0W95V9VzVVvZdzlj3XctY913LWPddy1j3XctY913LWPddy1j3Xf9gGgL/XCQD/1YvBf9g&#10;Mgj/ajsQ/29EGv9wTiP/b1ct/2thNv9nbD7/Y3hF/2CDS/9cjk//WphT/1egVv9WqVn/VLFb/1O6&#10;XP5Rxl78UNZf+VDnX/JS7l/nVfFf3VfyYNJY82HLWfVixVv1YsNb9WLDW/Viw1v1YsNb9WLDW/Vi&#10;w1v1Yv9hGQL/XSMD/1otBf9lLwj/bzgQ/3RBGf92SyP/dVQt/3FdNv9sZz//aHNG/2R/TP9gilL/&#10;XZVW/1qeWf9Yp1z+VrBf/VS6YPxTx2L5Utxj81PoY+lV7mPeWPBk0FrxZchc8mbCXfJmvV7yZrte&#10;8ma7XvJmu17yZrte8ma7XvJmu17yZv9iGQL/XiMD/14qBf9pLQj/dDUP/3o+GP98SCL/e1Es/3ha&#10;Nv9zYz//bW1H/2l6Tv9khlT/YJFY/12cXP1apWD7WLBi+la7ZfhVymb1VOBn7FbqZ99a7WfQXO9p&#10;xl3var9f72q5YO9qtWHvarNh72qzYe9qs2HvarNh72qzYe9qs2Hvav9jGAL/YCID/2InBf9uKgf/&#10;eTIO/388F/+CRiH/gk8r/39YNf97YD7/dWlH/290TvtqgVX4Zoxb9WKXX/NfoWPwXKtm7lq2aexZ&#10;xGrpWNpr4Vrqa9Bd7G3FX+xuvGHrb7Zi7G+xY+xurWTsbqtk7W2rZO1tq2Ttbatk7W2rZO1tq2Tt&#10;bf9kGAL/YSID/2YlBP9yJwf/fjAN/4U7Fv+IRR//iE0p/4ZVM/+CXj37fWZG9nZwTvJyfFXubYdc&#10;6miSYuZknGbjYaZq4F+ybd1dv2/aXdNw0l7qcMRg6XK6Yuhzs2Toc61l6XOpZulypmfqcaRn6nCk&#10;Z+pwpGfqcKRn6nCkZ+pwpGfqcP9lFwL/YiED/2kjBP93JQb/gi8M/4o5FP+OQx3/j0wm/41TMPmK&#10;WzrzhWNE7X9sTeh5d1XjdIJd3m6NY9lpl2nTZqFuz2OsccthuXTIYcp1xWHldrlk5newZuV3qmjm&#10;d6Vp5naiaud1n2roc55r6XOea+lznmvpc55r6XOea+lznmvpc/9mFwH/YyED/20gBP97IwX/hy4L&#10;/484Ev+TQRr/lUoj+pRRLfORWTfsjWBB5YdpSt+BdFPWen5dz3SIZcpvkWzFa5txwWimdb1msni6&#10;ZcJ6t2Xde65o43unauN7omvkep5s5XibbeV3mW3ndphu53WYbud1mG7ndZhu53WYbud1mG7ndf9n&#10;FgH/ZCAD/3AeA/9+IgX/iywJ/5M3EP+YQBj9mkgg9JpOKeyYVTPllV083Y9mR9OIb1PLgXlexXuD&#10;Zr91jG65cZZ0tW6heLBrrHytart+qmrSf6Rs4H6ebeF9mm/ifJdw43qVcOR5k3Dld5Nx5neTceZ3&#10;k3Hmd5Nx5neTceZ3k3Hmd/9oFgH/ZCAD/3McA/+BIAT/jisI/5c1Dv+dPhX4n0Qc76BLJeefUi3f&#10;nVo305VjRsqObFPDh3Veu4F+Z7V7iG+vd5F1qnOceqVwqH6hb7aBnm/Kgptw3oGWcd+Ak3LhfpFz&#10;4nyQc+N6jnPkeY5z5XiOc+V4jnPleI5z5XiOc+V4jnPleP9pFgH/Zh4D/3YaA/+EHwP/kioH/5s0&#10;DP6gOxLzo0EY6qZIIOKnTyfYolY2zJpgRcOTaVK7jXJes4Z6Z6yBhG+mfY12oHmYfJt2o4CXdLGD&#10;lHTFhJF13YOPdt6BjXbgf4t34X2Kd+J7iXbkeol25HmJduR5iXbkeYl25HmJduR5iXbkef9pFQH/&#10;aR0D/3gZAv+HHgP/lSgG/54yCvqkNw/vqD0U5qxEGt2tSyTQplQ1xp9eRLyZZlK0km9drIx3Z6SH&#10;gG+egop3mH6UfZJ7oIGNeq2EinnAhYh63ISHet2ChnrfgIZ64H6FeuJ8hXnjeoV55HmFeeR5hXnk&#10;eYV55HmFeeR5hXnkef9qFQH/axsC/3sXAv+KHAL/mCYF/6IwCPWoMwzrrjkQ4rNBFNaxRyPKq1I0&#10;wKRcQ7aeZFGtmGxcpZJ0Zp2NfW+WiIZ2j4WRfYqCnIKFgKqFgX+8hoCA24WAgN2DgH/egYB+4H+A&#10;feF9gH3je4B85HqAfOR6gHzkeoB85HqAfOR6gHzkev9rFQH/bRkC/34VAv+NGwL/myQD/qUsBvGs&#10;LwjnszQL3bo6ENC1RiHFr1EyuqlaQrCjYk+nnWpbnphyZZaTem6Pj4N2iIuOfIKImYF8hqeFeYa5&#10;hneH14V4hd2DeoPegXqC4H97geF9fIDje3x/43p8f+N6fH/jenx/43p8f+N6fH/jev9rFAH/cBgC&#10;/4EUAf+QGQH/nyIC+qkmBO2xKQXiui8G1r82D8q6RCC/tE8xtK5YQKqoYE6ho2damJ5vZI+ad22I&#10;loB1gJKLe3qPloB0jqSEcY22hW+O0YVxi92Dc4nfgXWH4H52heF9d4Tje3eD5Hp3g+R6d4PkeneD&#10;5Hp3g+R6d4Pkev9sFAH/cxYC/4UTAf+UFgH/oh4B9a0gAue4IQLdwyYC0MM0DcS+Qh65uU0vrrNW&#10;PqSuXkyaqWVXkaVtYomhdWuAnX5yeZqIeXKXlH5tlqKCaZWzhGeWzYNpk96CbI/fgG+M4X5wiuJ8&#10;cojjenKH5Hlyh+R5cofkeXKH5Hlyh+R5cofkef9tEwH/dhMB/4gSAf+YEwD/pxkB77MWAeLAFQDV&#10;yh4ByccyDL7DQByzvkssqLpUPJ61XEmUsGNViqxrX4Gpcmh5pXtvcqOFdmugkXtmn59/Yp+xgWCf&#10;yoBinOB/ZZfhfmiT4nxqkON7bI3keW2M5XhtjOV4bYzleG2M5XhtjOV4bYzleP9uEwH/exEB/40Q&#10;AP+dEAD6rBEA2rsLANXJCwDNzhsBwswvCrfJPRmsxUkpocBSOJe8WkaNuGFRg7VoW3qycGRyr3lr&#10;a6yDcWSrj3ZfqZ56W6mvfFmqyXxap+J7XqDje2Gb43pjl+R5ZpTld2aS5ndmkuZ3ZpLmd2aS5ndm&#10;kuZ3ZpLmd/9wEgH/gA4B/5IOAPKjCwDZswkAz74JAMvMCQDE0xcAutIsB7DPOxalzEYmmshQNY/E&#10;WEGFwV9NfL5nVnO8b15ruXdlZLiCa162jnBZtZ1zVbWudVS2yHVTs+d2V6vmdlqk5nZcoOd1X5zn&#10;dGCa6HRgmuh0YJrodGCa6HRgmuh0YJrodP9yEgH/hgwA+5gJANmpBgDOtQcAxsEHAMDPCQC62xMA&#10;sdopBafYNxKc1EQhktFNMIfOVTx9y11HdMllUGzHbVdlxXZeXsSBY1nDjmhUw51rUcOubE/EyG1O&#10;wu1tULjrb1Ow63BVq+pwWKbrcFmj63BZo+twWaPrcFmj63BZo+twWaPrcP93DwH/jQgA3qACAM+u&#10;BQDEuQUAu8UGALXTCgCu4RYBpuEpBp3gNxGT3kIdidxMKX/aVDV111w/bdVkSGXTbE9f0nZUWdKB&#10;WVTRjl1Q0Z1gTdKwYkvTyWJK0u1iS8jyZk2/8WhPuPBpUbLwaVKv72lSr+9pUq/vaVKv72lSr+9p&#10;Uq/vaf9/CgDtlgAA0qYBAMSyAwC5vAMAsMkGAKnYCgCh5xkCmecqCZDnNxSH5kIffeVKKXTkUTNr&#10;41k6ZOJhQV7ia0dY4nVLU+GAT0/ijVNL4ptVSeOsV0fkxFdG4+lXRt32WUfQ91xJyPdeSsH2YEu9&#10;9mBLvfZgS732YEu99mBLvfZgS732YP+JAADZngAAx6wBALm2AgCuwQMApc4GAJzkDACV7x0Dje8s&#10;C4XvORV870Eec+9JJ2ruUC9i7lc1XO5fOlbuaD9S7nFCTe98RknviUlG8JZLQ/CmTUDxuU4/8ttP&#10;PvD3TkLm+09D3ftRRNT8U0XP/FRFz/xURc/8VEXP/FRFz/xURc/8VOGVAADLpgAAu7AAAK67AQCi&#10;yAIAmNUFAJD4DwGJ+CAEgvguC3n5NxNw+T8baPlGImD6TSha+lQtVPpcMU/7ZTVL+204R/x3O0P8&#10;gz0//ZA/PP2fQTr+r0M4/8ZEN//qRTb8/UU78v9EPur/RD7m/0Y+5v9GPub/Rj7m/0Y+5v9GPub/&#10;RtCfAAC9rAAArrUAAKLCAACVzwAAit0DAIT/EgF7/x4DdP8qCWz/Mw9k/zsWXf9DG1f/SiBR/1Ek&#10;TP9YJ0j/YCpE/2gsQP9xLjz/ezE5/4gyNf+WNDP/pDYx/7Y3L//QOC7/7zkt//85Mf//OTP8/zkz&#10;/P85M/z/OTP8/zkz/P85M/z/OcGoAACvsQAAor0AAJTKAACH2AAAffMHAHb/EgFt/xoDZf8kBV7/&#10;LQpY/zYPUv89E0z/RRZI/0wZQ/9TGz//Wh48/2EgOP9pITX/ciMx/30lLv+KJiv/mSgp/6cpJ/+5&#10;Kyb/0iwl/+8sJP//LST//y0k//8tJP//LST//y0k//8tJP//LbGuAACjuQAAlMYAAIbTAAB54QAA&#10;cf8IAGf/DwFf/xUCV/8eA1H/JgVL/y4HRv82CkH/PQw9/0QOOf9LEDb/URIy/1gTL/9fFSz/ZxYp&#10;/3EXJv98GCP/iRog/5gbH/+mHB3/tx0c/8oeHP/mHxv/8B8b//AfG//wHxv/8B8b//AfG//wH6S1&#10;AACVwgAAhs8AAHfeAABr9AAAYv8DAFn/CwFR/xEBSv8XAkT/HwM//yYEOv8tBTb/NAYy/zoHLv9A&#10;CCv/Rggo/0wJJf9SCSL/WQog/2ILHf9rDBr/dg0X/4QOFf+SDxT/oBAT/60RE/+6ERP/wxIT/8MS&#10;E//DEhP/wxIT/8MSE//DEpe+AACGzAAAd9sAAGnnAABc/QAAVP8AAEv/BQBD/wwBPf8RAjf/FwIy&#10;/x4DLv8kAyr/KgQl/y8EIv81BR//OgUd/z8FGv9FBhj/SwYW/1IGFP9aBxL/YgcQ/2wHD/93CA3/&#10;hAgM/5AIDP+cCAz/oggM/6IIDP+iCAz/oggM/6IIDP+iCP9QIAL/SyoD/0Q2Bf9HOgb/Sj8I/05J&#10;D/9PVBf/T2Ae/01sJP9KeSr/SIUu/0aQMv9EmjT/Q6I3/0KqOP9BsTr/QLk7/0DBPP8/yz3/Ptw+&#10;/z7oPv898z7/Pfs//z7/Pv9A/z76Q/899ET/Pu5G/z/uRv8/7kb/P+5G/z/uRv8/7kb/P/9QIAL/&#10;SyoD/0U1Bf9KOAb/TT0I/1FID/9SUhf/UV4e/09qJf9Ndyv/SoMv/0iOM/9GmDb/RKE4/0OpOv9C&#10;sDz/Qrg9/0HBPv9Ayz//QNxA/z/pQP8/9ED/Pv1B/0D/QP1C/0D2Rf9A8Eb/QelI/0HpSP9B6Uj/&#10;QelI/0HpSP9B6Uj/Qf9RHwL/TCkD/0c0Bf9NNgb/UTsI/1VGEP9WUBj/VVwf/1JoJv9QdCz/TYAx&#10;/0qMNf9Ilzj/RqA7/0WoPP9EsD7/Q7g//0PBQf9CzEH/Qd5C/0HrQ/9A9UP/QP1D/0P/Q/hG/0Lw&#10;SP9D6kn/RONK/0XjSv9F40r/ReNK/0XjSv9F40r/Rf9SHwL/TSkD/0oyBP9QMwb/VTkI/1lDEP9a&#10;TRj/WVgg/1ZkJ/9TcS3/UH0z/02JN/9LlDr/SZ49/0emP/9GrkH/RbdC/0TBRP9EzEX/Q99F/0Lt&#10;Rv9C90b/Q/1G+Ub/RvBJ/0bpS/9H4kz/SNtN/0jbTf9I203/SNtN/0jbTf9I203/SP9THgL/TigD&#10;/04vBP9UMAb/WjYI/15AEP9gShj/XlUg/1tgKP9YbS//VHk0/1GFOf9OkT3/TJtA/0qkQv9JrUT/&#10;SLZG/0fBR/9GzUj/ReFJ/0TvSv9F+Er7R/1K8Ur/SehN/0vfTv9M10//TM9R/0zPUf9Mz1H/TM9R&#10;/0zPUf9Mz1H/TP9UHQL/UCcD/1IsBP9ZLQX/XzII/2Q8EP9mRxj/ZFIg/2FcKP9daDD/WnU2/1aB&#10;O/9SjT//T5hD/02iRf9Mq0j/SrVJ/0m/S/9IzEz/SOFN/0juTfxI+U7yS/xN5079T91Q/VDSUv5Q&#10;zFP/UcZU/1HGVP9RxlT/UcZU/1HGVP9RxlT/Uf9VHQL/UScD/1YpBP9eKgX/ZC8I/2o6D/9sRRf/&#10;bE8g/2hZKP9kYzD/YHA3/1x8Pf9YiEL/VZNG/1OdSf9Rpkv/T7BN/066T/1NxlD6TdlR9kzqUfJN&#10;91HnUPpS21L7VM5U/FXHVv1VwVf+VbxY/lW8WP5VvFj+VbxY/lW8WP5VvFj+Vf9XHAL/UiYD/1om&#10;BP9iJgT/aiwH/3E3Dv9zQhb/c0wf/3BWKP9rYDD/Zms4/2N3Pv5fg0T7W45I+ViYTPdWoU/1VatR&#10;81O1U/FSwVTvUdBV61HnVeZS9lbaVPlYzFb6WcNY+1q8Wvtat1v7WbNc+1mzXPtZs1z7WbNc+1mz&#10;XPtZs1z7Wf9YGwL/UyUD/14jA/9nIwT/cCoG/3c1Df96QBX/ekod/3hTJv9zXC/8bmY3+GlyP/Rl&#10;fkXxYYlK7l6TTutcnVLoWaZV5liwV+RXvFjiVsxZ3lbkWdhW9FvKWPddwFr4Xrhc+F6zXfherl74&#10;Xatf+VyrX/lcq1/5XKtf+VyrX/lcq1/5XP9ZGwL/ViMD/2IgA/9sIAP/dSgF/30zC/+APRP/gUcb&#10;/39QJPl7WS30dmI27nFtPupseUXmaIRL4mSOUd5hmFXbXqJZ1lysW9NbuF7QWsZfzVrfYMha8mG+&#10;XPVitV70Yq5g9WKqYfVhpmL2YaNj91+jY/dfo2P3X6Nj91+jY/dfo2P3X/9aGgL/WSEC/2YdAv9w&#10;HgP/eiYE/4IxCf+GOxD/iEQZ+YZNIfKDVivrfl405XlpPeB0dEXab39M02qJU89mkljLY5xdx2Gm&#10;YMRfsWPBXr9kvl7SZbpf7GayYPJmq2LyZqVk8mWhZfNkn2X0Y5xm9WKcZvVinGb1Ypxm9WKcZvVi&#10;nGb1Yv9bGgL/XB8C/2kbAv91HAL/fiQD/4cuCP+MOA77jkIW8o5KHuuLUifkh1sw3YFmOtN6cEXN&#10;dXpOyHCDVcNsjVu+aZZgumagZLdkq2e0Y7hpsWLKaq5j5mqoZO9qombvaZ1n8GiaaPFnmGnyZpZp&#10;82SWafNklmnzZJZp82SWafNklmnzZP9bGQL/XxwC/2wYAv95GwL/gyED/4wsBv+RNgv1lD8S7JVH&#10;GeSTTyLcjlgt0odiOsqBbEXDe3VOvnZ/VrhyiF20bpFir2ubZqtppmqoZ7NspWfDbqJn4G6eae1t&#10;mWrubJZr72qTbPBpkmzxZ5Bs8maQbPJmkGzyZpBs8maQbPJmkGzyZv9cGQH/YhoC/3AWAv98GQL/&#10;hh8C/5ApBPqWMwnwmjwO55tEFd+aSx3TlFUsyo1fOcKHaUW7gXFPtXx7V694hF6qdI1jpXGXaKFu&#10;omydbK5vmmy+cJhs2XGVbetvkW7sbo9v7WyNb+9qjG/waYtv8WeLb/Fni2/xZ4tv8WeLb/Fni2/x&#10;Z/9dGQH/ZBkC/3IUAf9/GAH/ih0B/5QmA/abMAbrnzgK4qI/ENifRxzNmVIrxJJdObuMZkS0h25O&#10;rYJ3V6d9gF6ieYlknXaTaZhznm2UcapxkHG6co5x0XOMcupxinPrb4hz7W2Hc+5rh3PvaoZy8GiG&#10;cvBohnLwaIZy8GiGcvBohnLwaP9eGAH/ZxcB/3UTAf+DFgH/jhoB/pgjAvGfLATnpTMH3ag5DNGj&#10;RRvHnVAqvpdaOLWSY0StjGxOpod0V6CDfF6af4ZklXyPapB5mm6Ld6ZyiHa2dIV2zHSEd+lyg3fq&#10;cIJ37G6Cdu1sgnbvaoF28GmBdvBpgXbwaYF28GmBdvBpgXbwaf9eGAH/aRUB/3gSAf+GFAH/kRgB&#10;+pwfAe2kJwLiqiwE1qw0C8unQxrBok4puJxYNq+XYUOnkWlNoI1xVpmIeV6ThYJkjYGMaoh/l2+D&#10;faRyf3yzdH18yHV8fehzfHzqcXx77G99eu1tfXnua3158Gl9efBpfXnwaX158Gl9efBpfXnwaf9f&#10;GAH/axMB/3sRAf+JEwD/lRUA9aAaAeipIAHdsCQB0LAyCsasQRi8pkwns6FWNaqcX0Gil2dMmpJv&#10;VZOOd12Mi4BkhoiKaYGFlW58g6Fyd4KwdHWCxXV0g+dzdYHqcXZ/6293fu1teH3ua3h88Gl4fPBp&#10;eHzwaXh88Gl4fPBpeHzwaf9gFwH/bhIB/34QAP+MEQD/mREA8aQTAOOuFgDWthwBy7QwCMGwPxe3&#10;q0slraZUM6ShXUCcnWVKlJhsU4yVdFuGkX1if46HaHmMkm10ip5xcIitdG2IwXRtieRzb4fqcXCE&#10;7G9yg+1tc4Hua3SA8Gl0gPBpdIDwaXSA8Gl0gPBpdIDwaf9hFwH/cRAB/4IOAP+QDgD1nQ0A46kM&#10;ANm1DADPuRoAxbguB7u0PRWxsEkjp6tSMZ6nWz6Wo2NIjp9qUYabcll/mHpgeJWEZnKTj2xtkZxv&#10;aZCqcmaQvnNlkeFyaI7rcGqK7G5siO1sbYbva26E8GluhPBpboTwaW6E8GluhPBpboTwaf9jFQH/&#10;dQ4B/4YNAPiUCwDcoggA1K0JAM+4CgDJvRcAv7wrBrW5OxOrtkchobFQL5itWTuPqmFGh6ZoT3+j&#10;cFd4oHhecp6BZGubjGlmmpltYpmob1+ZvHBemd9vYJbsbmOR7W1mju5rZ4vvammJ8GhpifBoaYnw&#10;aGmJ8GhpifBoaYnwaP9nEgH/eQwA/4oKAN+aBADTpgcAzLEIAMe7CADBwhMAuMIoBK6/OBClvEQe&#10;m7hOLJG1VziIsV5CgK5mS3irbVNxqXZaa6d/YGWlimRgo5doW6Oma1mjumxYo9xrWaDua1ya72pf&#10;lvBpYZLxaGOP8WZjj/FmY4/xZmOP8WZjj/FmY4/xZv9rEAH/fgkA8ZAEANaeAwDMqgYAxLQGAL6+&#10;BQC4yBAAsMgkA6fGNQ2dw0Ibk8BMKIq9VDOBulw+ebdkRnG1a05rs3RUZLF+Wl+wiV9ar5ZiVq6l&#10;ZVOuuWZSr9tlUqvyZlWk8mZYn/JmWpvzZVyX82Rcl/NkXJfzZFyX82Rcl/NkXJfzZP9wDQD/hAQA&#10;3ZYAAM6jAwDErgQAu7cEALTCBQCuzQwAp84gAp7NMQqVyz4Wi8hJI4LGUi56w1o4csFiQGvAakdk&#10;vnNNXr18U1m8iFdUu5VbULulXU67uV5NvNtdS7n3X06x9mBRqvZgU6X2YFWh9mBVofZgVaH2YFWh&#10;9mBVofZgVaH2YP93CADrjAAA05sAAMaoAgC7sQIAsrsCAKrHBgCi0woAndYaAZXWLAaM1DoRg9JG&#10;HXrQTydyzlgxas1gOGTLaD9eynJFWMp8SVTJiE1PyZVRTMmlU0rJuVRJytxTR8j3VUjA/FhKuPtZ&#10;TLL7Wk6t+lpOrfpaTq36Wk6t+lpOrfpaTq36Wv9/AADckwAAyqIAALysAQCxtQAAqMADAJ/LBgCW&#10;2QsAkeAbAYrfLAaC3zkOed5DF3HdTSBq3FYoY9tfL13aZzVY2XE6U9l7Pk/ZiEJL2ZZFSNmmR0ba&#10;ukhF29tHRNj0SULT/01Eyf9PRcL/UEe7/1JHu/9SR7v/Uke7/1JHu/9SR7v/UuaKAADPmwAAv6cA&#10;ALKwAACnuwAAnMYDAJPRBgCL6g4AhegfAn7oLQZ26DgObuhBFmbnSh1f51IjWedbKVXnZC1Q520x&#10;TOd4NUnnhDhG6JE6Q+igPEDpsj4/6ss+PujvPj3m/z894P9CP9f/REDO/0ZAzv9GQM7/RkDO/0ZA&#10;zv9GQM7/RtaTAADEowAAtKwAAKe2AACbwQAAkMwCAIbZBgCA8hIAefIfAnHyKwZq8jYMY/M/El3z&#10;RxhX808dUvNXIU30YCRJ9GkoRvRzKkL1fi0/9YsvPPaZMTr2qTM49740NvjhNTb1+TU18/80N+z/&#10;Njnl/zg55f84OeX/ODnl/zg55f84OeX/OMieAAC2qQAAqLIAAJu9AACPyAAAg9QAAHnoBwBz/BIB&#10;a/0dAmT9JwRe/jEIWP47DVP/QxFN/0sVSf9TGEX/WhpB/2MdPv9sHzv/diE3/4IjNP+QJTL/nycw&#10;/7AoLv/IKS3/6ios//8qLP//Ki/5/yov+f8qL/n/Ki/5/yov+f8qL/n/KrmmAACqrgAAnLkAAI7F&#10;AACB0QAAdd4AAG36CQBl/xEBXv8aAlf/IwNS/ywFTP80B0j/PApD/0QMP/9MDjz/UxA4/1sSNf9j&#10;FDL/bBYv/3cXLP+EGSn/kxon/6IcJf+0HST/zB4j/+0eIv/9HyL//x8i//8fIv//HyL//x8i//8f&#10;Iv//H6yrAACdtgAAj8IAAIDOAABz3AAAZ+kAAF//BgBY/w4AUf8VAUv/HQJG/yYDQf8tBDz/NQU4&#10;/zwGNP9CBzH/SQgu/1AJK/9XCij/Xwol/2kMI/90DSD/gg4d/5IPG/+iEBr/shEZ/8gSGP/lExf/&#10;+hQX//oUF//6FBf/+hQX//oUF//6FJ+zAACQvwAAgMwAAHLaAABk5AAAWPUAAFH/AQBK/wsARP8Q&#10;AT7/FwE5/x4CNP8lAjD/LAMs/zIEKP84BCX/PgUi/0QFH/9KBRz/UQYa/1kGF/9jBxT/bgcS/3wI&#10;EP+MCA//nAgO/6wJDv+7CQ3/0wkN/9MJDf/TCQ3/0wkN/9MJDf/TCZG8AACByQAActcAAGTkAABU&#10;6wAAS/8AAET/AAA9/wQAN/8MADH/EAEs/xYBKP8cAST/IgIg/ycCHP8sAhn/MQMW/zYDE/88AxH/&#10;QgMP/0kEDf9RBAv/WgQJ/2YEBv9zBQP/gQUC/5AFAf+cBQH/qwUB/6sFAf+rBQH/qwUB/6sFAf+r&#10;Bf9EJAL/Py4D/zw2BP9AOAT/QT0G/0FFCP9BUQ3/QF0T/z9qGP88dxz/OoQg/zeRI/82myX/NaQn&#10;/zSsKP80tSr/M74r/zLIK/8y1Sz/MeUt/zHxLf8x+y3/MP8t/zD/Lf8z/y3/Nv8s/jj/Lfk6/y72&#10;O/8u9jv/LvY7/y72O/8u9jv/Lv9FIwL/Py4D/z40A/9CNgT/RDsG/0RDCP9FTw3/RFsT/0FoGf8/&#10;dR3/PIIh/zqPJP84mif/N6Mp/zasKv82tCz/Nb0t/zTILv801i7/M+Yv/zPyL/8y/DD/Mv8w/zP/&#10;L/82/y//Of8v+Tv/MPQ9/zHxPf8x8T3/MfE9/zHxPf8x8T3/Mf9GIwL/QC0D/0EyA/9GMwT/SDgG&#10;/0hACP9JTA7/SFgU/0VlGv9Cch//QH8j/z2MJv87mCn/OqEr/zmqLf84sy7/N70v/zbHMP821TH/&#10;NuYy/zXxMv81+zL/Nf8y/zb/Mv86/zH6Pf8z8z7/NO1A/zTqQf806kH/NOpB/zTqQf806kH/NP9H&#10;IgL/QSwD/0UvA/9JMAT/TDUG/009CP9OSA7/TVQV/0thG/9IbiD/RXsl/0KIKP8/lCv/Pp4u/z2n&#10;L/88rzH/PLgy/zvDM/86zzT/OuE1/zruNf86+DX/Ov81/zr/Nfs+/zXyQf8360L/OOVE/zjhRf84&#10;4UX/OOFF/zjhRf844UX/OP9IIgL/QywD/0gsA/9OLQT/UTEF/1M5CP9VRQ7/U1EV/1FdHP9OaiH/&#10;S3cm/0iDK/9Fjy7/RJkw/0KiM/9BqzT/QbQ2/0C9N/8/yTj/P9s4/z/qOf8/9Tn/P/85+0D/OPFD&#10;/zroRf884Uf/PNpI/z3VSf891Un/PdVJ/z3VSf891Un/Pf9JIQL/RCoD/00oA/9TKQT/Vy0F/1k2&#10;CP9cQg7/W04V/1hZHP9VZSL/UnIo/09+Lf9MijD/SpQz/0ieNv9Hpjj/Rq85/0W4O/9FxDz/RNI8&#10;/ETlPfhE8j31Rf488UX/PuZI/0DcSv9B0kv/QcxN/0HJTf9ByU3/QclN/0HJTf9ByU3/Qf9KIAL/&#10;SCcC/1ElA/9YJQP/XSoE/2AzB/9jPw7/YkoV/2BVHP9cYSP/WW0p/1V5Lv9ShDP/UI82/U6ZOftM&#10;ojv6S6o9+Eq0P/dKvkD1ScxA8UnhQe1K8EHqSvxC5Er/RNhM/0XMT/9GxlD/RsBR/0a+Uf9GvlH/&#10;Rr5R/0a+Uf9GvlH/Rv9MIAL/TCQC/1UhAv9dIQP/YycE/2cxBv9qPAz/akcU/2dSG/9jXCP/X2gq&#10;+1x0MPdZfzX1Voo58lSUPPBSnT/uUaZB7FCvQ+pPukToTsdE5k/dReFP7kXdTvtI1E//SchR/0rA&#10;U/9KulT/SrZV/0q0Vv9KtFb/SrRW/0q0Vv9KtFb/Sv9NHwL/UCEC/1oeAv9iHgL/aSUD/20tBf9x&#10;OQv/cUQS/29OGvtrWCL1ZmMp8WNvMO1gejbpXIU75lqPP+RYmELhVqJE31WrRtxTtkjaUsNK1lLY&#10;StFT7EvMU/pNxVT/TrxW/0+1V/9PsFj/TqxZ/02qWv9Nqlr/Tapa/02qWv9Nqlr/Tf9OHgL/Ux4C&#10;/14bAv9nGwL/biID/3MqBP93NQn/eEAQ+XdKGPJzVCDsb14o52tqMOJndTbeY4A82V+KQdRdk0bR&#10;W51JzlmmTMtYsE7IV7xQxlbNUcNX5lG+V/dSuFj/U7Ba/1OrXP9Sp13/UqNd/1GiXf9Qol3/UKJd&#10;/1CiXf9Qol3/UP9PHgL/VxsC/2IXAf9sGQL/dCAC/3knA/9+Mgf5gDwN8X9GFep7UB3kd1sm3XNm&#10;LtVtcDfQaXo+y2WERMdijknEYJdNwF6gUL1dqlO7W7ZVuFvFVrVb31ayXPNXrF39V6Ze/VahYP5V&#10;nmD/VJxh/1OaYf9TmmH/U5ph/1OaYf9TmmH/U/9QHQL/WhkB/2UVAf9wFwH/eB0B/38kAv2ELgXz&#10;hjgK6oZCEeOESxnbf1cj0XliL8t0bDjFb3ZAwGx/RrxoiEu4ZpFQtWObU7FhpVauYLBZq1+/Wqlf&#10;1FumYO9bomH6Wp1j+1mZZPxYlmT9V5Vl/lWUZf5VlGX+VZRl/lWUZf5VlGX+Vf9QHQL/XRcB/2kS&#10;Af90FQH/fRoB/4QhAfeJKgPtjTQH5I09DdyLSBbRhVQjyX9eLsJ6aDi8dXFAt3F6R7JuhE2ua41S&#10;qmiWVqdmoFmjZatcoGS5Xp5kzV6bZOpemGb4XZRn+VySaPtakGj8WY5o/VeOaP1Wjmj9Vo5o/VaO&#10;aP1Wjmj9Vv9SHAH/XxQB/2wRAf94EwH/gRcB/4gdAfKPJQLnky8E3pU4CdOQRRXKi1EiwoVbLruA&#10;ZTi0e25Br3d3SKp0f06lcIhToW6SV51rnFuZaqdelmm1YJRoyGGSaeZgj2r3X41r+F2La/lciWz7&#10;Wohs/FiIa/xYiGv8WIhr/FiIa/xYiGv8WP9UGgH/YhMB/28QAf97EgD/hRQA+o0ZAO2THwHimSgC&#10;2JkzCMyVQhTEkE4hvItZLbSFYjeugWtAqHxzSKJ5fE6ddoVUmXOOWJVxmFyRb6RgjW6xYottw2OJ&#10;buJih2/2YYZv91+Fb/ldhG/6W4Nv+1mDb/xYg2/8WINv/FiDb/xYg2/8WP9WGAH/ZBEB/3IOAP9+&#10;EAD/iBEA9ZEUAOiYGQDdniAB0Z4xB8eaQBO+lUwgtpBWLK6LYDenhmhAoYJwSJx+eU6We4JUkniL&#10;WY12lV2JdKBhhXOuY4Jyv2SAc95kgHT1Yn909mB/c/hefnP5XH5y+lp+cvtZfnL7WX5y+1l+cvtZ&#10;fnL7Wf9YFwH/ZxAB/3UOAP+BDgD/jA4A8ZUQAOOdEQDWoxsAy6EvBsKePhK5mUoesJRUK6mQXTai&#10;i2Y/m4duR5WEdk6QgH9Ui36IWYZ7kl2BeZ5hfXirZHp4vGV5eNlleHn0Ynl49mB5d/heeXb5XHl1&#10;+lp5dftaeXX7Wnl1+1p5dftaeXX7Wv9aFQH/aQ4A/3gMAP+EDADvkAsA3ZoKANmiCwDQphgAxqUs&#10;Bb2iPBC0nkgdq5lSKaOVWzSckWM+lY1rRo+Jc02JhnxThISFWH+BkF16f5thdn6oZHN9uWVxftNl&#10;cX7yY3J99mBze/dedHr5XHR5+lt1eftadXn7WnV5+1p1eftadXn7Wv9dEwH/bA0A/3sLAPaICQDc&#10;kwYA1Z0JANGlCgDKqhUAwakqBLemOg+uokYbpp5QKJ6aWTOWlmE8j5NpRImPcUyDjXlSfYqDV3iI&#10;jVxzhplgb4SmY2yEt2RqhM9kaoTwYmyC9mBtgPdeb3/5XG99+ltwfPtacHz7WnB8+1pwfPtacHz7&#10;Wv9fEQH/bwoA/34IAOOMAwDWlwUAz6AHAMqoCADErhMAu60nA7KrNw2pp0QZoKROJpigVzGRnF86&#10;iplnQ4OWb0p9k3dQd5GAVnKPilptjZZeaIujYWWLtGNji8xjY4vuYWWJ919nhvheaYT5XGqC+lpr&#10;gftaa4H7WmuB+1prgftaa4H7Wv9iEAD/cgcA+IIDANuPAgDPmgUAyaMGAMOsBgC9shAAtbIkAqyw&#10;NQujrUIXm6pMI5KmVS6Ko104g6BlQH2dbEd2m3RNcJl9U2uWiFhmlZRcYpShX1+TsmBdk8lgXZPt&#10;X16Q+F5hjPlcY4r6W2SH+1plhvtZZYb7WWWG+1llhvtZZYb7Wf9mDQD/dwMA44cAANOTAQDKngQA&#10;wqcEALuvBAC1tg0ArrchAqW2Mgmdsz8VlLBKIIytUyuEqls0fahjPHalakNwo3JKaqF7T2WghlRg&#10;npFYW52fW1idsF1WncddVp3rXFea+ltalfpaXJH7WV6O/FhfjfxXX438V1+N/FdfjfxXX438V/9q&#10;CgD/fAAA3IwAAM2YAADDowMAuqoCALOzAQCsvAoApr0dAZ68LwaWujwRjbhHHIW1UCd9s1kwdrFg&#10;OG+vaD9prXBFY6t5Sl6qhE9aqZBSVaieVVKnr1dRqMZXUKfqV1Cl/FdTn/1XVZr9VleW/lZYlf5V&#10;WJX+VViV/lVYlf5VWJX+Vf9vBADmggAA0pEAAMadAAC7pgEAsq4AAKq3AQCiwgUAnMQYAJXDKgSN&#10;wjkNhcBEGH2+TiF1vFYqbrpeMmi5Zjhit24+XbZ4Q1i1gkdUtI9LULSdTk2zrlBLtMVQS7PqUEqx&#10;/1FMq/9STqX/UlCh/1JRnv9RUZ7/UVGe/1FRnv9RUZ7/Uf92AADdiQAAypcAAL6iAACzqgAAqbMA&#10;AKC8AgCYxgYAkcwSAIvMJQKEyzQJfMlAEnXIShttx1MjZ8VcKmHEZDBcw202V8J2OlPCgT9PwY5C&#10;S8GdRUjBrkZHwcVGR8HqRkS+/0lFuf9KR7P/S0mt/0xKq/9MSqv/TEqr/0xKq/9MSqv/TOl/AADR&#10;kAAAwp4AALWnAACqrwAAoLgAAJbBAgCMywcAhNUNAIDVHgF51S4FctQ8DGzTRxRl0lAbX9FZIVrR&#10;YidV0GssUdB1ME3PgTRJz443Rs+dOUTQrjtC0MY7Q9DqOkDN/T4+y/9AQMP/QkG9/0NCuf9EQrn/&#10;REK5/0RCuf9EQrn/RN2IAADHmAAAuKMAAKurAACgtAAAlb4AAIvIAwCA0QcAeOENAHThHQFu4SsD&#10;aOA3CGHgQg5c4E0UV+BWGVPgXx1P4GkiS+BzJUfgfihE4IsrQuCaLT/hqy8+4sEvPuLlLzzf+jE5&#10;3v80Odn/NjrQ/zg7zP85O8z/OTvM/zk7zP85O8z/Oc2SAAC8oAAAragAAKGxAACVuwAAicUAAH7P&#10;AgB02gYAbusRAGjrHgFi6yoDXew1BlfsPwtS7EgPTexRE0rtWhZG7WMZQ+1tHEDteB497oUhOu6T&#10;IzjvoyQ28LYmNfHSJjTv8yY07P8mMuv/KDLn/ysz5P8sM+T/LDPk/ywz5P8sM+T/LMGcAACwpgAA&#10;o64AAJa4AACJwwAAfc0AAHHYAABn5gYAYvYRAFz3HQFX9ycCUvcxBE34OgZI+UIJRPlLC0H6VA4+&#10;+lwQO/tlEjj7bxQ1+3sWMvyJGDD9mBku/aobLP6/HCv/4x0q/PodKvr/HSr3/xwq9/8dKvf/HSr3&#10;/x0q9/8dKvf/HbOjAACkqwAAl7YAAInBAAB7ywAAb9YAAGPfAABb9QYAVf8QAFD/GQFL/yMCRv8s&#10;A0L/NAQ+/zwFOv9DBjf/Swc0/1MIMf9bCS7/ZAor/28MKP98DSb/iw4k/5wQIv+uESH/xRIg/+kT&#10;H//8Ex7//xMe//8THv//Ex7//xMe//8THv//E6apAACYswAAir8AAHvKAABu1QAAYN8AAFTnAABO&#10;/wQASf8OAEP/FAA//x0BOv8lAjb/LAIy/zMDL/86Ayv/QQQo/0gEJf9PBSL/VwUg/2AGHf9sBxr/&#10;eQcY/4oIFv+bCBX/rQkU/8MJE//jCRP/+AkT//8KE///ChP//woT//8KE///CpqxAACLvQAAfMgA&#10;AG3UAABf4AAAUeYAAEf1AABB/wAAPP8JADf/EAAy/xUBLv8dASr/IwEm/ykBIv8vAh//NQIc/zsC&#10;Gf9CAxb/SQMT/1EDEf9aAw//ZgQN/3QEC/+FBAr/lgUJ/6gFCP+5BQf/0AUH/+MFB//jBQf/4wUH&#10;/+MFB//jBY26AAB9xwAAbdMAAF/gAABQ5wAAQu0AADr/AAA1/wAAL/8CACr/CgAm/w8AIv8UAB7/&#10;GgEa/x8BFv8jARP/KAEQ/y0BDv8zAQz/OQIK/0ECB/9JAgP/UwIA/14CAP9sAgD/fAMA/40DAP+d&#10;AwD/rAMA/7UDAP+1AwD/tQMA/7UDAP+1A/85JwL/MzIC/zU0A/84NgP/ODsE/zZDBf8zTgf/MVsJ&#10;/y9oDf8tdhH/K4QU/ymRFv8pmxj/KKQZ/yitGv8otRv/J74c/yfIHP8n1B3/J+Qd/yfvHv8n+R7/&#10;J/8e/yf/Hv8n/x3/KP8d/yv/Hv8t/x/8L/8f/C//H/wv/x/8L/8f/C//H/86JwL/NDEC/zgxA/87&#10;NAP/OzkE/zpBBf83Swf/NVgK/zNlDv8xcxL/L4EV/y2OF/8tmBn/LKEb/yyqHP8rsh3/K7se/yvE&#10;H/8r0B//KuEg/yrtIP8q9yD/Kv8g/yv/IP8r/x//LP8f/y//Ifwx/yL3M/8i9zP/Ivcz/yL3M/8i&#10;9zP/Iv87JgL/NTAC/zsvAv8+MQP/PzYE/z49Bf88SAf/O1UL/zliD/83bxP/NX0X/zOKGf8ylRv/&#10;MZ4d/zCnHv8wrx//MLcg/y/AIf8vyyL/L9wi/y/qI/8v9SP/L/4j/y//Iv8w/yL/MP8j+zP/JfU1&#10;/yXwN/8m8Df/JvA3/ybwN/8m8Df/Jv88JgL/OS0C/z8sAv9DLQP/RDIE/0M5Bf9DRQf/QlIL/0Bf&#10;EP8+axX/O3gY/zmFG/83kB7/N5og/zajIf81qyL/NbMj/zS8JP80xiX/NNQl/zTmJv808Sb/NPsm&#10;/zX/Jf41/yb6Nv8o8zj/Kew6/ynmPP8q5jz/KuY8/yrmPP8q5jz/Kv89JQL/PSoC/0MoAv9HKQP/&#10;SS0E/0o2Bf9KQQf/SU0M/0daEf9FZxb/QnQa/0CAHf8+jCD/PZUi/zyeJP87pib/O64n/zq3KP86&#10;wSj/Os0p/zrhKf467in7Ovkp9zv/KfY6/yvwO/8t6D3/LuE//y7bQf8u20H/LttB/y7bQf8u20H/&#10;Lv8+JQL/QSYC/0gkAv9MJQL/TykD/1IzBf9RPgf/UUkM/09WEv9MYhf/Sm8c/0d7IP9FhiP/Q5El&#10;/0KaJ/9Boin/Qaoq/UCyK/xAvCz7P8gt+D/bLfRA6y3wQPct7UD/L+s//zHkQf8y20P/M9FE/zPL&#10;Rv8zy0b/M8tG/zPLRv8zy0b/M/9AJAL/RSMC/0wgAv9SIQL/ViYD/1kvBP9ZOgf/WUYM/1ZREv9U&#10;XRj/UWod/k51IfxMgSX5Soso90mVK/VHnSzzR6Yu8kauL/BFuDDvRcQx7UXTMehG6DHlRvYy4kX/&#10;Nd9E/zbTR/83ykj/OMRK/zi/S/83v0v/N79L/ze/S/83v0v/N/9BIwH/SR8B/1EcAf9XHAL/XCMC&#10;/2AsA/9gNgb/YEEL/15NEf1bWBj4WGQd9FVwI/FTfCfuUIYr60+QLulNmTDnTKEy5UyqM+NLtDTi&#10;S8A14EvPNdtL5jbVSvQ40Ur/Os5K/zzETP88vU3/PLhP/zy0T/87tE//O7RP/zu0T/87tE//O/9C&#10;IgH/TBwB/1UYAf9cGQH/YyAC/2YoA/9oMgX/aD0J+mZIEPRjUxfuYF8d6l1rI+ZadijiV4Et31WL&#10;MNxTlDPZUZ021VCmONNPrzrQT7s7zk7JPMtP4T3HT/I+w0//QMBP/0G3Uf9BsVL/QK1T/0CqVP8/&#10;qlT/P6pU/z+qVP8/qlT/P/9GHwH/UBkB/1kVAf9iFwH/aB0B/2wkAv9vLgP5bzgH8W5EDutrThXl&#10;aFsc32RnI9pgcSrUXXsv0FuFNMxYjjjJV5c7x1WgPcRUqT/CU7RBv1PCQr1T1kO5U+1EtlP9RbNU&#10;/0WsVv9Ep1f/RKRY/0OhWP9CoVj/QqFY/0KhWP9CoVj/Qv9IHQH/UxYB/10SAf9mFAH/bRkB/3Ih&#10;Aft1KQLydjMF6XY+C+JzShLbb1ca0mtiI81nbCvIZHYxxGF/N8BeiTu9XJI+uluaQbdZpES1WK5G&#10;sle7R7BXzUitWOhIqlj6SadZ/0ihWv9InVv/R5tc/0aZXP9FmVz/RZlc/0WZXP9FmVz/Rf9LGgH/&#10;VxMB/2EQAP9rEgD/chYA/3gcAfV7JAHrfS0D4n45B9l7RhDQdlMayXFeJMNtaCy+anEzumd7OLZk&#10;gz2yYoxBr2CVRaxen0epXalKply2S6Rcx0yiXOJNn133TJxe/0yYX/9KlWD/SZNg/0iRYP9HkWD/&#10;R5Fg/0eRYP9HkWD/R/9OGAH/WhEB/2QOAP9vEAD/dhMA/H0XAO+BHgHkhCcC24Q0BdCBQw/IfE8Z&#10;wXhaI7tzZCy1cG0zsWx2Oq1qfz+pZ4hDpWWRR6Jjm0qfYqVNnGGxT5lgwVCXYNxQlWHzT5Ni/06Q&#10;Y/9MjmT/S4xk/0qLZP9Ii2T/SItk/0iLZP9Ii2T/SP9QFgH/XBAA/2gNAP9yDgD/ehAA9oESAOmG&#10;FwDeiiAB0oowBMmGQA7Bgk0Zun1XI7R5YSyudWo0qXJyOqRve0CgbIREnWqNSJlol0yVZ6FPkmat&#10;UZBlvVKOZdRTjGbwUYtn/1CIZ/9Oh2j/TIZo/0uFZ/9JhWf/SYVn/0mFZ/9JhWf/Sf9SFAH/Xw4A&#10;/2sLAP91DAD5fg0A8IUOAOOLEADWjxoAzI4uBMOLPQ27h0oYtINVIq1+Xiune2czondvOp10eECZ&#10;coBFlW+JSZFtk02NbJ5QimqqU4dquVSFas9UhGvuU4Ns/1GCbP9PgWv/TYBr/0yAa/9KgGv/SoBr&#10;/0qAa/9KgGv/Sv9UEgH/YQwA/24KAP14CQDogggA3IkJANiPCwDQkxcAxpMrA76QOwy2jEgXrohS&#10;IaeEXCuhgGQznHxtOpd5dUCSd31FjnWGSopykE6GcZtRgm+nVH9vtlV9b8tWfG/rVHxw/1J7cP9Q&#10;e2//Tntv/017bv9Le27/S3tu/0t7bv9Le27/S/9XEQD/YwoA/3AHAPB8BQDchQUA1IwIANCTCQDK&#10;lhQAwZcpA7mUOQuxkEYWqY1QIKKJWiqchWIyloJqOZF/cj+MfHpFh3qDSoN4jU5/dphRe3WkVHh0&#10;s1Z2dMhWdXToVXV1/VN1dP9RdXP/T3Zy/012cf9MdnH/THZx/0x2cf9MdnH/TP9ZEAD/ZgcA/3ME&#10;AOF/AQDWiAQAz5AGAMqWCADEmhIAvJsmArSYNwmslUQUpJFOH52OVyiWimAxkIdoOIuEcD+GgnhE&#10;gX+BSX19i014e5ZRdHqiVHF5sVZvecVWbnrmVW56/FNvef9RcHf/T3F2/01xdf9McXX/THF1/0xx&#10;df9McXX/TP9bDgD/aQQA9ncAAN2CAADQiwMAyZMFAMSZBgC+nhAAtp8kAq6dNAimmkETn5ZMHZiT&#10;VSeRkF4vi41lN4WKbT2AiHVDe4V+SHaDiExygpNQboCgU2t/rlVof8JWZ3/jVWiA+lNpfv9Ranz/&#10;T2t7/01sef9MbHn/TGx5/0xsef9MbHn/TP9eDAD/bAEA5noAANaGAADLjwIAxJcEAL6dBAC4og4A&#10;saMhAamiMgehnz8RmZxKG5KZUyWLllwthZNjNX+Razt6jnNBdYx8RnCKhUtriJFPZ4edUmSGrFRi&#10;hr9VYYbhVGGG+VJjhP9QZYH/T2Z//01nfv9MZ37/TGd+/0xnfv9MZ37/TP9hCgD/bwAA4H4AANCJ&#10;AADGkwEAv5sDALihAgCxpgsAqqgeAaOnLwWbpT0PlKJIGYyfUSKFnFkrf5phMnmYaTl0lXE/b5N5&#10;RGqSg0hlkI5MYY+bT16OqlJbjr1SWo7eUluN+FBci/9PXoj/TmCF/0xhg/9LYYP/S2GD/0thg/9L&#10;YYP/S/9kBQD1dAAA2oIAAMuOAADBlwAAuJ4BALGlAACpqwcAo60aAJysLASVqzoMjahFFoamTx9/&#10;pFcoeaJfL3OgZjVtnm47aJx3QGOagUVfmYxJW5iZTFeXqE5Vl7tPVJfcTlSW9k5VlP9NWJD/TFmN&#10;/0tbiv9KW4r/SluK/0pbiv9KW4r/Sv9oAADleQAA0YcAAMWSAAC7nAAAsaIAAKmpAAChsQIAm7MV&#10;AJWzKAKOsjYJhrBCEn+uTBt4rFQjcqpcKmyoZDFnp2w2YqV1O12kf0BZo4pDVaKXR1Ghp0lPobpK&#10;TqLZSU6g9UlOn/9JUJn/SVKW/0hUkv9HVJL/R1SS/0dUkv9HVJL/R/9uAADefwAAyo0AAL6YAACz&#10;oAAAqqcAAKGuAACXtgAAkboQAIy6IwGFuTIGfrg+Dne2SRdxtVIea7NaJWWyYitgsWowW7BzNVev&#10;fTlTrok9T62WQEytpUJKrblDSa7YQkir9UNHqv9ESaX/REug/0RNnP9ETZz/RE2c/0RNnP9ETZz/&#10;ROp1AADShgAAw5MAALedAACspAAAoqsAAJizAACOuwEAhcEMAIHCHQB7wi0DdcE6CW/ARRFpv08Y&#10;Y75XHl69XyNZvGgoVbtxLVG7ezBNuoc0SrqVN0e6pTlFurg6RLrXOUO49TtCtv89QrP/PkSu/z5F&#10;qf8+Ran/PkWp/z5Fqf8+Ran/PuB9AADJjQAAu5oAAK6iAACjqQAAmLEAAI65AACEwQIAeckHAHTL&#10;FABwzCYBa8s1BWXLQApgyksQW8pUFlfJXRpSyWUfTshvI0vIeiZHyIYpRMiULELIpC5AyLgvP8nX&#10;Lz/H9TA9xP8zO8P/NTy+/zY9uP83Pbj/Nz24/zc9uP83Pbj/N9GGAADAlQAAsp8AAKWnAACarwAA&#10;jrcAAIO/AAB4xwMAbs8HAGXXDQBj2B0AYNgtAlvYOgRX2EYJU9hQDU/YWRFL12IVR9dsGETXdxtB&#10;14QePtiTIDzYoyE72bciOtrVIjrW8iM31P8nNtL/KTTR/ys2yv8tNsr/LTbK/y02yv8tNsr/LcWQ&#10;AAC2nQAAqKUAAJytAACPtgAAg74AAHfHAABszwIAYtYHAFrkDgBY5BwAVOQpAVDkNQNM5T8FSOVJ&#10;B0XlUwpC5lwNP+ZmDzzmcRI6534UN+eMFjXnnBcz6K4ZMunGGTLo6hkx5f4ZL+T/HC7k/x4t4v8g&#10;LeL/IC3i/yAt4v8gLeL/ILqaAACqowAAnasAAJC0AACDvQAAd8YAAGvPAABf1gAAVN4EAFHwEABN&#10;8BsASvAmAUbxMAJC8joDPvJDBDvzSwU481QHNvRdCDP0aAkw9XQLLvWBDCz2kQ4q9qIPKPe3ECf4&#10;1hEn9vQRJvP/ESbx/xEl8f8TJfH/EyXx/xMl8f8TJfH/E62hAACgqQAAkrMAAIS8AAB2xgAAac8A&#10;AF3YAABR3wAASe4EAEb8DgBC/RcAPv4hADv+KgE3/zMCNP86AjD/QgMt/0oDK/9TBCj/XAUl/2YF&#10;Iv9zBiD/gwcf/5QIHf+mCBz/vAgb/+IJGv/5CRr//wkZ//8JGf//CRn//wkZ//8JGf//CaKnAACT&#10;sQAAhbsAAHbGAABp0AAAW9oAAE7gAABD5QAAPvsBADr/DAA2/xMAMv8bAC//IwAr/yoBKP8xAST/&#10;NwEh/z8CH/9GAhz/TgIZ/1gDFv9jAxP/cAMS/4EEEf+TBBD/pwQP/70FDv/gBQ7/9gUO//8FDv//&#10;BQ7//wUO//8FDv//BZWvAACGugAAd8UAAGjQAABa2wAATOEAAEDnAAA38wAAMv8AAC7/BwAq/w4A&#10;Jv8TACP/GgAf/yAAG/8mABj/KwEV/zIBEv84ARD/QAEO/0gBDP9SAQn/XQIG/2sCBP99AgL/kAIB&#10;/6MCAP+2AgD/zQMA/+wDAP/sAwD/7AMA/+wDAP/sA4i5AAB4xAAAadAAAFvdAABL4wAAPukAADLu&#10;AAAr/wAAJv8AACH/AAAd/wgAGv8NABb/EQAT/xYAEP8aAA7/HwAL/yQACf8qAAb/MAAC/zcBAP9A&#10;AQD/SgEA/1YBAP9kAQD/dQEA/4gBAP+aAQD/qgEA/7sBAP+7AQD/uwEA/7sBAP+7Af8vKwH/KzIC&#10;/y8xAv8wNAL/LzkD/ytBA/8nTAT/I1gF/yFmBv8gdAf/HoIJ/x6OC/8emAz/HqEN/x6pDv8esA//&#10;HbgP/x3BEP8dyxD/HdsR/x3oEf8d8hH/HfwR/x7/Ef8e/xD/Hv8Q/x//Ef8f/xL/If8T/yL/E/8i&#10;/xP/Iv8T/yL/E/8vKwH/LjAC/zIvAv8zMQL/MjYD/y8+A/8rSQX/KVYG/ydjB/8lcQj/JH4L/yOK&#10;DP8jlQ7/Ip4P/yKmEP8irRH/IrUR/yK9Ev8ixxL/ItQT/yLlE/8i8BP/IvoT/yL/E/8j/xL/I/8S&#10;/yP/FP8k/xX+Jv8W/Cf/Fvwn/xb8J/8W/Cf/Fv8wKgH/MS0C/zUrAv83LQL/NjID/zQ6A/8yRQX/&#10;L1IG/y1gB/8sbQr/KnoM/ymGDv8okRD/KJoR/yiiEv8nqhP/J7EU/ye5FP8nwxX/J88V/yfhFf8n&#10;7RX/J/gV/yj/Ff8o/xX/KP8W/yf/F/wp/xj2K/8Z9Cz/GfQs/xn0LP8Z9Cz/Gf8xKQH/NCkB/zko&#10;Av87KgL/PC4C/zo2A/85QgX/N08G/zVcCP8zaQv/MXYO/zCCEP8vjRL/LpYU/y6eFf8tphb/La0W&#10;/y21F/8tvhj/LcoY/y3cGP8t6hj/LfUY/S7/GPou/xj5Lf8a+S3/HPMv/xztMf8d6jL/Heoy/x3q&#10;Mv8d6jL/Hf8zKQH/OCYB/z0kAf9AJQL/QSkC/0IzA/9BPgX/P0oG/z1XCf87ZAz/OXAP/zd9Ev82&#10;iBT/NZEW/zWaF/80ohn/NKkZ/zOxGv8zuhv/M8Ub/TPTG/oz5hv3NPMb8zX+G/E0/x3wM/8f7jP/&#10;IOc2/yHhN/8h3jj/Id44/yHeOP8h3jj/If81JwH/PSIB/0IgAf9GIAH/SCUC/0ovA/9JOgT/R0YG&#10;/0VSCf9DXw3/QWsR/z93FP89ghf+PIwZ/DyVGvs7nRz5O6Ud+DqtHvY6th71OsAf8zrOH/A64x/r&#10;O/Ef6Dr9IeY6/yPkOv8l4Tr/Jdg8/ybQPf8mzT7/Js0+/ybNPv8mzT7/Jv85JAH/QR4B/0cbAf9L&#10;GwH/TyIB/1ErAv9RNgT/T0EG/0xNCf9LWg78SWYS+EdyFvVFfRnzQ4cb8UKRHe9CmR/tQaEg7EGp&#10;IepAsiLoQLwi50DKI+RB3yPgQe8k3ED8J9hA/ynUP/8qz0D/KsdC/yrCQ/8qwEP/KsBD/yrAQ/8q&#10;wEP/Kv88IAH/RRoB/0sXAf9RFwH/Vh8B/1gnAv9YMQP/VzwF/FVICfZSVA7yUGET7k5tF+pMeBvn&#10;SoIe5UmMIOJIlSLgR50k3kelJdxGribaRbkn2EXGKNRF3CnPRu4qy0X7LchF/y7FRf8vwEb/L7pI&#10;/y+1Sf8utEn/LrRJ/y60Sf8utEn/Lv9AHQH/SRYB/1ATAf9WFAD/XBsB/18jAf9gLAL6XzcE811C&#10;CO1aTw3nWFwT4lZoGN5TchzaUX0g1k+GJNJOjyfQTZgpzUygK8tLqS3JSrMux0q/L8VK0DDCS+gw&#10;vUv4MrpK/zO4S/8zs0z/M65N/zOqTv8yqU7/MqlO/zKpTv8yqU7/Mv9DGgH/TBMA/1QQAP9cEgD/&#10;YRcA/2UeAftmJwHyZjED6mU9BuNjSgvcYFcS1V1iGdBabR/MV3cjyFWAJ8VUiSvCUpIuwFGaML5Q&#10;ozK7T600uU+5NbdPyDa0T+I2sU/0N65Q/zisUP84p1H/N6NS/zagU/81n1P/NZ9T/zWfU/81n1P/&#10;Nf9GFwH/UBEA/1gNAP9gEAD/ZhMA/2oZAPRsIQHqbSsC4Ww3BNlqRQrQZ1ISymNeGsVgaCDBXnIm&#10;vVx7KrpahC63WIwxtFeVNLFVnjavVKg4rVSzOqpTwjuoU9o7pVTwPKJV/zyhVf87nVb/OppX/zmX&#10;V/84l1f/N5dX/zeXV/83l1f/N/9JFAD/Uw4A/1wMAP9lDQD/aw8A+m8TAOxyGQDidCMB2HMyA85x&#10;QgnHbU8SwWpaGrtnZCG3ZG0ns2J2LK9ffzCsXoc0qVyQN6dbmTqkWaM8oVmuPp9YvT+dWNFAmlns&#10;P5hZ/j+XWv8+lFv/PJFb/zuPW/86j1v/Oo9b/zqPW/86j1v/Ov9MEgD/Vg0A/2AJAP9oCgD6bwwA&#10;83MOAOV3EQDaeRsAz3kuAsd3Pgm/dEsRuXBWGrNtYCGvamkoqmdyLadlejKjY4M2oGGMOZ1glTya&#10;Xp8/l12qQZVduEKTXctDkF3oQ49e/EGOX/9Ai1//Popf/z2IX/88iF//O4hf/zuIX/87iF//O/9O&#10;EQD/WAoA/2MHAPpsBgDncwYA3XgIANp7CwDRfhcAyH4rAsB8Owi5eUgRsnZTGaxyXSGnb2Yoo21u&#10;Lp9qdzObaH83mGaIO5VlkT6RY5tBjmKnQ4xhtEWJYcdFiGLlRYZi+kOGY/9ChGP/QINj/z6CY/89&#10;gmP/PIJj/zyCY/88gmP/PP9QDwD/WwcA/2YDAOxvAgDcdgMA1HwHANGACQDKghQAwoMoArqBOQez&#10;fkYQrHtRGaZ3WiGhdGMonHJrLphvczOUbXw3kWuEO41qjj+KaJhChmejRIRmsUaBZsNHf2bhR39n&#10;+EV+aP9Dfmj/QX1n/z98Z/8+fGf/PXxn/z18Z/89fGf/Pf9SDgD/XQMA/WkAAOFyAADWegIAzn8F&#10;AMqDCADFhhIAvIcmAbWGNgaug0MPp4BOGKF8WCCbeWAnlndpLZJ0cDOOcnk3inCBPIZuiz+DbZVD&#10;f2yhRXxrrkd6a79IeGvdSHhs9kZ4bP9Ed2z/Qndr/0B3av8/d2r/Pndq/z53av8+d2r/Pv9UDAD/&#10;XwAA8mwAAN12AADQfQIAyYMEAMSHBgC/ihAAt4wjAbCKNAWpiEEOooVMF5yBVR+Wf14mkXxmLYx5&#10;bjKId3Y3hHV/O4B0iD98cpJDeHGeRnVwrEhzb71JcXDZSXFw9Edxcf9EcnD/QnJv/0Fybv8/cm7/&#10;PnJu/z5ybv8+cm7/Pv9WCgD/YgAA5m8AANd5AADMgQEAxYcDAL+LBAC5jg4AspAgAauPMQWkjD8N&#10;nYpKFpaHUx6RhFwli4FkLIZ/azGCfXM2fnt8O3p5hj92d5BCcnacRW91qUhsdbpJa3XUSWt18kdr&#10;df9FbHX/Q21z/0Ftcv8/bXL/P21y/z9tcv8/bXL/P/9ZBwD/ZQAA4nIAANF8AADHhAAAwIoCALmP&#10;AgCzkgwArJQdAKaTLwSekTwLmI9IFJGMURyLiVokhodiKoGFaTB8gnE1eIF6OnR/gz5wfY5CbHya&#10;RWl7p0dmerhIZHvQSGR78Edle/9EZnr/Q2d4/0Fodv8/aHb/P2h2/z9odv8/aHb/P/9bBAD3aQAA&#10;3XYAAM2AAADDiAAAu44AALSTAQCtlwkAp5gaAKCYLAOZljoKkpRFEoySTxqGj1cigI1fKHuLZy52&#10;iW8zcod3OG2FgTxphItAZoKXQ2KBpUZggbZHXoHNR16B70Zfgf9EYH//QmF9/0Fie/8/Y3r/P2N6&#10;/z9jev8/Y3r/P/9eAADpbQAA1nkAAMiEAAC+jAAAtpMAAK6XAACmmwQAoJ0XAJqdKQKTnDcIjJpD&#10;EIaYTRiAllUfepRdJnWSZSxwkGwxbI51NmeNfjpji4k+X4qVQVyJo0RaibRFWInLRViI7URYiP9D&#10;WYb/QVuD/0Bdgf8+XYD/Pl2A/z5dgP8+XYD/Pv9iAADkcQAAz34AAMOIAAC5kQAAsJcAAKebAACe&#10;oQAAmKMTAJOjJQGNojQGhqFADYCfShV5nVMcdJtaI2+ZYihqmGouZpZyMmGVfDddlIY6WZKTPlaS&#10;oUBTkbJBUpLJQlKR60FSkP9AUo//P1WL/z5WiP89V4f/PVeH/z1Xh/89V4f/PflnAADddgAAyYMA&#10;AL2NAACzlQAAqZsAAKCgAACWpwAAj6kPAIuqIQGFqTAEf6g8CninRxJzpVAYbaNYHmiiYCRkoWcp&#10;X6BwLlueeTJXnYQ2U5yROVCcnztOm7A9TJzHPUyb6jxMmf88TJj/PE2V/zxPkf87UI//O1CP/ztQ&#10;j/87UI//O+ttAADTfAAAw4kAALeTAACsmgAAop8AAJmlAACOqwAAhbALAIGxGwB8sSsCd7A4B3Gv&#10;Qw1rrk0UZq1VGWGsXR5dq2UjWapuJ1WpdytRqIIvTaePMkqnnjVIp682R6fGNkam6TZFpP43RaP/&#10;N0ag/zdInP83SZr/N0ma/zdJmv83SZr/N+J0AADKgwAAvI8AALCYAAClngAAm6QAAJCrAACFsQAA&#10;ergEAHa5FAByuSUBbbkzBGi4PwhjuEkOXrdSE1q2WhhWtmIcUrVrIE60dSRLtIAnSLOOKkWznSxC&#10;s64tQbPFLkGz6S1AsP4vP6//MT6t/zJAqP8yQab/MkGm/zJBpv8yQab/MtV8AADCigAAtZYAAKid&#10;AACdowAAkqoAAIexAAB8twAAcL4DAGjCDgBmwx0AY8MtAV7DOQRaw0QIVsJODFLCVxBPwV8US8Fp&#10;F0jBcxpFwH4dQsCMID/AmyI9wK0jPMHEIzzA6SM6vv4mOLz/KDe7/yk4uP8qOLb/Kzi2/ys4tv8r&#10;OLb/K8mFAAC5kwAArJwAAKCiAACUqgAAiLEAAHy4AABxvgAAZsUDAFvLCABXzRMAVs4jAFPOMgFQ&#10;zj4DTc9IBUnPUghGz1sLQ89lDkDPbxA+z3sTO8+JFTnPmRc3z6sYNtDDGDbP6Bg0zfsbMsv/HTHK&#10;/x8wyf8hL8j/IS/I/yEvyP8hL8j/Ib6PAACvmgAAoqEAAJapAACKsAAAfbgAAHG/AABmxgAAW8wC&#10;AFDSBwBH2gwARtwYAEXcJwBE3TUBQd1AAj/eSwM93lUEOt9fBjjfaQc133YJM+CECzHglAwv4aYN&#10;LuG8Di3i4A4t3vgPK93/Eirc/xQp2v8WKNr/Fija/xYo2v8WKNr/FrOYAACloAAAmacAAIuwAAB+&#10;uAAAccAAAGXIAABZzgAATtMAAETbBAA/6Q0APekXADvqIwA56i4ANus4ATTrQgEx7EsCL+1VAy3t&#10;XwMq7msEKO54BSbviAYl75oHI/CuByLxyAci8O0HIez/ByHr/wgg6/8KH+r/Cx/q/wsf6v8LH+r/&#10;C6ifAACbpgAAja8AAH+4AABxwQAAZMoAAFjQAABM1gAAQd0AADjkAAA19gwAM/cUADD3HgAu+CcA&#10;K/kwACj5OAEm+kABI/tJASH7UgEe/F0CHP1pAhr9eQMY/osDF/+eAxX/swQU/9MEFP70BBP8/wMT&#10;+v8DE/n/AxP5/wMT+f8DE/n/A52lAACPrgAAgLgAAHLCAABkywAAVtMAAEnaAAA+3wAANOQAAC70&#10;AAAr/woAKP8QACX/FwAi/x8AH/8mABz/LQAZ/zQAF/88ABT/RAES/04BEP9ZAQ7/ZwEM/3cBC/+K&#10;Agr/nwIJ/7UCCP/VAgf/9AIH//8CB///Agf//wIH//8CB///ApGtAACCuAAAc8IAAGTMAABW1QAA&#10;SN0AADviAAAw5wAAJ+4AACP/AAAg/wQAHP8MABn/EQAW/xYAE/8bABH/IQAO/ycADf8uAAr/NgAH&#10;/z4ABP9IAAD/VAAA/2IBAP9zAQD/hwEA/50BAP+yAQD/ygEA/+oBAP/zAQD/8wEA//MBAP/zAYS3&#10;AAB0wQAAZcwAAFbYAABH3wAAOeUAAC3qAAAj7gAAHP0AABj/AAAV/wAAEf8EAA//CwAN/w4ACf8R&#10;AAb/FQAD/xoAAP8gAAD/JgAA/y4AAP83AAD/QQAA/00AAP9cAAD/bQAA/4IAAP+WAAD/qAAA/7oA&#10;AP/DAAD/wwAA/8MAAP/DAP8kLwH/JS8B/ygvAf8nMQH/JDYC/yA+Av8aSQP/F1YD/xVkA/8TcgT/&#10;En8E/xKKBP8SlAT/Ep0F/xKkBf8SrAb/ErMG/xK6Bv8Swwb/E84H/xPfB/8T6wf/E/YH/xP/B/8T&#10;/wb/E/8G/xT/B/8U/wj/E/8I/xX/Cf8V/wn/Ff8J/xX/Cf8lLgH/KS0B/yssAf8rLgH/KTMC/yQ7&#10;Av8fRgP/HVMD/xthBP8ZbgT/F3sE/xeHBf8XkQX/F5oG/xehBv8XqQf/F7AH/xe3CP8XwAj/GMoI&#10;/xjbCP8Y6Aj/GPQI/xj9CP8Z/wj/Gf8I/xn/Cf8Z/wr/GP8L/xr/C/8a/wv/Gv8L/xr/C/8mLQH/&#10;LCkB/y4oAf8vKgH/LS8C/yk3Av8nQwP/JFAD/yJdBP8gagX/HncF/x6DBv8ejQf/HpYH/x6eCP8e&#10;pQn/HqwJ/x6zCf8evAr/HsYK/x7TCv8e5Qr/HvEK/x/8Cv4f/wr9H/8L/B//DPwe/w38H/8O9yH/&#10;Dvch/w73If8O9yH/Dv8qKgH/LyYB/zIkAf8zJQH/MioB/zE0Av8vPwP/LUwD/ypZBP8oZgX/JnIG&#10;/yV+B/8liQj/JZIJ/yWaCv8loQv/JagL/ySwDP8kuAz/JcEM/yXODf8l4Q38Je8N+Sb6DPYm/w31&#10;Jv8P9CX/EPQl/xHyJv8S7Sf/Eu0n/xLtJ/8S7Sf/Ev8uJgH/NCIB/zcgAf85IQH/OCUB/zkvAv84&#10;OwL/NUcD/zNUBf8xYQb/L20H/y55Cf8thAr/LY0M/yyWDf8snQ3/LKUO/SysD/wstA/7LL0P+SzJ&#10;EPYs3RDzLewP7y34D+0t/xLrLP8U6iz/Feks/xblLf8W4C7/FuAu/xbgLv8W4C7/Fv8yIwH/OB0B&#10;/zwbAf8+GwH/QCIB/0ErAf9ANgL/PkID/zxPBf85XAb/OGgI/TZzC/s1fgz4NYgO9zSRD/U0mRDz&#10;NKAR8jOoEvAzsBLvM7kT7jPFE+s01xPnNOoS4zT3FOE0/xfeM/8Z3DP/Gtsz/xrUNP8azjX/Gs41&#10;/xrONf8azjX/Gv82HwH/PBkB/0EWAP9EFgD/Rx4B/0knAf9IMgL/Rj0D/0RJBfpCVgf2QGIJ8j9u&#10;DO89eQ/tPIMQ6jyMEug7lBPnO5wU5TukFeM6rRXiOrYW4DvCFt870hbaO+gX1Dr2GtA6/xzNOv8e&#10;yzr/Hso6/x/EO/8fwDz/HsA8/x7APP8ewDz/Hv85GwH/QBUA/0URAP9KEwD/ThkA/1AiAf9QLAH9&#10;TjcC9ktDBPBJUAfrSF0K50ZpDeNFdBDgRH4T3UOHFdtCkBfYQZgY1UCgGdNAqRvRQLIcz0C9Hc1A&#10;zB3KQeQexkD0IMJA/yK/QP8jvUD/I7tA/yO2Qf8js0L/IrNC/yKzQv8is0L/Iv89FwD/RBEA/0oO&#10;AP9QEAD/VBUA/1YdAP1WJgHzVTEB61M9A+VSSwbfUFgK2k5jDtRMbhPQSngWzUmBGctIihvIR5Id&#10;xkeaH8RGoyHCRqwiwEW3I75FxSS8RdwkuEbwJbVG/yeyRv8nsEb/J65G/yeqR/8mp0j/JqdI/yan&#10;SP8mp0j/Jv9AFAD/SA4A/04LAP9VDgD/WREA/1wWAPRdHwDqXCoB4ls3AtpaRgXSV1MLzFVeEMhT&#10;aBXEUXIZwVB7HL5PhB+8TYwiuU2VJLdMnSa1S6cns0uxKbFKvyqvStEqrEvrK6lL/CymS/8spUz/&#10;K6NM/yqfTf8qnU3/KZ1N/ymdTf8pnU3/Kf9DEQD/SwwA/1MIAP9aCwD/Xg0A+WAQAOthFgDhYiEA&#10;1mIxAc5hQQXHX04LwlxZEb1aZBe5WG0btlZ2H7NVfiKwU4clrlKPKKtRmCqpUKIsp1CsLaVPuS+j&#10;T8svoFDmL55Q+TCcUP8vmlH/LphR/y2WUv8slFL/K5RS/yuUUv8rlFL/K/9GEAD/TgkA/1YFAP5e&#10;BgDvYgcA52UKAORmDgDWZxkAzWgtAcVnPQW/ZUoLuWNVErRgXxewXmkcrFxxIalaeiSmWYIopFiL&#10;K6FWlC2fVZ0vnFWoMZpUtDOYVMUzllThNJNV9jOSVf8ykVb/MY9W/zCNVv8ujFf/LYxX/y2MV/8t&#10;jFf/Lf9JDgD/UQUA/1oBAO5iAADfZwMA2GoGANVrCgDNbRUAxW4pAb5tOQS3a0cLsWhSEaxmXBio&#10;ZGUdpGJtIqFgdSaeXn4pm12GLZhcjy+VWpkyk1mkNJBZsDaOWcA2jFnbN4pZ8zaJWv80iFv/M4db&#10;/zGGW/8whVv/L4Vb/y+FW/8vhVv/L/9LDAD/VAAA+14AAOJlAADYawEAz24FAMxwCADGchIAvnMm&#10;AbdzNgSxcEQKq25PEaZrWRihaWEdnWdqIpllcieWY3oqk2KDLpBgjDGNX5U0il6gNoderTiFXbw5&#10;g13UOYJe8DiBX/82gF//NIBf/zN/X/8xfl//MH5f/zB+X/8wfl//MP9NCQD/VgAA7mEAAN1pAADR&#10;bwAAynMDAMV1BgDAdhAAuHgjALF4MwOrdkEJpXNMEJ9wVhebbl8dlmxnIpNqbyePaHcrjGd/L4ll&#10;iDKFZJI1gmOdN4Biqjl9Yrk6e2LPO3pi7jl6Y/84emP/Nnlj/zR5Y/8yeWL/MXli/zF5Yv8xeWL/&#10;Mf9PBwD/WQAA5mQAANdsAADMcwAAxHcCAL95BAC5eg4AsnwgAKx8MQOlej4Jn3hKEJp1UxeVc1wd&#10;kXFkIo1vbCeJbXQrhWx8L4JqhTJ/aY81fGibOHlnpzp2ZrY7dGbMPHNn6ztzZ/84c2j/NnNo/zVz&#10;Z/8zc2b/MnNm/zJzZv8yc2b/Mv9RBAD/XAAA4mcAANJwAADHdgAAwHoAALp9AgC0fwwArYEdAKeB&#10;LgKgfzwImn1HD5V6URaQeFoci3ZiIYd0aSaDcnErf3F6L3xvgzJ4bo01dW2YOHJspTtwa7Q8bmvJ&#10;PG1r6TttbP45bWz/N25s/zVua/80bmr/Mm5q/zJuav8ybmr/Mv9TAAD0XwAA3moAAM1zAADDegAA&#10;u34AALWBAACugwkAqIUaAKKFKwKbhDoHlYJFDpB/TxWKfVgbhntfIIF5ZyV9d28qenZ3LnZ0gDJz&#10;c4s1b3KWOGxxozppcLI8aHDGPGdw5ztncfw5aHH/N2hw/zVpb/80aW7/M2lu/zNpbv8zaW7/M/9W&#10;AADrYgAA2G4AAMl2AAC/fQAAt4IAALCFAACohwYAookXAJyKKQGWiTcGkIdDDIuFTROFglUZgIBd&#10;H3x/ZSR4fW0pdHt1LXB6fjFteYg0aXeUN2Z2oTpjdrA7YXbEPGF25Tthdvs5Ynb/N2N1/zVjc/80&#10;ZHL/M2Ry/zNkcv8zZHL/M/9YAADmZgAA0nEAAMV6AAC7gQAAsocAAKuKAACijAIAnI4UAJePJgGR&#10;jjQFi4xAC4WKShGAiFMYe4ZbHXaFYyJyg2onboJyK2qAey9nf4YzY36RNmB9njldfK46W3zBO1t8&#10;4zpbfPo4XHv/N117/zVeef80X3f/M193/zNfd/8zX3f/M/5cAADhagAAzXUAAMB+AAC2hgAArosA&#10;AKWOAACbkQAAlZMRAJCUIgGLkzEDhZI9CX+RSA96j1EWdY1ZG3GMYCBsimglaIlwKWSHeS1hhoMx&#10;XYWPNFqEnDZXg6w4VYO/OVWD4ThVgvk3VoL/NVaB/zRYf/8zWX3/Mll9/zJZff8yWX3/Mu9gAADb&#10;bgAAx3oAALuDAACyiwAAqJAAAJ+TAACUlgAAjZkOAImaHgCEmi4Cfpk6B3mXRQ10lk4Tb5VWGGqT&#10;Xh1mkmUhYpFtJl6PdipbjoEtV42NMFSMmjNRjKo1T4y9NU+M3jVPi/c0T4r/M1CJ/zJRhv8xUoT/&#10;MVKE/zFShP8xUoT/MeplAADScwAAwn8AALaIAACskAAAopQAAJiYAACMnAAAhJ8KAICgGQB8oSkB&#10;d6A2BXKfQQptnksPaJ1TFGScWxlgm2MdXJprIViZdCVVmH4pUZeKLE6WmC5LlqgwSpa8MUmW3DBJ&#10;lPYwSZP/MEmS/zBKkP8vS43/L0uN/y9Ljf8vS43/L+JrAADKeQAAvIUAALGPAACmlAAAm5kAAJGd&#10;AACGogAAeqYDAHanEwBzqCQAbqgyA2qoPQZlp0cLYaZQD12lWBRZpGAYVaNoHFKjcR9OonwjS6GI&#10;JkihlihFoKYqRKG6K0Oh2ipDn/UrQp3/K0Kc/yxCm/8sRJf/K0SX/ytEl/8rRJf/K9dyAADDgAAA&#10;towAAKqUAACfmQAAlJ4AAImjAAB+qAAAcK4AAGqwDgBosR0AZbEsAWGxOANdsEMGWbBMClWvVA5S&#10;r10RTq5lFUuubxhIrXkbRa2GHkKslSA/rKUiPq25Iz2t2CI9q/UjPKn/JTun/yY7pv8mO6T/Jjuk&#10;/yY7pP8mO6T/Jsx6AAC7iAAArpIAAKKZAACXngAAjKQAAICqAAB1rwAAabQAAF65BgBbuhQAWbsk&#10;AFa7MQFTuz0DULtHBU27UAdKulkKR7piDUS6bBBBuncTPrmEFTy5kxc5uaMYOLm3GTe61hk3uPQa&#10;Nbb/HDS0/x4zs/8fM7L/IDOy/yAzsv8gM7L/IMGDAAC0kQAAppgAAJueAACPpQAAgqsAAHaxAABr&#10;tgAAX7wAAFTBAwBMxQ0AS8UZAEnGKABIxjUARcdAAUPHSgNAx1MEPsddBjvHZwg5x3MKN8eADDTH&#10;kA0yx6EOMci1DzDI0w8wxvQQLsT/Ey3C/xUswf8WK8D/FyvA/xcrwP8XK8D/F7iNAACqlwAAnp4A&#10;AJGlAACErAAAeLIAAGu5AABgvwAAVMMAAErIAgBAzQcAOtIOADnSGwA40ygAN9M1ADbUQAA01UsB&#10;M9VVATHWYAIv1mwDLdd6BCvYiwUq2J0FKNmxBifazQYn1+8GJtT/CSXS/wsk0f8MI9D/DSPQ/w0j&#10;0P8NI9D/Da6WAACgnQAAlKQAAIasAAB5tAAAbLsAAGDCAABUxgAASMsAAD7QAAA11QQALd0KACzh&#10;EwAr4h8AKeMqACjkNQAn5D8AJuVKACTmVQAj5mEBIeduASDnfgIe6JACHemkAhvpvAIa6uICGub8&#10;Ahnl/wMZ5P8EGOP/BRjj/wUY4/8FGOP/BaOdAACWpAAAiKwAAHq1AABsvQAAX8QAAFPKAABHzgAA&#10;PNMAADLaAAAq3wAAJe4JACPwEQAh8RkAH/EiAB3yKwAb8zQAGfQ+ABf0SAAV9VIAE/ZfABL2bgER&#10;94ABEPiUAQ/5qgEO+cYBDvntAQ32/wEN9P8BDfP/AQ3z/wEN8/8BDfP/AZmjAACLrAAAfLUAAG2+&#10;AABfxgAAUs0AAEXSAAA52AAAL94AACbiAAAf6gAAHPsGABn/DgAX/xMAFP8aABL/IQAQ/ygADv8w&#10;AA3/OQAL/0MACf9OAAb/XAAE/2wAAv+AAAH/lgAA/60AAP/KAAD/8AAA//8AAP//AAD//wAA//8A&#10;AP//AI2rAAB9tQAAbr8AAGDIAABS0AAAQ9cAADfdAAAr4gAAIuYAABnqAAAV+QAAEv8AABD/CAAO&#10;/w4ADP8RAAn/FgAG/xwAA/8iAAD/KgAA/zMAAP89AAD/SQAA/1cAAP9pAAD/fgAA/5UAAP+sAAD/&#10;xwAA/+gAAP/6AAD/+gAA//oAAP/6AIC1AABwvwAAYckAAFLTAABD2wAANeEAACnmAAAe6gAAFe4A&#10;ABD4AAAO/wAAC/8AAAj/AAAE/wYAAP8KAAD/DgAA/xEAAP8VAAD/GwAA/yMAAP8rAAD/NgAA/0MA&#10;AP9TAAD/ZQAA/3oAAP+RAAD/pgAA/7gAAP/PAAD/zwAA/88AAP/PAP8cLwH/ICwB/yEsAf8eLgH/&#10;GjMB/xQ8Af8PRgH/DVQC/wthAv8JbwL/CXsC/wmGAv8JkAL/CZkC/wmgAv8JpwL/Ca0C/wm0Av8J&#10;vAH/CcUB/wnRAv8J4wL/Ce8C/wn5Af8K/wH/Cv8B/wr/Av8K/wL/Cv8C/wv/A/8L/wP/C/8D/wv/&#10;A/8fLQH/IykB/yQpAf8iKwH/HjAB/xg4Af8UQwH/EVAC/xBeAv8OawL/DncC/w6DAv8OjQL/DpUC&#10;/w6dAv8OpAL/DqoC/w6xAv8OuQL/DsEC/w7NAv8O3wL/DuwC/w74Av8O/wL/Dv8C/w//A/8P/wP/&#10;D/8E/xD/BP8Q/wT/EP8E/xD/BP8jKgH/JiYB/yglAf8nJwH/IysB/x4zAf8bQAH/GU0C/xZaAv8U&#10;ZwL/E3MC/xN+Av8TiQP/E5ED/xOZA/8ToAL/E6cD/xOuA/8TtQP/E74D/xPJA/8T2gP/FOkD/hT2&#10;A/sU/wP5Ff8D+RX/BPgV/wX4Ff8G+BX/BvgV/wb4Ff8G+BX/Bv8mJgH/KiIB/ywgAP8rIgH/KCYB&#10;/ycwAf8kPAH/IkkC/x9VAv8dYgL/G24D/xt6A/8ahAP/Go0D/xqVA/8anAT/GqME/xuqBP8bsgT/&#10;G7oE/xvFBPwb0wT5G+cE9Rz0BPIc/wXxHP8G8Bz/B+8d/wjvHf8J7xz/Ce4c/wnuHP8J7hz/Cf8q&#10;IgH/Lh0A/zAbAP8wHAD/MCIA/zAsAf8uNwH/K0QC/yhRAv8mXQP/JGkD/yN1BP8jfwT+I4gE/SOR&#10;BfsjmAX6I6AF+COnBvcjrgb1I7cG9CPBBvIkzwbuJOQG6iXyBugl/gjmJP8K5CX/C+Ml/wzjJP8M&#10;4iT/DOEk/w3hJP8N4ST/Df8uHgD/MxgA/zUWAP81FQD/OB0A/zgnAf83MwH/ND8B/zJLAv8vWAP7&#10;LmQE+C1vBPUsegXzLIMG8SyMBu8slAftLJwI7CyjCOosqwjpLLMI5yy+CeYszAniLeII3i3xCtss&#10;/gzWLf8O1Cz/D9Is/xDRLP8Qzyz/EM4t/xDOLf8Qzi3/EP8yGQD/NxQA/zoRAP88EgD/PxkA/0Ai&#10;AP8+LQH/PDkB+jpFAvQ4UgPwN14E7DZqBek1dAbmNX4I5DSHCOI0kAngNJgK3jSfCtwzpwvaM7AM&#10;2DO7DNUzyQ3SNN8NzjTwD8o0/RLHNP8TxTT/FMM0/xXDM/8VwDT/Fb80/xS/NP8UvzT/FP82FQD/&#10;OxAA/z4NAP9DDwD/RhQA/0YcAP9GJgD2RDIB70I/AelATAPkP1kE3z5kBts9bwjYPHkK1DyCDNE7&#10;iw3PO5MPzTqaEMs6ohHJOqsSyDq1E8Y6whPEOtUUwDvrFbw6+xe5Ov8Ytzr/GbY6/xm1Ov8Ysjv/&#10;GLE7/xixO/8YsTv/GP85EgD/Pw0A/0MJAP9IDAD/SxAA/0wVAPVMHwDrSioA5Ek3Ad1JRgLVR1ME&#10;0EZfCMxFaQvJRHMNxkN8EMNChBLBQowTv0GVFb1BnRa7QKYXukCwGLhAvBm2QMwas0HmGq9B9xyt&#10;Qf8dq0H/HalB/xypQf8cpkH/G6VB/xulQf8bpUH/G/89EAD/QgkA/0gFAP9NCAD/UAsA+VEPAOtQ&#10;FQDhTyAA2FAxAM9QQQLJT04FxE5aCcBMZA29S20Qukp2E7dJfhW1SIcXs0ePGbFHlxuvRqAcrUaq&#10;HqtFth+pRcYfp0bgIKRG9CChRv8hn0f/IJ5H/yCeR/8fm0f/HppH/x6aR/8emkf/Hv9ADQD/RgQA&#10;/0wAAPhSAgDoVQQA4VUIAOJVDQDVVRkAzFcsAMVXPAK/VkoGulVVCrZTXw6yUmgSr1BxFaxPeRiq&#10;ToEaqE2KHaVMkh+jTJwgoUumIp9LsSOdS8Akm0vYJZlL8CWWTP8klUz/JJRM/yOTTP8ikU3/IZFN&#10;/yGRTf8hkU3/If9CCgD/SQAA/1EAAOZXAADdWwEA1VwFANJbCQDLXBQAw14oALxeOAK2XUYGsVtR&#10;Cq1ZWw+pWGQTplZsF6NVdBqgVH0dnlOFH5tSjiKZUZckl1ChJpVQrSeSULwokVDQKI5Q7CiNUf4n&#10;i1H/JotR/yWKUv8kiVL/I4hS/yOIUv8jiFL/I/9FBwD/SwAA8FUAAN9bAADTYAAAzGEDAMhhBgDD&#10;YREAu2QkALVkNAKvY0IFqmFOCqVfVw+hXWAUnlxoGJtbcBuYWXgelViBIZNXiiSQVpMmjlWeKItV&#10;qSqJVLcrh1TLK4VV6SuEVfwqg1b/KINW/yeCVv8lgVb/JIFW/ySBVv8kgVb/JP9HAwD/TwAA51gA&#10;ANlgAADNZAAAxmYBAMFmBAC7Zg4AtGkgAK5pMQKoaD8Fo2ZKCp9lVA+aY10Ul2FlGJNgbRyQXnUf&#10;jl19IotchiWIW5AohVqaKoNZpiyAWbQtf1nHLn1Z5i18Wvose1r/Kntb/yh7W/8ne1r/Jnpa/yV6&#10;Wv8lelr/Jf9JAAD7UgAA41wAANJjAADHaAAAwGsAALprAgC1aw0Arm0dAKhuLgGjbTwFnWtICplq&#10;UQ+UaFoUkGZiGI1lahyKY3Igh2J6I4RhgyaBYIwpfl+XK3teoy15XrEvd13EL3Ve4i91XvktdV//&#10;K3Vf/yl1X/8odV7/JnVe/yZ1Xv8mdV7/Jv9LAADwVQAA3l8AAM1nAADDbAAAu28AALVwAACvbwoA&#10;qHEaAKNyKwGdcjkEmHBFCZNuTw6PbVgUi2tgGIdpZxyEaG8ggWd3I31mgCZ6ZIopd2OULHVjoS5y&#10;Yq8vcGLBMG9i3zBuY/cub2P/LG9j/ypvY/8ob2L/J29i/ydvYv8nb2L/J/9NAADrWAAA2WMAAMlq&#10;AAC/cAAAt3MAALB0AACpdAcAo3YXAJ53KAGYdjcEk3VCCI5zTA6JcVUThXBdGIFuZRx+bWwfe2x0&#10;I3hqfSZ0aYcpcWiSLG5nni5sZ6wwame+MWln3DBpZ/UuaWf/LGln/ypqZ/8pamb/KGpm/ydqZv8n&#10;amb/J/9QAADnWwAA02YAAMVuAAC7cwAAs3cAAKt5AACkeAMAnXoUAJh7JQGTezQDjnpAB4l4Sg2E&#10;dlMSgHVbF3xzYht4cmofdXFyInJveyZvboUpbG2QLGlsnC5mbKowZGy8MWNs2TBjbPQvY2z/LWRs&#10;/ytka/8pZWr/KGVq/yhlav8oZWr/KP1TAADjXwAAzmkAAMFxAAC3dwAAr3sAAKd9AACefQAAmH4R&#10;AJOAIgCOgDECiX8+BoR9SAx/fFERe3pZFnd5YBpzd2geb3ZwIWx1eCVpdIIoZnOOK2Nymi5gcagv&#10;XnG6MF1x1DBdcfIuXnH/LF5w/ytfcP8pYG//KGBu/yhgbv8oYG7/KPFVAADeYgAAym0AAL11AACz&#10;ewAAq4AAAKKCAACYgQAAkYMPAI2FHwCIhS4Cg4Q7BX6DRQp6gU4PdYBWFHF/XhhufWYcanxtIGd7&#10;diNjeoAnYHmLKl14mCxad6YuWHe4L1d30S9Xd/EuWHb/LFh2/ypZdf8pWnT/KFp0/ydadP8nWnT/&#10;J+1ZAADXZgAAxXEAALl6AACvgAAApoQAAJ2GAACRhwAAiokMAIaKGwCCiysBfYo4BHiJQgh0iEwN&#10;b4dUEmyFWxZohGMaZINrHmGCdCFdgX0kWoCJKFd/lipVfqQsUn62LVF+zi1Rfe8sUn3/K1J8/ylT&#10;e/8oVHr/J1R6/ydUev8nVHr/J+heAADQawAAwHYAALR+AACrhQAAoYkAAJeLAACJjQAAg48IAH6Q&#10;FwB7kScBdpE0A3KQPwZtj0kLaY5RD2WNWRNijGAXXotoG1uKcR5XiXshVIiGJFGHlCdPhqIpTYa0&#10;KkuGzCpLhe4pTIT/KUyD/yhMg/8nTYH/Jk6B/yZOgf8mToH/JuFjAADJcAAAu3sAALCEAACmigAA&#10;m44AAJGRAACEkwAAepUCAHWXEgBymCIAb5gwAmqXOwRml0UIYpZODF+VVg9blF0TWJNlF1WTbhpR&#10;kngdTpGEIEuQkSNJkKEkR5CyJkWQyiZFj+0lRY3/JUWM/yVGi/8kRor/JEaK/yRGiv8kRor/JNhp&#10;AADDdgAAtYEAAKuKAACfjwAAlZMAAIqWAAB+mgAAcJ0AAGufDgBonxwAZqAqAWKgNwJfn0EFW59K&#10;CFieUgtUnloOUZ1iEk6caxVLnHUYSJuBGkWbjx1Cmp8fQJqwID+ayCA/mesfP5j/ID6W/yE+lf8h&#10;P5T/IT+U/yE/lP8hP5T/Ic1wAAC8fQAAsIgAAKSPAACZlAAAjpgAAIOdAAB3oAAAaaQAAGCnCABd&#10;qBQAW6kkAFmpMQFWqTwCU6lFBFCoTgZNqFcJSqhfDEenaA5Ep3MRQaZ/FD6mjRY8pp0XOqavGDmm&#10;xxg5peoYOKP/Gjeh/xs3oP8cN5//HDef/xw3n/8cN5//HMR4AAC1hQAAqY8AAJ2VAACSmgAAhp8A&#10;AHqjAABuqAAAYqwAAFWwAABQsg4ATrIbAE2zKABLszUASbM/AUazSQJEs1IEQbNbBj+zZAg8s28K&#10;OrN7DDezig41spoPM7OtEDKzxRAysukQMbD+EjCu/xQvrf8VL6z/Fi+s/xYvrP8WL6z/FruBAACu&#10;jgAAoZUAAJaaAACJoAAAfaYAAHGrAABlrwAAWbQAAE63AABDvAUAQL0RAD+9HgA+visAPL42ADu/&#10;QQA5v0sBN79UAjXAXwIzwGoEMcB3BS/AhgYtwJcHK8CqCCrBwggqwOcHKb39Cii8/wwnuv8NJ7n/&#10;Die5/w4nuf8OJ7n/DrKMAACllAAAmZoAAI2hAAB/pwAAcq0AAGazAABauAAAT7sAAES/AAA6xAIA&#10;MMkIAC7KEQAtyh0ALMspACvLNQArzEAAKs1KACjNVgAnzmEAJs5vASTOfwEjz5ECIc+lAiDQvQIg&#10;z+QCH836Ax7L/wQeyv8FHcn/Bh3J/wYdyf8GHcn/BqiUAACcmgAAkKEAAIKoAAB0rwAAZ7YAAFu8&#10;AABOwAAAQ8MAADnHAAAvzAAAJ9AEAB/WCgAb2hAAG9saABrbJgAa3DEAGd08ABjdSAAY3lUAF99i&#10;ABbgcgAV4IUAFOGaABPisQAS488AEuD0ABLe/wER3f8BEdv/AhHb/wIR2/8CEdv/Ap6aAACSoQAA&#10;hKkAAHaxAABouAAAW78AAE7EAABCyAAAN8wAAC3QAAAk1QAAHNsAABXfBQAU6Q4AEuoUABHrHQAQ&#10;6yYADuwwAA7tOgAN7kYAC+5TAArvYgAJ8HQACPGJAAfyoAAF8roABPHkAALx/QAC7/8AA+3/AAPt&#10;/wAD7f8AA+3/AJWhAACGqQAAeLIAAGm6AABbwgAATcgAAEDMAAA00QAAKtYAACHbAAAZ4AAAEuQA&#10;AA/wAQAN+QoAC/oPAAn7FQAH+xwABPwkAAH8LAAA/DcAAPxCAAD8UAAA/GEAAP11AAD8jAAA/KQA&#10;APzBAAD86wAA/P8AAP3/AAD9/wAA/f8AAP3/AImpAAB5sgAAarsAAFzEAABOzAAAP9EAADLXAAAn&#10;3QAAHeEAABXlAAAO6AAACvEAAAj9AAAF/wMAAf8JAAD/DgAA/xIAAP8XAAD/HwAA/ycAAP8xAAD/&#10;PgAA/00AAP9fAAD/dQAA/40AAP+mAAD/wgAA/+cAAP/8AAD//wAA//8AAP//AHyzAABsvAAAXcYA&#10;AE7PAAA/1gAAMd0AACXiAAAa5gAAEeoAAAzuAAAF8gAAAP8AAAD/AAAA/wAAAP8AAAD/BQAA/woA&#10;AP8OAAD/EgAA/xgAAP8hAAD/KwAA/zkAAP9KAAD/XQAA/3MAAP+MAAD/pAAA/7kAAP/UAAD/3gAA&#10;/94AAP/eAP8YLAD/GSkA/xkoAP8VKwD/EDAA/ws4Af8DRAH/AFEB/wBeAf8AbAH/AHgB/wCCAf8A&#10;jAH/AJQB/wCcAP8AogD/AKgA/wCvAP8AtgD/AL4A/wDIAP8A1wD/AOcA/wDzAP8A/QD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8bKQD/HSYA/xwlAP8ZJwD/EywA/w40AP8LQAH/CE4B&#10;/wVbAf8DaAH/AnQB/wJ/Af8CiAH/ApEB/wKYAf8CnwH/AaUA/wGsAP8BsgD/AboA/wHEAP8B0QD/&#10;AOQA/wDxAP8A/AD8Af8A/AL/APwD/wD8BP8B/AX/AfwF/wH8Bf8B/AX/Af8fJgD/ISIA/yAhAP8e&#10;IwD/GCcA/xMwAP8RPAH/DkoB/w1XAf8LYwH/Cm8B/wp6Af8KhAH/Co0B/wqUAf8KmwH/CqIB/wqo&#10;Af8KrwH/CrcB/wrAAP8KzAD/CuAA+wrvAPcK+gD1C/8B9Qz/AfQN/wH0Df8C9A3/AvQN/wL0Df8C&#10;9A3/Av8iIgD/JB0A/yQcAP8iHQD/HiIA/xwsAP8ZOAD/FkUB/xNSAf8SXgH/EGoB/xB1Af8QfwH/&#10;EIgB/xCQAf8QlwH/EJ4B/xClAf0QrAH8ELMB+hC9AfkRyQH1Ed0B8RHtAe4R+QHsEv8C6xP/AuoT&#10;/wPpE/8D6RP/A+kT/wPpE/8D6RP/A/8mHQD/KBgA/ygWAP8mFgD/Jh0A/yYoAP8jNAD/IEAA/x1N&#10;Af8bWQH/GWUB/hlwAfwYegH5GIMB9xiMAfYYkwH0GJoB8xihAfEZqAHwGbAC7hm6Au0ZxgLqGtkC&#10;5hrrAeIb+QLgG/8D3hz/BN0c/wXcHP8F3Bz/Bdsc/wXbHP8F2xz/Bf8qGQD/LRMA/y0RAP8tEQD/&#10;LhkA/y0iAP8sLgD/KToA/yZHAfokVAH2I2AB8iJrAe8idQLtIn4C6yKHAukijwLnIpYC5SKeAuQi&#10;pQLiIq0C4SO3At8jwwLdI9YC2CTqA9Ik+QXPJf8GzSX/B8sl/wjKJf8IyiT/CMok/wjKJP8IyiT/&#10;CP8uFAD/MRAA/zINAP80DgD/NRQA/zUcAP8zJwD6MTQA8y9BAO4tTgHpLFoB5SxlAuIscALfK3kC&#10;3SuCA9oriwPYK5IE1SuaBNMrogTRK6oFzyuzBc0rvwbMLM8GyC3nB8Qt9wnBLf8Kvy3/C70t/wy8&#10;Lf8MvCz/DLss/wy7LP8Muyz/DP8xEQD/NQwA/zYHAP86CwD/PBAA/zsVAPg5HwDvNysA5zY5AOE1&#10;RwDcNVQB1TVgAtE1agPONHMEzDR8Bco0hQbINI0HxjOUCMQznAnCM6UJwTOuCr8zuQu9M8gLuzTh&#10;C7c08w20NP8PsTT/D7A0/xCvNP8QrjT/D640/w+uNP8PrjT/D/81DgD/OAcA/zwCAP9ABgD/QQsA&#10;+kEPAO0/FgDjPCIA2j0xANI+QQDMPk8CyD5aA8Q9ZAXBPW4Hvzx2CLw8fgq6O4cLuDuPDLc7lw21&#10;Op8OszqpD7E6tBCvOsIRrjrZEao77xKnO/8TpTv/FKQ7/xOjO/8Tojv/E6I7/xKiO/8Sojv/Ev84&#10;CgD/PAAA/0EAAPVFAADmRgIA4UUHAONCDQDVQxkAzEUsAMZHPAHBR0kCvEZVBLlFXwa1RGgJs0Nx&#10;C7BDeQ2uQoEPrEKJEKpBkRKoQZoTp0CkFKVArxWjQLwWoUDQFp5B6hecQfwXmkH/F5hB/xeYQf8W&#10;l0H/FZdB/xWXQf8Vl0H/Ff87BgD/PwAA+UYAAOVLAADcTgAA000EANFKCQDKShQAwk0nALxONwG3&#10;TkUCsk1QBa9MWgirS2MKqEpsDaZJdA+kSXwRoUiEE59HjBWdR5UXm0afGJlGqhmXRrgalkbKG5NG&#10;5huRR/kbj0f/Go5H/xmOR/8YjUf/GI1H/xeNR/8XjUf/F/8+AgD/QwAA60sAAN1RAADRVAAAylQB&#10;AMZSBQDBUREAuVMiALNVMwGuVEECqlRMBaZTVgiiUV8Mn1BnD51PbxGaTncUmE5/FpZNiBiTTJEZ&#10;kUybG49Lph2NS7Mei0vFHolL4h6HTPcehkz/HYVM/xyFTf8ahUz/GYVM/xmFTP8ZhUz/Gf9AAAD8&#10;RwAA5VAAANVWAADKWQAAwloAAL1YAwC4Vw4AsVkeAKxaLwGnWj0CollJBZ5YUwmbV1sMl1ZkEJVV&#10;axKSVHMVj1N7F41ShBqLUY0ciFGXHoZQox+EULAgglDBIYBQ3SF+UfQgfVH/H31R/x19Uf8cfVH/&#10;G31R/xp9Uf8afVH/Gv9CAADwSgAA31QAAM5aAADEXgAAvF8AALZeAACxXAsAq14aAKVgKwCgYDoC&#10;nF9FBZdeUAmUXFgMkFtgEI1aaBOLWXAWiFh3GIVXgBuDVokdgFaUH35VnyF7Va0ieVS9I3hV1yN3&#10;VfIidlb/IHZW/x92Vv8ddlb/HHZW/xt2Vv8bdlb/G/9FAADsTgAA2lgAAMleAAC/YgAAt2QAALFj&#10;AACrYQgApGMXAJ9kKACaZTcClmRDBZFjTQiOYVUMimBdEIdfZROEXmwWgV10GX5cfRx8W4YeeVqR&#10;IHdanSJ0Waokclm6JXFZ0iVwWvAjb1r/Im9a/yBwWv8ecFr/HXBa/xxwWv8ccFr/HP9IAADnUgAA&#10;01sAAMViAAC7ZgAAs2gAAKxoAAClZgUAn2cUAJppJQCVaTQCkGhABIxnSgiIZlMMhGVbEIFkYhN+&#10;Y2oWe2JyGXhhehx2YIQec1+OIXBemiNuXqglbF24JWpeziZpXu4kaV7/Impe/yBqXv8fal7/Hmpe&#10;/x1qXv8dal7/HflKAADjVQAAz18AAMFlAAC3agAAr2wAAKdsAACfagEAmWsRAJRtIgCQbjEBi209&#10;BIdsRweDa1ALf2pYD3xoYBN4Z2cWdmdvGXNmeBxwZYEebWSMIWpjmCNoYqYlZmK2JmRizCZkYuwl&#10;ZGL/I2Ri/yFlYv8fZWL/HmVi/x1lYv8dZWL/HfJMAADfWAAAymIAAL1pAACzbgAAq3AAAKJwAACZ&#10;bgAAk3AQAI9yHwCKci4BhnI7A4JxRQd9cE4Lem5WDnZtXhJzbGUVcGttGG1qdRtqaX8eZ2mKIWVo&#10;liNiZ6QlYGe0Jl9nySZeZ+olXmf+I19n/yFfZv8fYGb/HmBm/x5gZv8eYGb/Hu9PAADaXAAAxmUA&#10;ALptAACwcgAAp3UAAJ10AACUcwAAjXQNAIl2HACFdysBgXc4A3x2QwZ4dUwJdHRUDXFzWxFucmMU&#10;a3FrF2hwcxplb3wdYm6HIF9tlCJdbKIkWmyyJVlsxyVYbOglWWz9I1lr/yFaa/8fW2v/Hltq/x5b&#10;av8eW2r/HutTAADTYAAAwmkAALZxAACsdgAAo3kAAJl5AACNdwAAh3kLAIN7GAB/fCgAe3w1And7&#10;QAVzekkIb3lRDGx4WQ9od2ETZXZoFmJ1cBlfdHocXHSFH1pzkSFXcqAjVXKwJFNyxSRTcuckU3H8&#10;IlRx/yBUcP8fVXD/HlVv/x1Vb/8dVW//HeVXAADNZAAAvm0AALJ1AACoewAAn34AAJN9AACHfQAA&#10;gH8HAHyAFQB4gSQAdYIyAXGBPQRtgEYHaYBPCmZ/Vg1jfl4RYH1mFF18bhdae3caV3qCHVR6jx9R&#10;eZ0hT3muIk55wyJNeOUiTXf7IU53/x9Odv8eT3X/HU91/x1Pdf8dT3X/Hd9cAADIaAAAuXIAAK56&#10;AAClgAAAmoIAAI6CAACAgwAAeYUCAHSGEQBxiCAAboguAWqIOQJnh0MFY4dMCGCGUwtdhVsOWoRj&#10;EVeEaxRUg3UXUYKAGk6BjRxLgZseSYGsH0iAwSBHgOMfR3/6Hkh+/x5Iff8dSXz/HEl8/xxJfP8c&#10;SXz/HNZhAADCbgAAtHgAAKqAAACfhQAAlIcAAIiHAAB7iQAAcIwAAGuODQBojxoAZo8pAGKQNQFf&#10;jz8DXI9IBVmOUAhWjlgLU41gDlCMaBBNjHITSot9FkiKihhFipkaQ4qqG0KKvxtBiuEbQYj5G0GG&#10;/xtBhf8bQoX/GkKE/xpChP8aQoT/Gs1nAAC8dAAAr34AAKWGAACaigAAjowAAIKNAAB1kAAAZ5QA&#10;AGGVCABelxQAXJcjAFqYLwBXmDoBVJhEA1KXTAVPl1QHTJdcCUmWZQxHlm8ORJV6EUGViBM/lJcV&#10;PZSoFjuUvRY7lN8WOpL4FzqQ/xc6j/8XOo7/FzqO/xc6jv8XOo7/F8VuAAC2ewAAqoUAAJ6LAACU&#10;jwAAiJIAAHuUAABulwAAYpsAAFeeAABSoA4AUaAbAE+hKABNoTQAS6E+AUmhRwJHoVADRKFYBUKh&#10;YQc/oGsJPaB3CzqghQ04oJQONqCmDzWguxA0oN0PNJ33EDOc/xIzmv8SM5n/EzOZ/xMzmf8TM5n/&#10;E713AACvgwAAo4sAAJiRAACNlQAAgZkAAHOcAABnnwAAW6IAAE+mAABHqQgARKoSAEOqHwBBqysA&#10;QKs3AD+sQQA9rEoBO6xTAjmsXAM3rGcENaxzBTKsgQYwrJEHLqyjCC2suAksrNkILKr1Ciuo/wsq&#10;pv8MKqX/DSql/w0qpf8NKqX/DbWAAACoiwAAnJEAAJGWAACFnAAAeKAAAGulAABfqAAAU6wAAEiv&#10;AAA9sgAANrULADS1FQAztiEAMrYsADG3NwAwt0EAL7hLAC64VQAsuGABKrhtASm5ewInuY0CJbmf&#10;AyS5tAMjudIDI7f0BCK1/wUhtP8GIbP/ByGy/wchsv8HIbL/B62KAACgkQAAlZcAAIidAAB7owAA&#10;bqgAAGGtAABVsQAASrQAAD+3AAA0uwAAK74DACTCDAAiwhQAIsMfACHDKgAgxDQAH8Q/AB7FSgAd&#10;xlYAHMZjABvHcwAax4UAGceZABjIrgAXyMsAF8bxARfE/wEWw/8CFsH/AxbB/wMWwf8DFsH/A6OR&#10;AACYmAAAi54AAH2lAABwqwAAYrEAAFa2AABKuQAAPr0AADTAAAAqxAAAIsgAABnMBAAT0AoAEdIR&#10;ABDSGgAQ0yUAD9MwAA7UPAAO1EgADdVWAA3VZQAM1ngADNaNAAvYpAAK2L4ACdnmAArW/gAL1P8A&#10;C9L/AAvS/wEL0v8BC9L/AZqYAACOnwAAgKYAAHKtAABktAAAV7oAAEm/AAA9wgAAMsYAACjJAAAf&#10;zQAAF9EAABHWAAAM2wUACN4LAAbfEQAF3xoABOAkAALhLgAB4joAAONHAADkVgAA5GcAAOV7AADm&#10;kgAA5qoAAOfIAADn8AAA6P8AAOj/AADo/wAA6P8AAOj/AJGfAACCpwAAdK8AAGW3AABXvgAAScMA&#10;ADzHAAAwywAAJc8AABzUAAAU2QAADt0AAAnhAAAC5QAAAOkGAADpDQAA6REAAOoYAADrIQAA7SsA&#10;AO83AADxRQAA8lYAAPNoAADzfgAA9JcAAPWwAAD20AAA9/MAAPf/AAD3/wAA9/8AAPf/AIWnAAB2&#10;sAAAZrgAAFjBAABKyAAAO8wAAC7RAAAj1gAAGdwAABHgAAAM4wAABOcAAADqAAAA9QAAAPQAAAD1&#10;BQAA9QsAAPYPAAD2FAAA+B0AAPonAAD8NAAA/0MAAP9VAAD/aQAA/4EAAP+aAAD/sgAA/88AAP/t&#10;AAD/+QAA//kAAP/5AHiwAABougAAWcMAAEvLAAA70QAALdgAACHdAAAW4gAADuYAAAjqAAAA7QAA&#10;APAAAAD4AAAA/wAAAP8AAAD/AAAA/wAAAP8GAAD/DAAA/xAAAP8YAAD/IgAA/zAAAP9AAAD/UwAA&#10;/2kAAP+BAAD/mQAA/68AAP/DAAD/1QAA/9UAAP/VAP8TKAD/EyUA/xElAP8NJwD/Bi0A/wA1AP8A&#10;QQD/AE8A/wBcAP8AaQD/AHQA/wB+AP8AiAD/AJAA/wCXAP8AnQD/AKQA/wCqAP8AsAD/ALcA/wDA&#10;AP8AzAD/AN8A/wDsAP8A+AD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8WJQD/FiIA&#10;/xQhAP8QIwD/CigA/wAwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6AP8AhAD/AIwA/wCTAP8AmgD/&#10;AKAA/wCmAP8ArQD/ALQA/wC8AP4AyAD9ANkA+wDpAPoA9gD5AP8A+AD/APgA/wD4AP8A+AD/APkA&#10;/wD5AP8A+QD/AP8aIgD/Gh4A/xgdAP8THgD/DiIA/wosAP8HOQD/A0YA/wBTAP8AYAD/AGsA/wB2&#10;AP8AfwD/AIgA/wCPAP8AlgD/AJ0A/wCjAP4AqQD8ALAA+gC5APcAxAD1ANIA8wDmAPIA9ADxAP8A&#10;8AD/AO8A/wDvAP8A7wD/APAA/wDwAP8A8AD/AP8eHQD/HhkA/xwXAP8XGAD/Ex4A/xEoAP8ONAD/&#10;DEEA/wpOAP8IWwD/B2YA/wZxAP8GegD/BoMA/gaLAPwGkgD6BpkA+AafAPYGpgD0Bq0A8ga1APAF&#10;wADtBc4A6wXkAOkG8wDmCP8A5Qr/AOQL/wDkC/8B5Av/AeQL/wHkC/8B5Av/Af8hGAD/IRMA/yAR&#10;AP8bEgD/HBoA/xokAP8WLwD/EzwA/xFJAP8QVQD8DmEA+Q5rAPYOdQD0Dn4A8g6GAPAOjgDuDpUA&#10;7Q6bAOsOogDqDqoA6A6zAOYPvQDlD8wA4Q/jAN0Q8wDZEf8B1hL/AdQT/wHTE/8C0hP/AtIT/wLS&#10;E/8C0hP/Av8lEwD/JRAA/yQNAP8jDgD/IxQA/yIeAP8fKQD/HDUA+RlDAPQYTwDvF1sA7BdmAOkX&#10;cADmF3kA5BeBAOIXiQDgF5EA3xeYAN0XnwDbF6cA2RixANYYuwDUGcoA0BrhAcwb8wHJHP8Cxhz/&#10;AsQc/wPDHP8Dwxz/A8Mc/wPDHP8Dwxz/A/8oEAD/KQsA/ygGAP8rCwD/KxAA/ykXAP0mIgD0Iy4A&#10;7CE7AOYgSQDiIFUA3iBgANohagDWIXQA0yF8AdAhhAHPIowBzSKTAcsimwHJIqMByCOsAsYjtgLE&#10;I8QCwiTbAr4l7gO7Jf4EuCX/BbYl/wW1Jf8GtSX/BrUl/wW1Jf8FtSX/Bf8sDQD/LQUA/y4BAP8x&#10;BQD/MQsA/S8QAPErGADnKSUA3ygzANgoQgDRKk8AzStaAMkrZQHHK24BxCx2AsIsfgLALIYDviyO&#10;A70slgO7LJ4EuSynBLgssQW2LL8FtS3RBbEt6gauLvsHqy7/CKku/wioLv8IqC3/CKgt/wioLf8I&#10;qC3/CP8vCAD/MQAA/zUAAPY3AADqNgIA5zMIAOQvDwDZLhsAzzEsAMkzPADENEkAwDVVAbw1XwK6&#10;NWgCtzVwA7U0eASzNIAFsTSIBrA0kAauNJkHrDSiCKs0rAmpNLkJpzTKCqU15QqhNfgLnzX/DJ01&#10;/wydNf8LnDX/C5w1/wucNf8LnDX/C/8zAgD/NQAA9joAAOU+AADcQAAA1D0EANI3CQDLOBUAwzom&#10;AL09NgC4PkQBtD5QAbE9WgOuPWMErD1rBak8cwanPHsIpjyDCaQ7iwqiO5QLoDudDJ47qA2dO7QO&#10;mzvFDpk74A6WO/QPlDz/D5I8/w+SPP8OkTz/DZE8/w2RPP8NkTz/Df81AAD/OQAA6kEAAN1GAADQ&#10;RwAAyUYAAMZBBQDAQBEAuUIhALNEMgCvRUABq0VLAqdFVQOkRF4FoURmB59DbgidQ3YKm0J+C5lC&#10;hg2XQY8OlUGZD5NBpBGRQbASkEHAEo5B2RKLQfESiUL/EohC/xGIQv8Qh0L/EIdC/w+HQv8Ph0L/&#10;D/84AADzPQAA40cAANJMAADITgAAwE0AALtKAgC2Rw4AsEkdAKtLLQCmTDsBokxHAp5LUQSbS1oG&#10;mUpiCJZJagqUSXEMkkh5Do9Igg+NR4sRi0eVEolGoBSHRqwVhUa7FoRG0RaCR+4WgEf/FX9H/xR/&#10;R/8Sf0f/EX9H/xF/R/8Rf0f/Ef87AADuQwAA3EwAAMxRAADBVAAAuVQAALRRAACuTQsAqE8ZAKNR&#10;KQCeUjcBmlJDApdRTgSUUVYGkVBeCY5PZguMTm0NiU51D4dNfhGFTYcTgkyRFYBMnBZ+S6kXfEu4&#10;GHtLzRh5TOsYeEz+F3dM/xV3TP8Ud0z/E3dM/xJ3TP8Sd0z/Ev8+AADoRwAA1VAAAMZWAAC8WAAA&#10;tFkAAK1WAACnUwcAoVQVAJxWJQCYVzQBlFdAApBXSgSNVlMGilVbCYdUYwuEVGoOglNyEIBSehJ9&#10;UoMUe1GOFnhQmRh2UKYZdFC1GnNQyRpxUOgacFH8GHBR/xdwUf8VcFH/FHFQ/xNxUP8TcVD/E/VA&#10;AADkSwAAz1QAAMFaAAC3XQAAr14AAKdbAAChWAMAm1kSAJZbIgCSXDEBjlw9AopcRwSHW1AGg1pY&#10;CYFZYAx+WWcOe1hvEHlXdxN2VoAVdFaLF3JVlhlvVaMabVSyG2xUxhtqVeYbalX7GWpV/xdqVf8W&#10;alX/FWtV/xRrVf8Ua1X/FPJDAADfTwAAy1gAAL1dAACzYQAAq2IAAKJgAACbXAAAlV4QAJBgHwCM&#10;YS4AiGE6AoRgRQSBYE4Gfl9WCXteXQt4XWUOdlxsEHNcdBNwW30VblqIF2talBlpWaEbZ1mwHGVZ&#10;wxxkWeMcZFn6GmRZ/xhkWf8XZVn/FWVZ/xRlWf8UZVn/FO9GAADaUgAAxlsAALphAACwZQAApmYA&#10;AJ1jAACVYQAAj2IOAItkHACHZSsAg2U3AX9lQgN8ZEsGeGNTCHVjWwtzYmIOcGFqEG1gchNrYHsV&#10;aF+GF2ZekRljXp8bYV2uHGBdwRxfXeEcX134Gl9d/xhfXf8XYF3/FmBd/xVgXf8VYF3/FetKAADU&#10;VgAAw14AALZlAACsaQAAomkAAJhnAACPZQAAiWYMAIVoGQCBaSgAfmo1AXppPwN2aUkFc2hRCHBn&#10;WQptZ2ANa2ZnEGhlcBJlZHkVY2SDF2BjjxleYp0bXGKsHFpivxxZYt8cWWL3Glpi/xlaYf8XW2H/&#10;Flth/xVbYf8VW2H/FedNAADPWQAAv2IAALNoAACpbQAAnm0AAJNrAACJaQAAg2sJAH9tFQB8biUA&#10;eG4yAXVuPQJxbkYEbm1PB2tsVglobF4MZWtlD2NqbRFgaXYUXWmBFltojRhYZ5saVmeqG1VnvRxU&#10;Z9wcVGf2GlRm/xhVZv8XVWX/FlZl/xVWZf8VVmX/FeJRAADKXQAAu2YAAK9sAACmcQAAmXAAAI5v&#10;AACDbgAAfXAFAHhyEgB1cyEAcnMvAW9zOgJsc0QEaXJMBmZyVAhjcVsLYHBjDV1waxBbb3QTWG5/&#10;FVVuixdTbZkZUW2oGk9tuxtObdkaTmz0GU9r/xhPa/8XUGr/FlBq/xVQav8VUGr/Fd1VAADFYQAA&#10;t2oAAKxxAACidQAAlHQAAIl0AAB8cwAAdnUAAHF3EABveB0AbHkrAGl5NwFmeUADY3lJBWB4UQdd&#10;d1gJW3dgDFh2aA5VdXERUnV8E1B0iBZNdJcXS3OmGElzuRlIc9UZSXLzGElx/xdKcf8WSnD/FUtw&#10;/xRLcP8US3D/FNRaAADAZgAAs28AAKh2AACdeQAAj3gAAIR4AAB3eQAAb3wAAGp9DQBnfhkAZH8m&#10;AGKAMgFfgD0CXIBGA1p/TgVXf1UHVH5dCVJ9ZQxPfW8OTHx5EUp8hhNHe5QVRXukFkR7txZDe9IW&#10;Q3ryFkN5/xVDeP8URHf/FER2/xNEdv8TRHb/E81fAAC7awAArnQAAKR8AACXfgAAin0AAH9+AABy&#10;fwAAZoMAAGGECABehhMAXIchAFqHLgBYhzgBVYdCAlOHSgNQh1IFToZaB0uGYglJhWwLRoV3DUOE&#10;gw9BhJIRP4SiEj2EtRM8hM8TPILwEjyB/xI9gP8SPX//Ej1+/xE9fv8RPX7/EcVmAAC1cQAAqnsA&#10;AJ+CAACSggAAhYIAAHmDAABthgAAX4oAAFiNAQBUjg8AUo8bAFCPJwBPkDMATZA9AUuQRQJJkE4D&#10;RpBWBESPXwVCj2gHP49zCT2OgAs6jo8MOI6gDTeOsw42jswONo3vDjWL/w41if8PNYj/DzaH/w82&#10;h/8PNof/D75tAACweQAApYIAAJmHAACMiAAAf4gAAHKKAABmjQAAWpEAAFCVAABJlwkAR5gTAEWY&#10;IABEmSsAQ5k2AEGaQABAmkgBPppRAjyaWgI6mmQDN5pvBTWZfQYzmYwHMZmdCC+ZsAgumcoILpjt&#10;CC6W/wotlP8KLZP/Cy2S/wstkv8LLZL/C7Z1AACqgQAAnogAAJONAACGjgAAeI8AAGuSAABflQAA&#10;VJkAAEmdAABAoAAAOqINADijFwA3oyIANqQtADWkNwA0pEEAM6VLADGlVAEwpV4BLqVqASyleAIq&#10;pYgDKKWaAyelrQQmpcYDJqTrBCWi/wUloP8GJJ//BiSe/wcknv8HJJ7/B69+AACjiAAAl44AAI2T&#10;AAB+lQAAcJgAAGObAABXnwAATKIAAEKmAAA4qQAAL6wDACquDgAprhgAKK8jACevLQAmsDcAJbBB&#10;ACSwSwAjsVYAIrFjACGxcQAfsYIAHrKUARyyqQEbssEBG7HnARuv/gIarf8CGqz/Axqr/wMaq/8D&#10;Gqv/A6iIAACbjwAAkZQAAISaAAB2nwAAaKIAAFulAABPqQAARK0AADmwAAAvswAAJrYAAB65BQAY&#10;uw4AF7sWABe8IAAWvCoAFb01ABS9QAATvksAEr5YABK+ZwARv3gAEL+MABDAogAOwLoADsDhAA+9&#10;+wAPvP8AELr/ARC6/wEQuv8BELr/AZ+PAACUlQAAh5sAAHmhAABrpwAAXqwAAFKxAABFtAAAOrYA&#10;AC+5AAAlvAAAHb8AABXDAAAPxgUAC8oNAAnKFAAIyh0AB8onAAfKMgAGyz4ABctLAATMWgADzGoA&#10;Asx+AAHMlAAAzKsAAM3IAADM7QAAzP8AAMv/AAHK/wAByv8AAcr/AJeWAACKnAAAfKMAAG6qAABg&#10;sAAAUrYAAEW5AAA5vAAALr8AACPDAAAbxgAAE8oAAA3NAAAI0QAAAdQJAADUDgAA1RUAANYeAADY&#10;JwAA2TEAANs+AADcSwAA3VsAAN5uAADehAAA35sAAN+0AADe2QAA3/cAAN//AADf/wAA3/8AAN//&#10;AI2dAAB/pQAAcKwAAGGzAABTugAARb8AADjCAAAsxgAAIckAABjNAAAQ0QAAC9UAAATaAAAA3gAA&#10;AOABAADhCQAA4g4AAOQTAADlGwAA5yQAAOkvAADrPAAA7UsAAO5dAADucQAA74kAAPCiAADwvAAA&#10;8OMAAO/5AADw/wAA8P8AAPD/AIGlAAByrQAAY7UAAFS9AABGxAAAN8gAACrMAAAf0AAAFdUAAA7a&#10;AAAH3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gUAAO8MAADxEAAA8xcAAPUgAAD4KwAA+zkAAP1K&#10;AAD+XgAA/3QAAP+NAAD/pgAA/8AAAP/hAAD/9QAA//UAAP/1AHSuAABltwAAVsAAAEfIAAA4zQAA&#10;KtIAAB3YAAAT3QAADOIAAAPmAAAA6QAAAOwAAADwAAAA8wAAAPQAAAD2AAAA+AAAAPoAAAD9BwAA&#10;/w0AAP8SAAD/GwAA/ygAAP83AAD/SgAA/14AAP92AAD/jwAA/6YAAP+6AAD/0QAA/9EAAP/RAP8P&#10;JAD/DiIA/wshAP8DJAD/ACkA/wAyAP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AhAD/AIwA/wCS&#10;AP8AmQD/AJ8A/wClAP8AqwD/ALIA/wC6AP8AxQD/ANMA/wDnAP8A9AD/AP8A/gD/AP8A/wD+AP8A&#10;/gD/AP4A/wD+AP8A/gD/AP8RIQD/EB4A/w0dAP8HHwD/ACMA/wAtAP8AOgD/AEgA/wBVAP8AYQD/&#10;AGwA/wB2AP8AfwD/AIcA/wCOAP8AlQD/AJsA/wChAP8ApwD+AK4A/QC2APwAwAD7AM0A+QDiAPgA&#10;8AD3APwA9gD/APUA/wD1AP8A9QD/APUA/wD1AP8A9QD/AP8VHQD/ExoA/xAZAP8LGQD/AB0A/wAp&#10;AP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD+AIMA/ACKAPoAkQD5AJcA+ACdAPcAowD1AKoA&#10;9ACyAPIAuwDxAMgA7wDcAO4A7ADtAPoA6wD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A6gD/AP8YGQD/&#10;FhUA/xMTAP8OEwD/CxoA/wckAP8CMAD/AD4A/wBLAP8AVwD/AGIA/ABsAPgAdQD1AH4A8gCFAPEA&#10;jADvAJMA7gCZAOwAoADrAKYA6QCuAOcAtwDmAMMA5ADUAOIA6QDhAPcA3wD/AN0A/wDdAP8A3QD/&#10;AN0A/wDdAP8A3QD/AP8bEwD/GhAA/xYOAP8SDgD/EhUA/w8fAP8MKwD/CTgA/wZFAPsDUQD3AlwA&#10;8gJmAO4CcADqAngA5wKAAOYDhwDkA44A4gOVAOEDnADfBKMA3QSrANsEtADYBcAA1gXQANMG5wDQ&#10;CPgAzgr/AMwL/wDLDP8Aywz/AMsL/wDLC/8Aywv/AP8fEAD/HgsA/xoHAP8ZCwD/GBEA/xYZAP8S&#10;JAD6EDAA8w4+AO4NSgDpDFYA5QxhAOIMagDeDXMA2w17ANkNgwDWDYoA1A2RANINmQDQDqAAzw6p&#10;AM0OswDLDr8Ayg/QAMYR6QDCEvkAvxP/AL0T/wG8E/8BvBP/AbwT/wG7E/8BuxP/Af8iDAD/IQQA&#10;/yAAAP8hBQD/HwwA/xwRAPYYHADsFSgA5RM2AN8SQwDZE08A0xRaANAVZADNFm0AyxZ1AMkXfQDH&#10;F4UAxRiMAMQYlADCGZwAwBmlAL4ZrwC9GrsAuxrLALgb5QG0HPYBsh3/ArAd/wKvHf8Crh3/Aq4d&#10;/wKuHf8Crh3/Av8mBgD/JQAA/yYAAPsnAADxJQMA8CELAOgcEgDeGR0A1BstAM0dPADIH0kAxSBV&#10;AMEhXwC/ImgAvCJwALojeAC5I38BtyOHAbUjjwG0JJcBsiSgAbEkqgKvJLYCrSXGAqsl3wKoJvMD&#10;pSb/A6Mm/wOiJv8EoSb/A6Em/wOhJv8DoSb/A/8pAAD/KAAA9i0AAOcwAADfLwAA2SsEANYiCgDO&#10;IxYAxiYnAMAoNgC7KkQAuCtPALUsWQCyLGIBsCxqAa4tcgGsLXoCqi2BAqktigKnLZIDpS2bA6Qt&#10;pQSiLbEEoC3ABJ8t2AScLu8FmS7/Bpcv/waWL/8GlS7/BZUu/wWVLv8FlS7/Bf8sAAD/LgAA6jUA&#10;AN05AADROQAAyjYAAMcvBgDBLREAujAhALQyMQCwND4ArDVKAKk1VAGnNV0BpDVlAqI1bQKgNXQD&#10;nzV8BJ01hASbNY0FmjSXBpg0oQaWNK0HlDW7CJM10AiQNewIjjb+CIw2/wiLNv8Iizb/B4o1/weK&#10;Nf8HijX/B/8vAADyNAAA4jwAANJBAADHQgAAwEAAALs6AQC2Ng4AsDkcAKo7LACmPDoAoz1GAJ89&#10;UAGdPVkCmj1hA5g9aASWPHAFlDx3BpI8gAeRPIgHjzuSCI07nQmLO6kKiTu3C4g7yguFPOgLgzz7&#10;C4I8/wqBPP8KgTz/CYE8/wiBPP8IgTz/CP8zAADsOgAA2kMAAMpHAAC/SQAAt0cAALFCAACtPgoA&#10;pkAXAKJCJwCeQzUAmkRCAZdETAGURFUCkUNdA49DZAWNQ2sGi0JzB4lCewiHQoQKhUGOC4NBmQyB&#10;QaUNf0GzDn5Bxg58QeQOekL5DXlC/wx4Qv8LeEL/C3hC/wp4Qf8KeEH/CvY2AADmQAAA0UgAAMNN&#10;AAC5TgAAsU0AAKlJAACkRQYAn0YTAJpIIwCWSTIAkko+AY9KSAKMSlEDiklZBIdJYAWFSWgHg0hv&#10;CIFIdwp/R4ALfUeKDXpHlQ54RqIPdkawEHVGwhBzRuAQckf3D3FH/w5xR/8NcUf/DHFH/wtxRv8L&#10;cUb/C/M5AADgRAAAzEwAAL5RAAC0UwAAqlIAAKJOAACdSgEAl0sRAJNNIACPTy4AjE86AYhPRQKF&#10;T04Dg09WBIBOXQZ+TmQHfE1sCXlNdAt3TH0MdUyHDnNMkg9xS58Rb0utEm1LvxJsS9wSa0z1EWpM&#10;/w9qTP8Oakv/DWpL/wxqS/8Makv/DPA9AADbSAAAx1AAALpVAACwWAAApVYAAJxTAACXTwAAkVAO&#10;AIxSHACJVCsAhVQ3AIJUQgF/VEsDfFRTBHpTWgZ4U2IIdVJpCXNScQtxUXoNblGED2xQkBBqUJwS&#10;aFCrE2ZQvBNlUNgTZFDzEmRQ/xBkUP8PZFD/DmVP/w1lT/8MZU//DOxBAADUTAAAw1QAALZZAACs&#10;XAAAoFoAAJdXAACRVAAAi1UMAIZXGQCDWCcAgFk0AH1ZPwF6WUgDd1hQBHRYWAZyV18Hb1dmCW1W&#10;bgtrVncNaFWBD2ZVjRFkVJoSYlSpE2BUuhRfVNMUXlTyE15U/xFfVP8PX1T/Dl9T/w1fU/8NX1P/&#10;DedEAADPUAAAv1gAALNdAACoXwAAnF0AAJJbAACLWAAAhVoKAIFbFgB9XCQAel0xAHddPAF0XUYC&#10;cV1OBG9cVQVsXF0HalxkCWhbbAtlWnUNY1p/D2FZixFeWZgSXFinFFtYuBRZWdAUWVjwE1lY/xFa&#10;WP8QWlj/DlpX/w1aV/8NWlf/DeNIAADLUwAAu1sAALBhAACkYgAAl2EAAI5fAACFXAAAf14HAHtf&#10;EwB4YSEAdWIuAHJiOQFvYkMCbGFLA2phUwVnYVoHZWBiCWNgagtgX3MNXl59D1teiRFZXZYSV12l&#10;E1VdthRUXc4UVF3uE1Rd/xFVXP8QVVz/DlVb/w5WW/8NVlv/Dd5MAADHVgAAuF8AAK1kAACgZQAA&#10;k2QAAIljAAB/YQAAeWIDAHVkEQByZR4Ab2YrAGxnNwFqZ0ACZ2ZJA2VmUQRiZVgGYGVgCF1kZwpb&#10;ZHAMWWN7DlZjhhBUYpQSUmKjE1BitBNPYswTT2LtEk9h/xFPYf8QUGD/DlBg/w5QYP8NUGD/DdlP&#10;AADDWgAAtGMAAKlpAACbaAAAj2cAAIRnAAB5ZQAAc2cAAG9pDgBsahsAaWsoAGdsNABkbD0BYmxG&#10;Al9rTgRda1YFWmpdB1hqZQlWaW4LU2l4DVFohA9OaJIQTGehEktnshJJZ8kSSWfrEklm/xBKZv8P&#10;SmX/Dktl/w1LZP8NS2T/DdFUAAC+XgAAsWcAAKZtAACXbAAAimsAAH9rAABzawAAbW0AAGhuDABl&#10;cBcAYnEkAGBxMABecToBXHFDAllxSwNXcVMEVXBaBlJwYgdQcGsJTm91C0tvgg1Jbo8PR26fEEVu&#10;sBFEbscRQ23qEERs/w9Ea/8ORWv/DUVq/w1Fav8NRWr/DctYAAC6YwAArWwAAKFxAACScAAAhW8A&#10;AHpvAABucAAAZXMAAGB1BwBddhIAW3cfAFl4KwBXeDYAVXg/AVN4SAJReE8DT3dXBEx3XwVKd2gH&#10;SHZzCUV2fwtDdY0MQXWdDj91rg4+dcUOPXXoDj5z/Q0+cv8NPnH/DD9x/ww/cP8MP3D/DMVeAAC1&#10;aQAAqXEAAJx1AACNdAAAgHQAAHV0AABpdgAAXnkAAFh8AQBUfQ4AUn4aAFF/JgBPfzEATYA7AEyA&#10;QwFKgEsCSH9UAkZ/XARDf2UFQX9wBj9+fAg8fooJOn6aCjl+rAs3fsMLN33mCzd7/As3ev8LN3n/&#10;Cjh4/wo4eP8KOHj/Cr5kAACwbwAApXgAAJZ5AACHeQAAe3kAAHB6AABkfAAAWIAAAFCDAABLhQoA&#10;SIYUAEeHIABFiCsARIg1AEOIPgBBiUcBQIlPAT6IWAI8iGEDOohsBDeIeAU1iIcGM4iYBzKHqgcw&#10;iMAHMIfkBzCF+wgwg/8IMIL/CDCB/wgwgf8IMIH/CLdrAACqdgAAoH8AAJB+AACCfgAAdn8AAGqA&#10;AABegwAAU4cAAEqLAABBjgIAPZAOADuQGAA6kSMAOZEtADiSNwA3kkAANpJJADSTUgAzk1wBMZNn&#10;AS+TdAItkoMDK5KUAyqSpwMokr0EKJLhAyeQ+gQnjv8FJ43/BSeM/wUnjP8FJ4z/BbF0AAClfgAA&#10;mYUAAIqEAAB9hAAAb4UAAGOIAABYiwAATY8AAEOTAAA6lwAAMpoHAC6bEAAtmxoALJwkACucLgAq&#10;nTgAKZ1BACidSwAnnlUAJp5hACWebgAjnn4BIp6QASCeowEfnrkBHp7dAR6c+AIemv8CHpn/Ax6X&#10;/wMel/8DHpf/A6p9AACehQAAk4sAAIWKAAB1iwAAaI4AAFuRAABQlQAARpkAADudAAAyoAAAKqMA&#10;ACKmCQAfpxEAHqcaAB2oJAAcqC0AG6g3ABqpQQAZqUwAGKlYABeqZgAWqnYAFaqJABSqngATq7QA&#10;EqvTABKo9QATp/8BE6X/AROl/wETpP8BE6T/AaOGAACXjAAAjZEAAH2SAABtlQAAYJgAAFScAABI&#10;oAAAPqQAADSnAAAqqwAAIa4AABmxAAASswcAD7UQAA61FwAOtSEADbUrAA21NgAMtkEAC7ZOAAq2&#10;XAAJtmwACLZ/AAe2lAAGtqoABbbFAAa26gAHtf8ACLT/AAiz/wAJsv8ACbL/AJqNAACQkwAAhJgA&#10;AHScAABloAAAV6QAAEuoAABArAAANbAAACqzAAAhtQAAGLgAABG7AAAMvgIABsALAALAEQABwRkA&#10;AMEiAADCKwAAwjYAAMNCAADDUAAAxF8AAMRxAADEhwAAxJ0AAMS1AADE2gAAxPYAAMP/AADD/wAA&#10;w/8AAMP/AJOUAACHmgAAeKAAAGqmAABcrAAAT7EAAEG1AAA1twAAKboAAB+9AAAWwAAAEMMAAArG&#10;AAADygAAAMwFAADMDAAAzREAAM4YAADOIQAA0CoAANE1AADTQwAA1FIAANRjAADVeAAA1Y8AANWn&#10;AADWwgAA1ukAANb9AADW/wAA1v8AANb/AIqbAAB7ogAAbKkAAF6wAABQtgAAQroAADS9AAAowQAA&#10;HcQAABTHAAANywAABs4AAADSAAAA1wAAANkAAADaBQAA3AsAAN0QAADfFQAA4R0AAOMnAADlMwAA&#10;50IAAOhUAADoZwAA6X4AAOmXAADqrwAA6s4AAOvvAADr/gAA6/8AAOv/AH2jAABuqwAAX7IAAFG6&#10;AABCwAAANMMAACfHAAAbywAAEs8AAAvTAAAC2AAAAN0AAADhAAAA5AAAAOUAAADnAAAA6QAAAOsH&#10;AADtDQAA7xEAAPEZAAD0JAAA9zEAAPlBAAD6VQAA+moAAPuEAAD7nQAA/LYAAPzSAAD97QAA/fQA&#10;AP30AHGsAABhtQAAUr0AAETEAAA0yQAAJs0AABrSAAAQ2AAACN0AAADhAAAA5QAAAOgAAADsAAAA&#10;7wAAAPEAAADzAAAA9QAAAPcAAAD5AQAA+wgAAP4OAAD/FQAA/yEAAP8vAAD/QQAA/1YAAP9tAAD/&#10;hwAA/6AAAP+2AAD/ygAA/9QAAP/UAP8LIAD/Bx4A/wAdAP8AIAD/ACUA/wAuAP8AOwD/AEkA/wBW&#10;AP8AYgD/AG0A/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8ApgD/AK0A/wC1AP8AvgD/AMsA&#10;/wDhAP8A8AD+AP0A/QD/AP0A/wD9AP8A/QD/APwA/wD5AP8A+QD/AP8NHQD/CxoA/wQZAP8AGgD/&#10;AB8A/wAqAP8ANwD/AEUA/wBRAP8AXgD/AGgA/wByAP8AegD/AIIA/wCJAP8AkAD/AJYA/wCcAP4A&#10;ogD8AKkA+wCwAPkAuQD4AMYA9gDZAPUA6wD0APkA8wD/APIA/wDzAP8A8wD/APMA/wDzAP8A8wD/&#10;AP8QGQD/DhUA/wgUAP8AFAD/ABkA/wAlAP8AMgD/AEAA/wBMAP8AWQD/AGMA/gBtAPwAdQD6AH0A&#10;+QCEAPcAiwD2AJEA9ACXAPMAngDyAKQA8ACsAO4AtADtAMAA6wDPAOkA5gDoAPUA5gD/AOcA/wDm&#10;AP8A5QD/AOUA/wDlAP8A5QD/AP8SFAD/EBAA/wwPAP8DEAD/ABUA/wAgAP8ALAD/ADoA/wBHAPoA&#10;UwD3AF4A9ABnAPEAcADvAHgA7QB/AOsAhgDqAIwA6ACTAOcAmQDlAKAA4wCnAOEAsADfALoA3QDJ&#10;ANsA4ADYAPAA1wD+ANUA/wDUAP8A0wD/ANMA/wDTAP8A0wD/AP8VEAD/EgwA/w4JAP8LDAD/CRIA&#10;/wMaAP8AJgD9ADMA9ABAAO8ATQDrAFgA6ABhAOUAagDiAHIA4AB6AN4AgADcAIcA2gCOANgAlQDU&#10;AJwA0gCjANAArADOALYAzADEAMoA2QDIAO0AxwD7AMUA/wDEAf8AwwH/AMQB/wDEAf8AxAH/AP8Y&#10;CwD/FQUA/xAAAP8QBgD/Dw0A/wwUAPwHHwDxAysA5wA5AOIARgDeAVEA2gJbANUCZADSA2wAzwN0&#10;AM0EewDLBIIAygSJAMgFkADGBZgAxAWgAMIGqQDBBrQAvwbBAL0I1QC7CewAuAv9ALYM/wC1Df8A&#10;tA3/ALQN/wC0Df8AtA3/AP8bBQD/GAAA/xcAAP8WAAD7EwYA+hAOAO4MFgDjCSIA2gkwANMKPgDO&#10;C0oAygxVAMcNXgDFDWcAwg5vAMEOdgC/Dn4AvQ+FALwPjQC6EJUAuBCdALcQpwC1EbIAsxHAALIR&#10;1QCuE+4AqxT+AKkV/wCnFf8ApxX/AKYU/wGmFP8BphT/Af8fAAD/HAAA+h4AAOseAADjHAAA3xUF&#10;AN4ODQDTDhgAyxEoAMUTNwDAFEQAvBZPALkXWQC3F2EAtBhpALMZcQCxGXgArxqAAK4aiACsG5AA&#10;qxuZAKkbowCnHK4Aphy8AKQdzwChHuoBnh78AZwf/wGbH/8Bmh//AZoe/wGZHv8BmR7/Af8iAAD/&#10;IQAA7CcAAOAqAADUKQAAzSQAAMocCADEGRIAvRwiALceMQCzID4AryFJAK0iUwCqI1wAqCRkAKYk&#10;bACkJHMAoyR6AKElggGgJYsBniWUAZ0lngGbJqoBmSa3AZgmyQKVJ+YCkif5ApAo/wKPKP8Cjif/&#10;Ao4n/wKOJ/8Cjif/Av8mAADyKQAA4zEAANI0AADINAAAwDAAALspAgC4Iw4AsSYcAKwoKwCoKjgA&#10;pCtEAKEsTgCfLVcAnS1fAJstZwGZLW4BmC51AZYufQKULoYCky6QApEumgOPLqYDjS6zA4wuxQOK&#10;L+EEhy/2BIUv/wSEL/8DhC//A4Mv/wODL/8Dgy//A/spAADrMQAA2TgAAMk8AAC/PAAAtjkAALAy&#10;AACsLQsApy8XAKIxJgCeMzQAmjRAAJg1SgCVNVMAkzVbAZE1YgGPNWkCjTVxAow1eQOKNYIDiDWL&#10;BIY1lgSENaIFgjWvBYE1wAZ/NtwGfTb0Bns2/wV7Nv8Fejb/BHo2/wR6Nf8EejX/BPUtAADkNwAA&#10;0D8AAMJDAAC3RAAArUAAAKc6AACjNgYAnTcTAJk5IgCVOi8Akjw7AI88RgCMPE8BijxXAYg8XgKG&#10;PGUChDxtA4I8dQSAPH0EfzyHBX08kgZ7O54HeTusB3c7vAh2PNUIdDzxCHM8/wdyPP8Gcjz/BXI8&#10;/wVyO/8Fcjv/BfEyAADePQAAyUQAALxIAACwSQAApkYAAJ9BAACbPQEAlT0QAJE/HQCNQSsAikI4&#10;AIdDQgCEQ0sBgkNTAYBDWwJ+QmIDfEJpBHpCcQV4QnoGdkGEB3RBjwhyQZsIcEGpCW9BuQptQdAK&#10;bEHuCWtC/whqQv8HakH/BmpB/wZqQf8FakH/Be03AADWQgAAxEkAALdNAACrTQAAoEoAAJhHAACT&#10;QgAAjkMNAIlFGgCGRigAg0c0AIBIPwB+SEgBe0hQAnlIVwJ3SF8DdUhmBHNHbgVxR3YGb0eAB21G&#10;jAlrRpgKaUamC2dGtgtmRswLZUbsC2RH/wlkRv8IZEb/B2RG/wZkRf8GZEX/Bug7AADQRgAAv00A&#10;ALNRAAClUQAAmk4AAJJLAACNRwAAh0gLAINKFgB/SyQAfUwxAHpNPAB3TUUBdU1NAnNNVQJxTVwD&#10;b01jBG1MawVrTHMHaUt9CGZLiQlkS5YKYkukC2FLtAxfS8oMXkvqC15L/gpeS/8JXkr/CF5K/wde&#10;Sv8HXkr/B+M/AADLSQAAvFEAALBVAAChVAAAllIAAI1QAACHTAAAgU0IAH1PEwB6UCEAd1EuAHRS&#10;OQByUkIBb1JLAW1SUgJrUVkDaVFhBGdRaAZlUHEHY1B7CGFQhgpfT5MLXU+hDFtPsg1ZT8cNWU/o&#10;DFhP/QtYT/8JWU//CFlO/wdZTv8HWU7/B99DAADHTQAAuFQAAKxZAACdVwAAkVUAAIhUAACBUAAA&#10;e1IEAHdTEQB0VB4AcVUrAG9WNgBsVkABalZIAWhWUAJmVlcDZFZeBGJVZgVgVW8HXVV4CFtUhApZ&#10;VJELV1SgDFVTsA1UU8UNU1PmDFNT/AtTU/8JVFL/CFRS/whUUv8HVFL/B9pGAADDUAAAtVgAAKhb&#10;AACZWgAAjVgAAIRXAAB7VAAAdlYBAHFXDwBuWRsAbFooAGlaMwBnWz0BZVtFAWNbTQJhWlUDX1pc&#10;BF1aZAVbWWwGWFl2CFZZgglUWI8LUlieDFBYrg1PWMMNTljkDE5Y+wtPV/8JT1f/CE9W/whQVv8H&#10;UFb/B9NKAADAVAAAslwAAKNeAACVXQAAiVwAAH9bAAB2WQAAcFoAAGtcDQBoXRgAZl4kAGRfMABi&#10;XzoAYF9DAV5fSwJcX1ICWl9aA1hfYQVVXmoGU150B1FdfwlPXY0KTV2cC0tdrAxKXcEMSV3jDElc&#10;+gpJW/8JSlv/CEpa/whKWv8HSlr/B85OAAC8WAAArmAAAJ9hAACRYAAAhV8AAHtfAABwXQAAal8A&#10;AGVhCgBiYhQAYGMhAF5kLQBcZDcAWmRAAVhkSAFWZFACVGRXA1JkXwRQZGcFTmNxBkxjfQhJYosJ&#10;R2KaCkZiqgtEYr8LRGLhC0Rh+QpEYP8JRGD/CEVf/wdFX/8HRV//B8hSAAC4XAAAq2QAAJtkAACM&#10;YwAAgGMAAHZjAABqYgAAY2QAAF9mBgBbZxEAWWgdAFdpKQBWajMAVGo8AFJqRQFQakwBTmpUAkxq&#10;XANKamUESGlvBUZpegdEaYgIQmiYCUBoqQo/aL0KPmjeCT5n9wk+Zv8IP2X/Bz9l/wc/ZP8HP2T/&#10;B8NXAACzYQAAp2kAAJZoAACHZwAAe2cAAHFnAABlaAAAXGoAAFhsAQBUbg4AUm8YAFBvJABOcC4A&#10;TXA4AEtxQQBKcUkBSHFRAUZxWQJEcGIDQnBsBEBweAU+cIYGPG+VBzpvpgg4b7sIOG/bBzhu9gc4&#10;bf8HOGz/Bjlr/wY5av8GOWr/Br1cAACvZgAAom0AAJFsAACCawAAd2sAAGxsAABhbgAAV3AAAFBz&#10;AABMdQoASXYTAEd3HwBGdykARXgzAEN4PABCeEQAQXhNAT94VQE9eF4CO3hoAjl4dAM3eIIENXiT&#10;BTN3pAUyd7kFMXjXBTF29QUxdP8FMXP/BTFy/wUycv8FMnL/BbdjAACqbQAAnHEAAItwAAB9cAAA&#10;cnAAAGdxAABccwAAUXcAAEp6AABCfQMAP34OAD1/GAA8fyMAO4AtADqANgA5gT8AOIFIADaBUAA1&#10;gVoBM4FkATGBcAEvgX8CLYGPAyyBoQMqgbYDKYHSAyl/8wMpff8DKXz/Ayl7/wMpe/8DKXv/A7Fq&#10;AACldAAAlXYAAIV1AAB4dQAAbXUAAGF3AABXegAATH4AAEOBAAA7hQAANYgJADKJEQAxiRsAMIkl&#10;AC+KLwAuijgALYtBACyLSgAqi1QAKYtfACiLawAmi3oBJIuLASOLngEii7MBIYzOASGK8QEgiP8C&#10;IIb/AiCF/wIhhf8CIYX/AqtyAAChfAAAj3sAAIB6AABzegAAZnwAAFt/AABQggAARoYAADyKAAA0&#10;jQAALJEAACaTDAAklBMAI5QcACKVJgAhlS8AIJU4AB+WQgAelkwAHZZYAByWZAAal3QAGZeGABiX&#10;mQAXl64AFZfJABaV7gAWk/8BFpL/ARaR/wEWkP8BFpD/AaV7AACZgwAAiYEAAHuAAABsggAAX4QA&#10;AFSIAABJiwAAP5AAADWUAAAtlwAAJZoAAB2eAQAWoAwAFKESABShGwAToSUAEqEuABGiOAARokMA&#10;EKJPAA+iXAAOo2sADaN9AA2jkgAMo6cACqLAAAui5gAMoP4ADZ//AA2e/wANnf8ADZ3/AJ6EAACS&#10;iQAAg4gAAHOIAABliwAAWI4AAEySAABBlwAAN5sAAC6eAAAkogAAHKUAABWoAAAPqwQACq4MAAet&#10;EgAGrRsABa0kAASuLgACrjkAAa5FAACuUgAArmEAAK5zAACuhwAArp0AAK60AACu1QAArfQAAK3/&#10;AACs/wAAq/8AAKv/AJaLAACMkAAAe5AAAGuSAABdlgAAUJoAAESfAAA5owAAL6cAACWrAAAcrgAA&#10;FLEAAA60AAAJtwAAAbgJAAC4DgAAuRQAALkcAAC6JQAAui8AALs6AAC8RwAAvFYAALxnAAC8ewAA&#10;vJEAALypAAC8xAAAvOsAALv+AAC7/wAAu/8AALv/AJCSAACDmAAAc5sAAGOfAABVowAAR6gAADut&#10;AAAwsQAAJbQAABu3AAASugAADL0AAAW/AAAAwwAAAMQCAADFCgAAxQ4AAMYUAADHGwAAyCQAAMou&#10;AADMOgAAzUkAAM1ZAADNbAAAzoMAAM6bAADNtQAAztoAAM72AADN/wAAzf8AAM3/AIaZAAB3oAAA&#10;aaYAAFqsAABMsgAAPrYAADC5AAAkvAAAGb8AABHCAAAKxQAAAskAAADMAAAA0AAAANEAAADSAQAA&#10;0wgAANUNAADXEQAA2hgAANwhAADfLAAA4ToAAOJKAADjXQAA5HIAAOSLAADlpQAA5cAAAOXmAADl&#10;+AAA5f8AAOX/AHqhAABrqQAAXK8AAE22AAA/vAAAML8AACPDAAAXxwAAD8oAAAfOAAAA0QAAANYA&#10;AADcAAAA3wAAAOAAAADiAAAA5AAAAOYDAADoCQAA6Q4AAOwVAADuHgAA8SsAAPQ6AAD1TQAA9mEA&#10;APd5AAD4kwAA+K0AAPnGAAD55AAA+fMAAPnzAG2qAABesgAAT7oAAEDBAAAxxQAAIskAABbOAAAN&#10;0gAABNgAAADdAAAA4QAAAOQAAADoAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2AAAA+AMAAPoLAAD9&#10;EQAA/xsAAP8pAAD/OwAA/08AAP9mAAD/fwAA/5kAAP+vAAD/wwAA/9YAAP/WAP8EHAD/ABkA/wAZ&#10;AP8AHAD/ACIA/wArAP8AOAD/AEYA/wBTAP8AXgD/AGkA/wByAP8AegD/AIIA/wCJAP8AjwD/AJUA&#10;/wCbAP8AoQD/AKgA/wCvAP8AuQD/AMUA/wDZAP4A7AD9APsA+wD/APsA/wD7AP8A+gD/APQA/wDw&#10;AP8A8AD/AP8HGAD/ARUA/wAUAP8AFgD/ABsA/wAmAP8ANAD/AEIA/wBOAP8AWgD/AGQA/wBtAP8A&#10;dQD/AH0A/wCEAP8AigD9AJAA/ACWAPoAnQD5AKMA+ACrAPcAtAD1AL8A9ADOAPMA5gDxAPYA8AD/&#10;AO8A/wDvAP8A7gD/AO4A/wDqAP8A6gD/AP8LFAD/BhEA/wAQAP8AEAD/ABYA/wAiAP8ALgD/ADwA&#10;/wBJAP8AVAD+AF8A+wBoAPkAcAD3AHgA9QB/APMAhQDyAIsA8ACSAO8AmADtAJ8A7ACmAOoArgDo&#10;ALkA5wDHAOUA3gDjAPAA4gD+AOAA/wDgAP8A4QD/AOEA/wDhAP8A4QD/AP8NEAD/CQ0A/wEMAP8A&#10;DAD/ABIA/wAcAP8AKAD8ADYA+QBDAPYATgDyAFkA7wBiAOwAawDqAHIA6AB5AOYAgADkAIYA4gCM&#10;AOEAkwDfAJoA3QChANsAqgDYALQA1QDAANIA0wDQAOoAzgD6AM0A/wDNAP8AzQD/AMwA/wDMAP8A&#10;zAD/AP8QDAD/DAcA/wMCAP8ACAD/AA4A/wAWAPYAIgDwAC8A7AA8AOkASADlAFMA4QBcAN4AZQDb&#10;AGwA1wBzANQAegDSAIAA0ACHAM4AjgDMAJUAygCdAMgApQDGAK8AxAC7AMIAywDAAOUAvgD1AL0A&#10;/wC8AP8AvAD/ALwA/wC8AP8AvAD/AP8RBQD/DgAA/woAAP8IAQD/BAoA+AAQAOkAGgDjACgA3gA1&#10;ANkAQQDTAEwAzwBWAMsAXwDJAGYAxgBuAMQAdADCAHsAwQCCAL8AiQC9AJAAvACYALoAoQC4AKsA&#10;tgC3ALQAxwCyAOAAsQHyAK8C/wCuA/8ArQT/AK0E/wCtBP8ArQT/AP8UAAD/EAAA/w8AAPINAADq&#10;CgAA6QMJAN0AEgDUAB8AzQEtAMgCOgDEA0UAwANQAL0EWQC7BWEAuQVoALcGbwC1BnYAtAd9ALIH&#10;hACxCIwArwiVAK0JngCrCagAqgq1AKgKxQCmC98ApA30AKIO/wCgDv8Anw7/AJ8O/wCfDv8Anw7/&#10;AP8XAAD/EwAA7xgAAOQZAADbFgAA0hACAM8JCwDICBYAwQokALwMMgC3DT4AtA5JALEOUwCvEFsA&#10;rRBjAKsQagCpEXEAqBF4AKYRgAClEYgAoxKRAKESmwCgE6YAnhOzAJwTwwCbFN4Alxb0AJUW/wCU&#10;F/8Akxf/AJIX/wCSFv8Akhb/AP8aAAD0HQAA5SMAANUlAADKJAAAwh0AAL4WBAC7EBAAtBMdAK8V&#10;KwCrFjgApxhDAKUZTQCiGVYAoBpdAJ4bZQCdG2wAmxxzAJocewCYHIMAlx2NAJUdlwCTHqIAkh6v&#10;AJAevwCPH9gAjCDxAYkg/wGIIP8BhyD/AYcg/wGGIP8BhiD/AfoeAADrJgAA2i0AAMowAAC+LgAA&#10;tSgAALAiAACuGwwAqB0XAKMfJgCfITMAnCI+AJkjSACXJFEAlSRZAJMlYACSJWcAkCZuAI4mdgCN&#10;Jn8AiyaIAYonkwGIJ54BhierAYQnuwGDKNEBgCjuAX4p/wF9Kf8BfCj/AXwo/wF8KP8BfCj/AfUk&#10;AADjLgAAzzUAAME4AAC0NgAAqzEAAKUsAACiJgYAniYTAJkoIQCVKi4Akis5AI8sRACNLUwAiy1U&#10;AIkuXACHLmMAhi5qAYQucgGCLnoBgS+EAX8vjwJ9L5oCey+nAnovtwJ4L8wCdjDqAnUw/gJzMP8C&#10;czD/AnMv/wJzL/8Ccy//AvAqAADcNQAAxzsAALo/AACsPAAAojgAAJwzAACYLwAAlS4QAJAwHACM&#10;MikAiTM1AIY0PwCENUkAgjVRAIA1WAB+NV8BfTVmAXs2bgF5NXYCeDWAAnY1iwN0NZcDcjakA3A2&#10;tARvNsgEbTbnBGw2/ANrNv8Dazb/Amo2/wJqNf8CajX/AuowAADTOgAAwkEAALNDAAClQQAAmz4A&#10;AJU6AACQNgAAjDUNAIg3GACEOCUAgToxAH87PAB8O0UAejxNAHg8VQF3PFwBdTxjAXM8agJxPHMC&#10;cDx8A247hwNsO5QEajuhBGg7sQVnPMUFZTzlBWQ8+gRkPP8DYzv/A2M7/wNjO/8CYzv/AuU1AADN&#10;PwAAvUYAAK5HAACfRQAAlUMAAI5AAACJPAAAhDwKAIA9FAB9PiIAej8uAHhAOAB1QUIAc0FKAHJB&#10;UQFwQVkBbkFgAmxBZwJqQXADaEF5A2dBhARlQZEFY0GfBWFBrgZgQcIGXkHiBl5B+QVdQf8EXUD/&#10;A11A/wNdQP8DXUD/A985AADIQwAAuUoAAKlLAACbSQAAkEcAAIhEAACDQQAAfkEGAHpCEQB2Qx4A&#10;dEUqAHFFNQBvRj8AbUZHAGtGTwFqRlYBaEZdAmZGZQJkRm0DYkZ2BGBGggReRo4FXEWcBltFrAZZ&#10;Rr8HWEbfBlhG9wVXRf8EV0X/BFdE/wNYRP8DWET/A9o9AADERwAAtU4AAKROAACWTAAAi0sAAINJ&#10;AAB9RQAAeEYCAHRHEABwSBsAbkknAGtKMgBqSzwAaEtEAGZLTAFkS1MBYktaAmBLYgJfS2oDXUt0&#10;BFtKfwVZSowFV0qaBlVKqgdUSr0HU0rcB1JK9gZSSv8FUkn/BFJJ/wNSSP8DU0j/A9RBAADASwAA&#10;slEAAKBQAACSTwAAh04AAH5MAAB4SAAAckoAAG5LDQBrTRgAaE4kAGZOLwBkTzkAYk9CAGFQSQFf&#10;UFEBXVBYAltPYAJZT2gDV09yBFVPfQVTT4oFUk6YBlBOqAdOTrsHTU7ZB01O9QZNTv8FTU3/BE1N&#10;/wROTP8DTkz/A85EAAC8TgAArlQAAJxTAACOUgAAg1EAAHpQAAByTQAAbE8AAGhQCwBlURUAY1Ih&#10;AGFTLABfUzYAXVQ/AFtURwBaVE4BWFRWAVZUXQJUVGYDUlNvA1BTewROU4gFTFOXBktTpwdJU7oH&#10;SFPVB0hS8wZIUv8FSFH/BElR/wRJUP8DSVD/A8pIAAC5UgAAqlcAAJhWAACKVQAAf1QAAHZTAABs&#10;UQAAZ1MAAGJUCABfVhIAXVceAFtXKQBZWDMAWFg8AFZZRABVWUwBU1lTAVFZWwJPWGQCTVhtA0tY&#10;eARJWIYFR1eVBkVXpQZEV7gGQ1jSBkNX8gZDVv8FQ1X/BERV/wREVP8DRFT/A8ZMAAC1VgAApVoA&#10;AJRZAACGWAAAe1gAAHFXAABmVgAAYVgAAF1ZBABZWhAAV1sbAFVcJgBTXTAAUl05AFFeQQBPXkkA&#10;TV5RAUxeWAFKXmECSF1rA0ZddgNEXYMEQl2SBUBdowY/XbYGPl3QBj1c8QU+W/8EPlr/BD5a/wM+&#10;Wf8DP1n/A8FQAACxWgAAoV0AAJBcAACCWwAAdlsAAG1bAABhWwAAW10AAFZeAABSYA0AUGEXAE5i&#10;IgBNYiwATGM1AEpjPgBJY0YAR2NOAEZjVgFEY14BQmNoAkBjcwM+Y4EDPGOQBDpioQQ5YrQFOGPN&#10;BThi7wQ4Yf8EOGD/Azhf/wM5Xv8DOV7/A7xVAACtXwAAnGAAAItfAAB9XwAAcl8AAGhfAABdYAAA&#10;VWIAAE9kAABLZgoASWcSAEdoHQBFaCcARGkxAENpOQBCakIAQGpKAD9qUgA9alsBPGplATpqcAI4&#10;an4CNmmNAzRpnwMzabIDMWnLAzFo7QMxZ/8DMWb/AzJl/wMyZP8DMmT/A7dbAACpZAAAlmQAAIZj&#10;AAB4YwAAbWMAAGRkAABZZQAAUGgAAElrAABDbQQAQG4OAD5vGAA9byIAPHArADpwNAA5cT0AOHFF&#10;ADdxTgA2cVcANHFhATJxbQExcXoBL3GKAi1xnAIrca8CKnHIAipw6wIqb/8CKm3/Aips/wIrbP8C&#10;K2z/ArFhAACkaQAAkGgAAIBnAAB0ZwAAaWcAAF9oAABVawAAS24AAENxAAA8dAAAN3YKADR3EgAz&#10;eBwAMnglADF5LgAweTcAL3k/AC55SAAselIAK3pcACp6aAAoenYAJnqHASV6mQEjeqwBInrFASJ5&#10;6QEid/8BInb/ASJ1/wIidP8CI3T/AqxoAACdbgAAim0AAHtsAABvbAAAZWwAAFpuAABQcQAARXUA&#10;AD14AAA2fAAALn8CACmBDQAnghQAJoIeACWCJwAkgi8AI4M4ACKDQgAhg0sAIIRWAB+EYgAehHEA&#10;HISCABuElQAahKkAGITBABiD5gAYgf0AGYD/ARl//wEZfv8BGX7/AaZwAACVcwAAhHIAAHZxAABr&#10;cQAAXnMAAFR2AABJeQAAP30AADeBAAAvhAAAJ4gAACCLBQAbjQ4AGo0VABmNHgAYjicAF44wABaO&#10;OQAVjkMAFI9PABOPWwASj2oAEY97ABCPjwAPj6QADo+7AA2P4AAOjfoAD4v/ABCK/wAQif8AEIn/&#10;AKF6AACOeQAAfncAAHJ3AABkeAAAWHsAAE1+AABCggAAOYYAAC+KAAAnjgAAIJEAABiVAAASmAUA&#10;DpoOAA2aFAAMmh0AC5omAAuaMAAKmjsACZpGAAiaUwAGm2EABZpyAASahgACmpsAAJqxAAGZzwAC&#10;mfAAApj/AASX/wAFlv8ABZb/AJmBAACHfwAAen4AAGt+AABdgQAAUIUAAEWJAAA7jQAAMZIAACiW&#10;AAAfmQAAGJ0AABGgAAAMowIABqUKAAGlEAAApRYAAKYfAACmKAAApjIAAKc9AACnSgAAp1gAAKdo&#10;AACnfAAAp5EAAKaoAACmwwAApekAAKX8AACl/wAApP8AAKT/AJGHAACChgAAcoYAAGOIAABVjAAA&#10;SZEAAD2WAAAymgAAKJ4AAB+iAAAXpgAAEKkAAAusAAAErwAAALEGAACxDAAAshEAALIXAACzHwAA&#10;sygAALQyAAC1PwAAtU0AALVdAAC1cAAAtYYAALWdAAC1tgAAtdwAALT3AAC0/wAAtP8AALT/AIuP&#10;AAB6jgAAapEAAFuVAABNmgAAQJ8AADWkAAAqqAAAIKwAABawAAAPtAAACbcAAAG5AAAAvQAAAL4A&#10;AAC+BgAAvwwAAMAQAADBFgAAwh0AAMMnAADFMgAAxkAAAMZRAADHYwAAx3gAAMeRAADHqQAAx8cA&#10;AMfsAADH/gAAx/8AAMf/AIOXAABxmgAAYZ4AAFKjAABFqQAAOK4AACyzAAAgtwAAFroAAA69AAAG&#10;wAAAAMMAAADHAAAAyQAAAMoAAADMAAAAzQMAAM4JAADQDgAA0hMAANQbAADYJQAA2zIAAN1CAADd&#10;VAAA3mkAAN6BAADenAAA37UAAN/ZAADf8wAA3/8AAN//AHefAABopgAAWa0AAEqzAAA7uAAALbsA&#10;AB+/AAAUwgAADMYAAAPJAAAAzAAAANAAAADVAAAA2QAAANoAAADcAAAA3gAAAOAAAADiBQAA5AsA&#10;AOcQAADqGAAA7SQAAPAyAADxRAAA8lgAAPNvAAD0igAA9KQAAPS/AAD03wAA9PMAAPT0AGqoAABb&#10;rwAATLcAAD29AAAtwQAAH8YAABPKAAALzgAAANIAAADXAAAA3AAAAOAAAADlAAAA5wAAAOkAAADr&#10;AAAA7QAAAO8AAADxAAAA8wAAAPYHAAD5DgAA/BYAAP8iAAD/MwAA/0cAAP9dAAD/dgAA/5EAAP+p&#10;AAD/vgAA/9gAAP/bAP8AGAD/ABYA/wAVAP8AGAD/AB4A/wAnAP8ANgD/AEMA/wBPAP8AWgD/AGQA&#10;/wBtAP8AdQD/AH0A/wCEAP8AigD/AJAA/wCWAP8AnAD/AKMA/wCrAP8AtAD+AL8A/QDPAPsA5wD6&#10;APgA+QD/APkA/wD5AP8A9QD/AO4A/wDpAP8A5wD/AP8AFAD/ABEA/wARAP8AEgD/ABcA/wAjAP8A&#10;MQD/AD4A/wBKAP8AVgD/AGAA/wBoAP8AcAD/AHgA/QB+APwAhQD6AIsA+QCRAPgAmAD3AJ4A9QCm&#10;APQArgDyALkA8QDHAO8A4ADuAPIA7AD/AOwA/wDsAP8A6wD/AOUA/wDgAP8A3gD/AP8DEAD/AA4A&#10;/wANAP8ADQD/ABMA/wAeAP8AKwD/ADgA/wBFAP4AUAD7AFoA+ABjAPUAawDzAHIA8QB5AO8AfwDu&#10;AIYA7ACMAOoAkgDpAJkA5wCgAOYAqQDkALMA4QDAAOAA0wDeAOsA3AD7ANsA/wDaAP8A2gD/ANkA&#10;/wDUAP8A0gD/AP8HDQD/AAkA/wAGAP8ACQD/AA8A/wAYAPsAJQD4ADIA9QA/APIASgDtAFQA6gBd&#10;AOcAZQDkAGwA4gBzAOAAegDeAIAA3ACGANoAjQDXAJQA1ACbANIApADPAK0AzQC5AMsAyQDJAOQA&#10;yAD2AMYA/wDFAP8AxgD/AMcA/wDHAP8AxwD/AP8KBgD/AQAA/wAAAP8ABAD/AAsA9AASAO8AHwDq&#10;ACwA5QA4AOIAQwDdAE4A2QBXANQAXwDRAGcAzgBtAMwAdADKAHoAyACAAMYAhwDFAI4AwwCWAMEA&#10;ngC/AKgAvQCzALoAwgC5ANsAtwDwALUA/wC2AP8AtQD/ALUA/wC1AP8AtQD/AP8MAAD/BAAA/wAA&#10;AP4AAAD2AAMA6AANAOAAFwDZACQA0QAxAM0APADKAEcAxgBRAMMAWQDAAGAAvgBnALwAbgC6AHQA&#10;uQB7ALcAggC1AIkAswCRALIAmgCwAKQArgCvAKwAvQCqANAAqADrAKcA+wCmAP8ApgD/AKUA/wCl&#10;AP8ApQD/AP8NAAD/BwAA9AkAAOoJAADiBAAA2gAHAM8AEQDIABwAwgApAL4ANQC7AEAAtwBKALQA&#10;UwCyAFsAsABiAK4AaACsAG8AqwB1AKkAfQCoAIQApgCNAKQAlgCjAKAAoQCrAJ8BuQCdA8wAnATo&#10;AJoG+QCZB/8AmAj/AJcI/wCXCP8Alwj/AP8QAAD3EAAA6BQAANwVAADOEQAAxg0AAMIECwC8ABQA&#10;twEhALIDLgCuBToAqwZEAKgITQCmCFUApAlcAKIKYwCgCmoAnwtxAJ0LeACcC4AAmgyJAJkMkwCX&#10;DJ4AlQ2qAJQNuACSDcwAkA7qAI4Q/ACMEP8AixD/AIsQ/wCLEP8AihD/APsTAADtGgAA3SAAAMwh&#10;AAC/HQAAtxcAALMRAACyCw0Aqw0ZAKcOJgCjDzMAnxA+AJ0RRwCaEVAAmBJXAJYSXgCVE2UAkxNs&#10;AJITcwCQFHwAjxSFAI0VjwCLFZoAihWnAIgWtQCGFskAhBfnAIIY+wCAGf8Afxn/AH8Z/wB/GP8A&#10;fxj/APUaAADkIwAAzykAAMAqAACzJgAAqiIAAKUcAACkFQgAoBQTAJsWIQCXGC0AlBk4AJEaQgCP&#10;G0sAjRxSAIscWQCJHWAAiB1nAIYebwCFHncAgx+AAIIfiwCAH5cAfiCjAH0gsgB7IMUAeSHkAHci&#10;+QB2Iv8AdSL/AHQh/wB0If8AdCH/AO8hAADbKwAAxzEAALYxAACpLgAAoCoAAJsmAACYIQEAlR4Q&#10;AJAgGwCNISgAiSMzAIckPQCFJEYAgyVOAIEmVQB/JlwAfiZjAHwnawB7J3MAeSd8AHgohwB2KJMA&#10;dCigAXIorwFxKcEBbyngAW0p9wFsKf8Bayn/AWsp/wFrKP8Bayj/AegoAADQMgAAwDgAAK43AACh&#10;NQAAmDIAAJItAACOKQAAiycMAIcoFwCDKiMAgCsvAH4sOQB8LEIAei1KAHguUQB3LlgAdS5gAHMv&#10;ZwByL28AcC95AW8vgwFtL5ABay+dAWkvrAFoML4BZzDbAWUw9QFkMP8BYzD/AWMv/wFjL/8BYy//&#10;AeIuAADKOAAAuj0AAKg8AACaOgAAkTcAAIozAACGMAAAgy4JAH8vEwB7MB8AeDIrAHYzNQB0Mz4A&#10;cjRGAHA0TgBvNVUAbTVcAGw1ZABqNWwBaDV1AWc1gAFlNYwBYzWaAmE2qQJgNrsCXzbWAl028wJd&#10;Nv8CXDb/AVw1/wFcNf8BXDT/AdwzAADFPAAAtEEAAKJAAACVPgAAizwAAIQ5AAB/NgAAezQEAHc1&#10;EAB0NxwAcTgnAG85MgBtOTsAazpDAGo6SwBoO1IAZztZAGU7YQFjO2kBYjtyAWA7fQFeO4oCXDuX&#10;Als7pwJZO7gDWDv/4v/iSUNDX1BST0ZJTEUABgnSA1c78QJWO/8CVjv/AlY6/wFWOv8BVjn/AdQ3&#10;AADAQQAAr0QAAJ1DAACQQgAAhUAAAH4+AAB5OwAAdDoAAHE6DgBtPBgAaz0kAGk+LwBnPzgAZT9A&#10;AGRASABiQE8AYUBXAF9AXgFdQGYBXEBvAVpAegJYQIcCVkCVAlRApANTQLYDUkDPA1FA7wNQQP8C&#10;UD//AlA//wJRPv8BUT7/Ac87AAC9RQAAqkcAAJlGAACLRQAAgUQAAHlCAAB0PgAAbz8AAGtADABn&#10;QRUAZUIhAGNDKwBhQzUAX0Q+AF5ERQBdRU0AW0VUAFlFXAFYRWQBVkVtAVRFeAJSRYUCUUSTA09E&#10;owNNRbQDTEXMA0tF7QNLRP8CS0T/AktD/wJMQv8CTEL/Aso/AAC5SAAApkoAAJVJAACHSAAAfUcA&#10;AHVFAABuQgAAaUMAAGVECQBiRRMAX0YeAF1HKABcSDIAWkg7AFlJQwBXSUoAVklSAFRJWQFTSWEB&#10;UUlrAU9JdgJNSYICS0mRA0pJoQNISbMDR0nKA0ZJ7ANGSP8CRkj/AkdH/wJHRv8CR0b/AsZDAAC2&#10;TAAAokwAAJFMAACESwAAeUoAAHBJAABpRgAAZEcAAF9JBgBcShAAWksbAFhMJQBWTC8AVU04AFNN&#10;QABSTUgAUU5PAE9OVwBOTl8BTE5pAUpOcwJITYACRk2PA0VNnwNDTbEDQk3IA0FN6gNBTP8CQUz/&#10;AkJL/wJCSv8CQkr/AsJHAACzTwAAnk8AAI1OAACATgAAdU0AAGxMAABjSgAAXkwAAFpNAgBWTg4A&#10;VE8YAFJQIgBRUSwAT1E1AE5SPQBNUkUATFJNAEpSVABJUl0BR1JmAUVScQFDUn4CQVKNAj9SnQM+&#10;Uq8DPVLGAzxS6QI8Uf4CPFD/Aj1P/wI9T/8CPU7/Ar5LAACuUwAAmlIAAIlRAAB8UQAAcVAAAGhQ&#10;AABeTgAAWFEAAFRSAABRUwwATlQUAExVHwBLVikASVYyAEhWOgBHV0IARldKAERXUgBDV1oAQVdk&#10;AUBXbgE+V3sCPFeLAjpXmwI4V60CN1fEAjdX5wI3Vv0CN1X/AjdU/wI3U/8COFP/ArpPAACpVgAA&#10;lVUAAIVUAAB4VAAAbVQAAGRUAABYVAAAUlYAAE5XAABKWQkAR1oRAEZaGwBEWyUAQ1suAEJcNgBB&#10;XD4AP1xGAD5dTwA9XVcAO11hADpdbAE4XXkBNl2IATRdmQIzXasCMV3CAjFc5QIxW/wCMVr/AjFZ&#10;/wIyWf8BMlj/AbZUAACkWQAAkFgAAIBYAABzVwAAaVcAAGBYAABUWQAATlsAAEhdAABDXwQAQGAO&#10;AD5hFwA9YSAAO2IpADpiMgA5YjoAOGNCADdjSwA2Y1QANGNdADNjaAAxY3YBL2OFAS5jlgEsY6kB&#10;K2O/ASpj4wEqYvsBKmD/AStf/wErX/8BK17/AbFZAACeXAAAi1wAAHtbAABvWwAAZVsAAFxcAABR&#10;XgAASWAAAENiAAA8ZQAAOGcKADVoEgA0aBsAM2kkADJpLQAxaTUAL2o9AC5qRgAtak8ALGpZACtr&#10;ZQApa3IAKGuCACZrkwAka6cAI2u9ACJq4AAjafkBI2f/ASNm/wEjZv8BJGX/AaxgAACYYAAAhWAA&#10;AHZfAABqXwAAYWAAAFdgAABNYwAARGYAAD1oAAA2awAAMG4EACxwDgAqcRUAKXEeAChxJgAnci8A&#10;JnI3ACVyQAAkckoAInJUACFzYAAgc20AHnN9AB1zkAAbc6MAGnO5ABlz3AAacfcAGnD/ABtv/wAb&#10;bv8BG23/AaZmAACRZQAAf2QAAHFkAABmZAAAXWQAAFJmAABIaQAAP2wAADdvAAAwcwAAKXYAACJ5&#10;CAAfexAAHnsXABx7HwAbeygAGnswABl8OQAYfEMAF3xOABZ8WgAVfGcAFH14ABJ9iwARfZ8AEH21&#10;AA991QAQe/UAEXn/ABF4/wASd/8AEnf/AJ5rAACKagAAemkAAG1pAABiaQAAV2oAAExtAABDcAAA&#10;OXQAADF4AAApewAAIn8AABuCAAAUhQkAEYYQABGGFwAQhx8AEIcoAA6HMQAOhzsADYdGAAyHUwAL&#10;h2EACodxAAmHhAAHh5gABoauAAWGyQAGhewAB4T/AAiD/wAJgv8ACYL/AJVxAACDbwAAdG4AAGlu&#10;AABcbwAAUHIAAEZ1AAA8eQAAMn0AACqBAAAihQAAG4kAABSMAAAPjwMACpILAAaSEQAEkhgAApIg&#10;AAGSKQAAkjMAAJM+AACTSwAAk1kAAJNpAACTewAAkpAAAJKmAACRvwAAkeUAAJD6AACP/wAAj/8A&#10;AI//AI13AAB9dQAAcHQAAGJ1AABVeAAASXwAAD+AAAA0hAAAK4kAACKNAAAakQAAE5QAAA6XAAAJ&#10;mwAAAZ0IAACdDgAAnRMAAJ4aAACeIgAAnysAAJ81AACgQgAAoFAAAKBfAACgcQAAoIcAAJ+dAACf&#10;tQAAntoAAJ32AACd/wAAnP8AAJz/AIZ9AAB4fAAAaXwAAFt/AABOgwAAQYgAADaMAAAskQAAI5YA&#10;ABqaAAASngAADaEAAAakAAAApwAAAKkDAACpCgAAqg4AAKsTAACsGQAArSIAAK4rAACvNwAAr0UA&#10;AK9UAACvZgAAr3sAAK6UAACuqwAArskAAK7vAACt/wAArf8AAK3/AIGEAABxhAAAYYcAAFOLAABG&#10;kAAAOZYAAC6bAAAjoAAAGqQAABKoAAAMrAAABK8AAACyAAAAtgAAALcAAAC3AgAAuAgAALkNAAC6&#10;EgAAuxgAAL0hAAC+KwAAwDgAAMBIAADAWgAAwW4AAMGGAADBoAAAwboAAMHjAADA+QAAwP8AAMD/&#10;AHmNAABokAAAWZQAAEuaAAA9oAAAMaUAACWrAAAarwAAEbMAAAu4AAACuwAAAL4AAADBAAAAxAAA&#10;AMUAAADGAAAAxwAAAMgFAADKCwAAzA8AAM4VAADQHwAA0ysAANU6AADVTAAA1mAAANh3AADYkgAA&#10;2KwAANnJAADZ7AAA2fsAANj/AHCZAABgngAAUaQAAEOqAAA1sAAAKLYAABy6AAARvgAACcEAAADF&#10;AAAAyAAAAMsAAADPAAAA0gAAANMAAADWAAAA2AAAANsAAADdAAAA3wcAAOINAADlEwAA6B0AAOwq&#10;AADtPAAA7VEAAO5nAADvgQAA75wAAPC3AADw0wAA8OwAAPD0AGemAABYrQAASbQAADq6AAAqvgAA&#10;HMIAABDGAAAHygAAAM4AAADSAAAA1gAAANwAAADgAAAA4wAAAOQAAADmAAAA6AAAAOsAAADtAAAA&#10;7wAAAPICAAD1CgAA+BEAAPwcAAD/LAAA/z8AAP9VAAD/bgAA/4oAAP+kAAD/ugAA/9EAAP/hAP8A&#10;FAD/ABIA/wASAP8AFAD/ABkA/wAlAP8AMgD/AD8A/wBLAP8AVgD/AGAA/wBoAP8AcAD/AHgA/wB/&#10;AP8AhQD/AIsA/wCRAP8AmAD/AJ4A/gCmAP0ArgD8ALkA+gDIAPkA4gD4APQA9wD/APYA/wD2AP8A&#10;7wD/AOcA/wDiAP8A3gD/AP8AEQD/AA4A/wAOAP8ADwD/ABQA/wAgAP8ALQD/ADoA/wBGAP8AUQD/&#10;AFsA/wBjAP4AawD8AHMA+gB5APkAgAD3AIYA9gCMAPUAkgDzAJkA8gCgAPAAqQDuALMA7QDBAOsA&#10;1gDqAO4A6QD+AOcA/wDnAP8A5QD/AN0A/wDVAP8A0QD/AP8ADQD/AAoA/wAIAP8ACQD/ABAA/wAb&#10;AP8AKAD/ADUA/wBAAPoASwD2AFUA8wBeAPEAZgDuAG0A7AB0AOsAegDpAIAA5wCGAOYAjQDkAJMA&#10;4gCbAOAAowDeAK0A3AC5ANoAygDXAOYA1AD4ANIA/wDSAP8A0gD/AM4A/wDJAP8AxgD/AP8ACAD/&#10;AAMA/wAAAP8AAwD/AA0A/AAWAPcAIgDzAC4A7wA6AOwARQDoAE8A5ABYAOEAYADeAGcA2wBtANkA&#10;dADVAHoA0wCAANEAhwDPAI4AzQCVAMsAngDJAKcAxwCzAMUAwgDDANwAwQDxAL8A/wC/AP8AvgD/&#10;AL4A/wC9AP8AuwD/AP8AAAD/AAAA/wAAAP8AAAD2AAgA7gARAOcAGwDhACcA3QAzANkAPgDTAEkA&#10;zwBSAMsAWQDIAGEAxgBnAMQAbQDCAHMAwAB6AL8AgAC9AIgAuwCQALkAmAC4AKIAtQCtALMAuwCx&#10;AM4AsADqAK8A/ACtAP8ArQD/AK4A/wCuAP8ArgD/AP8CAAD/AAAA/QAAAPIAAADoAAAA3gAMANMA&#10;FQDMACEAyAAsAMQAOADBAEIAvQBLALoAUwC4AFoAtgBhALQAZwCyAG0AsAB0AK8AegCtAIIArACK&#10;AKoAkwCoAJ0ApgCoAKQAtQCiAMYAoQDjAJ8A9gCeAP8AngD/AJ4A/wCeAP8AngD/AP8GAAD7AAAA&#10;7gUAAOIEAADVAAAAywAGAMMADwC9ABkAuAAlALQAMQCxADsArgBFAKwATQCpAFUApwBbAKUAYgCk&#10;AGgAogBuAKEAdQCfAHwAngCFAJwAjgCaAJgAmACkAJYAsACVAMEAkwDcAJIA8gCRAP8AkAD/AJAA&#10;/wCPAP8AjwD/AP0KAADwDgAA4REAAM4QAADCDQAAuwcAALcACgCxABIArAAeAKgAKQClADQAogA+&#10;AJ8ARwCdAE8AmwBWAJkBXACXAWMAlgJpAJQCcACTA3gAkQOAAJAEigCOBJUAjAWhAIoFrgCJBr4A&#10;hwjYAIYJ8ACECv8Agwv/AIML/wCDC/8Agwv/APYQAADmFwAA0hwAAMAaAACzFgAArBIAAKgNAACm&#10;Bw0AogUWAJ0HIgCZCS4Algo4AJQLQQCSDEoAkAxRAI4NWACMDV4Aiw1lAIkNbACIDnQAhg59AIUO&#10;hwCDDpMAgQ+fAIAQrQB+EL4AfRDbAHoR9AB4Ev8AdxL/AHcS/wB3Ev8AdxL/AO8XAADbIQAAxiQA&#10;ALQjAACoIAAAoBwAAJsXAACZEQQAmA4QAJMQGwCPEScAjBIyAIkTPACHE0QAhRRMAIMUUwCBFVoA&#10;gBVgAH4WaAB9Fm8AexZ4AHkXgwB4F48AdhicAHQYqgBzGbsAchnUAG8a8QBuG/8AbRv/AG0a/wBt&#10;Gv8AbRr/AOcgAADQKQAAvCsAAKsqAACeKAAAliQAAJAgAACNHAAAjBcMAIgYFgCEGiIAgRstAH4c&#10;NwB8HUAAeh1IAHkeTwB3HlUAdh9cAHQfYwBzH2sAcSB0AHAgfwBuIYsAbCGYAGshpwBpIrgAaCLP&#10;AGYi7gBlI/8AZCP/AGQi/wBkIv8AZCH/AOAmAADILwAAtDEAAKMwAACWLgAAjSsAAIcoAACEJAAA&#10;giAIAH4gEgB7Ih4AeCMpAHUkMwBzJTwAcSVDAHAmSwBuJlIAbSdZAGsnYABqJ2gAaShxAGcoewBl&#10;KIgAZCmVAGIppABgKbUAXynLAF4q7ABcKv8AXCn/AFwp/wBcKf8AXCj/ANgsAADDNQAArTUAAJ00&#10;AACQMwAAhjEAAIAtAAB8KwAAeSgDAHYnEAByKRoAcColAG0rLwBrLDgAaixAAGgtRwBnLU4AZS5V&#10;AGQuXQBjLmUAYS9uAF8veABeL4QAXC+SAFovoQFZL7IBWDDIAVYw6QFVMP4BVS//AFUv/wBVLv8A&#10;VS7/ANAxAAC9OgAAqDkAAJc4AACKNwAAgDYAAHoyAAB1MAAAci4AAG4uDQBrLxYAaTAhAGYxKwBk&#10;MjQAYzI9AGEzRABgM0sAXzRSAF00WgBcNGIAWjRrAFk1dQBXNYIAVTWQAVQ1nwFSNbABUTXGAVA1&#10;5wFPNf0BTzX/AU80/wFPNP8BTzP/Acs2AAC4PQAAozwAAJI8AACFOwAAezoAAHQ3AABvNQAAbDMA&#10;AGg0CgBlNRMAYjYeAGA3KABeNzEAXTg6AFs4QQBaOUgAWTlQAFc5VwBWOl8AVDpoAFM6cwBROn8B&#10;TzqNAU46nQFMOq4BSzrDAUo65QFJOvwBSTn/AUk5/wFJOP8BSjj/Acc6AACzQAAAnj8AAI4/AACB&#10;PgAAdz0AAHA7AABqOAAAZjgAAGI5BwBfOhEAXDsbAFo7JQBZPC4AVz03AFY9PgBUPkYAUz5NAFI+&#10;VQBRPl0ATz9mAE0/cABMP30BSj+LAUg/mwFHP6wBRT/BAUQ/4wFEPvsBRD7/AUQ9/wFEPf8BRTz/&#10;AcM+AACvQwAAmkIAAIpCAAB9QQAAc0AAAGs/AABlPAAAYDwAAFw+BABZPg8AVz8YAFVAIgBTQSsA&#10;UkE0AFBCPABPQkMATkJLAE1DUgBLQ1oASkNkAEhDbgBHQ3sBRUOJAUNDmQFCQ6sBQEPAAT9D4QE/&#10;Q/kBP0L/AT9B/wFAQf8BQED/Ab9BAACqRQAAlkUAAIZFAAB5RAAAb0QAAGdCAABgPwAAW0EAAFdC&#10;AABUQw0AUUQVAE9FHwBORSgATEYxAEtGOQBKR0EASUdIAEhHUABGR1gARUdhAENIbABCSHgBQEiH&#10;AT5IlwE8SKkBO0i+ATpI3wE6R/gBOkb/ATpF/wE7Rf8BO0T/AbtFAACmSAAAkkcAAIJHAAB2RwAA&#10;a0cAAGNGAABbQwAAVkUAAFJHAABOSAoATEkSAEpJHABISiUAR0ouAEZLNgBFSz4AQ0tGAEJMTQBB&#10;TFYAQExfAD5MagA8THYAO0yFATlMlQE3TKcBNky8ATVM3QE1S/cBNUv/ATVK/wE2Sf8BNkn/AbhJ&#10;AACiSwAAjkoAAH5KAABySgAAaEoAAF9JAABVSAAAUEoAAExLAABJTAcARk0QAEROGQBCTyIAQU8r&#10;AEBQMwA/UDsAPlBDADxRSgA7UVMAOlFcADhRZwA3UXMANVGCADNRkwEyUaUBMFG6AS9R2gEvUPYB&#10;L0//ATBO/wEwTv8BME3/AbRNAACdTQAAik0AAHpNAABuTQAAZE0AAFtNAABRTQAAS08AAEZQAABC&#10;UgMAP1MNAD1UFQA8VB4AOlUnADlVLwA4VTcAN1Y/ADZWRwA1VlAAM1ZZADJXZAAwV3EAL1eAAC1X&#10;kQArV6MAKle4AClX1gApVvUAKVX/ACpU/wEqU/8BKlL/Aa9RAACYUQAAhVEAAHZQAABqUAAAYFAA&#10;AFhRAABOUgAAR1MAAEFVAAA7WAAAOFkKADVaEQA0WhoAM1siADJbKwAxWzMAL1w7AC5cQwAtXEwA&#10;LFxWACtdYAApXW0AKF18ACZdjgAkXaEAI121ACJd0gAiXPMAIlv/ACNa/wAjWf8AJFj/AKhVAACS&#10;VAAAgFQAAHFUAABmVAAAXFQAAFRVAABKVgAAQ1gAADxbAAA2XQAAMGAFAC1hDgArYRUAKmIdACli&#10;JQAoYi4AJ2M2ACZjPgAlY0cAI2NRACJkXAAhZGkAH2R5AB5kigAcZJ4AG2SzABlkzgAaY/EAG2H/&#10;ABtg/wAcYP8AHF//AKFZAACMWAAAe1gAAG1YAABiWAAAWVgAAFBZAABHWwAAPl4AADdgAAAxYwAA&#10;KmYAACRpCQAhahAAIGoXAB9qIAAeaygAHWswABxrOQAba0IAGmxMABlsWAAXbGUAFmx0ABRshgAT&#10;bJoAEmyvABFsygARa+8AEmn/ABNo/wATaP8AE2f/AJldAACFXQAAdVwAAGhcAABeXAAAVVwAAEte&#10;AABCYQAAOWQAADJnAAAragAAJG0AAB5wAQAXcwsAFXQRABR0GAATdCEAEnUpABF1MgARdTsAEHVG&#10;AA91UgAOdV8ADXVuAAx1gQALdZUACnWqAAh0wwAJdOcACnP9AAtx/wAMcf8ADHD/AJFiAAB/YQAA&#10;cGEAAGRhAABaYQAAT2IAAEVlAAA8aAAAM2wAACtvAAAkcgAAHXYAABd5AAARfAQADX8MAAt/EgAK&#10;fxkACX8iAAh/KgAGfzQABX8/AAR/SwACf1gAAX9nAAB/eQAAf44AAH+jAAB+uwAAfeAAAH33AAB8&#10;/wAAe/8AAHv/AIlnAAB4ZwAAa2YAAGFmAABUZwAASWkAAD9tAAA1cQAALHUAACR5AAAdfAAAFoAA&#10;ABCDAAAMhgIABokKAAGJDwAAiRQAAIobAACKIwAAiywAAIs3AACLQwAAi1AAAItfAACLcQAAi4YA&#10;AIucAACKswAAidMAAIjzAACI/wAAh/8AAIf/AIJtAABzbAAAaGwAAFptAABObwAAQnMAADh3AAAu&#10;ewAAJYAAAB2EAAAViAAAEIwAAAuPAAAEkgAAAJQGAACVDAAAlRAAAJYVAACXHAAAmCQAAJguAACZ&#10;OQAAmUcAAJlWAACZaAAAmX0AAJmUAACYqwAAl8gAAJbuAACW/wAAlf8AAJX/AHt0AABvcwAAYXMA&#10;AFN2AABGegAAO38AADCEAAAmiAAAHY0AABSSAAAOlgAACZkAAAGcAAAAoAAAAKEAAACiBgAAogwA&#10;AKQQAAClFAAApRwAAKckAACoLwAAqD0AAKlMAACpXgAAqXIAAKiJAACoogAAqLwAAKflAACm+wAA&#10;pv8AAKX/AHd7AABoewAAWX4AAEuCAAA+hwAAMo0AACeSAAAdlwAAFJwAAA6gAAAHpAAAAKgAAACr&#10;AAAArgAAAK8AAACwAAAAsQQAALMKAAC0DgAAtRMAALYbAAC4JAAAujEAALpAAAC6UgAAu2UAALt9&#10;AAC6lwAAurEAALrSAAC68wAAuf8AALn/AG+DAABfhgAAUYsAAEOQAAA2lwAAKp0AAB+iAAAVpwAA&#10;DawAAAWwAAAAtAAAALcAAAC7AAAAvgAAAL8AAADAAAAAwQAAAMMBAADEBwAAxQ0AAMcRAADKGQAA&#10;zSQAAM4zAADPRAAA0FgAANBuAADRiAAA0KQAANDBAADR5gAA0fgAANH/AGePAABXlAAASZoAADuh&#10;AAAupwAAIa0AABazAAAOuAAABrwAAADAAAAAwwAAAMYAAADLAAAAzQAAAM4AAADQAAAA0QAAANQA&#10;AADWAAAA2gIAANwJAADfDwAA4xcAAOYkAADnNgAA6EkAAOlfAADqeAAA65QAAOuvAADrzAAA7OgA&#10;AOz2AF+eAABQpAAAQqsAADSyAAAmuQAAGb4AAA7CAAAExQAAAMoAAADNAAAA0QAAANgAAADbAAAA&#10;3wAAAOAAAADiAAAA5AAAAOYAAADpAAAA6wAAAO4AAADxBQAA9Q0AAPkWAAD8JQAA/TkAAP5PAAD/&#10;ZwAA/4IAAP+dAAD/tQAA/8sAAP/kAP8AEQD/AA8A/wAPAP8AEQD/ABYA/wAiAP8ALwD/ADsA/wBH&#10;AP8AUgD/AFsA/wBkAP8AbAD/AHMA/wB6AP8AgAD/AIYA/wCMAP4AkwD9AJkA+wChAPoAqQD4ALQA&#10;9wDCAPYA2gD1APEA9AD/APMA/wDzAP8A6QD/AOAA/wDYAP8A0wD/AP8ADgD/AAsA/wAKAP8ACwD/&#10;ABEA/wAdAP8AKgD/ADYA/wBBAP8ATAD/AFYA/gBfAPsAZgD5AG0A9wB0APUAegD0AIAA8gCGAPAA&#10;jQDvAJQA7QCbAOwApADqAK4A6QC6AOcAzQDlAOkA5AD7AOMA/wDiAP8A3gD/ANEA/wDMAP8AyAD/&#10;AP8ACQD/AAQA/wABAP8ABAD/AA4A/wAYAP8AJAD9ADAA+wA7APcARgDzAFAA7wBZAOwAYADqAGcA&#10;5wBuAOYAdADkAHoA4gCAAOAAhwDeAI4A3ACVANoAngDWAKgA1ACzANEAwwDPAN8AzgD0AMwA/wDL&#10;AP8AywD/AMUA/wC/AP8AvAD/AP8AAgD/AAAA/wAAAP8AAAD9AAsA9wATAPEAHgDtACoA6gA1AOcA&#10;QADiAEoA3QBSANkAWgDVAGEA0gBnANAAbQDOAHMAzAB6AMoAgADIAIcAxgCPAMQAmADCAKEAwACt&#10;AL4AuwC8ANAAugDtALkA/gC4AP8AuAD/ALcA/wCzAP8AsAD/AP8AAAD/AAAA/wAAAPkAAADuAAUA&#10;5QAOAN4AGADYACMA0gAuAM8AOQDLAEMAxwBMAMQAVADBAFsAvwBhALwAZwC7AG0AuQBzALcAegC1&#10;AIEAtACJALIAkgCwAJsArwCnAKwAtACrAMYAqQDkAKcA+ACmAP8ApgD/AKUA/wClAP8ApAD/AP8A&#10;AAD/AAAA9QAAAOoAAADeAAAA0AAKAMgAEgDCAB0AvgAoALsAMwC5AD0AtQBGALIATQCwAFUArQBb&#10;AKwAYQCqAGcAqABtAKcAcwClAHoApACCAKIAjACgAJYAnwChAJ0ArgCbAL4AmQDYAJcA8QCWAP8A&#10;lgD/AJcA/wCXAP8AlwD/AP8AAAD1AAAA5wEAANQAAADJAAAAwAAEALgADgCzABYArwAhAKsALACo&#10;ADYApgA/AKMARwChAE8AnwBVAJ0AWwCbAGEAmgBnAJgAbgCXAHUAlQB9AJQAhgCSAJEAkACcAI4A&#10;qQCMALgAiwDNAIkA6wCIAP0AiAD/AIgA/wCIAP8AiAD/APkGAADpDAAA1A4AAMMMAAC3CQAAsAIA&#10;AKsACQCmABAAogAaAJ4AJQCbADAAmAA5AJYAQQCUAEkAkgBQAJAAVgCOAFwAjQBiAIsAaQCKAHAA&#10;iAB4AIcAgQCFAIwAhACYAIIApQCAALQAfgDIAH0B5wB8AvkAewP/AHsE/wB7BP8AewT/APEOAADe&#10;FQAAxRUAALQUAACpEQAAoQ4AAJ4KAACbAwwAlwATAJMAHgCQASkAjQIzAIoDPACIBEMAhgVLAIUG&#10;UQCDBlcAggdeAIAHZAB/CGwAfQh0AHwIfgB6CYkAeAmWAHcKowB1CrMAcwvHAHIM5gBwDfsAcA3/&#10;AG8N/wBvDf8Abw3/AOgWAADQHgAAuR0AAKkcAACdGgAAlRYAAJATAACPDgMAjgoOAIkLFwCGDCMA&#10;gw0tAIANNgB+Dj4AfA5GAHsOTQB5D1MAeBBaAHYQYQB1EGgAcxBxAHERewBwEYcAbhGUAGwRogBr&#10;ErIAaRLHAGgT5wBmE/0AZRT/AGUU/wBlE/8AZRP/AN8eAADGJAAAsCQAAKAjAACUIQAAix8AAIYb&#10;AACDFwAAghIIAH8REgB8Eh0AeRQoAHYUMQB0FToAchZBAHEWSABvF08AbhdWAGwXXQBrGGQAaRht&#10;AGgZdwBmGYMAZBmQAGManwBhGq8AYBrEAF4b5ABdHPsAXBz/AFwb/wBcG/8AXBv/ANUlAAC9KgAA&#10;qCkAAJgpAACMKAAAgyUAAH0iAAB5HwAAeBsDAHYZDwByGhgAbxwjAG0dLQBrHTUAaR49AGgeRABm&#10;H0sAZR9SAGMgWQBiIGEAYSBpAF8hcwBdIX8AXCGNAFoinABZIqwAVyLAAFYj4QBVI/kAVCP/AFQi&#10;/wBUIv8AVCL/AM0rAAC2LgAAoi4AAJIuAACFLQAAfCsAAHYoAAByJgAAbyMAAG0hDABqIhUAZyMf&#10;AGUkKQBjJDEAYiU5AGAmQQBfJkgAXSZPAFwnVgBbJ10AWSdmAFgocABWKHwAVCiKAFMpmQBRKaoA&#10;UCm+AE8p3gBOKfcATSn/AE0p/wBNKP8ATij/AMgwAACwMgAAnDIAAIwyAACAMQAAdjAAAHAtAABr&#10;KwAAaCkAAGYoCQBjKBEAYCkcAF4qJQBcKy4AWys2AFksPQBYLEQAVy1MAFUtUwBULVsAUy1jAFEu&#10;bgBQLnoATi6IAEwvlwBLL6gASS+7AEgv2wBIL/YARy//AEcu/wBHLf8ASC3/AMQ0AACrNQAAlzUA&#10;AIc1AAB7NQAAcjQAAGsyAABmLwAAYi4AAF8tBQBcLhAAWi8YAFgwIgBWMCsAVTEzAFMxOgBSMkIA&#10;UTJJAFAyUABOM1gATTNhAEszawBKM3cASDSFAEc0lQBFNKYAQzS5AEI01gBCNPQAQjT/AEIz/wBC&#10;Mv8AQjL/AMA4AACnOAAAkzgAAIM4AAB3OAAAbTcAAGY2AABhMwAAXTIAAFkyAgBXMw0AVDQVAFI1&#10;HwBRNSgATzYwAE42OABMNz8ASzdGAEo3TgBJOFYARzhfAEY4aQBEOHUAQziDAEE5kwBAOaQAPjm4&#10;AD050wA8OfMAPDj/AD03/wA9N/8APTb/ALs7AACiOwAAjzsAAH87AABzOwAAajoAAGI5AABdNwAA&#10;WDYAAFQ3AABROAsATzkTAE05HABLOiUASjotAEg7NQBHOzwARjxEAEU8SwBEPFMAQjxcAEE9ZwA/&#10;PXMAPj2BADw9kQA6PaMAOT22ADg90QA3PfIANzz/ADg7/wA4O/8AODr/ALY9AACePgAAiz4AAHw+&#10;AABvPgAAZj0AAF49AABYOwAAUzoAAE87AABMPAgAST0RAEc+GQBGPyIARD8qAEM/MgBCQDoAQUBB&#10;AEBASQA+QVEAPUFaADxBZAA6QXAAOEF/ADdBjwA1QqEANEK0ADJCzgAyQfAAMkD/ADNA/wAzP/8A&#10;ND7/ALFAAACaQAAAh0AAAHhBAABsQQAAYkAAAFtAAABUPwAATj8AAEpAAABGQQUAREIOAEJDFgBA&#10;Qx8AP0QnAD5ELwA8RDcAO0U+ADpFRgA5RU4AOEZYADZGYgA1Rm4AM0Z8ADFGjQAwRp8ALkazAC1G&#10;zAAtRu8ALUX/AC5E/wAuQ/8ALkP/AKxDAACWQwAAg0MAAHRDAABoQwAAX0MAAFdDAABQQwAASEMA&#10;AERFAABBRgEAPkcMADxIEwA6SBwAOUkkADhJLAA2STQANUo7ADRKQwAzSkwAMkpVADBLXwAvS2sA&#10;LUt6ACxLiwAqS50AKEuxACdLygAnS+0AJ0r/AChJ/wAoSP8AKUf/AKdGAACRRgAAf0YAAHBGAABl&#10;RgAAW0YAAFRGAABMRwAAREgAAD9KAAA7SwAAN0wJADVNEAAzThgAMk4gADFPKAAwTzAAL084AC5P&#10;QAAsUEgAK1BSACpQXAAoUGgAJ1B3ACVQiAAkUJsAIlCvACFQyAAgUOsAIU//ACJO/wAiTf8AI03/&#10;AKFJAACMSQAAekkAAGxKAABhSgAAWEoAAFBKAABJSwAAQEwAADtOAAA1UAAAMVIEAC1TDQAsVBQA&#10;KlQcAClVJAAoVSwAJ1UzACZVPAAlVkUAJFZOACJWWQAhVmUAH1Z0AB5WhQAcVpgAG1asABlWxQAZ&#10;VukAGlX/ABtU/wAbU/8AHFL/AJtNAACGTQAAdU0AAGhNAABdTQAAVE0AAE1OAABFTwAAPFEAADZT&#10;AAAxVQAAK1gAACZaCQAjWxAAIlsXACFcHwAgXCcAH1wuAB1cNwAcXUAAG11KABpdVQAYXWEAF11w&#10;ABVdgQAUXZUAE12qABFdwgARXecAElv+ABNa/wATWv8AFFn/AJRRAACAUQAAcFEAAGRRAABZUQAA&#10;UVEAAElSAABBUwAAOFYAADJZAAArWwAAJV4AAB9hAwAaYwwAGGQRABdkGQAWZCEAFWQpABRlMQAT&#10;ZToAEmVEABFlUAAQZV0AD2VrAA5lfQANZZEADGWlAApkvAAKZOAAC2P5AAxi/wANYf8ADWH/AI1V&#10;AAB6VQAAa1UAAF9VAABWVQAATlUAAERXAAA8WQAANFwAACxfAAAmYgAAH2UAABloAAATawUAEG0N&#10;AA5uEgANbhoADG4iAAxuKwALbjQACm4+AAhuSgAHblcABm5lAARudgACbooAAG2fAABttgAAbNYA&#10;AGzzAAFr/wACav8AA2r/AIVaAAB0WgAAZloAAFxZAABTWQAASFoAAD9dAAA2YAAALmMAACZnAAAf&#10;agAAGW0AABNxAAAOdAMACncKAAV3EAABdxUAAHccAAB3JAAAeC0AAHg3AAB4QwAAeFAAAHheAAB4&#10;bwAAeIQAAHiZAAB3sAAAds0AAHXwAAB1/wAAdP8AAHT/AH5fAABuXwAAYl4AAFleAABNXwAAQmIA&#10;ADllAAAwaAAAJ2wAAB9wAAAYdAAAEncAAA17AAAIfgAAAoAIAACBDQAAgREAAIIXAACDHgAAgyYA&#10;AIQwAACEOwAAhEgAAIRXAACEaAAAhHwAAISTAACDqgAAgsUAAIHrAACB/gAAgP8AAID/AHdlAABp&#10;ZAAAX2MAAFJkAABHZwAAPGsAADFvAAAocwAAIHcAABh8AAARfwAADIMAAAaHAAAAigAAAIwDAACM&#10;CQAAjQ4AAI4RAACPFwAAkB4AAJEnAACSMgAAkj8AAJJOAACSXwAAknMAAJKLAACRogAAkbwAAJDl&#10;AACP/AAAjv8AAI7/AHFrAABmagAAWGsAAEttAAA/cQAANHYAACp7AAAggAAAF4UAABCJAAALjQAA&#10;BJEAAACVAAAAmAAAAJkAAACaAwAAmwgAAJwNAACeEQAAnxYAAKAeAACiKAAAojUAAKNEAACjVQAA&#10;o2kAAKKAAACimgAAobMAAKDYAACg9gAAn/8AAJ//AG5xAABfcgAAUXUAAER5AAA3fgAALIQAACGK&#10;AAAXjwAAEJQAAAqZAAABnQAAAKAAAACkAAAApwAAAKgAAACpAAAAqgAAAKwGAACtCwAArxAAALAV&#10;AACyHgAAtCkAALQ5AAC0SgAAtV0AALVzAAC1jgAAtagAALTGAACz7QAAsv8AALL/AGZ6AABXfQAA&#10;SYIAADyHAAAvjgAAI5QAABiaAAAQnwAACaQAAACpAAAArQAAALAAAAC0AAAAtwAAALgAAAC5AAAA&#10;uwAAALwAAAC+AgAAwAgAAMIOAADEFAAAxx4AAMgsAADJPQAAylAAAMpmAADKfwAAypsAAMq4AADK&#10;3QAAyvUAAMr/AF6GAABPiwAAQZEAADOYAAAnnwAAG6UAABGrAAAJsAAAALUAAAC5AAAAvQAAAMEA&#10;AADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQAAAA0gAAANQFAADZDAAA3RIAAOEeAADiLgAA40IA&#10;AORXAADlbwAA5owAAOaoAADlxQAA5ecAAOb2AFaUAABImwAAOqIAACypAAAfsAAAE7YAAAu8AAAA&#10;wQAAAMUAAADJAAAAzQAAANIAAADWAAAA2gAAANsAAADeAAAA4AAAAOIAAADkAAAA5wAAAOkAAADt&#10;AAAA8AoAAPQRAAD4HwAA+TIAAPpIAAD7XwAA/HoAAP2XAAD9rwAA/ccAAP3kAP8ADgD/AA0A/wAM&#10;AP8ADgD/ABMA/wAeAP8AKgD/ADYA/wBCAP8ATQD/AFcA/wBfAP8AZwD/AG4A/wB0AP8AegD/AIEA&#10;/QCHAPwAjQD6AJQA+QCcAPcApQD1AK8A9AC8APMAzwDxAOwA8AD+AO8A/wDvAP8A4wD/ANcA/wDO&#10;AP8AygD/AP8ACgD/AAYA/wAEAP8ACAD/ABAA/wAZAP8AJQD/ADEA/wA9AP8ARwD+AFEA+wBZAPkA&#10;YQD2AGgA9ABuAPMAdADxAHoA7wCBAO4AhwDsAI4A6gCWAOgAnwDmAKkA4wC1AOIAxgDgAOMA3wD4&#10;AN0A/wDdAP8A1AD/AMkA/wDCAP8AvgD/AP8AAwD/AAAA/wAAAP8AAQD/AA0A/wAUAP0AIAD6ACsA&#10;9wA2APMAQQDvAEsA7ABUAOgAWwDmAGIA4wBoAOEAbgDfAHQA3AB6ANoAgQDYAIgA1ACQANIAmADP&#10;AKIAzQCuAMsAvADJANMAxwDwAMYA/wDEAP8AxAD/ALsA/wC2AP8AswD/AP8AAAD/AAAA/wAAAP8A&#10;AAD3AAgA8AAQAOsAGgDnACUA5AAwAOEAOwDcAEUA1QBNANEAVQDOAFsAywBiAMkAZwDHAG0AxQBz&#10;AMMAegDBAIEAvwCJAL0AkgC7AJwAuQCnALcAtQC1AMgAswDmALIA+wCxAP8AsAD/AK4A/wCqAP8A&#10;pwD/AP8AAAD/AAAA/gAAAPEAAADlAAIA3AANANMAFADNAB8AygAqAMcANADEAD4AwABHALwATgC6&#10;AFUAtwBbALUAYQCzAGcAsgBtALAAcwCuAHoArACCAKoAiwCoAJUApwCgAKUArQCjAL4AoQDbAKAA&#10;9ACfAP8AngD/AJ8A/wCdAP8AmwD/AP8AAAD8AAAA7gAAAOAAAADQAAAAxQAIAL4AEAC5ABkAtQAj&#10;ALMALgCwADcArQBAAKoASACoAE8ApQBVAKMAWwCiAGAAoABmAJ8AbACdAHMAmwB7AJoAhACYAI4A&#10;lgCaAJUApwCTALcAkQDMAJAA7ACPAP8AjgD/AI4A/wCOAP8AjwD/APwAAADvAAAA2wAAAMkAAAC9&#10;AAAAtQACAK4ADACpABMApQAdAKIAJwCgADEAnQA6AJoAQgCYAEkAlgBPAJQAVQCTAFsAkQBgAJAA&#10;ZwCOAG0AjQB1AIsAfgCJAIkAiACVAIYAogCFALEAgwDEAIEA5ACAAPkAfwD/AIAA/wCAAP8AgAD/&#10;APQCAADgCQAAxwgAALcHAACsAwAApgAAAKAABwCbAA8AmAAXAJUAIQCSACoAjwAzAI0APACLAEMA&#10;iQBJAIcAUACGAFUAhABbAIMAYQCBAGgAgABwAH4AeQB8AIQAewCQAHkAnQB4AKwAdgC+AHUA3QBz&#10;APQAcwD/AHMA/wBzAP8AcwD/AOkNAADPEAAAuRAAAKkQAACeDgAAlwsAAJMGAACQAAsAjAARAIkA&#10;GgCGACQAgwAuAIEANgB/AD4AfQBEAHwASwB6AFEAeQBXAHcAXQB2AGQAdABsAHMBdQBxAYAAbwKN&#10;AG4CmgBsA6oAawO7AGkE1gBoBvEAaAf/AGcH/wBnB/8AZwf/AN8UAADDFwAArhcAAJ4WAACTFQAA&#10;ixIAAIYQAACEDAIAgwYNAIADFAB8BR4AeQcoAHcIMAB1CDgAcwlAAHIJRgBwCkwAbwpTAG0LWQBs&#10;C2EAagtpAGkMcgBnDH4AZgyLAGQNmQBiDakAYQ27AGAN2ABeDvMAXQ7/AF0O/wBdDv8AXQ7/ANQc&#10;AAC5HQAApB4AAJUdAACJHAAAgRoAAHsXAAB4EwAAeBAGAHcNDwBzDhgAcA4iAG4PKwBsEDMAahA7&#10;AGkQQgBnEUkAZhFPAGQRVgBjEl0AYRJmAGASbwBeEnsAXBOIAFsTlwBZE6cAVxS6AFYU1QBVFfMA&#10;VBX/AFQV/wBUFf8AVBT/AMoiAACwIgAAnSMAAI0jAACBIgAAeSEAAHMeAABvGwAAbhcAAG0TDABq&#10;FBQAZxUeAGUWJwBjFi8AYRc3AGAXPgBeGEUAXRhLAFwZUgBaGVoAWRliAFcabABWGncAVBqFAFIb&#10;lABRG6QATxu3AE4b0ABNHPEATBz/AEwc/wBNHP8ATRv/AMMmAACqJwAAlicAAIcoAAB7JwAAciYA&#10;AGwkAABoIQAAZh4AAGQbCABiGxEAXxwaAF0dIwBbHisAWh4zAFgfOgBXH0EAViBIAFQgTwBTIFcA&#10;USFfAFAhaQBOIXQATSGCAEsikQBJIqIASCK0AEcizQBGI+8ARSP/AEUi/wBGIv8ARiH/ALwqAACk&#10;KwAAkSsAAIIsAAB2KwAAbSoAAGYpAABiJgAAXyQAAF0iBABbIQ4AWCIWAFYjHwBUJCgAUyQwAFIl&#10;NwBQJT4ATyZFAE4mTABMJlQASydcAEknZgBIJ3EARid/AEUojwBDKKAAQSiyAEAoywA/KO0APyj/&#10;AD8o/wBAJ/8AQCf/ALctAACfLgAAjC8AAH0vAABxLwAAaC4AAGEtAABdKwAAWigAAFcnAABUJwwA&#10;UigTAFApHABOKSUATSosAEsqNABKKzsASStCAEgsSQBGLFEARSxaAEQsZABCLW8AQC19AD8tjQA9&#10;LZ4APC2wADotyAA6LesAOi3/ADot/wA6LP8AOiz/ALIwAACbMQAAiDIAAHkyAABtMgAAZDIAAF0x&#10;AABYLwAAVSwAAFEsAABPLQkATC0RAEouGQBJLyIARy8qAEYwMQBFMDgAQzA/AEIxRwBBMU8AQDFX&#10;AD4xYQA9Mm0AOzJ7ADkyiwA4MpwANjKvADUyxwA0MukANDL/ADUx/wA1Mf8ANTD/AK0zAACWNAAA&#10;hDUAAHU1AABpNQAAYDUAAFk0AABUMwAAUDAAAEwxAABJMQYARzIPAEUzFgBDMx8AQjQnAEA0LgA/&#10;NTYAPjU9AD01RAA8NkwAOjZVADk2XwA3NmsANjZ4ADQ3iQAyN5oAMTetAC83xQAvN+gALzb+ADA1&#10;/wAwNf8AMDT/AKk2AACSNgAAgDcAAHI4AABmOAAAXTcAAFY3AABQNgAASzQAAEc1AABENgMAQTcN&#10;AD84FAA+OBwAPDkkADs5LAA6OTMAOTo6ADg6QgA2OkoANTpTADQ7XQAyO2gAMDt2AC87hwAtO5kA&#10;LDusACo7wwApO+YAKjr9ACo6/wArOf8ALDj/AKQ4AACOOQAAfDoAAG46AABjOgAAWjoAAFM6AABN&#10;OgAARjgAAEI6AAA/OwAAPDwLADo8EQA4PRkANz0hADY+KQA0PjAAMz43ADI/PwAxP0cAMD9QAC4/&#10;WgAtQGYAK0B0AClAhAAoQJcAJkCqACVAwQAkQOUAJD/8ACU+/wAmPf8AJj3/AJ87AACKPAAAeD0A&#10;AGo9AABfPQAAVj0AAE89AABJPQAAQj0AADw+AAA5PwAANkEIADRBDwAyQhYAMUIeAC9DJQAuQy0A&#10;LUM0ACxEPAArREQAKkRNAChEWAAnRWMAJUVxACNFggAiRZUAIEWoAB9FvwAeROMAH0T7AB9D/wAg&#10;Qv8AIUH/AJo+AACFPwAAdEAAAGdAAABcQAAAU0AAAExAAABGQAAAPkEAADhDAAA0RQAAMEYDAC1H&#10;DQArSBIAKkgaAClIIgAoSSkAJ0kxACVJOQAkSUEAI0pKACJKVQAgSmEAH0pvAB1KfwAbSpIAGkqm&#10;ABhKvQAXSuAAGEn6ABlI/wAaR/8AGkf/AJVCAACAQgAAcEMAAGNDAABYQwAAUEMAAElDAABCRAAA&#10;O0UAADVHAAAwSQAAK0sAACZNCQAkThAAIk4WACFPHQAgTyUAH08sAB5PNQAdTz0AHFBHABpQUQAZ&#10;UF0AF1BrABZQfAAUUI8AE1CkABFQugARUN4AEU/4ABJO/wATTf8AFE3/AI9FAAB7RgAAa0YAAF9H&#10;AABVRwAATUcAAEZHAAA/RwAAN0oAADFMAAArTgAAJlAAACBTAwAcVQwAGlYRABlWGAAXViAAFlYn&#10;ABVWMAAUVjkAE1dCABJXTQARV1kAEFdoAA9XeQAOV4wADVegAAtXtgALVtQAC1b0AAxV/wANVP8A&#10;DlP/AIhJAAB2SgAAZ0oAAFtKAABRSgAASkoAAENKAAA7TAAAM04AACxRAAAmVAAAIVYAABtZAAAV&#10;XAcAEV4NABBeEwAQXhoADl4iAA5eKgANXjMADF49AAteSAAKXlQACF5iAAdecwAFXoYAA16bAAJe&#10;sQACXcwAAl3uAANc/wAEW/8ABVv/AIFOAABwTgAAYk4AAFdOAABOTgAAR04AAD5PAAA2UQAALlQA&#10;ACdXAAAhWgAAG10AABVgAAAQYwMADGYLAAhnEAAGZxUABWccAARnJAACZy0AAWc3AABnQgAAZ04A&#10;AGdcAABnbQAAZ4AAAGaVAABmrAAAZccAAGXrAABk/AAAZP8AAGP/AHpSAABqUwAAXVIAAFRSAABL&#10;UgAAQlMAADlVAAAwWAAAKFsAACFfAAAaYgAAFGUAABBoAAAMawEABm4JAABvDgAAbxIAAG8YAABw&#10;HwAAcCcAAHEwAABxOwAAcUgAAHFWAABxZgAAcXkAAHGPAABwpwAAb8EAAG/nAABu/AAAbf8AAG3/&#10;AHNYAABlVwAAWlcAAFFWAABGVwAAPFoAADJdAAAqYQAAImQAABpoAAAUbAAADm8AAApyAAAEdgAA&#10;AHgFAAB4CwAAeQ4AAHoTAAB7GQAAfCAAAH0pAAB9MwAAfUAAAH1OAAB9XgAAfXIAAH2IAAB8oQAA&#10;fLoAAHviAAB6+gAAef8AAHj/AG1dAABgXAAAV1wAAEtdAABAXwAANWMAACtnAAAjawAAGm8AABNz&#10;AAAOdwAACHsAAAJ+AAAAggAAAIMBAACEBgAAhQsAAIYPAACIEwAAiRkAAIohAACLKwAAizcAAIxG&#10;AACLVgAAi2kAAIuAAACLmQAAirMAAInYAACI9wAAiP8AAIf/AGhjAABeYgAAUWIAAERlAAA4aQAA&#10;Lm4AACRzAAAaeAAAE30AAA2BAAAGhQAAAIkAAACNAAAAkAAAAJIAAACSAAAAlAUAAJUKAACXDgAA&#10;mBIAAJoYAACbIQAAnC0AAJ08AACdTAAAnF8AAJx2AACbkQAAm6sAAJrJAACa8AAAmf8AAJj/AGVp&#10;AABXaQAASWwAAD1xAAAwdgAAJXwAABuBAAAShwAADIwAAASRAAAAlQAAAJkAAACdAAAAoAAAAKEA&#10;AACiAAAApAAAAKUBAACnBwAAqQwAAKoRAACtGAAAryIAAK8wAACvQQAAr1QAAK9rAACuhQAArqEA&#10;AK6+AACt5gAArPwAAKz/AF5xAABPdAAAQnkAADV/AAAohQAAHYwAABOSAAAMmAAAA50AAACiAAAA&#10;pgAAAKoAAACuAAAAsAAAALEAAACzAAAAtAAAALYAAAC4AAAAugQAALwKAAC+EAAAwRcAAMMkAADD&#10;NQAAxEkAAMReAADFdwAAxZMAAMWvAADF0QAAw/IAAMP/AFZ8AABHggAAOogAACyPAAAglgAAFJ0A&#10;AA2jAAADqQAAAK4AAACyAAAAtwAAALsAAAC/AAAAwgAAAMIAAADFAAAAxgAAAMgAAADKAAAAzQAA&#10;AM8AAADSCAAA1Q4AANsYAADdJwAA3joAAN9QAADgaAAA4IQAAOGhAADhvQAA4eIAAOD0AE6LAABA&#10;kgAAMpkAACWhAAAYqAAADq8AAAW1AAAAugAAAL8AAADEAAAAyAAAAM4AAADRAAAA1AAAANUAAADY&#10;AAAA2gAAAN0AAADfAAAA4gAAAOQAAADnAAAA6wUAAO8OAAD0GQAA9SsAAPZBAAD3WAAA+HIAAPmQ&#10;AAD5qwAA+MQAAPjhAP8ACwD/AAgA/wAJAP8ADAD/ABIA/wAaAP8AJgD/ADIA/wA+AP8ASAD/AFIA&#10;/wBaAP8AYgD/AGkA/wBvAP8AdQD+AHsA/ACBAPsAiAD5AI8A9wCXAPUAoADzAKoA8gC3AO8AyQDt&#10;AOYA7AD7AOsA/wDrAP8A3QD/AM4A/wDGAP8AwgD/AP8ABAD/AAAA/wAAAP8ABQD/AA0A/wAVAP8A&#10;IQD/ACwA/wA4AP8AQwD9AEwA+QBUAPcAXAD0AGMA8gBpAPAAbwDuAHUA7AB7AOoAggDoAIkA5wCR&#10;AOQAmgDiAKQA4ACwAN0AwADaANwA2AD0ANUA/wDTAP8AywD/AMEA/wC7AP8AtwD/AP8AAAD/AAAA&#10;/wAAAP8AAAD/AAoA/QARAPkAGwD2ACcA9AAyAPAAPADsAEYA6ABOAOQAVgDhAFwA3gBjANwAaADZ&#10;AG4A1QB0ANIAewDQAIIAzQCKAMsAkwDIAJ0AxgCoAMQAtwDBAMwAwADrAL4A/wC9AP8AvQD/ALQA&#10;/wCuAP8AqwD/AP8AAAD/AAAA/wAAAPoAAADyAAUA6gAOAOUAFgDgACEA3QArANsANgDTAD8AzgBI&#10;AMoATwDHAFYAxABcAMIAYQDAAGcAvgBtALwAcwC6AHoAuACCALYAiwC0AJYAsgChALAArwCuAMEA&#10;rQDgAKsA9wCqAP8AqQD/AKYA/wChAP8AnwD/AP8AAAD/AAAA9wAAAOgAAADcAAAA0AAKAMoAEQDF&#10;ABsAwgAlAL8ALwC8ADgAuABBALUASACyAE8AsABVAK4AWwCsAGEAqgBmAKgAbACnAHMApQB7AKMA&#10;hAChAI4AnwCaAJ0ApwCbALgAmgDQAJkA7wCYAP8AlwD/AJYA/wCUAP8AkgD/AP8AAAD2AAAA5AAA&#10;ANIAAADFAAAAuwAFALUADgCwABUArAAfAKoAKQCoADIApQA6AKIAQgCgAEkAngBPAJwAVQCaAFoA&#10;mABgAJYAZgCVAGwAkwB0AJIAfQCQAIcAjgCTAIwAoQCLALAAigDFAIgA5gCHAPsAhgD/AIcA/wCH&#10;AP8AhgD/APgAAADlAAAAzQAAAL0AAACzAAAAqgAAAKMACgCfABEAmwAZAJkAIwCXACwAlQA0AJIA&#10;PACQAEMAjgBJAIwATwCKAFQAiQBaAIcAYACGAGYAhABuAIMAdwCBAIEAfwCNAH4AmwB8AKoAewC8&#10;AHoA2wB4APUAeAD/AHgA/wB4AP8AeAD/AO0AAADRAgAAuwIAAKwBAACiAAAAmwAAAJYABQCRAA0A&#10;jQAUAIsAHQCIACYAhgAuAIQANgCCAD0AgABDAH4ASQB9AE8AfABVAHoAWwB5AGEAdwBpAHUAcQB0&#10;AHwAcgCIAHEAlgBvAKUAbgC2AG0AzgBsAO4AawD/AGsA/wBrAP8AawD/AN8LAADCDAAArgwAAJ4M&#10;AACTCwAAjAcAAIgCAACFAAkAgQAQAH8AFwB8ACAAegAoAHgAMAB2ADgAdAA+AHMARABxAEoAcABQ&#10;AG4AVgBtAF0AbABkAGoAbQBoAHcAZwCEAGUAkgBkAKEAYwCyAGEAyQBgAOkAYAD8AGAA/wBgAP8A&#10;YAD/ANAQAAC2EQAAohIAAJMSAACIEQAAgA8AAHwNAAB5CQEAeAMLAHUAEQBzABoAcAAjAG4BKwBs&#10;ATMAagI5AGkDQABnA0YAZgRMAGUEUgBjBVkAYgVhAGAFagBfBnQAXQaBAFwHjwBaB58AWQewAFcH&#10;xgBWCecAVgr7AFUK/wBVCv8AVgr/AMYVAACtFwAAmRgAAIoYAAB/FwAAdhYAAHETAABuEAAAbQ0F&#10;AG0JDQBqCRQAZwodAGUKJgBjCy4AYgw1AGAMPABfDEIAXg1IAFwNTwBbDVYAWQ1eAFgOaABWDnMA&#10;VQ6AAFMOjwBRDp8AUA6xAE4OyABNEOoATRD9AE0Q/wBNEP8ATRD/ALwbAAClHAAAkh0AAIMeAAB3&#10;HQAAbxwAAGkaAABmFwAAZBQAAGQQCABiDxAAXxAYAF0QIQBbESkAWhExAFgSOABXEj4AVhJFAFQS&#10;TABTE1MAURNbAFATZQBOFHAATBR9AEsUjABJFJwARxWuAEYVxQBFFegARRb+AEUW/wBFFf8ARRX/&#10;ALUfAACeIQAAiyIAAHwiAABxIgAAaCEAAGIfAABfHQAAXBoAAFsXAgBaFQ0AVxYUAFUWHQBUFyUA&#10;UhgtAFEYNABPGDsAThlCAE0ZSABLGlAAShpYAEgaYgBHGm0ARRt6AEMbiQBCG5oAQBusAD8bwgA+&#10;HOUAPRz8AD4c/wA+G/8APhv/AK8jAACYJAAAhiUAAHcmAABsJgAAYyUAAF0kAABZIgAAVh8AAFQd&#10;AABTHAsAURwSAE4dGgBNHSIASx4pAEoeMQBJHzcARx8+AEYgRQBFIE0AQyBVAEIgXwBAIWoAPyF3&#10;AD0hhwA7IZgAOSGqADgiwAA3IuMANyL7ADci/wA4If8AOCH/AKomAACUJwAAgSkAAHMpAABnKQAA&#10;XykAAFgoAABUJgAAUSMAAE8iAABMIgcASiIQAEgiFwBHIx8ARSQmAEQkLgBCJDQAQSU7AEAlQwA/&#10;JUoAPSZTADwmXAA6JmcAOSZ1ADcnhAA1J5YANCeoADInvgAxJ+EAMSf5ADIm/wAyJv8AMyX/AKUp&#10;AACPKgAAfSwAAG8sAABkLQAAWywAAFUrAABQKgAATCgAAEomAABHJwQARCcNAEIoFABBKBwAPykj&#10;AD4pKwA9KTIAPCo5ADsqQAA5KkgAOCtQADYrWgA1K2UAMytyADErggAwLJQALiynACwsvAArLN4A&#10;LCz4ACwr/wAtKv8ALSr/AKEsAACLLQAAeS4AAGsvAABgLwAAWC8AAFEuAABMLgAASCwAAEUrAABB&#10;KwAAPywLAD0sEQA7LRkAOi4hADkuKAA3Li8ANi82ADUvPgA0L0UAMy9OADEwWAAwMGMALjBwACww&#10;gAAqMJIAKTClACcwugAmMNwAJjD3ACcv/wAoL/8AKC7/AJwuAACHMAAAdjEAAGgyAABdMgAAVTIA&#10;AE4xAABIMQAARDAAAEAvAAA8MAAAOjEJADcxEAA2MhYANTIeADMzJQAyMywAMTMzADA0OwAvNEMA&#10;LTRMACw0VgAqNWEAKTVuACc1fgAlNZAAIzWjACI1uQAhNdkAITT2ACI0/wAjM/8AIzL/AJgxAACD&#10;MwAAcjQAAGU0AABaNQAAUTUAAEs0AABFNAAAQDQAADozAAA3NAAANDUGADI2DgAwNxMALzcbAC43&#10;IgAtOCkAKzgxACo4OAApOUAAKDlJACY5UwAlOV8AIzlsACE6fAAgOo4AHjqiABw6twAbOdUAHDn1&#10;AB04/wAdOP8AHjf/AJM0AAB/NgAAbjcAAGE3AABXNwAATjcAAEg3AABCNwAAPDcAADU4AAAyOQAA&#10;LzoCACw7CwAqPBEAKTwYACg9HwAmPSYAJT0uACQ9NQAjPj0AIj5GACA+UAAfPlwAHT9pABs/eQAa&#10;P4wAGD+gABY/tQAVPtIAFj7zABc9/wAYPP8AGDz/AI43AAB6OAAAajkAAF46AABTOgAASzoAAEU6&#10;AAA/OgAAOToAADI8AAAuPgAAKUAAACZBCAAkQg4AIkIUACFCGwAgQyMAH0MqAB5DMgAcQzoAG0RD&#10;ABpETQAYRFkAF0RnABVEdwATRIoAEkSeABFEswAQRNAAEEPyABFC/wASQv8AE0H/AIk7AAB2PAAA&#10;Zj0AAFo9AABQPQAASD0AAEI9AAA8PQAANj4AAC9AAAAqQgAAJUQAACFGAwAdSAwAG0kRABlJFwAY&#10;SR4AF0kmABZJLgAVSjYAFEpAABNKSgARSlYAEEpkAA9KdAAOSocADUqbAAxKsAAKSsoAC0nsAAxI&#10;/wANR/8ADUf/AIM+AABxPwAAYkAAAFZAAABNQAAARUAAAD9AAAA5QQAAMkIAACtFAAAmRwAAIUkA&#10;ABxLAAAWTgcAE1AOABJQEwARUBkAEFAhAA9QKQAOUDEADVA7AA1RRgALUVEAClFfAAlRbwAHUIEA&#10;BVCWAANQqwACUMUAA0/oAANP+wAFTv8ABk3/AH1CAABrQwAAXUQAAFJEAABKRAAAQ0MAADxEAAA1&#10;RQAALkcAACdKAAAhTAAAHE8AABdRAAASVAMADlcKAAtYEAAKWBUACFgcAAdYJAAGWCwABVg2AANY&#10;QAABWEwAAFhaAABYaQAAWHwAAFiRAABXpwAAV8AAAFblAABW+QAAVf8AAFX/AHZHAABmRwAAWUgA&#10;AE9HAABHRwAAQEcAADhIAAAwSgAAKU0AACJQAAAcUwAAFlUAABFYAAANWwIACV4JAARfDgAAXxIA&#10;AF8YAABgHwAAYCcAAGAwAABgOwAAYEcAAGBUAABgYwAAYHYAAGCLAABfogAAX7sAAF/iAABe+QAA&#10;Xf8AAF3/AG9LAABhTAAAVUwAAExLAABESwAAO0wAADJOAAArUQAAI1QAABxXAAAWWwAAEV4AAA1g&#10;AAAIYwAAAmYHAABnDAAAZw8AAGgTAABpGQAAaiEAAGopAABqNAAAakAAAGpNAABqXQAAam8AAGqF&#10;AABqnQAAabYAAGjdAABo9wAAZ/8AAGb/AGlRAABcUAAAUlAAAEpPAAA/UAAANVMAAC1WAAAkWQAA&#10;HV0AABZgAAAQZAAADGcAAAZqAAAAbgAAAG8DAABwCAAAcQ0AAHIQAAB0FAAAdRsAAHYjAAB3LAAA&#10;dzgAAHZGAAB2VgAAdmgAAHZ+AAB2lwAAdbEAAHTTAABz9QAAc/8AAHL/AGNWAABYVQAAUFQAAERV&#10;AAA5WAAAL1sAACZfAAAdYwAAFWcAABBsAAAKcAAABHMAAAB2AAAAegAAAHwAAAB8AwAAfggAAH8M&#10;AACBEAAAghQAAIQbAACFJAAAhi8AAIY9AACGTQAAhV8AAIV1AACFjwAAhKkAAIPJAACC8QAAgf8A&#10;AID/AF9bAABWWgAASVsAAD1eAAAyYQAAJ2YAAB5rAAAVcAAADnUAAAl5AAABfgAAAIEAAACFAAAA&#10;iAAAAIoAAACLAAAAjQEAAI4GAACQCwAAkQ8AAJMUAACVGwAAlyYAAJc0AACXRAAAl1YAAJZsAACV&#10;hgAAlaIAAJTBAACT6gAAkv8AAJL/AF1hAABPYQAAQmQAADZpAAAqbgAAH3QAABV5AAAOfwAAB4QA&#10;AACJAAAAjgAAAJIAAACWAAAAmAAAAJoAAACbAAAAnQAAAJ8AAAChAwAAowgAAKUNAACnEwAAqRwA&#10;AKooAACqOQAAqksAAKphAACpegAAqJkAAKi1AACn3QAAp/gAAKb/AFZoAABIbAAAOnAAAC52AAAi&#10;fQAAF4QAAA6KAAAHkAAAAJYAAACaAAAAnwAAAKMAAACnAAAAqgAAAKsAAACtAAAArwAAALEAAACz&#10;AAAAtQAAALgFAAC6DAAAvRIAAMAcAADALQAAwEAAAL9VAAC/bgAAvosAAL6oAAC+yQAAve8AALz+&#10;AE50AABAeQAAMn8AACWHAAAZjgAAEJUAAAecAAAAogAAAKcAAACsAAAAsAAAALUAAAC5AAAAvAAA&#10;AL0AAAC/AAAAwQAAAMMAAADGAAAAyAAAAMoAAADNAgAA0AsAANUSAADWIQAA1zQAANhJAADZYAAA&#10;2nwAANqaAADbtQAA29kAANvyAEaCAAA4iQAAK5AAAB2YAAASoAAACqcAAACuAAAAtAAAALkAAAC+&#10;AAAAwgAAAMgAAADLAAAAzgAAAM8AAADSAAAA1AAAANYAAADaAAAA3QAAAN8AAADiAAAA5gAAAOoK&#10;AADvEwAA8CUAAPI6AADzUQAA9GsAAPSJAAD1pQAA9b8AAPXdAP8ABgD/AAMA/wAFAP8ACwD/ABAA&#10;/wAXAP8AIgD/AC0A/wA5AP8ARAD/AE0A/wBVAP8AXQD/AGQA/wBqAP8AcAD9AHYA+wB8APkAgwD3&#10;AIoA9QCSAPMAmwDwAKYA7gCzAOsAxADpAOQA5wD5AOYA/wDlAP8A0wD/AMcA/wC/AP8AuwD/AP8A&#10;AAD/AAAA/wAAAP8AAgD/AAsA/wASAP8AHQD/ACgA/wAzAP8APgD8AEcA+ABPAPQAVwDxAF0A7gBj&#10;AOwAaQDqAG8A6AB1AOYAfADkAIMA4gCLAN8AlQDcAJ8A2QCrANUAuwDSANQAzwDyAM0A/wDMAP8A&#10;xQD/ALoA/wC0AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA+QAPAPUAFwDzACIA8QAtAO0ANwDn&#10;AEAA4gBJAN8AUADbAFcA1wBdANQAYwDRAGgAzwBuAMwAdQDKAHwAyACEAMUAjQDCAJgAwACkAL0A&#10;sgC7AMYAuQDoALgA/QC3AP8AtgD/AK0A/wCnAP8AowD/AP8AAAD/AAAA/wAAAPUAAADrAAEA5AAM&#10;AN4AEwDZABwA0wAmANEAMADMADoAyABCAMQASgDAAFAAvQBWALsAXAC5AGEAtwBnALUAbQCzAHQA&#10;sQB8AK8AhQCtAJAAqgCcAKgAqgCmALsApQDaAKMA9QCjAP8AogD/AJ4A/wCaAP8AlwD/AP8AAAD+&#10;AAAA7wAAAN8AAADQAAAAxwAHAMEADwC8ABcAuQAgALcAKgC1ADMAsAA7AK0AQwCrAEkAqABPAKYA&#10;VQCkAFoAowBgAKEAZgCfAG0AnQB0AJwAfQCaAIgAmACUAJYAogCUALIAkgDJAJEA6wCRAP8AkAD/&#10;AJAA/wCMAP8AigD/APwAAADsAAAA2QAAAMcAAAC6AAAAsQACAKsADACnABIApAAbAKEAJACgACwA&#10;ngA1AJsAPACYAEMAlgBJAJQATwCSAFQAkABaAI8AXwCNAGYAiwBtAIkAdgCIAIAAhgCMAIQAmgCC&#10;AKoAgQC+AIAA4ACAAPkAfwD/AH8A/wB/AP8AfgD/APEAAADYAAAAwgAAALMAAACoAAAAoAAAAJkA&#10;BwCVAA4AkgAVAJAAHgCOACYAjQAuAIoANgCHAD0AhQBDAIQASQCCAE4AgQBUAH8AWQB+AGAAfABn&#10;AHoAbwB5AHoAdwCGAHUAlAB0AKMAcgC1AHIAzwBxAPEAcAD/AHAA/wBwAP8AcQD/AOEAAADEAAAA&#10;sAAAAKIAAACXAAAAkQAAAIsAAgCGAAsAgwARAIEAGAB/ACEAfQApAHwAMAB5ADcAeAA9AHYAQwB0&#10;AEkAcwBOAHIAVABwAFoAbwBiAG0AagBrAHQAagCAAGgAjgBnAJ0AZQCvAGUAxgBkAOgAZAD9AGMA&#10;/wBjAP8AZAD/AM8FAAC2BwAAowgAAJQIAACJBwAAggMAAH4AAAB7AAYAdwAOAHUAEwByABsAcQAj&#10;AG8AKwBtADIAbAA4AGoAPgBpAEQAZwBJAGYATwBlAFYAYwBdAGIAZQBgAG8AXwB7AF0AiQBcAJkA&#10;WwCqAFkAvwBZAOEAWAD4AFgA/wBYAP8AWQD/AMIMAACqDQAAlw4AAIkOAAB9DgAAdg0AAHEKAABv&#10;BgAAbQAKAGsAEABpABYAZwAeAGUAJgBjAC0AYQAzAGAAOQBfAD8AXQBFAFwASwBbAFIAWgBZAFgA&#10;YgBXAGwAVQB4AFMAhgBSAJYAUQCnAFAAuwBPAdsATgL0AE4D/wBOBP8ATgP/ALgQAAChEgAAjhMA&#10;AH8TAAB0EwAAbBIAAGcQAABlDgAAYwsDAGMGDABhBBEAXgMZAFwEIQBbBSgAWQYvAFgGNQBWBzsA&#10;VQdCAFQHSABTCE8AUQhWAFAJXwBOCWkATQl2AEsKhABJCpQASAqmAEcKugBGCtgARQvzAEUM/wBF&#10;DP8ARQz/ALAUAACZFgAAhxgAAHgZAABtGAAAZRcAAF8WAABcEwAAWhEAAFoOBgBaDA0AVwwUAFUM&#10;HABTDSQAUg0rAFANMQBPDjgATg4+AE0ORQBLDk0ASg5VAEgPXgBHD2gARQ91AEMQhABBEJUAQBCm&#10;AD4QuwA9ENwAPRH2AD0R/wA9EP8APhD/AKkZAACSGwAAgRwAAHIdAABnHQAAXxwAAFkbAABVGQAA&#10;UxYAAFITAABSEQoAUBAQAE4RGABMESAAShInAEkSLgBIEzQARxM7AEUTQgBEE0kAQxRSAEEUWwA/&#10;FGUAPhVyADwVgQA6FZIAOBWkADcVuQA1FdgANRb1ADYW/wA2Fv8ANxX/AKMcAACNHgAAeyAAAG0h&#10;AABiIQAAWiEAAFQfAABQHgAATRsAAEwZAABLFgYASRYOAEcXFQBFFxwARBgkAEIYKgBBGDEAQBk4&#10;AD8ZPwA9GUYAPBpPADoaWAA5GmMANxtvADUbfgAzG5AAMhuiADAbtwAvG9MALxzzAC8b/wAwG/8A&#10;MBv/AJ0fAACIIgAAdyMAAGkkAABeJAAAViQAAFAjAABLIgAASCAAAEYdAABFHAIAQxwMAEEcEgA/&#10;HRkAPh0hADweJwA7Hi4AOh81ADkfPAA3H0QANh9MADQgVgAzIGAAMSBtAC8gfAAtIY4ALCGgACoh&#10;tQApIdAAKSHyACkh/wAqIP8AKyD/AJkiAACEJQAAcyYAAGUnAABbJwAAUycAAEwmAABHJQAARCQA&#10;AEIhAAA/IQAAPSEJADshEAA5IhYAOCIeADYjJQA1IysANCQyADMkOQAyJEEAMCRKAC8lUwAtJV4A&#10;KyVrAColegAoJYwAJiWfACQlswAjJc4AIyXwACQl/wAlJP8AJST/AJQlAACAJwAAbykAAGIqAABX&#10;KgAATyoAAEkpAABEKAAAQCcAAD0mAAA6JQAANyYGADUmDgA0JxQAMicbADEoIgAwKCkALygwAC0p&#10;NwAsKT8AKylHACkpUQAoKlwAJippACQqeAAjKooAISqdAB8qsgAeKswAHirvAB8p/wAgKf8AISj/&#10;AJAoAAB8KgAAbCsAAF8sAABULAAATCwAAEYsAABBKwAAPCsAADgqAAA1KgAAMisDADArDAAuLBEA&#10;LSwYACwsHwAqLSYAKS0tACgtNAAnLjwAJi5FACQuTwAjLloAIS9nAB8vdgAdL4gAHC+bABovsAAY&#10;L8oAGC7tABku/wAbLf8AGy3/AIwrAAB4LQAAaC4AAFsvAABRLwAASS8AAEMvAAA+LgAAOS4AADQu&#10;AAAwLgAALS8AACswCgApMRAAJzEVACYxHAAlMiMAJDIqACMyMQAhMzkAIDNCAB8zTAAdM1cAGzNk&#10;ABo0dAAYNIYAFjSaABQzrgATM8gAEzPsABQz/wAVMv8AFjH/AIcuAAB0LwAAZTEAAFgxAABOMgAA&#10;RjIAAEAxAAA7MQAANjEAADExAAArMwAAKDQAACU1BgAjNg0AITYSACA3GQAfNyAAHjcnAB04LgAb&#10;ODYAGjg/ABk4SQAXOVUAFTliABQ5cQASOYQAETmYABA5rQAOOMcADjjrABA4/wAQN/8AETb/AIMx&#10;AABwMgAAYTQAAFU0AABLNAAARDQAAD00AAA4NAAAMzQAAC01AAAoNwAAJDkAACA6AgAdOwsAGzwQ&#10;ABk9FQAYPRwAFz0jABY9KwAVPjMAFD48ABI+RgARPlIAED5fAA8+bwAOPoEADD6VAAs+qQAKPsEA&#10;Cj3kAAs9+wAMPP8ADTv/AH00AABrNgAAXTcAAFE3AABINwAAQTcAADs3AAA1NwAAMDcAACo5AAAl&#10;OwAAID0AABw/AAAXQQYAFEMNABJDEgARQxgAEUMfABBEJwAPRC8ADkQ5AA1EQwAMRE4AC0RbAAlE&#10;agAHRHwABkSQAARDpQACQ70AA0PgAAND9gAEQv8ABkH/AHg4AABnOQAAWToAAE46AABFOgAAPjoA&#10;ADg6AAAzOgAALTsAACc9AAAhQAAAHEIAABdEAAATRgMAD0kKAA1KDwAMShQAC0obAAlKIwAISisA&#10;B0o0AAVKPgAESkkAAkpWAABKZQAASncAAEqLAABKoQAASbkAAEndAABJ9QAASP8AAEj/AHI8AABi&#10;PQAAVT4AAEo+AABCPQAAPD0AADY9AAAvPgAAKUAAACNCAAAdRQAAF0cAABNKAAAPTAIAC08JAAdQ&#10;DQADUREAAFEXAABRHgAAUSYAAFEvAABROQAAUUQAAFJRAABSYAAAUXIAAFGHAABRnQAAUbUAAFDY&#10;AABQ9QAAT/8AAE//AGxAAABdQQAAUUEAAEdBAABAQAAAOUAAADJBAAAqQwAAJEYAAB5IAAAXSwAA&#10;Ek4AAA5RAAALUwEABlYHAABXDAAAWBAAAFgTAABZGQAAWiEAAFopAABaMwAAWj8AAFpMAABaWgAA&#10;WmwAAFqBAABZmQAAWbEAAFjRAABY9AAAV/8AAFf/AGVFAABYRQAATUUAAEVEAAA+RAAANUUAAC1H&#10;AAAlSgAAHk0AABhQAAASUwAADlYAAApZAAAEXAAAAF4EAABfCQAAYA0AAGEQAABiFQAAYxsAAGQj&#10;AABkLQAAZDgAAGRFAABkVAAAZGYAAGR7AABjkwAAY60AAGLMAABh8gAAYf8AAGD/AF9KAABTSgAA&#10;SkkAAENIAAA5SQAAL0wAACdPAAAfUgAAGFUAABJZAAANXQAACGAAAAJjAAAAZgAAAGgBAABpBQAA&#10;agoAAGsNAABtEQAAbhYAAHAdAABxJgAAcTEAAHA+AABwTgAAcF8AAHBzAABvjQAAb6cAAG7GAABt&#10;7wAAbP8AAGz/AFpPAABQTgAASE0AAD1OAAAzUQAAKVQAACBYAAAYXAAAEWAAAAxkAAAGaAAAAGsA&#10;AABvAAAAcgAAAHQAAAB1AAAAdwQAAHgJAAB6DQAAfBAAAH0WAAB/HgAAgCgAAIA1AACARQAAf1YA&#10;AH9rAAB/hAAAfqAAAH2+AAB86QAAe/8AAHr/AFZUAABOUwAAQlQAADdWAAAsWgAAIl8AABhjAAAR&#10;aAAAC20AAANyAAAAdgAAAHoAAAB9AAAAgAAAAIMAAACEAAAAhgAAAIcCAACJBwAAiwwAAI0QAACQ&#10;FgAAkh8AAJIsAACSOwAAkk0AAJFiAACRegAAj5cAAI+0AACO4QAAjPsAAIz/AFVZAABIWgAAO10A&#10;AC9hAAAkZgAAGWwAABFyAAAKdwAAAn0AAACCAAAAhgAAAIsAAACOAAAAkQAAAJMAAACVAAAAlwAA&#10;AJkAAACbAAAAnQQAAJ8KAACiDwAApBYAAKYhAACmMQAApkMAAKVXAACkcAAAo44AAKOrAACh0AAA&#10;oPUAAJ//AE5hAABAZAAAM2kAACduAAAbdQAAEXwAAAuDAAAAiQAAAI4AAACTAAAAmAAAAJ0AAACh&#10;AAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIAAAC1CAAAuA4AALwWAAC8JQAAvDcAALtM&#10;AAC6ZAAAuYEAALeiAAC3wAAAt+oAALf8AEZrAAA5cAAAK3cAAB9/AAAThgAAC44AAAGVAAAAmwAA&#10;AKEAAACmAAAAqwAAALAAAACzAAAAtwAAALcAAAC6AAAAvAAAAL8AAADBAAAAxAAAAMcAAADKAAAA&#10;zQUAANEOAADUGQAA1CsAANRAAADTWAAA03QAANOSAADSsAAA0tMAANLyAD55AAAxgAAAI4gAABeR&#10;AAANmQAAA6AAAACnAAAArgAAALMAAAC4AAAAvQAAAMIAAADGAAAAygAAAMoAAADNAAAAzwAAANIA&#10;AADVAAAA2QAAAN0AAADfAAAA4wAAAOcFAADrDwAA7B8AAO0zAADuSwAA72QAAO+CAADwnwAA8bkA&#10;APHYAP8AAAD/AAAA/wAEAP8ACQD/AA4A/wAVAP8AHgD/ACkA/wA0AP8APwD/AEgA/wBQAP8AWAD/&#10;AF4A/wBlAP0AawD7AHEA+QB3APgAfgD2AIUA8wCNAPEAlwDuAKIA6wCvAOgAwADmAOAA4wD4AOIA&#10;/wDbAP8AywD/AMEA/wC5AP8AtAD/AP8AAAD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD/ACMA/wAu&#10;AP0AOQD5AEIA9QBKAPIAUgDuAFgA6wBeAOkAZADmAGoA5ABwAOIAdgDfAH0A3QCGANkAjwDVAJoA&#10;0QCnAM4AtgDLAM4AyQDwAMcA/wDFAP8AuwD/ALQA/wCtAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD7&#10;AAIA9gANAPEAEwDtAB4A7AAoAOkAMgDjADsA3QBEANgASwDTAFEA0ABYAM0AXQDLAGMAyQBoAMYA&#10;bwDEAHYAwgB+AL8AhwC8AJIAugCfALcArQC1AMEAsgDkALEA/QCvAP8ArAD/AKUA/wCgAP8AnAD/&#10;AP8AAAD/AAAA+wAAAO4AAADkAAAA3AAIANMAEADPABgAywAiAMkAKwDGADQAwQA9AL0ARAC6AEsA&#10;twBRALUAVgCyAFwAsABhAK4AZwCsAG4AqgB2AKgAfwCmAIoAowCWAKEApQCfALYAnQDRAJwA8wCb&#10;AP8AnAD/AJYA/wCTAP8AkAD/AP8AAAD2AAAA5wAAANMAAADGAAAAvQADALgADQCzABMAsQAcAK8A&#10;JQCuAC4AqQA2AKYAPQCjAEQAoQBKAJ8ATwCdAFUAmwBaAJoAYACYAGYAlgBuAJQAdwCSAIEAkACO&#10;AI4AnACMAK0AigDDAIkA6ACIAP8AiQD/AIcA/wCFAP8AggD/APMAAADjAAAAzAAAALwAAACwAAAA&#10;pwAAAKEACACeAA8AmwAWAJkAHwCYACcAlgAvAJMANwCRAD0AjgBDAIwASQCLAE4AiQBUAIcAWQCF&#10;AGAAhABnAIIAbwCAAHoAfgCGAHwAlAB6AKQAeQC4AHgA2AB3APcAeAD/AHgA/wB3AP8AdQD/AOYA&#10;AADLAAAAtwAAAKgAAACeAAAAlgAAAI8ABACLAAwAiAASAIcAGQCFACEAhAApAIIAMAB/ADcAfQA9&#10;AHwAQwB6AEgAeQBNAHcAUwB2AFkAdABhAHIAaQBxAHMAbwB/AG0AjQBsAJ0AagCvAGkAyABoAO0A&#10;aQD/AGkA/wBpAP8AaQD/ANIAAAC4AAAApQAAAJcAAACNAAAAhgAAAIEAAAB8AAgAeQAOAHcAFAB2&#10;ABwAdAAjAHMAKwBxADEAbwA3AG4APQBsAEMAawBIAGoATgBoAFQAZwBbAGUAYwBjAG0AYgB4AGAA&#10;hwBfAJYAXQCoAF0AvgBcAOQAXAD7AFwA/wBcAP8AXAD/AMIAAACqAQAAmAMAAIkEAAB/AgAAeAAA&#10;AHQAAABwAAQAbQAMAGsAEQBpABcAaAAeAGYAJQBlACwAYwAyAGIAOABgAD0AXwBDAF4ASQBcAE8A&#10;WwBWAFoAXgBYAGgAVwBzAFUAgQBUAJEAUgCjAFEAtwBRANYAUQD1AFEA/wBRAP8AUgD/ALYHAACf&#10;CQAAjQsAAH4MAABzCwAAbAoAAGgHAABlAwAAYwAHAGEADQBfABMAXQAaAFwAIQBbACcAWQAtAFgA&#10;MwBWADkAVQA/AFQARQBTAEsAUQBSAFAAWgBPAGQATQBvAEwAfQBKAI0ASQCfAEgAsgBHAMwARwDv&#10;AEYA/wBHAP8ARwD/AKwMAACVDgAAgxAAAHUQAABrEAAAYw8AAF4OAABbDAAAWgkCAFkECgBXAA8A&#10;VQAVAFMAHABSACMAUQApAE8ALwBOADUATQE7AEwBQQBKAkgASQJPAEgCVwBGA2EARQNtAEMDegBC&#10;A4sAQAOcAD8DrwA+A8gAPQTqAD0F/AA9Bv8APgb/AKQQAACOEgAAfBMAAG4UAABkFAAAXBMAAFYS&#10;AABTEQAAUQ4AAFAMBQBQCQwATwcRAE0HFwBLCB8ASQglAEgJKwBHCTEARgk4AEQKPgBDCkUAQgpN&#10;AEALVQA/C18APQtrADwLeQA6DIoAOAycADcMrwA1DMcANQzpADUN/QA1Df8ANgz/AJ0TAACHFQAA&#10;dhcAAGkYAABeGAAAVhgAAFAXAABNFQAAShMAAEkRAABJDgcASA0OAEYNEwBEDRoAQw4hAEIOKABA&#10;Di4APw41AD4PPAA9D0MAOxBLADoQVAA4EF4ANhBrADQQeQAyEIoAMRCcAC8QsAAtEMkALRHsAC0R&#10;/wAuEf8ALxD/AJcWAACCGQAAcRsAAGQcAABZHAAAURwAAEwbAABHGgAARBgAAEMVAABCEwIAQRIL&#10;AEAREAA+EhcAPBIeADsTJQA6EysAOBMyADcTOQA2FEAANBRIADMUUQAxFFwAMBVoAC4VdwAsFYgA&#10;KhWaACgVrgAnFccAJhXqACcV/wAoFf8AKRX/AJEaAAB9HAAAbR4AAGAfAABWHwAATh8AAEgeAABD&#10;HQAAQBwAAD4aAAA9GAAAOxcHADkWDgA4FxQANhcbADUYIgAzGCgAMhgvADEZNgAwGT0ALhlGAC0a&#10;TwArGlkAKhpmACgadAAmGoYAJBqZACIarQAhGsUAIBroACEa/gAiGv8AIxr/AI0dAAB5HwAAaSEA&#10;AFwiAABSIgAASiIAAEQhAAA/IQAAPCAAADkeAAA4GwAANRwEADQcDQAyHBIAMB0YAC8dHwAuHSUA&#10;LR4sACseMwAqHjsAKR9DACcfTQAmH1cAJB9kACIfcgAgH4QAHx+XAB0fqwAbH8MAGx/nABsf/QAd&#10;H/8AHh7/AIkgAAB1IgAAZSMAAFkkAABPJQAARyUAAEEkAAA8IwAAOCMAADUiAAAzIAAAMCABAC4h&#10;CgAsIRAAKyEVACoiHAAoIiMAJyIpACYjMAAlIzgAIyNBACIkSgAhJFUAHyRhAB0kcAAbJIIAGSSV&#10;ABckqgAWJMEAFSTlABYk/AAXI/8AGSP/AIUiAABxJAAAYiYAAFYnAABMJwAARCcAAD4nAAA5JgAA&#10;NSYAADElAAAuJAAAKyUAACklBwAnJg4AJSYTACQnGQAjJyAAIicnACEoLgAgKDYAHig+AB0oSAAb&#10;KVMAGSlfABgpbgAWKYAAFCmUABIpqAARKcAAESjkABEo+wATKP8AFCf/AIAlAABuJwAAXygAAFMp&#10;AABJKgAAQikAADspAAA2KQAAMigAAC4oAAAqKAAAJikAACQqBAAiKwwAICsRAB8sFgAdLB0AHCwk&#10;ABstKwAaLTMAGC08ABctRQAWLlAAFC5dABIubAARLn4AEC6SAA4upwANLb0ADS3fAA0t+QAOLP8A&#10;ECz/AHwoAABqKgAAWysAAFAsAABGLAAAPywAADksAAA0KwAALysAACsrAAAmLAAAIi4AAB8vAAAc&#10;MAkAGjEOABkxEwAXMRoAFjIhABUyKAAUMjAAEzI5ABIzQwARM04AEDNbAA4zaQANM3oADDOOAAoz&#10;ogAIMrkACDLZAAgy9AAKMf8ACzH/AHcrAABmLQAAWC4AAE0vAABDLwAAPC4AADYuAAAxLgAALS4A&#10;ACkuAAAjMAAAHzIAABszAAAXNQUAFDYMABI3EQARNxYAETcdABA4JAAPOCwADjg1AA04PwAMOEoA&#10;CzhXAAk4ZQAHOHYABTiKAAM4nwABN7UAATfTAAI38QADNv8ABTb/AHMuAABiMAAAVDEAAEkxAABB&#10;MQAAOTEAADQxAAAvMAAAKzAAACUyAAAgMwAAGzYAABc4AAATOgIAEDwJAA09DgAMPRMACz0ZAAo9&#10;IQAJPSkACD0xAAY+OwAFPkYAAz5SAAE+YQAAPnIAAD6GAAA9nAAAPbIAAD3QAAA88AAAPP8AADz/&#10;AG0yAABdMwAAUDQAAEY0AAA+NAAANzQAADIzAAAtMwAAJzQAACI2AAAdOAAAGDoAABQ9AAAQPwIA&#10;DUEIAAlDDQAGRBEAA0QWAAJEHQAARCQAAEQtAABENgAAREEAAEROAABEXAAARG0AAESBAABEmAAA&#10;Q68AAEPNAABC8AAAQv8AAEL/AGg2AABYNwAATDgAAEM4AAA7NwAANTYAADA2AAApNwAAIzkAAB47&#10;AAAYPQAAE0AAABBCAAANRQEACEcHAANJDAAASQ8AAEoTAABLGQAASyAAAEsoAABLMgAASz0AAExJ&#10;AABMVwAAS2gAAEt9AABLlAAASqwAAErKAABJ7wAASf8AAEn/AGI6AABUOwAASTsAAEA7AAA5OgAA&#10;MzkAACw6AAAlPAAAHz8AABlBAAATRAAAEEcAAAxJAAAITAAAAk8FAABQCgAAUA0AAFEQAABSFQAA&#10;VBsAAFQjAABULAAAVDcAAFREAABUUgAAVGMAAFR3AABUjwAAU6gAAFLGAABS7QAAUf8AAFH/AFw/&#10;AABPPwAART8AAD4+AAA3PQAALz4AACdAAAAgQwAAGUYAABNJAAAPTAAAC08AAAZSAAAAVAAAAFcC&#10;AABYBwAAWQsAAFoOAABbEQAAXRYAAF4dAABfJgAAXzEAAF49AABeTAAAXl0AAF5xAABdiQAAXaMA&#10;AFzBAABb6wAAWv8AAFr/AFZEAABLQwAAQ0IAADxBAAAyQgAAKUUAACFIAAAaSwAAE04AAA5SAAAK&#10;VQAAA1kAAABbAAAAXgAAAGAAAABiAgAAYwYAAGUKAABmDgAAaBEAAGoXAABrHwAAaykAAGs2AABr&#10;RQAAa1YAAGpqAABqggAAaZ0AAGi7AABn5wAAZv8AAGX/AFFIAABISAAAQUYAADdHAAAsSgAAI00A&#10;ABtRAAATVQAADlkAAAhdAAABYQAAAGQAAABnAAAAagAAAGwAAABuAAAAcAAAAHIFAABzCQAAdQ0A&#10;AHcRAAB6GAAAeyEAAHsuAAB6PQAAek4AAHliAAB5eQAAeJYAAHezAAB14AAAdPwAAHP/AE5NAABH&#10;TAAAO00AADBPAAAmUwAAHFgAABNcAAANYQAABmYAAABqAAAAbwAAAHIAAAB2AAAAeQAAAHwAAAB9&#10;AAAAfwAAAIEAAACDAgAAhgcAAIgMAACLEQAAjhgAAI4kAACOMwAAjUQAAIxYAACLbwAAiowAAImq&#10;AACIzwAAhvcAAIX/AE1RAABBUwAANFUAAClaAAAeXwAAFGUAAA1qAAAFcAAAAHYAAAB7AAAAfwAA&#10;AIMAAACHAAAAigAAAI0AAACOAAAAkQAAAJMAAACVAAAAmAAAAJoFAACdDAAAoBEAAKMaAACjKAAA&#10;ojoAAKFOAACgZQAAoIEAAJ6gAACdwQAAm+4AAJr/AEZZAAA5XAAALWEAACFnAAAWbgAADnUAAAV7&#10;AAAAgQAAAIcAAACNAAAAkgAAAJYAAACaAAAAnQAAAJ8AAAChAAAApAAAAKYAAACoAAAAqwAAAK4A&#10;AACxAwAAtAsAALgRAAC5HgAAuS8AALhDAAC3WgAAtXYAALSXAAC0tQAAseIAALD8AD9kAAAxaQAA&#10;JW8AABh3AAAPfwAABocAAACOAAAAlAAAAJoAAACgAAAApQAAAKoAAACuAAAAsQAAALIAAAC1AAAA&#10;twAAALoAAAC8AAAAvwAAAMMAAADGAAAAyQAAAM4KAADSEwAA0iMAANE3AADQTwAAzmoAAM2KAADK&#10;qwAAy8sAAMvvADdxAAApeAAAHYAAABGJAAAIkQAAAJoAAAChAAAApwAAAK0AAACzAAAAuQAAAL4A&#10;AADCAAAAxQAAAMYAAADJAAAAzAAAAM4AAADSAAAA1QAAANoAAADeAAAA4QAAAOUAAADqCwAA6xcA&#10;AOorAADqQwAA6l4AAOp6AADrmQAA67UAAOvVAP8AAAD/AAAA/wABAP8ABwD/AA0A/wASAP8AGwD/&#10;ACUA/wAvAP8AOgD/AEMA/wBLAP8AUwD/AFoA/QBgAPsAZgD6AGsA+AByAPYAeAD0AIAA8QCJAO8A&#10;kgDsAJ0A6QCqAOYAvADjANwA3wD3AN0A/wDMAP8AvgD/ALUA/wCwAP8ArQD/AP8AAAD/AAAA/wAA&#10;AP8AAAD/AAYA/wANAP8AFAD/AB8A/wApAPsAMwD3AD0A8wBFAO8ATQDsAFMA6ABZAOUAXwDjAGUA&#10;4ABqAN0AcQDaAHgA1gCAANIAigDPAJUAzACiAMgAsgDFAMkAwgDtAMAA/wC7AP8AsAD/AKgA/wCk&#10;AP8AoQD/AP8AAAD/AAAA/QAAAPoAAAD4AAAA8AAJAOwAEQDoABkA5wAjAOUALQDeADYA1gA+ANEA&#10;RgDNAEwAygBSAMgAWADFAF0AwwBjAMAAaQC+AHAAvAB4ALkAgQC3AI0AtACaALEAqQCuALwArADh&#10;AKoA/ACoAP8AoAD/AJkA/wCWAP8AlAD/AP8AAAD5AAAA8gAAAOcAAADbAAAA0QAEAMoADQDHABQA&#10;xAAdAMIAJgC/AC8AuwA3ALcAPwC0AEUAsQBLAK4AUQCsAFYAqgBcAKgAYQCmAGgAowBwAKEAeQCf&#10;AIQAnQCRAJoAoACYALEAlgDMAJUA8QCUAP8AkQD/AIsA/wCIAP8AhgD/APcAAADsAAAA3gAAAMkA&#10;AAC8AAAAtAAAAK8ACgCrABAAqQAXAKgAIACnACgAogAwAJ8AOACcAD4AmgBEAJgASgCWAE8AlABV&#10;AJMAWgCRAGEAjwBoAI0AcQCLAHsAiQCIAIcAlwCFAKgAgwC+AIEA5ACAAP8AgAD/AHwA/wB7AP8A&#10;eQD/AOkAAADXAAAAwQAAALEAAACmAAAAnQAAAJcABQCUAA0AkgASAJAAGgCPACIAjgAqAIsAMQCJ&#10;ADgAhwA+AIUAQwCDAEgAgQBOAH8AVAB+AFoAfABhAHoAaQB4AHMAdgB/AHUAjgBzAJ8AcQCzAHAA&#10;0ABvAPYAbwD/AG8A/wBtAP8AbAD/ANoAAAC/AAAArAAAAJ4AAACTAAAAjAAAAIUAAACCAAkAfwAP&#10;AH4AFQB9ABwAfAAkAHoAKwB3ADEAdQA3AHQAPQByAEIAcQBIAG8ATQBuAFMAbABaAGsAYgBpAGwA&#10;ZwB4AGYAhgBkAJcAYgCqAGEAwgBgAOsAYQD/AGEA/wBhAP8AYAD/AMUAAACtAAAAmwAAAI0AAACD&#10;AAAAfAAAAHcAAAByAAUAcAAMAG4AEQBsABcAbAAeAGsAJQBpACwAZwAxAGYANwBkAD0AYwBCAGIA&#10;SABgAE4AXwBVAF0AXQBcAGYAWgByAFkAgABXAJAAVgCjAFUAuQBUAN4AVAD7AFQA/wBVAP8AVQD/&#10;ALYAAACfAAAAjQAAAH8AAAB1AAAAbgAAAGkAAABmAAEAYwAJAGEADgBgABMAXwAZAF4AIABdACYA&#10;WwAsAFoAMgBYADcAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEATwBsAE4AegBMAIoASwCcAEoAsQBJ&#10;AM4ASQDzAEkA/wBJAP8ASgD/AKoBAACUBQAAggcAAHQIAABqCAAAYwYAAF4EAABbAAAAWQAFAFcA&#10;DABWABAAVAAVAFMAGwBSACIAUQAoAFAALQBOADMATQA4AEwAPgBLAEUASgBMAEgAVABHAF0ARgBo&#10;AEQAdQBDAIUAQQCYAEAAqwBAAMUAPwDqAD8A/wBAAP8AQAD/AKAIAACKCwAAeQ0AAGwNAABhDQAA&#10;Wg0AAFULAABSCQAAUAYAAE8CCABOAA0ATAASAEsAFwBKAB4ASQAjAEcAKQBGAC8ARQA0AEQAOgBC&#10;AEEAQQBIAEAAUAA+AFoAPQBkADwAcgA6AIIAOQCUADgApwA3AL4ANgDjADYA+QA2AP8ANwD/AJgN&#10;AACDDgAAchAAAGURAABbEQAAUxAAAE4QAABKDgAASA0AAEcKAwBHBwoARQQOAEQCEwBCAhoAQQIg&#10;AEADJQA+AysAPQQxADwENwA7BD4AOgVFADkFTgA3BVcANgViADQGcAAyBoAAMQaSADAGpQAvBbsA&#10;LgXdAC4G9QAtB/8ALgf/AJEQAAB9EQAAbBMAAF8UAABVFAAAThQAAEgTAABEEgAAQRAAAEAOAABA&#10;DQYAQAoMAD4JEAA8CRYAOwocADkKIgA4CigANwsuADYLNQA1CzsAMwtDADIMTAAwDFYALwxhAC0M&#10;bwArDH8AKgySACgMpQAnDLsAJQzdACUN9QAmDf8AJw3/AIsSAAB3FAAAZxYAAFsXAABRGAAASRcA&#10;AEMXAAA/FQAAPBQAADoSAAA5EQEAOQ8IADgODQA3DhIANQ4YADQOHwAyDiUAMQ8sADAPMgAvEDoA&#10;LRBCACwQSwAqEFUAKBBhACYQbwAkEIAAIxCTACEQpwAfEL0AHhDgAB4R9wAfEP8AIBD/AIYUAABz&#10;FwAAYxkAAFcaAABNGwAARRoAAEAaAAA7GQAAOBgAADUWAAA0FAAAMxIEADISCwAxEhAALxIVAC0S&#10;HAAsEyIAKxMpACoTMAAoEzcAJxQ/ACYUSAAkFFMAIhRfACAVbQAfFX4AHRWRABsVpQAZFbsAGBXe&#10;ABgV+AAZFP8AGhT/AIIXAABvGgAAXxwAAFMdAABKHQAAQh0AADwdAAA3HAAANBsAADEaAAAvGQAA&#10;LhYAACwXCAArFg4AKRcTACgXGQAnGCAAJRgmACQYLQAjGDQAIhk9ACAZRgAeGVEAHRldABsaawAZ&#10;GnwAFxqPABUaowAUGboAEhnbABMZ9gAUGf8AFRj/AH0aAABrHQAAXB8AAFAgAABHIAAAPyAAADkf&#10;AAA0HwAAMR4AAC0dAAArHAAAKRsAACcbBQAlGwwAJBwRACIcFgAhHB0AIB0jAB8dKgAeHTIAHB46&#10;ABseRAAZHk4AFx5bABYeaQAUH3oAEh6NABEeogAQHrgADh7YAA8e9QAQHf8AER3/AHodAABnHwAA&#10;WSEAAE0iAABEIgAAPCIAADYiAAAyIQAALiEAACogAAAnIAAAJB8AACIgAgAgIAoAHiEPAB0hFAAc&#10;IRoAGyIhABkiJwAYIi8AFyI4ABUjQQAUI0wAEiNYABEjZwAQI3gADiOLAA0jnwAMI7QACyPQAAsi&#10;8AAMIv8ADSH/AHYfAABkIgAAViMAAEskAABBJAAAOiQAADQkAAAvIwAAKyMAACgjAAAkIwAAICMA&#10;AB0kAAAbJQcAGSYNABcmEQAWJhcAFSceABQnJQATJywAEic1ABEoPwAQKEoADihWAA0oZAAMKHQA&#10;CiiHAAkomwAHJ7EABSfMAAYn7AAHJv4ACCb/AHEiAABgJAAAUyYAAEgnAAA/JwAANyYAADEmAAAt&#10;JgAAKSUAACUlAAAiJQAAHScAABkoAAAWKgQAFCsLABIsEAARLBQAECwbABAsIgAOLCkADi0yAA0t&#10;OwALLUYACi1SAAgtYAAGLXAABC2DAAItmAAALK4AACzJAAAs6wABK/wAAiv/AG0lAABdJwAATygA&#10;AEUpAAA8KQAANSkAAC8oAAArKAAAJycAACMnAAAfKAAAGyoAABcsAAATLgIAEDAIAA4xDQANMRIA&#10;DDEXAAsxHgAKMSYACDIuAAcyNwAFMkIAAzJOAAEyXAAAMmwAADJ/AAAylQAAMawAADHHAAAw6gAA&#10;MPwAADD/AGgpAABYKgAATCsAAEEsAAA5LAAAMisAAC0rAAApKgAAJSoAACArAAAcLAAAFy4AABMw&#10;AAAQMgIADjQHAAo3DAAHNxAABTcUAAM3GwACNyIAADcqAAA4MwAAOD4AADhKAAA4WAAAOGgAADh8&#10;AAA3kgAAN6kAADbFAAA26gAANv0AADX/AGMsAABULgAASC8AAD4vAAA2LgAAMC4AACstAAAnLQAA&#10;Ii0AAB0vAAAYMQAAFDMAABA1AAAONwEACjoHAAY7CwACPA4AAD0SAAA+FwAAPh4AAD4mAAA+LwAA&#10;PjoAAD5GAAA+VAAAPmQAAD53AAA+jwAAPacAAD3DAAA86QAAPP0AADv/AF4wAABQMQAARDIAADsy&#10;AAA0MQAALjAAACkvAAAkMAAAHjIAABk0AAAUNgAAEDkAAA07AAAKPQAABUAFAABBCgAAQg0AAEMQ&#10;AABEFAAARRoAAEYiAABGKwAARjUAAEZBAABGTwAARl8AAEZzAABFigAARaQAAETAAABD6AAAQ/4A&#10;AEL/AFg0AABLNQAAQTUAADk1AAAyNAAALTMAACY0AAAgNQAAGjgAABQ6AAAQPQAADUAAAAlCAAAE&#10;RQAAAEcDAABIBwAASgsAAEsOAABMEQAAThUAAE8cAABPJQAATy8AAE88AABPSgAAT1oAAE5tAABO&#10;hQAATaAAAEy8AABL5wAAS/4AAEr/AFM5AABHOQAAPjkAADc4AAAxNwAAKTcAACE5AAAbPAAAFT8A&#10;ABBCAAAMRQAAB0gAAAJKAAAATQAAAE8AAABRBAAAUgcAAFQLAABVDgAAVxEAAFkXAABaHwAAWSkA&#10;AFk2AABZRAAAWVQAAFhnAABYfwAAV5oAAFa3AABV4wAAVP0AAFT/AE49AABDPQAAPDwAADU7AAAs&#10;PAAAJD4AABxBAAAVRAAAEEgAAAtLAAAFTgAAAFEAAABUAAAAVwAAAFkAAABbAAAAXQIAAF4GAABg&#10;CwAAYg4AAGQSAABnGAAAZyIAAGYuAABmPAAAZk0AAGVgAABldwAAZJMAAGOxAABh3QAAYPwAAF//&#10;AElCAABBQQAAOj8AADBAAAAmQwAAHkYAABVKAAAQTgAAClIAAANWAAAAWgAAAF0AAABgAAAAYwAA&#10;AGUAAABnAAAAaQAAAGsBAABtBQAAbwoAAHIOAAB1EgAAdxsAAHYmAAB2NQAAdUYAAHRZAAB0bwAA&#10;c4sAAHKpAABwzQAAb/cAAG7/AEZGAABARQAANUYAACpIAAAgTAAAF1EAABBWAAAJWgAAAV8AAABj&#10;AAAAaAAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAAgAMAAIMIAACGDQAAiRMAAIod&#10;AACKKwAAiTwAAIhPAACGZgAAhYEAAISgAACCwgAAgfAAAH//AEZLAAA6TAAALk8AACNTAAAYWAAA&#10;EF4AAAlkAAAAaQAAAG8AAAB0AAAAeAAAAHwAAACBAAAAhAAAAIcAAACIAAAAiwAAAI4AAACQAAAA&#10;kwAAAJYAAACZBwAAnQ0AAKEUAACgIQAAoDEAAJ5EAACdWwAAnHYAAJmWAACZtQAAluUAAJX+AD9S&#10;AAAyVQAAJloAABtgAAARZwAACW0AAAB0AAAAewAAAIEAAACGAAAAiwAAAJAAAACUAAAAlwAAAJkA&#10;AACcAAAAnwAAAKEAAACkAAAApwAAAKoAAACtAAAAsQYAALUNAAC4FgAAtyYAALY5AAC1UAAAtGoA&#10;ALKJAACwqgAArs8AAK31ADdcAAArYQAAHmgAABNwAAALeAAAAIAAAACHAAAAjgAAAJUAAACaAAAA&#10;nwAAAKQAAACoAAAArAAAAK0AAACwAAAAswAAALUAAAC4AAAAuwAAAL8AAADDAAAAxwAAAMsFAADR&#10;DgAA0RsAANAuAADPRQAAzV8AAMt+AADJngAAyL4AAMXpAC9pAAAjcAAAFnkAAA2BAAABiwAAAJMA&#10;AACbAAAAogAAAKgAAACuAAAAtAAAALgAAAC9AAAAwAAAAMIAAADFAAAAyAAAAMsAAADOAAAA0QAA&#10;ANYAAADbAAAA3wAAAOQAAADoBgAA6xEAAOojAADqOgAA6VQAAOdyAADlkwAA47MAAOPUAP8AAAD/&#10;AAAA/wAAAP8ABAD/AAsA/wAQAP8AFwD/ACEA/wArAP8ANQD/AD4A/wBHAP8ATgD/AFUA/ABbAPoA&#10;YQD4AGYA9gBtAPQAcwDyAHsA7wCEAO0AjgDqAJkA5gCnAOMAuQDfANUA2wD3ANYA/wDAAP8AsgD/&#10;AKoA/wClAP8AogD/AP8AAAD/AAAA/gAAAPwAAAD8AAMA/gALAP8AEQD/ABoA/QAkAPkALgD0ADgA&#10;8ABAAOwASADpAE4A5gBUAOIAWgDfAF8A3ABlANgAawDUAHIA0AB7AM0AhQDKAJEAxwCeAMMArgDA&#10;AMUAvQDrALsA/wCwAP8ApAD/AJwA/wCYAP8AlQD/AP8AAAD6AAAA9AAAAPEAAADyAAAA6gAFAOcA&#10;DgDiABUA4QAeAOEAKADYADEA0AA5AMsAQADIAEcAxQBNAMIAUwC/AFgAvQBeALsAZAC5AGsAtgBz&#10;ALQAfACxAIgArgCVAKsApACoALgApgDcAKMA+wCfAP8AlQD/AI8A/wCLAP8AiQD/APkAAADvAAAA&#10;5wAAAN8AAADPAAAAyAAAAMEACgC/ABEAvAAYALsAIQC5ACoAtAAyALEAOgCuAEAAqwBGAKgATACm&#10;AFEAowBWAKEAXACfAGMAnQBqAJsAcwCZAH4AlgCMAJQAmwCSAK0AkADHAI4A8ACNAP8AhgD/AIAA&#10;/wB9AP8AfAD/AO0AAADgAAAA0QAAAL8AAACzAAAAqgAAAKYABQCiAA0AoQATAKAAGwCfACMAmwAr&#10;AJgAMgCVADkAkwA/AJEARACPAEoAjgBPAIwAVQCKAFsAiABjAIYAawCEAHYAggCCAIAAkgB+AKMA&#10;fAC6AHoA4QB5AP8AdwD/AHIA/wBwAP8AbwD/AN0AAADLAAAAtgAAAKcAAACdAAAAlAAAAI4AAQCL&#10;AAoAiQAQAIgAFQCHAB0AhwAlAIQALACCADIAfwA4AH0APQB7AEMAeQBIAHgATgB2AFQAdQBbAHMA&#10;YwBxAG4AbwB6AG0AiQBsAJoAagCuAGkAzABoAPYAZwD/AGUA/wBkAP8AYwD/AMoAAAC0AAAAoQAA&#10;AJMAAACJAAAAggAAAHsAAAB4AAUAdgAMAHUAEQB0ABgAcwAfAHIAJQBwACwAbgAyAGwANwBqADwA&#10;aQBCAGgASABmAE4AZQBVAGMAXQBiAGYAYAByAF4AgABdAJIAWwClAFoAvgBZAOkAWQD/AFkA/wBY&#10;AP8AWAD/ALkAAACiAAAAkAAAAIMAAAB5AAAAcQAAAG0AAABpAAEAZgAJAGUADgBkABMAYwAZAGMA&#10;IABhACYAYAAsAF4AMQBcADcAWwA8AFoAQgBYAEgAVwBPAFYAVwBUAGAAUwBsAFEAeQBQAIoATwCe&#10;AE4AtABNANoATQD7AE0A/wBNAP8ATQD/AKoAAACUAAAAggAAAHUAAABrAAAAZAAAAGAAAABdAAAA&#10;WgAFAFgADABXABAAVgAVAFYAGwBVACEAUwAnAFIALABRADEATwA3AE4APQBNAEMATABKAEoAUgBJ&#10;AFsASABmAEYAcwBFAIQARACXAEMArABCAMkAQgDxAEIA/wBDAP8AQwD/AJ4AAACJAAAAeAMAAGoE&#10;AABhBAAAWgMAAFUBAABSAAAAUAACAE4ACQBNAA0ATAARAEsAFwBKABwASQAiAEgAJwBHAC0ARQAy&#10;AEQAOABDAD4AQgBFAEEATQA/AFYAPgBhAD0AbgA7AH4AOgCRADkApgA4AL8AOADoADgA/wA5AP8A&#10;OQD/AJUDAACABwAAbwkAAGIKAABYCwAAUQoAAEwIAABJBgAARwMAAEYABgBEAAsAQwAPAEIAEwBB&#10;ABgAQQAeAD8AIwA+ACkAPQAuADsANAA6ADoAOQBBADgASQA3AFIANgBdADQAagAzAHoAMgCMADEA&#10;oQAwALgALwDeAC8A+QAvAP8AMAD/AIwJAAB4DAAAaA0AAFwOAABSDgAASw4AAEUNAABBDAAAPwoA&#10;AD4IAgA9BAgAPAENADsAEAA6ABUAOQAaADgAIAA2ACUANQArADQAMAAzADcAMgA+ADEARgAvAFAA&#10;LgBaAC0AZwArAHcAKgCJACkAnQAoALMAJwDRACcA8gAnAP8AJwD/AIYMAAByDgAAYxAAAFYRAABN&#10;EQAARREAAEAQAAA8DwAAOQ4AADcNAAA2CwQANggKADUGDgA0BRIAMgQXADEFHAAwBSIALwUoAC4G&#10;LgAtBjQAKwY8ACoGRAApB04AJwdZACYHZQAkB3UAIweHACIHmwAgBrAAIAbLAB8F7QAfBv4AHwf/&#10;AIAOAABtEQAAXhIAAFITAABIEwAAQRMAADsTAAA3EgAANBEAADIQAAAwDwEAMA0GADALCwAvChAA&#10;LQoUACwLGQAqCx8AKQslACgMKwAnDDIAJgw6ACQMQwAjDE0AIQ1YACANZQAeDXUAHA2IABoNnAAZ&#10;DbEAGAzKABcM6wAXDfwAGAz/AHsRAABpEwAAWhUAAE4WAABFFgAAPRYAADgVAAAzFQAAMBQAAC0T&#10;AAArEgAAKhADACoPCAApDg0AKA4RACYOFgAlDx0AJA8jACMPKQAhEDEAIBA5AB4QQgAdEEwAGxBY&#10;ABkQZgAXEHYAFRCJABQQngASELMAERDOABEQ7gASEP4AEhD/AHcTAABlFQAAVxcAAEsYAABCGQAA&#10;OhkAADQYAAAwFwAALBcAACkWAAAnFQAAJhQBACUSBAAjEgsAIhIPACESFAAgEhoAHhMgAB0TJwAc&#10;Ey4AGhM2ABkUQAAXFEoAFhRWABQUZAASFHQAERSHABAUnAAOFLEADRTKAA0U6wAOE/4ADhP/AHMV&#10;AABhGAAAUxoAAEgbAAA/GwAANxsAADIaAAAtGgAAKRkAACYYAAAkGAAAIhcAACAWAQAeFggAHRYN&#10;ABsXEgAaFxcAGRcdABgYJAAWGCsAFRg0ABQYPQASGUgAERlUABAZYgAOGXIADRmEAAwZmAAKGa0A&#10;CRjGAAkY5wAJGPoAChf/AG8YAABeGgAAUBwAAEUdAAA8HQAANR0AAC8dAAAqHAAAJhsAACMbAAAh&#10;GgAAHhoAABwaAAAaGwUAGBsMABYcEAAVHBUAFBwbABMcIgASHSkAER0xABAdOwAOHUUADR5RAAwe&#10;XgAKHm0ACR6AAAcelAAFHaoAAx3CAAMd5gAEHPgABRz/AGsaAABbHQAATR4AAEIfAAA6HwAAMh8A&#10;AC0fAAAoHgAAJB4AACEdAAAeHQAAHB0AABgeAAAVHwIAEyAJABIhDgAQIRIAECEYAA4hHwAOIiYA&#10;DSIuAAwiNwAKIkEACSJNAAciWgAFImkAAyJ8AAEikQAAIqgAACHAAAAh5QAAIPgAACD/AGcdAABX&#10;HwAASiEAAEAhAAA3IgAAMCEAACohAAAmIAAAIiAAAB8fAAAcHwAAGSAAABYhAAASIwIAECQHAA4m&#10;DAAMJhAACyYVAAomHAAJJiIACCYqAAYnMwAEJz0AAydJAAEnVgAAJ2YAACd5AAAnjwAAJqYAACa/&#10;AAAl5AAAJfkAACT/AGMgAABUIgAARyMAAD0kAAA0JAAALiMAACgjAAAkIgAAISIAAB4hAAAaIgAA&#10;FyMAABMkAAAQJgIADigHAAsqCwAIKw4ABisTAAQrGAACKx8AASwnAAAsMAAALDoAACxFAAAsUwAA&#10;LGMAACx2AAAsjAAAK6QAACu+AAAq5AAAKvoAACn/AF8jAABQJQAARCYAADomAAAyJgAAKyYAACYl&#10;AAAjJAAAHyQAABskAAAXJQAAFCcAABEpAAAOKwIACy0GAAcvCwAEMA4AADARAAAxFQAAMRwAADEj&#10;AAAyLAAAMjYAADJCAAAyTwAAMl8AADJyAAAxiQAAMaIAADC8AAAw5AAAL/sAAC//AFonAABMKAAA&#10;QCkAADcpAAAvKQAAKSgAACUnAAAhJgAAHCcAABgoAAAUKgAAESwAAA4uAAALMAEABzIFAAM0CQAA&#10;NQwAADYPAAA3EgAAOBgAADggAAA4KAAAODIAADk9AAA5SwAAOVsAADhuAAA4hQAAN58AADe6AAA2&#10;5AAANfwAADX/AFUqAABILAAAPSwAADQsAAAtKwAAKCoAACQpAAAeKgAAGSsAABQtAAARLwAADTEA&#10;AAo0AAAHNgAAAjgEAAA6BwAAOwoAAD0NAAA+EAAAQBQAAEAbAABAJAAAQC4AAEA5AABARwAAQFYA&#10;AEBpAABAgAAAP5sAAD63AAA94wAAPPwAADz/AFAvAABDLwAAOS8AADIvAAAsLQAAJywAACAtAAAa&#10;LwAAFTEAABEzAAANNgAACTgAAAU7AAAAPQAAAEABAABBBAAAQwcAAEULAABGDgAASBEAAEoWAABK&#10;HgAASigAAEo0AABJQgAASVEAAElkAABIewAASJcAAEe0AABG4AAARfwAAET/AEozAAA/MwAANjMA&#10;ADAxAAAqMAAAIzEAABwzAAAWNQAAETgAAA07AAAIPgAAA0EAAABDAAAARgAAAEgAAABKAAAATAQA&#10;AE4HAABPCwAAUQ4AAFQSAABVGQAAVSIAAFQuAABUPAAAVEsAAFNeAABTdAAAUpAAAFGuAABQ1wAA&#10;T/sAAE7/AEU3AAA8NwAANTYAAC80AAAmNQAAHjcAABc6AAARPQAADEEAAAdEAAAASAAAAEoAAABN&#10;AAAAUAAAAFMAAABVAAAAVwAAAFgCAABbBgAAXQsAAF8OAABiEwAAYhsAAGInAABiNAAAYUUAAGBX&#10;AABgbQAAX4kAAF2nAABczAAAWvgAAFn/AEE8AAA6OwAANDkAACo6AAAhPAAAGEAAABFDAAAMRwAA&#10;BksAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAYwAAAGUAAABnAQAAagUAAG0KAABwDgAA&#10;cxUAAHIgAAByLQAAcT0AAHBPAABvZQAAboAAAG2fAABrwQAAafEAAGj/AD9AAAA5PgAALj8AACRC&#10;AAAaRgAAEkoAAAxPAAAEVAAAAFgAAABdAAAAYQAAAGUAAABoAAAAawAAAG4AAABxAAAAcwAAAHUA&#10;AAB4AAAAewAAAH4DAACBCgAAhQ8AAIcXAACGJAAAhTQAAIRGAACCXQAAgXYAAH+WAAB+tgAAfOcA&#10;AHr/AD9EAAAzRQAAKEgAAB1MAAATUgAADFcAAANdAAAAYwAAAGgAAABtAAAAcQAAAHYAAAB6AAAA&#10;fgAAAIEAAACDAAAAhgAAAIkAAACLAAAAjgAAAJIAAACVAQAAmQkAAJ4QAACeGgAAnSkAAJw8AACa&#10;UgAAmGwAAJaLAACUqgAAktQAAJD6ADhLAAAsTgAAIFMAABVZAAANYAAAA2cAAABuAAAAdAAAAHoA&#10;AACAAAAAhAAAAIoAAACOAAAAkgAAAJUAAACXAAAAmgAAAJ0AAACgAAAAowAAAKcAAACrAAAArwAA&#10;ALQJAAC4EAAAtx4AALUwAACzRgAAsWAAAK9+AACsoAAAq8EAAKnuADFVAAAkWwAAGGEAAA5pAAAF&#10;cQAAAHkAAACBAAAAiAAAAI8AAACUAAAAmgAAAJ8AAACkAAAAqAAAAKkAAACsAAAArwAAALMAAAC1&#10;AAAAuQAAAL0AAADBAAAAxgAAAMsAAADRCgAA0xQAANElAADQOwAAzVQAAMpxAADIkgAAxbMAAMPe&#10;ACliAAAcaQAAEXEAAAd7AAAAhAAAAI0AAACVAAAAnQAAAKMAAACpAAAArwAAALQAAAC5AAAAvAAA&#10;AL4AAADCAAAAxQAAAMgAAADMAAAA0AAAANQAAADaAAAA3wAAAOQAAADqAAAA7gwAAO0aAADsLwAA&#10;6kkAAOhlAADmhgAA5KUAAOLGAP8AAAD/AAAA/wAAAPwAAQD8AAgA/gAOAP8AFAD/AB0A/wAmAP8A&#10;MAD/ADoA/wBCAP8ASQD+AFAA+wBWAPkAXAD2AGIA9ABoAPIAbwDwAHYA7QB/AOoAiQDnAJUA5ACj&#10;AOAAtQDbANAA1QD2AMoA/wC2AP8AqAD/AJ8A/wCaAP8AlgD/AP8AAAD7AAAA9gAAAPMAAADzAAAA&#10;9gAJAPoADgD9ABYA+wAgAPcAKgDyADMA7QA7AOkAQwDmAEkA4gBPAN4AVQDbAFsA1gBgANIAZwDP&#10;AG4AzAB2AMkAgADGAIwAwgCaAL8AqgC7AMEAuADpALYA/wCnAP8AmgD/AJIA/wCNAP8AigD/APoA&#10;AADxAAAA6gAAAOcAAADnAAAA5AABAOAACwDbABEA2gAaANsAIwDRACwAygA0AMYAOwDCAEIAvwBI&#10;ALwATgC6AFMAuABZALYAXwCzAGYAsQBuAK4AdwCsAIMAqQCRAKYAoQCjALUAoADYAJ4A+wCVAP8A&#10;iwD/AIUA/wCAAP8AfgD/AO8AAADjAAAA2gAAANMAAADGAAAAvwAAALkABgC3AA4AtAAUALQAHQCz&#10;ACUArgAtAKsANACnADsApABBAKEARgCfAEwAnQBRAJsAVwCZAF4AlwBlAJUAbgCTAHkAkACHAI4A&#10;lwCMAKkAiQDEAIgA7wCFAP8AfAD/AHYA/wBzAP8AcgD/AOAAAADQAAAAxgAAALYAAACpAAAAoQAA&#10;AJ0AAQCZAAoAmAAQAJgAFgCXAB4AlAAmAJEALQCPADQAjAA6AIoAPwCIAEUAhwBKAIUAUACDAFYA&#10;gQBeAIAAZgB+AHEAfAB9AHkAjQB3AKAAdQC2AHMA3wByAP8AbgD/AGkA/wBnAP8AZQD/AMwAAAC+&#10;AAAAqwAAAJ0AAACTAAAAigAAAIUAAACCAAUAgAANAH8AEQB/ABgAgAAgAH0AJgB6AC0AdwAzAHUA&#10;OAB0AD4AcgBDAHAASQBvAE8AbQBWAGwAXgBqAGgAaAB1AGcAhABlAJYAZACrAGIAyQBhAPYAYAD/&#10;AFwA/wBbAP8AWgD/AL0AAACpAAAAlwAAAIkAAAB+AAAAeAAAAHMAAABvAAEAbQAJAGwADgBrABMA&#10;awAZAGoAIABoACYAZgAsAGUAMgBjADcAYgA8AGAAQgBfAEgAXQBPAFwAVwBaAGEAWQBtAFcAewBW&#10;AI4AVQCiAFMAuwBSAOkAUgD/AFAA/wBPAP8ATwD/AK0AAACYAAAAhgAAAHgAAABuAAAAZwAAAGMA&#10;AABgAAAAXQAFAFwACwBbABAAWwAVAFsAGwBaACEAWAAmAFYALABUADEAUwA2AFIAPABRAEIATwBJ&#10;AE4AUQBNAFsASwBmAEoAdABJAIUASACZAEcAsQBGANgARgD8AEUA/wBFAP8ARQD/AJ8AAACJAAAA&#10;eAAAAGwAAABiAAAAWwAAAFYAAABTAAAAUQACAE8ACABPAA0ATgARAE4AFgBNABwATAAhAEoAJgBJ&#10;ACwASAAxAEcANwBFAD0ARABEAEMATABCAFUAQABgAD8AbgA+AH4APQCSADwAqQA7AMcAOwDzADsA&#10;/wA7AP8APAD/AJMAAAB+AAAAbgAAAGEAAABYAAAAUQAAAEwAAABJAAAARwAAAEUABQBEAAsAQwAO&#10;AEMAEgBDABcAQgAdAEAAIgA/ACcAPgAsAD0AMgA7ADgAOgA/ADkARwA4AFAANwBbADUAaAA0AHgA&#10;MwCMADIAogAxALwAMQDnADEA/wAyAP8AMwD/AIkAAAB2AwAAZgUAAFkHAABQBwAASQYAAEMFAABA&#10;AwAAPgEAADwAAwA7AAgAOgANADoAEAA5ABQAOQAZADcAHgA2ACMANQAoADQALgAzADQAMgA7ADAA&#10;QwAvAEwALgBXAC0AZAAsAHMAKwCHACoAnAApALUAKQDcACkA+wApAP8AKgD/AIEEAABuCAAAXwoA&#10;AFMLAABKCwAAQgsAAD0KAAA5CQAANggAADUFAAA0AgYAMwAKADIADgAxABEAMQAVADAAGgAvAB8A&#10;LgAkACwAKgArADAAKgA3ACkAPwAoAEkAJwBUACYAYAAkAG8AIwCCACIAlwAhAK4AIQDMACEA8wAh&#10;AP8AIgD/AHsJAABoDAAAWg0AAE4OAABFDgAAPQ4AADgNAAAzDQAAMAwAAC4LAAAtCQMALQYIACwE&#10;DAArAg8AKgESACkBFwAoARwAJwAhACYAJwAlAC0AJAA0ACMBPQAiAUYAIQFRAB8BXQAeAWwAHAF/&#10;ABsAlAAaAKoAGgDFABoA6wAZAP8AGgD/AHUMAABkDgAAVQ8AAEoQAABAEAAAORAAADMQAAAvDwAA&#10;LA4AACkOAAAnDQEAJwwFACcKCgAmCA0AJQcQACQGFAAiBhkAIQYfACAHJAAfBysAHgcyAB0HOgAc&#10;CEQAGghPABkIXAAXCGsAFgh9ABUHkQAUB6cAEwa/ABIF5AASBfoAEgX/AHEOAABfEAAAUREAAEYS&#10;AAA9EgAANhIAADASAAArEQAAKBEAACUQAAAjEAAAIg4EACENBwAhDAsAIAsOAB8LEgAdCxcAHAwc&#10;ABsMIgAaDCkAGQwxABgMOQAWDUMAFQ1PABMNXAASDWsAEA1+AA8NkgAODacADQy+AA0M4AANDPUA&#10;DQz/AG0QAABcEQAAThMAAEMUAAA6FAAAMhQAAC0UAAAoEwAAJRMAACISAAAgEQAAHhEDABwQBQAc&#10;DwgAGw8MABoOEAAZDxQAFw8aABYPIQAVECgAFBAwABIQOQAREEQAEBBQAA4QXQANEGsADBB8AAsQ&#10;kAAJEKUACBC8AAcQ3wAHEPQABw//AGkRAABYFAAASxUAAEAWAAA3FgAAMBYAACoWAAAmFQAAIhUA&#10;AB8UAAAdEwAAGhMCABkSBAAXEgYAFhIKABUSDgAUEhIAEhIYABETHgAREyUAEBMuAA4TNwANFEAA&#10;DBRLAAsUWAAJFGcABxR4AAYUjQAEFKMAAxO7AAIT3QABEvQAAhL/AGUTAABVFgAASBcAAD0YAAA0&#10;GAAALRgAACgYAAAjFwAAIBcAAB0WAAAaFQAAGBUCABYVBAAUFQUAEhYIABEWDQAQFxAADhcVAA4X&#10;GwANFyIADBcpAAsYMgAJGDwABxhHAAUYVAAEGGMAAhh1AAEYiwAAF6EAABe5AAAX3QAAFvUAABb/&#10;AGEWAABSGAAARRoAADsaAAAyGgAAKxoAACUaAAAhGQAAHhgAABsYAAAYFwAAFhcCABQXAwASGAUA&#10;EBkHAA4bCwAMGw8ACxsTAAobGAAIHB8ABxwmAAUcLwAEHDgAAhxEAAAdUQAAHWAAAB1yAAAciAAA&#10;HKAAABu5AAAb3gAAGvYAABr/AF4YAABPGgAAQhwAADgcAAAvHQAAKRwAACMcAAAfGwAAHBoAABkZ&#10;AAAXGQEAFBkCABIaAwAQGwQADh0HAAweCwAJHw4ABiARAAUgFgADIBwAASEjAAAhKwAAITUAACFA&#10;AAAhTgAAIV0AACFvAAAhhgAAIJ4AACC4AAAf3gAAHvgAAB7/AFobAABLHQAAPx4AADUfAAAtHwAA&#10;Jx4AACIdAAAeHQAAGxwAABgbAAAVGwAAEhwAABAdAgAOHwQADCEGAAkiCgAFIw0AAiQQAAAlEwAA&#10;JRkAACYgAAAmKAAAJjIAACY9AAAmSgAAJloAACZsAAAmgwAAJZwAACW3AAAk3wAAI/kAACP/AFUe&#10;AABHIAAAPCEAADIhAAArIQAAJSAAACAfAAAdHgAAGh0AABYeAAATHgAAECAAAA4hAAAMIwIACCUF&#10;AAUnCQAAKAsAACoOAAArEQAALBYAACwdAAAsJQAALC4AACw6AAAsRwAALFYAACxpAAAsgAAAK5oA&#10;ACq1AAAp3wAAKfsAACj/AFEiAABEIwAAOCQAAC8kAAAoIwAAIyIAAB8hAAAcIAAAFyAAABMhAAAQ&#10;IwAADiQAAAsmAAAIKAAABCoEAAAsBwAALgkAADAMAAAxDwAAMxMAADMZAAAzIQAAMyoAADM1AAAz&#10;QwAAM1IAADNlAAAyewAAMpcAADGzAAAw3gAAL/sAAC7/AEwlAAA/JgAANScAAC0mAAAnJQAAIiQA&#10;AB4jAAAZIwAAFCQAABEmAAAOKAAACyoAAAcsAAADLwAAADECAAAzBAAANQcAADcKAAA5DQAAOhAA&#10;ADsVAAA7HQAAOyYAADsxAAA7PgAAO04AADtgAAA6dwAAOZIAADiwAAA32wAANvwAADX/AEcpAAA7&#10;KgAAMioAACspAAAlJwAAISYAABsnAAAVKAAAESoAAA4sAAAKLwAABjEAAAE0AAAANgAAADgAAAA7&#10;AQAAPQQAAD8HAABBCgAAQw4AAEURAABFGAAARSEAAEUsAABEOQAAREgAAERbAABDcQAAQo0AAEGr&#10;AABA0gAAP/oAAD7/AEItAAA4LgAALy0AACkrAAAkKgAAHSoAABcsAAARLgAADTEAAAk0AAAENwAA&#10;ADoAAAA8AAAAPwAAAEEAAABEAAAARgAAAEgDAABKBwAATAsAAE4OAABQEwAAUBwAAFAnAABPNAAA&#10;T0MAAE9VAABOagAATYYAAEykAABKygAASfgAAEj/AD4yAAA1MQAALi8AACkuAAAgLgAAGTEAABIz&#10;AAAONwAACToAAAI9AAAAQAAAAEQAAABHAAAASQAAAEwAAABPAAAAUQAAAFMAAABVAQAAWAYAAFoL&#10;AABdDgAAXxUAAF4gAABeLAAAXTwAAFxOAABbYwAAWn4AAFidAABXwAAAVfIAAFT/ADo2AAAzNAAA&#10;LTIAACQzAAAbNgAAEzkAAA49AAAIQQAAAEUAAABJAAAATAAAAFAAAABTAAAAVgAAAFkAAABbAAAA&#10;XQAAAGAAAABiAAAAZQAAAGgFAABrCwAAbxAAAG8YAABuJQAAbTQAAG1GAABrWwAAanUAAGiUAABm&#10;tgAAZOkAAGL/ADg5AAAyNwAAKDkAAB47AAAVPwAADkQAAAdJAAAATQAAAFIAAABWAAAAWgAAAF4A&#10;AABiAAAAZQAAAGgAAABrAAAAbQAAAHAAAABzAAAAdgAAAHkAAAB9BAAAgQsAAIURAACEHQAAgiwA&#10;AIA+AAB+VAAAfmsAAHuKAAB6qgAAd9YAAHX9ADg9AAAsPgAAIkEAABdGAAAPSwAAB1EAAABXAAAA&#10;XAAAAGIAAABmAAAAawAAAG8AAAB0AAAAeAAAAHsAAAB+AAAAgAAAAIMAAACGAAAAigAAAI0AAACR&#10;AAAAlgMAAJsMAACdEwAAmyEAAJozAACXSQAAlGIAAJN/AACQoAAAjsUAAIzzADFEAAAlSAAAGk0A&#10;ABBTAAAIWgAAAGEAAABoAAAAbgAAAHQAAAB5AAAAfwAAAIQAAACJAAAAjQAAAJEAAACTAAAAlgAA&#10;AJkAAACdAAAAoAAAAKQAAACoAAAArAAAALIDAAC3DQAAtxcAALUoAACyPgAAsFYAAKxzAACqlAAA&#10;qbQAAKXlACpPAAAeVAAAElsAAApiAAAAagAAAHMAAAB7AAAAggAAAIkAAACOAAAAlAAAAJoAAACf&#10;AAAApAAAAKYAAACpAAAArQAAALAAAACzAAAAtwAAALsAAADAAAAAxQAAAMsAAADRBAAA1Q4AANMd&#10;AADQMgAAzUsAAMpmAADGhwAAwqkAAMHLACJbAAAWYgAADGsAAAF0AAAAfQAAAIcAAACQAAAAlwAA&#10;AJ4AAACkAAAAqwAAALEAAAC2AAAAugAAALwAAADAAAAAxAAAAMgAAADLAAAAzwAAANQAAADaAAAA&#10;4AAAAOYAAADrAAAA8QYAAPATAADuJwAA7D8AAOpbAADnegAA5JsAAOC7AP8AAAD7AAAA9gAAAPMA&#10;AAD0AAUA9gAMAPoAEQD/ABkA/wAiAP8ALAD/ADUA/wA9AP8ARQD8AEwA+gBSAPcAWAD1AF4A8wBk&#10;APEAagDuAHIA7AB6AOkAhQDlAJEA4QCgAN0AsgDYAM4A0gD2AMEA/wCtAP8AngD/AJYA/wCQAP8A&#10;jAD/APoAAADyAAAA7AAAAOkAAADpAAAA7AAFAPIADAD4ABIA9wAbAPUAJQDwAC4A6wA3AOYAPgDi&#10;AEUA3QBLANgAUADTAFYA0ABcAM0AYgDKAGoAyAByAMUAfADCAIgAvgCWALoAqAC3AL8AtADoAK4A&#10;/wCdAP8AkAD/AIgA/wCDAP8AgAD/APAAAADlAAAA3gAAANoAAADbAAAA3AAAANgABwDRAA4A0QAV&#10;ANIAHgDLACcAxQAvAMAANwC9AD0AugBEALcASQC1AE8AsgBVALAAWwCuAGEArABpAKkAcwCnAH8A&#10;pACNAKEAngCeALIAmwDVAJkA/ACMAP8AggD/AHsA/wB2AP8AdAD/AOIAAADTAAAAygAAAMcAAAC8&#10;AAAAtgAAALAAAQCvAAsArAARAK0AGACtACAAqAAoAKQALwCgADYAnQA8AJsAQgCZAEcAlwBNAJUA&#10;UwCTAFkAkQBhAI8AagCMAHUAigCDAIgAlACGAKcAgwDCAIIA8AB8AP8AcwD/AG0A/wBqAP8AaAD/&#10;AM8AAADBAAAAuQAAAK0AAACgAAAAmAAAAJQAAACRAAYAkAANAJAAEgCPABkAjgAhAIsAKACIAC8A&#10;hgA1AIQAOgCCAEAAgABFAH4ASwB8AFIAegBZAHgAYgB2AGwAdAB5AHIAiQBxAJ0AbwC0AG0A3wBs&#10;AP8AZQD/AGAA/wBeAP8AXAD/AL4AAACxAAAAoAAAAJIAAACJAAAAggAAAHwAAAB6AAEAeAAJAHcA&#10;DgB4ABQAdwAaAHQAIQByACcAcAAtAG4AMwBsADgAawA+AGkARABoAEoAZgBRAGQAWgBjAGQAYQBw&#10;AF8AfwBeAJMAXQCpAFwAyABbAPcAVwD/AFQA/wBSAP8AUQD/ALAAAACfAAAAjQAAAH8AAAB0AAAA&#10;bgAAAGoAAABmAAAAZQAEAGMACwBjABAAYwAVAGMAGwBhACEAXwAnAF0ALABcADIAWgA3AFkAPQBX&#10;AEMAVgBLAFUAUwBTAFwAUgBoAFAAdwBPAIkATgCfAE0AugBMAOkASwD/AEkA/wBHAP8ARwD/AKIA&#10;AACNAAAAfAAAAG4AAABlAAAAXgAAAFkAAABXAAAAVQABAFQABwBTAA0AUwARAFQAFgBSABsAUQAh&#10;AE8AJgBOACsATAAxAEsANwBKAD0ASQBEAEcATABGAFYARABhAEMAcABCAIEAQQCXAEAArwA/ANcA&#10;PwD/AD4A/wA9AP8APgD/AJQAAAB/AAAAbwAAAGMAAABZAAAAUQAAAE0AAABKAAAASAAAAEcABABH&#10;AAoARgAOAEYAEQBHABYARQAcAEQAIQBCACYAQQArAEAAMQA+ADcAPQA+ADwARwA6AFAAOQBbADgA&#10;aQA3AHoANgCPADUApwA1AMYANAD1ADQA/wA0AP8ANQD/AIgAAAB0AAAAZQAAAFgAAABPAAAASAAA&#10;AEMAAAA/AAAAPQAAADwAAgA8AAcAOwAMADsADwA7ABIAOgAXADkAHAA3ACEANgAmADUALAA0ADIA&#10;MwA5ADEAQQAwAEsALwBWAC4AYwAtAHMALACIACwAoAArALsAKwDqACsA/wArAP8ALAD/AH8AAABs&#10;AAAAXQEAAFECAABIAwAAQAMAADsCAAA3AAAANAAAADMAAAAyAAUAMgAJADIADQAxABAAMQATADAA&#10;GAAvAB0ALQAiACwAKAArAC4AKgA1ACkAPQAoAEYAJwBRACYAXgAlAG4AJACCACMAmQAjALMAIgDe&#10;ACIA/wAjAP8AJAD/AHcAAABlBAAAVgYAAEsHAABCCAAAOggAADUHAAAwBgAALQUAACwDAAArAAMA&#10;KgAHACkACwApAA4AKQARACgAFQAnABkAJgAeACUAJAAkACoAIwAxACIAOQAhAEMAIABOAB8AWgAe&#10;AGkAHQB8ABwAkwAbAKwAGwDNABsA9gAbAP8AHAD/AHAFAABfCAAAUQoAAEYLAAA9CwAANQsAADAL&#10;AAArCgAAKAkAACUIAAAkBwIAIwQGACMCCQAiAQwAIgAPACEAEgAgABYAHwAbAB4AIAAdACYAHAAu&#10;ABsANgAaAD8AGQBKABgAVwAXAGYAFgB4ABUAjwAVAKYAFADDABQA7gAUAP8AFQD/AGsIAABbCwAA&#10;TQwAAEINAAA5DQAAMQ0AACwNAAAnDQAAIwwAACEMAAAfCwEAHgoFAB0ICAAdBgsAHAUNABwEEAAb&#10;BBQAGQQYABkEHgAYBCMAFwQrABYEMwAVBDwAFARHABMDVAASA2MAEQN1ABACigAQAaIADwC8AA8A&#10;5QAPAP4AEAD/AGcLAABXDQAASQ4AAD4PAAA1DwAALg8AACgPAAAkDgAAIA4AAB0OAAAbDQEAGQ0E&#10;ABgMBwAYCwkAFwkMABcJDgAWCRIAFQkWABQJGwATCSEAEgkoABIJMAARCToAEAlFAA8JUgAOCWEA&#10;DQlzAAwIiAALCJ8ACge3AAoG2wAKBfYACgT/AGMNAABTDgAARhAAADsRAAAyEQAAKxEAACUQAAAh&#10;EAAAHRAAABoPAAAYDwEAFg4EABUOBwAUDQkAEw0LABMMDQASDBAAEQwUABAMGQAQDB8ADwwnAA4N&#10;LwANDTkADA1FAAsNUQAJDWAACA1xAAYNhgAFDZ0ABAy0AAMM0gACDPEAAgv/AF8OAABQEAAAQxEA&#10;ADgSAAAvEgAAKBIAACMSAAAeEQAAGxEAABgRAAAVEAIAFBAFABIQBwARDwkAEA8KABAODAAODg4A&#10;Dg8SAA0PFwAMEB0ADBAkAAoQLAAJEDYACBBBAAYQTgAFEF0AAxBvAAEQhAAAEJwAAA+0AAAO1AAA&#10;DvMAAA7/AFwQAABNEgAAQBMAADYUAAAtFAAAJhQAACETAAAcEwAAGRIAABYSAAAUEQMAEhEGABER&#10;CAAQEAoADhALAA0RCwAMEQ0ACxIRAAoSFQAJEhoACBIhAAYTKQAFEzMAAxM+AAITSwAAE1oAABNs&#10;AAATggAAEpsAABK0AAAR1wAAEfUAABH/AFgSAABJFAAAPRUAADMWAAArFgAAJBUAAB8VAAAaFAAA&#10;FxQAABQTAQATEgQAERIHABASCQAOEgkADRIJAAsTCgAJFA0ABxUPAAYWEwAEFhgAAxYfAAIWJwAA&#10;FzAAABc7AAAXSAAAF1gAABdqAAAWgAAAFpkAABW0AAAV2QAAFPcAABP/AFUUAABGFgAAOhcAADAY&#10;AAAoGAAAIhcAAB0WAAAZFgAAFhUAABMUAwASEwYAEBMHAA8TBwANFAcACxUIAAkWCQAGGAwAAxoO&#10;AAEaEQAAGhYAABscAAAbJAAAGy0AABs4AAAbRgAAHFUAABtnAAAbfQAAG5cAABqzAAAZ2wAAGPkA&#10;ABf/AFEWAABDGAAANxkAAC4aAAAmGgAAIBkAABsYAAAYFwAAFRYBABMVBQARFQQADxUEAA0WBAAL&#10;FwUACRkGAAYaCAACHAoAAB4NAAAgEAAAIBMAACAZAAAgIQAAISoAACE1AAAhQgAAIVIAACBkAAAg&#10;egAAH5UAAB+xAAAe2wAAHfoAABz/AE0ZAAA/GwAANBwAACscAAAkHAAAHhsAABoaAAAXGAAAFBcC&#10;ABIXAgAQGAEADRkBAAsaAgAIHAMABR0EAAIfBgAAIQgAACMLAAAlDgAAJhEAACYWAAAmHgAAJycA&#10;ACcyAAAnPwAAJk4AACZgAAAmdwAAJZIAACSvAAAj2gAAIvsAACH/AEgdAAA8HgAAMR8AACgeAAAi&#10;HgAAHRwAABkbAAAWGgAAEhoAABAbAAANHAAACx0AAAgfAAAEIQAAASMCAAAlBAAAJwYAACkJAAAs&#10;DAAALg8AAC4TAAAuGgAALiMAAC4uAAAuOwAALkoAAC1cAAAtcgAALI4AACusAAAq1AAAKfsAACj/&#10;AEQgAAA4IQAALiEAACYhAAAgIAAAHB4AABgdAAAUHQAAEB4AAA4fAAALIQAAByMAAAMlAAAAJwAA&#10;ACkAAAAsAQAALgMAADAGAAAzCgAANQ0AADYRAAA2FwAANh8AADYpAAA2NgAANkUAADVXAAA1bQAA&#10;NIkAADKoAAAxzwAAMPoAAC//AD8kAAA0JAAAKyQAACQjAAAfIQAAGyAAABYgAAARIQAADiMAAAol&#10;AAAGKAAAAioAAAAtAAAALwAAADIAAAA0AAAANwAAADkDAAA7BgAAPgoAAEAOAABBEgAAQRoAAEAl&#10;AABAMQAAQEAAAD9SAAA+ZwAAPYIAADyiAAA6xwAAOfgAADj/ADooAAAwKAAAKScAACMlAAAfIwAA&#10;GCQAABIlAAAOKAAACioAAAUtAAAAMAAAADMAAAA2AAAAOAAAADsAAAA+AAAAQAAAAEIAAABFAgAA&#10;RwYAAEoKAABNDgAATRUAAEwfAABMKwAASzoAAEpMAABJYQAASHwAAEebAABFvwAAQ/MAAEL/ADYs&#10;AAAtKwAAJykAACMnAAAbKAAAFCoAAA4tAAAKMAAABDMAAAA3AAAAOgAAAD0AAABAAAAAQwAAAEYA&#10;AABIAAAASwAAAE0AAABQAAAAUwEAAFYGAABZCwAAWxAAAFsZAABaJQAAWTQAAFhGAABXWgAAVXQA&#10;AFSTAABStQAAUOoAAE//ADMwAAAsLgAAJywAAB4tAAAWLwAAEDIAAAo2AAADOgAAAD8AAABCAAAA&#10;RgAAAEkAAABMAAAATwAAAFIAAABVAAAAWAAAAFoAAABdAAAAYAAAAGMAAABnBgAAawwAAGwSAABr&#10;HgAAaywAAGk9AABnUgAAZmoAAGSJAABhqwAAX9wAAF3/ADEzAAAsMQAAIjIAABk1AAAROQAACj0A&#10;AAJCAAAARwAAAEwAAABQAAAAVAAAAFgAAABbAAAAXwAAAGIAAABlAAAAaAAAAGsAAABuAAAAcQAA&#10;AHUAAAB5AAAAfQYAAIINAACCFgAAgCQAAH41AAB8SQAAe2EAAHh/AAB2nwAAc8YAAHD3ADE2AAAm&#10;OAAAHDsAABJAAAALRQAAAksAAABRAAAAVgAAAFsAAABgAAAAZQAAAGkAAABuAAAAcgAAAHYAAAB5&#10;AAAAfAAAAH4AAACCAAAAhQAAAIkAAACOAAAAkwAAAJgGAACcDgAAmxoAAJgrAACWQAAAklkAAJFz&#10;AACNlQAAi7UAAIjoACs+AAAgQQAAFUcAAA1NAAACVAAAAFsAAABhAAAAaAAAAG4AAABzAAAAeQAA&#10;AH4AAACDAAAAiAAAAIwAAACPAAAAkgAAAJUAAACZAAAAnQAAAKEAAAClAAAAqgAAALAAAAC3BwAA&#10;uBEAALUhAACyNQAAr00AAKppAACoiAAApqgAAKLRACNIAAAYTgAADlQAAARcAAAAZAAAAG0AAAB1&#10;AAAAfAAAAIMAAACJAAAAjwAAAJUAAACbAAAAoAAAAKMAAACmAAAAqQAAAK0AAACxAAAAtQAAALkA&#10;AAC+AAAAxAAAAMoAAADSAAAA2goAANYWAADSKQAAzkEAAMpcAADFfAAAwp0AAMG9ABxVAAARXAAA&#10;B2UAAABuAAAAdwAAAH8AAACIAAAAkAAAAJgAAACfAAAApQAAAK0AAACzAAAAuAAAALoAAAC+AAAA&#10;wgAAAMYAAADKAAAAzgAAANMAAADaAAAA4AAAAOcAAADtAAAA8wAAAPQOAADyHgAA7zYAAOxRAADo&#10;bgAA5JAAAN+xAAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYo&#10;KSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9w&#10;cXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5&#10;uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////&#10;//////////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQME&#10;BQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktN&#10;Tk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SV&#10;lpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e&#10;3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////&#10;////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigp&#10;KistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bx&#10;c3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6&#10;u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////&#10;/////////////////////////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERIT&#10;FBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktM&#10;TU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SF&#10;hoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+&#10;v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3&#10;+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAA&#10;AQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5&#10;Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFy&#10;c3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Slpqeoqaqr&#10;rK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk&#10;5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQ&#10;ERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5&#10;Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gj&#10;paeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f&#10;3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wAB&#10;AQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIi&#10;IyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBi&#10;ZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJ&#10;ysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw&#10;8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRl&#10;cOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tL&#10;Mv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7Gd&#10;gtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/piUG/6QwDv+n&#10;Ohj/skMi/7xLMv/DVEX8xl1a8chkcePGaofWwG+by7hyrMKxdLq7rXfEtKl7zaujf9SinoXbmZqO&#10;4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuH/piUG/6UwDv+oOhf/s0Mi/75LMf/FVEX5yVxb781jcePMaYjVxm2cyb9wrr22crq0&#10;sHXDq6p4yqKlfNGZoYHYkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCd&#10;id2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid3/piUG/6UwDv+qOhf/tUMi/8BLMf3IU0X2zVtb7dFh&#10;cuHQZ4nRy2udwsBurba3cbissXPBo6x2yJqoec6SpH7UiaCF2ImghdiJoIXYiaCF2ImghdiJoIXY&#10;iaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Imghdj/pyUG/6UwDv+rOhf/&#10;tkMh/8FLMfrLUkTz0Vpa6tlgct7WZYnLzGqcu8Ftq6+5cLaltHK+nK90xJSrd8qLp3vPhKSB1ISk&#10;gdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdT/pyUG/6YwDv+tOhb/uEIh/sRKMPfOUkTw1lha5+BectbaZIjEzWmatMNsqKi7b7KetnC6&#10;lrJywI6udsaGqnrKf6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/&#10;p3/Of6d/zn+nf85/p3/Of6d/zn+nf87/qCUG/6cwDv+uORb/ukIg+8ZKL/TTUUPr3Vda4+Zccc7b&#10;ZIe9z2mYrsVrpaK+bq+YuW+2kLVxvIixdMGBrnjFe6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9&#10;yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcn/qCQG/6cwDf+wORX/vUIf&#10;98lKL+/YUELm41VZ3OhbcMbdY4W20WiVp8hroZzBbaqTvG+xirlxtoS1dLt9sne/d7B8wnewfMJ3&#10;sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnew&#10;fML/qSQF/6gwDf+zORT+wEIe881KLendT0Dh6VNZ0+pbb7/fY4Kv02eRoctqnZbFbaWNwG+rhr1x&#10;sH+6c7V6t3e4dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7v/qiQF/6kvDf+2OBP5xEEd7dJJK+LjTUDb71JYyu1abbfhYn+o&#10;1meNm89ql5HJbZ+IxW+lgsJxqXu/dK12vXewcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7&#10;e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7P/qyQF/6svDf+6OBLzyUEb5NpJ&#10;KNjoTEDO81FXwO9Za67kYXqg3GeGlNRrkIvPbpeEzHCcfclzoHjGdaNzxHimbsJ8qW7CfKluwnyp&#10;bsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKn/&#10;rSQF/7AvC/vAOA/q0EEX2uJGKMzuTEHD+VBVtfNYZqXpYXSX4Wd+jdtrhoXXb4x/1HKRetF1lHXP&#10;eJdxzXuabMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+&#10;nGzMfpxszH6cbMx+nGzMfpz/ryME/7YtCfHINgzd3D0TzepGKsH2S0C2/09RqvdYYJvvYWuP6Gh0&#10;heRte3/gcYB53nSDddx4hnLae4lu2H6La9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r&#10;1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo3/sSME+r8sBuPULwfO5jsWwfNFK7T/&#10;ST2o/05Mnv1XWJH2YWGG8Wlpf+1vbnnqdHJ16Hd1ced6d27lfXlr5IB7aeOEfGnjhHxp44R8aeOE&#10;fGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHz/tSID&#10;68siAtDjJwfC8ToZtP5CKqb/Rjmb/01Fkv9WT4b+YlZ++mpcd/dwYHP1dWNv83hlbfJ8Z2rxf2ho&#10;8IJqZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWv2whsB1N8RAcLvJgu1/Doap/8+J5n/RDON/0s9hf9VRXz/YUt1/2pPcP9w&#10;Umz/dVRq/nlWaP18V2b8f1hk/IJaY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4Zb&#10;Y/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hlvUzwoAxO0SArX7Jg2o/zYZmf87I4z/QSyA&#10;/0o0eP9TOnH/Xz9s/2lDaP9vRWX/dEdj/3dIYv97SWH/fkpf/4FKXv+ES17/hEte/4RLXv+ES17/&#10;hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEv/nyIF/50t&#10;DP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HF&#10;t3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6b&#10;f6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+e&#10;OBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+X&#10;y7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bI&#10;k4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7Zm&#10;Y+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/&#10;qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9&#10;oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sx&#10;wo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60&#10;b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3fi&#10;rHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJ&#10;K/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/&#10;nyIF/50tDP+fOBX/qkAe/7NJK/+5Ujz/u1xP+rplZO24bXjhsHOL1ah5nMyffarFl4G1v5GFvrqM&#10;icW2h4/MsoOW0q+BoNanfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i&#10;06d+otOnfqLTp36i06d+otP/nyIF/54tDP+gNxT/q0Ae/7RJK/+7Ujz/vVtQ+r5kZOy8bHngtXKN&#10;0613nsqkeq3CnH65vJaCw7eQh8qyi4zSroeV2KaDndqhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWh&#10;gqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodX/oCIF/54tDP+hNxT/rEAd/7ZIK/+9&#10;UTz/wFpQ+sFjZezBanreuXCP0rF1ocioeLDAoXu8uZt/x7SWhM+wlI3Vq5GX2qCJnNyaiKDXmoig&#10;15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNf/oCIF&#10;/54tDP+iNxT/rUAd/7dIKv+/UTz/wlpQ+cRiZevFaXvevm6Q0bZzo8audrO+p3nAuKN/ybShhs+s&#10;nI3Vo5aU2pqRnNyVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWO&#10;n9iVjp/YlY6f2JWOn9j/oCIF/58tDP+jNxT/rkAd/7hIKv/BUDz+xVlQ98hgZuvKZ3zdw22Rz7xx&#10;pcW0dLW9sHnAtqx/yK6nhc+loYrVnJyR2pWZnNyPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Y&#10;j5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9j/oSIF/58tDP+kNxT/sD8c/7pIKv/DUDv7&#10;yFhQ9ctfZunPZnzcyWuSzsNvpsG6crW2snbArKx7yKSof86cpIXUlKCN2I2fmduKnJ/Yipyf2Iqc&#10;n9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9j/oSIF/6At&#10;DP+mNhP/sT8c/7tIKf7GTzv4y1dQ8tBeZufUZH3az2mTyMVtprq7cLSts3O/o612x5qoes2SpX/S&#10;iqKG14SgkdmEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeE&#10;opzXhKKc14SinNf/oSIF/6AtDP+nNhP/sz8c/71HKfzITjv1zlZP7tVdZuTaYn3T0miSwcZspLO8&#10;b7GmtXK8nK90xJOrd8qLp3vPg6SB1H2ii9Z7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV&#10;1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldX/oiEF/6AtDP+oNhL/tD8b/79HKPnLTjry01VP&#10;6txbZuDgYX3M02eRu8hroqy+bq+gt3C4lbJzwI2udsWFqnrKfqh/znimh9F1pY/SdaWP0nWlj9J1&#10;pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9L/oiEF/6EsC/+q&#10;NhL/tj4b/cJHKPXNTjnu2VRO5uNZZdjiYHvF1WaPtMpqn6XBbauZum+0kLVyu4ixdcCBrnjFeqx9&#10;yXSqhMtxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM&#10;camLzHGpi8z/oyEF/6IsC/+sNRH/uT4a+cVHJ/DRTTjp4FJM4ulXZM7kX3q912aMrcxqm5/EbKeT&#10;vm+virlxtYO2dLp8s3e+drF8wnGvgsRurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6u&#10;h8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8b/pCEF/6MsC/+vNRD/vD4Y9MlGJerYTTbi509M3O9V&#10;Y8bmX3i02mWJpdBplpjIbKGNw2+ohb9xrn67dLJ4uXe2c7d7uW61gLxrtIW+a7SFvmu0hb5rtIW+&#10;a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb7/pSEE/6QsC/+zNQ/7&#10;wT4X7c9GIuHfSzTY609Mz/NUYrzoXnSr3mSEndRpkJHObZmHyW+ggMVypXrCdKl0wHiscL57r2u8&#10;gLJou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuE&#10;s2i7hLP/piEE/6grCv+4NA3zxz0U5NhFHtbmSTXL8U5MxPdTX7HsXXCh4mR9ldtph4rVbo+C0HGV&#10;e810mnbLd51xyXmgbcd9omnFgaVmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZm&#10;xIWmZsSFpmbEhaZmxIWmZsSFpmbEhab/qCAE/64qCPy/MwvpzzwQ1+FCHsrtSTW/+E1Kt/tSW6bx&#10;XWmY6WV0jOJqfYPdb4R82nOJd9d3jHPVeo9v032RbNGAlGjQhJZlz4eXZc+Hl2XPh5dlz4eXZc+H&#10;l2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5f/qiAD/7UpBvDIMQfa3TMM&#10;y+pCIb72SDWy/0xGqf9RVZv3XWCO8GVqhetscX3ncXZ35HZ6c+J5fW/hfH9s34CBad6Dg2fdh4Vl&#10;3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXc&#10;iYb/rR8D+b8lA9/WIgLL6DIPvvRBIrD/RTOk/0pBnP9RTY/+XVaF+WZeffRuZHbyc2hy73hrbu58&#10;bWztf29q7IJwZ+qFcmXqiXNj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0&#10;Y+mMdGPpjHRj6Yx0Y+mMdGPpjHT/thwC6M0UAczmHQS+8zESsf8+IqP/Qi+W/0g6jf9QRIT/XEt7&#10;/2dRdP5uVm/8c1ls+3hbafl8XWf4f15m+INfZPeGYGL2iWFh9oxiYfaMYmH2jGJh9oxiYfaMYmH2&#10;jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGLzxA8AztoLAL3zHQex/zIUo/86&#10;H5X/PyqJ/0YzgP9POnj/W0Bx/2ZFbP9tSGj/c0pm/3dMZP97TWL/f05h/4JPYP+FUF7/iVFe/4tR&#10;Xv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1HM&#10;ywkAvuYMAa//Hgmk/zATlf81HIf/PCR8/0Qrc/9NMWz/WDVn/2M5Y/9rO2H/cT1f/3U+Xf95P1z/&#10;fEBb/39BWv+CQVn/hkJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+I&#10;Qlj/iEJY/4hCWP+IQlj/iEL/mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h5&#10;45t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+u&#10;UTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGy&#10;vrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F&#10;/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazH&#10;fJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/&#10;h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/&#10;r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5Yr&#10;C/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmx&#10;xXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uS&#10;hZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF&#10;/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+V&#10;NhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXme&#10;tcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTU&#10;i4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5crC/+XNhL/oT4a/6pGJf+wUDT/sVpF/7Bk&#10;V/esbWnsp3d74Z59itmWg5fRjomiy4iOq8eCk7HEfpe3wXqcu753or+8darCtXGuw7Nyr8Gzcq/B&#10;s3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8H/mR8F/5cqCv+YNRL/&#10;oz0a/6xGJf+zTzT/tFlG/7RjWPaxbGvqrXV936N7jdWbgZzNkoaox4uKscKFj7m/gJS+u3yaw7l5&#10;oce1dqnKrXWsxqt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3at&#10;xKt2rcT/mh8E/5gqCv+aNBL/pT0Z/65GJf+1TjT/t1hG/7dhWfW1amzpsnN/3ah4kNOffqDKloKs&#10;xI6Ht76IjL+6g5HFt3+Yy7R8oc+reKXPpXmqyKR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMak&#10;eazGpHmsxqR5rMakeazGpHmsxqR5rMb/mh8E/5gqCv+bNBH/pj0Z/69FJf+3TjT/uldG/7tgWfS5&#10;aW3ntnGB3Kx2k9Cke6PImn+xwJOEvLuMicW3iJDLtIaZzrKGpNGkfKTRn32pyp59qsiefarInn2q&#10;yJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsj/mx8E/5kqCv+cNBH/pzwZ&#10;/7FFJP+5TTT/vFdG/r5fWfS9Z27num+C2rF0lc+oeabFn320vpeBwLmUisa1kZLLr42Yz6qKodKe&#10;gqPTmYGozJiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiC&#10;qcr/mx8E/5kqCv+dNBH/qTwY/7JFJP+7TTP/v1ZG/cFeWvPBZm/mv22D2bZzl82td6jEpXu3vqGD&#10;wLabicaulY/MqJGVz6KOntKZh6LTlIanzZOGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjL&#10;k4aoy5OGqMuThqjLk4aoy5OGqMv/mx8E/5kqCv+eMxH/qjwY/7NFJP+8TDP/wVVG+8RdWvPFZW/l&#10;w2yE2LtxmMyydavDrXy2uaWBv7CehsaomYzLoZWS0JuSm9OUjqLUj4qmzo+KqMuPiqjLj4qoy4+K&#10;qMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMv/mx8E/5oqCv+fMxD/qzwY/7VE&#10;I/++TDP+w1VF+cdcWvHJZG/lyGqF1sFvmsq5dKq+sHq2s6l/v6qihMainYrLm5qQz5WXmdKPlKLU&#10;ipCmzoqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMz/&#10;nB8E/5oqCv+gMxD/rDwY/7ZEI/+/TDL8xlRF9spcWu/NYnDkzWiG08VtmsW8c6q5tHi1rq19vqWn&#10;gsWdoojLlZ+Oz4+cltKLnKLThpWmzoaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSn&#10;zIaUp8yGlKfMhpSnzIaUp8z/nB8E/5opCv+iMxD/rTsX/7dEI//BTDL5yVNF881aWuzSYHDg0GaG&#10;zshsmsC/cam0uHe1qbF8vp+sgcWXqIbKkKSMzoqildGFoqHSgZymzoGap8yBmqfMgZqnzIGap8yB&#10;mqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8z/nB4E/5spCv+jMxD/rzsX/7lEIv3D&#10;SzH2zFJE8NJZWejaX3Db1WSGycxqmbrDb6itu3S0orR5vZivfcOQrIPIiamJzIOnkc9+ppzQfaSm&#10;zXyiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMv/nR4E&#10;/5spCv+lMg//sTsW/7xEIfrGSzHz0VFD69pXWePfXW/T22OFws9pl7HEbaekvHCymLV0u46xeMKG&#10;rX3GgKuCynqpis12qJTOdqmjzHerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoyner&#10;qMp3q6jKd6uoynerqMr/nR4E/5wpCv+nMg//szsW/75DIPXKSy/u1lBC5uFWV9zkW27L3mODutFo&#10;lKnHbKObvm6ukLhxt4a0dL1+sHjCd658xnKsg8ltq4zKbauZyW6sn8durJ/Hbqyfx26sn8durJ/H&#10;bqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8f/nh4E/50pCf+pMg7/tjoU+sJDH/DOSi7n&#10;3U9A4ulSV9LoWm3B4GKAsdRnkaHKa56Uw26oib1xsIC5dLZ5tne6dLR7vW6ygcBqsIjCZ7CSw2aw&#10;lsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsP/nx4E/54p&#10;Cf+tMQ3/ujoT9MdCHejVSivf5Ew/1+xRVsnuWWu342F8qNhni5rPa5eNyW6gg8Rxp3vAdKx1vXiw&#10;cLt7s2y5gLZouIa4ZLePuWO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpj&#10;tpG6Y7aRumO2kbr/oB4E/6EoCP+xMAv7wDkR7M5CGd/fRyjT6UxAyvFRVb7yWGit5mF3nt1nhJLV&#10;bI+Hz2+WfstznHjIdqFyxnmkbsR8p2nCgalmwIasYr+NrWG/j65hv4+uYb+PrmG/j65hv4+uYb+P&#10;rmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j67/oh0D/6YnB/+3LwnyxzgN4dhBFNLmRirH8ExA&#10;vvhQU7L1V2Oi62FwleNne4rdbYSB2HGLetR1kHTSeZNw0HyWbM5/mWjMg5tky4idYcqNn2DJj59g&#10;yY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj5//pB0D/60mBfu+&#10;LQbm0DQI0+I8FsfuRiu7+Uo+sP5PT6b6V1yY8WFojOtocYPmbnh74nN9dd94gXHde4Rt23+HatqD&#10;iWfZhopk14uMYdaQjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO&#10;YNWRjmDVkY7/pxwD/7UjA+7JJgPV3ykHx+w8Gbr4RCut/0g7o/9NSZr/V1SN+WFdhPRqZXzwcGp2&#10;7XZucet6cW3pfnRr6IJ2aOaFd2bliHlj5Ix6YeORfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDj&#10;knxg45J8YOOSfGDjknxg45J8YOOSfGDjknz/qxsC98AdAdncEgHH6ygKuvc7Gqz/QSmg/0Y2lf9M&#10;QY3/VkuD/2FSe/1rV3T6cVxv+HZfbPZ7YWn1f2Nn9INkZfOGZmPyimdh8Y5oX/CSaV/wk2pf8JNq&#10;X/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2r/txUB1s8LAMfqEwK5&#10;9ykNrP85Gp7/PiaS/0Qwh/9LOYD/VEB4/2FGcv9qSmz/cE1p/3ZQZv97UWT/f1Nj/4NUYf+GVWD+&#10;iVZe/o1XXf2SWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2T&#10;WFz9k1jWxAgAxtQJALj3FASr/ykOnv80GJD/OiGE/0Epev9JMHL/UjZs/146aP9oPWT/b0Bh/3RB&#10;X/95Q17/fURd/4BFXP+ERVv/h0Za/4pHWP+PR1j/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY&#10;/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEjExwcAt9sHAan/Fgaf/yoNkP8wFYP/Nhx3/z4ibv9HKGb/&#10;UCxh/1ovXf9kMVv/bDNZ/3E1WP91Nlb/eTZW/3w3Vf9/N1T/gjhT/4U5Uv+JOVL/ijlS/4o5Uv+K&#10;OVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijn/kh0E/5ApCf+NNRD/mDsX&#10;/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXN&#10;ca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICV&#10;k9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3&#10;m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BE&#10;If+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6o&#10;zG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/&#10;kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8&#10;m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq&#10;7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+m&#10;Ti3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1&#10;qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E&#10;/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nU&#10;eKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7/kx0E/5ApCf+PNBD/mjsX/6JEIP+pTS3/qlg8/6hiTP+kbFz1n3Zs7Jl/&#10;euSRh4beiY2Q2IOTmNN+mZ/Qep2kzXaiqct0p6zJca2vx2+0ssFsubS8bLuxvGy7sbxsu7G8bLux&#10;vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7H/lB0E/5EoCf+RMxD/nDoW/6RDIP+sTC3/&#10;rVY9/61gTf6pal70pXRu6p99feGWg4vZjoqW04eQoM6BlafKfJqtx3ifssR1pbbCcqu5wHC0u7du&#10;tbmzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLX/lB0E/5Io&#10;Cf+TMg//njoW/6dDIP+uSy3/sVU9/7BfTv2uaF/yqnJw56R6gd6agI/VkoeczouMpsmEka/Efpe1&#10;wXmcu752o7+8dKvCtG+uw65ys7yrc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrir&#10;c7a4q3O2uKtztrj/lRwE/5IoCf+VMg//oDoW/6lCH/+wSi3/tFQ9/7ReTv2zZ2Dxr3By5ql4g9uf&#10;fpPSl4Ohy46JrMSGjrXAgJS9vHuaw7p6o8W3eavHrHOsxqd1sb+ld7W6pXe1uqV3tbqld7W6pXe1&#10;uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbr/lRwE/5MoCf+WMQ//oTkV/6pCH/+ySiz/tlM8&#10;/7ddTvu2ZWHwtG505K11htmke5bPm4Clx5KFscGKi7u9h5TAu4WdxLaCpMewfqrIpXeqyKF5sMGf&#10;erO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7z/lRwE/5MoCf+X&#10;MQ//ozkV/6xCH/+0Siz/uVM8/7pcTvi6ZGLvuGx147JziNipeZnNn36pxZiEtL+TjLy4jZPBs4mZ&#10;xa6GociqhKnJn3ypypt9rsKZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9&#10;mX6yvZl+sr3/lhwE/5MoCf+YMA7/pDkV/61BHv+1SSz/u1I8/b1bTva9Y2LuvWt24rZxidWud5vL&#10;pXyqwp2DtLmWibyykZDBrIyWxqeJncijh6bKmYCoy5aBrsSVgbG+lYGxvpWBsb6VgbG+lYGxvpWB&#10;sb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb7/lhwE/5QnCf+ZMA7/pTkU/65BHv+3SSv/vVE8/L9a&#10;TvTBYmLswWl34btwi9KxdJ3HqHuqvKCBtLSah7yslI3CppCUxqCNm8mci6TLlYaoy5GFrcWQhbG/&#10;kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb//lhwE/5QnCP+aMA7/&#10;pjgU/7BBHf+4SSv/v1E8+sJZTvLEYWPpxWh33b5tjM20c53Cq3mqt6R+tK6dhLymmIrBoJSRxpqR&#10;mMmWj6HLkIuozIyJrMWMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImw&#10;wIyJsMD/lxwE/5UnCP+bMA7/pzgU/7FBHf+6SSv/wlA7+MZYTvDIX2PmyGZ42MFrjcm3cZ29r3ep&#10;sqd8s6mhgruhnIjBmpiPxpSWlsmQlJ/Li5GozIeOrMaHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGH&#10;jbDBh42wwYeNsMGHjbDBh42wwYeNsMH/lxsD/5UnCP+dLw3/qTgT/7NAHf+8SCr8xU879slXTu3N&#10;XmPiy2R40sRqjMS7b5y4snWprat7s6OmgLuboYbBlJ2NxY6blMiKmZ3Khpmoy4KTrMaCkq/BgpKv&#10;wYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8H/lxsD/5UnCP+eLw3/qjgT&#10;/7VAHP++SCn5yE46881WTerTXGLez2J4zcdoi7++bpuyt3Oop7B5sp6rfrqVp4TAjqOLxIihkseD&#10;n5rJgKCnyn2arMZ9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Y&#10;r8H/mBsD/5YnCP+gLw3/rDcS/7dAG/3BSCj2y04579NUTObZWmLY1GF3x8tnirnDbJqtvHKnobZ3&#10;sZixfbiPrYK+iKqJw4KokMZ9p5nIeqelyXeirMV4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DB&#10;eJ+wwXifsMF4n7DBeJ+wwXifsMH/mBsD/5cmCP+iLwz/rjcS/7k/GvnERyfxzk046ttTS+DfWWDQ&#10;2l92wdBlibPJa5mmwnClm711r5G4e7aItYC8gbKGwHuwjcN2rpbFc66hxnKtrcRyqbDAcqmwwHKp&#10;sMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMD/mRsD/5gmCP+kLgv/sTYR/r0/&#10;GfTIRyXr1E025eNQSdnjV1/J3150utdkhqzPaZadx22jkcBxrIa7dbN+t3q5d7R/vXKyhb9tsY3B&#10;arCXwmmxpcFstLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr3/&#10;mhsD/5kmCP+nLQr/tTYP+cE/F+7ORiPk3Ewy3edPSc/oVl7A5F1yst5kgqPUaZGVy22cicVwpX/A&#10;c6x3vHexcLl8tWu3gbhntoe6Y7WQu2G1m7xjt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7em&#10;uWO3prljt6a5Y7emuWO3prn/mxsD/5slB/+rLQn/uTUN8sc+FeXVRh/a40kzz+tOScbtVF236lxu&#10;qOJjfZrZaYqO0m2UhMxxm3vIdaFzxHimbsJ8qWnAgaxlvoeuYr2OsF+9l7FevJ6xXryesV68nrFe&#10;vJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrH/nBoD/6AkBv+wLAj5wDQL6c89ENrf&#10;Qh3O6UkzxPFOSLvyUlqt8FtpnudjdpLgaYGH2m+JftRzkHfRd5VxznuZbMx/nGjKg55kyYigYceO&#10;ol7GlaRcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6T/nhoD&#10;/6UjBf+3KgXwyDIH3Ns1DM7nQh/C8Ug0uPlMRq/3UVWi9Vtile1kbYrna3aA4nB9ed51gnPbeodu&#10;2X6Ka9eCjGfVho5k1IuQYdOQkl7RlpRc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzR&#10;m5Vc0ZuVXNGblVzRm5X/oRkC/60hA/i/JgPi1CUDzuUzD8LwQiG2+kczq/5LQqL+UE+X+1tai/Vl&#10;Y4LwbGp67HJwdOl4dG/nfHds5YF6aOOEfGbiiH1j4Yx/YOCRgV7floJc3pqDXN6ag1zemoNc3pqD&#10;XN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoP/oxkC/7YdAenMFwHP4x4DwvAzErX6QCKp&#10;/0Qwnf9JPZX/UEiL/1tQgv1lV3r5bV109nNhb/R5ZGvyfmdo8YJpZvCGamTvimxi7o5tYO2Sbl3s&#10;l3Bc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3H/rBUB88MQ&#10;ANHaCwDB7x8GtPszE6j/PCCb/0IskP9INof/Tz9//1pGeP9lS3H/bU9s/3NSaf95VWb+fldk/YJY&#10;YvyGWWH7ilpf+o5bXvqSXFz5l11b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b&#10;+JteW/ibXlv4m176uQ4AzcsJAMDmDQGy/CAIp/8zE5r/OR2N/z8mgv9GLnr/TjVz/1g6bf9jP2n/&#10;bEJl/3JEYv93RmD/fEdf/4FIXf+FSVz/iEpb/4xLWv+QTFj/lU1X/5lNV/+ZTVf/mU1X/5lNV/+Z&#10;TVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU3NwQYAvtAHALH2DgKl/yEJmf8uEoz/NBmA/zsg&#10;dv9DJ23/TCxm/1QwYv9gM17/aTVc/283Wv90OFn/eTlY/306V/+AO1b/hDtV/4c8VP+LPVP/kD1S&#10;/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz69xQUAsNcFAKP/&#10;EAOZ/yIJi/8pD37/MBVz/zgaaf9AH2L/SSNb/1EmV/9aKFX/YipS/2krUf9vLFD/cy1P/3cuTv96&#10;Lk7/fS9N/4AvTP+EMEv/iDBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw&#10;S/+LMEv/izD/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3Hs&#10;gpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/4v/iSUNDX1BST0ZJTEUABwn/ixwE/4goCP+ENA7/&#10;jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1v&#10;rpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN5&#10;6HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+Z&#10;bU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU&#10;/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHb&#10;bbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZ&#10;gOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4koCP+FMw7/kDkU/5hCHP+eSyf/n1Y0/55hQv+abVD/&#10;lXdd94+BaPGJi3Lrg5J7532YguN4nYjgdKOM3XKokNtvrZPabrOW2Gy6mNZrwpvRacqcymbKnMpm&#10;ypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypz/jBwD/4knCP+IMg7/kzgU/5tB&#10;HP+iSif/pFQ0/6JfQ/+falH9mnRf9ZR+bO2OiHjnh4+B4oCVit17mpDad6CW1nSmmtRxrJ7Sb7Kh&#10;0G25o89sw6bFZ8OmwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6H/&#10;jRwD/4onCP+KMQ3/ljcT/55AG/+lSSf/p1M0/6ddQ/+kaFP8oHJi8pp8cOqUhX3ji4uI3YSSkdh+&#10;mJjTep6f0HWkpM1yqqjLb7CryW24rsJpvLC8a8Cqt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23E&#10;pbdtxKW3bcSlt23EpbdtxKX/jRsD/4snCP+MMA3/mDcT/6BAG/+nSCb/q1I0/6tcRP+pZlT6pXBk&#10;8J95c+eYgoHfj4iN2YiPl9KBlaDOe5unynahrcdzqLHFcK+1wW23t7lruLWzbr2usHDBqLBwwaiw&#10;cMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaj/jhsD/4smCP+OMA3/mjYS/6I/Gv+p&#10;SCb/rlE0/65bRP+sZFX5qm5l76V3duWdf4XclIWS1IyMnc6EkqfJfZivxHietcJ1p7nBdLG7uHCz&#10;u7FvtriscbuxqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6v/jhsD&#10;/4wmCP+QLw3/mzYS/6Q/Gv+rRyb/sVA0/7FZRPywY1X2rmxn7ap1eOOhfIjZmIOW0ZCJo8qHj63F&#10;gpe0wn+guL58qLu7erC9sXSyvalytLumdLmzo3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2&#10;vq2jdr6to3a+raN2vq3/jxsD/4wmB/+RLgz/nTYS/6Y+Gv+tRyX/s080/7RYRPq0YVbzsmpo7K9z&#10;euGmeovWnYCazZSGp8aNja+/h5S1uoKcubV/pLyyfay+q3mxv6N2sr2geLi1nnm9r555va+eeb2v&#10;nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va//jxsD/40mB/+TLgz/njUR/6g+Gf+vRiX/&#10;tk4z/rdXRPe3YFbwtmhp6LNwe96qd43Qn3ydx5eDp7+Qiq+4i5G2soaYuq2DoL2pgam/pX6wwJx5&#10;sb+ae7e3mH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7D/kBoD/40m&#10;B/+ULQz/oDUR/6k+Gf+xRiT/uE0z/LtWRPW7X1btu2dp47Vufdasc4/Ko3qdwZuAp7iUh7Cxj462&#10;q4qVu6aHnb6ihaXAn4SvwZZ+sMGUf7a4k4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KT&#10;gLuyk4C7spOAu7L/kBoD/44mB/+VLQz/oTUR/6s9GP+zRiT/uk0z+r5VRPO/XVbqv2Vq37hrftCv&#10;cY/Fpnicu59+p7KYha+rk4u2pY6Tu5+Lmr6biaLBmIiswpCCr8KPg7W5j4S6s4+EurOPhLqzj4S6&#10;s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurP/kBoD/44lB/+WLAv/ojUQ/6w9GP+1RSP/vEwy&#10;+MFUQ/DDXFbnw2Nq2rtpfsyycI/AqnactqJ8p62cgq+ll4m2npOQu5mPmL6UjaDBkYypwouIrsKK&#10;iLS6ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubT/kRoD/48lB/+Y&#10;LAv/pDQQ/649GP+3RSP/v0wy9sVTQ+7IW1bjxmFq1L9ofse2bo67rXScsaZ6pqeggK+fm4a1mJeO&#10;u5OVlb6Okp3BipKnwoaOrsKEjbS7hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0&#10;hYy5tIWMubT/kRoD/48lB/+ZLAv/pjQP/7A8F/+5RCL8wUsx9MlSQuvNWVXfyWBqz8JmfcK5bI22&#10;sXKbq6t4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJelwoCWr8J/krO8gJG4tYCRuLWAkbi1gJG4tYCR&#10;uLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLX/khoD/5AlB/+bLAr/pzQP/7I8Fv+7RCH5xUsw8c5R&#10;QefSWFTazl5pysZlfL29a4ywtnCapbB2pZyqfK2TpoK0jKOJuYagkL2Bnpm/fZ6iwXuer8F5mbO8&#10;epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLX/khkD/5AlB/+dKwr/&#10;qjMO/7U8Ffy/RCD0yEou7dNQP+PYVlPT0l1oxcpje7fCaYuqu2+Yn7Z0o5WxeqyNrYCyhaqHt3+n&#10;jrt6ppe+d6agv3Smrb9zobS7dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64&#10;tXSeuLX/kxkD/5EkB/+fKwn/rDMN/7g7FPjDQx7vzUos59pPPd3eVVHN2Ftnvs9ierDIZ4mkwm2X&#10;mbxyoY+4eKmGtX6wf7KFtXmwjLh0r5W7cK+fvG6vrLxtq7W5bqe5tG6nubRup7m0bqe5tG6nubRu&#10;p7m0bqe5tG6nubRup7m0bqe5tG6nubT/lBkD/5IkB/+iKgj/sDIM/rw6EvLHQhzo00kp4eFMO9Tj&#10;U1HG3Vplt9VgeKnPZoedyWuUkcVwnofBdqZ/vnyseLyEsXK6i7RtuZO2aricuGe3p7hnt7e2aLK7&#10;sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7H/lRgD/5UjBv+lKQf/tDEK&#10;+ME6EOvOQhjg3Ucl1eVLO8vnUVC941ljr95fdKLYZYOW02qPis5vmX/Ic6F1xHinbsF9q2m+hK5l&#10;vYuxYbyTsl+8nbJfvKyxYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/&#10;vq3/lhgD/5khBf+qKAb/uTAI8Mg4DeHYQBPU40UmyutLO8HsT0+z6FdgpuVfb5riZnyO3GyGhNVx&#10;j3rQdZVzzXqbbMp/n2fHhKJjxoqkX8SRplzEmadaw6SnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCn&#10;WsSwp1rEsKdaxLCnWsSwp1rEsKf/mBcC/54gBP+vJgX4wC4G5tAzCNXhPBTJ6kUov/JKO7XxTkyp&#10;71Zbne1faJLqZ3OH4218ft5ygnbaeIhw132Ma9SCkGbSh5Jj0YyVX8+SllzOmZhZzqKZWM2rmljN&#10;q5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5r/mhcC/6UeA/+3IwPtySYD1t4p&#10;BsnpOxe+80Qps/hJOqj3TUif9lVVlPVfYInxaGiA7G9weOh1dXLlenlt4n99aeCEgGXfiYJi3Y6E&#10;X9yThl3bmYda2qGJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIn/&#10;nBYC/60bAvbBHQHb2hMByegpCb3zOxmy/UMopv5HNpz9TEOT/VVNiv1fVoH5aV159XBic/J2Z27w&#10;fGpq7oFtZ+yGb2Tri3Fh6o9yX+mUdF3omXVa56B3WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOam&#10;eFjmpnhY5qZ4WOameFjmpnj/ohUB/7cVANjPCwDK5xMCvPMpC7H9Oxmk/0Ammf9FMo//SzyH/1RE&#10;f/9fS3j/aVBx/3BUbP12WGn7fFpm+oFcY/iGXmH3i19f9pBhXvaVYlz1mmNa9KBkWPOlZVjzpWVY&#10;86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWX/rRAA1sMIAMjTCgC79BUDr/8qDaP/&#10;NxiX/z0ii/9DLIH/SjR6/1I6c/9eP27/aENp/29HZv91SWP/e0th/4FMX/+FTl3/ik9c/49QWv+T&#10;UVn/mFJX/55TVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1TZugUA&#10;xccHALnZCACs/xcFov8rDZX/MxaJ/zkefv9AJXX/SCtt/1AwZ/9aNGP/ZTdg/205Xv9zO1z/eD1a&#10;/30+WP+CP1f/hkBW/4tAVf+PQVT/lEJT/5pDUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/&#10;n0NR/59DUf+fQ1H/n0PGvgUAt80FAKrkCAGf/xkGlP8oDIf/LhN7/zUZcf89Hmn/RSNi/00mW/9W&#10;KVj/XyxW/2gtVP9uL1P/czBS/3gxUf98MVD/gDJP/4QzTv+IM03/jDRM/5I0S/+WNUv/ljVL/5Y1&#10;S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljW3xAMAqdQCAJz5CwKT/xsFhf8jCnn/KQ9u&#10;/zEUZf85GF3/QRtX/0oeU/9SIFD/WSJN/2AjS/9mJEr/ayVJ/28lSP9zJkf/dyZG/3snRf9+J0X/&#10;gihE/4coQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iyn/gxwD/4An&#10;B/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal3&#10;7G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofT&#10;YNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyC&#10;jmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt&#10;/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4Pj&#10;Zc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97&#10;Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6u&#10;eupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3&#10;fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/99Mgz/iDcR/5A/GP+VSSL/l1Qt/5Zf&#10;Of+Ta0X/jndR/4iCW/qEjGT1f5Rr8Xqbcu52onfrcqd76W+tf+dssoLlariE5Gm/h+Jox4ngZs+K&#10;1mPWjM9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2Ir/hBsD/4EnB/+AMQz/&#10;izYR/5M+GP+ZRyL/nFIt/5pdOv+YaUf/k3RT/o5+X/eIiWnxgpFy7X2Yeel4n3/ldKSE43CqiOBt&#10;sIzea7eP3Wq/kdtpyJPVZs+Vy2TRk8Zl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXU&#10;jsZl1I7/hRsD/4ImB/+CMAz/jjUQ/5Y9GP+cRiH/oFAt/59bO/+cZkj/mHFW+5N8YvSNhm3uh453&#10;6ICVgOR6nIfgdaKM3XKokdpvr5XYbbeZ1WvAnNJpyZ7JZcmewmfNmL5p0ZO+adGTvmnRk75p0ZO+&#10;adGTvmnRk75p0ZO+adGTvmnRk75p0ZP/hhsD/4MmB/+FLwv/kDQQ/5k9F/+fRiH/o08t/6NaO/+g&#10;ZEn/nW9Y+ph5ZfGSg3Hqi4x85IOSht99mY7aeKCV1nSnmtNwrp/Rbbajz2vApcdmwqfAaMaiu2rL&#10;m7dszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpb/hhsD/4MmB/+HLgv/kzQQ&#10;/5s8F/+hRSD/p00t/6ZYO/+kYkr8oWxZ95x2aO+WgHXnj4mB4IeQjNqAlpXVep6d0XWlo81wrKjL&#10;bbWsx2u+rb1ov6y4a8Oms23In7BvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBv&#10;zJn/hxoD/4QlB/+JLQv/lTMP/508Fv+kRCD/qkwt/6pXO/6oYEv4pWpa86F0au2cfnnkk4aG3IuN&#10;ktWDlJzPfJuly3ejqsd0q63Ec7Wvv3C8sLVrvLCwbsGprHDGoqlyypypcsqcqXLKnKlyypypcsqc&#10;qXLKnKlyypypcsqcqXLKnKlyypz/hxoD/4QlB/+LLAr/lzMP/587Fv+mRB//rEss/65VO/usX0v1&#10;qmhc7qZxbOegenzfl4KK1Y6ImM2Fj6HHgJenwnuerL14p6+6drCxt3W6sq1wurKpcb+spXTEpKN1&#10;yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ7/iBoD/4UlB/+MKwr/mDIO/6E7&#10;Ff+pQx//r0ss/7FUO/ixXUvxr2Zc6qtvbuGjdn/VmX2PzJGEmcWKjKK+hJOouX+arbR8o7Cwequz&#10;rXm2tKZ0ubSidb2vn3fDpp15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6D/&#10;iBoD/4UlB/+OKgr/mjIO/6M6Ff+rQh7/sUor/bVTO/a1XEvus2Rd5a5sb9ulc4HOnXqPxZWBmb6O&#10;iKK3iJCpsYSXrqyAn7Gofqi0pX2ytZ96uLabebuxmXvBqJh8xqKYfMaimHzGoph8xqKYfMaimHzG&#10;oph8xqKYfMaimHzGoph8xqL/iRoD/4YlBv+QKgr/nDEN/6U6FP+tQh7/tEor+7hSOvO5WkvquGJe&#10;4bFqcNOpcIHIoHePv5l+mbeShaKwjIypqoiUrqWEnLKggqS1nYGutpl/t7eUfbqzk3/AqpJ/xaOS&#10;f8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaP/iRkD/4YkBv+RKQn/nTEN/6c5FP+v&#10;Qh3/tkkq+LxQOvC9WUvnvGFe3LVncc6sb4HDpHWOuZx8mbGWgqKqkYqpo4yRrp6JmbKZhqG1loWr&#10;t5OFtreOgbm0joO/q42DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKX/iRkD&#10;/4ckBv+TKQn/nzEN/6k5E/+xQRz/uUkp9sBPOe3CV0rkv19d1rlmcMmwbYC+qHOOtKB6mauagKKk&#10;lYepnZGOrpeOlrKSi5+1j4qpt4yKtLiIhri1iIe+rIiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiH&#10;w6aIh8OmiIfDpoiHw6b/ihkD/4ckBv+UKQn/oTAM/6s5Ev+0QRz8u0go9MNOOOvHVkrgw15d0bxl&#10;b8Sza4C5q3GNr6R3mKaefqGemoSol5aMrpGTlLKMkZy1iI+mt4WPsbiCjLe2goy+rYOMw6aDjMOm&#10;g4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6b/ihkD/4gkBv+WKAj/ozAM/604Ev+2QBv6&#10;vkgn8cdON+fMVUjcx1xczL9jb7+3aX+0sHCMqal1l6Cje6CYn4KokZuJrYqZkrKFlpq1gZWkt36V&#10;r7d7kre2fZG9rn2Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqf/ixkD/4kk&#10;Bv+YKAj/pS8L/7A4Ef+5QBn4wkcm7stNNeTQVEbVy1tbx8Nibrq7aH6utG6Lo65zlpqpep+SpYCm&#10;iqGHrISfj7F+nZi0epyhtnibrLZ1mre2d5i9rniWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4&#10;lsKneJbCp3iWwqf/jBgD/4ojBv+aJwf/py8K/7M3D/y9PxjzxkYj6tBMMuDVUkXPz1lawchgbLTA&#10;ZnyoumyKnbRylZSweJ6LrH6lg6iFqn2mjK94pJWydKOftHGjqrVvpLm0cKC+rXKdwqdyncKncp3C&#10;p3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3Kdwqf/jBgD/4wiBv+dJwf/qi4J/7Y2DvfBPhbtzEYg&#10;5NhLLtncUETJ1FhYu81ea67GZXqiwGqIl7twko23dZuEs3yifbGDqHaviqxxrZOvba2dsWqtqbJp&#10;rbexaqm/rGumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6b/jRgC/48gBf+g&#10;Jgb/ri0I/bs1DPHHPRPl00Qc3eBILdDhT0LC21ZWtNNdaKfNY3iayGiFj8Nuj4XAdJh9vXqedrqB&#10;pHC5iahruJKqZ7ecrGW4qK1juLatZLXBqWWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk&#10;ZbDFpGWwxaT/jhcC/5MfBP+kJQX/sywG98EzCejOPA/c3kAZ0OVILsflTUK54FVUrNtbZZ/VYXSS&#10;0GaBh81si37KcpN2yHmZb8aBnmrFiaJlxZKkYsSdpl/Ep6ddxLSnXsPEpF+9yKBfvcigX73IoF+9&#10;yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKD/kBcC/5gdBP+pIwT/uSkE7sgxBt3aNArQ5EEbxutH&#10;LrzqTEGw5lNSo+NaYZfgYW6M3Wh5gttugnrZdYly1XyPa9KCk2XPiJdgzY+aXMyXnFrLoJ1Yy6ud&#10;V8u6nVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJn/khYC/50cA/+vIAL2&#10;wCUC4tMkA9DjMgzF7EAduvFHL7DvSz+l7VFOmutaWo/qYmWF6GpufedydXXjeHtv4H6Aad2EhGTb&#10;iodg2ZGJXdiYi1rWoI1Y1qiOVtW0jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXB&#10;jlTVwY7/lBUC/6QZAv+3HAHpyxYB0eEdAsXsMQ669UAervdFLqP1Sjya9FBIkPNaU4bzY1t+8mxi&#10;d/FzaHHuem1s64BwZ+mGc2PnjHZg5pJ4XeSYelrjnntY46V9VuKvflThuH5U4bh+VOG4flThuH5U&#10;4bh+VOG4flThuH5U4bh+VOG4flThuH7/mBMB/60UAfPDDwDS2AsAxOweBLj2MRGt/T4eov1DK5f8&#10;SDeO/E9BhfxZSX38Y1B3/G1WcPt0Wmv5el5o94FhZPWHY2HzjWVf8pNnXfGZaFrwnmlY76VrVu+t&#10;bFTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG3/oxAA8bkMAM7JCQDE3wsA&#10;tvcfBqz/MhKg/zsdlP9BJ4r/RzGB/045ev9YP3P/YkVu/2xJaf9zTGb/ek9j/4BRYP+GU17/jFRc&#10;/5JVWv6YV1n9nVhX/KRZVfurWlT7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7&#10;sVvwrwgAzb8HAMDNCAC07g4Cqf8hCJ//MRGS/zcah/8+In3/RSl1/00wbv9VNWn/YDll/2o8Yf9x&#10;Pl//d0Bc/35CWv+EQ1n/iURX/49FVv+URlX/mkdT/6BIUv+nSVH/rUpR/61KUf+tSlH/rUpR/61K&#10;Uf+tSlH/rUpR/61KUf+tSlH/rUrPuAQAvsMFALLUBgCm/hADnP8jCJD/LQ+E/zMWef87HHD/QyJp&#10;/0onYv9SKl3/XC1a/2UwWP9tMVb/czNU/3k0U/9+NVL/hDZQ/4k3T/+OOE7/kzhN/5k5TP+gOkv/&#10;pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjq/vAMAsMoDAKPcAwGZ/xIDj/8i&#10;CIL/KA12/y8Sbf83F2X/Pxte/0ceWP9OIVT/VyNR/18lTv9lJk3/bCdL/3EoSv92KUn/eypI/4Aq&#10;R/+FK0b/iStF/44sRP+ULEP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi2x&#10;wgEAo9IAAJXrAwGM/xMDgP8cBnT/Iwpp/yoOYP8yEln/OhVT/0IXTv9JGUv/URpI/1gcRv9dHUT/&#10;Yx1D/2ceQf9sH0D/cB8//3QgPv94ID3/fCA8/4EhO/+HITv/jCI7/4wiO/+MIjv/jCI7/4wiO/+M&#10;Ijv/jCI7/4wiO/+MIjv/jCL/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE&#10;/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+I&#10;SB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bI&#10;be9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D&#10;/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6&#10;bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36G&#10;TP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/ehwD/3cnBv90Mgv/fzYP/4Y9Ff+LRx3/&#10;jlEn/4xeMf+Jazz/hXdG/4GDTv99j1b/eZhc/HWgYflypmX3b61p9WyzbPNquW/yaMBx8GbIc+xk&#10;zXXoYdR241/ed9td43nVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5Xb/exwD/3cn&#10;Bv93MAr/gjUO/4o8Ff+PRh3/kk8n/5FcMv+OaD3/inRI/4aAUv+Bi1r8fZVh+HidZ/V0pG3ycapx&#10;8G6wdO5rtnfsab566mfHfedlzn/iYtaA2V/dgdBf4H7MYON7zGDje8xg43vMYON7zGDje8xg43vM&#10;YON7zGDje8xg43v/fBwD/3gmBv96Lwr/hTMO/407FP+SRBz/lk4n/5VaMv+SZT7/jnFK/4p9Vf6F&#10;iF75gJJn9HuabvB2oXPtcqd46m+ufehstIDmabyD5GfGhuFlz4jZYteKz2HZiMhi3YLEY+B/xGPg&#10;f8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H//fRsD/3kmBv98Lgr/iDIO/5A6FP+VQxz/mkwn&#10;/5lYM/+WYz//km5M/456V/yJhWL1hI9r8H6Xc+x5nnrodKWA5XCrheJss4ngaruM3mjGj9pm0ZLO&#10;YtGSx2TVjMFl24a9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YL/fRsD/3omBv9/&#10;LAr/izEN/5M6E/+YQhz/nUsm/51WM/+bYUD/l2xN+5J2WveNgWbyiIxw7IKUeed7m4HjdaKI33Gp&#10;jtxtsZLZa7uW12nImcxky5vFZc6XwGfSkbpo2Iq2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduG&#10;tmnbhrZp24b/fhsD/3smBv+BKwn/jTEN/5U5E/+bQhv/oEom/6FUM/+fX0H7nGlP9pdzXfGSfmrs&#10;jIh154WRgOJ+mIndeKCR2HKnl9Jtr53PbLmfzGvFoMNnx6C8aMubt2rQlLJs1Y2vbNmJr2zZia9s&#10;2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2Yn/fhoD/3slBv+DKgn/jzAM/5g4Ev+eQRv/o0km/6ZS&#10;M/2kXUH3oWdQ8ZxxX+uXe23lj4N63oeLhtV+kpHPeJmXynShnMdxqp/Db7OhwW6/o7prxaOza8if&#10;r23NmKtv0pGpcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oz/fxoD/3wlBv+GKQj/&#10;ki8M/5s4Ev+hQBr/p0gl/6pRMvmpW0HzpmRR7KJuYeWadnDckX5/0omGi8uCjZPFfZWZwHidnrx1&#10;paG5c66ktnK5pbJww6arb8aiqHHLm6Rz0JOidNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTU&#10;jqJ01I7/gBoD/3wlBv+IKAj/lC8L/503Ef+kPxn/qkck/a5PMvatWUHvq2JS56ZrYt6ecnPSlXqB&#10;yo2Ci8OHipO9gZGat32Zn7N5oaOvd6qmrHa0p6p2waijc8OloHXJnp53z5acd9KRnHfSkZx30pGc&#10;d9KRnHfSkZx30pGcd9KRnHfSkZx30pH/gBoD/30lBv+KJwj/li4L/582EP+nPxj/rUcj+7JOMfOy&#10;V0HrsWBS4qpoZNaicHTMmXeBw5J/i7yLhpS1ho6ar4GVoKp+naSme6ano3qwqaF5vKmbd8GomXnH&#10;oJh6zZiXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZP/gRoD/34kBv+MJgf/mC4K&#10;/6I2EP+pPhj/r0Yj+LVNMPC3VkDntV5S3a5mZNClbnPGnXWAvZZ8i7WQg5SuioubqIaSoKOCmqWf&#10;f6Oom36tqph9uauUe8Cqk33GopJ+zJmRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/&#10;0JT/gRkD/34kBv+NJgf/mi0K/6Q1D/+sPRf+skUi9rhMMO28VEDkuF1R17JkY8upbHPAoXOAt5p6&#10;i6+UgJOoj4ibooqPoJyHl6WXhKColIKpqpGCtauNgb+rjYHFpIyCy5uMgs+VjILPlYyCz5WMgs+V&#10;jILPlYyCz5WMgs+VjILPlYyCz5X/ghkD/38kBv+PJQf/nC0J/6Y1Dv+uPRb8tUUh87xLLurBUj/g&#10;vFtR0bVjY8atanK7pXF/sp53iqmYfpOik4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyHh7+shobEpYeG&#10;ypyHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpf/ghkD/4AjBf+RJQb/niwJ/6g0&#10;Df+xPBX6uEQf8L9LLefFUT3cwFpQzbhhYsGwaHG2qW9+rKJ1iaSdfJKcmIKalZSKoI+RkqWKjpuo&#10;ho2lq4OMsKyBjb6sgIvDpoGLyZ2Bi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZj/&#10;gxkD/4IiBf+TJAb/oCwI/6szDf+0PBT3vEMe7sRKK+TJUTvVxFhPyLxgYby0Z3CxrW19p6dziZ6i&#10;eZKWnYCZj5qIn4mXkKSDlJiof5OiqnySrat6krusepHDpnuQyZ58j82YfI/NmHyPzZh8j82YfI/N&#10;mHyPzZh8j82YfI/NmHyPzZj/gxgC/4QhBf+VJAb/oisI/60zC/63OxL0wEIc6slJKODNTznQx1dO&#10;w8BeYLe4ZW+rsmt8oaxxh5ineJCQo36YiaCFnoKdjaN9m5aneJmgqXWZq6pzmbirc5jDpnWWyZ52&#10;lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZn/hBgC/4cgBf+XIwX/pSoH/7EyCvu7&#10;OhDxxUEZ589IJdvSTTjLy1VMvcRdXrG+Y26luGp7m7JvhpKudo+JqnyWgqeDnHuki6F2opSlcaGd&#10;p26gqalsobapbaHDpm+dyZ5wnM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZj/hRgC&#10;/4oeBP+aIgT/qCkG/7UwCPbAOA7ry0AV4dhGINPYSzbF0FRLt8lbXKvDYmyfvmh4lLlug4u1c4yD&#10;snqTe6+BmXWtiZ5vq5Kia6qcpGiqp6VmqrSmZqvFpGimypxppM2XaaTNl2mkzZdppM2XaaTNl2mk&#10;zZdppM2XaaTNl2mkzZf/hhcC/40cBP+eIQT/rCcF/bovBu/HNgrj1D4Q2N9DH8veSjS+1lJIsNBa&#10;WqTKYGmYxmZ2jcFsgIS+col7u3iQdLl/lW63h5pptpCdZbWboGK0pqFgtbOhX7bFoGGxzJpirs+V&#10;Yq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5X/hxcC/5EaA/+iIAP/siUD9cArBObPMQbY&#10;3jgPzOVDIMPiSTO23lFGqdhYV5zSXmWQzmRyhstqfHzIcIR0xneKbsR+j2jDh5RjwpCXX8GbmVzB&#10;pppbwrObWsPFmlu+z5VcutKRXLrSkVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pH/iRYC/5YZ&#10;Av+oHQL+uCEC7MkiAtndJQTM5TcRwupDIrfnSDOs5E9EoOBWU5TdXWCI2mNrftZqdXXUcH1u0neD&#10;Z9F/iGLQh4te0JGOWtCckFjQp5FW0LWSVdLHkVbN1I5WyNaLVsjWi1bI1otWyNaLVsjWi1bI1otW&#10;yNaLVsjWi1bI1ov/ixUC/50XAf+vGQH0wRgB3dgRAMzlJgXB7jcTtu9CI6vtRzKh60xAlulVTYvn&#10;XViC5mVheeRsaXLkdG9s43x0Z+KEeGLijXte4pV+W+CegFjfp4JV3rGDU96+g1Le0oNR2dyCUdnc&#10;glHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IL/jxMC/6QTAf64EgDWzAsAzOQRAcDvJge19TgV&#10;qvRAIp/zRjCV8ks8jPFURoLwXU968GZWdPBuXG7vdmFp735kZe+GaGHvjmpe7pZtW+2eb1jrpXBW&#10;665xVOq4clLqx3NR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XP/mBAB/64OANTB&#10;CQDJzwkAvvASArP5Jwqp+zgVnvs+IZP7RCyJ+ko1gfpTPnn6XUVy+mZKbfpvTmj6dlJk+n5VYfqG&#10;V1/7jlpc+pZbWvmdXVf4pV5V96xgU/e1YVL2wWFQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spi&#10;UPbKYlD2ymL/owsA1rgGAMbEBwC71AkAsPwUA6b/KQuc/zUVkP87Hob/QiZ9/0kudf9RNG//Wzpp&#10;/2U+Zf9uQWL/dURf/3xGXP+DSFr/i0lY/5NLVv+bTFX/ok1T/6lOUf+xT1D/u1BP/8NRT//DUU//&#10;w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1HarwIAxrwFALnJBQCt2wgAo/8XBJr/KwuO/zESg/84&#10;Gnn/QCBw/0cmaf9PK2P/WC9f/2IyXP9rNFr/cjZY/3g4Vv9/OVT/hjtS/408Uf+VPU//nD5O/6M+&#10;Tf+qP0v/s0BK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUHItQIAuMEEAKvQAwCf&#10;6wkBlv8aBYv/Jgp//y0Pdf81FWz/PRpl/0QeXv9MIlj/VCVV/10nUv9lKVD/bCpO/3MrTf95LEz/&#10;fy1K/4UuSf+ML0j/kjBH/5kwRf+gMUT/qTJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+u&#10;MkP/rjK4ugIAqsgAAJ3ZAACS/wwCif8aBH3/IQhy/ygMaP8wEGD/OBRa/0AXVP9IGk//TxxM/1cd&#10;Sf9dHkf/YyBF/2kgRP9vIUL/dCJB/3oiQP+AIz//hiQ+/4wkPf+SJTz/mSU7/54mO/+eJjv/niY7&#10;/54mO/+eJjv/niY7/54mO/+eJjv/niarwQAAndAAAI/hAACG/w4Cev8VA27/HAZk/yMJXP8rDFX/&#10;Mw9P/zsRSf9CE0b/SRRC/08WQP9VFj7/Whc8/18YO/9kGDn/aBk4/20ZN/9yGjb/dxo1/3waNP+B&#10;GzP/iBsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRv/cB4D/2wpBv9pMwn/cjcN&#10;/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/&#10;Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ&#10;8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26m&#10;Tv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf&#10;5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/&#10;eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb&#10;6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2woBv9rMQn/dTYN/3s8&#10;Ev9/Rhn/g1Ah/4FeKv9+azP/e3g7/3iGQv91kkj/cptN/3CkUf9trFT/a7JX/2m5Wv9nwVz8Zcde&#10;+GLMX/Vg02HwXt1i7FzkY+hb6WTiWu9k4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GL/&#10;cR0D/20oBv9uMAn/eDQM/387Ev+DRBn/h04h/4ZbK/+DaDT/f3U9/3yCRf95jkz/dplS/3KhVv9v&#10;qVr+bbBe/Gq3YftovmP5ZsZl9GPMZ/Bh02nrX95r5l3lbOBb6W3ZXO5o1lzvZ9Zc72fWXO9n1lzv&#10;Z9Zc72fWXO9n1lzvZ9Zc72f/ch0D/24oBv9xLgn/ezIM/4M6Ef+HQxj/ikwh/4pZK/+HZTX/g3I/&#10;/39+SP98i1D/eZZW/3WfXP1ypmD6bq1k+Gy0aPZpvGv0Z8Vt8GTMcOth03LlX99z3lzldNZc6HHP&#10;Xu1szV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e7mv/cxwD/28nBv90LQj/fjEM/4Y5Ef+L&#10;Qhj/jksh/45WK/+LYzb/h29B/4N7S/9/h1P+fJJb/HicYfl0pGf2cKtr822yb/FqunPvaMN262XM&#10;eOZi1XreX998013je81f5nbHYOpwxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7/dBwD&#10;/3AnBv92Kwj/gS8L/4k4EP+OQBj/kkkh/5NULP+QYDf/jGxD/4d3TfuDg1f4f45g9nqXZ/N2oG7w&#10;cqhz7W6veOtruHzoaMJ/5mbNgt9i2ITRX9yFymDgf8Vh43q/Y+h0vmPpcr5j6XK+Y+lyvmPpcr5j&#10;6XK+Y+lyvmPpcr5j6XL/dBwD/3AmBv95Kgj/hS4L/403EP+SPxf/lkgg/5dSLP+VXjj+kWlE+ox0&#10;UPWHf1vygoll7n2Tbup3m3XncqN85G6rgeFqs4beZ72K2mXKjdJi1I7IYtiKwmPchLxl4H63ZuV4&#10;tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5nb/dRsD/3EmBv98KAf/iC0K/5A2D/+WPhb/&#10;mkcg/5xQK/+aWzj5l2ZF9JJwUu+Me1/qhYVq5X6NdOB4lX3bcp2F1G2ki9BqrY7NaLeQy2jDkchn&#10;0ZK/ZdSPuWfZibRo3YKwaeJ8rmrkea5q5HmuauR5rmrkea5q5HmuauR5rmrkea5q5Hn/dhsD/3Im&#10;Bf9/Jwf/iiwK/5M1Dv+ZPRb/nkYf/6FOK/ugWTj1nGNG75htVOiQd2LiiH9v2oCHe9J6j4PNdZeJ&#10;yXGfjcVuqJHCbLGTv2u8lb1ry5W2adCUsWvVjaxs24aobeB/p23ifKdt4nynbeJ8p23ifKdt4nyn&#10;beJ8p23ifKdt4nz/dhsD/3MlBf+BJgf/jSwJ/5Y0Dv+dPBX/oUQe/qVMKvelVzjwomFH6ZxqVuGU&#10;cmXYjHtzz4WDfMl/i4TDepOKv3abj7pzo5O3cKyWtG+3l7FvxJisbc2YqW/TkKVw2Imhcd6CoHHg&#10;f6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H//dxsD/3QlBf+DJQb/kCsJ/5kzDf+gOxT/pUMd&#10;+6lLKfOqVDjsqF5H46FnV9qZb2fPkXhzx4qAfcGEiIW7f4+LtXqXkLF3n5StdKiXqnOymadyv5qk&#10;csuaoXPQk5501oybddyEmnXegZp13oGadd6BmnXegZp13oGadd6BmnXegZp13oH/eBoD/3YkBf+G&#10;Iwb/kioI/5syDP+jOhP/qEIc+K1KKPCvUjfnrFxH3qVkWNGdbWbIlXVzwI58fbmJhIWzg4yMrX+T&#10;kal7m5WleaSZoXeum552upydd8qcmXfPlpd41I6VeNuGlHjdg5R43YOUeN2DlHjdg5R43YOUeN2D&#10;lHjdg5R43YP/eBoD/3gjBf+IIwb/lCoI/54xC/+mOhL+q0Ib9bBJJ+y1UDbjsFpG2KljV8yha2bC&#10;mnJyupN6fLONgYWsiImMpoSQkaGAmJadfaGamXuqnJZ7tp2Ue8aeknvNmJF805CPfNmIj3zchY98&#10;3IWPfNyFj3zchY983IWPfNyFj3zchY983IX/eRoD/3oiBf+KIgX/likH/6AxC/+oORH7r0Ea8rRI&#10;Jum5TzTftFlF0q1hVselaWW9nnBytJd3fK2RfoWmjIaMoIiNkZqFlZaWgp6akoCnnY9/s56NgMKe&#10;i4DMmouB0pKKgNiJiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDbhomA24b/eRoC/3shBP+LIgX/&#10;mCgH/6MwCv+rOBD5skAY77hHJOa9TjPbuFdEzbBgVsKpZ2S4om5xr5t1e6eWfISgkYOLmo2LkZSK&#10;k5aPh5uai4WlnYiEsJ+FhL+fhYXLm4WF0ZOFhdiKhITah4SE2oeEhNqHhITah4SE2oeEhNqHhITa&#10;h4SE2of/ehkC/30gBP+NIQX/mygG/6UvCf+uNw72tj8X7LxGIuPBTjDVvFZDyLReVb2sZmOzpmxw&#10;qp9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqjnYGKrp9+iryfforKnH+K0JR/idaLf4jZiH+I2Yh/&#10;iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yj/ehkC/38eBP+QIQT/nScF/6guCP6yNg3zuj4V6cFFH9/F&#10;TC/Qv1RCxLddU7iwZGKuqmpvpKRxepyfd4OUm36KjpiGkIeVjpWCkpeZfZCgnHqPq554j7mfd5HK&#10;nXmQz5V5jtaMeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2In/exkC/4EdBP+SIAT/oCYF&#10;/6stB/u1NQvwvj0S5sdEHNrJSS7Lw1NBvrxbUrO1YmGor2lun6pveJaldYGOoXyJh56Dj4Gbi5R7&#10;mZSYd5eem3OWqZ1xlraecJfInXKWz5VzlNWMdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST&#10;2In/fBgC/4QcA/+VHwP/oyUE/68sBve6MwnsxDsP4s5CGNPOSCzGx1JAucBaUa26YV+jtGdsmbBt&#10;d5CrdICIqHqHgaWBjXqiiZJ1oJKWcJ6bmWyep5tqnrScaZ/Fm2ye0JRtmtaMbZnYiW2Z2IltmdiJ&#10;bZnYiW2Z2IltmdiJbZnYiW2Z2In/fRgC/4caA/+YHgP/piMD/7MpBPPAMQfnyzgL3dg6Fs3SRirA&#10;zFA+s8ZYT6fAX12cu2VqkrdrdImzcX2Br3iEeq1/inSqh49uqY+TaaealmanpZhjp7KZYqjDmGWn&#10;0ZNmo9aLZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2Yn/fhcC/4sYAv+cHAL/qyEC+7km&#10;A+3HLATf1TEG0945FMbYRCi50U47rMxWTKDHXVqVwmNni79pcYK7b3l6uHaAc7Z9hm20hYtos46P&#10;Y7KYkmCxpJNesrGUXLLClF6y05BfrNmJYKrahmCq2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2ob/&#10;fxcC/5AWAv+hGgH/sR0B9MAgAePRIAHT3ywGyeI7FL7fRCWy2Uw4pdNUSZnPW1eOy2FjhMhobHvF&#10;bnVzw3V7bMF8gWfAhIViv46JXr6Yi1q+pI1YvrGOV7/CjVi/14tZuNyFWbbdg1m23YNZtt2DWbbd&#10;g1m23YNZtt2DWbbdg1m23YP/gRYC/5UUAf+nFgH9uBcA6csRANPfFgHI5ywHvuY7FrPkRCWo4Us1&#10;nN1SRJHZWVKG1WBdfNNmZnTRbW5sz3R0Zs58eWHNhX1czI6AWcyZg1bMpYRUzLOFU83EhVPN3YNT&#10;xuB+VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X3/hxMB/5wSAf+uEQDawgoA0NIKAMfo&#10;GAG87CwKsus8F6jqQyWd6EgzkuZQQIjkWUt+4mBUduFoXG/gb2Jo33doY95/bF7eiHBa3pFzV96b&#10;dVTep3dS37R4UN/EeE/g3nhP1uV1T9PndE/T53RP0+d0T9PndE/T53RP0+d0T9PndE/T53T/jw8B&#10;/6QOANu4CADNxQkAxdUKALrxGgOw8i0MpvE7GJvwQSSR70cvh+5OOn7uWEN37WFKcO1pUGrscVVl&#10;7HlZYeyBXF3sil9a7JNhV+2dY1Xtp2VS7bNmUe7AZ0/v1GhO6+ZoTejoaE3o6GhN6OhoTejoaE3o&#10;6GhN6OhoTejoaE3o6Gj/mQsA3a4EAMy8BgDByQcAuNsKAK34HASk+C8Nmfg5F4/4PyGF+EYqfPhN&#10;MnX3Vzlu92A/afdpQ2T4cUdh+HlKXfiBTFr4iU9Y+JJRVvmbUlP5pVRR+q9VUPq7Vk76yldN++NX&#10;TPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76VflpQAAzrQEAL+/BQC0zgYAqusNAaD/HwaX&#10;/y8NjP82FYL/PR14/0QkcP9MKmr/VC9l/14zYf9nN13/bzla/3Y8WP9+Plb/hj9T/45BUf+XQlD/&#10;oENO/6lFTf+zRUv/vkZK/9BHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EfRrgAAv7kD&#10;ALLFAwCn1QUAnP0PApT/IgaJ/ysMfv8yEnX/Ohhs/0IdZf9JIl//USVa/1ooV/9jK1T/ay1S/3Iv&#10;UP95ME//gDFN/4gyS/+QNEr/mDVI/6E1R/+qNkb/szdE/784RP/FOET/xThE/8U4RP/FOET/xThE&#10;/8U4RP/FOET/xTjBswAAsr4CAKXMAQCZ3QMAkP8SAob/HwV7/ycKcf8uDmj/NhNh/z4XWv9GGlX/&#10;TR1R/1UfTv9dIEv/ZCJJ/2sjR/9xJEb/eCVE/38mQ/+GJ0H/jihA/5YoP/+eKT3/pyk8/7AqPP+0&#10;Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCqzuAEApcYAAJfVAACL7wQBhP8TAnf/GgRt/yIH&#10;ZP8qC1z/Mg5V/zkRUP9BE0v/SBVI/08XRf9WGEL/XBlA/2EaPv9nGjz/bRs7/3McOf95HDj/gB02&#10;/4gdNf+PHjT/lx4y/6AfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB+mwAAAl84AAIne&#10;AAB//wcBdP8QAmn/FQNf/xwFV/8kCFD/LApK/zMMRf87DkH/QQ89/0cQOv9NETj/UhE2/1cSNP9c&#10;EzL/YRMx/2YUL/9rFC7/cRUt/3cVLP99FSr/gxYp/4sWKf+OFin/jhYp/44WKf+OFin/jhYp/44W&#10;Kf+OFin/jhb/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/&#10;Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV&#10;+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3Ne&#10;I/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM&#10;91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2IqBf9jMQj/&#10;azUL/3A8D/9zRRX/dU8c/3ZdI/9zbCr/cHox/22HNv9rlDv/aZ8//2ioQv9msEX/ZLhH/2PASf9h&#10;x0r/X8xM/13TTfxc3k75WuRP9VnqUPFY71HtV/RR6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5&#10;UOlX+VD/Zx8D/2MqBf9lMAj/bjML/3Q6D/93QxX/eU4c/3paJP93aCv/dHYz/3GEOf9ukD//bJtD&#10;/2qlR/9orUr/Z7ZM/2W+Tv9jxVD/YctS/V/SVPld3VX0W+RW8FrqV+tY8FjnWPVX41n6VONZ+lTj&#10;WfpU41n6VONZ+lTjWfpU41n6VONZ+lT/aB8D/2MpBf9oLgf/cTIK/3c4D/97QhX/fUwc/35YJP97&#10;Zi3/d3M1/3SAPP9xjEL/b5dH/2yhS/9qqk//aLJS/2e7VP9lxFb+YspY+WDRWvVe3FzwXORd6lrr&#10;XuZZ8V/iWvVb3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+Vf/aR4D/2QpBf9rLQf/dDAK&#10;/3s3Dv9/QRX/gUoc/4JVJf9/Yy7/e3A2/3h8Pv91iUX/cZRL/2+eUP9splT/aq5Y/Wi3W/xmwF36&#10;ZMlg9WHQYvBe3GPqXOVl5VvsZt5a8GPYW/Rg0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd&#10;+Fv/aR4D/2UoBf9uKwf/eC4K/382Dv+DPxT/hUgc/4dTJf+EYC//gGw4/3x5Qf94hUn+dJBQ+3GZ&#10;Vvluolr4a6pf9miyYvRmu2XzZMVo8GLQa+pf3W3jXedu21vqbdNc72jNXvNkyF/3X8hf91/IX/df&#10;yF/3X8hf91/IX/dfyF/3X8hf91//ah4D/2YoBf9xKQf/eywJ/4M1Df+HPhT/ikcb/4xQJf+JXS//&#10;hWk6/YF1RPp8gE33eItV9HOVXPFvnWLvbKVn7Wmta+tmtm/oY8By5mHMdeNg33fWXOR4zl7pcslf&#10;7W3EYPBov2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GP/ax0D/2cnBf90Jwb/fysI/4cz&#10;Df+MPBP/j0Ub/5FOJf+PWjD8i2Y7+IZxRvOBfFHvfIda7HaQYuhxmGnlbKBw4Wiodd5ksHrbYrp+&#10;2GHHf9Rh2n/LX+F+xGHld79i6XK7Y+1ttmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8Wf/&#10;bB0D/2omBf93Jgb/gioI/4oyDP+QOxL/k0Ma/5ZMJP2VVzD3kWI88oxtSeyGeFTnf4Ff4niKadxy&#10;knLWbZp40mqifM5nq3/LZrSByWW/g8dkzoTBY92DumTifLZm5nayZ+pxrmjvaq5o72quaO9qrmjv&#10;aq5o72quaO9qrmjvaq5o72r/bRwD/2wkBf96JAX/hSkH/44xC/+UORH/mEIZ/5tKJPibVDDyl189&#10;65JqS+WKc1jegnxk1XyFbs92jXXKcpV6xm6dfsNspYK/aq+EvWm5hrpox4e3aNqHsWjega1p43qp&#10;a+h0pmvsbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbaZs7W3/bRwD/24jBP99IgX/iCgH/5EwCv+Y&#10;OBD/nEAY+59JI/ShUi/tnVw95ZZmTN2Ob1rTh3hlzIGBbsZ7iXbBd5F7vHOZgLhwoYS1bqqHsm20&#10;ia9swYqtbNKKqGzchaVt4X6ibuV3n2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/rcJ9v63D/bhwD&#10;/3EiBP9/IQX/iycG/5QvCf+bNw//oD8X+KRHIfCnTy7oolo935tjTdSUbFrLjHVlxIZ9b76AhXa4&#10;fI18s3iVga91nYWrcqWJqHGvi6Vwu4yjcMuNoHHZiJ1x34GbcuR6mXPpcplz6XKZc+lymXPpcplz&#10;6XKZc+lymXPpcplz6XL/bxsD/3MgBP+CIAT/jiYG/5cuCP+fNg79pD4V9KhGIOysTS3jp1g82aBh&#10;TM2YalnFkXJlvYt6braFgnawgIl9q32Rgqd5mYajd6KKn3WrjZx0t46adMaPmHXWi5Z23YOUduJ8&#10;k3bndJJ26HSSduh0knbodJJ26HSSduh0knbodJJ26HT/bxsC/3UfBP+EHwT/kCUF/5otCP+iNQz6&#10;qD0U8axFHuiwTCvfq1c70qRfS8icaFm/lW9kt493brCKf3aqhYZ9pIGOgp9+loebe56Ll3mojpR4&#10;s4+SeMKQkXrVjY9624WOeuF+jXrmdo165naNeuZ2jXrmdo165naNeuZ2jXrmdo165nb/cBsC/3Ye&#10;A/+GHgT/kyUF/50sB/+lNAv3qzwS7rFDHOW0Synar1U6zaheSsKgZli5mm1ksZN1bqqOfHajioN9&#10;noaLgpmCk4eUgJuLkH6ljo19sJCKfb6Rin/Tj4l+2oeIft9/h37ld4d+5XeHfuV3h37ld4d+5XeH&#10;fuV3h37ld4d+5Xf/cBsC/3gdA/+IHgP/lSQE/6ArBv+oMgr0rzoR67VCGuG4SifUs1M5yKtcSb6k&#10;ZFe0nmtjrJhybaSTeXWejoF8mIuIgpKHkIeNhZmLiYOijoaCrpGDgryRgoPOkYOD2YiCgt+BgoLk&#10;eYKC5HiCguR4goLkeIKC5HiCguR4goLkeIKC5Hj/cRoC/3ocA/+KHQP/lyME/6IpBfysMQnxszkP&#10;6LpAF928SCXPtlI4w69bSLmoYlavompip5xwbJ+Xd3WYk358kpCGgoyNjoeHipeLg4igjn+Hq5F8&#10;h7mRe4fLkXyI2Il9h96CfYbken2G5Hl9huR5fYbkeX2G5Hl9huR5fYbkeX2G5Hn/cRoC/3waA/+N&#10;HAP/miID/6UoBPmvLwfuuDcM5L8/FNjARiTKulA3v7NZR7SsYVWqpmhhoaFua5mcdXSSmHx7jJWD&#10;gYaSi4aBkJSLfI6ejniNqZB2jLaRdI3IkXaO2Ip3jN2Cd4rjeneK43p3iuN6d4rjeneK43p3iuN6&#10;d4rjeneK43r/choC/38ZAv+PGwL/nSAD/6kmA/azLQXqvTUJ4MY8ENLERCPFvU81urdYRq+xX1Sl&#10;q2ZgnKZtapSic3OMnnp6hpuBgICYiYV6lpKJdZSbjXKTpo9vk7SQbZTFkHCV2Ipwkt2DcZDje3GQ&#10;43txkON7cZDje3GQ43txkON7cZDje3GQ43v/cxkC/4IXAv+SGgL/oB8C/60kAvK4KgTmwzEG28w1&#10;D8zIQiHAwk00tLxWRKm2XlKfsWRelqxraI6pcXGGpXh4f6J/fnmgh4N0nY+Ib5yZi2ubpI1om7KO&#10;Z5vCjmmd2Ipqmd2Ca5bje2uW43trluN7a5bje2uW43trluN7a5bje2uW43v/dBkC/4UVAv+WGAH/&#10;pBwB+7IgAe2/JQLhzCoD1NEyDcfMQR+6x0wxrsFUQqO8XFCZt2JckLNpZoewb26ArXZ1eap9e3Oo&#10;hIBtpo2FaKWXiGWko4pipLCLYKTBi2Km2Yhjot6BZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7j&#10;emWe43r/dhgC/4kTAf+aFgH/qRgB9rgbAefHGgHb2RwBzdYwC8DSPx20zUovqMhSP53DWk2Sv2FY&#10;ibtnYoC4bWt5tnRxcrN7d2yxg3xnsIyAYq+Wg16uoYZcrq+HWq+/h1uw2oRdrOB/XqfleF6n5Xhe&#10;p+V4XqfleF6n5Xhep+V4XqfleF6n5Xj/ehUC/44SAf+fEwD/sBMA78AQANnUDADO3xwBxN0vCbnZ&#10;PRqt00gsoc9QO5XLWEmLx19UgsRlXnnCbGZywHJsa756cma9gnZhu4t6XLuVfVm6oX9Xuq+AVbu/&#10;gFW82X9WuON6WLLndViy53RYsud0WLLndFiy53RYsud0WLLndFiy53T/gBIB/5QQAP+mDwDjuAsA&#10;0sYKAMzXCwDD4x4CueIxCq/gPRik3UYnmdlON43UVkSD0V1Pes9kWHLNal9ry3JlZcp5amDJgm9b&#10;yYtyV8iWdVTIondSyK94UcnAeFDK23dRxuhzUsDrb1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/&#10;7G//hw4B/5sNAN+uBwDQvAgAx8kIAMHbCwC36CADrecxDaTmPRmZ5EQmjuJMM4TgVD573lxHc91j&#10;T2vcalZl2nJcYNp6YFvZg2RX2YxnU9mXalDZo2xO2bFtTdrCbUzb3GxN2OxqTs/wZ07P8GdOz/Bn&#10;Ts/wZ07P8GdOz/BnTs/wZ07P8Gf/jwsA6aQEANG0BgDFvwYAvM0IALTpDgGq7iIFou4zDpftOxmN&#10;7EIkg+tJLnvqUzZz6Vw+bOlkRGfpbEli6HRNXuh8UVrohVRW6I5WU+mYWVHpo1pO6bBcTeq+XEzr&#10;0l1L6uldSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXErj81z5mQMA1KwCAMW3BAC5wwUAsNII&#10;AKf2EQGe9SQGlfUyDor1OheB9UEgePVIJ3D1UC5q9Fo0ZfRjOGD0azxd9XQ/WfV8Qlf1hERU9Y1G&#10;UfaXSE/2oUpN9qxLS/e5TEr3yE1J+OBNSPfzTUj39E1I9/RNSPf0TUj39E1I9/RNSPf0TUj39E3a&#10;owAAx7ECALi7AwCtyQQAo9kHAJr9FAKS/ScHh/4vDX3+NxR0/z8bbP9HIGb/TiVg/1cpXP9gLVn/&#10;aTBW/3EyU/94NFH/gDZP/4k3Tf+SOUv/nDpJ/6Y7SP+xPEb/vT1F/8w9RP/mPkT/5z5E/+c+RP/n&#10;PkT/5z5E/+c+RP/nPkT/5z7LrAAAubYBAKzCAQCg0AIAleUHAI7/GAOE/yQGev8sC3D/NBBo/zwV&#10;Yf9EGVv/Sx1W/1MgU/9bIlD/YyRN/2smS/9zJ0n/eilI/4IqRv+KK0T/lCxC/54tQf+nLkD/sS4/&#10;/7wvPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/zTC7sQAArLwAAJ/JAACT2QAAifwLAYD/&#10;FwJ2/yAFbP8oCWT/MA1d/zgQV/9AE1H/RxZN/04YSv9WGUf/XBpE/2McQv9pHUD/cB4//3gePf+A&#10;Hzv/iCA6/5EhOP+bIjf/pCI2/60jNf+4IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSOttgAA&#10;n8QAAJLSAACE4QAAff8NAXL/EwJo/xsEX/8jBlj/KwlR/zMLTP86DUf/QQ9D/0gRQP9OEj3/VBM7&#10;/1oUOf9fFDf/ZRU1/2sWM/9yFjH/ehcv/4IXLv+LGCz/kxgr/5wZKv+nGSr/pxkq/6cZKv+nGSr/&#10;pxkq/6cZKv+nGSr/pxmhvwAAkswAAITcAAB49wAAbv8KAWP/EAJa/xUDUv8dBEv/JAZG/ywIQf8z&#10;CTz/Ogo5/0ALNf9FDDL/Sg0w/1ANLv9UDiz/WQ4q/14PKP9kDyb/ag8l/3EQI/94ECL/gBEg/4gR&#10;H/+RER//kREf/5ERH/+RER//kREf/5ERH/+RER//kRH/XCID/1ctBf9YMwf/XzYJ/2M9Df9lRhL/&#10;ZlAX/2VeHP9kbiL/YXwn/1+KK/9eli7/XKEx/1uqM/9asjX/Wbo2/1jDN/9YzTn/V9g5/1bgOv9V&#10;5jv/VOw8/1PxPPxS9T34Uvk99VH9PfNR/z3zUf8981H/PfNR/z3zUf8981H/PfNR/z3/XCID/1cs&#10;Bf9aMgf/YTUJ/2U8Df9nRRL/aE8X/2hcHf9mbSL/Y3so/2GILP9flC//Xp8y/12pNf9bsTf/Wrk4&#10;/1rBOv9Zyzv/WNU8/1ffPf9W5j7/Ves+/VTwP/lT9T/2UvlA81L9QPBS/z7wUv8+8FL/PvBS/z7w&#10;Uv8+8FL/PvBS/z7/XSED/1gsBf9cMAf/ZDMJ/2g6Df9rQxL/bE4X/2xaHf9qaiT/Z3gp/2SFLv9i&#10;kTL/YZw2/1+mOP9erjr/XbY8/1y+Pv9byD//WtJB/1ndQv9X5UP9VupE+VXwRPVU9UXxVPpF7lT+&#10;ROxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0L/XiED/1ksBf9fLgb/ZjIJ/2w4DP9vQRH/b0wX&#10;/3FXHv9uZyX/a3Ur/2iCMP9ljjX/ZJk5/2KjPP9gqz7/X7NB/167Qv9dxET/XM5G/1rcR/5Z5Ej6&#10;V+pJ9VbwSvBV9krtVfpK6Vb+R+dW/0XnVv9F51b/RedW/0XnVv9F51b/RedW/0X/XiED/1krBf9i&#10;LQb/ajAI/282DP9yQBH/dEoY/3VVHv9yZCb/b3It/2x/M/9pizj/ZpY8/2WgQP9jqEP/YbBG/2C4&#10;SP9ewUr/XctL/1zaTfpa4071WepP8FfxUOtW9lHnV/tO5Fj/S+FZ/0nhWf9J4Vn/SeFZ/0nhWf9J&#10;4Vn/SeFZ/0n/XyAD/1orBf9lKwb/bS4I/3M1DP93PhH/eEgX/3lSH/93YCf/dG4u/3B7Nf9thzv/&#10;apJB/2ebRf9lpEn+Y6xM/WG0TvtgvFH6XsZT+V3UVfVb41bvWupY6VjyWeVZ91bgWvtT21v/T9db&#10;/03XW/9N11v/Tddb/03XW/9N11v/Tddb/03/YCAD/10pBf9oKQb/cSsH/3gzC/98PBD/fUYX/35Q&#10;H/99XSj/eWow/3V2OP9xgj/8bY1F+mqXS/hnn0/2ZadT9GKvVvNguFnxX8Fc8F3NXu1c4GDoWuxh&#10;4VryYNpb9lvTXPpXz139U8xe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/Ucxe/1H/YR8D/2AnBP9rJgX/&#10;dSkH/3wxCv+BOhD/g0QX/4RNH/+DWSj/f2Yy/HpyO/h1fkP1cYhL8m2SUe9pmlbtZqJb6mOqX+hg&#10;smPmXrxm5FzIaeFb2mvdWupr01zwZs1e9WHIX/lcxGD8WMFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+&#10;VcFh/lX/Yh8D/2MlBP9vJAX/eSgG/4EwCv+FOQ//iEIW/4lLHv+JVij6hWIz9YBuPfB6eUfsdYNQ&#10;6XCMWOVrlV7hZp1k3mOkadtgrW3XX7dv1F7DcNFe0nHNXedxx1/ua8Jh8ma+YvZhumP5XLdj/Fi3&#10;Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fj/Yx8D/2YjBP9yIgT/fScG/4UuCf+KNw7/jUAV/49JHvqP&#10;Uyj0jF807oZqP+l/dEvjeH5V3nKGXthtj2XTaphqz2egbcxlqHDJY7FzxmK8dMRhyXXBYeB2vGPq&#10;cbdk72q0ZfNlsGb2YK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XK5n+Vz/Yx4D/2ghBP91IAT/gSUF&#10;/4ktCP+PNQz/kj4U/JRHHfWWTyjukVs054tmQeCEb07ZfXlY0XeCYMxzimfHb5NsxGybcMBpo3O9&#10;Z6x2uma2eLhlwnm2ZdV5smbmdq5o7G+qafBpqGn0Y6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X6Zq&#10;91//ZB4D/2sgA/94HgT/hCQF/40sB/+TNAv/lzwS+JlFG/CbTSfol1k04ZBiQteJbE7Og3VYyH1+&#10;YcN4hmi+dI5tuXCWcrZunnWybKd4r2qxe61pvXyqac19qGrjeqVs6XKibO1soG3yZp5u9WKebvVi&#10;nm71Yp5u9WKebvVinm71Yp5u9WL/ZR0C/20eA/97HQP/hyME/5AqBv+XMgr9nDsQ9J9DGeyhSyXj&#10;nFYz2pZgQc+OaU7HiHJYwIJ6Ybp9gmi1eYpusXWSc6xymnepcKN6pm6sfaNtuH6hbcd/n27gfpxw&#10;53WacOtvmXHwaJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZJdx82T/ZR0C/28dA/9+HAP/iiIE/5Mp&#10;Bf+bMQn5oDkP8KNBGOemSSPeoVQx0ppeQMiTZ03AjG9YuYd3YbOCf2iufYduqXqOc6R3lnigdJ97&#10;nXOofppxtICYccKBlnLYgZV05XiTdOpxknXva5F18maRdfJmkXXyZpF18maRdfJmkXXyZpF18mb/&#10;Zh0C/3EbA/+AGwP/jCED/5YoBf+eLwj2pDcN7Kg/FeOrSCDYplIwzJ5cQMOXZU27kW1Xs4t0Ya2G&#10;fGingoNuon6LdJ17k3iZeZx8lXelf5J2sIGQdb6CjnbRgo5443qNeOhzjHjtbIt48WiLePFoi3jx&#10;aIt48WiLePFoi3jxaIt48Wj/ZxwC/3MaAv+CGgL/jyAD/5kmBP6iLgbzqDUL6a09E9+vRh7SqVEv&#10;x6JaP76bY0y1lWpXro9yYKeLeWihh4FunIOIdJeAkHiSfZl8jnyigIt6rYKIeruDh3rNg4d84nyH&#10;fOd1hnzsboZ88GmGfPBphnzwaYZ88GmGfPBphnzwaYZ88Gn/ZxwC/3UZAv+FGQL/kh8C/5wlA/ul&#10;LAXwrDQJ5rI7ENuzRB3NrU8uw6ZZPrmfYUuwmWhWqJRwX6GPd2ebi35uloiGc5CFjniMgpZ8iICg&#10;gIR/q4KBf7iDf3/KhIGB4X2BgeZ2gYDrb4CA72qAgO9qgIDvaoCA72qAgO9qgIDvaoCA72r/aBwC&#10;/3gXAv+HGAL/lB0C/58jA/ipKgTssTEH4rc5DdW3QhzJsE4tvqpXPbSjX0qrnmdVo5huX5yUdWaW&#10;kHxtkI2Dc4uKi3iGiJR8gYaegH2EqIJ7hLWEeYTHhHqG4H97heZ3e4XrcHuE7mt7hO5re4Tua3uE&#10;7mt7hO5re4Tua3uE7mv/aRsC/3oWAv+KFwL/lxwC/6MhAvStJwPotS4F3r01CtC6QBvEtEwsuq5W&#10;O6+oXkmmomVUnp1sXZeZc2aQlXlsipKBcoWQiXd/jZJ8e4ubf3eKpoJ0ibODcorEg3SM4H90i+V4&#10;dYnqcXaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wz/axoC/30UAv+NFgH/mhoB/6YeAfCxIwLk&#10;uykD2cIwCcu9PxnAuEoqtbJUOqqsXEehp2NSmaNqXJGfcWSKm3drhJh/cX6WhnZ5k497dJKZfnCQ&#10;pIFtkLGCa5DBgm2S3X9ukeV4b4/qcXCO7Wxwju1scI7tbHCO7Wxwju1scI7tbHCO7Wz/bhgC/4AS&#10;Af+QFQH/nhcB+6saAey3HgHgwyEB0sYtCMbBPRi6vEkor7dSOKWyWkWcrWFRk6loWoulb2KEonVp&#10;fp98b3idhHRzm415bpmWfGqYon9nl66AZZi/gWWZ2H9omOV4aZbqcWqU7WxqlO1sapTtbGqU7Wxq&#10;lO1sapTtbGqU7Wz/cRYC/4MRAf+UEwH/ohQA9bAUAOa+FADZzBUAzMorB8DGOxa1wUcmqrxRNp+4&#10;WEOWs2BOjbBmWIWsbWB+qnNnd6d6bHKlgnJso4t2aKKUeWShoHxgoK19X6G9fl6i1H1hoeZ2Yp3r&#10;cGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubGOb7mz/dBMB/4cQAf+YEAD+pxAA57cNANbFCwDQ0BEA&#10;xc8oBbnLORSux0Ujo8NPM5m/V0CPu15LhrhkVH61a1x3snFjcbB4aWuugG1mrYlyYauTdV2rnnhb&#10;qqx5Wau8eVis0nlaq+hzXKfsbl2k72pdpO9qXaTval2k72pdpO9qXaTval2k72r/eREB/4wOAP+e&#10;DQDcrggA0rsJAMzICQDH1g4AvdUlBLLSNhGnzkIgnMpML5LHVDyIw1xHf8FiUHe+aVdwvHBeart3&#10;Y2W5f2hguIhsXLeSb1i2nnFVtqtzU7e7c1K30nNUt+tvVrLvalev8WdXr/FnV6/xZ1ev8WdXr/Fn&#10;V6/xZ1ev8Wf/fw4B/5MLAOGlBQDSswcAyb4HAMLLCAC83Q4AtN0jA6raMw2f1kAclNNKKorQUjeA&#10;zVpBeMthSnDJaFFqyG9XZMZ2XF/Ff2BaxYhkVsSSZ1PEnmlQxKxqT8S8a07F02pPxe1oUMDzZFG9&#10;9WFRvfVhUb31YVG99WFRvfVhUb31YVG99WH/hgoA8JoEANSqBADItgYAvsEFALfPCQCw4xEAqOMl&#10;BJ/iNQ2V4D4Zi95IJYHcUDB42lg6cNhfQmnWZ0lj1W5PXtR2U1nTf1dV04laUtOTXU/ToF9N061g&#10;S9S+YErV2GBL1O1eTNH3XEzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5WkzM+Vr/jwMA2qIAAMqvAwC9&#10;uQQAtMYFAKvUCQCk6hQBnOkoBpPpNA6J6D0Yf+dEInfmTipv5lcyaeVfOGPlZz1f5G9CWuR3RVbk&#10;gElT5IpLUOSUTk3kn1BL5axRSeW7Ukjmz1JI5uhSSOT4UUjh/E9I4fxPSOH8T0jh/E9I4fxPSOH8&#10;T0jh/E/hmQAAzakAAL6zAgCzvgMAqMsFAJ/aCQCY8hgCkPIqB4byMw588TsWdPFDHWzxSyNm8VQp&#10;YfFdLV3xZjFZ8W41VvF2N1PxfzpQ8og8TfKSPkvynUBJ86lBR/O2Qkb0x0NF9N9DRPTwQ0Ty+kJE&#10;8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kLRogAAwK4AALK4AQCnxAIAnNIEAJLtDACM+xwDgvsoB3n7&#10;MQxw/DkSafxBF2L8SRxc/FAgV/xZI1T9YiZR/WooT/1zKkz+eyxK/oMuSP6NL0b/mDFE/6IyQ/+u&#10;M0H/uzRA/8s0P//jND//7zU//+81P//vNT//7zU//+81P//vNT//7zXEqgAAs7MAAKe/AACaywAA&#10;j9oCAIb/DwF+/xwDdf8lBmz/LQpk/zYOXf8+Elj/RRVS/00YT/9VGkz/XBxJ/2QeR/9rH0T/cyBC&#10;/3wiQf+FIz//jyQ9/5olO/+kJjr/ryY5/7onOP/KJzj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKDj/&#10;3Ci1rwAAp7oAAJrGAACN1AAAgeYBAHr/EAFw/xgCZ/8hBV//KQdY/zEKUv85DU3/QQ9J/0gRRf9P&#10;E0L/VRRA/1wVPf9iFjv/aRc5/3AYN/95GTX/ghkz/4waMv+XGzD/oRsv/6ocL/+1HC7/vxwu/78c&#10;Lv+/HC7/vxwu/78cLv+/HC7/vxyptQAAmsIAAIzPAAB/3gAAdv8FAGz/DgFi/xQCWv8bA1P/JAVN&#10;/ysHR/8zCUP/Ogo//0ELO/9HDDj/TQ01/1MOM/9YDzH/Xg8v/2QQLf9rESv/cxEp/3wSJ/+GEiX/&#10;kBMk/5kTI/+jFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFCL/qxScvgAAjcsAAH7aAABw5gAAZ/8A&#10;AF3/CgFU/xABTf8VAkf/HQNB/yQEPP8rBTf/MgY0/zgHMP89CC3/Qwgq/0gJKP9NCSb/Ugok/1cK&#10;Iv9dCyD/Ywse/2sLHP9zDBr/fAwY/4QMF/+ODRX/lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ3/&#10;UiUD/00vBP9RMgb/VzUH/1o8Cv9bRQ7/Wk8T/1ldF/9YbRv/Vnsf/1WJIv9TlSX/UqAn/1GoKf9Q&#10;sSr/ULgr/0/BLP9Pyi3/TtYu/07kLv9O7S//TvMv/034MP9N/DD/TP8w/Ez/MPlM/y/4TP8v+Ez/&#10;L/hM/y/4TP8v+Ez/L/hM/y//UyQD/00vBP9UMAX/WTQH/106Cv9fQw7/Xk4T/11aGP9bahz/Wnkh&#10;/1iGJP9Wkif/VZ0p/1SmK/9Tri3/UrYu/1K+L/9RxzD/UdIx/1DhMv9Q6zL/T/Iz/0/3M/9O/DT7&#10;Tv80+E3/NPVO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO/zL/UyQD/04uBP9WLwX/XDIH/2A4Cv9i&#10;QQ7/YkwT/2BYGP9faB3/XXYi/1uDJv9Zjyn/WJos/1ajLv9VrDD/VbMx/1S7M/9TxDT/U841/1Le&#10;Nv9S6Tf/UfE3/1H2OPtQ+zj3T/849E//N/FQ/zXwUP808FD/NPBQ/zTwUP808FD/NPBQ/zT/VCMD&#10;/1AtBP9ZLQX/XzAH/2M2Cv9mQA7/ZkoT/2VVGf9jZR7/YXMj/16AKP9cjCz/W5cv/1mhMf9YqTT/&#10;V7A1/1a4N/9VwTj/Vcs5/1TaOv9U5zv/U/A8+1L2PfZR+z3yUf8971L/O+xS/zjrUv8461L/OOtS&#10;/zjrUv8461L/OOtS/zj/VSMD/1IrBP9cKwX/Yy4H/2c0Cv9qPg7/a0gT/2pTGf9oYR//ZnAl/2N9&#10;Kv9giC//XpMz/1ydNv9bpTj/Wq06/1i1PP9XvT7/V8c//1bTQfxV5EL5Ve5D9VT2RPBT/ETsVP9B&#10;6VX/P+ZV/zzlVf875VX/O+VV/zvlVf875VX/O+VV/zv/ViID/1UpBP9fKAX/ZysG/2wyCf9vPA3/&#10;cEYT/3BQGf9uXSD/a2sn/2h5Lf9lhDL/Yo83/2CZO/5eoT79XKlB+1uxQ/pZuUX5WMJH91fOSPVW&#10;4ErxVuxL7lX2TOlW/ErlV/9G4lj/Q95Z/0DdWf8/3Vn/P91Z/z/dWf8/3Vn/P91Z/z//VyID/1kn&#10;BP9jJgT/aygG/3EwCP90OQ3/dUMT/3VNGf91WSH/cWcp/210MP1qgDb6Zoo8+GOUQPZhnET0XqRI&#10;8lysS/FbtE3vWb1Q7VjJUutX2lPnVulV5Ff1VOFZ/U/bWv9L1Vv/SNBc/0TPXP9Ez1z/RM9c/0TP&#10;XP9Ez1z/RM9c/0T/WCID/1wkA/9mIwT/byYF/3YuCP96Nwz/e0ES/3tLGf97VSH+d2Mq+XNvMvZu&#10;ezryaoVB72aPR+xjl0zqYJ9Q6F2nVOVbr1fjWbha4VfDXd9X0l7aVuZe1lnzWtJc/FXNXv9QyV7/&#10;TMVf/0nEX/9IxF//SMRf/0jEX/9IxF//SMRf/0j/WSEC/18iA/9qIQT/dCQF/3ssB/9/NQv/gT4R&#10;/4JIGf2CUiH3fl8r8nlrNe1zdT7pboBG5WmJTeFlkVTeYZlZ2l+iXNZdql/TXLNh0Fu+Ys5bzGPL&#10;WuJjyFzxYMZf+lrBYP5VvWH/Ubpi/025Yv9LuWL/S7li/0u5Yv9LuWL/S7li/0v/WSEC/2IgA/9u&#10;HwP/eCME/38rBv+EMwr/hzwQ/ohFF/eITiHwhFsr6n5mNuR4cEHfcnpL2W2DUtNpjFjPZpVczGSd&#10;X8lipWLGYK5kw1+4ZsFexGe/XthovF/rZrpj91+2ZPtZs2X+VbBl/1CvZf9Pr2X/T69l/0+vZf9P&#10;r2X/T69l/0//WiAC/2UeA/9xHAP/fCID/4QpBf+JMQn/jDoO+Y5DFvGOTCDqilgr44RiN9t+bEPT&#10;eHZMzXN/U8hvh1nEa5BewGmYYr1moGW6Zahot2OyarVivmuzYs5ssGLla69m9GSsZ/hdqWj8WKdp&#10;/1Omaf9Spmn/UqZp/1Kmaf9Spmn/UqZp/1L/WyAC/2ccAv90GgL/fyAD/4gnBP+OLwf9kjcM9JRA&#10;FOyVSR7kkFUq24pfN9GEaUPKfXJMxHh7VL90g1q6cYtftm6TZLNrm2evaaRqrWetbKpmuG6oZsdv&#10;pWbfb6Vq8Wiia/ZhoGz5W55s/VaebP5Vnmz+VZ5s/lWebP5Vnmz+VZ5s/lX/XB8C/2oaAv93GQL/&#10;gx8D/4wlBP+SLQb5lzUL75k+EuebRhzellIp0pBcN8qJZkLDg29MvH53VLd5f1uydYdgrnKPZapw&#10;l2imbZ9so2ypbqBrtHCeasJxnGrXcZxu7muab/NkmW/4Xpdw/FiXcP1Xl3D9V5dw/VeXcP1Xl3D9&#10;V5dw/Vf/Xh4C/2wZAv96GAL/hh0C/48jA/+WKwX1mzMJ6587EOKgRRnXm1AozJRaNsSNY0K8iGxM&#10;tYJ0VLB+fFureoRgpneLZaJ0k2mecpxtm3ClcJhvsHKVbr1zk2/Qc5Ry626Tc/JmknP2YJBz+lqQ&#10;c/tZkHP7WZBz+1mQc/tZkHP7WZBz+1n/Xx0C/24XAv99FwL/iRwC/5IiAv2aKQTxoDAH56Q5Dd6l&#10;QxfRn04nx5hYNb6SYUG2jGlLr4dxVKmCeVukf4Bgn3yIZZt5kGqXdpltk3WicZBzrHONc7p0i3PL&#10;dYx253CMd/Boi3f1Yop3+VyKd/painf6Wop3+lqKd/painf6Wop3+lr/YRsC/3EWAv9/FgH/ixoB&#10;/5UgAvmeJgPtpC4F46k2CtipQBbMo0wmwpxWNLmWX0CxkGdKqotvU6SHdlqeg35gmYCFZZR9jWqQ&#10;e5ZujHmfcYl4qnSGd7Z1hHfHdoV65HKGe+9qhXv0ZIV7+F2Fe/lchXv5XIV7+VyFe/lchXv5XIV7&#10;+Vz/YxoC/3MUAf+BFQH/jhkB/5keAfahIwLqqSoE4K8yB9KsPhXHpkskvaBVM7SaXj+slWVKpZBt&#10;Up6MdFmYiHtgk4WDZY6Ci2qKgJNuhn6dcYJ9p3R/fLR2fXzFdn1+4HN/f+5rf3/zZX9+915/fvhd&#10;f374XX9++F1/fvhdf374XX9++F3/ZRgC/3UTAf+EFAH/kRcB/5wbAfKlIAHmriYC27QuBs6vPRTD&#10;qkkjuaRTMa+eXD6nmWRJoJRrUZmQclmTjXlfjoqAZImHiGmEhZFugIOacXyCpXR5gbJ2d4HCdnaC&#10;3XR5hO1seYPyZnqC9196gvheeoL4XnqC+F56gvheeoL4XnqC+F7/ZxcC/3cRAf+HEwH/lBUA/p8Y&#10;AO6qHAHisyEB1bcqBcmzOxO+rkgitKhSMKujWj2inmJHm5lpUJSVcFiOkndeiI9+ZIONhml+i49t&#10;eYmYcXaHo3Nyhq91cIa/dm+H13Vzie1tc4jyZnSH9mB0h/dfdIf3X3SH9190h/dfdIf3X3SH91//&#10;aRUB/3oQAf+KEQD/lxIA+aMUAOquFQDduRcAz7ooBMS3ORG5skYgr6xQL6anWDudo2BGlZ9nT46b&#10;blaImHVdgpV8Y32ThGh4kYxsc4+WcG+OoHJsja10ao29dWmN0nVskO1tbY7xZ26M9mBujPdfboz3&#10;X26M919ujPdfboz3X26M91//bBMB/30PAf+NEAD/mxAA9KgPAOW1DQDVvxAAyr4mA7+7NxC0tkQe&#10;qrFOLaGtVzmYqV5EkKVlTYmibFWCn3NbfJx6YXeagWZymIpqbZaUbmmVnnFmlKtzY5S6c2KVz3Nm&#10;l+xsZ5XxZmiT9mBokvdfaJL3X2iS919okvdfaJL3X2iS91//bxEB/4EOAP+RDgDyoAwA2q0JANO4&#10;CgDOww4AxMIjA7m/NQ6vu0IcpLdMKpuzVTeSr1xBiqxjSoOpalJ8pnFZdqR4XnCif2NroIhnZ56R&#10;a2OdnW5fnalwXZ25cFydzXBfn+trYZ3yZWKa9mBimfdeYpn3XmKZ915imfdeYpn3XmKZ917/cxAB&#10;/4UMAPqWCgDbpQYA0bEIAMu7CADGxwsAvccgArLFMguowUAZnr5KJ5S6UzSLtlo+g7RhR3yxaE91&#10;r29Vb612WmqrfV9lqYZjYaiQZ12nm2pZp6hrV6e4bFanzGxYqOloWqf0Y1uj+F5co/ldXKP5XVyj&#10;+V1co/ldXKP5XVyj+V3/eA0A/4sJAN+cAwDSqQYAybQHAMK+BgC8zAgAtc0cAavLLwmhyD0Wl8VI&#10;I43CUS+Ev1g6fLxfQ3W6ZkpvuG1Qabd0VWS1fFpftIVeW7OPYVezmmRUsqdlUrK3ZlGzzGZSs+lj&#10;VLL3X1Wu+ltWrftaVq37Wlat+1pWrftaVq37Wlat+1r/fgkA8pECANahAgDKrQUAwLcFALjCBQCy&#10;zwkAq9QXAKPTKwaZ0DoSj85FH4XLTip9yVY0dcddPW7FZURoxGxJY8JzTl7Be1NZwYRWVcCPWVK/&#10;m1xPv6hdTb+4XkzAzV5MwOpcTr/5WU+8/lVQuv5VULr+VVC6/lVQuv5VULr+VVC6/lX/hQIA3ZgA&#10;AM2mAgDBsQMAt7oDAK7GBgCn0woAoN0VAJndKASQ2zcOhtlCGX3WSyR11FQtbdJcNWfRYzxh0GtB&#10;XM9yRljPe0lUzoRNUM6PUE3Om1JLzqlTSc65VEjPz1RIzutTSc74UErL/05Kyv9NSsr/TUrK/01K&#10;yv9NSsr/TUrK/03njwAA0Z8AAMOrAQC3tAIArb8DAKPLBgCb2QoAlOUaAY3lKwaE5DUNe+M/FnPi&#10;SB5s4VImZuFaLGDgYjJb4Go2V+ByOlPfez1Q34VATd+PQ0rgm0VI4KhGRuC4R0XhzEdF4OhHRd/2&#10;RkXe/0RF3v9ERd7/REXe/0RF3v9ERd7/REXe/0TZlwAAx6YAALiwAACsuQEAosUCAJjRBgCP6w0A&#10;ie4fAoDuKwZ47TQMcO09E2jtRhli7U4eXe1XI1ntYCdV7WgqUu1xLU/teS9M7YMySu6NNEfumDVF&#10;7qU3Q++zOELwxDhB8N85Qe/vOEDt/ThA7P84QOz/OEDs/zhA7P84QOz/OEDs/zjLoAAAuqsAAK20&#10;AAChwAAAlswBAIvZBQCE+BEBfPgfAnT4KQZs+DIKZPg7D175QxNY+UsXU/lTGlD5Wx1N+mQfSvps&#10;IUj6dCNG+n4lRPuIJkH7kyhA+54pPvyrKj38uSs7/csrO/3iKzr89Cs6/PcrOvz3Kzr89ys6/Pcr&#10;Ovz3Kzr89yu9qAAArrAAAKG8AACVyAAAidQAAH7oBQB3/xIBb/8cAmf/JgVg/y8IWf83C1T/Pw5P&#10;/0cRS/9OE0f/VhVE/10WQv9kGED/bBk9/3UaO/9+Gzn/iRw3/5QdNv+gHjX/rB8z/7kfM//IHzL/&#10;4iAy/+cgMv/nIDL/5yAy/+cgMv/nIDL/5yCwrQAAorcAAJXEAACH0AAAe90AAHL9CQBq/xEBYf8Z&#10;Alr/IgNU/yoFTv8yB0n/OglF/0ELQf9IDD7/Tg47/1UPOP9bEDb/YhE0/2kRMv9yEi//exMt/4YU&#10;K/+SFSr/nhUp/6kWKP+zFif/whYn/8cWJ//HFif/xxYn/8cWJ//HFif/xxaktAAAlsAAAIfMAAB6&#10;2gAAbesAAGT/BQBc/w4BVP8UAU3/HAJI/yQEQv8sBT7/MwY6/zkHNv9ACDP/RQgw/0sJLv9RCiv/&#10;Vwop/10LJ/9kCyT/bAwi/3YNIP+ADR7/jA4d/5cOHP+hDhv/rA8b/64PG/+uDxv/rg8b/64PG/+u&#10;Dxv/rg+XvAAAiMkAAHnWAABr4wAAX/YAAFb/AABO/woAR/8QAUH/FgI8/x0CN/8kAzL/KgMv/zAE&#10;K/82BSf/OwUl/0AFIv9FBiD/SgYe/1AGG/9WBxn/XAcX/2QIFf9tCBP/dwgR/4EJEP+LCRD/lQkP&#10;/5gJD/+YCQ//mAkP/5gJD/+YCQ//mAn/SScC/0QxBP9LMQT/UDQG/1I6CP9SQwv/UU4P/09cE/9N&#10;axb/THkZ/0uHG/9Jkx3/SJ0f/0imIP9HriH/R7Ui/0a9I/9GxiP/RtAk/0bgJP9G6iX/RvMl/0b6&#10;Jf9G/yX/Rv8l/0b/Jf9G/yT9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/1G/yP/SScC/0YvA/9NLwT/UjIG&#10;/1U5CP9VQgv/VE0P/1JZE/9QaBf/T3ca/06EHf9MkR//S5sh/0qkIv9KrCP/SbMk/0m7Jf9IxCb/&#10;SM0m/0jdJ/9I6Cf/SPEo/0j5KP9I/yj/SP8o/kj/KPtI/yf5SP8m+Uj/JvlI/yb5SP8m+Uj/JvlI&#10;/yb/SicC/0gtA/9QLQT/VTAG/1g2CP9ZQAv/WEsP/1VWE/9UZhj/UnQb/1GBHv9PjiH/Tpgj/02h&#10;Jf9NqSb/TLEn/0u4KP9LwSn/S8oq/0rZKv9K5iv/SvAr/0r4LP9K/yz9Sv8s+kr/K/dK/yn1Sv8o&#10;9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj/SyYC/0srA/9SKwT/WC4F/1s0CP9dPgv/XUkP/1pUFP9ZYhj/&#10;V3Ed/1V+IP9TiiP/UpUm/1GeKP9Qpir/T64r/061LP9OvS3/Tccu/03TL/9M4zD/TO0w/Ez2MfpM&#10;/jH3TP8x9U3/L/JN/y3wTf8r8E3/K/BN/yvwTf8r8E3/K/BN/yv/SyYC/04pA/9WKQT/XCsF/2Ax&#10;B/9iOwv/YkYP/2BRFP9eXxn/XG0e/1p6I/9Yhib/VpEp/1WaLP9Toi7/Uqow/1GxMf9RuTP/UMM0&#10;/k/ONftP3zb4Tus39U71OPJO/TjwT/817lD/M+tR/zHpUf8v6VH/L+lR/y/pUf8v6VH/L+lR/y//&#10;TCUC/1EnA/9aJgP/YCgF/2UvB/9oOQr/aEMP/2dOFf9lWhr/Ymgg/192Jf9dgSr/Wowu/liWMfxX&#10;njT7VaY2+VStOPhTtTr3Ur479VHJPfNR2j7wUOg/7FDzQOlR/T7oU/875lT/OONV/zXhVf8z4VX/&#10;M+FV/zPhVf8z4VX/M+FV/zP/TSQC/1QkA/9dIwP/ZSUE/2otBv9tNgr/bkAO/21LFP9rVhv/aGQh&#10;/mVxKPtifS34X4cy9lyRNvNamTryWKE98FepQO5VsULsVLlE61PERulS0kjlUeVJ4lLySN9U/ETd&#10;Vv9A21j/PdZZ/zrSWf840ln/ONJZ/zjSWf840ln/ONJZ/zj/TiQC/1ghA/9hIAP/aiME/3ArBf9z&#10;NAn/dD4O/3RIFP9yUhv7b18j9mtsKvJndzHvY4I37GCLPeldlEHmWpxF5FikSeJWrEzgVLRO3VS/&#10;UNtUzVDXU+JR0lTwTtBX+0rOWv9FzVz/Qslc/z7FXP88xVz/PMVc/zzFXP88xVz/PMVc/zz/TyMC&#10;/1sfAv9lHQL/biED/3UpBf95MQj/ejsM/3pEE/p5Thv0dlsj7nFnLOlscjXlaHw84WOFQ91gjkjZ&#10;XZdM1VyfT9Jap1HPWbBTzVi6VMtYxlXJV9pWxVfsVcNb+U/CXv9KwF//Rr1g/0K6YP9AumD/QLpg&#10;/0C6YP9AumD/QLpg/0D/UiEC/14dAv9pGgL/cx8D/3omBP9+Lwb/gTgL+4FBEvOASxrsfFcj5ndj&#10;LeBxbTjabXdA02mARs9liUvLY5FPyGCZUsVfoVXCXapXwFyzWb5cv1q8W85buFvlW7de9VW3Yv9P&#10;tWP/SrJk/0awZP9DsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0P/VR8C/2EaAv9tGAL/dx0C/34kA/+ELAX+&#10;hzUJ9Yg+EO2HSBjlg1Qi3n5fLtR4aTjOc3NAyW58R8RrhEzAaIxRvWWUVLpjnFe3YqVatGCuXLJg&#10;uV6wX8derV/fX6xi8VmsZf5Tqmf/Tqhn/0qmZ/9Gpmf/RqZn/0amZ/9Gpmf/RqZn/0b/Vx0C/2QY&#10;Av9wFgL/exwC/4MiAv+JKgT5jDIH7447DeeORBbeilEh1IRcLcx+ZjjFeG9BwHR3SLtwgE23bYhS&#10;s2qQVrBomFmsZqBcqmWpX6dktGClY8Jho2PVYqJl7V2iaftXoWr/UZ9r/0yea/9Jnmv/SZ5r/0me&#10;a/9Jnmv/SZ5r/0n/WRwC/2cWAf9zFQH/fhoB/4cgAv+NJwP0ki8G6pQ4C+GUQhPWj04gzIlZLcWD&#10;Yze+fWtAuHl0SLN1fE6ucoRTqm+MV6dtlFuja5xeoGmlYJ5osGObZ71kmWfOZJhp6GGabflamW7/&#10;VJdu/0+Wbv9Llm7/S5Zu/0uWbv9Llm7/S5Zu/0v/WxoC/2kUAf92FAH/gRgB/4odAfyRJALwlywE&#10;5Zo0CNyaPxHPlEwfxo5XLL6IYDe3gmlAsX5xSKx6eU6nd4BTo3SIWJ9xkFybb5hfmG2hYpVsrGST&#10;bLlmkWvJZpBt5GSRcfZckXL+VpBy/1GQcv9NkHL/TZBy/02Qcv9NkHL/TZBy/03/XRgB/2sTAf95&#10;EwH/hBYB/44bAfiVIQHrmygD4aAwBtWePRDKmEoewZJUK7mMXjaxh2Y/q4JuR6Z+dk6he31TnHiF&#10;WJh2jVyUdJVfkXKeY45xqWWLcLVniXDFZ4hw4GaKdPRei3b8WIp2/1KJdv9OiXb/Tol2/06Jdv9O&#10;iXb/Tol2/07/XxcB/24RAf97EgH/hxQA/5EYAfSZHQHnoCMC3aUrBM+hOw/FnEgdvJZTKrSQXDWs&#10;i2Q/podsR6CDc02bgHpTln2CV5J6ilyOeJJginacY4d1pmaEdLJognTCaIB022iDePJghHr7WYR5&#10;/1SEef9PhHn/T4R5/0+Eef9PhHn/T4R5/0//YRUB/3AQAf9+EQD/ihIA/5QVAPCdGQDjpR4B16go&#10;A8ulOQ7Bn0Ybt5pRKa+VWjSnkGI+oYtqRpuHcUyVhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z9ebBo&#10;e3m/aXp51ml8fPBhfn76Wn59/lV+ff9Rfn3/UX59/1F+ff9Rfn3/UX59/1H/YxQB/3IPAf+BEAD/&#10;jREA/JgSAOyhEwDfqhYA0awmA8eoNw28o0Qas55PJ6qZWDOjlGA9nJBoRZaMb0yQiXZSi4Z9V4aE&#10;hVuCgo5ffoCXY3p/oWZ3fq1odX69aXN+0ml2ge5ieIL6W3iC/lZ5gf9ReYH/UXmB/1F5gf9ReYH/&#10;UXmB/1H/ZRMB/3UOAP+DDgD/kA4A9ZsOAOimDgDZrw8AzK8kAsKrNQy4p0MZrqJOJqadVjGemV47&#10;l5VmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaVYnSEn2Vxg6toboO6aW2Dzmlvhutjcof5XHOG/VZz&#10;hf9Sc4X/UnOF/1Jzhf9Sc4X/UnOF/1L/aBEB/3gNAP+GDQD2kwwA3qAJANapCgDSsg0Ax7IiAr2v&#10;Mwqzq0EXqqdMJKGiVTCZnl06kppkQouXa0mFlHJQgJJ5VXuPgVp2jYlecoySYm6KnWVrialnaIm4&#10;aGeJy2hpi+ljbI35XG2M/Vdtiv9SbYr/Um2K/1Jtiv9SbYr/Um2K/1L/axAB/3sLAP+KCgDimAYA&#10;1qMIANCsCQDLtQsAwbYfAbi0MQmusD8WpKxKIpyoUy6UpFs4jKBiQIaeaUiAm3BOepl3U3WWflhw&#10;lIdcbJOQYGiSm2NkkadlYpC2ZmCRyWZikudiZZT4XGeS/Vdnkf9SZ5H/UmeR/1Jnkf9SZ5H/UmeR&#10;/1L/bg4A/38JAPGOBQDZmwUAz6YHAMmvBwDEuQgAu7ocAbK4LweotT0Tn7FIIJauUSuOqlk1hqdg&#10;PoClZ0V6om5LdKB1UW+efFVqnIVZZpuOXWKamWBemaZiXJm0Y1qZx2NbmuVgX5v3W2Ca/lZhmP9S&#10;YZj/UmGY/1JhmP9SYZj/UmGY/1L/cgsA/4MFAN+TAQDRnwQAyaoGAMGyBQC7vQQAtL8YAKu+LAWi&#10;uzoRmbhFHZC1TyiHslcygK9eOnmtZUJzq2xIbqlzTWmnelFkpoNWX6SNWVyjmFxYo6ReVqOzX1Wj&#10;xl9VpORdWKT2WFqj/1Rbof9QW6H/UFuh/1Bbof9QW6H/UFuh/1D/dwcA8IkAANaYAADLpAMAwa0E&#10;ALm2AwCywAQAq8UUAKPFKASbwjcOkcBDGYm9TCSAulUuebhcNnK2Yz1ttGpDZ7NxSGKxeUxesIFQ&#10;Wq+LVFavl1ZTrqNYUK6yWU+uxllPruRYUa72VFOu/1BUrP9NVKz/TVSs/01UrP9NVKz/TVSs/03/&#10;fQAA348AAM6dAADDqAIAubACALC6AgCoxAUAocwPAJvMIwKSyjMKicg/FYHGSR95xFIocsJaMGvB&#10;YTdmv2g8Yb5wQVy9eEVYvIFJVLyLTFG7lk9Ou6NRTLuzUkq7xlJKu+RRTLv2Tk26/0tOuf9JTrn/&#10;SU65/0lOuf9JTrn/SU65/0nvhQAA1JUAAMejAAC6rAEAsLQAAKe/AwCeyQYAldQLAJDVHQGJ1C4G&#10;gNI8EHjQRhlxz08has5YKWTNXy9fzGc0WstuOVbKdz1SyoBAT8mLQ0zJl0VJyaRHR8mzSEbKyEhG&#10;yuZHR8n3RUfI/0NIx/9CSMf/QkjH/0JIx/9CSMf/QkjH/0LejQAAy5wAAL2nAACxsAAAproAAJzE&#10;AwCTzwcAit0MAIXfHQF+3ywFdt43C2/eQxNo3U0aYtxVIF3bXSZY22UqVNptLlDadjJN2oA1StqL&#10;N0falzlF2qQ7Q9u0PELcyDxC2+U7Qtr0OkLZ/jpD2P85Q9j/OUPY/zlD2P85Q9j/OUPY/znQlgAA&#10;waMAALKsAACntQAAnMAAAJHKAwCH1gcAgOkRAHnpIAJy6SwFa+k2CmTpPw9e6UgUWelRGVXoWhxR&#10;6WIgTulrI0vpdCVI6X0nRumIKkPpkytB6qAtQOqvLj7rwC497NsuPervLj3o/C495/8tPef/LT3n&#10;/y095/8tPef/LT3n/y3FnwAAtakAAKixAACcvAAAkMcAAITSAQB63wYAdPQTAG30IAJm9CoEX/Q0&#10;CFr1PQtU9UUPT/VMEkz1VRRJ9l0XRvZlGET2bhpB9nccP/eBHT33jR8795kgOfimITj4tSI3+cgi&#10;NvnjIjb48yI29/wiNvf8Ijb3/CI29/wiNvf8Ijb3/CK3pgAAqa4AAJy5AACQxAAAg88AAHfbAABv&#10;9goAZ/8TAWD/HQJa/ycDVP8wBU//OAhK/0AKRv9IDEP/Tw5A/1YPPf9eEDv/ZRI4/24TNv93FDT/&#10;ghUy/48WMP+bFy//qRcu/7cYLf/IGCz/4Rgs/+8YLP/vGCz/7xgs/+8YLP/vGCz/7xirqwAAnrUA&#10;AJDBAACCzAAAddkAAGnkAABh/wkAW/8RAFT/GQFO/yICSf8rBET/MgVA/zoGPP9BBzn/Rwg2/04J&#10;M/9UCjH/Wwsu/2IMLP9rDCn/dQ0n/4AOJf+NDiT/mg8j/6YQIv+zECH/wRAh/9AQIf/QECH/0BAh&#10;/9AQIf/QECH/0BCfsgAAkb4AAIPKAAB11gAAZ+IAAFvxAABU/wYATv8OAEj/FAFC/xwCPf8kAjn/&#10;KwM1/zIEMf84BC7/PgUr/0MFKP9JBiX/TwYj/1YHIf9dBx7/ZQgc/28IGf96CRf/hwkW/5QJFf+f&#10;ChT/qgoU/7MKFP+zChT/swoU/7MKFP+zChT/swqTuwAAhMcAAHXTAABn4QAAWOgAAE77AABI/wAA&#10;Qf8KADv/EAE2/xUBMf8cAS3/IgIp/ygCJf8tAiL/MgMf/zgDHP89Axr/QgMX/0gEFf9OBBP/VQQR&#10;/10FD/9nBQ3/cgUM/30FCv+JBgr/kwYJ/5wGCf+cBgn/nAYJ/5wGCf+cBgn/nAb/PyoC/z8wA/9E&#10;MAP/SDME/0k5Bv9IQgj/Rk0L/0VbDv9DaRH/QXcT/0CFFf8/kRb/PpsY/z6kGP89qxn/PbMa/z26&#10;Gv89wxr/PMwb/zzbG/885xv/PPAb/zz4G/89/xv/Pf8b/z3/G/89/xr/Pf8Z/z3/Gf89/xn/Pf8Z&#10;/z3/Gf89/xn/QCoC/0EuA/9HLgP/SjEE/0w3Bv9LQAj/SksL/0hZD/9GZxH/RHUU/0OCFv9Cjxj/&#10;QZkZ/0GiGv9AqRv/QLEb/z+4HP8/wBz/P8kd/z/WHf8/5R3/P+8d/z/3Hv8//h3/P/8d/z//Hf9A&#10;/xz+QP8b/kD/G/5A/xv+QP8b/kD/G/5A/xv/QCoC/0MsA/9JLAP/TS8E/081Bv9QPgj/TkkM/0xW&#10;D/9KZBL/SHIV/0d/GP9Gixn/RZYb/0SfHP9Epx3/Q64e/0O1H/9CvR//QsYg/0LRIP9C4iH/Qu0h&#10;/0L1If9C/SH9Qv8h+0P/IPpD/x/5Q/8e+UP/HvlD/x75Q/8e+UP/HvlD/x7/QSkC/0YqA/9MKQP/&#10;USwE/1MyBv9UPAj/VEcM/1FSD/9PYBP/TW8X/0x8Gf9KiBz/SZIe/0ibH/9HoyH/R6si/0ayI/9G&#10;uiP/RsMk/0XNJf9F3iX/Reom/EX0JvlF/Cb2Rf8m9Ub/JPRG/yPzR/8h80f/IfNH/yHzR/8h80f/&#10;IfNH/yH/QigC/0knAv9QJgP/VSgE/1gvBf9aOQj/WkQM/1dPEP9VXBT/U2oY/1F3G/9Pgx//To4h&#10;/02XI/9MnyX/S6cm/0quJ/9Ktin+Sb4q/UnJKvpI2Sv3SOcs9EjyLPFI+yzvSf8q7Ur/KOxK/yfr&#10;S/8l60z/JetM/yXrTP8l60z/JetM/yX/QygC/00kAv9UIwP/WiUD/14sBf9gNgf/YEEL/15MEP9b&#10;VxX/WWYZ/1dyHv9VfiL+U4kl/FGTKPpQmyr5T6Ms906qLvZNsi/0TLow80zEMvJL0TPuS+Q06krw&#10;NOdL+jPlTf8w5E7/LeJP/yvhUP8p4VD/KeFQ/ynhUP8p4VD/KeFQ/yn/RiUC/1AhAv9YIAL/XyED&#10;/2QqBP9mMwf/Zj0L/2VIEP9iUxX/YGEb/F1tIPhaeSX1WIQp81aNLfBUljDuUp4z7VGlNetQrTfp&#10;TrU5506/O+ZNzDzjTOA9303uPNxP+TnZUf811lL/MtRT/zDTVP8t01X/LdNV/y3TVf8t01X/LdNV&#10;/y3/SiMC/1QeAv9cHAL/ZB8C/2knBP9sMAb/bToK/2xED/1qTxX4Z1wc82NoIu9gdCjrXX4u6FqI&#10;M+VXkTfjVZk64FOgPt5SqEDcUbFB2VC7QtZQyEPTUNxEz1DsQ8xS+D/LVf87yVf/N8hY/zTHWf8y&#10;xln/McZZ/zHGWf8xxln/McZZ/zH/TSAC/1cbAv9gGQL/aR0C/28lA/9yLQX/dDcI/XNBDvZxSxTw&#10;blgc6mpkJOVlbivgYXkz3F6CONhcizzTWpQ/0FicQs5Xo0TLVaxGyVW1R8dUwEnFVNBJwlPmScBW&#10;9UW+Wf9AvVv/PLxc/zm7Xf81ul3/Nbpd/zW6Xf81ul3/Nbpd/zX/UB4C/1sZAf9kFgH/bRsC/3Qi&#10;Av94KgT/ejMH9no9DO94RxPndVQb4XBfJdprai3TZ3Q0zmR9Osphhj/HX45CxF2WRcFbnki/WqZK&#10;vFmvTLpYuk24WMhOtljfTrRZ8EuzXP1Fsl//QLJg/zywYf85sGH/OLBh/ziwYf84sGH/OLBh/zj/&#10;UhsB/14WAf9oFAH/chkB/3kfAv9+JwP5gDAF8IE5CueAQxHgfFAa1ndbJM9yZi7JbW81xGp4O8Bn&#10;gUC8ZIlEuWKRSLZgmUqzX6FNsV2qT65ctFGsXMFSqlzUUqhd61CoYPpJqGP/RKhk/0CmZf88pmX/&#10;O6Zl/zumZf87pmX/O6Zl/zv/VRkB/2EUAf9sEgH/dhcB/30cAf+DIwL0hiwE6og1B+GHQA7WgkwZ&#10;zX1YJMZ3Yi3Ac2s1u290PLdsfEGzaYRGr2eMSaxllEypY5xPpmKlUaRhr1OiYLxVoGDNVZ5g5lSe&#10;ZPdNn2f/R59p/0Oeaf8/nWn/PZ1p/z2daf89nWn/PZ1p/z3/VxcB/2MSAf9vEQH/eRQB/4EZAfuH&#10;IAHvjCcC5I4wBdqNPQzPh0oYx4JVI799Xy25eGg1s3RwPK9xeEKrboBGp2yISqRpkE6gaJhRnWah&#10;U5tlq1WYZLhXlmTIWJRk4ViVaPRQlmv/Spds/0WWbf9Blm3/QJZt/0CWbf9Alm3/QJZt/0D/WRUB&#10;/2YQAf9yEAD/fRIA/4UWAPaMGwHqkSIB35QrA9OROgvJjEcXwIdTIrmCXCyyfWU1rXltPKh1dUKj&#10;c31HoHCES5xujE6ZbJVSlWueVJJpqFeQabRZjmjDWYxo3FqNbPJTj27/TJBw/0ePcf9Dj3H/QY9x&#10;/0GPcf9Bj3H/QY9x/0H/WxQB/2gPAP91DwD/gBEA/4kTAPKQFwDllhwA2ZkmAs2VOArEkEUWu4tR&#10;IbOGWiytgmM0p35rO6F6ckGdd3pGmXWBS5VziU+ScZFSjm+bVYtupViIbbBahmy/W4Rt1VuGb+9V&#10;iHL9Tol0/0mJdP9EiHT/Q4h0/0OIdP9DiHT/Q4h0/0P/XRIB/2sOAP94DgD/gw8A/YwQAO2UEgDg&#10;mhUA05wkAsiZNgm/lEMVto9PIK6KWCunhmEzoYJoO5x/cEGXfHdGk3l+S493hk+LdY9SiHOYVoRy&#10;oliBca5af3G8XH1x0Fx/c+xWgXb7T4N4/0qDeP9Fgnj/RIJ4/0SCeP9Egnj/RIJ4/0T/XxEB/20M&#10;AP96DQD/hQ0A8o8NAOeYDQDbnw4Azp8iAcSdNAi6mEIUspNNH6qPViqjil8ynIZmOpeDbUCSgHVF&#10;jX58Sol8hE6FeoxSgniVVn53oFl7dqtbeXW6XHd2zVx4d+pYe3r6UX18/0t9fP9GfXz/RX18/0V9&#10;fP9FfXz/RX18/0X/YRAB/28LAP99CwD1iAoA35MIANibCgDTogwAyaMfAb+gMge2nEATrZdLHqWT&#10;VCiej10xmItkOZKIaz+NhXJFiIN6SoSAgU6Af4pSfH2TVXh8nVh1e6lbcnq4XHF6ylxyfOhYdX75&#10;UXeA/0x3gP9Hd4D/RneA/0Z3gP9Gd4D/RneA/0b/ZA8A/3IJAP9/CADljAUA2JYHANGeCQDOpQoA&#10;xKYdAbqkLwaxoD4RqJxJHaCYUyeZlFswk5BiOI2NaT6IinBEg4h4SX6Gf016hIhRdoKRVXKBm1hv&#10;gKdabH+1XGuAyFxrgeVZboP3UnGE/01yhP9IcoT/R3KE/0dyhP9HcoT/R3KE/0f/Zg0A/3UHAPaD&#10;BQDcjwMA0pgGAMyhBwDIqAgAv6kaALWoLQWspDwQpKBHG5ydUSWUmVkvjpZgNoiTZz2CkG5DfY52&#10;SHmMfUx0ioVQcIiPVGyHmVdphqVZZoazW2WGxVtlhuNZaIj2UmuK/01siv9IbIn/R2yJ/0dsif9H&#10;bIn/R2yJ/0f/aQsA/3gEAOWHAADWkgMAzZwFAMakBgDBqwYAua0XALCsKwSnqToOn6ZFGZaiTyOP&#10;n1ctiJxfNYKZZjt9l2xBeJVzRnOTe0tukYNPao+NUmaOl1VjjaNYYI2xWV+Nw1pejeBYYo/1UmSQ&#10;/01mkP9IZo//R2aP/0dmj/9HZo//R2aP/0f/bAgA/nwAAN6KAADQlgIAyJ8EAMCnBAC5rgMAsrIU&#10;AKqxKAOhrzcMmaxDF5GoTSGJpVUqgqNcMnygYzl3nmo+cpxxRG2aeUhomYFMZJeLUGCWlVNdlqJV&#10;WpWwV1mVwVdYld5WW5bzUF2X/0xfl/9HYJb/RmCW/0Zglv9GYJb/RmCW/0b/cAMA64EAANaPAADK&#10;mgEAwaMDALmqAgCxsgEAqrcRAKO3JAKbtTQKk7JAFIqvSh6DrVMnfKtaLnaoYTVwp2g7a6VvQGej&#10;d0Rion9IXqGJTFqglE9Xn6BRVJ+uU1OfwFNSn91SVZ/zTleg/0pZoP9GWZ//RVmf/0VZn/9FWZ//&#10;RVmf/0X/dQAA4IYAAM+TAADEnwEAuqcBALGuAACptgAAob0NAJu9IAGUvDEHi7o9EIO3SBp8tVAi&#10;dbNYKm+yXzBqsGY2Za9tO2CtdT9crH5DWKuHR1Wqk0pRqp9MT6quTU2qwE1NqtxNTqrySVCq/kZS&#10;qf9DUqn/QlKp/0JSqf9CUqn/QlKp/0LyfAAA14wAAMiZAAC9owAAsqsAAKmyAACguwIAl8QJAJLF&#10;GwCLxCwEg8I6DHvBRBV0v04dbr1WJGi8XSpju2QwX7psNFq5dDlWuHw8U7eHP0+3kkJMtp9ESrat&#10;Rki2wEZIt91FSbbyQ0q1/0FLtf8+S7T/PUu0/z1LtP89S7T/PUu0/z3igwAAzZIAAMGfAAC0pwAA&#10;qq8AAKC4AACWwAMAjMoHAIbNFACBzSYCesw1CHPLQQ9sykoXZslTHWHIWyNcx2IoWMZqLFTGcjBQ&#10;xXwzTcWGNkrEkjlHxJ87RcSuPETFwTxDxd88RMTzO0TD/zlFwv83RcH/N0XB/zdFwf83RcH/N0XB&#10;/zfViwAAxZoAALekAACrrAAAoLQAAJa+AACLxwQAgdAIAHjZDgB12SABb9gvBGnYPAlj1kYQXtZQ&#10;FVnVWBpV1GAfUdRoIk7UcSZL03spSNOFK0XTki5C1J8vQdSvMD/VwjE/1eEwP9PyMD/S/S8/0f8u&#10;P9D/Lj/Q/y4/0P8uP9D/Lj/Q/y7KlAAAu6EAAK2pAACisQAAlrsAAIvEAACAzQMAddgIAG/kEQBq&#10;5CABZOQtA17kOAdZ5EELVeRLD1HkVBJN5F0WSuRlGEfkbhtF5HcdQuSCH0DkjiE+5ZsjPOWqJDvm&#10;vCQ65tMkOeXuJDnj+iM54v8kOeL/JDni/yQ54v8kOeL/JDni/yS/ngAAr6YAAKOuAACXuAAAisIA&#10;AH7MAABz1gIAaeUJAGTvFABf8CABWfArA1TwNQVP8D4HS/FGCkfxTgxE8VcOQvFfED/yZxI98nAU&#10;OvJ7FTjzhxY285QYNfSiGTP0sRky9cUaMfXiGjH08Rkx8f4ZMfH/GTHx/xkx8f8ZMfH/GTHx/xmy&#10;pAAApasAAJi2AACLwAAAfsoAAHHVAABl3gAAXvUKAFn8EwBT/B4BTvwnAkr9MANF/TkFQf1ABj7+&#10;SAc7/k8JOP9XCjb/Xgsz/2cMMf9wDS7/fA4s/4kPK/+WECn/pBAo/7QRJ//HESf/4REm//IRJv/2&#10;ESb/9hEm//YRJv/2ESb/9hGnqQAAmbMAAIu+AAB+yQAAcNMAAGTeAABY5wAAUv8JAE3/EQBH/xkB&#10;Q/8iAT7/KgI6/zIDN/85AzP/PwQw/0YFLf9NBSv/VAYo/1sHJv9jByP/bQgh/3kJH/+HCR7/lQod&#10;/6MKHP+xChv/wAsa/9YLGv/fCxr/3wsa/98LGv/fCxr/3wubsQAAjbwAAH7HAABw0gAAY94AAFXk&#10;AABL9QAARv8FAED/DgA7/xQAN/8bATP/IwEv/ykCK/8wAij/NQIl/zsDIv9BAx//RwMd/04DGv9V&#10;BBj/XgQV/2gFE/90BRH/ggUQ/5AGEP+dBg//qQYO/7UGDv+6Bg7/ugYO/7oGDv+6Bg7/ugaOugAA&#10;f8UAAHDRAABi3gAAVOUAAEbrAAA//gAAOf8AADT/CQAv/w4AK/8UACf/GgEj/yEBH/8lARz/KgEZ&#10;/y8BFv80AhT/OgIR/0ACEP9GAg7/TgIM/1YCCf9gAwf/bAME/3gDA/+GAwL/kQMB/50DAf+hAwH/&#10;oQMB/6EDAf+hAwH/oQP/Ni0C/zkuAv8+LgP/QDID/0A4BP8+QQb/PEwI/zpaCv84aAz/NnYO/zWD&#10;D/80jxD/M5kR/zOhEf8zqRL/MrAS/zK3Ev8yvxL/MsgT/zLTE/8y4xP/Mu0T/zL2Ev8z/hL/M/8S&#10;/zP/Ev8z/xH/M/8R/zP/EP8z/xD/M/8Q/zP/EP8z/xD/Ni0C/zssAv9ALAP/Qy8D/0M1BP9CPgb/&#10;QEoI/z5XC/88ZQ3/OnMP/ziAEP83jBH/N5YS/zafE/82pxP/Nq4U/za1FP82vBT/NcUV/zXQFf81&#10;4BX/NusV/zb0Ff82/RT/Nv8U/zb/FP43/xP+Nv8T/Tb/Ev02/xL9Nv8S/Tb/Ev02/xL/NywC/z4q&#10;Av9DKgL/Ri0D/0cyBP9GPAb/RUgI/0NVC/9BYg3/P3AQ/z19Ef88iRP/O5MU/zucFf86pBb/OqsW&#10;/zqyF/86uRf/OcIX/znMF/853Rj/OekY/znzGP86+xj8Ov8X+jr/F/k6/xb4Ov8W+Dr/Ffg6/xX4&#10;Ov8V+Dr/Ffg6/xX/OSsC/0EnAv9GJwL/SikD/0svBP9MOQb/S0UI/0hRC/9GXg7/RGwR/0J5E/9B&#10;hRX/QI8X/0CYGP8/oBj/P6cZ/z6uGv8+thr/Pr4b/z7IG/891hz+PeYc+z7xHPg++hz1Pv8c8z7/&#10;GvI//xnxP/8Z8T//GPE//xjxP/8Y8T//GPE//xj/PSgC/0UkAv9KIwL/TiUD/1EsBP9SNgb/UUEI&#10;/09NDP9MWg//SmcS/0h0Ff9HgBf/RosZ/0WUG/9EnBz/Q6Qd/kOrHv1Csh/8Qrog+kLEIPlC0CH2&#10;QeIh8kLuIu9C+SLtQv8g60P/H+pD/x3pRP8c6ET/G+hE/xvoRP8b6ET/G+hE/xv/QCUC/0ghAv9P&#10;IAL/UyEC/1cpA/9ZMwX/WD4I/1ZJDP9SVRD/UWMU/09vF/5Nexr7S4Yd+UqPH/dJmCH2SJ8i9Eem&#10;JPNHriXxRrYm8Ea/J+9FyyjsRd4p6EXsKeVG+CjiR/8m4Uj/JN9J/yLeSf8g3Un/H91J/x/dSf8f&#10;3Un/H91J/x//QyIC/0weAf9THAL/WR4C/10mA/9fMAT/XzoH/11FC/9aUBD9WF4V+FVqGfVTdh3y&#10;UYAh70+KJO1NkybrTJop6UuiK+dKqSzlSbEu5Ei7L+JIxzHgSNkx3EjqMdhJ9i7US/8r0kz/KdBN&#10;/ybPTv8lzk7/I85O/yPOTv8jzk7/I85O/yP/Rx8B/1AaAf9XGAH/XhwB/2MjAv9mLAT/ZjYG/2RB&#10;CvpiTA/0X1kV71xlG+tZcCDnVnsl5FSEKeFRjS3eUJUw3E+dMtlOpTPWTa010023NtFMwjfPTNE4&#10;zEzmOMlN9DXHT/8xxVH/LsRS/yvDU/8pwlP/J8JT/yfCU/8nwlP/J8JT/yf/ShwB/1QXAf9cFQH/&#10;YxkB/2kgAv9sKQP/bTIF+Ww9CfJpRw7rZlQV5WNgHOBfayLbXHUo1ll/LdJXiDDPVZAzzFSYNspT&#10;oDjHUqc6xVGwO8NQuzzBUMk9v1DfPbxR8Du6U/w3uVX/M7hX/y+3WP8tt1j/K7dY/yu3WP8rt1j/&#10;K7dY/yv/TRoB/1cUAf9gEgH/aBcB/24dAf9yJQL7cy4D8nM4B+lxQw3iblAU22lcHNNlZiTOYnAq&#10;yV96L8ZcgjPDW4o2wFmSOb1Ymju7VqI+uFWrP7ZVtUG0VMJCslTUQrBV6kGuV/k8rln/N61b/zOt&#10;XP8wrV3/Lq1d/y6tXf8urV3/Lq1d/y7/UBcB/1oSAf9kEAD/bRQA/3MaAf93IQH0eSkC6nozBeJ4&#10;PwrZdEwTz3BYHMlrYiTEaGwrv2V1MLtifTW4YIU4tV6NPLJclT6vW51BrVqmQ6tZr0SpWbxFp1jM&#10;RqRY5UakW/ZAo17/O6Nf/zejYP8zo2H/MaNh/zGjYf8xo2H/MaNh/zH/UxUB/10QAP9oDwD/cBIA&#10;/3cWAPt8HAHufyQB5IAtA9p/OwjPekkSx3VUG8FxXyS7bWgrtmpwMbJneTavZYA6q2OIPahhkECm&#10;YJhDo16hRaBeq0eeXbdInF3GSZpc30maX/JEmmL/Pppj/zmbZf82m2X/M5tl/zObZf8zm2X/M5tl&#10;/zP/VRMB/2AOAP9rDgD/dBAA/3sSAPWBFwDohB4A3ocnAdGENwfIf0YRwHtRG7l2WyO0cmUrr29t&#10;MapsdTananw6o2iEPqBmjEGdZJREmmOdR5dip0mVYbJLk2HBTJFh2EyRY+9HkmX9QZJn/zyTaf84&#10;k2r/NZNq/zWTav81k2r/NZNq/zX/VxEB/2MNAP9uDAD/dw4A/38PAPCFEQDjiRYA1osjAcuINQbC&#10;hEMQuoBPGrN7WSOtd2IqqHRqMaNxcTafbnk7nGyBP5hqiEKVaZFFkmeaSI9mo0qNZa9MimW9TYll&#10;0U6JZ+xKimn7Q4tr/z6Mbf86jG7/N4xu/zeMbv83jG7/N4xu/zf/WRAA/2ULAP9xCwD/egsA8YIM&#10;AOiJDQDdjg4Az48gAcaNMga9iUEPtYRNGa6AViKnfF8qonhnMJ11bzaZc3Y6lXF9P5JvhUKObY5G&#10;i2yWSYhqoEuFaqxNg2m6T4FpzE+BauhMg235RYRv/z+FcP87hnH/OIZx/ziGcf84hnH/OIZx/zj/&#10;Ww8A/2cIAP9zCADzfQgA3oYHANmMCQDVkQsAypIeAMGQMAW4jT8OsIhKGKmEVCGigF0pnX1lMJh6&#10;bDWTd3M6j3V7PoxzgkKIcotGhXCUSYJvnkx/bqlOfG23T3ttyVB6buZNfHH4Rn5z/0F/dP89gHX/&#10;OoB1/zqAdf86gHX/OoB1/zr/XQ4A/2oGAP92BgDkgAMA2YkGANKPCADPlAoAxZYbALyULgSzkT0N&#10;q41IF6SIUiCehVsomIFjL5N+ajWOfHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5cqdOdnK1UHRyxlB0&#10;cuNPdnX2R3h3/0J6eP8+e3n/Ont5/zp7ef86e3n/Ont5/zr/XwwA/2wEAPV5AgDegwIA04sFAM2S&#10;BwDJlwgAwJkZALeYLAOvlTsMp5FHFp+NUB+ZiVknk4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFeXqP&#10;SXZ4mUxzd6VOcHeyUG53xFBtd+BPcHn1SHJ7/0N0fP8+dX3/O3V9/zt1ff87dX3/O3V9/zv/YQoA&#10;/28CAOh8AADZhgEAz44EAMiVBgDDmgYAu5wWALOcKgOqmTkLopVFFJuRTh2UjlcmjotfLYmIZjOE&#10;hm04gIR0PXuCe0F3gIRFdH+NSHB9l0ttfKNOanywT2h8wVBnfN1Qan7zSW2A/0Nugf8/b4H/PG+B&#10;/zxvgf88b4H/PG+B/zz/ZAgA/3IAAOF/AADTiQEAypIDAMOYBAC9ngQAtqATAK6gJwKlnTYJnZpD&#10;E5aXTRyPk1UkiZFdK4SOZDF/jGs3eopyO3aIeUByhoJEboWLR2qDlUpngqFNZIKuT2KCv09hgtpP&#10;ZITySWaF/0Nohv8/aob/PGqG/zxqhv88aob/PGqG/zz/ZwQA9nYAANyCAADOjQAAxZUCAL6cAwC3&#10;oQIAr6QRAKikJAKgojQImJ9AEZGcShqKmVMihJdbKX6VYjB5kmk1dZBwOnCPdz5sjX9CaIyJRmWK&#10;k0lhiZ9LXomsTV2JvU5cidZNXorwSGCL/kNii/8/Y4z/PGOM/zxjjP88Y4z/PGOM/zz/agAA5noA&#10;ANWGAADJkQAAwJkBALifAQCwpQAAqKkOAKKpIQGaqDEGk6U+D4ujSBiEoFEgfp5ZJ3icYC1zmmcy&#10;b5huN2qWdTxmlX0/YpSHQ1+SkUZbkp1JWZGrSleRu0tWkdNLV5LvR1qS/UJck/8+XZP/O12T/ztd&#10;k/87XZP/O12T/zv/bgAA4H4AAM6LAADElQAAup0AALGjAACpqQAAoa4LAJuvHQGUri4EjKw7DIWq&#10;RhV+qE4ceKZWI3KkXSptomQvaaFrNGSfczhgnns8XJ2FP1mcj0JVm5xFU5uqR1GbukdQm9FHUZvu&#10;RFOb/EBVm/88Vpv/Olab/zpWm/86Vpv/Olab/zrxdAAA2YMAAMiQAAC+mgAAs6EAAKqnAAChrgAA&#10;l7UGAJK2GACMtSoDhbQ3CX6yQhF3sEwYca5UH2ytWyVnq2IqYqppL16pcTNaqHo3VqeDOlOmjj1Q&#10;pptATaWpQUulukJLptFCS6XtP02l/DxOpP85T6T/N0+k/zdPpP83T6T/N0+k/zfkegAAz4kAAMKV&#10;AAC2nwAArKUAAKKsAACYswAAjrsCAIi9EgCDvSUBfLwzBna7Pw1vukkUarhRGmW3WR9gtmAkXLVn&#10;KVi0byxUs3gwUbOCM02yjTZKspo4SLGoOkayuTpFstE6RrHtOUew/DZHsP80SK//M0iv/zNIr/8z&#10;SK//M0iv/zPbggAAx5AAALucAACuowAApKoAAJmxAACPuQAAhMADAHvGDQB4xh4Ac8YuA23FOghn&#10;xEUOYsNOE13DVhhZwl4dVcFmIVHBbiROwHcoS8CBK0i/jC1Fv5ovQ7+oMUG/ujFBwNIxQb7uMEG9&#10;/S9BvP8uQbz/LUG8/y1BvP8tQbz/LUG8/y3OigAAv5gAALGgAACmqAAAm7AAAJC4AACFvwAAescE&#10;AG/PCQBr0RUAZ9EmAWPRNARe0EAIWdBKDFXPUxBRz1sUTs9jGEvOaxtIznUeRc5/IELOjCJAzpkk&#10;Ps6oJjzOuiY8z9QmPM3vJTvM+yU7y/8lO8r/JTvK/yU7yv8lO8r/JTvK/yXDkwAAtZ4AAKimAACd&#10;rgAAkbYAAIW/AAB5xwAAb84EAGTWCQBe3hEAW94gAFfeLQJT3zoEUN9EBkzfTglJ31cMRt9fD0Pf&#10;aBFB33ETPt98FTzfiRc64JYZOOClGjfgtxo24c0aNt/sGjXe+Ro03f8bNNz/GzTc/xs03P8bNNz/&#10;GzTc/xu5nAAAqqQAAJ6rAACStQAAhb4AAHnHAABtzwAAYtYDAFjhCABV6hMAUesgAE3rKwFJ6zUC&#10;Rew+BELsRwU/7E8HPe1YCTrtYAo47WoMNu50DTPugA4y7o4PMO+dEC7vrREt8MARLfDeESzu8REs&#10;7P4RLOv/ECzr/xAs6/8QLOv/ECzr/xCtogAAoKkAAJOzAACGvQAAecYAAGzPAABg2AAAVd4AAE7z&#10;CgBK9xMARvgdAEP4JwE/+DACO/k4Ajj5QAM1+kcEM/pPBTD7VwUu+18GK/xpByn8dAgn/IIJJf2Q&#10;CST9oAoj/rAKIv7ECyH/4Ash/fIKIPz8CiD8/Aog/PwKIPz8CiD8/AqipwAAlbEAAIe7AAB5xgAA&#10;bM8AAF/ZAABS3wAASOgAAEP/CAA//xAAO/8ZADf/IQA0/ykBMP8wAS3/NwIq/z4CJ/9EAiX/SwMi&#10;/1MDIP9cAx3/ZgQb/3IEGf+ABRf/jwUW/58GFf+vBhT/wAYU/9YGE//pBhP/6QYT/+kGE//pBhP/&#10;6QaXrwAAiLoAAHrFAABszwAAXtoAAFDgAABE5gAAPPUAADf/BAAz/w0AL/8TACv/GgAo/yEAJf8n&#10;ASH/LQEe/zIBG/84ARn/PwEW/0YCFP9NAhH/VgIQ/2ACDv9sAgz/ewML/4sDCv+aAwr/qAMJ/7UD&#10;CP/CAwj/wgMI/8IDCP/CAwj/wgOKuAAAe8MAAGzOAABe2wAAT+IAAELnAAA27AAAMf8AACz/AAAn&#10;/wcAI/8OACD/EgAc/xgAGP8dABX/IQAS/yYAEP8sAQ7/MQEN/zcBCv8+AQj/RgEF/08BAf9ZAQD/&#10;ZgEA/3QBAP+CAgD/kAIA/5wCAP+mAgD/pgIA/6YCAP+mAgD/pgL/Li8C/zMsAv83LQL/ODAC/zc2&#10;A/80PwT/MUsG/y9YB/8sZgj/KnQJ/ymBCv8ojQv/KJcL/yifC/8opgz/J60M/ye0DP8nuwz/J8QM&#10;/yfODP8o3gv/KOkL/yjzC/8o+wv/KP8K/yn/Cv8p/wr/Kf8K/yj/Cv8o/wr/KP8K/yj/Cv8o/wr/&#10;MC0C/zYqAv85KgL/Oy4C/zo0A/84PAT/NkkG/zNWB/8xYwn/L3EK/y1+C/8tigz/LJQM/yycDf8s&#10;pA3/LKsN/yyxDf8suQ3/K8EN/yzLDf8s2g3/LOcN/yzxDf8s+g3/LP8M/i3/DP0t/wz9Lf8M/Sz/&#10;C/0s/wv9LP8L/Sz/C/0s/wv/MisB/zkoAv89KAL/PyoC/z4wA/89OgT/PEYG/zlTCP83YAn/NW0L&#10;/zN6DP8yhg3/MZAO/zGZDv8xoQ//MagP/zCuD/8wtQ//ML0Q/zDHEP8w1BD/MOQQ/zHvEP4x+Q/7&#10;Mf8P+TH/D/gx/w73Mf8O9zH/DvYx/w72Mf8O9jH/DvYx/w7/NSgB/zwlAf9AJAL/QycC/0MsA/9E&#10;NwT/QkMG/0BPCP89XAr/O2kM/zl2Df84gg//N4wQ/zeVEf82nRH/NqQS/zarEv82shP/NboT/zXD&#10;E/81zxP8NeET+TbtE/Y29xPzNv8T8Tb/EvA2/xLwN/8R7zf/Ee83/xDvN/8Q7zf/EO83/xD/OSUB&#10;/0AhAf9FIAH/RyIC/0kpAv9KNAT/ST8F/0ZLCP9EWAr/QmUN/0BxD/8+fRH/PYcS/z2RFP48mRX9&#10;PKAV/DunFvo7rhf5O7YX+Du/F/Y7yhj0O9wY8DvqGO079hjqO/8X6Dz/F+c8/xbmPf8V5T3/FOU9&#10;/xTlPf8U5T3/FOU9/xT/PSIB/0QeAf9JHAH/TR4B/1AmAv9RMAP/UDsF/05GCP9LUwv/SGAO/0Zs&#10;EftFeBP4RIIV9kOMF/RClBjzQZwZ8UGjG+9AqhvuQLIc7T+7Hes/xh7pP9Ue5T/oH+JA9B7fQP4d&#10;3UH/G9tC/xrZQv8Y2EL/F9hC/xfYQv8X2EL/F9hC/xf/QB8B/0gaAf9OGAH/UhsB/1YjAv9YLAP/&#10;VzcE/1VCB/9STQv5UFoO9U1nEvFMchbuSn0Y60iGG+lHjx3nRpcf5UWeIONEpiLhRK4j4EO3JN5D&#10;wiXcQ9Am10PlJtNE8yTQRf4izUb/IMxH/x7KR/8cyUj/G8lI/xvJSP8byUj/G8lI/xv/RBsB/0wW&#10;Af9SFAH/WBgB/10fAf9fKAL/XjID/V09BvZaSQrwV1UP6lViE+ZSbRjiUHcc306BH9xMiiLZS5Ik&#10;1UqaJtNJoSjRSakpz0iyKs1IvCvLSMksyEjfLMVI7yvCSvwowEv/Jb9M/yK+Tf8gvU3/H71N/x69&#10;Tf8evU3/Hr1N/x7/RxgB/08TAf9WEQD/XhUA/2IcAf9lJAH+ZS0C9GQ4Be1hQwnmX1EO4FxdFNpY&#10;aBrUVnIe0FR7IsxShCbKUIwox0+UKsVOmyzDTqMuwU2sL79MtjC9TMIxu0zTMrhM6TG2TvgttFD/&#10;KrNR/yezUv8kslL/IrJS/yKyUv8islL/IrJS/yL/ShUB/1MRAP9bDwD/YhIA/2gXAP9qHwH2aygB&#10;7GsyA+RpPgfcZkwN02JYFM1fYxvIXG0gxFp2JMFYfii+VoYru1WOLrlTljC2Up4ytFKmM7JRsDWw&#10;Ubw2rlDLN6xQ4zeqUvQzqVT/LqhW/yuoV/8oqFf/JahX/yWoV/8lqFf/JahX/yX/TRMA/1YOAP9f&#10;DQD/ZxAA/2wTAPtwGQDvcSIB5HEsAttwOgXRbEgMyWhUFMNlXxu+Ymghul9xJrZdeSqzW4EtsFqJ&#10;MK5YkTOrV5k1qVahN6dWqzilVbY6o1XFO6FV3TufVvA3n1j+Mp9a/y6eW/8rnlz/KJ5c/yieXP8o&#10;nlz/KJ5c/yj/UBEA/1kMAP9jDAD/aw0A/3AQAPV0EwDodhoA3XclAdF2NgTIckQMwW5QFLtrWxu2&#10;Z2QhsWVtJ61idSuqYHwvp1+EMqRdjDSiXJQ3n1udOZ1apjuaWbE9mFm/PpdZ0z6VWuw7lV37NZZe&#10;/zGWX/8tlmD/KpZg/yqWYP8qlmD/KpZg/yr/Ug8A/1wKAP9mCQD/bgoA9nQMAO94DgDhexIA1Hwg&#10;AMp7MwTBd0ELunRNE7RwWBuubGEhqWppJ6ZncSuiZXgvn2SAM5xiiDaZYZA4ll+ZO5Reoj2RXq0/&#10;j127QI1dzUGMXug/jWH5OI1i/zOOZP8wjmT/LI5l/yyOZf8sjmX/LI5l/yz/VQ4A/18GAP9pBgD0&#10;cgYA4ngGANt8CQDZfwwAzYEdAMR/MAO7fD8KtHhLEq11VRqocV4ho25mJp9sbiubanUvmGh9M5Vn&#10;hDaSZYw5j2SVPIxjnz6JYqpAh2G3QoVhyUKEYuRBhWT3O4Zm/zWHZ/8xh2j/Lodp/y2Haf8th2n/&#10;LYdp/y3/VwwA/2EEAP5sAwDkdQEA23sFANOACADQgwoAx4UaAL6ELQO2gTwJr31IEqh5Uhmidlsg&#10;nXNjJplwayuVbnIvkW15M45rgTaLaYk6iGiSPIVnnD+CZqdBgGa0Q35mxUR8ZuFDfmj1PH9q/zeA&#10;a/8zgWz/L4Fs/y+BbP8vgWz/L4Fs/y//WQsA/2MBAPRvAADfeAAA1H8EAM6DBgDKhwgAwogYALmH&#10;KwKxhToIqoFGEaN+UBidelkfmHdhJZN1aCqPc28vi3F3M4hvfjaFboY6gmyPPX9rmUB8aqVCeWqx&#10;RHdqwkR2at1EeGzzPnlu/zh6b/80e3D/MHxw/zB8cP8wfHD/MHxw/zD/WwgA/2YAAOdyAADaewAA&#10;z4IDAMmHBQDEigYAvIwVALSLKAKsiTgHpYVEEJ6CThiYf1cek3xfJI55ZiqKd20uhnV0MoJ0fDZ/&#10;coQ5fHGNPXlwl0B2b6JCc26vRHFuwEVwbtlFcnDxP3Ny/zl1c/81dnT/MXZ0/zF2dP8xdnT/MXZ0&#10;/zH/XQYA/2kAAOJ0AADUfQAAy4UCAMSKBAC/jQUAt48TALCPJgGojTUHoIpCDpqGTBaTg1UdjoFd&#10;JIl+ZCmFfGstgXpyMn14eTV6d4I5dnaLPHN1lUBwdKBCbXOtRGtzvUVqc9VFbHTvQG52/jpvd/82&#10;cXj/MnF4/zFxeP8xcXj/MXF4/zH/XwIA92wAAN53AADQgQAAx4gBAMCNAwC5kQMAspMRAKuTIwGj&#10;kTMGnI5ADZWLShWPiFMciYZbIoSDYiiAgWktfH9wMXh+dzV0fIA4cXuJPG56kz9reZ5CaHirRGZ4&#10;u0VkeNFFZnnuQGh7/Tpqe/82a3z/Mmt8/zJrfP8ya3z/Mmt8/zL/YQAA6m8AANl6AADMhAAAw4sA&#10;ALuRAQC0lQEArJcOAKWXIQGeljEFl5M+DJCQSBSKjlEbhItZIX+JYCd7h2crd4VuMHOEdTRvgn03&#10;a4GHO2iAkT5lf5xBYn6pQ2B+uURffs9EYH/sQGKA/DpkgP82ZYH/M2aB/zJmgf8yZoH/MmaB/zL/&#10;ZAAA5XIAANN+AADHhwAAvo8AALaVAACumQAAppsMAKCcHgCZmy4Ekpk7CouWRhKFlE8Zf5FXH3qP&#10;XiV1jmUqcYxsLm2KczJpiXs2ZoiEOWKGjz1fhZo/XIWoQVqFt0JZhcxCWoXqP1yG+zpehv82X4f/&#10;Ml+H/zJfh/8yX4f/Ml+H/zL9aAAA4HYAAM2CAADCjAAAuZMAALCZAAConQAAn6AJAJmhGgCToCsD&#10;jJ84CIWdQxB/mkwXeZhUHXSXXCJwlWMna5NqLGeScTBkkXkzYI+CN1yOjTpZjZk9V42mP1SNtkBT&#10;jctAVI3pPVaN+jlXjf81WY7/MlmO/zFZjv8xWY7/MVmO/zHtbQAA2XsAAMiHAAC9kAAAtJgAAKqd&#10;AAChoQAAl6YEAJGnFQCMpycChaY1Bn+kQA15okoUc6BSGm6fWR9pnWAkZZxnKGGbbyxemncwWpiA&#10;M1aXizZTl5c5UZalO0+WtDxOlsk8TpboOk+W+TZRlv8zUpb/MFKW/zBSlv8wUpb/MFKW/zDmcgAA&#10;0IAAAMKMAAC4lgAArZwAAKOhAACZpgAAjq0AAIiuEQCDriIBfa0xBHesPQpyqkcQbKlPFmeoVxtj&#10;p14fX6ZlJFukbSdYpHUrVKN/LlGiiTFOoZY0S6GkNkmhtDZIocg3SKDnNUmg+TJKn/8wS5//Lkuf&#10;/y1Ln/8tS5//LUuf/y3deQAAyYYAALySAACxmgAApqAAAJymAACRrAAAhrIAAH22DQB5th0AdbYs&#10;Am+1OQZqtEMLZbNMEWCyVBZcsVsaWLBjHlWvayFRr3MlTq59KEutiCpIrZUtRa2jLkStsy9Drcgv&#10;QqznL0Or+S1Eq/8rRKr/KUSq/ylEqv8pRKr/KUSq/ynRgAAAwY0AALWYAACpnwAAnqUAAJOsAACI&#10;sgAAfbgAAHG+BgBuvxUAar8mAWa/MwNhvj8HXb5IC1m9UQ9VvVkTUbxgF068aBpLu3EdSLt7H0W6&#10;hyJCupQkQLqiJj66syY9usgmPbroJj24+SU9t/8kPbb/Iz22/yM9tv8jPbb/Iz22/yPHiAAAuZUA&#10;AKydAAChpAAAlqsAAIqyAAB/uQAAc78BAGjGBQBgyg4AXsodAFvKLAFXyjgDVMpDBVDKTAhNyVUL&#10;SsldDkfJZhFEyW8UQcl5Fj/IhRg8yJMaOsiiGznJsxw4yckcOMjoHDfH+Rw3xf8cNsT/HDbE/xw2&#10;xP8cNsT/HDbE/xy+kQAAsJsAAKSjAACYqgAAjLIAAIC5AAB0wAAAaMcAAF3NBQBT0woAT9cSAE3Y&#10;IgBL2DAASdg8AkbYRgNE2U8EQdlYBj/ZYQg82WsKOtl2DDfZgg412pAPNNqgEDLasREx28cRMdrn&#10;ETDY9hIw1v8TL9T/Ey/U/xMv1P8TL9T/Ey/U/xOzmgAApqEAAJqpAACNsQAAgLoAAHTBAABoyQAA&#10;XM8AAFLVAwBI3AgAReUSAEPlHgBB5ioAPuY1ATvnPgE550cCN+dQAzToWQQy6GIFMOhtBi7peQcs&#10;6YcIK+qWCSnqpwoo6roKJ+vWCifp8Aon5/0JJub/Cibm/wom5v8KJub/Cibm/wqooAAAnKcAAI+w&#10;AACCuQAAdMIAAGjKAABb0QAAT9cAAEXdAAA+7gkAPPIRADnzGwA28yUANPQuADH0NwEu9T8BLPVH&#10;ASn2TwIn9lcCJfdhAyP3bAMh+HoEH/iJBB75mgUc+asFG/rABRr63gUa+fIFGvf9BRn2/wUZ9v8F&#10;Gfb/BRn2/wWepgAAka8AAIO5AAB1wgAAZ8sAAFrTAABN2gAAQt8AADjlAAA1+wcAMf8PAC7/FgAr&#10;/x8AKf8mACX/LQAj/zQAIP87AR7/QwEb/0sBGf9TARb/XQIU/2oCEv94AhH/iAIQ/5oCEP+rAw7/&#10;vgMO/9UDDv/tAw7/8AMO//ADDv/wAw7/8AOTrgAAhLgAAHbCAABnzAAAWtUAAEzcAAA/4QAANeYA&#10;AC30AAAq/wIAJv8LACP/EQAg/xcAHf8dABn/IwAW/ykAFP8vABL/NQAQ/z0ADv9FAQz/TgEK/1gB&#10;B/9lAQX/dAED/4UBAv+WAQH/pgEA/7UBAP/GAQD/ygEA/8oBAP/KAQD/ygGGtwAAd8EAAGjMAABa&#10;1wAAS94AAD7kAAAy6QAAJ+0AACP/AAAf/wAAG/8FABf/DAAU/xAAEf8UAA//GAAN/x0AC/8iAAj/&#10;KAAF/y4AAv81AAD/PQAA/0cAAP9SAAD/XgAA/20AAP9+AQD/jgEA/5sBAP+pAQD/qwEA/6sBAP+r&#10;AQD/qwH/Ki0B/y4rAf8wKwH/MC4C/y41Av8pPQP/JUkE/yNXBP8hZAX/H3IG/x1/Bv8digb/HZQG&#10;/x2cB/8cowf/HKoH/xyxB/8cuAb/HL8G/xzJBv8c1gb/HeUG/x3vBv8d+QX/Hf8F/x3/Bf8d/wX/&#10;Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/LCsB/zAoAf8zKAH/MysC/zExAv8tOgP/K0cE/yhUBf8m&#10;YQX/JG8G/yJ8B/8ihwf/IpEH/yGZB/8hoQj/IacI/yGuCP8htQj/IbwI/yHGB/8h0Qf/IeIH/yLt&#10;B/8i9wf/Iv8G/SL/Bvwi/wb8Iv8G/CL/Bvsi/wb7Iv8G+yL/Bvsi/wb/LigB/zMlAf82JQH/NycB&#10;/zUtAv80OAP/MkQE/y9RBf8sXgb/KmsH/yl3B/8ogwj/J40I/yeWCf8nnQn/J6QJ/yerCf8nsgn/&#10;J7kJ/yfCCf8nzQn/J94J/yfrCfwn9gj5KP4I9yj/CPYo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo&#10;/wj/MiUB/zciAf86IQH/OyMB/zspAv87NAL/OUAE/zZNBf80Wgb/MWYH/zBzCP8ufwn/LokK/y6S&#10;Cv8tmQv/LaEL/y2nC/8trgv/LbUM/y2+DP4tyQz7LdkM+C3oC/Qu9AvxLv4L7y7/C+4u/wvtLv8L&#10;7C7/Cuwu/wrsLv8K7C7/Cuwu/wr/NSIB/zseAf8/HQH/QB8B/0ImAf9CMQL/QDwD/z5IBf87VQb/&#10;OWII/zduCv82eQv/NYQM/TSNDfw0lQ36NJwO+TOjDvczqg/2M7IP9TO6D/MzxQ/yM9IP7jPlD+o0&#10;8g/nNP0P5TT/D+Q0/w7iNf8O4jX/DeE1/w3hNf8N4TX/DeE1/w3/OR4B/z8aAf9DGAH/RhoB/0kj&#10;Af9JLQL/SDgD/0VEBf9DUAf/QF0J+z5pC/g9dA31PH8O8zuID/E7kBDvOpgR7TqfEuw5phPqOa4T&#10;6Tm2FOc5wRTmOc4V4jnjFd458RXbOvwU2Dr/E9U7/xLTO/8S0jv/EdI7/xDSO/8Q0jv/ENI7/xD/&#10;PRsB/0MWAP9IFAD/TBcB/08fAf9QKAH/TzMC/00/BPtKSgb1R1cJ8UZkDO1Ebw7pQ3kR50KDE+RB&#10;ixTiQJMW4D+bF98/ohjdPqoZ2z6zGtg+vRrWPsob0j7fG84+7xvLP/sayUD/GMdA/xfGQf8VxUH/&#10;FMRB/xTEQf8UxEH/FMRB/xT/QRcA/0cSAP9MEAD/UhQA/1YbAP9XJAH/Vi4C+FQ5A/FRRQbrT1IJ&#10;5k1eDOFLaRDdSXQT2Uh9FtVGhhjSRY4a0EWWHM5EnR3MRKUeykOtH8hDtiDGQ8MhxUPTIcFD6SG+&#10;RPcfvEX/HbpG/xu5R/8ZuEf/GLhH/xe4R/8XuEf/F7hH/xf/RBQA/0sQAP9RDgD/VxEA/1sWAP9d&#10;HgD5XSgB71szAudZPwTgV00I2lRZDdNSZBLOUG4Wyk53GcdMgBzFS4gewkqQIMBKlyG+SZ8jvEin&#10;JLpIsCW4SLwmt0jLJ7RH4yeySfMlsEr/Iq5L/x+uTP8drUz/G61N/xqtTf8arU3/Gq1N/xr/RxEA&#10;/08NAP9WDAD/XA4A/2ASAP1iGADwYyEA5mIsAd5gOgPUXkgHzVtUDcdYXxPDVmkXv1RyG7xSeh65&#10;UYIhtlCKI7RPkSWyTpknsE2iKK5NqyqsTLYrqkzELKhM2yymTe8qpE/9JqRQ/yOjUf8go1L/HqJS&#10;/x2iUv8dolL/HaJS/x3/Sg8A/1IKAP9aCQD/YAsA/2UOAPVnEQDoaBgA3WckANJmNQLKZEQHw2FQ&#10;Db1eWxO5XGQYtVptHLFYdSCuV30jrFWEJalUjCinU5QqpVKdLKNSpi2hUbEvn1G+MJ1R0TCbUeov&#10;mlP6KppV/yaZVv8jmVb/IZlX/x+ZV/8fmVf/H5lX/x//TQ0A/1UGAP9dBQD7ZAcA72kJAOlrDADh&#10;bBAA020eAMlsMQLCakAHu2dMDbVkVxOwYWAZrF9pHahdcSGlXHgkolqAJ6BZhyqdWJAsm1eYLplW&#10;ojCWVawylFW5M5NVyjORVeUzkVf3LZFZ/ymRWv8lkVv/I5Fb/yGRW/8hkVv/IZFb/yH/TwsA/1cC&#10;AP9hAgDqaAEA3m0EANhwCADVcAsAy3IbAMJxLgK6bz0GtGxJDa5pVBOpZ10ZpGRlHaFibSGdYXQl&#10;ml98KJhegyuVXYstkluUMJBbnjKNWqg0i1m1NYpZxjaIWeE2iFz0MIhd/yuJXv8oiV//JYlf/yOJ&#10;X/8jiV//I4lf/yP/UQkA/1oAAPVkAADgbAAA13EDANB0BgDNdQkAxHYXALx2KgG0dDoFrnFGDKdu&#10;URKia1oYnmliHZpnaSGWZXElk2R4KJBigCuNYYgui2CRMYhfmjOGXqU1g16yN4JewjeAXtw4gF/y&#10;M4Fh/y2CYv8pgmP/JoJk/yWCZP8lgmT/JYJk/yX/UwYA/10AAOdnAADbbwAA0HQCAMp4BQDGeQcA&#10;vnoVALZ6KAGveDcFqHZEC6JzThKccFcYmG1fHZRrZyGQam4ljWh1KIpnfSuHZYUuhGSOMYFjlzR/&#10;YqI2fGKvOHpivjl5YtU5eWPvNHpl/i97Zv8rfGf/KHxn/yZ8Z/8mfGf/Jnxn/yb/VQMA/2AAAONq&#10;AADVcgAAzHgBAMV7AwDAfQUAuX4SALF+JQGqfTUEo3pBCp13TBGXdFUXknJdHI5wZCCKbmskh2xy&#10;KIRreiuBaoIufmmLMXtnlTR4Z6A2dmasOHRmvDlzZtE6c2ftNnRp/TB1av8sdmv/KXdr/yd3a/8n&#10;d2v/J3dr/yf/VwAA9mMAAN9tAADRdQAAyHsAAMF/AgC7gAMAtIEQAKyCIwGlgTIEnn4/CZh7ShCS&#10;eVMWjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXVskjRza543cGqqOW5quTptas46bWvrN29t&#10;/DFwbv8tcW7/KnFv/yhxb/8ocW//KHFv/yj/WQAA62UAANtwAADNeAAAxH4AALyCAQC2hAEAroUO&#10;AKeGIACghTADmoI9CJOASA+OfVEViXtZGoR5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJw3&#10;am+oOWhvtzpnb8s6Z3DpN2lx+jJrcv8tbHP/Kmxz/yhsc/8obHP/KGxz/yj/XAAA52gAANVzAADJ&#10;ewAAwIIAALiGAACxiAAAqYkNAKKKHQCciS4ClYc7B4+FRQ6Jgk8UhIBXGX9+Xh57fGUieHtsJnR5&#10;cypxeHstbneEMGt2jjNodZo2ZXSmOGN0tTlhdMk6YXTnOGN2+TJldv8uZnf/K2d3/ylnd/8pZ3f/&#10;KWd3/yn/XwAA42wAANB2AADFfwAAvIUAALSKAACsjAAAo44KAJ2OGgCXjisCkIw4BoqKQwyEh0wS&#10;f4VVGHqEXB12gmMhc4BqJW9/cSlsfnksaH2CL2V8jDJie5g1X3qkN116szhcesc5XHrlN157+DJf&#10;e/8uYHz/K2F8/ylhfP8pYXz/KWF8/yn1YgAA3m8AAMx6AADAgwAAt4kAAK+OAACmkQAAnZIGAJeT&#10;FwCRkygBi5I2BYWQQQt/jkoReoxSFnWKWhtxiGEfbYdoI2qGbydmhHcrY4OALmCCijFdgZY0WoGj&#10;NliAsjdWgMU3VoDjNliB9zFZgf8tW4L/KluC/ylbgv8pW4L/KVuC/ynsZgAA2HMAAMd+AAC8hwAA&#10;s44AAKmSAACglQAAlpgBAJCZEwCKmSQBhZgyBH+WPgl5lEgOdJNQFG+RVxlrkF4daI5lIWSNbSVg&#10;jHUoXYt+K1qKiC5XiZQxVImhM1KIsDRRiMM1UIjiNFKI9jBTiP8sVIj/KVWI/yhViP8oVYj/KFWI&#10;/yjmawAA0HgAAMKDAAC3jAAArZIAAKOWAACamgAAjp4AAIefEACDnyAAfp8vAnidOwdznEUMbptN&#10;EWmZVRZlmFwaYZdjHl6WaiFblXIlV5R8KFSThitRkpIuTpKgMEySrzFLksIxSpHgMUyR9S1Nkf8q&#10;TpD/KE6Q/yZOkP8mTpD/Jk6Q/ybecAAAyX0AALyJAACykgAAp5cAAJ2bAACTnwAAhqQAAH6mDAB6&#10;phsAdaYqAXCmNwRspUEJZ6NKDWOiUhJfoVkWW6FhGVigaB1Un3AgUZ56I06dhCZLnZEpSJyeKkac&#10;rixFnMEsRZzfK0Wb9ClGmv8nR5r/JUea/yRHmv8kR5r/JEea/yTUdwAAwoQAALaPAACrlgAAoZwA&#10;AJagAACLpQAAf6oAAHSuBQBvrxQAbK8kAGivMgJkrj0FX61GCVusTw1YrFYRVKteFFGqZhdOqm4a&#10;S6l4HUipgyBFqI8iQ6idJEGorSVAqMAlP6jfJT+m9CNApf8iQKX/IUCk/yBApP8gQKT/IECk/yDK&#10;fgAAu4sAAK+VAACkmwAAmaEAAI6mAACCrAAAd7EAAGq2AABjuA4AYbgdAF64LAFauDgCV7hCBVO4&#10;SwhQt1MLTbdbDkq2YxBHtmsTRLV1FkK1gRg/tY4aPbWcHDu1rBw6tcAdObXfHDmz9Bw5sv8cObH/&#10;Gzmw/xs5sP8bObD/Gzmw/xvBhgAAtJMAAKeaAACcoAAAkacAAIWtAAB5swAAbbgAAGK9AQBWwgcA&#10;U8MUAFLDIwBQxDABTcQ7AkrERQNHxE4FRcRXB0LDXwlAw2gLPcNyDTvDfg84w4wRNsObEjXDqxMz&#10;w8ATM8PgEzPB9RMywP8UMr//FDG+/xQxvv8UMb7/FDG+/xS4kAAAq5kAAJ+gAACTpwAAh64AAHu0&#10;AABuuwAAY8AAAFjFAQBNygUARM8MAEPQFwBC0CUAQNAyAD/RPQE90UcBO9FQAjnSWQM20mMENNJu&#10;BTLSegcw0ogILtKYCS3TqQks074KLNPfCSvR8woqz/4LKc7/DCnN/w0pzf8NKc3/DSnN/w2umAAA&#10;op8AAJamAACJrgAAfLYAAG+9AABjwwAAV8gAAEzNAABC0gMAOdkJADXfEAA03xsAMuAnADHhMgAw&#10;4T0ALuJHAC3iUAEr4loBKuNlAijjcQIm5H8DJeSPAyPloQQi5bQEIeXNBCDk7AQg4vsEH+H/BR/g&#10;/wUf4P8FH+D/BR/g/wWkngAAmKUAAIuuAAB9tgAAcL4AAGPGAABWywAAS9AAAEDVAAA23AAAL+UH&#10;AC3tEAAr7hgAKe4iACfvKwAl7zQAI/A8ACHwRQAf8U4AHfJYARvyZAEZ83EBGPOBARf0kgIV9KUC&#10;FPW6AhP11gIT9O8CEvL8AhLw/wIS8P8CEvD/AhLw/wKapAAAja0AAH+2AABxvwAAY8cAAFbOAABJ&#10;0wAAPdoAADPfAAAq4wAAJvQFACT7DQAh/BMAHv0bABz9IgAZ/ikAF/4xABX/OQAT/0EAEf9KABD/&#10;VQAO/2EADP9vAQz/gAEK/5MBCf+mAQj/ugEH/9QBB//rAQb/9gEG//YBBv/2AQb/9gGPrAAAgLYA&#10;AHK/AABjyQAAVtEAAEjYAAA73QAAMOIAACbmAAAf8AAAHP8AABn/CQAW/w4AFP8TABH/GQAP/x4A&#10;Df8kAAv/KwAJ/zIABv87AAP/RAAA/08AAP9cAAD/awAA/30AAP+QAAD/owAA/7QAAP/GAAD/1gAA&#10;/9YAAP/WAAD/1gCCtQAAc78AAGTJAABW0wAAR9sAADrgAAAu5QAAI+kAABrtAAAV/QAAEv8AABD/&#10;AgAO/wkAC/8NAAj/EAAE/xMAAf8YAAD/HgAA/yQAAP8rAAD/MwAA/z0AAP9JAAD/VgAA/2YAAP94&#10;AAD/igAA/5sAAP+oAAD/sQAA/7EAAP+xAAD/sQD/JSsB/ygpAf8pKQH/KCwB/yMyAf8eOwL/GkcC&#10;/xdVA/8VYgP/E3AD/xJ8A/8ShwP/EpED/xKZA/8SoAP/EqcD/xKtA/8RtAP/EbsD/xHEA/8RzgP/&#10;Ed8D/xHrAv8S9gL/Ev4C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/KCkB/ysmAf8s&#10;JgH/KykB/ygvAf8iOAL/IEQC/x1SA/8bXwP/GGwD/xd5BP8XhAT/F44E/xeWBP8WnQT/FqQE/xaq&#10;BP8WsQT/FrgE/xbAA/8WygP/FtsD/xboA/8X9AP/F/0D/Bf/AvsX/wP7F/8D+hf/A/oX/wP6F/8D&#10;+hf/A/oX/wP/KiYB/y4jAf8vIgH/LyUB/ywrAf8qNQL/J0EC/yROA/8iWwP/IGgE/x50BP8dgAT/&#10;HYoE/x2SBf8dmgX/HaEF/x2nBf8drQX/HbQE/x29BP8dxwT/HdQE/h3mBPsd8gT3HvsD9R7/BPQe&#10;/wTzHv8E8x7/BPIe/wTyHv8E8h7/BPIe/wT/LiIB/zIfAf80HgH/MyAB/zImAf8yMgH/Lz4C/yxK&#10;A/8qVwP/J2QE/yZwBf8lewX/JIUF/ySOBv8klgb/JJ0G/ySjBv8kqgb9JLEG/CS5Bvskwwb5JM8G&#10;9iTjBvIk8AXuJfoF7SX/Busl/wbqJf8G6SX/Bukl/wbpJf8G6SX/Bukl/wb/Mh4B/zYbAP84GQD/&#10;OBsB/zojAf85LQH/ODoC/zVGA/8yUgT/MF8E/y5rBf8tdgb9LIAH+iyJB/krkQf3K5kI9SufCPQr&#10;pgjzK60I8Su1CPArvwjuK8sI6yvfCOcs7gjkLPoI4iz/CeAs/wneLP8I3iz/CN0s/wjdLP8I3Sz/&#10;CN0s/wj/NRoA/zoWAP89FAD/PxcA/0EfAP9BKQH/QDQB/z1BAv86TQP8OFoF+DZlBvQ1cQfxNHsI&#10;7zOECe0zjQnrMpQK6TKbCugyogvmMqoL5DKyDOMyuwzhMsgM3zLcDNoy7A3VM/gN0jP/DdAz/wzO&#10;M/8MzTT/C8w0/wvMNP8LzDT/C8w0/wv/ORYA/z4SAP9BEAD/RRMA/0gbAP9IJAD/Ry8B/kQ7AvdC&#10;RwPxP1QF7D5gBug8awjlO3YJ4jt/C+A6iAzdOZAN2zmXDtk4ng/WOKYQ1DiuEdI4txHQOMMSzjjT&#10;Eso46BLHOfcSxDn/EcI6/xDBOv8PwDr/Dr86/w6/Ov8Ovzr/Dr86/w7/PRMA/0IPAP9GDQD/SxAA&#10;/04WAP9PHwD9TikB9Ew0AexIQQLmR04E4EVbBttEZgnWQnAM0kF5Ds9AghDNQIoRyj+RE8k/mRTH&#10;PqAVxT6oFsM+sRfBPrwXwD7LGL0+4hi6PvIXtz//FrVA/xS0QP8Ts0H/EbNB/xCzQf8Qs0H/ELNB&#10;/xD/QBAA/0YMAP9LCgD/UQ0A/1MRAP9UGADzVCIA6VItAeFQOwHaT0kD0k1VB8xLYAvISWoOxUhz&#10;EcJHexO/RoMVvUWLF7tFkxi5RJoZt0OiGrVDqxu0Q7YcskPEHbBD2R6tQ+0dq0X8GqlF/xioRv8W&#10;qEb/FadH/xOnR/8Tp0f/E6dH/xP/RA4A/0oIAP9QBgD/VQoA/1gNAPdZEQDqWBgA31ckANRXNQHM&#10;VUQExlRQCMFSWwy9UGUQuU5tE7ZNdha0TH0YsUuFGq9KjRutSZUdq0mdHqlIpiCnSLAhpUi9IqRI&#10;zyKhSOgioEn4Hp9L/xueS/8ZnUz/F51M/xadTP8WnUz/Fp1M/xb/RwsA/00CAP9UAgD3WgQA610H&#10;AOddCwDhXBAA010eAMpdMAHDXD8EvVpMCLdYVwyzVmARr1RpFKxTcRepUXgap1CAHKRPhx6iT48g&#10;oE6YIZ5NoSOcTaskmk24JZlMyCaWTOImlU71IpRP/x+UUP8clFH/GpRR/xiUUf8YlFH/GJRR/xj/&#10;SQgA/1AAAPtYAADlXgAA3WIDANZjBwDUYQoAymIZAMJjLAG7YjsDtGBICK9dUwyqW1wRplpkFaNY&#10;bBigV3QbnVV7HZtUgyCZVIsillOTJJRSnSWSUacnkFGzKI5RwymNUd0qjFLyJotU/yKLVf8ei1b/&#10;HItW/xqLVv8ai1b/GotW/xr/TAQA/1MAAOxcAADfYgAA1GYBAM5oBQDLZwgAwmcWALpoKAGzZzgD&#10;rWVFB6hjUAyjYVkRn19hFZtdaBiYXHAblVp3HpNZfyGQWIcjjlePJYxXmSeJVqMph1avKoVVvyuE&#10;VtUsg1fvKYNY/iSDWf8ghFr/HoRa/xyEWv8chFr/HIRa/xz/TgEA/1cAAOVfAADYZgAAzmoAAMds&#10;AwDDawUAvGwSALRtJQCtbDUDp2pCB6FnTQycZVYRmGNeFZRiZRiRYGwbjl90HoxeeyGJXYMkhlyM&#10;JoRblSiBWqAqf1qsLH1auy18Ws8ue1vsK3xc/CZ8Xf8ifV7/H31e/x19Xv8dfV7/HX1e/x3/UAAA&#10;9VkAAOFjAADSagAAyW4AAMJwAQC9cAMAtnAQAK5xIgCocDICoW4/BpxsSguXalMQkmhbFI5mYhiL&#10;ZWkbiGNwHoVieCGCYYAkgGCJJn1fkil7Xp0reF6pLXZeuC51XswvdF7pLXVg+id2Yf8jd2L/IHdi&#10;/x53Yv8ed2L/Hndi/x7/UgAA7FwAANxmAADObQAAxHIAAL10AAC3dAEAsHQOAKl1HwCidC8CnHI9&#10;BZdwRwqRblEPjWxZFIlqYBeFaWcbgmhuHn9mdSF9ZX0kemSGJ3djkCl1Y5sscmKnLnBiti9vYskv&#10;bmLmLm9k+ShwZf8kcWb/IXFm/x9xZv8fcWb/H3Fm/x//VAAA6F8AANdpAADKcAAAwHUAALl4AACy&#10;eAAAq3gNAKR5HQCeeC0Bl3c6BZJ1RQqMck4OiHBWE4RvXheAbWQafWxrHXprcyB3ansjdGmDJnJo&#10;jSlvZ5ksbGalLmpmsy9pZsYwaGbkL2po9ylraf8lbGn/Imxq/yBsav8gbGr/IGxq/yD/VwAA5GIA&#10;ANJsAADGcwAAvXgAALV7AACtfAAApXwKAJ99GgCZfCoBk3s4BI15QwmId0wOg3VUEn9zWxZ7cmIZ&#10;eHBpHXVvcCBybngjb22BJmxsiylqbJcsZ2ujLmVrsi9ka8QwYmvhL2Rs9ipmbf8mZm3/I2du/yBn&#10;bv8gZ27/IGdu/yD2WQAA4GUAAM5vAADCdgAAuXwAALF/AACpgAAAoIAHAJmBFwCUgSgBjoA1A4h+&#10;QQiDfEoNfnpSEXp4WRV2d2AZc3ZnHHB0bh9tc3YjanJ/JmdxiSlkcZUrYnChLWBwsC9ecMIvXXDf&#10;L19x9Spgcf8mYXL/I2Jy/yBicv8gYnL/IGJy/yDvXAAA3GkAAMpyAAC+egAAtYAAAK2EAACkhQAA&#10;moUDAJSFFACOhiUBiYQzA4ODPgd+gUgLeX9QEHV+VxRxfV4YbntlG2t6bB5oeXQiZXh9JWJ3hyhf&#10;dpMqXHafLFp1ri5ZdcAuWHXdLll28ypbdv8mXHf/I1x3/yBcd/8gXHf/IFx3/yDqYAAA1WwAAMV2&#10;AAC6fgAAsYQAAKiIAACfiQAAlIoAAI2KEQCIiyEAg4owAn6JOwV5h0UKdIZODnCEVRJsg1wWaYJj&#10;GmaBah1igHIgX397I1x+hSZZfZEpV3yeK1V8rCxTfL4tUnzaLVN88ilVfP8lVnz/Ild8/yBXfP8g&#10;V3z/IFd8/yDlZAAAz3AAAMF6AAC2gwAArYkAAKOMAACZjgAAjY8AAIaQDgCBkR0AfZAsAXiPOARz&#10;jkIIbo1LDGqMUxBniloUY4lhF2CIaBtdh3AeWoZ5IVaFgyRUhY8mUYScKE+EqipNhLwqTYTXKk2D&#10;8SdPg/8kUIP/IlCD/x9Qg/8fUIP/H1CD/x/eaQAAyXUAALyAAACyiAAAqI0AAJ2RAACTkwAAhZYA&#10;AH6XCwB5lxkAdZcoAXGXNQNslj8GaJVICmSUUA1hk1cRXZJeFVqRZhhXkG4bVI93HlGOgSBOjo0j&#10;S42aJUmNqSZIjbsnR43UJ0eM8CRIjP8iSYv/IEqL/x5Ki/8eSov/HkqL/x7VbgAAw3sAALeFAACs&#10;jQAAopIAAJeWAACMmQAAf5wAAHWeBQBwnxMAbZ8jAGmfMAFlnjsEYZ5FB12dTQpanFQNV5tcEVSa&#10;YxRRmmsXTpl0GUuYfxxImIseRZeZIEOXqCFCl7oiQZfTIkGW7yBClf4eQpX/HUOU/xxDlP8cQ5T/&#10;HEOU/xzMdQAAvIEAALGMAACmkgAAm5cAAJGbAACFnwAAeaMAAGqnAABlpw4AY6gcAGCoKwFdqDYC&#10;WadABFanSQZTplEJUKZZDE2lYA5KpWkRR6RyFESkfRZCo4kYP6OXGj2jpxs8o7kcO6PSGzui7xs7&#10;oP4aO5//GTyf/xg8n/8YPJ//GDyf/xjEfAAAtokAAKqSAACflwAAlZwAAImhAAB9pgAAcaoAAGSu&#10;AABasQgAV7EUAFWyIwBTsjABULI7Ak2yRANLsU0FSLFVB0WxXQlDsWULQLBvDT6weg87sIcROa+W&#10;EzevphQ2r7gUNbDRFDWu7xQ0rf4UNKz/FDSr/xQ0q/8UNKv/FDSr/xS7hQAAr5AAAKOXAACYnQAA&#10;jKMAAICoAAB0rQAAaLIAAFy2AABQugEASbwNAEi8GQBGvScARb0zAEO9PQFBvUcBP71QAj29WAM6&#10;vWEFOL1rBja9dwg0vYQJMr2TCjC9pAsvvbcMLr7QCy687gwtuv4NLLn/DSy4/w4suP8OLLj/Diy4&#10;/w6zjwAAppcAAJudAACPowAAg6oAAHawAABqtQAAXroAAFK+AABHwgEAPccGADjJEAA3yRsANson&#10;ADXKMwA0yz0AM8tHADHLUQEwy1sBLsxlAizMcQIqzH8DKcyQBCfMoQQmzbQEJc3OBCXL7gQkyfwG&#10;I8j/ByPH/wcjx/8HI8f/ByPH/weplgAAnp0AAJKjAACFqwAAeLIAAGu4AABfvgAAUsIAAEfGAAA9&#10;ygAANM8EACvUCQAm2Q8AJdkZACXaJQAk2jAAI9s7ACPbRQAi3FAAId1bACDdaAAe3nYAHd6HARzf&#10;mQEa36wBGd/EARje5wEY3PgBGNv/Ahfa/wIX2v8CF9r/Ahfa/wKgnAAAlKMAAIerAAB5swAAbLoA&#10;AF/BAABSxgAARsoAADvOAAAx0wAAKdkAACHeBQAe6A4AHegVABvpHgAZ6ScAGOowABbqOQAV60MA&#10;FOxOABLsWgAR7WcAEO53ABDuigAO754ADvCzAA3wzQAM7+wADO38AAzr/wAM6/8ADOv/AAzr/wCX&#10;owAAiasAAHu0AABtvAAAX8QAAFLKAABFzgAAOdMAAC/YAAAl3QAAHeEAABjsAgAW9wsAFPcRABH4&#10;FwAQ+B4ADvklAA35LQAL+jUACfs/AAf7SgAE/FcAA/1mAAL+dwAA/YsAAP2fAAD8tQAA/NEAAPzt&#10;AAD8/AAA/P0AAPz9AAD8/QCLqwAAfbQAAG69AABgxgAAUs0AAETSAAA32AAALN0AACLhAAAZ5QAA&#10;E+oAABD6AAAO/wYADf8MAAr/EAAH/xQABP8aAAH/IAAA/ycAAP8wAAD/OgAA/0UAAP9TAAD/YgAA&#10;/3UAAP+KAAD/nwAA/7MAAP/HAAD/5QAA/+UAAP/lAAD/5QB/tAAAcL0AAGHHAABT0AAAQ9YAADbd&#10;AAAq4gAAH+YAABbqAAAQ7QAADPoAAAn/AAAG/wAAAv8EAAD/CQAA/w0AAP8QAAD/FAAA/xoAAP8h&#10;AAD/KQAA/zQAAP9AAAD/TgAA/14AAP9yAAD/hwAA/5oAAP+qAAD/uQAA/7kAAP+5AAD/uQD/ICkB&#10;/yInAf8iJwH/HyoB/xkwAf8SOQH/EEUB/w1TAf8MYAH/Cm0C/wl5Av8JhAL/CY4B/wmWAf8JnQH/&#10;CaMB/wmpAf8JsAH/CLcB/wi+Af8IyAH/CNYB/wjmAf8I8QH/CPsA/wj/AP8I/wD/Cf8B/wn/Af8J&#10;/wH/Cf8B/wn/Af8J/wH/IyYB/yUkAP8lJAD/IycB/x0sAf8YNQH/FUIB/xJQAf8QXQL/DmoC/w52&#10;Av8OgAL/DooC/w6SAv8OmgL/DqAC/w6mAf8NrQH/DbMB/w27Af8NxQH/DdEB/w3jAf8N7wH+DfoB&#10;+g3/AfkO/wH5Dv8B+Q7/AfgO/wH4Dv8B+A7/AfgO/wH/JiMA/yggAP8oIAD/JiIA/yIoAf8gMgH/&#10;HD8B/xlMAf8XWQL/FWUC/xNxAv8TfAL/E4YC/xOOAv8SlgL/Ep0C/xKjAv8SqQL/ErAC/xK3Av8S&#10;wQL/EswB/RLfAfkT7QH1E/gB8xP/AfIT/wHxE/8C8BT/AvAU/wLwFP8C8BT/AvAU/wL/Kh8A/ywc&#10;AP8sGwD/Kx0A/ykkAP8oLwH/JTsB/yJIAf8fVAL/HWEC/xttAv8adwL/GoEC/xqKAv8akgL/GpkC&#10;/RqfAvwapgL7GqwC+Rq0AvgavQL2GsgC8xrbAu8a6gLsG/cC6Rv/Augb/wPnHP8D5hz/A+Uc/wPl&#10;G/8D5Rv/A+Ub/wP/LRsA/zAXAP8xFQD/MBYA/zEgAP8wKgD/LjYB/ytDAf8oTwL/JlwC/yRnAvwj&#10;cgP5I3wD9yKFA/UijQPzIpUD8iKbA/AiogPvIqkD7SKxA+wiuQPqIsUD6CLVA+Qj6QPgI/YE3iP/&#10;BNsk/wTZJP8E2CT/BNck/wTWJP8E1iT/BNYk/wT/MRYA/zQSAP82EQD/NxMA/zkbAP84JQD/NjEB&#10;/zM9Af0xSgH4LlYC9C1iA/AsbQPtK3cD6iuABOgqiATmKpAE5SqXBOMqngXhKqUF4CqtBd4qtgXc&#10;KsIF2irSBtUr5wbQK/UHzSz/B8ss/wfJLP8HyCz/B8cs/wbHLP8Gxyz/Bscs/wb/NRIA/zkOAP86&#10;DQD/PhAA/0AWAP8/IAD/PSoA+Ts3AfI4RAHsNlEC5zVcA+M0ZwPgM3IE3TN7BdoygwbWMosG1DKT&#10;B9IxmgjQMaEIzjGpCcwxsgnLMbwKyTHKCsYy4QvCMvELvzP+C70z/wq7M/8KujP/Cboz/wm6M/8J&#10;ujP/Cboz/wn/ORAA/z0LAP9ACQD/RA0A/0YRAP9FGQD3RCMA7kEvAOY/PAHgPkoB2j1XAtM8YgTP&#10;O2wGzDp1B8k6fQnHOYUKxTmMC8M4lAzBOJsNwDijDb44rA68OLYPujjDD7k41xC1OOwQsjn7D7A6&#10;/w6vOv8Nrjr/DK06/wutOv8LrTr/C606/wv/PA0A/0AGAP9FBAD/SQkA/0sNAPlKEQDtSRoA40Ym&#10;ANpGNgDRRkUBy0VRA8ZEXAXCQmYIv0JvCrxBdwu6QH8NuD+GDrY/jhC0PpURsj6dErA+phOvPrAU&#10;rT69FKs+zRWpPuYVpj/3E6RA/xKjQP8QokD/D6JA/w6iQf8OokH/DqJB/w7/PwkA/0QAAP9KAAD3&#10;TgIA7FAGAOpPCwDjTBAA1kweAM1NMADGTT8BwExMBLtLVwa3SWEJtEhpDLFHcQ6uRnkQrEaAEapF&#10;iBOoRJAUpkSYFqRDoReiQ6sYoEO3GZ9DxxmdQ+Aam0TzF5lF/xWYRv8TmEb/EZhG/xCXRv8Ql0b/&#10;EJdG/xD/QgUA/0cAAPdPAADlUwAA3VUBANdVBgDVUgsAy1MZAMNUKwC8VDsBtlJIBLFRUgetUFwK&#10;qU5kDaZNbA+kTHQRoUt7E59KghWdSooXm0mTGJlJnBqXSKYblUiyHJRIwR2SSNgdkEnvG49K/hiP&#10;S/8Wjkv/FI5M/xKOTP8Sjkz/Eo5M/xL/RQAA/0sAAOlTAADeWAAA01sAAM1bBADKWAcAwlgVALpa&#10;JwCzWjcBrlhEBKlXTwekVVgKoVRgDZ5TaBCbUW8TmFB2FZZQfheUT4YZkk6OGo9OmByNTaIdi02u&#10;H4pNvCCITdAgh03rH4ZP/BuGUP8YhlD/FoZQ/xSGUf8UhlH/FIZR/xT/RwAA+E8AAORXAADVXQAA&#10;zGAAAMVgAgDBXgUAul0RALNfIwCsXzMBpl5AA6FcSwedWlQKmVlcDpZYZBGTVmsTkFVyFo5UehiL&#10;VIIaiVOKHIdSlB6FUp4fg1GqIYFRuCJ/UcsiflLnIX5T+R1+VP8aflX/F35V/xZ+Vf8VflX/FX5V&#10;/xX/SgAA7lIAAN5bAADPYQAAxmQAAL9lAAC6YwIAs2IPAKxjIACmYzABoGI9A5thSAaWX1EKkl5Z&#10;DY9cYRGMW2gTiVpvFoZZdhiEWH4agleHHH9XkB99Vpshe1anInlWtSN3VsckdlbkJHZX9x93WP8b&#10;d1n/GXdZ/xd3Wf8Wd1n/FndZ/xb/TAAA6VYAANlfAADLZQAAwWgAALppAAC0aAAArWcNAKZoHACg&#10;aC0Bmmc6A5VlRQaQY04KjGJXDYlhXhCGX2UTg15sFoBdcxh+XHsae1yDHXlbjR92WpghdFqkI3Ja&#10;siRxWsQlb1rhJXBb9iBxXP8ccV3/GnFd/xhxXf8XcV3/F3Fd/xf9TwAA5VkAANNiAADHaAAAvWwA&#10;ALZtAACvbAAAp2sLAKBsGQCbbCoBlWs3ApBpQwWLaEwJh2ZUDINlWxCAY2ITfWJpFXphcBh4YXga&#10;dWCBHXNfix9wXpYibl6iJGxesCVrXsEmaV7eJmpf9CFrYP8da2H/G2xh/xlsYf8YbGH/GGxh/xj1&#10;UQAA4lwAAM9lAADDawAAuW8AALFxAACqcQAAom8IAJtvFwCWcCcAkG81AotuQAWGbEkIgmpSDH5p&#10;WQ97aGASd2ZmFHVmbhdyZXYacGR+HW1jiB9rY5MiaWKgJGZiriVlYr8mZGLaJmRj8iJlZP8eZmT/&#10;G2dk/xlnZf8YZ2X/GGdl/xjwUwAA3V8AAMtoAAC/bwAAtnMAAK51AACmdQAAnXMFAJZzFACRdCQA&#10;i3MyAoZyPgSBcEcIfW9PC3ltVw52bF4Rc2tkFHBqbBdtanMaa2l8HGhohh9mZ5EiY2eeJGFmrCVg&#10;Zr0mX2fWJl9n8SJgaP8eYWj/HGJo/xpiaP8ZYmj/GWJo/xnsVwAA2WIAAMdrAAC8cgAAs3cAAKp5&#10;AACheQAAl3cBAJB4EQCLeCEAhngvAYF3OwR8dUUHeHRNCnRyVQ5xcVwRbnBjFGtvahZobnEZZm56&#10;HGNthB5gbI8hXmycI1xrqiVaa7smWWzTJlps7yNbbP8fXG3/HF1t/xpdbf8ZXW3/GV1t/xnoWgAA&#10;0mYAAMNvAAC4dgAAr3sAAKZ+AACdfgAAkXwAAIp8DwCFfR4AgX0tAXx8OQN3ekMGc3lLCXB4Uwxs&#10;d1oQaXZhE2Z1aBZjdG8YYXN4G15ygh5bco0gWXGaIldxqCRVcbklVHHQJVRx7iJWcf4eV3H/HFdx&#10;/xpYcf8ZWHH/GVhx/xnjXgAAzWkAAL9zAAC0egAAq38AAKKCAACYgwAAi4EAAISBDQB/ghoAe4Ip&#10;AXaBNgJygUAFbn9JCGp+UAtnfVcOZHxeEWF7ZhReem0XW3p2GVl5gBxWeIsfU3iYIVF3piJQd7cj&#10;T3fOI0937CFQd/0eUXf/G1J3/xlSd/8ZUnf/GVJ3/xneYgAAyG4AALt3AACwfwAAp4QAAJ2HAACS&#10;hwAAhIcAAH2HCQB4iBYAdIgmAHCIMgJshz0EaIZGBmWFTglhhVUMXoRcD1uDYxJZgmsVVoF0F1OA&#10;fhpQgIkcTn+WHkx/pSBKf7YhSX/MIUl+6x9KfvwcS37/Gkt+/xlMfv8YTH7/GEx+/xjVZwAAw3MA&#10;ALZ8AACshAAAookAAJiLAACNjQAAfI0AAHWOBABvjxIAbZAhAGmQLgFljzkCYo5CBF6OSwdbjVIK&#10;WIxZDFaLYQ9Ti2gSUIpxFE2JexdKiYcZSIiVG0aIox1EiLQdQ4jKHUOH6hxEhvsaRIb/GEWG/xdF&#10;hf8XRYX/F0WF/xfNbQAAvXgAALGCAACnigAAnI4AAJKQAACGkwAAeZUAAGyXAABmlw4AY5gbAGGY&#10;KQBemDUBWpc+A1eXRwVVlk8HUpZWCU+VXgxMlGYOSpRvEEeTeRNEk4UVQpKTF0CSohg+krMZPZLJ&#10;GT2R6Rg9kPoXPo//Fj6P/xU+j/8VPo//FT6P/xXFcwAAt38AAKyJAAChjwAAlpMAAIuWAAB/mQAA&#10;c5wAAGSfAABcoAkAWaAUAFehIgBVoS8AUqE5AVChQwJNoEsESqBTBUigWgdFn2MJQ59sC0Cedg4+&#10;noMQO56RETmdoBI4nbITN57IEzed6BI2m/oSNpr/EjaZ/xE3mf8RN5n/ETeZ/xG+ewAAsYcAAKWP&#10;AACblAAAkJgAAIScAAB3oAAAa6QAAF+nAABSqgAATasOAEurGgBKqycASKszAEarPQFEq0YBQqtO&#10;AkCrVgM+q18FO6toBjmqcwg3qoAJNKqPCzKqnwwxqrAMMKrHDDCp5wwvp/oNL6b/DS+l/w0vpf8N&#10;L6X/DS+l/w22hAAAqo4AAJ6UAACUmQAAh54AAHujAABvqAAAY6wAAFevAABLsgAAQbUGAD62EQA9&#10;th4AO7YpADq3NAA5tz4AN7dHADa3UAE0t1oBMrdkAjC3bwMut3wELLeLBSq3nAUpt64GKLjFBSi3&#10;5gUntfkHJrP/Byay/wgmsv8IJrL/CCay/wivjQAAopQAAJeaAACLoAAAfqYAAHGrAABlsAAAWbQA&#10;AE23AABCuwAAOL4BAC/CCQAtwxIALMMeACvDKQAqxDMAKcQ9ACjFRwAnxVEAJsVcACXGaAAjxnYB&#10;IsaGASDGmAEfxqsBHsfBAR7G5AEdxPgCHML/AxzB/wMcwf8EHMH/BBzB/wSllAAAmpoAAI6hAACB&#10;pwAAc64AAGe0AABauQAATr0AAELAAAA4wwAAL8cAACbLBAAe0AoAG9ERABrSGgAZ0iUAGNMvABjT&#10;OgAX1EQAFtRQABXVXQAU1WsAE9Z8ABLXjwAR2KQAENm7ABDZ3gAQ1fMAENP/ABDS/wEQ0f8BENH/&#10;ARDR/wGcmgAAkaEAAIOoAAB1sAAAaLcAAFu9AABOwQAAQsUAADfIAAAtzAAAJNAAABzVAAAV2gUA&#10;EOILABDjEQAO5BoADuQjAA3lLQAM5TcAC+ZCAArmTwAJ510ACOdtAAbmgAAF5pUABOarAALmxAAB&#10;5uYAAOf5AADn/wAA5v8AAOb/AADm/wCToQAAhakAAHexAABpuQAAW8AAAE7GAABBygAANc4AACrS&#10;AAAh1gAAGdsAABLfAAAN4wAAC/EIAAnzDgAH8xMABPIaAALyIgAA8ioAAPI0AADyPwAA8kwAAPJc&#10;AADybQAA8oIAAPKYAADzrQAA88YAAPTlAAD09gAA9PsAAPT7AAD0+wCHqQAAebIAAGq6AABcwgAA&#10;TskAAEDOAAAz0wAAKNgAAB7dAAAV4QAAD+QAAAroAAAF8wAAA/0BAAD8CAAA+w0AAPsRAAD7FgAA&#10;/B4AAPwmAAD8MAAA/TwAAP5JAAD+WgAA/m0AAP+CAAD/mAAA/6wAAP/AAAD/2AAA/+QAAP/kAAD/&#10;5AB7sgAAbLsAAF3EAABPzQAAQNIAADLZAAAm3gAAG+IAABLmAAAM6gAABe0AAAD0AAAA/wAAAP8A&#10;AAD/AAAA/wQAAP8JAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP83AAD/RgAA/1gAAP9rAAD/gAAA/5UA&#10;AP+mAAD/swAA/7sAAP+7AAD/uwD/GyYA/xwkAP8aJAD/FScA/xAtAP8KNgD/BUMA/wFQAf8AXgH/&#10;AGsB/wB2Af8AgQD/AIoA/wCSAP8AmgD/AKAA/wCmAP8ArAD/ALIA/wC5AP8AwgD/AM0A/wDfAP8A&#10;7AD/APgA/wD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD/HyMA/x8hAP8eIQD/GSMA/xMp&#10;AP8OMgD/DEAA/wlNAf8HWgH/BGcB/wNzAf8DfQH/A4cB/wOPAP8ClgD/ApwA/wKiAP8CqAD/Aq8A&#10;/wG2AP8BvgD/AckA/wHbAP8A6gD8APYA+AD/APcC/wD3A/8A9gT/APYE/wD2Bf8A9gX/APYF/wD/&#10;Ih8A/yIcAP8hHAD/Hh8A/xgkAP8VLwD/EjwA/xBJAP8OVgH/DGIB/wtuAf8LeQH/C4IB/wuLAf8L&#10;kgH/CpkB/wqfAP8KpQD/CqsA/wqyAP8KuwD9CsYA+wrUAPcK5wDzCvQA8Ar/AO8L/wDuDP8A7Qz/&#10;Ae0M/wHtDP8B7Qz/Ae0M/wH/JRsA/yYYAP8lFwD/IRgA/yAhAP8eKwD/GjcA/xdFAP8UUQH/El4B&#10;/xFpAf8RdAH/EX0B/xCGAf0QjgH8EJUB+hCbAfkQoQH3EKgB9hCvAfQQtwDzEMIA8RDQAO0Q5QDo&#10;EfIA5hH+AeQS/wHjEv8B4hL/AeIS/wHhEv8B4RL/AeES/wH/KRYA/yoTAP8pEgD/JxMA/ygcAP8n&#10;JwD/IzMA/yA/AP8dTAD/G1gB/BlkAfgZbgH2GHgB8xiBAfEYiQHvGJAB7hiXAewYngHqGKQB6Ris&#10;AecYtAHmGL8B5BjNAeAZ4wHcGvEB2Br+AtQb/wLSG/8C0Rv/AtAb/wLQG/8C0Bv/AtAb/wL/LRIA&#10;/y4PAP8uDQD/LxAA/y8XAP8uIQD/LC0A/yk5APkmRgD0JFMB7yJeAesiaQHoIXMB5iF8AeMhhAHh&#10;IYwB4CGTAd4hmgHcIaEB2iGpAdghsQLVIbwC0yLJAtAi3wLMI/ADyCP9A8Yk/wPEJP8DwyT/A8Ik&#10;/wPBJP8DwST/A8Ek/wP/MA8A/zILAP8zCAD/Ng0A/zYSAP81GgD9MiUA9DAyAO0tPwDnLEwA4itY&#10;Ad0rYwHZKm0B1Sp2AtIqfwLQKoYCziqOA8wqlQPKKpwDySqjBMcqrATFKrYEwyrDBcIq1QW+K+sF&#10;uiv5Brgs/wa2LP8FtSz/BbQs/wW0LP8FtCz/BbQs/wX/NAwA/zYFAP85AwD/PAgA/zwNAP07EwDx&#10;OB0A6DUpAOA0NwDZM0YA0TRSAc0zXQHJM2cCxjNwA8QyeATBMoAEvzKHBb4yjwa8MpYGujGeB7gx&#10;pge3MbAItTK8CLMyzAmxMuUJrTP1Casz/wmqM/8IqDP/B6gz/wenM/8HpzP/B6cz/wf/NwcA/zoA&#10;AP8+AAD6QQEA8UEGAPE/DQDmPBIA2zofANA7MQDKPEAAxDxNAcA8WAK8O2EDuTtqBbY6cga0OnoH&#10;sjmBCLA5iAmvOZAKrTiYCqs4oQupOKoMqDi2DaY4xQ2kON4OoTnxDZ86/wyeOv8LnTr/Cpw6/wmc&#10;Ov8JnDr/CZw6/wn/OwIA/z4AAPdEAADmRwAA30gBANpGBgDZQAsAzUIZAMVEKwC+RDsAuURIAbVD&#10;UwOxQlwErkJlBqtBbAepQHQJpkB7CqQ/gwujP4oNoT6TDp8+nA+dPqUQmz6xEZo+vxGYPtQSlj/t&#10;EZQ//A+TQP8OkkD/DJJB/wuSQf8LkkH/C5JB/wv/PQAA/0MAAOlJAADeTgAA008AAM1OAwDKSQgA&#10;wkkUALtKJgC1SzYAr0tDAqtKTgOnSVcFpEhgB6FHZwmeRm8KnEZ2DJpFfQ6YRYUPlkSOEJRElxKS&#10;Q6ETkEOsFI9DuhWNQ80Vi0ToFYpF+hKJRv8QiUb/DohG/w2IRv8NiEb/DYhG/w3/QAAA8kcAAONP&#10;AADUUwAAy1UAAMRUAADAUAQAuU8RALJQIgCsUTIAp1E/AqJQSgOeT1MFm05cCJhNYwqVTGoMk0tx&#10;DZFKeQ+OSoARjEmJEopJkhSISJwVhkioFoVItReDSMcYgUjkGIFK9xWASv8SgEv/EIBL/w+AS/8O&#10;gEv/DoBL/w7/QwAA7EsAAN1TAADOWAAAxFoAAL1aAAC4VwEAsVQOAKpWHgClVi4An1Y7AZtVRgOX&#10;VFAFk1NYCJBSXwqNUWYMi1BtDohPdBCGT3wShE6FE4JOjhWATZkXfk2kGHxNshl6TcMaeU3fGnhO&#10;9Bd4T/8UeE//EnhQ/xB4UP8PeFD/D3hQ/w/9RgAA508AANZXAADIXAAAv18AALdfAACxXAAAqlkM&#10;AKRaGgCeWyoAmVs4AZRaQwOQWUwFjFhVCIlXXAqGVmMMg1VqDoFUcRB/U3kSfVOBFHpSixZ4UpUY&#10;dlGhGXRRrxtzUcAbcVHbHHFS8hlxU/8VcVT/E3JU/xFyVP8QclT/EHJU/xDzSAAA41MAANBbAADE&#10;YAAAumMAALNjAACsYQAApF4JAJ1fFwCYXycAk181AY5eQAOKXUoFhlxSB4NbWQqAWmAMfVlnDntY&#10;bhB4WHUSdld+FHRWiBdyVpMYb1afGm5VrBtsVb0ca1bVHWtW8BprV/8Xa1j/FGxY/xJsWP8RbFj/&#10;EWxY/xHxSwAA31YAAMxeAADAZAAAt2cAAK5oAACnZgAAn2IGAJhjFACSZCQAjWMyAYliPQKEYUcE&#10;gWBPB31fVgl6Xl0Ld11kDXVcaxBzXHMScFt7FG5bhRdsWpAZalqcG2hZqhxmWrodZVrRHWVa7htl&#10;W/4XZlv/FWZc/xNnXP8SZ1z/Emdc/xLtTgAA2lkAAMhhAAC8ZwAAs2oAAKtsAACiagAAmWcCAJJn&#10;EQCNZyEAiGcvAYRmOwJ/ZUQEe2RNBnhjVAl1YlsLcmFhDXBhaQ9tYHASa195FGlfgxdmXo4ZZF6a&#10;G2JeqBxhXrgdX17OHV9e7BtgX/0YYV//FWFf/xNiX/8SYl//EmJf/xLqUQAA1FwAAMRkAAC5agAA&#10;sG4AAKdwAACebgAAlGsAAI1qEACHax4Ag2ssAH5rOAJ6akIDdmlKBnNoUghwZ1kKbWZgDWtlZw9o&#10;ZG4RZmR3FGRjgRZhY4wYX2KYGl1iphxbYrYdWmLMHVpi6hxbY/wYXGP/Flxj/xRdY/8TXWP/E11j&#10;/xPmVQAAz18AAMFoAAC2bgAArHIAAKR0AACacwAAjm8AAIdvDQCCbxsAfXApAHlvNQF1bj8Dcm1I&#10;BW5sUAdrbFcKaWteDGZqZQ5kaWwRYWl1E19ofxZcaIoYWmeWGlhnpBxWZ7QdVWfKHVVn6BtWZ/sY&#10;V2f/Fldo/xRYZ/8TWGf/E1hn/xPhWAAAy2MAAL1rAACycgAAqXYAAKB4AACWdwAAiHMAAIFzCwB8&#10;dBcAeHQmAHR0MgFwcz0CbXNGBGpyTgdncVUJZHBcC2FwYw5fb2oQXG5zElpufBVXbYgXVWyUGVNs&#10;oxtRbLMcUGzIHE9s5xtRbPoYUWz/FVJs/xRSbP8TUmz/E1Js/xPcXAAAx2cAALlvAACvdgAApXsA&#10;AJx8AACRfAAAgngAAHp5BwB1eRQAcnojAG56LwFreToCaHlDA2R4SwVhd1IIX3dZClx2YAxZdWgP&#10;V3RwEVR0ehNSc4YWT3OTGE1yoRlMcrEaSnLGGkpy5RpLcvkXTHL/FUxy/xNNcv8STXL/Ek1y/xLU&#10;YAAAwmsAALV0AACrewAAon8AAJeBAACMgQAAen4AAHN/AgBufxEAa4AeAGiALABlgDcBYoBAA19/&#10;SARcflAGWX5XCFd9XgtUfGYNUXxuD097eBFMe4MUSnqRFkh6nxdGeq8YRXrEGER65BhFefgWRnn/&#10;FEZ4/xJHeP8RR3j/EUd4/xHNZQAAvXAAALF5AACngAAAnIQAAJKGAACGhgAAd4YAAGuGAABmhw0A&#10;Y4cZAGCIJwBeiDMBW4g8AliHRQNWh00EU4ZUBlCGWwhOhWMKS4RsDEmEdg9Gg4ERRIOPE0KDnRRA&#10;gq4VP4PCFT6C4hU/gfcTP4H/EkCA/xFAgP8QQID/EECA/xDGawAAt3YAAKx/AACihQAAl4kAAIyL&#10;AACBjQAAc44AAGWPAABdjwkAWpAUAFiQIQBWkS0AU5A4AVGQQQJOkEkDTJBQBEqPWAVHj2AHRY5p&#10;CUKOcwtAjX8NPo2NDzyNnBA6jawROY3BETiN4RA4i/YQOIr/DzmJ/w85if8OOYn/DjmJ/w6/cgAA&#10;sn0AAKeGAACcigAAkY4AAIaRAAB6kwAAbZUAAF+XAABUmQEAT5kPAE6aGgBMmicASpoyAEiaPAFG&#10;mkQBRJpMAkKaVANAmVwEPplmBTuZcAc5mHwIN5iKCjWYmgszmKsLMpi/DDKY3wsxlvULMZX/CzGU&#10;/wsxk/8LMZP/CzGT/wu4egAArIUAAKGLAACWkAAAi5QAAH+XAABymwAAZp0AAFqgAABOogAARaQJ&#10;AEKkEwBApB8AP6QqAD6lNAA8pT4AO6VHATmlTwE3pVgCNaVhAjOlbAMxpXkEL6SHBS2klwYspKkG&#10;K6S9Biqk3gYqovUHKaH/Bymg/wgpn/8IKZ//CCmf/wixggAApYsAAJqRAACQlgAAg5oAAHafAABq&#10;ogAAXqYAAFKpAABGqwAAPK0AADWvDAAzsBUAMrAhADGwKwAvsDUALrE+AC2xSAAssVEAK7FbACmx&#10;ZwEnsXQBJrGDASSxlAIjsaYCIrK7AiGy2wIhr/MDIK7/AyCt/wQfrP8EH6z/BB+s/wSqiwAAnZEA&#10;AJOXAACHnAAAeqIAAG2nAABgqwAAVa8AAEmxAAA+tAAAM7cAACq6AwAkvA0AIr0VACG9IAAhvSoA&#10;IL0zAB++PQAevkcAHb5SABy/XgAav2wAGb98ABi/jgAXwKEAFsC2ABTA0wAVvvEAFbz/ARW7/wEU&#10;uv8CFLr/AhS6/wKhkgAAlpgAAIqeAAB9pAAAb6oAAGKvAABWtAAASrcAAD66AAAzvQAAKsAAACHE&#10;AAAZxwUAE8sLABHMEgARzBsAEMwlAA/NLwAOzToADs1GAA3NUgANzmAADM5wAAvOgwAKzpcACc6s&#10;AAjOxgAIzugACM37AAnL/wAJy/8ACcv/AAnL/wCYmAAAjZ4AAH+lAABxrAAAZLMAAFe5AABKvQAA&#10;PsAAADLDAAAoxgAAH8oAABfNAAAR0QAADNYFAAjZDAAG2RIABdobAATaJAAD2y4AAds5AADcRQAA&#10;3VIAAN5iAADecwAA3ogAAN+dAADfswAA384AAODuAADf+gAA3/8AAN//AADf/wCPnwAAgaYAAHOu&#10;AABltQAAWL0AAErCAAA9xQAAMckAACbMAAAd0AAAFNQAAA7ZAAAJ3QAAA+EAAADjBwAA4w0AAOQS&#10;AADlGQAA5iIAAOcrAADpNgAA60MAAOxSAADsYgAA7XYAAO6MAADuoQAA77cAAO/RAADv6wAA8PYA&#10;APD2AADw9gCEpwAAda8AAGe3AABZvwAAS8YAADzKAAAvzgAAJNIAABrYAAAS3AAADOAAAAXjAAAA&#10;5wAAAOsAAADrAAAA7QUAAO4LAADwEAAA8RUAAPMeAAD0JwAA9zMAAPlAAAD6UQAA+2MAAPx3AAD9&#10;jQAA/aMAAP62AAD+yQAA/98AAP/fAAD/3wB3sAAAaLkAAFrBAABMygAAPM8AAC7UAAAi2gAAF94A&#10;ABDiAAAJ5gAAAOkAAADsAAAA8AAAAPYAAAD2AAAA9wAAAPgAAAD6BwAA+w0AAP0RAAD/GQAA/yMA&#10;AP8vAAD/PgAA/08AAP9iAAD/dwAA/40AAP+fAAD/rgAA/7oAAP+6AAD/ugD/FiMA/xUhAP8SIQD/&#10;DiQA/wYqAP8AMwD/AEEA/wBOAP8AXAD/AGgA/wB0AP8AfgD/AIcA/wCPAP8AlgD/AJwA/wCiAP8A&#10;qAD/AK4A/wC1AP8AvQD/AMcA/wDWAP8A5wD+APMA/gD+AP0A/wD8AP8A+wD/APsA/wD7AP8A+wD/&#10;APsA/wD/GiAA/xkeAP8WHgD/ECAA/wolAP8EMAD/AD0A/wBLAP8AWAD/AGQA/wBwAP8AegD/AIMA&#10;/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCxAP0AuQD7AMMA+gDQAPgA4wD3APEA9gD8APQA/wD0&#10;AP8A8wD/APMA/wDzAP8A8wD/APMA/wD/HRwA/xwZAP8ZGQD/FBsA/w7/4v/iSUNDX1BST0ZJTEUA&#10;CAkhAP8MLAD/CTkA/wVGAP8CUwD/AF8A/wBrAP8AdQD/AH4A/wCGAP8AjgD/AJQA/gCbAPwAoQD6&#10;AKcA+ACuAPUAtQDzAL8A8QDLAPAA3wDuAO4A7AD5AOsA/wDqAP8A6gH/AOkB/wDpAf8A6QH/AOkB&#10;/wD/IBcA/x8UAP8cEwD/FxUA/xYdAP8TKAD/EDQA/w1BAP8MTgD/CVoA/whmAP8IcAD+B3kA/AeB&#10;APoHiQD4B5AA9gaWAPMGnQDxBqMA7waqAO0GsgDqBrsA6AbIAOYG3ADkBuwA4gj6AOAK/wDeC/8A&#10;3Qv/AN0M/wDcDP8A3Az/ANwM/wD/IxIA/yMQAP8hDgD/HhAA/x4YAP8cIwD/GC8A/xQ7AP8SSQD8&#10;EFUA+A9gAPQPagDxD3QA7w58AO0OhADrDosA6Q6SAOcOmQDmDqAA5A6nAOIOrwDgDrgA3g7FANwO&#10;2gDWEOwA0hH6AM8S/wDNEv8BzBL/AcsT/wHKE/8ByhL/AcoS/wH/Jw8A/ycMAP8lCQD/Jg0A/yUT&#10;AP8jHAD/ICgA+xw1APUaQgDvGE8A6hdaAOYWZQDjFm4A4BZ3AN4WfwDcFocA2RaOANYWlQDUFpwA&#10;0hejANAXqwDOGLUAzBjBAMsY0gDHGugBwxv4AcAb/wG+HP8BvRz/Arwc/wK8G/8CvBv/Arwb/wL/&#10;KwwA/ysFAP8rAwD/LQkA/ywOAP8pFQD3JiAA7iMtAOchOgDhH0gA2x9UANUgXwDRIGgAziBxAMwh&#10;eQDKIYEByCGIAcYhjwHEIZYBwyGeAcEipgG/Iq8BvSK7ArwjygK5I+MCtST0ArMk/wOxJP8DryT/&#10;A68k/wOuJP8DriT/A64k/wP/LwYA/y8AAP8yAAD/MwIA+TIIAPcvDgDrKxYA4SciANgnMgDQKUEA&#10;yypOAMYqWQDDKmIBwCprAb0qcwG7KnoCuSqCArgqiQK2KpACtCqYA7MqoQOxKqoDryu1BK4rxASs&#10;K9sEqCzvBKYs/gWkLP8Eoy3/BKIt/wSiLP8Eoiz/BKIs/wT/MgAA/zMAAPk4AADpOQAA4jkAAN41&#10;BwDeLg0A0S8bAMkxLADDMzsAvTNIALk0UwG2M1wBszNlArAzbQKuM3QDrDJ7A6sygwSpMooEpzKT&#10;BaUymwakMqUGojKwB6AyvgefMtEHnDPqB5oz+weYNP8HlzT/BpY0/waWNP8FljT/BZY0/wX/NQAA&#10;/zgAAOo+AADfQgAA1UIAAM8/AwDNOAgAxTgVAL06JgC3OzYAsjxDAK48TgGqO1cCpztgA6U6ZwOj&#10;Om8EoTp2BZ85fQadOYUHmzmNB5k4lgiYOKAJljirCpQ4uAqTOcoLkTnlC4869wqNOv8JjDv/CIw7&#10;/weMO/8HjDv/B4w7/wf/OAAA8T4AAONFAADUSQAAy0oAAMVHAADBQQQAuj8RALNBIQCtQjEAqEM+&#10;AKRDSQGgQlMCnUFbA5tBYgSYQGoFlkBxBpQ/eAeSP38IkD+ICo8+kQuNPpsMiz6mDYk+sw2IPsQO&#10;hj/gDoQ/9A2DQP8Lg0D/CoJA/wmCQf8IgkH/CIJB/wj/PAAA60MAANxKAADMTwAAw1AAALxOAAC3&#10;SQEAsUYOAKpIHACkSSwAoEk6AJtJRQGYSE4ClEdXA5JHXgWPRmUGjUZsB4tFcwmJRXsKh0SDC4VE&#10;jQyDRJcOgUOiD39DrxB+Q8AQfETaEXtE8Q96Rf8Nekb/C3pG/wp6Rv8Jekb/CXpG/wn1PgAA5kgA&#10;ANNPAADHVAAAvVUAALZUAACwUAAAqUwLAKJNGACdTigAmE42AJROQQGQTUsCjU1TBIpMWgWHS2EG&#10;hUtoCINKbwmASncLfkl/DHxJiQ56SJMPeEifEHdIrBJ1SLwSdEnSE3NJ7hFySv8Pckr/DXJK/wty&#10;Sv8Lckr/CnJK/wryQgAA4EwAAM5TAADBWAAAuFoAALBZAACpVgAAolIHAJtSFQCWUyQAkVMyAI1T&#10;PgGJUkcChlFQBINRVwWAUF4Gfk9lCHtPbAl5TnMLd057DXVNhQ5zTZAQcU2cEm9NqRNuTbkUbE3O&#10;FGxN6xNsTv0QbE//DmxP/wxsT/8LbE//C2xP/wvuRQAA3FAAAMlXAAC9XAAAtF4AAKxeAACkWwAA&#10;nFYEAJVWEgCQVyEAi1gvAIdXOwGDVkQCf1ZNA3xVVAV6VFsGd1RiCHVTaAlzU3ALcVJ4DW9Sgg9t&#10;UY0Ra1GZEmlRphRnUbYVZlHLFWVS6RRlUvsRZlP/D2ZT/w1mU/8MZlP/DGZT/wzqSQAA1VMAAMVa&#10;AAC6XwAAsGIAAKhiAACfXwAAlloAAI9aEACKWx4AhVssAIFbOAF9W0ECelpKA3dZUQR0WFgGcVhf&#10;B29XZgltV20La1Z2DWlWfw9nVYoRZVWXE2NVpBRhVbQVYFXIFl9V5xVgVvoSYFb/D2FX/w5hV/8N&#10;YVf/DGFX/wznTAAA0VYAAMFeAAC2YwAArWYAAKRmAACbZAAAkF4AAIleDgCEXxsAgF8pAHxfNQF4&#10;Xz8CdF5HA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafQ9iWogRX1mUE15ZohRcWbIVW1nGFlpZ&#10;5RVbWvkSW1r/EFxa/w5cWv8NXFr/DVxa/w3jTwAAzVkAAL5hAACzZgAAqWkAAKBqAACXaAAAi2IA&#10;AINiDAB+YxgAemMmAHZjMgBzYzwBb2JFAmxhTARqYVQFZ2BaB2VgYQhjX2kKYV9xDF9eew5dXoYR&#10;Wl6TElhdoBRXXbAVVl7EFlVe4xVWXvcSVl7/EFde/w5XXv8NV17/DVde/w3eUwAAyF0AALtkAACw&#10;agAApm0AAJ1uAACTbQAAhWcAAH5nCQB4ZxUAdGcjAHFoLwBuZzkBa2dCAmhmSgNlZlIFY2VYBmBl&#10;XwheZGcKXGRvDFpjeQ5YY4QQVWKRElNinxNSYq4VUWLCFVBi4RVRYvYSUWL/EFJi/w5SYv8NUmL/&#10;DVJi/w3ZVgAAxGAAALdoAACsbgAAo3EAAJpzAACPcQAAf2sAAHhrBQByaxIAbmwfAGtsLABobDcB&#10;ZmxAAmNrSANga08EXmpWBlxqXQdZaWUJV2ltC1Vpdw1TaIIPUGiPEU5nnRNNZ6wUS2jAFEto3hRL&#10;Z/USTGf/D0xn/w5NZ/8NTWf/DU1n/w3SWgAAwGQAALNsAACpcgAAoHYAAJZ3AACKdgAAeXEAAHFx&#10;AABrcQ8AaHEcAGZyKABjcjQAYHI9AV5yRQJbcU0DWXFUBVdwWwZUcGMIUm9rClBvdAxNboAOS26N&#10;EElumxFHbasSRm6+E0Vu3BJGbfQRRm3/D0dt/w5HbP8NR2z/DUds/w3MXwAAvGkAALBxAACldwAA&#10;nHsAAJF8AACGewAAdXgAAGt3AABldwwAYXgXAF94JABdeTAAWnk6AVh5QgJWeEoCU3hRBFF3WAVP&#10;d2AHTHZoCEp2cgpIdX0MRXWKDkN1mQ9CdakQQHW8EEB12RBAdPMPQHT/DkFz/w1Bc/8MQXP/DEFz&#10;/wzGZAAAt24AAKt2AACifAAAl38AAIyBAACBgQAAcoAAAGV/AABdfwgAWX8TAFeAIABVgCsAU4E2&#10;AFGAPgFPgEYCTYBOAkt/VQNJf10FRn9mBkR+cAhCfnsJP36ICz19lww8facNOn26Djp+1g06fPEN&#10;Onv/DDp7/ws6ev8LOnr/Czp6/wvAaQAAsnQAAKd8AACdgQAAkoQAAIeGAAB7hwAAbocAAGCHAABV&#10;hwEAUIgOAE6IGgBNiSYAS4kwAEmJOgBIiUIBRolKAUSJUgJCiVoDQIhjBD2IbQU7iHgGOYeGCDeH&#10;lQk1h6YKNIe5CjOH0wozhvAJM4X/CTOE/wkzg/8JM4P/CTOD/wm5cAAArXoAAKKCAACXhwAAjYoA&#10;AIGMAAB1jgAAaI8AAFqQAABPkQAAR5IKAESSEwBDkx8AQZMqAECTNAA/kz0APZNFADuTTQE6k1YB&#10;OJNfAjaTaQM0k3UDMpKDBDCSkwUukqQGLZK3BiyS0QYske8GK4//BiuO/wYrjf8HK43/ByuN/wez&#10;eAAAp4IAAJyIAACRjAAAh5AAAHqTAABtlQAAYZcAAFWZAABJmwAAP5wBADmdDgA3nRcANp4iADSe&#10;LAAznjUAMp4+ADGeRwAwn1AALp9aAC2fZAErn3EBKZ5/AieekAImnqECJJ61AiOezgIjne4DI5v+&#10;AyKa/wQimf8EIpn/BCKZ/wSsgQAAoIgAAJWOAACLkgAAf5YAAHKaAABlnQAAWaAAAE6jAABCpAAA&#10;N6YAAC6oBQApqQ8AKKkYACeqIgAmqiwAJao1ACSqPwAjqkgAIqtTACGrXgAgq2oAHqt5AB2riwAb&#10;q50AGquxABmrygAZquwBGaj9ARin/wIYpv8CGKb/Ahim/wKliQAAmY8AAI+UAACDmQAAdZ4AAGii&#10;AABcpgAAUKkAAESsAAA5rgAAL7AAACazAAAetQYAGbcPABi3FwAXtyEAFrcqABW3NAAUuD4AE7hJ&#10;ABK4VAASuWIAEblxABC5gwAPuZcADrmsAA25xAANuOcADrb7AA61/wAOtP8ADrT/AA60/wCckAAA&#10;kpUAAIabAAB5oAAAa6YAAF6rAABSrwAARrIAADq1AAAvtwAAJboAAB29AAAVwAAAEMMGAAvGDgAK&#10;xRUACcUeAAjFKAAHxTIABsY9AAXGSQAFxlcAA8ZmAALGdwABxosAAMagAADFtgAAxtIAAMXvAADF&#10;/AAAxf8AAMX/AADF/wCVlgAAiZwAAHujAABtqQAAYK8AAFO0AABGuAAAOrsAAC6+AAAkwQAAG8QA&#10;ABPHAAAOygAACM4BAAHQCgAA0BAAANAWAADRHgAA0icAANMxAADUPAAA1UkAANZYAADWaQAA1nwA&#10;ANaSAADWpwAA1r8AANbgAADW8wAA1v4AANb/AADW/wCMnQAAfqQAAG+rAABhsgAAVLkAAEa9AAA5&#10;wQAALcQAACLHAAAZywAAEc4AAAzSAAAF1QAAANsAAADcAwAA3QoAAN4PAADfFAAA4RwAAOIkAADk&#10;LgAA5joAAOdJAADoWQAA6GsAAOmBAADpmAAA6a0AAOnFAADp4gAA6fIAAOn1AADp9QCApQAAca0A&#10;AGO1AABVvAAAR8IAADnGAAAsygAAIM4AABbSAAAP1gAACNsAAADfAAAA4wAAAOUAAADnAAAA6AEA&#10;AOoHAADrDQAA7REAAO8YAADxIQAA8ysAAPY4AAD3SAAA+FoAAPltAAD6hAAA+psAAPqvAAD6wgAA&#10;+toAAPrfAAD63wB0rgAAZbYAAFa+AABIxgAAOcsAACvQAAAf1AAAFNoAAA3fAAAF4wAAAOYAAADp&#10;AAAA7QAAAO8AAADxAAAA8wAAAPUAAAD2AgAA+AkAAPoOAAD9EwAA/xwAAP8oAAD/NgAA/0cAAP9a&#10;AAD/bgAA/4UAAP+aAAD/qwAA/7kAAP+8AAD/vAD/ESAA/xAeAP8MHgD/BCEA/wAnAP8AMAD/AD4A&#10;/wBMAP8AWQD/AGUA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCwAP8AuAD/&#10;AMIA/wDOAP8A4gD+APAA/QD7APsA/wD7AP8A+wD/APoA/wD6AP8A+gD/APoA/wD/FBwA/xIaAP8O&#10;GgD/CBwA/wAhAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJQA/wCa&#10;AP4AoAD9AKYA/ACsAPsAtAD5AL0A+ADJAPcA3AD1AOwA8wD4APMA/wDyAP8A8QD/APAA/wDwAP8A&#10;8AD/APAA/wD/FxgA/xUWAP8RFQD/DBcA/wUdAP8AKAD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/&#10;AHoA/ACCAPoAiQD4AJAA9wCWAPUAnAD0AKIA8wCoAPEAsADwALgA7gDDAOwA0wDqAOcA6QD1AOcA&#10;/wDmAP8A5QD/AOUA/wDlAP8A5QD/AOUA/wD/GhMA/xgRAP8UEAD/DxEA/w0ZAP8KJAD/BTAA/wE+&#10;AP8ASwD/AFcA/gBiAPoAbAD1AHUA8gB9APAAhADuAIsA7ACRAOsAlwDpAJ4A5wCkAOYArADkALQA&#10;4gC/AOAAzQDeAOMA3ADyANoA/QDYAP8A1gD/ANUB/wDVAf8A1QL/ANUC/wD/HhAA/xwNAP8XCwD/&#10;FQ4A/xQVAP8RHwD/DioA/ws4AP0IRQD4BlEA9ARcAO4EZgDqBG8A5gN3AOQEfwDiBIYA4ASMAN4E&#10;kwDdBZoA2wWgANgFqADVBbEA0gW7ANAGyQDOB+AAzAjxAMkK/wDHC/8Axgz/AMUM/wDFDP8AxQz/&#10;AMUM/wD/IQwA/yAGAP8cAwD/HQoA/xsQAP8YGAD/FCMA9hEwAO8OPgDqDkoA5Q1WAOENYADdDWkA&#10;2Q1xANUNeQDTDYEA0Q2IAM8NjwDNDpYAyw6dAMoOpQDIDq4Axg+5AMQQyADCEN8AvhHyALsS/wC5&#10;E/8AtxP/AbYT/wG2E/8BthP/AbYT/wH/JQYA/yMAAP8jAAD/JAMA/yEKAP0dEQDxGhsA6BYnAOEU&#10;NQDaE0MA0xRPAM4VWQDLFWMAyBZrAMUWcwDDF3sAwReCAMAYiQC+GJAAvBiYALsZoAC5GakAtxm0&#10;ALUawgC0GtYAsBvtAa0c/AGrHf8BqR3/Aakd/wGoHf8BqB3/Aagd/wH/KAAA/ycAAP4qAADvKgAA&#10;5ycBAOciCQDkHRAA2RsdAM8dLQDJHjwAxCBJAL8gUwC8IV0AuSFlALcibQC1InQAsyJ8ALEigwGw&#10;IooBriKSAawjmwGrI6QBqSOvAacjvAGmJM4BoyToAqAl+QKeJf8CnSX/Apwl/wKbJf8CmyX/Apsl&#10;/wL/LAAA/y0AAO0yAADiNAAA2jMAANMuAwDSJQoAySUXAMEnJwC7KTYAtipDALIrTgCvK1cArCtg&#10;AKorZwGoK28Bpit2AaQrfQGjK4QCoSuNAp8rlQKeK58CnCuqA5ortgOZLMcDlyziA5Qt9QSSLf8D&#10;kS3/A5Au/wOQLf8DkC3/A5At/wP/MAAA8jMAAOQ6AADWPQAAzDwAAMc5AADDMQUAvS4RALUwIQCw&#10;MjAAqzM9AKczSQCkM1IAoTNaAZ8zYgGcM2kCmjNwApkzdwKXMn8DlTKHA5MykASSMpoEkDKlBY4y&#10;sQWNM8IGizPcBok08gaHNP8FhjT/BYY0/wSFNP8EhTT/BIU0/wT8MwAA6zoAANxBAADNRAAAw0QA&#10;AL1BAAC4OwEAsjcOAKs4HAClOSsAoTo4AJ07RACaO00BlzpWAZQ6XQKSOmQCkDprA445cgOMOXoE&#10;ijmCBYk5iwWHOZUGhTmgB4M5rQeCObwIgTnTCH867gh9Ov4HfDv/Bnw7/wV8O/8FfDv/BXw7/wX0&#10;NwAA5UAAANJHAADFSgAAvEsAALVJAACvQwAAqT4LAKI/FwCdQCYAmEE0AJRBPwCRQUkBjkFRAYtA&#10;WQKJQGADh0BnA4U/bQSDP3UFgT99Bn8+hwd9PpEIez6cCXo+qQl4PrgKdz/NCnU/6gp0QPwIdED/&#10;B3RA/wZzQP8Gc0D/BnNA/wbxOwAA30UAAMxMAAC/TwAAtlAAAK5PAACnSgAAoEQHAJpFFACVRiIA&#10;kEYwAIxHPACJRkUBhkZOAYNGVQKBRVwDfkVjBHxEagR6RHEFeUR5BndEggh1Q40Jc0OZCnFDpgtw&#10;Q7UMbkTJDG1E5wxtRfoKbEX/CGxF/wdsRf8HbEX/B2xF/wfsPwAA2EkAAMdQAAC7VAAAsVUAAKlU&#10;AAChUAAAmUoCAJJJEQCNSh8AiUssAIVMOACCS0IBf0tKAXxKUgJ5SlgDd0pfBHVJZgVzSW0GcUl2&#10;B29IfwhtSIoJbEiWC2pIowxoSLINZ0jFDWZJ5A1mSfgLZkn/CWZK/whmSf8HZkn/B2ZJ/wfoQwAA&#10;0k0AAMJTAAC3WAAArVkAAKRYAACcVQAAk04AAIxODgCHTxsAgk8pAH9QNQB7UD8BeE9HAXZPTwJz&#10;TlUDcU5cBG9NYwVtTWoGa01yB2lNfAhnTIcKZUyTC2NMoA1iTK8OYU3CDmBN4Q5gTfYMYE7/CmBO&#10;/wlgTv8IYE7/CGBO/wjjRwAAzVAAAL5XAACzWwAAql0AAKFdAACYWgAAjVMAAIZSDACAUxgAfFMl&#10;AHlUMQB1VDwAc1NEAXBTTAJtUlMCa1JZA2lSYARnUWgGZVFwB2NReQhhUYQKYFCRDF5Qng1cUK0O&#10;W1HADlpR3g9aUfUMWlL/CltS/wlbUf8IW1H/CFtR/wjfSgAAyVMAALtaAACwXwAApmEAAJ1hAACU&#10;XgAAiFcAAIBWCgB6VxUAdlciAHNYLgBwVzkAbVdBAWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15V&#10;dwhcVYIKWlWODFlVnA1XVasOVlW+D1VV2w9VVfMNVVX/C1ZV/wlWVf8JVlX/CFZV/wjbTQAAxVcA&#10;ALheAACtYgAAo2UAAJplAACQYwAAg1wAAHtbBgB1WxIAcVsfAG5cKwBrXDYAaFs/AWVbRwFjW04C&#10;YVpVA19aXARdWmMFW1prBllZdQhXWYAKVVmMC1RZmg1SWaoOUVm8DlBZ2A5QWfINUVn/C1FZ/wpR&#10;Wf8JUVn/CFFZ/wjUUQAAwloAALRhAACqZgAAoGgAAJdpAACMZwAAfWAAAHVfAwBvXxAAa18cAGhg&#10;KABmYDMAY2A8AWFgRAFfX0wCXF9TA1tfWgRZX2EFV15pBlVecwhTXn4JUV2KC09dmQxNXagNTF66&#10;Dkte1A5LXvEMTF7/C0xd/wpMXf8JTF3/CExd/wjPVAAAvl4AALFlAACnagAAnW0AAJRtAACJbAAA&#10;eGUAAG9kAABpZA4AZWQZAGJkJQBgZTAAXmU6AFxlQgFaZUoCWGRRAlZkWANUZF8EUmRnBVBjcQdO&#10;Y3sJTGOICkpjlwtIY6YMR2O4DUZj0Q1GY+8MRmL/Ckdi/wlHYv8JR2L/CEdi/wjKWAAAumIAAK5p&#10;AACjbgAAmnEAAJByAACEcQAAdGsAAGlpAABjaQsAX2kVAFxqIQBaai0AWGs2AFZrPwFVa0cBU2pO&#10;AlFqVQNPal0ETWplBUppbgZIaXkHRmmGCURplQpDaKULQWm3DEBpzwxAaO4LQWj/CkFn/wlBZ/8I&#10;Qmf/CEJn/wjFXQAAtmYAAKptAACgcwAAlnYAAIt3AACAdgAAcHIAAGVxAABccAcAWHARAFZwHQBU&#10;cSgAUnEzAFBxPABPckQBTXFLAUtxUwJJcVoDR3FiBEVwbAVDcHcGQXCEBz9wkwg9b6MJO3C1Cjtw&#10;zQo6b+wJO27+CDtu/wg7bf8HO23/Bztt/we/YgAAsWsAAKZzAACdeQAAknsAAId8AAB7fAAAbXoA&#10;AGB4AABWdwEAUHcOAE54GABMeCQAS3kuAEl5NwBIeUAARnlIAUR5TwFCeVcCQXlgAj94aQM8eHQE&#10;OniCBTh4kQY3eKEHNXizBzR4ywc0d+sHNHb9BzR1/wc1df8GNXT/BjV0/wa5aAAArXEAAKJ5AACY&#10;fgAAjYAAAIKBAAB2ggAAaYEAAFuBAABRgQAASIAKAEWBEwBDgR4AQoIpAEGCMgBAgjsAPoJDAD2C&#10;SwA7glMBOYJcATeCZgI1gnEDM4J/AzGBjgQwgZ8ELoGxBS2ByAUtgekELX/8BS1+/wUtff8FLX3/&#10;BS19/wWzbgAAqHgAAJ1/AACSgwAAiIYAAH2HAABwiAAAY4kAAFWKAABLigAAQYoCADuLDgA5ixcA&#10;OIwiADeMLAA2jDUANIw9ADOMRgAyjU8AMY1YAC+NYgEtjG4BK4x7ASqMiwIojJwCJoyvAiWMxgIl&#10;i+gCJYr7AyWI/wMliP8DJYf/AyWH/wOtdgAAo4AAAJeFAACNiQAAgowAAHaOAABpkAAAXJIAAFCT&#10;AABElAAAOpUAADGWCAAtlxEALJcaACuXJAAqly0AKZc2ACiYPwAnmEgAJphSACWYXAAjmGgAIph3&#10;ACCYhwAfmJkBHZisARyYwwEcl+UBHJX6ARuU/wEbk/8CG5P/AhuT/wKnfwAAnIYAAJGLAACHjwAA&#10;epIAAG2VAABhmAAAVZsAAEmdAAA9ngAAM58AACqhAAAhowoAH6MRAB6jGgAdpCQAHKQtABukNgAa&#10;pD8AGaRKABikVQAWpWEAFaVwABSlgQATpZQAEqWoABGlvwAQpOIAEaL4ABGh/wARoP8BEaD/ARGg&#10;/wGghgAAlYwAAIyRAAB/lQAAcZoAAGSeAABYoQAATKQAAECmAAA1pwAAKqkAACKsAAAZrgAAErAJ&#10;ABCxEAAQsRgADrEiAA6xKwANsTUADbFAAAyxSwALsVgACrFnAAixeAAHsYsABbGgAASwtQAEsNAA&#10;BLDvAAWv/gAGrv8ABq7/AAau/wCYjgAAj5MAAIKYAAB1nQAAZ6IAAFqnAABOqwAAQa0AADWvAAAr&#10;sQAAIbQAABi2AAARuQAADbwDAAe+DAADvRIAAb0ZAAC+IgAAvisAAL42AAC+QQAAv04AAL9cAAC/&#10;bQAAv4AAAL6VAAC+qgAAvsIAAL3kAAC99gAAvf8AAL3/AAC9/wCSlAAAhZoAAHigAABqpgAAXKsA&#10;AE+wAABCswAANbYAACq4AAAguwAAF74AABDBAAALxAAABMcAAADJBwAAyQ0AAMkSAADKGQAAyyIA&#10;AMsrAADNNQAAzkEAAM5QAADPYAAAz3IAAM+HAADPnQAAz7MAAM/OAADP6wAAzvgAAM7+AADO/gCI&#10;mwAAeqIAAGyoAABerwAAULUAAEK5AAA1vAAAKb8AAB7CAAAVxgAADskAAAjMAAAA0AAAANMAAADV&#10;AAAA1gYAANgMAADZEQAA2xYAANwfAADeKAAA4DQAAOJBAADiUQAA42MAAON3AADkjgAA5KQAAOS6&#10;AADl1AAA5eoAAOXzAADl8wB8owAAbqoAAGCyAABRuQAAQ74AADXCAAAoxgAAHMkAABPNAAAM0QAA&#10;BNUAAADaAAAA3gAAAOEAAADiAAAA5AAAAOUDAADnCQAA6Q4AAOsSAADtGgAA7yQAAPIxAAD0QQAA&#10;9FMAAPVmAAD1fAAA9pMAAPapAAD3vAAA984AAPffAAD33wBwrAAAYbQAAFO7AABFwwAANscAACfM&#10;AAAb0AAAEdUAAArbAAAA3wAAAOIAAADlAAAA6QAAAOwAAADtAAAA8AAAAPEAAADzAAAA9QQAAPcK&#10;AAD6EAAA/BYAAP8hAAD/LgAA/0AAAP9TAAD/aAAA/4AAAP+WAAD/qAAA/7YAAP+/AAD/vwD/DRwA&#10;/wobAP8CGwD/AB4A/wAkAP8ALgD/ADwA/wBKAP8AVgD/AGMA/wBtAP8AdwD/AH8A/wCHAP8AjgD/&#10;AJQA/wCaAP8AoAD/AKYA/wCsAP8AtAD/AL0A/wDJAP4A3QD9AO0A/AD6APsA/wD6AP8A+QD/APoA&#10;/wD6AP8A+gD/APoA/wD/EBkA/w0XAP8GFgD/ABgA/wAeAP8AKgD/ADcA/wBFAP8AUgD/AF4A/wBp&#10;AP8AcgD/AHsA/wCCAP8AiQD/AJAA/gCWAP0AnAD8AKEA+wCoAPkArwD4ALgA9gDDAPQA0gDzAOcA&#10;8gD2APAA/wDvAP8A8AD/AO8A/wDvAP8A7gD/AO4A/wD/EhQA/w8SAP8LEgD/ABIA/wAaAP8AJQD/&#10;ADMA/wBAAP8ATQD/AFkA/wBkAP0AbQD7AHYA+QB9APcAhAD1AIsA9ACRAPMAlwDxAJ0A8ACjAO4A&#10;qgDsALMA6gC9AOgAywDnAOEA5QDxAOMA/QDjAP8A4gD/AOEA/wDhAP8A4AD/AOAA/wD/FBAA/xEO&#10;AP8NDQD/Bw8A/wIVAP8AIAD/AC0A/wA6AP8ARwD5AFMA9QBeAPIAaADwAHAA7QB4AOsAfwDpAIUA&#10;6ACMAOYAkgDlAJgA4wCfAOEApgDfAK4A3AC4ANoAxQDWANkA1ADsANIA+QDRAP8AzwD/AM4A/wDO&#10;AP8AzgD/AM4A/wD/FwwA/xQIAP8PBQD/DgsA/wwRAP8HGgD/ASYA/AA0APQAQQDtAE0A6QBYAOYA&#10;YgDjAGoA4AByAN4AeQDbAIAA2QCGANYAjQDTAJMA0QCaAM8AoQDNAKoAywCzAMkAvwDGANAAxQDo&#10;AMMA9gDBAP8AwAL/AL8D/wC/A/8AvwP/AL8D/wD/GwYA/xcAAP8UAAD/EwUA/xENAP8OFAD5Ch8A&#10;8AYsAOYDOQDgA0YA3ANRANYEWwDSBGQAzwVsAMwFcwDKBXoAyAWBAMYFhwDFBo4AwwaWAMEGnQC/&#10;BqYAvQawALsHvAC5CM0AuArlALUL9wCzDf8AsQ3/ALAN/wCwDv8Arw7/AK8O/wD/HgAA/xsAAP8b&#10;AAD6GgAA9RYFAPYRDQDrDhUA4gsiANgLMQDQDD4Ayw1KAMcNVQDEDl4AwQ5mAL8ObQC9DnQAuw97&#10;ALkPggC3EIoAthCRALQQmgCyEKMAsBGtAK8RugCtEcoAqhLlAKcU9wClFf8AoxX/AKIV/wCiFf8A&#10;ohX/AKIV/wD/IgAA/yAAAPAjAADmJAAA4CEAANwZBQDbEAwA0BEZAMgTKQDCFTcAvRZEALkXTgC1&#10;F1cAsxhgALAYZwCuGG4ArBl1AKsZfACpGYQAqBqMAKYalACkGp4AoxuoAKEbtACfHMUAnhzfAJod&#10;8wGYHv8Blx7/AZYf/wGVH/8BlR//AZUf/wH/JgAA9CcAAOYtAADaLwAAzy0AAMonAADHHwgAwRwT&#10;ALoeIgC0HzEAryA9AKshSACoIlIApiJaAKMjYgChI2kAoCNvAJ4jdwCcI34AmyOGAJkkjwGXJJkB&#10;liSjAZQksAGSJb8BkSXWAY4m7wGMJ/8Ciyf/Aoon/wKJJ/8CiSf/AYkn/wH6KQAA7DAAAN02AADN&#10;OAAAxDcAAL4yAAC6KwIAtSUOAK4nHQCoKSsApCo4AKAqQwCdK0wAmitVAJgrXACWK2MAlCtqAZIr&#10;cQGQLHgBjyyBAY0sigGLLJQCiiyfAogsqwKGLLoChS3OA4Mu6gOBLvwDgC7/An8u/wJ/Lv8Cfi7/&#10;An4u/wL0LgAA5DcAANI9AADFPwAAuz8AALQ8AACvNQAAqS8LAKMvFwCeMSYAmTIzAJYyPgCSM0gA&#10;kDNQAI0zWACLM14BiTNlAYczbAGGM3MBhDN8AoIzhQKAM48DfzOaA30zpwN8M7UEejPJBHk05gR3&#10;NfkEdjX/A3U1/wN1Nf8DdTX/A3U1/wPwMwAA3T0AAMpDAAC+RQAAtUYAAK1DAACmPQAAoDYGAJk2&#10;EwCUOCEAkDkuAIw5OQCJOUMAhzlMAIQ5UwGCOVoBgDlhAX45aAJ8OW8Cejl3Ank5gAN3OYsEdTmW&#10;BHQ5owVyObEFcTnEBm864gZuOvcFbjv/BG07/wRtO/8DbTr/A206/wPqOQAA1UIAAMRIAAC5SwAA&#10;r0sAAKdJAACfRAAAmD4BAJE8EACMPR0AiD4qAIQ/NQCBPz8Afj9IAHw/TwF6P1YBeD9dAXY+ZAJ0&#10;PmsCcj5zA3A+fANvPocEbT6TBWs+oAZqPq4GaT/AB2c/3gdnP/UGZkD/BWZA/wRmQP8EZj//BGY/&#10;/wTlPQAAz0YAAL9MAAC0TwAAqlAAAKJPAACZSgAAkUQAAIpBDQCEQhkAgEMmAH1EMgB6RDwAd0RE&#10;AHVETAFyRFMBcENZAW9DYAJtQ2cCa0NvA2lDeQRoQ4MFZkOPBmRDnQdjQ6sHYUO9CGBE2QhgRPMH&#10;YET/Bl9E/wVfRP8EYET/BGBE/wTgQQAAykoAALtQAACwUwAAp1UAAJ5TAACVTwAAi0kAAINHCwB9&#10;RxUAeUciAHZILgBzSDgAcUhBAG5ISQFsSFABakhWAWhIXQJmR2QCZUdsA2NHdgRhR4AFYEeNBl5H&#10;mgdcR6kIW0i7CFpI1AhaSPEHWkn/BlpJ/wVaSP8FWkj/BFpI/wTbRAAAxk0AALhTAACtVwAAo1kA&#10;AJpYAACRVAAAhk4AAH1LCAB3SxIAc0wfAHBMKwBtTDUAa0w+AGhMRgBmTE0BZExTAWJMWgJhTGIC&#10;X0xqA15McwRcS34FWkuKBlhLmAdXTKcIVky5CVVM0QlUTO8IVE3/BlVM/wZVTP8FVUz/BVVM/wXV&#10;SAAAwlEAALVXAACqWwAAoFwAAJdcAACNWQAAgVMAAHdPBABxTxAAblAcAGpQKABoUDIAZVA7AGNQ&#10;QwBhUEoBX1BRAV1QWAJcUF8CWlBnA1hQcQRXUHsFVVCIBlNQlgdSUKUIUFC3CVBQzglPUO0IUFD/&#10;B1BQ/wZQUP8FUFD/BVBQ/wXQSwAAv1QAALJaAACnXgAAnWAAAJRgAACJXQAAfFcAAHJUAABsUw4A&#10;aFQZAGVUJABiVC8AYFQ4AF5UQABcVEgBWlRPAVlUVgFXVF0CVVRlA1RUbgRSVHkFUFSGBk5UlAdN&#10;VKQIS1S1CEtUzAlKVOsIS1T+B0tU/wZLVP8FS1T/BUtU/wXMTgAAu1cAAK5eAACkYgAAmmQAAJFk&#10;AACGYgAAd1sAAG1YAABmWAwAYlgWAF9YIgBdWSwAW1k2AFlZPgBXWUYAVllNAVRZVAFSWVsCUVlj&#10;A09ZbANNWXcES1iEBUlYkgdIWKIHR1mzCEZZyghFWeoIRln9BkZY/wZGWP8FR1j/BUdY/wXHUgAA&#10;uFsAAKthAAChZgAAmGgAAI5pAACDZwAAcmAAAGheAABhXQkAXF0TAFpdHgBXXSkAVl4zAFReOwBS&#10;XkMAUV5KAU9eUgFOXlkCTF5hAkpeagNIXnUERl6CBURdkAZDXqAHQV6xB0BeyAdAXugHQF38BkFd&#10;/wVBXf8FQVz/BUFc/wXDVgAAtF8AAKhmAACeagAAlW0AAIptAAB/bAAAb2cAAGRkAABbYgUAVmIQ&#10;AFRiGwBSYyUAUGMvAE5kOABNZEAAS2RIAEpkTwFIZFcBRmRfAkVkaAJDZHMDQWN/BD9jjgU9Y54G&#10;PGOwBjtkxgY7ZOYGO2P6BTti/wU7Yv8FPGH/BDxh/wS+WwAAsGMAAKVqAACbbwAAkXIAAIZyAAB7&#10;cQAAbG0AAGBrAABVaQAAT2gNAE1pFwBLaSEASWorAEhqNABHaj0ARWtEAERrTABCa1QBQWtcAT9q&#10;ZQI9anACO2p9AzlqjAQ3apwENmquBTVqxAU1auUFNWn5BDVp/wQ1aP8ENWj/BDVo/wS5YAAArGkA&#10;AKFwAACYdQAAjXcAAIJ3AAB3dwAAaXQAAFxzAABRcQAASHAKAEVwEgBDcR0AQnEnAEByMAA/cjgA&#10;PnJAAD1ySAA7clAAOnJZAThyYwE2cm0CNHJ6AjNyiQMxcpoDL3KsAy5ywQMucuMDLnH4Ay5w/wMu&#10;b/8DLm//Ay5v/wOzZgAAp28AAJ12AACTegAAiHwAAH59AAByfQAAZHwAAFd7AABMegAAQnkDADx5&#10;DgA6ehcAOXohADh6KgA3ezMANns7ADR7RAAze0wAMntVADB7XwAve2oBLXt3ASt7hwEqe5gCKHuq&#10;Aid7vwIme+ECJnr3AiZ4/wImeP8CJ3f/Aid3/wKubAAAo3YAAJl8AACOfwAAhIIAAHiDAABshAAA&#10;X4QAAFGEAABHhAAAPIQAADOECQAwhBEAL4QaAC2EJAAshS0AK4U1ACqFPgAphUcAKIZQACeGWgAm&#10;hmYAJIZzACOGgwAhhpUAIIanAR6GvAEeht4AHoT1AR6C/wEegv8BHoH/AR6B/wGodAAAnn0AAJOC&#10;AACJhQAAfogAAHGKAABliwAAWIwAAEyNAABAjgAANo4AACyPAAAlkAwAI5ATACKQHAAhkCUAIJEu&#10;AB+RNgAekUAAHZFJAByRVAAakWAAGZFuABiRfgAWkpAAFZKkABSRuQATkdgAE4/0ABSO/wAUjf8A&#10;FIz/ARSM/wGjfQAAmIMAAI6IAACEjAAAd48AAGmRAABdkwAAUJUAAEWXAAA5mAAALpkAACWaAAAd&#10;mwIAFp0MABWdEwAUnRsAE50kABKdLQARnjcAEZ5BABCeTAAPnlgADp5nAA2edwAMnooAC52eAAqd&#10;sgAJncwACZzsAAqb/gALmv8AC5n/AAuZ/wCchAAAkYoAAIiOAAB7kgAAbZYAAGCZAABUnAAASJ8A&#10;ADygAAAwoQAAJqMAAB2lAAAVpwAAEKkFAAurDQAIqhMAB6obAAaqJAAFqi4ABKo4AAKqRAABqlAA&#10;AKpeAACqbgAAqoEAAKqVAACpqgAAqcEAAKjkAACo9gAAp/8AAKf/AACn/wCViwAAjJAAAH+VAABx&#10;mgAAY54AAFaiAABKpgAAPagAADGqAAAmqwAAHa0AABSwAAAOsgAACbUBAAK2CgAAtg8AALYVAAC3&#10;HQAAtyUAALcvAAC4OQAAuEYAALhUAAC4ZAAAuHYAALiLAAC3oAAAt7YAALfTAAC27wAAtvwAALb/&#10;AAC2/wCPkgAAgpcAAHSdAABmogAAWKcAAEusAAA+rwAAMbEAACazAAActgAAE7gAAA27AAAGvgAA&#10;AMEAAADCBAAAwgsAAMMQAADEFQAAxBwAAMUkAADGLgAAyDoAAMlHAADJVwAAyWkAAMl9AADJlAAA&#10;yKoAAMjDAADI5AAAyPQAAMj9AADI/QCFmQAAd58AAGimAABaqwAATbEAAD+1AAAxuAAAJboAABq9&#10;AAARwAAAC8MAAAPHAAAAygAAAM0AAADOAAAAzwMAANAJAADRDgAA0xIAANUZAADXIgAA2i0AAN05&#10;AADeSQAA3loAAN9uAADfhQAA35wAAN+yAADeywAA3uYAAN/0AADf9AB5oQAAa6gAAFyvAABOtQAA&#10;QLsAADG+AAAkwQAAGcUAABDIAAAJzAAAAM8AAADTAAAA2QAAANwAAADdAAAA3wAAAOEAAADiBQAA&#10;5AsAAOYQAADoFgAA6iAAAO0rAADwOgAA8UsAAPFeAADycwAA84sAAPOiAADztgAA88kAAPPhAADz&#10;4QBtqgAAXrEAAFC5AABBvwAAMsQAACTIAAAXzAAADtAAAAbVAAAA2gAAAN4AAADiAAAA5gAAAOkA&#10;AADqAAAA7AAAAO4AAADwAAAA8gAAAPQGAAD2DAAA+RIAAPwcAAD/KQAA/zoAAP9NAAD/YgAA/3gA&#10;AP+QAAD/owAA/7MAAP/BAAD/wQD/BxkA/wEXAP8AFwD/ABoA/wAhAP8AKwD/ADkA/wBHAP8AVAD/&#10;AF8A/wBqAP8AcwD/AHsA/wCDAP8AigD/AJAA/wCWAP8AmwD/AKEA/wCoAP8ArwD/ALgA/wDEAP4A&#10;1QD8AOoA+wD4APoA/wD5AP8A+AD/APgA/wD2AP8A8wD/APEA/wD/CxUA/wUTAP8AEwD/ABQA/wAa&#10;AP8AJwD/ADQA/wBCAP8ATwD/AFsA/wBlAP8AbgD/AHYA/wB+AP8AhQD+AIsA/QCRAPsAlwD6AJ0A&#10;+ACjAPcAqwD2ALMA9AC+APMAzADxAOMA7wDzAO4A/wDtAP8A7AD/AOsA/wDsAP8A7AD/AOsA/wD/&#10;DREA/wkQAP8ADwD/ABAA/wAWAP8AIgD/AC8A/wA9AP8ASgD/AFUA/QBgAPoAaQD4AHEA9gB5APQA&#10;fwDzAIYA8QCMAO8AkgDuAJgA7ACfAOsApgDpAK4A5wC4AOUAxQDjANoA4QDtAN8A+wDeAP8A3QD/&#10;AN0A/wDdAP8A3QD/AN0A/wD/Dw0A/wwLAP8DCQD/AAwA/wASAP8AHQD/ACkA+wA3APgARAD1AFAA&#10;8gBaAO4AYwDsAGsA6QBzAOcAegDlAIAA4wCGAOEAjADfAJMA3QCZANsAoQDZAKkA1QCyANIAvgDQ&#10;AM4AzgDmAMwA9gDKAP8AygD/AMkA/wDIAP8AyAD/AMgA/wD/EQgA/w0CAP8HAAD/BQgA/wAOAP8A&#10;FgD3ACIA7wAwAOsAPQDoAEkA5ABUAOAAXQDdAGUA2QBtANUAcwDSAHoA0ACAAM4AhwDMAI0AygCU&#10;AMgAmwDGAKQAxACtAMIAuADAAMcAvQDfALwA8QC7AP4AuQD/ALgA/wC4AP8AuAD/ALgA/wD/FAAA&#10;/w8AAP8NAAD/DAAA/wcJAPgBEADoABoA4wAoAN0ANgDYAEIA0gBNAM4AVwDKAF8AxwBmAMUAbQDD&#10;AHQAwQB6AL8AgQC9AIgAuwCPALkAlwC3AJ8AtQCoALMAswCxAMIArwDYAK4C7QCsA/sAqwX/AKoG&#10;/wCpBv8AqQb/AKkG/wD/FgAA/xIAAPcSAADsEQAA5g4AAOUGCADdAxIA1AMgAM0ELQDIBDoAwwVG&#10;AL8FUAC8BlgAuQZgALcHZwC1B24Aswd1ALEIewCvCIIArgmKAKwJkgCqCZsAqAqlAKYKsAClC78A&#10;owzUAKEN7QCfDv4AnQ7/AJwP/wCbD/8Amw//AJsP/wD/GgAA9xkAAOoeAADfHgAA1RoAANATAgDO&#10;DAsAxwsWAMANJQC6DjIAtg4/ALIPSQCvEFIArBBaAKoQYQCoEWgAphFvAKQRdgCiEX0AoRGFAJ8S&#10;jgCdEpcAnBKiAJoTrQCYE7wAlxTQAJQV7ACSFv0AkBf/AI8X/wCOF/8Ajhf/AI4X/wD6HQAA7iMA&#10;AN8oAADQKgAAxycAAMEhAAC9GQUAuRIQALIVHgCtFiwAqBc4AKQYQwChGUwAnxlUAJwaXACaGmIA&#10;mRppAJcbcACVG3cAlBt/AJIciACQHJIAjxydAI0dqQCLHbcAih7KAIgf5wCGIPoAhCD/AYMg/wGD&#10;IP8BgiD/AYIg/wH1JAAA5SwAANMxAADGMwAAvDEAALYtAACwJQAArB0MAKYeGAChICYAnCEyAJki&#10;PQCVIkcAkyNPAJEjVgCPI10AjSRkAIskawCJJHIAiCR6AIYkgwCEJY0AgyWYAYElpAGAJrIBfibF&#10;AX0n4gF7J/cBeSj/AXgo/wF4KP8BeCj/AXgo/wHvKwAA3TMAAMo5AAC+OwAAtDoAAK02AACmLwAA&#10;oSgHAJsnEwCWKCAAkSktAI4qOACLK0IAiCtKAIYrUgCEK1gAgixfAIAsZgB/LG0AfSx1AHssfgF6&#10;LIgBeCyUAXYtoAF1La4CdC3AAnIu3QJxLvQCcC//Am8v/wJvL/8Bbi//AW4v/wHoMQAA0zoAAMM/&#10;AAC3QQAArkEAAKY+AACeOAAAlzEBAJEuEACMLxwAiDAoAIQxMwCBMj0AfzJGAH0yTQB7MlQAeTJb&#10;AHcyYQB1MmkBdDJwAXIyeQFwM4QBbzOQAm0znQJsM6sCajS8Amk01QNoNfECZzX/Amc1/wJmNf8C&#10;ZjX/AmY0/wLiNgAAzD8AAL1EAACyRwAAqEcAAKBEAACYPwAAkDkAAIg0DQCDNRcAfzYkAHw3LwB5&#10;NzkAdzhCAHQ4SQByOFAAcThXAG84XgBtOGUBbDhtAWo4dQFoOIACZziMAmU4mQNkOagDYjm5A2E6&#10;0ANgOu4DYDr/A186/wJfOv8CXzr/Al86/wLdOwAAx0MAALlJAACuSwAApEwAAJtKAACSRQAAiT8A&#10;AIE6CQB7OhQAdzsgAHQ8KwByPDUAbz0+AG09RgBrPU0AaT1TAGg9WgBmPWEBZD1pAWM9cgFhPX0C&#10;YD2JAl49lgNdPqUDWz62BFo+zARaP+wEWT/+A1k//wNZP/8CWT//Alk+/wLWPwAAw0cAALVMAACq&#10;UAAAoFAAAJdPAACOSwAAhEUAAHpABgB1PxEAcUAcAG1AKABrQTIAaUE7AGdBQgBlQUkAY0FQAGFB&#10;VwBgQV4BXkFmAV1CbwJbQnoCWkKGA1hClANXQqMEVUOzBFRDyQRUQ+kEU0P9A1ND/wNUQ/8DVEP/&#10;AlRD/wLQQgAAv0oAALJQAACnUwAAnVQAAJRTAACKUAAAf0oAAHVFAgBuQw4Aa0QZAGdFJABlRS4A&#10;YkU3AGFFPwBfRUYAXUVNAFtFVABaRlsBWUZjAVdGbAJWRncCVEaDA1NGkQNRRqEEUEexBE9HxwRO&#10;R+cETkf7BE5H/wNOR/8DT0f/A09H/wPMRgAAu04AAK9UAACkVwAAmlgAAJFXAACGVAAAe04AAHBK&#10;AABpSA0AZUgWAGJJIQBfSSsAXUk0AFtJPABZSUMAV0lKAFZJUgBVSlkBVEphAVJKagFRSnUCT0qB&#10;A05KjwNMS58ES0uwBEpLxQRJS+YESUv6BElL/wNKS/8DSkv/A0pL/wPISQAAuFEAAKxXAAChWwAA&#10;mFwAAI5cAACDWQAAdlMAAGtOAABkTQoAX0wTAFxNHgBaTSgAWE0xAFZNOgBUTUEAU05IAFJOTwBQ&#10;TlcBT05fAU1OaAFMTnMCSk9/AklPjQNHT50ERk+uBEVPwwREUOQERE/5BEVP/wNFT/8DRU7/A0VO&#10;/wPETAAAtVUAAKlbAACfXgAAlWAAAItgAACAXgAAclcAAGdTAABeUQcAWVERAFdRGwBUUSUAUlIv&#10;AFFSNwBPUj8ATlJGAE1TTQBMU1UASlNdAUlTZgFHU3ACRVN9AkRTiwNCU5sDQVSsBEBUwQQ/VOIE&#10;P1T4A0BT/wNAU/8DQFP/A0BS/wPAUAAAslgAAKZeAACcYgAAkmUAAIhlAAB9YgAAblwAAGNZAABZ&#10;VgMAVFYOAFFWGABPViIATVcsAExXNABKVzwASVhEAEhYSwBHWFMARVhbAURYZAFCWG4BQFh7Aj9Y&#10;iQI9WJkDPFiqAztZvwM6WeADOlj3AzpY/wM7V/8DO1f/AztX/wO8VAAArlwAAKNjAACZZwAAkGkA&#10;AIVpAAB5ZwAAa2IAAGBgAABVXQAATlsMAEtbFABJXB8AR1woAEZdMQBFXTkAQ11BAEJdSABBXlAA&#10;QF5YAD5eYQE8XmwBO154AjlehwI3XpcCNl6pAzVevQM0X90DNF71AzVd/wI1Xf8CNVz/AjVc/wK4&#10;WQAAqmEAAKBnAACWbAAAjG4AAIFuAAB2bAAAZ2kAAFxmAABRZAAASGIJAERiEQBCYhsAQWMkAD9j&#10;LQA+YzUAPWQ9ADxkRQA7ZE0AOWRVADhkXwA2ZGkBNWR2ATNkhQExZZUCMGWnAi9luwIuZdoCLmT0&#10;Ai5j/wIvY/8CL2L/Ai9i/wKzXgAAp2YAAJxtAACTcQAAiHMAAH1zAABycgAAZHAAAFhuAABNbAAA&#10;QmoDADxpDgA6ahYAOWogADhqKAA2azEANWs5ADRrQQAzbEkAMmxSADFsXAAvbGYALmxzACxsggEq&#10;bJMBKWylAShsuQEnbdYBJ2vyASdq/wEnav8BKGn/Aihp/wKuZAAAo2wAAJlzAACOdgAAhHgAAHl5&#10;AABteAAAYHcAAFN2AABIdQAAPnMAADRyCgAxcxEAMHMaAC9zIwAucysALXQ0ACx0PAArdEQAKXRN&#10;ACh1VwAndWMAJXVvACR1fwAidZAAIXWiACB1twAfddIAH3TxAB9z/wEfcv8BIHH/ASBx/wGpawAA&#10;nnMAAJR5AACKfAAAgH4AAHR/AABnfwAAWn8AAE1+AABDfgAAOH0AAC99AgAofQ0AJn0UACR9HAAj&#10;fiUAIn4tACF+NgAhfj8AH39IAB5/UgAdf14AHH9rABp/egAZf4wAF3+fABZ/swAVf84AFX7vABZ8&#10;/wAWe/8AFnv/ABd7/wCkcgAAmnoAAI9/AACFggAAe4QAAG2GAABghwAAVIcAAEiIAAA8iAAAMogA&#10;ACiIAAAgiAUAGokOABmJFQAYiR0AF4omABaKLgAVijcAFIpBABOKTAASi1gAEYtlABCLdQAPi4cA&#10;DoqbAA2KrwAMisgADInqAA2H/AAOh/8ADob/AA6G/wCfewAAlIEAAIqFAACAiAAAc4sAAGWNAABZ&#10;jwAATJAAAEGSAAA0kgAAKpIAACGTAAAZlAAAEpYGAA6XDgANlxUADJcdAAyXJgALly8ACpc5AAmX&#10;RAAIl1AABpdeAAWXbgADloAAAZaUAACVqAAAlb4AAJTgAACU9AAAk/8AAZL/AAGS/wCYggAAjogA&#10;AIWMAAB3jwAAapIAAF2VAABQmAAARJoAADibAAAsnAAAIp0AABmeAAASoAAADaICAAejCwABoxAA&#10;AKMXAACjHwAAoycAAKMxAACkPAAApEgAAKRWAACkZQAAo3cAAKOLAACjoAAAorYAAKHSAACh8AAA&#10;oPsAAKD/AACg/wCRigAAiY4AAHuSAABtlwAAYJsAAFOeAABGoQAAOaMAAC2kAAAjpgAAGagAABGq&#10;AAAMrAAABa4AAACvBwAArw0AAK8RAACwGAAAsCAAALEoAACxMgAAsj4AALJMAACyWwAAsmwAALKB&#10;AACxlwAAsawAALDGAACw6AAAr/cAAK//AACv/wCMkAAAf5UAAHGaAABjnwAAVaQAAEeoAAA6qgAA&#10;LawAACKuAAAYsAAAELMAAAq1AAACuAAAALsAAAC7AAAAvAcAALwNAAC9EQAAvhYAAL8eAADAJwAA&#10;wTIAAMJAAADDTwAAw2AAAMN0AADDiwAAw6EAAMO4AADC1wAAwu8AAML6AADB/gCBlwAAc50AAGWj&#10;AABXqAAASa0AADuxAAAtswAAIbYAABa5AAAOuwAAB74AAADBAAAAxQAAAMcAAADIAAAAyQAAAMoF&#10;AADLCwAAzQ8AAM4UAADQHAAA0yYAANYyAADYQQAA2FMAANlmAADZfAAA2ZQAANmrAADZwwAA2eEA&#10;ANnwAADZ9AB2nwAAZ6YAAFmsAABLsgAAPLcAAC66AAAhvQAAFcAAAA3EAAAFxwAAAMoAAADOAAAA&#10;0gAAANUAAADWAAAA2QAAANsAAADdAAAA3wcAAOEMAADjEQAA5hkAAOkkAADsMgAA7UMAAO5WAADv&#10;awAA74QAAO+cAADvsgAA78YAAO/dAADv5ABqqAAAW68AAEy2AAA+vAAAL8AAACDEAAAUyAAADMwA&#10;AALQAAAA1AAAANkAAADeAAAA4gAAAOUAAADmAAAA6AAAAOkAAADsAAAA7gAAAPACAADyCQAA9Q8A&#10;APgXAAD8IwAA/zMAAP9GAAD/WgAA/3EAAP+JAAD/nwAA/7EAAP/AAAD/xgD/ABUA/wAUAP8AFAD/&#10;ABcA/wAdAP8AKAD/ADcA/wBEAP8AUQD/AFwA/wBmAP8AbwD/AHcA/wB+AP8AhQD/AIsA/wCRAP8A&#10;lwD/AJ0A/wCkAP8AqwD/ALQA/gC/AP0AzgD7AOYA+QD2APgA/wD3AP8A9wD/APcA/wDwAP8A7AD/&#10;AOkA/wD/AxIA/wAQAP8AEAD/ABEA/wAXAP8AJAD/ADIA/wA/AP8ATAD/AFcA/wBhAP8AagD/AHIA&#10;/wB5AP0AgAD8AIYA+gCMAPkAkgD4AJgA9gCfAPUApgD0AK4A8gC5APAAxgDuAN4A7QDwAOsA/gDq&#10;AP8A6QD/AOkA/wDnAP8A4wD/AOAA/wD/Bw4A/wANAP8ACwD/AAwA/wATAP8AHwD/ACwA/wA6AP8A&#10;RgD+AFIA+wBcAPgAZQD1AGwA8wB0APEAegDvAIEA7gCHAOwAjQDqAJMA6QCaAOcAoQDmAKkA4wCz&#10;AOEAvwDfANAA3QDpANoA+QDZAP8A1wD/ANUA/wDVAP8A1QD/ANQA/wD/CQoA/wEFAP8AAwD/AAkA&#10;/wAQAP8AGQD7ACYA9wA0APQAQADyAEwA7gBWAOoAXwDnAGcA5ABuAOIAdADgAHsA3gCBANwAhwDa&#10;AI0A1gCUANQAmwDRAKMAzwCtAMwAuADKAMcAyADgAMYA8wDFAP8AwwD/AMMA/wDDAP8AwwD/AMMA&#10;/wD/CwEA/wMAAP8AAAD/AAMA/wALAPMAEgDuAB8A6gAtAOYAOgDiAEUA3gBPANkAWADUAGAA0QBo&#10;AM4AbgDMAHQAygB7AMgAgQDGAIcAxACOAMIAlgDAAJ4AvgCnALsAsgC5AMAAtwDUALUA7ACzAPsA&#10;swD/ALIA/wCyAP8AsQD/ALEA/wD/DQAA/wYAAP8DAAD3AAAA9AADAOcADQDgABgA2gAlANMAMgDO&#10;AD4AygBJAMYAUgDDAFoAwABhAL4AaAC8AG4AugB0ALgAewC2AIEAtACIALIAkACwAJkArgCiAKwA&#10;rQCqALoAqADLAKYA5gClAPcApAD/AKMA/wCiAP8AogD/AKIA/wD/EAAA+wwAAO8OAADmDQAA3wkA&#10;ANoABgDQABEAyQAdAMQAKgC/ADcAuwBCALcASwC0AFQAsgBbAK8AYgCtAGgAqwBuAKkAdQCoAHsA&#10;pgCDAKQAiwCiAJQAoACeAJ4BqACcArUAmwPGAJkF4gCYBvQAlgj/AJUJ/wCUCf8AlAn/AJQJ/wD8&#10;EQAA8RUAAOMZAADWGQAAzBUAAMcQAADEBwoAvQMUALcEIQCyBi4Argg6AKoJRACnCU0ApApVAKIK&#10;XACgCmIAngtpAJwLbwCbC3YAmQx+AJcMhgCWDJAAlAyaAJINpgCRDbMAjw3FAI0O4gCLEPYAiRD/&#10;AIgR/wCHEf8AhxH/AIcR/wD2GQAA5yAAANYkAADIJQAAvyIAALkcAAC0FAEAsQ0OAKoOGQClDycA&#10;oRAzAJ0RPgCaEUcAmBJPAJUSVgCTElwAkRJjAJATaQCOE3AAjBN4AIsTgQCJFIsAhxSWAIYVogCE&#10;FbAAgxbBAIEX3QB/GPQAfRn/AHwZ/wB8Gf8Aexn/AHsZ/wDvIQAA3SkAAMotAAC+LwAAtSwAAK4n&#10;AACoIAAAoxcIAJ4WEwCZFyEAlBktAJEaOACOGkEAixtJAIkbUACHG1cAhRxeAIQcZACCHGsAgBxz&#10;AH8dfAB9HYYAfB6RAHoengB4H6sAdx+8AHYg1AB0IfAAciH/AHEi/wBxIf8AcSH/AHEh/wDoKAAA&#10;0jAAAMI1AAC3NwAArTUAAKUxAACeKwAAmCMCAJIeEACNIBsAiSEnAIYiMgCDIzwAgSNEAH4jSwB8&#10;JFIAeyRZAHkkXwB3JGYAdiVuAHQldwBzJYEAcSaNAG8mmQBuJqcAbSe4AGwnzgFqKO0BaSn/AWgp&#10;/wFoKf8BaCj/AWgo/wHhLgAAyzYAALw7AACxPQAApz0AAJ85AACXMwAAjy0AAIgnDACDJxYAfygi&#10;AHwpLQB5KjcAdyo/AHUqRwBzK04AcStUAHArWwBuK2IAbCtqAGsscgBpLH0AaCyJAGYtlgFlLaQB&#10;ZC60AWMuygFhL+kBYC/9AWAv/wFgL/8BYC//AWAu/wHaNAAAxTwAALdBAACsQwAAokMAAJlAAACQ&#10;OgAAiDQAAIAuCAB6LRIAdy4eAHMvKQBxMDMAbzA7AG0wQwBrMUoAaTFRAGcxVwBmMV4AZDFmAGMy&#10;bwBhMnkAYDKFAV8ykgFdM6EBXDOxAVs0xgFaNOYBWTX7AVk1/wFZNP8BWTT/AVk0/wHSOAAAwEAA&#10;ALNFAACoSAAAnkgAAJVGAACLQAAAgjsAAHk1BABzMxAAbzQaAGw0JQBpNS8AZzU3AGU2PwBjNkYA&#10;YjZNAGA2VABfNlsAXTdjAFw3awBbN3YBWTeCAVg4jwFWOJ4BVTivAlQ5wwJTOeQCUzr5AVM5/wFS&#10;Of8BUzn/AVM5/wHNPAAAvEQAAK9JAACkTAAAmkwAAJFLAACHRgAAfUAAAHM7AABsOA0AaDkXAGU5&#10;IgBjOisAYDo0AF46PABdOkMAWzpKAFo7UABYO1gAVztgAFY7aABVPHMBUzx/AVI8jQFQPZwBTz2s&#10;Ak4+wQJNPuECTT74Ak0+/wFNPv8BTT3/AU09/wHJQAAAuEgAAKxNAAChUAAAl1EAAI5PAACESwAA&#10;eUUAAG5AAABmPQsAYj0UAF89HgBcPigAWj4xAFg+OABXPkAAVT9GAFQ/TQBTP1UAUkBdAFBAZgBP&#10;QHABTkB8AUxBigFLQZoCSkGrAklCvgJIQt4CSEL2AkhC/wJIQv8BSEH/AUhB/wHFRAAAtUsAAKlQ&#10;AACeVAAAlVQAAItTAACAUAAAdUoAAGpGAABhQggAXEERAFlCGwBXQiUAVUIuAFNCNQBRQj0AT0JD&#10;AE9DSwBOQ1IATURaAEtEYwBKRG4BSUV6AUdFiAFGRZgCRUapAkRGvQJDRtwCQ0b1AkNG/wJDRv8B&#10;Q0X/AUNF/wHBRwAAsk8AAKZUAACcVwAAklgAAIhYAAB+VQAAcU8AAGZKAABcRgUAV0YPAFRGGABR&#10;RiIAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBFSWwAREl4AUJJhgFBSZYBQEqnAj9K&#10;uwI+S9gCPkrzAj5K/wI+Sf8BP0n/AT9J/wG9SgAAr1IAAKNYAACZWwAAkF0AAIZcAAB7WQAAbVMA&#10;AGJPAABXTAEAUUoNAE5KFQBMSx8ASksoAElLMABHSzgARkw/AEVMRgBETE4AQ01WAEJNXwBATWoA&#10;P012AT1OhAE8TpQBO06lATlPuQI5T9QCOU/yATlO/wE5Tv8BOU3/ATpN/wG6TgAArFYAAKFbAACX&#10;XwAAjWEAAINhAAB4XgAAaVgAAF9WAABUUgAATE8LAElPEgBHUBwARVAlAENQLQBCUDUAQVE8AEBR&#10;RAA/UUwAPlJUADxSXQA7UmcAOlJzADhTggE3U5IBNVOkATRTtwEzVNEBM1PxATRT/wE0Uv8BNFL/&#10;ATRS/wG2UgAAqVoAAJ5gAACUZAAAi2YAAIBlAAB0YwAAZl4AAFxcAABRWAAAR1UHAEJVEABAVRgA&#10;P1YhAD1WKgA8VjIAO1Y5ADpXQQA5V0kAOFdRADdYWgA1WGUANFhxADJYgAExWJABL1miAS5ZtQEt&#10;Wc8BLVnvAS5Y/wEuV/8BLlf/AS5W/wGyVwAApV8AAJtlAACRaQAAh2oAAHxqAABxaAAAY2UAAFhi&#10;AABNXwAAQ10CADxbDQA6XBQAOFwdADdcJgA1XS4ANF02ADNdPgAyXUYAMV5OADBeVwAvXmIALV5u&#10;ACxffQAqX44AKV+gAChfswEnX8wAJ1/tASde/wEnXf8BKF3/AShc/wGtXAAAomQAAJhqAACObgAA&#10;g28AAHlvAABubgAAYGsAAFRpAABJZwAAP2UAADVjCQAyYxEAMGMZAC9kIQAuZCkALWQxACxkOQAr&#10;ZUIAKmVKAChlVAAnZV8AJmZrACRmegAjZosAImadACBmsQAfZskAH2brACBl/gAgZP8AIGP/ASFj&#10;/wGpYgAAnmoAAJVwAACKcwAAgHUAAHV1AABpdAAAXHIAAE9xAABEbwAAOm4AADBtAwApbA0AJ2wU&#10;ACZsHAAlbSQAJG0sACNtNAAibT0AIW5GACBuUAAeblsAHW5nABxudgAabocAGW+aABhvrgAWb8YA&#10;Fm7pABdt/AAYbP8AGGv/ABhr/wCkaQAAmnEAAJB2AACGeQAAfHsAAHF7AABkewAAV3oAAEp5AAA/&#10;eAAANXgAACt3AAAidgcAHXYPABx3FgAbdx4AGncmABl3LgAYdzcAF3hAABV4SgAUeFYAE3hjABJ4&#10;cgAReIMAEHiXAA94qwAOeMMADnfmAA52+gAPdf8AEHX/ABB0/wCfcQAAlXgAAIt8AACCfwAAd4EA&#10;AGqCAABdggAAUIIAAESCAAA4ggAALoIAACSCAAAcggAAFIIJABGDEAAQgxYAEIMeAA6DJwAOgzAA&#10;DYM5AA2DRAAMg1AAC4NdAAmDbAAIg34ABoORAAWCpQADgrsABIHbAASB8gAFgP8ABn//AAZ//wCa&#10;eQAAkH4AAIaDAAB9hQAAb4cAAGKJAABVigAASYsAAD2MAAAxjAAAJowAAB2NAAAVjgAAD48DAAqQ&#10;DAAGkBEABI8YAAOPIAABjykAAI8yAACQPQAAkEkAAI9WAACPZQAAj3YAAI+KAACOnwAAjrQAAI3P&#10;AACM7gAAjPsAAIv/AACL/wCUgAAAi4UAAIKJAAB0jAAAZo8AAFmRAABMkwAAQJUAADSWAAAolgAA&#10;HpcAABWYAAAPmgAACpsAAAKcCQAAnA4AAJwTAACcGgAAnCIAAJ0rAACdNQAAnUAAAJ1OAACdXAAA&#10;nW4AAJyBAACclwAAnKwAAJvGAACa6AAAmfkAAJn/AACY/wCOiAAAhowAAHiQAABqlAAAXJcAAE+a&#10;AABCnQAANp4AACmfAAAfoQAAFaIAAA6kAAAIpgAAAKgAAACpBAAAqQoAAKkOAACpEwAAqhoAAKoi&#10;AACrKwAArDYAAKxEAACsUwAArGMAAKx3AACrjgAAq6QAAKu8AACq3gAAqfQAAKn9AACp/wCJjgAA&#10;e5MAAG2XAABfnAAAUaAAAESkAAA2pgAAKqgAAB6pAAAUqwAADa4AAAawAAAAsgAAALUAAAC1AAAA&#10;tQMAALYJAAC3DgAAuBIAALgZAAC6IQAAuysAALw4AAC9RwAAvVgAAL1rAAC9gQAAvZkAAL2wAAC9&#10;zAAAvOoAALz3AAC7/gB+lQAAcJsAAGKgAABTpQAARqoAADitAAAqrwAAHrEAABO0AAAMtwAAA7kA&#10;AAC8AAAAvwAAAMIAAADCAAAAwwAAAMQAAADGBgAAxwwAAMgQAADKFgAAzCAAAM8rAADQOgAA0UsA&#10;ANFeAADScwAA0osAANKkAADTuwAA09gAANPtAADT9gBznQAAZKMAAFapAABHrwAAObMAACq2AAAd&#10;uQAAErwAAAq/AAAAwwAAAMYAAADJAAAAzQAAAM8AAADQAAAA0gAAANQAAADWAAAA2QIAANsIAADe&#10;DgAA4RMAAOQdAADoKgAA6DwAAOlPAADpZAAA6nwAAOuVAADrrAAA68IAAOzVAADs5QBmpgAAWKwA&#10;AEmzAAA7uQAAK7wAAB3AAAARxAAACcgAAADMAAAAzwAAANMAAADZAAAA3QAAAOAAAADhAAAA4wAA&#10;AOUAAADnAAAA6gAAAOwAAADuBAAA8QsAAPUSAAD4HAAA+ysAAP0+AAD+UwAA/moAAP+DAAD/mwAA&#10;/64AAP++AAD/ygD/ABIA/wAQAP8AEQD/ABMA/wAZAP8AJgD/ADQA/wBBAP8ATQD/AFgA/wBiAP8A&#10;awD/AHMA/wB6AP8AgQD/AIcA/wCNAP8AkwD/AJkA/wCgAP8ApwD+AK8A/AC6APoAyQD5AOEA+ADz&#10;APcA/wD2AP8A9QD/APEA/wDpAP8A5AD/AOEA/wD/AA8A/wANAP8ADQD/AA4A/wAUAP8AIQD/AC4A&#10;/wA8AP8ASAD/AFMA/wBdAP8AZgD+AG0A/AB1APsAewD5AIIA+ACIAPcAjgD2AJQA9ACbAPMAogDx&#10;AKoA7wC0AO0AwQDrANUA6gDsAOgA/ADnAP8A5QD/AOYA/wDgAP8A2QD/ANQA/wD/AAsA/wAIAP8A&#10;BgD/AAkA/wAQAP8AHAD/ACkA/wA2AP8AQgD7AE4A9wBXAPQAYADyAGgA7wBvAO0AdgDsAHwA6gCC&#10;AOgAiADnAI4A5QCVAOMAnADhAKQA3wCuAN0AuQDaAMoA1wDkANQA9gDRAP8A0AD/ANAA/wDPAP8A&#10;ywD/AMcA/wD/AAMA/wAAAP8AAAD/AAQA/wANAPoAFgD2ACMA8wAwAPAAPADtAEcA6QBRAOUAWgDi&#10;AGIA3wBpAN0AbwDaAHYA2AB8ANQAggDSAIgA0ACPAM0AlgDLAJ4AyQCoAMcAswDFAMEAwgDYAMAA&#10;7wC/AP4AvgD/AL0A/wC8AP8AvAD/ALwA/wD/AgAA/wAAAP8AAAD/AAAA9AAHAO0AEQDoABwA4wAp&#10;AN8ANQDbAEEA1gBLANEAVADNAFwAygBjAMgAaQDGAG8AwwB1AMEAewC/AIIAvgCIALwAkAC6AJgA&#10;uACiALUArACzALkAsQDLAK8A5wCuAPgArAD/AKsA/wCsAP8ArAD/AKsA/wD/BAAA/wAAAPYAAADu&#10;AAAA5wAAAN8ADADWABUAzwAiAMoALgDHADoAwwBEAMAATQC8AFUAuQBcALcAYwC1AGkAswBvALEA&#10;dQCvAHsArQCCAKsAigCpAJIApwCcAKUApgCjALMAoQDDAJ8A3gCeAPIAnQD/AJwA/wCcAP8AmwD/&#10;AJsA/wD/BwAA9gkAAOkLAADfCgAA1QQAAM4ABQDGABAAwAAaALsAJwC3ADIAswA9ALAARgCtAE8A&#10;qgBWAKgAXACmAGMApABoAKIAbwChAHUAnwB8AJ0AhACbAI0AmQCXAJcAogCVAK4AkwC9AJEA0wCQ&#10;AO0AjwD8AI4A/wCNAf8AjQH/AI0B/wD5DgAA6hIAANwVAADNFQAAxBEAAL4MAAC6AgoAtAASAK4A&#10;HgCqACoApgA1AKIAPwCgAEgAnQFQAJsCVgCZAlwAlwNjAJUDaQCTA28AkQR2AJAEfwCOBYgAjAWS&#10;AIoGngCIBqoAhge6AIUIzwCECusAggv8AIEM/wCADP8AgAz/AIAM/wDxFQAA4B0AAM0gAADBIQAA&#10;uB0AALEXAACsEAAAqAkNAKIHFgCdCSMAmQouAJULOACTDEEAkAxJAI4NUACMDVcAig1dAIgNYwCH&#10;DWoAhQ5xAIMOegCCDoQAgA6PAH4PmwB8D6gAexC4AHoQzgB4EewAdhL/AHUS/wB0E/8AdBP/AHQT&#10;/wDoHgAA0yYAAMMqAAC4KgAArigAAKcjAACgHAAAmxMDAJYPEACQEBsAjBEnAIkSMgCGEzsAhBND&#10;AIIUSwCAFFEAfhRXAHwUXgB7FWUAeRVsAHcVdAB2Fn4AdBaKAHIXlgBxF6QAbxi0AG4YyQBtGegA&#10;axr8AGob/wBqG/8Aahv/AGob/wDgJgAAyi0AALwxAACwMwAApzEAAJ8sAACXJgAAkB8AAIoXDACF&#10;GBYAgRkiAH4aLAB7GzYAeRs+AHccRQB1HEwAcxxTAHEdWQBwHWAAbh1nAG0ecABrHnoAah6FAGgf&#10;kgBnH6AAZSCwAGQhxQBjIeQAYiL6AGEi/wBhIv8AYSL/AGEi/wDXLAAAwzQAALY4AACqOQAAoTgA&#10;AJg1AACQLwAAiCgAAIAhCAB7IBIAdyEdAHQiJwBxIjEAbyM5AG0jQQBrI0gAaSNOAGgkVQBmJFsA&#10;ZSRjAGMlawBiJXUAYSWBAF8mjgBeJp0AXSetAFsowQBbKOAAWin3AFkp/wBZKf8AWSn/AFko/wDP&#10;MgAAvjkAALE9AACmPwAAnD8AAJM8AACKNgAAgTAAAHkqAwByJg8AbicZAGsoIwBpKCwAZik1AGUp&#10;PABjKUMAYSpKAGAqUQBeKlcAXSpfAFwraABaK3IAWSx9AFgsiwBWLZoAVS2qAFQuvQBTLtwAUi/1&#10;AFIv/wBSLv8AUi7/AFIu/wDKNgAAuj0AAK1CAACiRAAAmEQAAI9BAACFPAAAezcAAHIxAABrLAwA&#10;Zy0VAGQtHwBhLigAXy4xAF0uOQBcL0AAWi9GAFgvTQBXL1QAVjBcAFUwZABTMW4AUjF6AFExiABQ&#10;MpcATjKoAE0zuwBNNNgATDTzAEw0/wBMNP8ATDP/AEwz/wDGOgAAtkIAAKlGAACeSQAAlUkAAItH&#10;AACBQgAAdz0AAG03AABkMgkAYDISAF0yHABaMiUAWDMtAFYzNQBVMzwAUzRDAFI0SgBRNFEAUDRZ&#10;AE81YQBNNWwATDZ3AEs2hQBKN5UASDemAEc4uAFHONMBRjjxAUY4/wFGOP8ARjj/AEY3/wDBPgAA&#10;skUAAKZKAACcTQAAkk0AAIhLAAB+RwAAc0IAAGk9AABfNwYAWjYQAFc3GABUNyIAUjcqAFA3MgBP&#10;ODkATThAAEw4RwBLOE4ASjlWAEk5XwBIOmkARzp1AEU7gwBEO5MAQzykAUI8tgFBPdABQT3wAUE9&#10;/wFBPP8BQTz/AUE8/wC+QgAAr0kAAKNOAACZUAAAj1EAAIVQAAB7TAAAb0YAAGVCAABaPQIAVDsO&#10;AFE7FQBPOx8ATTsnAEs7LwBJPDYARzw9AEc8RABGPUsART1UAEQ+XABDPmcAQj9zAEA/gQA/P5EA&#10;PkCiAD1AtQE8Qc4BPEHuATxB/wE8QP8BPED/AT0//wG6RQAArEwAAKFRAACXVAAAjVUAAINUAAB4&#10;UQAAbEsAAGFHAABWQgAAT0AMAEw/EwBJQBwAR0AkAEZALABEQDMAQ0A6AEJBQgBBQUkAQEJRAD9C&#10;WgA+Q2UAPUNxADtDfwA6RI8AOUSgADhFswE3RcsBN0XsATdF/wE3RP8BOET/AThD/wC3SQAAqVAA&#10;AJ5VAACUWAAAi1kAAIBYAAB2VgAAaFAAAF1MAABTSAAASkUJAEZEEQBERBkAQkQiAEFFKQA/RTEA&#10;PkU4AD1FPwA8RkcAO0ZPADpHWAA5R2IAOEhuADZIfAA1SI0ANEmeADNJsQAySckAMUnrADJJ/gAy&#10;SP8AMkj/ADNI/wC0TAAAp1QAAJxZAACSXAAAiF0AAH5dAABzWgAAZVUAAFtSAABQTgAARkoFAEBJ&#10;DgA+SRYAPUkeADtKJgA6Si4AOUo1ADhLPQA3S0QANktNADRMVgAzTGAAMkxsADFNegAwTYsALk2c&#10;AC1OrwAsTscALE7pACxN/QAtTf8ALUz/AC1M/wCwUAAApFgAAJldAACPYQAAhmIAAHthAABwXwAA&#10;YlsAAFhYAABOVQAAQ1EBADtPDAA4TxMANk8bADVPIwA0UCsAM1AyADJQOgAxUEIAMFFKAC5RUwAt&#10;Ul0ALFJpACtSeAApUogAKFOaACdTrQAmU8UAJlPnACZT/AAnUv8AJ1H/ACdR/wCsVQAAoFwAAJZi&#10;AACNZgAAg2cAAHhmAABtZQAAYGEAAFVeAABKWwAAP1gAADVWCAAxVRAAMFYXAC5WHwAtVicALFYv&#10;ACtXNgAqVz4AKVdHAChXUAAmWFoAJVhnACRYdQAjWYYAIVmYACBZqwAfWcIAH1nlAB9Y+gAgWP8A&#10;IFf/ACFX/wCoWgAAnWIAAJNnAACKawAAf2wAAHVsAABqawAAXWgAAFFlAABGYwAAO2AAADFeAwAq&#10;XQ0AKF0TACZdGwAlXiMAJF4qACNeMgAiXjoAIV5DACBfTAAfX1cAHl9jABxgcQAbYIIAGWCVABhg&#10;qQAXYMAAFmDiABdf+QAYXv8AGV7/ABld/wCkYAAAmWgAAJBuAACGcAAAfHIAAHJyAABmcQAAWG4A&#10;AExsAABBawAANmkAAC1nAAAjZggAH2YPAB1mFQAcZh0AG2YlABpmLQAZZzUAGGc+ABdnSAAWZ1MA&#10;FWhfABNobgASaH8AEWiSABBopgAPaL0ADmjgABBn9wAQZv8AEWX/ABFl/wCfZwAAlm8AAIxzAACC&#10;dgAAeHgAAG14AABgdwAAU3YAAEZ0AAA7cwAAMXIAACdxAAAecQAAFnAKABNwEAATcBcAEnAfABFx&#10;JwAQcS8AEHE4AA5xQgAOcU4ADXFbAAxxaQALcXoACnGNAAhxoQAGcbYABnDSAAdw7wAIb/8ACW7/&#10;AAlu/wCbbwAAkXUAAId5AAB+fAAAdH4AAGZ+AABZfgAATX4AAEB9AAA1fQAAKnwAACF8AAAYfAAA&#10;EXwEAAx8DAAKfBEACXwZAAh8IQAHfCkABnwyAAR8PQADfEgAAXxVAAB8YwAAfHQAAHyHAAB7nAAA&#10;e7EAAHrLAAB56wAAefoAAHn/AAB4/wCWdwAAjHwAAIOAAAB5gwAAbIQAAF6FAABRhgAARYcAADmH&#10;AAAthwAAI4cAABqHAAAShwAADYgBAAaJCgABiQ8AAIkUAACIGwAAiCMAAIksAACJNgAAiUIAAIhO&#10;AACIXQAAiG0AAIiBAACHlQAAh6sAAIbEAACF5gAAhPgAAIT/AACE/wCQfgAAh4MAAH6HAABxiQAA&#10;Y4sAAFaNAABJjwAAPJEAADCRAAAkkQAAGpIAABKTAAANlAAABpUAAACWBgAAlgwAAJUQAACWFQAA&#10;lh0AAJYkAACWLgAAljkAAJZGAACWVQAAlmUAAJZ4AACVjgAAlaQAAJS8AACT3wAAk/UAAJL/AACS&#10;/wCLhgAAg4oAAHWNAABnkAAAWZQAAEyXAAA/mQAAMpoAACabAAAbnAAAEp0AAAyfAAAEoAAAAKIA&#10;AACjAQAAowcAAKMMAACjEAAApBUAAKQcAAClJQAApi8AAKY8AACmSwAAplsAAKZuAAClhAAApZsA&#10;AKSzAACj0AAAo+8AAKL8AACi/wCGjQAAeJEAAGqVAABcmQAATp0AAEGgAAAzogAAJqMAABulAAAR&#10;pwAACqkAAAGrAAAArQAAAK8AAACwAAAAsAAAALAFAACxCwAAsg8AALMUAAC0GwAAtSQAALcwAAC3&#10;PwAAt1AAALdiAAC3eAAAt5AAALapAAC2wgAAtuQAALb1AAC1/gB7kwAAbZgAAF+dAABQogAAQqYA&#10;ADSpAAAmqwAAGq0AABCvAAAJsgAAALQAAAC3AAAAugAAALwAAAC9AAAAvgAAAL4AAADAAgAAwQgA&#10;AMINAADEEgAAxhkAAMkkAADKMgAAy0MAAMtVAADMagAAzIMAAMycAADLtQAAzM4AAMzpAADM9gBw&#10;mwAAYaEAAFKmAABEqwAANrAAACeyAAAatQAAELgAAAe7AAAAvgAAAMEAAADEAAAAyAAAAMsAAADL&#10;AAAAzQAAAM4AAADQAAAA0gAAANUDAADYCgAA2xAAAN4YAADiJAAA4zUAAORIAADlXAAA5nMAAOaN&#10;AADmpQAA5rwAAObTAADn5wBjpAAAVaoAAEawAAA4tQAAKLkAABq8AAAPwAAABcQAAADHAAAAywAA&#10;AM8AAADUAAAA2AAAANwAAADdAAAA3wAAAOEAAADjAAAA5QAAAOgAAADqAAAA7QYAAPEOAAD1FgAA&#10;+CUAAPk4AAD5TQAA+mMAAPt8AAD8lQAA/KoAAPy7AAD9ywD/AA8A/wAOAP8ADgD/ABAA/wAWAP8A&#10;IwD/ADAA/wA9AP8ASQD/AFQA/wBeAP8AZgD/AG4A/wB2AP8AfAD/AIIA/wCJAP8AjwD/AJUA/gCb&#10;AP0AowD7AKsA+gC1APkAwwD3ANsA9gDwAPQA/wDzAP8A8gD/AOwA/wDiAP8A3AD/ANYA/wD/AAwA&#10;/wAJAP8ACAD/AAoA/wASAP8AHgD/ACsA/wA4AP8ARAD/AE8A/wBZAP4AYQD8AGkA+gBwAPgAdwD3&#10;AH0A9gCDAPQAiQDyAI8A8QCWAO8AnQDtAKUA7ACvAOoAvADoAM0A5gDoAOQA+gDjAP8A4gD/AOAA&#10;/wDVAP8AzgD/AMsA/wD/AAYA/wABAP8AAAD/AAQA/wAOAP8AGQD/ACUA/QAyAPsAPgD3AEkA8wBT&#10;APAAXADuAGMA7ABqAOoAcQDoAHcA5gB9AOQAgwDiAIkA4ACQAN4AlwDcAJ8A2QCpANYAtADTAMQA&#10;0ADeAM4A8wDMAP8AywD/AMoA/wDIAP8AwgD/AL4A/wD/AAAA/wAAAP8AAAD/AAAA+wALAPYAEwDx&#10;ACAA7QAsAOoAOADnAEMA4wBNAOAAVgDcAF0A2QBkANUAawDSAHEA0AB2AM4AfADMAIMAygCJAMgA&#10;kQDGAJkAxACjAMEArQC/ALsAvQDPALsA6wC5APwAtwD/ALcA/wC2AP8AtAD/ALEA/wD/AAAA/wAA&#10;AP8AAAD2AAAA7gAFAOcADwDhABkA2wAlANUAMQDSADwAzgBGAMoATwDHAFcAxABeAMEAZAC/AGoA&#10;vQBwALsAdgC5AHwAuACDALYAigCzAJMAsQCcAK8ApwCtALMAqwDFAKkA4QCnAPUApgD/AKUA/wCk&#10;AP8ApAD/AKQA/wD/AAAA/AAAAPEAAADoAAAA4AAAANQACwDMABMAxwAfAMIAKgC/ADUAvAA/ALgA&#10;SAC1AFAAswBXALAAXgCuAGQArABpAKsAbwCpAHUApwB8AKUAhACjAIwAoQCWAJ8AoQCdAK0AmgC8&#10;AJgA0gCXAO4AlQD+AJQA/wCVAP8AlQD/AJUA/wD8AQAA8AUAAOMHAADVBQAAzAAAAMUABAC+AA4A&#10;uAAXALMAIwCvAC4AqwA4AKkAQQCmAEoAowBRAKEAVwCfAF0AnQBjAJsAaQCaAG8AmAB2AJYAfQCU&#10;AIYAkgCQAJAAmwCOAKcAjAC2AIoAyQCIAOcAhwD5AIcA/wCGAP8AhgD/AIYA/wD0DAAA5BAAANES&#10;AADFEQAAvQ4AALYIAACxAAgAqwARAKYAGwChACYAngAxAJoAOgCYAEMAlQBKAJMAUQCRAFcAjwBd&#10;AI4AYwCMAGkAigBwAIgAdwCGAIAAhACLAIIAlgCAAKMAfgCxAH0AxAB7AuEAegP1AHoF/wB5Bf8A&#10;eAb/AHgG/wDqEwAA1hoAAMYdAAC6HAAAsRkAAKoTAACkDQAAnwUMAJkAFACVAB8AkQIpAI0DMwCL&#10;BDwAiAVEAIYGSwCEBlEAggdXAIEHXQB/B2MAfQhqAHsIcgB6CHwAeAmGAHYJkgB0CqAAcwqvAHEL&#10;wQBwDN8Abw32AG4O/wBtDv8AbQ7/AG0O/wDhHAAAyyMAALwmAACxJgAAqCQAAKAeAACZGAAAkxAC&#10;AI4LDgCICxcAhAwiAIENLAB+DTUAfA49AHoORQB4DksAdw5RAHUPWABzD14AcRBlAHAQbgBuEHcA&#10;bBCCAGsQjwBpEZ0AaBGtAGYSwABlEt8AZBP2AGMU/wBjFP8AYhT/AGIU/wDWJAAAwyoAALUuAACq&#10;LwAAoC0AAJgoAACQIgAAiRsAAIITCAB9ERIAeRIcAHYTJwBzFDAAcRQ4AG8VPwBtFUYAbBVMAGoW&#10;UwBoFlkAZxZhAGUWaQBkF3IAYhd+AGEYiwBfGJkAXhmpAFwZvABcGtgAWhvzAFoc/wBZHP8AWRz/&#10;AFkc/wDNKgAAvTEAAK81AACkNgAAmzQAAJIxAACJKwAAgSUAAHkdAwBzGA4AbxkYAGwaIgBpGysA&#10;ZxszAGUcOwBkHEEAYh1IAGAdTgBfHVUAXR1cAFweZABbHm4AWR95AFgfhwBWIJYAVSCmAFQhuABT&#10;IdIAUiLxAFIj/wBSI/8AUiL/AFIi/wDILwAAuDYAAKs6AACgPAAAljsAAI04AACDMgAAei0AAHIm&#10;AABqIAwAZiATAGMhHQBhISYAXyIvAF0iNgBbIj0AWiNEAFgjSgBXI1EAVSNYAFQkYQBTJGoAUSV2&#10;AFAlgwBPJpMATiejAEwntQBMKM4ASyjuAEsp/wBLKP8ASyj/AEso/wDDNAAAszsAAKc/AACcQQAA&#10;kkAAAIk+AAB/OQAAdTMAAGwtAABjJwgAXiYRAFwmGQBZJyIAVycrAFUoMgBUKDkAUihAAFEoRgBQ&#10;KU0ATilVAE0pXQBMKmcASypzAEkrgABIK5AARyyhAEYtswBFLcsARS7sAEQu/wBELv8ARS3/AEUt&#10;/wC+OAAAsD8AAKRDAACZRQAAj0UAAIVDAAB7PgAAcTkAAGc0AABeLgQAWCsOAFUrFgBSLB8AUCwn&#10;AE8sLwBNLTYATC08AEotQwBJLUoASC5SAEcuWgBGL2QARS9wAEMwfgBCMI0AQTGeAEAysQA/MsgA&#10;PzPqAD8z/gA/Mv8APzL/AD8y/wC7PAAArUMAAKFHAACWSQAAjEkAAINIAAB4RAAAbT4AAGM5AABa&#10;NAAAUjAMAE8wEwBMMBwASjAkAEkxKwBHMTIARjE5AEQxQABDMkcAQjJPAEEzWABAM2IAPzRtAD40&#10;ewA9NYsAPDacADs2rwA6N8YAOTfoADk3/AA6N/8AOjb/ADo2/wC3QAAAqkYAAJ5LAACUTQAAik4A&#10;AIBMAAB1SAAAakMAAGA+AABWOQAATTUJAEk0EQBHNRkARTUhAEM1KABBNS8AQDU2AD82PQA+NkUA&#10;PTdNADw3VQA7OGAAOjhrADk5eQA4OYkANzqbADU6rQA1O8QANDvmADQ7+wA1O/8ANTr/ADU6/wC0&#10;QwAAp0oAAJxOAACSUQAAiFIAAH5QAABzTQAAZ0gAAFxEAABSPwAASDoGAEQ5DwBBORYAPzkeAD45&#10;JgA8OS0AOzo0ADo6OwA5O0IAODtKADc8UwA2PF0ANT1pADQ9dwAzPocAMT6ZADA/qwAvP8IALz/k&#10;AC8/+gAwP/8AMD7/ADA+/wCxRwAApE0AAJlSAACPVQAAhlYAAHxVAABxUgAAZEwAAFlJAABPRQAA&#10;RUADAD8+DQA8PhMAOj4bADk+IwA3PioANj8xADU/OAA0P0AAM0BIADJAUQAxQVsAMEFnAC5CdQAt&#10;QoUALEOXACtDqgAqQ8AAKUTiACpD+QAqQ/8AK0L/ACtC/wCuSgAAoVEAAJdWAACNWQAAg1oAAHla&#10;AABuVwAAYVIAAFdOAABNSwAAQ0cAADpDCgA2QxEANEMYADNDIAAyRCcAMUQvADBENgAvRT0ALUVG&#10;ACxFTwArRlkAKkZkAClHcgAoR4MAJkeVACVIqAAkSL4AI0jgACRI9wAlR/8AJUf/ACZH/wCqTwAA&#10;n1UAAJRaAACLXgAAgV8AAHdeAABrXAAAX1gAAFVVAABLUQAAQE0AADVKBwAwSQ4ALkkVAC1JHQAs&#10;SSQAK0orACpKMwAoSjsAJ0tDACZLTAAlS1YAJExiACNMcAAhTIAAIE2TAB9NpgAeTbsAHU7dAB5N&#10;9gAeTP8AH0z/ACBL/wCnUwAAnFoAAJJfAACIYwAAfmQAAHRjAABpYQAAXF4AAFJbAABHWAAAPFUA&#10;ADJSAgAqUAwAJ08SACZQGQAlUCAAJFAoACNQLwAiUTcAIVFAACBRSQAeUlMAHVJfABxSbQAaU30A&#10;GVOQABhTpAAWU7kAFVPZABZT9AAXUv8AGFH/ABlR/wCjWQAAmGAAAI9lAACFaAAAe2kAAHFpAABm&#10;ZwAAWWQAAE1hAABCXwAAOFwAAC5aAAAlWAgAIFcOAB5XFAAdVxwAHFgjABtYKwAaWDMAGVg8ABhY&#10;RQAWWVAAFVlbABRZaQATWnoAElqNABFaoQAQWrcADlrVABBZ8wAQWf8AEVj/ABFY/wCfXwAAlWYA&#10;AIxrAACCbQAAeG4AAG5vAABibQAAVWoAAEhoAAA+ZgAAM2UAACljAAAgYQEAGGALABVgEAAUYBcA&#10;E2AeABJgJgASYC4AEWE3ABBhQAAPYUsADmFYAA1hZgAMYnYAC2KJAAphnQAJYbIACGHLAAhh6wAJ&#10;YP0ACl//AAtf/wCbZgAAkm0AAIhxAAB+cwAAdXUAAGp0AABccwAAT3IAAENwAAA4bwAALW4AACRs&#10;AAAbawAAE2sEAA5qDAANahIADGoZAAtqIQAKaikACWoyAAhqPAAHa0cABWtTAARrYQACa3EAAGqE&#10;AABqmAAAaq0AAGnGAABp5wAAafgAAGj/AABo/wCXbQAAjXMAAIR3AAB7egAAcHsAAGN7AABWegAA&#10;SXoAAD15AAAxeAAAJ3cAAB12AAAVdgAAD3YCAAl2CgAEdg8AAHYVAAB2HAAAdiQAAHUsAAB1NgAA&#10;dUEAAHVOAAB1XAAAdWwAAHV+AAB0kwAAdKgAAHPAAABz4wAAcvcAAHL/AABx/wCSdQAAiXoAAIB+&#10;AAB2gAAAaYEAAFuCAABOggAAQYIAADWDAAApggAAH4EAABaBAAAQggAACoIAAAKDBwAAgg0AAIIR&#10;AACCFwAAgh4AAIImAACCLwAAgjsAAIJHAACCVQAAgWUAAIF4AACBjQAAgKIAAH+6AAB/3QAAfvQA&#10;AH3/AAB9/wCNfAAAhIEAAHuEAABuhgAAYIgAAFKKAABFiwAAOYwAACyMAAAhjAAAF4wAABCNAAAJ&#10;jgAAAo8AAACQAwAAjwkAAI8OAACPEgAAkBgAAJAfAACQKAAAkDIAAJA/AACQTQAAkF0AAI9wAACP&#10;hQAAjpwAAI6zAACN0AAAjPAAAIv+AACL/wCIhAAAgIgAAHKLAABkjQAAVpAAAEiTAAA7lQAALpYA&#10;ACKWAAAXlwAAD5gAAAiZAAAAmwAAAJ0AAACdAAAAnQMAAJ0JAACdDQAAnhEAAJ4XAACfHwAAnykA&#10;AKA1AACgQwAAoFQAAKBmAACfewAAnpMAAJ6rAACdxgAAnekAAJz5AACc/wCDiwAAdY4AAGeSAABZ&#10;lgAAS5kAAD2cAAAwngAAI58AABegAAAOogAAB6QAAACmAAAAqAAAAKoAAACqAAAAqgAAAKsBAACr&#10;BwAArAwAAK0QAACuFgAArx4AALEpAACxOAAAsUgAALFaAACxbwAAsYgAALGgAACwugAAr90AAK/y&#10;AACv/QB4kQAAapYAAFyaAABNnwAAP6MAADGmAAAjpwAAF6kAAA6rAAAFrgAAALAAAACyAAAAtQAA&#10;ALcAAAC3AAAAuAAAALkAAAC6AAAAvAMAAL0JAAC+DgAAwBQAAMMeAADFKwAAxTwAAMZOAADGYgAA&#10;xnoAAMaUAADGrQAAxsgAAMXlAADF8wBsmQAAXp4AAE+kAABBqAAAMqwAACSvAAAWsQAADbQAAAO3&#10;AAAAugAAAL0AAADAAAAAxAAAAMYAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQBgAA0w0AANgT&#10;AADcHgAA3i0AAN9AAADgVAAA4WsAAOGFAADhnwAA4bcAAOHPAADh5gBgoQAAUqcAAEOtAAA0sgAA&#10;JbUAABe5AAANvAAAAb8AAADDAAAAxwAAAMoAAADPAAAA0wAAANYAAADXAAAA2gAAANwAAADfAAAA&#10;4QAAAOMAAADmAAAA6QEAAOwLAADwEgAA8x8AAPQxAAD2RgAA91wAAPh0AAD4jwAA+aYAAPm4AAD4&#10;yQD/AA0A/wALAP8ACwD/AA4A/wATAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBZAP8AYgD/AGoA/wBx&#10;AP8AdwD/AH4A/wCEAP4AigD9AJAA/ACXAPoAngD5AKcA9wCxAPYAvgD1ANIA8wDsAPEA/gDwAP8A&#10;8AD/AOYA/wDcAP8A0gD/AM0A/wD/AAcA/wAEAP8AAgD/AAYA/wAQAP8AGwD/ACcA/wAzAP8APwD/&#10;AEoA/gBUAPsAXQD5AGQA9wBrAPUAcgDzAHgA8gB+APAAhADvAIoA7QCRAOwAmQDqAKEA6ACrAOYA&#10;tgDkAMcA4gDjAOAA9wDeAP8A3QD/ANkA/wDMAP8AxQD/AMEA/wD/AAAA/wAAAP8AAAD/AAEA/wAN&#10;AP8AFgD8ACIA+QAuAPYAOQDzAEUA7wBOAOwAVwDpAF4A5gBlAOQAbADiAHIA4AB3AN8AfgDdAIQA&#10;2wCLANgAkgDVAJsA0gCkAM8ArwDNAL4AywDVAMkA7wDHAP8AxQD/AMQA/wC+AP8AuAD/ALUA/wD/&#10;AAAA/wAAAP8AAAD+AAAA9wAJAPEAEQDrABwA5wAoAOQAMwDhAD4A3QBIANgAUQDTAFgA0ABfAM4A&#10;ZQDMAGsAygBxAMgAdwDGAH0AxACEAMIAjADAAJQAvgCeALsAqAC5ALYAtwDIALUA5gCzAPoAsQD/&#10;ALAA/wCwAP8ArAD/AKkA/wD/AAAA/wAAAPoAAADxAAAA6AADAOAADQDYABYA0QAiAM0ALQDKADcA&#10;xgBBAMIASgC/AFIAvQBZALoAXwC4AGUAtwBqALUAcACzAHYAsQB9AK8AhQCtAI0AqwCXAKkAoQCn&#10;AK4ApQC+AKIA2ACgAPIAnwD/AJ4A/wCeAP8AngD/AJwA/wD/AAAA9wAAAOsAAADhAAAA1gAAAMsA&#10;CQDFABEAvwAbALsAJgC3ADEAtAA6ALEAQwCuAEsAqwBSAKkAWACnAF4ApgBkAKQAaQCiAHAAoAB2&#10;AJ4AfgCcAIYAmgCQAJgAmwCWAKcAlAC2AJIAygCQAOkAjwD8AI4A/wCNAP8AjAD/AI0A/wD4AAAA&#10;6QIAANsDAADMAQAAxAAAAL0AAgC2AA0AsAAVAKsAIACnACoApAA0AKEAPACeAEQAnABLAJoAUgCY&#10;AFgAlgBdAJUAYwCTAGkAkQBwAI8AdwCNAIAAiwCKAIkAlQCHAKEAhQCvAIMAwQCBAOAAgAD1AH8A&#10;/wB/AP8AfwD/AH8A/wDuCgAA3A4AAMoQAAC+DgAAtQsAAK8DAACpAAcAowAQAJ4AGACZACMAlgAs&#10;AJMANQCQAD4AjgBFAIwASwCKAFEAiABXAIYAXQCFAGMAgwBqAIEAcQB/AHoAfQCEAHsAjwB5AJwA&#10;dwCqAHUAuwB0ANQAcgDwAHIA/wByAP8AcQD/AHEA/wDjEQAAzRcAAL8ZAACzGQAAqhUAAKMQAACd&#10;CgAAlwEKAJEAEgCNABsAiQAlAIUALwCDADcAgAA+AH4ARQB9AEsAewBRAHkAVwB4AF0AdgBkAHQB&#10;awByAXQAcAJ/AG4CiwBsA5gAawOmAGkEtwBoBc4AZwfsAGYI/QBmCf8AZQn/AGUJ/wDWGgAAxCAA&#10;ALYjAACrIwAAoSAAAJkbAACSFAAAjA4BAIYHDQCABBQAfAYeAHkHKAB2CDAAdAg4AHIJPwBwCUUA&#10;bwpMAG0KUgBsClgAagtfAGgLZwBnC3AAZQx6AGMMhwBiDJUAYA2kAF8NtgBeDc4AXA7tAFwP/wBb&#10;EP8AWxD/AFsQ/wDNIQAAvCgAAK8rAACkKwAAmikAAJIkAACJHwAAghgAAHsRBQB1DQ8AcQ0XAG4O&#10;IQBrDioAaQ8yAGcQOQBlEEAAZBBGAGMQTQBhEFMAXxFaAF4RYgBcEWsAWxF2AFkSgwBYEpIAVhOi&#10;AFUTtABUE8sAUxTsAFIV/wBSFv8AUhX/AFIV/wDGKAAAti4AAKkyAACfMgAAlTEAAIwtAACDJwAA&#10;eiEAAHIaAABrEwsAZxMTAGQUHABhFCUAXxUtAF0VNABcFTsAWxZCAFkWSABYFk8AVhdWAFUXXgBT&#10;F2cAUhhyAFAYfwBPGY4AThqfAEwasABLG8cASxvpAEoc/QBKHP8AShz/AEoc/wDBLQAAsTQAAKU3&#10;AACaOAAAkDcAAIc0AAB9LwAAdCkAAGwjAABkHAcAXhkQAFsaGABZGyEAVxspAFUbMABUHDcAUhw9&#10;AFEcRABPHUsATh1SAE0dWgBLHmMASh5uAEkffABHH4sARiCcAEUhrgBEIcQAQyLmAEMi/ABDIv8A&#10;QyL/AEMi/wC8MgAArTgAAKE8AACXPgAAjT0AAIM6AAB5NQAAbzAAAGYqAABeJAIAVyANAFQgFABR&#10;IB0ATyElAE4hLABMITMASyI6AEkiQABIIkcARyJOAEYjVwBEI2AAQyRrAEIkeQBBJYgAPyaZAD4m&#10;qwA9J8EAPSfjAD0o+gA9KP8APSf/AD0n/wC4NgAAqj0AAJ5AAACUQgAAikIAAIA/AAB2OwAAbDYA&#10;AGIwAABZKgAAUSULAE0lEQBLJRkASSUhAEcmKABFJi8ARCY2AEMmPQBCJ0QAQSdLAD8oVAA+KF0A&#10;PSlpADwpdgA7KoYAOSuXADgrqQA3LL8ANyzgADcs+AA3LP8ANyz/ADgs/wC1OgAAp0AAAJxEAACR&#10;RgAAh0YAAH1EAABzQAAAaDsAAF82AABVMQAATCsHAEcpDwBFKhYAQyoeAEEqJQA/KiwAPiszAD0r&#10;OQA8K0EAOyxIADosUQA5LVsAOC5mADYucwA1L4MANC+VADMwpwAyML0AMTHeADEx9wAyMf8AMjD/&#10;ADMw/wCxPgAApEQAAJlIAACPSgAAhUoAAHtJAABwRQAAZUAAAFs7AABSNgAASDEEAEIuDQA/LhMA&#10;PS4bADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADQxTwAzMVkAMjJkADEycQAwM4EALzSTAC40pgAs&#10;NbsALDXbACw19QAtNf8ALTT/AC40/wCuQQAAokgAAJdMAACNTgAAg04AAHlNAABuSgAAYkUAAFhA&#10;AABOPAAARTcAAD0zCwA5MxEANzMYADYzHwA0MyYAMzMtADI0NAAxNDwAMDVEAC81TAAuNlYALTZi&#10;ACw3bwArN38AKjiRACg4pAAnObkAJjnYACc59AAoOf8AKDj/ACk4/wCrRQAAn0sAAJRPAACLUgAA&#10;gVMAAHdSAABsTwAAX0kAAFZGAABMQgAAQj0AADg4CAA0OA8AMjgVADE4HQAvOCQALjgrAC05MgAs&#10;OTkAKzpBACo6SgApO1QAKDtfACc8bQAlPH0AJD2PACM9ogAiPbcAIT7UACE+8wAiPf8AIz3/ACM8&#10;/wCoSQAAnU8AAJJTAACJVgAAf1cAAHVWAABqUwAAXU8AAFNMAABKSAAAQEQAADZABQAvPQ0ALT0T&#10;ACs9GgAqPiEAKT4oACg+LwAnPjcAJj8/ACQ/SAAjQFIAIkBdACFBagAgQXoAHkGNAB1CoAAcQrUA&#10;G0LRABtC8QAcQv8AHUH/AB5B/wClTQAAmlMAAJBYAACGWwAAfVwAAHJbAABnWAAAW1QAAFFSAABI&#10;TgAAPUoAADNHAAAqQwsAJkMQACVDFgAkQx4AI0QlACJELAAhRDQAIEU8AB5FRQAdRU8AHEZaABtG&#10;aAAZRngAGEeKABdHngAWR7MAFEjOABVH7wAWR/8AF0b/ABdG/wCiUgAAl1gAAI1dAACEYAAAemEA&#10;AHBgAABlXgAAWVoAAE9YAABEVAAAOVEAAC9OAAAmSwYAIEoOAB5KEwAdShoAHEohABtLKAAaSzAA&#10;GUs4ABdLQgAWTEwAFUxXABRMZQATTXUAEk2IABFNnAAQTbEADk7MAA9N7gAQTf8AEUz/ABFM/wCe&#10;VwAAlF0AAItiAACBZQAAd2YAAG1mAABjZAAAVmEAAEpeAAA/WwAANVgAACtWAAAiVAEAGlIKABZS&#10;EAAVUhYAFFIdABNSJAASUiwAEVI0ABFSPgAQU0gAD1NUAA5TYgANVHIADFSEAAtUmAAJVK0ACFTF&#10;AAlU5wAKU/sAC1L/AAtS/wCbXQAAkWQAAIhoAAB+awAAdGwAAGtsAABfagAAUmcAAEVkAAA6YgAA&#10;MGAAACZeAAAdXQAAFVsFABBaDAAOWhEADloYAA1bIAAMWycAC1swAApbOgAJW0UAB1tRAAZbXgAE&#10;W20AA1uAAAFblAAAW6gAAFvAAABa4gAAWvYAAVr/AAJZ/wCXZAAAjmsAAIRuAAB7cAAAcnIAAGdx&#10;AABZcAAATG4AAEBsAAA1awAAKmkAACFnAAAYZgAAEWYBAAxlCgAHZQ8ABGUUAANkGwACZCMAAGQs&#10;AABkNQAAZEAAAGRMAABkWgAAZGkAAGR7AABkjwAAY6QAAGO7AABi3QAAYvQAAGL/AABh/wCTbAAA&#10;iXEAAIB1AAB4dwAAbXgAAGB3AABSdgAARnUAADl0AAAudAAAI3IAABpxAAAScQAADXEAAAZxCAAA&#10;cA0AAHASAABwFwAAbx8AAG8mAABvMAAAbzsAAG9HAABvVAAAb2QAAG91AABuigAAbaAAAG22AABs&#10;1gAAa/IAAGv/AABr/wCOcwAAhXgAAH17AABzfQAAZX4AAFh+AABLfgAAPn4AADJ+AAAmfQAAHHwA&#10;ABN8AAANfAAABn0AAAB9BQAAfAsAAHwPAAB8EwAAfBkAAHwhAAB8KQAAfDQAAHtAAAB7TgAAe14A&#10;AHtvAAB6hAAAepoAAHmxAAB4zgAAd+8AAHb+AAB2/wCJegAAgX8AAHiCAABrgwAAXYUAAE+GAABC&#10;hwAANYgAACmHAAAdhwAAFIcAAA2IAAAGiQAAAIoAAACKAAAAiQYAAIkMAACJDwAAiRMAAIkaAACK&#10;IgAAiiwAAIo4AACKRgAAiVYAAIloAACJfAAAiJQAAIerAACGxgAAheoAAIX7AACE/wCFggAAfYYA&#10;AG+IAABhiwAAU40AAEWPAAA4kQAAK5EAAB+SAAAUkgAADZMAAASUAAAAlgAAAJcAAACYAAAAlwAA&#10;AJcFAACXCwAAmA4AAJgTAACZGgAAmSIAAJouAACaPQAAmU0AAJleAACZcwAAmIsAAJijAACXvAAA&#10;luIAAJb3AACV/wCAiQAAcowAAGSPAABWkwAASJYAADqZAAAsmgAAH5sAABScAAAMngAAA58AAACh&#10;AAAAowAAAKUAAAClAAAApQAAAKUAAACmAgAApwgAAKcNAACoEQAAqRkAAKsjAACrMQAAq0EAAKxT&#10;AACsZwAAq4AAAKqaAACqswAAqtAAAKnvAACp+wB1jwAAZ5QAAFmYAABKnAAAPJ8AAC2iAAAgowAA&#10;E6UAAAunAAABqQAAAKsAAACuAAAAsQAAALIAAACyAAAAswAAALQAAAC1AAAAtgAAALgEAAC5CwAA&#10;uxAAAL0YAAC/JAAAvzUAAMBHAADAWwAAwHIAAMCNAADBpgAAwMEAAL/jAAC+8wBqlwAAW5wAAE2h&#10;AAA+pQAAL6kAACGrAAATrQAAC7AAAACzAAAAtQAAALgAAAC8AAAAvwAAAMEAAADBAAAAwwAAAMQA&#10;AADGAAAAxwAAAMkAAADLAAAAzggAANEPAADVGAAA2CcAANk5AADaTQAA22QAANt+AADcmQAA3LAA&#10;ANzJAADc4wBdnwAAT6UAAECqAAAyrwAAIrIAABS1AAAKuAAAALsAAAC/AAAAwwAAAMYAAADLAAAA&#10;zgAAANEAAADRAAAA1AAAANYAAADZAAAA2wAAAN4AAADgAAAA5AAAAOcGAADrDgAA7xkAAPAqAADy&#10;PwAA81UAAPRtAAD0iAAA9KEAAPS2AAD0xwD/AAkA/wAGAP8ABwD/AAwA/wARAP8AHAD/ACgA/wA0&#10;AP8AQQD/AEwA/wBVAP8AXQD/AGUA/wBsAP8AcgD+AHgA/AB+APsAhAD6AIsA+QCSAPcAmQD2AKIA&#10;9ACsAPMAuQDxAMsA8ADoAO4A+wDtAP8A7AD/AOEA/wDSAP8AyQD/AMQA/wD/AAEA/wAAAP8AAAD/&#10;AAQA/wAOAP8AFwD/ACMA/wAvAP8AOwD9AEYA+gBQAPcAWAD0AF8A8gBmAPAAbADvAHIA7QB4AOwA&#10;fgDqAIUA6QCMAOcAkwDlAJwA4wCmAOEAsQDfAMEA3QDdANsA9ADZAP8A1gD/AM8A/wDEAP8AvQD/&#10;ALkA/wD/AAAA/wAAAP8AAAD/AAAA/wALAPwAEwD3AB4A9AAqAPIANQDuAEAA6QBKAOYAUgDjAFkA&#10;4ABgAN4AZgDcAGwA2gByANcAeADUAH4A0gCFANAAjQDOAJUAzACfAMkAqgDHALgAxQDNAMMA6wDA&#10;AP4AvwD/AL4A/wC2AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD5AAAA8gAGAOsADwDmABkA4QAkAN4A&#10;LwDaADkA0wBDAM8ATADMAFMAyQBaAMcAYADFAGYAwwBrAMEAcQC/AHcAvQB+ALsAhgC5AI4AtwCY&#10;ALUAowCzALAAsQDCAK4A4ACsAPcAqwD/AKoA/wCoAP8AowD/AKAA/wD/AAAA/wAAAPUAAADrAAAA&#10;4QAAANYADADPABMAygAeAMYAKQDCADMAvwA9ALsARQC4AE0AtgBUALMAWgCxAF8AsABlAK4AagCs&#10;AHAAqwB3AKkAfwCnAIcApQCRAKMAnACgAKkAngC4AJwAzgCaAO4AmQD/AJcA/wCWAP8AlgD/AJMA&#10;/wD9AAAA8QAAAOUAAADZAAAAzQAAAMQABgC9AA8AtwAYALMAIgCwACwArQA2AKkAPgCnAEYApABN&#10;AKIAUwCgAFkAnwBeAJ0AZACbAGoAmgBwAJgAdwCWAIAAlACKAJEAlQCPAKIAjQCwAIsAwwCJAOMA&#10;iAD5AIYA/wCGAP8AhgD/AIYA/wDzAAAA4wAAANEAAADFAAAAvQAAALYAAACuAAsAqAASAKQAHACg&#10;ACYAnAAvAJoANwCXAD8AlQBGAJIATACRAFIAjwBYAI0AXQCLAGMAigBqAIgAcQCGAHkAhACDAIIA&#10;jwB/AJsAfgCpAHwAuwB6ANUAeADyAHgA/wB3AP8AdwD/AHcA/wDnBwAA0QwAAMMNAAC4DAAArggA&#10;AKgAAACiAAUAmwAOAJYAFQCSAB8AjgAoAIsAMQCIADkAhgBAAIQARgCCAEwAgABSAH8AVwB9AF0A&#10;ewBjAHoAawB4AHMAdgB9AHQAiABxAJUAcACkAG4AtABsAMoAawDqAGoA/ABqAP8AagD/AGoA/wDa&#10;EAAAxhQAALgWAACtFQAApBIAAJwOAACWBwAAkAAJAIoAEACFABgAgQAhAH4AKgB7ADIAeQA5AHcA&#10;QAB1AEYAcwBMAHIAUQBwAFcAbgBeAG0AZQBrAG4AaQB3AGcAgwBlAJEAYwCfAGIArwBgAMQAXwDk&#10;AF8B+ABeAv8AXgL/AF4C/wDOGAAAvR0AALAgAAClHwAAmxwAAJMXAACLEQAAhAwAAH4ECwB5ABIA&#10;dQAbAHIAIwBvACsAbQEzAGsBOgBpAkAAZwNGAGYDTABkBFIAYwRZAGEEYABfBWkAXgVzAFwGfwBa&#10;Bo0AWQecAFcIrQBWCMEAVQnhAFQL9gBUC/8AVAv/AFQL/wDGHwAAtiUAAKkoAACeKAAAlCUAAIsh&#10;AACDGwAAexQAAHQOAwBuCQ0AaQgUAGYJHQBkCiUAYgotAGALNABeCzoAXQtAAFsMRwBaDE0AWAxU&#10;AFcNXABVDWQAVA1vAFINewBQDooATw6aAE4OrABMD8IATBDjAEsQ+QBLEP8ASxH/AEsQ/wC/JgAA&#10;sCsAAKQvAACZLwAAjy0AAIYpAAB9JAAAdB4AAGwXAABlEQcAXw4QAFwPFwBaEB8AWBAnAFYQLgBU&#10;EDUAUxA7AFIRQgBQEUgATxFQAE4RVwBMEmAASxJrAEkSeABIE4cARhOXAEUUqQBEFL4AQxXfAEMW&#10;+ABDFv8AQxb/AEMW/wC6KwAAqzEAAKA0AACVNQAAizQAAIExAAB4KwAAbyYAAGYgAABeGQEAVxQN&#10;AFQUEwBRFBsATxUjAE4VKgBMFTEASxY3AEkWPgBIFkQARxdMAEUXVABEF10AQxhnAEEYdABAGYMA&#10;PxqUAD0apgA8G7sAOxvbADsc9gA8HP8APBz/ADwc/wC1MAAAqDYAAJw5AACROwAAhzoAAH43AABz&#10;MgAAai0AAGEnAABZIQAAURsJAEwZEABKGhcASBofAEYaJgBFGy0AQxszAEIbOgBBHEEAQBxIAD4c&#10;UAA9HVkAPB5kADsecQA5H4AAOB+SADcgpAA2ILgANSHWADUh9AA1Iv8ANSH/ADYh/wCyNAAApDoA&#10;AJk+AACPPwAAhT8AAHs8AABwOAAAZzIAAF0tAABUKAAATCIFAEYfDgBDHxQAQR8bAD8fIgA+ICkA&#10;PSAwADsgNgA6IT0AOSFFADgiTQA3IlcANiNiADQjbgAzJH4AMiSPADElogAvJbYALybSAC8m8gAv&#10;Jv8AMCb/ADAm/wCvOAAAoj4AAJZCAACMQwAAgkMAAHhBAABuPQAAYzgAAFozAABRLgAASCgBAEAk&#10;DAA9IxEAOyQYADkkHwA4JCYANiQsADUlMwA0JToAMyZCADImSgAxJ1QAMCdfAC8obAAuKHsALCmN&#10;ACsqoAAqKrQAKSrPACkr8AAqK/8AKir/ACsq/wCsPAAAn0IAAJRGAACKRwAAgEcAAHZFAABsQgAA&#10;YT0AAFc4AABOMwAARC4AADwpCQA3KBAANSgVADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rSAAs&#10;K1IAKyxdACosagAoLXkAJy2LACYungAlLrMAJC/NACQv7gAlL/8AJS//ACYu/wCpPwAAnUUAAJJJ&#10;AACISwAAfkwAAHRKAABqRwAAXkIAAFQ9AABLOQAAQTQAADgvBgAyLQ0AMC0TAC4tGQAtLSAAKy0n&#10;ACouLgApLjUAKS89ACgvRgAnME8AJTBbACQxaAAjMXcAIjKJACEynQAfM7EAHjPLAB4z7QAfM/8A&#10;IDP/ACEy/wCmQwAAmkkAAJBNAACGTwAAfFAAAHNPAABoTAAAXEYAAFJDAABJPwAAPzsAADY2AgAu&#10;MgwAKzIRACkyFwAoMh4AJjIkACUzKwAkMzIAIzQ6ACI0QwAhNU0AIDVYAB82ZQAeNnUAHDeHABs3&#10;mwAaN68AGTjIABk46wAaOP8AGzf/ABs3/wCjRwAAmE0AAI5RAACEUwAAe1QAAHFTAABmUAAAWkwA&#10;AFBJAABHRQAAPUEAADM9AAAqOQkAJTcOACM3FAAiOBsAITgiACA4KAAfODAAHjk4AB05QQAcOksA&#10;GjpWABk7YwAYO3IAFjuFABU8mQAUPK0AEz3GABM96QAUPP0AFTz/ABY7/wCgSwAAlVEAAItVAACC&#10;WAAAeVkAAG5YAABkVgAAWFEAAE5PAABFSwAAOkcAADBDAAAnQAUAID4NAB0+EQAcPhcAGz4eABo+&#10;JQAZPi0AGD81ABY/PgAVP0gAFEBTABNAYAASQXAAEUGCABBBlwAPQawADkLEAA5C5wAPQfwAEEH/&#10;ABBA/wCdUAAAk1YAAIlaAACAXQAAdl4AAGxdAABiWwAAVlcAAExVAABBUQAANk4AACxLAAAjSAAA&#10;G0UJABdEDwAVRBQAFEUbABNFIgASRSkAEUUxABFFOwAQRkUAD0ZQAA5HXgANR20ADEd/AAtHkwAJ&#10;R6cACEe+AAhH4AAJR/YACkb/AAtG/wCaVQAAkFsAAIdgAAB9YgAAc2MAAGpiAABgYQAAU14AAEda&#10;AAA8VwAAMlUAAChSAAAfUAAAF04EABFMDAAPTBEADkwXAA5MHgANTSUADE0uAAtNNwAKTUIACU1N&#10;AAdOWgAGTmkABE57AAJOjwABTqQAAE26AABN2wABTfIAAU3/AAJM/wCWWwAAjWIAAIRmAAB6aAAA&#10;cWkAAGhpAABcZwAAT2QAAEJhAAA3XwAALVwAACNaAAAaWAAAElcBAA1WCQAJVQ4AB1UTAAZVGgAE&#10;VSIAA1UqAAJVNAAAVT4AAFVKAABWVwAAVmUAAFV3AABViwAAVaAAAFW2AABU1AAAVPEAAFP9AABT&#10;/wCTYgAAimgAAIBsAAB3bgAAb28AAGNuAABWbAAASWoAAD1oAAAyZgAAJ2UAAB1jAAAVYgAADmEA&#10;AAlgCAADYA0AAF8RAABfFwAAXx4AAF8mAABfLwAAXzoAAF9FAABfUwAAX2EAAF5yAABehwAAXZwA&#10;AF2yAABczwAAXO8AAFv9AABb/wCQagAAhm8AAH1yAAB1dAAAanUAAF10AABPcwAAQnIAADZwAAAr&#10;bwAAIG4AABdtAAAQbAAACmwAAAJrBgAAawsAAGoPAABqFAAAahoAAGohAABpKgAAaTQAAGlAAABp&#10;TgAAaVwAAGltAABoggAAaJgAAGeuAABmygAAZe0AAGX8AABk/wCLcQAAgnYAAHp5AABwewAAYnsA&#10;AFV7AABIegAAO3oAAC96AAAjeQAAGXgAABF3AAAKdwAAA3cAAAB3AgAAdwgAAHYNAAB2EAAAdhUA&#10;AHYbAAB2IwAAdi4AAHU6AAB1RwAAdVYAAHVoAAB0fAAAdJIAAHOqAAByxAAAcekAAHD7AABw/wCG&#10;eQAAf30AAHZ/AABogQAAWoIAAEyCAAA/gwAAMoQAACWDAAAagwAAEYMAAAqDAAACgwAAAIQAAACF&#10;AAAAhAMAAIMIAACDDQAAgxAAAIMVAACEHAAAhCYAAIQyAACEPwAAg08AAINgAACCdQAAgowAAIGk&#10;AACAvQAAf+MAAH75AAB+/wCCgAAAeoQAAGyGAABeiAAAUIoAAEKLAAA1jQAAJ40AABuNAAARjgAA&#10;Co4AAACPAAAAkQAAAJIAAACSAAAAkgAAAJIBAACSBwAAkgwAAJIQAACTFQAAkx0AAJQoAACUNgAA&#10;lEUAAJNXAACTawAAk4IAAJKcAACRtgAAkNgAAI/zAACP/wB+hwAAcIoAAGGNAABTkAAARZMAADeV&#10;AAAplgAAHJcAABGYAAAJmQAAAJsAAACcAAAAngAAAKAAAACgAAAAoAAAAKAAAAChAAAAoQQAAKIJ&#10;AACjDgAApBQAAKUdAACmKgAApjoAAKZMAAClYAAApXgAAKWSAACkrAAApMkAAKPrAACi+gBzjgAA&#10;ZJEAAFaVAABHmQAAOZwAACqeAAAdoAAAEaEAAAijAAAApQAAAKcAAACpAAAArAAAAK4AAACuAAAA&#10;rgAAAK8AAACwAAAAsQAAALIAAACzBgAAtQ0AALcTAAC5HgAAuS4AALpAAAC6VAAAu2oAALqFAAC5&#10;oQAAubsAALreAAC58gBnlQAAWJkAAEqeAAA7ogAALKYAAB2oAAARqgAAB6wAAACvAAAAsQAAALQA&#10;AAC4AAAAuwAAALwAAAC8AAAAvgAAAL8AAADAAAAAwgAAAMQAAADGAAAAyAMAAMsLAADPEgAA0SAA&#10;ANEyAADSRgAA010AANR2AADUkgAA1asAANXEAADU4gBbnQAATKIAAD2nAAAvrAAAH68AABGxAAAH&#10;tQAAALgAAAC7AAAAvgAAAMIAAADHAAAAygAAAMwAAADMAAAAzgAAANAAAADSAAAA1QAAANgAAADb&#10;AAAA3wAAAOIAAADmCwAA6xMAAOwkAADtOAAA7k4AAO9nAADwggAA8JwAAPCyAADxxQD/AAMA/wAB&#10;AP8ABAD/AAkA/wAPAP8AGAD/ACQA/wAwAP8APAD/AEcA/wBRAP8AWQD/AGAA/QBnAPwAbQD6AHMA&#10;+QB5APgAfwD2AIUA9QCMAPMAlADyAJ0A8ACnAO4AswDsAMQA6wDhAOoA+ADpAP8A5wD/ANkA/wDL&#10;AP8AwgD/AL0A/wD/AAAA/wAAAP8AAAD/AAAA/wAMAP8AFAD/ACAA/wArAP4ANwD6AEIA9gBLAPIA&#10;UwDwAFsA7gBhAOwAZwDqAG0A6ABzAOcAeQDlAH8A4wCGAOEAjgDfAJYA3QCgANsArADYALsA1ADR&#10;ANMA8ADQAP8AzgD/AMgA/wC9AP8AtgD/ALIA/wD/AAAA/wAAAP8AAAD/AAAA/QAIAPcAEADzABoA&#10;7wAmAO0AMQDoADsA4wBFAOAATQDcAFUA2QBbANYAYQDTAGcA0QBsAM8AcgDNAHgAywB/AMkAhwDH&#10;AJAAxQCaAMMApQDAALIAvgDFALwA5QC6APsAuAD/ALcA/wCwAP8AqQD/AKUA/wD/AAAA/wAAAP4A&#10;AAD1AAAA7AADAOUADQDfABUA2gAgANQAKgDQADUAywA+AMgARwDFAE4AwgBVAMAAWwC+AGEAvABm&#10;ALoAbAC4AHIAtgB4ALUAgACzAIgAsQCSAK4AngCsAKoAqQC7AKgA1QCmAPMApAD/AKMA/wChAP8A&#10;mwD/AJgA/wD/AAAA+wAAAPAAAADlAAAA2AAAAM4ACQDHABEAwgAaAL4AJAC7AC4AtwA4ALQAQACx&#10;AEgArgBOAKwAVACqAFoAqQBfAKcAZQClAGsApABxAKIAeACgAIEAngCLAJwAlgCZAKMAlwCyAJYA&#10;xwCTAOgAkgD+AJEA/wCQAP8AjQD/AIsA/wD5AAAA6wAAAN0AAADPAAAAxgAAALwABAC1AA0AsAAV&#10;AKwAHgCoACgApQAxAKIAOQCfAEEAnQBIAJsATgCZAFMAlwBZAJYAXgCUAGQAkgBqAJAAcQCOAHoA&#10;jACDAIoAjwCIAJwAhgCqAIQAvACCANwAgQD2AIAA/wB/AP8AfwD/AH4A/wDsAAAA2gAAAMkAAAC+&#10;AAAAtgAAAK4AAACnAAkAoQAQAJwAGACYACIAlQAqAJIAMgCQADoAjQBBAIsARwCJAE0AhwBSAIYA&#10;WACEAF0AggBkAIEAawB/AHMAfQB9AHsAiAB4AJUAdgCjAHUAtABzAMwAcQDtAHAA/wBwAP8AcAD/&#10;AHAA/wDfBQAAygoAALwLAACxCQAAqAQAAKEAAACbAAMAlAAMAI8AEwCKABsAhwAkAIQALACBADMA&#10;fwA6AH0AQQB7AEcAeQBMAHcAUgB2AFcAdABdAHIAZABwAG0AbwB2AGwAggBqAI8AaQCdAGcArgBl&#10;AMMAZADkAGMA+gBjAP8AYgD/AGMA/wDQDgAAvxIAALITAACnEgAAnRAAAJULAACPAwAAiQAHAIIA&#10;DgB+ABUAegAeAHYAJQB0AC0AcQA0AG8AOgBuAEAAbABGAGoATABpAFIAZwBYAGYAXwBkAGcAYgBx&#10;AGAAfABeAIkAXACYAFsAqQBZALwAWADcAFgA9ABYAP8AVwD/AFcA/wDGFgAAthoAAKodAACfHAAA&#10;lRkAAI0UAACFDwAAfgkAAHcBCgByABAAbgAXAGoAHwBoACcAZQAuAGQANABiADsAYABAAF8ARgBd&#10;AEwAXABTAFoAWgBYAGIAVwBsAFUAdwBTAIUAUgCUAFABpQBPAbgATgLSAE0E8ABNBf8ATQX/AE0F&#10;/wC/HQAAsCIAAKMlAACZJQAAjyIAAIUdAAB9GAAAdRIAAG4NAgBnBgwAYwMRAF8CGQBdAyEAWwQo&#10;AFkELwBXBTUAVgU7AFQGQQBTBkcAUQZOAFAHVQBOB14ATQhnAEsIcwBJCYEASAmSAEcKowBFCrYA&#10;RAvQAEQM7wBDDf8AQw3/AEQN/wC5JAAAqikAAJ4sAACULAAAiioAAIAmAAB3IQAAbhsAAGYUAABf&#10;DwUAWQsNAFUKEwBTCxsAUQsiAE8MKQBNDC8ATAw2AEsNPABJDUIASA1JAEYNUQBFDloARA5kAEIO&#10;cABADn8APw+QAD4QogA8ELYAOxDRADsR8QA7Ef8AOxH/ADwR/wC0KQAApi8AAJoyAACQMgAAhjEA&#10;AHwtAAByKAAAaSMAAGEdAABZFgAAUREIAEwPEABKEBYASBAdAEYQJABFECsAQxExAEIRNwBBET4A&#10;QBFFAD4STQA9ElYAPBJhADoTbQA5E3wANxSNADYUnwA1FbMANBXNADMW7gA0Fv8ANBb/ADQW/wCv&#10;LgAAojQAAJc3AACMOAAAgjYAAHg0AABuLgAAZSoAAFwkAABUHgAATBgEAEYUDQBCFBIAQBQZAD8U&#10;IAA9FScAPBUtADsVNAA5FjoAOBZCADcWSgA2F1MANRdeADMYagAyGXkAMBmKAC8anQAuGrEALRvK&#10;AC0b7AAtHP8ALhv/AC4b/wCsMgAAnzgAAJQ7AACKPAAAgDwAAHY5AABrNAAAYi8AAFkqAABQJQAA&#10;Rx8AAEAaCgA8GRAAOhkWADgZHQA2GiMANRopADQaMAAzGjcAMhs+ADEbRwAvHFAALh1bAC0dZwAs&#10;HnYAKh6IACkfmwAoH64AJyDHACYg6gAnIP4AKCD/ACgg/wCpNgAAnTwAAJI/AACHQQAAfUAAAHQ+&#10;AABpOgAAXzUAAFYwAABNKwAARCUAADsgBwA2Hg4AMx4TADIeGQAwHiAALx4mAC4fLQAtHzQALCA7&#10;ACsgRAAqIU4AKSFYACciZQAmInQAJSOFACMjmQAiJK0AISTFACEl6AAiJf0AIiT/ACMk/wCmOgAA&#10;mj8AAI9DAACFRQAAe0QAAHJDAABnPwAAXToAAFM2AABKMQAAQSwAADgmAwAxIwwALiIRACwiFgAq&#10;Ih0AKSIjACgjKgAnIzEAJiQ5ACUlQQAkJUsAIyZWACImYwAhJ3IAHyeDAB4olwAdKKsAGynDABsp&#10;5gAcKfsAHSn/AB4o/wCjPgAAmEMAAI1HAACDSQAAekkAAHBHAABmRAAAWj8AAFE7AABHNwAAPjIA&#10;ADUtAAAsKAkAKCcPACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACApPwAfKkkAHipUAB0rYAAbK28A&#10;GiyBABkslQAXLakAFi3BABYt5AAXLfoAGC3/ABkt/wChQQAAlUcAAItLAACCTQAAeE0AAG5MAABk&#10;SQAAWEQAAE9AAABGPQAAPTgAADM0AAAqLwYAJCwNACEsEgAgLBgAHy0eAB4tJQAdLSwAHC40ABsu&#10;PAAaL0YAGC9RABcwXgAWMG0AFTF/ABMxkwASMagAETK/ABEy4gASMvkAEzH/ABMx/wCeRQAAk0sA&#10;AIlPAACAUQAAdlIAAG1QAABiTgAAVkkAAE1GAABEQwAAOz8AADE6AAAnNgMAHzILABwyEAAbMhUA&#10;GTIbABgyIgAXMykAFjMxABU0OgAUNEQAEzRPABI1XAARNWsAEDZ9AA82kQAONqYADTe8AA033QAN&#10;NvYADjb/AA82/wCbSQAAkU8AAIdTAAB+VgAAdVYAAGpVAABgUwAAVU8AAExMAABCSQAAOEUAAC5B&#10;AAAkPQAAHDoIABY4DgAVOBIAFDgYABM5HwASOSYAETkuABA5NwAPOkEADjpMAA07WQANO2gACzt6&#10;AAo7jQAJPKIABzy4AAc81QAIPPAACTv/AAo7/wCYTgAAjlQAAIVYAAB8WwAAclsAAGhaAABeWAAA&#10;U1UAAElSAAA+TgAANEsAACpHAAAhRAAAGEIDABJACwAQPxAADj8VAA4/HAANQCMADEArAAtANAAK&#10;QD4ACUFKAAdBVgAGQWUABEF2AANBigABQZ8AAEG0AABB0AABQe4AAUH8AAJA/wCVVAAAjFkAAINe&#10;AAB5YAAAcGAAAGZgAABdXgAAUVsAAEVXAAA6VAAAL1EAACVPAAAcTAAAFEoAAA5ICAALRw4ACEcS&#10;AAdHGQAGRyAABUgoAANIMQACSDsAAEhHAABIUwAASGIAAEhzAABIhgAASJsAAEixAABHzAAAR+0A&#10;AEf7AABH/wCSWgAAiWAAAIBjAAB3ZQAAbmYAAGVmAABZZAAATGAAAEBdAAA1WwAAKlkAACBXAAAX&#10;VQAAEFMAAAtSBwAFUQ0AAVARAABQFgAAUB0AAFAlAABQLgAAUDgAAFBDAABQUAAAUF4AAFBvAABQ&#10;gwAAT5gAAE+uAABOyQAATusAAE37AABN/wCPYQAAhmYAAH1pAAB0bAAAbG0AAGFrAABTaQAARmcA&#10;ADpkAAAvYwAAJGEAABpfAAASXgAADFwAAAZcBgAAWwsAAFoPAABaEwAAWhkAAFkhAABZKQAAWTMA&#10;AFk/AABZTAAAWVoAAFlrAABYfgAAWJQAAFerAABXxQAAVukAAFX7AABV/wCMaAAAgm0AAHpwAABy&#10;cgAAZ3IAAFpxAABMcAAAP24AADNtAAAoawAAHWoAABRoAAANZwAAB2cAAABmAwAAZgkAAGUNAABl&#10;EQAAZBUAAGQcAABkJAAAZC4AAGQ6AABjRwAAY1UAAGNmAABjegAAYpAAAGGnAABgwQAAX+YAAF/6&#10;AABe/wCHbwAAf3QAAHh3AABueAAAYHgAAFJ3AABFdwAAOHYAACt2AAAgdAAAFnMAAA5zAAAHcgAA&#10;AHIAAAByAAAAcQUAAHEKAABxDgAAcBEAAHAXAABwHgAAcCcAAHAzAABvQAAAb1AAAG9gAABudAAA&#10;bosAAG2iAABsvAAAa+IAAGr4AABp/wCDdwAAfHsAAHN9AABlfgAAV38AAEl/AAA8fwAAL4AAACJ/&#10;AAAXfgAAD34AAAd+AAAAfwAAAH8AAAB/AAAAfgAAAH4FAAB+CgAAfg0AAH4RAAB+FwAAfiAAAH4r&#10;AAB9OQAAfUgAAH1ZAAB8bQAAfIQAAHucAAB6tgAAedoAAHj1AAB3/wCAfwAAd4IAAGmDAABbhQAA&#10;TYYAAD+IAAAyiQAAJIkAABiJAAAPiQAAB4oAAACLAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAwAA&#10;jAgAAI0NAACNEQAAjRcAAI4iAACOLwAAjj8AAI1QAACNZAAAjHsAAIyVAACLrgAAis0AAInvAACJ&#10;/wB7hQAAbYgAAF6KAABQjQAAQo8AADSRAAAmkgAAGZMAAA6UAAAGlQAAAJYAAACYAAAAmgAAAJsA&#10;AACbAAAAmwAAAJsAAACbAAAAnAAAAJ0FAACdCwAAnhAAAJ8XAACgJAAAoDQAAKBGAACgWQAAn3AA&#10;AJ+KAACepQAAnsIAAJ3oAACc+QBwjAAAYY8AAFOSAABElgAANpkAACebAAAZnAAAD50AAAWfAAAA&#10;oQAAAKMAAAClAAAAqAAAAKkAAACpAAAAqQAAAKoAAACrAAAArAAAAK0AAACuAQAAsAkAALIPAACz&#10;GAAAtCcAALQ5AAC1TQAAtGQAALR+AACzmgAAs7QAALPVAACz8ABkkwAAVZcAAEebAAA4nwAAKaIA&#10;ABqkAAAOpgAABKgAAACrAAAArQAAALAAAAC0AAAAtgAAALgAAAC4AAAAuQAAALoAAAC8AAAAvQAA&#10;AL8AAADAAAAAwwAAAMUHAADJDwAAyhoAAMssAADMQAAAzVYAAM5vAADNiwAAzKgAAMzCAADM4gBY&#10;mwAASaAAADqlAAAsqQAAHKsAAA+uAAAEsQAAALQAAAC3AAAAugAAAL4AAADDAAAAxgAAAMgAAADI&#10;AAAAygAAAMsAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADhBQAA5g8AAOceAADoMgAA6UgAAOpg&#10;AADrewAA65cAAOyuAADswgD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA&#10;/wBMAP4AVAD7AFsA+gBiAPgAaAD2AG4A9QB0APQAegDyAIAA8QCHAO8AjwDtAJcA6wChAOkArQDn&#10;AL0A5QDYAOQA8wDiAP8A4AD/ANAA/wDEAP8AvAD/ALYA/wD/AAAA/wAAAP8AAAD/AAAA/wAJAP8A&#10;EQD/ABwA/QAnAPkAMgD1AD0A8QBGAO0ATwDrAFYA6ABcAOYAYgDkAGgA4wBuAOEAcwDfAHkA3QCA&#10;ANoAiADYAJEA1ACbANIApgDPALQAzADJAMkA6QDIAP8AxwD/AMEA/wC3AP8ArwD/AKsA/wD/AAAA&#10;/wAAAP8AAAD/AAAA+AAFAPIADgDuABcA6gAiAOYALADhADcA3QBAANgASQDTAFAA0ABWAM4AXADM&#10;AGIAygBnAMgAbQDGAHMAxAB5AMIAgQDAAIoAvgCUALwAnwC5AKwAtgC+ALQA3QCzAPcAsQD/ALAA&#10;/wCoAP8AogD/AJ4A/wD/AAAA/wAAAPkAAADvAAAA5gAAAN8ACwDWABIA0AAcAMwAJgDIADAAxAA6&#10;AMAAQgC9AEoAuwBQALgAVgC2AFsAtQBhALMAZgCxAGwAsAByAK4AegCsAIIAqQCMAKcAmAClAKUA&#10;owC0AKAAywCfAO4AnQD/AJwA/wCZAP8AlAD/AJEA/wD/AAAA9gAAAOoAAADdAAAAzwAAAMcABgDA&#10;AA8AuwAXALcAIACzACoAsAAzAK0AOwCqAEMApwBJAKUATwCjAFUAogBaAKAAXwCeAGUAnQBrAJsA&#10;cgCZAHsAlwCFAJQAkACSAJ0AkACsAI4AvwCMAOIAiwD6AIkA/wCJAP8AhgD/AIMA/wD0AAAA5AAA&#10;ANQAAADIAAAAvwAAALUAAQCuAAsAqQASAKUAGwChACMAngAsAJsANACYADwAlgBDAJQASQCSAE4A&#10;kABTAI4AWQCNAF4AiwBkAIkAawCHAHMAhQB9AIMAiACBAJUAfwCkAH0AtQB7AM8AeQDxAHgA/wB3&#10;AP8AdwD/AHUA/wDlAAAA0QAAAMMAAAC4AAAArwAAAKgAAACgAAYAmgAOAJUAFQCRAB4AjgAmAIsA&#10;LQCIADUAhgA8AIQAQgCCAEcAgABNAH8AUgB9AFgAewBeAHkAZQB4AG0AdgB2AHMAgQBxAI4AbwCd&#10;AG0ArgBsAMQAagDnAGkA/QBoAP8AaAD/AGkA/wDVAwAAwwcAALYIAACrBgAAogAAAJsAAACUAAAA&#10;jQAKAIgAEACDABgAfwAgAHwAJwB6AC4AdwA1AHUAOwB0AEEAcgBHAHAATABvAFIAbQBYAGsAXwBp&#10;AGYAZwBwAGUAewBjAIgAYgCXAGAApwBeALsAXQDcAFwA9gBcAP8AWwD/AFsA/wDJDQAAuRAAAKwR&#10;AAChEAAAlw0AAI8IAACIAAAAggAFAHsADQB3ABIAcwAaAG8AIQBsACgAagAvAGgANQBnADsAZQBB&#10;AGMARgBiAEwAYABSAF8AWQBdAGEAWwBqAFkAdQBXAIIAVQCRAFQAogBTALUAUQDPAFAA7wBQAP8A&#10;UAD/AFAA/wC/FAAAsBgAAKQaAACZGQAAjxYAAIcRAAB/DQAAdwYAAHEACABrAA4AZwAUAGQAGwBh&#10;ACIAXgApAF0ALwBbADUAWQA7AFgAQQBWAEYAVQBNAFMAVABSAFwAUABlAE4AcABMAH0ASwCNAEkA&#10;ngBIALAARwDHAEYA6QBGAPsARgD/AEUA/wC4GwAAqiAAAJ4iAACTIgAAiR8AAIAaAAB3FQAAbxAA&#10;AGgLAABhBAoAXQAQAFkAFgBWAB0AVAAjAFIAKgBQADAATwA1AE4AOwBMAEEASwBIAEkATwBHAVcA&#10;RgFhAEQCbABDAnkAQQOJAEADmgA+BK0APQTEADwF5QA8B/gAPAf/ADwH/wCyIgAApScAAJkpAACO&#10;KQAAhCcAAHsjAABxHgAAaRgAAGESAABaDQMAUwgMAE8FEQBMBRcASgYeAEgGJABHBioARQcwAEQH&#10;NgBDCD0AQQhDAEAISwA+CVMAPQldADsKaAA6CnYAOAuHADcLmQA1C6wANAzCADMM5AAzDfkAMw3/&#10;ADQN/wCtJwAAoCwAAJUvAACLLwAAgC4AAHcqAABtJQAAZCAAAFwaAABUFAAATA8GAEYMDQBDDBIA&#10;QQwYAD8MHwA+DCUAPA0rADsNMgA6DTgAOA0/ADcORwA2DlAANA5aADMOZgAxD3QAMA+FAC4QmAAt&#10;EKsALBDDACsR5QAsEfoALBH/AC0R/wCqLAAAnTEAAJI0AACHNQAAfTQAAHQxAABqKwAAYCcAAFgh&#10;AABPGwAARxYAAEARCQA7EA8AORAUADcQGwA2ECEANBAnADMRLQAyETQAMRE7ADARQwAuEk0ALRJX&#10;ACwSYwAqE3EAKROCACcUlQAmFKkAJRXAACQV4wAlFvoAJhb/ACYV/wCmMQAAmjYAAI85AACFOgAA&#10;ezkAAHE2AABnMQAAXS0AAFQoAABMIgAAQx0AADsXBQA1FA0AMhMRADEUFwAvFB0ALhQkACwUKgAr&#10;FTEAKhU4ACkWQAAoFkoAJxdUACYXYAAkGG8AIxiAACEZkwAgGacAHxm+AB4a4AAfGvgAIBr/ACAa&#10;/wCjNAAAmDoAAI09AACDPgAAeT0AAG87AABlNwAAWzIAAFItAABJKAAAQCMAADgeAQAwGQoALBgP&#10;ACoYFAApGBoAJxggACYZJwAlGS0AJBo1ACMaPgAiG0cAIRtSACAcXgAfHWwAHR1+ABwdkQAaHqUA&#10;GR68ABgf3QAZH/YAGh//ABse/wChOAAAlT0AAItBAACBQgAAd0IAAG1AAABjPAAAWTcAAE8zAABG&#10;LgAAPSkAADUkAAAtIAcAJx0NACUdEgAjHRcAIR0dACEdJAAgHisAHx4yAB4fOwAdH0UAHCBPABoh&#10;XAAZIWoAGCJ7ABYijwAVIqMAFCO6ABMj2gAUI/UAFSP/ABYj/wCePAAAk0EAAIlEAAB/RgAAdUYA&#10;AGxEAABiQQAAVzwAAE04AABENAAAPDAAADMrAAAqJgMAIyILACAhEAAeIRUAHCIbABsiIQAaIigA&#10;GiMwABkjOAAYJEIAFiVNABUlWQAUJmgAEyZ5ABImjQARJ6IAECe4AA4n1gAQKPQAESf/ABEn/wCc&#10;QAAAkUUAAIdIAAB9SgAAdEoAAGpJAABgRgAAVUEAAEw+AABDOgAAOjYAADEyAAAoLQAAICkJABsn&#10;DgAZJxIAGCcYABYnHwAVKCUAFCgtABMoNgASKUAAEilLABEqVwAQKmYADit3AA4riwANLJ8ADCy1&#10;AAsszwAMLO8ADSz/AA0r/wCZRAAAj0kAAIVMAAB8TgAAc08AAGlOAABeSwAAU0cAAEpEAABCQAAA&#10;OT0AAC84AAAlNAAAHTAFABYtDAAULBAAEy0VABItHAARLSMAEC0qAA8uMwAOLj0ADS9IAA0vVQAM&#10;MGMACjB0AAkwiAAIMZwABjGxAAYxywAGMesABzD8AAgw/wCXSAAAjU0AAINRAAB6UwAAcVQAAGdS&#10;AABdUAAAUkwAAElKAABARgAANUIAACs+AAAiOgAAGjcBABI0CQAPMw4ADjMTAA0zGQANMyAADDQo&#10;AAs0MQAKNTsACDVGAAc1UgAFNmAABDZxAAI2hAAANpkAADavAAA2yAAANugAADb5AAE1/wCUTQAA&#10;ilIAAIFWAAB4WAAAb1kAAGVYAABbVQAAUVIAAEdPAAA8TAAAMUgAACdEAAAeQQAAFj8AABA8BwAL&#10;Og0ACToRAAg7FwAGOx4ABTsmAAQ7LgACOzgAATxDAAA8TwAAPF4AADxuAAA8gQAAPJcAADysAAA7&#10;xQAAO+cAADv4AAA7/wCRUgAAiFgAAH9cAAB2XQAAbV4AAGNdAABaXAAATlgAAEJUAAA3UQAALU4A&#10;ACNLAAAaSQAAEkYAAA1EBgAHQwwAA0MQAABDFQAAQxsAAEMjAABDKwAAQzUAAENAAABDTQAAQ1sA&#10;AENrAABDfgAAQ5QAAEKqAABCwwAAQeYAAEH5AABB/wCOWAAAhl4AAH1hAABzYwAAa2QAAGJjAABX&#10;YQAASV0AAD1aAAAyWAAAJ1UAAB5TAAAVUQAADk8AAAlNBQACTQsAAEwOAABMEwAASxgAAEsfAABL&#10;KAAASzIAAEs9AABLSQAAS1cAAEtnAABKewAASpAAAEmnAABJwAAASOQAAEj4AABH/wCLXwAAg2QA&#10;AHpnAABxaQAAaWoAAF5pAABQZgAAQ2QAADdhAAAsXwAAIV0AABhbAAAQWQAAClgAAANXAwAAVwkA&#10;AFYNAABVEAAAVRUAAFQbAABUIwAAVC0AAFQ5AABURQAAVFMAAFRkAABTdwAAU40AAFKkAABRvQAA&#10;UOIAAFD4AABP/wCIZwAAf2sAAHduAABvcAAAZXAAAFduAABKbAAAPWsAADBpAAAlaAAAGmYAABFk&#10;AAALYwAABGIAAABiAQAAYQYAAGALAABgDgAAXxIAAF8XAABfHgAAXigAAF4zAABeQAAAXk8AAF5f&#10;AABdcgAAXYgAAFygAABbuQAAWt8AAFn3AABY/wCEbgAAfHIAAHV1AABrdgAAXXUAAE90AABCcwAA&#10;NXMAAChyAAAdcAAAE28AAAxuAAAEbgAAAG4AAABuAAAAbAIAAGwHAABrCwAAaw4AAGsSAABqGQAA&#10;aiIAAGotAABqOgAAaUkAAGlaAABpbAAAaIMAAGebAABmtQAAZdgAAGT1AABk/wCAdQAAenkAAHB7&#10;AABiewAAVHwAAEZ8AAA5fAAALHwAAB97AAAUegAADXoAAAR6AAAAegAAAHoAAAB6AAAAeQAAAHkB&#10;AAB4BgAAeAsAAHgOAAB4EwAAeBoAAHglAAB4MgAAd0EAAHdSAAB3ZQAAdnwAAHWVAAB0rwAAc84A&#10;AHLxAABx/wB+fQAAdYAAAGeBAABYggAASoMAADyEAAAuhQAAIYUAABWFAAANhQAAA4UAAACGAAAA&#10;hwAAAIgAAACIAAAAhwAAAIcAAACHAAAAhwQAAIcJAACHDgAAiBMAAIgcAACIKQAAiDgAAIdKAACH&#10;XQAAhnMAAIaNAACFpwAAhMUAAIPsAACC/gB4hAAAaoYAAFyIAABNigAAP4wAADGOAAAjjwAAFo8A&#10;AA2QAAACkQAAAJIAAACTAAAAlQAAAJYAAACWAAAAlgAAAJYAAACWAAAAlwAAAJcAAACXBwAAmA0A&#10;AJkTAACaHwAAmi0AAJo/AACaUgAAmmgAAJmDAACZnwAAmLoAAJfiAACW+ABtigAAX40AAFCQAABB&#10;kwAAM5YAACSXAAAWmAAADZkAAAGbAAAAnQAAAJ8AAAChAAAApAAAAKUAAACkAAAApQAAAKUAAACm&#10;AAAApwAAAKgAAACpAAAAqgQAAKwMAACuEwAAriEAAK4zAACuRwAArl0AAK52AACukwAArq4AAK3N&#10;AACs7wBhkQAAU5UAAESYAAA1nAAAJp8AABehAAANowAAAKUAAACnAAAAqgAAAKwAAACwAAAAsgAA&#10;ALQAAACzAAAAtAAAALUAAAC3AAAAuAAAALkAAAC7AAAAvQAAAL8BAADDCwAAxRUAAMUlAADGOQAA&#10;x08AAMdoAADGhQAAxqIAAMa8AADG3gBVmQAAR50AADiiAAAppgAAGagAAA2rAAAArQAAALEAAAC0&#10;AAAAtwAAALoAAAC/AAAAwQAAAMQAAADDAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0gAAANYA&#10;AADbAAAA4AwAAOEYAADjKwAA5EEAAOVaAADmdAAA5pEAAOWsAADlxAD/AAAA/wAAAP8AAAD/AAEA&#10;/wAKAP8AEgD/AB0A/wAoAP8ANAD/AD4A/QBIAPoAUAD3AFcA9QBdAPQAYwDyAGkA8ABvAO8AdADt&#10;AHsA6wCBAOkAiQDoAJIA5gCcAOQAqADiALcA3wDNANwA7gDZAP8A2QD/AMoA/wC+AP8AtQD/ALAA&#10;/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADwD8ABgA+AAjAPQALgDwADgA6wBCAOgASgDlAFEA4gBY&#10;AOAAXQDeAGMA3ABoANkAbgDWAHQA1AB7ANEAggDPAIsAzQCVAMoAoQDIAK8AxQDBAMIA4wDAAPsA&#10;wAD/ALsA/wCwAP8AqAD/AKQA/wD/AAAA/wAAAP8AAAD7AAAA8wABAO0ADADoABMA4wAeAOAAKADa&#10;ADIA0wA8AM8ARADMAEsAyQBRAMYAVwDEAF0AwgBiAMEAZwC/AG0AvQB0ALsAewC5AIQAtwCOALQA&#10;mQCyAKcArwC3AK0A0ACrAPIAqgD/AKkA/wChAP8AmwD/AJcA/wD/AAAA/wAAAPQAAADpAAAA4AAA&#10;ANUACADOABAAyQAYAMUAIgDBACsAvAA1ALkAPQC2AEUAswBLALEAUQCvAFYArgBbAKwAYQCqAGYA&#10;qQBtAKYAdACkAHwAogCGAKAAkgCeAJ8AnACuAJkAwwCXAOcAlgD/AJUA/wCSAP8AjQD/AIoA/wD8&#10;AAAA8AAAAOMAAADUAAAAyAAAAL8AAwC5AA0AswATAK8AHACsACUAqQAuAKUANgCjAD4AoABEAJ4A&#10;SgCdAFAAmwBVAJkAWgCXAF8AlgBmAJQAbACSAHUAkAB+AI4AigCLAJcAiQCmAIcAuACFANYAhAD2&#10;AIIA/wCBAP8AfgD/AHwA/wDtAAAA3QAAAMwAAADBAAAAuAAAAK4AAACnAAkAogAQAJ4AFwCaAB8A&#10;lwAnAJQALwCRADcAjwA9AI0AQwCLAEkAiQBOAIgAUwCGAFkAhABfAIIAZQCAAG0AfgB3AHwAggB6&#10;AI8AeACeAHUArwBzAMcAcgDsAHEA/wBwAP8AcAD/AG4A/wDdAAAAyQAAALwAAACxAAAAqQAAAKEA&#10;AACZAAMAkwAMAI4AEgCKABkAhwAhAIQAKQCBADAAfwA3AH0APQB7AEIAeQBIAHgATQB2AFIAdABY&#10;AHIAXwBxAGcAbwBwAGwAewBqAIgAaACXAGYAqABlALwAYwDhAGIA+gBhAP8AYQD/AGEA/wDNAQAA&#10;vAUAAK8FAAClAgAAnAAAAJQAAACNAAAAhgAIAIEADgB8ABQAeAAbAHUAIwByACkAcAAwAG4ANgBt&#10;ADwAawBBAGkARwBoAEwAZgBSAGQAWQBjAGAAYQBpAF8AdABdAIEAWwCQAFkAoQBXALQAVgDQAFUA&#10;8gBVAP8AVAD/AFUA/wDBDAAAsg4AAKYPAACbDgAAkgsAAIkFAACCAAAAewACAHUACwBwABAAbAAW&#10;AGgAHQBmACMAYwAqAGEAMABgADYAXgA7AF0AQQBbAEYAWgBMAFgAUwBWAFsAVABkAFIAbgBRAHsA&#10;TwCKAE0AmwBMAK4ASwDGAEoA6gBJAP4ASQD/AEkA/wC5EgAAqhYAAJ4XAACUFgAAihMAAIEQAAB5&#10;CwAAcQMAAGsABgBlAA0AYQARAF0AGABaAB4AWAAkAFYAKgBUADAAUwA2AFEAOwBQAEEATgBHAE0A&#10;TgBLAFYASQBfAEcAaQBGAHYARACFAEMAlwBBAKkAQAC/AD8A4gA/APgAPgD/AD8A/wCyGQAApB4A&#10;AJgfAACOHwAAhBwAAHoYAAByEgAAag4AAGIIAABcAQgAVwAOAFMAEwBQABkATgAfAEwAJQBKACsA&#10;SAAwAEcANgBGADwARABCAEMASQBBAFEAPwBaAD4AZQA8AHIAOgCBADkAkwA4AKUANgC6ADYA2wA1&#10;APQANQD/ADUA/wCsIAAAnyQAAJQmAACJJgAAfyQAAHUgAABsGwAAZBUAAFwQAABUDAEATgYKAEoC&#10;DwBHABQARAAaAEIAIABAACUAPwArAD4BMQA8ATcAOwI+ADkCRQA4A00ANgNWADUEYQAzBG4AMQV+&#10;ADAFkAAvBaMALQa4ACwG1AAsB/AALAj/ACwI/wCoJQAAmyoAAJAsAACGLQAAeysAAHInAABoIgAA&#10;Xx0AAFcXAABPEgAASA4EAEEKCwA+BxAAOwYVADkHGwA4ByEANggmADUILAAzCDIAMgk5ADEJQQAv&#10;CUkALgpTACwKXgArC2wAKQt8ACgMjwAmDKIAJQy3ACQM0wAjDfAAJA3/ACUN/wCkKgAAmC8AAI0y&#10;AACDMgAAeTEAAG8uAABlKQAAXCQAAFMfAABLGQAAQxMAADwQBgA1DQwAMwwRADEMFgAvDBwALg0i&#10;AC0NKAArDS4AKg01ACkNPQAnDkYAJg5QACQOXAAjD2oAIg97ACAQjgAfEKIAHRC3ABwQ1AAdEfIA&#10;HRH/AB4R/wChLwAAlTMAAIo2AACANwAAdjYAAG0zAABjLwAAWSoAAFAlAABIIAAAPxoAADgVAAAw&#10;EQgALBAOACoQEgAoEBgAJxAeACUQJAAkECoAIxEyACIROgAhEUMAIBJOAB4SWgAdE2gAGxN4ABoT&#10;iwAYFKAAFxS1ABYU0QAWFfEAFxX/ABgU/wCeMwAAkzcAAIg6AAB+OwAAdDsAAGs4AABhNAAAVy8A&#10;AE4rAABFJgAAPSEAADQcAAAtFwUAJhMMACMTEAAiExUAIBMaAB8TIQAeFCcAHRQvABwVNwAbFUEA&#10;GhZLABkWVwAXF2UAFhd2ABQYiQATGJ4AEhizABEZzgARGe8AEhn/ABMZ/wCcNgAAkTsAAIY+AAB8&#10;PwAAcz8AAGk9AABfOQAAVTUAAEwwAABDLAAAOicAADIiAAAqHgEAIhkJAB4XDgAcFxIAGhcXABkY&#10;HgAZGCQAGBksABcZNAAWGj4AFRpJABMbVQASG2MAERx0ABAchwAPHZwADh2xAA0dywANHewADh3/&#10;AA8d/wCZOgAAjz8AAIRCAAB7RAAAcUMAAGhCAABePgAAUzoAAEo2AABBMgAAOS0AADEpAAAoJQAA&#10;ICAGABodDAAXHBAAFRwVABQdGwAUHSIAEx0pABIeMgARHzwAEB9GABAgUwAOIGEADSFxAAwhhQAL&#10;IpkACiKuAAkixwAJIucACiL7AAsh/wCXPgAAjEMAAINGAAB5SAAAcEgAAGdGAABcRAAAUj8AAEk7&#10;AABAOAAAODQAAC8wAAAnLAAAHicDABYjCgASIQ4AESETABAiGQAQIiAADyInAA4jLwANJDkADCRE&#10;AAslUAAKJV4ACSZvAAcmggAGJpYABCasAAMmxAAEJuUABCb3AAYm/wCVQgAAikcAAIFKAAB4TAAA&#10;b0wAAGVLAABbSAAAUEQAAEdBAAA/PgAANzsAAC02AAAkMQAAGy0AABMqBwAPKA0ADScRAA0oFgAM&#10;KB0ACyglAAopLQAJKTcABypCAAYqTgAEK1wAAytsAAErfwAAK5QAACupAAArwQAAK+MAACv2AAAq&#10;/wCSRgAAiEsAAH9PAAB2UQAAbVEAAGNQAABaTQAAT0oAAEdHAAA+RAAAM0AAACk8AAAgOAAAFzQA&#10;ABExBQAMLwwACS4QAAcuFQAGLxsABS8jAAMvKwACMDUAADA/AAAwTAAAMVkAADFpAAAxfAAAMZEA&#10;ADGnAAAwvwAAMOEAADD1AAAv/wCQSwAAhlAAAH1UAAB1VgAAa1YAAGJVAABYUwAATlAAAEVNAAA6&#10;SQAAL0UAACVCAAAcPgAAFDsAAA45BQAJNwsABDYPAAE2EwAANhkAADYgAAA2KQAANjIAADc9AAA3&#10;SQAAN1cAADdnAAA3eQAAN48AADalAAA2vQAANuAAADX1AAA1/wCNUAAAhFYAAHxaAAByWwAAaVsA&#10;AGBbAABXWQAATFYAAEBSAAA1TgAAKksAACBIAAAXRgAAEEMAAAtBBAAEQAoAAD8OAAA+EQAAPhYA&#10;AD4dAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dgAAPYwAAD2jAAA8uwAAPN4AADv1AAA7/wCK&#10;VwAAglwAAHlfAABwYQAAaGEAAF9hAABUXgAAR1sAADpXAAAvVQAAJVIAABtQAAASTQAADEsAAAZK&#10;AwAASQkAAEgNAABHEAAARxQAAEYaAABGIgAARiwAAEY3AABGQwAARlEAAEZgAABFcwAARYkAAESg&#10;AABEuAAAQ9wAAEL1AABC/wCIXQAAf2IAAHdlAABuZwAAZ2gAAFtmAABOYwAAQWEAADReAAApXAAA&#10;H1oAABVXAAAOVgAAB1QAAABTAQAAUgYAAFELAABRDgAAUBEAAE8WAABPHgAATycAAE8yAABPPwAA&#10;T00AAE5dAABObwAAToUAAE2dAABMtQAAS9gAAEr1AABK/wCFZQAAfGkAAHRsAABtbgAAYm0AAFRr&#10;AABHaQAAOmcAAC1lAAAiZAAAGGIAABBgAAAJXwAAAF4AAABeAAAAXQMAAFwIAABbDAAAWg8AAFoT&#10;AABZGQAAWSIAAFktAABZOgAAWUgAAFhYAABYawAAV4EAAFeZAABWsgAAVdIAAFT0AABT/wCBbAAA&#10;eXAAAHNzAABocwAAWnIAAExxAAA/cAAAMm8AACVuAAAabAAAEWsAAAlqAAAAagAAAGkAAABpAAAA&#10;aAAAAGcDAABmCAAAZgwAAGYPAABlFAAAZRwAAGUnAABkNAAAZEMAAGRTAABkZQAAY3sAAGKUAABh&#10;rQAAYM0AAF/xAABe/wB9dAAAd3cAAG55AABfeQAAUXkAAEN5AAA2eAAAKXgAABx3AAARdgAACnUA&#10;AAB1AAAAdQAAAHYAAAB1AAAAdAAAAHQAAABzAgAAcwcAAHMMAAByEAAAchUAAHIgAAByLAAAcjsA&#10;AHFMAABxXwAAcXQAAHCOAABvqAAAbsYAAGztAABr/wB7ewAAcn4AAGR+AABVfwAAR4AAADmBAAAr&#10;ggAAHoEAABKBAAAKgQAAAIEAAACCAAAAgwAAAIMAAACDAAAAggAAAIIAAACCAAAAggAAAIIFAACC&#10;CgAAgg8AAIIXAACCIwAAgjIAAIJDAACBVgAAgWwAAICGAAB/oQAAfr0AAH3mAAB8/AB2ggAAaIMA&#10;AFmFAABLhwAAPIkAAC6KAAAgiwAAE4sAAAqLAAAAjAAAAI0AAACPAAAAkQAAAJIAAACRAAAAkQAA&#10;AJEAAACRAAAAkQAAAJIAAACSAgAAkwkAAJQPAACUGQAAlCcAAJQ4AACUTAAAk2IAAJN8AACTmAAA&#10;krMAAJHYAACQ9gBqiAAAXIoAAE2NAAA/kAAAMJIAACGUAAAUlQAACpYAAACXAAAAmQAAAJsAAACd&#10;AAAAnwAAAKAAAACgAAAAoAAAAKAAAAChAAAAogAAAKMAAACkAAAApQAAAKYHAACoEAAAqBwAAKgt&#10;AACpQAAAqVYAAKlvAACpiwAAqKgAAKfHAACm7ABfjwAAUJIAAEGWAAAzmQAAI5wAABSdAAAKnwAA&#10;AKEAAACjAAAApgAAAKgAAACsAAAArgAAAK8AAACvAAAAsAAAALAAAACyAAAAswAAALQAAAC2AAAA&#10;twAAALoAAAC9BwAAvxAAAL8fAADAMwAAwEkAAMBiAADAfgAAwJsAAMC3AAC/2ABTlwAARJsAADWf&#10;AAAmowAAFqUAAAunAAAAqgAAAK0AAACwAAAAswAAALYAAAC7AAAAvQAAAMAAAAC/AAAAwQAAAMIA&#10;AADEAAAAxgAAAMgAAADKAAAAzAAAAM8AAADTAAAA2gcAANsTAADdJQAA3jsAAN9TAADgbgAA34wA&#10;AN2pAADdwgD/AAAA/wAAAP8AAAD/AAAA/wAHAP8AEAD/ABkA/wAkAP8ALwD8ADoA+QBDAPUASwDz&#10;AFIA8QBZAO8AXgDtAGQA6wBpAOkAbwDnAHUA5gB8AOQAhADiAI0A4ACXAN0AogDaALEA1QDFANIA&#10;6ADQAP8AzwD/AMQA/wC4AP8ArwD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA/wACAPsADQD3ABUA8wAf&#10;AO8AKQDqADQA5gA9AOIARQDeAEwA2wBTANgAWADUAF4A0gBjANAAaQDOAG4AzAB1AMoAfQDIAIUA&#10;xgCQAMIAmwDAAKkAvgC6ALsA2QC5APcAuAD/ALQA/wCpAP8AogD/AJ0A/wD/AAAA/wAAAP8AAAD2&#10;AAAA7gAAAOcACgDhABEA3AAaANcAIwDQAC4AywA3AMcAPwDEAEYAwQBNAL8AUgC9AFgAuwBdALkA&#10;YgC4AGgAtgBuALQAdQCxAH4ArwCIAK0AkwCqAKEAqACxAKYAyACkAO0AogD/AKIA/wCbAP8AlQD/&#10;AJEA/wD/AAAA/AAAAO4AAADjAAAA2AAAAM0ABQDGAA4AwQAVAL0AHgC5ACcAtQAwALIAOACvAEAA&#10;rABGAKoATACoAFEApwBWAKUAWwCjAGEAoQBnAJ8AbgCeAHYAmwCAAJkAjACXAJkAlACoAJIAvACQ&#10;AN8AjgD7AI4A/wCLAP8AhgD/AIMA/wD4AAAA6QAAANwAAADMAAAAwQAAALgAAACyAAoArAARAKgA&#10;GAClACEAogApAJ4AMgCcADkAmQA/AJcARQCVAEoAlABQAJIAVQCQAFoAjwBgAI0AZwCLAG8AiQB4&#10;AIYAhACEAJEAggCgAIAAsgB9AMwAfADxAHsA/wB6AP8AdwD/AHUA/wDmAAAA0wAAAMYAAAC7AAAA&#10;sQAAAKcAAAChAAUAmwANAJcAEwCTABsAkAAjAIwAKwCKADIAiAA4AIYAPgCEAEQAggBJAIEATgB/&#10;AFMAfQBZAHsAYAB5AGgAdwBxAHUAfABzAIkAcACYAG8AqQBtAL8AawDmAGoA/wBpAP8AaQD/AGcA&#10;/wDTAAAAwwAAALUAAACrAAAAowAAAJsAAACSAAAAjAAKAIcAEACDABYAfwAdAH0AJAB6ACsAeAAy&#10;AHYAOAB0AD0AcgBCAHEASABvAE0AbQBTAGwAWQBqAGEAaABqAGYAdABkAIEAYQCRAF8AogBeALYA&#10;XADVAFsA9wBbAP8AWgD/AFoA/wDFAAAAtgIAAKkCAACfAAAAlgAAAI4AAACHAAAAgAAFAHoADAB1&#10;ABEAcQAYAG4AHgBrACUAaQArAGcAMQBmADcAZAA8AGMAQQBhAEcAXwBNAF4AUwBcAFsAWgBkAFgA&#10;bgBWAHsAVACKAFIAmwBRAK4AUADIAE8A7gBOAP8ATgD/AE0A/wC7CgAArA0AAKANAACVDAAAjAgA&#10;AIMCAAB8AAAAdQAAAG4ACABpAA4AZQATAGIAGQBfAB8AXQAlAFsAKwBZADEAWAA2AFYAOwBVAEEA&#10;UwBHAFEATgBQAFUATgBeAEwAaABKAHUASACEAEcAlQBFAKgARAC/AEMA5ABCAPwAQgD/AEIA/wCy&#10;EQAApRQAAJkVAACOEwAAhBEAAHsNAABzCAAAbAAAAGUAAwBfAAsAWwAPAFcAFABUABoAUQAfAE8A&#10;JQBOACsATAAwAEsANgBJADwASABCAEYASABFAFAAQwBZAEEAYwA/AG8APgB+ADwAkAA7AKMAOgC4&#10;ADkA2QA4APUAOAD/ADgA/wCsFwAAnxsAAJMdAACJHAAAfxkAAHUVAABsEAAAZAwAAF0GAABWAAYA&#10;UQAMAE0AEABKABUARwAaAEUAIABEACYAQgArAEEAMQA/ADYAPgA9ADwARAA7AEsAOQBUADcAXwA2&#10;AGsANAB6ADIAjAAxAJ4AMACzAC8AzgAvAO8ALgD/AC4A/wCnHgAAmiIAAI8kAACEJAAAeiEAAHEd&#10;AABnGAAAXxMAAFcOAABQCgAASQMIAEUADQBBABEAPgAWADwAGwA6ACEAOQAmADcALAA2ADIANAA4&#10;ADMAPwAxAEcAMABQAC4AWwAtAGcAKwB2ACoAiAAoAJwAJwCwACYAyQAlAOoAJQH7ACUB/wCiIwAA&#10;ligAAIsqAACBKgAAdygAAG0lAABkIAAAWxsAAFIVAABLEAAAQwwCAD0HCQA5Aw4ANgESADMBFwAx&#10;ARwAMAEiAC8CJwAtAi0ALAM0ACoDOwApBEMAKARNACYFWAAlBWUAIwZ0ACIGhgAgBpoAHweuAB4H&#10;xgAdB+cAHQj4AB0J/wCfKAAAky0AAIgvAAB+LwAAdC4AAGorAABhJgAAWCEAAE8cAABHFwAAPxIA&#10;ADgOBAAxCwoALggOACsHEgApBxcAKAgdACcIIwAlCCkAJAkwACMJNwAhCkAAIApKAB8LVQAdC2IA&#10;GwxyABoMhQAYDJkAFwytABYMxgAVDeYAFQ35ABYN/wCcLQAAkDEAAIY0AAB8NAAAcjMAAGgxAABf&#10;LAAAVScAAEwjAABEHQAAPBgAADQTAAAtEAYAJg0LACQMDwAiDBMAIQwZAB8MHwAeDSUAHQ0sABsN&#10;NAAaDj0AGQ5HABcOUwAWDmEAFA9xABMQhAASEJgAERCuABAQxgAQEOgAEBD7ABEQ/wCZMQAAjjUA&#10;AIQ4AAB6OQAAcDgAAGc2AABdMgAAUy0AAEooAABCJAAAOR8AADEaAAAqFQEAIxEHAB0QDQAbDxAA&#10;GQ8VABgQGwAXECEAFhApABUQMQAUEToAExFFABISUQAREl8AEBJvAA4TggAOE5YADROrAAsTwgAL&#10;FOMADBT6AA0T/wCXNQAAjDkAAII8AAB4PQAAbz0AAGU6AABbNwAAUjIAAEkuAABAKgAANyUAAC8h&#10;AAAoHAAAIBgDABkUCgAVEg4AFBISABMTGAASEx8AERQmABEULgAQFDgADxVCAA4WTwANFlwADBds&#10;AAsXfwAJGJMACBioAAYYvwAHGOAABxj1AAkY/wCVOAAAij0AAIBAAAB3QQAAbUEAAGQ/AABaPAAA&#10;UDgAAEczAAA+MAAANisAAC4nAAAnIwAAHx8AABcaCAASFw0AEBcRAA8XFgAOGBwADhgjAA0ZLAAM&#10;GjUACxpAAAobTAAJG1oABxxpAAUcfAAEHZEAAh2mAAEdvAACHN0AAhzyAAMc/wCTPAAAiEEAAH9E&#10;AAB1RQAAbEUAAGNEAABZQQAATz0AAEY5AAA+NgAANTIAAC4uAAAlKgAAHSUAABQhBAAPHQsADR0Q&#10;AAwdFAALHRoACh4iAAgeKgAHHzMABiA+AAQgSgADIVcAASFnAAAheQAAIY4AACGkAAAhugAAIdsA&#10;ACHyAAAg/gCQQAAAhkUAAH1IAAB0SgAAa0oAAGJJAABYRgAATkIAAEU/AAA9PAAANTkAACs0AAAi&#10;LwAAGSsAABIoBAANJAoACSMOAAYjEgAFIxkABCQgAAIkKAABJTEAACU8AAAlSAAAJlUAACZlAAAm&#10;dwAAJowAACaiAAAmuQAAJtkAACXyAAAl/gCORQAAhEkAAHtNAABzTwAAak8AAGBOAABXSwAATUgA&#10;AERFAAA8QgAAMT0AACc5AAAeNQAAFTIAAA8uAwAKLAoABSsOAAEqEQAAKhYAACoeAAAqJgAAKy8A&#10;ACs5AAArRQAALFMAACxiAAAsdQAALIoAACugAAArtwAAK9YAACryAAAq/wCMSQAAgk4AAHpSAABx&#10;VAAAaFQAAF9TAABWUQAATE4AAENLAAA3RwAALUMAACM/AAAaPAAAEjgAAAw2AwAGMwkAADINAAAy&#10;EAAAMRQAADEbAAAxIwAAMSwAADI3AAAyQwAAMlAAADJgAAAycgAAMocAADGeAAAxtQAAMNQAADDy&#10;AAAv/wCJTwAAgFQAAHhXAABvWQAAZlkAAF5ZAABVVwAASVMAAD5PAAAyTAAAKEgAAB5FAAAVQgAA&#10;DkAAAAg9AgABPAgAADsMAAA6DwAAORIAADkYAAA5IAAAOSkAADk0AAA5QAAAOU4AADldAAA5bwAA&#10;OIUAADicAAA3swAAN9IAADbyAAA1/wCHVQAAf1oAAHZdAABtXwAAZV8AAF1fAABSXAAARFgAADhV&#10;AAAtUgAAIk8AABhMAAAQSgAACkgAAANGAQAARQYAAEQKAABDDQAAQhAAAEEVAABBHQAAQSYAAEEx&#10;AABBPQAAQUoAAEFaAABBbAAAQIEAAD+ZAAA/sQAAPtAAAD3yAAA8/wCEXAAAfGAAAHNjAABsZQAA&#10;ZGYAAFlkAABLYQAAPl4AADJbAAAmWQAAHFYAABJUAAAMUgAABFEAAABPAAAATgMAAE0IAABMDAAA&#10;Sw4AAEsSAABKGQAASiIAAEosAABKOQAASkcAAEpWAABJaAAASX4AAEiWAABHrwAARs0AAEXxAABE&#10;/wCBYwAAeWcAAHJqAABrbAAAYGsAAFJpAABEZgAAN2QAACpiAAAfYAAAFV4AAA1dAAAGWwAAAFoA&#10;AABZAAAAWAAAAFcEAABWCAAAVgwAAFUQAABUFAAAVB0AAFQnAABUNAAAVEIAAFNSAABTZAAAUnkA&#10;AFKSAABRqwAAUMoAAE/vAABO/wB+agAAd24AAHBxAABmcQAAWHAAAEpvAAA8bQAAL2wAACJqAAAX&#10;aQAADmcAAAZmAAAAZQAAAGUAAABlAAAAYwAAAGIAAABiBAAAYQgAAGENAABgEAAAYBcAAGAhAABf&#10;LgAAXzwAAF9NAABeXgAAXnQAAF2NAABcpwAAW8UAAFrtAABZ/wB7cgAAdXYAAGt3AABddgAAT3YA&#10;AEF1AAAzdQAAJnQAABlzAAAQcgAAB3EAAABxAAAAcQAAAHEAAABxAAAAbwAAAG8AAABuAAAAbgIA&#10;AG4IAABtDAAAbREAAG0aAABtJgAAbDUAAGxGAABrWAAAa20AAGqGAABpoQAAaL4AAGfoAABm/gB5&#10;egAAcHwAAGF8AABTfQAARH0AADZ+AAAofgAAG30AABB9AAAHfQAAAH0AAAB9AAAAfgAAAH8AAAB+&#10;AAAAfQAAAH0AAAB8AAAAfAAAAHwAAAB8BgAAfAwAAHwSAAB8HQAAfCwAAHw8AAB8TwAAe2UAAHt+&#10;AAB6mgAAebYAAHjfAAB3+gBzgAAAZYEAAFaDAABIhAAAOYYAACuHAAAdhwAAEYcAAAeIAAAAiAAA&#10;AIkAAACKAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAAAAjAAAAIwAAACNAAAAjQQAAI4MAACOEwAA&#10;jyEAAI4yAACORgAAjlsAAI10AACNkAAAjK0AAIvOAACK8wBohgAAWogAAEuLAAA8jQAALY8AAB6Q&#10;AAARkQAAB5IAAACTAAAAlQAAAJcAAACZAAAAmwAAAJwAAACbAAAAmwAAAJwAAACcAAAAnQAAAJ4A&#10;AACeAAAAnwAAAKEDAACiDAAAohYAAKMmAACjOgAAo08AAKNoAACihgAAoqIAAKLAAACh6ABcjQAA&#10;TZAAAD+TAAAwlgAAIZkAABKaAAAHmwAAAJ0AAACgAAAAogAAAKQAAACoAAAAqgAAAKsAAACqAAAA&#10;qwAAAKwAAACtAAAArgAAAK8AAACxAAAAsgAAALQAAAC3AQAAuQ0AALkaAAC6LQAAukMAALpbAAC6&#10;dwAAu5QAALuxAAC50gBQlQAAQZgAADKcAAAjoAAAE6IAAAikAAAApwAAAKoAAACsAAAArwAAALIA&#10;AAC3AAAAuQAAALsAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMIAAADEAAAAxgAAAMkAAADNAAAA0gEA&#10;ANQPAADVHwAA1zUAANhNAADYaQAA14YAANejAADWvQD/AAAA/wAAAP8AAAD/AAAA/wADAP8ADQD/&#10;ABUA/wAgAPwAKwD4ADUA9AA/APAARwDuAE4A6wBUAOkAWgDnAF8A5QBkAOMAagDhAHAA3wB2AN0A&#10;fgDbAIcA2ACRANMAnQDPAKsAzQC9AMsA4ADJAPsAxwD/AL0A/wCxAP8AqQD/AKMA/wD/AAAA/wAA&#10;AP8AAAD/AAAA/AAAAPYACwDxABEA7QAbAOkAJQDkADAA3wA5ANoAQQDVAEgA0QBOAM8AVADNAFkA&#10;ywBeAMkAYwDHAGkAxQBvAMMAdwDAAH8AvgCKALsAlQC4AKMAtgC0ALQAzQCyAPIAsAD/AKwA/wCj&#10;AP8AnAD/AJcA/wD/AAAA/wAAAPoAAADxAAAA6AAAAOAABgDZAA4A0gAWAM4AHwDIACkAxAAyAMAA&#10;OgC9AEEAugBIALgATQC2AFMAtABYALIAXQCwAGIArgBpAKwAbwCqAHgAqACCAKYAjgCkAJsAoQCr&#10;AJ8AwACdAOYAmwD/AJoA/wCUAP8AjgD/AIoA/wD/AAAA9gAAAOgAAADcAAAAzgAAAMYAAQC/AAsA&#10;ugARALYAGgCyACIArgArAKoANACoADsApQBBAKMARwChAEwAnwBRAJ4AVgCcAFwAmgBiAJkAaACX&#10;AHAAlQB6AJIAhgCQAJMAjQCiAIsAtQCJANMAhwD3AIYA/wCEAP8AfwD/AHwA/wDyAAAA4wAAANIA&#10;AADFAAAAugAAALEAAACrAAcApQAOAKEAFACeABwAmgAlAJcALQCUADQAkgA6AJAAQACOAEUAjQBK&#10;AIsAUACJAFUAiABbAIYAYQCEAGkAggByAH8AfQB9AIsAewCaAHgAqwB2AMQAdADrAHMA/wBzAP8A&#10;cAD/AG4A/wDfAAAAzAAAAL8AAAC0AAAAqwAAAKEAAACaAAIAlAALAJAAEACMABcAiAAeAIUAJgCD&#10;AC0AgQAzAH8AOQB9AD8AewBEAHkASQB4AE4AdgBUAHQAWgBzAGIAcABrAG4AdQBsAIMAagCSAGgA&#10;owBmALgAZADeAGMA+wBiAP8AYgD/AGAA/wDMAAAAvAAAAK8AAAClAAAAnQAAAJQAAACMAAAAhgAH&#10;AIEADQB8ABIAeAAZAHUAHwBzACYAcQAtAG8AMgBtADgAawA9AGoAQgBoAEgAZwBOAGUAVABjAFsA&#10;YQBkAF8AbgBdAHsAWwCKAFkAmwBXAK8AVgDLAFUA8gBUAP8AVAD/AFQA/wC+AAAAsAAAAKQAAACZ&#10;AAAAkAAAAIgAAACBAAAAeQACAHMACgBvAA8AawAUAGcAGgBlACAAYwAmAGEALABfADIAXgA3AFwA&#10;PABbAEIAWQBHAFcATgBWAFUAVABeAFIAaABQAHQATgCDAEwAlQBKAKgASQDAAEgA6ABHAP8ARwD/&#10;AEcA/wC0CQAApgsAAJsMAACQCgAAhgUAAH4AAAB2AAAAbwAAAGgABQBjAAwAXwAQAFsAFQBYABoA&#10;VgAhAFQAJgBTACwAUQAxAFAANgBOADwATQBCAEsASABJAFAASABYAEYAYgBEAG4AQgB9AEAAjgA/&#10;AKIAPQC4AD0A3QA8APgAPAD/ADwA/wCsEAAAnxIAAJQSAACJEQAAfw8AAHYMAABuBQAAZgAAAGAA&#10;AQBZAAgAVQANAFEAEQBOABYASwAbAEkAIQBIACYARgArAEUAMQBDADYAQgA8AEAAQwA+AEsAPQBT&#10;ADsAXQA5AGkANwB4ADYAiQA0AJwAMwCxADIAzgAyAPEAMQD/ADEA/wCmFgAAmhkAAI4aAACEGgAA&#10;ehYAAHASAABoDgAAXwoAAFgDAABRAAQATAAKAEgADgBEABIAQQAWAD8AGwA9ACEAPAAmADoALAA5&#10;ADEANwA3ADYAPgA0AEYAMwBPADEAWQAvAGUALgBzACwAhQArAJgAKgCtACkAxgAoAOoAKAD+ACgA&#10;/wChHAAAlSAAAIohAAB/IQAAdR8AAGwaAABjFgAAWhEAAFINAABLBwAARAAGAEAACwA8AA8AOAAS&#10;ADYAFwA0ABwAMwAhADEAJwAwACwALgAzAC0AOgArAEIAKgBLACgAVQAmAGEAJQBwACQAgQAiAJUA&#10;IQCpACAAwQAgAOQAHwD5AB8A/wCdIgAAkSYAAIYoAAB8JwAAciUAAGkiAABfHQAAVxgAAE4TAABG&#10;DgAAPwsAADgFBwA0AAwAMQAQAC4AEwAsABgAKgAdACkAIgAnACgAJgAuACQANgAjAD4AIgBHACAA&#10;UgAfAF4AHQBtABwAfgAaAJIAGQCnABgAvQAXAN8AFwH1ABcC/wCaJwAAjisAAIQtAAB5LQAAcCsA&#10;AGYoAABdJAAAVB8AAEsaAABDFAAAOxAAADQNAgAtCQkAKQUNACYDEAAkARMAIgIZACECHgAgAiQA&#10;HgMqAB0DMgAbBDoAGgVEABkFTwAXBlwAFgZqABQHfAATB5AAEgelABEHuwAQB9sAEAjyABAJ/wCX&#10;KwAAjC8AAIExAAB3MgAAbjEAAGQuAABbKgAAUSUAAEkgAABAGwAAOBYAADESAAApDgQAIwwJAB8J&#10;DQAdBxAAGwcVABkIGgAYCCAAFwknABYJLgAVCjcAEwpBABILTQARC1oAEAtpAA4MewAODJAADQyl&#10;AAwNuwALDdkACw3xAAwN/wCVLwAAijMAAH82AAB2NgAAbDUAAGMzAABZLwAAUCsAAEcmAAA+IQAA&#10;Nh0AAC4YAAAnEwAAIBAFABkOCgAVDA4AFAwRABMMFgASDBwAEQ0jABANKwAPDTQADg4/AA0OSgAM&#10;D1gACw9nAAoQeQAIEI0ABxCiAAYQuAAFENQABRDvAAYQ/wCSMwAAiDcAAH46AAB0OwAAazoAAGE4&#10;AABYNQAATjAAAEUsAAA9JwAANSMAAC0fAAAmGgAAHhYBABcTBgAREAsADg4OAA4PEwANEBkADRAg&#10;AAwQKAALETIAChE8AAgSSAAHElUABhNlAAQTdgADE4sAARSgAAATtgAAE9EAABPuAAAT+wCQNgAA&#10;hjsAAHw+AABzPwAAaj8AAGA9AABXOQAATTYAAEQxAAA8LgAANCoAACwmAAAlIgAAHh4AABYaAgAQ&#10;FQkADBMOAAoTEgAJFBcACBQfAAcVJgAGFS8ABBY6AAMWRgABF1MAABdiAAAYdAAAGIkAABifAAAY&#10;tQAAF9AAABftAAAX+wCOOgAAhD8AAHtCAAByQwAAaEMAAF9CAABWPwAATDsAAEM3AAA7NAAAMzAA&#10;ACwsAAAkKQAAGyQAABMfAgANGwkACRkNAAYZEQAEGRYAAhkdAAEaJAAAGi0AABs4AAAbRAAAHFEA&#10;ABxgAAAdcgAAHYcAABydAAAcswAAHM4AABvtAAAb/ACMPgAAgkMAAHlGAABwSAAAaEgAAF5GAABV&#10;RAAAS0AAAEM9AAA7OgAAMzcAACoyAAAgLQAAFykAABAlAgALIgkABSANAAEfEAAAHxQAAB8bAAAg&#10;IgAAICsAACE2AAAhQQAAIU8AACFeAAAicAAAIoUAACGbAAAhsgAAIc0AACDtAAAf/ACKQwAAgEgA&#10;AHhLAABvTAAAZk0AAF1LAABUSQAASkYAAEJDAAA6QAAALzsAACU3AAAcMwAAEy8AAA0sAgAHKQgA&#10;AScMAAAmDgAAJRIAACYZAAAmIQAAJikAACYzAAAnPwAAJ00AACdcAAAnbQAAJ4IAACeZAAAmsAAA&#10;JcwAACXuAAAk/QCISAAAf0wAAHZQAABuUQAAZVIAAFxRAABTTwAASkwAAEFJAAA1RAAAK0AAACE8&#10;AAAXOQAAEDYAAAoyAQADMAcAAC8LAAAuDgAALREAAC0WAAAtHgAALScAAC0xAAAtPQAALUoAAC1Z&#10;AAAtawAALYAAACyXAAAsrwAAK8sAACruAAAq/gCFTQAAfVIAAHVVAABsVwAAY1cAAFtWAABTVQAA&#10;R1EAADtNAAAwSQAAJUYAABxDAAATPwAADT0AAAY6AAAAOAUAADcJAAA2DQAANQ8AADQUAAA0GwAA&#10;NCQAADQuAAA0OgAANEcAADRXAAA0aAAANH0AADOVAAAyrQAAMcoAADHuAAAw/wCDUwAAe1gAAHNb&#10;AABqXQAAYl0AAFtdAABPWgAAQlYAADZSAAAqTwAAIEwAABZJAAAORwAACEQAAABCAAAAQQMAAD8H&#10;AAA+CwAAPQ4AAD0RAAA8GAAAPCEAADwrAAA8NwAAPEQAADxTAAA8ZQAAO3oAADqSAAA6qwAAOcgA&#10;ADjtAAA3/wCBWgAAeV4AAHFhAABpYwAAYmQAAFdiAABJXgAAPFsAAC9YAAAkVQAAGVMAABBRAAAK&#10;TwAAAU0AAABMAAAASgAAAEkEAABICAAARwwAAEYPAABGFAAARRwAAEUnAABFMwAARUAAAEVQAABE&#10;YQAARHYAAEOPAABCqAAAQcYAAEDsAAA//wB+YQAAdmUAAG9oAABoagAAXWkAAE9mAABCZAAANGEA&#10;AChfAAAdXQAAElsAAAtZAAACWAAAAFYAAABWAAAAVAAAAFMAAABSBAAAUQkAAFANAABQEAAATxgA&#10;AE8iAABPLgAATzwAAE9LAABOXQAATnIAAE2LAABMpQAAS8IAAEnqAABI/wB7aQAAdGwAAG5vAABk&#10;bwAAVW0AAEdsAAA5agAALGkAACBnAAAUZQAADWQAAANiAAAAYgAAAGEAAABgAAAAXwAAAF4AAABd&#10;AAAAXAQAAFwJAABbDQAAWxIAAFscAABaKAAAWjYAAFpGAABZWAAAWW0AAFiFAABXoAAAVr0AAFXo&#10;AABT/gB5cAAAc3QAAGl1AABbdAAATHMAAD5zAAAwcgAAI3EAABZvAAANbgAABG0AAABtAAAAbQAA&#10;AG0AAABsAAAAawAAAGoAAABpAAAAaQAAAGkDAABoCQAAaA4AAGgVAABnIQAAZy8AAGc/AABmUgAA&#10;ZmYAAGV/AABkmgAAY7cAAGLhAABh/AB3eAAAbXoAAF96AABQegAAQnoAADN7AAAlewAAGHoAAA55&#10;AAAEeQAAAHkAAAB5AAAAegAAAHoAAAB6AAAAeAAAAHgAAAB3AAAAdwAAAHcAAAB3AQAAdwgAAHcO&#10;AAB3GAAAdyYAAHY2AAB2SQAAdV8AAHV3AAB0kwAAc68AAHLTAABx9wBxfgAAY38AAFSAAABFggAA&#10;NoMAACiEAAAahAAADoMAAASEAAAAhAAAAIUAAACGAAAAiAAAAIkAAACIAAAAhwAAAIcAAACHAAAA&#10;hwAAAIcAAACIAAAAiAAAAIgHAACJEAAAiRwAAIksAACIPwAAiFUAAIhtAACHiQAAhqcAAIXHAACE&#10;7wBmhAAAV4YAAEiIAAA5igAAKowAABuNAAAPjQAABI4AAACQAAAAkQAAAJMAAACVAAAAlwAAAJgA&#10;AACWAAAAlwAAAJcAAACXAAAAmAAAAJgAAACZAAAAmgAAAJsAAACdBwAAnREAAJ0hAACdMwAAnUkA&#10;AJxiAACcfwAAnJwAAJy5AACb4gBaiwAAS44AADyRAAAtkwAAHpUAABCWAAAEmAAAAJoAAACcAAAA&#10;ngAAAKEAAACkAAAApgAAAKcAAACmAAAApwAAAKcAAACoAAAAqQAAAKoAAACsAAAArQAAAK8AAACx&#10;AAAAswkAALMVAAC0JwAAtD0AALVVAAC1cAAAtI4AALSsAAC0zABNkgAAP5YAAC+aAAAgnQAAEZ8A&#10;AAWhAAAAowAAAKYAAACpAAAArAAAAK8AAACzAAAAtQAAALcAAAC2AAAAtwAAALgAAAC6AAAAuwAA&#10;AL0AAAC/AAAAwQAAAMQAAADHAAAAywAAAM0MAADOGgAAzy8AAM9IAADQYgAA0IAAANCdAADQuAAA&#10;AAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2&#10;Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+&#10;gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbH&#10;yMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////&#10;////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxES&#10;ExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlb&#10;XF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKj&#10;pKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs&#10;7e7w8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAA&#10;AAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3&#10;ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6A&#10;gYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfI&#10;ycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////&#10;//////////////////////////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0e&#10;HyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZX&#10;WFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+Q&#10;kZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJ&#10;ysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0&#10;MQAAAAADASEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkK&#10;CwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BB&#10;QkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6&#10;e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0&#10;tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u&#10;7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYX&#10;FxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RF&#10;RkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1&#10;tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm&#10;5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYH&#10;BwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkq&#10;KywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8&#10;foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS&#10;09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb3&#10;9/j4+fn6+/v8/P39/v7/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;4oHwSUNDX1BST0ZJTEUACQn/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////T/////////&#10;////////////////////////////////69H/////////////////////////////////////////&#10;9+n+////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////4c3X///////////////////////////////////////dr5a3&#10;9P/////////////////////////////////////FjGin5///////////////////////////////&#10;///////MnImk5//////////////////////////////////////6zrvG9f//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////3MW99f//&#10;//////////////////////////////////+/k3qFxf//////////////////////////////////&#10;/9uQWz1lqPb//////////////////////////////////rx1NABUm+v/////////////////////&#10;////////////05R+SSxOmuz////////////////////////////////Y1MqzfmVtpfn/////////&#10;///////////////////////////0xa6vyf//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////8NbG7P///////////////////////////////////+a7&#10;kXRjq/f////////////////////////////////2xJpzRSY0fcz/////////////////////////&#10;//////+1gFUwCgAZYLL//////////////////////////////890NQsAAAAKUqf/////////////&#10;/////////////////5Y0AAAAAAAAT6f/////////////////////////////9mkdAAAJDAYJUrH/&#10;////////////////////////////yzsOEzVMW01MXsP/////////////////////////////qWA2&#10;YIaftqypuNn/////////////////////////////4JeNvuX/////////////////////////////&#10;/////////+35////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////r2cq8&#10;x///////////////////////////////////z5qBbVpGiOr/////////////////////////////&#10;///EfD4mEAAAVLD//////////////////////////////+CDPAAAAAAALoft////////////////&#10;/////////////6xTEAAAAAAAF23W////////////////////////////+4AxAAAAAAAACWHM////&#10;////////////////////////0loCAAAAAAAAAF3M////////////////////////////qDUAAAAA&#10;AAAAAFzT////////////////////////////fQ0AAAAAAAAAAFTW////////////////////////&#10;///ufUUAAAAAAAAAAETU///////////////////////////8qmQvAgAABCI3SVjO////////////&#10;////////////////6aRrQSg/Y3+Vp7ra///////////////////////////////VsqyyzOT6////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////lu5d3Ysj/////////////////////////////////&#10;255nNgoAAoz////////////////////////////////Ifz8FAAAAAF7P////////////////////&#10;/////////9mBOQAAAAAAADyq/////////////////////////////55MAAAAAAAAACOQ////////&#10;////////////////////3G8aAAAAAAAAABB9+f//////////////////////////r0gAAAAAAAAA&#10;AABv7v//////////////////////////hBMAAAAAAAAAAABk5v/////////////////////////s&#10;UQAAAAAAAAAAAABX3v////////////////////////+4FQAAAAAAAAAAAABI1v//////////////&#10;//////////90FAAAAAAAAAAAAAA4z/////////////////////////miWhMAAAAAAAAAAAAjxf//&#10;///////////////////////fm1wsAAAAAAAAAAANuv//////////////////////////77F9VTki&#10;EQcBAhEisv//////////////////////////////37+lmZiaoKy92v//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;476dgHz7////////////////////////////////8reEVzAOAB2s////////////////////////&#10;///////SikwVAAAAAABy8////////////////////////////9Z/NgAAAAAAAABLyf//////////&#10;////////////////+pE+AAAAAAAAAAAvq///////////////////////////wFoAAAAAAAAAAAAa&#10;lf//////////////////////////jSQAAAAAAAAAAAAIhP/////////////////////////nXgAA&#10;AAAAAAAAAAAAd/////////////////////////+0JQAAAAAAAAAAAAAAav//////////////////&#10;//////99AAAAAAAAAAAAAAAAW/T///////////////////////0rAAAAAAAAAAAAAAAATOv/////&#10;/////////////////6UAAAAAAAAAAAAAAAAAPOH//////////////////////zAMAAAAAAAAAAAA&#10;AAAALdn/////////////////////mYphJwAAAAAAAAAAAAAAJ9f//////////////////////+2+&#10;iVUnAAAAAAAAAAAAJdz//////////////////////////sqddl1KPDItLDA5R97/////////////&#10;//////////////////3m3dbS0NPZ5P//////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////v1LvW////////////////////////////&#10;/////+e4j2pLLxVv///////////////////////////////koWc0BwAAAAA8yf//////////////&#10;/////////////9aCOwAAAAAAAAASl///////////////////////////7YUxAAAAAAAAAAAAb///&#10;////////////////////////pkIAAAAAAAAAAAAAUOH////////////////////////saQAAAAAA&#10;AAAAAAAAN8n///////////////////////+zLwAAAAAAAAAAAAAAIrb/////////////////////&#10;//95AAAAAAAAAAAAAAAAEKf///////////////////////I0AAAAAAAAAAAAAAAAAJn/////////&#10;/////////////6kAAAAAAAAAAAAAAAAAAIz//////////////////////0YAAAAAAAAAAAAAAAAA&#10;AH//////////////////////3wAAAAAAAAAAAAAAAAAAAHT/////////////////////lwAAAAAA&#10;AAAAAAAAAAAAAGr/////////////////////zgAAAAAAAAAAAAAAAAAAAGP/////////////////&#10;/////ykiAQAAAAAAAAAAAAAAAGH//////////////////////7mjgFc3FwAAAAAAAAAAAGj/////&#10;//////////////////////rTrpSGfHVxcHJ3gZT/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////27qdgmlp0///////////////////&#10;////////////yJNlPRkAAAAdnv///////////////////////////9uOTBMAAAAAAAAAbv//////&#10;////////////////////23wsAAAAAAAAAAAARdf/////////////////////////iyoAAAAAAAAA&#10;AAAAIrT////////////////////////CRAAAAAAAAAAAAAAAA5f///////////////////////99&#10;AQAAAAAAAAAAAAAAAH///////////////////////+c2AAAAAAAAAAAAAAAAAGr/////////////&#10;/////////50AAAAAAAAAAAAAAAAAAFj//////////////////////0YAAAAAAAAAAAAAAAAAAEf4&#10;////////////////////6QAAAAAAAAAAAAAAAAAAADXp////////////////////lgAAAAAAAAAA&#10;AAAAAAAAACXb////////////////////vAAAAAAAAAAAAAAAAAAAABjO////////////////////&#10;6wAAAAAAAAAAAAAAAAAAAA/C/////////////////////wAAAAAAAAAAAAAAAAAAAAq5////////&#10;/////////////ycAAAAAAAAAAAAAAAAAAAq1/////////////////////3AAAAAAAAAAAAAAAAAA&#10;AA25/////////////////////+CcjHBVQjMmGxQPDQ4SGia/////////////////////////////&#10;+eTY0s7My8zP1uD8////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////69O84////////////////////////////////9KphWVILBIBhf//////////&#10;//////////////////GrcTwPAAAAAAAAT+D/////////////////////////1X81AAAAAAAAAAAA&#10;H7L////////////////////////jdR0AAAAAAAAAAAAAAIn///////////////////////+QIwAA&#10;AAAAAAAAAAAAAGf//////////////////////9VDAAAAAAAAAAAAAAAAAEj2////////////////&#10;/////4oAAAAAAAAAAAAAAAAAAC7d/////////////////////zgAAAAAAAAAAAAAAAAAABfI////&#10;////////////////vgAAAAAAAAAAAAAAAAAAAAS2////////////////////nAAAAAAAAAAAAAAA&#10;AAAAAACl////////////////////ugAAAAAAAAAAAAAAAAAAAACT////////////////////3AAA&#10;AAAAAAAAAAAAAAAAAACC/////////////////////wAAAAAAAAAAAAAAAAAAAAB0////////////&#10;/////////xMAAAAAAAAAAAAAAAAAAABo/////////////////////0IAAAAAAAAAAAAAAAAAAABg&#10;/////////////////////3oAAAAAAAAAAAAAAAAAAABd/////////////////////9EAAAAAAAAA&#10;AAAAAAAAAABh//////////////////////8kAAAAAAAAAAAAAAAAAABm////////////////////&#10;///JrJmJfXZxbGlnZmdrcHqM////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////4sWqkXlhd//////////////////////////////dpndQLAwAAAAAMcT/&#10;////////////////////////4JJOEwAAAAAAAAAAAI/////////////////////////ScB0AAAAA&#10;AAAAAAAAAGD//////////////////////+5vDwAAAAAAAAAAAAAAADfi////////////////////&#10;/5YcAAAAAAAAAAAAAAAAABTA/////////////////////0AAAAAAAAAAAAAAAAAAAACj////////&#10;////////////rgAAAAAAAAAAAAAAAAAAAACJ////////////////////ngAAAAAAAAAAAAAAAAAA&#10;AABy////////////////////vAAAAAAAAAAAAAAAAAAAAABf////////////////////2gAAAAAA&#10;AAAAAAAAAAAAAABN////////////////////+gAAAAAAAAAAAAAAAAAAAAA7////////////////&#10;/////w4AAAAAAAAAAAAAAAAAAAAq+f///////////////////zMAAAAAAAAAAAAAAAAAAAAb6f//&#10;/////////////////14AAAAAAAAAAAAAAAAAAAAP2////////////////////48AAAAAAAAAAAAA&#10;AAAAAAAG0P///////////////////9AAAAAAAAAAAAAAAAAAAAAAyv////////////////////8r&#10;AAAAAAAAAAAAAAAAAAAAyP////////////////////+AAAAAAAAAAAAAAAAAAAAAy///////////&#10;///////////3FgEFBQMBAAAAAAABBg0Yy////////////////////////Ovh2M/Mzc/Q0tTX3OLq&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////Haxv//////&#10;////////////////////////8cajhGhNMhgAFav//////////////////////////7l8RhgAAAAA&#10;AAAAAHH////////////////////////XfC8AAAAAAAAAAAAAADvj/////////////////////99k&#10;CQAAAAAAAAAAAAAAAAy1/////////////////////3QDAAAAAAAAAAAAAAAAAACN////////////&#10;////////xRUAAAAAAAAAAAAAAAAAAABq////////////////////mQAAAAAAAAAAAAAAAAAAAABL&#10;////////////////////tgAAAAAAAAAAAAAAAAAAAAAw/f//////////////////1wAAAAAAAAAA&#10;AAAAAAAAAAAZ5///////////////////9gAAAAAAAAAAAAAAAAAAAAAF0///////////////////&#10;/w4AAAAAAAAAAAAAAAAAAAAAwf///////////////////y8AAAAAAAAAAAAAAAAAAAAAr///////&#10;/////////////1IAAAAAAAAAAAAAAAAAAAAAnv///////////////////3kAAAAAAAAAAAAAAAAA&#10;AAAAjv///////////////////6UAAAAAAAAAAAAAAAAAAAAAgP///////////////////9gAAAAA&#10;AAAAAAAAAAAAAAAAdP////////////////////82AAAAAAAAAAAAAAAAAAAAbf//////////////&#10;//////98AAAAAAAAAAAAAAAAAAAAaf/////////////////////XDQAAAAAAAAAAAAAAAAAAaP//&#10;////////////////////cAAAAAAAAAAAAAAAAAAAYf///////////////////////1A8Rk5UWV1h&#10;ZGhscHZ+if//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////79W7o4tz&#10;WpX///////////////////////////i/jmRBIQUAAAAAAFL8///////////////////////3nVYY&#10;AAAAAAAAAAAAABfB/////////////////////+VsFgAAAAAAAAAAAAAAAACN////////////////&#10;/////2MAAAAAAAAAAAAAAAAAAABe////////////////////nQAAAAAAAAAAAAAAAAAAAAA1/P//&#10;////////////////oQAAAAAAAAAAAAAAAAAAAAAR2f//////////////////ygAAAAAAAAAAAAAA&#10;AAAAAAAAu///////////////////7gAAAAAAAAAAAAAAAAAAAAAAof///////////////////wwA&#10;AAAAAAAAAAAAAAAAAAAAiv///////////////////y0AAAAAAAAAAAAAAAAAAAAAdv//////////&#10;/////////00AAAAAAAAAAAAAAAAAAAAAZP///////////////////28AAAAAAAAAAAAAAAAAAAAA&#10;Uv///////////////////5QAAAAAAAAAAAAAAAAAAAAAQP///////////////////7wAAAAAAAAA&#10;AAAAAAAAAAAAMP///////////////////+oOAAAAAAAAAAAAAAAAAAAAIv//////////////////&#10;//9EAAAAAAAAAAAAAAAAAAAAFf////////////////////+BAAAAAAAAAAAAAAAAAAAAC/X/////&#10;///////////////ICwAAAAAAAAAAAAAAAAAAAuz/////////////////////XgAAAAAAAAAAAAAA&#10;AAAAAOX/////////////////////yRwAAAAAAAAAAAAAAAAAANr//////////////////////50B&#10;AAAAAAAAAAAAAAcOF8X////////////////////////VubzBx87V2+Hm7fT7////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////438//////////////////////////////7Mal&#10;iG1UOyEHADLe////////////////////////15JZKQAAAAAAAAAAAACg////////////////////&#10;//+JNgAAAAAAAAAAAAAAAABn/////////////////////2YAAAAAAAAAAAAAAAAAAAAy9v//////&#10;////////////lQAAAAAAAAAAAAAAAAAAAAADyP//////////////////pwAAAAAAAAAAAAAAAAAA&#10;AAAAoP//////////////////1wAAAAAAAAAAAAAAAAAAAAAAfP///////////////////wAAAAAA&#10;AAAAAAAAAAAAAAAAXv///////////////////yUAAAAAAAAAAAAAAAAAAAAAQ///////////////&#10;/////0gAAAAAAAAAAAAAAAAAAAAALP///////////////////2oAAAAAAAAAAAAAAAAAAAAAGP//&#10;/////////////////4sAAAAAAAAAAAAAAAAAAAAABfP//////////////////68AAAAAAAAAAAAA&#10;AAAAAAAAAOH//////////////////9UAAAAAAAAAAAAAAAAAAAAAAM////////////////////8k&#10;AAAAAAAAAAAAAAAAAAAAAL7///////////////////9UAAAAAAAAAAAAAAAAAAAAAK7/////////&#10;//////////+LAAAAAAAAAAAAAAAAAAAAAJ/////////////////////LDgAAAAAAAAAAAAAAAAAA&#10;AJL/////////////////////VwAAAAAAAAAAAAAAAAAAAIb/////////////////////qgoAAAAA&#10;AAAAAAAAAAAAAHn//////////////////////20AAAAAAAAAAAAAAAAAAGb/////////////////&#10;//////dVAAAAAAAAAAAAAAAAAEX/////////////////////////aiMrNT9KVWBqdX6HkZz/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+jPtp2DaU65////////////////////////&#10;/+yyg1w6HQIAAAAAAAB7///////////////////////FbSkAAAAAAAAAAAAAAABA////////////&#10;/////////4MbAAAAAAAAAAAAAAAAAAAHy///////////////////kgAAAAAAAAAAAAAAAAAAAAAA&#10;mP//////////////////pAAAAAAAAAAAAAAAAAAAAAAAav//////////////////3QAAAAAAAAAA&#10;AAAAAAAAAAAAQf///////////////////w4AAAAAAAAAAAAAAAAAAAAAHf//////////////////&#10;/zkAAAAAAAAAAAAAAAAAAAAAAOj//////////////////2AAAAAAAAAAAAAAAAAAAAAAAM7/////&#10;/////////////4UAAAAAAAAAAAAAAAAAAAAAALf//////////////////6gAAAAAAAAAAAAAAAAA&#10;AAAAAKP//////////////////8sAAAAAAAAAAAAAAAAAAAAAAJD//////////////////+8WAAAA&#10;AAAAAAAAAAAAAAAAAH3///////////////////8+AAAAAAAAAAAAAAAAAAAAAGz/////////////&#10;//////9pAAAAAAAAAAAAAAAAAAAAAFr///////////////////+ZAAAAAAAAAAAAAAAAAAAAAEn/&#10;///////////////////SFgAAAAAAAAAAAAAAAAAAADn/////////////////////WAAAAAAAAAAA&#10;AAAAAAAAACn/////////////////////ogAAAAAAAAAAAAAAAAAAABn/////////////////////&#10;9VYAAAAAAAAAAAAAAAAAAAT//////////////////////7svAAAAAAAAAAAAAAAAAAD4////////&#10;//////////////+rKQAAAAAAAAAAAAAAAADP////////////////////////yUcAAAAABxMgLj5S&#10;aITt////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////9NXJ////////////////////////////+tKwknddQigMAABK////////////////&#10;////////xX1FFwAAAAAAAAAAAAAR2P///////////////////8RQAAAAAAAAAAAAAAAAAAAAn///&#10;////////////////ogwAAAAAAAAAAAAAAAAAAAAAaP//////////////////lAAAAAAAAAAAAAAA&#10;AAAAAAAANv//////////////////2gAAAAAAAAAAAAAAAAAAAAAAB+z//////////////////xUA&#10;AAAAAAAAAAAAAAAAAAAAAMT//////////////////0gAAAAAAAAAAAAAAAAAAAAAAKL/////////&#10;/////////3UAAAAAAAAAAAAAAAAAAAAAAIP//////////////////50AAAAAAAAAAAAAAAAAAAAA&#10;AGn//////////////////8MAAAAAAAAAAAAAAAAAAAAAAFL//////////////////+cPAAAAAAAA&#10;AAAAAAAAAAAAAD7///////////////////8zAAAAAAAAAAAAAAAAAAAAACv/////////////////&#10;//9YAAAAAAAAAAAAAAAAAAAAABj///////////////////+BAAAAAAAAAAAAAAAAAAAAAAX/////&#10;//////////////+sAAAAAAAAAAAAAAAAAAAAAAD////////////////////eIgAAAAAAAAAAAAAA&#10;AAAAAADy////////////////////XAAAAAAAAAAAAAAAAAAAAADf////////////////////nwAA&#10;AAAAAAAAAAAAAAAAAADM////////////////////6EoAAAAAAAAAAAAAAAAAAAC3////////////&#10;/////////6AWAAAAAAAAAAAAAAAAAACc//////////////////////96AgAAAAAAAAAAAAAAAAB3&#10;////////////////////////egsAAAAAAAAAAAAAAAVM/////////////////////////6JXaHSA&#10;jZyrvNDn////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////+3j///////////////////////////So3pYOikjHBYOBgAAn///////&#10;//////////////+sUg4AAAAAAAAAAAAAAAAAaf//////////////////5EMAAAAAAAAAAAAAAAAA&#10;AAAANP//////////////////eQAAAAAAAAAAAAAAAAAAAAAAAOP/////////////////zQAAAAAA&#10;AAAAAAAAAAAAAAAAALL//////////////////xMAAAAAAAAAAAAAAAAAAAAAAIX/////////////&#10;/////08AAAAAAAAAAAAAAAAAAAAAAF3//////////////////4MAAAAAAAAAAAAAAAAAAAAAADr/&#10;/////////////////7IAAAAAAAAAAAAAAAAAAAAAABz//////////////////9sDAAAAAAAAAAAA&#10;AAAAAAAAAAL///////////////////8qAAAAAAAAAAAAAAAAAAAAAAD7//////////////////9P&#10;AAAAAAAAAAAAAAAAAAAAAADn//////////////////90AAAAAAAAAAAAAAAAAAAAAADU////////&#10;//////////+bAAAAAAAAAAAAAAAAAAAAAADA///////////////////EBwAAAAAAAAAAAAAAAAAA&#10;AACt///////////////////wMwAAAAAAAAAAAAAAAAAAAACa////////////////////ZwAAAAAA&#10;AAAAAAAAAAAAAACG////////////////////owAAAAAAAAAAAAAAAAAAAABy////////////////&#10;////40QAAAAAAAAAAAAAAAAAAABc/////////////////////5EGAAAAAAAAAAAAAAAAAABB////&#10;/////////////////+tfAAAAAAAAAAAAAAAAAAAd///////////////////////KSwAAAAAAAAAA&#10;AAAAAAAA////////////////////////y1cAAAwYJDE/TmB0i6fH////////////////////////&#10;///X5/L/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////r1M3Hwr66t7Owramo&#10;pf///////////////////91+Uz8wIxkRCQIAAAAAAAAAANv/////////////////dgAAAAAAAAAA&#10;AAAAAAAAAAAAAKf/////////////////ugAAAAAAAAAAAAAAAAAAAAAAAHX/////////////////&#10;/wcAAAAAAAAAAAAAAAAAAAAAAEb//////////////////04AAAAAAAAAAAAAAAAAAAAAABr/////&#10;/////////////4wAAAAAAAAAAAAAAAAAAAAAAAD9/////////////////8EAAAAAAAAAAAAAAAAA&#10;AAAAAADb//////////////////EZAAAAAAAAAAAAAAAAAAAAAAC+//////////////////9EAAAA&#10;AAAAAAAAAAAAAAAAAACk//////////////////9rAAAAAAAAAAAAAAAAAAAAAACN////////////&#10;//////+RAAAAAAAAAAAAAAAAAAAAAAB5//////////////////+3AAAAAAAAAAAAAAAAAAAAAABm&#10;///////////////////eIQAAAAAAAAAAAAAAAAAAAABT////////////////////SgAAAAAAAAAA&#10;AAAAAAAAAAA/////////////////////dwAAAAAAAAAAAAAAAAAAAAAr////////////////////&#10;rAoAAAAAAAAAAAAAAAAAAAAW////////////////////50UAAAAAAAAAAAAAAAAAAAAA////////&#10;/////////////4oAAAAAAAAAAAAAAAAAAAAA/////////////////////9ZNAAAAAAAAAAAAAAAA&#10;AAAA/f////////////////////+nLgAAAAAAAAAAAAAAAAAA1f//////////////////////mCoA&#10;AAAAAAAAAAYYLUVg4P///////////////////////6hjdIGPnKu7zeL6////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////ny7epnZWOiYSAfHh0cGxoZZD/////////////////vGpI&#10;LRkKAAAAAAAAAAAAAAAAADH//////////////////wAAAAAAAAAAAAAAAAAAAAAAAAP/////////&#10;/////////0IAAAAAAAAAAAAAAAAAAAAAAADc/////////////////44AAAAAAAAAAAAAAAAAAAAA&#10;AACy/////////////////84AAAAAAAAAAAAAAAAAAAAAAACN//////////////////8pAAAAAAAA&#10;AAAAAAAAAAAAAABr//////////////////9aAAAAAAAAAAAAAAAAAAAAAABO////////////////&#10;//+GAAAAAAAAAAAAAAAAAAAAAAA0//////////////////+uAAAAAAAAAAAAAAAAAAAAAAAe////&#10;///////////////UFwAAAAAAAAAAAAAAAAAAAAAK///////////////////6PQAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////ZQAAAAAAAAAAAAAAAAAAAAAA////////////////////jgAA&#10;AAAAAAAAAAAAAAAAAAAA////////////////////vBkAAAAAAAAAAAAAAAAAAAAA7///////////&#10;////////8U4AAAAAAAAAAAAAAAAAAAAA2P///////////////////4sAAAAAAAAAAAAAAAAAAAAA&#10;v////////////////////8xDAAAAAAAAAAAAAAAAAAAAof////////////////////+RGQAAAAAA&#10;AAAAAAAAAAAAev/////////////////////ydAoAAAAAAAAAAAAAAAARX///////////////////&#10;////6HQTHyw4RVNicoWbtNL1///////////////////////////X6PT/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////v38/Hu7Ovr7PH/////////////&#10;/////9mymYd5bWRdVlFLRkE8ODItKCPE/////////////////0slCwAAAAAAAAAAAAAAAAAAAACS&#10;/////////////////4gAAAAAAAAAAAAAAAAAAAAAAABm/////////////////9cAAAAAAAAAAAAA&#10;AAAAAAAAAAA9//////////////////8zAAAAAAAAAAAAAAAAAAAAAAAY//////////////////9s&#10;AAAAAAAAAAAAAAAAAAAAAAAA//////////////////+dAAAAAAAAAAAAAAAAAAAAAAAA////////&#10;///////////JDAAAAAAAAAAAAAAAAAAAAAAA9v/////////////////xNQAAAAAAAAAAAAAAAAAA&#10;AAAA3///////////////////WwAAAAAAAAAAAAAAAAAAAAAAy///////////////////ggAAAAAA&#10;AAAAAAAAAAAAAAAAt///////////////////qQYAAAAAAAAAAAAAAAAAAAAAo///////////////&#10;////0y8AAAAAAAAAAAAAAAAAAAAAjf///////////////////14AAAAAAAAAAAAAAAAAAAAAd///&#10;/////////////////5MHAAAAAAAAAAAAAAAAAAAAXv///////////////////81DAAAAAAAAAAAA&#10;AAAAAAAAQP////////////////////+HEAAAAAAAAAAAAAAAAAAAHP/////////////////////Y&#10;XgAAAAAAAAAAAAAAAAAAAP//////////////////////v04AAAAAAA4cLD5SaoalyP//////////&#10;/////////////8J8jJqntsXW6P3/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////+7h18/Jw766trGtqaempqeu/////////////////76GbVtMQDcvKCIcFhAL&#10;BAAAAAAU/////////////////9cFAAAAAAAAAAAAAAAAAAAAAAAA//////////////////80AAAA&#10;AAAAAAAAAAAAAAAAAAAA9v////////////////92AAAAAAAAAAAAAAAAAAAAAAAA0v//////////&#10;//////+wAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////hJAAAAAAAAAAAAAAAAAAAAAAA&#10;lv//////////////////UQAAAAAAAAAAAAAAAAAAAAAAfP//////////////////eQAAAAAAAAAA&#10;AAAAAAAAAAAAZv//////////////////oAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////&#10;xyMAAAAAAAAAAAAAAAAAAAAAPP//////////////////7ksAAAAAAAAAAAAAAAAAAAAAJ///////&#10;/////////////3QAAAAAAAAAAAAAAAAAAAAAEP///////////////////6MWAAAAAAAAAAAAAAAA&#10;AAAAAP///////////////////9hMAAAAAAAAAAAAAAAAAAAAAP////////////////////+IDwAA&#10;AAAAAAAAAAAAAAAAAP/////////////////////LUwAAAAAAAAAAAAAAAAAAAP//////////////&#10;////////pTgAAAAAAAAAAAkdNE5rjP///////////////////////5k5Q1Ffbn2OoLXL5f//////&#10;///////////////////////r+f//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////rzLmsoZmR&#10;i4aBfHh0cGtoZmZo8f////////////////9hRTIjGA4GAAAAAAAAAAAAAAAAnv//////////////&#10;//9+AAAAAAAAAAAAAAAAAAAAAAAAdf/////////////////DAAAAAAAAAAAAAAAAAAAAAAAAUv//&#10;///////////////7NwAAAAAAAAAAAAAAAAAAAAAAMv//////////////////agAAAAAAAAAAAAAA&#10;AAAAAAAAFv//////////////////lgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////vxsA&#10;AAAAAAAAAAAAAAAAAAAAAP//////////////////5kIAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////2kAAAAAAAAAAAAAAAAAAAAAAP///////////////////5ACAAAAAAAAAAAAAAAAAAAA&#10;AP///////////////////7ksAAAAAAAAAAAAAAAAAAAAAPT//////////////////+hcAAAAAAAA&#10;AAAAAAAAAAAAANn///////////////////+RGAAAAAAAAAAAAAAAAAAAALz/////////////////&#10;///KUwAAAAAAAAAAAAAAAAAAAJ3/////////////////////mC4AAAAAAAAAAAAAEClGZsT/////&#10;////////////////7n8dDBooN0ZXaX6Vr8zu/////////////////////////+egqrnI2On8////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////fXw6+bi39vY1NLR0NLX4P/////////////////Onop8cWlhW1ZRTEhDPjo2Mi8uMf//////&#10;///////////SJREDAAAAAAAAAAAAAAAAAAAAAP//////////////////QgAAAAAAAAAAAAAAAAAA&#10;AAAAAP//////////////////fQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////sAsAAAAA&#10;AAAAAAAAAAAAAAAAAPb/////////////////3TkAAAAAAAAAAAAAAAAAAAAAANz/////////////&#10;/////2IAAAAAAAAAAAAAAAAAAAAAAMX//////////////////4kAAAAAAAAAAAAAAAAAAAAAAK//&#10;/////////////////68iAAAAAAAAAAAAAAAAAAAAAJn//////////////////9ZIAAAAAAAAAAAA&#10;AAAAAAAAAIL///////////////////9yAAAAAAAAAAAAAAAAAAAAAGn///////////////////+h&#10;KAAAAAAAAAAAAAAAAAAAAE7////////////////////TXAAAAAAAAAAAAAAAAAAAADP/////////&#10;////////////li4AAAAAAAAAAAAAABUyUnf/////////////////////4HITAAABDx8vQlhwi6jI&#10;7P///////////////////////8pvbn6OnrDD2O//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////+eDSyMC6tbCsqKWin52bm5yg&#10;p///////////////////gmRWS0M8NjArJyIdGBMOCQQAANT/////////////////kgAAAAAAAAAA&#10;AAAAAAAAAAAAAK3/////////////////zB4AAAAAAAAAAAAAAAAAAAAAAIv/////////////////&#10;+1IAAAAAAAAAAAAAAAAAAAAAAG3//////////////////4AAAAAAAAAAAAAAAAAAAAAAAFH/////&#10;/////////////6kbAAAAAAAAAAAAAAAAAAAAADr//////////////////9BCAAAAAAAAAAAAAAAA&#10;AAAAACP///////////////////VoAAAAAAAAAAAAAAAAAAAAAAz///////////////////+PFAAA&#10;AAAAAAAAAAAAAAAAAAD///////////////////+4PgAAAAAAAAAAAAAAAAAAAAD/////////////&#10;///////lbQMAAAAAAAAAAAAAAAAAAAD/////////////////////nzcAAAAAAAAAAAAAABAvUHT/&#10;////////////////////3XIUAAAAAAYXKkFadZS22v///////////////////////7xYRFRkdYaa&#10;r8jj///////////////////////////////SzeHx////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////8&#10;+/r7/f//////////////////////7rmonZaPioaCf3t4dnRyc3V4f5D/////////////////6086&#10;MCghGxUQCwcCAAAAAAAAACP//////////////////2kAAAAAAAAAAAAAAAAAAAAAAAD/////////&#10;/////////5sKAAAAAAAAAAAAAAAAAAAAAAD//////////////////8g5AAAAAAAAAAAAAAAAAAAA&#10;AAD///////////////////BjAAAAAAAAAAAAAAAAAAAAAAD///////////////////+KDgAAAAAA&#10;AAAAAAAAAAAAAAD///////////////////+wNAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;///VWwAAAAAAAAAAAAAAAAAAAAD/////////////////////hRoAAAAAAAAAAAAAAAAAAAPs////&#10;////////////////sUkAAAAAAAAAAAAAABg5XYH/////////////////////5XseAAAAAAAMIThS&#10;b4+z2f///////////////////////7tYKTlJWmyAl7DN7f////////////////////////////+z&#10;nrTF1+v/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////67+fh3NnW1NLQ0NDR09ng6/f/////////////&#10;/////7iKfndxbGhkYV5bWVhXV1leZXH//////////////////78xHxYQCgUAAAAAAAAAAAAAAAD/&#10;/////////////////+1WAAAAAAAAAAAAAAAAAAAAAADo//////////////////+CBAAAAAAAAAAA&#10;AAAAAAAAAADM//////////////////+rLwAAAAAAAAAAAAAAAAAAAACz///////////////////S&#10;VwAAAAAAAAAAAAAAAAAAAACb///////////////////3fBAAAAAAAAAAAAAAAAAAAACF////////&#10;////////////ojcAAAAAAAAAAAAAAAAABSuU////////////////////y2ECAAAAAAAAAAAADCxQ&#10;dp7R////////////////////9Y0wAAAAAAANIztXdpm+5f///////////////////////8NjGCo7&#10;TF90jafG5/////////////////////////////+of5aou9Dn////////////////////////////&#10;/////////f//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////dzsW/vLm2tLOxsrK1ucDJ1eP///////////////////+XbGReWVVRT0xKSEdG&#10;SEtQWWah//////////////////+nJg4HAgAAAAAAAAAAAAAAAABW///////////////////OUAAA&#10;AAAAAAAAAAAAAAAAAAA6///////////////////0eQsAAAAAAAAAAAAAAAAAAAAh////////////&#10;////////nzIAAAAAAAAAAAAAAAAAAAAO////////////////////xFgAAAAAAAAAAAAAAAAIMVqE&#10;////////////////////6X8fAAAAAAAAAAAGJ0txmsLp/////////////////////6dJAAAAAAIX&#10;L0poiq7V/P///////////////////////9N1HiY4Sl51j6vL7///////////////////////////&#10;//+ucoWYrMLb9v//////////////////////////////////3+//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////v7KqpqOh&#10;oJ+foaOmrLTAzd3s////////////////////ilpTT0tIRkRDQkFCQ0dOWWl9////////////////&#10;////ni4GAAAAAAAAAAAAAAAAAAAA////////////////////w1YAAAAAAAAAAAAAAAAAABVB////&#10;////////////////53saAAAAAAAAAAAAAAk0YIu0/////////////////////58/AAAAAAAAAAQl&#10;SnGZwuv//////////////////////8ZmDwAAABMqRGKDp831/////////////////////////+uO&#10;NSs+UWiBnbze//////////////////////////////++dn+UqcHc+f//////////////////////&#10;////////////0tjz////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///28vDv7+/x8/j9////////////////////////////+LCfmpeWlpaYm5+krLbC0eHu////////&#10;/////////////o5QSkdFRERERUZHS1FaaIOp/////////////////////6ZBAQAAAAAAAAAABzZj&#10;j7rh/////////////////////8ZlCgAAAAAABCdMc5zE7P///////////////////////+WILwAA&#10;EypEYoKmzPT///////////////////////////+rUDZKYXuWtNb6////////////////////////&#10;///////Sh3yYscvp////////////////////////////////////1M7t////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////t5ePj5Obo7fH5////////&#10;//////////////////////2xlJKSlZmdo6myvNDt//////////////////////////+dU0dJTVFW&#10;YHOKr9b8//////////////////////////+yVgAaNVBti67S9///////////////////////////&#10;///Nbz5fe5m31/n////////////////////////////////un4OmwuH/////////////////////&#10;////////////////487r////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAD/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////wAAAP/uAA5BZG9iZQBkQAAAAAL/2wCEAAIC&#10;AgMCAwQCAgQFBAMEBQYFBQUFBggHBwcHBwgLCQkJCQkJCwsLCwsLCwsMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwBAwMDBwQHDQcHDQ8NDQ0PDw4ODg4PDwwMDAwMDw8MDAwMDAwPDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDP/AABQIBQYJ9gQBEQACEQEDEQEEEQD/3QAEAT//xAGiAAAABwEBAQEBAAAA&#10;AAAAAAAEBQMCBgEABwgJCgsBAAICAwEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAgEDAwIEAgYH&#10;AwQCBgJzAQIDEQQABSESMUFRBhNhInGBFDKRoQcVsUIjwVLR4TMWYvAkcoLxJUM0U5KismNzwjVE&#10;J5OjszYXVGR0w9LiCCaDCQoYGYSURUaktFbTVSga8uPzxNTk9GV1hZWltcXV5fVmdoaWprbG1ub2&#10;N0dXZ3eHl6e3x9fn9zhIWGh4iJiouMjY6PgpOUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6EQAC&#10;AgECAwUFBAUGBAgDA20BAAIRAwQhEjFBBVETYSIGcYGRMqGx8BTB0eEjQhVSYnLxMyQ0Q4IWklMl&#10;omOywgdz0jXiRIMXVJMICQoYGSY2RRonZHRVN/Kjs8MoKdPj84SUpLTE1OT0ZXWFlaW1xdXl9UZW&#10;ZnaGlqa2xtbm9kdXZ3eHl6e3x9fn9zhIWGh4iJiouMjY6Pg5SVlpeYmZqbnJ2en5KjpKWmp6ipqq&#10;usra6vr/2gAOBAEAAhEDEQQAAD8A+fwt2ruMzg5QjT9/MM4FEQocBNM3Y5pU77YOJILs63+V2jC6&#10;nfUUcBkG1c1OvybU5WGKT61dLbQUdSwc8dsJvzPvrie59Cb4gNq9cq0ML3Y5ijLCGOGBFhHFSK0y&#10;HeT4Gl1GCLhzUsKjNrnnwxasIsomQ8UYg02O+fTfypPbaVpcNhq8XC1nA9JgOh+eeUdrzOSZI5vT&#10;6WFB8yalp11qmry6v5fn53dseMyMdiK+GP1Oz+sIJIDweE1qerLmsxyoueyzTrsQM0c45LMKEDor&#10;Hr1zRa3GkX1WeEizmXi8jUJDfI5IxJN9WMghp/LztL9dt5x9cgbmkYqoK+BpkeTRYppWhhIMsXxQ&#10;yN8PIeAOXeJQa2QS6xJFElxcKRFL8Msa/FxPicL72znDjU7ZTOr/AAXMbfEB75OM+h+Co21uoSP0&#10;bcMISvxW7jbkPDEv0cHUWDku4HqQBDSntjxdVVjfFD9dQBErwmLitffA95NHZINW50dP3dxbsu5H&#10;iaZOMeLb5FEl1ustyx08p8DfvIJ1ao/HKsWip6HqGOyn+KFlNaN4ZMiuXNrJ7lO99VqThBLdw/DK&#10;pFKr45KYJGktmum4pJb1ExYcWdMx5T3ZFjktpHDdfVV5PFc0MIU8lR8Ij9UQfU7c+tp92KrIw5em&#10;598tBvfqGPCnAF25F3cD07+1NDGhp6iD2xKk1nEWsP3+o2hpQNQsnyOSNHnyKOSqWjunCXY9Kwuh&#10;0I6P8xi8F7FqFPryiS0vDRo3Whjf5jIS2XmpS6fLYiliTFc2m6upr6kfuDjpdOez/wBHaRlurX44&#10;VQ15J4e+RGTqnhXx30d7+/SNTaXPwSswoVcYGE61F+wWKyuaR3CD4SG8clLu5nokCleO3dV+o1aS&#10;7t6yQufiBXww5OlNLA2nx3JWeD97ayPuWUdgcp46N170pWdTWGZb9rcNDN+6ukTYKx7kZA7q9+rX&#10;A1m2hJgk/dXoB6HpyocyIixR+CGXR2peH6g8n71fjtyfDqBXJLa2ltct+irZw09PVtJZBT341yqR&#10;I3+bKKUXN3cWy/pO4QiHeO6jQ1p25UwS92HRr6eEPNGfRu4V32G3KmQkCNhy6MlKG24sLGKUpE6+&#10;rbSnbc/s1wri0OK5b6g0o4P+9sypIo3XiclLIf1qj5NVMERvjH8UZEdyp3JXxw/g1CWwP6R1CLhL&#10;CPRuYuNeS9OW2Vkg7BKTT6ZHqEZsrOXlFMfWtpQ1OLdab46x4TXX1URj9GT/ALy2kQ/ErdaZCUzX&#10;mil90jw2wu3et9AoS4Rhsw8cGXuoRyj9JaSoS8tapdo4ozp0r92QrofggikHpunTW5bTtTdpLK6I&#10;e0ZTVUbrT78h8aRSSnTvTdrK8+OGc0YRSdae2ZhJG/csmQu0qot4rBbu22ljGxdOmDbOskv1gUm1&#10;SxPCUfZDxj2yEvsLGkPdcY0Nu59KwvFrGepSQ4P1qwtLtVtpm9bTtQHKMKP7mX3I98hGRHvCaS7S&#10;rq4AkYR+nf2J4Scj/fRjuK+2JLo11Laik5OpabQCFD/ex/x2yZn3cj1ZLn1i2t7pQ8JGm39SZmFP&#10;Tk7fLfCxpF00/WrscNIvDRo12ZJPo6ZLg4tuqppVrwejbHlqVoPhkYVDIf17YYx6hJqkarZf6PeW&#10;IqhO7Sx+Hj0wGAie8FUvexTTpG+t/vrS9IDAbLFJ40+eH1hcBEoF4ade/C7sfijlPcVyucb94+5U&#10;mvrcvKsvLnqNjV40XpLF4GnXABkv5fVsNOT1dZ09ucdxItPViG9K98Ow3PI9PNFokpZxqt7et6Wl&#10;X6hHt0NRHKe9O2IWsUV24v54jPFefDPXdYZOlfvyUpVt3fam0ZcNLbIbC3cQS2Y5Q0+1LEO33YC1&#10;K2nac2b0udVsBygK7Bo+tD47ZGOSvcUIvT5bY2w1GL/R9OvK+srdVk6VB7VOBlureMC61FeVpffB&#10;NbotRHJ0qaZMgnl0SrtbzODbWZpdWtGhmY7up6jfB93HLDb/AFC5k9DUrMepZpC1TPF14nx2zHMO&#10;Lcbg80KFrdxyTC9t09SxuWKXTOKelINq4Hj1hlt11m8/0PRLr91dW7CjCTxH05EYt65kKiZrRXk+&#10;rQfvtTt1L28p/lPY5odYkuR+iLQ/U2tf3trO9GaWPrQHrl0cfXv5qh7jTlhk/SNypuEuaRzwrsqN&#10;40xVI7Bl/wAQ2Cf6Pdgw3srmnB+leJywg/T8koZZbuN20a9b/SID6tqiftxjsThRbC+ZjoVoWl1C&#10;1Pq2d5KPhdOvEHBKNb9DzC2msstqiHU7n93azAJc24HRztU464miCG8to3vRdn071K1SGTpWhyIg&#10;Tz2rkpK+IMJBZyMsBhIa2Yfakj8MC2Wn3iB9L11jdavZD19N4VUMnXiT0NMEiBvHkebFuS7ifhf2&#10;JVLGdmS7qNw3QH2Oa8RZePmHUlL2d1+4u7GEVWN/5iBhjKthz6FnxKsHKOukQEiaEc4J5P2lPYH8&#10;MMtK02S3jOn6tLwltv3unRwtR5I+oU+OCc73j8WXHSCvLsGRbmyiDwTN6d27j4UIH2sffXKRCLWZ&#10;QltpNx+6vrbj+8DHapp0yUb5cz0K8albRyEyaYrNJfwD1baZvssp6AHAYtpnL6Wn+gm2PrWdxWsk&#10;sfXiO+EkHfn3hkJWixcLteGtwJqQ3EQ+wjdyRgS4uVlQ6hpqLFpV7+51CSXaRH6chhEaNdRyTarH&#10;G6sLe7PO8tuUtsqfZZewxXSrNrKb9AaUTLfWv7+2v7jfnH1Kqe+Mzxeo8u5gZKFzOJIf0hqfJLWZ&#10;RFNbIK8XJ6mmD9MayvtTbXNDtmvvrR9C9D/3cLjblxPTKMuwo7dyAUPOtxbWX1DULkW5iPK3ZD8U&#10;iLvx+fbDDWba3jnGj2p/SPmmyHrWppSMp/LXocx4ysWdolkp6ddzTx/pKRBaaROpWRWNHDdOXtXA&#10;V4n11IrzVWN3Z3tIrvT4xVIJPH23ywbctq5HvZBF249N5LOBBDNAoaG5cgmVD167nCj6ncWhfS9R&#10;UG70/wDfWFvbmnqxdlbJGV7jkefkzCZLPHIovbcj0J/hmkf9kjYEVw2k1FZtN/SevJ9T0W+HpTWU&#10;Io6ynu1MiI78I5jqmSW/VaTi2sqzalbgOk83QoeoBzWkV1bWKabNINPu7JudoFPKW4g/lPc1GA0T&#10;fMHn5FrJXzNFJdNPEn1q3uP3cwP2InXvvj7rzIdFU3FtB+jfL2oj07mZ9pVmPceFTgGDi62RyYWh&#10;/wBFpeugvZEu9TsyZIVGylD0B7HAlnaX14aaUv1e4sCJBqNyAxuIetFPUmmSlIR5730DMBG3E9vb&#10;grdkvFckR/VoxtG561p0wR+m4bW4OqeW7YtpeoVW8vZdvQlHdQen0ZXwk7SO45DvDIBS+oSTJHa6&#10;pIPrNuS8UMbfbQdA3jgGyuZLm/NxoPqT61p1Cby4qI3hPWnjtk5R235HoxKJuYoUtzb6kqRWNwAn&#10;oINw5+WSS0ns9UkuUjd9STUSf3j729tMPnsBXKTExrpXzKEsmSa0jjlIW0+qH7CUMk0Q7eOQ50vL&#10;K69R3Op+a9M29GI0haE+PY0zMxyHuifvayEa4hvrbiFFvpV2lS5qsgdv1ZNNL15YJ1m1q4N0t8QI&#10;LSEVjtph2JHTfKp3W21cz3seFINQ0AyRNHpcYtntyFkuZN3mipvv1NffJFrHmy/im5axcN9ZsAGf&#10;TrU1M0faowYzQ269SgwDEdM/L3QUhl/QFnH6d8GIv5wOUTnwrgCXzXp89zHP5ks4l0a6T9xaMgMn&#10;qHoG8MzcWpnH6Tv39GBwgoaf8tb62036t5X1O4j12J1Et6XPEx96A7dMhmqflN5K8zWs2ua/pjaU&#10;YWJMMZ+N17MFHbM6HbGSBoG2qWkjJMV1/wA1aPPb6DpdxFrTyr/vVKvBVYdQzLnO9T/5xX8v3Fmd&#10;b0jUFjguxS3iuPhIJ6bZscHtEQeGQcWegHRM7X81r2HUpPL+p6PO81stZ57ajxj5Z578zf8AOJ3n&#10;XSJOdrEt1F1BjO9Plm70/b0J9XW5dAWVaV+aXlnVtoL5I2BoVlqhB8N9vxzkes+QPMWgAQX1hOjb&#10;7lDm2xdoQn1cY6aUWcW17b3i+paSpKp7owYfhkUtrOa1kL3IIcdjmXHLGTX4ZCJw3TVLlKkEr4UN&#10;MkQGBJDslWh/mnrvlAiawvZOfZSxIH0ZWcYKjKQk+r+X9N1+FrTWbWG5ibYrIgOdX0f/AJyn1xB6&#10;Wtww3sR6h1FcpOn7k+N3vMrv8ifKzuLnSYptOnXcPaTOlD8q0w8t/Of5e+e9vM2mrYTuamSI7fhk&#10;eGUeTbxCSdNofmnRI/8AcLqS36ItBFeoAx/2a7/fiZ/Jzyjr5dvKWuRBifhjlNPoyyOYjmgwBUv8&#10;ba3paqfMOhzgAfHJaMJVH0bHOf8AmT/nH3zHphNxAEuYv2PRYNXJjU7sRhtPdG8/6LrnIW05jdPt&#10;JOpjIP8Ass5Xe+W9U0fkl/byRFdjyUjMiOe0nEWXxypMvOFgynupqMjDMSaONxloygtZgqY63bkx&#10;JFAMnxNUg7FJHByQLB2MWvWmCkcLsZLNTY4dkEOx8I5jlitOxdTvtjauwQDQVOSZU7HBa9RgtDsY&#10;4pjaHYihNanDa83YLRwu5wIp2PecHphtadhLdKZNzkJIk7C2AfV3503OBDskUF8QtOhyQZAuwr1K&#10;1TUPifrkZQQQ7IvF+ktPuVbTrmaAIaj02IyiWFnEEOIrsc7FoX/OSfnzytwhS7+sQR7cZhU0+eUS&#10;wgtvjEc2E+YPy48s+aeR13TLed2FCxSjfeKZO4/+cydfkc3d8PR4jZBupOVeAzGoHcxm3/InyLbW&#10;zafFott6bGrHj8R/2XXOkflr/wA5nT63fJpvmO0KxO1PWXoB8sujirkiOoE9nknnr/nDzyX5ktm/&#10;QUJ068UEoUNVJ9wc956J510nWUV7K7idmAPEOKj5jAcdswSOT8ufzG/5xi88eUru44aZPPZo54zI&#10;pYMPEUyWx3CSbxkN8sr8LvbRkfOOraHqWlObe/tpYnHZ0I/XgqOQV3+nKMsD0ZCaUxwuNpFO+1aY&#10;IjkHQEE5r8u+7K2WWekXMSiK5iZFYclLChIxQnvmISm2V2lkQAgUmmBZ5gg3OV1upk9K8vaW91xh&#10;hQ8umc28x+YVtwyKaZZEWoD7Y/Kn8r+aRXE6VO21M4LrfmBp3J5bZIybAH275e8rxafEq8BUDIFe&#10;av1AOQq14mcxWoUDbCOTUy1d8mMbAlFCOmAZdQAG53yyMWsyX8MCHU6dDlnAvE3wwNLq4Bpyw8CO&#10;JcEx8GqGQgA5GUaXia4DJHZzl6EnKjuzjJRdaZMdOo1K5Udm4G0pu9gTnRNMthJRRvkSKFsw861e&#10;9MRauwGSb9CCVeVMpmWTD4vNnoSelXvhLeeW1epVd8rMk2yzT/NvQOwyK3flcVIZdsge9lVswtPM&#10;scigA75Er/ynQkKMnCVLwp9Bq0ctKHIpd+ViD9nLOK2BhaYJdK3QjI/deWKfs7YLajClcSA98Km8&#10;s1PQgYbRwruQwXa+XuLbriSoi1yGTLTNG4kbZAllShJMFGdS0XS+FNt8MSzDDdb1IIpFemdf0ey4&#10;BRluMsHzL591c8XavY50exh4KPHMiJaCXw7571A3MpUkcScUvJ+C0B3xlMAJiLQHkry417cKxSoP&#10;jnN9f1ExK2+YGXLxN8Y2+9vy08orAkacd9iTnn3zRrJXlU5j8XE28n1jo+nJaRhQN88+a/rJJah3&#10;ycYW40ynwFM5dqF8XrvmVGLSS3kWuJixqcuAY27C198nTF2ImOuKuxyx48Kadi6rTEhlbsEI1MgU&#10;F2DI5iuRIUOwzhuuPQ5HhTbsN7fUCDuciYMgXYeW2rFDUHKyGQLskVvrzjq2VUzjKnZIrbzGVoeW&#10;AxbRJogHJDbeZSaVODiXjWGMdsPofMpNPiwcVI4lJrdT2w4i8xmlOW2CwtqDWSt1GGEfmKvfLE2h&#10;m05D9OCV1+nRq4FtTbTEPUYITXA3cDFNqbaYMXXWQ1RXfFbUzpgGGEGocticVtCTWAAqB0w3t5w2&#10;RIQRaVTxBMOIIw2WBDGr2XhU5ILS2FanDw2i2F6pqhjU75IrW0UCq7nLI4+9Dy/XfMZWoyQ21sAQ&#10;SN8yIxQS8L8yeZn3UNv3OHtvbgZeAwt4D5n8zH4gW2weq5mQjwpD541vWnu2Ir3xUDJJYlI9ceBi&#10;qAlm49TlkbZZjYlj17cV2O2ZV5V9stkeGkgUk5kLEjxwRGpA45jZZgm2SrBEzcVH4Ysqctl6Zr8u&#10;WmURbOtJ05pCvJSMFKoUCnfNZlyWtPU9F0tlIDA74i5pvXMcytL03TNP4U7YCaSuS4UWy2BAlOQ6&#10;dMYRXfJDZiSrNJvttlhRjaLQkkhG9a42SOu47ZZjnSLQcrFjt2wIVqN8yFVIJyjAg7jthDqGnCYE&#10;gVJy2M+9L1jyr5rexZF5UpTOaaxoHKpC75kQnS8n1X5S8+xzKqvJQ+Gc+vdBPIjhmQJhL2nTfNCu&#10;oYPthBL5fHUA1+WHiCCAWTw+Y+gNKYFPl8/ymmPEF4Qix5gU/tDHJ5fqdxiZgJpY3mAfsnDW30Gh&#10;pTbKpTtCW3HmJVG7b5J7Hy+xICg0yo5KZAMP1TzZHGCzMK50PStAEIBkFMxMmfuUl4t5i85tcMyQ&#10;tWuw8MlyQrEAoGYUp2h5080lxJ6rmpOMkNMqVOLWMgAnrhdNJTbJAJDKLSCtCRhVNL2yVJZNaW9a&#10;UGFsknfIyLJlNnakAMeuFc0tMASyK3t674WvNXLKZEJrHDSmBHlrtixRyRU3xMGuJVV4jBkERc7Y&#10;CVQM8wQe+Httb12wxCksR1TUAo2yU2VptU4Wsl5TrushAd9xkkgt9hx6Dr75lYoMXzz5p8zKpfm1&#10;aV2B74cxxcQGOZcI3sxL5y8yeYQyOWO++CgainTMyGKkPCdW1lpXYJU40njtmRGNpYxLKT1zeoT0&#10;2y0YwGSX3ElB8PTFga/D1rgqt1Y9dN6lU8cWVd8qnl2Qo2th6jAgY8kKKLmszZCdyinrvlTQPWdN&#10;qeJwDPJQe+a3LNIfWPk3QeARqbHphBctyOY7I7PoTSLcwqAOlMLWjBO+HiY2y+KZoxUYg8Cjc5dj&#10;sodNqJXbAM7rECSc2GOC0gIHlvJAiA0ORu71RUNAcyRBlwvQNL8tSSirrXC1dWVjWuCQprlGmTHy&#10;uwWnHfDe1vgxBB65G2FMW1XQGRSpWpGSi0dZQK5ArdPH9at5LJmKVFN8Mhag9MpmzErY3a680RKs&#10;xBxGSypuBlR3SySx8zMtBz3+eAJLBTsRgIZAsvsfNLCnJt8CPpwGQteJkkXmcvQBqYHbTx2w2niT&#10;BPMNepH34tFZceoxMkIC51oNWhw2t7bjQ5ElDENS1TmpWvXDmGOmTE0F5ZrTcganbfDWMUAzIhNQ&#10;HhnmK0O7Lud9sXaTgNjl3EmmAxaD9Zl/eqfHCS+nqCMhKbIB755D8sLEyNxp26dc51rlxswrmFKV&#10;sw+4vIelLCsfEdhnEPMFyx5KDlRNKS+nNGtkSNSBTaucm1OZ9wMsg1kslUZFZSWO+WMV+JpEScsi&#10;l2G1rbFqVySWiaZI7a3pQUwMgFJmw9gj44EqDnDOLbAlCt4YNjamBVBhXBiSHAqHZB1wbHcEYKVD&#10;PEDthhFc0I3wUqBlt61phnDekGnbIkJSyexDCvfDGO98DgpUpl00dxhnFqHEdcjSpLPpAeu2GMOq&#10;EDc4DG2JjaSXOhDsK4ZR6mCN6UyNUwIpI5/Lgrsu+DotQ8DjbExtIrny4K0CUwV9e7bYQWPAk0vl&#10;sN0XLaf1BU5dHJTMBLv0GYH5IpGA5EVtq5cMzIBGxQzRHcdMRFlGdzicyo/63MKA1xaOxQfLInLa&#10;ChLnUbgfCvTDKBEj2FBkTNDF75bi4rzY0wzilC/ZyuRtWNXGm78mFTgtJK5EqTSUzWRWtAcEK3jg&#10;G6LtKbmMx7nbBCNkhG1tjt3P6Qqu5wbG3h1yQxMmFapqZRTTr44IBI+HvmTjxjmzDyvXdQHEhjXF&#10;l6UzOxx3Yl4Z5mvSQR3JyzsaZn4+TB47qcpkeh2Ay8mhIyxO+bFVknieuOAxVCO1BUY4b40lLpZC&#10;NsUUVORmaCQFGJebUOK7U98wcs2yLO/L2mGR1YAkk4Heq77Zrs2VJFPpvyV5eLMrFacqb+GF08p6&#10;5rZy6MCX1h5a0VIVRlFNqUwtd6nbK2D0+3h9JN8XiSvXAqW6hdeildt8FE8ehzLw4rXip5TrusEV&#10;UkE70wtv7oW6Ejrm70+K+aObCtI0ubXbn00U0J3Ocv1zXvTBHLfM810YAdX2d+Wn5XrCiM6Cmx6Z&#10;yXUtfLk/FtkZGkl9caH5Sjt1HwACnYZFpNWZz1ytjbOItKjjFFGJG+YjrhDAzVhZKvbC651Yx9Dj&#10;wseIoyKxQ9R1wLDr5DbtkJMoyVn02MinGuTnQ9f4spDZATKSLYX5j8rx3sTrxBFCOmeg/LWs+uFD&#10;HrTMmOTZpqn5t/n5+U6Mkt5aRgSLU50iGTltleQdW2Bfnvdae1nI8LA1U9MWpXKwabAaQDL0NMrj&#10;kuJlxNcgdu4zccBNsSbVFc16ZsCohRyG+YdciVRUZ6VxbMcpRqVGwxuKoqNSe2MOKo6MUAp8steu&#10;2RnyVFR1rQ5ZyAZhHp2pXGfPEpRsfw7Y/wAMxylPYSOIrlHFUbEKUxmKoxf1ZgaGuAi1VRJx+Lvg&#10;kP7dcp8JNKE97wXbc++YHsuZWOHem2AaxqPHYmhPXFvs75k44Xs1vIde1Ld1B+EfjjC1dhmyx46Q&#10;8m1O+ZnIGUBlyWOyy8jU9MumKFoftlYqv59Rl0wgsgUNI1OmCl6ZjS5qTaiTyFBicjUG2RJpDItA&#10;0trqZQoqCcLrucgU2pmtySA3SA+yfyv8pl3QyR7ClKZENQu+AO+2a2cuIsw+/vJHllYY40VKUA7Z&#10;Crq95E0OVnZkA+iNJ0ZVQFl6YhDOW6dcjxEKQmNzp6KvwimSbTXJpy64ZMS8z8wxIoNB2OTe2JRa&#10;d8swx4iwMnyz55uI443Vvtb0wwjrTjm7xQ6sTJ8Uedr+rOqGor+rH1K7DM6MQQgSt4tPMxc9gcUB&#10;yBCmSmwBNQTSmOLDAIMLUd1FMYG7eOTMb3ULVkZWPh0x4GVFKNR6D2zUpgVECU7VyqV3xVV9cjcd&#10;cqnjiq4zlvs47pgVQYlt8vChCUPLP//Q8JBKHM0lzH7+ZbyFBSmRG6uwGyl9vHCRSQHZ6R/LfQJ7&#10;fSZLmKRSGUmh2Oc/r5Aypz8WwYzrOowwXEFtMGLFtiBtnFvNZnW8dZGJFT1zP0UKDj5SyVaUFOmT&#10;f8ndLj1HVENzsA27eGVdqZeCBbdLGykvmK7kstPmntxykCnivifDPpOtja2+nJpE7rLE61ilYVVW&#10;+fbPJdXlMp31elxCg+UtEu72+vn8x20TW00blLi3U/E4B3275BGlfTGYSH17iE78Ttx+RyUfVy2D&#10;eZW9faGLVI14D0YJhtyFCG96YUalqkTOLklZrS42MdKFG+jLoQ6dWJR+nabKqG3AaG6t+kleQcfT&#10;gWT6xNGscMjLNB8cajeo8MkAAxRavDG5eVFaGb4ZCdqHxxePUmaP6zIqxwyfDMqni4PjTImHRFqL&#10;6cqyCBGZ5ozyhZhyWnhXCi7v7pK6dbKVKnlBM43IHauTjEcz8U2mcFnbyH67M1eQ4yxqdgfliIuh&#10;eFdTSCkv93cgnY+9Dkga2J9zC1/1U2oaw9b4Ptwbbj2qMqOyjt2OnUEkc1XgdtgrHwwmdi0U01xL&#10;MBf8vTaL4ZkXfkowwnv7p7Y+qpa7txwljWjBl8TlcQL8mYCFhsbdJqxMBbT/ABxudire2Ri2RYZP&#10;qzsBY3JrGqmnF/4ZaR1HRSE+mZnX1lH+kwijMR1XJQYLuRFmZhDdWgqQRX1U+Yyux82LH/VtklMK&#10;gyW90RQg09N/kcN7RbNbYiQCGzuhRmrXg58K9MqkTfmFSy6+ttcAxky3dqaqKUDJ4GnXAcd0yobU&#10;hZLq0NY5X2Zo/Y98P6VpGSWiM4u1Zo7a6FJIl3VXPenbAA1uyaQzRoZLK6+CcMAyxv45PgI59FpE&#10;PpF2YxEZAl3bHlCVJBdR2OLtd2zn9Fp/x04PjtCjEK6+H3YOEjfp1VS9G4Q/pByP0fPVblGFWQ+P&#10;34GndmkGrzoDDN+6uYOOysNq7YRsKSBaKgjCp+i4XIli+O3mLfaB3pvknPlVb6yEVtL6VxB++t+J&#10;ryH8ozFOff3p5Mfk8yPp956tzF61rMRBckinA/zHtTCpj6wGrEJEI/3V5G44sexOXRPT5LaacRbs&#10;dLUtJ6n720kU1XxpgOVZFl/Q+nDhG59S0uDRhXrTJeaOJXjdGiOpX5DOq8LmEbGnSuDxqrXHHUZ4&#10;eV5F+6vKGlVG1SpyqWP9iUNBpq2IOnQzH6nN+8tK78WO9ARidjdnSbttOs6TQTj1bWRx8KOf2ajI&#10;SjxCzzSiry3GpW4vLusUkR9O4RTuyjatMB2895rWoHVpU4ahb/u7iCM1WRPGmOw2QrPbWmkWC6as&#10;h+pzAmGVzujHcb4MDpZXEmmaxGosbr95bFPhKP2Fe2T4+LcfFTugngluII9Q0qU/XbaiT8xyDp32&#10;xO81Cc0urZVhurT4ZoiATKh77ZI7bKvtNNiZWtp3aW1uTzikBI9Nx2FemK6Y31GQw26+jp998aPW&#10;oSTwAPTfKZji37lpWvEFwivIfVvrPZ1pTkh7mnXbC2bXpLqZ7jT4RBqljX1y4I9WMdx9GZGPHQo8&#10;ui279Exxo1reyGbT7sj0lG/pvmsxDMxmgDT6df8A7bfEsUp+fTfLCSNuoRancmRVCyMsd9Z78V2M&#10;kQ/Xhxb2kF3IgeP/AHM6e2zJVRJH8uh2ysyr3FCV3Ms1tylEn+4a+Q1V/iMch269RvgzWYIEkCTO&#10;Z7O+3VEG0cvvTpvkIk/EKh9CnnljYpGLe8sTwLv1li9q+2FUuu3mjr6erqRf2QrEkXWWL+O2HwxP&#10;lyP2Kmcej2mpBptNKtZXlfULf7rkHceBrgebzFHcBdUmRYNAv6I6gcXjk96e+PABseYSCqwaNJbo&#10;LSGQy6xZjkjvuHQnpv7YU3Ws3R/0O3P1S4sj6kU7UYzxeB79MvGMHfnf2Mkwt9LiJeeb99BdUWWH&#10;oscg7gdt8Hh7VoFvtLUDTdQHC6krvHL4gHpkaN0eY5KhU9f1WtL0k39mS9uKbPH4V74BWz1Fh+jL&#10;VfV1SxPqW1zL+3F1pX5YJTrfoeaov1rEBr+ZwllcqI5oR+zIdqnDkfVopIdQmDXthfD07yI7pDJ0&#10;Joem+Y4JNjkRyTFBSLcSpLp8JFrd2p5W0neWMb/ThNd+WvXmksLZ/U1OxPq2S141j60Hjlgy1v38&#10;0SFpjHrKrDFfXKBLSccLhv5X6VPhgiW09JV1O/cy2d5+6u7NRURv05HLIzvYc+hQhRK00r6dbII7&#10;i1Ae3uGP94p3oMUFjdrGumTT8LmzPrWQhO8kfXifowGQ59/NjawXNszG+SKttcn07suNkYbVwyvl&#10;je1/TV0y2WiXlIr6CnGQSdOW2VEm6G56JS6xcx3B0cA3Op2imW1mP2DG3Ra5HRdXEqP5fVmszp49&#10;eyumIZ54hvQHrvkoi9+d8x3KnogigkOphPWF2ViuIlPwo3jT9eHekazZ31r+mNLhWHT7r/R9QeT4&#10;WSTpyAODJiPLqOShKLq2uYpvqF7M0t1ATcWSINnQfsE/hhRe2d3Ax0nSSzX9r+9tL6fdWTrQHJwo&#10;8/ilM7e5iuYzqN6PThuFEc9qNyrnxwvgu1jLazYJ9d+ufudQLn93DJ05UOWcPQ7VyY2iJLf1Cunz&#10;t6HoEPa8D8Too6Yy8M0k6aOpF7rtmPWs5VNIzH/LXockAKvkDzTxOh9JUbUKfV7CcFZ42Hxc+nLD&#10;qBLaeVda1INcC8Ho3lkm8cT/AMx8MpkCBUfgWYkgnNwiNplu3o/VwJLe4fq69SB45eqaY6mPT7i4&#10;Emo2Q9ewhtti0fXgx74Imr8+aCWrDUo5gdQt4WSzuGKXMkxpxYbcgDio1JYYj5i1AfU9Jux6F5aQ&#10;r8Yc7VNOmVEX6RzHJIb+qVYaZD++vrf99bXE260PYfLEQDPH+j7Zhpgsx6tnOWrNPH147775A7G+&#10;d8+4MwUZQxN68/K7E5WOeIf3cbDvTBM3msrZrLYW8dlot6DHfXDbSrJ05Ae+EafeuZHLuZWgv0GG&#10;uxNfTtcX9sTJbR1onDw98K9MsNXmDaZox43VsPVttRuNzLEdyuWSAjuevQLaM1C+sIU+sag1YZCs&#10;Utuu4RyepAwbpzpKryWkJltrw+nfTzGiwSDqwB98rltsefSk2uvQUdBI/Ga3q9tHH1kWnQ4lPoVz&#10;EHk0bnqGtacOdtdz7RlPAHvTCJjrsDzDWSpfpGJ0QagEtrW6BSSEfaDnxp0rgKW8iuVifUydUW+Y&#10;C5Qbw20o7+2+WcNDbavmUBEQwtGzRQILX6vQRHYtMlN8W1atkI7G4mOp69Zn1ba1tyRG0XYHx2yq&#10;O+/IHr1ZgtWkvr87mGMWtjKpEkkuz8+lcE3upDUAL7zKyx6JegRHTYF3im8Wp75CMK2HMdfJmpwW&#10;TW1bfTQXvYQCLmbfkhO4BxQWk10sQ1OT6vdaZV4rO23NxB25fRiSOm4PXuLEueYQOfqg5w3RPOeQ&#10;/DE/TauB9Ve0jRY9QlGl+WNRG9rBtN6x8adMlAXuN5DqxWW8UygiJfreq2w4+tKKIVPgcF6fYT3i&#10;IsYOjRacdpHNZbqD37nbIk8PnfyCWrq7W2cg1v2uWoEWhSJwPwFck8Ok2lv/ALjvK6JBot+DI1/I&#10;1JFlPgD0yozJ3lzHRLH47274tfa+DJqlqWC2kP2GQnv47YU6Z68V4+oaPEFvbD91d3l2KGWIdSvj&#10;ltXtLkeVMJI/U/q0lqtlqRPoXdGt4IB9iTqASMLDcQRzvY6Cpu7TUC00epXH2YZfBa9syOCxZ2ro&#10;OqFaJbmWOK61VjBc2gIe0havqJ2qPfBttqNwkkU0A/SWvWZEN3O5pF6R6kDoaDKZ49q5A8kjda9l&#10;GY3hl42mlXADQxJ8MhkO53HSuBdQIuNRh06y5avNeOZLWXpBbsOxI8MYz4RZ2rn3pKJtH9G0e7u4&#10;/wBHxRArOtAzyKB1J674cXvmi80W5+tuX1PzJAFiuba1b91Gp7kZOEuLYbRajAMWXyjpesae+mCC&#10;K20Oc+pFJIo9VmO/femG0fm4m6ltfMAg1C6uYybW2SMHgafZdsyseUgenbvLUcILEtQ/K63jtYf8&#10;K3FzpFtbycrmdZWBYDuoJyDa35E8mavb/XfNmjrBrbEBrW03ZATsxAzZ4O1ZxNA7d5cbLpQeiY2t&#10;z5yhvEtvLeow3ehonL65fDdyOqhh1zlvnr/nFfS1lgTQ9Wjtru7FYbeXcmvbN1pu3bG4OzgT0Vq3&#10;lb867rVfrratotzFa6e7JNdx7xnj1IB3p3zzxrn/ADiv520+7aKSBbhFO3psCT9HXNri7bxycU9n&#10;yL0XTvzN8s6pbrf2+oRLA3RpKoPlVqDOf67+VuveWSI9RspUJFd1OZ2PXwnyLVPRGPRl1jqdpqie&#10;vp08c8fTlGwYfhkDe0nDcQrCmx7ZkxyCXVxpYijsNrWeW0KqHZWHcHfJcIKACHZL9O/MrXNIYPY3&#10;0qhNgCxI/HISwgtkchigbrTLS+Ux3kEcinqGQHOjWn5/vcQiz80WEF+vdiKE/M5CWA9G8agMb/wX&#10;b2shn0aeeyY/sxNVP+BNRh1Z+a/yz1889Y09rFyKUi3BPjgEZDky44yQ11YeaLNANMvbe6PL/j4j&#10;4mnzXDWX8k/LPmuI3HkvVo1NORSQgdegyQykc2mcAeSUXHn3UdBdY/M+kzqjNxE1p++U+5A3Gcv1&#10;38gvMulMWtYVuogK84mBGWDO1HCWTad530bUgPRuRG5NOEwMbV+TUzlmo+XtU0mpvbWSNRtVlIy7&#10;xgWEsbKUkSQco2DDxBrkXmk5yejQ8smMga5RX4NMggWnfJiTE7OwbCOS8jkrSA7HGSnyw2mnYw3F&#10;OnXAwLsSBZt2xDEOx++GmXC7E2c9MVp2XyCimKuyiA3TAinYWSAct8DCnZatTAtOwQJRTJswHY3h&#10;XfCGcXYBu7aOQfGuQlFSXZDbyw9aURqvwZAQaZF2dB8uQrp9GijAIHWmWCKYOw8lmvbIm60y5mgl&#10;61jcj9WRMGYJDRUMKMKj3yVaR/zkN578qBYLa+M6LtSYctvn1yk42fjEME8y/lh5U83gjzFpFpck&#10;9WaJQ33ihzuvlz/nNTUbJEXzHp4lXblJGaH7spnhtkMo6vnvzX/zhP8Al75hf6xYwy6fIN1ELVQE&#10;exzoV3/zmz5VsYEmto5jI5HJCv2fHMOWlts8eI6sUT/nCXTbqRf0vqRkjjFIyiUYjtWude/L7/nI&#10;/wAv/mCTFZsYJBvSXbbKJaOmQzcXJ5j54/5w0vfLVu2qeWbk3wB+KIJRh8vHOl6t5it2i5RSKa9C&#10;DlBwENkZFj/5cfldqVneAalbNHxI5Blp9+cI8ya0ZXYVqMplBujJ9/eT9AWxhQ8aGmcj1PU9yAcr&#10;ECkyeoQwhQMh9xf79csjFqMkUBgJrst0OWCLBvGGQnrkqpXYBuZuANDvhUuyMXN6Sx3wsbdguwv3&#10;QihwELbs6Po956lAcqlBmFjjaudQ0huVMpI726BSHUPhUkZ07QweQ5ZXl5Nzy3zAahj4g51OzQMg&#10;qOuYUmJLwHVp3iuCUPTBMlkjjfKeJQVO11maM/EakYU3OlBtqVyQkzE2WWPmho6cjTCC40QPtx3y&#10;RZ8bM9P82UG7VwgvPLwII44BJlxMvsfNFTUkUOR2fy6O65O1JZJB5jU9T92FE/l1a7Li10msOtqw&#10;3P34lH5eFa8dsSStKzawgGzDD+y0QKQKZEm1SW91sIpod6ZO9N0ziQSMNoJeXa/rqqjUaudC02z4&#10;np2y+J2apF8u+edeBEgrUmoGS2KMItcttpfKmq3v1q4KOQd6YR6g1C1ewyvNL0tseT3T8tdPVmjf&#10;xpnGfMs7AMMwZbuRHZ9++SLNY0Rl6Gmeb/NUrNyrgiicntMIoKDODawWLNXMqIcaStkFuuVcyA1l&#10;2FbqTloYuxAxnCrssR4q7LCYq7NTFXZYxV2KjImKuxQMR0yNJdghJyOuCldgxLsjIkWm3YNiviOh&#10;yBim3YYR6iR3yHAm3YZQ6sy7csBinidhpBrbDqa5HwwyEnYbQ+YD3OROMMuJ2GsOvg9TgjEhRJ1M&#10;HR67XYNk6TbVBhlDrZG1ciYWm2iuG0GsA98HDSbWlMk9jqYYjfAQytDyRBsm+nXYcA4QEpBf2+x2&#10;ye6cQ4FOuTpidnmessYa+GTCzhDUzIiKYE08X8w6lw5CtKZKbW3AAHTLRBhxPBPMfmBl5BTsMP7e&#10;GtCctApXz95m8wU5KjUr3ww4qBT3zIxRI3Q8K8w6s10xjjbbvigy5kGCTGux64ooxSlk7cTQHFKU&#10;whUlnmqKnGKORpmQTwi1LHrhzIaV2wQieGY+TKrcMJY1G+K9APA7ZhZMlsmXaPpkjMCVO/SowSrK&#10;ooOuarLMksgXrmj6NIachtmM/h1zEkEPTNL0riobemA5GPXGO62zCCARgbbYH75awJRLDbbHgdsC&#10;EK5pU48CmKoN2NKZdcUKPEk4w0OEFKMjj35YElg5VNcujlrZUdAXQ8kwpubAS/aFTl8ctdU2y/S9&#10;emsyvX6Dkdu9ASTcDLo5k29R0X8xZ7chGkPTYHCKby11KjJeKE83o1h+Zynikj4Xt5aY9Bh8QIpk&#10;Uf5kw9GkHyxSPy1vQj6cByIpSn/MmMLVJAfYYZweXFWlRlcswUFjl1+Yck/9yTX55IINPitxRRvm&#10;JKdptiN35hutQY1YgHtg2gUZjk2qhGrOffEXem+BU2t4K/CcASy4AEhldpa9K4WzOOuRtkGW2VqC&#10;BUHCuaTucKaZTaWwFAo6YUTS4Qlkltb4UzzVyYCp3BDQYAeSvTJJTGOKnXA/Ku2KojjTBMKVOBCF&#10;nkCj6MP7W3O3gcA3RbFdUvVjUiu+SmytRtXJ0wJeU65rIiB3yWWkC0FcthjLF8/eb/MnphvjrXrT&#10;DmKIAUp0zOhBiXzJ5o8zCTmwagGCuIPTtmfjhwoeAaxrst3IVH2fHHN8Iy2I4iliss1PixKldzl4&#10;FMUC8579PfLC5MMwUpuLkmuLRCprkM0qDJBxoZGBpgk7fPNZkkoZpotj6jCoxkm3yH681mbIgvoj&#10;yZooXi5/aI/DCq4bueuYUiofTHl619JRTpthLLWuAsZPULAgDbAsh45LHG1CZlwvXrgK4nCAsx6Z&#10;sMOFUCiNdyCKPck9s5zreuCLkK5nxhSl7f5Q8oiRUcrv8s5ld6+Sx+LfLKY29xsfLkcSqOI29sCQ&#10;a6xbrXIEItMJtDQigG+THS9W503yBirB9a0JQGoM6Zo91zoa5GTEvnPzrpIRXqOmdDszyG+Y2Tki&#10;PN8uaxyt56R1wY0SkZQ2IWG+kRqk1pgY2wOCUqSGSWOqsx+I4He0B7ZDjKsnt9YpQV2wGbMg9Mt4&#10;wlMRqrNujfRXFfqwyjiYCSLOq1XY74qsQXYY2yS2e8L1Y4Lj+HFWPXo9XZumDVpT4dsmMnekFheo&#10;aaJagChxkpPQ0ywZRSbQNloZ5hio+eR++cipwSla29u8oacIypcdOmc11hiwYZW2B9W+VUCLGfYZ&#10;yTWYy1ajffAQgvdtLkBUUOc1v7TkSKZKIYFkCthH+jWJ36ZdGPetL+QwXBpRr0ydpAWlwMOYNP4i&#10;lMFppTMg8cMo7UoASMbSotKO2CVTjtgSplq4IXbFVM4IU4FUiMEIcVU2GLK+BVNlrgpJMCqDJgpZ&#10;8aVQaMYKS5I74KVDNbg9sFx3QHfBSoWS0r2wal72wUtoGSwG5pvg6O698gUWgJLDtTB8V9TIEMUv&#10;m00HtgsX3cnfJBICVy6SBsBtghL+uxOFlSXS6NXelcXW998VpBvo21SMELf9q40tJfJoxHbbBCX4&#10;pjSDFAT6JyO4riwvB1BycTbGkqm0biePHbBcV1XvhpFJPdaXtsu2GUNxXK5Bqmx2608KpNKUwzhl&#10;5ZMRpjdPP9Wg4kim2D1am2XQF7sgbedal8BKL9+DY/fMiIZgvLNbmIrU98FIO+XRZgvKtbmqrb4J&#10;DjtmRGFIJeMa1IZWPsTTLqCa5lxFBg85vN398dhVKWHbLphVDvIB1OPAxVKZpqH4cdSmKUEWLHHB&#10;qDfKMhSCnmlWDXDAjrXE5JKHbNdkls2A0+h/JflwuyEitcBT3AjBJ69hmpzTtBNvsDyL5RZuKMlE&#10;G5wimvOXTMchgX0HpWgektAuwxkUgY1rjSEdfWvoKRSgGGsLVFabZdDEt08l8w3wTktdx0y5X4qW&#10;PbNrp8TB4tqF2bqbhX4iaCmc88xapxDcTSmbSEOELb6e/KLycs3CV0qTStRnAfMGsFq/F3yy6SS+&#10;/vK3l9LZFAXYAZzW51EuxAOVsHpcNsEUCmVBIXO2CmMgudaYb+meHI+GWRjbUgTIOXEdch2pT8CR&#10;lhCSmsS7A5GmuzWoOUyjaAiQKZMvL9+SygnMWYptCFuogynPRXky+YsorsMthK9kyFvmH84NBjmt&#10;JJONSQc9CadL6iKcsluGuJ3fjl+YuknS9WlQfZZjhtlDa82lWlSDXwy64VUCm9dsonFVRFofHG4p&#10;RajNWm+BVRFJNMd6g75SYFNprBGH+eXyBFcjSooRlTtXbKr3wKjEiLdcteuQnyUomNKUOOYZWCkF&#10;GRnotMYRhtNotOtDXFAMx57KSnNuxO3bKYZEFIKYIa/LE6eGTZIgNxrXHBcVQ804UFmO2PB32GWR&#10;x96GNahqnpqRGR7k4so23+/L4xQ8t1vVTyLFtvHKYnpmww4xzV5LrWpu7kBhQ/fmUUzJKGCXElWN&#10;DjsCoUmvyzYpXL75qYUOZ+IJHXLwKg3kxUCgNemVyIvZlFUtYmlO1adMCyDiPlmLmyqXvnkLQzKy&#10;EjYAYQXk3GpPTNVnkkPvr8s9BrHGCtOnbILqlwTXvmIGYfZ3lbTxGifRXIk7FjvkC2W9dgRUUBem&#10;GFnAzGvfAN2Mik2rXyQIaEVpk60y02DeGECzTVIvn3zp5iFurCtCa5LIkrSo3HTNlpsNNZfFP5h+&#10;aRSareIwTIwU77ZtsUQBbAvlS5Fzq03oRKWJPbA5vIxsTvl4DG13+ANXmBlSEmPHLdK/2MsOOubW&#10;clc0iuPLl5Z1WWNvh67YqJAdsiYEMhO0oeArWoIp44oD3yDYCoNF4jH88iYJsNqSNiMcprlUhS2r&#10;qSwqBjvbIqqUPhmqO2NFDYFe+bArdOtM2KVPhvXfP//R8M8T1zMJc4h+/mJuCftDEFDs0AEkiwnq&#10;zAZHKaCh2eoBp8mj+XY5YHpVOuc7kIlIudHYMQjvkvdWeyZK+kOpzzHq1+9xKxkPI1ObrTxqLh5J&#10;WWX53T8io/q12L+6iZ4iwBoK7Zpu3J+inYaONli3m+J7nTpba2kWOZhVCxpuM9talOZY1sn+Gxlo&#10;Y2jPxA+4zzeYuV9Xf4+Txjy3ai1H15BXUowROsn2T7g4Q3ivMglQ0eDZg4ozL/HCNmxlVkyROY2U&#10;lJ/iUoaqrYVnThDvaKUtZxUkmoDZaJ37whMfr5kJF04e5hOygUquMtboWLmFY/UvITUMTxquCfq9&#10;zEr7izN6olaXhaTAhlArRsZfX9vdyfXvTaQTfDIKVCn6MlHGVasLS4sof0czhWh3jNd3H04MsuDx&#10;mwmHqzx/HBxPbw3yuWxsfFCjd81db6IiKCT4JuQ7+OMu2WfjqMw4of3c0BWh+dRjEVsq+1VoeVhC&#10;eRoZIZw1R8t8CXNgEX6lEXjgb44Gryp7VyQl1+bIBFW16zt9bk4vMvwTCnGuF8qSFF1a2ThdQnjc&#10;LUguvjTCDvSUcjRhjp07coJd4TsQp8MuRLaUfVoQVhuBVJXFQj/PthBIVYGuI6TykNLAaPGhoWT5&#10;d8DW97dQH1FrJfWp4syH4WTxocMoj4FiURNaQXCenLRbScVCsN1b5jC2/nimk43knqWd6dhSgjft&#10;uMlEVy5hCLtoXjQekvCe3FPEuuNtYrxK2rTMLy03jUHkrof7MBA59ChUllgcCZI1+rT7Ox2Ktgi5&#10;WORhJdIkVldUSQJ8JD/w3yQ8uYZoeLlEpigZpLmGrIW3quKDS5F42ySenPbHnA77l18AceLqtKRv&#10;oyPWKc4pvglC7cW9xhjb3DwSLqMIItpxwuSD0bxocrl3LyQ01uk6fUZqGeE84Aw6gdqjDKLVpeTa&#10;FE3K6i/eWszgqGHWlcr4B9XzVLpdOjP+5aVSLWUcLmFTUA9OVMUbUKv+mfiYS/ur2E/Eq9uWAR6f&#10;IoLQ07ig0k0X0gJbKQEqx9sVttNRC2mmVZJKetZFG4+9MJn1+aFC51GRguo+k0cdRDeK68tulcSu&#10;9QW5iOq3jGK6j/c3dvxrVenLbIxjRocui2r2dh9VYaXar6lq/wC+tp+X2T1475HxaT2xGnxyenp1&#10;wfUtZlapB8N8slIH39WScrPFPyvHTleQD054yKVB74c2ssoj/TVuFju7Ssd1UUZ16csxjueE9eSh&#10;CzxRF/0VPWS2ufjtx1CMN6ZdsA8j6bK7SWd3+8tp2owR+tMkDW/XkQqndlkjXUIlVbm1+GeJfh5J&#10;0xGO5X1f0hBBz1W0b05wKgNGP2qHLJAEeSXGBgn1GSYLp92vKEkVKud6Vw/nntUVIJqyW16peBuP&#10;wxyeBp03zGAJ5cx9yEvhScs80dI57RuEorvJGO48dsjayteXBvbgg6nYHhJDFQ+pF7jvtmZXCK6H&#10;71KPZEgjFrb7WF4C6SSEj037UPbfDqa409UFrcqsWl3xrD6VUaOUeP05Dfn1DFJ47e+5i4tmZ9Us&#10;Rxl9WjLJEfD6MERz3ZtfrZrFcacDzqAWli8duu2Q2v3qtkgtUufqlBJbajutCQsUg7e2+L22q6XG&#10;BNaLw0m+HxTg7xy/I9N8iYS68x9yEJPp+pzKBcSB9UsSSsPH4ZYu2467YZekNUpcwx+reaeDWWVa&#10;F4vY98r4xDY8ilDrXTGMEr+lZ6gQBHE1RHKexHauQqPTLGe4kOnc7nTL8nnU1SGU7dO2+WHKa32I&#10;+1IZet1cwwr9eKxahafEB3kjH9mAtS0Zf94ywn1/TSDEq1UPF4Hsdstw5r/qn70q0N9QrfAGPTLx&#10;TzJ3KSHYdMBRXFnYst5esWsL88JLdd1il6VNOm+WUTsOY6sRsrzR3NwDBbDjd2tCkrdXTqQPoyQ3&#10;UNxexLDd3Qi1HTh6ltHAd5Y+oB8dsr5curIpHA9vaTera27NYXzEXLy9I5BtWhwoe4luJBqtyott&#10;Eux6V1DTi6yeO3TKwBHYc+ip4sPpoLKJzNf24MkDtuGU9vlTE43l5HTjI1rPY/vbScmrzR9aeJyw&#10;jrzvmytzLGy/WQglhuqRzxfso/c4vJ5lW7mS7tY1jsLselesw4srdOQrhEOHb4hihE0NoovSmkMl&#10;1aEyWwBqCvUKfHwyRiB7Zf0JZfFqFt++tr2YbNH1Kg98rvqeR5hgkgmW7/3L3ZIsZx6NzZx/syVp&#10;yIyMza3B6oeBDqFren0r2v2IJOnKhyUsR91ck2yGCwl4LC/+jy2xrblacpIwOhyrm2+sTjy6ON5r&#10;tivrWLiqqydeJPQ5UJV6uh5sqXrcJDGdZetvYTgi4Ruqt05YVQzi1lfUdRjaeG8Po3dhFusUg/aI&#10;HTLeK9hz6FUZPbNPHHBav6ckIVoJ235L3FclV/Gl/YJotyzJqdiPWskhJBdOytkIbG+nVWPxK1jf&#10;nV7QA6feHheNIfsONqrhda20Dqt7rDC00i/Ho3doo+NZOnI03GXTlw8tyORYkIi7lncNa6anr6jb&#10;L6ttM/2WU9gckI8oi2tho0Ey2Elr+9sZAwLzx9eNeprlXj2b53z8kJD/AImVpE1ERPdwzkQXqBSE&#10;gcdzgayCmCS6toVsdJnrDqTyfDIr/wAwrkid65nolF3rcZUgnkN3qUVZ7FE+wyjsT0+/COys74SS&#10;6L5b+Gez/e22oz7mSPqVB75LJIAXLrsQlNZ57d4VvtZr6U4WOa0XdUc9zTDy8vraztH1nQ4FnS+/&#10;cajJIaLFJ058T0zFiCTwnpuPNmAhLezuLi6TTtVl9I2r+tZrHsXj8Ce/hkKgsYrknSY5zqHmK1Pq&#10;WMxBEZU9q9DmQDtfIdVZDcXMluVv3VYdNdSLhSPjDHau2CYNEd7galcq9410RFeWg3hhk/mp2pkh&#10;Ppy7ip3UZ71Uja3VxAI1DwSk1aRR1ArkmLnT+Wm3Uv1nzDYD1bC0gNFkjP7JyqUgdxyPPyQTTHWc&#10;3hF3ZRLFo14rfXJptnDjYED54pcuusLFqHmkiz0y9AhubCEbpL4sV6ZTXDtHcjqtq9nC+nxPp+kA&#10;3N7bDlDcTmoZG7A98BaidUso18tX7GzisWEtiIWq9xCOx8ajDGj6hvfPySi9MTT7ySTXbICZ7n93&#10;cs32Y3X2PTfA2sLBaWwuVC6f5X1MencJSkwnPfxFTkoEk98h8k0usi0sxtrhvrOrWYLxt0Rkbp7Y&#10;UaVYajahrOxppw0wiSK7l+KSeAb0BO5qMsyEEWd7+9mmN1cWsppOWuBckRGFd1R/fwwQ+rWV5G+q&#10;aPEYNK1JuF1dz7enINqqD0ysRrY8xyCuhtpouMN3IJLq2BaKKM05L2rjLC8v7VZNP8qxmTVbMAjU&#10;br7M0PcKT7ZI4wfq5dzG7WXkMNwBLrD0tJuK/VlH2ZPemF4MdlML/RITqn6Uf/SLmU1itZvYHYAH&#10;J8NijtXTqVJpX5ySEwXhNsLckpHGatLGB3yRxanNd3SWTJ+kvNenruR8MLRHqfA7ZCeKhfKJ+a8S&#10;T+hDaQvNzWz0e5FSDUSCRv1VwXxhju3vbmRr+C9HGOCP+6tph226b5Hh6cq+0LapHJM8HoW/+iPb&#10;spaSQAtLH3p33GABezXN3bxeZ5TPrljUfo60PwyQnpyp12yUY0Dw8j1YrfQjiglOkcIbG5Bc3Up3&#10;Rz3AOSHXtBgalnqkvHTLyjWlhbijRSdaMR0364MWU9OY5kqk+j6nK4kmtYy15a0S5vJ9hKg/aXxy&#10;LzR6kYze+YKacbKsT6fb/FLcRdAzU36ZM1/DvfXuUFPbS5tWcQ6byukuC0gun3jjbsBX9WHkklv5&#10;ftoLSWZNL0S8AexA/vy53IPffMcAzPeRz7mVoeJ/rs0skafWtSgPpT12iofDthKb261V31bSYV0e&#10;1icx6nJL/fXEQ25L3NcvAEdjv3eTWTaqYVsQtrdyG+uJCWtE4/u42A2FRsPpw0s7WDT7eXTfKrCx&#10;024Akt9SuCDIzE1NOW/0ZIyMtzuR0WkrkElyY7vXybm9i+CWxt6mMV6Ejv8ATh5o2s2y3H6UsYD6&#10;oU299fT7FqbclByqQIFH3gJpA6voL3MH6PvJgIg4mtLSAUAI34sRkZntJrSaTSdCQ3t+lbi01W73&#10;RSxrQV8MuhnPM7DqAw4bTgLHfW4utUP1W2dDFcWMYG/bem+H/lrWL201RdRs2k1C/kURX8taQxMB&#10;uQDkpZ9qOw6MxjYl5w8j6RrehHy9qUUdjpyMHtYkAEjgb0233yVX+vGR5dBuI4dZ1icF4aIOCR+B&#10;PTpji1RHq+kIOIFhVl+XFpZm11jRri48vaNbUE6eo3KV+gNO2+c482+SvImrR28T6cz3ruIpfqY2&#10;jkPXlTwzbaXtXJDmdvNxMmjBZRoV356tLi7e4u7d9Mjq9ubv+8kTtSm+cu84f84taJqF8lh5X1JY&#10;tQeMN9XbfanWubPD7QEC5DbvcKfZ4PJM/L/5tXstjLrPmfSprWwhcobhaUNDT7J3zz55x/5xe83a&#10;IyR6TEL1KkyNGa0p2zbaft6Euri5NARyZ9pf5haFq0QuIbpY1boJhwJ+/OI6n5M1rQX9LU7KaM1p&#10;uhzb4dbGY2cOWmkGYRTRzjnC6uvipBwlazmU83UgD2zIGSMmk4iFXKOs3tiOFpK0YP8AKSMPCCwI&#10;IcRXrks0H8w/MmlMrWt9MoHQFiR9xyJxsozkEHc6da3imO6hjkU9eSg52ez/AOcgbo2ws/NVhb36&#10;HqSoBpkDjNuR4227EJPINnFMbzR57ixlIp+5kPH/AIE1GGOm65+XXm93bU9POmSOKeom4GNGLUZA&#10;qk9n5j06INp9zDfFeqTpwZv9kubUfyG0XVaXvlbW4JEfdI5GAY5HxSOaPDBQlt52u4X+ra7pN1bu&#10;PtSRgSR/QQa/hnONa/JvzPpaPNDa+rAn7cZDVGSjqV8Esnt/Mmm3LiCO4T1T0VvhP45y6706+sqp&#10;dQSI3gykZkjJbE4yE6BBFRuML4YpZG3UimWCYajBvDEoI15E75PiQY07A4ailjkrTwuwOZO5wIId&#10;gaSbemCkU7BsTBFL96Y0y4XYWerVyzCuNMOF2PaQufhFMFLTs3QgDrih2CQcmCrsCzlm2GRkWJLs&#10;C20B5mSToOmIDB2H8DgjbtkwWwF2LvKWG5xtLsKriBZz8QyLG3Y9LOPhxYbYCLV2FFx5ft7l1LAA&#10;V3wcAUxdkrskazAWzYx8R+yaH8MeC0gU7JXa/mL5n0t1EV2XhTYK+9BlE9O2jIQhpLOCWvqRoa9f&#10;hGHn/K8bkkQ6hAeX7TDpmDk0dsxqe90dpFF/drT5Yr/ysKyv/h50dt6HMb8sRybY5rRIFMeNXikO&#10;8q7+JyJxFbdg2K+U7ggjxGDgITbsGi8QjY5EhbdhJfX6sxijILdxjSCXYRPyLVPXAgOwwswSwpil&#10;2dJ0OJiVORLMLXNBnZ9BgPw1yjI3RDGNVmAVhnVtHt6sDSmY+Q0G3k8j166ADCvTOm2i0VdswZlg&#10;S8I1F+czV8cMCaimY9IAS8AA1GJMMkyRCE1G+B3UEUOFUfFIykFTgV4FbZhUYsrTe2v5YyCrUwvm&#10;0+N+gwiTIFkNtrcybk74WyaSu5phE1tO4fMR2BO+BW0uh6Y2m0zTXQVpypg620/cGmC2JKUX+uAA&#10;1amSaysaHJAsXlfmPXwkZANSclNpBQ075kwYvmXzlq5Ku6mg3w3Mfw7ZksXz7Fqga7AcihORzUo6&#10;ggeGYuaLIPq38sNSVjG4YEbDOO+ZLYlTTtXMUi24PvDyVeghBUbgZ548y2DENtlkQxIe3W8gcAjO&#10;Ja1px3NDl8RTTIIvINc6c1TscsBayHYWPpzDcg5baKdgZ7IjemG0U7A5tyOuKHYkYjhV2IlDirs3&#10;HFXZdMVdjqUwK7NjSuy8FK7HhyOmAhXYqs5GRpLsEJckYKW3YKS67VyPCm3YLjuyO+R4U27Bcd6R&#10;g4E27BsV8exwGKbdhhFqDfzZGk27Du01JqgE4CyBdk40q+qRvtgpmCtYVzqWjXPKnhhI3ZApVex1&#10;U51zRiCBkgpLyDzOOCvnQtOGwOZYi1zfMnnC54cj3GS21j5UJy0CmsvmXzRqLLzNcOEIAouXwxb7&#10;snz95g1L1zVem9cWUZerze8k6k7b4sBgUJFcPTetcVVcWTH7i4rXFgPHFUiml5/CMoJuSu5yUsm2&#10;7FCrAzNTr4ZnlEQHI5h5JWzD0Lyz5VuNUcLGhptvTAZvAld9vHMDNkS+mfLf5atNxEse4UdRiZ1I&#10;LQV+HME7li9VtPy+eJB+6Ow22y1vgx6jAYgoVZfLU1mpXjT6MW9Xl8RO2ER6BUoltjCBz2p445XD&#10;GgyRiQqAdhSi4sBkFQDk9MdiqHArlHAqqq43CqKUbVxNsIVFRA1AxmKEYle+2Jla9tsbpKYQV/Z+&#10;/EHQDtiJWqbwO43NcQYL3AwpTKKRyQRgdqDJMSUxiDsNt8DySKuIUJzZ2csm/E4XTX6R/aIyXCm2&#10;V2Hl6e5oYkP3YXvrCE8a1yMsXcyDLbTynMq8nUg4z9IK/Q5DhSmC6A8JFV3xJ7gEVyNKmtvZFCAd&#10;sLpZa1ORIpkGT2kFTXCi4m64gMmV2lv3IwolkyQVPYYvDC6V69ckqZxRkdBgQtXG0o1U232xSJSx&#10;wlVKZggw8tLfvkatjbHb+9EYoT2yU2VrWmTDAvL9c1UKHPL5ZK7W2pRfvzIxi92L5/8ANnmAxg/F&#10;SvXJBFFwAJGZuLHeyLfLnm/zQ7iQowA7DBig9D88z8eIBi+cPMGvtOWAPfplhj3zJOMJJYQ1y/Wo&#10;y+vXCBTFCvNXc5dMISEDLcFa745VJ6DJGQHNsS5pS5oOh8MFIlNswMuVU7sLfmQabY4qGFW7Zr8u&#10;Qjkl615b00EpWtajAzsa0G+a3IbUvpLy9YpEI1HRd64WTjrXKIhi9h06RY0qOgwrcE75f4YYslt9&#10;RKjamAZV4gsxzLxQQ22oNK/FTUk7DIHr2qLECgI2zPxwoWy5PZPI/ltrl1mdTyNM4T5h1rkx3y1r&#10;L6s0DRktIwAN6Zze51RmbY4gNVswSIAYKsrsk7YkKtdNs6NocrMQMhTOLEdcRVQk9c7Z5fUlVOVy&#10;SXy5+YEqryXpXOp2XQHMabEPj3zBIouDU0qdsMuNemY7NJFfcDKC9jkJG2QTG1fg1T3zEVytNJuk&#10;nHEmTFUZFcGu4xGmKCEwWY+OOjXucrySVGxkv16ZmoTQmhwRkQrbxB/tmmN5le9ctBtKDksx1G+M&#10;aXbDSq0NkOQ2wkvDy2ySQ9E0CMRldtshWqQc6k4Itge8+Xrz0gq122znmpab6lSRlgKaev6ZqgUA&#10;VyH3WilySRko7LTKodUWnUYFXQT4ZLiRSsdTWnWmCU0fgaccNrSi2oqRUEYJTS/bAtKLX48ccdOI&#10;2AwWp2aF6p74ElsSu1MIKLRKXIPzwE0JXrhSiA4bplAUxVccUBwKsxZGpkSwLVMWB742kFTZccHw&#10;srWFMWWXfAqm0e2CEk7jAUWomPBKSUyLEqRjHfBSSd8FKhnjGC0mptjSoNoe9MXSegoMFJUHgB6j&#10;F1uMWVoV7QNvi6XPYY0toaSzFMFJcV2xpbQMlpTqMXWenTCqDe0qNxgqK47YCFKXzWdegwyjn6EY&#10;YFgkF9YAjkBTDW3nJ2ydMZBhWp2Q4mu5w9gmIAp1yUY2Wh5hrVqoRi3XthvE3Ie+ZICQaeOawpjq&#10;e3TDGE5c2B5BraGrdwN8Eh+WZUIcLJ5FrBL8l7e2LBq5kwFK8q1jpRetcXTfLCgvO74BW2xUYEJF&#10;I3GrDHgYFS2R9iTj6UxVLHbkanNv9GRlKkoqztfrDBT45mAUAt1zAy5uYCh7L5U8vGaRVVKlaVPb&#10;Cq5uQnU0OYOSWzIPsDyB5OeVo2VDQ0HTt45ENR1OjE1zAO7IB9ueUfJghhUFanbfxwgk1UOeuDhX&#10;heoQeWjEtQu2HFldB9q9siBRthVMN8x6SRG2xFMlVvMGAGZuGF7sC+VPPUJtGbf33xLUJeKHxpm2&#10;wY6DVKTy/wAsqL/U41O45UpnB/N18VDBTmZybA/TT8o9DVIY2cUNAM886/qJBYZGQtiTb6v063ES&#10;ADpTIdHd8364KYpoV2yZ6WiyUJycIEqd0tvJDGK5JJoAY6DMmApjBII7g+p7ZzvWbYjkRkJyZllN&#10;s9QMhTK1eJyiRa6RmTLy/GQwzFmyCjN9nPRnk1TVadcljDN8+/mtMFtJA3QLXPRukjhGgPhl0uRa&#10;y/G782ZxcavK46cjTDwZQ2PIJAB2y8UqYBJoBtibPTbLBC0WvUHw2xMzAGhwShTEyTaw0+W7cBV2&#10;wNJexpWrDKpWGNkvQdG8h3eoHnDGzCoGwwsk1uNdlNTkapeF6vp/5KXk4DzqUU4pb6wsh36HK5kF&#10;eFvUvyfmsEJRqkb74cxzCQVGV3SRKnmGo6BJp7lGrt7YuuAkNqTGFlJBHXFPnlRQqoKUA2OVgVEK&#10;tMeDt75VIbsgm1uQACTjTkQkI5G2ygMmzWSzBRTH02pkoDdUi1C8EaUr17YoqbUzIih5vqurcORB&#10;pTLPWnYZmYsdboeW6vq/IEimVxqa5mjYIecXl1yYmvXH0xVJy5Jr2zYq2Gr1zYq2WpsM2Kod5O3T&#10;HUxKqAJZt++ObfbMScuFkGeeXNOe5cKBVcL5XB+EbZr9RkrdL67/AC68s8/TcdRQUyN37gVC9B0z&#10;VymZblk+5/JWlCBIxTpTINfD1DTEMhs+itGpbxjfAUVqWORIspJT+bVRCmxqckun2B+0orjyYE08&#10;z8y+YQikO1CRkwtYOI2GZmDG0kvkT8wvNu7qJCTvhn9j7s22HHsxL488z6u19OY+RYE4T31xx6Zm&#10;BiSz38u/LazfE6VavX55Eb67dCeByJkAgF9i+TvKcM6qssQNOtRhOnmGaBhVsjHLSDC2fal+Smja&#10;5CfUgXk3Wg64eWnmpW2c9MtGVrON4X5t/wCcWIJ1Mmn/AAOegA2AyR2+uRSgFWFDh4xLZjuNnzv5&#10;i/5x01fSeRRC6gdhhml8jbggjJiALMTeN6n+XuraaxWeBgRv07YKSZW75GWMs+MMWuNNmtW4sjbe&#10;2LeqD0plXhqZqLQt1YUGX6mDgR4iwVB8cer1G+QlCmYbFGNKUGWe2QZKgUbnP//S8KNE8fxCuZTn&#10;0/fzGG5IHFhixJdhn5dshqupQwKaHkDmPqJ8IZ4xZWSOI0aRugBOdw8/3t5o9iunE0TiKKffNLhj&#10;xScuewSLRvq14X1KADm5ILZ5tKSXEmw3JzfxFBw6ssgz3R+SFjNpFkl3NCHtitJGP7Nc4zt/LZ4Q&#10;XdaOGzyT8xhBqRj0uO49K+qGiWp+KmdlvNSl04m2tU9S2m+JJXWoB8K9s44Dj3PN20Uos9Kiv1S4&#10;u5PRu4PhkijahYe4xBb4SKZZoy93HQOENRx+WJiyRxsTERFDIEtJBVOYoQ3zxSSwF2vKKZXtpt1Q&#10;VVkbAJUqlHf/AFVik0LR3MAozkcldcD3ekTzIFv34XFv9mgqWX3xGTuYlEWmqwRtz09OdvcH4iTQ&#10;K3tXGwaL6Sm4jdY7Ob4XoaEMfY4nJe3VC6bWfUf6uyPJeQ/EtVqCvhUZVvG8XLT42VZoTyjklWhY&#10;DtUYk3urpnWQLqEiM0Mw4yRxtUKT3pgYXsgJ1G1UmBvguOjBe1aHJV0PwVFGyi4iwuSBKvxW/wCy&#10;T3pUYAEkckp05pfUanO3k3AHtkqoX80g0jCJFQX4j4J9mePqT74NuTNGE1UEvNHSOdFHJSPE5GIB&#10;2ZWg4fSJbTGokMlXgdiVavgMK7lYEcWt2B9Wn+OH0mpRvAjLYm+S3aYQmd09e2J9eH4JvVX7S+xw&#10;tu5LhI/rsdEnttpYiu7oe+2SAtBRsKwl/qhq8M+6SA7K3hviFssV0TBwCafdgcWBrwf6clw2L6hi&#10;qXMr2w9UEyXdv+yRTkuCX0u6iQtalfrdof7xti6DBY69UoddRgldVmDehcj7AFQj4z1OXG6jUy2d&#10;0OMtRyEb+PtgBrY9GSs0YBNuzhLqA1joaF1wfHbQyg2wcvqNrRoaGnJfDImXyVByTSowuCgWxuKr&#10;NUVKnxw4+ppcxjUCCYp/3dxbkbKw77ZUcgG3yKpcJpYZW07pJCPUgm5faU9t8GJYizt/q2oJvDV7&#10;ZgasV8B3yo5QTsgKTTSXM4udOeqSkR3II+EHxwvv9Usrq1+vWqiGFx6V1GwKvXxycLHP4JqkRY6Z&#10;eW1ybO6YzMp9S2k6qB/LhDp8StC2kxStE6/vLS4fcGm/GuXHv+YQQm19I0brfNGJUb93cxLtSv7V&#10;MFwsbTj5hhCzSMTHejlsO1aHI1e3yQIqFwFuS2iPWFaB7U0696VGGC6b6g+oM/rQTVltZiKKjH9n&#10;bMedg2lRj1MKv1wr6U8J9O4iBqWUbVwCb2TTuWoUM9zH+5urZPiVk/mpjXHt8iqOa3S5AtP7uBx6&#10;kEp2YN4YjbOUkXT7zibG4rLZ8aqUfrxOTrr80kN3O6Nd221zDSO45CvJO598OlurieVNUZTDcWo9&#10;O4h41Lp4mnXBIbV0K1aUpbW1uh06N/VguayQSFtkbwHhvh1cajawn9GR8E0u8o0cwPxI/hQ9N8x4&#10;xJ36hCXxWN0/+5SUs+p2oKyRfsuvz+WR+80sLKmvaHx+v2hpc+p8JeLx99szRK/TLkVIRVvfseWk&#10;6sP9Fux+4KfEEfrQ+FDmu5LSSRba3jdtPv6FZjR0il9vDfIWfiGKrZpdxx+rdOpv7OtY1+FpIx0q&#10;O+XPrFxav6OnAT6xZji6tsrxfTsdsAgJc+StLpkNzGWuj6em3XxrT7SSH37b4LspobGIxatCs9jq&#10;dWEQX4YpPmOm+Rnvy5hQh721l1CVW0uZre804hTJXeWOm+x67YdxXzyRNbq3p32nL/vNGamaL6eu&#10;2Y5HyP2FKXzWccE4mK+raaiam4kFPSlHQ+2+RxofUcvbD0PL9/Tmi/DJHN9HTfLI/aEp+HaNRHPS&#10;bV7NCVYjZ4z/AGYGvGvLomMIbbUNMFVdgC08P6ztlkYcPLkfsKt2z2cS+oH9ayv2oVB+CKT+G+Rm&#10;8tIYh9YtovR0fUfhnlJNY5j3oemZAy/MfctptbSSb28ziS/tasirtyTt88MNC0u45G2s3rqmnj1I&#10;7mYbSwjegPyyvLkHPoeioXU7uERg3ik2N3SN40+0kh8cFtfxzO1/YI11YX4MdyeqQy9K0PTfIAEe&#10;8famlgtaCOzuHENzannBx2aSMdj4+GE9np900hsL6I3mq2J9Szk3UPH14++W+J8AeagI2e4gVPri&#10;SCGznBWcd1Y7V9skrXthelLy9T1EuT6dxaIoIik6VNPfIWRsPgUFJks763R7S3cI1vR4bljvIh3I&#10;xa5R3KaLq8wXULT95ZQxNvJEd+J+jIiVbjrzYIe2kiUtqulxg2V2St3JIKcJBtyp88jupxJHI+qS&#10;otrod3+6u7dR8aP0rt0yQlYrmeip3Zcwi2Bk9e/gUyQzMPhZT/Zkt8p3y6cj6ZfQrDJZqZbOYkGW&#10;aLrQHqdsxc8bNjrz8mYKSa7ZNet9ZtZGkhuCIbiIH4I28T4ZHdR1CDm/mfSYltNKvT6V60nwur/z&#10;Uy3GP4TzHJSU1srV4Yk0e/k9e8tl9WCgoGUdBXB+nW00MP1DQZWkv4iJoL2dftJ1op7jLJgXZ+Sp&#10;feTpIfrGsqosph6M1tGa0fxNMUju7K2kHmCwiN59aJi1At9iJ+nIA5Ekn0nbuW1osruZDo9ywtfq&#10;7B7Io3xSRjsf1ZGLsT3Nw2lwyPc65aH17GV6iMJ14g9MthyvkDzYlOwYYYvrLRpFYzKVuUA35Hap&#10;GDrqeYSJr1yW1KO9AgvrVN44X8SMeW3KuR71pB28EdG0iBfqjWxD20ppydeu3emGlvbmJBpV9KZt&#10;Ws2E9hDASAyfyE9DlOSd+ocjsWYClM3KX69bRqmn3AaO8kk2KsNgwGGOpaNPqAOsahSPR70CG70+&#10;Mbo/8xpmLHJXpHMciz4VKzvYrdv0Rbky31sheG4kGzqewJ9sjkenLaL/AIflItLjTv31iYjWSZOo&#10;U5mRPFvzvn5IIpHyXDPx1KIGa3uqRXCP9iMj9rfJFpd7f6hCdQRU0/RrwGG8RxSXn05DK5gRNcyO&#10;SEkvba0imjtjyvNVtAZrXrx4/wAvhhYkpt5n0XTIPq17ZD1IdTmILzR9SqnqcJ33PXogo8R/WANR&#10;v5GmtLkLHJZoPgRz3P8AHEor0SSfpbQ4uOkX1Uv7q4NPTl6FgD0xlGtjzHJiqCNo0Wz1Jla+tS0l&#10;tDCac4x0B8ffHG6uz6mkaJW+1zT15wX86/u2hO5CnvtkSBVnYHozG630ol43V7xtrC7ostqNiJT0&#10;JpiZks7yAX0C/pM3riK65GsdvJ/MAdhQ5Dcbcq+1sTBBNFK1s4Fstv8AFDxoWlQdjhck8i3h0aZv&#10;0p5h09eduq1WJovA9jtlmxF8geaFzemITdpS0sLgH1aijhztX2xW7n091U60huLXUnCSWMIqlvL4&#10;mnTfGj06de9SXRxzisVp8EtsAEnk3MqdSMW1C2jQR22uXoOq2B52djaGhlh7K1Ou2TAPOI2PMsQU&#10;Da3bSTF9Nt2Flc8jPcTGnBxtUA4celZyIlvqLLaaVqg4/UYh8ccx/mp0yokg7bkdfJndqBa4POS1&#10;QzahZDa4k2R0PUD6MfNpstkvqSv+jrnTgeMcQ5SXMA8e5rkoTvzv7GCgL6G6YRwr9ctrxqu7n4IZ&#10;B2398L4dMKRSWsRGm+WtTX1Gkr+9WY/iK4TL4yCERNc8n9RU+uaxZVXgvwqVPfwO2AraH9HS/pfQ&#10;h9UutP8Aguby6FXnhXqV7nbJ1xCjuD07iqIuyt1GbDWAtxDd09KCJdo28GI981r5jku55LfyuhGl&#10;6lV11ac/3cngK9MTiHOXMdEcSlLpwWKGbVjzuLRD/okB2ZegqO+L6fJ6N2+saIjX2v2NIby4uahD&#10;H3Za7HIysijsDyRbV7BHPCNN1Irbadc09COH4W59eJplXttY6hexWtnFJq1zchprW8kFYLWXw37D&#10;ALA7u8dSguiu7m2tjc33GxhtyRLCgDSSoNgdt6nKu7p9OU30cA1vzXagRXMSbQqp70O22S4b2uol&#10;VKD1LxfSLfUNFlCtAxPGZ2O5Br0wut7B7i4Fn5wkF/cXZ9bTreAUigYb8SRtll1vHYDme9mEdNMY&#10;ozPpAFvFE3G6klX43QdxXr88M794pLhNW8wSm4ubdRDcaTabruaAsBlYJ+mPzKCUPaI8cTWekAxQ&#10;yAvHezGpqdzSu/yw9urEPELbzVdLCrMJtNsbXaR1HRDTK+Kj6R7yUBKoNRb1jL5fg9U1Md7dz/Ci&#10;kdWFeuIap5gisdPk1vWAdLsmX0J7CIVmYnYMab75KOLi2G/mzunWlixuUsret/cKTPFezbxoK/ZG&#10;AtGvHt7ZobuVNKswA9lIDWeZevHx3y2WO/Pv7gpNovVkSa4WS3gOozsRHPGT+6jI/aIO22SbTZb3&#10;VrT19Jtk0jy3MHF5PLtMX/nHffKMkhjNE3LohjF5DZ2V8Bqc76rr8fxWsCVCKpOy06UHvgBL2OKA&#10;aZ5a/wBFu7Uiup3Y+KaHqeBO5qMIkectweg6FaTaXSZriV77zAfrVrOAF06EVSOT/K/jgxfMsmnq&#10;YvJZNxp17X61qdw1Fhk70B98IJO8unII4LSS78o2uvS28/nKJIrqzJNtYWxHxp25U64U2/mJNQt5&#10;9Fhs4tW1G2YepPMgWMqepBPYDM6GolD1XQU4Qr33kkJfR6ql/caVZyqAttAx5cgNgevXAd7+W3kj&#10;zncw6PbWADXCcpbiAUjRx1FfnmZDtjJiFk8ujRPRgpW+uecvK+n3usajNHPHbuRBbSr+9kSux270&#10;zlvmX/nDzRL64kg8sagHuIqlo+oQe5zZYfaWh6hThZOzgURo3513K2sWoebtHnsIJqCOQENzJ8F6&#10;5wfzD/zjP5l0dGl02IXkakjlCeWbvT9uwnzLiz7OI5PTbDz/AKHfFYzci3lYAiO4Hptv7HOJa15G&#10;1rRpPQv7aRW8OJ2zaQ10ZuJl0kosuimjnUSQsrqehU1GRu4hm0wGOYMrDqGFMyeOMnByYiFXAtvr&#10;NzaN6sMjhh0oTtjwgtcbDs6J5c/NLzHZsHS+kCr+yxqPxyBwByceQpfc6VZ3gIuYI3J7lRX7+uda&#10;sPzutJ5AvmrTYLtKUd+IBys4SOTf4gKQXXlVhH6ejXs9kw3XieQH0NXbDKG7/LXzgxCctLkY716V&#10;9sgTKKfTJDKvmXS46u0GokeA9Jv6YUa3+QT36/WPK2p210jfYTlRiMsjqO9pnh7nQed4kYxaxZ3N&#10;k6/aZ05J/wAEM5Rrf5TeatGqLjT5Si/tKKg/LL452k4yyCx8w6ZqW1hdwynwVwT92c0uYJ7Rmjuo&#10;mQp9qoIy0ZWuqTjAUUnqH1GFAemTGS0gOwSzGlBthtJi7AiqWanbDEsadg5VAFWyauwMKO9a0AwF&#10;gXYMVNqDfJBi7HvbkitNsiWBDsAuafCMUOwxijCICTucPJsEXZTH7sNq7LWmBi7FajCzDsv4euKu&#10;xaJiMKuwUzBhkikuwplt0Y/EK5Axtrp2E02jsz+pGaDKzjBZRdhHe6TevIpR3Ar45A4WRDslel3m&#10;o6eVVWLxjYg5XLAkTp2HN/55kgjaC2hK3LbKz7qPfMWemZHM7BOg30ESATziSdzydiepyiWEhlEu&#10;yXo8cvxIwOY5gWbsPtNtQzrU9cBiyDs6tolj0IGQkG2IQ08oUZ2rQ7InjQbZRNvDzfXtQVA2++dW&#10;0myK0rmHllYSS8P8waspLBT1GS+McQAe2Ykt2DzSSXm5fscWJFKjKSGS5ByxhNcVRCLQ1piLHCqL&#10;jHfEzkUo+MbVxM74pRKGlDXEyMK2iA4G+ZYq9sUNSXQQVrg6CEDfFDHNR1E0PxbYfWcO9e2TqtkF&#10;5N5i1SoYk7Uw7gSm/c5mQCC+bvNuqtMslGpg8AUIGX8KHgs+qCOfnIfsnqMJr6AtU5VkjYSC+jvy&#10;08ypE0YL0RqEUOc31zTvVrQdcxeAhmH3v5D82IyoDJvtnF9e0JpKgDJxplzfTOia8jqAWzk2q+WS&#10;xNVy0BiYs0hvEkAIOQm78rkfsb5IFiYosODhDN5bZR9nfJWxIXYQXOilK1G+G2Bi7CKfTCN6Y2xp&#10;2Fsmmt4YbRTsCNp58MNq7GGxPhjauxhsT4HG1p2JNZsMbWnYGaEr2xBV2JFSMKHYnTFXZfTAQrsc&#10;PbIlLseGOBXYsrkb40rsELKcFJt2CkmOBXYNimJwEJdhzazHI8LIF2TrR5zsO4x5MwXZ17QJCaV6&#10;5DqzQF2PhOdr0NyVUDLIDdk8d82qOL1751PTfsj3zJjzaSXyN52avqPWlNqZL7UbUywID5X80yEl&#10;wOpGC49hmaUvDdUWjEDBS+GBQwe9I38MEqMWTFLycAEHtiwGKsdnf1CSNssmmBVKKEzNwAqT0piM&#10;1yIFr+0cxck7Pkx5vWfJfkGXV5lV0behIyK6hrKx9SDXMHJkvZsjF95flz+TghiST0xXbqMh135k&#10;AJHKgzCMmQi+rtE/K+OJA/pitNtsBL5kBOzVBwUvCyCT8vaD7PTthvZa0JCKHJjZiYsH17yIOJ+G&#10;lMllneCbauX4xQYvnHzp5ektJCXWlNq4dwtvXBkFhDy2SPgaNtg0HMVVEx1PtmxVd6e23TNXFV6w&#10;03xpOKqyx+3TEicKoxEr1ysBVFRx8iAcutMqtU4jioAowLLJTfJRjapnDCQQKVwrnugtakDLgEMo&#10;sNIa4oeJ+QyPXmtxwVDMK5bHHaXoukeSJ7niyxkKfHITqXmniDxbbMmGOk09e0H8uY1KmVanrTIX&#10;P5lZySX2ycoJeqWHlCG3AVY6H5YjFrvIj4u+VmCphJ5eUb8emH1rqpbocx+FIKR32hKP2Rh9De8x&#10;1yuQSxebSwhNB0x7zVFRlcgyCra2vFqEYWTyYAlkdtF0HvhVLJ1NcjaU+hg49MAu9cVTFEplKvLL&#10;AqlK/HDa0t+RGKCUiv7sRqSSK5K7G0rQgZLkwLzfW9XCgivbJfaWvHqN8tgLYvBvM/mEornlvSgy&#10;S21tQA5lQjTEl8tec/NnKsIfYdTXvhjw2A+/M/BHqh8x+Z/MLyyGGNt/Y5qb0HWmZceSaedTOZCS&#10;euNK8djlolaCEJLVeuOA8cWKWyz8Tscdx8MmDTOKVSzMxovfBKIB8++YeXJbJG2luXYKoNcUA336&#10;ZgZZ7KXoehabzcKVNdtsxHYjrmqy5WNvoPy1oqJwqPi/VgSQAHbMfjJTb2HToBFQjthfMOXTJwCG&#10;VRT8BtvhbNsMy8ULYon64fsp32yHa3qa26kcqbZsMcGFl6t5G8sSag6XEi1Ne+cC8y676hajbZl8&#10;NBX2d5R8vJZxKSor8s43quol2IJrkWEi9NhiCCgyOiRmOGmCIySaVExYbdceG2YCHmcKKnOveXbN&#10;nZQBgMS2B595n1GO2iZnPyzvnl/T2otcx5bLwviz8z/NUcPNQQZN9q9M6HBFwAGYs0B8pX2qG5mM&#10;pO3XBPTKTFnwuhueVDXFOPKhGY52sJATiG4VgGrtjCtMCplHPXbEiuFKNjl8N8RKE7DBdc0JnFJX&#10;p1x3HiKZRI2UJzA1AMTbByVMUWvviDMRkglGrArCh3GIMRkuIrSJitErQCmF04DZISLIBk+nxrFT&#10;bCC6g59csiWcXoGn3gipTtkfuLDlsRXJFmzmw1qgoD9+F02ljqFxibVPYtc23bAg0qvQUyd0pRR1&#10;2nU1x36KHhvg4mK39O9q7Y4aTUfZx4lWHXgD9rGPpJXqMI3QVyeYU2owrhfNpn8wyfCxTW211WI+&#10;LCK80utSowckhkVnqwf4Scj01m0Z6YbSyCK5WQbHAZQr1GNsSUQCD0ywTkUNnMH7YeFaapioftgp&#10;DVMUDY2ttEYuj06dMVtRZcEK+ClUGXBCPjSVB1wSrYlVAriobIqplQcWDeGISosmLK+NIUGXF0c/&#10;TiqGdPHBSSHvgVCSRDtgpJDgVBSRDDKGU03xHNUjvYRQ0GG8D0oRl8RaCwbU4gQQckNu/IAHLMfN&#10;oeUeYYOAJGHtu1KZeGJeI6/HUkYbw5O2yJt4/rMfAsW74ugoaZmxNi2x41rSCMso6k4K4givhlmO&#10;VFkHl2rhQrBuoO2KJmVSaeaaiQD74uPbAQxpjczha1xQYOFeFJpXriqioqcqmaWlsMXqNTNzFORz&#10;DzTrZi9L8r6AbiVarWpBHvhVe3aqKk/LNfOVMgH2N+W/kBpXSR0PxUotMguqaqE5b75iTlxMwLff&#10;HkLyAtsEJj8O2c31DWwDUmuUyZgPqDQ/KyxIPg3wsj1Ysak1GVErTJ30IcfhWgyV6XqIelNsMZFi&#10;Q8+8zeXVMbUArTwzomm3PIAE7Hpmw08nHyPiv82fL/pq0qL9mv6sW1d6xkL4dc32COzjx2fO/wCX&#10;UZXVg8g3DEDPP3m4FuRXfLjENxfqn+V0nGGMN4DPN/mEMXY++VyDAvpS1pxFPDIBNNJE3JdspukI&#10;vJj5c1eRiFbMrHJIQtzAsqkEZ0h72sYYnemSnkC0kEdlR8h2pyerUZjyyJKfQpxAphAln6jdMgZs&#10;UTWnXJzoWncmUEdcp5sgEtvrkQoXJ6Z6R8naUY1QU698vhHqk7PjH88POUdrbzAvQKDXO22kfBVT&#10;2yZ5WwHN+TPnHUv0lfvL/MxOGBagzHAstjF+B3oK4GecIKsaZcINfGj7PSprx1SJSW9sKbrVIoRV&#10;mFcnVIq3rHlX8rL/AFiQH0yE71GRO/8AMyoCoOAmmYg+ofJ35BxKySXEZYDc9q5ELvzEzt9rbMac&#10;08n0x5f/ACwtNPiCwQqtPbAia5U/Ccx5ArwsqfydGq/YptkhsdTD998huvCwHX/KqqpYjpk4028L&#10;U3wEsSHzR558qR8XATc98lkL8lrlcmYfNepWTQStHSgXFq5GlpKChUg5WKqqDfMcFqiVA6nFO2U9&#10;WYTBJKLTtjgPHJgM0rurkR15UGPC1y+IpDANW1MCu/sMexBoBscysUCN0PL9Wv8AlySvfGddsz4R&#10;pDzTU7wMxUY7LEsakeu3c5sCFOtDTNjSu506ZsNJEWi3fvljCRSeFDsRixHDcdcxpStaTTT7b1HG&#10;2IsxWoHWm+YGfJfNQH0F5E0DmyMBu2F1wwVa13zT5snEU0+2/IXl8QBWVRQU3yIX8ldhlQNsn1P5&#10;bsxEtaeGERi5muTtLPkuhEKA7DB9pZbg0yJNqx/V9dESEcqZKra09MU6ZbijxFhIvnfzr5vWNJBz&#10;3HfDdIug6fLNtp4U1F8YeffNjyO3BiWOMlXrTNlAUxLy60vRLMssnUsKjI1f1H3YlrL6z/Llo5Aj&#10;A7kjbOf6pIyVIyBF7LEvuLyTbxMqnam2QO9vihOUmBbgX0DpOnRSIKDbAUWq77nBuFKb3GgLIuyj&#10;bDW31gp0fbJGdMGMXvlGO5qZIVb5jDy38yyxH7VRlsZ0gxt55rP5T6dqoYTwKD8hkhtvNzgAOctj&#10;lUY3iXmP/nGjSb/k0MVD2I2ySWvmaJx8RFct8QFrlAh89+Z/+cW54m5WNSN+2H0OsQyjZsaBa6Ie&#10;F+YPyO1rSGJhtyyLtWhqcM47pZPsnISiA2RlTzC+8oajp7EXNu6hTQ1U4K9bb3ynw/k2cYSf6lJy&#10;4FDzrsPHP//T8QNJTYZlOwJfv5hdcLWpAxDW7Oiflbp63Go/WJlIVN+QzX66dCnJwR3S3VpTFauU&#10;pyIoAe9cOvzT1MXE/opLyp45iaOFlsylT0W2+rWqrxCE7kD3zlej27XF3FEgrVh0zcZJVFqgLKak&#10;0FTn0h8j2DaVoqX89ZIGULJEBX78817Yz8cyB83eaaFB86+Y7qPV9fGlRD07mImWKYmh27DFLqYQ&#10;s1qeSWsh5RBTUD2pmnxi/g54ZbDCZQt4oWS7T4Ji4oaeO2PtnS9HrVEMibOCOLMMEttkhbMr2TFF&#10;Bmhk3Qg8lU+GLR2p0/lFauRazbiRt+Le2Rvi96VklwL+kl0ga6h2Ma7Fl98L1vZPXMgYtewbE14h&#10;l+RyXDt5LaYNaRmERuvGymGwpXi3zGHX1q3v1JUc4p/tqw2RvmMq4S1mST/V59OoGbjJB9hgd3X5&#10;HEzai0jRdakEUkJ5QyBwVK+By4YjL6erVLKAhf00L2ZzoUZmjk+G4jKEMreIyD6t5x8vW9w0kl9C&#10;qMvGWJNvpHbNji7OnIci0S1IDILHT9Y9D0WtyJUPKKV2B+g98j91+YXlS1iEEN8SiHlGwFfoOZI7&#10;Kne4avzY70db6brkr/WLmOFWccZF5fiM3/K2/KR/0qK6eGd14ShPst70yEuypDo2jVAodPLetpW3&#10;meC4t1bnCZPtJ7VHbELLzz5WvYmsl1aIgnlEZlIZG+eRloTHozGoCMmg1iKVbpbVSwHGRY5BxYew&#10;OSgavpk0aX9pfQTXa/C9HHFl+RyH5Q9Ay8dLk+veq9jcW0iWbjkhA3VvmMXXSbaUH05Ekt7j4kAO&#10;yP8AMZCWMtgyheuuzRnjNE6TW2zVFeSYp9Tv5Ih6jSJd2m3HYrIn8dsqOCj5FJyBsazpySAR8Gtr&#10;o7N0KP8AwwytoLXT7eS5nmiSwn/vIw1GVh7ZE4ZE+a+MAll1qk17dJZ2tvKb+3P7uR1PBlPvhj5d&#10;OnebgE01xHd2rExvxrzUdiRmNq4S0436sxktQ1e5v/LMn1jUF9WxuVCyKGp6bHuK51L9ExWtr6/o&#10;0Eq8ZXXbi3jTNBPUWatuEWNW13NeXXpetyMTc4Ub9tfCoyD60IXj/RVxKj6hbjnBK44/D4V6HL8G&#10;Qncck8LN9Nt5IZf0lBG8dlcfDPCp5Dl4+2RWOe0kc3Sj1kk+C5UUYK3SuZ8JbUghNri2ueP1YH0z&#10;GeUDVIJHhlroqiN7KZleaP8Ae2hT4T40OW+L+1iUI2puZI72NWjhY+ncq+4HauR2+UJ/uWmI9Jz6&#10;N1b07+Jpl0D0CE2gLMx05a81Hq28x6EeG+GNnYXsMDaFbsyWhPr2kiGvvTfATxb/ADYGYCW3V7YC&#10;b9MTBDPGPRuUYUIr3y9P+sTzJqVmiR3cVY7xJDxZ16V98nPT2K+TA5gp3t9a2kZsbp3ltpqPbSIC&#10;4U9aVHTG6pKljWxaeJLeU84Z2YH0260OWY9LKXRfHDdjefXV+vpDKbiIFZYQCvNelRXri0+sWlqI&#10;NTt723m1NBxnWN9nTxp44nRE7EGlGYFB2S3F08+lz2s0WnN8UJdd1b59aYS31xpV7HLZzX9vKs/7&#10;yEM4DRSeH35KGjI3A5IOUJpDe3sLrILSVGiIjloKiRPEYtBLfpbw6teMJZoKRPHC4YSR9OmSnpeg&#10;YeMsN3YtO+lxKYkmBkV5EK8H+ZyZ21rDEjWM5UaVfjnFHQq8cnbf55iz08qvqGYyBiMutNcTC7gD&#10;DU9OIjmcEMkkZ6n7sJZbe71BOSK1vfads8bAFpYvGo67ZE1HnyP3sxIFk1veW1swKMJrG/3SRT8M&#10;cnh7b4dWKWkcRhDiPSb+gEhNGjl7ih6b5i5JEnzH3MkHdG5YicL6mp2RJMf7Lx9tx12xhBtpOUEd&#10;dRsf+PiQUMsXz74Njz5FVdV9cEzSUsLtQBAm/pSf7eF6X9rbyPLphklsdQrzkO6wzH2PTfLRG9j0&#10;VUa1up40F/wS9sySqKd5Yh/UYDguL+e44z8brXbA8kYAorw+HgdsZUBtsD96on6rZwWxC1h0u8BD&#10;qdykh7+2+Cddura2Zb3UAbiw1L4JIEAZIJelTTplWO5bDmPtSFum27spsoKxXVkQEmYUMsfX6cJG&#10;S+hb0ZJAbuxXlBDCaerD1ofHbLQR8/vZUnA+rSKZlT9xcsRIzfsP0r7YZT69plrbR3zFbbS71hHc&#10;26rRkk8TT3x4CT3kdVSmLTbt5GhkBkv7T4redjVWQ/s4YS64DF+i71vqrWo9W0njoWlj8KdchGG/&#10;Fz7wlQXSSkzX9qouFujwuIn+zGw7jCeAWkyvr+l/uNKvP3V1KwoySdOVD0y4XyPPp7mslFSTOhGl&#10;XZEmo24M0Ea9HQdsMbfR7zg1vaUfVLL97aX0w5CWLwB+WVmfyPMIQM+q2y+nNcfDY3VIri2TYxyH&#10;uRhPFpoQvrWkqbm3v6x6gGaqwS/zBTk+ex2rl5oTR75UkGl3rejcQEPakf7tjA2H8DiMReUjTmIu&#10;/MGm/vLOQgqrx9eNehyQFb9CytufjDS8WkOm3QIuFA+IOdgfbHl7ZnGv3scl5Ben07uzT4o4ZOlS&#10;O2MY16Rt3FFqbrcEHSoJFt5YApt52O8idxhjFZXEsq6Zc3A/SNqPVsLeElecfZTgJB36dSt0hZby&#10;C2j+vxw/6FcEpdyv+ww25UwbqFvHcIL6+b6vp10PRvbGNasH6cqr0yrio+Y5FKnYmRP9x9v+/uoA&#10;ZLa6c7Mh7b5E9RN8KeXJgLNbU89PkQ/vJk/lJy+EtrG/eminFjFbO76up9X16JcoTVEYdTTJZHcL&#10;penLqNyq2Gk3f7q9Qj956h25ZTKRma5kckhJHgS9vTbBjc6ja1mtXrSPif2ScIL2Cfmnl/Rnaymt&#10;wJ7W/k+IzJ14jvkeIcz15hkE8gYSI99fUmWSkU1uu6xt3Jw2m1lI4kvNDUyWtyPR1KdyVMUnTmFO&#10;UjGTtL4M1BLN3f0NR4iWBjJaRpT4kHYkdcX0SyisRNYxP9d1i2Hq2t/OPhKHegPfL+P4A8wwISvV&#10;2muvQuJy0OlzViubaMfHyPQ7dMARaxFHcnWbPlqX1pvSvY1P7qBv5qHDLHYrl3ebElHfo9zENMf/&#10;AEVYKNbOD8cgHY4H1vS3LL9ZmOo63AfXsI4dkKdeJPQ4wnQ7h1YqunXglUvbw/VrBuSTtJs4fpUD&#10;DQ6nYy6YNX8xoZYbthBPpsIqI5PE0yIibqPwKQEte0u/rZ0vTB6UsCiRL2X4i6nqowsu2vYyuhTP&#10;9Xubb97Y2tt9uaL+VvoywAVfzLJHwGzZ31WILJDMStzLIfhR12qAem+Gcclr9UN3q6DT9Avl9G4t&#10;kWkqTeJp4nMaUd6G5HJmDahJ9YLehYsLrVbcepFLJsjRt2r8sK7nTbi2HCyrpcWngPBM9DNdQjsO&#10;5qMnHIL77+xbR8dzHcKBP/phuGCSIm8cLgd/CmFcs0DWkmpaWo03y/qQK3U820qynaqg9K5ZE71L&#10;cjkxKsqsrrBdP9Y1C2BeNE+EFT0r2yKadpV88wXTWMNzpnxR6lddZoe4Xx2zN2rfr0DGkfdXUKxh&#10;LlC6zkI0KAHix8adMnFlf220/lhPWtr8lbi/n+zBL3Ir03yicL+rp0HVkkkiTuOGrMEktiXitoDv&#10;JGOgPjhrYS6lpkNx9RX9K+YLEAC+m2iaI9QOxyoxEvId3VjaV3sVtfegl7ILPS7sU+qqtJPV7Ekd&#10;MUsr20u3SG2V9Ql1Vv3jjeC2lXsfDfBK+Z2r5leJWuYZ7X4ncWsVlXiAayzxgYS6tam61ERX8ov/&#10;ADHpooLS3NImi/yh0O2WQlQsbA9VJRdhPDHaiW0BtdMuQW9WU0cO3hXxxH6lZC5/R+ruZ7W8YG1s&#10;rYfBDKN6MR03yYl3ftQrTzXSQ/WrILHLb0E1xON3jHUjDbULqWz46hrh9K8shwk0y13aaM7At9GQ&#10;iOLlyPVUstVWZWt9IJmtrkGWO+l3WN/av4UxDWyTFFp2pXK6VoF6FaxtoNp/U68SR498MY77CyOZ&#10;QW9MChpbqBTe6vBSO4mk+FCPEdvuwG9/ctE+oz/7i7W2/dXkQFZ7iMbV233yccQBrn3dyUe8MXJY&#10;E/0yWUtLbu28cTeFfDAtrqF06jSNIC6ToE45WV/NvMzHcqK775M4wee56hClLbornUL2t7qcSqs1&#10;vE3wCvfidtvfDTRJHCy6rpKJZwxsYtTvbkUkkUbFl/XkJgDY/AKh9WEbOlrqBa5mf95Z20QIVSOg&#10;Yjb78OrH6m3Cz8oOHkVTLb6xebgE9VWuY+QH+L/ShUBIbxoWvfM6cUYCOTTrX4qiuzNTIjd+jLM+&#10;saArapeyy+jqdxNURRcerqDtl+MbUdu4Kn1vJJbj6jfBLS2Cg2kMTfvGA/ZOL6TpiS6kNJtQdX1a&#10;3BuLe9m2t4wf2R22yyUqFnYdR1Sg9Q1D07P6/qFbCxk+CSBFBmYnYbjpXJBfeadNhZ7iWafVridx&#10;ay2cP9xA/dm7UBzHOCR2AAHf1TxJfZ6VeH04bWKOwghpIlywDTSKf2fGtOtcQ1qyjvZLdNXk/SGu&#10;2aGSysrXZCh6BiNjQYIDgutgevVbVbC89IyXGmxfVNMkdvrNzctRuQ2qoPicHatFaS2Vvaa9ya2v&#10;uMf6Nsx/dS9auV6b9cgLs106lmCp2ckjXM8mnIFmt6E390NpIj2TEbvy7LZxQnWblbY2RLR6fa7y&#10;XEZ6Ke/TrgGWzQHPr0DMFEwa1HeSu2ixvMs9fUu5to4mA6ivb5YK1WUQ28iXzromgyonpQQ/37SH&#10;ehpuCTlcdzY3Pf0Tsssoj6iMn+5PVEJEk0m0arXqO2JWXmqVrANOo0i3hDRzxPvczx9A22+/XJ8G&#10;987+QTzW3Hl2GW7MsitfzM3qQFqejAw7AdMM9Elkt7FrGxuv0doD/vIbqVqyyOdyoB8ctGQiV8z3&#10;MeEJF5h0uxvL2LUL+yXUtbjHAwIP3ca/zHDdNRtfMYje2soV0yyfje3V2oqQvda+OZEdVLFzO55A&#10;NMsILDZ/K1z5dNx6+pXLapeoxsLO0ZgiE/sn5eJyDecPyu8l/mVffVYrMww8OYvV+FW+WbDTds5M&#10;Q3PwcPLoxLmmeh6x5w8l6QLrzFLHqF0X4izFTKvzbOCal/ziVpuqvcTeVdRLWluSrs4oAw7VzcYf&#10;aKq4uZcOXZg6M6/5WaNNW1h8zWMtreXQqkUZEhp40G+cm13/AJxv8z6DF6lpbG6i/mi3GbjD21Cf&#10;Vol2cRyZVY+edDv3+rxXkaTDrHIeDj6GpnCdY8s6rpsjw3ltLHwPxVUgZs4ayM3DyacxZUrq4DIQ&#10;QehGE0UbRUahoMyBMSccxIXYbWfmy806VZrKaRHi3FGNMhKDEzIWuiuCrgEHYg52DQ/+cj/Memwu&#10;t/It0xoE9QVAyo4L5L4xYXf/AJd6BqDeo1mkT1qWh/dkn3K0yVJ+c3lrzN6Vp5q0aBpHP76ZFAoP&#10;kMgcZDbDIDzah8rX2msx0jU51iC0SGekqg/M74US6L+XPme7dNPun09KfBzHw1xjKQbajJN1l1az&#10;tkM8cd1cA/H6R4CniK47W/8AnHiaayF/5Vvob0H7KhqFvlg/MkFhPDfJLrfznbGc2WowzWkoFT6q&#10;/DT/AFhtnKdU/KvzFox43dlKPcCo/DMqGcFpliIZHa6naXo5Wk8cg/yWByIXljNZVjuY2UjrUZcM&#10;rUYo7CgFa0yYyWxp2GELrWmWxkjhdjriU8eK4bYkOwuij5NyfoMbQIuwTPOigKp3GAls5OxJHJ64&#10;A1l2Lq+TQHY/kTvhS7MdtzirsFRNXdjTAStux/qA7DCCi3YjI4XEot2JI5qciCoLsp5X6KK4WVuw&#10;QGIHHoTklLsQmtElWr7nImNop2EU2mcW5R7ZVLGm6dib3WoWxC2chDDKjhZGbsMLHV/MVtKLmKQH&#10;xByJ04R4hDs6h5c/NrWba7jg1GBVthQM3c5Rk0wbI6g9VKSFZAQw657H8m/mV5fvhHG1yiSGgoxo&#10;ScwcukLmRyW8n82+VdRnV5NNAkB3pXfPQGm6laXCqbWVHr4GuazLhLPifN+t6RqtmztfW8iKD1IO&#10;HvrDxzF8EpBDFgx6EH7sf6opWuVHEkFFREnYZhIGGVSgQyR6eHfGk5FKMVe4xhOClRS7bZWJCr+V&#10;NscEqcAVSkn4jbBkMGNoSK81CgNThnFABucnEKwTV9XBBAO2GUEdTXoMyYxpBeO+YtZVQxLbmoGG&#10;sY75kQixL588zajzrwPWuCOdNl3GZkMVjdDw3VbsrJxU/PELheWx38ThlhsbKyfyV5tk064VJGHC&#10;oyOX2niTelcxDjLMF9meTPzJWPgWkFTTvkOv9DEhPw5V4TIF9Q+XfzQRVX96CD+GQu+8qq5JK028&#10;MiQQyEntmi/mRFKo/eA+FDkQvfKSruFrjZRb0Sw85pOB8QpkKv8AyzStFpjaKZna6wkwBBG+Qq98&#10;tmp+HCJIMU4S5V+hyL3XlypNVpkrYmKuHB74SS+XSDuDjbHhXVwE/l49lwrwurgZvLzjfjthtHC7&#10;A0ugOOgwWjhdhZLo7DqMVp2FM2lkdBgNlDsKZdPI2pjdKQ7C97QjCJMadgYwleoyVq7GcMCuywMI&#10;KuxUDJIdiwWmBLsWUZGkuwXHkSFdhxaDvkGQdk20bdgRkZM3Z2XQK1UZGIZxQV39g527QjUKvfLo&#10;CmTxvzcaBiemdW03YLmTENRfH/nn42dRtvkxtOlDkkB8t+aT8R9zTBYABoMyoGxaXiGsFl5V7YMQ&#10;ZJIebahcFa1NBiwP8m+TEO/ZLC7yYlqJvjy23vkTsgl1raPcMABWuA57pYVq5ocxsuToExL2v8v/&#10;AMtptVnSWSMlK1rTIHrGuCKtWzCy5WcQ/RP8q/yiSBY5GhFdqEjOOa95uCE0fNfORbIvuLyv5Ehs&#10;41LoBt4Zza883EmpbKwpIekQ6TDEKKv4Y21818iFLYLphxLpdLicH4fwycaR5i3HxZZE2nmxPWvL&#10;SToaL2zqmja1zpvt1zIgaYkPnHz55JS5jccd9+gzotpqKyqDUZZwsCHx95h8oT2crjiSK4eRSAqC&#10;DXMXJzQxH6k0ICEH6cU512OVnZW0t96Y8HKyqLWAnfY0yiAcRKlVDBXcinyxFssBTyVBb8dutcbg&#10;MkIyC3IIJGwxN3oKZWqeW0AYgnfCW8uuAqcyIRpLMNG0n63IFI2yAatqrgGjbZfGKafQflbyvCnG&#10;qCu29M5hrOt+mGbnmRjCvddG8vKQvwUAzkGs+bZORQNt0zKEWBL0Sz0mC3X4V38cj8fmjkeJbbEx&#10;RxJgbZeoGH9jrIlIIbbKzDuTGVqEtsKEUyf6ZqPLauY2SDMMevbMAGoyb2NxyA3yiQZsJv7YKTQY&#10;bmSoymSQlUUVGrgCd698ilObeP2wukNdsglOox3xECu2SpV7SBQa9sM7a25AHJISW8vOJJNKUyT2&#10;VnWhyVMSXn2sauFrQ/TkwsbQCh7eGSEbYPEvNHmERK/xDbJNbWxUb9e+Z2PGGJL5Y85+b+RdOX44&#10;bR/DQLuMzIYOpRzfLnmjzMZ3Kxnff5YuMyAKZPK7m4aZzI+5yqUPLJ3tSUIWJNelcTqSa0y8RoUx&#10;KAmmqfvGKqtemAmubBJJpORouLKg+nKZz2ZgNxRVPw7nF1TsOuYOXLTOmX6TZFyHAJIxxouw7ZrM&#10;uQlXuflXSvgEhXfE5NjWuYBlbB7TpNn6QVqb4BdvHJCNqzKNxEKd8ATMVHzzJxwtUQs9BTqTkZ1f&#10;UBboSOvTM/DAMKtnXlDy9Jq9yrMPgBBGcH80a6X5Ip36HM2ApSKfcnkbypHZxo7KOlRnDNZ1FmJF&#10;csu2Je22tusagKKZDJHMhqcDUUf0wdZ2ZlYbHLI7sohTdqZ0nQdGZ2UUxZgWxvV9US1jLMQKZ37y&#10;v5d4gORlU51s2DYPk/8AM38w47VWVXoQc7HY2Yt0Cgb5hyNseb4Q81eZ31a4kl5VBbrXDRFplM2Q&#10;DDknLEnHFcrSjormlKZanbie2Uzh1VOba8GyE7Uy6V3yo7KnMdyANjibLiqZ29zTYd8S40ORluqb&#10;281d64xxTKkp7BLsAcDtjSCE7hfpgZzhATSaQnAz+GSCpnBua4DfClOoT4YEkAOSCQm9u7Ch7YBe&#10;IE5IllaeW87ilDTA7xA7HI2i02iuG7nEDAPDDxIRguiMtbXkcIK2pTahwFcFJY16DJA2hIrvXhEN&#10;23wU2migqN8thugsZk82+i+zbHAc2j1Gwrl1otHWPnZedC9DXxwhudHK1NOmCQ4k29C0rzgrFRyr&#10;XIveaUGrUUyoxKvTNN8xI1PiByOXGksK0FcAUMut9WRwDXCiWwZe1MQVATVLxW3qDgJ7ZhUgZO2S&#10;IWZT3xDgw7YlSqhge+WKjBTF2Kq2NIWH3xdXw0qky4KRsCodl74KQk4EqDDBCnIlVIqMVB74FU2H&#10;bFgfDJKhiMXU0wKoOK4upwKh3XBcbd8CEFKvY4Pjf8clGNpSa7FBTDi2etMuirCNWiopIySWzVp4&#10;5ZAU0yFPJdfUEEHJDbGtK5bFrLxHzFGVJ4b4cRHpkwzjyePa0h3B74LqDX55k4xy9za8e1pAOe24&#10;OC499stBpk8f1iMryZh3xyihoMzImwl5lqQ479t8EKKYVYZcTFjxGOyJNKg0QyNxxfam/TMDLk4U&#10;FmWhaK91IoCkmoA28cKLu8CAhegGYM51uxAfZn5aflpJcmGW4jIaoptkF1bVxGp336Zr5y4i2CL9&#10;Dfy7/LwWyRqY6dCajfOT6xrXXf55CUmx9ZeW/K6wKKrTOb3uqlmqDlMpWxJeo2tikK0pviVvqJJr&#10;XIEKrvACKUyfaNqG61ORjHdLD9dsVkiao7HOr6Xc1APhmy006aMgfIv5l6CJkdSu9DtkmuyJo9tx&#10;TN1gyOIRu+ONP0f9EaozFdjJXOMeaLP1OXEUzNbH35+V+rBYUDnwoM8/eYNMJLEDBIWgjd9UaXeC&#10;WMb5zi608moIzHlFU9DA4P0uzMDCmMbCVrkUpktLsy0wqhAADXARtjI2QmpVg4Aw2sdKLGpGV0So&#10;CGuLpYxuc6p5a0EsysRtl0RbN5J5382R6fA45itD3z0N5f0sW0amnbLJERQRb8t/zu/MCTV5pbOA&#10;1+KhNclZKxCuVGdsSafMtrpMupS0VS7YU32rRQjdt/DIRnXJjuXtHlL8mL3WCrXKFENN8gepeZzu&#10;qnpmQMoDMRfVvlD8hLOzEcksXJh3OQm9193qeX0ZXLIyqn0foX5eW1kAqRL08MjF1rBbocpJtFvS&#10;9P8ALcUIHw9PAYTPfsx65GlDJE09VA2pgi2uWYiuAhlaGurVVByaaVMQRvTKyFeda/aoyNUVzpmk&#10;yEkVyosS+afPFqvpudiaZP7RiV32yEgFD468zxqk7BN1rgzEM4sKcVNKbY9FruchOVKVSOGvyx9M&#10;hxKIqwjUbHH9OuCMbSBSGuZxEtK7DHDLowpNsM1G/wDUrvtiqmg3zIhjtDzPXNRC1ocTO5zY4oUF&#10;Ly7VNUqWodzjhlqGGSzMxJ8c2FUOGNanrmwKvJB65WTDOK0tT6MvCyQ7Sd8Uj6muVZeSuh+NqU3y&#10;2NNyflmFllWyh6d5X0ozMnFa1IwFISNzsc1eoyqX2J+X/lkEICtCCDXCS8n2pXNad1D6+8saVwoO&#10;PQDI1PV2whL2KyAgjAxSC35GtMSUIe/1IRKQDvkks7Og5NjHfZBLxrzV5kEXIK9Nj1w0RKbntm00&#10;+Lowl3Pk3zz5oarsXqtDTF1GbSMKQYvmbVdVe/lMj9K411B65MGlpDQTlSGHjhFqFtsaZZGVtUx0&#10;fRX5eeYhC0cbtRfxrkA1Oz5AimTItprd91eRPM4UIGYds5tqunEg8RvgMG4F9VeWvMSOFLEcSMiU&#10;9jIh2rg4EvR7bVYpQNxvgTlLH45WYAqmavFJ0OLpfyL1ys4qSDSm9lG/YYPg1Ur3yBiQyS640ZJO&#10;gGGkOriu5yPJB3Sa58uh148dsOLbWmBqr4fFphTE9R8lQT/3kKsflh9a+YpgRxNfpy0ZqRTzfW/y&#10;j0y+RvXgQA9aqDkuj15/qzmvxbH365A6je2NPCbn8hdL/TNtILdeHJ67duJz/9TwnypmWXPL9/MS&#10;afj9oZEmkOz0D+V08FtZS3Uq8XptXoc0uunxGg5uIbMb8wW8t16MMX2eVWp2zkPna8F1fuyeJzK0&#10;UNracpZBEnpoqeAphl+XOmS3upxugJRSK5ZrsvhwLZpocSjeyiKB3Y02NPnn0z8vsml6SstgA8Mi&#10;8Zgx+z70OeT9o5PEyG/g9FihT5XvdPk1bWfS1esVzE/O3ZB9oA+IyKvEZmNkEEimrRzEfZyED1+x&#10;tIekvL9XX648hjdfhlhB+18sdb3C2TepKommQhXA3WmWnHaOSCuVlv0EULejA68kr8LVwVcR2bgR&#10;3Tq1vO1URTTifnlJBB2RxLLK5vSDJbxNHc244yO4DchjNR0mMW63l3MqrCDRWG5HzGOHikaDVPJT&#10;rTzAVujp9rbSSGcgl0+yp9wemebPO/5zw+XWktfLXwV+GRDuK502h7IOQep1efV8PJ6Na+Vluwtx&#10;r5E86GsbCq8R4GnXPNOs/mlq+rsyzzMEPRammdPp+y4x6OsyawyZXBaQ2wpBGqfIAZAri7e8cySM&#10;ST3qc2UNLEOLLLaIxeyt5buZLVCTzNMnLDEBMJ2XZ7L/AC0/5xkh8xwpf30rBGofbOP7Y7Ujptg7&#10;fT4reNedvzjsPKNw2mrE1xdL1QGmegJv+cPPKl5b8ZvUWRRQyxsRT6M5A+0ZvanYDTgvKj/zkTqp&#10;ufSj05GjbdVqa0+ec41r/nCOVUY+VdYdWH2UlrQ/SMycXtLH+IMZaXuZRpv/ADkbYFlj17T7i2r1&#10;eOjqvz6HOIeZ/wAkfzN/L5GmhE9zbKdzC5bp3pm50vauDPsCPi0TxzjyesaH+YflrzKaaXfQvIR9&#10;l/hb5fFTOVyfmL5qsG+r3dzPHImxV6gj2Nc3mHTY57gBxJ5phl31C1cf3MZB3+yPvyOaj521fUA3&#10;r3L/ABdQCd82OLQwA5OOc5RKxqmyACngM95/84gx3MyGedPVXuCd6e2cV7VwEIO20MyXz3/zkHdJ&#10;FpcMBm9GR2+FuxI7HPpDL5Zh1O2eJFFHQ0BHf3zyPLqOAu6i+W/L3nK60m4ie5Y/u3FWViQF9s8l&#10;ebtLSylkh1mMi8s6ugiNSy16Ed832iziX09Wx9qaLdyXcMV7pLhrO7A5l+gPiM59p0+nGdr+1QQ2&#10;V2PTnU/CVY98229V1YEp1ewXno/V2YyXUH7yJhuGA7YpKt7bu+jW44vGfUtbiShDL1pXL4R4t/mw&#10;JQJmspIxq89SHHC4hXbix78cges+dNC8utJqmoOBfsClxbhqq58QO2bbTdnzy7Dk4ebUiKPTTb+6&#10;AskYCzWjwzkUdR4e+cI8w/8AORtyitZ6JEI7da+mD9pfkc6PS9g1vJ1GbtDfZNYfKdkshuroGWdx&#10;RyejfMZxm9/NDXNXla4uLqQE+Bp+rN3i7LhEcnAOslJP4bSG3QQwxqqL0AGwyO3HmjUbkmN7mRg3&#10;YsTl/wCQiOijOSVcADpnavyd/LzVPNd+stws31V/hLCuwOaDtfNDTx3p2ekjKSS69rlvoVq93cuo&#10;ZVJVSaFjndPOv/OHeqCN9S8r37NPxLrDIT8XsD45yun9oMZlUvm5mXSk8nm2k/nPpN6wTUI5LYFu&#10;Bciqg+/cDPFd/P5m8mXsmnXs9zbXMLFWQuwoRncaWEMwsUXS5Zygd3rqNDdIs0fGSNxVWFCCDk50&#10;T8+fM2mqkVxc/WY491WZQ1CPA9cuy9kwn0RHWyHNKJ/LOm3DPKYFSSQUZk+Eke9M9J+Tv+cnNC1K&#10;6t7vzrZNDeRgJ9Ytzsw/yl75z+s9nzVR+1zMWvHV5Xq/5X6vY2VzpvknUljtp2L/AFa8Xmqk7ng4&#10;3X7s9LeXtF0H8xY7m88u6jBdWs37wW5YBkfsQOozmNZpcmmriB97s8WqEnl2ufmzqn5ZtZab5y0i&#10;5glQiL69AvqQyJ7kV/HENV8uazp8K6vqdvI0lhRQkJqJY/8AazWeKAa73LBt6boHnLy55hZtP8v3&#10;kRW9Bc89njcj3wg9NZpg1wsUeg6j0jpxZJfcjoa5bHLttzCaZI0EkMYWF5JNXsRu53Dp32PUUwwh&#10;F1Yxtutvc6eduShzND+vpmPKQkfeq2SO2u3AIM1tfj4iCQIpR+rfI/PpFkkp1rS5Fg0bVPhnPI/u&#10;5e5Cnpl8ZnkeY+5mEbaX86o2mXkZl1SzHKPb+8Ttv3wTLYSJELXSHD6hZfF9YlG8kXenjthBvc8j&#10;0VqO8UMJ9RBS0u6J6KbhJPfwyIafoloLo6hb1ubC/JSdyarDKe5B6b5kmZArlX2oTe4v5fTa2b91&#10;dwfGid5EXwwVqOiMJP0XEPreuaf+8tpaEI0fWngcOKYO52BQZIKLVFMaarIVt9OuQVmRvtLIdq4Y&#10;22uQ6PD9b1NPWsr8enPbEDhFL0qR88vOmlk5cx1aZ5QEqvdMfVZFtrFzBeWLK8NwCeUkZ3IrhxPq&#10;P1bS49Q1C5toZrP4rZI5QA6eBGMdEZSqju0nP3pHHKsmrPptha3EttegrdSyRmkbjuCchum+atN8&#10;w3s0r6paWmm3S8bmzJCsGHcEZkHs2cByJPexGpF80/1OG60S1ijgspb69tf7idQDt4GpxSN4tUtz&#10;Y2N/bWz6c5e2mWVSZk/lPffGWjlE2Rd82f5gKkuoNZSx3U9pPKl8FSePjUQt406UwTpF2ect/prx&#10;WekXo9K+B+0snTkMqyaWQ2O56Mxlt2prHWO0u43udStKz2tAQGXwrmshfrJJpFiwju7KstrfTAH1&#10;o+tAcpyQrc9eYZcdqs89nNEL65Vnt7rjDPbJuI3PUkD8cV0zzNBazPrukQCa1uv3WpvK20T9OQU5&#10;Vk097H3hmJXyavdGa6ij0y9lMctu/qWYj25qvRSR18MQv57m9ZtItV+s6nBSexvpR+7K9eIPtgjC&#10;t+nUMrRcAhtx9e2htpF4XFuOoY7Vw4sbOK8kXWb92vnuB6V5Cp5QwyD9qh6ZVO4iht3JBQk072/L&#10;TLcC1EVHt2P25V6kDG61YTyKlk6fXNd039/YNBsjJ2U02OVDv5A82S/T7qIV1KM+hpt1yW4WbZxJ&#10;0qMTj1yKOFPMPmWAMLv/AEe80+FahH6cjTD4Z+kdORZg2ufT5WH6J0pzE8AEsF055VBO6++GsYju&#10;7V/LvmELbzRH1tLWBuLyoNwhPfADR4h8UEJfcLPa3Sa1orCW3mPp3xk3VCP2gO1MjC6VJDy1iWP9&#10;H6Bdgw3tsB+9D9OW2ZXGOQ59GshM2vBKw02J1utUgUywSMKIQffDS1MttaNodqVsEtCJbO4YhpZ4&#10;+pUV3yuW5vnfPyVDPEj3S6nMHuTPSGeBT+7jYdzhfPeQGFNV8uQ/V9OvmMWoSzbNG/TmoPTCIG6l&#10;05KioUk9RrLVXWa8tiZbZI6jknYHxwGn171P0d5dUy6vYD1INUuf92RncgHvlv0/VyPRbLUi20kD&#10;XOrH07S5AjltFFQrnuafjg+z1uK0DXVtCdSXUn4Xskv93bTD9oA9q5VOF+VcvNPEsudLknaOAyNa&#10;CyPKBYj8UsYH2ThdfyXF9efVSx1LzNpw9Szc1WAxeHgdsjECu4Hn3ptHQxwW0IlhVbXTbgH1loQ4&#10;dtq47U9Us770ri6h/SSXzCK4tY/7m1mHc9tjjCBA7q5d5C3a63tpoa2cZ+ri3p6czEM8qd/fA2ra&#10;bcXKi18wyGfV9OHq2Vta/CjxfytTY7Zfjl1HI8771U7W4iib61pgVLK4ZhPLIaEP0BFcHQpbX0Ec&#10;utEx6Vf0jOmW43jm8WK9MkbHLmOp7kEoWVriKZ4LJAby3UN9bn6Mh6geOGF5bXjWDWerObGXTWLQ&#10;2ds1XnhHY9zXKRIA7b3180KFvLAt2t5YIbqO8/vLh/sxOPAHp9GCdHsLh7L0bdI9L8s6mm6dLhZv&#10;n1FcjKdnvI+SgIK/e2F2twwa91uxUlTQhODdfbphWLfUNMieSxRdMnsKrLNMA091AOpHc7ZbACXP&#10;e/kCqZyXFneukcxa8huiCiKKxQuPHw3wNomqJbq9voUC2mjaiCw1K4PxpMfAN0y3Jj7+Y6DuVS1K&#10;yN1IlzqEjXF5agk2cJojqf5h3wWVkgU6zoIEur2f7q9vbsU5xd2UHrkR3HkeQDG1jRrKw03VuKWN&#10;xxNvbwbcWG5DEYHitbIW6WGhMdRnvg08Op3G8drKf2RXph3uztXTvQ16920jXmo1s4LUsjWcVGad&#10;B0Y03wmguX0JJdZAbW/Mtmpivif7kR/zAHY0y+IEtuQ6MTKkTdW7aiE0+RhYaXMFMHA8ZWfrT2wm&#10;0vzB+m4VWeF9Tnu3aWw+GkMDjttsKZdOPDy2HXvQJ2mlzpqWbrLazLbRIP8ASO7yLTueuSe99eNY&#10;tf13lqeqx8be60u12hUNtyYDbbMUfzRsO882Y2Si36Ppumg2lm684rx2qzMdyFB3wb5h0yTVOGg6&#10;s1ApW402ysRxBoK8XK5VGhuPiSyq1umXEFqr6paA0DGO8ubliDt3FcdeVt/R1DXpDaWjIIbzSbUV&#10;Yk7Bmpv9OCE+LYb9xVuJDIrxaQvrzgGWC9uPiSrb0BxW80wwltGvbhdN0sUlsIrdv38qgV4mm++W&#10;ifUCz17lJpD2976qi/tIvrl/X07l5PhjjI6nfag9sAXMCraJckJoegXPJLxCK3MjHYHxFcPXvI5d&#10;zFEQzt6skaMdS1KIc4mpxiUHsCNtsfayXkXHStHA0m1sQHjv5t5riIbkKTvuMEqO53vp3La2a3hk&#10;53Oocr6S5KxtarQxRP7jtv3w80vX0vUuL/yjCLXS7mqXOoXO0iSdCyg+JyuePpLn3BlxWlN3phBg&#10;h8xzm5vYCWt7O3qqMnZWp1oPHBOjpcIXm8sL9Z1OwA+sapfD4GjPXhX2zHygH6uR6BmJKupSwMqW&#10;nmJxDaXdFhsLf7XLr8XHCCDUoLu7mttBgfVFvGZzfzGsME468a9gcl4dCztXTqyEk6eJooopr2X6&#10;osAIFtEQWkj6AHvXHQaMsUw1hSNU8xWoEdzJLUQqp7gdCAMJybVyBZg0vNw0qm1lpZ6bKB6PD+8Y&#10;9ae2AtThhu54tPnlbVrmcmW0ij2hgcdjTamX4xQvl396kr7eYwrJcGNbKCL4ZZJBV5FA6jDm01Ex&#10;IYtaJvtTFIptNtv7sAnZmp4DI5IXy2HeUcSWSwtIyvpwW1s/7xb6Whc+IWu++SK8tD6MVvr8ioIn&#10;9Sxs7U0ZqfstTMQWDt8SqAtrlZZZLjQYy3M8Lu6uBsPErXIb5l80SW0S3uucrPSXYRtpluP3rOTQ&#10;Fiu+ZmHH/N3Peuya6dokMb+pZUub9Fqt9OOQVT2X+zJjD5unTTY7C+P6NghIeCBDzmmjG9Kdd8Fc&#10;MrG5+xeAMOm8i2M2qz6xGn6Qu7hCkssg4xQt/MPlhhfz6RrUUd55mtLe10eRafvVHrM56A98yMOt&#10;njNRNn7GmeAFjkXlrVtCWa28sX9zd60DUVY/V0QntXbOYXX5OeUPO5nZrI6VHDVUZjxMg/mUdxm4&#10;h21LHW9uBl0Qknd15u8z+T4LeO5Ka5cTEBxCnH0yexI2zjeu/wDOHimL69oOooLdyTyn+En5ZsMf&#10;tEORcOfZ3cyHTvzctZZzpuqWdxDeqAWSNfUAr4kZ5p82/kx5h8uytaxW7ToDQPGKg5uMHasJuHk7&#10;PlF6ja6hb3kYmgkBUivWh+kZA9Q8laz5fdDqltJC0i8gGB6ZmjWRlyaTpZR5hFRyJKOUTBh0qDXI&#10;9IZIZQhUhjlwmJNMoEL8k9p5v1rSSi2FzJHx6UY0H0YnECx45RWPEkgpIoYHxFc6T5e/O/zHpBJv&#10;Lj6wD+zMOX68iMNMxmPVJb7y1p2oLwngVfAx/AfvFMm7/m/oHmCExeaNHikZvtSRgKfnhlAjk2Ry&#10;A7FAw+XbmwcNpt/MsQFBFL+8X8d8BReV/wAutcIksLx7aWTojnZTlXFIMxCJR5n1OGokhjlUd0ah&#10;P0HC3V/yEvyPrPl26gu4KVHBgG+7LBqGuWC+SlD5ktixivVktpBsRKpp9BFRnJtW8na5pEhgu7SQ&#10;Fe9K/qy6Oa2o4SE9jlSZQ8TBlPQjI36M0fwyIwbuCMtGW2shUxH015VYb48SKdmPEbg5OJYSDsdH&#10;TqemTBYuwQkgbbwwgq7BCKG3OSS7A7kk4CGBDs1Su+Bi7K3bfFXY77I3xV2P9QRryyQZh2Ji7B6b&#10;nCtuxf1dq43ah2IMa798UuxEJvU4EOxb1zGAFxCLp2D7e8DrwYCuJCOJ2IX1p9YpLE5Rl3BU0OVz&#10;x2l2L6T568y+V5Oen30vEdmYkfjmNPTgs45SFGe2iuVMdwiup7MAR+Odd0P/AJyu1/SWWLV4FuE7&#10;leuYk9DEtwz97DtT/LzQtUB9S2WNj3j+HJFP/wA5d3006fV7WkZPxV6gZjns+2z8yg7f8rtAgT0x&#10;ATtSpbPS35d/nXp3nJBFXhMoBblsK+2YmbQkN8MvE8482flUbJWv9FPJK/3dKtna4tVgmpwkVvkR&#10;mvnpWYNvKH0m+svhuIJFG/VTg9ZlbeozGlhIZWhRKV2ZT92Kq6nvkDikE2pvOB06nB0Srg8MoJSC&#10;91ER1qwwyhVT1yYwlNsA1bWitQDhigrsOmZGPEi3lmt63wJ+Kp7YPjWmXxhTF49ruseszOT8XTBV&#10;Suw6nMjFjtDyDWr+vx8qnHDbMwK8vveUrE4ptQ1xolUoacwNVPtDE2AIoMEtODutsh0vz3c6a27F&#10;lA2GBpbRZNyMxpachNvXNA/OaS3VUZqDw8MK7nSFerKNsoMa5pEnvXlb84i4WMy+4IO2R280QN0G&#10;1MxchbI7vpvyh+ZBnQEyVNOtciF7oCtXbKTKmXJ77oXncyKp5VHzyH3/AJcU9FwCSHqGm+bVkAq2&#10;RS78s134/RlgkimWW3mKNwPiGEknlkVqV2yy1pMk12M7AgnAjeWQewyS0iBrUfTviL+VwegxRSoN&#10;Zj7kYCn8rf5ORK8KvHqkbdGGR+78r0FAmG0cKMjukfoRkXu/LRH7ONsTFEBwcil1oBUk0OMt2Biv&#10;yPXGjMv7ORtadhPLph8MNop2FkunkdsNoIdgR7QrhtFOxP0ivUZOJtadjgmEq7FVXFQ7BUa5XIpd&#10;hzaruMgSm3ZOdGShByspi7Ou6CCSMs5NoQV3sprnctASoXJRKkvFvOL05dwOmdT0/fjmTDkwfIPn&#10;ioZyN8ltvXjUdcnHnuxBp8t+aGoHr9Bweg7nrmZAdAyeCa7c+ny5HFlY19syRjFMg8q1KdnPEHBA&#10;PAcgcpnK9ixtL7HTpL6QBASx8ML7m7EI5N18MxMuXalp9Ifl5+Wb38iFojU0O42yA61rywA77jxz&#10;V5MxlsGwRfor+Wf5RxWqRSSJU0GwGcK8zebOPKjb5jmVs+T7Q8teVIdPjX4AABsM4LrnmYsS3LfI&#10;mJtiZ0z+OMIOI6ZBpteZ23aoxGNqtUxa01tlapOWCKRJ2dD0TXzt8W+R4KbAVKSMON87P5f17lSr&#10;ZKJpmGD+YNCW6Q8Fzrmm62CqioOS4qYEPn3zH5GSdmLJ0yaWWrgdDschKXFzYl4drn5enkxjTf2G&#10;SGHUFkAqchTGnmGo+U5rVjRTgsTg7qciY2qS/UZItmUjH+tXI8CuERXY9cb6m+HhVU9Imnjls+VK&#10;j4LcV3wJI9AThZJ/Z24qKZEtWmIqVzJxm1es+VbBQQXHU1zluu3XANXMmIS+j/LFly4mmcI8y6ox&#10;5IpzMhGmBL2nTrYRIDnH9SuGJOWhqJTbCVZCrAg5IC2sm3ZM9HmY0r3yE40yC1umdV0SVtg2UZA5&#10;ASi+QFTTOoaZuAcwptjBNUFCcPyaDfMYlISWJTXC+RqnAUptAtOuByKnGrSiw/Ab9cFwW/Km1cIQ&#10;l1zdcQSTkjtLQmhAwgUxJYTq2qhAUrucl9haA0LZYIlhbxfzP5gEIKgioyU2dvT4iPlmVDHsgl8x&#10;+dfNnps0Zap60GHCoAKd8zcMN2D5b81eY1Jc8q16DFQQu2ZoiVeJ3V2biQuTuT0zF/DJjH3srQLy&#10;UPtlcmPtlggAm0FLPQUPTMBk6WkpnloOO2CYh3yjKei0gozVt+nbBHGnTMGU7TTIdOtiz1piiVzX&#10;Z5hkHrvl3R2LB2A7dsYx3zAlJXuejWKjiabUGBpDtlUQwZ9AvBflgXL0K5kHTC26bYk9OmZeONKi&#10;tNb15uJO3bOa+YpTwIGZuLmiL6m/LezVAjNStM4Tr4rU5kC1kX175dICKM5LqVuzMRTJhqLPI2FN&#10;sK4LFnalMKKVC4GTvRNIZyNt8nFnGKR6nqC2yEkgbZ3fyv5d+yzLvgJbOT5k/Mrz8ljG6LIB4Z27&#10;S9OW3VQoptmHOTAl+ffnvztLqsz/ABmnLph9xylIDyiS5MhqTiqjKpslWG4KkmuWVyCotJxs3fNx&#10;ABNK75Agkqj4LtU3ahzA7Hb7shOG6pvbXtBv3ObjUchlRFbKnMF127HEeO+RktJ9aXNSBXGOtcqS&#10;yO3npsOmBHTClPraeu2BWXEoKdQPvXxwPIopXEFAKcQsa07UwDIKZMFknlvvtgSXbCEhOLfAjGuJ&#10;VOoPHEWGKphG33ZXGuKF5fxwVFGdhilJ726FCPDD21t6gVG+SiUPLvMWqGElkbanTDxbNQvEippl&#10;mOJJsMbeKax5y+qk8z36eGBmseQoczuBBY5F+Y3pvyVt/nhfcacGUimRMEHZ6F5e/MirB+fTtXIv&#10;d6R1+HDwrxU9y0H8wo5OJ5/jkbn0rrtvkZY08YetaX50SQActvnhNNpFa1XKzjpkCza082RsB8VB&#10;hTNpFCajI0Wdsjt/MKSAcWwpn0mleIw0tp1b60ppVhhVJpxWpOJ2YlN4tRWTYHAZtiDiikYLgMK1&#10;yxCe2RJQ36gpg2K3ONqhJJgN8MIrY9aYEoGS6A2rgkWlcaVCG+CmhIxT6r4YFW/XQe4yvQK42rvr&#10;Ct3ywpHbFWiwOKqD3wKpMRglD2xQhJMHR5KBZBKbtKgnDm1OWDmgsK1QHiaZI7U9Bl0WEg8l8wIK&#10;E18ckVsQcsDSXiuvrxqabYcwnJhlF43ryE/FgoNuQOmZWMbNrx/WwBy74MjPjltWkF5HraAAs3Tf&#10;bFk3JOZY2CbeQa25NEHfBAwEoMmESgluIzcxSlcpynhYgsm0HRpryRWRaiowuvLwRLxBzWZMgO6R&#10;u+x/yw/K6S6kilnj32ND2PjkD1XWBEDQjlmuyS4vc2CNv0b/AC7/AC5W2EbulQoHbOSa3r2x+Lff&#10;KC2cn115b8srbhSVoABnLNS1dpGO+RMdkF6dbWqwjiopkae6aQ7nI8NMEaBTB1pKSaHHhSsYDOga&#10;HIagnrXJcDOmNaxQod6bZ1zSbiijfL4bNcg+ePOVh9YDkjftk0gnqnFjmbDI48oXyfLmveXfTuDK&#10;F3rUnIrrliJQSu+bHDn72IejeSNRazYIxoB1zkOr6PzqKb5mgp4X0/oHmEFVPKoyA3Xl0cjQb1yJ&#10;FoovRrbXI3UMSKYguhMuyjIcKEWdVjO9RTBa6K/gflkCKSonVYvEYa2nl8ntkCUgJdda/HHWhya6&#10;T5aaRgKbYAEjZ5v5o8+w6dCzFwW7DOx6BoC2yhiNsuYmT4L/ADh/OESepa2stZPY9M6BFGI1CjKJ&#10;GyiNviy+1CTUpvWdixYkkn3wtv5CqnfKZT3WT238uNCDyJM6gA+Oc21e5pXluTjx3yTF9y+SNEEa&#10;JToM5jqd0VJ45IM6fR2i6ehUcgMi0t2zE4kMZM0gtFTemBSS2BijAAuLRQs52GKqM06oKk4eWVix&#10;IJBxIZAMdv8AU40BHIVyfaXY9KjfKih5N5j1kKrcTtvnS9JtKUyElfK3nvzEg5py6175NII+A3yk&#10;pfLGt331qY8SDU4Ip0xZxSAbtvioOUllSMC7Ux3XFKjK4UfLL3Joegy2EdrQWLalehSU7YqBXrl8&#10;Itd0841bVOAYr9GVTucz4R6Bm8q1fUSKkn3zU3rmUNltgFxdNMSTSmXhtUAz1zYELa5qYQyiF3Km&#10;bJM0NJLXpjgK4CaVR5VNMdT06scoyT4tlZDotm07ig74k8lCM1mc7FL6V8i+XfVZGoR0wsupeIIr&#10;mnyT4ijm+3fJGgiGJDx3AGRq4k5k5WQr6A0i2FuoNKHA6x8jgtU6muAinfDqztxttgpS878w62I1&#10;ah7Uw/CBQEzM02O92L5c89eZglaH4uVDv2zHbbN5gxbWwJfKvmjX2upWRWqtceprl8o0tsIEnq7e&#10;GWR3yKVZJKbDbAk6c9my2Ee5iRbItL1yXTirqd61GEF9pXrVMfU5ZEgCi1mL6L8jfm8LEqt8dlG5&#10;yHXegMSdq5MwUh9Z+Vvzv064iWkqp7E75GbrQWH7ORIpD3LQ/wAy7S6VTHON/uwguNEp+zkU29Is&#10;POSSUAcH6cI7jRK7qCMBgtsysvNiN8LHCeXS5F6YOBNskt9dhkFaiuAmtpY96HKjiVNo9Rhl2BGZ&#10;ZpI9hXKjiVWIim8DhraXr1ByqUeFUrvLCKRCKDJel+fq77+H68rplbz+XRkN9EeI2J/Uc//V8Jy2&#10;7qKnMtz37+YEDSswhUVJNOmQnsEwG7s9KaHpjWfl+tyOLkVBzQ5TcnPjHZIJ7rlfpDGa8RuM896m&#10;PVuX5NU1O+bfTCouFJP87l+SmnSxXgu0jMlCKACoOantvJwwp2WhhZY35paNrGSCaURBxTkTT7s9&#10;x3Oq2lrEHuof9EcBHVR9k+9M8ynEzL0EYvEdM0K7cmK0nP16Ilkdz9ofTkU1CQRExwO8EDfFC0Z5&#10;AjwIy/GO9iWYWUZmXlOiT3C/DMJBxofEHAkLveJ9ZDIhXaYGqswy+QoNUnSqtnL9TZHfn8UTbMqn&#10;wy4reO2VrJHb6lICweQcuJ9jkCOPdpmaXvdSSMl5IqG+Q8SkZK8h7jPNH5p/mZewctEjb9zF8Ksp&#10;6gd86Xsvs0E8RdVqtTWzPtF0a2tB9dSPjNKOTA9ie2eUr/UHvpGkc1Y9Sc7LDgEA6SeS2Q4Bjt+R&#10;qcyQKart2CfTSMYVdhnourxaTeRXky+oqMCVyE+TPHKlrLyUrWlRSufVj8jvzs8m6pYRWH1uK1vg&#10;FBhnIX7j0zzX2i7KyZJcQFh3Ol1Afnp+dX5T+fINbl1/RkbUdKkJY+gOUqjwK9fuz1pbXdpfRiez&#10;lhkU/wAjgg1+WeeZ9FOB3v5O1jnDyKx82T6U4sNTtLq3kTtNEyPUeFRgnisB9NhSRdwa7ZhSwy5h&#10;vGQMxs/Mdpq0Zl5AwP8AC4pRq4yZluafWAshPRqUp9GMJzhyZbSRMWn2FuGjs2aFurxh61HjXqM4&#10;/wDmF+RXlTz1GZNYs0Sdx/fxgKwPjUZuuz+382mNA7dxacmnjN6N5V/NDXfLoWysrgXcSCqwSHkS&#10;PCp3H0Z87/zc/wCcW73yMkmq6JMb2x5bUB5KPfPQuzPamOccJ2LrMuh4eT6f8jfmXZ+cR9VkjNpf&#10;qoLQuQanvxPfPSP/ADifYrYWBPxJOtN2HX2zQ+1Gs8VytLj4Xm//ADkFZtfW9tDMnqW3UqPtA+Of&#10;QKx1MlVjkBAoSG9/DPMs+Pe3awNPlSPRAsbvbMC6mgjPU5z3zd5L07zTdxax6ZW7i29QEgn2I75f&#10;g1JwbNlvZvI3nDVvL9i2kTMJLZ6UQgHjX+U55w/MPyzH5QuG1AW8klhd/DNxXkkbfzU7Z0Wg1Bz0&#10;L36MJmnu3kzzKvma2+qGVVvrY/ACaMw8PfPHH5ifm1eaTG2habMJYh/dzLs4B7Z33ZfZXieoinT6&#10;vWcOwejWui24lN/JHSZwOa9Vr40zyzqWq3OrSm4vHLue5Odtp9HHGKDosuYyTwCmw6ZHpxv1rmdG&#10;FOMTbsSVSdsmBSHZ0L8vvKz+aNVg08IWDOK0zD1ubwokno5Wnx8RQt7dpYwSXk5okaliT7Z9p/yr&#10;8j2nk3TIbRUXmVBag3O3fPB/aDtWWpmXqtPi4Q+LPOGvy+ctQe5DMLdSRGTUAEeGdbktAWVHUCNv&#10;sMN6exzm4ZT3uTIUxGVoVhkkVWMijjKjbV9xnhH/AJzP/JWK9sF8+6On+kR/DccB1HY0z0T2R7YI&#10;l4Uj7nS9oafiFvYv+cefzIbVXuPIupVSa1BktuZ3aMncD5Z8rxAUJVx0z17FIEPOy2fVOYx9CppT&#10;JGILC3Ye+X/N2qeU7tNS0S7kt54yCCjEV9iO+YWo0ccgohvx5zDkhL6wttShez1CJJoHFGSRQwI+&#10;Rz6Pfkt/zlha+cvR8seeALa/FFinBpHIfBh2Jzzrtr2ZOO54t/L9TvNJrhLYvmfzP+RqaBNLr/kn&#10;aNjyltiKsoHeM9dvDPU0HkDTL2K6azlaOS7BYIw5xqx6Mvh9GcPkzzgRfT5u4jISY2fzT1Gyntkv&#10;4EmS1YBpFPGVlHUEd85kkbgz2EsQn1/TKgO1VWSMfr2zIB69D9hZvYmnR1g1G2lMWhakoJVdykjd&#10;D7b5GWs7RaTTo89nqNQYlHJIZvHbpvmTxdBsR9oZAWnguLosYFdI7izI4u2zSxfT7ZH7zy5dFGlu&#10;52TV7D4oo4ieM0fgR06Zfjz1t0P2LyTBNUhkeI20QewuiRI7U/dvlwzW8OnS3PmaaO10K9B9SNfh&#10;dZB3BHfMrHhMjURZaZzEeaXam0j3Qj0SMyaraU4O5+Ao3UHOCebP+chINAiGj+TlMjW4KR3MpBcr&#10;886fQdgGfqn8nU6jXiOwTaLyml473WtHmZgpeBSRGGHhnljzB+Zeua07y3N06+oasqGgOdTh7LhA&#10;cnVZNZKTLoreOEKkSgBRQewyK/pu+ulKT3MrgdixzLjo4hxzmJVaAdMKJbuWp4u1fGuT/Khj4pby&#10;47y7iAEcsgPsxyqWniG2My7OseTj55kHqeX/AKzJG3VWBZGHyO2aPX+HAb07HTmZUJfRUh5uII6F&#10;qA/Rnb7r8y/NkL2GnebdFknFoQ0ctuCpoOxp1zSVjNkHm5/FIcwkNr5esrOS6udPbg15vIK8l5U+&#10;0AcGT/nJ5c1LUrkanFcWVhNHwnsytAWHeo74BpbG3Nl49NWmj3dlYx2wmWa8iJ4TOvYn+mD3/PTy&#10;sml2+hPLOgspeduYzQlf5Wy/H2STLiFbtM9aAhR5duI9Rl1SOVClzEElRh3HdcBH/nKBGlk0PTNM&#10;hWzv6Rysvwsa7cqjvhzdgigTzDGHaG6Ej8ixfWbfUrq7uJri1YtGWb4RXtTwz1jpul30uiR6Xphb&#10;TrmKNbiG7ZgzSrSpUHrnIaoDHOzv0IdvCVhiE2p2T6tJeTS/XreV/q0tqq/DCwNORwr0hra9ZtYt&#10;AsGnS/udRluBxIkG3IA+OQmdt+fSm209vXmtFGnzEy3qMZbOOLoyD9knBWtw/pAfonS4lS/09RNa&#10;6nNTgyexxxxvc8jzCZFBWFwbItqd+/8Ao94fTlsEXkUkPX+3CSfXrbRpbd7C6h1K81JeF4PUDJE3&#10;TkFObGGilkG4oDk0SygLoreXVhPHe2sthbafIHtWUcWkUDoaYT3ug3KjlKf0pr9mxltHVqR8T0Xw&#10;2y3wT3UCx8YFF23mK3kjW8p9T02bkkokUh+fSvywZcNLbQxax5lhknXUKQz6dEAUjfx2yPgHkOnV&#10;PjBSt72C8eTTNHlET2iiSO7fcup6ip6jFdTiOmm3ttfm9PULX95YWkJ484xuFbIRxE8hY6lHjBbp&#10;uo2+r+tdaAOdlOWS7nboHGxKjA91d211INa12ZLTRLxfRm02FfjWU9zxxOCUfSBZ71GQK1qtxCra&#10;VpgefULYBo7uf7DKTuAfltjp5RJDHpMxGlmwrJa+may3UQ34167jMfw9yed8/JsBR0FYpDexFrz6&#10;0wSYEj04WA3NPCuCtOgtpLP/ABFHGul+VbyqXcb7T+r05eIyMom+HnIcu5PEl9zqDrcHRwxvNegU&#10;zQniVjKHtXpi0NzJcQS6PpJGnGw+OC/uAGe4h6kA9Tth4KNne+ncm2pYhFKt/fK12t0VjktIt0ik&#10;8f64S6LNakvf+XX9HR7zkt7e3Gxim6VUHpvl841sefQeSLRmoesVVNTUS6hAxkt7eE05p4NhhbTX&#10;kFbHy/GLzXbEBhqV0PgliPXjXrtlOSI5nYHoOiqEkcdwnraw/oadchU+pIKFJPcr0wG1zdW96s2n&#10;Fr+DUv76dj+5tJh4A9KHAIiqO1faytMQsTRGG4T6s9qTwjUgvLEBtXua4hyvGnk1A113zZpmyopI&#10;heI+I6HbLowA2+kFBQNx9Xjtlgbjp2jXabt9iQSHt7VwU1qt3cQweaD9Yj1Bg0NlCPgtph2YjYb4&#10;SaFx6de9iQ2JjbwSNpA9E2lFkuJhVpYwOq13ODfMLRyBdT1xy2paavpfoq0P98h2BYDrtkMY6Dke&#10;pYk0gtL5QP8AVtFRjY3fKb69Ma8HPYA/hkb1O1EcCaf5jkWz0K8KyWFja7SrL14sVy+JrcbnqWJK&#10;a2kqzzSXGlgTahBSK4uJgVUqOpXt92K3d1K9gNX8wuNGtbUNFc6dEAZ7mPoCab7jDE0ajv59GJKG&#10;QBbkW+mo9/LOWlS6ko0MJHYfwpjdH0y3jszpAkGjeVZwJbN60ndzvxHcE4zydeZ6pjsuvZ3ikF3b&#10;xC/1mMCKZENI0U9yDttg2TVJzavqmmRDSbGJvS1B5x+9njG3Md98gIi6O56MyW0tIxOtpqD/AF24&#10;JMtsFFI428Kjb78f5UurzThNpnlQelYzIZrXVrw8mJPVVrv8shlAO8ufcEgqOu2NpqPpz67ynkio&#10;stlA1UNTsWA6098AQ3c6i41zyxbGa5kcwareXmwAGxdAcRGjUvgAm+5HzwQM0Om6lIscYYPaW8BI&#10;NFH2TTrTFPLeilb5NL0xnv8AVh/pEGp3X90gbfipPhlmSe1nYdwQhda1KK2s5L7V6w2FDHJaRLWR&#10;idt+O+H9/YWem6g+tczrN5M4hvCx/wBHt3H7QB22OVRkZCuXd3lUu0y4ub21GniI6VaKoe1UEetI&#10;g7Edq/fhRa3ER1CS11Jv055jhVprGOKogVD0XwNBkyNrGw696oy5jlW2WS0ZdL0t6i5dxSYnpUHt&#10;XxxSa2L3Uba8/wBZ/SFI5NNtf7q3kG45Uw3Q26dT1SAqW8/G3kTTQYFtQCl5c7tKvcqTvgvVb+W2&#10;tfqvmeat7ZEmDS7DrLF25067ZSI2fTyPUskNp1tE1y13ocXKG5BaW+uDUo/T4A38NsKb3Uo7W1hT&#10;UyLDR72gt9NthSUSdfiK9Knrlox2TXMdU2mdlbAzM0FbjUIAFku5xRSD4dth4ZILcT6lALzV2Gkx&#10;WwIksU3luIQKAmm++UTjRob+fcWfEUte5WymW202N7+S4YlblqGKF/c9vowFMiwQ/V7PhouhzANb&#10;y1rcPIe3iK5ZGzz3P2IMkQjMZK3FdS1KP4ZUG0SA96HbFdNv20sDWLZV020BMd/Pcis0yjYMvffJ&#10;ZI8W3PuRahqNml8xsrqt7OCJLWKP4Y4yOzEbbe+L2RlTnY6HSG2kPqW+rXZBJLGpVAd8x8g6nn1A&#10;TxK0x5Ks+q/vJkTjJYW+618ThdqLqt2Do0Kz8jx1O/utlQ0+0oP8MnjPf8AEXSKt/WENNRIjA+K1&#10;tID8RUbgGnfAHl+zkGptbaBS+1OIF01K63hVDuQtfbL8pFb7DuHNlE0t1i4i+oevrYe3tJKBrWEf&#10;vGJPQld8OfT06/ui1qH1i5uJj68rGltBKngDtQHMSQMB3D7SyUrae7igb60EsLVFHoxpRpZI6d+9&#10;cFXN21nc/pC8U6x5hs14xwxHjbqh8expjGyNton5sSh/qC3FqbOzP6O0y4NWdtpmY9aeFcO7WS31&#10;uKO01yVr29upOcMUNRFCy9EYjwOVzlKB22A+1eFANbSaM0k+kwpa2kC8ZpZd5JR3YV74A1eWDTdS&#10;iutUnF5f2oAfT7Va0B6E/LL8OolW2wPVBgCutLP9Kadc2WlRva2s4JF3OaMa9eI64K1qPTJrhtR8&#10;72ttK06j6jaKoMh26NmVh1sxtAnzYSwgsdsNLvbazj0XyTdyxei5+t3k26e/GvXOM335O+UPN5nv&#10;7yI6bqLvQQD7Qr0HEZusXa84bcx3uLk0cZ82YXWv61o7QQwQrqNsI+UlyDx6dTXpkJ8xf84f3enq&#10;s9leJzk3SOTZiO1Bmzwe0MC4M+ze5K9B/OnRtclmt44p09AkSPw5IpHWpGeePOn5E+afK8glv7Vm&#10;iP2Sgrm0wdrwyci4mTs6Qej6R5i03XUMuk3Mcyr14np9+cgv9M1GzJgkglQjahUjNhHUiTjS05in&#10;WNijktEHLaQ/flwMTu1GJi7JBpfmvUtNcNbXMiFegDHIyxhHGQseNZBxdQw8CK5OtP8Azk1jTq+p&#10;wuanf1VDV+/KpYLZePSFm0+CZQhXiB04Hj+rJvY/mh5c1qIweadKiDt1khABx4CEHKDzS6TS7uIh&#10;tPu2UD9iQc1P8cC/4G8j+anZ9K1NrORt/Tk/rkwSGPCJNy3moWgHqWwnHdomp+BwBf8A/OPmpcPX&#10;0KeG8h6jg2+SGWuanCh182WCN6V6z20nhMpX8emcz1X8u9b0YE3lpKoHX4TTLY5mBwkJ5Be290K2&#10;8qOP8lgcjKWksQImQqfcZcMlsDBE4oUKLU7VwidseF2BQpY4RJeF2OINN8NsCHY1WwsadjlX1GAO&#10;EBQHYnqCFVAHTJMi7AlshpzOAsS7BnLscUh2NLV2GFmA7NXEqQ7GGpNMiWoux6rxxBQHYOjPJeuG&#10;2duxGW3Eo3xK07Ce6s4l3A3x4AWYDsXsIYYzylUE/LAcYUuyTi8a3iK2EhhY90NDkZYgVunYlZ+e&#10;vM3l9g+n38xANaM1f15jT04kvjkKMtvFMOMyK4PZgDnQtI/5yY8z6e4/SVJoxtQChzFyaCJbY6kp&#10;Fc+UdIuwRLaR79SBTJjbf85R3lxdpMyGOHuhO2Y50FtsdRaCHkTRRC1uLZPi/bp8X0HO3eUP+ckd&#10;LuZlh1ecI0hFPbKZaG2RygvOvNv5LWWp2xXQgsMwB+1+0fnnrLRPMdjq9ut7azIY2FeVconpOBTM&#10;2+FPPXknzD5duzp01nLIxJ48FLV+kYfQaxZueMcqsR1oa4x05bOIvH/MPk7zJBH61zp80Ybdar2w&#10;6iuVcVU7ZcNLXNRJ85+YLuezdreUFZASD3xUSU3y6OIJtgF7K0vwgUGPEhPU5PgAW2PTcq1+/FAf&#10;HJAKxy8HElsVBrviRSsfcdccrU6ZCcbVXtWZGBGwOLKqkb5rM8t0h6Z5cknRlKNQDfGSwI6kkDNR&#10;kNFNvqTyjrV1CqgsSu1Mj97YqwpTftkQyt9A+XfNU8ZFGPHuK5F7vTl38csjDZNvYtJ87MWVWJHy&#10;yI39qIASwFMyo4wUgvUdF1971gqHIddyopoKZZ4bJ6dp5ldAzYXghzQUyQgAqaszKK4Pgt+ZpkTE&#10;ISu5vmjBNaYajS1lHxLUjIGPctpCfMz2xPNqD2wDdeX0cU40ysxISnlh5xVv265Fr7ywpqoWuR4l&#10;ZpY+ZVkoeQ3yGX3lgDouSBRVsnt9WSTvkRvfLJG4XDdoMbTNLlX75Fbvy5XouPCGPArhgcjdz5fK&#10;9slSDFdhDNoxU/ZNMFMCHYWyadTqMhxMHYBexp0ByQkh2Ji049cJmh2KrBTIkq7DK2joRgZB2TnS&#10;EpTItgDs635fWpUnJk02A0gLw/ARnb9DXjxpkoFDxLzgah1OdQ0/oPHMkGmsyp8j+cwauO2S632U&#10;ZZDcsBK3yr5wlEZenU4YqNsy8ZZgvnbX5PUrsScouFGZJmmyxW10ObUZQtG4n2wDd34hHJjuOgzX&#10;5st7JAt9H/lp+VDXLpIEJJpWo7ZzrW/MKxISG3zXZZ2W4Rfof+Wv5VraCOsQqAO2cK8zea+qh8xS&#10;LTdPr7y/5ci09B8O4GcE17zH6nIBu+SAazJmaqF6Zyy/1NpCanLALaiV2EhuiTWuT4GNuwZbXRB6&#10;4DFILsmWl35QjfKyKbAXZ1fRNb9Om+VkNgKjLEJBQ9M6fpnmICnxb5Elmx6+0aO4BBGT2w8wjYct&#10;sHFaKYBqnk9ZK8V3yY2WvBgOLDCxMXmeseRlcMJE/DJNbayG25Y2xIeWav5B6lV+W2HkOpq1Axxq&#10;2JDzjUfJ09uTwXbByXStuDgMbUMcl0eWAjmp+7F/VDCtcpIopXRWbr9sb4FmetcQlPrGClMimqCo&#10;OZGJXqvl9jyQeGcl8wr8LZl4+aSX0b5WcKFPtnDNftSCWzMBYF67ZyBlFM5hqFo1SctAaZJhhUlo&#10;eVCMmwdkw0m2bktAcrkW2AWsaDOr6RaseIA3zEySb4hJLyQKCSabZ1TTrf0kFcwZlkHneoXPquQO&#10;mDJTXKGSnCO+AiCThSjgQMXih5mlMHJCjNccQScPbS0OxyYDElh2qaoqBhXJbZWlKAde+SAthIvI&#10;fMWvCMMSabdclNtb0oKb5lY4MQXzd5v81BVLBq74eIvACnXMzFi4kW+V/NvmcFnPKpboa4r0+ZzY&#10;44Uh4Jqt+93IXds1cs4UJOGO5zDJKhZZOOwxQDFUplmOPVORoMTPhDMFAgmWte2DFAXMDJNkEbZ2&#10;bTMDTHBhX5Zg5p0EvS/L2jNKwZtqUx3sc1mSfVBe7aJpXAIpGwpviLt2zGYvUbS3VKADamBGqcti&#10;FRzyemaY3ahAOXRhuqU3N+ApAO+F12lVIHfMyAYyKJ0S/CTrvTfoc51rdvyBGZMNkGVPrPyFqYPA&#10;g+G2cb1uwLMQBmRHcIL6u8uaqqovM5ALjSi7H4clwMAHocWpJxrUYra6EajbDTNDz6zGgJ5Z1Ly5&#10;5d5FTTfJA0GcHiPn3zxHYRPycAUO9c7vo2lraICRvlGSV7MSbfnR+ZH5hS6vNIkL/CGIBByUJHQZ&#10;jEpBeB3N80rFmO9cfxwJQyzs21cVCioI3yknbdKMEzFhTsMcVyCopLim2VxxVX+skHHIANu+U5Qe&#10;apzZXg/uzSmOK9spVOo5+hHbArpXbLLpsTi2uT1rscTK5QVLLbWcuBXEXTxyLWyG2m6EYDde+NpL&#10;JLV60HtgOQYqGRWx6E4CkFcISn0B2GAZfDJxKQnlutaYFbFKcRbDEqVxQiA3HFY4+RphtULc3Hpg&#10;kmmG9vb0ocHNDA9X1X01Zhh9bR8N6bnLYw4mJeJ+aNb9NSSfiOGSdNz9+bHFi7kPmHzdrhVnZnFf&#10;44+o36ZnDBsh4pP5onimNG77iuBnHLbDLT0rL9E88upA6Ae+ApLdW2/XlE8FLT2bQvzFcBQ7hSOm&#10;Fk2mBq/DtlXAxewaX+ZxjVD6oYU7YWS6QoJ2yPBbJ6Lp/wCafJVUSAV7dcK7jSFWpK7ZHhTb0TSP&#10;zCM9OL1b55HLzTVXcDIkUkF6vovmhrlVYsK98jNzZjfIyZPSNO1MuFavXCZrPfptkJlWUw321My2&#10;PI9MgmlV9RCDrhnBp1eoyPNiUqudXEYqTTDKLTSRSmXCIUmmL3fmJQacsFfoygrlggtpQ3mhA3Bm&#10;GWNONOmRlEBBlS5PMSk7MCPniDWJGxG+VnH3J5pnDr6t3wI9n2pkOBNJtDq4foRiBtqb4kKjUv1b&#10;YnGiPfHhKAF7XKneuCo1IxiN0oG4kBXDW298sCliGpbqwyQ256Vy+DAvLNbWoNBkitj0ywNBeL+Y&#10;Uryw8iI2rhA7kweL60p3qOlcEJ7ZnA22gvHtXiHxMe2C17A5fjHVS8b8yzcAUIwbHQZNDxfVy7Et&#10;4+GW8gjGGRtUNo+gzahMAASCf14VXN4sa/EffNfqM1nZkA+yPys/KZ5THJNFvsd8g2sayI6mvbNR&#10;lyWzAfo9+Wn5ZraxpzQEmnbOR63r1QxDZSzD698ueWUtVX4OnTOValqxlJocjSbek29sIRQZFZZz&#10;IeuSpijaUy415HCrjkisbYnBTIIaV+IzoOlwlKcclSsS1SYOCDnQbBuIwjmxLyfXEEvLJNb3XHbL&#10;QWunlGraL6pLAdeuCpHEoy+E65sTFio09rN+UY+7I/e6ak498zceXhYcmW6VrklqQCemRa40Ug1C&#10;1zKjlBTbP7PzQCtGbAw0ffdaH5ZPiWgi380KB8L/AI4YQaHWnw4LAW6SO986COtXAp75IbLy7WgZ&#10;MgALtBLzXzL+bEdihCygEDepydaboUduASPoyfNrlJ8gfmB+d9xeGS1siS1aFh0+jJLHGE2XtgOz&#10;WN3y/qOsXOpSNLPUljU4JcbUzGbYmgqabIwkBptkd1AGhAyJG7El9U+QLheMZPttnONYjY1xEQyB&#10;faHku+BRd+lM5vf2xYnbCdmx79pN8tAQRkdNi3KgGKkMtW/UJyJw0ttIZ+oyKKSi811I6kHpklst&#10;ErT4d8nVKwXVfNyRVBcD6cmWn+XGlIotBgJ70gPGfMv5p2mmBlkmHPfvk60/y+sW8gygqYvm7zd+&#10;dEk9YbAg7HeuSi2tEh3UZXM9FIeC6x5outVas7En2wYT2yul4WOozE8u+UPbAdkgIpASwOKgjKqZ&#10;opyFHXfFB0xAVJrq44gnpiiioqcyIhDzjW74oxqQQcdx/DMvGGEg8p1nUDyapqoyszYxpN2831C7&#10;M5ObJqkbHvmwqsO+4zYq72GbJBnFTkNMcBhZIRjljrQ5GZoKq20XqPxpXKkOxOYGSdK9k8maEZpV&#10;JHw1HXC6RyK5qtRk2Y3b7S8g+W0LIwXdaE7bYS3cxNRmvZPqzy/pohVabbDbCylciSrOUbiu3bB1&#10;tBUgnFbY5rGqempVDTxw+iQINhl+DHxIt8/ec/MTRj01YV9sFg/td82uDF06MXyt5x171Oatu2NK&#10;/fmziWqReLXUpkkLjpTpj1FRvlcioKnGSo+E7HMfDEd6QVQGmwGItvl8RTK1vqEbeGJ0yaOaJinZ&#10;DyU0bE2hEnUYifCxKcWmrzQkMHYGvY4XS6epqCoPvl/HGW52YEWzzSfzM1TSnpFM3EdN8K59DSQV&#10;40yO3ekB7FoH/OQd7ahYririgqe9cILny2K/CKDEwUh775d/5yLtZkVJpAGqNyemR+58vld+P4ZH&#10;gSA9s0P84LO9+FLhamhpywjn0MrX4cgYoeoaZ5/hnoUlH34R3Ghg9BkTBLOrHzoD9pgQem+BE0Uq&#10;wAymQtbTr/FaMvxGmHaacRCy060zE4N0Wk8nmKM3CSV6VP4Z/9bwrI5+zXMtz37+YZ+Xl9a/iicA&#10;jkOuUaiVBuxLWNASM9C+cdTisdLWFfhHACn0ZoIDim5s9gxnRrZzPLdS7ksaHPMbxrdykq9CTtXN&#10;/jFBweZZRntb8hPLl3bRLd2jLzQcmDbgjvnGe0epFcLvNDCg8o/MrUrGOFdP1RWKS/CCnUE53rVd&#10;UihJYQ8YJgRIw3AbxpnE4/Ua6h2wY/pWhziFfUn9SWOhiB2YjwqMj+nyRB2s4isrDeJn2H0ZlHkw&#10;Ka6lFKVF7IHiQ7SKm527nF3WNJPrkQLTfZkj+0vzw8XTo1lCqjyRfU5WCxn4opKlWOE/mh30/TZ5&#10;OSvHItVMe3H5jMjSVKVFxc2wRejIl7fQ0DxyRGjCQV5+4OfOXzhqhuLyVZH5AEgHPRdBjoPN6mVl&#10;7CNshaNXpvm25OBJ2DFegoMKHYm5L7Yq7GLb1FcBCh2VyMDco6qw3qDTKJYRJsBrcOyX6R+Y/mLQ&#10;qfozUbiIDsJGp+vNfl7LhPmA2wzyigbrTLO+HG9t4Zh4SRq36xk9sP8AnJXz5p7Bo9VmanZzyB+/&#10;Ndl9ncM+cQ3R10gx+fyD5buE9OTSrMDf7MKKRXwIAzp+l/8AOZvnK1Vfr6RXAXrQUJ+7Nbm9kMJ5&#10;ByI9pEc2IXH5H+U5SzRWrRM2xKOf453Pyv8A8536fdotp5t05ox0ZozUfdmh1PsRW8D83Lx9pjq8&#10;y1b/AJxnjikN15V1OS2lBqolHIfKo3pnpTyn+bfk78y4PQ0i6imdxQwSbNQ9qHrmi1HYubR71t3h&#10;y46kTeS+YfJPm7yLcfpW+U+im/1q3q1CO+24+mmdL0TydpelBpdKQQsfiCgUUZotVnnLaTl46KTT&#10;/mXqmvcLbWG9VaFeQ+2R40yToehmFFr1PbNeY23BppTCp+o0diN1X7RH04cwNFKxYuQeh5dKe2Ye&#10;TGWXEoJfXNpHxSMEKOQC7GvUg++eSv8AnJv8wH8j2DaWrIxuUPTfY+IzsPZbs0amdno4Wr1HAH0P&#10;+SmlW/mSM+ZHR4/Sfiqt/MPD2z5Ca3qZ1Gdrg/tEnPb9JgEIvL58vE+nsj7yhBvmwAce3YC5eoaY&#10;bRxOwVFRN2wpdnsj/nFCxS61r60Y+Soa9K5x/tVqODAQOrt9BDiLzT815SugTRByhkIFQaZ9W7e2&#10;JCsopsCD3pnh2qnZelgKfJujTLFAVkbr9odh75J7CHnGBI3GInb2P05r5miyO6Wavc+m7PAnqShD&#10;2+0v0ZBfzBt017TbvQZEVreSJlao3rTYjN32VlOGYl1BcXPHiCv5Msv0JqNp5pVnW5Ei8SpqvBtm&#10;Rs+EnnzTv0Nq9zpi0KxysBtTvnv/AGXn8SAPk8pqYcJIfoLDJ60ayjoyg/eMg8rgZtHDVMLJHBO+&#10;JS7KiuZLV1lt2KOpBBHUHKMmISG7OEqdn1j/AOcS/wA5ZvM1knljXpxNdRCisftkdq+OeX+1fYgh&#10;eSAeh0Wp4hu+Vvz18ipZKPOOir6bKT66j7O/cDtXPWPnPyNd+aVW98uzLa6lagswA2lTup+jPP8A&#10;FqRg2luC7qLA/IH5jWXlpBZeZFebSLx1COQT6LnuB2Fc43NaS6CH0+7gS20+++B3BoyS+I+nM0ag&#10;ZBYO4bQ+hkji1iSHUbSY3F1aVZNqq8Z7HCiS41QWzQwoBc6fVmknQVliHgflmVhAmR5/ewmQrSwa&#10;dBOZJJD6F6QoSJjSOT5ds+c35w/mdd+Yr+bTbM+lYo5/dg7cu+eodh9miERIvNa3Vkmg9K0+wSxi&#10;WNficAAuep+ecAlkeVqsTnWwx8Lp5StH4hIvY5cBTF2PT4RTAdkOx8Bi5gS7b0yqc6ZwDs92/kd/&#10;zjTH5kuIPMOrOj6c6BhG37Ve2cR272+NOOEc3d6TRiW5eS/mH+Z8HlKKSzsY3n1EAAKq1CV/aPjT&#10;Po/5f/L3TNEsl0ywtora2HwfZHKvzzzDV9rzzSuRJdzDEIvmTUfN2pX90NZmupbm5ChhGpIi49xT&#10;sRh23lDRtMhL39srKfhZuAY798wP5SmTsW3htya75g8wTkaNd/GKOkPMp06rXOWecf8AnHjyn5qt&#10;5nexiWSZf7xFCuQe/wA82mi7dyQPNqyYBIMv0384Ne0OdbTUaSovwsr70I6jlny2/PD/AJxm1z8s&#10;bhtVslN1obElZgN09mGeldjdt49QKOxdFq9IYGw+i/Jf5haV52iJ0+QLdptJAx+IU7jxGebLBwt9&#10;Aqt8XqL+vOpykGLgQFFnefcnQvL8mteVdLu7MGfUbW3RoVH2eQHf2zx3tbL4eWQPIl6zT8nyNZ+Z&#10;00Hzfq9hflLbTbmZvWd+pHSqjINqtiSsms6mROkhEV7psQqqP/NmNiyH6R8C5D2SwmVmTS7MGMKn&#10;O1vpOrqdyorvkZ1Oz1HVobjydqU0VvczQH9FCLbkpGysc2OmIj6x37sJqj3dpplPMdlGXt1kIvmb&#10;qlBu4B/hnhXXfyO/MbQrv1TY3DEMSHiYn9RztNNq8UxzDpMmKYOzJrLzz5e1FQ9pqVq4Pb1FB+40&#10;OQC+8z+bfLNy9jPc3drMh+JS7KQc2+LDDIOhcLJmnFkZigukDFUkjIqNgQRgu2/OLzVZt6seoS8w&#10;a1LV3+nLz2ZCQ3DSdbIdVJ9NtJF4PBEVpSnAdMFav+d/mDWuEuqTevcRgBZWHxCngchHsmEeQT+e&#10;JWWGlWelRm206FIYSSSiCi1PXbBWkfnZqmlh55ESVnILc96kZVk7JjJthryERNaxzKEYUA6cdsn+&#10;kf8AOTvG6ttT1zTIrm4tK+k5JqPb5Zr8vYIIobN47S70gvfLEVxaz6fazSW8dwPj9Prv1I8Dkisv&#10;+cldHnvLy/1bT5pkvBQ25cGJG7MFOY8+w9gA2R7RCHk8sSR2tpZafdNC9qQPW4gu6jsT75JrH86P&#10;KfmI2Uuvy3CXVm1YCBRAv8rAdRmPPsiUOVbuTDXRk6XRL2zab9DNEsU4JkVweXOn2gfHOgXP5h+R&#10;ptRuBqWrI+kXcQ42KoQiyeJpmAezpjkN+9yPzI72PpZeYobGBIIY/wBKRSUe4kZTyjrv94y9K8yH&#10;zNAbiO8jmbSzysrSzajTRj9lhlGfTjEeXPnbkY8vEnUtjHpshWOE/wCmkm4nc1CNTrvkj1S8urm0&#10;H6eRNO8t6iAj20H98kx8adK5rIgX6dyOvRtUbOzhilP1VmutUtloJZqgFT79MPNOtb7SLP6tDTS4&#10;7ChU/amuoQPvO2WCXEbO9/YkJNeyWOoXPxA6iLluDLWsVvIvj4b4CMBWAtpzDTvLOpVkN7MaTLMf&#10;Cu4yfM77kdGJVGuB6hW5pea5ZJT6tFUIUbpUdOnjkautUEk9fLbi2u9Ool7e3Yq88XivjtmRHHt6&#10;uvINRKbw2cwjYaqokguSDDbRj4YjStCR75JtBitzKkXleJ7izvT60eqXhqkMvgobplWbbn06DqoY&#10;/e3Exikl15wk1uGDWFo1WkjPQnv0wxbR47u/k8y2MK6h5gtCIL2af4YRF3ZQdjTKDOhR2HTvR5od&#10;LxbKGLS7hvqOlXKA2kcVTNyrXiSOmAGTTY7mPQ9PDaxeXTNcWtxJvb27j9mvTY5Ik1xHYdR1K2jU&#10;lvp4m1PUf9xtpACk0SCssqDo1RuP14dTaXNHIuqazCdW8wxAQ3NlGaQJGf2iOhplQne0dh39WQ3Q&#10;Ed+skX1PTZBp+jSryguy3713ruAD44R6g2nw3EehanM2o30j+vp1vbfDFEV6ISNtsuEjzG3eSyTS&#10;2+syRm/tIxZW6gx3clwP3kij9sY7XAyOnmDzHIXnQLFdaLZ7j4tgWp+OOM9I/CRSpaUxKNpeioyw&#10;cS8Oo3FDUnrxrufbA+oepd8dO12YWluGE2m2doaSMFGyMRlsRtcd+9gVe1Edq7XWlx/WJifTvbqY&#10;0VadWAP8MEaxL+kLOK619l0TQCvp3lkgrO7HYE033ysRo7bnoeiCUBp6vZzTJphbVdVILw3Mu0Sq&#10;f2QelB7ZVrBDBZmCAroun2NHs5Sa3F1H1I8TXEnfvJ59wZRREssgnVZEbUrq6IjuEXeC3YDrv0p9&#10;+MsNUs9Ns5fMOnxjSdFvgwurq5P74OdqoDvvkpRJNHcjo2Arbyza8ljstScXuo2jepDBEOMXHsH7&#10;dPHIxaa1PO0lr5ej+ryWoDfpS7FWnh6njXqSMsMOsvkEsklslYc9SJdH4gWsf2Ef6MfokMV9I+p+&#10;WkaW2uixfULv7EUo2PAHpvglKtpdOgULby4EKC31FwJUFVtYDVnToK4vozaja300mnxnUNbt6LcX&#10;l1tF6R6la7bYyojfYdy2h9VispLSOG8k+rWMnH04YdnL9aGn6sDXLRPfcNNV9WuLktItxJvb20g7&#10;DtscNbb7feVRcBdYAtzSzhTb0xQu6+/ffBV1J9W9PWNRifWtahAhmtk2gUH9qnQgZC/4RsOdqh1i&#10;kZGs7QrYWL0McoI9RjXcUPSuAxam8uVsdSnfUbrn62n2sG0UTDorEdhkDKtxt3lUcXWCFrmNVtoR&#10;tPNKKOwG1f8Abw+1bUTZV1DzkDdShBC+kWYqAx6M9MhCF/R82VpTbQGSMW/l790h+MXs3xVBO4Wu&#10;+Fd4t1JFGNacWao3qWWn2h+ORBuFamWCVct+8qj7YRLIxs1MxO09zKdlI8K/wwz1G9insoIL510r&#10;SJhSaxt1/ftIx2LEbjK4x323Pf0TaDtLNobiS4hDXl8PsXExpGFPZf7MJdTvtReFbCemkWVk1YgD&#10;W4u4vfua5KEQDtvf2IR9pbQ+s12jG6nmNGNaxxkeA7ZK9C1efT7ApCI9I8vXCGk8p/0gyHqB3qcq&#10;yY+I77kJBSTVrC3ur6OaQPe6nCQRCpIiC/5Q6YTWN5cpNJqOgwLZcTxur27+3LEP2l7nbploxgip&#10;b+QSJJlfRQTKsGot65JHp28X2Qw7Gn8ckEOpQ3/DT9At+UJXlHqtya0c9eNcHBRs/IMhIJQbWeAt&#10;fazNUgfFp9vSnHoK0yM6PDFHqFx5g0IyXNyJRFeXU+0aU/aWvhk5y2o0O4IjunF4Y5LZNP1GkSSL&#10;WKCKvNqfs5LX1671K+WDTpDqWpWtHS6k+GFVPUDsaZj2IjuHcyFJJD5fsLGylWa3SwsrkUkgjFZG&#10;PiSMPdU1vlKpsAupXlywSZj8UNuwG/XbBhymPPYD5lPCEjsvLEKwehKrafYwVMSxnjLOOu9N8iuq&#10;SaK0UmmTabBqusJvIsCAKAe9e+bXDrJx3ug0TwgouLS9WkuEv7TUJdO0oqFCTHkzH5HpnN7/APIj&#10;yz5qmVresN/dDaOLdY28D2zZ4u25R58g4OXRCSa3fm7UdFhkub23Etpb/amJCs48QM5V5k/5xJ1C&#10;zvGsPL91HM6irqT8QzaYe3RIW6+fZ/cu0n81NIv7BdavhJZW714tMpo3yIzkHmr8jPMXlpXeS3aV&#10;E6sgrmzw9qQm4mXREM007X9P1ZFlsLhJAwqBWh+45xy4sLm2JEsTpTxUjNhDMJOFLEQnGBYHkgbm&#10;CRlwNsOEuyZaR571bRqfVLqRKdAGNMEogtsSQozW0VwOFxGrr4MAf151rQf+cgdViVrfVYo7qKlB&#10;zUHKTjvcN/i2xm88l6bcuJ4Ua3lBryhYofwySR/mH5Q12Iw6/piwSN1kiArhECEmUTzXHSdVtpPU&#10;sL7nHSnpzryH3jfAtx+XnlDzMhl0DVBBIekcmPERs1nGCu/Sup2jcb6yMi93gYEfcd8hGq/kfrlh&#10;VtM4XcZFQ0bA5IZWs4kdB5gsptnf0n7rICp/HbOZat5V1nR2K6jbSJT/ACTlscjSYFNo5kmHOJgy&#10;+INcjxWSMgOpFfHLRkBYcKpg2CMH4q5YJMoxdiF4w2QmuS4mMhTsRDhRQY2wdja8tzgZxDsft2xt&#10;JLsSMgXbJBhbsejVwFiS7FAK9cUgOypLhYtlx4lLspLwuKDEKHYmWDnfCkOxnGm+EyZk7OxITMDT&#10;AC1kuxctzGS5sXYg1ssn2hvgMWQDsLLuwVASDvkJQBbCHYrpehpM4mlkKmteuR8MNZi7OoxebNd0&#10;GNRpV5J6UYqIyx4mntkJYQWXiGKk8EUp5SIrHxIByVeWv+cnfNGkShdRt4pYwfChyv8ALhnHUnqw&#10;/X/y/wBG8xxPBqEJo4pVGKkfLPSGhf8AOZekIETXbWSE7AldxglAtgyA+T5G86f84J+W/MLvPpF/&#10;NaOxLAOAwqc7v5Z/5yF8oeZwDaXyIx/Zc0OR4WYN8i+YPN3/ADgH5r0hTJ5euYNRUHah4NT3BzqO&#10;n+b9Kv09e2uomTx5DDQW5PnXzd/zi35+8vyLby6TPLK5oBEvIfQRkktb+G5AaCRXB8DXHhB5I4z1&#10;fOvm38vvMXld2i8wadPa8TT40Iwf6mRONmJ286a2cN8QIp1xZXB3PbMPLEhlxJhZWnIgKCfHBCtX&#10;p0zT6g7swXrXlrTyEUuNyemWXBTrTrmryg22PfPL8AiRVG5wquZQK4xhbG3rekxkUUdcimo3ixKX&#10;Y5mQx0r1jy1pM9/KsUanfOPeYfMiKWVTWmZIFMw+uPJfkcwRq0goSBWuc/k1jm3InCyEnrseirGo&#10;QDYYLt9TTxyJUyQk+ltSoyW2F8pocrMUMM1TTWAYHocm1nOsg2x4GLx/WopbYk++GjwIw98jRSJM&#10;Yg1OVHoKj5YT3MadwMgcbMM80vUZyFrXCS4sopdiBlQCQaZ3Z6rPFuScILjREaoA2OSZDdk1r5jI&#10;FXbfI3eeXVPRcbWmTWnmBX6nIlfeWf8AJwgsSGQwamknQ5Fbzy7T9nCCwITFLhX3ByNXeg9iuGgW&#10;JirBgcJZtB9vwysimPCuwrk0YrtTAGPC7Ax0rfCtOwXbaZQjbAoDslum2RUgYRuzAaJpnUdBtiGH&#10;34ZFkUqvpOKE52LRkO1cnDYKXinmyQENnTdMB28MyQ48nyP53kX4xU13yY26/qy2GwaiXyF5wnq7&#10;VFTWmDS3AVywSbIyt5MNJl1Wf0YUJqcI9Q1BIqtXftkJZdqDfEW+ify6/KuW5dHuEBrTamcx8weY&#10;vT5AHfMGWRtiH35+Xf5YxWiRyPGAR7bZwvzF5oPxKrfjlJFsiX1Fo2iRWKABRWmcN1vXjKSS1ae+&#10;Ig1GTJ1ULsM5nfX5cmpywRajK28j0s3I5MRY27EB1w8KuwZDXY4mKQ7JHZy0ofDKyGQdkvsb/iAK&#10;5VKNMwXZL7DWClKnIEMwVpUHJnY69ShByBiytDSQBtjk0sPMfQVyJilJrrSElrUVyZWXmEbVbACr&#10;EdQ8sJNUhck9rrwalGyVoIYRqHk4EEcPwyQ2+tigBbFjTAtR8khmNY/pGHMOtLsK7YDG1piN15KO&#10;5C7+NMF/pNHHzyPChKh5Vkhbp0wuu5hID4ZdDZU507T5bd9sgGtWokBYdMvgUvZvLV60dI265ybW&#10;NO5VFMy4ztiQ9f067BUeGQG70ZnJouXCVMDG2QpOvc4jB5c+IMwwHIog5rlR0yVWGjBSAq/hlUps&#10;wEDPeBRU50nSdMEQDMN8xMk2xhWqakXqqnJRxoKDMYlLGlPI74mVrlaUYrUG2OS3J3xVZJcheuGt&#10;rbZIRQSxvUtUoCB2yU2tpQdMmA1kvKNd1xU5GvQb75J7S3C02zJhjtiXzr5v81ceXxdegw9ghC/F&#10;mZCPRD5c84eZmfmOW2564KJ7+OZ+LHSHz5rOpvcyFQfgI2xgzJQxpiD3yxtgVQdq4oBhVLJ5tuOK&#10;AdsFpq0rcl6Dx74uiUzGy5GUQjLS15Gimo74IC8ts12XLTNnGjaZ6jgAZnAWhG1MwDkuwl7XoOjh&#10;GR5BSnUYgG33zHyckF6rptoFeo2FMSc12yuIYMkJ4CgxFieg65k449SqWXtzwHAHG8aDMkC0Fil1&#10;eiMV7414+QIyxrJQFlqpjmDk98h+p2fKte+ZEd2VW+kfJHmgRBDy6U3yBaho4kO4yyEqYvpvQ/OH&#10;FFKNX6cjr+XxX7OW8ad2dxecxxqWp9OD7Dy7Vg3HDaeFj2v/AJhpbxEBuxrvnUdF0YWwDsoByE5d&#10;Ft8Vfmd+Z8mpu9taufTFQST1OTCOPtTMcmmL5kv9QMjVBNGwTxplILIFKZJulcorhtNrlkPfHKuQ&#10;km0Sk5qOJx/HxyopCOjmNAW6nNxwKriWgr4Y9IzUHKsk9qVH2zUYNXbHsMqASAnkVzXYdMD8eRIG&#10;SkaZp1Zzcz8saVoMpO6kMqtJyDQnA7JXplZYUyuzmqATgSUdRgSymybphZLkwrLbXegwFIcUhkNs&#10;pFDgCTJJpkFv02wOd8KExU0FctI642qyWfiMMreDcDFDE9V1GgO+HMMJX4h0GWYo8RQ8k8y66sKN&#10;U9PHDKGOnXNhCCCXzX5v8yGViqsaD364uT27ZssOKmL548wawZ2aMHG5m0h51MSzFidzmIB64VaW&#10;eSOlDSmUErkDEFUfF5imszyVq08ccIgOlRlUsN80prB+YM8NOLlR33yngDfCRv4jMWeLhFhWfeX/&#10;AMwppZVq9B0G+FVzbjcZjT2TT6a8l+YpLwIyE1J33yJ39r16AZjHKAyFPrXylePIiBa++RG6twSd&#10;srM2VPddLuSFArhd9UFciZWkMjGoFFpXpgmGxqa0yYCCUnvdd4D7VMOYNO5bgUywR3YWwTVPNQiB&#10;DNQeOG8Ol13ploDEl5nqnnhVJCucHDSxShG+HiRxUxVvPB5fC1a9cY+mDDbAytE2/nglhRqDAMun&#10;b0A2yICRKmV2nnI0BDg/TgB9N8RTBKLPjZTY+cB/PQn3wC+mU3UbZWT3qJsrtvMwIA51wIbBh+zg&#10;MQytOovMAalDjRZ02IwCKbVn1oN+1T2wVFbEGgwgUpSq71VHXrhxBCQN+uWQlu1SkwHWLsMpK4eQ&#10;IRTLQ1l49rc6tyOHEZotDlmMWUDm8f8AMBFGYU8MGRiuZQLaC8Z12QICR71GDEFDmTj5JLwzzRKJ&#10;SCduuL89snIiPNlwsDtdHk1GbjGNq4XXdwIlq2YGbUqA+q/yt/Kxrp4pHjqzEdRnP9Y1kRVcnNXk&#10;ycWwbAH6Sflv+WiWqRc0Gw6UzkWta8X5Et1zHJSdn1r5e8tRWSLxWlM5dqmq+oTQ4AGNvQ4LcRim&#10;RaSUuanJAIBReUkZY7ZKmTsP7OxrQnCm1CSXjk0sbKgGNJtIru665MLO34iuAoYdfXXKoHTJDC3E&#10;UxiGJLEbxPU64YpNTbJgIY1cWvLfB0VwRscsBtDGrvTq1IGDFkByYmUEWx2fTTuVqDioRH6gZYMj&#10;AxSieKeEfATTBEdtGTWgyYylikN7eXaqdzt4YaQW8Qpth8RiQ8/1a9v5QQGYYdW/BPs48bAh5D5h&#10;028vWJdiR74YBlb55OOYhjTyrUvKz7lh8Va4sGFK0yXiX1QxWby7JG9Qp27UzFq4OIJXQaTNGwAU&#10;7nCu8QOD44UPXfJ1y1k6qa0rkPv7Pl8skzBfUvlbzGIgKnfbvkSutIDVJGG20F7Xpfm4EAKx264A&#10;TQuTfAu+RpNsiufPUdvHWZwB88k+n+WHJBcUHhhtiZB475q/OOzsAwhkDnfocm9joEcHxMAdsplk&#10;B2COIF83eZfzfvb4mO3Yqre+H0NskeyADISk2W8c1HXru/LNO5IJ8cFAbZAs0lLmtWNTjgp6DIGS&#10;rxGS1D+GUV8cHGlELEQOVQMaNjvhkLCERGwQkdcfUdsjGKoeecU2+WKp0qcsAVieqXPp1JaowQDx&#10;+eXwx8SHkOuagWqtd+2Nr2GbCMEEPLNSvGclGOUWptl0Mdtd0xeV6txGbnk/DZWh69ssMDtkZRpb&#10;bBHbbHZBkHNRR7nLphtINISQ9fDLyVswbUB8R4r1x9CvXMXNlSzHy3pRupfiGwOBJWr365qs2SlL&#10;648geV1PBilelMLLqbiCq5qpy4igPsXynoK2yI6ihOEMjczkCUvZLK3EKe+KwxcjQYFKG1C79Fdt&#10;jh7bwgCp7ZLHElgC8e81a6sCMQfiI8emC1337ZtsWKlJfMPmzX2kZiWGwxSm3I9s2GMVs1EvANWv&#10;munJ6gGmMrXMkCmLG5FNattl1xpbUg1RTocqtMaVUG+4yjkgkFaAerY2lcPJPJV5g7jLyLFeDTfN&#10;iqqHrjDkhFkIr0nYdDQ9MYUD7MK4eXJJCOg1BodkJGIvao3YYRkIY2n9n5nu7YjjKwp4NhbNpSSf&#10;s/SMt8SJTxPRNF/NrV9N3E7EDajGuFUvl5JuwA+WRmQOSHsGgf8AORF3bKFualvnhXN5ZCmseUHd&#10;Xs2j/wDORNtdR8LpuJptXExobhTHTrkeHe2KfP8AnRYErceslACaV9s//9fwn6ZGx65mBz37+Z0T&#10;8vLMSX4lmSqL12zA1s6i5OAILUWZbd/TNGIoMOPzK1CGZ/q6VFNs12lhZb8x6KWlRPHAvqmrHfOT&#10;6bp/1ieOKNviLCmbmZoONEWUxJpuc99/ljor2dkLi0mYXcSj90p2Izzrt3Lcqei0goPJfNupJPci&#10;wvoFaykr++YfZOdC1NpY/wDSLz445dmiK0oc5rFsXPCFsUhlT6rZEpJAKrJyrUZH7+JbpBAA1tIn&#10;xR8d6+2ZUJVuwOya2bPbOZGK3Eb/AAyV2pjrGecL60gCinGQH4WNe+Mq5MFO8t4SeEZLGvKMj4lH&#10;tgK/jT6vc6FqCubSeM+nK/UH55ZhPqtozRtUXlM0GrWLJ9Ziek0anYr0O3bPm75z0CbSdUmgkaq8&#10;zxPtXPSOzMolF5fVYjGT05GDqGHQiuR1Igo2zcuvK7FBih2LxqH2GEJDsXKUFMSrsK5mIOQpDsBr&#10;VjTDS27FxEOp64Vdg+EjpTDw2kF2KNArdt8jLGGVuyrOa80ydbvTJnhlQ1DIxX9WYuXSxn0ZwyGJ&#10;2WuiuCjgFTsQdwc+gH/OP3/OT2qtNB5S85Tl+RCxTsK/Q2cF297MRkDOA3dzpNYbovnn8yfyT0nU&#10;I7jzHoFoI9QCFnjiYoHpuSoGwb9efRyOcaiiymaNYnA/1CfY9s8tz4fCNO9jLifLei3ZtEalrObq&#10;AtUf7sp3BHfDO3tp7VvUf4kUb03HHMKRB2SQmVzqUGpW0sUKFJJBtX4WDe+fMD/nNEg6wl3ZTtJC&#10;67xt+znqHsZtHcbuk7RfYf5MJPB5Zt7W9iWKWOoJXo3vngGaQnPUYjZ0Mt3q+FssnbLAjk7Kiapp&#10;k6Y07DSNBJ8J2xtlF2fR7/nEny+I7Zr6BQJhuH7EeGec+2OagA9B2cNngX546qlvbW+nXJLW8xPJ&#10;V6g9jXPoL6jwRrK9Y1PfrvnkcwCXfDZ4DYxxzk20XGVhsANiVxSw1BbwmOA8xXcV2B8RkThF2mm9&#10;ctpdHgD3X7ugpGQKkg9jnMfMjRR6wupwXrgRj05olNUI9wc2GmBGxHNqluHp/lyOW78ttpdxYpzY&#10;epA7Di1etQRnyo/5yb8u/oPzZcXcApbXJ9RPA8s9g9mNTx4gDz5PNdowo2+hfJ1+2oaPaTTf3yxh&#10;JB4MuxzzMzk1rnZR3dSybAnLkcNIdi4irhpXZ0T8tfNlz5J1u11m1dl4OoYA0qK75q+0NIM0SD1D&#10;l6bJwyQGp6dDq1pNp14oeKZCjAivXPu15B80p5h0621eCSrSxK9B1II6Z4J2zovAmY1yL1mnnYfA&#10;mueXDoV9c6LcJzgSbjVui9wR7YXee/KP6X/0uGFpVl7HdUbsSO2anDqDDZywXs/5cea4bGE6bdTJ&#10;G0HSmxZfY988b/8AOR3mbXPJmgRaddqIrp6os0LdU8Dnb+zemjqMljk67XZTCOz1zyamk6pNcavp&#10;LmVC+6SL9l+5Fc+X9zcPcyNLKSzMak++ex6XHwinlckyXo+aMU65mNTsTkqTTCh2ApGcnioyBQ7O&#10;h/ld5Hfzn5gtNJk3R5FLDtSu+aztDU+DAlzNLi4il+q6gmlWc+ozfYhjZz9Az7v/AJb+U9O8s2cV&#10;ppcTLbIio6v+yQOornhHbWslmkbPueowQoPgLzV5k1TzJcG71Z4luSxaAwftx9lNPbJveDlJ9YWi&#10;RRnjIXNBx/mHbNJEXs5BW6ZOtpafVDyluLgF4EQcmD/ynvhDqv5i2GnNJo2hr+kdWjTkkZFUYHwP&#10;Q5fDRGfqlsEgpnoX5YazqRTW/Mcw0nRpWo/BisiN4kdgc5bL5s1DTr+LzHfTExykRy2Siqwse58B&#10;mZDTgjhHz72Ze1v5N0rVtMl8s2sC8ohzjvCSGlA9+5OGGr6ppHnNJ/IXmR4hNfRn0wpqGDDYj3zY&#10;aQywETj0cfLCw8pu/K2reRJIfzK8pxyS29kStzDIKNxGzCnfPjl+aP5WXf5d+dx5bnjpD64MMh6M&#10;pO2epaHtHx8Yk6HJpuGT7F8p+ZrPzhpNt5i0puVvcoGHip7qfcHPt3+VaTaVodk8sVBHbLyjUV5f&#10;D2zyXtzIMmU13u+wCg+DPzHtbfXNcv7WG5DTSXJEcrmnp/FuPozi3nRnW4k1jy2iWelXrtFqIm+2&#10;Cf2hluk5AS5jk5HN9OeU4HitoNC8wzC/1OzQS2bxbKygbDw+ec5mhmt1PlfSg8UtsRPa6lcUNV6k&#10;KTvm0xz6nrzDEspAjuW/T16S0csfoXFlHutSaVYeOekvy+8xQecdNRIHE1zb/BLIwpVh165haiRw&#10;m2kwt8Y/mz5B/wAG6vJfSxmLT7qrQxxkkLXsaZ5z/wCcufyasdV8uS+c7KFU1G2+JmQULL3BpnRe&#10;zPa8jk8Mur1mCw9P/wCcd/zJum1M+QNRkMluYTJb8zVlI/ZHsR2z5C3NuYjR9j4Z6rhlxC3nJCn2&#10;fgVo9q9suayXYGclvgGNWoLsfHBU748AZOxf4Y9zlcogM4uzu35Y/kdrv5kcLm1UwWUjcElcGjH2&#10;zne0+0sWmG7stNp5T3SHW/MlhoETzahIAUXmUFC3HxpnqG0/5wQkmiDSarS5LcSAtQp985KftLDo&#10;HZR0Tx66/wCcgdItpzF9VuDAE5iSn2h7Z2v8nf8AnF1Pyo1n9N6zdLen+7AQGqV7keGaPtLt4aiP&#10;DEU52nwcCT+Yvzah85aRNZeWIpoZZF5iSdQAyjei0PXOlecPI1j5au5INAt2liv2Mk9zcNyjgc9C&#10;OWwzU6fWHJzNV0c0hFeQvNuoeZtOF75kdYbm1PGK3g2eZF61HXOdanoGo231d7aVdX82WKllfcQ+&#10;kfHsaDNlizA+USwLLrTULR4ppLmFdO0K52IYcZTKepoNxXIdrMUbmLS9XL6m2qPy9KL+4tJl8abA&#10;VzYY5dRtXzIYEJ7ZSceVzax/VY7Wi85FrJPGB18cjSaALS+F5rJa88w2WxsLepjeI7At2O2ZHjWN&#10;uXe1mKYS6g13CDZFYNPmQ0uWbiysfAHJldtFz/RfmKcrpt4Q1jY2ooYpRvRivTfKLPOPPqSp2SOC&#10;Fo63+kxI19CRHc3dwKepGOpHjjPNmpT6JpFv5o88z/oi3hZoV06Ejldp0Bam528ct0um8WXDHfz7&#10;nEyZRHcpTpF/aXWpzaP5ZQ37EGaS+k+KO3c9FFR17gDOaaJ+bXkrXIT5a+sto2mhhJCF2cNWtOXX&#10;fNrk7HyRHFzLRDWRZBe6Rq2nFdXtVTUNQIEcgc8FKE9QvTbO6y+ZY9c0gapod5FBZW6+nqEkZDSy&#10;RAUFCN6nNNl0Bwnce7ycyGYFg1tZDStY/RWtQPcz3DGawVh+5jk3LDwFMiNnYQx2503SYxpmizj1&#10;bLUJGrOz9SBXcVyuciDvueo6OTHdnAmeSQz3b/WtQhAjuLSM/u1Dd6Y/Tb5LyG41by+PqkcJMGp3&#10;V4KPKBtzUH8CMNb0fgAyUrxBBJHZarWeR2MlnBACFQj9kkbffjdItvRDaR5W/ezKDcW2sXe6/Eal&#10;QWywy6y+TUo6i5dBe67yWEgRy6fB8RJPQmm+DrRrS6kl1TTYjql5OfQ1G4nNIYWX9pQ22xyE75HY&#10;dB3qoMk9sFsLyRbC0hIezghP72RQPstkeuLRYZ10mFX1zX7Wtxb3TbW8adeIPTYZYJdeQPTqyATa&#10;3uXnjF7Nx07T5QUkhZaTMx2qSOmEtzJbeYLptc1RX1Z5yLaWxiNbe2kH7RHTrkhcBQ28+pSEyitj&#10;p0Y0+0cW6JRlmejPIOpG++CdMtLq3maDW1Go65agyWVnCaRekeimmx2xkQRtsDzLYsvLgSRetaut&#10;tYy1E07bOG7UrhtqOpJG8Fj5gANlfcQmlWn+6Zv8sr03yER1HMdSi0Da2i8XutN2u4QFa9uFqXTq&#10;eP0YvqzXHpxf4inW1uLQ/DptqavPF0Aam52yI2Pp380rNO9F5HbSUaaKbkxu5fsxuPAN/DEdXu7d&#10;FGj3Trp3l6dVaGCAUmMx3IJG+TAPMblVTT7KRWN+P9L1NSUaWQkIEr27YcJqUk9muqXqjSdKswYr&#10;iEgevcRgUDDvvlfDvXM/YFtLGthbXLWsBe+v7gmSKRv7mFh2r0GF9lFBZ6fLa6Cw0fT7g+raXsxr&#10;M7HcqAd8E48VXueoVHS85bhJNQJvbtF9OW2i/ulr+0QdsILbULi/jk1TSl+pW9Wj1C+uhSWUKKFl&#10;B/CmHgEdj8lCcvHHCVt7ikrg1ggjFFSg6Ej+OJ6ZfNIj6R5dPpegnqW+sXfxcqmpVeXjkzAcz8kt&#10;XURH+kX9XVgFe1i3FT3NMN9KIvHOseXbf1ZJaw397cfYjYbFlB265VM8O0vgAvEoXZWKlpqMqqoP&#10;O3t4tnYDsfHNa6M3qS3Vrz1jXrFecV5L/vOEbsOxoMfEB2OwPTqqlNchVjW5KWdjPVTCBSUsfl0y&#10;PRLb6hfhpXfVvrTj1AD+4tZF607bHMiPLu/SlMnLW0BKgW6xiik7u6j8cNL/AFGOfUQbjlq2sWw9&#10;P6nDUQLGehamxoMYxobbDv6qUBBb+jblbSllaP8AEZXP7wsfn44NvXXilrrUv1lpXrYWNpssbAfZ&#10;Yr74Iju+JKqNuCkjS2CCFF2uLmf7TjxWuCrLUAkRTzOBHIf3culWwqdzQM1MrnD+b81BWywPIQ2k&#10;ANUc1vZjWnstcrXfSs4Dol/KtkisJLO3tT+9dAK0anWuQhG/VzUyVdOczyC9tAZ2I4TSybKCO6g4&#10;Dn1pf0UIb6ml6PMKSQp/vQzk0qabiuEYbNjc/YvGrx2a/WzcLyur1R8Mj/3aA9h2wy0iOU2yiMLp&#10;NnCvU0NxcRDue++Cca8/uCRIoS6lQT8CGvriRqD/AH1E3bDe21CHy5PFZeX4xZ6Xcr6kl9M1ZC57&#10;AHcZA3Oyd/JJNpTPpT65C0uvgXV3ASBaxEiOnv44MsvMk0802r6agtbNCUvL642aRR3UHJH00D8A&#10;GBFpfqHli0kt49K1QC6dTztLOMURCN9z7e+HE+oJc2B03y66urr6jX1yBwIPYVy7FnlE3L5BhLGC&#10;xz/DSjU113X1aNo/3UVhak/Qx45H/wBHeVvM8C21tYRXZU+ndXJUKiHuQc2UO0Z49zt5OOdMCpvb&#10;ea9Gup7y71P0bc1ezslHN3HZT75yvzN/zjn5W8wXZsvL0hhaNecjj+7APv3zOxdvSgPU0T7PiWUa&#10;X581e004an5pshG7vwjijP7w/Nc5T5j/AOcUr54PrPlqRLiNAQWB6n55ssXbcT9Wzjz7P7k8tvzO&#10;0YzLYao7WV024jmG/wCGcJ8w/k55j8rukc9s7gipKAsB9Iza4e0oS6uJk0Zizay1W01BfUspkkX2&#10;P8MgNza3FmeFxGylexBzOjqIycWWIhH4EbVJIhyhJDDpQ5PYtB2dhvpP5ia3pLBra7kWh6cjTBwA&#10;sBMqMtvFOOMyKw9wDnVtP/PTUBF6OrQw3an/AH4gJx4K5MxlSqTQLUuJYOcLD/fbFR92HVv5l8n+&#10;aDz1ux+qvT7cXjiI02AxKo9vfW6UtJVkNeko/iMVu/y18t6tb+t5a1NEkbosxoTh4iGPADyUI9Sv&#10;In9O+tTx/niPIf1zn19+SnmG3Q3USrcR9mjYNXJDIwOIopdZsmf0DMqyfytVT+Oc21Xy/qWlP6F3&#10;byI3upyQyNfhkJkjrIOSEEHuN8AqjIKSAg5YJsuBdgWWXjULkzK2oh2B41ZzyOSEmNOwxT4BvhRT&#10;szvRTTrgJS7ChlJJZj1PTArsWjUjYYrTsEIeOxxUOx7tscaZVbsA896ZIFiXYMifCxp2CuW1Thts&#10;i7C25T1NwcgSydhY901uwWNj9GASthLd2H9rqDMlJDllsLdgS5nVtwN8EgxLsj91Rzv0yBCg27A0&#10;XKJqxMVPipIyNJdkih8xatbp9Xtb2aNCdwHO/wCOExBZ8RaKg7kA52Dyn+fHmnyVEPqtwblfCUk0&#10;HtkJQbI5iGJ+aPImgec7c2Xmawgu4j/vxBX7+udu0L/nNy9tj/udsAyjqUO+RosvFieb5i81/wDO&#10;C/5ZeZAWt7SaxkPeGTb7jnVNJ/5zc8q3tBeQzQEkdVrlM4k81E497xK+/wCfbujQktoWsyICa8Zk&#10;r+IzuPl3/nIjyfr0YeHUIkJ34ueJ/HNTqNJe4bAR0LCNV/5wb80eX5R+hpYr6Ed1ah+40xTVfz/8&#10;o2U62KX8csp2ohBA+nMI6M9Q2iXeWZeUv+cQfNbRmfVJYLWleMbNVj92Htt590vV052N1HJUfssD&#10;hGnIHJlZRkn5H67oFxS7tpGQNTn1U5zrzV5rX4kjcUHgctjhbo8t30r+XfkH6jGks8fxHc1HTOCa&#10;x5hrIzluuJigl9D2dgsCBFA2yLt5mUH4jXBwFrM0eIgMNbDzCHYfF+OHgUSUZbcMNs6VoupiXia4&#10;DFlbE9YsOSHaudLsNSWJeTHKzBNvI9Y0Q3TcAvX2xS88zrGKK2ARZUhtN8hB25On4YUf4g9Y1Jpk&#10;KZjZlieU1thwjWvvhpb3ySnrmPILaEudLkgB44dwoJN8jukFi15KbetcEtpgk3GC08SWxeYDbGld&#10;sJ7vRA3UYCU8Vsq0zzUDty3yOXPl8H9nIcTFnFn5kV9i2Rm78udTxyYmrI7bW0elTkaufLvU0yV2&#10;pinEWpI/TCCfQO5XDHZjSNS5Vu+FT6H4LkrXhV/VGaLRhXplMpopsvh5ZaZxYbZMHZICHlmCjJ/p&#10;FmV4+/fIFaY5qd2ApGdM0mHiR7ZbEoLxPzXckow6VOdH09KAe2XgtUovknztPQyKRkniNBXL4kBq&#10;8MvlfXraS7ndeNQTtgK7u/TU5DJINkIUz7yH5LaaRGZQWYjYeGcx17WPSr8W+YE8tuSA+/Py98jJ&#10;bxxsUodu2cC8y+ZDV1BqRkOayL6d0jSUs4wAN84XreuF2IrlkQ0ymyECmc2v78sxIOWiDWS3kfkm&#10;LHfLAGLsR64U27F0SuK27B8SUpizdhnEaZAxti7DGKYr0yvkyBdhtb3hB3yJizt2H1rqNKb5AxZc&#10;TskNrqrrTfImKeJaVByTWuuNsK5CmQkotED1yTWfmBhSrYKZWg5bFH6gZKbPzETQlsiQqTXGiRv0&#10;GSC31+tPiwgqEguvLSsaqvyw3i10EUDVyQKUguvKobfjQjwwYmsVG7Y8VrSVv5XCGqr174nPfCVT&#10;U5KJRSrBpDW7gAZGLuJJSSMvjNaZVaM8QphFLYCtR0yzxWHCnkV0aAEb5SWoU0pgM1pe8xPemHlh&#10;Zr9ojKpzZVST3tyVHFTkkiCrsMqJVi83JiWbBIpkCLSo8qbjF1jrkeFbUHuinXDGG2rhEUEsevtU&#10;41qaYe2tnSmWRjbAyeda35hEdaN2yS2ttTbMiEGN28E80+akQuCfprth/bwcRXMrHHoi3zB5080s&#10;3MKwp41wcAD8XSnTM3HHh2Q+eNc1Z7tyAx49soiu+ZMdlYhK7dTjcnS0hGam+OGEBQEHNJ4Y/JUz&#10;pJZpanfF413qfDMfNkoUldbQl22GCR2zW5JJZlplgWIAFScVLU6bDNZklavZvLeiBFEjLvQUqN8D&#10;ynuN/bMcTS9d07TQgDUrgXvXfCTtTElkscIjFRvQbDHgVwMULPIU64lTfc5lxGysYu7ujV9+uam5&#10;zIiNkMO1C7LNxB3rjvniQwIQCTsh2rgO4tVmFDjGXCjkzbRPMjWLDc022win0csarQ5aMrLiev6P&#10;+YiRrxd+PvXAaaJU/EMs4mVp5cfmoiRkK29OtcObfS0hoaYLtBeT+YfzMu74PDGW4nwOG6JTYYCx&#10;eQ3eovcNycnfBKIBvlEp2xSl5amn44rTIKpcyxNDmxVoSHsco4UgKqSAni2PA8MqLaExSX4QKbZd&#10;K4FXrLueG4wUq8RQ5iTNlU2hlIoO1MScYQyCbQS7DGAUyEyyDI7BuQr0xMpXKzKksns2r13OISLt&#10;ldsWV2EhBAOF0m9aZJSzSzB2J74Wyg4bC0zCzRqrxHXC6XbrhBtLKraNhQEYBbJ2qdIOAFeuNC1O&#10;LFUaUIMGxQ9KYqx6+1EICK4d28FBkgLRbyzXtbEXIV3HTfDJFpSnTM7DiCKfPPmzzM3xITtvijV+&#10;z2zZ4MY5oIp87+YNbLEhWqT1xta7HtmwjGmLzG6ujM3I747CqXE+PXMBhUKEzUBxRRgVJ7maoOKU&#10;J6YLpUrKl2Crjq8RXwzCzS6Mqei+V9MlndPTBO4G+FlyQ2a3NkpIfaP5a6NOioz1HQZEtQepIzX3&#10;aQH2z5RsjBEhb7VMjEyAk5IFk9ZtH4KDjIrflkrV13fempBw4tbOvXLYm2BLzXX9fEANW2w9gsht&#10;mTEU1SnTw3zD5uoWctt23w4jtaDsMmAGPGHjOp+cpJHZd6Yt6K9Cd8lw30YynbHT5knZuQZgPDEm&#10;iUbjHhLC02t9emJCMWAPtgZ4kbww8BSCyO08wzxUPPbAklup8MfDKeJlVh5qbYlz174CeyU9MiYk&#10;MhJmVn5wJIo+ApLAdsCbZbZebSQKvgc2JH9uRMQVtPIfNpPeuKx2oG/fKTErarL5jSQcmNBgpIgD&#10;xArhGPvQkF/rodSFOxwwhjPTLlLzrVL5eoOGCJ2OWQNIHN5jrU/qVHUYLReOZcd20B4zr0xJIbtg&#10;pFP2syYzADIh4prcb3U5RegOITShQaZjZ5pD1X8u/KP1mRGdNwQenjkH1vUzEpPtmpzm2YD9Jfyi&#10;8lRJGtF+A03ziGva0Ty5Hqcx+TJ9veXNCjt0XiuwGco1PVWkJWuIiwJehQwrGKAZGJJTIa5ICkK+&#10;LRR8uuEC1dkgtLTlTbJAMgFCSTjkusrMbUyTJJLm6pU5K7W3oOmRKWMXVzyOHUQpsMIii2OXEnLB&#10;qnCxSmUVwQhxVASpXpgpHpgQgJYg2CllxVLZbRWrgmOfjh4lSi40wOCAMHR3VOuEb8mBgx+70iuz&#10;CowdHdA7r0w8ZHNqOzGLzy4jHYb4ZQ3Q7HHxChh+oeVFZaEb18MHx3R9sPiLTDb/AMnq1VoKHxGC&#10;kuCcl4gYkMQvPJ3HbhsOhxdZ6dajDx2imP3PlRo96Hl7DMzh+uTEqWkLHo8tu3Km/wAsCyWqyfLL&#10;PFIUBOrPUprHrWowIdIjJqd8HisrZKvny6iAiRCPfBsWnQx7qoriMhXmxHWPNupXwKNIwTwGGSKq&#10;CoHTAZWjged3KzyVZyWJOLBqjbI7MuCkrksptiw27YoDtvkCWan9Tetd8uuNshJy2pqeVa5ueRpl&#10;auI6CpqMezbZGI3SrOtV4kfTiOWoQjVXHjbJAWqV3UvGoPfFAaCuXY42aQwPXZuKkjFQxPxHMzHj&#10;A2UvG9evCCWPWmPHjmRyQ83upy5qT1zFa5OMqQQlzGpyuOS40U4gDYZSqQcMpArTQUjpinXfKmQW&#10;O3Y4/AqBc8thmHjkZmmcUz0y1aZxxFTjWYdGOazPkrky5PojyP5XaUr8OxpypgK4kABHTNLlyElF&#10;2+2fI/lo2kUSlRQAUyPXE3I0ypL6F0fTfRUMRt4YFUFjgSn8jiFTTDq0h8cWJLzPzHq3DkSdhhgw&#10;4kb7ZstLiti+aPNvmAuXHOoqccGrsOmbbHj4UPn7XL17mUohrXwwNc3axilctxtRRmi/l/d6xwci&#10;gY174XjWIgeLHfLhu1m2XXf5E6syNcWi8wRWmC475JPskZZwBqt5nqv5eaxoxJurdgK0BocECZcR&#10;iJbYzDE5LGWElZFI+jFOYOQ4SGaH9I0qOmOrkVWGM/dlnFWhXocwFdjgJpQ2D1p0yqbE5IHdtXNW&#10;lCBjONcmSgmmlcg0GOApkDuwJteJAT03yjgpCKSSo37ZVMVVUnb6MaUGKo6PUJYxsT4Y3gMVRP6S&#10;lp9s/fn/0PEcttLGdxX5ZmSDsAH7+A1zuX5ZWEiW0t5IoIpvUZotfko05uAMb8wTL+6t+RVnbamc&#10;y87lHvmIPfLtEGGVP4BSNQewxPyPpSajqcaq3xKdhmVqpcME4I2VK8nFtC87dFGfQTQ7OT6hHHbI&#10;Le5iA5Gm7ge+eYdp5bker0WEUHhLTIL+Sa7lNxaT/ZWv92cOPrt4R6U8f+juPiZwDQ+2anhj0cmw&#10;jWsrPkJoZf8ASE+wqGnIfRmfSPUipCokuE3Vj8Jp7ZOOW+bWSotqwtph67tHbyfCyD4qH375BtSl&#10;mgf61BI0qseEkbDkFzKgAQgsxsUjkX6rMqxFRyjkU05A4Nt7OS+gNpqHKZSOUIQ0I9sBlwmwxItB&#10;XF1HZy/WbLjCQeMxcVBHjnnz83fyxmubY6zaW8omjHxqRvTxzo+x+0wDwkuq1ul4twy3Rdchum+q&#10;mWNyfsFT19s8gTW/oEo2xHUHO6xZhMPO5MdMowIxy/m0kOxyVG4xQ7Hl2PfFXYHkFcVdjY4T9oYq&#10;7F+AGKuwdbW4k3GTtkHYu49I8cEirsBvNQ0yKLdhroDO1/C1vL6cgcEHMXVQBi5WA7tEVFD0z7X/&#10;AJJag+vaFbQ3k8ckiRgMp7j3988M9pcAxZCQOr1OmNh8L/mlH/hnzBNcWVtMkcx5CVein2ztOsan&#10;H5Xs5JxG7iIV9Fd6j2zj8ceOVOaQx/RNBm8+XCxmeNEmqGuCOB5DxApnyu/5yovrTzJKur2yvCXJ&#10;+FhSlM9Z9k4eGKLpO0Y2+0Py/wBHuPL+lpo93IJjDsHBrXPBNxLxNAc9OhyeelsznCo8pWoMtDW7&#10;DS3hCCp65Iodg8OAKk4DyZxdn0h/5w6nnWzl9R6xbUPhvnmvtlHiAeh7NL54/PsRi1tXArNU7eK5&#10;9BzN6ilTuhFCSNs8onGjbvQ+e7CJFQJGf34+JApoxxe30r6gjajYr6jqCZFG1R7DHxeI0drSQl2p&#10;awNTK6NrEpjSoEcr/smvc55981ak17cPq9nALVIjwuoJF+0teopm400AKBPuLRIvpPyrpL6ZYJot&#10;9dG+eVOVrcRn7JpsM8Of85Zz2N1JZDTWWWLgCGB3WvY56R7LxMRu6PtDcPQvy0j1CLT5k1uMx3In&#10;cUIoCB0I+eeHJUoaDPQIuimHo+XFAD1wsA7BxRVG2Gkux1snOeNQaVYb/TlGcXFtxiy7Ptb+QzyQ&#10;eVrC1nK+oFBide/tnintTEHKe7q9VpLp8c/mbGh80z3ttyKcBHMjAgA02YeOeqLe4tFsHgu6/vUI&#10;odjy+ecJkgTLZz+LZ4m8eptqkV3YupW0kDswpQpXoR3z5Bf85lXl7banb6VKz/VkWqBjXYnPWfYv&#10;GDEy73SdpzPJ99/l/JbXOkx3toqAyklygoC2eFTQmueo4+ToCWb5XIZYxJdl7NgYuxleG46jEsnZ&#10;7c/5w50i21TVp7y+jAaMDhIRsM4n2r1Jx49uZdx2fCy8p/OK+ubHQHayO7uFde7L3Az65aXdFYG0&#10;90BdBu37JXxzxLUyuVvQwFPjOXy6itDrdszIjEMiE7q/cHOT/mZrp8uWqp5gn9TQr0egfSFWUt4k&#10;dMzdDh8Q3HmEl7N+Xllaa/O9zo1qbfzBYEPWeqqwPgO4zkflzVB5UL26KIhbVmspWIaSVOvHfc5t&#10;suHxBffzZB6t5g0weZ0VJiZYrgehdxKSEjb+YH2wj1rzp/iqZfMekwJaaNe1g1L1fgeNunIA5PFp&#10;fD9J3I5JtGeX/Lz+XLNNCup2u7u05S2bU6oOinx8ML9I05dHmk8u6aXkmjpPZ6ncHlUdeKtl0pcX&#10;qPxCEfcXL31umo6gv+jupiurJB3bapyI/nZob/nGuk6p5UiN3q2myrFe8Vodjucz9HqfylgmgeTj&#10;ZcHHyY/+Xekj8to77SdWljt9LnuGuLLm4oqv1Wvj7Z7m8tJqMWiQRW49C8tbdaK+4ai9DnIa3KJZ&#10;CTyJcmMaD5t1qw0U6/O13W6sb26Yu6bFCx2pnnvVtWtYr3/E8CS6g9zJ9WvbVRWKJq/aIO2bPDEk&#10;cJ26g97IvpG10a6W1Plv1Es1t0V7K5H9669af1yG+bLn1LxPLF/MLq/B+s6dHD8NV/kJG2ZmnNC+&#10;Q62rIdCjhSFtatUMEUgMd20hNSV2LgYcaf5yi8sSw+crj1bdEIhutMgUMVfpyYDBkxeJcB8CwIY3&#10;rXlE+Z9Pn8qzkTCRfUt7+Xc0J6D5Ydfm1+Yc2qeUtWj1JY4RcQE20andkI2JHjlvYmm4csSOnNwd&#10;UKBYT5K/KXTvLXmGx1DRjJPJblxczOOj0pSvhnxR1mb/AEjgvYnPaNJ9LymV9S4hHVx8WZbQ7FFj&#10;ANRjaXZUs3orVRudhiFDsGeXdLm1rUbbT4VMjyyKtPmcxtVk4IkuTghxFpmCAuxoAKk597/yy8o2&#10;2h6HZadaRC3iWFVZSPjWSnUZ4Z25rzkyE31+x63T4wA+FvNmuy6trl5ezP8AWWikLQ8D+6MI/ZPu&#10;M6v9Qey4rcJSKtJSu7t4NnNHLxdfc5QCQxXVtqZL6cwN1SsCyACND3WmJzQAzcENeI/uxuzL4k5C&#10;VkMxSb6ZeLbQvIy8OZ/vWFFRx2A983mrS7PWtMfy7dxPJHOorGvU0719sOnkYSEh0ZJb5U1O903V&#10;G80rLGvpOVMjkUoe3H3zzRrOmTLGtlLcDS5NNakcEJrLcwjajd986DFPrzv5AsC+ldOvYZZBeWcb&#10;alFfkNJPIB6UD07V6D5ZDNc0oQW8vJotJ8sXyjlIdrhJj0HjvmfgzG65yHyYpta3nrThWLX2t2lQ&#10;Au0bIT18MK4DqHHlpsK2DaegV7uUBpLqADcjudsyyY9d76dxYS2REyWjMYb9zdpdyfDAv2IZPA06&#10;AHIlqmvWXlC0n1G1hZdAvkaU6hKayib+VA24zP02mOc11HRw82URRcFrLqlwkV9On1+yNGtom/dl&#10;G6Fx32zwb+YX5han59vmvNQmeSCIenArtXio/ic77s7syOCPm89qdSZlm9hptrpiGHT4UhRmLEIo&#10;AJPU5y1kblydqkdM2/ghxBkR2dt/I7z/ADeT/MFt9aJk0ydxHPE5qhDdyD4Zp+1NAMsC52j1BB3S&#10;DzLpB1rT5rOFjFcFSYZV+0jjoQc+ml15VLQNdup1RbhvW02On7uBqVA27Z5dqZcEq5Vz83p8MrDx&#10;nQPOMd7K1m8senTWX7rUfUp6k1NqjvXOT3VtcXGoxaz5oLXl/B+4udHtNkAJoGcDbMnDkBjUdvMs&#10;pPSAqQWj2mjuLaB4+cN9K3IVbfau+SfV9KguTHonmib0I0Pr6ZY2ZIZgBXgxH8cYy6x+JLEhj1le&#10;MldS8vx+u7ERX13cEqBx6soPX6MRvNSV7Q6hrI+p6ZIvoXGk261lqTQO3HepxEd6G56FkAiLazZJ&#10;ja2Nbm9UGWLUJ90FT9gfL2wrFlcyWjaJqL/ojSoCJbCOE/6RcpSvFj13w8QuxuevcE0mHqRC5F9Z&#10;p9evJCI53J/dQ06mh2H0YnYW8Gn2JvW46F5XvKpcRuP9IllJpUU33OEmzXOQ+S8mryf1rj0IFGoa&#10;1bgvHT4YkDeJ6YjbPPeLJpGkU0iz0ukn6QmIM08PUqD13zIjh6ne+jXLJSy+n+oFLy/R764vSsQt&#10;YxWKN/E+AHcnI9ZapFKJr/yXbrFo96WS61S5arpJ0qlem/hls9MR9W5HIIjlB5JiyFnig1qZXvo6&#10;yR2tuaBl7AjvT7sGWtpNbRRyeWlM2s2bD19VvfsyRnrwr12ymcD/ABcu4NvEueUM7Q6o6i0mVVjt&#10;Ix8St35EeOGsNpaxXPHy+h1Br6skmo3B/c28o/lr03yJia32roOqOJAm9n9Mtq5+qrATwtITyeWP&#10;oK/PDKyuIoxNqSwnWfMtpSGdm+G2WM/tAHY0GV5IHlyB+agoW6iuJ3itPVXTtHmUOirtcO/Xj7DI&#10;VdR2D3fEzvrurTuZLJVP+i2rj9k9tumTgD7h17yzCfxm4KclQWdolRIWFZZAO+3T9eF2rXRF8t/q&#10;zPq2tW6LDcaba7QIG/aYdKDDCO3cOh6qjLNFWD07IfV7ZhVZWPxkn574PSONLmKw8xn61MT6um2N&#10;qPgU9eLkbZI8vT8SyWysxQzWRWJK0nmkHxUHce+Tpr2O6iJ1wm3hcejNpNpuSzd2p0zEnGXT5qkU&#10;Vr6DKtgvrTKDIt9c7gA9hjNUln0uxTRtXlXTY4zysbG1NZZ4gPstTuchCAkbG/eTyCOS3Tzb3V09&#10;9piC8cnjPcSmixsP5Qf4ZG5r20itaahGukaDcKBJbRj/AEgyHxI3FcycYPvPf0ZA7JubeTl6kB+t&#10;X6fZkfaMA/hgmCSOO2SWz46PYwV9V2+KeeKn375M899z9gVRkjk9Qiet7cP9lKUijYYolvELJIvK&#10;3+47Rp6udRuP731D2Wu++DiN+rc9wRaH5s0pbVCLm+QUFrD9gKe5HT78HaI8KQyarokBilQ+lfaj&#10;efaZQKFkB8cjPnUvgAlD6hEzzLa6nLzVqNbWluOIBHZiMJ9I0tJLqRNKqzmsker3m4APVUrhka5/&#10;IICZX116MKvejoOLWcG5JPStPDGDRIjdHV9DBu2uGKXd1dH91GV/aUNkuOtj8AtLvrzRxmDUQICK&#10;GKGI1dh4fPFYIGt5xHpjvq+uxkcJ5QRCEJ6Cu1AMEtxvsEha0rSQmS9C2Viynki09Qn3p45KL6xs&#10;wD9YDarqExBAX+5glHbwoDlAu9tgmkrtLu6kAKBdPsoift7yyx+Iwmu5UhnR9bLajqKARyabbf3S&#10;qT1PY0ywDbbbzKCUZHzlif8ARtLS1YFlupN3J70B3wdr8Maxppmou00iH1rWytNlXwRyNscff9qo&#10;fS3Ls17ZR8FPwTXM+zMR3UHCy3E0HC58yH6vaMOLaVaCrcj0L8clL+j8yoRTsZgV0gB5x0vJwKDx&#10;41/hkyuNVQWwi1eMWdvF8VvawH97MvYNTfMaIo7fElkEji0xluXudNf63cy/DLcTf3cRHUqMZqfm&#10;OeCyjhv5BpekXCBYbdP74ufGnc5fDY7bnv6JoJdZ+V7Ca+bUkjGo6xE3x3Ew/dhfAV22wZBqM89l&#10;EdUSOy0+3PFzMOUsq+w98IzmJqJsoOJDS+XbW3vJrnTTJdajcAlRExWGI+9NtsIrvyV5d80XLrqm&#10;nRW2lSKCkzAB2J8B1zOxdpzh1suNk04kvudS1vQNPB0+4OoaorUeAgFVHuc5Xrf/ADjf5U1axuJ9&#10;Ana04OR6k2w+ivbNpi7blE0XByaEI+28+atZXMFhrlgHknUNS1PMr88876t/zi55isk+t2RSeFjV&#10;GBpUe1c3mHtmEuZdfPs8szt/OekXEzWYuAk6fbRgQVPgc5nqn5YeYNHZlubKUKv7XE0zZQ10JOPL&#10;SSj0ZBBeQXI5W8iOP8lgcjzWdzZDhPG6nwIpmXHLGTVLEQicRk1CSMhEYrTwOE00S2dkz0v8xdW0&#10;aERWFy60NaE1H45DhZiZCFnsre5/3oiR+3xKCcmcX52XU8Qt9atYLonq7IK0yHBu2xyoBdDt4mD2&#10;xeID9lGPH7skFvqnkfzSgTVLf6nNT7adKnBuG6xJZNHqUB5WjpMtfsyCh+8YXzfk5oWqAzeXtVia&#10;vRZDQ4eMtJwArBrE8O19aSL4slHH4ZAdV/J7W7FyLWMToOhjNcRnDA6cppHfQyKG5Ba/zbfryA6j&#10;5f1TTm9K6t5Ep1qpy2Oa2qWIhEqwbdSD8sJCrj7SmuWjIGoxXYAKHlybDxqA7B0SUHLJcbJ2NNSd&#10;+mStadlOdsHErsCBeTUXJc0EOwfGhXrhQIuynftkUgOwJO9VoMZbJLsK/TBbkcjEodizS8dh0GSt&#10;rMXYg01flhtiQ7ArycumRKgOxA1yJLIB2ISSsDQHBxJIdi63x4+mcILEuwJOQwwSCHYVNsaDKymn&#10;Yd2HDiQSQ3iDg4AV4bdizrRvgkap9zj4STGnZNvL3nDVPKaM2lzuGfrVicgcVtmPIYha6LIOLgMP&#10;AiuTKz/PDUFQR6gnM9zXrlM8FuRHUFoRIOgA+WaT80Yb4c5eSj3zHlpyEnPa/E4fPFpcmiyDKzhL&#10;Djdks0zXFkowkXfpvkfDLISdnUNI8ym34gt098jwNgkoywrKCGGTRfPe3EnptglBlxJT+g4QS1Ou&#10;J/4l+snkWyiYbeJGR2KRCijB9vrLE9crIW1r2inYZNNK1EsRvkCEiTHtSsF4kqM6XpV1yAyssreS&#10;eYdPFGyfWZ5rXMbJzUl41qAMTca9MFtbpIKkZUZUi0LbX8sb0BPHC6axVt1G2V2ytltjrTp3wluN&#10;OHcZJILLrHXjTc74QT6QDUAUyQLIFllrr+wqa4Rz6KOoGHiWmSW+uchQnfCWbRQT9nJcS0nMOsCm&#10;5rgMaQqmtMNrSL/SdRQHBUWmgHYY2vCh5dQ23ySWdmI6ZG7QxvULznU5NdOioAcMZMJPJ/Mk/Lkp&#10;75PLBejHL4no1l8sedjXkPcjDt2CLyrlol0Yh4nbaa091U/Yr0yH6tc8VLV6ZRml0bgH1V+WPl9V&#10;ZCyipzg/mrUGbnxamY3JmTT7d8racsESkgVpnnXzDqJBbfLQ1TkzxRQZyW/uy5OZEY00ldkckYsd&#10;8sAYuxDjjSuxVE8cVdgxFpgpNOwUm2RS7BKnCrsEI1N8BCXYJSSmVmCuwdHcEZEwV2GUN4VocjSQ&#10;XYaQahSlcCbdhzBqZFKHIcDMSaIrhxBrDAdcHCzBWlAcOLfW2BFGwGLK1NogeuHkGuk0NcjS2oNb&#10;KcNYtfpRa4KTaGawRq1wemujoTiFQ7aYp3pggasr98lxFKgdNA7ZQvlY1rkhNDvqXEUAwVHeIMeJ&#10;UO9o3bDKG+FPhwcSUvm04nfphlDd8uuINsSllxY8RX2w4t3DYCrH7qPhWvQYfQR7CuERtjbD9Qu+&#10;FckFpb8uuWiDAl5hrmuelULvkhgt6dMthBFvE/MXmOnIFtzhzbxcRtmXGFpfPPmvzAKMzHbthmm4&#10;9syoY+FD5x8xau9w7BD8Jyy3hmTGKLYFPISfcZRNcnEUkFCO5HxbZgMsZoGR6AkHFAvfFUkuLjsO&#10;pxRFqadshklQVDohciowWo47nNbkyWoZNp1lzp44qVC7Hr45rMuYnkl7H5W0D1KSuu/viMj86dsw&#10;zKlJe1aPpJQjkKDEmavTKRuxJZslt6KUXEq98uAtCGmcKPi2GNLFtu2ZMICKsYvblpKjpTMFHXrl&#10;8UMOvbwjePtilPDJhAY3JKWJLdTlAdsKVvKm+O4g5AlgS2sxGUVrkgyAVFu2AK1P343gMKWnv5CK&#10;VOXxw2qHedmALHHAU6Y2hAO1WIxYZUwQ7OR3zdceStAkmubAh3Q165tq74soqkR35U2xXtlTYmAU&#10;rmBI6YkAqqxl9+O2Cq7ZidUhNIgaAHrjKcsSaZppbqzbA5mHYZTaWUWfKo8DiLbDIc2YDKbMVII7&#10;YDkbamLCQpmGnpUhsAPQiuQkaQz7Toiach8sLZj2yKbZ1ZRGgPfCyTc5IFFsot14jArCpy6HJiry&#10;SUNcExQ1ockqQXt+IwcN7e36E5KIQS8117XVQFQfxw2SMDYZl4cSHgPmzzOBUK1KVHzxYLx+Ktc2&#10;WGHRbfPHmbzAbipZt+lAcY+w2zZYo2yeUX12xNRXfE6nMilSsuOtNssZGTCQUXYdMUAyLFATyE9d&#10;sUGKpVNVj0xVBX+OY+bJQSmWmaY87gjpXfEpfi+QzW5c1Nr6O8jeXuTR0X+zCO+l9MHNVknxFD7i&#10;8iaF6McZYUqBXIbdSFmNcikPpLR7VYkXj2GFpqTthVkoPFanDK2hyQFsSWI61fqgZSaZILdAKVGZ&#10;eODXI08D80auasitvuMMPWSAVOZuPEZOMS8N1CO61Cb6vAGJY9aYU3euxw9wMy44gOa0yPQ/yiv9&#10;YPqOpAr1yM3Xm1Vqof7skIgdGYD2vRv+cf1YI9yhY+4wnfztx25YaCOC2fQ/8492zIFMXT2xP/G6&#10;9CaYaXgVP+hebZRUR1wfb+b0kIBIOWVEhjwMU1L8gJLerwKQfbJHba3BMBRhv45RLGCgxp5lq35Y&#10;6tpRLRhmUHDuGaO4FVpmNk05ggGmFTz3mnPwlVkA61xYwBt8xiKbAbRlvrzU2Y74mbYdhgZDdMIt&#10;eYj4nqo7YotvTfAzQ8+tGStCcEpCe+AyCpJc6g77Lttvi6oMkJKxa9kJ3J3OLBAcyMeSmYDzfXLd&#10;pKlhvipWg2OW+MrC4dG+sTA0oa9ThTfPxWmY+Sd7sn0n+XGjhWVR1JH3ZzLXpahh4dMwJjqyi/Qv&#10;8urdYUjRBQADOG68pNadcpkkvqfSGBQfLOZ3NuxNfHJxNoJT8HEorRid8lzRzbJp1w+s7It8RGWj&#10;ZkAhpZQuSy0sqb0wJCTXNxTauSe3tuO+AlLHbm6rthsq0oMMWCRXD1OC0OFUufBSnbFUG43piqmm&#10;BULIMWBwKhHXFVftkqVDOm+LK+RQoPF4YsJMVQb24bri6zldhk47oISm4sgTUdcFxXRGJixMQUnu&#10;tODjpgtb0jGk1STTaIj9RgxLwnvgIYkJLNoSKSvGuDkvqAVNcrprISS48uhqkAAHtTBK3Ybrhsjk&#10;hJJ/LUf2WWtfbBKXS98PGUUx+58pxsfhXF/XXt1xEytJPL5YUVAXHicDauHxFGyXP5Sr8Sb4qs3e&#10;tcJyptLZfKW+47748TZITBTxJbP5YffiNhlfWO+TpHEg/wDD37NN8eLiu2NJtCS+XwnxAdMUWSu2&#10;BkErn030+q7YqXrhiyBS2a28NhTHBsmzSWaHjUYoprkwKQxy/BGwx/IGijMnDGt0POtfcqCPbBA2&#10;GZWNS8V1342qNjigyxDA56hs2FUL0ObAq73GXhVYzUGPAwKg5X7ZhvtiTQtkAtghMjDM2wqMws2R&#10;mHq/lHQjPMvJamowLK/Gp7jNRnyXspfZP5e+VzHR3AIqDQDCO7nrseuYB5oD648s6R6aKR0FMJ68&#10;jvkWT0VUEYAUYYW8VSPHAhjOsX/oKwbth8o9MAeOZODFxG2L528366RzAbbfHGgFO5zc6eBti+Yf&#10;M2rEVAaprgSeUKvEZsBCt2Mik3l60/Sd0Cw2B3JyLX911JwVTVIvsnyJ5eD+mCOtKZAtQvuPxIaH&#10;xyBnRZA2+wPKvlhTEqzIpBG+2Ftv5klganLfJQyd7GULTrW/ym03Voz6kCkH2yTWfm81HqHLhNjw&#10;U8C80/8AOMmm38bi3iCkg0oN8lFt5lhl+0ckMoYGL5v8zf8AOK17bKWsSSo7YfW2pxyj4TXfGZEi&#10;ok8D1/8AJ7W9CJWWBnTxUfhhmjhvs5U2CTy/UdMnsyUnRkYeIxQGvTEskqKEbnfFabZVdNq8itfw&#10;yigHTCMhPNgSplR2G4xtDk+IMWiD1pXGH3yYDIBtHJO3TvmyJYqy+OX2ORKqysabbZqDwwWVVSeg&#10;r265/9HxI00ysPTqdxtmbLk7EP38z1H5YuzaeXmlljAdhuenbOY1m83ZYhswPVLT61q8QVzRRWnb&#10;POvmK8gvLt3kUjfqM22jhQcfJzZ0i8QF8M6Z+Tvl5b68FzYsHeo4hvHMbtXLwQcjSx3Yt5v1WHS7&#10;CSW85CEijMvUDPcF1ztokuipN1CAGRDt92eYaiVyLvIbPEPLiw3StaI4+oXBLJJIPi36b45/MFtP&#10;H6V7xZJRslKEH5jMcYSNwzTFPL9zbSCSw5I8Jr6nKoZfkcA2Orcy1jds0XCpQfaqMsOOt0FGajpJ&#10;FNRsgspkp6jfZIPjga6sbZS1xCoihcUejUJY96HJiRCgoiyvrmUfVbljLPGax1Xag9xgKyeaxLWd&#10;SkR3ikda/iMjMXuFTW7SC+C3bgPINpI0an4Z2nyRc2HmiN9N1P0mmQcN+jD3BzS6vJPDuLQQC8V/&#10;MHSL/wAqSLreiGQWzkNxB+wfEUzz3+dP/OHcWsPJrnkFhHcNVmgP2Cf8k9s6Hsb2vOL0ZeXe6vVa&#10;ES3DKvIH5/Q3MaWHnWkM1eKzKDv/AKw/iM+e/mv8r/M/kyVoPMOm3EHEkc+BKn5EbZ6JpO28Wcek&#10;gumy6SUX0Xpeuafrcfr6RdRXCeMbhqfOnTINGrKeLAg+BGbaOpiXEOIprjpGAywZAg4i7AJl+LfE&#10;5AwMKdltc8NumHjCDGnYwTctzhBtFOwVFeOmy5JFuxxmLmrYq7EJZQuKQHY+zmkEqvCSHB2ynMRT&#10;k4Ru7Prh/wA4wSzXmlRvd/C6KKMO+eN+19Cez1OiFh87fnJWCaL0FDmQbg9s9dX0rMn1Wdg6kVUg&#10;7/I1zzsGjbsTF5dpVioUXlpGYZCf3lRQE+IpnhD/AJy0/Ly6vdHj8xaNUpFVZlC0p77Z6F7Ka8Cf&#10;CevJ1XaGO47Pcvyt8zCd7jy7fkC6Q+pGeVeaf2Z8sZLZlYrJ1Gex4JcQeWyRovaMyRBDUZkBhTsX&#10;L+GC2NOxCViRQYbtk7PcP/OHvmpLPUJfL9y5AnpxqdgR0zivavSmePi7nddn5K2ePfnRo8l9on6S&#10;tVDS2bcyO5Q/az6p6VPLxMUtJR3+XtnjeohRehjLZ8jXkdtMI9RtGMB6oV/m8DTD0M1qfUtmYcRU&#10;g9CO+2YVWaZoaULqkJj1FEKSAioAJDdjXOJfmHJptvdrr+nNLMxol1CBsB4kHN1oLPpPwaZvafy2&#10;g12XS5fLOtpDAEUvYXNfiPgKjvnzu/5ymtdON9BPpHwRugag2/DPUfZgnh9Tode9+/Lp9SbShHr5&#10;rdJIyk+IHQ54unUA53keTpZM8y4z4YQWDsXqTiVdkh8q20VxqVvDOCQ0ijb55i6yfDEuVp47tHYE&#10;jrn26/K/y3aaVoNoLd6oyKVr1DfLPCe3tSZ5C9VgjQfD/m7zDf6n5kuVmtyphqhP7LL07Z2qBJbm&#10;ABKcfsvXYg+OctIi3Ipg031fTbiR5gfVNWjC7q3tnyf/AOc5dAvrLXLe/u5BJbyIONPbPVfYrKDC&#10;g6LtMF9g/kvrdrrfluKSwiMJid45EPXnWpOeAgwJz1HG6MvWcUUZYxt2CAo6jIsXYHlbgCTgkWwO&#10;z6Ef84QCeRr6ZEWSAgKyuPxzzf2znURu73s7Z4v+dkdtNpdvHcyPFIJw0bIaGo7fTn07s1cFLdft&#10;gVHHoV8M8hzSBLv4jZ8+SRiO3a8mUCFzuXoSH7H2zzx551W00vUGjsYnvNLu2KXQl+zbyfzAHN7o&#10;4kjfYjl5sTs9x8padf6rpsEupFLbUrcBrd4SAZohvQnvXOZSpD636LmY32u2w9fT5KFUKfy1Gxpm&#10;2va+Q6qGXRM9BfxqLXTJ6reRkfEH6V9q4pqOmwXc1vr8rG5hvaQX9jGAYon6VYdsjCRAMeVcilbZ&#10;3csX1jRAvovbLzs53NTKvXbxwLeaMbOdtI1OQzLZUuLEQtxAT+Vj3yyHq3HXmtoi01Nby3TU7OP0&#10;jcMYrgSKa8htUDJjYa+fJd7a+f7f4NNuwIp7WJAxDdORplWbSnLEw6jqjiYLq+kweeLS9/LrUnrf&#10;W372G4kNAananfPUK62JbFtbtUMiCIyxqB8TilaZy2TCRLhLYDbwG18vRw3kXlu4lCTet6UrV+FD&#10;WgbPLM/m4apDPrVtAun6G7tFqEDJSUMduQp45vsWLh25novN9NweW/qTW+n3k8l5qsC+pZzsfhIH&#10;Y9sg1zFbTwHStH52ckI9Ww1Gc8mkHXipP6s2GOxud+8JIpkYa5jk+u3pE6OBFcWkQHFCf2iMPvLt&#10;xBp8aeboIUa0nPoaq8+xVhtzAPbIZ436fkwKT6wkl9LJ5ZklMV3GPXsPS2DKP2SRkK/5yP1zR7Dy&#10;vNBYq00jAGC8H2Srdgc2vYGGUsgv5Ov1xqJQ35eW+sS3U2o6pIkCGqSWY+0rg/aPzz5RPymlaVu+&#10;es6cVF5LIXsODY12plzU7LNF2xV2JOgkyTJ2dL/KG1e682aZaQHizTpVvAVzUdrz4MZPk5+jj6gg&#10;tSlWC0nmdeSrGxK+NB0z71aawsbaCSRiyKn71qVYjxAzwDtCRlIvXY4vhTSrJNVluoYEKu8rNbp0&#10;RTXoxw38xeatH8nacNb12842cgCoz7k16A5hYcEs0qAbCaS/SPLur+a9QbRtJtFiu7dqzMDxjWnc&#10;HvnnO+8/6z5ku57HTYzpdjbkSw3jEEzRDchfozdw0cYCzue7uYvo7TPI+laBAs2p11G6lAikhoCq&#10;yHvTtTxw2k/Oy/uYYJPLcAGmSMYJ7+4+ExsNq0PjkY9mj+Ln3J4mLj8ltH+sNJr0ryXSEzRWkJPF&#10;lrsD45DJdVlvJ54NHiN35jtiG+u3K0iaNjU8T0O2ZcMfCLPI9AtvQJLGKCOIX8i2egyqEFnDUOJO&#10;1aZCPMmpWdlexWlhHJrY1Q8Z2Y8re2mHffpQ5m4MRI32r5sJFOdLW5nhaS8j/R62rn0glPUliHc/&#10;PNPqdjpJ/SXmy7E2paPGahSVgMZ7bbE0zOxaeWTaI5lx8uQRCBktLm9ja10SL6tp+oA8pR/fK5/a&#10;9s8H/nP+clz+Zuo8YkFrpFvVba2TZQP5iPE53/Y/ZQ08bPN53V6rj5cmW+UvKkHlO0+qRSSXFw55&#10;TXEx5SSN4k/qGcN9SooM6MCnWSLKsTMY+0cLF2VGzIw4ErvWoyvJDiDbCW7s+sv/ADit+byeZtEi&#10;8rajMBdWQCiu7FR0zzP2j7L4ZeIOr0ei1HEHyN+evkL6jeHzxpcDOJqLcANxVT05MO+egPNPlM6b&#10;Ovmfy96FpFMD+kpmFXKH+Ocfj1G/DK/J2oNpT+X/AJwj8w2beV/MPO8u7dl/R0SEhWK77nvT3zhW&#10;o2psnfQfLimIMDNa65cnlVmNSq1za4snEOKXxiEgPdrZpboDU9aJ5KnpT6XCAQp6AsBucA6Tb3DM&#10;2s6BGJbmVvR1O+utlXiPtqp2yeSdCj8AGQCMv3gRl03VWCRCj2drBXk1OxI/VhOXeS5fSdLJ1HWb&#10;Ss9tqVx/cgE7qD02GAz6nYdypqIV9ET3Ki1spk4yWyL8VT3JG+H1pqenaxeW3mGe3/S8yusF6hNI&#10;IXXqwHTY5AmUdrruTVpLd6RcW1hcaFYT/o5COVvLHvK48DXvnlj86PLXnW41a71vRlnfR55GERhY&#10;lePgAO2dP2ZmhwgHm63U45XYZdoV5ZxW8Omeqn1qKNQ6MRzrTckdd84vZ/mV5i8tWA8sXkJbT0ap&#10;hlUgcq1zdjDDIbdf48seycGwtzcfpD01+sceHqU34+Fc6P8A9DFnVpLD9N2fC2sQFEUDFVcUp8Q7&#10;5X/JIINdWQ1yTWXli30363JYu4uLti7SueZVj4V7Dwyb2f54aBr88lhqry2mhstVs4lpRhvXkPHK&#10;JdkGO45sxrQUGPL1xYwi5snjn1bobm4BqR36YtN+b1t5kvbe0jnXT9JtgecUJoZ16AOe5pmNPsvh&#10;B6luhrASibDy4NPWS4Lm5vJDyDzbhCf5R2HyzoemWNncwnS9Gli03y9MBLE0Tg3BlO5BPXfNVk0s&#10;oGzufsc2GYFDS3M1qBLNG1zfr8DAArGFJ6+GCYQ7QNqdjH+irSNil/I4rPPGNuQPXfKpYSDXM9G7&#10;xAvknjMywTMLmd/ihUD4EYDoaYrYwJ9VksPL3+43SX/eQ6pcGs0jHcqtdxlcgQd9z3dEiYPJQkkP&#10;qiS/b6zdABXtYTVFr3I/rgfTNRZ3kv8Ay1H6NvGTHqd/d7MeO3JK4JD+d8AGQlaKuoVYCDUSJGJJ&#10;ggj2Gw2BwTZ6lJezyxeXk9aWBPUh1i93FD1CV/DEwrn8gyUZbdUiT9Ifu43+E2kA2qfGn44X2eoQ&#10;XUz3Whw/pGS4JW+u7k0jhdduSg++SMa2O3kEhFSQugVLlxBEh/dRRH4mA7HBQ0wXEifUOWq+YLQ8&#10;gzCluIz+BoMeLbfYH5oIUpLxoQXvClrYSDiBX97yPy8cNLu6tyE06autXd09Y0i/uLWRexptQHI1&#10;15AfMqgoY5i5uogLC3jJDM4BkmXxr1/jgiDU1t7gR6sTqmtQJwk0612hAPQt22GUyG22w70hZLbt&#10;NCw08iztH+L61If3lf8AJB6fTgXzHefvEsPND+pPKfU0/TLMUCMu4VyPxwQs7x+JKCFbS7eOJDJp&#10;QovSa6nryenUiv8AtYpc1mSKXzK5jhZFjudLtNyCTtWnT3ycDfL4Ep969FKqy6WoaUVKXU+438PH&#10;JRqlstosInm+pxWqiS3tLfeSRAPstlQlxbc+8qEn0+RpS72qG4eZis9xKaRo3Sqg/wAMJL3U55rd&#10;Jrtl0Ty/ddYwP9IeQ/jvlkIj3kfJFoq3tI0l5Rn9I6nEKcm2jUfq2wgXU75DLcW8aaXYwfu3mk+K&#10;eeP+Yd98u4R71tNvq0TlUuSbqZjyCD+7Q/2YtptndiB4NDV7axmHqfpG4P7wnrxUHIEi9/koC26n&#10;t/UUXrCadNhbR7gE9yP64/TtanteUuhw0QsUvby6+0abVQHthMOI+r4BQ670+O6ITUG5cTyhhi2A&#10;p2NOuSBDI9ItBhNxeRLzXUrn7FDuQtfDKZEXv8mQS1zwq2qyCK3f4PqkO7V7E03yNu6RXgubVWv5&#10;5iS9zMaw27juoO22WkWKO3kqbqj+l6MtLeJfsxR/bdfA4NGsz/W/ThQ6tq8K0aZ9oEXxHY0yJxiu&#10;4LaHa0QQ8aiys3/YT+8Yn3wWuqzzOLd2OpX0lZIeA/cwsOxOIgI+X6VtReziiX1I6WlsBxkJ+3IM&#10;CRzObtLzVHN/fbRzWUR/dIfE/LJjltt5sTuqG3At2t7H/RbcLVLg7uflXfFvNPmloZre1Z2udUi+&#10;K3srbZOPYMRk8RPTYd7GUQluj+XrSGOdoYQkNwP308323Pjv0w//AEhcD6vdeYlSWa5AC2UahijH&#10;+Yjpk4asxO3zU4gUk/w7bGGaz8vl7QRGr3TE/EOp44A1byhoupW8zea7CGOf9iKAAvQ9Dtmww9rS&#10;GwLj5dKChYbrV7eeFPLN011an+9luvsAjwOcP8wf8426PdKlzYXLW0lxvFE+7fI5uMPbl7Ho63J2&#10;eGSWnneZpJYLi0Z0tx+9nj+x9FeucY8zf845eZdFkLWyieMbhUPxU+WbDH2tCXVxpaAhkOmebdL1&#10;ZPVtJ1p0+L4d/mds5FqHkvXbSRvrdlNGqeKnM+GrjJpOlkGQJKkgrGwYexrhDMZ7T90UYEe2XjKC&#10;1SgQqYWxapdxSBkkdKHahIwmmAsOybaX+YWsaVKsltdSbdiaj7srMGwZCFKSGOVeEqhlPYjOlWv5&#10;13l5SPWrWC4j6HkoqcRjpl4tpeukQxb2xeI/5LH9WGi+Y/JOvj0tRsTaMerx5OiGJ4S70L2LeKZZ&#10;B4OtPxGFM/5Z+XtbfnoWqIhb7KSbb4YzYeGDyVTdzRLWeE7dShBH9cjuofkzrlopeyCXEfYxsDXJ&#10;+Ig4lyajbseJfietGBH68hF35P1XTmIvLeRKdSVOPjMOEhGK6uKoQR7ZFr4GM+kQajJjIxK7A8K8&#10;SK7HJibGnYPL0FcnxJp2ApKk8u2PEinYFkYdMiTaCHYgaU65FDsBSPQUxtXYEaWooMRJi7HQgnrh&#10;tQHYvJGAu3XFnTsJySxJ8MBCKdmAxayHYlNKFFMiStOwsaTkdsC07Fop/S6YrVOwUt61cNq7Ba3L&#10;SbNhu0uy5WULkU27AbS7ccSEuxO2t2kf4TTI8Fop2SW0jltzX1G298l4NsN3ZLY/NmoWCBY2Dgfz&#10;dcrlhAb45CHYPt/zPeP4buLf/JOY0sDMZadkq0/8yrST4nLJTxyg6csvFdk00z8yNOlqzTDbxyP5&#10;dIyhoiudH8tfmPpN04jM6g1p1yEtOWyOQFBXVqZVPDrTPR/lzVYLoK0EisDQ7HMaeHvbxJ5J5o06&#10;eAM3A/dtnWbGWqgjMOeNXz1rNRKQ+xwz9YDKDhVJI9z4HM0tco8JU0hahwK7KcHCQyBTyFuIrX7s&#10;BOitiyTiGd1+ydsASW4ONMrT231B1wsltF8MICQn9vqRPWuFz2g8MlSU1j1A9RjFtgvbAUFVN6W+&#10;10wbBDv7YEJdd3HwmmSyxQKBgHNhJ5nr0hkDV65MrEdsuBay+bfN1KvXBswNCvhl5PVEebz7R1Q3&#10;Ar2Ncg+tLyQ8coyebcH1j+XLrGyU775598zRMWZe2Qra0yfX+gyAxLTuM4F5gtSSwIycRbTIMqHT&#10;OWXtqwJoMyQ1kN4UNbtXpkgUU7G+gR1w2tOxVUpiodigFMUux4bbI0rserYkK7FlfFXYIR8VdghW&#10;74EuwQslMCuxdZiMBjauwbHdEUysxTbsHR3p6HIsuJ2Do77jjQLISdhjDqLDocHAGVtUrg6PU27n&#10;IGKbdTB8Wqe+CltbwwfFqpHQ4KTbRTBqaqx6nBSbWcMGRaodt8BC2tMY8MOLfUiaGuICQoSQBgck&#10;1hectzhIQUou7YUIyZafKGIyZCsH1aLgpydWQBABxxi2svHfMcxiDBclFrHyzKjFrJ3eB+ZNS4hl&#10;rQ5III9hl0Qr558xatydhXYVwem+/hmbCHCyeBeZdRaclASBixPbMiEUPLNQZjuPfLGWoY/Kfox4&#10;FcVS2WThsccBTJgtgNpTcze+PHh3xJpKWEF22wUmwqcwc8t1Ce6dZPcMOIrmMwQ75rsx22Tb2Lyl&#10;5Wlu25MlQMSedV6nNbKVot9D6F5XkjVVCUPywN9ZDdDlfCxZ3HpEkFOVaZQcdSckI2qhcL6I+Ltj&#10;i3LYdsuxwpWJ6hdL0U48ITuMvjIckE0wvULh1qQdjjssCAxl2J9u+X0wqhXFfnmwpU8wwK0wriqr&#10;3yBkruBX4sblioZlLCtc2KqLmm/XLGAoK0Dl1GPHvkLYFYY6mtMqtN8SUWqx2hkOIvOqfaNMQLVk&#10;Fl5emuSPTQk4Ga+iXqww0UhlNt5Dvrgfu4W+7NHfoT8LA4DGwy4le48iXtoDI8LUA3BGCVuxXfIH&#10;HbIG0tOhOhpwKk9iMFxzqRTvmNOJu2QaXS2i+EGmLowO+UTZo23smB+LNyFd8qkEsjtrfiRiUhBy&#10;sFRJk9rb0oabYXzPSuSQTbNtMtCQDgJ2oMpkUEvQtOtzthXM1TgDFnNnFRcLm6nMiKUcW418MdHH&#10;XJqgLq69IFu2HEEHIimI2W3nes6qERiTTDZUAG/TMrBj3YvBfN3mEBW4tvTFgOO/jm0xY7Q+bfMm&#10;vNLUhjU1FMTLntmyhiAQ8mvL0yVqTX3xhFcyQWQKTFviqxrlUwslMydQRscUUZElhIoSaWnwjpig&#10;GRQlcso2G5xVF+/KckqVdbQmV+VCcUOw4jNdlyXuoer+V9H9V0JFK/rwJP8AZoM1WbLbZb628g6I&#10;qMkjLtSlMi961SQcx1JfV/l2BYwoXYZHJkJbJAsLerWcwRByzRQAmuTEStoTUNYWNCqHDWCPj1GZ&#10;ePGgmnkvmDW2KlQfiJyrm+S1U8juMz8WO2k+phtnoFzrkoBU8WPXOe6z5rEQK89xmcI9yOF9CeSv&#10;yhQFZpYgQadRnM9U83M5ILYGVPo3Q/y/tbFRSMVyJ3PmUv8AtHInZbZxbeXoouijCx/MBPRshxFF&#10;pmukxjqN8YNeqd2x4itr/wBFR9hi8PmAr+0fvx8QrajNosMgoyj7sPbPzbJEw+MkfPLIZVY3qfkq&#10;zvUIaNSflnTNA87cyFdt8u5tU4Vu+fvPv5KW19GzRxjka0IGdg0vWY7xRQjMXJiEhaA+JvOv5e33&#10;lWUlQzRbnp0yTIK5gTFNsZPMvrTA0IIxcIO2Y0rbQmMd1yUBT0y+ORtK4vzqMbxyyM0jdBTQB1IG&#10;2KKoptlniMhsx+608Sfarip8MHiLSW2+kIkgcV64SXqbV64mdhae2+TovRZGBpTOe6vbFqjxyuQS&#10;H2X5G1YKqDwpnKtX0wuSAN8qq2b6V0XV04AE7ZC20Qk0pXHhRTLxqkdOvXBEGhV+Lj+GWDZNIabV&#10;kXYnD+20cKAAtMQtpHda0o/aw6g08AbjAbRaST6qG/awaLXjtg3W0D9fV6muUYiN8nHZCiZw5xyj&#10;JKpFgcXU0wKoMNsUDVyVKg2r2GP5E9MmBSoZxXriqt45CQQoBQDiobIEJW0rvjg5wKtMY6YqGr1w&#10;g0hCvCDviith4lQr2wOPEhByYNqg5LYeGLLPjSKQMtmK4MiuTkJhjJL308CpwULrIxi1JfPpquQa&#10;dMWW5740qXyaUNxTFxdkYKWkvbRlJNVriouyeuNIQT6KFJotPoxZbo4FQUujp3ANcErc1GC2PElU&#10;uhjl9nbL9Qk0GWxy0N14kqn0EVLcdsVEvHZjkxPi5JSe50MLvQfdgiO48MmEg0xnUNEWmwwdHNUV&#10;xplbCdQ0rgSAMVV65cBTMFh17a0JJ2wUhwsmHX8XXwGL1pTLsKh5n5ijLUC9MUDb07Zm4x1UvGte&#10;jqxXoR1xcZNiXnlwN8vFUIxPQ5sCrqhd8cMKoaRhTrjxuaZEmlQo+MjFBQZjZJtgZTo2ntPIoUbV&#10;8MCvL8ROa/USoMn1H5A8smdkbhQbV2wru5gq1rmonIko5vtnyZoCxoiovYdsitzdgtQZGlfQek6P&#10;6UYam+VA4c4CFVb+EwKWp2yS2kdBXvhgOIsDJ4p5t1EwRvyPxHDNfFs2mHH3I4rfJHnDWiGcFtji&#10;Tkk1PfN1hgAFeC6heNcSlz9nAdwpKmmWSYFlfkm7SG5HqEb9K5CNTDFWpkpQppPN94/lvdxsYlYj&#10;pXfOYasXVmplRx2zBfbPlOWIxoDSu2QK4vXR6b7ZXwMrex2lnHIgO2KwaswoDtkSKQsn0RHqdvuw&#10;4t9ZPZqHInJSsfu/KscoJKgj5ZK9N1iSoo5p88gcxDGnnHmHyHY3SMktuh+jOoaNqxYBXPXJQzXu&#10;wkHxD+cf5N2s6SS20SqUqwIFPoyaxvUAnvmQJCXJYyfnn5g0STSriS2daFWpgwCmUW22x512A75e&#10;BKwGor0zYVb6YkRloLNdwG+J8aZZxWwKwVXoM2LFuuXTv2yNquoaVz//0vGWlWUtxdRpGCRyB2zL&#10;yyoO0gLL9+mYKCzdBnpPX7n9F6PHGKD4NxnNcPFJzuLhDB9IjF3qM1ya0B2OeZL+eK4lZ3FKntm/&#10;wx4Q4hlZZyBTPVH5H+WYp0VoZ/RlPxLXuRnN9vZuAOx0geVfmXr7aRbhXtTcW52kAFaA96Z6Nv8A&#10;Uri2qtxGoMYpJXYkeNc4CuKTuIsP0XSLKWGN9PkYpJQxUNQp8KZBmuvqs/q6crGzm+0X34k+FcyO&#10;GxulngtvrMQj1Ej63D0CVFR70w3nu7e5iP1WGuoRAUepWo/VkBCufJFJRDbXdtN/pU4GnSVqlAaE&#10;/jhUL5pgZJRJIW2dSKhT9GIjSAnLWaRUjhKRhd0INCw+nEyjTKIZnlEifHH6ZqvyIxumStUIfWhW&#10;Pg/wycxQ09jkT1381T5Ev4NSRD66AeopFAwzIx9mjVR4XFzZ/DVv8Lwa1YTafeNyt5a8CpqRXwOe&#10;xvy5/OnQ/wAyrJJdJmCXhA9SBtip75y/aXYOTSSurHQox6gTfIXm38uNS8izu+oIJ9LBPC4UVYg9&#10;m8CM6dd29vqEbRajBHcK3wnmoYfiM1MM08R2JDYYiTCLWzSNzc6DdSWrn4gY2Kkn6DnI9c/I3ydr&#10;khkuNIt2J6tGoQj7s3em9o82IVxH4tMtLEvRLH8wvNumRh49UZ1QbJMokrTxrvnPtU/5xA8nXYaa&#10;2gdC29OWbTH7Y5RsaaZaGJTbT/8AnIzzBGfT1O1gYqafCpBPv1yM/wDQmHlK4qFM6MNjVtsyB7ZT&#10;HOmk6AJrc/8AOResWgWT9HwSqx2UFgaffnMvNv8AzglFPG9x5X1Bo5gCRHOPhPyI6Zm6b2zo1IOL&#10;k0AZJo3/ADknZTcf05YyQqxALQnmVPuppt9OeFfPX5dat+Xd8+j68gWVDTkpqDnedn9pR1Q4ourz&#10;YjB9GaVqtrrdrHqemyepbyjkrUI/A5CV2GbkFoKY4k01DxGSpadlBGJq2J2SA7Oz/ln5PfzBMrRI&#10;GYMNiO2aTtPV+BEl2ekxcSGu7qOzjM054qO+fW38ptCGiaTHGtt6TUqab1p+rPEvaDWnPMm3qcGP&#10;hD5d85XC6jq7BrkSJ2DdEJzs9uLW4TiBwJ7dwfpzkpWDbk0kVz9dtCAKSBR9obAj6MjfmW00zVdO&#10;n0XWXWOG5VoqMO575ttBklikJR5hx8sEqhbV7LU4Ne0S39d7f4349ePcZ8dfzv8AyO1b8tdRe5lT&#10;1tKmYtDOm60O4B8DntPYPbkdREDr1DzGr0hgbD6w8o+c9O842v1rTXpMnwzQts8bdwQd/pzznIeD&#10;cRnWwnxB1ZFMtxpPfLEOxB33w0xdnTPyp8zSeWfMFpfoaJ6ihgelK5g9oYBlgYnq5eny8JS/VrFd&#10;Ts57CTYSxslfCoz7reVdWh1LTbe+hNS8asCNwajPB+1tIcWQjuL1GDJxB+bE0Fxpur3ei3ZoqSMp&#10;5ChBB8MkjTfXGEUzcR1Rh0+RzTAVu5Fp59X/AEXC81mokQ/3sb7n5rnKPzM0u+02VNb05ohYMOFz&#10;Gy1rXuKZsuzpiR4Tz6NczQer/lf5hsdbtZPL2o+quoxkyWz8qGnYb58pv+ch76J9ZeCwk9SAbrvW&#10;ntnsPs9j9AJdBr5bvqvy+syWEIvF4zU+L+uebqE7nOv5OoKc48GmwwAMA7K9Qlgi9SaDBKVM4xt2&#10;evv+ca/yevPMerx6xq0BWzjIYFhsc472j7Yjp4EA7l3Gi0xu3n35iecIvK2lzPG3K8dSsca/a32r&#10;T2z656XaWthbpDGgES0BrsVp3zxXVZjMkl6CEafFpXUr649QyH6zJ8YA3BB6gnJFFfxSj0LZKyit&#10;R0qB398wACyO6Av9Amsj9d1acJbSfZI3CE9QfDPn5/zlVYXf5kadMEsGgudKLUP+/E8QM9C9lsw0&#10;8ufN1etxGYfVn5Q+X7TyTbC0ttR+uQaiRMnI/ZcjcA58opEMTmJgQVNDXPYtPkEg83kjRe7Yqq03&#10;zILS7GyShB74FdhXcSmQUGQkzDs+kX/OCl1HS+sVJeegb0/EZ517ZQPAD5u87Ok8A/5yCCppVnPM&#10;3pRLcUaWn2SRtn0/srqOCFYVWs27IB0r4Vzx7NAmT0ES+fGtZLlDeTSkWpHGSoqSKdQM80fmX/uL&#10;1CTU9ZuY5dFvP3U9pGoLI57njuM6DQbihzHIoL6E8hTDUNOj03T4ZItQsl5Q3ElQrrXtX9Wc7ntD&#10;9XWwd/qM9mfW0+WNgXlj68d982wHUbg81ZctzW4N1CPrUFyRBeRnZYnH7WAtT8xJdae2qWSJY6bc&#10;fudRZhxkDdOVOxyzHg6HfuV1npZtrr6tfSSXV3CTNZfyhP5a4SPpiSeVNS8tBpeZhaWw1CST4pFp&#10;XiD1zM00QcgPzDTkNLL+4uItbsNUtXrCx+r3doorwLdHPyOeJ/yr/OfW/JGt/ofVJpLjSJJDFPFK&#10;eYArTktehGdfl7Ljng6aGrMZUWX+YPLVtrkYZlCXcfxQzLsysOxI6g9xn2J8rafdr5ZN35fvxd84&#10;/WtWehoCK0OeUdoVDLUhXe7zFKxb5F1HzFZX/mtNO8x6c1kyP6N0EJo56BwffPPN9rtot5NrGjQt&#10;qE9z/o+o26n93E3TlQ9MzcUSQBLatwXID6Xi0ib0F026l9CG3dXtJa1dl68Sci+pWs0Qi8s3DfXb&#10;5G+taegFAvfiSNszMZBPFyHVMk2gmhf1NWSkMTVjuC3em1cE3OqRXCjWtb5vEwEF/pkA5KG6ciBl&#10;vB/CPgS1lLYbGWDlp9jxVwOdveSGpIO5XOJ/85B3Osad5Wj0XV7aOPR5pfU08x9Qnge+dN7PiMp2&#10;OfV0/aE/SVfy0mk3epXmpadM0moxhYLsEmgYbjbp92eCHG52z0SEaDzM+bPMcq8Rk2t2Jt3OKuy4&#10;1BNcLIOzvH/OOdtDP570/wCsV9NCXJArSgznPaGVYZe52vZ8bkGO+bTKNHvBagGUxMFBNKk59qdN&#10;umWMyRDlMB8Ej/ZZD1AGeE6sXKnqcYoPlOCwQUSaQpA4o8MPVJB3LZyvz/bQW0qPcxyarbXQ4GFv&#10;sQMehYHpTM7RCx3Hv72ZD1Dyfez3sMlqgj02W2cESADlOo60PfOKR6jM+oRaB5iBvNZsyZrKK3qs&#10;TRDsxGxpm5ERVx2B5liz54Ikt5NQ051trO5r67yA8wx2qK9Dlald2l1MbrXpWksrxhC2lW4qIpa7&#10;E8emShCht06rTUFvcW8YttNUetAgIvZxXmp6074O1iXUIiltrcptpNPX1LWyszWSeEdA1NztksYE&#10;vp69e5Sl+nR2VJLzSl+sJeSMLi5mPwxv4gN7+GAYbJ/MCS316yaL5SuoS08Qos0cg7k9QTmVihvQ&#10;9Ug42TJSG1PUpNDiW2s1bVfMMY/c8qhXVj49KDPD/wCcH5mR69Ovlfy4zDRbEemjk/HNTbk56nO7&#10;7K7NGMcUuboNXqeLYM/0SwmtYzc6gQbyajShT8Kmn2V9hnnqSUFj3IzpIVF1kk7y4iW7UGWXbUXY&#10;q7BRU9sCHYgHA+I4Uguzrv5J/mYfInma3u6H0JiIpCOwY9fozT9qaMZoEOw0mbgKQeZ9Bh8y6bPo&#10;90KpKv4jcZ9xND1WDXtKjZ0RreZQJGb4vUFNiBnivaeA4ch8npsM7fAFno8/lnWZohPIbqBibeNP&#10;hEJB3DH5Z5t886QNM1JtE171b+4kYz6RawoVjiA6B6bffl+k1FixsOUi5L7A8p6kms2MWs6R6duj&#10;fBfTSGruwFDQ/PvkRfUbp7ZdW80ho5ox6d1o1qajgTQMwGZQIJofCRZBkMNlHHW10tRuC8V7L8VG&#10;PYE4Ua7NFcNbaBrsqWVsD9Y0y2szSSUDcI5H8cnDvG562go2yh9L1LyzrLO5CXEkpIAK9SoOSKGe&#10;1t7Bb3WlGl6ROfSm0+EAzM7GgY03yEo2ajue/olLGM8lw0Fipub6NfUjupRSJQf2RnYvK+pWlsj6&#10;LrtqlnpECg6f6hBefbfY75i5Mso7xO/VBjbxfzd5Zv7+Vda8t3D3OtTyBL0xtSOIeA8KYV/mL+R/&#10;l7z/AKY04hWNpwWSUALwNNszuz+254ZUXEz6cSCXeWvzL1nytfnRNaJuIYT6bL9pmPjy9s+Mn5k+&#10;Vb3yPrVx5avVIkikIDDoy9iPmM9U7N1QzwBHV5nU4zjNPrOzu47+CO8tzyjkUMp+eRq2HFa1ObUY&#10;wXEtE4AuLmQNxgJ5E9a5CWIFmMhdki03VtQs3WSO5lUruAHNAcolo4lthqCHUr1yf6f+a/mOyfm9&#10;40qAU4SfECPChzEydlwl0ciOtkoG2iP7C9a7Cm+dDb/nI+9vI7a116xguoLZw0aU4haeFM1uTsWI&#10;JI2ciOvKVQ+X7W1eeez5RTXAo7qdz775NrL/AJyA0HVb59S8w2Ui2rx+kbWI0jI8SMxJ9kGIoOXD&#10;XA80CdAuLWwFjpt0wuQ3ITyjm25qclei+cvK/mwC21G+aCGGXlZ2sdUHsrU6jNdqdHLFuB73Pw6g&#10;T5oqeC8tfTNjGkkjUE0rmh26kDOjazpw0uBL3UFZLO6AjawgG5r0bbsc0vi70Pm51Wp2V0t27wwn&#10;m8P+72G1e4+jBQjv541sruQabDbLytraD+9nSn2T3NcRMc+d80FClIIpDNAhuXkaksrmqRkd99h9&#10;GbSdJmjiniuiuj6FIvN96XDSHsO++GWSz3n7E1Snf3ih42tIzfXo2XjsijuT2wRprypG8+nouj29&#10;qx9aaUAz3UY7jua5VPnvvf2LTU4VpBHdVvJZfsRr/dxkeJ7YvpT27B2sF9C0asq6lcn4zIf2V5bj&#10;ISvr8lpfdB0K+vWWQAKbWL7HHxOLWOrvNFLdeVLURtzMd/qF0NyKfaSuWCAH1fABCXXlijzpFrM5&#10;ZNmt7SGo6djTrgXyvfTadcSaTpZF3eH97+kLqjIATUgE/gMsyxsWeXcgK2s2MV1Ak1+ZIbZRQ20O&#10;xJ7Vph5qEFo0puNPX9K3d0376eX+5tmXuAdhTKoEjY7V9qlLrSS6ChLwfo+zi/uoYzWWZffvkJuf&#10;RF8EHLV9dtwPaAIT9xpmULI7h9qGQxlhDWgs7Fxt/vwk/qyRXF8LLjBeB9Uu5jzt4ov7iFqbBiNt&#10;spAvlt3srS9LdpyZLWllCtVkkYfvZB4jwwtSxlnnj1LzATdXpIjfTrU/AoPQtT8csJAG23mxRH1j&#10;hG1tp49CALVbqXep9q75JdeYQxpY6nMDKtXs7G22+EdFYjMeAs2PmUpXpHF5GuLCJuLfDPdTbEnx&#10;UHIhfSj04LnzD+5s5iE/R1uPj5di3HcZfHnQ+a33p5DUepFp9XnRa/WZvs7+Ga+1MqnK9H1FIK+l&#10;ZQbyTJ/ld8nCNct/NFt29rxJMRNw8m7zOfhQ+wzWty8UQExXStHuQPTRf74v4HvvkZD4lXSxq7ck&#10;H1u8j2JbZAD+GGM9zHHZm7Kfoy0FVmZh++mXpyHffIxG/eqhGjCYozG7mO6L/uuM+GEFtaTXnKDQ&#10;0GnWEIDx38xrNKOpArvkzKue57lRby+j/vYTcTvRTEn2Fw7tLlrCFtQsVNtZSVE95cn4+XioOUzF&#10;mj8gztRmjS4f6vdsssqbpBHsoH+VhppOsrc8zp6sZYR8d9cj7a9+NchMGP6gqFu9ODUW7/uW2W1i&#10;2HL3pi1i5juVn09GkhlBc3tyfgjb/JrkTn7/AJBHCsu7RZofq14wXjt9Xh6sO1cH2mqcp7i40djd&#10;3P2biaXZEA6la7YjUSHPYdGXhpfe+X7WaCG0v0W3t0PKKKPZmPgaYBj161aNtJtoF1G8lqRM6j0x&#10;XtX2zOx6uQ3umBwgoa88qS3FxHqD3ElhaRAfuomNTTxwn1fyD5U1sR272KSXch4yvEKJGfc5nYe1&#10;5x5tGTSArYL7XrN5bmWVPqUYrGkw/eOP15xrVv8AnGDSNUvZbfQ7wiVByKDdR9ObLH25sLcGfZwt&#10;Nx50a1tE1LV7V4InNAa7n6OucY1v/nG7zBYySHTAtzEh+0hzb4e1IycKfZ5HJPoPM2nSqjSTCJpB&#10;VVk+E/jnKdW8ja7ogY3VpKFQ0J4mmbCGrjLq40tLIJ2kqSbxsGr4GuQyWWeAEurLTxBy8Zg0GBCp&#10;geLU7gMPScg+xOWCi0mw7JvpfnzV9Iobe5kFO3InEhPiEKbxJIKSKGHuM6bpX553MS01qJLmOlKM&#10;oyow7mYzJfLpMLj9yWibxQkY9vNnk3zMxN9p5t5GNS8RpgAISJRkrxwzxAAScwP5hv8AeMpvy+8s&#10;63U6Lqaxuw2SXan05ITLIYhLk208sf8AeREj/INcjmq/k7qlmOdjJHcqfs+mwOHxqT4JC+K6SUV3&#10;X2YUyAap5V1bTFreW7qP9U4RmYSx0iAwb7JrkMmjlQ/EhH0ZcMltBFN4mTxFD1w2xp2FkxJrgK07&#10;A4BHyxTTsERyUyVq7Hs/MEDbEllVuwEyqgJrkWLsCSNQYtdOwvdq4GVOxNRXAxIdivp03wArTstU&#10;IyRQQ7BkZoMACgOypGqd8NJIdiDYGLsbHM0RquEFbdh1b6gSKNl0ZUtOxd7rkKYksgHYWunqGuVE&#10;MqdjZZPQQhTvkSGMnYVC5I7/AI4AKYW7DnStVCSBVJH04gMoydnQ7P8AMXXdDYTabduKdiajIyxA&#10;tgykclrosg4uAw8CK50rR/8AnKzzTpYCXXCZRtuMxpaWJbY6khjd95O0bUSWurSMs3UgUP4Z1DRP&#10;+czZGITVrKi9ypymehHRkNQGKXf5SaFOCYVeJj4NXOl2H/OXfly5YK6yIfcZj5NAnxwUjb8mbYV9&#10;O6b2qMmUH/OR3lacgNchWNOvvlE9CQ2RzBC/8qinjBEVyh8K1/pnU9J85adrUa3FjOrqw2oRmNLS&#10;FuE2Oaj5P1HSTRouaj9pdxh8LxH+yw+/MeWnIZg2laxSRbSIwPuDiTSr45V4RZBMYyBgdnHTbBwF&#10;bR8RqK4kKE48JW0UWoMHW61OQkKUlL7uUFeuSezQUC5GI6tRLzTX7kopUb5MLJBtlseTWZPm7zld&#10;fE5BFa4YGHlX5ZdLYJt5ZZawqXOxpv45E9UsS1QMrO7ZGT6b8h+ZUQJuDuM4z5h0jny23yMWYNvs&#10;bytrySRJ8XX3ziOt6CzE7fhl4Uh6pbXayqCCM5veeXGJ+zkrazFG1B3wjm8vFT9nCGPC3hZLojLu&#10;RthtFOwuk00rjaKdgCS1Ze2G0OwI0ZXCCrsbTEq7FFyKuxdcKuxcNTFXYspwFLsVDYFdiqvirsWW&#10;SmRMFdghZTkeBLsEJOVyJirsFpckYE8TsFJcnFkJOwWlyfHI0kSdgxLs48LK3YNhuj1riYJaIrh3&#10;a3RJyIjSQsIyZaXcV2wlSgLpKqTnRtHk5U9sNKWC62nFSc6VpbbUOWCLVN4B5u6My/dkzsxsAe5z&#10;KgGEXzD5tuiAwQ9sP4zx2GZEIXukPm7zFOeTUHXBMeZLJ5Fq1SC7dTizDvlmMoYBfinxd8sZahjk&#10;+29cVXFUkupNt+2KjwwKlBq5r9GKAAdNsx5z72YKd2FgZmCDr4nEJ5xCMw5T4mUd3tHk3yTPqDKq&#10;ofegwkuNUWPr4d81moyWVIfavkH8rHgiRGSpO9adMIZdbBP2soJWnu9h+XAiUFkqR0OKwakshqDv&#10;kQSOaCFHV/JfpqeC0w+hmElKdcyIcmHJ4T5k0xrVyCKLuN/HDOLfLapk8c1KUI7AEbYLpQbZCPNr&#10;Jti1zIXUjr8sZxrvlnHTMIQW4IA6Y4JiZpUjCAa5fHHjWlI2ync5uA6Y8a00YhTbHjbIFXFaDGFT&#10;1y0TQgJYSm+NyxUOUByxkSxkGvTHXGs9MiwpNLSzMzAHphVeagtupLHLMcLSBb1Dy15Gl1SZI4kP&#10;JiO22QTUfMQBNDmQI0GZFB9WeUPygWJEaZKt3yJXXmKp2b8cADHd7npf5cwxrRotvlgZPMbE8Vff&#10;55EwTabP5AtilZIF8KkZItP8xTHZmqBlcgAoee+YPyp0yflJFAFbqSBk607WRIRy75i5BszDwHzN&#10;+WItSXtxsCTTJRHcBt1zCmyiXmjeX3t3IkFMVWXKZhkUVb6cFNCMaz17ZWdkMhs7HsO2AJCDUnIm&#10;dILOtN0/YChGF80tPhGVqzuxtQACcLGfkaZOqUhkkaBBjKcjTLoClQF1OKHtTDK2h6ZJWEazqXBS&#10;oO2G0cYQV75lYcdlLwrzX5j4KV5UAwSm/XNnjxUr5s8y+YubuyOSD1qcqQmtM2enxCrY1bxrVNT9&#10;VyAeuJdMyqRwsf51y64KRw0psKGn044CmNraEdzT5YqBkWKVzS7k9sUUVORkaCoIAsw9zi32Pi75&#10;gZZXs2cLOND08yMoHfEyab9Cc12ea1T6I8m6HyKUXcEHCy5kNCtc1sjavq/yrpQtlDN+rCKZeZwW&#10;gl7DpzCEDAwtg25xDBN5dW9FT8WKrbhR0zMxi2RYLqmtNQhWwHeXK2yHscz8cbaSbS3RtKl1q5Vj&#10;Vkr2zjvmXzJ6JKq3j3zY4wAGQD688i+QQqo8yCm3bOIaz5kLE1b8ckxL6J0zRorRAsYApkJn1dpT&#10;scaY2nqwhdgMDi6eTviq6lMXXkemNK7YZTK47HDwq6uApZpIvHEwVcMB/powkb5WcbG1xAOSLS/M&#10;nBgVbevjgEiEiSFntEnUo4BBzvHk/wA0klVZvxy0ytJeF/mL5Ag1OCQmMGoPbpno/RdTF3GD1OYe&#10;eDDk/Nrz/wCSn8vXTso4oWNBkmRh2zXZA3AvO44zWlceTlTJGRp1zAVwE0qusZcUXHcffB4jMNfo&#10;8tVjSmO413rj4yViaSQdvnhZMhbLSQrMtCJhcdh3GRu9tC+R40PdfLeq+gysDt2GRO70r1KmmAUz&#10;EntWl+bTCqjl0wpOhqe34YV4mTL5yI3Lfjii6MBsF2+WFeJDSebS/Vt/ni40sKOmNotCt5j9Q/a/&#10;HHGw49skBa2oHXjWoY/fiLWhHbJ8K2qR62G6Nib2TU3GAAI4gUTHrQrscBSWpGJim05t9WR6Bjuc&#10;CFabHCAlM/VV9hja5YhRI8MUBxVTIx4bAqkVrjw2AhVIpTfFA+R4FWnFA9dhkTGlU6VOKq2RVSeP&#10;FK12yQKod4/HLBpk1QbJiqvTbEhiRaHdMUD4OFjwKBjB2piquciWJUmhBxQSnCAkBDNajFFlxIWQ&#10;Q7WwPXF1lORpgg5LNadsErcDpkeBjwoCWy/a7Zhc71y4YtkiKWTWoPUYJW45/aGEQ4UGNJJeWQb4&#10;gN8HRS+GJYsXvrIMDWmGMbVGSiVBefaxaBCT2wdGd8uBbYnZ5tqkIFa4NQ16YtgLBb+GnJidsW5V&#10;IOZOIVsrzDW4gQzKd69MWU1OZcOSl4tr6Ukaux98EAmtMtAFWh5leCrtTpXH/PIlUB0yxiqk22Pw&#10;KhXJJplg03yEzsqMsLMzuE8ca78QRmvy5LZAvePJnlouytT4tu2FFxc+mDmtzytlb7b/AC+8qURG&#10;C0NBUZENS1EAUrmJVsgH2B5Q8s8FXku23bIo+ocm2yRjTLhewW+iFUoB+GG+n3FWFcpMrYFjfmDS&#10;SkRoPHJ3bupHw9fDMrTRtpkafHH5kiW2VmLfDQ7YbD2zb4obMS+H/M+q+rKYie+MdK5mQnSQWDsA&#10;x71wOy1BHjlx3WSO0+7NpOsjdQcjWoWZALKNssB4tmEo2+rfy485xF445How9857qlhWppkTGmNP&#10;uvyT5qSZEVZNxTevXOfX2i8yWA3yNWjhfRGkebFRVVmBp3yPzaS8fbImC0WaWvmGGYAkjC9rWSM9&#10;xkDBeIhOI76GYfCRh5pszoQp65j5Mdbs0l1OOOUE1GdV0K5JoT0zGA3Yl8+fmHpcbwyLsag51nSp&#10;/UQA70y9gRT8wPzl8tx2kxuVUAsdyMPa1yUWcHzBeQCInic2SbEEKLsN/HNgVs7bDGEZMFkCvBrt&#10;lFa4RKmJb9Lf7Vcay8cnGVoWslKMDtmrtTBW9oX0+Gh+jP/T80/l9pM8mopNuUU9umT1s+GLuccX&#10;7y61cpBaSM56qQMmX5pamGT6uNmAptms0uPikyymglHlGz+rWvMknma75wG2i9aZIzvyYDN4dg4k&#10;ebLs98/lNpcVlYU4fvwoMbN9nPPvaDU3Kne6SNB4X5/mnubyNFcm05cZUQ/ERnQH4avKUd63cXws&#10;AaqR8s5Yenfo7PktQHRYVMUfGzkFVqtHU4R6hZtpchiu+MkEv2VGxBy6J4hszpN9Ov11VBJackmi&#10;2Zm3BGIJOrp6UwKOgqB1qMapii2hZH9WE80fYt0ocGR2kUSi4tHEcMgpIvKhqfY5CRvmqEa8ldzb&#10;3SGSZDWNuO33jG27vZloYPhYGqtKOo+eCQ4lKtMq3YWW4qwpRliPT6M81/nrqEWoEOVRJ0Whp3zq&#10;uxcWzqdadmY+VLA6famLmXQsWXl1AzzLpHmbVPL1wt/odxJbzqahoyQa502fSRyRqW7qYzMTsyG5&#10;tYb2Jra7jWWFxRkcBgR7g5678lf85k69piR2nni2+twqKesg4tTxPY5w/aHs1iJuGzscOpPV4trf&#10;5EaFeerPoXPT55TyPAlkr7KTt8htnqfy3/zlH5O1eJS94InPRZPhofDOYz+z072c6OoBeX6j+SGv&#10;2j89PeKVKUJ5fEfcA51/SvzZ8taygW11K3aQn/fgFPvzWZOxMkDyLYMoLz3U/InmrRWaSfSpJYB3&#10;iXmSPo75I/8AGOlxsgku7dq9eMikfrzG/krJ0B+TGWVJl0nVbtGkj0u6iZegeJgx+/bAWv8A5o+X&#10;NCtWvbrUYGoKrGrAn6Rl+k7FzTlVH3uJkygJbp35eeafNc/6Oh0iW0Xn8c0g4beIOfIT/nIH8wLX&#10;z5rct9ZKAvI0p0pnsHYHZx0sAC6bUzEjs/QPyX5dPlXR7XQ3kMrQIFLnuc89cKjOpBpwqZVikWky&#10;yIblR8OQM2YxuwTY6dNqM62VqOUrGgGRyZgAzjisuJpuc+jX/ONf5ZXGkEXOqR+mzAEBxsc8y9qe&#10;1wRwxL0Oh05juXjH5o+YofqX1Oyf1G5fH6Z3X559ArSx+pRhbdggO4OeT6jKch3d3EU8Dt7hLhw9&#10;yKsNz7j542TS7lf9LaSMIx35GhOY/GOTJkFtrVkzfUUilZlFQVFVp88hPm2/s41XTNSt5ElkB4TA&#10;fCD45tNHE8wxkLTby7puoTzPq+mXkUlshq9uPtnCCz06y806bceRvOIhuYXX901N6Hp8jm2jqJYC&#10;JwsOLPFxc2OeZrK68vavD+YvkoTQSs3C7hO8bjvUdKZ86fzn/wCcStc8pXMur+UUN7pbEsEH20Hh&#10;TvnoXYvtVDKBHIaLpdT2abuL6C8mfmjpXmtRbu4t75QOUbmgJ/yT/DPIF/pdxpzmC8Ro5VNCrihG&#10;dxh1kcnJ1M8BjzenA13GFXpltxmZGYccxdguEGNg1aEYJ+oJi7PpX/zij+dqXEH+CNduVjmXaBnI&#10;ow/lqc899qOxvEHiRHvdzo9R0L5Y/P38tzdMvn3RrdpLiAAXKRfaKjo9B1p3z6A2xVafErI+4APQ&#10;55ln05BdtHJb5ptPNEN9C0oDerFs7NtUfLIh+Y3mq28saNdX16Y6iNlETkb7dQMzOytEc2QRF+9h&#10;ly0zHyJ5el83a1Zx2QlEUbib6zE1AFU/ZOfDL8wNZbXdWuLxQFRnJAHTrnuHZmm8GADzmpnxF+hM&#10;aemix1rxAFT7ZDI2psc21uJS/B1vZS3si29shd2NAAMqnnEWyMLdnpn8pv8AnGfVfNF7Fd62j21v&#10;UMGdTxI+ecr2v7RY9OCAbLs9NoSTZYT5p89af5at3n5rPOv+6Y2Bb7s+rvkjyXb+WLKPT7CnBFCO&#10;GHenUZ5H2n2jLUyMj1d9jx8L4+8z+aJ/MN2bzUkKOW5QlKmq/wApyeSK6p9VuijGlKjwzSfVuG5L&#10;7R44p01DT+ajqV60bw+nAEkwhtZbSzlCXYU/V7hiAAfDLMWIk2eXUIKPv50ur23ur6BpdPZh9cta&#10;EmniBnnbU9Qj8xXS2WqL6mvwMY51jqqyx+NOh2zpNMDhFjYdGnILe52mnf4ftmu9JkWPy7NGJIDL&#10;8TQyeHiBXPnZ/wA5L/lZH5L1v9K6VayQWV38e4+Hl3+Wek+zvavix4ZHcOh12no2HqfkbzGnmTTE&#10;uTNHNcRkpKYztUH+IzzIziNTXOzhPidPIUzLCqU8t8nVoAdjFQt1yBCQ7PTH/OMnnU+UfNdvE8vp&#10;w3J9MtWm56Vzmu39F4+Ijm7LRZOGTEfPWiJr+i3Vg8ayNwLorCvxLuM+0+kSNOEZWVrd6MKHcN45&#10;4brcXDI7U9PjlYfGcV8q25hkJN9DUMrD4WT5e2cQ/M3yxc+V71tTs7T1rHUardSu1RET0bfbNh2f&#10;lGQUTuOTMh7l+XPnOz822aad9ZVb6wNYo02Lqo6fwzkQhuLeH9C2tL/XbY+tY3Mi0Qp14g9Ns31g&#10;7nYdUM7dvVk/Sk5+raXOhjuoP2g/QE06YCudR0yjapfxNeTXX7i/t03iifpyI7UyUYH3dyoiO0vx&#10;/uMs3WCGDi1tM27yL1K4DutEsuA8ueYLv1fq8b3Fh6BKqIyK8Sem2ZOlyES4gPIuPlaGoXJ46tpF&#10;sIzNKIroSj4qqaVAz5pa2qy69cLYA0M7BR9Oeh4j6A87k3ls9GHvn23/ACChu7Xyfpz3tUleMI9e&#10;wpsQM8e9pZiWeVPS6UekPkH8zDBd+ZZLVVDeiVkBHdh1UnF/Nn5f22kvNrFqiwWswK3iRJ8UoP7Q&#10;p3zV6XWGVA8+nk5nJmPlbzs2rhNGkPrXafvLaRyAqFf2Wzz7r9tPp048uF2s4IFE2n3jGssg6lBX&#10;c5v8Er9Q3vmOjAl6ppc0d/F+kuIlkk/dXMCmqKw6mmSHyxJHdxx+Y9Hjjt7KQmLVjcCjsRtyAwZy&#10;QeE8+jFjutco3fRr13kut5dOWIGgoPskjr9OcC/5y+nSzsdL021kMtlRnicmtQc6v2WHFIk83R9p&#10;HZFflg8lzBe399EsN88wSdFFKFR3z5+seRz0uHJ52W71HHkbUyVMXYFkp0GRKHYGB34riGUXZ6//&#10;AOcPNKkn82tdxqGeKFm+MVFM5D2qmI4CC7ns0ep57+aF3Fa+X7g3LsiSMicl6gk7Uz7A6ParKtLW&#10;ruxqjt9hD3AzxLUzN7vUQ5PlW+uTaxBtQ+CONSJY0J9SRezZy384rqHRZJL7zHfx2+h3MQt5oYB+&#10;8Mjd6jcZn9mwMtoizz8lkWf/AJTzjVtPWLSrOZtStpDLFNdcgnAnYb9c8/6Pa3U6vpFqf0da2NJb&#10;W8ajTTxdSoruajN/LbfnfRiC9n1G5htmW7mU3UlwVhlgU1ijfxPhTF9MS0tbg65osSWuj3vJL64u&#10;TR1kG3JQemCXFVHmOVLdKd600kX1C/YzahAfVgihqAy9gabHEtPvJ53u4dHBS907dNYu1/dvAdyA&#10;T7ZdCBPx/hHe1TmhdWFtEIV1b/ea7CodPhHxeqe/w77d88WfnH+a7aveXOgeXZWXT2flO4YkSyDq&#10;R/k53PY3ZPABKTodZq7NBnumacLaONp1UyovBDTdV7Cv68415O8o3/nPU49H0eNprmYgUHYeJzoM&#10;+aOGNno62ETMorUdRttJtpNR1KVYbaFSzu5oABntbz9/zjTZ+Sfy9ku1QT6zBSZ3Ub79R8hnNYe3&#10;PFzcI5ObPTgReC+Qvzxi8++aZ9C06Ix6YkbCKSSgZ3U9R8x2zwBQx1DihGddhnxB1UhT6HwDM3MU&#10;y1qdgc7CmSDIOxW0kEciyDqu+V5Y2GcTTs+wX/OIH5np5h0ZdHvnU3NgCp5GpK9qZ5d7W9mn6x1e&#10;i0Oew+PP+chfKTWt3D5isVfjeukb8NlEi9Cx8CM9H+ftHvNasBbadKtgJNxfNQyAdeIPUVzz/DPw&#10;5WRfk7kbt/ltrNjZXDrcSNd3KgKbKEVjB/mp0PvnnA3BeWTWtKt/qUVuxttUu7wUaSNRTmlfHNxH&#10;uJvqKZvoBkCqLK+cTNIfVtYYhQIf5SR2GQS3stPdX03y8xd5Gae01u7NVUk14JXM+Nnc/EBimry3&#10;Scb29qEVAslnEA1Se5OGtiIo5x5i8vJ9eulHo6lc3ZIii4jd1DbdcM7qjsOlJCDuCzg6dqbC3jZg&#10;1tHAaO4G9Dhh+k/0rdJpml+pq+vQIZ7S9m2t1Ddgem2UTjwizsOo6suamLVbKN7icJZWEgpLCg+N&#10;j0BqPHDfSfzHutM1H6wjSavPMyW97DF/vPbMNi3gMqGlEvLu7ywnuk2v+SrHWNO+pKBY8PjgmWnq&#10;t3oe5rnj7/nNbTobXzBZazbMjrdwA80NRt2+jPQPZfITCi872lHqjfytuZJNG+pXEbxvayvFSQUJ&#10;ANa/TnjJpSIwq987iHJ0pL0nAkfwtzyRQ7DuNtqnril2Ndtq4CkOyY+Sfy01r8wnkTQYWlaNlBUd&#10;yffNXrdZDAPUaczBpzk5IK/1K10uI3OozJDEOrOQBtnqKD/nDLzGYI6yosvEc1NdmPb6M5TN7S4Q&#10;at2ceziwVPzV8vyVZZ2Kb0YKaGnfJf5d/wCcLde028t7+8vIQsEqySA1oADXNRrPaXFKO1ubg0Ri&#10;bQn/ACt3QZT6cDSu7VCAJuxz37pvlS11KB7W7RTfRxekJ+NANqAr40zicmtqVjkXcxFPJNV1/UNI&#10;kiv7MldPeYyNb8qt1qQ3hnm/V/Lup+WL+Wy0eL19Ythyj1K8/uwp6ha+AzdYNQMos8u4MJPaLPVL&#10;LzFp6XlwwSznArbRfar4Nx3yH2gglkl1KJ31K4vZTHPPJ/cwyjuoO1K5mgHkdq5BQU94GFRbKBbw&#10;wrySNN3ZR2xggdL0z2ayaz5hsRRyarAsbfgaDJA7VyB+alRklRouM5WyspqBd6SFj+rFrKOK5meD&#10;Wn/SU103qW0EQ/c28i9mI2pXGQobbUwbuWlRVezItoYiBK8g+N09sNnvGji56sfrt8g4Tadaj92E&#10;J2JptthjGuW3mVKB9LmxFkBbwGjJdy7uW8BXEbfQUSQnXpgw/vbDT7XY7CoVyMmZ2NviSxWTalcP&#10;RdKjHAHhc3c+wA8VB64vPqIvlV/MVLPTCvpSada/3hcnYtTxyMYVy3PeUqaWT2wZdI/0i9PxC7uN&#10;0APWny9sjc0lzPdtHfxjS7KEj0oYd5riIDYbb5dVDbc/chN4ECwVt3+tTNWsj7ordzkpfRLy9tDa&#10;WzJo+hTD1FYn/SC/gO9TlHGAb5n7FKQtqlvBcAtz1DVEojCMfu1Hj4UGBpru5tNN5abGNMhjbhdz&#10;zCs8yDaq998NAnffu7gi0YltFcXvO9lN3IRyhiX+7jPgabffgUuLW146YotLfiJItRuTV2r1Cg71&#10;w8zvv5JtFUaWWt2/rSfZe1i+yvgThBaaormXUNFi4xyErd3tztQ9KoD0+jLeHofkgHuTCW15cYrp&#10;68d44Y9th4+OOihltozLo6C6v4xX6/c/Y4Hrxr4Yb7/kl0lJaJdt6cLbCFOtfemA9LsWubhru0Y3&#10;7yVb6zMf3MLjwBxlsN9kBVnnSCMRzfuh2jTd3GGdnIbuR3lB1LV4AEnkbaBE8QDsaZGUa8h9qUM4&#10;EKqlRbWrboqj42b3xVpYbeWOzq2p6iay24XaFPYnptka+Hf3q0TJKrSmlrb9HJ+23vl6ndJeSCfW&#10;a391IAj2UH91CR3I6YxFctvNVlnB6CGCxHoQrv6z7s9cMLOWJJ0i1ik9xbqXhtbf7JXsDTbKsg22&#10;+bMF06SPEx08+ikho80n2gfEA4K1fWotUWKw1YkWsrD0rG3H2WH8xGY/h8O4+bNZYaaLEGW1+KcC&#10;j3EpryHthdrN99Ri9HUGMMf2Wsbf7cidBypk8eG9x81JpF2/Gd/Utl9QgGk77gH2xCJVs4fTu2+q&#10;WmzW1vF/eMf5T88sMb/Wx4lxkZ5P9HX1ZAaSO2yKPEYexa2i2XqatH9Us5PgNvGP3pPiab75V4ZB&#10;9JZApfLY8rgPbAzXS/EJXPwD2phrputpp9vInBbCyXoftTSr+vIGRJ7z9yatA6joa30yzzE3Vx2U&#10;mkaEd6YEh1ZEV39UWOjykGPn/eux9sujmI97GUA650ZJikk8K3eooKVOyKMN7/UrS/tUjlhigtI/&#10;71p1BaQDuBmTi1konnbTLCGNWvlaawuprwTyy3UorGkTEJGfDOea15D8n+aFZru0jtrJlrFOfgLn&#10;2HXNji7TnFxsmlEk/gu9b05FjeRby65fHEB9ge5zhc3/ADjnoWoRTahpV21tDGxXlN3+Xc5t8XbJ&#10;GxcHJ2eOjIZ9dktJYrWa3Z5pBWke4HzyGa3/AM40avDALrSZFuY2+yRtX782OPtiJcWfZx6L4PM9&#10;hLK1rI/pTJ9pXFKZxnzB+VPmPRD6VzZy/MKSD92ZuPXxm4mTRyinMN1DcDnBIrjxUg5BDY3dixjk&#10;jZWGxqCMyY5oycc4iERi0d3JEaVIPehywkMhGnYf2Xm2/wBPIlguHUL0HI5Aw4mYkQ0QD1yfWf52&#10;ajDGLe9WO4ToRIoNRlfhs/HQzWcTNzAIb2JGHaedfKmvxhdZ05Y5jtyi2yUYkMTkiebfpSqapJUe&#10;DDAF55N8narGzabf/VZT0EvQYDIhhwRK8NIDRlBHiDkRf8kb28YyaTdwXMY3HFtzg8dl4FrmlVd3&#10;2+eRXVfy01vSwfVtXIGxKiv6ssjmtjLEQuDht1NchN1pl1atSaJ1p4gjLYzDVw0uwNIpQcW2JyVp&#10;dgCVCPnhtiQ7EWjNMFo4XYCZSDQ4VdjkUDFg7HHFm7G9TixIdghRQYUOzPirsDMMUOxnE9MVp2LK&#10;pXpikB2LLJTDaadglWqMCuwovH5GmJYSdhTJkGDsbaVV+QyQZcLslaS+ooBySuxCWMHFkHYisYGB&#10;adgiELGa7YCFp2G8Co7eo25GDhtadh7b+b9W0ag027kiUdADtkDiCeMhogHY5NdP/PrzTYBVW7Lg&#10;dmGUy0oLZHOULJYW0397EjV8VGdB03/nK/VbBQupQLLTqR1zHlo3JGo70oufKum3P2oQp8V2w2b/&#10;AJy6a52htyjDse+U/k0fmgsi8padEKemW+ZyYeUP+cmRq9yItURYYz3OQlokR1QKjc+ULGWMxwqU&#10;bsa1z01o35neXtQ4hb6EMabcxXMeWkI6Nwy28v1fyLqsYP1RBIvah/hnWtK1izuVD21xG48Qwyg6&#10;fyYyJLw3zRoesWfJbi1mFa9FOTqyu42H21p88Y6amovlrztDfF2jNvIOw+E4exXlvKOCyKW9jj4E&#10;kcTwvVLDWdMk+u3FjOluP2ihoRgG7jV+hBwSwEcwyhOmfeTvNskbCoYLt1B2yEanpSy12rXInE3R&#10;yPrPyb+YPpKFaTcCtM5/qXlj1CWplUoU3A2+idB/MWGRVQt171yHXnk/ckLUYLITT0Sy85QTD7Qy&#10;M3flKgNVyQNopkEHmGGXvkWu/LJSvIfhhYUnEV/HJ9k5FL3QKEgr+GEG1pGiQHpkUu9HK1AGLExX&#10;4Rz6OyioGNoMXYAbTGHbCxp2JjT2HQY2tOzfUWG9MbWnYxrYjemFadjDGR1wK7KApirsepxV2Kgn&#10;ArsXQ4pdioOKuxYHBSuxdHwGKXYLRsiYK7BSPXIUUuwZEe5xtILsPLR6EHASyto5N9NfvkBzSELO&#10;Kqa50vQ3Ox75MhJYTroHBq9KZ1TTDUb5bDm1TD5183Kqoxyb2m1KZkwQ+UvNhLFgdqE4er2PfMjE&#10;Uh87eYUoWPYb4KTbMhLybU/iBbBNK4YmlYBfLUmu2O402y6JtBYfdS8SceMkhI5CWNRvjgeG/wB2&#10;VTkqO07Tmu3ANe2B7icRKa5gzyNkQ998j+QZdSlRUjLVNCciGra0sYIB7eOa3JkZxjT9A/yw/KMQ&#10;+nzjPCg6jcZyvVfNIUn4t/nmISyp9p+XPy/jt0U8KLTpTIt/iur7MMhwopn48qxKtAor8skmneYA&#10;5B5fjkgmrYhrXlNWUkLnR9L1TlR69e2ZOLfZrMXy/wDmF5L5I7KvSvbJ3byCRQy5lcmrk+FvMemy&#10;WV08Uin7RwcrZVKNoNMW4BGqtcVBrlR2Ta8KQdxWuatOmFmpulOuauKqXpjoMcN98VtxSmw75dds&#10;VUni7dhmY0FT0OSjuVQ0kYpVunTGAeOTM+5CilrU0b6KY1qDImZK0mVpp4kNKVFeuFV3dLCCa5aC&#10;WNvRvLflZ9QlSONSdxU0zlvmDVz8QDZk447MwH3J+XXkmK2SNmj+IAb0zjet61ItSrUy2mMi+qvL&#10;nl6GNQXQVzm175lmianPDTC3oMOlwAfYGOsPNrq/xNkTG1tZc6NDMtOOdU0LX0uuIB3OUZcfUJee&#10;a7oHohjSo33zqWmXRJFMxZ8mYNvDPMOlqKqQN/bOiaddchQ+GYWTZm+fvMWihXLqO/TDpZKDMeRt&#10;NsRTThyrShyvVG+U5EWnun6fQ1Yb4Anm7DKwLSBbOLGz4gYVySV3ywBkyS3h4DE0ahw8NsSqTuEG&#10;DYYqmpy0IYdqmoBA3bDqGMKKnLccCWLxfzLrvpgjnT6cFKCfpzaYMVJD5q82+YPVZ+DdPfrig269&#10;M2MIJeB6vqfrlhWm/XEnoSTmfjFBWKyNViQa1xPrtk1W9NzlgYESKnLKEXkepxRTgMGtKJ7iu3fF&#10;umQVK2cuaeGPQftZRmlQpnFOtLtvWdSRtj2Nc1eWbN7d5T0StGK1JO2BpXoKnrmrzTvkgvqfyZoX&#10;EJyGw3JphRK3LfKGJe6afCIgAOmBeHI0GIUBOzdemtSaAYJSKgplkIIIYxqWubEdBiE5CAk9s2GL&#10;GwJYYt819MqKaljTOV+adWESvvQjNhjhTEB9b/lZ5UDiJ2HIGhzy/wCZ9dLO2/c98yohEi+z9I01&#10;bSJVApsM5HfasZXpWoyYDWSnwFNs1pI0xxSG8mOn2DS0NMiSypDySBdzkvttFZhXjgtKWS6gibFh&#10;9+DZNDYj7P4ZMSRSFXVY605D78iOr6YYAdqZZEWhNra4E26nOVakfTY5EhomUfhTbag0TjfvlEgs&#10;S7Ow+UtZKuhY1yMW+JQOoWwuYWQitRTPX/knVS6oK45RYWQfDX53+Uo5I5p1HxJUjOzQNUA5rMgZ&#10;wfDE8fpSFKdDTBGVNzgwG/fHp1yrJyRSLtzU74ocoVM0oRQYwnFUUqgnEiagE5IiipTG3NBXvgKS&#10;IMa4UMjs76SA/CdqYBezU4SUsltdemjUVqcCPZCuG1T6HzDIwpU4kbQDpjaoxNcZvtHEmtwO2Nqj&#10;Y9UY7g4m1qMPEqKXV/E0ymsQdwMlHJbWZlR/TXomvLviUtiQOmW492IKxPNIRqKa7774WTWR7jLe&#10;HuZiTI7HzTE7CrYSXNjTemPJsZ5puupKNjthPLAVOIKWXQXaSCoOBxt1wqijv0yw2KtFfDHg0xVa&#10;RXFQcCqDLTpjg3cYCqlx3qOuKhsHCqk1TigfHhVQYVxRW8cVQ7pigPhiqGZN6Y4HChSZMWrkC1Hm&#10;plQRjxiEgqLD8McuEsih2HfFwcg1KDLyxxNMnAWkIScUXLU5elK5VrgqM74lBSi5WgOGcJyotTFL&#10;9K1YYawmlMMWJeeavGGqDthjGcvDfB5ZrEY5EDBseJZhgl8tQQRjl3JzNidmTy/WowpY0wUOtBmT&#10;DkxLxPXBykbkPHBK+OTMlp5pdoeRI8e+KZFUol2OPGBUG7eObCqxFLMKCuYmg36DMLPkrkl6l5R0&#10;JrmVAy7ncYWXNyVNR2zW5SK3SA+z/wAuvJxk9MlaEkV2yH6rqnCqIa++YJN7tkYvufyL5HWNEd06&#10;dBnOdS1UGqk74GYD6b0Dy6IVWi0GRv8ASR5UByMks6XSQF3X8MlGkX9WCk7HKCd2MgxPzHo4eBio&#10;+KmdT0ublTxzP0xtxsofB/5z6MYoZmAP2TX55K1oRUZuQ1RNh+YmqFvrLhwQwY9cojJgswUDWrcj&#10;jePfJ2y5qinvTEJIeXXpkxJjLmmun6tLp0nqREqeuxwjutISWuwpmSJg82NPZ/LH5yaho4FHLqCO&#10;++R268uBqlRvjwsLfRHlr/nI6MFI7xygJHU+ORq68ttvQbYiNMw990T879PvAoSdeRPYjI7c+Xit&#10;QVqflgPkoevaR+ZFtdKpWYb++IQaMF2I3ynIFT2fzlzqUfYe+S3TNN4UC9MxpQpBeVea/OsTo4kO&#10;dI0mAoOuwys86ayHwl+cutRXELEEEudhXJEBk24PkKecyHfoDl4UoPl4ds2Ku69c2KrgNqZsCFQU&#10;6jrjGycFc21GxLLkLe1c/9Tjv5YwTWXO7kBMYyjXm3fYg/czzcEuYFsqgSOdshH5kXwvLshPEk4d&#10;DDq0ZynukW/1W1jgP7KjIl5TshealDG4JFcz9TPhi04xujZ39ONnHYE59JvKdnFb6THY3oERK1jY&#10;dTnkva2UzyEvR6WNB8xapNPLrDappZ9ZQeEyN0X3yP6rp3oyC/tD6fE/GPslsxcUr2LnAPRLDUPU&#10;jNjdD1Cw/dkbgYlzS4iMSM3EjZn+IA5byLNZ6bwSiZ1XkDuqfCSMKZVjIKwkNdxbFg1Kj6cbaynU&#10;JkWjTArbS9FK1ofoxJZopF9QO8nLYqw2U/Rh4Si1VkeM+nwVOO4ZTuRiv1+VyLG4PKVN4wpqCPDE&#10;Yq3YlRNtEFa8hXjHJtIWFCDnF/zW8m6j5nnV7aykWUAKWVTxzednaoYhzdfqMRmnmgX9ja23o/XI&#10;3FSRycch7b4f/lZ/zjHLeFbvVlJSoLKw3x7S9p44RQaMWi33Yl5w/NWw0AG2syJbgg0IOwpnrOP/&#10;AJx98siA6deafFLVdqAE5xOX2kySN27AacB47/ytfXrhxfW84jhruHX4RnL9V/5w18u30rSWKSwc&#10;uiq3TMvH7Tmt2J0oLIYfz5ntY1F/bxSMPtMjEVHiBnONY/5wzltwRoOqzQ3HZHrxr8xmdh9ooS5h&#10;qlpa5Mjsvz1sJKPeWsiQEVDoQfwNM5Dq/wDzjd+aGjMTbs9xEtaNFKenyrm1w9rYJdXGlppsv078&#10;2PKWp0WLUYUkP7EoKN+IzmGs/lr+YdvVNQs7tl6E1LDNtp9dh6EOPPTTLM7fXdNugPqt3A9enGRf&#10;64SWH5Pea9QYyR2crDxoevhm2h2rigOYaPycu5WuNVsrTa5uIo/9ZwMOofyJ86TsYY9OlV/cbffl&#10;WXt/CP4gsdDIoR/MmlIvqNe24Xx9Rf652/yV/wA456tr1qdM1VDZ3KfD8Q6nNJq/abHj3BtzMegJ&#10;G6Qa/wCf9N0OFLsMLiJu8RBpnoX8vf8AnEW08uzi91qRZCtGr45y/aXtmZx4YOdh7PEXmWr/AJ1r&#10;dxeh5ftpDI/w1Ybivtnqm10eHShHbac6yRL0J7e1c4fNrDm3LsoQpgiSyXnrXOrRNDO3VV/a96HJ&#10;OnqCnAg12JO9DmvnTZyS+NUesci0QeG1R88sxS37BHWrDbaoHzocjFKvNd2mix+qrUiO4XqQT7jO&#10;Led/MNzok66L5naJ9NmattIp+JG8Cc3+h03GOKN31Yks+8p6dYa3Cdf8q+pFfxqFuEYEK48aHICd&#10;Qa7lW9tpjazWh5bivqIO+bX8uQO+2sllRijtUewuIfrMF38Pw7emx6g1ztGh+dLfzBAhl4TWlApk&#10;H7Le4OarNp5YeXNebxXWPy+bRrp5bRjBesSyRH7Lr7EZG/zD/Ifyb+Ydv6+s2Mcc37N1D8D7+NNj&#10;l+g9oc2lNAmu4tWTSRycwiPLHnfzFoFwbJJ/rcZoxt5jXiO9D1GeJfMf/OFNzbzzN5cvCYBUosgq&#10;afRna6L21BiOMOsy9kjo92s/zS02RE+vK0Uh+0AKgHwzz7r3/ONnnrRpGC2LXMY6NCQa/R1zp9N7&#10;S4cvX5uBk7NmGV23nDRroVjvIl9nbj+umQVfy9836DdpIljdQzKaqwRgQR75l5O0seQcw1R0sonk&#10;nMd5bXS1iljkQjswIIz1f5O/5yf87+T7M6J5l0iW6ZBxSYowfbpXxzltX2dizniBc+EpAbh4n5n/&#10;ACB8r+aL9NZiMlpJy5SJbsBG/jVeg+jID+YX5qecfzXX0biwmEa/ZCKQaZm9nabFpTtQYZTKewD0&#10;Lyj5H0byJA9roaemshqxdqkn6c5npf5K+bfMDcbawlDH+YEHfN4e2sWIbyDifk5S6Mgvdd0/TkM9&#10;7cxRxjqWYUzvPk7/AJwt8y6jwuNaZIIyR8NakjNLrfbDFj2G7kQ7MJ5vMtZ/PLytpTNDFcG5kXtE&#10;pIr889d+Tf8AnGzy95Skjee2S4lQD4z2YeOcjrfarJm5GnYYtGIPK9c/OHVPMEEkOjVseoFQKsp7&#10;iuemNNtLW3jW3SL4BQFQNhTOT1GqlPclzYxp4lNp1167XjXB9UnkrsdzXqN8PltwwIcgAduopmtO&#10;TdmIooGWDg8Ku3M1r0IYdcJJAiFpbklhF8Q49xko2TQZcmZCQvCq2SrH9a+FuYGzePjnnL8zpr2/&#10;uxYXE4TRbv8AufRYo8bjpUjOi7Pxgb9RzYF7f5Ahs7axa4igJ1e2HGcyCvNfEe2RTQ5NRMPBhJbX&#10;2ltX1JAGeWPxr1O2bHLEfAtRCa6odPaXg3G4sdTHp8Eaio/6hnZ9Y8oaJ+amjCDVQZ45k4srLurU&#10;6juMxdNq5aOdhxskL2fMs3mnXfyo1ae0toY44I35xivwyR+B7Vz5Tfnd/wA41+Yfy2vZrm1ie60U&#10;sWjnQV4g9mA6Z6V2R7QQ1EaPN0mo0ZG4fW/5ffmbo/5hWSXWmTIt5T97bFhzRu/zHuM8tyxmJuDb&#10;MOozrcWYSdfKFPRsc3Km2Xk21l2C7G4e1kSaMlXUghh1BGU5IcQpshKnZ9Pf+ce/+citP1eC38o+&#10;bbkW10FEayu1BJ4b9jnnHtB7Ocdzxj4O+0ms73zr+Z/kG8tGk82+VbcXU8dZGtwBX34juPbrnuLV&#10;ra08yac+jX0pntnSgVW5ch2OcBHSzwyuqdrHKJPnLQvOI0HUE8wWNvHbTFqStInp+m37S0OeSNVt&#10;7ywMvlnUJP0bcacxm08xmrzoP2DXxzf4dxxVYPNsBt9g6feWWrLH5l0ql7a34WO5/lQgfaHyyA/p&#10;Z9cZ9bSIafo037jUIGWkvPpz+nM3HhI25nox42TJbizjjsS5uLxA0luzHb2GRrzx+YVh5C8u3Xli&#10;34y3DqRaTsQz8G9+ozZaDQHLMTO3eHB1GbhCnBo0uoX8GuyyNGqpSS36KXHfPJ/5Tfl5qv5h+ZLd&#10;baMiEyB5Jj9kCvc50HaOvjpMRJ+DrdNgOSTJNU1OHSLaS/uieCAmg3J9gPHPuF5UhPl7TotNnUO9&#10;soRuwIp9oZ4t2hn/ADEzLvelxxp8fa1YLrN9Jq1qzxRXLF0OxPKu6nwyRW9tc6qksFRJcFSI5CKA&#10;qfbxGYMTwthQGtalpnlww6hLygsgymWIbsHXvXrQ55N8z2MlpeN5V8yQfpPzDbM0+nzMpWMDstR4&#10;Z1WjyAjijtE82ovf9HvoNTtYvM+gTLZ6NOtLqMj4yenL2wp0y6i09v8AEd3zuryY+headDRokJ2q&#10;RmVOPF6fkWEzQRmo29xfq2jW7C0tokElvfM3xnuQK55N/wCcs9dae+s9Cb0/Rt4+Sqm3AN+yflnc&#10;ezGnocXe8/2lPonvkO0iisXvIvUMk8hMjSHdiu3L5HPH0Y22zu4ujLOMZK3EYSUOwGeTbAYgIdgq&#10;G3oK98JZRDs96/8AOF1uiane3UnVUCqe1T2OcF7YSPh15u+7NHV4/wDnSZG0RIYqUaZS3c8RuaDP&#10;qfb3f7hIo1XkTVwNlUjvXPGskPXu9COT5cFo1HvGZ+NKQt9p5Ae1M8heb/0cPMF1qejh9XjupTBd&#10;JKaw2r/zAHbbOk0IPCAfTXLzRIvqfy7HfrolvZapSwliRHiMZHOVVFaEePjkRpPYXP6Kik/THmW2&#10;BltKfDCIz+zUbbZsxUhfIde9qM0zaWO5tmvpVFhpMwIuA4pIXOwPtgS6mtri7XVfM0j3UV3SC6sI&#10;aGK2kHUtTpluPEZbR+fe1zmujjntrV9O0VfReBQ0E8vxNKvUgV3zzf8Anl+dc9xCfy78s3K/oy3Y&#10;ozwjjyA6LXuBnW9jdj0fEkN3UazWfwhNPL/le2trhvMl1CRqdyoLl25cPEDsM8ilQd2OdjGPAHUX&#10;bM89O/kV+cPl78sCWv8ATzJcybPcqfiA8Bmm7Tx+OOEFysMuF5N+a/5c3v5j2CaTaam9jCrcmjVA&#10;VkPbkeu2exW/5yb8kedrOfQ713iNxEY/3g2JIpnM4eyTjlYck5bfNGhf840ebvIurWfmDQNVhuVt&#10;p1doqFCUruN9jtnyw84WP6O1W6tYmDQrK3Ag1BWuxzt9LsHU5RRfdyEsoYihI6ZHQgC+o2ZjSuwv&#10;kmLtxUZIJDsfAvGpbCd2Ts7L+TX5jT/l55jtNViYi29QLOtdmUnNJ2poxmgY97laXJwFIPM+gQeZ&#10;9MudEux8M6FQ3dW7EfI59yND1q1826bE1sBNFcoJI2JqORGwp4Z4j2npDp5m+j1mCdh8NWGn33kv&#10;UHS8f0bm0cxvxHHlFXc18SM8qefdROm3Usev89T12BvRuNNttovSY0DMPYZlaWPGPTsDyPVyCX2F&#10;5aEN1aRzaGoj0yWMSQ3Dmrlm69chI0a2u5W0PXJXmT+/0qztB8EZUV4MRt7ZsIS4dx8SVpOri5li&#10;VbuzWNV5BbiSX4TxG1RjNT1prxYtS80H6taxj6vdaNZirODsGen45fjh0jv1soJQsGnm1Dw6dWWd&#10;gZI7qejBS3YZMdRurXTbVdBupotMtJFRtIt7c1nkCipVj4nMSjI3z7+5INJZYxMZvrcIN1cBil3J&#10;IaIpA6qDtt7ZBb/UQLCXVLlR5f0Wb9xe2yj/AEiV60DeNT1y7HDcD6iNwejCZ2T6KIB1U1u7kcni&#10;kYfAoPao2zyf/wA5Ji1i1HS9A0mWSWxtLRWj9U1b4xWp987r2dgeGzzee7SO4CP0X1pIWuLxVSaR&#10;25Bem22eb2jqOOdiNnSSKcZhGFIphtALsELU74WQdliNpGUeJplWU0GcBZdn2X/5xl/L7TvKfliz&#10;uo1L3dyonmULVyW6fQM8j9qu0ZGZiOT1Ohw0Hyb+amtX2u63NoQVILC1AUTyvRGalWAHiemerZLW&#10;Riq+nylH+616FT3Y557k1B73bRgxXR7SyhUsr0i47uwqQ3gi+GF1/PHCXgn4yyp8XFP7viexbxGU&#10;jJItsY0zLSdFjmMd7axehHLsrSD97zHcL2BxluzOkV7bkMF3XsijwOJyVsWSIvNNh5z6fOSFf+8A&#10;3kLU6j55C/zH8kwebrOHVvWlk+pMZ1SI8VlYD+7PiM2+h1hxnh7/ALGuQQvkrzA/la8bRpIFhWch&#10;ByNWjX+c55Y1zTnM0c2vONN0accDpduKyeqehNOlc6bBkv6dz3sOT3exn+Fo9OJurlBX61KKKQfA&#10;96e2A5G1C1g+q3BGmJbvyjgiPKa5hHj33GXxIvv/AELdq0a213L66D60zfCZG+xG3sD74d20C2tj&#10;JPOI9H0C8SiP/u8yn8QcHFZ7z9iEmuLhZLpYLcm/1S3ILIDxjVD49sDaSl+9so0hF060hcpdXM4B&#10;muIh1Ze++TmR13PTuYquofV/rFb1mvLht4IF/u43HQGm3Xxwc+nNosElv5VYWtrMvqrqV0avyPVV&#10;BwcXH9XyCChI5/0iyvrg9W6jbgbK3NUHgW/twh8vSJdCS70CLlNKxjv7672oR+0gOWT8/gAoKaak&#10;vpEJqDn013t7WAEE0HRiMbKs1hdfUPLcTahq8ADLfXI/d0Y1IXtthB4hcth3BSW+a3Nt62rkWtpI&#10;tDbJs1fcjFZ/MMdhP/pLrd3k/wDu2ZqQwSjuB4A5fj0csnkPvaZ5wFv6OMkAEKm1tov2IhV5Y/An&#10;3yI3PnvSra5N7rGoQ3+pxngw5fuSPEDptmfHsyRFVQcY6sIuHTJXgWzsIzZ2jLyqKeoD4fTiK6np&#10;HmOWSfV9UjvEjJltoOXFIyOgyR7PlHkKZDUg9V/C4sFWOytuFWCyyGhZh4/7eD717aOGLV9alW6W&#10;YCIafbsOC16MQMr/ACR3AFebLx7U4buae4l07T43iWIcmuZV+1U7gVxCe0lJht9cduEdXtbK2qC6&#10;9lbKpYK+n4lsGUFGR3SSh5bCnWkk77AEd98kF1vDHZa2BaabMAsen2/95zPdyNxmKcZuxz72y7S6&#10;0KO7z6efXuEHxXUv2aeC/wBmOnMsADaiq2Nrb7fVIjWSZOxPffICPx82QV4pFlBFkxuJ5Kn1nHwI&#10;3tly2TyskTlNL0Z6NCEP75z1I8d8AI95ZDdyzlA3Ct5er8Lk7Ivv4UxIQgB7yziNhYPVJyw/fSdq&#10;jviT05qroxPGO4YXFz9pANkXJFp+mSm0WPTk+o20ZqLl6GWZepArvmPOe++7IJXcXUSXJNy5uZyA&#10;DCv93GexOFNqwt5PV0OD0NOlLeveT/3gfxWuVy358+5mE2ZS6iO/ZZbgbpDGaCnYHFI7YahO82mp&#10;xngNJr25/aT/ACRlg25/IMVKSf6kgF1Qq+0cEQ6H3ONhsWMbReX4zMzVf9IXP2UP+SDgnOjvy7mL&#10;TT/EG1FxG1KfVozUn50wLa39vClxcaSBeXy/Bd3UwoiHxUHbDROx27gkFXkt3mZFum9GAGscSfaN&#10;PHA2mr6YKxsdS1MfHHNIKRKD28NshIG+4M4oqYkAcyIbfoVH2j92CLfSo7y8a6Rv0hM32gf7mBh/&#10;TIGXCN9v0p5rZLj0oqP+5QdO7MMR1eVzIk0SHUdXt/hdQaQqp/DbLMQB8gwK2BeKkbQWz/Z/nJwj&#10;uC15MIrknULsnlDGm0MBHYkZcDXLYMDzRSKsK8kAiQ/aJHxNi1onKYX2olru+X4GtIT+6T3IyUsh&#10;A25MgL5qcinj6cJEUZH94ftH5ZNIdVaG4WC8PrXSLytraIHgB4HKRmI93UsuEJHc6LFNE4twsSS7&#10;TTN9s+4wR+knnvFudXjE0j/B9UiUEIf8o5kQ1hiKifi1ywgpafLkVvZ/VNMcwqp5G4djybxphXrf&#10;kzy/qFvNJrVjC94TVYYAOVPE5m4e15g1bTLRgrLabVY544tPnLWQFHluB38BnJda/wCcefLN96Qs&#10;5Gt7mfcRj4iK9jm2wdtHq40uzwUzj8y3kZm+s23KGDrKpoCPEA5xjzd/zjLqunSNFo8iThd+Ffiz&#10;Y4e14zcHJ2eeib6d5ks9RiFwpaNTt8YoK/PpnFNU/KjzLpfJrqykovcCv6s2WPXRl1cSejlFO0nj&#10;k3R1NfA5BbjS7+xak0UiH3BGZcc8S4xwkKuFEksyt8bNUHpkiQ1GFOw7sfMmoWBH1WeRPkxGVGIZ&#10;xkQ6leuSvT/zR1mykVpLhpFU7h9wcHhUnxSOa0qDsRkpufzji1UfV9R063kX+bjQ4BCmYy2sWIJu&#10;pP34ZWl95F1uPjqNu1rNT7S9K4kkMiYltg43Ug/PAV3+W3lzU4/V0XV413/3btTB4hCPDBcGb9pf&#10;uyJ335O6sWLaS8d1CBsyON8l41MTgPRdyGQPUfI2sadU3dtIAO/EkZaMttZxFdkWmtZbc8ZI2B9x&#10;h8Rrp2J+nXrXJCYKadgfoaDJWh2DFBAySKdjTXG0U7GUxWnZYXFIDsqSiDArsQBxV2LgkDCxLsL7&#10;g0PzwMCHYVyGuRCgOxeBD1yTIuw1hm4bY0wp2CxJzwhmHYm7AYs6dgN3NcCHYvDOydDhtiXY57gu&#10;d8bay7GBsCYuwLc8X2OAhsdiEaqm+NILsN7KRl+JDQ48NtVOwSGm9QPFK6H2Y5EwCQ7Jra+ede0i&#10;JUsdQnQL4Ocj4YbPEIWsiv8AbAPzGSrSf+cifOmkDiL95V8H3x8MJ8chKLvy7pd8eV5ZW8jdatGp&#10;P30w60//AJyf82WcxnhmIcmrVNQcgcIU6gqN95V0fU4RaX9jbywgUCtGpH6s7F5S/wCcvtbt35a/&#10;H66NT7PbKzpwVjnvmHn2ufkV5O1qA2o06K2/yoF4nPRGi/8AOWXle9ATVC0DEb8htmPLSW2icT1e&#10;Kat/zio0Uhn8ualwHZJVP6xnTtF/OHyf5iXlbahCCegLUOU5NIegb4nuLE738l/PPl4c7IR3ir3j&#10;cV+475LY77SdQHK2uoXB6UYZjSwcPRtE0AIvN+kUF7YXKgdSEJGAr+2sol5SOgHzGUeCkSDOPL+t&#10;61dsEW3mLDsVOQq6sba6q1u6MPYg48CRK3rdjrF9aUW9idDTuDkXvdBDknj9OVSgQnmzWw8wrIAp&#10;O+Q688vUJNMjZCWUQaikgFDhFP5cBGw3x4kIxblT3GFr+Wya7YbLGlT118R9+Bm8tH9lcIkoDfqj&#10;A0mgFTQLhtPCu5jC+40IgbjAjhbDA4TzaOV6DFBC7CmXTWUmgxRTsAvZsuKKdiXpMuxG2KHY4LTA&#10;gOxQDCydigxV2LKcUuwTGcUuwYmBXYNi3wGKXYc2poRTIyjaWjk100nkD2yIFbMghpvsn5Z1LRCT&#10;0GAsmD64AFNc6lpZpSuXwayKfOfnJah6dMnNsegy6HJi+WfM6VZz2w8Q1pl+JAfPfmIEclX3wXHm&#10;QyeQ6oB2wam9MVDzbU2EfInFyooTk4FkwqVzI1O+NACip645MjGlax017pgsY3rvgO5vBAprSuYW&#10;adpp9Efl1+WcmqSIWQ1JBNRkF1nXREpAIrmuyZeJsiH6Jfld+TyWRR2j6UoKZxHzH5o4cvi6++Y5&#10;lbaDs+3fK3k6KxRSVApTtnEdU8ztI5+L8ceHvajJ6dDbLEOKgUwij8wEt1wiNItW4DJ1ouvEkVbb&#10;55GmYKBurRZVIIzt3l3WC3Eg5K1luHjPnLy4s6OCOoNNs7BpepcloSMyRMU0TD4X/MT8vi8zTRoT&#10;Wu9N8k0V2r5Omt866n5XlsnIZTT2wWsnvkTEFDFpbaSFuO52xZTX4q5WdtmYKFEJO7imO+eC2QLf&#10;pV38MwPbEhSsEZPbH1wBjFZ6VBja165JmpvAv2euMc4QaVWgtBLTrhfc3HpqckBZQWf6FofrOqqt&#10;VJpnO9b1UoCAcvjFQH17+XfkmGMI7oOWxO2cS1/WCOR5HMqJSX2B5Z8vJCq/CBnHdZ8xKtQ7ZOmi&#10;Rp6la2SwjYZzW+1j1ieJ2wtfEmAFMdp94XahOAhQbbzrHlm6eNlodsiW6KT6pAssTK3hnorQbkzI&#10;p7jMHLGm3k+dvNdqsLNXpnTdOanXNflZPA9eiDFgMPBLtmOQliKWdT0xFpqHbIkWhOrW04kEjAss&#10;tTtlIDIMrgt+AFRiI3yQTaJY+mKnF4o6muWhix3ULxaEg0w9toe7bZIC0c3kPmTWRAjFTU/PBoWu&#10;wrtmzwY6YkU+bvN3mFPiYMS2KEjYDbNpixVujk+ctZ1ZppGVjtXxxjNy2zMhHhTxMJmk9Rie2MpX&#10;LbTxKBIUf0ywuNoMlNmG58MeFwWxJtL7iaopj1Wm5yRmxpIpWqaV64pQ/RlRkAlWtYGlalMUU0FM&#10;1uom2APUfLGi+oyB16+OJu3CoPXNVlnxMg+m/J2hVKqV6UpthdO9QVzCJti+jdFsVt1ULsMA0JOK&#10;WWBwi1wTFCQeRwjdFsf1PVFRCFqT4YpKvYdu+Z2nih5hqmqEkitN6dcJdTb04yc2WEMAmPk5jeah&#10;FEP5hnnLz1fFFcA75lQgWIfpt+VmnqsMe3QDPKPma/PI0PjlgDXJ9BxrxFMgH1jk1ckwX5PPLcP1&#10;huIyUY22RCyRuIJz0N5Z8t+soLLXKska5NjzTzP5si00FS4U51ix8sxRrVxlBkxJeDax+Y8rOVg6&#10;fPBk2gQcDQUyeOW6QUkh8/3bMOVTU9jnHvOumpEjcKZmx8kEPobyDrEt+gNxXcbZ5T8y1jlIGCQc&#10;ecXrY6ZD1f4hlcgxApvOl+VZG5rTKBFsitfoc9j+QJTxjB6bZCbaXzL+clur201afZOejrX7AOa7&#10;IsH5mauwF5Ing2DQMqLelXIVNMr5ZEi1RcMpA274opr1yjIN1TO1b4Klt8xGVqmkbV3GJN4YUFMo&#10;6HfEyO+KEdE9aDA7iuFU1gYjfEgN6YJclTGE1an04xoqZEZEpooNNsQKCmStrkUWkhTvXLWMHG0c&#10;SyW44DBS2/IVGThzZUxLU9ZeGtK++PNsOh3zMxw6p4WAXnnAox9NqU98Cy2NegzIEUUqaf59IYAv&#10;0wjubCnUYDFFG9nr+ged45uIEm/zwgubCp6ZWYdzISp7Ho/moMtZGr74SzWFD0yPJnbPbTXUlAKt&#10;gNrQjDaU2j1RWNMRNuRkbVHLdxsBvvlcCMkDatmUHpldMUtbHLB8cUO4dxjlbFVN48UVziqg8YAw&#10;QrVwFUHImKjAgoZh2OLg13yDSVFhTpjhiCoNKTiopjx1wksyUOy4pyGDhYKDCmxxWtRhCoWQDc5h&#10;vmQEpTIPDBMeJQUruRSpGGUPauVlqLF74UrTvhtCehxDEvPdYTcg4Zx+GWxLbGTyfVkoSTvgtDQH&#10;JgWQ2sE1EfAznbHJtmayeaasnqcvHrg5egyzGgvGvMEdCzHtghMtQ8svzuxxUYFY3M3U9MfiqXsS&#10;W2ytjleWfCEhlPlvSmv5wvEmntgO5nEa0r9+avJO90vrz8uPJL3UyAoe29OmQnUtVEYPicwMpssw&#10;H6Ifl5+X6xpGXXoBSozmGraxQkV3yqW7a+uvLPlhYkUlduwpkAvtSqSa5G7V6tY6asagAdMKo708&#10;61rkJikJt9XBFCMmuk3NCrDxGY3VQxfWbVXjZem2dh0ickAdNwcztLKmmYt8afm3o63EM4AqaHJ5&#10;DKCB75vIT2caMaflj518qNBfO6jjuTSm2CQ4Iyxm8zuNNmjblTbHVxQhHhYbUzDCUyUmTucY698s&#10;hJjSwyFNxifpgg5PipV63ko+KvQ1wM9sjncZfHKQyCZ2/mC7t6ejIykHYg4Am0uOTtkuMdVIp6Lo&#10;f5r6xpnxJOxp/Ma4X/oFGq1AMhkI5BD1TTv+cirmMKl0STTffrgqDSBFTKkFLvMH54tqCkRKSfc4&#10;cRW6x9MbQBTwLX/NU+suZJiaE9MGIe2VzDIMTRqk+GKVplVJpygHoa5VckIppYdvtZXLExTwqyZq&#10;4CEGKqFA3B6ZjQ4jZFLxGWG+++M4jJcZWl4i67bZ/9WEeWtPbSdIZpzSoO+YeqNzd/HYP2z1a8TU&#10;dTjt4QG9PrnnzzQ5lvXYGormfpI0HCzF6LEKIo9sl35V6KdS1AScgoBAqe2UdpZeCJZaYbpL5j1A&#10;adZSTlSxpsB3z3VySG3TTZqPLEg4Odt/nnl2p9Ur7y9PpxQeEaRE0ksmrWtY4J2PqRg1P3YQ3M4u&#10;SXarSDZ1BqMrjDhckMzgjaEcECrEd0Y7NgK2aO1lEN21Y5D8KjahyUt+TElGzJJcRGW1HGRB8RO9&#10;R44f3Wj2TL9cvAUKjdVFaj5jKBM3shIbTWL1T9SsyJCx2YmlD8jhGNL0+J/Us5THayDcct6/TlvE&#10;SN1pOv0nflPTu4hJdx7jbanzGJjTAk3w8ar9l5NiR88mTTFeNVE0PKUsA2zxpuAflnTtA8yjThHL&#10;HF68JNJQ1DT5VzCzxMtuTAxeR+aPIEXmASw3FwYLj7UDR8l+VaZ6T06S01GzS804JHWhIpQnOS1M&#10;pg0WyIfPEWmXPl7Vn0zW/UuSagPUkL9+GUMMfAhlKv1BG9c1hkSWQZfcTSQuPQKvF0IIoBm9YKKK&#10;xXtQjfEbJWSWQuSZDGjuBXl2AwJKDIeEgAJ+/wDDL8cyN0U5rSKIcozzA3qNgPahxT0xGvpIwr2U&#10;itcsGcseFJJNGtbt/Xa3IPeQV+E4Gn02ylAFwFSRxsKbZZDVyjyXgDUdtfoWNkGmjQDm9SGUeIph&#10;NBoVnazfBAlG3KqBSuZMtfMi7T4YTe4+tanb+hJO5KgEPKx6eG+HctvBwMckPwmg2Xp9OYctZK7t&#10;PhhB6R5YMTepbXH7wHkC7nf6DhbBpsAkL8g0i9KbD78onqpFkIPRFDCMK0ZCkUYkb18QMfPeRQkW&#10;svxK/wDL0HtXMfeW7aAnFnpR4m7tk4Og3r1PvTAgsEglL2Kl0elR2XJWSLKo39K+qi2+qMkcq1CG&#10;u7j3yY2cZMRaVQSo+1Tp75jSKsJ1CYR3IihfiCRVR39s4F59/MbWLOKSPy+0MqwFhcMRxfj/AJIz&#10;fdn6ASri68mMi9b8ufl/ok8q3OsRyiWbiYlLlkr+rPOt5qj65GLe7EksFzuszfEI3P6s6zDg4Nx0&#10;ayberraxaY/qWvCOWHZo1+Euo9u+BtLN5A3pSVnvLQgALtzT/ayeUAeVsSvujb3EfqbR204rUj7L&#10;5K4dWj0uX6xauRb3v24uH2H+j3zDyYeMb8wqTixkvl9G7RTNaGqScql1+n2zo3lz8ztX0KzudP1m&#10;2W5Maloo0IJdO2x3BzU6js6GQ3HZsjKmFa/+Xema5eQatp05tmJpI42oR+GSjyl+YWleZ7UNA5s7&#10;zkVMVwKEHwrmHm0OTH5hsu0m8zeU7vR5xNPC13ZMu7QUqKdyM6bFo3EK1xxUSUIbYgnMX8xKJYmI&#10;Lyu71KxvhJBYtzkh+2lCGC+9cOIdCs3+KSJHf9o8Qcn/ACjMdS1nGGA6lDdO3GC4kjirVFV2Ufrw&#10;jvvK2nSNW4tIaE0aqCv30y+Pac+hLWcSeaXPqUMdIb64ZxunGViB4g74tB5L0u0Ant7aHYVI4L8Q&#10;wT7VyHayoxIVdb1TUpngu7uZDWgJkb4W+WB7jRoo5FawiWFR8SEAV+WV/npHnuy4GTabGsttJHqs&#10;/wBYNeMisTt7jJHpt2yN6L0o4oRTocxMmQy3SAxvV/KVl6RnAYlDVSDsV/sxafT4JHMr/uuRo4Xp&#10;88jHIVIWRalPaxRwxJ6zKKxM/Wnh75kgityPSPLsabkjCSSqlLcz3fxXFIxWq12AI7YSa7qcGlIs&#10;2pTpbpQ+nyYDn7UOW4tOZ8kE0yHyubjVWe30i3ku5AwEppURH+YHPPms/nLc6is9r5bgEK2jEXMd&#10;wKFk7spzfYOyhDeXXktvcNK/Km0tJY7zzNcNczykGBoiQquOxAzkV95rtoSbWzMk9ve/FHOx5JDJ&#10;9PTfNtj05G56faxt6hDo81wyTXAWGa3JV0jFDInvidrr940qXYk9bW7Siuq/Cskf6umTOIcuhRTd&#10;xotr9Xk09oxHps4JVu6SHw750/y751bynexaxJKZrW/2ESjksUngadMxM+m8QcPd9rSYvJ/Ov5fW&#10;35gaTL5eki9C5sWFJyxV5EHcV9s9AQ65p/m+3l0+6WCe6Vf3ts9KlT7ZqDKWmlYseafCBfLx/LHU&#10;PIN3DqWmT3Ntp7N+6uo67MD3zxt+aP8AziBofnG+F15XjOlXUoLEjeFj4U7Z1PZ3tXPAPXuPtcPU&#10;aAT3fUPlX85J9N05pPNMi3phYKXhWkvHxYdD9GeHPP8A/wA40ec/JbyS/VGvLJG4iaEE/eOudvof&#10;aXFm60XVZez5R5PbNC876N5iVf0ddIZWXl6THi4HyP8ADOE3+iX2mgi9t5YmHUMhH683mPXwnyLh&#10;ywGLKwwYVU1HthItxKjBkYqRuCOuTlOMwxESG8775B/5yU87flyyC0u/rVulAsdx8VB4AnfNJrOy&#10;8Oo5hzceplHmwTzf+Wvl3zxbPYeYLNHWTcunwPXx5DO26h/zmDb+aHt9U8yaBDJqlsaxzoxG+aiP&#10;YccW0TQ7nNhrGI+V/wAmrfyXbTaN5c1O9i0ucEG3kYOFr14kiozmmufnfrHmO7ubnRLURfWRSSNF&#10;LKfozLx6KGMb70mWplLk9Q03RINNtoLIFpRbiiPIat9+E3kr8ofNP5uasIdQE0EQIJklUhQPpwav&#10;tHHpI2whp5ZTu1rev2Xl+2a/1BwEXoo3Zj4Ad8+qf5Sfk/YflhpY06ECe7TedafaX+YHPM+2e2Za&#10;uVjYdHc4MIgKD5w8y+dpvN11EkXK20xt4ZTsfUHY52mG0uHUNEqzugrHx2HA9j8s5vjBLksdu7q0&#10;tBxn5W0UjUlLbn1OxA7A4Y2V9FDIltIH57skij4VPgSMNGRWTHNc0p5bGTUInjeFjwlt5CC7DswB&#10;zzp5t1O7126v9P1yW101bJvVguopF9RwO2++dT2fpgKMbN9HHlOnruhQW3luzsbvRobnUPrqrFLb&#10;up4oKdfAUzz15n/OvQfJzNqvleeB7tkKzxMtTI9PtVzqdF2LPKanycDPqhEM9j8nXWv2jaX5p5LC&#10;kgeBopKFV/l2z5zedfNV35w1WfWdSblLM5b2Htnomg0gwxAHR5zUZfENvTba2js4ktbdeMcahVHg&#10;BkaVyo2zY8nFKviJrI3JsWLsFQrU0HTJgJdgiWv2e+JCXZ62/wCcQvMIsPMr6DdOFt7tDSv846Zy&#10;ftJpDlxEjmHa6DJReU/nNHJH5ZuNUt15SWZEvj8PRvwz67Rn1AGmpIvEJJCgoKdmJzxTU4TCT0uO&#10;dh8f+X9biurVVtHMaNWS3unNSW7qBnnf8zdJt9Eaa6v3jsPK1xWO6jiFZXkboajfNloMvFQG8ujO&#10;XJ9OeSNak1e3SGpu9egTlHJLUIqnOS6bo+oXqfoqwnXSbW1YPZXDEGWeEbkEnfcZvQQTfPv7nGma&#10;Zfq+p22nKbq5ge/klKx3EUfxJEw7kdt84h+c35u6T5Ygn8qfl/EFu7r/AI6Fyd+T9+PhnUdk9lSy&#10;HiychyDqdXquHYIny3oep3M36Y80yKzRsfqcEeyxxnpy8Wzw4zmZy56k1qe+d1ix8Ip0kp29Cz0/&#10;/wA40/lLYfmHqdzP5gUtY2yiq9ix6DNR2zr/AMpCxzc7SYRPm8q/Nzz3deQ9HS80eJZtQuJRHErb&#10;gDqzEewz2ff/APOHPlG+jEttFLAjk1PLcHtT2zgZ+08rou1GjjXJ4fpv/OR2rBXh1Cztpp1AZfRL&#10;AMO/UmhGcp13/nCiG3jnksL2WKVKmNCKlqdM2Gl9oY5C0ZdKByZtZf8AORemXEtrHNbMsU1BJMG+&#10;FGPUb+GeAPNmjz+XdQn0bUgfrFu5Rq+xzt9JMTAIdNngYmn0XDMlxGs8LBo3UMrDoQdwchtzdGQB&#10;AKDNg0UqYhD13yQNpdgmlMKuyufEjfKcseJnA07Pqv8A84YfmMl9ps2jXEx+uWwABdqgJ2IHtnmv&#10;tV2ZfqAej0GexT5n/wCchNBkuobPU1iaW2WTjKsexPhyI7Z2H859BljKebtPmSxhj21S44gyyxHw&#10;75xeklwngO/c7jzTf8pfMC3NoNEmpIQOVrEPsxqo+yT4jOUeX1XR7aSz8tsLHSLtPVs9TujWRpG3&#10;IHLfNlL1/VuRzAUbPS76JbxkkvgZ7mLaS2iPw0PQkYHsbuqzat5XtFa6RjBq17eChKDYvGD/AAy8&#10;HpL4AIK27tw8iW2pzcYywa1ghqN17MRhfpGhCG6+raUn165INzZaxeGsUbHfgte+TyyvnsOsRzUB&#10;WurzlD69/wAokFUltY6Mzctqmm9MY5XVb06/aWp1PUi4ttSaXaCMjYuqnbbI49jw3Q5jvWSuwWyt&#10;/qRkFvAADbhD8ZA3oa54h/PWaD/FV3BZSmdU4qXPjToPYZ6L2HD0C3mu0Tck/sGd7eN5k9NyKlfD&#10;OPgGmdG6YozEmYDFi7HKa0OEMw7DnRLVtQ1C2tIRUvKigfM5jauVRcjDGy0SFBY9Bn32/Lu3OhaV&#10;Z20kfF0t04BBV3AUVGeCdv5+PIT5vYaWNB8R6xajzNqt7PbTeojTsshkNI4zWgp450mbU4L2JI4S&#10;UmLFlhX7TADcMc5Ek3u54Cdad5bm0aVpHAeEKFa4k+ypPQqMhfmTUNH8vWkUmuXkNvHJJ+7hDftH&#10;9knucysGOWU+kEs7pmGjNqWqXskenW0jtGnF7iUUB8CoyJr540Wewu9Y1KY2elWbfAjjhyYdwOpG&#10;Zw7PmCANyWJkmlzpWpWN3a2NlElzf3IPrzdQie56A5IV84aXNplrrfqKLG4AaEseC7dwD1rksekl&#10;GVdQgyYVd+Xr+bUrrSrdaXUYpIyjkWVugJ7Z5L1y9h1jVr3WvJ8JeCeRku7m5NFhptyXl/DOn0sD&#10;AAS+FNZ5vedNhk03TrXTdbkUXEajhHD1eg6YzStGuYA0OkA3+qwjmNSufsFDuQtdthmRKXfsO5C2&#10;8vYlVZNTcQWsg4G1jHx8j/NTfEtSSLVJkSx5ap6rUZ2P7i3lHfw65dCPDz2/SpLdrM1rGzXSLZIh&#10;+ELQyyoPxxKXVZVnEMSHU9dsVCSRKeMAU9/A0ywDbuB+bG1otUeFyrCz0+4PIN/u0sfn0xeXU4ZL&#10;hNP11zql3PV7W3h/uoXA+ySNtjkOGtxt3sSVNLJ4kM2lKLCFDSaaQVkkUdx/XAn130Jf0n5gBaWP&#10;91Lp1uPgUHozUy7Hh4to/NhOVK7wySQ/VNHcIJByjvJTUlvAA5yT82P+cg7fR4v0B5QSOS5Q7SKP&#10;hiBHQeJzedndjme8nV6nXcGwWaH5RaGY6jqkjySyCjoxqGPifDPGep+bdT1Vmmvrh2LGp3IH3Z12&#10;HQRiHS5NUZc2ehQooooBkaW4lZi3I1OZY04DR4pbwxhvZIx8DEH2OA6YFkMxdkn8uQ6/q1wIdDM0&#10;0pINEJJGYmbDGLkYskjyUppo4EMs7KiDqzEAfec9OaWn5h+W2g1Oayaf0k2LrVqZz2p8M2Ha45SD&#10;HWu9E1mOSwjuIHV9nWOQDf6MPdA/Neytprp9fs3tb+5qDO4J4HxFemYU9NxDZyY5q5qWoeXpJ1to&#10;rOYpbW5B9IbBwOxIzpWnXdjqEUeo6LPHdaigo9xOwoI++3jmFPARty9zfHMgJ/rMEjwahH6dg393&#10;HCN+XuR44yC5ha8EGnq180pLLdyn93C/gO2Y+TAQL5eTYMlo0s/oCS8/0ZFB5Qpuzr798kEV7HDe&#10;NJZxnU9XUCKZjtDGP5gOm2YpxkjfYNwlaVyxGa3VZnFjp5PJAD+9Y+B74ld301i72kDPqOo0LQsB&#10;+5jJ/ZqNsp8O9+QZAo+3jS4jEzItpbnZwdncDocAm9cTpPdh76eWkb2yD9zCw7nIXXl+lnSP+rLw&#10;9OI+gg3WQmrsPbFpZuNwovg13qUe62sGyFOwNNsl025d6DspBT6ZNuVhtm6yyfar4iuHV0s08Aj1&#10;g1hl3t7K32CMOzFcqjQO3zRSAt/TSUyaeoDpT1bmbqw/ya5CpAyR89dUI6khtOtvtOD0L0zIHl80&#10;HZOw/M0tNxSvrv0HyriV1PIeNvqji1grytLS2/vGA7NTCBfL4lV0SKhLw/vH6SSudh8sOby8ji08&#10;PdD6hZyDi1tDvOzHuab5UMZvv+5mChYl5TkAGaZfiEr/AGFHgMZp0ws7Vm1FTbIP7qBd5pk9++Rl&#10;z23/AEItWmrPIBABIw+05+yh9sDz2IW2YsP0ZpNwKoF/vmbw8cnAk+ZRTlmBk9JT690n2j0VcJbW&#10;aZU5gfo6zQlZCRWaZfEd98tkL81RTjfYerIdxX7K5JYVkMPCCmn2K/El1IazSHwAO+Yx59/k2BBs&#10;fjq/7+c7GNfsL88q2vVSylu15WdlUiWZxSRj/MO++A80gr5IlaUK59SUbqg+yuF0Os+pEYbHlbQp&#10;T/SpftSr7Vx4K5/JlaJNtVuc3xk9Ix9kHG2mpfu2m0//AEeyavK7n+3z/wAkHxy6MiOfyRalcWyy&#10;kLcDmw6Rr0p74dJqyw2z31oeMqik9zPtVfFQcRkPIoMAgJdMSZxBcgeiDVIk6A++A9I1Fb62kj03&#10;4oZKsbucDjXwFcyo6uUTuw8IFTv9NjaWO4nrWP7MMZIr86YjdaJomtKtvPaRSQptPcOoUDxIzYYu&#10;05wHP4NM9MChSt9aF5VmYM+8MH2vvzm+sfkh5O1md1sUaCOnL1gaIflXM6HbMgN3EnoIlFQapqUE&#10;Alv4kaUmnpp9rON61/zjUJo5L3y9eJJAhoS/wj78zcfbI6uJl7O7k5TVFDJDcI0crioUiv6s5TrP&#10;5B+aNOT147f1ozuGTeubHH2lE7OHPs+QRSXtvIxjSRSw6iu+cy1DyRrOkEi9tZUpuaqcyRq4lxpa&#10;WUeaJBB6GuRa4E6Egqwp7EZd4gLjygQ3heb2daRqzAeFcdi17uyWaf5n1DT0X6vcOnHwY5LgDdGZ&#10;DsO4PzO1yFqPcGWMb0cA5Hw0+MXUyVW35lWl2OOtadbzGm7BQDgMWwZQebVMM21fyHqcPCa1kt5T&#10;1KnauQ3TcS1vXtTAVn5A8p6sSdP1ULI24WTamSEyEDHEuJI7VwPdfkxfSmmj3MNyvbi4qctjl3Qc&#10;DuYAqdsi99+VnmHTFLT2rlR3UV/VkvFa5YSHB1boRkJuNJu7ZiJ4mUjxByQyWw4V2E7twNGBByYk&#10;xp2JH4zXDauyqitBhQ7FGYgUxUh2F0xOBjwuwB1OK07Bke2LGTsVBOG0W7BkewrjbYA7EpHxS7EQ&#10;RgLAux1cIYuymemAsC7G+p3wqHYHryNTgtmC7HUxZF2CI2K9MILB2GUEpHXCkB2KzzkjjiU07CeV&#10;8FMCHYGV964GLsl2kyKVAfJCkgOwRqDxEUTqMiQyp2FsQcfFDI6HxViMNMgHYeaZ5h1nSHWS01Cd&#10;aHYczkDG2wWGiAwowqMPb/8AMPzPeij6lOy+HI5A4YplOSxYkTdVAPsMG+WPzR8y6LMDHdyMoNSG&#10;YkfjlctMCxGUh0kKSjjKoYHxFc9D2P8AzlX9SVINVtC5GzMMxMmibxqGN3HlKxmcyxho2P8AKdsl&#10;sP8Azkx5Zu1/fqyE9QRmPLRtw1AKyPy00JrHO1PcZIrP83/Kd2vrx3iBT+y3UZH8sz8UIhtLuSvE&#10;OtfHJFF+YPlWZBMt7FQ+JGROAoOQIP8AR2og0DKR41yRafquj6soexuYmr0owyuWnpImhZ/0jan4&#10;oyw8V3w9GgxzLzWhrlMsdMxJK/8AEzwP6cgKkda4U3nlxdyVyPhptNrXzGkooSK5Grry9QH4dsiY&#10;EIKfQanFLSjCpyNXehUqeO+AAsUxS4VuhyP3GjUqeP4ZI2EKwYHCmbSNiaZG0Lq4XSaZTtgtDsBP&#10;YsuG1LsTNuw7YLRbsr0yMNrbsWVaYgrbsGIO+NsgXYMjxZOw7s+oyJK20emTPTNiBgLMFDTDbOoa&#10;N0BGRDJg+uV4kZ1LS+grmRHZrJfOfm+rVoetcnFm1cvqkEPl3zQrVfv1rh5EcvjswfPPmBCzkdKY&#10;Ojy1mXjmtniT4DBqNx3pkxEFXlGrs0jGNBtiplFKnIkcJZJbZ6dJdOFjBNcLbm+WBS2Ymad7Meb6&#10;X/Lb8sJb5o2lSpYg/IZz/WtdWINvvTNfkyW3gP0X/LP8qltFjZo6UIJNM4Z5k8005ANlFWkvs7y1&#10;5Wiso1Lrv4ZwTXvMjPWjYiLWZPQkjCCgzmV1qTSMTXLIhrJVMZBetUGuHhUF2TnRb5gQa5AhmC0R&#10;XO3eXdWKBd8iY02Asf1axW5Qhh2zs2lawOI5HG6YkPCfMvlJLpmASvvk2tdV5DY5dDIwMXgXmP8A&#10;L5G5Epu1d6ZIbfUwaV3y22sxeF67+XZTeAfFvh1b3it0yGSLGnl175UuLYnmp2wesobYZSYqxqXT&#10;nhJUginXH13xtNqHoClB4ZXKuSAZgIdoeO5xRQW6ZGUxFKxbQyV44jNVOuGMuJU2srGjKTkX1Sbi&#10;hrlgNFBe/eQtJS4kUkbVrnJPMFwVU75kA7pD7N8j6cqqp26jOFeYLgtyXMiBUvozSrcRKCM4Rr8b&#10;mRiCaZeGiUWRDpkZVG98JaiG8PdJt5HkFAaYGUA7O2aBamigjfKyW6ItKNQk4Kc9DeVoCEFcwc0m&#10;185+fLkK1B886jbJ6YpmsnK0vCL2T12qPHfBJkplXNIQ0dqDuMDPJvimk3t7YClcby5ZVSQKTenA&#10;VOCIVLbZLhYkpDf3gjUj3w3t4CGBI2ywC008013V1RG3p1w5UAD3zMw4VfNnmvzKA0lGqewyySN8&#10;2+DEGJfN3mXXDOxAarfqxKtc2XDTCQeaXE3qMTl4sUIc2KqTGm+OAwqgpZKVGLAbZFUkubihI74p&#10;w23yJnSaQkQ9QgnY4+lOvbMPJNkAzbQtOMhVj0J+7KagzWZshZvojydogchyK+GApXO5Oa6crRJ9&#10;N+WtIW3RSRRv1YXvua5FD0O3+AcemOjQ1rTCBalC6lfCFKV3waPh+Zy7HjtDzLWNXZa7743hX6M2&#10;EAgl5bfao3Nhyrv45H9cX90fHMzCwD038q7kPqUZlPXxzy958ViHqPHM+DIh+rf5Xupt04muwzyd&#10;5kQrI1emJjTjze6KajIESVbK7pi3nSfJV8scyhzTcZfjOzOKjOnqIVHhnsnytqtp6CmoDYJxsJun&#10;y1+YPl3Uri7JhBaI1pTJsNYtwKlgBmJKNJp5YPJuoSmvptX5ZHdV80QwofTYVwxG+7IB6B5d/Lea&#10;R1e5XOEea/Mn1gMoNeuZEZhSX0d5d8vppaCgoRQZ521yX13Y4TJx5MwyPQQF2AGAyQ7OseU9PJda&#10;DvlNbNkApTPwUn2z2N5FsSqIT2yvIWRfI35063HFDKlRVgRnfrcfAB4Zr5LB+bmqT8rqQ/zMcFjK&#10;SG4FL1l5beGUR3wMkUklSBlrHUhhlU59FTW3b9pfHFCMoQm0MlcSOFUxRz3xhWuC6VMIWJwO4ySE&#10;0gam5xIbEZGQsIpNInowY5UooKZVj5pCbK+1cC0zISuL8Ri8cdTTAShK7q6oKHDNI9t8nj3KQHmf&#10;mPUxDUAilDXfFwldz0za44s6p80eYtfeF3VDQVJ65TRE+2ZQxhgWEJ5xmjepkoPngKWCuzb4JYgi&#10;np/lrz+ycQsld69euFE1iDuv45RPFS0+gfLn5kBwqu/H5nCmbTqmhFMqIRb2LSfPSOARIK+5wA+n&#10;sOwOVGIYHZndn5yVqVcVwC9kP5fuyPhkKyiDzVG9AWAwDJYjwphMSGXEntr5kVzRWBwDJa0+eEC2&#10;YlaeQ6uGOxwE9uV3xtladQ3qvsMQKEYqixKDjkBxVZIwpgtEpgVLpZB3wWkJPXIEtZml0lyorviw&#10;iI2wFiTaG+sLXc5vTIxQ0bhDtl9OuEC1WFwdhjlxKrWHIbY8NXYdsPDSoSQg1BzA5elLXUYLibAd&#10;2MglF1H1OGUOVlrY1ejrXDSE9MkGJee6qnKtO4w2iP45IJDyvWIak1PTBFQBl+Pct4LANRj+FlO4&#10;OKqa75lhsDzfUo+JYL1HXBi7AZZj5oLyDzEnqVFNxXBaZah43qh41HSmLgYFYnO1a03ONc02xulR&#10;enWL3LAAb4DnuAiknrmv1E0vqj8qvIM120cgUlXAHTfITqmsceRBFB0zX5pdGYD9Jfyu/LCO2SN5&#10;Yzy2JqM5XrWtmp365i02APtPyx5VjhVQF6DObahqhdm3rkWT16y09YVUAUpkdluTId8CE3WMKMWt&#10;qltsjKNq1IeIrk/0dSSB2yrgpWJazOAp8c61pUtF+6mXYhTXJ80+erUXBbbucm1ndBQATmyjNpka&#10;fFHnjyYLyZ2C+PTDdJg2+XDLSHguqeSShZeFB2wSrVywZVIee6l5VaIkICKZYemx2y675IYjc6PI&#10;hIIxUGuNoSO4tzFsQTju2ISEC3wn4cSZa75fCVM6Qzqe3XGhTkiQxNLYnbpQ1GO45ESYUuJavM4z&#10;JK55C21cdiqlWtRlr1yMhskOBqdzipyoM4qoSnyxM0rvl0SyWsASPHL+WQKq0QFKg0y8gSxJV4x3&#10;zUyLG1Ven9c3thVfy77Vz//WgupXEmn6ULWQkrxzGrjlbvSaD9uNOhhu9Te8QUYd884X7F5WY71O&#10;bXFGg6/IbL0MdM9HfkroFtMUa9JCSHqM5/tzNwQ25ufo4bvL/wAyNXvLC1J0pA8qCpU+GerbrT4V&#10;j9G5k48RVKbkgZ5xkmTLZ6LECA8o0XVZ5FFxbQ1ZyBJX4QCcjElmgX61bEIlPjB2Y5OMt6LYSzdb&#10;x2/0a4VnevwEbqPpwqkStYkUqpG0jCo+jLShMopaETswZ1NGRDQ/TjtM1iSENDEBIymjVOxHyOUz&#10;x96quo6THcFZ5D6andaDcH5jAF76XqPwHMymoVhRVPzyeMEoKPtmkSJeZ4lBQspqxHywqiu7kOba&#10;65GaIfCqmoIzIIHRCKe2tyn1i34iKU/ExFCDhtHMIAJZdoJNmjFQQTlGQXt1VBCEy/BFQzR7q53B&#10;Gde/LzWbjTJ1sLhmNrJ/dEtWgzR9oafjFjmo2ebef9JtdSt2vYgBdRbycVpyOeh/0/YabEtxdyhY&#10;60Z2YbZzMtHKR2ZW8HhsdW1aRrOxg5uF5CMAg/f0yF67+aum2twdPaJgkgqlwN0bMvB2XIiwtsz0&#10;D8rNZuYE1GW8Ush+O0pRk+fjhLbfmlpkxMdtJyZWpIDsQPHMg9myCLTm7/LDUd5bobkcouJ+EnwI&#10;ye2vmHSL4RfVr1EmkFVDGoPtXMKejkOmybeez2HmHSJJmvNPkmt0qshTYqPGnfD4yNIeDIjLTqjA&#10;1zHOGmQKRxX0Ea+rFLLExO4dCub6zFGoE0LRV22GVnETyZBMIvUkI9K6inI3qSPuIxGW+p8EVT24&#10;03IyqUT1ZMj0/ToXX6xIyh67MTQA/wBMLpiIwAlAjdEPX8cgRull9kwlFGblImxcGv6sL3kt7cr6&#10;9YuXRe1ctjiJSiWuLm5DCyKzKgozdSMqDzDZVbjMCoPFwpoBTuTmR+VlS3STX+j3zshe3JZ90ZhV&#10;j7AZFvN35k21rF+g7WQSXcg5QSV/d/IsMytP2aSRIjb7USknnk/yJPNK2uXQeK3UmOeI7t86Hpnl&#10;LzN5gu724k1ZyxvIfgngjoysvjt1zqdJphjFV7mol9Aadp1tawJYxf7yuOUcjbMD4ZHbTVJf955m&#10;WOwuv7srVSr+/hmwIA3Qi5rFCfXQc7iEUblvVckEM9zJbPNcM9tdWdTy419RPo9sxp0T32nmgDDD&#10;DMI4FEtvcnda/YYYEsdZQKotyHsbo0Lk/FG/jQ4DiJ+DBFXNlzPqP8NxCKgDoy+GG9x5leVjZRfB&#10;qtpussi8fUj8BkY4R8D9iQUsg0dI2aYktY3A+KJTUI575tHsJpZW1/Q5ecc4IuI+QISTxpleSI5H&#10;4JvqqXuowwD9F6opVkoYmoRzUZ0Xyn54162ml8sarcJJdQrztzJsrDsK5rtRooEcQ+K8TCPMHk7Q&#10;bpV8x2tuY4pzxuGh2b50zo9j+cUemxJc6pbyLNz9OQQnmo981+Xs3i2C8TAL/wDJuTUHe30q7Q25&#10;XnH6wKtv2zrcXmnSbuOOU3KetMnNIzsWX+ua6elkOnJNvIYvKvmDTria1Fs4tonKmcUKqw/GmFuo&#10;eZdO0O1N9e3iwwBti25WvY06Yx0kpmgN2JkyHTtI1PXr0WVtp5llCVdq8Q1O4rhzaazZ3lrHMl3E&#10;YJvijcEGvyyqWmMTy3RxJFdW2o2d7NbLp0/qQnjLEQQKH/K6YDk8z6PaW8+pT3KLHDtIW2oR3ocn&#10;DRzkQO9PEjJ9G164urbS4LKRklFYwKEUPYkZza//ADr09b1NIghZhcrSG+U1hcns1M2WPsogcXzH&#10;VBkzS2/JnUZIBqd5enhbku9jx/eJTrxbE7/8020WIrZ2yT30RpKvKnFf5hk49n8Z3NBURb/k/B5g&#10;lEt7dSRadJRohTdn/lbOH65ro8yXBsfNVx9ahuqyWVdhG/ZeQ983GDTjGPSK72Jezadokfl22E3l&#10;m2W1a3IS6CjeRR1ND1yJarp0sI/Sl56gvLL4JLeE8vUj9x32zOxyHIciqfWd9HMwt7ahtbgF0mcU&#10;4v4D3rhbC1lOh03UY0i0e/8Aig4/C6SeFe2+WEHmOYQibiO4Qi7tHLX1tRZQfsuh67fLEo7W8MXq&#10;JW1n040kQjk0sXz77ZCUh80ok3EAcLX1Irs1Vq/Cjj9W+Si3MFvbK1hSDRr4isxajpL8j75TKRJ3&#10;5hUlZZJZybs+tqdqCRGB8LIfcYaWGs83abRXaDX9M+J7iVaCeEeHjmPmw8Wx5Hp5qEBcafwLWuro&#10;JtFv6IsK7+lIf1Z6O8o/mZovmWxSZ7lIz0d32QSDqK9s5/UaKcDyZPnvzV+WureXr120+A3VsSeE&#10;cZrJw+XfJy9vbajGbqN1eIihp8S+xzFjlliRw2wnhLbTJpzxtFcKeSA/A+/Va5D7/wAk6Dr5ks9Z&#10;023uWUUZmjHxKe4zNxdsZMP0yIYnACysSeYNMhTUtG1K4giNSIg/Li47MDXbOFan/wA4leQtcupY&#10;bawNs4+JXRjxI7imb3H7WZoDc20S0MD0ZvF+cfmLSLCG/wBSjhuSfgkTjxYN2O1BTCm7/wCcLfJF&#10;6q2U0cqKN1mVzWvhTLR7YZRvt7ms6CKufz01lYTcLZwNIDQw0YEA961wVpP/ADhZ5L06P07lHuIi&#10;3ws7EN8tsjl9sckuWyRoYhB3H5+azcfurKxjSVVq4oWFPEZ03yr/AM49+V/L11y0nT4kjAo/P4mH&#10;uCc1mp9pcuQblvjphHkletfmlrd5pp9aci4c1iMC8Af8kjrnXodJtNJkNra20VFFHRVALL4gjNHl&#10;1ssu9twx0wyGC71W3S81GecFm5Ru7EhH8DXELxkeSNICUnT7CLvzXuGyjjbAyzSbKWCKRrpPWs5f&#10;tuSB6cnZl9sNrD0HlitWZo9+S8OgPg2U5DvYSEt1GK7isJruZY5qKUk9UipXsy++QP8AMzX9T8sK&#10;J9HWOaxmk4XPRfRX+YHNn2fpxlO/PowkU1/LnSdK80Rpa6wHi1G3XlBViRMOwPyzxn+aP/OOWpfm&#10;Fcf4v8r62fRuB8XIkL+GdpoNfHTjhkOTgZ8Jnyem6T+c+maNcHyr5itJLG/twQsajkGUd1zy7qn/&#10;ADiP58hnkiQRTxxipkD7U8c6zS9vYR1dXk0ciWewfmn5anjim+uqglNFDgg18KZzjW/yC866EOUu&#10;kXEqj9uNCwP3ZvMPbOKf8QcPJo5BkFr5u0S9Yx22oWzSA0K+qvIH3BNcgN15M16z+G50+4Q96xN/&#10;TNhHXwPIuOdPIdE8W4ifdJFPyYHCe4025tKi4hdWHXkpGWx1cSwlhKt16YESUx/a2J7ZaNRE9Ws4&#10;yHYqWqakZPxAWPAXYfeWtfufLV/DrWnNxngcOhr3GUZ4CYot2MmChdWsV7DJZ3aCSGVSjowqGUih&#10;Bz6Pflv/AM5m6bfKtn57U2rolGkjFQ4A755/2n7NcZJx83c6fWVzfJXmL/nGVdODTfl7P6QMnNbe&#10;4YlIyTX4D/DOkxf85Cfl156in066uYxGfhiWUU38d+uaT/Q9lwmw5X50HqjLX8uvPXlZ7S/0ieOe&#10;VN7lVYAP7D2zy1+df506XpkEfljyjcfXry3DAXvTgrfsrnS9k9iyvin8nB1OsrYPcfKWlX7NNrGt&#10;wLZyXVC9ojBl5D9onxOeHZ7p7uUyTMWdjUk7nfO5wYRAbOlnLi3Z/giBANzmSdmAdntH/nFb8x9L&#10;8nTz6Rq0scZvJFCFzTfOW7f0R1EKDtNHkEXhv55eQbvzpp1vd6Uz/WdPZ5REhoXBG49+mfTyHXI7&#10;mNJoJBKoFCykEFc8sz9mzxk7O4hmD4n09443OnahC1s5J9OJ0KkSDrUkYN1LW9J0HSpdY1u6SNI0&#10;Ll5GFaU6ZHS6TJLIBEMMswWK3lvr3nbW4vKvlbTnZGdVf01pGtD8TFulM+C/5w+ZYPN/mjU9fsAB&#10;BNOxjp3Wuxz2PsvAcWMRLz2onxSfq9oOnHR9NtNKZuRtoI4i3iVUDORFDXfNu46bYrEN/wCOSCXY&#10;IK1FTiinYD9Mk774JK7Ok/ll59u/y71q21iwcqiuPVXsydwRmq7Q0YzwMS5unz+GUu1bTINZtJdN&#10;vF5RSqVPt7j5Z9rvKOs6b+Y2iRahAVuoLiIM7SD4SCN1A7kZ4/2noZaXJXLuemwZuIPjzUbq9/L7&#10;VWsJKQqG4wRQfaPg7Hspzgvm7ywnlvUE0vzIJdUhvJfV0qCNSsVuV+zyI6ZLT5uIbbVzcm7fQfl3&#10;zEvmq1N9o5W2aE+nds61ZqDfj/A4AudRCzR6jrym71q1X0pdJtP7vgxoGemx2zKEQeXI9WQKPSyl&#10;WN7PS29CzkHNbyVquGPZQcA67cpczx6NrcqixmpJp9jZ/CVkXfixXDCPDuOfUnuTyRunwCFGurYV&#10;uVpHPcT1HIDqRg2W/mtIYdW11V0+NEZJtLioXfwd6fflunxcUqG/m15J0LQiIty0lrppa4dj6iXc&#10;hqimvRT/AEz5neeL2PUtev7y3NYnncqT4V2Gem9l4+GA9zyWsnxSJZ7GCqKrmrAAE++RRzQbZti6&#10;8r8BULfawhQHYuNhhDIOzoH5Xae+p+aNLtI6kvcoTTwBrmr7TyiECfJzdJG5BCX7+lbTSbfDGx39&#10;hn398txMLGNlHo0AAdt36dAM+fO18lzL2Gn5PhuziVNQk5v6/wATO0abRgV2YnvTCu942ci21qjr&#10;FO3Hku8gcnv4A5qIC9z0c0PbLOT65D9Zu5I3khTkQdoygG1PEjOH/melm2qQ6Mtmb+4ZTJE7D9zb&#10;SKNix6VrnQdmwuN8vvLXOTKvK11czWLX9zItvCHOwFXkTtQfqzivqfpC/W61flrmrwUhuLO3r9Xi&#10;UnZiOmwzfjGI7DYd7RbKWpBAUtGWxtpBVJXP7xmPahw51dTJKNP14tqM4b1tMtLYUhiKjZWI22wQ&#10;xgbx27+9lSCsnBX6zp6rbR143M8wpI9O4rhO+qgE3uvqZbplEc2k2g+FSx2L0zIEOkfmlHfVW4LF&#10;YEKo+IXcp5HfrxrgzWXuoIbdNcuPRljPOx0+0PxSJTZWp1w4qvb4lUFZLbySyNp0QkUk/WLqbYBh&#10;3FcCvBK9l/uWb9G6NdkBrGAfvvVJ2JI3GXAi9tyOqCvDRtcg2SfWr+Ff7+TZAp60PT7sWhtLlLcy&#10;3x/RkFpXjElDPcxgd+++Gxe2/wBwQskuY2mEVqpvJZjvIf7qE4UMha1X6sqaPokvxRzsf37OT0He&#10;pyfXvKCEYGCy8ZGa8vlHFkXZFB9umc8/M38y00Ty5c2enWklvqN4fQNxIKO6L1YfPN12do+OQvk6&#10;vWZuELbTQZZL9NQurkSW8NTHAv2Vc/0zwnLKZGLsdzuSc7nDiERs8zlnZZlgcjl2zKppO7sxBGww&#10;0gl2CVXiK4WQLs9tf84m3ekpLcQyBBfsR8TUrx9s0Pat8OzstLRDwT/nIKx1G80FH031Hhjk5TRx&#10;bFhTavtn0jSytJoVdgCpABqN/oGea6rLMSdziAp8QeXb6/tmMLO3qKS4CkgKPBj4jIF5z/JbQvN9&#10;qyXUCxU6ELRqnuKZHT9rSgd2447e1eV/zl1vy1KttPINRWQ7qT8KAf5R754Z/MT/AJx+8x+R5ZNR&#10;8pSySWiivBSedPlnSaTtGGbm4uTGY8n1T5P/ADL0nzdEiq4huj1jfpX2J65yqx/OHVPL9ofK+tWx&#10;9JW5OacWqPfNp+Ujk3cc6kw5s1fS7eW6XU6H11XiDXany6ZK0/5yStYQhsrJkCLxZVOz+7Hrlcuy&#10;WY7QS5vLkcvM3MjSMW5Kzfs/LOyfkN5r1b8yb25DxR2ujwjlxUb1+ec52xgGmF9XZaXOZpH5wmtt&#10;GtEuZAZLp2EcdT1J9umd81zRJYY3uI41tNLcES8R+8kPiKds5nHn37y7IJbo+owzOttJIbnUFFVH&#10;7Ce3zyFX9rei34aIkenRQrUXEpBkmQdad8y45bO+99O5U9h9AzFr2Q3UrtT01FUjOFcV/M1g6ae8&#10;dpYODzu5D8Yc9eIPjlkYXLe77mMkZcwwi4UzgzTj7EK9KeJyGWk9zau9/ZJxZDwmu7kfE6fzLmfw&#10;tdphPHFMBbzb9CI17EfLDW2VJgzaKgTkvJNRuezHqFrlZB6/JkENMxBAuzy7ehHvt4nGWylP9J0d&#10;fXnc8bq8uNlSn7Sg4DvsfgFVJOyXR4IPsRJ1Pzwa0QtTy06UXusKtRdzf3SqeoGVkXz2HcqkjPKp&#10;M6elbdBEv2ifemEMOpyXMssOnE3sz1Ek8n9zA48K5bwgc9ltGNEqgF/3ag7Kv2m+eB9JZ0naY1v9&#10;Wt9mlfaIKe4rsclIfAKF06BkCMfThbsPtHJDZVu7oBmN9PMS0cjD9zCR2yqQofi0g0hJqQR7fuY1&#10;+0B9phmvrtzcNbrW/uE+GUUpAnv4bZVw7d33srVrcL6YYD0Ubda/bOFkqwlktWcX+ogF4Au0Sfw2&#10;yUBXktq5diOf91EOtftHC2ZVnmB1KQ3chIVreP8AuomHStMsA222Y2qrsP3Y4j+Y9SMCSK1xP/uU&#10;kN7dw/3dpAaR8e3LtthGPaxskG3fZFYwEU9WPXGXuolSLS8rLHIR6VrAKLGw7MRhEK3CTNfHGB8S&#10;jfux6nDOx1hojx1kerOo4myh3AHYnAIdQokoTQmRSsPwV39Q9fowh1nWHjnWxvm9R3PK1tIei07O&#10;Rl0R3FjKSrDEqjkg37uepxc6244vrILHZTYwDZT2LEZWSenzWrctuq1Mf2v5zufow3udfu51VL2Q&#10;K6GsFpB+0o6BjhjlMf0lnwWhYtMt4maSKMc3rydtzkktb6xvOD+YoY5TIoVbZFDFW/yjkxrJR2BY&#10;ywApZdaZMq8NLcxNWrSMe3sMjnmH8s/LGoxTSX+nxC6pVIoftU+jMzD2vLvcTLooldb3F6siRK3O&#10;EbPJIKb+2cK1T/nHPy9ctH9VmeKaU1Ea/EV/1vDNni7a73Cl2aCnIu2Jb4PhX9qtK/LIb5k/5xW1&#10;C3YLo1ykrUrxruMy8XbkZdaap9mHopwapDMvM8kWtKsKZxjXPyQ80aU3CO2aah3MfxAfdmwxdpxP&#10;Vw8mgkEeJFNCCN851f8AlrWNNLJc2sq06kocy46uMnElp5BfkaaCdT+8Vh9By0ZQWkxLsE28ssJq&#10;hIPjktkAEOySWXmm/sSGtJ3UjuGOSoM+Mh2TXT/zd1+yj9FrpnWtfi3wcFr4xWcFrWgrhqPzoL0X&#10;UrSC47ElADkDBl467iO2VH5n8p6uCLzTfSdz9pD0yUQQyE4y5hvDiHyh5L1SPla3zW8h7SdsNlJx&#10;xPJokjoK4VXP5NrKDLouoW9wOwDUP44RMsfAa5eIyGal+WWvWRP+jM6D9pPiH4YfFYnCQuyBX2j3&#10;1oStxbyJTxU4+KwMSHYTJA9aMpHzGWCYLGnYNEW2/bJcTEh2ByatQYgsRF2DgaDbJttOwLIT3x4k&#10;F2BS5Y7YGBDsWrTFiYuxBtzjbF2NqTjdqA7FFGCk07KLU2GBi7FVkphDIOwUkm2SZgOzPLQYpIdg&#10;MvyOBiQ7GUoa42xp2CYZym9cbWnY/wBYuak42rsELcFOmG2YdjWu3G+ElsdjU1BkO+RYSdhhbagG&#10;JwtZLsDX0vqdMBFo5uwikQ5EhmHYgZHXZWIyIiE07BUV86UXm1PCuPCxOzsmWjeabuykV7SZ0ZfB&#10;jkfDCBJ2dv07/nIjzPpUa26OsiKKAtlZ00S2jOQl9xpNndHncQozHuRh5F/zlvq1v8F7aJJ45TLS&#10;BtGqpAny1p/VYuJ9iclen/8AOV9ndqDqFmVPfjTKZaRmNWFi+XLePeJnX6cGzf8AOSmh3LhFgYA9&#10;TTpkBo2J1EUbFpgi/wB2Mck2l/mr5e1UFWmEbH+bKzpKZDKCiGt3BqrYdprWl3Pxx3MRQ/5QzHlp&#10;2yMrVaMBSmIXU1kw5RTIfkRg8BmVyFu4wCsUcoqpBrgOFC+p74m1krdOuVHGQghvlgWSxp2yPCre&#10;BTZb1GDhRTscLcrgpPJ2KpGRjbK3YcWikUyJQ0cmGmdQPfAAyCGm6fRnUNIoCAPnhizLBdcr6ZPf&#10;Ol6W3QZkRDAmnz55sjNHPfJ1ZkAA9ctG7SZF8w+aQV5V98P4BUVy8FRK3zj5hLKz1G2GcYpk4lmC&#10;8S10l2KjFjKFFcmGbDF0Wa7lCxqWBNMKry9EY5Meg6ZRPN0CQLfRf5d/lPJcyxSyxk1IqCO+c71r&#10;zAsYJJzXZsnQMxF+iH5a/latsqyPGAe22cQ8zeaKA0P45jDdlb688veW47FFJAFO2cH1/XTKT8XX&#10;J8LGUmcogQUGczvbsykknCA0cS/CgtyOTUuwRApJoMVBdk20peNDkCWQLs6XpF0Y6e2QLbahIoOx&#10;zpGnaxSik0yohbSG801ZQdtzk3s9cK0oa0wDdLBtS8tpMDQdcltprQahrvloNbLTy/V/Jas2yV79&#10;Mk9rqvQA/jkhk72JDyXXfy/V6sieO1MPodUPjk4kFHC8o1j8vhQ/uvuw4hvw+4bb3wmuVMSHlmqe&#10;SZ7c81FB4YPE4fcHfKxsxBpilzoM0Bo4NPliqS8DXGceIUytL1tWgJ+GuJyy8xSnTGMOFKYWkZdh&#10;VStPHIrqwqhJ65YBZQXv35fOInUV275yLXYi9RmZFSX175QnVQr9Ac4xrdg7Egd8uDG3vWlXaMgp&#10;nLNX0qRq/CcmGMmSJIGGElppDM9GH4ZNhwrywGT/AEnRgtBx/DKyWcYoKe4CA51fQ9IVePIb1zHn&#10;NuApgut6qUDBTtTO4aHaiJAadM12adpp81+br83ExStanJQGp1zDKsEWLkSR1xjvgSEdDB0wPWpw&#10;skyVeA3wTEnL5ZACkFL7674DiMN7WKp2yVWxee61qXoqxY4cpHxHEZl4Md7pt89ebvM7EvVqChoM&#10;WApv3zb4cavmLzN5iLOwQ7V64wsTtXNnDGAh5FeXTTuWPUnKG2TKCEu6mmOyLXSwkLU9BlgYqhpZ&#10;Kb4oBgSk9zNQHfFh4YCFpInJduuCBtmHkLMBPdLtGnaoHTauV1Nc1+fJQZPc/KmhEhTSo8MDTsBU&#10;ZrZztL6i8paKqIrBcLZGrlLB7FYwiJfnjVXviBaqtzcCFSSd8Ep8K8u5y+GOzSHnutaoRUg0Pvlq&#10;M2EIIJeRa1rJBYVoPHxxWm1Mt4WBLBJL4ysOXjhTqMPqIfll+M0oem+RNY+rXsT8qUIr8s89ed9M&#10;MivQb5nR2Znd+qH5OeZBcwxAsKUHfPKPmnRm5EU8cnduPMPrS1nEyBlzldxYMjmoyqcWtFYZaUhh&#10;cMtciJUzDs6zpfmCa2UIG2yXGzQFzYxXG8ig5ID5rlApyyFhIQA0S3rUKBhJe+YXlB5NXG1tMIbF&#10;IfsADIRqN80wPvjxU1yKNApkSkhMjUHXJg2w5t4c6XoxlcEj8MiZpEWiab53byb5cYsrkd8IFt0Q&#10;w3zTrsenW7En4qZ6z8raT9WjUEUzHyzuywkX5u/nV53F1KbaFuRqe+dCReOwzCkGUQ+TJrznIW+/&#10;FCKb5AC2cWkuRy2yxvkJCmxMIrioqetcXVSBuMxZmyoTm2kqPDKPTIEJITWCTemJkYGKaRPx6740&#10;r1B75ElUxt96j8cDyLTbJRlbFNoWp9GB6ZIpTKJu2KEdsxlTdXAAxhTwGWQSoXV0qCowTFHx3y0C&#10;1YbqupBAantggCnXeuZ+GCQaeF+adXLFgTt3x4YDNrhxWm7fOXmbUuZPH7hljfrmdSaeXzXDcuW9&#10;ca0YORLAo+y1eS2I4nAzQ5HgtFvQtL85PHxo5qOuJelTqNsx56dD0bTvzIpQtIQy402ykUUAZjSw&#10;VzYyDONP/NVqgs5Ph8WBH09SemVSxkMSO56Npf5rJMoVJN/GuF0+nAVIplZFI3eq6F58a74xkn54&#10;RXNoqk0wAsgXr+j688wFThJPD45CQ7mcXpumX5YVauAWtqmpyviTxUyRbziBTFIrTka4SVlKkLc6&#10;nwHXbB6We+3XDEWwMixy915YlNTvgoWRG9MuARbFpvMibqX3xb6j3xRaBPmZa8eQ+/Key7L1yNo4&#10;leDzAGPxHbAb2hFcILIG08h1hWAocYYiBSmQONUyj1ZTtiTIflhiKVXa5R15A75guTSh3kB6b4Ij&#10;2xQUtnoa0wwhNMg1lj18vIEYbQHphYF55qsW5phtEenhhCQ8x1ZQeVeowQcycTdHk851IUJ7risZ&#10;zJDa871VSeQpSuDVNQBlmNBeP+ZFEfxe/TBsXTLUPDdbqkjDscWJpiljccLSvRRU4BuLgICtaV75&#10;Tmnwpq30B+WXkCbWZVmaNuNR2yFazqnHkFOwzV5Mlc2QD9Ovyj/K4Wyw84qcQO2cn1vW+II5ZgyN&#10;7s33d5Q8ppaqoC0zl2parzJUHKmVvZLKwWACgyMvMXJOK2moWmLQRlyKYVWu1Bvkr0+yrQnI8KUn&#10;vLsRg5O9OtuFO2ERYl5/rF9yrvk3sW4igycQ1l475gpJsTu2Sa2uKDfLC0SeN6tpCyk7V64cxXYP&#10;WmRBIYjZ51qnlhJAQ6VFPDDGK4B75aMjPm8y1fyYtCUTf5YJ9btl8MqvNNT8mcKsEI+jF1bauXDK&#10;rzzVPKYrVUoenTFA+XRmCtMD1Hys8dWRTUdaZYauXM2K3GnyW9FKmnjitemQayhBC3EkL9OMepFR&#10;lmMhChJGadKYmMuVDkEZq40tLeJbptlgHImQZCNLjCdji2UgpiUQQTtmAr8sBKktMtNh3zAAYmVs&#10;SXLHWlNs2BCIWg6DNtirXxHNTeuKbartuN8//9fnPnuQRWwQD7sw9GeIu9y7P3B8qpUvIxqSc8/G&#10;NpZAg6k5vOQdfVlnVQM9q/lDp4061VrqIhCo4uRUA5w3tBms8Id3ooPAfzLlfUZhDYTD1YjVoQaM&#10;V751XUbpJGKRqr3Me4atNs4yIsu5GyC0mya1hR5meO1cbxkcjU4Uzah6/wDfASHoVpsPuy2OMRVN&#10;ItPaP4YCY1B5BgaV+/C1p/RPBmJFaoq5Or3VNFh9ZSVUA7B2Yb4XXNwLp1uWHpSIKFAOuS5KmVna&#10;m1ja3DGSNzUMT0xaSOVk4ceNuw2dTU1+RyAlutLUaBH9QtyuFO6vsKfPArWM7r6lsyerHvyYUYgZ&#10;IZAOa0iPrMKv6dwG9KTbiu4Bypr2sdYkYFwQxIqFOQq+aqsNlxejuOKH4QNiRhVaS3hf6vHMWuoj&#10;yjcErX2wziOZQdkymS2VDM8QEEm0ikBsOZ9S1CRRJqE8kiE8XiO6j7soGnj0CoC3tbOFjHp8McRp&#10;VZF2JwrmWa4Bsbti0Z+KH023HtvlsYAckUjlljjre24CybLLzHUYUzwXFuPrauVCDjJGw+Ijxy0V&#10;ySjY5opz6AFQxqjg7Yol7ewp9WtZStpLQqVO4PtkJYYy3S707dnM86A3CCjVGxGTzQ/Ouq2duBbz&#10;GO4gPxFyRzXMHLoIkpAYpq/ljStRkIvLdJIJR8PBRRWyWW/5raxYKJYJXltZxQyH4xGx9vDMKfZk&#10;Sm6Yzc/lf5e1KRRd2sSXMBqFT4DIo8adcOdP/NnV7FJInSC+uh8SM3wEjKZ9kiXkzpKtV/KrQ9Qa&#10;OaKW4sbXdWSNuS198KL789NVhmW7ng5wv8LQstRGfGo3wfyJH8dVpO7H8otGjtRZ28zpMPiWZHoz&#10;DwIO2EnmnzzN5niSG5laC9jHO3aBqBvYg5bh0Hhnlt5pJT/y55Ut/LTyPYr6tvMaTiXcrTuDhHp/&#10;m2RYQ+vR8Yj+7lWhVvntmSdID9LEmk1vtFDNXSX/AHy/HG1QVB8MLbi3Wps7O4eK1cl7WQkOPGmX&#10;QhW5G7FEw3UjxieeJXuFHC4QAr9I8cjT6j6My6pAkazw1W6BBXmvjTMoDp8kJibESQmzdmMb/FEe&#10;vE+GHVvqen3INhFGGiuByilYAqjfPISEufcypL5LG6iZb0yESR7OimhdcD3d28gMmnPz1GzosiA0&#10;V0+R9sYw7+RQqxxpGfTuhS1n+JCeqt8xgPTo7dmL3Ch7a7qePHaOT6PfLD6dgxpXvDLxrASJoKd/&#10;trgK+iv2nWK++C8sxWERkH1I+1R8stiR06qQutGtXhM9tvbzn4+VRRsObCKIM1+XMFrdUWVUBUq/&#10;iR88x8nclDzs/H6siCWeGrRl6EEfPD5LmS6ibT5iYbu0rJbzsORkQdj3ygw4TY3BQQljRpBIL2Ie&#10;pb3NEmiGwRvGmGema5bQL+lbeBPSkHp3VTT4v5qHMfJivY/BFIW90me4rp8s7h42ElsQO3hUYpee&#10;a1u5Bodh+71CP47WaVfgIG9OQysaXqeXVJdb6S1oG1C6Ae3lXjcRId69K0xSfXZdQt/rcqLcXBPp&#10;3katVRTblQ5dDSAMSELDZJYXDWKt6EFA9o5FCe5WuCW1+z02JPLsh/00j1LIioSv8pPTH8nxerp1&#10;YlAfVL+9u/07CeNkaxXcZALED9od8j2qT32sD9KzzMPT/dXlkpDBl8adctx4Iw2r3FQntk0GnSLp&#10;USDg6mS3uCOO57VwhbQkiC6PdXAisZj61lwbi6sNwu+Xg9QPemkwGptJyvreLlcRERXAI2K9zh9q&#10;Op3Muni/jPGSxHpXcMq1eROnIEe2VDEAduvJISuzt4YL02cu8V2TLbyxn4FYfs08cJNKeGZho9vD&#10;6VhdUkt5y24frQV6b4Z7Cyqc3qyRf7kS/qXMClZYwNip8aYNn1C6kdr3TIyl/ZVjuzMCOcfSo8cE&#10;AOXQrSDWzg4C1vWBtLhg1uE/ZfrTAsFtZlGsrZGmtb34orhiGSKXw9t8uJPPuQvlmueS3TsI5rUk&#10;SQjrJHilrfPExnij+ta9p/wzLWivF40Ptlc437ihTnt1dfQdxDpd2KxmnxLIe1e2DkvLRyINT/0m&#10;x1GrQKFqsE3gSOm+VkHpzH2sqU5ba4QLLYH0bq0YCUn7UsQ69cKv0iySmK+jrrunmiRW52mh9weu&#10;2WiF+4qivRDJztnH6NuwWZpDvG/YjF3ijf8AdayVj0HVT/cxrR4pffj03yE8fdzH2qorNIeSWIL6&#10;lYrTm52kQ9aV9s6LpHmvV/JVn+h4rhTJaDnFblgxuIuwod60zW5tFHKbrn9hRbEtS8t6F5xuP0tP&#10;bk+uCjXAqrQSL3B+edY0X85dB1Kzt9d12KXS1LCJqg7P4MOwzTZ+y5RJEd2yMnmt3+WPmHSmm03Q&#10;ruPUA6mTjMQCU7UPjnTbS+sfXEkd/AWmAkgV2AJX2zXywSHQ+bMlheoy38tl6V1pM/p27FLh4gWA&#10;Iw1v4TOv+j0DOOoOwbKjjIYlKvL2vRQOz6ig9JDRA68WZelDiQtrhIjJdkMCOLEVqp7GmVCJ5BKe&#10;ya5pE9ykVkAJA3ONCAVYd1rgWwkukrEooy7OzdXXxFMlKCo7Up9LkRZXYcDUxpGP7t/Bhh8bOBSX&#10;tq+qorzJqT7ZCEZXuxJYZfeY3ESLeEGGRuPFdqHsds0dtayRl4pUidBUyEjY5ccZvvUFIpPNV/az&#10;elLaTzxPsIgCAR2Ip1zkXm/80dN8jSto+iEXWuTKZIogKq59jmx0nZks255BPE9e0LyNqX5g266j&#10;5n/0PRgCjANxlCjxzzDr3mjVPMtwnmXzPcGDT5P3N7pcXxMPegzq9NpBhHDHn0LUTb3DR/L1j5et&#10;10Hy7AGuII+dtdygEEnty75O/wArfOx8takfJHmZIbbRrkctNJb4nU9jXvmN2hgMxxRu+qHm35re&#10;QV80Wi+dfL4565ZnjPx6kKPiAHtnqG30tpJ2IgRoFAoFb7SnxznZakx6pMLfOt3PZtp8cZuHS9lb&#10;4uS1KP2p4YBjs4i0ggYNGjVWtKKO4y4ayQaziCtqOh84oDeR+jcSrSQrWsh7MMLZ/L9pKHeGOG4M&#10;p+FmjUhT71zLh2pMdSPi1HAoC0uVljjvXurFLWnJY5mDSjswphJe/k75e1e2ddU0uzkaWqu5QCh8&#10;Rlw7fyRO0ixOmBTK2/MjzHpN+IrHU7trWEho4n+PmvgTnn26/wCcS/KV5dtJNYqkcb7suwp2pTNx&#10;h9qsgHNqlox3PeLv88L63s1lhSN7qRAUTjvXvXwznHmj/nCPSNReWbSb2WyAJIjKhgR7d83Gm9rC&#10;OYcbJoAVln/zkd6Qgj1DT/VaQfG8D0CMOoavTOaeYv8AnBbVtOtvV0XUY55yvJY3FCc2eL2thLY7&#10;NB0Kc+Xv+clfLutztb3Fvc2sKsUadwDGCPEjOP3X/OIPn6zBee3RmIqiq4JOZcfaLBPq1fkpPTbP&#10;80vK1+XFtqUREezEhlA+kgDIRef849+e9KSSaXTJlWJSWK0Ow8KZkR7Vwy6hhLSzDIbfzRpF0US3&#10;vrdmf7IEi1PyFa5y9/JmuLznlsrgLvVmjbtm0w6yA2BDjHTyTwOpNAQT88LPqkloaTKwcdiM2ENV&#10;EtJwkLsVVyw5UplozgsfDLsCoziT1FPEqag5CVSSLDs6FoX5qeZvL49PTNUuUX+X1CR9xzCyaGGT&#10;mA2xzSCVX2hadqX/AB0LSCcj/fkat+sYp5q/NDzF5tj9HWr+aaKn2Cx4/dkMPZsMRsAJnmlLmv0/&#10;R7HSVKaZbRW6nqI0C/qzl8h7nNnCNOMUywKxr0y1gXY0uEFBhV2U1ZKCu2BXZW67Dthq1djwCwNB&#10;kJhkC7PZH/ONf/OQMnka6h8s69IP0Yx/du3SIn+Bzk+3OyBqYnvdno9Tw7F5d+ZP5dQec7Rpbcen&#10;qKLRXU8S4H7JP6s+meu29p+Y/l+SXSrpozItVmjAqAN/hPvnmGTTy0uSpB6HFkBfOnlDV7r8uddT&#10;Q9Vtw5NAUL9OW1T22zzdGJzZy6zYwjTPqjNDe3FwKz3MSbEgdc2GLnR37u4NwNvp6eaE3KWd0xuv&#10;Xo8EaD93GRvuR/HCTRLENA2meVgILK6BmttXujV1lY7qvLMqZreXyCLVr+bh/pWolpJIhxks4PiB&#10;B6EjAepSCGO/8w6FFJe6ja272+pXV0CFPFacowdt8zNHDikInbfYBx9RKgsDR8oNO1N0t4ZpFa0h&#10;hqG23o1M+Zt7d+rNJJT4ndm+856Vo40Hksxs2zvpgOtByfMxxy7EeQ7YQkOxpY9MKXZ6b/5xUsV1&#10;PztBaOopwZuZFeBHQ5y/tFl4cUna9n/UxPz1ftpmhXt8ilykf2B1apAI+459p9NItIOAYop2aST7&#10;XLsUGeE64mcrL1WIU+WdOj+syI4RZHFCsMX2VjO7Bzhm1rzUKzej6n9653lanQjwzCx7lvMkXeak&#10;bRZDGhufT3gQfDDHXsx70zzX+Y8UbG40vX7xbHy/cSKsbw/38klejHtXOt7NxGVGIshonkp6b5bv&#10;2aCO60u3N3riRgyo7UijQ/y9ts4d5n88aV5KT9y8enRo3pzRp8U1ygFAWPXOlw9nyyCzv+hxjqBH&#10;mzix0qTUWMuosbpmpLGziiQv4KMn35YGx84eVZZ/K/Oz5GSQTyfFIN6kgn9WanXR8CfqcjHMTFhj&#10;XmjUZtH1u0Opf6RBKAiQrsK+4+eEeitaIJNUsU+q2wZotRvbkUlk47cgD2wCROx+ADdyZbqUchHp&#10;zfvp9ntoI9lBHYn+uF1xTm1toG0kI9WDVrv7JU7lUr7Zkw23l8mJXD1JFEupj4ZAEks4QDRj3Yjf&#10;E9J1Iag8l3okRuFmJW8v7n4Y4ZB+0oO2TkO8/AdWN2tvIVgCRXziMR7wW0H2nUdj443lN6zRaFF+&#10;lNaswPUvp6iExnc8exoMny57A9FWsy8FOpOLOynoEtkFJOXuRga3s7a/vuPx6rdXB5x1P+j20gH3&#10;ChwmZiO77yghFzu9rByYi0t4zQ95JF9u9TnC/wDnJRJprSwe7eOWeAtHLJEPh5eAzpuw5C3SdpDZ&#10;E+WIUiSZrdHjhkfmiud6EdfpzxyV7DO3gdnnJsozSNxAQdssBYF2Jr8RxV2CCPhphS7Dzy3rt15b&#10;u01DTpDFLGeQIPfMTPi4+bdjymKnLEk6NDMoZGFGU7gg57L/AC//AOctpdNdbfzMhnFKeqOo+jOZ&#10;1vYUcvJ2WLWB4h5w/IrR9fj/ANw5/R8lSxEY+Bj7989r+Rvzw8v+c4gdMul9agDiTZh9GcjrewJY&#10;9wHY4tSC+Y/Mv5O+YPKEv1i7i+taeGqgtqkV/wAruM6uv1W9i4ycHDjcmhZhmm8KWE9XJEhJ5pLq&#10;t5FdtPbB4ODcQCCqRkZ49/Pz/nHq381RS6n5fiWO8UFhxH2wB0OdR2T2qYUJOLnwCYfVv5Q/nWlz&#10;EmieaZh6ings7bCvYfLPmJq3ly80K6bSr2IxToxUhhTfO0jqIyjbqDhINPqtHWVRJGQysKgg1BGf&#10;V3/nGP8ALttA8u2zMha9uF9Yg7Lv2P0Z5n7Ta3ilXQPQ6HHwxfO/5mea0N/9QZwlpb0V2UVfkd/h&#10;H4Z6QvPLZnje4f8A0iWhQKdo18fnTONhqKNcg7UMdtfMaQGK1jH1eLZ2Iq0rHxPhXPK3mVZl1NdI&#10;+K81BATE9KRKpPTwzoMEgRfIfap2e/6U8RtBehBbW7irL+0T4/TnC/zD/MiXyTqy6NqWnCS34q3E&#10;14lu5UZ0OkwDKLtws+bgTGyto7qD14ZG5PWj96YVf8rh0LXJYdQ1QvE8A4pbnZDXxzYx7O22cf8A&#10;Njq3DpklqjQW7/3hq0h+0MlVtrGn624kubxLmFjyt7VDxVGHStMpnopR5BsjqQebfpSQCkScWoA8&#10;p3JGHF4ZriMXuqksAPTaytz8ND0JpmHLTGPL5t4ygrYJI1b0YAd9/Vfx+nEbhFZodP1NzGEPqW1t&#10;b9SB+yxynwj0+NtnEFdHBDTQ712d22+7Nd3MEUgfUT6NlNRTZQj4i3i1MiId3zTblVyhEJ5SDpKw&#10;2ytYf40W6b6tHDvFawfbmX/K75KEfigl0AoCYyXZvtO3QH2wfPcC5tBbXUosLGQApBDtLz9/nkTH&#10;e+a2h0i9OQyRqZZujSN0p7YGvLuf6oiXjfVLOIUkgG8sy9j475EwF95ZFERonMvH+8dq0b9lfbE3&#10;jaWFbUKNP0ugeIr/AHzn+X6cao3zKrhsxb+8mGx/lGFNxLJJbO8Cfo/TmqsxYfvnPSv05MfMoVlU&#10;chzPOTqPAYXWMctlB6Vu31S2G4kbeWZfDx3yRo80UqPRj05Hw7DLWFxCZbX/AELTpusj/wB6W9gf&#10;HEkJb5VPE/E47Dphg8bWlp9YiH1Ur/eTSCssqe3zyANnvVb1ejfF7DoMIbExqDNB/o9k5qtxLvKW&#10;8BXJyKAqn33Phg1bsNHJeWyC2hNVmml/vHA7qMokGwNU3o2/gMVs4EkgWOycW0BIIuZTV28QK5Em&#10;+bMb8m2NNzufAYMAihEtzpLmK2YkT3Emz/Na5WT3s+JbudpBv2A6ZH59a1N43trCUwRjpdTbvIv+&#10;TkhAc2qUrX+mp6j6O2Geg3RsrdriENFZS19a4lP7wt/kg4Mm+yxWSIrkV3I6DtkmsPMMVwjrHyth&#10;Fs08v2pF/wAkZjSJBbhRUnt6mrjkOy9hhAdVaCFzaP6OkuSTcS/bLeABzKxZz8WuWO15gR2V5AC4&#10;8OmOGpWmu2NJLaKOOI0ZpUHKRR3A98zY6uUDzLUdOJKK2xikMgdjy6LXYZj+VnlnzMiyz6ekNu6V&#10;D04sx+WXR7alj25tctBE9EPNcTwA0Id69Kds51rH/OPXlgWc97HztVSoHLqfkMzMPbpJouLPsyKJ&#10;W6cusXEGoqSD0zlOof8AOM4ECXmn3q0m/u1k2J+jNri7ZjJwsnZncrfWV5tGQfh6mm2RTVf+cafM&#10;+nwetHEJWPZT2zOh2pA9XCn2fIKUWpW0xKxyqSDTrTOK6j+W/mDTpjDcWMwKnc8TTMyGrjJxJaWQ&#10;RgIO4NcKjpF5Z19aJl4+IOXDNEsDiIbwLJfunw7g5PjCCCHZUOuXcJrDKyn2JGS2K8RDsmGkfmFr&#10;VkQsFy/AbkMag5EwDIZCHZLf+VuXKgLqMEFx480FcpOO2Zzd7VMUg89eWdRP+5XS41P80e2SIpHi&#10;xPRvFb228i6lGfqsstq7Deu4xBJTUJNYTp+WmlagK6VqkTE9A+xxGVAxA8m8BX/5TavaLytmjmB6&#10;cHBOSGdJwF1a5B9S8pavYfDPayD/AGJyQzBrljIdhL+j7i3H7+JlPuDlgyMOF2BHB7ilMlxMeF2B&#10;ianbJWxp2LInfG0gOxdhxGG1p2AD1ri1kOxQEYhMQ7FlYKK1w2zdgd5Cx2xQ7KV6YVdinOuKuyq1&#10;wK7MHp1wFhJ2KCWuIKiTsppK4WduxJvfEsZOx8D8TtgDB2C2bluckyAdgOQjIlm7AEh8MikuwI7U&#10;3xYF2KWtyY22wgsOTsO0vmI3wrbsL7l/UJOBDsQSThgpXY9bkhvbGldh1DqjKAoJwGKuxsuqXKbw&#10;yuoHgxyBxBsDsXt/NmqW/wBi5kA/1sh4IZiZdklsfzT1uxHBJyy+ByB07IZSHZMtI/OXVIjzuKOc&#10;gdLbLxS7Jjb/AJ9MppdW1QPDKZaMlRm8mqYb2357aXL/AL1QsmVy0jaM4dSmSC1/N3y9cgEyFK+O&#10;Vy0tJ8cOyV2fnTRbxeUNyn35QdMyGSJ6u3x0/n/RdPcLJcoT7HH8qSk5A1TJl5d87aTqZH1WdCT0&#10;3wfll8QHkh5o2YVXO2aHcxuB6bqa++R8FldsH15ZVU/AafLOpaW4oBkxBEi+f/NYIDOeu+2Tezcd&#10;RvTL4QLSS+Y/Nh3YONzUjJJbSbe+WeDS3T5m813B5HgAT0IwwFwFFD1wnHTZby9dLk1GU0UgVoMK&#10;bzUBFVifllOTJtQbYh7x+X/5X/WHR5EJBoaEV3zmuueYhHWp65g5J9zcA+/Py8/LOO1jj5J0A7Uz&#10;iHmLzPyLBW/HMekEvqXRNBjsI1AHTOK61r5kJXl0yMYtRLLFULsM51eXplJrlgjbWSuwoclsmIID&#10;sfFCXOSpk7Dy0tcBFpp2Sqzi4DK5RZU7JJaymPKilawyQQXpGABlEqRWuSK11RkFAcSLZ2g5bYP2&#10;yVWesU75AkotJLrSUl7ZKbLXPfFkxHUfLavX4ag5KrXWQ1CDhBQQwDUvKKkn4dvlkittWBPUYRPZ&#10;jTzvVvJCsCeFT22w8g1VT0amHjYGLznVPy9JHJUqa4YxajzH2q5MSCsB1LyE0LU4U+QwYLwFa48Y&#10;uksak8mTRtz6Dw9sC3EiSqQcluwTzRrGfT5F41AB3znur2JJLL0zJxytJFvpHyrrQCKj+wzn9/pn&#10;qVqMuBXhe06XrPADi22RG60D1O34ZPiTws0tteQAVIwHD5YCGpX8MJkvCiH8woR8LAnJJZaCEIJG&#10;VSyJpIr3X6g0Ipk/0jRyaNx2GYeTIl5n5g8xpEGTlVj2zokMQiUKuYMpWrxi7na5kZ361xYntlZV&#10;bEoHviRNcUo6PbHonLFVGacRg12w0t4a0GRQwzVtRCBmrh1FCVIpmRigDzYvEfNXmIoGVGFRvgxB&#10;Tds22LH3MgXyx5r8wtIzHlsa5bNStM2WLErwzU7713NDvXEqZlKkjOTt4Y4DG1tDM9DUnrlgYlBC&#10;k8lK+GKKMgWBSu6m47YriAkBIppOXfbF0XbKMs2SrZwtM/w98tj+zmBln1ZB6l5Z0h5COK7jtmdg&#10;u+ajNPdIL6c8m6DzSP4R2J2wrlbkcx1JfQWlWiwxqigAYjxr1yLWnrSiNa4siU3OXQjasM1fVgpJ&#10;Bx4FeuZ+KFILyHX9ZLAqpqe+KKB9GZIFMCXmuoXvrniSDlFtstEGKUmWmy7HAso5Ag5aBSpxpV49&#10;vKkobfxyAeZNGE6M1Kg5fjnezOJfb/5NfmMbN4raZ6Fad+2edfM/lerN8OWgrT9GvJ3nGK/gU8x2&#10;2rnF9W8rEEtxOJajF6rBepMAVIyNHR3gNQOmQMLY0jA4PTFkhdO2RMUt1GKEN75HhUl1a4i0TN2O&#10;DhV1RiY09pD0OAxY06ow1tPL5YglcAtkIqbyqnXOlaD5UMjLxXvhLYxnWPMMNhGzSMNh456G8q+V&#10;hGAWHQjJHJwcu5EpU+NPza/NaOBZY1cACoWhzsdna+kKL0AoMxpbBAi/PLzL5qk1i4edmqK4ZAU6&#10;ZSQyYgbsuanrlkZWyiiop67ZaeGVzDNMoJzX5Y/kRlBgCkp5BcsBtlKakjK8gpbTuymZt26ZTDKm&#10;KfQttvjC1Mjw2pTSF2GISb7nJAUqaQSVOIEYStJpG9N8VpXKEhGNLxFTiqp27ZZGKsc1HUwgNCBt&#10;i9B07ZmYcSkU8h8weYONaMKb456KKDNrpsNljbwHzJ5hLMyh/EHGhaZso7KDTyC/ujM9AcdkrZcS&#10;SsBUk5YGJkxKGaMUPHHcAeuATpCkZGjBKk4/0xkVQba3PGeuWYRTAqivmO4SSsbUPzxIoDtWmYuf&#10;0jkgh695M1K5uWSRjUk4V3SD6c185q+yPI6zSKvIHke+Ry7CjMc5UiNPp7y1YS0UsD7YQyJyNe2R&#10;8Rk9atI2jUA41LflsMgT1QQi5L8xLUmgGGMdj4DbLIEFqtg+r+YylQWHHthnBYbZkIJeU6z5zEda&#10;NuD44PWzA8MsESx4nnl754Aqxcnfcg98cbQeGS4CjiS5fPh6gknEmsxSq4DFbtN7Lzxv+9NPngOW&#10;xIFcjSWa2HnNZSByoPngGSxp1xZWy+z81q5AJB98CGzPhgOybZFB5iRh9oYgbQjfG02msetKw61G&#10;N9Ag9MFotVOpKw6/RgqOOlBkCwtLri6BBYHDCJSN8IYsL1SRGqBhnEcmAkB5tqwBLAYJJ6HMjE3B&#10;5zqkVSRi8ZzJbHnmrIBUsdxgxB0y7GgvFvNLceSeO9cHoaDfJoeG6pG8shRRU1wPPMBUVyvJk4Ay&#10;Aek/l55Bn1iaORo6rUdshurapwBVW6dTmqzZe9kA/T78o/yoFsI5DEByp0Gck13XacgGzAlK92b7&#10;78n+T0s0T4B0HbOSanqxmJ33yJKCXtFjYLbqKDIu8pc4lHEmYFBgiCIyEZGltpjxFTkp0+z3BpXJ&#10;iLO0ovLoKDTJzYWYAqMSFthGpX9K75K7aHiMnGNsSXnmp39a77YcQDjltUwYHfSGYk4aRvxyBaps&#10;angD1J64OjkpvkWCRXNorVFMHJceOBWOXWkhgaDBqXVNsIbAbYje+XuRJ47eFMGx3NBUZYJoNMD1&#10;Lyesznag8MFrc1O+Wwnsoed6v5K9HlwU098FrNU70OWie3cyDzbU/KB/aSo+WKcj1B+jLY5R1YsJ&#10;vfK7xkiNDx+WOD065YJA8kMZu/LkqGpUgZiQ29ctjOkJNLpEiggKQcrocsEgWYCWNZyx9Er44p0y&#10;BZFsRE7UNMdXK2t3pNtTLGKGnj2y8CqNKHKpXClerlfipl4ELe9TlYqur2pvn//Q4T551B/VMVag&#10;DK9Djp3OeT94NGhWOAMooW3OQby+j3V/HHxqCwzZ5jwxceAspncMI4mcmlAc98+U/T0vTVttSTlb&#10;ygcUHWvzzzTtefHOw9FpIUHyzrdvLrmrfXdDkMV5bMfUkO4K+FO+VqSRz/FAzQ8TUL1qPnmlxxou&#10;czzTbiaBeFyqT8h8TDah+WRyb1V+NVCxtsSDQ5mRiAyTdJI5jxZiZF3A7UxKAyKfRAI8GcfxyRAV&#10;fP6bfvyQT3VDv92HyXUcQEkcKyup+Mg5inHeyEraJ5W4yXDRhh8CEfhXHSSWkhpGx+PcV6A5WIkK&#10;CqKt2ql5Upw2oNywwLdW88YEyn1XXshrUYYi02i7W9ty3pMDGjftOKUOE8r3CuDMo+rS0DLSjKca&#10;Yp3EIGXjCx+sR7gk1BGGL6a8aLyHEL8SnuRlfEqCi1FJHIQ1r8LDsDgyPTIZYzdxO0SOKSgnf6Ac&#10;iZnkqHfUJI5PqkiCV13iIG30kZHrm3kt+drZtVl+KN5Bv9+XRle5VOoZlnC3F0KBtnRDt92azujf&#10;fvWjH1hfhmNdqeNDiY0q25gFmOHP9wd4hTevzGFLWM+nz8ZQJYJjyialOJ8MsMgd2VI+G7iv4jwY&#10;xyx/C6nvh1BPDL+9vY3aeIUIXeq5VKJLPhS6WGSEGKydBDJuC21Dj7i3hgPrwTJ9RuRT0/slW9xh&#10;ienUJApTguJpv3U8LC8t9+dOQYexwOXlekUp4vBuh68lySVfhGtXjHJJtnHQA4Llu1kUXNsF+ryL&#10;xkB6g/I5ADoVQ8VqUb6vOW9dDyjI6EeFcuztIpybOaINIm8MzbGg8DlU5EbqrXNw8QF5HJRD8Msa&#10;7ivywNeSKzfW7FWkB/dzo5qB2qK4B3FBRNojoDb3ZVf24WXYn2wstLVLeX9GX7clf47djVeJPauJ&#10;PUNdI6adpI/rlttxPGVetQMCalZskh1GRjI6HhLEtHBHiaZOHcyEVa2uAw+roOKMKox2PywtntIL&#10;MC1mXhZXXxQvESpVvfLRv8GVKyTvLUxbzRbOrb1GJWc07k3ELcLm02dHXeRP45OUa+LXRbnVNopF&#10;rFKdmB+y2S/SrSEIZx+6sLr9oN9l/kcx8pINdWXCkl5cvURCr3cG/Ej7S/Rjbom4kCQr/p1odpZB&#10;T1Ix798hy59WJCrbKsSFztbTjeNTXg59sbaNBYyfXrd3e2ugRKrUZY38fbCfVz6MohueOWdPqsoA&#10;lhIKEbFlxESnULh7NpVbUrb44HHwqy+HgcPBXLkkxXOVsohcFCLSXaVaVIJ74c3sTz8dQvY6QzAR&#10;zxRgMqt47ZXGFbMaS60uYo+VhaPWWL443kJBYHtvgm1tXaH9D6iqF4AZrRo2o5HULiRRsfFCFnvU&#10;WT9LWbtwlIiuUcVUe+JW96khe+miENtIPRuoyKOD0rtkq+fRFKlxaMEWzhkMs6/vrd6grtvTCK70&#10;EwudGkkeO3J9ayueXInvTfLYZAd+vUMeFHwap60I1CFA8qj07mGlKeJwK97c2yDWLFF5x/ubwtVS&#10;w6cqZLhHI/BNIk28Urfo+5NUc+pb9wKb0riNlHJeyNoy8pkkpLa3MnxKjdaA4Zbb/NV1zIlon6Re&#10;iFAVmiXqw6VphiL2UyrqVhW41K3PpXsan4So7kHI8PQ8uioM28RjayuqR2ctHt2I3DHelcXlhitZ&#10;ksNXkE0V0fWtNuIjfw5L75RLvCF1vM1wj3FkvpywnhNXcuoHWhxPUtXuVl/SR5G9taRT2kZDCWPx&#10;p8shDHWw69VVrewhMRtf+PeWrxynYo2Olt4ooaXcixaTqH7y3jQlXjk8D4b5cL+SoVLhpZSsCl7+&#10;0ASVmFVdD+vbGRG4dF1GWtteWA4SpQF54vH32ye11ztLcgiRjZr+9trslkb9mJx29t8MZJbaNfqI&#10;jFtod8OUdwrcZEl+R98x+Ek316hCGRbg1uOQm1SzBVoz9l0P9nfC61uZrm4M9sPR1DTNnuZU3mi8&#10;R47ZOuE+RVFzQQiAwXAL214RSJTtG/Xr4VwZbTRQtJ+jCZNO1LrcuwIhl8QD74Zgy94VCNE0nB78&#10;cLyzqRElf3kfbcdcRe1vrp1kUCfXdLPJbmQcVkiHh2O2RIr3Hoil6y2dvFxI9PTr0cTGvVZG6/LE&#10;Itdgi1AX0jNd2uo/BOtA8UEnStO1DkJ4OIV3JARhsJfqv1eFTFLamsJrRpEHb6cA65qcpuvqSXIv&#10;dd0397aCOqK0fWngcjDSg7gUDzSUTYhDD6voCC1uQfWV/tcjtU5IPLvmvVUvF833t9cSWtwPSmsk&#10;JYQSeO3TfKM2jFcMQPLzQEq1HQdPuIjo4toVkRQ0cjovxDvQ0650rTPP/mO5updO1y+W3voB6trE&#10;hH+kR9gR45r56GHMCx18k2xK48meXbO3Fxp+npJazuUnk3rEehYHtTBep/mjqumahZeatRuEt9Fe&#10;kM9sBVkfpXbphHZgkOHr0LEypKLL8v8ARZNPvPLFjCZdQQGRLh6/GDuKNiPmz8yPMHmGOS3ilXTh&#10;bfv7aWEitxH1pTxyzF2ZHGb59/kglb5P/Lry/wCWayem181y4jnWf4hC/elegyG3Hn641mwbXI5z&#10;a6O6GDUlkBWVW6cly+OiETVb9FBZnB5ftNOuY7B4RLdozTWb0HEIP2SfbIfo2pTXbjy7Zyej9WBn&#10;sdUnAZpF68QT1zYDEIji7+YVNNVtkgDalPE8ySqsU9pGfhBP7VBhjYyfWZ317QI0kSesOqTTVUIR&#10;tzUHpjklw7H4BNKEkIijTS9SYoY2ElkkZ3YD9knvhNdad++PlWyc6hq6g3Gn6hMP3ad+Ibplcslj&#10;iOw6hCY210wQaxMn1a3IKz29KknpU53vy5+d81no9rYXltJe6jbyLFeyW/RD0qa9s0up7O4jY2HR&#10;lbxjVfyPtr3WrzWIblYLe5TlbxMAQHpU0zoEv5k+XbXWI/K9XN1exiaIgHgCexYbZh/kJmPF3IYk&#10;PJPmKbTf007KEtGeKRD/AHjoppVajDXT/N2iT3M8a6hE1yh4SQofhRh3PhlctJIdNu9igdV8t6+l&#10;nD9W01pIac1kkI9RlPUfPOgx61CfStLiSG4uZBRVjcbj5Zi/ljzGyvJrjSpUM+oWcF1ZWFv8TtLG&#10;ahu4qe2CRp5iLc4w0hFKBux9vbI7lUFN5qt7pY/TnKQEghmTqR706HCxbWSGVZRVpIjs0gqCPAZa&#10;ZbfqQnMl5Z39vJacYxBcCrLDsyv2Yn3xzTRPKDspbdZH6/6oGSOSQQYhBQeWkNk0DqzxJRZIIum/&#10;Ryw64rNBbTQ1JMXqt8Jp8dR4ZAamQK8AdZaLPa3HGGEXAgSjKG/dlD3J8RhNqOn20CFZwY4JAFPd&#10;+R7kdstjrJcwjwwybRLKa/lUwfvby2YuCPhj4fyg7Vphbf6Fp8UAju7ZJEWilfTU8ge52y7F2nMG&#10;wV8EFM7aw1PULqQ2V5Nbs9XSQzMArD9kb5z/AF/8k/J2rzxzS6XA1xx+xGgAIPc++bfTe0WWP8TC&#10;WliUw0rz3500q2kia8Y2/Ij17ihKsOwr2Ocl1z/nEjyvqwl+sW/p3Ff3IhPEBPftUZuMHtXOLiT0&#10;QPRl8H5/6nG8B+rI9oo4XEkgPIyf5NCNjnJ9Y/5wZ0KfjHpWp3C1BYsQGWvh0zZ4va48yHHl2eE7&#10;sf8AnIWfi7atpXoukgUIJfiKn9oAjOV3n/ODXmCJjNpV5FPFUhS3w9O2/fNhi9rsZO+zSezr5M4H&#10;56+WYaR6i80E2xKGMtse+3bOW+YP+cWPPelLLMtmskUR41VtyfbNpi9pcM9raZaCQZpp35g+XtVa&#10;OKyv4WkkXmq1oae/hkAk/InztAjvc6XKqqpIJHWnYZlx7bxnqGo6GSfRa3p8zcIbqFm8BIp/jnK7&#10;ry9qdhI0F/bTRyqaEMhH8MzodoRlycY6chMwQwqpqPbATafckjlG6qOpKnMgasMPBLeX6LjcqQvi&#10;Rln5iJYnGQ7EwCx36ZMZAjgdlE0NBh4kcLsRqQ1Rt8shIAshs7PVv5Jf85Lar+XciaTqnO70YGgj&#10;Y/EnuP6ZzvafY0NRvW/e7DT6ww5vOPPv5aab54gZpf8AR9QAolzHsw9j4jPV+vfmd5W83yxef/Lz&#10;fW9QjVYm0+STghDdSV6HOVHY88PoPLvdrDVA7sb8l+WPMHl+zbylq8im0UFor6M1frspr0OOvpbS&#10;CdLbzFJHPFORPp9rCwWK3elQHYHpkBo5V6fie9u8ZkFncTXaPPo6GJoW9G6mmQ85VXYlR/HOLfnL&#10;+Z8lrpZjkuohrFwj272tqwMSp2diOppm77L7M4T5ebgavU0KT3QtJitHZIoWNupEkc0xq/JuoFeg&#10;GeEpn4mg3J6nO1wxoOhmWXYFmJYUOXNbsC8qUUYUuwZGhO+ApdnuL/nCOwdvMN3qKxK4iiC8m6Dk&#10;c4v2ql+6Idv2fsXkX513MUXl1re4neETSqv7v7TU34/Tn1elL8jOeJZAOUjjan+SPbPGMuIyNPSQ&#10;ns8E0DUrSC0SEAqkn2Ioz8VR/O3vkF83fmlov5e2pvNbvYUkrQ+owMjof5R1zY9n9iT1JoD9TXl1&#10;IiE+t/Ll/wCdpRDaQyJaBagL8MSSKduRPXPmB+Y//OQg1N7+y8po7W890ZlluPiK+HEHpnqXZnYH&#10;hgGXMB0uo7QvYPpfRtD+oxWzXXE3MMAiYxjip8c8zXup3erStdajM80rmrM5rnR/k4wjQdeMxkWR&#10;ABRxUUGfY3/nGvTIG8l6WiEhZIyfhH2mr3zyn2olwZS9ToTcQ+VfzQ1OeDzHcCNVYwxxULNTipUV&#10;oPHG/mR5GSDUxrMaPeyfDHNYRnjHxP7RHTbNNodZxCuXm58g9J8m+YWu9OS1lrbRlCYrmQ1YnuN8&#10;5JrWmwm4TTvM031qUP6unWVttGir+yxXbN5inxCxt3lqItldlMxU3GmIIoiSLieYEOx8QMPHvrD6&#10;lJeavGV09wsZ0u3FSsler03xjxA7fNeSWTWV2J44NNYfXFq/16cVBQ9VUfLC5k1G4sWl18rp8du3&#10;qWlnbf3s8I6BgN8tFXtv3nuQqwyW8N36emo128hInuXNUiYd9/1DHuFtbaGe7UaP5fvQEMKf70NK&#10;x+/fE78tyPkgtRzetNLBbsL/AFS335uKRqPDwyH/AJzeR5fMXk930+ya2XTX5Rg7vKn8xzb9jagY&#10;58+brNbDiCA0HXorXXW0y7vRc3F6nPiPsRsv7Az5wTI8bEMKUNKZ6JgyCQeYyR3eq4FZa75khoId&#10;lx9eI64Vdi7VGxwq7EHYt8IyJCuxiwk9DTImFpBdh3p2r32kNz0+Z428VJGY+TTiXNvhmMWmUMOL&#10;Co8DnfPIX/OR3mHytNEt9O11br1VzU/fmm1XY8cnRzcOsI2YZ5k8gaL5nt5LS/tkVnH95GoVgfHb&#10;PfX5d/8AOQGj+e7ZIbp1tpR9oEitT2qfHOV1XYssJuLsYagTfJXnf/nH++8sytrPlhXv4yABGx3S&#10;negznn56fk2PNd1aeafLMQkuFlTlGv7S16nKcevOKPDJt8MT3eq/kr+YNLN/LPmaT07m0qRJJsCP&#10;AV8M9heTtOfT9Pto0WsqRKpVdgpp0OcH2nn45F2mONMJ1meC+1K4mkISOWVirHcste2TCON9QZlP&#10;70DYr0RPE175o5T4PJyAi1it7JIyq+nvUP1kcfLwzlvnryNHPYyS28htlgbmWiHxsRvxHsc2Oj12&#10;9FkRb0Hyx5mkF4lvKrSvMKcXPwqvYnIFbfl1o/ny1j17zDYgTLGUVph8SjpsPE5usPaksBoHq0zx&#10;XzRGv+Y77yvcjStJlElWDgAVFT1BOeEvz7/ISfyn6mvaIh+qBiWTuB4/LO97I7TjqRRdJrdNwiw9&#10;G8r+bbfzAnpcgLpVq4HQnvTPGH6XvbCX9xI6MD2JGddjwCYdKcpiWYZN9B/NDXdEcyQXLNy2YOa/&#10;ryrL2dGbdDWSipvEkg4uAQM6dpf58XEKcLqFfUP+7V+0PkTmty9kBzcfaBU3tUcgtWg/Z7Z0/QPz&#10;a8tSAvUwXcwpJLL8Rr4jwzX5uy5OZj1wKFltZXNedUU1VBt9ByXadrenXLU0W6jmvl3F3OwrTuBX&#10;NfPQkc3KjqAWmV6VnX9309NMMdO1CGO6kOmJ64m2nvJTURt4qDlGTTS/Y2xygtSoXRfWqvHcRoev&#10;scHNE/rs2nj63fxU9S6m2TgfDscoMK5s+MLVccF9WkcZ6RjrXBeneinqR2b/AFyWSri4k/u4m8BX&#10;wyqUPgyiWpC7UeT92oP2B9phgVpR6hmth9e1EEJOW2hQeIrtgMaG+zIKorTi37uL9kD7RxR7ekgi&#10;t4/rt+AXjnbaKP28NsgZ0mm+RPxMfTj6Ff2jgC09Ka4L1N7dk8ZAf7mJvHwyE5sgFZgQtPsIOlOp&#10;wDq4f66IgWvdUiFeTfDCqfqNMlCQ9yCF0VCtQOKHt3wHGscs/NB9daQ+H7qFhkpSryQBapTan2R+&#10;OKvE9xLREF7qMWxUbRKp7+BpkOIBk1WgqfhX8cAvZGdvqcFb68di8ZH91CR2qNsF1uq7nTdth74W&#10;3Mt9CTJKn1u9H7uSJf7pPfw2wCvcpK8U7YkkLWsqC6JvdQarwjpDGPA9slz2GzEmmjv8sGpq3+lM&#10;01L26ICvAn91EfE9sBht3KJNcdqDbB9rEZtRjjvv9KvhvCq7RBfemxplUhQ2bAWmIAr0HfDXzHHa&#10;GZYnRr2VqAxL/dwkdzTK8ZI8mwkLIiSOlB+vCWNJ2nSOKIXeoQbrTaJV9+xplpkOfIIBVCQBvsMP&#10;LjzBPpicUBuruXYN/uqA5QcJk2cSz0w3TYfrwFaardzxvNeMl3fxijEmkKqfDsaYOCuWw+1FruAX&#10;Zdh7Ypp93azsZbZ/rMhNRM/93Ew7DttmSJSiGEgCtZSdjsPAd8Wf8wZYpfQ0+t1dx/DM52QDxHbL&#10;ozIFtBiCgX0m3lX02QBK1oPHDjTtWhuy0Sqlx62/ryAcEPhk/wA9KCBgBansAxV1ZkVP2VPXD3Wv&#10;KXlm9sWSW0hnmCj1ZKADfrQ5LH2xkBRPRxPRLLVdQFwXmkpASeCEVP055/v/AMjfKeuz+jp8TxKa&#10;1mBotfDfNti7aIG7hZOz4lPDNJEheQAnwHXIXqf/ADiUtyJJtHu6IvUvsBmdj7dj1cOfZnchzqsS&#10;FUlBDt0FK5z/AFr/AJxl13S7c3GmFbhB3BpX5Zn4+14lxcnZxHJEpfQyN6Qaj/ynrnGdS/KrzNY8&#10;nurKUKO9Myxroy6uJPSSHRFBgehrkDuNGvrJitzC6kbbqRmRHUAuOcBDeF8gkj2aoGWCYKOAh2D7&#10;S9kh+NGIOGgWUdnYaweatQtqtFcOD/rHImAKeMuw+tfzI1a3A5zF6fzb/rx8Nl4pdh/F+bLsoGpW&#10;kFx23QZLgXxnZZ80eXNYDC904RE94jTBRCeMHo7A0eg+Vr+ohuZLcn+YAjDZC8MS7DG0/LG01Cv6&#10;N1KFvZiAcicpCfBHe7CLWfyy1rT/AO7jEy9ihByQzWwliIdnPbvQdStG4z20gP8AqnJDNbQYF2F5&#10;hmh/vUI+YyYygpAdiUgYDlQjJcYUh2BCT1yQkwdi0bFtslauxapGG0uxMvvih2WWwEqXY5WxCOF2&#10;WW742yAp2Js2NoIt2XETWuNqA7BTyUXCl2AJJMiUOxEmuBXYwrXFXYwJxNRjaKdgkNQZJiYuyj74&#10;LYuxBmGAladiRbfG1p2KpJTG1AdipmJG+TDYHYg0uRW3ZStU0wq7B1vcCI/FgCQXYYi6jfqclTK3&#10;YAumUj4TkCGJdhfGfioTtkDEMKt2S+xRY4+QlI+Rx8NkIuxzqs+/Mn6cIxhlwuw+0u+bT0P1eRlf&#10;sQcBxhjydhzpn5n6/o8lbW9koOgJrlUsAQMkg0yhhRgCPfOlaL/zk55p0tx6sqSqOzDAMIb45z1S&#10;i98v6dqKlLy2jcHxH9M7FYf85qXdhEDd2au460OE4WRzjq851f8AI/ytrJrPA6V/ken68PIf+c5Z&#10;5QHi09R41OS4LR4wLCpP+cVPIkwYSwTkt39Tf9WTvQP+cy9O1Jl/TMZtt6EAVGVTxNkckUqm/wCc&#10;TvKcELR6UHSTqpk3p92dJvf+cgfK95EJIr6Mswrxr45g5MBcqMgmXln8jZdBcAtGUU9a9cgeq/mR&#10;Yaihe2uEYEdmGYktKejIyD3TStDXTlCUG3fOWar5kjlqFkB79cr8IhgZMhAA6ZA7rUkkO7j78IxF&#10;gS3gESCQ1Ug48BDF2CoouRyNJDsOre3GCmTskFtBxxpkHYaxrSmRKXYNjamR4Vdg6N6ZExSsIwwi&#10;uKDK6W1pFcM4L4rvgMSm1Nkr1w9ttUI3rkOG1tDSW4bD6DWeI3amDgKbS2bTkfqK4fWuumo+LJ8L&#10;K2PXWho9SFyQ2+uU/awUtMXvPLSvsFw8g1zjtXAimLXnlFZKkrU/LDiHWQN642imJXvkxXP2KfIY&#10;YJqquKGmHipHCxu48lcDUAnE5ZllFD0yzxUcLdpor2R+GvthLPZrJuMsGVNMssruSAUcYXPptN6V&#10;ywZbWk6TV9sfHphJqRhOQdWVIabWzGKR9ThxaaWgPNvuymWUBDHNS124cenHkmgVIlouYk5Whhlz&#10;61w5eQmuLBwemQVQ+rldzjxvkUW7dceqV2xpeJDTXYj6mmDIY96d8PCtsc1HVAoKsfxw3gQL1ycc&#10;dqXlmva98LEHbDFSCc2GHDwhiXzd5u115C6hqVy69s2+HGAh84eYtTkllKk1p4ZR3zJGyg0w12qa&#10;nqcsDG1tQZwRU+OamG02pM+3THgYCUE2gJJt98WUYEJHezCpAxZB3yvJKkgoKBPUYDx2xXoN+uYO&#10;SbYGfaHpXN1p18MSr1JzXajLXJSafQ/k3y2ZaBl2NMCyE71Oa6U7Rb6a0TTY7SJFRaGm+BTvkUE2&#10;y+NQi1xQLsPfDEWVSjU7wRKd9qY7vX7s2GKCvJda1NTyI7dMUAoMyohiXlOp3pdm3qTvjssYMaeS&#10;u56nEnG9cugdkFQL0NT0OJEZYqLim4kcdsB3FsJlKnDGVLbNdA8yS6ZKssbEEHIJrPl5ZwaDLwbZ&#10;cT7I/LP85RBwiuHPKgrU9s5Rq/lM1YquSUi32l5W/M+3u1QiUEH3yB3flXsyYseF6zZ+cIptwwP0&#10;5H5vK9CfhphXhZBD5gikGxGAX8tEdVxpHCjF1iFtwwy18tmoou2AxtIi02sRKDUiuG9p5W50oh+7&#10;KyKTVJdc+ZIYRu4+/J1pPk8kiqbfLIDdNdXnXmL8x7bT0P7wV+edY0LyusIDMAPoyRxsDJ8jfmT+&#10;eiwc4LZ+T0NADnSrW0SABUFMppHD3viPzR51udcld7iQncnDVVA2GY5Ns2BPPyqRl4EtpLtvjqHv&#10;lZLIIuKTanfKPtgItKY28jLsDQ5q1ymQpKf2U3Mb9coKa7ZVPkqf2spDbYqwqMxlZHA+9cDthQnU&#10;BrSvbE26YpTKA740LlUiqcpIAtTghI8iFSy91ERrtvioUfLMzFBkHlmv62sIffc42hG53zb4cYOy&#10;yLwPzJrhryDbVxpPjmzx46aiXjeqagZnO/jXKqcyBEBFsdaSprWlccpyEwlvqdsdyyIgVWNQbk4+&#10;PfBMUqXTvxFRvghfHIKxu5+1Qd8onBI0qL0rTDdyhQK74Dll4gnvmvz5LZB9Wflz5NaUxMEO46YR&#10;XdzxUkkVPbNPmy2dmVPvXyF5PEUcYdKgfjkVu7sMSBlIKQH0bpGhiBAeNAMDxPz2wFiRSaTwelse&#10;mHFrb1IJwiWzXLkwLzBfegDx2GHsVuKAZmYQWkvnbzZ5k9HlxbbBnpiPfNnhxcWxYEvnfW/Nhmdl&#10;gYneh+eB3nUdWzMGHhVKLSHUNTYhI3K+OUtwnZh8sBxcTG0VJpmq2I5iF2QdTQ4qHB8Mh4KRNAtq&#10;s8ZAl5AE+FM1Aw6UyuWKkk9ydWvmKWMLRiB3xL0Q/vlM8dJtmGn+cuNAzEYm1nXKU2zK184dCG+H&#10;Aj2fY4KZWyy184gAfFUYHNlgpbTyHzaGoKjG/VgN8FLzRx8w8wRzwSsdBTER3RSS3urKwNKYISOm&#10;x6ZYEgMRvr9HU8jvi/p1+ztlsJVzbQN2D3tx1oajFkTj1zJibZvPtauaEoDg5F2FB3y7Fz3TTwzz&#10;TdVYqDUe2OdyoyychEKYsc8t+Xn1m6FASOQ+nIvq2oCIED6c1WbLskbv0b/Jn8tEb0gyUOxpTpnH&#10;Ne1sDkAaZrckiW2n6SeSPKEdnEihdwB2zj+sawZSQDXKqayXuFjYrbqABvkQkuDIcmxTMCmCbaMu&#10;RgSFrmm5yVWNkWpUZYI0yASm5ueNcmtjaBQMIFpth2o39Nh1yV2sIXph4UEsD1K95GhOHMQ75MCm&#10;BNMNun9SuD0GC2HEkcw64LXASglK3Tc+GCAciwS6VMXDbYEIFowcWSSmBUDNbK/XBaT064qkd1pY&#10;femCUmFa71yYyEKxq90ATA8x8OGEdxttkePfdeKmIah5UjdSoXri4ueP2t8ujK+S8TCL7yiwHALt&#10;44ulyO/TLeNkJWw+/wDJvxGiHYeG2L+sG8MkMlJYpdeTi4Pwmo67Y4EHc1y0Z0g0xa88o8NuO2PU&#10;Ed8sGcFNsbu/LRQUjU/dinKmEStgkE2hyJ+ycsPhQgJ9LdRUg44muSEqSEsaw/mB+eXXAhT+qHp2&#10;xwbAqHa2Yb0rlUyVqsETUNRvn//R8w+aJzcXLUNRmRpcfCHaZDb98LVeESgCm2HX5e2AlvllmBEa&#10;kVPhg1+Thgz08bKW6/M0VnIId5CDxHjnuezsI47NILWQSQMteZ34nPLtdkuRJeiwCg+Y9P1G4m1C&#10;S41GI291G5T0xsGHjthd+jkkcpA4eVfHbMQTrcuSDTOG1OSNQ1zGyRuegFf1YSajB9Xeok58tiOo&#10;BzKxmwm7TOwuPrKlPS9Ph0I6kYXtLOo9JiHpuoXJ0qOWK3ZvWUGOuzFsL5ZZy3rS0jXoY6b410YF&#10;NYYoOPpQ/vG6rJ1phrb2aTIVIaOJuhBqcrJpFpXc30sLhlIllU7qRQYZ6fN6R9JKVQ/EX2JGVzHV&#10;NpbfxGf43qQ+6hfiAOGjKIiZLU+pHJU1cBgDmNdDdFoRK3R4XS8HipRUJBYDCWPVDNMdPuir3Mf2&#10;WHwgjEwrdkGRHThFEL+0DJbyCrKdyDhpcx/VB9YJMiSjiyEVUe9RlQ32SEDbS/XSYABG8R5K4NGP&#10;tQ4RmyFy/wBUuXAk+1EUan0b5PircKQnhvDAn1qBD6deMvNfx2wvu7Kawf6zKoC04yJTc++2TEr5&#10;KjLS8hvV9CM1qeSPXb8cHQMXjEBP+jk1QnqPbAR1ZIOYpE5lA/fjZ6CgPvgt7wtCfqqRCSKvqV+F&#10;iuERSl4tOE4+tSSmKWhjA+JQ3vkdstPjldkgkPozDcvQhWPhlkiQkEp9dX0kKB5o6yxHomxZcA3U&#10;NxaVh9L1r23+wyEiq5KJB9zJFQyxXQE4f07aYfErAbHB+mX8UqCS+jPpy7OrL9lvmMjMVyVC31nK&#10;p42b0kjFVIb7S+FDhg8DNIbOQj6xGOdu0L/aHgQcpJvdhxFDxzrFH9bQUgc8ZxMp+E+IOBWeQyG5&#10;cqsDARzwstGB8QRkZCtvtQSjogpURJVnWrxSKain04nfadLPH+jpX9JD8dtISCdt6YITrf5qJUvg&#10;u40JvYl5vssyAU38cIrdZiv1y2QJPFVLgGq8h40y0mtubIStM5fTqIZSSkm8Z2ND4YPMnoRnT5kL&#10;QzjlFI4qqsewPbI9bZIYoJnF1GwEsW0iKaEj3GE8bqk/1uGMm9tiBIK0DIO++ZN2PIqiJIy8Zt5X&#10;HoSj4T3BPyw4aWIgGVhLYXh5KtP7t/o6ZWY37wi0BGJOiqUurfYtWvNPpwxNpN6XISMbm1oRGpry&#10;T5d8pJ396aURdRlxRALe4rVyKUYYHl+q3FRdhFsbr4GC1Vlf3+nCL6cwqovrxDjCWNzACRXcMuE1&#10;5o8sYW1jkNvPbfHE5oTInhl8ZgfFjI0i4L9J/wB/QSRS0V1G3BsObOR4lF9GtLGcenOwanFvGhyE&#10;o2wS669OST6k5reQ1kiUivJfCuDEk/e/okl/rMH7y2unWqsvWlRkD39D0RaF41T9IcV9GUcbi3U0&#10;IJ2rQ4vNr1qGF/Bbm4lk/dXRjNVU9ORU4BAjY/BKHTR7nh9SaYRRIwe35CjU60qMLJ7f0WNheObp&#10;iPVtCagL3pUYee4271TW3m9RfrcCCFalLgDcmnemMme21AfpacuCtIbm1TcEdKkYYgx2+1W1WW1f&#10;9HQheBUyQzNsanemBV0240w/oxpAlpN+9smjNDX+U5YMgO/zQ4XcV7W8CVlhpHcqw2p3OCEuZI42&#10;1cRfVpYv3V5Ey/FIv822A86+SFI28chWwZ/WikrLbSBtlI6DBItEu410WGsGnXR9S2ueVWV+tBXc&#10;b5VI9eo5qpmd7djqbfvb2BfTnhAoCp77e2IX1hcPCNR06Nfr1l+7vJJBxaSPpXIYzXPkeSERFeRp&#10;OtlcMTBd0aAL8Sow3IJGAbCxdCbCPlLY3o5wzuQyxSeHtl2SV+9Ktc3KAm6ai3NvX1Il2Lp8u+Gv&#10;PiBd2oW71yw+Gdd1BjHU06EUyq62OwKaQYTmxgm/daZdgGPcEhz29sJXitrm6Ed5K9xY3/xQClUt&#10;5vAkdBXJjYeY5+ao/nPBEXhQLPbEB/GSMdxirW15LIZris2q6bt6EJ2li9/HbGwNuhStE9ukSmP9&#10;3Z3dT6j7cHPT5YW3ZikkH19/9xOoH4IEWhhm9yOm+XV3cwxKvArovGMVu7cAF235ph3O1+liYNSL&#10;Q32nANDFA3Jp4vAjqdsolRNjkfsQgLdbY3JuLQCS2uyTI7jaNx4eGA2NhDZjUbyMWug6j8Msf2ZU&#10;l9/DAASaHMMwEV6k0kjWkTctQtxyVj9lkOBrDRRqKNp1sTZXFkDLbzvQvNH1p77ZIzrc739i0FW9&#10;vzZcLl1M8czLE6JuEbxOD7C8ksT62kW/paRe/uryV9mSTpyAOQkL2PMclKhd263LKl24e9grLCq9&#10;Cvhhx9XmmSTSdPf/AHL2P723vrobPH14g98rIA36HagxIS5pkipfXA/0K4Hpy28Y5cXPc0/HCK11&#10;JTW9tYWvoL5vRvXc/u4H6cgD0y8xrbu5ebA80wuLTnwtmdbeSA84BGfidF7HBVnp8jTTaHC5vfMN&#10;kvrWEjVWIp1416HIymBvyB5oQV1fiOOPUnUQ6bPVLlKfHyJoDgE6l6AbW7+3kuzen6ve2kQBjhfp&#10;yI8MgY9AfcyTH6qz8NPhYRejxeCVjVnXuMmsWh2L28Gl6uDdX1p/pFjHAeIK9QpIzHM5cx1ZcKQX&#10;F/dfWGv9PKwWMhMV1JN1VhtyUYW6/dmxeHzY8ciaXcH6reaXEofix25Gm+HGL9PXoUHZV0+JnR9E&#10;M3O9gAlgu3H2gxrt8sKJYW9ddB1iZLG2UifS1t2/euOvE/0y3zG/faE1jkDRm/tE9eViIrkvsvw9&#10;TTJDfX0IgGs3zjT9MceheW4Skrk7cjTfKhC/TVnmClK7aGWBzZQD65dLWa3mY/u0/wAkHAE2jvY2&#10;MmkR3gtIQPrGn3jkNLIvXhvvlsaJur7wgqiaibmZLuKJppa/V7u3X7CH+bCLTNUgv7c+YdDtvqsD&#10;H6vqs0tVcnpzAOX+EAaO/UMQUZJE8MpsL+X1pCxls0UUAC/sk4e6DfnTGl8reWmmN4o+sWmrXBql&#10;OpUE5XlwiXql8QwJ6JLqlvJeKmqa2AbLgYrnT0XlUsaAnvnUfL/n2doI9c024e4uEYwalK7ERxnp&#10;yAOa3NohZB27kcTCtY8m2V0X8vapaQxWYAl06OJRzkpuVbDC38+61pRudH0m5/Sl9OpmsrmQD0RX&#10;9nkNjkToYyHERQ6hbSbUPy/0HXltdY1O0Gl2tv8Auru2jJV2p0JpvTBml/nXLBHCmo2Q1LVVkEV6&#10;kY2gb+b5DMTL2Z3bDp5sol2qfk1Fd+pHpF++mWBQG3KsD6gI6Gu+SjzD+fXl6zvV8tyhpNauo+UE&#10;cHxKaeDdAcwodmSIvoy8mM+XfyV1a2eG8W7C6fGx9QTgh2Heo7jA3/Kz9NEMVzK0jXYZYrqOnORa&#10;9KgdPnhOgPLp0SAy4fl9qAmmt4PSFqo9S0K/ChPfOj3Or6cjW+lm7VLu4X92jGrSIf4jML8tIAmt&#10;m4cnnenw6lLJcapJZs9nbsS704pG69fmMHWdv+j+VtGyv6R5Di4MlD+y2PCeaCUq1jVYtdAmlVl9&#10;YFDzQrCGHR1PTB13OZpYrC5iMUcvxR7Ub3BPhjVCwWosb0mzigt7jWLGZbqa3rHOT8Sb/tKviMRa&#10;ARyBeQEchoka9EcfzH3wiRY8KJW6guLdiyc5Yd5J5R8ckbfyA9xivrxSlY5ByblwkRPso3jXHiI3&#10;C0EG2j8I2aEhF4+rFJKKySJ/LTLn01JhI98wbgKFTso8G98nHUGPJPChbeZYfRi02Aqsx5KyVMjH&#10;uhp0rhKlhbeoXuSJPSXZmWikHuvjTLZayXO6QcYLJV0+b6sLTTYWiFw/Lgr1kRh2Y9RXIU/kzSNS&#10;uHa7sopIkBdZZIwfU8fpGZsO1ckBzPzazgBZndalq9jZp9TvpFuHYRPAj/3RA237A4C1f8l/KmsW&#10;bMNOtxEx514UZvamZeL2hywO5LUdOEh0r8xPNOlaiLa6u3nl3jdKgxp4NU7HOb6//wA4x+Tdcs0W&#10;5sRbWtQVEVfU5+G3Y5nYvafLA87ajpAejNdP/N7zBbXE2muI728j+JiwCQiP+YMKbjOOeYv+cLND&#10;164F7pl3LafCIxboteJHQt882uD2tlDaXztpnoBJmK/nW9kvHUbJnCryMyMAr+IQdyM5zdf84FXU&#10;Usgt9USQqpJ+E/Ce1c2WP2wjKmg9moqP8/tF9OOe6tbqFZTROSgk/QM45r3/ADiJ5v065kstKWO6&#10;Eac2YGm3tm2we02OY3NNM+zz0eg2f5haHd2sOom5EUU7cF9T4TXwPhnNrn8gPPGnSCO50mf4jsyq&#10;StPmM2ce18cxzDjnSSHROoPM2kXRK29/bOy/aAmSo+YrtkdvfIvmTQ7kWEtpcxTkVACMMTq4T3sL&#10;4UgmsVzDOvqQSI6eKsCPvGBdV07zPpcStqi3cUbD4S/IA4IZMcuVJMZAb2qqyt9gg/LIfWWVvUmJ&#10;J7ls2MJRpxZgldhfErTO0v7IJAzLGQdGkwLsRmk5P6SdctEmPC7FREIz8XXCCinYuHCDfqcBKuz1&#10;N/zjb+b9h+Wt5PHrC/up6UbsCPHNB2tofzMac7T5uB5v+Z/kNvP+ljS4Z/q8yPzV/wCGdj/M7/nM&#10;S8lMlh5GUBRVRdSbmh7KvT6TnN6X2WhxXNy59ocPJIvJn5Q2WhQL+luM0lF5RrXhyHevUnPEmv8A&#10;mrVPM1w9/rVy9xPIalpGJ652Gm7PhiFRDrcmcz5vYYYY7dBDAoRF2CqKAYRR/BtmyjABptUxZAXI&#10;QftEDKdQai24nZ9wPyJ0maw8naNp6Nwtvq6Fgv2yx3r7DPEfaiYllL1+hFRD5F84X9s/mzULvhzv&#10;E4IjP/dBVUDv1OS/z3oc13aG6gufqqRkm8CfFI8XSgp3zndDOjyvudiSyjyz5ghhuU06aE3Bk2tG&#10;ccUEtKnfpTPP+raZDpdrJpOlBNM09gHtb+c1mctuQK7750+nlxbnc9Q1EvQ7S7luZlurt2ur1AUm&#10;tIf7pDXY5GdB1e2u454/L0YgsUYpqN/dCjMw25IDmZKFbnc9AGN2jL+3kEqT6qxknBra2sOwFOzH&#10;vgWCe9kmOk+XD9Yvofjh1S6+wYz1C1ydAD1cu5UTcJCkJu9UHpW8igPaRCp5+/HeuGM1is1wj6RL&#10;+kppdp7qY/uLaUd1B22OAy2o7dw70EoW1vXSFjqcIsY1JMUEZrJLGOlaeOdm8iQG+sbjQ9fmF1cJ&#10;8Mk5X4XUjoo75SZGEuKO3k42UPnj83p5tIudP8yeX4/RjJ5JCmzCQHq57Z4c/P7/AJx5l0KaTzJ5&#10;ZRmspWLGKm6+4Hhnadk9riYqXN0mp0l7h7l+Wf5lwedLf6ndlE1SBR6yqaqT7HxzxXcWrQOySggq&#10;aGuddhziTqZ4qes4mrAdOuZILTVOy26Vwodj4Y6DkcUh2bmF3PfASrsbXlviodiZSprkSLZAuwVa&#10;apcaTILm3lZSCCKGm4zFyYBLm2wyGLs9lfkN/wA5I3NldpofmqRp4ZiFRidx4DOU7Z7JE4kx2drp&#10;NVZovL/PH5bWfmWMXVgiW9/GeQdRQN7GmfTby3qf6bt47uCogOxRffuTnk/aODwyQ9FhNvBrmxXy&#10;/O9pdHldCjCR9z8lGTC3uGtnFuzA8AfgT7AU9ye5zQ5BbkhHC3W6g/SFuCodvtSf3hI/ZA7DCnzL&#10;ej0OIkUSfss+yAeO+T0+I2ytPvLqAzs5Q+ktC6JvIT4ZxXUfzRWxePT9Dg+uNG3G5nb4Y4x3O+xz&#10;eYtCTudkE2zQeRRqRkutVkNvHJvFChq5+eK61qGj+ZNMvIJGWZ1gZmdvsnbtm+7KjLHMeZcLUi3n&#10;0+max5b1ewubeP0rd7hIwiH4iCaEtnw583GMatcrDTgJXAp06565ozcXkNRtJ9VYQB+1Mz6cW3YI&#10;DVGJizEnYzmy9DlZxgsxOnYe6EL/AFG7isNOZ/WlYKoUmtTmBqcERu5WKZPJxNNznd/MGhecfy+s&#10;o5rh5DZvQmvSvvmm4YTLsDKUAgrXULW/LfU5UlaM0bia0OB9O/Pi6g9K31aPnHEKcVNKj3wns0SY&#10;DXEc1U20dWYCjN3yd6d+cGi60Gs9QZrWwO6wpsOXzGY8+yyN+rdDXAqQtTH+8jPKXoWbwyeWHmfT&#10;NYRLhLtI4IfhNtERylX3OYGXs+Uf1uXj1YLTJIh4xryZt+bdAcnl40UdlEl84t7NvitYIW/eOfAn&#10;NTl05ifvc2GUSQUEweZlhBeVdpHbYD5ZFH1CSLje6gptICeLWcYrK/gTTfMWcB0boytNFAI+E8j1&#10;5HphvqbJfCKDUK2qGjQRQmski/5WVx9PLdsKyMFalTyNdyegxG8WLRxGJQttpUgo9uv96WPjTcYb&#10;M/ejk2h51pu46HtiGp3P+i0qbCBASkSbyzL798lCNlEi5Vod/jJO5PQZGbPWGsoQXBstNk2CL/es&#10;3vk5Qs+bXGVc1YqCakVOCNQnuLy2S5YmygQ/FAu8sy+J775AAAsy4Ch8cKdVsrm5hSBnFppzU9JF&#10;P75m8D3ycZV72M1wwdbaatvALi6H1WICkkKj97IPHxwTyXyY01y7DJBZ1t2jMp+q2QHKADeV/Y98&#10;qlu2cVLGqQQNz+GF97qbXTvqLKLLT91kgH99Iex233wRhXvTx3u2ilQAx5HxxA/WKRrcObG2Uh4Y&#10;03lmXwbJV8UW316bnB8UknmWT0Qot9O6SQ/7tZuxNMrn6B5swbapwFTucjPmC1fTnj0+45RlTWGC&#10;M7yj/KyWIiW6JbLwwYVHTBlrZPHFGmqD0rWUilnAPiDH+Yjpkye75oDRPUj78MPMEdnpaxrdKIpU&#10;FY7aL7Ui/wCVkYWWR2Wo3L7O48cASXUFxYos8RWByDHbwndW/wAojBLHZ2UFeBTENQ16eR4lvHMb&#10;w042cRrzXsWyMcFcknI4CmCo9eEM8f6SUNFIQYLeLbg3+URk+AgbMTLvaK9hscO7zz1dI3pTfvJ1&#10;FPqsO60PQnIRCDIBQW0iU8go5fzd8NbPzMEi/wBLb13feKFPsofBjkoylzCKBWvaIzVUAE9T3OBn&#10;8wJeyfWrtPUu1+E2qAFR7k5kY9TKPIsDjBWraCNfSi2HXl3wvGh6RfTtba1BDcTzbxhVHFPZjmdH&#10;tGXe1S0wPNuQSKAYtgOtdyciev8A5TeULt1tLK0Et2zUl9I0CDxzJh2xKO5apaGJ6OgllarTKFTt&#10;4nIprX/OLuhvSKxuWjkYVG9QMy8Xb982mXZgPJbHeFwWaMgA0zld5/zi/dOJW0m8jlEexrtvmwxd&#10;rxk4s+zO5Xa4VKB6gnpnKNX/ACI8zad8UUAmT+aM1GZ8O0IFwsmgkFbkDtXfIRqHkHW9MISezmDH&#10;/IOZA1cS40tLIN4Rzadd2fwzxOh8CpGXeMC1nGQ7AXqunWoyXGCjhLsF22oy2392zKfY4CQUXTsM&#10;4fO2qW3ww3EgA/yshKAKPELsN7f8x9TFBO4kH+UAcAg2RykOw5T8yYbgrDe2MEijr8NMHCy8a3YZ&#10;Pq/lPVUH121aB+5jO2O4ZXEuwpPl7yvqLcLK8aM1/bGS4yGPBEuwwh/KyG4FbDUIH9i1Dk/EU4HY&#10;R6j+Wer2pKxRiUeKEHJDKGBwkOyE3XlnUrJj9YtpB/sTko5Ws4yHYSTwzRGjow+YOHjY07FFBVeR&#10;BGHjTTsbWuPEtOxF5KZK0F2PjfvhtXZby4g2pdhe0tWxYux6yeOKuzM/cYq7ExIa4odglDUYsqdj&#10;ZDigh2BTv0xYuyqd8Vdii77Yq7Ht44pdiDGmKHY6M4q7HOcU07EC5HTDauzeqTtgV2OD03xpDsUF&#10;zIuyk0xJSHYIivZU6HAJMrdjn1SQbVyVsJOxL68zGp64ObEB2KfWtqnFmC7AMtwZDTFbdgu0uTF3&#10;2xUOw4S8BXkDviWTsK5r6YN8LkD2OVmK27DGx8w3tp/dzOB88rOIJEqdg248335FVnavzyJwhEpl&#10;2VD5vvW/vJmr88j4IUZC7JDYecryAVSUlvffAcDaJl2SqH8z722j/eRhvfKjpgWXikOwTb/nbLCa&#10;SwVp75H8qEfmHZK9M/PW3kIS4hIr3yJ0rIah2S6L84NNZhyrQ5QdK2jMHYd2/wCaukyNxlfiPE5A&#10;6QsvFDsktv8AmHostALlKn3GQ/KlPiho4fW/mjTphWO4jI/1hlctOWXEGiK4J/xHZk8Y54yfDkMf&#10;Akm3ccGr5jtYwC0qb/5QyPglba4VwwXX4JqJDIpY9ADkTiITa3hh5p948Yozlu++RMaSCpSxh+2S&#10;OHVWGwNcr8NKBe1B6jDWHWGTYnEwTaAl05H7YcQ60R+1kDFUsm0hG/Zw2g1yuxOR4UpTcaAnUDDW&#10;PWvA/jgIVJZPLi1+z+GDI9YrtXBSpfN5cXqVwYmqI3U47opLZPL7L0G2CU1BexwWtICXQTvUYKTU&#10;B2wlaS2TQT4YNjv698jSKSyfRQprTfBsV3vkTFBCUXGmcRWmD45uXTJDHTCmL3iGMHtTB8VSctjB&#10;WE6lclAfDDKAHoDvloxdUXTzXWtY4gqenjhnEnc5kCCXimvawwYhDXrXBykH4RmXixkblDwHzNqf&#10;NmVTuTvl96ZnQGyC8k1RqvyBy8mqTsxp4nNhq2QFqEh23xww0nhQkjDr3xZFrkCaRST3Vx1UdcEi&#10;OhqemVHIkRScgueXXFvsmuYk5bJ4WR6Rp5lYbbkjE61qxzAz5K2ZAU928p+Xy7KVH0kYHmk49O2a&#10;vJMksH1L5Q0BIIldgeR7nC9nqaHIK9UgtggqPDHIO5xAtULfXC26kt9+LkcR7nMnDC1eYa9qpIZA&#10;dv4Zajv45sIxQ8h1fUOVSpOPHvloYlhUzlyWrlE+IwsVLhyGx2xpFclE0rXAAUJ6YmV8MtEkNLUe&#10;+MI8ckCqsstCKbHEXjDbEVw8lTyx1aa3YMjEEeGFV3pMU46b5MZO9NvVPLX5pX2kMqrJQDxORm78&#10;qxyHYZLxEh9BeW/+cgZUSl03EimR+fyeDUcfwyQml6zp359wEA+qD4gnC9vJwJAC75K0slj/AD2t&#10;uJZpV298Xi8mUO6b/LI8YDEJfefn5b8CySinzw+s/KSJuwpkZTTbzPXf+cgQ4aKCUkj3yU2mjRQA&#10;UGVk2gyeBeZvzhvdTLJ6jcfnhwlukf2RkeMnZx6t4/qGvy3z+q7VY9anFwMW4MfkuC5pi4FBTMcm&#10;ylWR6AV7Y4Cu2RJpKosncda44jbKrSCj4X70xM4WSZQmu4ywtMpmbSnlmSByPfHJscoy8lZJYtvU&#10;dxjmGY6skhJ2pgZt98KE8g+HrviZXFKPWfp7YqgyBirdxfKq/E1DTpiwAXYdcuhC1YLq2rCNTxbe&#10;n0ZfHNlhgmJeG+YddZiyAilTmK7HNlijup3eKazqjOSCdq7Yk3tmfDZgRTDpXPXxxuWMVGpJGVXD&#10;SrthsNzjlWuRlKlUpWPTF4x3yrIUpPO+3XfFh4ZUdgkBAwRevINtq0ypHoK5r8uRnT27yP5ZM00Z&#10;pWp6AYQ301KjNZly7MaffH5aeU0UI4SrDxyFajeEVrmGGYD7M8s6IiIm29Mj7SFjiGT0MWyRgKNh&#10;hrp6lyMjI0wmxnWZUiVjXpkws0K9stx4uJqmdnzh531xIORBw4T4F5ECpza4cVmnHJfI3nDWmndl&#10;Q7nCPU9RWEHkd83OOPAEAWify9/L+XzNciV0JiqKimc51XzWICasABkSWQg+8PJH5HQeki+j7nbI&#10;m/nri1Q3T3yAky4Q9kX8jrIxekYRQjoRki03z+j0V2H04eNrnB5H5u/5xfs70NJDFxYdOO34ZN7P&#10;zRb3ApyFfnktixEK3D5o8y/8436lprMbUNwFeIocP4dQhkpwcb4DDiCLPV4pqvkLWtDNLyB6A0qF&#10;OGMcyvtXMbLp+qiTFxe3Vg3CZGA8DipAO43zG8NuEr5plb+YXr8RpT3xno8t8iY02Rosgt/M/Ymh&#10;xM2wxZJtD5ncgAtmEFMFMTEKzeYjIKM3TFFi74pGyWXOshqjlXFVWhwsgkdxfM1d+uYJQ++ZOOVs&#10;gwnWJqBmNa4MQ0GTZPK72L1XPLxwNc7An6cqyZNqUvT/AMt9JAuUlcUqRSgzmmvyE8gfozXZzQZR&#10;fqb+T1lGkcbqB0GcD8xs4Yj3zDJZW+3vL6L6SsB2zmd0jcjWtMHFbA7sqU7Zre1ZyDTJ2xpzNTJZ&#10;YWNaUGTApnVJZdXIAI7ZNbCz4DfE7sSWKX96N6dMktvDTLAEsJvbrkS2G8Ipk+TFiN0/Ik+OD02y&#10;Ja5JNJglTQbYjdiUumFN8EI+1ceFUulA3OKep/Lk4w71pLphtti6SeOCWPuVL2G+LBq5XSFrLTLD&#10;HCaVQKV6jF1kpkChCy2oYHBcc1MgQxItK7ixVhSnbFhccdjkxG2STTaarCpx5u60Ay2EeFHJI7rR&#10;kl2pT2xVLkjLLW2PXHltTVuO2DkuGptlZmGVsdufKivuAKeGClmJG+AZaUyY3feTgSeI2HamKrMB&#10;7ZaMlrxBiV35TA2K7Y/1AdyctGWkGbG7nyipbdPux3MdskMxUSvmlT+UYxXkh+WKianXEStkDaVX&#10;HlTfikYpTwx4k5Y8dJS2XyuFNOG4747l7YfEWkr/AMNLy6Gvjn//0vKupwvJKXU1Nc2OKNOxL99U&#10;IoM7X+U2nSCRZJoDKpIqAM0na+UCJc3SRecfmJeBLQwRXS20pBo7Ggz0zcPHZMILgGONvsAbEfPP&#10;O80+Iu7xHZ5boVtNf2/1yzk9eZP7xyQwPyzSwuF9cniF8BWoykUW8FMYrukhtuPMtQVJpxOR6dPr&#10;FWRQsbeB3zIjsytP4XMHwyMXlHiNvvx0FmVBQIQezkZIySoXF6GIkLhh3QHviUkC09WEc67MfDI2&#10;1lFw3DikM54UFUFOuIpOsLC1c8mO42oPvwSPVUUbV7lTdJ8CjZu9cEydPrTHnKn7C77ZSqnEAv8A&#10;oiqEiev7w7b5IbVIb2H4nCcxsq/CQcoyhSkEs1xp11SOMvx+07fEpGEGpWMcqiaYlJITXp8Rp8sc&#10;ZpIDKrG9eI+lEvOOXoa7CuFNzq6CEfUWZbdxxkYdQfkcsjDvZckyt9KkablehWmQ8owRsR8xiWme&#10;rMRalwwG6PIKGnzwTFbqCiL9o4h9YCEV2ZUO33YzVDPbSfWtPZ2NeMwryX50OMB3qW7D0rlDb3iq&#10;KfFHtxP4ZrOZ4j9X1DjKsnxRsBxockfJAauoBKDNZVjZPhdTvUYH1GzklpfQyO0kQo8S7gjJRl0Z&#10;KllcJD/ocqKEfdZDsa46y+rQFYr2npz/AGeJ40bBIk8ujZF14LiRTJZ/3kPXkK1GGMklzIfTVSGh&#10;36ciy/MZSDXxZWoJDbKolJFJdjQ0Cn5YIaE+nzjVUtZvhfehBPsceK2MkMHCvwkZmuoviTaoI+Yy&#10;MzQSWkjQRk/WIjyjkcdV8K5cNw1FPYp0u0EzUMMgo8a70PuMMoJI5wuq23IO3wzqWqlfGh6ZTOPR&#10;IQjK8BbT7ghlG8JAo1PCowFqEC38q6fdvynX44GFVG/auGMa3QiracW8Zu4UpGfhlXqRTvgq1hkj&#10;lF5BK5nT4JoGAZSBgnTIFRlcSobe4Uei3xRSqeJBwfqJHH9E6l6fpTfvICh4lT2GVQPUMwh7VPi/&#10;SNiX5xfBMG3qPHCgW0syi4lpHLbbSIwqXX55kCfQdWJKLaWOJvSjq8c+6uDQK2Iy6da2hKRu0Nhc&#10;mqurV4v8j0w8RPvYroruaYVKh7yD7SkUqvzw00yczqVibjeWpNXdac4xlc4/akSKDvE9F6ygtaT0&#10;HBT9hzjr2WG1j9aFBc2t4KO4IIjf+GGESfgniWW4kuZBFIxt7i2NVX/fifxwPp9kdXpp9z+81C1+&#10;K3YnjyXwr0OSnLh3HJBla6+uV0r/AE+P4LKaomAHLi3jTthxqGkRwIJplc2tz8M0I3VHG1dshHJe&#10;3cx5pZZakbmRoEKfWIPiilOzOh7b4lYRSabCdLv95IqyWyqfiZewFclKXFuEL7pkvpBf2FBFIfTu&#10;Cw2B8cqbUrOFf0pdRrBYzfubmMoQ4PjUZEQPIc+irks7mhsYpWku4v3sEnIFCPDIzeSSM36Is3aG&#10;Bf3tpPUMWH8uWjvPxW09tkAU386hpmASeMCgB7nFNLf1a6rZxqP91XoeqN4chXDMdPkm1O8+E/Ub&#10;hya/HbFRUbdjh7FbTWB/RELNLDL+9tp5QGVT1oDld3v80WlBnivB+kpR6c0VY7iGM8SwO1SMf+kD&#10;L/uWtYfXvo/3N7Gp24/zUONdPkqkLEQ/7i7mX0rNyJLRz1DdeNcCyx2zONC1H9+JR6tjIooI3O/E&#10;kZHnuPiwCLWSYAaxZj0jGeF1G+5dF/aFcX1GK7lVNRLsNQtf3VxaRsGWSPxIyMAL+5kFKykt0kNn&#10;GvGwuAZYbhgQVc9hhY9jJZ8bfUJVTTrw+paxpsVk8CR75aDe45hlaOju0uGeS0Qtd21I5mYdU7n3&#10;w0uZbmeIakI1t7yyHCeBRyaaPx29sq4Ry71QdssVrJ9SLtNaXRLxSsfhifw9t8Qn02zjtTBEq2ek&#10;X45I/KjpKPCvTfIxJJ8wlERXk3qEkmfULM8XUD4WRu/3YX2N1OLYmN/quo6cSHklWrTxePvtlxiA&#10;fI/YqrcwpJMI5E9exu6cVU7ROMq2sU+J9LWulaj9q5Zv7qX2B98Jl38x08ldLdlSEuTW/tAWEK/7&#10;sT/axXTfrXJ/qqCfX9M+L1rhSEkhHgeh2yEzXPke7vTwqV76DIsc7GPTb0BOEZoUkOApHs7uU3MY&#10;N3Z6j8M4ryit5vEeG+QiTXcR9qCExSOWFPQJ9Oa2/uz+1Kg7YNGjXDkWDPHd63p/x2rKeKtH1oce&#10;Mc+QPNUI+oxRIL51MWn3NVlqKsrnbpgC/uI7EpqeoNJcQXjenNaQ/EkMnYmnvlsYXsNqRavAXmLW&#10;kCiJ4OJimfYunU0wWZL4xtYeYAsmo2v7ywjgNGkj7K3jkeHqOXVBQ0S26O17pgC2twzLdO3RWHcV&#10;74X3motAqajq6i20G+/c3VjEvxpJ05Gm4yzhvbqOrEqkdqSDbWbGXULdecNxLurBu1cPDa+ppx0q&#10;KU2MtmfWspEYGaWPrx8TmOTxSvv5pQzsYbpLop9YjuSIrlD9iNh3wBDIL62bVbRlstHuB6N+r/DJ&#10;z6Fh4E5KMCNjueioiZxDOlnOGuL+PlLbED4ePYV6ZWnJqunxv5a0p/qoh/fWWoSnk0qdeO+MsYl6&#10;j8QoWXT2d1TUbtDKDxintxuEbxI9sNbTXDZQfpzTFVoJiYdUab4Sj9Oag5ScW9H4KpXNgt7KNOvG&#10;o8R9Sz9Puo/ZJGR62C3l0dI09freown6zZajcj4CvXirdMyCABZ26EIRc8jwIL27rFbFOE9tGKkF&#10;tuW2+Htxqlqsh1ywtv0ncXFIdQTlWOFunIA+GVjEeXLuSgIrW5p+ip5fqkMTh7VlI5yIN6HIxeaL&#10;JcXX6CvZm1DVY/8ASNNfcRIOvAsNtsyIEAWNh1RSZR6jGkP6UVFt7Riy3IZaOT0rg+z1S0sZP0xq&#10;4N7eORBe6bB8UanpyIGAxJ2G3cWNIS9srq9iOn6e31aJVDwXjGrb703yS6zocNzHFpeqTFLkn6xp&#10;tvbVUkDcIxGVRyHmPjaSEp07VGWVr6wQNbIfSvp5mpQr+0o8MGXktuumi91msFs9IbnTLcVkLHbk&#10;4G+VgHiob9xKFKESveNbaeommAMsN/OfgAP7K9sjmq6bPDaJ5WeRtKsk/f6X6L/vZab8T3+jLI0T&#10;xcz1YmNprYz208ratAq3dwaQXh6KlO4B2pjbfU7mC1/xVPANM0lwbbU1kFJ2PTmO+/jiYi+HmeYU&#10;Cls8UEs40kSG4vFJubQ/7rWnRajbCXS7GCxV9D05fqUBP1jT9VuCHkkB3KqTvkZwEjxHfvAZAJzJ&#10;PMwW7lrM4AintoyCqk9z8sUh1w6czeZ/LUJjgnf6vq9zcVDAjYuoOROn4tj8KSsktEuj+jNTZXdT&#10;6ttGlRsOgPjnRNJ1RLjhoujSm41SNfWsdWuvsUO5UHpmFk09bkbdQGVscv7d4VfUdSX09Pcenc2M&#10;I5Ek7AmmC9I8xXFpqE2ueXnkvric/V9UmkYrHE425oDtTInTAipbAckITV9Fsr+xj0XV447eCNhL&#10;ZQoKs6qPsn38cPtE846tbPd6El++s+YIA1xaSsKQ+n/LyGxyEtFGW9cI6sSxrWPLWkiCDUJbOLTd&#10;En/dXcKrxk5E/CaD3xNPzYvUuodShL3txNS3ubGHdLeU7cmOMuzRRB27ihFSflxpr2Z0ootrBAwl&#10;huyQXkj68d/bJ7B+ad35aW50bzAlvd69KDJaWsHR0G/xEd8wpaAToiwOpZDdgd9+V9j5qns9X8tz&#10;z2WkRlhcTSn4+Q2+FW7Yrc/nTo9xosFxr1rNBe3DLDLbwnmYiTSj03GUfydISNcvNeS/Tvyh1nSd&#10;aeXRryJ7GJfUSSZfidiO1NslQ866Do00GlXeoJNqEiepb25Hxen4ADrmPLSykLrbqm0ubyv5g1qS&#10;W5s7QWVqSyTzBwC8lftb9MO5vOWmrFDdq8cUcrfuzJ1RvAr2+nKhpZXSCk8PkjVnkubO7ilmmij4&#10;yCE0WVf5uXc/LJS1+kLpYpPD6k49TkWFST2C+GV+GTuQgvPRYvcwzakbS6EVmTD6XEgUG1S3iMSv&#10;JVWN13hZzxMlN+XYqMHCVTDQ4meRJJf9IWIc1jBonDqQ7HrkdnjnsuKO6p8NJ41FZZVPRvbImZP6&#10;PJmIvTdOj03VlaaJWlFQbd2PGGFu6jxxq2VxMFink9IqwZY03MsX+UcnDMR+ORUxUL5tMhMlxaQi&#10;Z3BRppNlhm/yRhrJpghmJQK8lC0KINivg5y0aosTBgaCG8tSly0kUJYLcSOdxIDsY198C2+krcS0&#10;n4uftJSnBadVOXjXSDWcQKG1S1jtLVzac4kYcJQTWWSvRwOtMHTeXNN1VHvktoJJ1VkV5FXipHvk&#10;h2lOO1lBwhiVt+lfLM1votze3MFmzLI0ULMZHVuh7/TnOr38t9H8y2r2+o2UM6mqtI6BQjj+UHtm&#10;dj7ZyYzsSxOEF6ufNmr+WbqOSzu3RBR0tg3qNMh7sexHhnHbr/nFnyfqjtJJp6RRUMTOCVJbxAzb&#10;4/anJHru0y0cT0Z9P+cer6fEvIRzTMPUCKtfh8GPbOb67/zhN5euLUixnkthAx7As1em2bDF7YSB&#10;36tEuz4lONO/PSe4nhtp9O5iZOfOJjxWnUEnOA63/wA4Ma3YXLXFheI8T7xqVo33ZuMPtfCTRPsq&#10;zszvTfzb0LUAau0fHZiRVQfmMhV9/wA4d+bNNL8QtxNwLhFO5Phmwx+1OOXVon2WQntn+YWg3sRu&#10;Y7tVjDcCzgqK/TnGtQ/JHznYTGCfSpy9afAvID6Rm1xdt45dQ409DMdGSpqtlIokW4i4t0PMb5EL&#10;nyjrNgzR3NnOhjNGqjCmZkddCXVplp5BGq6tupBB8MLJIZojwlRlPgRl8csWmWKl2WqMoq4oMyBm&#10;DHwy7LZeFPfLPECmFOwfpcZnvbaBeryoBXpuRmJrMgEW7DHdomm+fej8u0Om6RZrOBD6dvGpVd3k&#10;XjSqjtnhXbmTjmfe9dpo0Hxnrtt+ktZuo7UG45TOyu3wxwsDWjHvXOk6gkOk28l1cBFd4yRGTyLp&#10;2LeGaHDLiNBzEhga58w3cVlbLI0UEo5TgcAj9wg754V8zWKXl/Il1cNrdxMzz2Ece8UJXsxHgc7T&#10;QnblVc2ovq/T5jbWyOsS2ECUSZpAA77dR88jemTSXVsbzV4XvNS5ehNp1t9hQTTkwHhmwIo7bDvK&#10;o68rCRBA6W9vx5rdOwJJ8BXxw9vIhY3Mdlrz+tNGhk06xtDTYD7LEZAGxY+JKCUttZvrMTXGkqIk&#10;Z6XNxcbHbuoOF5PNFufMLfU9PuXVG0y2+2shPV6b5PHCzQ3rqWuUleYyAMmkqJryOMlbufdSD2B7&#10;5zi8/PGTyL56ls7bk2koI4AjGvEDqc3GLsvxYebrc2q4ZUgtS8lQebdBGl65T6xKvNpIxQ8zv92e&#10;/NI1Cw87aZHcQcJIbhKh236+Azn9Rgnpp9zKMuJ8C6suo/lhrEtvM0rS20m0UPwqVrsWPfPOX5q/&#10;84taRr8DaloirbXZ6BR9onxGbjs/t6UDwyaMumE3v/5d/wDORzXc40jzPHy2LeumwUDsT3zwn5z/&#10;AOcevNXk4NLNbGVPGPc0+QzrdL21DLyLrsmjIfTOg+c9G8zJ6ujXccw9jT9fX6M4rc6bdWZMd5G0&#10;bDswIzb49VGXJw5YSGUYCcME6ZkDIC0mLsBKrMd8J3Y07BVQPhGIKHZTbb5K2QdhHczF3I7DIlLs&#10;EWEslrKk8LFXU1BGYeohxAuRiNF2fbH/AJxf12813y3bR6g5LlaV7kDxzxr2owCGS3rNGeKIJfNv&#10;5u2UdheLqVqg9VgCSfH2z0vdyQXEyaVbsjTx7+ijbkf5Zzh/N2dbMX0uK5s7Ntbuw4hcGs0g6H/I&#10;GcF/OLULGzuYtM8z3DejIQLa1t61Mg7MR2zfdnYSRcR8Wsmno/5cM93Zte6NF+9dz61zOKVH+SPb&#10;OJebdXltbWE6uFt42+B9Ptt3dW6Fqb5u8GIA7b+ZYEvR9Mjjkkke2LTMN/rDjYHwGEfmK4uNG8s6&#10;hNfEWdnHATaxhqOaj9rN12bj4pjr5uJqpUEMJbe41OEWo9ecE+u5FVWnSnbrnyu1KT17mSWtSWJr&#10;npOljQeRzGyzXEEXwzLcd2CONBiVdjRgJZh2d5/5x00Zdb84WkLfZhPM/Rmh7XzcECXZaKHFJJPM&#10;l4bHTLm5UVZY2oB4nPrZ5k/Lu080aTJp2oRqyFOPJhudu2ecR7YOOd29B4Fjd8neVfM135e1E3UX&#10;JxKxLQruo3/aOfI/87PyavPy+1FmRWeykJKPTYexzvezO0o5w6LWaU4zb610XWYNctlvbU7HZl7g&#10;+GefGdo/Ee2b+IEnWEkJvgq21W4s/jgdlPahyM9OCzjlIdnSfI3njzBqes2GlQzyS/vVVQxqAK75&#10;o9fpQAS7LS6iUpUtbioJPTvn0w80eRLiwsofMemRI11JGBcTSfsLTqBnneXUji4T0eox7sH0DzPD&#10;qd1PpzmnpuRGo7jOZaXp0tun+isZJyCyX9x0WvZa4nIJH9Dbw0zKQj9rcfyjCe3cteyS2Sm7flxu&#10;rmX7C+612y48t9mteaBaHbwAx+sD94LTSa3F3GpcXso/dqPAdsGPnv8AJjLyaQk7uAoPbIZYRtcy&#10;vc2v79ST688xokbDuoOZpoBrtUJpsckun3UUIYWv+lX0X/H3MKR8T2HbKckGyMqWFSxoTRfDBVzq&#10;Ebqr6LEJTJvLeTH4Im9gcr8M9fkiUmgDX4jsOgGB7S7keRv0Yn1rUIV/e3UoITievHtkSK58kArj&#10;To2w8MKbu6ltuTWZad5at9bl+xE3guThEHmg7LqYD0DW0muyqR+rNFtcXM2ykdyoO2HJCgxjK2yK&#10;imSjWL+K7/45YqGBK30v2U9lyqEe/wCTaRY2WID+19wx3lXU7SyaW8sjzkHw3NzLsKeKjIZ4XzZx&#10;K2VOYoenYYD1C4guZ2ms2HDd1v5TU/Ja44u4/JSbXqCBv92N0jXI7hGfSV9OIsVubufYk+Kg5ZOP&#10;esZdzTLXc7+Awt842azQqunS8HA5G9l6sPBcliPf8lmO5tK0+Lb2GR3QZpYrOSSzBhsmqs9xLXkT&#10;4qDlsxuwjyXbYrb6c0atdW0npBdxcS7vIvguQ4r2Wm8J5L4cmlhP1ayY/vJH/vC3sD0yZDAzouyT&#10;LdpbWweNfqxA/vn3kmX2+eV1v3sjNrLttRSC3/dp9V02Y7uf7wt9PjhMOvViJuwymuVSNZbeloOj&#10;V3klX2yAFsuN2F95KIrcRxS/VrSQ1Wh/es3h7ZIDdJkG8J4ta1AMJpq2qxGjRJvJMPE4TEIE3Uwy&#10;m1+ZSsN7I0drLT0o0NZOXgfDK5QI5N3H3tU75IjqVxBZh3pbIFPqQru8g8cjHIQWRGy0oCasK4Q2&#10;muyS8La92ty1beNPtf7LMsaiQ5NHCG+IqW7nD++1yG2eO41CFZJFoPqygMaeOXYtZKLXPEFIwgqV&#10;UkE98BahH5a1ZzFqllA80w/dRovQ+5zKHaEo7g+9pOniVqxSIAqvUDqTkF1D8qfKl0tZ7ULdftRx&#10;HZQfHL4dsSDA6CJV/ir7ZCtU/wCcc9KvZ1ttFuWE0i8uPUD6cy4dtDq40+zAeS3nQFmFAM51qn/O&#10;MWqxtILOdJOHUdDmXj7ZjJxJ9lELuY298gl3+RXmS0RpUg5xr+0pBzMj2lDvaZdnyiuyC3XkbWdO&#10;Ja4tJQB34mmZUdXGXVxpaWQdhFdWlxB8MkbKfcHLhmBaziIdgRGkiNaEYeIFhwEOwbFqc0RqsjA/&#10;PDstkOw0i836laikFy4p/lHBwpEyHYap+Z2rqojkkDgfzAHBwWnxi7BafmF9bIW/tYJB3+GmHw0j&#10;K7DhvMnlu6i4XunhHPeM0wEEM+OJdjY9O8o6ihaO5kt38GFRjZRwxLsKp/JGl3RJstTjPs22ETIY&#10;nEDyLsUi/K67kXlZ3EM1enFhicqfA7nYRaj+Xut2VQ9uxp/Lv+rJjKwOIh2RCfQb+3JE0Eg/2JyX&#10;iBrMC7ADWc6faRh9GS42PCXY3iRsQa48aKdiTDiclxLTsGQg0rh4mQdjJCa0OPEguxGmNop2UfbG&#10;1djVO+SQ7H1xS7GHFFOxy7YrTsYz9sjaXYkTXEFadlDDa07HVwWinZgK9MCXZq0w3SC7A7tU1ySH&#10;ZlamKuxYttkbS7EAd8kh2CAcBKQ7H+rQUwWl2J864sqdm54CguxF3yQYF2Jh8FKHYNiuTHgZAuxW&#10;TUWcccaSS7C5pSxxLWXZaTtGajrgpQ7B8epyoeQPTExtnxOw6h8xeqhjnXelK5EYkmVuwkubtuXK&#10;JiB7HCcTWXYJttcu4BRZXp8zkPCDKMnYLi8y3iuHM8g3/mODwgnjLsmGneaJ5tpLp6eBODwQ2xnb&#10;slkfm+508i4tbklgNt65E6ds46dhnD+eer2R+MhwPxys6VfHIdh9Z/8AOSF8m08Ib5HKjpF/MtFQ&#10;eoyVab/zkqrOEvLY/MHIS0ey/mlpjBybWn57wyt60Ckx91PXKZaRnHUgrTCpFCMk9j+edjIPUlVk&#10;UdScgdG2DOpNaI22S7R/zg0fVGMcU6qwG4Y0yMtJTIZgUM+nK3fOg2HnGyuwHgnVvk2US0xDMTtB&#10;S6YfCuH0PmCJzRJASffKjhIZcSDfSyBUr+GKXvmI2ULXCfEVFaZHw0kqcWjpM3BxQYaaV5kXUYEu&#10;l2DDoeuQMKUFK73QVgcqu+SWDUuVKHI8KWN3WkDfbD61u698QEFiWo6eFU1GSa1kqBkwN2svLdbt&#10;+KkDrWmH9uakeGXRj1apHd415hkMQMYw6iFOnXLYxtk8S1+6YAivXDKId++Wsnj2uyEVVT9OLJsa&#10;ZmRNhDxnWU3JY13x9cyYDZDzu+ozkY7JBIFpIxodssb5OqZgIKY8RUnY4JiQdcoyySl0twFG3XBY&#10;FMotCRzyl2qemKhO565TPIkI2xtfUcBuvbE3Na16ZiTn3NvAHr/lry87hZDuDgC5mEXf+zMCUrYP&#10;qnyR5WMqq4HYdsLJbkdMxKthT6G07RTCiqq7AbY1G5bjAqJuohbqeQwcg75bCLAmnnGvX6pUE7Ht&#10;j9607ZsMcNk28Y1rUBU0Y0744bbZkgIed3M/qszdsdigped8rCxXhKDiM2KtenmxVor3BzEVxtV3&#10;EV3OJMnhlomhcEpuMYUOS4wqoCQPfMY/vx41V4pnA3Jp4Yk0Y/aGEG1R0ep3ENAjsq/PGeivWmFU&#10;b/iO6pw9Q5vTHbFVh1ic7OxPhvjqDFUGbmaQ0BJrl4CWBm2I3fYg75ZNcALGMgFhtnAJxwPbEjq2&#10;2pFCAdt8W+WUJXKpPWox6e+VzVExCnxdRlse2QASAj4gQd8TpXCTTNMYFH2R3OKUrt1zHJpKf2y1&#10;HA4vx4ig75iSNqyS1IUADpiBwKyGAdCcQIwqmyS0G2bjirbThQcXACiuShAyKsV1XVFiB5EZl265&#10;sMeNDx/zDrrVKRttXfGs/ambPBhW6eMazqwJJZtztTMd8y4jhXiYFc3JmbfplUphJtBKFU1640ip&#10;yyMqDF2VxpkhO1adqCoGKxrQZXM2lK55dtzi3TK1S0N6rcR1PTHbDMbLkLYGX+XNJ9eVQ4rv92Bp&#10;GDDNTqclJL6//LTy78Ssy7LtWnjkW1CShJ+jNbKd7MCX3b5K0kQxxkLRqdKdshF0DIxyZbA990qk&#10;SgV6DE7e2MjYCm0RfaksCEk0yVWNpxHucMI2WuRt415u8zCKNl5U+WSOOLio9s2enxtR3fInnTzR&#10;6jyNy+EV2xC8uhChkJoO2bbDjEdnHAeYaFo03mm/jgBYhmHT55w/zd5lEPIBt8ybb4xp+oP5Mflb&#10;HY28QeMdBXbPOuv+bXYklsokxJp9kaVoUFggSNQNshi+aGLbNvlMrRxJ36C0pTD+x8xMd65C02Co&#10;S2aP1Fcltn5nkhoyP+OTjkKaSG98uWl4CJYwa+2TLTvP7xUWQ/Tl0Mlbtc4Xu85178pNP1RSojXe&#10;u1BnUdD89JNRWYGtO+WHJxNEoPl7z/8A841WlwJJoY+J33UZ1TTdVS7FYyCcplAELE1sXwZ+YP5Y&#10;3vlOYng3oCtTTJArVFQOuYZj0cmEujydy9ue5+ePUVyMo02BXi1B22YnNxyCoxb9jtlUpiquLjnu&#10;TlgYpCx5zTY749QBvhJZJRdKZfhPfritRSmIkQm2Oz2HJqdd8A3IqKZGRpiXqvkePhKv7PGlM57r&#10;dsX5U8cx57sol+hP5XauII41qKUAzjut6YzljSu+YpjbbzfZnlzWUMa0NBTIW+hM7VocRAIpmX6X&#10;jUVqKfPDC30Pj2yYCaQM+soNwdsktlo/GjUxKGNX2vJuCaYex2RFNqZKMUMUvNYDVNRTDBLfjkqY&#10;2kM2orJtXBKIRuckSxlJK5JA3TF18Mi1oRwMXU4qg5FrvjiaHLoclSyZdziintk0pZImLA4qg3St&#10;aYoGwEIQ5TfFfVp0yvwlp1McsuA41pSbwptglZBlfCxQrpvscazk5fCNJpLpI+RxyNUjGRoKQoGA&#10;HrgtHK9Mxpm2PCpm1UbNvglZiMitJfLpyN0GLLPilLpNMDVNN8ELcHFFJLPo0Z6r+GKiXeo2yfGV&#10;pI5vLsLHlxocb9YYHbLokFaSyfy2i9vwxdZmyPGFGyXS+Vweig4IWcjfESBZ2kN35YPTjTx2x/1g&#10;9O+SW0rPloFwvDYdqZ//0/JnrtJKEXck0zajZzoyfvvQDrnq7yDqTeVrBNT4gsu9GFc5btY8fpdj&#10;gGz5+/MTypD+YN23l+5kdIiKExtQjJ/H/wA5KeW7txaeZtLDEbF0H45ykuxpHeJcwZ6eON/zip5n&#10;8ssZvy782XFsvX0bgF1PsT4ZNfL/AOYH5eeYG9Czu3tJWH2Zun45iZuzMsN6v3NsdRbHvMXlz88f&#10;K8f1l7Wx1u3Q1P1Y8ZSB7GmHMvke3v2a70LULW5D7hC6jKIiUNpAtoz96Bh/5yOuNHjS08/+XdU0&#10;l0+F5Bbu67ddwDhFc+VdbsD6t3A/Fd1MXxKR9GAyHRmMoL0zy/8AnF5E818YNE1S2aR6BkmPpyA/&#10;JqHCyWGo9a84oh2MfEqciJkbUzE7Z/EylvR01zI/2lkDh1wNIsG8LR+igoUbrWmPiJEkZFFeKVuE&#10;k9d+joaqAcKJ7iKf95ZhVZDRz9knJRiGXEnkENxbVj1Dk6vuiijAe2I6eW0+Yqru8Mm5ZxUKfbIZ&#10;RxBbRl2Evow8iKs0ewVTQke+SWexgv1+sWUnO7SlaGgI+RzF4q2PJIKSW99c6c/oXqcbSStKipB9&#10;iMLpbP6r+9mQTLLsy8RxB8dss47ZXaOhujd1hhcwtFujcviI8N8Lfqbk1mADIapwOSJVMxeIB+6J&#10;Kt8Llxjru6hhQXNytIukgAoa++RiCeTJu2tpZGNvA/7yvJGrUU9sLpJ0mrBH+7hHxROKGvtloQUY&#10;kEkBEzn1JDtIp2p74hPr7vFW1ijBj+Gavwsw8cIxoXxaKqSEXEsjCQho96qp8MX0u2VlKRj1LeYV&#10;BkoeJPgcE2YKhqV0UIaRik0TbhKjko9s1tBJazGePkZoDuoPUYJSB5suJVnkjuoRAxUQzitSOh+j&#10;Eb/VbZ5vjlZ4Lg7qU2RvmMAigyX2OnTxRKBGqzQiisG3ZfpxG4s/rdIJJuVxD8Ufptuw8CDiJU1o&#10;mKcW9Z44uEMhpIWHQ+O2U8UdmBdzSAW0lEmiIoQfHbEm9k3Tlkkui1vEh9ZPiikG4wG4ec/UbcgI&#10;h5wPUMSBvSuS5bqiUKw/6VKKuw4yr0FfGmGS6yfTW8ht0Dr+7uK1Vj2rkDjvb5JQI02kjW8kzlGP&#10;OHoVHtixaOf/AECdGKS/FBNIKhT4Vwckg0pcXib69C6+pHtNEhpUeNMRlKTut1Yqfrlv8M4qQGUd&#10;9+uSrv8AghUi5whre7YfVZ94jTcMexpjFtofV9GeT1ba5q0auPhR/mMJurV31iQoZIkKXFv8LlTu&#10;yfTgkRelIDcGl5ainCEgh09xkbvlyKqbSesn7kf6LcGpaQUKN7YB1u1tXSof07G7FDGtVKv9HTfJ&#10;45H4hBV9Nknr6ciFrq36Od+S43Rop7O3CTzNb3FofUid15eog7YMhB5C2O7eoGO4k4xxrPBcfu5A&#10;GpwbxyST65BeQ+vbAJY3QCTMDQq/jQ5QIEe9FpLbaNLayencNzu7YloaioZPCowq+uXFDpsJ9S7t&#10;vjgnlX7SDegIyyMep6pCYm0h5fXmHC3nHCaKM9GPcjCafVakanaw+tFP+7u1O6o381Dlwh0+SUbH&#10;YFV/R878HiPKBhsWUdqjrlx2EMsyaXfus08Y9W0Zar70qNseKtx8VbkuZBGb+3UxxsSs6nf2rhxc&#10;wxo6a2OTxv8Aubq3WhC9qkDICXT5KltvJI/PSCQrr+8t5m25e2PFpLQaZqJAi/vrExMQf9U5EzHM&#10;fFVomRnbULFeT1EV2JBUUHVhhfe6tNauurxr9W4fubuDjUuD32yYiDt8lRVtpcU0ZsJG9dWJmt5a&#10;7KewGGNpp5nc6U37myuB61pcRsOQYb03yE516vmtIS5vjGn1+IetdQn0riFhsQdq7Ym1y80h1LS0&#10;AuLX91emYFWkTpyGRHcevJNKwtljQWN6/wC4nYPbBNwjDelfnhcuiXNvN+j9NLy6fe/vILl2DrE/&#10;gK9MJyg8+a0iV1GExG8vF4XdqCJolBBZfGmNttdmsbhmRUudbsvgnL1QNH4jsdsMo3t0S1LpUN/b&#10;+jzaPTrgB41Xfi53+YxyQ29xN6V1K91Z35LxMQGSCXwqOgrgkeHfqPtVeGuIog0CrFPbEK47yRjv&#10;jWVLmUzTMLvXdN+H0IthJF7jvko8u4FVjSG3pFEvoabdAt6jdUkbw+ePuPSgDR6tKTpmp7x2yD+5&#10;l7Alem+Q58uY6pAtdEruyy2yD67aURpW/wB2R96eOC7LXLyFRa6qwhvLAfDDFRvXi8COp2wGA+bN&#10;DzaVbzM09ovqQXbVLsSPScdCPDA9/e2cKOtzFHaaBqm37sUdJfenTfAIH3kNZKrb28tFUStPqlkO&#10;r9GU/rwfbaJqV9apZ2TfU59PHOOQkF54vDxNRkDMA33/AGItQutTsbKUzXFZ4bt1jdQDxjf38MJG&#10;MdvI17Cgs9CvP3V277Osv81D03y8cu88wx5I9uTD6uzCXUrcGSEDoy9h74rHBdgNpelFxd2P762v&#10;7ha+rH1oD3wmQ5nrzARaHLQ0F1eisFyBFNbJ0Rz3IGa0u9M5HXNPT1re7rFfySH4YpOnIBumJBOx&#10;6cktSw3ZB0+dxHLAfUtVj6yIvYnAIgdpX0PS2N3rVsfXsryUUjKHfjXockdvUeXUIJVnuKRjUb0C&#10;CylThPB1IcmlcuYppdwvmR1OoLf/ALi+t4zWKCTpyI7YAOL08q5ebG2lD3itpKc7Vrcq1vKT8Uid&#10;dv44YCNxIPL97Ot3rUA+sadGvwpw68SRscH9IbDqvJDNPHGrapBGILCYsl4zD4q9OVMFw3FvdcvM&#10;PmKMzwv/AKPeadAOQRunIgb/AE5A3yj8CyBtDXFtPBGNE0ZxDKAJLe7lNeQJ3UVxTUdNgv7KLy5d&#10;Sx2Twn1tMjibi0g6hDiDW4680kLLa4eyuzq9uklwstIr5m+yhX9pRgG+tbmO3TWbxUsNMcehqNpE&#10;AZH7c9t/pycSDtzPQpRVvcwvcNp0DG5uwGntZpAeAr+zX2xg097TTz5ftpDp0SkzWFzz5SSqd+O+&#10;+N2b596KVPVWa5GoU+sPQQ3MI+zGR+1j/LtmsSjzRbwRWlnKDBqTzbSkjbmBgyH+E+8Koaxdc5G0&#10;Xk816P39oEFEIHRSemSfUTe2kK+W/LbLEePr2eqXFDyrvxUnKRUjxS+IYndIbOK3v3k1zWKs5HoX&#10;WnxVKo1erAZHNFDTmXzbosivdg/VtXkuaqFI25qG2y2Y/hPLohO9QkgjkTy9qEfGFiJbBYK/EE/Z&#10;NMMrQH1h5Zsg+o6goNzZalPQxKTvxVumQP8AOOw6hIQlw5VBrVz/AKJZUMd1ZxrVmqaAmm9cILu+&#10;h1S7l1d431TU1AtdQt0P7iM/zFem3jkxDhjXIdE0E2tLQ2MS6dA62lnUNbSE1kYdSu+B7zRbGY2+&#10;gahM9/q0ZNxpQSoij/yCRttkdxuNh1UhWj1GaramsSW1lVhdmT7ZpsGGB9VupYZIta18G7lr9Xvt&#10;KtQGjUnbkQMsgKFD4EoJpUtIhJE1rpxMKEB4LpzUtXcgVwxj0WZX/Q/melVH1nSILUkVUbhWIwSl&#10;YuPuNpG6EOpq4/SGkcDH6vo30ktRSm3IA5Kv00404ah5kRbLS5V+r3VhCoMpJ2DHjvmJ4dGo7nmC&#10;eSpSdPie6MOl8rjUkHrQXUxJjA/lB6YaW0KWcEfl1FXSrSAiWwmRv31wlK8TXfIGRvi53z8kUgGH&#10;rzyauh/SEz0hu4Cf3UDDbkB02yPSRtZSnzRpSJpnl+6Ji1Uy7Tc+gYdxlt36Tuei0mYYso0W9K3u&#10;qwKZrTiCIyANgSNtu+BtattQjhbSvJ6izeFRNa6rdkNJNGdyqk7n6Mr4hzlv5BNIvTSlwDeaw4kl&#10;fjDPZwiscT17jIrDqVxaW36U0eJUsL8NHq2oXVVKyDbkgPv0pkpREtpdOQC0yKSGOSdbe4YerAed&#10;vDGafCB3wRpl8sEa6d5SQ3XmSxXnb63fD928Z3IUnY5XLHxfVyP8IRSEurSSd2l1R6afIgR7RBU8&#10;iepI3w+8t+aGsTNqukxfpN79zFqN1Mf3VtL0LIG2ArleTTiWx2rkO9UHq2kJe+jaTStapbN6kEUL&#10;UaVV7N3+jDDRNautIeXRtKkfWvN9sTNBdygi3ETGvEN9nYdMryYBLc7R7uqgdEDqVkNRj5aiRZ6F&#10;NGVmtwAsjOTTegySp5sv7PXz5p0e6k1G5ubf0LuFZAba0mpuxrsKHKfyolHhIoA7d5C0lJ8rafca&#10;T/h2+t1tLOGUGAgD1JolNabb1PQ4n5Z/NDzJZNqNpevHrPmyBGlt/SX9y8ROylhttkc3Z8TXSP2p&#10;shbq/kbR5ba2ghQWOjE/vEUlGDfskVrT3yc6N+cGp6Wlte6xDFc3F1xhktbcc2tXbrzI7ZjT7OjL&#10;YbV172VsY1/8rNN1qNrWxlntFgIl9Zm+Gag6AfxyYa9+cNloZm0S4hEmqJGJ4ra2aryr1JH9Mqx9&#10;mmW/TzYksL0j8qrjVJIdYt75jZNzSV7lQPTI2FFNPvzSfmr5f0/R4PM/mYyWsN26pFYoKukp7vTc&#10;b+OJ0MzLhj06oKHf8vNfk1NtC0ExSSW6gzalcDZ4m6Ig6VHjkyvvNulsYNInuYkvblBNHaK1NqVD&#10;Gm+YcdOfqHTqkFJtN8p6rbyT38Nu8lrbs0b3cn223oVUHoBhhaXDQutzezQySTEKV5gKo7EDxyE4&#10;d1qoXUMVxDLY2VrPFFbK0iyGMmRj+0C3YYa6hd22nystPVvFQcmJ+Gh7qvjlcYGXJkEl0S0utZtB&#10;NOfQ0x3JSFFq/IbUduwJxizogW7dOihhNIPtDwA8cgbumQATI2BmQ6dDKAGPFreE09PsCzeGXdUu&#10;Skruicvijc/bYdxTtkfFlHvTSJ03SbW1ElpApkKfDJGK8FbsxbvhFObK342yBkEp/dmnKVmPVT4D&#10;LoamXM/sQYJ7/h+6vlN3IY5Wi/vFPwwqg6MB3IxaHRbfl6McAi5igSgJDd6n3zKjrpc7YSxBiupe&#10;oYjPcXRlMZ+2KqpToOI70yP3PkvT9Vl/0u1heMHi0Sop+Id2NOmZ+PtacBsS408IK79Lajo1v6Vh&#10;eTq5Xms8rtUqf2UXxyHav+Rnk/W2ZbnS4JLlT8QjQBVPYk5sMXtDlgPqaDpgUTZfmZ5u0vi5um/R&#10;xFUe4AaRwOoA6/LOYap/ziR5Ou4mLW1JA1XMbUUA+Hjmzw+1eQHdidEJdGZ23576yZlD20Zt5EPo&#10;hkYyMw7EAilc5b5h/wCcI9Gu2kl0a9khCrUcqFfo8c2WD2wI+oNEuzgWTaf+fT0iTWNMZJJW40jY&#10;kj5g9Pvzk2kf84X6xbanFqE96v1K3lWTlShZVNdhl2q9qYyjtzTi7O4S9Ef80tGKrFEztcuNo+PQ&#10;+DHoM+mflDT4rG2UcT8AVY5GFXZQNwBnm2vzmZv7Hc44U+fvME8t5dFFYcXJaWOI0RGJ2LEZfnLU&#10;bTS9Ivry8t3+pwxEbfFLIG6qB1ynRYzKQF738mwonQbe4vtXs47GcNdOSX2pCnDofc5491GX9H6e&#10;un6eiaHod58dtMf96WYmpUg77nOz00b3O569zU98iiivLv6zO7X+oW44SRg0hWvcDphTp13f20Z1&#10;fTYxplgCYtQmnH76dOnIDrmZOIlsdz08kVateRWtxKLC+/0y53ltowPgjI6Co2+/BLWMlvFw8s0t&#10;LcD1YtUujWSQNuQtcjxfzt/IIWrcLO3DWD685oj2cG6J4E0wz8u2ogc65pNm1zFcK731zc9VMY6q&#10;D2NMtgeI0T7qaMqSeaJomRdI1C7FpNzRbWGA05VOwOfM3z9rY1vzBf6khIDzuVp2AO2d9ooARALz&#10;eokZSJeq2kP1eCOCteChan2Gdu/Jv/nIPVPIDppd1yuLHYAHcoPbMTtLQwzhtwZSNmB+e/y00jz7&#10;CE1NCk6/ZlTZj7N4jPp95J/NLRvOVrFeafcRs5A9UEjkPYDOD1fZ0sRp2glb4e86fk9rXlS4lR4n&#10;lsfi+rGH7A8S5H8c6Je2VhqKN6kYIccTUVZvozWRzTxllVsG0KXVtJMf1Scl42qFU8I46bkE9841&#10;5x/Iby75iZGvbeNeO5VQA7V8c22k7cyY9mrJhBe4+V/z41myhkUVuwf92TCiIR2rnnr80f8AnFDT&#10;10wSeUo/SuVqVUmob551Gg7e8Q1Jws2mDOfy4/5yWt/MN/LpvmURQRhuKSoCAG6UOfOLWPLl9oV7&#10;NpmpRmKSFircvbOu02fxBbqJ4yC+sY5FmVZYiGRgCCOhByNtOkRO9TmW0WvxCS65qV7nJBkHYDjg&#10;5NVsVdhhDEvIVzF1Etm/ELdn2V/5xw0XUIfKNnAWEYkQMvH7ZrvSvhni/tZqB4hL2OggREPEvOdz&#10;YPrK+vGZJIlo3P7A26gdzna9ZtpdLEmsaRJHDcRgNOWFW4jrnG4iJGpO0pV0+aLUkTS9SRpLeSoh&#10;A2Wp6ZxnVzF5uik1SApBZT1Jv5z8Yk6fAD0zpNKPD2PMdA0ST6CQ6EU08cprmNaJawj4eHixzmxt&#10;1gEl1YR/vLb4bi/vOrIP5K5tx6ufyDWU/Exqkd01PVH7u3iHQ/5RGcI/PbXoLfyxDaWlw9wbyUn1&#10;JDvxHYe2dN2PhuVup7QyVFHabC/1mWSRFjCgKFXpv3OeDHADEjxzvMQoPMTKe4+PL2t2KHIlXYGl&#10;kC7ZCRZxdnuD/nDXyw8t7d+ZgoZlpGteg75xftJlqNDq73s6PVgH5iahBaaaLa6cqLh+O3XbfPrD&#10;pVsJYhLdsKDoT0+QHfPJtRxA7O/EgQ+Zr3U7eBzaWBox6otCdu5Oc7/MT8u9O822UthfRB0kBozC&#10;prm27M7RngLTmgJhknlXznLos6yI3KOtJI1+yB4k58g/zq/Ja/8AIFzJeJEfqLMeB8PnnqPZXasc&#10;4ed1el4dw+n9I1i11qEXNjIrjatD0OebHrWhzoBOw62qTXPTX/OLXlp9Y83QSmPkkPxEkbDwzmu3&#10;s/BjJdn2fD1JJ5ivFsNOuLl67IQKdanwz7RXWjQzacba4AZGUKa/ZGeKazVEy2etw8ngfk+aSO7a&#10;5QFXDE7/AGjXxzzz55/LtrlJGcH6jFQxRJ8PxAe3Y5laHWbjvb5B7lp+sRy8Y2p6pFSfbPP6QvHd&#10;Mup1AiXi9hb7hh2JpnSQPEAXFknzGq/uzSvRjjNWkjR49Pvtw5/0S1grX5ORmTiw3ya5TA2Wq1F5&#10;V6faY5GtYhuLLjdatEYrX7BsYthXxY5nYtPbVLIBzXRyLIKxty/ysLlvLZYCuqSx1jblb28bgCnY&#10;Nl40ZYeMBzVCSfs9O5xW7vIXiS81CRXt5qKtjCRxB7E0w/kz0+aDnC0E1KgHbucMoJrm1AhvByuE&#10;UtDaw9GTsGOYuXSnozGYNhgdx9Jwg1K4uJmVr+PnFKeK2cXSNv8AKplIxcLIyteMQtbJ0u1Oqgy3&#10;abx2kH2WXwbITO36WUR3uPTbOieZ7GFtPhhvQAsgHp2kXRG/yiMw4zo7ORIbKMT8i1Adu575E7PT&#10;npW/j9S6i2W0hPwlfFssMtmNd6tXw6ZesaQLqNBckOW3gt49ljYdmIxxelSLcDXENOgVHR7+tzfR&#10;D4rWP+6A8T8sMpXy2Chx8MCapcm7nFvcj62/LlCiD93ER2NNsMKG4UuApgjT9TlLejcR/Wbn7LwK&#10;P3SDxOMzSxLjgHWn9C5S1UfWbn7cRXaKP2PbbHGSfcsti4GuRwQNcXJvlU3V2DxmU/3Se47bZcQ0&#10;mB5t5JE0y81BlJX63cr8UUh2ijHh4ZCwPJmMZLRNOuHq2SvC0yILiYbTO20cZHcVyszrmpFOrvkR&#10;a1leYNav9a1BamOZto1XwHbLL+TXTeF8q3Nqz3kf79nNJZX+zE3ioOSG+yOTsZpt2ySFIP3t2BU3&#10;co+Hiey5YYiljJ2HFhaJCTfWlXgkJMs8v7Df5IOVE3s243YzWtVlkJNgoRkABnl/bXvxGQjjZyn3&#10;Owq0F/rYkFmTFbuTzuJeoP8Akg45BXNEXZIJ7dYoy/q0eMUaZvtSKPAYIndnIU7Inp8jc3MD+hYM&#10;d5X3k5HwrlsvtaouyXXUTxxLIkjQQLs7MPjlGYm9/jZvp2IHVV0+BRC5traTZW3MhPh7YiyVsOwR&#10;Lrdyi/W7tjFGoo0I3eUeOWwJQa6upgGfzwBAmnOiw28hBjVN3r4HLo3dtRIa4ivLvhwmpxSqJNQR&#10;eSrtbqAWYeJy2OpkOSDjBdTIte6TpNxK0ur2sLGX+6jVRUezUzKHaMhyaTpo9W8i83kDyxrANpJa&#10;iO568Yj0Hjl8e1ZRazooydkC1n8g9MSdYrW5cNIfhr9ke1czsHbduLPs0Dk7IrqH/OPV0S6abeRS&#10;OnVSemZ8O1onm4s+zj0dnPL78l9ftavGiyIpoSrA5kx7TgXGnoJB2Rm58h61p+89rJ9ArmQNbE9W&#10;iWjkHYQXOm30O00Mi/NTlwzRPVqlgkHYXmOaL7QYZPjBazjIdicc0getSMNqAXYfWurXNqAYpXWn&#10;gTgoFmJU7DFvPerRfDHcvQdq48KDkIdgqH8xNSQ1lcOPBlBwGCfGLsk9v+ZFvKoW/s4JPH4aZDhS&#10;M4dicvmby1d19fTwpPUoaYQCnjiXYGMPlTUCOHrRV+Rw2UXEuw1j8n6DKga31JVr2cYOMpEIl2Ab&#10;j8sZbk+tpd1DLEenxgHHxKScPc7Ce6/LbWLZSwjVx/ksDkvFYnCQ7I7N5V1SAkSWzj6K5IZWs4y7&#10;CqbSrqCvqxOB7g5Z4gYmBDsAtA6/aU/dg8RHC7EDUZLiWnY8Gox4lp2JkVx4k07GnbrhBQ7NXG0O&#10;y8Vdjww74VdjWpirsCvTCCxIdjVwKHYoTil2Nxti7Hg02wlmHZjiydjK0xQXYwtgYEuxMnJIt2YG&#10;hwq7HVyCbdmJpil2Jk4odmGKux+Gkuy60xGyHZXKuG0OzVwKHZXLBS07LV2U/CcUuwfFeOOpOLK3&#10;Y55eZqclSkuxtaY0h2YTlDUHGmJdks0fzO1p+7kAK98iYWmMiHZKU81RSKVIGPhhuM3YSSawyuXh&#10;NK+GA4wWgydkq0LzXJAeLzOhHSjHI+AGcZ07JL/jbUbeRZrO+k+E9C2QlpgWfiEci7J5afmVrN9C&#10;GF0GcChXKJabZujmJaAA6DJLo/50ahocf1S+j9QV698x56S26OauanJCku7iudM0D8+bSeZEuuUa&#10;jrXMWWlpujmBQc+mQzKVpQnvndNH/NXRbiSGEXClpTQfPMeWnI5MjIFiGo+U5Z0YxMKjenjneNLu&#10;RMqujVB75WI0wkafP/mmx+rSPG4oR+vJnat+1k4ig0PnnzJGCzL3w9t2y8BsDwTzBHVm26bYaxHb&#10;CyeQaynxEk7DFB3zNgpDybWVDFj4Y5cyWLzS86kHrioGEFINJFKwGwNT3xwXJcTISSm6m49OmDYR&#10;QZj5eaUglcuCO1cEKKmvbMecqS63gaVgD0xryUzGmaSHpnlvQPrki12HWmF13crGpNfhGYMpEe9s&#10;E31f5A8jm+YAKRHsASMiF9qoDVrmPIsafaHlL8vRDEi8OgG2FJ1VWalcq4WNPTP8ItDGKJQ4d2d8&#10;GAAwxx2WEg8380aNJbKzU3Hth/E3IV8czMcKai+W/NUzQsyt9qpwUviMy4xpkHimqXZlYr747JJS&#10;SnxcsrFWyATy75eLGl3GgqcrFDqdjtl4ppbQA07ZsULwncZWKrgOK5ZxVZHueRxpxQqqvfplUB69&#10;cINckqgXud8Saig1ywG0OS35npsTgR7hU+1kyCrK9M8tTX3ERoWJ8MJrjWooe9aYksSbe0eXvyVv&#10;dRCmROFd9+uFEnmhAdsFMeB6nY/8491U+o1TTLj80IdjjS8Cy8/5x6VRzj5GgpTtXDu01eK6A4nf&#10;HkijF495q/KG+0Qu3pll6/CO2Hsb8h1rlMti3AvJbnT3t/hdafPBFaCuUsgEKtv2HfG1riyRKRFd&#10;u+PUUG+UzKU2gj3BxWMcfpzGym0J/Zoa1IxzHKVT6FCMDucIZAJzbiu/hiZrkqZcKNrw69MUPwiv&#10;fDCPEWNJJf33oqWrtm65n4sVLTybzDrSj4gdq5R8e2bLFjpi8Z1vWPUJIJpvmApmYxebXF0ZnYk9&#10;8vFUH165sKVw/DNgVTLUOWFyQkEIC6mI+FTioFMiTapLJOTUDH+5yqckhH6TbNPJyHbpiUhFKDMH&#10;NkZ3T3/yNoUjunw1qd8L5pAFrmlzzsqS+4PI2h+mqBQOO1cit4S9QMoDG309oMX1dFb2wnNqHO+T&#10;4mXEy8ah6QqDTDW1tAo2HbGMTJhzYVr/AJkSIFS2+HltCFABzYYsXViTb5n86+ay/NA22/TBUsgj&#10;Wp6DNrgw7sS+c727k1S4MC7ljTxzmXmvXFgVqHbwzPArZjAPt78gfyvbhFdXEY9RqHlTemeTPOnm&#10;UPIw5dMZbM5Gn6Y+V9ETS7ZEVabZwjUNX9dyOXfKZNEpWy4CmMtayn4e+CrUOya6fYygAiuPh2lY&#10;zgYYSrJD1qMBxMraDV3wsk1t7Y0Y9MqOIhjdL6A4a6T5xMEgYPtkbpbtC3FnHcoY5FBBz0j5G86e&#10;sUq1fpywSsMZQ7nzl+bX5W2ut2UtYwVINaDPSem363SK67g5CULFqBT8jvzE8mv5X1CWwnWgqSlP&#10;DD1DXpmNJvDyoxAOwH44/IJXKp6Y04qiUFBm98VVhHXbLGDiZBaYSQaY7pg4kqAs2cggYHlAauAm&#10;00zLQwbRlP35H760D7ZWd2IL6S8j+Z/qvHk1O3XwyIXuiiQksNshVsgX0joX5g+gqhZO3c4VnQQO&#10;i4BjZcTLh+ZKsKtKCfnj10QDttkuCkcSHf8AMMSbNJRjgtNKCD4RkSFtLJPOYlNDJucU/R224wcT&#10;CU6WDzGrGvP8cb9UC/LDwksCbXfp+M/tVOMNuvhkvDKr01wHo2IvBv8ADh4KCouDVgxHJtsTKFTl&#10;ahNBKsgquUT3y6GzIikHNRumOByaEEy4oGxVDNHXHh8VUGh8cfyxVRMeOBxVSePtiit440hCSx+G&#10;PBxVDMnjjw1MBFqosvYYJjfKckUFYq9a/RggSAZVwFrKg1O/XLEg8cPAWakUGKq9OmRVDSW9eoxU&#10;SYFQMlpU48PihQe026DFBIR1xVCtZCtdhiqyUwLaBnsAd8X9Tv3xtjaW/o9eVaDP/9TynoVi97eR&#10;onXkM2WQ0HOxiy/fG5mWCJpX2VQTnt3yjd+X7TT/ANHeaVZImABkCkgZw/amUylYdtig+PvzC0L8&#10;wr7U11/8qri3MyEs0E5ADU7YVap+SfkvzM31ny1rMaO+4VyBmNg10o7SDKeNLYf+cg/zN8nJ6X5k&#10;+RbiUJ9u401vUWg78d857rf/ADjJr9hW60S5jukH8jCubDHrI5GkxrkyHy7/AM5r/l5qk407X5Lr&#10;RLomhXUIHjWv+sRTOa3fljzr5Yk+OK6i4ftLypt7jMjhhJjZfRGk+cfKvnGAS6TqFhfwuNgksb1r&#10;7Vw/0T8+PO/k+kRuppIx/uuZeQ/HMXP2Zizcwsc0gw7zR/zj9+X3nJ/rWr6Ha/WOomgX0pK/6yUz&#10;p2l/85bx3FIvNOjw3A/adBxOazJ2AP4DTcNU8ovv+cTbewJl8h+Y9U0k70jMnrJ8vi3p9OdK0785&#10;Pyz83qsV/wCtYTeJ6A5r59j5sXKi3Q1IYpcfl3+d/kqRp/Luo6dr1sNvSnBikYfM7VyZWfljy3rj&#10;/WfLmvW1wpH9zIygnMGWHJDnEtwzpVd/nl548rp9W/MHyPqFoBWt3ZKZ4xT3WuKXn5eahGGhkiEl&#10;u26tA1emY5lXv82wZbT7y/8A85HeT9X4TwXptrtfhkjvEKEHvWoGR+HS57YmG7D2rx93Q/EPmMhK&#10;+gtmMj1lfMenapGt5pV1BfQyCv7mZTxPyrga502eyclW4Wko3KPXc+xxhMEb82fio+31KDUVVePO&#10;7g3AdKbD3GBrRHXlA6kFD8LyLSo+eGVBlGaNuZFmpOpHFtmSNq0PuMBahqiRD1LWD142qspBBCnx&#10;ocRDzbbR1hp8r/BdS+i6kNEDsSPCuR+zvrWItp9zCsrsOUTEFQPpy4xPMKnN5aXM3C9t5jEimkqq&#10;Q1cLL22V5BfRB1kX4XjHxKRlkDSo62mIX6pIVKGpRzsa4aQGARm1kYIJRWMISpDYJ94VLpPX5+si&#10;lmjNHLjkCuVcSXqxCRHKyw/aRhUsvzGQTarbxWhlZeIMcnRwSAp+WArVJ4qzNGi2NxsaHdW+Rwnf&#10;3hUXcPFIRCrsbqHcbbEYZwwhpOJjBmh3EjChKjwIyuXK1CEkl4rXmRFKOLIpqAfkcSuLQSuNRsFM&#10;lvPVJ0Y1CnxocrJ6Hokq9tcGFPqN6ypMm8RApyGAU0QRA2yMfrC/FETUD5VywTJN9EhEvqgYCZ1/&#10;dE8ZANz88NLOznjK6sytJ+xNEKMtPGmGUuilK7q5glB0vkIwRyickqa+FcNJbyAAaZfqqo3723Kb&#10;GvYZADqEJbHZThxqNg5Zl/dXCvuCPEYT32perGL0D0ZIR6c0fHlzXxJGWiATSY2Vi0DtayH1opT6&#10;kT1pxbwxsemC4j9PTnC2VwOSEN8SN32ODirnzC7Kr6gYXLXak3UOzgrsy9txhcl/cWkqpLb1urao&#10;aSReJdPGvfCYg8lKM+pw3UbNHNS3npRVNQrZ0HSdOhuI/rEK+paXS/aNGCSe47Zi5Jke9FFhWqak&#10;8Eptpn4XdqQeAqpkj9vHFbiKO4B01oRNqFp9kj4QU79euQGQjfoUFqAPbEanHO0OnXY+NW+Iq/8A&#10;DI5JaWUEoaQ87W6qHhYVWNx8stEz0RTIUlu7iJkpxurenCVTTmnXvhRqUUkEn1W5Pp3dsOdv6B+2&#10;nYEHrkozvcclpMrD0p4zcw/HBOeMwkH2WG1cdPqcEUS6tdIIrK4AiniKUPLpU0ywC9k0ho7KTk1h&#10;E5a5hPqRSc67eG+AobZb9hp8ANuYj6trKGB5gdt8MpcO5+KEZJM9sPrT0mElI50pTiT3ySQ3FvFH&#10;+mOKQxMPRvPUBU16csxt5bBCUTQycv0bMzSuD6toUoQAOxwBHfLKz6DDV2/vLO8PxADrxBy2up+I&#10;SrPbMhTWn+BeJS6thtWu1cJpNYjMv6Qt4hcXcZ9K+Qnjt05AHLRDp8lTBLBvSNkZDHA1HtmG9O9C&#10;cRa4gS7/AEMZmnMiiWzenwxsd+PIYaJF/NlaqqyCP6/6QiIJW4Xu6jauGVo0V7frq1xcMt5CRFd2&#10;8e6kdKkHKpgxFdOiQUHLG0NsdPt4w0DKXt5GNCCd6ex8MW1jTGsJX029n5WN1++svQqOL9gSMqge&#10;Lfu5pPJrStQGoRfW4YuNzCfSuRKNyo6n3yJ373moSR3tzFJb3lnRLi3ADmeLx29svHp2+1gnNkkM&#10;CMlu6tbzEtG9dlbw+/JLe6fawQR2dov1PSL0Bo3DEMsnhv03ykTs3zKaSyzuJXZ3uG9a/taq6gbF&#10;D3HjthbFNdSJ9bt1NleacCs0rrVp4vYjrtllDlztPREPHEJBBKPXt7tvgUdI2GOsIIucn1Fymmag&#10;KrcSGvCX2B98ZDv5hOy6eV1QNKvO7tjUxp+0h/sy/VuLwMtjCH1zTvtXUoIWSL2PyyQA68j0YyKH&#10;Kx2r8p5CLC6AVYQK8HOXpNrZQyevC73ltqJpKWPKOCU+Fem+RyefRguupLhgwAWGa3PJAPtSoowz&#10;mN16/wBXs5luNf008ozuitF79jtlFd/Iqh0a3MPqzRelp14p5qdyrnb6MSvxDPMNbvOV7a6iPTnt&#10;Uo0UUg77dDXLIWBwjavmxK21Ro0bTIP3EtrQxSt9p0G/frg1YHjs/wBH6kxk1WwPqWVvExBePsD4&#10;4DKjY5HmoQ5l5XQu7FFGn3albqV/2XG1Rkf1zUbMxrqeqqIdKvqQ3NlGvxJJ0q1Muxk8hzHVlzR1&#10;jZzQhrKAs91bjlDcS7h1bsDg+PR5761XRTOLCez/AH2n+kw53Ef8vvtiZiJvnfPyTSDmv47Wdb5Y&#10;jcQXDiK6JHwwsvf5YW3OprZEarfxCy8v3IMF9FSkvqdOVBk+C9huRyYyCL+rmRfqtvIJtRhrNbyH&#10;7PE9BXpTBejWEMlrLpcZksmtP9I0++chnlTrwHfI5JEG+d8wx4UPqE00dxHcFRcwTcYLq2X7KMf2&#10;8kWgajBcwya1oFqILGcGHVJ7j4HVunIA5VkiQaJ36Mgkep2jK8en6vOZbuKRp9PhiGzAdFbCGHQI&#10;JJZPL2lPLJdofXstTn+JKdSqnLOOhxHl1CU4fVZ4oU1S/jVYivC5tE3YM21Tiq6haW0h8w6Er6hc&#10;H/RtT9Q0SI9C4VsaJ9J26jzY8SwWs9zy0rU+NtEHEtiYj8Tqu/EkYz6hFHdf4Yld9T1KQfWtNunF&#10;IY678eQ22wcRri5DqGPE19fdohrXH6nZoWS8h41duwOCYNVtfWTVr1DqGoRMLfULOA/uk/yiMEga&#10;obDoWXE1LYXEsMmmWUgs7d1D2tyxrJU70FcV83zW2oXcPlvWJfUuqC40eK3qFBG4RmG2QxbDiH+c&#10;goXQIRYxtqdhFwVnKahJN9p+OxcDAmpXoa3Gua6G4cRb6hpNoAxNduZpvk4joPgSqLt7d43Om2Iq&#10;1DLa3s24q3VR3xKWGOOFPLUky2dqQJtJhhakz034MclX8XPvVViakn6UWMSzV9G9d9kAXqyj2xdr&#10;1ljXXTD+jNOasGqWgWs7npy233wcO9c+4pBURCSTZBxeXYrPZTN/dr4Co22wwkgVrYeWoQNK09B6&#10;+nX3IGaWu5Xfffwyu9+LmeRHctoOL1EnbWXZr26bjb3lqp/dJ706bYXxiaYDWdB9Ozs3rDq0tyvG&#10;VuxdQcme6XwQj5XSGQafqINzOCZbJIq8QANlJG334OhhuLQnyl5clIMa/WLXWLrcEHcqpP6sB39U&#10;viAvJLmeOaM67rEbVYCGfT4fioxOxYDv74lDqdn6za35fh+vSchb6rPOeKRMNi6qdsBgfplt3JtE&#10;ta3LodO1ORbZA3OxihPxOoH2WI+7Azq1xqH6K0521TXLcG40+8lH7hVP7Nem2JG1nYdQqt6iQ2hv&#10;ryNbHTpVKXMAH7wsdq1GNkm+rzHzBd8tYnunFvqFlGawW793I8BlRA5DbuPelViieVf0Vbp9RhhV&#10;WtJyRzkXuB3+eAL1/ruqQ6BeSSajqtgTd6XHBUQ+n/vtmG2VHlY2HI2zAHJMoViggfUERbSK5B+t&#10;M+z8ugb54prGsR6lcQatr1s89tcMLW60a2+JIZD+01MEI8AIjz6SLOqatNPayt2s7SQ+pGoZLuWh&#10;Zwd6YbalZpYOPLmtBY7m1YXGl2dr9qWMfsN/TIRnxeoddiT0RQULO6W4H6R0whoZapczSGnEjuAc&#10;L54YYo/0x5mH1bRNRHoTaPCPjSUnZm47jJCRuo7kfxMSFQtJNWy074ru3UMl1KtVKnqAe+Ou11PS&#10;4jpOqzLp0dr+9sILcgzXMKjZCevTGIE9xv3+RQvhltbuQXlkn1kyNwmcn4I2HU0PvhFPcR6rZJfl&#10;f0P5dvgY9QgUUnMhNAdt98vjHhPeencvNEJE0bmCT/S7+IF4XkWigHtUbYfW2h6pBZvpOjzJo2n6&#10;cA1pcsQZ7uKlStDucrlKN2dyeY6BBFJZLqFqJkNxE93PcMqSRoOccLDuewwmtNQeFWm8rj9H6BqA&#10;MWo3lwCJ1k7soPictMQfq3I5BijJ7MXDL+klW4vbctLbxoSq07A9vvwVo2n3kLyWejIY9Q06kiax&#10;eb+rbjchK9SRjknEi+/oO9QFK/miKq+pEvbzhYjZxgGkh8SN8EXF7buX1PyxA9zpeqVF5eXm0dvM&#10;u3JQ3TfplXATtLmOQHUJbtBMOFtqjJFdW5Jiigbd4+wIxHy3qN+0dx/haOPUfNem0A1K5FI/RJ34&#10;E7GgyvLgB+raJ6KA7WY7ccI9Wk9LTpwENuooWc77kb5KLDzFHp8q3dn6+sXWrMVkkLfuLOZRu1ew&#10;BzHlpuIb7V8yhC3NnLN/o7BbK1tSKKlGaaOnT6f14U2vn7VdLvHIlk13zhYV/coaW4hY7EnoaDLT&#10;o4yHdE/NbavdAsbyyfTvTjstJuACxA4SFyfwrku0v819X0C/N1qFy2rXepjjY28S8obSUjcMRtsd&#10;sxsvZ8ZigKA5+bIGkg1LyBpmo2iWNtF9QtoJAbiSlHmjQb1I338cObL86tQ8p6fcWfmyGPVfOSyG&#10;T6lbCvpxsdjUdNsol2XHIbjtHvK8SU6h+XcGu3MD6HKbDQxFR2jNGkYHb7W9Pc51XT/zY8vyLDa6&#10;hEY9U1FAYUiPMq9KlSexzBn2bLpyDYJMO1D8vfMUE6XGl3wOm2bESpcLTkniKdcNbL8wrazjl/Tp&#10;+qTAcWtF+Odl6B9ulcrloT/D8+nuQZILU/Ik2pTQnRR9dUHmlzIeEEZ7qPHJDJ5w0u2tYxqUiWj3&#10;1BBB0eSvQsexyMdLInbeuZaiGGTeUNVn1F30yN71LIkzXB+xHQVKovQj5Yfq/FIxMyFwNoY3FWX/&#10;ACu+R4O5gxB5lllm+rLKI3NWuZ424pIOydsBajcmKRDcRGVlFY412Tj4E98Aj3MwyLQbaK8gma2m&#10;EMbkLNOxrJ6gHVR2GDp9PS6QXER5TNR4R0jUd198q45R2+bMBBWGrQWkj213VLWEFLhj8Uzt2b2r&#10;gK5donHqqjSgbSHZAfADJRlKmQCcWlnY3UfKykcWpO9upJlYHoxbtgK41HkgktwYVHSdxSjdwq++&#10;CUL57tgCe6TpAtJnjdxOz7G2Q1+HsWb2yA+fDqNnpa3nleIT380nJjdtRFUfabfbNhoYi6ly8kHZ&#10;k/li4gv9Tm0/W3WO1tYwqJbdWJOwJG+eXdUQQXlI3/Td9eVkjuJSPq1pKB08NjnW4B6e4D5lpL2C&#10;zLywkyRHTrWFiDCoBkmTsdt9/vxuh3sN5cNLeM+ta9EoiurWHa3UE9fAgZblgYj+aOh6sSbU9RSS&#10;KH6vCYtM040aO4Y/vS3WgB6E5LNX8rtRRrcwvrp/3unWcH93Fx6KSNsx45e7YdSUFINH8xpcGU6V&#10;CbW0hfheXVwOLuTtyUHc/PCM6frXmWxvba3vBbajdw/VfqcPxLEx2NaeOZGLLHEQTy521zjxJjfy&#10;6XpMtvcXdtztLY+v9clIqT4iu5yC+Q/+cNGtIm1TznxluUk5GMGihfEnvmbl9phj2i4UdCL33Y5q&#10;/wCeuli5TTtBrc+qCFlUE/H4AfxOdUf/AJxW8rzo8dhBwldamap47/y5hH2nl1bho4jokafnNqlq&#10;5l1C2QryKiBR+8+beGcd17/nGPXPJUn6U8gX8oYfEFJoT8szcPbOPP8AU1nTGPJnGh/mxo+vBrLV&#10;0FvJ9l1k+JN/E5LNC/5yA8w/l5Cmm+ftNmeeNfin49E+fjkMuhx6neJY3XNivmr8itB85v8ApHQr&#10;r6rG55sluQY2fxoP1Z2Dyz/zkt5R8wqs31lbdiBQy7MfEb5iz7Hl0Y+IHi2u/wDOOHmSxRm0uZLx&#10;GJrGpCKPA0PU50if80fLN/A8kuo2ywItTWRa/ry/T9mTgRsWnJkfPGofkV+YOjzhNI0q4nvJ5AA1&#10;KRpv9qvTPk9/zkx5w0fzLrz3PlgAWyLwLr0c+Od/2ZiOOFF1Wplewfpj+U+g615b8sWWk+cLgXGq&#10;ICZGBqFqdlr7Z5SXc8jm6DgU9HxcAd8KuxT1BGORyMpUkC3ZPvys8pXXn/zFaaHaqfTZ1aRqdFB3&#10;zRdq64YIEl2OiwGckLfXkdhBJeXBpHGpY/Rn3K8p6TL5dt7fTYlEUUcarwUVcgCgPtnhXa+o8eRJ&#10;eywR4RT59W5ttbafUlb1ZmcsHbZF8V364dXcL3s4jljIU1V40G7g9zmpxDhcm6Tf6zHZ2rTRSAlF&#10;qsj7BSOwzgfnWPT/AC7qElhcLLqNrKwWO1iH7uFx2NOm+dToJGcQeXn3uPIsn0aa91uxivIeNlcU&#10;HKdgC7r7Zy3W7qbU5Q+uLzvbU/utOtT8DIehanU5v9NjEdh16tEjQT+1hSziLWR4wSBi9zKdwfau&#10;ePf+cmdb9TVINKgjWFYYFrEB9gtuRna9jYdref7RydE20KMpahmkMxZifUP7Q7HPLQFRvnVRDo5F&#10;OcGQxEivbJsXYHuZRCD45ElXYVc2lPwgknplE5M4i3Z7O/JD88G/Kaw+o3mns8ZPIvShJOcz2hph&#10;qNncabJwBgXnryFbeebdLa6nkgaOvFo+1c7bqX/OdUMMgFjp5bjuA5FB8hmjHs3GbkHXiOzA7D8h&#10;dMtIhFJdzsaEMwoGYHxOGX5ef85ca3+YPmGHQ1tY4YZmqzUqQB4Zr9d2BHBHiHRtwazxDSfS/lNo&#10;Gnae0UccjelGxDFyCT4nPY3n/wDL208+aK1nfQqWmTYH7VSNj7Zo9D2idNPycnJj4w8K8n+bX8q6&#10;u8SSM9oCQ3aNVruK9znxn/Ov8ldU/LS/ZJI2a2Yko4G3yz0nQdqRzx2dLn0pgdn1zomt2nmC1XUN&#10;NcPE3h2OemP+cJNCuZnutUmhLRVVQW2G2c77TascFW5/Z+E1uxn8w7pYdN9Eyem8jUWgqTTPqPNM&#10;HRDQHgP9jnkmcgyd/jDyrQLKS3jfkSC5rUfb+nwzmn5jRLPpMkcs5txN8LXI2oPBczOz4erb5Nsi&#10;zvy9PW7KKvJkG0Q/WTnl/UIk0ixe9sgtpbQ/DcXk4q8ieIPic7fRYTkNHfucHNk4Wbvco0ywTN6k&#10;zbrEvRfnnkDzN+flpoTvY+SIAXV2P1qf4nqf5a9M6/S9l2PU6PN2hWwTQ2vrCt0a7bqNlzzx5g/M&#10;zX9claa9vJG5GtAaDfNzi0AHR189ZIopEWMBUAAHQDIe2uXcjc3lcn/WOZQ0gDV+YPeuwZF5ov4a&#10;GOZ1I8Dj+TCRqT3uyUWP5sa/pbrNFdMzgUBbc08MxMmhBFNkNZINEA7HOk+Ufz0ezLw6nCpEx/eS&#10;L9rfNXqOzgXYYNd3tFQfozvflzXLTzLCZNHuFtvRHIzNvIw7jxzQ6jTGPm7XFmExs0TTtX2w8PmH&#10;1lCQr9X016rPNL/elvFQelc18tMR5uQMrgvc9cD3V6bWJba0LWoXcTNvJMnt3yPAb3Z8a7r1x8F5&#10;HPZ9TZ6dKaMz/wB8ze3cVyqUCOXNIkCHfPrhz9Wjt7YTyt9SgUdOssyjw775V1722ltd6Dc/qwuF&#10;ikEXrNSz0u4FY1/3czH8d8kJ/EsapdXt3wju7kxgySD6nHAdol+KSZR3NPHLuG/NBNN4BmvBeW4u&#10;bv8A0Sxf+6jH94ze/hXLIxpjduy7cSyxCa9X6usf/HvHu0q+Jwk1yUOyWW862qJaXR+r2ktPQhjP&#10;xlvBjlPNm0R3HXFtXuknVIL9/RtwOLWcIBZ/diMrjHdjIjqtC036nxyHajLHaSRwP8CV/wBGt4ev&#10;+zOWx72k7L8RvbqSQJeXcJZ6cWsk3B9zk4iuXzQe92NOlNO6PqDBSPjgt4tgPZjhMl4e92B9Q1hI&#10;phy/fFRwe1j+wp8ThECd1JdgW4mjlC+tItzd0JgVdkT2PbbEbJiXYlbyiFQ0tJrpjSSJT+7j98TG&#10;2wF2LPNPKxtoiLm9oTDIRSNB4V6Y8ICJTdjdIs2jZmp9ZlY0nJ/u4z4jJSYwO7sn17xECemUmvY1&#10;BSR9owPDwzHEDbkiVNZA7nUgr+qiLKrNSWRvsow8Blox21GbeE2o6vJIzvacTIgAE79CPADJwx0w&#10;lLudkbtrKa9YzWfIIx+OVv2T/k5aZVswAvk7JlBK2nwtEvwSx0DXEvWQeAymrbLp2Rtr97hy1uTF&#10;Yufjkc/Hy9q5I4x8WPFbsOmP1crcRMLcrTfq8i/25RKPRuEnYZ32rLd2ixOBHbv3H95XIwBB2ZTm&#10;CHYVobjkpmb6uFG8a7vKoy7xCBs007B+s39nbW6Qt+7hk3WNK8g3+UcliyyJRKIdhFFctO6PN+8l&#10;TdYV7j3zJjnkGIxguww1BIeaNcW8UqyigRVB4H/KOWR1pHVE9OHYSXPlfRLxTa3VjE9xWtE2FD75&#10;fHtKQ6tB0cS7H/8AKlvKmqKoiBjdvtlTsnzy6HbMhzaz2fEtZz/VvyD02aSW10e8PKIVJYbH6czo&#10;dr9S40+zu5vObS/kLqcqPdWU8ckSmhNab5mR7Wj1cSXZx6OyMXf5MeYLUBjEGU/Zoevyy8dpQLTL&#10;s+Qdkev/AMvtd0/aezlHyUnLY62EurjnRyDsIm8v6lFvJbyKB4qctGoiWs6cuwI0M8G3FgfllgyA&#10;sJYyHYGkuZR8NTh2ayC7BcOr3MChUkYD2OPCkTIdhnD5r1GMUW4f78TANoyF2GFv581WA1E7Gnjv&#10;jwJ8Uuw6h/Me+I/0pI5B4MoOR8Nl4xdhm/5hWEsQS506Bj3NKYOBl4zsIF1zQ7yblc2fGM9lOExI&#10;YcYLsNli8qXe3KWHw70xshtHCXYlN5Z8vygtZ6hRj2YZHikF4I97sBP5BEw5Wd7A492pkxkYnF5u&#10;wMfy51Nt7cxyf6rA4fEph4JdgCfyNrEINbdiR4b5IZWPhF2EkuhX9vtLBIKdfhOSGUMDAh2FkltK&#10;hoyMPoyQmEU7A3AnscPEinZglMRJNOyyuG0U7G4UOy64LZB2UffDaXYwntixLsZTFi7GnwxQQ7MM&#10;JK07FKY2mnYmdsUF2VgCh2P9sWTsbXJJdlVwIt2bAh2bFXZsKuzDArsUBxW3YrWuSC27KLZJDsbX&#10;ArseppviVdiiuQeuAJdg5JTShOFEnZXrN2ONtZdi63ci7BjhS7Dex1iS0YOGII3xq2QNOzpem+Zr&#10;PU+Ed8gDCg5VysgORDKOrslcVnFPKGhpw7EZUcQLbYdnSfJvlY3mowy+tTgwZRlU8DKJC12CKWPQ&#10;Z9HvLNUt4kJqQoGarJGi2mVvl7z06TXMrL4k50qyPbKwGBfNHmj9ojbfJHB8smGUXgWvrVifvw2i&#10;bxxZvHtbgIqR0rvj1zOiEvHNcfrQV+WKJmQxec3rBgRiy4qxe5koSBtiyjArG7u4DVXocExjbKsj&#10;YEHFV9hvj2NP45hZJpZ/5c0I3BDkf7eFlzeLEKVp4ZhZJMQ+s/y6/Lx7pklMZJNO3bIFrWtiMlQ1&#10;BmIZGm2L9Bfy4/LRIlRniBag2pnK9R8yUYhWyBLMAPq7RfJSQovJR74WweYgz05ZHiYp7ceVE4EB&#10;R0yeaPqocrvXLISYSi8a86+UeUcnEUNPDOn6ZcCdRU7jNhiDQX50fm7pMukMzKNmY7+GHYy1QXzW&#10;9WrXLxZKfGmwzYq6g+nNSuNotoKflmxCuI3owqc1cVpwSubFKoFoN82C2FOocvG1W0p1xlcKq6x+&#10;PfGM1MVR9raNKePHrhXfXwgU70y2EOqQHpvlLybLq1wsEcZI26jbOZ635nWKvx0GWVaKt9z/AJdf&#10;k1Hbxo0kNXIFajOW6l52RSRyw1SvqLRvyzjhRaqBkak89ITucBUsvg8hQxDtgmz81m4PwPUHK+FQ&#10;uuvKMKLsgybaVrkgIYHauQuk1bzjzJ5Mtb2No5UFaU3Gdl0HV/rQVWO9MhI7LT4R/Nj8tF0xnu7W&#10;MBK1pTp8smSMHymRpm+YZ9OeNygpTFqDKuMpa+pBRUiuPVSemwyqeSlR0FqzU7DFKhRTKJG1Ty2t&#10;6fLEiT2wMgE8gjJoAN8bTvkJSSnEMXD7Wan34YpULyVUUjHkbUPXMvCN0PNvMF96alVNabnGceIp&#10;3za4o2gl4T5j1QMeJOwrjeubCIpqLym+u2megPw9MvJKk5bc5sVdWmbFXVBrjgMVQs0uPGGk0lNz&#10;JXZTigHLpkZHhSAgUHI8Rj5BxFDmDPKzp6T5Q0sXEoJBoDgCffb6c1ubNTF9hfl35d4MsgGx8cKL&#10;mTagzVyNliS+uvLeli2QbUwiZSScCvUYZVjUDsBi8UPgN8nGPEqSatrC2ynffDiC3oBUb5lwggl4&#10;R5o80qvOrEk7DBQHp77UzaYcfE1mQD5z8ya607GOPc1pkT13UxbRleWbaAEQmJBeq/kx+XNxr14l&#10;/dp8AYUHjnl3z15ooHCtvvkrZHZ+t/5beTY9Itoy6AUAzyZ5i1priRtz1yuRaJl7QqhRQZBjcszd&#10;cqJYBvJjoEpZ1U9MniO7IOOd00lU4AvmSFKU3jOPs43WDCEJXrjwhkA3Z+pX4+mcS125CseJyohh&#10;Iprkat71lbrmJkixDs7t+XusOsiITlXJuil2qWy3Vu8TjYjPdfke89aIKd++PiGkTD8vP+cn/K0K&#10;H68FCvGTuB1GdPQ1G2Y5bI8nwTcx8D8QxTAlCce3QZR64qrINthjxQjKZbFCOiTbf6cxNMjao5IF&#10;Yb98YxyQbAqpCFIAxM4Uo6L4TXvibRh+2RLAp5Z30tsQVY+2Bms1PUYLRbKbXzXcLsXO3TEGsFPb&#10;HiW08tvOExoFJr3xhsK7AbYDMJtMYPNMrNSRmFe5OV9RC9sgclptNodffl6hk5e+JNagdsgtWnUX&#10;mFz+1tgd7AHou+TjkPVrIpHp5govwNRvngdtPp1GXCdqFdfNJShLCnfA76dTemG00mVv5xRjxLUO&#10;AJ7QjZhkDEHcKGbaZ5n5UAYGvvhZNAQaDBGxuoZra6jHcDixFcCUIOW8Sozjy2GapxtW/RPfMJBh&#10;SpNAT07YoHriqHeGnTFA2KoVo69cVBxVCtGR1GPDYoQ7x48NiqHaM48HFVB1piyvkCGBCGaP2x9f&#10;DAEBSKU3O+KJIRkJQBSVMhhucELMD1ys42KmaftDfHeqMHhlVFqU33xQTDB4ZQhWUHFxIOxyHCUI&#10;d4wKjL9XenbJ8GyoQp8Q2FPHP//V8/8A5f6XJc6gsiMOKkZl6qdRdnhi/djzPfJZWEryAmooKZ7Q&#10;07zX5P063XTfMqAEijEiozhdZpJ5ZXF2UJ8L4j8x+TPzcvLp9f8Ay4vYFjrVY5GoSPDG6n+T/ljz&#10;tEdV8iXwgmO4WN/hJ+XbMLinpzU2YmJMf0v/AJys89flfdjy9+fXlqb0OXEX1spK8fE9Qc4Lr+mf&#10;mB+XUrLHcXPpRnZgSy0+ebHT54ZO5hKJfWuj3X5b/nNYLeW8GnalDOtSkkaFxXsQRUHH6P8A85Ga&#10;/Y/udciivFGzLIu5zYHCCNtml5p5m/5wu/LvWS1zoEN1oV4d1l06d46H/VrTJT/yunyT5gHp+ZdF&#10;WNm2LRrgOKQ5Fkw+0/5xz/NHyQS3kH8wbm4gX7FvqcYkG3bl1yn8pflV5wAXTb36hM3TlsB865A5&#10;MkN6tPhgp7H5x/PbySpPmLQLHzDbp1ksZRHIR7KcjOpf84vXc6Nc+UtRt7yI7gBhXJDWAcxTWcS6&#10;z/5zP8s6dL9Q/MbStV8uXQID/W7WRogf9dQRTOOa1+UPnryvJ6htLlQv7cJJH4ZMZYS7mnhI5Pfv&#10;LH5u+SfO8Yfy3run3gYfYWdOX/AsQfwxHSfzR8/+TJBHHeXkap+xLUjb55Vl0eLJzAZRnII7W/y5&#10;8pebUJ1rSbG8DftNEhP/AAQ3zsei/wDOZvmK0pD5js7a/iGx5pQkfMZrMvYWOX02G0akh4TrP/OG&#10;3kO6c3fltr/RLknkHsbp1Wv+oxIzp2l/85Q+RPMqi28zabLZ1NS8RqAcwMvYM4fSb97aNUGMyfkH&#10;+Y/lGQ3nkTzWl4FHwwajFSo8Cy1zpFnrHkjzUI/8P+YEiYGqJOQPo3zAn2flx7mN+5uhqO5BDzF+&#10;aXlESP5t8npfwt/eTadKr7D9oKDX8MMNS/LK9uj9Z0eS3uYnX4hA4+L7jmFGfDsbHvcvHmBRujf8&#10;5L+XbZRZeaoL/SbpWoPrtu6hfmSOmc3vfKurWLta39rNEkZqrheWwzIE75buQMge36N+YXlfX4kv&#10;tD1S0uDIN1EoB39sJZAwH1i3FAu0qn4W+eS4ujISZakYY+nM3Pl8UTCjL94wzs9O9WI2gHwSCscr&#10;rUKfnlUp9WSX3d56MguSfjjNJI0ahI+WIjTrpeU8PGW5t/hej0qo9jjxA/FVVr+2HGKblHBNutUr&#10;Q/MYQpLLb3JF2xe2nP2WXZG+YyyrCpwyJLFygAWeMbFTuw+Rwye7lhrHStzFuoiaoZT7HKwLVCrb&#10;xyDnt6En2i4oQ2V+kA9ZGIFtN8EsRUqVPjtj4Sbd9WK0ioTNF8UclagjwwctjNNGLYTNGU+OEg15&#10;Dw3wEJQj38cL/WfTD8vglqKUPjgiO8kt4/rVsRGlOE6vVST4jBw3snmh5bSOeT6vcAu3LnA60YAe&#10;BwvnlMbrp06OVf4oZ2HIfKoyQHVCNhUNW7hZQybSxA0+mhxJXSZjd2ShrqM8Z0JoCo70OSroWfDa&#10;5g8P+j3RIgccoWAqQT22wHz+qFrSX97HNVoGpTgx7VGSCQKRJQ3NLiP93JHtKvXko8QcEQT32qH1&#10;b1X+uWoClENQ6fLK5VHl1RwqRhtrBeEBVbW4JIY7cWyRw3Ntpds0eos8NvdbooBUq/zzHvjO3Rla&#10;U3FrcX1wklkEee3orOaMChxWyk1HV4ucAeCa03DEcvVT5/LIkCHPe/saysvBY6XL6UvGSK5NCvQI&#10;3jTAdz6gmXhGi6fc/BIWPFlc9xhB+YQjYaGM83Y3cFXSm6lew2wyn0wyr9QFfrlsOcc0i15IOwIy&#10;In16FUuh1D0z9eUBrW4PCSKM/Zc9yDhG0oUevYD6xaz/AAXKNuEfpUA5fGhsefRbTMwtKxivAYZ4&#10;figddi6+FRiPBYpP0OQGv4v3lu7Ci060qMmRxC+jFv1mYDVFqLN6rOg3IPStMfc3Dt/pc376OX93&#10;dW60dVPStMqjiRS+IIf9FiHptGOUEzVUmu9MLYtDktSdMunVf93WXpNxbxCnLzMc/mlUOqJcL9cg&#10;QlQfSuQ4qKDvlvduJF1q8ARUIgvIGQFiOldsPD0HwS5IF4NptqSeQMttIG2B8N8WuvKxqLRXSDT5&#10;v31pNG3xV68aHAMteZ6sShbbzAJUaQqz3kBEVzGw2/1sL4pVZv0jZ0hmtwY70TIQzr05A98T3H4M&#10;eJMeJP8Aos49SOU84GjaoUjscOYwDCdK00sbab97bXbHmFf+UVynhN2fkzBQbPRxqF3RZ4wUmgUU&#10;5KehOKaRIdSuDqllGsmsWPwXnMlOSD9oA+2VzPDseR5LalqCRWsX6OuJDHYXNPq5UVIc70OP1p7Z&#10;JBpdTd2998UEpAaOGXwqOm+DEOvKufmkFvTmuJVF3IvoT2pKSoOsiDvkWvo5HoS/1jX7AhZII2oj&#10;x+475kQ39xW7Te3kCH4V9OwnHJXPVXOCfqy2LxrqretY3/xQwKtRDL4EjpvkeK+XTr3otb6rzl/q&#10;nwXFuQru3V070w2luLqeMC4jWPWtP3FpbtX6xD7j5ZKNVfQ9e4otJkijtpG4sX027qTNJt6Mnah+&#10;eJ2htI0a+1ZRp2g6meBt+JDJL8x03yGUk7Dcjqi10hnoLezP1vVbJQwkJADI369sB+Z9Ouo7SOTT&#10;rlbS70/414kNJcQ+FOp2xwgE7739ikIzT7yKSWjq0kFyfiBX4I3HUYhosMV7btqNmDa6BfDhc1qr&#10;pN4gHpvlkhw7dQoXXtx6Uq2zATapCDJCo/aQ9sM1bVUhOm6WnpXemH1Yr64AYzRDsD32yqhLnuDz&#10;CoNorNJDeXLs0N8Fie2Q1VHPU07YAWzsdTf/ABNoyepZ31YtQkkaiwydCQpwCRj6T05JCMiuZrKu&#10;mXhAnhPO2VdzJGvb+GGsGjm5hbSdLYza5pn760u5hRSnWgI6jCJUbPI82VpVd6gLV11C+UJpt4PS&#10;mhG7K52qRhaLaK9nTzDGjahJcMYb+AGsUTj9qhy+yBw8u49VIRolNqr6QzfVUiAa1kr8UiDqBgz6&#10;mYrr9Cakn1zVLUevYFKrHx68SRtkDPaxy6opRFys8A1azcW1jPVLoOPjr05CuC9c1L0Yo9euP9It&#10;7j9xeadb0ZY26cmAyuMb2G3mpCF0q14yvo4RkltwJLW8k6uG3IFcIr2FUjTy9qU7RXCf6RpUVuSK&#10;jqEJy+B/iHuKCmsTgynU7KJWidjHeNJsfh/aAwHLfNduvmLWP9E05v8ARtQ02JQWY9OZpvhAr0jc&#10;8wWorltWt0OnWZ9W5VWltriXdRU/Zr7ZJ4dPElq2kvILGwt/3+n8G/fOvXjvvvlZlvfM9V4Uqe4M&#10;U6XsMX1q6mIgux/utKfteGArK5S5VvMUMI03THUw6gjp+9k7chjLb08z0ZBXngaKmlyObu9VjNat&#10;0VKdAfYYXafapcRSaBo7fVLSM+tYalKwaRj14Cu++MjXqO/eFRly0kHDULxTLKyrHcW0e6CvVj8s&#10;V0+7kjEmtaHAsQYmDVproFSwG3NQckY9D8KVTvLeGVk0/UW5kN61mkW1OPQEjAdtoJ9U6LonO4uR&#10;/pNjq0+6LXfipyZmALPxCty6mfSGoajSOMAx3FmtGarbAmm+SC1vx6q+ZdNjOpakh+ramX2jQ93o&#10;dtsrkNuE7DoqVzWfNG0C7YWdmxWSx9M/GwG/HGX8UdsDpVxy1bVnY3OlzEfuoz14VG23hgjZ35Dq&#10;rds0lwy6hBxsLBA0d9Cw/ePTYN7fPC+1uWnuo9e11Wv79gLe+06A/uoyduRGTIoUNh0KoyW2aK2b&#10;S9LcWcAUPbXTEMW7kCu+O8w2j286+WNcm+sXgb6zpFvbVAAG/BmGHGQfUNu+1UNIvYrhDrWnxCKJ&#10;iY76SaoJKj7QBwq1GWaTh5g8yn6pYuot7/SrYcmLHYM1N8lGuQ59CoCPtovSU2GlkzTKDLb3U/xL&#10;8R3AOSy1tlsPq+n6pImn2kBE+kxwv++uEArwauY2Qk7jfvbKShrkXJml01Prc8rCC+Z9o4SBuwB8&#10;PbDEanBc258yCFNJ8v3bNFqdsy/vuTbBvHfKOEg0dyOXcoCFjsp7XjorSve6tAhls532joOxI2yE&#10;Q6fNY6fdeXtDY6Pa2j+vYahIwaa5Q7lFrvvlliRs794Vk3L1porm7U3MsgWGeBCDHE3diPng/SfM&#10;/paYvmXS7aOx0aZjHq91dKVm5jbmoPjlOTFcuE7n+FlxqVxZpNdfVbyYy3cYaS1hQkIFHQN2P04j&#10;cTXN+w03RG+rCMCaz1u5ILyIdyqV/DAIVufjFTK0cqKiG4uxy5AJLaxUKqx7kYGi12Mf7lfLEYnt&#10;539DVb29qPScbF1B269Mn4JO0vgB1RxWuMDsfq9+QpQl7eKEkVUdj44jp8V3cz3ei6bKb7W7ZfXs&#10;dWuQDGIzvxU9OmSNAWdh1AYLLmSO1jivLkejaP8ABLbqu/JuhNPxxmj6lZWs36Q0yN9Yu71/q+pS&#10;P/cWsg6uAdtjhlAkd1cu8oBbvILiesMji1ihYNAIm+OVVHQ1/VhpNaSQSjRLuR9b8y2nK6sJQCLd&#10;YzuFJGxoMjd7/SDz72VoKCf1V+vxqlnpsoKTq44yFugPtgiC9sruZNWulOpXd2wguLGHeC2lHdgO&#10;m+JiRtyHO+9QFR4Z4o2sbdvqsMIBjuGIZ5F6kDJFrGkfXLe1tNeuGn1+0Zp7axtDRHhHRWI7UyuM&#10;6JI5HmWVJDp18Yp5Z9MgEOkSbTXU7UYSdKgHID5k53siya/I66Jf0tzpVqKmGXsW49N8vxUOXMdT&#10;1QR3spsokgVltgHuolB+syj7anc0PywfYWN7ptt9R8wv9Um09jLZWNmavcwL0D9zUYJTEjcevM9y&#10;hDTTpcOJ9PQSxTkrLO52iI6EA++Vqk4aAahqzjRvLGoqI1sYR/pAmPjTcVOCEd6G5HViWrRijfU4&#10;f9N1G3UEzyCiUJ8Rt08MD2Md2YzLJENEg0w1AG9xfQU+81GSNDzv7ChXmkX1PTTldtcNSuxihZR+&#10;G+VdXMOlRCKxI0fypqa+pHcP/vStwT2ruKnIxhe53kOnSkhqBXnJNzxudTthxdV+FCrfh0xtlp2o&#10;CM6tpzfo+ez/AN6b25AMt1AO6133GTkQdjv5dxSIqt1dQI62cw9dZmCpHGKrGwHcjpgqGJnmTTvJ&#10;iG102+QzLq1yaMkp6ha9KnAR1l06JKGaVkhefW6S3EVR9Wg3BUnao77YY6J5hZ72TVvL8Jn1XTQt&#10;vqV/d1CyRrsWTscqy4ABUuR5AMUHeadHNAdO1RhHZ3JH1a3iHFlbrQkZPY9Si1KJrPRllv7m+Jmt&#10;tTlWsUDn9la9AMwJY+HeWwHTvTzSr6vLaSx3d1LHaW1ohWWyiILSrTZj3JwtubqfR9Ri17y3JLqu&#10;rWoW1v8A4isUfYvTptlsMYmKlsDyY8LZhh1ezl0vXII7KyuG52qjj6jjrSnj+OSWw8232m3M2iQ3&#10;0mra3JG1zbE/3Edf2CRtt0yMtJGW9UORSx258vWV3brevZJpulq3pTrxpLIoNARTpU/Tjrb80tXt&#10;bi3vpZBqF3GRDcWFrQx28h/aJyEuzokVy8+9K2f8vdFvLS505LcWUE1HF3IR6kq+G+/8cWvvzqvd&#10;EurjR/MdtFqGu3AM2n2lvUhVHTkR0ORj2YJAGOw6leKkrT8rdOuktp/LtzJp+nQho7uR9mlA8C3Q&#10;e+G8/wCbkQ0u2u9Zgf8ASt3KsTW0Px+g9e4GVnsw2a5D7WYkp2f5dyWeovb6VL6emQR8/WkO8vIb&#10;ivhhP+ZWs22tSW1hfXc0c1knrizgPxzr3DAdsydFpTDkOfXuUm0w8h6W+kC5vrGCNlu5CrXT7CMj&#10;YUr1pnGNf0g3EEdq0n6P0G9p9XtYT+/9U70buKnN7ilXmR1YEPQdNvQZZFI+talbALNOw4px61U9&#10;OmH3lm0l0S3W9mRdLgt+SXSChmnjpQHxyOaYn6RuxSfW2h1SU2kanUJZqPbMf7mFx0qRkzgtvrVn&#10;JFpUh0/RgvqwXch/fO3UqoPjmNI0d9z1HRkxea8a3u4W1SNdR1pj6UtrAP3Ma9A7U2298JtG182E&#10;Q1/SLb9H6e7lb24nH71yNgwHvkcsLFHc9AxpPNT0OHV3Oka5MLy7C+pbQJtGg7g06/TnqDybfrq9&#10;kGKvcyQqKNJssgbofuzmtZcZdwLMPnjzho8fl68EVuYrOO4ck+iAXjK9h4ZLpLEEKltSo+JW6Ilf&#10;2ffNcMhid0pTDerMjTT1ApxkA3mkp0b2riq6XbyKWlo8nQOdgD4AZZHUyipikF5PcFuFvRY6VMI3&#10;kZfFj7ZC/NfkLR9ctntdSReMwKu8iitT2GbHS9qygWqWO2ReVvMmvaJKLzTC0gipxtkaqle7Mc8V&#10;ee/+cSra/iku/K7tauCQqN0+7Oy0Hb0ZfU4GbS9z3vTfzzt4blNM1+GjlQxlh3QV7fRnkbXfyI87&#10;eXWna4hke2StHVqgge2dXp+0cUxsXWz00g9e0vzfo2s8Rp17DIzdFDAN9xzzNrkN0JfQnV04kggg&#10;9Rm6w6qLr54yyTAgsZ0QGRGWu4qO2ZQ1UWrwS7Bkek3UkTXEUTsi7FgpIwS1cR1ZDAS7Jl5I/KDz&#10;L59nRdOtXFsWoZXFFH39c1Ws7ZhhG5cvT6KU0Ld30Finq3ThF98+rf5J/kXY/lpZrdRRL9ecL6s7&#10;DdvZBnl/bnbp1JoHZ6TTaUYhTxbzR5pOuSnTLSrQio4r0DeLnPV0Kx2gQcgszCoJ3dh4ZxeSXiF2&#10;A2ebRpK6SUBMMbbhfhRSO+aQJZFmaSgUFwFFXYdxXJYsV/jZBkhrrVZtRjEVvGC0hEbM5oiGuxpn&#10;k3zr5iW8klktymnaLOzJMzj9+ZDtUZ1eg09eZ+xpMre96DpUtlDEt+5vNSiQFeBpFx7DwzmtnNcM&#10;JEsCtlBY/H9dmoXmRRXvnQ6fHZ7/ACcfLOgnOo+knFb1HuGuCE9BN1Un5Z83PzI8wzeaNdu9Ulbm&#10;rSNv4gHbPQezsXBF5XV5eIlldvAltElvCvFEAAA7DIIm+bYOBzVsHesI1phKuyP3UhkYscrKh2TH&#10;8vdPGpazaWjLz5yooFOtTmv1mXgi5mmhxFpmCgseg3z67al+R2jeYtEj08wL9YMQBMYA4mnWuebZ&#10;u3TDJ5PSx0wkHiVn57vrbUJzeAfUOZ48vtHfoBnzW/Nr8jdX/L27d2RpLNmPCQCop751nZ/asM8d&#10;nUarRmD17TdTg1SIXFo1QeoPUfMZ0z/nD3RhdeZ3upAP3KUqexPhmD29qxHGWehxG0m86O6aRciI&#10;Euy8QBtWufZABI0WSOTi3ABmbqRnkuXLvfm7+EaD5a03T3n5Wk8IdCahFGynxr3zyL+Y/lweapby&#10;xZv0iLokROaenCB2r450Og1xxAdFliEn0r5cWPS7OGMRC0WNQHSnxOfGmTj8hfKOl+WLJND0t/Wn&#10;iYmZUOwbuCcxO19ZLLz5NuPCICgw/wDMO4uX43Dx+nb0ojNufmBnbtXaWK44RjntWMdEQ+B8c5ar&#10;ckbIby+YprQSMeJ2513dvfOT/mL5hjsoEhu7d7uJt5SRSOKm/I5v+yNKZnbZozTpkejWDSStJBKt&#10;uwPw0ILuPA58ofzx/PjUvMlxP5d0+ULpUbFEVBQGnfPWOyeyxAAkbvL67WmRoM9sdLgsSZYk/fP9&#10;tzuT9OeTvXZyXc1JzqYYxF08p2mWNL8ss5MbdlV8MkkF2O5cRXBI0l2Sjyn5F1nzxdLZ6HbvMSQC&#10;QNh881ur1kcQ3Lk4dOchoLXdYwXcgKOpO2evfLX/ADhfrd5D619JxkpXiB0+ZzkNX7TY4Grdzg7M&#10;KTzeYbGE8WlBPtvkom/5xS8waC6XGlXLgru3HZR9Oas9v457ObHQmPIqsGtWlwKpJQ+B65zDzTqH&#10;mPyFqQHmS1M0KCiswqpA7+Fc2Ol4M42ass5YzumasHHJDUHuMjc/5yWcxE92jveIaxM3RB4AZsB2&#10;bxOOddTdKdMkem/njp5mVZbMzyyUFW3APiBmNqeyuENuPXguIrt0zo8mt3V3Kj8GlvVX1IpZRRFU&#10;9vDbNBlxCLsoTMnAAdMHvfXuqQ/7jkN3O3wyzN9iIjuuVQgBuW0yt3TbCS0tb+CRo2/e3cYqbmYf&#10;DxPYZmjHfua+JvDLTZbeUOtrSSNifWuJvsxsP5a5GeKQTGduxdS/xmzYF4hVruXo6/5Iyvh/sZ3T&#10;sL4NVe7jKaYpFs7HleS9Vb/JByUsXUtfHbsHrp9xzJsDS5QAyXc37a96ZWdkU7BWnaI10Sbdlitn&#10;qWuZD8fPwWuQMqbIRaJpkf1VpNMZlhJt/SNJJZB8cy/5OTiLYTHDybwgn1eU25jgY29lN0c/3hPh&#10;v0yzhprt2NbT5JITccTbRqKOOskw8cIl0WnYDuLWO2WMTH6vZNQxrX94W8DkjE9EEU7DqysmkBur&#10;0ejGPtQoKvIvjkDuz3PN2WAI5ktWJhs3P7mNPtk+DZLjCLp2GF3fGBvTkUR0FGto92cHoTjE2EmV&#10;Owl1q+ktokg1R6xMQbaGI0II7McmIDmgzdkWu72e4AmnWsx2+qx9KeJyYiAxsuwxsNNW5kjt7tvX&#10;lA5xRpsqnwY5Ccq5JDslkWsQ6dKWMSz3K0D26D4E9zlJjxN4lTsJ9QuG1q54FTPPTlCF2jT2OEDh&#10;a5m3YTyWkzCSVI/XmTaUfsIfEfLLbBa3YH06wluuUjS+pKoJSZvsL7YDIBlGTsE6UGWR5o39RxVZ&#10;nf7K+4GRnFkHYPS7MIaSNw0g+xcyDr/kjKvDspt2Ru7aS+5XMA9KEn9+79Sf8kZcBwsSXYNtz6EA&#10;+rv6CjdZmFWk9hhI72Q2di8WoPdNzNYrIbSLT42PiMrMOFkJOxXVyrpFHFWCOtYuJq7+xyuNrLcO&#10;wQjzlBI9UhIpJbJ9tj4nBVFXYo1vdoOLMvOtYIkO9PBslxlBi7Hac068/ri/a/vIF+yvvglmPT5s&#10;4wdiRvzPL9XLCVlNYmH2E9jlkMp5tZiHYb/XWNLhVE8qbTA/ZHuMkM5C+GHYo8kJYwm1jaKQVEzq&#10;OA9slHWyHVhLCO52FWpaJ5f1KP8AdWMXKM/vpHHEU8V8cyI9pTi48tNE9HZEZ/yn8rapIJ41Eduw&#10;2etAT4Zlw7XkGiWghJ2Ruf8AIbSdQWWe2kkiWM0HIfa+WZUe2iGk9nA8nZGNS/5x79JFls7oH1DR&#10;QRvmRDtq2qXZrsisn5Cawk31eN0aSlQtd8yo9rxLTLs4h2R/Uvyg8xWQYrblwvXiQcyYdoRLTLQy&#10;Dshtz5H1y3HKW0kp7KTl8dZA9Wg6aQdhDJpN9bmksEi/NSMuGaJ6tJwyDsDmOYfCVYEe2S4wvAXY&#10;jykQ71GS2LEguxcXkqDZ2HyOCkWXYJg127tyDFM6/I4mCRMuw9t/OGqR7pcv9+RMAzGQuw5g/MXV&#10;IP71xIO4YA4OBn4pdih/ML1f96rSB/muPAnxXYrB5w0V6m702M18NqYDAshkj3Oy21Pyret8VrJF&#10;X+VsaIUzi7Hyaf5TuqcLiSE+4rjcmNRLsTl8oaLMK2epLX/KFMPGUeGO92Bj+XvqgG1voHJ7FqYf&#10;FLIYXYGk/LjUk/u2ikP+S4yXiqcJdhPN5L1aMkGAmngQcfFDUcRdgB/Lmox/btpP+BOHxEeGXYWT&#10;6dcxGkkTiniDkhNgYuxFbaTqVP3YTNeF2NYcdiMRJPC7EXHcZLiYkOxi1w2h2Kb4LS7EmOFDsZyx&#10;Q7FV3xS7MTTFXZga4q7HdMVdlrirsVG2G1IdlccNrTsulMK07KG+KHYovXfFLsEA4qXY8CuRpgQ7&#10;HVyQWnY4Y2tOx4maI1Q0wJdky0LzRLauqzOQoxiExnTs9Tfll5nt72/gCMOVQMhNlHJZWSDkrKe4&#10;OfRzQJf3aL0qopmo1IcqJfMXmm3rLMW6BiNs6Vp+9DmMWwvmnzWAC6AfDvkogOAJg8A11SoJA6k4&#10;OUnoexzKxgNgeOa0XBPI1wWnTLgpeQ6yR8TL74qm+ZKHlepkpXxOCVxpIDCr2YgbHc4ui1NMjM0G&#10;XCkWzGrdcWqFzByzTdMx0HR2vGDRpyJ6DCq8vFiXkx2zCyT6Bk+vPyu/LWS9dPXi2FDQ9851reur&#10;EDv1zFmbZCL9Gvy1/LNYAh9MVAHbbOI+Y/M/X4qfTlYCeT7F8seVY7JFqtKe2ccv/MjM9CxyPCxM&#10;no0VuqABQBl2WvEsN8rnAra9oQeo2zr/AJb1gy8fixhsyYL5m0lZYmIXO76Bfj4QDuc2GCWzRkFP&#10;gD87vJgu43dYwwO2TyO4DgU65kBqBt8G6x5Vl0+RtiUxcNXfCyYpLamOqt1HTHVxW0MY8cT4ZGkO&#10;6Cn68Yd8mCyBWiPvjsilVA4jMMBKradK48DIEqVUrQYxtu+SibYNFOlBX54mT4ZNUVDF05d8CXEo&#10;jUnFLPPLGkNezrGBsTTOTeate9KoDUGXQ2V+hX5P/lskUMc8sfxGhrnnLzL5jNWHPJ80E0+3vL+g&#10;x2USgKKgUrnIdR8wFidzlgjbWZsvSIIKUyKy627Ps1MPAWBkqYc6brssbKQx65UQoK1kDbEZ3nyp&#10;rBugqnvlcg3xNsL8x6apjMo2zvPl6cq6kHbKCGYfLX5j2MdxayoygmhpXOx2r1QMeuYkpWUR2fAe&#10;u6WtvcPGgHU9MHRjlucqnPhZsdFiGPFumL8tqDKCqLjtCoBG1MQZ/DJgMwmUVsR1xwBpTKZGyyTW&#10;GP0wAd8oYKthIq0sojFO+LCi7tlsYGXJiw/Vb5UrzNKb41fiNc2GPHSLeM+YtWDciGxrN3zbYMdB&#10;DwvXL8s3Gu5JxlMyUMUd60zfPDsqmK19svAl1aZqHJCkKbSFRv1xQb48LIRSqecd8dhplSWNJyPT&#10;Fk22zDzzSE90mx+sMC4+GvbEpHBJLbjNXmyVyS+nPIPlkSemFQUJG+FtxLRa5q8krKOb7H8n6Ctr&#10;xAUCnTCSU8jXKWt7ZZoIVCnwxiQ8jkgq691IwIQp3wxgtt698yohBLyLzH5iaMNGzb9euGFAozOw&#10;YbLEvnPzH5j9Yud6A0GE2oXgtkLE5usWOmojdCeSfLc3m3UkRUJjqCTnnzzr5mEKyANuK5dbbEU/&#10;Wz8m/wAuE0+3hJjACqK7Z5H81641yzVbISkwnJ9b2tutugjQUAGccvC0rk165Am2oonA8Fo8jAAZ&#10;AhiHZ0HRbIx0PTCBTYN3Z0aG99NQg7ZIZCGaHaPkanfAF/dNKpAbD4i0qIoHbOXavbszE98eO2sh&#10;UwigtHLUymRQA7O2+QbBxMrEdKZSW6AQt44SJifDPdPkOFkjUZBGR+c//OTV9C1rMrU9869GPvyM&#10;lx8n5p3MgZ2PWmK5WzQ6sG3ofbGnFUXHtTljl2yqaCmESitO2WcrVHoAN8YcnFsirgbDxxmFKqvX&#10;fHkUFcq5lSEyi+xvvTGYWpVRlPTbGjrgkNlR8DhWGKU75jsk0WUHY4mRvkmSMSUkUFRjCAd8UUmE&#10;U7qKV2xpQYhaRH11lFRl+gD2GTiWXCld7rFByBOV6FRmSIsSGJy+b/QagahrgGe0By3w7Yksj0X8&#10;whE4jaSo+fTCK5sR2yEo0gvdPL3nMTorFqg9DXCSW14HKpRtXsOk+YEkUBz9OF0sRWuQjLfdWYxX&#10;CTKChrXARr3zICoii9hiiscVQ8kYO+Lg1wJQbJj1NMVQ7oDtigfxxVDPDscUDYqhmi748NTFCHaK&#10;u+PD0wEIIUTBtioauRpgovFQ748N44FUHj8MUBxQhTHigbAqGaOmODYqounWuKVxQhSvjl8sUqPp&#10;Z//W5j5E0We3tnvUSvIVqMlrZ07jDF+3XmvVbUSx6dNIFYnoe+QzzpqE0k5Q8qDahyrR4Ad2UzTL&#10;NKhSG3QR06ds6B+Td7qthfxvbLJ6LEVArQ5R2tp48BtOIl57+bWl6TreizWGuNDupp6lNvvz6a2c&#10;aanp4mmt1mfiKxSCoO3vnkWoznFLn8XbQjYfkhHoJ0nX5LHTdWk0+3WYiOa1elPuOedvPnlryRPM&#10;/wDiPy/NaFv93W6N9PTN12f2llAoSv3pOEF9o+RovzUtrVJvKXnHTdcRelvf8eXsOQIaucoH5B+T&#10;fNI9TyrrZilP2YZxQg/Tm6/lmUPqj8Ws6dmN9+e/5j+Rqf8AKwvJLzWy/butKm9VKeNN8JLz/nFH&#10;zFbqW06eC6UdDG++Q/l7H1sMDgT3Rf8AnL7yNqTLDqf1zTZW/Zu7dk/HpkQh/J38xdBuKaRLPbur&#10;UoHNDlse0sWTe2mWMh6HqH5m/l3rtp6uq3thc2rLUiYKwp7hs6BaeYPzf8mxhtVt/r1su5DLy2yu&#10;U8eVhRePzflj+Q/5iyMmjjTYb6SoD2M/oSVPccSP1YFm/wCchtM1A/VPN3lqNpgaMUTf37ZbDCY8&#10;pbKoW/8Azipqnlol/wAv/O+s2KVqsc8nrIPAb9sSRvyb89H07qJtIun7EFaHAcubH1tPhiSZvH+e&#10;vkagtm03zVZoN/U/cTkfRQHCq9/5xe8ua0jSeTtfhdjuFd1y/HriPqDVLCgZ/wDnKPXPKxCfmL5F&#10;1qxQGjTWsf1iP3I470zkGv8A/OMfnvQy0mnxfWogdngetR47Zlx1eM9fm0nGQ9L8rf8AOTn5b+ay&#10;sFprcNrdHrb3oa3kB8KOB+vIdby/mF5BY/vNQteB8XptjPHjyjeiziZResPBoPmqLk62WoQuOtI5&#10;QR+OdH8vf85aeePLlI9UkW9hXtcJU/fmDk7Iw5OQr3NkdSY83lPmX/nGn8v/ADKGLaYLKZv922Tt&#10;C1f9jt+GdY0z/nMLQNXoPNugxcm2aSHb8MwM3YX8yXzciGtDAov+cZ9T8tb+QvN2p2yL9iG7YToP&#10;pNDnTtO/Mn8qvNkCwW1/Ppbk1oa0U/Tmry9l54HkC5EdWCg/0X+dflS4M5h0nzFahaHf0ZSPp2rk&#10;nbyTDrfG58nazaX0NKEBlDNXx98wzCUPqiQ3jOCuT89j5c5wfmT5a1HR3rtIsbSxD3DLUUwjvPy0&#10;17RiyG1aWzfesR58TiMwk2xygsv0L8+/IvmkL9T1aGK9Xb07j92SPpphJ9U5MIri3a2u4Du8iFeS&#10;j3w8fxbBMPQEukdTcWV1Hd2c4+EQyK1GOInSEhkN1aSVgn+21QwVj7HJDJexXiVf0k7p9Wuo/wB/&#10;FuiUKlgPfEI4J0c2jFLi4h3hYfCSMkSGVqnrRPGLwK0EEu0in4gDg40uiL+5aQI3wTRlOSKfE0yE&#10;hw7D4JtDITbhrG3EZdPjifnxYg9hXCl5ZdOm/Rk0sUi/btuB7eG+Sri3+a2mcax38Zvo43jY/BMH&#10;Hh32wfNd2kqHVbxfQMahJ4wteXvtlRBGzPiQ0Ftc2x/R9sxlRyXilLfZPhvhBf3lk8X1Kyb0rOU8&#10;oZVapDdaUOWRvrzZA2mtra3YcXdxR7hRxkRhQEeIIyR6S895bK9m6fXoNpCy0Z19vHKMxo10KUsv&#10;khtJm+uKxtJfsAGqo3v4ZMtP8uy39tLBq29rKtVZyPgbx36Zjxu7DTOdMK17zhZ6TcRPphLXkRFY&#10;owf3g8NtsD6S+geXHH6f12FPT2UxsDUeBGZZ0OTIPTFxpZwOaSeZPMnmXW4CPKvluWUv9sXX7sA+&#10;Kk4V6j5w/Le4uHFzrfKFm5GJl2J8QRl2PsrOB9Pxa/zQ72rGb8zLezSJdFs0uVAVZBcioHgRTfEr&#10;78xPy2uDCttq09u9tspXcEeB9sR2RnHOIK/mh3r9N0/8zLVrj6/YaZcQ3G5X1eLKfbbriN1+YP5Y&#10;3oeM6wsSzCkqhSKnxFO+WDsvNH+G2B1ke9TtYPzMsOmnWkvpkmIm4qQPA1G4wNd6v+XF3YxWmneZ&#10;vRmiblHI25HsSe2WDs/NdmK/mx3qVnr35pWt+82peV7OazkWjCG6APzocO9PtvJ0qm7stdsy0q8Z&#10;jzALf5VPHKp6LKNuEsxqQ1ceePOaM0F55XvOKtziKcXAp+zXww5tfKGhy2LR6N5itJrlG5wtM6kq&#10;fCuY+TBkid4lmM4KQj84/MUF+P8AEHkvU7a0ZSkpgTnyHjQY5PLQjlW4eaynuZhwmKyrxPao3yJx&#10;SG29NoyhO4/zLt72F1+p6la21uQ8QktmDbb0O2J335a6rFYPE01teujcrUeooZD1pscGM79R3oOQ&#10;IDTfz/8ALF5qAYxXtiCClwXt34tTap2wNa+RNemaLX7yyJu0HpzQRsrI6+NME5AAi/c18abyfnJ5&#10;NWQ+XIdTVIpRyimdHUqx7cqDE1/LfXL2K4e7t1FiCZbWKL4XRh22yBy8JH2ll4gCLb86PJ1ldw2U&#10;eoKb48YpWcEqy+NcJv0X5gWJNemsZree3HpzQqlfWj7k067ZLhBNcwoyhksfmzytLMdBg1W1l+sV&#10;kiYzCsb9gK9MJJfK+q6wZrSOza10a5/eRSRgq6SDehB6Yb4N+ZbLtOl826NYERy6hDNqFuoR1aVf&#10;iXxFOuNS1vrSFLmO1kt7mx+C4eaIkzp7H5YTvt38maKjvtPvJWgW9huIbohoUjlWsbAeFfHLFsbV&#10;j+iEVNEvt/XY/FHL3ADdN8hZlzuwxsIpZhKRFfNz1K2BJjX9tD0O3XCaKZzPJqGjIRrGnf3txOpC&#10;yR96HvtlwFbS5FiSERcxRyp9Tv6GxuqKka9VY4c6VKuoK66dG97pupf3spo6W03iK9N8hKQ67Efa&#10;jiCU38f1ZopJpFgvLQkoi7GaMdvfChbSO7vVtFP1zzPphqhcFEeIdvA7ZZxUO6JSjGuRDD9YkAg0&#10;m6X4qfbSR++SGB1t7n65bo11Z6kDHPbpRo4JfEjtvkJSB2PTr3s0unt5J4fq7v6F1ZMGhmOzyx9S&#10;B88LLqO4Ex0fU5jJrFl+8t7eOoEkfYHtjxg7jkVtH2skBQX9mgFhcg+tI/VH6VwU2gS3Aa+u39PR&#10;b4BJ9OQVKSfzEruN8rllF11HVHNRivlVxZRj1L23Wsdy+wZTvQE+2Et5pF6lqdD1K4Nlc2LerYpC&#10;1Hni/l98ux5B9Q3vn5ItGR3lvNMl/aR+vb3B4XDH7MTL3ph7bSW0lsmr3Uy6dot0vo3kFKSmTpXb&#10;oTgmSNuZ6MrSif10mawih+t6pb1mtpm2QKe1emImTU0iby3ZL9QS2PrWl45DPNH14iu++RFE8R3v&#10;om1dIbSSVtYuW+sGQLDPAv8Adxv3NMZdXkSWj+YNJiS20ycehqTzAq4bpyAPTLIAk0efRIKyGFlu&#10;BpWqSmW8jYz2QTpw7KThbppeS2/wvZqyvEfrFhqs4DFh14gnrkzseI/EMUTeQ+nc/pyVmaJ4xBc2&#10;aGoqf2iPHBlibIzHWNMgZ5LsG3vbiQEIko2DcTtSuMomqPTl7l4WphMlbG8kVRC3rW0UZ+N41/Zr&#10;gq009efqf8dPzHpnxrSqoY/1HISlXkCoCEurwsgEpFlo96vAk7SCRtvoriMur+pfjWkrew3g4SWy&#10;0McDd6/L3wRjYrlSKR0Wl+hZ/oosYGtiOExPxyAeHffC27tbe2n/AMP3Z+v6kzfWNOKgiKNhvxLL&#10;tk4m9+Q6sVRLmWdV1SKltaKGS6V/tsBtUZTSrezDX9eZ57yP/R73SYDWMV2DEDCBWw+BVZHBJCh0&#10;zTP3UBT1Le8c13O5G+Cr+zcWj+XNZmECRN9Z0u3tjxk49eBxid+IfG1UbR0luF1bTIxKzn0b2WTZ&#10;fh/aGAbnWbyztU8w6qv1LRnX0L3T0X97IenLbfCIA7Dc9Cqr9QglmNlbn1r6MNNb3DiqpXtXptgi&#10;KKRrQeXXlGm6Q3+kaZLX9+/fjvvvgI34uZ69yQFp9NbhtViT61fgLb3iKf3a+5HTbBNnqVz6R17T&#10;oFsNNJ+r6kZlpLIOnMd/pxlEfSdzzCaUbmzheRdLu5Dc3gJnswPsJToKjb78HtbpDbtougk2iKPX&#10;tNWuiGZlO5VScjV7y+MQvCglMskv6R1Q+vIR6FxYQborV+0w/rhJZ63CfV1zyxEHh5iDV7m6FKEb&#10;F0DZKQ2qXwTaZy2LSFdO1ZwrKxksoYWK1Cj7LH2xb0be4uf0Fobm+1FEN1Y6ncf3MYO/FT0ykzPO&#10;Ww5V1W13OZY11LUIxbW71S4tI15MxOwJI3yvLtlFKt15vtpv0lcyN9V1OGVqQRN3dVO22RySr0nb&#10;qFBXahOPXTRJAbRABJayRmrPx6phVPFPqMp0GYjV9dtaz6VOu0Cp/KSNjTJQIHq5Dqm0WOFov6TV&#10;RaWctfrSOPjLHYHA8t+Lu8jv9WP6UmkH1a/0qGhgt3/nYDsMAFCht3FF2iI7UpG1vZj6ui8WiuCQ&#10;zODuRvvkefSZW1WPQ9fn/SWoWzNcaNbWxIhCjpGxXbJcVCwK72NIr6zF9Xa+iAt4nr67yDiwptXJ&#10;DLLbSXUXmHzpyWOVvqt3odoOSxsdg7he2VgVtH3glUA8d19Wax0YnmIw0N3N8QNTWgwxv7O2sWGg&#10;+ZLgW6ep62j2tmTzkjG4RiPEdsYEn1R+JKVOC6luAs+nosh/u7qSU0ClRuQD1ocFXVvJBw1m+txp&#10;vli4X0r3T4xWYudgzU3GAH+Eby6FCjDKJOVnbyi51OJS8U8i0Tc9AemDtUuJZoR5Sr+h7GzCz2E6&#10;H9/dRgV4b75GNA8fM9e4MiENY2apM+tAtd3NwViuI+VYoWHUgdBhJpmpWcVpP5g09Ro/l+9rDf8A&#10;qLScydOYruKnLuAy2O5HLuUG0VcwlpI7S5H1rUYazQbFUp4E9Mlem6Vdx6QNC8vztYywsJYNTuSD&#10;LcRdSqk77jKZ1dnfy7mSSXl1El39f1Ct1HIqwyWUQ5JDJX7Tf24Es3SGWe+0S1NtpdyGS/vrrYpM&#10;BTkobxPhiY3seY5DyVMrh9o7XUZllvUPO3t4DTkg6A/RgXSob+Oxaz8v/vtTsSZV1a6HwyRk1IQn&#10;rthkKNy5HoE8l968AnR9TYrbXCrGbNBXi57tx6YDgexuTJqGgRPqMWoErdX85pDazL3QNsKHJkkC&#10;pbV0HUMJFV/0gOsF5ItsICTDbwmrSxgUHL54beXdNmeb17UNrHmbTUNLqYUtzGd9u2wyrJIV3A/N&#10;QEDq9zFbxLFqTrZaXdUX002mMhPt4nI3qkOl6nqASBJNbm1OYAj/AI9rKVOvsKHJRkYjfavmU804&#10;tnubaDlOBawW4I/meVFGx8a4aaqzLqfO+Q6r5m0yNUSyt6iD0jsC1NjjHltsDvZZcKDsvSe0JsW+&#10;qadc8mMshpLzJ3pXphPr9p9XvUHm2Vr1NTdRY6dafZtZAOjFem/jluKdj07VzJ6sfeitPuAyOumg&#10;xLbkCW4mXeRQNyD3+eKX5urBotW8zUF3ZVj/AELZH+9jOwL03O3XCIgio8j/ABFBCyB1uVaLSy7R&#10;TAv9dkNQreC17+GTEa8bSzjtPMksdhpV6Q+mWFvtJzG/BiOlTmJLDZ9O5HMp5JMlhH9da50qP19R&#10;hCxXV1PUKVI7A7Ej2xay1O8XTZNS80tHpNtKWjk0+EBp5UJoGanxb4PDBNR38+jG7dcQwy3aQaVb&#10;m8u4wXS6lP7qJvAdvoGJv5XUCPy+tz+itCkKvaTK37+UncqSd98nHJ1Is9fJICx9bbhJqEUBvdUh&#10;HCeJa+nHQ9RXbA7xQeXSdW0lBpul8mj1D1BWaU9AwHXfJx9ex37u5lSJRJb5Pq1+y3d83763Kika&#10;d6V6bYX2OlyQO1ra006FR61rqE+8sqn4iorvv4Zk38e8IpdeX8ckYlkU3su0M1pCaohr1PhTA2ka&#10;m8vr6loMS2mlysyahf3Wzh+nJA3vlk4dJbnoAgFbqEMStDbakzT3iAvbWsNQCo7N4/Tgy0hvII5r&#10;byyOd/AAx1W96SRnchK9dsiYj+Ll3BVG5licxy6y1LaSiCwgFSj16vxxPRACsl15eiN19advW1C4&#10;PwQTDb4Q2wFclM9+3l3otfqfAssOrS+isQ5JZwGrSx/5VNzhvAD663Wnp+k9dtAIrqZyfSMZ6tTo&#10;aZWTtXIFFoGcBITBqMgsNJuKG3jQUlD9ht44Km1aJ5xo0BOq3cjGe1bpBAw/ZJG2xyFdTt396bUY&#10;tLkjQ6m4/RtuEMVyKVmmX+avUbYFW+FxfpPrv+5C9AWC6sLbeGMk7M1MTH00NutlNq4szDZPb6I3&#10;1G3p6kN5KayP4gV33zovlzzUfLusL5c1a89ae4blZwQiqIg6KxGazUaTxI2By5oth2v6LHr2lNrW&#10;nWywrGpFzNOKO1PtMoOd2vfMdnpgSXV51EkhAS3j+Ihz0qB/HNIdMZHboyEreM6LoV/q4ltdBtj6&#10;SAl7yX4eUY6hSeuHl55gs7GWG3v54vrlylYICR1HRgMxxpzIEi9uabSXTNE1G/jmOn28v6Ps5OM9&#10;yRRnQndeR7ZUVdSjC3TCS4DVZifhU9jT2yMo8G4Tdpk1wmkSEWkbQWpQiJVBq6/yk++OmjijDq5L&#10;BDxeVurH/JHhksWYx/UwlG0tuNPk1H0jGAGmUvFBH9mP/XOCbnRLHUrY2rovxruCKsR40zJGvnDe&#10;2s4ree6fbXui6t+k7RnYxyb0JEYfwrnAvNH5N+V7mQNeafCzoa+msYLyA9zmxw9vZBtbD8sC+q/L&#10;PnHzDcW5ljlLLL1mlNI4yOtK9cLLn/nHfyxrC01HT4lTiCqoBUAdicyoe0mQdSxOkieijefmnrGn&#10;FUs5Vm+Pg7yr8NfbDrRvyM8tWMbW1tZQNCdyoApQeOQy+0OSXMlMdNEJTqv5m68xUmVoW+yOK7kn&#10;wGTTyz+X9np5afTIIjGh/dgDiijuNs1Wr7UlPYlyceIBDa35tnvEistSlkhaRAJOJ5OW7H2ySvbS&#10;QSq6oiqD8MsnRfEAZpp5uLm3gUm2nRW/oGGNndyPiij3Z/Ak4AhntI5H1MEkueKyP4/5I98shcvS&#10;pReqWl6bddNQKFUBniTbb/Kb2znH5t/mTb/l9ZLcXbx28t4rJAJBuX8T4DOg7L0J1B26ONknSD8i&#10;eUovNVzJ9YYyRWkw9Rkai06hR4nPH9r5y8sXTz6pqmow3mqzrxkV2pFGB3UHvnZ4eziBQGzhnUB9&#10;AXFrqQljtbBBBYQ0IKmrvTsfAZ5j/Mn834WsJND0qdrm4Z2UzjYCM/sjOm0HZ3CbdZqtZYoMmhth&#10;G3qgcajce/jnlZpWdSWruc6bHDh2dJMovKTfLw1OxVqUNcJV2FEiVOQKxdno/wD5xk8utrPm+2Qx&#10;841+Jq9gM53tzNwYy7Xs+PqSTzHf/ozTbm95cWSM8T79s+2unWcCwpYWwBKqDxQ7Ae5zw/X5pcVv&#10;V49g+a9LMkwfVL0tVzQmQUYt4qMK/Nf5e6d5ltGsrtFnqDTkPgX5nDo+054jtsxyQBTTSvNMuhTm&#10;4JKRFgpU7u/0ds4t+XH5IaX+Xt7capo9C8jlg7dF9gM22q7RnqRRaYY44+TMfM3niG9tfqUylA4H&#10;NAfiofftndtW1+20fSrnVLqIyhI22OzMadFzX4uz5ZZUyOQB5PpzTX+s2mi6fcelIWDHhuoUb/Ef&#10;HPKsGpWmqcbW9uY7OwuH5R20T/veZNaGhrm1y6U4RsPi348gL6eZZIjyRDNcoKNI4otMMz5jHki7&#10;F+0gt7dPt2se8koHRttzmsnDxBXPzcgGl1xYR6xbGGWjuwIDkbKT4Z6Y8teaLXzbbDUG+GPiGMZ2&#10;pXpX3zS58BxGlt5HquiS+XD6FqSXcmkncjw9s8Vf85ifmPd6JpcunWUohFx+74rSrLTrneeyuhEj&#10;ZDp+0s3BFnHkHSIYrUX7kyTkn4m7V7Z8e7icyszsaknPW8EOEPJTlZejYCJzIanYzlgS7FV6VOSt&#10;kA7Jh5P8n3nnK+j0vThyd2AoM1mu1YxRsuVgwnIaDTMFBZjQDqc+1n5Cfk1p/wCX+jRCe3H1llBY&#10;kfEWzx/2g7fllkRE7PVaTSiAeWeZdRk1mcWGny/uEPxMDsfHPSBEMarCIKyt1RD09yc4WeqnM83a&#10;wghbbShFWVpBwUEAsKV9hgW7utOkRrOaaMyr8PBWFFPv75ZjnImxbIxC+KwuYD6kMbBDuWI3I8Pl&#10;nH/PnkPy95vtX0S9eCW8IPhyofDOm7K7RyYDfRxc+ISCNttU1DT3N20D/UjTbw+efIL89/yfuPy0&#10;1QiMFrSQko3gPDPW+y9cM8beW12lOM2z7TdSg1WAXVo1UOx9iM5p+W+kT6/r1nYQCpaVevhXMntC&#10;YjAlxtLEykEeTQVPQZ9eNY/Ka21zRra1jBE8ChuMe1SB0Y++eSartSpmnssWKwx601QmaRZ9oy3w&#10;k/wzkmseUdRtrOeHSGW3uoo2P1NNyT4nM3R6oSO/zXLAgbJ56q7H9k9G7Z4r1Tz75o8vXX1HXEdg&#10;jmqyKQM7XT6eGQWHRZtRKJoq2SbSPzg0yWbhrkREBFGiTZK+OXS7PJFhjDX1zaI22ybp5+0TVojz&#10;vIw0O9vADxB8Acw59nEOTHWAu6ZKtPb1xHqV0VnRgB9ViI4JXoTTMTJpjHk3xzAuPhgnUryZp1tW&#10;/wBI1FfjgWOojUdgx6ZhHCebbx24dMVhvZLYfXr0fWLpvheIGkcJ8cx5Y6bIzpvI3qUv6WmoZPrd&#10;/GCyP/utR4eG2Tj6UTPE7I5Fcs100sY+sEECQtQJGR3GWylY7mu3YYXWpTEmWyImv4xtK+yU8F7b&#10;ZABJLsjsEsk0v1oEy+ptNLJ9mNvFQcyUB2dG0lbuaNo9H3liX47qYbOvguYszvu2xFuxC3lj05ZL&#10;iAUjkJEs8vVW/wAkHIHdSBF2Rt5XadriKqBBU3EnV18Fy2JpqdhXNbLep9ZgYpYyH4nf7Yb/ACQc&#10;nx0inYOhaKwX0JFMLqNnIq8q+2JmSyunY9JRaxB4R9XsZu/+7Sxyvmh2KcJbYmWdPRA3I6vMuAno&#10;nk7B9teR2aqbyIQWc393Gn2+Xv4YOa3Tsbd+YldGSeH0XSoFvHuZB4k4YilMnZCf0hEpEEgYQyN8&#10;EEf7J98t4erC3YfCxZpkE1GnAr6CGilf8rIW2xDsBa7IiyLA4EyH+7SP7EZ9yMMVyOwuinmmYRsB&#10;LdRjdeiBcsA+TXGR6uxWbULVl9CD96T/ALsP2Ij7YiBbOIF2ArbU3sy6WgElyPtSv9kr7ZIw70Rn&#10;TskGj3UcsTTmnoPXlNJ1Rv8AJGUTg2RLsN7FUlLfUmEcqbNNJ1kH+TlMgQkHudhNqIOmlpY3KWr/&#10;AO7Savy9hhjcturEmnYATVboqUkogO1B9uVcn4QCBN2Ouki06EROeNtLuETd+Xv4ZIRtTs7BNneS&#10;XkiWFyREyCqwp+2P8rITx1yTGXR2GOoXqSRm2lblGKUgX9k++VRgQWRLsLm1GKRQG/e3sakJGu0d&#10;PfxyXhHowkXYBFy0zcqeqG2MY+xEfHJ8BAYnd2DEvruyrMjepdIvwuT+7p+quQG6jZ2F1h5kl9V7&#10;mOU8P92lv2T/AJIy2UCEguw4OqcEEsMhWYiq3MnVh4AYYyIYmLsKoPME3F1Q8IGJEgP2yfEDMjjk&#10;wp2IyarPHSzeiRk1jOxZ/Y5OOYjdiYOwcPqt9NHPfwpVRR4FUFvmcn+bkBsV8EF2ANQ0rQopZIfq&#10;sMrS/wB0VUbfPDHXT72EtNF2El55H8tX0A4QI14DSRVNAo8cyIdpyi1S0cS7Cqf8pvLlyqrac/Sb&#10;7UoOynwy6PbEhzaj2fEuwiX8gLW+d2srhxGm9WGxHtlw7eI2av5KB5OwBc/84+3Txi7025RoelTt&#10;vl0e3B1Ynss9HZCdT/JrWrGQQDgzN9kBtzmZj7WhJon2fIOyM3n5Za9ZkiS2Y08N8yY9oQLjnRSH&#10;R2EM3lLVoP7y2kH+xOWjWQPVh+WkHYBfRL6MVeFx/sTkxqIHq1nDJ2Fk0M0Z4yAgjLoyBajAh2OV&#10;5EHU47JEXZf1qVT8LkfTh4WVuwSmqXSfZlcU9zgMQgyLsEJ5l1CI1Wd6/PHwwUcZdhzD581ZQB65&#10;oPYZE42Qyl2C0/MG/rWYRyf6yDB4afGLsOE/MNTGVmsrdj48Bg4GyOZ2A082aTKa3mnRmv8ALtiY&#10;FfFj1DsY+p+Wrn+8tHj/ANVsaIYccS7HGHyrdAIjTQ+5ocbKeGJdjJPL+gEfutQIP+UuHiKDCI6u&#10;wOPJ1jP8VvqMRHg22S8Qo8IHq7ET5Bkd+FvdQP4fGMfGR4LsUb8vdTRSVEbfJxg8Vl4BdhS3knV6&#10;kC3ZvkQcl4oYeEXYGn8qapZ09e2kFfbHxQjwi7AL6Zcx/bicfNTh8QLwF2B2t5E+0jD6MPGEcJdj&#10;OJw8a8LssDDxIp2WdslakOylyVsadj642l2PDdsIQ7LLUxpFOzB8UuxZHxV2UxrjSkOxtSOmIayK&#10;dnUvy11V7TUoRyp8Q3+nITGyIii7Psb5JkluLK3lc1LKD+GarVcnYxGzwHzv6MN3N8NAQajxOdn0&#10;80ArmGWRfJ/mpeTt4b7ZKLY164AVBp4L5gjpUJtg9KHbMmFjdst4nrpDBlpvgxMviyeN66eAPhi8&#10;YzJQ8h1mWhwSuSbWB3L82+HxxbkF9hmHkmrINF0Jr+VUCFq0+WFN5femDx7ZgZpgc1IfY35VflW1&#10;88cnpVoQc5z5g19YlKV375ruIk2yiH6Wflr+WEdsqO0Q+7OE+Y/M9OQVuuNWzJfX/l3y1HZIvJdx&#10;nEtY14ysatU5KG7WSzuOIRig6ZAbi/Z2JGJiwJVsMdPuWYg175Gkh2dh8sXTIwBPXBwtgSvUYhJG&#10;y56E0DUKKtTvk4y4SxkLfNvn3y4t8jrxzpNnqAIBzIGRoMHx/wCavy95FgEyQQ3YYf0yQmingPmH&#10;yCwJkjQgDsRg1JARXLRK1eW6j5cltj8INPligbvhVjstq8Z4lcdXFIUglB4HHLQ9chJkHBAdmx2R&#10;S2UBPE9McPHIyYlyrT4MSfrlkGKsAD8NK4k1cnaphaw8jUdAe+RzWZzHGaeGEMg+jPyn0hbq6R3F&#10;aMDTPNnnHUDVjXffLYilIp+pf5e6WsNunEClBnmHzLqUhdghOXANUntca8VAzl15qjE8TlkS1FUw&#10;Gk7SHmK5NDsl+icpGAYffmPLmodne/J8TLItNsgXIiGPa8w+rtXfbPUHl63JVDmNM0zD42/MLU1j&#10;EkZI751uyBCgHNdkKgPjnWlWW4d1G1d8M60yhmx0whugyi2BVRYK7EYlSuEzpsTBLY/aI2x5r2yM&#10;d1blPBeQxaNeW2S4aQRbF9T1AIORPTMRUnM7FCg1l5HrutEs9G2xvy+nNnjxoeLazqvLlU5XXM2M&#10;aV5zd3Rmfl2HTNkkINWG4OVilcdhUZYGKFjPtvjwMCpdLMB9nLApljaEnml5GmPUVyE5UFVbWH1W&#10;AHjjnYrsDvmsyz6q9p8naF9aKh1ruMBSyUH0ZqM07Uh9neRfLSQBAq7bfRhLcSFjTtmIr6R0ezWF&#10;QaYHUV7YKYkJzLMIwe2D4YwNzluPGSrzzzHrixKwU+2DQtN82eLExL5y8yeYTI70bY1FcTlembPD&#10;joW1l5JLcPfXAgRq1NK5zPzXfMqvxNABmbHaKBuX39/zj95Rt4fRkZKs1Kt755G8738rs5rsK5XK&#10;TIv1D8r2UdpaokYptnn2/keZyGykyaSyrErTSGuj8I65KJtQHZ0TRvJfqAMy5cIp4UJPeRw/aOSd&#10;/KzW61RcHCypDpqUUhpywsm0qaI0plco2ikWsyncHC6Wwk7jIUlW5DCqfRHmOy9cKOG3chgzT/Kb&#10;M4JWuVlIjSxpkT7RzvfkjyiUdGK7bZWWfJ5n5583w6XayKrDlQ989V+XdO+qRgkUwHdqkbflB+ff&#10;nxdUlks7d6gn4t8lqeGCcWwPk0XFSffFSO2UpVUkAIPbGkdsbVGo4I+LvmU9shIKjkanTocecqpA&#10;CNSQ9RiZ3yYDYEQstBU1xpGLJEIwIxYbqAcpOxtUfG4KBd6Yg222WDdhS9ZAp61xpOPCtIqKTfbH&#10;1rlJFMgE2gbkAe+MBoa4CLSmUTBd8V4AivjlBkQaVMkIKggbnfGhK7EUOS4iFWM6cTy2Y49VJ3zI&#10;jzVhGtXgihYp1GCeHwnMzCLLF8/6/q7wMXVt8DyQ1+zmxhAHmghhCedpoJR8dBXC+W35bMN/HI5M&#10;XctPZfJf5jNbuvOUkH32wquLEHtmvljprp9UeVvzIjugFMg+dcIp9PPTvldJG73HSvOUbqrK+2FT&#10;6ea9N8NqzeDzMrAEsKYgbQjamKpkmuRupIbMbdh0xSuTU433PfE/TOKogXKP0OVSmKr+QI98sHFV&#10;hUHHq3jiqk0QPTHhq4oUGiAx4bvitKEkdMXVq5EhgRSCdKb4sMihCsAa4oDihDMuOrgVRK16Y4NT&#10;DVrSi0eO5bVxpaQ3DfP/1wnlOxu4tLFtbxs7sD06Zr+0dSInm9Bhx7P2D8yS2FzrIuryRY1joKsa&#10;YSP+U+t+ZLjmECgmvxDMfF2pHGObOeFNtY/N7yx5Qtg99cjiBsF3J+jOy6FpTflrahrtYzcU+HcG&#10;mY2r1J1ew5LGAi+dNd1Gw/P27EWmSXK6ajfvCoZOXtnoT8v/AD7JrYWG4UcAPtJnD9q9nGG4czHk&#10;fOH5qfk1o/krlf2FxLFKCCI5GNDT5+OQL81PzZ1fyHeGN7eG+sDuFkUVpk+yuz45xXIs5zoPZvyt&#10;/IDyj+Z2hxa9Y3t9p2qFRzks7hgA49umcv0r89fJetyKuuaM1rcMf7yAdD9Gb3N2NkiPSfm1x1AZ&#10;lN+Qf5q+VHZ/JnnQ6jZU2tNTStfbkM9M+SrPSdVC6j5dvJghFSrE5xnaUZ4zRDkCVvH/ADr5q1/Q&#10;4zon5naLZyy7j1YVBBHiDnM/z1/MXX/IZ46YgeEiokC1P35ldiabxzu0Z5UHqP5HflJ+Xv5iaUdX&#10;uoPXuKlZYWcintTOF+Sv+cpLq5m+p+ao4ngOxNKNnay7Isel14y2r/mH/wA4L+U9UVtY/LyW50bW&#10;k+KJo5WMdfcZOdU84flhcuupTRD1m3YKO/vlY02aOzbxhjXljyD/AM5IaRE+iy6zYS2iDhHNMCXo&#10;OnfFLr8vfIn5sWjSeWfThvgPgK7GvuMws08mnNy5N4qSJ0/81vzR/JG8S1/N+3Gp6PI291AtSg8Q&#10;R2+eeedc/wCccvOWgytLpiyMgPwvC5/VmRh7Txy2tjPE+nvLv/OQPkLzVEptdWgR3H91OeDfKhyE&#10;t50/M78upDazSXXpof8AdgLD8cz48GTfYuLOMop3qf5d+Q/PyfWb/TNO1AN/uxUQnf8Ayl3zovl3&#10;/nKnVSn1bzjpsN7DSjEoAxzHnook3HZMJXzeSa5/ziV5Zkc3vkm91Hy9e9VazuX4D/YsTh//AMrS&#10;/Kfzb/o/mPRBavJ1dV2H3YYYssOUlkQUkm/LD86PKR9byb5xg1WFBtb6pAKtT/LGWn5JflX5mb1v&#10;LOrRxNJuEkkG1fnlh1U48w1jGChP+Vz/AJxeUY+PnjyIL8IaNPpMvMMPHiSc515m/wCcUNftZGm8&#10;pTwXlqfs8JBX9eW4tXCX1bMZYma6D/zlf5LvqW/mb65oV9+3DqFvJHT/AGVKHOUap+XP5h+R29Zb&#10;S9t+J2eHkR+GXSnDIOhY+qPJ7Lofn7yn5zThoWq6fqCnqkc8bn6VrX8MNtK/O/8AMvyXxZr269Md&#10;plLD8cxMugxZOYDaM8o80u1z8o/JfmdSNY0WymLdWEQVv+CWhzsPl/8A5zc1Ggg846VbXy04s3Hi&#10;xGYM+wMct4khnHW97xnWv+cSPLrn1fJmp6poLg8lW1uWaMH/AFXr+vOmaN/zkB+WHmlWtNVtZtLM&#10;vUqarX6MxcnY2SG4ILdHVgpPeflt+cPlRkuvK2v2etrCKLDfx+m5p/ljbOo6bpHlDzRGv+EfMEDT&#10;JugkYBqeG+a7Lp8mP6o/JzYaljtz+bH5j+T5S35g+SriWzYUkl04+sgPj8NckcfkPV9LrJZRxXlv&#10;KKS+m4rTxAzW5Jd+zcMwX2P/ADkF5K8zN9S1O5uNJv4GBiS8hZKHwJIyF33k50ke3ntpI2X4o5WS&#10;vH2x/Mkbtgm9u0jztYalBHd6df284b4XjjlA5e+QbUYvSP1nTiskqkpcLWm3StDl0MwJ3+DMSZ9Z&#10;xOy+hdVEbUaE9felRgGz0m2DDSr4B1m+OF2WgVuvUYZ5bFhkERcXVwB9dt9jEaSKDUkD2yZz+X10&#10;S2bzLczm3ntl+BVaqyAZRhn4khEbrKVMTfzANVuR5cgt/WgnqZHI4mOueNPzF/O7V9au5Le0maKE&#10;fDRNht8s7rsrsaMQCXSarVm6DPdJ8s2GjoEt4VLj9thVvvOcDvdVm1Bi88jlid6k502PRxiHWSyE&#10;82QYVSwmQVWQ19zlw00WsydgVZpofh5E/Th8AMTkIdgSWdnb4siNOGvjLsFwyq44yDb54fy4ZCbs&#10;GxzekpCOwHhXAdJEhnxuwMup3kDF4ZpF+THI/k4lIyEOw4tvOuqW/W4kZfAscploIltjqZNcQeoG&#10;GEP5jaypJivrlAewkb+uUy7Nj3Bs/MlDtZwP9uJD81GG1r+b/mzTqtaaxdDtQucrl2TCXMBfzUgl&#10;1x5b0m7p9asreSm45RKf4YhH+efnuCUyxa3cgVrTnUZUexcZ2oNR1Uu9ByeTNBlAEmm2jAdKwp/T&#10;JTH/AM5RfmFCoiXUnYL0JAJys9g4+4MhrJJLJ+VXlGVmkfR7Tk/2iIwP1ZMNJ/5y/wDPdqAby4jm&#10;UdQ0a5Tk9nMXQOTDXEJFe/kT5Hvjym0pFb+ZJJFP3hslEf8Azmv5sO08drLH3R4hQjMWXs1BtOvK&#10;Qr/zjX5FhYzWVpcW8x6SR3cwI/4YjF2/5zQubpRa3+g2b24NSgFATlcvZoDqWB7RRVn+Ren6ZM99&#10;puq6pHcuvH1GuC5A8ByyUWX/ADmrpYQRTeXIkQji4VtiDmNL2Z/pFR2gEkvPyDurlxcr5o1MTK3J&#10;WPDY/KmH9h/zlx5Gt7ZtPtdDkt4JTWRYmA3PXKZ+zkzuSz/PBBS/kv5ukvY9Wk82yzzQDjEJYBSn&#10;vQ4dx/8AOSv5YzBJXtrq3mT/AHYAC1PAnvlMuwMse4sxrYub8vPzJhkl4a5YTwONopYnCgjodskm&#10;j/m3+Tlza3Njp97NaG+3kbcMGPceBzHn2Nn5kXTkQ1ke9IL3RPzrS/s9QY6New2hP7qrJzB23Jwe&#10;vm3yGYIY9M8wxJfwmkd3cKCxX+Vson2Xm6x27h+hs/NDvZPbS+fI7mWbWvL8UmnTLRrW1uV2b+YE&#10;nvky0tPKEcM02keYrM3t8hEv74U5HuoJ2zX5tDl6xNBn+ZCSyecPOE14sGreVLxbC0cPCygMWA7E&#10;rgKTyTDNYxvDrFje63avyglnlWvH+WtcMcUon6SAfJPjhHr+a0sV+YLny9qdros6FZXSBjR/EqBX&#10;6cc3ke4s7sahbwQ3n19QLqMzKUR/50BOSESR3UyGYNQ/mxpF9BJZ3c91Y/UpA0ErQOpdB+y22Abj&#10;8s/Mclq+qX0sV9qdk3KxVDxAT+VgMMMlGgKB5o/MKUX57eTIbuPSo3e1s73mJ5JEYDkehqf14T6v&#10;o2pae8ev6zYS3MN6oiubCNeSI381MthEn0jpyLKOYFlGk+cfL2riXQdH1SCOWz4tFdO4BZTuQCaY&#10;Var5dmjih07zIWhmgb1tLSIFFI6hGOPiGO8Rz5ttgsk0XzBYau0mo+WZYrm3LGK/cOGKlRTkADhr&#10;IXukW/1iGSCyugIbqyRdw3Z6jxxhE8h05FjKdJdVISbHSZ4pb+3BltrqRgRxPVDlTWt0kZubLnYN&#10;Y/YRRya4h8PHpkzhrnvf2IGUKcWsWM7x2ly6XyXrfG4pwt5R+rfI/atbWMkuoPB9S8q3q1nqCJlk&#10;PXbAYGq/iHyXxAns8k06LZQSx3Gv2o5RCtEK9q9umL3Fi1xA/lrRZBYaeVE9nfE1lk7lRXffIxFH&#10;iO56hHEpx3fpsNZ1ENPeCkFzbR7pHXuR7eOM0SGXVhJN5at/qt3Iht7y4nWjMy9HAPjk5x4fq+Ci&#10;TerXtppe+vT+tEH9W1ii8P5TTrTKMUVvAl5bgX/mPT24TyvsFTxFcrIN0dgWaISSW5mMM/G20a7Q&#10;GFUA5Mx6g06Yx0jlvU1fT1N7FdDhcyu37qFvkdtsNmqO1JvuRKM0Nu2n3VLd4TyhRT8cij+uINpw&#10;Ew0CTlqerxkz6fdEfuY/8kHph4735DqEWoC7+AayaWdgwK3cLL+8Y9Adt64b291Atwur6sDf6o1L&#10;e9s4j+5i/wAojpkSCRQ2HQ9WSAktbhoW0zTW+p2QUS290xrI/fiK5HvMluGnk0bXrg389sfrOl29&#10;v8ICj9k060ycO8Cu9BTPRnVo11PT4VtlnJW8eXZiw2rv74FuLpUWDzHrH+8F0v1e40mEA/GdqtTD&#10;zuI596CUakDsZNMtOQuIhzju5BUUJ6A4Sahp9yx/w7rz/U7YOJtJtbaokdRvwJHjkb6jfvLFHW00&#10;JDX1nxlckJcSk0A4jc0OHWpSN9TTX9aB0rQnH1e/0qJazux2Dmm+/jlERvwjc8wejJAQvyma0t/9&#10;Ju1UyxXUgrGAT9kEfwxBtEmtbD9AiU6RYx0n0p43rPOo34HvvkhIE2d+/uWuiv8AWkml9aFPrUoY&#10;Q3Kg/BHTqaHwwsSZjbjzPaQDRtClBg1YSr/pMr9Oa998TGzwk2enco3RBekhspSLi7HKWAUIRR2B&#10;I2w70TT10qy/QNhINO05WE9hqU7AzTA7lVrvv4ZCfqN8z1DIRAQ1xKJX+sSKbmaghntozVEJ7kYJ&#10;ttXtpJpfMnl61W109yYtYvbwUY025IDhOPpI2egC0g2tpI1Gn6nIsk4cyWkMVVoF6Bj3p74P0jT4&#10;5WfSvKiCa8A+safq17RlodyqE+3TIynW8uXUBCH1Kd44l1DWWMcFPTuLODc1J2JpvTDDy9Itxc3G&#10;saIDdTyn6vq81waRwsv7aq21K5XkFbH4JUdUEcUaWV/+4SNg9jHATzkAH2T74Xtp8N7fJpEEx1fz&#10;LZ1uLK9fa3CN+yD0NMePhFnYdR1Qi1naCD9I3EQstNlUieDifVDHau2Fj29hNqcmoFH1a+mP1fUL&#10;dDW2tX/nI6bHLRM13Dp3lRzRimZIPQVha260Nu5IMki9aUOSl/L8iWcEPmCQatr1oWn0mK2YrEU8&#10;GI22GQ8Xe47A87SSxhdQMs0l1psa2OlSsyahLMOMnOlAQD+vA+u30VwF1bzCzXcd2q21zo1t8Swy&#10;fzNTpvhhEjYbV1KLRml2TQFtO0yL0vRAeK/lAJkUmpA8dshWotdNKmheZrrjfWB9fS9PszQSxU2R&#10;6dTTMiAB9UeR5kpCe26QqzahpsY4XBIubiQ0ZSNqgH3xSaI6tcQS+YQ9l5dvVEMmj2q/Gkx/aYr0&#10;qcrJ4fp3I6lJFrkhe1hf6iyz30a1W5mGxUmpFflkiWTU1ij8sX9z+g7SxlrbwwfFNdwDse5qMx5A&#10;fUN7+QWkuNpayTNrFrD9duJ6Bnc1jiZR2r0FfDDwrbaZbFX9PSPJ18ePGlLozE9TTcVOVgEnvkPk&#10;2AUgVeWabYC91+2XltVYArHpXpsPpxsd1dQq8umQrpa2I+K4lo013bj+XudssEQee99OgKkr5o4X&#10;kCX7Nem6eixoKxQSAV3p038cjP6Rt0sJ7rS4xp+haiWLajcH99HMTT4QdxU5kRibqXMdGJNpg9s0&#10;txEt3KZr62UkW0R4xsh6cq/xwLoS3l1EJPLycb6xcLdane9ZrfuUr7Y5ajz69PNiq6iYoX9HUmLQ&#10;TBRDaxKfhcb7lffDl9KiDrovk6I3VrcK9wms3R5LBMeoWvTfpkIzveXuoLzS6O/nEY1HzB/o88dV&#10;NhAQxdegJ7k0xTQnH1z67p0Y1HXbUehqV3dVWIR92QHY0wyjtR2B5UxpT1YAQelfy/VbCQqbaGDa&#10;Rm68TTxPbD60+pwLNbabI2rXlwWmtLuYVggcHoD0FMhKJJ326HzZApfJ9cuDDc3QGn2sJIuLZN5Z&#10;VI2JpvkVfULaPVzqSF9X1cKsV5CdreHxcg7bZdDGarkPtSCnbW0stmbIH6hY1rA6N+9cdaU7V+/G&#10;31yBfraapKdX1tA1xpsUe0Ea9gSNjTLox222HVBKGtof3Bk0+IWFg9VunkFJn7VH9cCyajb3Z/SG&#10;uRNe3c7LBc6dbH91E3iwHhk+EjYbeaEWtpPbRiy01hbwRqGjupfidgeoFcH6jplxfT22m67cl7m0&#10;Pr2VlaGivF2ViPDBGQG468yqEsZ7aCOW/wBKi9OGZitzdTVBDjatDg7XDAj11iUR6DcBYhptsPiW&#10;f/LK++QiD05957mNILS45QCLJfV1SP4jfTj4WjJ/Z+jtlahfXEUUdzqYTSIrD/jzt/iluoegqOp2&#10;wxje3O+vcmnWFnF6ki2DSalJdln+szbxQOPDw37DBGrWMd5p6x2zrougXaiSFl/v2k60PffIRNHv&#10;I+SmKzTLp0uXjuOWpazbkJN+zGiE9QDthJpv1pIP03YJ+itNtw0V9JMP3846Bx33yUqujuencGNJ&#10;reyQNMNNvD9eu5mMlsgH7uPj2JG23vgeySSAtb6PL9QsnAlg1G4PKWUnchK775aYA89/IMCVe5mE&#10;qL9di+tXC/BLaQn4Er3Yf1zpvl3WoZ7a41GFDBbyq0V5e3RPPkBQFAema7UafiNdRyAbBuwrV7Oe&#10;2uILSaQyyowe0sLVeKca7iQ5GIb68vqHSJOd7pv93f3P7UR3PGvemVHEBz5HoO9lbNJIbe0Qx30Q&#10;S3vNntYx0f3pkp8q/mJLpFyP0IGntbzkZ726f92jjsAexOU5tGJD1dOQCgsV80+RrfzFFGurfuza&#10;f3cFqAGZfc9c6XpX5lQ+ZbqbR0b/AE+xUGWdhxhAO54+OavNoeAcXQ/NlxMPbyGvlqE3cQb6jcMO&#10;FuN5Se1TncPK8y3Vob21lSXqPrAPKo8Bmqz4SDRV4b541FLLUo7G+t5IgxBFoBxAbsx/jgW6iLy8&#10;Y1Cxx/FzO8kniPbMaQpnTO9DvQLYNK/qTSngYxtFEDsG98f6kQtvUccUkJ4xg/FXvU4YSNppDXVj&#10;LJfenbMJHhHxyMPgp2IGFSJPOq21rFWBm2VOoPgxHbMq65sCF9y9jaNJf3dzS6jXdpBtx/yB45Jo&#10;55rCBrS1CPNXcD7CH3zHyDi3KQWI28Ftqt6t/fF7ezoOLk1eap6gdsiU3q30wjp6kjEh3P2I2HgM&#10;iIFsBeuwXFppNt63P0oEAKIu8ki+5yG695osvLZe1Zfruop8Ztl3c06FR2GbHTaOU9+Q72EpJpZ6&#10;Zd+aEE8Tmy09wVExIpv4175AvPnkGx/OS0jn8yp6bRLyijU1ePkOhA75t9HqzpDQaJ4+Pmt0LVl/&#10;Lhm0rTENxDK9XlccVZh1YHPB/nH/AJxG1a1uJf0PIeBNUVupHvnXaT2hxnm4GXQE8ntmnecNO1CI&#10;TJJx23r0B8K5xHWv+ccfNenBx9XEzJuRHvtnSaXtzFLkXX5Oz5BOYtUtZQGWVQGNBU0r9+cX1Tyt&#10;qOlyG3u7eRGU0NVNB9ObzF2hGTrsmmlHomFa9MI5IHh+2CKZmw1ES45xU7AjsSPbLhkBazF2BRvv&#10;gJUB2e+P+cN9ED3c+rTEruqKF6n2zkPaG5QIDuNAANy83/NLVW0vRXdEVyx/bNAAO+fUKXVNL0aA&#10;pLMkQJ+Ja0ofc55bl7NnlPJ3sc4D5r0DVdV1qRZYoHmYD4X41BH+SM5v5q/5yD8l+WrZ49Q1GJ3j&#10;BPowsCeQ+WZ2m9msszypoyawBllj5B80ajdrcRQiCFz+8luDRqHwXr+GeN/Nf/Oc6o8qeWtPFDsr&#10;yHb6AM6vR+ygFcRcDJ2kC9QtPyfseKDVrmWcj7QU8eXzPXPJHnT/AJyP85+c3dbu/eO3PSKP4VH3&#10;Z0uDsaGIbBwZ62UnoWk+WNL0MAaXaxxECnICrH5sd8kn/OOyXnmvzXD+kZpZIYxyJ5Enr2zV9tYI&#10;wxkuf2flMpJhqVybO1luVpVVqOXT6c+o/mT8uZZ7H9JaGkbajGoAkm+LhH3r755Z4wEqPJ6MS2eb&#10;6N54je6+o6h+7DGihR1c9h7Zz/yLrsHk2ZreKV7i0lZmnu5mpGrD9kVy+en8X9SDsynzFpTazbFT&#10;VZk3RF6n554o/wCcxPNEWv6hbJYkmIBi0h25H29s9A9mdP4cd3n+1Z3smXl+wfTrNLaYUYb8fDPC&#10;RFDnexeckneJPvsMsYuxKm+RKXYqnxbZGZoMg7PpR/zhp5FQI/mO5hViTRXYbgDwzzz2p13DHhBe&#10;j7MxbWxbzVd+jbC2RiJJTQAd/aufU20gVYYjUIpFSKVdh7eGeO6zNxl6KAp5tYR+i8iKtWHf9hT3&#10;3zln5k+bpdDJ0jSCLaUJya4l2Wh/ZB7nJ6LS+Jufk28VM/0KzF1GL28IkJNFVem3fPHmoeYjaRXU&#10;3l2cqLh2N1eTOSVb/IB/DOqwaLlfwDWZ9zL+PIjl26DB/lC8vraye/hlb6zGQ31+4/bXqQuXzwiJ&#10;/QFBUbiOOYfV5RyRtiuP/N5rD80vKU90kRM1uhImYUJZeu2brsjLLBKifg6/WYuOKRaTpp0a4eGN&#10;h6MpJCAbLniz/nHTyndX/m2K7RSYrdzXiO+b/tfWCOI26nQ4Dx2yG4YJEzMaAA59pfKmnmguNQAR&#10;AKFAdtu5OeLazLcnqobBgWpzcYfTsalz0Y/qzzf+ZWsrL5if/C/p2hjYCaaUbSqOoXN52eDGI4t2&#10;GTdlWk2sqWaRXx5uRWnhjvPf5RaZ590cXzRx+s0fLmF3O3bOm7K7TOOXCXXanAJhiw8znSL46beB&#10;mjZqA/y79znxs/MLR38r6xc6Qaj0pCv3HPTNLLxIgvJ548EqegghgGG4O4yAwzScw4Y1GZxxAuOJ&#10;03k70nzpqukD/RLl0HcA7HMXJogXIhqTF2Tmy/OvVIE9CUjgO6ijffmBk7LDlQ15DsnkX5xWGuPD&#10;a33K2tiAJwg3f3JzAydlVycyGvBazqeneYdDvLdrewuI4rWIAwopo7HwOa3LoJDdzoaqJbx6QPqU&#10;f1uVUijOzWsdCWHiSMxZ4DFuGQSdhNqNn6UyWUzAH7UEUf6mOV+GRukl2LPAOavdgvKKBrSLcfM4&#10;Dsm3ZKIdSm0oLbzsJJX+K2hTZV9mOY0o22CXC7IxdXU+oXP1iRTcXFQJLVP7tPc5ICmBlxHd2C9W&#10;gdgsNx+/vOsKoKRp7HBErIOwo02aZZaKvryg0lU/YjPj9GSLEF2GZt5JZufIXE67x3DbRr7YLTTs&#10;q0tTLLJdxt671pKz7InuoOCRSA7DuREQJxYSyqOS3T/Zp4DK+bLZ2Ry81IOzXFpx9E/DLLL+yelV&#10;ByyMejAydkfuJ5AKQMFC9LpurjwGWgMCXYAtpGjU3EQ9O2Y/vXb7ZPtlhDEGnY64vLpqQhvq8f8A&#10;uuQ7vIPDI8HVNl2CHlaOBWnAhtW2eMf3hPjkSGXEadhRqF4YCltMfTXrEqbs4/yjl8NwxlJ2IExB&#10;CxWvLrAnb3OTCuxyRGR0hm3kG8ca7AexOC2Qdh/ZRuJDLcL6qjZ4B9lfc5RMs7dgmW8mWYKoEsy7&#10;wkbIvscrpeMh2FGpXzRSGbaad9pQT8CfIZOMb2a5SdienT1YMpBPVZ3HT2GGQrZMC7BK3LO0t7FG&#10;3oLtPI4/FcFU2OwIpW3cS+oYoH3jnJ+M+2Sq0VTsM40Dh52BiDA+op+2/uMplsWdOwong9ErA1Y7&#10;dzWOn2yfA5ZHvYl2KzRTxMH2Sg+K3Tqw8TjsQwJdlSyPdKLZifTH92ifsn/KOQjGl4rdjLBpI5vR&#10;liE1wNjGv2aZZJkDTskctoGpHGnrs/2SPsxHwyi+FmYuwnFlJHcuwQyXcezudkp7ZPxGNOyP3siE&#10;NJCzCJjQyN1U+2XxDAuxaORreMS27UelDIftOMid0uxO1q4aSjJbOaEdXrkZc0R3dg29tntkSCMh&#10;HrVAD8Tj3ORibZkOxc6k1nH6YB9JqCS3XsfGuR4LKk07DO11+4ROHKsij9yAfhA8Gys490ibsAwe&#10;YL0tLIW5DpJGPsL7jLDjY8VuwtTVZOYrJ6jg8kuG+yvtl3CR+phzdhlc6uzcrmNqv0mY9CPFRgjI&#10;pp2BknRogkcgWFtxI32q+GWDMQxEA7D2ymivlX6zDGnofaDKKyD2xnqiOrLwgXYU6rouiSzG8urO&#10;M28g2UD4lb3y3Fr5jq0z00e52RxvJvl7UOVpPaKtyd40jbqMzY9pSG7SdHE7OwNdfkxoMioyCRC3&#10;2qGoT55KPbsgp7NiXYT3X5IaO9wtpZXjGv7X7P35dHtyQG7VPswOwp1H8gGjDy2t2npp15Zfj7eB&#10;5uPPsvudkXuvyQ1G19NjPFwlNEJNK5lx7ZjJpPZpDsDXf5I69bNxRVdqVADbnLI9rQLA9nyDsjk/&#10;5aeYIaj6qzU6hd/1ZaO0cZ6tZ0Uw7CK78l6xaECe1kBP+ScujrsZ6tUtLIdHYAfQr+L+8gkHzU5Y&#10;NRA9WPgSDsCSWVxDs8bj6DkhkjLqjwy7A7RyLswIyYIYmJdibMyim9MkGNF2PjuJENVYj6cBiEiw&#10;7Bg1W6UcVlf78jwBlxF2C7fzDqFrvDcOD88eAJEyHYbN571dgqtOx4+OR8IMvGLsNYfzG1FV4zCN&#10;/wDWQHIHCyGcuwzX8y0ccLywgk2oTxpkfBKfH7w7Ao816RctW606MKf5SQcTjIUZYno7DC2svKes&#10;oxMktnKOncHImUoshGEnYAu/y9adTPoFwl2gFeKn4vuwxz97I6Wxs7IDc6fcWLmG7Ro3HUMCMyY5&#10;AXGliMXYB5b0ywFoLssNTLAh2P512xV2WMKXYJUbYFdmOKXY0DAxLsmXk6J5NRgVOvNf15GTGPN2&#10;fan8tpRJpdstQWWMVp8s02pO7sHgX5kQlbqR6UVgKHO02DdMximT5X8zLu1euSi2NemAsS8F15OL&#10;Mp3w0WlBTLsZbQ8X19OINBuTgyPxzKiGQ5PBvMUhBZTgmPMlXiuruxrQ1xTmENcjOVBlxIHR9Gm1&#10;SVURT13IGFl9fLEpFfpzW5MlbswX2X+VP5Uz3rRO6VWoNKZzTXdfEAZQ25zXZZ8bMbv02/LD8sVs&#10;UjJjFNj0zhXmbzLXkqt2ykC0kvr7y/oCWKL8IBGcR1jWDKTVssDUZs2RAgoBkCuboyMTvhtrMl+B&#10;Y1Z2ySbdkl063JIFO+LOLs6joimOle2Rq2xBXO6nOtaTfcAprkSEPP8AWNPE4YU2yeWWqigHLrjx&#10;UgxeT6z5WWXkQopkqstUHQnDxdWFPINe8kJJyBj/AAyQQahyGx2y2ORgQ8U178vAeTcDt7YaxXo6&#10;E5eJoeNa1+X5qfTShHXByTBsmJIeZ6h5Smtj8K98FxsD1yuZ7lti0unywuRItMV+WQtNqJhNKHrl&#10;4lBaWKm/fKIBxEkKghaoOJPQdMN2kJvZRGoHeuRHzApMbcepy7GbDKJfTv5QFYb2MP0755n832rE&#10;OKb5kBlN+nHkS8WSJaHbtnmfXrNwzVG+WhoIevIQwqM5rf6ezNUDCGshdhtpWklwAVywypQHZ0nS&#10;ND4kfDmOTe7KMVKSUIM7j5S0VvVUAbZXKTdTzvzjrUdpaOzNQgHPTuiaeI4027ZhZZ0nk/PTz55j&#10;N3czxqfhB+/JmihRQZgE2kPHZ6yNU98V5UyKVAQcjXplA1ORklGQW/0n3x4yvmm1d1CDc4/r0y7G&#10;GQLG9UuhGvWlMUDgfCvXMvHh6lSaeTa9rBKuqHbvlcx0/azZ4sHXo1XbwvW9aYkgkbVFcb8szoxp&#10;XmN9dvK5Nds2WISghjsTjSKZMGwrVaEU61xwyCr2JNa9McMCoWZqCox4GFUlnl7Y4imILIFALV2x&#10;4/VmHmnTIF6B5d0s3LLQVFd8QdvH781WfJTK31n5A8tfu05LShrhXcOegOa2crY2+tPLGlrDGrU+&#10;LvhaV5ZG0cT0FT6Y9sFwRVwgWrGtb1MQg70264LRAT8ObLFAgbq+ffNHmAfHxbri9Bmyx46a5Pnf&#10;XdbMjFa7A4EnFRtmYNgwCF8ryh71JZD8PLOTeaoGZWBy29rWL9SPyL1CMLANgOIOeYfNOms7sKbV&#10;ykqX6I6BerLAvE9hvnK5fLzSOSVNMpJXhtk/MUrXOleT/JvrsKpluNsEGJ+Z/MsOiW7TOwBAOehd&#10;M8iRxxK3EdMzBFTs+MvNn/ORlta3TWiSgMDQ5V75MruqjImDEC0w0D8+bK5ADzjl33yK3fk5xX4B&#10;lZjaKD1zTfzVsZhX1h9+Ej+Tif8AdeQI72QFMsh/MG2cArMpHXrlQ+TWY09On0ZHg81IX3H5iWkK&#10;1Mi/fkt0jyPRgzJkeBaebea/zos7CJgkor8867ovlxbUDko2pTJRjSCXwp+bf58fpDlbWcxLEGvE&#10;5PIUCqAO2USjRYU+L9W12bU3aW4YsxNcXG2+RItKSrcGoPbH8gdsqONKNiuN6eOb2GVpTNJakUOV&#10;TvgKoxZCKA9a47rucrIpkAjkl7DrlUxZIhZK7V2xpGFUTHJSg3pmrTbI8NqjFkbop2xjb4gKiY36&#10;YymElUYjHcYpTwygpTaBiABXGdN8iRappE4qNseJOwys47VGG4KgEY4Gp5ZKMKFKlN7dsKydKYug&#10;8MyIQQ8r8x6t8JBOPqD9nt1zY4cdc0PAfMN96xI70zZnxCQHlc0rlyQaDGNGG64nZBFJjp2sz2Z4&#10;hvhwK8I6MK5VPHe4YU9Y8v8AnqW0+HlQbEDAs1qGO+YksSQ908tfmk0Kqsrn6TgJrEEUXKZYSOia&#10;esWH5rRkgvMKD3wO2mg70G3hlZx0tMxtPzSjb4VcfF3rgKbTupAwcJQQzPTPP8LpxklFfngKTT/b&#10;Aghl9n5wSQBlcEHC+WyKnG0Wy2z8wCZeoqcCvb9sNqnkGo8qU3xExEbUwcQVM1lDjlmCHvjxBVjy&#10;AYJSBvDHjC2lVxeAbYKS3NMUJFPqqVpWhwQLc+GRLCSB/SoJIBGUYiMihWS+WTocTKkYQkIgTr44&#10;zfJ8ma5qNuuO3pTAhRoOuf/Q7N+XU9lotmjX8TSK3huc4XtnOckqD1uKL9AvzX8ra35v1Eny/eR2&#10;zKKFX2GFX5m/mItlA0WixmFexGxzF7NwGct91yHhDL/yj/JRYFF35vmF/c13WSjKB7DPHWsebdT1&#10;SRhdTuynxOd3ptNGIddLKS+rdO0DTtJUJp1tFCB2RQMmf5Y+b9Z0K/T6lcOYSd1bcZjdpaOE48mW&#10;KdFh35k+RNC86aXLZ+YLVJKqQHAow27HPS35pRDzpo8d7KAlyE3I6ZyeiA02SvNyjK3zd+Q1h/yr&#10;fU7zytalpNMDloq9QD2zzn5K8jTi+BmKuAe42zodRrI8FNEY7vqDzV5oisbJpU5AkbU656R1bzd/&#10;gmzjh01vScAcuPfOUnpRqJWXI46eAeWPJv8Aj65n1DzGv1iJ6qiuKgDEn86S+f8ASJrO8CTNSnxA&#10;VplmLQ/lp2GEp2pR/l7p35Xa7DqukGW2ilPxBGPpk/LPDvnjydcaVfOY4TGhJOw2zrtFqBIbuFkh&#10;T6w0rVINUt0ubeRXBHbInBazj7Zb5HNmeEsQmZOdi/LDV9Q0O/SW2kZVJFRmm7TwRnGnJwyIYn5w&#10;0Wy1/TpbHU4lljKnZhWme/rPzNeXdnHLbzlXpU13Bzgcun4ZFzRK3wPd/lv5bstSkh1TTkkgBPHg&#10;KEb9qZFL7zJqDyejr2m299bHbkqitMzcMTEek0posrtvyt8vBBceS9d1DRb0fEqGU8a+FDkX1fy5&#10;5B1aM/pLSmtyw3eJaU+7L4arKDsbRwAsk0V/zX0ZgljrVpqiL0juQKsB7jOV6h/zjj5P14ltC1b0&#10;mbdUegP45mjtMj6otcsAZmv53ebtDIj83eVJuK7NNaPzX50ociWp/wDOLGoabEZdEuvWkG44tSuG&#10;PakCd2rwK5Mq0P8A5yE8uarIIL1ZrJ+/rKdj70wg0z8s/wAzNK5Po9zcROnReZ3zIOrxlHAQyXWP&#10;N/kTUIwmtz2E8cm371FYb+NRly/nD+a35dS8PNEDXVspoRPHyUj55EGGXYfY1yBjzDB77/nH78q/&#10;O6G+0zT7aKZ9xdaZKYZB7gxn9YyXab/zk/5R8yxm288eX4RUUYxr+OSGkkORYeICwa7/AOca/Nfl&#10;xhc/lf561SzKmogv6XMZ9jXemF8+lfkh56kKWVw+k3D9K/Zrl4llxjvY0JJ7Y6h+ePlBVXWbLSfM&#10;0Cj4ntnNtN/wJ+E4Gn/5xI07VU9bylr1vcKd1qy19u+VS7SMfqDdHTWih/zkn+iJBa+dvLOr6XJ0&#10;ZvSMsY/2SjOY6/8A844+e/KVbvT0kuI03D25Nfwy2OshkScJHJ6N5d/O7yT5oYW9jq9slw23ozsI&#10;3+5qZFLT8w/zL8gSD0rq/twp+y/Ijbsa4MmmxZeYBY8cosq1Tyh5a81xEarp9lfROKVaNHqPnnXN&#10;F/5zi836YFh1+3gvUFA3JeLEfMZrM3s/hyctmyGsI5vJ7/8A5xg8izsZtLtptOl3Km1mZVBP+Saj&#10;Oq6D/wA5beQvMjNb+cNFe0abZpot6VzX5fZ/JH+7l8C5GPXBJrz8nvOfl8RS+RPMzv6LAiC/TkhA&#10;7VFc6rpl5+Xnm20Fl5X8wrbFm5Ks7AMp7DfNbm0GfHvKN+5zIakFTfzX+Y/lq5Fz5l8uJfwBeLy2&#10;DhgfE8a1/DDXz3+WeseZvLQ0zy/ew3l1GDRkcfEKbdMr0Uvy+S5AhOTLxCgkmhfn75c0rXZz5jtL&#10;nR4pgByuYmVQ/fcjPmj5v/LbzX5NkeXzLp0scYJHqEVU/SM9M7N1sJjYukz4yNy+ntC816N5nj9f&#10;y/fW94lAf3MgYgHxHXOXSzI5+JeOb6BcAlkGIyJ6tPTbJhDsDNGU2JrgYF2BXFcNMA7FYhTDws6d&#10;goxl9htizDsCtE42xV2MKkdemAhXY5vTRanY5BXYCkIb7JwMSXYHEBHxE4ot2OWQqeIxS7BwlDLx&#10;K4aZ27A7xIehocPCgl2JGIgbGuDhYuxJQ5PHHhCHYO9RVWjLU4DC+bLip2JhUl3Y0GROIIEqdlNG&#10;oH7g7jI+BFkZOxguLgbM5p4VyP5aLDxC7LW4nU8o5GU+xOROligZC7DSHV7uFRzupgR0o5yqWiiW&#10;2OUtEA7EYbnz15iKpHa6ncoqdCJGqBlP8mxPMBs/MS70M9jbPXnDGa9aoDkrtPzg852UdLPWLoED&#10;qZDXK5dkwPQMvzMu9LLvyvo9+OF5YW0qns0Sn+GSKy/5yW/MPTCJf0tLIV6BwD/DKMnYmM9AyjrJ&#10;Bj1z+VnlG7Qwz6PZlT1AiC/qpkxh/wCcwvNtxGI9cW3ugOgkjBI+RzCl7O4+mzlQ7QKVad+TPlTR&#10;ZDNoNmbBmNXFtIyBvmKkHJPpv/OZOtRcRLYWspOxLLgHs9BE9daTa1+QvlzWlKmW+tyTWsFwyn9W&#10;Su+/5y2SRobgWETXKjcg7D5ZaOw4sPziR6X/AM476dpUE+nQapfG0mPLgXFa/PBsn/OTflzUIjHq&#10;lkzq1DIg+zX5ZjZOwz0bI6wJrp/5TahopB0jVmUxrxjeROTU9z3w9tPz48h6q0H1+CZVtiGhDD7B&#10;9qZinsWUORbPzgQt35F85wxz/orUrZZ7gUlcofjHy8cmNp+YfljXdROpWOpskLKA1ufhFfHAeyZA&#10;V9rIaq0ni8vebdH0YaTNp8FzdxuTHco/I0PiDh/LNpPmC8i1C0u4oAg4SxIRSVf8rMPJ2ZKIIptG&#10;qUrLV9c8qWL6dfWNxdvI3OOZgT6THw9sOT5Jhu5BDp91AmgSKRNaI4DFj75rMmCUOYN97fHPaAtv&#10;zbaCBjqWn3R1yIkRzvC3DjgBPImtT28/llFW00m2b1rOeF/3rU34k++VcNHi69W7xU1m/NnyzbSQ&#10;a6zyT6hc8Le4hKtwSvVitNqYW29nfzTvqK2w0zTChh1FZErLL25g4ThPK7PRfFZPca7pqLFp8VyN&#10;S1Bmaaz4MAi+Ck9NvfCW1094C9n5VQF7I8o7ufdmjPUVOWcB/i6p8XuT251KFIobjzIxX62AhtY9&#10;1DjvUYpp3l6SxuZZdKti9vqSn61dyGohk8VByOQWN+nIMhkCleeYLZgILu4Ed1atzitoz8UijoDg&#10;VNJu4fV8rWs6yavbr6ttrFzSiH+Va5ROY+ojbqEg2jvrazwxa46SJaSrwlsUUEkt3anh3wptNRjF&#10;6NY0KI6nfuPqusTz1EUR6eooO2VzFCjt3MgU0e0ZozZXjC3t1dXtY4TRyFFeJwTDo8yyf4cs5DrP&#10;mCPldabfSf3EYJ+xUbbZCWT+LkORDKlB7xViOrXQ+p2BDLcRMvxsa0B2wG2n3NndL5tkR9Z1N2Fr&#10;qViv+89u56vTpth8QEcPIdD1KeSIMquh0xW+pw8Va2mDDlIvUgVwPfWqvqEXlnXnOra2CbrSPTBE&#10;EVOiMRttk4y24hsOvekropUWNtRtlFrasW+s81o7U2rhhGrXUh1XzBG97e7W17o9qP3K12DsMkZV&#10;sNu4lbQ7gpF9VsGWCAqHhvJWBYkmpArkt03RYGYeXvN9yqzwt9a0q1tagBF3EbEfdmPLKRvHlyNr&#10;aQ6hf3IVdT8uQLJFK3o3s8x4kAbeoAetMC+abw3aJ5j1BTp+kn/RtQ0i2FXcsaBmpvvkMYo8I3PM&#10;FiURoNk9ih0lZWvrtVaW3vZwCu/YH29sB3Hl0yoPLZl/R9nCFudIigak8ygcijE7muIyV6ufQ9y0&#10;mMepLGv1/j68jMIbxyaJGRtUA9sK7zVF0nhr2pKNF0S5RodSsgK3EjnYMab75ZGHFsNyOR6I5K/1&#10;drhDBCwu7uI+rbzOPgWvTcbbYbLLdXOlDSNPf9CWtrSXT7tjWa5jG/EA740Ls7947kpe9vFHetdz&#10;A301xxiuIl/u4iB9qmQvS9Ykv4ptf0WH9GaVc87fU57oETlxt6ig9KncZeY16Tueg6LHdO5bRC0d&#10;veEzTxMZbdEHFQBsAexphr5Q0l4En0/Tx6dxZJ6trrl5RjIh3KrXrtkcuTqfjEMwEJrMyqY2uVea&#10;GWkUlnEK0Y9zTsO+Gmi6za3EVxqfkaP1xfO0OpajdHitu42LoD036ZXKJ5T2rkB196aQd9ZmV4ot&#10;Xk4LA3O2toK1kAFKN44DtrK5NdH8uM2p+aLEepBqtzvEY2NW4noaDDsRctonooCInnWGP65qfG20&#10;2RQrWwHxcyaCtMkGjw2sbrfhm1t79jHdSE1htJ1/aAPTfITB5cq+0M0Bezzyhrb/AI5wtqPEqkF5&#10;4gOnjhXqj3NjfpZyK2s+brAEwoQVhaFzUV7bDMjHysbA/NrJbtWt7yykuYStno1yvxn7MokrQ/Ku&#10;DVsLbVbmV9UA1K2vhRrSKht7OdR+1TwOVyJHLYjr1IYN+tLbQLHaE2xtitJZaGSeIb/D3Ncemly2&#10;RtrXWZBd67aVMdhamkbQMaAv4gDATfLkep72YLotUS9ElzZoLfTJgS13L8LCTpRVPTFtatRo3qjX&#10;LkzabqEiJZWNoNoJQK0anavXBh9W4G45kqo6fetfOEsIzHc2wBnuLhP7xO5X9eIm9uoLdrrzXCIr&#10;y0Ur+jbQ/HPE2wZqddsvhC/p5HqUFbwjmJi0Elorgl/rsx5LE4PRa4TvDJdmLQ9alXTPLdwBJY21&#10;saTeoN+DH375aaG4FnrbE7IkItv6mpabGLzV4wsU80tVXj3YdqDtTLvbt3txqd2g0bToC0V3aKA0&#10;9wnQOe++GMd6G5+xW7WJo5Pq6Mb+6krLFO4/dRH+UEdh7YAbTvVt/wBGK/6F0aglsbgGtzN3KCu+&#10;+TEuvM9e5JRLXLLJ60aG+vwVinjQ0ij/AMqh22w20eEwQJ5h0+IaXokvKLUHnH7+Q9A4B8cEzfpO&#10;56dypZfXSSXDaVMfruqIPWto0FI1p0BI2+/thxfWcskI0vyuxsFtEEkWq3NC0qHcqtcrve5b30HR&#10;UvtZ2q95r3+lSXLCN9PtxySJh3b+3L0Oxs545r3R0C2l2rG51C5NOM425ID74Jkjn8B5Kv1a+ltn&#10;SC/YtdQtyhsrbcvF4NT2wqs7SaVZV0lf0lr1iOEl/c7R+kepXsaDJSlXPYHoqPuLlLZoW1JxZ6bc&#10;U9O1jFJDIf5qYKhtlQx2dvJ+k/rZLpcSGsNtKP1AHImXXlX2pVHlZw91OhshDs0KCsk0f0b4A1bU&#10;vRu+Fojazr0fCG5hXaBVP7VOhoMsxxsdw6d7El1rAz25JpYaUf3kTVpMT1pv0xWPRYnmGl6gzarq&#10;dTcWMce0EFN+BI22yfiULGw5HvLXwoaTUpQn6ThC6dptSly8y/vZOwIxfUb8aax13Wi19euotptK&#10;gH7uKv7RGVAcWw2HO2YatLNpwNM0lTa2QpLHfOavJU1IFcKtHaK7u00zzXcVuY+U1jZ2p+1GNwr0&#10;65XkhW8fiyCdajJPbRGbSY0CueM9xMaFe1QDgLWLq3a/W515ydLkIiGlW43jk7FqfjhhDu596kIi&#10;3gnjtTFpzVuQoP1uUVDDv+GSK9McaQrrlwLS5tqtDZWW8k8fYP3PvlcsIP0j4nopSy3uJWkY6ZG0&#10;8Mv95cztRY2HUgHtkrfz/qfl70DdTjTvLsyqLe2hH771fBvmcwMuiEydt+88kJHF5S0rVpZLiaJd&#10;Q1aP4ZJ5wePE/wAvbYdKZbfn3eW9jcXnmGL6jJC/90DWd07ED3zEn2TGRqP7GcZUr235aaZbSI9q&#10;DKtDQH+7BHyyZ2/5pWl+LR9WkOn6XdIHQttNIx7U6jMcdm8Ow3I+TPiSm58ny2YnvNIQXmqBuCht&#10;o0Hy70zqGk/mPpbW812kxsrCL4SJB8b0/a8cxsmhN0dyxeTa1+Xer+tBHJAl/qMpLc0NESvUb7YG&#10;H5m2Mnq3N8Ht9OiUv6zUX1vAAdScP5AjlufuQjpPy31C3iigs3il1J2ACAE+h4knpnGNf/ObUvMd&#10;v+kdBA0zy6eUM1zKOMinoCoObHT9mRhsdyjieleXvy207RGC6xIdQ1f+8CE/Dt7ZFLHVr+Zjc6HG&#10;RPaqPW1W73M0XU8R8szpYANj15AdEWym6srYf6LqjVgmIEdlCBRG9yM6P+UF7bXb3N5orTywTyGS&#10;S4mqeTdwoPQZqO1ISjsfk242O+eraP6vDFqHpqyDikKGlB4nOu67EarQUH7Pd39s0eKZDeAxzQRb&#10;lDSlduR6IngcIdP0e3krDOoUOSUiUVYnuGPbMuOtnBhLHaM1yrr69q37xRRpWNFA7FR3wHqn5U+X&#10;tURxqNrAwrUIFHWnQnM7D2/khyJaZacSSaDzLrlrKkdjI7rQK7sa1HiBnnLzD/zjD5V19pXggCFy&#10;RVPhVD4ZvNL7WZMexaMnZ0ZdHqkfmu7tUU3iA0UbH7b+4zg/mT/nCZ1DT6Rd0Tf7Y2+WdHpfbCJ+&#10;p12TskdETbef7GVxBKjpIe1K7Z5/8wf84v8AmzQo3uBB6iq1AF7jxzfYfaLHk5FwZ9myHJk1rrth&#10;et6dvOjN4V3xDyl5h88fk809vp9m6M4qeSE098M9RDUsIwli6LdX0TT/ADFALTVYlngryCk7V+jI&#10;B5q/Nnzb5mkkfVby4IZqlQSB9wzIwabGOQDVkzSKLstNtdNjW2sIUhjQUVUUAAZyqa9uJ2LXDsa+&#10;Jza4sUQ4UyUbgZ698yxFqNuxMCuw64y2CgOz6If84Tfl+93dXHmOQkAUVW67d6ZwPtRqxCHC7/s3&#10;HW7zr8ytcTSNNERT1HnYKF7UHc+2fV22sLaK0FhGrkSVqvUsfAnPJMuX1PQweAJcX09wNVf0wYyK&#10;udlUdiBnkP8ANr8vxaSvdXIkfT5WAFlCPhR/E0zfdm6m9vtLGYt9F+U/MUerQKgasqqCZW/bHiM8&#10;E/8AOR+hXkNpbXl+iI8Q4BU6KvYH3z0TsPODydF2lA1bMreRJAWjqRXqfHPEbnegztoSsPOSV8ql&#10;MmxdjPbCrsG2EDXM8cCCrMwAGY2olwhuxiy7Pul/zjV5ZTyz5XthPEEf0gxkbsSOlPHPFvarVccy&#10;Lex0OPhiHlfm93vr+KzhkJCEco1/Wc9DLffoqJ9WlieWBRyFftH2A8M4OvFNB2gXyWguQNOV1jmb&#10;Y06D+pzxx+eevR67eRS3IMtw55WlvETxU/5ZGdT2Xg4R97XMs40OwTTbVbSIH4dix7nOLaXpgnvf&#10;ruvuJ7mgD2EVPTWvc5v+ExFDZriO9NmqRtt75LNe1q2tYl0aQ/Xb6vO0hi2jSn7LEbZGGG9+STIB&#10;RUMW5qKL3r1OFEl/d3MfqPGZbuZDBJZwn91FXapplkP3bVKyq8QP11750v8AIr8jbzym02q3rpW4&#10;Ytxj3JU70BzWdsdrCceEJwafhSDUtZhT/RkHJq7k9BnqrVZEsrMwpyqqFY1T7K7ftHOMieOVlzgE&#10;BZxvJJzotK1YnqflnhfXre5XVaXDfpDWoyzQqDSFEr37HOw00ARtsHHnzZepBUEbDPTvkjz5Z6lp&#10;D2108RubeIrKEGyMB0GZGDSGMwR3uPlOzxzzv5buJbyK7sy1HkUEA9d9658SPzr1BdU82aldR0IM&#10;70p02OesdmxqAeR1srmXsUK8I1TwUD7hnKI04mubhwCqYu70G2KuwNXAQgF2CErWoymQA5tsS7Jj&#10;o/ljXdV4yaXDK6fzKDTNZqM0Y83NxQlLk7J9Hb+dfKqC4ZJ0FKfECds1Us2KZ6OcPEhu7AFp+at/&#10;YCS3voqO53k/bHyrln5MT5MBqiObs6Pon5xaUPRiZfRkYgTyEVZ1+eUT7NJb4a8Ozok3mvRtXBsd&#10;InjitKV9Tl+8LeG+YM9AY83JjqhJ3zwfp5eG3e+Vhbwx/wB5Td5lzEyadvjkdhVN5gtwvB+UFjIf&#10;3QXeQt7/ADykachPiB2Om1B44xc3KeiFG1sn2pR4t3w+GU8TsL47r1qfpA8LNyDDbxdQf8rAYrbs&#10;Mku5W/f3oJaIUFrD0ZfE5WRXJlbsq6rfqttz5q28MEewQ+DHANlO7sJbsSIDDcJ9YvIx8cCH4FXx&#10;OSDAuwPp8DX7fVj++c7xgfYiPvhJpIFuwya0PqUA9W7jFJP99geOATTTsKY7IvKWhk9diarO32Iz&#10;4ZZxsadgu3jW45l6veJtLM/2OP8AkjIEsg7C660kTR+pbsfqx6XD9QfAZKE65seF2A7gpHEvoD0n&#10;j/vHb7Ug9ssG6Ds7EIZAUV1JitXOzH7ZbJJibdklknlhjUz/ALqg3jH2pV8cxgGTsTbU7cxi3lX0&#10;7Z/7uNfthvc4aJW3ZG9QLSTKsifv1G0K/tD3yyOzAuwdaWiykSXTc1NAsK7CM++Ay7myAt2SlL2a&#10;C1azUpPcjoKfuyvgcx6st17U7I1PGJHBbjKp+1X7MTe2Xg0wIdhnE0crF4t7qJdrhvssPADKiL9z&#10;K3YXiWOaJ7pXPpVIkkfqrf5IyYFbNJnbsBMs8392xjP7E79XHgMkKDDm7ELe0lTlKGMdqxpIprzJ&#10;8cJKYwLsN7W04OsZdoqfFFT7UnscgZW2gOwfNqBhmDOrIvR7VftH3OQMLSS7CfVdcuY2FjIeprCF&#10;6fJjhhhvdiZF2BbS2GpTEXNGlA+OPog98tlLhGyx3djn09Gc2to/rHqkv7KHwyPE2GHc7E9MuntJ&#10;ZKKDNH/es32SPYYzixGzs1xILg84apbv/u9jup8BjEf2KXY24VYxQt6clOp3MgwxixLsCpa+mBGt&#10;RbybkD7YOSJtFOwxu3SJFhWiTAf3S9ZB75GItE3ZD7x2hYCZCbdjvEv7B98yYDiG3PvaDs7BkEwm&#10;dYz8TD7FPs098rlHZtBt2D0CISVjLrX46/ZX3GV0WY2dg++vIkhSO2f96N1nb9WCOOzv8mRl3OwB&#10;E0syOysUBr6pbqfcDDwAFhzdivAWwRLdjGOqTE/ET4Ykk8908nYaJrtzOpjv14SKtDEvWQeOUSwV&#10;9JbBkdhV6fEBgW9FmqqL1Q+5yZJYF2DV1G7jkE8J9a7jH92fsMvvgERy5DvXd2O1TzSuqqpK0C/3&#10;lBtEfbLYYiP0ebGRBdiEOszFR6NxW4FOFw3Rl8MsJI/UwF/tdh7Zam9tL9atGBRh/pCndz7qMx5Z&#10;T+psEXYG1+5XUAqsGghYj0Wp8THwbDjzSHmxnC3YlJrEcIjaa2UzQrRoCAeQ8a5fHNLv272JjXR2&#10;F5ksrmUyS28csU3Sij90f8rLPHmOv7WJxjudiKaLpVyWtLiyhkuxuH40Rl9j45b+elEXbA6eJ2p2&#10;LTeQfLF7bC4itgEFRM38hwDtbJE80HRwI5OyKr+VGh3M7xSq0NuRWKXls58Bmdj7Zl3tB0EXZGZv&#10;yp0eZHaKWWKVDQxkDkR4gZkx7Yk1HQAuwnm/Kuxj4Kt2S0hou3Q+/hlw7XJYHQAOxkf5MzPcnT47&#10;pDLSoHtkz2yK5MP5P3dgVvyX1Yo8tpJHKqGjEHp88sj2vAoPZ0nZH738qPMFuPVW3MkZ6Mu4zIh2&#10;pjLRPQTHR2FE3kTXLYVks5aD/JOWDX4z1avykx0dkdmsrq1bhPG6EeIIzIGSMuRYHGYuwRYaxcad&#10;KJoHZGHgaYyx2yjlMXZ1TSvPmnasi6d5ttlmQ7esBR1r3r3zGliMeTfHURltJ2FHm7yCljENc8tu&#10;brTH35Dqvscli1PQtObT1uOTs5bSh3zPjK3Dp2OAyaHYstMDEuxYHbEot2UzYWYLspT3wFBLs6f+&#10;Vyrea7Z2ZFWaRaZVM7Li3Ls+0HlOxWztokjFBxHTNVnNl2L5088X7XM8oY1CkgZ1Ky2oMxipfNvm&#10;KjFvHJRbHbIsS8M8wRjk3fDiJSRReuWxO+7aHhvmN+Cv09sFr0FMz8Y3ZF86eZLgfERu2KlwuwO+&#10;WnYWh59a6NLqUwREJBPXC28vRCvInfwzA1Ge9h0ZAPq78pfyheZ45JIyefSozmWv+YVhBBbffNXP&#10;JxNgD9Nvyz/KpLJI5FQAAAdM4L5i8zly1G+7KzHZSX13oegx2MajiKimcZ1jWzIT8WARayWWKgUU&#10;GQa4uTKxNcs4SwX4HVDIdsPAtOw+srKtK9ceBkA7Jpp9iFoaYabAps2TOyj4AUwFkgZ2qck1rcGO&#10;mRIVKLiD1O2H1vf0oQd8FJSO608NXbbJHaamaDfImKCGLX2jK9VKjJJaaoQKVrg4qLCmB6p5UjmB&#10;4DfvkgttUrQVy0SpBDy/WfI6SBjx+jD231GvfbJ8bEh5RrH5fpvxSn0bYdQ6htWuEG2Ji8m1n8vS&#10;pPwAg9DTB8V6rd8JCHnGpeTJYmIVKEe2DBOp74EMRn8tzRMQyb44OD3xVBNp0sR+JdhmY4qr28DA&#10;1A6nvhJqcPrRkZbiNMovXfJGpHT7mNx0B3zinmTRvUYimZQLYeT9B/y683LJAjct9s4hrnlVnYnj&#10;X5ZMSayH0npfmCKdBVvvyFP5O5t8afhkuJjwp9+kYqV5DDaz8pLGQFTASyEENJq0agkEZONL8uFG&#10;B45UZMxFjWpeYo0UgN+Odp8saHxoxUDKJzpXzH+ZnnQJG8MT1O4zrtnEFAUdBmDlNLT441K7a6ka&#10;SpO+/ucMa5jKloXl8WVQnAZUqKihJ37YoB2yom0ov7A3x4A64jdUtvJeAr37Y4gginhvmdghabp5&#10;X5m1L0l4k9zjC9Nhm3wYLYPBPMetMgZS1fHMBXNhGNIeQajfeu1e2PwqkzMG65dMCofkCa5sVb67&#10;jMFyVqozOF+jFQMiqVXU9emPApiqVOxb3y2AA+LK5TrklNNJsHuZQgWtcSLbUOa7Pk3tIfSHk3y0&#10;SI+C0LEDpgeZ6bNmkyZL3CkvsTyfoP1dI1ddxSuFUh5HKGL2uziWBAAKZSRknbCBaVl5erbqSetM&#10;HRrx6dTmbhx2l4j5y8wlAyCtO+CQvAe+bPDj4lfNHmjzA5JA2U1p88b0zZRiwO7yK7vWdzXck4hI&#10;Awpk6Y8KbaPemCVWBoSRkP1iw9UHaoyJYcn3d+T3nv6v6SSOAy0B3zkGteWxOSQuCmwB+g/lD8w0&#10;WNAX6075FrfyYZHqUoK+GVmG7OOz0K+/My1tYqtItfCvTOt+WfKi2wUlQBk4illJ8a/nd+escNvN&#10;DbSVcgqu+dOisUVQnhmR4xDUS/NbXfOFxqFw9w7GrGtRirWcbbFRkDkK2gLXzldWdGilYEdN8AXG&#10;kQyb8QMsxT70iTNtL/ObVrBaeszDb4ScADQIWatAMllIpPGzm0/5yG1SIA8vi774JTQ4UOwGYoCO&#10;J17/AM5BalcCofcdd8MYrCOLdVGFBLzHWfzR1PVyySTtxY9AcFhAMUMEm1GW4Yl2J+ZxVBvleRQt&#10;DliCe+KHKUq8bfTjThSjI25b9MtTQ5XMWqOgkAOPylkEyRztmr2PTIkMkWkm9cdkEo1G7404qiom&#10;3pjDiqPjOVTASxJRsW/2umWq75XOSgphbx1NQdscR4ZXbK0yhX9o4mRito9Nt8wFemFKyacIKmuP&#10;VOR+WXRjSGFazq/BSBti9TWgzLw4uqHjPmbVxx48tz0x3XM+EaV4rqt6ZX4jpl5aCoLHX3PtmGAq&#10;St48s1K4ELhIyfEKgjKEYJyMuShNLbWp4PiJJA7ZjGD2wcAVEjzpdRN8LUA7Yw29clwBUbD+ZFzE&#10;wqxP04GeADbvlc8eyeb0zyz+Yk9wysrNWvSpOBJ7dT8QXNdP07MS+m/KHmS5u0VpGajfdhLPCN6D&#10;KSaa7fQOhahJIqg1qMJ5EC75CZvZkBb1bSpiwBNd8DFd8qAtPCyf6wEG1cFRWwfYjG6YnZJdQ1b0&#10;/wBrbDCOzJ3bbL4gdEPONW808CxZwvtg5LQdxk+ElaLAr3zgENOY27Y/6nXYYeGl4Slh88If2qMO&#10;uIyWRG+GlESmVl5zSXo1D88CPbUwcCaZXaeZ1kpyb8cDNbEdRkSEMlt9eSXZWH3430NsixpMP0su&#10;f//Rn3l69WCyRHelPHPPdXvJ6uMn6265pbXF80iRghvbAXmaS31G0ZJAr/ryWiPBK2GQ2jtBtbnT&#10;rpWjLoD1HUZ5vudLg9VgBQVzrcGroOCYvaVmk4BjuaZI/Loh0uZHZQy1+nI6nUcYZwFJFrdtNqUD&#10;RQuUYg79s9ADWbe+tBDH9inSucvljvbkgvDrHy1daRftdTV9RiakdKYS6f8AV7OUyxsA2QnIkUgl&#10;mmpQzX8QhmWqfLI153K6jH8LgkZk6T0sZHZOvKEB00lChVCds5zoGo3mh3FIHIjJ3zNyASG7SPNm&#10;ur6Za6zAYrpAxHSvbJT5ivTrUNHoSRucpwz8MpKRaDpS6OxSLZK7DITb+Voph8ZoczvzjHhZHcak&#10;YvsioyY6Hp0WkmrcWpmLmzmbdGLH9Umk1FfTi5LXrnU7LzD+69ON+ApSmaueGzbaJPNL7yunrCWa&#10;Pm1euQi6816tp90xhk5xV6HM2GCNIMmXL5O0XVbZfrFuFkp9obHDq0/NGWOkd9bq477ZVl0QPJkJ&#10;sbufyhtpGM1hdyxN+z8XTDY61o+tqLhoBFL4r8JGYcsBj5twNr7XR9e8uVt1u/XhP8/xD5Yf6b5s&#10;jsF9CKRjGNhyNcplpjdoJY9rfkdddPr3UEayk15RqBke8x/ni3l16QxiUDMnT9nGXNpnIBD23/OO&#10;+ka7bltUZ1LilFOFmn/85DaN5qH6I8yWKmKX4asARvmd/JcobxLR4tpF/wBC13/k+T9L/l3rM9vc&#10;x/EI3J4tTt1pkP8AMH/ONui+ap/0v5bukggl+L06javhlg1Use0kSxiTIrL8/p/L4/RXnrS7lL6E&#10;UeWBCyPTavTvkXuf+cNNVcifSr1JFP7LbH78py9sQgaLKOmBTLT/APnJ7yjdFvrX1i3C9S0ZIyOX&#10;X/OPX5heV352Hrqq9HickfhkR2hjydW+OEx5M30r85fI3mRfTttXtH5fsSsFP3Ng9vzN/Nn8tohF&#10;fGS5tI9i0iFqfPEQxzZHiCW6z+T35c+f3+v3mmWVzMd/VgPFvnVCMPvL3/OW0F+xsvzA0W3uI22L&#10;emAafTjk0tC4khq8QdWC6p/zjJaWfG5/LvXdV0K5Q1Cx3DSRH2KN2yVfpD8kPP0no3lqNOnb9oDi&#10;K/PKhPNj3u2RjGSj+jPzq8oRg2N7p3mKNeq3C+lJQeBFN8def84ieVvNURvPIWtRknfizBgPuyI7&#10;YMDU4tUtOEkvP+cnda8lPHb/AJn+Ur6yLmnq2v71D7gf25xvzP8A84nedfLCmfTuN2o6GB6n8Mzd&#10;P2ljzeTUcJHJ6f5X/wCcjvIfmkiKHUhaTmn7u9RoGqe3xbZCNAvvzA8jajDayG+tAJADy58f6Zbq&#10;IwyR6FljlKJ3epXNlonmq3IuY7S/t3HcJICD7756M/PH8wb5/L9pZ6pIJJnjBbvWozE7IwcMyRyb&#10;tTOg89/Lf8vNE8rX+oaloFv6CySFAo2A8QB4Z8+7qT1JC6ilTneYxQdLJ7JikEQk+GtDlqgOxOaI&#10;p4ffkbtSHYVO1GyQYF2G9mYkFZlJ+WWHkyDsFSwxSDlGaDwOVApt2Rma49OT00qcWBk7BaTEj4sU&#10;27A9xJy2HTBJBLsLS5r7ZEBi7FwrOu2SpkHYJtoWX4iMkBTMOwU8ygUI3xtBlTsAM/I1yLWZOxjt&#10;QVxRxOxJJ2Q4o4nYILhhU9cWXE7L7UGKh2PCcV5VwsnYGZ96YGsuzIfHFQ7F2VHFGwsw7KQhRSPA&#10;oLsrmyDc5FkHYAmvDy49cSpLspTy3phAYW7BMdRvjSbdigkI2w8KadjW5V5KaYDFbp2PWWX9lyMi&#10;YArxOwVHqF1BvHKwPscj4QXiLsO7Lzlq1p8EM7gHvU1yEsESzGUhogNsRXBH+Otajb1Evp1Ps5ym&#10;eijJsGcqbQRtsyKfmBkhtPzg82W6LDBqlwFBru5zHPZUD0DYNVLvQD6Jp0p5SWkBJ6kxr/TJVY/8&#10;5C+b7Fg0160w6EOK1GVT7HgejL85IJXL5L0SYBWsohQ1HEcSD7UpnY/Lv/OTxj+PUrZCxpyAGxOY&#10;mTsSJ5Ng1jF9a/K2x1SP0oLm4tyK8SrVpXwrnTLH/nK3RnpDeWqiA9UGwrmDk7CBGzYNUHmc/wDz&#10;jvJGxvNP1q5W8pQSyfEaYUa//wA5G+RfMl9BZa3p0ywxMCs0DcaEfLrmB/IU4DYuRDWjky3y3+Xn&#10;mbyjZyw6Zra3VxJU/wClRclr9B2zoV/+a/5U3s6ifUJLe2mh4SxRR/BICOr075rj2NmHRyRrAOZS&#10;Ky0v8zdKs5IvS069vPVZ4pZZSCgPYbHbBieZ/wAttRsYNB8q+YlsYLeRZI96OaGpUk9jlJ7KyiXF&#10;KNshrI96+xv/AMwLGSS88x6JDezSpwZbeYFBTpQH8clepRDW721fyfqdvDpMylL9FoGmqKVr45X/&#10;ACbKAuUT5MvzaX6b5rutDs7g+c9OuG1SB2ktQULKoP2VBHSmXdeRmSy/w15fmEFrGfUhuQwMooal&#10;eXXfB+XMfVIeRZjUikPpv5v6fKy6zray/W3HpS2wVvTA7NvgS0/TlpqdsmhaYYIJl9HU55Eq7gCn&#10;MHKMmlABs+5s8YMnvNb8v3di8+q6tb3DRP69nGsnAIeoUj8MMNN8rXmnXd35X0OGWJAPrEOrzjm1&#10;TuVWvTMWQ4qlL5KMwQ93570y4sLbzHqdzE/KkEmnQyChZjSp37ZFY9VjlvH13yxB64Eht9XubsFV&#10;HHb1FU7ZI4TVS27qZRyWzYoUiXTNWkWMt+8sYYG+Kg34175Hre85ak/l/wAsOb/WIuVzZ6tcf3Kg&#10;7lFPTbGUNuKQodQztNplrafXNWjMFm6cJrQCpJJpUkb4C0uWLVby58wwQHVtTkP1TU3lNILdhsXA&#10;O2xy4igBy6jzUOuEWzjj05ZRaWyFWtkjPxyBRXjQ4c6foSRSNoz3f6Z8wxk3GmTN/cID+xUbbZXL&#10;J15Dr3pQU+ozCNdVli+p6YQwukYUlr0B2wuvbq3ivk1y7jfVdTcC01Cwtt4YX6ciBttk4xIHDy6g&#10;rdI2FZZbc2ls31W2Xi1vO5q7jqRQ74Klsy4/w55imOo6yjG40q0tvhTh1CORtsMF/wAQ2HUswUOL&#10;pkf9JWCpb2JLC8mmqG22BUHAF1JBBGb/AF1KwXJFrd6PZfEEkOwZuPTHflHpuCVKZRBn/c2hPwL6&#10;kV3LvUNuQMNotPns/R0TX5xYPZ1udOtLQ/vJogKhH79OuViQO8Rd8yejIFL2u47oNeaWguFlb0p5&#10;pDRUK7VAPgcZHqLXJTWLpV07yvdn0rjT4l/fiav2jTcVOWVvXMjkeiQVL6jJbg28LfWtZgjLxXEy&#10;0ShPSvSgGHutzX1zdR3epSx6Rb2KhrWNaG4u4VHQjqajBiAArnfPuDCkr0qG3ghkg04NqEt1K3rv&#10;X9zDJ369ADhDdalBd6W8emW40byrqzlLmZqrciUmlQOoBOXCFnfcjl3MFW1094rkTalKdQ1y0iZ4&#10;kX4IgjH7q4YfV7y308Q6CDpzaQBz1G5+KW5twNwtdzUZAgDc7306LyaMkT3lNTkN5HfFQlpGtUgd&#10;RvyI9+5yOadqNxewi18mIsPl/UGZ5dSuz+8Sc9Sgbpv0ywxANz5joEiVpvNboswvNUPq6hbo3C3g&#10;JoYz0qO+SXTLvUY1mv8ARrcNqenD0ry/vRQSwjqyV9sSBdHkeQCpHqtvZTenYarMRZ3jq1vbQAgr&#10;IN6MV98J9IitqmPyx/pseoO0yarcn93bzdwtentlkwT9W1dO9jVphcyyBBNqpMK26kNZw/E0qdAT&#10;TfExIv6RkutFX9Ka9a8YNRnnFIQndgDttkq2o7DolcvxWohviLKwlobWKM0lr1ofc+GGA09Le6Gn&#10;2bfpjULgNc2d028Fuw/Zr02yIle52A5+aUN9daWA3t2radaRMY54CP3so6A7b745NUjmd9RvQdY1&#10;WPjb3VnEP3MR/n8KDJcHTkO9Vj2ciRrp1gRp1iwEkVyWBlfuVod8bqFp9au4NK1mQ6lqyE3NhawG&#10;kSqOiMRsaeGINAkbDqrrW4jggkv7FRY2JqlzcTCkjN05Cv68R1ydbyWO911/Ut5eMEmkWu4hk7Fq&#10;dMYCth81VtKtjapJbaWpEirzXULihMqnc0PfbBV9f3GmQfo7Xh6V3bn1bWxtD8U0I6B6e2REeI2P&#10;mVU7GGG+lN9pFJYpVZJrqY/3cg7qD74X6rf27pBb6uw07RL7iY7OAfvll8GpuKnJRgem5HUqi7KC&#10;SL1JLQG71OD4GuZqhGU+HbYYIllk+rnVLgfotbWqy2yfFNcQ9Ax77jEDeud9e5StjoJvqkVb31yX&#10;WVv7qJ/5fvw5sNPkm04adpJGlaTKont7lj/pEjHcrvvvlUsnCbO569y0k9zNCL0Xd6G1DUI/3U0C&#10;f3UYP7VOmQjzDqd3eLHqOlRrpWmITDqc0w/fy025KOu+W4hWx37kMn060+qsbe7l+tzEmS3jAoka&#10;9hUYla6fcRRm08vH6lbIolg1OfeSRepVa+PhgMhI2d/JlSKlnSQVvf38pIR7eMhlUnxwDarHAZde&#10;0aken3JK399dbN6g25ID0yddD8AFVnk6Wd0AbhfjihiJ+yOgOH9mYmUP5WIbVLUAjUrrpJH1bhX8&#10;MSP53I9E0lNwspqdaA+pTUUWsQqVY9ORHjgvT7X1D6miA3MN+S82oXJ+C3kHUqG2GY+Xz6dO9jS6&#10;a5EA9O/pFJD/AHdrCatIvYGmRs6f6+rNe6PGNS1mzKpPc3ApD6fcjsdsI5UdgeiKTZ7lI7UG7/0a&#10;GQURFPx1Pb54d6nYWN9fCCwVr+9uQXS6JrBbuOw7bHJRFDfYd3Uskttbu6gg+sXo+rQQkgxUrJIv&#10;ifngiwvBoqSFP9zOuAiK5oaQxj+bwoMhPFx+QQpzpPqJQM31LT9mQjaVye3tgLW9StrqSLSJXk1j&#10;Vt57UR1FvEeysRsaYx0/CCQKH2oJVrNZoibhY1srTcSc95Hp+1XtgBrh79lh1k/XrqQiKWwh/uYG&#10;/manhgAr6dvNUx9NYR6kFIYgOXrMasw60Fd8HX93eWCLo13N9d1m3q9raWxpGUPZyNthkYxB3Gw6&#10;2qGt/RnJv7eMR20gPqSSbNUeAOH+h+cLjylew6nd3XIXZSBdPtQCsD9+VMxNRpRkidvizjKkBqmi&#10;Ra5A9l6RUIKieTq3yOeqIfO+j3DppUt0qagU5+mPida/qzmMvZ8hchybxJ46mgataMblLb1bNG41&#10;Y8VYVx8moWKoLexlCtKQGCMC5Ynv4ZjeBIc+jK0+hiuZn+sX0WyD4eQoir4e+H9pZG4D/W6LDxoU&#10;U718ScxshPRkClM2ox2rKbX45uXwyHpTwAwE9hEoZ419Sg3QGiLTuTldkNoZBHqBn4JMQhOwY/ba&#10;vYYHtZYTE0+p0kKkb9Ep2p45OOSUdgsoW7UtMaaVY9PPphlNRSrk+57Yex6XbamhmdEC0+0/cf5I&#10;zIx62UOrizxh59qdvLps31aBm5kiix12PixyJ3/kLTr2OS6ltF9H7PNlBZx4AZssHbE4nm0SxWmI&#10;1q9spY7CO8Zroj7Ck8EPapzl+pf846eVdZ5M2nxRlweIVRyIPc+Gb/B7TTj1cWekj3KjfmbrmkEL&#10;K63HA8ZGZaKD7HvnmPzl/wA4Uadc3BXQZHhY1PDqF+ZzoNL7WX9Tgz7OBei6T+a1tcW/1nUoTFSl&#10;SOhr4A755Y85f84peZtEkkfTVF1CnUr1+7Oh03tDCfVwsvZpHJn+neZNP1NEe3lALiqq2xIziWpf&#10;ld5j0NlOo2EyhjQHiab5sMnasTHYuONFIHknSSLJvGwYexrn1y/5xc8qXXlby7bLeRiB5E5yE/a5&#10;HptnlXtJ2oM0iA9HpNNwRp5R+YNtHqckUI5O0ZoVA2p3qc9b2Wo+k4U/AhNOPVyfH2GcVOVudwvP&#10;7ry8JIiADI6rs52jUfy+5yFfm1fQWOkNJePHb20hpPKT8QX29zmd2ebl7kFNfy+sGN/LKGeT00Hp&#10;J0Wvevtnij8wPJcfnby3e6XDARHEnqW9xIfjl2qKZ33ZWs8KYdfqsfGKexLdfVbpDNJUy/C0a/ZQ&#10;58kdW0+TTrqW0lUqyMVIPtnp2kzcYeSywo0yPChzTbM0Fop2N7YSh2SDyoTJqltGppWVdz88wtZ9&#10;Lk6cbuz9An5aSxx+W7cPxZhGtWP2VNNiPHPCfaMHxT73tdKNnkF/C8uuSuhKqNiqndt++H/m/wAz&#10;RaJ5duL7UGIXiVFR8TjvwGc7o8JnOg5p2Tm205Z9Rj9A1VByIX9k+5z536/qj3cBjtEez0WRiyTy&#10;H9+zk9N9wM7fTQrnzcaRJD0QDx65HZ/rUyfXOf6Pt4xxkHWadfEd82APxYklvDqHR4LOx9S7mbT9&#10;Lk/eRyNvOx6nrvvjH1HvLE8lpbfiu5GQ6H8ztF1DUY9O0GdrSCP4Jyw+Oem1a+JzKyaCQjZFuONV&#10;EmnAGnxbnPoH+W+s+to8UMStHAKCGhq7fPwzz7tbGYzol22Ldj17Zxm49egZqfFXoP7cHfmBeHTt&#10;KkvNRlKWz/C9vEKsQdu2+a7SR45bN8giLEIZOCKSVFfUOeP/ADNNHZGKy+sGKKajWyRGsh78WPXf&#10;Ox0cTIX3c3Byp31yM3+sXukWlxqqSpp8UML+pbVHOQkUBPzzpez8Qke91+omYhY6K5Ada71+WfNj&#10;zDfm9vZrtjvI7MfpOeg6SFB5PMbJVMKVcd8znGdlMa4q7E6gdcjIpAdnoT8ifyxH5h6pGs6loI2B&#10;Kgdfn7Zz/avaA00SXZaLTeKVKaVYEMsmyqK59hPJ/wCW+h+WNPFotrE7xqCaKAo/rnkvafb88kti&#10;9bg0oiw6We91GZXiZorcnYDqcE6p5F0vWLVjNboSQRuB8Q9hmmj2vkjKwXK8EJ5DJJC3psxI/V88&#10;8r/mZ/zixp+pafcajpkBhmVCybUZj7jOw7F9pCZCMnW6zs+Mtwil1KIyCEn4jtt0z5Z6/wCX7jy9&#10;fS6deKUkjYrQ+2eoabKMkbeVz4zA0mGFcVxOjgQFuXtk8sQA1wJ6Ozodvqfmeyhjnt2maKnwihOa&#10;qZxk0XPjKQDsNNO8+ajpPKTULfmzb8mU7HxGVHBGfJtjmlHm7JTafmhZ36KLhjFecgGmYV28Mpno&#10;CG2Gqdk/ttQspyP0TOn1eUVmYtVwfYZhZNKXLhnB5OyUxRfV4CisLcqKrM27Sr4DMKeEjdvEw7Er&#10;UpDE91IDbWEnwsf92lvEZRKB97IF2N1BfqdnxVhAXJKV3kmX9eRAUmg7IvbTyQp8X7i0l2eFP7yv&#10;8MsMWALsM7ue4u/TsxVGQfu4ozvIP8o5Cq3Zl2DYFSzhKX6gwsRW2j6hvEnI815c3YAu7qkghkAe&#10;6TeKKM0Xj/lHLIwYkuwsa+9Z/iBlLGjxL9iI+OExpbt2CbrTkveAs6y3iiqSHaMe2MJ8PPkki3YW&#10;2w4u3H94ymk7N9lCO4GWE2xGzsN471bn92DvGPhuX7jwGUkUy4rdhXO6Sc7+1/dxVpLy+0fdRkwO&#10;jEl2B52EiotfSQ7xzHdn9skRSl2KXIksVDsDHE4o8Q3d/fIx3ZXwuxqB6LazMVibeJV+1XwJxJTx&#10;uxwjeRvRYfvR9q3U9R4nErxOw4hsHmUW3MN3jA2VCP5jlV0k77OwJwSOQ/WSJ7pdnjX+7A8cmfJr&#10;Lsa2pOpECIs0ZJ4SH7MRwcPVIk7BllqYikaaVQ9wopI7fZK+w8cBi2ibsL5tQiZDcWTUt+RImk+0&#10;reAyYhWzEzHR2U9xc3rfXVZY5lG8hG8ijwGCq5sCSd3Y25nS5gD8Slq2xqP3gb+mIFFINuwFDYXy&#10;MPUBTasaruZB75KUgzALsR9eaxPKRPhJo8S/snxOIjbYZU7AhvmubkR/bm6px+zTwOT8OhbWTZdg&#10;lbgs5LjmF2kQ7KnuMFUi3YGCcj6iycz+xcHovtkr/sQ7B1vciFmukO4FJnbuPFRkCL2TdOx/CJk9&#10;cNxhb7E7far4ZHfl9jCrdgO9Z5V2Xgv+7F6tIPHLIFFW7C6C1EH7qhFsx+AL9oH3ycp3v1YjYuzX&#10;k920q28m0qDaNejD3wxAq2XEXY/6rJLxkkAkjJ3QdIz4nBdcv7WVd7skUcKhCI/3l4g+GT/dZXw+&#10;eUk17mwB2Ess6gmevJSaOW/YPsMmAejAl2Pe1kmpNFJR6Axz929sEZVsfkirdlWWqyvzCr6QG00R&#10;+0/uMM8QHn3FkJOwdNOkUaLQrE390R9qvg2VCG7Il2FEUz+o6zxj16fFEvRl8cvMa5cu9pLsDScG&#10;+Fl5RE7U6RH3yQP472ALseivDOLiFyblAKSH7BHhkJcqPL7WdUbdhmdWEytccj6f+7eXVT4qMq8E&#10;jb5Ngne7sAXtwtwFhD8T1imHVvbLccK3+YYyNuwPEXiakYKkiktv3f3yZ/sLWJEF2HbGlusMrViY&#10;1h49Y28GOU9fvZGVuwVa6rPbRtCqrLeUo6fsFfH55VLCLvo2RnTsCC/MoIiVnhJ35dIW8RkxDh/H&#10;NFuwI6Sl/VVj9YX7Nww2YeGWCQ+Hcxp2NRoWR3VeC1/fqftn3UZI3f3Lwh2DqRGSNUlKWwAMT1+M&#10;nwOQMj8WVB2TfTtWtW5WbQBJmXjJbD/dg/mrmLPiG97d7fEAuwEurDSRJpysJrOVv3KpuYW/yjlg&#10;kZb932sCBF2G1t5suEm9Ka3jl1FFHw0/dsn9aYJTNXeyYj5uwbPpOjeZj6t7BC9vIKSkAAwnwJyM&#10;NfPGaH9qZaaOQOzz5+Y35IrbSveeVX9SHqqH9of5J751PZvbYl6Zum1nZlbxdnmi4s59Pma3ukaO&#10;RTQhhQ50sZiYsOkliMTRdnQ/KHn248uqbNlEtq5+ONtwR3zEzafi3Dk4s3DsXYdecvKVrqFmPOPl&#10;Yf6E+00Q6xP3HywYM3D6SnNgBHFF2cf6ZsIlwCHYoMsY07H4pp2VXFDsVSh2wEMSHZ6S/wCcc/La&#10;6xrwnUVkh+JfnmPmNBu0+OzajPKsEbTSGiqKnPr7otuywRh9mCgHNLklu5oD5U80XatcTenurMSM&#10;mtovQZXaSHiWu0bke+SW1xthVvEPMcbULDD62U0qMtDaHzf5wu+AZANzXBgXiN8zBJkBb54u+U85&#10;Q71NMKb27WEEnK8uQ9EiL6F/K38u/r7xzSrU1r8s5Z5j18QhqnemavLkvYMwH6f/AJVflrHbxRSv&#10;HTYds88+ZvM/Nm+I/fkIxUl9eaNo0djGECj7s4zqmvGUnicnwtZkyMKB0yIzXLSmteuEQpg3lwxG&#10;Q5JLskFnY1IxZAOyYWVlSm2RLJYzZKLW34AbZC0hDSPhzCtAMSklBuamuD026ZC0CSgwrgqN6HCy&#10;QrrXrhjDcEUGAqgpYA3bDiC9I75GlpJ7mwV67Yc22oU7747hBDHbzSEkHFgMPbfUjtvg4mLEr3yy&#10;rgjiCD44dQamTQ1+nJxmimB6n5Nj3+Glfpw7g1QCm+ESRTznVfIgkqESvjhnFqNdq5PjQQwO/wDI&#10;UVORi3GGCX47E1xE7Y8LB7/yAQCeBqegpgtbuveuIkCxYvfeSHh+wh+7LabkN+mTBCaQcGhz2jBk&#10;UqR4jCDUdPjuPiHXLIzrZTLo9Z8o+ZbrSyEcngDkDv8Ay/yJouWiaAX0hoX5gKyKHkofc4SN5cUH&#10;4l3yRydzczOPzxzFVkFPnguHy4Kgqu/yyBktoC6/MBIwfUkAA98k2neWKEMw75XPJSDJ5l5j/NSJ&#10;QYoWNSDk8s7FIBwUAZiTn1V8+a35im1iQlm2w2VQuwzHlK1Y7Twx1ciq5V3qemOB7dsrISixIv7J&#10;pjwQPngESVUJ5gqnffHg+OXwxsqYfrGoempBPxEfdmB5HbNpix0tPCfM+qUDKx2xpFTm2wxoMCXg&#10;uu3zuxWuxxQZYhh0jE1JyziEBDbnpm3wpW+w7ZsCrunXHgYEJdLKN64qq4LVJZ3qdsW40G25yoyZ&#10;Uq28PNgp3xjjiK98ws2W9lew+S9E9WZSRttvgRvh+Ju4zU5817BL7E8l+Xli4OQKmlNsLppCdswi&#10;xJfRej2PoR82G+IqldsCE3ln9NS3tgxY+hHTLsUUW878xayIUYqfiHTF0Udc22KHRm+aPNmtM8j/&#10;ABfPHVOzNmxx4wOTAyeFaxqRuHK9caWrmTGNIAY2ak8m74nSuErJFW0wQA71wNNAJBQ5Fi9A8u+a&#10;pdKkDq5BFMJbjRUl3oMFJBp9DaB+fMtiBHMTt3BxGHRUQ1oMIiyJKY63+fkk8RSFyxYdfDD+C2EQ&#10;ooGBrO75w8zecrnXJTJcOTU9K4JpTEKwt5y47jLxUqXMnc9RmpiqoJaipyqYqvWU/arj6LTfrlZJ&#10;6KqoV6sdzmKjqDiCVXsFI2OJ5YqoNhx70y67UGxysjdUYhqArVrj8qpKKQ0IXvjeuKUdG21DtmwK&#10;i1I6b4oN8okKSmUUoNKZdMgyCLV69cd8srZI5DjDiqMhO4r1xmKpnH4HrlVyLBMEqN8cu2VT3ZAJ&#10;tbLRRXqc1e+QpNI9BTKpXCFC5padMeFPbJxAKWOarqPogqTi6rxFcyYRssXkGva1Usg28MT36d++&#10;bXHAAWrxnWdSeRirHYYqBTJoYVLKWYk98vFVMCpxtcKqypTNXFVzRV698cMCoGcBQRviq4pY7et4&#10;Y8+AxulQVrBJcSBVr9GA5WCfE2+YmbN0Cvo/8t/KE1+yniev34T3FyBUk/dmpy5gkxt94eRvIEoj&#10;TmpX2OEM10DXemY5zI4X0Zo/k9oQtR332wqeYMaVrkfEJZU9BttD+riqilMXhQSHbI8dIOyF1BPQ&#10;QnpQYf2tsD7ZfDdiXg/nHX/qSO4Pxb4bpa9iPnmbAdWID5n1/wA7EOwV9/E4r6fHYDMmGK2dPNLz&#10;zoxJLvV69a48xfy7YxhXNhaUSecXk/a+nEGh7HLeBPCj7Lzk6nmrGuB2hr1G2CWIHkypmmneepIT&#10;xLllb3xj2dd1zFI72JDPdN89AkIrV79d8DG0aoGR4Qx4WWr54UxM3PoBn//SK/0yYF+GtBnDyx8T&#10;0tv3GGlo7VI3OFZ8xm5JjfYZOOHhRdoz9EpEA6AVGFs9vFL8Y75kCZi1EIuORhRSOmIxW5QhlNRh&#10;lltCo7AilKHJJDfNDHxQ0OYp3ZCVJZLZLK/NhXEjfuTUsciIJG6r9VRR8IxGeVm3YmmGIpiqxxgb&#10;Ab4W7cuRyzjQiuBpTHi5FeJO2QMmYDRgIG3XHPdrHupwg2ypYLev2hiceoiQ7tkiKYE1s2bWnQYI&#10;F6woAxAxpneymbZa1IFcMIpRLUyGuASIQJXsgpoBH/dinywLcCJfiywTZKsSuRQHEF1ExDinTJeH&#10;bK17WvqGriuAn1Kb1OXL4csjjCOJXFrHx4gb4Q6/EupCtN8ysI4Wue6JsgYRwPTICdDaNucYow8M&#10;2FgtJgmHqjockNprWs2SCC2nlHHoATlGTCJswSEFPp9lcn1LmGNyepZQc9QflB+Yusv/ALj9dLtG&#10;dlY9hnMdq6AHcc3KxSfPX5r/AJWaBcQnWNOgiiuwasq7B/mM6/qC+aZZ/rnk3WInHX6tcUIp4ZpM&#10;eID6w5Im8Zkuvy9jsxpv5heVntQdvrkEbUr48l3GNj8w+Yo1a288aDb3sDAgvBT9Rwyjw7xJtnYK&#10;ha+QfJeocLj8p/ON3o1yCCqSyFl+XxZGn8jfl553la1vNFksblh9rhTc+4xOvy4xzBYHGCzabUPz&#10;U8hQJfx6tYa/Yp9oNxDlfGoPXIL5u/5xF0+8gLeVrlY3pVeYyzD23/ODGWEFkHl7/nJ2CV/q3mjT&#10;5LdxszxEMAflhD5M/KbzJ+VtndyXHOR2UhDCxI+dMyTqo6gsIxpnM/5m+T/O8ttpcVzA7eoGK3C8&#10;SD4Dl3zzHqf50+d/LWqSx2OoXESq5+CTcbexzotJoIZByDg5cxBehap+XnljXYvS1TSrOdCO8S9P&#10;YjfOiaL/AM5ca/bKIvNWn2upxdy6Dlk83YQl9NhjHP3vK9Q/5xp8rlmuPLE9/ok572Ny6r/wJJGc&#10;b/M/8x4PPt39ftrc2sfaKtVHyzbaDQeAGrPl4ns/lfQm8uadDpMtw928Qo08oHNz4tTvnI3EbfaG&#10;+bgOHzZDmFssmyPx+eGTIB2FVzA8ZoDX3BwAILsu0tjI1W3yQ3Yuw6rFGvxitMBNq7CS6ueZpHsM&#10;DEl2B4bPlViQcUAOxsicTQYVdiBI6YFdlrFE25NDirsdwA2U1wpdjvrDxAqp64rbsBM7P1wMCXZh&#10;8I3wsHYlI9BiSrsTjNTgCuwXhSA7F1ZKUfriG0B2UyAioamJUuwPwoKk4GsuxybdcVDst6AdMSyd&#10;iayr9kZG1diEr0BxZh2IRoW3whBdgxV4jCxdiu9NsUh2LxxgCrDJM3YnKQoqMi1l2BVlqaYseJ2L&#10;F6DFNuxySg7Eb4pt2UyhtsVdmVabDFLsXKlV+LGldgcvQ/DjSHZizkbHI8K27FEPiMj4YLMSdlTz&#10;BQFYZA4gnjdiEPJG5wmhxGEJ4nZ0XR/P+saWqqlwyqgoAMrlponoyGchSkhjmHGVVYe4rh7bfntr&#10;9rd1S4k4r7mmY89BGTMakpdNoWnTqUmtYWU+KDJq3/OSPmsSLPYahLEBSq9QafPMGfY0JdA2/mz0&#10;SGb8uvLVwhhn0u2ZT1rGK/fk0sP+ct/NFhZyXFzcxzyq3wxSIKEfRmNL2fxnozGtYze/kf5NvTzO&#10;niJvGJ2X+OCdO/5y+vZreSx1vR7WW3utpFjHHkD1rmPk9no8w2Q1zU35Qaf9Zt9Rsr29hubX+5b1&#10;S4X2o3bJhB/zkB+XFxYQ6ZqOmXViIm5qLZ6b/PwzX5OwsgNg25cNeAGm8recrO6lvLLWYLlJRxCX&#10;UGyj245NIfzt/LjVoZLG1nnsbe4ThPCqUElR1YjvmHLsPKN9i3jXRKCtfL3m+zdZb57O/mjYvHKa&#10;qUr1Cg9sOLLzD5GutHtvL/l3zBHZS28wkif9sCu6knqMrPZWQEki2Y1YPVQlufNltqc19e6MLu0l&#10;h4FEmUio6UBydS6FZzXRXyfqVlFp9+v+5KQOolkJFOQ8DmKdJKI9QNjl3Mo6lidn56v47V7nzloV&#10;8NStJWNlEsTFKfs7jb6TgKHyvc6Z/wA675cb0re1Bkj1NmDysOpWvXfKJ4CfVIc+jZHMGT2/njT7&#10;q3j1rXC/rXBWJ9PIPFGPc16/PBGm6VLa11Dy/Zrb2t4WTUrmcVk50oHUZj5MR5S3I5BtGQFF3fmH&#10;T5Ln9F6pdpLeRkS2dvbtQFQPsnx+nInc+XNTtPU8veXVkn1q2Bli1i6FQY2PJlBPt0xB/ilyPQNg&#10;LI7fXrGaBNUvpo4bSWkZtFIJElab0wLZT2+m3K6z5UgbUPrQNvqc8ppHBKBQuAdhvhIJFS27mSMu&#10;Ipb9fqOryC3ZJOdskLfHJGvY/wARgPRdF1d7m4sbYHWPNNgDNb3twP3CxOa0U9DQZYZgCzsD06o5&#10;KGp3+n2drHNdyLaaZOfTeNRR2kJ6bdMOZJLVJRKUbW7m/Iiuwh/0e0mHenQUOSjdd3d5hihP9IdT&#10;Gp/RtvbENASQ0s8YG9a77/fga/s7z6wLO9mOreZdMX1YraE8YXhbop7GgwGQAsbAqq6bdWz273lt&#10;F9Q0y65B5ZKrKJOld+lcuZba1v4pNXRrxNTKqmnW/wDc2kwH7VOlDh4iY0OnXvCuU3EsDrYs1t9U&#10;2a7mAZ5oxuSPY+OGF9cPBKr+c5PrOtWSsY9LszRZITsOdNjthgCfp5HqUpbZwCWMp5XQQWF1Vmvp&#10;jVlkrvxDf7WEl9YWsl3DYa/L9W0C+KtZ6fZj4oputGK9N+uWxkauPMcyVTGKW4ht5JdNQTalbUjm&#10;ubkcQ6DqQfl0yTXttJawNqetgWBgBjfT7ehlnh6BmpvuMqB6Dfz7lS2yvUupRY6RyvllrIL2XeKK&#10;Qfsr8vAYRXdj9StItEuZxpeh3pElisbf6QX68SeorlsJX6uZHPuWkwguorq5ku7dPreqWlIblm+G&#10;MDxFdjT2w0g9f6qb7hHoulQq0WoBxWecdAw774Dzr6j07gqX3DRJdCAl9VvpmMtpT+6hp2JGwpgf&#10;TrOexhOn6TTTrVQJLLUJjWWUNuVFd9/DDI3ud+8Kibq5gu5A94DezmkVzZx7xxn+Zvlgu3lt7XTH&#10;17TIBZWl07R6je3O0nIbc1B8e2R5mjvXIKhJFaXUf0bqEvr3ECiaztYPhTj2DH+uFunfWpP9F8uL&#10;zubQB49Uu6H1YjuQtfbJS2+rr0Cpje+hGok1hqQz0Q2UP7L+5GBre0tbO6l1PREN3Ffcjc31wfgg&#10;mG3wBum+EyJFHpyC0rl5p40tNRP1aWFqx2sLVaWMdK4MgR5G/SGkKdR1+2AS4nmHGERdyB0NBkJn&#10;odgfvVSmPo/6JqRWz0qYgQRRn960h7VHTfBv11rGZLeyDaveXfJ7SZhS3t38PCgOUyjxDfbvSpeg&#10;1yjTTH9G20BIuIxQyzIBsSRvvgSC0e5vTqGp2w1bXlIhuYENLeJf5iOhwiVChsOnemle6dYbVILW&#10;f9Haay8o5esrk/sgHf8AjgfW7j6xefom/IvtRjBfTYIRSFCP2SRscMBtY272XCiNOgFtAt7Zr9Wt&#10;nqbqSavqP75DtRW2E31nzKzX11IBDNpVr/dRSHoWpmVHl6dvNgU2h9V09PTh6MIoRcSHkzL12/ty&#10;RWenpZiIeZmE9/ADLYWFrsGj7K1MrMr+nl1JZAJdcXM1wWTSFEVu5KXF1LsVI7qD1wfq17C0freZ&#10;OQsLlVjXSrQbxSHoXIyiN/w8+8oUrGykj/d6Z8VxH9q9uBUuvfj/AJ0yPJeXEDBNZP1W4hBNpp1r&#10;9uaPtz8dssru37yeipyY0cVtwsiMayTSHZSP5ckEtlK9tHZaw407Sbor6dvAP3wkO9CR0r3yB2Nj&#10;cpAtKo7qJ5pJNOU3V7CKPLJUJx9u33ZWvCTT7X1JwmnW8Q4zwIKy3EfSvjvhwzEjtue9lwqlgFml&#10;5xlrxpCWSQ/3cRA6ZDY+KJHaTAaZ5flo1rxP+kSv1oT1zK578y10mnxciyUuL1aB6miKPlknsLZI&#10;1bW146PpvFku+YrPL25eOYsze3M9O5aS64ncH6lT67d1Lx0FI09iemEN0SFNlojrY2cdGgvZTWa4&#10;HUqK75ZGN7nfvHRBCZQCTaa+BkmcANCm6IcMfLsenm0n1BYvqemz1W4up6+r6nSqjtXK8gN1zPQe&#10;ShQv5Z0dI0b1bpSWSFNkI/yjiU2tXNostp5dT6ktvQHULoVkmjG5419srlgEjv8AIJtWitDPSXUj&#10;6jsR+5j3RT/n44Z+XNUYW8knlxzBp90D6mozt8SSd+IOVZtLZ9Q+DISUNRWN2Rb0epNHUpbx9GHa&#10;uSSw/OC/tOej6EGdLSgu7682V1HUr88wsnZYlufgAkZEnn8nWl64u9TXixNYootuJ7b503Qfzej1&#10;e5jtrGESaU0XxXbHjGSeq5rc3ZHCOe/c2RyWkN75O9CJrt5G+uhqoi/ER4HDTT/zJ0HzJLcQKHjh&#10;0xqu7jjGKd/cZhy7MnEX3tniWqPo2o6PGrRSerNdEKR+0a/qyf8Alvzho+vL6+lzi4HVZa0UDwGY&#10;ebRzx89mJNsT1rRtQsFBuU4xtsVX4mPzOTabUVnt/SsHonRpjvQ9wozD8OjZ+SsXs7ForkyaogZz&#10;ukS7fD/Mxws0l1QPGA8SOdmbdy38AcsJIYmITHzBbLecJJAk7xipUbIo/iRg428UhMHGg+0yg7k+&#10;JPhkhqSGHAkf6ONEvCeRA4hiPhC+CjxyKTQafLLJbuEklU/vUX7K+Br3zKhrpxF2nwgyVdDujEk0&#10;CyRR0/dOx+NvYDthLdeVtOv2M1xCkgQblloijxFcM+1Zja0jCGS6b9asUEcTsnI1ArV2PgcXt7WO&#10;0Vo7QpGKBfVb9pT/ACAd8wJ5uM9/k2cNJ3IjykSXQZtyQi9FP+UfDJnZ2EdkI4DtK6133dh/DMec&#10;uLdBYfcX8l56ktf3UbcQV2QH+OcX/OD6tLJHbRRm9MQHqQMf3a1/ab5ZtezSRuWEgzryNHMLV5JU&#10;WFZGJVx9pgPDPPmg6xFFrkOma/M14Z+XoPCKQxp/LXptnW4pGMbG33uOR0ZLrVnM9jJ+jAEkHxGo&#10;qzEZ53/5yW/5xxkeWXzt5RAktmBeVFHfxGdd2N2wCBCXN0mt0XFuED5U80jVV/R+ofu9QjHxIe48&#10;c+b1zbyQTNDKCCpoa52+HMJOgnj4WbYkxoMybaqdithdm1uEmTqrA/dmPqIcQbMcqLs+4X/ONnn6&#10;08zeX7O3lkUyxIFYMRQUHhnkPtR2cRIyev0GYSi8w83WVxZXB1O1WsclOXHrXOhfnXHc/odbvR0W&#10;e9iNYmmNEVe+2cr2fj4ZUdnaGVjZF+Tr313kUgICBVR1JHfPIdhJZ6lFJMP9KncH15XP7uFx4A51&#10;EYkNXE9BNQRvQeHjkTkWI3nKA/XdWtVDes20ITwHYnMwRNeTSTv5rsEXuofp0vJGhvkkRuch2jgK&#10;jsMytLhoteWdhbsuw2z576rePZa1LNbGnpzNxp7HOvhhBhu85KdS2X59lv8AnFxR5g0OO8umf6zL&#10;GCQT2A7eGeS+1GMY5vW6GdxBLGfMN9JZBGRQUJoScMPzS83Jd6g/l7Ro/QexWk88v2Cvenic1HZ2&#10;n24j1c2ckw0qCSOL1Zm5GT4qDtXPNp0sNIbzSHD2khZjeXB/u2/yQc6jBtz+TiS701rnDPzg1K10&#10;7SZUHqvfzMI2uGO0gHgPDOw7Hxkl0naEwA3nh+4k5OT3ztcQoPMzLssGg3y9rdjC+C1diRapplWQ&#10;7MgHZ9Rf+cKPLbQ2MusPzJY/CqjqPCueX+1+s4RT1XZGHa0s1T4oxEaUY9T2z6M6bbi8RmHFipIU&#10;E/CvsfE55NmzGRejEdkvdRa0O4B6kdTkT83edtM8qslkZQ19LtGg3ofD2y/T6aWXdeKkRbW8k/xS&#10;iifrGRC6/N+wFm9vqcLC9ccTCp5PQ7V2zc6PQyjIU1ZJbIe40RpJVkhYKq58sf8AnJS0gm80epYI&#10;EE6g8e4J8c9a7HzEY93l+0sdy2T+IFUAY1IHXO0/kB/zjdaeYrKPWdaUMSeQJ6Zpu3vaL8vsHJ0H&#10;Z4IsqFzdrb0BFWPQDPemnfkNodraKptkYMKAkDcewzzvN7R5DK7d5HTRHRKv0q7uUAoR2yE+Zv8A&#10;nHHyzfoIJbURrJUIAKkn3OZWm9pskTd2iehjIckVFfs1dgeO7ds8I/nf/wA4wN5RSTVdARmiQFnA&#10;3Az0PsTt0aoUXR67QeHvFG290lyKod/DPFAvbjS5PhdldT452McImHQnKYlE5Irb8ydUgdZJZjLw&#10;oVD70plWTs8S5NsdZIOzp2h/nOry/WNdgEhIpt0HvTNfm7L7nMx9od7smVt5z0XWgRBc0ueqSTfs&#10;ewzXT7OlByo6sF2Htje25SS5sJYmkUfvpXNajxUZi5NMbpyI5wXYFim9KjoxitJTUXTfaJ8BlEsH&#10;zZiVuwwuNSV4ytqnox9JXbeSQeIyEcVMzJ2R6aARqEdzDaMao9ayMfA5ZwtbsMYLQ3h5oPTWMfvI&#10;E3eQeOUyNMw7DewRLFkiuQTbs37mFeqt/lZTI3uz5OwDr85hn4iNfrY+1BH0K+Jy3GLYzLsLtMsj&#10;fSFWBlB+wi/Zjb3yU58KIi3YZpYypMTxE97F9pf91hf1HK+Jlwuxn1WGd2ETBozuZG+zE3thMlp2&#10;WPUZDyXnPH0uHFAy+2RtXYSrL6SNNEeNtITzlf7Sn2GWx32Y3TsBpOUBYP6Z7Sn7cg8BkyLY27B1&#10;tchIyrcorSX7Uf8Auwn+GVGO6QXYIKkOlvIOBXeJU3Zx4McBTTsA6gFgk5kEx/tWyj7J8Tko7/rY&#10;nZ2Emp3xmKQOf3nWIJsoH+Ucvxw6sJSdilo6GrP+9cCkkf7C++CQ+CQXYZq5j4ek3qd0lbZV9srI&#10;ZW7F4LwwyNcQ7yn4Zi/SnioyJHekSdicOoTRArbyEWpPwyv9oHwGJx3z59zYJuwJeJPcEupMb/tD&#10;q0o9snGo8/7EyNuxTTrM2xrcLwgk2VB9sN7+GM5cSgOxLU4ij8Xo043WNDsw9zjBEtnYvYywcArq&#10;XT9uIdIz4nBIG0h2KxGGS4MboZbhRWNhtHT3wGwEh2JrqVr6jgoXQGkin7MZ8QMJgUWHYZ2375Cs&#10;QBPWO5boR4ZXw8JSHZGZ5jHK91bApEDSYN1b3XLwLFH4NEju7DV443hRlPCJh+7k6uT4HKwabYjZ&#10;2A7rlHEduLUo8C/aceOSjuf0td07BOivBdwfU5TxjrWNV6o3gxyOa4ltgQdnYT6rCTeqv2rtKVjH&#10;92Vy3FL0+Xf1Yy5uw7mdbhf3JBjAo56CI+2UcNfjmzdgZ7BkX1Ax+sUHG5P2WHhkxk6H5IIdgf6o&#10;zI7I1IT/AHob7VfFRkhL9iKt2CrbTUhiWOWUIhp6Ulas3+SciZ8RYU7AF7S2JULST/dkA/aHjXJw&#10;3/WwJp2NtJUlT0X+KEn4AP8Adbf5WCQr8c2UD0diM0U4mLR8XvIx/sGXJQII8vtSQenN2LQmBY/r&#10;kIDwsf3pb/dR/wAnE3dH4ebIHq7FVBndJVbg43Sc9XHhkTtt9jCQ3dgeTUGKyCOL04akSxH7be4y&#10;Yx+fuLAydlRukMSxu3FSawlftV8GwEWfvTE07BBv7grWWMC5A3hT7LDxODgHTl3tolbs310RrSWs&#10;9u5/Z6Qn3+WIh8D96bdiGoQfWJUn06TlcqBSY7Iw8PnkoToVLl3dWqZ4uTsLYOcTPOoJir++LdVP&#10;ioyw77den7Uxt2SWwm9OWNpTwSlYbk9W/wAnMecdvvDfE1+t2DkZZjKVj9GNqmaI/af/AClyoivP&#10;uTbspp4YfSiuZCkNa27Ju1fBzg4DKyPit07Bp1EG6+H4ZlX95ap0kHjlJxen9Pc2CV/qdkk07VI5&#10;ofSmX6xbhqxgbegfA+2UG8Z7v0tgIPN2Qv8AMD8v4/NVlJfQxoupxAtyjHwuM3vZXahxmjyLga3R&#10;CYvq7PFt1DJZytBMpV1JBB8RncwkJCw8vOPCadnT/wAtfNQsLh9F1D4tPvAY5FPSp2BzE1OOvUHI&#10;02Wti7I5548uP5b1KSyIIiJ5RnxU9Mu02XiDTqcXAXZDhXM0OIXY6uFXY4AnphV2KoprTArs9w/8&#10;4eWcj6xNM6VRUoT75g6s7OVpoc2N+bZfR0q4cGh40GfUq1j4gZoMk93MAfKd2xmJJPXD62OVca0w&#10;jV7HmCBvkgtSDuOuEZWHC8i8w6SWBBXbJFbbgZfCagPlrz3p5i5qwoK9cFztxWuXxkGyJeQaLozX&#10;V6EZa1ao2znnmG+9IEk7ZVlntszBfov+SHk1AkbNHuSOvfPNXnDWyC3E0zFCkv0a8raQlnAoA6AZ&#10;551rVWkY75aCC1GTNgKCgyHSSlzv1yQDBvFYYy5Aw0l2SWztK0FMaSA7JbZ23GgpkSzWE5JraIAC&#10;mQLFQY4bxCgGRShnNcGIcVUWGCVOKVAjF0xTak2CUNMDIKLDBKyEb4AFUHTbBKXBHfJUlCSQBuow&#10;xivDtkSEUl01kN8NIdQI6HIcKKSmfTQ1QRX3wzi1H3xqk0kNzoqNUFcNYdU6AmmDdBjbHLry3Ga0&#10;XrhtFqhG1ajAJMKYve+T0YAqtT74NTVaHrlsUUxa88mB6qVoflg+LUy3fCStMYuvJCA0p+GLi9B6&#10;nJxyMTG0guPJ3pGkS471kcVOHxN0cG6iNAuIN1qKY9REOowHITyZKMlneKacnpgiNoh0AGAkqll1&#10;Z3L/AAEkjBiXAHTbIoSK60eSSvLBYulGw3ysxJWkt/QnE/2YqLivTplVJXHSSi7jfFRKD3xpUFJa&#10;cOoxXmB1OIiSlK7hhHt3xwkHhlgxMkjvLrip45YfkKZmY8VFk881e7JDGvXFVIGZ2GO7AyeH+arn&#10;khUdQa44GubACmJeL37szFjlg70yfDshImJrvimQVSqVO++NyTJcfg+nHgVyNsUHJJTHjJUzpJ7i&#10;XuDglFoK5j5ClCxgsaDvjmqg365iZJg8khm3lzSmnkCuK1wIx5bk9M1+fLwqX1b5E8rA8GK77YCn&#10;nr1zVSYEvq/y9owhjj2AIwu3Y5Fi9C2iWgwVGtOmWQhasQ1vU/SVkU74JArsOmbDDirdaeAeafMJ&#10;WqVqKGuLcR9nvmzwxrdSafOvmTVmZynLqe2Uw7Zlw72slgc7FjXGEZO0WoKRuO2NIyXNmN1VSOox&#10;pwslUMT3zFPHI8ao1ZTGBU5YjB3yMslJbWWu4Y18D0xUrQdMrB3aisLlxU9cTyxDQI6Dr75sULq1&#10;ANc2Kt7DfKOKVRaVr2xuKq6/zDKxVEAV2zYoVQMb03xItKJQgUp+OPQ1ymcaSjIzU75Y6ZBJRygB&#10;gRmxVEivQY5e+VZEhG2q78jvjsqZJkCOgyxkJJRkPhlHIpR8W9CcYcKppCvfEzgVMoxyPHvjlOVS&#10;CU4gA4gdDj8gqqTQ9ceq164ql95dLCCXNAMVUZfCKHluu6vUk1+jLYjYDNjgxFDxTXtVLVBPU7Dv&#10;ljxzLqkPOrq49Xxy8VQVD26ZjiFXjbGnCquppQHKxVEMyqOWPGBUouHrU9sVGKpHMgkIUYx2IBr0&#10;75j5sgil6R5D8rHUp14qS1QMjWoXtCfAZqNRlpkA/TT8n/y2ghgjbgK7bkd8h19qZrRema62YD7V&#10;8veUI4kUcRX5YQSaiWPXHiZ8L0OHy2sY+yMWt5y/ffImTEilK+0wRoSKbZLtMXkBXvgPNhIPHPNs&#10;62yMa0AyZQpRRtmXpoNXN8TfmVr3GSQK3QGmCn+GgHfNxggDuyfJGsam80nwtUHrjK5kUrHyK/T4&#10;5YbAQghopXNUYUthXWgqRiZUYqmEFzIm3I4mUBxpU4ttVeE1JPtlcT07+OV+GOaKT8eZHERjqake&#10;Of/TiVzallNNjnGA09I/diKcVyLPE8blSKe+X8Vtctk1DAivXFkldR1yJixvZaVBPTBcF0QaHplR&#10;CrHiqNsFyTDjXInZmIqSIa4DWY8qVw3aCVYximChKxG5qMiWKmEANRiTyqBtkUqoUnCG4nZSSDth&#10;STSJCjAazO+1ckNl4rXFQMBSTNG1AaHL0ldQHDW2mkYAlq4CjiUmVehw3S7alAcijiQ7RDvjZJZH&#10;HXJRFJ4nKqjtgYOwNHy0MrXEA9Mtm29ssiVtZxx0Q57jfLbRzWv8PXDi2tYnFJVx8SkiCW3Esibx&#10;nDe00u3jkEqgbeIx8UlIjST3moTtGYjtXuM6NpF/DEQqBUp7ZhZYWWYLzbW9OuZo6uzPU9CchfmC&#10;9uRe+tps8kUldihIyUMArdlxFnugWtvLpwtdSgjlh40ZXUHb6c7N5I8yatDCJdZufUjpuXzXarSi&#10;XJlxvnz8xvJvl2WX6v5fsBFcsdvR2FT32wZr/wCZZhIh0NUM9epHXMaPZvF9SeNryR+UHFGn803E&#10;xgI2TkQFGSHyx+ZN5dJ9W1+H0nOwcdM1Wq7OEfpbOJS8zflFpltIuo+Vrj1kU1aJjUmnauc680fm&#10;frvk3UQEZbvTJD9lhuAcztJoY5B5tWSdM6svyh8refNMSaW1NlqcYp6sRoVYd6d85n+ZvlXSPzGs&#10;P8VaLCIbmlZFA7986DQZjgPDJxcg4mSeQr3VvJl4fJPmmf61CP8AeW4P2ivgc8b33lya1kMfA7Gm&#10;dXhyiYcKez3UEHcYUz6cVFHG+ZHE0lvCOXTpeVa0XJA2wp2JXUBiWiHfCm3YRpBJI1N8Md0XbsNI&#10;z9U675YBS3Tse13FN9pKZWQtuwBOsJ/u9jkWLsLi3HZThYuzIxOwJOEC1BdijJXtvh4WTsasBf4T&#10;sMBjSKdgl7QRj92caZ8LsAzxsoqMiwIdiVCo5HCBbAuxgPLrgQ7Kkh5fZOKeF2JpAU64rwuwWB44&#10;sgHYoBH/ALsGTbHYnLGAKxtX2yPNhJ2ICoFMaai7FEcnamBnF2JTygCmNJdgT3rQ5Glt2LLAzUPb&#10;JUl2LqnHFDsz7Yq7HIxHXCkOwU1xVeNPpwLbsDuFcUO2KKdiCwgHkprijhdluNsWJdlR7dcUOxce&#10;OEsg7FggpUHfEBsAt2MlD0xKC7A5UjAwLsUWh64pDsePDAl2Iy0G5wUrsuIV3XJJt2CSdjz65Eq7&#10;C+MBGNRWuRG6HYMVafEuS4Uuxs9HWhG+PCh2JxOyjj27YKtXZTEsw5GowcATbsM/rYtOLW4Fabk5&#10;A4gWfHTsE2WpRpJzmTr1IwHAEjI7JFF5vawYrE8m/QhyMplpIyZjOQ0QDsRXJDpv5o6na/3d9dR0&#10;3AEhymfZ8T0bI6khCS6fazik0MbV8VGdA0n/AJyX80acogFz6yjbjIKg/PMDL2JjkeTfDWkMXv8A&#10;8vPL2ot61xYxiXqHT4WHyIzqGmf85mahFEtv5gsYbhV2ovw/qzV5fZyPOLlw19MFuPyH0JZXvNHn&#10;urK4fqyyFx/wLZMdO/5yf8l3thLoeo6UbS0uW5zCFupJ65hS9n5A8V7uVDXBCXP5XeYrfUY/MGm6&#10;8Zrq3j9OFbmEFQPoPfJ1d/nh+WmpWljpenarPpi2/E1Qbuo/Zc+GYv8AIuSJJIu2X50d7FtI8pfm&#10;PpV/qOqa0mm6st1vEjMUEbDoVB2w2TU/K+v3RsvKmtWdtol0K3kAYLI7HqwPicpn2dOH1AkjkzGp&#10;BTO11HzRo+mm/wDNmiyXuv2/P6rJCQ8YBOwND2GSv/Bs2rQwxeXbuGyjs5BxuInDPLCP2WPXMPLg&#10;OM7i7bBmSST817PRt/MlreTXV4o527wEJHJ7CnT3xOfyldxXVxo/l+3EOi30Za4u/wDdyzHqynKO&#10;AjeXPu8mfiBNbf8AMXSJLWDVNfu431i2YiG2RuKMp6Aj5eOQlrDUUSbS/LcLWt5pNBPqd2vJpoRu&#10;wB+WT4b3lyPRmJhnY1awrBeapdJNDqPAW9nERxVj8v14h5eWG2MqeXiGtdQV5G1O5O1vN4qG6b9M&#10;nkuvV06d6eIIvW0a4WOXU+Qmtm2src19aM7AMO+DNKlvrwm60FPrut2LCG/1G6HwPF3KdumV5KHP&#10;keQTdoO9itLJVstXkFrp1yA1rZw/C4frQ098EQ6XbfWP9xFdTmumaeC/nIMNvIP2VHahxObv28ku&#10;e5uHg9bVQbGCAFJbOIcpJkOwJI33GNtZXe5fWFj/AEzrkRFvfqdoEX+anTbJnu5DmO9VO4gjitl0&#10;jmNK0pwr2jRt++c9SvjvgDUNKlF/FbXNwdW1I1udOjQfuYf8kkbZZGW18hyKoqwv4WtJrxYP0dZK&#10;TFdPIKSybU5Dvi+ow2+qyC612VtRvPhgudLtz+5ic9yB4dcjGxtHYdD3qp2LS2kbWulxLZWYXnFf&#10;TEM8i9SN96nBLaXdWTDT9bH1q/sv9I0+ztqqpj7K5HWnhh4r3jsDzKaQqanbXsbajpTLb2NyTDd3&#10;U2zB+nwg9/fEdba2Hp3nmtyNMvQqfou2XeKbxYjBEHlHmOpRSppYnpJZ6Apa8tqD9IXQqJI+9PH9&#10;WPljvLgxvq/+hW9gOS2Fof3lxB259+mQJA+nr1PQpAV4BbxM/wCji1zNdMQ13PukMtO1ffpTHavd&#10;QTQiy1WZNL8vXHAWcMW0/q9eJI3FTlcRW43PXuS1Y2slrIbm2U3+soONxNISIyviO3TpTC3Upr+x&#10;H6cuD+idKsxxuYBvNdR0oD474Y0duZPyDIJnEttPxs0Y311IWeOQiscLDtXtTAkkxuYo7WzKaPoc&#10;lJrW6c/6RIepXfffphB6nc93RJKKjiKO09wWvtQAEckSbRqD3p0yNX+qfXI31fSYk0rTAxi1CeYf&#10;v5gNuS998yYQ4djuejXaOtrZrdhDeSG5uDV4UAoiAdBt4ZL9J0Zn04Q+X2NpFGokg1S6NXdepVa5&#10;Rknv6t/IM4pNeagIrgfpA/WJHojWUAqqE9GbCOGSS+E115fi9G0uCY76+uNnDjbkgPTxyJNfV8Ag&#10;hPCqwtHDfNynSrQwRbbeB8cQh0S6gMc2jAPf2n2dUuTUSJ344fEB58u5eEr5biJhwvD+7lAX6uo3&#10;U+9MM9GvLeGKW40vlcrdO3rX85+GCUbfCD0wzF/qUbIG9t2ldFuW9L0qlLWLrKngcbJfR39ZrJG1&#10;HXLQCOS6mFIfTPVvA0GCGLh8gWa4QvbkRTFbXT5PswptJyPbI5DZR3jtaaYTqE0jGSO8kNYoJPBe&#10;22ZJltv8lq0xaVolFxc/uI1qDEoqzjtXvijXxkuQYF/SeqQAQ3gY0hVf5vDbImNjuH2qW40WOMgk&#10;W9u5rHx+0SexwpgtUF79TJOqaozNNZOf7iI/y1G22SA27h1aiFaaQ+l6zfuIAD6lR8Zw+tInium1&#10;TU5P0ldkCOexi/uYWHQke2Vy7ht5pAQb1liFvATbQ7FJSfiYdwK4BvNOnlmik16T9JaujmS0tYto&#10;lQ9A1NtsRIchsEVatBIixsbZfQtt+crbMT4jFdXljNw0Gqq00c4RU0+AfBFIO7U98MQenzZEU3ax&#10;kRq9u32TvPIKll9sQGkSapOsXmE87u1Xkmn2uweM9OeSAEeXXqw4bWPeLFHztGCROTWeQ7A/I5IR&#10;oAt6trM6xaU5X6pp9vsVk/lJGYsj0HPqSkBCpftK/Cwj5zLQSTyCg4+I/hhJq2rG0Jm19PiUFG0q&#10;23ZkOwLUwRxAjb5oMkygTmtLQk9/Xfff2wysLwaPEgvZfqto5D2Gn25o7H+VjlOXTifL4lIlSxiZ&#10;H4RIHcDjLM42A9slVr+ZGpwMut6/M1lBbqVGlxHk58GbMCfZseQHPqyGSktfQraRGht4lklk3Nww&#10;6fLJro35wX2lmSbzUyRiZfUsrePeWRQNgffMTN2UD9PxZGaQah5NtL0LHpi/GrcZZGPwjxoMkP8A&#10;yvPTbfTF1nzDDJbfWD6f1cby1J2qB0rmDLsmXFUWXFSG/wAEypIkFnLyMdG5sPhHyGHzedtGT6pb&#10;tIkd/dUaG2J3ZD3bMaWgnua2HVkJK0WmXoll5EtBGDylPXkP5clVrqRuJ20xpFluCOQQEBQngRmD&#10;PTEb9GfEhpTHbQLqHFoo60LEbk+NcGyW623pyfCOJqJn/ZP8qjIxx/2IMkJ+lPrgeNakOP7pf2h/&#10;Mx8MPlMCBJm9RTIdnO7k/wABkOEotjzvLIZLdODemu6rsi/T3OeYvze1wRzTxykWdkgImhG89wvt&#10;3pm+7N0xNHn9wYTL1XyxBxtYizmeQqCG/YQ+AzzdqUtrqMdrYXE40nQSVFqEP+kO1eh77500ImPL&#10;c9e5x+bJ1VowzD45T17DPWHlbUrHXdObyvqqJEVURRRytV2QCnOnvmulklilxRLLht475o0W40u/&#10;XzNpxd2BLylBt8s8d/nn/wA4fmVpdc8oABqFjHSgbvUZ1vZHtEK4ZOo1XZ4nuObKvLf5hWms8be8&#10;pDcsaUrt9+fNDzJ5W1Hy/dSWOowvHJGSCGFOmdxp9fHINnn8unMDReiZFVqrb9cz+MSDQBTs7X+U&#10;f5s335fatBeRsWt1b4krt880vaXZ8dREgufpdScRULm3S6ia3lFUcUOfUq4/MTRfzU8s/Wra5YvH&#10;SQwo9GdwNkp4HPPM/ZEtLPbk9Ni1ImGGaVpU+h37IqBoJBRXA2Ue/vnAtWsJhB9d1tWsLCU/vNPg&#10;HxuexNMthjI2G572yR72bJIr/YNad8j11D6KJYXrGJSednbQfbkA7Ocy8eK+XxapSA2X1yN+fvMk&#10;vlnTfrsrJZNNEUWwX7VSPtNm20ems24OqzcIaWh9/fPIHk3y7ded9ch020Qu88tWI7Cu5zb6vUDB&#10;Cy6nBjOSVLiabnPvN+V3k1fJug2Wnwo0b+moBA+JqDpnifbev8fIS9np48Ipg99cDULlqMGii2IP&#10;QHxznn56+UYZYLfWrdJJNSQki2jPwsfByMHZWfmDy726e6c6LdtNzhpWNPsue+eVY0Mk/pamWnEh&#10;C/U4t0hf/KpnWaePc4kvNPj455T/AOcifME51FNCmdSLZaAIKAV7Z3nY2IVbzfaeXenDPL61c8jn&#10;URFOiJbxdq5Ji7GEd8BV2XZQNdTpCnVmAH0nMXUz4Q34o2XZ9uv+ca/K11only3hZwkbxhmRR8QJ&#10;7k9hnh/tdqxOb3fZuDhiEuumUuqlasO56Z6Mj1CPTYZ73UHXjEpPFdkFO/uc4PFHjlQdsRQamiMn&#10;FU29++eNPOnmS3vLibVdHhLWc5PO9nb+7bpVQc7XQaUgC+fc4GSVI9FIAB7ZC/L92YklkSQtcrub&#10;yfo69fhzeYtOCXHMqH6Vxzxh531RvN3m8xWxZiZhGpO9d87LBDwcNvPaifiZNm8+zv5SaEmi+U7R&#10;CVV44xRm2CtTuO+eN+0OqM8peo0uOogJJO/qXXpU6Df3yV6t5hl0WJL7UpxHZftzPtQ9uI8DnPQx&#10;HIaHNzuSKjgjPIIo5e38cLbn81NDslN7qFx+6RQUjoOcnuuZ+HQTLGUqQ01hIy+nFQFup7ZAfzG/&#10;MXR9f8p3l8gQK0ThEYANSncda52XYGnlhyAOt1UgYpRa6HPa6gtwJGMdKnw+WfBXzHdifUJ2j+zz&#10;b9ee06XeLw2Y2SzHCKuZgi1ux3qHExCHZa3Mkf2WIyqWIFPE7Btprl5Z7wysteu+Y+TTRLbDMQ7O&#10;u6LqvmXUbSOaNTc20ZqqlagUzT5oY4GnaYZzkHZII/zIeykVtUtuN4mwZugHyzH/ACYmNm06kx5h&#10;2HMHnHS79vQil+Kc1d5D/dn/ACRlc9AQmOqDs6D5euaFotIdWmiH+9T0PIeAzW59Merk484PJ2Hk&#10;Dr6Ml46mG2ckSuw+Pke6+2YMsZi5AkCHZEtSs5jKkCsYUrWOVjV5R4ZOEx+OjEh2TfSli0yEXFwF&#10;gtCpEsP+7HY98xskiS5ENhbsJbjWJHm9LiEirW2jTq/sxyUI/tRIuws/SMbP6l7EOXSS1Tp8zl3D&#10;3fNrt2OmuyzpbH98OsPH7CexODh6qS7CPUS4dnjAllG0q/sKPEZdjYSdgCLiwVQRIOqTt9lD4ZYW&#10;LsFWsszzl4v75R8cjjZl/wAnKpBlF2G00jQx8oW427b/AFhvtg+Ayuv7GZdi0UqX0R5J6Mg+03V5&#10;l9siRS83YUaholuiULFbV6UQf3gb3y2GU3fVhKAdj2t4o1SIjhLGNo1P94vucbtSHYUXDPcTUQF4&#10;SaegvSM++Wx2H6e9gd3YPWiuttdsr3i7xkfYA8DkCL3HJkHYBvrxS7G0HrdpR0VCO4GTjj232Unu&#10;dhjpunvcoLhJAX6rcMdl9srnOtvsbY8nY27uzbubqL4SdpuW5b3XDEXt8kTnTsJWlkkT0qlLdz8D&#10;/t1PbLOGvf8AY1nudh5Z2hgi5SngwHxwD7Ug8crnK28B2Lc47IqGQm0kI9OJftI3+UcH1e9bp2Nv&#10;oo72cM5Buk3MMYorD398YkgfpUi3Y27kRAI1q8B6Iuwib3wAfjvYyHc7CaOUg0ZhJdDpIfsEeGWk&#10;fJqAdgz1JBbmS0FY2J9Zj1U/5IyFC9/g213Ox1pDLxHqnitP3dw/V/8AJxkQf1MRB2FcM66ezXMS&#10;FASRLD+03uMsMePY/ApA4XYZFfr0amV+EbGsHEfED4MchfDy+LLm7C+4gvFb1AB66D44F+yw8Tlk&#10;ZR5dO9hIkOwRbXgeMpcsXhb7IHSJvfISjv8AjdkJd7suKRoHMjN6l0o+GU/YZfDEgdOXcgmnYTvq&#10;knKSa3BFsf7wt1Q+KjLhhHI8+nm0GbsUhtJNTA5S8CT+7nY/FJ/k4mQh0947kgW7DRLY6ZIY3AWq&#10;/vYBuz++U8XH+gtsY07DGwTnIPrYJt3/ALkJ+yfBjlRIA2+LOPm7CHUFu7W4qihp1+3APsMuZOMx&#10;I35d7CV27Di1uIXtmuEX1EJp7QN7ZVKJuvwWWxDsKZbZnPr+uDeLuJmHwuvgPfLBMcq27mkx+bsS&#10;tuBR5wpSI7ThvtfNRkpA8vkiI6uxeRoLeNYxIywMR6Un7TexyNEnz6twoB2GgjgnH1e2BikK/vbb&#10;r6gP7WV2Rv8AIs6t2EyWYs2Ns7CS0Y1QJ/ulv8rLjPi35H72vhp2HaWPrBQJFfUFHwEf3bL7++U8&#10;de5tr5uxnEwKZdpYTtKW6RN4gYjf8c0HZ2Jqs0rqEkUzKKx3Z+yw/lwkgfqYcX9rsdFPFHzm40iN&#10;RcK32q/zIMiRe3yXip2OggdXHN+Ebf7zzdXb/JOCdV946M4l2GM4mRjLBWNgtJrZftSDxzGAHI/A&#10;9zae8fJ2Szy3Hf3qxWbuRYcwYxHuy+Ib2zFzZIwNjn17vg3wBIp2efv+ch/Ip8q6yl5CnGC7QOKd&#10;K987rsDW+Pjec7W0/BK3Vrnn+2laCRZYzQqa5vJxsbuox7F2d18y3DebvK9trLR8ri0PoyPTenbM&#10;HGOCTscw8SF9zs4QRQ75tIF1JFOxwIywFi7FQBirsepodsBV2fRb/nCy3S4S9u6fGrBd/lmr1ktn&#10;O0u4YH+Ykxj0oqP23A2z6MxCmc9klZct85lNqUwwik45Ud0Uld1beptTJBaSClcqJIYEPPdcsw3I&#10;UpTJTZg8QRmRiy7pAfK/5jaaCrSEA0xa6B4GnTMyM1p5b5WsQLtXalK1zkXmssqkYJbhsD9JfyYW&#10;ILHwpxAAPzzy15sR2ZqZXLkiT7d0qnpLTwzheqwOrnwwwaCm2F0VsznplwWnZIrKwbYkYbZAOyV2&#10;dpxpXIkpWk5IoI6UyBVSY4ZxADIpUTvg1G8cVUmHcYJVvDAqkR44IVu+KqTDBCNgVRZcEA4WQKiR&#10;2xRXxpkpstcUDYUqRXFVkIxVTKg9cELMR3wUqi0IPbBcdwQOu+RKCUJJbA9tsHx3R2qciWJKCksl&#10;FaAYMS9PWuRpQgJdPU9sGRaifHDwp4Uun0pTWoGD49SIwUvClM2iI25UdMGpqXck4bIRwpLP5dRt&#10;wN8FpqNfstg4u9FJZN5aHQLX54Ij1JgKY2ChLLjysOoHXBK6jXeu+TBWknufK6n9mhwSuod65MFa&#10;SO58rjqowTDfiu5xmNtmMh3JVL5cA6oNsMo70dso4e9rkCElvdD4rxRcFpcg7nLxE8gzHJhGo6UE&#10;BZh9OGMctRkowV59qkPp7KPpxdXzIjBkCwHUJGWoFa98EL2ywJtgmoseLEnYg4oD1OZ+MUWJeK+Y&#10;Ubia7iuLJmQVJeUakByouPpkgbYpDIOhx+QSpE1+yaY4e2KaUHenXHY0oCWTTDoDiiLU4zlQbEqN&#10;WamCRmHOSYiynOlWJmkApUYjM1BU5gzyb0GyQfQ/kjyz6tJpBQGnbAEjhAa9M1ebJxFqlu+vfJ/l&#10;8Roiqu+FDzcySOmY5DAveLKwNui8gK4pEK74ALLFD6nJ6UTAbNTbBgA6Zn4cd7sqeHeZ9VMKuGPj&#10;gxVoK5nwjaHzR5j1cuzkkk71zA98za2pjJ5VdOZnLHc1xhNTXLo7MKS9hXfxyjkkUtC8ftZXGuN0&#10;oK79WUwpkom2YXEUoTj0G1TlM5LaIVVYdKn3zKCvXGUgWVoiOE/t/dj69sqa1URHdRibe2XQKFF1&#10;4npieTQuA2zYpdx33ysVVl69MacWEldCOmViiJVf4ZsWarXp+vK643SVdBQUA3xUCnTMcytKPQKC&#10;OuY+2BKLjI79srAVRqGhA749fEZTNKZRDv8AqyycglFItTXLGQkm0ZCKEHMciEplCN6YkcUptCtK&#10;FsTOKCmkNPtbZum4yB3Y2jY2C7HrigJyPCkSWzXXp9Ri6AnJxgytg2u6rUEHYYsdhQZmYMe6Hi3m&#10;DUw5qpoe+MAruc2MdkPKNQuTI/uMcDXbJGNKk7fFv3y8irQUqKZjiqqq8sbhVXG2/jljFIChM1Bj&#10;skAzASuZx08ccO5yvLPhTSP0XTfr0q1BIJpTCu+uCqEHr45q82QWgjd9ufk55C5SwyMmxPSmQHVL&#10;zNVklZZRFv018geW0tIUVFHbINdXLMxGU1baA+iNNsUgiXYVwLHVjQYlJTGSiKSckmn25alMhe7X&#10;Jg+vXiwoxJptnQdOt/TAy7FDiLTMvkr8y/MyRRSAEggfdknj+FQx7ZtcOHemID8//Pevm8eRQ1eW&#10;1Rls3Pc5nRjw7JeRMlT/AFxuSVpV75ROKq6Rg1r0xGSQDbLYBSiIrJ56KgJwLJeKhozUxoBjxMy0&#10;vyFqWqIZLSJmFNyBjUvoiaBga4y3WyjZvyx1u2X1J7dyg32XfBglBUtttlRG6LYydFuhMLQxP6hN&#10;AOO/3Z//1F9Q0p4xx4b5w8ZvRCXe/avTdWjn+NZBT55HG0pZPhcb5bGdMqtPjqBQBkO2F8uh0J4H&#10;6MkZsDDuRUWphgC4pgU6O6bnIE0vAi11BJDxXEns2AoN8qJsskQso74XPEY2NeuTAsMSFcOCMD3E&#10;5RaDrkhFgVygE1pgVLjmOLdciYqqUpvjJYgwO+BDYOFLyCJqd8mBaLX9RgC9DOajrlgU7rl2wHC9&#10;zGQORpltIb2OSWyuHO0m+Rqk2ouow9hPPbAlDOKb4NNuabjG0qAlqaYBe2Y7DLIyVWWQDc4KtLGQ&#10;GvbJGTIIae5Qbd8PY4Sn2sjbYljyhunfB0bdhkoJCXXK98EISOh3y4RtJS2UjuMG2sAaQSsKnxwy&#10;hSLS28vSsZgjNB4DJE7STL6SkqnhmPLH3qxyB4bdjOAGk8Tge20URzCcHoa75DIR0Uo6bzI8sDW7&#10;DqCNs6KLyERBZKVA75ps2MkswWBWNlcCQmGtCd6ZCPNH1XUIfTmALDpl2nBixO70nywl1YTckrwb&#10;qDhJoN0mnW0liwrEw6HMwmzbXIJh5k0xtSuYb5G4yxMDtnNdX8upcTNNCvwsembXTaqnHnC2bWmo&#10;8I1SdviAFTkPuvK46cO+bOGqB5tBgmUd8rdDXI9eeUEcEleOXxzAsDBErdqciV15X9OvAEjL4zYm&#10;KIVwcjVzorR1KqR9GWiTAxX5FruymqQAckJNZg7CNo5EPGTDbEgh2JSHiK4kWgl2B/tYgIdi8CMT&#10;VOuSSHYbwoW/veuNMhEuxNggah2GCSR3OxKSOv2GqMiGwOxD4uhFcSguwQssSrSSOvviQwIdgSV4&#10;WPwLxyNIFOwDJv8AZOKuy44y24xV2Lry7jCkOxcIjDcYbZW7AUnwn2wBrk7GtQjCWDsTJZOgyLMO&#10;xGSjH4uuKXYokI6nFXZczemK1xV2JRO0p4rvirsuVGBr4Yq7MhNfbFXYuGHcYq7MzAimKLdjEAJx&#10;S7M6HtiguzIpGFjTsWArtgZgOx6xhtw1D75IMw7Epg6bHfIsC7GcyeuLAOxQMOoGLN2X1xV2B5nJ&#10;+HFXY6E8N8Vdggnl16HFLsaVC79sUOx4IIqMVdlErQknFLsQ+106YaWnYrx4jpjS07EKc2pXAh2C&#10;eFQAo3xpLsaLZg3NhUjG0U7HtEz/AGBg5pdl29uY2rQmuA0oDsF3VrtVxQe+AC2Y2dgCG09U8Ihy&#10;YmgHicfDDK3YLvPLGo2v7y7t5EXruDkPCBXdqtemKwGaxAerKexqRlcsEZNgmW8OLTznrFixWz1C&#10;5hQEHisjAV+/MeWhjPo2DNLvUZbaGehmjRyOnJQf1507T/z+86aSUNtqUjBQAA+4oMxcnZEJdGz8&#10;5IMZv/Ivl/UwRe6dbvyNSfTANfmM6Zo3/OXPmWCv6aht7uIrQoVpX7swsvs9A8tm2GuIYld/kt5a&#10;mANnHNaSKeSvBKQVPtyrk1H/ADlR5b8yWK+X/M+h+nZcgxEB47g+2YM+wDA3Et8daEks/wAo9R0L&#10;UZfMOg69cveSR+nS8AlSn0UzpUX50eQPMslrbW1/PpVvb8VaGlFkFKUY981k+xJw6A/ocmGrHegd&#10;O8s+dvL8V5c3gs9ZvpizxSuShQ9uIPQYcC30LzVLNpVhr9rF5fNGgghcI6uN+te565jy7Pnj/hNt&#10;8dSCiG8za3oNjDqd/wCX7q51ugSeRByWldyKeAzoknlu8uVhawkih0+NPTuordgz3C0oCT1rTMOW&#10;nMduvS+jcM4LBovzP0e3uJINRW4l1CaT1LeS7iZY7d/DfoAcjN7oWrvFceXbOH9F6PAomtriP4p2&#10;puVJ674Bjr1cz9jIZAWaWPmzQ5pYdWnu1v8AU5yIZog4ESV/aCnag8cK9E1J0t5PMyW40nR2rBqE&#10;syfvpWHw8l+eDLjPLmenczEk71RLSW6j8vSzi/1cBrmzhU0SNRv8dO3zwfcahfXVsdJ0NlsII+Mk&#10;OqTGsk0fUote9MiI8O8t/Jlaj+i7UXf6S1QtdzPRJNPiAMUUnTkQP1nG6XPbasDPoSi30uTkmoX1&#10;3swlGwKg9ME7j9XPoAtql8bnTPg1Um5v0POxsrWorGOzeOLJLIklzp/kxBJf6fGvqaldfZlQ7txJ&#10;60GVy3+rkeigqQYyxRXnm7lDbXzgR6dEP7pq7ciO/jkVi06yh5LofK+lvy00l/cn91bTD+Wuw3yw&#10;k/xbeXelk6z3TFm1JfqsNs3GO2h+J5o6bV7/AHYt+kJdRdoNOi/S/mOyQRTyy/DBw/mHY0GREOEb&#10;7D7U2tKJpwH1mRbHS53DRRqKSFz2PhXIfeWLteLpsAbV72YmS3lP+89rJ4V6UBzIhVXyH3sU+S5C&#10;RG7mX6pCleakVeRR0PjviTW0ltMb+ZDq+upSC6tk/uIwf2qdNsnzFch39VaE4mQID9Vs2AMclaO3&#10;tQ5Mrewna3/RupTnVtQqbiyhh2hiPZCRttmOedjYcikJKLhY5WvoIxZWxPC4llFJJB2IHX6cInvo&#10;kluNR1LlqN9Mq28+mWx/dwMduTU74DCxQ2HQnqm00EMjBLey/cQx0dbh6FnHWgrkn07Q5oY7f/F0&#10;guJkYvZWVq1Bw7K1OuUSJN8PzLMBKptVEjS/oWMRRk0uLuUEBT4gHrhjrr6OLQafrYAtLpwv1C2F&#10;THJ25lcnhEuY+ZQdkvs0vnnMmnqWmhG97P0kQ9QoyM64jWiW1tqz+hLDUw6ba/buIug5/Rl8d9x8&#10;ywTjTZ0uZJZNO5SK1ed1KfhRx1Cg+GE+o6bHpxSTWJDY6NdUFtp8I/eiXr8VPHDGV8tz3shKkdaX&#10;rXBMVnSe5hoJJ3FEp3p44m8d2I21bVov0Vp9uCsttGKy3MfY+OAnehvfXuUmwrLPEzfV7VzczsSQ&#10;7bojYXfo8xKI5XXSdAk4vZb/AL52O5B775bEk+Z6sFVboEmOMC5vEostNlGDTqAs4TqLUsdMqUuo&#10;6fv5+3Lx3yEo2a5n7E236PN/Sb99cLV42I+BD4YayCS6hjs9NH6K0+ICaC4Y1mn78d98pEaN8yyi&#10;EItY3eS4LXk7kJJGv2IxhZd64k6PqEEa6dpTgx3dzMKTM/Sqjrl8MdHv+5EiqxW7QkQzP684q0Ua&#10;7Kq+Bxmny3TxiPQ2+omMit9cbyXEfUha5KYHX5MW7qGN2H15fXBoBCoqqHxODNQ1d4rU22hxCDSZ&#10;lb1tRuj8aSHaqA5jcF7nn3BN2tgti84kv3BuEHwwxGihe1fHCeCG7022FzoCj64tFutRux/eRd+F&#10;euEgHn8mJj3I5wskvp3LBk24RJ2I8aYxLaO8RLXR2McEtZDqsxHwP3C1y3lz59yGpJJI+Us4LMBR&#10;YE7j3wka9a7lkufL0ZeW3PpX1/dbBkHVkBwmIHP5MAUTGGSi3FFDfYjUdPYnJNp8jGMWejxG5mMZ&#10;aDVJ/sox7CuYkxe5+TaOSjMDy9WZ+CDrEu9fnhJau04nmt05XCtw1C9uNkWn7SA7fdkjjH6kIpnE&#10;RVWNAfsIvU43T1Kh7Ty/I13qkamSPVbgfu1U/soTgliHXl3MQa5KbMT8dx8MZ29Mbkk+OA7LzbqO&#10;n3p1PyxJJLcTD0b28lYiOEjYlQcqnpIyFSHuCfEPRVntIrlPQukVowahaeGdT0z80NT0qzPl3SZT&#10;qd/GRO19cj93Q7kA9DmDl7PjI2RXkz42PzeWre6uRfSgwpw9P0o9q18aZMNI/wCcgJNRlimtLX1r&#10;cHje3ZbikRHhXbMOfY4H6AzGS0ouPItv6T26ysqGvpoP49yc4x5384N5n1me78twm51G33e+nBEI&#10;i7he2wzZ6XTeFGpbeQYTlfJl2mWS6fbR2oASMKAEHWvzyDaLeWCvJeWo+tpK5aW/uP7uBx2QHM2c&#10;b57eTVHvTF1J77DsO+dP8j+YLIaq2q2Stc6tAoVrmc8Y2TuV7ZrtXhNeXcG2BtLdRsReW7Wcx427&#10;ihC9c9e6R5z0rzhama3lUxotGkOy1HUCuc5LjwHZsELeN3Hkl9GmWRQXVm+FV3PtXOVecfyQ8s+c&#10;o3luraMtICVanxFjm50ftBkwGnGy6WM+YZTZeYb+xpBMPVCGhr2XPn7+Yv8Azhfq1nM9x5aUsrMa&#10;RdeI9znbaD2qhIVIunz9lfzWb2nmKxu15LKF7fFtU+2eSfM35ReZvK1y9rqFjMpTqwUkffnTYe08&#10;eUbG3WT0U4JyjrIA8ZBU9xhTonmLXPKVys2ntLDIhB470+kYMvBk2K45SxryK7HO2R/85Ma89YtR&#10;toZ5SvEuynlTNbLs6HRzhrJdVFYEQUQUFa0GArf85Ndn5R6PYqLjcpJxLuvyr0x8CMUnUSPJVKg9&#10;cL9A/LDzv+b2petdQzFJG+OaWoA+Vcjn7Qx6WPNgNNPMd1OWaO3XnKQqjPph+Qv/ADjdpv5cxC+v&#10;IvVuh9qVhuG9s877e9ojn2iXdaTRjExnUtYWYiztDUv3B7d89bRXE9RJJG0UCnhwIq7e48BnBzyW&#10;e8uziKS9bCFEZYyGkO9R9kZx38+bv/cIK3C6eWcdKc5KdgfE5u+xxv3sZnZGaBD6c8m5koPtdh7Z&#10;4hj1RrcnUIoRYxNVZlf+9lp+0B13zutLDenEnL4Mv69c+df5kak+ra9d3RJKmRgOXWgOej9mRqIe&#10;Q1s+KTshiLTNwHXuxRhhQ7A8jUFMiUuzo35TaJHrfmKzs5gShkUkDr1zS9rZuCBLsNDj45h2fd7y&#10;4y+X9CGmWtvyl9MDgPtMtO57Z89dtZ/Gykk9X0LTQoJWsHqy/WGaoHT2znH5l6itlo0WmfFPezEv&#10;Fbx1AFOzHIdlY+Kd9O9szSoJgtSSaZ4+vJ5dUugNTJl5fBJZRn4Ivc0zu9PDhG3z73USkSd/kqYH&#10;13UbPTLSWHUXNw6xsbcxbRoAOhI75uNHj4i42aYA3dnBfyN0L/FXnOOQoWVZDIfDr3zcdrZvBw/B&#10;1eih4mRax4gse2faeO3ls7SGGABqIAw/ZAHcDxzw7WZBkkSe96/FGglVvRizHbfbxzz3+ZfnOXU0&#10;ay0cfWEgbhcNOKIgHcD2zadn6MDnt7uaJzrYJjFHwqdt/DPOeq6sZJ/T08mW5pyS8l/u1/yV7Z0e&#10;DTiu7y6uHkydytkC81eaIdP0e+vIi8tzIpimZyQvI7fAOmdR2Xptw6zVZqiXZ8/r2X1ZnkPck56D&#10;gjQeTmbLsCk5ksXZQxV2Y9cCuwXZW5u50gH7TAZi558AtlAWXZ9bfyM/L7T9K8vwieNZy4BYEfZJ&#10;7k55N252zKOSg9toNKBDdSkqdlNDnLP+cpfyn0/TNOXzTpsaxSVo1KANXwzfezXaR1Aouv7V0wiL&#10;CyGbmTG32lz5wPI0THic7wQsPMGSIw003zJf6a4e1mdabihOVZNLGTOGeUXZ1vy5+dN3Yzxya0ou&#10;4l2Kt4ZqtR2SJcnOxa8x5uzvXlXX9N89XPoaY6/Wpd0MxFYv9UZz2q0UsLtdPqRk5Ow18y2txATD&#10;Ah+tW+088goHH+T45qwQDu55dkPtZUtrd5uZW1k/3Y32w3sMyOZrqxOwdgM2s0g9daxt1H80q5MS&#10;HL8BqIdgW4u5EAEw9KzO3pJ9sN4nJxiD72JLsbeXnqcLOUUnG8Uaftr/AJRycYdVJdjHX0RR19RT&#10;9q3Xoh8Tj+LXk7HpNJzEJYNON4mGyKPA5ExvdQXYJaVp424D1nrSav2E9xkaryZXbsF6c00amOBg&#10;ZFHKO5fovsMhOv2Mg7FGvZJVa4i2YGlw7jdvdRgEa/QvE7ChwkSULmO3c1SVvtE+GXRFtZdiS3LQ&#10;mqD0/wCdf2pR45Kvx3It2XJFHLwRwyxSH4FXd1P+V4YLrknm7LtYZI7grOgMyjaJejD3wSlY25JG&#10;zsFxzQpI0ZPqRP1jXZYm98jwk/jmm3YUCSS6uDGGElzFusp2jp4ZdwiI8j82u7LsERSJ6UtzGpO5&#10;Ehboh8QMhLoGYOzsTs7iRk+CT4wfguG6keGGYo/oZQm7DNb4ohuFTgo/vww+JvdRlfB+xs4nYtGi&#10;fDKG9KJjyifq7HwORkaS7EL+ZrhTK0Yjeh52ydX98lCr/Sgm3YRKIYykMysYifgjH7B8GOXWTZ/B&#10;awadkggmAkNU53SDdB9grmPLb3NwdgufUYCPVUB7c7FmFFhb2yAgeXX71Mg7CGRGd1kjlUydp22D&#10;L4DLrravgwq3Ye29r6UAu7YenbE0nVvtk+KjKpTvY/BsA2djdTRFWOIsYoif3Ljd29mxgT7+9jLZ&#10;2B7q3t0QSQxETgUmthuXHjk4zJPl0KD+A7AHpjgYZhyhY/uVX/dbeDHLOLu+Pmgxt2JRRhpvSZQ1&#10;+o+If7qK/wBcldDy+1r4XY+yMCLJKPitS3xO3+6m/wAnIzs+/wC9nGIDsE3EaSOLiCTjOKcLh/8A&#10;dq+AyINbHl3dzIh2K2OomLlEtIrU19eJvtmvdcjPHfv6dyguzXCWrcLWeQrE5rA6GrH2bDCxuuxd&#10;hTLFc207EqQyij2ijZl/mOWiiK+1hIb/AKHYBW9jjJSQGW2Y/AB0hb3ywY78j/umoH8dzsESXDzO&#10;vpENeIN5P2GX+OR4QPd9rZHd2B/rEEsbSwKTFX99y6ofFclwEGj8E27DHTpRaBZZX4I39zOftt/k&#10;5XkHFy+IZRNOxJbhec00SGOM7TQdWkHiMNch8j3It2Ky38EcCWcpKWkh/ccPto3YMfDGMCSSOfVP&#10;E7HiK6u5PqrAG5Rf7hPsyL4nASBv07+5Tu7DTSbW3/ew3BMtuNwg/wB0OPH2yrJM7dD96Rs7BNsP&#10;rd0YJAh1BR8E52iZfDwrkSaHl3dVqy7EJIJbeRriyjLW5JFxz/3Wf5lHhiSJCid+nmpFcnYLtArS&#10;RiKak7f3N2/R/wDJynJy3G3UNsT/AGuzo+m3EvluKW+itWjhcUug4PNv8pM1WQeKQCfd3fFyonhF&#10;/N2Qb/nI+3tLrytpmrWjO0Tk8Gk+1v1rnV+zlxkQ6jtcAxBaGeEa0OdxzeZbzv8A+Wt4s+g6tpN1&#10;ujQmQexGa3OKk7LTyuJBdnCrn4ZGA6VzY4uTrMnN2Ig+OXhqdglN8Vdi8S8mCjucjJXZ9Xf+cVvL&#10;CeW9CF8SOd0eRpml1krdhghUXm/5iOZreOzQGteZ8Ns9mRtUA5oZOS8MdKEjBKGuQVBzgAYfWLEb&#10;HBJBDANfj+E75NbE0AHhggN0dXzD5/KqrSHcAGuDLtQU33r2zYYok8mT5/0fVFhv2Xl36e2c28w2&#10;frKSRQ0yZjSAX3f+UfmeNDFGpoNu+eePMuiFyeK5DhpSX3p5Z11LmFeRoSPHOQah5bZmoV3r4YQW&#10;NWzpLhWFQcAxeW2U7rkwU8K4yjDaHRWjA2xtNLDMDg9NPKdsiSq31QcWERXbIWwaLVxZVIxS1XFw&#10;aYqpnF1bFVhGCEbAqmRgpGxVRYUxcNiqkVriitjbK1Nlx/LCyBU+OKBsUrCuLofHAUEqRGLhqZFh&#10;a0pXF1fAqg6YsJMIDIBQaMY9ZT2OFkovED1GLrcEdMFLSGa3HfF1umG1cFKoPaKe2C1uSMgWFodr&#10;JTglLsjpkaQhZLBT1GCkua9DkhKlS6fTUbqMFLdsO+WA2lJp9KUbfdguO6rSuSBpFJLeaStDT6cN&#10;YLokgHJ0xPJiF9pgINBh5BNU0H04YCmq9nm2vWPwlR9rDqBugrloDG6eO61DxqQOmGUR3octbQXl&#10;mrR05MOuCqkdMsxxB5snnOqMQtB17nFBWmZeM7oLynzBEeJI3rglTmQBaHjepLxJY4qDhIpWPOeR&#10;2xxwBIUyQBU49FLVp2xMgGaAmkoMWWJj12yMsoHJKTTksdu+LgAbDMec+qF9tAZXouMYgHiuYOXL&#10;tbJ7T5N8tNM6c12qCRTAU81K+OarJNJL7I8j+UR8Cgb0BpTpkbvr8LsDlA3YvqLyx5V4KOK9MKkv&#10;1OJixItnUmgPGvKmHtrKHAp0wwhuxMXl3m6NrSNidjQ4aR+IzaYoMSXyR5w1cKWhr0qT44JY9h0z&#10;PxQoJD521S9a7lKqfhUnNtTLkpIwJOMU8euTlG0FSbYUPXG/a6ZLk1lSO5oceFI3yszB2UBf6RG5&#10;pTHAV3yBLLkiVUjY5daDI80FVVN98YTiFCPSHl160rlVriVKt6NOnXE2O+Xw5MUFNH8Rpja5JVIK&#10;aUzVxVcEJ+0fbKriqqEp9GMY0yUdywmiBGSKgYiGy8hqXrF3Phjw+UmFNsTasq13PTHg0yBFs0Qi&#10;gkbkYqDtv1zHI3ZBFLUfDXLwKUQlSQWxuKEXHXrivauYxZJvE9RUZRwKjUNQANsqu+AhUVGKHbpj&#10;m33yoMgUwhJBHE4kRhZJpG21DlUwFEkbE4J37ZdMg1ogS0Fe+KAUFRkoi1SPUb4iorTFlJArTfMj&#10;HjZAvKvMOppXiX+KlaZfXbNjjjTJ4xrGoF2IB3rjumWIYq7EnNirgvhlHFVRVp13ysKV6imwzUxV&#10;zPQUOOAxCEvmkrUA4qneo2yGQ1yZjdRhi9Z6DftiE8tAe2YeWdBkHvX5deUfrFzE06mla5E9QnpX&#10;fYZqs+W0v0p/Kzyl9VjRmXrQDbpkB1CXlXfMQlmA+yPLdkIlVaU2yOunI175C2VvRo3Crv0GD7O1&#10;5HpkSUEpVqV8I0NDTJ1pdn0YD5YgXs1kvB/O3mJbdX5tSgOTO2iBpXp2za4MXCGsvgD80POpf1fS&#10;ei77eOCgNzm1AoIfKNzMbiRpmJPI1GXhVDVpvlE0xVUhAJ2xJpQNu+TEFtHwWrTGgG4OR7VNVW0U&#10;kfa7+2Xxh38ujC+99BflZ+Vs/mW4jkIPAtuCOucm1bzaAxVX79cryGkh+lnkL8k7ayt1LwjlTeow&#10;Lp/mMzts++Ys8hKndmmrflja20dfRWlPDOgxawxspSSagCn3jKPEavJ84ah+U9kfNGn3ixCgaUnY&#10;UP7ts//V7jdaZHcN8QFc895O9En6DaV5quLNAA3JT75F77y+oJkiXfwy2JZxk9G0nzyJlENwSKdD&#10;kQvdLeKSnHbL4ls4noFhrkVxF6iPU+HfAVxYMAPh2yJ7kWE3stUSQllbcdsAT6cUXmBlPJKdW+pL&#10;KwWuRLULF93Ub5bjluhkNvcKfhrkXnhYbODXLy1yCYowb7Jwolbg1RjVsCrjcZVZJwRHkeFLth1w&#10;muLSdH5MTkwxXqwI2xeCKR6B8Slo064dfUhx6b4iSaU+e+KW+lSueSHJ2ilN7hV2bJLbac4ALDcZ&#10;A5GVIGS4Wux2wdHAwNCMjxJKg7ilRi625JBAydopDtMKdcMI4u1MkCyS6aWm+LNAaVwptQWcdMRS&#10;LfbLoM4lbcTADDNLSu2WxkxJSC4vONe+DoITHl9sUhupxJU98kFsVccTmPONKxa8dlOxw2WEEch2&#10;GY04soySpdQZW4ODhTfIx6GmYxDIFnOkToKLTfITeSMGNTWmSjFbejWlCooNzhSL/wBJsMoMCUz+&#10;qeoNxg6K+RjUgZESpiUHNp7gfCcOre0tr4fEorlgzGLEhj17NcWR+A7e+C5fKMU6kKBTLsesrmxI&#10;SNvNslqwrWveuRi88hhKsFObHDrgxMAU4tvPKSng5AyD6l5QIqvDNhj1Qk1Sxsss/MMUoBLZz/VP&#10;KM0deCb/ACzJjlBYGDIYNRhmFVYH6c55qHleeUkOgB+WWCbXKFo4ODvXIJqHl24ibjwP3ZcJW0mB&#10;C7AMWjSjZ0NflkmPC7DH6hcW6ckj2+WAnubBGnYXNeNCSJUrgtJ2dhXcXYarAEHAN2BLsAxXDyGg&#10;w8JCguw0hjkb7XfG2duxSZGX3wILsL3FDvgprls7EGUdBkgGJLsERrxFRhpQXYslzQ8T0xItsBdi&#10;zTIyn4ae+RS7C4xrMeuHhKObsFJbqvTfCY0ggB2Bdncr4ZEikAuwMZ1mk9JV3GApdgp6oOIBrgtL&#10;sTstGnuGaRqtXDyXgJdg9NLuIW+GI0HfFPCXYo9pMdjGfuwWpDsb+jZmNAh+7JcQWnY5tKnT4mXb&#10;HiCJQt2b9GyHoh+7ASGPAXYHksZYtypwWy4adjhYXDgEI2/tjxDqgh2PGlXVeJjIw8QQIl2OGlXP&#10;RkNflkOJlTsUTRbpxyVG29seNPC7AhtXVzG4JIw8QQQ7LlsJAvNVqMeMLwux1vpd1cERxxt8XTbI&#10;HIEiLslUXke9MZncFQPEZDxQGYxF2Mt/IWo3zAiMlO9Bj4wHNl4JaJA67ZIbf8r76SqqjAU7g9cf&#10;HCjCVNpo0+0wH04h/wAqz1SN+DpX6Mj44R4JbEyEcgwp88Ht+VGosvqqhcDqoGDxx3r4Sw3UQPFn&#10;APucqL8qtTvSIrS2kWnX4TidTHvT4Sya+t7ccp5UQeLMBh0PyKv3os/NS3alMH5sM/AQS69YOC8d&#10;xGyjqVYHDyD/AJxx1JqS26syUyB1wCRgSS4/MDQLRzFdXscbDajGmHKf847agtrz2MgO4rkDrgy8&#10;FDf8rH0L1lt/rH2hVWA+E/TkcuvyE1C2lCOtNqih65MawFj4Fp1beadMu0MsE4Kg0PbJDpf5DXsw&#10;VuJBO3XBLWAKMFIG989aNp9Tc3AUKKk0zoo/5x1itY1kkVmqAWrlP54J8IMEtfzv0K+uJLO1kVnU&#10;kABtzlN+QNs9BGpVTsd8I1wZeCEa35u6ZHyDipA2pi0H5CRWrAxqr+BY5A65PhBpPzh0ll5Sckp1&#10;2yP+YvyHmvKcV4DtTCNdafBtOdO/M7RL9SVn3HXN5a/5x8sZH/0x3EiEFWG1CMkdcAx8EBC+Y/zL&#10;ttFhE9tF69e1evyzutp+WQgtjaXRFxAe5Wp2yB1wK08evPzwtrq6VrUG1uVFODNsSfbvkc1v8tfL&#10;83prNZJ6kZrsKVyH5stgiGX+XvPWr3RklnmV4X+xVRUHOfTf8496JrVw08fqW8ZNaA7Vywa5Bxhk&#10;uofmb+iIVFxCs057I1K++EWof84w3Jk5aVLzQHud6ZL8+C1nECVkH51eXgq/pJ3tnP8AMtRXwrkO&#10;1X/nHnU7B+If7WXQ1sSjwGXaX580XWEM1jcBkG9cCy/84/8AmCC3N2kRkRfAYTq4FIxNp5+8vtcr&#10;pp1CBblvsozgE/fhFb/kzrWpFlETo42oRTKZZoM/DTy41uwtV9Se4jVfHkMpPyQ822b/AOjK+3Sl&#10;dsj4kSvDIIYeZ9JIDfXIaHxcYcwaT+ZPlkcrKe5SmwozUymeKEu5mJTDpTpGsj05/q1wPBuLfryT&#10;6R+bf5q6E3O6L3CdD6qV2zFyaDHLo2x1Egx6+/LTyvqS8JNPgWh5Vi+A1/2NM6roX/OSeq6kg0fz&#10;LoYnhXdwooKfLNfm7IjzGxciGrYfJ+SWn2d2+s+Xb+7sb1gQH58x0996ZMtV/O/yZ5kayt9d027t&#10;IrBw0XEEAe1B2zE/kswujuW380x7y/8Alj5z8ofpC403WoL6e/qWNzGRxPSoIySDzf5F8wzTTtrI&#10;WykjqbFhxWo6beOYk9BOPIWe9tjqgq2kfnrRrWGx/RcM98knE3yygsUJ3NDvT2w98u2A8wW/6Uhu&#10;oZksHJtbW2cLzTsHHfMLPpTA139S5MM4Kv5l82J5avodHurKeJdQWlzeyIWSJvFT0xus+Uru6D3H&#10;mJTDoF2q+nY2w+JZfEkeJzGjAx2jzHUtomCjdD8+aRezHSvL93HdaraiktzMaAp3oT7dsj02n6uY&#10;luNQrpcFl8K2VsP3tzD0BY+NMeEDYb31PIMhK2WWup6dcyhdPYXzzMxNw7Bo4nA6e30YHvLRdOaP&#10;S9Vk/R/l67Aa2SP+/Mp34sfc5ISJ3G5HyZWrQXIuvVvNOVbrVYCI5S5ITj4jtQe2G8a3bWr6vNEN&#10;K0yLlFcxU5T3KDYN47jKyRy5n7AqAMsC3S6artqF+5MsTn+6gbwqNvo65GZIrmXT30nTpRo3l+Yh&#10;rS5Lf6RKa1K+O+WCrs7nqjmmvCJrpbm7U3uqRKEkRP7tK96HbK0m+tLaGaWwtxp9g5aLULif++ko&#10;Kc175CcST3nolG3NrLI4edvXuUPqW8a/CinwJyRWqyxWY0/TZBa2UNJLTUbg/vJQd2C13yMvUbPx&#10;DIlKJTEbj6xdIZ7mSiT2kXxIh7Fv7cD2McMqHUPL0PpWd67JfXtyaOr9KoD+GEmjR5jkEAWvuGdJ&#10;Bbao/O4g/eW9tb7BlHQNkev1uJb39FeWlIvtOKs+q3W/OLqVX6MtHL1degQQmFvtB9a1IUguQALR&#10;F2Vj40/HDiDU4L0ySeWoRcR3AYTajcN8MEoHUA+ByEokfV8glCtayoEXU5TF6RJjtYOsiDoD44Cs&#10;bm59Eta0vtTsyFuby5FIjH1JUHY4JR+R6Kjpo0RliuD6FtMP3cMezlvemRq7jXVLiSPS2Ooxy1lj&#10;vJDSG3k8B8jmTD0jfby72JTCKT6uitOogYGhjWjM4HfbF7K0SSY3VvH+kNctkWO6aTaAKe4HTbBM&#10;2N9h5JCnJKUok7CC0kp6YXZyfDHutxHdpbITqupP+9tH6QRHsvhQZWI2O4MgLXepGsDTOPqsC1Ei&#10;kfEw8fpx6aVe3M41C9RdR1CRvTurcGkEP+VQ+GESrYbBMoqZuYIIhEG+rwUBietWf2GUlmYbw210&#10;wv8AWID6lnHGaQqv8pPQ0wmVjuHXvYU203qwiWP/AEe1eokZhR/owRq88TzIdR/3IyXJVGs4aGK3&#10;cfzU7ZWI7bbeatWSMqssKGGNOkz7tIMWuonm4R6xKt5rFmC1vYW5pGVPQNTrQZVVfTyPVkGonCEy&#10;Wsfo20lTJM+zV+Rwr1H9Gxejaa6Gnlu2Hp2UA+CF+wJHvkwSdx06sJBFoZnr9VHBUpWV9y49sLNU&#10;kUXSfXVM2rW/wDTbb+7KHoX+jBHf3d7EoiEgJWE0hNSZWO9fbKnK2t5HY6tKZklblaWVsPgicdnI&#10;yyO42UGnL8SmSIcezSONyPEYvLcNqEjTeZKmaL4W0q135qehbEiuXzSfNRjj9JONn9lgT6zmtK4U&#10;3d+sci6FfkLU87G0teop+w5GCtrHxLElGJHx/ex7k7O7d6dxhZNKlwxutaQoo+CXS7fqT2ZqdMfd&#10;80KwUheMR9+Z3wS7zGeKz1fivH4rCytOrKP2ZCMHh2LHxtKwEKCy/wCyZv4YE1O8awI/S8YjhmoH&#10;0i3FWDH9p6ZEY+75oJr9S6IiQVjNaDZz3wLaajexO+mX/ESBS9paWw2Zf5XORlEcx9qQVag+1+Jw&#10;h1ULM0cWoxhopSFbTLUfYkPdyMnHy+ZQfwGwKf1ySaho7aULX1ZfV1S3Ba2sLbYMng59solLisdD&#10;1bAKU1l51IFE7sckzNfRR2t/rAK2szADTbY/3cnWrEfjmtyYgeXPvbAVqFWJVeoH2jnbfyr8/Tm/&#10;l0fze6+uxJgSCpCxjpU+OavV6Pa4pEiebFvM+kvPamTT+KSA1JbvnopdUsNX5DTpYpWi2aKNgzE+&#10;DZqzCeLml5xHp01kQL9XX1dxIwoq/LIbrPle21S8CXVok0oFdxRFB/mPiMyMXac8I2NBfCBZZps4&#10;itC0EzIhO9T8TfLIRffkL5X1OR53tYGDDdyg6+AzOj7TZIdWo6OJ6I6LXb5VUSp8f8veniTnOpf+&#10;cbPJkNyHkskQE9ePxk+AHvmXH2qykc2J0ER0Ts6ndNGXhRWcfcB886VoH5G+WIT68dhFBtRYwo5C&#10;ndj75r9R7SZD1Zx00RyCUXOsXsJWFCGJ3Z6bb9gM6Dp3lrT9LI+rog4bFUoEUeNe+aXP2rPLzLeM&#10;TcizTrV+VG6E/aPtkqiuHEfK0AJA+OZl+Hh7DNdkyGXNlwIZNPijIWf4a9Iwd6+5wuvtWhs1DTSE&#10;RsKozfakHcAdqYMeMyK0mUdszjgiio7DovhnlP8AO38wdO1tYND0GxFxHHUm9lascMg7HxOdh2Rp&#10;DAWT8GickfomnXVo0k99KGaQ7KBsBnme3tLrV52ubMR3Wrx/A8km0QTuVHTOqxTEKvYOORxe9kJN&#10;BU54r/OfyFeeWNUe6mFYrgl1ZRtU9c7nsnWCcXm+0dMYG284qgpnSRlbpiKdmk6ZNBdgMgk4JKHZ&#10;6U/5xjtI5PM8ckhoyEEGm/XtnJe0kiMRd32SPW0ehz7W6XdWtza/U4QIn414k1k5f5R7A54HrcRl&#10;O3ucZ2StQ0X7xviH4Uzzp+dGuX2izR2t8YrezdKq8dDIW/lHzzedk6UHcOPqMlI23dZF5oSa+OeS&#10;7zUJ3drpUFmxb95F/u2dfHOxxY6Hf+h1szaIyFfmFqc2laG9tbxLb2M9OKN/ecj1J75vOz8dndwN&#10;VOo07Ok/84c+Sje3b6/cK3po1RTYGnic1HtbrOCHCG/snD1ULh+CHehOwz6aDVVtopbyMF0RW4Ei&#10;ioQNhnkx9UqL09bIE21QI68a9d9zngrz75nvbu9ePVuJuubEWltQCRT3amdroNOOGx8y67NNNFAU&#10;cR0GQq5tIbiH0L34o5P7qKKtI2/yiM3OEbuNPk3nnj88dauLK3ttAmaPko5MIzsfCudn2PpwfU89&#10;2jk6OzyixLGp751cBTpHZiKZYgOywMFot2UdsBTbs6F+WeiS65rtpawIXrICaDtXNR2nl4IFy9HD&#10;imHZ9t/J+jSWGmwRvEG4oPhXZaf5R7nPEO08csuWw9zhmIikDJdxKSGahr9Oeav+cydXgt/L0NjW&#10;k0rVUV6AdqZ2vslo5Y+bqO1soMVOwk9YySDpWnzz5MSsan556bAPJFMsSJOWgK7KByJirsNtL1m6&#10;0mZLqxkaORTUFTQ5i5cAmKLPHkMDs7PoH+RP5jWX5iKvljzcqSXiD9xI5pX5+OcD29oDpxxx5PVd&#10;m6vxfTJa1RuMkf5g/lw2gXh1HT1MtnJX1Of2YwO4Gc7pO0BMcJ59PN2eXBW4XA1zmMcTzFYreQFi&#10;f3V0+yL7DNvCff8AEOIT3Owi17VtJ0ydbNbqN7pzS5c+Ptmx0+mlMXW3RxsmWMXZH2mtkk+rRTL9&#10;XO6Thgz1PbMw6ctPigOw2TaPm37sr9qMbvKvjmPPEfx0bRO3YImt7eK3QXBK20p/dxr9sN/lZTwm&#10;2bsXtZjF+6lUfWEFVgTo4/yjlUoXuyiXYxQb0lHWsZP90mwjPicjyW7disSySSGPaS+QfuyNoyPf&#10;Ej5K7GyWLSobhhzTcSlvsxt4jDGSkOwilQ23FuYaUfYuW+yR4DMgG/1MOTsq0vmUyXNsvGM19Yv9&#10;o+6jBOHQ/BRLq7DC0uUmMdrI/oxSH93L1c+xyqUa37mQLsW1W3W1di/wU2e3T7Ug/mxxm/19yzFO&#10;wrtkRAsPGsLNWJF6qf8AKOWyN79WIdhq5a7k+riMHUEFPSX7DL75ACt+jLn73YhLZeinqQL6gJ+I&#10;/sQtiZX+Oa07FLGG4J5MVku1+zI32GX28chOQ6cmUbdgmC5jRjOg/wBHqROX/YP+SMrlG9uvRmJB&#10;2IahxDi7hcRn/dc7f7sXwAycO77O5jKTsJfraAtIylYa/vYaVdvcZfwfsPRp4nYvJf28hihIaOIk&#10;ekE+1XwY5Dwzufmz8R2GOouk1YlH+kBPitwBxI8a5XAVv072yUgXYEt4bd7UrcP6i1+EDZYm98mZ&#10;EHu/SgEU7Bn1qZlFCpu4h9t/7tl9vfIcIHuZcbsZbapCeVxGpNuT++eTco3iownFWx59ERmC7Ebq&#10;4kTeN/TJP7qYn4pB4YYQHv8ALuSS7LhD/wB5xMcDD97BSrsfEYkjl9vRLsRVucv1eYHj/ujh1B8H&#10;OSrbb4/sQHYYMki/uCiPeoKvCNkK+OQHf072d173YU3DpIVO00JP2h9mBsugPh+lqMg7AUzTet8B&#10;U3ajaZvsyL4DJgCt+Xd3NciXZoJQqm6tQVgJ/f8AP7SnuVGCUL2PPpX6URPUOyS3OpLIIYJHMMZp&#10;6NxSrSf5LZRGHPr3jucgSsOyP38H71lEfptQ+pbL1k/ysuxy/Ye5rlD+x2J6baqGCTAvbsaRhf8A&#10;dR/yjkskr369fNOONOw6ezEDtQCW/VfsL/dsvj7nKRK/c2EOxHS4YJg0x/f2gY+oT/uhvbDkJHkf&#10;vYQo7uzNbMlx6cbhZD/d3T/Zcfy4BLb9CadlR6dFCJLriRCf79Tu5/ykGE5CaHXokRp2SK1sysUQ&#10;hk9G3Yj6tcH+8J/lPzzHlPf7wy4aDsS1eljcrcyp6MxFJ7Vesw/m+nJQPEK+3uYZDX6nYVo0AlEt&#10;2/KyJBihj+1E3bl7ZZ0oc+p72MTZ35OyRHzBFqd0ts8Y/SUacUVD+6kX396ZjnAYxvp9rf4lmurs&#10;LrVI4LkOyfWLT1PjQHa3bxHyxmeIdxr/AEywG/42dnQZfMeoXbpYwFJblP7i6cUiZP5T2rmt8CMd&#10;zy6jq5XGeTs5j/zkHqLHRLKxlqJWYtIv7IP+T7Z1Ps7H1W6ntY+kOzxoQK52lvLkuzt/5W0XTtYl&#10;balswFc12p+oOw059JdnFJzykY+5zY4hs67Jzdia5eGt2CUNNsUuxeFuLBvDK5KXZ9V/+cTJ7u/0&#10;Rri8fnGrcEHgAM0utHc7HT/S85/MeZIbOIv9rmaZ7PQeHTNIQ5Lw13r8eGVulTt1yBCEmvp+KknJ&#10;JZQ0oT1yNWh5V5i1IRqwByS25AoB2zMxYepYl8qef9X2KodgTUnDSvIUbM7Hj7kgvlLWNVlsroXM&#10;TDkD9+EF/aiUUp9+TnhIR1fQv5Z/mKhVSX4MuzCvfOe6poCzVNPnlBgtvuzyb+afBY0kcEgDcnIP&#10;deUQTWlR4ZWYpBe9ad+Z8MqislPpwtbykE34jHhplaew/mHDN9l6+9cQl8t8BQLU/LKyGKaW3nKO&#10;f9sffhVNoBFarTBS0nkHmSKSlG/HCmfRSu1OmNrScQaskm4auFsmmMtTTChHJfI21cBPaMmNqilm&#10;VsYIyO2KruVcEJEepwKps46YLWBqVxVQMorigibw2wWqmZB3OP4MOoxVosD0ywMILIFYfHHDCyax&#10;ZTgJYkrCuLKcixWEYupwJUmXvj65IMwoEY8HtilTIxZTkSxJWFfHFQaYGNqZXFVbAqky4IRq4qh3&#10;GCUemBCEkSuL8ztk4BIQE8Y7jBUUh23yxKVTQih22w2tpCfnk2EjTENQtwtckFo5Ir75c1PK9bhC&#10;lvfJLamtMLEvEfMKcS1OmHMWSDKLyHVwFqRgsGg6VycASdm157qoWNS0gqDj1O2Z0OaC8g8xLzSi&#10;9VOC0y9DxrVF5MTiwwKxqY8e+OwhICDkbjU4vEaGmQyx2ZpNLLvvvXBOY6oQKXNBiTPx3PTKskkh&#10;6D5W0NryQVFOhGBZLkRqSeuarUSs0yfYX5e+S5HZZyvUU6ZFdS1VUUitMwjEksafankjyVxEZCGp&#10;pvTOd32s/F12yyqZU+m9D8oiOMDjgK31YM3GuQlJaZBdeVqJyA6ZPdKvvUCpXDi5tcg+dPzI8uGK&#10;J5iPGmTeI8lDDoc2+ANN9H5ofmLMbS7ktzUvU1rihzODOLxwD9o9TlA4WS14h3GbFCwqKe+OUYJF&#10;hJRMQbfauWfDIBAVUUeGwyhtthKlXEfLfoDlMcQkBEpCB4Yw79MAQEaq03plA9sKSvIp8X4Y0gnL&#10;YmmKAmX4iQMrJoQtOPzxyr3OVymlFRRb1bocY/w4YG0FGraVoVHXAU86oKscuhzYSZXpflS71JeM&#10;ETN32GBBexnocutgRSdn8tdUQ85IWA9gcDyaikfU4LTTKtL/ACjvr34REwJ8QcuDVY5TxrvlUyOi&#10;QKR+p/kvqunRes0fJAP2RvhtDMH6ZRkHVmJPNrrRJLJjBKpBHiME88qZJc1nx3G4GXgS5Yyu2Kgb&#10;UzHkd0gJlEKAV7ZqZEppGRip67ZRQ9+mR40I+Jdq98x6UyLIBHQqaiu2MxZJivSmYCuAoKqJAn2u&#10;gxRV8cg1oS5vAq7V2xULXftl0I9EsA1XVlUM0h8cutBmfigireOeYdR9UmpNe3yywKZlks2AzzFy&#10;e+XgVDA7743ClEpsK5RwgKqA7UpmwUrWw2NccMaVC3D06bY8CmKEtd6nHF+IpmNmLIbMs8saS13O&#10;pYbBgcJ7uYitR0zWZ8lBmC++Pyp8oK3pM6kk9NshGpzk1zXGVsw+/wDyfo4to0jHtkTnqzZWSye1&#10;WCCICmIJDybIWqZy3Pprkl020qQAK5GrYkvPPMmtC3jZmNCOgybWkHAcBtTM7TYr3ayXxv8Amf5u&#10;KB0Zuo3NcOl+EUX6c3GLHXNg+DvM+q/pG5YDda/RljfL0sUZeNcutMUNBa9cDyPTYZOMbQTSbWVs&#10;XNFG+RzVNTFspC9cyMcOpYxFvor8s/y0GuzI8g5ciKinTOC+a/NrIzRBtjhJSS/Vn8q/ymstJtYp&#10;FhAZQN6ZxjUNbeVyVJocxchYB9N2Glx2yBQoFMPNAvZHcEk5iyZhB6zao0TVA6Z2mG5f9HSvv9kf&#10;rGUVuinz3d2Mf6etF2pyf/iBz//W9OT2qy7jZvHPPnc2+ktN16ayNHPKPuDhZJZuleQqMmAGYZdb&#10;+Y4pirRtRvDCqbTI56hhT3wcVJZvZeaJbQK8bchToMKZtEYbLRhkTJILNNN85xSr+8PpyHr88I7z&#10;SiylQPoxHNsEmc6Z5jTZ2PTuDkD1DTniJUr3y+KbD0nTtWjuAHVq1HjhVLZoV4uoJOMu9gU4hvGr&#10;8J2rkE1XQ6MWj29svjJiQyG1vRIu+BbLTpY96ZZIoVpLhO5w2m071h8YHKmUE1ySopchdu2EVxp7&#10;wmoX7smCqKSVX6HGlbhVoVJwobqviMMdPedG3B+nJE7Kh50Rhk90+QNT1BvmPJkGMX8bAVQ4bNax&#10;MeQFDkbSlSXUqgqTXK/RpO6jLBNbUm1Dj9o5TWjLtTLIzQFgulf4q4olk0m1MnxJQst+kG5OKDRn&#10;X4lwiaUM2vQyCjYLt7SQGkgy3irkhKby+ikFYzhmunlhQDfLBPqrFptXjjJDmmLxadKhrTbLPEBG&#10;62lF1rUB2Vhy7YfW1pzAV9icon5MbYje6x6LesdwD2wFd6bJCSG3U98xSQkSZnovmKG9jDxnjIvb&#10;IRqukPUyR71yIlSXrei67HKqpIaHpnPb1DBUyChGTEwinoNufUA4GoPhkNvNce2J412x4UEUmqwK&#10;Rvj7Hz5LbkDoMPh2jipC3OkwXIIkGdX0H8xYblVSeinxrlEsRCbtgeseQkn5S25qTXY51bTNSg1R&#10;R6RBrkDcWJeM6/oVxoZLvUj9WD7ry9BOPsiuX4tWY80MPg813Vq9EfYdieuRO88l+p1pXttmzhq7&#10;5KWVWX5nR2v99tTrQ98il9+WbTA8AD8syoa2ubUYhl1j+ctiCFlYg++Qu9/KmQsTwJI9svhrQxEG&#10;bWn5qaXOARKu/YnIzP8AlpJbyCQQ8gpqdsyY6sL4bIrfzrYXQokoDHpvhXrvlNplBtoDHQUIplo1&#10;IKeBNdP1aN6rJKrmu2+cz1Pygyg84wT8stGUFhKCeRzLJupyC3/k1x0Q0OWxnTSYKgIPTC1vKrwJ&#10;VDQ++EzRwt4TDTroMVbamEEMQHYCKy8ihqaYCGPE7BMNhNOCzIQPEjBa1bsLp4GRiFG4yVtZDsWh&#10;s7iVRxUk42oDsP7Dy7cP8cqfhkTMNgxl2L3Hlm6mqsKEH5YBlDLhLsM9K8hzuvKYHkcfGBR4ZWlg&#10;vU5Ibb8tLiVh6YNT4ZXLMEjEpvcRx7uwHzyR2n5T3G6pH8R70zHlqohujiQz6nbRjk8igfPD7Tfy&#10;VnDCSeCpPelMqlrAOTYMKVzea9MiqDcJX54cp+SUkrkpGQe1RkPzzIYUHP530q3UNJMv0EZI7H8i&#10;5o0LvQZCWu7k+EkU35raJG/pI5Y1psMNovyXoKBiT7DbIfninwwhn/NfTF32C+5w2i/JmOaiyopI&#10;7kb4Dr2PAlV1+cenQD1F5MD0pvg8fktZxIQQAflkTryvAEtj/OuCZwsMJK/OmFY/JOymqHbixPhk&#10;vzy8CaT/AJuxW45fV2dadjg6H8i4WX00ZT2BpvjLX0V4Ak8/586fbL6k8LKB1FemBT+RNvCxhuhQ&#10;noxGxyI15KeEIyH88NNvovrOnKJVH2lB+IHB9v8AkrZRLwlPKnSgwHXlHACoS/nTG5Atrfie/I7Y&#10;3/lUNg7UNPh2Ckb4/nivho1/zXdEVvq/IN+2DtgOT8mtLkmBdiqj7QGD86U+GFX/AJWpKITItrzY&#10;/ZocVT8rLCJzaRVCncbdcP5wlIxok/mRItv9ckiWi/aoehwwh/ITTrxGnKjlQ1qMplryNkGIYlqX&#10;5+22mTx280HJZCAGXpXIfefkrZaSrCa3YqCW5jcUwDW31Xww9D0b8xrHXgv6PljLtQcCdwclHl/y&#10;PoZ9MXCRKSNqnGeqJ5J4AEs8zeadYsUlbT42fh4LnR2/Le3MP+jQrwO4ruMxp6yikPJbb85z9ZaD&#10;UZyrqeJ2pQntTE4vLsVk4SSFFI6UXrg/N2zTmbzHJqkDTWd1Iyt13pQ5I7DSra8JWOBKr9rbIy1C&#10;l59rmtahoqK1xeyfvPsLWv44b3fkW0voTJBGolp4dcrGsIKLYVYfnRqGiXiW+qyMbXkPiruM541t&#10;a+XZzHdw8SDuKVrl0dRxLT6BMl75zsfrOi3QeORapIGpTOgaTp+maunq6awElK0pTK55yGO75/8A&#10;NfmDzP5NmFt5kgaW05cfVUlhQ98HXflkXIBSgkU7VHXKfzBUKGkfmVBprsJlZraQb8TuPlkahnut&#10;MuWhuCEANKEbHJ+IZMqel3ujaL5q01LvT42nLgMHDfEp98mttZR30RuFQGoqSOmUnKQweLatq7+X&#10;7yPTbiVo0RgvBjua5DX0kJM5lWtTt7Zd4xS9nh19J7WP6tJQqoqB3yS2vl6O2RZoB8XXKznKXl+q&#10;efDqVxLpt/QRfZ38MO4nEcZS7UMO/tkDmJPNWAXWgxST+v5fYwyDoymuOn0+zv4zwTgQNsY5ZR6q&#10;DS2x1zWPLlyi3UgnQkB6jI7ZW/ozUmACVpvk5ZCU29U1u6S+sSbAFpePMhexpgvWtEJrOA7x0qvD&#10;tkBlIUFJPy/88W9yBpTtBBdxkrIJ9i1O++AodNRI1BBVjuajfLPGJ5qnl/rkkty8ls6SRCq8VaoG&#10;HkURMbIpovQ4bqmsh5hfXUH131ZFJljYsgORW9sU9WnH5++XRLZE29e0TXpPqgcS1r0Fd1ODLXT7&#10;dUpGRQ9R4ZIzJSxvVtf1E3AM6PyU1VyNiMuyhFq5BINOjZRMm6BRSYa1cx61aLNLCVFN4+xPiMKd&#10;Vha6kVSo67tl3Hwp5Mk8mmLTrV3idt1pwPbJFbWSpat6LMVpRlrvlBzyQwTV79H1mJL2GNJeQaOU&#10;dPp8MjlhpvKctIvpGvSmxyRzEJt6Z5h1iNdPVbdxcKqirg7qe4yWXGmvCvwLsRXbIjUyRbxjTta0&#10;/UHb1JWWUGhLMRQ4UcYy/o3QoT0NMtjqFZhNp91FCL/QpDIq7kczue9MEtodoq8po45Efp8IOE6j&#10;hW2OwecNb1JzHYTz2U8BoQznfIVqHla0gdrm3toh16LQ0ycNVeyXuGg+ddRvIktL29m5Ko5NyrU4&#10;Vad5L069Z3uoEYncqwrl3i2kpn5r/MrVNGhRbOZqbKHHUfR3xk35VeXZ5gZLJEduhUZXLKKQJUlN&#10;v+cfmKGA3STRTxxj4g6gNXFD+UOn6YfremyTW+9SY2Iyicr5tsctKujf85FT61J+ibqzglmp0fp9&#10;xwxOiXbqraHrU/qR/sv8Qr9OYpwg8w3DUUmx87Wtq5XzR5ahghlP97FQbHxphXaeY/OOl34WaO31&#10;J02UyrQ0+eVz0OOQ7mwalkd75e8matpZa1uLjS7eX4z9WkK7/LfBVz5xSCX1PM3lyUuH9Tkh5qrj&#10;uMxv5P8A5pbY6l1t5cub+3WHyn5oQxBBHxZV5FB2O9a++HcPnnyvqt6mramJ7a6Mfpj6wh9Ony6Z&#10;ins6cY0N22OoQEnlrzlo9k2k6Wba6sg/qUt3pMN60qcKYPK2nX0F3MmqW2oXPqmaySRwFhbsAMic&#10;ZHQjvbBntPJvPGp2lzawXejXdnbUCXThOTPtSoI8MAX3ki90+aLzVfQ/pTVZ1WGS3jb9yqn9oKOu&#10;UcNihsGwZQnOnfmBpeqPLo9tM1hawLyE0vws1NyPiy77TZ4LhbDX4Wv9WWs2mwBSsMdBspp1yEcR&#10;6bDqniCOs9bsL+1bVtFuIYNLJKXc9R6jHpUHt88uHWeM633mWMXVztBJptv/AHcL/wAxplcsR/h2&#10;8+9uiUY2mk24tdElNtEf3i3kh5O47gE4RawsjXJs9bkE2qITPZWlt8KmPsrnvhxg9OXUqZWm+nzR&#10;iET6eAtrUrNNLXlyHcA4k+ixFY5NZciyuiqHSrXokn+URicm1DmOqQdlwu2dnW0T44lr9bmGxU9a&#10;ZXmHTL5/RtdQkWC4tqmLTLfrLD2DeOSxSHPv69xSRbtMurVuU9kGkickvdudg/tXC+602CK0/Rus&#10;t9V0y8KiGyt9nSQdmI8Tk4zs2OnViYolJDJJ6lovqXEQ+KZ9gVPhi/oXUKfWtTLWUFitJLSLeSeL&#10;tXvhu+W99WQitMkUjBbQeu8xLLK26Iw8MWe4a7MUV5KmnaPOVayjjFJiRvxPzyURXLc9UgKCxGDm&#10;8Km6vF+GZnNEp3NPbFNX1eaGNtRlH6P09Kx3VuBWaYHbl475GI6c76okaW2dkgIiLfW7hayRSEfu&#10;09h8sBXVmRapbRONK0+gktpCazzDqV333wg/E/cwRMM4aUmjXVyCElC7InvvgKb6sumfX4VOl6dc&#10;Ex3bP/fMenIfPJVv31yVVjkcTvBMfrFwvxxgCiKPDAlzpc8VvDZaLKNPKENFdyHlNcR9wK774DXX&#10;5JF9ERHMJGJmrKSQrxqKqh98ENYR2SF43Wz0W6H+kXUh/eiXxWvTKCL9/cpXNO1SpX1LlKlUXZaH&#10;pXtgJ78xNLHocX1RLRQX1CcVkuYwN+PfJRiOR+XcwLaRM1HvCXLkARL9lDhXoluLm0mn0rlY6JeE&#10;lr2Y/vhIT1WvTLZkjnzRFUnlT1AjfvLlASI1O1PfDVtGlsl+vaS5gkt14XF3P9uaOnVcqsnn16M6&#10;cLhWIhmo3MiiKNlI7E5Gl02LTbR7jRpha6ddVb9I3BrL6p7JXJH1c+fcw4aRIk5N6cm8g/YXpT3w&#10;JaXS/VZbzTwbZ0qt7eTj45UA6p88TA8j8u5eiqy0ajbivwgdsS0gyadayR6XJ9VspP3kOpXBq5Y9&#10;VWuTPnv5Mar9a2VVkNG+IjqgO2/jhZNfXEol1bS0+qoT6eoXlyP3sij9pB2wSI5Fd+aoEC0Q9B9k&#10;DYDDKzltzZ/UNFmFvbMvKPUpt5HbqQK5jyvmfkyA22+bdDXkdz/KOmFNtdNaQS6pp0f1S35FLy5m&#10;H72XtyUZYRdA7qF9Kmh38MkmnsZ1TT9PY2kLrzh1KY1dx1IFfHMbIa3+xsBU2HVj8VP2RgwTudNl&#10;Ol/6No83JLy8nJElenJPnmNLc78+5LRA5Dn9odAOmB7L1tHsTpmnXJsrQEG3v5TWW4HUha+OSOPi&#10;NkX5dzAno2QHPxDke69hg+Dzbd+TrqHWdJc2GmOK3jSAmeRz3A98pyaUTFHfu7kcXD7lK4tIrxDD&#10;dKsi1qARtnY/L/56XUVyV81RLBpZUNaFj+8nPWtO+afU9lCvTz6tsciS3HlyBgzWfwTEgE9gPADO&#10;maT+Z2lanAdVndrL1jxpNsVA/aVffNTm7MnE0N3IjO1JtLliAiUCTh0ptX2Jzp2mT6ffxjVVcUI4&#10;hmI5yDxHhmvlglHZNhIb+5ntnFlxJrvsPhT54jfXlrGBZSE83J4Qo3xSD/KOIwyKQVe05t/pIoVF&#10;KyMNlPtkYb/R5eBlV3/3VCD8IHgfE5X+WLK2SLdLIocD4f2mPX5jE7zzppXle3mn1W+RXOxFalK/&#10;shRl2LQSnyDHipBy28l7IvBKIp6/ze9c5N+Yv5r6Vaxx6fYyg3klGhj6vJUbgeGbbRdlSuy1SmAm&#10;VjZyRktORvUUGeR/Nk8l8Rcai3oWEh4nTYeocn7TkZ12kw8I/S4uQ9fsTcCm2EForWk62V5cMbuO&#10;r2tpbneRR0DHMnINrHJjA03na/MH5exfm15UUanbJZX0afZG5FOw98wtJ2t+TybmxbPNpRmjRQJf&#10;6vLxNWVvwz5reffyb1zybNJJc20n1RSSJOPb3z0fs7tqGcbF5bVdnSxFGg16ZxaclSVPbOgx5gXV&#10;yhTeBQa9cstrp2dh/JzzlF5N12DULnaLkA570rmk7V0n5iBDsNDn8OVtEVFM+2XkHzfonmLT1vdN&#10;kjaedBVUILOPc9s8a7U7InjnuNntMGpEgxa8a5tZAH3hG/M9Bnnn84PKutadrJ1e2ha+guNi7mqW&#10;47UHtmZ2dEAVyr7WOWVnZOdOv4b6IPAwr4d/uzzUJbgaoYqB9QQ7XswpHx8F+WdLhx8Q8u5wZSop&#10;jnEvzM1htb1NPL9k/wBYfmA7LvVz1p7Zv9LjGKPGXW6iXHLhDs+mH5G+V/8AB/lm2sv25EBkCinE&#10;kVqTnk/tH2h4+QvUaDB4cQouOTAntnYvPkw0by08s8xEM68JGXY0Pdc5/s8ceRzpHZRjYPKQR9np&#10;nhrXbMxzia2K28cackupTV5h/KM7rSix+h1mQIzCwrI1l69nxtLKVW+sBv7wnxHhm308LPe4uU7b&#10;OzwJ+Yeoi51SWONzJHGSqkmuwz0Ls7FwxeS1krk7OfBt65tgHDdl1rhRTsrlTGkU7Gk98iUuzofk&#10;Hz/ceRrpdQsY1eRTX4hmt1emGYUXIwZvDNuz1If+c2fMX1X6lbW0KCg8eoznx7NQ4uIuxPaxqkAd&#10;Nty/qstW8Sc8yfmF+Z2tfmHdHUNfnMjdl/ZA8AM6HSaKOEUA67PqZZeaMjjWFRHGAqjsM5exrmxi&#10;KcdfmI2wq7KpiSrs2QKuzrv5OS3Q8yWX1CvL1Vr8q5z/AG6I+CeJ2PZ18Yp2faG38vr5stFs9Rh5&#10;sYgrSEbSCm4AzwXUarwcljve+hHiG6nXhv2zyb5/8jDylrMemSQyXFhO37qFFoIa9yc6vs3tAZoG&#10;RIBHM3zdfnwcJ968Gu+cf85/84s6rdztrOjzepFMOdf5a9s6jQe1UIDgl0dbn7LMjYdXtnl3zT5L&#10;17yVKU1BXUKdm3pnW6TW4tWNnSZ8M8J3bwFo/nvUNMnS7dvUdNhz328MyMmhjLk1Q1Zju7Oh6X+a&#10;tozv9egKCY/vGBrSvhXpmBl7MPRyoa8dXZLtL806TqAa0trj0VT4llf7bf5OYOTQSHMOVj1QOzsl&#10;FkVktJNVjHC1+zJGu7ye+Yc9MRsXJjmFW7A0riMR2sh4RSEG2RD8QPgxyo4j+tkJh2J3l9dofRui&#10;HuEG9sh+Fl8TkRiH7UmTsIJJzekROA0dfhVfsxH3yyMeH8c2N27HW4lVyrUe5UfbP2CuCVH3JDsH&#10;2CxoGuYvihJ+OR+kZ8QMqyXy/BTHZ2GL28lyBLE9GX7Fy/WQeAGViVc/kyO/63YDaKSINJEpSBjS&#10;ZSPjJ8RkxLv59GNOzXHqwJHDOTHEx/cMp+NvZjkhvuPipdg65nmSAhlGwAltE3Lj+Y5XGif0s72d&#10;lIy3ARVPwn+6RT/dnwbIHb8c15uyoELXTmQCW8jX4460jI8ffCeXl9qjm7CbULtbhvTiHqW4JPM9&#10;IW9svxw4fI93e1ylfudgeEOs1DtMo2uG6OPAZYRY8u7uQ7E3WONWmj+C2J/e1+3XxHhiN9jz6dzF&#10;2KyXX1r0rIMYlBrC4NWf2Y4BDhs8+/yZXezsPbO0N4WeZKKvwyWsfVv8o5jylw8vm2AW7Cy+RTKl&#10;k/xxE0gCdIz/AJRy3Hyv5+fuYy7nYYxRtGGik4yXsQoUG0bKe/vlR8uX2tsHYHs7SJGa7lrNAx+J&#10;26QH2GTlMnbl+lkB1dh3delDEbi2lC3aj4Lhukq+AHjlMBvR5d3c2SOzshVkZWleeJjHbuSZkP2y&#10;fEZmzArfn0PRx4ydh1cXDzGLT5n9JR/cOPtv/kscpArcfHySZ9HYnJbSQN+9j4S/7ts135j+Y5O/&#10;P4sZbfqdgGS19aRYN5YSaxMnSE+DYROvLv8ANrIdguwilknkjlIa+iX7R2jZfbxOV5CANuR+dsoj&#10;ffm7GtPbAPLCGltWNJGfrC/iowiJ5HY9PNsj3uwXdRkRxl5AjH+6uj1kH8uQgd/vHc2EOwvtA8Jk&#10;khrFC208JHxt7jLJHod+4sLp2GE0QjK280hS2b/eYofiLeDHK4m9xz6sZSvbo7GoJIZg5j4Xifbs&#10;1+zIv8xwnlXTv7mINHz7nYLMacWluJPXtXY8V7Wze/yyN9wo/wC6bxuPxs7G2FzOszJGwmvEX93O&#10;20bL4eGGURXcO7qkEuwbbakHhmntxWAEi5En+62/mTKpYaIB59P2sTN2Xa2N1qBjiMpMTCtveybs&#10;3+ThlIR3+YQImX63YW3WnpBJJJGjW0i1FxEd2lHcqPfLI5LAHPu8l4QHYb29nY231aSYNHp8x/dE&#10;f3gbwY9hlM5mRNbnr3NsYh2GTW8UF61tIfSn4FvqwNfWTxJ8cosmN9O/ubao07GWtw0DfVX/AH+n&#10;OwCwp9qBvfBOIlvyPf8AzmQNe77nZBv+cj5JLX9GWdw6vJ6PIlelD0zpPZ7HVl03a5qg7PJzGp2z&#10;rHnHZ3Tyc/6P8o6neVozkRg+xzV5/VkdnhFQdnE5SCxI6nNpjDrJ83YjXLwwdiqmmKXYKgQyuqDu&#10;aZGRQS7Psp/zjT5eTRPKVqUFHlHNvmc0OulbtMQqIeM/mbek3EFiR8AQt9Jz01DHWmaYlut5BcTh&#10;Bh/Z2/fvlZ3QwTW9TEanegGSS3iK9enfMjFC1p8/eb9e4cirdsNY1oKjrmxxQ3pgXyv5w1v1FYVr&#10;Xr88U506de+bSGNIfPOo3HrOzEnY41xzFGyfAEc1mn6vcacwaBu+4wFJaV3NMongtbe0+XPzda0U&#10;RSuwYCm5wLJpyvuVzGOGk29b0v8AOdlonqkCla1wM2ixv8QGVSgRzSCzSw/O5gColFPngOfQgRSm&#10;UmNLb0TRfzm9QrykB+ZwkufL9amnyys7JD1vRfzVjuQAj9Ou+R+70ELuRvkdkW9S0fz764FG+nIt&#10;eaQBUKuFXpOmeZBLTk345G7jSmBJpgO6Wa2usIQPi/HAP6M3pTfImJQmP6WQipOCk0gnoMjRWkNJ&#10;rcadT+OD49HY7UAyQgtJTN5ijTvi36HNNxh4EqB8yoTsw+/A0mlsDuNsJgqLh15G/brgOTTSO2Q4&#10;UJjHq6NTfAj2LKKjIkqj0vUfEDEw2xQiRKp6ZfGnXFVpNcUXbAlacfWvTJhmFE0x6nEpKmcXG3TK&#10;2srCK4oMVWHFkOKqLjF1OBUO4wQprviVKFYeOLVycFCBmXBUJyaUsnFK4bWpo1DkujXPkxbUlJBo&#10;MkFmcvDW8t11OoyUWmNtRO7w7zEtA1NyN8OYzQ/RlkeTZF45qqcq164vUkgZk4Rs3B53q9ACvVcE&#10;r4ZkY0F4/wCYSqK22C0y1DxrVCORbtghcVYlcsAfnj6ZIM4hJJ5qd8XipXIZeTJKuRdsUZu5zDnL&#10;hQyjRNJa9lAA5b4XzzhTucws06DIvq78uPJDXrpwSm9NxkU1TVRGCAc1plax3foB+Xn5dCNY/UWo&#10;2AAGcn1rW6V+L6K4QabH2H5V8pCJVBTYDwzmepa8eRod/ngKvYtO0NIVqwrgew1ssw5NtlGQotMZ&#10;tLQqaDOw+XdSMlAeuSwndjIPAvzH8vo8EjAbcSCPfOx6fch4lXN5g3cUx3t+QP52eVZbXUWu03Qk&#10;4Yk5lxDOL5xkQx7kbVpmyTJR2O+XXAq1kO5GOBpgItiRalx7nHVr0yNMKaFFAFa5WBUQjk7HKpiq&#10;IRxU+2NpihFB6D2zU7480200oUUOOAxQhmkHUbjKIw2rcYV8TZqDASlOrKz5sqjCy9uPTQsTuMnA&#10;0Vq3rHlDyodZuEXh8APh1zmuteYEt6kvl0TTERfe/wCXX5SiWKNRbgLQHpnKtV/ML6jXi9fpyYla&#10;KfUmi/kpYToDdQKAPEYQJ+aaTHhK4298J5LQZKPyW0+3PqWqAE9dsOLD8xoS4Bf8coIpNJdq35OQ&#10;3cRREUbU6Z2Ty75thvgtGH35CXJgY0+L/wA1v+cf5rVmuLaOpFSaDOjQTrMAVNcpuuaRKti+KNf8&#10;qT6ZM8DR0ofDByDxyszttYbLaGI7jfFD7ZBIaRexzDrvglyZIuFRXbLJrlVLSYoB2G+MOFQjYxT7&#10;XXG4pRAam5745RU4oUriUKuLgdsYhjTFNT1DgDilP2cy8UOqKeS67q3xFB9nwyjv8szYR4QyDzHU&#10;r715CQc2TVJi9ds2Kr1B2rlHClGJ0xlfDJAMgF4+Eb9csDJMlCST6D7Y8DAUJXPMa9cVAFKnKZyp&#10;absrc3LgdTXA1zJwFa5r807Wn0z+WHlg3M0ZK9T17ZFLy4IVt+uanPOyr9Jvy98tLbLCSo+EDIde&#10;SlzlAbA+ndHtFhUGmFhXkajIHZky6NwBXDGztiSDkCb2YkpLquoeijMD2yZ6faiOnid8txwMmuRp&#10;84efPNKRpIWalAa75I4I+ILGmbfFj5Bhdvg/8xPNYu5ZE5Fq9gcdmx5K8MDeqSx7nNilv08onChf&#10;FEC1CMA3D8QSewyyI2YyZxoFp61zFEq1qQDnF/OGti1RgD45myFrVP1L/wCcf/y/UxQ3DR77VJGe&#10;UPMeutcysVPfMXIaYEv0M0rTksoViUDYDAOjhr00OYsjaYhMJmEYrnYPLGhyyyLxX4a5Ahk8483e&#10;ZbXTbZ3mkAIB6nO6x6MfqEkQXsB+IyBiAUV1fHdx+YsX+IbdjKvH1GI32pxOf//X9THxGcDwO4e0&#10;JdfsuPpxxNRgqmQcu5LpiLQht6ZGSbTey1SWKkfI0wski4sfDGrW2d22oiRAf2vHAE9osu/fJDZN&#10;sg0/XpbbatRhNeaQkwIcVwe5ILPdG84yW5DA/D4VyIXPl8q2wqMlxJt6rp3nCK4j5g0PfI3qPlr1&#10;K8ftZMZEsw0zzRGAKkFT13yNNo8trUMMs47WmTpq0N1QocBTwuu/HG1RsMqtsCMCoBzHqDbChEvX&#10;ieB3yTWthDIAygfLKzIsmPXN/JESpJrjLvTkj+JQBhErQ3Z6g8h4sa4CgUg7ZKlRk7qwoTkutIRI&#10;oYjbIUrDL+6MD8Vw3hiRdsaVj1zdTSbjoM01sKc0FRhCrLe+NfSlO+OtSimhXCSqlqMbuOQbbDQR&#10;c916ZMLbFZLn0jxbK+rMprTbLAVJQr6jG+wejeFcH2oRT8QxMiwJSHVA8q1Q7YaRBGHTLqQ86vZL&#10;hGIVvowUFjHamKpLJPdHepI98E+iky8WpXMeeM9EFZBr8umP6jVX5dMCzaAkgqo65izJCRJm+k/m&#10;TwK+o1R41zl/nryn6cQuIxmPDN0LfF9Oflx50j1gNDWtOlTnnTX9LMSlyMz8WZBe1wyh+hzmF3II&#10;6jvmbHcNUwicL4dWltX/AHRNMnw2127OqeVPP1zp8qMxPHwrlM8QKRJJ9V0W31aFre4UEMKdM9a+&#10;WPOlvrEaBjRyOhzBniMWRD5Y88/ltNpRkurOrR9RTtnRECSio3BwRlSHz5qEcsBbnXkO2LLZgj4R&#10;mRHL3oYXfam6GpNdscbFUFSBlkctlbSuTWZnAIkYeABwJLpME3VBU+2XeKVpF2fnPU7A1W4fj88I&#10;LryvbyVXgKfLLBqCl6RpH5qX8QEjTcpO+Ra9/L60uhRlAr7ZbHVUvN6Vpv553tpRWUvT3yE3v5Tw&#10;/F6VDv3GZMNbTExD0vS/z6guQouUK7b5Dbz8onkqipUfhlw17HhDPrb83tLdQ8kgG3Su+Q3Uvyhl&#10;hUr6ZHuBl8ddFrMAynT/AD/pmoUMMqmvuMiY/KaUMfThJavcZbLVx72Hhbp7/iOxA5NKoHzyY2H5&#10;UtBbc51DE9VI3yn87Elt8JI5/PNmJ/qsR/2XbCGb8rI3kPpQH7ssGsDA4k2XzJahBJJIo+nB9t+U&#10;khZSY+EddzTIy1w6JjiQU/nbToaqJFZ+wB650zSPy8trBgsyLJHTuMxp60lvGMMG1Tz/ACXMZFny&#10;ilBI2yTD8udMun9SFPTPcdsxJa0jqxMGLf8AKztT0+LhdIJj2I64Y235c2UJ+xXIHXea8CV3X5tX&#10;04HpqIz4Hc4eW3lqytPhSNQR3Iyk6slIjSS3nmzVL+rNMSnWg7Yf21hbJtwX6BlEsxKaYjfajfsf&#10;U9dz7E4f21pBIKBQWHtmLLLJLDr++urdvUZ2CnvU9cWbTouq7N4UyPikqho9euY/78epCR9odsR+&#10;pL9kjfJiRVWbXG2kSgA6ZhaRxD40NPEYeMrayTVprsj0JIwe6vtlJbIWqo298TI9WBdLqLxQlWpX&#10;/J3Ga6jWnTDAsg3plyXLFTQ074FSCJ+IajMPHrmTdMlO51C9hLMDIkZruN1OH1vbrtQUI6HKibDX&#10;xPN9T1iVHZmPNT1XBN1CJqRyUKgZWIlFoHRNYGn87m0DCVzQ1OwGEU+nHcxmh7ZaCm3omnebEfil&#10;0vIH7RHhgP8ARy3PxS7OO4ycTTOJTe480yaSfTsxyt3/AGTvscbFbwofTuEqv89MqySNpTqS/urq&#10;JbjTJ0SUL/cM1K/LBxsY7lCY1HJQeDUyEZG0Wx+bzHJosyC/lb05WBmjJ7V3phTaRSxEtPKVbuPH&#10;JmJKlmOr6hZ3SR/o20WWB6FG6kYLDpPyFx8cTChr4ZXw8KOSAdJ4QkmnL6F1G3IBTuTkHm8mfo24&#10;a7tI/XsZNxTqpzJjkvnstvUNO/Nu3161GkahMLLWoNiJNlencZ0TRYOUH1d2MZA+EH9WY2Tmi6eG&#10;ed9SNteLrFrAlzEXpOVG9P5h8srU4regpIq3SdjkYCkgoryzqGqySMZLV30e4qQyfhiNtEissrkK&#10;zdSvQ5IlKP1W7mlhms4EMqIDxWQUYfLDS9uZ7OQSRMfTp8J7ZSYqxvyzYaZ5hs3s75AbsErIjfbG&#10;ALzToPMXxXgCzU+2vTDCXAqe6frt9+XQEGi8pbBST6Eh39wDhHBol5pknEMpjXcPH4e+XcYkrL7v&#10;zvo3mW0DzRSJPLs0Nx4+2SX/ABMlmVguEMmw3AyPBbEh5RL+Uc2uLJf6XcrZ1ZqITUYaSvZ60FMU&#10;XCUjpIBkRcUsO0618w/l3666reC5sFYkPak7fMYBt520p2t5eKCtAMjM2tM0vNKtvO1vDq1tzndV&#10;DM4FaH3OEPmbVltWhnhQHmaUHQnLMUNt1pnv5b+V5L5Lyxu5iPRWu/VRhro+ti8ikjMbJMgqFPce&#10;2MoUg7MG87+Rjo97bXC3KzWdy/BpR+we1cMLm/ht7cS368RIeIp1rka4tkpDpXlzUbzUza+WZOTW&#10;w9Ry5ovEdcbpNzb3coigk+IfssKGmJFBSv8APVhqWj2L6hqdtyVhT1YW5Dl706Yprmju0sdxD8KH&#10;rghk6KCgfyu8+282n3On3hEl1F0qfiAPc+OK2Wrta1t5FPwdT2xlG1IQnmX8vodcZdXtJlV5t1Vd&#10;mJ+YwT9YttTIoaEdDTHeKpMmj6x5MRg55RyAck5VIHiDiM2mSwAyp8UbdaZKMgdltG6d530/U54r&#10;CYLFeLsVbqcLTb+sKHbwOXeJWybZN9Z/R8rXUTAqCC8fiPYYUrYSV4MBzr1HfLxySyWXzRaSI11G&#10;z/VuO4cdMGJolxISyni3dT3zFOSii1Kbz9pVvBHBcASwEVE0ZHwn3GE97ZyROEkiYAfayzxbTbNv&#10;L2qWl3bm5sryJy4+Djvv4HD+0eL0CkbioFQCd8polDAdfiul1GKa8iqsjBSyjbfvhPFdPcMyqpD1&#10;2r7ZbCHVLMNTsbXSoY2mmHpgAsV7A4+z1y6WQxXSAxg0KnYj5ZYMQjyWkj8zeQtM1Kz+s6XNwunH&#10;NZYzVW9iBkmvLCHU4fUi+F+xGUmBB2Y8nkvlzz5eeTr/APRusgtB0Knw8RhPbwy21YJ6lO1MEgl6&#10;nealYa2sep6SyrM7cW5fxwbbSW9wpWQAg/DQ4IggoY95ih1PTEM9nJRko9YzhDeaNPY3AntiRE3g&#10;K09syuIEJMmU+WfzA03zRpxsNUCm9iFODtQn3GHERRipIo/jlZYMQvfXt1kUScoASQoNTjm9WDnz&#10;BZD49KYgqCoRJYar6LWki29wtB8Jo4Ye+EVtbWtrOJlJUMT8PuckfcyMnpWq6nrmq6a2nuVkeNQD&#10;L/kjx98OZ7a2lHMj4+zd8AO9oEnn9hrOt2a/VEk/0cGpQ7/QMjst0y3JsrtOcVNnHTfDwdQzie56&#10;zZWizaTHrOlyiG8BJMRJBPHqCR449/L5aN4ZlSW3YbVWvXK5Ck8ZCy0/M62uJopUkltdQjNGXkQp&#10;I8PHOXa35M0aycx38JiifpIhK0P0YQTJtGQl9AeXPPWq67aibS5EnuENGiPcD3wp0Xynf2F3TTNV&#10;uRbPujBy3HwG+GWITFUGwZk31nzfpgsXn1jTYzOtQ8UijenXemdOEHnXQ4/r9tcQakYh8ImWj08K&#10;5hZNLCW1VaRqHi9t5x/LTzPMfL08U2lyStv6bkRlvftkYsfzAWwN1P5l8uS20twCJ54NwT45Tk7O&#10;sCjsG+OoelXHk68vPqkfljzGs0dqyvDDPRqgdiRSuE488eR7qzTTdG1BrDUEarXNyvxKCfs1OVns&#10;+d2RY7m2OqTmCz8529/Nf65Bb3unlOKWtu3Hf+bfJTa6Rby3Kjybe2skF7GfrNyZAX5kfaUV2zFn&#10;pZAeoHbk2jUIU+b5reylufOGn3UE1tIWht40JUoOgJHWuFVz5f12zkbTdBUnUbOldTuByMsZ6hcr&#10;OEczyPRsGYJtaecNEvLSHUtRnSO1uwAln04N/ldN8aNNgtwDpIJhuCzXd9cdIZf8kH3ymWOXI9OQ&#10;DdHIn0epuz8L/iJV/wB57WFgTInYmmN0y9lmNza6XEZ7+1AFxfXAojReI+QwcHDV8u5kMi+/SKMw&#10;yajIYbaVh6NtGKN6ngaY/QtLsBFNqHl2QXqScnW9uN4oZfAV7DITy1tLbyHNImFl7dzzGO31I/Vz&#10;yobaI8pJU+jEn0uVJze2vG/11QBdzybQrH/Mo6bZEZe/YdGSJWVFiWGUG2sGoIY0/vGbwORddNkk&#10;neCFm1G7YGa2uZP7iI/yg9MyRPbfb72tNXnWOMSN/o8YNHjp8bYHtZo768aRYzqepxj071K0ghp+&#10;1Tptg4+Hy7u9NL3ThHw5C2gqPTIPxN7b4FstEmuL5JJZTqWrws0tm5HG3Rf5a9DTE5tu4de9HJUu&#10;JEghZpB6NuQQ9PtknA2uFIdTXUHrq08hEd1axH9xbt/Me22CI27kHZdZEyQemqtAgoEZvtMMLp5/&#10;rF3+jpG/SOtQVlteO0CoeikjY0yY2F8gwtFBQilh8ETV5V+0ThjbatBbXIuJidTnnPB7aP8AuLaQ&#10;dzTwOSyRsdy2hXgkkX04v3CKR8fVmXEtQubyeVTfn9Ia9bVaGGH4bcxns3Y0yuO3LYfatlUghSFC&#10;sC+nA1ak/aqciM0LX0rTan/uT+sNVLSP+4tJB408MuHyr7U80Yq8RRfhpQcj1IwRpAkacTaoo1HW&#10;Leo+rR7Q8PE9tsrn5bA9WYjfNdIKrQHgp/a74pqE8U05huF/SHrt/o8EY/c2zjs1NtjkQaHdX2qY&#10;tKnEfD8NOpPU0wbaWUd5cifUEbUtZtFCy2kP9yFPj2NMqnL4BeG+a134jYhEP7R61wpvZ7c37aPB&#10;H9euZgWtYo1/c2rr2YjbbGIJF/gsZ9yrXivJjQDqT3wK8rwzRz6io1PzBb0S4tYz+5VSevhthA+A&#10;WH2u+2tF2UjY98lTtb6teGeSl6wULbJGP3Fu3gSMxTY2G36XIEbWBPTX4dh1J7nCXU9ZiivSsinU&#10;tRtwIp7ZDxto0/mPYkZKOO+Ww+1rkV6rUfDsD374UB/r18vAnVJmPq2jna3tadiemWkUO79LT9q6&#10;gHTbx8TjrsS6jenXXAvtQiIju6GlvEg6lR0NMAoCuQ6d6Oe7lAQBV2HbI1P5gH1qW209v0lOxLWt&#10;3KP3UBH7I7ZaMVgXswMu5dT6M2g6teXVzca80hub+2XjdySkiFV8UB22yGbBGQrl3MoTPNugXYZK&#10;fK35iahoyyLpl092Lli8V5O37qE/ygZiZuzoz5iq6NkMtKUsCTDi4qO48cPbv8ydTuFfW9DkeW9Q&#10;ele3MlQiJ3aMZUOzIjY/Bkcx6LRbRhfRKr6YpRaYReWPzA1KwhuLHSbyV1u2Mg1S5PwIf5VBy7J2&#10;dGRsjl0YRzH9rcluklC4qB2wDqHmP1BcalZMZFrx1C9uK/FTqYwcnDRAGj8Apyqqim3QDoBkJa8S&#10;9Xno1Y7dPjj1K5NWLH9la5mDCI8/kGHHfL5rscZbieuqRq9tARxvJ5vtSdqoDkrA2+TMb7uwtfT5&#10;4EK6cWtrVt4b+Q/vHJ7Cu+JNjv8AJiI1y+bs9U/kFrzX9pJpmoI9vMrUR593kI7ge+cf2zi4DY39&#10;zsNNLiG6EulNA4FadRnevMPkzTPNOnSWGoQ1WT4WqoLt7+wzT6TtWenl6S25cAmgVd4pOdarTp0G&#10;eG/zO/5w2sZle78vkwyg1Ma7inic9A7L9seQm6LVdkRl9KNhvFl3IoPE54y81/8AOOfmvy8HuEtW&#10;ntwdnjBNc7XS+0GPJ1dFm7LnBFBgTQEVzid7oOoaQxS9heN603BGbiOqjk5ODLBKC7Jt5O/NHzD5&#10;BnjuNIuHTifskmlMw9Ro4ZxRcjFqJ4uS10WRSkgBU9Qc9caF/wA5s6jPCbTzLYR3EXHiANt/HNDl&#10;7AiDYdpi7T7wkh8vWiv61vyietSUbrnKfzA/OS6/MuSLTfLGmi1KkgcB8Rr8syMOjjpvVMscmpOb&#10;aITmKP0xx5Fvc52D8hv+cfbs3CeY/NcZd2+JYv2qePtnK+0PtHEDgxu07O7OI9UlzNTPo3o2nW6m&#10;OwsgH9NfhiT7NB/MfHPLc2WWU2XogOFDyOI1LuaDxzk35teeRZu2l6Sn1y6gASSBhSNAep+jOg7J&#10;7PMtzsD1cTPmrk3br8PMile+eNdQSTU7tl9T65MWMkUpNIoD/L4bZ22DCQK5fpdVKdlE5H/zN8zW&#10;uh6O088ok1dk9Jgpop26qPbN72doSZeTga3UcMfN2eBLq4a5laWTcknO4ww4Q8vI27A1aZexdl9c&#10;KXZWKHYtBEZnWNe5plGWfCEgWXZ7e8s/84q3HmvytH5hs24XRj5hT0OcvqO3I4p8Jd3j7O442hJb&#10;6KGVbeQ0dumeRfMXli78r3sumagpWSNiDXN7ptSMwsOqzYTjNFF5GJWzYBpdjrS3N1IIqha9zkJF&#10;AFuyYnyJqLQfW7ZBMn/FZ5HKZZaLacRdkbuNJu4DweFwf9U4+MGPAXYtp3lvUtVmW2sreSR2NBRT&#10;lWXWQgLJbIYJS5B2fQr/AJxp/IC/0y5XzLrsPGgHAuPhU++eae1ftFGUTCJem7K7OMDxSWlgNu+f&#10;SWwv2teCvHwiQUMlKEf6o8M8hy/vDb1ERQUSgO3fPPf5m+b7G5vyVakNvUTRkcpZR4gZvezdLLh9&#10;/LuDRkmArKKChw+8gMPMFt/oJjSJDQRs1SEPiPHK9YZYpdWeOiHMQvXOS/8AORnkzT7Xy3PeXKhn&#10;KsUlYbk06ewzrfZLWTlk4XU9q4gYNK/IkeGfHm4osjBelTntWPcPDT2K/A5c9st4WFux6TMn2Scg&#10;YAp4nYb23mTUbSgt7iRQOwY5TLTRlzDZHPIOyZaL+ZN5p/IXYEwbqW6j5HMLN2cJcnKx6wjm7Jd/&#10;yszT9SjSCaJ4JEO8qmpI8DmHPsyUd+blx1oLsmOja9ouoMI7eZUhcUkipQsfGua7NpJw5uZj1ES7&#10;DCe0VZ1sXdZYya2wjNd+wY5iEEfpbeIHb5Owcmnzq7NOvK7QfFbjZKeJzGlMcune2CLssQBkPJ+c&#10;R3WT9iFvDBf471p2LrPcS/FCQ17GKNO4ojL7eOND4d3VNl2EkuoIpJj/AN5XP72VuqN/kjLxjv39&#10;B3sOJ2G8V3axBArsjKBwnb7Uw8MolAn9XczBDsDQSRyu8iI0Vu20sI+2T4jGQrY79xUbuzXKi1cQ&#10;XL8Qxrb8Op9nOMRe4+KJbOwCSyzNM0dZxs9sv2KeJOWjlXTvY/inYTXFzLJPT+9jJrG4+zCfA5kQ&#10;AA7vLvazv+OTsOINPa4BcsPryrVpG+w6/wCSPHKZZB8GwR+bsKlszFyuICVsyfjd/tIfYZYZ3sef&#10;d3sadkp0956qsJ9H+SY/anXwzFnXv8u5ti7ELqNYzKUjMduwrLb9ZK/zDDA3Xf0PRiXYSrcxxNHD&#10;cuWUmtuEPQ9g5y/gJ3Hx/YxEnYfSNJcBpgoN6AA9sp/dlfE++Y/Lbp39W3iLsIZCeRt5j60PWNwf&#10;hgbMmPKxsfvYE/judlW8Vw0plgYfXEG87bIy+w8cMpDkeXd1QCXYZ21v9UU6h/x7P/eSP9pGPdRl&#10;U5cW3Xp5s6rd2LXLFuFHMbg1iuSatKP5cjE/HvHd5qS7BhY2sRu4U4QPtcWY/vGP8wyN8W3yPReW&#10;/wBjsK0kZ5lguB/o7H/R+P8Aus9g5yZiKsc+vn7lHPfk7DG8t3hu+ChJL9FBeJf7p18fc5CJseXf&#10;1biKLsqOWARtIV9eB68yfs27e3yxo+79K/j3OxH643qJFHx+tAfBdP8AZdfAe+S4evTuapSdiSBR&#10;HJKqFbImk7P9tT4oPDJV8+jB2KCzSzeJ5rspCxBt5urv/kt4YCTK6HvHQLVOx8qvfzvIqmE0pNZr&#10;1lH82RHoFc+49zOz+x2Bo7dLcGCZjJaOf3ccZ3hb/KPhlkpXuOfXzZgOwetjeApNEFlvoxtGp/dS&#10;J7+JplfFHl0PzCmF79XYO0rV5LUSy26GeBjSRD0tX8VyvLjvbl/vmUTXL+x2F17PdXV0lW53VKw3&#10;rbIR/Lk4RAHl1j196DZP6XYNF8grdBCeAK3Sv4/zIMrOPp8mQlX6XY+FI7tI2ab04mcCG6f7Y/yT&#10;kZAxJ2946Mgbdkj0XRJZtSDIwtWRgs8bHe4U9x88xpZhVHfuP81tESfL9Ls4x/zklexyeYUsLUFY&#10;beFEUHttWmdj2DH93bz/AGtK5U7POIUnYZ0BLp4h2d9Ni1h+XouARW4uNx7DNZd5HaEcON2cCY75&#10;tYuqk7HAVyy2t2PCnCl2SrynaLdajBDIKq0igj6cqyFAG7s+5H5b6WmnaLaW0ahUWJaAfLOe1Zt2&#10;0eT5y/MHUBJqcqA/YoPlTOs2sHQ5qpblseRajqARSa0pkmtIKUbv2ycI2xeKea9f9MMtaHDiND4Z&#10;sMEKCQafL/nHzCHLlWr7A4MC8d8zsYYyL5313UGumoTUDwxNjXpmZHZhbDXQSEim3XMPfJJtCSx1&#10;3UYoDXrihK5kKV4mhx4AONMohKpr64g+w5HbrgtIxSpzFyRDJ0fmO7hYSFyd/HFGgUjYb5hSFMma&#10;6D5yuUcMWYivSuFc9nQb/a8Mxsk0EPp/yZ5okmCciwJptXI5d2wYmo3yoypiX1F5X1iWigEkHIvd&#10;2QapIwGah7pourOgBYnb3whn02pO2AFNvQbPX+IG+Bl0YE5MbraJn84CIUJFe2GMGij2pkwi2Kal&#10;56VKhn3HauGsejClFAw8PexJYXdfmMkZJ5GviTjzo/YjJCIayUv/AOVjqG5eoAfCuA5dFB2pvh4Q&#10;ziU8s/zD5UJkHHCufRfbBTO2aaf56icD958WEs+kEA8RkJQ702zaw82o9PirXCebS2B+IZWcfcrL&#10;rbzFG6gg/jhdLp3Ht9ODgK0nEWsq9N+uBWsivTfI8lTFL5ZBgcwshpkgWYVvWVu+UFPfCl3IHFly&#10;BDArTigHfAhYTigxVTOCFwKh2HXFlNMVQ7DauKK2WxjSoKbf7sFRHpkkpXONj4Yb2ta5KTCfJi97&#10;0OSK0O305cGt5bri/E3hvTJPamtDi0l4n5hg+0MNUJ61zKiAziXimpKatXBQPc5dANwedahvyJ6Y&#10;IRqnMiMaUvJvMEfMEkYPiOTQ8V1qOjE4LAwBLA7x6bHtj+mWNiQStz6YqvwDkcx8sr2Uo3TrE3Lh&#10;CNycBXVyETfbMGct0W+nfyy8gy3TowUtX2yGapqwjBNds1+adpfoz+Vn5YGFY+cdKkEZybXfMNA1&#10;GzGpsAp9w+VPJsdsqDjuPbOO6xrxaorucaUl7TYaalsKKBTIHc6k0jYsbThUww0y6bkDXvlc4WoW&#10;MNs7n5WuyoUtudsjCNHZLzDzraieFlp1rnctJvQFGbPBM00SfnV+b3kpL6SQ8ag128TkpjuAw+Hc&#10;++Zgyd7Hk+Ktc8hSQSMY028CMXDkipy8TBTbzO+0GWy5F0Iocf0w8S2k7W5puMcMKUK8ZHwjpjvf&#10;IksCVHj+ycvIoVAvSmViqqo61zYoXlu9dj2yiaZKIUoeZ6Co/HG8yMmcYKLUeZO60yjJgONNoy39&#10;upwNNJxBJytIekeXNPN2yIi1JpnPPMuptFG7IclDmkF9/wD5K+QoD6TXEYJ2Nc8leePM08JdgxC9&#10;syOKlJp+lnlTy/bWFsnBBUDPMuv+dZWdhyOAlolNmwUKKAbZA/8AGEof7Z65HiYcbeSrRvOUvNSz&#10;nr45XLdkJW7PVH5c+ajcFfir075RNtDEfNeixajatyUE0PbPXnlvVjIqqehGUEIMafnT+c3kGEpL&#10;cQKBIpJ2GdER60xBZRNh8H6vY+m7bUIOK1ws0g9EVoOubcZEm2QV44wT8WOysqUdGtBtlnI2wtFq&#10;ANjjadsILIG1sjcBXHquTq2SR6heBAeRptiwAQ++X44cSHmGs6sGUrvXLBp165nRgryXVr1ix3rl&#10;ZahjDNyNc2KuRfHKriqLVARtlHCqvGPHN1wg0kGlrkA0ywMPEy4kvmkArTHjG02lj1kYAZbEKKDf&#10;vmHlydVei+UNBe7nRQvU7nCO8n61O2arPlobJt+g/wCVPkpYhEWXpTbIhfXFCVHTNbd7pD7k8taU&#10;Io0qtNsjkzcjXCGT0u2QIAM0KEnbAQCgr57v0Rse2SrTbTkeTZDyDF5X5t14W0TMT+OS22iFBmyw&#10;YqapbviL8y/NxJkjRvEmmDCamo6ZtscOEJfI+o3TXkzyMTuemNyaoVAFFMrFVbGk98VTC1jHLiep&#10;wj1SUxxt8svxna1q3t/5ZaIt/qkXqCvAg55T/Ma9ZeRBoKHL7RIv2m/JrS47bTowFFQBnlW81Ivc&#10;kGtK5iZZWWm3voFBQZ2zyBpf6QKFRsxGU22Bivm3Vl0mykuZDQKpOew/LXl9LVAxArQdssnsKYk2&#10;/J/87/zmlvJpLOwlNASCQcngtlEZFBv7Zjk+qmT5GbzRdNOt0ZX5Ak15Guf/0PUKtnCu4ezTR9x3&#10;y333XriqnbAxtRzUYz1Suzb5AwtKbxxRuOS1rXEzR8iRSplDK0IBrt4YHkjI6Y2lOrW7V+pwMVqd&#10;8VThJjGKoemMeyWUVHXIkKmFj5lksn5MajuPHCW+sGQdN8iNmYL0jQvM1vfEKj8T3BPfIxNaK5o4&#10;+jJgsnpNvqRjWsb/AHYi2lQyLQqK4eIptVj1+eN6hjT55G9Q0NDX01oRlkZKzDTfMTV/evUHCVBJ&#10;aNxcEUyZiqfPJFeryjYHDFv36bjIgIS1T9Xf4TgJY1RuJHXLByVEySM451w4gmEYoMBFqkVzC0pJ&#10;OGcQ9X7ORVJbhxAPj6YeWkZT4XG2RKGI6pcB/jiNG9sq6swp5xDJw3UKdlqzOPRuD9OKWtejDJEo&#10;JQWoqCvJGw0RwB02wsGHTxEtyBocRlQD4k65ZAXzUL1unVOLmtfHF40am2XcS8TH710Lb4IVWPXJ&#10;xYmTHL2eNfhBphhbmpyRxsSwPV73gCeuSaz4mgfp45h58F8lBeZX3mWSxYivw164Z6l5ei1a3aFw&#10;K8ds0GYcBsN0ZUz78tfzqfQtRjhuGojMBv4Z5j87eQZo0kUIaCvbLMOqBLdxAv0r8leerPW4Y5Yp&#10;FPMCu+eLPNNrJps7JKpFCRm80+YHm1S2etA1FRkK+uKDU5nBptvD/TtSUkCuHhQ7O8+SNVKspR9x&#10;TMbJFtiUk1u0W5gZHAIIOesfLepSOqrIaqcwckQkh8cfmJ5dhUvLCOL/AK86HA3IVGRBtrL5Z1i3&#10;a2lZHFBXrgxIA436ZYJlkAwHU9QFqeMfXvlG1CmoyfiJpCwauLlSjHfEWjHRxlglfJV8c8kB9VWp&#10;4UwG9sK7Cow7laZNZa+FQJNs3iMqSyR1402ykTMSx5MgttcIPJTSg2xAWSIeJG2R8Qo5p42uSXEY&#10;dDQ9NuuF13YoakLUZZHMUMj0XVmoF9Vkk/mrhSdNiYVQAH5ZYdQWTMI9YuIWAuJHZexqcB/UozVe&#10;PxDHxilkR1GQBZVkJQjxx8GnxigZR92GWoKlC3epTPVklf5Vxd9PC9FqMpGYlkA1Fqg4qGeknjXA&#10;Mtsr7BaUyfFSnZObW/dF5s1cFRQcBSm2QJtil91fCWtG+IYOSMUpkbVIp7tuXMiuJvBx6iowgqrQ&#10;6iJDRXKnAdQrUPw/PJKnRVpIw4PMU7YYQuqnkh3x4CQrFr5mf9xOPhOGsbeqKt1yvhpWJXJNqxSI&#10;/AeoOLrHUcjihK570QngTSuMLhBz/DJCBukrRItyKIQT+OMZxIKgb5Pw2JCxLh7Vgtfg7g4ElVu4&#10;2yyEQEhNYr1X/unBPgDiHBQ3Km+TSjfrEpQpyJU9jhzbygqFyohrIYBqtiySmdSQe47YPCpTjJ0y&#10;LFick9wr+pYGjd9sQkt/997jDbK0zs9YqwN38EnenTGrBGRRhucPEvFSrPqV2sgkibkimqg74EW3&#10;ltqxhecROxyXFxMwbTufVbHVWS5Mxt76JamMtQGnhiltZPGSydPDJEUFtJdZ842WoMtrdODKooHG&#10;LfoyOQ1nFa9MjxbraEPnq9soVi0p6Knau+2R2802W1uCqCtuQKHww3YQXsflXzpZeYtKjuZJCmpK&#10;xDJ3NO+HOkcgGtX3jPTKyAGBYR+Y7h1j16AlbmE/FTqaYld2jadMefxRsfhyFcSQbTXyp5st/Oel&#10;o9lSK8gHGdG6fPAa6fIpmuPS9UPuPEYBIck2yu580QOLCw+vCxkgPBgxoj+FMJ5dLuLel1b8vTB+&#10;JMkZg7BkCzWy80WF87aXqzRC6Zf3U69GI8cmWlx+so9X44SN1PbMbLsNmJLxvzLcrp91I9t/ot+K&#10;hZgaBvo74pfw29sHS1VgwWtB2yEd2QW+WdT1XVDBd63JG1u0nAE7FzWlRkQsNZNyfVpVQ3Gny8cz&#10;Y4knZ6r5r8nR6ehteZWdk5o3udxTJbPoUOqJ6qAKGHwkdco4+FgC8O0/80rzybcDS752mmjciRH6&#10;Ee2Ri40e70iYPJKWj6qxH4ZOMxIM3tOk+edG882UkFpaBLgfDJFUbg/tD2wWEk1h0nehliqKeIx5&#10;I5JN69r5At57C2Zks7shi5OyN4D2wwuvL8Go2zxXiFUAqp7g+OATo7MbYbZfmjd+XNUtpNFlFzNL&#10;J6cijoyHscI9Csls5g5YsB8IJycpWEyD0f8AMbV5dXsHhjiWMsPUYKa0PXbJtqWhQ6hABIaU3U+B&#10;yiM6LESp84+UvzY1Hy9qRiRPUofTkUjdk8Cci9rol5ZSiWTjKF+yy9aZYZgs7e46j+YmheZLR7G2&#10;9W0dwBJHNutfY4fS+Zo7eP6vdAE/Zp75XGFlaeZRfkfNe3Y17RZpYXJ9RmH2SvhQYUNai7QvESJG&#10;99iMuiQDut0zz9NT6JKttMiSWyUU7cWXx65VnpU1qA3I1JqQcuMoyFptKPMHnm21WY2JiY/AVWRR&#10;sKYbz65+jmWGXcMMrljHcxpgOkflvJ56SfVbKYW7QyUVmG+3yxezngvwRCadyD2yqYroqtq2n6p5&#10;SKtq7i4f7KyRVow98ItX017a4S6h5GJhuR2OSjOxSQXpn5f+bLXW9Ln0q/WJL2J/hVgPjQ/xyR+X&#10;tT9VDBdUPA/Cx60yvJHqgvFPzl/L6W0mj1Xyw8sLTr+9gjJKcvED3x2u+lOSdiKU2OCChf8AlBHq&#10;OkWqwXAkEvMueYP4ZBrjSLkoXsQGI3qPDLxNlb6asvOukJOtt5ib0g1BSQUFfGuK6XELEi5vCxFd&#10;x3ByzxL2QSkXn1ZvMMUmm+WljVuJKv1Xj7UyQXEdvqpDIAsg6e4wbxYbxeP6Hc6v5AhMF7I11ZSf&#10;aapqjHwHhguGJrOMuw4qN8btQbY5rF/beZ7uOygYPcSGgr1wIt0kpIkUiu4ydsk/l8t3emxRtp8y&#10;sF2kHLdThLe2aWsizwkhWNeJ8clGVsom3pvlzXLjWbWXTb4I8kScPVHcU6ZK7a9SWCtOg3GVGO7W&#10;Q+etc8p3WmawhWRvieqMpIG56ZFr9nlkJgrQdAMsHmz976C8rW8VhZgagVLk/EXODrOdhFwvN/Gv&#10;bIkdzEjuY3r+mIb43Xl6iSEVBU1DHCi9s4b1x9SarqckDSeTO/L+v6loVu3+JYfTt5AAWG+/v4YZ&#10;xR+nF6Uu7AdTkGLFL28N3e/XLAAROd1U7U8cDy2SS8XlHyIwgqCm1n5juLL1YbRzsPiDdDgkTyW7&#10;BAtUpiqSS6XZ6vE1y84S5JJB6AH55EdfP1uT6rewhrVhsaUIPscsiAd20PZvy6hOjWP13R78jUkP&#10;xry5Iw8CMCeX/LUVldLPaSl42P2X6g5OZI2UlF+f/wAyZ9Q0ae11S1EVwgNWi+JWH6wcn95FNbsh&#10;Tqa/KmYs/UdmF2+ffJOr6ZqdrdQ3goVcUNPjqfHvmOkC8VnkUNGw+JaZVIkBlxUm0H5jRaNOun2s&#10;5jvYWojVNKdhnH/MX5QaJrnqtFCgnNTxIAJy+Gcjmz430z5b/PnVdNFsnmCL1LaSitOm6jwzj9t/&#10;zjp6nr3Gm3lzY3Kf3YRzxGZAzgmlvzeqa1+e2jaT9WaRBcW89Azow+GvseuRKfRPzh8nNJJpt6by&#10;FAeIO5I+nD4MJ9Ayjkmn0Gv+RfNSKGa0YtQ0dQpB/hkatv8AnIXzlpitpHnLSVe15VdTGV5H3OE9&#10;lwJsMo6uQ5hPz5B0l5xq2nGSC64cUljkJoPYGozseif85C+S9bWG21pZNOKDiyKfhYeBzX5uxjzD&#10;fHWWw268l+Z9HFzLoN7FeSTNyX60p5IfEHJDY3vl7zlLPpek6xbxeW6chZIQjchuKn3zX5ezpx3r&#10;fvcqOptMTd6voNpb3eoaa97rRAjkuIhyUAnc0HQZJpbDU7mwGtXi+nZ2PJfq9qwZriPoATmBPTcB&#10;ocz9jkxzgro/MulwaimhxOzXt1V/UmFBE3elcIbSOSSMyeZOVhodyR9RtI1Il5j+Y5TkxSH07nqe&#10;jaJsk+uxyTNHpBjur6EATyMdlX+uVeXcVhanU72E6fCOUdzaxgGaeM7A7b75jmMiaG/cWRmjYR67&#10;GKNvrLfbSU/YRvDbCue2nmij068lXS9DkCvYxoaXEnfiT13yQIG/M9e5Fq0Tx82khHr3IIWU/srn&#10;PL+S5iZ72eI6ZorMY7m0UcribsG8RXMiJrnufsaymyUYDiRJIKkN2GD0sTboum6n/uK0taSWXFv3&#10;8468Seu+Jne/M9VUxJyq0FJZKhW3+EYtdvHBZpqCINN0K5JjvIiv+kO1aBh3FcTKz5/YypaikuVc&#10;+pOlSpIIUV7ZdyB9V+peodN06GjWzhqz3Kj9nx3wcfxZUvUENy/vJDQMK/CuEMEcAhkuXB03y5cj&#10;jPDT/SXc9z3FcnfduUiKswboAGlG4J6Yd2uh6hJbrZ2LLpdnGawMCGuLqIb08d8pOQczv3+TKlFp&#10;kDUNXbv/ACrjFNppcMr3C/UPL044OlK3Lyk9T4DH6j3n7FXHmacaNMNwd+OILqr6NHykX9FQxGsM&#10;SHlcXkdPv3wcPF5/cFul5jWTZvjP4A5HL6WS3g/STN+iNCvAaoo/0kyMe56iuTiN65kfJpkK9ysK&#10;H4Tuwwksw8hZZHNhFD9lQazXae5675ZK/efuZQVDkgWNdDtTJeMbDRLqhjtY97gynpU++UkcR23I&#10;69G7i4fcp/aPw7sO56YWHXHEb/p+NbMx1KWkNDPcp/lHJjH3b+bAy711KfZ7/hgJ7yNo1tXRrPQb&#10;riEtYf74SV6MR0rhMfmw+5sCm53I74f+Y+Vnbw2cv+iTov8AvBCQXnj7csx4Ek2yIpYhDbg1365E&#10;orGyMS2Oo/urG5YejaQf3iyeDkdMyLIYiAOyofbB2uiO1g4alEyXdstFsIG/vk7F8ENzsica/U0D&#10;XcdMh6sjFIdVUfUpyBb2FsP7qTtzYfjmWI9zRX9i7DZNTa0D2OoD6xrCjjHYwH4Ch/m8cq4N9uTK&#10;/m7Ei6pMlrrtLiGanoWduPggcfzkZKu5B25tfLAd/dXOqXa27gT6jbAj6lCaQlB3bscJiI7oO5b6&#10;YcQeWor1AtxILtpTWOGE/urZx2YjsMqnOmwQDVcEfpVVZ9Km43ut2y0om0AX9WwyiWMnfo2306uw&#10;nubkALDaH9IPISfUNPRtXHYfLLgO/b9LCRrzbxTS/M97Y3Iv7Im51+1+3NusAj70HjTMXUaSOQUd&#10;h3JhlI36uIrsc92/lj+ZenedbBby2nUvABHcGtOTdwK++cJ2p2VLDLl7nZ4swmEpuIzEaAcg3TwG&#10;dCvlj1Fw8LB1X4okQ0G3UOc1cOPHt+PgzO6yMqg+MUJ+0T/DCl7YT28yXEaem3wmRwAkZPYDvmXj&#10;18oFpOK1klqvqJJGxBXeg3LfPOU6j+Sfl/zBI8moWycD9sstWLdio8Dm603tJkx8i42TRxl0Rkly&#10;8Qoo5Meg9s5r5i/5xA8taoouI7UoxNOCH8Tm9we1sx1cDL2bCXRDrqqhuEoptWuCdK/5w28rWduV&#10;lQSzKPhINQB/E4cvtZKTGHZ0Agm8wfvAqxEITSp61+WS3yv/AM4/+XfJbGeOCMyHdZHA+I+AHjmi&#10;13tDkzir2djp9JGHIJql6ZaBVIPcV6ZNBElrMLaENFGRRI1+2W8CewzmM+Y5HawiAjF6VNDg+ynm&#10;8v21zdRQGS5dSfRjOysBtU5PSjjkAUZCo3EYmAQmg98+WX5lfm555h125uNftOALsFQRkDj2BPfb&#10;PZOyuztPLGOCW/V5TVanJGW4V40WNQidB0zkeofnVqqWkmmQ2sVvG55Gi718c6LD2bG7u3Wz1kqX&#10;5xbXPMN3rDma9kZ3PcnNzgwiHJ1eXKZnd2RcGvXM+Lj07HAVySux52xS7G0rirsnv5b6XHq2vWln&#10;cCsbSLUfTmr7QmYwLfpo8Ug7PvJ5G021sNKt7FgywNGqhB1Xb9o54l2nrJeKXuMGMCLHbyJppDIg&#10;HJD1P8M+W3/OY+m2th5opYoEQoCafPrnpHsrnOTECXm+2IVJPLcsY1Mn2qb54mkNTnbRdGrZSMVN&#10;RhkLV2SDTfM9/ozCSxmZSPfbKJYrZxyGPJ2dx8kfnckVxHb+bbOK8tyQGbiAw+nNZqtKSNnMwaoA&#10;+po759Svyk0DyJ51tItS8vRwVKBmjFOQb3zzDtzVZcBIN/oel0ghLcJFd3N5atQgGMnZgOmdPuPP&#10;3lyzuJvLj1SSzXlKAnGJVXvXuc4bLp8mT1d/zdtAgI6GCQfGWrXx655X/Mj8/wCTU5Tp3kQkWxUp&#10;JenotO1M6Hs/2eEPVl59I97Rm1fSPzRqrQb9c5Fb+YlNtJd3bq2pqtWu5Oki+CjNz+U/hGw7u5x/&#10;G7+a/JZ+V3muy8vzP5ispnitZW/ftMakN/kjMXtHRSy1CXMcqbMGUDdoioocT/5y8/MqB/Lttaad&#10;N6j3q1Ndtqdads3nsn2VwTs9HX9r6r0V3qECFK8vHbPlY7ciWPfPU4h5AlEYmdsmSh2YA4EOy8JC&#10;XYaaVo91rVwljp8bSSuaAKMx8uYYxZbceMzNB2d90f8A5xv8w3UYnuo2QOKgUO3zzmdX7U4sRp22&#10;Lsqcg7JZD/zix5mEXr2p67ggHMA+2GGR3cn+SJjk7Itc/lB588pXSOIZSQwoQCcyv5c0mojvQYjR&#10;5cZdnpS98n3Z0Ox1LXJRbX1OgH97QfZJzk462MshEdw7c4qiCdi7ODah5x02xvn03VIzDAdpIV6V&#10;8TnS6bQTnHiHzdZk1UYmi7B1nrljfAaclykwLVtgp4hD2DZKejMd696I6gF2JtA9xO8iqJbyMUli&#10;H93TxGQ4OHbo2Cdl2MvIo0RWiIkhJ2nb7MLeGVgH9nekyDsM4EmKrd2ZUXafanbpItOwzHlQ2PLu&#10;7m0eTsBX0oeL1EXjYOf3jt/eBz4eAyWMb+fTuYyPydjYYFhjFs0jIftRtWrSjwOCUrN1+xQKdhlN&#10;LaW9oD9Xo52ltV+1/rHABIy5/FkaA/Q7Cb1ixCkhqfFbhfsx+zHLCP2+bF2GUSy3am6QLNdoP3i1&#10;pHTxyo1E1yH2s+e7sfKzWsayI3KBt/XfYRN4AYxHF7+7vU7OwpuLySaQtHKq3RG87D+9XwUZfCNc&#10;+Xd3NZNuxH6nHaJ6sYK2cv8Aeof70Me48BhMzL3jl3LVe52D7kCCNLWQ+nWhgZT8T+zHKoercb9/&#10;kzPc7EreF5VZ7lASn97aJ1I/myZNHb4FAHf8nY4QKAqzOslsxrBx6REdA2Ay7tj18/ctOwXLcteL&#10;Xh6l/CKMOkTJ4j3yFAe4/NJN+92Ftqyisi1ms3b4pG/3Q3sMsmOnI9385iD+O52PvrifkI4W9O7T&#10;dLh+kq+A98OOIG53Hd3IkT+12JW2p3HpMohKWj7TxkVkJ/mXDKAG179O5YyPwdgs84EWC6bjGSGt&#10;mG7n2Y5Xz3Hx7vgzutvk7LuZpefqsgE6j95Zr0df5vnhhEfDvSZd/wAnZo/SdV5L68THlEq9Ldv8&#10;o4ykR5fpY3f45Ox8l1eX9xRQG1ONdj0idPCnc4gRAv8Ah+0Isn3uwRacAWuAvqW7VFy7/wC6W/yR&#10;kJd3Xp5sg7E4of34Qy+m3WG8bq4/lw3t98e5nAf2uxeeFYC93APSSlLqE/bk8SuCMr2O/ce5mdt3&#10;ZdtdLbJFbSuyacTzt+P2w/gx8MZR4rPXr3fBEZD4Owcs0s14PrcaxXirX6rH0uE8T75HhAG247+5&#10;kDZ/Q7LuZ1jHAw/WLNn3hX/j2bxJyMN/I/et/judgKS3nN4jSyBtQA5W8vSFk/lPYnLRIcPl170G&#10;783Y2fU4VcyWUTSOG/0xT9iM92UZHwbG5rbbzXirl8XZ6R/L/wAtW2o2UeoFhM3LlbXz9NtyhHiM&#10;0GfIRPh5d4djCIItomm+eDvz21D6/wCbr9qghH4VHTYUz0nsWHDiDyHaZvIW844vxELm4Lr4uzu3&#10;nEHSfJ2j6dI55ycpqexOa7D6puwzGoAOzhB33ObQOrJdiqHbAxdglaEVydsnZOfINubnV7WGFS0h&#10;lSgHzynKdmUBZdn3b8mWsiaZapMAHEaggfLOd1Jdm+Q/zA1CMavc+karyO+dLs4NgW6Zg8NnZk8E&#10;8ya36IIJyQQwgb98ysUGJfNvnHzJUsAa7Urg6gFAMz8OPqWL5p8yayXcgNRj+rGlx2zOjDvW3n80&#10;pYbbntjMsQgDXsc2FVr0I+Hrig2xASN0suQD8xiiZNsY7eKo3NaYNj+EUPXMPLK91QUdpzIjPzxc&#10;OPuzWZ5UEvS/KugmSVXZa0oQMDXE9K+Oauc0F9Y+SPJ/FVlcEEmpyM3sqsStd8iJkMSOr6W8t6I0&#10;IHgOmEciBjt0w+Ixt6bbxGEDftiQtOR3GWRnaVtzqhtRStD44NjsVqCRtl0N0SLBdW81tBy+OpGG&#10;MVku22ZIDUcheQ6x5zkJZi++CxbKo32yYYCW7A7nzRc3JJVm4nqcs26npljaDaXJ5ouE2Zjy/HE2&#10;tAegwVa0EztfOM0bDkxpgVrDmOm+VS2TbPrDz0UArJv88K7nSxQ1G+C7TxPRNE8/NyARxxp44ST6&#10;TWtVriQwt6fpnn/YBnFT4nCiXRiwrxoMhL0suIhn2neeEkookHL54U3GjkbhcgDaRkZnY+aVbq1a&#10;4VSaYRWoyMotoLKLTzFG/RsAvp4XtkDa2nkWrK+wb6cCtYkdMbRzRyagp2JxE27LsRgtUQtwr9Dj&#10;OBwqqcxigBHXAqmSD0x+WQShpOtcUXJqg5aHBsWSCpVcfww2tTQg4ZBhMWxq9AoVyQWxo2Tjyai8&#10;21qOvL2yT2hphaS8X8wofiI98NYmrmWExNPFNWtwhPI7E4NXfLAW4F5zqEI+IDpi0YIO+ZgNs7t5&#10;F5gTirE4Zx77YUPC9bXgxcnY1wWowxZxea30lWPhiyAfaPbKssyNmSFtbYzNQCprge6uBECWzBnO&#10;1p9C/lz+Xs2qTRyGOtd602yCavqwUEE7DtmDly1yWn6aflL+VAt0jkkjodqbdffOO+YPMWzKp2+e&#10;YhLJ95eT/JkdnHGSoqB1pnFdZ113JodsNpJex2dkluvFRkEub8yHrgpFpiFpiEQaQ0xQu6ZLtJtG&#10;LA4CoKGlcKKnOxaCpjA8cQE28/8AMREiHfOpadeemAO2XwtrIfNnnDQo77kGWpFcl1vfVG+4y0ZK&#10;aSafPGteRA7txX4T7YdwXoPw9NumWRn1Tbw/zF+XpXlRT37YOjmBPt4ZkxyLXc8R17yRLACYF337&#10;YKVwd+2W8SLeZXejXFv8LoRv4YoCDiqTSwGMiuXiqgwpmxVojliTGuWwDFYxBNBvjRliqLtXY9vH&#10;NgtVoFKHGNthVMrRQ5C+OAbskpX2zHlzZB7t+X0aLNCjUNWG+cn8zcvTegrsRkVBt+mf5TFFaJag&#10;CgrTPFH5jvKGkUVpmQETfdulU+rIV8M8m656gZuuJDiyTLIcCxbDTLhdkk0tJCVIrkJhFOz1N+Vh&#10;kjlTnWhplMg3wCEvxWBwfDPd3lXkyxk+2Y8mcnxF+bHBUnBIFQc7Db14ivXIAsYF+a/mdA1zIYzt&#10;y6YLCnAZNgYa6gmgx3TATbJyKDlVwFSilWv0Y/K2tV2Ub5dKb5OItnFLbu4CA4ovvl0Y3yS881m/&#10;EZbkdso1rmxxQoK8l1jUeTEA9ceMtQwa4kLE1Nc2FUL0ObAqIQbA5RxVFR5Qwqvb4d644YFQk8mK&#10;DFUolfv2xpNPlhJoMgUXplv9ZmVaVFcB3MwUfPNVnmvN9f8A5S+TjI0crioJqflkWvZyla5qM0+I&#10;sw/RbyF5eS3iUBabCm2RSd+RyssgH0Bptv6SAU6YE4lzQYpKb8wi1OHNja8jU9shKTFiWtakIkY1&#10;2GTC0t/TXj3OXaeFm2JL5f8AzG80enG7KaACg374bAFNuxGbvBAc2D4Q83a1LfTFA5pUlsvMpLBv&#10;n1rlYEKwNBTvlYpV469sTbpiqa2h+MFsj2rIShbLQbFK+ivykuVi1ONTSppvnlv8xLF5QzAZkcgw&#10;IfsT+UOoo9osdd6DeueZ7vRGFzy49T0zBmbLAR3e8qwYVGep/wAotK9MIxXbKid0nYPnH/nITWfq&#10;WizRxtR+PQZ6ttowiALhMuLm1w3L8TPNlxIbyQSNyDMTvhkAOB8Mpo23UwYzfvAa7Z//0fUC0OcK&#10;7h7RLUHfpjqYqoqaHliEpA274UptZqTRu2Iq1DXARapgQBt1xUyjvkeBWgrAVj2OIMoNSNjiYoJT&#10;K2vnUCKb7xjFkIalMHh7KEdK0bjkDikw9RSCK5CmS+wnFvKJQeh7ZGb2zpVkXcZOISC9Y0bXxIAk&#10;r0rthRGOVQRvk+FlbK7iZowCDtjntq/aG2KLU4tT2ojbjCu902NhzC1pgtkCyfSdekDCFmphEIEB&#10;4riB3pZo945Tm3XFX0tJBy6HJA0qBXXJEYIRVcJ5bZ4Se4ywbqnkV5FMoPRjilrcyQMDvTJmAKaQ&#10;t9bRXKFKitMmNrceuvIZXw0inmup2xtXKN0weCe+CrYEpFIVG4NDjlWm+SApihJZy+xO2CUSuwwo&#10;JSi4m41auCjakioGShJFpBcarGpo7YwKY+uWIQ7SJd7pvXBCtQ1OW4ytMY1W1+E06nB8NOozJQXm&#10;OqLKCUatBhrA9OmRkLS811m0Moblkz0u9XZXPxeOaXWaW9wkF5Jqctzp0wdCV47g+GGd/pMGqxMk&#10;yAnj1zm88DjOzISe+flF+bV7o00cXrE/EKgnvnjL81vymiuI5rq2UVWpAzM0mto0W/m/Wb8vvzAi&#10;1+2gjuD+9dRvnhTWvK9xp0j8lPFTnSYdQC48oU9crXI1A7RnbM+MrYc3Z0TyxrUtpKvFumV5I2mJ&#10;payhwVboc9i+QPNS3Sokh9s1+aFNnN4l+Y3lP6zBJNbr8RFc9FabOsq8huCNsxSaYl8M+c9JkhZo&#10;5Vowrvh9Gw7ZaCkF8/arZOGPIYu3ShwjdkCx2FSpquxwCx5Ggy+MeFCbLcl0qRQDK41GSVR+uUbi&#10;foxpFcjwKUxi1SSMhgagYHkqpqwqPHI+F3MSyvTdWjuV9OvGTrSuNIUio375AxIQnEF2xbg5Knsa&#10;4Dlt45N02c40QkMmstYntaC4cPCPHCg2zBiJBQ4bVny6vG8KvbNyWnTBH1cKKjfAqWDVXkbixpvl&#10;p4HKaSEwuHoFlB28cASQAueIqMuiqbR6kFiA5fFiqwgihwoS+W+dGDLvXF0gp8sCUtm1Ll3ofDHS&#10;RbAqMbVTtL0Bykp2IwIbNJ2pJ17YeKlTqPWbjT4udrutd8Rexa3bxU5kQlYShV8ww39TN8MvavfB&#10;9tGCMkUMN1e9ZGqo+dMMUVl2bpkOEIYneX/1moQ7jFGhVxvhtUoi1Ge3f4SaA4kIVXcdcKbTOXVJ&#10;ZaCSpU98VWH1RQjBaEBcaiNOdWRiBthfJaqrbdMNpZjaa7JPDUsORGxGLiMKvwdcgWsm0ELx5ZCL&#10;jcd8FRkslHGSpmxi9CwXJa3am9ccjFPlgItBFqc/GdlanxHYjGsSanbDGLBUVgg9MAgjYZaSMRwG&#10;WjZHJINR0+IlrmWobxBwwtmB+GTITiWxhmslYYxNp5BZeobAkxYTNG7UQfZxjC1tl2l3UI0e11Ky&#10;hEtxKCJiTWhHbF4is5NvPShFAcjONMJFLLyW60uAa/oLCK4jcepETsRgBLUWMxjqSp+y2CQPNbtn&#10;1v5rXzrpa3EYCXUW08XeviPbBV7R4g8nxcDUHIAdFiEn8pq1jq0kVkfQNynxJXYkfxOE1v5igs51&#10;jP7XUDfH8uSzMLen+Y/yx1DzRpEktv8ABKnxR89qMPA4ffDdS87QjgRU++UyHCweeWc11oWmR23m&#10;kP8AXFcp8BpQDoa5GrnVm0y5kjlHBl3UdARkox4mwC3tGmeS7TzfotvfWzfWIXHxOxqyMO1cH2Wo&#10;DVJGlhUpMQAwbocBw8KCaY35i0ceTLGOy1KUXGno/OJ02ZDWtDhBFpH1G5dQtKsSQPfLYzsKTb0W&#10;/wDOS+YdKtbtJeVIwEYjoB450zTmjaIRRmjcafLMLJHZg+NvODX9nrf6R1KP1bV5DR6bUPeuQf8A&#10;MHUZdO01VtVLzPKq79BktMATu2xfTv8Azjv5ej1/zDLqN06RWMNqzAJ9p69Bka8raw5u4YLyPizE&#10;CoNRmwyYxGKzGzPPzi8oG70S/v8AQpw5gRn9OQUIpnbbuGMQsgHwt3zUmRBawafn15HvbnUryO/u&#10;2aOezJNOzkZx2/e4tJmiQD01agOZ8ACy5v0M8ujT9b02G/fl6s0VWQbgHwyV6ZriXwEDGjLtQ98h&#10;OHCxIeF+b/y0l0Bn1eJeUUxLMy9VB6bZLbaMSDmBxoMwZmigGnkup3hslS2DidpKBV717ZxzzmIo&#10;Ln69bElDsR2r45nabcUW2Jt90/k617Po8ekauEFzGnIEH4uPgcM/JesqzC2vgRX7B7ZbqMXDuFkH&#10;nX59+TLu8sn1Dy0y+oqkzJX4iB4Z0fUoWDoy7JSuYsGL5N/L3WUe0uoJjyuw/CjHcAeGRrUdLW9j&#10;ddy4FUYdjmZjy35JBep+X/Ntz5TvLeQf7xSNSaMjZlPX7sItNhuLYgS7sDvhyyCkvVfMV5petI0t&#10;kCsTqaV3G4yXTXodRHMwX2OYgFGwgB49pvlVone5sEeY/EC612wObMPGZrQbe3fL8kb3TahpfnUa&#10;dfp5e8yzkNv6bS9B7EnAxtCVKsCeQpTwyMI2aW2W3Pm2G143cDoTbuGJWh5LhTbLc6UwFWV1Nd+h&#10;GCYTzZ7fXGjfmFaOIxFc288VDx2eNiPwIw+1Ke11e24R0Weu/b7sGIUWADx/yjofmP8ALjVpJ7+R&#10;7vRgp9Ik1ZfCo8Mi9tDPZ3KmQkxKNszOYZ83r2sX+meYNGlitkUXUpqwr0w4u9fXgYyvw9DkeFFP&#10;NfLn5QNBeLqEc59YnklDv8sEaTJHfnhUbbjITFbtZS/8xI7/AMowyXixMwB4tQ+Pc4eXGlx3C8JT&#10;XwOViVIt45o35o3ukz/WLGJgSwDR1rUHrtkPjjnsndtzwJp4EZkCiN2zo+nb+80/zLDbRQ8ENyql&#10;uWzRscM9OkSZlmnj4BujKf15DJ5MSSwbzfZ32mWlxYaPcm6liU1ilWnKndTg7UraNgTF375GMljJ&#10;i35fa5fKAdUBWZDUKf1ZFrOzmguPTY8kBqKdcnKkkU9/1zzDZanpX1tEMc7RlGDH4SR7ZJ9QtCsQ&#10;uY91PWuVxN7MA8I8k+ao7nUJtCvwYp4yTGwOxGR5ZJSeIFBXbLeBns9inTT0j9Z5KyFSCK7Ydsv7&#10;nmaGTalcgFG7zATSLqKQR8hZNy58TUH6cLL9Gmj3XlQeGWR2Zhmvli5g0+7ospiEjcd28cJUD2sa&#10;3Hga0p0y2uPdWeTzQ6lcyaCQrGQfbr9oZIxqUd7EqswEg/ZzH4CGqqeWt5Om8sahNLDG7W0p3k8P&#10;bCu/vJJaW0LcZF96YYBnHZnnl3y5ZaeX1i+jWSCQE14BmB98VgiDEPI/77uRkjjA6LxJXqWvzorW&#10;9ohWzNeIboPkMGSKzROkJo575Xwi7SCk9rerBNEdWBmtieh6L75Etat3vYFhMhhuAdiOhzJgCN2V&#10;vX/JWpwaLezXkMK3mmOlHX9pT4jCvVNFt5o40vbaOU0+PkgNcvjkRxJ/5b83XTz3TaZfTRQlyYV5&#10;7r7Uzinnb/nH/wAt+a7d5tJQ2t94p0qfbLxqD1YyiC9U8tfnLq+l3S2HnKFJLRx8FwmzfT2OeY9c&#10;/wCcYvOXl+Jr7Q7gXMYNSsZIamWDJGXNq4CORet6R+bnljV7j9HxXqRTk0Cy/DU/PpkTj85ef/y+&#10;RbWee5gjU/ZepXb55XPSwycw2xzzgzmbTrHUaTTRRS7bNQH8c6fov/OWOvIsa67ZwXccVKFxv8xm&#10;FPsaB5ORDW1zYtN+Xeks0stl6tpJMKOYJCtfmN86Npv/ADkv5I1HUl1zzJaSQ3xQISDyQD5ZgZew&#10;5AVFyI64JdL5R1iwsBo+h6gBCDWsq/H8uQyfWWt+UvMVjc3uia3HLqzMXs/rJH7pj0AB8M1uXs6c&#10;TVbdacuGpElU3uu2l3Baz6ev6OCkTyQsCSQOtOuGZ8k6lbCz160ePVNbuKRXUjGsap4qvjmBPAdx&#10;yHRujlBVIPOViXuLS8V7OCEVXmCpanXC/wAz+W7y21CPy/Ywve6sUM8N5OKxwt4D5ZjxBq+nKmyw&#10;U10jzBaalZfpbkkVsSV4gg18K/PC3T786jP9XsLcX2sQn0dRnmBEUdOrKDttjOJA32HRsiQmrkQj&#10;lLJwgNDGq/ab298Q1DR2tpf0daH6/qxUy2t/KP3EPsO22QGS9zsO5NqscxlAlI9OPo0ZHxHI7YXM&#10;UtxLf2Q+v3K/u9RnfaGIjqyg7bZYeXd3Mgb3RZFBwY8R+yAdzh9b2z3MXo+W5zf6pGpkgv5toUU9&#10;VXtkCe/Ydyfchmfj8c4CRnqo3JORUwlXl1GwH1+7c8L+aQ/ubcjuoOTMhyOw6ebWSi1NKKfhH7I7&#10;nEdOglSR720ZdT1hBWC9uB+4RPBcJrlyHd1ZAU5gCKH4V7gdcLrfUU1Kad7RPrnqkre3Ep/c2zDu&#10;tdskY1z27mEja+nGg6eA8cQ0vR/VMr6VJ9b1O1+KHUZx+5C9wvjjPJ3/ACYxcW/m6Ht3wya5F1BJ&#10;qGkcbgu3G9vJ/sQMNiUByPLY/Jnx9zXQ8Tt4AZF9O0b6zO1vBIWuoRVNVn+y6ncqmZB8/k11f615&#10;agr+GL/WYtMilutHHp2cjFLy9ueqsO6Dtv0yBjZ3+xN1uHbn7XXANi0gla5t5eMsYBTUbrdpUPZR&#10;gMf7ExP9rfti+hxW7u+raK/1ewmci7urn7YfxQHoMZ9x+TZHvDTGnufDDTzPY3H1d4bB0hnUKw1G&#10;bd5o+6rghV7/ACWY7mlPf8PDIaLiC1sVudLVrXSpai8nmH74v4r4VzKBPXcuOuxLTdQGn/uxF9Vj&#10;UcobpxWadfAfPBIMgKbwuvLlfSkvbdTp+jXJ43HP++Lk9R4VyUfPmxl9jso29xZ20dsJPqUQNYG6&#10;zXK+B7748QO/NjVOwf8AXK2nCQHT9KlHGWFP75n/AJj3FcpEN0/YHYXVewK6bfsLSIDnbLHvNOvg&#10;x98nwAi+aOXN2Abi9itkRbmJrfTJmo9nGf3nI9z4VyyIvkgF2DpAzKkF7+6lTeytYTvIvg5yNAsi&#10;7B3l/V10m5F4OXGv73Tbfbi38zEZianTDIK+1sxz4d3Z6I8g/nDe6ddtoHmziyzgvaxQj9ntzbOZ&#10;1vZIkOKHTnblQz70UNNbiQ8l2fxzvOnfmDpXmctaW91HLdQCtzBXaNR3p4jOfz9myhuRz5FyYZQe&#10;SHSE25NAePY9STnQtPu7SNvVV/3bqBHIx5PID1AHbMD8tIJJQc7s44U+LqR2X54cQuk4ZIyDGv2Y&#10;Q3xe4c48Ji0FBS/CQzj4j1cjb6Bhxp9rb26G85K0Q2KjZIz4V75CeSR2YxCAuWeRhAFIc717sPln&#10;CdZ83Ss91En2BIyJMRuvgUXwyQhxOZiiy+C2WJVCilAKjEdJt5HdfXBbkPiFP3jj+YntkTHibyVV&#10;mCjrTOa/mb+ZureX7mCy8tegLS0cfXHcbBPCvc5vuzezoyBM7s8q73Dz5COSxYVccmFa5LtL8peX&#10;fzKtYNc1SKOQSJyWZwAu/anc+GXfyjPSExHRoniE90HcSzW20A5DsvfOf+df+cWvKN7btLDbhDJX&#10;j2cn5dhmz0/tdPH1cOfZ0J9G7O7lkJjuFow7jpnlvzj/AM4c2xR49Ek43YFTH14j3OdHovbcH6nD&#10;ydiCXJMQ4O/bPK2q/wDOOnmSwllit4TKkRPxAdfl451un9psOQc3VZex5x5Ls5fq/kjV9FNL61kT&#10;5qc3OHtGGTkXAyaOUOYdkWe2kQ0dSD75mRzguMYEOxnCgyzxAWJDsNNB1mbQ76HUrRqPE4YfQcxt&#10;RjGSNMsc+A27Ps5+Qv5y2n5jaTHbyOovoECvBUAvt1rnkHtB2NLFk4gNj9j2eg1oyRS24iENZBUA&#10;mpPWmeXf+cxfJ13M8XmaNC0YHAso+GnYZ0Xsnn8McEnX9r4uL1IyCRZFHA9M+dbrTY9c9GhJ5khW&#10;xHLFdmOAq7FIyU+IdcqlG1dnqz/nFzzxqmgeZYrSxkYxTfCyE/Cc432q0MMmLiIdz2TmInS10Dji&#10;3TPq/qmhab5v0WZ7laF92kj2+Mfs17iueM+OcOTZ7MR4gpKSrBCds+e3mDThp2pz2SpyKEpJZx9A&#10;OzHO70eTjgCfhL9DqskKP6FfIxf20jslrf0nUDlb+n9iP2Y5soS6x27/ADaZDp8nYa6PfFZuVmgn&#10;vo1pJEdogPHHwOLny+1jx07PNv5xeaptd1RraWTmsHwih2HsPYZ2PY+k8ONuh1+bjk7ONZvoh1zs&#10;ad8SGLsvAFdmArsMZFkHZ7t/5xf8jx20i+ZdUjUxOeKmlWB+Web+1vbHhgwid3pux9FfqLs+k2ow&#10;W0ukkJAtV2KL1p/PXPGcuvlKd29dHEAFiqQdzjvL6XNxAs0MRlaNf72lEKjsB4jMfLqKJv5dWfAF&#10;xAwxt7f9PXLQzqkdqhBDNQyM38pHYZZHVyiNmuUAFpHEbdc5N/zkTd6T5b8qTyIgjKbqFpVG+fvn&#10;b+zOGefIHU9oZeCJUIS7OxbpnxI1nVZNTu5byRiWdid89x02AY4iLxGXKZG0VhdFeSwsGjYqR4HL&#10;pYwWsTIdkn07zrqmmMJIJ2r771+eYs9FCfRvjqZRdkos/wAypZm9LVIVe1P2o12UnxpmHk7LreJc&#10;nHqz1dnTvK/nLRbiJotTuOEg/wB5+eyp7HNRqOzpjkPe52HVxrcuyQLJHeTNNprpcTgVlYn90V8V&#10;HjmFLAYijt97kDKDydgOaD0z6kLkWUh/3pf/AHW3gMiI3z5jp3sr/tdgo6Xc3EgHqelNQhZW+1Ov&#10;tkBIR57+Xcy4bdhTcQJbxlIw0cB2ltx/eBvH5ZYJEnz6HoxIdhxCqRRxaYzFZT8UIT9r2c5jm5Ey&#10;+f7Gzls7BV04vJGe5jMk6KEls0+wP8rGHp5fAqd/1OyNNZB5k3+sR8qxSjZYT4H5Zk+JQ227x/Oa&#10;+Hf8bOw/u4ifUvLOj3saj1XP2GUfy+JzHgeh5MyOo5uyJSXam2M8FVs3b948m7o3+T7ZmxxG6PPy&#10;5Frvbydhxpszyslu7elIwAim6tMvhlGaNb8+8fzWcT0/BdkmvtFhtLc3DI0VvJtLaDeTl/N8sxo5&#10;TI+fQthhQ/Q7Cq/4afFHps7KVcc7bh1B8HOWwHH6vmwka2+TsLLcX4aS4EfOdBSS2X7BXxy2XBy6&#10;d/VgL5/Y7GB/rTRzXZ9a05USUfZt28Dkq4QQNj3fzl5/jk7DG7uTaXi3Fiw+txgEzv8A3ci+CjKY&#10;i4+rl3DmGRNHZ2Ixait1NLewr6do9frHP7St4qMMsXCKPPpX6UiV7uwW9kxWOK5m9JCa29x+1J/k&#10;nIg72B7x3eaSHZdtcx2VwSYjHEVIubUfaf8AyhgkCR9x7vJANH9DsSuX4SqGNbNj/ooj+0h7Bzhi&#10;LHn18/cpP7HY71LppiHUNqSrvbL/AHbr4nxONCv6Pf1TZvz7nYI0xrRPUvbmt1FWjDots3j9GRmJ&#10;bAbf75lA1vz/AEOwUlgZZ+UMqyXFOUN032GX+XIme1HYdQk7uwumjMHqX9kCLYGl4sg+JT3KD9WW&#10;D1ek8+lfpYHbf5uyW2+moiwXLScLGVQ1reE1k5fyHMeUuY6jmOjfAf2uwM1yl41wrJ9WuI1IltKf&#10;HcD+YYIx4aN2Oh6DyW7/AFd7sIIAjQrFfb6WTSKJT+8if/KPhmRI72Pq6noUAd/J2TjT9H+vFIJg&#10;q6lFGWjiQVSdOwY+OYOTPXLl9zkRx37/AL3Z038vbmbT4riBmMtiEdnskH+80gB3zG4BkmD17/5z&#10;aDwj9Hc0fbPnH5xuTe6xe3LVPOdzU/PPTdFDhxgeTxuqNzLeEem2TX9zHawKWdmAAHzy/LPhFtWK&#10;FmnZ2/8APCMaauk6JQhrezTl823zC0J4iS5WtFUHZwFTUZtXWuxdN8FIp2LrtthZOzu35B20t55q&#10;soIkBYyKRUZj6jk24T6lK4cRRPI/2VUk/IDPuVodkYYEipQgDOfy7udb89/O/mFZry4m5bFmp7iu&#10;Te2gAAoMhDHaLfMPmzzSYyyBxXvv2w2QBB0zLx47V80+Ztda4ZiGoPCu+Ncg7d82OKNK8mvJTIxZ&#10;jXr1xlMuQgOQHU5eBVhYdccorhVBzycBXpj6HJBmEnmmBJocXiWhqcryy2ZIA1kJUjbF6nr3zByz&#10;pIjbJdC0g3Eisy/CMa0hQdaE5qc87TT6V8jeWOTIWTeoP0YTXc9AaHMA7sSH1f5b0dYwqhaKMj0r&#10;ljU4CxkXsVhbpEgAGJIrE0wo2RU7pGtSaDDWGEkjbpluOKHmXmHWVQEg7DbDJIwuxzMxhgS8L1zV&#10;nmdlQ4HubxLZeVcyowJa5RS/RfLs+vzUVSQTQ5Dr/wA0LCSrNTfbMiMAoi+hvLf5JPcRg8CVI3rg&#10;O282h34hhxwEp4aT3Vf+cfrb0vUEVJT+0Bk1sdVjulBUjKWQt84ec/y0uNCdiobiOm2HcZBG3TIZ&#10;Al5FSaB6N1rQ5TxK3XK0Jxa6zLbdztgSW0B6DCGQtlGn+b3U8ZGPywBLZKd+2Gk7s503zow2LUPY&#10;1wDJpYO46ZUSFp6NpnneUAAyfD88Kp9IBr8OC0vQNM889Az/AE1wqm0gH9nIsbIZxY+dxtWQUOFM&#10;2j03AxtkMjL7Tzgj0Vm/HCqXTSOowmLMG2TWnmNJR8Lfjhe1gQdhg4Qmk+j1oGh5DArWbDtgMUJh&#10;Hqgp8R64ibdh2yQFJVvrqvuMsRkdskqk0wbauCI1OSCoCdx9NMM7atRkixkx69p0yQWpq1DkojZo&#10;PJ59rQAqck1qaj3wtReL66vxMT0w2jHCmZEJ8SgvHdYh5MQBXBiHLQW6Jt5xqcNKgjBa9j3zJxFm&#10;HkHmeMhSOwwxhy1Xz15lICnid64LrTrkgzi80MLzy8I998QmuBCpqfuzEzZWQNPcfy5/LeXXZ4wy&#10;EVNdxkI1jWghND0rmqyZKCQ/UD8pvyfjtoouSDiAKCm+cX8weZPtANTrmLJmSH3x5Q8mJZRRgoAA&#10;BnFNZ1ppi3xbZGmsl7Fa2q26hVGQO5uzKeuT4VBRwFMSiiMpphW2ztkp0/TqkVGQq0c1F5Aoqcn2&#10;mWG4IGHhZAJJeXfEUrk/sIvSGGknZgWqXPq1AOSW3mKDJsWA39oJiSww6guyvfbG75sJRtht9oyv&#10;9ld8PbfUa0DYKrk1GFPPdX8qpLXku59sOob3oQdstjkYvIdd8iJIGKpU9qYaxXobYHLhNPE8a1n8&#10;vKVbgSe+2DUnr9nLhl70cTyfVvy/HxSIu/bbBay165YJhNvMNS8o3FqSwQ074pyByasXlsXt2o6n&#10;LoD1wgqhZY6ds1AOmPEVUTEG3ANc2C0qgj8RjSMbVHW54UFN+2A546gqdxgJvdD0ryzqP1OZGDdC&#10;K0yA69YcwajrkQxiX31+UnmxWVCsg2p1OeWvPvllZudV61zIjvu28JL9F/JPmBL62SPkDttnlTX/&#10;ACVIZG4IadtssaZYi9EBB3GQZvJM3P7B6+GIBUYy3k20PyLOSvwfhlUkRg0SBuc9I+Q/KcsLr8Bp&#10;t2yqRbgKYt5l1uDTrV2dwPhJ657F8s6T6MKs47ZRk2LCUn5n/nF59E881vbuCKnpnQIYyvyyiRWI&#10;oPjfUroTys5PxE4JIyALOJSF9zUDG5NsbXsRvjTtihExgdTsccDXI0ilkz8AcdSnxeGX4o3slhes&#10;6n6SbdzTMGruOubDHipbeQ67qZYkht8VHicuApDzq7uPUNCdzl4qljbnfNirXfNiqJjFdh0xuFKK&#10;AplgYEKU0lNjjwMVSiebrjjtiqXI5cgA9cDyP1rtleafCEh6z5C8vtqF1GCCd+mEt7OPHfNHnyMo&#10;h+kH5W+Uvq6J8NBQU2yJXs/IkA7Zr7Zvsry/pogjXalMJmBxZBm8bBflgq2hLHAUFLdRvRCp3yX6&#10;faqAGpgEeIsS8K85eZDbxuOXjkghQH4m6ZtsWLh2DAvh78wfNckzSKklWqdvnjieRqc2cY8IpDwK&#10;RjISzdWNcrCrgNqd82KtgHv9+UcVV4xx64w4qmELgGvXAN1D6ilT0yUTSXovlPWzp06ThuLKR1zk&#10;Xmny79ZBNMsE0c36Y/k1+ZsXpRxl6HbvnHJvIvrSg8e+Uz3NoIrd9fwfmLaRwB3cdPHO0eT9F/Rq&#10;LGBvmNI01yNvln85/N8WuRyIr0FDTfbO0W8dFBPhkTO0xjT8qPNEw+uSsjc/iI2wZxFOPbIcR5tj&#10;DefxVz//0vT6jjnCu4e2TESDbMzkYq1FAGwI7YUp7bRAUA2GaP4jvhVu8rENvvxdohSvTAN0JQNQ&#10;aE/vD8OIMpAwrSaQzrIQVNQcYlP2sU0i5+RBEZoDix23GRMbVDW8rqeDnA8iq/XIcJSn1peNDQ1O&#10;Ec9jxYuvfJgFXoen+aUkjEUxqQKYqttyFGGA7Kh31hRITCdsa+nVQnqMgZMgj7PzKvqgE0Ncid7p&#10;LR1ljycZWyt6tpPmZJ/3E9Dt1wDG5PwNlnClNbgoB6qGuVLYmQclyYNJUIdZWM8JT0wB9XVG4uKH&#10;JWqc/XDKvKE1FMOLSER7ocBFoLFNTvTLVZRuMOI1Le+LUw+4lEdWbbDFbbkOWRtDGZtVEbmMn5HB&#10;Mdv7YLQlN1qfGorhnGgpTEIYTqVw+7djiUtur9Rl6AgbLV5oKEHYYG+qGuXY2fJW1DzEBTn364IS&#10;Bhlt0gsTu9TgnNagnBcSN47ZMFDDtUu4EB2BIw5tQ65CcQVeO+Y72GTkGpTemSuxvWA9JzQ+OabW&#10;6MHcBIYNpV4tpMJUcqVNfuwi8z6Qt7byGlQwJ2zmpw8OTdGVP0g/Iv8AMcXC2kbSVYAKaeOeC/zF&#10;0WOFpU4UG++bnR5GyQfpNpF19at0lJqSBnlm9to43ZUFCCc6DAbcWQoptidrI8bVTtl4DAuzrvkv&#10;zLLYTBX+zXK8kLZxKDvbRLyIxOOoz255H10X9upVuwzVZYUWZfHH5v8AlIW7tMqfCTXpnSVu60rg&#10;hsxfLmp+XUkNGGx64JiuC565mcKQ8o1jSVs6shr1wWRTfCN0sQeZlHHwxPlWpXplwhQ3YkpZPdNy&#10;ATHBSTkZABFtwaiw+Fjt4Y4xcgQdxldpR0Wp+kVeM8WG+Antyn2emHmmmbWfmFbpBHMRz8RiRtwf&#10;iGNoR8euMtYX3A6Yk0Rfc75HgBVPoNfksgKH4SOhzSxALyUZQRRVPdL1ZbqQqzcSe2I+kCOVKHAq&#10;cm+dHMPKqeGJrGA1DjaoiW6LRFkJ27Yu8SrQkDIhbQEOoSXIMaMeQ7HKER/Y3rklWteLt9YJUqeu&#10;aNQrcJRiqpdSmeIT2bVpgprOOQUU75DkbRaTQ+Zru3bjKhMY2PviP1aWL+93TJApRsms6fqahbU8&#10;Z6/Zxq24cckoBmWCtsUv9ZFg7Q3gah7jBkSEEBlqPHBI1zQxu5uRexvLpzkOBUjBE8KgbYhLH9F1&#10;maWX97XZqb+2AI0FDy3yceallmsXcgX1LeqtStBgtYuFGjyJQxkaqLuNrfUR8Q2BynhWU/HsfbBa&#10;oix1WbTVran1ErShNaZjaIBUdRkSWBR1v5quJJODgcW7d8DstB8Iy2IJZAok30Aakjjn1675QG1D&#10;1ywQpNoG51Mu49M/D4jEGWpoMlSKTS3vCiepIa4yjIap1wcKOFFpdW90hFytVPhgyMtQFqA5JLCN&#10;Sjg9SRYAWUdiMGGBbgfvOo7jArBhr115amL2NfQY1aNumaOEQbEfTkJMJI6bWX1+EyQSBW/aQYsS&#10;pPFxVTkatAFpfC9xZxi6sJGiukatVOxHgcYkYDFAOUZysx4WwCmRz68+oW0d9zEN9Ea1G3IjITqX&#10;lmS1vWvbb44JB0/lOWCdhmC+oPIP53af5l0CPQdYYW2r2h4muwkHiPHDfRbhbV2jmqB29srnHiYz&#10;DFPzR0i512wS+0NkFyp6k7MDh7qmhWvmCFZUPxoKlu+Uxl4cqPwUSovG/In5teYPylu5dK1OJjay&#10;kMUb7J8SpyIWE6WFwbZA0gi2ZwMvkLYl9OeZLC4826Mmrs8Vk96gligkNSQe/tXJvNaQ6jatqNk3&#10;75Aaj5ZrZyMJUeSh4h5a1++8p6zF5H80Q/6HdyKqN2HI9VOcMs/Pk0FzI1wD8DEMAPA5nQx8VNnC&#10;++/Mf5H6bqWlpp9sq8JEBTlvuRnYtMubTzdZ85AHicbe3vlGSJxNfIvhPzbZa3+SGuoNGeRJo2qy&#10;8qqV8KeByGaxY2Hk+5Sa9nIjJ/d1HU4Y5jkDZVvpbyN5k1n85tDn/RdkkU5+CffYD3Hvkq0TzNb6&#10;4kkFtMGkUVAPXIzw1uQwkKeHee/ytvvy4ubbVXtOFnK/GXhuoJ675Wo6fHdBY5zSRu4wgoTDyh5s&#10;utKM0unAtZRGvFhUV8Mj1/pdzY2jmzTmY/iJHUjJiVndkDb1Py9520fXtYt4tWuBAbv92kb7ryPb&#10;E9L80y2Nut1cSCSIijr/AC1xljB2Uwa86fk1p3mjUDaafbPZ38LepBOvRypruPA4Nmhh1GL0DR4Z&#10;Nwe4rkYjh5J5IS21PUdAuhezEw3sFEan2W47H78hb6JPpN36aSsLbqnz+eZJnxDdldvYLDznYebt&#10;Ma8+qo2obpOjfrA8DnUdK1x5rf0LyhZBQHuRmP4QLEh8afmD+WcOka5HrnlmsUV3JymjANFbvTFL&#10;S4DVoSATglGmBKJ8w6YZEEIozKg3HywxvrFH4TJ/eN0I8PfIRPRALAvKPnC7jkvNP1Bj9TtjxKsO&#10;h7EHIN5w0+54xX1sGZE2lC9QPHL8FE0WyJfSn5JectMYXei3zpDPOeVo8hAVz/L8z2zeT9Rmhdop&#10;OT2j9K/snMnIGUgxT/nJH8v7HzFp8d/YmK21+2JK8dhIvgf4HJ9fMkKrKlKHplB3apPkj8tbe91K&#10;e50e/wDURoN2JNadqYX/AA38bRuBsNsbpHFT0z0ZfI9/Bf6fJII2kAkG9KH2yNTaTdQJyhoyjp40&#10;ywTDMSD3PT/zB0XWZ/q9+WSYihBFVJPShwTHMrAQMCzdzhSkd/pc9u76mjLDECeKjoRg4+X0vFPo&#10;9HBDe2RM6QSwtvzsPla5WPW1IMLiSJl6MB2yFwWFzoN00NwxVkNUPZhkuLiCLt9My+adF/NbQYtU&#10;0iKO5truMrMhFHjbuCOoOdSWT9JWiywmj/tAd8o5Fg+AGsh+W/m+fTdaBewlqLaVxUJU7VPTI0OF&#10;vNxk5AHsctiWfMU+iLu3udc0r17AxNItOLowB9umLarBGI1urKoWvxAdK/LBE96IlKPy61jU5L+b&#10;y15udJLgKWiZxRmXwr3yNvcXiE8zzipXbrlsRFmAC9nj0jQ7nh9U4212DxIbocN9NkW6KrIaP7YA&#10;AwmKeZ/mRHeeXbWa4tF9S34Fip6DbqMPLxXo0AP2dxXocIDB4h5OvbaVrbXJFAa4JWWhqyb9aeGE&#10;lpL6cg+s7L/KcmUl7L5n0039g/6Bq84WqSo1dvcYY3cRcq0NSp6gdsiFBpg3lbVTbwyWmrERTxmi&#10;sx+0cG2rRhfRfeo3wzizJYH5h/Scl4NTs5miRXFKnY08MK9W0+sLGP7J8Mrxy6FAm9c/L7zoj6kg&#10;mYm4CgHl2Pc5DtLsm9dpE+Gvw79MvJUl9Eec/MUMWmpDcD1VH7whNj065I7/AEpV4niC6itciJMQ&#10;Xi/k38w5NQ9cB2jt5HKFWHQDNDZvIOQ227YlbVtS81waexiZQ6h6AneoPhgu1gAqHG474FLGvMet&#10;lvTe1aqkghOm3hhdLpgllpKR7HDabZtZeevqemmSyjbZaOoGCrt4rfjDMtabYBugJB5atr7WfU1j&#10;S52i9Qkhd9iMTg0q3KtdRLRvDJSkm1+q+f8AWrW5h0PUpQ8PIDmB0GFk08yI8Vso9XtUbHDaXodh&#10;pOn3FxBqGryMLQbuVbce+RS88nWnnOCTTPMVmgLAgkqPvBywZeFlxPQNQ/NF/wArETWfLeoNqGn7&#10;VhLctvCmeWPO/wDziG8xdvKt0ENTxVt1Ptmdi1fexOMF7p5U/wCcqPK+t20c+srLYTEVdXWvH38a&#10;Z5P84f8AOPHnXydP695YPcW4NTJD8QA96ZlRzRk1HEXt/lf8wPL3nKMS+W9Qguq/sK45j/YnfOY3&#10;F9LYyGKjRyIaU3BGT8KMmJnTMckegfmr5j0K4WfTtRnTiKKockD6Moy9nxnzZx1Mo9UPcWkF2pju&#10;o0kU9Qyg/rzumif85deaNMAj1IQ3lNi8i0anzzWZuw4S6OVDtAhi9x5E0efZYTEK1pGxUV+XTOye&#10;Vf8AnK3yrqayQeZLA2jTAiZoej18c1Oo7BI3i5cO0gUrvvJ9/Hxk0a/YNGQY1uByC08CMmt1538g&#10;+erSPy/Y6utpaRkSQwg+m1R+yW7g5gnsnJA3Tkw1cZdV1nHrelf6RdW63Vw5CySI/UeIX2yTR+Xk&#10;ubJtRjVJ7H0zG9lZMD6o8SR38cwsmmMTXXvLmRyAoxvMMcVwNOkEkUh+ISzqQoPgMg995eu4ETSt&#10;Z5WGklg2n2tvUOSN+Ln3yBxVuN+9mJWnlnqFvdFnsnWV0IWRq7DCvU4medLi/R7e1VRHcaTDvJJX&#10;o7U8cqECOXzTaPjcSLyjYMDUh+30Ynq+kyKItFvaC3k/e6dZW5o1R0WQjIxl1+bPybSVWrIv7Joz&#10;HbphHehYlEetxcJXAjn0e03Zq7cmpk6vl82JF8/kqKwYVXcUqGOG8vleaFYdHuS8cVfV0+zgruQK&#10;0cjKvEB3+bLhWiZCC4IoNix2yIw3959bkTUY/VZT6U2j24qoJ/ac5YQOnzaTYP6FU0I5fccMprBY&#10;b6DStbc3F3z9TTreAERx06K5GHxNrHxX3tVqOQ2HeuFPmzkb1ru7X63fqojm0+D+6jP8xw4pf2ol&#10;zbQAKAvT3wjh02a7kjg1Fje3rVeyWMfuo/8AJYjbbLZS6j4s4w713TJFDcW9i5uriI6jqcaiOezj&#10;/uY/8o/LKib8h3th2aNTsDQeOAnla4lEV/ML7UKmSzC7Qwj+ViNtskPLZi3TwwPcCtw95Zkahqb0&#10;W7h2EEXuB02yUZdDy6FjXxcPDAq27x1t0X67fGrW12/9zCf5a9NsnHdSHYUwVubhriNfrt3CQL1n&#10;NIUH8yg7GmWzjQa+beD7mZEnWGzQXLsOcF/N/dxk9h8sgYnr8kk/2uwrSSYSy3dh+9nB4Xs8woij&#10;xQHDXexdiiWawsW06T1WI5Q6hPTipPVVriTfP5KR/a7CufT2uPU1iyqjg8LuWb9od2QHJXWy8HV2&#10;Ps9KktoxaQzehaS/HFfzH4iT+yuQnO/1Mowrb7XZIo7CPSrY6tpaehGTwvZ5vtyKOpUe+UmXEaLZ&#10;VfpdgnUJoLj01tpBZaTIi/V7kn967DcqAd98r4PiWB8mh74BfUv0fXU9NDWIBpdR9Zp06cvpyqem&#10;E9j8O4J4+Hfk3h9pH5va15buoWlm9LR3/wB5kYcpix7HwzGydlRmPP7GXjmPuU3hSTZxWueivI//&#10;ADkFZw2l7J5o08w3QPJIojWSTwNM0+o7FNjhLZHNe5SbUdKluShtpinHbfcAe2dCuPz/APLSaZa3&#10;GvO8S3zcI7VE3X/Xp3zXT7EnInh6dWQygc0JDo89rMXt2rsKyOak+wzm/mb80tEtZmOgob/Vo6H0&#10;ulIz28Nsjh7Gmfq2DkDOI8ubI0D9H/DOf3H59XTTyabborrOnpqIhvE3g7eGbTD2EBv3fa1y1fRs&#10;xKxBPbOealqVxqVwk92y3usxD/eZTSEp4k9zmyjphAUNh9rjyyX71TPU35M+arPVrb6kkkUv1ZuU&#10;kSdIT/KB885btfSygbqr5OTjmCg7pNuQNCdvnnWZoprq6fU7leMfQp3kHanhnOGJiKbwQ5WVV4Ia&#10;0/DId5kim+tIbZkZ2BICfZC+DnufbJ4pEBtibV0IIoc5xHZPLcMlowKO3ETyCixt3UDvmdHWSgN/&#10;kyMQVXJLf/lnpN1bf6bah42NHJUF2c9wOwzM03buXGebjZNNGSjzJOxzlms/84v+WdcMsht1jdB8&#10;SgAAA/tVzo9N7X5Icy67J2bCXRa0xUgEVBzzj5r/AOcOreaVhodxRACQf2T7DxOdHpfbSvqddl7E&#10;B5Koeo32PhnnPzJ/zjH5l0M87eP11YnjxG/3Z02m9p8Obq63J2POPJfWuc+s7DzV5IuQ9mlxbTIa&#10;VTkNx8szZ58GpG5DRDFPEXZ7r/KjzLrH5y+X7vyl50h5RonFJ2G4P9c47tHJDs/KJQPN3un4tRCp&#10;KPprGxlUbnrTvnh382Pyvv8A8vdUlsruNvQ5H03psRnadk9qR1UbBee1ukOEqoNdxnHivtm9jJ17&#10;eNZaZNQ7Gg0yJV2dw/IUPL5mtYVk9NC1WJ6ADxzmvaIfuS7Psw/vA7PtTompJBZpZW7JIwQc3p8B&#10;U90Hc58/6yJE7e+xCwplamp+jPNP5reVtGsL1dQtpjBLIhkkr/ezg9RTOl7I1U5xrnXyDiajGBuv&#10;HvnnG7j062hlWT1IbCY0EHWbke58BnX4jIkd/wBjrJ0G8iWuudGsXu76QW7QqTbpGalx25HNxo8X&#10;Edvi4Oonwh2eQL+7e9uJLmU1ZmJOdnhx8AoPOzlZt2AScyQ1uxhOJV2OGRIV2H/lvRpdcv4bC3FW&#10;dgDTwzC1uoGGBkW/Bj45U7PtL+XnlGDyt5as7W2t1N7Ii9ftOKdAO2fPXtDrzqMp32D6HocIxxAW&#10;13yc2eqzSuLSCGscfVe0ZHUOc5qOkve/2uw4l2Xq/wCa/l3y9C9tbXonm+zMkG/ot7AZsMPYeXJv&#10;Xuvq4s9SAs3Y7igHTCPSvP8A5curtY7W+Y3EwrMi/wC7PD4ugpmXHsfIOY9zCWpjLkXNXtnkP/nN&#10;TzawgtdAs5B6b/GwQ1FO3LxOeo+x2g8P1Hm8121msUth3HI1qT3z5rt1rnpIeYVcWt7WW6cRQKXY&#10;9gK5CeQRFllCBk7OraF+S3mLXUS6S3aOB/2mGaTU+0GHBtdl2GHsyeTenZ6S8t/84wwaVY/przXy&#10;9PjyQdOVB38M0Z9pfHnwxdpHsngFlqorTvnkLzrcWp1KaHS4xFbxsVUD2zrdHEmNl0epkOKg3hDZ&#10;azd2BD20rJTwJy7Jp4z5hqjmIdnQNP8Azb1S0iFpcCOeEdVdaj/bzBydkwlycqGuI2Lsldl+atrc&#10;25hv42W4B/dS1r6fyGYE+yDHk5MNeORdkgttdstTlS6024X61Qeq8nWQeAGYGXSSgKkNujlw1Anu&#10;HZJb6KaOIXaL6elvs8g3dX9sw4Ya9/2OSZfJ2BLZpfhjlcxSg1hZftTL4HBOFchff5KD+O92CyRx&#10;digWJjSaxTdgf5icgft6SX8U7BDrW3W0VxIwPK3Mf2I/ZzkAd7+fn7mVbV8nZDbq3uTdmvF7wD94&#10;nSPj4jxzPhOIj3DoerQYm3ZMfLlpboBMxElqTvdvsIH8BmJqZE+R7u9vxgc/tdg++vnguQ0co+uD&#10;c3EvSZPBRlEI2PLuHT3spSouwgu5UaN50Ho2Ep/fq28qnxXuBmVCO9cz07msn5OwXAZFjjsjLwiO&#10;9qy/bkHg5yE99/n5e5I7vk7C9pCrywCD950msk6EfzZZXI37pfoY3/Y7EJ4ePpQXw9aCtbdk+zEf&#10;Bj7YxndmOx6+fuUjv+DsMbhjJd87Xi+opGA4IpEy+3YnIx+nfl9rK93Y6FVMbTI5mtCT6jv0t38R&#10;gN33H/dL+Pc7AomJNfUVL4f3d44+GVf5Rkvu6x7mN7+fe7BVqysjkqYbY1FyjD42P8yjwyufPvPT&#10;u+KQ7FizwxJZXMnCFmraSLvI3grHBV7gb9e74J5bfJ2KWwZpZI7uIR3FKSWSf7uX+bBLYbGx0Pcy&#10;Hn8nZjYxRkwXEpeyYEwRp/x7v4MR748d7jn1P85a+X3OwEt3dNcCCaRX1ELRW/3S6eBPQmmWcAqx&#10;9P2hgCb83YJstUeySa5s1NzaElblJPswN4oPbBLHxUDsen9L3s4SrcfHydh3arDPw34yyLW31KQ7&#10;H/I/hmPMEe694twF/rdiemAWVzLeonpoCVu4pBVph3aMYch4gAd+7y97KO27sNHu7a3jSK2mkt9K&#10;nYGKUf3wev2T4DMYwJJNXIcx0puuvc7O++UBfaZ5d1mfVLRbST6tIYpz9qZeOxJzFwASyR4Tfl3N&#10;siRE2pvuV+efK7V5mku5pDuWdifvz1PTioh4rOd1TJF+XU11Frtm1hGJJDKg4kVFK75VrADFOlJ4&#10;tnZLfz11p9Y8yziRQvohYwo7UGV9n4+GLLXT4pOzjC5s3BdghKYpdi64q7PYH/OJeizX/m23njUG&#10;OH4mJzF1HJtwjdjnm++XTtFvryQ0CwSb+5FBn2j0+AAAAHbNPOFOTF+Tnm7zC3ORi1SxOSWJOABP&#10;TJQhfJsfL/mnXuZYMd69sVP8wzNxitleM6jdNIzNXbrXEvfMlCSM5bfxy8KqJbx6ZYGKqDyU6HFV&#10;XFUlu7mtRXpioWuwwXSQaSZp+Ww64IVR0zFyTLIJlp0JndVUd8cFO/hmqz5Q3Qe9+UtEaQoxTb+O&#10;F1zJQU75rpmypfVflDR1iVWK0PQ4QTsWqMgGsvb9NiWIAjAgiLHAWBZGL1IUqaYMgt8lGPVWI675&#10;h9MFEbtvhosYTZcy8UO9gS8R8wa00tVDde2I3FwIUZ2PTMyEGN0xrTdPm1i5S3h3ZjnHfNnmj0OV&#10;GpmbGAHJJp93/lH+VypBHJcoK/LPPus+eS0h+KtDlhjSLfXek+U7axjCBBjtI82tOwAbvlRiytEX&#10;/l6GRCQvbO/eVdWMgWpymQQXyr+anlOJ4pTx3oabZ2exl5KK98rmLCvzh836f9UvH4CgBOGHTKwz&#10;DC+Vcb88KVwO9VONKg4VRcU7p9k4osald8xcnNiWQ2WqTRgEMa+OB5LZT0yItaLKrHzNLHQOSDgG&#10;SyU9BvhVmFl5rcEUfauF81gKUpkWume6f5rqQ3PCubTVJ6ZIEhdwzax82lqAv92FE2lUJAFMmJNg&#10;ltbMLLzZzpVqnC2TSyBVRhsFlxhk1v5oBI5PgF9MPdcaCeIJ/D5mG3xA1wK1h7YeFKZx6+G6mmIf&#10;UypyVqrjVRIK13wRHAVIp1wjdjIpfc36kGp3w2tYyCNssJaiwrVJgysK75JLYEZFqLyfXCpqcOEF&#10;aHLISpAeTarGGZiMEpUEZkxNtsHm2rxgK9cHqK0GX4tmRNPEfNLgIcMYgRucvtNh85683ruY0rsd&#10;sZcXHAVGV5MgiKZRLLvy6/LqbW7pZWBIJGxGQfW9bEING6ZqcuVsAfqJ+T35OJFHE7RV6VJHhnD/&#10;ADF5m4llDU/jmKTxMn6BeUfJkWnxrRABQU2zjOr640hPxVOQLAl6tb2qwiiimQqe4aU1rhAYowCm&#10;MigaQ4bS3WmSewsK0AGS4WQCi8gG5yd6bp1KE4sqSW7vAu2Taxs1QVOQJQSxK+vSehw8iSgpk6Qx&#10;aaUuSxwalRiqWSgEVOC0cjpgVLJYwdyMGRTkdcmAxkLSK7tBIadsNobsjeuRIaSKYvd6QsgIIw1i&#10;vK9TiCY8mJYbqHltJa1Xc4YxX5JpWuXCW1oec6p5LjPNeO/hTDaC/HQ4bQQ8r1ryHyUmNKdqYYR3&#10;QbLBkITxPLtW8gL8RKVPhTBQlrupy0Zu9RIF5tf+RCKoARU+GKh6jJjIE2w288rT2z0RSe2ODV9s&#10;lxBBnSVSaTLCeLqa5fXHiRxqJtXjNCMScVyTYm+nOyNUbUwsurQXAoRXBYCRs9j8pea7jSpOUDkA&#10;02zn2u+Vo7pTyTY9skJNgk+1Pyz/ADqeApBNJSQdyc5Pqf5fwOT8GT4mT600L83RcoCzg065G1/K&#10;/wBV+SJth40EMrm/N3TbZKzyBW99sl2m/l9HagK0f4ZCUmuWzCNV/Oa3mDNbzKBQ986ZoflhYCHV&#10;KDKJzvZhdvnX8wfzdrCyNcfEQaCvXOmWluIkCgbZRIqI0+G/MuvyarcvMzVBwypTKLSxBnNaHfLx&#10;VSPSuNp442ttinRfuyiMkDbIFcJKEk5YFMsiLZJPqF4UUtXLYdj0zM04UvK/MF+NwDtTMi03zO5o&#10;eT6ld8id9z1xXArHmPI5q0wgWrgMT5VrXLxCkNgVy67ZURulGRpQcu2Yb4JKFStFxQZFUuuHAG5x&#10;TFUgnlJ+EZTdCcjOYiypPdA0tr2dE8SMLbiTiCK75q9RmtQ+5Pyn8ksXWThv03G+Rm9npWmabJLi&#10;LN+gXkzQvqsSRlaUA3yMytyqcAS9ntowgAHhiaJyOK2rzS+mpJOSGwtK02yB3W3nHmXWxbKQTXJP&#10;DCKhV6DNjpsdC2BL44/MXzaytIWf4RWgGDSew6ZtsePhDF8jarqDahO0xJpXKyxUv2PyysVdXfbp&#10;l4qvUeOUMSqrSnyxf01O+YviFUbHQdMRkjoKrk8eS9iqZRP6fxjcjfCu4s45xSQVy/cclO70Xyx5&#10;6u9EdXgelKbV2wjfy9EW5LkaK2Xvlr/zkHPHbrBcLXanXDSy04Wp5LgMOLYsaeceb/zak1hDHAaM&#10;a98kUXSuYsxRpk8Gu7n129SvXc4rkVSwtRh1oc//0/UZGcKHcB66JePfE2So3wpKMguQDt1wJIlN&#10;8IVPLO4DkKx64gJOPTrkowtKNvAoUqeuCopi2zZb4YHJBDDdQQoKr0ODHjBFRmNaFtpe+mQnhhe8&#10;ZU5JLLre5WZQGNdsUT4tjgKoO5IjJZdgMcYK742i1FNV40Sv34w2xbYjDabV/wBMCL4kbfEzasu4&#10;6ZE7raY2vmCFzxc0Y98FRQFhuMpKbW3epLGRIje+Arqy6/DVT1wck8TJdE8zCQqJJOMg6b5Cr3Tj&#10;CxkQbZlRlbMSez6N5gW8jWCVqsNsBI5GSSnM0Knc4lNaGc8wN8bpbRNnqgs19Jjtjo4mh2O2ESQS&#10;pXcyXR5ihr4Ya2cinY7HEtbENZt3oWXcYfQmvTIoLzm9QoSzdRvgtYj1GBikU1/GRwfFKUOWRCEl&#10;upy4KoajBAj5ZMKGL3F2YqgGhxUQr1GXYyyLEdT1KcbndczR0y1Uqh1ESHfauKxpiChJdYm+E0ND&#10;g5DTbLatQLeRau/Nj4iuGERoQcpyRsUrCppHjavfJEVW4t2jPcbZymvw0bbYl7b+TfnCXT9Xjg5H&#10;iSCN+4zy9+aPlQX0MzW6bgH55RpcnCd267D9n/yu82C6t4YrljV1FK589Nc0W4sZ3DAkcj1zqNNk&#10;cecae9Vr0wqgKwf3mZhk1F2S/Sb+3DAgjATaQWjvnpj8utXERCq+3hmHmg3Dd5z580ldQtSGTkQO&#10;uek7Of14w9d8xYmixL4t8yaWLWZ040G+H1tMNvfMrHyV4J5u0piS0Y+jDMvUb5ZEKXj91b+iSTtS&#10;uWi5cwYreXQj3FPngqNMTurD9S1L0/jRsVIp0GQ8MJCDi8wu9Fc7YgwLbdMPhgM2SWWts1EDAd8C&#10;hCpOTkAQiTI4tWlFGVsaY+69cplGmLJdP18T0guduwbE1fqrDbKZwtWWxFoGWeFiVO9cCycQDx2y&#10;s4yEs40++9dh6/Ud8RQ165FFp5OvD44z8JwSBzHE9MCpR6npN6kWzY4QshqvTG1UZL+G6HCX7eO4&#10;hjR8RuqhJK9snKCtPD2y+HFqjEhVkd2s8bRSUBPjgo3CzqYZNtsAG6sd/Qk2kOdbsT6gQ1KjfAUa&#10;tbncfD1zI8PzSr3WtW3mCJX9NRN0YYJWdpFotB8sicIPNCUyOukzB0QL+rArmSMhmNV75aAlHQSW&#10;Wpq8cSLHcdQR3OKiHl8UffJWhIW1cWzm11DcJ0bBtuDTi2RKsQ1+5icm5szseoxeZFpQ9RhjEyVj&#10;2n641jIQxqH2IOBiDTj2ywQQmM2qgSCaI9d8QoV2yaowyJckS8jy69caKV+LCqLkZ2i/cGrDGSxC&#10;vJOuKUXpGrTMpt7kAqPHrgRkYnCrK4LiAJUECuWoIpXFVOaWJqmMAnDKNiBXIoea6pBHM7KR1PTF&#10;2cuvEUqMFIpjlpbJpk/rMWWNtm8BjFNR8WxwppH3kTRyBrWTnG24Ix6MyCoFRiRaoCa2ju5qpII5&#10;6UoTtXBsUysPHxGUShS2lF1Z3AcGphlGwetMjeq2LRyG9tRsRup8cYgkI4n0j+WPnyC+sV8peZS4&#10;niaiXA6MvgTjNLvZYA0xNEI3B6ZDJDohk3nfy7p+vCDT1h9SUP8ACyj4iPngK5003Mn1zTGALmrx&#10;k9/bGO3NNsn0vzwmhWQ8uec7d/Rt1CW11GKn0x0Vvlkn8vK1irJckDn9odsw9TDiNqDu8q/NHWYP&#10;M7wNoUbM1rxaJx9qucW8/wDkojUlvtIkCWs4JlX/ACvbMnS5K2LYJPuH8g/zkbXvLBsPNMRbVbBh&#10;Eh6sy02JHjkk8iNNo4ayqHipyBH6sOrHGGEt93n/AOfGnWHnFItXNba5WRYnY/yk438wdDuvNdhF&#10;fW7L9btCZEjI2PscxcEvDJtMCmH5JeaNK/LDV5vKrRyHTtR4oboGtG8T7Zy/Q7ubRbiDVrw+g4Px&#10;pTr4jM0y4hTYRb6U85aFa+b9MvvLUCi4iljISSteJ7MDnf4L+21llvrVuS8RsOxzG4eHZqIp+fd3&#10;5c1f8vbWXy9qaBW9Yn1T0ZSdt8UkEvH1iwRCaEHuMhxhARdpaWhlSzMJmnA5LKv7LHoRkT17SbGa&#10;1luLBSSPidV6bZKGQ3u2Avafy/8ANGv2WpwaV5ndRG37uCWQfGa9N8hmk63fRyRtNxaE7UHYZlnH&#10;fJZPVvNPlDR7m3nSEOl2ASGJ+03yzuFjBHqdsFlQMhFd8xJ+ktVvz08265eeR9Xa6sbpkmU0YA7f&#10;Kmc8urWS2vJod1jVvhPtmVhk2Avq+y1m31ry/p2pBRJcyxBpV22NN8lWnFpIwCKkdcBay8E86xxW&#10;1y5WX0o5dlAOOnv2icpLUN+z8sHCCtLdH8qRT2om0/hJAV4y1Fan3OSPTJhex0lALdDlZjwmwvJ4&#10;B+akN15ZuIodMPGHkHV0J+0PD3GFl3pkdtIfqgCiu4GXRlYZgsv8o/mJf67ZrH5pq86Dirv1p2wF&#10;dyPJxiX4gnUZIBIZt5c0+1sDNqj8YpLsceZ6bYlY38CTlGqabGnbBOLGQ2THzZ5Q1bVNHEsPpI7H&#10;nGa7uB4ZLkSKVOa0KkbUyjk1vle+vdV0jUPqU5aKZGAYMKEZHJrOIP6ing9fvy6JvZnGT6FsfNOo&#10;CyEcsX1q2C1K/tDbqMNoLo25KbVA+/Iyigh5br3lmDzXAs8iyGNmJUL9pDXpiOrRxalbcuP7xenf&#10;GECkRRP5a6nf/lx5iGmTzsbGdCCu4ptsSPHCe2aS0kXjsh65IwJUh7R5i/RXmq0miuFSS5UjhXqf&#10;pwyuaXoHAgSjpXBCJY8nnuk3a+Q2lbUA8unSkCRFPxJ7jC2zmMJZJzVa0ZTkpxISz/zFp8PmCCG7&#10;0YFLhE5wT9NjuKnDmWO14/6MoLspIGQBPVIk8f0y981NMZvMd0IrKC4VCyipJrkOsYJIZjIi9G3U&#10;9RmUCCFkX0r5w1Gyv9PWxvZtpoAI5hujbd8niVdKkVB6g5W1vhLU3jsL1ktpGimgJCsh2ceBGE3m&#10;K3AtxPGoLRkHJQ5soc3rP5A+Z57jW5NH1CV1t7tSqknYt4CuA/Ll7JO/pXVACPhYZPIGcwyj/nIL&#10;ytb6Rpz615dMjywycriJ9j81OHeo2npODGaEjqMhEtYeR/lV50Gv6ZOmoIsgjk4pHId/vxGjMgj2&#10;Pz74T3pIZIlxb2d/JqHF0NNwp+yMK7nTjCPXhX4ydwOmI3UPSvLn5hwawzaPqU1YFUBXalT7Ytbz&#10;rcj0pftjrhpPClev6bP5edtR0uhtpPiFDlahbtBD6kNT7DJBkAEL5A8zw69q50vVgsUifEHf7JH9&#10;cicN7fRXAjeoWnhUEYkBSH05f+WfK+qaVJcwcHmB7PxZWHhkhvbZ5kWaGoam9MgC1h5B5U1u20y7&#10;n0rU+DQciY2ft4VxGW2aVFd92UU9/pwhNprZeYLfTJ5be1ISCZi1F+yD/knBEV0I2W3C0oMSKWmP&#10;aj5bOpI+ttdFjyNBsQPni6WoZ6kU32OC0WlVz5nNvalEcsFUK6k7bYyK5JkMDrUDauNJIRup+X4k&#10;tI9YtpjEzqrmNj8NfliSRCAsqE0J75IFMSjbu8bVkhmuVQSItCV6NtiV9aPMU9U1hbYg4PEpsCb+&#10;TNZs9Pjn+oFo9RjJZOJINRnnv8yf+cfPJXnKcmWI22ouKmSE0qfcdDmVi1RG7GUOLm+pPyq/Pbzp&#10;FYteeZrRbzS424LKSRJQf5Qr+OeLfP3/ADiX5h8rB7/Q5I720NStNn+RGbDFrQebScNcn095I/Ob&#10;y556kex06Vob2IVeGZaEfJuhzyFfWt3ZXD2N7G8U0bFWVgRQjM2MwQ4ZBD1jEkQr0yXCJMol2LpO&#10;0B9QGhGVy04LYJU7JppP5ma3oSCLSbyaADf4XIGYmTRRlzDlY9UYrJIklHGVQw9xXOraJ/zlN5r0&#10;8xR3k0d2sRBHrICfvzW5eyYno5UO0CEol8vafIHUQhPUFG4VWv3Z17yn/wA5W6bNfy6l5j0uMXcq&#10;8GmiIqR9Oa/P2JYoOVj7RBQN15a5W6WVjcSQxxkFVrUbZOtH/MjyDd6ZeWttqUljql1IWjuZTyMR&#10;J/ZJ6Zr8vZU7HcOjlx1ce9ddR6st3C8fpyWSoRIgNGJ8fDJXaeVrO8ks9S8h6pa3V3NxS+u5HBkd&#10;O5G+xOY09HID1D3N0coPJD/4gmtlmOrWckSJvHxHIMPCo75OIvL+tWGpL5d0OLhoxjMhv2bnLz7g&#10;eAOa3LpqHEefc3jIgYvNOnXFv9cvZFWUHiYSaUJ6VrkPZ7Q3F7qVnayaY1qWW9mlSslwo2JTKTjl&#10;Ggd+5HEDuyqKTkoJYSh9049B9OQRZRHSePlpvlqbeG7m3uHkPYV3Fcsr4nuY38kYGP2TQuOoGQ/V&#10;JLu/mkuLZXsIIKrMHFZ7tPEZdAUO/wDQgGyqjJBa3SadYRG6P1Dy/OKQkf70F/A9xXBIX7/sbgaH&#10;csO52+0PHDe31GzSzetsNPetZI9mnuo/175Vwm+/9DIFria1rXw9sjNzpMVYrOY/ozRrs1toVP79&#10;pDvRj2rlsZX5lrI+AXg9upGEWrrNYyF7lDZJD8Bso95rpRtyJ98tiL/WxLYNRUb4nLDcXVpHBfhr&#10;fRJafV7SD+9Eng5GGJrlzTwkjyd+vCW6F1bsZNZ/czQ/CunQfamTsX+jL4ni2HzapCubeCEuoGMd&#10;prCk2ktPq1lD1icbgORhN9GN/wBjsZc3nqSomvKX1CI0XT7b7Lx9i1OuIG23zW+/5OwTdGIL9Tvo&#10;vXhmPK2toh8Nu4/nIygttOwrmlnm4vdEXWsQggWsRpFw8W8SBkgPl3qb+LsVsru2aeG1v635kaqR&#10;L/dW7DxPgMjKJ936VB+LsN/MmoreThLdhcavaKOaA0gCfqNBleONe5lKXzd0yOCe3c/WIyb1GB5T&#10;P/c2z+3yOXCJa3ZHbee7vbpmsZBNqEWzXcu0ZQeHbLTADnya6JLslFhY210stzYSLJGdpruc/DFJ&#10;/kA9q5RI1sWzhB/W7F7WO4091uLIhryP7d9N9iRPBMhIA7fYwI4S7I/qutxvA501ymnSu3r3E394&#10;H7+mOwyyOHffn3NZn3OxK01OS3txFExtT9oXB3lnQfsj54PAFsxIh2AYbyELK8Yez02f4Zo+szOe&#10;47jLjj+JYuw9sHaxCW+ps1tbR0NtwNZZx/KT75RON8vj5JG3N2Sjy/5t/wAN6kvmDTA1hCSBLZR7&#10;yMf5m+eYOp0gyijv5tkMnCb+xoqGFG3GdMsf+cgta0jU5U8ySJdRXJrYQJt06B2zU5ewoTjcQRX1&#10;fsbhqCDv8FE26Uoop751S3/PDTYdLFz5hsed/G/JrO1NQlejMc02TsMylUTsepb46iua0xOGHBqD&#10;uT1yU6V5h0Hzl6Gp6ddxJ9Y3mVmokNPDtyzX5uzJ4TRDkwz3uFxZowdiadPfO4xXGm2NsojP1gla&#10;cyRWQe2amellf42Z8doBZJZTuCtPuGQ7VZxqLwwaUfgBNVB+EHwkOWDHKA3XiBRqfDUydf8APpge&#10;2soh6jLQGIfExGyN/kjvlcspj8WwRVD+vCOR4ZC/7j4JW4y1/vCezDwGGGulE1afCBXcfwwk1Py5&#10;pDkxXFjDLMvVABQg9CW8czsXbOStpFhLTxPMN0Pjkn8ieT7HSUkvI4I42P2WCgIV8KdzmLqu05ZO&#10;ZR4IipS1NF8fDIn+cH5XaJ+YGkSW90lJ3J9M0+Iv4Dwzedh9vz0shvs4Or0YyiipxF0NGpx/Vnyy&#10;/MH/AJxb8x+WBJfWMDTQCpKDdl+eev8AZntTj1GxLymp7JlDcIkMG6HPM+oeX9R04lb23kjp/MpG&#10;dRj1cJ8i6meGUei7CJlZdiDmSJNfDTsnP5e+Zh5V1iDU3AZEYclPcd81/aOm8eBDlaXJ4UrLs+x3&#10;kn80fKmvaVbXdrf263MaigkIX0yf2QvfPFu1uwMkJnY7vbabXRmOahVwx2+HtTOLfnP5kOpa0rRw&#10;ASxRj0r5h+6Hy8c2PZXZksUN+R5hr1Wez+lWUUGeatQ1uW5uZLixUfWAONzLINmHcoM6rDpaG/wd&#10;Zky9R8W85F+ZOv2iQR6NpUrSqfjdnNTU9s6Ls7SkHiLqdZmHIOzhtc38Q6q3ZRyauxuKuxy9MgSr&#10;s9M/843+VrnVNeTUQVjt4iP3jCtD8s4/2q1gx4q6u77Hwmc7dn13W5thGkF8JBxQL+6HxnwYeAzw&#10;TPc5WHu4CgtpTcZwX81PNmsWtvceX9PjGl2TgEXw+07H9k++dL2JooSInL1H+a4GrymqG3m3Tvnk&#10;CG+a3kdiWhmFfrAO73A8V+ed34QkK5jp3RdPx1+nzbxbSmZeSyFrbSJ2ooUkyh/c9QMckBz5yHyp&#10;EfsdnKvzF07WfNmqjT7FJbhIQEXYnb3Ob/szU49PDikadZq8cskqDskfkn/nGTV9TlWfzADDEV5i&#10;MfbYe2Y/aHtbjxCoMtN2PKf1Oz1j5e/5x40TyzDHfGLm7AGOvj3DntnAdoe1uTOSAXoNN2TDG7PQ&#10;flzTNMt4frMhUQxGgBXeNh/KO4Ocjn105yrr97t4YQA0c4n/AM5BfmrDpWhXNnQQyyAxrGd2YdA4&#10;8M7P2U0Ms2QHo6jtTUDFEhoKBv3z5HXUvrSM5/aJOe1448Ip4WcrK7A+Ta3ZqYq7N0xSC7JR5U06&#10;51a/htLJWZiwqF8Mw9ZMQjZcrTxMjs7JPrevaz5cvptOM0iKhpwbpT5HMXBp4Zo25WXNLGadi1j+&#10;Zl1HE1rdRq9ekn7S/LIZOyYncMYa4jm7Ol6L5x0W5SK5W5NteLtMZBX1R4V7ZqdR2dMbVY6Ofi1c&#10;S7J7oqWd0GeJS2jyGkkMXxSFj3qO2abPxRO/1DqeTnYyJcuTsEa3oMbEJdVidRWzVaguB0DnI4Mx&#10;6fH9jKcB1+DsL4WlhsyGRZXrSeySlF/ysuMLlsfcWHFt+h2FF3ItxJHDK31mgrbyj7EB8G+WWQiY&#10;i+XeOpYk35/odlFbiV2vKK14g4yu/wBiRB/KPHGxVdOnePeu53dhfbBYIWurKRlsJGIlkk+3G1f2&#10;RlktzR59K5H3sRtuOTsFfCZFhEnoz7elcH7U48D88r3q6sdR/NT+Pe7DA3CswW6XhagcZ7Rd5Cf5&#10;sqEa5c+h6M7/ALHZc9uIfTW8flAxrZiPqKdpDkwb3Hxv9Cnz+DsuG5lu5pH9NTdItJbNP7t1/m+e&#10;ExAHl0PVQb/U7CgSJEAShubUuSrfs2zDt9GWUT5H7ZMPt/Q7DO4vpNScfVQranGAVuG2jdB2A7mm&#10;VRiIjfl3dWRN8ubsAwTAu2oW21uxpc+r1R+5QeGTnH+E8+lfpQO8fF2DeEs7JWX0ox/cXp3d/wDJ&#10;OQArp749Azq/1ux0cxQzM8Rj5KRc2v7co/mXAY8t/ceg8kX/AGOwJLpqejFDKW/RkhrbBN5I38HO&#10;XeJuSOfXuPuY8Py6Ow2tYpLesOqIv6QjHJIENI5k/wAo+OUTom48u/qC2x8+f3uzXetWxhEdtAbi&#10;2JHqQfs2reI9sMMJvc0eh/nNhmPf+h2KxXz3V3EzkSXaJ/o15SkVOyt29srnHhj5XuOrKJs/cXZ1&#10;HQNMs73TLjVbmMeupIvC4+Bf8qPNNqcpjIAfD9rnYogiz8XZPtb1G1078q9SS1vZL6FlKx3EmzLX&#10;9n5DMnsyJlqBYryatVIRxHe1IrWQNXoDtnypmNWNDXfrnqUOTw+SW6rnS/yhinl8zWItSaiUM1PA&#10;bnMXV/S36XeTsK/zM1E6r5k1C6AoDMwH0GmWaSNRa9Sbk7IKBmW47sVU+OEpdjuXhkSxJdnsX/nD&#10;4a9P5ld/LZhAQD1jMCRxr0HvmNqKrdt09ksU88HThol5/iDkbExn1OBo1PY59stNSYwJ9YAEvEcu&#10;PSuYMYC3MiKfiH+ZWv2MOp3SaK7tZB2EXqfap74cxigy1m+cdTujPIWqaE45j2GWwj1VjE8nI8a7&#10;DGZahAtsdtscB3GBUPI4PwHHqK4VS66lMa16Yuq4FYtcXB6E9cEInQ5TOaULDV223OKBATxP05rs&#10;2bqziHqXlnTWcq6gdtsZKwGw2pmnyTbAafVPk7RwqIzA9sI7luROV2i30HoloIVB7YXlOWBizGKY&#10;RgDF0gqKYxFlgSlepassKMtd8HLGEHEfTmVjhe6DyeTa5rTEsidBjJH4A12zPx42LA3ZruQUqSTn&#10;OPNGvpaqy16DMwQpBD6y/Jj8tpLsx308e5IIqO2eRfPPmvkXRW8cvjFBNP0V8t6HHpduihaGgzg9&#10;zq7zyGpwSajJlOTPytO8kg3yEg2RU5fsmuetfIsTsqhspkzfNv5uXMUFvK3TYiueiNNUhAMrlsr8&#10;r/zAulmvHZW774b5SyebcxWg+/NxrvgMqSqoCdx0xpUjBxAqjkQrTbfLXvkJqi4Kg/TlnK0ppFv1&#10;xhxIRSYQN6e1TiDorbnFHCnlteOhBB2GBWgU9t8aWiya31iSOnE7YFe270rgQRbJLLXqftUwM1qD&#10;tTAdmPAyS019yfhbp0wI9j2pgtiY0yG28xvXc0OAX00HemS4lEiGQ2/mr9itMBNpoB6ZLjZGdp5F&#10;5kqv2vxxL6gFJ2yQyI4kSdaEi15b4tHaiPLIz4kJJfamT1Iw0gjxumshgmqXPqVGGUYptkwoFPPN&#10;RepJwYiVNcvxyptiNnmOvksjceowwRa0rmZiG6C+dPOmo+mhCnffBbkKNsnI0tPK9E09tZugu+56&#10;5ENc1P0UK1oc1uWXVugH6TfkT+WoIif09iBuR1Oef/NXmQKSitmD9Rttfp15K8pR6fAnwDYZw/WN&#10;aMjEBsiWBL1mCARCgyISXBlOTEGKJxe3gMh6YTBNNE0yT2Wn8qCmIjTIBRd6b5NbDTqU2xJTaU3N&#10;1TJjaWoUdOmCrW2K3t5Tvh5EgA2w0hjVxMXO+DAaZIC1SuViNsWVslwoQTkn54upyPCqDkavTF1b&#10;DSoFxXrglJO2AhhIIKWMHtgtJ+PfI0w4UtmtA/UYMju6bk4KQQlFxpQfem+GMV503wckUxm90FZA&#10;Qy4NS+IO3TLoyFIphGoeURKWZVwxj1Gg41ydLwsCvvJKuxPH6AMGrqPQA4g2gxthl7+XsdSSgrXr&#10;guO9DdTXJiVcmJiwvVvy+V6v6fT2wUs4PQ5IZO9jwsEvfI5T+6U8vcYoJAepyXipBIY/L5NljIYD&#10;7higIG4OAz4m2MrUV0yW1ahVsRliWXZsYyMeTJkFjfTWhWWMkMvTCufSoW3Iy2EyU2zu0/MvVLJQ&#10;I3b5ZodOii2VRllotK9W/MfVNRqWdvlXByWUY3IBymWRUmPmy/cDjK6mnjguOBQAAKZSZ1uxCTXm&#10;rXN3UTsX964KCgCmUk2lKyxJ+eO2wKto2VXFadQ02GXUY0mlJqg5qjDEKEPK5AoDmBpvmRCN7M2K&#10;6vMQjMTldevfNjijQUvHfMFyzMRXbFKilMuA6oefTtyY88wIyRCELlMRTDEbqqKtd8TPtltqFZVJ&#10;2OWOmVS5qjFUgY9cjJKhMaCmLKMirHb2ahoOuXtWmJ5WlCW0TTyDaoxKWUICa+1M12oydEvpH8sf&#10;Jj3csUxU1Yg0pkcvJqVI6eOafNl4kh+lH5d+VVso1+H4yB26ZFrqbmajMamb6W0izECKKYXUqckh&#10;kNeA9sMbWDkQab5ElLH9V1AQoanbJdaQ+kvv3y3Dj4iwJfNHn7zNw5rXoPHDWICNd+ubnHjtjdvi&#10;XzprhvJmRCRvvlZmK86BrUjNilwPw/F1zYoXLQncZdMhbC1ZPjNFysNpBXsuPVjXfpkJRFbMl8ZI&#10;NGO2K1HbMcg9VR8b77HEZIxXbLsc9lbLlT8JoMT9A16bZM5QqsLphsNx44ssIG+VyzXsqg7c5Odd&#10;qdMXAplCqbN+yvbLxVQJ3rXbP//U9T0zhLdw9Ujq5oMTJ7YVRiQ8at3xpUNscVVFkeM8h2wtubdk&#10;PqL0zIxSHJIKeQ6jHcARzdaUrlRE9DlqUq1KJeJZDXDeA8vhP0ZRlj1YsReUxsTWlDtij24cHxyi&#10;1RttrEkDg12OB0g49MNqnF1qyyCj9TgkAd8aWkjluS264m5p065ZCF800hpLlkHtj4jyB59cZwo7&#10;LSEkuWpyRviGK8OO65SY2hEW+qORxkapBxMtX4Tg4FTlbpkIdT1wNNZRzghhucjRC2yfS/Nk9lIo&#10;R+h8ch91owjc8emWRyFmJPdtK85C7gBl64gtsYdiMPFaeJMX1BLwVjO3fLkt1lG/XGJ3Yqa6g1mP&#10;gO3vhfLZtF8adsvjuqZW2tRXI4TUBpg2yd6VeuXmgpLDtegjeohPXJVbSKwHLKJQvk128d1P1LVm&#10;VjXfY4+RATUZIICUW908ZIY7HKVmU07ZfCAISAkuqS1rwOCFrllMmIXE5b7WKCvfFCTS8a80NDi6&#10;xnqMCpJeaiteMx3G2KKp75eJJBYRqckJY8SDguMkGmJiCmmAapIqA8DQ5JLIhoilfipmi7QxWbZq&#10;fkzX/wBG6pBKTuHAB7dcgmuWAnjkVhU7jNCYcJSC/Xj8uPN5pZlJK1RSSOmeMvzK8mCNZb2FdhUn&#10;bNnps26Zbh92eWtbXUYERj8dBnkHVCRK0YHEg0zf4Z8QccsqwHbGSNgQTmRQY07Ow+UNentnU8iC&#10;KZRkg2RKhcQLOhjkFQc9k+TPMP1yBVlYVNK5r8kKLYXzN+ZXlJUdriBaDftnUoCW3XoMsxT72L5L&#10;80WPFSKUYVrh3G4ZRXMmHNBfPnmKzaJmb7sMI+lcsYvFdXkZHI8MFqKYFYVeM0pIJ2x5phAtUqMv&#10;pH4tsRdQemTApkAmdvqfAgHfA7phZMps9TDDieuJAEGuRnEFiQyW1vgQKEYHkWpJ6HKJRpD0zRtT&#10;WWNYmatMDNFzFB1yKWWwagbZgXHwd8B8SG4NthSylrhZYPrNu1R4YK9LbY1OCkMfGpsGpL8K+Jxa&#10;GUqeDbfPBICSEsvbNhW+tH5Md6dsEm2adSYzv2zHnUSrWneY3spANRFY6gGvbErWUpVHHxdGr7YY&#10;REufIKjfOMNCt/pr8PUUcSvQjEZoqtyU5kJQukalMluYbkklhQ4PhZZBxfrgKGB63bT2MhuLI/DX&#10;lQHKNuYG5ruhxtVaDzDDrsH1SZgl0o798TmBeqgVU5KEbVVtL0aY4kk2Yd/HNbo0Z4P0OC6Vfr9x&#10;bavCZ4aCQDemGQTiAVxB4uavKp73gSvgcYX3+IZbGNISy4iW9pcW7fvB1GX6YbcZK1QR1aW3ISQV&#10;44l6dNnw7JTI6s90nq2Joy9VxrRV2phIClXstcm5CQmhHUYwxdh2yKE8TWgP3x6NsaYk0VDXocKp&#10;pbasWQqpqp740xBjQ4qiYtWkt1LR/Ea98esfHbtiqBudSa6BcoBIDXbHUI6YhUE1zEy8ploT1Bxw&#10;qeuS4VtKJbtUYelsQdh2xVCyCh3XIKo3kdtqLrPE3p3APxCvU4hKTGvqxnvvjVqyPSDFqVwNJ1GM&#10;FlUlG8fY4GeQ1WTkad64KYEMztLKP0ZLL0lSUGoKbHbErmzW6XlENxvQdDlMzSgsq8oebZdCdrPV&#10;pB8XwBzuyqfDIhHLdPNIpcpKlaKB2xpm+mp7PRINPtpkhS5srgLzkY8iSfHF9N8xy3cTFzyMZKmg&#10;6kYJQCOFI/Mn5SadpF7FLYr6QuOMtC3QHw9skkKxa9ZmORayAdD45h5ScZ2VgzNcflz5g+tpIq2s&#10;pAJHge5zi975xbRbx7SGIiWJuJUmnTMmI42fC+17X8r7PzXpMd3fzB4LmMSBl3G4qCM6X5f8yWnm&#10;OAPCrLPWkkZ7HKtRg4d2JD5l81+RNZ/LnUJILuRJtLcF7e4p4dj4HIH+bXlO5mtotS0tWb0mq6L3&#10;HfI6XJR3Zg29s/5x5/M6zvZbjy9rEqLcED05GPX2qcjPkK+vLG7imtXf0qgPG+4pmwyQEhSyDO/z&#10;o0HS/MOiXlhrESesUYwzJsyt2Ipno/UiL3i9pxoKEr881YxtT87/ACBdzeTorjTvMrSmSUn6vMQd&#10;iDthT9XaCOURKFRwQQcnwhkC9F/T41S5tDfymWaCRXjIPSnQ1zneoaRbWMD3dkpEq/sVPUnrmZjJ&#10;I3TdvoXRPN2oaxqEWkaqVNs6n99QdAOlfHJv5f1K4t4kEzqwIFQO1crywEmJfOv5oeS9J1a7nltr&#10;aRJQzHk24NO+VqsgLtIx4uT36YMOxSE08p2hjsYbGNfUgVAAyVLBj22xthrMF1wVaqo+EsOhOWSh&#10;SyCX+ZPIOo6WtxLUXEzkOqOPjRSOgGHEunrcN65bfse2RBYgvOLPztLoiDSRatxr8aqN/ngy1RoP&#10;jLUAG+RJtDHPMlxDrQWyW39VnaqBt6Yut3E7GrfTkxAgM4sPvNA1CJDHHbkU2CgYqtqkjGeFgW74&#10;DKkk0gLjzPe6ZaLo+sQSrGpqpHX78hvmOyudOInsqKJW+P55bjIlzRzfS35LectI87Wx0rWAzy6c&#10;h9Idytf14v5e1KeJxaTNzB8MlKAYySH87vI+nazZS+YLBTbTwAAlupA6Yd3yOHLivDBEAMXlvkjV&#10;Yp7BNPlkBvKEGn7VMA3dvJcxqUqVU/FTrTJxNMommUeX9ZsfL+oTR3bLDPKlIi4qgf8AtxawiMLC&#10;OIlkPUHtkjuzu0g896lDfwHUtVRIbuE0ilWnxD6O2GEiq3NSKbZEChSGC6fqEiy22oQyl19Vdgdv&#10;pwPaJWgHUYTspKf+cr0n1XnI4spIA6YMvtPjZDMgo4H35W18mFfl1+Zmow3iaJfSetYyvxUE0KDw&#10;+WEsN0eSwOOLL0OJgDul9A3+ltFaTahZskto9WdGG23fBkiUb1Ru1dz3xFDZDEbS6kvIRZSMUtnB&#10;MQU8l38Dhhb6jHUxvsB3xpaeV+bPyv1QgX2nNykck+n3Ixk0/rq3pgMh2PyyQjTIRpfo+iJoM1su&#10;oyPb3sVJFI2ow32OF9nZRWbAqCp65Mm2ZLPvN/mrU/NtnLDI6SxFeBUru304dG+S4PHfbauCkPCL&#10;P8utS8sK1yrJ+9Pq+kDQivTM7rCONK9xkZBjIIvRrK61+aSb1GiIJjYE/hihuY5I6vschTBCQ+U9&#10;X0rVlFixkhJ5Mp8MjTIYp2CEAkVGWx5NkeT6dS6i1XR4pbuNmjjIRvZhg9HJUCTofHClgF5p8cc7&#10;z6cVLoDx4j4sXaKEI0iU5AYCtMfs9a11dRg02+WQ2sjgbVHU9TkctrmSScxSAqvYjpg5MSKfSuva&#10;FZW+kC+tWjmk41Kt9oH54bPGY2/dmvjl43Q8Qs9SN5FKL5GRVNEAOw98WiVHP7wCvjkSLTSS6pqN&#10;/psbtpcrMrinEHHSMYXAXdPHISivDap5emXXrBnu0Md4CVZW6E+OOaCKH/SV2r1yssSirPXdT1yv&#10;lq6H91QI1ewxFXikI5DFRsn09tqmmIXt29QKalfbCLXPWZDbK3FTureGIjTeC9p/KSfS7iT9PC25&#10;3KfuriHqxr4A5C5Zre6kij1GXhcqaJMOh+eGmT6QtrLUNEt7m78r2puNNlHKWwf7Qr14++TNNKTU&#10;7VrfUmU8KMso6GmVHIY8mqRfP975zm8o63DrflG3l53dYriwYfGlev3ZzbzP+VHlvzcCNU0u2nci&#10;hkVQHPvUZlY9SY9WMog83sfl/wDOXX/LP+9d9MsLElYrpOaqT+zvuB9OebfOn/OE2kXqm78m6g9p&#10;Man0JhyX5A7HMyHaHe1nGD5PTvKn/OWEN1ObHzZpE0EYIUXlsecTV6EqaEfec8Z+dP8AnH3zl5Wl&#10;k9OxkvbWM0M0A5D7uuZ2PWAsDiIfVGmeZ9L1dI5LG6iYyqHVSwDEH2O+cUvraawZoL2JopF2KuCC&#10;PvzJGQFgRSfYARVk+zkkW7ESWRtqg4DAFFuyubj9o5WcITxl2Hdh5q1LSKNYXEkbDpxYjKZaUFth&#10;qDF1K7HOveWP+cmPO/lZKW180lOgl+L9eYWXsyM+YcmOvkEm1Hy/p2rLw1C2jkFa7jf8M7B5Y/5z&#10;IuUc3HnLTob2XpVdtvlmtzdhxly2cnH2lXNA3HleEwC00+aW0QGv7ttvxzoth/zkR5C81hk1u3lt&#10;5XPOP1aNHEw6EAeGa2fY048nLj2hGXNXGn31v6SW1wrRpQMGWjMPdskunXHl7V4P05oOr2uoeYVb&#10;jE1w3ABCenHMSehnHYig5ENQD13RBubkT+jLAVtuP21Nd8Ean5N1i1ukOnRLqc2oAGR+QaO1bxUe&#10;2UHF37fpbfFdFrFu8bzScokjNDzFK075E4fLurW+qTW0Km58w2K8nvpkPpCLuFHTYZXLHt5HoyjL&#10;dGpdwSRpMHHCSnHfrXE7JDfvNqOjMbpH5fWb+4+xbSD+QHpvlYjRo/LvZiVq5YKQrGhPQeORyy0q&#10;91e7e4WctfWYq+pTj4JI+4Txy0yER+hgNz+lcSFyURyppkf1zRCG0e6B+s3k53jk6fCDlBFnfm5A&#10;25O6/a65Hbuzm1iZE0r/AEeeIbahcDedPBMtE+D9TCQ4mxlLosehrJdwv9X0mYEXdzN/e+oevCvi&#10;emS4zNh4de51cjj+pZSLJan6pEh5RXMm8lxH4Cu++WMCKbwQdWtooZbuNfqmiXJIuOVfXZ/Fe4rl&#10;Zgb82YNDydgCSGOxtwI3+oxN8VuTvNcr4eO+Tjv+OSnZ2FkWp22nRG5uYGtdNuPglgT++LH9rxGW&#10;+HxeZauKnY6VJDMtnefuYR8dpDF/eTL2DHISHUfFQ7FNUu4kRYLlBDayALLpsI+IMehamMdv1thP&#10;9jsDvpBieLT9UNJj8dlbQdx2DnB4ljb4rXQuw1OnMVF3eVd+QjmsIvsp/lNTKzIftZkf2OzQwiS4&#10;GmanL9ZmFXsY4jSJfBWwE1v82Bjex+DsjOqW0wne9uAtxeKeM1sopFEP5sthLp9rTIEF2Nto4a8G&#10;mW5um+KC4P8AdRe3zGT5KHYGtnmluZb3TlE10m11NIPgVR1KDJSHQqNy7DFp1kQCxJ9H7SX82/F/&#10;Ba5RXf8AJJH9rsGaNciMvcqqxzxbXVxN1lTxQfLITje3TosA7KvTpk6rcWNbfSJKgXMg/e+p7eAw&#10;cJ+LMxHMOwedfuUtfq9uq2ijaUuKzXMY7r88rOGJPf8AoYeIfx1diNovO1aGAtZaDOwpEhPrGU+P&#10;fc5HJAE3zkOvRINCujsXbzh5ltpoLDUruWA2VDa20b/FKo6csqOgxkEgXfMkck+LIHd1M7B5e/Mz&#10;WLSY6xr0gexagOnxD4kfsXIzUansuBFR597l4855laVrnVND/PW2mu/0XrUaDUJ1Jj9E1QR9qnpX&#10;NDqewTRlHkPvcmGqF0Vvp9gdsONJ/Mfy95iu59HsLzjLbms0rEVI7qT2zAz9iZMYEpDnyb4aqMjQ&#10;PJduPfOi6faWeuWqtpdxHLAprGEYfbHZm75rsmjlj5hs8UFYZOJowOHujlkintbiQlE+1Iw+GNv8&#10;kd8wcunI/HNJk4sNiMbAPrtx9Ud2XiQWr9uUfzJ4DLIgwDCTTGgrhvqlvaNINMmVZ5ChKxqNuP8A&#10;lt45mafWSxi+TjShaEVCayLt7n+Gc11v8pvKfmML+l7SIpICFlCgJX+UeJzf6f2ly4eRcTJpIy5h&#10;cXmUfBvTseuecvMv/OI3lm6eRrSIR03CqPiqem3hm/03trkHMuJPsqBRayVpXrnE5P8AnDBb9pE0&#10;+alyhq6dQi9jXN5j9uaricWXYo6LmcKKnpnHte/5xo86eX7uSHSC8kUW6utQG+Xjm6we0+nzj1Bw&#10;59nZIHZsEHphBrkH5h6XarpGt281xaxEMAwJpTMvDl0uX1RNNczliKk3nOtd89avdFTNB6LRrwDB&#10;aZtcGkgORtxsmcuzld1PJcyGSUksTuTm2hERGzrpG+bsDnLgWFOxuG1dlUwpdjlamVyQHZ9Iv+cO&#10;YoBY3E1w0Y3/AGtyBTsPHPLPbiRugHrewxs0fbPdH6OudMsn1czBdma3Zv7x6CtG8BnlcY+JPhr3&#10;+T05lQa5AnjnizXtaTVpLy61K+a7WVm9SKv7u3Yd/oz0HQ6bwxECNbc+snT5Z3e9/oXZxaKMTu0l&#10;syzXMe8V6/2KeGdF9Io7DrFwCL5fN2GGnavKhN3pyqCm168o2I8UGVZcYGx6/TX6UxNfpdnun8qI&#10;vL2u6NDqWk2qy3Kj/eiVABy7g+PtnDdr6nJgkYyNeQdvp4xmLCkwblWvw+GHGtSJbXLiAelA+zKP&#10;7xH9vBTnOHNLJudz9n9rnRgAqDpl2d5FOv1K++J1FTAv2SK7NXucxMvFzHLv/Q3xDeAb2T9Hs0sY&#10;4sy1RnFBIo6qB4jMrR4TlIH4DDJMRdny/wD+cjfO3+I9baxtxxit6r16mvfPd/ZPs38tis8y8J2x&#10;qvEnQdnmfvXOwdGXZsUOzYq7HqlTTASyDs97f84v/ldFdsur3sJlncckjHUL/MfbPOPantvwzwgv&#10;U9j6MVxFo7b4L/5yj/J+S0tx5rtYwCp4syigYf1GPsr26Jy4CU9saKhxBwNc+f7KVPE9c9HBt5Yi&#10;m8cjEHAQoLs9vf8AOKHlm71G6l1itbdaoyvuGH+SPHPPfbDWRxVHq9P2LjMt3YSfnhfebfLms3Om&#10;rA66aSTEQnRT79ss9nRp9TjEifV13T2jPJjlXR2cbt/zHeP0Eu1eF49pGT7TjwbOhl2Xf00XWDV1&#10;zdktsvMmkXr8baULZzGklr038a5h5dFOPMb97fDUA/qdh1c2s1rNFp9wwmD/ABWTRtVUr0DZinH1&#10;G3f5+5v496Pwdhpb2U9xdEIol1SID1YukRUdwOhOY8xwiunQ9W6O/v8Asdil3potkOoIfXs3Y/6S&#10;RQW8ngMhGV7cj3fzmRj1+3udhekkvq+t6ixXije6f7My+A98nQry7u4sb/tdgtZ4rW3kkjVk0yXa&#10;dWH70Mf2lHYVyPCZGuvTuTde52a2lazSO2d/ThkNbV1/vJP8ljgmOLcc+vcPco22+TsGxzuxnpDw&#10;IQ+tp6j7Y/mrlZFVv7pJv+x2FyJbBYYpHrE7VhVOkDeDnLN9z16+fuRsPxydjrkyfXQkpR9SUbdo&#10;XT9ROGP030+1b383YqkkQD3Wnq1zb8v9IJ+zbN4rg4Tylsen9JIPd/Y7BF+0mo8I7aZVvYwDHfvs&#10;rr/L88hAiP1DbrHr71l6v1uw00WCZLeaeOGiSVW8jf7bAftxjK8p3q/d+1lAbfe7CXUZktY49Ju3&#10;aLS5GBtrjrNyP7Le2XYwZHiG8hzHRiTWx5d7sOLbS7lj9Tjj9K9Vf7hSD9ajPf50ykzB35jv/mt0&#10;B0/BdixuBpcDWVzCs2lMRyto/t28n+UfCuQN5Dsal3n+JsEuH3fc7JDb63dPFDpUcyy3x3tFj/un&#10;T+WTsTmDk08RciKHXvHmG8ZCdvk7Bv5p6jJ5f/L2aG4Cx3d/MqTQr9iMj+X55s+w8Inm25Dk4naO&#10;Qxx79Wu+fPmtTnoTyBbztn5F1i183AIX04JWq3QUU5r9dyc7Rc3ZyzXpWn1G5mZgxaVjUd98y8A9&#10;IcXLzLsKRtmQ1W7HV2xQS7G1xQXZ7/8A+cEtAu7nV73XLT94kChWStBU9DmPm7nI0o5l5H+dusaf&#10;pXlW7j1q4NtDcj0RIBUgnPsZZEvEruOLEbr4ZicNFzAH4Pee54odRmtLOUXECOQkq9GHjg4dNsIS&#10;82nYtXffEsyEJHKwJp0Iy8VQx8TiijCqAncL9rFkXArGdRvB03xdVwE0rGpZmkbbpggLU1HQZhZp&#10;0Pelkej2bTsARTfKJp8Vc1Wed7NkX0V5M0arKGWp2wvlckb5gTO+ySafUnlrTxEqsw6dBhawr1yC&#10;HpluwQADplLHXCBa21eagsCkg70wYq8Rtl+PGxea6xrhPJQaHKZuPXbM7HBgd2AXU73DbEmpyH6/&#10;q62kbDlvmfjhSQLe1/lX5Dk164SeZKxBgaU655Z89ebAA6hsvEUT2fpp5C8pR6RboxQKaDPLOu6s&#10;105qe+T5NBNvUgAooMIrSBp38d8gWLed18j+X5JnSq9xkSG6IpKdX1GPT4HlkNKDPZnk/Q/RVSwp&#10;tlU4irZh+fH55fmOkay2kTgsa0zrlvHwAAzFmUPz51fUGvJWkkNamuLkZFkkiyH78UQbUynIyTK3&#10;lrQDYe+UwyAVNInr0OJAHcnJyKoyGgJpmORVHRMBTvvieKo+M9/fGEUxVHxOK1xJhiFTSFj1GNAJ&#10;NB0yMjQUhMofjND2740xmtDkeMUxpM4i6kb03zFBlKp3HcvUCuwwM0NckCx4QmiXpBBGB5LfwGES&#10;XgCaW2oU+0SMDNbA+2HjQQmsV+R9lsoQAdq4RNgQulumfvUY9Ilyw5CFSeer774IVR0yQyEMgGOX&#10;1qZKimDYlFajLRlS831uxYIzAVOGUadxmZiysgHzN5101uTtx69sD3jFVPHrTMmWTbdkAs/LPQQ9&#10;+hZKgsKjOM+b79owQp2oc1mS2UA/Y78kNChSBGpUjiR7Z5c8zagxdt965RxUmRfZ9jAsUaqB2znk&#10;kjSmrGuERDBH4LtbUyb5JIaJpkssLCtNsBKqLyUyZ2NjQA0wc02lN1chdslVtDxFOmHhAVjl1cFu&#10;+HMYA6YQLSx64Ynrg5MPCqVSv2GLjfJKgXxVTihDOMEA+GBUGy+PbFV9sUIZx44sDTAqHYV64oGw&#10;UqkY69ccrEYrVqLx+2CUmI2yJDAxQT24btgpJz44GCAksVbtghLnsemIkQhKp9GjYfZGCkuqdDhM&#10;yqSS+XYmqWUHBiXVd60xEyFSC78sRsacdsHR3lBscIyd6GJ6h5MjkJKoK/LBkd2WHXJDIEUxC98m&#10;LGd0wUL0AfEclGfco2Ype+RixDBaV9sWF4p6HJCRZcRSGXySU24fdjhcV6muTE140vuPKTKKIlPo&#10;xRZ8TNPEEqm8quQSi0I9sWE46HBxo4glcvlKUfvAPniyzhe+VyNpu0K/ltqV4nFfXHjvkFQ/6Ben&#10;2TTHCUd8VQsmiuK8envjuVemEFIS+WxaM7g40vloDIoF4CagjK55OkIaS09souSaHpmTiiKtkw/W&#10;begcU7YrGSxr2zNoAMSaeIa6oqRue3yxUkHpl0Ikc2NsFlA3B+/Krk6TaH4/dlHFKog7HplrkMio&#10;2MeOWMrKUSahfixQDIqlF1IBWmLDFLGJqyvxXE2amVZp0EvQfJmgNfXCIy1DHCi8nofYZps2SgkP&#10;0N/KryYsaxuy0IoAaZFb24rUA5reaQKfbXl3R1tkTkPiAFcJXNcSyehW6UGPhj5kVwEqp3dyIVPy&#10;yVWFp0NMgDZQXjvm3X1tonZmp174fRR13HTNthx0N2BfFH5geawzSem1QTirGpzaRhwhD52uJ2uX&#10;aZu5yskqmqgCvTKxVUoW2AqMReULv4ZYIsJFFW1hLduBGpO9MAtqcamhb78JxNdvQrH8t9Vu05xW&#10;7/RgmK7WTcEHImAXiY7qvle/0uUxXMTKB4jBauGG2VEEMhJj7QmM0brjlYJucjOHENm1oP6Z+eCF&#10;IbfMaQMdlRHNXHJcd0wK1u265eBXA069srDSqTeHjju9MCqPHbpn/9X1a0ecG7hn9tfBXHPpgGT4&#10;DvkgrLbcGZeS9OuNEgHXJCNq6aIL12x0jBhTLMcaKpNKSpqh74gEHXLkqL3MlONajBcJpgItDHdR&#10;Ln4l2wdzFKnrmOcZtUqF3SlT8QxHlQ9Nsn4WyoxNSBp6u/8ADGP7ZGIZhN0mUp8J69MTFSd8uCoC&#10;5an2sXUU3xItUjkncGiYuWBG+U8O6uMpArXemAHWp5ZeNmCd2l4HiCMfiHTBdsOQNOmUZlQc0zQM&#10;0hJ2wPfWJYesm5HXMXkkF6P5M83LMf0fdGm3wnI9cKp+YydFL2HS7krVg9VPvgEDLBGlTaef1Foc&#10;W9PkDkwaVJ5brgeIO+IpDx3pl92wKjPfVHFjvTB0NVwFDFtR9OVTUb+OGQ6VOGPNDA7ohOQU7jMo&#10;BzJDIMVvZXUEnbBKrirF7q6C9O+KBcJSUpa7B6nBkBp1yNWhg/mNHFZYWoDgmgOWBDzSaaVSdyco&#10;EDrl0YktiRX9wyqSx69KYaW0vHYnbMXPi4k2xWWeSBllh2YGtRjr+yFxGXjHvnN6jDwndL7U/I78&#10;26mCxvpAvAqtWOcC8/6Mfqk6Mu9CcxMMt2Q3frl+V3mJL/0WjfkGA3GeD9e8vwrO0kq0O+dDpsrC&#10;Q3fRymu+Qo6eOZ9PoM2ANtZC7D7T4TbsH75LmgOzt3knXZLZwte+Y2SFtsWN+YdLj1C3aOQds9ce&#10;X9Qju4kINTQVzAIITwvhP8yvLklhM/wkJuQcltOIqPnmZikxL5V1uP13MPfscGQS12OZDB435l0b&#10;gxcYOVsVeZXlsEBp1xQnLIBkAxW6O45fRjaVyxklwueB3PTGFcaVN7e/cANXb2xjr37ZWQrJNO1J&#10;eQHKpOB3Xvg4WIDONP1NlI9NunXA3p0PLx7ZXLHtsmmfWPmhHX0Lrw2bNJAslDtyGVCJXkm9j5i+&#10;pMYy3KJu2NRQhpgIYpjLd/XIecVKntgiSBWHIdcCpDZa3cWshgb7BPQ4taTCH4DlOTGZKVfV4Tex&#10;eohp408MQu+MjF02IyWKPCFTHSbqVI47SRvUhHZtyMQhUP8AaOWpROsTSWgBtlord8GIoHTAhhd3&#10;cNPVnJrSmDQQVocCsIlia3uRJHsa9cDKANslE0qfaxzvIgyE1C1+nFmpTbrgKaSqxM0VOdSp65Yf&#10;4ffJRjuhKNTjjExjjNQ2MDBtjlyEmltJ7U+pDUj2y+XHp0yXChL5a3TFX2bFK+oKYeGlSB7mXTXJ&#10;Q0HTNQDY4aVZ9clcGW2Y17414/2lxpURp+uujiC46E038cRanXAIpDLYLl1I+KgJ6Yg42qOuCqTT&#10;MdPux6gSQArSpGMFehwUhMpjBxLxADfFBvt3yQCGO3kyx7g1HhjwO2SVJPWCsZAKj3x2/Q5AhXRm&#10;N3Ei0Vq4kyl6xnpkVtlNtcx2DR6hGwMin7XhiSWyqOEg2OHiTabX3mSW5C3tg6+op+I9D9OLwo0Z&#10;4j7GU5VpsajDqUcs7Oq3wH2f6YAvbeISjgtWbwyCS9O8k69qEmnOL2XhHBvvuKD2yEXGl/UbkxpV&#10;Fc8gB0JOEStANvqfR/OK+ZNIjvZOM7wpwdiKkAdKZJ9LuZLALbutGkbZj0GY+eFi1eYeZdMtPNM7&#10;6jFNyitoTziT7R+Qzmf5s+Q5NYuIda05xFMu0hXo3zwaTJw7FmC+gf8AnGz827S10yXyjqrOwhJM&#10;CyfaC/y74SeR9KudHu425kkkct6jM7USBCJPQPzX1Wy8yaLdWrJtwPAkUIz1B6UNxbCSUVOaOYIO&#10;zHd+V2n61qmk63Jp9szhVZlqaiq+xyFaj5atwxuLWNUJNTx2zMx5jS33voXyt+bl6Qmla5NK4Woj&#10;9WrCnhU4XzA2dGiqnTlTJiirMbFzr4ljvBHcA1MQYD7sGfWlujGkclWBqfc+GE465IYrFYT6GLuf&#10;UrIpA6lFK9UHjjdaC/VpJpIzypQCnU4McqKhX8gpJJqkGnW9yhTn6hIcniPE16ZDdK9EMjyc0NQQ&#10;pzKmGRD2vzc968E8Nt6MwKMjSqASNuudK1bS4tRWNmXkpT7swYz4WANPk38u/O175ZlvtPkm9OWG&#10;525dGAPbOcxWFxpUhtFWse/H5ZnRkJc2T6lu9f07zfZrraTcLkUElD1IHTJRb3jzBYE2MVKjxyMw&#10;Ax5PFbvy3b2klxrN4C4viVVxvwHhg2W5aZSo2Nd/llgiGNsDstFi0q9NxzZ4ip4A9QcDyQMwVrf7&#10;QNSMKQU3ttXht3mi1k0hdaK3ge2G8Nw1sBI/TvlGQbrzYPcaHB5mWSzgYtIH+CpqcZeX0N5GYGYM&#10;D2OSx463Wit8veVdW8pXwvbeD6vH3mStNutcjlqgtbin2SuXc0l7R5gm/Tujgn98kw6DvTrh7Pex&#10;3SiNnpQ9R44AKY08W0LyZc+WbqbUra15K6UCNuwB7jB9q4jozfZHXIlDDPN2nnU+drb1a6kI4AVq&#10;D7+GCIHjZiybHCNmUWKeZdO1G3tIra/qyotGB3OK3ERYVP2u2SBZsV8ravDbSmIEtCrfFX9nCiF2&#10;V+LAgg5JS9s1Wytbq1W5SRZYZFG9d6ntkjRhKhB8KZT5tT5p1K1bQdUR4DxKSq4I8K5AJ4nt5ian&#10;krZYN2YfoNo2p2+u6TCRGvozwgEKQB03p45M7OKO6QSNuSKGmY2bmxfLGra9f+ULq40q1QiGGZmj&#10;EgrRT4ZH9e014Spgrw67ZZhNi2QL238oPzItPMCzW+qGI3KqF+Lt9GO0V/UPpSkrTbfvlsikySX8&#10;6bR7C0/SekJHcO5JovVBTrgjULyGO59EE8QAD4A4IoBY9+W3lTWb/wAqjUL6NGuZJWeJWNHaPtTA&#10;Yt5KtKHKrWq+BGS4lEmcy61ZNFb6dLYpNccQkqn7aN0NcOba6WdBzFGGxwEWki3huv8AlK88s6hM&#10;1g7SW8z+qvH9mvY4HKpFy4E8juQceFHCy+C9vdUNuLqNViFEDgbgnbfA0E8U7hzs/QVyVUyApPvM&#10;Okalo9m9rES9v/eMV60wzaCNx6TH4vDACrymHX9Q0+RtWgiJtxT4qVJHy75HbiO5imMcf92MlaX0&#10;VoN/oeraVHqN0SLxxtUUocO7O3jI9RtnptlZ5tZ5vIPO3mLVLWtpZgvZ89yO+W9sxYEdCctiWXJI&#10;YvNttFAwnUpJx2BGxxaWLhHWm/jklYppGtLf6kqM9EJJ9MeOFzMwUtSpUffhpL1azgt2uY4Y24Lc&#10;PQ06g4yK9M6em60GVcDExT7UfKw0O9j1CxmLMdmBG5rgq2WJ6oTVsghIPNVzq+nGO/tgFt+lPfGy&#10;wxXAa3kFVIOMzQZhF+W9Q1nS5V1jT5Fjkqsjgjbb2wnHlrTZwbS86sPh7EZXxkMret6l+c/new9P&#10;zB5VgDwQsPrAapEg77Zv0YNDt5LeRjLA3wr7DCPVut2q235ir+ausWF7p0Q0/VYf3soanxFeo+Rw&#10;u8s6Fc2hkkd+duSWRidxgyFZBmP5x/m1od59X0iJVi1oKqTQBaA9qg4fzpb36lIGAnQ5UNmsPPNM&#10;vda8mzpca1CTotwo368SfDxyP6lPYW6rp90pW4m2LAbVy2JLIW9X8qWPmbUrmbzVos0c2lWi1jiY&#10;0cr1NM5X+Y35M6P5ztUhvtKgnNavOgCyFfmMysep4WRAlzeuflj+e8VnfXcOuau4D0WGzudwjjag&#10;PWhzzbf/APOIPla6ikm8sXU8V0leKSUKhh2PfMyOsPVrlgD3tPzln0yeGDzLp4ihlpSaJ6ih6MAe&#10;ucO84f8AOLus6Lpr6tHxuJlqWSP+AzIhqwWo4dnpmkeetH1y4+oWE9ZaBgCCAR7HPJWp6ZPpjtDe&#10;xvE67FXBBzOEwWkxpl+EyyVO2+Tti7EppD0PXEhBLs0a8hXIkWrspjxGxOQOMFSXYpb3txbsHtpG&#10;Rh0IJGVS04LKMyHZOtF/M3zNoBElhqM6sN6cyRmNk0MZdHIjqpRWSRJKOMqhh4EVzu3lb/nLfzXp&#10;MT2+pww3gfZmkX4iPDbNZm7HjNzMfaEhzSm60CzumR3QqYzVeJIoflnXNL/5yh8oatpz6D5p0f6v&#10;bTkGUW+wY+4Ga/J2MQbDlx7QB5oKTRLpJxeWl4/IArxlAYfhTJKPOXkDzvbw28GqC2No4NnbP+7X&#10;boGPcZhz7PnA8r73Jjq4y6pipu4XRSiupH7xwd6+ww+vPJF3qjLrMUsWoxyAILG3YeiD/NQZiS0/&#10;D0rzcyOS92/0rBG5jn5RUFauKA4Ta15X1awltbHWojPq0dZLFY1IjjHZWptlAhXLl1bL+ataahbX&#10;sZuLaRWjqQTXuMILi7W6vGedDqOqH4Lu3B/c21P2qe2EQMR3BJN+aMHt0wlubVGuBYM41G/3ktJ6&#10;UggA7E9MIl15MDDpzXYVCIai8l9ZRi71GL93eFtoEA7qOhpiZVsdu5FOxraSbmSO0sX+u3QrJFfu&#10;P3UI/lB6bYfEr9SDHp9rsZFpzBpdUiAlmU+neXM+yBf5kBwnIx4OrsWhsIIkFnYsRFL8UOrTH7LH&#10;qorgMuv2KIgfrdiEdh9Xla/tCFEFRe3Mw+KUfzRjCT0PwZgdXYD1C2ZEEllKYNNn3iu5D+9Zj2Ud&#10;cAKJeTsE6dfS23725Q2iR1WZX/vblfEDrkZRv8ckxlTsVlghNubpaWWkO49L/f3Pw8d8iDvXVJ5d&#10;wdhDq882py8dST6pJAKC2T7dynYn55fjFct/0NWTfm7CD6nCEEF0CljIf3drF9tX7cj2y3i69Wp2&#10;CTHeJItq61vot0tYdw8f+UcBr4d7ZTsNGvYLqAQ6hH6sTGgtY/swMO7HKaI5f2sr73YRXEc7XQDS&#10;C81CIVhWM/uQngT3OWCq7h172Jdg7TtSkkMhSMXVTSdHH7q3I/aHyyMofD9KiTs3qvPcpJDKk17H&#10;/dXb7RBf5VyNUPLuWrLskV9fyacUv9OQAOp+uTSigB6ckB/DKoxvY/BnLb9LsjCQ/W29b16JXlDq&#10;MvUnrxGWk1+pxyP7XZIJfMsf1KT6tGbSEEreyP8A3sw6ckGVjDv39zLj2dhNAFfT/q1rKbXTZN4Z&#10;2P752/l8d8nKG9kWfsY3t5OwEZZNLjM00JtGpxmhG8k6n9rx3yEsImau+7uC8XD+ObsMdI1+80u3&#10;+rpczWulSsHggic+p6n+V4ZTm0kchurl1PSmcMpiPJ2dX0P88vMNhMkN+5mu7cUWxX4uaeJPjmm1&#10;Ps/jluOR6t8dYRz+S3iM9JR/n5oEOn2d9eQyG8nYI4hozQnuHPYZzs/Z+RkQOnf19zlDUilExPXY&#10;/D4Z0i0/Mfylrtyuh2F8n1jiJSg2ANOpbMCfZGSA4q8mYzA9UOBOlWcVp4eGHMWv6ZrMLWljcwzm&#10;2BM0qkcIvdB4jMLJoZ4zuP2p47VFLL8bAivQd/px2i2sLBkaQlLnf1SayTqOvyzHzY5R+H2La9n8&#10;Oo/DKuL23s4pBpaxsIfhoh2A/lkPjlJ4r3/HubQvVeX2uuR7ypLLq9zNJeRD6sWKiSQU9M9gq965&#10;kHPLHtbExt0i0G1fkO+Huq+XNNmmaxktFlSSgeNVrIQf2iewzYabtacBd/qaJYwUPR6cuVD79Pln&#10;M9T/ACE8m6/PJZ6pZRq/E8SFAUDxr3bN/pfaXLi3tw8mijLosluJkUPGvLxHfPNPn7/nBzR3X635&#10;fuGhLk8FNNz4AZ1ei9tyNpOuy9jxlyX2976xKuhVh18M8ieYP+cUfNGmPJHYILjg1GC9s6fTe1+H&#10;Jz2cDJ2NMckbXOKeZPyw8weVjx1azlj9+Jpm/wBN2riz/SXXZdHLHzDeQCWF4jxkUhvA5sozB5OM&#10;Y07EOJrTDaKdnqb/AJxl/MG28o68lpqkgjt5yArt0RvHOT9puy/zeOw7jsrV+FKi0emfQz88PNNi&#10;NEigXUXtnuyrRmI19QjoKjoDnmnZ3ZM8WS+G673qc+pBjzUoiTXkKEZ4Z1BmjkFxcIVf/dlnH1lH&#10;8xzsMEQBX+yPR1cu/wCxWwVpqafKy21wGks53HC3i/3Q3+UcnklIb9e89Uxo/jk7JZe2gsLsqUSf&#10;UYErF2gZD2PYnMMGxvsD82chR83Z3/8A5xz1Uj67cx3IlUMGuIOPwR0/32O5zlvaPTE0KrbY9/vc&#10;/QS2O7TZ2nzhfWSlbuAiGW4FQSaNMvgxP2c5HBppE0d6+w+TteMOGRWfzT5f8rWx1bWp0aW3UPDa&#10;xbyDboO5zYYOysmolwgc9iTya56mMBZca541/NP85dVn+s6oHMOm3NTaRk0kU+47Z6R2H7O48dCr&#10;I59zznaHaJ3rl0bzwvf3sl/M9zcMWdyWJPic9Lw4hjFB5Sc+I2XYXnLWp2bFXZWKuzo35a+VJvNu&#10;tW2lW0ZkLOCVArUDNV2rq/y+MyczSYfFmA7Pr15T0i18qwpDAPRMaLGioKcCBusreGeB9r6uWomT&#10;+Pg+gaXCICndcOPzLFhq+hyNrqlrFUCSHj8KMw2KeNcHYOeWPKOHmy1cAYm1o2OfGv8AMjyfJ5R1&#10;eWyX4rdyXhcd0PTPoDszV/mMYPV8/wBZpzikuyG6dYyX8yW0Aq7sAPpzLzZRjFlxscOI07PrP+Sv&#10;lhvJPlC3uRE8cruB6xX4g58B4e+eGe0+v/NZzT33Zen8PGGvbPROo2+keZNOew8xWKXGpBRypT7J&#10;6MT/AAzkdLrZ4JXAkB2eTDGYotUIOx2zx7+aX/OJFvqcbaxpTi3lKkpxWiN4KPfPTOwfbCUahN57&#10;W9jxluObgwO3fPnn5v8AJ2peSLs6bqsbRSDpUUz03R6yGqjYeX1GCWE0V2Etlr17YsJIJnBHucvy&#10;aaM+YaY5pR6uye235o6hzga+pIICCCvwsQOxI65r8vZUZcnKjrj1dnT5fzX0rW5SJUNtayIFe0P9&#10;0zfzfPNZPsqePcfNzY6+MnY+O1ttXuItOgnS7V/it2VqLAewPyyg45Y9xt3+baJiW34DsOpxdwTt&#10;EAG1iABJJJBSJ4x/L2JpmOcYGx5faC38fzdhabqJYnuo1b6nU+tLJs0T/wCQPCuIxG669B3+9eMO&#10;wzsJUa2pLc/V5ya29yd2nH8uQnDflfeO5nE7c/j3uwAsAq9yiGGLpc2nWR/8oDJE9Dv3HoGNdfsd&#10;gqSxiAt7a+J+rMwNoE3dW7K/hkBI7kc+vd8E10PwdkhLywSPFLGv6TjFHsI6cJo/E++UbfD+d3Nl&#10;/PudhZaxwXRaO5iNxYM1fTj2Fo/ufbJEmO42Pf8AzkAX+OTsNdX1OS2MaW8iy6rGn7m8H9yyfy+F&#10;aZXjxg7nl1HVM5Vy5uyN2AfUVn1NEMiE0vPV6R/5UYzIn6Kj8q6+9rgeLf5uw8sITZ2xkkuPSsj/&#10;ALy6ixrIG/lA7DtlEzxHlv1j0bI7Dy6F2CdStZIYEv7Zfq91Ih+tRHdrpf5lHvkISBPCdx0P81sk&#10;e74+bsfomnpLbF7pHh0RqUEW88cnv3AyrUTIO28vP6SG3FHby+12SX/nIPTWsfImkW1w6tM0hePf&#10;4mjpsT75m+z8v3pLj9qx9ACwNyJA7Z8/2BU0PXO+Dya/PQn5SwQ2Gk6z5guEDcLZolNdwXGarVm5&#10;U7LSACJLs8/S7uzDuSc2sOTrpc3Y0bDJsHZjtgYl2NUE4bQXZ9dP+ffXl9bXQtS1VlpJPMo38FGY&#10;+bm5mnFRfC3/ADnZrr6Z5WsLJCQJ53NR4qAP459JIwKZjz5uVF+Nc9wzM3LepritMglLpJK7rjSt&#10;N8ujO9lS2ZKKZO9coDLEJbJJQYsi4FY/qN0QeIODET2yqUqZAMTu7gyNU9jtivGg2yuU+9PC1ZQP&#10;LIvHcE5malB2zX5J80APZPK+htcSKyr/AG4hKa7A75q55GQL6k8p6IbcISorsThdKQdsxuavb7CH&#10;0UApTEQvI4VTKScQp1pTFuFKUzIxwtDBNY1fgSFO56e2X037ZmxiwJec3l21w532wk1W/S1QknfM&#10;zDDqgBmXknyxP5hvI4kU8O+2ecfPnmwRBhy61zMjFt5P0x/Kb8v00q3iLJTiBX555F8z+YGuZG+K&#10;tcm4052+j4ohEoRegznqcriTxqcrtrVc6f5T8v8A1p1PHuMFW2RiozzLAhdzQDPYfkXymsKo5T8M&#10;iTezN8pfnL+ZkelQSxxyCoBoK0z0Jp1otsgVRmPkNpL8vPOnmeTWriSeVjvWgw5UbUyiTIPLZJix&#10;3NcdTvgS0klCKZXTImNqjorimVy8euQMEptFOKAY1mGIgqNS5HbG9dxkDsqbwmq8iMaRiqNRjt3x&#10;h2xVHRHcHtjzGCNh1ygzIKp5Eq05DauM9MDfIynapjCAGBGNKj7WRvoqaoKEHEzihHRntiJwoR8e&#10;59sTbClFxDwwO+KEzhr26YnSuwxJpNJhGC2w65YB6ZHiCKVTCSKkY9VIweIEoeWz5AgClcGxGnXC&#10;MloYtqmk1VqrUHDOLpUdMysWXoUvn3zz5fL1eNdxgXUP7s8czYm+apJ+X1uLe+QGgUHevjnD/N9u&#10;XQmh3yE0h+q/5M6igjjiUgCgAzzJ5k01mkbY+2Y3NJ3fX1nMHQEHtkRh01+VGGSCAEWWAyUWWmE0&#10;FMN0nkoPKF75MbKwCilMgShK57j3w9gg49cttkkk81dicN41pkVSeR64MQ5ZFUqn64IR/HChBOn0&#10;4JVgemRJYmVIR48VDUxCYm0M6U+WLBqYWSFZK4srfdgQhpI/vxUNihDmM9McGGBVIqRiimu2KVNl&#10;FK98VDYFQ7Jjw2NMaUSuLAkZBqUWjxRXIxVQeJSKEYsspHfAqEktlPbBCzkb4oS+WxVu2CRdlBUH&#10;DGNrSS3Glo1SQK4ot7y+2cs4OHktJTLpCsKMo2xVb3f2yQia81ISybQI3NSu3tiovd6g4aWkuk8u&#10;x7rw2OCEvT44oSi58sJ+yuCBeHscVSmTyym9V2xdbw9zgQlUvlhKGib9sELdd64EJNP5a/ZC4KS6&#10;qK40kFjl75c9M7jBK3FQADkox72XExDUNIKVNNsVEmWsubGJ9OXfahx3KvQ4RslL3tDQow3xgbM2&#10;DMMP1eyqrnj2wZA22+ZEg1yD598y24VnKDbFvfxzIibYPM514sQc2SSFADxzAVyMpUzV0Wp6Y6lO&#10;mV8QKolQa48DIFUPPOVBB7YsBgSx26uOu9cs9OuAypLemWb3koUDcnamAriUJsdifDNZqMt8kvsn&#10;8pfJfMxTulTUDfI1e3AFVrXNNknxFkH6J+S/Lot443C9AKZGZpORrkQl7bZQCNaUxACvTEpTQEoN&#10;8OLG3LUNMrJQw7zDqIhRt+2S+BAi8OhPhmTpsRJtiS+SvzE8yIqOiPuCTgv7GwzdYYbbsXx7r+pN&#10;ezsAfH6cZ75kKxuOpFDtvl4CUEq4FegxGV+A3yUI8RYmSPtreuwFSfDIVr2tLaqanjQZm8PDy382&#10;JD64/I38o312RL68jqhpxUjOMan53CSFQ2VmVLyfpH5a/Ja1gt15RLUDuMF6X56ddw1VyqU7Tsln&#10;mn8g9J1RSs9uvI96DOn6N5sW74hjucoOUcmuqfIv5if84vQWayXGnjgVqwAG2T+GYSqHU1ByMSzh&#10;O3w55l8sSaFcva3ClWU0+eGEf2RmPk3LaxUIFFO2KZBVw2pmxVaQF65u9cPRUKw4kNl4q1398//W&#10;9Ui4B2rnCU7h6Y+iODzIpgOX4jUZIKyOyJt0CHtgNlKscyYcktzOHrXHB6dckqWvbh91xVTXFUtl&#10;j9M74Jj8MCpDqB2JrsMF02xWmJM458gceq4E0h5rrjv3zFRXBSXRanJQCvTEWQLvkkJrDeNc0V+/&#10;jjQ2KCUTJDQbdcfWvTEbLaDeEihAx9A2KoNnltzt0xaAcD7ZTlFobe6Mwq5pXri7HkKDpmOR3qir&#10;GUxD1Y+uF89hHNvTfJiVKzbSvOFzp9A1WQdjhJNpzQmq7jJCSbep6Z5wi1JAH+FsTEdOuFUc136h&#10;qDXHGMfTk8aKSi8vGX4hlrGf2RltLwpPcamnH96aYLWMld8siaRVMMvrkeqXVtjjVUg7ZclKLmZJ&#10;UPLrgxN8CsNvRxNVNRi4GK2x6R6VOPG2+IQlt2VmHF9zghGqMsQ8+1G3CSMoHyxnLffMyHJNsLvL&#10;c1PL3pgmGQ1AO+VzgALVjN7GT122w5tpf2D075qdZhsW2Aory3fy6fdoyniARvgTzF5eh1ezf4fi&#10;pTORzHwpM4v03/5x5/OG6tLi3tLty8dQtPAZ4P8AzN8nNp3qNGNxUinhmy0ep4mUo3u/W3y3raax&#10;bpOh2ZQRnkq6u57SQq2xrnQ4p8QcUlk2CLPVmrRzl1sbdnXPKN4ruHJHbKpt0ShLtOcZA8M9UeUL&#10;6hUKfCmYcw2W+cvzJ0j6xbvyWvUZ2mGZZkByWIsZB8AeatGks7pyq03+7F0+E7dMzoeoMeF49r6E&#10;VRhVsM4zsDiWBeQalGFdkYUGKgjLYtjBNVjZGrGKjFBk1YrMTUmuYrXpgVdDctH8LH4cwBGRO6LR&#10;8V7wbZqYk6BumRohFss0/V2jp8W3fEDHTBaeJlttqa3IqCCRjDGOuAliSm9vqTghAajuDiDrXIEW&#10;rLdP1R7PdT8J7Y9Xp8JyswVGtMlywnj613zBPi9sgqZNeq0P2viHUZXEEkHFVUTvFGssQ3pjPTCf&#10;ZxVGrftdrxmoaDFEc1piqV3tmpXmRTBiNTArELy19Zio2pjXofiHTCFVrPkENvJu3SuNLbVGGIss&#10;lR19Cux6Y1ZxXiR1y4RpgkN/oxugb2Cqsu9M0iUHJTkhG1QGn6+IG+q30SlTtU4+PcUbJ1SGMavS&#10;OVprXoTvTFa8emKpN6Ium4SGhPjjqhupwgFUqnl/RxaJu2ZmC0octhC+apLNIJv3kR+Ktczxjtlc&#10;WUU3ttWdgrkklRiBgIG2SItnSfWnm4JIBJtTucYsJ+ywyBFNck+l8zQyIJoJN+6470+OKFEastyK&#10;g1rmIxVyXAr8fQ5sCrmYdUxwWvUYVS1rhomorEKeorj1APXKyFVReSJ/c7Ke+JzViBkG6YKSybQ5&#10;IdYlSxZvRvTsvg3yOFzOtyKoPi7ZVKNJe36aj6Ewi1CVREQFcHuMJZIvrgK3NRMpovjld9zF7TZX&#10;n+HWSfRgrWE0YaQg1Ug/xx3rNw+r3q/Z+ycaVaNNi+tjWvLUwrICZU7gdxTBFjdqrehffHEeh8Mr&#10;nDqFQnmHSrqaD6/5cZYNQAqQDQsfb3w3fRreIi5tEWh32GUCZPNFsCsvzO1W+RtB8xSyrcL8A9T2&#10;7HAeq372Gnz3lvUPEhYA9DlfDcqLOLP/ACX5dtNc17T9M1CMPb3ThWdT8QOcc03z5d3BFy5fhWpr&#10;0zZR0opkQ+u/Mf5O6HEp02OCEPw4pQfENvHxzrk+ppqOlNfBRum3zzE4OE0wfHWieTpvKnniPQxO&#10;5X1KkMTQJnNtN1TkQLlGiatAe1czeGwkh9R+Z/LJXkdOmjuIiKsn7VPbOoNELu3jSYkjjVWr3zDk&#10;aLB8kWV8dA1W61DTwqyJIY546f7rP8ciF1Zy2sy0AI65kRycQZcT3XSdVs9VspJSzB3+CnQ7jvkr&#10;sNebaG5UAdiMqlhvdiQ8C83flXCiyX2gTuZS3Jo37/I47XbX60q3Fq1HXf5jDi2FFQUD+VOuvot1&#10;c6TrcJa2uKqpY7K698KrWGsgc1DDLMh4gifJ6LqeoPZQSwRlZInqVp+ycMLxI7FVl5ciTuMY5Sej&#10;WIksE8uW155rluLOcekqiquO1MuDUEYUCcXOwy7hbKY/rfke7jkLzXhnt4m5FBsSB2wxltecPpHf&#10;kK/TlAJJtlBj9h5jj07U472JDEEIVvYdM5nHBdm5lW95RujkLTpx7HMmMgGwvtW6v9Gk0i0udDMd&#10;3azwgvXclz1H35KYQbj+960p8xgajs8P1CT9DFlsR+5DbA7hSd6fRi+nW78pIePJa7YCglI/PGvW&#10;kVvaavJMYZglHoaAkYczRcEWPoPDADaHkuj6qt5czaivxMxHxHqBidspjJ57KMNrdIzzLJHqMaRW&#10;453MtRxPYDvht66TALX4h44eTO3g58p6joV1JfpCXtWJqyiqk++B7i3oQw64OJiZM28ra76iSQSq&#10;CoIon+UThHa6+FnZAf3anjU5OMLC8L1/zj+SEOqaTDeSxFNQkTmOPUctxkhubNLsfW4aEkb5SDTF&#10;4R5P88XPk64PkjXzJGkEjLCxG49sACY6aoFCQTsFxMeLml6f9RT8wppPqskaGNAXll6AdsHfpCO9&#10;j4nZ+lDiI8KvOl/L7UvJmrtqAIks3YO0qVAqOxGBYoTCw5b1wkoZjqmtprVrLJagoEUg1NRXI/dQ&#10;zevLNbEFGbdWyYLIF7p5Y1LT10fTNN11HW7igUJNF0O9QPoyT6ekctqIXINBkCxL5g/Ma61TSPNb&#10;a7YRuI5ZQgAJ+IHapwmLpK/BTxodj45aG0PZmtbrTLNrueM3DPHydOvEkYaNbOzUoCoG5wWryi08&#10;12dvatMWZLgyVVD0BU4Vw6eYJjz+xWqnwwZDsm3sA89QeYtOWS1AF2Iik8R77dR7YaajbyNGWhHJ&#10;iO3XK8cuivOfJGs6cl76WpH0Y4XIUPup3wn05/j9KcmvicnOVMZPWPOell9Nl1LR0QKRyRVoDU+G&#10;GGsQSwJ60G6/5ORx5BI0sQHn35Uahaam40zXZFjuQ3GkorWvz74QaZrbFwkxIXpvmUIsiHp35m/k&#10;7a3VjJPp0a/WAvJWQbV7ZMprlZEATdSMjTF8YeXfKVxo+ozXV/VbiJuKqenXc4Fjj5DYe1MKs11f&#10;WBaTKkrcGPxKw7HKNmqVZV2yPFSUZD53fVZEtpLmky0Clu5xGKFY2Lnp2yHNFMx1XW7i+gXT14s5&#10;ADAjYnxGJyx82EkNduo/jjV80o/SdTl0+FtO1UIHkFI5h2/yTl3Fh9a43KEhhtkapBkQs0D8x38r&#10;Pc6DqKiS3kqyg9B8sMLiFZofT/apQ1yINbMBJgHl/WrjS/MDaxKC8UjM0ZQUK16fRhZa3YtG+r8S&#10;FrTLCOJtejeaPJ8nmmM+YEmVrvjyBXsRv1xEC1N03Eem79D45XwHkllran5gs/KsNzeN9fitRWSL&#10;j8QHfAuqva24WHUFXmx+Fjg4SFDJPy4fWPMpk1ryZPMtlHH++ta0JPcZV7f3OkQLOiGe3I+IL1pk&#10;QLUBX0Lyt5e/MfV5rC9uG0rWYpP3buKAup6b0rU4D0m2tr2Fr6wi/vDU16g++Ejg2SZUyrz35j1n&#10;QdSt/L3my+CPEvFCD8EgGwIr0wuu7Sz1F2tLmPgF6nxyYy0i2XaRd6/5Yt01vSrv6y0n93GwBoD4&#10;Zzrzb+T/AJW8yI41ezSeIqeDcRWvzGZENSYpNHm9M8o/nl5s4w2V16P1oShZkl7KT1Azy7rn/OHn&#10;lzWIBdeXpprK55H4WPJfpB3zLjrS0zwxfQp/OOLTbxrDWrf92FDCWI1rX2O2edPOn/OL3mfSpyII&#10;Y5olH24idx8syYawFplgPR6VonnHSdfiW40+5QhuzHiflvnmrXfKt/5ana1v43RgaHkpGZMcwLRK&#10;JiyfruMJBG0hoN8sEwUOxAsYn4kZNXYJWVG3OCmVuxzPwFa7ZAhNuy2+NQQQcBhakuxBA0TBhXbw&#10;ys4QUiRDsluj+etZ8vyrPpF5NCy9OLmmUZNHGTkQ1UotMoYcWFR752TRf+cpfOmkukklyt0VHH98&#10;oY0+ea7J2VCXRy4dpSCWy6PZyoYjEoUnl8O2/jtnQfKf/OSWjW73t15l0hPWvwRO8Bpyr12zBzdk&#10;XsHNxdpA81Sezd1RLeVo/TpTataeOdL0Dzv+W3mexTRba4m022B5CNtqnru3hmuy9m5Im+bnYtZC&#10;Qpa5vIhVAkn4GmTVfJ1v5hhTUNGvbc2sAIa1tXH75f8AKPjmDLTyjsQXI8QF0moCGQQSo45ft0qo&#10;+nCLzHoT6Hp0Ol3ttIlheP8A6JbwKeQf/KI7ZWMJJvqObGUwArw3cNwzrCwYoaNTtkKv/rUca2er&#10;Q+prEAqmnw1AaPsX8dsHh/LvazK+fyRIIIqNxhDdFpgItSH1lJyFhtIfsWrj+cjLfd/awMm8QubO&#10;6SQrdOt5rlsoKQRmkPp+/Y0GIIPkEg/N2JNqMaNHcp/pzSNRwR+6tXHcfLIGP472Yl+O52SO2tzq&#10;ZkvC4u9egoY7mQcYQngvY0GVGdbcg3RjfvdgSOO3t1mvrVje+qaXc8u0Vs47qD74bvb5ebA7buwh&#10;+ovclnhuf9LTdNSmHwsn8qZfGVfqYEX+t2FKBrOOW/04enZPVby4l+2T0qgOWDfY/Bhy3+bsGW8M&#10;1ralYpfqsLDlBdPvLMP5RiRajZ2AHuuMDXEtubWyIK3MdP30pP7X04KF1zKT3uy9MtoFiFlPyhs5&#10;DzsljNZXPg5yM5Xv16rEdPk7F7hIog91dKYpVFJdOhNWkX+Zj+vAO77Un8B2F6yWTSwWV8pktHYG&#10;2t4jT0X8HI/HJ0dz8z3oFXu7JvdwnWJBGALnV7aLibRDSH0/Fj3NMxb4Pd3tx397sj0OltMOEEf1&#10;uJmICrtFauPE+2S8T4fpajG/xydgC40y4mf1IWF5q9r1NKQlP1GmTjMDbkD82kx+bsbbzpFC7R/v&#10;klb95NJ9i2f/ACR7YkX+OajZ2DblnvAv1Rg2oQqK3sv2ZE8EHjkdo8+Xc2CN+92B/q1Ee6tI2hsp&#10;B/pE0v2lPioyPHex59KSYXu7C2QNp37y1f0SorDeNu8o8BlvPn8u5oMa/W7BVpq8MFtLcujQ2Uop&#10;cwjeaRj+0PAHIzxcRA5np3KJUHYtBqDiJNKjLWlu3x2pQ/vZP8lj1yqWnBPFzPXuUE8nYvY+bdX0&#10;a7GoWheH0xSXT4TvJ/lNlctDCY4T8JHooySib+x2da0X/nIHzJoE0hmZbiS7jKWkNKi3NP2jmszd&#10;hY8o7q5nv9zdHVSHP4KbxK/2h3rhr5P/AOci75bS60G+sIrrWnkLyInwoF/m9yMxdZ7Nw2lEnh6E&#10;82eLWnkRu2UqQ1aUzqGjfnfo06R3dhIXvQwS7nO0UYB6AdKjxzRaj2fnA0Rt0HVyo6qMurfGux6Z&#10;6M8u+ZbK4T6xJqECxSAei4cc5K9iT2zTZOz5RPI+bbxoOcNQBVLb/QMT1C/i+vU5j0qgAsaLG3Yj&#10;xrlBwGI2SFaOpXpv+vCLXdVeYrBdclaQEcq/E3bkg7ZCAMTf4+LYAF6qoFF6YW+Xr1frR02MLK6d&#10;FXoy/wDFj+IzIOaURf4+CSA3IoI8Mk2o6B5e15BPq9ukkYYqryKAoY7UHjmx0nbWTBsC4s8AlzQD&#10;xzLtC1B4d883eaP+cWfK3mK9eUWyxI/RV2evjt0GdNpfbPJiFEuFk7LhMoxZGC/GN/bPNnnb/nDY&#10;I3raTMIXWtYutB2Ne+dHoPbgHY7uBm7E/mqoYHPNXmX/AJxw83eWwLmKAyox+BkrU51Wl9p8GfYm&#10;nWZezMmPk3WvTIo3mfzb5djGl6wszwRbKsyk8PkT0zKOm0+p3iRbCOXJj2Leeg/JtfzK0ZrvSw8O&#10;rWQAllYVLJ4D3zl+0f8AAcnDLcF3em/fxsc3Y76tb6PEW9JoEG11Cf76Q/zAdspjkOU877j0DYYi&#10;DsQvZBParZSM0Wnu3K24msgbwc9snHY2Nz17vgwluK6OyU+TvNWq+VbgX1mF+u261FjH9mVf5mPj&#10;mJqtHDOK6H+I9GWLIYfqaIrscAa/+ZF1rd3NNfSPMk5LGIH4LZ/n7YMHZAgBQArr1kEz1Zlz/sbG&#10;22QjUPMDWpN/qk/q6jAtY7s7xlP5QO+bnT6HpEUD0cTLqa3O573Z5y86eaZvMt611Ix4fsjtnXaL&#10;SjDGnRarP4hdkKrmc4hdlYodmxV2YdRikOz3X/ziF5eR76XWJwR+wHQfGoJ6rnnftrrjCPCHpew8&#10;FniaPTPpPreli8misdPiRw6/GoIpKP5mbxzxUZLNn+x7CEaC0Gg3zzn+bH5g3loB5RinR7K1ql3F&#10;InE8fCPxpnW9idnA/vCDZ5ftcHV5q2HxXADqM8Xfmh5at7vRTqGllpbWA845WNX+LqpHtnpnZGrM&#10;J8J5nZ53XYeKNhvCT/nG3yJd+aPMsN2kataWxDuW6UHh4nLvartKOnwmPUuN2XpTKduz7Xx/o+C1&#10;tbB05euoSJyAC/ioXtnz3q8sssi9zijQUVBBJOwzzl+dfnT/AAUw8q6KlLqYCS3Lg0UjqGbvm97C&#10;7KGp/eT5Dn3/AADRq9T4ew5qimornLNP/PPzDdWi3UaR3dzYuourenwRgdXWvXOjHYePFKroH6T1&#10;PkXCjqzIXzrm4oDX32y/zR8paL+fnli5846AyfXbKPlNwG5YDcZv+xNRk0OQQm4Wuwxzx4ghvVFu&#10;6wNUh68T/DPk9eQG1leBuqMVP0HPUccuIW8dONFF4hXJtbsxPhim3YtBdy255wuyt4g0yMsYlzZC&#10;ZDslNl561a24JLO00aEFVk3pmJl0EJdKciGqkHZOIPzR+s3IvNYtlf4PTKpspHiV6VzBn2ZX0ly4&#10;67vdkn0HXtGvZhbRTARzN8JuNvq7HoV9swc+jnHcj5dfe5GPPGX45OyXiecX3p2bpJqdv/x97FZU&#10;8B9GYJw7b8j07nIGQk7c+92JRypFPJq1grw2rki7hl3l5d2QeGQnAkcMuY5Hp8WcZ9R8XYe2Zt5F&#10;4uzpCw5WtwDWZm/lY9hmFMke/qOjkRH7HYZWt3FGJI54RBcMCJ7BPtXKn9qvjkDE99jpLuSdufy7&#10;3ZGryzT0hpjln06WQGG2j3e3f/LPhmTDKb4hzHMn+L3NRG1dO7udg6BrrSJ/q97xl1GNCLcp/cOh&#10;7OehOVy4ZixsOvffkyFx2PN2DtKgin9W6jH1m3JP1yL9i2P8yj2yvKTEAcj0PWTKAv8AT5OwDLHJ&#10;p5EfrfWAd7PU5NljJ/ZAyYPHvVd8B180mNfrdkz8vvfWUEmp6fGoumPp3zz9JYz1aJfGnhmLn4Zm&#10;jddK6e9ysRI3HxdnN/8AnJW+jhGkaRps8kttFb+opkPxfGa7jOi9ncexkXVdrTqgGhnkliWNTvnW&#10;POnct537y/by6T5A1TUSCFupY4gfl4Zqsh48rscfpxkuzhJ982kXXSdibMO2TYuxhPfEMXYO06P1&#10;p0iAryIGGkF2feP/AJxT8sR+WvJNiIkrLcD1ZD88xch3c+IoAPzC/wCc6tYGo30Gg3FysUNnB6kc&#10;dKlnfepz1Qjdhlco7N8X5YShuR5ffi+UslBqUO++OpXbCDSEJKRT4jtj1jByXGU0kN5IqbA48rxN&#10;BluM8QSAwvULgfs9e+DE6DKJ7FNJEpMzADvjz4DMLJPvZPQPL2lPIVEYqGNK4lIQu46VzV5Mtop9&#10;O+U/LxXg5FCB3wvlevTMOTF9F6HYCGJWIFcCHc40llAYKKnwxVRxy2GO0MY1bVVjUpXbKJr1zYY8&#10;dIeYahf+szCu/fA1zcCFa9svjFgv0HS5dXnEKH4Sc4f518yCBXVT45n42wDZ+h/5NflstvHFNKtD&#10;semeOPOfmn1ncK2WndqyzfaWnWSWMKwoOmcVuL36xIamu+Fx7R+Svy9pRu3Xj1yBiziLaJCipz1r&#10;5A8qqOBceGQkCA28njv5keco9HtnVXowBz1Fo1gloiqBTKTLa2MTb8vfzP8ANU+vXToWJQEmhyWR&#10;ClMxzybA+cNSm5yFO4OChlZZJA5ANfHLxVyvvQY0jwxQiY5N6dsTIxSmUUgHffGEYqj4nG2+ZTXb&#10;KphU8tZSTxHQZZHfIJTONumJkVxVMYew/DBC9AMxZc1TmJtge+JsBkUJjC5qDiRxVNonJO+INhSm&#10;cVKVGJnCqNjxBsKEfFiL4qmUAGw75S9N8qnzVN7cbZjtlaEeq5XMdK4aVsxg4JjYjIqEuvIQwIw2&#10;hO1Ttl2I7sni3nC2R0kPgMfPH6iEUzbY1IfPtlqyaRqClmoOVM5/rmleqrAr17jJkWh9vflT+YCw&#10;mIeoNqbVzi2r+VTKzfB9OY8osrfeHl3z9bzQoWkBqBkXXykVNeNMiWTMx5shYVDA4aQ+X1i6g5Gi&#10;UFBTeZEJoCPvwYNLCDZSMHCUIT9Oq52YHN9UKb0yYKVpv1k74oIiMKqZnU98v7OWRVDOQ52x6nxy&#10;SqDLghHyJDEhDOtMEq3jikCkE4rioNMVQ7LigbFVFkxYNkLa+JSMVN+mWGyTNRZKYqGxVDMlflii&#10;tgSoum2KhsCFExgdsVV8BDAxUWj8MVByLBRZe2KDffFUMwpsczMR0OWQiqGkGYSHxy3hpUE8dccH&#10;wpUDEPDHeocCrDAPDFEkpiqGltw3b5YIjlOAsZICa0HhgpZTkWCXTWS+Api6zHvgpFJZNYitaYIS&#10;TvgVK7iyBJoMFxTHJAILGNRsA1RTDGKXxyQRbz/VLBU5EDBqSBhvloiWcS861CJEJFMU5e+WgNrF&#10;5yNzXcZa9cvizBYtqYLITXr+rBsJ3pmUCgvn7zXb+kWp0NcFntl0GBDx+5WhIO+Vk0BDAVNDjh75&#10;XI2zV0HDHgVypK55eIJxVRgVIbu6O++KBa4JSpKUxVnenvicpCCp6ZhZsvRXt/5deVZL+5VgvTI/&#10;ezU3rmoz5eiX6Q/lf5P+rJGWjFNuuRO6nqaZiDdmH1lpGmiBAoFMKJJQDSuTpLMLe3JHTFbdg7AH&#10;IFVt8jRIWA6DJrp0QC8h0GQjHiLEl89+fNa+qq4c0A74fRKD8RAzcYYcOzF8KefdekmlMKv1Jxla&#10;75swKQ8jZmcksat45sVaCHK5UwEMZBGRoB7jCTVL0QoSxoBmXghW7Xb1b8ufKUvmG/jhiUleQrtn&#10;mfz15oKl1VvHLpnokv2Z/Jf8uotHsYHZAKKKVHtnnW81uW4mqrd8xZFjb6ditkiXiANskmjX8pYK&#10;TmPMFKHuYI2HxDOxeXNTfmqtWmYkwtPMPNejRSwuaCpBz0X5eu/UjCsfvyUCWJflp/zkN5Thika/&#10;iQeoK1p0yZxNUYcg3bw+JZ04Nx7jFa5XTKkKCRscvAhwqSeWb5YQVU3HLbtlUPjkrCqIQ0Iz/9f0&#10;ojUOcO7l9ETpyQgjfBKuDgQk0kLL2OJyqCajL8XJKXSylWo+Bqb0y1UQHATl44IhGBKTak9B8B3w&#10;fGoOBLCdQuWAIOCiNq4FYwsnJiPHMD2xQtmiJ6dMfSuKUEW4GhO+ISg0qMKp3pdyrOqyfRgPkemL&#10;Es09BePMjc4oDXFUFIqruTt75g9NslwHmhAyyRyVSlcErJTfIcNqlc1uAaqPhwUHDDbpmLIVzQi0&#10;QjeHp3GNLcRXAI2lEtxp8XXEvVVh8QyZxHoq6G5a2OxIp4HA0tukn2QSfbERI57Kyew8zzW5ANWT&#10;vhc8XH4T1rluMEFLKm1eK6i9RTT2PXBMCgDcZaUMI1WaSVj6Z2wQVFNsAO6scMzUPM/F2xDhTamZ&#10;HEEKBmYiu5GKKrHp2w2GSSXTEfE3TF8DFj8hJPtig32xVLp9hyAocU+WSihi+oBSa98zR13GZGPJ&#10;WysTvI/gLeGUhp065k13ppid7CGXkMNonoaqc12UWN1BpJSjQMHHY5IIpOURiJryXp75yHaOPe2y&#10;J6vqb8nbwpc286tvyUsa9s8u/mgipFO0gBJBFcxdKOEuQ/cH8qrs3llbOhovAEfdngfzZpPFjPCK&#10;jOn086cWQe5g1zmTzi3ajGhzZAW0lvJd5e80LZyKpJpiYMoypoiuxz1l5A80xXJUluwzCzY28G3n&#10;nnPQvrls3pip656b0i6EsYdTUHMUSpBfDP5gaAUldZF4sD9+SEEmlM2OnnagvljzTpvpFpApNDg6&#10;E9syCrw/XoQGqdicXrk4qw25txKODdfHBCHkMKsB1S3+ruVrUYpTEoKTrOPsnpmr2wUilQsvXNSv&#10;TAUG0XBeGCm+2JkeI2yBDFkVhflavG2+JsvftkEsu0/UqlSxBbECldsKsog1ChrWuIyLsMAUMg0q&#10;5DMwU7EbDKjapp1wThtbIBFesIn6mvcY90yhNMgsb4MpHWmJVNaYoITP0gV9VcwYKfi2xQtmhluE&#10;4xqWAwRFKteJOBWNavpc4i9WNTWuOuaCM8OuIVR8rK8l8ouVqg61wMkqlaHrlkIG1TfzBaMkjSWx&#10;qldgMYyhiCuX0qTWt21urRTdKYNStPiGC6QwK/ghld2Qg77U7Y7j3HTLAUMeaRUJSQ/fjufGinpl&#10;uPGJBWHazM8coktD03OJs1O1MthDhVCy3X6RiBnADjrjWO1csVD2sas/E9McrHImIKW5eMDH0jtg&#10;iOWmzDKziVLr9xOoeMU8cEFlO+U+GUIG1ufT2LmmBXYda4fDKs10+6TaMtUEVwK77/DlsMfemk7F&#10;0AONTTxxqs1ancZM4xSFs9+YlBRq+2DB02zEIoqhVlEx5nqco74FRkUrRmnUeGauxU9D1yJCphFI&#10;DIk6njLGeSkdcLBA9qx4bodx7YObK3sg8yWXmu2R7stBfRLxcN9l6d/nmuIhOV4D98N65jyhRRTK&#10;/Kevy6Zbyi/ctpZ/dkE1oT3GFd5OXP1OVKMw2PvkRFeF6p5YsIbdB5n064ZoUJ5KenH3wCjz2w+r&#10;XibdmHce+EhBDK5E0zX5G1ry3ckv/uyBzQqe5X2ySWUx9LgtQO2VygxLxDzNaA6iL0lSej1G5phh&#10;9Sjv7dredfhkBVvkcxpjhNsolK7fzlfeWtTt7zSZatA4dF3rUds4Pq2hR6TdGyiPKOp4geGbDFl4&#10;hTbdv0h8pec5fN2lReYbqMwzFB6gbs1M6b5atLe5sjpjtTboeo9xmPnNG2ovk783fMOr+XNcj852&#10;luZI1cKGQVBHQhsis3lyc3bw3LUUN8LDuMMdRQbOYe72P5hWFzotvrOjrVpYg0kZFSr9xhzb+ZYL&#10;JzpsxD+gONcjwcZsdUcLz/VPylutXgbzRZcoXv8A94yAdfcYfk22rRB4qU9vHGMTDm1mw8jnm1ny&#10;Lfm0uDzXryfYEfLEotGeJwQeS9vbLOKwtrNR/NOzu43t51ME5U1I6MfAZdxqlHa2hiHwfCWPjgAW&#10;m9E/L1zbxa9quoSr9c/exwqBRVPicLP0iJZPSRAsg677ZKk0zweUHsrT63dTtLaNslF+I/PDgouo&#10;27wyCjgVB98jyRyeZtPN5I1u01S1kaSzd+MqnoVYdxgFLKS3X1JOi7++WcfQLzZPceYbDV7o29sQ&#10;plqoB+zv74fWt2mzGnTIcLKIp4x5t8rXdx6tpbFlapHIDc+H0YhqcEd18Y2AHXJw5sgjPy91bUPL&#10;VsbK4ctKzlShOykd6YCjj5FeAHwin0Zc1J/f6iLaKb627cZ351/yjh1aqsZMrjjt1yBQ8T84XVxq&#10;aJo+nSfWHZ6qhNTlSSxzGidF3wGJ5soo7y/YX3l+MLqQKNMAG3qBjRGxQnatNvnkRKmZTa8ksmvo&#10;Y3Z1q6hmB3498gS3EkDM9ySHVjU165kc0EPsCXRrTU7OKy0RI5raSFVWNUAAFNyT450TTrhb2BJa&#10;hqihykimovz+/MvQLnyXrd1ZxK0KchJE3Y99jkQvNJitLhxFurmpp2rlsZMwX1j5N/Me+82+X7K9&#10;1ACK5t4wi8jQScNqjJbp0qQ2wjqSAKDK5Ra+J8qfmTpd5r/mSXUJFWJwQxI2B27Zry2+txERGjdj&#10;4YjZIV/JfmZvKWrR/pdBJbNxWRT0da98h0SHT3H1l6NWgyZ3Z832FfXcXnazkGhQCS2K8nAANKDY&#10;bZKrubjFHPD8RJAqPDI8Nc2L5a8l6aL3WdU0DWA0ENujScJNqtX4cAyReosjgfGVJGIUPRLbVBp1&#10;xp9q7UtkuUR/AiuE1jcyW6+mTUHYjJ1bPht6l5z0Gx1mX60sQSWOkiN2qNxgp4HYiPoK1DZJkxm2&#10;1q2iSTUHq0gQq8R6VpTJNb3A2jJ3pTIlD5X8z+VZQsmpW0biNpC4Xwqa7YB1+VbGNJJjxjr95ysT&#10;vkkB6N/zjxosvmq71GG2Jlu4wAAw+ynfFdE1BdRFEJ+EbV74fC6Kdkn/AD88t3P5fGPVzFygkeki&#10;x/sk9zi1/ZGJ2njHwnr/AGZXDmiW6/yN+YUGs6ZBoerS0uQR6Br1r0BwHBrNtdr9VfkBuA3bJQgY&#10;ljVMr84/lPr+hTReatGkillj4yvBX46dfpyP6jo/pSGSHYgVGXQmkSeyeRPzPXWdLjTUBuWMbAnc&#10;HBdm8gVUcUy4rbDPN1lYTyXF3bMGIG229ck9vGSCy5FXyP5s1eOOZLa53KtufFcVBI+B/tHIkWqX&#10;IkNRf2ppboQwNdxgVoVBPHoeoyCXolvr9xcQRPMAroQyMv7Sjxwoui9ifVNTH4jCN083tXlaXT/P&#10;UJ06L00v1p8DGlfcY5bwtHVQQSOmNLShc+TIor0JctFJHEw+Mb7+BxJbhw37zZcatBFp5NoNo0IN&#10;iFe4AOwApT2w0NmkiibYkYLV5Avni7sLqXRijRIxOx6GnvgW7gg+Hns46HGrSCzHyV5g19HuJLML&#10;NZMKNHIak/LC++0Vb/0/Ubkq0OHmoNMx8ofnL/hFb2OC2+r3EjNUU2r4EZIkijjiWBBQgU3yg4za&#10;28bn82XmoalLr19yaMyeofT2IFeo+WRSwnlsrqSFBRKkkL0wTWXJ9Y+Z9G03zt5estWupOcrRII5&#10;Zj8QJG2+GDy2F4WmiA59HByAsMASGI2OlecPLUMej6rMzW4HK1miqeIHQE4E+tWltMmlw1Ak3Feg&#10;OO53Xc82ULoWu6rp1x561Li81oOLem1HZV70wmuZTaXxsrq0pEd1mTplgDKO7OtCWPzT5Xi8z+XN&#10;brc7+rZ3BHIU60rvgqbT4JJA8i1r0Ptg8SmQCD0rzHq8ds0dqwQAEshPfxXIb5x/Lfy95jXhq+n2&#10;9whFGLoK/fk4ashaB5vRPy3/ADQ8yWEbwPfSMan04pCGTbtv0zyF59/5w30Sdv0n5Mke0VqkofjT&#10;6O4zOw62+bUdODyfS3k788bbUHOl+Z1W3v1IFFNK170OeRfNP5Ca15eglvpYjNEhIDoppQZsYakF&#10;olgIe7wX9vdHhBKjNQHiCK0PtnAJbM2rmOUUKnocyRktppF42WNZloBTJhSHYF9JothkkOxaNWKn&#10;ka5GQS7ALeopNRthpFuxWNgDuMHDabdi080KfDvyORONPE7A4u5I/hhY0ys4QWUcpDsOrPzVqmmK&#10;PqN1LCRvVHIymelBbvzUh1dnQ9C/5yH84aFJG315pxH9kT/HQe1cw8nZkZM4doSCg9tFIrIyCjda&#10;bV+7O5+Wv+cuV+s/XfMmj289y44PcIKPxzW5+xxVBzcfafegX0peAit5JIlXoFO2dR0n8yPyr1yz&#10;nsbUyaW96xNwepJY7kN2zWZez8kT3ubj1cDspomowsxZo5kp8O3E/T1yU6h5K0G+0yC28qarAsUQ&#10;5owlHrTKP2GJ8c108U4ncOSJxI2KvBeSseNxC6N0PdfoOc41Dyhd+k+t3No9ppI/dy2UHxNI381R&#10;448JG3XvZjv6I/mteNd8H6dbGxjgtPMMJht2blptulQ8h7B8w80Sdx8XIga5/BdUHocIfO18iXax&#10;TRVlUAT6Vb/ZBP7T0/HLtPHb9LDKf7HDIqbaO8uINMvibtSedrFEaRwEdAxHhl4kY7jbv82ur2Le&#10;DLt5Xunk9MXmrQqElt12gRPGnQ0GIPwCTu7CeSymnb6yZfrkLbxzMaQ2zeH0ZM5Px1LVw9fwHYdm&#10;6ADXsVJdUgQLNcTf3bp34DucpO+3QtgkPi7CKzuYW5SaW3pafcV9W7mPxRuf5B2y8xrnz7mAl3cn&#10;YBupryN3t7Klq8a0N3KKyXKf5PzycYgbnfy7k2en9rsL4DBp9u13KjWumzbTcv74v4juAckQZmuZ&#10;QNhfR2Smw1KQxpbesLBaj6sV/vbhPBj75jZIdeff5NsZ/D9LskWrTRWdmgI+q2T/AA3VlF/eux/a&#10;NMxYgyNde9lI7fodkWuL31I0026b0ljNbGKE/E47CQ5lCN7j4uOTf6HYQzLNNN6lxHyP2ZdPi6Cv&#10;7Ry0AR2+1AG+/wAnYLDva3MdjeH6ww+K0SP7ER8HOQkOIWPj5tgNGj8HZIn1pb64EzoLzUrdeE1s&#10;ppCB4+9Mp8Lh8h0PVs4rPeXYWXxtpeMcQFxJISUmP91an+X6Msjfu/SwmAfxydgHTH9G5e8t6T6l&#10;AP3ssg/dMnfiMlM7VyBaAKPm7HiayFvNqsLN6M5IF5L0hfwQYOGViNfDvQSKt2BNMiuKmS0kENwg&#10;P+kybtcL3C4Zkdfl3IiD0/tdg5pdN0zTmuJC0VpcNS4r/fhvFfAZARlklQ3I5dymoh2OtLhdI4RK&#10;BD6o5WrDeWdT+yx98E4Ge/z7gken9DsbGiWkzFo6QykCbTIupJ/aORkOKu8cpLw1+p2Hk2o3Ftc2&#10;uma7I5aEiSwigJCJ4K5GY0tOCCYddpX+hndbH4Ow0b8xNfk1dtVhdrjVoOKta8j6KIP2vnTMaXZm&#10;Mx4TtE/xVufJIzyu+vc7OlaT+b98+pw3l7S9tm+GS66LAD1QZps3YceE1se7v83Khqt2qds6x5T/&#10;ADX0C61i70aJfqWmIhkDybB5O5Vu9c1mp7EmICfM+X6W+OoEjSxgwG25zpNl560rzNam4sbqN2gB&#10;5BdgAOhRT3981Obs6WE0Q5EJiTgpX5ZL/LMzNLSZvWeVaA1+ORfA+GarLiI/GzOg56BfD+GAZgk9&#10;1PMjRC2tWovP7MZ7q3jlkDKHx+1eEO7CvU43VUGowcTEY7Aj97KVrKD4xr/Kcvxa2WPrv07vi1mA&#10;LQUA17+Gcy1r8ttC12V7ee0jMoWoioCXX+dj2Ptm3w9vZMQ5tZ0kZcwvFR1yNWXkey8iWc2leVUh&#10;W6vCQLoiiLX9kDuRlp7ZlqZcUyTXRshpRjFRb6755R80aHqsepPZyIf0zaFi91IvwyJ1oo7nO00O&#10;qgYA/wAMv4QdwfN1ebGbrqOreRC1gu1guLvy1a/WLV1JnEv976n+QDvm14gTUzR6d1ebjEEfSHZx&#10;zUfzU1XTD9TnslhuIjTkVIengTnR4OyYZBcZWHV5dXKO1OyHXP5mXsqSQW0EUUc394FH2j75sYdl&#10;xHM3Thy1hLshl/rl3fosM8hMa/ZTsPozNxaeOPk4s8plzdhITXrmRTQXZVcUU7Nirs2FXYpEnNwo&#10;7nIyNBlEOz6w/wDOLGkPpWkQmeONY5Y6+ou7OT+yfAZ4j7a6jjyGnuex8fDBxz0p5l1eDQtLlure&#10;J1jjbZUP9wx6MT3GcJosJzzon9rvJy4Q1ngr8wWOvamk7XJutbFWjm6Qlf8AKPSueodlR8GBFVE8&#10;x1dDqjxHz+xvC7R7uC0tp7iFFu+Z9O/gm2RF7smZuQEEdP5tcz72gcvvdnrX8l/LvlfRbP8AxN5a&#10;UDTSCUmYbRyHsfHOF9oddmyT8PJfF3d4drosMYi4NHfbPQkCm+txf8ZILctSQUrIWPR4/AZyEZeq&#10;vx8XZVS07CmeMv8AnIHzPNf6pLpOsyodCUBI5UA+sLIOzEdjno/s7pRGAlC+LuPKnTa6e9Hl9rai&#10;gzzdZahNHKmmThre4J/0dYm/3oTwc++dRPCJDiG463/CfJ10ZEbH+1dnTPLvmKXylNJqmhl/S/u7&#10;zSovsrXYscohDjIEvhI9W4y4eXyWsgf7QzxX+aFja2uv3U+lkG1ncyoB+zy3I+jO+7NycWMA9HmN&#10;ZACRpdnOs2Dgl2Virs1cVdj4k9R1jHcgYJGhaQ7PZ/kP/nETUfOVpDqSXirFMgYsBsCRWmcnrvaW&#10;OnNO6wdmHILtSlnSL7Z3yK/mJ/zi55h8k202qWZ+s21vUuKUcAdwO4zK7O9oIarY9WGo7OliFhcs&#10;iv8AZIOebbXWb3T5OdvM6OvgfDN5LTwmNw67xTFfk30v80NTtb6PU74JdSIvH94Oo98wsvZcZChs&#10;5OPWSBt2dZ8k+btOvk1C4khkiaUbkHkIy3dB2znu0dFLGYg0e79rttLnEgS7JN5e0t/NVydF0Kcy&#10;3SfFFdsf3u25UjNdqcv5cccxQP8AD097mQgcmw+bskcUaWkchggay1eFil3by7vcoNiV+eUGXFW9&#10;xPIjlEsxGvI9fN2ANTit7ezWzuyY9GvDyijj3nhl/wAo9QK5dhkSeIbyHM9CGqYAHkXYTWxu7Yiy&#10;vAV1FN4IoT+7uI+3qHucsmIy3j9PUnnE+SI2Pf8Ae7Dm51Szu9PEM0DSOsgM9igqsDD9oe2URxyj&#10;LY13S724yBH6O52D/LFxcX2q22mXQ+tXDMGspQaQRgfst2yOSHp4o7dJDqWcCbo79zs5T/zk7qH1&#10;jzZJbS8VmhhjR1T7IbjvTOq9n8ZGK3S9rTubQ6Z5rXc50BdKG879qOoPD+XVnYP8Jku3b5hQM1cY&#10;/vbdjI/uwHZwliTm0iHXl2IUJOSYuxxFMWJDsMNLWV7hI7ZSzlgAB138MJQXZ+hr/nHzTZ9L8iaN&#10;Z3oIkW2UkN1Fd98xcnN2EX4uf85w6tBdefbmOzNWjhhjk325KgBpnbR1wNwfCM7UAr3wSDttmORu&#10;lDlqCrHbtTFFHLrh5KlFzOrdMEBaqQBjA0QWQYlqt2Vrv12piipRvj6ZaZ7bMmFzSc2ox2xcbdOm&#10;YeSVLyTnR7JrmVQg+HvjATQ5rM+QLb6K8o6DVwApoKdR0wDM9SRmDKVJfTXl/SNlKjYYCavQ5Vds&#10;HptvGkCjwy0jJNR0yYVLdQ1BYFND8sXC9TmXjjskinlesaqzSFmOw7DEm265mAMSWL/WBIaDqTkS&#10;1+5KRkKcvgN0B9F/lDoayTJKy1J33zyf+YF+6h6E03zMizL9PfIFgkNqhAFQBnjnzLdSSSFq98kT&#10;Th5Tu9NyHxTMHBPjgEmu3Z2ryNeqjrz6bZODdAqcy8kIGe0vJmuWkcaB6A7YzGzKVvlD82PJmpau&#10;zi0ZuG59s7Rp2sQ3FAHHtmPPHQ2Y0Q+FPOX5d6vp7MxhZx4jrXJVBcq4ArvmLKNNglb5+1jRJ4mY&#10;yKwYdQcHq2VmLMFhc8Zj9sdXHhVBhiTmDU64DFiVZZduuWwruMhyUFFwTA9DiZGFmmEc/fGcT1Aw&#10;FU4t5yfsk5ftlRCU/t5SRRuuMORVM433BGNJ3yNKmUEnLqc3Op3yswoKnUE1SBTbLOUoTeF/vxFh&#10;3wpTWJhSmIEUwqUxiNTtiLb4UJhH8IxIqT0wGVKmcFT8QGNVSK5XM2pTeHY1OUduuVoTFCB8sS5D&#10;9nfLBA9VDbyIo2wTCS3Qb4fDSkGoXwjQ+OHMey0PXauX4cdlIeB+c9V9FH+L4j2wQDUb983GODIl&#10;8oeY78RymUHcH8cLrm2Em4zLOO2Fpz5K/MttLcRXEhNOhOR6fSFlqWABzFyYCFD668p/niqxoiy/&#10;jhY3lxX+JBXKJY65sresWX58REem0u/z3wO2gcRUrt0weGEEp/b/AJxLcNx9bfrWuFs2ikdF/DIm&#10;DXKTONM/MqKUBhJX3rhXNo2265HhIUTZvYeeop91kH34XPpZHUUxMaZcbJLfzUku3Lf54Ak0wn7I&#10;x5MuMJ3b6/Gx4lsAtZOu1MeJeIJumoxvuDlCFl7Y2mwua4VhWuKgHpiqHZh1xQe+KqRp3xwwFBNL&#10;Tj12yJayVpGKjG08Sgyg46uSbBuhyvbFA2KqLJXFA+KFFkxRWwKpMvbBCHxyJYSQki037YoHHY48&#10;BYIVgDsc1a5eAqCYb07ZVcKQplcdXFNLCAOuXXFCzhTpjwfDFVFkHU4uppgKOaCkXvghXyNIMUvl&#10;jxZXxpjSEkj7Hpi6OcBCkJbPEBtg6M+OIYljN+lalcNYjVRhhzaRzeea4tFbiN8Fp0rmYG+DyPUw&#10;QTXvi48cm2sUmG5U4qpyQDMBIr+JeJrgyE77Zkx5KXz/AOcUDO0bfRg0nbLsfNiXjN7HwY1zUPhl&#10;hIYgIAA1+Eb4pTKLZqhO2/XHqMiqXXUvEUGKjCkBjs7mQ8a4r0FT0zFyzpkAyby9ozXTqg6EjfCm&#10;8nqaZqsuSggPvb8pPJCoscygkbE1HfIjqFxuTmuJtlT778o6III0Wm+RS5uQK0OSAZAPY9P08uAC&#10;PuyPzahvsckQzpm9novwbiuGemXgkcD78qJRIJN5h0hoYWdfA51XTVDRrx7ZkaeG7RMvz9/OrWDY&#10;GWOXpWmGzniOAzc4YdUB8OanfPeymR/E4ll6UvXKOKURGKn2wNM/AFz0AyyAvZhLdPdOtGupFii7&#10;sAB885B518wC2jdVbsczYgUwD9NP+cbvyp9FYr26j+MkN07HPHfmvWmuJGQN1yrLJiX6Z6TYJZQL&#10;EgoABkY0qwe6k+EEk5h8SQE0dwgLN0zuXlzyjIyCR13yzkyp5r5l86W2nt6IkANfHOmab5c9NwQK&#10;EeOYcxaKeX615/i9JhIeQPShzsOg2zRAKR06nIwjW6KfBf57+ZLW6tpkVxzaoA+eTSKtculybg+D&#10;bwn1OA7YMBHUZilUDTkaV6ZfXpgVeD38cvFVuw2zYqp0PTvn/9D0gRTOHdy+kY2DUAy0O+KrbmMc&#10;dxU4IO5BOXYjsrDtRQo3IdMTK75aqgk547dsEQrgZBI9UuajbrhjGu2RVgF/cksVJ3x7GgxRaW26&#10;FnBPTGrucUIu5JQEdhghVxSxu4nAO+UwFCGwHySibGUlgVqKHthe6CtR0yQV6JbXTGPg1anplqBi&#10;xpD3TNWnbE2G+XQNoKBf4fiY7nLU0OMo2hyy7U64KT2zHlG0oaS5aD4l2y2BPXERASsF/wA9yd8Z&#10;TtkkK3rhzud81D2wEWq8XXAEVpjGj7nCqKg1NlHBT1xoj/lwhVS51NghHfHgU65ZwKxyXVebcQtM&#10;uoyPCVVUuwwqx2GODDocIgVKWXtxyQ8N8fxyxDGjdkGjbZqUxVSln5747LIhCQ3QDEjrXFa7b5KI&#10;sqxS+4xhjToMSAzNZsUlYN7YMgcjqcx8kLSlF4eA8W/hklsWDAU6jb3zl+1MOxZRD0v8sNfNpeJb&#10;ivEkAnvnnr829IkaOUouxJJzUaeW4b37sf8AOPvmCO+02GMsCyoFHyzwv5rpGpiHQdc3+nceT6pT&#10;cVzhd9CsspIzcYxs0SFr8fa2yqwIzIHJadnbPJVy9qytGT2zFyRtsih7mMSIUboc9leRtY9eNYnN&#10;D75rssKZl8r/AJt+XAVa8iWtPDOyogoHGHDPogPgrzOjGVlI6E/dgqKg3HfM/HK9kvAvN9oVHqqu&#10;C+NctBpXk93dGI9N8VQccmrDNTl9ZicWBwqxmY8K9hl0xVaJSQO+bBSHerXbNsdjkSEEIqC6dDt1&#10;xhUDbGrY0m8GoyrxZTuMQZabjHhTTKrHWGY8Sd/DAz+GPAkBmFjqBWjV6YmE47jpkZC2TI11JLgr&#10;z6+OC3AYVGYRFKmljdGOb4TVGwulBrUdcLEvSdMkhKcZOhwByLNxkyVKzNY4beFWt+jDfBce+wyK&#10;GP3rKtWNDigkP903TJwje6se1KJYVW7thxeu5GVxA2y60JK07yEODv3xSHbbElSlOtlXUyoADTfB&#10;5IpgpXlyrIJSQdmJrTMpNDTLohUg1kem/qLUnw7YiQSanMyIrZWMz3PqAlhucVG/XChIZXZGqmy5&#10;itRirVtctG9Sa1xlKYqjy3qfZzAk9MVcyLEPiG5xWvjiqTSxAPWPpibivTFKbadOYK+p4GmMKb7Y&#10;pKZrqQCFWJxyr44sUFPeHah2GKL8P2umY+WPcqYafdm4R0X7SioGPdCd1+nKeSprpmrJvb3NNzsc&#10;wAPXGk03PftC/wAJoAdjjDUGjCoyJgmk9h1GO6iEtu3GcdR2OJS255CaI7jrkEMt0LzV/osug6mt&#10;IZiGVu4YYXXenG9IdGKTLuD/AFwEJBp6l5U/M2HyTHJbamhu9JnAWRQd19198BusigwXYFSabZSR&#10;ujmXqmlajpmooNc8rSl4AvKhFGHsRgy0SSM8dig396ZXPZiBaTa9PZ6wFMbNDdv0DD4WPzxt75ot&#10;tLTjMVUkfCCd8oGIzKRFNvL/AOR2o+Y547+1MpWFlMjIvw1G9K5DtQ9HWvT1PTirzRjg6juMyoYu&#10;E02Due8eWr+/8ifWvK3m8NHZXknqwT9oyBSh9jj9PWSzmW6uFaOn3UyGWXFsEUitfjtdc0yfRrCa&#10;O6Ew2C7kt2IyTweY9N1CcQS0IGwfMM45DdaeY3n5VeafK2lm70mSjkBmgNd85zrXld7PULi+QF4p&#10;jyQ9qZl6bJ0LIF9H+T/zMt9f8t2Wnuyw39oghuYz9pWXbph15PnktpHjZS0f6sycwEgwnu8k/PfR&#10;4NYsIJUnSK7Aqvbl886nbXELKWrQj2zByA9Gt8O3nl7U7CYW90ofmQUo1QR45ENURI5HntnFXJJy&#10;zCD1ZgW+pvKN7NeWVrpmtQMfq4VQR4D3yK2+ktcF55XIlY9a7Zksqet6v57i0hYLC0t1ezQAFaVN&#10;e+S/SoZIYwtwakdx4ZUaPJiYvA/zE1S2vb1E0+Pj64+BT/M2GZvYJD6IYEnbBGPVRGnnUvlHWtPD&#10;ak8TARjkB4kbigxB9PMBKruh3ByVsrTLTvPcOtRiSakV7F8MiNsajvguKH1E9Bj06ZZDbdBLzrzV&#10;r7aXfjVLaNyrEciFNK4EjEKO0YYV+eSMi12WT6guq3ljDqEluxRl5FCKU98MZFMkTRLvkWLzjTHj&#10;0/VodVnTgakmuw8MBBaUrsRkgWQLNp52m5GOksT14+1cMkMdFEhAGU5TXJJkwmwt9SdrqRf3kgqI&#10;yy0pTsDhH5i0gXCCe3UGm5A7jDin0KiT2T8kvzM/Rlw2l69celI4MS8z0ftkW0zWGt7kQ2atwU0e&#10;vfLzFJD3f8wfyzs/NOhTTeZ5ImnmQtbBaVQ9jX3yZSq0pN3FurdRkGD5g0q5tdIig8n6ofTltgVj&#10;krQH55dupVC1adyDiSx4UPrskFzfJatE8gYKqugqOXzx9rqShwH+ye+ExYkkJV5u/LSe706SbT3r&#10;dRfHwpQkDt88L/MNg086X3H1IFShA8fHADWzKORmn/OOvnWCz0O78nSXP1TXDdGUeqQOSAU4iuJ6&#10;KGbmtCIa/CD45fKNhskv/OS9h036teo8baowIuDH+0nYmmShbUBS224pmOdiw5Pmybz699LHFGHA&#10;icMQcJ5bRHqCoU+OWgttvadL83XNusMguXuVIB9LdiAexxNYGACHcjG1TS4163keS8j+BJFNR0oc&#10;TLNDIaigxVHwxwa1p8bJJykoagZeuwm+sOY+PgOmRjEApBpLfyV1tfJfnabQ5q2y6hIGV6UBAG61&#10;98IfLpubKVGuAPTbYUycxfJE93tv542uh+bNIu9N08k3gUs4fetPDOkrIJxRjVTXbKQaLEEPzc1H&#10;y/c+XRDd29TLG4CncUods529oYpnZWpAWJp3GXMzu/R7TfMiX+k2iXUfPWBbIOZPwuxXJnKEeENH&#10;uSoyrha+F8Z6JeX1h5gkt9UDRQrcO1V+zWvf2yMrE6yjlXjmQCzp9NX17bXGmStCY+ZWhG29clNr&#10;NwTfrgQ+KvO+hC81Im35NGV39vlivMSNRticVSg6bcabaC4iXnEn2l6GmMliZWqB88BFqnGga/DN&#10;aiGdqcmPD29jidxJH6fpzAcT45BLKPLGkaq2o/pjQZWE8bbBN/vp2wCtrCiiSEkjtU42r0mXzZrl&#10;/cyaTrUccUin4+CkFvfAs5To3Xwwqy7QYbtCHiNU47NX8MExS8QBXY4qxrV9JS6mdzGRJGTyB9+4&#10;OXNGsoo+BUPod7daQ7NZkEA7g9KYmbhLbjG5p4YVR8fl258yfWNQtULty+I4tMksi+pFuDuKYAqU&#10;6LqekadctpmrD07iMlZFdd/owhsyIrphIQX/AJe+CTGW737zRDJqXlmL6gskdpRf9IX7I8OnbBV0&#10;ljLKoasUxPYbZARQCUk8t6l580uwlkUx6npccdAGPx1A7YrcWQ9RQyghfstTBwgoBQvlv8wneyur&#10;hZnV5RSa2qahvDjjJY7qG6ikSklqR8SntkCGcEz0jV/Let+WdQ0xmay1yIs0Mi1Wh7VI2xW7jtGl&#10;KsStdwMO4ZhLPJ+oeZU0uG5iWO5MJKSTV+0PYYIihApFKAdtjkTEc0oXUfMU8zi90i5aB0lHqRHY&#10;VB3yG2tle2zzWsrqIXctGD2rk4gBX0rr3mrQNdttP162gke+t4glwy9SAOvucWby3DqMb2d1GlTs&#10;wIFD74Tm4Oq2lSfmpeaDcJrejtNcW1AVYMeSU6qc8sfml/zirovnaR2hjNjdgVSeEDix8GGZWLXc&#10;LGWMSfV3kj/nIqyvNOhvNWYyM5/eIdnQePvnzu/NL8gfNX5WTGe9t5LrTO1zCpKj/Wp0zaYdUJuF&#10;kwmG76H8t+cdH82xevoV1HPQVZAfjX5r1zi1xG0aozqQH3FczRMFrLJ8SAKmhyauxR0DITirsBrQ&#10;fPFDst4BOakdMVp2ApI/TbjivJ2JyLUbHBSC7Aqx1NWxpQHYLj+DcDIyjbK3Y6LUnR+IFF6ZTPCC&#10;yGQh2GsmtSWbK8M8gNNqMdsxzpQWfjEOydeX/wA4PMvlyj2WpS8Nvhdiwp8jmLl7OjLo5OPXSj1W&#10;lQ3UVzuOm/8AOU9/I9sdatLa79Eji5WjD5eGarN2IJctnYY+0yeaitsicuFRy60OdNtfzq/L7UZ2&#10;1PVLGS2vLkUuJY6MSD2rmvPZExsDs5UdfA81MxTrX03B8AwxHTv8C61dPp/ljV0t9NmqXjkPGXl7&#10;Mcrnosg3IbYZoy5FVRpFQGUAv344aw+QtT1COTUIXigtLIkqsMgZ7pB0DH3zHyY+D4/Y3x3XGZVY&#10;RmtT7ZA9X0+8s7eO61Sylh0O4fgtjGhrzrsWIyEYm6HPvRLlvy7lSoOw65FNQtbq6uk0zUlJvIhy&#10;soY9o+PYOcugQBY5df2NJFmj8G8u1/cu126C9vQOE9mn91D/AJR7bZI/IdD3qO/m7HxRyXVwsUrG&#10;6uqF7e4/3TFTouV8VC/sZx3diV7cPq1w0tmgmvYl43jybRqo6soyyAob8jyRKXFy+LsfpmjxRzJL&#10;bv6tmd11CXYRt/KoORyyvy8lhGj5d7snEpt7iKW700Ml3GRHPcSj++WnVRmHVc22RFWHZD1s0h56&#10;da1Al+Mt1kU+x7ZfCV82gDo7ARuPqzB7FuLo3GV03Zv9Y9snIXzZB2XcXaSRvp1sDFaTCr8d2L+I&#10;bwyI23ZE9HYGtNNuIwPrLiGWIVgii+1cAdmOTlIdP7ECLsNZ2F1bKt1HwtpXCy2EI+NG/mYjtlX0&#10;nbmOrM7jf5OxXWrOO1a20u4+K8ReVqkJ+Fl/lkODHIkE9OrDIOX2OwnvLlbp2gdROwp69ig/dRkf&#10;tZZEGO/LuPUtJN/qdgiSSKyjSCKQXF+wraz0/dQf5JORAvc8uo6lPJ2EoEl1O16hWa+jNLuSU0j4&#10;+KDvlpoCjsOnf8WNXv16uw1nkjtIY1tn56dOapfydY3/AJVGQEbPmOnen7u92WmpSxssxH1ea3O8&#10;7D95cL/k5Hg+N9O5PF+O92Brq7k9HlccrfR7k7sd5wx8O4wxiL23kPkgn5Owd6MllAioxiuetvGP&#10;7y4X/KPvlf1c+XXyTyDsbPJLbXUTSqBC5HraWnVCf2mw8II8+kv0LdH9DsNLhkv5UtHkWe4QF7Z0&#10;2ih/yWPfKBj4bI2vn3lnzLsR0e51fTZ28x2Moa/gNLhS1Igg7qO+DNp8eWPhkbdO9YSlE8Q59XZO&#10;vK/5v6loks1zp18xtbgEG9lNRE/8qg5rdR2FGY3juP4R1DdDVEddmiAwoemdA8nfn9c/6Vb+ZLQ3&#10;Aiq5laiidRv8K9zmu1ns5EUYHn0/m+9sx6y+bqZ13y5/zkJ5b1TRpPMGrvNppWX0eLDlK69lC9h7&#10;5qNT7L5IT4I1Lr5NsNZExvkplWB+GhGdbtpNL1W0t7rQnWSO6Ia2UMKxv1rIetPbNFn0U8RN9Of7&#10;HNx5Oq1XapDdup8flkQ1DQb2aVrnUUUxWzfv2QfD84x3OVYzw/T15ftb7tV5DbxOcN/MvVr3SNQi&#10;9K1FwzqRbSyU4xeBkPvnX9jYOKJJNd47/c4OqyUeS7OP6Bayrq/+IZ1SbWLdh6qhuFuUPXj4kZv8&#10;+fghwjaPT+c4OKHEb6/Y7PTV3+THlTzxBHql5bROtyOT8ADICf4ZpcXtHl0xq+Tfk0cMnMKTMwqo&#10;3PjnCfOH/OHXl+W5kstHdobqgfgpBATxJ/hnQaP24mADLk67J2NCXJcr8hU55p88f84m+YNClM2h&#10;j63aMPgcbVPh886nQ+1+LKKlsXV5+xpR+ndcCDnnvzH+Xmt+WJfq+q2csbj7Xwk0zo9N2niz/SQ6&#10;vLpZY+YbyEuhSqsCCM2ANuORTsTyTF2YYq7BEJCsCfEZCe4SHZ9bP+ceNd02Py4lvZlHnmiHKJST&#10;I1B1HhTPDvazSSOUkvddk5BwbNHBv526xPZadbQS3yPE4b6xaQt++kQ9BTrtmH7P6QGRNb9CeQcz&#10;W5dufwbzyHKbVwlqTJDpMzfuYq1ljb/LPYZ3YBu9jIcz0PudOe7o7DX9GyPcxWSus2qxA+jBEf3U&#10;if5Z8crscJ6RPM9R7k8O/m7PT/5B6rJdR3+kW00Hrr/e6ew+FKdePjnDe0+nMalRo8pd7t+zp2CP&#10;s7nZ23zD5s1Kz0a5g0+aG3kjQCCSdgG5/wApHh4ZzPZ2kicg4gTvvXc7DNIiJr4NU754S1i1vtQv&#10;bnVpoWaZgWvzKfhI7vF456jpDGMBEHb+Gufuk89kBJJ+f7G8jL21lHFHEshTSpqmO/c1kV/5R4Zs&#10;bkT/AEhzj0pooAeXe7BbzHTYC7v9Wuk7Dd7tP7RkYDiO24+yLInh/HN2cD/M2ztwlrqNjavapKrV&#10;jc7q1d/vzrOypncE26LXxqjydnHhm7dWXZsKHZsCux0b8HD+BrgIsJDs+wH/ADjp+Y0M/k+wkkYR&#10;3NmCpaQ0jZQd/m1M8h9oez5+MQOVvX9n5hKAtQlhElQ3Qih8chP5/f8AOS2jW1vPoXlqT65dSqVa&#10;VgNg32l+WbX2e7EyCpS2adfr4gcI3WQQenuwA9h0z5eTs13M0qLu7E0Huc9Ij6Ru8ydyis7z+Vv5&#10;E6r5znivNTie100n7bKav/qjOZ7a9pMWjiREgl2uh7MlmNnYOz315d/5x68teUIJI2YO0qh412/e&#10;Efssf2Tnk3aHtZm1Urvl9j12l7MhiDsN/Jn5U2Nlqc+reXoFhkcFTOfs2xI7+OYuo7fyZIiGQ3XT&#10;+c5eLRRgbAaOef8Az55V1PRtcm03VpfQulYtb6pPsrV3Cj2PbOu7L1kM2MSjuOsB97qdThMZUfgW&#10;85xLdy3fqtYR+m8JIv2k6zKOpjGbmMBEC97+munvcIm+XxdgKK9gtIEtGdl0O4YehPWs8ch7HuBX&#10;LTAzJP8AGOY/hIYggCuh+bs6Lp621hG8GsIYNTC1iiShN5HTufEjNZkuW8Tt1PSJcyJA58/vdkl8&#10;jWEF1dwehCY9KeZS+nxb3EMgP2j3C5DJkN7mz/O6EMo+XLuaOw2zxf8AndffpDznq01CAJygr4Ls&#10;M9C7Ihw4Q8v2jK8hcOm+cvt1qwBzYTOzgxFt53j8z4Do/lry9o5pyaFrhqf5Z2zA0vqkS5+oHBEB&#10;2cGrXNkA6+3Y4Yq7KJxQ7Op/k/pEGq+ZtPt72UQwmePkx8OWRJTjFyU5WKIzoKsFJA8TTP0VaBap&#10;Z2EEEP8AdrGoX5UzHJtzoiy/ne/PfWZ9a85atdXx/em5kDCtab9MOlUnpiTTa8RmaoqtMFItBvlE&#10;jZVK5peI498XUU3pgAtWOX90salq09sGJQYCGYefXt00jE1rTHgV3yMp8ISpWlsbpwuM69MwM+Wg&#10;pe2eU/LtZEHUVA2xKV+I2zUznxFi+qPLGg+jGF4fhhcxqcpJV7JZWwt0AUU23yqV2wwCFW9uRDHu&#10;RvghU4gDxzIxxssg831rVuNd/uy+vwjM2EK3Ul5ZqepmVj8WJyLtljBQ02flIGc98heuWxdWqOuX&#10;QKxfWv5WausLxqGo23XPL/nvR2lLgA5mwlYZSFh+lH5f6sktsichuBnknzLoUkcjkg0rlnNxJRer&#10;ghhUdMgI011epHfEBhTeTDR5GtCG8MWQNOzqGk+bHg4hWIplZkWwSQ09pFcArKoIPjnXPLnneUMv&#10;Nq/TglkJ2bBuwXXvI1jqMbAxgE+wz0R5c8z/AFlVLNXbKLSIF8Xfml+Tdtyea2Tg25OdWs7n1VBB&#10;rXKSEcnwL5w8ttp0skbJx4k/ThkN8DJ5bIChoMvCgocv8VMwNMjIWgBWjkodsvrvkKpkExjk8D1y&#10;gK5CaU4s5eOxO+N+1lchSWRWtxy3J2xpHjgVN43qAFOJle2AmlTCFySAOmUYTX2yrxVT+BSCATtl&#10;nbrlKE7h36HpiTfhhVNID9+B2wqnEO32u+IHCqYIMpTQHbK5i0Jpa7HlSoyj0yoqmsW2+JFa4jZU&#10;bzFKHMsNfsjfLBk71QF5KI15DB8MXAcm+jLYjiNJp5v5g1dY1clqEdsGqn7Q+zmzwQ6dU2HzN5w8&#10;whSzOdsUqRtm0xQQXzzrd99YLV7moyxvlzFh8nJSWXYjN6YOAi+aq9t5gu9OasLkHLWFeg2yqeP4&#10;pTiH8wbpDWQkMTuQcZ9UBOxrlZh5KyW0/NS4SlJW5jwOBZbANuR0yPAEcL0bRvzfu4WUtN8LUqCc&#10;By6SknxLvmKY1zRwvZtD/OhqBC9B4g4WvolTUjIkLwvUtM/OSOgQue29cK59D4jYZC7QQ9Q0n804&#10;5ivx7kYST6Xx3pkeEFD1PS/PPrAfHthXNpw7DKjceags+sfMgnUMGqML20816ZITbBNPY9YDD7Qw&#10;ObI1pk/NPGiBrEfjjhacffHhtiZWpPrCLvXMbU9hj4bFw1qOm5xpgZe2EY1VBqsb9DiRQ13GExps&#10;iqrdK3fHUyFMl/MHpmBxUtMB1OLrWuRJYGSHYYvXAGsIZ126YmGpmQlCMldhigeuKEO0W++KBq9c&#10;UqLJQbDHVr0xVS4ePfHA4qsKV2xynFCg6YsprgShHWmLKcVQMi4spxQg5FptghDTpiQpCV3A6k4Y&#10;RGuQpqLGL9DxOGkJoKZKO5YU8+1lBRmPhg2I7Zlhsg8i1hA5JXtggHJ1bbVsPlFDUnFENOuWNiRa&#10;inIEjfBkR3y+B2QXhfnCGrMSMG/qy6BQ8W1AA7HrivbIKlZNN8eMiqElkoDXr44qoxVILyfqtd8e&#10;KA1ORnKgzAWafbtcSCgrXAl1ccBxB3zX5JMw+pfyp8jG5kE06VFQRkXvrugJJzUZp2UAP0o/Lvyi&#10;ttFHxTfatRkGv9SAJFchGDPhfT+h6FQLRcht9qoUGhpkiE09V0nQiaVWuRC51Yl6VyJKXoFnoyou&#10;4yRaDqBMi1PXKOLdWP8AmbSBJbSAL2NM7/oM3qJX22zZaXk40w/Jv/nJ3S5LeRZI+nI8qYdt1zbx&#10;5Ii+GyxLHnsa43pkkqiAsfbGFutcUSNJnFBtXIxrt/8AVomNd6ZlYhTB9Efkp5HHmHUYZZVrGpB+&#10;mueP/wAxPMxV3DNQb5fYpTyftZ+WvlaLSLGMqorxGefkvF1C4+I9TtmDklbC7esgUGegPy+8s/W3&#10;SQiq5ABmDTzT8xfNsfl2wkkduLcTnrXSNBhgiVOIrQZHJl6Mb4i/KX8wPzY1G61KSeGZhEGIArh0&#10;uhwg8gBXKRkZgU81u/zl1QoYmlqo98MoLdYhRBliHjHmXzTda2/qXMhrgxG4E+BGRnHiDIMJ5VJL&#10;HFwNqZRI7sl1ABvjxtkVWmh2Gb5Yq6njmxVsqdtt8//R9MMoI2zhncvfopDG4rgViUHIZKIs0lNn&#10;KyA16Y+OQvSuXxhwoYxqoVhsOnhgsL3OSVib3HGoXbFk22wJCT3jepv1pg2M7UwKWE38RD8ztjiM&#10;WKjE/HbKG2KV8x5qe+CFOKhjVzEakkfLKkI6d8WSI0xZA3L9gHvhc6NXbCr0eyuYGT4zQjKWo64o&#10;KtMY5DVemNLb0OXQGzEpPdREsSOg6Y9VqMkhIp7toiVwSi0GUz5pUPrBkUsT8RxXtkQLVAvKYm5V&#10;6YzrsMJjSo23uw9GrvlqvbBSr7m6oNjvjzHXAqAi1QLvXeuIsvA5IC1TVNSSYcX798Z1y4ISm6cK&#10;xZOnbNwwqhfr1DSu2WFp1xVqSf1V/dnFAaYqlMqg7Eb46uGlS+WQpsOmYCvXLEJPPcjt1y32X55Z&#10;iFlUhviCOK98auZTK2I3CippscVjbidsEo2lJrr4xSu+HlnNxbY5p9dg4oswadoN89hdq9aCuAfN&#10;ujLq9szqASVNa/LOMyQ8M028T9Vf+cZfzSFn6FnM/Sgp7588/wAzPKL2MklEIUk02zcaPPxNUhb9&#10;ZdE1SPU7ZLiNgeSg7Z5S1O3a2mYe+dFinxBoKdYjbSb7ZeCxdnVfKt2VYDK5i2yJWuKjPUfkq7ZS&#10;h77HMHIG15P57sknt5FbcEHbPS+mz+tCO+2Y0TTDk/OTz/pAsr2R22Q1pg3kQor1zY4ubIPBNYgE&#10;6spAK79cMYnqN8vAV4D5gtPQkai7CuCBk1ec3Zpt0OY+2XQCGPXrAfLL3yfCEWlomBoMwJGJFqpy&#10;Mynkpx3I5EwCbbF2VNcwIbY5CUCN1RsF8OXEfjmK5BKbw3lCGj64HePwxVlemasahHJ98SA7ZGSs&#10;uiuTsVNadMqpT5ZTOHErLNKvQ5HM09jgWRq/F45T4ZV6fptzH6YjPXtgeWEN8Y2bGG7Ep/Fq5sx6&#10;M45R9j4YirMrUI2y3hQrXax3URljevemCAhY8sapDHbjUY0gNtIK4J47b4LY8TGPWo4EdaY5KKd8&#10;Fo4kHqcMk8J9PeuChR9xkmbAJlNiaS7DHoKDfLQhi2pSLLIoXcd8RU12OZoNqxTU7drdiy9D0xTC&#10;qSSD4d8d1xVABuLb9BlMu2KomC7IYV6Ymopimk1mkEg5dsvocVUuKupZdiBioSuC0hI5r8ROI67+&#10;GbjhSt+vrT1D18MaVA74aKC3Hq0czBDtjSAdjjwlCYQagbZ/UiO/h7Y0fDsDgI715pibtLmrxgBx&#10;vti6nKjjZWhH1Bw6iXcHLqO+VmBTaMiuWRvViJoOuWNq77ZVw01p+b8XsatEf3q45adR1ymceqCE&#10;xtr15YjZ3ZJBIIwk1ZK0mpsOuR5re76N/Ji/+rpLpasFdzVAehHcfPAuntIGWTlt+sZRnjfJIL1r&#10;WJNP9GazuEJkoabUKt2IyE+cfL8qammtQL6lm68WTrxPjk9MeEUWwHZ71+Rn5q2OteWJPIl7ci31&#10;61kYqwPEyp237mmby/Yv9dSSxUqpPxdhl+aY4d2N0r/mZrltDoNzb+YZVdwhERJq1c6nr9gt1YS2&#10;qCkzIaH3zSCXqSNnyh+TPmefStftdUlmd9MWYc1c7Ba9M87w2UmmsbGdCsq7hvHNvAiQtnb9Mr7V&#10;YtcA1fTp1ltJf917EAZ2/wAqs01gI9VAdRUqzdswMwMT6Wol+f8A+eMcdj5kGpeSpJYr1qLJHBWj&#10;n3Axn1L0WaazT90T2OW48l7FBKLvte+v29vba/OUvFQBuamhNOnzxSzcozmT7LHJkIISHzPZRX9v&#10;brZNxniHUd/lhRqdq0EpuE+KJ/DemWQlbOEujPvJOvw6vYLo11+61K2BLIx4mQdiMV05ULfHuvuM&#10;ZSpZSpAedDdG3/0UmObsVPb3ySc1lQx8abcdsrjHhW3gt7Bd2+o2+pzT+r6Tq1WPUjtkagQ2/KNk&#10;5UJocttL33VbmPVxFew3PpLIilo67g032yQ29yPR4MaEDvkCEPCvMHltxq639qgdHZS3HYkV65HY&#10;7o3YkERIdSVy8RpEtns2paHDoU1p9fVZbR1ST4lBFDvQ++OtZQU9ORaOOpp1xLAoTzBp7rdG9spx&#10;JbSbqhbZQe1MOrOb0xR9698BCKeMed9F/SX76zohjFCvifbFQ3KRkK7HocaVAJAbfTbW/inHqRkL&#10;JGTuKeOQua5nS9lt+RCLTjllM6fWWj6RpF55YsdVSJXkmU8xWgqMm+j3Xrxsk/VdspMa5NZfGX53&#10;+WJdJ1C11TQzSOX4nI/Z4nCy80gRSmWGi8jvkhJIL1DyV+bv6W05NN1YvczW6hfgNa0G2HWnQiJA&#10;gblvvgKC8T/NHW7jU71r427wBU+DiKkU7mmEV5IsE8scgIr0p4HJx9VMg948n202qeXNO1TTXSSi&#10;qzGTYl1bfIjbQyjn6zMCrHiT4ZedmMwBuH0Zqup2cn1cWMEUiyRoJFUAkvShrnQdIvlkhVZanalT&#10;0OUkdzSRb4J/Ob8v57PW31HSXVGEgcxxn4gD1G2F2qSCNlMTUWp5U8cshGnIiHp/5b20urw3H6Wt&#10;xJMqIsJl3JWm/XB+m3zMQjtyWm2QyQ6oIYB+Y/ke1jge4tIfq1yJNyg2YfLI/wCZriWO4jMZPosC&#10;BTxGGAtsgXun/OOWj6dJ5eu4LwJLqkMoMjECpRhsor2GLaFqDTFopqmnQ4ZQUlLfzr8mQ2Ntb6po&#10;xVHLFZox09sPb+zMqLItSQd8rEkcQeN/l/5tXTb6bRrriscqfCx7NgWJjyEK7IRQ+5wE97Alneq2&#10;UH1VtZlHK9hlV42H7KjviX1JY3JFdunhjxLaZL5vmv7RGmKOzko/EVYL74JN6toBJcbDoKd8FWoF&#10;sfk8lS+bPU0/Q2R3ZCx5jZcSWKG+LSWxqO4yzk2clsutat5EgtrHzVGY5lXjHKBVSBsN8EDlGAjb&#10;LiBahIrk2upmS/tv3k5NTUbGuGlvDHIpLCpA74CVLxPzZrmsaVOkMTMsLuKcanAEiMD8OwrkolXp&#10;VjPaGD17gAzFByYjvTKIMJ2Na775NCFikg8yQHkix+mShKdD88MYrlJQAevQ40tPHPMPlW+0JpJI&#10;aFGJeIr4YUeYLNp4kaA7Ka0GROxZDZ7h/wA4xecrfS76/ttaH727jC8mFQrD9WbRYXeJkn+z2r1y&#10;BQU3/PbXLfStRtb3Q/8AewAiQpupHvg6ewV/s9sFqwvy3+Zstory3ytwcdO1cCtbej9rY9sNrbNb&#10;PzZ+n/js1EsdKOa7qffAd4ZoFWSIcgevthCWXeTv0Lrs8+nag3ozRAlQDQsfCmNktDqMPKtJF6EY&#10;8l5Ii082R/l3qq2XESafP9uOTqKdwfHB1gxtEFvcbkYDuhgH5i6fH5wuj5k8ukJUkcvH2NMj93pi&#10;z6j+koGIBIqD02wgbUtbU9/8qefbjQ/Iw8l67EklzHA4Upufi6V+WLa5Cs5V7cDkvcYAKRVJd+Se&#10;q3ek209n5jd/Tlc8Uf8AlPQjBFnqaPAEuDuu2RlFjKNJZ5q/Lm8g1ltU8ugD1quQdgRgDVLqWJk+&#10;qOSTQjFlDZnf5deXbK/guP8AElssSrySUUoAfGveuHFVvIka7WjEbkDpgP2snk9vbXHk7VL238oX&#10;MkulhyyRE8wK9QuKrbPblZVfkh/VgmNltA2vm7T/ADP9e0m4tfq13HQnkOLV+WOvoYJVME3wu32W&#10;8MgD3Kv8l6j5g0q4bW9NZbrToWIktzuSB12wHaq0a/Vbqrcej+IwThfNL0DVdUguJl8z+UZVjE1A&#10;9m3QN3qOxzXKNOiyWTcqGhXxyqOOiqZaP5ii057ix852n1JJF5JLGa0r3wvu7eK9ik0+ZAxdSrxy&#10;gFCD2NcvjIhU+0jUrjQrmDzLYySyWKyco5rdysq++34jPE/5wf8AOMul6hDLf+XrRILyhYRpshPt&#10;4Zs8Go2a5YhJ99/lT+fFn5qjWz1ST468VlYUP+zH8c+Z/nDybqPladoNRgeJgabjbNpinxOJLGYv&#10;pRWDgOhBU7gjIHNM9OANMvBYFdmgfkvHqcKHYISQIfi6YpDsCSMtw1BtgJpDsRNuU3JBwCSh2Ik0&#10;6YQUuxvrlBx7YUOwO7j7VMipdhfI7SNXGmJLsEKgK7npiQodiTtwHwnI8KbdjYruWOqqxocj4QKi&#10;ZdguO8li+JSQfbKzhBbRmIdh/p/n3WtIINjeTR07BzTKJ6KMm6OslF2dX0j/AJyZ82aXGttLOtzE&#10;P2ZkDD8c1+TsaEujlR7UkFhRSeVN/HJsP+clrLWbb6h5g0mNORHKW2PCQeNDmJLsXh3DcO1BLmGw&#10;tDWp+WdD0Tz9+X+tzRW9peSaXE6BLpGQEy+PJswsvZ0x0crHrISWnmAaUJ7Z0e0/Lmy8ztPZeXdQ&#10;tZNBjUPBHDIBJz9/pzXZMUobkG3K4oy5clJrkRhfVUgn2rTIRP5R13S3e51uzZZrYfubW33E6D+c&#10;jI8I5D7eiASeasrq45KQRkevHZyJb9OVtO21hENoH7FqZKMCP196eK/1L8FtdT1EV7IvJEK0jH7B&#10;8PfKDCuSbdhBxcsYXkaCBd4mG8jezZbEVuh2JMAiG4mj9KM/DLbJ9qT/ACickfwWQdgme3tXREuK&#10;x2v/AB7RxH4uXg5yAJ/WzIdhXBfTXB+p19K6Q0FNyo8QckY1v0Y27JJpzzlJbuyT0WjBF2xFZJ07&#10;8R45VKuR+HkzHk7EdSjit7KJ5CbbSJj+6lbecN4HuMYA3tufsYTNDydhKJhb1aQ/VH+VXuk9vnk6&#10;vz/3rX+Pe7ENTgQQRPxZNJuCB9WUfvFfxPfJQO/mOvRjIfJ2Ly2dTDb6iOc8A528MeyyL2DnICfd&#10;15n9TLhvm7DlZrG/Wnp+qo2ltF/u7dv5voyupQ/Qe9lQdjF0OadxAsgu7tRyt7xtoY1/l8K5PxAP&#10;IdR3seB2JlIzI89syveoeN48392oH7UYPU4OlHl0r9LIC7+12F0s80RRBcVsZDWHUH+2rfyqO2S4&#10;Qem/81hy/W7CvUrqRLptRCNFOqcZS395cqB1HzyyAscPy7osJc7/AAXYWRRenAJLktDotw28KV9V&#10;X/ysuPPbeQ69KQB38i7D7Wpnu7e30uEiK4t1/wBHijO0qn+c5Rh2JJ5Hme73M52dnZGPSktnH1lB&#10;cMwpLaKaRxf5WZFgjbbul1LXw1z+TsPYmubVUKuLmRRWC5P91FX9k/LKJCJ6V3jqWVV5uwv02a41&#10;O8kukKi5ir9ad/sMo7xjxyzJjEY10PLv+LGO5+92TXSdc1HQbR5dCu5o9EuTSS8kJ5xseyjMHPpI&#10;5j6gOIfwjkfe248hgNjt3uyfD8+dbtdIh8rWt08T2jF43f4nu1zVn2fxzn4hA351sIuR+dIFfgre&#10;Iry75zDzB5x1PzRyu9Snf6hKf31itfVD+J8Bm30+hhp9oj1DlLpTj5M5ybnl3LsNbJHkjtNO1VjH&#10;Mvx2HomoPgsp/rmNnFXKPI/Vf6G2J7/g7PYH5S+fodSspdHvXig8wWh4SqlAJI+y18TnD9r9mHHL&#10;jjZieVuywZ+IUea0ivyzrNlqUczn1IRGnMcSvSBh2kbuM0M4mPX9vuciwWiO2SvTJBqVxcG/jWOB&#10;VFXP2WNPtRLlZzShVX+O9iYqbCgovXChPIujaxLNbajZRS3FwS0dQGaZB3Phm1w9uZMQ2LRLCJc1&#10;khdaFTRe/tnmfzn/AM4y+TNSNw1rHHHcMxo+yorfynxOdJo/bTNj5klwsvZMJ70rqSdyM8weZv8A&#10;nDmdg17oU7IrNwWJ1JbkfCnb3ztNB7bRmKk6rP2J3N8gM84eavyI82+VJ5bW8sZH9LclATt451Gl&#10;9oMGfq6rL2bkh0bBruM5Veaddac3p3sTxv4MpH6822PNHLvE24RgY8287B+Uv5w3n5cXSq6+rZMw&#10;Lr0b6Dmj7Z7DjrhfV2Gh1pwe52emtb822n5x3EOr+Xo4rW9gjrJcV+zTsR75x0NFLs30Tuj07/N6&#10;Dxhqd483ZD5tN+rW1zqUSCNFbjepJvI4/mjXwzLhk4yI3f8AN7h72sxrf5uxLTfSiiURSGy0yQj6&#10;vON5i/8AKT2rkslk77y6josfkHYbaNr1x5d1NdTZns9Rh39GKnO4XxPz65harSePDg+oHqeUS24s&#10;pxyvkfvdncvzG/MLy35m0K1NxDLPe3NPURTRo5B+1JTpTNF2d2Vk0+QmBqup5EeTnajUxnFoZx+/&#10;1S5Swh0a8dJ9YiUvaGP+6MX8rnoTnQ4sEb4hYj177cGUjVdW858NRSZmuIE9Z1PG8tz/AHcJ/mQZ&#10;nnFQo7fzT1Lj8X7XYJijt5445pZWe3qfR1GTpG38oGCiDXLviOq7EfpdnJ/ziv0kltrNWZpUSrue&#10;j16MB750nY2OgS6jtGd7OziAzfOpdj13wFDsthTFXYnhS7J3bfmDqlno6eWbKQx26OXquzVOYM9B&#10;CcuKTfHPICg7DHyV+WnmL8x7v6voVtJPI53ahp9+Yuv7Ww6CPrIHk3YNJPOfSHVpuc+i/wCVH/OH&#10;un+WbKHzN5uAu7s9I/2I2HWvvnlnbnt5LITDHsHptD2NGG8tys51PEdc9F21hYaKrxWsbrElCrgV&#10;eNm2AC9l984DUa+epO53Py+b0GPCIL8NtStONgbOayH1q4FZYQ3xMO0obtt1Ga3HP18QlsOR/Q5A&#10;GzsjiXd5ZSwaZaSw+oVrHLWkTr/Kw7uMzBijMGRB8x1B7/cy4ujs5R+dFrb3ejR3mpwyXlr69JVm&#10;PGSBv56fyjtnVez0pwn6TRrbuPk4Ouox33aGeS7u1rGospY5Z+ZNvelqRhf5T753uKdH1AgdY9XR&#10;THd8C3hTBp/rrPf6StZ4z/pwlHwhR1aIZeZ1UZcv4a/S1CPUfH9jsnWi6fFPp6ywSSSWvOsWrSfa&#10;iY/sAHt2zX6nIYzIIAPWA6+bk44Ajb5uzqX5a3JtNVub8QGx1OCF2nuJqUu0VeqjtmOY2ALBHQfz&#10;fJsBqzyP3rHAYcWFRnzm876udb1y+1J/92zyMPlXPTNFi8PGB5PIamfHIlfkfswWnjVRUl1H45fk&#10;5FhiG7s7h+fF2Gu9L0kKK2tjCpYd6iuYPZ42Jc3X9A7OCUpm0DrHZq9sKXZRriguzsf5H6FN5i82&#10;6VptuCeV3EWoK/CGBOQmeEJxC5IPUblLK1nvJzxjiid2PgFBJz9FtlCILeOEdFUL9wzFju58eb+b&#10;H8ydS/SvmHUL6u8txKxPjVsMIh3GRyFsecSScQanBaLXKkpBf3Yj6d8FKleuINJAYJql8G+FOuK/&#10;LATTJI4omuGCjcnLJr8IzCy5KFpemeWdB9aVeaEqPbvjHYAcRtmoy5CUSfVHlDyykXpycPiOF0r1&#10;2HTMfmxe+aXZLaxitKnA4NclwqmckyxiuCI1/abYZOMegQw7WtWWMHlijbnftmbix0m3kOs6srcl&#10;6k5syxFi8+kumZ6jpXpl0qMrnsxJTK1ueLKRtQ74U31qJQVp1yeNAeu+VfNRsZVatOJH3Zy3zD5b&#10;+shjxrmVjk2gvt38ufzUhRY4/VAIpsTnB/MPkP1ix4fhl4LAw7n2B5d/MK0vY1DyAkjxzlGpeQhE&#10;TyjPzAycd2swehW2r29yAY3Br2yHXflWSEn0xsMmQwMKTJZVbocJjp00LUoaDKpR7mNL61yX6GZo&#10;nVd+uVEM4lbJQqa56R8nzOAtfbKi5INvGfzAt45IXBpWhz0joTlkBJ7ZAsZPy+/OS1ihnkCjfc5K&#10;1G2+RYh8m3bgseO2+KYpSokEkjKwFQiEJqfHHZWWSOiJFK42tOmAi1TWCTgDtucvrvlJ22SyO3NQ&#10;H7YmR4ZFU7gf4RyO+UoqwyMzsqaWx+IeFcVbxzFCsihap4/jgdsKE5t6nEWHfG0pxAKGmBm8Mkgp&#10;xEPv7YieuJVMYhWg64o22wzGu0J1CtNuwxE4qmC++VSlD2yURarJZhHucFRqK17ZOGO1YfrusLAl&#10;eVMFqAfifNphw9AkvnTzZ5lpz9NqtvvinPYKubXDg4TZQ+b9f1k3jEOd6nMPfMlDCJTzPjTLxVCc&#10;OXTc48HFUFLBy6jHg4qlM9rtsOmKqB22xlLvVJGiIbF+H0g5jkgsgvhuZoWAViccIx1yjIWYDKtL&#10;1S8V9qkdMCyKvU5QV4Xr/l69u5yFPLbxwBNGCKUykyAYF7t5cmuiy05E9sJLqBTudsqOSuTWRb6G&#10;8s3N0QokrXCWS3XoBlcpWgxp7Bp19JCorUUwC9lXpk4StCfnXTGpLMaYxdMJ7Vy+02gZfOCrsXKj&#10;F10oHwrhFlbSa48+iKo57fPLbSu4H0YaRajH+YMdQrNX3rgSTSz/AC40tp7Z+eopPhEm/bfC6bTa&#10;V2w0kFldl5tjcgM4+/AD6eRvTAU2ye38wxyfZbAbWpQ4racxaosg65ghHXKJxpBTBLlJBRTvlHbr&#10;jFnENnfbGUy60FQK9hjq0whCkyjtigOFCGZfux4OBVIqcutMUrSoOPBrihSdPHFFOKoOSM4uDilA&#10;utcWVsCoOSPBSHFBKUXK9ajfDGI9sjTUWLagvjhnDvthBpiWBaunwmowfEO2ZQLKJeP60vBjgkZY&#10;G4Fhc4FTj19ssDYkl4NjXBcZ3y+A2QXjXmtBIWVx8sMATTbLI80PB9Sj4sw6GuPAJ65IkBUjcldn&#10;O2LKMrKpPcyUBx+IZAJIQZXoM0rhErmFmyG2b178vfLjandRx8OVcjV7d8RUnNZqJ9yv0i/KXyHH&#10;CsZaPpQ75z/VtT4ggHMMDdlEPuryl5YKqpK7/LOdanqwFd8nbY9y0XQOFNsgV/qxYkA4Cxei2Wmr&#10;EBtvkea9LNWuVkWtpysQUUyaeX7gl1qe+Y9UoSLXIVaE7dQc9H+XLyiJQ+xzO053aZh+cX/OQXlY&#10;ajBOvDlUnj7Ed8mnPka+ObrFKw1g0/MvXdDksJWXgQK9c1a5azSFYyo36k4lIaA5KIssZJta12bs&#10;D0Oc881BmjanYZkwOzG33p/zjqIoJYlUAFwDniD8yInd3BrXGfJjJ+t3lllNjHw6cRnGdMil+tIE&#10;8cxCwDIs9xflYRbQp6nemRlkFJIfL/5+6fJqlo8NuSCFrtnp+yo8YYZiSO6MfN+Q/nJJLC4mtZQQ&#10;QxFTg87bZOEbbXkd7PSoGVUZdSKSWRqg13OPRQ2+QnLhTVNLvU9sXGY7ILuQy8UtdR75q4q2BlYo&#10;X++f/9L0osgPw75xRxkO5e9M6g77HtiTCpI7ZbCKrWuT0U49FAyapRdykg4OWlMCsSnqXPzxwPji&#10;yBQzoQKjfBcWRQWJ6sCD8PXvi2LFIQ1DQDfE+Q75IxVFK+9K7ZfOm+DhS1JbrIKDc1yudScCko76&#10;l6aKANqb4oq8uuK2ls9yYKqhyzEtKnFVGPVZuQXkaYAljAb4emZEOW6CE+g1D1QRJTbHRnthQk2p&#10;RgqXHXBY6UGAxBViP1h4zsdsaxPQYBGlRkVyJlHLc13xnvkiFRSSIoNNqeGKKO/fAQqWXNwa0JxY&#10;NTrkZRW0sFz8Ve2JSDluMMRSpjbXlDXcLXE1BySou5uFddjioGKpPI46VzEVxVdDMYfsHbvjaEYQ&#10;FXm7RyQTlgVyzkhIbqf4jxxUbYFSKZ6kk+OJPuaZlYhsqR3czKaA++WuWpSG5c/abbLXZssI2W2P&#10;XUpLUQ/dg6HrxzEzCxbIFLvrJjYSeByT24E0ZRuhBHjnF9qYaNs30z+SPm02N7GS5BLgdemecfzK&#10;0SKeCRpFBAruR1zB0x4ZMn7jflJ5me7t4IQ3Isqk+GeFfNvk8yc5bZaUqds6XTZqa5RfSCSBuuca&#10;TTZoHKOpqDm1jO2oxVMm2iRzRup3ABxkbTF2eovINyH4iQ7imYeRuDzrzvAxt2MY6jPT2hzDioHf&#10;MQMS+BPzQ055edwOq1yUSxqMy8EiWNvkrUJXTkp6Y6M0pmdFm8o8xKGDGla7HBybiuStiS8kv4QC&#10;dsapJ3OZQC2w2+jJqOuK4VY+4ZGr2ysCqquT9rLGKoeStdtsw64CqshNa4pSu2UFKY28vB612xNs&#10;ASyS1c7MDgdl3qMCswsLvbizbjNQZAhU7S8IpwOIPCPtAYFZTp+vSqojZ+nQ4n6R69cjwgckFkf+&#10;JXdRHcE8exxjRdsiwTe21hlUSI1R7YvHCOOVylRSgZdQM70xOSqCvhhBtjwo2yiNwe1elMD8/U6Z&#10;IikEUngthp6lZxyU70yi8kXxKemSiO9QoS6fp+rxNbyoASPpw0hlEqg98nSXgWvaPJo9y0IFUrsc&#10;tlH2h1GW45kGlSC9QyJSanTbEg2ZSUgktl6AfTigaorihKpLf05CjCqnHqQcVS66gaI8kG2URTcY&#10;ptXgueaFH2OJsK1I2yyPKkWpG+MLsAar0zBj0OWiISEnuykp9Rep8cf1wUi0qeXhUHtl+2KEMr0+&#10;JcSZaYVTu2u1cUI3xgrgItU3WdU+KPYHrioY5VKNJRUUyTqVcfF2OOO++VqqxuYqoTscumJFq6O5&#10;9JqxnFUFB8WYeQb0FZDDdm4Cyp9odcL9Sk9FeNKl9gDmPVoIfRP5V2X6YlaVn4R2ieo7qfiGE1sJ&#10;rY7p+7Ph2yMxxIe86ndaXrIpDcEXoAFSNn+fvkthaL0QZQCrbUPfMQmkxPR82atpWpXWvenp08lv&#10;cQkn1IjQr71yoPRgB9OIKRWhymUjJDMtW03V7/0bfUdSe6Hw8+TVwk1O/ctSE0anTsMYQrmzD3Py&#10;T5ZtYLRYLqAJaBgDt8TV75Gqx6jIovowXrSozJEjEUFL1JrO48r28k/l+9kELCojc7UPbB+oARGJ&#10;VJFtQggdjlQN+9YpJ5SH1hb6aSNP0sx9RHbfkvcAnGw3ItSFt2JU9QThIZU7U9F/xLDI2sR+mwB4&#10;OoFQRjL29CFVYER13ocuhZFqhdE8qAc2tpPVu0jCrzXsPD3xeGVHIMfTbbqDlk4kDdqYtdWkqST/&#10;AFkKsnBgstKMD88OntI2pOoIpvTKQVt5pa+ar2BpNFunWVpDxWTvTCtdRZ5CIVPHoa5ZVBs5M9m8&#10;gwpaRy6nIvMgOtDh1bBJ1LU4sOoyu6YW8o80SXWg3MUfL1bdzVXHUDwyM6qktrMi7mJgTt45fDdt&#10;e3fl/qGneYtHuriMKt7AwX4huVytMhEc1QKBuuWyFsJC0s/MHWml0do5CXmgHwAdSMkghRiYxTIU&#10;Wui+fm8w3VvFDqjs4HQo3SgwCsUkbFAtQDlo9TYyq/1vT7m2hu7iYRtMuyAV3wZDMjgrXdevtgkK&#10;Vg+uaPf27pdrGFinWqDlTkO22NuNLjuv3605+ON0regfm1f+VpV8v3/MWhPEJTYe+MtoWgB7b5Am&#10;y1lk/mfXLbVuJT98nDuPHDGT99wLEEDrgMaQ8u0e7g0iS+t7CKSGSUVRwpK1HauR/VLr6hMHZuEZ&#10;Gx7ZKEeJkBb6G/LrR1846FJbpGl5qCN8cfVh8z4YlY3SX7tRudfHLhClIpb570m78j6dDJJG1rBG&#10;PiVD8Irh4lgnArKAfbEofPuofmhd/pCJ9ElkjjBWrcvvwieK5QFIqCNegwstn0PZ6n5cvXjutT5t&#10;fToOTVrUkdsFRjmoJWteuKGL6g5s5mijuDEI68QDT3GOubc26KYhTkd6YqhfKvmePzNeXUGqSI7W&#10;yfCrdz0rlLEl3SG4FRTY4lVW51O48nxTa15dYI5YepH/ADYotgtlG00e9MgZ0x47NID/ABzP581K&#10;y0TUG9L1yeQ61I6jF7fUk9MnmGJ2A98qlutIfXPysn+vxiK3lto439RpSNgimpr88ACSSN+Lp8ji&#10;nm9Ol06x1GyM9lckqqfEhHUDDpJklRA67jrjONFSHgx0TUdKnvJrW42ko0QPQe2FPmG0aSFHtD8S&#10;nkAehwQKYl6r+Q3mr0dRvrLzQoEcwWIun2lPY4S6JcyrI0jrwNKEDvlpDaXqv5t+XbC+06HT4pfr&#10;K8zJG79UI7ZLjFzIpU1yLF8qx6x9Tjl+shEaGoIXaoxfeJSCdxgVjkjQ6vdQtGhaORqUI6H2wOLh&#10;NmY7e+TCpxqHlm+lintYloVHVN6YJcJcb98khgOnz33lRXi5KYWNTy8cD3VsbVfVXpgjMlmCzjyj&#10;5htfOk76XdKomQUCnw8RjYboTgI/UdMMgshStq/k8+WJHvtPHwuauq7U+WKTViAKHY+GQpih/LU9&#10;r5hnmhu1DTQENSTcEeG+B7J5GJ9SpYHY+2S4UFkX5h2mjwWyrZemkEkfxIoFVcYOuQZhUEAr45CV&#10;MQXnvkGT/D4kN3G7W9wCwZR4dDlD4IuEu4OBmjpYzquri/0ZuEkYryBp9+AHuPq5AiFF75Klek2f&#10;lgeZImk1qT1LhPslTU4he3IdVkUU8W8MQFTzyJ5Vk0ye406d+cbNzihbqcG2kMVzEGp8VMBV5/53&#10;8x6r5V1ZrcSB7MtVQw3X/J+jAE1tJDP8P92eowhXpWheabHXdCEk5pfxkkSA0IA6DCeRYLGdkujR&#10;HOw98TuFlu9a0y91jzhpMN35bXlPAvxPXbivX78XvdOklRbiy3C0NR3GVSNMYlS8k+frCzu7vQPN&#10;lIp5aqUfahO2+SOFUvrcQy/AxWhyJo+9nyfO+t3Gp/l15kOsaE7XelmUyCM7qN91r4YTQ3E2ihoL&#10;j97DXY5YIAp5vT9c0rTfzmeHXPLcw0nVRHSQIBVq9Q3Svtgm7vYbyL1YwagV+WEQ6ISDyb5S13yd&#10;q0lpfz/u3PAgmiuD3phFpfmNZb39GXPUjauSljBCSHq35ifkxLpPlt/PvlY0uIz6kgQ/aPU7ZKIb&#10;VIJXFuSFO9PfKhG+bG3hGuee7zVdGsLrVrceqSqGXqKV75GZg093VCQNw1cn4YZPo/StRi0jyyPr&#10;kau5CyQiLuKdMY0E5f6reKHirsfbEAhNoiLzDoctiPMXl6d7bUKUaMfzjqCM45+Zf5T2Xmi1ms7i&#10;0SaOQGkgG6nxzKxZuFdjsX0x+TP/ADkDb3UUFprl56Nyo4vbTGlQO6k58tPzY/5x71PyTcPPbI72&#10;rAsPYZtMWpEnEyYa3D7V0TX7HzDbi90mZZouhKnofA55tiieIlWFCDQ5kxkC4wTjHStwBLZNLsBp&#10;IS22R5q7BUlW2XDSuwI9V64aQ7A7rzFQcUF2F7MelcaY27GgUxV2KiUAUPTAUuxBjyO3TEIdlqMK&#10;uxViQK4KS7AjVY1wsXYymBFuzDImKuwVG4X7OxyBxgtgNOw70nzRqeiktpl1JCT3RiP1ZRPSxk2R&#10;zSjyLs6Ho355+b9G/utRlkB6iQ8q/fmHk7MhLo5ENdKK3iOgGTTTf+ciLstJHqWn20n1j+9dV4sf&#10;pzEydkhyMfaJ6rs6Npv5r+T9TjSykSXT3NP3o+Mj+zNfk7NkHOhroFrfJzbxeXtZATRNRheRjX4m&#10;AZj9OYE9JKPRyRmjLk3gLVPKd3byCR1aVJPhCxfER7kjtlfhkNttVyM3eh3OnRtFd/7015LHH1K+&#10;/vlVdy3TeLwwmOFZ+IiHTmBVj7E5A2kSdjrR7uO5WSxHLU/91M+0XE9j2yNg8+TLi7ubsDa1DJNI&#10;JkJvZa/6VB+xEe7D2GHHt5dx72qTsAekoKHktzNCOVvdP9iI/wAuS4j7r5jvUOw2tNSS6aS8iiUX&#10;CqVvJH25L3KDITjW3ybDK/0uyo9MtBbEQXJh0mU1W8c/vef8o70wmZJ5b93RiAB7nYBZ7aNjGtbQ&#10;oKSIPt3aeP04d/f/AL1HHX45uwLNcKsS2Zdl0Wc/BaJX1EfxbwGSHf8AxDr0Yk/J2FF9HcfWIluh&#10;y1CIVggU/A69ufvlkCKNcjzPUe5A5+bsEOQo+vKguGLfvrb/AHXbH+YD2xrpy7j1k2UOf4DsETxv&#10;dKDbzrPeqOUWoOP3Sf5A9xkRUTuKHWPX3o4L/W7CufUxFbtdWERMoqt+0o+17xjLY47NE/1a/Si6&#10;3HxdhSl3EkAtZmaDS5zyhn6zc/DxAy0wJNjeQ5joxEhy6F2ChdvAot509O6G4hTd7hPc++Q8O9xy&#10;7+kSy5e/73YOu5kitPQlVv0VP/x4xfaifxY4I2TtzHU9VmNvLudlW2mzO8Rk/eXsa87RU2iK9g57&#10;nInIBfQHn3/Br4f2Ox17qF5cKZkVZ3Y8Lq16QwkftAYxjEczXUHqfJBJ6b97sKbbTJbWQOJObH4o&#10;b+QfDGf5Rl0soI7u+I6+bERr9bsF87l7x7uxT0rpB/pUz7esvcoMgSOGpbjoO73p3vb4+bslGmuk&#10;OmTTQMyaNcNx9Rv96Uf/ACR1pmHmjc9/qHT+Fthy8vtdhTPb6hFbxSW0rW1xFJyh4t+8uAOlSO+M&#10;eAk2LBG/dH3IIl02/S7PQGj/APOQWr6VBDcavFHdKAsc+mKo9So25Oc5/N7OQnIiO3dI8vc5cdaQ&#10;LPy6rStfnnbLf8+9Ge4tNPdWW8ulAS5HxR26t1Q9hmgyez8+Ey6Dp1Lk/mo2B3tcPu8M7vpHnby7&#10;fA6Rpt9FJLHsfTNJOZ7lj+yfAZz2p7OyQ9RHNyIkEqXFq8qf0phDrWmWq3FzeXezpGDIgNU235IO&#10;7ZhDjFRj3/H4+TlRAKuDUVwJpmrmaMX8VVQMBHIRWSUDqpHbL+KWM8Pz7gpiC4qDsemGuo6dHf2r&#10;ajdcPRYhgjLURH/Lbvl2DtGUJbf2tUsVrQKbDOY+bPyn8o69M1zrGnrPLIFEpRQNqfajHcZ0Oi9p&#10;s2LYH8ebh5tBCfMNbjv9+edfNn/OJGkarcTWPl6Ew3TgmBUNaqO7dgfbOm0ftxOABkb73Ay9jRly&#10;2XcgBU7Yl+U35Ayfl/FqF3rMyS2s8TIGK7JIDsD4muV9s+1I15iIiq+1v0fZpwA2urnKvMsd9Y6l&#10;LbXMR/xBAtRNItITH4Dsds22hnGcBIH0Hp/FbRmBB83YU6fdxTI9xYx87NxS/eXYQt/Mg/VmbPGR&#10;sef8Ndfe0g3y5dXYVXjWshFrHLQU/wBG1OT7T/5OTiCN698GJr9rsDzaqLcPFYq8TkcbyMir3A7s&#10;uShg4qvf+b3RYnJ3fHzdgnnHLYLa3geDRZGC26r/AH6v/lHqBlgxmMuIby69yDIV5fa7ClraVLhL&#10;R4vT1OLeGFPszp29Q+NMvjCxtyPPy9zXe/n97sOvMGpaX5ctmu9YZHllT/jlA/BE4HXb3yem0spy&#10;2+fVjmzCAv7HZ5I13V5tau5L66NWY7DsB2A9hnXafCMUaDz2bKZmy7CfL2l2KLtgV2UxriFdjOuF&#10;Ls9Z/wDOPP5BwfmaG1XXZPRskbivi7eA+ecX7Te0f8n+mPN3vZfZoz+qXJommfTbyB5R0/8ALy1a&#10;wsrSSKMOEKIv7yOvRnPZTnina3a09ZKzLz9/k9hp9LHEKDRFc6v5g8wSWUYsLFI5Yyqi4iJpGgO4&#10;kU9z7Zy+OPiG5Eju7z5OXycFANe+c9ubtU1CDUzMqNLH6SSd7kD9jj2PvmbjxkxMKujdfzfO1OxX&#10;YN1DzJp3lq1fUfOMq2On20frQWoYG65V3r3KnwzY6XsyWoNYxZJq/wCFrnnEBZU2J24bk9TnkDzf&#10;+cupXuoG7ght7HQpiG0+dFq7SA1G3Yk9c7fR+zuOMOspj6h0AdXk18r7h0KpnO/PPn7WPN6hPNkf&#10;1bVo6VgiO93COnIfLN3oezMelN49495/gLj5dTKex+Xe0BTpnMLSOzPKHU1YabIfhsod2hk7M3gK&#10;9c3EjLnH6h/Ef4g4lg8+Xd3N4d6X9auJ0sbx/V1Rf94PSNIXUfsyHKMvCBcdo/xXzvyZwu9+fTud&#10;k+sL64hn+r20C3V9y4X2nL/vPCv+/FHt1zWZcQIsmhzjLrLycqJPvPUdHZL7PSriz03WPMU18usW&#10;8FlMLe4TZbcsP7v5jpjpcolkjHh4DtY7/NcsaiTd7NE9s+Zs59SRpCa1YnPU4bCni5828kXkqz+v&#10;67p9iSB6tzGm/TdhlWpNQJbtMLkHZOfzyu5Z/N99DOvH0OMSqOgCqBlWhj6G3WyuVNDOPDfM9wG8&#10;dsMKuxooThDEl2e0P+cQfJWq+YPM63uhy/VvqwDtPxrQdwPc5VkHe2acb28//NDzdpPkny3fa55n&#10;X1LFYyjRf78LCgX6e+fb+zhMEEcLEsVUAsepOY4FFzoG387H5geYIvMeuXurwRpEs8rMqIKKq9gP&#10;lhpGvbKZG2x5veTiIcsGxrkWQYPql+Knj1xcCm2AsmIO/qseW+WaAVzGnO0sy0HSXkZW4jfGE8RU&#10;9Tmqz5LS+nvJnl/gqgoN6GuAZH6775hyNsS+jND0oW4DEbUwMd8AYspIVV3Gwx0ad8t5qxzUr9Il&#10;JJ2GLAsBTMyGMWryfWNSLqzO3XplivfMuIYvMr+69RiAcdkkFJ6kGoOXv2yJAYqyyldiffE3Su5w&#10;hUxtdRaOhUnAslqsgIYbZIGlZdp3myeyIMUnFvEHCO80CG5H2RX5ZaMqQXq/lf8AOHU9IcVnZl9z&#10;kK1LyRHJUBRvlgmJcmXFb6T8qf8AOR3BVF0345zfV/y86lEy4ZD1Ui30r5Y/PKx1BFrMtT2Jznd9&#10;5DkRjWOowkhjKL2PT/P1ldoGEi7++VYeTCrg8aU9sqlux4UVeecreFCwYHOueXPL5h4rTKJ7JJp4&#10;R5889Qek/wAe9DTfO3aRaGFACKDKyl+bn5sebINQnZIzycEio6YfrttgQ+dJ5ASW8cdiqCXcnMOu&#10;+RkU2jIlrQnH0yklbR8ajb541t8ANKCmUI+Kp6HMfbKy2Mkt1UADEzgVOIx02rioUdaZjTkVT63Q&#10;bVWhxh3yCp3CKUpiLCuN0qcW6moK4xumVkqyO2Q7chgJ6VoMuB2QUwjArQYmOu+QmdkJxaoS1WGV&#10;XrlZQm0YHbKArgSqlwoqcXSPltlkB1SGMaxqaxqRXBXDjsNsz9PjvcqXh/mvzIGJjjbZdj88s77L&#10;0zdafFQsofM/mjzAS5hRj16jHEUzMgOiHm1xKXJkrXfMWw8CoUe+VzyXhqvAB3IxwauQlGkBTdK7&#10;AdO+KA4KtkBaV3Me3TFVPhjSRFIp4gWBGCy2wB65iE1uyVbLT3un4qMSknpUA7jMHJOubLk9v8m+&#10;RXvHSiksevgMLpbkIKnrmBk1DG31L5W/K0MqvItdqdMK7i/qdjtlJzsS9u0P8s1t+JVf44WNciTv&#10;lZyFD0q08rizULx/DEjRqUyeOZKqtxbfVRv3xZIttuuZMBu0kMR1DUTEp32GDYbYUOZUebYIvKNd&#10;8xmP4kagGDo7QdxltsqeW6j5wkjJCsWFfHFvqa9sUUkf+OnGztx7dcQe1U7DrhMSghPNN89sCKSf&#10;j1wDJp/tkUcL0LTfP55As+3YVwsm04HoOmNMSCHo2l+ff2i/XCuXTOppvkCoL0XTfOwlIUPUU8cL&#10;pNPI3pg5ptmdl5oR/svvgB7MqTtgMEsptvMQehJr9OAngZTsMeFCdw6oklKHriDRnrTJAUlE/WEb&#10;plAUySHMQflj8VUevTNXvgVvjmVsVWumLKcVQrr44srYqgZI8XU98CUFIoOCozXfFhIpPcxkVqNs&#10;HxN0xLBjN7FsaiuGsByLEsD1RK1PbDKI9syYclDyLXYv3jHx6YKy2LdBgFwvEknrmDUNDl4jYtuB&#10;SS6AaoA+eCozvUZbDkgvJ/NCBuX04ZxnbJckPAtZjo5qOm+CFGKsPuZQBUYqBgVjtxLzPEbnKJpv&#10;4ZGcqDIJ3oGjSX06Kqkgmhwl1C89NTU9c1madp5vv38mPy5DGN2j+LxI+/Ob6zrPBTU09s1+Tmzp&#10;+lv5d+RFhjSiADbtnKNW1zkSAcjVMw+oNE8vCBRQDOe6jqvMEA4FJZ/a2SwgUGR552kNcgShMQAO&#10;mCreAyGpxSFruFGdC0O1K8T03yqQtFsY1i5UKRWuxztmhzFVUdMtxjhLXJ8pfmXYpfpIpFag50G1&#10;uqgcjmwjPZoJp8B+cfJPqTOVA2rTDESKwp3y+GWiyEnh2q+Upo6kJupr0xPrscyuJJIY39SMTUYU&#10;p2pkZ1uxMyEAZkQmwfR35N+a/wBGXUcMzUIIoc8yedvKBuWYquxrlpCeb9ZPy1/MC3vbVIpXHKgz&#10;jtp5Gltrjnx75ROI6I4aezHWrYpyDjO/+TYJLYrG4pTMCYRTx38xLmC4t3kRgSQRnpHR5eUC+ORh&#10;Cygc35IfnjCtlqUlO52p74dFqih65kRhTOL5mu5Axr3x8a1NDgySoM0ApHQjbBAUDpmOZE81p1QP&#10;s9Dl4FW8x408MQZiR4DL4wAVr1Cdx0zRVJOOZVSNg1adMWr3yhVbbpn/0/R4Wmck7p7VJNU5eKrS&#10;ajbFo13rgQlt5LxXjTfBarXArGJ7gJXljuBBxQhxdI6cR1wTGabYFY3qEXqDn1rijPTCBapRHbcP&#10;jPbA3LMilWSx9+2KKK7YChAtOYjyrlSDga5SBaWU2N1HdxcD1OKJMBtjwkqlWpafRqDcDwxxmrsM&#10;mMapO0BiFUH34mfiywBCHaYwtzJNctU3riqlc35dCgO5x5yQSAlFFbrlqcNMqQkvJDVTlkVxpaQ0&#10;d4ybVy1FMjJjJUkufUFCRU44YChDN49umXSvTFWvXK7A7Y2lMVVROfHKrkuFDRlrmrh4VQ7yBd+2&#10;Opy64QKVK3nYE77HH8fDFUEbgn7RrTNTxw3SqRPqbDpiDGm2ZeNUouYgTuctMmlI7xCdsVUY2hj9&#10;2oXdRQ+OCYzRgchMWGTHLio6ZJ9PmH2OhpnNdp4bFpiWZ+RNTfTtQikUlfjUkjuAemcy/MnSmnsX&#10;aIb5zuL0y3bA/bz/AJxr86Q38kScvgZB94zxVrcJtlkjlG++bzCbUv0Dt5BMA6GoOcouLaFnJKit&#10;c2uMliUeCcdbRxq44gZeGLmJzqflScRSApsajKZhkGPa7D68DI24oc9JeWtRZuIY1NcxDGipD5D/&#10;ADQ8vLLaymMUNDnVVdZQN96b5ZiJCHwFr2mm0duS9yM0QrmxBS8f1xQOQp3wahP0ZJrLynUEIJan&#10;XxxqnemZYSGEXsRALHqPDF8UsWkG9DvvmxVRegNFzYq1UPmGKrjVemKep0Bys402iYidiO/XGt49&#10;sqpLIbZwigMa4zjXEilTKPUOHTr44wp4YqnsF6JFqTvmC165CQYyVxqHp7qT75jHTcZCmCb2+u1A&#10;jl64m0dd8gdksh07WVFVJqDjCSux6ZGQtWR2MkcknqEkLiTJzBFOuAFWSxXsdswmRPs71wpXnbOU&#10;k6djlh3U7vSZBaeYLJbuyNJAvxL32wYp57djlgFMQHnN8GsyzgEMuDbdOJ26YlLzXzRfJcxkyf3g&#10;74KcUByUOavN3uDKtK7jtgamZgSgySwOOBphq0IO5AC+oeoyg9DtlnAqUzP6gqPlixO3XrkAN1S2&#10;YlByGJjLqQlshLfTl1wppASgoC+PG2KEtlJbcdMxONJpZDs1D0yuo3xQj0PpOABscYRiqPinoODH&#10;GMKb4qmVlOrGjEV7ZYJHfImAVGG6qatiivXbKpRpKK9EFRMvQ4uj1FO+YuWHVKP0/aVYz0Y4EuLY&#10;X60Y0Zd1PvmMfSoL2vyt5sk8gXbTJGHtZV4zR/zKcBwQTKTDcAVHQjuMrluxIeq6x5h0SaGLX9An&#10;KxuAWhYUKt4YbGE8AF6ruMxTHonhYhaeaFGotdygtDcKUdgNxXvhJqOtFEdIYyzr1GVjDuyEbfQ3&#10;kb8vIrh4tS1G7VIZaGItvyU+2QX9MfX3Y2/wSJsynMkYeFlwvpb/AAmPL8CR3/7+1lFY5ANqdsE2&#10;k8kk6wr8LnGUerAikq1qztbLTZrxyZYF2G/T54eX6ywKkj/EtQCD3yrhCAXnflPULXWLq4soP3ci&#10;xlkZT0piT23qRtJDRXG4U5CRpmn+n6s8VwlrqIZ4Gahf2yAXjXd1cNZySFJE326ZlaeubLk+g4I9&#10;J0rTo9VtIEmgkJWvcYfeXbqaKYWV+QwP2XH8cyZAHkwluNnh/wCb+hQXGmSeY/LisksW8kJ3B9xn&#10;UFUrRFJ4kd819NfCXxTPfwzob64UCaNuXwbZHLmylSdjGOvXwOSBSH0HofmvTb3Rrd7uYcVG1RVl&#10;J7YOsZ/TDLIRXEjdNbsN876OdQ9K4skYpWuw2374Km9G8T0z9odMlyZsP0eHVvKd39dWotmHx0Gx&#10;B7HAgs2iIK7rmRHkxKJvfN9prLyoKrMDQA4uCAwatDidkEsemtpLq3ltWQPGQSviDg5SHq0ZG/XJ&#10;RjTC3k2qTPbNBa30EiRwtVWH8cL1iezq6itTXJkWl6G+vWXnMwWtxJ9XkjVV+I0PwjqMGW8rKtWF&#10;KncZXwMgaYr5qtLW9uVSBzJ6S0WSnUjFpArAsOo7YwjXNgx231G5gkhsa8UkZVL0rTemQ1bqVGaV&#10;ya8iaHpTLSLZGNvs8+XtOmgttOsUQR+ioYrSrORuT44NvrZtYtEmUcgrVocjHbZEZUWDeVPMNt+V&#10;vm690a7IhN3B9tdgD74F02BracFE4065eIWEkpn+ZnmW21nQbqCa4S5LikSq1d/HJpHMp69cr4Cx&#10;fC+p6U8bhbduC7E07Y14ImUyE07nEQJZEI3TvP8AqOn3EOmRMsoDBELCpFTTr7YUibhsAAmAwLF9&#10;AnTodTTnPJLJdcdyBtWmGKyJMoVj8JxIpXkNzZXeiXct/Z1F1GaUJ6j3wO0YtmMpb4cB3Ui2bWGu&#10;XHm+BNLWD9+aByvjjZGW6t3ir/eKQDlUjRQBSc6To0nlvzBpetKvIWEyvIjd17/dkXjtXUpEsZEg&#10;I37U8cILO31VqfmO1uY7jUnvYpbF0YhKgvyI2WmS0QRzftAkeGVWwD5cufMGpaPykFs0du7U+MEf&#10;DXsMDsvA8VNDhSyG2vV1CATTxckYVFMMSFkhIl6AZFDy31LrS/MEMmjEhp5AvA9GFe+RpUCS7CgP&#10;fLAWQL6fupmutOZnb1JY1NU3698k0TgLQbmmC0gvlDzBpbS3frMzJGziq9uuFd1ORRE+0x3ydMnr&#10;HlXy7G4e9uqejAnKIDx8caYCd37dMlxIJp0esxxfu7R29WVyrqRtiZvJLThI2/I0GCRHRFo+PyHp&#10;/nI3VpIDCIEDOyioJPYYMfVEuozEwIYdsAFMgwfTfyiufJ+qpqVpOr2539Q7FadjhSFaKUFNgexy&#10;8iw2c3qbXdlqtlKt0AZFJ+Je+SC2k9VaSdRlEokMCKeA+ZLWPSLs3GmsSkqfGBsQR3wasNFLriCx&#10;eX6nrhu50t53+yRWvcZEr69MUh60BrlvCoD7P8ieVY9R0iJkZByjAUEbYY2uppcKEb5VOQONSGA+&#10;Yvy2vvL88uoWJLMwLMidD7DGXCnfvXfHhSmXl3VoWRaRmAIArg7ENlxLHMvpkbdCMBBVrVdSvdHm&#10;/SCS8JAeUcnbAnKawkA34VoBhkE82VW8ekfmRp8nrLF9cVecrGnInuRh2zGZBMo3A3GQQ8PsbSHy&#10;/fS6BdSKqTPSKT9njhXe6fDrEY9Q8JkqQwHTAQvJ6h5T89az+Tl7KLBReaPdlRLCx241+0uJ6NLL&#10;ph+o3FWjAO575XOFp2ZZ+a2naR+ZVmfOPltli1Oqken8LKAN1YeODNS5RIby1FadsIxkKw/8tNat&#10;tanXyZ5qX0pCCvqnv7b9ziFsw1a3NaequxHjlp2Xk7zEsn5R+YYmCyHRrgVjk47oR2NMqxthZuY5&#10;R8J2GAliZI/zx5gn846cup6BIfXT42YH4jT2xk+gwPdLeQIOQ3JGAzQZ9FXy1+dmqWnlqfy95muG&#10;QuGRRJtUHbDtHiDfvfhboCcgGILxrW9N1m508DQka8t6c3RNwK9dsLbgi1uCZkDQP+0MsjuGx6P5&#10;c/52zy5Bb+Xr2WDW7AENBIaA06gg4DvJUd1S2YMB1HemEJZj5N0q9s7S4uvMls9tNKCUlI+AsP64&#10;+e1BFbWQrUVKnplQiVtGaL52ClYfM1hHM6yemk0Q+MAmlcg/mXyzbeY7bhqFusyUKsCN6HLY5uFk&#10;H0v+Wn5gT+R7+Wxtb5kSYh40kPwkeBGfPH84P+cP7gm48wfl5ICqhpZLV/vPE+Ptmdh1vQuPPBe4&#10;fcHlH849M1pYbTWCtpeysEUE/A7dqHtXPAdzod0WkjdCjQsVkDbUI65tYZAQ43C9kwqkgSDckZOD&#10;B2BmnTopwlbdgB3qa9sCCXYjJITsMkGNuwOBXElQ7KJpgtLsZ1wodjwAOuKuxp9sUuyqcsUW7KKU&#10;xQ7EycaRTsYB4YpdiykDrkWQdjKjAkuxjN4YsXYiXI6HBSuxRJmBqDuMiYApt2D4tRngIeNypG4I&#10;OVSwAtkcpDsnehfmx5i0Bw9jeygUoQWLA/MHMTJ2fGXRyIa2UXZ1PRv+cldWsplm1O1trugpV0od&#10;/fMLJ2RGTlR7TPVoiu2dA0j86fLOqo8eu2Bto5alvTNRU9wMwMvZZHJycevB5uyXWCeXfNtubWy1&#10;yKKCA87eNjwevgxOYB0UoHk5Uc8ZjYtE07VyVN5enubYXFs0XJFpP6TAmVPD6cx56cxbYztuuQW+&#10;0ZNOIsdSiePS7g1gtkUl+Xix7b5XUrsc+9dhz5N4hcWV00scOoW4N9CK2sUeysg/nORquXLqy97s&#10;I2cSzG6gT11b4Z4TtFA3iPlkqoUdu7vLC3YWXFrKsytDKJbgbw37f3af5P0ZYDty26x70Ef2uwW6&#10;vGG1GwHG4rS9d/8Adg7tGMjYOx+Hl72Y23+bsbLb281oIoXe30qQ/urlj+/MnhTqBkhIxN0CRzHS&#10;mVAjbl39XYW3d3femttFEILmFaNAu73KeJycYxvfcHr/ADUSJ/HV2BrW7ei21yhNnI3w2if7pk/m&#10;fJSiOY5jr3+5iJD8dHYawxXDzFJys2sxrWFulv6fgT0JAyFxrbaJ599s9/j9jsj88fN3vbQrNbk0&#10;u3cUWE9zGPbMiI2o7HpXX3tJ7/m7Btt+4ZbeKQLCxrDqcgqzf5IGRnvv84s4mv1uxUSOWe709Dbr&#10;utyJPtzL3YD3yk9x37q6Isnl8XYfwoWt107eLTac4n6NXwrlJlvZ5t0Y1s7At1pP6SiXUbdvTltj&#10;8UQ29YDx8cMMnDt3/YxljB3dipubacxxXSNdWzEc7NNhA3icaMdxt596kD3+Xc7B99HDDfQJX19S&#10;jAa1kO0CJ/Kx6E5VGZ4SeUeo6rKIvz6dzsCm6M19Jq9jGslwgK3gfaNF7mNe5xMfTwy5c49/xW97&#10;HxdhRcSDSomMDsNPlJaK+k+0kh7KO2Xwj4h5b/zR3Ncqj+t2E2lNLdXPrEmC4Q1kkfd7pO9B45kZ&#10;gIxrmO7+aWqAs3+C7JUdLW4Q/U6w6BKf3kIP+kBx+oZgyyAGzvMcj/DTkDHe3T7XYaXV79RSztBK&#10;0d7DSSwSFt5AvQSsMxoafjMpUCDtK+n9VlI8NDr0/a7DBPzc1xNWTzBeSy3F/CQk2mqxMSD+Y5VP&#10;sHFKBxgAA8p1ufJI1chLi69zs6/5e/5yFGn3Q0/ULZJ7PUXq1zAaCE+BJ7jNDqPZfjiTE0Y/wnmf&#10;c5ke0N67+rRHfOuaD+bGmazqR0UzLJ9XfiiP8MEqHuSftNnP6vsLJihx1z+YP6HKhqhI07OkXX1L&#10;T5kvo9QVwCximBBcV/3Uq+HbNUMEuVV5fpcrjDhv1GFth5uVWmNtEAZKr9V5fvI3P7bN4eIw5MEh&#10;Vn49D5JBt1AeuB4bWeadX1edTcyECRD/AHLIe8Y7sMAzVtEGvtvz8mwRbzzD/wA5FC1s9WtNKumk&#10;uLBl/wBFZBRxIOnMjtne+y5lKBkKBHO+7ydN2iACAWh75yPS7KbURIKLL5hhX/eBBSF4vEnoTTOm&#10;lKMeX0nr1t1wBPv7m8it9pcF7dA6ev1qtRLCu0Vmw6n6MvhkMY77ffNhKFnbf9DsH6/+UPmq8tLL&#10;zF5OvI9SYq1JIPtbdjlmk7TwwkYZY15Iy6WcgDE21XOK6prPnfywJRqdvJDU0d5Iq7/M50ODHps3&#10;0l1eWeXHzDeQO489a1MoR7hlI6EbN9/XNjDQYx0cGWpk7Itd6hPeuZ7qRpJD1ZiScy4YhDYOPOZl&#10;zdgHLGt2Xih2WDhV2Y4Fdg3S7X67dw2g6yOq/eaZVnnwRJ7g2YxZp2fY3yB5ag/LewtoUQQ1gQyB&#10;92kUqDWJe7DPnvt3WT1mQ9d9u4f1vJ9D0OEYogBqtc9ATa+LW2s30nlM08Z4oxqZ1I+xM3anhnF+&#10;AZSPHtXM93nHvdqRs6mMt9Pt7yOOazUyTljwUtSO1lXfiw/aGXY4G9/2yHf5Ncmiadc49+an5u6X&#10;5MdINCt01bULkenc3UO8VpMu1QO2/XOp7I9npZrMjwgbgHnMdzr9Rq+DkL/QtUlt2FB2zxDf6zrP&#10;mTXWn1KY6h5hFWhmYn0DF4eGwz0PDpseHFUBww6j+K3TSlKR33P2KmAI9SWKaZ4XMtsCVv1kFUgY&#10;9WiB8Mv8LYAij/D/AEvexE6P3+XudjtXt1Vrf0btnt3UG11aX7RP8lPwyWOXPb3wH3pkP2F2PWOc&#10;+pc28Qs5l/3p9T+9u0puUHvkSRyJvu7onzSB8O/zdgjQRZQRSiSKT/D0tfgTe6ilPQ+IFcjnJkf6&#10;Y/0pDKFfD7XZMdNE1pdW0uoyeneICbKGDd7yP+WRvEjxzAzgSiRHl/ETygfJyIbEX8PN2HXmTzXb&#10;aP5I14wxGwW6Ihk09f8AdUjHck+JyXZullPUR3uuUu8I1OURxnp5NUB3z50ylQfg6Z6dF42R3bzq&#10;v5G6PJrfnTTLeIA8JfUPLoAgrXMTtCfDjcvRRuYaY0BOEf5oXM9z5p1Sa8IaU3L1I6UB2yzRgcAp&#10;q1ZPGbbG+QLlmaHFdlM1cNIdjUJJFMCC7Pqf/wA4Ac/rWpR1BX0lJFN61yqcu9vw/S+Of+c4mCfl&#10;vI9SG+twgGvjXPqhGNhXMY73TlwfhNqMyo5qd8MY17jKG1hGq3vUE0HbBaDAWYYJdTNK9Aa4r9nc&#10;5ROdpCN02yMsqLTr1xDluCegOa/UZKCkvozyV5YDFWbdeuITSbEg5q5HfdAL6j8taQsSKFXr7dMA&#10;M1cii3okUPprQZgvI0y2IVLNRuvRBGLmgAHhmTigVeYa1qgaqNWgxwFTXMyIoIeWatfPISEO2XTL&#10;Qxti8jFtxmwotDEEEVOXTG0OPJDU9PHLptkVaMhoOJzUGSVRaZ1PIHGlMUomG+kQ1JNcY0VR0rXE&#10;JATa21t4iRyOApdPR+wyzxSk7st0vznPZ0McrLTpxOEt15fhmr8Ap4jLBkC3T1fQfzs1TTgGluC4&#10;H8xwsHliJDVR+GSYc2ef9DEzyxhGapIpWvTDqx0dIfiK/LKpkLQebeZ/zfutTBjjlPEjfJAkfECm&#10;VJp4Lf6w147M9aE1x5FNjgBtCWFmc1B+jKwqrIrUqRjgchNIRsA33zE5CmVJgi70HTGht9+mRkFp&#10;MbeEsRTpl+y5QT3pDKoIeIGMH2qYJHZKb2ymoPU1xY5iqnsSmuJOfDFU3t1r1xAtiRap7arQhu2M&#10;Zq9MqqlZJbICa9sRJyNsU5hi6UxBjTrhG6ppEnEeGJE13GS4VpXLge9MVjFdslwMgErvb8QgjDBQ&#10;FAHc5fhx8Sh495p1vhz+IAeBxQqQPnm308LKHzb5q8wEuUjPXrjVFBXNlXRrkXjV5dGeQs3fMd8s&#10;GyxS+tdsTZhTLYxNslylW2B3xLLUKwTscUTKchtQtbYHli4yAbIpHcvzPw9sFIlBXMfJkZISOD1z&#10;Q+OZ2I+EZg5cgC8nqnlDyw1zKrUpWnbC25nEdegOanLk4kc32p5B8neiqAr1p2yMXd9xrvmKfUWL&#10;6n8v+WUjVaL4bZH5LwyHrk+Gk8L0u10pYRsKYrA7Me+AheFDX8aRLyYYewRnYnJY42iqeW+ZNSjh&#10;jJBoRhrHDuD2zOxxpqqng2v+YEeMojbjrg1RQ7ZkxjTKLx3V78zowrWuC1HfJMnnd2xqRXfwxF2+&#10;KozKhsFSKS1EtT18fbLR+ORyDiRarDCyUQdBj2ZPnlIgT5Km1tdzQEKhrTEWhDb0pg5IZLaeYpY6&#10;I9cDSWwPbIkWxItm2lebZIyAjH6cByWIYbDIkI4We6f55aCgkb6cLZrAb/Dh4U8LPdN89g0PP8cL&#10;JdOqOmNIJpneneeEc1DfjhdLptO2C02zSz82LINmwFJYcegxtU/tfMCydWwI9qR0wpTmHVUfrgZo&#10;WGwGKplFdowqTiPEg4oRXMMN8ep33xVTdQRi6nFUDIu2KqcUoN0rXF0emGmJCXTxVBwxieuRLAhj&#10;d7DscNoHoATgq2JYDqkQ+IEbYZRtU1zJgKDF5JrkQJY9sMAdsmC2wLzK5jIcnKIrTL8ZpstJb0FA&#10;SO+3TBEYod8ujK2QNvL/ADJbkIa9ThrDvklfPfmI8Ce1cGAYFebXUoNaZi22GlQVvB68gI3rhdd3&#10;ixITWpGYOcm2Q3fXf5NflxLqUkUpUnlQ9Omc31zWwgJDdM1WXJezZwv1k/Kf8sEsoo2kTc0rtnFd&#10;b18MzCuVxDJ9m6D5bS1jAC06ZzK/1UvWhwE2UEs/t7ZYhQDCT1mkO5yJFqCi6AYcWFoZaEjbBKKk&#10;qEkgT55NdN03cVGQIQkd9fiMbHJ3p1jwptQZIRS881jVqht+uTiyqtBlsYVu1SLxPzDcfWeS9ck8&#10;N3xoAcvximing/mHQkuiXoK4ZxXfLvlsdlGzyvV/KiuDxXfDGOcNlsZ0zsPI9Z8plX5FaYqyrKKH&#10;fLYZaQRbEG06bSpRNb1Xie2R6/8AL8N31A3zKjlXk9b8pfnRqnltVWX40Q096ZDbvyWFasajJcTK&#10;30r5c/5yNtdQiAupCrADZjvg6w8u+gwon05jGNopZ5o/Oa3uLdjHONgab50Kxtvq6BSOmARobIfC&#10;P5heb/8AEt+8yNyUbDwwxjHI1OGZ4RszAp5PMOb1Ir3pgvMVKEBIqG79Bl4qpluy7HNjSrAR33OM&#10;4LlniFW0Su9NswAXpkTInmqLWOgqBTLrkVVPTNKZ/9T0yUp0zkXcvTBdk9TiZXfFUbFcfDWtcUQU&#10;xVA3kvIE4MTAmmJ3Y5dcVpXbFilfMxnbpmApiqySQSZT9N8lDmqg4ATbExl6EumaoNMWU79cBSk0&#10;iV64s5VxTKREjdV9vcm3qBsMBmMjplyE1j1NJQFkO+WAcVUZ5YyaYumFWOXziu2LAUwKkUs/xb4x&#10;8nEJiVSOQU33BxoOTpmpyvtTFV2wKlMwqaU+7FBlcmElAKa1HQYwnfGmKKR+xyw2HhVRc77dsqpP&#10;XCIq6vEVXMBklQzzEY7iMVQz3B6Vy+mKoYtyrXH4FQTmn2s2KrORUYhKu9cycUuioKYmtT3xMGmX&#10;JQ0kavQMOmKq2KEjvbWoqB1xdTirEbyDhXalMObKWjKzds1etxWDSQo6dN6cqODShrgnX7D65ZFf&#10;15xGpPBNsBfph/zin5seGQRSPT0x0b3zxl+YugC0EkzDx6ZsNJltskKfsJ5K1wanEqqa/CM8uagf&#10;SdqZ0GI2GsvSBhbb3HxDfMkbMG6VzqXlSbkw332yqYZxSfVErETTPRvlxuIFMxZc0l83efY/UjYE&#10;bb51yxmJQePfGHNg+G/Pukx/HIu1CThygHbrmdAkhS+V/MQEblR9GLpQZcN2BeW6vsrMx2GUMzGQ&#10;eezuWqe2LA4pY3cLxbkvjl4qg3I79cccVUlB643FVXkDscvFXJJwO2M3GAi1TmKdJF26jHAnBwBb&#10;WNMa0rm3PXIygE2jYL5kHXpjqZSQpTJLz1aGuZumQa0xtpTyDt9nE/bAQqeW8/E1HfEnG2QISzDR&#10;rsM/ByaHYfPAzbbjArOIPiHptvibxiQfFhVNrLUpNMb90aDwGNih4mgyxCA1vWzeAlhQ9KjDFBQV&#10;xV4/q0hdmBO1cWJ+HfJQG6sLu1o1UPxHbA/GvTMxUA120ZCt2640igyUearbi45oT2I2xOmXoSj1&#10;qDjliuKqEsqsDyy8VQyj4eeOG2KoSVQ+w2x1cQkJe1ueXsc2SJSTamYiprTNXIoVioK8q746lcCE&#10;O0vE0rmIqKYqsiuTE4dO2M4YVTY6gGHIChPXLAplcwlN9N1ENW3kag6jKP4ZUrIY3SMVr8XY5SD0&#10;zQVoTlOTHxbqSyW31tLmL0rvd1FFIwVIOSEr9odMxDFAki9A1JYNQjtr2gtpmCtXoPfASziYCpPI&#10;bHKTi7mb3KWKXR5PTljj+rkVSo+0pyNSW8i3kpkUvE+4GA7bJfS+kazZ3nlWwudLljt7u3JjdjuP&#10;Ye2Re78uTW16NQsQQjH94v8AHJ8YPJkC9l8v/mnYanoLeXvM0sZu4lpDKDRT7VyW22nR7XElQyCt&#10;cpMrazIl4zr3nG7tpP0NZ8WjumC8G3BwzkQTxFJRVeozHlLuYgJFpKNol+Lm1dFuSeLBegB6jIxc&#10;Ti2cQo29K74ebY930rTpNWha+miopbiOIqK064x4LPV2H1gNHOBRZF75PHLh2RaFu7vzD5HhafSP&#10;TvdNLB5rWXqB4r74Z2WjR2oBkoxHc5f4hUF5b5o/MObXJGi09mgU/aVenyIyVQKoj5M1OO++VEoM&#10;qfOGutdPqSwwwLIbmilUFKk98Qa4VwXptTrgY2ya18uTWbx2fOjhviXsMKp7Y8heQ7ClCMnAjkWU&#10;S9FsdbZYW8s6g1J0cGOStKjwxKKcyMDQGh65ZwdzJU1Kz+qQSwXs/ESKKKN8OUdJB8PQdsY8XVDx&#10;nWtNi0whwqyGXdX6YpJGjGq+GEE9Wsm0g03VJ4CUYsEJ25Yjw9Mgrl0TaFG7uGuw8V8quDWmDYzy&#10;BGSV5fqSNYyLcKCFQ7HwwoaR2kZEp8Joa4WYD3K202ytdMtL2/Dt9ZjDqU/XhhaMJgQ4ow64CpeX&#10;ee7R9BmhubN/UtJ1qhp94Pvge709EVpqVB3K4QUUyPyZ+Z9zqdxa+XZpPTmFESY9VHvids8iRgMA&#10;E8B2yUKtiUX5+060vbpms7mWW7TYyPU8j7HwwY0QePko3OXsXjFhr0um6k1neuzLGCeLdK4FaNkN&#10;N6ZKLOLLv0tZahG0pCrJ7YNiBZeLbjJFk8n1c29pdC8tW4vzBFOmF09kJNiSBXpkJLT3Lyn+ZJso&#10;g3pLLIFpy/rgm3t2T4ew2yjJIcmCH1bzHDqDS3zlFc9QpxupstugknHw9MrCQnP5PpNr99dWGivS&#10;4DLIS3TiOuE9hdoz0Gy9gcE+SSHvPnLyxdC2QlQ0+/NoztQYc3wZ7dhGaNTt4ZjhiHl/kd7bT9et&#10;heJ6kSPWjGqc+xORizuGjdUgBqdjmQcbIh9DeatPg1G0mu9Y9MxqpdTt4bBckrP6ikKKsBSo8cpl&#10;zYPAdIs20x4ZbiUJbu3Pg3XgThJd3f1W3ZA9JmqAvfCBbOIt7T5f8tL5g1u2vDaq2nWxV3lCjiB2&#10;ocTs4vrSpwY8xQkYCgpt5q1VfLT3JvIE+qMrhXAA4+FMPJtQgtJPQNeQG/tkQLRTxDSPIOsebrJ9&#10;b+BYHb90G2LgdxgdSs1ZAajrkrTxMintptHEenOhikVeJU98NY3VlCg/FkSxeT6lZXFpdy3DIVtm&#10;BFQOh8cD6lAjxNKw+NRVadsQkJ5+WnmO+s9Vg0iKUG1uJAs3qdGHbfxyP6Yjs4EhrVuuXEtr3X8x&#10;rm3tLOeazQR+lEzFK7E0yYyWQUeoRXBaeJ8P6P8AmDLd3TafbSCI1LVPc+GJrFwHwD6MJNqTabT6&#10;styW/SjBWYgBx440XbQkhz8PhgiGKtqPkW316KKSxWlyDu3iMLGsxdyeou9csulepWPnZvJ9imlX&#10;49IQgUb5YHvNEkji/cnetdsQVtOPJ358aTq+r+lqikRlDGpk6cj0OLaX8b+nIdulDhKlKvzfYadp&#10;36T0uMC4LlvUj6MtK70wZd2rQSckNFPfAhhHkPztbeadKMN/GJrpAQ0THeniuCHjFzFR+owKxKx1&#10;Z/J2terZORBIWoCagA/snKt/3XwE9MTFUd5tujrPDUoACWauw2GKtEASyjrlfJKjZ65NdwxW923w&#10;xMB8R7YXxolw5iZvjAP34q9X1fUb7ylYjVobfjYs0ZcqNivicEgG3QrKKgCmKsRlmTzNqMd1or+k&#10;7sHDA/qwAlmrfvrNuJU7qMNq9Cu/OdzZSHQPO9sssdwv7u4begXapB74apFG61uDQ965FXjeo65q&#10;em3LR+V4TNCxPFEBqV70GRmQXum6l6iScrZu1cRRYvqSxfyr+aX5ctZX9gbfWo1ZPiSjCRf2ge2G&#10;9+9reKqzP6b1qDkjCtwxeNflnF5w8jSTxaXYfpO0ROMgLUNOxFe+C3hJjQfbUCm+RGzMCmL2fmJJ&#10;dTvJShsL6SRnam3xHtkQu7CW21FbyyHwkUZe2TB2Z2+uvK3nCw8x+SJfLvmycG4QnhKPte2SNAHj&#10;LSCnj7ZEsXgd5LJp+ox2+lzer8ShGb9o4EspA6uUIMdcryRpL0vzFHItzaw3gaK+CKxrUV9xkbnW&#10;4JaKyQcy3xA9xlUpEFmA+kNE/Q8dvb6jr8zCKKMcHB3D02Jzw3/zlN/zjbPqUP8Ajv8AL6INcAE3&#10;tigozHu6+PuM2Gk1tHhLRmx8XLm+nvyN/O9vMsk3lPzX8F1A1LS7P93cRdgT2ce/X558rNY0y7sZ&#10;nivYnidCQyOCCD8s3mPIC6+QIO76oyOAnlXLCgOxYmvTCFLsRc0wodja+OQJSHYmWyQC27HJvhV2&#10;PY5BLsSrU5MIdigwWrsa5wpdiABOFi7HhaZElIdmLZFk7EycUEuxNtsWNuxIjFLstcVdj61wq7Kw&#10;K7KqTjSuxdJmUUByJgCm3Y6O9khblGxGVywgpEyHZM9I/MDVdJINncSR0/lY5jZNDGTdDUmLs63p&#10;H/OR2uWEfp3IiuT05SqC30HNfPsmJc2PaB6tEVzpelfn1omr24g120MMhYM0sLfEPb5Zg5uyiDs5&#10;WPXg83ZM7HUfJeszC/sdVSKBxRrFgFDnxZswDoZR2pyo6iMuRdU9MlV55TtL+xMVt6E1tID9Xtom&#10;FEbsxIyg4ZRNtomCHV3I8M4pd6RrV9M1nJG7apYA0biVhCDt74iIj7j82FmXvDeALMSusmpQ/vUP&#10;w3bSbJCR+0gwSj0+Xn70xl1Hxdi1tCE5QrMUUjlDqcg+Jv8AIXEm9yPfH9LIfguwnZPTd76JXgTp&#10;cwEVlnH8wHauXXfpO/cegYk1v+C7DyG+jNudHvoiLJ/is1j/ALxW8JD2ykx34hz6/sZCQqj8HYRK&#10;l5dXBYRrJq0WxsE2iaPxJ6E5kjhA/on+LqxBJ9/c7DWyt45qy3Q+sWzGjD/ddo/tmPkkRsNvvk2x&#10;jfP+x2HEWn+oOF03qanEKwk9HTtt4ZQZd3JmI/N2AI75LmRoYAZhG375X2WNh3X2yRxkCzt3eaiV&#10;uwfJcPKwnWZRfqKLMdoingPE5XGNe77Uk27CRZo7GZtUhV4+v1mEj45v9UeGX0ZDhPwPcwut3YfK&#10;tpeWkdtqZaz0mduUCrvIG8D3yoXGVjcjn3MqBG/J2GNzpH1ri9ofR1SzFI7Un++XxYd8jGdbHkev&#10;cylG9+odkW1nTrgs+pTenc8wBcW4P7u3PjTxzJxTHLl3HqWuUev4DsAWUYjKJDKs860NtqD/AN2n&#10;+RT2yUzfSh1j196Ix/tdhrOkqyveabIY7xR/pbSfZkHcxjvmOACKly6V097I7bj4uwptUhAMUrSJ&#10;o8/2bo/3ySHsB1Ay+Q67cQ6dKaqFeXf1dhddLJBI0DEWtzCT6feS7XsD88tjUhfMH5RapbeX6XYM&#10;W5s4YDaXVuxtGAM1nFs8ch/aJyBhIy4gd+kj1DPYDy7nYZ24irb2ZkMs8J9SxMRoinsshzHMeZqr&#10;2lf6Eg8h8nYxvNWt22qPrkDvJrNuaTwIx9FF7sO1cH5DFOHhkVE8jXqXx5CXEOfd0dk+8g/mpq+n&#10;aml8WGoWFw5FxPJsIuXVSe+artLsHFOFVwyHIfznJ0+rkDfMOztOlfnNpesazJoGuQNYQwVazvXN&#10;Vr/xWO9c57N7Ozx4xkgeK/qiOY97sIa8GVHbuLsiX50+ZLOa3RYZI2tWIN22xnbwZB1GbHsLQmMu&#10;Rv8Ah/m/Fp12YEff3uzklpqDQBLVZvqlq6VsrhT+9lP8jnqK50Msd78z/EOg8w68S/Y7AWoXbyLL&#10;cxwfVdRhXjNpsJ+K4B6ux/XlkMY5XYPKR/h8mMpH3Hu73Z2X/nHzzANGlu7J5+VldR/BaKNrZxuS&#10;x7ZoPaEGgQNxzl/Oc7QG/wBXc0Vr9Gd41K3tPM1pIupiK/lA2YIPTkj8EXu4zlMfaeTTy2sfeD5+&#10;TtZaWOQb7uAp06ZwTUP+cZvLHmG2mvPTazlY0iBqH5Hs47Z1Ol9s82E0Tf3OpzdiY5bgU7PPXmj/&#10;AJxN1uzimvtBcTQwLV1IO309863Re3GKVDJ1dLqOwZR+lvPPvmL8svMflfh+l7CVBIKowUkEeIOd&#10;Tpe2cGp+iQdRl0GTHzDsgjxPGSsikEdQc2YkDycQxIdjMkxp2bFXYP0y5+p3MN0Oscit9xynPDji&#10;R3hnCVG3Z9lvLLRanoml+YJ5HurKaBHS5rzlhlIpwVf5c+e+2MEsWWUORvl0I976Lo8glEF3tgPV&#10;fNreRknv9YhaDSQxadCasWP2WHf6BmJpuzvzpEIG5dP1OVkz+FueTs4n5z/NfWfNRjhinOk6cHEl&#10;reRkr64p9g07npnW9ndiY9NuRxy5Sif4fN1efVyycjQ6F2QC68xBVkuI4nt4yf8ATdOpykuQf92D&#10;uK9c3WPS1Qu+6XSPk4csn7R3uwneMWEIm1L1LfSroE6fHAKyI/8ALI3UDxzIHqPp3kPqJ5fBgPTz&#10;5dHYQzCee5RrmJTrQSiW0f8Acyr4selaZfGuGon03ueo9zEjfz7nYIt4LCWBr1eV5OjcJ7NtktD/&#10;ADjxAwy4o7cu6XWSAAd+fl3Owemq+u6Wcki3N6KfVNWfaKIf778MgcVC+Q6w6nzZcV/oLsCaLf6j&#10;a3U19oaBbxGK37zDaZe5jB6/RhyxjQEztXprp/WRCRux8XZM9KvLh2jhib6voTttqNwv76F26hO4&#10;3zW5ox67z/mjkR5uVAn4d7sZ+dsN5p/kQLfQcFmvAEvG+3dKvRzmy9nwJZrHdy7vJw+0zWP4/NaG&#10;BJUHcdRnhBjU53weXXZ6D/5x1hQa9d37gj6rp91KGBpQiM0/HNX2mfSB5uz0Ed/g03TbOH6veNf3&#10;k11KSXeRiT9OZ+GHCAHAzSst4W7HMgNLsxGFDsUiABDnoMBUuz6//wDOAmgrbaNf64aiS4kVRX+V&#10;R2+nMebkYhUXwP8A85+60tj5RsNOdWZZ7osadio2r9+fSBF2yqLlQfhrrV6olZhhnGuwIyiTdTAN&#10;QvfWND3xYVO2VTNJ5IC1hE78QO/XKY/zdB1zCy5O5IL2HypoH1hlcpWu1cCyOEBPjmtyT4mJfVXl&#10;Py+sARIxtQVwud998xpG1e6adYrBGFUb9TmHjjEWq67l9FTXFl+EV75kQjZV5/rN6QD49scoLfLM&#10;2MeFiS8o1i+DVod8X4+GS4kcTCp/3la75RByYmGKBMZHbbMFJwmVKoshr7DHUA2PXI8RKqbR0FTU&#10;5bL3GGMlUQtAWPTGiuTVDOR0GOGKQh2J6Dtl0xZNFj1rlccVXrMwxvHG1RC3LUozffjSg8MNkopE&#10;RXJXZDl0wLS0ys7Uc5Y2wSS2icm4jricjiuMRsxITm1sHftQ4HaYL1OSQyC10Ce5NI42avtiJvEH&#10;RseG0p5H5Mu1HqNCwG3bFVulbqcgYlNufy5PCacDX5Yorg5VNkCq2ti0JpIpGOLZSlOEhpQ9hjkU&#10;15HKZzFUqcW1sykFumPJylU2jj3riT+BxVNbZNqjAztklZBbRg02xDnTrkJRtWQW1FAXvjHagrlc&#10;RZYp2NviGwwIxLdTtl4iAlVEnw45EqckqDnuvTB3wxgjCj4hvhjEy5JYD5h1tLY7ncj7sFD+Zs2G&#10;DD0CHzn5u8wgiRuVSfDKY1O2bbDj4Qh4JqmpG4cjrXvlZchIywbtldBkibKrUG2/XETmQENqR0Ar&#10;lAYUKjybUxdBlE2SCln2O/TBKLvlMzsm0jaYFuu+Lklcwsstk2yjy/YfXJAabVwDNLxNc1eonskP&#10;sD8tPK/qBDInTuci1/OTWp3rmFfckbPtLyloogAJTtQZGZ5C2+GmT2HT4FhAGBY4yxriqaTXARck&#10;mnWld+2VSYnd555k1pYgUDb0yTx2/GgzL00LFsafLPnfzcY3eMNuO2ChFQU7ZsIxphTwXUPMnrsR&#10;U4oIwMlbJjs2otLtuBjjtihB0Mm/WuApJVjqWzKG7ElMbDR5b1+MIpXbCibWoodq5Pwr5oeo6N+U&#10;9/fqsgSlfEdcqHWYZTQMK4nGi1TVfym1bTk5ywnj1qoOG8VwHpxNRlM40GIm86uNDltnKyKygHuK&#10;YJqDlDYpNG0Ip4Y7gK1AyNsgG1vJacK40xA9shaaTa31qWKgYkKMDPaqeo+7DZQYsksfNBjNFYim&#10;A3slbtTIksDFn2n+cWQABqjAEunjwxCKZvp/nU7cn+jCuTTh2yXJbZxYecw+xP44Al0+vbJBbZVa&#10;ebY0I+LC+Wwp0GNJtlVp5nSSnx1rgNrQj7IxpKeRa0rDc4kYGXem2KEWL1H2rmCEb4q4zKaiuKLX&#10;vilDuARgyJsWEgkl5GKE02w2hYkYx2LBgmrwLxYL1OGkDdK5ksaeQa3AQWFMMlbAyDzq8gUE8h0x&#10;43Ipl0ZU2savYag06DB0ac9hhhPhKQXm3mZB6XJtjvTDKEGmZTJ8s+aJVLsK774M6CuBXmjVmfgm&#10;5wrurkQilccuQAJAe9/lR+Ws/mG4jaWImMkb0znWu66sYIBoBmkz5S2AP2C/Jf8AJ2GxghZYviAB&#10;O2cL8xeZDIWCvtmJXUsi+9fLPliPT4lXjvnKb/UWlYmuPEwJZ/FCsYoBhOHaY75FCth1Z2TSU2w2&#10;ziVJ5AvXJ7pen9BTHh6ppjuoX4QEdsn2n2IUCoxq1ec6vq/EGhyTwW4Xp2yyMGJLzjU9VLgiuGse&#10;3TbLxBqkWAXc5eowUjEbDJMEgnhV61Fa4NjlK4LY2kF3pqyDcYYw3ZXvvitMK1Py7HJWq1HXDKK7&#10;BoSd8QaUbPPtV8ohwQibYOEyt3yyGVlxvNdT8pOhPwfSMXUq3fLPETTDL7QpYWqgZaDfFwgHTvkh&#10;k70MTvbe6FV5MabdcdQ5ZGQKhjckUiElxQ4+I0OOQWGxAuaMeQNT0wVtmMlCkV3P0ZeBCxkJrUdM&#10;vFVEKftDNiqIQfy4w4VRKeB3xtcVRPpmlc//1fURSu+cg7hli3JVuIOwGJMm+FKY291UUbMoocVb&#10;uTzStaDBIoMQLW2M3Mh35GmKrgQlMj7jfbHAYqpM9Rtsc3Gu5wg0mkLJKyEgnbwxHMgBaS2Wbl0x&#10;2Bio8u1ceNsVQcw5AiuKAVxVJ5ZGiqAcxQdsVXwXrA8ZKH3xPocmAhVuH5Cq+GKA+OGlSKZak407&#10;4RskLkIjSgOUFyd2ztDTXAXYYqu3XIkdyUue6DsMdXIU1kqysCAVyupwgUhRmk4g/LFONcVS1rgg&#10;ihxhXCqNjuKijnfLApgVZI3LpjhQYqgypfpjsVQjSca1y8KoR3JFK5R8cU2qwjmKnc5RI6HDFDcs&#10;FRU9B44HNK7ZmR80pTJUGlcwwqhZCACW2xdDTFDG9ShV1r44Y2sm5B+eYupjY2VioiMLg9gclcri&#10;e3NOhHTOE1+LgO7YH2H/AM496jS+JVqFgPopnln8zFWeb0CKKK198Oj2bbt+335TOy6alwerKAM8&#10;j+YLCLnIYx0JzoNPNg98ickDlnM5mMUoAGbKLWr5OvLmoek4AOCUUxKHuIxIpBz055UvOaIa1OYk&#10;huzLwLz9YErJttTOy2U9QuCA3YPinzrphCSD5jJXGVYBvEZk4ztSCXxV5ttpILhw4puaYvx2NOuZ&#10;OM0UB5Hqj81Mb5S1GxzMu2TBLtQq+2LDFDGp23IG2UWptkxGwi0uZ/i3y61pTHhZLOYBoDXFMgqk&#10;WI75VMKV4bvmIwIckpQ7GgyqYqrfWCTSu/jmpiqp9Z/lNcrp0wGNoJRcF0ymtdsa7chvlYxiJQyC&#10;G7ZlCqeuNDeOCePuVNYLsg0fembiG3Byoititp5bX5hICnbxxNowa5XS2zK18wSoq77DEeNNqUx4&#10;VT86x9aj9RaAjbHAd8lSEomumdSDiy4FY9doriuxOPY1XLMcqKsbnsFkb1q7r2xAMRmWlK5rWNga&#10;9ccTtko80JNLGBVTtQYnl6EmeoPIdMcMVQkjAitemOpvXFUL6/wlDmOwwgWqn6oHfp2xKvbLuFC1&#10;3oOQ2GXyPXAYJWrKGXj44uBlJVDSuB8Pftl4FQMgYnMcKr4Yyx3GVgVEEEbdMxxVdE4RuWNNcHCF&#10;TiG/NOJfFFIP2uuUyiUFGtf+mVaNqbiuKxtx2bMWcGITqS5F5R0PhTANxEISZYxsx3ygxbA978l+&#10;apPMNvHoeqMHktEPpk/aKjtX2ylhMlC1SOuVyCWRHzPHpZkhgb0o22ZV3BPyx8iLD8daKfHMe96S&#10;yHRtQl15DHbcXlXcIngO5GAnagZaHiRjSKegWLSXEttNJNG80LbKTv7gYCS6Yo1ewplMoUgPSf0W&#10;jXaFKcXIYg++QvWPSkHqFwJlyzFGy2B9CeUZLyyC2yQE2Up3I/WMfol4l8wgBo6dRksmwYFA+eNF&#10;n0RG1IkvA/2STt8jkve4a3cRSH92O5ykSRTw1fLFnrUMmp2ieneSPuI9gQPHNJqkan0pPstsfbGA&#10;KKWr5DmdE1KxUNPbsGG3UjqMSa4Dt6Sn4QNqeGWgLTaaX9XQ6hcRcXdiXDjcHww2sX+H0X3BwHZF&#10;vLPO9gk5Oq2vwvGAaDYnA12i2Tlv5zsMsjkPJIKYeXa+c7X96xLWy/GynpTxy7OT4xX9rLibXiLH&#10;/N+lyR2Zmtzya3o1B1Irvg8AgEv1qRlQ2LFi17LBdxQvZIoDAVr4nrgb62rjgv2gcvgvNq98nzWU&#10;0d3K1IJVqF7AnBcbBl5L1GWJp5rqlpLbXL2dygZHBoOopjZLdXf1I9nbr74LZI3SvMdzptn+h9VX&#10;1bKAkwMD8SA9vli0ZEPwkfEe+KpFq0MvmELcRv8A6HG2yV6HFzKrIUfocVYrDolxZanBqWnULxtU&#10;DsThFqMf1WL1IXJqQKZZj5oL37yJrT+bdRGm69p6wtCju0iigJA2GKWt00aipqPfL2BDCPOfke21&#10;iaaS3T0515NVdthhpLIgQOdvHJRZReE6XpV/LePpsIZiDRAOrYil0pNE6e+GQZJ5c+TLiEmW/jDM&#10;p3HhitxME4rSiHqRmGSTzQSyzyV5YE63E0AU3KrRIW6n5DHwXSA8WNVPQ5EsUN5i8jXkiyahbosN&#10;zHQNGvRh8sS1W1F9Eqqa8TXCFBpHfkz5qPkXWriW9j4LdQmFj/KfHIwIaSqPskHfGQsMn2INf4af&#10;LcLW4WRPhHcAjrTJNSkbTOKoilj8gMxjsWD55N4k2oQ6RZMI7y9uI4EJFKM7ACv35z0+Yy4+tLEE&#10;iJ6jwrmVEHq2CL7ZH5J2tvx0F7+W5vYo/jV2+FnIqQBkvs5SAsqGok3ynJzYPm3zBpi3C3djPEY5&#10;bAtHVj3HbIj5jgkmv+Smkcajj8z1yYOzcOT6P/Ii/t7DyfFHcLzvLmZzKta0VTRQMO/KdwfTmknI&#10;5Jsp/jlGUE7Brk8//wCcitJU3WkWlgHKXMimWMe56UyOahcyzXHrWfxVPxb7k5LHHhDIPevL+lWN&#10;ppK6froMYhQLEQtFApXbJTpn7hGSQ7ncj3OJYF87fmEg1i5t7q0Wio3BXrQlV7nAsc0ikliQ4OK0&#10;yS+0qwuoUjiSOWzaMBifGm9ffJR6hkjDHZuO+Rpi+Zl0qLStUaKJg1v637kjqKHbCawmjElTsK7H&#10;tl1Nr1X8wNMvp9NKW/7yQx/Ep3bcZMVuElUoDkFfBtz5WvNAu0vpYitGJI8PngQXAjanhjSvQJ/K&#10;8mrWYeNiOYDCnjhfqtOAePblk4K9D/KA3H1mXTdTYOLcABvbwwBY3bIQpywhWcfmD5LttVt3uUBG&#10;xPyyUQSiQ0ORQ+M/MukSaUnqQ1Ckla+4wtntjFIzKtQTUEYVey+XfN9vrOl2tlcXDJNBF6ckMm4e&#10;g6j2OD+QlT05OtMCvKo7WXQdQbVNLJVBISFXagJ6Ygh4bdhhUMo1RF1CM3Ab94w5EeGOaMEhx1xK&#10;SgLDVpreBrGdiIx0rjwwQgPtTAEISeKa+jb6ixfl2GFb2FJjdQt8JPI+ONBNvbNM/NRrnR4/KnmK&#10;2K3McJt1PVHWlATXvhoxW4Uq43OCgEPErb695YvUu7Cdmjheo7ACvTC6FVs5OHY4SLTb2DXdRvvP&#10;2mfpBXCzIOK17HFtTtBdw8YW4k75ERW0g/Kb8wX8oawzeY7cTIgaFtqlR4rkfS0eGRfrJ5VIPXpT&#10;wwlNvqD/ABtZ6/pt3J5aX0zEjoKKFLFhsWHjgnVtKW74mLb5ZEFQWK/lR+as/liO4TXQvMDgwcbg&#10;jbDeyBhjWBjWgpiQh4p5+urXXNTuNeslCLK5YEbY6RUZ+B2OAC1VNM1C/wBO0z9JRv6safEy9qDt&#10;883oAAq5qTh4SFpT/wAcHUJYLyxjKsrK2y9CN8K101bOFls61JrTITHEm3tFp+bDeYtYgbzhGiwL&#10;F6ayqN69q4U37SRj1LP++UVOUmN7FmC9+8lvbTOsGvk/o+Ziq16UPQ4Hac3caPMvGYjb55UYkKWZ&#10;WFtB5eu54NPuhJYgksAd1XtT5Z4Q/wCcnP8AnH6485f87H5WgjTVaH1oQKeqo7j3zcaXPWxac2Lj&#10;3HN9sfk/+ZVlqVgul3V2ZlhAWOeRq7fysfbtnyr1XRp9HuZLDUIjFPCxV1PUEZuISEnBMa2fQYNd&#10;x0wqYLStMtDAuwG4DdMLF2JMPDK1diBByxXY5Nt8SrsxfBSbdjQ2JQ7FCwwc2TsTZq4QEW7HphUO&#10;xxyLIOxJjiVLsbgtgS7E2OKHYkcWTswNMUOxwOFLsxOBXY0HFXZicUOxuKHY7til2NJIxpLsckhX&#10;ocBjaguwSl3JH9hiN65XLECyEyHZI7Hzxq9gVa0uZIyvQqxGUT0UZdGwaiQdnQtK/wCcgfNmmvQ3&#10;XrREUZZADy+ZzEn2Tjk5MO0Jxdk407/nIO0MYj1zSYZ4z9uOP4Fb5imYU+xj0Lkx7S7w7JlY/mT5&#10;B80W7W12J7C7HxWwko0MR9gO2YWTsvJj3+5y4a6E+ezW/wBGSO08sW+tomqeW9YtLnVxtJcSMBWP&#10;+UKe+YM4Sh6ZA13OQJCW4O7eAb/yjqHla2mvfq8qaJefDdTn45efilK0HhkDIzrvHLu+LLh4fc1U&#10;V498ic9qLWGO1umkswSDYyAH1rgfyseuSEiTdX/O7osgK2Pw828NESeRhHw9JlWlzpqfaI/nbKZU&#10;PPul+htAv9TsEOF4LHJIV5GkM6buP+Kz4ZWEl2B5bWeC4C+j/p6r/vMnSVT3Y+OSiQR5d/cwJdgl&#10;Uh4xpfxeurPQW8XS3fxb2GDe7G3n3sgQXYYtbyXl0BGUfXYFrDN/urh4eFcEZUP6J5hlV+92Ehuj&#10;aTSXgImjY/6ZJKP7lvGMe2WVxCvlXX3sLrf5uwwtbsFwbWQpKRWDVJPtSD+QD3yEo1+mPd5s7/td&#10;hFqxe4d5kUwXS7y2g63Pufnl2Lbny7/5rXLf9Xe7Ca6uLeQJaBfU09yK2kY2t38WIy6II35HvP8A&#10;F7mJI5dO7udhzPayagIrWeY3OswCtk0X9yE7Kx6E5VGYh0qJ597Ixv39HYTxT3TzSajHWW8j/d3k&#10;bj91F/lKMulGNcPTnHvPvaxd38+52K3OnC8jgmE5aJ6mPUZdvSb+UYwnw7V7496JQsfpdhZao8ss&#10;kikxXUdRO7/buUHUqO9csnQFcx0/osR+PN2JxvFBbSNac4NGlejR/wC7w/j4gYZAmW+8h8qa728v&#10;tdhlc29xAkdjqLfV7lgHtEj+1cJ29Q++VAg2Y7jrf8PuSdtj8PN2Pti+mlhCjSqw/wBJ0uPZV/yz&#10;8sjIcfP4TPXySNv0h2IalqRvpobe6f60iitpKu0duR0DH2w4sHACRt/OHWSDK/Pu8nYvaRXOq3b6&#10;pEwm1y3H75nP7l4x/LXrjIDHHg5QPLvBSLkb6h2GD3NsllJd6epexlb/AEm5m628n/Fa5WMZJAPM&#10;cgP4h5srFWOX3OwjhaVrxHlujC43h1B/t3AH7H09MuIAiaF98ekfNhvf6e92TrRfM1z5fvv0ro0X&#10;1KNqC8s1UNJP4sB75qtXo46iPBLc/wAMr2j5OVhymBsbd473Z7S8pebfLvp2eqWUyw2lyeLrJtJa&#10;yAdFXtnm3aPZeUExO5HdykP0vQ4NTEiw7DvUm/xLdenYMXhYlpQp5GdAftch0zAxYzgFkb9P6J9z&#10;fKQk7JZLqTXkUenaLbKYFXhDdf7pQrsUcftE9sxRM4/VM79R1PmGsgNUwg1Dy0NQSa0vbdmtGQVa&#10;RaypKT+wvZDmTh7Tliog738K/W1yxCXNvOM+cfyD8ueZiYRp4guooquka05AdX5fwzpOzva7Pg34&#10;rF9fudfn7Jx5Ojs8x+av+cUY4wLjyzeBoXWiGTYFz+x887vQe3JltlHydNn7Ar6S7PO3mT8mfM3l&#10;uV4riykkWMVdoxy4/PwzrdJ7Q6fUDaQF97ps/ZmTGeTs5vdadc2IBuYnjB6FhSubfHmjk5G3BljM&#10;ebs9G/kD+fV/+WmoRWeoTO2kO4Ein4uKk70Bzl/aT2ch2hHiiPU7Xs3tE4DR5NEVFDnrn864dO80&#10;3dn548k3f18XVsrfVHasXEfaJHTkPDOJ7MwnSg4cgrfmB6gf1PQZ5eLUo7+XRThLkESihBoPcZxK&#10;1fT9RZrWGQ3OkdTPKtI7Gf8AyR7HNzwyx7kVLuHOYadj7vuKrhEV1CLVUnMtNXiH7rVJf7qaP+VR&#10;326ZlcUeD+if4BzB72g3fn3uxefWWS3lubOIxWZLJfRT7yyMerxL2r7ZCOHejuduEjl8U8fd8f2O&#10;yN2k6Sxpa3TtBovOtu43uA/YMeoBOZchRsby6/za8mINiun2uw0vllnuFtWVLLUwtBZxb/XI+3Ij&#10;uRlcAAL5x/nfzD5JkLPce7vdgS3FpBG1vqERk0uRwJNOh62svZmPhXJSMibB9X84/wAQYiuvLu7n&#10;ZNbeX6/MLHU3SfUYE5aTcQikC06LI3SvzzCI4RcbAO0gefwbhvsefTudgryzc39/ezyW8X17XIz/&#10;AKZZSj/R1UdXQdCR1zG1cYwABNQN8Mh9XuLfhkSe89R0diP/ADlVrDjy35e0JLh5oXDzjmKcd6cQ&#10;PAHpm19k8fqlJwe2pVEBYqAMXpQnPCSqSc7sl5gBfnrf8h9Os7Ly15m8z6oeKR2bQg+LPsBnP9o5&#10;CcgiHeaKPDAyKxiQVA6Hrnk64ZS7Mo2JNPvzfQ2Dp8nNfiQNemWNJdlMcNodgiFeTKPfApdn3K/5&#10;w3sVufJdnqIjMLIzrxHQ0PU+OUS2Llg+l+bX/PwbzuuiaXbeVmVG+vwc6sAWXi5FR4Z7YRcqDkR5&#10;Pw41q5Cu1Grg9OgymfNuDE1BkO29Tl8+IOYeaSJPQfLfl+S8dSACKiuBzJseR2zV559yjZ9WeTPK&#10;wAUla07YUXt8kYpXfMOySmn1D5V8nSMqyFCRhN+kFJ3bJUl6J/hWeJOTA09hhnbzq469emTEbYl5&#10;75g097MEtUAV64PWp2OZmONMTJ4V5hvKk0O43wUgpkyWBNvN7iQzVJxQZFCXSR5eKocxk9M2KqbR&#10;kNx65umGKVKRSNqYnyI2y8DqqClWopWmOyTKkAykbE5YOK0olTmJwLblSvXtmBxS28ZG+XXFVgQ1&#10;pjTiqJjU9umJk4VR8VqXIrvXEWkpXIGS8mYaXoZkKvSrdhTItqmuLag8TvloitW+kvy9/KM6yVmu&#10;4/gbsc5lqnnMoTR6ZKlOz7L8qfkhYwRoTApIA6jI4/npl29TCIID0dPyesZB8Vup+jDGx/MEkhXc&#10;dfHHhUFi+ufkFp90rNHDQkdQM6Zo3meK/AAbc5Rkir5f89fkrcaCGlgQmJfbJhFNzAqcxpjuZvCp&#10;tLMB4Mp60wwDdswSqLW2IAHhj9srMlR8VqOtMDSMK7ZOKpjFAQaAbYFc98khOrVOinA5OFU3RKY1&#10;nJ2yIhW6KRyyEjiemNVK5NVOWYKNugwWsfGlMlCPEkMP1bWPQUknBiLQVOZuLGpeBebPMPMuC3Tu&#10;ctmqfbNrgxcIQ8C17VfXYqhrlZkoYYzcjWubFWuuxyqYQqqD39sSoT2y8yCFqrx+1jglDXIiVhVK&#10;aULuMFKtcpJSxy8uuBqu+LoO+V5CkJdbFp5QB1r0xsjcRTv75q807NpfQ/kPQWmKAKdyKnCW8lAW&#10;o7jNRmlZpkH3l+XmgC3hQslBsd8i1y3Lc5WCkPovSrcRgU+7CkpyyxWUeqEGGNpbcjWmQkglINU1&#10;QxIQDknt4guwHTLMOO2Nvn/zn5jEauSex74bxLQVObKEKUvkfzPrbXcrJyrvviuWoYUHata1yjgV&#10;Ex/Gd8CzSEDbrlkAwkaZFZaeZGVVGzHIH5i1n6spj5UA65mYh16tY731x+UP5YJqDJd3EYO44jPP&#10;nmX8whZOy86b+OXcKSX6E+UfyqtLeBWkjUCnSmRjTvzQDShFkrU+OQpAlbLr/wDLLT7uMoUXpSlM&#10;735T84i9CjlWuU5FMXyN+bf5HWwR7mKILQEgr1zsNtcCVQw75iFsjyfAvmHy8+mTtBKPsnb5YYK1&#10;d8qIZhhklvTtjq4EqPpGmauKtrFvQYmRiqaQuyUoTiZQHrjSOFNINQli6E4g0CnamA2xlFkVlr0k&#10;ZHFiKYEktAe2GMqYcLKbPzKepO498CSWAI6Vw8a0yew82MpHxUp74Wvp+9KZIyXkzix83hqc33+e&#10;A5LClRTI3a2ym080K5B5HAT2R8MNptksHmFG35g4g1qQOmK2mMetI/w1y0gp2xtVk+oB/hrthhAh&#10;rXElqLFtSuFK++GcadxlkJ9EB5prXFqt+1g5agZdHdkA81vwEJ5d8EIK5NtDD7+ZBWtNsMoFPhkg&#10;E08X826khVgW23phjEtBvmUl8q+Y7sTSsEPfG3EwiByM5cIUi03/AC88ny+aL+OBEJqRWgzmvmDX&#10;FgU0NDvmu1OdtiH7HfkD+Sq2cUImStADuM8+eZvMxbkEbNaZWbLImn6S+VvK8OmQoioBQdhnIL7V&#10;WnY75E7sCWexxBBRdhhejNKd965MRFIXkYfWNmXpTI8KQFJ3CCpye6bp/TbCBTMBIL6+4jrk80+y&#10;CEbY1akvP9X1OgO+SqGIDLoxYEvNNQvi9QThlGKZaI01mTDLudmJFcFDwGFikshrucXTAWEkBL1x&#10;dTkGKCkUHrioYg4QkJfLCrbYukprhZJPc2AcdMFx3DdAcShjt3oyMCWFcHR3RHXrgEkcVMU1DytH&#10;Op+Hr4YOiu67V3yYmyEnnuqeSAasi9u2Dknr1OHjDJ55qHlKQcjw3+WCRJXYb4iYZWw+88supLcK&#10;tTY0xZZRkk2xu50OSPbj09sUD4FSaWzcVAx1RiqFEBGxGbl4YqqCE9CKZRphVeiGuNpgVFkmgods&#10;/9b1NTOQdwnYkC7nKK12xVetyV3xPhviqP8ArIaPHEdssgqRXrgfZ3rii16ZIqkbua7mmLKp6nKp&#10;FICxZCCcfkUtSDkCfHEmFSSMyoHZSkM78GIywuLBQM+3vj+OBUK056HHDbFUDKpc75ZbsMkAhASc&#10;lPTbGla75IBVhuWXYnLphVQafwy8VUDNUEY6mEFINJfK5FWH444LjxMjJLWK8uRrjWFMDBNLdiw2&#10;O2Wu+KrLk8RU4p0wKligynp8sYTXFUXHGUH9crFVTkFoM1clTLhUiRXLD4eFPChZoQaDHqa4CghA&#10;PGV6Zm36YAgL7Z/TO+JseOx75OAJKEdI6OngTgcHMtKSyRCtccta5I8kJZKo38MELkVSO6Ab4T1x&#10;eBmU1wZYghWL3KEPvXJRaSc4adevzzje18PqbX0F+SOorYX8JkOzHj06VOeavzTtXglacimxzXaS&#10;QJbYiw/ej8k9QS80iGBSDxAzyFqdw0rMDtUnOhwxYS2fRiimQG/h+PkM2MN2BVhl2EzQOCMsq2Aa&#10;O+ei/IWpM0ahjvmNkg2B5z53sBPETTam+eitMn5Im+VQG6HxJ59suDOOO1TTJ7auPTWnXLsYsq+F&#10;PzEtWFw7KDQHwwxTffMmKK3fN+ulonYdgemOK98yMZSWE305Ip+zmGWMSxueSpJ7Yxlpl0CxSuSU&#10;12xsfXJ5OTY0SV6d8E0zGQtEntlYqqK9T75sVXHwGXiqk5G+UcVVUbpXGHbCxKNjkU7kYmWGS4Sh&#10;Mo51Hc4zrgMaSCjYrxVNAaZRBG4yJjap5BeIw675jIfDfKvACE2h1IqAuxAzE1FT1ys4zdKntrqa&#10;qvIU+WNXc4Zw4QqqmpmdmTxG2L0ylUOJ6MQ+brthCqEpRTyBqD1wMBTY5nXapJOPi2x56bZKHNUg&#10;vVapJ6Y0Zehj8568cUGKpU7tWmWN8VQjtwJplnphjzVQLcvniNMyEKYufh4N92OA3yMioUTOR9nF&#10;gMoSsaZmNTjGNMsgENB2O5xvXbGQVERSUIau+O6bZApRJcPjsiqEeWnwjMdsVVYF9XcdRlVriqKK&#10;cCKHfNy7HK5x6qn2nTF0oeoy2+McCdumY84Cksk0HU5dMvUvITRlO9e4yzWBPEeOYUhavR9NeDXt&#10;QEO8btVildjTfbKlga5hMRAqdxlUgObIFk/lrzRF5T8wQ3kPL0iTFIPFTscAf3aEyVqo3Hyynmr3&#10;Ni1/dwx6d6QWdxwfpsThPYzlmZpFCqxqPlkMo2Xhe3arpqRLHb2srSyRIFLdKMMgOtWhi1b1RX6n&#10;MOvYNksUgB5rb6U8lapLf+UltX4nVrM7rWhZOxGB7thp0qT6WD9ZUjlTYFcsIEuaaR2jwzeYrS4s&#10;fM1BYSKQnLchh4ZL11NL5Qk44vQZR4ZCDF5JJ5Zk8ts11pcnrQoxLL4D5YDjiKzOtxWh+Jadxkwa&#10;2Qm19dpcadDd6PxB3WUE04t8sWWRbKYO4JR+gyapHPaSeZdPe2hdRPFuz+3vkitrtVoxBUe+QO7E&#10;h5DrXlySdHtImSUgGvHDDWAtzCsiMOabgY49kweb/let35c1a6026gk+q3VVd1FQGHSuFMLuFWm/&#10;fMqW6JBmuo2dr6swl+EsGXr1GSJHEihj9OV0wfO2oW8umXE1nbuAFJaOvT2wv+qBGLiu5rl0TTay&#10;6fzbLqVtFbzU5pGFIHQkDBUQAVgMmhgOryyS3UE77KAyt71wWHEgAHUZGlYZcW7aZM0spLRPv1y5&#10;ATTkN8VU9MngiMhtpCUc1KeGBGZlO4qMkrL7e3tp4uaP6cpOJ/BIpWn0HCOe60jpP0lpLLe2rFmA&#10;pyTv88qC1UHk24HbMqmFFhvmnzzdNE1lABFcSDjJIdjTuB88Wli9VDF45IMh3sQ0XXJNH1CDV2AZ&#10;E2anXcUrjLeEn4HUALuDleY0NkllN/rlrcTG6spvU9TYoetScWZ6oeIqpBzG5MEfa2FL62lmla2u&#10;IpkYsveh6fThWI2iUU3IFctgFep6trdpq16ISAnxUJHU/PDe1kLKFbqRkZwrkrwXzbBHb3b3EAHw&#10;vyBXvTCC49T1XiZdgaA5FL6v8sy6dNpNhqlvcEyTRBpU7huhBw2s3/0Zg+4IKkeOVzhZQXk3nFXT&#10;zLax2JVLhZop4XH7LKQQTkEn0GRD6YP+iufs+Ay0Fs4n2jpP5waffRm5kUfp23XeSmxcClcmdtCs&#10;SJHDWiqAB8sgfNrL5O8w63dX015cao6gTTFmdOtSe+CJ7GO+RhOu9K5UZUyEqS/QfPOoeTLm0/Ql&#10;0GtWl4uH/Z5d/oyJavHJb2si2yiOMKSabYhAfWX5eajZazrVvc6zMb29aQKvIcqE9KDIjpV5HeOg&#10;iqCCNzlwjW7YQ92886ZcaRZXLXCo6MjfCPGm2dYt4VRaKK1ymfNqL88dV1y6vKyXMhi9FiAAadDi&#10;Woolokcp3JP05EKAmn5c6rc+bby/0xS0cUKg1B+EV7n54pZXKXnKKtDTcd8eSRslfn/QbzygsGtK&#10;nqRxygpIpqteu+An0to6wg/Cehy0SbLZVY/mdZavHBrUq8Jgyh4j3IwTaTFOMXddq4Chj3nHQo7z&#10;19SCgxzBnKUB41GCrxTUMlat0wBWH+QbqJrdrO8KlLQHkP2iDjOXOkFxQ4Qe5UyksRZ+prHl/lF8&#10;dGBGxrjILVAWY9ztliLQ/mXzXfypb28OyqtJAP2jhxCBEvLvTAr5212aTW7z6oxHHnuvTeuMW5V9&#10;idjiqdXPk65s+UkcfxItVZN8RuT6ZonxV3xVP/KcY1hGl1JRC0fwGo6nE4Ji/X7sJCSmvmHQFtVb&#10;0wCStea+GCDIQdumBDE7bSILiP8AeMOYqPnhfc3TMfGnbDSXq/lDyda2MIZhxMy1D0qAcFWrsR8f&#10;TEoYV530+2hmpaCsymhoO/jgtSENRgV57dxSXkKxTEj4hWmFD8pZwDU74Ve+ae1nonlt5rcoremC&#10;d6mow3aJkApuB2yJFq8L03XbW6uJvUUB5G+3TvgNmWYBXADLWmEi1eh6db3nleeW9sJGktrlVEg7&#10;fPAzzGJgD9kYaVlVtoset2s7qAbiQk1c0w0orMJF3qMCvFpnuLSKfSb4cHRyor+GNmCyMGQbjFUZ&#10;oElxpVvJZaixaBztU9MBSs4ardPHCd1t6PoNtZtZkWK1mrTiOrV8MfHcMy7io8RlZjRS3f6BaJKn&#10;GX0rhxvG5pQ4yKO2JZ2UgnvgIVNtX1TzfFBb2dhdo0EAFFH7QHvhdfaa1yCLZwB+OAAWkF6j5M/N&#10;dPL0MI81Wj+udnbqrD3yN3FmsbLbagxaX9lsB25MgX0X5b81nVLaTzD5OgWKwUgTRV6jxAz5m/8A&#10;OVn/ADjzcxzzee/KMbTtM9bq3Ubg/wA49j3zZ6XP0Lj58XFuH6BflN+ZMHnKwjtJyFvIo1Fa/bAF&#10;PvHfPnRqFrPYSfVryNopR+y4IObQTtwZCnseAKHrkwinY05FXYxlriFp2NphtLsaQMkinYluDgKK&#10;dlkE4hXY07YVdj1IGRtIdl8sDJ2JV7nCUF2VywEMHYmxxTTsZil2bFDseMUuyicVdlUxQ7KOKuys&#10;KHZYOBLs1fHCydlVGKLdmJGBDsbUYodlVxpXZWNJdlqSOmJiydgmK9ntzygkZSP5SRlZxCXMMhMj&#10;k7Oh6F+cHmrQE9Cz1CVof99ynmv3GuYeXszHk5hyceunDkXZ0/Sf+cldTEkDeZNPtNQFu1Y2dKMv&#10;yIzW5uwYn6TTnY+1D/ELapnTo/zz8k+aLgXeo2U+j6jLRZbu3o9U8D7ZrcnYmSAobjuc2PaUJeTQ&#10;BHevzyaWWm+UdXuxZeUNbt00i5TlcLP8MvqeK1zAy6bJHeQNhtGaEuR2aDNQlhQ+2Ng8ravGZtIA&#10;UWyMfqd7CQ7vToCffKJwA3+Y6NkbO3yK4GuQy5tbnT1mnlhe0nNVnsqfvbgd2yXOgd+49AkGvLy7&#10;28ACQRQRafMxTT5G5QrHu8b+EjdhjzJPXr5+5RIDZ2KXZlml53KpNqsK0WNf7iRP8o9zhiQPIH5o&#10;nfx+x2Fcs8JX1qNJaHd6j4bVh14DJgHl1/3THi/Hc7HXeoLJCtvct6StvBqb7vL/AJAHbJRx9Rv3&#10;x7mfFf63YGglREe7S3NrCvw3cPWW5B/aA98MhuI3fcekU8v0+bskK/UYraC1ctbaPIa2yx7ziQ9n&#10;8N8okZGRPM9e6vJnsB5Owv1K2ubhzDd0g1eLeKzj6TxnoznuaZZAiIsbxPM9x8mEgevPu73Ys9pY&#10;mJGuZDdW7ECezTZLV/5j8seKQ5bHof5zIgdd/LudkPlUvqC2aXCXV6v+8l6NoY1/lOZY2jdUP4o9&#10;T5uLLc+fQuw1060KvdahBR74fDetKKIV7tGO5yjLksCJ5fw1z+KYjr16uzaiLWe3SSzlkbSQeKah&#10;J/eo5/ZA7DDHijKj9X83pSkAjbl3uwBFcXcchZybaVFpy6veJ4fTlvpI23v5QKkEeX6XYhFFbrbM&#10;8sRh0yZv3mnpvKHP7R8Blhmbq7I5S6NdbeXc7NJaypLFot2G9frp3oH4QOwkOREgQZD/ADr/AEJo&#10;8vk7BAeT1n9b97rMXwXFh0gK/wAx9xkTEAbbRPKX8S73593R2AFgjDVVxeWMhr6z/Zs38B8smZE/&#10;0SOn88Ir4j7nYaW1zK86G0lCavabpqTH4JkH7KjuconEAb/Sf4Oo97MeXMdXYJk1C4uY7jUbJmtr&#10;LrqSvUSOa/ajXKhgiCBLc/wdw97LxCdxsOrsmfkf8wtQ8nPHYafdyW2hTnnayE85mY/ssD0BzXdp&#10;dlQ1YMpC5j6hyjXeG/Bqzj2vbo7PQvlj/nI2fSDeW3mOwDauUAt9Nipwdevq0/m75y+s9lBMg4z6&#10;esz0Pc5se0O8b9y0rXvnffLX5maH5r0eTW9M1Apr1pCz3sMtOZoNoz4AdK5zGr7ByYJ8Mh6SfSen&#10;vDm4tWJjZbVg1KfDgnSNeXzRpEGrM0TWslTEYnHG1kU7iZu6nwzDz9nHTzMd762PqHk3wzCYtfXt&#10;kW1RRqSyQ+irFD6k0iLuwX9qBRl2IyxUb9w/4ospepvAkmkS6h6FsqAxyqVRRTldrTcSnsRlw1xx&#10;2e7n/R/q96PCB/HN2RvUPyd8vea1k0nWYLdbEgiK4KhRbuNuDdzv3za6P2ky6ciUSb7v5w73Dz9n&#10;wmKI/Y0xoKgVzzt+Yv8Azh1ptp+78qXbx3q9bd1q0lf2lA34523Znt5KX94LHf8Ajq6LUdiR/hcD&#10;UVzflR/zjz5i0e21XTdff1ZViMunwxyfA8q9i3QGnUY9s+0mHUyjLHt0kerPR6CeIES+DTNx3PTI&#10;xc2kwRozZGPWYGIvNDj2R1H7Z/Xl+KQv6rifpyH7mUr7t+sV2RnVbuOGGNZZVvreZ6xwL9nT3HQM&#10;fbM7HAnl6SBz/njyaJn4/wC9dgeTV7i4LNdiOXzDCB6F+wpbtH/L4E5YIRHKxE84/wAVrxE+/v6O&#10;yM2bvDFcatpacubFdQaYbL7xL+rMie5EZ/5tfpYx23Hxdg8W0dtbRtLcmKyf47fUz/fK/wDJTqAe&#10;mR4jKRoWesf4fepFe7vdi9rcTwhrlohZXf8AuyNt3v4z3HzyM4jldjoekCoJ936XZIIkt30uZWt5&#10;IvK8hBktIt7qKbx8QtcoJlx3dzHU/SQ2Cq8u7q7FvLU7fpOziuJWgv1ZG01ITtOg6LM3iRmPqY+k&#10;mIsfxX/Cf6Ldi5iz7v2uwD/zmbevN5g0yzuVWCeGxjMlunRGbc0zd+yeLgxnrvzdd25K5AeSlCQV&#10;5Kagk0OeM1bOtLz4Vc9HeVXaw/LDX5i3L6zcwIFrSgHcZpc1SzgO4x+nEWs83MSTm7AdPIt45ckw&#10;dmPgcVdhnpCB7qJGHwlgDidmJdn6Df8AnGPR20fyFpdhMvpy8Xcj2diyn7jlN9XN4eT8QP8An4/q&#10;0jed7WMuGtUsUiUq1QGBLMCOx3z0hGu9MokaDkxD8tbt/rLnwwUPEnMHNkpndJzoejveSAIp36YE&#10;mmC7HMGc7V9N+R/KEkjx+mp4/LqcjOoaoLdWJbfMOZtNPtb8vfy6luGRmTiDSopnMtW8zLGTV8gI&#10;MwH2R5Y/L4JEo4EAe2EkHmlHfiG/HGkmLMrryFSPlx7Z0LRNXWam+WQDCQfOH5neS2hhaRF6Vrtn&#10;QYGDKH8cyaaC/PvzSjw3b28m1D1wSMCGJFQdx0OWDhVa8VRsM3PDwp4VAw03y+WPCnhUGhB2A3xp&#10;evXJiNLSiy0BBxtctTSXyRgAnvj8CUvdfvy60wqpmMt88quLEt+lTYdcquKqnpVG/U5q4E2vW3pQ&#10;5Va7Yk0touC15GqDEnbjvkDK1tl+k6M0pBYUwkvr0IjcTvg4T1Q938k+VxNPH6iHj32zj3mS/YBm&#10;rmUCz4qffP5c+Xo4Y441UdOwzz75h12hbc7ZYAwJfU+kaWtvGop2zmV75sMDceW/zw00mbIBAo7Y&#10;jaecnDip2OAhlGduMCMKEZ3Dyb5oZnVlb4du+Vy7m2Jtgfm/y1BqNs6sgJI32z1ZoGofW4FJ3IpT&#10;MHKK3ZXT85/zH8rro984RaRsSRtkvV6iuYBCvKTbAHYY4uaZHhSuWPegBxJiT1xCplFHQbA4Hc5J&#10;imUCb9MDk5JKYKKZajkaYJGgqpUDr0wZFHXtkWLHtRvRHUDpvgtRU1pmZixUyeJeafMBHJFPyNcc&#10;wp8IzbabH1Q+dPMuuGQsimo7+5xnTrmeBaHnckxO5O5zAg7YyjSCViEGhFa5ZyIKIlWoOuNyTJse&#10;xy1wFBWzMVFfDFQoOAFASO8uOAJBxYDEsmLT3HM8SepxbiKZh5slJplnljTvUnV96nphZOaAmv35&#10;q8+boyfb35beW2VY5XFCSKVyP3UtaknNal9l6DaeiqJToBhNIOW2LJ6LbMEGaK3LGmHiYk0pXl+I&#10;xh9aWwjFT1wwjxIu3k/mvzD6dY1PjhzFEK7jNjihQQ+UfOnmOSdmQNvU4KzJCHkMp5ksxqT1zYqp&#10;qoG2JSvxFcMRZQU10+D1Gow64Q314IVLMdz0zIhBpkbL2Tyd5Yk1KZFpUAgUzhnnTVlVH+LMyAUP&#10;0l/JzytJapF6ifCKZ4x88X7TSHi3jlh5MZPsK1iEUaqBSgzmVlezRyjiTWuY2QlrtE560/K/VZXK&#10;LLv0zHkS5EOTAvPunR3dg7MByCnPZ2huXhWvhmNyW6flB+b9okV87LQEE9MlKjYZVI7srfO061O3&#10;THHEFkEJ6fWuNwsl4Wm+ViquNqHG4qqrjTiqMjA6nKriQghFp2I2OYiuQY8KOjldaeGItCDjbFNr&#10;fU5EPFdqYFe3FemG0UyG116QbM1MDPaA9RhtFMjt/MpUDi2+Bnsh4Y2ypPLXzSdt964G+p07YbQd&#10;k7HmTnvy/HHLbkdsQx4VGfWUkBHIVwVHER1yQKQGLalfCSoXBax8t8tjPh2ZgUwTUnU/aODooqCu&#10;WRna08o8zXZjVjGdhhlAnfMgCmdPnHzfqzUZB74IHwjMhDwqaR7qcKB1ORXW78W8bse2YupPRlEP&#10;0Y/5xb/LwX5iumQc2Kk1HbPNHnDzFQsoOaecuItr9tvy/wDKUWlWsfwgHiO2cB1LU3nc77VyB3Yn&#10;d66iBAAMKo1aQ4gMVTJLp1kWoSMsZAKEj0zoWl6b0JGQtFpHfXgQdcn1jZhKClBkxFNvO9V1MsCV&#10;OSOCELlkYoJef6jfcuvXDSNO+WNRNsQuZ6mgwUm22FCSzEElsEDFCXvvXFVORKChnXvghTTbIFgU&#10;FItScf13GG1BpCsvjjhjabUHUHFEam4xkiSDeFW6jbFhIcixQr2q7imxxdZfHEbJ5JTc6aHHTBSX&#10;JXbDaeJjt35dWWrEb4PjvCBjzZCTCr/ympYmlCfDBaXgPUY7hkDbD77ycWB47jtg0Tg9DkhOkgsD&#10;u/KDciHTce2b16Gp6ZbEgsrSG58qugJ47D78WWXFbSG50Nl2AIpigcHFbSebS3j3A2x1cC2h/q7D&#10;4fHP/9f1ZxzkHcO9cnrlFT2xVViulrQ9cZxI64qjfrClfhO+PUYqgZnJBNcVApjaQlM3J9wcccDJ&#10;RC03ONpiqv6g4k17YmDWuZIFMCx26NSSTigFMUJY7V3yx4YqoMKb5ZHhhCoY3FNycaFyxCEkuQ9f&#10;DHYqgXevSubFVJV5ZsVbYUywcVQ8qg1rig9sVQTqFPE9M1OXXArQk9LdDlhaYqtkuRIKHqcaxPTF&#10;URaoCQxOMGFUXKRTc744jJBlFKpGI2zUw2ytSV67NtlU8MKV3Pu2XgQoMA2KDIlgUKy8TXE5RtXL&#10;cJVDySstKnEQMyFU3m6DHAUxVA3DAinTFQRjSQkFwaEmuLI1cEo0tpHP8VSDvXD6wkAbiegzne0s&#10;VxtIkzfyZqJtLyF+fHiRkG/MrQxqFk8qrvxJ2zlsZOOVN8H7L/8AOMHn5ZvSs5HqrUAqc8E61pbW&#10;kj8xTc50mnyWFmH6MQzCVQyGopnONQQsdh0zZ4y0osYAhBDVOWg2wbzrnkq/9KVIychPk2RY95gt&#10;frFu4G5pnqjQZvURSehzDO3JafGf5g2IiMqMM6JaPRQvfL4He0dXw5540/1Wkbsag4cRSVArmXFL&#10;5Q806cV5EA1qa4JJ2y2HNBeT3kBoQdhlA5ehj80QA4jfHDfFUpkHpk5fTbthVqvNa1y8CVEGhplY&#10;oVRueWbFWzJQHNiqnWtKZsVXg7UxjCtMlFiV/MgAdsa616YYGkIj6wQOA3xLjTLLtC9ZyNm65a17&#10;jbIzDJHW91T4D0Phl0GVoTOO4NQFOJlcVTaC4IoQcyrUjbochLkqYrcnYg74JIp0zEpUXFcmTdju&#10;MaOoyVbMujclwr/CDiD7kkZlQFBigvVFSDvvtmpUZOOypLeylqjGDMhDH5PE4oMVSeViCduhx48M&#10;CoN6sanauU3TJR5qpspG4xmXoQUhNd8w64JclWA1xXKGTfTE265dA7MWzsdscuQmltXNPljqZBV3&#10;qkZsCr6ctzjWxVH2YCkhtq4yuFUwEJO+2YeOAhVVZRCRvTFVNeg3yiYpbTK2n9R1lJ2GPZw6GN9q&#10;5gzFFL0TRrW6FzBqtivMqdwPDviCTmIUbp45UYpejXWgQ63KlxbjjcmhKV74wBjyBFUfvlZgCrJT&#10;rC272zmYJeWZA4dqjI9PbPayb7xDochzZvp/QPMUHmWx9eJwl61OSD27jGGSBiI7lQUfY17e+VTx&#10;9QwNsls5NXjjeTSpD68C1XiaE+2KXnle3YfW9PbkxFCv9MqEj1CBJLvLn5/XUd6fK3nGM2xDExTk&#10;UU77hsiUFpKzelKhUqfpzMMmy3uGp63ZRQPe2VykiyIKcTUGoya2SRgenPQqR175jZR1YyLwDVb2&#10;+dTPpPI3QckqPske+C7rS4LmENCashqK5COU3TBjWj+d9S0TU3XV4mht7pDG5j3pXpkfvWK8YmBA&#10;zICQ9T8txLcGW+hdHIpxoamnyy4VXhWXc9ickWxDahLMLnhZAJGKllUbk4YW6dl3FMvDF5Z5luhE&#10;fVuBwYvTfbDW3RiKYEPGvNV7AkvqH4WApv3+WPaahMfQjxwgWqBi0RpoYtWR2aGTpw7fPEo3oSKb&#10;5YhV1LTy0cc7PRQQprisJJ+IYqx3XIo4WW3ejA0+W+DEb1FJbrgVgmp2g0q8RLYERuAa/PGGM/aB&#10;+jFUwg1qLibKdCNwVkH6sCtBR/V398PNWZ2XmYvYvpTFSa1UnrT55lIA5LmcBSvL7y3M1z6F4A6O&#10;+wruBmBLbnY4jdK6+RdMJj4K0Z23HQYMAPHfrih5vLcq12XhPGIHenbI3E8rSMSeKkmgyBDEin2z&#10;f2+jQaXaIii4mWGIvIBU8io+/DmGL1o+XcYGL558ya8/l7WfqA+KCTi3LuC2PhB5Ad8B5bqAh9Zl&#10;BiMkfxVFQOp3wg1DVKXDxIpAQ0J98oEWYD6y/LP8tvR8tWWqapKpuLpC6RlqcFrthtptylxDUbdi&#10;MEhRQXkf5n+WdQ0LWlfk0isqyRsP2R88ua3Drs1KYLVE+XvM09tcpFcQcvWIXmu5r44Ea4AZRWgA&#10;7YALG6aZ/beXmWC6lRA7SyAgOK0GGsVzxB3rUd8plCmJDzjUfLZ1WRUWJozFJycDYUHQ4Ua+IZbQ&#10;xcqFyBQ98hxUmL2H8jLPXLXzN9eu4QbW2jYiZPtCuwyL6bAlzMlssQQg9R3Ay+MtmRNPffzI1W48&#10;t6Td+YJbyS4X0yvpnfizdDTJp6jwngopxPTIkCRYPk2Cxtr+zW9vCXadak9KE+2Mv1bUI0KkK6bj&#10;JiACRsgvImoj8udTvobpTLY34VWI+0oHQ4W2ME1vN6zgVp0rjOIKl6l5u8x6Z5g0k6PaOzrIQwLL&#10;QDJCZQ432JGVDZIeBJor25V4dxG4P3HAAjoPcHJsnoVxqRZ1Lf3DIOVexwe04EdGFT74Feb23luS&#10;TVGuYJCkRO/H9oYQmRvUqTUnLIq9+extjpgRFpGg+I+9MNgCq8iMlTKLwe5uobm+FgkwTifhr3oc&#10;EQSgrxY40ki2Kea9H9O5+vWaANyBNB4d8BSQtXmvjhpjT0PSvNNg0AsryiScCGr4kdsHohkI54OS&#10;OTzTUNQi06KYWVXjqWU4y7QWoV3NFPfFSj/IerT+cjPaWa8rmMUZD049zgi1kjuFNTv2ORKGL+dt&#10;J1TytdrLbITAR8aeFe4wtuYQJqsPiPTCFeueTtamuNCVreQNCn2w3VTg5k4xhk60wK84tNQa61eW&#10;2v8A4kLEr8s1uGc0bCrXmqW2sITLBua7YpcMtv8AGcCpV5VtLrzaX06FjSm9Og+eIJf+vUL0w0rJ&#10;r38sv8O8JJf7xgSAR1zPDzYOvTAqpaa61jaHTbyoavwsew8MSMayVQ7HscKp4upXek8NSt25wEAu&#10;pG1D4Y+EmFeLVyUY8Ssc83TQ6k66hCgJJBNPDHpIOVNxhnjMRapXIq6nbGOAguoqMEXMImhYePcZ&#10;WOahJfKHmCfy/rcLcifTajRt0bAenQ+hGULVOWS3bJbsx/NDzA+u6lDexQeigGxXbfAF7cvBMqKt&#10;VbK+EMaeu+QNBi8waJJcXMxS4h2B5UJPXfHk0YPCaV6jIFCLgg9e2lsdbQSBK8GA8MbNJbyv6VyP&#10;337OCrSraLZ+ZdEsxqvlecjSA375e/HvXCS+tUugbS8iHFuhPfDxAKHtvlDXLrTeHmHyxfvK605w&#10;q3SvXPmJ/wA5o/k5rd9dw+dtAskm02CHhO0KgNGF7sB298z9LqANraNRjMtw/Sn8k/zDsvMulRaX&#10;czsurR8i8czVZwTWqV6j9WfNZm4mh7bZtgXCe6YkW8cKHY0muJS7GE0wK7Eye2EK7Gg0xRbseGwU&#10;guxNmBOSih2OABxLJ2ZgMCXYkdsNMSXY3Eq7GE1yKXZWKuxwGKux2KuyhQ4q7KY4odjMVdmxV2VT&#10;FDsbQ4pdlYVdjgPHFDsrFXZvlirsrFIdljCl2alcCuygCMVdiyjIJBdjyfHGmVuxvrshBQkU8Dg4&#10;AUcRHJ2S/Q/PuuaFT9H388YU1ADmm3tmJm0MJ8wG/HqpQ6uzrOmf85F65BcxX+sxQX88Q4iSVBy4&#10;+Fc12TsSBFR2c2Hakhz3dnQvLH5x+Qr6O5sfMulT2S3xJma3fkK+IruM1+p7HyggxN05eLtDHLYi&#10;raNe2Sm3Ty35jRtL0bWIEsbdedlHIfTk5/yyMeua+WlyYzxEbnm5UcsJ7A+53zwzHkHzJdW0fmOy&#10;tY7u8T4JLOF1aBo/5iB1OYxnCJ4TsO+t20RJ9Q3Pd0cWA65G9Q0JNHfjcg3sUoq7OvGKwkPz8MMM&#10;nENtq+c2RiI+Y+5vC2JJZrn6jaSJcapEOUepSbQsg/ZA6H2ycqAs7R/m9V5mhz73YpaQRGO41jTA&#10;0dpy46jLON1b+aIH8KYJEmoy5/wgfpUd4+P7HYvcXcRtU01pvq9sRytNXkH7+b/iseAxjHe6s9Y9&#10;Akmh9x6uyJTIsUSz0e2n3FxaDeS5H8305kR3259x6RaJHbu7x3uwDp8dtGVt5Yi+kzuOFrH/AHkT&#10;+LnsMsyyJ3B9Q5k8iPJgDfudk9udPurxo4b50bUoFJsY4v7l4/B2GxOYMZxHLked8/g5Ph3z59HZ&#10;B47ue3knvbVEuZD8F7aH+5g8WUeIzN4AQAdh/DLrL3tQNHb4judikE7F/q1tOJbd/wC61KQbQk/s&#10;DAY1uRR6x7/NJl/b3OxZre4tWl1K1/d30S8bmaYf70x+MY/pjxA1E8jyA/hPmwMTz+fm7HaXdixt&#10;zdIHh0C4cCZ23uVc/wAvcDBlhxnh5yHKvpplDYdw+12N8wzJK8cV4PqdwlDZGP8AvLpe3qH3w6cb&#10;WNx/Ff8AD7mOQ9+3d5uwK1zMUa5NuBJQJc6XGPtD+c/ryQiAav3T/Qx4j+x2aBom42Mo+sQs4ez4&#10;UC2zf5Z9sib58j/F/S9yg3z37vJ2C547+51JuDCfzBCv72T/AI9zF7diaYAYiG+0DyH8VruT5/Y7&#10;ELOeK2knudNX1rST4buecU+rsepjHz6YZRMgBLYj6QP4veo7xy6+TsF2Uqi6jtrq4MSne21h93cD&#10;9gV8emQyQuNge+HQeaRzr5SdksF2lTqGlKdOXiU1C3b+/vF7so8DmFLDY4ZerlwnpBt4uo27+8uy&#10;QaX5hHk+0ks7GaaPytqNPTtIzylSfqPUHUCuYWp0f5s8UqM485HkY+Xm2QzeGP6J6dbap3zrPkD8&#10;677R7O50XW4obrzZSumcNqRA/ZJ6AkZpO0PZ7HkInjsQ/iJ73Kw62Q2lz6NFakb7dxnfdM8+eTvN&#10;1i+jTXIsb5EF1fQq3xxS/tNzHavUDOVz9jZtPIZALHKJrYj3Oyx6mMxV+92498PdM1GDzEIJvKUl&#10;vqt4lRIYv95mi6VPjIP15rcuilgJGQGI8x6r/U2DKJcnFgBVtsFXlrqS6hZpNIEmuS0dneEcrgnv&#10;Ew/ZTsDjCVQJ7uY5R9/mWEmgV3A7YeWslloMo07WIRxgIkns02FvITUzF+470yMc0pmx15Hv8k8A&#10;pa6lxVDQ+NO2eN/zihutQ8yXFxNdw6Yjt6mn6hCtHvVp/dn27Z6D2FmEcQoGR/iieUPN1mqgSe7u&#10;PeqLsKZ52tJbf17yQWf1f1VMd1pSms1x/wAWA9q9c62QJEd7rlPpHydaBudveO9vCK/sUjghsNRL&#10;TaO0lLOGL7dvIe0pHgfHMjHlJJlHaVeonlIeTAjoeXTydhpFZyrK+nzUuPM8A5W8MZH1eSOmwY9C&#10;aZUaqxtA8z/ED5M638/sdiNppZRW1PgL8TVS/tSPgsm6cgPbDLL/AA/TX0nrNiI9efeO52B74yxN&#10;BZiX6xT/AHj1h/sRf5H0ZZA2DKq74dT5sZd3yLsOvLl3qBW8l0sxw6jEpS/muN/rMZ6mJe5p0plO&#10;cRFXvE/SB/CfNnAneufXzdk58o+XrSe+sF0gg+XriRQ80n+9Uctd+I6gVzV6nUHfj+sdB9JH63Lw&#10;wAquX2tHptnnj/nJvVV1Lz7qMKOZEteFujN1IRab53Hs/j4cAPfu8/2tPiyENJUKOWx9s4FEgY79&#10;M3UjTq4hdnpfzTYWtj+VmmSafHJG1zcs0hbblx2qR+rNDp5GWpNu5zDhwinZ5grnQh0ZLsf0wodj&#10;a164qXYeeXojc39vbKKl5FXb3OCZYHm7P0oflXZrY+V9Mt1cSGO2jXkDXovTMaZ6OxiN385X/OcG&#10;p3F9+aOspLC9vEJFEaOCOQCgcwD2OdKQgDMTNNyYh8jaZpJuX7nviMkwUmpzXZ8lBJfRfkDyVNfO&#10;gjWm47ZD9X1pbZSQfozCkeJID78/LH8reXpmVKsKdts4r5l82CIMeQ+/ERZDZ9zeS/IUdpGgZOne&#10;mcC1vzieZo2EboM6e3WmmxWyhUAFMJdP81H1Qa1rkCsZWi5LdXHEjbPQXk/XTOFBbsMOPYsi8f8A&#10;zB8uR3Ns7ca7HPRmkXnrwKa5nwDjkU/Jn83/ACy+n6pLIiUQnD8HbbKiGDxQx1opGUTjFMVUQ0Fc&#10;oHJs0O8Y746uKUI0e9RljfDaoWSMd8cAO+HiQl1xGe2Op92PEqBEZJ3G48Mor4Y8SthD3GYDffEy&#10;VUENNxmyNrSqqU365e2RJLEohYOQqdsScgb4DIsWR6Tp5kYUHzyP6hqKwBv15YMdshG3vXkbyc+o&#10;yR/DyUGuc21bzEACA2TEKZcL7M8n/lwkIWQxUrTtnLNZ1kThkJrXL4xRVPo7y75fFhxZVpTtnDfN&#10;FVDP2y4RYF61ZkFRnn/V7qkppkw0lG4HsbtpGCjrXIyCAXZ6I8iK5CsPEZVJysYS7UyBC3LpTPav&#10;ksMsFD0IGYGZkXwF+dYjlnB6GpGdIQ7Zryh88yIB0GKAHrTK5SC26ODetNsUO2U2i0xSOnywLK4I&#10;plsIm0hEgUG2BcuSvpTri0S71wHdBQV1OIhhqiUXqK5LHGyl5V5l1kQI7Mfllk8KGmbfDh4kPnDz&#10;Hrhl5kmhxOtd82kYcOyHjV7cNNIWJ+GvTGMfDMiApBS12qQRlp1rgycmJVUNNx3x+3TKKQiAxyhh&#10;IpsadxSox4XCqW3FzTqcXUYFYpe3XKpXvi6pXKMmSmQCjp9s1xICRXfE5W7ds1mbLTPk+lvy68qy&#10;TyR/Dsep8MKL2SgpXNPKfEUB93+S9DFpHGjb8QKZGpiW64Ft7lYRBBUdcRWMtgtbTOWfgNsNLeCg&#10;qQfbCI2UEsI1zWhApNfHDiGGm/QZnY4W1kvm7zn5pCB0DfGa4NA8czYjhUPnu/vWuW5E1OOwskB1&#10;NcaTTpiqIii5Gh6YXXcoVTU5bjQWd+XNKN3KkSVJLCmce80eZBbcmrsBmZEUKYVs/RT8oPytHpxz&#10;OlZGoa0zyt5u86I7ujP+OZANMCafc3l/y7FpMKogoQM4VqN1+kHJU1qcNtZ3ZV0wfoflia6lD8ag&#10;+2UTFpEbWs6oOTGgGesPy98sNCU5LQbZiZNm/k8h/MbzXBYWcqBxUKc9ZaVbGCJV70zFLAC35Lfm&#10;P5gGq6hIYzUBzTDtRQZSd2bymU1GwplHJhsCHHidzlYUtgZRwIVFWu+VXFVYISN8corkJmlRkCDu&#10;DTL4jIcRSmCoOtMxFMiqJFGFKdMb0xO6KV41HUdcaTXANkcKLjiFd9zjaDwwrwq/Cm42xNkXvh4i&#10;vCibZmU8d/niRiHXCJlHCmizFT1OYRLgMypCusxbL9MYBkpFKcoZqkdMUVaZLxEUkt1aySAnBSEA&#10;VyyGRIeca9ossoY069cGQAdAczRn72T5283eWZmDyIDQVxaRQqksMyY5r5K8bstEle+jjZSFLjf6&#10;c5T5xnMcLn8Mxc+5bIv2g/5xU0mOKO3UKNgBXPHHnC7f1W8Cc1xZEv1Y0qIRQIo8BkEjQzHAhNCa&#10;ZIrHTiaYhFKLuB1yfaVptKCmEqUmvLwKDvTJ7YWQSlRhAQwLVdR5V3oBknghoBXJ1SvP768LklcM&#10;UGWjZrkWK3DFyS2C48LFJbgn6cXXJqlUh/HFQ1MFIQrDFVORIYkod64spwEMUM69TigOBCBda1xQ&#10;HIlVLjUb5YbEhLXAnrjg2BCxo/bHBsCqLRffiivjSod4abUxVZKdMVS+azWQbjBKT9sVSO40kPtT&#10;bBC3B7HDaeJI7jQ0JJZcErdMBSuDZeJI5/LMb1YLi6XHicnxFILGbzyqslaLQfLBaTjx3w8ZZg2w&#10;+88o0DDjsOm2CfXFO+DiKbYx/hUc6Afhn//Q9Z8c493RSZrgncZZG2KEKJ/jqTiZXFbTKO52qTlc&#10;aYoRBnV/nmr2xULPT/aHfL+WLNSY03O9MeMQqCnbiDTER3+eZTGSSy748YGKCYU644DFUHJIKE4o&#10;ErhulY/NOFNAa5XGmTBtCCM3LqMb2wqiOQ5D5ZWKqhYU+EjHUxVRE1CRl4hUPJIK1zbrSu4OToHk&#10;qWs53JPfbbFMrSpM23I9cvFCxan4sawriqLgmKfD3xoHhhVFF69euXiCtqbR7dN8sb7YqhpE75uG&#10;S4mXEhGlI3ObjTBxLa1JC1ajbLG2DmgrpFplOvIbZPHLhKEFKnMUANRgemZaaQTkjfH9N8IFp5pb&#10;LLxHxYmWLGtMyIw4RSKSS5IY88ExkdspmEJTK1AQuGcMpHF+4zV6nDdhIR2l3YjkUk7gjDm6gW/s&#10;5In/AJf15xWuw8Etm+D7l/5x/wDPkmlajbh6hFYfdniT8zPLj2UrhF+GtczdDn2psO4ft55E1+PW&#10;7KK5Q1LqDnnq6sCv2+ub3HNpIehK3hhULYA5kiTEhfyyVaEvpSqwPcYeahB3e8bL4jPUHlS8DIgJ&#10;+jMOYpkXy3+ZOlFxLIo333zrcEygAqa7ZLCOLZi+F/OOlvGzl1+E9sMYpDtmwil81eZtPjKyVG++&#10;Ggaq5OHNiXzvrVsYywI2Jy65ksbYZKoqcUU4EgpLcx1J8MdiyQFafD2GXirRWvQZqYocHpsc2KXE&#10;9xmxVTqfDKxQihtT3xpamSjG2Jc2w3GbkOgx4Stqda9MsqCMQaVrlQ0br45XGmwwE2mkZFKBtiL1&#10;WlO+WQjxIpGR3BBrXG9fnkCKQnlvNUAnKwKmEb13Hhm5kbDImAPNUfCSoGNrhpLmUAlh165vbCha&#10;BX4iN8otQYYiyqHuYlZeXfGg98yEJDcR7cB3xQYqkUqEEg4+tcCoJkpuRmwqpP8ADtTE+mZAQg5R&#10;z+LvljARaob7O9MUBrlUo0l1a5RFcMZUre5641TQ75OYsIXN4DwxYZQUqTYxtjiqaWyB4q0qwxp6&#10;4qj4U+GuMOFURC5VWUjp0xwxVDTNy+E9TjkNDlWUbMZJjaoCAoO+IXgYcXQ7V3zGMQVD2T8stTSJ&#10;rvS7vq8f7pq9/DNxEqFK9colGk8TI7bWm0u+jvJBV43pQdxgi3qE4PXbbKZBkFLzDNDc6i17pzIy&#10;y0YoT0J64GniNxGy16dAe+Uyjum3pvk7zFD5eniubipDDjzXcKTkOZazvFKaAbAZIRCDK32HFfsm&#10;k2uqaYBzkXkzjeuSHTSbbuePhlOSLE7vH/OZi8y1EsKLONi4GCbiJJay0Ac5WJkEBkJILQJptMtj&#10;poLyQA99wKeGEjsqXKrIQBx8e+XHcMibD0yyguZtEmntVZpvU6gb8cPK1QCJhvtlHCLa3m8V1LHI&#10;41KIlFqW5Df8cAErMXt7rZ17HLLTbKEin0xLbWvLnx20y1LIdh7HHWllD/dn4l7VyZLZaT+ZvNeq&#10;wR/XE4xTKw5FR1GKsEtGCJ1OWY90Fi9z9a81Rm5uzVYxuR44Ot5AOnU5MoeU+adLaSM+oCyp3wNf&#10;xkMJlG3Q4YlWR/l3qEUtnNoE7fGByjU9vEY2A8iCcsVZ5jjMEMkUWxodvfDV4OKh4+mBDwzTvNLX&#10;F1Jpuqr++BIRj3xNBQHFU1vJDNIvq/EUFM0khQADqcVV9L0ZNReWaUj04AGI8ScYJOXw9u+ZGONb&#10;ljdJDrtg8KvLallK78f7cU4U7bDLxuyt51JqwBbk5Enud8TWGpruMuMwNlQ0uqTBKSSkxt4muDBv&#10;scpVjjlrdmkioyN1GAJbNWbkdq4pt6xon5i3VvaCyiHNkUAcvAdMExxqg4qdsShhes6rd6jK19dq&#10;DIWBy40AajZXkGyplHqs83C4txsANsKb7SCzGSE7t1zFBY2+o/y6/OmFbWPSdbjZFgHFO+2XY2P1&#10;ZCoNSNzhJtSVLz759Gu3sZePjEwESEdgemNuJjMh4igxCpx5e0KHQbxPXb1JOJKk9iR4YXzRMGUx&#10;io742kF6NpOpW3ozxag5jffgR3ODACSpXamRkNkMVguBC1xBcfFHL9lq7imQT8zdW/Qmmx35biTK&#10;qKfAnKYY7NNsAH1R/wA4m6fb+YtYvNJWskcVsWkBOxFdhXtkU8leaJptQhiu3MnMkKSKGuWyxgBE&#10;w9s/Pv8ALOzm8p6lNpkCwvEnNwpqCq752TU72O0QyyEByaCvjlMQ1AW+CvIPla+8xXcVlbx1sVXl&#10;IVFTQe2BdO1JWHGXr2pmTTIh35i/lvcCU3emV4qRyVhTiPHDcMAOfWuQluGLzW3tbiS6+pBuKIKV&#10;I6nNLIqx+ocpChOtI0uSfUDZGtD126YjBOshAU/FkyKZkonWdDlso5mlHO2UVqOowa0PMUfauKXn&#10;1nrkdm/q24LBK7HviP1FY2Eo3IOTElTCbz3Pf2sumv8AuuQPEDapOD0ZXrGPuyQNLE08d1zT7y09&#10;PUXBHpmvMfxwHNG0JonfJ8TKwzzy9qFvr0bvetTitQP5jguBz9lhUYCi2C+Z9J4f6XbPwLEgDAU8&#10;7RylAKV6HBSHpflfy1b6jo0d3NKHZRxkjOGTL9chDPuVyKHk1ve/8q91+e1suSQXLAgr1G/T5YTx&#10;BreQqR8JO2SS981qW081aXHdox9WJCrEilfbDV0Mieo32l3GRQ8TsL9dJ1AaXahvq9wwR1+ZwFDe&#10;o9IyevbDS09C1/8ALy/slfUoYmPpDksiHenvhjT0QWXAryL6wNcljsro1Iajf24V3ExuF4t9oYQr&#10;2zyr5cTyxO13ZtwilUVB7/LAlsrROyGh75fHGJC0lN/PuvQyQQ3A5hlFAD0rh5HRNydvDK/DKHz5&#10;rOsR36/uVKyA1OFV6xilEsdd+mSjiJ5pe0eRNRsNb0GTTbkqZQCGDbEGmC2l9ReWWxxiPJDyik9n&#10;PJp1zQhT+7IPUe+YMDtjkjxBVljz0y5+tuaLQ/D88GxuUX03zFCQgdXsE1K4j1GwIQhgS1MBwOFm&#10;Kt0OKGfeZ9Na68vR31qVaSOoJruSMu/WK3IaTv0OIVT/ACzvdY8zRS2ml/D6I+Na0qR3wP8AVUcC&#10;SI1rkClncHnO5sWOl6tDwaIlW57E0wuvrYiSN6Hn44Am3qnkTzLHc2F9aB1FrT7FetRvjpXkDend&#10;AEdjgIsKF3l63sPROo+TZXWZnKyR9iQd9sjPmTRrfUrC4gkHq2E8bRXMXirChyuEqLIPoD8tPOl1&#10;Yaxa6RqyC31qNhJYTMKBj3Q+xG2fDr/nI38kZfyq1lZtKLz6Hd1kt5iOlTUofcZvNLn4w4GfFwGx&#10;yfqB5V8xL5js1uXT0btPhnhJqUf+h6g55r5Dvmc0MlxMsB0xV2JFsVdiXKpxQ7H4q7MxxCHYnk0O&#10;x4rirssnFXYwnBauxOuAq7KwJdmxV2OGKXY3FXZsUOyjirswOKHZeKXZWKuxxO22KXYnhQ7HVGKu&#10;yjTAh2Nwq7KPhil2Ye+FLsdXAi3Y7Fbdjwdsatk7KLYKV2JHDSHZa40jk7LrXBSXZgSDtgIUF2OW&#10;ZkNVNDkTG2XE7Jn5e/MTzF5ZcS6JqVxbkdkkNPuzEzaDHk5gN+LVzhyLRAOxzrth/wA5I629rNpH&#10;mS2ttSs7og3CyKFL09xmsn2FDnE1XJz4dqHlLd3EVrnRdI/NH8ufMFnDpvmHT59M+rNWD6u3JVPv&#10;3IzWZ+ys0CZRN3zdhi12OYo7O3r7ZPJY9M12BdX8t6pZ6jqyN6Udk7CONoj0ZlOxYZrRpJQ9MgQO&#10;d9XKOWMtwQS1U1pTanXAnmr8vNZ0GKGS7tfr9ndAyO6ENFZMP5adhjjkDvdEf7L3onE+/wDQ0siv&#10;UKemc/WFr8hQ4g1WH+51abZZEH7Cg98u4+AcriecB0a+fv71+FllILWOe/sF+rRklL9JR++mHdox&#10;k5jiqMt/5tch5FhHbcbd7skDPBYafHYNM9v5eu35Wrje5Eg7HuATlO85E85Dn/NpuiQBXIfa7Ite&#10;x3MM62UsPDUlqyQRf8fEfi/icvhRFg+nqT/CfJhM17/vdjbZE9PnNH69o5pLYR9IH/mb2GGUje2x&#10;6S/nBgPwO52HUWgXOqz29hq90Jbvhz064BpBGo/Zc9NsrOcQBMRQ5SHU+5vGO9j8HYpcl7a+k/Rw&#10;El+i8LtpqeiVHV4x0JyEKMd+W9Vz9xSee3xdge6t7eZIxby+ppRJrqkw+OGQ9lB7eGWxsf1v5o5E&#10;NVD4d7sfJDOGFsjGzu4ByN/IPjvY/wCVfGowGQ5ncH+H+YU8JPl597sDnTbQxNrSxva6JIeFzZD/&#10;AHpd/wCYDrSuEzlfCd5DlL+EDuQYCr6d3V2Ar547RYdKuqi2kIax9I/F7LKR/HDAGVzHMfVf6GMh&#10;W3y/a7Hv6/1lZLhVl1mIASafGf3Tp2LdiaYQRW20TykeYLKjfn3OwQn1VfUmmT69bSHie0dg/iB7&#10;ZCzy+k/bNeH4/wC9dhi1nNfXlvZpdIdVVALbVWP7ll7KPftlfFwgmvTe8OqTAk89+hdjoop9Olku&#10;dEqJ4iV1QzD7fi0QP4UyJImKn/mV097Cq5fF2I32lR2tuzpO9rokg9SG+Y/6SZTvx8QK5KGTikNr&#10;lyMf4aCDGvd39XY6wsrm5UQTv9R1lFqkIPx6hGR3+YwZBHp6o9/+pnyTGz5H/dOzqX5YefdR/Lkt&#10;qdnGIdNnJguNLiPxwSV/vD4Cu+aXtTs6Os9MjchuJn+IdzlYMxx+7u7miAeuGWif85AeYNI8zXEG&#10;rTJqy6g5+rPGfhhB2FW/ZNMxNV7MYc+ASgDAxHqvnL3BnDWyjKjvbqU2Gdo0/wDOnSvM+qSeW70L&#10;a6tYW5b4yTFMR1WR/wBoU3znM3s5k0+MZRvGRrzHuHRz4ayMjw9Q6lOmRr8xvOOhXkVrcqkWoaFK&#10;OMmoIdtPcbFYxTYA5suyuzskCY2YzHKP8/3sM+eJA6jv7nDPLU1z6GqfX7ImGeNybTVZz/vTF/KP&#10;cjO0xwPBR374D+E97qZn1X8j3t4X3MwubW61PQ42sLV2Y6laymsspJ+3GOtD7ZkCNSEZniNDhPQe&#10;RaybFjbvdgawtFsBZ2+oySW2i3Eim2nXe4Vz2Y9QK5KcuMkx3kLsfw15LGNUDy6d7snl+ZrBpZ5l&#10;FpexkqLCLc6hH2Z/cjNfAA0OY/nH+D3N0iR5eX852Rq8Ns1gtysJm06d+L6LFv8AVJK/bY9h3zLj&#10;xcVXRG/Gf4h5NJqvLu7nYKvUgiFpos0outWFH0+8iNIYh/JIe9Om+VxJoz5R/iH8R9zKuQ5noXZP&#10;Py8hmuPMMWpWYE/mS0YfW16Wvpgbsg6EjMDU7Q4f4Cbj/O+Lk49z59e5pgCCD0OeJvzJ1OTWfNGr&#10;anMavLdysaf62ei9nQ4MMR5B5XWy4shPm2BTbIhEObLH05ECuZUtt2iHN2ekfzvvhp3l/wAueUjN&#10;60sNqJmK7Ac+gpmn7Nx8U5TdjrstQEWh3OeZF8c3jqG8sjJBXZRwodna/wAhPLMHmbzfptheryha&#10;dOQr2BrlUynELkgdTuWsrO4vEpyihkkFelVUnfP0V+XrG30yxjsbGL0IIwAEp4Zh5JU5sLJfzM/n&#10;vrOp+d/Od9quvagup3TPT1k+yq12jHsvTDS5uRCvXNfKdlyolF/l9+X8uoyIBGTWldshOseYEhQn&#10;l0zXZebOn6NflV+UXpCL92KACtR0zg3mnzgKtRvxyMYs9gH3d5Q8jw6dEoKdAM87+Y/NjNyPLDza&#10;SbeswWyQKFQZyG/1hpnJrkuFrKIxbTr5y60OJjaYF2ekfI1+QU3p0yIDeEi162E9uy0rsc9U+XNT&#10;/dgVzIxzYTD4K/OHyOl67uEqD4DOg290r0NckZW0vjTW/Jj2ZbgvT23wxD1FRkQoYHcWRjPBwQRm&#10;BrkmxAPFvQ4qqnpkDNaUJ7agqBvj+NOmImFSyW3envl5K1S+SFtwwoM2FVD6vQ7DfKJ7YqrLbilS&#10;N8wOKrmiG4y8VUxEBsOmNLYKRSKhj3ApgOZ6A16YkIIeg6BbB2Rem4Gcv8135hUgGmTiLTF97fkx&#10;5cjZFkK1JI7Z5s8y+ZHgYpXMmMWRNPt/QtCihiD8e2QGbzOR8RO+WRa5SZOtkgHEDI1retpeREV3&#10;pl8dmBKIii9LYZxbVDzcn3xLSVbBGh2RnlB98gSyhG3Z6+/LjQmdUPHbbKMhpyoigwLzvrSaZasX&#10;NNvHPXGhWP1SJUA7b5q8sual+fXn3XF1i5JJqFJ28MlcY7ZhTLF5uV5sNtsXrTMdUUiU2GISPtXJ&#10;xjumkQqACvfwwITXMgJb4lceqE42qHml9P4qbYNhTj7nCI8SKthuuaysAJPh0wWqnvmfigl88+bN&#10;dLFypHEk7VxjmuxObjDj4UPAtWv2uHYV+eJk9szYwpjbGJG5b5WSQh6+OWuQyJAV4uuOp3ysFKuS&#10;Aa1GOUYyNqg52EYqDghVyCsZvLv3xQe2HkoSLeVwOuKs4UVA3zW55bsxKnq/kzy+byVVVCa0NcAT&#10;SlF+Lrmlzzs7Lzfdf5d+VhGkdU4kAZHbq4L5jgMn05o2mrDTbC01OJYEsxQBBttguCKpyPNASfU9&#10;QWBDXww8SPiAAdzmXp8d82T5/wDOPmRYw/E0oDgwLmxhGmp8zaxqhvHYSmprjwa5YRSQxoGtcvAk&#10;BWG+2JOaYpTaxjDMAT0yO6w5EZFe2X4+TEl73+V1okmoK1AaU6+OeVvzCupI0dQT3zOiLLGT9Zvy&#10;stI1tUlWleIzxb5kuHeZmJPXJSNONKW727A2hpJcTKDUiuVmdJi7PXv5feXBc8Hcb/LKpybxs828&#10;/eZhoVozgitD3z1ZoGgx2aBgorTMSZvZF2X5sfmn+a0+oO9tDIQKkVr+GTiJOIyiZtm+U7q7aWRp&#10;XapY1xQ5EBkAhC5ONOFk2pIPw5sVXjY+3fGk4rSvGoJp2ysSUE0i1X+XFFFBlMzZUG0bDHUVx2RZ&#10;K4PiKUxmKogdsacVRaDtjK4qjkWlB2zYqq0rt4Y07mmAmlV4k3BHfrj/AEsqOVUwWDlSuVwAyJyE&#10;oKLhgC740rTfETRSMFuH2xlSOmT4mKkbTl8JBxwkYdBhBDIJfc6SJgRTBUL7cm2IyZzUaDJgeteT&#10;o5o2Z4wK1r74PMnNePWozIxzQXgGr+V00u7E6gAKag5zfzZaNcRstPHL6TEvv/8A5xx8xR2qwqGA&#10;b4SRnkjzVoju7Ch65hZBRZl+qugalHd28bgipUZFrDRzGaON8rG6E9klCitcnGn6VWhptkyUpJd3&#10;6oDUjJpZ2IUDbbCIoYXqGp1qq5ILaIA7ZaBSGF39wXG+Gi7ZKItDF7h6fZwQuTa5JRISdzgmM9sW&#10;KWTJvXFwckClLZIccMbQUO6U64uDkSwQjL3xwamGlpRZK9MUV8FLSFePFA+2AhaUOHamVzwcKrwm&#10;2bnvhpDfpkiuPD4KQovF3IxZWrkaVCPHvXFAciqHKVxQNiqEaLxx4c4oQz24rXHiQ98VQ7WykEEY&#10;sJcVS2TTwemKLMVOxyQNsgUsn0lGFCvXFvrRpTFNpT/h2Mtz47jP/9H1ryBoM5HhLuyxFZKg74oB&#10;kWCg7U+JjlccUgLo7jetdsYVpihGLccjsd8SIocVTZJqxgE744DFmovLTbHAYQqBmcMKjEO+ZLCS&#10;Ws1a1x64EIGfp16DFR1xVj91IaHFCaYgWqU7AVO2MJywBVJ135DNhQpiSnXrmxVxeg+HHUwKhmlp&#10;3zUxtVjSVHXbKbqMnFVFqGmPyCtbdDvjThVWRRTKGKtsAT4HGOaEeHtl2ONhUBJc0etfuxhYHxyQ&#10;xqqpe7UetcVQg9MqnClb+tKRvilQN65ERJVBvIprXamMeUfs7nJxxE81aEnGncYG69euZIFKpPIT&#10;1O2KiQ0p7ZA4hzSomVj8IO2NyxJKgzds3tkohil13sPA5VCOuXg2hjkzU+0MUTrvgPkkJTcNSnHD&#10;GIg75hZY02IFZ/jDE9N65JLD958LdxnI9qwpmNt3v35Xa00E6PzPKooc4l+amkD0zKVqOtc1GlyU&#10;WwEP2/8A+cdvMbX+nxwl6sqqN88VeYWHrelCKKO+dNpuTWX2Jb1Khn60yPLBXc5mgsVYnDOzHpsG&#10;XLAhRk+LY53PyReEsqse2U5AyLxX8yNP9S1dkzu1k32SOlMhhYvhPz5ABG4IowJyQRN0BzNjsw5P&#10;lPzJbeoGdR2OGan4dstxc0W+c/MsJV25Ag1x6nMpXm9zEFNe+Kg9640oKRzhanxxwYHvhMSzSxl3&#10;2640uBhECVXj544ODiYEJQzUqcsdMjIbq0rGgJy8CrganKxRSuDXpjHUHfJwlSCvNWUVFMRrvltM&#10;FJgQK9sWVq7npkDFIQTkhjXoMU65WdmYRET1FT1wK7En5ZkwgAPeml6yFSGrSnbE+XxcjiYbUik3&#10;tpmY1qN8pmr0yMYVzYFN/XIoQenhja4DBUfBf8R8RxyioqcrkKKo5Jw686746nbIqptLvXtib7bZ&#10;bAIKhM/LpjR4ZYqXOO++2PB7Yql8sX7RHXHV8MVQrRCm+VyplgjZVAPHxBp2zVrlgFIS11HWmXih&#10;DMOvhii5XNKkBjsrSqKaj3xhXvlnErQ8DjwcrITTTx7VGY74EIi2kMVfAjGNtuMRzpiSmtufhJJ+&#10;eVxBFTh4q2UFcJPiHLYY4eGJZKEw+LkhNMrp0yPNjzRaNVSQTXHqA4IbK5imYRNteTWbCa3Yhq+O&#10;UkQQ1rtlMxYRTK4/Mkl2Qs2xHVq9cF0pudswyEhGxXIlkQoCzEgADqcK3lq5OQS+hrDRPTsEjofi&#10;UEg9RiD6fFesJm2YeGVk0wJZRp3n7UPJFmdLYNNbMKhWPQHwzKi2xKykbZTLcqBbK4r2fzLYwajp&#10;EZHqGrL1NRgBbjjdekSDGwqpyNJIejTaMZvLwvYkeG6gYmZB1J8cL7uKL6wfVFWrt8stxhWSaRql&#10;+NHgOlvxg4nk1N+Q7HDGBFhKCDoeoxyC0WwO5vbrU4rn9L7qgPGToT7YZ6hbRyoJn+2O47ZUJdFD&#10;z/8AL7WtQ0nULjSrd+drKzOIpPs/RgdI/QjLIeRA2y2tmxNLnVjrmsrpt4FijP2lHTAVwhlZZxXp&#10;l0BQVPdJvUtHudCopXnyX3GKQyGTZT8QySEn1fTUsy0lynOCQHY4bn9/GYmFDTrgjzV4TcN/hvUF&#10;1SzYtDz+yOoBwLFH6Io2WIT/AFjUjrr+vasKEV2OG0EqlOBwK8L8yaBcxX639uCaEE08cDxha8a7&#10;5M4yBapxfawJOErfDVQCKdxlyIJVKdCO+WY8VblUjXze+kX6NbbwyUEnhgCOJgaE0plsmMmeXvmG&#10;zu7cy26Fi4oRg+Niag5OOyRyeH+ZtODkNag9enzxR2otV69MSlK9J06S4mFrcqaLucDian2sIFqy&#10;y80KIIGgNads0svw7YeEqpaFZw/XRBMeJk2FcQSdgQSNsirM7/y3bvFIkLETBSRXoaYJ9Xi547++&#10;RkLU7MVtNKklso5LiqyhiAoNKjxwMZnow/aygYg129djjtEaykhjX0Sih69ajrlRcm3J3p0yQgKp&#10;VPXtVit7hWt1QwRsCCPbxwNKhjPpqK4PDTbN9F81xazGNRmdUIPEE+2IzyhOKr9ruMlGACpvotvc&#10;6qk15cuBbByqMO5wVb/F8RHbMeY6KhdcuHtUjihcGrha5B/zE0GXWbSONQJI4m58T45XA9W3GX1f&#10;/wA4m/mFpflXUby1vG+r3V2BGGPfjkD8m+U3t9TjvnBCR70J75PJNZvqH88PzOth5Rv9MtmEk1xG&#10;VqopRabnOlea7aSZ4y390oPTuTmNCdExaozp81/8486lYw6NPfW/+98sgU12Covb6cjumpPHKOO6&#10;DMrjZmYeredBp15ZP6gVZ3OwB3yaJLJJGyk70yBqmANvmWfSbSw1OC49MFS1D4V7HAVwJHiCqxJr&#10;0wAswWaaVHZWt5JcXESqhUnlQY+39QOpOxByfPZJCT681klnceiOSyKRvTvkoSRuPJshSvmK9sbQ&#10;T+hHUcs3r1FBkhGlQc2g/vQzbAHY4ikhDBqd8khMtS0+B7V7csGBWhBw3BDr+82JwAWrwO6aXS5m&#10;l09j6adsyqsY+EZeMN9VYlf+cLq/m43I+BTsOmJPCr/GPuyucDFWd+XfPEqj9Hhd2WtR7ZbH0Y6J&#10;kFVbRG1/UxNe0YjYV7YTI5kmq9aZJL6GvtOXTdFWOzK8huSeh2yRrCHj49yMi1kvkS+1+ex1cXhp&#10;xhk5CnTbI1NpckcvP9muStmC+utB/OHR9Y0n6qCVuSnEq3QmnbD8AtEBWuRV8z3U8djrTzceALEj&#10;bY1wHFCEZnA3ycY8RpWaeZ/N0y6ZEikMqj4aHcHBLxo3xUFcyYR4dgtPFV8yarcOY7yST0ydlYki&#10;n04i3wgkdsmFTuyC3FzHC9OLEVwMspm+FhX3xqlZfqGlLoK/XrSQx/zDscX4dsVYs+qeoRMxJPj3&#10;xijg3KladsBFiklMnn+tQrFzKq5ALeAOMWZpZDuKdaZicBV6veadpmi6GtwSSxHBWPjTrgwhAwlI&#10;2wCBJpDzkalO+myWKShlbue2AtQH15CgHTCY8PNL0X8qLuLyXdx3nqAxy0D8htv1xun1ijEbj7O2&#10;RKCmf5lJba7qcl/pzgs+9Bg6Qc6Ou4yJCsC0LUJtLlawuW47169RhbMFk/c3IoG2ByPJL3DQpJrS&#10;NdY8rTKZYTykjrsR32ws/R0mmcnjPO3b7Q9sou2VvaYfPmnfmF6NhdAW2t24VoJBsQ6+Bzz/APnt&#10;+XCedPL0ugwIps5jyWSlTE/iMydLMgqRxii+zf8AnHr8zoLm9m0/zXI0GviP0mRthMi9GHic+Iv5&#10;kfl/qH5e6jLpOogMEb4ZF6MOxze4snEHW5MZgafbkUqzIssZqrCoOc25HLmtUxrHFXY1cUOx9aYp&#10;diZNcUOxy4bWnY6uNrTsutcCXZTEYodiA3wqHY44FdlYVdl4FdlYUuy8CuxuFDsrptih2WMCXZZG&#10;KuxhNNhhV2Mrih2OFcVdlkYq7KxV2X1xSHZqYWTs2BFOxwGKHZeKh2NPtiydjScKHZa4lS7H4EOy&#10;jirsacVdjCadMUW7LDVwUm3Y7lTocFMhKnYtHcyxHnE7K3iCQciYA82QmXZ0Ty3+bPmryvtpmpT+&#10;lShikcuhHgVNRmFm7OxZOYcrFrZw5FoivXOvWv8Azkcmt29vpP5haLa6haWrh4jEPSZD7U2OayfY&#10;nBvjkRbmw7SvaYtaEoSQTvnTtX82fl759uLfzJ5ZuTpGvxRLGkd4tYqjbem2amehzYImBFxJs054&#10;1GPLuDRajDjaQg77EeGP8xfl7qvlixPm6Bor3Rrxa310j8khY/tRjt7ZiY5ifoOxH0iufvbzAwFj&#10;e+bYkUt6dfi60znljJF+5iWcw6fK3+jarNvKT/L7DL5xNnbcc4Dl72qIv3d6/DWa0a3la4i/0K4G&#10;00B3kvY+5A98qjKxR3HQ9IFu4a5bfpdgfUJYFs/RnEi+XJDxjtIxWeGTxbuBXJ47MrH1jezyKyIr&#10;y7ursDx6fzaHTb+Qy6vCOdhHEf3cidhI3jkjKgZDaJ2lfMHyaz3dejsN4LeS2+sarcQre3i/BdaY&#10;DSGAf788Nsr4gaiNh0l1Pkkbb8+8dzsJZTPcTxRTXQvQw52t6f7q1P8AIfl0y00BYFdDHrLzRxX5&#10;9x7nYPju5L7UWv4JANatFpPczj91Mo2PpjufDK5DhjR+k8gOY97MSs31DsZA9v8AVn1G3j9LQp5C&#10;l5LNvOjnq0a9QK4ygb4T9Qrhrl8WQqr6Hn3uwBeNbQsumyP9VgB5WFyu81x4K57A5OAMvUN/5w6R&#10;9yDQ2+TsWt7pIzJLfWzJejaXS4v93r/M368EoXQB26TPTyYmVcx8O92D1ntbWONL6P6zYXBrbwQn&#10;ayfsXp0oeuV8JlZGxHMn+P3I2A33B+x2GD2kklxBNNcLdea7b4rZo/8AeRovB26E0yIkIggCoHn/&#10;ADr8kGO/fL7HZGLidZ5bm/sCLtpT/uRSbZLcjqYx3oelMyYQoCMtq+kjnL3tfPcb9/k7FbSaK1Yf&#10;Urv1IHWtvrE9ecLfyIPwxyR33G/WA5HzLZEf2ux91Z6lbu2pRt9TvJF4ys5+O+TuUX3GRiYkcJ3H&#10;T+gfNlKB58v0uw70660yw0lrOS1Nnol0AtwlK3aS1+14gE5TkjKeS74pDkf4aZRERGqofa7IzePc&#10;30sFhdMUeIgaaYPtTAdBM3v75dARiDIb39d9P6rUYkmj8K6+92SaXVpIYpra4tSL2gFxoyf3Jp+2&#10;T498xBpwSCDte0+vubydv970dkQmhhvSIZ5TqFsxHolTSOwbwPsM2ECYchwmt++biEA+f+9dg+6t&#10;L+2uBV1uNchUGK+fa2ePsoPQmmQE4Eb7QJ3iPqtkYm/Pv6OxWCVpUm1jSgZouPHVfW/3QeheEHw7&#10;UyMoVUJbfzK6+UkjvHx8vc7DgTxwWX6NjuSljOQ9lrs9TKG/32B1p2yvhuXERuPqgOXvTVCvlJ2A&#10;tHXUYTcX+koLO6iWl2kv95qCHrwB8RkspgaEtx0r/J+9EQenx83Y25hgtLFWktynlq7kAksY97qG&#10;UncnuBXAJGc9j6x/EfpICTGhy27urs9Dfl/pdxDeSxeZEjsrO006W40427AtIgQ09Y+Psc0OScJE&#10;GBJJNSsbA30c6II57UNlOVmUAoKmo658yNauPWv7mYHkHmkavzY56xp41ADyDxOY3I+9UwPp8TXl&#10;1BbRirPIqgD3NMlkPDEnyRjFl2di/P2SGPzBDpdtv9SsreF/9YIK5g9lj0E95crX/UB5OziIzaBw&#10;HZeFDsqldsVdnp7/AJxe8v6hf+bbXVNLhaeOwYXE6K3E8F6kfLKMp2ZYBcrSPzHNbx6dcQ3sscKX&#10;CNbq8p+HlKOKg/MnPvvYaqt1ZxX+3GRAwoa7EfrzS55705mPYvwK1H8nTpnmq+0OBZH9C4dZOacS&#10;H5b0Hh4HwyG69r626tU9e2Yc8tuZEPtn8p/yeEQjf0uOwqSM89+bPONCyq23zysC+bImn3h5V8nw&#10;6XEtEApTtnnfzB5qaYsFb8cmYW1Sk9EjjEY4qKZyu/1FpyanEQarVMKVBkamSIpbdkq0m0LsBlZ2&#10;ZRdnefLJa3Cge2NN4KEu1DrQ53/QdV4KATkOSSHi/mzy+t/yFKntnS7DVwQATXDxHo0zD5y8y/l+&#10;s/Kqb79u+Sez1GtBWuWmQLAB8/8AmT8vSjM8ce49sPYZhJ3GROWmVvHNW8oS2tWp70GGCkDcHfKj&#10;K08TE5bR0P2Ttjq0whlaXS2x+yRl8sKoM243Bxp8cmJqhTZDlyzBamtcPiUtNNZg98oqckJhCFe2&#10;ZNgK5hXDxKpGDoab5ZQUrkPETSMhgoQe+AbmOgNOuEZFeg+XF5up327ZyLzjbOyMVBPXMiKafff5&#10;I6rGyLExAYEZ5K842khZuuxzIBa5vujSJVkhUr3GckuDIp4Nk2kptgCeKRkJUE5MGkF2R9tMluH+&#10;ya1w2gRt2dS8m+UXklQuPDKpSb4xQ13cpaxtLIdgM9teRPL62UI5DemYmWbMvjD86POT3LfVbdvh&#10;Bpse2detk4LQZrchsofK9xM0rNI3fByrTfMac+iFkUdTyPXLY5UoRqR1FcRYAihyYNMkSErQYwIO&#10;gyYmVAamAQYMijGwPQYQbSxLV736spoem+Lg8fbNlhw2gvA/NHmD7ZDUO4xTl2zZYsNbtZNPnvXt&#10;Y9Z2WtcSkoNs2GIXugFgjTfEa9W64lmQyQ567Zq4qpladRjk3yvIKUKkeKjKkrXNMVUYFSO8uKAi&#10;uLgYFYrPMXbbFUWlSfDMXPlpKf6DprXcik9MDSN3PQbZqNRlS+zPy18qUEZ49KV2wkuZfDNaZWyD&#10;7L8uaStsqoi040rhLJvtgBS9MgTgoI7Zo0rsMS1ldcXIVS2G9shFdsthjtS8q8068IkNDthoiAGu&#10;bLFDZBL5S83a+Z5WhU13O+K0H2cyBtuxeZmTmxDDLwMgqBR/HNilWXxPXE3FcVTayfg243OEeqQ+&#10;olPbLcTEF7J5A1pLG5Q1oa9c4H518um8RjTM2JUh+l35R+eIY0S3Zqg++eSPMvkSV5HMSk7+GTIa&#10;pYn1faajDdIJEYbjxwT5W8kTQyhnQn6Mx5hY427q/htkLyOBTPZXkHQTBGhdaDMaUjyDM7cnxX+f&#10;vnmCCGREcM/QAHO4QR0AAyo+lQKfmhruom8naQ71J2wZSmVXbKLHS3I79RjSKYQyBVkbkN8rFK8H&#10;Niq8VOwxuKohGIyhkSxkjkNBtiq9MplzQEfDuuXgDYqnY79cTOFUQhruca2Ko2MV3xgwEoJR4oKV&#10;y6ZG2PEvUjocbTfCTsytFRNTw2xwkFPfKTj3SmccgYUPXLOQQjEP4Y04qi08RjDigq67kY2uKERQ&#10;EVxSOp2GEc2QS/UkX0mBG5GxwdCagZn41L5n89RqvJ/pGANUshOpoMyxCwwtZ+Uv5mDQb9LOVqqG&#10;pWucg17yqtwSwG565RPHbYC/U78tvzngeCOGSXYgUqchqeU/Tb7H4ZjcJZcT3lvzDtpU5LJ1FaVw&#10;3g0AqKUpiIotj1756ibYNU4L/RRTahoMsGy2lDeZ0uPiqN/A5YtSm1MNqsOppL+1igQr1yyJtiUF&#10;LKG6HHAUyTC0Gxr8sVDUxQhXjB6YoH7YqhjHUVxdTiEIGdKdsXB8MLAIB1HQ42uSZqfCuODYqsaM&#10;Y8NtkSqxYab43l4ZJabMVDTtmDnBSCHGMYop8ciWJUmj5DFg9MFMaQjwe2LB8gqFeCgxwfDSoN4T&#10;tiitgIVQaLxx4bIqpGEHamPDVxVRki44oDihBtHX3x3Ltiql6W9e+f/S9XgcWFM5ue4d2XmVteB6&#10;Fj88GLmGQxCJmlBqVNRilMCUCJCDvibDChMLecgitMRIpioTyKU0ym2FclAWWSnNIeJNemIgmlMy&#10;eEKkstwy/FXbtjqUyLWpi4Lb9svpiriS61piinFUju4yAaDHnDFCTPt12xPLwGwBCtIR9rHDAQgh&#10;Byzmte+OpkGDSzmTrl4q0yg75eKre1MacIS6lBU98sHxw8KkKMjFRUnr0zEr44fDKoZLvi3FjiRk&#10;oaDpkxisIRLXNd+vbEi3I1zIiKFJQMnUtmphVQ9WnwnHr8JqMjKNhCmspH9uLOFpUUynGTar56Uo&#10;OuBiMyErUkqM2FV+bAqmW447FCGc0NafTjgMVQkp5DKY5djVIrlNx4Zhk1SWbatOmDbc0yjOGYNp&#10;VIOO4yUaad6nOT7Wjsyem/lxcN9chgbqZVH0Vzn35kBZNPkJ8DnM4NpMg/bL/nHRnjuIo16ECueC&#10;9atWaZmI7nOn00tlL9B4mHEUyGXFx6ZKV3GbKIYHZEgV3xayuquOR2y2qYrHXbO0+U5uLK4OVzbA&#10;85832/rQPGRXPROkyepGle4ynHtbF8E/mVaiGVkHQk1GSiNe2ZUZdWD5N1xePNNtq4ZR9Ke2XRNF&#10;DwTzNbLcBjT4lOKp4ZmJeNainFix6DLcgHfLoRJCeFislCx8MYrb1plpCUJJv8sf165HkxJQRcqf&#10;hplrthLJSZmc1xdGqKZRkG6grBWgocdkEqy7bHGnbAqOhHPpiDNvTL4xYFVcU2bGZYEBCyyUFOoH&#10;TFQaCnjkeHdmgpDtXv3yuRw8AW1MSV6Y05MK16hrU4wjClHRXFKY3jkJMJJml2GA3zEYGKLjmqad&#10;sy7ZGYtUWtwUNK/Djiw6DrkBDvSrNdggBOvfGMK7nLIikOa5PfbG0phVaZgwpmAocVU5H5pTvjwM&#10;UoBztvlgYbQhHNaqemURTLoG0JW4ocsYVQki9ScsGmAi0FD1pj1365XMKFyuBscdkGQdXuMbTDbK&#10;0TGysDXLyLFYB92NLHoRk+HrbWUXAeIIB647K6ULnk49OnvjMLO0cqiSMOh275fbFVKpJ+Hqe2Uz&#10;U2HfK8jIMi8u2kdzHLLP1jNDlNIVFT0ypWR2mlW97MttBs7GgxS6c/V2MXWm2YfMqzLyVplta+Zb&#10;Kz1McYkmAYHvTCOGMsoDk8sHJL6d13VFiuC1rGoirQCnbDHTieZVu2VZBTWXn35lNHc6bDLFRZG6&#10;gDwwi80rIt1AqH90wPL5jKQKLOBp79/zi5f2l75R1ETAfX7SXigNK8T3wknlEQ5Kd1y3hCvZ9MtZ&#10;9Qdo7gfu5vhNB2w9tkhulWacblRv4YOXJiTTx/zJeatoEkmmaS44RyN8BGxGGkdsqEPHuMqnPohg&#10;7azcX0TR6oBC3Wg6E4KuJhx9OlT3yGONlMUm0ywe2kfVxJRUJC07nKjPQdumXyjQZ2kF7KZ7g3EZ&#10;pIDWvfbFJrZY026HKeK02itF1+e/vgGQCVNqjvTI7JJ9QcuRsTtmRHkp3eyiwHnWFLZJCrRD4lpv&#10;hpDdmUBiNvbJwjTXVPGvN/lZLRpLSCXjKtSAw2Jw0kUMoZd8kl4ZpV7NYXctlc1jq23gDgYMN+Pb&#10;ClltzavHwkvPsSCqnHxfFXxzNCvIvMbvZzkDeFjsw6VwSCF64VYLPDNdsXU0WuBWAkJB2y6MaQU3&#10;XULjTolkjNVG1KY5F4ih3xI7mJSu91aTUXU/ZHemJO4NUOTq2SZafZ3NlKt/bMTX7XeoxgU9t9si&#10;ACqf3Wp+gvI7cvHFuIYFDgumANMZe7eGePUYyDxYEY2GEA8WyuceoXiZTqPnKWdFdo1X3HTF2iKC&#10;tNspteaEs9aS9Io45D9k4xABuRkuFlwo++vJ5qJBIUUeHjiyEHelMBigxY9ezTg+lJKzV61ypogw&#10;9ROuRYoryxrrWLnS74coS3IHwwhurduYkB+I42yBfVXkrzJby2Z00J+5Qcgeh3w3tEoKyUzFJsKw&#10;PzxfetcQW+mcqBqjuScWuI43jYA7UNcxghG+WdQ1Sw1G1MyH1WkVUboRU9chaTyBuUMQWOuwHXbJ&#10;mNsy+15tPtfRe11HUHuboxn1GbdSSNgBgPzBekzIHJChfgUd/E4YgDdrATn8mPK4tdInjs1DyPOz&#10;XDuNlH7KgY7TJo7uFzIQhX9o7YSKRLZb57sr3QtStmtFa5ScUEKbkN2oMWt9Qty/pxPyr0OWRiyi&#10;GOeY/KWrpb/pC6gMXChKjqK5IoY45CCRlc9uSXh9/qmoWEUyyTtxNQK9RgGd0SYxk0Ay4BlZLItD&#10;gvb7R4r3iztMSN+4HhhhHKHiCoepoTgV5vqGlTWusSXV2vFYYuSRnqWzBeJ4jfCyXzz/AFmITSr6&#10;bdaeOLKQp+LpgQkF3DNcBjbjk1DsMUnmGwXce2W4BvasIHl2cwulynEse+LW03PbMkpeV+cPLL2L&#10;CdKVYfs4KZ1VSfHK8kOIIY75b+tW2oRo6kL3qOoxJXDHi/TMRXrVzpclsv1mwY+qDUgdsKLikU3w&#10;HbJxFpe6eWp5NR0MS6opJFVwat/wUb1IwSjTGTz1vy0h1e8Zo0VYn3II8cs3xnQ8dzgpNOg/LS38&#10;v6jEbgFY605dqnpilpPzI7A4ppJvP3lz6jGZS4d42qCBvxOCblSqE165PELKHn2k6ikkvoSKGQ9A&#10;2+AY2K/D2OZao3V7aC4UzRU5L2AwVSo264qwlblra4BfZQQQcCQp6b77Yqz/AMwagdR00CM8iwFS&#10;Om2DDtil5zbK0nXbxrgZTyffFDNLhFt7JXj3oNz74xIwkhI7nFKYX+qSanpaWkgLOiELv44LdeW6&#10;9OuCkMDstQa1T6pdVBBp88CJVXp0B64mIPNWfTXZuNL9SBj6gPFQPCmCxACadAcry7hWN6R5mntJ&#10;Fa4DNx+H6MahZOUbZjK9A1SODUPq+q25qKUamWVFzHwk6jplctilM7O7uPKGoRato5Z7adaSxk1B&#10;B9sAT3bWjBXXlERQ1zHMSBukPevL2gWPniJ77SZ/q+qxgOvHYqRvhHe2NSVg/wB5ZR8S9euTxyop&#10;t7D5e80f6Op1j/lIdNcBJRsWA/Xnjj/nIj8ibPzjp73lslLuJSVIH2hmxwZqYzgJh99/kh+cC+ZU&#10;XR9UYCWnw12KnwPsc+Onm7yxP5XvH064UgqSN82sJW66cOHZ9QZEaE5YwdlgUxV2UcVdieFFOxw2&#10;wK7HA1xS7LBwpdjX3wMS7E9hih2WcLIOx1MVdjcUOzYrbso+2BDsvFLspsKHY5RXAl2KutMU07EC&#10;MKuxvCuKHZgKYodmJxV2VirsseOLJ2XirsvbFFuy8VdlYq7Gt7Yq7ExirsUGKuxQYFdlHCrsafHF&#10;DsR64qXZWKHZsVdiqjEsw7H1psMjSuxIsRhpBLsckrKQQcBjbKM6dnXfIX5w635MJ04yfW9GnI+s&#10;WUx5RSL8j0OavWdlwzCxse92Gm18se3Mdy0qCeRG4756Q1G007WbC381+W7ZrvSrxiHgegSwbx+Q&#10;zkZ8WKRhI0R85eT0OMiY4o7g/YuwjmthFOtvdzK2pxgPZ6tI37sKP2FwQyWLHL+KHX3szGvf0LsC&#10;w3qu1zf6Yjxs4K6m0u7TDu0S9voy2Q2EZf5tdPe13zI+LsYukw2dnxiuGtPLtyRJDdPvdB/5fEDC&#10;cpnLcXIcx/DTVw8I8vtdmvzLcRxJMWsruIUSFDWS/XxY+JwYxEchYPXpAsTfu/S7AUl5A8Qa4tOO&#10;k8qS6VEaSRP/ADsetK5YIkS2Pq6TPIjuCgivLudhvBaWt9cx2muXHqXnENpPoikUfgsp6be+VcRj&#10;EmAofx3zPubIxs7/AAdj1Fy95LfWiC98w249O8hkA+ren/Mo6E4DXCAdoHcH+L4toJuxz69zsB6V&#10;p1s8s88dZ9Jmr6+oSDayl8EHgDtk8kjQB2kOUR/GPNEQPh39zsSFtPpkpguLgRTJ8Vvqzbm5T+QD&#10;3xJExYG3WH83zY8Nfr73YD02V4mnltbVra2lNLyyO81wp6svhXJ5RdAmyPpl0j5MR317x3uwXJbr&#10;ZWselaiHt9BmlLWUcJrcJIeiyEbgV64BLjkZDeX8V/SR5LKNbch073YMl024uriOHUrdYfMcABtb&#10;OPaG5i8ZCNiaZCMxEek3A8yecT5LwE8+fQd7sBCygluXuuH1uh43dggpFZn+b5A5LiIFcudS6yR1&#10;7+8dzsN7dry/1KPTRcJqOpwCun6p/wAe9uvUKe23TIyqMeL6YnaUf4j5sweI1zPQ9A7G2d/fXd1e&#10;SacsI174o9RnuqelIg2JiB2r8sjOEYgcV8POIHMH+kmyeXPrf6HYEtrLTvLEElzazm58u3hC3N0f&#10;7+3lrv6Y6jfvlk5S1BAI9Y5DoR5rECAvoefk7BGuO980NldObEACSxuq1mvFpsr/AD98qwxEbkBx&#10;fzh0j5rkN7Hbu83ZH4Indppry2NrCvw3ekxbSz/5f8cyp0AADZ2qZ5R8mgD9o73Yf3lisdjBbarN&#10;6miTVbTrWDd4JPCUjp71zGjk3Jj9X8RPIjyZmNDfl08nZWjC/u9RWDikvmaOOkNqgAtpofCTsTTD&#10;kMRGxfATuf4gfJOOyfPu6U7Dia2s7yWtpEdRjDcL22ApHp793UdKKcpHFHmeHa4nrMdzeYg+feP5&#10;rsj9ws8F0tpcTm6kiNbHWTtFF/keBy8EGNgV0MOp82sijXyLslWiam89xc6joYjt7+OOmpXN2BS4&#10;UdWhU96dKZh6iFRAnuP4QOnvbsZs2PjfV2H/AJVM9t5c8yajosjzeWzZyM9xOf3yzHYKtdwtcrMe&#10;PNAToTBGw5V+tidoSI+mvtaJFQD1z54yfE5PiTnp0dg8XLm3nR/ym0c6v5msbdWUcZkcht6gGtB7&#10;5re1c3h4i5ugw8c3HJT/AM5EXllfedb99KRVRCqMV7sAAa++V9i8XhXJn2nXibNLWgr1zh4JzcB1&#10;jeauSQ7GhjWoxUuz6W/84H6rZ2k2pvPbryWBvVmJ3CkHYDuTmFqDQbtOLBeH/n75du/M/lyLTNKl&#10;dLr67bSIq9GKOGox7DbPdHlS+Pl/y+ljczPKDLNKhkPxBHclV+gZpc8zdh2OKNMB8x+SIvNHmptV&#10;ESCRIIYpXUbO6jdq9/Cuc082ecqcgj7b5jCNthL3jy55Yi0yJF4jYeGedvMHmRpmajZYA1SkzRVC&#10;igzm9zeNKxqck1krsDRxGQ4UOyQ2GmlyNqnAyAdnR9I0kIAab5ElsAaJpnR9Ng9IDIc2wIOZqgjJ&#10;rZXZSntkSm0gurUSVB75MrDVDQb0yvkxYdqWjJLXktcmFjqtKb4jJ3sXmGueUFnB4r+GSq01jp8W&#10;WWtPGdd8hBgxVKn5ZKLbVQaVPbAQwp4hrf5fkFmRCp364cQ3auONeuJUbPKNS8pXFoSyAkV74IEv&#10;YZYI2y4mGXdnJCzB0piqvXIyjSUAE2JIpjgfHIqskjHUdcdiqg0devbL5YqpNAFFSMsnFWkiIO2B&#10;Jl5DbrhCss0a4Nu4B6HItq+n/W4ypGThOmNvovyF5mOjzpIh+A0rnn/zN5SLs/w7VzMjNlzfenkr&#10;z/Bewx0kBJA2rnIL3yNycnjl4mGJxvXbfzDBKKkjC9vJbrtx2748aPDRa6xC3RhhhZeSPiHJPwyJ&#10;kyEELP5gghWvIZ2Lyl5OMbKxUgD2yjLOmVU8d89fmLbWkLxrIK0pSud90+xW3jWNegzBnk6sHw/5&#10;j1yTVrp5nPwknDlVp0zFkWVMdBLfLFS2UFBCNhTqe+UxrkUI2NKYw+OEJCqaLlRqSa1y/hSkN/eF&#10;AaHYYNSp+WZWLErx/wA1a80cTMKe2+KkUNO2bbBBrkXzV5l1rmCFO5riZYjYZtMeMdWt5LdXHrOS&#10;DjPc5cBSQg+ddxtlfLFm4b7nvmpiSq7FqDMcm1b6VPbFFFcBSllzME3GLKnfDx7UrEb+6DmlcEL4&#10;5TM0oS61RpX4qMzsOnTbNXnyU2APon8vPK/1hkZhUmh3wqupabDoM02SXEUB96+RNBFtBGab9MIp&#10;ZOWVkMnuOmW/pChwKFrhpU4efgOIwwgi7gYiNlgWIa1qptlO4r3w2jTt2zPw4+rA7vmnzn5koHj5&#10;dcFdOmZoFJeBXkzXMhdu+ag65K1Q0fWubAlFdO+bFVyjfGEdsVRsb8fiHXEJIg4oclGVIpOtP1I2&#10;5DdCOmR/UNFS4Uhuhy6M7W6e3eTvzautBkQg1QUqa5AL7yLFK5cKDlokWVvqry//AM5Iwegq3EvF&#10;+/tjrDyTFE4cJSmQnOuakhU13/nIJZrdlhn5bbFTnSdP05bRBGg6ZiksCXyH558+T+ZJzLI5K9hh&#10;0i0AymSC8rlnLkj364+lcihS5U+nKI74QyCor1oK7jE8kzV603PfKOKr0am4OUcVV0Y13yl65GXJ&#10;UbC1WAbp44p2265Sea0msRFPhO2VXAquPiGUcKVVKjbG4CgoyPbcZjTIsUSh3rXG4EUrA4xgTtkw&#10;aZhVFD8PfGUwpRKPQj2xXuB7ZjEbKmqPQgdyMx98ihMYifuxhxUopfHG0rihVD0BrgiNe+GIspDG&#10;9avRFETyG22C4tvi8M2eGF7d6l8rfmFrDkFB1FV274qdxxJzZiFtJL5tfUZ7S4We3YhlNajCy6sV&#10;m3/VkTi7lEnu/kT86rvSSIb41ApxJP68LH0mMnYZjSwlmJPovSvz9YgM82/+tibaQgA4gVyk4im2&#10;X2f55CcnnJQeJO+ISaOCKDpkPDpbZNpv5zQT7rJuD44Wz6MV2AqPHIhNvRdJ/M+G9ACyjl4Vwpl0&#10;phtTJ2hndl55hlp8Y+/AD2DDamG2JZJD5kil35A/TgZ7ZlwqmsOqRyAfEMR9MjFCMFwj9CMUSvTF&#10;KHlCkE1wRU4QxpLWXv2yq98kyWUzYq0F3yq4FX8a75sKtMBTHYoUSMdyxpFLeAxwfBS0saPc4uGy&#10;NMKQzLXr1xyvXrjSkIV4sWDZEhCEaPHGTBSrRD9+PR/vwEKoywd8EA+ORVLGjpWmXXFC30z4Z//T&#10;9b8a75zZLuS8Dhunjb2OWKpsMqMRJAKbxXZbY9Md6v35A4kkrzcMdlGUWrscIjXJFu+tEbnpjWYj&#10;emIx2yBR9rqpqFJoMQJJry65Zw1yU7Jp65kBJOxGYbYTuxO6AcEnbplnfAh0Y4mnc5WKonamOGKo&#10;GYVGPJ2yUVSS4h9srLQWQKUzREY4YkqSgHjJG+PJyDBbHFuBT6caWphAtUY0HFS3WmYmg3wgWkBB&#10;PRTXtlVHbJcNMgGhIrbA9MsGnTGk0oy7ijUxrKTvl0JAIKSvXlyXESMtYKqTUplUxSvaUEb4+mKE&#10;BJJU0GWRTFVJXr1ysVVudeubFWvsbA9d8acUolGB2GWMVWt0NMeoxQgZ32oOuWBiqhzHbrjD1y6C&#10;EqvaUxw8cmljs7U+HBMJocqyiwmKWvQknJNYPxHw7knOW7VjY3bHoP5dy+lqcLv0Dimcx/MSY+k0&#10;R2HUVznMGPdtEH7n/wDOPah4I7paEhATTxpnjPzjJ9WdjCNzXN7pgiUafc+lEyQqX65x5izsWfqc&#10;20Wkp1giCqMKDLUNHOv+Ubj1XVOmVzbAw/zLHxgZ6Z6d0SSkSqO2Y0ebF8IfmbZGWSSToKnJzCK7&#10;+2ZMeTB8QeapDFNIvapFcHIN8tCHjWsSBFY13xRMzgzDxTVw3Niv2TlSdcycXJLDphxNR1ylycix&#10;JQ0lSN+nXFMgwS9xQmu2VTDabWg0HXL+WIUFTJp7Yp6hHXIeHbMFerV3OUXByJxlSj4JAKb9MQ+e&#10;WhiTaJaRXqR1OXkgFAS+RgDtjxiUyQMjUOXkWCgWptmphBZAuDH6MqmHiTar6hGVTASxJV1lKio3&#10;rm4jIoREd0y9MbxwqihdV75RHhiqJhnqdzTGj3xISUQ7g71rl0rihb63Eb5uOKrfrNN8sCmKqbzB&#10;vDHDFUJI4YCmZhtkoGlQrgtucTy9CHcA/PHAYLVBuOPzxRdhlMykLeu+OPhkVcD3J3zUxVeJCOmV&#10;gVWjYNscuu2ABjS7mVNVxiimSlK0qslGXkMth3yKOavZy7GPKpXG6QTSsG+KuNdCRzHUZCfJnFPv&#10;LN8sF21lOP3M/fwOI8y3w+OVSNBL1C205LWdJlO4NVPQ4MjI4FdqZgqjNVgkN/FcqGE4Kty98LVt&#10;wCaNse2FXrNz5pllgj9eEeqoFWHf3wfaxCOuV5N2NMB8xazNfEMpoqinHKu7aK8pHKAfA+GUSNMg&#10;KZh+XnmHVvJiSahYr+6mA5jxAPSmQd9CKSu8pJFfwyYyWkl9s2/5nxXGnWzadGqM8QJPcMeuGMDr&#10;Eyxx/Z8MebAsK12wkvLeS/vG/e05BwadckVuyAca/F4ZSYkm0PDdf9WJYywZkbuBjJYw7Fo+vfLY&#10;qOaVWupvYQ/Vr5j6DEsjHt7Yk0pjYJTc5Mi2RFphY6emoW0moJIAimlR3x1xd842i70yk4u5FFHe&#10;VdENhqcOryuWt+RJBHXAUsQvI/TkFGUbZOI4UcmY2+tyeX9RbULVg1pKxDqDuAcbZxPGpjYUNcyb&#10;tkxrzxq9peXK3tvNyQqDhxExiHEb4peEa5Zx6zK15y9Ovw8htvici8z8I6muWYpCJsq1LLNHpyW3&#10;qepJApAJ6kY5PhNfDMpXnOoI13F9Xkb7TcqHtjyeQqMVSqOH6k5jf7PYnAxO/hmRHkhWmiMq/AOQ&#10;OLoajCrDb2M286E/ZrvgV1NeWJVnmlahEo9EkVPjjk67YqgdVKtFJzoQelMGdd8rLUWFpKUCxn7F&#10;e+J8iD03xVOWtVmjBLkKemCI5g44tkZ4+5s4bY5cW02lziSPlx6g9sQk2+zhjDvZMostVa4Tg32h&#10;iSsRsDk+AITK6l9RBI43XF0kAFGO+UTG6Dupfo+5uHFxZwlkPcYySNTRzlMt9gwDNfLet3VlI0B+&#10;EL1U9cCTEgEJmPTJ7dogtrmWO6nC9KgnscKP0rHz9COp3o2VGBCae/p+XtzcWq6remJG4iS3FPj9&#10;icV+q+uQ8T8UJ6dzkDLhDCUqUY/MLWB/R15aGe/ReRlJ4ovgcjnmKk0sdpYBfXVTyZuw8MgTxbso&#10;Rrd7d+SNre6Lp+o6r5wLiynuQ0CRn7derH2GQn9ISys+nTAKONPh7nMmm2nv58v2tusPmS1JeQSc&#10;h6o3VSNqYaWFvJK6pboRQj4qbDLAdlYN5s1a0063mvNWuEKFW/dV3Y9ts6JE7QAKDUgZTwm7a3x7&#10;qsdnriSfDwVycL50YsZAN265cyBZRo91Bb20dkXokXwoPAYY2IMacG774Crz3zq0d9dfXIuqDjXx&#10;pg9QAeI3OKvP7p3uIRdTHjGhoAO9M0iHwxSs0zUYRX4gOXT2zIpYFQKHEbFBKnq1xDCpnlkBRqbj&#10;xy+DRqT3zLibUG3nmoXEF3dRwzUMZOxp0PbHxycqAZIqk+qaQbZzNMFVgKqy+OCZ46EMpqMwqMeb&#10;HiTPynrsGqJNDJQSR/CSfHA31YySeoK4Egs4/wAXxaNposWZSwaorlyWfGofvkr2pNoDRfPP1u6N&#10;3a7hFoTTYUwVaWChajbIrbEPPP5nTmdYgSy8hUkZQh9Nq+GWRF7MxsEFqnmhNSsnbmOTLSh3+7Er&#10;qRiCx+7MkRrkwSXyfZWlxcCKcipXZj44hCzHCqf6/a29vVUQLTb54JDMDTATSsTaxguY6rQnoRj6&#10;1+M4UpOsRjVrNK8a/DTKMg6DFCIi0aenqOvEdicUCDqMVSW7v5EHpE7A0oOhxkqAmorXDwqjdD1c&#10;wVikHJa98Ui+EUPTEC1SfzE6SycoBRycooGNcBVF2uoy28Jt26EDGO4RwhORO4ZAJ/o9hJdW0mpC&#10;PnGuzGlaYsv7wipqR3zHyY+FBCJtNW9KCSGEfCdqZUy0BKnfKTFQGWeVtY5ssV2AUBoa4lDxmHpX&#10;A3rSuQyVVNlM4vRqmiXcXmHyg37nZZUU9sDiSKH/AEaQfDWgzGYkPVJNN1XVlTzPpcgN0VVmA7Ed&#10;RkU1K0hlZ7KU/A/2a5fGRASH0H5K1y9S3g8z2kYW8txxuPT8R458s/8AnM78iptD5eftGHKzLATp&#10;3QnvTwObLSakS2cbUY79Qfon+TX5nx/mFpa/WBxv4RR/B1BoGHv4583gvjm1BcOns+Ww8MktOwOa&#10;YodlAYlBdmp2wK7G1xQ7HAjFNuymxQXYkcKHY4Ypdjq9sCuzYq7KxQ7NiodmIwpp2MOKHY5TTAl2&#10;KFycU27K5Uw2tuyq1xW3Y04odjfnih2NOKXZYwpdmwILscMVdl1pgV2b3wq7GGmK07GDrih2KgYp&#10;dj+mBXYmd98Kuy9ztih2b0++BLsYdtgMUOx6qOuFLseTTBVpDsZQHCFdiTCmKC7LArgWnYoqlTgJ&#10;ZiLs9o/84uaxMbPzBpV7F9dsHteX1U9GYdPlnDe1UYwlCQ2Pe9P2MTRHMdzRFcbr2j8OEupUudNm&#10;Ym1tLf4ltX/4sI6UzA0uo58G0h9Uj/EPJzMsO/l3dzePjgv5JlluFW48xWqA2jJtbGIdmPQmmWHN&#10;ADugTv8AzrYcJvz6dzsUmkF762pabbme5O2qpL/dW3i0Y/VTAKFRkaH8Fc5e9rkOo+Pk7CyOa3sW&#10;SyilDWTEG21yb7UbfyLX7svoys9euMdfNr5e7pJ2BJNUa5nmvI4xZXSKRcu4+O+Ud1HvkvDoAE8Q&#10;PKv4D5pEuo2/S7EzcwTQRho2tdAuWCtbJvcrIehr1Arh4CJd8x1/hpmJbeX2uw/utFu7P0ND1yf6&#10;ldQnlp8Eez3SncCVh/HKo5QblEWD9RPKPubDEjY7d3m7MxljR7nT4fW1eA0v9GiP7hV/34w6HxOI&#10;iDsTUT9MyN/cxJrcc+odhF9ZiuuUN2w1C2n+xcdItOfwHyy8Dh5ekjp1yMeO+e/+9dkh0ewuLiUj&#10;TryOTXLMF01SY0ikQfsJXqcx8kwOYqJ/hHMe9th5HfvdiWi3KubrWIFaO3lYx6p661frvJADv92D&#10;NYqB3P8ADXL3SWJuz8/2OwXdraW6xWM11Nb6A++n6lKD9Zd+vA9wCdsjGRkSQLl/FEfSB3oNDa9u&#10;h6uwHfT3DsZJbddNu1+F7KI/vdSj8Wp4jLIAAbHiH87pjLXIn3eX852E7zQ6TEzm2kTQrkhZNLgP&#10;72CT+ZyNwK75bG8pqwZD+M8pDyYiXB7u52B9Q9QXNrpWrBbi9QBtOaI0iCnceqw6nxrhxjYyjsP4&#10;r5/5rIy3o/B2GtnM7Xk+oWkKXmtwIReWTClsIwN3UdCRkDGogHaJPpl/F7iyB3sbnqOjsB2klusZ&#10;vRL9csrk1bUJQT+jpK/ZQe3bJyBuqoj+Efx+9gJDnz8/5rsEyxtdzxXFhOIdRgWq6xcbC7UfsqO5&#10;IyIlQIkLB/gH8Pmzqztz7+92C9M+rmznvtNY2umtyGrwSCs5Nd3iB3APtleXisRlvLbgP8PuKiII&#10;sbDr3uwVpthBEkNrLcPY+Wpm5WN8P96mc9EcjcAnK8mUkk1cx9Uf4feGcMdbch0PV2HFz9ftJZbm&#10;5VbO8thR9Nh2bUIP5mI7kbnK4mMhXMGvUf4C5BBHP5fznZFXmi1a2NxJA8ukTPQaRD1tHrs7nwrm&#10;TvjlQNSG/Gf4h3Bp2lv07u52Zre/uLuy0jUeN3qUFTYum0Cj9lJGG335VPJERlOO0TQl/O98U8Bs&#10;A7np3Ozs3ntodD/K3WdVkUJrF40VreQxbQRtyH2O2+a/sgeLq4xj9I3BPP4s9eeDCT16rerewz5o&#10;k756oHiCV2ej/wDnFqCK588W0VwVCenISWFSKCtR7jNH28LxfF2nZR9anKSqFlFSB0zln5mNA/mr&#10;VjZTGeH61JSU/tb9cz+zwRijfc4mskDMrx03yC8Tme4beURtih2NXrhtXZ9Bv+cSdAUWlz5huy8c&#10;KOAAGIDEDavjTNdqcnRydLHZJdceT0Pq9uAZJTxFRWg7nPUvmrznQMqNtmmkLLng0hNG0GLT0Bp8&#10;fjnAdb8xvcliWxAa5StkgFNhkCnuWmJqclTWS3lQwlziUW7JRp2nFyNsWYDs6JpmlhQDTImmwNE0&#10;yb2VoFpkCWVqDtkgiQL0yNraDc1wyh23wEraFcVwzt5yuwyJCSgpYg2HEF8y0FcRFkEnubFXJNMk&#10;FpqpFKnARS0xW/0JJgarkntNXJpvjxUxIefap5QWSoC1B8RkmtdX8TkgbYU8m13yEDUhKjwpkgt9&#10;UBpQ5ZHZiQ8Y8wfl7y5MqfEPAYcw3ymlThq2ILyfU/Js9sTRTTwwwS4V+mRqmfEwu50O5iP2MWEn&#10;0ZGr5JBSxrRkBEgpQ44NXpiRSVAwEjbpmJpgVesNabb437R4jrgJrdUdawksBgaWLqGyPFfJiWYa&#10;fcyWxG9MI7vTI5681rXLozpkHp+i+b7nTyskDkEeByJXflGCQlkFK5cMrN7HpH5zXUYEdw29NjXA&#10;C+S4yakbYTlQWRN+dhVeu/gMM7XypbxEHjXInKVGzG9W/N+6uVZYWoD9+Sm105IB8I45j5MiC8t1&#10;HzBdauxluHJHvhkFCigzHkbQlAJfc4+lMokbSjok7nNvkSgo1BvU5WRY0ihtsDjgvIHJR5pCDu7g&#10;RqanFlTiB4nMzFDiKXmPmLWvq8bCop38cWVSu/fNphx2h85ebPMNVKq3fNuRvm0hARYl4PqWoGd+&#10;Kn4d8T+eZgYEJEXpUjrmO2KHLuKnG4sgr8unhjuO1chx7slxGxocWAr1ym6VDXEnAUxdFp0x5sgL&#10;YlqFyVrXoe2CFUt0yMiI800xpi0zUXoMtiIt8w8+WxSKp6N5K8vvfTqzKeNetNsBSOaFmOxzSanN&#10;0DIGn3Z+W/k9YQshUUp4YTXMnM5hXSQ+o9F08QoAo2wtYVOEFWXIPTHw4vDFy64VSjUb4QKWY4ax&#10;RcV2zKwwti8M85eYRHyCvv3AODlFOvXM+EaYl81a3qRu5qdVBx4NMmrH2APXbKxVcg6LmxVW9s2K&#10;rg5PyGURXAquGzHFW1NDWuN41G+G1V1lZTscSMYJ6YbW01t9SeMEVpX8caIwNqYndBRQ1N2GzEY/&#10;pgQomXl1NcUrXK6pQHB99sd0yBCkNhuW2Ud8QFAVa0xh2yTNUV+e/fNiq9DQk1xpwWi0Wh5bnGYU&#10;o1B0xyntlcwlMLdx9nocsjvlapmhrsMrFUSqgb98rFVwqeuNOKq6k9RTKrTfAVRMe++OcGtT3yMD&#10;sqsy/EO9caYWx8UKiEBrQ9McqUplUpWqYRVFDlEZBBTSJieuJ0xQiudBiigd8avklB3N0IlJbpiy&#10;ipA8My8ONXlfmvWVSNlB37YKqB0+nNpp8R5lFvlDzXqnrOVLE0Jygcy2kvMZl5ksOpx1cUIUx9hX&#10;bGkA5MNkQvS6nt2+B2AHvjPTHSgwGFs04i8z3cVAWNMekVdhtlU8Y6raLj87TwVAJWh6g75ntgRT&#10;jlJxAppkmm/mvfWJUxzd8ASaeCalfuyMsKKevaB+ej/Ylk4ttXfC+TSQwJAyqeOuaCLez6D+eEcv&#10;GMyAP164XTaOPDKjHuYU9Y0b83IZx8UgJJHQ9MKJtLIOwx5c15PUtM8+w3Kgq4qffAL2BTtgtbZd&#10;a+Zo7gAchgRoCO2FU7j1BXHXGen2yQKqj3AG+1Mb6R8N8la24XSg9RTHLAW2yslBlS5r+NehGONs&#10;RuMkJI41BdRjc0JFcTMZXDaQbV1nRtwdsbTxwpXBgRscrFV3Xrjxiqi4qceDihQZe2LK2RIYkIZk&#10;plFjjwp4XKoG+ORzXExUhTlQEb4KD5XwsEuaOgx3Lvg4VUOHamf/1PW4btnOmLuiHzpHMvKnt1yy&#10;a9Mhw0jhRiTAe+WFrvkSxVTcgdDvlU74aVSe65Cinpl0rioWfWaUI64m0dMSbSTacWd/xFHrQdzj&#10;SuBCaxXKuKjGgYqrM4A5DL44q0twCMsLiqEmuN6L0yyMI2VDqfUG/TGjbLEISaJWqBjxviqVOnE0&#10;zVwKuSHjQjGk7HJR5qumU8W+WN9SooRl4xUWQSOWWuwGOjFeuGbJC8uLVGK9MqVUb4vpymNBkoi1&#10;Q8iACh2xE5kBiUASBuMwGKFOWSgpj+uxxQgGqpqB1zEVxVaJeI33+WamKrlk5bnG0xVEc+O+anc4&#10;q0JSDxHTMBile8lDTHgYppLZZS2Y0GEC1IWCULue+VxrvXJiVMUHP+++ztmqBtlgQkFzHvUdsVj6&#10;5GfJKVHavjkksH4n4umcx2nGw2Reh+RoTJeRgGnxA5zn8x7R5ogVG29DnOYj6m6Mn7Yf84vailtp&#10;5t5GDHYb547812zKxVxtm70zKb9ANJmWSMMucte1AYkZsonZoKd8sEQWgJFeuXMaWM1M6L5Zt/Rk&#10;Ur1yEizAYtr8nOBlPTPQvl64LFU+/KYgIL4//NGwCwyS+xIzqVvsATlsDYYF+d/nJXMshRaqTX5Y&#10;OQgZcGLw3WI3aoAzA5nBmHml9Aamo8cqu+ZUTsglhV3DRiKY4YsEtkCjY44YFQVwoPTHYqgtu+bF&#10;VpBPXKywBmAvO2bBJZNhyu+XkGC4S13GamKrWbLGFULIcvFKjXLwIWg+OVhSuBrl0wIcGIO2NIwq&#10;qo9N8rAqqsm++VTFUWkp6jKphtUT69RxHXNTG0u9bbfFAld8gZ0qwNyFe2OKeHXIia06h+yOmJHL&#10;AhaFp1HTKOFV6ryPTMKYeIqoTRUNceBkTJiSgHXucf8APFlaHaubFVIipyq4qvCmmUThVWVSMoYq&#10;vYHrmwKqqOSUPXHVrkC1kU3GCppuMTfbceOTx77FUcAF6n6McSKMvtlctxbKJRmnxmO/glG4Djl8&#10;sC25qd+2UZOTN7Rq1u8bl4jUFQy0y7qsLAx/ZY75iBWeeTXj1y2kttRoLi3jJjZu+PC13GAqpG4W&#10;M+jcg1rSuKBqIT3GVk2laNMAvYYqBkkIpXxOB4pVk70GVzgbtIejXFs+kxCzmhO3XauBpJ0ldoP2&#10;qdcgBRRIM6stMu7HTYdat2rbt0Q9RgWC3SJ6Hc++WNZKZ69rlxqtkhjPBVShC+2NuS4uhEPs8ajC&#10;BsmtneXHtLry7Jfy/Hc+r6bVGwp2wUjmJudcAQDTGdU02LWbVrIqBUEqQOhwXqC/Ck8Yqe/ywiVs&#10;oyYD+XD+lPqOhajJwjSpQHuR2wmuCytVQeJ65YGb2zQkhktDFMyCSOvEE9jh1CqyIHB3AyujbUeb&#10;xPW9Tl0m+ksZ6mOR9vAVxsbA9BlwDNJNatHEnMyEoRsMeC7SHh2GWUABasfnMcdm8UjUdTVfnggR&#10;lgATQ4DIA7Kw+S7kVSWJNRvTA7ko3HtmWFQ1oiXsL3FKyxkD6MtDRqDvkq2VLdSZXQo+zAVr8sqR&#10;QDU98vHJDGLG+kn5KKhRtjVanTJK3fWnqqS4riux64EpEoeIgpUdq5XHuMUKv10giGc1Bx6++Qk1&#10;lQmQA8R9k71xOcEIWj+1iBagWnflm6jS/jtNRXnb7tTxoNhgZaRfHy3yR5NjK5P9zFx9Wnt+EDV4&#10;so2Hhi/LktThVhkdp9RuWRGqASBlUPUYqmDTLwZJDQ9DjKmNiWFQchKILE0yKzuWu7WBbCb0mi+F&#10;gTQHA91PKvGCD4a71OY0ua7F635B8taPqCz+adeBuhEwi9GM0Bb+ZjiNpLMXKXFDtsRmPkFFL1HX&#10;dO0VtLj1Hy0HiiV6NGxrQ+xyNvHNFcSrCoKhv15CR2ZPpnSL2w1LRbC51OdhO0Cii9uOSG2EkcAk&#10;jA9UVqfDMPKAebRPcvOLu8t7jzDJplygNlN6ZjZjQmh6H55CbwtOS5UoQGHMdTlmIN8dg+pNNVNM&#10;VbcSxzozJ/o/7CgdhkdsNNFgjM4Zgaku3UZdxWln+t+Y21iWO3t5Io2UhBCh6+2TzR79AqWzCgp9&#10;rxrlcgxkHzJ+ZPlK5uHn1yGQyShiPQ3+GnhkiNJK8dwO+AMHh5MlkqLdAo77hcTWANXkemXxlbJA&#10;anrM9i6pBEWOx5HpjuKxdDikFLxcz6r9paVy1l3qOuFk1d6SWgMMq1Tc4tPc+lC0nVhgQx3QvK/6&#10;R1eCwK8IGqCTgKG/fmpPQ9csjjEgghlXmbybBBaXNrbpRkHJffjhwFrvmSFD5UvLp4JTDICBXETG&#10;VPIYUpzBqqXkRt5qs6iinBSyVoD1yuULDGmNx2s+nSTTwqVRzU9umCl+H4hmKRShqedtRKwEEhjQ&#10;nwwBNKSeXU9sWT1ny7ocVvbraxAImzP74vBI0agseuWYwJMg89896bFcTu1qAY1FBTptj5dgX7Zl&#10;JecaLI89xHpjrVmbiowuW55NuOuKKexXXlCSwt/Vt5AjqKt7YJRQDUDrixYTfXk0iGGdyWXYEnrg&#10;niD8RFRkSNtlYtFqk8DNC5+Lsca8asKLscr4jE7swGS6dcgSCSbcEAmmA5Ymgo56ZPHPiYs2t7u2&#10;1gjS7beVgaHwx8V0r/D0OTVjWt+Q7ywUXk3F4Wqar2xf7WKGJiJbWpY19svpthBpUJcItw6Txg1G&#10;XWnXArTwvOpUbmmBrqMSEOv04swznyLqj6XbzWF6KpxPAe58cEoCACcjIWrGTdwx3MgX7JJx7nxz&#10;HIZJ/pTcm9a3J49xgWeOlJV6jKiL2V6r5O1so7WUzckkBFCc09tHfgOrfEMw64TRV6Honmy+8liS&#10;Ka3aSzlYlSN6Vwj1yFYoQJF+MEUbLcfrYh6z+U2tSXWr3MtpNSG4Us9s3Snt75CvOHlzSvOWlSeX&#10;vNEIkgvIjE1fwPzGEXA2Eh75+WfmHVvKurXOo+Upg1lbzc7i1bein7QA8DnwM/OL8s7z8rfMt95b&#10;u0b0I5SYHPR4yaqR9Gb3T5uMW6/Lj4C/TbRNXt9esLfWLBuUFxGrqfCo3B9wdjnJCxzLtptNMSIx&#10;Q7KAOKuxxWm+KC7EGGKHZhXFLsed8VdjeNcVp2alOmKuyga4UOy8WTsvAh2VXCrsoHFbdl4rTsac&#10;Vp2NxQ7HUJwLbsw2wpDspjil2M5HFi7HA4pdl4Uuy6UwK7HYodlE4q7NXFDsTO+KXZa4rTsUG+2K&#10;XZqYodlEUGBXZgMKHY7Al2JHrU4UOx/TpgV2VucKXZsUuyiK4odjgo75GTIOz1p+WnlzyzoPkTUP&#10;PfnawW8k9dIrdCdyCDX5Zz+t1E8mQY4O90eOMMZlIKZLcgB9mhrkm8if85A+R/JEV0mn+XXhe6FG&#10;McvYdOuarW9g59SRxSuu9zcPaGPFyFLmBNKGmHPlD83fytis7/TNRs721/SZf13UhhVulPCmUZux&#10;tTYNg8PL4NmPX4qI5WtcPt6ZHvXJvNffkxdeXLbypY6/d28dvOsjSFD6h70r3GYh02qGQ5DEEkd2&#10;zf42Ix4b5KKtcc2DqvD9kg/rwzux+W19qEF1pvmtILKNBHLbtGQs9OnqePvmHHR54xIMLPQ/zfcy&#10;ObGT9S8SSUFU370IxY/lr5O166unt/MumzafKB9U07nxWJgPt/Qcsjky4wPSQRzl1PkwMYSJ3FdA&#10;00zKQDGaeIyLaf8Akpe6rFLctrGmXvmC1f8A3HsZ1CKgOwYZknVcBoRkIn6h1LV4Ni7BPR0lysY5&#10;MGI9lJwddfkR5m0ue08yaKtrf6zM9NRHqr6aA/tRj2ys6uMonHKxEfTtvfcU+FKJ4hRPVy3KNStR&#10;XxFMGaz+WHmSSefy5bQ/WNPlQSNqsjBpoJTvwU9RmJi1EYgZDzB+j+GQ824wkfT07+5V9RSQtRU7&#10;gZA/K35VedJ2v7m3spbV9Kq7XC7veqP2Ce9RmwzarGao3xdOkPc0wwS67V9q1544yqyMAW2APfCV&#10;/Kutx6fN5xm0G5t9Gkk4XOkLGwMjE/b+VcsOSPF4fGDIcp3sPJhwmuKtv5q/mtaVFcCarpE9l9U0&#10;vWNNuBFdkPpcESkCFu3Mj365HFMyuUZDb6yf4vcyIqgR7vJuoyQQwapNrKWlzD9Z882cYKWypS2a&#10;ED9rsSBmPMx4LG2InntxW3xiSf6Q+VN174trV4uqRXN7pVut5E9EvjN9jT5B9oxjpSuVYQcZAn6f&#10;5tfxjzbJji3G/f5OwhttElsrT9I3GoRsylTYa5K1QCDvGAfDpl09VxSoRP8ASxj72jwq3v3Sdid1&#10;a3E8dzq+isLed1rqDyijXy9zCp6n5ZLHnAqE9/5tfwf1mo4ybI+Pn7nZHWttPsLFDNzt/LF4QCjb&#10;3ay+NOoFczI5J5J9+Qe7hpiMYA35H527Bd7GwWLS9XkFpcRgNpa2+73a9llYeI8cjjIoziLH8d8o&#10;+5nKJ5Hbu8/e7A0q3V9HNDFbVuQa32iwD4Aq/wC7D+vJDhiQb2/hyH7msgnp74uxCFkCRadeA3tl&#10;y52nH+7sH/yz7eGSMjuR6TW/fP3Jj3c+7ydh9phudU1GQ2TJN5qjFFuJKLZyxeHgTTMfNwxgOLaB&#10;PL+IFyIAk+ff0dkos9chgtbyPRrOOWBjx1Sa4G1s/QtCD0APSmYcsBscR3r0AfxDzbRkABr4+Xud&#10;hVevPcWEejiVRbua2nmKT7ch/wB9DvTtmTChLiI364+7zYSNir/znYB8va1LoSXFxAn1GeMFL2OR&#10;ayahH4xg+Ptks+PxKF2D9NcsZ82MMvDZ5d/9J2HegalFY2b6xqtuF8kXMvJrVRW7SWu1e4WuYOpx&#10;mcvDif3o/i/gI8vNvxyAFn6e7q7B/wDzkJ5i1M/l7p9jfWqWlreXRe3WPq8Kj4WfxOZHstgj+ZJB&#10;vhG/v604nbGQ+F7ytAFS3fPn6euelPHFdnqr/nGGxit7rW/NtweI03TJ2Ru4d1oNs0PbM74Yd5dv&#10;2bGrl3BRmLALwFasAfl3zzBfzm4uJbhuruzH6Tm7xx4QA6nIbKtgTlljB2atdjirsfEvJwuAqXZ9&#10;IvyplHlnylbxK4Prj1CPc5qNSbLnYRwhTaNXIZh0wFrWvvO5HKua+rbOJUyGyTtKd8mAwt2LW8Rk&#10;OAliXZKtPseRFBkUgOzoOmaeoptkSW0NE0ya2tuFyDJSY4eQrxGBkh2OD0wKoHBiHFUO474Mj8Rg&#10;VDvglGI6YpCi6g4KjkYdDhZ2g5Iw2xGGcN2yU33yPNF2ls1krDph3a6kRQE5EiuSkJBeaOkoPNa5&#10;ILbViKCuESYsG1PyjHICQoNfbJFa6vUfayYkgh5lrHkYFiQgNB0ph/b6xWgqMeFFPMtU8gcatw3P&#10;thrHqavQk4iwxp57qP5eoxLNH8WD4r4dK1GEytlbCtQ8jGJWCKVODFuQ3bIcQSx2bylcQfFxNKb4&#10;JilBNMry7hFoWHS5bd6SIRt1xQkd8qFoKMWLjseuIEA742VTOH4ACdsSaNDvTJjIQyR8devbGein&#10;hj4hW0QGIIauXwA6DImSouN+VK9cxTxyHEqKjVq1pjciUo6FNqEY0nIqjkXuc3UZEsZK6MFxwWp3&#10;xChSluAgJGCY0A298sjG0sP1zVAiEVA264rwoS1c2enjeyC+fvOGtCnBW2oScYWqfhzdYcVDdBfP&#10;Ou6mbh+IO2NJrmXCLG2GzEdsblrElRC1ysUKigU3zAV2wE0kKlR2xVd8okKZrXdVFT1xZFyKpJqF&#10;0EWo3wQq9sN0GYYTczGRjTBK7DftmHlnTKk20TTDeShaE4Gk3JL/AHZqNTqKFBEn2N+WXkv1PTZk&#10;PAAffhLcy70GawytD7W8t6KlpEqKu+1cLHavXBzSC9Bt4lhGUq8jhpK2a5EYPbDOGHiKt0yyAMuS&#10;CXmfmTW0iUjlTbvg2JR1zaQjswfL/mnWDJKwG5JPfF65crz5qA1PXN8sVUd2O/bKxRaIVelBvlVx&#10;UFUKeGauFbW8aZq1wUleDXbNgVUAr0ysVXdPnmIxVysR1yqYUFVElOm+NIxYoiOTfwzLkZMgiA1T&#10;XH5BkiFINDldMVVl+LbNSu+NsSVT7OwzU8ciZIMm1FAOPfrmPhkUI2Fe/jiJ2yQLIFNI4+QA6Zae&#10;ORmWaOij47nfH0yolBKOjPj1xhxCQiA/jlYVVAa5RGKqiMdsZiqNjfx2wQiU3OY852qLiX9rrip6&#10;ZUqsPtbHEThRaNjGJtvhQSjY6jYYgSVYAdMujHiCQFOW49OgJ374IWp+nLMeJLCdc1r0aoxqK4so&#10;I3zPxY7YGTwvzPryyEgnbfFq1FMz4RpgZPAdTm9aR2BrU5hkyxSb0+R26ZicQEL1ioK75XLJAM4q&#10;UlqW+I7VzA5JmhJLftiqGm+Ai1SG9j4ggYKX4hvkCKZhissrJ8QOWVrsDTEEdUqUeoyoetR88a0a&#10;kfFlZUsr0rXboEGItXpsTgRlB2YfTmNliBuPkwIe8eU9WvZSteRO2++FssSmuY05UxIp9L+WdRvA&#10;QfiA7CuE1zAK9Mr4gGBFPe9Av7h1XkCDhS9qOuQORXqVjeuADJ2ylsP2lGMMhJpFr9Q19IE+NqH5&#10;4uNO9suG63bELnz1DCaF+nvi6aYRuOmEx71MUjm/MiFyVD0Pj2xz6fUb4RAlhSGh/MaJHoJATXxw&#10;FLp3HpiAkMt0/wA+RTkASKT88L5rBl6DCCyDMbDzVDLsWGAntWXHiZMlttYjlGzDEShXY48Spksi&#10;OOSnGgHDaritemXXG1WmPucvG1WlPbHrjaoWQfdiqnxyJYEIVl+7FK4GKlw3z//V9c0zQO7fKf1g&#10;jfxyqUxItUVHeEUA7Y7fI8DGmzdk/aOb3yJDEqqT8qAHKxQi9wAcvbIkJRKz0op7ZiMiqMiuqEGu&#10;J8Tiqbi5DKKHG4qtDdz0yq5KmdLuAO2NBphItBCoF7jtl9cQwKnIB175dTklQTxozfEd8rfFWwAN&#10;gdhjHYjbxy7FC91S+4krVV38cYuZCWPz7Dbti6eOVZCyClEOe/fFAa5UlXK8RXFOAYb4BIhiSlc0&#10;gI3OB6ZlBSgnbavhlE8cmI2xQ7SCvJzlq1cTEhVMMrbjHZFICieu2VilVQgZiK4QaYtOdqHrmApt&#10;iTauDADNTAyXFuw6Y1m49MnCNpQ05G1B0xMsT1y8QpJQUkgOxx4am2RMbakMZGUbZuuFUHL3PU4I&#10;i65DJyVJZxvXvhxE3FhXpTOe1sbi2RD0z8vGVbzmTRgOhwJ5htRd25Q70GcrkjwytsBfpb/zj55l&#10;e1k9JjTkQfozyB52sCjugBpvvm10krZXb9TvKl4JreNq7kDbOGXMDI3TaubiBtgQz5WGXbmjDLQW&#10;IacZ0ny+vIimRkyYdrzBYzXO8eXYfSCORvlMSgvkX807r6zHJAh23G2dLjOwp0y2DAvgvzJG3qus&#10;g23pgyJq5kUxeMa1Go5U+WKgbA+OZcTbN4/qilG364wjicyomwxIYndR1JrigOSYsduIqHbHjFUs&#10;kXj88dgVCOvLKOIVy9c3XLBs2DZaTSozZEljItHwXwy8ixUumbCArRJyxiqk5r1x2BVLLxVblYq2&#10;Dm9sVcfHNirfLbKIwqvVsbgVXV982Kqol398wFSBkjsGYCopr8sEHbbMRSEQK9xlNtvhAtCqu/XA&#10;xPfMgIboW2GNrhQifRpTHDAqEmJFVHTHg0wUgi0skBGPw0tINjvlHFLQONwqqqK9MrAquqgCubCr&#10;QIYiuY4FVYgA4jrVScoNgIYkJm0HDdemYkdMRYRwuaP1qEjceGWKManIy2DKIVrZmQkgVNcaUHIk&#10;eGYuXYMnp/l6+a6Vbe4J2G1ccQGHvmKrLYpZrObmi0QjenXE1HUYqmt3cGQpcOQFBAriETMwPLxp&#10;kCKSzq/hjtxFLBRqKrq3vSuAHiNrKq9YydsQbS9HstVh80aXNMhCX8SgMD3Axl3D6Leueh6H3yN2&#10;1kpt5N1yLWLMaIK+pFUSoT2Hhlh2koCfiwIRE1lb2RkjjUmBgRudwcGs0c9G/wB2KKYKWmB2ltqG&#10;hNKjGun3D8lU/rxP0S4qcQoTO416Cx/dIpDHavbB7OSgjPYZICmYFPLY7ULfvf1IMjVJGA+aN8D7&#10;GuS5JZs1nexn65ZsJIyu9MUjIUcVNB7ZYGtierwyTubqeryLuA3tivp03GKbY6+pvMfTlKkE/dlR&#10;uVJOZAxghLE/ME7k+nGQVGL+oa1Bw+CEsWSeXiUZcYyiQb9ctCoa1uptOmZo/sN9odjie6kEZbAW&#10;FQ+pzCc8lFKjtl1yxDG1g4KeO2++NdajFUXZ3ZjYo/xKRTfKJPTLYBBQ05QGq/TiqVGSItWKajMG&#10;krH1GPFaV75TOIC03a3nqkJP9kZfUUORAUCkZNMsUqywkjiag4BaJQdxhS9KstZuLiNGhkHCgrQD&#10;pj4604nFUr1n0PWW4gbr9oe+CUFMjJhJjF/OH3b4a+GOZO4yLFbZajwX6sx77HGG0S43mqKdCMry&#10;HokMt0Lzxf8AlWRv0GylJP7yGQVRsdDp6oSUJbxJzGmQEsmu/wA1tR1eKO1uYI7W3A+zFsOXjhTe&#10;adJLNzg+FR198xZzrZkC+qPyz/MCytdBRNcYXFw/92R+wvgcjHmDzbD5ekTSNmuHXkw7gZQMXGbZ&#10;CL6X/Kz8n5fzPtZPPV03pWMc3C3IBFSu/wB2BNG1K31NjGrD1SKcT1y6UOEeTGZ4WS/mH5a1LyvA&#10;uoqjm3hcSF16HjhzqunO1mbOPo/wlx1AyuEt6YwnZed+SfOVpc6+nmu7Lq8VZFt2+wz9BtkYt0hW&#10;RLOKUUBAJr2GXFsL27U7q9azuNfurJyxRnSMgbs3QUyXfXVSMx2248flkKa7L51j8qT3N6uoa9tK&#10;RX0uoFexwLBqkHIL6gJJofnlo2RZCN138u9RuY3n+qlUC1SgpthxL8YUeO+IKxnbybTrcWE0sgBo&#10;vwU8KdcSVeLAHrkmaPuJWnhkkiU8ADvhiYhIOKiteuBXm36bk0yRbu6YoA1UPfbC1rRUcddjl2M9&#10;FZtd+Z7i9s/XKr+8UgeJGG6Gi7dMuisQ+Z9ahE90eScWGWaNscJSUrgjltZCygUrjAN6DpkGDJZ7&#10;iqepMy1I6YNBIWuRMQVHN5wH+rzskbUJaoxFRyNaZRMUWx6v9cdbGMBtyu7DBDg7NmTjiALV5A+r&#10;vdTT6bM2yvQHxyt3Qqw65NmEsKJYX8d9bPX0fi+ZwKbXiwI6YbVnkfndb20e3k/vH+Hrj+W9OmIB&#10;KKSiaHjCZGNdtq4LSnHY1xIpaedXFx6t0sewatMQDFW5HIyFhkzyKKJYeKj4jsDga7ulnIjO3bBC&#10;PCgs38reU7zRaa3Ehk25Hw+QxOG3CGpNcmxRPmXzc99AYVQIN6rgp6p9nFQwbTfRvQyzAcu2ZWLb&#10;HFNOvbKC3JaM0HhioHLritJLNKsBBjyiB0GKVSCVlYyN9+KA7UOBUong/etKlaHGSAmnHK8gSGV+&#10;TrhYXljm3U775pD8PxZSQllGjQul8zQE8S1V+nAiwFGE8R27jKpV1QS9bbzL9Zs5NA1BTuKI4HQ4&#10;lecblWhbocrAIYMo8k18tmPVkVmmT9pSdxkdcCSulXagkbxtkiLSO97/AGMzWfp/mR5bkdUkHC9t&#10;ydip6kjxz52/85wfl7c+Y9KtvNukxl7nTnMV0qjpEejH5HMrRT4TRa9TDijs/Rn8iNXX9GjSi9YZ&#10;VFzbEnqH+2B8jnygYcSVPUZuYm3XPoDEyD4ZJXZunXFadjmYUxUuxEjxxV2O2Awq7GnbArsob4Vt&#10;2KFKjArsRIpih2Vywrbss4FdjDhV2UMUOy8U27NikuysDF2WDirseaYWTsSYYVLsZTAxdj1GKXYp&#10;TFIdlYpdmJxQ7G98WLsrr0xS7KxV2OAxV2KCgxTbsquKHY6gwK7KIwrTs2BXZgK4q7KZabnFXYwH&#10;CoLsdiydl0pih2XkSoLs7x5Y/OGz0jyy3kXWdHivrJpBKWdiG5DvmrzaEylxxNF2eLWCMeEhbx35&#10;d8Nf8ZflhqJhivPL9xarxpI0MtTXxFcrOnzRGxts8fHLmGgGFamu+23TOt6X+U35WeZfLl/58sbq&#10;/s9K07ikjSUZmdugAzWZe0c+OYx85Ho5cdPjlHiHJQkmlR0jVAeRNTXoBnLL3yV+V9wqppfmaaGU&#10;gH97CafTTNjjz5+couPOGPpJEDl3pi8n5I+XZoY57DzjYESqSBIGU17Dpln5yQ/hXwAeUlnqGpXg&#10;2xpXbA1l/wA486peTGPRdd0qaQKW+G54mn00wnWg/VFgNLLoQueQIOT1A+WE835DeeLaUiyaKU7k&#10;NFdrv8viGT/N4yNx9jRPTzHI/a71F/zGF58ifmVp5aS3S9/dniWinJ+jZsH+Dy5gfJgIZei7Y4tZ&#10;af8AmtaK8NqmrBCebgFyD7nIS0+ml0Hybscs8e9olRuSMPrX8wfzc8rwejDLqsMIbkeSORX7soPZ&#10;ummejk/ms0R1WMkcpqwDEYa23/OTX5saZG0NzdTyKzcj68Ff1jpkJ9haaf8Aax/lLKOf3KQsYA3q&#10;BBy6Vw6g/wCcw/PkAjlvLezkkiqFd7VdgfDbbKZezmE8i2Q7VyDmGzaRkEUoGNTQ9clGhf8AObes&#10;6ZeHV9S0TTrm6ZeDSekEcr4cgK5jT9l4EUJbOTDtgjmELd6Wl3H6BklRQQfgenTBS/8AOYmkPbXW&#10;lzeT7JLO9YtcRxPT1K9a7d8ql7LEkETNjl5Ng7ZjVEK6WrIQRK5IFPi3xO6/5yO/LbXtMg8s615P&#10;MWnWhDQRwzbK3cnxygezmpxzOSGT1HmWJ7UxyHCY7BesUqmpkr47ZKpvz/8Ayk8w3mmX2r6NfQSa&#10;VGI7Vo2HFQBtVa7098xf9D+qxRlGJHq5+bcO0cUyCQduThHKpJDg1NQCMW0rzh+Sd3rt35hv72/Q&#10;X0RVo5owyRs3dR0GCXZmrGMY6FRPTn8S5EdVh4jK+bpDcBf3QQvXuTSn3YlpehflTc6Vc2kXm4Je&#10;zSO0NzcIxeAV+EL4DGcNSJgmGw6DlL3pEsRjXF8e5t5ZEJonIbdD9+HNl+XflaWzhk8v+dbC3v1d&#10;Rc3krcZLmL9oH+GQlLLZ4sZI3qPSKRGNbS36nvUpbp4yAsLtUdRTb8cN7P8AJXRr3UJrHyv5h0x/&#10;Lt2hN1arOolmkA6gk7VOVT1GSMRKcTxj6T3D3Noxx6EUeYaa99MBpY3UbV2r+rFpf+cY9f8ASTQL&#10;ya1/RsNZ7CO3mHrBhuA7Dcg98q/lGpGYB4jtKxt8ApwWK6Dksi1W3mVnQtxU0NVYfrGRm9/KrzpP&#10;FH5s1TRS17a1iOkW5AjuYl+Hm9OppvkhnxwvHGWx34yN4nyaZQlL1EcuneivrMW55ig674G1jyB5&#10;g8rwWN1d6PLe22ouFg07ieGnu29ae2UQ1ccpI4uExsmXXJ5MjjMKNXfT+aqJKkm6EEexwvuvKOs/&#10;pSLStSRtQ80RJ6tlfSRH0IUHSNhShIwHWx4DIenHylEH1HzDLwjxUd5dD0X4c2mn3d+0+p6FYRjU&#10;rFCNae6BWFvFokO1R2pmDlyRiBHJI8Mt8fDXF7pFyIRveI3H1X+h2c7/AOcodR06w8r+WvL2kzyX&#10;XqpJd85T8S8jQrTw8M6X2QxynknOQqttnT9uTjGAiPetWtTXPC9M9CeUItdnrT8kpP0N+X/nHzEk&#10;nGURR24DCqnmds5/tIceeEXb6M8GKRUnYc1Q96n7s8lSuXYuepNTnQxFOmmbKrjKYUOx22KXYtbA&#10;vKip1JAGRlyQXZ7d8tyyWOi21nJIXITevb2zUamTmx2DsbI5kNcxGVuxWGAtimnZKrDTy1MrLEB2&#10;T3T7DiBXIlsAdkxtIQgGRZqbHDyEUwJCicMIzTFKk2CQe+NKpHBUb4CFUmG2+D42AyKoVhXBKt44&#10;0qi2Lq2BKiRioagxCQpstRi0clOmEpJUXiDYPiuytKZAi2KBksw1RhrFqBApXANlSe40lZOo/DDS&#10;HUyAN8kJKxy88uI9SBvhvb6s1QScPEFYpf8AlFJB9jf5Ybw6x7/RhtFMPv8AyRGaqyVrhvBrI8ci&#10;bRTDb7yChqQvTxw3i1gbUYZXwrTD7/yEXBpH8WC11PnuTtllCLGmITeRXBI9OrDvTBC3wI3yslaQ&#10;p8msgAZenXFlvlO5yFMlGTy1Kp+AHFPrS+ONIQraJKp+IdMv6yKUGRMUr0054zuMaZ/fCIraqLRj&#10;8WV6vvjwraqImXcZudcHAm1xJXY4qGNKYDAMUM1wVNTjyabnrlmPHagpHqGogCtRikcnY9czIYKZ&#10;PMvMepeonGuLPIKUrmz0uGt2JfO3mm7MtRiQb7s2ogGLyG7JLEHrl5NigSOnjlYobA75eKtVHfpi&#10;q9KZRPmyC4Yoq7UGC+9kld1MBUjti6LTrgkQeSsSvpyxIJxdRU1GVznQZxS62gadgtOpypJNwozV&#10;anJQtm+kvyy8mrcuhdORJB3wuuJuI4g9etc0c5cRtjzfePkzy6lnGgCAAYTSNXK7Yl7JawLCvzxI&#10;AnChFswQdcGQRCu+TAtlbD9Z1RbdGYsBTDFRXalAM2GDFwofOXnDzAJGarE16DFgKZmUh45czGZy&#10;7bnLwqg23NMo4oK6OLeu+JPJxHvkoxtimltZtMQIxVq9MKZ9Uii2kbcZcIHo18RelaN+Wt9q6iQR&#10;kV3AxCHWoZTxDD78t8Jdw3rX5R6tpi+utu5Tud8NYpw+6Goymce9lGbz640WWyNJ1ZD0IYYKrXKK&#10;bLQQiIO+OAxSpOeOXgVT2PXKwqVRaChG22V1xYKqHfbLA75CRZBFITmyLJExmvw9Mo4qiEYDfwxw&#10;yBYFVB5dcrAxRSbihxpOKoyJQNhiLYQyCaRty7Y9chJsRirxWo6HH5AhBFqynftiZwpV+u2bAqqo&#10;2ocbiqsBQUysKqq16nBSnMSSplEtEBrlNgQUVHiRxYoyM9PDEmNBtk4CykBWkl9NajrmRaZkgWyY&#10;nqmorCGdjsMFqoAr+GZGODGReK+ZNdBLGNutdjjSadc22HDs1F4drOrG5cryqBjC1du2ZsYUrD5m&#10;5E06ZuR8cPAFWRDoMTJ8d8Ndyo6IU6745d8rmeEsgEQYxIKjFVOVk2yS6eIJX3wQmBWJaitCcFRn&#10;tkJM4sQuoq1AxQmgqMqlMDmlE6RoMuoSrHGDucL7i6VF3O+Yk9RR2QX1J5B/JmfUuE0sZ2ofowkl&#10;1Xt0AzDyZgtPsDyv+RKQqkhjrsDt1rgFtRHZhmNLPa8L2PTfypFqFIShO/TAb3wIoDlXiIMLZzae&#10;SGtyDSm2Xbj1G2PXActrS7UNPNjHXpQZIYbfajDMjBG92sxo2+a/PvmgWTNGGoa4JEAHQZs449kc&#10;nzdq3nubm6I5pjzFXrlsYAJYxJ5tuH2ZmIPvlGBT1w0ilOPzXNEdmNB3JxFrdT0wmKkJ9YeeJYzU&#10;ykE+BwK9pXc5VKARQej6P+ZMsPFEaqnfrgCWw5DbKpY6TwvX9E/MxKASPv3FcLJdP8RvkOGkbh6p&#10;pvn2KZQVfY0wuks+PUZA2Uc2d2PmaOUABwajxwE9sy4xKQyWLV4pB1Fe+IlGHUZJKMW4jl+yRXLA&#10;phVY1DjxgVDsO2O5YseFZ6Yz/9b15mhd0+PwxPXbNilUV/DNirixPwjrlHAQghF28ldhjTkKYJmk&#10;jBQD0zA4eBlwuM2+2+PBFMrlFBCpHLyO5pja7YCFpM4W8OmJHJAMgE5hkDChptjCDhSiVdTuTjSM&#10;lFVSSZFX4T1x6rgLWUpmuQN8fxxQgxcFjWtDjeO+FWzOae+IyD4sycXJUDcTA7jbKGWJSqZidu2L&#10;x5VkZBTjcLsMc23TIwjaWp7j4DQ7jKBy3hQkMhY7++VkkNh+VQcphXDGVIpSki5CmMUHtlkiikJx&#10;Kmo6YvTKmTi5BGNxSqA9hl4sSt3JzYpAc1e2XgSoio6YhKN69sycPJKnK9aBjTGZcqAY779MdkaR&#10;wqLPTHLgIYkIWRqig64uhoa5VMbMUpk3PiRhtEPU4muafVCgWyDJPLN8bS5V3PXambVqxwE5yeoG&#10;7N+i/wDzj5cx31zEBtRgPmM4J5k0+OeF3lpU1yeCfCWQfqB5V1SVJUt4fsimectashC54DbN3hla&#10;l71ZT+qoZuuEUUIr0zJBYIx322yd+XGWNwMM0sO8xIZIiR1Gd70aRTGPoygD1MXyF5/t2AkY7DfJ&#10;5bMOIAzIgxL4o8525WUk++GSGmXR3Q8M1yNirECmL9cycTJ5DraOpBpjHHTMzGpYRcnjvTfMuWUw&#10;pI7pt8UBw8LIRSWRj0x1ceFeFCbE1rmxApQKaJoMvJMlAuaZWAoIbD0x2QphTRNajNihYCemWNsV&#10;U233zVxpNLffvmrh4UiK3NXHhUxaO2WMixdXLxV3tlYq2DQ0zUxVfyyjhS3y75YG+CRVVSQgjFj4&#10;nMeko9JBiDnLYBBVQ4agBxAnLKUBMI1AAbvlVyQiyEVVjtjgcBCCEFKvKpxQZFilVwp6jHjFUA+a&#10;uGk0pH2zEVwIXxSFRQ5uOKqhnJ2JxtO2G1Xgilc2KqimlD74kQe2BWQxzK6cnFNsxGwxJpVWwCyz&#10;FO1MUAp1yqUrTSLFr6TluozLQvxPhmPl5Jpl1gTDEt0goVONKshpmMh6FBdQX0S3EZO43GKJ1qMC&#10;pbqNZEMJ2HUHEGWhJXocjJWYaRfu9ukV2aSKtASeo7ZagSDid6ZXLmw5pt676V/pCkozr1HcHLmj&#10;V09GTocNM6Q2hatc2F/+mtOY+otQ6juD1wmkgaJiRXYbHJg0mnuOn67b61EiSkBy/wAS980DFevU&#10;5AxYmKK1xFudo/spsF+WDQxBoMICQ89u7eN0cyNuK0GLyHgA56YpY9pcIvZJLOJqyr8QB70wtuq0&#10;9RNyMkFeneV2Ac6fcnirKT9I7YtC3JQw698sYFh3mG3NrdSxuwMbbocMw1QK4FeQXFr6U0jRgk1J&#10;xkyAgHJRyGPJIW6bCtyzxTqOXUeOWYgQCu2SjmI5pS2aNI5ntmXc9K5gNqnMkG1Ydc84ZXtzvToT&#10;4Y2TYAjLcapNVmZkk2I6HxxtO+XKAlrzqGMLnY98cPiGBCEJ9Fqg1GbgMkJ0tIMuS5q3wnFKCmIl&#10;SpXKgmc06Ze1NsiTaqSQmFyGG3bKrTAqLEfqAqvXMyhsKutbua0PEMQPDMopvkSgqtxcNPsCd8ZM&#10;4Qgk0GQJprZV5Q0qfW0eztYRPcVNQ3RFHeuOimV6qDvSuAStNIfzH5OvtI9O6nThA0oQsvQVOB0P&#10;H4+R5b5GRtnwPQpbZEeOzS0ja2IVRxHxdPtE+OGFvOaAt1yjJDZRFh2p6RCl7JbQt+7GwHgcGGNX&#10;+PocwZ7sgmehavPo0i2x3iDdPb3zy7558sXF3qtxqwJ9Unin+qMuw7Cmy7fv7+Q35g6VF5M0jR7M&#10;RrbpApcAD7Z3NR88H/l1oF1aLJfanyDVohPUjLM0gdmnJLoxz/nIbz/ZSLB5d0FklaQVlVKHiD45&#10;1zUBNFpk8sZ+MoeJ8CcwZCzs1R5vjXyVe6RqPn3TdGuUKxLMrSKQQG49B4UrnF4XMcKiM8rgEbeO&#10;ZLkl+iFzGs9273ACWRU0JGygDbJ40s6WL3BHEJETXw2ystL54itNKn8yQaYZQ8ktyoCg15b+Gc/0&#10;rUQkS+op9Tr8ycyRG0kPoLzPoTT3TiCRfQ+yfZQO2dlsJmaJGnG/EZSQ0kPz884aZGt7cx6Vsnqv&#10;XbvXriNxcFJiFG1NslFux7hM9H0KK40xGlILkkMB0Hzwy067aTmr9BhLIh5f+YvlG3gFpLbLVpDx&#10;9hvlCV2q1OpwhFK8+k2kSR2jMKRxge5NMHwseIDdcvBYvCvMmnCK8kZfsg8QfHFC4ArhtUkTTSXR&#10;WFQTj45C2KoPWdIS1DUqajb2JwXXkKDDFMXmM8bWknJwdu+AWFGJqQcnTN6ZZ3RezSBQpjZQK497&#10;hiArHABSpda+WIfWe54ByT1pgi3kLbHcYWYYf5v0eG1ZZoFKFuvhgwqGFPHEGleZtNJbzA16HfAD&#10;IFNTkia5K9S028bUrX6uAp2oPHBkTK4IGQJV5/rOmS6fcerJ3NQcoxA9OuKqsOuywkepVk8MIZ7b&#10;05athS+r/Lfm6LVdEEFpRfh4kHqdsM4RUVxY08S15jDKysKKCcWcbUxWkisW9OUOhoCd8ZGN8Uph&#10;rUqNGVVuhqCMUduAJ74FSnTbT9ISpGa8WalcD28nqk1wqyzzTpB0SFJI1qKfFgqnHArCFka6o6A7&#10;9hgIzMr8R0OQyjqkPXvLmiWs1g807BZl7eOC3i5gEZSlItP1tNNuJI5R8KtQHA8Tek3pydMqnuxk&#10;9RuLU6zZR6pplGYEVpgK9tmdDPCfi75ARQHo/kzzrbWl5F5f1iELDKtAx7NgG4sjdRLdQ73Ee4GG&#10;1DNtH86weV9Xn8r6wQuh6gaCTspP8Mjd/wCVdP8ANVvcDVl/d3ETQ3EB6MCKZGRI5Jvo9p0r83ta&#10;/Ky9tPKOlRLeWHJZ7C9O/FW6ofamfB3/AJyG/KZ/yp813WkwIy6ZKxktXPQod6V8R0zcabNxi3Az&#10;4uAv1T8q6/D5n0q11u2IpPGrMB+y9PiX6DnF7e0DI0swZVAqDTY5mtQDIcL5GEhp4YAUB2BW2ySl&#10;2Nw2rs2AlXZjvih2NGKHYuDirsSbEIdjAp7YpdjqYq7GH3wpp2UcCHZQxQ7HYWTsTJxQXY5fHFQ7&#10;HHFJdlUxQ7KpXbFDssCmKXZeKuyqYqHZR98KXYmcCHZa4qHYoK4Ul2bpgQ7MScVdmAOKux9aYpdl&#10;E4pdjSe2LF2PBpgV2U24xV2J79sKHZYGLJ2OBxUux2BAdmL/ALNMiQydnf8A8u/yDv8Azfp8nmfX&#10;rqHR9HUfDPcnjz/1R1IzVavtIYjwx3LstNoTMWdlNpQpCbknwz1Vpfl/8s5PI4/KWHzUJrye4Ehl&#10;hQgNJ2BHhnGavU6nHm/M8HLv5U7vFjxyh4fFzUwZTJuoEdOtd8iEf/OCWsXhabTtTje13KzMh40G&#10;/wB+Xw9uhylD7WmXYNci6S6jiPB2+Lw75zv/AKFfSa4ksbTzTpjTRErJG7FXVhtuD2zaw9pgRZgd&#10;+vRol2VvXEFUvTsT8sK9T/5xd816K3Ow1HT53K8l9G6AYr45lQ9ocU/qBaZdlzjyLo5PUFQCPmKY&#10;R3X5AfmdZEenaTy0FV9Cbnse+xyyPb2lPX7GiXZ+YN818cBj8s/zY0lZONrqcUcY5uQ78f15cO0t&#10;Lk5ENf5XNHva9RK05Cvzwi0XzH+Y9zfDSdHutUkvOXH01Lk198ypRwgcWzGE8t0LcwUCr0p753a6&#10;tPz6sIYucV3NFGnKnANQe9c1Z1GlvckOaRnCms0RNFZanbYjIJe/nB+Zflqc2ev2waRh9i4tFb7t&#10;sysWPBlFxl9rRLUZIGiFQorb/wAcuP8A5yV1sxGDVNE0m547EvZqKfcMt/IR6FY62XUBaIVU1Wo+&#10;nA8X58aVeI8PmLyjpVzG/eNDGw+kYRoTHlJl+dB5xC2SJnYMsjKB2FN/wwJL+ZX5dzmsvkxEr14X&#10;LD7smNPk/nMJanGecVRVKihYn54Et/MH5VXhY3+iahbliOPo3AIX78JhmHVhHJiPMNMHJHAgDvUY&#10;d/oz8lb4cY9Q1izcio5Rq6j55Vx54jlbMDDystVkUdAx+7DFPyy/KyWzF/H50ZXdqLE9ueS+53yk&#10;6vODXA2jHj/nKXqT8yvpDh/Nz/hTCh/yj8oXbMNJ852hCrUerGy1Phkhrcg+qCnDE8pIgE9xhoP+&#10;ccheweroPmvRryaoAjMxQ79t8H8o1ziWY0x6SCHN1R/T9OT58dsL4v8AnHDz3A3rae9pJxP2obtK&#10;in05KWvxEbg/JkNPkG9hWaVF+0aYjf8A5a/m3aObsrfu0dFDQ3JOw8KNkceXTEVQ+IapxzE25ZEb&#10;ZSDikJ/Ojy4i3kZ1pVH2WDu9PxOVz02jy8wFjkzw72ikZ2ZV+kDBVv8Anf8Am9pMjNcXGoPIDyrL&#10;EzUI+YzGy9h6PL0HzbY9o54965URRxUADwGSW1/5yt/MuwEl5eQrJ6i+mjSW9ApHWlB1zDl7K6SR&#10;oH7W4dr5QNw4xqdvDJV5Z/5y983Xt7BovmDTbKdL6WOGQtbhGYMQNqDfbNdrPY3BGJyQkfSCebla&#10;ftictiObhGF6dvfOff8AOYeoQT+dxptgqxwWlrCixpsFLKGIp9Obn2R05x6ez1Lru3MvFkrydHUr&#10;UmueTgaZ1bogV+ejNHNxpv5Q6lcRsQt7q0UTDxVFr+vNNkqWpA7g7SIrAfetoCfcZ5ypvm6dUQux&#10;4rTFLsYTih2HPl6wl1LUbaztULySSoAo7knIZJUEOz3he6NLbpDbyx8JFQBlHagzR55OfTsCRaQ7&#10;Hocx7Z8LskNnozKRUHEllwuyXWWnmPYDAyEXZKLW3C9RkCqwmuG8a02GBVjYYRmmJ3SpHBaNgtK0&#10;iuCAfDCFUiMVD+GGIVYwwbHL2JyPCqHde4wSsld8sApkhmQ98ELJgkFUitdsEBq5TyRbRXFlamAl&#10;bUuOKhsCrSvfFVemKqLJXBiSkb4FQjwg7YKjuiMFKhJLUH3wYl7TvgpUDLp6v9pa4MjvzSoOSEu9&#10;bSm40aN6/Dg6HU2UipydhKR3Pl1HBAXDKPWSNicFWimP3HlJTVuO+D01o9jg4EUkk3lBTuVwXHqx&#10;8cjQWkrn8oin2TUYMj1UbGuPCqSXHlLqnD8MFjVQeh2x4VSh/KNAeS74suo16nEQtCXz+WxEKhdh&#10;gpb0HocRHvYcaQ3OhMp5BdsGR3AO1cmI2olbFr+xaHY4NSQdjko47UlhOoSGImnTFy9Rl+PFSGCa&#10;leMa0zCTfbM3HirmyiwTVpWlU06Ux6tWubHGKS8P16MlmY9Di65ktbzC6HFm747FUCRXNirYNKjL&#10;xQpNtv3xRMrnyZgISaYr064KUDKSGVMZvruhIJxYDtgSAkDOZTtvjiQv0ZhajJQSXpHknQH1C4Wq&#10;8vbAryBQXzQanKZGlfe/5deUVtokdlHKnbCOeUua1zHCX0rptkLdAoGBa1wUxIZCBQYIRehxAtAC&#10;TX116asSadcHKtKUzPwY7ZPCfNuuBQUDdzXBiLQb5mxFMXz/AKvqH1uUlTsD3y69sspUkLeOXgVc&#10;ByPvibtQVOIFoKZ2lqZHAyJ67qotY2oabZl4YMSLfRP5Ufl4devEadRwDDfPOnm38wRYkgPT6cya&#10;pjdP008hflDZW8CS3Eanbwzn9l+bQaUKr7161wGCLek3n5YaZcxmIxgg9qZ3/wAn+eFvwoLdeu+Y&#10;+XdBD5O/Nr8g7T0ZZYIlBIJBC52m1uROgdNxmKebOJfnd5l8qHRJ3tnqCpIGGCnAzBeb3ERU8T2O&#10;OwJQ9d6ds2Kuoc1MVXVxwyBVFp0ocacCUUrd8rFVUPUe2bFCsjUO2VXImLExRyN77404KRSNRu+M&#10;J7YaZAI6Fuhx+Us00B6V6ZsVVB4DpjaYqrBjjcVVoyTtjffFUUvgcwwKqDc0rgkdMxZc1TWIEKB2&#10;zHAhWRTWuJ0xWkWrAd8TZASMvxJSvUbngKA74vGtDQdu+ZeMXugvI/NWqCFSgO2YsSds22HAAGEn&#10;z55h1os7Ih+eMO+5zYRHCKYPOpZWdya13xuSVdQt1ysK0roKAHtjTgVFR9vDHp45XNkFc9dj0xZR&#10;3ylklt5NT4WwQgridmQDErpixIPXBIogqcolK2SXwae91IEjBJwBdXPpjb7WYOfL8mPN9WflH+WD&#10;ahLFNIg3INSMhGo6pxJ33zVZMlswH6e+Qfy2htIF/djcCu3hkYm1Jn2rlTIRe7WXlqK3FFUDtsMR&#10;F4x2wFPCmP6HQdBvi0Upc5HiWlG7sFhQkjamTLSYedGPTvkRzYF4T+YOpx2Nu/xAGh65L0Apy7ds&#10;22mxUKYHd+cH5i+ZWuLl4ga0JAIzVzZcNMDF4lQu9XONJGNIqkQqkUp0xMnbLY82bpkBGIg5kIQL&#10;Rb7bZYNNu2QlAFFI63u5YiArbDpjigYZjmK8LI7HX54G5NU/LEmiAFCKjKTi4kC2eaX52mSgDGvz&#10;wNJaI/2crMCOaeF6To/5hyQ/bkG3vgCXTvAZXwseF6dpX5kq9C8gJpWlcLpbCmzDBwrVPRNM89pP&#10;Qo4HjU4XyWVDQDAVZxZeaI5hyLDfArWxXemC1T+HV4pRSoxH0z4YVR31qOnIHbP/1/XlR2zRcJDu&#10;nx5G/qLtuTmwJVlAXc7eObGlW1DCoOVgVUQlaBTjaYrSYerUbmpy8VWFyB9OV1xQqrKFI983TAQq&#10;OjuKd9vbNTIUlF/XKCnbNx8cVW/X+R4qaDGEdsmAhetwWFCccMiWtY8hNK71y64FbIp064xjxFRk&#10;4RsqoSSsBTbA/XrmWBSUDLLT3NMcFwppLnmJ6Y8CmAhKGefwNMdSvXEClQzzd675qYVWrIHoTlYq&#10;rKlTUd8YTiqPjgFKsRlg06YndUPLCvQDHcsCoJrYE++NZ6b5OItiS16Xp7Hc4jyPXL6DFDtEa1Q0&#10;8cUVwBv1yEoWdmx3TFx7ZSQqizBqHMRyFDhieHdVCQB+u49sQdOO4zIhk4k2oNFy+z28cbXLFQ/p&#10;A49TkCwIQUyUNRiq4CxSm4AUVHUYZWpJpXxzX6qOzOK21l4uDWlD1w+vrQ3NoxTrQ7eOcRrfTJtA&#10;t9qf841eavqOsRQyn90SFJJ7+2eavOUkkB+rDoKk5LT7tojT9p/y+jiuoRfgbtsBnB9ZfkeNM3OB&#10;gQ9xsl4rXI3UDMwBgQmOGmmXPpSqa5Mi1Sy/hEsTA+Gd40C89VEAPUZWIUpD5a/MGx4erQVHfOnW&#10;clVUZODAviPz5YCrOo3qa/LDhX7ZfAKA+eNZhqrBvowUG2GZGMJeO+YYKGpNK5n6DMzCrzPUBwJJ&#10;OYbZerGLhyxIPTFBiqUzse2OxQhOfaubFVxcDLxSs6/LNirgtN8rAhs0OOyNMCFOmbCAyAWk+GVh&#10;ZKRzYqtrmxV2OwUimuW9DljIlgXVpl4EOrXNiq4eGV1xVv2xw3FB1rkZGjbYqpuKDrimx2OV8lpE&#10;Ka4m6Chp1yUZ7opEx0wIcyQEhMVY0p27ZXXFK8tQY4DImTElY8gAriuQYJVM1a48YqgHO+XiqgTT&#10;NirqjNiqxjTKp3xVEIx4hc1MVXhqY2mJVHQuWAodsdwHfKTNNJtaOIn9QdR2xCRiDQdMirPtKt45&#10;kE77luxxME1rjSU6Ma+mYumLBqkFjlWSF8lKH064ewZlJrGe3viyjkDTrmPKJjzQjBqKyyr1ZeQq&#10;MRicLU/fkDG0WzTUreaqegKhlBUjAck3GSi9MeBL0PS9Ma70kS3S8pwD9Ax9yzMqlelcglR8nQW8&#10;M92l3QsIiFXxOKUDDffFUIzNZzViVkNdqZUNujAmmKu1jzRd200UJdiWArTrjSvHpkgUKjTPeD1G&#10;J6eOPNH+E9MFUlCW3Kyk+tQg+oOlMDuy7ooqBiFZTYxXQMd/M5RpNwvcDEI5Ah4vsD0y1CL1PT31&#10;BGuLZvUZPtDvgzmKU7YFYC9hIJDIaFunHFhIKb7jFUhk0uV7lRDWOSuaN+Y2OKrtT05rNwZlBfuT&#10;l7k7dKZfikAEsQ16yVY1uOjHH1rl4KQGBy255VJ+GmMpU0XfL+LbdSEnktSG+HpjfsmhyQ3FhiVJ&#10;05KUpRhigwISa5+BiUNcs7YqoJ+9NB1xvyw0mkTJsvxdRl4aTSHWULv3OWMBCCpysOVa5fTrgIYk&#10;LoTyqfDC7UFZwlOgO+QlCwsRT2z8ktVtdIvdSluXFZYAip9Na4EhLCRaVArvjw8PJlT03zNcWWpa&#10;VefX2V34j0UAoK+OHUqIaPtlVFXgWh6rdcWs0kYtyIUDc0xCW4jt42uHI4xgsfoyMzQKsx8ueV9S&#10;8ya9YeXre2f1NQmWIMw6V6tX2wqi8xMaSyrSM7jMPhRT6k1f/nG+zMUmm6Pc8tRj2LHepXqMNntY&#10;b+ksiqRSo2yH0ckXTyrTvN+veSjJoNvdzxTxkxkKxoKY64tIYlQcf3a7kZXx2wItMPKfmnWtYmve&#10;NyzapOyqjsSTxr2rkG1y4mMD/Vd0Y04jwycBaQa5Ptz8s9HsbbU7RdcUC7ii5eu4FTIR+rInp9rE&#10;8yyemQ9cs5JMre6+adWurexliFwph9MmtcmHmGMJp4sY/tTbcR3GVxDXE2+c/wAob86p5vuPM10a&#10;w6ctPVboHOwp75CrLSjPKlqIzGajr4DLhKmci+k/MnnGDSrC41uW5WaIKaU2IY9Ac6bHaiFVDmij&#10;ucrlK92q3w9deYzqMssdgrTTuSwVdzueuAbiMTn1Eb5ZKLbj2ZjpN7JpEYsbmJgSoZifE4raL6dT&#10;3OEsyknmqU6hxVSAI/iAwxjHbtih55qEhQCRq+oxoDijuBSnQbZPGhjN1pjXSlpVqzGor443mPHL&#10;6WkmNs0VWZCrDYVGKq3hjS0kl2qvWOSjMfvxaOUnfLIxDMCmBa/pXpj4fsmpOL7PvhMaVi0V5Jbl&#10;Y68Yx+rAzqCdxkvDKslsPMjxckhqynucEw0UVGPhrbCfMmuNcE27CoU1B+eCvVAFciYEMwxKGxF+&#10;/wATcR3wNLIr98RAlLOdIgXTPgG+22aKRUOxwjEShCeY5BdQ8ZVo/IUPtggTVG9K4JQrkrE7bSjM&#10;SGOJuhlFRSuQVl2m6hHoBWOZmWI+GXDEV2YYUoDzJr8V4PUtZOQ7CmOkABpihS0iV7iEuVrXLHji&#10;q24R2IWp9xicg5bDAqaaVMtgfVNQVIIxkUPpmo6YVTLXNf8A0rCY2JZia+2PkFTviqX6WVjTkF3x&#10;iKrMFOQnKgxKc8bsqZIWop6jBIajbdMxOJIkjZdMiuLcPKR6h6/PMYo5mo/XtkSzpHWWtan5YtV+&#10;okvb8viBFQBgF1e3JRtwcIWnpVhqFh5ut4r23+CeM/Eem4wtkvDaEBerHBLdgQ9h0vyVB5rtma9J&#10;dIo9j3rjdTljsrZ76FOZO7gZGr2UKv5bW+o+YPMFv5T1W5+qpaki0lk706Ak55H/AOclPyssPzW8&#10;qPe1ENxYhp4pqVIoN1Ptl+nPAVywExRfpR+SHmy68t65J5A1ypeanp0+zyH7Q9iM+OWoXyWcMmjy&#10;FJFQlQyjwzbwNh13FWz7IyBuqg7ZawdgZ0ySHYnSmCldlVwJdjSckh2UMKHYryoKYEuytjirscCB&#10;hV2NY1wK7GE4UOysVdjfcYEOxrE4q7GE1wq7Hr02wsg7HYEuzUxQXZfvixdjffFXZgcUux5NBil2&#10;Jsa4VLsZgYuxwFcUuxUDFk7KJxUuxtaYsS7NyONK7L3xV2OpirsbTFLss4q7N1xV2alMVdmxV2YD&#10;FNOx4wIdnQPyt8tL5s806bokwBhmnUPU9huRmFrs3h4yerlaXFxzAaJoK50j8/fPl/5g8wyeVrVT&#10;b6VpZ+qW1smwou1SB1JzD7OwREPEPMubqspMuEdFkahRUdTuTnqz8hP+cfp/LXl2489a3ZRya0Yf&#10;UsopxUBnHwbfjnnXtP2/+YyjDCRELqVfa9D2boPDhxEbtlxUKMIfOv5wfm/+WemQSebZ4rOJbn91&#10;agD94nentTMns3sfQ66fDh4jtzPQsNRqsuAXOuaz0YmYzcVL9OVN87L5BT8s/wA5tHn/ADAh0b6z&#10;r1oPX1Cyibg7CnxU8anfNfrMWq7On4MpEROwPRtwzx6gcYG6HuHlRuCkKrCitStG988y+d/zD/J/&#10;X9UM0umarpptgUCQSUJptQiu1M6fQdm63Fj9JjIHfei6zPqsJO9ikTGJFUCQhm7mlM9Zf8486Do8&#10;Xl+//MzyrLfXkUsEqrbXLkt8A+FRv3zjO3dTljmGHIIgg8wO92ejhEx442b71KcglYztUjfPEHmn&#10;/nLX8xLjUpoHuFtbSKUqLP0wAAppxNRU0z0ns/2fwY8YI3JH1Oizdo5OLuHc2tnCreoEXl403wm1&#10;3/nKjzTqLrcaJHbaXMECvJbxgO9O5amZ+PsmMfqJLRk7RJ5bNi2j4mJxzVjUht/14A8q/wDOU35g&#10;+Xb4XkuoyX0LGskE/wASuPDI6rsTFmjQ282vH2hOBvmpvp9s4AMSbdCAAR8s+tP5N6jp350eT7Pz&#10;TrOlwwXEsjesZogx678Kjoc8X7ey5Oz9QcYlYHKnp9NIZoCRCHdTbvSNjQLstf15BvzR/LO7s7iW&#10;L8vfJejalonENLdTBVYN3Br3zYdkdsDILyzkJdBza8uDf0xBXRThGSO6lAmbovSv0Z5z13ypeyXK&#10;25/LGCS0fiim2kA5ADehB651un1PEOLxaPuLizxd8FY3EcYZJJl5L1rTbIlfflz5WmSG71P8vdat&#10;viYOIpOoXwFd8yj2llgSBlj8f7Go6WE9+AqscyyVEbhj7YK8vfkf+X35o3sln5d0rWtLeJuD+qBw&#10;G3WpzV632o1HZwBnKEgeVGy2Y+zcec7AhUHID4qYf6t/zix+WX5bWB8yfmLrU8SLIyrbNQPIF7KB&#10;ua+OZXZ3tTn7QIjAfJpz9mY9PvIoC4uboS+haQhl419RjRQc43ey/kP5qEWg6TDf6NNyP+myfEp8&#10;OQ8M6GMdXiPETY7ubhk4cnp5KkIu15NcGNh+yqVH68WtvyT/ACm0D1T5u86+vyAaH6lHy+E9K++T&#10;nr9RP6I0gaXFHnJSe5u2CmK3pX7XJht92THT/wDnFLyr5+0ea/8AyW8yHU9ZUlorRxwPFfHwOavP&#10;7RZNLIDURAHVvhoIzF4zupvqb28hF7CYrcKD63IFantQb5yy9/5xo/OHQ7SZ3sJ1j5DmqTgknxFD&#10;mVj9o9DkkKP2MJaHNEcvtTBbiJ6cXU16b4EuPyY/OnQUCx2uphHQOPSlYgg9hQ9cyodq6PJ3NctL&#10;niprfWzEqsqErsdxtkTj1v8ANnyxIbLnrEMiEgxuJDQ/I1zKP5XJvY+bSZZo96Iosg5EAjxxWz/O&#10;j8zLCQQi5uWkDU4SQBt/AgjDLTacjmPmsdVlH9jfBT2Gdg0/z3+bt5YrfXGhwzWplAUy2S/G7e1M&#10;0+aOljKuM/B2WCeUizELDxJKcvip0r2yc2PnrzpDq+jjzz5LsjA1xHHHOtoFMbE9SVHUe+azNhwz&#10;jI48psDlyty45JxI4ojfr3KawqocKzHl4sTT5Z5f/wCcl9Yj1n8wNXmjCgRy+n8P+SAM6fsCBjp4&#10;k9XRdqT4shVYV4IqnegAzgYpm7dcFTPSfmu5Gh/lV5f0SlJNSubi9qO6K3AV+kZpdPDj1Epd2zts&#10;x4MMR3rRuxP0Z5t+Wbp1C7LO3fCh2J4odnd/+cfNFOteb7CFQCUb1Kf6ormLqTs2YRcgpzOI0aRu&#10;ignPoYnlKbUr67vJCGhjb00UDcEda5pc8+jsYi0J9ejRU5HdlqPlghfJpX9jKDJt4V/16LswwVH5&#10;Y4bcdxgteFo3iUrUYr+gynQYLWm/rKnvmOnNHQDCCtLhMDuM31dl6jCjhdyGPFRkWNN7HFkJxVaR&#10;gpScCVM48HJxVY2KKxyy1UytcEJLTrgG6VFkwUslceSVEpgxHyiTFYUxdXyKqbLi6tiqiRTFlauB&#10;KwjFlamKqDLXFg1cCqRWmKBsVUyuKLIcaVSKA4qsxwUqk0KnFRcGu+EWFQ8lmr74IS5pviSVQj2K&#10;+GClvGA65EBQhpbBWrtghL3pvloBSlE2mIe2DY71jTfDS0lM+kpvQYYRXZI64jZFJDd6UoBHHDWC&#10;6NOvXJRFlpkN2HanpgVdh0w3tZicvpiQ8y1u0oDyw/gaoycY7sbp4n5g/dcjttgxTXMiMabHll/I&#10;Wbfpl17dsyMYZBi+pfYKjpTBMfTMobFLxzXlLBgeuCV6ZkMXkt4aSEVx2LFCjuc2KFpOOxSEO8nE&#10;HFoxkJ7swLSO9uBU79sFgZWWxh93NzPWuPA7nMfNkoKDac6FphvZlTiaHvgeWQMa9s0+ozUEl9k/&#10;lh5LMTrI67GlB4YV3M1ehzUHcoD7S8vaUtkgXj2GFTvjSWeQQGlcqPfGSJK8nwgk7DDWJD9oDYZZ&#10;ihvuxDy3zRrHooyod998HRpQVObOApS+XvM+rPcu0TGm5xTLkMCMm9a5sVVBv1741mA64gWglFQw&#10;1INcKby6WMbnMnHjLAmnoXlzRJdScRwqanuc5H5t1KqOQ29DmfCFbIfoN+SflVrNYfVTcEVPic8O&#10;/mJfSSu4Fe+TyCmnLLufoRpkIgt0RfAZwyC8nScFSa1zFnIhpjI2mGerfyo1aaRo1lJrUZjzmXKi&#10;bYr5uso7uwkEgBPE57r8vMWhBPhmNKZKkvyM/Ouwhgv3MQAPIj5iuStNxi2h8pajRJCq9jimBklf&#10;X55sVbJrjhvgJVYoqccMgUoqNadco4qiU64zFVdTTpmOKqqA9DjScShGxjG4pRiHGYCqOtxuK4pl&#10;CU4X3zHFVddsaNsVVK+GViqqm3zxp8cVRSb7Y0YCqLQdFpgoDbMWSpkhpt2zU+7Iqv59u+bpkgLV&#10;SecJXlsPHG8ampzKxR6Jphmtar6cbtUUHQ1xTdRQjrmzw4gUHZ88eZ9dZyyltv14kdvnm3gGsvGr&#10;64aRmJO5ystY0gIxU1OMOK0mES9DlV7YlNK4Su2WFyEpJpUUBRVsUVaZUZWlTlkUAkeGLquDkzAY&#10;xfXBJrXbBKoF+Ib5VOd7JSkH1G7knE55OIq2YeXJQoIL2f8ALrykdQuEJTlyI6+GQ/Ur0gknamav&#10;Pk2pID9Nfyk8hR2cUbBe4+Q+Wc9vLgysfA5itgD7T0ixW0iVVArTAGLJO/bHx1JpkZclWmg3yQaf&#10;bmRgoyoMZFiPmXUktYGZ2ptnR7C0KqFHWm+ZelgObUS/P/8AO3z36UbRow3JXrvhrIafAM3WGHVi&#10;+F768a7lMjGtTXEcvVCBB164m7U2GTjFVVR+yOp6YGkmWIVY5dCJlya7TCy0e41F/ShRi2JLeRue&#10;INDhlEjzRxp5J5D1OFfXnt5ET+YqcXEit9k1wbjmyEmPTaZLCzIy7qadMWVspkGVrFj2oRSmKE5T&#10;1QOausfHZTTG0BFDk7ZtrK8Z+FjT54zgDgItCYQaxcW9OJIx31fkPi3HjmLOr2Wma6Z5smgAPqGv&#10;fAclkDv0yJRT0jSfP0iBV5ciN9zgSTTwdsqMT0Wnoul/mQoFZHpvSgOAjp3xDwwMaZwnn6I27Sep&#10;0ANc/9D1x0Nc1MhbuQ+KbaelKZi1dsgIUm0W9xzU9sUWlKZGYSopLvWuXkFRayE0OURXFUWj03xl&#10;caVF1FDjgcVUCQaZRwKqo9BtmxVvmxG/bL6Yq5WrsTTGYUI6OgAp2xtfuwUtIoGvXr744Gu2AxYk&#10;OeYA07jEmUj6cux7rSCmuVX540LTrltpqksuJ67g4oFwqlEl2QdsdxxVDi5D7GgObptgVonkeQxp&#10;wqiYaA74w4qm0FDXxysVVWYZXTFjakzFhTLLU64RG1tDVFaHpiVPfLwhByPxOwrlcckhQecJ12x3&#10;HDbLiQrT+HTFQ5G2VGFrawz7fDSuX6hweGoLXPsB0xhflscnGHCyakfb540DJFgSou9NhjxgQgpK&#10;tvigOKQk9yu1Dg23bffMbPHZkErrxbbJtpoFxE0dd+O2cP2vDhNt8A90/KPVzp+pQuWopI+j5Z5w&#10;/NKzFtKXUUPfMLSZLO7bVP34/IfUv0po0MoYH4dq55k1P1HkO22dJgqmEhb6Vg4oKZHZYnGZkDbB&#10;HBgcfbMUYE5fBiozqHWmdo8oXolZV8MhMJLwT8yNN4W7yAdc7ZYvXj7ZCAay+EPPdt6aMANmJGSG&#10;H4zvl4NIBp8t+ZlMBYDxwYNqZkYkvE9eYyMVPTtXHstRy8My8Uq2V5hqR5N06ZQGXpYtO4BpigxV&#10;K5WFdsdgVAOanfNiq5WzYoLamnXNja2vPSpzU8cFotaW7jNhTTmII2zYpUqitRmxVYRXNiqw5eKt&#10;e+Xiq3pljIFrLfXrl4EOrmxVcvWmVhSrAVyq03GGrZhcBTHh6mrZCUKGyVUOAd8c7UG29chCFlCs&#10;sg7YFK5kLaulxSmYLkTJiZKouOXzxwyLFY71+eXiqGevfHg9sNKgWGXgVDEVzYq0vv1zYq479eub&#10;FVZdsrriq5tsYxoRXFU206EXEL0PxLinqAjKTGkpha2xY7nauJMvLfIpZfa3RtOKP9kdMQoQaYrb&#10;Ko5Y5oxIpqDl++KoYBS3BR1xRGNaDK8o2QqQRokwLChxksYqGPTMViXo+ham0sUlooDOD8JPUD2x&#10;NolkoT1xTae2us3GnloUDGM7GvTFlQulPDKzzZIE6lHYXyTCv70jkPmcAordffAr0+8vIP7tlBAW&#10;ooMVSXiwQHbCqS3+jLdWrXhTjMBVajtgmUgiuRQxfSIJUl4H7J7HxxiOPowqmF7ZSKDT4X7b4CYe&#10;mWYAlTvhSze0c6hDbW8kiR3AXiwY0rTAkziSir1rXLBurIdL0+XSmllugOEiMooa1wxjPLFDy3Va&#10;W0gqpVix3+nMBsVPQ4VUJ5lSWK5jILpTGRM0fwrjSSEdrCW+pRfW7gbkduxwwiHVieowxUB5B5mm&#10;HpJaQqKcuuMBzLtkxSe0AAA398cO9Mndqk9wix1anTGHc5dHk1lIZmA/edOWPU7Yqk15Fxag775T&#10;NkgGQClaw7k71xlcmzRpiVtmxUHFUhnSjEdgcsZEsZBTU12OY75FgiLc8TyG/tjDQji24w8JVGJc&#10;yWri5tDwcdSvXEfQCmq4qy3/ABTJewelc7mlDjpFJG2A7qhdDvYrG99Z/skGntgK8t/XheEj7Qpm&#10;JMWkl9Cfl35rHl/X7DWywZYm5D4q0r1yJNp9ySLaQ/D4+AyiceHcKC+6tL/MXy/dq2uWQUPRgoHV&#10;nPXrk/tFIRUHQDMbLyYF8K+Z50l1a6uXAaSQs1fmcC395GrJCzDgeuVxiSinof5e+UbpbO61+CBl&#10;vAF9DkKbdyPfC9tOhl+FDse2Hipqt6JD+YWr6YjTatApeMcVY7MaY/8ARsdqAVFSN8kJ2tpXH+Yd&#10;/wCZvUhMhSOUhGataA/0yN6lHJeSCSQ8ZI68fCmWDZkNnvnkSfT/ACvYyWOnxme0uuJmYn4mb+bB&#10;OnRSlhLJxHHaoyMipSjzxqGni2k06EyMJSGKMe4wZqMoWRFarINyMgsBbHPy80lp7C8lteMN3M/F&#10;ZCN+I7DEYBHcOTCCFAqckJU28k315L3R7VP0lIkk7txQDcnBKg9h8Iy21YZduoJWV/3zblcVLNGC&#10;VG5GKpQlvFfyrHcMBGrAkeOAkcj7Z3whlTMb21hl4+hGojQAdMcklOp3OZURQZAMM1jT/rrlolHp&#10;DbBqyFgBkkPOZ9Gt7aaSTiWfFo2LNxHbLsYoWgsA83KsEALfC1fvwYuTQ8guh6hP8uZ/5sKtWD/E&#10;LcbA9Tj4jXrgVAa7a+mCFoR44pItRhBpINJDpU5SSjb0wIV7ZNsZt9dQKHcbn7swB+WFXPJBJUSE&#10;OKbYsorgVjV1ObZhJD8NNqYor+mcjKAKoSVH1BS56+GC0k5DlmNOPCUJX9VH923XE5ByORVk+kSL&#10;bR8ewy1WgwKuvLlTJVSKHNUA74qskid4C6VqD2xz+2KoTTVfdJ6qa7VGJcS2+FU7+uxWjBKfD3ON&#10;SMq3I5Vm5MSyay1eO8P1aCgIFMGIy9cxxFIilmq/WoiYqbdRTEZhRg64KZsp8s30c9nLp96N6VxO&#10;4q9GO+BKd+VEgsmntYm4F2r12wultortTU0dcBDEh6zonm3UfKFxHbzJzsrigJ8BhHJPLppMlwK2&#10;zfCa9MatFW96h0fTfzBiWy0Cb0dchX1Yyho1R0xuoaZaTWE8aIr20yNyUjYhhvkTY3YWbXeSvP2s&#10;r5q0/TdckaLV7GVYzJXduJ2+/Pgf/wA5IfltN+Wnm2fTwgFhdVuLVl6FGNafMdM3GmnYcLPj4JP2&#10;N8s6/B5l06HVbU7OCrgihV12YffnnpmJzMak/wAaHPfCh2OLCmKuxBj4YKW3YzJIdjgMUh2auKuz&#10;VxCQ7LwK7K+eFXYw0xYuxmKHY9TgWnZYTltimnZRjpirswWmFIdlnFSXYnixdjvnikOxjHFbdmXF&#10;Q7Hmpxtk7EzixLssYq7HgDvil2WTirsTb2xUuzAVxYuxRVwJdjzil2NJpih2WDXFXZRoOuKuyuQx&#10;V2NLYq7Gg164VDsUGLJ2auJV2S/8v9dXy15i07W5XKR29wjsR/KDvmJq8XiQMW7Bk4JAtEVFM96a&#10;h5G8h3HmCX88dU1y1m0VR9Z+oggySTAVVePz65zBnlEPAiPi74RhxeISgXnlUrBHExY7cv2QPHOZ&#10;+W/+cuvMp81/W79uWkXNwqLb0HGKOtBxHsMwu0fY/FPDcdpAXfeWWn7ZkJ0eRKMCADiOmexvz3/I&#10;CX87rXTfNw1L0IoIiC7/AGOBHKp7A5yXs72zLsyRx1du21+mGpAN8kIt3FHI1t0cUNPGufOjyJ+Y&#10;bfkV5vnm0GX65Yo5hlp9mVQaHPSdXof5TxAzG/MPMY9R+VmeHcIt0EilD3yQf85B+QIZLq2/M3yu&#10;OWia4UduI/u533ZfbKuxtfwA4J843XuCddg4j4g5FyE/ZPUZ768w+aR/zjN+V3lT9GwqTfem1wWX&#10;ktGFWr4HwzzbFpT23rJ795ehOT8rjHwS6BxdXEwbcREKPbbfPPH5y/lYn57i2/MD8tDZ20c0f7y0&#10;ZlWRmpUttvv7513YWuPZ94soJrq4Gt0v5qpQpGI3pDhK1T1rTtnzw1HT5dNupdPuP72F2janipoc&#10;73FkGSIkOrzc4GJpEZ6I/Kj8g/OWt6lp2uR6eU0lmWZ55gAnpV+KoPtmj7R7WxGEoA2eW3e7DS6K&#10;diRGylJMkX2yAewz1J+aP/OT+oaX5msPyw/La4gsvLOmSxRymABfWIpzBbwrXOVh7L48uKWbKCZE&#10;GvLzc7L2gYzEYchzS+xsPSZ7y4Ja4kJJJPQdgB2pnvXzPdWv5t+VNS8t6fdJahbVPTa2lA5SlK1q&#10;prseuef6bTS0GaMjvv17ncn95EgINYjZXCyspkaQkFm/ZGfCvXfOHnbylqM+g3er30c1jI0VPXcU&#10;oabb98900um0+eAnGI3DymXLkxy4STsn/BTuQN/bD/y1+eP5jPd22laZrd20kjiOMOxehfbvXMfX&#10;dkaXgM8kdgGeDWZbEQXBFHQDPs/oZi/L/wAk6fe/mNeISxSS5ukXieRFdyBvU5876yEtZqCMMTzP&#10;DHye5x/u4XI+8qIfm7KnUDPn3/znRoUuu3Onfm3bXgl0TU41is7YHaMRihIHTelc9Y/4HuTwIHTm&#10;NSG5LzPbmLiqd7NW7rVoASWTqT775862Nc9ODzJROLwRG4kSLf4yAD88jOXCLZxjxGnZ9Lv+cbvy&#10;zh/JS7t/zK8/6zFYQTx/6NEshCylx8PTrnlPtX2pPtMeBggTXM9Xq+ztINN65lRlVZVMTAMDsQc9&#10;jfnWnlF9NtfzO8y6vf2+nqkamTT3b06t0qAeucX2IM0shwY4gk9/N2Oq4RHjkaAQcHqIWiVFAUmn&#10;Lwzw3rv5j+V7maG40b8xtXt4ZHb9wylvSHapz0rTdnZoRqWEEuknqoE7TKJSPcl0Qe475OvJXlTz&#10;V5qJg8g/mCNTmT/SZx6PN1j9yR1p2zRdq9q4tJvmwEA7DcgW5mDDLJ9M7VSV6OKDpnt/T/LzaHZ2&#10;rTafbajdQ2plnZ4kWQsBXkRStSc8/j2pPNMiyATt7nanCAENMqyKRzZAdqg58lPzb/5yw886zq8u&#10;n6c/6Hs7OZ0SCJApPE0q23XPdOyPZ/FHEDI8RIeS1Xak+IgbUvgsooCWRfibqx3Jwf8AkZ/zkD52&#10;1nzNYeVtTuze2t3cFnEyhiuxqQe1MHavYeHHA5I7ENuj7RnOQid1SWJGU8h2pnlr8xJ2ufM2rTuw&#10;dmvJiWHf4jnR6CPDiiPJ02qNzPvVhkSt0V3CyGik7nMiZobNUBbs9AfnZwt9N8r6Naf7z2WmgAnq&#10;xkdnJp9Oars2VykTzJdjrthEdwWhaEnxOeeq5uHWWuysVdlYodnqX/nFGIf4zt5pFY0VqACtag5i&#10;ark26c+pA6n/ALyT0IX92256Dbrn1U0yO0uZG1LSkLW8kxiukIoYpR3IPY5oM3Oi7LG8ruLu5tof&#10;0ZqLhbuGIy2zqaiaPuPmMmb6DG37IzE4m22JJ5skWm/44Bn0FANlyQklNLTzUXPxN9Bwom0FTsFw&#10;8Sp9b+Y+5bCyXy9U7DCJITSPzCpG5GFVxoBXoMmJKmkGtI9DXCO40d06DIgsSnEV+j9xhU1s0exy&#10;V2xRqyBhUZYQjFXVrjgMVdl4QrXyxw98kJUq0rXfBMZ98BkqiU3wWj0+WQVSZcXWSuClUmT78XV/&#10;fFVJlxdX7jEBKky0xdJOWxyUo0qHIxdWytVjLggHAqgRlhvDJEKsp2x4bIq1TGMd8sgFWNiqNkiE&#10;qLAYuGrtkRGlQ7GoxdTTJKgZVrvgmN8VQUqYYwufHEBUnvEWlaYcQSVoMtgGk82EapDQH5ZJrL4s&#10;nya5F495j716b5I7c7ZbAbsS8D8ylfiUDfBw9svDZF5RdLUnlih8e+X4mcWJ6lUAjoDgiI5kJeSe&#10;YlahI64JU7ZksXkl4nx8j1xwGKCg2amOpiilB5adcVVDkDMWyASy4lIU/wAcEIhG5yMp2yixC/nF&#10;SAcVGVSNMigbW3Nww775UknEce3fNTqMm6YvpL8ufJ5u2jcrsaU2wsuZh1BzS5ZmRU7vvXyR5YSz&#10;jWq0oB1wlmnA3rlYCXtdjpzOAqjCZ75QeuTpWbW+hSFAeJwwspxIajcHERtiWLeZbd9PjO1DQ0yT&#10;QDbxGZWPHu1l8oedNdaLlETQmtME07DM2IZPArycyMXfcnvlE98mqECg9OmUTTfCqvGtfhp0wBcX&#10;FFJPbL4wosZMn0bSpL6VI0GxIBp75yvzN5kS05FmAAzNhGmBD75/J38oTcxJI6Eu9K16j5Z5t81e&#10;f0dmVXHcUy6BphKVPvnyr5Ag0WJBQAgZw3VbldYYkbk5Im2ojiemRoIxxXphbp3kWS6kEijvmNNl&#10;HGteZIxVyBnp/wDLrye9s8fwUpTfMLIKbgKeT/mL5yttLsJvjFQp2z13pNp9WhCEb5QQirfkP+Z/&#10;mr9Mai8woACab4eIKDFsD59vZucjH3x5wMkKp3rlVxVU41xwORkq5FOOyKVcAj3xvfFUSNhvlfLF&#10;V4FdjXGnFURGB0xpxVHR9qdMacVRKD78Z8sSqPhJqtemLfPMdKbL1xp2xSUSq1+WNxQiAoOViq8A&#10;5RxVERiux640eOAqikbjuOuDFG1cxDzVEGYBSxxy0IqThlEhUMLoOfD5400bYb5bigRuUhKdV1NI&#10;k4KamlcbQfazaYcfRNvFfM+tkK3xdcrqd+mbWGPha5G3g2rambliAdgT9ONOZMWLGJGLNyONOSQr&#10;RDGnFKPiNNsy9chNUWpANRiuUpWu1ehx4HhiEgJRdzcAS5pgqJan5YMhoM2HTTBnIJ74sxpmJI0F&#10;T3y9YNqFwsSjvhBfz0qDmuzZOFeb9CPyd8lK6RylD0Bb55z7VLssSB7jNcWYi/RfyboaWkSKq0QA&#10;EZGmPLAzeoIAooMYRTFV4Pjgy2iLMNsjJUBeXIhRmr0GdA0ay4D1H+jIxhxGg1SL5q/NLzithbSD&#10;mACDuT0yZKBGOX7R7ZudPirZrfmF5+8zPrV4w5VWpp4YmTXc5ngUrzxKD54wnClFKOXTpgS4l4An&#10;vl+GHEWuSb2Fp60iqK9aA5zXzP5kj01WJboMzyKDWRb78/5x8/I1/MCpfXcVVdup75w2X82UjuOK&#10;yb18cxshRfR+hlv/AM4+aUbT6vcRI1VoagHOz+UfOK6uinlWuV8fQrLZ8T/n7/zjZBpEcuo6XHwd&#10;RUFR19s6E+pxRfaIBx4GInb4mtfyp1fUyWtoCV3rt4YLh1GOUVVhlZxMhJj2seQdV0YsLq3cU9jh&#10;hyBFRlHJtiWHyWTxbN1xQJyAK5E5ADRZoY27DY9ceI9tycgcu6tekR3I+WNRux3w5IDmqpBdSI3G&#10;pxUxgjMYlU0ttVnjcMxNMS9AVrhtaZGvmWUQsnI70z//0fXJGap3L4ZhlBFK0xhwqj0NRsccDTAR&#10;au9yNsUrtU5jkbpR0JAoa7YiZD0GWDH3oJRXIN9k4mTXrlgFMbVA4XF0+zlExumKk0i7U698d8sB&#10;ZWvWQftdMSLntlggtqnMUqvfFFYMN8qlAhjbSyAbd8rFlaKSRW+KvTEnJHTLMYB5oJVmnNBx641S&#10;euWGIY2gJ5mBqMVBqKEVyPDwm0goCScyfD1xrGmECktpG83QUyufhkgq1tMP7WO9TCqGfTT1UZVc&#10;Vb9Fl7dM2KWt1NTjTihHwOO3XG18catBKq0lNxjTQ0ye4YqRYSEkdcxUDYYiZK0toqgnEsvVCOeW&#10;4xw2xUlBzKGArj69saWkFw7nNXGlpY0dNx1zYoduN8umBVN3PbMcVajNTXvlA5JVR0Hzx6nIqllx&#10;DUb4LhIJocqyja0hIJowHoMmGiTFTRts5LtnGJCw2wkzbybK9veQ8dgXGcn/ADa08zVlXoBXOc0h&#10;ouQC/eH/AJxY15JdGjti1aUAzydfR0Yg51GCWyl9rxEmhHfI5OPbMyBakxTE44uRG2ZESgrJH4qa&#10;mmdL8qQ+ky9qnDNXknnyYS279DQdM7rYAgCm9RlcWsvgbz44MrctgpNBkjh2GXR5hi+XfNISX1GO&#10;1O+DIj3GZpioL5+1iQAnia7muKk9svx7Bbeb6luSyb1xRRkyV4mGz1Gx6+GPpjaLS6X3y8ILIFCn&#10;rXKwsmq+OYYCgrvY5eRa2yc2EJDRysk2OJFNumbFVBjv7ZsVcCKV75YxVSY+GXirgRTLGRJYyLia&#10;9MvIsGhtmxVsb9cqmFNqy7ZWKqoPfKxtRsqKRmGG2XEtYDrXfLwWi1gOVigr+Vd82KF6vvXKwKqG&#10;SozYQq1iD0OWPHCSqHZcfkVUGXwzYqple+bFVwzYqvHjlDFW23ymFcVRVlP9XaoNBiB60OKsohcO&#10;nqx7/LNyIwcAVHpccgFY1pjieXTKSKSntnIsaVB2xjKaYFTW0uY2erGldhj4uoyvJySrSj4uQPxH&#10;HXdFjLZisaZV5EaS41VLfiS1Ca4DSPauK09IvtTUO0AC8t67YOhbfg3SmVFkw7XbRxANQtau4bcD&#10;tga5hK7p0OIVmXlHzBDd8UvqPIg2B8cAxxUPc4VeiahqfOMcFVfb2wY4qoUdcCsIspFgu2uJQOA3&#10;9sZHUClMBLGRTO9ijuXEqsCW3BxccaH5YYnZQxTVEuPrMVSVZGBXtgIw9wMnFkzaXXKD0ppCGCgU&#10;ri0CqCckUMS8y3E8sCuvSu3jgzgKYFYG15KZEANF2rgYx1NTkrTbKYtSonpL8SnxxVG7YgqCkepW&#10;UbkSMlQfwzH2y+E+9kxO8sFFCpIOPQ069ct5oLFtQtmNBF07k5iRluMsWM39pwQtXcYzvl4DIBLJ&#10;GV0U0+IbYw5JkrQKoUnvjgMVQs0nU+GKjFUjnZWq2PpkSxkg1appmORYIiNuJriDGhy2MbQj0YOp&#10;C5hv88mQqEflCea7rio3G+USNFV5YkLIjbnBCKGG+YuQbqSik1GeKixMQR/LiD2aO4YdTlE+TEPV&#10;vLn5j3tjbixm5FF6dqVwv8w3M2madNcWq1nCHh8+2YvM7tgjb3P/AJx90bTvzK862GnawxFgsoku&#10;Qx6ou5APvnE49TvLZllu35yNSvzOXRAZEP1vvfKei6lC9jpVusNrGCEoAKKveudPTW7aySOO4YfW&#10;HUHgDuPnmPKG9NBxl8UX35U615yu7q+0oU0i3maP1nU0YjsvjhhHqq6gQsP7PXIcNMRBiMv5ZSeQ&#10;o5ZdRYH13LL4DAt7FCTynagG7H2wxNJEWVeVr7VDA8WiW4lnYhIQ24JPfCRNagMv1eyBIpuTl1IM&#10;Xok/5Y6m1idV81OizgjiqDqTucEy3PJgqdTuceDvZxgl2m6YbWF3eqqp4qBsMXgmYkQ/s9TTBwbs&#10;yEm1i2jigfU1Je4BCpz3p8sFqxU8a7HJoYbd263UZuCp9RdycGlhTiOuBWGRQyJIbiWvAnpiYtwx&#10;5nDVpCPufNP6PiMO44jv3xJ7ZQwcDMqF9WVpAPNjXMJhj/dg9fHFEQH7XTLFY9fajNEhaA1fryIr&#10;glFWNgVG2W4z3oLyvzLLdanCxkBZwa1pixfwyxDBorIlR632jl1qMCrUgCSHltTvjkqDXG0Wh72F&#10;biFkbrgk7jBaWBW6m2uaA/Ce+IAUNTkwWYLIbyQvAY4jXHmhNMkySmNZoVD7/PHBadMVQUty05q5&#10;36Ym/jgKp3pkixD4j2xWJiooMjONoKU6nKDNVdq7imVvX6ciRsiKZWkvLip2BGC18MxkoG8Br6q9&#10;jiUi98VZDpd+o+B+/c5S7Chwqi7lfUfmgBOPG3TAqUTUZqP1bHK3jkZx4hSr7df0fcLeIdq0OMFF&#10;NMoIpkz+eX9JQiaHcU3I/Vi7LywKxWzu2tJGdSRucY1Y9juDlRDYGYaeyatE08B4XCdBgK5hMRDx&#10;9CK7ZWDcqa3snk/W49Y0UQ60aXNu5UcqDavX5YUO8d4r6fPSh6A5Z1YHZ6nb2N75OltfzA0FXPpr&#10;R+PQj5eGBp+NhEunuCUcFcZjuYndPvKcsnnzVbjz3b0S8t6PxO1Sprnzt/5zO8lxal5YXVJYT9e0&#10;uf4JO7Qv2+QzL0+SjS543G36tfknrQ1q0N/ayo1rcwpI0a9UmX4XGfJh6dKdM2kS657vgemWMadl&#10;EYq7GkYq7E6Yodjq9sUuysVdlYVDsdkUuyjhQXYnvhQ7L3O2Kadj1xV2PDU3xS7Gs1cCC7EuVMKH&#10;ZfI4EW7NhV2MbFXYzFXY9OuKQ7FaYKS7G8DhV2OpTFBdlE4odjScUuxnXFXYqvSmKadjqdxipdjf&#10;ngQ7GEk4UOxwNMVdlMK4q7E6Yq7NXFXYqiilTiyDscQMbS7KwWh2NONK7FFkcjjyPHwrtkTFkJF2&#10;ORmVg6mjA1B98BA5MwXZ9qvyS85P+cP5VL5RvLj07xIDaXAT7QFKK4p3zx3tbQjRavjA2uw9bpc/&#10;j4t+6kkuIltboXzLUMONffPlt+dn5R3v5N6wPLur3kV1cuPUpGd1Q7ry9znp3ZHaI10OICnmdXg8&#10;E1dpna3Ud5GJ4CShJAqKdM75/wA4n+YoPO00v5Qecla40u5IuISRX03j3FPDOW9ssB0kfzGLY8vm&#10;7PsfL4h8OW6s23xDrntn/nKfXdD0P8u5rXzVbNcwS8bWxipvG6CitXtTOE9ksWTNqh4Zojcnyd32&#10;jKMMR4kNElHLLQV3aneufIr8uvzI1H8vNZg16wkdo4m+KEseLL4U6Z7Truz46mHDsD3vJ6bVHFK0&#10;UQGFD0z3r5V/LD8rfzFiP546u89jpiSc7yAj90Z+vFaeJzgNb2rq9GfykNz076ehxaXDm/eqEjuv&#10;wRgMx6V8M5F/zkp+aXnCO7tY9Ekm0ryrLBxsYoDwDRjb4qdyM3PszpcOaJM/VMHdwe1c04kVsOjc&#10;duib0qxNSTvvniMzuzmYsTITyLV3rnbcIqnn+Iq+esv+cToNf13zhBHa38selxfvLxDNxDqOi0J3&#10;qc5H2rxYo4fpHF0Ncnddkccp89lKZgiFjv8AIVzsH/Ocn5Srpd5afmXosPp2l4oiuKbDmBsw/jmu&#10;9ju1LvBI78w5vbGlusg+KEsLgzK0clPUQ0Oc+/5wz/KlvO3moa7qCA6bYUZ2boCduntlntt2r4GL&#10;wo85fc19jaTilxnoiriX0Yy4FWpsPE52L/nK7/nKIXJ1X8nfK9lSwhcW8k81CTw7qO2+aj2U9lB6&#10;dVkO/MAOV2p2jV4wPepWsTKokmp6rCrU6ZxHyR+dvlG88qxflt+cNjcahaQkG2nib4oTXqO+dLn7&#10;Gy48pzac0Tzdfi18JQ4Mm6+WOQsHgYL/ADAitRin5o/840LcWlt51/JMPq3l+dY+aIeUsbv2p1Pv&#10;h0XtEMZOPU+k95RqOzOICWLcOjm39Oaiybmnt450BfL3lf8A5xx8rafrnnTR49U8y3Lc0srkisfI&#10;dXXsBmsjny9sZTHHLhj3hyxjhooWRZbaswKxtxH8w/hnnH82fzpuvzZngtorJbKwgIMFtDUhW9s6&#10;Hs7seOhuRNk8y67Va46g1Wyqi8QFJqfE98+l3lDyjf8AnT8hD5R8xoVuXtHltVfd3Knku3jnlOfV&#10;Q0vaRy4+XE78YzkwcMu5ByNwuFZd9qN7eGfHnQvKGpeZNaTyrpkDvfPMYigG60NCT8s9q1Guhgxe&#10;LI7Vbx8MMskuEc0dn2V8iyeSv+cOfL1tpnme9EWparGssrcCZH7kCm4UdM8V7Rwaj2kzmcRYjt5B&#10;67BLHoYAEpaZPrpIh+yjEVr3zy5p/wDzlI835yTebNIvJJNAvuNukE7UTiBQbHYb986geyMcWhGO&#10;UfVE3Y5uv/lW8xIOx2RUkPqRGF+4pUeORj/nKn8nvM/mPzVd+efLdkt9ok8ST+rZqvCOq1YHj1p4&#10;5t/Z7tXDpcYw5DUr6tHaOjnllxR3ClYyD0lRqhl2IbrtnL/+cY9Gmi12+8x1EbaZZXEgDjYsEI65&#10;tu2tUKjD+cWns7CQTI9AipAGHFuh2zzPqk7XV5cXMhq0krsT7k5vsQqIHk6jIbkV+C/L9kdQ1G1s&#10;Qpb1Zo0oPdgMhqJ8MSfJswxsgOzr3/OQktvF5sl0mwUrFYQQ29CaiqoK0zC7Lj6LPUuV2gfXXc0K&#10;03zg+bR1zeXil2bCEOz09/zjPb6lJ5ijm0eoMXxOwPEKncknpmJquTZp/q2Q14YxC4uAChBBUita&#10;9qe+fXG30131aSPSzSK9t4XuHH2Ay9/mc57PID4Ozg8CTU47fRV1DW0P1izup4raM/bKNsF+QzqH&#10;AKOPWmYFtjyNZXerE0qSafPEmhVsNoRUdy67jrgZ7JTuMNptMItVkSgJ2xMaerbUx4ltVOuSJ8Qb&#10;EZNFWTtl0UEqQ86G13Z9h74SXvls0PAZZw2i2S6T+YkLEc3ofnkOvvLvEmq5EghXp+mea4boAqw+&#10;jI3PorpWg2wcSsqh1SOTcMML309l6g4eJCNF0rdDgN7crvTJWqssoPfEChB3GKqvLbHrUYbVYd8X&#10;VqbHIqsIBxT1MsiEqTL2GKLKcPCFUyvfBCy1xEKWlFhglHpvhItUMy4KWTIcAVRNemL+oeuIgFUT&#10;lhu+SpVhXwxQOcjwBVuODVxApKkwwQu2JVDtucWUYqoOcXXbAqGffF0NNsVQcor0wdGfDJRVK7np&#10;Q4c256VycGiTCtXXbbpkqsT0OSLUXjnmSMGo75ILc9syhyDF8++YoiHZqdScM16VwgswXlt6u598&#10;f1y/GaLaDTFtVjDRkHF4zTrmVHdNvIdeQEPXpgpcyUPIr0/Ee2KDFUoc1Ne2PVa5EzpUHLJRSTQU&#10;wWq0zHTTHL272ND1xcLXYY3XNmAxoqZmGW/wKAfHMHNn7mRGz1LyR5W/SEqsVJpuPnhXcTAAsc0+&#10;bITswp98flz5LW3jSUp8VBTI1dXvHcnbKOG2T6l0HRH4iOMbnIjqetLGpoaY8FMgHuPlnyg8vEyL&#10;Un2yDS+ZV5cQwJwnZL2G28k/D8S5NvLuqialGwwFlhIPGfzQ8q+lbSPxNQDSmdWt6GNWHcVzPgKa&#10;X5Y+ep3GpS2zH7DHY9sEZazDAmod8x98KVixnlRemIu1FOGPNCc2tpzIqN8jWrT+lEQPDM7GOIsX&#10;t35a6NHcXkbuCeJDU7Vzyd+Z+tmzjcVp1zL4GMi/XL8oNHSKyS4I3AGeHvMPmWRp2AbvkZOJM29z&#10;w28p6m11MiMaiuRMmcDbs9seQvL63aoxFQconkpyAKeKfmb5qOhW8jBuJUZ6W0XQo7OjItCKZiTN&#10;jdA9T80/zK/N251UyWqSn09wTXJlGnHplTMB8q6rqbXkhdjXFgMFsqY4+7b5eKrlIA3O2MOFBRMY&#10;24jfK50wEWi0ZHAW3jxrTYBFbR9vpkshqFJOMNx22riIKj/0RIu0gOPWQHrgMU2hpbZo6ChrjifD&#10;IptywsPtDGnFKIRaUU5VcVRPEjfHLv1yueyUwhIIFcs5UqZRkVGNIwqjIyGONxVEAgbV3ysVVOmK&#10;ooO5yrJIhVaJQwJPXLaKp26ZEZO9V/pk9MU6Lv4ZWNyq6WiqSd6DfE9juBQZkgEbEqkdzMoBcDb3&#10;xZRttl0IKS861/WEjDBW7Yxhvt0zb6eFDdi8E8xawZ2Kq3XbGN0zNxjdDA55Adu5xlctApCioDkV&#10;3ysKESlBt443FKIFB0x6jKsiq6vTcdMUArlaVGa4CVJ64sowhnFieoXAaprgqNaCuU5ZMkhU+q4A&#10;64FuZQormFmkg8n0d+Unlc3syyOhLEjt2yGapdcASTmnzS4jSQH6oflb5WjtYEolKUyDzsZCScqL&#10;Y+otPjWBAoFKYDK4pTgOMtY6mmC1WvKFBOSfSrIyOBTpvld2wMnm/nHXE0+3kkLdjnQrSAD4uijp&#10;mz0+LhDUTb82vzl88/WmaxikLFya4LdgTUZs8ceEIfLNw3qNU7nG5YqH4/fjDiqNg6UOR7V7oQRM&#10;5IFAczcA4d2Et3tv5V+VT5i1KC0KFldxUfTniH84fOxtFkRG3NRscypFhI0/dz8n/JkHlzSYAicS&#10;EFBTPHC+ZZ57rkHJPLMDLOnGvd7Pnsf8p9fmgtxLcN8NNq5GELLb0eZ/mT5fi16yFu6gsTky82fm&#10;WmnUHqUb55lcggGmBeTvybsLZDNcxrufDEfKH5rfXZQjS1Fdsxckq5MrtFec/wAkNI1e1b0YE5gG&#10;vwjfPVugan+krdXG+1cwZZaKYnhL8oPzq/KeLynqLG1XgrMdu2SpDtQZUTbeC+aL2xWNmNDUYoKn&#10;vt4YbHclJZIz40GNKgbgZITJVRSJab7UxTKrVsx0Ne3vmxVfy24jp3z/0vXhzVO5fAsEhBGJkYVT&#10;mBj1OUBvixKszEitaZvbBSbbWTbY1xlPuwoR0cgoPHG0+7FCvz2pjhiqkR3y8FKsJyqYUrjIRuMc&#10;B0wS5IUjOSffBB2+WYaUzgbkAOmBpdzUZfiNBaRpQncYjXLlWGHlucWjbiCQdzmPmlaEz07SVmNW&#10;G2B5HJO+TxnZmE7bSUi+JBj9ydsMTSUqvIgtRTpmyaErrwIJxtaYVVGt1lFSNz4YoDXFUuuLfhU0&#10;2x2KoEOARgdzQ0GXQjswKvs3XGdeuWIU5AACa0OPNSBgiACzioepsAfDGDLGVKTuoFScUAyBayls&#10;kwB265jkgyCn6vUnNhZLOYO9d8dkGsuJ5bZeBCkwpibvTbLIwtVWOg+LrlgjBwlV7kKMeCBiIWqU&#10;XE3UHwwTGaEZXkF2qRzE1r45JrCX0qsfbOX7SjxCveyizjyZAZ7kUG4IpkV88RnUYSBSgFDnLYhw&#10;Sb4Gn7Gf845XSaNZwhmozEE77Z5V1mwW3kKEZvtObDZJ+g2m6i1zGJAeoGQ25gUVpmwgWDIoZCRX&#10;KtoAzADLoypio3UhCnOleX4ACH8MJlaHi/nW4KxulevbOvad9lffGBYF8O/mChEjtXbJJCvc5dbF&#10;8reYJd3i8cEDYkDM2G4CHiGuCnKg612y1zKQ81veh9sErgViF39rfHYqlcg26Y7ClBt1yiKZIFkC&#10;6vLY5hiSpLR6+2XTIsF1fHNTFWid8rJAtgK3kRtmwpUzmxVbl4qsOXgQtyxkSwJts+2bAhrNiq9R&#10;lYqiAO+VhS2dhXKxUrgcsDFC0t3y8Cra5qYq3XMRiranG4VXg9s1cICQLXgV2zA40nhdx8McMCFB&#10;xl4EKR2zYqpk0ObFV4NRUdc2Kuyjiqqop0xN1rhVNtPumhbifsHGDpviqaSNyfkvzyq8QQMiYWUg&#10;ptZzkqY3+jHcwRvkJQVFwci/xV2zKwG4yqcVTqF5mk5H7I7YsyiRSvUZiTjSp3omrPp14lwpKSA7&#10;H+uAQhj+EHbtkVetvf2upVuWjVZGFWI7nFd9vfISCVG0kifmE+yBQjxx0p5IRy38Miqpo6JbX0br&#10;b8UY0LHpgeIV2B6YqyfW2MDcpFNDutMEBaHbFWLSXwaIh1NT0xO4XoVyUWJRXl+9k+NZjsoqoOJI&#10;Aopk6Qir+4kupRIw+z0AxVBz2xZJHf3BtXVz8QY1Fe2PVVQE1wiJlyVKdT1h5OMUwop6UyvVqRw2&#10;HeuWjHXNUjnRpEDD4SDUVxVQCCR3ymQrZVdbplaImmx3p3xFEocCsovL1ZYeVAB4YsaKK4QrGKCZ&#10;gGpSuAeTKeWZoZBt4bS7Bt6AHxxYTBhTvluKJJSwjzFo62cXNWBPh44sBUZkpeUyScHI6b4mVxVM&#10;ILoAUI3xRRiqX3UoFad8VpkbRaSFqE1y6ZEliSpjY1yvbFiiCaCuJMuXiSFS3uCvJD3xgG9ThVXk&#10;asfFR9ONaQoaZCcL3QSnejWKXcBaQV+KmJy3TRgADc5SYWyDOvLPlG2uppZZGPpRJy3G9cfBO6yK&#10;W6ZiZdglmN15XsL2ymFqwWaMcttumG15FFcwmK4+y3TMA7JDGvy61fWvK2uR6n5aVmmhI9VeoKV3&#10;yB/4Rti/1hjzdd18K5HjpiZP0NH/ADk1qTW8WmC3NvFNxSVqGoU9cgeoaU0N7LfSAszAL8qZfA2z&#10;BfWXlnzbb6hoNppVlIkcSEuQKAHkOpww0aO6eeSU1jioAoPc+OQyUESSDz3eaRHptvYvxuboszM4&#10;AIUHtgrWrmUIbeKrsSOftggLYggJP5B0a0WZdWueNtGisIAB1J70wgsLK5kn5wLxr1r2y0liZW9F&#10;8za/pVjp7Jqj81jBYcP2jk7TT/ToXNWp1yIKIG3yxe+d0vDIlrGEtwdge+GEVmVPMYWVsB1TzdHM&#10;n1VjvXt0xO5jZWBTcjFKY+W76K6gkS5ICSHY08MDG4cSAEbd8KsgXRbOWzkdWUyg/COxHjg+C44t&#10;xrUHqMC0wbX9AW6ti5QK8YoGHfFmnBqB1GZceSQ8vHl2aOZJJTSNjv8ALA8UhLfH0yTJOtU063EF&#10;LIfH33wZXamGKHn08CrVmFSTjolNMuMmsyYRqzW7ueCgEeHjggbYCWNscIElRTfHhgOpxESUJfOt&#10;AVoMVV65LhIZRYtf2iqOcQ3GaRdqjCGaG0q4LyehKNsDr1yXEyEmT3yxLCymlKdsGgYbZAvMJZfT&#10;YsBUY5RTpkJgHmgyXLq7xDgoHzOYimSCQbQ/1l7iRZH6jGoprXt45GVUtUmpuyDyPQdhj1BFanvt&#10;lM5bqnNsyTIFPQ44kdzkALVe0fprRR07jNx5DbE7K3FflG5N0O2OVabHAqH1C8jlKyRfbXEeXxYq&#10;n5txJZA1q1K1xs44kMMjKNpTzyVqCqktnd9998USfscpIpUwv9AF2zSW9AGNdse7hlyuQtlHZry/&#10;YS6bd+m/2e57UwpW7MdwIpOnvka2QeT6HufKMGreXm1aybhJGK1Hem/bCe4tXiu/rB+wT2xBYkvZ&#10;vL3mWz1Xyn+honQ3ax8QpPXamDdSVGVJAevSvjkmDAfyvu7u2urzTriNkETULIKAqTnE/wA4tDsP&#10;NmitZ6oD6U0bwPTsabH6DgiCC2RFii+/f+cXJr7yzqWqeXVcSWshS7g5eDmjAZ+f3XbAaXqV3pg3&#10;EE8kYPiFYjN1jNi3VyFF+gINRXCnY5bat41gMIKC7ESo74gsXY0jwwq7G08cKXZsCHZWFXZWKkuy&#10;jtgQ7LArhSHZdMUuzVwIdl4EuxjDCEF2JdcLF2O3OBadjlxWnZiMKadjaYq7HKBiodjm26Ypt2YY&#10;qC7GnFBdlYodlUxSHZqYpdjgMVDseTQYqXYn1xYuzUxS7L44q7KY02GKHYnU4q7Krvih2Kh8WYdm&#10;5YkK7KLYAFdjRvhQ7FlAwFkHY5qLsDgLJ2e6f+cHvPUPl7zHdaDqc4jhv4CsbNvRwQaD3OcN7ZaT&#10;ixjJEcubuuyM1ExKCv7b6zFwpUqwYCtOmdR/5y9/5x3vtb+s/nDpF36zMF9W2f7XECg4Adflmn9k&#10;/aMYSNNMbHkf1uR2loOP1jm61mQ1t1FCnttnkn8sdC8/flxqel+e9F0m6ZHlHFfTPxrXeo60OdX2&#10;xm0usxyxTkBQ5+br9Hjy4ZCcQUWaOCv359WPz7fQvNnkaTVPPdubbSxa+sUWnqJOwHSveueRezks&#10;mHVCOI73XvD1erjGWM8XJCQRNDVQ3Ik9T4Z8LtTS3iuZE05y9tX4GYUNPceOe/YiTH1c3hclA7I3&#10;Pfv5XXVzd/kB5htrUBfq9yr0K15VPWvtnn/a8AO0YEvRaOd6coZuImViPiKkA47/AJyAtFvvyZ8q&#10;a3dxL9YhkECuOtChO/3Zb7OenVTjHvP3sO0xeIFTif8A0mWOpICoadhWufO6megvN0jcPdAu9Stb&#10;yJfL0ssV47hUMTFSSTt0zF1UISgfEAI6234ZSB9Ls+0GueRtS8/fk7B5Z86rJca4lkJUkrWkg3Uf&#10;M9Dngg7XjoNf4mLaHF/sXvPyxzYeGfOvtUERUdnQAFutO5xX/nH/AES0/wCcfPIV15m85WL297b2&#10;wuLhAAWerbKB+OZHafaH8s6zhxSsE1FGDD+Wx77d6X6rbPfIlrEeIZviYHpTPmf/AM5Jfmr5d/Nz&#10;zFJ5q8r6V+jpJABK/LeUjuVGwOevdg9nz0WIY5m3ku0tTHNKwEVp9q9lAttLIZSu3JutM82gliAO&#10;ub/k6kFG59KvK82sfkj+VOkRaHJInmPzLdpNES3P0UP2Sq9qjPL+0ODtLWy4/ogDfS683rtLE6bC&#10;K5lQ2kdlIBCin35y7/nL/wAkzeWJtH1nXb2e91rVLZZp3laoG3h2zeeyWYyjKIAEQdnC7ZgBRPMq&#10;dpcxXAcW/wBmNih2puM8heXdduPLWoQa1YqjzQOHUSKGU08Qc6zU6cZ4GB6ukx5DjNhF598f+cY/&#10;zQufzI8r2HmPzJaRwiJXt1jij4qq0IL0+efPftNpR2fnljib83tdHlOaAkRSQ6hppkWT6szK8hDE&#10;ljvTsM49+SP/ADjsn5e615i/N7z5cwQ27TXM0Uh6RwM5PI+BI7Zt9f7S/wAo48emxA7AA+cnGw6E&#10;YJSmev3Ii/u2t0S3gXlPJ8IH0Z5B/wCc0vzU8nfmvf6dqPk6/kurnT4zauChVGQdGU56F7J9mZNF&#10;E8Yri3dP2pnhlrhN0t0aymsYmS6KlmcvRa7V7Z4QDlWDoSCOhGdnVukvdOM95f8AOIv5o3vl2W/0&#10;7zhJeSeVZUUTSsGeKLtRieikdc8+9sOz4z4ZYgOPuHMvRdj5yLErpRmi9QVWnMbqT453bzv5K8k+&#10;VvK3mjzz+TV8ZrO6gdbhn/uk9TqsXuSc0nZWuz6jLDFqRRjyH8XxdlnxQxwlKHVQgklJEd2FDHda&#10;HrTPks25JOeuB4uSNyd/ljb3N35q0m308cpjdx0HXoan8MxddXhm+5yNJZmHYJ/Ni/k1Lzdq91KS&#10;Sbp13/yTTBoI8OIMtZLimXZzumZjiOyq9sUOzDCrs+h//OGNsJl1CS7hQ2xUKSwqXJ6IP45rdbPu&#10;crTMV83STR2amz5LLzB5g0CAdWPyGfTvRbBbG2VCvF23I8PAfRnOZ52XND5g1/VW1S9eRTyhj+FD&#10;4+LH3OG+Us0lAxp3xVcu3XKxVs7jBMK1OAqll7JwQmuH1vbCQZdi5oLxrzVrZsUeQtQb9MMH0xXF&#10;AMyox6lDxd/zVktJfSWX7J3rkfvdABqSoOTMAU29d8p/nUCVjkkoRtWu2RK88t03C7ZQYWVfRWhf&#10;mrBNGD6qmvevXI9c+Wj+ytcquikPTtP8+wTqGLgfTkeuvLpUGgxEkMxsvNEU1PjBrkZutHaPtkwb&#10;WrZNb6sknQ4USWDJ1FMmnhTNLsP0OINbleox4kKokDYwpTJ8aHfqzDbJXaWjiqmmFKmwwQj4VUGX&#10;BKPTAhQZK4JD+GBKHZadcUDV3xVYR2xQHFVhGLqe+RKCVBh2xZDilQZaYIU4FQzgd8EKcBQTSgwx&#10;UHDHdQbQcopgyJjk6RaVzivTDm2NQCcY82uXNimpoCpAyUWD1AywhqkHjfmWEioptkitjmSweA+Y&#10;FJqDsanDVDhSHl19CBUjHjrmRjbbYZqSkA7bUxcHofvzLwpBeTeYEIJjFPi74MQ1FcyEvG9TjIcq&#10;O2LjArHJjSoxdE75TKd7JASK9mAB3wSNsi2UxWWUyGgxdSFWp65hZ8iaZN5e0R7+RaqaV3wBcXIU&#10;Fj18M0+fJZpkA+4vys/LzgkMzpu1DSm4yJajqAVdzv2zEuyxfcPk3yayhfg4gZzfWNeEIILCmXwA&#10;PJlGL6S8s+SORDsvX2zjnmHzZQtxamSEaDLk+gNE8uR2qLVegGc0PmRjJ9vvkJsWYC3VRxA2ztHk&#10;bXTIV3375XEdEEPM/wAwNCjvLR2Za1UjbPUOkXYuIFNd6DNpjceWz8XPzt8qSaRrM0qLRJGNDTDq&#10;uFIeG+mR44xmpiyTG0t+ZGFl7crDHyJyeMbsbeleVvLj6nN6SAmpGco80+ZPq8bjuM2GEIG77n/K&#10;b8oo1ljncbbHPFv5k66b7mpO++ZXHs15JbP0J8vaUmk2q20QoAPDPJ+owPPMeNSK5VNxzFPs6r+X&#10;Hl+aa4RyppUZSS244qcsgiUuxoAM+jv5daK1tAhcU2GY8jbbLufAv/OSnniG3ikhjfk24oOozuUK&#10;cVHyzGPNlyfmTq+oGdmkLVrUjBVMDNiDyV6dccMgVWKd98o+OIKotIuXy64ixp1yQNsSm1ralqUG&#10;F9zdCBS7YaWno/ljys2rTrBGtSaVzmuueclsAWJoBl0YIPc+0fIH5DwX6IJkqSATUZCofzTiWTgX&#10;B+eZEce26CNnq2p/84xWV1CRBEqNTt1rk40zz/a3IBMgGRliBa6rk8H80/8AOMN9Z8nskL03A75L&#10;7bzBBcCsbinzyiWBlxPFtY/KbVdK2ntmLb7AeGHEd8knQgj2ymUCEjI8/uPKtxamsqMreFOmCUkD&#10;/ZOVyFNgklkumulQVNRiyHf55Ce7IFCpCVNdxXFDlKUcgPUY3CqITMg3ocjM0FRce7Dl0xX0hlBy&#10;lUckQ775YQLuMBnaqnpgGoGOrkFVuNRXE5Owy3EqEumoBXoeuWK9B365kwjaCWB63fiMMoJpl1Kj&#10;bNlgx2i3hXmfUxVqnY5Vd6nNjGKHkN9OWbkN98a24yyAoqgmcH54n88uQqQ9crFUWOm+PUCmUzKq&#10;o8ceBkCUqLOQNsUVcCpLf3RpSuKgZJsDFriYsSMV5cVrmPmNKnHlzTH1C4CqCd96YQ6hc0rXNRqM&#10;lcmXN+kv5JeRx6ccxTbauQLUJ2mJ5dM1t0yAp+h3lrTI7KFAgpsMKGFcCWbISu2JFcK2rh9sGWts&#10;XYCmRkWBKVahqK28ZZjSgOdB0uz9JRtvlmDHxFgS+P8A84/Pa20EgV+PUHJAKRgIvQ9c3WPHYti/&#10;OrXtTbU7pp3r12xMmu4zJiqTEb1plVwpcUFf6Ym52JwhCZWMa+oqsNid8535tlPoOF6UzPxmgkDd&#10;92f84z6XCNQilIq3IUFO3zz5rfnB6txduATxUnGc6DTliX7RaMgjsoVXpwGcl8qeXZdTu1AU0rmK&#10;RbTGCZEhRU9Bnr7T7MaFYcm24rmVCFMpRpjE866hciBNwDnl3z55skvLtlRvhU0GOQ0GiRtksaCN&#10;Qi9Bgz8u7+4mvY1jY7sM1uQ2zxlc1KGvTPqP+XM0j2cYf+XMGWzbLvfmr/zlVaWqTPKAOVc63HWm&#10;+Sbg/NDWeAkZUOxOCAcDJisq1+jMw5DJRNKh+OOGRVzipqRl4qp0P05//9P15mqdy+A4lLbY04qm&#10;cLcR75VMKCql9qHrlkYqApK5JqMaRiilZJSD8sadsVpHpKSKZWK0vLGlTl4oUXYjcZqYq16nKgI3&#10;zDY1wFWwO5wQzVzFEaZxCZ2x34jAzt2yyMUp4GUAAeGJUy5FKJkAO2YCm4ynJutMm0ucKlD3xhSu&#10;RiUhOJbj4OA8O+Lf5J74Y96savn5Egd8a2XhCQLWtD1xM4WKZQjpXpjkxSEJeJWortip6YY82THJ&#10;Kg7EbYHO+ZFUwks9egzAYsVKSeo3x4GFINJbNcMooMvjkuJlxJe924O3XNTDTKlgn/abqc2NKAsM&#10;ubFWllP0ZqZEsJIlJtq40niclCNsVT1eQBptiZNctApCorlRXMBhVQnlopJ6nFQMCpNLJQUOLx7n&#10;KMgpQgG60OSC2NM5jtAbNsHpP5fNW/iRjxBYDfIzr136SGNRUsaZzksdytsD9bfybtHlt0kFAqAb&#10;++cC80WNWMh775scDO33H5Q1UPGsXUjOZ3FuRUZsooL0qC4BxG2jIbfLgxaupAVNM6boRB4oOmCO&#10;1oeIeeAQpk7gHOqWFAFA6YYHdrt8X+fkaRXb9o7ZJYz0GXRYvlHXlAdyRitOubDF0ZvDdakPNyOt&#10;emUhzNpNPO73vXb2wSh7ZAhgQxK9G9R2xTIsUldq48DFUKx3zYqs2zUxVuuamKurTN7Yq7frmOSC&#10;QVhxlcnTZbj4nLwKp79s2KuJyxgKC0euOyDWtO2bFWxmxVfTfNiq8GmNyQDIBU5dBmxpPCtLZdcF&#10;MeFbWu2XgQ4ZsVbrTNiq6u2NOFNLgwXGnJBkFZWqM2SZOG/zywcgQwMVJh2xQCvTIE0xpRIOO4ZH&#10;jTSm640im2SG60p9NhlYULge2UcVRERJ2xmKo+EccTrvTCrII4qxiXGMaYqmFtH6jBV7Ymd8VTdF&#10;9NuOZNxTK8ip1auIWq2464vC/pnfvmNkjxMle59Gb4l+FsF8K70zEQui1OSEBGYrgK5biKJ1GRJt&#10;L1zyPY+pILi/cCKcgL/XC6CQuTy2wUr1vXdNisIwLSj8R1wSq+m9CdjgVjF3cLqNh60a0lj2Nen0&#10;YIqAaDFWLC1aSMSSb16DFCysADhCpQLe4svUnUEKMQaNhliEVa6rC5q9QQN8VX92KYqk12x1GQsp&#10;2BoMSmbsMvwhUFJD9gMa798QU9svVq7jATmh38MELXpXbAQOaaYtc3TBSoNDj6EV3yPAEKA1mcxr&#10;G7bDbK4E5KlU01cwgsdzTM8ZA6YWQUbDV4p5+IehPjgfbsNxmRiBCQVTWJVuD6bMOI2GCEeoy1Lz&#10;LU7MpLWu2PxVL+nxYooyJLAlLLlyTxx+QYoFzQ18c2KrlPjtmxVUDbUzHEKtrTApcVzJApCbJauy&#10;Bu3bGOgfcdcLEIrTNRk0hzHIOUTGpr2+WJtDzFT1GUHZmz6x8yizb919mbt3wRBF0J6jMfKLSFl7&#10;5mki5W1vty7+OO1JvSZGk3QDt45rSLUPY/ySU6pa31rbcI76eVRybrxHhhZZ3YknOxC+/TInHaJB&#10;7R550CfTvLxFpIsl6rdQN9sGz26uxJRfGtMmNmLy/wAvebbm1gSt5MrA8XjVyKEdcCiwQqeg75TP&#10;YqS9PtvzHuy0C0kmqQg3/XhJJpSJzkpXka74RKmMnuFl+YU1/wDVrEShGiHH4KbeNcfY2S2oa4uW&#10;VQd6HsMkZWwJtJvOnmi68xyw6D5dt5rl1qpdO7H2w0S6hlHOP4l7HGKxG7y7UPKmsaWDa30vp3A3&#10;lQHda4q0gPTJtySwabIgrN1r1PfArwmU1XDasptNWXS4+FwBTfjTLWy3qxrjaoO488KIykIK8ehr&#10;mazVDyUb42kFbZ+cbi9X6vdMAh6e+VHbMfiOXjKBsniSfWtW9P8AdqTt1PbGSr6fxZcyS/R71tTY&#10;wLUVNAcBx3XqvxHbLIbIlsyLzF5TisLQTK1ZTufDDtPsgjC0PmfVQ4uZlbYVxUiuKpIJmjqw6Dxx&#10;Fl+LMnFyUIe7u04cm645fh65KcbZjZKfrCz/AAimKmQGgOQ8MskAkP1Ys42bLAp0xEEWgrnUTIvF&#10;jv3xRGPQ4Zw6qEmlVWXioxcHKUpVMlDvmIrkgWQUVbgcobZIi2a5nJ6d8X2IzEmCCtJtptyXan8u&#10;J8a4EJ/Jc+iq8j1O+JhqHFU1a3jmt2dKVC1GCWoBgViFqjyycGGBjvvhVmtuTGgj7U6ZiexxVfFD&#10;9poDRhl+mrHbbbK8iQmWkateWpcTAutfhxOYenTKQlm2g3C6u0qkUfsMRmtlb/SVoSorkSFZb5Z8&#10;43Noz+T9QDRQykor/wCSfDEUvFvkeNQOQGRqmBZTf+SLnyLqFlrLzP8AUmdaqCaUOEkthJdQkMxV&#10;kNRkrQ9ws/PNh5e1eNbaES2t3FSQgdCemRjULGG+gmsmIdwpIB8cetshKn0L5U8x32g39hrYiMFr&#10;K6oz9fhJz4Nfnp5a/QHmrUYIkI53DuT2+I12zaYNw4GaNSfqBayrPDHOm6uisPkRXOKhCMyGpXy/&#10;TaQ7dsIQXYiy02xQ7E6d8UuyjirsbTCrsacLEuzYq7GkVxQ7LXbG2QdjjvgBS7GnbrhtXZdcFK7G&#10;mhySC7KK4oAdm44U07HAUwK7H4Cl2JMMKC7Gg4GLsvCrswxSHY0nFJdjcWLsetcLIOyxXFXY4YEO&#10;yjU4q7LAwK7KO2FIdl1xpS7GUrtih2Uy70xWnY3jiinY7fpirsqlMUuyicVdj1GKuxUU74CydibU&#10;wK7PQH/OO3luTVvMf6fuJWg0vSI2u7qRPt0XoqjxOaD2hyDwuACzLZ2PZ0LnxdAtY0+Zz2Fqf/Oe&#10;2kxQT6fp/l4SGOIpbtdHmOY6FlP35ymm9i5xkJGQ+Dsp9rxGwCUy6W0xDNPIvxVPA0qPDPOH5ffm&#10;559/M/8AMGwL6w9qbicF1QBYY4l3ICDYADN92t2Tp9PpZXGzW3fbiaTV5MuUb0maosCcY12A6DPo&#10;B+Y9jpH/ADkP5WvfInkrVEutWgnqTESE9SMGgb/W3zzrsfFk7Jzxy5I7V17j3PQakx1MDEFDS3At&#10;A1xdEJAANz1BPjnxs80+WNU8n6hNoXmK3e2vIGKMjih2NKj2z2nS6mGoiJwNh43PjljNFGghgGXc&#10;Hpnvb/nHq/8Arf5J+b9NKGWSFlaOMd+5zgvaSHDrYHkDVl3vZpvCUHOhM8TjtUYb/mBfr5k/5x3s&#10;tR1+3NvdW96iRKARsAQMh2UfA15xwN7nf3823VfvMHFIUorHIt80lf3TRgU8CDnin8sPye8x/mre&#10;C18t2byWqOonuCKRxg9yc7TtHtXHoh6jv0DptJopZzty70fJKkQ5SEAZ6hvPyH/Kz8uZ1Tzp5v8A&#10;U1CNuLQ2YNUceJHShznp9rarVx/dQ28w7UaLDhPrkhormWfdYii+LmlfoFc91/lrewR+VxB5S8wx&#10;azp4ZaBmBljjr0Nd9s8i7Z7OyTzXOHCfLlb0mlzR4djauXHKjKQexycfmB5w/LmUN5Q8x+YLJJL+&#10;1FvIpl5cQVoa0rQ5PsjsXU4yMkYnY3dMc+qgfSSN0s+t3JjeVLdiUJopoC3yz5Qfm7/ziXrf5fwX&#10;XmjTrqC+0AkyWjwkvI8ROxIHSgz2nsz2ijqKhIVLke63k9X2UYAyB2Rdnfx3lUWqyrTmjAgqfDw+&#10;7PNnkvy/J5i17T9BhFZLm5jjA+bZu9dqPBxSn3Auu0+DjmIo0mgqegz6V+fNAuPNv5weVPy48uVk&#10;stBhgFwUNQhAqeXy6Z5npdRHFo8uafOZqPm9XkgZZYxHKPNAm4ENu93KNgGbbw7Z5S/5y2823PnH&#10;8xNQ06EmS30wiyhVSSP3exIHuc7P2ZwjDphI/wAW7pe1pHJkodFWzjEcKhRSo5H5nfOf/l5+SXnb&#10;zneRvoOi3E0MRWV2kjKxlQa7k0zK7R7XwaeB4pbnu5uJg0U5nkvmuYbegndUJ2HIgVz7dfkjPfL5&#10;agTUtI/RZt62rRqoCFV7r418c+ePaSN5jwnive/1vZaeXpoilMtG78A4LDcgGpGAP+cpvzI8j+Rf&#10;Jl3+X/mhbqutWqilohYoSahmPYVGbP2M7NzZ8wyQq4m9y42uyxjGpdUlit7u8vEvuYWGFmUqRuw6&#10;beGfn81RbWO4kj00lrcMeDMKEjtXPonAZEXLm8ZkoHZkubRdLl1q/ttJtVLS3MqRKB4saYdRmGGB&#10;megthixnJIR73Z9itX/Lb/Dnl3Rf+cb9CWM3mtBJdRvFUfDDsSCf5s8VzdtCeSWsP8HId8unwe3G&#10;l4YjEOvNLrdjPI95UhACqqfbqfpwl/5yo0bQ/wAsPykb8vfKYJjt54YJnQ/CX6nkR1OZPsfqp6/W&#10;+Lk5my0drRGLBQ5cl8CySyG4koEpRR3z49Z7O8Sjs7P+RVuB5og1L1RG9lHLcKD+1wQ7VzW9pyPB&#10;Xe7HQR9V9zvnnLtcuzf6hdXzdZppHNf8piczcMeGIHk4mY3Il2FWWtTsrFDsegJO2Kuz6bf84R2M&#10;y2s9xfH07VpKQMehk70zTa483K0o2+Lz/wDMm4nh0eT6pF61SPUQHfh3O3hn0qAooBOc7Lm53V8s&#10;Idq0pXtlYWSpjfbFW/fHAVxVTZ+OGFvHU4Oasb1a8WFCWyUWScAK9cycUbQ+YPzG1gLG6jp1GHSu&#10;EFDmyw4eJhb4l83atMHYQN8RNTTGMFk7DMk6ZbY3pfnm702QF3ag7V64FezRxuMplgS9U0T85ri2&#10;IAcg16V2wHJpAf7GYmTCOoW3tOg/n06f3su3zwku9AVt6Cte+V+Gyu3uvlz8945AoMta03rkVu/L&#10;RJJ47ZA4U83vWh/nPaTBV9YV+eRe68t8ifhwGJiyD1nSvzFguFDiQffkdufLxTYLt8sG7Ehnll5u&#10;hnAq3XpvhFcaG61IGR4mLJrbWopKb1wlm090rTLIySm8d4kg64BMTA0Iy8qrhwe+PCleuAStNtMO&#10;+KrhVROCUOKEO4xcHAqhiy4pWtigOBVOmLqcDHiUHFMEocBW0LIKb4JU9sFNZQrkdMVXc1yUdltB&#10;SmpwXEcmBabS2f4QThpbtuMmI0g7sV1DdT4ZKdPNCBhLCTynzGtULDtkmg+E5dA2GovAPMUYJI37&#10;4aockoeVXkdSa4uMtx822J2YjqyfASBi6CozLxmikF5F5ji+AuCBgqPfMtk8T1TYknfBKDtkZKw2&#10;9lpg1BQZQWQDDr6fkSMcfwxlKmxT060a6kCopJr2wLdXIT4R9OarNLqkPrr8qvy+e7MUlwvUg5Ed&#10;W1VIQd81RuRQ/Rv8uvIBCRhFr0Ocm13zIsVfiyQHQMgH2D5S8jiMK0i7jOGeYvNZcsFbLBGkEvdN&#10;L0aOzQLTcZyLUtcec0JxkGsyT8ALsMKLadpHqchLdAk3ncPJNyYXUeJGVxDZE2kmuQCe2dT4HPWv&#10;lq/5xqSczMU6FMJB+cP56+SUu3kdUr13pnQYpeQ23Jy3jBYAvg3WfK81pKQqEAE12y3NckE2hbG0&#10;ZSA65FNYc8Tl4ayd30d+VVpGJ6Gm5GedfO8s1W4VpmRCYpJL9LvyztIEgVtuWeWvMOnTXcpoCSct&#10;4qa5C3u0dOO2EmmeRJLqUF16nwyJkog55FjBZyABnqv8uPy5+qmN5E8DuMqlJtqngv5rfmnZ+XLC&#10;YJIOSqehz1npenpaRrGooAMomaYgPyI/MXz3P5nvJrt3JQk0FcPgMpZgPFZpC/2uuOxZILr8WWDg&#10;IVy0rl5WlMYH7HA89CMY7MKZXpG7Cm/tkN1x29JguXhIfU/5SW0X1tZGADEDPKH5iX88YYJXvmXA&#10;MS/Tr8vbKGO1WRAKkDPLeoeYrmGYnkRvl3JoMnptBhnpnn65tyKuaY2xOSlKS3jlFJFB+YzpOk/m&#10;zNFQM5+/BwhAmx+/8pabqClZoUP0Z1TRvzgFVVn/ABwyiGXFby7XfyM0jVQzemnI+2dx8teeo9TA&#10;Tl9rMHNjZxfMXn/8gU0lGubJNhvt0zqlrciZBIvfMIx6NkS+OvMWiNpM7RMKUJwxBypuYyY6GubF&#10;W1UdcsdcjJUQhAwRmIqZoxpUZsVX8gKHvmwKu5UxjbkAZkYgqTapchFK7VGPA5fFmdihWzCReK+Z&#10;tbVAzA79KY07mubXFHhDXbwPWdQMzlQSRWuJ9O+ZgZ2xiRy1SOmNIyYKqYxpySoiHY17ZWKoofCN&#10;sUXKJpVf2ScWC5XaAUrupwgOKqMKWJXlxWuKBe/bBKVBnaBt1a4cIuBrmYIDX6Bmuzz/AGot9Pfl&#10;B5MOoSRyMtN9vfIdqVx1BO5zTZZ8RZxD9UPy38sLp9rFQbUHTxyJympypm+g7WMRqFHbA7DFUzRq&#10;5Ua8mxtBLppOCknJbo9l6hEh6ZDmaYkvG/zA8zx6VA8ZYA0PfJtBGI1q3UZt8GGuTWd35l/mX51k&#10;1S7eAMWUk1PbLNSanNiAAFePK1Sa7k98awA2xibVXCGoHUeOMySqtKffjJBVSMlE0VRlmavU+PTI&#10;hrtj9ZhKHoRl3Fvst0+vfyK82x6VdxcmAIIFOhrnkPz5+XDalKxjXqe2CU+9kRb9hvI/n+y1GxjE&#10;0gBVRl+Sfyu+oOHdKGta0wQNlgRSl51/M2w0a1cQyqWIoN+5wX+Z1kbKweCEUqKbZmXTDmg/yr1g&#10;65zvHarGp+/PAWraVNPdsgBJLZi5p240o7va89Nfk7+X8kkkc7puaU2zDyFuhCmOeZ9ft/L9lLe3&#10;bhQqk759GfLOkrptukQ60zGMCoFvxs/Pv80B5l1KVYDVASo398mCLTA2h8j31x6rlh3xUYGSVM1R&#10;TLxVS2G4FMqtMKrioY7ZdcFKtKbjfP/U9eZqncvgJW4/PG1345KtrVEiQk0A7Zq78ca2tVXnQ0br&#10;lnIq2BXGnCqIUbUGViquPhHI5VMVXCUd++XTFC1pK++amLFT5/flUxVcZCKHtmI474CLZBFW055b&#10;GnhjDvvgiKSmpmbxzUySqRnI65famUzhvap7pl6AQreIxFjxyMY2lljuJlJX6MbzrlsY0glK54Q4&#10;PbLrk2JSVoSjUysVRIJG9KdseuKQgrk7GmZnIquXwxjmyY1cV3FNu+MGWFgUDI/7Ix3TAxQ5Ynr1&#10;xwwKgZHJ2OOOEMghRyJNcbkmaqB0ysKtGPeoyq4qqrGBjhkCwK10pv2OMO+XRFMFEvQ79Mbk0L1l&#10;8cwGKqcku1RjwMCUvkcEVOLR9aZXk5KEA5JI98klkqkAAnpnLdpXRbYM58l3JttShYbryBNfbIj5&#10;igAPME7VzQXu2B+vP5JakZ9NVexpuM4T5ovfj9Mdc2WCLJ9t+S9PMcPqt+1nPpZK75mRCC9KjjoM&#10;DBxyHvmVAIanU8TQ7ZP9EABWmQkbYEvI/NpqjVzqGnPVgD0xA2ai+QPPUREcjL70yUwdcv6JfInm&#10;ehJ5dcFIeW/jmbEcOzIPA9cHKRmA7nK40biMzIysWyt5/qCcascEKMBNsCbYhd/Zp3xUYGKRSGh2&#10;y8UqB60+nLwIU65q4q3mxVvKGFK475ZxQt41xpGTEmYK1lpmxZLD0y8VWZYyJYSWnpl5Fi0N82EB&#10;IC8CuVXGlpdSu+bDSeFvKwhkA7llYUte2WMVLj7ZYyBay4nxy8CFw8crriq9RQVyjkgyDeUckAyA&#10;pcp79KZWFKqpB3ObArjTFUO4GVTj1RSj12GL5Qqw41lB3yUZEbIIUpFHUYjlzClEHsco74rSIgaj&#10;CnXGYqnC1rXEG61GSIpWQ6ZOk8ZhbqMzDkMCom0mNrN/knGqm25xVG3GoEuCiVPemWkdDXtkMiQj&#10;4NTRhwZaN74uozGyS4QqJgt5L5/TiPuaYKVxmGqYT6bKhCOQSdtsBE7mvQ5WUvYLOAiytXtyfVhQ&#10;AgnqRhc6GMnhuMKvVLDUY9RhX68PSkVdwehwbEtaFuuBWAa1frArpatVeRNBjLhSH49BTEKEz8s3&#10;kV3YNNTlIGKj2xmx6ZMBSV8ssqqYWAYGvUYKjNcKHnurQeiSyji1e2LGMMMVYzFqstpOyuPhYdTg&#10;OccSMyMBVOxILtQxIHyxNcvSl10eNaHYYKQYqGE383JjTFKDFNJWZHC7d8dQDHmikvuJWod98zNQ&#10;EDLIwBYlj6u4kqh39sCFa5cDTIGk8W4bhQnceOOUZK2VoC7nBHxkGmLAdsjbAm2NzSChI74oBTAU&#10;JZIScvAqGNdwM2KtqDTfNiqqDtQZsVWMxI9sCvHQ1GZMZWhP9P1Aej9Wft0OWu2JVD3z+qhU/Rit&#10;KjKZikoO1u3JRK/Ep2xiGhplUxskM2jiMqiWTrjLyRSoWX7jmumKOy294/KXTrmQm706oKEDkp6G&#10;uElpIJJDGKDIlBfTPm2zfTdMXUHZpqCrH398lEShlox6ZFi+MNcvZLW9ee0UFJGLFfDAV/eRWUTF&#10;gWc7CmVSjur138rvLGved9Rt+LpbWEVXZmO5A8MjM2qNI3Gf4YRTceONMeZfWWiflvZ6RAbjRuU2&#10;oSOxo+9BhLd3bSSGCWrQ9V7j6clGPVPDT1TQtCgs7NdQsgkWpVpKB8J+YGDdN9RvhiUiP8BkywLD&#10;PPr2ECG51CVTdtRRT7THwOH0Y8ThbHhGoPx+wpNemCkoKkYqxO+SW44IwNK0zCegNMU0tm8ts0ir&#10;IKrSoA7+2NEw7GpxTSJfRp9yy+mqjbL59h1y2EOq1SQXoaNvTbcHA06FxTMkG0xNtaFepp0zSEbH&#10;CoxenJy7ZZDfZJFvULjUBfWI6ux2GG1vNyFBlnC1mL5383aQ9rP6zDZ96DB6ttXI0xea31uyMV6A&#10;7407muZOPYJApj2oOEogNadcfSoyaWOLK0MnIVpmWOvXIylSUXJec1NeuLhO4yHGtJBMxFa5XE1r&#10;kiQqkkvY4otcqKWrpg+/hihyIUJckZdvbE8sbUUyUHL6Mem+3bK8vJbRNl+6cbd6nHr8OYyE+uSL&#10;kbCgPTGNQmuKpna844GRjtxpjS/bCqMt9PUIsgFCRlg1OBXSoYkLDtjpE+GuFUv0jUme8MEu6nYY&#10;m1QNu2Y8t92VPR9IWN7n6lKBRvsk+ONkPqpQZFU20uIaJqYmkp6fLpga2cRgpKdztirMPN9jJqzw&#10;ajo0RKQMshZR0GE0sB06X10OzHcZHmwu30Ho2vxfmJow0S+j4ywxCjHrVe+GL3CVUHbkMi1l55Ye&#10;XL1Y7iZQZPqrkArvUDpkJmshFqMjEN6beHvk7Z3s+xNC81NqPkyyZWi+ux0FHp1U58tf+csPLWn6&#10;RqdxPKa3EzVQHwOZuGZpqzgVb9Lfy51o+YPLenam4Ad4EVqdOSihpnz9kh4EivfM0G3CZtlU47DC&#10;rsSdR2GFXYHdcVdjADhpDsTfwwoLsaFwMHZWFIdmArgLIOxwBGBLsonDSuxh2xAQ7E2wot2ZfHCr&#10;sVxCQ7MfbCl2NrgYuxwGAsnZTCuNpLsSbbCwLstNzioDseWGFk7Eia4GJdlDFDseBhZOx/TFLso4&#10;EF2VyxQ7LqcVdlgd8VdmPhituzHbril2JnrhUuy6YEOx3yxS7KocKuywvc4EOxTpikOzE0yJZOxI&#10;keGKuz0z/wA46+brTTbm88qzKsVzqcEkMVy7UVXYUUEZou2NMZVMbgdHY6DMB6e9oiucqvvy91qz&#10;80p5P1q1lW8luBGQFPxAt9pT0IpvXM2OugMJnE8g40tPLxOEhwIO4z0fq0f5efkM97F5furnVPNr&#10;wvbKCKR2pdaNU92GaWPj9pVxCoc/e7GsekJrc/cpguxNRRfxOch/LL87fNP5Rs1x5WKwieX1JXlj&#10;r6h+ZGZvaHY+LW/WeQoUeTTp9ZLCKDU9vHdIYJ1DI3UHPoF528g2X/OVH5dWn5hw2y2/nBYWdDGu&#10;8oT7SmnY9s4rTdoS7GznGd4Xu7fNgGsgJdUogJ02f6oSfqpA4En7J8M4V/zi6bu28q+fPJl5GUnW&#10;ykZkIo6SID92Z/tPljLLiyDcEg+/do7MxkQlE9Ezni5vFJUjgxPzqKZ238m/K0v55/ku/wCXlxcp&#10;BdpdVaWbcAI3Y+NM5btvW/yP2j40RYG9DzDsdNiGow8JbcCOT1iCaim2et/K35SL5M0Oy8o+WIvq&#10;unmzkS4vV+ENJxoD/lGvfNBDtSeuyGczZJunMEI4Y8ISbUNUt7ZmM9HkQgLGN23758Pfz2/LfV/y&#10;u803WgeZpxcXTsZhJWpZHNQT757p2LrIarEDAVWzxnaGM45bm07tbmO8iW4t25RsKg5zLS/Mup6M&#10;jxaVdzW6SCjCKRlqPembDLpYZTcgC4mPPKHI0r5VobjWLyOH4prmZwq1JLFmO2MwMUSeQDbjkZnv&#10;dn2W/wCcaPyp85+Q7K8t/wAynjudIvrZPRikYzcFalVoa8du2eMe1XbGIzicPpI5+b2XZ+CURU90&#10;skkgvvhhbk8bfsmm4yAaF/zjDY+SfzNl88aNHM/lWxVr1ZZBQJL19MfI9Mjl9tJazR+DM+snh98e&#10;8rDsqOHLxjlzR1SV4tQOR0yW/wDOMNi3mXzh5x/NvU2FtZXbzW1q37QetARlHtLqhpsOHTjeURxH&#10;4s9GDOUp9+yEvY3aJYIRX4lqD04jrjrn8kNA/KLy/rnn57Btf82wyNdq0w5D4mrQqeo3rkdF7T5e&#10;0c0MJIhD6dvLqmekjgiZgWeaJYMxCqQEIofH6M8M+Yv+cv8A8zZbxXtLz9FRR7LawRLGgHgRTfPV&#10;NP7Oacxo+rzt5nP2nkvuQ40y16tErmtauORr8zno38rv+fgU0NmunfmravdG1Rmha1CqJGI2DjOa&#10;7U9hY5JcWI/Nv0/bO3rQE+hovqSaa3oTzUDvuTQeGQbzN/znlqPm69WPX/LunXWjK3H0pYw0hiB2&#10;HI96ZlYPYaGCNwmRLy70jtgyO8dkXZ6VHYqywM/J9yxau570O2Xrf5NeW/z+8r3v5k/k/anT9Vsy&#10;zz6bT4XC7kJ7+2Vw7en2RmGDUmwerk5NDHVw48Yo9yLDtEVjk+IHbl7++FX/ADhX+VEF/wCbJvOn&#10;nBFitPL6STtDMKD1UB4869BXLPbDtoRxDFj34+o7vJp7J0fq45dOihqTP6BjgrzkIQEdRU7n6Bnq&#10;X/nGnzFrPnbzd5o/NTXBz0wzyx2wO6rxNAIx9Ged+2OHFo8OLTw+qrl8e933Z8pZDKZ5XQRPphUE&#10;PgAPuzgP/OZ83+HtDsdDtJpWXV7yW/lWQ137A/KudN/wOY/mMsshA9AEQ6v2iPBARHU2qjw8M+bm&#10;ewPHN52n8o47VI9dv7vkJINMlMTDoGYgb5rNfuYjzdlo6AJ8nZxhjU1zZh1xdjcUOzYq7FIhVgPH&#10;EoLs+xP/ADiToATynDDfo3ptL68QYdx3BzR62VW52DaLyH80dUn0xYpLFuLPG8UhB/ZbtTPay/Zz&#10;QS5uW+dlGwGVhZKmbFVhP3YKhj5b5ElBKWXlysQPI7YeW0PZcnjjfNHE8n81a4IUb4umHsEXEfLN&#10;hiDDifJPnnXjMWQE03pirHaubfCK2V8161GbhzIvc5atmQrCbmyKHFgcCpDNG8bVjOKLTvkDC+TI&#10;Ib9J3EFVLGnfFvTVtzvmMcNsk4tvPd7YAIshFOhrgd7MPvQHIHAAimdaT+eF5aAJI2wPXxwul0dH&#10;/Zr9GUzxUkB7p5a/5yNZWVHlK1ptXbCa48vK2/HMbJjRxPo/yn/zkNG9BLOvHbqa5Gr3yydyq1yr&#10;hHVkH0P5c/Om3u6ATD5VyI3nlnqafhjuEW9p0j8ybecL+83PXfIrdeXyldt8PEl6PYea456FWBBw&#10;im0hgSKb4Bshk8WtRSAb4ENgV2xJKo1L5JBUEZvqjjp0yXiBVpnVumb0mHUZO0tCRT3yyhG+BXcw&#10;dswPY4VcR3GKq2RpjwqbjBSN0pgQhZFrtgpTiGCBlWgOLpklQMvTBqV2ycFSq6OxGGtsN65Yhil+&#10;wAp2yUWK9CcCC8q8wuGqo+nJPF0rhx82h4h5gHIFD1wwjOZCQ8svo6Entggb7ZOBpsixLUY+QNdh&#10;TBUW4zKBosnjnmSGtVrtgmEDpmdz3TVPB9ek4uyDpg5MiRbIB5pf3BWpwSDtXKpbMyx1Y2uZAB44&#10;m84RSc1mry0aQH0V+V/5fTasySlCRUUIHXIRrOsLCGB2OazJlvkWYfp/+Uv5TekkcjxUG3brnE/M&#10;nmgRlgG/HKwLZPvPyd5Ijso1PDiR7ZwPzD5qZyatlwFMTJ7LZ2EdsoVAM5TqGrNO9QTkgGslMMKU&#10;5StXARbHm7JTplgXYbZAwZAOO2dn8tWfp8famVgU2gJLqktIyM75od56KgZOLEvmzzzo6ahyLrWp&#10;OdEs9T2FDvlgPewIfKHmj8v1lZ3CVG+HaXYYVy0Sa5GniGoeTXtWLINgelMDXkQmQ065bCfe1BH+&#10;XZZNGuAxqFBzl+veX/rYIK1r7ZeC2gvs78v/AMxYbZFPqAAUrvnN2/LkzPXh1PhlniWr3Fvzg0+2&#10;i5SSpUD+YZOdB/LaK3Id1HY5Ekpp4b59/wCcmrSxiZLWSpNRQb52HStHjs1CoAKZXOXCl8BfmJ+a&#10;V15rmdpJWMRPQHJEqgZQkB4jdXJfvtj8UperE75sVbry6jNirQXfpmrkaVFRsVOIy7imIipZHo9y&#10;Eb/KyOalaespUZYEAvoTyD5lXTZo3kNBUb+GcC85eVHvAxCVO/bMmJpBD9F/yy/MS0khSJpRuB3z&#10;zBr/AOXUxdm9Mg18My7trljfRtnrFreKDFIpr75za/8AJ1xbVoppid2mWJMwwbcHI1NptxbHo22V&#10;mNNRgQuxezubmFwTXbImVoDs9I/lpq9w8qhie2YszY3cjHyY55msoruykWVQdj1z3H5amaWBa+Az&#10;Dyb7ttPyx/OWxis7+QIKciabe+TGtMxwW2L5/lj3pWtMvp0wskLT6McvY4JK2ta8RggkDrmJVqmS&#10;uE67V8ccBgVt3ptlkAb4Yi1Qk12sALsa07YkRmfhhaC858w6x6akq1K5uVenTNriw01zfP8A5i1f&#10;nJxrUGuJsx6ZsIYwN2DziacsxA743LWQQpNdjlE4slWJK7jKArgkaQilWmxPXHhK5UcqnZXpQVpi&#10;qrTbKpSthahPJwU4sB44AyDFr65pUDFMm2MakkLE+GUXCgjMbNKhavQPJOgPqNwgYHixyP6jdD4h&#10;mmz5KZB+mP5L+RDAkM7RhR0yFXdxzauYLN9z6Hpy2qBANhTC074EsoX4emJla4UKyvTDCytjIwp4&#10;5ElUg1zVUs4izkDbOh2FsIkCr0HXMvTYupa5SfAf52+fCWaJSSSGGxwxdwdlG2bnHj4UPiWad7lu&#10;UhJNe+JZarowBtlMeRrgjGko1W6eGMwoVCa7jMd8UtwtwYN2rgeSINUYoIZlo2uSafIJkqGBBFMI&#10;bjQYLk8mArkZIun0X5b/AD71PR4hArVTwJ6Y1NHjtgRGBk4HZiZW1qv5xXevXCS3jN6YPQHaucv8&#10;7+Vl1OJlK128MvGStmUAH2r+Qn5qQwIqPKKE0IJGecovyeMl59YMdRWvTKZkFJgH2hN+ZOkwW/1i&#10;SZQaVpXPUvkTyZHokClkAYZQQwkL5Pz8/wCcjPz5/SjPo+ly/u6HkUO2ddt4eI+WV5JVsgPzi1fV&#10;Tfzmcmp3wYMqZgpEzEgk47rgSofZ36VzEYq5XpsemURhVcpGViq/b6c//9X17mqd0/P1T28cDsxD&#10;VGZMYghVwejVHbHoSwq25yvIK2CCio5eR5N8q4/KlV+Y7ZRHfCqIjYH4TjcVVHNBTtj8CoBpSDQZ&#10;RwqqI/Ie+V0xAtg4mnU5ga9MJFKvDchmO+BNq0R4GvXEyKYptOI3EoBG2NBxSrvBT4jjuuRKkrED&#10;RmtcTcV27YiPVbTu11J4xxr0xHgckglNH1RGFG2OPCmle2NsUDJcxeOXxPXFUNJdrQhTmY8enXLI&#10;Q4mQS6a5A6HfEq1NTmQBTJAPQ1qcUGRLWUnlorda47AhD8gR/lY4YpQjipzYqp8hl0xtbUmkocxX&#10;JAshJoXA6HrjKZJkiFlB2xwGV21uaUdT2xpTwyyM+9ioPv1yuByfGFpTJ4d98wGSVByS9hioXIGa&#10;oB5PHFkWmUzNpQrTGuxw/sRyPhtnP64UGcebIdGumiuI3HYgn5YQecUZIOS7nOZH1NofrT/zizfi&#10;9tEjlNUO47/RnnXWbb1ZCaZtsRoMn6MaHd+nEqbU7UyIy2yrXM0G0Fl8V0zDbC0pxauZEEIqSUuP&#10;oyZ6DKCQD1yQiwIeW+dYSYm47UrnVtNIYg5WWovj3zvySKQE9cliHag8MsxblQXyL5kjWJ3kYnpi&#10;sZoM2LIF4Jrf2ywO5xRfE9cyAEEvPNQf1SVHY4uuBDEbteVT2xTCAkBj8pANM2TpsAUeXbNiq05Y&#10;yMmMmsuuRYLwMr3wpX+2VXFC4rQY7AqicqmS4mQktO2bphtJKnXvjgMiWJKnyB6ZsCHVA2yqZIFk&#10;CtVhWgysLKlYE0zYUtjrucrFXEe+Y4q2BTLHviVbBHTLHvkJNclgG9cvAhUBpmxV3L2xpwgsgV/b&#10;KpkrZWtrTbNTDa2vLV6ZqYCVJdyOPG24yB3YWtqT02x/qUyHh2yBU2YjtjS5OTjABKjXw2xuTVb1&#10;zYCiSrFsa4wimAME5icOlD1xMUoRls4kobima3eq48DbKiKSrvesx5HEehpgKsstCJY1delMdXjv&#10;lJNpTe3tI7p/SYEEjrjxICanYUzGzjYKyfy5pzwvNaowLkfDXrlGYKNumUHdWaWvl8NIvq1D4xWE&#10;nXbAI0qZ6il1poX0fs9Nu+M4BH274qmJv5b3T6yclkQbU6nBZHcYKVgsd5IzGKUH5nA8q+p17YVZ&#10;Lol82lgiE7Od8QMBGFWTQ+YIZGoyln98WjbiN+2IFqxnV4/VkaVT8LdvDFg9AGHTHh3pWMyQRygq&#10;fi8Dge5lAfielMycI2tV9lpUs6ObcmqdsYCO2Wql88UiHjJti6nbArGbuArLU/ZzK1MKbU7qANHy&#10;8N9sdz5bZdGFLbE77ZQFyia5NilsMIUhq7nGg4qjZ7ckVU4qo74bZEsbu+Stxx4yLFLZXoKY7FUE&#10;SSK5sVXAd82Ktmm9M2KofpXNirZp0xj5bBV0fwsDiVMsQjZJt8fWnXIkWtodBWRSPHria7nkMqnG&#10;gpLOYLtYUEEvhX54y8h5ATVr2IzAyRvZFvY/yf8AOMenG40SRTxkcMJR+yffC2KDnKJAtCMiYdFt&#10;7hrXnFNO0i4tLqYS+oCVXlX7sP2b0+IHfKeEq+dLJYtZWSZyVCsKDxrkf1BXkbjSqnAm6fWn5aXF&#10;lp1okyy+lMvUHwyD67BLK0dqxKRg8mI7+2ARtEDb7G/LHV7GC3udct1Wa5YemgO4A7tTELeT6uRC&#10;26E+ONIJtOtXthq8Ul9CoSdFPFqUAyULd0Cwp8Kt1Ix5NdPAbnyrFdSzapen6zPCPgVugPiMXST0&#10;yF6g5IG2yDH7/S2vUaWONQy7DtTBAuQ2yDbFmAkD+XGgo904LDcAY7ieJIFa4bZIZriE3CI7iMpT&#10;rgUghgCCKZfh5JCM1SWKaEqjKxbuMM4CG2OFrJeLeZI57YGVB8INKjBwjUjfJRREvKdR1m5gkrGa&#10;KOpOAbi3q23TLsYbLZhpPnOWGxEcjMGHSnfKSLjsoy1jaQ6n5gF+C9wxITti4/krvk4QPNgwzVb1&#10;WiNzEK9hggLlwFJeb3N41w5ZuuOAxUlLpZd8y9aVwTNotUQkIXYVwSPbMZmEqmNWJ7ZZxVbGnI9c&#10;rFURJDQVJ2zE1xVSiAQ1xtMmCzBVGIYUOxwRGNq5RlO6XKKZmqMqVO7Vlfp2xlK4qmLzBVI6EkY0&#10;x98ISEQusLVYQKt0rjVO+KEfcR8ojU4pI3wYFSnQbBpNVjRNwTXNF+8VlzGZM519f0Zd21xGCCDU&#10;5uIiG+BW47qXW5eMXUHYe+EWqRu3GS2613w2l9K/k/fxWiXWl+ZlVUVfhL9Tic3OUorCvSuQaWU6&#10;QdO0aO+uLeYKCztGRsQD2ORrzfLJBJCYaqB1pkosgHtn/OMNtbappmpyaiyTvI7U5b7HphhZTm7M&#10;Uo3qAGyWSHCxkKYz5iso9Dj1LTpVMXps0sBWvGpOeK/+c2Py+j1rRP8AEmncFuLYj1CRuV9slppU&#10;aY5I8UX3J/zhn5y1HVvLr+XdePKS3Pqwt/kE9M+OVyxDlPA5t4h177SxIVw0l2YscaW3YHbfCEW7&#10;EyKYUOxOh74odmK02xTTsZTFXZqYCl2XTArs1KYQrsTJ7YWJLsbxxQ7HYQyDswxS7McKuxopgYux&#10;wGNM3Y40A64KUuwMcLAux6V7Y2kOzMD1xtXYmcWLscg7nFXY/bFLso06YUuxPAh2KBe5xQ7FAtB1&#10;xZU7NgQ7G8qYq7GsRirsZyHhhV2OJwK7KJwq7LG+Kbdjvs4qXZfKuNK7GsxwUtuxOvfFFuxWC4kt&#10;pFuIGKSIaqRsQRglESFFRKt3Z6+/Iz8+tUPmHTtI82LFqEbUt4Z50Bkj5bD4+u2cj292NEYzkxmq&#10;3I73e9m64ymIy381rKCCOnywL/zlR+Wmk+QtfbULG+Mt/qLm5ktSK+nyNa8vA5L2Y7RnqsfCRtHa&#10;2XamkjhlxA7no0j8xWlM6J+Vz6Z+fHkS8/LS5toIPMmnRmWzlVQHlCjp418cjr5T7PzDIN4llgrU&#10;4zE8wh5T6D+uzH0zRSOw984z+UP50edvyo8wweX7G4lMK3AtpbOQcgByoQAemX9s9j4NdgM+Rq7c&#10;TSavJhmI+dUryRJMKSKGHUVz6lfmDYaT+XPlbzF+ZdnpX+lapaGCb0UpUyD7bD5988g7MyZNVmhp&#10;5S2B2s8vIPWZuHHEzA6IdiJpFjDboakDOT/84C6xHceV9WhuhGkdlc815CrSmQnb6M2//BC0taiJ&#10;HWI+FOL2VkuFebdySCqqCeRoSD0HjnFP+ctPz3/M7yx5rufK9vfy6foZCSWccHwjh1qG9z1zovYv&#10;sDS5cAySFz6ut7X1uTHMxGwdFbQf3qopY9WIBJ+nIJ5b/Mby9/zkFCnlD817SOLzIkBjsdZDEOzD&#10;7Ky+O+b/AFOkn2V+8wk8N7xcHFmjq/TMb9C2sBhasBAj7pTb6M5Raf8AOM/mxtYbT9VhW00qJyZL&#10;+V1EQjB3YGvhmUfajAYDhNyP8PW2uPZOTi32Heia986ZYfmB+U35Q6ujeVtFk16+seJjvbh6RtMo&#10;+0F8AcqOj1Wtj65cIPTybhmw4D6RZHVC3EElxGYufp12JXrT5+OTP8i/+clvzE80/mHHD6xubHUJ&#10;y0tsy8o4oz2A7AZzntX7NaXHpDM7SiNj3lzezu0cmTJXT7l6W0cMYijACgU2z6L/AJ+eaNR8u/lz&#10;5j19ESOB4VgjA6h5DQv8hnkfs5oxn1mPHLe5X8BvT0WqzcOMkdy1eHNVG7AZBv8AnH7yK0XkfS0g&#10;9TjcxiZp0YKJHO/3DMr2k1hy6qZI5Gq7q2RpIiGMKzSKpoTuM4V+bf8Azmqfy+16fyDo2mR3UETr&#10;FqE1zuzUO4X2987L2b9hTqsI1E5Vf0gfpdTru2RinwAX3qb26ylXetV3FDTPPf5q/lIv50vN+bP5&#10;U31teW86B5tNqEnhZV+IBO48KZ3fZWuPZw8DMCK697q9VpvzR8TGb8mln4MIZQQ3Y02P054Zubea&#10;yle0uUaOWNirKwoQR2Izr4yEhYdIYmJoonO6flZ+QHmv8wNRsG/RtxHoc8itNeMpWNYgfiap9s0v&#10;afbWLTQlRuQ5DzdjpdDPIRY2Q8t1FCeMjAOei13Pyz7Kflh5e8oflwU0TyBcWcscETCc+srcj0NR&#10;X7Vc8B7fzZ88uPNdny/Gz22jjCA4YqKO1zHWVSlTsO+c3/PHUPLf5P8Ak3zHdaIFt/M3mULD6FRS&#10;QvtVB4AZm+zMc/aefHGZJhj3J/mgb0166UcMCRzP3qxQvIrEDinQ969MNf8AnHXyP/yr78qYJPMl&#10;wLC7ldrieeU8VRZDVR71zF9q9YO0ddKWMWNgAOZploIeDjAl8VzSUcJ1FM8Wf856gfpPRJLd1e1k&#10;tOaEH7RP7Q9jno//AANMRx453zt5/wBo5cRivRuVfbPnoM9ReXpfncvJfpaZ5G8x6tLQSTmC1jHc&#10;8jU/qzVan15ox7t3Y4Rw4pF2cKzbOsdmxV2bFXYYaZEs1xHG4rVht475GR2V2fe38kRbp5T022tO&#10;NYbdA4X9liNxnN6w07KAqg+Y/wA1YZ11gzy1WORAEHYhRSudn6DbNV1bg80odsrCycSBiyRlsFpQ&#10;VxcCMYbW8FBhiLYSef69rAhqWPw0w9hjoBTY5nYcaHzT5z8zEsyFvhwaDTM/HjprL5y1zUfrjMo6&#10;V64mz1zMhGkBht1HyHEYwNTL2aVz2ocUHTFw+KsbudPoTtviqvitsdu9OO7EYJRu2BlbDNStyu56&#10;YunUUwy5M2F3jMhrXvi/XKDBChDqs8DfA2+UVDEAiuUZMYq1O7PdB816jCyrA7eFfDAVzEv7I3rm&#10;EY96iL6c8jea9SLK0jsSKbGu5yPX9ohrUCuY4lsr7K8ma5eclldnCt1BORG+sY2rtgG7G30l5e8y&#10;3EYFWJpkem0cPU0xI7mVvTbDzmY6CQ/jhZJoFegx3W2RxeeYloGan07Yl/h8+G2O62iD55hHWQA4&#10;Gl0EjouSC2joPOcbUo+Fc2jMO1MkAtp9beaInpQg4VTaYyYEsgt9ZilFajARtmQ0phtUxW6RxUEY&#10;5ar1wIItpyGGxwSh8cBY8KEda4IQ5IbqYoGZQBthjDv1xYJTcDY4b2tAwGXA2EMM1VTQnxyT2R7D&#10;BTGXJ5XrikA+JyQxHYZZianjOvR1qR22wwTbLleZXyliQOmCFPbJRbIMZv4uSmvhguLbbMsbsnjH&#10;mVBxYN2rhnCu2wy6yWwB82+Zpljd1B3BwcBTDbN5Xcu9y/wdMTkkCAsTSmYufNTEl6T5A8j3OuXK&#10;qkZIJG9MhGt64kIIU9M1GebKIfq7+R/5Nm3ii9aLZeNNuucG81ebAA4DdcxoxZ8n6M+TvJcdhGhK&#10;gU9s88eY/MhkJAY/OuXAMJSeu29usChVGcsvNQediK1ByVNZKIwPBE0p2xQHZL9M0tnoSMBZgO6Z&#10;0vSNIAK7bZEswEFcXHAZ07S7IQgEDIgWytheq3xZSoyaWz+kB7ZMDdi871CMXINcP7a+KYSGLBdQ&#10;0ZJqigyR2uo8huaZHi4WuYeZa15NjnqVUVw8t74NsTlwLWQ8b1vyZIjN6Y4n5dcMVEUu7DLBNgQ8&#10;5vbTUNNattIyMDTbBq2kTAFQK5IZqUSp55qetaxEZEeZ6V74MSADsMn4gZx3ecXt/dzH985I9zXB&#10;agDYZUTbYEhlbkScdiyQzLXYHNirSrx6DNiq8UrtlYFVAN9+mbFV1Ow3xp3woKIhfgQfDA7w8+mP&#10;FTFlmn6w1uep9gcK7rTI5qiRQclGabek6D+YN3pZBglZD7HIpf8AlC2uq8kH3ZaMtclp7z5Z/PzU&#10;rDiJ5CwFKGvXIBqn5YwTAiNAeuTGZID6H8t/85JQy/72Px6Dc5zLV/ymDA8I/wAMn4ymD3TRfzk0&#10;y/Ch5U3HjkBuPypeN68Nq+GDxQ0+GLZ/b+dNPuF5pIKfPOk+TfI0lpIp4dPbMacmXDTCfOv5g2Vn&#10;aSASgbGu+epNCsDaxBT2GYeWYSH5l/mX5jGu37SxmqBjTJDTKg2h5HI/683ywpWCvU4uFFAe9Mxz&#10;M3SowQqQJB1Ay1+IfEK5GWx2VUUgr8QqTj2PEVXpjCPEd1Q07lVqNgOuUDyo2ZEIdFYVrGoiJSSe&#10;mOb36nM/T40PF/MusiUFQ25xB6AUGxzb4YlqLx3Up/UbkDWpxPMpik7DapzYErkXpXGnCyRsS0GO&#10;U75CfJIVB7dsVHhmOVK1iAOWLoMra0k1CYIpWu5xYDJUzAYbdXJJK1ym2w2kFqxtmunCJvU4WXU3&#10;BSc1+pydGT7Y/JbyM0zwzSJXoKfxyFX1yWqK75qM0xI7Ngfp35E8tiwhSoAoMInNcpS9ggUKPDGY&#10;FRWLRx8jkSaVDzS8FJyXaVa+mA7dTk8ePjLEl88fmf5wSwidOQAAI3OStVEa07nNxgx00PzR87a/&#10;JrN5I5YlQxpU4mdtszg2BhSx8tzja4pRaqBtlYqqhRXb782KFzNTY9c2KVMVGxyqVxQiY5CDUHMV&#10;pkObDmmKXTEfTiTLyFMlEUnhTCO+ZRRjt1wFLaLNVXUEZcTXJRFlmhebrvR3E1tKyEH+Y4EXSIVb&#10;mqAZVTN6NcfnZq89ubN52bsDXDWOPgNhsMjTExeT6rrkt8zyO5JY1O9cFJ4ZVkFBAikkJ5nlXrih&#10;365TdJpGm2EgPD7WKDxGRSgZF4/C3bH4qgXO4FcrFVZTTanXKxVfy2z/1vXMhIFMwIAO6fn0q7ce&#10;owPXMgK2ARti8Y2zGy80L43oKEbYplSorn4dMTZ9umWxhuq9XINR0GNV/HDLH3Kv9YkUOP5jxyHh&#10;lVIkHfGFzXbJiDEtB9yKZXIjHhBQvBO1Rlo1a1wTjTIKsYPh0x9crQQiFP34xh44rSOhmCkFTv4Y&#10;nxxVOFuARU44DFUNJJXfMdjkgLUlAPPx3HXGcqZb4YY2ofXpGND2zct6nBwDoqx55OuWTXcYREDZ&#10;UM1zJXlU40ivXJDZNrGu35cq5fEY2qi127bnvmpihTMhOxx1MVQ5l+LbLpiqiZaihzYqtJrvXHDF&#10;UKzdcdgVD17+OMIwpRaSVA7ZsUKoevyzYqsaoFc1clSqBO9e4ytskAUISaSmLLlZSl7k48ZEqg5J&#10;KbYdWLUYEdc02ujYZjmm+lylZAw8cDeaofUiAHTrXOUIqTaH6d/84o64FtGhLbrU/fnE9XslqaDf&#10;NlhOyX6F+XdXkJAZjxrnPruwNczIHZL12z1RSAB4YUyWVN8ysZYpgdQqNsNdNhMbqBmREqw3zHcr&#10;JE7nsM6xpi8VFcq5lok+N/PkxkL0G2+SeHdfoy6GxUB8oealJD96g7YIHQUzYQG6vnzXfh5BtycE&#10;LvlyHmd2THUneuLrkVYvfP0xTJBkEglPX55RyTNQB75hirmNc2Ktg9DmrgIQQvBzYKYkNjxOVShy&#10;XRi6vjigysqpk1zYqsPjmxVSZjl0xVR59qZWKrie+Xiq0NvTGnJBnEqyGu2NpkmSqD0BzUxtbVBu&#10;NsumC0W1SmwGbpja27icsZEsC0B2y8CFQDNiqw75qYrbgdtsqmNptqp75sUL18M2KtnNiq3pmxSt&#10;O/TLw2tqBFN6ZsCFprmxVXU06ipyiMIVFROVIOIHrl0eSEU0nM1ywSMiQraNX4W8cTkWvxZWm2Wa&#10;HeooNvKo9sbyNOOUzCQzWwVI25Clf649ACCD4Zj5QSNkE0nmnz/VL6O6P2a0J8K5uAAzGSzf9ITT&#10;O5UfCvRhgSZWjkBT7J64otnmh3dtqmnSwahQ3C/ZY9cEcx3yQjbElg90slo5jB2Jx0cvxfF0wyht&#10;stoC7thLbsYwPUG+3fBElAKg75Wm0n0VbmS5Ecq/uiR17YDDVFWyQFpt6BeWiWx5wLWnXHLRgad8&#10;NUd1tKbyVvTLgdsosV+HsMu4L3Sk9vLHKeDCn9cRek27dcsjDh2VdHe3FhJ6luoMfRh3plxjhkko&#10;DVJjdnmvwg4rXCEMduUKiq0J74wk5bGIUoGWT1E4dMVXbfJoYldgyEilMe2KpbEtKluxpjAMVRry&#10;KRSnQUxdemNKxG7qzsvvj640qXMu/EjKqa1yQGyqTpj/AHyBVSBp8JzYqsJoTXNiqwqCd82FWqUp&#10;ibb9MsiaVXEeYe+TYlQeorTGnrTGkWiLc/CJO+MWqt7YJRsIJTeS4Dxhjuy7Y2R6tXtmLPH3/BXo&#10;3lOVY9N5Wg/fs5Mh8fDFY6VJHTMcxpUdqdyZ0SJnBk3JFcA3s37xYyaAd/fIpD1v8tdDEGmXGqQR&#10;iWdnA4nfig6mnvmtU5GhNcpyc0sk8x6qbeyM6J6ThgoI2rjb/TVnSjAVPfKzswkK3Tz8t/zYk068&#10;ZFdhCijbehIyLzaMsPHgKsD1OC0CVvqjRPzTbWRK05AgKAcVHjisFq8jiN6cRvl4OzEljHmLzTba&#10;XazX9sJBOQVVT0374dmyWlFHbKr3ZY3ktt51nljU3stfiDEdMCxW7Rn06beOG7bgWVanrtveRm7D&#10;hZaAhK9cOEh4qOOC0vF7/X0uJ5WuVYIWpUYCuUoamm3bMrENkhMNG1QXDrbwMxUmgLdsKWu/SO42&#10;OXRjTCQeljyq2sQGMsNhvhraXRILHpkqtgdng/nvygLSaO0hNH5VNe+JtdGpUnLKA3bByda+TWuY&#10;Q6/HxG4HbB9u3Ndxg5lgXlfmuxGkXC03BO48fbKVQCW8cyo8qQxbUrqa4UQxLxTrTFgcKgsXlgKt&#10;x75YNdsVKHeKnxd8ZXfCoRq24Cciw3xdSRkTEFmkFxHxYgGtMfyrlJgm3Q0HXbHqMiVWXE3JqLmO&#10;BV0AqCT2zAYbTa2Z+LUOKoaCmVzjZZLBMWFepxskgHXIiCbpOdLhkZiWGwxINUg5YI7Kj71l6L4Y&#10;vXkOmUkcOzLiQNupLiQA/DvtjQoGBBTyS5eVRXqxxB25/B2OKGUWFm2ngXo+3GtScep9EUyjIN0h&#10;MrMDzGpL1qppv7495BKte+QSiNO0yXQ74ICCrMAD3wstZgXaM707ZWUvffOGhvbadb6gilC6irD5&#10;d8dd3a2dJCu2GrDEi0m8m+UJvOPrabBcnkV3Feg8cj3mF0vbQXcYqUNclHYMRs95/IfTb7yP5ql8&#10;oXzH0J42o1dttx9+Q25a9szbTWf93IaN7ZbI7brT6k0NPLvmiXWdH1kobyxFQDSpBGcU/wCcgbp9&#10;T8pavpoHOWNA345LTgXupGxe/wD5EeWotGuLfVrIBLa6t2RVHTb/AGs+H15AyXEiP1DZtY8nWEPr&#10;DExFXbCtOxJ1pih2J8MKuxNozirsZ6ZxWnY0xnFadjCuK07K44lXZVMFK7Kb2wqXY0L44LYF2NOE&#10;IDs1a4WQdljHkydjWxV2NG2Kh2OJxQdnYHLVxY27KxV2LKNsWQdlspwUmnZghwop2WTTAh2J174o&#10;dlEg4UuzAYq7FdsUuym2GKl2J8qdMDF2NrvhV2Wd8VdlUxV2Virssb7Yq7FwoGLIOxpAxtLsbSmK&#10;HYmTixJdmpitOysUOwfpt7Lp9zHeWrFZI3DKR4g5VmxjJExPVtwzMJAh2e8Pzl0vy/5v/L6w/NbU&#10;5ppNcZY7dQhqvKm4b5ZwPYmTJpdSdPH6dyXq9dGObEMh5rQTypTanXPMP5M+fn/Ljzbp3mhSVjhm&#10;X1ad0OxGdb2ppPzGIxdJpMvhTBU7iFbiNoH+ywIOd1/5yz0OHyj50s/zD8oPwtNct01CCRP2Xahb&#10;6a5qewcg1GI4Z78Jpy+0oeHMTHVBaTLK8HpXS8ZYiY296dD9I3zuH/OPX/OTmqfmJG35VfmQFvbS&#10;eFo1ncDlxpShHf2Ocd7WezkdCPzODYg8nP7N7QOc+HPdFC1jRzNGKOetO+es9K8vaV/zj95A1vVv&#10;y3shdTRxSTQrN8RLnrUd+PYZxeLtDJ2xq4DUS50D7nZTxjT4zwDluoXdubopE7FFBqePf2z4mfmB&#10;+aHmT8yrxr/zjdtcyhjxVgAEBP2QOwGfQGg7NxaKIjjFB4nUaqWY3JHKoUcVFBhb5EntrPX9Ou9R&#10;P+jJcxlxWm3IY9pxlPDIR50V0tCYvvXZ9kPPPkyy1/VdQ8t6MZbiLVdDW8KM54LSPbgO2eFaLWSx&#10;GMzXpnXnz6vc5cQyXHvCHikbjWYcSDTPijqunS6VeT2FyOMsMjIw8CDTPf8ABlGWIkOoeDyQ4CQU&#10;RncvyO/PbVfye1WK+022gngf4JlaMF2U+B65ou3uw49o4zEmj07nP0OtOA7DZZJGJV4N0z7SeadS&#10;0n82fI6eVtUgnh07WbWOZnVPijZqHp7Z86R1E+zdV4kK4scj7jWz3AwjNCjyIQ8Vt6bmStT0+jIV&#10;+Y/nrRv+cefKdrqYWT9HpDFZ2dtU8pTH127E9Sc2fYnZ2TtzUEDmSZSPdbRrM8dJCz7gq051Un4h&#10;4Z8a/wA6/wA01/N/zPcedf0dDprTqqmKHoeOwJ9z3z6E7G7L/k7CMQN08NrNT+YnxVTcMXooIuRa&#10;ndjU4S/lnea9D5gsR5PlljvhMrIEJoaHuB1GHtjwoYZSy8q5tmgEpZAIKpFdjn0p178l/Jeualf+&#10;ePNNjLdatYWMd9dQQPwimmCgsrAdKnrnk+g9pdTERwwlUZSIBPMD3vYZ+y8ZuchZA3WGoHFNu2eH&#10;fPf/ADkd5v8AM1xNbaVfzaToyj0YbC1bhGka7Bduu3XPUdH2NixRHEOI9SXldTr5zOxodyxbeNTy&#10;4gtWtSKmudK/5xI/KLzH5/1xvN1vcSR6bYH1ZAsm8rV6Ur07nOb9ue0sWmweCIgmW1kfSHJ7Fwyn&#10;PjJ2DckyRUEhpyNBnub85PyFuvzK1/ytqbzrJBZTMt0A1SFBqNvnnlnYPtIOzMWbGBvMDh+4vTar&#10;R/mJRkei8MKV6ZG/+c19H1K48u6BBod6U0mzuI4Ly1V+PJuQAalakDNz7CZIY80/EjcjEmJ504/a&#10;sSYCjtYtRh3LMRuT19s8B/8AOUt/b3fmO0trWd5WtrC3idSTxQhBsB2z1H2TwHFhNjmSftea7Zlc&#10;wB0CuM8yivbOpdSG86otx9T8gvZyEK91fh1Ujcqi0qPvzAriz2Ogcw7YveXZyXNi652bFXZsVdkh&#10;8sgvqNuqg8ua0p41yvNyV2fev8qLea10SzhNssEJgjJcbM703JGc1rCLdpEPmj8znglvywunnukf&#10;j6X7Ea+HzzrBzVhsDzI4+NeRyRZoK5l4CuGtvCe+AbsbYfq+pCBS+HkMQUAUzLwY7Rb5884+Y2VW&#10;KtuTtg7jxG3U5ssUN2JL5o1/V3mZqmuNrTYZmiPVhIsAuJCdj374w5aERQxFaCmNBybYoSR1FDig&#10;8cFoQMluCN+2OU4VSm8thxODYjgKvNtbtwQeODI+uCRoMw84urRpjRMXLAbnpmLPKIptMdF8nz6o&#10;4EYJJNMBXF4sY5D5Zh5M/RBfTfkD8lpr11d4zxNBUjvhDd6rQVqPo65hSzjokCn2h5N/IlIQGlQ/&#10;DxIoMjdzq4ckAn78r8QpfR2i/lklnGpCnkOtcDJcCXY5HitgyGXRv0eOmGMFoH69Dk4m0MH13XPq&#10;O0Va4O/RiilQMtgOJQXnd9+YhtiULEnLOmCnQU7ZYIhIKWH8zpWPONtvfEpNKVu2ERpbRlt+aEzG&#10;rv8ACPfCy40VHqOOS5KzXSPzQcFeT9ffCC60Pr8ORpbeuaP+ZKuqhnr9OR240Ft8Tsm3pmneeoJw&#10;AG+L54STaSyV2yNWm2bWvmVJACGrgJ7IpgISm8WrJL364kIivXG1V2mSTfBEYIOHmwkEDLQg4cWx&#10;rv3GSia2YSFMW1SOorknsGybCXJ5P5ijNadhkkg3XJQNFqeM64teQ64YIdsvUPMrxKMcEx75INkG&#10;I6oTH074MiG+2ZkAzAeFebLvgJA+1K4dQrtljMPlTzNec52A33zSy+mME5iIspJtE+SvKk/mK9S3&#10;jQkHfYVyA+YfMKWqspamanNO2cYv1n/IL8i1gihnkh+IgEkjPO3mrzkPiVX65jS3bOT9L/JvkiHS&#10;IlqgBFM4NrnmQzFhyNcatqlK3qEUKxDiozm15cvOxJyQDUTatgWC2MrUxKuya6Ro5JBPTIkswGia&#10;Z03StIoBtkWwBBT3AQVOdB0+wEYFBg96GL319XZdsk0MYXDSsRup+ZphimTAVJJtztgpGwoS2WMN&#10;1wfFOUPXIkWwItKLi0SQdMN7e8HjTBZDAxIYlqWgpN+yMPLe+p3x8Ri841fyYk1aKN/bDqDUfffJ&#10;CTAvKtb/AC/DhgsdVPth1Bfh9icndJGzxbXfy9aKrRLsPbDSORW6HHjbAXk2qeWbi2JVUrvigNcl&#10;xBmx2WwmjoGXLrhVBtGw65eAlW1HIimXTBxKuMZHbGnbbJDdVyp3PbGnCqqg8Muu2VlaR8QrSvXK&#10;qMjSCEchYUxhCntjujhTS2mdP2sDvCrdskCWQCd2+ryQLQkkYElsUfYgZLiTTJ9P85T2xHB2FPfC&#10;6TQ4JDVlB+jAcjAln+n/AJp6napSO4bj2qcGWukRQ7oAAMplkpFWgNX/ADC1HVFKzybN74bqgUUG&#10;U1e7IRYLPeGT7X2sfx260xumaFqZDXYfPHiKooTlZy0VVxDQbfhioHEBR2ykm91RiLQADpjGbj0y&#10;cY2qnI/CoHXGA7lj0zIjC9grHtQuvRjZnxVaD4sysWMnZDyHzRq+x4bHGly1c2uPDwsSXhurX5nk&#10;IB6dfniRNd8zYx4WssXlapyskhSI32yq4pCrGtSK9sodcZcmaYIwI6bYrmOUuYCu2KKMCoC5l4ip&#10;7YuowUimHajc7kmu+KAEb5K00xV5C7UHfEZXoDXvtlOWVBL1r8uvLz6hdJReS7GmRnULmtVGwGaH&#10;UypkA/Vn8nvKJtoI5JEAagptkRuH5muYbJ9eaZbi3jCrt7YFK98FpThWplquBV7yADDewtRKcFWp&#10;YP5p10aXA0jtTJxawcaNTYCmbLT4uENZfnV+bvnltQmltYWrud64uetTm2iKCHzSzM55t3xhOFKr&#10;GnjlYqqdDTLxVpWqaHG4oVQOWwy8VXenv1ywdsiQxIb9+wyskyXq3c40jFKIjckbVONxVX5GlMfw&#10;7k5DxEK0aN2PUY9VUnY5XLIVRCWhG5NT7YqMo5qqkcBQZTYqirViMtcVUr5QW5HaoxTAqUcSfllY&#10;qrgePbNhVUptn//X9bu9RSmYUcdF3T8+IpOoPfEctWlbkWG/TBMZqAMx8goq1Q8S4/Z7ZUjACmOO&#10;FoXCTYcu2B8yErgw698oYVbZu2bFWwO+PQ0OQmLC0uDcSGOLMm1Mxoy6saRSsDtgZ1K9cyYStku5&#10;hR13yg5HTCYAq0shXbxxVZQdjlUsSF4kqdxjqjpXfKzEhSLRqT1Ox2PbKO2/hgG6KVizUqMRZqmu&#10;ZAFCmCGZQ7cvbG1yQZDdYE4/LKrjS0qAA/CdsUBwMUHcRhO+OAwKlzHLpgVTLHqMqnbCq8E0qemO&#10;xVDSbCo65fzw0ypBGSnTLpgOyCGvW8M2KrSa9c1clwsuFT3FDmwEIIVOgoDl9cDFsPxHEDE2NNss&#10;jG90LvVr1xuWqoMw298sbY0gqT0I2xZWrlJhSQUBJ+GKZWkJdLtsMNLVqUOazVRtnaP09jzBPjht&#10;qVuLqDi3YbZyWY8MmXE+0P8AnH/XZdHvVjVqLIR8PjnE9cjaFyoG2ZWA2Gb9VPJ9ylzCsrGhIByA&#10;3rcjSm+bCAZPX9P+ABga4T8DypmTAMU3mnoPDDzT7YMQ3hlgNIkaeeeZb9o0ZQeuTq1FAAMMBvbS&#10;+ZvNdwjq3PY5JIAeO/hlseavl7zY6r6gUVFMEUoBmwxb2pfPWvbNv0xYGmZMY2GLy3UyeRJHTBCt&#10;g4EsQu2BJpti2V8kgpQ/gM2SBZg2oH36ZhhS0dumbFXA77ZWKr60yxkSxkq122zMPDGLBZXMNhhI&#10;tVImmOyNKsrXc5q4gJAUStemXjS0sPw5sCGuubClwGVgQrJvlHCCyElalDmGJKCbVVO2XgQurmxV&#10;rK+WFLdfHLwIaBzYq0ds2KrSa5sVazYqvGUMVXk5eKrRmxVax3pmxVaR2zYqsIzYqtLUO2NNcmKV&#10;XDeAxMjJA0qIik3FenfLqQNuuVHc7sZFNRGp+JMa243xCxR9pSNw/icSUgGmCYsMmWxh5F5J1Phi&#10;1VrXMeQtSjoPrAXjJtTeuPkAPxDMMiixZfod3JJD6bN8NcTIDYFT63klt3qhIU9cDshG/bLcZQUz&#10;u75JAI2FXI642vbLVS57d2+JWK+2LRVaq/rymYHNIdc3L23GSP8AZG+JSIUJrkQLOyWWWGqR31qH&#10;LAsftA4iKjcZk8NrVpXLPGG9HqjbVOKrVxU4bpJNMbueNrKVhb9odcYAAaDEFiCmk7kxF6cds3II&#10;cshG2QNpPdv68IK02748nkMtEQFYY07q5ScEA9DmArvk1QEk/pgq2+OG2KoGSj7g47rgVAsvHY98&#10;ot4ZZGKEO5AbhTfHr0yykMavd5S9KDHY0lBuB9rFE2yEgoQUzjc0xXKSlBhz1zYq2W5ZsVXjbbMd&#10;t8IFqu6DfKArhIpVvrAbYwrTpkxO0EKxSoyuuTYkIZH9FioFa4mTTChMYYmkHFRQtgVKuxJyrMUP&#10;XbCCHTbVUhXqoqfE9zgxWqvEZjlWOX1pJHdLcytxUiopgOWD1DybK8kuiQ9i8neYpNIgdYn+2vjT&#10;YYGknFs/FzwH4nMXIN2Q3ex+WdFk846W96sP1yVpSqg/YQD+OA11UTTtFzqo2GVyjaSNnpg/LGPy&#10;/pEd/HZqLickv8NaAeGCZnV14vvQ9si033JPo2n3NhdetaUjSRCOLCgB8RiCOoccBQ12GSugxITS&#10;70l54pmv5eaBdyTvU+Aw5aYLHybY9MhFlj5vFh5flutUW1tyzxoQxp3HYYXJeqfgUVr3yym6nod9&#10;5JuYgbyaUrxWpjI6YYghRXEAnkt08ounLO8Uwoik1264DmTkSfHMvHsKSJWr2Wpm3dfTXioP04SX&#10;VoXPzy2KCXtnlzzjbwRluYJUbjBFpG8Y9PJMSwjzpqljqMg1Mn4waUr0x8sHqNxPbD0TeyW6F5jj&#10;02BrlCpVwcMoFZEoOnfJ46vfmxeI+e7wanc8lIpXlQdsd16ZlKwGnpAu7bUxamwxVjzzq0rP4Y4L&#10;gVL5rkfEVx3HfFQpLdfAVp9OO9sDJDcixLDHccjxppReQ/Tio22yk77oJUGbffLIwBIbjlpsMw2w&#10;sgFC4dmO+NbDVMhsibQAmpG+Jla9cUHdkFpc+gKdzlUphCYtTP6ijwrikdaUPXMfLz2SnUEapFzr&#10;QY8mmVqvhhLmvgcCOSG2wq9A0+JXswk3Vq9e+C+AcAnrmPPmlKLC9Olu6wmilvwxGUiP4PHIpZto&#10;cc2qsL7jVo2rQ4R3CNYsLhPsk75Ckvpny7qtr58im8tXgpLFGOI6UphhOi6hbhm7YTswk8s8tXd1&#10;+XHm6axhPJJfhAJ7HI7bOoL2co5RipxQX055gtLmSO0806a4g1GQqqk7exwRZanZ3StCoBWE717Y&#10;CCx3DGvNn5d+aNGvl136y8dxqkdKR1Bfbpnlv/nIbUDo0d01pGHjubU7dicyMLO9n6P/APOJUtzq&#10;3k6B9aJF9YzPEVPUU8c+LOqRs11KZF4sWNfvzaAuukN31rgPhhRTsQkj5dMQUEOxL0smvC7LMNds&#10;Sy4XYwxgDfrgu0EOwIyeGFiXYiRTFXYix8MaV2MPjii3ZRGLF2XQUxS7EmGKHZqU3whLscKnEpdj&#10;W8caV2M5Yot2U5qMUEuxIL3OKHZdBirsVUCmLIOyq74rbsvFSXYytcDAuxp32GKQ7LoemFk7KphV&#10;2KLil2Z6HbAguxgXfAh2XTCtOzU74qQ7GlqbYodja4q7Mhoa4qHYpzxZW7K5YCFdjCcQguxuFi7H&#10;UxZU7G4sXYvbxNPIsMe7uQqj3ORnLhFlnAWXZ9Cm8yeTvy88hW35LfmYk1xf3FLuZrcfFb8xVaE9&#10;xnBDT5tVqDqcIoDbfq9XHLDDjGLIoGNzKJQ1FC045xtvKf5O3yqmn+YNStZiwqZ4AQB36ZvZajVR&#10;H0guKcWA8iQqVcdgfpzvH5jWX5efmX5U0XyroXm+2gfQlZFkvEYPJyHT5VzTdnxzaPLKcofV3Nuq&#10;8PNAREuSDtjPzdpowoYilGr7YW/kb+ROjeWPNFn5uvvOejSWlmDI0aS0YuRslDkPaLXz1WA4RA79&#10;XH0enGKYlxA0tub4wikcMrsW4gBdvnXwz3f+annk2/k9ofyt1LSLvzBM/ppBLMlFRh8TGuxPhXPP&#10;+xuweDUCWYSEfIO5z6oyiRCrQdvcy3dzJbz28kcSgESHYMfbPkvrX/ONf5i3dxLqU+nwzyzsZG+r&#10;TRMKtvsAc9l0/aOKMREXQ73nMmhmTZATRryBNmkUfM5E9L/I7zvHqlrBdaFeiP14wzensByFd8Or&#10;7TxRxy9QujTVj0kxIbdVVZUYclYEDeufYXVdJutM86m6e1uzDpvlqJJCi0QkRj4ARnhMMcji4bFy&#10;yE+b2fH6r7ghbe8huIhPGylGYgGvgc+JHn1bu913UdWnspbVLm6lkVGRgACxIG+e+dmmMcUY8QNA&#10;PEaoEzJrqjuvTCbQNSl8vahb6y0Al+rSLJ6Uqng1Ox9syNVhGeBhdWOYa8M+A8Xc7PtB+UX5oXf5&#10;t6HY6vplsIZmkWCSJfhijC7EL88+cPaTsT8hqZQmbFWD3vo/Z+qGoxiQa2UZxP8A5zd/PLylrFqf&#10;ye02zN9e6bIGa8V/hhlp8Sr4kdDndf8AA+7By4ANUTQkKrvDpO29VGd4+Z+5B28UokaeVtm6L4Z8&#10;sGqTnrgeQINo3PdH/OE3l+CbVtV863lobhNGtHnFfs1A6V8c80/4IupkMcMANcZp6j2cwizM9FrH&#10;alaV2zrH51+cZvJv5dza1YAx3vmy5ar1PJIwalQfwzQ+y2hGr1vDLliH2uy7X1Pg4bHOTf8ADPl8&#10;zcySep657SBTwhNt56W/5xl07z1e+aLI+Qmu47ATp9beMsIeFdw9Ns5H2xyaWOml41GVenvvydr2&#10;RjynIDC669y1qftUp759s0RU1mCO1tyJLWMl6E0YsOtfnnzfGBmTfV7yKxiOFSaA98+MX5sx+c0/&#10;M99E883E7O2oh4oi5aP0i9VooNOmfRfYMNN+REsIF8NE1vfXd47WeJ41SO1/BUUhgCu4zjH5t6su&#10;tebNTvY/s+t6Y/2A4/wzpey8PhYYxdTrp8eQlvObjNg4bs6d5omMflbQ7KRSrD1pN/2gx2OYWAfv&#10;JEOXmNY4h2ctzOcB2bFXZdMVdnTPylsDfeaNOhIBT10JHtXKc52ZQFyDTGgJ9s/QDpEYitIEXtGv&#10;6s5TUmyXZRG74s1eUyahdsx6zOfxw5VC2YfJmEomlCjDG3t6nG2bF9T1DgpNcO4begFMvwwtBeI+&#10;bPMqxh6t064ZIoUb5s8WLuYl8ueafM0skhBb4OmNkJObHFABDzG5uTISSa40HLCGohBk1zHCFDVT&#10;0rtjMk2tEgY4YUIGU067Ysi1xVjWp3vAFRgxBTArzjU5jKxUHrtgnlxGY85s6XaRoLXzhF6k+GF9&#10;1eFQaZq8uSua0+xvyz/K2CcRO6VJAJNMiWpanSoGa4yJZU+9vI/5f21oiD01CilNshl1qLuTvtgp&#10;NPoPS/L0UCCqDC9JWkauG0p5NaxQx0oAMk+mws9K42xLy3zVfw20bEkV7ZN7OClOXbLoxayHyL53&#10;8xxoXCNvvhlx3qcyoigoeDXWoSXLGtaHvlHrhSsQsV4nL2OKtkMu4JxNoww3wqjrbUJ4HBRjQYGe&#10;0DCvWuQJYHZmOneaZ4acq18cLJtNDdsbW3pOk+enip8R39+mFVxpAIPIdMruzsl6npP5hsigvJ7b&#10;HCS40MMCQMN0yt6JpX5hKSoZ9z74Qz6IRUgYRJNvQbLzlHJQFtsLW01lO4yVptkSa9HIKg4JitCg&#10;pgB3apc0Jd6ksq1Bw5tIyoGWsS851i4WUsSckdsDTfDTCnkGtSpyIX5YaIhbcZOMqUB5lqMqKTU7&#10;4LiTfMmIbIx6PL9e1NUB3AA3wzgi3zLhyZPmDz1rwBko2+9MM9kXJE1ukbPBLaGXW74QRgks29Mh&#10;PmTVlskbcVAzW5s9swH6mf8AONH5LrdfV7qSEcmAq1M8q+dvONSwjfbfeuYQlbPip+u/k3ydb6Jb&#10;ooQAhQKUzzrrXmNrljRq4aapTeiKoUUXpkRa6aZt8IYWuwdbW5nOPJiA7JppujgkEjIks2iaZ0bT&#10;NKCAbZXbMIGe44jbJ3ZWgSgw0ytjN5dk9MkMMYUZIC0MYupycGIKZYqUSsSScFrgVAPi6YqhZMXU&#10;1wFBNINl7YIQkGuRJYEoeRAw33wbHKchTBKp7VW2pg+O6KnAUEWkk+lI4IoN8M4L1huDlgn3qwTV&#10;/KcUwYBRvkgt9RKgcj1wiQkryHX/ACECSQo6HthxFqK/tHDS8TyfU/IUiglEpWvbB6XSvTJA0y4n&#10;m+peSZ4iW4mnhTBqyLkCSUWxCTRJYmIjUn6MfyB6YLSCg5bCWPeRSMTbr7ZdGWzMIYWrNuMwwE2r&#10;axcNzvmJpgSjIULfZxOuKphGm4rl075AyVHxxVFfwy1AORMqSiVh5DYUGXxGR4yqqLYLtjCo6Y8a&#10;Cj44uIqvTLG2wyNLSIBJ2PQY9V25t0rTIyl0CW1jJHNjUYqsQBrlMspKotIQm/X54plaq1ab5VMV&#10;brTcd8DuKttmRj5KgLqXidzviiqemZOMXurz3zNqYiXgpA2rmfNppsdMXz/5i1hjUIcbxzNBQQwC&#10;SXmK/fjH67ZZCW27HhUfT5bjocwUnCcgCKaMNN8awoaZKJsWhdGO345Qwy5MgiEk4txG4xUDMZk6&#10;STriyjFWOXt1QEDtglFwJAYLqN3zai5UjUGKlW0Swe+nVVFRhLez8Foc12pzWUgP0E/Iz8vvhjum&#10;jBY0ANMh99cAniM0kpGZtsAfpX5R0RbC3QUoQPDCr7W+QKaegJRABlEYFpVDVwRbw+o1MBKEBqV8&#10;ttGXJ6DJrYWYjUL3OZGnx2bYEvj383PPgt45ELmgB6HDh/gAA2PfN1hih8FarfPqNw9zKSQxJB9s&#10;TrXL1S0LxysVXhuOKpGGFcpnk4TSqgAbfHGIZHxihwQdN98QK8TQ5dGXFuq+lMbklVK02HTLxVTr&#10;X9WYCppgkaVXRKkDHGL3ynxlTWGAUp2zKlNzgnlvkqIW2ANaVx7GmUqmNrCDUnG1rgVHGJV3xynC&#10;qAuoujDHHFUJGeO+OUUxVRuZ/UfiOg747AqCLgHKIxVWVuW2VhQq5//Q9ZZQ7p+eY9srFVcGvvj1&#10;cqKZCULKt022GNJruclGNK412ptlYVWkmuXTFVIy71ywuRJpBKosvLY49FBO/bITkQlqtdzXbF6Z&#10;jIRIlI3PTA0prtmVjjSW0nqaDpiGWqjV3+LwzYq2V6k44MRvkTG1Xxmm+KMdq5jxG6EyGyg4hlzW&#10;RTTDuMrJAM4qUhAG53xw3wnZJKEaSnXHdMjTWsL8gQceDkaVCSIO2XXtimkOVpv4ZVMULg21MvEJ&#10;CHc12GauWM0I6DtjhgKlDnbrtjjkAwCwSDKpljYt598wGAoLg/LpjhkCwLXLscRPWuXx5MXVqNs3&#10;TJKscVPyzHFBUeJH05YNN8BjaApSDBKnMc7M0DcL2wwg8M1+oSq6cf3iqDuTh9OwEShthx/HOR1A&#10;3NMn1V+UsJe7g61EgrTwrnJPMEe5A6nrlunLYJP1T8jzlgpcn7I2rnOLi3AJJ65sYbqTb3O2vyAv&#10;GlAML/RFScywOik0iHvi27YbWZCAeOWCNsJG2C6/yk5MegyW2J5EE5MCmBfOXnDYOF99/DJJEaCm&#10;TxiytvmTzbIIoiw3LbYI8BmfjV4HrDOQAae+OHXMyIoMXmWpGpJOCVFTjI0FDCrnfBIzGKUrfbMc&#10;ITFRrldMm2NHfNirY23ysVVF3xwyBayuJ8MvAhSJzYqpM1TTtmyQZRWk9srCyWkVxwwFiVNxmwIW&#10;jbNgVcDT4srFCqprsMo4QGQFq4yq5LhZcKpTb3yq48KOFo5dcHCvC31x3vkWBaObFWxtmxVYxp0z&#10;Yqt6nwyq4aSAvHTKyVMqcMsHIkMSG65eBDgRmxVxxxWgrkRKyyAaKlRv1xntkyEEUpGo65eBCnuN&#10;82KqkbE/LKO2KopN8TbpkoiyghMIWIGxxOvjgIoqBSe26BkDDrjJEqKjrilOdI1H6vcLE+6k0OMg&#10;JI365VMUkMv1OZAawgcTisrlQvh0zCyx3tWYeRreLUYbi3YASovJcdyHXKlTT6pIXERG1cSryU16&#10;ZKEqKFe9sVEieiwB6fTiAYN9npmVwrwoeYSWwpPufHF0+E1yuUbYJPNO7KQg5YrK3Jd6VwRxC0xN&#10;pZZ6hLaSMFH7s9sCmNga5eGYTQ6zBIoUVDjxxSM02wUx4Ur1I+oFlQ7jc4k8ZU8gcYC2BTQeYEkg&#10;SBl+ILSuJsvfMmLKKUi7qShI4nHLhZJZcJyNG3HbFFemxxVI7vT2kPqKaAYpTFUo9Up8JFO2XTFV&#10;D1OZAbtieZEeSFOZgD6hxVMJVjWoGjVHU74+mBUreSo364ouVyKQhHqfsivjilchTMC1EpmwFiVy&#10;ntmxtCqN9xlAb1yV7KpSsBuMfkUoMsSa4wjfFCdQSgxAsN8TPWmWx5IQ7soIcYid9ssYlPomEYWV&#10;Tt7Y6OOormLlFFiyR/MAESIi79K+GXx4mlaZXdbqikeTVwjBSe1cURd/bMeRvdKdXBFnEtohNV2+&#10;/CTUrVJ5zJJWgFBmNdsxs+wfyl16fy/5bh03TVXm0pkkDdd+mRqK1AuHMakL4nvgJYSnb6fvNeb9&#10;EWq3kqNcMCfTXfiD2w2hZlHpDrXqciweb6taxTynUJyOHEKEBpgmJJCatsK9slK4oYfe6jo8qSfU&#10;iXmiNGBbauBNY9Ro1jiYip3+WGE9uTbiPRkP5WWlimo3Wq6gnMiMBfY9qYSwvIJFjXxzJDYXpesw&#10;2MlpcXly1QEYivc5Kg3AdcWD5PnsBqMpPp/CSTXwwRFKGO+K3TFNd0GWGNmiag+e+CHUONssimre&#10;creXOm8lYHfbvjY1APvl5ixMaSDU9YubhSxb4OhGKtGvXviN0DfZI7bXbmH4Qx41oBgZ9vhGWwiQ&#10;zGyeJNHcI1xcbMw3ri0S9zl5KsA126ArHbnvghQCaZCRoMaYiGYnkcVCAb9cplMlaa5mtDjWSuGM&#10;yEgK3KqkDqMcEpiZ2yQxfeinfNkVRHGvffLFPpxtBCGkGx8cdgShlNDTG1yQDMBUaEsRTGk4SpTG&#10;2j4EA98rrkGCOaPiA48aYxutMmGcUVbcaEMRTBajucxCl11M3wwodga4i2+BWS2RKx19sSYb4VT6&#10;3kdEWuwOKJIFFDlU42lcbQzSqibknEZh6grlSXonl+4fSZPq7GgbGvGs8XpN2wUtpjp+s3Hl/X21&#10;m1qFmTiQMRt+MaPD41wSYSLJ9fiudVv7TXyh5BkJIHvhLocfGWX1lqCCATgkiT2787dSlOkaXJos&#10;wSaKaGRwDSoFCaZAobWazvb6xbaOWpQ/M5ZRKQX17c67pfmLy75c81xSBpLTh6inf9mhzl/5xeWr&#10;nUNBaUj1JIY239qZPGaLLm9p/InzppU+rX2l2Dekty3NUOwLDrT558Y9etnF7OT2cj8c2cTs4Mhu&#10;+tsITGR1GSYOxFoQeuK07G+iB0xQ7EWj98kFdgYrkggl2BpBTFg7AjknYYq7ECtN8UuzFCegxQQ7&#10;G8MUU7K44WQDsTZaYsS7GkYq7LTrTG0guxktemKC7ER4DFi7H8a9cU07MdsU07E6YsXY4b4q7NhK&#10;uzUwK7GU74pdmUYpDsUxS7Ma4q7L5EbYsXZVe2KuxpbFLsvbFXYwnwxQXZdK74rTsbTFadm4nrit&#10;OzcTitOxw2wFLso4hSHZWSV2XUUxV2J4GDsF2c72k0d3AaSRsGU+4NRleSPEKPVnE0bdnrvU/NPk&#10;H867S2vvO93JoHma1hWKa5RPUjuQooCQOhznI4M2gJ8McUT07ndjNj1I9Ro96kAyk71U9B4YG8tf&#10;841WfnUyy+U/Mdvd28SFy3psvGn81emUZ/aKWA1khRbYdm+JvGVhezceuFF//wA4uatbzJHb65o0&#10;0TdXW7T4fmK5nYe3YzF8Mg4eTs4g1YWCZTUCu3scKR/zjZ5tuzOnlq4stRSDeQw3cage/wATDMgd&#10;q4/4gR8Gk6CfQ255ljKhq/FsKAnIre/kz550mRo/qjSOi8m9C4R6D/Ytl/57DLn9zEaTJE/tVAwY&#10;VGALjy95/wBDUSSWurW6ABuQ9UCnY1GSjkwz7kzGWPQrRwbpQ4rp3mH8xdLkW4srjWI2T4way027&#10;75HLp9PMVIRa4ZMo5WuIFKHpkvtf+ci/zXivBeLrV+80f2lepFB2YEdM18+wdGR9Ib4a7MDzKHFn&#10;AE9ERpw8KCmC73/nJ/zfqLltVWxuCX5n1bSNtx8xluHsTHiHpv5ts+0ZS50rCMAcV2AFNsFR/wDO&#10;T+sSS+rq+h6FeRkAcJLCMCg+QyzJ2VGY+oj3Fj+fI5gIT6gtAvqS7Gv2znUPJ3/Oa995S4W2leX9&#10;Nt7LmZGgjUqvI9SKdM5jX+w8NSTKU5Euy0/bhhsAKRLxBxxqR8jkU8w/nH+W/nO9udV8yeTzHc3M&#10;hleW0umVix61B8c2mg7IzaSIhHISAKARm1uPLuYrPTk2pJsPYZFpdV/Ja5gkkGm61bXPRI1mV1H0&#10;nNmYakciC4csmA9Cu/ehgPhKdz3zs35R/nH+WH5c6Zqnl60l1iO31eMRyllQmMdyKdc5Dt7sDV9o&#10;zjkPDcOXm7PRa/DpgYi91xDGlKZL/wAwNQ/Kr86tG0jyho/mqbTX0tWES3kR4yM/SpptlHYmg1XZ&#10;WSeWUAePnXRddnxauIiJVSHaSeMkmMOCduJoQPeucBuP+cdPLwuzpNn550k3SNR+ZYL9DUpnYR7W&#10;mRZgadONBG64guWeQryMTD2qM9E/847eRtR/KLzZE915w0xdE+L1raK5FJqjao7Zx3tZOPaOEgYz&#10;x9JdzuOzsJ08vqFdy6Rg8ZbiW9qb59DPMPnHTNK8uahqGn6tYTarLCwtBFMh5OdgAa9s8u0vY2SW&#10;UCUSADvs9AdSK2pALctNMkSRN6e/IsKAUz5ReWfyi856l5nn/MDz44kgtPVuCxuFlZqAkAUJoM9j&#10;l2pp44RgwDfYHavwXQQ0mQzOSf3ptUCgzxp5muFutUu7mNeIkmdqA1pVjnaaUVADyea1J9RbwmiX&#10;myqe5A2y+RpqgLdnT/zRCW1xYaVGjRi2s4l4t1qRUn6cwtEbs+bma0VQ8nZynM91zs2KuyxhV2dr&#10;/Ie0e7836dEnX1Vp7muwzH1HJniPqU5WCIzuaKFJJ9gM+9GlqyW8SygBgoBA8c5XUDcuxjzfEerT&#10;rJeTzwmsbSNQnqRXD6GOu+YfPZmxjULwRLy64d20dNz9GXQxWkPIfNPmEQo3xAfLDeMACubDFhRb&#10;5g82+YjM7oTt88zt375tMONDxG+vDKxPXwxHMhUuNWFM2KCFQGnXMTgpQKa61ObCla7AdMUVa4UJ&#10;Jf3QjBGDEWmBaed6rfFu+C0XuR8shOQHIswKYyoaaQCla4HuGC7DrmvyZGYfRf5ceV2uWjJSpqNs&#10;jt/MADv1zTZZ2UP0N/Lzy4LSOM8QDQVFMg9+xY7ZGKQ+ndEjRAOmEnoF2xSzQXqxpSuGlnY8mG2C&#10;0EsZ1vXVt4mNQBk+sLRY4wx79MnjiSWNvlfz95tBLRK1aV79cPQgQCnhmZBi+WtavmvZTXpXoczM&#10;MnbG6S61tJJaEjbtgN7qNNicmIErbKrXy3dTAcUJ+jLjuUfocBiQtuudBmt6mVSPCoxeoPTfIWvE&#10;lj2bIdxTHc9qAZEx6lkiI1oAij6c3zyspTBCVA49caUB64KRSPg1CWGnAnAz2it075LipBCcWvmG&#10;eNgQxB9sBS6ap2yJlaAWc6X50kj+05J+eFk+kqTWmHiTbPNN8+yAcef0YXNpNDQA4eJjIWyyHzsJ&#10;RUvT2xRNO9PdanLI5LYJVf8AmMSChPX3wygt6dcnaaeeavq4qQKb4bRW3cdMnGVsnj/mDX1iqSd+&#10;gwdFb0ah6Zm4zsyfPHnDzXwr8Xxb98HJGFOZkBsyAfMvmbzC97IwY7A+OBr2X0Yy3zyjUyRT1f8A&#10;IPy8Nc1aJyvIctz/AAzzH+Y3mJouaqd9xmpy82zk/oS/IjyVBpGmROEA2Bzxr5m1tp5HQE0rkQGu&#10;RfTSqFFBkAZ2c9ck1N4Z2Nu0hAxtIDs6HpWndNsEizpommdI0yxC0JHTKyCyAQM83EUyYW0Q6kZM&#10;CkpDcTGu2H8C4ClIZz1rhiu4GSiKQks/XBAOSVAsvfBCHAqFkWmLq1MVQrrXF1YDfBVsChJFp1xd&#10;XBwGJYIZvbFg2CmQFoZhvXFlfIkMSKUGQHbBKSU6YEIGe3D4NS8KbYYxtUgu9LSTdhhjDfV2wGJi&#10;UUxi88vJOp+D8MMYr4jockJ96sK1LyWJq0Ub4ZR6oQPiywUVDzzUPy+XkSEoflhhDqAO9cFMmFar&#10;5FZRQx74PjvFbFbYBqHkyWJieBX3pglZ1bocbZcTFrnyvPCCxU1x/MHDxLxIL9ESpTY/LK5eGC14&#10;lQWTp9rLDV2yMtt2QNo+2tnJCU2zF8rSnEVkx6/Rjk+M0GRlLhVf9SLch3GK+n2J3ys5e5DSW1F+&#10;P8M3pDxODxltU+rg1qSMUUBRxysys2q8RBVCjpjycgq4CmbCltqDfxxjONwOuWRxlULLMAnw9cQU&#10;iu2ZkYd6GLaje8EIQiuLcgoqepzMwY+I0h4t5rvWViSfHvje1c2cY1sgvFb+4aZy56ZRau3jlojW&#10;7DiSrlv0yjkGYR8BIoD0yhiVVpVrXwPbLJ2wxFliQhvs4lmRVhQGgabnBCjxzGLJA3c9FNMEoMCQ&#10;wfVLviCo64qdsUsaiU3EgUb1OBZ5fSUs2Yeoy1sEPpf8ovIkus3KUj+Co+IjIdqF7Xke+aTNOzTM&#10;B+sf5ZeRl02CIcdgBXbIw8nI8vHKW19C28AhUIOmPC0yBKLVS2XxrtgRbRk4ipw/0u15kOelcYiz&#10;TEl5X5/8yJpltJQgMFPfJhGnpj1D18M2+nxDYNd2/Nn8xfNcmq3cka7xmuMZuRqc2IFbJeWqhAzD&#10;CkNNlYq77W1MUWTiKZVPFxG0KocgccVEi03NDlRxlDueIyFTvXc5djBGyrjQ712xoIXtXGUSVVkN&#10;BSlR44oED/F0yEpmOyrlj5GpxwT2GVmd96UUi8TuBm6mmR4drQi45qHiO2VkVTD/ACsrjiqstzw6&#10;ZVKbnCN1VWueu+ZRU+2SIpUE90W+EYoBXIKh5GpmG21cPNVDc79ccMCqbKTVsxFcVbi+D542mKER&#10;z2p2z//R9Y5Q7p+eZNMsjFVqtlYVVV2+ebAqpXalM2FVpB2xy5EljJRkU1r0x2QYrBVTXLDFdx3x&#10;MeJkCur4b5ZkJFMAxgJcxI2GJHLQldFtviZGKptby/zd8rCqMpy3GWNt8BFqtB4sAeuWX2ocrGPq&#10;FRolrt3xgGSLArXkzUywSKSgrijCq5snbWl7VJ475YFd8hM1syCvGKg5Y74CyAadu2PG2CmVIOV8&#10;eMiQwIQ3PY+2XTIoWeoPDrjTloFsuJSaQdssNiYMLQztWtceDXIGNKhzvuMumILIFRrTKw2ytUDD&#10;pljIlgXM2NZa5KM6Qqow6ZQXxxlPuRSqVAFMcBTImZKVhXLpXEGlQ0lOmPAwWqCl33GD7cjMHU8k&#10;qlgOMqsfEYPu5WNsWJ6DOV1EanszfZP5JwR3N9ECPtEA5zDUJebENk4RS/Szy7bi1jVo+gAyJXkN&#10;d/HM/EFej2OoUHpkdcJ3iocyosbTn6zUVpgm2FWpl42CCaY5rMtUJyY2K0pjdsbt81+cpSOY+eSO&#10;KgXJYxvbEl8xebZjKGgA9xiijvmxiVEnh2tMSSmLgZkQOyS8t1RqMQBvi6DfGZ2ViFyTy364uMoS&#10;lznLxVRJ7ZWTtstw8MqlcbQZLxl0yJLElxPbLwIar2zYqsPjmxVTPTxy8KVg3O2NyTNUptjsiwKl&#10;x6E5sCHUqMVUAjK5GkqiIOpzFRgBKrwobpiBy8MgvApjckyXZWKtkbY4bb4CLV1abY6tchTWV36s&#10;2KHdM2KrG3FM2KqdKZWSDOK6tcqmSZO5ZsBQW647INa3kTviiZXNIVF2xQ79cgNmVt1riLjfbLoH&#10;ZBKm/XG4WKgxqd82KrkGNbCFRsNB1xjCopko81RJPA7ZXHBI7qmFtdsileuamRVU9f4g/cY0Lx3w&#10;EWqdw6tz/vD0G2WwoN98xpw4tks08u6u9nL6sJorChpjWG1RmGRSvUtMu1uGq7Dcbb5SODXCAq/V&#10;7GVKMdgd8R4L265lRkTzVI7+aW3VQKvGabnGb1wliUZG6ekvBagjfFCeI3wWi0tis1upeAFN98RE&#10;pY+2TbExuNEtrVSAtXIrivLJAIYtd27IjFOvbHseQFOuTjCiimLm5dXHLanbGAVGWKtluzG3Juna&#10;mJMKbYqm1rOJwWU1anTK69MnQVY7shKEVB64IXIqxu7CEkDrjjvlsBsgseuC0UikdDiYyxVScqOm&#10;+LKMBVj94wO/fFBkSqUMTyxwO+QkFWqN8UypLbr3yxiqFl+EZqYUqYlplDrkjyQ1Utl5BKoqVFTm&#10;xQrbgUAxM7nLohbQzAnbucaRkmBREDuFKVO2OVwPoGUzghHQ852SDpzZR95wnkl41kYmuUSBPJX1&#10;95f0W3ma302GBfSFACOp9zgmCZpYiR1plBCUH5j8v2Wja3Aso5xLKvNR0IOJPKsi8X+1TplBhXJI&#10;ej6dbXen35ktkCWjsG5V+HicoQck6CuUlqnzZAfMy290WeY8F99sKZo2aY2teCgVr41yUUxFvVNN&#10;1G3/AEMvmIKLuSVynDqFVfEeOGdnG0bei78++A7o4d3l/nO+tJrL9M6dZfVCX4MAKcvfFruzE5Cg&#10;9MIFNkRwsd8nee30eKWa5Qnntt12wHHpwheq7nL4zvmklPde/MGTU7OoJSI+GLzRCm3XJhDEND1m&#10;VpAZHPpHscCqTENsKWXTw2+qMBKNumKLMSOXfLIhsAYrqWgqkrQ8QUYbVGWLmlAdh45lXbGmAy+R&#10;6s5iHqPWoSu2Co5g+w3y2AQ8v8zaHLYksRwYHcYqEHXLEMSbUpOJQdtq4oNthgSlEpLnm+5OKJ13&#10;yE+SoGQVNB0xcZQlBPl9MVUS+9MxxVdEh5fTjAO+Ko6VgPhA3x3TFUPTlWmUTkgkLRHvldcbTaqF&#10;4npjGGNqSmFhxqzPu3bMo8cixRdxKoFFG+WdhXJBnFL4+ckoiHfrlrNXrlcsXcyTn6uYyrSeO2Ne&#10;QU2GAYUJvZ3IjlWvQdRjEIIJbbBLERySm82rIWWGMfF2x9A67ZWRSFaO6ktpUlcdd9soH0xQ5VOP&#10;VNsnsbmbVJl9AElN8ReQRqa9MpVn+m6VPq9zHGo/eAigOA4IPWcup+E/hkCWBL0vzLr6+W7CG2uU&#10;AnQkVp9oUwJqWqw6NtMBuRhFnkoFp75A/LjUPzfgW+t5mWNQ3FWNaU9si+tK92jaxpxqoWtBmXAV&#10;SQANnuf5X3MPlSdfys880Fw0pSNyaAgnYjOf6vra6noz2swIkkDBvlkJijbN9aeS/wAvD5Y83rqF&#10;oQ1kiqU3/aOfFbzvbiPWbxLMlofWcDb3zYx5OFkG77cHTfIuIGUfEMkwbxPgo3YYVp2BXVT0w0h2&#10;BXiWlQd8PJiXYHeMHp0yY5MHYDkh5dMU07AptW6nAvC7GGIjCmnZW6jCrsSrXtkWLsTIBw2tuwM4&#10;r0wMS7EyMIFot2WFHc0xS7EyKnbAh2WFxSHZiKZJLsaSemBBdjSMWLssLTHmkB2OxpLsaQBvitOx&#10;MjvitOzKtcKux/Gm+BLs1Kb4oLsZ13wMXZe4xV2MI+/Crss7Yq7KHXFLsfUHbCl2NA74q7HAeOBX&#10;Y7rgV2NAJ6YEux3E4QVdiLdcLEuxmLF2bFXYqpxLN2XtXIsg7PWn5b6xL5V/KfzPqlpIYbi9nhs0&#10;ZdiVapah+jOT7R0w1Gtxg71u7/ST8PBIjqtO5AI26558tfK+rXOi3HmyAP8Ao6GURO4Y05HtnRnJ&#10;ES4erqfBJjxLsLtEGsX1wNN0Brh7ibYJCzcm+gHJZTCA4pU1w4jtF2dk0r8nPPDqfRuWt9RNCtq1&#10;xxlZfGlc0+btfCDRjY76c/Hoclc9+52EHmLzl+Ynk6Y+Xdfvr2AwmgjmJIIHhXqMzdPjwagcUKaM&#10;uXLjNEtLTqtPow88o/nX+Y8l+sui3kl3Oi7RtErrxHYimV6rSYccblt8U4dRkkdt1OWBJ0MUoqh6&#10;jJjD+dv5iaO0/wBd0i1k9bk03qWKmtevQbZhflNPk5T+1yvHyx5x+xv0l2FPs7DI4Pz8tLn91rvl&#10;PRrkCoJEJjavfcHrmWOyiPpmWg60dYhxjqa8jg0/nD5C1FFj1ryLa1UUDW8zoaYfyOWH0zR+Zxy5&#10;xa4MPssfp3xJPMv5N3Q53Xl7VIJGP2YboFR94yJxaocpBkJYe4qbLPX4XUD/AFT/AFy9RX8ktQTn&#10;YSa5ZOaDiVSSh7muMPzUedH5Jl4EuVhcnqgUfix8Rt/XHHyf+T1zF6dr5k1GGcCvKW2BBJ+XSmHx&#10;9SNzEIGHCeRK0NPUckSnf4j/AExaH8k/KWrxh9C852bTM1FjnRkNPE5RPtXJi+qBbhooT+mavyPQ&#10;g4tZ/wDON9lNO9u3m/RS6AmgmINe3UZE9uEjaEvkwPZwB+oKbSkdEY5HU/5xv8yXUzppN9pl2wJp&#10;wvFqfffMqPa8CNwR8Gj+T5XsQfiqFgoq22MuP+ccPzCQGSCzS5IrvDdRsdv9lXJR7Uw/gJlosn4K&#10;ibqIHiW3PscIU/J/8w1Hpppd5xTegaoHyocnLWYOZr5LHTZu4/NEVzuP5T6J5o8haJ5q8y+Z7S8g&#10;ij054IzcFuHOSg6E9aZznamXFqsuOGIj6rNO20kJYYSlMHktJFQtd+tM8VyuZGLt1JJP052sRWzz&#10;MzZXYaeX4YrjUrO3ueXpPPGrcetCw6ZXmJESR3M8VcQdk4/OK6S481XywlvSiKRJy68VUAVzH0A/&#10;dhv1srm7OXZnOE7KxQ7HLhCuz0t/zjHpLap5wslozBJVYcPtChr92YmqnQbMEbkgdUnW1s7i4kKh&#10;UidiW6bDvn3Js4SFA8Nt85rOd3YxfBl5eCrSDoWJ9skFrB3bplIF8mdPONf1pYFJJ2w9iiA39szM&#10;MKFIk+ZfOPmX1XbfYYuxoAM2OHHuwDwTWNS+tOxJO9cRJr1zNApkxSm/WuYDChomnQ5WBK8N9+XT&#10;CrXOhJzAYFUpZgByOC4lwoYFrd6FqE6nBipWmDioM4vOrq49V+Iri7kKua/JNkznyjoxvJ0qtSSK&#10;DCm4f9o5qtRm6KX3j+WflNYFVyvxADI5euJO2YCvrXy5b/VkCt2wjlg5E5MFWf218YfAYlHZcjht&#10;Va61sIta9MP7Ky40plkIq8h83+bKK3xbAGnzySRLwAB65lRgxt8seYtca6napJJ2xUnucnyYEsUS&#10;P1n5U+I4S6lfi3VqZbCPVi9X8keUn1uVIyPhBHLbtnJNZ84rZlgzCuZMcdrb7e8n/lBFcxoxj+Ed&#10;iML9L/MKKRwpcVr0rhOJTunPmf8AImO5gb04x0NCBnXNL1eO+UPEwNfDKZ46Y8Vc3xV528g3Hlqd&#10;4biNlSuzEbZIVYNvmMRWzKMnlsls0P2ulcU598jwtlqRam/YY/IFKsqk79srFV4UnfKrgpFK6gqN&#10;uvjjTQ4KRwouK4kjAIY1xJo1PTGkUncGpyqAGJJriRiGNLVpkNUYYqiqNqYdwnhSm/uHnUk7nBaU&#10;X5HLoFap5V5htnlDKfEkVwclDQ1zJx5eHZL5383aHPLydK4LCAfEKHMmOe9uTMh4bqehzczVSfoy&#10;N66/GNiOlMhlnezHq+zP+cV9B4XUc0qlTzG1M8VfmY7l3p0qcwsg3Zyf0B/lsiJpUQT+UZ5R1GKR&#10;pmLjqchdFpL0bGWuntIRQHJWgB2TnStIpQkYLZgNE0zo+nacEpiSzpCyy0yX20HEDCFpJZ5a1phx&#10;EKYlUqkNcM4dsiqWzb4NTLAqUSjemLqcUIRhiqtviqiy1GCEbtgVCSJiobLIhhJASriobxwsUGy+&#10;GCFOUyKRKmjHUYsjdsiVkotHiofcDBWzBQZKGnjggPgVCtEOuKiSmNWqCliHQYslxTHhKoOW0V9z&#10;ghb0jbJDHa0k9xpqEnYVwSL41yyMOFaSC60JJt+O4wbHqJHfbDwrTGL3yqk9Syjl32wZFqm++NIY&#10;1e+R1ZNlphhHqlep+/I0tsSu/IK0JVKfLBqakG6YKpNsVuPITRkkrXBou1I2zHMl4lJfJzoKhKZQ&#10;uQx9sNtgk2/lxolpQ18cXWZfHBa2lFzoUhFKHfwxcTeByNI4ksGkSqCq1qMVW4NKdaZAwCDJDyWU&#10;0e7Cox4n77YPDW0M0Mn7Qpl+tXD4agqDK42xhlI75bHHbLiQUklOp38MRZu+ZMYMkpmkI/pjDLx2&#10;HXMnHi4kMb1CIlW4g1Phj4pORp1982GOHCxLxPzhGeJI3YdcEt4ZkY2BLyCcVJxmWoQp8Rjqk5Hh&#10;DILkkK9ccMpIpkEUJOe9foyzvgBpW6V38coLkuIq0zqqk4JRcgrE9Tu6AkYIUUGLIMDvJjI5xrGm&#10;5yrLk4Qhmnkvy/LqdzGqrUMemRjUbncgHNRqc227IB+qf5Hfl8ljDDN6e5p1yG3MpkYg5rWT7r0q&#10;xSxiVVpWm+B1XucNptMpH7DriwGQKqVdt8HWsHqNkCUEpFrN+tpA0rHiACcmdlAEFF7ZnafF1LVK&#10;T4a/ODzvzDQKx5mopXBrPUcc2+PHwqHx/cztcP6nUHriWXJW9DQd8sYpCx1JNRmO2K2tVKmp7Y2u&#10;KokRE/CuWDiha0J6sCM1cVXCKm9MrFW6DapwTGBTMXId1RaD4d+2KZUqpuae2Ik0Y5b/AAqq26cp&#10;QTUYk5PbDiAPNU0uzwSqnKDEdTlxgFSPmwIUk4ucxFTmOpFcvFVHeuOApgVSd/bNTDarAadMvArT&#10;CuatMVaVa75tsVpU9++f/9L1jlLun568a9OmXXArgnfwysVVFQggZsHEx4lf0+x6ZsbTbRWnTamO&#10;A74CxkpMd6U2x2RYocMCTv8ARlUriobLceuamS4mXE0Ry3ByqY8SeJUVOIq3bNxx4l4m1loaHGlM&#10;eJeJFpdFdsrjjxLxLluC2+UVw8SQUVDMCKN1ysBYlFEht+2XSuAGmKHlNOn0Zum+Su9lQ9D1O+OG&#10;/TIkUqmz9COmamEFnEqDMSMwyTJDseVceMiSxJUCp7dMdTIsbUXJHTGn4stHpQol69d8aMsQpsaj&#10;HDrkZDZQEMW3xXKErK75sbTa4HKwoaqc2BW1ObAqLU7VObFV0hGWMKoJ2rvj8CoR9+uCbY5i6obK&#10;r2ABkp74MuyGgMdM5jUQ9Vtj7C/Iu5FvepI5oykUB8M5tfwEt9OHGr9I9E1ZI4wH35CuEFxHvvmd&#10;AUEsstb0SPVT2wqmjqcvxsGQQ3QoATvjbeMhsyCifJA6ndIY2Htk009KqCeuVtURu+Y/PV6EkeFd&#10;6+GHKHMmMWRfN2uuHLO3QA4Kj3698ygKYPD9bl5Oxr32xQAg5mQIIZ28x1MFSW6VxdOuCfJIYhcb&#10;mo74uMoSgGNMvFVCvUZRNMIFqqdBU5gQemExpW65eRVYw/DNirYzYqtbx8M2EilUa1ObAqoPbKOE&#10;FlEt9c3vhKTuptuNuuXkWFNqNvfHhgBTIGKtE9fHGZNWozvTMcIKQaRFe2NpkrZ2uHSmVhSu6Cvf&#10;Niq2u++O6ZAhgQ379svAxd2zYq7r1zYqtpXfKOEJDgmNrk2x3Cm9cvFVv4ZYystZbpTfLxQ3SubF&#10;XdM2KrCa/PNiqi3jmxVVQ02641htkoqrq1NjlYFRAbfKxKoqKh6bHKrgVEhCemNZqYVR1ta+uCCN&#10;1x9OS8jlE9ilOtMlaGT0qGuNQ8eWVZICastiupIZopASU5CoGAeRJ8MY4wFeoXl5JPGHYkrQbY6t&#10;MlSEoesiHwHbH8O+EhJFpWNT4v6J+GnbE2UnIgMRFObW/hFR0Y98QaqdemTAtmnaPFdxkq3xAGtT&#10;jVNdsyOTG2OXNsUBJNR2xbmRgRbHJNPjlDOeoOKK+SSkN1YUHwdOwxXZtjgVJSktsTJExB7gY1k8&#10;MVRttftULJux2xhNdsugKVC3ZoxI3Jx6daZNCQakFKc02I8MU44qkbXJx+BUIz8tjmxVQA3riiHK&#10;5hWmFCcUypK0kUy8UhCSqD0y8KoQrvmxVcDv4ZRGKq0UwHXc407YhCMR+dcSJy4MSV7RA4xjtXJB&#10;iq2cQaXg5+E5lY1qMEo2KKouaMQ9DuDUEYnPao4qB1zE36oeoeVvzAvNP4o8lAnQ98ZHD6acKZXk&#10;HVLJj5qXV9SS4lapfardMRkt0FGH2vHKU29I0vzVf3HK3uN7b7BSn3UOCoAOpOQmNtlY1q1/MknE&#10;K1DWh8MRvLaKRg0nYdRlBNIMno/5f+Y9WsbV7SwHMSN9hvbwBwpe8hspfRt/ielWOI3SPUbexWvl&#10;PWPOOlte+ZwttaCXjBGooSe7H2wdbXzXDUoBTrXDTIhgfmX8v7Ly/acgXYyEheO++GGzVNN8lDmh&#10;5JfrLZRiOUFoTsa7b4HYGpBHXMgIbguI1VLhXpTsPDAxg68u+ShGyyDIrrznDbIksQFVxP0eANMt&#10;ECztDN53h1Bk9UkHr7YBZSTwbLlZpaXMXo/XoBUgVIwdaLw+EjMkbsC8H/MG4F7I80bdeoHjhhXw&#10;xQ8aEHxEyZantiqjdKKcuwxddjkJC0hI2apNDtjq16ZACltSdajc4oOm+QKVCgJrmwKqA06ZdMVU&#10;nm4t1yjhVfFIDvlUxVW5b08cbiqMEfNaeG+XiqkoZTsKZRNMCo1I2kPEb4xjXbCNkg0jbSIwkysN&#10;8TpTbJgswbRrO0x5N22GbClY/wAJ/d9QMttxxGN0qzTwxmNw/wAhmTYZiTG6GdgpdhKdQtMbOC60&#10;XrkCLCsh8o3kWl6gJro/u6EU8cbJaGWEr3OYhKCXoek+dbTS/MFvPUekK1A3rgWFPqaUrueuRQzz&#10;Xp4/Ot2XMYMMal0YDY17YS6/Zx6qlX+yOv0Zk4ocKYmnof5Leb7ryFIdJtkILMxUdzy7DI7o91SZ&#10;9KQ/uSCMtJTPlb3D8z/LaNptt+Yl1Ex1S2ZZdvtUGQbzFCNI1KOzMYaJ0cn7srlzZxNvpj8n/MI/&#10;MHyofMNvOVmE0aA9wVOfIjz+sb69fyWsfpQ+u9F+nM7GHFybl9swgiNA5q3EVPjtkHKGhJFcm1qu&#10;EdwGY9KDLIsCXYE9I4WLsDNFTp3xYkW7ECtBTthG607ArRhvs4UuxN4ffFNuwK8ZJ2ONIdiLoRix&#10;LsQKFtsNMHYkyFcil2IOO+KC7EQuKKdmIw2tOxPG1djqYEuxuK27Gkd8UOywcUuy6nCl2XXxxW3Y&#10;mxrih2Mpil2OAwq7LO2BBdiBYnpih2KKO+BXZZwodjab1xSHZn6b4pLsTBpih2XXxxV2O27Y2tux&#10;MnFbdj13xSHY8CmKXYxm7DFBLsSxYOzYq7HDFLsvFLscvXIlnF2epPMjQeW/yj0nSldZJtXvXuaD&#10;qqxin8c5zBebVykf4Q7ydQwAd5Wg/ERTYd8C306aD+TlpZR8hNq2qPI/WnCJdvvOZEJHJqiOgDCd&#10;QwDzaoedf2afji//ADjNbpp9z5h87zHiNI0qaSJj2leir+vI9tEyEcY6lo7P2MpdwWyn7KfzH+3O&#10;EP5x1k6k3mA3kpvmct6hck7mubL8njMOCtnE/MS4uK91XPXH/OQHmefzZ5R8laZq8Cya7eQrI9yE&#10;HN0J4qK5y3Y2Pwc2WV+mN7O31x48cAeZUIoREzlTsxrTsMN/zY83W35AaPZflr5Es7aDW7izim1G&#10;+ZA06tIoPEE9Mey9PLtORy5SeEHYMtVlGjHBAb1uVsYMjGYk0BIUdvnnBPIH59+ZvK16r3bpqNnM&#10;/GeG5RX5qx3FSKjNxrexsWSPp9JHc4mm7QnE77q7LyFMPf8AnJvylpPl7WrDWPLVutrZ6zZR3voK&#10;ahGcVIH05HsLUyzQIlziaT2piEJAx6hZCSVo5qQSK+OC/wAt/wAktPuvK0/5q+erj0tKgakNsrAP&#10;cEdlzH7R7XkMngYufU9zPSaGPD4k+S4yUYR0NTvgCf8ANzybbKbfTPKcHGoo8jktTpko9kZiPVkN&#10;plrsceUV+H+pfl75Y/M7yzeebfytjayvNJQT6jZzGp4nqyewOV4dZm0eUY8+4PIssunx54GWPYjm&#10;sL8SFbv0zylBbPdTLa2yl5HYKoAqSSaZ0spiIsumEbNBfnp3Vvyc8r+SLGzvPPGsTWmoXCK8lpEo&#10;aWOoruO2c3DtbNqJEYoggdXcHR48QBmaPc6tcILr8ptO8y6U+t/lvfG8khLepBMeMzAdwMux9pzw&#10;z4Mwruro15NHHJG8Zt2cIjurzT5jHFJJHMpKEKSCD0pm9MIzF7U6sSMTTs7x5a/KvzVf2cWrzam2&#10;nPPvEss5RiPEitQDmi1XamLFLhEeKvJ2mHRTkLJp2V5w8q/mP+XEEWs3V/dvpz/3d1BcM8ZPzBye&#10;j1un1npoA9xCM+HLg3s13tVB2w08sfmDr975J8zrr+pXN1BOsMSpO5dS5YdK96ZXn0GOOeHBECud&#10;M8WpkccuI20UBIYjcd88xsa9c6MOlkV2dE/KS1juvNumLOKxJMJG2qKIOX8MxNeaxlu0YvIHZHvO&#10;eoNqmuahfO3L1LiQg+3LbLdNHhgB5NeolxSJdkYy9pdmxV2KJTCArs+hH/OC+m2765eXs6j11hpG&#10;xHic1utlQcjTdXnH5rSyxeXbg29d2QNT+Wu+fWqzj5AV7DfOdmN3Og+FdW1AQBqmlPfJBbxUG/TL&#10;seNmS8A84+Zaq6IRX54PJ47DNlgxXuwIfMvmLVjK3EGvyxImuZ8Y0hgkshcmuUckqkp7dKZsUrid&#10;ssDFCHZ6bHLpiqhJPtt1xZE74qxzUtSKDiTg1EoMCvMdU1RndgN8FRgAVzHzSpsAUNKga7lHU1OB&#10;5SG+I9s1OozcOySafXf5ZeVTLIksi1Pw/dhFdydhmqMuJQ+5PK+kpaxqBsaDClkqcgSr022k9NeB&#10;xMQ13yQVuW+4bA4NgtuVNsnFWJa7rv1dCOW5GHKRBdqbDMrEGL588za80zMvIn2xUnMoCkPNWdp3&#10;LsNsRkfiMiebAsg0mz9YgDqT1yB+ZbgiNiMvgGAfWv5P6WqSoD9qozx75/1aWFm41pmfEJkafo15&#10;Vs0gtVKgVpnE4fOE1rPyLHY5ZTVxMqaNWHFgKZ6Q/L78yahUeTbbY4JREubPi4njv5i/ljZ+Z7Z+&#10;MY9Qjwz1Zomvw6iivGwJIzByYaUbPzi/MP8ALe88uTupjPogmhpkpSQP0OYxFNgNPFbizaL4WFDX&#10;H1NciU8S2JCp+LpihOU2ytMBDuCO+NrXphSuEJBqcv5YqvEdc3AnbIcYVFrEVNCKYx149cMZWqKW&#10;MgcjiYyVquMfL6cFJ7nbKjlpUFPoi3K/GN8Eq9B1wDMbVj1/5MiuFoBUkdxtli5HQ1BzJjlPvTbz&#10;rUvyyilaojAp1FNsJ9XBliKj78u8W0PUfyh0b/D1+OfQnbwzzV538um9DMoqa75Gcmb9aPyx8yxi&#10;2S2kYbKO+ef73yY7SEcT18MrNI4XuMd7HIvNWBGCbXye6EfDt8sFgKItNexgVqMk9p5dMQ3H4Y2m&#10;kFJqSbgYdxaeY+2NppAveBtgcMUg49ciJMSUK8gPfFlWmxy0G1QTnBSNTbAqGda74KVq9MlE0qXz&#10;Rdx1xcGvXJqgWWhxUHAhQYYsreOKqDp4YsDQVyUZdGsoKSKu+LK9ckShBPD3GKo3bocrmOquCU2x&#10;ZXyuk8K1k8MXV8aQUG6UFTinOvTLIxRSXSjwxRZKYmFppDGuWH3yXCxUSpG4xUNhpUK0dd8dyxVT&#10;9IdxjhIRtilTa1Q7kYoJmHQ4qhnskPUYst0R1xVAy6TG3QYMivyg65VkhxIIS5tCjJNV38cXGpNW&#10;tTTCIbIpLJvLSPUUoK4IGoMKUOERB5qEpm8soAVA2wbHqTUocrOIMUnufLYGyrghdTatB0weCE1a&#10;T3HlkBa8APowUmosTuRg8MMCklz5YHGqrv8ALBYvWYUO+GMAFDGLvy4G7YvHceOTpmJMZvdD4Kdu&#10;mCll5bDJxgyG7B7+09A0HfKaSnTMiMLZWkUkYB8TiXPkcviKTyQNxDyBPXBlucvDXI28U85wkM7d&#10;BTBRNTXM2IoUrwi4qSTXcnNklQRGbFQ6u22WGp1yEo2zBRCDoT3x43ykpVnIUVxSNcZFCS304jU0&#10;2wSopvgAtkwXUbvmeCdMcWoK4kUtpfaWxu5ggwturgRoa9Tmu1eQXsofb35Efl9PeTR3UkfwDoKZ&#10;DdQn5EgHNHOXEWx+p/kjQU023i+HcD7sJONcir03nQY9RgKVMtXttiqrU5BVkknEdaDJPpdtT959&#10;2Txw4iwkaeCfmh5sjsLaSPlRlG+SZQI1NM3GGDU/OnzZq8mrXbzOxKVIWuBzmezYiKds1MUths2K&#10;F9AcYzccIjaq8URY+PbAs10sQ5MaDLBitgSWTaJ5euNWnS0tFJkbtTCN/MlvG/puwB+eS8EIBe6R&#10;/wDOPev3tt9ctYidulDhtb6hFcfFGwI+eQMeiBJ5Xr/5e6t5cJ/SEDgDavE0wyBqKjKrbAXn9xCY&#10;jQgg4IjWg3zGyytLcKkAmvXHk8RU5WBaqy06nA5cBuR6HbMjwyY0q5boRPU79spiK/Dhxwrmrdxd&#10;ersOmN675YqAruPGuCKV38MwjsqeQP8ADTLGKtORXHgUwKhnauw7ZeKqQNDTNiq/2ysVVK46uQpW&#10;+QAoO/XP/9P1jlDun58x5hgKCaVuIA+Hvl0yJLEm2gRyp3ysDFWWvTNilth45QbemWcOyQLUGXqB&#10;j64KTSAcUNRjq4CFMVlSNs2RYKnIKK981MVXepy+HxzYpUyO+XirRbKpihdzPU9sojCAkBesxxvG&#10;u+JSUWL1lFP2TmpgQF31gGgrjTkwKZCKqsoBpXMNsSFIbb4ht0y64QyAQzrTrmxVRYeGKZW1lTr4&#10;jNihZIAR1yxtscJNqhZBQVAy6A42VQrfDt2OamStCHI8McMglo7ZjirlysVXADLxV1KZWBVYMaZs&#10;VczVy60w1aoV98dXBSodjguDrT2zD1HJKOsW4yKxGDpTyj4gfM5z2ohu2APpD8rNSNveRMvUsBkS&#10;vrcfTlWIsX3xoesSMVqQRQZFrqGh9szMZRb1KwvudHAwneHeuZUZKyIXfECuXBD8VcuJtqkbSnVN&#10;QohFclFoOK0ycebIvm/znK0zNKD1qMMEOZERuxLwvW/sFTgqPpmQxeK6tQO1fE4rWpp4ZlY48I96&#10;Q8w1RxzJxVTTJSFs2MXBoa0wQDtmPSUvc98o5IMuSlWm+M675aNmDVTljIyChcrYplKVTNiqwmnT&#10;Niq0k+GbFWgKbnNirga7ZWTpnTYHbNjSgNHMMSFItYT+zXHZBiVlMum1cFqqrsBjMkBagWqhu+au&#10;HhZcK4Go3ysISNljNmphSt5GuanbAUEthsumQa1QNl4oaG52zYpVMackFaONyTYHV9svFKylMcMg&#10;Wsrhl4EO8Sc2KrKk9M2KrW2x6iu2RJpVAHtmZeO4xibZALqd++J1yyl4VRWJNM2RYq4O22NpTCTa&#10;omPYVB6YxhTfFU3tJFk+BsZTliqaLL9VYAdDlCowEWqssxY8kND4jFlQEVGUySjY9Wkgojjn4YGk&#10;hANRkVZ7pfmGS4jEcm4p3wOQT9GXCICo2XUX4lYxuMErUDbKiqTPJzHOYbnvjuNcCqX1ng1B8t8R&#10;cDDHmqdwSy8OfQjsMChd6jLyxkjFviKJOMUpXfAGMUE8vHkBtXHjJM0jmLMeS4p2phVJXDCRm68t&#10;qY+lR1wgKkk9x6L0IowxMKeuXgUEKFzfCah3Bx4woS2U1qabYpgSlTx1OXgVDshG+OUVyMjSqRPH&#10;FAtMqMrSsLV6dcs4AkNHfLrhpNKEleo7ZeBaQhbfLxQtcU375sVUyeO+UemEIKvA5VgT0wNl6KTY&#10;tl0rgtiQolzEeWVSmG0K/wBY9Q18cerV28MpyxpCJs42Yk9BTHFgtGIr7ZQY2qe2kMj/AAbhetem&#10;Bbl492pQkZRIVsl7T5CtNTuYVWImS3R61Y7n2wJHIGNBgTT0fWdHmtY0kkUAA8iPEeGPKMymNt/f&#10;KpxA3QRaO0nWrZL2O5gYREKKL0IOEc1oBI0iKQzdsrgOJhb6Os/OQFlDbXUokWNajiepOE4lf6w7&#10;sxCrQADpkxABkDT0uSKF9HtbaKCNp5qu5cVYV6DDyxu2kJINcsgKZh4L+ZPleBIUjljWM7kkDc4d&#10;I5cVPXLmdPmDUNOGnXLwRE+morv4nKeQIMnj5qgpdHmvgQrUSla9sxkEgAGxy4BDHzp1xpkvqzDl&#10;EO4xEw1NTiqfW3mh4ITCjnie1aUxoBVuXbMmJ2pCUX8kV3bsagsxrglDyO+FWB6tD9RUcdywrggC&#10;mBWI3M5p13OCFWgzHlKylLC9Nhl0yKruVRtl4qpEV3OXXFWnG2auEBICBZSxNBWmUTXDTKkRBHwG&#10;+YZFgVYtvXGMKYqm1jLz+CnU4mGIxVOJbVXq46dNss79cKUNFIIn498yjFC+e4AFR+GYrXCCyBUR&#10;drGtO+UVyVs2oLn1DU9MpQa8vDIzkOSppGC3wxjbxxwjPXx3zHlK0Moiult4huK0oR745hxBPYZB&#10;W7NjczRxr9p2oBjrW5ElU7Zi5BRRJl3mLywNMhTUkr6y0O3T5ZG9cme2kVl+ydsEVAfWX5E6dZ+Z&#10;NEmjlH78fGpPX3GR0Xrxyejcf3bjf2zKieJlT2i78mWb2I1DRABfWp5KBTcjqMDalpSWKG9tDRgQ&#10;xpgawbTjyB+Y0/nC5HlnzFCvBlaLi3Wvhkb85WUmsQ2urWx+zGyOfoyABvdnE1s9a/ILULLyHe61&#10;+X94ODNdrcwRnsrnt7Vz5E+dtPEeq3grv6z/AD65tMbTLm/RaM8lU+IGQWW0ciq9MkYsCF+E8toz&#10;9BhayHYDlgaIdKYWJFOwtdKHphQ7A7RA9sVLsAvHTpk2DsSePapxV2BGj3yNLbsQZCdhhpi7GhAv&#10;TriUgOxOVH77YAyp2AnQjtjSCHY0g03GNLTsRYVxQQ7E+OKKdjlQE0xpNOxrR0xYl2JPhYuxgFcD&#10;IOx5UjCydjDkWLsYa9sUOyxhSHY/Cl2MfBTEuxoApirssDviEOy8aV2YDFmHY1wcQh2JiuKHZdPH&#10;FDsqu+KuyqYq7HqBT3xZB2NYUxQXYnixdmxV2Pp3xS7Kwpdl4FdjlBYhfE5E7Mo7uz0t+clm+kaD&#10;5S0OYAmOw9Tb/iw1zn+zZceScvN3upHDGI8mga1w4/O+4TRfJnk/ydan4PqjXki0FQ0hrlfZMTkz&#10;Tme+l7QPDjjHytaoNSTgr8tNNax/J/zdr9u372eWC2YEUonKpoffJ62fFqoR+LjYIEYZELGYGRYz&#10;1oWzyrp0H1m5gg/ndV+85vcsuGJPk67FGyrZ7W/OrUB/ibyf5P0X45tNtrNKcajmwBIGcX2XjvFl&#10;yS5G3pdSfVCI6UpoNiWFCSc4d/zkbq1zrPn3VLi/YNNGyRGh2HBQKZ0XYkBDBEB1HacuLKW41CqF&#10;ToOmch0e1e6vILeMmryou3Xc9s2GeQjEk9zi4RZAX56+/wCcxNJfS77y9psK/ubXSLeMmtWDFQSG&#10;985n2ZzcYmTzJPydx2vjIqu5C2knqqzn+dh9xpkU/Naa80D8vfJ/lhlZElhkvHbejczt+GW9mCOf&#10;U5MnnTDVk48UI/FEDqTnldnqa504DozJdnqf/nGPXU8vv5n1W9Xnax6LcBoz9l2YUUH6c0HbmLxO&#10;CI58Qdt2bPh4j5KFxEZVCoaEMp+45GP+cdtDi8w+era8u0/0O09W7kCgEARqWGx7VyfbmQwwcI5m&#10;g19nx4sl926qx4iucw8+69P5h1/UNVvJXlaW4kKlzU8eRoPuzYaDAMOKMR3OLqMxnMkrsPvyq1G7&#10;HmfRtPsZGQPeRqVU/a5GhByjtHDE45SPOm7R5DxgDvdkw1Ly8NS/NqTQreEKj6rRkA+EKGqx+VMx&#10;8ebh0nET0bjj4s9ebsi35seY7nUvNOpSR3LvDFO8MVCQAiHiAB4bZkdnacDELG53Y6vMTM7uGdq8&#10;iwXGtflR5hk1y5eaK3kjNsjybIe9K+OaPXVi1cPDFd/m5+mueCXEWu+cPo1l5F9TkQLrUOnYhFzf&#10;1xZ/cHVk8OL3lvOWE5snAJdnV/ydt3k1qW6RuKW9ncyM1OgEZzXdpGogeYczQi5fB2cvu25TSNWt&#10;WY18anM+HJxMnN2Bskwdjia4aV2K26CRwp8cSiTs+sf/ADhVoVjaWdzqRlUXD0QI1BX5Zrdbu5WE&#10;ULeI/npf3troiQafBJKkj1ldATwVR39s+j9hFxAJG2aWUOJyw/OHzX5iMfNAdxh2q8Rt1OZWKFpJ&#10;fM3mPXmkkcAg9cpjXNhCPCgF5Xd3Jmf78TGXpS12IFcdTIk0gmlNSa77nLpkbYW5mJBI+7LpkwWY&#10;KDmkoN9jiqLhSx3Ub30xgtFphpkIvOdU1VnBQmn04JVa5GR4WQDEgzStT3x77DiuavPlrdkHtP5f&#10;+XXvZUaUfD16YXXLBc0mXJxFS+/Py/8AL31SGNitDQYSSDllKHvVp+7AHhiXAYKVMWvKLUYvHDvU&#10;9MkqS3+oiNST1wzijCivfL4Rti8f8yawxLfET9OKHpTMyEVeT3lyZSa9ScSY0y1iTTrW3M5FOmF9&#10;1KFBORAtiHpXlvTCzqANhkK1cCdCo65dFFbvpfyITp8qStsKgZ5j8+aA04egNd8zccrQRb7s8laz&#10;HcwrHyHQZ5L13RprSRiwI3y8buPIPRQa7jAmka1PpkilWIofHDVKJU4iuxz1J5A/MrhwSR6HbqcZ&#10;Rbol5v528g2fme3dHQciD2z1r5c8zxami8WHIjMPNiQdn56fmV+U115dlkljQtDWooNxk6jmDDbM&#10;GUWQNvn65sXt2IdSDgmtRUZjnY02gqsaGlQMbXCyXFDWuauKtqu+LCUGu3TKDiVGo2x5A7Zj8W9M&#10;j9KopFDAGn35Ww6ZEm0IuNKbAd8YWxVHxxVxvOnTFbV/QVvtZRkwjZbWGwSQFGG2JyBXWjV3yfiF&#10;bW2eni0kEkI6GuRa/wBHSbl3rlhy2zt7b5W83vpwRXY1r49sh0/lWNyS6CvbbBxJ4ntVl+ZjKg4S&#10;VXuCcR/wtGooFGNo4kaPzKdju21cDv5cCbBcNrxJhB599bcsPDC6bQiOg/DJbJBtPbbzesn2jTC2&#10;TSGXqMkDS0nMfmBJNw1a++Bn0wjthtCMj1dW71wE9qyYbVMI7xJO+IgFeuFVckP0wWh742qCkWvX&#10;FhkwqBYeOPXChQbFAxxKCFMr2xUSZCmFLGjB3xQN3yV7MgEK0QDVx4bFkpFMWWSmCmPCoSRV2xQP&#10;loNrSWyWxHXFQ9cLEoMwkbnHh/DFCiYtqnF1fwxQhXj8cfWuKFIqRjq4FWU8csHFVpXwyicVbC5Y&#10;bFWmQHHhsVUmjFMErIQMhTCkDNADi6SHEhSEulgWtcEBzXbFN7Je9uD9oVwTHIRgpilNxaruKYYR&#10;SHI0hi9/aJQ7b4axPUZICmJed6rCu9RhkhoK5bj3LOJeU66lFJUbjLzLbWFMSNzjWy3GqAufskDv&#10;g626gZYxLxzzqvJWavTrXDHjy3y2GThFIeAXkRDFhtieZAKUsINaU3ObFV61rUZqYk0kKqmu/fF1&#10;GY5ZoS5l4AjBCLkVYjqd0eNDipG2EMmJMxkeg74Gleg8AMqzZBEIexflr5SfV7uNFUkVBJpkX1G5&#10;DEkdO2c/nzXszAfrZ+UPkT9D28dV3Kiu22RmV+Te2YgZPqG0gEKBV2xDCqOzV3xQuVdq4aWMPqsA&#10;ehyurUsa8y6iNOtnmJAIGTO2jCHboNs2enxVHdrO78+/zX84PqM72sJr15GuLO1Tm0hGgtPmycln&#10;O9T2xvyyaVDtv1zYqt3rmxVExfEad8CTy8FoctxQsoT2wtDM427jOUedvMy6VC7FqEe+Z4x0Gsh+&#10;iP8AzjJ+UI1yRNTu4vgahBI7Z4p1/wDOZ475hHISoNOuVyjQazOn6kaZ5M03TrZbRIV2Wh2ztn5a&#10;fmd+lnjiZ6lqd8w8ppPN47+a/wCT2ma1p008EKAhSSKDrnr/AE+5FxGsh7jMAz22TjD8X/zF8lNo&#10;Wqz2/GioxphxWorkG549Mpifg4NcTk6VOW4juqi9SOWBsyUqSmoqRmxVonbLG2+Aq4DxwQrcxttm&#10;LKPChHo9RtUHHivfIGuirtz9rLGBVr1pl4qpAEbZsVXhgemN6DfFVQk9RvjuO1MHFulwG1aZ/9T1&#10;jTKHdPz1jah+eWMgWEkWWNKY7IsVIMOvc404VVlOViq+vfK6HLAbDOKkRU5uW/HJ8O1skHKN6U38&#10;ccDkSFUwCd6Y4eORKCFOTpTH9chyYUorJwFO2amBDg5O/UZWFKtWo3ysVXgV6ZRyUWQcds1cJFqQ&#10;syzkQgNhu3bG0ybNv1N6DK44LRaLSYBaZqYqFNpduuWBiVKiz8t/DH0yDBZ6vfNTCFCi0v0Zsm2K&#10;TNXbtl4ChSY5ZIwANZUBvmr4YCFdQZeBVvTKxVdXxzYYsotsPDNXJUypygnNgpFNE06HNSuEbKAo&#10;O2PGRKyQzHBkHtmFnYou26gjtg/oCTmj1NFsi9p/L5pROrRdmByPX4ofmMxYBg+7fJt1JMil6E0G&#10;RG7HhmTjV71pslFAOE8g3zKghkDPVR7YtAu9Tl4auZYtrc1EYL9OHkRouWwG7N4V5jBkqQO+DVFV&#10;rmRA7sS8a18FY2bvguPpmQObF4frbCpI3p1xRPEZmVWyQXlmqvyavji4wMwxif3xZTUZTIUlBt45&#10;m6YxKlZt1xmWoWE75sBUNfPFcoKVWvbNXCBaQLaP6srDSeF2auPCvC73zYQEgLffNilqvjmGJUls&#10;t3y6YLY8Sly3xbgKZRxoVVA698xXbGMt0gLiO/emIHLwGQC3pmySt1oNsVEdcpM1WnfY5TIAK4xm&#10;SVb2A98TGWFEndRl5FgvUdCc2KqgFN8aa1w9FVBsM1caVrplHJBsi5jTpmGFKiTjhkSxk4Hvl5Fg&#10;uJ5bZsVWn8M2KrTuNserccjIWqj9k5mbljGNJBbLdsTIyy2Vtw/aplUrgtjaM6ZiMCFVGyuuFVdW&#10;MZDA4z7O+BSmsUn1r4fDK64VRIIiNRjlfsMpnFKZW8QnBYAkjwynNcgrINPi9E++IkYbVPllrQHo&#10;caD2xKoo2ilOQ+IkbY2aSlOOBUboWkJcCWS6WpXoMqnIYQaVFs/ot6ZUBQcS48emWxlxc0FDam0Y&#10;COooTj1WoyxWM3d2VkovQjHd6YqhWZyhcdRj+A7YRKlSWS5cnlIuMB4nMgbhCAu4xcAyp9o4rtgV&#10;IW5hvi7ZsKHEkCmOPTAqHDfEeWWMCoaZ9ycVjyvIlASfGa4plSVMADrmxVf2zUwgsgUNIa/Dl4bS&#10;Shab5sDFxHLrl4qpdNso42hFKBTGcMnxlaV1elQcwXEySRSnK4pQdTiDA8qdq5ZezWQnliIvT5Mt&#10;T0x4X06ntmNKZlzYp/FHb3KokJ4vUAj+OBy5ryyKs6g06FohaIN/HviBq1eXQ4OEFWaW+oHTo4k0&#10;2Tg0S8aA5cMBWrduuUT5sk/1Lzel7FDbySepMQFND3wWjU2yrJyUMfSxNzcqwJUV7dzgSdhIjJ0J&#10;2ByobMJx6vWtG0+ayura4uCzJHIrFD3+eRZrNyOHGo8cuQN304nm+xUi4e5VSKEqe1Oww2s7L6ul&#10;O/fLItsXhfn3z8vmC6YQtVK8V+WD1Y9MsbHk99aiRDKS3Jj1y5YuY5rksfNCURaymlhrW9DceoIx&#10;NFKkVy9CX318l5DI0IqOOwwfyFMMYkq8hn9aF2EhNBibAfs5bwXzQrW2pMoCIdj1riiKDkSTFJCW&#10;alec223274JG2VKxmRC7cvHHVwKhnUjbLxVRLbUysNJpwk3ysVV/t798o4QWQKoiAdsei165Gc6S&#10;vpyqB8sU4AZV4iqQh5Nx7nEG8DlsTaOFGrEbeki12xNlrkqRVI+0vlCspO5OWu22AoWXAMhWReo6&#10;5sULmAZeK+GPGBUqlr2FMaThBZAom2gbavXGoaUA6HK8m7IG2Z2kCek8knUAccUd+I98pVXs9ON9&#10;LVq8B1xGvMGuFWRiBNOljKbFWBHtgaOsJNMqzDqpFvUre5j1+I2nUuQKZVxHFfKOfUb5jMGW+V7v&#10;U/y/uJI7Mn0HqFoex7YT6pprMgdN+I8MuhlA2ZAvUvy38/R3N9cW9zKVkmk/umbp8sIbPUo9QMum&#10;SUqVI+WWkUxlGnr3mnyRdeUhp3n/AE0sGinRmA/aDHvhVaW8kVlLp7nkFLEU60xS9M1TULO98zad&#10;5xtkMbyRxxOxqASc+R35kRL/AIgvwp/3e/68z8TXLm/TyzPK3iJ7ov6sgP1LmCeW/hl60icLmtCh&#10;NDgLEuwquI2c8cDWXYAazdRWm2EC2NOwFLHXqMmBTAuwC8XjhWnYGdK9sFrTsByQ1xteF2Byi+OC&#10;0U7EDHviStOxFoyd64hIdgZkIwrTsDurMK9sVdiJUjrgQXYymKux1KDCtuxNt9sjbAuxArU0ONod&#10;jgoHTCyDsTfbfHmguxKlcaY27MRTGlt2YYFdilK4pdiTYbQ7KUVxWnY4+2KuyuuKh2OAxZuxJ9sW&#10;JdmTffGkOyytcVp2Wse1cVp2UVwK7GgUOFIdlSMDsMUF2JYsXZsVdljFIdjwuC0uyjhV2G+gaa2s&#10;6ja6Who08yRg/wCsaZRqMnhwMu4N2CPHIB2eiPz/ADNL5us/KLSK0FjFb2kZHbYDNF2RXhSydTbu&#10;NdI8Yj7g0u4r0wo/5yUklt/M8GhSn4NPsLW3WntGpOZHYQBxmXeS4/ahInXcA0vTDC6e90X8oLNF&#10;Zhb6lqcjMo6EIu1cqiBk1ZPcEyiY4B5lugry79M5f+VWht5j826To6Jzaa6jFO1Aamv0DM7tPN4W&#10;GUvJx9Di48gHm49DnrLUtbtPNn56WiaVB6Vppk/B6ruVgX4j+G2cvgxHFoTI7mRFfN3sp8ecDuUi&#10;GEZFatTPI/5o6pDrXmrV9UtVKxzXkzAHruxzrOz4GGKIPc6DWS4pk+aqNhTC/wDL2yfUvMml2MJo&#10;8l3EB9DA4e0ZcGGR8iw0g4pgebed5/PjXv8AlYX5mtZ2iMpSWK1ZS1VJjAUkD6M0PZGH8ppDI9bL&#10;tdXk8XNQWIgjWg6bnDz/AJy38xyQX+l/l5BGqWelWMHF6bsWQVp7e2R9l9NcZZjzJKO2cxBEO4Oj&#10;FKkdzXPGw3zrXQDdfnoPyBcvo/kPzJf+kW+sNDbByNhU1OaTWjjzwDttL6cUi7Dr/nHZJ9Ik13zn&#10;a/E1hpsy8D0JkHGpHhvlXbf7zhx95bNBHh4p9wWOoYcT3zzdfTNdTyXMgozsWNPc5vcceEAOpnub&#10;X52r/nHHT0vvPmmtKQq2/qT1boOCE1+jNZ21MxwGurm9mxvIPJpuhzoP5G3zX35q3OpzIbqQG9l5&#10;ncDirGv4ZrO1Y8OliOXJzdFO8xPvWybL1p0zzh5vv/0nrN/fMoVpLiRiFFAPiOb/AEkODGB5Orzz&#10;4pEr87jqMI0D8nrRFb99qups5odyka9PlmogfF1hP80Owl6NOB3lqm9e2QbzjbrpflDQbFCSbhpr&#10;lq+5oMz9Jc8spfBxNQOHHEN5yADNm4NOz0D+TdqlppXmfXpnCmHTmiQUqS0hpml7Tnc4R83aaGHD&#10;GUvJ2cBkqSSc3EXWSdiWSYOzYVdguzDNKoQVNemMmMnZ9kf+cNPLCHy+utTxBneUijD7PHwzV6ou&#10;ZiFRfMf/ADkr5wbQdKj0uK4e3kuFJ+Dq4rQqfbPf0EdB+rMGMHJGz8ovNXmCjOGNSa4J50zNhioI&#10;LwzULszyMy775RNd8uGyAkz7/PGjJEsyaUXUU3x4GRJYE2osaHfHUwIUTKFxyipplgbAkt9OIwWG&#10;Co1xS8/1nUKVWu+CUSu2GUqDYwGeUyuAeuCPsip7dMwsuSkhkGgaI2oTooBpUdMBSSca165qNRkv&#10;kl9u/ln5OECozruQPowqlcsSO+ayRQ+u9DsEgjUAU4gDAhFTTEJZKzcBiqR5IC0WlN5f+ivxbYNR&#10;OC8u/hlsIWWLzjWvMDLyQMN8UGw36nM2EEPKdT1D1nIrU4xjTLbYmSDtbUzEb13wqvb5YBuclCHE&#10;gC3pflnypPqLiOKMkn2yE6j5kgjqGYfflwiy5PpPyl+Ud7wDspFfbIxN5qtW/aAOWDF3tZes2X5Z&#10;X9vRVFQMjep3tlqCEMwJyyMaSC9B0LStU0Zw1CUzhnmzQrWcMUp3zJjswIe66LfTTRgXC0OedNf0&#10;gWbsV7ZZRcfJsyMGu+EFjrL6fICrEUOAMYSbz0V5D/M0xFI3koQR3yMo25AlbF/MXla01+ForhAW&#10;I8M9k+UvOMWqRqpb4qDMDPjrkyp8J/mn+TkmlNJe2i1SpNB+rOpQSBhQd81+QMwXyvdWhtnKsCKH&#10;ocWORDYEPx7nG4UrlFNxlgmhGRPMKiFXY4op2C9jlMhzKomNCeKjp3xx8MrVGRKR9+JHFUyQjGYU&#10;EK4643p1xQrjfp0xtcU0qqtaYg2FUfCKb4iyA9sKpnFcSIPtGmJmJe4xVEx3s1dmNPngaS3DdMVT&#10;i21SRNycBSWSnDabT+1159qk4Dk01G7ZLiZWntv5mkTbl+OAn0gPsBh4kEpzB5vMe7McKbnRBXYb&#10;5ZGytshsfPcfR3FPDCC50Zl2AyW4W2b6b5sguKUalcKXtGjNCMbSyWO/WYVUgjEymSElbLchUY4K&#10;cmDaFFmp1yjt0wq4Y2vfFVxHbFVbFVJlxTliqgydvHHhsSqiVpjw1cI2VReOuxxcHwGN21k2g3iI&#10;O2KBsmEIR48WVsUIJ0xcGuKoRk64/lihRKDMWxV3DxzcsVdwGXXFWitOmPXAqixxde2NIqkHKcXU&#10;gb4KYkoFwWqMXU98aRaBlXBCHviqWTqKUwwhOAhDFr8canDe3bAxedazEakYbKdgMtxDqkPH/MBK&#10;ngO5x+ZTcCweU0biMaeuXY+SUsvehGDYDuMmxLybzYiOjKepwzjaorkpCih4Jfp8RA6VxM9cyhyV&#10;KCg6nHKhPXITyAJptUP2sfTtlN2zApeaL8sVUVwpSC+uQnIHFxsKYQEsFvrnm5Iyy1Nu+Rka3VW0&#10;TS5dQuFEIrU4UX9zT4B2G+aXU5uqQH6O/kH+W7W6xT3KfE25yF3U3qNmqJs2zfo/oGmiwt0iHhhe&#10;xwpZNECN+2JM4Xc4oRscRegXEFmDNTCQlGtauqVodhk30m3HEV6nfLMGLiNsS+U/zn84foyGSNW+&#10;I1BGSBtgEXoM3WGFCywfnvrGpnUZ3m5faO+MGXqkjrXr1x2BkFh26bZRwoKzgRvXE2OKE2srfkQe&#10;uEeq3IgjZyegrmTp92NvZvIHlaTV9QgtUXkXYD6PfPCX56edzbrJAj0Y1FMzzyY5Ds/cX8lvJkXl&#10;bRIVCgOVG+eBZtSlvLktUn4sxM0nCPN7Rnrz8itMuZrmK43oCKZrsptvxhj3mm6jtNMuJZyAnAg1&#10;z6Y6LGyW8at4Zihug/D/APOq8hutWupYT1Y0+VckadMDY+X7/i7nLI5CmEGlS8xA7NsMZ6Qyzxiq&#10;z0gOlaZYjHTAcpVsRAb9cDNsSB2zIibFrTioU0xWHKsyqyAbgeOL5Qq7jU7ZQ3xVc68RQ47FUMQG&#10;3GViraqTvmxVVG+2bkemPD1TSpQdN8//1fWXvlDun55psadsoHtiQhWNSCQemPGQLAqX2d82BDas&#10;VAOURiquj13ribZZBbVGbaoxmZHNsQr/AA1OORanITlS2pV28cVGVJU2Na98cMBQUOwJGOrkKa1g&#10;8PDKxpVTmRvmpiqsslRXpmpjahp5A2MYbjLocmYUA4DDLyCaRJO1Rl4Uock1/DKxVsSEDjmxVosS&#10;PHLGAqVpqNu2XTIgtZNubcD2ytx0ydhI2W8TSmOHicSyUTtja4eFBU2PfrlE1yURTWVPHKe2QmFa&#10;rjsrSuGbFWwMrDSV5GbJhkFoBI26ZYwFJWOMfkLYgoR2p744YotBSyEGnXBluK5h6nZUbYvU0wVK&#10;eK0Phmizmy2xfQ/5WWhlcynp4YR3Xx7nMcMH2P5XY26ALtvtkXukBrTpmVAUxL2bSr6STjX7sKJF&#10;GZEArLBdEinhlREA5kgLSRarykRj0GG0TVFBlsY1uxLxnzAxWoPTthjHuKDLo81AeL6/JwVq0qQd&#10;sXQGlMzogWpiHhOtS/ASDua1wQuXIeW6h8LVG+LDAUscmO5xZMpmlBnxxxWuASVT64wrTfLBO0LD&#10;lhcBmloGuPypVTpjcmGwLq98vFVtcoYUtn2y8CFhNMwFcSaVbXtl0wWricvAwUSdyR3xVTtvlMwq&#10;sj0y26HBHmyCt13wOcyQlaRvmxVb02GLqRTfMeQ3Vd1FMSJPQ5eAFUlrWnXKGAsJKta/RmpXAi1y&#10;ntlUxTauMvFDgcbhSv8AnmyQZhSfwy8VUOmYYCxkWuRBy8ixcGzYq2DmxVcTmxVY3uNs2KqZG22X&#10;iq33GViqLSSoplHFVZD3xuFVY+GUwripRdnL6RrjMCptx5UcdDiUgJ3GFKf6POkDmM9GGKDfbMYq&#10;n1PTcSRmoriIrirIJHjKCoG4xjdanFUwtOLoFQ741qMNsVTKyZrVyshoDvjV5dBilE3aWz1eVhtv&#10;sd8eete+XYwgsQv51chI/sr0PfGhi3XJUhCzwqlJdtxXHAZJUqlfjiijAqTXMm3vmdKbjLoTvmhL&#10;4ZitVAxgrlitSematx3OKLvgVI7tvTNCMUAwKl8khYVGXiqFL8jQ9csEjpiQDzSsboQMUVq9cplH&#10;uVZTiN8eMgqHkagPHHYUoTnXrlYq0ooc2KqlAcvFVFuubFVRem2VTFWy+2Y4hVtS2Jnfc4lCfQO0&#10;ChQKAjFCBShyIjbGkva9kt5w6GlMCyw+HfIsbem6B5jX++mFWUY4cYqBj9GUzn0Qm9lpdzr6vqFv&#10;yUCoIAO+Oe4Q/AO/bIJR+leUtQh/0+ReKKdmbufDCuavI8CRgKXvHllEiiilu40LjepG+OCVHE5j&#10;xG6kWyTUdWaI/WI0+HrXF4Ya/B3y8DqxEaNvLPMvmaaNjcOpEZNNu5xR4tuIyyLZFisGu1mW5koB&#10;XphUxKMdsvENmdvU7e5i1ERxpQIOuPSTbEbNcilWtaKlw4kK1QdTjufSuFglUeliNHESjiPHvmWX&#10;kdsy4ggbs7Ydq2kx8WlVfc4MXfbJJeZXSLByZRSnQYsNtsBFpYtJIzktiozHkKKq6vVaV3HbHjbI&#10;qg5mDdNjmyYZhCSCmwy8UqI65vbIliUUjUNcrFAVSdsXUUyicrZLoqL7k47IJRSHiwYYi+wOThzV&#10;OggmTgPCpxEGvXMpUlkt/TNUGVkSxKIjJYAU37nLyKFZR2HXGlvDFCqtoC1X6UyuuFUWAIQARud8&#10;XiSoqconzZBfdarxVIovtdxlMnLpkGSb2GqGyQvKCR12wONjxOKsunX14hPGKOy1AriV0pZeMfXI&#10;z5JDL/y0vYbLUfX1RgI1BADdzgLl6AVW3JzFYPeUtk8xGa6s94YgaFfHG6lqa2sao42bb78MY2Vp&#10;T/Lv8tW1zULjVYGo8Hxj5qc5qdNez1RbyJj6UormUUl9wW3m+28zeTJ9EvUU3tkwQqevw9CMCp9a&#10;hlvZ1rQRuV8OmIFqyS6fRriw8v2E/AlrmHkB9rcjPlP5ngN1qt3LP9syvy+/NhAUGojd+h8ahUVV&#10;6AADI5cWkVKKSDljKl+R6aEKSAa482uTsAm25bg5KmFOwLKhX4ThQXYTToB0FScBLTIuwGUI6jDa&#10;xLsRMdd8BDN2JPEvHdd8aZU7AHoJXpixLsCzRKOmAhBDsK5RTbDTF2JmPaoOFNuwO6kbYkMS7EzG&#10;zYKQ7EDthpFuxpNeuNIt2JkYCEOxPjvil2NYAdMQtuxFt9sNMS7GU8MKuyjgV2OCd8il2XUjpil2&#10;Mr3wq7Hg+OKuxstKVwILsRXDSLdj/bFILsYwxV2ZcVdilMWTsw2xV2Y4q7E6kHFFuxpXljbEuyvT&#10;NcVp2ZhQ4pdl0GNpdjCfDFBdjcWLs7H+Q0Im88aSjwpMgm5FX6DjvX6M1PbRrBJ2fZkbyho9Mkup&#10;xXfmb81ljuTzll1VWPf4Vev6hmLhkMWk2/muVliZ5x73U2pkc/O3VJvMHnfVb+c8w1y0aU/lXYAZ&#10;ldlxGPCB5NGt9eQnzcBQAZ1j86dLbyz5D8oaOzlZJIXuGg/kDmo5DxOansjN4+oyH7XM1uPgxRDS&#10;mpNMi/8AzjHrM2k+ebGSCKJi3LlJIN0AHUZke0WMSwGyfc19lGsjnUOCp6HOq/lzFc67+YfmvzuV&#10;RE022vZXZfs1YFRv9OavNIYdPix8+IhzsRvJKXdbTEIAPkM8T6lP688spNWZ2Yn5nOyxRoPN5p2V&#10;+dd/5x3hMvnnTJSgeKFzLJUVoqgkke+avt41gI73J7MF5Q44Y6Isnm3801m0QlTNqpdC29AH7/Rl&#10;OWsGjqX81yMUfFz7d7R2G+M/5yV1w6/+YGrTc+ccEgt19hGKZZ2Bi8LTx892vtSXHlPktjXioXwz&#10;gwXN1brhFfnpAM+l/k9waMH6/quzV3Covhmi+vWe4O4rh0/vLXfL/LTWYtE8h+aWuQFe6WKCJhsx&#10;PKpFfDJa3H4maNdEaeXBik4itPbPORkqd+pzdAOpJbz0X/zjvpxuLvXdXVatZ6TcsKGhBZStfxzS&#10;9s5OERHeXP7PG5Pk0fuyUf8AOMutw+WG80+adRgLpb6ZOqyjcrJJ8IH01zD7dx+KccAevJs7Pnwc&#10;Uj3KcqGQBQabgn6M8o3M7XlzJcv1kcsfpOdLGPDGnVk8RtVz1F+cUMGn+R/JOgW6FHkt5Lkk9y7n&#10;Oe7MkZZ8kncavbHCKxa8mqdtv1ZzL83LxXm0vSY6BLLT4Y9uhJFSfpzZdnDYnvLh608h3BfnIeIz&#10;ZFwnZ37yvfpYflprsiMqzTXcEA+HcqdyK5pdRDi1MR5W7LFPhwl2efjm7dWXZWKHZsVdhtpCcrlA&#10;SQKjp1wyQXZ95v8AnFWyurPyXZwXEIjt6MyO32nJNa5qtRG3MjsA/Oj/AJzS1bS7fUbKOK5dtXSA&#10;BoBuiR1JBPua56jBIG/XI44ByH5n69fm4cgmvhjcy2TC5duhyxgKCFEgdTigGRYEoaVwPllnJBlE&#10;IJm26/LLXww0mkFcS8R4YJjTFLCtW1ALyr2wYopiEgPM767MrE4KToBmNllW7K1mn2jXcqxqNycR&#10;lbueg6Zq8+auTMPqT8tfJxmZHlWlD2GFk0tNs1M5cRQX255V0VLOFQqUp3wvbcVPXK+qvTIBwXiB&#10;tjUFTklWzy0WuDYlpuR0y7HFDzbzFqnVVP2fDBaJ+0e+ZQFKXjeqaizyFR1xJtsyGKTwkswPjgC6&#10;l4KWwBrp6V5c00XMqx/LOS+aNWeBWcGgGZMR0Zk9H3X+VnlK3kEdVBJA7Z5f80ebpYnYq+3hXMiA&#10;Aa5Sp9l6TokFpEqhBWnhnNpPPE4YnkafPL6a+NO/qsVKcRjR55mH7R+/JLxNfVIv5Ric/nJ5lo5y&#10;QRxL0gRPsimQHW9R+tAt1ywFjI2rZy3UHZWJGBpLsV0jU5reQMpOVyKYyp2ey/yk80SyFEcmu2Yu&#10;X1OTA2xPzfpMWp2EgkUEgd89y6BdtcwqxNc1+RkBu/Mf8zNCi0rUHRV4ipPz3yTnMcNweStsem2a&#10;hPbCSlpetQMUVKd8plO1tGxJ3xTKkItR44wtilEqnTEycVRSCmMOFiiVG4IxInFKMVKYnXCqICY0&#10;4oVkHtiZxSjExMnCqKjSu+JnwxVHIv3ZinvlfGqNWMDocYUxE1RIWnTGUp2yYNqtcsNgaYslssvX&#10;JCfCqSXl+1sdtgO+aTRllWtN8uErRaSR/mS2lScLhwAPE5FNQ0AqTQfdlqQXsvlX80La+ChJga+J&#10;2yKz6S612wUyt7HZeaoZVBLfjgFrF17YbpIThNYhlpQj78By2zJucYytSmiXSOPhIwGynwyxCLVh&#10;45sVdl1wqtK7b4piCqiV8MchpgkbYlaUxTkemSixQkib4sh3yaEDIu1cXB74qg3SuKK1MCod48UD&#10;4qoGPwy+WK0tKY4HFVlKY4HFCxlxdTgQg5BTFAckFQbjFVOAsCEOwr064sjUwIQsqd++CkPbFUqn&#10;WgwfCcCGM6inUnDq3boDkWJebazETVh0w1jNRvl2NLx3zDGenvitcyQ3Bgs0ZrvjT1y6CSl90u3H&#10;2wXBuaZO2JeX+bIVWMtTehwappsMzAAQr571KIrIwPzpj64VpJ+ND3GKqajKJDdmAqEGnI9Tiijv&#10;kEpdcycBw74IQYqwvVLoAMAd8f03yR7ksXjRrmQKN6nAl1KIkLbE5ganN0V9Vfkp5AfVruKSSM8Q&#10;QemxyG313Wo7980eafEzAfrH+Xnk6PS4IxxAIAOw74Rs1TlLJ7RHFxFMDTTBOvbJAWqYW1sz0oK5&#10;F9S1hY68WywRpkIvQdD8uNPQspwq03WlmnWNj1OVHmpDKtY8tGGykljG4U7Z3zSADbiUb1GbLSiw&#10;GifN+PP/ADknfyWuttpx24Vb51wwzaK+VlIJNO+X7YpC4jeuWMDJqmOMZIrkPFAYqsUfI4HYEDAZ&#10;gsCzDTLMM4WuQrzSx+qsF6gHMrTSorF9e/kNYR/paKSTiSCArHPmF+d0c1zevQGgJGZfHs15Ykv2&#10;b0NFSwgVOnAfqzkfknybNq14sYUkV32zFyElqGM2mjMEBdjQDc59Pvyk/L2LRbaOeRKEAU2zAySt&#10;yK2fEP8Azkh+c0WnQv5b0t6yMCGIPbPSNtFwWnbKUDZ+Ufm/WTfTtPUlu+Da8euSEbZgvMZpfiqc&#10;ZXcE9cn02S0KtuemK1ypXFd6DKJxVciEip7dcCuPizLhyVSkYVNBgqgptmKSq8N9GUcVVEPhlrgV&#10;bO22OxVCq1KY04qrx1Pwn55ROFVQLTNilxBqDn//1vWdK5Rbun53cqbjKp4YkoJVVfxx2Vtbga7H&#10;NgVU2GXhV3LanTKxVby2oMYwBNcuhYCQaUmfrXLBGRIK2sNABT55RbJCNpEmnIpmrXtkuEBJkosa&#10;5q4SGtRArl1wUrgCNhigO2Uyjuyp3InLJpvkQLQ0W8comu+TiKZRLYJ6nG9ckQzXrIKb5eBVv2jl&#10;E0yQFqu48TmyJQrINqZeQJYktel4Y7IsVpFNjl4Qqk/gMrJMwoNU7ZVa7ZPhpSsqANsYN9smdmtZ&#10;Suwy8bVbxIO+KDKClew2yuQw8BVsEDpjSeWwycRw80Lh0qcdTIcTIGmwANjl5G1tYw74/GkISQD5&#10;Y4YFS2QVwZbd8xNUlE2fwmtdsEXVafdmhzc2wF9Qfk+AQ4c7bU9sj15JxFMjhje7B9aaRG3wLHUk&#10;kb5Gbh65lRjaHsenItuoH7R64Wue2ZEQxkn6N3GNTrl8RTWZJbqT1jOGtuvfLmYNvF/McqqClcNY&#10;snEMwKeD+ZpeNTXpvgpcyo7IeHanIXZq+NcVUUGZHFaHnV+CHLHtiyipyMjQVj83WoxfKEoQnfNi&#10;qi+bFVp8M2KtDbfNiqohrlZIFkC45sLJ3fbNiric2JUrGNBUYqnXKp8mFrQe+K5SkFfX3xNlJ6ZZ&#10;GVIWsCcaFOSMgrVD92KjbKiyCKTtTE5OmWY0tuMSy9VM7jMBXpgJpVlK75sVaAy+uRYLxtmwIVFG&#10;bFVWmY4q5ffKGKtsa9MxyQLKJUa1zYWS0jLyJYEqZWp982BADdM1cNJ4V4XKrjSeFvrmrhISYrCK&#10;bZq4KRTj4Zq4aTS2nWuXXGkcLlPE5WCkEUikNMojFCsrVysVVqU3O2MOBU6tn5Did6ZVabnEi1RM&#10;TGNvCmKceW4zHOyU7ivwtEkGJMOPXFU+tpPrSMIqlQNzXpjXWuKovT7p7Zita0xMKBilOJr1pVDb&#10;g98tjTbJxjaEr9QBiXY74kCMuKEG8bL9k1WuVQ9RjaOJEowK8HxRK9GxtNpPqSiMEw4uBXFWJTzs&#10;rE71zMMVUreferdTjGWvTLIKXTTCvCu+ZRTLWKV3c3qUA7Y7AqDU7GvbLr2xSt9Kvx98wxVZItDv&#10;lgYCaVQev0YuMpJ3Sg5EPUZeApUD4ZsCr1GXhVo+2bFVp9+ubFVtaZsVWjfKOBCLjBXfG0xVHLJU&#10;VOXWg3wgWgoS6TkQwxyitBkMh3YFUtJWiUhD1wlvS3qkj7I2GYqQ+3vy2trWHy9BaOAbhv3jn3PY&#10;4Dgn5SkDegpil6F5i0D09Ihb+7ZnLinh74acRwMpG47ZCU6Q8jsoru8vU0yCbhGSS70+yo8MCyyS&#10;KeTAU9sqjzZPVbXT7G4tXigkdpEFT6h60y1uwr8RvQbnL6Y0wu+8jSahYm4vHKrI9IlA7DucGRzi&#10;XfuclG1DzDXvLX6AIjqSGNAT3OB5UDNUZkx5Mi1puptaD0GqKdDXApiLNtgLC3oNrrSW9oVnoxfq&#10;Cce0VMtxRvmrFL7zJ6Y9GMUFeuZIt98yUgsUvdab02RN64KTbFLBb8iVfi2Y4uprgSxa4hKElemL&#10;DplE+aUMFUCrV5Y+uQVRdSDlZYGwKRFTvmxSp05bDtljAUFYzEbDL98iwRCn4QD1xZDtlOTmyC+I&#10;Evx7DH5WlEsaYnIKg5KHNURDOUPzwIBTMxK6R+Wx7ZYGRkxk4SBfhOWfDIMFa3rJ+9b7IOMAxKUw&#10;dyfgG1cVC8TXqMgZWtKcj8fibwoMEgjicrIpNJEC8k6hQSa4HB3yKQz2SFTCI+oFDXEn+E1xpLId&#10;OaW5ARQSe2aEg1wEWq7WQ9uBFsD1qOtcKtWgJX1U6rkTCzaHu35GedI7dG8t39TLcuKOelMjtzzv&#10;YQTuUFffAIgGwgl9T6A9v5Q1P6sRxhvDSoO2+F8l4EthJLTkmSRTM7Ty28muy2+nAiC7FWHgQOuE&#10;d5qjSW1xGoCVRqmntlmOO9shF6NpfkuGy1PTLmV2n4Tx8UJrQg58vvMarJqNyTH/ALsbfx3zOiEV&#10;u/SxPsj5DInJCoqWHyGTQuwjltlLbjbJANRdiMunQqKlyD4YeaKdhdPaJ/MDgYkOyOXEHE7dMebT&#10;MbuwvePFiA7MkXEcqYW0OwO7AHkQMaUl2FUxDMSNsLEl2BCBTfFFuwFLErYoLsCtDTYYodgN0p1x&#10;Q7G8CVJxQ7AYjrixLseYNtuuKQHYHK8dsUOxJt8VdgdtumFXYmPE4EOx1AcBSHZXHAl2WFxV2UyE&#10;YFdiR2xQ7HKe+KXYnIa4QguxMZJi7HgjvkUh2U1DuMCXZSe+FQ7Fdu2Npt2UcCuxJmp0wot2OQFt&#10;8CHYuq0wFXY/6MDIOwLJ1yQKuxjMOgwoJdiWLF2WMUh2dp/JKGSHWpdZh5crO2kkUqO9Kb5pe2Z+&#10;gR7y7jsyNSvydnUP+cfbP9P/AJgzazcOnqW8dxccpOgYKaHNb2qfD08YDrTsdJESyGXcskJCkgVz&#10;jVok2p+d1ikVLiafUqcQaq5aT9WbTJUdMa2qLrBvl3715NNznoL/AJzPtJtK8z2mlTgIY7OIlF+y&#10;CVHTNH7IESxmXm53bRqQHkowSrOgkjNVPTAn/OLnlKOW28xfmHqo5WelWEioAKn1XFFOH2n1YBhh&#10;HORY9lYtpTPQLpHKlQKbmn0YG/KXVLzQvJPnvzOFIW4hS2Qt3Mr708aDLtdjjPUYodwRhkY45yc4&#10;qyg/PPHzEkknqc6wPPFUz1P/AM4raTPPrGra1ABwstLuHZz0SooDXOb9o8tRjHvk7fsmO5l3BazB&#10;aBu5oPnjP+cZtIuNZ/MiC5hYUtmnuJH7EICfxyPb2QY9MAetBu7NjxZbWykBDXOKfmPeR33mbVbu&#10;KtJLuZjXrUsc3HZ8SMUfcHX6uVzPvVBkQtoxLIsdaVIGZczQtohzdnor85dPTQfL/lfy9G9ONobl&#10;lHSsprX3zQ9lTOTJOZ76dvrRwxjHyt2ALmWHTvyrgtljAnvNSZmfxVF8cyIHj1B8g1TPDh95a988&#10;+d83LqS3ntX/AJx78oC4/Lnzx5qDj1xDHbRoDRqVqT8s432g1hjqcUOnM9zu+zcHFinJReTjIifz&#10;V/AZDPy2Fton5b+bdV1USj620VpBxGxflXf7sztdI5NTCMa2FtWCHBikT12VDWopnma0jM1xFGo3&#10;Z1AHzOdDM1EurjGyuz11/wA5IxNc615U8tw8DFb6XZQrGnYsAW+85zHYh4YZJHnZd1r4bwHkFGEG&#10;hrueR/XnCfzfUQ+Z7uyUcVtxHEB4cVGb3s8fuw67W/XStnMD4DM5w3Z6J1rl5Z/K+w0yWGP1NXum&#10;uOXVuKbDNFij4uqMu4U7HJ+7wgd7s86ZvXWOzYq7LAril2THybaSXN9GkC82LDbvgkjq7P0G/kn5&#10;aby35S0+zknkm5xiSkn7PLfiPYZhyO7l+T8av+cyPPcfmDztcaXb2qQtpiLbNKv2pe9W+VaD2zr/&#10;AEwANwFviK6uPUJJ8c3vkw2AUgGbtlgYCiSm52xUZBrQMrAdBl5MBnEJfLN2PbFEWpyTJj+o3ojj&#10;NDv74NjWmNMgHlmragZCRXBITb4sgZ9zJjagzNxXqccxC9Nzms1GZFPbPIHlQ300buO4274X3EgA&#10;oTsM0uTJZTb728jeWI7WJVCUpQk4UO5Y5Sl7ja2ywIBjOuKoknhvgmFN69sQLQUj1e9EMR3+LDAA&#10;NT8cy8UOFDw3zDqZJIU1r1xbttloVgDVdizHfA7L45eJIVY9qA7GtcK7yMlCoxBYdXq/lG8RLhHY&#10;9KZxvzZpj3KMBmTA0k7Pvn8q/McMPEEgdOueYPM3lOSRm+E7ZlQmA1mL6603V4btFZWG48c51L5L&#10;nJPwt92WcVseBNvXTryH34CPku4rXifuw2jw13qp4jAzeTbkbgH7sNo4G/UXxGBZfJ9ywoQfuyQm&#10;vA3yHjkcvPIdy/RT92PEx8Nuo8cC2XkO6EoUoevhlUygYm60656c/LPyjLZujlSDt2zHySciMaDE&#10;fNesQ2Fo4dhUg989s+XbQ28C8vDNfll0Z0/Mz80dYTUdQkZDyCsRtkoVeR9solLhDIPIPtmo+z3w&#10;QBQUzHJtKsoFfllHAqLiqTtiZNNhhQjYxU8sTOKUYi9+2NOKqq9cTbChGRCm5xE4VRijG4oVhv0z&#10;Ur0wE0qolSaDGOhG5wCdraOjFAScYqg1rgnKklGwqH69sxQZXxlCYIo6Y2gHQYDIraJjUDqMYRgC&#10;ogMabbjE2NeoyyAopaZtjgu0BJy0oLDNflRI2HfJNCqladMycMLRT4y/MfXp7Gc+mTSpJ37dsRuL&#10;VJNqCnyzYflzVrTBPLH5w3FhL6ZcqoamEdzoqOeSDMc46W6fUnlf8+CUVJZuXQDfCWbQgK7fdkeF&#10;nGT2fSvzmhnKhZQT23wgutCIHQ0wcNJJes6J+aNtdFVMo5HbI5PorL0GC2sl6pY+cbeYAcx9+Fkm&#10;nOnbDEpgyWLW4piKMMAm2ZRuMlbNM1vUf7JxhjOEGlJX+rXpmVadcBLA7rywxSuIioioO3hjh7ZZ&#10;xLwoV4/HpigbthtjSFMRG+OD42qm0WKBsKqDR0GPDYptDle2PDHrigqZXtjwcaQsYVxVXpjSoWRN&#10;9sfz3whUM0J64uj7YCGBCEaKnTFg2RYod0qK4LjbFUnuI6/PDCE74EFjV8tQcN7c13yLEvP9XjpV&#10;e2GqMD065diBCgvIdfjVgKA1FcEjfLwWyMqefXCb40jvl8D0ZpRcKRU9sFQmlMsQXm3mSLmr7VBG&#10;GSgEVOWxmVfP+swBHJxXCCzY6wJBGWPDAUqUnwDkf2RghR0GBWH6jd7s2CFGLJgt9OZW26nEZn4i&#10;mQnPhCCznyD5Xl1i9jQKSCR2yL6negVIP0ZodTk6MgH63fkh+XH1C2hd4wCoGQ64uOTGvzzBAZvt&#10;HTtNW3QCMYXy3aoCSaZIBU+g0x5yAi1yG6xrqxhip6ZdGNMwKej6B5W5lTIvzzketeYyxqp+jCaU&#10;l7DpmkJaqBTEvL2sM9yrE98xyEXaJ1K0WW3ePxUjPZnle9W4tVUEV4jM/SGnHmN34tf85c+UJLbV&#10;hqYUgEspI9skZzagqC+GQhGUcLJXRSfhGWrUNcjMbKiYoS+3QYJFG3zEOyEWYRERTA8qD7demTgT&#10;yVNrO7WJg7bUyN6pZ/WIytNyMyhsoD338r/OK6ZexGV+KqQa55g88/lcutTFvT6mtaZZxszG36w/&#10;lx+cmn3GnRR3s6sQopvvTFfy+/KOLS7hXeMUBr0yrJKwgCkH+af596doWmyJp8g9Z1IWh8c9X2Fk&#10;ttGsUYAA2zCJtg/Irz551m1u9mvLiQtI7Ek1w2UU2xWnjF3dNMS7E0xxNAfDGrKKS6ofc9sTOG1R&#10;0SgjbfHA7YFDbpRqdO+WffAyWqeNaYmEHVuuWnIRyVCulT74tlSqY8M2KqoPWuYYqtccs2KtBR4Z&#10;jirajfG4VRG5HHN74Fb41+Qz/9f1plDun5zVAxwGRkxk0GPXNTIsVVXrsMackAoCsHrvjckWRC4b&#10;j55RauSjFrK1x2xvXLAhSpTNXAq8rxAy8KqRI6Y4LXISnSVgBIrlFaHJCVhSsJp0zYpDYIJ2749R&#10;TYZXKVtlt8CDU9MxO9MMBs1lDuMbTJoBWE9PbHKMhMsxJoNtX3x1MiyteJCNhlU8MISvMtOmWBkJ&#10;FgSuW4oN8cBkCxJaMxJoMulMFoBXNJy69s2SSg3k3zUw8TK1hlplccPGglrn4ZuOAytFNcqnLpja&#10;07llHEBSvD+GM4kZdxhC4CuWoplczat7jY47IJWnrvljGlWE16ZdMQaVDyHxx+NKl0rYMtjmJqQl&#10;1ud6DxwVKRTfpTNDqI7sn0l+VcpShyMXvx1IyeOPDsofXnlq/BIYnZaVyPyxnrmTyYE29YsdQEhB&#10;wtdN6ZaOSJcmTwXaj7WVEtGrl4DUN0t1a6Vom4ncDDi3FN8sbOTwvzHcF+cYO+GKbZdAWzeGeZZ2&#10;oQNmO2CU3GZCHj2oNRiXwSBXbDE0rBdTYfa7nFEFMMzaGNSb4plaUM5pmxVQJy8VcBTKxVbmxVeD&#10;TNirVcrJgtgNrs2Kt+2WMBYyUz4nHqaHK5C0LOmL5UVXKO+VUDGlVBvtlAd/HElV3HLwJVV22xNh&#10;1yyBSC043xHL0qfbbMDTcYkWrvfNirVMvIlgXcqfLNgQrA0Fc1capAC8N3GbFLQNNs2KrSc2KrRX&#10;rlUw2y4nM2auNIAWKK5VckAzApU45q4UupldMVbrXLxVbWm2XgQtObFVvT6c2Ku6ZWKr1O2OyDWq&#10;BsYRTFUdE4YDGnFUfbksdupxEtXCrJYrYcQzHc5ayldsiYAqi5bYFQQNs0h5EE+GUkUlkGhxLFbu&#10;sW5Zt8cDXAqlcQmJ+RqFOIk5OMbVGTzhIQENT75VMuQk7XD9+hzMMVda3FHpJuK46M+OVtSN1JXA&#10;V4jRTvmf2ycSyiUtijeRGZjv745TkjTNJbi2J2YVx/KmClS+W15L4eGaoO4yyIKEnlDRN8XXNk1Q&#10;TsTjuNcgZUq9DXc5XHCJqrFxQeOYCuSMqVDOCTU49VyuUrStO3TFMgqEk2+WWMUoRtzt2zYq0DQ5&#10;q4EKhT3zYpWuAgrTfLwqhz1rlYqqonfNgQrh6b5qYqt9Wm2IyvTYZbjj1RJNLC1a6VidxlxyhjxO&#10;VZIcLBHzaW0KiaPoMQuouSlh1zFMd9lBe3fl15vW3eKC/aiggEE7HCeG3EdSv0+OAimVvo7WPNC6&#10;uqxsRwVQFC/ZpgwThT6RFWyuceJDFINJeINrcLBYGPFd9z40y3PIUHfIxhulG2+oR23qSqC3w774&#10;WyQvDIXWhGWqznTNasta02O0uA0LjpgmAsGMjZbCOzEvOPPElnJ6NjB8UkVST1rhkoUivfLEW8Bv&#10;2uIrliQfTPQ4xqdcnTZS62nmLgSPUeGIs3YZZijTHhpM7gCVfiGPQVy9FMO1N2tj7HFgMDIMYmnJ&#10;3bHgd8UoC4lqOIxVemUz5pUGbiArbnH0yACQEM8mbJM0K71zYramjtUDxzYLY3aYemBl1wIaCVNB&#10;ikZ7ZXkDNUj+AnxxxcDbIiBKqcklNsTZ6imTjjpVRJDXl4YnTLrW2jMVNRuTldMiWMlaCIy1Zthl&#10;EVyLFHrJ6Q4gd8oDJEMwKV2mA+M45noNsr8OlkqWh+tuqdAxxiykmhOHgYI67sTB+8iFKGmWHBOV&#10;yhSbTZFPoKsnwkCuaWLllaQU50XW1skYkAsdt8Dl/SNMNMmU/o8axAJthyUsK9cq5PNDTwxYqnkq&#10;M6dqEf1r4UVwQwNKUORU8rb4TtUEVyA6pIt9xE23mRYp4W5GJo2AB3qMIb2w5xuxb4QK7YhiC9k8&#10;t+blhvILdYT6zMUqwIIp4YTavbCbRp5LY1cRmnidsuxM482W+XdauLLz/Y6bqacbeVwSf2QT0OfO&#10;fWRcJcTRyR/tnqvvmcGdP0rUggFdxTbIu0DueHo8mbZQB3yE58KCF2Dr/wDLHzSircJpN16bCoIi&#10;Yih+jMY6oXzYSwlKF8waW8ht1vbYygkFBMnIEe1a5D9Q8q6rZEx31lcRMoqeUbbfhlsc9tJiQmEV&#10;1DOKwyI4P8rA/qyFyxlakjfMgStqV8LDbevsDQ5E5QFq3YGk0op8YdT7ZAagFl4dOwsmqvw1y+Jt&#10;gXYWzb9clbXJ2F0iV2HU5CwwAdgdoiNqZMFnTsDtERvhtFOxBlHfAtOwNJEKYop2BHjpih2NSHl7&#10;Yq7EJQVNK4oLsBsK1OKHYk6ECp74q7ECuKHYmduuFXZQFcBYk07HUwWjidlYWVuxhPbFXYkxrgpX&#10;Y5QTkWTsaymu+FDsbxOBadlEYop2NphTTscB3xS7LOKC7E2PfAh2MAqcVdgpRQbYCrsdXFDscK9s&#10;DIOxGYnphCS7AuSYOxy4sg7HdcBZU7PS35FSGy0jzTqrRn0odO4lx2LMAM53tkXKEe8u77ONRkfJ&#10;2G35E2pGlebfNSEJ9V02RfUY0NZGAAHzyjtf68cPPk3aOVxlIdy1jSnuaZyn8mLGTWfPeh2UDcZJ&#10;b6KjdafFWubPtiYx6aZPc67R+vKPe5zxUk9AM6l/zl5rb6x+YV/A8wl+qBYOQOx4ihzWeyuHw9OD&#10;37uX2vk48ldynbgCNQF4inTwzs35H+Ybf8u/yd8weZYoRdXF5ILdkb7Kk1ArnP8Ab2E6zXQxcq6u&#10;x7PIxYDJzpydTXZanOfPJAv5K3c7UhurzUlIWuzAb0Aza4bGurmAAHGy/wCL33lU3r7Z4wc1NDna&#10;B5uS7PcP5HqdC/Kbzpr0AKTzxJbcyKAAtWgPeucd2ufE1eOPR3uhjw4JFDyqryRqx6EsB7jI9/zi&#10;jps11deY9XteSS2ekXL+qDQKWUj78u9o5D0RPWQ2Y9mc5HyK6ZwgBPdgPxzyVfc2nleUlnLsST1J&#10;rnT46oU6aZsq2C9CtjeahbWiCpklRQD3qchqJcMCfJOIXIB2ekv+crrgx+Y9O0RVVEsNKtIQqilD&#10;6Yr+OaL2c9WOUu+Rdp2oakB3AKcYoNzXcnIn52uDp/kHy5ohUASvNdE9zyNB9GZekHFnlJr1HpxR&#10;CpnBQPHNw612eltKk1ryj+U8uoWRkt7fWNSCFwKB0iXp8q5zWcY9TrBGW/DH7XdYeLHgsdSt2J9x&#10;h55jvbuL8l9Nt5V4fWdUkdzShYKNichpccfzkiOgZ5yRgA83UFa96Z588iQJceYNOhuByRrmIEeN&#10;WG2bzXSrFIjudZph6wuz0X57uZPMv5xxwSL6K280UaqBsFiXp+GaTRVDSX3u11Hrz13NKKDbPOHn&#10;nUH1TX9Rv5DVpLmQ7/61M6DSxqAHk6jUy4pkt5GIUaZ1hiFXchR8zl0jQstAF7Ozvn5waYPLeg+W&#10;vLtwGN6LU3EzE1A5moA+QzUdmy8Scpjk5usjwRjHydnnrN0612bFXY4DGkuzuf5IQLNrlvbNFzMk&#10;igMBUjfIZCsJbrWbipbwFc/Qf5ctFs9NtbaOvFIlA+7MSTkxNl/Pf+e2uza3521u8uAFZruRQFNR&#10;RTQYdnJByovEXbfMBXCTSSaUCamuPAyBLWTamxI2x+ICgWgpDsQeuPUVOTDYNmPXkxiU1PfBUaYq&#10;8/1rUKDY4MRa4DKmwPPbiQytTBOyr7kbZr82Skhl/lbRZL6VaKePc0wJM4U1Gxpmlz5b2UvuT8s/&#10;JogVJiu9BvTCadqkjMRAfU+l2wt1UDwwNSu2FKdmQLiiR1xQgLq89IEk4MROPTMjHC0PM/MetFQR&#10;1JrTfBIovXMkRtXj19eGVyWOUW3rlnDtSEtV+TV32xrENtiAQpKLV9hgeVAwocLWnuk3zWzAod+2&#10;Ed5pKXINe+TjOkiVPZfL35iz6UVIJJXIpdeSYbluRArlvjBkJh7Jpn/OQc9lGFevyrhY/kC3J+zv&#10;8tssGRbBZFH/AM5JyAUZtvnviDfl5bsN1H3YeNOyPi/5yWYEKp29zgOX8t7dvsoB9GEZT1Taaw/8&#10;5Kp0ckH2wK35aQMfsivywnMjZNYv+ckY6CjVH44Eb8sYunAH6Micq7JvD/zkdbt9piuOi/LGGNg3&#10;D57Y+KEggLbj/nI2FlID/LJ3o3lGCxoSo29sx8mS2JNvGvOX51XGrK1vbSNQ98ncUAUADYDYDMQy&#10;pk+e7/UZLpy7GtTU4NEdDUZjGVqhlevxV+jNTIoRKHGn3xVHRHYkYzxwqi1HTfEzilFoe2NxUqin&#10;vibdMLFFxNvviRGFKNDY0imKqimuZDvkJjZCJhNGGKunIUymMqVMFINQ2BivA08cmTxC1RcL0+Hx&#10;xpyCplGfHG4EKwbGHDSVQHwxMj9nxy6A6pQ9zJwBFffDO3Tjvl2OHGVeV+cNXWzgZjux/VhqjcQP&#10;fNzpsO6CXwz+Ymr/AFxywPWppgjny65niICvnm4Eit6qEjfKIBwHGChF2eu3tkPgcjMUBHxCuY8t&#10;PfJNst0r8x7qxYiR2Phv0xB7WNtiMplpip3emaH+dlzayBncmhBqThXNpCSbUpkDhMUPbPL/APzk&#10;RuPUl+IEdThJc6By+wMqMK5pun0H5b/Pm2m4h51oaftZH7rQdthvlfAQm3tuh/mzb3dAHBB98IZt&#10;GK70IwcJSd3qGn+eYJlB5gg++FUmnMD4YTEhjdMqtfMUM4qGBwE9uydRiJWyBtOI7tJehGJUxSiq&#10;g9MseOKkWp473wMTFad8cDloYFCSKOox4OSVDMtcUBpgVQZa47liqwLlcsKtmPbpiinFCg6AimCE&#10;ONsSUvkTamCEORLBBSp3wXGd8CpZcLthjCcUFjF8nXDeA5C2omiwXVYKg4YwvmXHkzeSa5a1crth&#10;grbZIMnm97Fwc1HQ9sZyr0zIEabQUmnNQduuCoN6ZYgvPfM0bBWoNhhvF0xQ+edeBaU9q4odssG7&#10;MSYqx41rj0G9cWSTajMEjIHfBaDAl5xqdzUkKcc2w2xJSgNLs2vZwFBO+El/dhFKg/F0zWarL8lA&#10;foh+QH5XeqYr+4Q1NCARkC1K85HiM1MpcRbYh+ofk3y2unW6qBSgFBkVur4R1JOEBnT1nTtJaUqA&#10;MgGs+YFi5Hl0yYC29W0Py1spdaVzkWteYzMSEbEliS9Is9PS2UBQMiLXLXDVOQO7FMKUGSfQVZJA&#10;46VyBZBDz04kHwz1j5F1ImNEbsKZdgyU1TD4R/5yX8kR61aSuEqBVgad864kgYDNxCVtQ2fkL5i8&#10;uTaXdSRfsgmm2KHpk+JkJMZ9Jk+EjEzkkpjAKAdxiqS0yk4bVUupAQAvUY9pOQpjHFRtUraenXrg&#10;Zo65aSpKbWOrPAPhOxwHLYpKaMoONpEnoOj/AJhXunKDbTOp6cammCLbT0tx8AocxZz4lJRWsfmB&#10;d6qON3IXPz74ZKoXbIK81vLx7ljI2KYEJezfDUZiK7ZIbKg/Urv0OJt8Ir4YQOIqmMFyVWtcpdxU&#10;YJCiilczgjxNMfTIpQ7SU9svFVpkruM2KqRBXc5RwgWqspoK5gelO+JCu9zmrgVUI4jN0xV32sbh&#10;VERipAzdq5G91RIiHEnP/9D1scxhu7fifnMdhXvmB7YkIJtQ+0ajrjjkEKg26Y0jJAsgXE0xhNMt&#10;EbSV8cpB3xOnfLGsqnOvfMRgVUV6bHvmAxQtd/DLwpCi2+PU+OVzDOmhXocsjfACxKmx7nvlDJlD&#10;QxTMcslWtf1ZXGuTjKkKMigdMadtsmDaEMx7YoBTKibStr4ZsFrbZPbNTCtrcbUg0yyrCCpFqHFS&#10;NjTKRzYL+RGYb4DskbNc+2MJptlkY2zW1xvI5ZwBVgJG+PrXplfDSQWwwy6HIra0kHfL+eBDuXhl&#10;Uw2ytoN45ZGBiqo/3Y3Cqpy75WKr136ZsI3VTanTLDV2OExpUK5x+ABUvlGCoMxc6V9qSWwTOR9k&#10;981GSN7pD27yBcm3cqp69BhFcqDsMjEIkafUnlzUWQCMDYmpOFEy8RU9MtG7B6zpV6WoAaHphW61&#10;PIZeAk8mYxXZpRu2JqtTl0WqPNB6hd0jY164aQjbJtheO61L6fKRjQbnBSnb2zJhGkW8V8wXAuJD&#10;J0p0xZG5bHMsQ4dwyt5bq8imqgVOC1JwGC286vnZtz44shrkJRpKSua9cUytUK5/DNiqiTXLxVrN&#10;irR+WVhS2N+ubAheVpmOEJDa7bnKyTNomm+WMBQVFm6AZfTIsWhuceGIyPAq8E1rjWauECkLg1Ou&#10;YMRgMUqisSMU5jIcCrgwG2WXGIgUh3Na74gfbLxtzZLPcZVO+G1tcWHTNiSpLQqcvINbdO2bFWwP&#10;DKO2HmqpxpvlBgdsJgVaOOyKrTvmxVbmxVaa9DlHJgMgV6mgpjcLNUqCNs2KtA7b5eKtHxzYqty8&#10;CGiO+bG1tbSu+bBaLaJAy8Fo4mx0zYGK41PTKOKoqNqdeuMYUxVNLKTkeHfA561wqy6HkUCHribH&#10;euKpxbwFojG2xArinXbIyjaoS2vJNOkqD8J33xEFl2x4ArJpLxb5A21ab5YydKlUzhRRsfTGlSwy&#10;g1rjwMBUoGV2/Y6jL4eGVtSOi1NqLHKKqMYRk4hlFUa5Y1Rfs4mxp0y2MbZrKePfNyJ65YIAIQcq&#10;g0y0OSQSl2owpTkB264vkVBYnItCQcVHTKSyUxscwwlV1d+WOAyCrXbeo+WOwKsJygaZPhVDzEcf&#10;fH5FKBYjoc2KrR1ysVVgabjMMiWJXOKjHHCEhCg0c43FUQrVzYqvXfKJpkoi1JpSdD16YGmXkKjL&#10;osCyDy/fLbSlJxUUxONCDUdsGUiqKGSy36XAaNBVcEeonQ5jmBCpfaW1xIedv0H0YiyxndeuPhk9&#10;EMnsvMd9YuLOeRhGdq1wtcFG5LuTkJYvJNvoDRdet9RsoLO4uUhWJdq4vDRxylBB7ZWcRvZd0s1/&#10;W7eyITTJVk4D4z41xYwgfF1yIgSqTJ55LRCGnpnoSuBpag7bDLYigqcafLBeASg85HO5JrjFfjkk&#10;Uq6hpMd1y9MUGCVNRlgbQ82vofq05Ub8TibpTfLIFV5vRNRCKY+PYZchjOsN6z8ey4IXAhh10Pte&#10;2KYEpQ7kbYovTKpDdkFvOp3xwOLYoPvlE0xQqR27SCoGwGOrtkGFrRDxYHpTG4oRRrxzHAq+Lce4&#10;zDDabWSeGWMVtRZcv3wIaGwoczdMVXwL6jgdsCcixOFWerp8VvboV+Jn3riw3GISxq5jCuQo6ZeG&#10;02h5IzSmMbwwIJTWwjEVHPbpifpk9MUJu+pRpu++OK8cVQ8d6LwsqYrG5rQ9MryRHNkFjQNEQQdu&#10;uNkhG7HKmTMdJ8xO7R2MYo32QfE4FDA4oLN7q0nhWrLQkb0wPfWyzRkgbgHABSAWWfl/51vNJ1W3&#10;sp5CYWkUNU9BXOUxXkkN1JZXJPpsaDEhmQ/Uu60K11DRrTzDpSr9ahUOSMGpayQ84l3ioTv4HJ45&#10;UsSxe/1ey1OS11CZuF8Cicu4IOeDfO0U6avc+jtH6hoB88zYmw2F+l+hPz0+1YmpMSVP0Yh5Dsrj&#10;VvMmm6Y0fqCSdK7dganMLW5OCJLOCG81akukaNqGqSNwW3tZpOXhxQnPS/5//m35n8l6vDoHkwlL&#10;SKFOfGLkC1PGmaHTw8Tcts/TyfJH/OPX5L+WNe8tRecPN9ml/rF9NPN6sztyVGc0A4kU2zgs3/OS&#10;3mie1uNP1m2gnMsbIWaEBhUUr0zbYYA04k5vcbL8hvKOl6hDrejwXNpPBIJAsV3N6ZI8ULEUzzho&#10;Xlq786axBoOnxs1xeS8QVFQvI7k+wzKy5+AElxxAyNPWNRv4NKtZtSvnEdvbxtJIx6BVFSc9dXHl&#10;/wDKz8jIn0nzJF+nNeoPWT9lD3HtmmOXJnNjYOUIxxPF7XVPOn5hrHqnl2SLQtDkBaGWRBLcSr2b&#10;i3wqD1G2AdM1D8mvzWlTywmlvomp3DcYZUY8eR6b9PvxJy4t7sMxKM9lSS1/MHygsuqy6jB5gs4k&#10;LPbyQJBLQbkqyAAmnbPJn5uflPd/ljr83l27lEsf95DJSnJD0ObXSarjFuFmxcBeneU/M1p5w0q3&#10;8w6ZX0LhSeJ6qwNGU+4Iwb+SH5Nr+buuSeX5rk20cUTSs6itAuOs1fhDiLHFhEzugvPXnC38i6RJ&#10;5gvI2mVGSNY1IDO7txUCvcnOlXf/ADi5oBmltNN85ae90JSixyHjQA7198138oSPQuR+UHehLXzh&#10;eSxJcXOj3sSNGJDQByK9qDcnID+aX/ONPmH8vNMXzLbzQalpBoGuLVgwWviB2zL0vaIyGjsfNry6&#10;YxFony/560zzDcyaVbmWC/iHJre4jMclPEA9R8s80MCNnXN1CVi3FZlgV1BNSNsmh2B5I1PbGmJd&#10;hfJDviQxdlGFQK13wJp2Fcy70GLAuxIRmlT0xV2B5DUUxYuwOBhV2JvvgS7GhcWNOyip6YKRwuxh&#10;FMKadidMVdjSMVdljIlIdlMe+KXZQrirssk4pdjT74q7HLTCkOzN0wMS7EKdsDF2WFwpp2LADAmn&#10;ZYFdsDGnY/iR0OJZB2IS1OIUuwOQckEOzA0xV2PVsiQyDs9R6Le/oP8AJ/UDEnpXGo36Jzpu8ajp&#10;9+c1mHiawDmAHdYjwYD5lqm9e2D/ACvqEOm/k1rk/wBV4TXN3DbCZT9qtTuPoyOaHFrYi+lrGdYC&#10;fgtNeQodqHbCn/nE+xsJ/O0N/qLsstnHJcRBfFFJ65P2nnLweEcjs19kxHiWeYbcVUgZyD8xdX/x&#10;F5m1LVKkCe6kNT/rHNn2di8HDEeTj6ifiTJ812eqr2/t/If5IJonCOe41u75En9kL0I985COM6zt&#10;Hj5cAd8CMOnrvWcatyPYZGvzi01/LP5X+T9MmRYpLwS3TrX4jXZTT3GbHsaXjarJPuNOF2ieDFEN&#10;JIHZlHVSAfurnj6GMysFHXOulKg6AC1TPaBn1Xyn+Sslldt6UF9fLxUr9oU6Zxw4dRrbHQO/o49P&#10;v1WFFLhz9pRT78Dfk5CvlT8vPNvm2dm9S9t1tI/TOwLGu9Mu7Tl4+phAdCw0o8PFKXfs5qkrTp3z&#10;x1KSxJPffOrjs6SS/Jx+WFobvzRpUKiv+lxE/LkKnMHtOfDhl7m/SQuY97TdDTOof85MaxB5h/Mb&#10;URpyHhFIkA3qWKgA5r+wcZxaYEub2hITykBbGCFFetMH/wDOQ9gukR+XdLZPTkj0qAtH0ILLXfI9&#10;h5PEMz/SLZ2lHgER5Lga55kABzobdPVt57I/N24udO/LTyP5cMy/VZonnMa9asxoc4/swCeryzrc&#10;PRaj04oRUlA5s1N9t/oxH8/tJm8teR/J+lTSMwuYXuQO1G6ZLsDL42fIe40w7UHBjiFyuGJ49jQ5&#10;xr8h9Fk13z9oNjEnqf6ZE5X2U1P6s3XbOXw9PI+Trez4cWUOkYIpZjQAbnO8x3M2o/nDrl88ccJt&#10;xeEE7heCGhzSYYiOkgL5l2pleY+4uQUUAb7Z411ORpLueRzyLSuSfGpO+dZiHpDz+U7r8TsSfrEQ&#10;UVPNaAfPDkGxYwO7s79/zkfNM+s6fDOVAi021UKDUr8ArXwOafsP6Ze9zu0j6h7g0opnnTN46xvH&#10;A0xSHZXXCEOz2H/zh9pMer+dLOG6YCOM+pQ9yBtlGUox82IfmBqc2jeW9V1SzXlPDZzMgrTfiQDX&#10;26591bZSiBe3b5ZjndysW7+d3zdcJd30t1GxLyMWk5bnkeuCKeGG3IBYd3J7Zh13xKSoPt0x3yyL&#10;FDvtuehxw3yYFNgFJZcylajBUa4UsA1i94cqHbBirQYFeaaleeq1cEIAOuY+adMoqulae966qi1J&#10;OJyTbb9O2abU5KOzY+v/AMsfIcjiN51FdjSnbCmWXsM1spWgl9m6Foa2MaoooABgalcrtWXIoj65&#10;gtemSQoySgCvbBKgKMtxQtDB9f1YRKQv2u2OGbGMKQ8b1bUDcMVUnrvile+WUrFifjINco4qvTpS&#10;mV74qrDai9cUAqN8qkd9mPCjITT4uhxArXJ2ypFw3LL3OM4nDTHhCK+ukgVO2OApkWK/61zFa40o&#10;MkGYUvrrjavTpjDH4ZK2SJhv2pVjv0zekTtkTIBCNS8dulRjTB2yHGtJtDfSAglj0yvRpgM0GKJF&#10;6aUZiTjwlMgUgUuW8LfDXfBCLUCvjlMzRZL439StfHFGcLscqECUK5kUGhOIs65LwyqNhmXYV3xr&#10;HIoTaEciB1xItXFKZrERjTiqqg8cTOFbRCDtlE4sVdU74mfHFKupp8ONJ7YVVkGNBocEkImMEEMe&#10;2PaQU+E75VGHeqMD+HXAzsSctEQEomNie++OrXrlBCEzSo3xNuhxjzVE12xAV7ZkcNpUDLw3GDIo&#10;i9GyI22Qkeq6ikSc3O9N8NFULuOg7ZstJitk+W/zD8zEB0LbEnYeGPO5qM3eOPCKQS+WdVuTeOzN&#10;44p6lMtEbYsQubKp5DHrIMTjKLSmezOLKwyJilI7iAg0OPB74FS+SJo90OKKPDIkWqTy6jPat+7Y&#10;g44wo3Ub5AwLJM9O/MK8091q5oMDSWqsdhtTuMx5aawh7HoH573dpxRpSVFNgcLZ9KSTtSuY5wEK&#10;+hfKn/ORQLIsspBA6HphFdaAGqVXbK+EhD6N8t/n/bXHBDMtT4nbI5d6C3YHInZIp7/5e/Na0uqH&#10;1lpQftYQzaKy9BkJGmVvV9M88W90tVb8a4AfTGUbjIcbAzZTBr8Up+FgcBPbMuSBZRNppHfxuaKc&#10;DcKGmXBJC95lPQ44Lha1IsMdiqxt+mUThUtqvc40HFV5Xb2xZcVQjjFg2EMSEDIvHfF1fBwo4UG6&#10;4LjbvkapiQls6V2wyiPQ4GJY3eDqMNo3oKr1wQFndpYTqsYANMMYW23zKBZCVvKtbtRUmu/XDJGq&#10;NsLMPNL63oxrvXKNF2GZMJGW7ZEscuYPTJC/PBELbjJsmGa9CXiYgCpGHMJBFcWL5w8w25SQg9sW&#10;B5GmW8NC2YDBLhggJO2CUFMAFpYFrN5seOL1p0yXCyYHIxneg6ntgC7uAla9sx88+EK+k/yV/LuT&#10;XbyKRkNKgjbqc55qeofE3xdemaTPlvk2gU/Zf8rfy/j060h5JuqjtkH1DU1iUmvbKIi219M6PoDy&#10;FV47eAzmOueZUQMob4ssAYEvYNE8uCDi7DbOQ6prrTkjlXEimPEzuG3WIUUZF+bTNU98VRGH2n2B&#10;koaZA7JU2amdE0fSSCuVEoBSm9vFjB8c7X5YVrfiehyUQxkaeAfmRw1G2kj7N3zrtpe1ADdM2EJU&#10;45JHJ+dHnbyKlxJK8aVFT2w4ilDbg1zIjlvmoNvnDzF5ImtTWJTtip3y+MgWYk8/ktJLeqEEZYyV&#10;srQMgPftjh4YqgpEJoe2OwEWgi1JDxx0fXK8g2SEUkhB274v36HKOFLXrHpvU5UmwyWMWVU5JaLT&#10;ocqM7b4coQpoxxsjmtBk8UNrVRl+E0GMLkihyYgArSOVHtlqxHywSx8SVT6xx64srgipymWOkNrN&#10;y+fTHA16ZWRSomNx0r0zd8Coh6cd8xxVbHQbHG0w2i1c9sdgW1jEjbKOKVSM1xhxVFxEBuWamR6q&#10;jwRwJpn/0fWrZRjdqX5xudqY0ZYRaENWm+KLuMpnzSqq/bNkFVDQjGv0yyBVbxrUjE8uQ6tNhmpi&#10;rfqEdemamAlV3qVNcU41FBlPHRSuO22JmuXgpCw0rtmFcJQVM9wcs4ENLlCvbGlbNQKVx4bbKzjW&#10;1rNtTN1yQFKhq13xQGuVGKVtR3ym9sMQrTHtjN++WUhYTmHjklWnwx4apFcrMQAinVJ2OK5TSQG6&#10;0FcScb1y2B2SpE42mWIaLfdjl60yMuSVvLfFcpAtVxIyq1yRiqmCR0zVwcKuIy8iq4HxzYquD9jl&#10;UxVUEhHTGnJxVsvjBlpQhnagxZRlcizAS+Q4MhXfMLMdlKJtl5MKYtMOS175rZc0B6l5UnFpIpet&#10;D4YTzKOhyssC+mfLNyXjVkPTCe4Wu+XYyoewaXMy05DfC51y4JZlDc0U/LGRpvXL0UlGpXoKlDuM&#10;MI12yUDRQXk/mScujBa0GK9qZm4xumnj+qSEKeWCIxmQtPL9Wl+IjfBKjAlhV2wqRiq5EqkUrCuL&#10;jplBSh5DttmwKpE5eKuDdjlYq30zYq2u4zYquZq9Ns2KhYCfnmphtlxLuu+Xii1I7de+bArY22GV&#10;kqSAvOVXDTKloO9M2NLSoFqa5eRIYkUvoK5sDFTYdx0zYQyDYIpTHHAgrT15DG4obDUzUxVv1M2K&#10;rg4OJvlsCqtyqMyjGaGq71xTKkt8a5sVWN8s1cNK0TXfKNO+SFqs6Eb5QHhiZMuJVGXTI2vE4UIq&#10;Ns1MIKiTtjtlYQWQK2vhl4Cxk3WmXkWKylcvFVIimxysVVF6UzHEKqDYUyhhKqtMxwKrQ1VuQ8cD&#10;MuG1ZnaXhCbdcYwA7ZOMbVWS+mD15fRjFamTONCpcv8AWYyaCuZzy7Y+Gtr7G4a3AAJxOnY5OIrk&#10;qKkuvX+InfHKaCgxItULKfTNK7HFA3jlZgtqAck7Y4uF3JyvgJ5IkrpCH271xEtyy+MAFCvJGYwF&#10;PWnbKIOSCViTruDsRjgK4qgJ7gLucUC0wKlc1x6o4k9MUGAseSQytQ746uCkhDt45a9cEjsybrUY&#10;tlCrCa5TdPfJR5q3TbLAxOyoWRwBQjfHAYEpcW3zYq2tTU5WKogdKnNiiljPtXrl4KVQFK1zYUqq&#10;tTpjSK7YRsUKqzKi8j3xImhy2PJgSi2TmAy9Msb4qEHIzREMuMkFBVcIUpjpExklKzNscLnYq1Tu&#10;MmUPZ9Jt7a4tAEYBwMVU16YqkGoQIKVpyBxjrQ1PTG1R+nXBlQwqaP2rj0nA+Fsonj6p4bTBtIu5&#10;g3oHYCpOCOfLplXDSeFj7xSwbXPUeGB5Yy+JCDGma6Br0dnReNfDApjKnfIsbekW+rw30f7v4SB0&#10;OCovi+jJgtgebeYlFkTJUNy3+WOkXemXYwliUV/8HPqB4ZaL2yxCS6hdtJykU0GLAYqx95iw5Gpx&#10;2BUC/wAVTl40yCiTx6YoMrIbFOvQYxuuBBTmxpx36Y5TkKY0sulAaq/dl1w0vChXOWd8FIIXQyqg&#10;Ibrl9sCFP1AW33xuKq3UZfTFVLjy2GWd9sVcgKEkYmVA3OKpvDezS0hjJNOmbY9MVXSI6mshIPU4&#10;0imG02rREMKnqdsaBXDabRVw4hUKPDFPs7YDugm0rSM3BZq7AbZZFcUIWOR4DVSQa4wfCchPkyiy&#10;rTa3nwy13GKF/UBUd8pZUnEGn/omaO/fcIwIGFE/+jKW+7FBe9eWWHm24htiOIJBcDwxO3veSNz6&#10;AYCWJ2TzzH+W6wXsEunMfWkf7I2FBkT1iwS6jNzbD94prkSV4t313+Vfm678vXMPlzzFLW0lj4qz&#10;H26YhBJJ9X/fCjcaZZjZBOPMNnajWV/RtXX1FcU3HXPBP5jWL2msXB5EcmJpmfjOzKRfqp5Ru0vd&#10;Hs7iMUBhT8Bk6/5xs07675rS6uN47eNnFe22antK5RoNuOTyT/nJvXG0L8vdUkhYpLcelbKQK7yO&#10;Bk+84/8AORt3Y6zdadFpdnc2lvI0atKgLEDxOYGHQbXu2SyUwXyZ/wA4u6PaaJaMNW1i2vZYY5JG&#10;t7xkUOwqeK9BnDvzJ/NTT/N2kfVbfSbey1Iy1ZoEoCnzzZ4NOYNU5AvbvJHkC68m3ErSazf6lavG&#10;qrHeyeoVYdSDQZMv+cR7eNL7WdXaNDdWtozRilWGx3HhmD2hEmk4Xmn/ADk7dv8AoTSdC5SJb6pq&#10;9razshoPTLVIb2NM8geeNUl1rWb3UboH15Z5CxJ71zO0mMAONmNl9F2VtHZW8VnbgLFEiooHQBRQ&#10;ZHdBW4GpWrWNfrAmj4ceteQpTJ6qIAaoc9kQ/Hief2aGvyz1p/zmUgE3l+SeMrfHT09Z/E+Ga3s8&#10;1fvb9QbeGfkO3LT9Y+ryB7Eavdi2A6KgboPauHP/ADhx5bvP0Z5h17T0X6xNbta27safGymtT2G+&#10;Y/aU+QZaaNAlCfnnqunWz6Bp2tswtX1GO4kVQWJWHcbDrRiM4ZrH/OLf5lyXcl4lhzEkrEyRSqft&#10;Hr1rkseWFc0HBK3oCfmn5ULei+qQxOBXjLyQ0/2QGdpGh6n+Q/5da1p35j3Sz3WqJ6NlZ8+fGo3Y&#10;fLrkcQ8WY4ejYZeHGix2x17TvzA12zv/ACo/q22ms7XF2qlQxZSBECQCa9TnzictIxPYnOrw8nWc&#10;VvYsDyIV6jLqQXYEZfbJIdiDJXrgQ7AswUA4KQS7CtkqcFMLdibJQUGBLsRMFdzitOwM0B7Yrwux&#10;NoGxWnY1VI6jAVdjiwHUYLV2BnIY7DArsTYDthBQQ7A5FcNsXZiMBS7E8aV2KBTitux3A9Ril2Jk&#10;eOFLscu2KXZTGuBiXYwYrTsvbFLsvamKuyi3hgYuxpY+OK27EmY1wrbsbiArsb1xQ7HoCSFG9cBZ&#10;B2e1PzB0i80L8mvL4Nt8FxM7u9N1qNvvzitDmjm10t/d5vQZ4mGnC0MCSo6jCrUnttG/Iuws+Sre&#10;alqUkrK3UrGKCn35k47ya+R6RDTP06YDvK0VLmvQAUwo/wCcareOEeZNdmb0haaXLSQCpBYUFMu7&#10;f9RhHzYdnbcUvJcxI6Cu+earh0knbctycnl8zm/gCIuv4t12ezfzNtdO0jyb5E8pTuJLx1N1NvVS&#10;srbD55xOi45582Ucqr3PRZiI44RKxSSTXp0GAf8AnMC6tRd+XtGtIzF9T0qFOPKoHIA9MyfZGMuG&#10;UibsuJ2yRYA6BbEOrHuc8Zx/AwYHuOmdjLd0irnuH89X1Cy/KLyRYSitvdetcM/cmtBX6M4zsURO&#10;syHud5rZHwYhCxMjzSlCeQ4qw+W/8cKp5JvJf5IJ9X9MnXLwBqip4pl2OtTrTf8ACwlLw9P71agL&#10;+6j9eeLy5Y1PfOvqnR2qZ6D/AOcaLYTee9N9aH1YELSSVFaBVJr9GaLt+VYDXN23ZcbyBa5IUkdc&#10;Ihd/p/8AMh7tIzMs2qMQvGtR6m22TnHwtJX9FjxcWb4t9smP/OVnmRte89XUIXjDZxxQRjjxoEQC&#10;mUezeHgwA97LtbJxZK7lkScECnrnnfS4knvIIXAKvIqkHpuc3mYkRJ8nXQFkKmet/wDnJi55at5b&#10;8n26xJb2Wn2qp6W9C6gn9ecp2DGoZMpuyTzd72hL1Rj5BYm9T75f/OXYe0uvLOhyOx+q6NbDiTsK&#10;rU7Zb7Lj0zl3yLV2wd4x8lOAfbp/Ocin/OK0P1fzVc66Sqx6fp9xOzt+z8NAR71zM9oDeMR7y4/Z&#10;YqZPkvkAZeLdDtgb8uHS7/xd5v1K4dpYLSfga1ZmlJUGv05LUQ4fDgAywS+uRX9Ns80O3Ik+JzfB&#10;0xLeSHyhALnW7CFwSpuYqgeHIZRqj+7PubMAuQdk1/OrVP0r5u1CZJPVjVwiEfyqAAPozG7Lx8GI&#10;N+tlxTLs5PmxcN2bFXZY674UOz3t/wA4N2yXHnFZqU9ONiT9GY2VcXV5J+e8zQeQNfeMEubNlAXr&#10;uQM+0yGuUly8T+fG+UITXbfFcW5JnPfLpgVAvIK7Y6lMISEJLLWpJxVF8cm2MS1bUOIJB2GD44zk&#10;TKleW6pflyQNxi/Hju2RMu5KQQW73UlCKiuVIwXYGnic1WozpAt9Kflp5De6dJJV6kU26jCue4qa&#10;A9M005Wzqn3t5S8rjTYkUDbjgAmprkEPRPTEa08MVArkaVCyy9hghFpudslGPEhjmp6gluh5mgx1&#10;PvzY4oUFeO67qXqOSGJrsMvMhDDWbluehy8Kod17ZfXBaLaUUqDlqDXIyOyVZBRgfDF6ZjpV+Q8a&#10;Y0jbJhWixIoMSplhaypo+9MbihEhu/TGkZIMw4Hud8egyEyyV42C7nrjyMrVGxyE74wjxxVHxy1N&#10;AcYRiqJV+XXG4qiEPh1zbjocBFqrq7D2xhNeuIFKiOVaE4wjfCUFGQGjdcxNRmPIMQyqwou5P0Y0&#10;A5FmmpkHXLK4FWLJXpjCMWKKjevTEiKYVRasG2HXGHFKIUYmThQiVTGE+GKolFB67401742lXRO+&#10;bhXvvkDNUbHHt1x3HxyolCMQEABjlEYAqsdtsYiV65khKUXs6xDc4bQoEFANzluLHxG1eL+cfMYh&#10;V1Vq7UxR2pRRtm/0uGhaC+R/NGsm9kYEkiuNLU6ZnRigsCkHLbG1yxCj6dSRSuWCcbVQktBSlMXV&#10;xXIyulSOawBcnbBCvlCUnutNoNsEoa4FYHq9uY6mmCFOGmTA7jZsvr1xIVSjnZDVScYTT5YDAFNM&#10;hsNQuEIKkmmNbi2/SnQZjTxAbIL0rRde1KN1MLNQdu2BpIFYfEBmDkAHJiQ+ivKnmrV4jGDy4kDc&#10;4UT6dE/agzEyTphOwH1T5Q87aiUX1CSD+OEVxpSUqgyPGTzRHd7to3nWWMr6pO/vhBdaV2Ay3GLb&#10;Y7PSNP8APIB+JhT54TvpLE145aAApkyxPOkJAowqcSOkt1phtiZWi084QVFGH34Bm0917YQoKe2n&#10;mCGfcMMAPbsvUY2tp7DfxSAENiJXj442hHLIr/Z3yxhCVJ1xZThQg5Fr1xZTjaoOWMCuCkONoSqZ&#10;MMoGqMBDAhjl6m9MMom47nCNywMbYbqUR4se3bDWE16ZcAwEaeYawFAo25wyjOFmHnF/FyNTihNc&#10;nA02QSK4tlkBPfFYwV3OXxlxM6YTr8Ajjw2hNaAZaFi+avNcYjZ2364YRpvXDbJ4prF+oDICd8E9&#10;MnEJeb391zYgYlLJwBrhlsElNvKeiSardKiqWJIFAMhOt6kIwVrvmq1ORMQ/Xj/nHL8qjaQQXEqk&#10;EgdRnIda1wRcqtTNT9RttD9OvKnlMRRInHcUzj3mDzV8LIrfjloigyeyaXokdsA5ArnJ9Q1t7hiK&#10;nEmmsyZIiBBRemFkRaZt++Vksea/JTpulmSjUyJkztTdwvXOjaVpJAFFyI3ZAJNe3qxd86PpelhK&#10;UG+SEbYk0841vXfTDb/fk4sYREBtvl8cLTI28U8waz9a5IDUGuSCCWm2WksJPI9Q01ZASwrhvBel&#10;PhPTJAoDzLXPJ63YMiqPlh5Bdh9jkxKmXE8G8weQ+JY8e52war1y6OQFbeP6p5Xms+RCbV7YspH0&#10;5ZabYVeWjqSSpAGOJyUWUUraMjbHR9chlOzJuOI15HBWYqtlatXticnTLcXNVJl2J74Hr4Zk0qlU&#10;A8Tm+eFVh3OVirqAdcdilDyGpoK5q06YkWrcZoanFIjUnKMooIR0RFTTF8x1RTN47jNiqmHBxvzw&#10;sFYMa7nMMUhXFCKjMcDJympoO2NwqiVPh3x2V9Uo/kOHXfP/0vWZ60OVx5bO0fm3zObJKsL7749R&#10;QUynJuUtBj9o9Mdlaqgc/R4Yxj2y2EShUDilNxiZy1Vw32GXiq32OWMiQrqkbYrlBS2G7k40gncd&#10;MkJDqq4tx2xhG+2WxOyFInfG5JW+Qy8VdUnbtmxVojqcvAhDtvuMvAQlYRWpzYpUSfHNhQ7tljAU&#10;tb9scFNa9siZAhXbjriuUqtLZsVU2NMbxyfGqnTsTjsgrfTMTTrhAtVwJG5zA16YkUrhtU5jiFdX&#10;xxMMR1y2UO5DVcUylLVe3fNiq4V7YkTvl4CFpam+OUVwSNJCi7j6MVVa5USzCBd99sGxda5hZjss&#10;ky08VkGaR6D3zBkxD1fy/ZeuyEbKDhZJlZYSfQ2gMqIqjYilcKbgZZjUPWdLmNQd6UwuZa5kRSyv&#10;1vg2x0Y7nLUMc1OVuJAODo6DCh5vq5Yq1TtljrXM2ItmHleqMByJOLoMyRyQ8w1Vqlm7YJXEqwe8&#10;eu2+KAZEqk7sO+LDKClQZq/LLwKpE5sKXDNgQupXeubFV67kUysVVOBpXNirSDfNiq8ntl4qoE+O&#10;bCGQDlG9cqm1cldbMl5Xl8XbKxVsKAaY4ITkDOlVKU65uJG5x4rUtHplYWBWt+GXjSgKR8Bm2xLK&#10;lwIGbAxppzTcZsVUi3j0zYoXA+G+URh5KrK/Y5qY2qqDlYFVQ22YmmSEbVRJ39sYN8sOyGqdu2Po&#10;O+QslLqDLyCrxTtmxVcF8M2KruIxtcmGyKzjl4CiTRXbLyLClpFBmxVQPhmxVcNxlE4QFVUI+nK5&#10;DDwlVYHKJ74ALVFoKDGkVxqlTC2nMZo3TAzgjrluMoKfB0kUMnXvjDlqromJ3A2ysVVipI4r1x3X&#10;FUI4MZ65qYFUzL08ffKO2FCNhHPvucb12OKCiqcN16jwxoxUIl3qgr1xUDFkkNzNxagO+KKvbATS&#10;hKLiZjvilO2AG1S4sx6HfNixKHkqdmy8ULKGmPUd8rmWYWBiNjimVJU3bwxpYZPhVsSbY4GuAilU&#10;H3Jx2BKDK0ND1rlYqvCkZeKtk7UzYqh2p45iMQqyuWB44kqtZtqLlkV2xBVaagDucRaPLBkY0mMN&#10;xzUIdiMwWmPGmmpWBHHqctlqMIkxIQ8MjQvzHTArRgnfJ2xZdY6xJCoEZIxvEDphVMWvJJaSP1xj&#10;J2xtITSxvfjUjYjARWjVPbK5TsM3r2mHlCPQIPLrvgiKSm2Vqkmu6SX/AHy9+wwWq13ORKCwGe8N&#10;o4WNaHucY8Yrg4Cw4U5sfMjovpbh/EZQKj7PbLYw703SW6ldzSqS5J5dMzGpy4BNpLaQvx3br2y1&#10;OKqV1EyAjrimBKTSHiOIxwwKgWJy6VxukgrDuKY4DIyLYG0XLGQIUi1cMVFBlY0ikUTzpXKrhZLX&#10;jqCB2xTAhLHqvTLyJYlalSRvjPngYpxGKqSvUZsVcI9ie+YHCqm6H7IxGQ1NBhVkmiWoiX15RtXr&#10;ika7b5FUBq9yqz0jNQcumKoZZmpUZYXwxVRe4LfaJOMYYVTCwkIBUDr3zcqYqqtaeo2+xGIvv064&#10;hU+0utuVPvTKjbv3yiUaLIFmtyqXMRR+m1DiF9H6qCnbIrbNvyy1IaLqLBzyWReIr2PjkbNx6ZaA&#10;jdsEkyD63t9AW/EOuCTkkO9AdgaYGt5ntLgwvujb75AsObK9a0m1826JHqNseF1blhyU0NRhfrJa&#10;5rHbbEV2GShVpDLvy2t/0Dbx3OuVk58aO++2eMPzRszHqBaf7Z65ssQ2ZSfpz+Xl5FeaNBLaUMNK&#10;LTpgf8sPP9j+XFxeX11A00s8JjTj2JyvNp+MoE2K/nV+Vcv5uaXY6Al+1jBbX8F5KVWpkWFuXD5E&#10;5xrV9SbULue8UEetIz0Pucsx4ABujiewQRCCNIF6IoUfQKYQTiXtuct4Ai1XOgflB+Y035b62NRl&#10;T1bOdfSuU8UOYGr0wmEwnTz38z/IFv8AmRoU3l6eRre4DLNbXC9YpozVG99+o8M615r/ACQ8v/mT&#10;cP5q/LnWLS3iuDzltbhgnpsetK5r4SOPYplHieZ6P+aHmDyVDF5e/M/RL2W8iXgmoadF68FwF6NR&#10;d0YjqDm8s/l35O/JuZPNXnbVrXUNRtKvFaWpDguOlae+Ry8WbYCvNnGIhuj9R83+ZvzEt30PydpF&#10;3plpcqY5dS1FfSKRtsxjjqWLU6Z5Z/NLz/c/mTrdxruqcjG7H0YwdkQdABmZh0/hxoNU5cT17yr5&#10;atPKOl23l/S1pBboF5Hqx7s3iSdznozQHufI35HXGoWBkt5dUu/hlU0YLsCR92avLh48tHoHLiOG&#10;Dzy9e0138xLfTZeMjaVprTMjLUB5noD4VoM8t2X5m+atIdZNL1m6jZGBUGQkV9wczzpAY7uIchD0&#10;660HTb4Fby0glDCh5xqdvuz1R/zkZqJ8w/lZ5d8w+Zgr63MwIlXuCN/vzG0uHgmQOTLPK4vDPyzt&#10;otG88+Z/Lmg/u9Gt1tn9Hsk7rU8famfPE2+3NRTOkxig4VU+icAyqzfBliHYhLEy9tsCCadgKbpg&#10;aibdhZIhOBiXYDaPFDsZwHfFlEuxF1DbA4GwOxMw++KadgaYFNq4oLsRAIxQ7ESp64Duh2IN4nBS&#10;uxFmBwK7E8WLspqHpil2YIOuFXY+m2BFOyjWmG7SHYwg4WTsquKLdlVpgQ7KU4pDss7muFLs23fF&#10;DsY1D0yLEuxtAcKQHY0qK4q7GYVdlha9MC07DjQ4Ipb+3S7/ALkyLy+VcxtVIiBrnTbhiDIW7PZX&#10;/OWF1caVB5c8oWEznS/qMcyqv2SWA/EZyPs1hBlPJIbg077tSwBEclKJg/JgKEMR92R38/YoNL8l&#10;eSNDtE4n6k0zbHcueuZHYUjkzZJnvae0IiOOA8m03LE+OGv5f6ff+Rvyn8yeZbu2WJr8xWsMpFWZ&#10;X60yGsyx1OrhAG6RhxnFhlKubmNWC196Z42s4vrVzHC1f3kgG3uc6zJLhiT3B1EI2aVM9l/m7ZWe&#10;o+dfKPk7RFZo7O1sopeX8xoWOcd2dkOPBlynqTTv9TC8kIjpSxeQBLZAv+cr9RgvvzAvY7Z+aQJF&#10;AAOi+mgWg+7Nn7NYzHTi+u7hdrTvI6MUUe+/355306L1LmFQvImRRQ/PN5mNRPudZEWV+exP+co9&#10;VOl33ljy6j87K00y3ka2X7AZ1qaD3zl+w8HiRnLqTVu418uExHlyUIR9p6Uq2I/85B6oB5C8n6ba&#10;2wgt545LkFduppQjI9gYz48yTZGyO0Z/u4gdd16mrMPCn6s8YKlTnYEulAVM9Vf84w2r2+oa3r8h&#10;omn6VcSiniRx/jnOdvSEhGPeXd9lDhJPcFjsBQHuaZC/yQu5F/MLTr4krGLlpJCF5fCKk5f2vEDT&#10;EdaADVpJfvQW2FQQMj350eaJ/NXm7U9SuGVwbhwhAA+EGgzJ7I04w4QPJxNdlM5ktqoUBR0GE/5a&#10;aIfMnmbTNJChlkuYw1dtuQyXamfwMMpeSNHDjmA4mgrnpj83NAs9f/OaDy3aS8I42tonKAkIY1G3&#10;4ZzfZec49CZ1zJr4u41eMTziLSmqhj3Fc5T/AM5K+Zf8R+d73gzGO0CWqVO1IlC7ZuuwNP4WAee7&#10;ru0svHkPk5RxFMmn5EeW4j5T81eaZbj0vTszCR0qGPTMHtvOfFhCurkdnY/RKXk2SKgd8535VuDp&#10;/kjzFLakA3MkULFuvENXbNnm9WaN9A48Dw45U3nCs3DqnZ0n8qtGfWPMFssbKoiPqMWNNl3zB7Qn&#10;wwrvczR4+KVuyK+aJDJq145Nazv+vL9OKgGnObkXYQZe0uzYVdjl6j54oLs+n3/OBugxyaheXpXp&#10;GKMMxskr2XEaBfOH/OVfmaTyr+Xt/f23Eyu0cQDdDyNDn1eSgUDwGUVu5mN+EWoz+s7StQM5qaeJ&#10;x4OGm6kkkNN/HFBgQl8tTXfFQK4QkGkjvrj0kPY4JjTJ22B5jrOpkllQ9cMRsMxyyIYO7PcPxXGS&#10;NwFT18MxM2UIeteQvKcupTK/D4GIFcKrqfiNungc0s8nEWyIfod+X/kuKygjcL8VAKYV1qRTKDuy&#10;L26KFYFoMUUVwMELPJtQdcFRpiBaGO396IBQ9cWA5fCOg65mYocO6vMde1QyAmv0ZZ60zLiKCHmd&#10;3cGZy2Vk1Q/MUqc2BVxHLbvjxvkC1lrgUPLHg0yBFsolcr8ftd8osa7dMsEGVoaVydgaZRw0gqaM&#10;SaknLyDWiYyegyuJOAmk0i0FVLeOXw2GDj3bAFdE5LTuMsAdsiSlV6jfLOBV6AjGnFKKRjUU2xM4&#10;UJhGdwMZXFUaigHke+N3xVV265iMVXh96E42ldsBUo23rWp3zcD1yiUmDIrZzGR4ZdO+VskwMxO2&#10;UcKr0YjbviLDvihM4W7YmcKoxMSbFKMjp0xI4UI1Bvtl8CNzkDMFUWqGoPhjia5SdlTCOjYz3xtU&#10;SEANRlHFVVccoxAtaQ1zP6alu+LpFQjx65m4YWl5l5k11beJ+RocGA8Rv1zb4MAKHyp5w8xs/JFb&#10;qcYelTm1hHoEPGLib1XLt3xPL0KYTfHKMrmUhXVNzXH1ypWjHtU44U7jJcRVASwjc02xZDvkFSW9&#10;SiFiMGx+OKXl+umtRgsYpea3K1Ygda4x3AwE0tpxonl6fU5RGqk16DANxeRx9TQfjmJPUGPJeb6e&#10;8ifkVe62UeWJljqNiOuE76yqEiu/bMLLqLCeF9aeWv8AnGeJRGWi5dzy/hgRtbH7RzClqO5PC9p0&#10;z/nH6GHjSLjTt2xI6v6hA6/PKDO0cLOLX8qYdLTkinpgqKT1Om+WRkSwIpi2t6YulBpKkYK+qq/b&#10;fMyEWNvHL7zrJYO0fq9Dtif6NU9emWkKd0Mn5pzxA8CS3T6Mx01SKDDQWgpw/mvcROS7kgnucAz6&#10;QrjpgpHCzvR/zemikVWkrX32wkudDB6DBS7h7Fof5tRtQyyfST0wgudEKbgYrb1nR/zFgu6BXFfb&#10;CZ9NZCaDEFNs7g8xxzKOTYFaBozhtU1ivY5xscb0xVUpy3xeNsCoOZBhhC++FBDHr2HblhrAeW2P&#10;JrIphupRgqcOYV4iuWRyXsweT61FSpG9Dhgh2ybJ55eKKk98UrkgziEnmTiK4Jh6gZJmxDXErEzt&#10;TYYcwrWmZOJlVPkz8wLlYZHANAe2GSLlgSHzbrF6Cxocce9Mt5DdlyY1BG11KI13JORzV9QW3jJO&#10;Y2oycKxFvvb/AJxq/KKXzBdxXMkZEQINSN84X5o8zKgYE0rmmmbLcI0/br8sfy4TTIIvgpxAHTOA&#10;+ZPM/PkFbKgGBk+ldO0xLVRtvnJ77UnuGNWydNZKcAU6YhbRmQ1yExaG8lumacWILDK6tkAsduIr&#10;nT9I0s7VGEgNgCR398IgTXOk6ZpwQCoxEbQS8213WuFQpyX2luI9++XiAapG9nkesaq83IA4dRoA&#10;MmS1EvPriRixr0wQppkWCAk+KoxXkcCoUwqaimD4LgrsMPEgliGraDFc/GwFcMob1htXJXa2861b&#10;ybFKC/HY9qYaw3QYfFscsjMhINPG/MPkIULRpT6MGh1boctjlbQ8rv8AydKldiCPbBUbClAchM2W&#10;dsUutKmswS67YIJA3yIFqkDfLvjZDQHDj3IVcy8VJ8MCjM1UucgUpmxVxpSvfLAwWt0sbffLIpht&#10;QbUzTKxS4HFYlNajplOWQ5IRMO5r4YvmOqsW5dT1zYqtQ7164xqftb5KPkikRWm5GOp+GRVsNsAx&#10;+WbAlUQgE0ONwqilIqAcrFVXkaZ//9P1sVrvmPGVO0fmsR4ZYXxxM0rCKfPHZBWqk5WKqg2+LEzl&#10;4QuDU3PQ42mSVVVwRmxVxau3TLxVb02Bx6ntlMo0rRY9sdlaVvKuNK13yyMqQtJxlKbZbfVWi/ht&#10;j+GQ8RadzOUVphErWlpc9MbkkNBq9c2Kurtvl4pWNSu2bFWqY5RXfISkkOpiwylVNjmxVYfDNiqw&#10;5sVaArlE03wgWq4DGE1y2MaQ0TlpvkcgVr5485AJaBxLLkLa0xUHKSEu6fPNgVxag2yiAckDSqZb&#10;HAUxJtKFdiRjwMiqHJxZX4HlmPOPFsklNbAfGDiMzBjscw+Ajoh7p5faOGKOp3/jgVycr4QxL1HS&#10;7vccThbMKCpyQFoes6NdEUB6UwvY9stEEsxF0pTiB1y0GWoSDUJajfBdNqZPGOqC841q8VT6fbvm&#10;Fa5sMcaDIF5drE6vyQeGCoxlivMtVf8AZXpgpBXISNKwu7NW26YtxysTSlbjrjxkCqGbNilZ1y8V&#10;cPHKwIVBlYqrLQdc2Kr/ANWbFVjbbjNikhbU5eKFntivAEZXx0zC8AbHGstBT3yUZWUqlAAcS+WW&#10;hVvbFUO3yymY3VVj8euaQ028ccYvdW3qNjtiQy2TGSmR2y8QsSokZsSyaB7HLwMSpluWXihYPDtl&#10;YEKiDwyt8OyqgNDmwKqhtq5RNMlGNq4ttQb4wmu+WgUhymuUDQ4yFqF48cVyhKyu9M2KqqjNiq8m&#10;m2bFW/njaeOSBZgtbHfLwEsSba+WXgQtK5sVUyK5sVU+JrmxVUGVTDaqgOVTFUTHLxO/fG4FR8bA&#10;bnE2WoyUTRVMYpgrU7HAVd6ZkoZOIk4BhTbFVSu2AmlSmS7IeibY8px98gJcSqbTeqDy6jwy+NcP&#10;HSoVd++/viZGTQUbDIAKk5XE9sWKJN2qD49s3HFUP9cDVHtiyiuxyEjW7IbpQ8hZq06481XcZXE2&#10;yU3Xn337ZQNd8tApCEkj4bHbKJwsCo8R1AyxgUBa44nFUyqbNRcVBbFMrSgmp3xhU1rlomKVcB2G&#10;WuCZV3Dxx2VqpsB92XiqwkDpmwpUyK5eIVQePvjhgVDnbKbFVaFBIdsZyphpCZC0DKaZg4yfAlLp&#10;ImSuZm8MRBDUQrs3bGlq5IRpBKIKcugxNh3GSDAoq0bjscCO4Q0yavQtJ0ttQTmKUAy0lDfPKpim&#10;YTGTRjbfEBWgxkwB7ZWlkXlyZ4SYw1ORoAcBs4HTAl6baaa90AZdlA2xeKdu/TFBYlr/AJVtixaM&#10;/vDucFsajl7ZOJ6ILzSKyMUzp3BocDcq5exKcC3CLxPxE9seprihAXMK21CBxr44quBkxy7epKg4&#10;qMCUim68RvjxgVCON8eB3yEpKGk65jkQ2hFRx8srCle0PHcn6M2KrhWlaUplUwq0Ja1GPGRKEDcK&#10;C1QdsdkGsqarT4hmIxVclwV2xtMVRUdyaUzEeGKqqTKWq+Jcd98Kp79fRIaId6dMzShfg74THa1U&#10;9P0qTUOV04/dr0J75atXrkVbubUQniOmOriqDEQrUD78TYnCqcWaIAWY0AGahAxVtJ0d+C9cTOKp&#10;xbMBIvgDjUFK5VkSGVo3qKooCC2BZ5wpAPQ5Wl6h5Y8sG4hkuov7xCCMJr225Oky4JKTs968geZD&#10;FZ3Wj3JrQbV7YEvZY45VEnU7YIi2ADOvKVle3mmTNZn4FZjQdTQ4UXFrLBN9Zj3Q5cAvFszvRPMl&#10;hrmlNoF38F3GCo8QRnl/86Sk9+hRKHj1p1zPxG0Xb79/5xzs5dP8pxW1xKZSHYgk1IBOeebmGuxy&#10;+kU+gQa4TzQYFpvActo4HMHGmTsJZ4iMEo21S3dgcSXMaFLd3APXiSMolpwWQLqYSyfWAxaQFif5&#10;t8kMAZbuwA7qv2kGS8PakB2G975z1K901PL15NK+nxf3cJb4F+jKBphdszl2pCpY28c7XyRILhwF&#10;aQKORA6AnrkHmjQ0ZR0NctOMVTjykis6X5t/N7UvN3lq08j6rFF9WsWHoMq0KgClMphpRE2Flm4h&#10;TGtO8o6ZpOqXvmSwiMd/qHD6y/IkPwFAaE0G3hnGJoVpRWrmaA12yXCwxEHGkF2IzROFLHpjTEh2&#10;EzIWxYEOxhgZd6dciUU7AskPemBFOwG60HTEsoh2I8F6nA2OwM9B0w2tuwK6cjWuBDsT9M+OBXY1&#10;l4iuFXYXy7nbFg7A5BG2RKuxhGEILs1MKHY9cBZB2Y07ZGk07GEYU07EyDhYl2YDAVdmYUwK7MuF&#10;IdjuWK27E2bGmJLsSrvih2OqMWQdiROFS7N8sVdj1GRtIdkm8paZ+l9YsdNoW9aeNAq9SSw2zD1m&#10;Xw8ZPk5OniJSAcTTc569/wCcuNNL/mHpnlgsYIIbOzt1TrxqoqaZy3s7lrTzmNzZLu+0Y8WQBB2L&#10;+rF6oPIMzMD7E5Hv+cttThi1bSPI9lVl0fT4IOQ/aJUGtO2X+y+I8Esp/iJae1Z+oRHQK8O4L/zG&#10;udK83xSaT+QGn2d3cxtc3Vysgiruqjt7nNbo58evNDZys0eHTgFSWpnb4TQKN/pzx9+VOjtrXmjT&#10;LQxmSNrmPkoHbkM6vtXN4eInydTo8fFMIo7b5611TUk8y/nssCWwtoLSVV4juIV7n3pnKYsXh6Gy&#10;b4j97uZy4s9dykqlE4kk+5zyJ+a/mFvM/m3VtYmAHqXUoUDsoagzr+zMHg4Yx8nntZk45k+aoooA&#10;PDA/5aaKfMnmjStEjYKbi6jSp8Cww9o5PCxSl5MdLHjmB5tOwRS56AVztH/ORstzefmhPo5IK2bw&#10;2kO23FABmo7GqOlMu+yXP1pJy18FsR5IGHQ75Kv+ct4ZNLuPL3l11KRW2kwNxH2S7qCxAzH9mjxC&#10;Uv6RbO1RXCO4LYHEgLj+Yj7jTPGfHwOdbbp1bPUv5U2d7pHkXzN5mtABDLb/AFV5O9GYbfhnNdo5&#10;BPURgeht2+kuOKUlpoSAevUZJP8AnDfSDceYNT167g9a0sdNuZXJGwPAgfTXKfafLUIxBokheyxc&#10;ie4KF3IY0HE0JZR95zyR5gm+t6peTqCA88jAH3Y502mHDAe4OnyG5FE53n/nFyKzm89afHexGSdX&#10;5w06clFd80XtNxeAa5dXY9lAeILWuaKa5PNGvLvzV+cl1Jb8bSQ3kzOz77JWu/yGa7wBh0UQd+Ts&#10;McjPOejtlXboBnmr8wZBL5i1KRWDqbmWjePxHOn0ArHH3On1W8yuzuvli3n0P8mdZ1hlPG/vordD&#10;XsBU5o9URl10Y9wtzcI4NOT3lbXemcy1OzbSvIlnLH9nULlmb/YZtMUuPOb6ONkHDiHmuzjhzbut&#10;Ls7F+TVgl1f6jdymgtbCaVT25AUFc1vaUqAHeXN0Q3PudnJbpjNNJI3UsT+OZ8BQcSW5dgcimTYO&#10;ysIV2LQRmVgoxKC7Pst/zgx5fGleXp70LylmepfwFOmYktyzhH0viH/nOK9ii8rWlnd3BjilmJ9M&#10;DdyKU+7PoGnTKnLg/G68pyI8Djhk6bqtJJqkmhpiinviIWjhSe7uREvTcYLjGPDSiLz3WNTJqK9O&#10;2DYlocjNm81vrv1mPicFgFPjPTMHPlAFMk98s6JLqVysSKSW3wtncirk5p9RnvYK++/ys8iLZxxy&#10;Mm5pU4SSuXOYbMPq3T7NLNAse1BlhciFVZ5PfFo1rhQUmuZwgJbpglRTcd8yMcbQ871zUgNwak49&#10;PgG+ZYjavLtTuvUJpXNWuXgIY6dzUZWFXAe2VgVWWvU9cuuCmJiu7b0pjg2DhUBRcCtRlVyTJQ4l&#10;gcsHfAUNqhx/XttlZ2UBFxruNtscBTplZNskakfbKriqIEdKfryq4q3wpmxVcPDplHFkrID0xjYs&#10;UwiIAA74ymFUSslPhPbNxxV3q1PtjTtscaVVV164ylTTE7KmELcjQGlMXYU2zERSfwGorjDgVHIa&#10;743rtiVRcQq2IuMQbUppEKbYi2/Tth5IR8ZqKHfE+HLBKfCqYQx8jXpl+mAKHrlXiKmSRDocxyKE&#10;YopibYpRCU6nfGYVROZd8VWO4QEscEIgY1/DLscCyDCtc1dLeNjyA7b4LROJ5MOubbT47FBBfNXn&#10;XzFUs3P+mVudzm6jDhFBi+c7++N3K0khLbmmU7bUHfLYRo2tpctGFO2JihNK5ORIFsSiFTkaAb4/&#10;plN8SQUUkYX4T1zYGSo0e1NscDiqBuEVd+2CEGBDEtVnAUqelMHptvgV5JqjmUlBvvijMe2RMhFK&#10;X6ZoUmozrEqVqRhNf331dTTqc1+fOD7kgPvL8kfyUF7LHPPGGIp2yB32rkk7/FmqyZTJmA/TfyX+&#10;WVrpcSKIgKADCCTUXfepym2VPXLby3b24CqgGIrdM3c4laTA6bEm1MNrEvK1BvkUMW130bSIu1Ng&#10;cnllbsBXMvBDvYF8Tfml5siVpLeM+I2w3C8RQHNhGmNPk7UbmS9cuDSuJyMa0rl8IghFJbxaM1r1&#10;643kfE5ZwhKGZWr1rXNWu+AxCCqRSSp8Ksdsayg5CgwTqy1a7hP2yR88SkslfrmOl6LpHny4suID&#10;nbrhVNpSvtTKzGlp7Dof5qzDiJGJ6UqcJrnQwNwMiJJev6J+Z6y0BcA4QXGkMlfhyVq9R0vzvDdU&#10;CyAnwrhW1i6GtMNqzCLXIJgPixSOMr1wIULm5STocNrZThLCTC9WkFSK7YeQnahwDZhTy/VwGrTp&#10;g5VywSLMBgF0ikknFVTl0yYk2JFdMkQLE9MGW8RBBy6rXm8v80ayiRsGOxFKYeW8dKA5k4xtbIvi&#10;z8xtcSeZkjNaV3weNhloZB8+3MrSyUG9ThZqF2tsjEmm2GcqCSHvH5K/ltP5y1WGFYyU5DltnBPO&#10;nnBIOShtqEZps87bIxp/QJ+QP5LRaBYQmSIKVVe2eV/M3m5pWYB6DMUkBjOVPtaxsI7ONY41AoM5&#10;bc6s105qeuSDTdph0xS2jMpBOFIdk30nTeZG3XIkswFjsFFc6fpOjGimm+QLJIr3UViqCemdF07T&#10;hGoIwiNrbzvWdZqSqnJdbwhAPHLIRajN5hq+oGUkVwyjFNsuprJYbcyc64YIfHI01sduOu2LA4KV&#10;CNjxkSEKDMO+KqaY0qDlIYUIxUSEGowclQslqki0I2wUk7DDHZQx6/0eOfsMFpeFepyXEyBYneeT&#10;op6ngMMYNQpsemTEmYl3vNfMP5drKrGNRWm2G8dysgAByYlTO3hOs+RZbZuTJQj+XF3n34AbHvlm&#10;KIO5KbYRqGjSwVAU08TjeQzIVjMlqyn4hl4qh2Qrse+PAI65EkIKwIaVx2Rthal6dOpyiK4RJNth&#10;ePQVxZBQZRkNlkDaJjUqKDvj8rSqMvHpuc2BW41qTlYqiqd8v5YQqFkrWo6jNQ033OJV0b1Pxdca&#10;cCpiopQ5VMKr69s//9T1zTMR2r80uWbCyaJrmwILhmxQqgjpiRNTl8eSGjlYUNVpl9MCXcid8rCh&#10;sHb3y8SLS5mrigNcokKS0CCKd8vArdfHrlU74bVZ1zE0wgWqw7bY0tXLIxpWgcZkmK8Cu2Xilo5s&#10;VWnbHKvc5XOXRLYp3xQZWVWnptl1wKtIpl1rhIpVIkdMrEpW1qKZjiAhrMRXEGlX02oMYFr1y0z7&#10;kUs65R22GIF81Wj26Y4E98BiErT/ADHHccjxKsJBx1Miq3lTLxSs5V2rmxVTL1ywK4FUGbH4FQ5Y&#10;HrjyNspkqc6dLwdT13wIyjISLGT1nSLnnTiffA0taca7ZXwi7Rb03Q7liSGHthfJ02w0h6vo9wQw&#10;Zj2wIV8cKWYx3RoKdcUjXegxVAX84CFzggDMjGNmLyPWJvjbffLUb5mx5Mqea6lORyBwXGKkDDPY&#10;JefahOWJHvgsCmY5KWNymprTH5FUE9OmWMVQjHLwpU+nXKxVvNgQqDbKxVUrSmXiq89xlYq03TNh&#10;tNrOnXLwK0fEY8N2yEoptaG3pjmwQW1U7DET1y4cmTdcWQbfPKJy3VEIBSuU4rvhhKlacb1OI5cW&#10;MlEtjhkWKix7jNhZAqR36982KFhG1cvFWvl3ysVVF6dc1MbV1d9s2BC8Gm2NoDkhKlVOgrmK4eJW&#10;kcYmRlloVA3bFcpKVwFd82BVUAqNzmxS0Gr0yq1w0tLwe5zHfEKGhTpl4EOO22bFXVzYqFpAOVXD&#10;SeFbx28M1caTwrTt1zYeFeFwOVhpNLw3fKORLEphb/vBt1ysUIkSU2PWuJNECajJjIVTaLUii/F1&#10;zKhB3yUpghCFkukk+NNji3GoylKW/Wir8gTjKZIFUc0qsvIZRTDaG0ugnXGMvEbZKEiTux4Vd5BN&#10;8QP34ymWrSmZQNjjhUHE1SQpkh912xVtxlEebJCrJ8XyxAbZkMUYwWUb71xw3wMSEHMgiNMeMCQE&#10;HKQRUdcWUbZTNmhi21MdkFUOIrU5sVRCimUMVXMQBvl4qg5GqadMdhShyPDKwIVVHQnMMUqUy0G+&#10;KDFUuf2ONYYqiLOT0yR44HkFN8txoKe2sgc0pviYahyykIuazDrVep7YsN6HIFSWO8OLlD1B3xB2&#10;IOTDAsksrRHiZurDGmXtlgxotSWwPKqig64GkPLtvhMKW2eaDcLAAGJC5SqRkDu2BNby/jB5hq07&#10;YqDQfFvlRx9ykodLyORg0bcWBriDRBugpkZYyAgSZdp/m4wyCGR/3YxgjZAK9zg6lHEnZ1i2v29W&#10;Jq06jFSaKBhxS3QTbGr7T0lmaePb5ZXXL1SpisbUrRhi0YoMVY3q0plc8+3TFxgZMVuGNaHHUwJQ&#10;DOBseuKqvjlUpJUT/N2xQCuVEqtBpv2OYIeuCUxyZhMIXAovc48Kcr4glXkHj1xKTrl+Lkqw+GXG&#10;vLrgySpShHXi1MW4DKuMsVCUA9cScUOTibQvjA4bDMMkhL51NR45RPfFVe3iaQ8V3xoNcKoyW2eP&#10;cbDKkagNOuPD1VE6ZAtzcpBMaJ3wCqlmqeuNq9XvLm2sbOkNAgH44KC0xVgLXouWAA2zBu2Kuntd&#10;qp4Vx9MCpYkxQ8RXfGsdqDCFCNsYucnruaYlQ9xgMqTTKrSAzsAnTGcsoKWfW9kERWG2ApowxBPT&#10;FXpnl/WHtrd4YxV6UNMD3SNQFOgwKyvyXqEPqTJdLxdgSCT1wm1OyNwFboQcMBSOT2fyD52t9IM1&#10;oTVXDChxKQnh6BO+WBijbaGMXcmuRLRDVqDpXPOX5u2w9WIOvQbN45n4xSREU/RX/nGbU1v9DkuI&#10;peYZzVa1455+nggatVocyiO5nwvp5WbucILm0hk2QlTkKXhRCse4wgni4MYydvHAWBFKmEtxBvWt&#10;Ri1mLsCSW8qisZpgZAU7C2USj7WSS7CmZHruu3ywMSXYW3cfPcCmNNUi7CiSM9Mi0kuwunSm5whQ&#10;7ADLhV2UsHPvTCkB2Iz2pAK8gcWRDsK2tG/Zpix4XYg8ci7MMBCmLsLZ1PfBTWXYDkFR0wUsXYDk&#10;AApTAQzdhdIvhgYuxOnY4pDs3ADvjSadgC5bsDixLsBfPFi7LIJyKXYmVrkkF2UU2xQ7Mq9z0xKX&#10;Yw0rkU27GmmK27GUrhYuy6Ykq7EnORV2WoNK4QyDspgcUF2MI2w2xdjFwK7H7Ysg7E2HhipdlKN8&#10;UOx1cSEuzs//ADj9Yx3/AJ90dbmvpRziVqbn4N9s0vbk+HTyrq53ZwvKFr7ggZ6V1HzPY/mH+eKT&#10;3dpNfpBcBI07j0+lR4DOWjpp6XQbGr5+buPGjlz1zpSSMQxCNaLxFPYZxH/nJSUXf5ialqFtJHIj&#10;zAAIa8abcT8s33YG2mESKcDtA3lJVIxxUDJx+es8Fn5F8p6SXP6QeFriVAdgrfZ+nMPsXFeonLpy&#10;crXz/dxDYJqa9O2cy/5x1s5bzz1pkgYpFC7SyHwCAnNn29MRwSB6uP2YLyBsiopnYfyrvpdT88+Z&#10;/N903P6pDeSqT7VAzS6yAx4cWMdadhhPFOUj5tEbUOeM9QmN1dTXLdZJGY/Sc7LEOGIHk81k5rs7&#10;F/zj0KeetKIoHWXmGI2FBWuavtvfCXL7OjeQLWUMCp3BGSC+1i786/mn9ZERu7mXU+PwitQHpX7s&#10;wvBGDSHetnKs5M22+7qBFoNgBhj/AM5Z+ZP095/vISW9OzSK2VT0X00AIH05P2bwcGAHv3Y9qz4s&#10;hHcp28YjQBehqfv3zzIadB1OdC6xWz295aUeTfyG1W8uHDvrF6kSKR9gLvUZxmoP5nXxr+EO4xnw&#10;tOfNDkFpgeyqfxwr/wCceL690ryJ541a1nEMaWaxKKblnbx+WZPbWOM9RjB72vREjHIty8S8asK1&#10;JI9qDPGkjMXaRjViSSc6qPJ1VK+eiv8AnGjS7+58x3GsacCBYWc8xk7LRdt85/2hyxjjET1Ltey8&#10;ZMye4NGnRu+TD/nHSzvtZ84avrU7K31e1vZpJZDWjcWpv88w+2Zxx4oRHUhy9BEmZl71rtxFfcDP&#10;KmrzPJfXDTEFjK5JH+sc6fDECIrudHlluV+etfOjx6Z+SOhWfILLf3skojHgu1aZymjBnr5HuDt8&#10;u2nA7ysB+MinYb5y38zD+jPK3lnRiDyNvJOdqfbbNv2b68k5ebh6z0QiF+cDObx1ZdnoH8oYX03Q&#10;vM3mQpyjSy+rivSshzSdpT4skIebsdGOGMpeTs4Cz1JJ7nN0A68uxPCxdl4q7B2nn98gG/xDGTCT&#10;s+6X/OI+mvZeVkY7I9DT3pmITu5ERsA/O3/nPvUIE03StOcKZ2Z3FTuBXtnr5BQb5Em3JiNn5NXL&#10;UJGOAyQbwkdzOFBNOmCUSu2G6Vg2r36BCQfHByLTIq8r1K+MpIBODI18cx8uSmQCX6dZNfTiOhYH&#10;E55NqNtml1GauSeGn2F+VX5f+qUnkQmhH3YSXU/L4RmsSA+5/LujJZxgKKADAS+OFLKXO3EYsDXA&#10;BSEBO334KjFNzk4xtDD9bvRDGVJ+eLIKnl45mgUKV49ql60jEg0J/DHvv065bBWKTyVBB+144wjL&#10;bQgxtt1xuKqy7gY9BU5CcqUK8SVqT9GPagG2QjuUrXOxpiWXIQpNTXFFUEZXIkJpUjUON6jL4UNc&#10;BmtK6Qgkca7Y4ntlaouNaioxpwpKIUZWBCshFKHrmxVtl8M2FVMbnfKwJtEKOhGNOFCIFaDMMVaY&#10;0Fcei8ia5XklSq0K8zwOO4U2XbKjO+appFFwI9M/hlUpkLVNYwKCo3xNz2xVMoF74kcUJigp0yxT&#10;rlcilNLeLap64md+mDkpTGPwWnvjTGMHiFhaLRFHTbEqcdsBlaU1iAAqvTEmOICQEdGMZWmKKRii&#10;u2V1wKvpx2zca4Vd6hGKpHUHJR5qk2pXywqyk74NRBsBmwwYyN0vAfOvmFQHTlso2+ePkFOmbrTQ&#10;pD5g8xa415IVUmh2xBvDNhAdUMNLdq4kTlqETEo6E5QNMBCoojpQ5iSeuARA5IpEKd6d8eMpLJXe&#10;iLXvi6ITgVjGo3ax961wbFGcgZAK831i+MrcFJpgsLTKpTTTHIbZrmTioqa4GuZhGKk75g5c18k0&#10;+lPyp/L438qSyr1YUIGQLV7xjVRmqyZOJmA/VX8q/J0OkW8R4gMAOgyESqzmuVlmH0nYukShKYG4&#10;HFkmXqjBNvCWOAoKAvbtYVqxyc6PYUIYipwwjxNRL5z/ADO84rZW8gRwNjkzSMIAKb5s8caYl+ef&#10;mTXZdXunlY0Uk0x2w3yy0MbEZriDLT4m3y+M72GytiIkFjucTqMstiSpLbmQ/CKYmZlXrhESWJkm&#10;S6Qz/ZqT7DN6q+OPAWPEFg0+RKjiaDxGLJMD3ymeOmyJV0s3G7inhj+u+UptG1kt6hCa9sayA7ZE&#10;xBWk3stdubYAgkkeBwFPaepthEQEVTOdI88y2xDsxU/PCyTSlJ6VxIUvSdK/NN1AaRwKe+F0mkhT&#10;QZGixovQrL8zYrheTvU+FcpdP4bjAtWrTec47qpVh8sGRWp8NskTSOFit9r6OCwauD47YnbJBkBT&#10;zzVfMiQVJYAV3wdHalaZZAWpLy7zD56jiQlG2374NhtwhoRmXCFhlEvnPzp+YasrRxtVj4YZItNz&#10;l4CQLfMmtaq925JatTjXP3ZaNgzJpLNLtmvbqOGPdiw2zk3njzAthDJVqUFMwdTJMQ/cP/nC38mV&#10;NvBqs0QLPRqsOmeJvN/ml7iRwG2rQDNVM2kyfsNpWmx6bAkESgcRTOOX1w8zEknfIxDUd00wNbQs&#10;7ADJsXZ0HSNPYgEjIktgDRNM67oGk8gGYZXdpBSPU70QKd86dY2PEDYDLBFNvMdW1ateLVySQRBd&#10;snENZk8/1C9ZzQnB8Y7ZaA1sXupep74OjFaYUFILh6VwauwyDBJ3PI7Y4HFCkUOKIa4qg51KjFsC&#10;pdljAQrfKmKUOQVSLA44VxVSemKqxXcYbUFATwJLVWHXBsN0UO+TBZc2Gat5biuF+EUr1wzjua71&#10;ocsGStlEnlOreR0fk3CtcGxzg9TlnjMuJ5jqv5f0JMYoT0FMGo4O9cfFSDbznUvKM1u3FgQPlgjm&#10;WFAciJAJSKXRZU/pTNTseuT8TqEUlzacy1DdcUCjInIqF+r8TRsf8srZhcqFenTNilzigqO+bEq3&#10;AKkscqmKopm23y8VQxTl13JzVwqpekVFT1xvTAqMVqih2pl4qu5Z/9X1yTmKA7cB+aFO+bJUzApo&#10;e2YYCxk3+rKOAMF1fDE6EZdxBFO8M2G0Nn3ysVdQ5sVbzYqtamKJlU2QWFsecgFcD44jvl6tFt8s&#10;174hDR98rCrdRmocSQq8McrFDdK7Y9crmkNEDH5Wl1KbHNXDwqtO2bkDh4SFtokUy616YRtzVDv7&#10;Y7IKFIkjNjaloHemVkqZ8K8+2bGlpqtMYcnFgWthtlZJC07imKg5SYpUyMdkUqTZsKqVc2KrSdsc&#10;MCoeTpXLxVDd8UHTfKppR9pIVYeGIydOmU8LUS9K0K5qQB9rC5zyOTMKCHrukXgHEMN8RZOxypLP&#10;7G8YEFDtgYphVl8OoVUA9RlqtMVQ15cmUUPTHVqaZlYxQZAU861RhyZl98VGZGNJecavtt3wQntl&#10;hQ8+vhRj41wWNsx6tLH5j1x2RVAuSTl4UocjLxV3zysCtgZsUL6U3ysVXKNqnLOAKq075WFV1M2K&#10;qbjauXhSoVJ2zYlS0DQ75q9sFIVqdz2xyEd8jMdzNUUgbHFaDKrSrrlN0OGPNVsnvgfMlUOxp8sd&#10;kWB2Uz0y8VUjXoMrFWmFBUZeKrO2Viqog3pmwIVaUFT1zYUrCfozYq475sCFy0HXKw2qoq8hmwKr&#10;gEdc2Krj7dc2KtUzYq72zYq2KjrmxVuubFXZRwhIcBXfLB2NcSN2a4UHXGVyaVhG1RjsCFIA9+uV&#10;hS4ZuuRLGSLgbganG5FgjCe/bLwqsb2Ncs0wKhxyBqTtlg4q5kPbGkYVVo3NOJzYq3wbtjGNOvTJ&#10;wF8kIiNSh5HcYkNsuVWZS24y64qoOGAoOuXXBSaQ4BGx75qVwoVI5WBp2zKMBQ1eSlqU+nHgVwEp&#10;QQfx3xUbDKZJQ615EZeRVzZsVXB+2bFXF65q4UqDoOuXXAhaEysVX0pXHDbFKGmNRvjq4qgvTLGn&#10;bKJxVWSHfGEVGFCNtLgQvv0GIGOmXRlaKTeW+U0MZx1O2FSlDtycse+NdK4QWCY2V8YDQbjAzRnt&#10;l8ZopM4tR5seY2OJkd8naplBMHosZ645XpsRlc4jmzAVmtHc1DYuCCMqQUpljmjY8WzbdsaQpBp4&#10;/jcnLZK/PMemae6ZrbRMF+/AbREscugKCs1/xCgi6A1xRE8cmimN6hqivX0zQnfFeNOmBFJMbr1x&#10;VtyMcD2xSgbiOq88WQVyuRZAJLOCCSvXFcpVTqSKHrj065CaQqIOxxQmgqcqG5pmi413BPXEhICd&#10;smcZCUyIDJ8dKjGOwOXYxSEC3XbFVYAZXKJtUFI/xVOWGrtgMKQUKZa/TibAjrkwWCvEarmGFULd&#10;AkimJyCvTFU40iZYj+8FcSrwFTkgLVPyq3nwr0GNVweuX8KgWlN1YSQsHhqCv0YogA6DKpCiyGyl&#10;c3E9yiiZzttTLOJDItW44NzPTE++2QphTIhPSE8iCWFBilcCErEQ5Fe2MO+SDKKLVGj+z0xw+Jd8&#10;py7Fkn+jEwkOT0xMpQEnK1Zpb6mZ3S3TuaYCkcYq9G0XTZgA6CrE0NMbGQ674WJVtUhn0+5CJUV6&#10;ke+ArqrKQvbLIDqhlPl1lhvoUua0em598J44Gd/Uc7YYiyxe4a55mttL06Sxtx8XAgH3pnC/zs1i&#10;HlFYRRgSKBU0zZQDZCOz7G/5wR8lano3ly517WLtplv5nlRK7ICdgM85SyLKlGUBh4Zklm++lQqd&#10;m2wgu0j6BaZUxRaE+OR+4ijpyNa4oKsK4RXES9jkWshvAvpcv2sUOwmukKNSuEBiTTsLHlbscaa+&#10;J2Fc5JPxYaaybdhe640gOxMiKnxrU4GwRdgNkhY/ZoMWXC7A8sMQ3SuKCHYXyW4O4O+LEl2Fk0ZU&#10;7nDTUZOwC6nscUguwtnU1+LAwk7C+TbpkWIdgdvcYCG0OwK/Hw3wUguxHgvUjAodiLonvhZW7Acs&#10;CU5VwMSHYCMdd8WNOxhjPY4ArsSYUNMKHZhtih2KchTFNuwM474qXYlgKux4oBkU07EnPhih2MCj&#10;virsU49wdsLKnY0DthpiXY1lpiUOxKnYZFXZRqNjhV2briydm2GKLdifLegwFDs9W/8AOJGjm983&#10;TaiyMyWNnPPVVrQhTTOY9p8wjiA7zTtOyY3O+4LJDQUPfbDb/nHaV7n82Jr1nYHldSsz7NsCd8xu&#10;2Ij8pEe5yuzt8xLUn2SPHbOCamiax5vnEswInv2+I71q+bvF+70425RcIjiyfFUG22egP+cvbay0&#10;/WNG0TTGWlppcCyKvQMVBzV+zZJjKR6kub2rQIHcEPbOzoWkFDyYb+AORP8A5xqWK01HWNfnrSw0&#10;yd1+bDiP15b7QeqMYd5R2VQJPcFZhUUBpko/Jqylj8red/N4kClbUwgsd6yv+vMXtE3mxQ7nJ0/p&#10;hOTTMAQvcnPIrcuRLda51QdAd1+ep/8AnGby0ZrzVPOl0y/V9JsJ5OP7RYqQP15zvbufYYx1Idr2&#10;Zj5z7gVjtSgHUmmEP/OPepzH8w7e9goJHmdySKnqTh7dxD8tR6L2fL96uYcgVPQ5zz85NZfX/OOr&#10;6nIBV7qTp7NTNj2Ri8PBEeTga7JxZCXKoUBR0ApnMo92AY9xmzlycMN57e/OV4tH/KLynotseQun&#10;e5JUUHhvnGdkRM9ZOR6bO71QrDEBSXd2PyGRLyRqA8v/AJQeYLmoP6QuorelOlN65l6uHi6yI7gu&#10;D0YJHvK8qCQe4zydxqeudO6el2e0PyAu59D8mea9UVOdsbMoxjpzqxp18M4rt8eLnhHrfweh7NPD&#10;ikVrKGpXsa4S/kVdfUPLXnPV9/TNmYh/MDIaDfMrteHFmxxRozUJls+GeTnRpJD3Jb+OdSCAHQSG&#10;7eetPzusr3TvJ/kXSLhQEa1Mykdau56jOX7JlGWbLJ2+rBEIBTRwxYL1U0P3Zz38/Z5YtR0zSZBR&#10;bbTbYAf6yBj+vNn2NEcJPeXF7SNEDyVM4Fm6dY7PRml30dp+Vd8q8Yp571EA7yKBU0+Wc/OF6odf&#10;0OyhKsJ97s85k1zoHWOysVdmxV2SDy6qvfQKwrVxjJBdn6B/+cd7QW3lK1kVOKOgI99swZnenLkO&#10;T8nP+c/L+K68w6dp6yAzW9uGKA7gMa753oYG0PziuXG5OKotcsbmI6pciMHxwfCm1agYJdzKnkut&#10;XZ5FK7Vwci5TOSKYgoM8nEH6MstTYHpmt1WYBtD3P8tfJEuoyLIErWm9MKbyYV2zSSnaafof5F8q&#10;mygRSKcQB/bhQWqcjzYvXUgWFdsb6gHXCrjbSPuB1wRCQ5qMUFKNRBtlPPYjBvXYZl4YVuh475k1&#10;IfEn04opr8syq4VeXXErTNzY7YvlXJVHiGHLxyjTDaqscB7Ab4i7AZZBCq9qWoopU4gZOO/bLKtU&#10;THYOwoAa9NsT+tpXjXfJeGxtGny9dcfUaMhD3pignU7DI8JQEFcaJLGCSu+Kh6bjEi22KWm3dCQR&#10;SmLhqiuY5FJKvHGc3XrgYogDj9nKwqvFepysCqqEkClK5VcVVgpO9MquKruG+ald8BNKrxxHoOma&#10;njjxJpVMZp2yiDTHiWmhEeuCEAUe5zGnK0I6CClCB9+YmmRVMo4/HEycVR0SbYi2FCZwr2GJV8cV&#10;TJI69Ogxu53yMilNIEO1MUGUksCmKqOtMpjTbAhEIvfAsh3GTiNmcQjI6jbtiLHCyTCMjamNwFBR&#10;KvTHUpgYLi/c4oFwJAQk03AUPXBCrTMzBj4k08t8160tujty3pgoEKNuubjBhtXyd5s1xppG+Kor&#10;1xJjU1GbSAoUi9nlk0nqsXPSuINv0zIAYqSbn4sYckqOiNO2+NxVEct96bZsCogHxxVN8pkKShrm&#10;fitRvg5FyNWkbvOtWv8AizMTtvhlGu2Y0ytMEllMjH3ONdlVeX0ZjZpkbJBp6H5H0F9RuAQK1NMj&#10;WoTgA1zWZ81s7t+k35Q+R1skik4ipAJr2yF3TeqanMMK+zNJjFtGFXagwski+7JMgWUW12ehO+Ii&#10;CpyNsrTE3dBh5pll6jb9Bg5sSWA+b/MK6fbPITvQ98n1rCsS1H0Zm4MZAaJGy+A/zN82Pq1y1vE5&#10;4jqa9cEE1zMApbeLCMtu+4xpOFbV4oCT0xCWXiMnAWxTWHSnnoqDY5GdU1+GxBLMBTM7Hh2ssS9k&#10;8ifk/qPmWVRFCeB7kdc5bqn5m2tq5BkG2XiArZjT7M8r/wDOLAe3T65HRj1OEq/m5bE8TIMeFaZZ&#10;N/zidZMCQoqclGmfmZZ3JClxU++RlC0vLfM3/OJE0KvLp9a9aZ0XT/MMF4oaNgfpyiWC+SeJ8sec&#10;fyf1jyu7G4iYp2ahySRyiUclOYUo8JpsBeT3enS2bASCld8UyKUJwY5e2KqdJENVJpm4A+GRkLRS&#10;Jg1Ga2arEkYwwjsBkKXhZBb+ZHNFqRlCIY0mlWTXJmXjXrgiKMDLAUEPPtc1OUhm3J7b4PRR4bZd&#10;jYF4H5qvLxu5p12xQxgHbpmZCezKLxrVUmlqTU18cvLgWwFh00bq1HBwHebRMa9ssjOixLN/y9sh&#10;c61axt0Mi18aVzyR+b2pvErCuwBzWak7to5P6gf+cWtBh0/y7BJGtCUX9WeOri4a7kNT1Oa2TB9Y&#10;5aaeZOowSQQ7JDpei8mBp0xiVEWiaZ1DSdF48SRkZFkUtubsRg751HSLERqOQ3yYjSnk8417U+RK&#10;KclMa8dsujFAec3lx6hoDg+KmSYSY9dBuuDIx3yQYJDdOemDFNMKlJZULVIwRy2yDWhBETvlg4qs&#10;ZT0xRWocCENLHyUjF+VcVSsw8cUXFUJLt0xWuRpUMK1xwORpC0774+vhgpVhU1NccDiqjKlRxpuc&#10;VVz2yVoKVy2SMN98ECem2EFQUhuNFjkNQAffBcV4RsemHiplEsU1byZFcgsF3wUt92rkuJsEmGXP&#10;5eDiXQA4OiuwcPEniYDq3kR4gxVCDXrgoXIwpu2ETeS59yVqR3xZZgcWQY1d+XZ4CaDbFQ4OBKST&#10;WEsQNRXHnCqAijY7EGtcrAqIYU2ObFbapTLxVaBsQMYffJhkFtaHr1x/7OQI3TW64H4Sc//W9art&#10;tlchbtw/NAEAUxSmVWm2jvuNsvIsXHNirVaZWFaXhq9MYwr0ycTSCFynscZllsWie/bNirf+UM2K&#10;rTuK98cDTARaVOn3ZfI4OEJWnbbKwqtGxzDc0wHZV1cU4DK+NWqdspk8MlGatCuJ0yy0KwNceqnv&#10;lU5hbpsGmKU7ZUCgG3MwxMr3y4SZKda1xtMsQpFsUXK5pCmW+7H5Uqm57ZeFKkDXplUw2yteWp0y&#10;qYbUl3LwyyAcANMFpPbK4jDxK1WmWFA6YDIlVtcdgStY1G+bFVEDNirTDbHjAqDkPXLxVD1rlVpg&#10;q1RURIIIxJyTkOFqLNdKkZCGB7YDkXCh6TpV9y+EnfECdqHKpw7kh6PpN0SwBriLEDvkKKWdW8vQ&#10;npjOXhk4wQVt3LQbZht1zKhG2YLB9UmUBgO+LLmSBSvOr0cgx64JTxwFWDahscXByHCrG5ycVr4Z&#10;XSUGxrXKLHCI2qmQeoGODZExpW6V3zA12xMaRa0kdsvIpVAPHKxVv55sVXA03zYq7lTpl4qsbfc5&#10;qZK2QKyubAUFpR8WVgQiAK7HHKK5GRpIXrGT0xbKWSqqb07Y1umSjzSvYUXEMyVQjDHDAWJUW+Hb&#10;LwIUqd82KtnfbKxV3AAcsxwgWrgxAqMwwEK3yJGX7YqsKknKJpiN0WuB2yg2SMaW21qTmORpUSjB&#10;dj3yuQO2ExVeN98vI0qoKdaZq7Vw10Vv2yga74kUrtu2XgVZUjvtmxVxPfNiq/2GY4hILq0xlMsB&#10;bAbbzYq4+Gb5YqtpXrmxVtFFc2RLGSqF8M2BgrVPfLPtgVpSSd8rCEhcy0IxtckyIR0cQYVFM1ca&#10;VTKAbAdMazhdsRHiYEo2O3YrypiTSV6ZZGFIRC2xcUIoMbyrk1c9t6QxQDFUrkfcqcrJWy4lMqAM&#10;dkGKkx6gZeKoZ2J648ZGSoUnfbFcoS0x4GubFWuddzl4pUCx7eObFC4NlHDSateBXr0zYELuNBtl&#10;4qpsaGoy8KULKe+bArUXXffKw0qvt265eKaUH68hvjWpTJRCHQqzvxGBTJvl1MCyyHSvUjB74orc&#10;tsBCEmvbR7Vt9vDLI7YQaQhgzEcTiDp3ywSvZU1sZ2hIPUYiwptgpILOLK5jda96ZVSOmBbVvRjk&#10;PxgEHLV/HrihRvNKWnJD8JHTBKGu5yE+TMMSmtmSXivTGvQb4wN7Ki4FkFVIJGWDXJKh50ZDyO+X&#10;TAtIX1yp+HbKpTCqqbjmtD1xVMqmbZBBSjlvilcjTIBD8ab5XKmAxtaREa9DmLkimIgAlFJt9rGj&#10;fJFK+RuNOJ2zMKbYg2rSECu+/TLXEql118JIAxUZAsSk8rGtcphgYJhZSgb5QxVWuDUdN81MVUon&#10;KmgOB5hRcnjFlWUaPdKZAsh2xCJCMvlKkJvqd4lyaR7L0oMV5EbZAR4t08kqaPitCBQZi4GJgU8T&#10;oYDID8Pyxpkr0wDHTG0U1qYxQ9t8UFSMhIUlQjdUbidz441q4xZxTG3ZGNGFVP68uNtqZTmG7JPr&#10;OP4SB44tTkKeOUob+s/U5hNTZT0wgv0da8cKQ+p/yyv7K9VDOVNabHxwJAzBSXy7GNmJTzzlb289&#10;/Db2tCCw6YlBLyLBu+TQUVr2jCNbaeDZ04jEnkC0VfHJQO6oyPSWvI5rm6BNIzTw6Z5k/ONDPfgw&#10;bkDfM6EabByfqb/ziT6lv5HtYrxeDfEQKU25GmcQJZTUjce2ZCvqn4T0OFt04FW45ExYlVQYST+m&#10;eq4aDHiVlr0wmnihbxByEosTuv374TzRINlY5EC2LeEU6Ma5Jok7Aj23EcgQcDGnYXSQ8umFDsAy&#10;W7oOVNsVdgNmY7GmFeJ2IVAO65IBkJuxCURsPs0OHhQZOwuuOFPh65ABrlJ2FLitcSGF27AzQg71&#10;FcBZgOwtmtySakVyKkOwse2Yb4FEXYjJG6irDCAzAdhe0R6sMBYF2Jkce2QKQ7Asgr0wILsCuoI3&#10;xQ7AxRemKuwPIlOmKCXYjwxayXYzjU4sbdjuJ7YtgdiUm2xyNqXYgBiUh2ZiBtgTbsRYg7YUW7MB&#10;il2UT2GNK7HoO5ONodlPirsaFI3xTTsY3XFBLsquKLdibmvTFDsaBXAUuz3r/wA4lGHR9B81+YJL&#10;5bOVbB4w7LXjyHUHxPTOE9qgcuSEKvd3/ZEKhKVqE45cRSvxA/KmIf8AOMmn2VsPNfn65dZZtP0+&#10;4fkx3/efDX6a5Z2zKUjjxVQ22bdBAR4pKd1IFMcXd3AH0b/wzzf+V2jQea/O+nWczFIZ71GNOv2q&#10;0zf9o5TgwH3Ot00RPIPeiWPEFvAZLf8AnJub61+YGqgPyjhdYUHgqKABlPYO2AebZ2kbyFqM1UHx&#10;FcOfydSPSvJ3mzXLgMEe0W3DDpyZgQPwzF7XkcmaEB3t+h9OORK4jBlleHRvyWu0hARtS1JFd67s&#10;qAmnyGT4ePWX3BjLJw4PeVpWrBvAZ5Uqxzo3Tgr89ufkBfwaH+XfnDW7uBeawCFZCfteptT+Och2&#10;zE5NRCILvNBIRxSKjICWSnjv92c0/wCcbGaLzRc63VUisrK4mLt0B4kDf5nNh22P3Yj3kNGgPqJ7&#10;gqkVFDnA9auWu765u5TyaSV2J8anN1p41EDydVklZJbwqgUySqqCrFgABlszQRAWXZ6r/wCciNYc&#10;aZ5V8quOLWelxmROlGck7j5ZzPYeL1zn3yd1rthGPksVeJY+JriPmeNfLv5SaRYxNvqd3JPJ/sdg&#10;MGmJzayRPQNmYDHgA71+eWGoOmdOHRl2ev8Ayy/+Ffyc1TWbBXhutRuo7Z/U6MnU8RnIakfmNdGJ&#10;3A7ne4D4eAkdWu+M8vWtx5L/ACj1TVL7gr61cpFED1KLucnmmNTrAI/wsoXiwEnq7qflnljS4Dd3&#10;sEKCvOVRT5nOmzS4Yn3OkjvJvPYP/ORUhvfN/lfyanxLY2dlCVU92oT+vOV7GHDhyZe8l3GuPFOM&#10;e6lKKhBkHcknOO/85GiaLzjc2k68BBHFEorXZUAGbzsYfurdd2kf3ioDUVGcFGbd1zeejPNRgtPy&#10;w0eL0eM9xeSurU3KqKfrzn9IDLVSPcHZ5qjhDs85Z0DrHZsVdmxV2THySgk1a2DD4fUWv34Jmgi9&#10;3Z+jL8sYYoPLGnRW1PT9BOnyzAJsuXLcvw0/5zEuLmX8ydT+tgjjwVKn9kDamdAUVGTDfB8banPw&#10;BAqMFxJkmx5jrep8arXB8SVNDkZyoNgeY3Vw1wxB64K+yPfNfny0kBl3k7y3Lqs4CJUjc/LC25m4&#10;KQOlc0mfJxFtEX6GflT5KFrDHyXcLX5YQz3HLcZigWxfUOnad9XQLTtthHe6mluCSd8ujjXhtmuj&#10;+W5tRcUX4flkVfzMvMqrD78s8Oua8L1CH8u29IOVI+jJno1/9ZQMpGCMBbGQp4L+Zmhy6Ukj0IAB&#10;yTCuZ8IUGD461S9M8pAO3fHLttkpISpfixVW2ymQ3SrxRBwK5TNtXIoJTKG132HywtuJwtSDsMyM&#10;Y6MeJlGm6K04VilWO1MgGveaksAQzAUG+ZUIKdn05+XP5MtqxSeWIkHfpnIrz814YpeHqCnzzM8C&#10;kF9P2H/OP9oIQJIlqR33yTaD+Z0F4Vj5jc9a5RkxFDB/N3/ON9uYnntUowFds7BperJeqCprtmLI&#10;Uzt8Z+d/y4uPL0roUPGvWm2SSJuQFMxMhZW8raz4HgRQ+OCvTOUeKqFktyK0xjDiaHLIytVMRcdj&#10;jK4U0qKo2xmFCIWo7bZsVVaDrTF4xUZRkO6eStEKbg0OO4iuQ4mSvsdyN8plqMIlSkrgvMU75eVl&#10;gjEHamMxVMEXagxhOKolFpiJwoTSIAU7YmT44qmUa+AyhlUilOoUoMsmgyvmwRSpTEDKPDLfCWlQ&#10;MO22JNJXJDGyGyukgr0xuzdMBFJtHROG2GYLkSUWrCo3OOwAKBa2SUJuemCokB3+/JRgbRTFdZ1V&#10;baMkmhpi9ANxm50uHvW3yx518ymcyBGoN++Mrm6hCkPBL66N05YnbGk5ZEKgx74jl6F6x0HTG4qi&#10;0HiMvFXCtCRlqhbpkZTEeakri5FKYIjjPTKpStQkWpXwhUg4YItOuQBZxeS6rf8AqOQDtgjnxWvh&#10;lE47ranpEDXsyoASa4V3s/AcTmtyz5lQH3F+TvksStHJIlG2rUZEb2YseuamUrLN+iPlLSEsoEHG&#10;mwGExUk4peirIIxT9WUU2xQvSepy4rfmwAwEq1dakIY2Zj0GTLT7UIAKfTmThxdUEvkv81/PJCvD&#10;FJ8RqKDDc+A6ZngU1F8oSXDXDmSTcnxxpwoXxqDtTEpGpiqf6dZiUiu/tkZ1rUPqsbMDuMyMIUve&#10;fy68mJrV3Ejr8IO9M8Z/mt+YU2nl4o2NfbNjj2RI0H6rflr5DsdDsIpViXnxFM8lX3nW9v5TV23P&#10;jgM3HMnrgUKKKKDBFrqN/IeYLYCWEiW8N4/NV/p5qWIphDHjIWsoYUYVGdU8lfnLLbzLFcPQkgbn&#10;BIU2QyMS8x+SdM8ywNb3sKkkHeme7PI3m2LX7dXVgTTtmFmiPi33T8u/+cgvyVl8m3DahZKTaMxI&#10;FNhXOkA5i22g2+Q5oCjcadMeMbShmTw8ccNsiTarfRB3x1ciltYB075Vd8CER6JK0x6vTrjdKUtu&#10;9L+tAig8cWWUruD1wibBh+oeVPrQoUxUzjofvyzHkKsM1X8u1mH7tOgx/qVFeozKhmDMF5hqPkKV&#10;GKKhYj2wPdEPGyg75kRyK35T8u3Gl6za3LpxVZFJr33zyX+cOkNdRNJFvTY0zDzHvbQX9IX/ADi9&#10;rUc+hw2ZNCYwRU+3bPJdvpEizlSDSvhmtlsxEX1lXJtZ6MzAVXK7vZVJpQvXbJvo+hUNSMkTQTyS&#10;m9v1jBFc6Fa6eEoAOmEDqrB77VOXJQTkkt4eNMtihguo3JcneuDglcuCGMyyUJwQm2LUUBMeW2Co&#10;27ZNCRXKGpOCA2KoBo8VVu2RLGQUCoFaYsMDFCOu+2OBpiqiwqMWQ13xIpCAlA3AwSpyKEpkWppT&#10;HE4qoiOnXLDYqsaPL5YkWrljp164qu+QLAyQ8oIOKDY4GBNoZt8snJBsibQhUDMrU64lk50FNxip&#10;Y4raE9BSemPSVhvXJBNpfd6bFMCrKDXBAuj41xtbSFvLMJr8IFcGQ3vjthumQlTD9V8kRSElFwYl&#10;7TCJWyE2C6h+XvqLVB8XgMFC7Dd8NrxsRk8gvBXjGa9ycVW6HfG0iVpHdeSHDg8TT2xRZx44WQSS&#10;fyxIhPwEYqJRiytJZdBmBqFIy+Y64ptCtpUqjiVx/MUrg6qpCwehHHbP/9f1rSmV83aPzJDeOapH&#10;TExtLfPFFNd8qkKVcDXLOABlEN/RjckzaBpl4CxkF4Y5fGuAGmDXLEynhlgyWtN8vHG5NC0tXfNi&#10;ria7DNiq05sVJW0xy9cjPkq+lNsWrlCWiMTLZYI2q0ntjR1ywocrU2GLDMYhSLVS1dzmOICgUtrT&#10;E6k5eIhUO0nbK64SaVSrTbFFFMrlK0rSe2OyCrSM2FKmRTpmxVoNXbNihcubAlxXNhVbyp1y8VWl&#10;6ZWEKtDVPtmphtWz0qMbk0KLE9sVGwyvmlBSbnLrgpNKA65jgQi4jvQYkRkZMJMu05woFeuBpNsD&#10;Bn+kD1CGHbAUmKvT9JIBAG7HvgU9aYpZzAwCVOWMICQLQV7OQvEHHDrmXAUGTB9QlFCO+LqMkrDb&#10;xqbDpglDgQwy/WrE9BiwwJYxLufHFE65XNUKaDbMeuMeSVMnvlZK1arTbHDIyKKW46mVlNLw1Ns3&#10;euKrtzmwK755eKuJpmxVbuc2KWqZsPNQLXAZWNLSqpNKYqmVZAtK0ZqdumPypkFcUxrdDko80uah&#10;GIZlKg22644ZEsSoSe2XihSY02zYqt57VysCrwwIzUwg0qxjTpmxKtBqbZjtiBaCvJpjCa5ZGNMa&#10;dXbbGnJJC4MK1OXUnbBVKrKQdsqnHADxKqgjMTXCI0rZemVklWBvHrjlPbISirg1NsflSV3XNiq4&#10;HxzYq4nNiqzlTMR3wgpBXhq9MbTJtlrh75WKtHf2zDEqVRTQ1y8hbWSqg5VMULw2WMVWE+GV0xVV&#10;DVFD1yiPDElJKMtZVVuD7VxHnlghaExmRY2AXfucSkqd8siKQmOmzRsxSTp2xi79ckqKumCfZ2GK&#10;ccCpNJdkji2+KU2xVKJHBPLvmGJUreVaAda5hiVWyhSOlDjsCoQMPnTHqcjJKHdPiriuUKsb3y8V&#10;UCe2bFWl8T0yq4QkK/pZWSZ0vAAFBmGRLCS80y60xAtCEkrU5XLLOFUMdzQ5ga4mLIOUb0GU2Mdm&#10;VWrRpzYIp3OMElOmSMLa7RwsuJo43y616Y8KodR6Ew5Cm+BuBydsSy4ajEyKFNKDHqCu+PNik+o3&#10;K3JUDr0zFu+NUtut7D16oo+PEy/LplsY0i1n1Y27+mxrTEz1wy5KnunNwqGO2OGVJTJ5Cm/LbGMK&#10;GoxUI61mM68GJp0xytgpmg722VHqBsBjz74ql4kH2Vywd9sVWNGgR3kPxdhiowKkUy0HIfhjqVwW&#10;qER6GpxQCm2Vc2QCoz165sLYhy++2NOKo2I1FOmNPjhVGKOi9coNiqvNbVFBttigFcCpO7GElT1x&#10;wGBUBNMXOPGRYIGQ1982KCuhbiRlYEIwyBhUZsVWrQnbEn32yyApUfExhI7HEunTDNWRWZWQc6Vy&#10;ytdxgjOtlblkUtuaDA5BJy9CZQ3EUEdCRyxRUpscFqk97qRlYmPBIWgpmPI2UpTHO3Lr1xJhXEFk&#10;JUyS0l4oFA3HXExUGmRyC2bJdNukAPIVY4r6gXMekJiulPqH7xe/TAk7K5wgWglnGgLcaKgoxDDc&#10;0wuniIHEZeBTFnvl/wAxreXQmu35MvSvthT6bR/ThZPao9Ts9RVasCVI2GA7pWjie4JoFBOX48dq&#10;nei6za3OqW/l9IzIZpVSg6tU549823U15fyTtJyFT3zNxxZyNP2R8k6fbaTpNtYW0XphI1FKU7ZC&#10;LiVhUg5dTXxs0RBhLcSkih6YtZkiVWmEc1e2LWSq4CqtDyWuRIpIkv64Au4FZaximRpNt4SFVH95&#10;jwsC7Cy4RU+wajJ0wdgDjy2G2KuwHcI4HXbFgS7CtoSd13OBhbsCSRsuxFMIZB2BJEalcKkOwulU&#10;4KayC7AhjHfAQkB2BJkWmxyJDY7C1lpXfIHZAdgR4mPQ4GYdgORWbauwxtbdgV1I2O+RYEuwFIaY&#10;2x4nYDZt8UcTsQeh7b4CgydiAPE1IwIBdiTqGNRgZF2BpNhi1kOwJXeuG0U7L5nFmHYk/wAXzyFU&#10;tOxoqvbAydgZzU5IBiS7KxpDs3XAl2XQYsrdlfLAh2bFXY1jQYq7EycWLswwq7K44pp2WNsjJkHZ&#10;698lXlvoX5Na/eyfFPqF3DboAOygk1Ocpq8fi6yI7t3e6Wo4Ce8qbAl1I6CtckX5Z2qaZ+Svm3Xk&#10;Ii+sPDbGn2n3r18Mp1tz1sInet2zF6cEioyMrTJERVgC4Ph2zmP/ADinocWsfmFp0l63G3tS1y/y&#10;jUnfNp7QZOHAR37OB2bDiyX3N3kjRws6CrdKfPOa/m5rp8w+a9V1PmH9S6low2BHI0zM7Mw+HiiP&#10;Jo1c+KZKuo4gL4Cmdw0W1i0f8k724kk+PU79Qo/1B0zSZ5meuj5Bz8Xp058y7v8ARhN+ZdoNA/LT&#10;yrYcx6l401yyDqB0FRmT2afE1E5ebRq/TiiHA1YjsKZ5dWp2zoy6sLs9RaZHLpH5O3txy4rf6kkd&#10;K7sFWuc5kkMmsA7g7eA4cB8yt709sE/klcR2Xk7zhd+lycWaL6lPs8myPaoJzwHmnSGoSPk2c8uz&#10;VZiTnRR2dQQ3h15TtmudXsrdaAvPGtT2qwyjWSrGT5ORpo3IOz0H/wA5NTWl153TTNJ/eNbQW8Ln&#10;sXCCuaTsIGOAyl1Jdt2gAclBahJUcuuHv/ORSSad5c8p6NMiqsViHPAUHJt8o7BPHknLzT2n6YRH&#10;k4Dcnxzx8rDmCPHOrI2dASuz2f5z1h7f8pNGintwi3VwyoGG5CftZxOjw8WtlR5bvQzyVgFtd8i3&#10;nwwaf+WGj2ssrSXF1cNIqk1CqBTbM7s4GWpke5q1UwMIHe3nHfyrhN15r0q1WETl7qICNuhqwzcd&#10;pmsUj5Ot0u8x72mNASegzuX5kxz3/wCckiyEM0FygVUNaemBQD7s1GhIGk26udqATnaSnEcelM88&#10;/mJqN1qvmG/vdRLGZ53ryNSN+mb7QwEcYAdXqZGUiSuyFKpYhR1JzLJpoAdnoL82L65svK/lbyvP&#10;GI44rV5/cmRid803Z0LyTn5uw1ZIhEOzz3m6dc7Nirs2KuzqH5V28Mmv2IvBWIzoD8q5XmNBjW4a&#10;NaGnXP0aeWbSGy0qztrMARLCnED5Zgw3cqJ3fz5/85E61eat581q81dy06XLxCu1FU0H4ZJVTbLY&#10;uVB8p61f8CWJ2wdGtBkmbx7WL4yyHeowUm38cxs06ZBDaPpz6hMIwta4Hmn9NSxP+1mk1WW9m2Jf&#10;cP5Q/l6w4SPHuQKfLIze3oY0JOYHAzBp9z+WtAFrEqRqBtTYZENT1pbdSS1MujjWntHlzyhJeuvJ&#10;SVPtnD/NnnhYA3BxX55kxhSDKn0v5U8jx2iKZkoBvnHl8+GScKX2J8cMww8R6WumQqvBVGemfy71&#10;/wCuoo5VrTIAeoJkbfLf58+U1fTZ5ol34k7Z3yPdRmU1Pyb1OP0rmRGHRiMUGCSoeEVbHdBlMjaU&#10;1toabdcQlfYgYKYyZLp9mG3IrkU1e6MMTletMyYDdEQ9w8g6It9cRK4+Gornj380/MstrG6oxqa5&#10;scQXIafpd+X2hw2NmkqqA3EAZ4q1jzZdesx5tX55kGVuFKRek5NPI/nK6E8cRcmpGVTZwkseNZAU&#10;cVBz6I/lvqUt5CjSEk0GYOYOSA+Nfz+0S3gieRFAVqk/PO92p2XMDJ1ZRfndqCBJSo8TTDZTmElK&#10;ZEFcQmO+ZGLklBSLQ074jlqrQmVilUAxwHLYZEmlVDXtglKgcW7ZjzomwhUjBoC/bM2RitojhtWm&#10;auBUSsVPnjTtgVEqpqBieFUem4oMYx8MKESiGuJH2xVHRGlAcYV8ciZJTqBCeuMO22QrqqbxtQ8c&#10;ReT9nDGHVhSLGBycuZNha740nCq9RU5aV6jK5oRkQNeQGOHIH2yOyq7M43OLohY74xiyCS6lfrbo&#10;zORWmDVUDYDbvmx0+LvV89edPNNVYIfbGu1PpzeafC0yO75n1vVTM5FajEszhGmRLFXn5tUHbGHC&#10;xtGQnbG4U2rFifbKOKWxJxxQJlRyJVS3HriyLQ7ZWTaCEBeXSxpWvTBkad8CXm2tamZAQp9sE9Nz&#10;h9yRs8+eQzvxB74nI3EEnoMwNRkrZXun5XeWHv7lHYclqKbZHryTvmkzZb2Zh+nP5ceWFsIkqgGw&#10;Ne+EEicjmNaX0FbzektPDA/p98KpgtzXauYoK5G2IKJEvEcicNrG1rvTLYRsqTTzDzz5nXT4SqtT&#10;Y5JI09MUzZwjs1k2+G/NOtPq1zI7fYrimWLTF1NNzjTiqMgcVqemBJgaYVDONCK1oRUk5BvMEbPE&#10;5HUDLYS6KeT65/KeWG2uoOWyMRniP80PJ1zqEjSxAtU5lDJbCYt+mPlXVILqyjjRhyUUzmnln8p7&#10;m5mWSdTufDDE3swjjTq+1W206Np7lwAoqd89BWP5Rwwwgug5fLMvHC00OTyi/wDzi063uPq0JDDx&#10;BrnLPzB8hRaZE0iABqE5ZwNMovQvLfmSHzFD68AoM8i3t89lecENCpymceFp+lk2e8v+cb/NU15w&#10;tpWJ3pmHmPVy4HiDxH8+fLkGu+WLppVHONCQc97278xv4ZgEdzZDk/GTXbI2croAK1I2wYvTISbW&#10;NbV6VzYFbFD0yumKq0ahjvl5G2FojiG6ZRxBUFtI/Aj6cb6mPCnhRS2wbpm548kEOfTI5NyBXHiW&#10;mSBSEkvPLqTGhUU8RjjLyGTjNlSTS+VIo2WRVBZSCCcgfmfQU1KMow2PhhMuJlEvtT8jPzJfyz6c&#10;EjhfToKE9vbOOS/lnG0vJFpvXMSUSGdvuq0/PHT3iX1ZFDEdK4NXyJ6QFF+zlXEjiCp/yti0nBKS&#10;DfpvgxPLrQ/ZUDJxixtL5vP0NyKc6t88WGmtHuRllBbQY8yRz7A9cUEBXr0yQQhZr1JNwd8EKlMt&#10;DEmkllmDHY5ZFMLBYHrtjlOSBQhp0rU4srUwql0kfXFg3hgWkIynocEIa5EsCEJKoBNcUGKEIRiy&#10;fDiTaCgpRWoGK8sCoIxda9cwav04SFW+ltU4pXIqhvT5GmWprihbJHx64JTIFqkl8w2xXAxQx2GY&#10;5KLZBDOQTjcLNx+IV8MuuKqSrlg4q5k33y8ULKDpiiEjFUJcRqw3x3MjqcVQ/wBUjccQorigmIxS&#10;gpdJjk7bHBCXBpthtbSK68voGrQDFhcsuG02Elk8rQzGjKDiqXh8cNp4klvPJcQ+ym2CFuz44bZ8&#10;bGrnyWjgbY/63t1xteNBHyTHyC8ds//Q9c5ju54X5jHfKNOmSDEh1abY0V7YSO9ivVgMflYZRVCR&#10;4ZWFmsrvljAUSbrjgciRTW0MxxCt4icyAEgLR45WSISQ3t1y8ixWg5WLEheMsGmAi0hdXLLE4BEB&#10;LXKuVklUzljqMB5K1Xvi2Y6uL06ZsVdy5CuJ5eFQ5ywMiZLSmT44pTK1Wh++ViruYGWMJCVhap2y&#10;8Cre9BlHAqovhmxQ3y7DNiq0gEVy8KVAgjNirRzYqtZq46mNqol++bphSAh2YHtmwsioV75jkGCM&#10;txyxOuRLCTJrNCaBcCzEA75KMLDB6Dokno7P1OAHcHJHFSvTNKuQWXiN++JU3yqk0zQT/AK/dmpl&#10;sAyilt7cbUGOUZkpYbdy9WPTF1GKsQvZQAa74JQYCrDdQmHbFgMirHXbfFFGVzSh2NMd065EJAWU&#10;rTNtjSeFad8vAh24+E9c2BDYNOuVhAZAKlK0PTNXJUmlwNc2RYlY3vl4FWA12zYaWm/lmArsMbpk&#10;A2TTFAgHXKjNKqhriVSvTLqtaVAadOmbmfHBwBaVQx65g5OxxMK3S6tTTKySFBscMBYlDuO+XgQh&#10;ia9c2K00ds2KtA0GbFV1a5sVaBHXGtkooXHcVxPLFXe2bFXbDFAB1yslV6t3G2U2MVVQ+MyxWyTS&#10;pzYqsD16Y8DKiVX9cvIqqrmwhIXZhhKZKTda5eRYqdd8rFVVanG5MNgVqZWFK4Dep6ZsVXHwyxkS&#10;GMgvHhjsiwWcsZ7ZK1VuAIqMs5FV8NCd8bXJ0zpWZKGp64iw75ZA1sgxTLl6iADtjftZYdmJFIWO&#10;QwNyB3yvTp0wWhGLqYkBSbY4oBgVKZ7kHZK0yziqgjct8oYlVR2oK5dMVQ7SV646mBVHmKnMOuCS&#10;rqgjFhlJSh2NdsvFKiVqTXKrjSgKgWg3yicIDIRRSn7srJMmivfLGQJa5Fulcx6YYoU5I6jGZbao&#10;TiMdTBbOIUjscthtkSUyVrFgk6yudgcQ4kbZYC1J7NdRs/Ou2PAoMSqU3T+vJzXYZsVLRBAABym6&#10;e2GLBZESJVLbgGuAH65kxGyGd2RQjmuxOOjPbCVS7V4yH9YGoOLBe+VyKhK4L8V4SDp3x3HKmQCL&#10;+uFvgBqMSYU64Up/YSmReK7e+ZdzilVvn9NOJPLFMCpIqmtVNBmAxVuZlVTy64oopgKpPc3HMBQK&#10;YsvSmUyKUD8jl4AyitJY/Dmwslqg1rjSMKUfEwHxHH+iSOoys5gEI6Jq0I6YGIKnLAbSmgPJa1xZ&#10;fDEqx2+3JbH4FSYk98sHGlpTbfY5dcBCCGgtN82Bgvqe2ISPQbZZGCCnmlQrIfi64iGOWUhMrm2U&#10;bD7WPwEWqER3jIVSQPDNXwwCK227N9pid8qu9MkeSQGo4vU3Y98eMpJKol0jUcPxxxbIq3FacjU9&#10;MTJrvgVOYownwDE2amFIKfWFuehGxwE7kbDImALLiep6SI0jFAAQMCyytX2GERAQd2caZpMV1AXY&#10;/E1cdzLUGFCTtpiWZknG3H6MD3ThBTvk4RtWTeU7ea8kVkYhDuc5n5+1l9P0x0iNGcUzMxxSH21/&#10;zjB5Btdc80HWL2PmlmaxkjblnkOdndizmpJ65mxiwJfq1GFACqKAbAYVTbAnJkMSUUmFExqMrkGB&#10;RA2wulHfIW1qgwvC1bfJM2ydsXuKPHXiBTFK0dch1wV5EMMDElUwsMQc/EaYUOwFKnE1rXItJ2dg&#10;GRa9cIDG3YksbdU6jBSQ7C+4J5b9ck2OxnI06VxS7C24ZRX4cWBdhUAtfjFcUB2A5ljavEUyBDJ2&#10;F0iL0GRIQ7ArxrTY5Fk7C+QAdMBYSLsASE4GFuwskNTtkaYuwOYidxgQ7E2iam2K07AzCnXFlEOy&#10;xx6kYGx2BZwp6YoIdiCwhsbRwuypYVXocbWnYEK+GRKuxpU9MBSXYHdCvXJhgQ7EwK4lDscBTIsg&#10;7NSuKuzdMJQ7HKB1OAsqdiMh3xQQ7EiK4op2WFOKadjqHI2rsZU9BiUuz135hFv5e/JfR7eyBFxq&#10;d9JNNyFfsCgpnL4v3uslfQO+rgwCuqmOXM1+zQU+eCtcvLnSvyLsIFX0l1DVHLU25qi/1xwREtYf&#10;ILmNaceZWBQZi46haH6TXH/84tWFpb2nmTzWWb69Y6fIEjHQq4oT9GDt/IeKEOhKOzIgCUvJdKfs&#10;r2JAzyTfyRvcyTUrykJofc50WIHhA8nUT5quet/zQvLeP8vPJ3l2yRLeO4rcOqbksTTkc5bRRP5j&#10;JM70Hb5v7qMVig8mJ6bUwl/5yehh04eWdBik5ta6TEWA8X+LMz2f3Epd5ae0xXDHyWx1qxPSu2eV&#10;EUZ0RLqQFXPYH5gta6P+THlrSvgN5d3c1xsd+PSuctogcmslLoA7rP6cEQpLy9Rq/ZoKYB8pWV35&#10;b/JzWtdR0Uapdx2yr3KrUnL9QRl1cR3BjjiYYCe9vkOfCm9K55PZW750QdSqZ1j8j9IXWvOWlWMq&#10;GQtcKQo9jXNT21kMMJp2HZsQZgFpjxBJ7Yd/nJerqf5jXw09WH+liICm9QQuU9mQ4dN6u5v1s7y7&#10;OBqK5Lv+cqLl49W0vRpJ1kNpptspRf2GKAkH3yj2cx1GR7yWHa07IHcGlNRWlNznlSOvIcetds6a&#10;XJ0oXZ65/PDU7vTvJHk7yleOrObU3TADcc2NB92cn2PhEtRkyDps7zWTMccY+S0UJJHXpkV/OO2f&#10;TvLXlTTmoFNkZqDvzNcy+yDxZJnza9cKhEeS7AX/ADjRBHcee9PaVOZi5yL7FUJBy/tw1hLX2bG8&#10;i1umSXyddLe/mLq/mK+kq1r9buN991rTMaceHBCA603498hJ826U2zzTrF2+oX1xeztyeSRmJ+Zz&#10;f4Y8MQHU5TcrbwLaJ6k8aLuWcCn05LIaBYR5uztP58XUh1Wx02UmlpYQRgHtVa/xzWdkx9JPeXL1&#10;0rIHcHZwvNs4Ls2KuzDFXZ6H/IfQh5g8xWGndHaZP15RmkiO8kLfXSWNtNezf3cMbSN8lFTn3/8A&#10;LEkZg/RSOGltEVXA7bZrxkALlQFvwT/5yh0C8t77/lYcsLR6frc8jQO3c8j+GS2NMyg5UXwB5j1F&#10;qsh7nBqJXrkJzpsAtg0cbXMoQAkk4yd+Ow6Zqs+bZsGz6a/KjyOLuaOeZNqiop1yK6lfcARXbNUf&#10;UWQfpL5B8oiGKMKvXpQds5nrnmNLZSS1KZbCFsgH1V5Q8iGYqWTrTqM89+b/AD96YYK/45lRx0iU&#10;qfSOgeVoNOQVUVp4Z5l8yeb5LtzRvorlnC4sp2zJVCiiigyIWeryNKGqeuRnBgJLs9iflFrbNwRi&#10;R0yq63cmJsMB/MPSV1TS5Y2UE8SPwz2tpt4J4lJPbLwbYkPxz/MfyhJpGoTFFqpcnphrWvTEoeVh&#10;OB32OOHTfKZikp3akHp1xCUbVyKso02Uo34HIpq0BlVgO+ZERTF7r5C1aK3nTnsQRQZ5N/MzynJf&#10;eoQCa+GZ2OdhM48T9F/y/wDMVvdWcdvyFaClTnjLW/Il5HO1IyRXagy+yXFlhL08Gu4yb+QPIN01&#10;ykkiEAEZCRpnDEQh7m5jtUMspAA8c+i/5e6C1hbIXFDQDNflnbdJ+f8A/wA5D+eY7qR9NtWBNd6d&#10;s7BECoGYp3ZPhy/mqxau+CebeOQ4AqUmZ69euNZi25wxjSurU1PXG1ySqoFBlgVNMBNJDgtemKKC&#10;u/bKpSBZUioYGLA7Ypy71ypgUT9VJYMa/LAr3AOy5bHGRuVRgt2ZSFFDjPXINSdskcYKAqx27qRX&#10;emLrIH3GUShwpRQQN9kZRbtgVFRQk0NMS5dsUJgsNRXNgS2qUxxyoqnEFaUxFh3w2qYxbmuBWQn4&#10;hkxOkHZMEUnvjFT+YYymhEKhJ9sxUVpTbBxGlV1VQeJGPAA2ysm1RGw6Y9V5dMIDKqQN1cBFLNsA&#10;MFIvHYD55m4Md7ounjHnDX1iRkBx1B1+7N5gx01yL5a8ya39ZdgCTiB3Nc2sI0GIed3EvNs2STaD&#10;AANO+NxQjUbfG0xVXD09zjlFTkJbMwu5V2PXFgMpSsmmAFScXiWuGQpWGatqPFTU4NUU2GAcleW6&#10;jecnPcY8kZVOVBKK0Cwe9nVKV5MMKryTtXbNNqM3VIfoj+Svkf0ljd1AOxyPzPyNM1LN9yaXaLbR&#10;hFFKCmIFRkbQnSkj5Yky+GSVVRz1OOjgLsBTGO7EKepaoLGEyFhuNsklpEEFR9OZ+LFTCRfH/wCY&#10;/mo3sj24bvTbBPXrmaNkB4o/xbHfLxZqIXwyzvihagIO2BJhtXFDOtAkrIFyOXcYcnl0OEolyfRv&#10;lW9MCIUPFlpQ5AtX0a0cGSVQMyMQJQC+kPKfnrVAwtrUs3YAZDJdR07RqlAvJc2GPGpL1FdH1/zU&#10;Aty7LC/XrkQ1j8zre2UhGFMyQWNUyXRPyVhjZZrw1etSTnnPz7+ZK6lG8UZqWHXEyYSm9v0TQbfQ&#10;4hb2goBnlC6ikvrssBUs2YuaduNzKeZ75/5xs8tTWxS5kUgGhzX5pbOZAUHjv5361FpPlm5ErANI&#10;pABz39bjjt7Zinkyg/GnzBMJ5WcfzE4NBrkW1hsg4moyztiAqHZqd81MCqqOVzYKRSsHr8sYa4aW&#10;kXG61xI4UppGKDLGQkxkqqwBAOamC2Nquxyt8mCzBU3UN0zUDbEVwpUxI8J5xEhga7Y36vGf2RlU&#10;ioT6y17UIjT1WI60riLWMZPTbwyu0llVt5vu4iC5NfngaXTUI2UZG2Fsp03z1OT8UhFO1cL5NHVq&#10;gDDxJtmFp+YMsZHNjQ4WT6L/ACDJxnS82YWPn8SHjK/XCuTSnXYDLhMFBDJbbzbFJux28cBSae46&#10;imSBYnZOrbzHA1AG3wMbZl7YVTZdTilP2huMQ3BocmhEGjryHTF0GKpdMadOmDEWmRLGSUSy1NMV&#10;AwMVAnbFCaYFQ6oSanGl6YqqiKuWjYoUpoqDFCcVQ6R13plocVUp0FMFI2RIYSCUSR4uGyDUhGjr&#10;jwfHFINIZ4/DGnrkwWwG1gWnXMN8WTRouWBiqm7Vx9KYoUKk9MeMVJQso+7KOKr4xtU5qUxVvl3x&#10;4NMVQ0qctzila4qgyvE1xy4oQ84+GpxStMkGYKVOlcvkcKVH0V+nP//R9c5ju6fmPmpjaCtr3ygN&#10;8Mjs1tV7Y+mVK36njlEZMFsBcWzYlBK8N4ZgaYkWwdzzHfANkhuu2MpTLeK2dNE9822NFWgw65XX&#10;fEbMJNVqc1MLFotxNM1MbV3Puc1PHFWuVculcBNK1XwxWlMpu0tF6CuXgVSMgrU98qmEGlXFxlcR&#10;khJQtZh9GbFspTZhjhgIYkKJPcZeBC2vjvlU74SVWk0y8CurmxVU5eGbFV1fHNirXMDNirRIysNs&#10;7Uya48YCxKg58MdgQhWONyTIBTOOGJSVKvhjWwMExtNjU9MQc03wxFsSyu0YChHiMAvvmQAxpmmn&#10;PxNR17YgRvglyVmlhNQCta4mR3GUVTIFmFvdclAJ3zEVFMMNimlO6nFCx645FzIQxDUblUBwUi98&#10;VYPqN5yBUHBKimQkrEJpObEnFQuV8aUvfY+2OApkCbVRLU3zHCGYa65hhSXU8emXXIsGuJzYELgK&#10;b1yjkgziuNO+XgKCtB3JzYoWs1cvFVoPbvlDc4Szb5b1xZVplEpWlW498ccihWUdjgd+u2XxOy3S&#10;+gridMstIK7MMVWnHYEKR8csYCgqD++OwIAQxHbNkmawnNjSHA7b5seSCGicsjIjmxWh8SplyF4Y&#10;ZdKYLVxYnKwq4VOVjSqgNMcMhIKqI9NzlkA5EGlXklhmpTEytW1GbIqq9NzmxVetCNs2Kt9s2KqT&#10;bnLxVYNztlHCAkBEItMacmzulUUrXKpgteJVah6ZWFK355YxKC116ZZYDrkRAlrWk0zddxgIpV8b&#10;bUyzvgVeG40xhFMmCzCLMqsBTMRXJWyUVnKNifGmTBtrluvknDdBl4WKCZuR2xwHbIk0qlyqdsdw&#10;yvjSro46Zggx4yrbShts3GnTJCVqhZG8MqmStVGuPAplUiqsGy8iqyorl4qtIpXGnJhmF3bfKOFk&#10;qodqZhgKCv647INbYPbNiriQBl0whICBkahNMx2yTMIcHkSM2AokvCFd8aV8MkJMXVqMY1PpyYQV&#10;e3HNuIGJFqZKkJylqH+HvTLJqMlEMClkgET/ACwKw3zIDFPbG5BULWlDlR7b4lKtqpVqIlTiwbsM&#10;gdkhJVsnZx2x3KvTKWSZpYmKnI1ObrilXVzC3WlfDG0p0xVW9T1Ptttm3riq8lAvEb4oo74CqS3k&#10;lCUxZRvXtkJHZKWL1x3yypKsFHfrja9smGYX8Adxmrilop3zYq2o3pi6HYZiz5qmoQLQYyUcqZPF&#10;srnkIBWu2JjL1Sm6NcfgVK2pXLFTsMSaVaRU/DlY3aon0SF+IbnKJxYSU1hPUb4i5oKnLgwTWwjZ&#10;nCA0PtiSsT2w2FZBd2It19QsTXvjiMAKoKBwKA0ONA336YTyZCNoklWU8QMWVRlZkWdJdPKF6Chx&#10;zbDIpULdzI45dMRB3wrTI3Tgmw37Y96Ae+QpgYofTJHe4AcVXocAFyTQY0inrUWmLHbCUig7Y1xX&#10;FQaRtjcGBStantgedAoBxW7Zp5W1CS5LQ1J49KYgr0O2ERtWQapCzQutOo3wHckMwB33zIiO5QyD&#10;yvyt7J5qcW4gDPOP5raoXuFtIjRR1GZWOG7Lh2frP/zin5X/AEV5aTULoVuZzzLEb0PTOIyjvmWA&#10;1EPrKNt6YUygttidkEI1SMBy2xp1GVndeBUDjC+Syc174EcKpzGB0gMZD0BIxWmya7YB1G4cV5rS&#10;vhigrlAyHvRmqemRaSd1TGSemei0wsiXYWSxgbjpi0ydhe6jFg7ArLXatMmGyLsDG0L13Fe2RbKd&#10;gWVHjGLE7OwqkJPXfGmoydgUR8TyIrhqmQdgO6HIbLTApLsKJOPQjfIGKLdgWRUI75Cl4nYVypQk&#10;LkSGEi7AzxBhud8AUOwG1uPEYCE8LsSEJ7dMFJ4XYi4KDGlMXYXUqxOJUOy2G1KZFm7AbpU9MUOx&#10;MgDbGldgaVVORTbsS9IdScKLdjGUDvjSkuwJJucIDAuxo22xpDs1TkaTbsXSSgoRhKbdiTUrXAod&#10;iZphS7EiAcVdlBRgQ7GkYq7HUyKuxa3i5yop6FhleQ0GcBZdnrz8+HGk+W/KXlCyUUayW5J8DL7Z&#10;y3ZPryTyHo77WHhjGI7limpNfHJZ/wA5Cyf4a/LDyX5KjgEgeFr17oDYs/7I+WUdiHxtTPIT5Uva&#10;HoxRj8UHbIfXnlLVBKgL4UH8chX5IXL6B5D82+aCpC+glop7MZCf1UzM7Vh4mohD4tOilw45SRjU&#10;JCnr1zyitb24WNFq0jgU+Zzoj6I33OqHqK/PZH5xaXZWt/5K8lW8Li9htLZZqnar0NBnIdn5ZSjl&#10;yXtu73UYwDCHVapJrXxOQb/nLG7tm87Np9mjIbO1gt3B6VRANs2ns5E+DZ6lw+1iPE+C2GvAcjU5&#10;5ohXm6oP2iBm+kaDrYi1TPTf/OQkENhY+VPL1t8LQaVE7J/lSgMTmi7H+qcj3l2muG0Y+SxCTWvi&#10;cT866bqPlz8sdB0/UWaJLu4muEjrsy9jg0uSOXUyITniYYQD1XAgk06988zEV750AdS3noz/AJxe&#10;Mdt52t9TnBK2kM85A/yEJzRdu74q73YdmGp33LJByUqO+RPy9qDeY/zHjvyDJ62pGSh7jmTl2eHg&#10;6WvJrhk48vxXU2phZ+duqya35z1a+kFP9IZFHgF2GX9kxEcIcfWy4shcBQAeGQLQNObUb+2s1BLS&#10;SotB13OZWpy8ECfJoxw4pAN57G/5yU062m82eX/K1nFykgsrSFxTcEgVFM5LsTKRinkJ6l6HV4wZ&#10;xj5BTiJZeR7k4R/85bWltp2r6Vpdk6slrp1vEUU7IQgqMy/ZuRlEnvJau1RRA8moSzKS4oan7q4l&#10;/wA4g+XLPV/Ml7f6hObZbPT7mQOOx4Efxx9ps0oYwBvZDDsnGDInyWXUjRR8o15NVRT5nC3ylDp+&#10;nWnnDWxIZZVhkiifx5tSuWcUp+GDtyWIERIojPKchqxPic6aLo5F2SjyRYNqWuWNpF9pp0p9+Y2s&#10;lw4y24I8Ug7D783Lya880Xxuiecb+nv/AJIplfZ0axhlqzcy7Oa5nOM7NirscNzhQ7Pb/wDzhb5W&#10;uNb87WkyU9KCspJ9hmDqZUnGN7ecfm95kt/KXk3WtdvwTDFZyqQvUl14Cn359oPL3lWbTdTvNYkk&#10;FLqlUHtmFEubjPR+J3/ORH/ORnl3zp5G0j8utNs5XuNNPMXEtBxNSaDx65PvSAG22ZEJ97fEPzY1&#10;CY3UpKmorlSyeiPi65i5ct8mcXpH5f8AkqbWp0kUGnIdBXItqmpCNaFq5qss7OzcH6aflH+WPpRx&#10;u0Z3A3I3zjPmfzaluGHOgHvkYY2XJ9/+Rfy7ESIzx9huRnmfzj58BDKjk+G+ZcY0wnOn0TpWjxae&#10;gCqAc83675llu2NWNCfHJgOLKdp3kMeZpj1w0127DrTLVndSBXITNMgHZ6j/AC7D2jRsOu2YpLk4&#10;wlmrRia3eNuhGezPL2pAxqAfiA6YIZa5siHwp+ankNdQleZUqTXpk+gullA7Hwy8TYEPjLzF5Ll0&#10;+ViqfCDhgGB2GQrqrD5ENuwRhTGNTocIjaq8U/p774Bnt1fLYdysksfMD25WWNqOuRPU/LMN4CCv&#10;XLRKkgvcfJ/5zXOklfXb4RTOb6h+WkErEiMfdloykJ2fSWif85DW8kS+pLQ07nDrQvy+trB1fgBT&#10;tkJ5iQxJYh52/P8AaeF4bV6kjYg51yztFgQKooBmLKTGIfFfmHzHcavcyXUzFqk9cMQO2VsmHyS8&#10;jU47AqhQE75XXFV3enfL4N4YOIKr0alBm3X4sbB2VVjDbHscRluCorgEAm2QafYPccSNt9sJbnUu&#10;P2jsMsjAdFL0XSfJ8lzRiCxPTbCC480W9uaMwrlscNsSLek2P5RX1+oaNOIp4Y+18yW9wQFepyRx&#10;BjyS/Vfyn1TTgZDFVB7ZJba6WUBlzGyRpRJ5re6PLZuVlShBoRTDDlXpmKyQ6wGPrmHXASlEKtdh&#10;itcoVXEdfbKbfFVeMcdsRbCqOg3xE4qmMYxrEYAEAIwV7Y0CuSZOZwprjguKqTS0qcERrxyzHCyh&#10;hnmPV47eKpbf54v03PXN1psOzEvlbzpr/qtIY67Hx64kWHbNxjxU1F4hc3JmYlvtVxPMlUCa9T1z&#10;YrSwE1FcbimkUKAUGamKQFwenTFFG2UTZKgk49euLItcgqS6leBUocHImBXlus3xZiAdjipoN8KW&#10;LxoZ3oN98CzPwWpNCemYGpzVsmL6c/KLyQ+pTJL6dTUVNOmEdxLX4R1zQZ58RZ1T9MvI2hJptsvF&#10;KEAD3wsK5TavUEbjsc1KDAWJVFYtvjKcjQYQEBESSCNSzdAMPbW34gEitcyMOO1kXz7+YXnIQ8oI&#10;G2Wtd++GJUAcRmxgOrAB8t31613KzsepJqcT6ZYlTX4tu+Y4pVUTscqtOuKu9IH7OIS7jFiyjRx6&#10;cqsOlMjt+wjUt1y7HG2Ej0e7+VOV1JHEehIApnnH8xfObaXE7cqUrtmfjx8KTsH6KflL5BtVhW9l&#10;WpKgk54w8wfmRd38zLE5AJy/jpoOR9IW9pFaqI4FCgZEzfX+pbKWauRlNG5ROCoPJ2oak3Eo2/tl&#10;RmogS4mm5zq3kz8lZ7iZJbmM0qD0ynJPZsjjrmkGr+ZbDRo2mu5kHEE0qM98+QvKMfl+2WNFo1Bm&#10;FI220/OP/nIX83h5klOnWEn7lDSlc6jGtOuVEswHxVdzeqWbf54uNtsHNKRu1NsvFVGlTTrlVwKr&#10;hK9M2KtgU2G2UfHFVaNqGnbGUJONqmUTDjTvlUIwXaogPxNO+VQ1wGmJCJRuYqAa5dO2C2PJx6Gu&#10;PC0OAztmCsVCG36Y5j45WyRsKCtR1xgOKo4pUbdconBSKV7ccW5dMS5Ux4V4U5FXGxxN6HqNsQLX&#10;hR9vLJDR69MSMSntjSKTOPVZk2qfvxjWUcnUYiZCqyeZriGgViTgCbSAa8cujMFgQmtn+YUsDLHc&#10;VIHcnI9eaQU3plokh6r5f8/wXwCBxUdq4UGExGhydqz5btLpOaHriinCgoRxvtjwcjTGlPLJwUtO&#10;Qb0xKuGlIRiAEVpviinAilCVQ2PJ7YQFQn2e2Kr0yJVCy9cWVsBYlASJvSm+Lg5BpQjx98dXtiFC&#10;kYgRXNvhts4lEqB1x64WSDnGKgYotAs21B1y22xUNRCvXKQ4qW546DH4VQrdNtsvFWlNa1ywMVU3&#10;agp448YFQsh8MevjihCzbjiuKDrh6KgXXN3p3wptQ5du+f/S9dZju6fmLXLwFjJqu2XkGC0jvmxV&#10;TG533zYqqZsVd8s2Kts1PbNhS1zGNpk2xdyB+WVTtjarlp4ZYyJLXJcfbLxCQFre2URXJRNJIUia&#10;7YylMs5sKW7/AHY9emVTVeBUbY45GKrTt1y8VCHceGbFLQObFQ0T0yqYbZAtUGXgQTamcvFC0Anp&#10;mxV3E5sVW9M2KqgzYquIrvmxVZt1OVhCrK+OXgVaTTHDAVU3IGXiqFb2yqZNmFJj3yycUrVFeuNO&#10;AsSmFv1HgcQfDDmwLKLSoABwE2ZCGa6eAwAHXAzGuK2zSyj4bH540E5ExtinKy+nuMeN8iIMrQd1&#10;eEKfA4sgyxWF6hPUGpO2CFFMBViF3JyJ7YIWmUyKpO564/K0oV8vFKgxy8Kra06ZWK2vrtmwIXdq&#10;982KWq1FD2zHCkFbWg3yhhKld1FRtjsCFhzYqtJp2xyqT8WRlPo2NgdDim/fKShFJ75sCogJT54g&#10;TXLwKYyapU1xpwsWwB3zDfJE02NMtTtmwqokd8sDBaLQ8hpl42oKgTXfLwgpBU6b1zYUrG23yxkS&#10;grSdscciGCkeuJgZMyVetRl4AVVagDfriZGWAoXA43CqoaU2x6jvkJFVoPhjsglWHjmwIVlpTllY&#10;QFbYg/LNgVwNBTNirZbt3y8VWjfbGk1yVMgFUJTNhZLsaTthA3RILx4DMDiQxCoM2LY0SMrFWxlN&#10;koNRWsK75antgmFcBTHZWleTtlnEKGlbbjmpiSpNtdTibZZAoLqd8bliFp236YovjlcyqjTHnKkt&#10;qKbjNirfTNiqk+/bNirSg9c2Kr+Nc2KtBd65sVbYUFaZRyQZxXKvJaDKyTJsIRlYqvGxxwOQIYEL&#10;wuauICiK1074siVFTkTOmVJfIKnbKdab9sYztXRIASa74nhYFEE8vhpl4ocIgcRcZbE2hEWrLA3J&#10;hXAzkn4Rlqst0+KJVa5k3FNscMnE0wISC/tgxMkY27ZjkwUJcnKIgjG8D2xM6VMoblSw5bn3yqcR&#10;TK5G0hOIlE7KybDvmWuBkEVd8OIEZFR1xYDIpYxcS1Y+2XxrtjarYpytN83p75HxFpGrcgj3x4Qj&#10;BxhUtnq5LE48Ht4ZCQSpRpXLBrkSKVVIHXKIwhnFYZabZVMkybD8jXKxVUC1YUwQuwAzEkbKpusf&#10;Ku9MdSta9MQaQhW2BxEihoMyISsJSy6FBWuXTJWqVE5dNsFotpXo3LwxlMJKkpgJQQN98o5G2BKY&#10;W8akcjSmbgGG+HiKFEXJspPUj3GN4BNxiBaaRU+tzXa+kx+GvbGMa7jLoimK2MqdpMaAeuRkejOJ&#10;TNWj40XY4oDgZoGWOo5HL64FUF/dkfPEWFMKsitbj1ko/UZTHbfFVe2jAnDR9z2wASFYk4q9biil&#10;uLZIoqnbHcq9MUUhRA9sGV+vQYGu22oMRC2u2Z+RT9WmZrg0BNcQto+Z3y0RoKUy866+LGNvQHIn&#10;agyL+btVj0W3aav7wjYZdjHVnAW9+/5xh8l3f5oXiRXcbDTYGUu1PtHwzybrerNrEzzSrvXY5lY4&#10;0yftJ5c8vw+WrSLT7M0jRQAMidw46dsstiQy2FDSpwucqeuKOFFivbAEgA3rtkeJKsvywtlJWoU5&#10;GRYSVRv1wAZmJoDhBtgvpgG+SaVaNuMWJC5SO2RuS3dd6HAwIXYDZD3xayKdgecfDt1yTGnYWkAd&#10;cNKA7A0qrTrkgGYDsCtFUbNkCGTsCTxFRQNWuNU1ZHYVsnbA0uy2jenTbJU2jk7C6U8TQiuRpgZO&#10;wnuV5tyoMBazJ2F8ibbZAseJ2F0yUOAhNuwG6k7ZAsgXYgU5ddsW6Lsr0QB9quJLN2AJlO++BiXY&#10;X+k1ajIljTsoq2RZOwO23UYVdgVzXtgQ7AzEDrih2BpGr0xY27EcUW7KK42l2M4ZEm007MI64QVp&#10;2XxphRTsaxPhkWQdiZ+WFLsbih2NOBiXZVMVDs1Miy5OyS+TtL/TGs2WnNXjLPGhp1oWAzC1uXw8&#10;ZPk36eHHIB2elP8AnJmyX/G1l5Z0o1+qW9vbJ8VeijtnO9hTrBKcutl3HaAvIIjpSxCSKnDb/nLh&#10;dU0s+WfLN05+q2ekwAIDUB2UFjj7M8MuOXUyYdrWOEdwUbfieboKEuQT40yPzIujfksiSyNHNf6h&#10;VU6clQHLoy8TW7dA0zPBg95RHf5Zwb8srN9Q8z6ZYxKrGW5jX4txu2bntM1hkT3OFoxeQOJoCc9m&#10;eerwj864tHvY0uxZvFHHQfY4AfqzjNNivRmYNWd/N6Gcv3wBUoXEsayL0YVzyP8AnLr8vmPzhqmo&#10;3JLObh1qfBTQZ2PZWHwsMQO50eunx5CVUCgoMh3l2xbUtQtrKFS0kkqKABXqcyNVk4IE+TThhxEB&#10;vO9f85LSMnmy3025UB7O0toDx/yUA+/NR2GeLEZDqSXZdompgHoA0tKVHfDz/nIa9lTQ/KWhP8MM&#10;OnLIinc/HlHYkbnOXmy7SNRiPJaqgEkdznk4rTaudO6Ur89t/wDOLflKOLSfM3nKV1/c6XPGC37J&#10;YUqM4z2i1p8SOMDqHddl4fTKfkpSOAVVv2jTOcf84waPa6n+YlrJqJBtoHkmeu+y1JzP9ocso6ao&#10;8zTR2djHitykqhKfaptnPvzp1LT9Y846rfaGQbRrmTh8q5n9j45Y8MRPnTh66QlkJC5agDl1pvhN&#10;+WqSP5n0yO3BLm5ipQVP2hlnahHgyvuY6UXMe9dnr38ztaF7+c9uNOVbhvVgjcMOlAAfuzj9BhP5&#10;ImW25p6DNP8AfilONPTUKO2ecPz9vZp/O2qJOwcRzFVoaig7Z1HYkAMALqe0Z3kK8Z2j/nHPSLjT&#10;fKPnLz5Hw4WunmBQ3UmQgfqzUdv5BPLjx95crs7045S8lCaYRvHGaku1PwzmmhHTYPy81u/knZL6&#10;7uEjWOmxoanNlMSOoiO4OOCPCJ6lX3r7Z5vPhnQuoLedB/LCMyeY7LgSrK/Oo7cRXMHXmsZcrSC5&#10;h2EXnC9bUdZvbyRizPM5JPffLtLHhgA1ag3IuyNZkNLsvCrsci8mAxQXZ9N/+cBfL0x1+XVASIo4&#10;T95GYGo35px7Al8u/wDOZGvx+X/yo12aShadI4Vr4s43+4Z9hYiKbZiiFOZiGz+abzBqX1l6cuQr&#10;ivMIC5+jK80qFOSHeWPLk2s3K8VqOQH35Dtb1dbZSSeuYGSbbCL9NvyG/J1pPTlkip4bZwHzh53S&#10;3Vgr0I98rjDibuT9PPy+/LWLTokMiClBnlXzf58aUuiNl4i0Tm99tLKO0UJGM4HquuSXTGprXJgO&#10;MZIzI6S0p3yTB2G1lZFyNsBLMB2dV8u6HVlJGY+QtsYtE0z0D5c070OJpSnTMcmnIiKSjUJhwKjv&#10;tnZNLvTBTfK7tSHk2u6Ul0rAiudCsNY2FTvhjLhYkPAPNPkKO9Vhx6+AyX2t7zFVO2WjJ3sSHzh5&#10;m8htBIR6dPAnDWO4V/nk6RTybUdElsjuvT2wSKdsVY7JGy+IxrRhuowg0q+Gd0oBuBgZolHYYeMp&#10;ZDaXbMNqg/PKVFB2GAyKETM5kG+CkyNqx27Qgk4I4GnLIeILpKXmBj8XbEzk1UqUxyjkaYJGkLgl&#10;TTBRYjYDMWkI0AkbDAs1QnyyyB9SU1trfkoXI3eXBFRXMmqUvWvLGio/BgPDOXea9dayjbiegzJw&#10;wQ+s/wAt/JsF5Issijttnjvzp+actlOyQsdj45nwhbTLJT6103QLSxiEaxqTTfbEPJ/5sS3Nwscz&#10;nc7CuM4hjHJa7UPL9pfxNE8a7inTPbvknXG1GFXJ2IzW54twfD35x+S4NLkeSIcaGu2dUjNQM10m&#10;QfMcq8WNRiy5CSoYbnbviuUpRNKChyjiqpGtenjiTHCqYQrTriJ8cFraZwrtTGccNraqzcRjlGFK&#10;ElcVqMEKnc5OEbQxfVtU+q13oAMXC7cjtTNpp8VbIL5484+Zw0jIrE+4OUxqK9s22DHw7NUngOt6&#10;k1y5appgYjNkhi4ffNTFVxbtlVxZOAHbKxVUqQN+mXTtjaVhYHcYuq1zHJZ7KF1OIELd8FxpTIsW&#10;BatqPNSoND3wUNhiAyAeeXU/qN19sbJt1OU5MtBSGceS/L76ndRx8SRUHYYS3U3M1PbNDqctbJAp&#10;+m35Q+Sk0+JJiu1BUUwpZ+ZrmuLN9R2sK26BFGMwBiSi3FaAYk58MIYgouCI9Tgm1hLtyPSuWYo2&#10;UMQ86a+mmWrKrUYgg07ZIFBQcTmzxQDB8TeZdYbULl2qSKnHVy5IYqBU43CyRiHcBcTO3XFUxgUS&#10;CgygcUFW9HfbpgO4louThzYk0zDR9MZiEC1LdM5Z5s8yQ2CuhYUAzOwDqwHe+2fyh/Km4vzDdyKe&#10;JoRtni38yNZXXWKwtXqKDMpEt36H+WtHGi2a2gHTOS6D+Xl3q9yGdTwJ8OuUTnTEYrTyaeO3UyzM&#10;FUdSc9aeUfyaijiRrmMCgHUZRLJbaA8O85fnbpfl3lHbusjrWtDnadM/LKztqEIKfLISnTPZ8z6/&#10;/wA5RzT8ltDQVI8M6Hp/ly3sgOCAZRKdofN3mz86NT1rmrztxPv2yTRQiMUGVSLIPC77Vnv5DNIS&#10;WPjioGQSgHloNzse2O9jhCoZhXp0y8VWKKbY04FREYBOx65sVXstNj1yycVWKvhloQcrybFkAmkE&#10;ZC18ceQMrtNIhQagHfGHFiUbGOOwxM+OS4mFKy2xPxN444mvTIgJAbaiDocxGLJfGdxTEziqZKvI&#10;bdcaxxVEwRb7jET44VTeJaCnfFFAYAHKJEhUfGFNARvllR2GQ4yhGJAhG4ygKbHrkvEVQl09WFV7&#10;48GnXJxlZQBaQahp7qjcd8ELbLcoVpXMmO1MJCnkuq+a5vKl2J/VKKNiPbI3e6N+0BlpG60908jf&#10;nRDfRpHLIORG4rkek01kNBjZCC950/zjbXicg4oR2OBmtmXYjfJcSp1DqcU45o1RiMkRUb4iVqjb&#10;e5DkCtcC0ySptyFNtsXUZEsChXauYth4UKQFevXFEfIkUqm8dd8eK12yVimMggShrWuLKTlRppWP&#10;GaEbYsp8cBVCFNjXFRvgVAPUVrjumG2Ykg2TllepTCzaFmX374qzVGKoOOMhuB61xEPxO3fFFJg8&#10;JeM8qbYLHjjaCUjkWp45ROFKxUJB8Riq9MCoOQ0OXihS3PzxwO2KCpMp5Y5TiyQ8yVGK4oS7j8Wf&#10;/9P13mM7mn5g1p1zYq4tXNgIQQtJoN8vIsGuWbFV4ao2zYq4mgrmxVSY1Nc1aYQEhob5WSZrwc2K&#10;rw2bGlq14NcrCrq0y8VUsZTkd8sJ4QhsY8ZTJiQu5CmXgAXhWFvpzVw0kRUiK5dcFKQ0BmxQsrl4&#10;qsZu2ViCqytM1MJNq2HI3GXgVot38c2KrK982KthvuzYq2TTbNiqzlXbNTvjarCe2WNsCQtY1y65&#10;Kk0pNvvl4EAKDbbZsLNSPtlHCq9BvjCaYALayU0t13GB3Nd8tiKYsntKE0wI+WKzPTKGhGAxuT4Z&#10;bMckEM1hoAO22PHXK62tAdLPQUWvzxVRgZJNdykjrio2wgWrGbyQ1pXFlNcEhSsbuSeuLplORKWu&#10;ajFcqVBO9TTNhSp98vFXe2Virts2BW+Vds2KuDZRNMkAkBv3zYaZEOJrsMuuCmNNAHplVxplTq78&#10;RgkCgpmOTar1FNx0xgJaoyUhwqroK/PL+eQVE9NziLCh2y6JtBFuC42hOGwEU3wywSKjCQCyUySv&#10;bKGSKlSY9zjsiwQb79MvFUMTTNikOrl5JktJrvmGAoKwmoplnbAGKzrmGAq3mxVcDjD+vJRVVXwy&#10;uIw8Sr2PfLyJNqpg0y8VVlbscrFVQHvmpiELi/35sUtcj3zYq3Wu4ysCF4r0PXKybYFYHNhV1cqm&#10;BSv5ZqY3bGK5WplYWbZzUxVwObAxMVwI75saXhbrl1xpeFbXamXXIkIIpodcquLFXEZHXKpXrhBp&#10;XMtMsLiZKsPyx2RVSIGUcVDq5q5OmylmwFc2AhBC1TXLyLBUqM2KrSe+bFXIpO+bFVbiOmMJycWc&#10;VVEBysLJeI8UQV65CZpUPIODYr6YyrxChegqcRYcTTLYSsJVpFAFB1xdTQZVLcqgZYt64xmJ2y2M&#10;KVLy1G2xuNMCF5lI2ysDFErIDHU9cawyyBVSLbEjESlTXLbRSYwagUT0WNFxvHeuG0FGG6UxhFFS&#10;e+OAr1xtFIG4AA5DH0yNppChjUUxMjCtJtBclQFHTGgYUop5K/TjgcCoOaLFF3ORkaVAEcTiuUJV&#10;A2NrhVUIFMumNqpFhHvl0wKsaZaZjkgzCGJ5GvTGnJMkTCORxtcKpgibg+GZZCTlE8YAtU/hAMYj&#10;pU+OLl+NK5CMOJUouVMRI+/MDzPTLK4QqT3VCNsXplVqlp3O+N4jJcbGljLxOMcUyUTaC1XicSIy&#10;bFMraVj8PbMMCunUsaYx9+mTjKmQKNs4UJ+LpjAOxyRkxKpJGtfhx1PDI2kFUhbhsd8YRTfEFkCm&#10;kfpyDicrlTJMln1MMakb5RbbFVa3tSzhU2wO0nbCrL7LSuIEjbGuAZlqdumKXqHl68SFPRkA5Dxz&#10;IabHAqpqUIuH9SIbUxOc5ODUURpERJEY2IG+Fl9qcemRNcSHoOmXQjfNjTO/Kf5Y335k6tDo1qrC&#10;EuDLJTYLXfPLXnXzHdavcFA1IgelcyAL3by/bb8mvyy0j8udHi0/TYVVwo5NTcnxzn5kIFDlnJi9&#10;p4BjthbMQeox4lR0anscBsqP8NKHApVwWXfqMLZlQg06jCglXUkfLCC7cINsLVI2iFFcKfUIwsLX&#10;0wLNO/ZiBgQS3QYXvcuBSuAMDJvAzXLHqBhpgZW7CyU1NcLF2ZmjIoU3w2yBp2FzLH3GG02HYEdI&#10;+iVw2pk7C+dQPs5EtMnYD4cjQYKYAOxOdHiXrUe2FkS7Cx4yw5Y01uwteBmNBkSGLsBzQlDxYb5E&#10;odhdLFXI0kB2BDEB9oZAhtjF2IPEnYYG4CnYAmovQ4sZGnYWtVjTInZhbsd6W3XCd2wOwHKCp2OQ&#10;pbdgVyTjTAydgNqk1ONI4nYhJ0O2RUl2BCMIYuxlK74lIDsaRXIlk7Ez4DFNuxyinTFXZRqcKXYw&#10;qTgV2NNR1xV2Isa4oLsaBixdljGkh2XQHIFLs7j/AM46aS+pefNI4JyjinWR6ioCruSc0vbmThwE&#10;d7m9nC8gWSfZYexyfalJ/jb865Htl9WNtSpv0orfqzWx/caHfbZz+LxM/wAWkHBAG6gCuRf/AJyY&#10;12TU/wAwtSjjuDOlvKIY96qOG1B7Zl9gYBDTgkVfNxu08hOQtxfYG1NumTb88kuNO/LfybY3wUXN&#10;wks7KBQgE0G3yzG7GiDqMhHJOulWKIWo3JmA7UGc3/5xs0P9Lee9Kik+zHL6v/ADl/DM/t7Nw4DT&#10;X2ZC8gXStxQt4DOz+SvMr335xaz5x1OM3MVqbqZ9tvhBAzS5sAjpMcI7WQ7LDlvMZHpa0x/B6afC&#10;KUFO2eP/ADbqy6zrF7qiIEWeeSQL4cmJzrNLi4IAeTo8+TikSqAUFM6p/wA48QPfedtKtoeAb6wr&#10;fGKig3zV9ungwkuX2cbyABpyApJ6Uw2/Nm+Tzv8AmndpKgjR74Qnj4BqVyrs6J02ksdzZqJeJm+L&#10;UaemoQb0GHf/ADlRqdrL5lg0SxH7rTbOG2Wn+Sox9n4EY+I9Sy7UyAyrudGDT4uueV2bwzonUr89&#10;r/lnrF35T/KTX7+5VRa6g620ZJpU9TTOM7QwjPrIgcxu7zSyMMBPesZQzCvUbjID/wA482j297rH&#10;mKB/gtNOnZgOvxCn8c2XbMuIRge9o0WxMvJcc84X03rXMsp6s7H8c32ONRAdTM2W87L/AM482rye&#10;c7LUgoeOz5zup7hFJzUdvTAwmPe53Zw/eA9zR3FDnWfyx16184fmvda3q0VU5zyDj24g0zT67Ty0&#10;+kjGJ7nO0+bjzElawIWide2eYvO199f17ULupZXuZCCfDkc6fRQ4cYHk6nPK5E+a/O0aDqV1of5U&#10;6klrKRHqN6kbgdworTNRngMmrjfRzsQMcJ8y1QE175CNStxY+QrQc/3lzdu5XvRRtmdiPFnJ7mnL&#10;HhxBvON0zbutp2dq/JaKL9J3V5IoZ7e0mkSvjxpmo7VOwHm7HQx3JdnIdRlM1zLK3VnYn782eIVE&#10;ODlNl2Assa3ZsVdi9v8AbHzxRJ2fZn/nBDSJTplxqbpRHooceOYGcgllAend8C/8/DPM8Wg/l7Fa&#10;MyNNcXSkQydJFXr92fRxUMCkci2Y/H3ufiD8C5YovNF8n6LtBACfjCGoJ9si+t62lnGV5bgZiTlZ&#10;tyYxt9+fkH+Rr3bw3E8VVahG2eb/ADp56WJXCv0r3zGMW7k/XX8uPy1h0a3jLoBQCm2eRPN/nRrh&#10;24ueuWBoyTe8QwrAojjFAM4jqOpvcuak5MBxibVcLI1Mh3wsXZIrDTjLQ0yJLMRdnTdE8vc2UsMr&#10;kW2MXE0ztehaIsNPhFMoyFvEUDcXAUGmdLtLcRjYZjlmGM3UxfauHUL8cilJJk5dcNre6K7gnDaK&#10;SG8sFkBBAyT2WqtFQA7YatiYvO9Z8rxXYbkgPhUZLbPVRJuxwxyGLEinivmT8u45F+CMA75IoL4N&#10;QDfLeNiQ8K1zyC8LMyKQPDDBJw/fLKQ8zu9JltH4FTt7Y9hXAqlC3pnieuKRRAjkcpyTrZUerBgG&#10;/DBNMqBSELPRunTLJJFBkwkhKpIz9kdDlenTvk/EYlCmI9D0GKxoB8QyqcydkLo1UUYb9sccrVFx&#10;kVAGBZx8OSGyWR6VxMgDDrkN1JWBYAUHjmVA2FL6A8q+kAlQOO1M4j51tJZbd+NSTWmZ+GaQ+v8A&#10;8ubuGOVVAoNs8C+eNCu/rL1UncnpmaJOJlg+i1YMAw6HGeRfK93NeI7qQK4CUY8Zadwil26DPpN+&#10;W2lyWtonqbGg65rNRLdyap8Vfn3r0M0ht4iGNd87TGOIGa4lL48lPJji4HfKpSS5UAFR1xx2yCqo&#10;Wu2MJxVExp9OIscKUwjWnUY3AQxIRqEV4gZh4jAEB0poKNgiJORGSZJBf3awISTQ9sFsopQU98z9&#10;Li6oL5+87eaeNYlaoHWhxBiSaHpm/wAOIRDEmnzlrWtNcyUQ7fPEj126ZnQjQayWJyy8zjTlqqIF&#10;fljK4aVula0GYGorjIUlcFNd8vIptUNSNumPUVyEzSQoOQAT4YNjXvlCWH6zfcfgB2GC1XEJeban&#10;fljQHHddsE5cIZBS0uya8kFBUE4Cu5afCM0+ozUGT7l/JDyHyZLidPDrkfmYnauabJPiNq/Qby7p&#10;kemwLGu+wrgYCmV3aWVCnXtlMaYhBCoq13HjiKIWYZOMbNMSqX1+tjbvO+1BWuSO2h4AN2zYYsfR&#10;gaL4/wDzG82m8mMMEh3rUYJr45mVTF4xUyHrU5sUhrjlYra5ajfGMK9cU2mVrLxr4HEnqBthQnVg&#10;BJKpboMj2qSFImYZOJ3YyFvePy/sIrm+hMoH2hTPFf5x6vc24eOGorXfNhjkDyRPls/WH8rtLis9&#10;LjkUDkQKZ5m0Oe5vb1Y3q1WxlOmmO5eoZ76/LzyvEttHPIgqQO2YeTJ3N52fKH50efZ9NdrC1crS&#10;u4OdutbURfCo2HTKSSUxHV8N+Ytc+s8pZnqxqTXJDHHsK4GQfP8AqepESMEO1TglUGQkaTTH2u2k&#10;b4zj6ZFLYlxuBVcGuamKu5e2Xiq01ptmxVeh3qcZiqJ6mvbNiq9RTfamOXwyqaQUztm+GmPrkE2i&#10;gKkGmMOKEZEAAPHG/LFUUr0Ne+OHXAqGlNa0zNhVq3Whr2xLFU2VqDj3xN8VTCCgGJkYVpHRPQ74&#10;+MEnKsnJUSJdx7YqVyhBTCGXYVxhFN8WKLVw1AMog7U6HLMe7IJfqUoij3wztCUqT45sMMLoKXyT&#10;+btysqvKi798EyIrjfvmeMdtRfNenebLvSJg6MaA+J2wqls0ftglgLKnvnlP865rZRHLMSPxrgJ9&#10;OQ7Ab5jyxFjze36P+dp29V9vEnCu50kkbCoyBikB7D5Z/Nm3uaFpV33O+EEmmOhJOwGN9EU9psfO&#10;9pdqjBxRu+Bmt2XqMDWWQQ6xDOwCMCPbArKRucbVPYpUbYUxikk4qiJAoTBQqOnXAg7pO9K7YolT&#10;1yMqHJqkKUmaoLHFQfHAAikGx+7FlOBFIGVanxymfthAZiK1IehpTEG3IyTYj4gEU7bnvguu1MCE&#10;jKVct74wDcYVVXb4CMF9hkC1SKTgbmu+bG0cS4gAUGLilMFqJJXJHVq5Yw2pK30wNjjqCmIKYyJQ&#10;kvscvJNiEbpSuKVwIQpXcZ//1PXeYzuX5emubFW982KrK+OOGRIYENFqHNTAhoP45WKt8q5jhCt8&#10;gOuJ++XRSFvLfHVyJizX1GXkVa5ds1MUBcGpmxS4tmwg0ruu+YKBglK2JdWnTL6YEh1ajKwpWA16&#10;5sVdmxV2/fNiq0ivTHZFgpla7nNXDSaWFDl4EUptUHNiq3NirVcs40mmhvmxpSF3XHYEKZJ6dsrF&#10;NLd8rJAJDidq5qYbSolidsdTI2xtQY9cumNptYKnGHbJDdFq8a1IxFjXLAGJTiBNwcRbfJBDIrMU&#10;YEYHbJKy+xNDtgcKB0wmVoZSJDxGWBTfG0qbv+yenXFVGBUnvJdyO2KAVxVj9046nri6iu2RJpWP&#10;3MnXfBAFMoJtKWO1BjsCUMWqa1ysU0sJJ2y8VKw5sUN8s2Kuqc2KuqTjTkgzCrU9M2KWjucrFWxt&#10;v2y8VcOvzwQN8xjshEKMwFBid0rgKbDNgtQUUNqVxrLXCJUheD775YFMiTar65TdDkoc1UnPjiAz&#10;JKlCMO2OyNMKQpqa5eNJpDsDmwgJAW/PNhZNHfpjsiWBW07DN8sCFtK9c2Kup2GVXFVwFMrCq9Tv&#10;mxVU7UzYqsGbFV3TpmxVfWgp4ZsVdy2zYq5WqcrFVUUzYEKgOUcIKQVynrXKyTNsGuWMBYycTTYZ&#10;jkWNr4zUVxtMm2WqE98xwpcpzDFWid8rFVwNc2Kt13zHFV6UrlYCEVaM502OXXBVMapYtGO+OGRY&#10;qcgoaDfNiqnSubriq0qcrJ22WpSCopl4lBUqeGbI0xpf16ZeBDiK7ZsVVl8MquKqgFcackGYV4iB&#10;UHG5NKqRtUYrF1yrLyVCSrUmnhizn4TlUBuqgp4nfrgapOZAFJRLShhVsUDkbZEwB3QhZZaggZWS&#10;CUtau9MvCqmRTL6b5FiQqA1FDXGncYhgrgDpiPLLqQiTbbDGM3hhAQUyt7VlAZx8OZW3piUrby2I&#10;Tn2xTAqWqtBjDhVGQ04lTs3bKNcKomJgtUb7XbNTfbBar3kCrxfriqimVyNppL3HLfFMqVCs4Tbv&#10;l0xVwuc2KUPJOWOY5IMgFsdWNDjK5KmVIxY8o74qioRwxuFCO5UAxFiQajARaWRaYRwPLeuKq5br&#10;gEaSSlmoxCKrda4LjApXKZ80MYneooRjzWu3TIClQy9a9spjQZKHNDcy1+IYlXLWJUAhNMY2Biml&#10;mVQb7nKBw0mlWXiSGAyz442hbFXlttjMN7KjCBmwKuC4075IBmAi4jwPEHGH3yTJGxksaLiZBbYY&#10;DIDmrILC1KuJCOmBmFOuG1tl1s3qVUD6cSY+ONrae2VqxfmnXA5ON2gll8dtSEs3hgHULxLZeUpA&#10;zIhC2tkf5feUrzzNcPFp8bSOxoAvb555/wDO/mM3kzWtsxMYG58cyscGcRT9dPyE/K+Pyho8FxqM&#10;CLftu1BuN/HOTTozHkDX6cvpk+n4JVA4stML3iY7gVwEWvNHxzKNq0wJKrCgYZHhQi0dTXicKruQ&#10;AfZx4SqOiFd61wgkdvoOIFNUkWMKp0LbYWCqD3GIvAlOtMCt1wlu0C7Ka4sSFwwsK8tumBgYt4Hk&#10;hYdcIY8DsBMjV6ZIbrwuxrg0pTDS8LsK5Qa4gMKdgYg4SxLsByCp3wMC7AzLvirsDOpOKl2BilMB&#10;LWS7A7UHTAxdhZcVJLHfIlXYWux3yLIF2IO4pxIyJbQXYBencZEsuN2FN0N9sjbAl2AQm++AoDsZ&#10;KABscbbOJ2ASD1wEsCXYGcdsDF2B2XFDsQdcBUOwIaYGYDssFabjFmA7EpAKfCMUF2IcfHCh2X0x&#10;KXY0jIsg7KofHFXYw1xV2JEVxYl2XSmBDsaThTbsrIot2esP+cQYVTzmdUm3gtrWZ3Xx+HYZy/tN&#10;L91wjmS7TsgEztRuFLxlUNDt+vBn5RRPc/mdd63bMqxxyXM0iNueIqdsx9fL/BowPlu5mkj+9JVW&#10;FRTPPvmeRNc80XM8EnIz3bEE9d3ze6f93hrydZn9eT4t53//AJyy1Gxeby9ollK7XWn6ZDFOp2UN&#10;xrtms9noy9UjyJb+0pDYdwQ8COhkL0+JyRTwwv8A+cTLYwa5qfmhxX9GadcTJXpy4kDD7Ry9Ah3k&#10;J7L2kZdwXT7rxPQkA/LDX8ob9ltPOfnS6AK/VJU2/mkamY2sx8MseINmnnQlJUPYZ4+uX5SM1KVJ&#10;OdZAUHTXa7PT/wDzilFZ/wCJ3vL/AOEwW08iyfykId8572hswAHe7PsyuP4LXrTbfCH8sNCk84/m&#10;TBDbyBg1+ZCzb1UPU/hj2jmGDS/BGnh4mX4tO3BS/gK4N/5yr1HTNR/MHU5NAr6CMI2qKfGoo345&#10;P2chKOAcSO0pg5DSnbBxEvrbvTfPNgoTv0zoC4KvnrHVWTTPyas7K6J5Xd+0sW/ZRQ7Zy+L16wkd&#10;A7efpwAd5apvX2wP+TC/o3yN5u1qRd3t0t0fwLNv+rLO1DxZ4RY6PbHIuPUZ5WmNXJHjnSR5Onk3&#10;np//AJxf8uzalq99qSKeMFjcfF2WqEVOc17R6gQiI+bteysdknyabpjvyJsFj82avqVxJS3sba6k&#10;kceFCP45HtbJeGEQOdNmhj6ye62883atIst7cSQmqNK5HyJzosAqAvudXPm7PROsw/oj8r9LtmHG&#10;S8u5Jh7gCmaDGePVE9zuPpwjzdke/Mz/AEXy35etKAMYGdqe7HMvs/eci42soRDs4ETvm6dTbs7r&#10;+U81lYaXr2p6jGzMloUjYbAMxpmn7RBlOIDs9GRGJJdnDpmEjs67Ak5t4ig66RsuxHJMHZsVdgm2&#10;+2B7jCUSdn3h/wCcGbM2/kn1n/beoOajVSpujHYPyW/5+gPJdw+WNHt3AMjzMykVNNhXPWHmDW0s&#10;UYsabZhcVh2GKOz5W/5x6/IqTWbiK5eL4OQpUdfnnlTz3+YQh5iN9t++QJtyeT9oPy2/K+18uWsY&#10;eMAqBTbPIvmzzs14zqGNDgq2mc3t8caxKEQUAzjt7ftcsTXJgONKVr8BRxmQ4WLslOl6YZTSmRJb&#10;BF2dS0XQacSR9+VktsYuJpnXdH0oIFJG+VSlTcAgp5qAgZPrOAJSgyicrZBI55CQa4dx7ZBklUm+&#10;CUOBUM47YNjOBUDKvbB6S03GBCXSQB9iMMbe8K0oTkgVY/f6WkteQByQWurshAY/Tkq7mJiwHVPK&#10;UdwpqtckVvqwanI/dk4zphTyHXfy6EvLiu3tkktrxZBudsJyIp4rrfkWS2diB8qYcwyKRRT9+Uyl&#10;xIYNd6RPZggg4IqOuAFIKTyQOPgpTGGSmSZtpYlt26Y5H33wEIIQ9xaFVrHvTFwwyJDHhSwRHp0y&#10;ia4EIuNOJBxGTcUxVOLNirBumEt5a+pU+OTBpXqHl/Wvq5VPDITqugfWQVpUHMqGalD3Tyv57+pt&#10;TlsB475ynVPyzS9kLyICSfDMyOdlQL3zTPzotIIlikf4gO5w18vflnBZSBxGPuyGXMtAMa81/ntH&#10;6DRWjVY7fCds7bp2mraIFAAp2zAyZL5MXyJ5l8ySa3cNPMxJZianDYDKVYqWqcVHTKiE0rqemUcC&#10;FdBjDiqKTbqMTOKUUpxhGKq6NQdceqk4oUZptqnBsYoOQGXYocRV5n5s1VbSNi3gce5Crt1ObzS4&#10;t2JfJHm3V2nkIG2+BWPcbZt8cGEnnUsorU9SMT6dcvDFBkg7ZRGTBVqnQ12yqUwE2quhAFO+bASr&#10;YqNh1GWN+mA7KtLb0Y4Jjjp1yk5L5MopPqFwI1ZqnwwciUGQHNk8v1nUBWinFxsN8SlhrEzuB13x&#10;OSX0xTxzA1GRnEvfvyv8jS6pcpKFPEkdcIrmbegOaHPk4mVP07/LjyrHpNsjcKEAbnAJFcxSinsE&#10;JK4wjAFRweuJEZIKrB+KmuGNra0+nMvBGzbVIvFPzH84LaQmFHO1R8zhrSgpmxiKYh8mXl8b6Zp2&#10;6nxxpOSSvijLnbrlA4slWSOlCRvjhiqGZ6VrlHfFC6BqHc4hINsUMl02YI4LHCe7tjKhTxyQPVL2&#10;Dyvrg064STlRdiT4Zw3zt5AGtBlZKg+2XwyLwgv0G/K7847O2t0trmQcTQbnrnOfLn5NpZ3Yn4d+&#10;+CeS14KeseYfzo0qws3likXnTxz1LomirYQJboPsgZjSl1a+b85/zJ/MtvMF9Ndq9UJPEDtknW2C&#10;jpkfEZPn2+1uSViefInFwKUXCOTMMUuZOb8u/fHqMZKga78Sfvx9K5BK8TcTjCMVRcclRXNTFVX1&#10;KbVysVbDBsdkC1lXWnfGNhDIIqPwONAJxMqZIlYi2KhQBlUpWlFRrx3U5ZGRVEK3Y4mffCqMQg9M&#10;qmKqlewOWMVWsCemY74quj+E0ONpiquX3xjLXFUVDchfhPXE2XFU0hmrisQoMoy81RyOG+Z6Y45U&#10;hHRE0GJnCgo6M0Fe+ZKluPYZkY47MmLeYr0W6szHoNsHxjiPfNnghuxfI35ian9Y5xKRUnFOWbIB&#10;D5xuYObmh7nbLwqgfTMZqNqeGN4gdMSLVMI9WuIxxDGmPRAQa9cpyYwUptaecL6zZSkjgL74jJZh&#10;9+IIOUHAO9aeoaL+d91YlUmZgo98KrjSgw2GVnC1Si9/8p/85CRyMFkkAG3fCSXSDuKZVKFNdvor&#10;QvzmtLzgkUi8jT9rCl9NZDWmRpNPV7Tz3bXi+nzWvgDif1Zl6jAhMxrcMpAVxX541YjgQiZL9aUr&#10;lMKHfFW45PUGVy8MaWl4jNffGVriqICgCvhj1xKlDSV6DFj44EAoKnbNTww2jiaNCCD1zIxy8hhJ&#10;KXTifDFkbffKsgYrV3xfl2ymlAU2ipjlbFSoyR0ocWBxQEuli3rjuuTbbS0r1zVFaYpU+B+nP//V&#10;9d5jF3JfmCU2yzgBYgqQH3ZWFmpsMsYCxIW0747AxaONrhplwupTMTtiAimupxlMtBQAuAPXHUyD&#10;NeWA65sCVvKu4xwyJYFomh265eKHVr1xpGFkN1QHwzDEqVrHLpijkt5UxuFkvUV3GbFV1Kb5sVcB&#10;45sUrSc2KGxmxSpsPDHDAWMlFlx2Bio5sQkNEb5skyXZsBKl1abHHZFgojfrlHJAMgHfZ75WFKmx&#10;+jH5Fgocu3jmxVafDNirWJvk4oKKhFNsQOWBCd2+JnfCxpOrclDUYgwyTJk9k9RQ7YiRirIY5qLS&#10;v35YGKqctxtTv7YoBiqTXMwPffFlXwyJNKx+5krUjBCrTrlUpWlJZn8cUytKXSE9a5eFVA7ZWSDY&#10;Gy2bFXVrl4CwK3rvmwIbJrlHCEhem2VhZryRmxVqoysVXE7U7ZfzxVtfbFAw5VysxNIVRt1xSu1c&#10;prom1ceObrjyRaqu/XNgVVpTp1zYq3jGI6HJwB5qtelPniOZFqhH8MvFKEfr1zYVUmp1x2KqXXNi&#10;rqU69M2CkU0RXNXGlp3Cm+XXGlpqntlVwUghdTsOuatcFIpcFp1zYob2OVhCQW9h1y8SkrflmwMW&#10;iTmxVuu2bFW6Fc2Krw2Viq8NQZsQFAbMlenTG5JsXq1dzljEsSuPhmyDBVXpt0ysmGwL8b0wpXDf&#10;LxVaRmxVwHhmxVuuYKT0wGVKrLU7dcvgfDBxhVXmTscbxpscINqt9SnTHAZBqKzlXGk5KlRHHiAT&#10;3x3TIqpfay8VUXSvXNittBRmxVoqOhyq4QEgNhe+VkqZkLgM1cBDEhVA2265sCF4B7Y3JswuJI2r&#10;mxSsf3644HFUO1OubFVvbfpl4EIdvbrmxtbUihPXLBxTax4yR8ONLb0w0qYRWhEYY5XbEbFhJbLE&#10;F+LpiRy1gmEAElGJ+EYjQ1woTwTJ6fDsMd9k1xSofDOpiPTHhq4KVLJbIqNt/fH1wKlxjYMWPQZg&#10;KY2rRY0riqigplU+aQg3uDXrmpkUoyOUOgUHfHDGlAQ10Kii9csnFUEqkmmVXFUR6BONyTNWROJo&#10;Mb74Uo8L8NB1ysVX8SMaTTCqOghaVagVpiTCpxVPLV1gUBtjj4xTriVS3V51c/uztTB0a03zHnK9&#10;lYdM9Dj8gq0ORjWGSirhIW2PfEa5aWBRHpmlcxxpFLozQ4zDTKka1BsDl4KYkLQ1N8qgwIVkctjT&#10;kgyiEXuqVzUyTNC+rVqnEnBwqyDTZAHBbfE0agr4dcxsgsq9Kt4UeBT0LdcBytU1GXx2CLpPtKsl&#10;SpJ2xAsOmS4SWBKew0j+Mdu2Arq4S2T1ZTQdhlsYXyWrZh5W0O+80Xg0WwUlmFWalQo984p5x8zi&#10;4Jgtyag9Rmbjx2yAp+on5Afkynk20F1exqXkALEjc5yWU+oS7nc5kVSOJ9eQUjASMbDphBdLQ1U4&#10;smRWrchRhgIzsO+C0E0jRCp3pgRpZH6bjFbtErGi9aA4UXEhc0xSjo1CjC13AHxrXIlrkrgd64Xz&#10;SJ1K4sFQA4WTPGw264EEqgwpKqQeWKF+F00YG6nbFadgN6jvigh2IhXb7IrhCKdlPHIvxEZKJWnY&#10;DZj3GSYSdgJ3B7DDTUS7C6VKmoGJiwLsDMPHBSgOxjRr1rgpPC7Acqr+zgIYSi7Ajp1wU107AEiA&#10;npiQtOwsngZByI2yshadhTIMioLsByt2yJTbsLpd8BC27ArAUyDIOwG4qd8PNN27LdEp1pkaZAOw&#10;G8fgcBTwuwM8R7Y2vC7A0kLbnAvC7AYjNdxgZAOxxqNqYsuTsSc7UIxDCTsC4WDsqmAlkHZTAYGT&#10;sSbAh2JmpwhXZVDirsaTgYuxtPHAguysStuz11/zjppXp+XPN3maOT057Sw4xsTQVc70PjTOS7ey&#10;fvIQ6Eu47MjUZS8ljtxKgdzTDX/nFLRbS+u/MfmrWWdYbLTbjlJXbk4oN/HK/aHIY8GOPeHI7NH1&#10;SPQKVw7IF9PqWA+jvnnfyHoD+Z/OdnpOnsP3l4KM38vOtfuze6rL4WCz3Oswx48lDvV2PEFj0GTf&#10;/nJjUbXU/Pd99SaqwFYT4VQAGmY/YUDDAL6tmvIlkK2MUUA5NPyTc+WfJfmzzTU8XtRaIR05SHMH&#10;tf8AfZoQ83J0ceDHKTbUJAPzxXyjCfLn5Qa3qdwwSTVrlI4T3IU1Iw5z4urAH8IYxHDhJ73HdgM8&#10;gOSTU9c6kOnXZ63/AOccLO3t9I80a1fFV9PTXWN/5WbbOa7bkZTjEd7uOzoemRPctau3HxwN/wA4&#10;t3Edh5yOqgFpLeKeUNSoHFSanI9vRM8QCezxU7WyqHUoehzzz521SXWdd1DUbhubzXMrk+NWJzea&#10;HEMeKIHc6zNLikSvApsMJNPt/rk8dtULyYCp6DLs0+CJKwjZbz11+f3lybyp5L8q6T6iTRNA03ND&#10;3femcv2Ll8XPORdvr8fBjiFiSB6gfsmmR7Sp28v/AJQ3kV1EyNqd8ojfpVYwScyMn73ViugaweDB&#10;7yupvXwzyuxBO2dKHTkt56s/I7UrrRPKfmjVrEHn9VEXIfs8iBnK9t4xkzQB73cdnS4cci7K/KG6&#10;i0Hyn5q8y3KiSee3+rLXsZG3P4ZPtIeJmhAbUz0voxyk0RXPMcEDXk4jqBzfr8znRSnwRdUI2W89&#10;UfnfZQaD5f8AKnlONvVuhbLM7g7fvDUDOb7LkcmWeTo7nVjgjGK1TWvzpnJvzalaG4sdM5Ei3tIw&#10;R2BIrm17NjsT5uv1s9wF2ceoTm2dc7Oz6NPJp/krUKRkfWZUQuRsQN802X1Zw7PH6cZdnGM3LrC7&#10;KxQ7NirsFWYrKo9xieSC7Pun/wA4Z3U9p5E5znjHyJWuaXWc6cuAsB+f/wDzmb5PtPNmreXElj53&#10;URfjTrxLZKfzL86+hyiD9K98wHPhsHtv5J/lnbeXrCOZogrUB6Z4a83+a3upHAaor45IBrlJ9JKo&#10;UcV2Azkl1dtMxJOTEWk7t42CIyHCxdku0vSWlINMgZNkYuzquhaJSjMMgS3Ri0TTOqaZpoVQaZQZ&#10;toFIaWSmwOTO1twoByoyZJXNJWuHcQ4jIJS2TfBatQb4pQrLU7YujYFQ7rg6M4FQEg8cXDHFCHKj&#10;BkW+2INKgLldqjBimmFUqdB0IwXFOyHrhRSWXFlHIOg3w/stRKgKx2wMTFgms+WYbgMQoOSe21Qb&#10;AnBbGnlGseR0kqyL8Xyw7g1BWAFciZIp5tqPkZ42LAfhizXgycTaQUkfyu8P2gaV64tBch+pyR2T&#10;aR6pobRqTGNsM0eu2VliSwqSxZKkjvjq4EKXoU6bY0muKoqOPjtiTLXDaEzt3ZDVCajA724bqMiZ&#10;pZFaX8kY5KTyxH6so7ZMStKMfV5wPiJqNseqhfsimSpICUz3c01QWPHrjvliQkhTjq59ziiiu5ym&#10;UmJCN9Omx647bIWqsFI641sCERENwTiROFUcoxtfHFVYCmVSuKW606nF418cnCNoY5repJarxB7V&#10;rggEioH2c2WnwckEvnTzv5j9fkoavHtiTVb6M3mKIiGNvnbVLk3Dlidq43qMvGyCElkep2xvHLhJ&#10;jSDZ6HbrjTkkKsbVHTMBXBI0E0vBJahNMcEI3PTKzlBQqmnY4sqjrTKySU8KBuJfSB33wTGtdzg5&#10;MwKYLrOohQyhsFAUxDIB5rezmViPuzEgD2yrNk4WVMp8peXm1K5QMCakYUXU9Qa9umaHVZt00/TL&#10;8mvy8WygjlKgA0Jr2wnL8zU5rpFNvrO1s1tk9NRsBtjvnkCquKdspmyNMKRKAAcjitvF6h6VycY2&#10;hIPMesppts9TRivfDmNAgoM3GKFbsafE/nTzAdUu2QH92Dt3+nHZetMMU1brQDEXB7YqAn9k6Dqd&#10;8yg42lfdSK2ydsVpTbAqUMfi3xpwqqx9q4mwriqa28nA8q7Ywx8hgJpU3tdQeNuROBZbVW6jCCtM&#10;rsPNU9meKuRTpviUViimoUVw2qL1Hzzdzx8HmYr4Vwyjj4ClMqluimDz6vJcElm64r23yIitJU9z&#10;8VR1yqd8LJcsgbrl4qtfcVy8VUupqcrFVcVC0+nNTFW/UIGYjvirkn3p443piQghHo1aN4Y7hXfK&#10;uOkpnEORr3yqcemQO6UzhYbEbnplYqjAgK0PXNXAqlx74w4VRkZ23zdRiq87H2yjiqrGoY0yga4q&#10;vdAu5xwxVDvXt0zHpircX2t8RP44qnER4DfocyKSQRkMhobqj4DVxQ++LUzGQmavTEn6GmTiN1RK&#10;XKoOTEADFbcEnkfDfMzHClLyXz5rQRHSJxVq/QMW5Dtm5w46CC+SPMd4buUkHNXMhDDWgDHpvjw3&#10;bFUvuLUKCy74pXAqTyQld8cGpjVqhXjOPVjh4QzSa+RlUsOlMV4jEi0cKQw6vPaODExFMRaLl13G&#10;QOIIMWcaR+Yl/YMrRysKe+IyWKt2qMxJYgtPZfL/AOel/ZyKzOW8d98L5dNSnTc5ScJ6NcoPefL3&#10;59rcPGbiQqe4O+FkunU2H6sqOMhq4Huui/mzbX4BSQMfAnCa9snjFQMACeGub2Lyx5wtNQIHMVPa&#10;uFnosvUY0tM9TUoJW4oRXE+JxpFIwzKR1x9KYoUOXLpj1bsciWMgtaI/aHfMa5OJDCkFKldhjgKG&#10;mSE7YoaWE4sCFHxZXImXJVEJwG/fHg5XSheQDQnHBsaTwlDygHBANRiWJFJWwxWuISEukiNa+OMo&#10;euTsM+Nv09qZ/9b10Mxi7kvzEbpj+uRYckNsOuURhtlxOFDlYUtbd8uuAMQHBRtXrlYWbiAc1K4e&#10;Srf8noc3bFFLNx0y8CQtJObFXDNitN8u+XkSwIW7g5jhCgqganzOVhZur47Y7ItbVRjTkgyCorU6&#10;5WKVQnNilYWAy8UqVcrFC4NtXLxVYSeuXgYkqTNXbLwMVPrucdgVYds1MUrVJ6ZdMVdUnplVyVJp&#10;1Nt8rClafA5sVUmPcY/IsUO3j3zYqsLeObFWwa7DEmOWRDFHQ0PTriJyaE7h7VxFmA65ZGBKptCM&#10;SZh1wiCp7bMRjaZFU3Wb9n2ywMVUpLjbbxxRRgVJ7qep+HFkG+Vz5KEnmepxfKUpZIe+OwpQL5sV&#10;UjmyQZgu6/LKwpbrl5AsCtO2bFDq9sxwhlFsMemNyTJWHTfpmwKt6bjLpgLElxP3HMcAQC3yp88r&#10;CWaqH7Yoa065WKtCJXpy7Y8dMqlzVEx7jLyKogAZRNOuEC1dQDc4i53zIxjZVGQVNcaKd8kbSh23&#10;2OO27Yi1QclK7ZWSSonf55eKFlKdM2KtdqZeKtdM1MVdXambFWq+GViq/rvmOKtrmGRKCG22y6YG&#10;CnXNikNkgZsULQfDNirdc2Ktqc2Kq4XlmxVzKR1yjhCQ4UxuFmqr0yxgLArWNDTLORQqKT0GNybN&#10;WrtlYUr60zYq6uViq6mX8sVWinfHKaZCcbQ3y8MEDMchVtSDWuIOd8yIDZXAk5WBrVRtjaYbVVMt&#10;aA5qYq0HGOwKpFw3TNirRcDbNioC0uD1xuTDYFwcHvlYUrga9M2AoK9W3zZFrRI2+LxyskGcXNSl&#10;cwwskPI1RQdcv5YqpGhG+OpgtBLVNqZYGC0cSHk+Dfrl4GKiX22zUw2m1hlrQV3xPjvjxJ4k8Sfl&#10;GqHqBmpTJRNsSUNdOCtBiZHfLQxW203FPTPTMF8cFq293Q8QTmZRTACVRtpcjkORxJV3rk7VM7m4&#10;QAIKV64p0wKlfAOd++YHxxVRmiCghMXRh3yqYSEkniYHbHnIBkFsfJdu+NyTNWKs25zVwEMSLci8&#10;TXKwhRsjl6b5sUqXQ742mFKJRq7jKxVED4sQeta4VZRppT0xFtU9ceg2qcFotL9SkEcnpxnFVxKU&#10;huZKg8sGA7ZjEKkRqxr2y8CtN0xrmgwxG6CiLZRWrdu+BffLmtODxZeIG+WThDKKiIgMbXJM1xj6&#10;Y4YqoOwXrmpkSxk3byktjKUwhQmzSBk4jrlkgDCyQUcMjvxAxB2GFWS6faMSPh6HALvQ+2JCCaes&#10;6ZaqYlSQ/Ee2BHl39smINZLL7XT6Jx6Enc4AuLpYhyOZEMdc0A2zHy95Yn125SzsU5KCPUenTOXe&#10;ZfMckrGGE9Nsux4+9nEP0W/Jn8nLHy7brfTgmaQhyT1NM5FqEtSSetcy4rI2+x9Kt+CBR0GEkr8R&#10;kyxZFClSMKpAG3Y5SzinsZKbLvgCWNTXicaZUjY5D+0ML5Q0YqDihGIVc7jCiQ9WyNtZKOUdsKpp&#10;C3XAwJVwBhXOSdsUFUwsevfFivHtgN9uuKQ3gR+J6YabadgEhTsTi1EOxvp8Oj4odgeUudgcnHZF&#10;uwJIHAockGuRdheRvvhaC7Kc1HTCtuwNIB/LgLIOxEopHTAtuwLKkYG3XBw2xJdgFkB2xpFOwMYR&#10;1JyJWnYBuoSR12yKKdhFLAWqAMjS8LsLJrdwKgZUVMXYVyKQd8DExdgcqciUh2B2TGk07AkgIwFL&#10;sDE4CzDsawoK1yLJ2BJCexwq7EDyORKXYi/Ib4Fk7ArVbrkg1EuxMjCgOzCg65Asg7E2IP2emBLs&#10;SNMUOxhHhil2JknphRbswHLAh2NII64q7GbnpgKHZ7a8vC4sPyJ1Ke3thCtxeojzr1kAB2PsM4zU&#10;VLXRs35O8wgjTlSJX1AK/FQ7YU/lPqS+Xfyt803d2eK3RhgipsSxqTl3aOPxtVCujZpSIYZNspLq&#10;3YVzm/8AzjzokmtedLaaH4RbLJcsa9o1JzZdr5ODFXe4mgx8U7XOwUVbp0+/OY+dr1dS12/vWNTJ&#10;cSEn/ZHM3RxMcYHk0Zt5Ers9B6NOdP8AyYv1KlYrzUY15ePBc0mf1auI6h2OPbTnzK2gJ9xjPzIt&#10;F8tfld5c02GUst/JJdEHtTbHs6Rzamcj0adVHgxAd7g1SR4Z5M651LqKXZ6z8haBe6f+VXmHzFBT&#10;hcSxQE13Cg1OczrMwlqYx7nd6fGRgJWFhyCHr1ws/IGb9H2PmfVFNJYtMkVD7uQMt7WHFOA82vR7&#10;CR8lx3zzJOzPIzyfaJNc38BQ2dTJvDfy/E09/BEqGQtIo4jvvlGqNQLfhFl2ekv+cpb+f9LaTozQ&#10;tbwWun26xwnoKqK/fmj7AgOGUue5dj2maIHkFiClaGtSTi35na5On5XeV9JmjSNJGmcCnxEA0rlf&#10;ZuG9TMteqmfBiGwtCW8c8jZ1Tp12etfK08vl78pNTu4uCjUrtbdm/aKqK5yeq/e6wR7ne6b04Ce8&#10;td8L9MDaZ+VF7KFCm7vUWp6sFBO2XS9eq9zI+jD7y3nnzRIo5r6COU0UyKD9+bvUEiB9zrMQ3dnq&#10;L88Yk1XzdoukWpHpQWtpEB/sRnPdmHgxzPe7fWi5RHk0BTOCfmvd/WPMVygFBERH/wACKZvezo1j&#10;dPrJXNvOcIDUUzPJcaLs795t1JV8g6TZJGIpGlcvT9unfNHpYXnLss06xB2efc3rqnZsVdmwq7DT&#10;S4jJMvEVqRgkwkXZ9yf+ce7O58vflvbvdkcpQXX5HNDrDZc3FyD5f/MyC31/z3pum0LSWlsGf25N&#10;UfhnCvzP155JpAG6k5iRcwyoPpLTbVbS3SFBQBRnmq+laVj3rlsWkyR2AorVpD0w3SHZMNJ0hpCP&#10;hyBLKMXZ1vRdAAoSKZXI03CLRIHXOk2GnCOi06ZQZW2xCHkkyXW1uFAyslkl0smG8UdMikICR/fB&#10;qimLKkI5xYbb4EKVa7YopNcVU2Apg+M5FUBKKCuCRgVCtt0wdCaYChL5t8GBh0yQVLJFIx4IySqB&#10;U77YIR6bjFUBJEDsRg2K6K7VyNIpK7ixV96YYx6gVFK74KRwpDcaDHMTyGD49UbbfGmNMeuvKsRq&#10;ONa4aQalUgk0w3SKYZqvk9GUiJd/DD2HUQ3euC0U8w1PyQ6k7d8GrfA+2FFMTn8pOleQO3tgtZg/&#10;TrgOypDLo0kLUofpxdWHQ5VI2rSWci9tvbMTkVRKR03OJk4bVGCHkN8SIqdssE6ZAqbWtak7DMF8&#10;cTO1ttLfgeWP27ZWhXCknfvjScUIgR+2VXFVZAB9GMOKqwNOuNIxVUDA71xVY9q5KItUo1DURbg9&#10;PpxQUrxGbDBioWrxfzbrjMW4tt2zF2+z27ZucOGI3YE0+b9e1J5nZS1QxOMLU2zOhC92ALBZnqds&#10;bXLqTaAeq1rl4Uc1AUO5643FaVk9t8wPfAd2QVCP2j1xYNXMYwoopU5ilegGLxr44smLavfBQeJ6&#10;4MRadcUgPL9VvfUYhcU+eMjQZpbp1o99MEXfegGA7ucIpRTv45pNTqN2It9zfkj+VxuzHe3a0G21&#10;Mjs0pkNB0GaicrNsrp+iegaPFpcCwxLQgYmik7ZXIrafMwUVxcrTI2lBCWppXbA/BmIAycVRMt3H&#10;BGXfZQDhxbxcQKCgzY6bD1YF8qfmh52aac2cbUFKbYKBr0zOMaQ8E5+qxdtzXLwKq9DQ5VMCq0bk&#10;ZYoMBCr/AFCdq5mxCrBua98Z12ySokbDlXKpiqujjoM2RIVErJTYYwiuSCq3rn7ROOAp1wFVB5Sx&#10;+eKkVyCVINTYdcaRTY5MIUH6175q9siQqvG1Rl5FKv8AaO+b5Yqt3HXNTFXepXYY6mRtjbY365tj&#10;tkqSEMGYMRjCMUpjBJT4d8eG28MolHdKbQSV3B9sbWpIGJjQtUwjlCmlcrjkVR6XG252xuFVZW5b&#10;jplYqrK9BU5VMVVw4PXGkYqrxtQ+2Viq52qKDLxVS3PXMTiq9EoeWJnFUwhJqKdMfGaH55XlFhUb&#10;ASj1r1xQkKK5TGPEVRc0vpryxMqCa+PTMnHG1Y1qerC1VpGO1O+LE8RQdc2WDFe7F89+ZtZ9eWTk&#10;wINaY0GoqeubICkPG7omSQsxrmrhVRSIVqRXLU+OFVC4iDGijFQ1MCpRJZLJtTbHBq4ql9zZGMVP&#10;Q4qpxVIL22qpB6YJXcYbbQXmt+DBIUx/HBaLQQnK9cvp0ORMQUFEw38kR+E0xhGDgCKTq11uaMgh&#10;jX54HaOuROIFjTOtM8+XdpQpIaDpucCy2SyfaGVzw9zEh615V/O+90shXkJr13wvm0oMKU2zFljr&#10;kx2fRHlb/nINZiv1iSrV8cKptJAHwj6crIpeF79o35twXXH1ZKV8emFsmnsoJpkGD0zTvPFtcOqc&#10;weWAGgYHAWLOoNWgmXkpGXxIGBVv1gSNUGmWFPWmBr4XPNHWnKpzb98PuXgaAVq98tTXFkI0smXi&#10;BjxiyQbdN8EIaimRLTNAypxNQNsWByLBCuvjjaivfLq2VB8hXvTP/9f11mO7l+X7N4Y4HIliVlK/&#10;TmwMWso5IMw6tRmxZLc2KrS1ds2FVlc2BV1ajLwqpnNiloHxzYodXLGRLElokZjgCA7lTKydM261&#10;3rvl4KRTQOVikBeG7ZsVXcic2KtdM2FLR23zYENDbLGJUtE98vI01qJ3OOpXAqmpy6Yq0TTfNgVb&#10;XvmwhWyabY3Js2idiM1MVtTZscBgJYkqROOwKommbAq3KOEK2nXbEXFMsiUFMLc74i2WBincJrgR&#10;698y4qmsBrvXGfPEjuVN4JABucUUVFTlEhSooz1oAd8UAyCELLKT1xwGKUtmkr0xVOuVz5KgHbti&#10;2UpQEjVqMvClCsanNiqw7b5sbSFlSOmamEFlbfKvTLpgtiSsJpm2wIcK9+mUcKbXqademVTG1tUq&#10;T0y8bW1vI1rmxQ1yObFVwau56404QyCunhl8q7dsHAlEDcYsvTKJc1RSn4dsvIKiFPjiTNtlsI7r&#10;S5umI9Tl4FJQrneuXhVSJ7HLwKhnG+XhVQr45YxVTOXTFVhObFDXXNirqZWKV1KdcumKtE0+WXgQ&#10;1Wm4zAYlS4vl0yDBSD12zdNsVbqDucbhSvHj45eBDeUThVeq+GbFVYHxysVXnfrmxCQo9CaZqYbW&#10;1QPQZsCLbO++Y4hIDlJxuSZK4PcZsVVRv0ysKV498qmKri1B1y8VUy3jl4EKfLxx3M5HgCt1r1xj&#10;HJBeSIUDqMTrTfLKvZrXUod8WGUkKsI8c2BVB2PQZeKqSv4ZRyQDIBdyOb2wsqU2k75WKWlkNa4o&#10;EBGVSnRQjImr1640oRhGQFTurqprU4ka5MUjhTArxUA9cwyVJCHlNdhljFKDY5eKrFNTljIFrJXk&#10;g9McMCEPKcvClAsSK0y9saTSH+ItjcDFMo5CQPHGNsK5OCqjBpCBiRYDrlo3QjY7OSXaNScsMDjS&#10;UJcWbxH4gQcvFC0ArQHtmAxJS2ZmU9dhjSuG0KyXA7nKpTFVcSBhlg9sVQ8sdd16YqDXbKpCmQKG&#10;CqDUnHUyILIFfVWrTKwpUjsc2KqyyfsZsVcTXKOFKpEKmmNxVFqOPXGNhVNrEmvXLXfbI8mPJZeL&#10;8XM/axUbYgqDaQXBLKQOpxZfi2OVyPCyCV8Sppmaq9MY+pV/EdcZWuT4QghpSV6Y04KY8KPikBoW&#10;ONyQFJApEGQfsfTmphZKLTMv2cdgVCNybbKriQxItFwR8RXGnAEBFrufAYhI1PlkwLZsl0q2SUg9&#10;WwKXJ2HTLhADmglkwhWGgUUHtiMlKU7nBVNSf6QZHnL1PBBUHCm9mW3HJjQUy6EdmPN695I0y480&#10;XX1S1BYkgE02rnO9Y1lpw0UX0ZfCN7tkYv0E/LP8rIPLKxXF0KvSr17k5zm8R2qRucviWwh9YaVL&#10;BEEXYADYZFryJiN8lE01kU9CsZ0NOHcZH5yRtkpSYsotUB+I4BYBuuVhsiEzFVO2BmVDUVpguubY&#10;iFL7ECuAJoAR9rDdoKMilINKYQT/AAnj1yDjkJmm++FzxHqMIWlWowM6P2GNKQuFMKZoWr0wMKVA&#10;cBTgKtOO+SDIBsYXOUUbjCzXYVu6k7YC1yLsSkKfsnfEBqJdgF3whrMnYCeRq9cNsCXZgpfpkwxI&#10;dm9JjsBvhpQHYySsY+IYSGfJ2A3YEdMHNrJdgKXfpjVMbdiBVRu9RgLOLsCzItPhyLJ2F0q1FBgU&#10;F2FEo4GlcgQrsDuD2yoxpDsJbiI15HIsadgSp8MiyDsSk3HTEs6dgCTie2QYOwGyjCm3Yg6jtgpN&#10;uwHJtgpBdgahY/DgpIdjmiYLXAAkuwERvTC1F2N4V6YEgOynXbIpdgXp1xV2JkDCydjWHhgQXY3j&#10;XfFi7Lp4Ysg7GMMUF2MCliAO+RkaQBbs9c+c5NT8vflJoWhoWS3vZpLh1H7XYVzk9Lw5dXKR6O8y&#10;RMMMR3rOI5cu+FOrNJon5RWUckRVtQvWf4hSoQZkYqyao+SzPBgHmV3fDn/nGCJLGDzJ5uukVobH&#10;TJVpWhrJsKZHtvcxgOpXs80JS7gozkHjH3ZhTbw3zy5NNFf6gXC8Ukl6fM5uxEwh7g687lXz2Z+c&#10;ljD5T/Lzyz5UtlrbXv8ApTOvdm23zkezZnPqZZOod5qh4eMRHVTUhmanUbZy38/3W1s/LuhxE+lb&#10;afGyg+L7nNv2H6jKXeXX9pChEeS8Z5nVORAzoiadWA3nr7zDev5b/JvTNLtmMZ1O7eWUH9oJsM5X&#10;DHxdWSejupy4MAA6rafFX2yJ+Q5ho35d+YtS40e5eK3V/Gp5Efhmbqhx54jucfEeHFIrs82MxY8j&#10;m9Ap1JLsnn5a2U+qeZNOsLQ0kkuIwPvzX9pSEMRJ7nK0lymA453n/nJW/m8y/mKNIto/Va2ENtRN&#10;68ABmk7DiMOmMyauy7DtCfHlpZGKKMGf85a2y6Lc+X/LcURhitNLgHp+DstW/E5L2an4olO7ssO1&#10;vSRHyWxHkC1a1JzxwoqQM6sunCrnrvzTp8fl/wDKXRrKWrTX91JcVB2A6DORwZDl1hI6O9kODCB3&#10;lqu5GBvzGiXS/wAtvLtmjA+u0srDuO2+W9ny8TPIrqjw4oh2cQ/LmzS+8x6fbzLyja4j5D2rvm41&#10;8uHGXA0u8w3nbtfSLzB+Z7GwesUctQD2VB/Zmm054NPv1Lscx48uzs87ed7s32u31x15TvT786LS&#10;RqAdLqJXIuyOQryYKOpOXTNBri7PQf5lWcGl+UdAsi3K5kjaY17BugzSaAmWWRdhqQBjAdnnTN86&#10;x2bFXZeFXZM/J0CzXsMc2yM6gn6chNgRu7PvZ5f0VNO8kafZ2R5R/VlIP0Zz2rnu58Ni+PU8wfXv&#10;zP1BbpfTa3ZIlHiqgAHPFX5h6fI1w4oaCuURNOTIPr6Fg6Ky9CM46NLd24lcnbVwqmSbS/LzSEHi&#10;cBLMRdnUNI8v+nxPHIktsQtLUzo2n6WIwKjKJybQhJJqdDkiitKdsrJSgnmwziSm2VmShDsa74PV&#10;QOmGJbAEDJWuCFGSZIZjvioWvTAWJUuVOuKBcixWFsFxCmAqg5TXBajFCDc9sWD06YgWqGkGKCQj&#10;J0qFeOvXFlkxQoNHglZO2BKEeEdcWV64qhZIaYqGOKoYxjviySHpgVDSxLStMHRSsvfAhKrm2R61&#10;GD0u2jHwnHmgi2PXGjpMfiXBUepMCK48LGkquPLkbg0XDaDVKU3yJFoYbf8Ak+NiW4YZxaoCNz9O&#10;QMVpi955PKn4FwYNRB74OFFJDL5TdDXicUF2p740tIWTQZYxVV2x6XIY8a4kUgikJJo8qCpXbFfV&#10;361xsItCDS5R9obZZlwJd9RZTuMoPXFLmgpvTHg4oKgy8ccKdMPCqCluAntilAN8IhapbcahwBUY&#10;xnA2XrmbgwnmhhOsamXBirviYk7DrmzxY+pQXlXmMH0zToe+KKdqnNlEXs1k28B1U+nKae+JjfMy&#10;kJA3Q+JyxiqHccu3zy64sgolKE5WKVRfxzYquZqEnti8a1GUT5pS+7uFjU70qMHRplavNtY1EVKg&#10;1pggDthumYYLI5uH+HcnEpmCAnMLUZ6FMXvX5UeSX1e6iYrUEjtkcuZiTSuxzn8+TiLN+rv5e+V4&#10;tIs46LxYAdcBhScxiWJL04uidOuClXhkatRulsk3I0r1x/Ku2ABnSiQV3xSGAggjr+rM7TY+I2WJ&#10;Lyz8wPN6afA1tG9GG23U4ZgcdhmziKYvkjUrt9Qne4kJJLd8oLTpkjK1QCGm1cvAquH6jNiqoGOb&#10;FW1ap2yq4AFRDKT0xvfCqrWi+4y6eGKqYkNat0xpGKomJwdgcoYqrPQnHgZElVJDU+2P+WQS2zeB&#10;3xpWvTJA0hTJLdRlUphJtVVKL9rHfLIlK8GnxHLAwK5n+7KJ7YRFCmpqcwYZAhiQj1j5r8PXKrTp&#10;kkhRZN+P05R3xZK8XwVONOKotGoaL9OKqtN8olK0pgtAa9a9cvIqiFYHYYmT44qmcQoBTGmnbCqJ&#10;UEnfpjCe2KoqNDWp6ZRPfFUQiHvmGKtPscaTTFVSFOewyuWKor0KbHqcacVRKoBsdhmr4dcBFpAV&#10;A3D4h2xRTXr1riIUdmSAu7zjGS56HF1AALHbwzLw4yWsl4r5x8wEFokOw98T+0d+mbiEOEMXhGo3&#10;7MWau5x1KdMmqR+pz+I5WBUTGwA2zYq0xqa5q4VcsNctT4YFQ91CCPi8MEITgViupIiqcGxnbFkH&#10;kWuIpkqvbFcUse365VcVXAHGlhhOyE0tLOac/u1JxFnANO+QOQDmhm2n+T9RukDxwuV8eJwM9zQ0&#10;yJyxHMq9D0T8pNW1EepFCxHyOOedFjJb6cxcmcXs10zjyr+U2rG/W2KsvFq9DhTa30dw7on2RmNL&#10;L1Kap9UeYPysv/L1haSRcnlNC1OgwW0cbimVcZKOFLopNR0xlZ2K0GFz2AcnbLaQY9zM7L8xGsUX&#10;13owNOuIHTFwjGSx4UxP5ywQEr6wavXFDpYoKVx8Io4Uvj/PK09Uxs9a9CMBTaYT9kbZIYu9HCy3&#10;SPzhtpq8pAPAVwqe2aN+AByEoUkh6/pfmi01K1+teoKfPvm9Jl3OV0xR66lDNQIwrjlFMaQQpyyc&#10;tsUr4ZGmHAoctt+uXkl4VHj8Pv1z/9D13mM7l+X4XMMBRJdTbfLyLBTKE9BlHJBmHcaCnfNhZKRB&#10;GXilSzY2xJaPv0y6YCWNuL0FBmwhmFpNc2FVtc3TAglquXkWDXXNiFa3yqb5MHZkC2Gpl4snVqco&#10;4qqKSMrAqpUHvlYquBHT8cvFWmzYpWEd8cMSgqbHbNkba1I06nHfLEJCzYdcoHCQkhax2x2Rpipc&#10;qZsVXglvfKIyQKbWk98dgQp1zYqpttl4EqRObFVhObFVy4k+WQYlMIdt8QbLIoTaCo37YEIzLtiZ&#10;JtEaUxhGG0WmkTUFGy0yGRmiNupxcDKFQzyCtO2PAyJVL5GqdsXAA3GUmVpQz47AlLpa1NcvFUMT&#10;QZRwgWq2uYHCY0rRr0GOyKtAHqc1cCuCjvlYVX8c2Ktio7ZsU04+w3yq4aZCLfGmauGlp3HLyLEr&#10;ab5RwhQrJ743CWSKXF1O2Y8gmkXHXv0zMaDbBEWUKx2wOSehzJAHNKw1HXKGFVM5eKFFj3y8CqTi&#10;u2XhShWHYZsVWUrjq4qtpm64q1Sm2amK22DmAxVxObFCwioxvLJcKLaAoMdXIkLakSTj8rLFpBTp&#10;lHCGQVAexyvnihcDTplHbFCoGH0405JmFcGvXYZhgKCF9KfLHYGK0nt45sVUs2KtkUzYq4GlcacI&#10;ZBUX4srClV6bZWFVVDTNTFKpz8cvAhZy7dc2KtE+ObFKkeu3TNihUQ13yjhVXU+GMpiSgikZWo3G&#10;KDIFgospy8CoSQGuXiqjxA2GUckCzBbVSeuYYSUkqMop2y8FsSWqeGKr0yiaQirapahx2VpTZVpQ&#10;4jID17ZbjKUQ32fHEcyFQDknbLxVRpXHZElgSp9Dt1y8ixcWpmxUKcg7+OXXJAMwEE60zYWS0CmV&#10;kSGBCMh6bZRFdjiDTFWRgp5YDmU1p2y/GdkMx0maOnMj4hjVPHYZMquvYTdAyuvw4JXIFWGTkAnj&#10;iwXKjJKBck5iBhjJKlUjpiZyxii45KAcsbxxtUQbkceAxRchNIQjMFGKZWlYsnYdMrG1tVLGmw3z&#10;UxtNrFZiaUocbkmVolFNd8o4UohPhOMrhVMkiJWpGJse2KppZRhKu2OTIyRJC35JqwwQBkWAYxNK&#10;VxVNhXIS3ZBAluR+eNkO+2SgyVF32GJ1yxV5iPU5sVW8iKUysCq6O30ZsUL+XbvlYVXxryO2VilF&#10;qvE8adcaWwBiEwjtyRyIwHcPtQZbjKmTNNA0xifUk+jAfqAZYTbAlnKaKxYOBX54BuLpYxUnpk4x&#10;6sDuzzy/5Pm1IraWwoXO58BkH1jU/W/dKeuTu2cYvuT8o/yzj8txi+kUE7Hp1PjkIutuh3y+HJuA&#10;p9SaXQkFlqpwjmdlBNe2SSzqyhicqlCBXIldXBJIOTu2Eno9hZqgFOlMjty/I7YAGIDLLdOIwLyA&#10;B2yQbIomjEihwNWI7moOQkElGL6g6UIwouZEr8HTCBTC0yhRiKvhRMoJqp3wFjwo1SemAJCQaZC1&#10;VBgZi/Y4hV4pgGTmDvlgQuFO2FczuN6V+eFC8UwsmlY7MBgYkrqUwlnBJPEUxGzRIuwG9cIDW7E1&#10;CH7e2FiXYm8CMOSHfEBadiITj33y0BNOxUK37J3xtFuxG5R2X4tzkqtBdhcWKCmGqa3YEKkmuRkg&#10;Oy6KRRh0yDMOxF0iPY4KZEuwpnRRWmRIYl2Ek8QNSDvkCUW7CuSq9MiStuwFKCwypLsBGNhgLJ2B&#10;5GPTAgl2AHFa5FgS7Ajg4ot2BjiSyt2BXSp2xZB2OWNR88gWYdgeXbYHHkpdgLjU4tbscKrtgLIO&#10;xOQ7U75FJdgI40tOxnXfCl2XTAxLsTYjpih2JnxxW3YxmxQ7F7NPUmjX/KG305TmlQLZjFl2ev8A&#10;8/b+SeLyv5N0kH07exh/djryfc5yvZcREzyTd/rDtGI7liKQWJ7nDb/nKN5dG8teT/KbxejJb6eJ&#10;JUpT4n3yHs8fEyTn0vZj2n6Yxj5KMA+KRwahm2+gUyDfliraT+W/mbWJWCLP6VugruSTXNhrqnni&#10;O5xdP6cUirncjPOmiqbq/ghC8i8ij7zm21HpgXDxbml2evPzt9a68weW/JkXJorW1tlZT0qwBOcn&#10;2ZERhkyHmbd7q95RitXffOTf85GatDfeZ20+3AEdjDHbin+QoGbzsTFw4773XdpTuVDouzhenWzX&#10;dxHbQgl3YAD3ObbNLhiS66Isuz1R/wA5AXf6N0Dy55NuYTHdWlqHc9B8e/T6c5vsWPHklMHZ22uP&#10;DGMfJao3JBrU4S69KND/ACq0/SwlHvrt5i3iFFMysP7zUk9zTl9OEDvbpvXPMvHwzfuqIbz0F/zj&#10;PpEeoeetNe5/uoXaVj4BFJrmk7dyVhIc7QQuanKSEJTrTbAt35jM/wCZ0mqwvy5aiaN1/bplf5b/&#10;AAThPcnxP31+a8dN8Nf+cpvNLeaPOc8hkLiFI49+1FGPs5pfAxL2pk48i2NBGoRegzzdbpzkVB3I&#10;Gb+ZoOviLK/PYH5qa8bDyv5Z/L6SEemkKXBkI+Ksm9K+Gcd2fh48s8wLv9RKoRgtCgEt3OF//OQ9&#10;lb6PpHlrS7SbmRZK7J3BbfMnsGXHORI6tXaQEYxA7nAk1qM51+Q1ib3zdZsU5rFykI9lUnNj2xPh&#10;xOLoI3kC7J15InXUvOmr6kE+GKO5evhsRmBliY4YByse8yfe7PMmruJbyeQdDIx/HOkwCoh0uTm7&#10;EbGMyzxxr1LAfjhymgUR5uzr/wCcd4frFhpQbktraRJTwNN81nZcecvNzNXLkO52cVzbuC7Nirss&#10;4QrsmHkxTPqltDWgaVB+OV5eTA83Z+jTynoZPlPTbdqMBbIBT5ZzeoNyLnYzu/KDzp+aFro/5wat&#10;Z/FFKk6q1e9AKHPPXn78vTLI8qod/bMaMrc+rfoZ5E8+WuuWUZLgtQd84sPy/ZH5FDX5ZKyGPA9J&#10;F5EdwwyU6f5QaIAslKe2VzmQnhUnv4hUBhkjj0T0N6ZASZxCFN8r7A4Yw23Gm2Alkh3mqNjg4RZA&#10;lUPz747hxyFqu5VxdMbpsBUXA74IjFTlhkyQbjBiptkRK2MkG5pinDtixUuVOuKqAMVUmNemCFbF&#10;CFdd8fWuEKpMu2auWKoUxRDgQpOuC0ORVBuMXQ4pUHHbBC74qgpBTF0wKgpcEg0wKgnFdxinLFVH&#10;iK75XIg7HFDuCkUIxwlZe+HmpCk1vG+1MER3bDYnHhYlAXOnoQSBgtbxvHHhRSTyaVG1Txxdb9hu&#10;Tg4VQMmhxybccXTUWY9cHCikFN5djUVC74MXUW8cjwIpKJvL0bDcb4KTUa98eFNJNceXAoNBg1Lw&#10;HBSpDcaIVBBG2CUuhXY5KMEFjd/pzIDtQDvgqOYHfvlwxEsbYHqbiAkEduuPL1G5rmVDHR2YmTBL&#10;u8aWvbEjJT6czIY0Wxu5cufGvXE0bf6czYC0ncMS8xKRCGXf2wYDttmXiHewfP8Aro/e1+/Ly9DH&#10;SSxrm+WKtFQOvU5VcWQXcFIJGOwWlT4gVIHXHqleuQlNKhIyqu/XBsSUGUk2rCNZvxUp4YLUUxSH&#10;mmo3JkYgHbFFIrv0yjUT4Qm048q6HNqdwkcS1LH8MKbucAmhr2GaLU5ydmT9MvyW/LlNPiiuJI+L&#10;UDCuEdORJO+a+UlJp9fQosEYjQUoMWRaZWWClPIWNK45zTCExUo1rv1yol5n5ZbCFlmSlWvaoumW&#10;zsacyNq4axrxFT1ObXFDhDB8decdcOpXJQ7gV3HTH1G5GZIHRDAGaoNNvfEeZ8cyPDCoRWYdDjw3&#10;PboRlUocKolJORI74plKo1aEADNiVVEXetMZWmKotRUZVcVX+nVceDXFUI602GU2Kq8HWuNxVEsD&#10;QV74ouQkqxO9MdkUriADyPXNiqkW7dsawrkoocJK/Rm+WCkqvKmWDjSqLSchQdcYw75KKG1foMTN&#10;cNKmEEwA648ZApVywJqcsDArRcfIZjiqvF8R26HHBt98qkNko5NifDtlsdtuuQCouJDtTucRJxVk&#10;MMY4jvmriqqEpjDiqKi22xv6sVRApSo65q0xVaVDkjtjWNcVRlvGE3PTG9BiqKIDNtjeWKqjRgCo&#10;xQDviyQMs3AEHti6rU+2W44oJeeeYdZWGNlNdz2yzRvhzb4IcItrJp86+YNSN1IzBq0OWBTYZk3a&#10;hhErcmJPXNXFViqB8sbiqIUUG3fKr4YTGlXihIByjgVExg+G2PGBUHcuKEHpglF74qwfV7lVBXBa&#10;bdcDIPMNRHqsSuKVxVJzAa9MRmlCAk4mXCpZZ5U8p3XmK6Szs0LsxpSmRa812OIlVNfDMLNqqURf&#10;pF+Vn/OJzXMMN5qcf7w0YrTCNvMBLUBpmuyamyy4X1/pH/OOmn2VqIzCCa+HQYFl1Vnbd9vDKDqS&#10;mmfaV+UdhYR8UhUHpWmCBqRZKcu2Uz1BK03B+WFlaXIulhAavUDKs7ji/u3hkDlKKTLXfLMNzb8H&#10;X4UFd8mlqjOA3bMvTmwgvhv83b600WZrSOnqDrTxwYyqOnTNljg0l8m6hr9xckopIFTlfDl3CUJI&#10;bmb+cn2x1e46Y8PekBBcpefKtBibqDsBkxEdWXCi4tSu7QhomNMQazRn57VyuULG7Ai2fab+al9p&#10;1v8AU4HYN+rA81irDZcpOFiIvSfLf5zyxELeuSR44XvpwUVWuROEoMXrml/nLa3bhC9K4XvbMvbK&#10;5QIY09S0rzdaX4+FxXr1wNxNaZGlplQvYTEZeQ4gVrXP/9H11mO7l+YQNcvArfzy65GmFNHbKyQZ&#10;Bb1pXNilTfwzYpUStPll4WBCl0647IIWE+GV+rJM3Hpv1y8KWu+Y5BgWs2NIW1yj4ZKKtk5YB74y&#10;Khbt1y6ZG022GysVtdU5qYQkN8s1MLJwftlAYVcXr0y6Yq7lQdcvAhYT3zb4NmKiWx3zwIUyxJ9s&#10;bkmbXIkUzYqtxw3yJDEu5EdNsvAhbyr1zYVWcq75sVWscvAlRY9s2Gla6ZRxVUQdMQJy0BgU0hX7&#10;sYckEWmUVBscDOMvgWBTCM0PxYmcsVM42r32xoqOmGgebMKhYmlDtghTUVzGkKKUJJsa174qvXK5&#10;JCFY164sMoVQZu5y8kAlAyV7Zq40qHI8MvBSrQPHKrklcR4473yCrOuwyjhpNLwPHKrjS0qDNhCQ&#10;375WFkuK5sKVp2zYodXLGRLGQaI75jgCAqRjepyhsd8MuTJFp2OLgg9MxpAhUYhFMpiAKnEC1VaD&#10;t1xBjU1GZMBQSpMamuVTDaLWkd8vG1tRbwy6Y2i1AkZeBCGZSTmyTNafbN1wEra07ZeRLAlTOOpi&#10;CkFZy7ZWStNqnXcHK64qVjHsMbSmTu2BWk1zDAULD4jFBtlZS7ftl4FcBvjfbFVUCg3zfPriq4Dc&#10;U6ZWFVaubFbX8z23zYqtJqRmxVac2KWwdqHNihqnbG5JsVFBXplYqq1Bqc2KFwagzYrbfKvTNila&#10;DXr1zYq7NihsjNirY/HNiqsppvjcKUSDjgMgWsuLVy8CEO25pmxVQJ8c2KqqdMvG02plKnfKxQ7g&#10;Mcp3yMhaVSIcGBOK5QzCboKip6YlJ0y3FzSiHoVpiOZCoBxSuOGRJYmSgRtjqUyNsSUPXf2zYaWn&#10;HKyTMNNuK5eKUJJuTmwqpGlB45VMCqyyBV22x2Ray0X26741lBFDiNkIq0nkjbYkKcDenQ5cMigM&#10;ka8eSP0waClMEIPHK5G1DHrpKbjH5FKGWItvlHcYgoWMlNsZ0y4bqottlnxxVTBPTLU75GQVsgnr&#10;ilMqSsqa0GNwqilNOubAhVQiu2MOSBZApigFKnpmxJUlteIYVxFzvTDFMSySytvUQynpTYZQFcky&#10;WTSegOLbYssZ6jImQCEkubkyAiu2CFSnXKzJBY7N8RoTsMtthTvjHfdQoV4jETlibR0HEivfG4VR&#10;TAU2x2BKEYU3ysVbDrTwy8Va5cjtjDhVMLZT9ONJpiWJNJtDbFz06HAzygbjCIG2NsusdPEihWGA&#10;ZXrucsjGmJL0PR7RS6Rx7jYUwse5C1r1ywR72JlT1ez8qyXLJHAK1oTXIvqF+CeIO2XBiC+ofy+8&#10;iCyQXLqKmm9OuRG6kWpJyUY23xNvpfSLaSNVijAIHbwyP3Tqe++TEW16TpSOAFCbZGLxyaqGySXo&#10;+lxBQrsn4ZG5u9ctYFmduQaccIZGPLfIsAaZHGoK1xhlKgggUyVs7XrCGIIOFE9wDVQMiSxkaTWG&#10;Eg1Jwsk23ORayUcuAWp1JxLIFW+WA5uNKg74oMl4Bwqkcrha7VaDC6SV2NAcVtcAO+B5El8dsNsu&#10;JvbAEysftYAwK7AMo4jlTCWuTsLZ5g4pQZICmt2AT74sC7GclG2TCQXY08TuMkpLsCOzDpkgGDsw&#10;ctsTkwoLsDSRnrikuxMBlG4yJiinYwy+IGQKLdgWSrbgYFdhbMpOQLEuwvliHVsrUOwpmiUmgOQk&#10;zAdgNrYUJrlaXYWyA9BkSGLsAzRkCuAilIdhewOBjTsQdDSuLIRdgRlO4pgZCLsT4jAWYDsRagxV&#10;2BJKdsBQXYFO2Bg7GVLdMUh2JsG74GbsDnc42tuzU2xKCXYkTgYuxEgk1xtDsxGKHYkRXFLsmXkL&#10;TYtV12ysZzRZJkX7zmBrpmMCQ5Wkjcg7O6/m5Il/+Y0Njp03AQvDApHbjQZpNFHh08rFu31BvI0K&#10;0364I/5yu19tV8x2+mrP6yWNpDCSevIKK5PsDB4cCa5m2rtXJxSruCyJOC0ApuThPqyQaR+VdnAJ&#10;CJr68aTiO4QUyzHc9ST3BpmQMIHeqZyH8u9Om1PX9Ps4Bu9xGK/7IZse0JiOM+5xtNHikHZ6J83G&#10;TUvzZisvU9QQSIpI8EH9maLTxEdMT3l22WV5Ws87fmXqX6U8yajd0+1cP+vOg0EOHGHU6qXFMlvA&#10;/wCX1ot/r9hZs3D1J41DeFWwdoGsZLDTi5AOO2+d6/5yt1yLU/Ni6Uig/UYYrfkP2iqjfNR2BhMM&#10;Zl3uw7RycU67lOJeK0+Z+/I9+bU4s/LHlrRd1pamUr7ueuZPZ8bySk1avaEQqZ50FO5zeOst2ejP&#10;+ceImhu9W1n1PTS00+dq+5Wg/Xmi7ZN8Me8uy7PG5Pk7IL+WGnLrvnWzjlNUa5MjE+ANcy9bLgw0&#10;1aWHHkdhF+Ztyt55l1GWI1T13APsDTLuz48OMNWq3mXZGNDtzcX9vCoqWkUfjl2plUD7mGGNyDs9&#10;N/mzNJqvmzSdA4AJbx20Ip7ADOa0AEMU5e93Wp3mI+52O/5ywvII/MVto9sFP1S0giYjxCDLfZzE&#10;RAk9S09rkcQCyMllBYUOF/8AzjzNBZw67qpWl1BYSem3hyFDk+3ASYjzY9nUAT5L8JPIOrnTLbXN&#10;buV/dtC8fIdaucnqMVmMQjFOgS7PPd3IJpWkQUBJOdBjFCnTz3Lskvke3judbsoZ/sNMlflXMfWy&#10;4YFt08bkHZK/ziuLafzLdixNYUYKv0DMfs0Hg3bdZXEXZybNm4Ts2KuzYq7OnflPocvmDzFYabAa&#10;NLPGtfCrdco1EqCBHiNLJHEaNI3RQSfoz9KnlWyTS9HtdNduXpQolfGgzls87OzlxFl/P/8AnNcX&#10;fmX8xdX832aNGGumH+xU0GFmq6PFdVJWq+GRlG3Ojs91/LX81LnRkW1mkZCKb5BrjyhDK9UShPtk&#10;DExFlnb6j0387FCBZJK+9cQPk1VFQv4ZDiXiTiP84oZTx9Tf54VXXlIirBcJKbZZpf5mwXBEfqAs&#10;cjtx5eZNwv4ZFkCz2z82xTCnIffhdJpTJ22wFKeQ62klPiGAZLFl7ZBSmcd/G42YYh6RU0OIFrSu&#10;Z1IrXBcaUx4bZAISWUdjvg1E8cJj3JIS5p96HFfTrhGzE7KLSjtjGUjCq5XBxhYjCAkC1xAx6tXE&#10;hSKU2WmPqTkwWKFI49cVTFVB8Eox6YEIV1HXF0bxwJUHXBSnAqDkXFkbCqClSuCga4FQLjjiowKh&#10;2O+O/Viqny+/Ejk0EtqTlKadMLFc4DdcVBwIQjoBU48YpUWAGLIDXAhDTUpt1wap2pgVKmUVri8Z&#10;xpCCueNDXB0bEbDERRbGL8CmwwajnoMthHqwJphmqUZStdz1wxgfxzLhBhdvG/MjDfj0H8MG1NK5&#10;kQgEvLLy53PHEj75koSxWBO5yu9MvwjqyikOvmsVKfCN8GL0AOZmPkwJt8/a8D9Ybj08MfliGPgU&#10;2yxikKDkDp1ywK4CaZNcqfPFFHjlUylTLGlSaYIjWuVqkGqXiwiimu2DFWgxCQHl2rX5ZiK7nFOv&#10;TEkRZgMfgia5k4r074FuJvTHHuds1erysafYv5Hfl+9/Il3IlAKdfDCOZ+RoOmaGcrNsg/Sny/pq&#10;6dbIq9QAMSAyosCWRE44tTAhaE5mnXEuXI0HXJgMgqTcbdDI3QbnDC3hp1HTNlp8eySXzj+ZPmkF&#10;mgib6Bgp2oKd82WKHVi+brqdpJKk9TXES2XgUqF3Nc1fHJKtKgdMUjYKd8qyRJCuXqCcVZgormPG&#10;NqjIiRscoP4jrhMO5UUr/wA22NZgOuRjG0WjBtviMkwTLYYSUWi4Vab7I3PTE/raDqRh8BHEjl0e&#10;6nPJIiVA3NO+LiZX2U1yowIZWpfo6SD++Uqa48EZFKnLCV+1iintlZFKpbeO+PwAWlDysAp33yhk&#10;iEIAykGtco5IBVyuOrZWKqvI9Qds2KrfftlfPFVShG4yjhVXiau2ZdshJKOqWFTj6UyKrAxJoDjD&#10;iqYW/So69scE75UZpTZQrAV65ZytUZFtTEjhVN43O2UcVRCnfGYqiF23zYqvB6DGnFUVEte2NOKo&#10;pQQwC40/hiquvUM3XpmC1xVbLJQUBxeldu+TxxvdNsS1nUfqwIrvTFT8I4L9ObDT473LB4L5n1Uy&#10;lgp2BO2Wo2zOLXIvJLl/jLHeu+XTJApBS2Rt+QxpyTJcgruepxhOS4SqJBUUAOaoPTEwIVv1Bl0y&#10;KrzMQNseo3pgVKrucKhYnBiCgwK831K4MrFRuMWG/TAZUySNrIv9OZqqK4BMKvtNHku5VhjBLEgZ&#10;Etb1P0VMaHc9c1+qzqA/Tz/nFv8AJBP3Wr6hEGY0IJGcxubl5CSM1U523CL9VNG0O3sYVhRAOIAw&#10;IrkHfKibWmQm3TjxAwWkhORTSAkgUdMELKR3wIpBPbqxpTJJoFq97KvL7ANTkZMDs8q/NDzDbeVt&#10;LmupGCycSFqe+dMaka8E2p4ZtNJi4aaSbfkB558yz+YtSlupmJQsab4GO42zZA0WJYJwrUkb5Sim&#10;SlK0OEfj1y64Azi08ag1OYZJkoSxAe48MoEjfvk7B2QQlskBFXGxy0Y1JbGcRVBiQhw7LVlrTL2O&#10;zDKzBACPtr2eBgyEinhiMkCuOmPCy4WYaR5zvdNcEO1PngI2Q5A0yPhdUcHR6XF+bU4sJbIyfEQt&#10;N/8AKBz/0vXeYzuX5fVp8s2KuLZsVcW75sVWls2Ktcvpy8UqTV75sVUiMuuIC0t403zYVaOXgQsx&#10;3tkGCz3zUxVqvjmpjarS56ZeKurTbKxTS6vbGnJALSpmGSpIDRFDl4pdmwKsr4ZsVb6ZsVWHvjsi&#10;WBUSfDrl4FWA9saRkrZArq5WFLRbHDAWJKw5eBVNsvAqmWzYq0xzYVU6nrjSaZIBSuoD1xpNcICE&#10;QgpiZyTEphHiZySCmcX4YkwrlkDTFHJ2OI5cxRqkDG0yVtgX+rvTBKigzGkbShpHBGOGRpmAhGbu&#10;MeGweGmkO79hjwa5AikhQdgRTLHtgLEoZjjvnkCENcj0y6YFWk5jhCQ2tScackzCqPbKxSvoOubF&#10;C72zYq72zYpabpmwqtGWMiSxJbO2XgYLlO+MOSDIIpN+uKRntlWWPVKKiNPhPTNKe2DFHqoVXbam&#10;IZelT5Y4YKRS0mvXLBwUx4VjZdcaXhUGFBTKwsgpP026ZYwpUGG9RljIljJYfA5YwMVhFcf1wKpk&#10;UyqYQm1vOmVkmTi+bFFLK0G2XQZG2K2tDRsvAqqMrriq4fD883yxVqp6nMcVXKcb7ZKlXVpm6bY0&#10;q4EkbZsCruVM2KuBr2zYquJAzYq4Gu4xuEMgqVFN82Fk2tK+2YYCxK5mAFMs4hYqVa9crCyXGppl&#10;YqvDZsUKmbFWq06ZsVV13Fc1MBLElXUgbHLyLFpmA2GbFaUGbwy8NJpQbbKwIV46Hr2zHEKFYLXf&#10;KyVMwHEbb45dzkZ7LTQFDXFTtmMoCaW68uvhgeXrl+I7JJRyxim/XGjLLYWgpowDsMdgVBtttjq4&#10;0oCDbqe2VkmYWciB45sVbJqK5eC0EqDDHDBaLQjE5sVtoHNihWjHLfG4EI1V4ivfG8anDaUULniu&#10;OpgQg2m5/azYqrhlUbHNiqi5H2j0xrdctgqhwVySvTG17ZNWjGvUdcsDvkDJNN+mOpxSuVrSzjQ7&#10;DNgQr8KrVuubClSHwNtjDjS0mkJBAB65q7YoVivxAYHl8RlkI2kMm0249JfScVGVG1dsnKNNiH1I&#10;ByWpTBaNTbKJRtWJTVFadMEg9zlJQl9Aa174kTy3y6IpVN1GV1xLEhS5FOm2URjaETFN45VBhSqO&#10;3IcsvAqENTuMo42toi2UyNQ4ixyYso4mRRxhKCnvgaRuIIy2mJ3ZHpNq9y4KAle+A2em7ZMC0Es+&#10;t7XiKRL9GAbiYcT4ZZwU1mVM68q6XNJdIVSpr1PbIne3RqQhywRY+ZfZPkzyugjWa5Q7kH55Hpm5&#10;VZj0yQC292sEWHhaxqaHpTthFczx9x0y0Cm/GXo+k6dcqK8hRumRu9njOy1BxLeC9P0WxuIxWSjK&#10;PvyOXJSux3wUks9sFk40ZdhhHcEHYHLSwLJLQEfEVOEs44Gjbn2wMa3T2AhxUdMBycyKDpgtnSMj&#10;CA++FcsbL8RG2JDAxTGKRW+EHfAbOAPiyLWUSF8MKZX5H4dsUIhRtvgGYHrigrxgCQctsUL8QaID&#10;etMU07C24r+w2KrxhY5frXCGJbwFKztt1yXNqk7C51KncZJgXZRHIY0h2B5VH7IphAYuwKGCmrdM&#10;kh2aQxEVUmvhkolS7ElQNvWmWBQ7E3XsDtim3YHIc9OmKLdiJiZj0yJCC7LJKCjDI8LF2A5HA/Zr&#10;lZCQ7Ca8NfsimV0tOwkYUPxZAhMXYlIEpUHfIU2AOwslQdcBDGQdhZL8W2QRTsDNHikB2JNWmBsA&#10;dgRx3pkCl2B29xirsDsAe2KKdgGYUO2BgXYhwB64op2JsoXpgS7En6ZFXYFoa4odjippil2JUxQ7&#10;HVAFKYq7EGYHFXYk1MUOzsv5Cab+kfOOnhk5xxyc2r0AXfNN2xk4cRc/s8XMNHpkx0PToPN35pGN&#10;XPD66z167K1f4ZiTmcen97mR9eX4u7Zzj829QXV/OGoyxfYNwyD6DTM/s+PBiDhayfFMtj3yc/nG&#10;YdN0Dy1oNqfsWnrSD/KffMXs0cU5SPez1Z4Yxi7Cf/nHm0gvvONmt45SOMtJUf5Irk+2iRi2T2dv&#10;No+2TnyoH1jz9q3mAHktqLmYN/q1pmCfThjHvcuHryGXc3nmTWrhru+uLmT7TyMT9+dFgFRDqMhs&#10;l2Tv8nJlh83aZI8YkCzqeJ9sxO0xeIt2kNTDjvti/wCZmrfp3zneXJFed0QB/sqZXoocGH4NmeXF&#10;NobbYe/ntqEdxqNlYwrxW2soI/pCiuDsuOxPmnXysgdwbzgpbfbNxTrbdnoX8uZzYeT/ADBPCp9S&#10;ZEj5jsCdxmh13qyxDtdLtjLsLfyNsjJrsuo9rW3mlJ8KKRl/aZ9IDLRR3vudnJNbk+s31xODXlIx&#10;+85sMG0Q4OY3J2Tf8pNDbX/NGnWCkANOlflXfMHtbN4eIuRocfHMB3TO8eZIH8y/mzFZ6UAFiuo0&#10;Hh8BH9M0Onl4ekJlzLtsg482zVaCucr/AD9Sd/OGoyXMgkb1CKg+G2bjsUjwg6ztAesuGD/yznOi&#10;eV/MGrkbyQrAB/rHK+0R4mWMU6Y8MCW8jWk3M1v5Rv2YfBcTqv3b5kziDlHkGsSqBdnI3Xvm1Bde&#10;Q7Ok/lPBFL5htTMnPg3KnyFc1/aMiIOZox6nYQ+eblLvWryeJeKtK1B4b5dookQFtWplci7IdmY4&#10;rs2KuzYq7PVH/OK+hrqHnCzuZDRIXDn6MwdWdm7BC5JbrEjRWNzJGKuIXoPehz7x6Rfc1WMGqgDO&#10;Zy7m3NhF+U3nbylBGZrmaMLIXZj7knD+M+oKnLeTa+dL5Us5SIdiMd6Kk0ph81QkmuXEf7tXavXr&#10;jhbqKgZEi+auXzVexU4Odu1dsQkslcb74KCp7Yefr2FgVkZSPfCmfSI2Bqv04DAHkm3qmg/m1ewl&#10;FllJ9q4S3PltHFVXb2zGLISe36L+boHHnJQnuTkdvPLhHRTTACy4nqej/mRBc/EsoJPvkautCKk0&#10;XJAJBehaf5vSUVLA4WHTjH2xKWRR6uk32WGb6uVHTI2q/wCsBj1zekewxtW/V8TibRHG1VFlHfAj&#10;xEZOLZBFLMDjVWmEpIXF64uq1yLClB2A3wQI/DrjxMaQbGtccBTbJcSqRB64omKqEgwSppiqFcVG&#10;CF3wKgJaAYMTbriqXSb9MV+eAKhSD0HXGk02yXNiXBTja4ULglOuWFriq1nptioXFCFkkBNBiyjF&#10;KFZsWXbEIQUjb1OLKe2SEVS6VyPs4LTfBwsSUouZmpQYMjpXCxY5dluJIwagPUZdDnTXIsH1R9i4&#10;64ZQCnXMkNReP+YnLbp0wXXauZGNtqnmV6u9R0yuuXKlFKH3xgHxfLL8fJbSjWpKx8R174MB8czc&#10;fJiXgOuK31hidseMmrG5GIG2OxZAIJnqaY5RvkZ8krPU364uq5jpUZbngCwpguNcVec6zf0LNXYn&#10;BIGLIPPZ5jM+29cTZ+FWzH1GWgm3q35eeUH1u5jQoSGIJwjuZOR5d857U5uI0Ev1R/K3yfHotpHy&#10;WnwjamA8wkEva0UCgXpjTIAMFMaRCwFj0wHLdDoOuSEU8Kc2mlsRypt44Lsl5nma7ZfihxFkWA+f&#10;9ZXSLV46gGm5w82jXNvhhezAvh3X9Ta+naUt3NMD1OZysYNGJOVjar1G1cumC0WuG3vlHwxtbVUj&#10;FdxtlFgv2zhETLkxMl6xLXbqemIS3ixip6DJR0xLWcidWOly3kggiRmYnsDkfvfMENspZnA+nMvH&#10;pgDuvGS9e8vfk5rXmKRYYoHUbfFQgZzPX/zMtLBSWlUEe+ZHhgckEPr/APLn/nEySiTamhPQmo6Z&#10;x+9/PSBJgkT1FetcpmAsZB9S6X/zjhodpB6M0aE+wzrnkX8xV1wKC1TmtzCm0F4n+b//ADjtYWVu&#10;1/pkQBANSNs7pbTCVeYOYh2KX5zeZNEOnSyRFT8BIpg4bb5E77MmCttVqb1x1a4gUqDlNeubJKgi&#10;lTU5sVVFTvljIkqikSvXMRkbSiBCPDbMBjauMQG+NYYeJC+KOpr3xorkUo8kBRTbHYqohatmU70y&#10;E+SprboTQ+2KZQlH8CfhxmFUwVQoFMacVRMJPQ4w4VR6CtKdMYcVRMZqKHGH8MVRaLQb9e2YqT0B&#10;yPEFRUVQakVGN4t0Ix4gqLZQKMMoCm+SVT5hjxGOTr7Y81Qt9IsURdzQjvglVAPM9MyscegRbxXz&#10;RrQ+JS252y3HL4hmxwjhDAmniWo3wldl5VBOOUbZa1sYuWAPwnKLAdcsjC1S3lvU9cRJzIEWVqoP&#10;jjTkqSF4YbZY65GSVw8a4qPDKaSoTThO+CUTIKxLUtS5AqDi6iuRmaSGPQR+sxY4p0ym7ZUmItwe&#10;2+BLycQqWfag+/Kcs6FBD2n8ofIcvmLUoyUqisOQp1Fc5Xq1w07s9ep6Zqs872bIh+1/5W+W49B0&#10;+OELx+ECmRxkOYxLY9uhcKKYwR4FVmmFMFIm3vkCaQhDIGJ3xWOMswQCpJpgu1JQ9zKkETTOQFUE&#10;kn2zrmh6eLC3Fftnc5k6fHxblonJ+WP/ADk5+aB8wamdA06T4IW+Kh2IwdJJvm5xQ2a6t8kyRhz8&#10;R6CuJB8v8NBFIeZlUfBuceDXImNIQgk3zYQ2ha0gJqcwwpdJRt8vwxQhGruG6Y/piqE9EHp41xhO&#10;AKmEUde2VyPbfCAqo0FNguN365ZfRUN9X350+L9ef//T9d5jO5fl78s2KuAzYq0Se+bFVtO+Opkb&#10;Y2sJr0yiMIKgrq0G+XTG02pMR1XNTG1BWFqddzmwslpPhl4oU8v3yJYlaSK0xwwIWMM2BVhG5pmw&#10;q5TXrjcmzbBNajpmxVVDePTNirVQd82Kt+4zYqs/hmxVaWpvmGJQVrMKVp1x+RYqRNd8o4hVoPhl&#10;4q6tMqmNqs5eOXirRPfNTFKmWOXgVbmxVYTmxVZjWycUFUAr1xhySLRUa12xM5JBKYxL2xhwsSmU&#10;YpjMK2jFFBtjCoyYnSKVwfDLCgdMTO2VLS9Dj8iGYUHYnNhZIZmxwGAlBKGdiMVUZVIpBUS2PAys&#10;lBUSd65e2BDXepysVXDKwquAyqYQWYKoNsrCleKnNilxObFDfIds2FK2ubFDq1zYFdTLrgpiQuAp&#10;vjcKUSnQDvmBpuMSLVECuZmr1wCNJX1JFcZklXUr1y8VWkffl9MVWnfbLxQpMPHNgSpFe2bFbU2W&#10;mxxwwFiUMRl4GK074/AqkRmxCQpnfY43JsljVGbFWuVOmWMBQQ0Wrl5FiqK1NjmpiqpyruMo17Yq&#10;2AO+anjirqnoMbTfJXsrYNco9cIVeAexy8iodmw2yJbDZsCF3UU7ZsULlHcY3JBsAXHfNirW43x2&#10;Ra1hYnc5RwhnFcu++VhZLga75RxQVVNs2KrwfHNih1M2JQVZelR0y8gwVK5vfCEhRYknHMKUpjE2&#10;zCypG56YzJKuABG2WMiQxkGw1M2BiFcPQUxmWNq4NyNMehIO2QmNlXop5bYsd8xUJrCvEEnrgWU0&#10;NMvxDZaTaOEOoNO2NDZNgoS2pIIXHVyQDMBJpIvi4nHA40tICVd9svFVFhmxtbWCnTHAZBgpyV7Z&#10;sVUvT5CnfLwqtKBcaxoMMRaFVCBmxpVcyEdvhy8CUK0vWnTLxVSMpOViq8TGlM2BV/q/snGMKnLI&#10;mgkRterhRtvmphtPCvPE/Zy8ilcD2OWMBQdlh2OUfbEKEQu4qc2FKiygtXKxVEI1CPDGE4VpNI46&#10;jkPoxjDlthG260jLaQxmrdQcYi70GWzOyrpphJyaQ/RglcpSx27px5LgldxlEtiqWoe5xJtjlkTa&#10;r5EGwGWDkigoORSN8snIUxp0I3+WJnJBITDgCM1cSEELBED1xjtQVGGIssUys4ePbrgZm75eBWzG&#10;2SW9n6g2FT3wHNIB88sGMlLNtFjQcUOwXwwsuJgBlkRwsS9U8t6Kb2YMqmhO2R26vTuqnJRi1kdX&#10;1R5W8kwRenNKlBtXI7NJSp75MmmN2990ix5lQBRRsAMJbqainffJ442yiHo2l2DeooC/D4nI1cyn&#10;qTtlhLaIvUdNtVFFAFRhBdSV6ZHibwKZ7p1vxpXCR1Z98iSmmVRFIxxOFtzCy7tg40iKcWsqNsuA&#10;fqxl774LTwI83AioadfDAMsTx7E42gikdHKkvxAYVXDSfZ6jJAsSj4kQfEBQ4SzhzsRki1SFI9CO&#10;owGq77jAxVSaYjcMKdKYoLajCsuB9rDTFVwvvLhCtE64aW21Bwr+E998aRa7Ak5A6YtZk3hZI5Bq&#10;MLXbsBSSGvvhYuxizUyYRbsSluCfDJI4nYXySV6ZEsCXYHBFfiycbCguxSR1C/D1ydrxOwHyau+R&#10;tgZOy+Z7HEFRJ2b1GG4OFPE7GMS/XBag27Aje2QIZB2AJh4jK5BkXYT3EY8MgUXTsASBehyJDMF2&#10;AnQHIWyt2FksQrtkEU7ATgrgV2B2bAV4nYFdiMgvE7EGkJxpkC7EHbAl2AnAJ36YsCXYiQBuMUOx&#10;DiWPtiydjWiB75BadiTRU6dcUU7GcT0rhS7GtGRitOxBwcaWnYiyHqcDEuxA9cFsXZ6o/wCcZreO&#10;G+1TWbtD6Fpp87mQfskigzme3JWAB1LtOzRRJ8lj1p8PWowl/JaI3Pmy81xZOJtop5wx+RyzXmsc&#10;YNml3na/ONTFtX15pJDyaa4JJ8atmzHoxfBwJeqXxdnV/wDnIZooNatdKtvsWtnBGfmFFcw+yBcS&#10;e8t3aH1AOwR/zjzaumoajqyAEW9hO1T2JFK5V23P0iPm39mR3J8nYN/Ly0uLLRvMnmPlSsTRhvEu&#10;d8rzzEpwiOjk4RUZSdnm2XkzsTuSTnQQGzp5buztP5FaO13r/wCkCQFtIZJzX/JXNV2rlqHD3uVo&#10;oXK+52RXQYzrXnGPmvP1bupH+yy7L6MPwRj9WT4uxf8ANq8+ueY73aiq5RR7Ltkuz41BGsNydnLS&#10;m+2bG3Bp2d70ycaN+X9z6pIe+uFVAPBRvmiyjxM/udpjHBi97sb+WQOmaLrWuq1ALcw1H+WRtlmt&#10;9UxFs0/piT5Ozh0zc3Zgeprm2gKDrZbuzt35BRBPMa37E8baGWU/7FTTNT2x6oU5/Z20r7nZP/ye&#10;uZrvzne69T1PQW4mLE9KA0OartCAjijD3OdppXMydnnfzbqkuq6rdXU7FneZzU+5zoNHiEID3Onz&#10;z4pF2d6XS1sfyra6UAS3N3QnuQBmlOTi1LsYw/c27IHqytpvkuztXFDPMz0zPwnjzEuJlHDjAdnF&#10;GbNyHXl2dZ/KGzkuNQuLqHYwW8r17/ZOa7tHkA5ekFkl2cw1N2kuZXkNSXY/jmdhFRDiZDZdhdlr&#10;W7NirswxV2e6f+cMdFa/8wG6beKNdxmt1sqDk6fmxnzhefUNHu7itCIyAfnn2a0e09NNgc0AG9uc&#10;C/MT8zfNCyVj25Gu475K0HEUGSS+X76YzuXbxyyaHCOSpUV5PU9aY4se2IA6qoSwE/Z3xtOW565I&#10;zrkro7UndhTLO2Q5qmEaEdO2NFB16dxkJw4lTmyv57cihNBlSWqyj2zG5KzHT/Ms1mQQW5exwouN&#10;JR9qbYpt6do/5j3EHEl6+IJyP3WhAglRjySC9a0T8yUkISZ+J+eEE2hMu9PowE2zEnpdj56hahEg&#10;p88AyaOy9jkAm2TQebYZf2vpGF8tiU7ZKk2nVtraSmhPXCyW3INKZKJZxCeR3asOuBGgpkrZopbj&#10;l0OOWPFDbP3wRwyDAlQ50PtjKeOKKXhqjbFFGINLSjJuKYui5NCXytTbBSDFUtlbfFgaYqhytcUD&#10;VGBVErQ7YmTvkwghx2FMcB3xYqbN2xQYoQ74uq4pQLtTFVFO2GkIOSSpoMdXJiKoViTtjkNN8KEP&#10;KtdsGRtgKCk9wnWuDYzXAGKQ3gIUj2wxj+zlsObSS8/1YhQaDamGMG4zJixeRa9tUjpgkmgpmRBs&#10;u3nN2KVB640HLlSoqK/EKnKU/Fl8OSCkerx8kLLgtfHMrCeiHh3mROEnT3OKjLkhhE5Jx2LJAHoa&#10;9ceu5GCY2VDs/AHxpgxE3zGSxnU9QKIRgtVpgS8z1G89RiK45jT5ZGUqSv0PSmv5lVRUkgYVXdwK&#10;fCdh+vNNqs27IRfoz+R/5cNaIk9zHVioI26Vwod+RzTndNPtuxs1tIhGAAaZRNMiWBRqLy6+OEt/&#10;drbgkmlMsAtmzby/pD3zBVWtTTIlb6ss9wIlcHkemWcLLher3/lo2Vg07R8eC1r9GdW09FWEOevT&#10;MzT492qT81vzm8yTG/k0yvwdT49cWdix36ds22OAiEPnOSb1DXrjKd8sVZ1+HKwE0gmkVEOXwnGN&#10;KqCpOAQMmu0dDaPKwRFr8sLLnU44a8mAzJx6a+bHiZpo3knUtaolnA7VNAQMh+qecrWzUtI4298z&#10;Y4wOTE2X0J5I/wCcYdY1uZJLuIqhp23zivmj85LWyUiOQVFdq4Tsx2D7f/L/AP5xZ03Rwk2oxrUU&#10;JqN885eZfzqubslbVtjXvkOJHidz6f0XyPpOhoEtIFqO5Gcb1LzNqGtMSzMa9hkJTprNllqoqDig&#10;AHgMMdD8papqrghGC16nKJzvmzhjLUkixDlIQB757T/KfyTc6UFlmrsN65r807cgRp8//nJ570+y&#10;02Sw5qXYHvnquyDIoT2GUENoD8pvN80NzLNOKUZiRh1U0pgAV4TO3xsF6VxwxKobgGO+OO2AFVNo&#10;98aTklXqtMfQ5WTaURGtPs5QNcCq7KQK47FVLkDtjScVRMQAFe+NxVeem+PC8uuQlKlVreMM1G2G&#10;N2BoMiTYSnsUQB8aDHE5WqLSLeuJlsVTCOANvjeWFUWsFPiplD8cVXkD6Mqm2Ktqx5bdMZTAVR8T&#10;DYHY4KUZiSKpmfhAK48DAqHkn/YwJKlCQOmZcDYVShkCvv0zRoT0GZGOKCw3zXq4jVkDUAxc06Dt&#10;mxww4d2EjT5z1/VmuJHHLp3zDbbMqiWHNgU04qWPXLrQ4eFCEZy4+eMk8ctwnooUCtOuI5eypeKk&#10;cj2y8WTYoMwxKrHfiK12wVGtd8x5GkpDqN1Rd8EgUyCWEzzeq/EHbHqcryKEdafCKHKdgBU5Udk2&#10;yvQ7F9QnWGNa1IyHa5fcv3YNQM1uWdckgP1L/wCcefy2GmwJdzxj1GCkkjIPMS5qc13NmH3bYxrb&#10;osaDpgYp2yNJtOEnp1OUsdNjitr2n5CoOLhfDIlbQ4lPUZJfLumG4l+sOPhU7ZLHDiNMZF4R+ff5&#10;mQ+S9ClWNwLuVSqKT1rnQ5nFAq7AZutPi4WgPyCu9QfUrqW/uSWllYsSd+uAyanNhGFJOyXXF1xJ&#10;XGig6ZIsCbU1RmXl264ugyqZUIMnqcdWuCqbAui+Mcj0ysUrg3WnXNirnQ9T+GXXFWoo61NMa2Ko&#10;2FR17DG4qinXbYY/3wWi90IV3Az/1PXeYzuX5ejpQZsVXjNiqm2bFWjTtjhkWBUyKHfLxVo79M2K&#10;qJ2ObFVNuu2Yb5I7JtbU0rl5G1tb065fvgQt9sv5Yq7rmxVYw8M2KqddsqmG02uBoKZqY2tuDdxm&#10;phtNt86DfNTG1t3q5qYbW2mceOamC1tZzrl0wWhTLnocvFCwt3yjhCtjNXBSu3zdcVW9MumNpWlu&#10;2bCypbsd8vAUFac2BCxs2FVoFemJk1yYYlEKvhjCckxRsa+GNOFUcgxM4UJigAxuFCJBpvldcPJm&#10;qA0647AqmTljFIUXYd8fTICTO0O52rldMlzYIUmuKLlc0qZ3GK5WqjlfLFWx75XzxVdTKwquzYpt&#10;dv2yqYbUFWX5ZWEM2mzYVcAMvBaLaNM2NpBaGVhS2eubAhcKHvvlqN/bIyOyFeI1Irijr4ZVCSov&#10;tt1xA5kJXIN8biqsBmxVYwy8VW8fxyxiqmwy8CFI7Y5fHIlFqTdOmXihDPt075sUKfbHDAqgwy8V&#10;USad8xGStIKwnx3yqY2m1pPc47Ai1mbAhUDUysVVQc2KqoYHG1wpX0yianCOSrgKZqYLQ7HAeOBV&#10;hPbKpirdRmpirdfDKwquByvnk2xfuemYYCgttvl4AEALAOlcqmSZLiafLKwJXgfcc2KF69c2Kts4&#10;6DNTFXB6nKwFhJFKe2XkWLn6UzEZIMgVMnxzE1w0yWjf6MrFVYAZsSpFrOm2WMjTGlrGm2UcNraI&#10;h3+eWuxyElCPRCTXti3zyhkih8O/hgB613zLAFJTqCaqdcwwEMCFRiKE1xTJMmOyN8RrjhilAykc&#10;ssYqoPl5EsS0VqMcMixQ7eHfKxQrKoGWMKaUbhdq5dMVQIc1pjGNMnEWhEEFgCMoGuSIVTkUqKHv&#10;i2UpQvHKriqrxPXLAxVSdiO+UcLIFUiJ6dcbTDaeJXqV3zUxtjaqj5sCCvBqdzlUxChUDU2ONybN&#10;WC1GVXFKsiBaE4kxp0yYjaLTSCQD7saK98toKhppCtcWVe+VSKhAtcE1DYoo3yqSUPLJyWgwSAMo&#10;sqgW2ONYbZKJVZ6tDviIOXqvaMsPGuXkSxKnGlGA7Y04hQmI2FPHGk065IC0q8cPLemISNlkY01l&#10;NbC3MsgB6VwKzjJsCze10+RvhQUOFd3PxJGXR3FoAep+TvKxuH5utQD36ZHb262+E75MJ5PqXyP5&#10;USJ1DpQVBBphAz1qScnG2BD3uO0EIVUX2phRcy+ByVJAZ/olgfhYgjwGRu4nqTvhtsjF6/puniJF&#10;5DemFE8r0IpUYt0YstsreEkEnicKnJY0IwE0zZPCgWhDYHYBN6ZSZJTKKsux6YXSsrg8sFs4xTiF&#10;GiIMfXAPCNd65JmQjxJK5AphFeuN+PTJBokU+tEPEcuuRueRgeuWBrJTpFFOmBCXbcHJMbBVRQdc&#10;CySNFuwxLAlUADYVzzmXbAwJVQtN8KJyRlgYr8I5ya4EKmByxxQXYg1TiGkuwKwU9TQ4UU7ALR8u&#10;mFDsCSfCaDJsC7A7g0qcMUOwKwyaHYkVOFXYzAQxkHYxhkGsux6qCN8ICuxhGWBXYw+AyJDOIdjf&#10;RY7jIltAdgKdGUGoyshkQ7Cack7EZWdmBLsKZUI3ORKAXYClpT3yuQpsunYCcKcgU27AUqjfAh2A&#10;JFA6YoLsBuvhlaHYn6RO+SbAHYGkBGxwUpdgNhTA1EuxErX5YGYdmoAKYsnYxuPTBSbdiLDuMaQX&#10;YGB3xpi7FWpxrXfAGYdgMk1pirsSkY0ocDAuwL3wFi7PX35L3KaD5F80axOoYTQpbD/ZHOV7THiZ&#10;YxDuNCOHHIqbqSVIPQ4S/lLc2GnaH5h1142M4tjEh7DmcnrRIzjEuRpQBCRVM55+UGl2WtecLG1v&#10;6iFpgT9G+Z2vnKGJwtPEGe7R2FRgH859TGq+bdRmQ1RZmRfkpoMt7Mhw4w0auXFMt51b8oU/Rvkv&#10;zJrEGztCkNfAMf7M1Pap4ssYnvdl2fHhhIuwvjtJdN/LW5vjIQLy6CgeNN8tgRPPy5M5+nE7PM5B&#10;HU50XR0hLs9HfkujWGk6/rbLslk0at4FyM0XaREpxHm7DSCok+TsiH5P25l8zpeP9mESSk/6oJzJ&#10;18qxgMdKPU7IB5pvW1DU7q6c1LyufxzM0seGIcbNK5OwgjFWAI75kTOzVEOz0H+YrRWHk7QNOji4&#10;u0bysR35HNJo7nlJdnqNoAOwHorQ2H5eX0z1D3NyqAeNBXLMnqzMQaxkuzgRp2zcB1hLs9C/kxYN&#10;BpuueYkYBre0KCv+Xtmj7UlxSEXZaGNAl2TD8gLi30pNe8wauvO1W0lRqHu+wzE7VBmYxDl6KdAk&#10;tGp6Z5f1IxXF/K9p/dtIStfCudBiuMN3Tzoybz0N5utLjS/Iui2wJAuHaSnY70zn9PITzkno7iUe&#10;HGA7I/8AmleLFomiaZxAkjt+TEd65ndnxuRLjaw1EB2efals3fJ1BdnbfyvtJ9OstU1+RWECW7IG&#10;HSrClM1WumJSEQ5umHCCXZxW5l9aVn8STm0hGg4MjZdgfJsXZsVdjl3IxV2fTj/nBbRZZbm4vowe&#10;AABPbNRrN9nJ03IvJPzu1mHRPKl3cXJ+1RVA6k59a7aIRrxA+eaaqc2Afj55k1qTU52JJ41NK+GC&#10;8WdMTY9CegzH8cIQolRuwygTiVVVUEDLwJpeEpU40nxwoV0Tw6YmSTiqNjQdMFA7UzDkqarDsDSm&#10;WT44FXheJ+GoPtiLKrbUyVKj7e+kibaoPicRa3TwyJFpT+18yXUDAliV8K4AlsEc0pg4VtnOneeJ&#10;EUcmNfnhDeaQKnjTJRLMSel6J57WQCrEHuCcIJ9JNaFa4KZCT0/T/OcbKCX38MKrjTKbBaYQGXGW&#10;VWPmZJDUtha9iVNaZGyvEyaLVo5QAG64mYiOuDdUSLpD3BxBkI7ZIM47ohZQ24OZVOFNLXl7YqFo&#10;d8kCpCFkPIbYsDhaigWQ13x9cCqZA7Y4HFVNhXHgV+eG1UnFPljxkqYkINm8McMWK0kUqeuCENOu&#10;BKXyivTFa42hDenvU5uuSBVScBQRTfHLk0FCSHtgqM4CxSy5GxwbGaUwAWgseuyADywxR+g7ZfiD&#10;Q861lCNx3wxhPQ9syAgvKNZUkstN8GN0y3EsS85v1odxviZNMyQLbEqcUBJ65SGvXMgISDUgQppv&#10;gpa19sysVUh4n5kT96Ti4yxILArhabdxigxTaWzEJ1xeNK75XOVbJSa9n4gmtMHRpTKSbSHnmq3o&#10;+LicX36DATTJicETXk6ooJ5HAV1P6Y41G43zXanNsmIt9dfkn+WL6jcC5uYqrtxJHfI3LPzO3TNL&#10;mmZFs5P028q+WY9JtkUqA9BWmI+pTfKGLMBbFjQDCq91WO1Ulm3yyGIlaZTo/lmbUWVY0PXOIecf&#10;PCRKVifxBzJhiZDZ9UeRfy/WxjWS5TegOQbyh5uN3qKKx+FmwEWt29A8zaFHNpk8UY34H9Wez9Nl&#10;ElqjA1BAzO0xceRfhR+eemSWnmS7jmrVXIHy67YJOZ4KQbeIqgr4Y2tMBKkpjDZ+r06+OFt/qKWi&#10;MxPQZOECWBL0vyT+X8/ma6W2iGxIBPzzjHmT80LXSwys4BHauZ8I9WJHe++fy9/5xLhcRXN8pIpU&#10;lhnnfzR+egqyWj8j88sa5Sp9f+VfyV0Ly4iqsKkr2AFM4ZrP5l6jqxIDsAfA4PEprMyXq9pptrYr&#10;wtIlQDwGQ9LXU9aeoDvU++VmbERJR3TOjeX/AMn9Q1MqblSATmPPMG+OJKb/AFuy01S93MqgCvXP&#10;RflT8h4LdVkuo6kUNSMqOU9G8QAeGeb/APnIXRNAJgtXEkm+d+0T8vLGwUcYl29sx5zpafJPnX/n&#10;J6/1Bmg0+Qou/wBAzoVppcVsoWNQBlBKXzH5m/Mm91lme8mZ69N8NI4gpxUPLdS1hrlCoJocEYEs&#10;UO2+PwKoGTenfHAVyJNK2G57E5dMFpXBt6e2N3xKoqEUHxdcqoGICqjb7HfK9TDwoWrA32gMrlXA&#10;RSUbFGdg2wOauBVZ4aj4cehNchkGyVSFDyAYbDwzNsa5UCrIYAHAoN/bGk4FRwjpudsSY4VTGBKU&#10;rlDxxVVcAHjjxiqHcU+WbbfxwFVQISoaoAylBJBptkZypUXDGSQSDgkCmYyhHTOcs7b9sIZBCNt0&#10;64i9G+IdMyccGKT396IAd6GmOHwLy8c2GDHZYvEvN+sepWCu/emMBFK5sxHo1yeM30pYmhxLrvma&#10;BWyEhd6nffLrjSrVJB2yq+OICQFQmvfNiydWmxzYqtrX5jHKKmgxO26oOeXY1wdGu2Y0jZSGE6pd&#10;cRQnfFj7ZFLH4n3q3jjDtjSE4helKb1wvvrkRR175hamdbJD6t/IPyK2uXqX0yEopGx6ZAb1zK2/&#10;bNNllbY/W7yTpqaZaxpGKCgqMLCla5Ql6SsoFDXKEXjgJVf69OhxpQDfAqusvLpj4IXuJVijHU74&#10;aVC6nqcGl2c19eMESNC1TnWLO3WyhCKKbZn6TC1E2/IP89PzAm876w4Ry1tCxC77bHGvVjm5hsEA&#10;PC12ag+nEem+XjdUNKnFvbMBU5GTCSLE3CMr1BGLVI6ZCrQlZpSlTlM++EQbAiIGoPhFMsuO2Q4C&#10;lWiK1rUb9sysDtgIVXkA5CmWd8jaLREaLGNxtjWqKE5OO62pkgHY/DmBrgIpKup8N8dXI0hR3r02&#10;z//V9d5jO6fltyJ65sVXrIfHNihdXuc2Ku75hitLHqMuuCl4VOuXhpaUya9cvI0xIpYR3GbFC07d&#10;ccB44FWFs3TGk0p1J6d82NK2TTY9cvFCkT9+XiqzfplYaVd88vArm+ebCqmTmxVYT4ZsVbrldOmI&#10;VymnXLxVaTXpmxSt6jLxVoZVMbVvll4qtJzYFWVzYbZW2DTG9clTErSd8dXI0qmT3xrHtkgEEr0x&#10;mSYoyMVxhwqEZGMbhUhGooGMO+SDGkWhxtO2NoVq06ZdMSWa7lmApiqmzgYqq065VKVpUWYH544j&#10;bBFKHdqde+NpkyUKNa44AjISNpWkjpjwMgqwkZfTrirY3+eNwq3mxVuvhmxVcDvmxVeCR3yqYbZA&#10;uZq/LNTG1JaDb1y8DF1e2bFVvyxuSDYF+/fNilv5YqqkD55TKQKERHtt4485WEItTgU5lBIcpplY&#10;VVA29DmxVc2+bFVntmGKrXP347AhQJp1zYrSmzDHDGlpDSNXfHDIkMSFBq5dcaWlI++XXGlpQIzY&#10;oWmgy8VUjtmxVrNirYNM2BVQNlYqvDHtlUGKqvqHN74qvVuWwxuFVQ07ZYxKaWk02yx74ELKim2Y&#10;4q6tN8rJAMgFRSMqnbJMl/LvmpgV3LNhVrkOmbFWvnlHAqsN9s2FXcj0yqYq0TvmxVtcrBSCERCS&#10;DXNgpjwolhXLyLFS9PxzUyQLYCok0O2KADwyuRKomNg3XY4mRQ75ZE2Fa75WFVjqDlY0tKkB4Hfp&#10;lV8cBiik2hYV4jviyyAiuUHGeSVeTatcRf4jXL4CglYk/AVGM45NVV7wkcfbH0wKlDymu5yx4YlB&#10;KH9QE5dKYLRbi4PXKxSurXYZYxVSfbc9cvIkMSHB+mWMDFqVS618MsnCAlL+PE1xJxvXLInoxKPh&#10;IptlCvTJKFK4od6bYqN8qkKZINSK0ObAqLCDjTvjgcCoaSIdcx8cVbhAHwnG4VVitMvFVi1rtlVw&#10;0mlcqaVObAilpJBC404gpBTKD46DEyaZbEMkU6EDbpiJOWU1yRVvFyPxZlNcNqC3c2xCFh1GCFym&#10;RtmCkUsbAb7Y8GnTIkWyQzCmKCQjIHGqiD12644nkMAFFCiQOQxDLFKYxgMK44nAGIUVjPKuJFqb&#10;5MC2aaQwhyAOuIs/LLIxpqJTeK14ihGIuSMkhPNMgRpBt0O2Fs84iFDucnGFq9a0DQp9SdWRSN/D&#10;I/c3XMkjLAK2Y0+mPKflN7KNVmAqTWlMIppFNanJMeb3XRrGaLi6L8IwkuZgtQpy4bJeoaPYNO4e&#10;VNsIbmU0O+BkA9V0mxjDKadMJnGxIyVNwDMomAYK3TCu5neMYGbJ7C0hmYAA1wr+usDQ9MjJNskX&#10;TEI+Goy7iZZAAmUFIVbK3aAkydumFjUU0YYKbgnSnkAVNDgC7dEX4RvkmMymNkjs1WIpkZuXopJy&#10;QG7jTZJAtSAMjruWNTlgaimnHbbE2bjuDk0OAwsuZS2xNRixKqophYW4nbFCrgeYO2TBWndMLAg5&#10;VYZOkUurtjJPTG3GmJCkOFcCMqt0GRAayF2AZUjpvscLF2FDCnTCGBdgVhyybF2JMp6HCGJDsQZC&#10;N8mtOxMvTqMVDsZIwbouFk7ECO1MiQ0yDsrJBrdmoCN8WcYuxpQeOLaA7NxP7Jys7JdgSeNqdcgU&#10;27I/ODuD1yuTVJ2F0j0FMrQHYWTCuAsrdhfJtlZRbsCPkCm3YHK8jvizDsDPFTfA2AOxIqcSEuwH&#10;MtNjgqmMnYBdT2wNQdlKtBgbQ7E5DTbFS7Ap3OKHYx9sVdiFMiVp2NYDscLJ2BiN8BV2JOK4GDsa&#10;sZJFMhM0FAt2euri0/QP5RRU2kv7ws1O6qM5jj49Q76EODD71vf6MKNJmOj/AJWXkyRDneXaoWpv&#10;RQcnOPHqPcy+nFsuyG/kPYPfeZVnT4TBFLKT/qqczO0pVCnD0sbk7OT+ZZ/rGqXM7mpaViT9OZ2n&#10;FQAcHIbkXZ6T0gNov5VTzwigv7sK5PcKO2c9nPiakDudxhPDh97VN64Tee7qOy/L/RNJiNGleSZv&#10;1Zk6EcWWR82OrlWMBvPMvtnQ9HRkuz1z5Ne3svyo1ifiFuJp44wx7jwGc1qTeoAdxgI8ErTWo8Mg&#10;35OWTQwa1rki8lgtHCkeL7Zma+VmMQx0oqz5Ls4PduzTOzd2Jzb4hs6yct3Y21cGaNaVqw2w5RsV&#10;gd3Z3D84b2KmlafbKwjis4qhvEgE5qOz4USXZak8g7BXmr0bDyFpdtGnGW4keRvcDYY6f1ZSVzbY&#10;wHZ58Obp1bs9D+S7lNM8j6tI/IG5ZIww9t857WerOA7fSgRxl2G/krQ7mPyHruqxV9FyiE/TXKtT&#10;mvOI9zZDGRjJdXtnn/QLBb/UYbORgoaQAk9qnN3qcnDAkOqxC5UXZ6g/O+SCyu9F8q6e5ktbW3iX&#10;2LHckZzvZ8b4pl3OqNVEdGh75yD85po11G3trYnhHbxih7GmbrswWN3Xa6W7ecX5HNq652d+8u+Y&#10;Lm38gajo/H91LMh5U329802WI8Z2GKR8MuzgDDfNyHXEOysKuysUOxaAcnA98SVdn2Z/5wWskj0S&#10;4mjj6uAW+jNLrTu5WH6XyF/zmFeG28tWqLMIy0xPA9XoO3yz6HqKDNS50X5bzTGX4sdiyUS1Bv0x&#10;wGKkKBcg4w4opERknplVwpCKC71YbY04qVZRT5ZQQt064DIBirx8uwwVSmYZVN4n7HfG1xVXC0OM&#10;JwqiVStCcaThCQrCKvQYmT45JmrIhVgVxJkDdcBLAlOLa4eI/CcDmBelMiUWyW11m4T7LYCmsEcd&#10;N8RFNsmsPN80BCufh9sKptIDfYGC+9lbP9O88BQObbfPCmfRyOq7Y8SeJmNh5zjlpR9z44VyaYac&#10;qYSejMSpllp5kRiKNXC+W0KDpi2Caf22qrORU4F4Y0yTP1RTY5fA9cIYEBRaUdK44LhYKRcdBjwu&#10;KqRfv3xUJgVRZ+wx/HJCSoZ9/njaccmDaqZFdserYCxKm0Vd+2KVwIUStNjiqeJxBQhJwACcUXLE&#10;FK3OLId8WKEmWo3wxi3ocIYy5MVv9qg4NTYgDLcTSwjVwD13phjFUAVzIDG7eU6uPjaowaTtluJM&#10;Q821FatsOmMbcZkxbEldagimNXY5eDaEmvYyVK9Tg+MBh79sshPhQ8W8xoBIxPXwxZVPcZk8Q6K8&#10;5ujvTucXRPHITnvskJDdSgKWPXBkaeGVE2zYLq+ocAwJ6YKAptiyAedXE5nclTWuJzOI1LHwzGzZ&#10;EgPWPyx8mvrd9GCpNSO2RO9u+RoOuaTUZuJsAfrb+VP5eR6HaRsRvxB+nClpuI3OYR3Qd3vttp3L&#10;4QuRrVdfjtAasBTLIY7Wno/l3yRJf0bgd/bOD+cPzAVAYoX8e+ZYjSCafR3lTyNDpqiadRyp0zzl&#10;q3mOTUJCCxIy1qM3paRrGOKCgw68mXhgvYZKnZhlUhSYlSuoxLC8R6MpGfRDyjfrd2SAn4qDL8Eq&#10;KJB+OX/OU/kuSz1aXUEWi8iSfnkwKA5kjKxGz4s+qFXp74FlBANMInZVmWnaeGUNQEbZzTzs05tp&#10;FtepBocysZtA833B/wA45WunQXkb3qgAkdc+fHnqy1Oe4cMHNWNOuZgnWzXKJfqXZNE0KfVqcKCl&#10;MiOk/lzqmquAyMAe5GRlkpiMZVJrqK3XnM6qB4nO7+VfyJZyrXa+++USzAcmwQEXnfmL80tG0BGZ&#10;pQ7r2Bz0R5d/Kex08LzjBp7ZUcpLMPl7zx/zk+IUkh0tgGHTOuaf5atrQBYkUAbdMoM6SHyB5t/P&#10;LV9b5O9yyoSTQNkjis1jFAAMqMiWQeH6j5xlvHZmYsTU1J3rgoIBgTTGJNVeUGp3PfFOGBCWveFq&#10;knLpTFiUObjl8INQcrpitqicZFp3x9a4ptCMhDUIywQMiRaV/EjtvlF+2ARVExwOwrTE2kpkqRaZ&#10;29o7kUBIOBJbkRiuSjG0Wyex8uPOwPE++2EF35ihtH9OVgCMvGCxaBu9c0D8mtT123+s28DUJ+Hb&#10;thjZ6vDdqGiYEHwyvJjpkCxHzB+Wup6DK0d1Ay8ehptTDdXB75ikpthj6fImzL88XRq/Zyme3Nks&#10;9A9QKUy3GRCoyzND13xEVwqnJZaDvlccVX+sBmpiq/1OQqMdSuC6TbgjMK1H04nTthJ6qUVHH0Vh&#10;XfBEYoKHMWZsoTNU4LTocUGQVY4qad8zfZI75OA3WkvuJliq1O2+MU/Dx8O+bCGLe1kXl/mLWOHJ&#10;e3XbE3PLbtm3wY+EMS8G1vUTLMxHjviZNNh0zNhG92uTF5XDbd8rLEJZIKHfoembFK+lM2KQuHSh&#10;zUxSpO+9MeoPTtlc5BVofjVyRTBMaZVI2lj2o3vpBgpwWopkUvPLu4aZ6k1GXiqlGd8QkbiCw7ZG&#10;cgBurOPKWky6zexWkC8mZumQ/U7sO3D781GpmeYZAP1y/I3yKNEsIzItHIFcISeW+auRS+sraP6u&#10;gVdhjTF7ZG0opbr3y/S7kZFVX62OoOA7miCuSiEppYM078clvljT/gN1KKE9K5k4cdm2Ei+Qv+co&#10;fzRGix/4XsH+J1POhp9+Sl3+7N3iw0wfmvcXhnYytWhOMHxdMtIpKFS5DE17ZRWvTDGVKvlIc8vH&#10;G0oaZO7YSCCcEbDLwMFqAk4mcsDYFWtRxXtlEUwpagNWI7jLQ75XPkqZIC3xNi4zHPNB5qp36DbG&#10;OCemWYzXNICm8XM0XGAHvk5SBSvjBQ+AxTKlX03r2rn/1vXtMxbdxb8s6g5WFkuBpmxVvllYoVQd&#10;tswxKCaaY+G+XikFSJ+jNhStoOpzYFd2r2xwOAhBCm61y64gIAUCKZsKVmbFWyAevXLrkSGJCwp4&#10;ZeBCmwOYCgpkibVaT45eRVbXxzYVWNv0zYq1sBvmxVqubFXV75sVd882KtbZeBK3NirRzYqsJ8M2&#10;KtDNirRr3zZJNOFOmV1xRTQFBTMRiCghevWuJHLEUjUXwxuKo1NhjMKopADscrChFqKZVMUUqD3y&#10;8UqZOOUVyMjSVPmK4plTKlFzvl42qk2+3hmphtCnjgMiqxm2y8SqytTlHFV4OVTFV1R0zYq75ZWF&#10;VwGbFV9QNs2KrCa5sVazYq3XtmxVd7DNTG2QLfLfG5JkqDfpiofplRgqqG33y2I65GMUIhTxxDL1&#10;XKcbhSqDxzYqqdembFVnQ5YxVax6k4sqCm/fKZTQpkUymSgrhjO0odx3xgyxVB6Gox2FUM1Rtl4E&#10;Icn7s2KqZPbHZFgsIy8Va+ebFWq9s2KuzYq4e+bFV4NcrAq/lmxVep/l2xvyyQCq6nx3zYaZ00QB&#10;tl1yJDGltB0zE4gJAa9mysklePbpmxVfXbLr7YKVo7HbrmJxApWvHG5JVwxuKUQm2bArZ3O+XXCq&#10;kRlYqvXfKwKi4xTfKGJLElGldq47IMFPjTHDCyigpVINcXG2Y53ZtxkimB365fj5IROxO3TGZYri&#10;K9M2KuVcYfbFKY2tA1TmG/XAdmJ2RsoBFRjqYLRaBIpl/Rja2oEmuXTG1tDP13y8FoKiUpvmOEJi&#10;pkEb9srCyVUNBmGJUmlcoCPix1MiSxJtCEhTtjTtiGKPUB1AHTLBrhKoC5VR7b44rUYAaVCpNxNO&#10;2NApkzK1akk5YpTbbK7Sh1oGrjSKYqjo2DfMZQ2xQvlAI2xx3xSgq8cbhWkSnxCpyicIZALwKHKw&#10;pV13GOGAsSoON9uuMbAEBNrBO74idxl0WaYSgKKjpiZBy0sSFa1lVTUnplqhyBIYKlxeBqqnQjBK&#10;5jlKT3NGB7Y/EFkClEoI2zHJWyCioqccGpkeG0rXj3rSmJnJIJR9sPHpiRfwycYtdo9LYH4qVxNz&#10;QEk5aFJRVjA0koRR1OAzMF3yYx2aRTPV0syRUUb064CvLwxg8csGHvSGdeQ/KKanNVwaL1yMz3bM&#10;aHpkzyZEbPrny15LtbJRcI1ZANvDAMsoAyIYPQdM015JlCtXffCKeapIwjmwp7TpmmCGMGlThJLL&#10;ybfLUh6BY2QiiBA3OFt2wCmh3wtkQyrSI2aQArtkfMp33xbQGfpaoOJK1wqvXPE74gWklkWmRqHB&#10;phAZDidmFsuWMU6YIWWu4ykhsBUmhpsctpN6sMjybAackVRRDhLfzKdwKYQxkU8sYSuxNcjtxMsm&#10;2WRFNRT2JGTcYUsi5aAxpGcj0GApVA74aQYqik4AkT3wUwMVQb4XyRGu2NMaVK4Gmd1FMUN4VtOy&#10;daZO2BK+gwJJc+OEMeN1BgX62o64o4m8ASzK9SRih2AyV75IMS7EZQlKg5JgXYAJ3whjbsplLe+W&#10;BLsSMTYCwdjQhHbCGQLsYynwxLGTsSK4sOF2XRSN8WwB2B326YCguxlcCguxGYkDY5WQkuwlkQuT&#10;lR3YOwuuLdl3GQKQHYVSqSMirsAyRHrTbK5BeF2AWTwyJZCLsTCinxYtsQ7EHQdsDJ2BHFMWJdgG&#10;Y1yJa5G3YEYUwIiHZXI0oMDYHYElHc4oLsRGKuymAPUYpdiTAUyKQHYiQMbUuwOQMebEl2JtTBTG&#10;3Y+3VnkVFO5IynMaDZj3Ls9V/mdDd6X5U8u+XZX4xSweuf8AZ5zOmrxDJ32UcMIhoEHpgP8AMJH8&#10;q+RtI8u28gkF2WuXI9+gy3SDxcpkV1XogAG8R/I+xMGleYNfI4vbWTKre77Ye0Z3OIcbTCgS1nm1&#10;bdtQvvSJ3d6VPuc3XH4cL8nV1xFvPYn5meXpPLPk3y55UmYc5gZzTvz6ZyOlzceeU3eZoGEBFarB&#10;iadjQ5y7887ZtDh0jy/XaKzR/wDg983PZA47k4naB4aC4GvTPO8S82C+JzeyNB1QDs9SeYtNfQPy&#10;w0+KV+L3tw0wUd1GwOc5hn4moPk7aceDEA7EPINumk/l7rmrzyhHuGSGNe53qct1UuPMAuL04iS1&#10;nmOZuTFs3+MUHUFvDXyvZvf6ra28a8i0qCn05TqpcMC24Y8UgHZ0X83Lie58wtasKCIJEAO3EAZg&#10;6AAQJc3Un1U7Db81Z5rLTtG0WVQPTtUf/ghXI6CIlInzTqzQAdnDFNSK5ti692endSt7fS/y1tHV&#10;h6l1cMePegGc1G56h3gHDh97sME80z6N+Vv6Kg4ql5cnmO5AGVjTiepvuYzymOKmqCvLv0zz95NW&#10;OXWrRZh8LTJX5VzeazbGXV4BchbeeivzKmgvPPtraMgSCMwrT2AGaPSxMcRLtc+8w7OJfm7dQ3vm&#10;K6e1p6atxUDwGbvs8VB1utNydnLAlTTNiS4VOz0PPqVtpX5fx6Y0Q+sXMpfn3oM0MYmea3akiOKn&#10;Z53Y1JzfB1RLsbhQ7KxQ7F4K8gR1rgKC7Pth/wA4HJcp5XuBcqRGZaqSNjtmh1h3oOVh+l8Lf85v&#10;LB+itHd2AmE8nEd6ECpz33xzXOeC/Nb1hX2y6YslLlXp0yjil0aktVsTJxYlNYUp1xgPjhQiQMqu&#10;KqgHbHK/A1ORnHiVXjooqBvggsKZiKmsER64wthVGrFUb4mThASAiFWgxhNcIDIBWXbE2OSCUREv&#10;LftlVyJDAoyNN9squAoRyEqKYmSMKohEI3GNB3yJCopeY6YoyK4oQMpVHw3M0LBlYimA5bBH6DJc&#10;TISpPrXzJNb05McKLnSxuaYQyBtnOk+dCaK7Gvzwjl0unxUye7Jnlt5ujei8tvngNrE9AN8eSp3D&#10;rkcm/MEexxJ7Nl7YOJbR0eqq/wC1tgcw8djkltGLdh9wdjm4YFd6uWFJxVppAOuJsp8Msilb6oJ6&#10;4wDemSKCuLimLquRYoVmwQi1wIQMrCh3xfjthiUJfIe+ZEqcsUoOWUAHDOFKUxDVNiOqS+HXBJFC&#10;MuxNTDrx/UBqO2D4TWmZAQXmetRgE16nBle2ZEA2B5pfgcivfKy4Kkzgk0HXGg/Fl0OSlK79Cqsw&#10;HUYYwtTLALQA8N8zo/NuIPvg0GuEBlTy+7Y8iWxdFr1wrTENWu1iHwn54MRadcDIPKNVvPWYhScV&#10;AyvLOgzBb0LTHvpkjRa1OEepXIoVr8s0+ozUyD9L/wDnH38sPqipfTJ8TAHcZCry54EuTtmBvJmX&#10;6E6Bo6qqwRjIHr3mVLJGJalBl2PFbGntXlXyS946u6njXPOHnDz00gaONqVy8QpiZU+jtG0GHTEA&#10;CioGcLv9WlvXO5ockWiUrZF0xK1tHkNKVwMQHZ0fy7pEiSI9KUIystkQpSOFBrnsryFeNDAsTnpT&#10;J49iuQvhz/nI3y5FrMRfiDWtc7LBcCRdsvtrEn5ia/5VfT52Kg8ammOkXl0yQLJB6fM9tRJD3wiv&#10;dPW6UrINsyIlXqvlPz3PoEwa3NN857qH5fWd2/qSIDU+GXeKUvqzy9/zkpc2dsI2cllFKE4daZ5M&#10;s7MD04hUe2Uk95YkMH83f85G6pqLNBHKVUjYKdxXJVb6WqHZaD5ZAzA5Jp4fq/5jXN8pS5lcnx5Y&#10;cQWojFKZXKVrTy3WfMr3Z2YkDb54LC0yLIMPmu2k3BoMsjCGQQokFa13ygDhJZEqTSntj6ZFgoM+&#10;++1c2KuTbvjSK4opHQycDjTtitIqNfWYAb1wJLcrGPiOWQhaeTJrLQZrtgIVLMdqZDNQ85Wtk/pv&#10;INjTrmUNPY3QX0l5R/5x11bWYBdiNuTrUAjYZcHmmC5HKJwR88fAtqJVr/8AI3VNDk4XELED+Ve+&#10;EWveZY7O3aZ3Gw2ocyIacRYiVvRvy1/KufU9QjtWhPBSC/IZ4L/Mf87LhL821g/wo1CQeuXmAAYy&#10;y9A/SHyx5NsPL1oltFEpegqSM61+Sn5l3XmCZbSQknvmBqeTZGXEwT82fIulalpFxeyQqsiKTUDP&#10;blpMzKoPhmrlsyBflP5i0mKN5fQUVViMNIm345CY6toeeTQBUYEUwUemVJSqJeLH2xnTFUYrlumb&#10;FV5JrU4w4VRkfTbGkjviqIjStMavUZGXJJKYKwRwDgnpmLSEwDhwWPUY4EHYHEghVEyKak9cbyru&#10;MysWPom6YX5gvhbIXBoT27Ym23wg5utPjB3Yk2+dfMWtM8h38dsYTXpmyhjrmwJeY3l7zc1rlUyx&#10;iUKstfiHfNigO5fEK9s1MWbTSAHbrmpirjMPs98cBkZGlQxNSScEKtMoJtKEnmKV364IRcilhWp3&#10;VSRXFcKscYcuuUTTAqvBEZCFHWuEupXPpKeJqemYeqy1soD7l/5xt/LddSnXVbtCAtKGm2QyUmRq&#10;0zSZMibfqXoWnpYW6QotKY0JTtmMSkFkhlPGh2xdULb4GSBkuODUrlOvAE4qut5WlcKML7a0bUbl&#10;YF+z1OXRjak0jvNHmi28kaNPrV4wUop417mmdNjiW1iWFOwzb6bE13b8bvzC843PnPV7nWLuv72Q&#10;lRWtFrtiBNdjmzApDBJeynbbFlFMqlK0qEcfxFuoGXkVRAO4PbNSvXG6V1AQSdyMsgHBxU1lbxA3&#10;O2JMMthJm1xAr2HjjKV2ycjSutBue4PfLVKb5XKVpTLkqnipx9MrQV6sDvmwpWggHfY5WKr6U+1l&#10;4q0XFQO2f//X9fZiO2flkNuubFbd32xuSbA30zYquB7V2ysWJbJqNsxrhFKFtPvy8DJsgduubCqy&#10;vY7ZYwK0xptl4VUjvtl4FU2FOmbFC3Nire3XHVyNMFFs2KqDZeKVMn782K01WubFXUrmwK4gjrmw&#10;q6mbFXU2rl4qtr2zYpaNe2bGk0tOxpmwMVgBzYq4Gm2bDSad1ysLJontmxQ31yicQGJVE8MTOWML&#10;R0QxhOFKOQUGNxVEoMrChEDNirmbLxSou3YHLBpkZBICnTv2xTKlWtl4qpNjhgKqTH7svFVp3GbF&#10;VPoNjmxVcprle+Gk0qV6DG4aTS8eObAxXDwzYq0TXLp4YFW18cvpirXXbG4VbB8c2KrumY4QGYC4&#10;Y04UqqbZsVX5WKFVcrFVZRmpjaDJVHTLpkeJHEvHhlZIMgtI8MwwpWEdseGIyBgChSYGmbkTscIi&#10;AlQfpXMMJQUKxoK4+mRtFod2Ndt8umNotDNX6MackGQbVfHHDIsSsO+USQfbCEO7U75dfDGkhaBv&#10;vja4WS+gy64KQQ0VpjsDF1MrAq8DxzYquFBvlEYQVVOVNsbk2a8kZeBVgPfNiq4b7nNjarzTN0yN&#10;sSXca9M2EFNt5sKWuOUcKVRcrI2xtepGamNrxLq5sbXiWg16ZqY2vEqoQNjlUxtFqwO4odsqmBij&#10;fUBy8CtcsvCyCg4BO+KF6bZAQtmpCg3GJE13ywCkLq8cbhJQSi4l5CubBaAVT06dMqmNraoPhAPj&#10;lUwEsSUUrkrTt1y8VU+PImmXXFVDjWuXXAqiU336ZeKqdOxzYQmKlKoUDKyTYoqafLMMBYyVTKGH&#10;XH4GKEJFcaRXEbIRkL9uwygD45KwqlNR64sMglKZdjmI742rSEt1OUDiq5lpuMsiuKujcg18cZiq&#10;OUgjfrmwpCm6Cu2VhUlcgNKLjaYbZWr0rseuXTIksCbVFBJ4nLwIXcPi6YxsIZRR9vWuNyxm3K5Z&#10;uI6DNtirRBoW6Y4bZA7sCo8zULXfLGCkU3K22/XH4qlkjU3OUdskzU7duZ3xPl49ckIqmbQBhQZT&#10;HDEMJFpIyre2B2NDlgYsgs4/UTYb4i7chTCNlZLp+neg4lcfI4WyOF3OZY25qTTOdPtHvitvbfZJ&#10;+I4RXcxYkKcrYgPqbyNoMdhBF9Yj4mlOm598KJJGHXCGT2W0sIXoImIHtgC4nJFKYbpkAzfQ9EjR&#10;+YYlq98j9xcCpGGEb3Uxt67p2nFVDHfCppgpqctAURZjHZO8fFNjhPeTqx2OEswGXaPYvGg5Cpwk&#10;nYDviBbJmdqjH9nfCG8npsDk+TCUmVafbVozDfCcyk71yBDWnwjA7ZX1ho91OQMWcZLhAsn2hjZL&#10;+Q7jfHgbOJfHZRqKMcIr28kmPxbYRCmJknNpbpEPh3wtMopQ5Ogw4kbwOB/UQn4sbXiVOJHTAMrq&#10;TQYbTxWqqCMAycTuDthRa8V74Akou4bGrYk2qV8RhbO1ehx4aayVwwmmYg74tMivwCwLdMLC3YGa&#10;Nj1GIUOzSKFXiw3wsnYXsMkGJdgRzTJBrkXYEY+GSauJ2IFm6jJMrdlrI/jgW3Y9ZjXrkgx4nY4z&#10;E4SE8TsRaT2wMg7NyB6jFm7AzipwMSHZaotNziAoDsTljUilchJS7CiZOBqMpIYuwuk5N8IORIZg&#10;OwC9uRvkWVOwBNVfhIytIDsL2HemQLMB2BZCN9sCuwIxGNIt2BZOJyKCXYAlUYsadgQpXpkSmnYx&#10;k4iuBNU7AUh8cWJLsSA3rhKuxxwJdib07ZElLsCuRSnfFiS7Ah64QGLsYwxKHYY6HZtfX0FqvV5F&#10;UfScwtVPhiS2YxZp2ek/z7FxFq+l+WefMWdrBEF8DQbZouz6qUi7fVSNgLV8RhH+djGxXR9CaqyW&#10;9pGHU9i2+Xdni7kx1k+QXZ0DTbe38v8A5SXupWrEXV9cJE9dvhUVzCJOTUAHoyBEcJ81m5anYDPJ&#10;WjFpb6EDcmRf150OcVEurxi5BfnsT85jc675l8v+X7Ksiw21snFexoK5yuhAxwnI9XdamPFKIC1R&#10;xqfHfOOf85Eaqt75maxQfDZwxwD/AGCgH8c3nZGPhg4XaErlTY9s4bp8avcRg9CwzZ5jUS4EY7t5&#10;64/PYW9h5Y8u6Wp/ei1D8R25ZzPZVyyyLuNZQjENDvkTuTBpX5aQ21yKT3dyXT/VAzMiTPNs0yHD&#10;ibzzM9CTTpnQRdUQ7Oufkdp0d55rsUn+yJAT9G+aztTJUHM0Mbm7N5sifV/O89sjcg92VH/BZDBI&#10;Rw22T9WR2GX55+pFrY06RuQtYY4h/sVw9mfTa64707OIwjlIqnuRm0nycGJ3dnpD8xlhsvLugaNa&#10;nkWh9Vx/lMc0Om+sydtmlUQHY38zbBdF8p6JYuCk0iNMV9m6Y9ny48hLHVemADs5n+VtkmoeY7G3&#10;k2BmXf5HNh2hLhg4mkFzDs6nq1xFrPnyeWZ6xQyMOXsmavHHhxe8ufM8U3ZwjzdOlxqtzPCaoZGp&#10;9+bzSxqIDqtRK5F2R22jM0gRepOXzNBqiLdnW/PUht9F03Tn2dI6n6d812lFzJc3USqIDs4zm1dc&#10;7Nirs2Kuwy0uP17iOLxYDIz2CC7P0C/84r6K2j+SbKNkoHHMn55zuql6i5kNqD82P+c2tSin1ew0&#10;5JP30NuKx9viYmuenK75hBzA+D5I+/TMThZOSPbfGnFNomNadfoxM4WKYR4354qiAoPTN1+eKtgE&#10;nbplU238cje6oqJQRU7GuKk0GY1WtJ/ANgDja4aZUrkY04UtDc0GNwpVUBHfGHfFUdECD7ZqbZBr&#10;TBewGMPtiqJj364icKo1B0xld8BSjo0B69ccHI3yohUYIQ/Tvigk8citKbWhqSMxYHY4VaEbLuCR&#10;jPTR+oxtNohLqaA1BP34EkskPbDa2nNpr80exJ+jAM+ngjYYbVlOn+ZnUjmcKJLAqemStNsytvMQ&#10;ddzgeSyI6DFbTKDXVcirYH+rleoxSCmo1BXWoOBniNa9ssBTxK0VyG3riXpUw2glEieu2PVPHAhS&#10;eUYuq4FQcr+OKgDCAhBSybbYsgGWIKTXEh3pg2MUwxYEMZ1Ikjbri79QBl2JpYrcdCTguH4aZkBB&#10;YFrCcztgrlvmTj5NjzXUYByPtjiaZYEhIvSqd8D8yDmTAM+FSu4A60PhthnAaipywIqnhvm6H03Y&#10;KexwzjFcUPC9Wn9EMWPTB0a0xCQHlGuajzqK9cEKDSvbIykAzph0UTXUoVMBX1ysKkVptvmvz5Nk&#10;gPrv8g/yyfWbyO5uIyVB2275z7UtVVCSTsM1OQ8RbAH66+QfIf1S3jSKPixAGcp8zecI7NOXIV8M&#10;sx40EvqPyd+X4kYSTIQB3OeYvN/nprksEfftQ5kAU1yk9903SodOjEUQGwzj1zqEl6/JzWuFpJtN&#10;MFWFoZmpTIksRu7OoaHoZfjVcrO7YIqMsqxDkxztGi6ACFquwxApmdmC635hW3DUbfpnX9FtPqqi&#10;m1MuiKaZyt8zeetVXVWMVar0ycWt8ydDhAstL5m80eUoLqNqqPiw+t7vmfiPTLSdmcZPnzWvJklp&#10;I5hU8R0IwwHFsiC2A2wSeOa2YqwIOMNuhNaZPxCqiNTlQcFYimLJEo6DIk2qWXWoyk1DGvc4pSmB&#10;UvNw0hJdifpyxgZBTarbjHYUoKRiDQZeKocE13zU8cVcG8M1cVcVDGpzYquSpPTKxVXFQNsCXLlR&#10;tiEFmnlexW6l/edF3PvkF8yag9rbvwJqQcy8JWn1x+UHkqDU9SjeZR6asu3jnzq/M7z/AKjHqDJb&#10;ORGpIzYDdx8kqL9X/L+jW+k2cVtboo+EV29sjGj/AJy6hY0WdzQe+WgWGByIq70ayvf96YUb5jDr&#10;zP8AnY99pzwxsfUZadcIDA5AEHp3lmw0qU3FnEFc+2eUZruTVbv1HJJZv14JNQG7IM+jH/OO/lWH&#10;SrRdSuSPUcAjMHLDicqOw2eC/nrr13Z6UdK0xGaSYHmQOi57UsrlGAKnNbkx0yBfmhr+nXKs3qIV&#10;pUmo3w+iNdx1zFk3Rk8uvQyEx+OCgcg2JO0ZXrQE5eBVoNMacUopaEe+NOFCuhJIGJMcVTSFOND3&#10;y02ocBFqtncBuQ64oxLdcAiByVS9Zj8LZo6g7YTHiVC3d4tuhkJoO+KAcRUfPMvDC+aCXkfmrWAx&#10;IVqjsMSNW+LNzjjWzEl4Tqt1zdq+PfKzKa2Kvu3IHbMThVtENdjlVxUKhRganpl4slpNd82KUPyJ&#10;OOUbimVyKtnZST4YLUZSljN/c+mDyO+CQKYGTBJ5WlcsfHNhQ5RX54HmfipauwyrJk4Ar0/8uvKc&#10;vmTU4LRUJVnFT7ZD7qb12NOmaPVZt2VP2E/K7yYnl7T4bXhx4KPvwHwp0zVyNsXucTcVCjKCcjt0&#10;xBUKkk4Rak4IKcRQYQWVpN63qEse5wvuZK/AvU7ZKIZMi023Cj6w+yruTks0HSxaJ9YkHxtmdp4W&#10;wnJ8Kf8AOUn5s/paceVNNlHoxH94B+rDaU8jQ5uMQ4WEXxQill5kmmBwpO+ZXEAlp3Mm46DFvnlB&#10;S6NaCnXNXFVb0wKV65sVWslOg65dexwUwKidhWuJknvlgDFokFePXKXrT2wz5M4qtugFfbHE+GVs&#10;kSqVJpvjuuAlBK0kpvmpja2uBNN+uMpTG1tF12p1OXXbClT4/FTbP//Q9e5iO3p+WZ/HLxQpnfKO&#10;SDMLh+ObClblYCpX12Hjmwq0T75sVaNe+Xiq07ZeKra+OVirZ23yxiq1qHLwIUz12ysKrT1plE4Q&#10;GBWkAY5TkSoUjscdXI0yCgRQ5q5JlTXzyxvkSwLZAHTNitOG/TNXGlAdTxxp3yQ2ZU7plUNcla00&#10;dseMglYfbNihTy8CHEjNiFAW9OuVhZLeubFVp9s2Krh45RIphAYFWRanEjk2JTGPEzkqQjVFembA&#10;lXU0ysKFdR45eKVjtTtmxSAoVGWo74JFmAuHhigysrSxztt1xQKeuV8QY0oONq5sKFGubFVpb781&#10;cNJpTO52xtcNJAVVBAqc2FK+m9c2KrqgZsSEELhlZGkU0ccDjS00d+mbbBS0sJ7ZWSpNN1zY0tLx&#10;lZJkvr2GNxVUBrtmwFSq1zHAGIbU0NMrClFKcvIkMSFw9squGl4VVd+uViAkBcfDKGSZKZHfLxVT&#10;OXgVDSCvXHDEqUK47Y8ZBrQ5GXiqi69xmOSCQpCuUMSkhaw75ZFcQaYtBqVxPLFXVzYFd88dkWao&#10;p23ywcSEEOIB+eUW7YgMVygY4GvTIkUrR23OY4hIWg43JMlwPhm+WFXVrmwKrA1zYCgqlMrAil9A&#10;Pll4qp1GbDabbr45dMFotTL98qmKFwkHjlUxVeGzYqurmxVUSg3ObFVTllUwLSoJAuNOSAZAKnLb&#10;bLDEdMTEFKoDUUywakYDySpBKEAZVKYbYEuND1yjkWKLhqBjcKUTXxyx44oWtlHAqsvSubCq5ARU&#10;9svrjTKlFmCVyxiQghCPJvtjqYEKBkFTXKOEMgtL8swyTNQZe3bLwFjJS3GXgYt8TlHCAyAVFJXr&#10;lDEqRSofjG+OHWuJLFBSxEbnHHIqootDtjcKq5A64oMiVQwWhqcaw3riCmkZF79MZkqWl53ObFCJ&#10;VOIrlDpiriRyyie2BCOgjDH1DlVyQjatkKpriTMa0ywQTaKh48S2MrlrK3CIMeVOpxgbfEseJMns&#10;wY6DrTFwciRsyBY7Kvpua9jigypKxm5ZYOBVGSPanfGuxyyFItZbW4Q174HZjlw2Sn1vbtLSgxnP&#10;GgikwGm1I8O+NALYlBijTcRWNeNMc0VBkQWHJDQ6xLcyhYqmpoBkb1GTj8IO+ZMijm+rfyd0c3P+&#10;k3MdUXcVHU5HJGK9DgpL6nsolmbi0ew2GFlxOV3Jx5JunpGi6TFcniiYVyXdcIjbJn9poiwjwAOE&#10;Fy5qScyAKZPRNJt14BVOFLyb1OKWYQW1RxHXCqaQMfbIsqZVaQGJKd8Jb6UDZclEsSyfS7cndxhN&#10;IOYrhaiGRQ/uzQYB4+OBFI/ke2IyLXocNMxFWR6bEYH9N6EjCVJpEeolQGwkumJNDkgKYJtAB1GF&#10;MjU3wEMbRgwG7E9MrVVAp1xikLu+EJbNe2Ap2ABIyY2YSkuAwhdySadMNsOJVpgZt8U24bYXz/Cc&#10;iGohdgAuVwsHZllJPXDTIB2JTyk5IBSXYDEgA3GSY27Ac7hugphDXJ2F7HJUwp2NChuuLKnYxxxx&#10;LGQdidO+GJanZixGSV2UAWOAtsS7BAJHbFtdm69RhV2McoOoxtBLsAu3hlUmBLsBzKCMrKQXYWyR&#10;DscgzBdgGWq98gU27CiUknIEUkF2A5CcrLK3YXyknAxJt2BHBOLF2BXqMBQXYEfffIpi7ESK5Fsd&#10;lMgIxV2AJYqbjFgQ7EeJxSA7GMSDQYGTsSYmm+BBdgN9ycQ1l2JcD1ySHYxhTrgJS7Ok/k/pb6p5&#10;p0+CNeX79CR7A1zUdpTqBcrRx4pho9M7B5xuE1780ijfvEF4q09g3TNVi9OG3Pn6srSigAyEf85B&#10;6qNS853hiHFY3CKPCgpTM7syFY7cbXSublHEAZP/ADv6lh+VmiWk7cWuJZJQviBtU5haajnJb8or&#10;EA4GpOcW/KPQY9e8zWOn3LcYmmXkfYHNl2jl4IFx9HjEphsmgJGehbnU53/NUvp3xxWkpC9/hQZo&#10;oYx4O/O3bX+99zqVFD3zzR+Z+qNrHmO/v3FGedyfvzo9BDhgHUaqXFIuAoKDCnyXYDU9XtbMivOV&#10;B95w66fDAlhpxxSbzun/ADkNeA+YYdEUfu7SKOJR8gM1HZUKgZOw1n1U0OmAvzXhNn5a0OyAIQQc&#10;vv3w9nS4shK60VEN55nPtnRh0pdnqv8A5xh0C0vNSvtb1M0hsbOWUH/KpQfrznO3cpAER1Ls+zYX&#10;ZPRaxI6dSaZDvJttFqnnqOQnnH9ZL19ga5dkPDhAXFG8i7IZ+auptqPmO+mqaeqwFfY0zO7PhUA4&#10;urlci7IdoFg+o38Fqm5d1H3nMnUz4Iloxx4jTs77+aFmYte07QoekEUEdPegrmj00hwSk7LPH1AO&#10;xX/nI6QQ31hpYbl9Xs4VNOx4jLex48yx15ogNDIr+RujtqGsm7FOFtE8rE9goy3tbNwRrvYaGFyb&#10;y9EKy6rqeoykgKJCCch/DENoO5Ls4vfyCWeRx0LE/jm6xCg6uZsuxOxDCdAnUsMcvJMObsm/nySQ&#10;ywRympWJf1Zi6QORqHZzrM9w3ZWKHZsVdkt8nWf1vUoI/GRR+OQzGgwlzdn6N/ym05NL8r6bbx/Z&#10;9BD9NM5rMbLnw5vyD/5yn1ltT8/31tIKi2VIwfAAdM6VzGUiJct81uVJ3ObmDhMEtrxPwqD881cj&#10;SopE+/KxSiFBB3xpxQiF9stNiK5GfJVeNDXfFHAbKYkhlSPRB3AGJkUxJtkj4NvhzdeuDkhFj5Y3&#10;ClUC13G2NOBVZEPXGE+OFCLjAGX8sg1owdgcYRilExvQfCMYVr0wE0qNhqx69MRKHBxJTaMU+LLp&#10;TIEqi45KdsrAlEBgfpzV8cVcU7dsvlTFCwwB8YZDilVS0ApUYxmqN8VRMcXE1HbECFJ3wqj1aRRV&#10;SRjTGpxVWS6mTYHbAs1orfZwgqnFnrToR6p9sANYMT0yXErI4vMMajc0wJLZOu9MIkqcW2twzbct&#10;zgf0iDQjDaUx+tIy8lOWUoK5KKENJcA/DXKAOWKh3kFKdsWUYoKAlbrglemSixSK9XBiAkYbotJY&#10;vdELVR0OLximZQKGCaiA1fbBI3y+EqZR5MF1CDlUqN8o5lRbYhjUqcTQ5uIJrk4yISgrkqVIPQYY&#10;wIRl8ZgsS8G85UX1GPiaYdRJ3wofLvmTUQrMpauDAKYhmHk93cmaTiNxjJZREpYnMfNNk9P/AC38&#10;lXHmG9ijjjJUsC1PCuc513WljDMW+nNPnlezMB+1P5E/lImlW1uEio1ATtnAPNfnRLcOA4qPA5CE&#10;aTI0/Qjyn5Hjt0V5k26755f8z+cJL52COcyGiU3rNvbpbII4gABnNpJnuHqTUnAWmRV8P9M0wzEb&#10;VyJUC3Z07RtBqw+HoMjdtkQoSzCMcic7NoWiBQvIdN8kAzJpgWva76KsFPbOo6fYKgG2WANMpPB/&#10;MOvvICinbJHHsPhywR72omnlV5ceq1Sd8ER7dcn7msyKQ3UYk2cVGDYrhoj1w80iVsU1DRY7lSeN&#10;Dh5a39dnOVyjXJsEqeT695OWQt6ajfDqG4D9TgbQbeOa35Zls68EOxwUG8MUsIntHT7anH1xQgDF&#10;xND1yxikKbfDtjhiyQ8iVzYq0sQ7Zhiqgwp16ZZxVam/TplYqrcSBtmxVcpoKrge4jLDbBxBWYeW&#10;Ls20tX+ychWu6cbmMqBUnJxmkB9iflZ5oi02ZJpGouxBHYjPLnnD8nYdWkabj8TV6ZsMGXi2apxB&#10;foB5d/OLT5oI47xh0ADVzyX5/wDy1by4HlBoBmxiNmiUKey6bqcGrQrd2bco2FQc85XDvIxjqaVp&#10;TIyLjlMMMNPsZYXWfidjUZWd0U7PQnlf82rzQo0tiT6aUGVEM4zS++0u11FSl5Ergim4z1l+WH5u&#10;nzDOlmzfG1OuYWoiHJiQXhn5j/lHpV1YT6hZxKjohJFM9f6fc8wob2zWZBs2B+Yvm7y79VnaSEbA&#10;nb5Ycqa5S3B5vdRlQKjFRTtiqTyFhjGxVG2+4+LGHp74qjIweQ8MTwqmIYgdcdTwwWqkSa8W6Y8K&#10;a0xtUvlm41fp2xUKBtluOJO6lg3mLWPRjccqUHTGyENQL0zaaaHDuWJeJ61ftKDQmpxu4FAMzoRB&#10;a5F5xeyNzqzdcTOZCEKhrtjT4YqjYaH48oYqqvxJJxwxSChmRae2OAyJLIIVloQBglF7DMclKXXt&#10;z6aEjBKrgSA8+1K8MjFVOKYpSYHxxjGgxQUy0+1kuZVjQVqaYQ6ndgD0k6981OrypAfpX/zjX+Wn&#10;1aJdXvEIc0I5DI/75pZytkX37ZQiJAtO2Zd8qLApiTwUk9sEJFx3ONqlM92HbiuMnbghY4Ypivs4&#10;/WlVBgXRbb9IXYlNTHH91cyccLTKVJH+dfnMfl55XkKFRd3QKJvv0zocsgX4U6ZtcGLZqAfkVqd3&#10;LqlzNf3Z5yysWYnxOBia75mgUyApAhSBw7Y3ClsKembFV6gDbrTG1HTDSkqpO4O2UxpsO+CItgZK&#10;jFWDV7DbMGI2yZiCwtLiaiuNJyStBDUDscYfbJBlE0ikSgO2UCRthIBZ2tjdlNFqa4oJKdTlUo21&#10;koiOGV96bVy/UBNAcqMSFtMYrNiAzqaZdcIbIueMoM2FKhTavfP/0fXmYzuqflr9vcDLrgIYkNca&#10;HfKwhIa4982FktoRvmxQ4VJzYFX8a9c2KWqDNhQsYVy8VW0zVxV1K5eKrCKZeKFI+OMJr0yQFILV&#10;c2LBYTjlNNsiRaVFq4pkE2o1rvlUw2ytxOWBTAUFaTlHCEhsHwysKW6jLxVonLGAlBK0nLwItTLe&#10;GbFCnyzYq0DXNhDIN1rlYpWZsVbrmxQ3XE2yYYIuLGYUI2ME4wjeuSvZFo5AR7jNgSqjbNhVVDZs&#10;CqTsTvjqYOJlFRB7Y8DIlm4vTpljAULCSeuLctqZTwsSsLk7dsZk0Ib3ObFVpPjlEZMFkCuDZWKW&#10;w5zYq2G8c2KqlQTTNiqoDmxVr2zYqtr4ZsVcTX55sVWcuoObFV4ObFV9cbTCleGzUxVUDZWBVwbe&#10;uVihFK1RmxVUBrlHClUXKxVU65sVa7Uyxiqkwp0y8CoVupqccMBQVBwO2PByLBDMM1cICQFvGvXp&#10;lZJkoEEdMsYlSpEY7IsVE7HGEHJgoXK2V0wqv644+2QSCvVqZWFk7ljTkgwK8HauOTpkZKsY1NMc&#10;ciEhobb43JMm6gmubFW9vpzYqvBpsc2KUQG2pmAwFiVpkB2GOyLFDlyOuamKtCQ98vGlW8+2bFW+&#10;VcrFVQMeuURTCAkKqNy2xpyVMqRA338M2RYO50zYq2pPhtjaZK2YXq/hmOKVZHpXlmGxxKCqBq7j&#10;qc2Qa17IeuY4qrRE98qmKojlvvja5KmVKpWo5fRmwUghUDcR03zDFCx3265eSDYEAzE1rvljEoIQ&#10;7HHVwUilE++N64U8lVRmxSrcK44YCUEoYpQ9M2AMQW2p3ysk2BTrXKxUq0XShywcjTDhblUEbY/5&#10;4oS8rTKxVf2pjwciVUW+Ft+mW/TBDmzCvuBUYl0y1LQPLbG4sSjhXjjq98FMVAkqcTY+GGMUJlDJ&#10;ROPfGDfLapVKRydso4UIiJiopjGGFUytDUg98Sp4YqnIcBTy8MWXDdMgWLXtKM2Kk0GV1aeJK4gW&#10;YUrlA40gm0SynpTGMa5IbIBR1vbkgbYziTsMjM22hkdlLFZKTJQk49Ye5wcSoC81xFqi/RTFCoVa&#10;YxO6DskEk0l9IDWi4WX1yI0IBocyIR6tR3enfl95Tk1W9jHAsOW2Qi7m5kktlvNAfob5R0JdKt0h&#10;jhC7dQMKZnp8VcLK6esaVZ8iEaOtTvhDcXHM7nbLIwYxFvVtM0wQKBGlK4WySkbjLKbgGV29mHAV&#10;/HCi6nbAzpmmk6fEor37YUzXHEb480MttbCrALha9wDuMaTafRWhWgJrhfNIjbMMDFOraKVD8DdM&#10;K5XjU0WtMmDaCE4hjlpViMASlf2TklpMIw/Rhhez77YEpgiV+0MTuJiEop3wDdqKrDD8XIjCGQlt&#10;zlqpqlB0wA6Me22RkLYlEKRiHCnbK1X1ricwNNhtlkQpDYO+Ed1Ov92vXA45KsqnCmgH2sHNA3VN&#10;8ScjvkqbQGhXAMkYbvjTEhdgJovfFhTsByKU74odgR3LbHJBqJdjeBbpvhQHYnNGQu4wpIdhfw33&#10;xtjTsdxUdcIkl2MZEbauTQQ7EmAGwwBpkHZQTlk0U7HCBgdsS3RDsfxZd2xZuxMv4YLYkuwNIS2B&#10;gS7AknTIWwBdgZqH7WQkzDsK7in7OVFSXYWzPkbUF2Fj7b98gWYLsBOTWmVls5uwKyk4FdiBWmAo&#10;dgOUVO2RY83YDcYlmA7AxpkU27E2YdMVt2Bm3xQXYwJikOwO6mu2RKXYiyk7YEF2B3jI64sCHZtg&#10;MbYuwI55HAdmQDs9Jf8AONMcEPmL9J3C1FrDJL9IXOe7Xkap23Z0alax15KVG1cR8m3S61+YR1kV&#10;CpO8xr/kmuV5bhhAPVtxb5LXnfbOa+fL8eYPNV1eHrLcE0+nM7TDgxOJm9c3Z0389NRCWGh6BDVU&#10;trNKj3IqcxOzIeoybdaaAHk0BgL/AJx38tyat5hW+DhYrWN5mPgFGPbGbhhTLs7FcrcTTc5IvKks&#10;zeZNY1+I8lgSd+Xh1GYd+iMXJifUS3nl/V7prq8muJDVmdifpOdPp41EOjySsuzoH5P2v1rzNYgr&#10;yVZQxHsu+YfaX0FyNGLkHZIPzI1s+aPO09w6UBuOAHsDTMPTY/DwuRlnxzcBTbJR/wA5D3kltNYa&#10;GKCKC0i4/SoJynsWF3LzZ9oz5B2eY1I6nOkLqHZ6f/KHUk0Lyvr+qPWkkAgFPFjnO9oY+PIPJ2uk&#10;9MSWiK5H/wAjhG3mU6rcn91Askhr7A5d2htARTpB6rbzkvnG4W91e7uYzVXlcj6Tmx0YqAcDUbyL&#10;sMvy3spL3zBZQQmhMyfryvtCYjjLLSwJkHZ2HzJPJqvn9Y4hzKzqg/2JpmnxgDCT3uxlG8jsg354&#10;3ktz5luVkbkUIXY9KDNj2TGoOJr5XJ2Hn5OSNZWWrX6ggrbMtR75jdrbyAbtDsCXYA09IU0bUNSU&#10;kSseI+RwxBMwD0SY+kl2cRfdiffN9B1MnYe+WLMXuowQnu4/XmPqZVFswxsuw6/MWdZdUeNDtGAv&#10;3ZDRjZnqTu7OeUrmc4tOy2AGKuyhhCHZ1P8AK6ze71q0hgUu5lQAAVrvmPqOTDmWiaCp6Z+i7ymV&#10;tdGsoJl9N0hQEfRnPTBMnNjzfi9+deny6l551e9sH+sRTTkgjelNqYc/pGGvEtvkuA9HL3efHyVq&#10;XD1zCxU9qYqLhG+yceEqClcui3FsKOhHY1GKLL4nbK5RZAr47V164ry98qSqfVzWlM3LFVRYCDSm&#10;ZTvgKQqqvGhxYMDlBFMkYp5HY5qVyJKkomMd6Y0imC2No9N6Yw4QyBVlxle2GkqwHfGnphVEJ165&#10;YyBayixQgeOVTtgJpCuik9M1KdMrkbSmECkbHbG8ciqODdsYRilWV8TOFUZFv1xlcUooDGNtiqJS&#10;h64mThSiANsax8MULo13ocSOKo9BtTGlqdcKqghr0yxIMVWtatvTF0ZT1wKllxFIo+HYjBKwJKKH&#10;pgtUok1K4szyWtRiMmkqxqoOS3pFq1p+YaxMIZ2oehqe+F8+msm5G2IKWZaf5rt7r4VcE998KpIC&#10;p2GXxKsjjv0lFQa4iENa5K0KzSAjrghB2xukJbcEEEHvgyLsDllNcosNvGAqRgsLvtl8eTDhYHfy&#10;UY0xULTrl8SzDEbupJbFeHIZbGdMwxm7I3r1yljNaHMji6pY5f3AiQ8m7Yb2ybVOWQFliXzb5/1d&#10;Y1kRW8QcNo1oMuUPkfXNQ9WRlXpjncKN8SaSh/LujT6zdpBApfkQKLkA80eYY7OIpyAIzWZZ2S2Q&#10;fsP/AM4sf84/yqkOoXsH2gCOQ3Fc8uedPPyxBwr/AI5iCNthNP168neRYNGhQMgHEDtnl3zF5pkv&#10;mZVY0PXJgONOdvTlUIOKigGQgs8pqd8k1rsPtN05pmBIrkTunht2db0LQfhBpld2zAUJZhGKsds7&#10;DoehhFBIyUIs+TBte10QKVQ7502yslQAKMtAapSeH63rLykkk75I4QFFMmIEtReZ6jck1NTgpemW&#10;FqmWNOTU1xZRgYIKU9sVGKEHJ064sp8MIlSeKkmuIFc/EMGxXTRkb4KBZiVsW1HQo7hWBANd98No&#10;L/8AmOJgz4nl2r+TwCzIpoem2Gkd2rdDkRE9WYm8u1byxJAeSIa98ErKKZIY7ZCVsCvUeFuDLSmK&#10;q4bbIyhTMFCKa9cvlkaSrcCRQdcdiqg6eObFVIKE2O2bFXFqbDNirSnohy2FRTK0prZTekajrhZd&#10;xLQnvjSSHrnk3WZfVSKtYydz4ZCNVjESNKNu+ZWnycJa5bvqfym7arMlma8iRQ+2fOr/AJyF8xNL&#10;cGwt/m1M3UJ2GjJs/SXyNpf6K0mCDuVBzzt5G8nXPmjUY7OJSS7CvyyieYBqhGyyyaVIEaaU8UUE&#10;knsBnuo/849wCwjT0wJCoqab5R+YDkcAeML+d+iNfS6eHBWM05V8M5Fr35CXkDM9oKqPbDLOGJwh&#10;6Np3m7S9TUG3nWrCtCc67+SP5V3Gi3n1/UFII6ZhZsjOMOF53+bfnyz0bRZre2mVp5RxoDWgz2bb&#10;K0RAHyzBm2RD88dTlg1D1JjTarb5KY1IAJypm8A1GaN5GVOxOLA0wKkkkQkBzHfFXQnhscTp2xul&#10;TZP3lOIocVSOhqcpnkvkqOWEgcm39sUIVDypkATLZVNgiguRWnXK6nkPozJhHomqYbq9z6KsSaU3&#10;xkjUFO+bTTYrLB4pr+peoWYmtOmJKCaE5sCKDEvPLi7WVjzPbHsT08MtxgU1sTujzYlvoxmWpUEr&#10;XGnCqPichaL1zUxVa0prvl0xVSMh6dsVjGU5GYQ8snEFjgpFytkAw7Vr4KCa4IxSwiSTmxObFWlJ&#10;JwFeTiFCxOYuoyVsh9IfkZ+X8vmjU4pZIyYUIYkjauRKWQyEs3XOez5eIsw/Xzyp5fi0W1jtowPs&#10;itMDMcxyrPIlxWFKgE5AsSpXs9KqvTBjMMCEkijZjU9cJb2UzMttF1JplkAyG27M9Ito9Pgl1W9I&#10;CxKXJPQAZN9Lsl0639MCjNuc2WmxdS1yNvzT/wCchfzLl89676No3KwtgVWh2qMXdqGpzb44bLF8&#10;3NJxJB6nEeZy7gASv9WvYDHcq5AhKIQACteuZmoPfDGNqp8RzoO+Jrvlha5FTkBUb9e2WSB1yNMX&#10;QwzSAsOmNLqN64QCVV4rV2PDjWuIvcolSTkhjJVPrPQJbkqsaFiTTArX6UBGWw05PNdk9Pku7DtC&#10;kbF1pUU6VwDNq6IfidR9OZA08RzRbK9G/KnVdUXlBaSOQaCinCS7822dpUyzD6TkvDiNlol675b/&#10;AOcW/NWvhGFm0YJ60PTK0PznYavcG1t5lZwOxzEywHRPvTf8zf8AnF7zL5F0NddlhZ41YcgF3A8T&#10;k0WarcK5gjmzi+e7/wAtGPT0v+PUhdsF8GpXI+MGbCjp7CYRU6nP/9L13mM7p+Wop07ZeKtHbpmw&#10;qs5HqM2BW+u5yjtiN2NtDfNUYaTaorAd8uvhgW2ia9csY2pKmxzHbEG0cSytcw33wnZNtnNWhocN&#10;WFWk1ymPhhiFKmRlDbCd2BKmy5eBCn/DNiq07/PLHWuKVjDFAa5XIJCi4p0x2RVTr443JBNLwPDL&#10;xS1mxS7pl4CxKmTmxWltM2FSsbrmwIaAzYWQXAUysUrNyd82KGqE9MvAxXoK4iTlgQmEa7bY0nCx&#10;tGxr4YwnCgphGm2+VhUFcy7ZeBkpmqjLGKqTMccPfAQyip17Y75ZFm1yJ2OPGRLEqLPTrl5FisJr&#10;mxVYT3OXiqyubCrY36Y0jCCkFwPjlYWS/rmxVtTvvmxVEKc2KrTmxV3XvmxVadumbFWgAd82KqgG&#10;bG1tx69c2K25WFcbhSr9crFW+m2bApCvG3Y9MrFCIX2yjhSqL13zdqYCxJpUHtmA8cBkxtcQab5d&#10;MAKRJTYVzZJmhZF8MvAUEodlIx2BgpFdvfNhDILaUy8KUM9K5hiVKifHH5FioEV3y+uKtdMYV8Mk&#10;JIbD44DIlLix6ZqY2rSt0rlcQcN0q/kRl0p0wEodXvmxVvrsMojCGQcpOVilvl4ZYxLErieh65sC&#10;F3MkdcvArVSd82FVhzYqt982KtjNgVfTuMrFVy7405MBmArLt0ysKUQrDNkSwK4+ObAhpa9BmxVe&#10;BjckGYKqN+nXKxVWUbgDNkGtHFajfLOKrY145WEJAtc3X2xmTbFUttSu+OwFgVgYjauWN+mRIpit&#10;Ztt8vEMgUE5JqMrJM1Pp9rLxVTbxzVxq2BbElPoyqYCaRaPRgygjLyKG6V65sVCg8exp1zZMNgKE&#10;AOVilUWtNswxQVRiSMf1yLBBybbZsVWg5sVaO+YnEbJBpERx88bXJWytcY+JxpNOuIFsCiUI40xu&#10;WUhSZN+S41sIWlaEE/PKrQYUWrLEXffpja1xVGegUXbrmO+FV8D+md8ZTCoRz3ACbnc49dsSGfCl&#10;N03PZczttgpiRSvp1kXbk1SAMpasaU2yMpABCNnto4jRjQjrigiNa5DxEoS5vkjTjH0xYKBkbbAU&#10;imnllPwnbKZuOEC0GVNxQmUgHc1wHLMFHJjtl8Y3yaybZho+hS3biGJSWbIZqV8GJUGuZPJHN91/&#10;lN+XjafBHfTrxcgZHXlBrXriyp9OWGmSgoFHw1yP3dwzGgO2WiNMTF67oumJGgZ1FcK5ZB45IM4h&#10;mdnakVNNsL5nNNjhbGQWUCcxzXbCWeVgDU4Eks2sraMkUGFUkldickNmsyZHDAV3pgBieo6YQUiS&#10;aqo2B64XzXO/EjAd14k3trTiOQOF7uGxBRxJkiFcZNbt6frDphG6QbXxXC+r6B+1gKNUdgrmmLJH&#10;SM6KWUVxmrehAgSI1Y9TjHm0l2lm4nYvMOK9hkSeUjJsSWRhRgVpmG1cDDiXhAcCtcFN8VtfxB2x&#10;CXUSEIOJKJTbEYBrkcd+ZLnrkZbNJVlxAt3OAM4hcd9sY5Byy2y2hgORlXFBLeBGdT0OBgS7ADDk&#10;eu2Spg7ECmFg7KAdNxhSA7EJpW6HFiXYF5Yq7E2YZIJLsCO3hkmEnYnXAGkm3YsrEdMmExDsULE9&#10;DiW0OwO8jVoTgKSXZS1ODmwdjyleuSUxt2ApEOV8kcNOwJIKdcqLIB2FV0O4yohBDsKWWp9saQA7&#10;EGjU5EtoDsBSw0O2VFtAdgKRSoyKSHYAdyMBai7ArN3yNMXYFkNcLO3YEbGkEuwM2BjbsTOBLsYT&#10;2wMg7EiMiQl2IyEjAFdgV3OGmJLsRNThLF2JgUNSMrkUh2epPyPnj0rTNZ1qePZLVo1andhnMdpH&#10;ikAHc6I8MSWjgX8lJUiv9V12SPktvbTOGI2BIoMOrFCIXSncls5yHy7AfMXmqGLYGa4HX3bNhlPh&#10;4nEx+ubsnn/OQlwJPMbWVRS3jSIU/wAkAZT2YPTbbrjZp2TP/nH9P0RYaz5gf+6js3j+l9s13bJ4&#10;iB5ub2cOEE+TRFdjht5IitrPyr5j1y4PF5k9KOvcscpJJyRj3M4gCEi4543uwDK9DUVOddiNB5+Y&#10;3bzt35DwyprT3kY2iglavh8J3zWdpSsU52hjvbsHfl7pcXmTz5Db3h5I9ySSfY1zE1UzDBs3YIcW&#10;TdxyOfnnqMl55pvoXfmkUhjUjpRTQUzM7Jx1jBcfXm5uGccRQSAehzayLhRDs9K2Vkmifl5LcuwB&#10;vpqBf9XNBOXiZncRhw4rdhF+VPp2sOpahIaItuw+/Ltb6iAx05oF2cV1Gj3EjjuxP45tcPJ12Q2X&#10;Z23/AJx40aLUfNEM90aQwBpW/wBiK5p+28/BCnN7MhxTcfbJd5bspdb893F/aKTHHLLL8gKnMA5B&#10;DCAermxhxZCXZwDztcve63dyykszStv9OdBohWMOn1BuRdnYvJ9udD8oX+qNuLgiID8Tmp1Z8XIA&#10;7HTR4IEuyPNerD5WkUR7yyfay/HD941zl6HZxJ25GubyOzqpOzoH5a2P1vWIieiVb7hmDrZ0G/TD&#10;d2RzzZKJ9TuHH85y7Sioteb6nZGqAZltTsTbFBdloKnCGLs9Mf8AOO9jOfMlnc2sXNlkBG2Y2cso&#10;DdD3fEwSCQ8U4NU+Apn2N1vz1+i7VWnejBBt4bZrRj3crGHxx5c/Jiy1LUZ7pI6xtKzF271OckP5&#10;vgylQ9N/HLfDb+J7cv5PaSsYi4LsPDOhaH+aMVwAruMrliV5f5p/IC0uqyW8Yoa7AZ1LS/OMF0oU&#10;MCTlE8SRu+Z/NP5EXuns8kKmldgBksg1OOYVRhlEsbLk8huvJ93pbmOeJqjpUYOjuOe2VGCbY/dW&#10;LQH41ocEB67jIkUlANCO2LxmpyrIWVrI4iG2HbFQRXj7ZSeVsSUVGhB3xp3ORQjUHjjTvhSCrACu&#10;MIGEFkCrjpv0xte2EqVdB3yjkWKNTc/RlKadchNUXCtW27ZZO22VqmSIK1OVXFVWmJk+OKVeNOWw&#10;64k2FUfDsKHrjB0xSiSO69co+OKro6k0xBjhSj41JGMLeOKFZI69MSJwqjo1xEnFCPjUdsYWPTFK&#10;ICDrj43OJQTSjPbqwqMHRSkEZFASDULFZI2AFDkstJFZB3Y75fiw8Z8kPi382NVm8vyuUJG/UYy4&#10;h59hXwzN/KBbee+Vfzklt5PRmmNAdz3wguNPqakZA6euSbfTnln86LW7VY3cVA613wtfTuJ6UGQO&#10;Iq9TsfzItbmi+qpr0od8Ra047ZXRWmTReY4blRRgfpy1i4mhGWRQQlmo30bV9M7ntglE8MvixLBd&#10;TuFUn4hgkRk9csiaQw68vY/sg7jFkjJ2y62YYheahHES7muLrBuK7nMjEStvLfNXmiCKNuDgGnj0&#10;w1iizLgEPj/zr5mM8zpG/IGvywVXj8ssAV5Aa3UtBuxORPzDrS6fCzFgKZj6iQApMRb9DP8AnEX8&#10;jLjzTqEOrXUJ9BSCAR13zxt+Ynnxi0iK/c1OauUrOzbxU/oK/LryJa+V7CKFYwGCjtnljW/MEt67&#10;fESDkWiU7engAbDI3EGnbffCwbyT2OlGQjbrgJZiLs6r5d0AvxAFN8iS2AIeedYVLMc7PouirEBV&#10;ab5KIVgOu67wDKrds6LZ2QQAU2ywCmEy8b1fWWlJ+LfDmNePTLYxtqLBb25J779cGJtljBjV0/IE&#10;4MGRaCkrnemLA0w8NoS2WQCoIqcWGRpgZIKSUHFVoBviQUcSAeUMTXL3xDISU3K0xUGmN0niS2aF&#10;ZTRhgiKYg4mS+Ik17oENyhFBU4aRX1NjhBZRk8s1zyAkqs0YHjSmGEdwGFRkuLvciM+95PqXk+S1&#10;Y8QQBvg1JQ2VSjTYJWx+Wwlj3I6YqDkWVoF4u5GOripKBMbNUHxy64rbQiJzYCaSqRwFjQZdcrSj&#10;kt+PzwNOvMEeOG02y3y5dfVJ1Jag71yH6xZmaFkUYYy4SwL60/LrX4oL2C4dh06jPJvnn8mh5iuD&#10;clPiO9czYZ6YEAv0Q8tfmnpT2iRXUqhkAXrkv/KX8nbbyu5vJUBl7EjKcuS0VXJ5b+dP51QQWLaL&#10;oDEvMKO6noDnpFLXkKU6Zj8SAHw3ea0bcmRXoSanxONl0SKYUdB92S8RkApWH5n6hps1YLhwBt1x&#10;S00tLb4YlAyBN82Z3Wa9+YNxqicrmVnB3oTh5BagbkZTMsgKeb6h5ncJRSan3wfxp1yCWENcs7Fg&#10;eprjDiqOgfkKVysVV6A++UPtDBLkqNtm3Ar3xfMRU7LKq1O2Zz0UfTluKPUqGP39yVPFD1ximnXt&#10;mwxQtSXlnmnUSQyqaYiTyNc3GKHCGLw3WbxmZlrtm5b7ZlCG27WSxSSZmNT0yq13OSArZCElNdxm&#10;wqtjWpqOmNOFUUg2oMwxVpxTHYqhJGpuOmCYhtXKMnNmEmvbmgO+2ClG2QDZF5/qU/NyFOPwppKh&#10;1oca7cRXIk0xKc6Npr6ldJbRCpYgUyHapeF2ESmoB3zT6vJZKYh+v3/OOn5cp5d0tLm6Ueo6hjXt&#10;XAKGo375qJsn1KiBDROgxwjrlZLElEG44infFwOIyLEobeZgMSuZfTiL+2I3VFaZbfWLtYhuK4n5&#10;cs/rcv1+X7KnaubHFiWReVf85L/mP/g3RH8t6ewF1drQ0O4GTeVq/IZt8WNrJflm921S5J5Ek/fg&#10;VyTmXDZMUMgLEu2JlqbnJ2m0dDZvOwjTcnpiPqiu5pgJQZMnh8tTyRVRSWrTpiMl6i7VyQxEsJTp&#10;OtP8l3MoHqRmvc9xgF9TVRUmgzJjgFNcslsitPy1vLidUiidgenw+OFNx5hgi/vJVH05PwgEVb1H&#10;y/8A84/65qJPo2TgVFDTrkU1L8x9NsAfVmUU98FAKIvfPK3/ADhdrmpqj3kXphmJY0pQZzPXvz60&#10;jTwVE68h4HJDZlwgPozyl/zhJZ2TLNq0gO4JHfbON63/AM5O28K+naHkRh4ikzAfQGj/APOMvlLT&#10;ZWuZoBK7AA1UU2zj+sf85J6jeOfqxIXtvkTJgcr1fSvy78v6MgisrKIAeKjOWav+buu6kWJmfifc&#10;4PEFMDlLLYLOC1AS2iRAOyqBgv8ALH83tR8va5DdXUrNEZAHqe1cx8ptYZd0Br+iWvmPT7jRdSQP&#10;b3EbIwIr1HXPsD5a8wW/mK0h1ayYMjoDt4nNRPJWzfE0/Gz81Pyin8gX9zoN+tbR5S0BpsV6jJsJ&#10;f3RbvTK2y3yg+iuuspZkfAZCAPoz/9P15TMd3T8sS3bLxVZyPbNirq5sBKCW8oiuMTTBsbZuIx4y&#10;ricdTBaqdaZdMCVpbemamIUhqvjlcaZLitQ1yzYWS0kdCcaRvkgVLRambFhSwtXHKK5EmkKTN4Zi&#10;KYg2rQbxyskrm36Y9chJKgxx+QSp1yskyX5sUtZeBBKmzds2KFld98rClonLxVo++YnGmLQG1BlV&#10;w0kFutMvAyarXfKJphCG136ZRbERYWrRriRybEplEtMZhQi4x2ysUIxTtmwppzHbNgSpE7UxwxSo&#10;H2y8QkKPepxyjIyKQVpbFBkCpKg5rmOABQFoJzA4SEkNsScvAxUSc2Krga9M2Kt0rjDkgzCqBmxV&#10;cKZsVJXB+2XTBaLdz8crClsMMeqgip65XKRBVeaGhxrChoMlE7KtqBl0wWxtaX8c2KFMt9ObGkr+&#10;W++NOTDIK6HvlUwpVORyqYqv5UGUcCoiNtt8rFCup3ysBYyRKZYyLFVahy8VUG8MrJBkCoMKmmWM&#10;SkqLigOOwMUOdtjmwhkFMjrmOSShG2OXXAqiR444eORLFTPtjsCqRzYqszYq3yzYqtr3ysJSVSvf&#10;LwIb98rChfXwzYhId7432yTN1a7jLGKDuurTpl5FgtzYFVVPjmwqtbNirVadM2Ku2ObAq8GtMrEK&#10;qdOmNybNutM2Kr1bv4ZsSpVQ+bIMHKab5WFVY0rtjTkgzAV0NB75WKSqRt8W+XkGoo8NmxVug75R&#10;whIWdOmNyds7VcqtTjyDWpBamp6ZRNOmSiOJDn8BigNcgRTIIWQ03y8LYhmNTmGKtMajfMQeowgs&#10;aUu+UPfGVKQqq5Xp0x1MqYIpbjkKdMrFVetRscuuKoV0/lyqZK2drV/HKwpXsPhx4wFBQUmXXIsV&#10;gHhmpiq0tTbGnFBTG26b43kMkIqrSLUHGNvloFIKnBXGVySotovDMd8VaReLYxumGKo2HrQ9TiBY&#10;7Uy8RAJVN1jBi3FdsWQDrlUpFUkmQx4pSuQ5JCH5nvmCeHTHjpsXeovVumX6HLc5DxWBCqusC1Rk&#10;Q9cEhAMqVjtxqUkzErUVynNMaQURpqesSZN8Q9TLBjW03ltqGijr3xCWSgy6Md0Ep3pGltLKpKkn&#10;tkZ1G84ggHMgADZiN31j+U/kn63cpeXMZKClDTIfLKSSxw2zAfbumaZFDGkMY2GwwunmUbHEMgLZ&#10;1punSNQp28cI7iVK1rl0Sypn+nWM6ihANcIruff4Dk4sSaehaXYlQDIMKZJ23FcJFsrZVb2aChpg&#10;KSSowIkU4ghCkNTphdIab4sE7hHLbAE10VHEYoTSCyUkM2FLuWJJ64FTpECjiOmBXkpuMUgWikjr&#10;sTiX1w/YfpkmwBf9S35pTl44HMiVr0GHmyRIjcCnXCi6f1G9sYhpkEyhXgMKZaYWooxcDVDChwcL&#10;DhXmuBZ4zSoxpTFcpwmmFeuAGmBVRvgBlI3IwndNWuG22UJKDcDG6ZjZqlemBZJh3GSQS3TCuRwT&#10;TFiS3hdK/E7YQ1EuxIPkkOxrEeOK27ArTt0BxteJ2BHlLdckIsXZaluwwkJDscAepGIZOwJMu9Rh&#10;LXIOxBDvviA18LsFqEp1yZZB2N4qehyLY7EWj98aQ7FUWnTFadjiThS7A7scqJtDsLbhgOoyBS7C&#10;52V9srIYl2ApUUCuRTF2FcvHtkZFsDsCOAe+VEMwXYAlUdQciWMi7C2QVrkbaSXYDcYoDsQZTgDI&#10;buwMyHCkxdgdl8ciUgU7GcRgZOxNkHXFLsS4jHmrsRkTGmJdgJk8cDB2VTsMBKXYmYyW2yrIaDIB&#10;2ewvKZj0D8rtRvrniJLuZY0U9SAOucrqDx5aDu8XoxErT9oYR+SXGneQ9b1KJQrTlYuXenWgyeQE&#10;5QO5rxmoEt5yj8oI45vNVm8oqBKGP0b5sNdtCnF0YuTeAfzb1FNQ8y3syNUGZqH6ct0EOGDHVSuT&#10;s6/5MkbSvy61K66fWJUjH3VzT6wCeYB2GnPDjJdhddaiYPy7Nq3wtLc1+YAyeGH7605J/u3Z5eYF&#10;mzphsHTE27PUX5I2q2Gk6zq94eMYtWRW9znP9oz4pAB22iiOEkuwu/I+wa48zyahGSfQSWUU9gcj&#10;2hOoCLZpY+p2cU863r3+sXdxJ9ppXJ+/NxoY1AOr1JuRdkYhXk6j3zKyGg0wdnorzuWsPJ2kWYBp&#10;IGk+/NFpgJZC7fNtjDsC+XoI9N8j3+oMhE00ixoT4d8syS4stNEdsZLs8/yOWJJzcxFB1ZNuz11/&#10;zi9plm0+pavqDFY7ezkao8TtnI+0eQ7RHe7zsiHMlo17YZ/lpqdvaalrN5a7n0JwD8++UZYSqILm&#10;YSLLeeStaf1tRllJ3aQ/rzrNOKhTz+b6nZ3XVyNO8jWMMRqbiRmYfLNRH1ZXPMuHG7Ifr3Oy8t20&#10;Ug4+oSwzLwC5tOY1B2cZ5b5uQ60l2df/ACnuFsrm41Bk5elC9PpGazWi6Dl6U1u7OXatdfWbuaY/&#10;tOT+OZ2GNRDizlZdhWTl7C3Yw4qXY+Lrvkgxdn0B/wCcQUgW9mvJgKwxkgkZh523EWN+bI5J9Nlt&#10;oK8paJt4E52bz/5tk1K6eCFvhBI2ykBviUXoekx6RaR2sQ3CivzyG2eiXU6fWSKA42yEU4LAbE4v&#10;9Zu9NaiE7Yp5OIB65LdH8+3NkQHYj3yJikSS680q2vl4zoD9Gda0L81acY3fc5CWO2Yk871v8rtO&#10;1OriNeR8RnaNB/MOGdVDOPvzGli72dgvnXzp+QKzM01kpB8BnRLPzNb3VAjgHKJYiFqnzzrf5P6h&#10;phMgjZqZIYb1XFVI3zGnjTbz260KW0qsyMpHtg+OapqcpnDuSlLwGLr0wR75QhoUI2OUcLKlwJrT&#10;GGp3yQSArAg9e2NpgJWRRcPTNgYIqvhjdxkSLSjIXp8WYjvlaQmYeo3yiKb4FVAeW2JMMKouP32x&#10;M74pRsfwnKApiqqWrjWxVVi264HYd8KpnEw6YgxphVHxIDjevXASgmlcLTYYwjCFtEBqbYnTfEqU&#10;QjU6Y8DvkQxDnkB6YvF1yQDKknvpQsbE+GSawquxPTNnpo2GJfCH593Cv6hYGorT3waWBO++bkQ2&#10;Rb4aaV4nYioJJOWaEddvfISwg9FTOy8yXdk3KJyuMaJXFABlR09JAZfp35l3lo/Pkaj3OIPZqdwN&#10;8olp009O0T89J4KJcyH2qcSOnE7gZQcVKS9Bs/z3gk3eTfxJxqace43ydUi3Xv5yWstZPUB8TXBP&#10;1Hj1xjG0MNvvzYierxyAA+JzC247dvHMyGFXn2ufmz6sTCF6FtjiyQgbAZlRhSvENf8APEt8CnM8&#10;fnggLQbZYl5xdXz3Lcm74FuX9NCx7A5MkUgsu/L7Rjrmr29morykWv355Z/NXzS1sHt0ahGavPNt&#10;Gwf02f8AOLH5Y23l3Q7e7MVCyKRUdM8TeYtUkvZWJNQcwmmRfZoAUUHTIY1uznbCwpvJNoejNK3I&#10;gkYCWcYuzr+i+XDIVou2QJbQEJcXSQAljTOz6L5fWALthASXm+v+ZQAyIemTm3slTLohgS8m1LWW&#10;mJ3w4ii23yxqJtg95dkk74I49qZZBgUlmm5HbceOKqMmxSyVsEpuMgWmQSx6Urio2ycTbCksuE6U&#10;xYYGopW4p8OKA4UIV06jHjAqFkO1cUG+KUGxocsbbjAY3zQ16hHTrinJjjGICQULOPUFGNcERylc&#10;lTYJ0xi/01ZyajtTB0V3TEim2GRhOpeUVlWsY3wzjuw3zyiQpvE2DXflEkkMDUYKEwPXIgshIFjM&#10;vluZGPEErghSCK5WZMrS2bS5IfhKmvyx23bBdpBQ4gMR+Mb5hhZLgD2xp3xVExErTbAcsAetcSgs&#10;60TzHLZFVQ7DC86dHWpAOASLHcvRY/P83EVciopscfBZKh2G2JWkLq/nJ7qMKGq/vg9IgnQYKtPC&#10;wO91ma4ark7Ypxrh5MqSo3jctztj0TiOWVzNmkotbssoDHriy7b5WqGuQJKKu+OriqH9MVpTGE4q&#10;j4IyBXGkVxVE1C9fHNXwxVVTYht83InbIiACoi4uC60bYYqtW6beOW48ferBvMWspZkiM/FTGvQf&#10;CDm00+LqxeJ6zrLSFjLtXpiQoo982MYWwJeZXt2zyHeoyh0pl1MUseU1pmxVZyJPXKxVEIadso4V&#10;V0ND0ysVXMwPXFUWuRkaSBaT3NwOJA6YOjSm2Y5NswGFavehFIHU4thbAw135ksepzDATSqtuhkc&#10;IoqTthbfXIjQiu4zD1GbhYc311+QP5Xyazex6hKhIVgdxsRkQkPNuR75o82S2VU/WDy3pS6dbpAg&#10;ooFKfLLUUNMwybRbLCi8CUG4wYoqNsihJZ34tvjJvhFTgVF2FZWAXt4YSzc72VLKLcnr8sycML3S&#10;yK5v7Tyjptx5i1BgiwqSCe5p0zodrapYwi3Qdhm20+Pq1kvyJ/Nf8wJ/P+tTapMzFeZVVJ7Vynap&#10;zZQjQY08xJLU5dsRbxyYNLdIyFC7AD6RhfdT8Qe/tmPIkJAfQnkDypFdmKeVQaipJ/VnPfNXm6Hy&#10;7D69ywA98yIbpMX2V+T35EJ59kkVlpEjbkdKZ5s8wf8AOR9lZMyI1SvSmZ0RTTKg+0NB/wCcUPLm&#10;nKDd/GT9rbOK61/zk/cSK6W3Wu2+XggNfG9d0v8AJvyvpRV4bJGZRQcgM5Nq/wCfesaix9OUqCO2&#10;RM2HiFntnoWn6evC0t40A8FGQi88363rR/vJHr88oMqNMOIkpqABsMDw+Xtc1hgqxyNU06HIHLTK&#10;MS3065NdI/JLX9TYcoWAJ3rXKpZxzbfBJQVzqVraDlczRoP8pgM635f/AOcXtQuHL3dQoA7ZjS1A&#10;DIYQObD9U/Mzy5pAH1q9jqxoApBOdMf/AJxktraykNKy8DQnxyePLxM/DiwqD8/fLlzex6dDJUSN&#10;w5eBzwZ518rXPk7U3s7hSrKxp9+ZRHEHEnDhL26KVJ0WaIhkYAgjoQc9uf8AOK35uKrL5U1ST4WF&#10;IyxzWanD1DfA8Qp4J/zkH+Wo89aBJe2S11KxBki23YDqM+iC3KfVzKWHCnXtTMRnfR+Q1z5ZvH8x&#10;W+npEfricuSe5Bpn/9T15XMd3T8sSu+Xiq2nhljIljJaRXNgYu3zYqu5HoemVhAZRDdcrJppTY1x&#10;67CmVlio79Mdg5IWNWlcxwhIU1YjbG5Jk0TmxSs5V65sUELSa7Y/IsFhPQZiNsQrgdxjCMmCq7l4&#10;Y8CmRJtKm3xZeRVTO2VkmQb5d82K20D2zA1xIYrDtsMvAlbmphW1qnNildXGnCGK0GgyxiVWtv0x&#10;1BkU21U41skEEqqYmckhGRjG4UI1N8acKKRae2NwrSJFe+bFLTA0pXfLArgtVFjTHgHI2qgx75qY&#10;bVQLdhmxVZWuWvXBLklax2GPOQDILK9swGJSVp8BjsDFYembFXA5RwhQqK2Nwsl4bfwzYpdyyxgL&#10;Etk1GXkWLu1Rl4VWg43pkqZr+VBmBwEILRPXHZFi1XxyjhCQ2PEY3JMm6+PXNiq9W6DHqaZXMWqI&#10;RqbZTAHcYxNLa8MDSmJ0ydoMleM5VMbRaIViOgzZFii0OUMVVGPhlE5MRZgKfzzYslhHfvjhiWJU&#10;HFcdkWKGcAZsQkKDVy8kyQsg3zYVUiCd8sZEsSpE9sfkVUiM2KqdM2KtDNirdMrJKvU7ZsCtjNir&#10;Y33zYquyqYbZArcrCkldjsiwbArja4aTSsFoK5q40tOYbVGOwMVAmmbFXA16ZsCqyjwzYqv2xmTZ&#10;rCPDNiltW8c2KFWv35YyJYlsmvTplEYhQqo+NpkizV+XjllT4YOIKqISDtjcBYSRwkFNs2BiuWTN&#10;hCtNJQ0xInLeFVaNuXXplZJCwk1zYqtZq9ceMhJlFQc1rj8i2IZtu2bFK0HHYUKZG+bIksSWt+mb&#10;AxduN8o4EIyGTx3ysVV36VGOwpQXKrVOVitqxY0rl4raDfdt+mbFVRErtmxVTZabZj44hVWBqGmB&#10;++XhimHVKDLxVYtBTEyabYVTa2i9RC52pljFUPKvp1OWR2xBVZDJuGOBWUVoMsEyrKrUhYvUfYEd&#10;Di6LQUGQlKyrHrq4jDmuLIlciZUkJHd3yxqeBBOCOIGU2ztJzcSSbDoco7Y3a2qqCeuUWx4WJVFi&#10;B3wO5rvl0RSE6sIStAO+AZpxHl8MfEh6LpOiSXpAVCx2wjvL4gHLKEeTEi30T+X35bJdTJLeVoCK&#10;rTamRO4umevI1wMwH2hoHli2sFRbVAgApthTLOQKZLmzAekWOmKSCK7YUTT16jCzAZ9p+m8QOLYR&#10;3k1TtlsdlLPdJseK/Ea4SzyDJg2wItmNlb0+WFzuT0x5KIp/DCKYgd/nhtlwozdR02wHcmgoDhpH&#10;AmFl8RqRhRKppXI7I4GQRMK74AdSATjSDFHKwJwC7HDSQKR6KDvgJpaHcYlJKLVK9DiRmQD4siBX&#10;JjxKvpsemFs86A0XLAwMkVGjd8LZHXtkqtjSIAPTALEeONIpVxJl5d8BCCHYXTx8u+BivBwDMSq4&#10;pXDfC9nJ6YqV1KYDlcjqMNNUi3gOVwB0wgNRk7CyQ8jthtjxOyqim+LJ2BJDXphQ7EKVwIdiXDff&#10;LBJLsWUMBthJZB2P5kdRjFLsCySddsJay7APU1GAMHYrQ0yVq7GjAzDs1aHFbdiy/PCl2U1fHIy5&#10;LbsDOxGVMbdhZcPy2yJDEuwtY0OQKuwHMxyDIOwplJG+Rlukl2A3brkEcTsCsciVu3YGda75Badg&#10;R0xKXYHbbAExdiBJ8MSzdgZtsiVdiBxSHYm1O+RS7HRoj9TTJIdidz6aCiGpxYl2FDHAxdlVwMg7&#10;F7b+8WvjvmLqTQbYDd2etvzFslj/AC30SS0PFXZua9yfHOU02T9+bdvnjWIFoHcjIZqkb6J+W8CA&#10;kG7nLEeIUZn4jx5WjJ6cTeRb8kbFzfXWr8ai2gkcnw2zK7QlyDVox1dnHteuGvNRlmapLSE/jmfg&#10;HDFxJ7ydnpzUZxpf5e6dpzLRrqYyH3A2znJerNs7gDhxh2EP5m6jBZeVdJ0W2TgxUyOfEnMjs6PF&#10;Mlp1k6iAHZ5pBzojydPbs9K6NcjSvy+uXaoaeYKPcAZoMsePK7bFPhxuw0/JWVYbDVdThb05UgZQ&#10;/gD2+nMXtIHjAcnRyABLs82a6SbyVia1cmv050Wk+kOnznd2BtLX1buKKlauBk85qJYYju7PR354&#10;3KWcWk6FaCqwWsdR7sKnNJ2eOIkl2urlVB2EPmPUpLbyVZaWU4BpDIT/ADVy3TxEsltOY1jp2cA5&#10;BuubunWB2ep/yl1b/D3lfWLvj8M8Qir8znK9qQ8TIA77QS4IF2SD8trrTbXy1r+qzKPrDxcIyfc7&#10;5VnhLxAO5uxyAgS1vnkmb99eE16v/HOnj6YfB0POTed98+AQaNounoKH0gSPGpzTYN5EuwzbAB2Q&#10;78y7zja2NgP2IVqMztDHe3E1UtqdnFtz0zbuC7Ow+QC1ppepXAH2ouNc1eqNyc3AKiS7OR3DcpGY&#10;9yc2UBs4Rdgbpk0OysUOx8QqwHvhtBdnvj8kYD5d8uXOrk8XnHFD0+eYeXdtxCgpSIJCFboDXDay&#10;vUubxTIaiu5OVlviq56K01raS0VFIrTKy3hKJ/VWTkB8ORrUdMLsSoquEIIR8ctRv1yK3OkDcgUO&#10;G0EKwauFH1OaA1jJGFjS7Dmy1u8sKbnbvgpNqbxLJs4rk/0f8xZ7cqJWO3jkJY7ZiaRX/lqzvwRL&#10;GKn2ztXln8z47hlQuKnsTlE8TYJcTxbzd+TVpfxPJAgJ36DfO/6HrCahGGB6jMDLEhap8V+ffIcn&#10;l6Zo1UiOuS2Ju2YuSN7snjxHpsUOCKd8pVvl7ZTYhIXIampxMDEqUcrUFPDMRgYq6uD1zAbb5CSU&#10;wgIpQZdaZClRVTjSK4qrxsRQHEW2wpR0Rr0xE4pTBAKZXXFVYDtjT7YqqKcTYV2wqi42oa4GZa7n&#10;CqZxTUAA64ymAsSEWso75sCKXhq7d8TpvXJMlbntQZeKaUie2DIFqa9ssxw4ipYb5n1ZLCBvU60N&#10;MOYyYwPAjN5pMQLVJ8FfmxqjanzRTXkaeO2LLJ2ObXhW3zVdaVuSPl0xYPXI0rHrixZGKY8GnTAV&#10;QckBUHFFPfE7ptIroyRfYJxZQD1yJilKDqc1uxqxpigHzyHhqhpvMMnduvhmI+nCIKoPrkjgDkT9&#10;ON413OWAUqAl1GST4WYke+OpTCqBaQscYWp1yQjarlFTthTqrkQM33YZClIfQ/8AzjpaJc+a7SGQ&#10;VHqKTXvvngX83bp2u5Bv1zTZmcn9Vv5XWyW2gWqx9PTXp8s8/GzaYk0zHaqei4Y2eiNIwJG5wWmn&#10;Z2Py35bHFSU/DIEtoCVX9+tuCKjOqaRo3okGmw9sQLUmnn2ua+AjKvXJ5b24QAKMvjGmFvGNT1Jp&#10;XYltsGhKbZYGsljss/LcYOjQUw2wJY5eTFjipWuWxFBhaUNcUNBmCGuG2PFalLNUYIVcg1FAvJ4d&#10;MfTFVAuG+WOB7ZZTXIJbIKmuKgYGCBkYYoMUIGQ9Kb4+tBkhuqEcGtccDjSqJO1KY/IqpO1NsU6Y&#10;oQbAMd8ww2m1jxq1FIx3qkHc4G2ElL9HRSghgCMEpdEbNmPKPc3CaHfQ4ZBxKDBkV5T4QcqSJpHq&#10;PlBSOa0pgxbynxA75Pm2ifewW58nM7lSnw4KjuRJ12wEUzEmL33luS1JXjSnTBIII2yPEkSSGWyk&#10;iahGY4bZWprC4alN8YcUo1CxO+WtBvkJhVeNyxPPp2xQENtkKKVWWVYwp2NeuN6b5ahKnkDMaEUr&#10;iwygpVVJYgHYdsbXAqbrGARXrTKxVcyjqPHKp3xVVDjYZW+KrjRTyOamKtmZQpNd8eRTp1yzHG0h&#10;juoaiUqF640ycVI/aOZ+HHuESeV68ZLp/XNeIGUu4BpvmxjGgweQ6nctc3BROg2xpNdjmRAUGBSa&#10;dAGNOoyskhCsoI3y8VWBQMacKopRXrmG+KrmIUUx6CuQmaZBRlbgtRgpFr23yklkxXULkIpZtgMF&#10;KKYGQee3tz6zk1qMs7YWSBpyO2Ju/pqXPbcZTmnQpXov5e+WpfMGqQWyKSC4BpkPu7n1TWvc5pdT&#10;lNsqp+xX5VeRYfLtjHFGuyqN6bnAQ3JOa3IWuT3m1jEa8j32x4UnfKmKJeRUHE0wdGOIocCWN3Di&#10;RyV6YX6hKI1JPbJRjxGgrJPLtuZHB7E4aeWLERxnULgfG/SvhmyxQtjI9HyX/wA5YfmSTOPIOjyU&#10;RBymKnv75IZJKn2zb4oUFAfBfojd2O+J1BFcspNNxqCORGJvQrTDGwWJ3RUDDnyT7WFlxblwxyGT&#10;mgPePIXmyO0EVnKQOO1fHOPfmP5OPmaD0e4GxyeOVMqt+jv/ADjh+bVl5YWW3u2/dSMAR754O89f&#10;kPqlvI0loC6mp6ZlwyNMsN8n6BaH520jzBH62n3KHehBIBBzzdrnkLVNJcrcQsKeIy3iaJYiGVqw&#10;YVU1HtkTSzktpB66kCvfIndgQ3nd/IfmbQ7OZRqES0FBWmVyZiQU5VZlKxnix6HPf35VDy75qUDT&#10;Y0LIOTUAzDy5eFtidtnyV/zkF5h81eRtOOsWd1/orsIxTYgnO822i2lunGGNRQnemYEp3zbLfG2q&#10;/mLr9/cA3N07KYxUE9zhhDAsQKqKY8QLYWG6pqF5dTLcSuWY7dcTuIVlATL8U+E+TXMVuhbW9lsE&#10;mvQx9UUCfPPDn/OS/wCVB1iL9P6dH8cdS9B2GbrHO2MxxB+kf/OOP5lp5n0hNA1GZWv7dRQE7lfD&#10;6M+feg6tc+VtTS6gYpJE4O3scpy47ceJ4S+miAwodwc+omn/AJzR3v5aX/mQSf6TZwxgjvV5FT/j&#10;bNScfqpyOIc3yLrn5PW1l+auieY7eAHTb03DTCmyyRwSOPvYDP/V9edMxQXcAvy1PhmwsgtOWMBR&#10;JqnfLwMFp6ZsVWEjNkgzDRNemXiq2uWMgSxUy1Nxl4VtRZ69c2IVZXucbSmSDILM2KVtAccBgJQS&#10;0TTLyLFb165VclTIBsDN88CKaptl4opx8BmxTSwiuXjS0tIpjWyUUFwygcJCtHwObljwpWUqMeDt&#10;kSFpYRTLGKtHxy6YELK7ZiMVdWuNJyVKvAxhNcICEQijvjGOSCEbEKjbGnFUYgA6Y04VRKDwysKo&#10;j55sCqTN3xVVyuUltDucUyCUMzeOMfJwVYoHyONyaGuhxyjfIyKVJj4YpkEqRJzYq2DmxVrpmxVq&#10;vhlHCEheuNwsm8vFXV2yxgLEryRQZeBitJpmxVbyyqY2m1wOamNra6vfLxQtJzYqHA42mStla4tl&#10;0yNotaGods2ArauHJGY4oVEYYw+GFUVEd65WKooMa1OVgQjFIFMackAzAVC2NydsnbHrjsCrGWmW&#10;MiWJUyKj3x2RYKDr375eFKFcZeEMgUMy/dmwpUm22PTHAUyLG0M2XiqnmxVor4ZsVWUp0y8CtE+O&#10;bFXfLNirq98rCq8EnNihdmxS2ozYobplHfCCkFcu22NwslQNTpmxVaTy2OKZFihzvlYq2M2KF6t1&#10;8c2Krq75RxCQ6uVkmbQ2OVigqymm5y9x16YKYN+2WcikKqHoMbkyyVgcV5DxyjhKVZT2xA5cgi1R&#10;WPUZsDBeGpscay1ycZUgL6cjiRBG+WA2tImoApl4oWFh3OOArkSaSocyxqMeBlZKQtZgM2FmFJmB&#10;NM2FK3tTHZEliSsbNgYrl/HKxQrNHttl4pU0PCmNwITBhVcdhAZAJdKCpqcrFC5W5Ch7ZY98VUnH&#10;LpmxVWj6U742uGkgKjxgiuYnthpJC2FN/bET1y0NaPCkLl4qoUpiLbGuSCshsh6iCMd8tT3xVSuo&#10;BXiO2P69MCpcSsZq3QY5Y++AlICFudZoPTB2HTBCqoGVSJTSQtJJdNWpzcqdMjaqn1Ats/35TMcI&#10;AVXjtxH9GN5VGSqlXNHvQYhI1N8sAYlONNsfWYKemBJbgIDXLIw4jSvQdG8tvPIJFWoB2wgurpaF&#10;mPxZk8tggl9E+TPJl28yGSGsVQaDvkQubpixqcBC3T7a8t+XoYIE4RhagVFMKZrg9sFswbemadpK&#10;DY9BhZNcNXJBuAZlY6ZCBv1wtnueAqRvhAtJ2ZRY6YspFDthFcXQJJ75YxZxYaUyAb7YVvJzNe2K&#10;sligES8R1wO7KMUgI6KNzvgRpF8cUpisLeGF8r8iSTiqbwRmNQAOuApW8DiqYQr4jATkgZYEFFqo&#10;r0wsuOa/EOmLUSmUHA/CcKZJiTvh4WslMkiAGAnk5dMI2Y2iAtMATE9RhRasmAnbahwhQV+Icgeu&#10;Fk7EJpAgqDgYkrgMLGmLHfAxXYhIhI64Etg0wE1QdsADFdgOeo3bLGqZbwrdu2SBaSXYCJ3wEIdl&#10;OQdhgZguxIoD1wpp2IOABtigh2IA164hDssuV6HJxFJdgdpmOTtBk7GMxcb4ObEm3ZSrTAEB2Lj3&#10;GSbKdjGUeGKuxEjIsC7LYgDbrhUF2JqScDN2OdAwyshFOwmnUg0yBUxdgCRSN8gSxLsL3m3pkCU8&#10;nYm1s045RCuRtHN2FVzE0Ro+xyMmJdhY2Vksg7EXPbAyAdgdjkSpdiMnGmxxCh2IdBiS2uwHJkUO&#10;xDpil2B5XAxQS7AvI9sWLsScnvirsQO+RJQ7KNMWYdg7SY/WvIo+oLD9eYGrNRbsIsuz0t+dWpul&#10;ro3lyD4IoLdPgHi3fOd0OMcRkXcao7AOwn/N2+Ft5a0PQQArxwc29y2Zegh6yXG1RqIDsBflm50X&#10;ytrGruN5IxCv05ZqjxZAAxwemBLs4HaN9av1FK8n/jmxyDhg4MTcnZ668+WSXcWgeXFYclhjqo8W&#10;pnKQycBlJ3k42AHZAv8AnIrTo9FvrXRY35/VoEUn6M2vYkuIW4faUeE00DUVzzRGpLinjnQyOzqQ&#10;Lbz0V5lkFv5J06xA4l2Zz75ose+W3azFQAdi/lS2Ol+R9R1BWp6jKmQznxMrPGOHGS7PNlxIXck+&#10;OdBjjQdNM2XZK/Iukvq2sWttGKkyKPxzE1+XhgW7TQ4pOzsf556hHdeYI7O3UfuEji28VAGavs6N&#10;RJLsNWbkAHYUfmpeN+i9M09lC+nAuw98yNAPUWvVn0gOzgSKWYKPHNwTQdcIuz1RZtFpP5fiKdeM&#10;l1Nse9BnL5rnm2d7j9GJ2XNZRad+Xsl5at++muKMB4UyOOXHn3Yz2xW7PNGlxPdXscQ6s4/XnSZi&#10;IwJdRjFydnpPzhpt1d32naUUqYY41A+iuc3izAW7bNjJp2cb/MeVv0ibdz/dAL8qZvNALjbrdUN3&#10;ZzunhmxJcUB2dW0tHsPLVxck09RuNPEZq5niyU5sRUHZyJzVic2odeS7GYUOzYaV2C7KFp5kjQVJ&#10;YYCUF2e9PLlpOvl220sgh+IanzzFnLdyojanYJsNEuIpAWUg5UyEXZ0/TZp7WMLU5EtoWsobrkkg&#10;1QsKS9cFMrUDEO2CGMU47YLS0Ay4Ak05G3U4UUvD+OIjTCT8S1GNopv1B44Ra9p62cJnHwnDaJBe&#10;j8si3lm8uTfJFbk1LZCSIA2uIBBB6Z9Efy7SY20ck1TUUzXZnJL4i/Pu5tY5Xt4yA/UZ2e3B/DML&#10;JsFfE12yNKWGDaZjKg6/dmIxtV0Zod8YRihGxmuxO2NJriqugNadcw6ZXJKa24267nEnemAJTaGG&#10;o3zB67Y0hto6fEMYxrilERCmJkYqikfehxh2G2KUdGeR64w4qrDfG4VVQabDGsKjFKrGxGIEYUI1&#10;HPfGMMVREbH6caRiqurV+eWiczTCAqHu7pbZS7YbwRhFI+nNjp8PVgXzR+Yfml7gvDH9kV6d8Wdv&#10;pzeYI01E7vk/WzJcOxcbVxMNXM7koNMOmsmc9MEI5HXfK5EFmkd3pZALBeuCQ2VKxyezK1oKnFlb&#10;ArG7yz3JOLo2KWHalYkKWAwSDXFkwmeMqc2KFJdtsoiuEFV/fxy8CtgeGJvlkVVo9uvXC+8jMsTR&#10;+xxmNlJey/k3rS6D5jsr12oomUGvuc8gfmp5SeeZrlFNc0WaTZzf1G/kH54tte0KCFZVYqoHXOHW&#10;vluRG4sp65RxMRF9AtOg3qMneleWACGYb5G2QCTXmrpCDQ51LTNJESAUoMQFJeXa35hDMwU5JYLY&#10;L8IGXRiwt51qWqVqxapIw3SOgywtZLCJrnk5JOOEfjkxsxtBSXPgcELtXEc2JSyclkriy++XFgWP&#10;SNRtsUAyDTaxnptj1GKqLttlnbrhAtCHeQDYnGjLqQgy5NcELlbUgZceDXFCgy7VzE0wjdVPgD3x&#10;wOKqTRjpj1JxVDSoDita4FQJWh8c2FXMO4xj4hIVIwO2WN8hIUzJRCMKVx61XcZWUcTchDADwx4k&#10;Za4mALaJoQxI5+Lriq3BXc9cjwMuND3Wlw3C8SoOClvmA60xMGYkxuXypbSk1WlMFrfEgCuVEJ4y&#10;ks3k5VYyRjr44ql5U0NKZIBsjNJb/wApHiWjHxe2CvWU7g4Bu2CTGn0G4iHFxvjhKteowLxoe40S&#10;b0yQpOLlhTbG1BY8mmuCeQIyg3fAd02iDbMnxAVA747n45AwZIuF2arNtm5jrj4arWlJagB648MO&#10;owGBVQe5HLix+jMGGDgKqzXFV49NsaXyyONSUDJcErxXriMk4jFWzIhC+SEHFp8uoMVoQvc4EilM&#10;jb9DmxxQpSWM+dbGPTrIxIaykV6dsMG2G2ZWOiwJfNJZgWdjvjQMuLBBPKSSTl4FWctsrFVwFN++&#10;bCqore+YDASq1m74JRaZjmVswld1PQHBUa5FkGBazd8qxqfni4wpYq53xrHFUVawtM4Rep8Mj2rX&#10;npfu06kUzW6nJeygP0i/5xh/K4GGPXL6McjQgkb0yODfrmlyz3Zl+iVhZrDGEQUUYog3zGJayUzk&#10;+FaDBcS13yKEnu5iopXc4qzBNzthq2VIGJTKQqipOFNrA2rXoQD90m5zLwx2W6X/AJieaYPyz8sz&#10;arJIPrrrxiUdeRG2TqSkQEUeyjNxgxirYAB+Tuqavc69ez6nqUplnmYszHApkzOjBKXNHUFe2Yna&#10;mPVLUUVI2dulMob7ZM7IpBxEr0NCdsVAFKHKJi0GKLtJ3tmBVtwcKr21EtVptjXCLWnufkDz1JbT&#10;oksvEhx9ORW50+KRgs6AjoAcRk70F9daN5rv4YJrrQ7h1ovJqE9TkL1z8vNK1JZWuYFNR3AzJxHi&#10;NNZydHrPlL/nJTX9MW0tbgmVOXFyf454u/PX8s9H8qadLqiUR+PwAdyczIxphIAi33P+V/5if8rB&#10;s3vBEUMbFSe2eEopX5cY61J2yjOeFxC9Tz6x/wDOIvke50TQ5PMOpAh70D0w38vjnO6zNZpyox4Q&#10;+Iv+cvPN9v8AV7LyjCweVJVuJ18BT4R/HPVqrwH0nIRlbkU+ONRCPcAxfYZEPyNMqR6FQvfJhKFs&#10;7VmWWSQfZJI+WB3mXmyj9ggE/PMjCDI01ykp3mnPZ2EdzNubhZHQd9umRPV1ttXimsJCGBBUj550&#10;GKAqmsyost8jLrnkO+svNEcMkUUhVyQD098+Tv56flw/k/VZbmBSLaRyykdN8snDo1ZB1D9Y/Kvm&#10;K3806Zb6zZn4ZUBYdw3cZzzTPN91Z+X9T8uhz6N2sIK1/klV/wCGYBwi2AntSevAkjpK6gvGSUPg&#10;SKGn0HP/1vXlcxqdzT8uSoqc2KVjDb2zYqVMmgx2CmPCpnfpljBSKUWyhkym2q98cBkLRawvjsFI&#10;UC+bDSrSe+bFVtcoiuISC1XKpkrZW6uOGRYlo+ObFDunTG5JsdmxV2YYqtbHYFW5sUONMaTkohiQ&#10;tIIxmTS45WKVp3xVemQklTPXHAZEoKmab++PrgYqZGY4q2PDETkwgq6b5sShXRT1xr4xKo6FSN8T&#10;rk1RoFcbiqIQ06ZsKr2buM2BVBjigORMUKD9ceG7ZAxZIZtt8cRXADSqfKm4xvHJ8StFvHHAUyJN&#10;qpMe+OyKVleubFXA+OVhVupObFXDwxpwhIVR0yskycOu/TMMCubHDAWJWk+GOyKFPl2ysKuqQK5s&#10;VbBzYq7lmxQ3XNiloNQ1zYppcTyzYop3tmxQvB7ZWClVQaY0jFUTE3jlYVRqNXGnEBQEUjdx0xuT&#10;bFXl3yjiq8NmxV3uccMBYkLCe2XkGCm2+XhShX2y8QkIRzWuXkmSGceOWDgIYkKZx2BVBts2Krag&#10;bHLwKtObFVPNirfLNirq5sVXDxysKrhmxQvG2bFXVrmxVwOVTDbIFtjQbZVMLJqtcutMFIpqlTlV&#10;w0tL/YZdcFIp2x6ZVcaWnBa5VcNJAVCuXilSIplgYCxK4GvXNgBYqgbvmwKvXG5NmrVyum+NWleh&#10;NNuuNOKogMc1caQQqKNwcaa4QAilfvUY4DvkSWJcXI2NMxWuESpCGkk7dssCmAm0rA56jLwKps1M&#10;dTBaVD1uO2NIphW0TEwYVzYoX8RlUyQKqat8WUDgkKQmCgOte+XgSh2Shp2ysCEVG9QB4ZY65MMw&#10;hLsEj4fHLwFBUPnmwUhd2p3xpPhhpIV4VB3xtckzRfDGM3bJxDGSrFFyPTbEHfjl2ONtaYpBVC3Y&#10;Y6N6infHJGkoGaHjv0zPvkAhG6fKIWBY0y40rgkaVT1LUFQFU6+OClSmVmaWIz3Ekh8RinQZC2SA&#10;MLOa0xBnpk+G0lP7G2+GoGbljwsCiiN6Y0nJAIaEfI8TjS1MNKrw2ZkIoNq4CnnCg1y2ELQS9A0H&#10;QpJXVY+pI2yN3l71odzl8YiLE7PqryV5CLmJrhfhWhIyMXE5NTXE7oD618uaJDbKoEYAXatMIbib&#10;epOWgUl6zpllUAINq7YWvcVPEnImNBtgGbW2mFAGIrgCaRuoOAN42ZJYwRfZZdsJrq4NKMcsApBZ&#10;dplinIGMUGEkkhO+TpjbL4IQNsTEvHtkEhEtBz3rTEZpAQajCyRFtCQwANcKXkHTIoZBHEeuA5WA&#10;6YQLVHxqe+FUklWoTkhFFpoiUWqjGMduuSAQSuWpPTAsl3ReB3yZ2aJGkRHa1f1BhDM9TtgDAWU3&#10;QUFDgI+OFKqD2xpHLFDfTAExAxQqYAMi1xRa6mF9xLXp0wsTJeBgMuPHAi3UwOzV2GGl4l+JS/CK&#10;qcaQZOwomlY7McLUXYDY98FMadgZskEcLsoHepxZAOzO/iMk2gOwK1CcaYSdiTUHfJAMXYHkFemS&#10;V2ByMiwIdioFMQwLsVAwlkC7GmQri2AuxwfkMVdiDsAcFtZdiJNcSUOylxtsDsexAGVswHYWTDfI&#10;FNOwtm8BgRTsJZl4mpymTAuxJZZF2jJGQ4kU7Ady7vu+5yBKeF2FjHffAmnYizg7YCydgOUgdMgw&#10;LsCV8cVDsRdvDCWy3YgxyKXYGkfiMUF2ApHLHFi7KBxUOxGR64CUuwOWwUxdiLuTgV2TP8u9LfV9&#10;dtLRBXlIo/HNZr5VFzNJHik7Oxfmrdwaz5ui021BAhKQ/wDA7ZqNNHhgS7PUTEpU4ZCPzkvHOpR2&#10;DGogjWMfQMz9BHa3E1ct6dkpluIdK/LpYq0nupq09gMrEeLIk7Y3ZxvyRYNqOsW0VCQ0q1298y9Z&#10;Phg4mnjxSdnqvUXg1Tz/AGVghAjgkij3/wAmmcxKJ8MkdXcE3MOOck/5yKvze+arshgyI3EEe22b&#10;nsXHwwcDtGdyaG2cK05fVuY46blhm4z7BwcfNvOx/mXfmGOw0YfZiiXYe+avRwuy7HPKqDsk3mG4&#10;i0fyJaWUZpJcuXYew6Zj4YmeW2eadY3Z5fY1Nc6QbOldnafySsnuNcjli6xBpP8AgRXNR2pLanYa&#10;CNl2Fmuyya15pcMxJac/rwYvRibZeqbsPvzhuUF1DZpT91Ein5gYez49V1hdnF7R6TJQdxmyyjZw&#10;oc3Z6e863UMXlrRrBBSQoWcfPOZwgnIS7nKagA7A/nfXodL8oWGgWsdHkrJI3iT0yWiwceQyLDU5&#10;BGADs47+XcIudbthInJfUBp40zca81BwNIPU7O0ahr8s3mtnY0jjalPAAZooYPRfm7SWT1Ozg/nq&#10;+S/1aeaPoXOdDoYGMXT6qQlJ2RGJDIwVe5zMkaDREW7Os+YrR9K8v2sDneX46VzVYDx5HNzDhhTs&#10;44RXpm4DrC7G5JDsrFXYeeX7j6veRsBX4hkJrdOz6k/ldpf6c0uPUblKKFAG3XbMHIac6PJKtSvx&#10;Z8UBHNumdCm0S0X4eIByFttIaK+lcVOFVzoi9YTkTJaRsV1X7eEc2nSRnpiJopFCRW3BwtkVotxU&#10;EY2hUFDhZNrT2p+I7ZIFbb4DBMHnCFB+8O+FeJTaEHpkV8weYv0qRBD9muFV6IEFBnVfyl8iveTL&#10;eSruTtmNlm2wj1Yr5w8xw+XLGS5nNDxNM98aFpa2ECRp2HQeOa6c+JX5hfmT5vk1u+mmY1qSF+WS&#10;2NeI365hZJWWTyRSW3pRjj+nyyCgKlK5RNcNJptV3GJFsNJ4UcqdCcZyxpeFFKvHcY4HxyuQYo+A&#10;lSNsRkSvTBHZKbxS9MRAIOWKqSNy69MVrtvlVKv7beGByxBrlpCqkPSp+7HVrvlRFKmMRBFcYRgS&#10;iVJpt1ysVXgk+2MbClEIBiJxQjE2ArjSMKqykdc3EnpirmlVepwRBGa75dhjxFBYV5w1UWts3Aip&#10;GD3oo4jN3gj1Yvk/Vrj6y7NP47muJhvHM6ILWQwbULWMseHQ9cdt1GWCZQGPSWgrsBjg2LNK7m0D&#10;VJriyvhVjF5p6gnav0YIV8CsTvNO+0TvTBCNXFWGalaBQR4jBqGuBk8t1CH03K+OPxVKgtDTNirf&#10;EdRXNirYXsMaSMKohENdsTOJ3UptYu8UySJUMGB2yLa15di1JG5KDT+OazUR3SDT9O/+cb/+clLj&#10;y1HFpd5KVZCF3OxGcwuvIUcbcwAD4ZrpRI5MwX6d+Xf+ci7TVoFBcVI613xIeXFgbpuO1MACCWQy&#10;fmUl4h9OQEH3wZ+jii9N8uhzYEscn8zJM1S/X3ylg4dRlrAlDNqKz1IYYvx7HCGKWyTgDY74rwpk&#10;rRaW+sWxgQ13wE0xJRRccCD3FMWUU2y+7YSLHJFAYjwxTItKzjvmBrilqQBRXtihFcsiKYpLPKCa&#10;IcaBk0FZ6oUYuuQLWhpG75dPDGkKZcdCcsiuGKqDS06Y0MemWHGqwynfbBC+AyshUGzcsfgVRIpl&#10;9MVUyd8rruMaVepoNumXiqmX326Y4AZWQSq9pQq++U3thEWQkpRzV3PXGmtKZIBPEreoevfGtXti&#10;IhRJUDg0Jy1J75GUaZcSoxVqV7DFfWI65WcaROlMW4kFCAcwncdMeBn4jbafCwoygn3GWlw1fixM&#10;e5l4i2TSrd04soFe+DUvGHU5AikiYYxc+VrWUkRqBghL+m+RMbbBNKZvJ6ceEWLi9ruMeFlxpRL5&#10;V4EgilMeLv78eFPEgJ/LbEhgOIA2xdboEdMIgniYze+X2jk5Hp3xyzhticn4ZTaUXNp6RoDt45TS&#10;+GWRx96QUvCCvicLp3O4PXMuELZJ/pQWAgjqeuKWdajMhBedfmIwkikbqdwMODlsAwL5enIViRuA&#10;Tmyxilb9TTKxVcg2r3y8VXEntlHFQqxDf4umOjFTkZnZkFt2VjWowYormOyYjqFwI1JGCVHbCzef&#10;3MvNi5xxNMVCFUFvngS5mESEnMfPk4EF7t+TvkGXzVqkUTxkwggsaZB7qYyyFj0zSajJezLk/ZT8&#10;v/LMGh6bDbxoF4qAABTYYiGJzAyMSXpkEVFrgyFa7nK0JffScSFXBiCi1GBICQXL8mAOFOpXBFIo&#10;92Y0FMthG2bKvLWnoS99dUEUQ5En2yXaPYrZQKT9ttyc2WDGQ1SD87f+cjvzLfzprcmnWT10+0bi&#10;COhIxaXeubjFsgB84pstR9GBwMyErHuSh9M9+uamKua4BHBcsbYCLVxlFKr1xUNXY5AwpUOJjXls&#10;MdSoOVTRIo+wuXimV6U3G+EOpWoJV/DKmN7PrX8qvNTelPaual6A175HdSuhHG0zmigGte1MzdJj&#10;rdpL2nQNKk1S/g0e0UtI0qkeJrnyf/5yR/Mo+bdZbSbF+Vlanjsdiw65sboNeWXR+tP5d+UIvJmi&#10;waWgHrMPUmI/nbqPoyIfkZ+Wt1+YvmGG2jjJtIWDzNTYKDmk12amGOHEbTvzP5itPKumz63qbhIY&#10;V2qerdgPc59q7DT4tF0+3srJQscSKiqNqADNHEWd3Mgd35H+Y/M0vnXzNf6pqTVErO/jsOgGKvWu&#10;+ZAFM2OwzLLSTxPEfRgT4q/F2O2SAtEuSdyvHHDWNhRko3zyB+ffNdr5N0e71u7YL6alhU9T2Gbr&#10;RYKG7Tds5/K/yXdfmZ5n0+wcH9F2cZaWnQKP6580rD/nInVo7+e8eQlJJCwXtSubG6aPFvm/Tmby&#10;jpFxax6dNaRNBEoRRxGwGHnm/wDM6x/MHSXtNRFLgfECcHFfNmJCQVdD8uWnl5Wh0wcIW/Y7D5Z5&#10;M9IC5+r1+EtT6K5Gw1Un+f/X9eZjO7flnWu+bChbyNMsYqtbcZeKrCKZeBCmfHHAZElgoE13zYFU&#10;2J7ZROSAZAKdKdcwwppxPY47IsVlabZeKrSfHNgVrr1ysKrq065eKqfLehxvzyTNfUdBm98VcNts&#10;2BXE5eKrST1zYoW5XHJcS02TTKK4iSqfKvXG0OStS3yx6jtkJFFqbN3IxXIoUa5sVW1zHFWxv1xE&#10;5NCIUeGNOFUZGpxhOEBiUci0xuFFopQTmxW1YDNioaY7Y4DvgtkoMc3TFVF2y8VUGNceD45EhKgd&#10;8f1yCVOp65sU07fKrhpNOpl1xpaapl4GLWbFXD3xlMlbIKla7ZsUurTL6YqtrXbtljAUFaTl5Fit&#10;JplYVa7ZeBXVpmwq3XNilvNitNb5hiUtg44qO2RElX17jriRyxNLwaZWKF4amX1yJYlWRtwTjThC&#10;QEajU6HGYWSJRuw6ZsUK6nKwpVV6bZQxVcRl1xVwXbLBwEMJBZJsMfkUJc5JNc2EMgh23y8KVF/D&#10;NiqHJrjxkSgqRy8CFEmprmxVxNc2KtZsVW5sVXDfNiqoBmxVulM2FXY2vbDSaXgd8dkULSe2VhV3&#10;amUcIZBsZvbCydTvlDFC7pmxVquamAFja9W3ysKVUk5YxJUlSIrj8ixUgSDlYEKwO1MrFV4xpyQZ&#10;BWXcVOVkkqqmuUcUqqk9co4FV0fG0yXEhU7Y4e2RpaUmbffHDIkMaUX3yzgQtUU2yxhKqbEnr2xw&#10;wJS+Q0OUwxQireSmMwqiuVRjj0wKogGtcZTwwlaTCGSmx6ZhgQukau+UTTJAWq6MVFRlMclAJBWS&#10;1+jNXJUhCfPG1OGlX075q9siQyij4l4pzHXKJphiGauKtiR8ctLXJFW6cticDyVbpk8cxFiyS2t6&#10;qCxHHFYU+/BlyWqR6vOkR2pgsJlBLKmLPesTQfRjqUysm1VI42m+OTLqciq5oVQUyicnEKh2ox26&#10;4Fc75eF4mQ2EDFNhl1wMbXCHk1CO+MMgA3w0qYQaW8p5KNsAXF0FqB1y6OPqUF6B5c8qS3kqLwqp&#10;wgubzqMsti+mPKP5eiJllYfEtDUjCC4m74SV4bfSHlzRFj4rTcYRzyk4iVMuF7NpmnLGg2wgvZwv&#10;Q75YB3shB6b5f04N8TCo7YU+rXDJuiGZLacRWmIyybE1yADIhMLaHcfCcI7mWp8csBa5GmYWNsqj&#10;pTC+R9smGATiKKh2wMLgg7jISDaEd9UBHXriM11XtgZWiraxCd98K5JqbkYQLQSnEcPau+A3nUg+&#10;OTGzFFrbtUeGFMkm+2KE0jTamJSSinXfJRYlUWM1wtlfl0wtRR0aBcCsK4KUBWBwFI5XYZKlKoor&#10;gRrkr0xYruIwFLMTucWJKoBXC12qcDUSuwDM/bGmK8YFLDCFtvEw2SW3YncGoqMCHYTStU4UOxOl&#10;RirsQcceuKuxHkRhAUF2UZq7YaTxOwOxrhAYF2INkrQC7GhR3wsnZii9sVIdibCmRapOxnMjpgG7&#10;GLsTJ5dcLO3ZYYqNsC27EzUnFadjlXEmmVOxUAdxkLbAHYxwMhbOnYVzUwEoLsI52pUDI3bSZW7A&#10;DDl1yolIdiX2DUZBmA7AFy/LfIsi7Cl2JNMiWBdgZwRkEOwPJ0xRTsCNhpPC7A7Ylk7Ezv1yKQ7A&#10;8ig4q7AjrTFBdiZNMUW7AzYEEuxJh3xQXYkciVDs79+Q1tENYbUp9hbRPKCfEDbNF2lLo7PQii7B&#10;PlS3bzV53a9ZeSrK0rfIGuYk5cGMDvbsfrnbs5v+Y13+lfMlywHwmUgffmx0g4YW4+oPFJ2TP8xI&#10;U0/QtL00GhMXMj55VpjciWzPGogOy/yHgt5NfheehEYZ9+mwyntQnhZ6GI4nZN/LNjL5i87XF3E/&#10;Hg0snLsAtc1pnw4wG4Dinbs89efryS41i5Mjl6SMKn550OgiBAOq1Mrk7APkm2F7rFtC4qpkWvyr&#10;l2sNRRp43J2Tn8zIo7jzEba2NUVlUfRmDpZcMCXMz7ydhn+aVxHa6fp2lRtUxwgt8zkdBHikSjVm&#10;ogOzgYzdutAdnpf8grEQy32tT7QwW0hJ+YoM57tadkRdx2fCrLsg/lVYrzzULmSpiExc/IGuZGU8&#10;OIBrgPW7CX8zNUTU9ZuJoP7vkQPkMytDCotGrlZdkL0VTJewoN6uP15k6jaJcfFvJ2d5/Mm7jk1C&#10;xsbU1RIo1I8DQVzR6aGxLtssrIDsjv5raiHNrZR9IoUWnvTMvs/HuS0aubsC/k7HI+spNGBWNWap&#10;7UByXaZ2pho+bsN0uWl1W9vZN93398xIR2AciUt3ZxTU5PWuZJPFjm9xCourymy7NYAtMgHUkYMv&#10;JcY3dnTPzCmY2llCf2Yxtmv0UfUXL1XJ2cgzbusdlYodmxV2SvyZY/pDVbe3PRnUfjlWU0EgWXZ9&#10;svIOj2+iaDb2AA+JBWvuM1spi3YB4z5uuLm61MPb1EUApt498fqPl71AXhO56YRJkmOmeZ1UiKcd&#10;Nich9zZXNr9pSRjJWaW15Bc/YYV8MLzKOkgyKUbx8MIdVWF0PHY5MimKKh5D7WQIaNJqUpRBVa9c&#10;lbOrRLMFFWyJeY9Cn0xqMCMILCQpysGFRhz5A8sTazdpyUmMHISLLHG0Pd3SWcTXExoqiufQ/wAj&#10;eWU0e2QBaMQMwM07byXwr+cX5hNq9xJYW7/u4ya77Z2K1i4KG6UzX5J9GBfHWpObq4Zydhgo5SkB&#10;QRd9zl5XbKkeIlIpTNQYeJNNLAK7jEWXwyUZKiAlOgxqp44ymgoxY/2u+OpkbUBVGVTIlBRMbUxv&#10;EdcFsUWDiRFDjbJErUjwxB+tctihUWoalK5QNNhlZSmqJQA5Z8MCqg8a4mTTbCqIQVoTiZxSrAbU&#10;xpHfFVVW2ocsKDihaZCMFRIB1GSjHiRbHda1T6rE0hP2QTguijfpTNpp9OYsS+dPNPm9rwOhNBXo&#10;MRZq75uMeKgi3jd5fs8hIO5xPLqVCFzIPiOXU40ilnEdxjsVQUkYbYY8HCqU3EAJJxZWxVjl3aqa&#10;gr174NiNcCvM9fg4cvbpg5MCQ8i1NOTVGK1xSkXAg1xoOCUqSmNrpct2aRqaYk0lPtEDKp6gRY29&#10;E0P8r9S1ajQQsQe5G2JfWEHUjKzqgrPrX8jdXcL+4+nxxyzqRswyo6pKat+S99AQkkfE9jTH/WEA&#10;23zHyZeJU+0f8s7uzlEm6kdx1wtlo5qBlfNXvnl8XOkRAtM4I98BS2Qk3pgEFJehWH5jyWICtOaj&#10;brgeTSwwAHTDGDBOYvzhETfvGZvl0wG+jj9kZPhVkVn+csbAeoeP04WS6Ww7YapjLZ6Lp35kWl2o&#10;HqqC3vgN7Rk64CGssqs/MkE4qrAj54l6BG+RtjabDVElFA22IsKGmZEOSJKZlBIAPXG4taKoDsuL&#10;xoCMlHmxKR6pcGMcQcVK9stYscSYk1PXLCA9cF0gleZ+ZHtiXMqaHpk+C2KIB51bL9TD4SqJ+HcC&#10;pxaoplfChDk8jiS9cvlyS0x4mtcWrx6b5Xw8SEGSB9OKAjKyFbJrjeRO3bLhEVaEI1QwGPBANOmU&#10;kEpRJoq0GOBBxpCg229cdUYKQol647bGkqXIjKqBiBarix640kHphIIVWjc5WRSiQS22MoMVtEg8&#10;RtjvbBwpta0x+1lUx4Ugt+sWG+9MutMPAyBUOda98dsd8HCWQkpfWAuxxwr2w8LIZEPJOhqzHFV2&#10;w8LLjtJ7m5QGjHbBUbdiceBkCxfUXQ9emDVbw65ZCFtsS8z1m54Sekvbc44scsEAytIFnLb9MCS+&#10;OWhsCeadJUjfF7Q1ah6DJKWJef4SloWjFXbauHPWmXY+TEvlbUV9F2UjfNk0UlXBqEnNixLSV6ZW&#10;KVUbde+bCkLi9OnTF4l3rleSXRISm9nqu5oR2wYi03ykMwwLVrzmfTU/PFBhZMdY1GNdqCp6ZEmk&#10;HZN9E0uTVLqO0gBLMR0GRfUroytwToOuaXVZqUB+tv8Azj7+WSeXbFLq5jpK4BJIwklG9M1ZkyfX&#10;+nRChJ2A6DLRelcqkbYFM+VFIXDFVAG2RQxmaRmY8t8zuI42r2GEBnSHgt2uLhFUb1GI6LZ/XpDd&#10;yfYXYe+ZmHFZUlhf59fmNH5C0Y6BZNS/u1owHVVOTNiONOmbPGKOzB+Y947XDvJKal6knvgRtzTM&#10;6JVBBCsQfrQ0xMIemXGYQgZQzyV8cxFNsINoUipVqEY3ClVRD1B6Y5Tx65Ei1tZIrVFFNCcWWhFR&#10;mNNjJME3oO+FGqSBFIPhjDco6Pob8ptKnnpOvQuAflXfPIX/ADkT+Zg8k6A9nbuPr92CiAdQD1Ob&#10;TFEU1SPDu/Vz/nHD8torzU7jzrex/wCjwcY7evRnA3P0Z8omaS+n5SVaSRvvJOOeVBxX3Jn2A/5x&#10;l8gQeQfKiX8wU6nfqJHPcKeg+7Od1MDkLd9Ip8A/85O+dL3V/MFr5LtQyaTZASTyCtHlI6fJR+Oe&#10;i3n9SEFj8Ran0ZHwTFtiafJcHpLrFxDFukUJYt7kbDBUjK5Kr7DAIsuJIrRpbOBJptwObH6emBL2&#10;ZYST2GZOmw8RRdq+lrcalaxrEpaWZqADr16Z8wP+crfzU/TN7/g7S5P3EDVm4nYt4Z0EI8IasprZ&#10;+rH5EflwnkLy/C1yv+5G7RZJiRuoIqFzyz5H8qXnnPU00fTELSPvt2AzFz5gGqEOJ7VcXEdrG1xc&#10;MEiQVZmNABnU/Mv5L695e6xOR/kjIY8ok2nDSHstTtNRX1LGZJV8VYHOTnyrqK3YtTC/qlthQ1y3&#10;iYcBtHZ//9D2Hwp0zA47d0H5YrTqMSI8cuBVaeu2VhV36svFVMnvl4EKbHHZBghztl4qsJxpyQZh&#10;aT4ZhhSsOOGRLEu+eXgQsIzYVdmwK475sVU8rJMmwc2KV2bFXddzmxVaTmxVb0zYqtJzYoW/LLxQ&#10;VP2x1KYELCa44YFUyc1MVbGUcKrhiJGTBQUZGK4w75IKj0XGHCxKMU9srFiikzYppcTTHKO5yMiy&#10;USR36YpkAGYCgx2yqZIGlpRLDKAwopRbbLxQpE+OWCRgItXd8wNTviQzDTbY/IpUy1c2KurmwFiX&#10;HpQZeBC2vjmxV1crCEhuu+bCluuXgQVpOUfbCEOArsMoVwmlarTHZFLVK9MrClsjNiluubFWicsd&#10;cBQ0Dih3GVBV4PhiZWnXLQbS3yp1xtMKCvDZqUwc2CqrbVyjiEhERPvQ4mckzRyt3GViqJU1FTlY&#10;VV0bKxVX2pTLpXASgmltaD2xwGRJYE2oua7HHYqgJBTLxCQhW9s2SZKVCcsDElBKlIOOwx2RQonL&#10;xVTpTNjTKmqDNjSKdTNgQpk0zYq2pptlYGJVRmySV/yyicNMwGqd83zwpcMdkaY0tIqcrFFNk0yj&#10;hDINqK5WFK7NirZpl4EEKe3fLwMXA0OVihV5VzYq6tcvFVvXpmxVdWm2UTTGlVI98bkgzCJFOgys&#10;VXgU3zUxtbb5g9MxGC14l6vjaYUq3OoywMKqUjA9N8sYqsJOXgpFLeubIliQ01Pvx4wIQcqVObFW&#10;kou2MPXFUapqMxOEBIXKMbhISVVTTNgY0vJqOubFSFWMgAnGEHrlkShqTfbG5NNKPHKOEBNL1Tem&#10;MrkqTSPVPhoMquFKJVeNAcwFcSgi3NcLF88cI670yBLDhU5NX4IVLbYsF45AyZAUkkkzXZI/Zx9c&#10;rS4WwG5ysDFFJVdl6ZXIDbCAhqQEqfHE2O2WgK60gLuAcCO9OuWxjaGd2dkfTJQYg0xG4zJ8IKr2&#10;uml5NxtgGW5IPXfI0GNvV9D8qGdVYAcRQnCe6uDvvij3voDyX5TihCyBDUHvhBLMzEknDyZh9C6Z&#10;pUaBQoptvhdPcEbUwEsqeh6Poka0eu5wjubzhsOuThC9yyAel6bofqKKHbI/czeoanLmQejaZZfV&#10;k4DfAXqL0ystkU+SFzQ4BuXAGx3whZJ3YwszfENsJpJa7YWsi2TRWwUVXEGNRuclxKAiVTiwIGAm&#10;rXbfEskzSnQ7YClmKnERUlHxRK3Q4Wz3Jfam2FrMkygtuPxYBL4VBtHcMYxUgkjFLag1ArthYzDv&#10;kgghHBT1GByw6ZNjSsAcQkIp1xQVwrhLM5BoMWslEjpgVsWBK7Acrnp2xprkV49sAu/bAWC4DvgJ&#10;6nBaaXYDYmuGqWnZQcDrkgU07GysAMKuwrl4ncYGt2I0wpdgaV6dMQGBdgVnybG3Y1RXCyG7sz7d&#10;cUl2IHEMQ7Lws3YwsMUEuxNjkWuW7sbxrioi7HiIYaZgOzGIYpdiXp75GUqQ7HE0GQZAOxtSciWQ&#10;djHagqcDMl2FVww3OCTVI27CKbqTlbW7AZIGRLMB2BJD75As3YAl+eQUuwCyE4EB2IOhyLKnYEcd&#10;sVp2BWxtXYHbrkbWnY2gwK7A8gHbFXYCcYsC7A7b74q7EytcUOxjLTFNOxP067DK5lRF2ek/yn0l&#10;7TRNW1uQfAkHGvuc5vW5LlTttLjqJLsF/ktcCwu9R1tl5enBJTbucp1Qug26UVZdnHrOMa75jVWX&#10;+8n/AFtmeTwY3GHqk7Jp+eU6RakmloOK28aoB8hkdCL3Z6uVF2G35H6Nb8L/AFydwv1aBiB4k5jd&#10;qZCdm3RRHN2dF/K+0trWLWvNV04RY4JFSp6s2arLIyMYuRjAFycc8ZeYZhPezSq3KrE1zr9JGoh0&#10;GU2XZNPyuhpqa3lKiIFvuGUa+W1OVo42XYNt1fX/ADSooTynA29zmPI8GJtA4puxX86IPqetvZIa&#10;rGAv4Zb2ZvFhrRRp2ccBzalwRs7PRvka8k07ynqUqfD6gCH3Gc/q48WR2+nlwwLsd+Umk2tz+ktY&#10;v/8Aj2t3df8AW7Y62R2ijABuXZwXXrkXF5NIOhc5udNGoh1maVl2H/5d6TJqutW0EYLVcH7sp7Qy&#10;cMGzSQ4pOzpWo6b+lPNq2ymqiUJt7GmaqOThxl2JhxTp2Rb837VbTWpbeJuSpRfuGZ/ZpsONrRRp&#10;2Sz8sNKkh0bUtcj2MUfEN4E5idoT4p026SHpJdkbspONldXEp+Jq0yyI3Y8gXZyGUkux983MeTrZ&#10;F2H3luAT3sSNv8QyjUnZvwbl2H/n699W79AfZQADKtHDq2auXR2c5ObB1zsrFXZsVdnVPyk0yS/1&#10;229IVIkXp88ozMoCy7PrlG15Z20IFWVUH0bZrCN3YBh5W0u5ZOzciCfHDG18z8SI7gEEeOSZVaT3&#10;nlNZKvbkVOH8d7aXoptU+ORO/NIix59PvtNYtHXI/relWxjMiUBp2yyLEsh0PVrqR1hnBIrTOBa3&#10;OYp/q8Zrvk5MZbF6LH9kHOreQrOBo+c4H05A7lyIsS813U8EIFrXkfDI/wDmRZW8zVipQGm2SApE&#10;kd5akme0X619s+OSL8oLS3WZRTocoySIWJpIPzIllj0ib6uaEqenyz2pp8Q4qF+jNdknvuoNvzI8&#10;xzSF5mNeZJrXuclCDiozCluUh5e7kseX2sqm9cSypXik3GO27ZSQUpjFMrVHU5WBVcEeObEsZIhN&#10;8rIoRHYY1jtTCEhURCTXE61xRaKWOmV0xQiAMSOFKLjFBTEiPuw2lFxgEjYVxKmNqmOyiiZicCrg&#10;uJk9sKUQoFPfG4qvrTMBiri3fFooyd+mSAtBSbU9RS1QknBaJSjN9GbLTYaa5F4D5382CStvG1E3&#10;rTGympzcYIUgG3ht9feuag1xMbbZkqkxqeu/zysUqgr9GPC75AyVU8K98e2RgqhcbY0ZYqWSivTF&#10;U3woY/qDCJWYnemGcKZElXivmG99VynSnfBgTIeJTPk8/e3MpJHU5bniK+GVyzcKCU98veU5tauF&#10;hhQsa9Mj99rKw1CdRmBl1FKA++fym/5xjbUI0vNSjpUhgMi1xrRlJHI1zBOdlT7l0D8k7HS4EjWB&#10;OIHgMTTVPEfjkDmPelPn/LO1AoI126bYYRattTKpTKKSW4/LW3YlpIx7CgwygvDL065PGSStPOfM&#10;/k+x0yJ53VUCg7064bItB8XU5sYxtgXyd5i1YGV4rbaOpAy/UpsozIGK+aOJgrTs5J3xhlNcmMQU&#10;L1LqPtdcr1DkvCiloSSLsrEY+qOKEZRLEQxpMoNVuLcqyyNWu4BwHNao+1MAx2wIegaT+ZFzp1RK&#10;xYdBgOTTRQ0G2VmKOF6RpP5qRy8fUYqx6g4UyaduQRjxEMSKeqaf53guEVhIDXrQ4XzWZjFRXJRl&#10;xGi1mLM7HX45VDK1T41ykUAUywWGsxUryYTtyrsccVp1yyMrYFK2ouwOYDCWJWBqbjEHQ98tiQhF&#10;Rz9sT45YqqXrtXFeJyPGEIMjfbMBTJKoyknbLxShzvl0xQp89ss4qtQk9crFKp0FMtTjSFktB064&#10;pXBSEPxr88vBzRazoa41iSeuEABkqrvloe2V5QqIjYAEd8UOUKiEzAYUOkfj746mBVHlXfKO2EC1&#10;dyHc4075MRpmFhlVQcVAxSlryb1r3x6jFUJNKRsMVWmISElvORofHHr1ywNwY9fNRKNg6PoMsbov&#10;NdTo0jP3OKYWaSluB26YHlFd8kGyKd6XKoNMfbbHCpSjzq/KCg7b4dKNhkwdkPlnVv8AegnK75cE&#10;JXsYyT9quXihChgCQOuXiiltabjrjlWuRlOmTbEUq2wwZGmUk2kMM1e9CgjbBIGBkwWaUyMSeuYi&#10;mNpJdDG0zBRvXwwm1K+ESGNftZgajN0QN33V/wA46fkvLezQeYtRjPpk1jDDr75Ew5JLN1OaTPPi&#10;Zv1D0jS0sYEtkAHEdscd/iOY6E6X4BwXHotSCe2QLBuWX04yOrHBXOgxpkAkhQs9B3yPanfGd0sL&#10;beSQgbZfigmmfaDpEWl28/mLVgEtreNnYt7DOj2FsthbJbgUYDf55sMEGoyt+UH5yec5PPXmW61g&#10;PW3DlIgOnEHbKavXNnHuSDbyUk1qRvjTua5JK7koj9LpvXFBtiqXyPvQYxh4ZOBQVJk5MD1GJ0Y7&#10;5IyAYkIm3QHbFFqvXKperkxRPFUNGx5I6Vyuil0LKrc2IoMi2tVkU8K9aZbCNJD6+/JS5gtWhikK&#10;mqM1Pc58xv8AnJ3yvrfmDX3uoonezgQKlK098z8c9mvNjL9sfycFpH5U0+OwZTyj5sBSvJjU55EX&#10;TbrSZ0nmjIaMg7juMEjbjcNPUc9Q+UP+ckdU0VY7W6q8SKF+QGUeCF4u9h/mDyHonmYEapao7nq4&#10;Hxffnp/yl/zkhpurCKK7cI3evbE4rbBRfPPmj/nFnSrsz3Xl+Qwyyj7J2/HO9aP5607VQv1a4Qu2&#10;/XtlQ04KkvmPzr+QvmLy8ryLbtNbRLsUFd8hn51/mHB5J8uXOq8x9YdCkQB3LEbZm4sQhyTGfUpn&#10;/wA4yflZe615ge/16BksdPb1KONiwOwz4yanfz6zey6hcEvNO5Yk+JOTzZOENBNv0+AoKDpn1D/5&#10;xG/KIaDo7ecdXi/028H7kMPsx+P05zWq1RJoOTAcIfH3/OT35lHSo4PJemylZJvjuSh3Ap8Kn59T&#10;9Gesr/Q7W/V5LqJWHQVGWYptkd3yHov5lax5buLPS9NvJFZ+TOKk0AyCS/lVosl9Fq4gTnHUn4R1&#10;Kkfxy8Ztmyg9eh/5yd8wJZS6NOP9LcqsMtN+IYEn/ga5/9H2IXHbNeIF3T8sth0xFtzXLoilW9co&#10;ZJVrU6DHYEKRPjmxVRJAPzxwyJYkKTbb98vFVI43vkmQaO+X74pWnbLwILVa7ZeRYrK5sVdyzYq6&#10;ubClb3ysLJcBmxV3TNirRNd82KrCTmxVbU982KtfLLpihaTTHUwIUya5eKrTvucvAhTyjhVeN9sq&#10;vfFVQDG4FRkYxJhlkShHx7YwjJIRS/LKC1wGVLSJTYb98fTIWtNOTljHmyAQ7eOXhZKDNvmxVQNT&#10;mwqsPhlDbJFiSsJrWmXgQtDHplqKZElm0xx2BKzrmxV1aDNih3LNirRy8ixdTNirs2FIazY0mm6f&#10;flYoccvFCmc2ISFwysLJommbFVpPWnXNiruRzYquB75dab41aGwN65ZaopkRGiq6u1DjcJUt18Mv&#10;AxXqa5WFCurdsYRhDIIyNumMpkmSLEh6DKwKiI2IysVtFr0yxkS1lsivXLwIUmG3yx2FKBkSnXNh&#10;DIIZ17jLwpW0FNscMiWJUHU9cvFCgQOuVhZAKbZeLJZ0zYoaNe2XgKCpmozYENDNixIVx02ysLJs&#10;1yskzbzYFWnHAV6ZEmkO675RyQ3VsZeBi1yptlUxtNrQ575VMLJdyy8VdvmxKC4DapzYGLdadc2K&#10;uBPfMd8QhdXNirsa2SCQrR9d8oYkptFgU6ZumRKCWzQ47IoWUplDfrhVa5p0xtMmzVA+XiqxXqds&#10;2FV9a9c2BVhemWRTIk2xJaQ8jvmGBC6Ra75fywhUMRTGsaYQLVExUO3fEi2WALavTucvEhN26vhl&#10;FqdcRBIXjfHZEhK8Gg3zHpgAYLh8WMHXJk7MgrrFtQjKfJQS5U+LEjU5aqOR1SnIjHKmRMlQdzfB&#10;ahcWC+GQJVj890z7jFRsMrPNUIAZGocSJxSyW0t6KK5q164AGsKrRnoOmMZ9qZMRQV8cJO2ItIBu&#10;cujjJ5IRf1TkKUxB5vDLxiSmenWLV5sp67YDeTka5OMRFjbPoLSRF9OlW9sCzy8ehxMkXbOvLHlx&#10;7hwZ02O9cKZpa7k5AqHv/l/QVhASNKj5YRXU4BO+FNPe/LOhF0UcANu2FMtwRUjBbKIeqafoqVVH&#10;HzwmuL0rWuSjC2YD0LTdCjICoD2yP3FxzJJy4BNvQ7DTRAgUYWSTUO+Esgye3sqgccD+qp3yBFsw&#10;UwFsy0AwJK4NScVkmkETCiphNNItag4WFMltoX40YYCkkBNa4EplDGQOlcDyy8F2bJAKiI4ubUK4&#10;VSXBPvkyWJKaR2wXoKYAkk3yLSmCRgDE/VC7nCGcVxjrsMDTXJY0A2yQZhUjhC9euA5n2xQUSi4E&#10;Dg9csQqfLFRGrqfHFrkVpYg4QXA4Ma4tEiixvha8lMQxJVKUwG7nC1k2uArgQmuxxULsTIP0ZGm0&#10;NV7YDdqYobwMW33wgILsQmnFNslbAydheXrgYW7LJAGKXYXydcnTEuwOwwsXYzkR88Uh2XzJ+1hU&#10;l2VQjcYpDsouehxUl2JZElrMnZqYhQbdiqqMLYHY40GEMnYkx8MEixdiYypIdlsMLJ2JH4ciVdgS&#10;WU0IwLbsLJHLVyMmBLsKZhQknIFi7AZIPXIlsBdgSXplcmYDsLX65BBdlFaCuApAdgCZqGmBSXYC&#10;cnFHE7ArtgO627ECa75FLsacVdgd2xQXYEc1xYuxEjEpAdiZHfI2rsTOC7S7MnUZXlNBnF2eptG1&#10;Yaf+XtzY9JLmRd+5AzmMwvJbu8RrG1TeuC/y/tTo3kzWNblX++AiUn3r0yrLPiyAJxjhgS7OQfli&#10;n1rzClxQfuyX+7fNhqvTABwcBuTeRj8y9Yk1bW7ieQ8iXIr8sy9Fj4YuNqZ8UnZ1ryAsen+U765k&#10;JWSUqqfxzUdoS4p05umNQdjtQkbSfJcrq9GuZeleoGV6eHHk3bMp4YOzy1Ixdix6k51cRQdLTs7d&#10;+WKR2djf6lKPsxED5nNRrZEyAdlpBQt2b8rpCdfOoU5ejycfMZDWD0AJ059VuznvnzVpNW1e5upz&#10;VmkY/jmw0OPhi4mpnxSdkMQF2AHc5mSNNAdno69sW0vyLbzIwVrmRvh7kDOfEuPK7UioOwh8q3su&#10;k6DezVoJl4E5fnjxzaoy4Yl2cQuW9SRn8STm5gKDrJGy7O4fkjA638t8o/uoZCPuzS9rT5B2PZ4o&#10;27Dfyuk115gmv9/gLPXwzFnXAA5uI3K3ZyTztqLahqk8sm5LnNxosfDF12plcnZ0zRNWk0ryncWs&#10;ey3LAN9Ga7PDiyOVjlwQdkMuZPT0tmOxbMrFH1NUz6XZzQnepzagOtLslvlBa3YlPRd8xNUdqcjB&#10;zdhb5mujdXsjnxyzTRqLVnlZdkezJaHZsVdmxV2eiPyFk+q6tDcnoGFfHMbMWzFzaYVBHjn1e0jV&#10;rS7gSNyA1BUHMAiy5oeTazpN9azNPbklCSRTDC60C2vFJjAFe4xApugUqtvNF3ZOI7oEiu4OQ+98&#10;uXNmxe2Y7dsILNm1l5ktr5QJgAT45EtVvdQhQwygnbJgoLIrW3tW/ewBfozll1aTySmdwRv3w21k&#10;JtUdMlmhatLaIY1O9MHJkChrm3ScASCowJeC71qXglSa5EmkHdURUhWgoAM7H+Wfly6sphJIp45i&#10;5Z9AyjF57+YOr2kWnSQSOORBz19pEb8V22AzX5iOq1T81/ONxH9YkMNOpyS12pmMAyi8pmHJi3TN&#10;hZKND1xvTEi1RUTdKZfLauV8CpgJKCuX75AhBRUbk41sgwTGOhoMTO+FUYlF698YfEYqiEWm+VXF&#10;VTjX5Yk2FKKj6UOMO+Kq6gjYYm2KUfCcZhVEk7bZiuBXBz3yuOFK4ttti0aVpgQl93ccFJrTBvCn&#10;TMvTY+Jjbx3zh5hNqhQNudtszGmwzdYcTVI2+btY1NppWWtQTgd98zo7LFJUatSR9OJ5JmrAbUG/&#10;hmGKrmX6MUV/bInGtqBmpt4ZdeZwAcCqbu0vQUOOEZ6Y+IFQc44AkkUwXDCcfEBV535ivBAjOT0r&#10;thlGlBglKleJXMrXspKg0JxzSU6ZSSBzT0ZBpWhS3rrGqmpO2E2pXgjUop2zW5855piLfdX5DflI&#10;jypeXMfvUjOfX0jSE06ZrjMnmyp+l/lnS7fToUhjQLxAwoIKnEFkzWoYUxRCTgQh5UA3wxtkZyAM&#10;BVj+p3CW8ZkcgACprk10609MB265m6eDXI0+IPzj89CZ5NOszt0FMNWfsMz8cKayXy3cVkNXFTiZ&#10;OXBACGWNeoGJ5YGwKjCmbCqgUp0zVwKqKg603y1fIkMSG5IB3GPEp7ZHwwV4VExNGRuc3NX+0Mpl&#10;gIWQZHb6vLaoAvIUwNNbJINsAxbtRgzTSPzFuLQCKQHb32wpk045ZTEinp2nfmXBMo5n4q09sCva&#10;sg3wNRgy6181W94QqkVHXEGh4dcnCXE18JTSTUUagBFPniTLkmJCNt7oE7HEfS8Dkxk72JRhmANd&#10;sfTplR5oVkdW3GMJPQ5dCI5hKHmk5HjtjcsVDncUGOB74oUGXt440nFVeJPHMMVWv12x4FBiqgXq&#10;aeGb2xKCuHt3x1ciAxAaZa9caTXJM2gvHpmBpvkZCxSr1ND0xUMCK5QY0qKQ8zRctSepOA0rnQjc&#10;9cbUjvk6BKqTGi9szN45ZGNIQpqxrjAcmlzCvXtioYjImIKbQLrvUYup2yqSQUK0bfabpjxjFnFA&#10;3oPEbfLFkXfLAW4FimpSBkIPbbbBanJhsDzy/j+Ik9MWxbEicdvHEpBXJA0yEqTSxUJQDNAaNxPT&#10;JAskv81W5ntmlQ/EBSmHkZ2xQ+XNcjPqE/tZuNN8vErQx2atAO2Y5JVAePbxy6V65AzTSssJP2TX&#10;BCrXKSqU31yYgU6YLQU64sg811K5MzkDpiuBUq3PzxOV/TQsdgBlGadK9E/LjyzL5i1e206NC3qO&#10;AT4DIFdSiaVn7ds0uoyHkyD9ufy78sR6Dptta8aenGqDbsBiSqMwTK0vTGHp1ZepxSnjkEKfNids&#10;uWRYl5E4AEAL7a3e8k9JRXIzquvxWULOzDlTYZfAMwLZ/wCW/IU+qXil1PpAj6cA/ltc/prU5r1z&#10;yES1X6ckTVBZBK/+cuI5PKv5fPpmmgpLdOIiV6haVJztFw3xb5ttPuHHp+LwtxHGUO9DgYHxzLAZ&#10;AUl9wgLVXLBwpQ08R41/HH4qgKEii/LKBriqKaH0+I67VxlaniMMo7WxkvgIUszilOmKEV2yuMqY&#10;LCOe7HEiKbZfHdaUK8D7YDmthLscKOTO/LPnKbRGLxHcCg9simq+VbTUai4iVqjuMWYm+s/y+/5y&#10;b1jy5FGkFy3FSKIT2zh3mv8AIPRtZ5P6AVz3AyQlSTUn2/5D/wCcxoL9Uh1wIx2BatD0zy15z/5x&#10;kubKRpNJ3XrTJxyNUsIL6v8AKn5u+XPNsKzWV0iO23FiM87av+X+u+XOXOGRaE7gHLHHlhIelRTR&#10;zjnCwZfEGuAtL86a55clV0kkUp41wjZrsxXuiyApIAynqCKjG/mF+Z2qeeoobTUZCYYR9muxOW8Q&#10;jumUrQlnp1tp4YWUSRBzybgAKnJJ/wA4+/lXN+ZnmWK1dT9Qt/3s7dqDt9OabX6rhDZijZspH5z8&#10;12nkvSLjzBqTARwr8K92c7BR9OfaPSrCLRtPjsbZeEUEYRQPbbNFH1H3t5Fl+TvnrzBL5v8AMz39&#10;0avcy8xv+H0YtMD6KEdK1OZobAwLTpkbV7v1KerxKofADrl+kPRoOtanFVjagW1oO/2Vi4IO1OJB&#10;z//S9eZju6flifDLxVbljFVjHvl4EKDGubEqVNjQe+OyLElRLVO+XihTJyqYbZAtc+2VTCycTjhg&#10;VaT3y8iwWV8M2Krc2KuzYUrqgZsbW3VysKWia5sVW1zYpaJzYqt7VOavbDSHY4DIoKkTvjjihaMb&#10;XthplTR8csGuBBW0A3yzihcN9saTiqug743AhHRioxh3wgqjVUdsbTDxKiFzYFVOXbLxVpn8cvJB&#10;mhn6ZsVQ5bxyhhpFqZanTLxpFqbGubCxWFuwzYqs5b1x4yBbLcSM2KXUr0zYq1TNirVe2bFWq1y8&#10;BYl1aGozYEOrmwhIcGGVhZLhmxQ45eClpZ75WFXHNilYTmxVwHfNirh4ZsVdWmwzYq2MvFFr65sC&#10;GuVDXNgQvDCmUcKqitjTkgyARSSUxpGFKNRwcbgKCiFbtmyLDmjY3rTK643SFfqM1KYkqpnHVxpI&#10;CFZafFld8kGYCg9KY/FUD9k75sVWs1djmxUBQO2OxSpE7Uy8CrDmxVb7ZeAsSsPWmbFVwFM2BC4G&#10;hpmxVd7Y2mSZgtk5sVarXHA06YCLVqtMxxiq/pmxLEqTZsVW13ysLJuuUcVVFNcodcJYkrydsfkE&#10;KZ3zYUuJplYoXU75eBWq9hjDkwyCJQ0ysFLSNAqMuuRYLCtOmXiqk+3TLxVTcnauNIyQLIFdyqKZ&#10;WFK6PrmxVVIpjhkSxKGeg3zHpgCF6Gm+JrvkzGlVCwHXriuRVDM1TviDZaEI2ADrjMKopV2+eOxS&#10;FGm9RjaVyQLNvlQ0xTKkruXY5dMgS1ldG4B38cqmEG08SMa4ULUHfGkV65aNltL3u6Elc3HDxLaH&#10;a5Z9svpgJW1ojL7nHgZC7SC54KDfMzU2xAtJKlBF8YJGBya5MRpgWToKKCMaTQb5IBivjTk3EVwK&#10;8lTQdMyoY6VOYLXgtW2OIs3hllUgypNrG2STdhgd3A64kljxMy07TVloB92AJJqHASU83qWjeXBK&#10;Fd98AzTUFe2AC0xFvUdE0NxIFRdhvhTcXC9BlZKQHuPlzy9K1JHWg8KYQXEymtThZPbdF0146FUo&#10;MJLm4psDiAyAek6TplTzkSuEFxKa7nMiO4SWf2Nog+ytMLpJ+NSeuWDZqCew2fMjqBhVLMScSNm6&#10;LI7a3CCnbGCWgqcrZoprYOaKcBXF2KUxRaZWdgykEnCWR61Y5YAxZAi0+EYXyPXcYkJtMIlp1wLI&#10;xOxxCCjI1A3AwK5A74sUSoJ7YFc1xpaRC4gScUqwAxEsQN8kytcAML5ZjWhwgMSUQqim2M503pkg&#10;xJdSuGtjNb8G+smmEtUigrpJ+S+h9OR+/lilJ9HoDki0lHxBlH7w75HZiBgpiUTiIKkb9ciwbpTA&#10;FxROhwra4YBacgUrja8TeA2mJxTxOwO0xGEC2JLsBuxOSprJdjBt0xq2QDsez7dMiQzp2AWO+G0U&#10;7K4jCCtOxjKuElFOxLiB0xBRTsVCjCmnYhIMBYF2Ig5CmmnYoFOTDbEOxdduuFmHZnAbFBLsDMtM&#10;atQ7K2yqmTsokHbFLsCSNTocBKHYCffIXaLdgVkwSQQ7Cm6NMgWLsK2ahyBZh2Isa5WWwF2AZGCn&#10;fIoJdgd5hSmBeJ2Fkr1OAhgXYGY1yLF2INioLsRxLaC7E3NMCSXYEdq7nFrlJ2BzhQDbsaTtkS2B&#10;2JE1GRKS7EicWLsXtYjNKsYHUjKNRKg2Q3Ls9EecLX9DeWdNs+kkw5ke2c7E8UnbS9MQHYP1/XX0&#10;vyDBoqDisz+oT3O2Rw4+KdssuThx01TvnPvyqjMP1zVegjjbf55m6wcRpw8Bqy3nJdVmN5qDv1LO&#10;f15n4vTBw5G5Oz02LeC38o2VgRxlmfmSe/hnM6jJ+8t3WKPoAdke/NS1/Q2h2On13deZFelczOzQ&#10;ZSstetHDGnZ5lUVNM6QnZ1AdnctOppPlWWUihnIFflmlyHjyOxj6YOxT8rQLaG+1RtuMTDf3x1xs&#10;gI0+wJdnE9Zl9a6lcd2Jzb6cVEOBmNl2I6Zbm5uI4h1LDDmlwxY4xZdndPzGlOnadp+iKdkjDH5n&#10;NNpI8UiXY5zQAdgDUImtfKsZ/wB+MTlmLebDJtB2cOK1O+bl1tOz0h+VdxFoujalqcg/eNCUT5nO&#10;f7Q9c6drpPTEl2AvLOqva29/fRL8RQrXwrglj3AbIT2Ls4Vdu13dszbktm9xjhi62e8nZ2HVo1s9&#10;Es7WlGf4jmnBuZc+e0QHZCPMD+jaRwA7HM7TCzbjZzQdkB65sXBLsm3lg+kksp8KZg6nm5OHYOyI&#10;30nqTO/iTmXiFBxsnN2A8sYOzYq7HKpY0GKuz2v/AM42+QZdakN6q1Cb9N81+onwt2CF7oS9vYrC&#10;I3FywVB3OexLvRL7SzzQNtmPAuaIIG31K1vhRGU17VxWz823lgeEoNO9cmmqQt75ds74fGor4jJl&#10;p/neCei3GxOAi2XEWJXnkpoqvZNt4YcT3Gn3ycjxaoxjEtlpfb22p6e4jUt1ziXnW/tbOsNrSvtl&#10;lMJGnpmmCZog9z9o5B9JuDKD88iSwCZkVzvf5baAt9L6kq8hmPkyU2jZ57+YOvtodg80TUahPXwz&#10;1ZpWhxWyjgvTptmBkNlFF8C+bfzJub0Mryfar3yc2tusUYA75iZZElS+ftR1b61IX5Hc718cWpkW&#10;YS8y13rl0wpUw5J32xhGBFouM7jGjc0wE0lMkX1Nj0GPOUrSPiBU+2NJyLAphGO5xjbYhQi4/iOJ&#10;DrkiyKKHTLpTIsF1a7Ym2EJRKV6dMDF6Zbw2qtHU7nGc674OBKMWXiNxm5CuRIKoyMhlrXHdcirX&#10;Lj0GWFxVppQFJOC4lrluOFliWE+ZNWS1iZqjpi5AUZucGNhKT5W8za211I1H2rtiJPjmzEa5Nbzx&#10;5S7Gu+MbJRTFXQ02xLJtiJB25nLGBVryV6ZYxQhWIBxSMVOQmkLfU4Ak4MjTllKsc1bUVtlNDQdc&#10;Mo4+IxV4nrmrNdOyKdsc5J2XBKVc1UNC031pAz9SemA7iQQp8OYGbLe5TVvqP8tPJn6VvY4Wj22N&#10;aZD7yUzPQ5qpzbgKfpP5O0KLR7ZERaEAD8MKpYa5VbF6ZZ3YWgJ6YWSw75OJVkMV5UVrXGpCQaZI&#10;que7UAvWm2S3R7Ef3jjJYsfGWJL51/OLz+mi2clvAw9VhxIyTOwQcF2zcYcfVrIt8AanfyajO1zK&#10;SWJrucQGZBYlCsajcY44AhR6bd8aRTJgswVLbvlYUtgU3GVilUHXGk0wqio05ip6YsiAipyieWjQ&#10;Qri2Vh1OJA75YWMm2tqjbpilTgiLQBaXugBzBqe+MocTIhakjwqQhp3y2jWTI8NNZiioPMN5YtyD&#10;EjAz2at2wbjk1ygzDTfPrxEes1SDhTPZsnQbZdGpMDAF6ZovniOQ/vSAPGuB/q5HUYCGswZQnmuC&#10;dxR6n54g0ZGRIYGLJ7HVY5B9rriDpvluMbNaKa7HKm2JlaZNVRZg24OYCmJVcGrjCMVRCOKUxwxV&#10;TfpinXFUIdjtlEeGKFiSkMeX0ZqYpVjJXMB3xVpn2oOualMVbDFiDjCK7YJGgqLtmo9TihNFyjGL&#10;Koic1J742nhmQqXjfbNTvjatjY0plhSchxgK20ZxcIMr8UotDui9MVUbbZC7SChJhx2yxkw2BLrg&#10;rQ1+jBKHLAG8MJ1JAFZsErk2YNMJvQBU4vi2MZk+JtsY2KUxtjQCmNjHxZO2dqOsrztmU1G22HMZ&#10;ooOTiLQS+YNfWlxICKUJpjuVdsuEaY2xV135ZhhSCskPw0AxUCuUS2ZOiuBCOT9RguJOmQSGB+YN&#10;QBZuPfBHTphSwhm5mpyidseSq1tCZZAiCpOR/WLwhTAnU9s1WoyAqH6Uf84tflWLRI/MeqRH1JKF&#10;ajov9uRkbbnrmnyFm/RO2QEcFHwjpl8qZUqO9OopTbEJrn0+tNsQLVH2OlmcgAbnbIH5i82RWSha&#10;jLoY2QD2XyZ+XrzkzTinjtnC9f8AM8l+ZFDbVoKZafSEvojRdAg0uNFiWhGdS/IPU2NxLaSGnGnI&#10;5jZT1RLk+cv+cvdB/SvlCWWJeUyg8fbbPUMwDEjw6ZttPkoAtJfhZqFl9U/dTVDqSGHfAe/fNilj&#10;G1TTpjC1DTLYwtCFlnIqlMcG8MlwoSsgA1OYNtQYOBbVnuApB8RtXLTrUZHINqQWonDH4zSp3xcV&#10;OUEMSqOw7fRibCvTLYFkEO4OxI2xjLTJxlaCVlFX4waAdcZSvXCQxIRkN00Y5IaeGJNCGwIZJY+Z&#10;ri0p6bkD59cAT6ZFNu68sWQlT1Dy7+cGp6Qqw2sxiVa9+tciWq+R9O1JWW4hVga9RhtIk+lvJH/O&#10;Wmv6M0Ia5JUlVYE12zz15t/5x00nXFd4I/SlLdhkhkKmIk+7PKv/ADljp9xwj10KUMasZENNz7Z5&#10;j81f84talaKz6Z+8PKijI5cu1NctPfJ9FaB+aflvzEnOyvEX4eRDmlPpz3D+Qn5XQfldoMds6g6l&#10;dAPM/evh9GaHVg5CyEOHk+KP+cgfzYtvOeotoWmSltH04nkynaSQdT8h0Gd4uBROC9TgxwoM3xtp&#10;2oteakNQlciOItwzLAZF4noMsuluknuNdhsLszqQDISKn364K+r/ALv3x4Shh7edYP0usAkBjrQt&#10;4bZ//9P15mO7p+WDdcvFWssYqsI8MvAhSIpvjhkSWJKjJv0y8UKBzYpUjmxVqmNyTNfTHZEsSsPh&#10;l4EKe+bFVlKGmbFXCubFXb5sIVs/PNgVac2FVnyzYU26pGXTFbaLdjm44LVZXHYoWnfMcUuBplUx&#10;VYeuWBTFXdcxOKF6rjMVRka5WBCOjG+MriqMUZWFVQDpTNhZFsnHAZFioM2VTJgs1jNttlgYCgoV&#10;vHKIp0yQLFYDXr2zYULCM2KqWbFLsUGVpWtU5sUtqa7HKwsl1c2KrTXLwMVMmhpmxVxr2zYaQ1vm&#10;xZBsDxysVX1zYq0TmxVbXtmxVrpmxS1lgVxQWi3fLIwLbuXfG4Ut1zYq3X78uuKKa3yx0wIprfKx&#10;QqVptmxSF6tTbKwpJVAfDGkYhQionNKY2mFKPjYkYzGkUjo28co74RsikSGyxkSxIp3vl4WwISVv&#10;DLwqh2rjsCEJIO+bFVE5sVWNjq4pUCMvArRzYqtpTpmxQ0R9+bFVwy8FIprieubGlpsA5sVaObFX&#10;DKwsnHNirYJ75VcVK4iuOwMVLjTNja22Ns2BC4ZWFV432zYq6gyq4QLW2qHLrgpDdKZsUu69cZkm&#10;SIX3ysVRinYZsFIpe5Ayy3hhEWJQfTrjanJUrR3oDig98rKrD1yiMIZBfEanbKwpV3JpmrjSCEMQ&#10;ScuuCkU6hG3bLwWhcATmwK0R4Yi2WxQjIF7DGZNUWegC5eBVFhTMMk2KRIG5xUe2VFVJpgMUAyDF&#10;CNMa7ZRAxirhOz7YlWmWsVcRlgMbyw0qJWDj1ygfHEqq8eOPLUyAFsw7gZNjviLv3OXRigou2tam&#10;gGBHl3+HMiOPvRbJ4NNLJ8W3hiTSEilctEAhMrTT0hYE7nviXLxydUxkaRcts0zBI1p74Gllp0xa&#10;+bNND0FeNZa164AlmIqTkTK9kvVtB8so1CqkV74CeXblgLIPStM0Xi4iHXCu6uxuDtkOTOOz2byz&#10;5Tc8ZI92OR25vkFQDvg4bbeF71oXlqdEUkCmElxdct8ICRF6VpekNFt1wqklVjucNJZjbW7xLRV3&#10;wquphvxNcviGJZBp1q53kFK4UySlsnTHhZNDAE7YDZsiSzATOKMEYhO7MNshaSjbaJEO474RSSnl&#10;Q75MMSyJIl4imUZOQoRlgFsg16ZQ1rgORgOmVdVKYRKSKnAkjA75Jiio1IwvkYdjhQjEU98QJHc4&#10;0qqAe2ISvQdcCqqCvUYXPOexywMSVcID1wCZCxrkmPErcQMzzEDGkEtBR1wC8rNgayqADAks/p7H&#10;vhDWV3GvTCqR+RqOmEsCvXGiUL9rIsGz7YWXUvI7YoJbwAzVxRbsQJril2IsK5JXYiwpjdsadiYP&#10;hhpmHZbE02wsnYFbArsbih2MJwIdjQBkgKV2atMmguwPI29MBYl2JjItdOwQhwhmHY4v2w2tuxhl&#10;psMDF2ImSuFkC7Gcq5AhNuy6UyLJ2ApTvkDupdgRq9MAQA7GN0OAqXYRXO5plcmDsA+nyOQkzDsb&#10;JHxFcjTN2Es9a5AliS7ALYGLsCuvfASrsQbwwUmnYiRjSiLsYVwFmHYEm2wILsCNhDSXYHdqbDG2&#10;UQ7ESxyJ3bA7KJyKbdiTGnXFDskflSNZ9SgjYVBcfrzX600HI049Ts7/APm3qMeq6lYaXCvFYI0i&#10;4jNDgjVl2mc2adkX/N6/jtrSx0O2FBDEAfcnM3RQs206k7U7C3y/y0fyrc3lKGb4a5Zk9U2kAxjb&#10;s41pERvdQjQgnk4/XmdnPBBxMUbk7PX3m3y1dhtLsrcUX0YyE75yHjjiL0RxHZ2cc/Oq5nS9j065&#10;NGhRUK+G2b7sqNi3X9oHenZwy2UtKqgdTm5yGg6sOzvXmqL6r5YsrdjRn34jNLh3nbsMu0HYnoKj&#10;SvK9zcyGjSniBjk9eRGM8MC7OBXLhpGbxObyAoOtmbdks8iWf13VrePtzGYuulUW/TRsuyc/mVcG&#10;/wBbFvSgQqtPlmDpPTEly8/1Ox3nzUBbaZaaTGKBEqR7nJ6SFythqTQp2cXUcmGbYmg4Ds75bcdN&#10;8qcejzv+GaHJ6sjtI+mDsKopfqOgTMKAyGh98tiOKTG6i7OS6apuLyNR+04za5douDA2XZ1jzS5L&#10;21p2RAAM1WPmXYZC7Oe+ZpDVIz2GbHTBwtQXZEBmYXFDsnukqsNg8h6kHNflNycyA2dkDlNXJ98z&#10;48nClzdieSYuy6YaV2GVlBycfMYy5KXZ9Wv+cMbItFMCtV2GabVlysHJ41+el82n+WJbmNirK4II&#10;Oe/dQ8nwXSfZBJ7EZro5XMhu+JfL/wCdl7psvpzP8A71Ocs1z8sIZuTInFsyo5Wyn0X5U/P23uQi&#10;XDA12Neuce1j8uLyzLPbgkDLhlBYkPedH8+aZqyrwlUMe1c57fJqmm1Qctu2TBBYcLMo2inHNaMP&#10;HI5B5fvdfuAsgbc7nD4igWqSzJbqZJSFUeOds8u/lFIyoSpA77ZRPNwtsY0841z8z9J0fmkkycl7&#10;Vz0t5N8lJosSqFoR1zCyZLSS+Nfzg/OmLWC1taPVOgoc6nBahRmNPJTF8hX+qvfsX5bHBoAQUGY5&#10;JJtCEjoRTGkYQyCvzAysStLgR1xrnbAEAI23Wpp92IV8MnVs0wFVGOG4yqa2mFsaipOO6DKiwKYp&#10;U4m2+KoyIEYn0w81JtFgVxhauKqyqPHfK413xtV5cA4HZOu2WCSoqMjiaYlxpk7VczUFMcI675Ay&#10;SqLLxGLBabZWrTXHLptiyR12IyURaCk+paittGzs1NsXQcan7s2uDCwkXzz5z8yGclI28cReTvm6&#10;xYmp4Xc3HquSetcSD8vtdsvOOuSqKtuOXTNyrkeGmYCI2O/fG40yRVRTiDl4oWEdssYqoyDiCe2K&#10;oN8FKkl7dlFNDTDeBAADmOQyeUeadcUVhB3pgwkAbdcaV5lFL9YlBG4BxNqIpJzDzTtae0+S9Ka9&#10;ljjjWrMRkcv7kAcR0pmszTstsQ/RT8qPJj2UCSyKA23bI7zr175hySX1HFbGJAPbHcOWRYu9YRmh&#10;xCSCuTBQio9QoetKY62s+bhQMkBxLaW695iTTLWS6cioU0+eTOGMQxigoc2mDFWzUZPzy/MHzRNr&#10;1/JK78o6mgr3xImu5zZDZLzqhJq3fMMiWBV+1McSAN8QLQh2cA8uvbMTXcY8lBWLx2NcaRkgWdqt&#10;K/LG4bTa4imURiltJD0GXyI74OEKrROw3rjQMSgoxp+w29sUpkbYWgXHPem+NOTDMKZoB7HLBxSo&#10;SRdzQ4qG2yB2ayEM1qGpTbfGE1FDgYpjGTEtI2IPTEWgVst41MLXw6ldWzBo2NRgSSz7jJbFrlFl&#10;uk+f3icR3JIofowC9qfDDGNNUsT0m288RXCglgGwI1uR2wtRxllVn5jjI4sRU5Xo8cpkbQYUn1tq&#10;iSdCNsDuhB+LLIlhSaR3Ssu1KnGBMPEhENIaVr8sdxOAyCqYIP2uuLGnTKQSruCg174gfbMgJarv&#10;1rmxV3fMcVaH2qYwjwxKoqOtaHKNRscAroqvxJ6g9MeNxtkJGjurlgPHbHgHoTXKjK0Koi4/wxw2&#10;GJ3KVE+B64oDkEKLJXtXFAdtsKoCZCDvl9smGwJPOvInFY9t8sDeGN6pxcemBvgtMm2U8/1JRxKn&#10;Y4IwtjFeBJxjYpR8AoBTGKaNhAtUVexiW0ZpO2GkTchmVCPCEPl3zcgS6Zga1OLjJqwqQdSemOA8&#10;MjLkkIUtyapwUq9sxyWaTX9x6Ss1dxgtRTFk82vbgzyFmx5OKoBVJOAby5W3jZmO9Mx88+EbK9//&#10;ACM/LefzvrdvBxrbqwaQnwyGNIZWMrd+gzR6jJezJ+xnlby9FodrHZ2y04ALt02xCRgNu+YZCXot&#10;jFXbvhZc3q25qxFKYxjaWW6bo0l6lFB5E7ZzbzP5tWEGOJu3UZfCDICnt/kzyBwpPeL0IoDnnzXt&#10;elvZQEbplqkverGwjs09NBQYQRNIzMH6bscrkoRxApnY/wArr59NkN0BQyOPuGUyja086/MnR4te&#10;02TT5wCvBuvic9e6bqy3cYJYBmFdsz9OaDjy2L8Svzx/KKbSNQnn05G9PlQEDYEnDEkH5ZtIGxaR&#10;u+U7yxn06U2843HU4i3XMiHJCVTgA1O1c3bLFQJUk1y1yJLEluRAaHwx4PHIHdjbSxlhyGWG7YOH&#10;ZQ4gqwB3GOr3ysDdJ2Rc9GiAHjlHfrlg2YpbzO9BUYzpkiWRNqoj5AMNsxPhgYqsKCvKXqMqlMVV&#10;KiQ8htvlFQcVREV5IjcVJAG4+jEZLUNSgpg4glmGkecL2FHjdyVOwqcCyaZGxDkVI9someJkC9S8&#10;ufm5e6XbtZvM55MDUMeg7YvFb8GVj27UzHlgJZEJnf8A5mW89pPErBXlNSe5wW0QZtztgjhKxYXH&#10;5+EMfpRbnxxaPimw3yYwWlg2s+Z572QnkaDw7YqZTtsKZPwQrGBcvvJU8ute+f/U9fUzHd0/K3lX&#10;fNirVd6jNihaxpvl4Cpa5AjHZBgh2A75eFVEkZsUqPQ5jviEgtjbKAw2m3EgY7AgrSa5sCFm/bpm&#10;xVaw8c2FK0GuVXwwgIXZeBVu3XNgVaT3zYVWVGY4Qrfyyg2GlaYV6YoTkVU+mNriypxyie+FWqZl&#10;anXCQgrSvhjq12wIbXfp2xpwKiEXKxQjI8acCo2NaY04VRAFd82KtjxyxgVa3tjgMVQrMe+bClR5&#10;HrljEpU2JOXihZypjOJyfEinM1RmpjaQFlex6ZdMFsqarl4FaPvl4qWq+GViq4ZsVtaTtvl4EKZH&#10;hlYWTZzUxQ4GuWMUUtbbfLwIWj8MumKu5djldOuKXE+GWADirXLNxGNra0saZdMVW8j0zHFXKd8b&#10;xxtNr+fjlHbbCrYfvlYpdXevfLGKHVI3xxGBi2G8cZhVVHjl5FV4ObFVZWpjCMkCoKNicdMYRkma&#10;PV8bTAqusm1T1xwGRLWV3qZskGYUpDXfLwpUCcvAhQcZsVUSK5sVWMM2KVhGOBwKpEUzVw0xtqlN&#10;8vIrbR65sLJojNihb7ZsUurmxV3LNiq/Niq2nhmxVcBlYVb9hlg4CEFojbbLyLFYdjmxV1c2Krq+&#10;ObFWwcYeuWBC4ZWFDYNOuUPfEpVCQRjqd8habXK3jlYWSJRh2/HKwqtd/fKOSCqPPK37YliQ2CCK&#10;nFF8MrkhTY/dmOIZBdG1Nx1ysKVctXLpja2pkUOViq6n35sSFpVA6DLrg4WNOK1O3TGEVxEqQrRn&#10;j1643jlgkoXerlcThEmQU2mA644CmFKXtLyNMsGmQIthbYRnGP5ZClt31c/RibMcsiFRcFvida4U&#10;IxY+ObFVUDueuauFVQR8uuJO4Xrk4RJUFH2liZPHAbzcthmTDHSSyu30f0wHf7sTHjlqEY4pRVHT&#10;E2IyQNIRVtbPLQkbnAzyU2wSkiQZppGgyTMrsvwV74XSSEmmVGTAjZ7Vonly3RA7LU06YCuJQlKG&#10;tMEDdsBEl6Vo+jrMAioVHamFV3ecFqMJLKMS9X8p+TBczcpvsjvkcuLwPWpwEFvD3rR/LwtQBClA&#10;O+Ec1xv7ZIC24PR7Kw4oK9cLZ5wdhhISyXT7Ir8R64TzuT0yUQrLrSIChOF0r0ycWJTmGHluMAmU&#10;E0rkyVCZpAftUxNmCitcqJZIqNCSBSmAZpTxJBwxFqmUMIBFRhA8x5VOTa7ZAkI4imYXPEb4gqJO&#10;a15YGe6BOEp4kRHbcRTAb3FcCEWsNMK3lHL2yYDElGqlBTGmZfHJKC7gcCTSg98FKSqqpwskkwtR&#10;KuBTEw9cbY23mfcdcNpt2AJZPTFRgYkrgK4USyGQ1OSApqJVAKYkW47nEsSuwBPKTiAwJdgB2wAM&#10;HYnyBGRqldidMLN2Mahw2rsDNTJRCuxM7dMsS7EmkOA7rbsSrXI0m3ZROICLdjeu+GmJLsommFbd&#10;lHcbYCaW3ZktSxrkeJDsWa2UDbriCvC7AzLwySC7AxYk4CaYSLsw3xCA7LKV6YWdOxwhPU9MCadi&#10;E0nD4crZB2BC3LIpdjCB3xV2AZ5AoplZYkuwhlYVJyEmDsBmQjpgLIF2NeQlaHplRLJ2E0xqTkEO&#10;wIwoMkzDsDsfHIpp2BXNcKuxmAlIdjW6VORJS7C6Y1OBgXYDbwxY07EitcSmnYwrTBaXYi7U6ZBB&#10;LsDM1euFDs6d+VWlfpHWYVIqqnkfozU9oZKDn6SNl2Tq+B1bzdwX4kST8BmsjtFzSOKTsiX5q3q3&#10;2tGKPohC0HtmdpRUbatQbLskXmaRbHyna2dAGb4srxeqa5RUXZzj8t9Pa+1mCi1AcH7syNdKo04+&#10;khcrdnq9vNEt95hVpCOMNEJ8Aozkjgd4MtF2eWPzV1YarrdxPWtXOdZ2bi4Iul1uTik7IHocPr3k&#10;UfiwzN1Eqi4UNy7Op/mJduXttPQ7RoooM12mjzLm5pcg7GeZJGstBt7EkjkOVMcEbnbLLtF2cSYV&#10;zch1pDs7H+UOnF9Q+u0FIQWqfbNV2hk6Ow0Ud3Yrcqde8ybDkzS9vnlEfRjbK4pOwB+afGG++qKR&#10;+7AX8MydBvu06w0XZzGyX1JkXxYZsMpoOFDm7Oy+a5hDp1nYRdAASM1GOPqt2OQ7U7CHzBMbbSIr&#10;bpXfLtPG5NWaVRdkO8p2xub+M06NmZqpVGnHwC5OzousSi6vz/kCn3Zq8Tnnm7OaeY5OdwVHQZtt&#10;ONnAzmy7I+gqQMyJFoDsnFx/o2nBR1IzAj6pOUTQdkCJqa5sXDJdmAriEOwRGm+SWnZJdIiDSqp7&#10;kZGXJk7Psn/ziBoy2ejvfIh5FgD8s5/XTouVAUHyz/zlJd89Eg0dn9NZi78gaGqDbPdxjrsM1sXJ&#10;gH5TvqbI3xMa1IP0HA8lqj/bFcsEq5M0xtfMk0VBHIRT3wludBhuP2csGY9UvStG/NK80unCUk9q&#10;5CdT/Lu2vWJMYNfll0cwpk948v8A/OS0+nosdwxoO/XL0n8uLWwbmkQGE5h3raC83/8AOT13fxGC&#10;3b4iDnSLfTIrdQirsBmLKZKA+YdT8+XuqSPcmRy0hJYknDBIhTiOgyuUqSxM3klzIXlJNepxVQOg&#10;7ZVMFSi7e4qem2U3hlYQAmqSADKpkktGU407YpV0bl8sRbfFU0t2ptjApxJpUxWQMKDFOBplRkwK&#10;Kir26UyiPHIFCaQ7AVxJsQqYxuADTtiOE7pRKUABY5gMBKqh/mGK7UwIQr1rtiLAYUo+Imm+Jha5&#10;K1XuehPXFAuRtVBn6knFFQnJRjbKkuvNRW3Qsx2x4Hjtmww4KYF475l8z8ldORK+GMZidu2brDiE&#10;Q1yLwLVtUMzsRuMDsKmubCAoMWOtKakjEztkkgK0TFj1yhseXbBLcUyRkYNQT1x43NcrOwpVY7HH&#10;gZWqk0mWBhVTlkBUjBkKct8CvN/MuoraAgtvvthnGtMJbHguq35nlLE1FcEj5ZjZDQUhV0hTLIFU&#10;b1GFl9cBAaGlM1OeVJEX3l+R3kv62IrmZCRUEmmQ26dpKldzmuMg2P0V8vaelkixkADA9vCzbtlU&#10;z3MZMlvL2OFOPfthusQUZFiwyfUCzdcDunhk1RNvcV+J9hhxp1vwT1HFCczsOJhJ8y/nF58MsraR&#10;p8mwJDUODpJOW+bXFj4Q10+XJ5i0h5Gp64kN8sIpS5ZKbHrl0wIVGl22zEVGSiaQhmJfbGAGuTJ2&#10;VZGGZuR2pjjlSUfH4HKphtQV56HGn2yQLIS71qgUoMrjhtlaoJAo7Y4DIWxJa9X+brlnbrgYu51J&#10;44yvYZYGwOYbVJzCuFKxqHrjlJGVlrJXFPDLwLTRHhvlcSdwMPGBzZhUWJmNNscWPRsMa6IMUDJZ&#10;CpJHfGFQemWCfe1mKGaOYGsRIFMTeAN9kYeIMJRRllrV5ZEM7MaHrgR7fDw3yazFnmm+dCm8xIOA&#10;XhJ7ZDgazieoaf5oQRK5atQD9+BzBQ7jBZDA42VQ69DcKAjb4wJxyEjbAxTSC7En2SMYUB3wiR5B&#10;FI/6yq0LbYjQ9MvCrfXFa12yjtiqupDdMquKqgWvscoA1qemVzltSouNa70+nHEfdlJVHxv8NMwH&#10;fEm1bJpsMzbbg4igraqZiFrQY5TUYLVSngKNVhiJlNdsv8MK1HGAtX74vE9ftZCWPuQlV2yrs2K8&#10;q7LkuCubMFJSdySNhgpdtvHEFugbYlfj1HMuCYzlgb4lguqRVJrsMEDfCzY0/wALU7YzFKMjFadj&#10;jKdTkoc1RV09IGRxVaGuGFtXiMzEPmHzgitO7qNgTQ4MwMmBPuvE98VjHfK5lIS2f4KnsMGxrTfK&#10;WQYBrWoFyY0PzxfpuMKWKkluuJM1AWbYYJzEAxJpkflzRJtcvIdPs1LySOFA9zkM1S+9U0r8ANM1&#10;GqzWyD9jPyA/KmLyhYRQog+tlecjU3qewOErXS026ZrWb6nttGdSFI3wr1LUkt4+dRyyPPZIFsy8&#10;t+Wpbq4+JT6Y3zkXmfzUYgyI2WRjTKqfR3lXyjHCFmddxvnF7/U5b1huaV3ydoJeqwW6QDigphU9&#10;m5kSb9kk1yN0quGFCBk10jQPrcZd9hLt9GQlJKVXmoLbHf8AZzpOk6ObeZYYhsFFKdsQFJYFreux&#10;m1eeVhQEj551vSDJABGSak7fLMvG4+QvkX8x4bXUi1zxDgAlq9C2TW21ESVBNAppmZinTWJU+HfP&#10;/wCVIkKz24/eTAvt2wzSVZtwcy45OFst84a75LurD4HQ1Xvj8vEgUWwOW2kiqJl4muPU4JMZIZko&#10;K9iaZeRYqoUfZpsMpd8KrLo+mrbdBjt+mJCShVk5KF8c3XAhcOKigy8VaMnwqg8a7ZhjS00zl9x2&#10;xpOEBIDaPQVzIK4Zmg2UqvTkrr2GL1pmMYrSIjkBBoDlHfCAoFKomAG3XN0O2FLQl5Ag9cTblX2y&#10;wAUqyOY+orH7I65a1pQ5E0q5yXZnAoGOO98iqyorTP/V9fZju6flV0zfPFWyRl4EKDkHNXCq0nHD&#10;IEMSFJ6Dvl4oUSc2KtZsVd165sUtHffLxStpXNjS07NjS0tIObEKFlKdcoYSpWnLwIarmxVaSM3T&#10;Cmlp3zdcVprlTMFw8SGi2Y4GQaFTvlYpa6ZjhCHA+GVT3yVsXDfHVrkCKVVCDNkVREa1ysKEWq40&#10;nAqNjFNjjcKogDtmwK2wxw2xVDNvmFckqGc9sutMFKoMMsHDSVJh3y8iqzplE0yQCrSK5QNdsJDI&#10;FxXwy8CXU7nHBa75EyQ3SuVTDaraeObFFu6dMoYSi3MNt8vEMg4DKxTSw+2bFVoObFXHLBxRS3pj&#10;q4ELaY0muEJp2wqMwxVrFMixWHNiqzNirhtmxVuoxM9ckGQXjpmxS2DXKxVeN8dXtgRTgtM2KFwr&#10;1ysUKgzYFVV3xpwhaV07Y3JMkaklOuVTClEB65sgWBb5ZWSDILq9ssYUqbZeBCk5pmxVSBGbFWmX&#10;tmxVSO3XNilojLpjbArGyxgKhacvFkGuubFK2hHTNirVCc2KuC5WKqgGauKuptl4q10zYq18s1Mb&#10;RbuVMvIsVnXpmxVunhmwpWnKxpNN405MFiQuBpvXKwsV+/U5sVarXrmr2wUkKq5WLNUoaVHbHUwJ&#10;Uq1xpGSBQXDxyxtgO6KVSKDbvljIlFKZGOwKtX4TjaUxtbRab5QPbCQhcVA3yskzCjUg1GXgVcsl&#10;MrCrbTAdM2DhYlr1x1B3y+WPCh3IvsPwxpOSAZAtiIt1xtckglctuASSMb3xYosKoWnfFA1Mhwqp&#10;soO2Jt1yYUo2AADbvjcKFZhUAd8xNMVVI4i56YHeUL88uhjtlScW2nNLSgwG7l98yYxpaZXZ2cdo&#10;oBpt3y0iJ3xMkIK+12K3JQbnHGIjHitVK31uKf7I+nETbux+EbHAcoDK+9k9r5gs7dQbhgKeGBHt&#10;XrTcnKZZixL1LSfMmmrAkvqgJtTC+e0dexyo5kiL23yzrWl3oU+qqim/LCeaGXf4Tg8cDmyGN7ho&#10;v6OuOP1eaPt3GEN7DKAfhO/tg/NghsGN7V5Zs7ZGAWVDTqa98jE0ctehH0ZZHVRLMYnsVpbxBKoQ&#10;y+x64T3RkTYg5aMwZ+HTJ9Ms45NycLmkYDcZPxAvCn8VkpP7s4BlnpuRh4kGKb21jXYHCi4n5Vp0&#10;wiVsKZDaWfClTvhZLLQVrvkjJFJ1BBU9MAGYt3xtaTAQqu4GJSvxUknJgoKoicmCgbYVcwak4S1F&#10;MwlO2B3k7A4QxCssffArEnpk2YVQB4Yg5YZFKstDhfLUGuTBYEK60wLyNcLFUpTA80gG2KCVwGAS&#10;1euBrVKZgcKrcRml4j3xG6CuAwokct1w0wJXjEgcbQubA8zeGEoLYwub3yQai7EHpTbCxdiI22yE&#10;gkB2UzYAzDsDOclVpLsDMaZO2Bk7NUd8KbdiTUwK7Ea0xY27GE1642pLscGwsC7HqnM7ZCRpQ7Ba&#10;29MqMmwB2LqOIpjaadjXWow2rsLpo6ZMFgXYXsKGuHmwIt2OQVxSHYtxpkmYdlSvxGVpDsKn+Ikn&#10;IEpdlpGW2GBS7Ep0aP54EW7Ca4bY1yBYkOwmdicgTaKdgY5ApEXYHkYU2yJbAHYUyNvkUOxEmvXA&#10;VdgeQ0yNqZOwKaVrjaOJ2NLUwsgXYjI1RTIllbsAucCC7A7YoDsTOAhLsRdvDBSHYEc5GmBDsQNS&#10;cSUh2eivyU08IbnVZSFEETEMfGmc/wBoSs07XRRoW7FvJ4+ta1dagd+HNq5jHlTkQ3Ls5LrDPf68&#10;xO9Zf45s8dCDiy3k7Jb+ZOo0t7XT+gjQAjI6eG7LUSoOyvygY21616oBMaMRXKu0JdF0nN2T3Rnm&#10;lury9IqQrknNVAAly93Z5p192lvZXfqWOdPphUXS5jZdh55CsWvNSiAFQDXKtZKgy00bLskfmEm/&#10;10QGhAcLmHjNQJcmW8nYbfmube1FvZWrAhYlr7GmS0Is2y1UqFOzhXU5uS663Z378tYxaadd3rGn&#10;7sgDNJrPVJ2Wl2DsAeRgLnWTcmvwEtkc4qIC4jcnZCPP90bnVJmrX4jmdoY1Fw9TKy7CPy9aG6vI&#10;4xvVhl2plUWGGNl2dY8xW31i8hsz+zxWmamOSnYTF7Owj/Mi2NiYrLpxRdvozK0MuI206oU7C38v&#10;LMvctMP2FJyeun0Y6aLsGSIWupZT05HMfHuKbiHZzrVX53Ln3zbYRQdfk5uwDAvKRQPHLJnZgNy7&#10;JJrkhWBI/lmNhFltynZ2REDMxxnYuq1xCadgqNd8kkB2SjQoTLdRqo6sMrymgpdn3n/5xb0lbfyj&#10;bPxpXcmnXOW1893LA2AfnN/zmrr0lrqen6dDIf8AecsVrsAT1z1A6VFBQeOa+EqcqIfn2zlxTud6&#10;4g0fE0zIhK2dIZ2MPwjcneuMK+AyQKV0czLsa198SKDvhVHreOdlPbvlgUxtW2/eUY9ccoJO/TIy&#10;lQVVSMk7bAYtTtlFpVwAuUcVRMQ6b4zhXcYOJaTJSSKod+2bie+2AzVERRlt22OJNkgqIUfs4id8&#10;kqYxbCgy065CaouIEmu+KZQWJTCPbbtiLGhph4WKYRSg/CegxjDltjE0qOBoKDviRFdsN0qOSpUL&#10;2xvTIqiaVGVXFK8L3GUd8KqgFOmWMVWOd9scBhAtIQlxIEWrbYIB+Gg65lYcW6S8u80at6IKqdsT&#10;kauw+nN3psVbtRL5+1zU/WZqHr2riBbjsc2MYcW7WWDzzVJUUxPL0hCr/Kcaw2yAkyTGGOgrjOJ+&#10;jCZUqYQgEgfjiijKibVUnogpWpxQDAlK5JNzU7YqkfLFCRalqgtFJJ2w0hioMFpDwjzRrhldj1qc&#10;Ehe2G2dvOi5kavcnNLJ6SknqBmBnyAJG72n8r/J9x5gv40jQlQRyORW6lMh980eefEWYD9Zvy88t&#10;x6BYpEE4tt23wEkNTXfMaZUvVFvimw7YMiiC5UxKXXd40pqTijUG2TCAlYYueXUZreD1G59hmTix&#10;cR3WWzE/O/m4eX9PcK4EzbDfDdjxFM22LH0a3xLqWovqE8l1OxZ3JNfngcDM1UmdvxzFuOER4kEK&#10;JZl3HQZamvTISjTBcktahvwzE02xAQvQhiFOXTI2lXDU6bnKpiqIVyNjmxVaxO5OUN8JCSFvqldv&#10;HKPhhSqKvI+GauRYqypXtvlHCFCoF4++Npk2xQMnWu2Xiq0NUjN8sjTGkSHHfH8OWVeJShXSNftE&#10;4sq02ymUrTa/YfZymUHrhjLhSvZRJ17Ymy0GwycZlTurQ2yMdx9GUgPfE5O5iQuudMiK1U74pxB6&#10;4nIUcKXCwCGo3xhTl1H4YQQx4FxnuYgFjLcR0GBpLRW6dcujlQYJlZa7d2sgLVoMCNYmm2+SEwWJ&#10;gy6Hzw0ZBc8R4YFa3K12wmLTKDLrLzfDdcSZPvwK8P34ASGoxZfa6rFc/EGHHEWhp88ImwITmG9V&#10;vsGoGIMhGxyQlaE2jmBAI75QLDtlcgCUgI9G+GmUfDIlNIqJuIplivTIkIIVQwqSMsiuBC5H4Gox&#10;tOI2wxFq1NMW+JsTKZfGdqpNVdx0xRdhk1Sa6+M79cWU03xItIKVN8JI7YIVid8qqm2BSe5hVwdu&#10;pwXG2WByIvPdWgPMpTbBKmuFtYpcQshHiTvjTiqJiQkiuJ1ocFqmzW/OIg7imG1uwNFp1y2N80Pn&#10;DztbJBJKrb1O2DAtN8kZ22U8mcjoN8ERrkSbVjWt3vpqeO1BTBgWmLJ5hcTGVyT1zHxOIVDopY0A&#10;q3hhHq98IF9Jd65g6nIx4bfeH/OK/wCUjapMvmnUEYBGpCKbHxP0ZBruQMpDbDNPklZZ8L9XfK+n&#10;fVCPSHam2RbUNVitaryGwyrmzAe2aH5ZlvQJGQmp65yLXvNTEOA3fbLRGmfJ7voXleK0VCUHTOfX&#10;E0mosrMeuNoZtHGsCkIOmANP0+S5mljAJCdMjI0tKksyxKGY0rksi0v61bSmJalSIx7sf6ZGJW0t&#10;mvVt5VWQ0BBc/IZ0+z0U2htrVf7qGOjnxamADqgl5ffeYknhuZ+kksn7sV/Zr1yX2dt6Eylh2rXL&#10;4QtqlJ5P5h1f63YyCN6ANSmSFI39ZX6KFNcyQKaJGnjl9eRSWMtu/wAUjyCnsAd8HxkxrQj4TWuT&#10;juwthGpxx3MpNOTKAB8qYMinZGBJoMyEW871bQLbUIZovTDSGprhna34mDOegNPuycZkbMuJ4150&#10;/K23s/SgUEvJEJW9ie2Gscyv365Z4qQQ8E1jyFdWSmRQSqtsKYI4+BwjIkC2GzWMkdRMCpHXMq0O&#10;HxGRQt1aF4jJXYZjT78kJWgoD6pJGnqUPEZXQ0yY3SBagSWUtmJrhAZAKVCCCcbhSrKSByPvjqb0&#10;xJVZFJy2PjiirxyiUrSj9iKeGObxyKrrZ1duBObrQ4qplwpZB9GXiq2rUAArXK6dcVVQC9QOmNxV&#10;Wbam+wGP9sVQgcGsnYZ//9b1/mM7l+UQfNirRamV1wqtJ7jMFxJQVtfDH5BisJ8cvFVjeOUThAZU&#10;4b7nNXBSKccuuNJpbvTMcKWgdts2KXZsVW03zYqpk5eBgpn2zYq0ffHDxxVTbG4Wbu2bFVte2OU4&#10;CxLR2GWRiFDQOMwsmycx6YUFpcZkmKqozVwUhEKvhjsrVFIvfKOKotEA6YzCqJUds2KqgObFVrP2&#10;xw98CoZ28MdhVCk5sVUyc2KVMnbLwKsJrjMsAQ1lYVBbBpj8gzWFscGPTImKtcsUPTK1X1pviRy0&#10;IW++amKFpObCyDYNRlYptad82KrTmxVbXNihqtMvFWjtuBmwpWE5sVdU48ZEsSty8CGqeObFVven&#10;bKJphSuA3xpwpCqKdMrFLq5WKrlzYoXZsUrq9s2KF4FcvBS0qAU+eUcQgKimhxtMkyVlfvlYoVlf&#10;oRmyJQVYGtMojCFCsNs2SZLWy8C2ottlA1wlCifHLwKvBHfL44DJjakxptjsCqRbwOXiqkTlUxVx&#10;bbNhDINg5sFqS2ads2Notw98xwhILYGNrhSvC5sVaOWMCrG2y8UKdd65eBFu5ZRxChemXihulNs2&#10;KVlBlYU2tqM2KC7rjMmwXcqZsVcSDmxVcrnMfbAGQKur5de2CmbiO+XgQVMeOVTwxtFqganXHAUw&#10;Wqxmrl4qpht9srAxRSPTGgUw3ar5JBSmOphZBBvL2GalcWSwS0xhyYYktrU7jqconFiqLHvjCcNI&#10;TKKOgxvXCqsKDN03xV1a7HHYFWkHMTTDStKhJxMnChMIEJ+WMZwuSEbVHRQc926YHeYnpl8cKp5b&#10;WwQVA3wMTXLwKZBOYh6dAO+MJpvjVp5pvBD6qlSDxPfLWcp8XbKp77MSqp5Utb37ampOIPfOpr2w&#10;HGK80WyzSvy+tJiI0FNtyMCtqroa1wmIRxBmNj+SFlfAFuTMTue2BX1wqScpnBI3ejaN+QFpMqRG&#10;tFNenXAp8yqm5Hzyvwi2gM7T/nGtLplSKZ49v2SR9GBX81QE0YADK54yW6AZ1oX/ADjVeabEPTu5&#10;WY78g5qMGw+aNLdSJwoPyzX5MMg3q91+RHnqC5WbR9TkWJm5EV2+WAv0vo8rs0gHHtkfDlS7s/Pk&#10;j8xLG3itrO65SAUYmtcKLi50W5c0YAU2GWQxyBUFnenWf5gaXaJ6yiRyaEkmtMLFttKnkCcgFPXM&#10;mRNMuJkh1TzlYWxnkgMkgNF4k/fge78t6bO5EcqgYiwEIzRfzT8z2sHLUdMk51oab4QXPleyYmKK&#10;RSaV2OTGUgKAHoum/mPqrKt1d2cka1oVI3wCfy/5/EHFD75XLVyCaCdr+c9qhMbwyB1FT8Jp9+AL&#10;/wAgtaqGJ6iuThq5FiYgpron5v2OsOUgBqrcasCN8iFz5NvJGPpKSBmVHUNRg9Ag/MHSYgFuJlRz&#10;2JpXCm48q3VuD6oocn+YCPCTyy82WN8QbZgynvXCafy7eoOZjanjh/NAc2PhFOoNbspjwjlQnpSv&#10;fAC6PeNWiGmSGsCRjKOe9tloGkWvzxGfS7qI0aNvuyY1IKDAroru3kFVdevjhNNFIpoykUy0ZQ10&#10;jlZTuDXAbpIB9k/dkvGDHgVBQ4VzlurAjJeKGEoKoGBA5JpTJcYYCC7FXJUdN8ImEmC0CpwtkkBr&#10;y64QWsxXUwC7YbayF4xGte+BabwFNJTvkubEuwCZK5IFrLsR5VOG0U7KZim5xG6QHYHabJclunYw&#10;yYsTJ2B3NcDF2J8qY0rsYxrirsUVQcLIC3Y1kAxWnYkExQQ7B9um+QmkRdgsmmUtgdlAcsLJ2WU2&#10;xRTsAzjjhDExdhW43yyLXTsau2SRTsv1PHG6SHYDuZq7DKiUuwv5nIsnYvFdFMILB2JXFyZMiWTs&#10;Irp65XIsnYVscrJtadgd2yJLIB2AJGyDKnYCffFjTsDvt0wFjJ2ApCehyJa3YHLEYEOxItXDybIh&#10;2ISNTIpdgUtvih2MbfEsg7EWyNq7EWGG2NOwO2RV2Ui1IByvIaDIB2emPJVuun+Wbu8Y8WccR77Z&#10;zuqNydtgHDF2BPJ1pJbabf6su3EEV+eVSlZpnHYW7OaeUrF9Y10dyXrmwyT4YuLjHFJ2Jfma5GpN&#10;b/ybZbozYtGo3LsmP5b2cltp9xeqP2aV+ea7tDKLcrSw2dkxtD9U0e9vwCOQ4n3rmFg3lTfPaJdn&#10;lfUpfUmdvEnOrwig6LKbLs6r+U9kzzy3dP7tGNc1+vl0crSRdgfTo/r2vlmqQJCSfpyk7QpsAuTs&#10;I/zIuPW1F0U1Vdh9GZmgGzj6qW7s53GhZgo7nNhLYOIHZ3fTIH07y407HiJDQe+aPLLik7KAqDsr&#10;yFaER3N+P2VJB98c53pOEdXZx/XZTPeSu38xza6cVFwMp3dko8g2zy38ZjFSDXMbXSoORpRu7OmL&#10;bfWdcVW3Accj4ZqOLZ2Qju7IP+aV36+pMimoWig/LNn2fGg4eqG7sMPIaG2sri7p+zSuV6w3Js00&#10;dnYBnchJJPGuDCESDs5VcvykYnxzcQFB1kzu7B2jW31i5Re1chnlQTjjZdh35sCoyxL2GVabmyz7&#10;OyGLmcHHdgpMAS7BUYySXZ0LyVbia/hQ9C6/ryjPyXm7P0E/kVbraeVbOGIUUIucnrh6nNiN35Of&#10;85m3P1jzmsLGpjgVQPAUzshzDDkRfH26jc42mTbFJmP7J2yqUxtXV5UxhUHDxKiY249BvjOGPEVR&#10;ySKOvXL44qv9Wop3yqYqqiQHrtjTiqJgah+eUor1yEjSU0hUN16ZTig2ORBtUwTYbYFbLghVQdyM&#10;YR3wqi4mP2cYWI6YKtCYqKfZ74sjEjfKZxpSFePc7dsoqK8u+R4ujBGou9aYn74EpkhrTEziqOja&#10;n3YmR3xQi0ftTEzthSiVWuUK98JpVhO9D0xUDbBVqh5JRHuccBuPDMjFC0gsS1zUhbozE4q54/H+&#10;10GbXS4ejEl87eafMXqyFVOwrTAxYDp1zdY8fe0nd5Re3PqvzqQT2xImvXLwKQgeY69TlYpVENTu&#10;McN+uUz25MgmcTAivQ+GXkEqvMqNuuXTClSkkJO+KIK4oSi+uBGNqYPgTvgKvKfNOrhQUB3wwVaY&#10;GQeJ312Z3Jr3y/lkMkuEKj9D059RnWKNSxqOmE1/MWJA6DYZotVm6M4v09/ILyDHpFql9Kg5uoO/&#10;Y4UcSOvXNXI22PsKHgiBRscWVa5BiVGaTjU1GCFSgwMEoluObca/dgaYMx4R7nLcQsp5Ij6zBY27&#10;3d0wWNQTU4bQqIE265uMGJjI2+LfzB8yHXb1yGJhVjxFcZyLdc2HDw8msl5uehO+Y4QUcSkF3xNj&#10;2y2IZFSlYKCCd/DMDTCRbUhBIQfg6HNWpFciY7bMooy3an2vox/LKqTwoxR3xtcJCSEQoFDTMTgA&#10;REOI8cquSpmQpUFeR7Y4YCxK9dqUxu+AoR0T1O4yjtviFCtJxbZfpysm2IAqDigQnIHIAhbwY0FM&#10;eIcrOZVcLUUPbHqhUUJyucuJSFaOoFCd8vIMaRIpsB2zYqvVa9PpxhxW0dAD1/XlUxSGy5qajrlj&#10;FLmAFCBjqUyFqqmFW3pSuUvvh4lae0DfDTfHk0GIktJa2ktMxBOIsqvscyIZaYSjag2n3Fq4EVaD&#10;pgaSzU7r1yyOe+bA404tNYvbMEUJ8TXAb2DDcZI5AWmcWV6Z5zKDjct8XywJJasv2gcjd8mowLPt&#10;M82RzAUcVwC8eSqmPDTOLTVopBXkNxiRjOBCaR36NuD7ZQFMSLQUV623Lxx1MhTFd61O+NZfHCNl&#10;XrIG27Y1vDJwG6aWvICD3GNG2XoS+UchXvj64VCWSJUcsXSp2yMgzBpLLiT09zgxRQUwAuSCwm/o&#10;ZC3bFxsMk2xkxedQz8sontiyVYohsxxgFTvgVGyMY4jww3twKA5bE7UkPm3z2WkuJCw374YoK0xZ&#10;PGL6ZY1YdDgxFoK4Eh5Zq976zFAdsX7YUsbJqajA1xKsKF3NAMryZOAWr0T8tvJdz501i30q1Qs0&#10;jgbCtPfOf314J3MpoFHTNLqMl/FkBT9wPyr8if4U0620e1XdEUGg703znvmDzEkAZVO4zDjG2QD7&#10;D8k+R2os067nfftnFNX157liQxy0Bk+hdL0eOzQIFGQm6d52q3zOJKsiRQgoMOrS3LtAiDYDfIEq&#10;hpXCK7Mcmui6WIfUkI3dtvllfNbYzrGo04oppQb5LdK0j0WRlG3MtT3yYFsZGmC695iUpMjNRzHw&#10;BHYZNbe25sWO9CSfnl8cdNEpvFdW14RJ6XRmAUfIdcNbeAy/GwoQRl/Lk1yk8+1fVVtCYQeQdGOH&#10;HEGtMDU88eZvgDHqvIjGvVnSLsTvl8IAbraVvd8La6ux9pUotfGuKuO2WoBSS2dmWr7VAr9OMQlB&#10;xXocQaUlXvrZbsmaYVZVCjBCztEpauJNqkE/l+DUJI7XiOO5NfYd8NY70rSuAbJiaeTax+X1temR&#10;VUU5HcDB0V2CTyNa5MFtBt5Zrn5fSxxqtohPE1I7YKUK9CD0yYlSXnOoWU1qj2s8XHelfYY4Ak7j&#10;LuIAMgw2WMKvpmtAxOKiMZA5im0IyGQ8V2Ub4yROJ2yyE7XibVuVQe4oMaMJKLa9MJQjFRlLNEk7&#10;VOXiqkg4mqnfKNcIVc2xr4ZtjuuDlzVUXlw5DfGVJFcnIUVCtZyhgQ+1Mtd8gqtckJQD9oZde+Ko&#10;f09uIz//1/YBU5igu5t+TPPKwq3yBzBe+HiQXF6dMdxyNoWFzjsCrC1c2KtVpjcLNdXvlYVbr2zD&#10;bFXbHbLwKt9svFWjmxVTObFC05eBipZsNK31644DAqmSOuVxxtlbRbNTDa20KHfvjgKYEFYxrmOK&#10;haD443CyX7ZTDCCxK5N8ZkmKIVe+VgtUSi5eQKo2NadcrAqIC5WFVUDambFWzjgMCod2pt2y+mEB&#10;UOSe2bFVI5YxSpMaZeBVGvbNirdcojJAqtrjMmh3zxwyJSFhO+XgZLSa/LHcjkeFWwx75WFBby8U&#10;LCc2KurlYWS6uVilafbNiq2nfNihqo6Y8DBa2pk9sqlMNpto5WKthccuAoK047AxdmxV1Mo4QkOH&#10;WmMwsl3v3zYquysVbBzYoXDrTKrhpVQDLwJbG2bFV1c2Krge+Y4qqKcYcKohTtlVpiQxKJU7Ux3X&#10;IoCoGpvlZJk0W65sVUWNTvmAw2lRdt8wwFBaJ2x+RYqbNl4FWHNiqkT3OY4QFarXpjQcJitr18Mv&#10;Aq/pscvArhlEYQkO5eGVTDabXc9qZdMFotTL5sKXV+/LwFBWE1zYEOrlZJkvU5WJCleTtvjsixWH&#10;NhCQpHxxpyQUhcKY3JMV3tmxQ0d82Ktg5dMBZhVDV3zBcFslxfMTTCBaC0rDrlKcTFBWO+PByJFI&#10;Ui+XgSGg29MrCmkQGzHEMVrcjvjK5OkLVgZumOrtkErxbEHeuMbfc5IIRKRgbHG4SUK0aiuNII3w&#10;g2qNHxfDlZIMgpEkdM1caTTS7nMDkStI1YttxjWNMkBbAqkcVTtiDv4ZdCCEzjj7DAzP3zJjFKaQ&#10;Qe22IM3jlg25MDJkFtaNIBsaYkzU6YbXiTm1sS1AVO2Is/fIFkCzCx02qhONPHEHn/Z7ZCuqlmGn&#10;eXvUKkLuT1wsmueo7YhqkXr+h+VGopRDSvhhTPceBwEoAe0aF5bC8VKU+WEtzdUrvkC2wD2bQ/Lo&#10;ADKtPHCaW6JrkgG+IehWeiqhBphNNcVO+SDYCzmy00Kg44Wzzgbk5IY7XjLJLK2k2AG2Fcl52ByX&#10;gheNkVvZNTkwwsnuCtSpNfng8FHGyG0iD/DIoI+WBkvpR0cj6cBwrxo17GBtzED9GabUZlWolavz&#10;wflwEiboNNt3bi0CU+WA49auY25rIajIS04LITTKTRLOVfTeJeJ67YsfNuoRGok2yg6MFJzEIYeS&#10;9IkXi0CmvsMRu/PF/OKSOemThoxFrlmdY/l7pFkSbeBBU16DbEofPl5CKVyZ07AZW7r8ttJuzV4w&#10;e49j7Zp/PU07BiKgGpByMtO2jKvsfy9s7FWSH4Sdqg4fr+Y0DQejNEAaU6ZRLTFsGZi3/KpmjvDe&#10;W104UkNx5HbG2Hn+xicerEtPllM9OSyGUFG6p+W97dRsLa8kVj0+I4trvnbSZ04wRKGI7d8cWmkC&#10;xlkCG8seQta05ib69eRK7Bu2c5n1azlcOVAB607ZnCJaeN6jBp9zChTmSexPfJlHdaHLApfiGNBl&#10;GTHJsjIMMaDzFFcv6ZDRCpH8MQew0DUpPRDgGtPoyNyCmiiBfeYtPh9eSJZaLWgPfwwwuPy+0bgG&#10;guFNffKjmkGcYBIrD8xtYllaG7010A6YEH5bWN1+7WdPYg4PzMuaTjBR9x+ZU1kOctjMfEcd8jmt&#10;fllBYfEsykH3zJw5yS0zxBOdC/MFNaFRbyRkdeSkUyBXHkGSU8rdvxzKGYtBxAsxXW7cf3hIPywu&#10;m8gXanihJI64+MQ1nDSsmr2zCvMUPTCSbyPqBbii1yQzsDhtEi+gI5cxQb1riUnkLUYt5EpkvzC/&#10;l2k1C3k/u5Fb5HCy88r3lsaFfuycczE4KRCzI+6nCaXSbvcGNqD2yQzhgcSpXCeW0nj3ZG+7JDMG&#10;mUCHYl6UndT92TGUMfDLsaVYfDQ1wia+GXYi8bDemS4wvAXYmKjYjBx2vA7Fg4G2StlTsYTXG0U7&#10;HCmNhNOxdHCYCbWnYI9RT0ykqHYorAYs3Y17ig7YsnYWyy8uvTCGJdgJ5KZJgQ7ETKBkxJg7KZ1p&#10;tkTJIDsAuQcrZiLsQIGJTTsYQMFo4XYHlanTBaKp2Ety2+VSKh2FztTIFLsCtJkGQLsCSHAkuwKz&#10;YEOwO7D6cQ1kuwI57jIsadgZseTIRdiRGBnTsDyYFLsC98WDs2JZOxM5AhXYg5wIdgY9cKC7F7VO&#10;cqoe5yjOaDOPN2ektXh/Rnlm1hiP97uRnPZN5O1uouxk92NF8oNHSklw1T8sjCPFJZT4YOyFflMa&#10;ai98P2FY5lauPINGmJt2QHzldfXdWletaud/pzL0seGLXklcnZ3TynLDYeX/AKu4/eTNUn5ZotbK&#10;5O10xqLsDeeb1bHQkhtjQybsMnoIXJq1c6i7PLTVkbkfHOqGwdEd3Z3rybL+iNCubpNnkXiDmm1H&#10;qk7HAeGLsJ/JI9W7mvG6KCfnkskeQRikCbdnPPNE31i+kf3OZ+ljQcTNKy7COzFZkHuMvy8muA3d&#10;nePME3oaDa269xU5pIi5uzltF2X5ekXTdBnmcVaWo+WGZ4pJjtF2cGvZfVmdx3Jzc4hQdZPcuzrH&#10;5YIkcrXcn7Ck5q9ed6dhohTsmGkf6TqUtwdlqTXNbXJzo83ZyDzlKbjUZD/lUzd6MVF1+o3Lsnmj&#10;A2WjkH9vMLOeKTkYxQdhLqEix2bt4jLsIashoOzkUp5MTm4iNnVl2S3yonK5BpWmYeqLdh5uy/No&#10;Jud8Ol5Iz83ZEkXM1x3YJAySXYuhphV2dN/LxHn1KFIxUl1/XmNnNBEebs/Qb+Tlu1t5as45agiN&#10;dj8s5PVy4pOxiN35E/8AOYssTedJJI3UyBEBAPtTOqn365iiPc3h8jtOO53yq1yVM1gYdj740mmK&#10;oqNa/FmpXFVxfjsOuamKtrJU1xpGKohGHUnGnFUQgpvjDhVGR1BrjOhwEWqYxSEAY0uTg4VTJJGA&#10;riLZMKio2pv44mwwqjIG3+eJ074FTEPxHGmK9BTKZbqjLZBTk2VU5GkEI1KdMo++RYoxTsCMYcKE&#10;Wm/XEziqNjoNzjAtTvile83BdjjytMVUhMCOuYLk4gqgbu7jj+0RjV+Eknt45tdNhti8Z8868QjQ&#10;QGpOMZ67nrm9xYqGzXIvnXUbkyMSzb4n13OZYFMWPSSktvlHFV0ZB65WKUQD3HXLXbITZBExvuMf&#10;lDJF86iuOUV2woQVxMIwXOCY03GBWG6zqarG7g0phpEnEYEh4Fr+qG4cgHeuLAYCaSxiKIzSBe5w&#10;JdS8FIrSua/VZqUPrD8ify9Oq3sd46FkQg08cIy/M+2aHNMktxfpvoWkx6dAkUYoABtjSN65Qwtk&#10;Sz8Qd64qi9zjSkpfc3Ndu+L1FOIwUhLgzfabbxx8EADep+vNjpsZ5lBk8W/NDzsscP6GtmqejUxa&#10;T4s22IcLWZPmh5zI4NfvxECmWkoJtUPTHHYYhig33+eB8ybXiQxQg1PTNgQ6gObvieTKKvEasB2x&#10;+VtiN9hmwKqq1Ns2Krq9++bFVhbj1zYquDAmuPytrVF296ZRGIVcCep64mRkwWYNohFBG2LRZTmS&#10;uiAGCMoVphSlBmxVdQqa4xiFNT1yQBlyVfy/n2OMDVwmFIIVlkqeI2BzZBCZKwVd8umK2oepv1pj&#10;dxtim0UjA/FmqcFKrLtQVx9O2VpCKrwNR1yidqYpVoVHIkYymG1RMiq60O+avHfEm1pTS1RjxYbH&#10;sc3M4eJjwtSaMjUCAVONdlpvkxNrOIFDW+h3CyEwMRTpiBtUkFTkxkYcBRza5e6UwiBLDpvgOWw3&#10;PDLRNpMe9kGmeeVSiXPwP74XNbMtQRk+fJhKHc9Bs/NdtMFqw398R9KmLCk8GsxymgYYmVxVMobp&#10;SvJTvjCm9cmJ0pC9ZRIAO2VxA648ZRSqf3m1cUAGR4igIeWMKAKY9dtxkhIs4jdJL63VqE9sEqdh&#10;kg3xYZfwgMwP0Yr6gFB45Nmkf6NacNKoNEFSfDNXFmVONANhjlwMgp3G4416YZ2m+Whm+fPzCokj&#10;lT16nDmFa0xV80+Y7sQhlB3wWNsWTzGRi5LHvmY98BNKq2ls9xIsMYqWNABkG8y6usam35CnfMLU&#10;TvkmIfrF/wA4efkjNYwL5rvoCLqXaMEdFPfOOa75nWCNoo2AOaqfqLZT9bfJX5fiIpcXKVNN/bOS&#10;apqTXAL8q8jiBSveNPskt6IFoAMjscfI/H3xVN2biNsMINKaeYxUoKbnKyKVDS3qxReoTvXbJrpe&#10;nqhHwVI2BysxVjWp6kQpAam1Tky02wX1mTuAKjwGSolBLz3Xtb9G0Wf+YkA+JGSqFFd0ji3BY/hl&#10;2MUd2iRt5LrV3NBa3F5cH4hGv0knD2zhCBi3c7ZfbRIvJvMN607QLCd1X4z74Mij4jbucBLUZseu&#10;7j1WBY14LTBaKKe2C2PGkl04DVP2iMaCvL1B1HTL4E0gm9krvY3A+q0+FwC1MQkk4sF7UJJywKER&#10;aWXrQvN0YOqqviMuJezdMSUmSy/kCgej9oncfLFaA/DgtFpfzZAZlNDSn0Yk8jK4UfTk20K1tYRz&#10;QNcOKAmg98VinJUudqYpSrUdHhSVLaMcmYU+nDCC8YKC3U4bpIlTzzXvItpfTFIkqEBBJw2ivwdm&#10;x4l8QvEtc/Kd0JmtqmpoB7YNWRZBUGmETpeMvLtU8qXNg5DIyqDTplM9euZMBs2A2xueD05BVSBT&#10;MMnbIJbLG1RSu2OqRuemRABULpH4pVenfLDctsEoU2LYDSjMNseffIgKudgx4g4GOxrl9WEIlH+G&#10;kfUdTigoQcrOxYclgHI9dqYqgoNsplJPEvmbk6Bq0UDbNx7YLW1b1xXnT4c//9D2HmG7d+SFa5sK&#10;t8qCmbFXB82BW61GbFVhObCEh3Q1ysLJeDXfNTG0W7lTNTG1txfaoyqUxC27lXfLxW1pbLxtbW8q&#10;5qYEKRbLxQ0DjKkZOldSpx6ntkSFWMMcfvwKs6+2Jk5IBV1BlhsTFbWFRinXIqsI75sCu+eURXCF&#10;VFxOmHiVFoO+Y4EFFotcrAqNQUG+MwqrAkb5sVXBsumBVhOOAxVQkamXhVDlqb5RxCrCSeuauS4V&#10;UmHjlg1yJCVJhTLwKt7b5sKurjaUydoa5V2ywciWQC0+3XLxS1X6MrFLZ3yxviUFaWoMdSm+Bitr&#10;XKOKQFwONwsm65sVWk0y8VWFvHKxV3XpigwMVpPftl4ELa0yqDCm3Fj2y8CFhaubFWuVM2Kr+1c2&#10;KVpanzxlO2SZLge+VhVUG++VgQuHQ5RyVItcD0y6jBS2uPtmrXHkobU0NT3zYGS/tmxVwNNs2Krw&#10;cojCqqslNjjemNMSUQHrl0wIBXh6ZWFk0z5sVWFu5y6Y2lTLeOWMSrTHrjsgwUq5sVaZqZsKqdcY&#10;TXJgUq79WbFDg2+WuCShcXx2QS7llA1w0q2uXgV1aUJzYU06lc2NLTRBObFC3pmxSFQZWFk3WmbF&#10;DZIOXkWKnyyskGQap45RamSEVXd643CxLmOXihbWnTNirg5G2WMiWQcH38MvAycZAMoiuSCCptNQ&#10;U65WSYqRkLdcvAVXCrY4nbIJCJSEn5YwnClHRQVO+NJriNmJRogHhtlUxMkL+AXY7AZeRVY1O5xx&#10;FcINKhHah6ZVKYk2q6L7VcYSBhEVTGvLfGkDLLW1OhO4xjHCFtHW8FSC2J1ydJtMfqxIribydhlk&#10;IdSxLcNuxJNKYHZ8yAGBknVrpzyH4RvgZ5Bk2JkWWWWhsR8WINJ1wMbZXaaUVVabHwwK8lNhgSDb&#10;MdL0Qy/Ey9MQMtBvgIZMyt9DZmXgN/CmF89xSuDkmnqmgeVmk4c1p7YRz3HxHwwEoEHvWh+XvTjU&#10;BRSnhhXNddRXDwFsEHoemaOsdPh3rkeubg1JrtkoxDMCnqmmWHFQFFMLZbogZIABmyW203mRXCma&#10;6JriyZXa6aFAr2wouLgkb5YBTElkllZgEUwu9XkanChOTAEHw4hO/YYaVE2qUGA2YAVxVHqpY0wF&#10;LKTtgVHxRBfngflQUwAbpCJ4164EmkI65KIYkoqJARUYXSvXfCWmRR8a0GAmPYYoRQ98TBphZhth&#10;jJJN8SGVtquA3nUdcHhheKlUKcATzq3TDwgNcpqirTC5pWJ67YRGmgzVeOMmuZFHwsRgMAWQylwF&#10;MCDUp4jzVzXxyJxBl4pb4BhTtguLzDfdPWYD55WcAZjMVNreLrwX7sWXzRqUJ+GZvvyJ0wKfGKxr&#10;SB9mjU/RjLrzdqFwKSSsfpwjAAjxy6Oxt4v7qNVr4AYGi8130W4c0+eHwgkZl7WsT9UX7hghfPN8&#10;CSWO/vlfgIOa1M2FuQB6a0Htg21/MG7t25t8R96Y+BajMoTaRbTL6ZSg9sNdR/NKS7jVFQKQACKD&#10;fHwGX5hLbDyvaWDM8fIkmoqTtkZufPhkPJkBwnEwlqE6js0iHFa5ItI8/aZ6RS8gUydATlcsRR4o&#10;KBu9MmmdXgnaMDqPHDwa/wCXLwVliRWPvlPhkMrCG+p6lEfguAw9xgO8Hl6VD9VHGvUd8mAQz4Qi&#10;bYagppdFG9xtiel6JoVzyad1BP2a5IkshGLr66vIeJtog474RX3l3SvrfpROvp08epxE5BjwhGwT&#10;ytGHlSj+GSeL8ttJuYRMkyBmHj0yuWYhtGIJHLr80MzQtauVHRhkZu/y3gdyLeRSBsN98lHMaYnA&#10;E1TU1KhnRlqK9McfymLIZFkFVFeuSjnLHwAh2162VljbkCxoNsio8it6rRF9gaZcM21tXhJr6605&#10;duuCZPy2u5VraHkR4ZCWppThtSa+gTaRwtfHCs/l3q0Z3Rt+m2R/NMfAK5byBtlkU/TiM/kXWIQT&#10;6RIHfEaoFfBK8XMTEAOtT74UHypqneFvuyz8wE+CVTmviMKp9HvYzwaM1+WSGYFgcZXYCfS7rqYz&#10;92S8YIOIl2F81lPFsyGvyxGYFh4JdgV45EFSp+7CcwZeGXYFLE9jg4wvC7E2bDxhBFOxItiZMXYE&#10;mfbIsSHYSztXplZNot2AHfAl2BWNciSrsSkUkZFlbsAv4YFdgVxXG2sh2INgpRGnYgci2OxMmori&#10;l2BpMBYl2BCcIaiadjCxGJCQXYiznAm3YgzVwLbsTrgIQ7DbRYjcXcUYHVhmHqTQbcQsuzu3nSZo&#10;orTTCa0A2+eaM7l2WQVs7C38wX+r6Pa2gNDwFRl2nG7DPydhJ5FrpunXF7/MpGX5vUWGIUHZy1wb&#10;3UD13f8AjmSTwwaRvJ2ehprZbKys7UbOy1Iznc25dvEUA7IR+Yl2RbQ2x7DNnoYbuFq5WHZxFF5O&#10;AO5zdS2DrQHZ3Bo2s/LYrtz7ZpzvJz+GoOws8qA21lcTHuu2WZDZa4Ha3ZyXUpzLcOx8Tm0wxoOF&#10;I2XYro6etdRp/lDI6jkzxCy7OvebLgCO3s16BRtmohHd2Ey7DbW+Gn+XYEQfFIKtkcIuSch4Yuzz&#10;6x5sfc5vBsHV8y7Oz+S4vqthJOOpFM0usNydnpxQdhvpVz9XjnnPcEZjAOUDQdnIrxvrN8e9Wzbw&#10;9MHAJsuzrt9ZmHT7dI+4BzVcdlzK9Ls5/wCYmMNsU6VzY6bcuFnOzs5qBU1zauvdk/8AKEHxGbwz&#10;Xak2XLwB2E/mWUS3blemXaYUGvNzdkeA75mhoLsUBphQ7L5Yq7PTn/OOvliTXvMFnEi1AkUnwpXM&#10;DVyoJwjdCX90tlbTXkmyRRs5+SiuffrQ7RNPsYLSHoiKPpzmSOIm3YYt34P/AJveYbjzN5lv9XmY&#10;FZJWC/IHbDfrucNU5AeTu5Jq3XHoSaDITDJWgbep+WK8QcqVHiZhl0ptgVa0nLfvjDiqsnXwxhwq&#10;jY1B64zFUevQDGHCqJjxjYVR1vQmmMpkbYEpoq7Vyqb48SbVeHFSR1xFhvkmSKiNaDplhO46ZEyV&#10;G+DVrlkZUqZRvTbG0xSiA/brjT7YGJRsB5DfGHfAwTBCFpTGUxVFq4A2x6jAqEmkP0Ypx74QLVLp&#10;7kwryGZlABp1zM0+O1tgHmLXjApYnftgSUUIHbN/pMe2zEmnhOv600rn1K7++I982kRQart51dzG&#10;Ri2XhVBHfKOKqqbHbNTAypEK2OA3yuUrTSIX4fiG4x9MrSu9QgYrGtcVY9qt2FUgHDGFO+BXjvmX&#10;WCFZA3+3gzFnTymRzK3M41m4Ak9MozToMWc+SvLc+tXkUcaFgWGwwiupBISR07Zz+pyG6Zxfq3+U&#10;nlSPQLKP92qy8RXbAirXfMKRZEvcQ4UVOLIhJyLFAT3Sxqd8EFQoxVJ45mnf2riMaNI3+T3zIwY+&#10;IoKVecdeh0CweVv71loor44ZOQtFXNtgxUGuRfF2q6pLqM8lzKSSxJ38MRJzLpglCGu5GM+WFKNU&#10;jjQGtcs9K98A5oW8Aa1IwPTMlCBlIHffwy6Yqoc96HN88bTEqkQq3ImgrjuuVkNqZKwYZRNMIFqu&#10;B7ZsiqoWBOWBXCqkzV3OY4q5WrRhmyBDEhFJJTY472yLFUA5fGp2zHfrioXCvbpisYyrIkFehqCe&#10;mKZUzVVIJqcRaSmw65bDFfNK2Rx22piDEtucyIx4eSrORrU48Oe/TK5YwgqkctOm+KqwOUygQwRT&#10;zjYVx+VqvYkgY04Uo6CtNzsMwQnBxMl7uFyztkLSjYVLry7e+Y4FVYWoxAxlcVR4B+VMxxVyPyO+&#10;YqD0yrjSnkMQABPbpiDp2GTE0Jlaxnd8rlxyQKCELLYrcNxZaj3GKq9djkhIhiYWx++0COViEG/T&#10;HUDbEChy2OQFrOIMQ1HTr7TjztWbbscRm09XHKLr3GZEJd7DwylVj+ZU2nzLaamOFDuxOFEtoVrU&#10;Zdw2wMHrei/mBbXRVVkG+1a7YDaIjrkZRYSg9FsNdhn4qrA160OJFD3ysmmsxLKYLhZDSMgn55QX&#10;IcaEdIgNN8UVcnGTZGLH9UcL8IwRQnYDLRKm2LDZY+R+OtK98sREsC2ETBZhBXl00EDQQHZutO+K&#10;kZJsSJSwHJsUWOuIkziEBfTFE5YeWcQOQtk+cfzJ1ZYqq3X+OGyx8KAZbCVrT5U1u9a5lYk7Zm26&#10;ZYArHh74U6vfiwgaQmhp1yrMQAgi30z/AM4z/lZN+Y/me2hKE2sDLJJtWtD0+nPM/mrzR8bAHNXk&#10;m2xFP6Pvyw/LSDR7SJETioAoKdPlnHL3UpLyUvIfhrmMr6HtbOO0jEcYptiioZwAPEYFbJEe564O&#10;jsmLVI2BrkbSh3uFA2O5yZWloyqCB8UgysqTTGLq8ViQT8MfXJha2qwxJQUbqTg4b5tcpPP7/U2u&#10;LiVUb4AAB/HJFb2foB5l/vZSK/IZdGDWZEvM9X10XTxQSH9xb8yB4kn+zDiwtRCAzdRUD6ctruaT&#10;J5v5l1yS+ZoQdmIbj7L0wyiT4yPAYb6NU5MMvZwtuLhj8TNSnywUjhQT4ZZ4dtRYvdSPIyRxbFhy&#10;PyylkLggdMIxgKpXLGFlD0LECuBY35sY+lN8sSmV3bm1gS8Va+oAoP68VlG6qerHFQhNPlpHLcL0&#10;jUgf6xxatcUJS6U479OpyiCDUdhiq6J1aMo3R239gM3ECrHq2FQaaaZ39O3jHGGGv0k5bJyog2B6&#10;42yE1COf0w9yd3SoWvvjwanElBlaH9IpGFA3I+KvvigNcbXiQM1ogqKb02wQlwynbCDbMG2Kaj5Z&#10;t7iGtwoLFqnB8d8rUB+/JxmYtkdnluu/lcszGcCm2y0phlFcK3wjDxXzZCbx3XvI11p8frKrFSSM&#10;XoD3y0ZKZvPJ9LlijcspAGOWOhqclLICyEkr+LiKinYY2UU+WHEWQNuT41d1rVBiJUk5ZxBaRcAK&#10;RmQnqMsgrvjxArTR5fsioGLKdsx5BjSsxY7nwy675GlpW41jrtUZ/9H2HmG7d+R5zYQyDgM2NLTs&#10;2KGgc2BDebCl3TfNja20GPfNgQ1yzYq2TTNirVcqvbDStnxGWMVWMcvFVlO2bFXdMbTJWrddtsco&#10;pgJVTbxOPyKqRxJuuWRQVy9MbkkOOKqKZUTaVMnxx2BLYNco4VXoK998ZiqOjHjlYEIyMUxpxVFp&#10;uK43CqpWmbDTIBo75dcaWlNwTtXHDBSCoSHwy8UIeubFK2ubGk0tPhl4laU2GbFCzr1zYqpk44jF&#10;VoPjjcLJcTvtlYpWDrmxV1csGmKGyKjHYGLQ8MqmKbb+eNwpdXNilafHLwqsOY7Yq4Y8ZEsS0d8v&#10;AhSJzYqtbNirVab5sVbNe2bFV1aHNirXXGnJMmxvsMYRhBSVdduuNybElfXbLwIaGbFV2/U5hkSk&#10;Bd03y8DJfyqM2Kra5sVVBmxQV3TfGHfJsCqqe/hjh4ZEhXc8xwBmGw2UPHClsnHYFWE5sVdl4GKk&#10;TvTNgQ0d+ubJJW42hw2h1Rmpjara5YwEquzV9sQFXnfMBTEq0DXLwJp1K5WFLY2zYpXlq5eBgpEU&#10;O+bCyC4CmVilbXLxQWi1MumBisLAY0jxwgslwfwxvHJ8StGXNixWc/DNihxbtjgK4CaSplq0OO45&#10;G1b5Vy+OC027c7YwnwyQQS5Imc0IxnLJIRSWjV3yq1wHZUfDbEZicDMI8RDpTKOFKog4nMD45Ehg&#10;Qr8hQ0y60xpCAZyTj64KTSGYmuUWpkhG1poDkcbz8cTBFomKLfETliCUesfY41mpvkhG0IpIwdsQ&#10;aTwy6OJUzgiO1MDs5PU5eIAJT6KHb4RXEWemTprkU1tbP1jQLQ4Ed965YCKprlKmWWOmFaADb5b4&#10;iWrlaxZXb2HDYjEWemLLhtkmn6ersFIFcAySGuAqIU9U0fR0KCgocBTXAAyJLMB6JoPlgs3M0IPT&#10;Cqa5AqTkWYD1zSfL5FCq9PDCO4ulBJrkhjsbsqeqaZpUlFULhLPcgg0y5nTONO0koVDjCG4nNSAc&#10;kAi3oVhYgAVGFsk9BvgItAkyK3sgCCMAPNXfDTNN47em2FlzL4YUJ5ZQ03wMstMkEgIySKuJtLiW&#10;RXxw06HAckq9MiwR8UJHXATuK4qjkjOBJJKd8QFRaJXrhdLJ45NrkjYkGAy9euBrpFhQMafbDSh3&#10;tibtxFThpN0uArhdLPvijiVlTC6WSuLElVA7YFYk4GJX0piDCmTayG8Sc8sUAOwBMN9sKVy5ol8c&#10;FK5jiM549MWJLYwCW8cFMeJvEJJOwwLxOxPlhAZcTsSaSnXLAKYmTsCSNyNTjTC3YEcYQGQdiY98&#10;jwhQ7FKHsaY8AbAadigZl/aP34OBnxuxN7qZT8MjD6cj4TAzLstbudyGaRqj3x8FRMuw3i12+hHF&#10;Znp88h4AbRmIa4jwxZfNF/EeSyVPvkPy4Z+O0UB2IwSPP2qICvqfDSmD8sAwOoUjbRMeRRSR7YTt&#10;5lvHYuHNSa9cs8BrOZWoOlMkulfmHqGnDjUt33ymemBbI6ikLPZQXIpMgOSQ/m7cEAsu+Y50jI6l&#10;BDQrNeifjhzZfnTRPSnhU167ZWdIzjqEvn8qWsriZWkRh0o2X/ytazqS0C7+2H8qW8Zwiv0EtAvq&#10;vt74XHz3pVw7ySxLyboadMkMBCDkBR62joqokhoPHvhdF5v0s3POWEcAKZGWMjqjxArmJ+PAOQfH&#10;JINX8s3po6qrUqScx5wl0bOIFDCO6T9tWHbCTVB5bnYCJggp4dcEYnqtRREXrAfveJPthINJ0KRg&#10;gkUHwOJJCiMVareGEnnTyzpmm2yS6e6szDkaHLsMyebVliA1G5evIUoc4sWpmaC4JVMB3DVG2ElB&#10;dhPId8qYU7AMpxJS7E4yK74ArsEzSRhKDrgTbsJHNSSMiUuwK5pirsCs2AodiJORZOxJjim3YGds&#10;DAl2BWxYU7Ezil2JtTASmnYiwwLTsZQYFp2TryDY/WtSi7gGu+a3WzoOVpobuzovmdvr+spDGahS&#10;FH0ZqRyc2e5dkc/Mm5LyRWhO6gCmZWmDTqHY6jWWgEDYMK5MGymuGLs575Yt/rmpIP8AKy7Unhi4&#10;+HeTs71fP9Yuoo2NAhA38M0ZjZdqC7OZ/mfLGbr0YT8KjNxoYuFqy7OY6bH6lwiHucz83Jwojd2d&#10;m84Tra6dbWCHegrmtgLLl5ZUKdhelLTQWYbM/TCNy18ouzicx5OW9828Ng4LskXlS1M96gHjmPqT&#10;s3YBZdk38w/FfxWx/ZoMwQNi5c+bsF+e9TX6jDaJsEWmS02PdhqJ7Ozi0ZJYAeObSXJwQXZ3nRx9&#10;W0xV/mG+c/qN5O1wmg7FLmP0NNeZe+QxbybZnZ2cetKyXgPX4s3U9ouBHcuzsv14yxJDMPsbDNJK&#10;O7m3s7ID50daKqd82mjDh6l2c2B3zZlwXZ0/QSLaxaQ9SM1eXeTmY9g7IDfymed2PjmwxCg40zZd&#10;gXLw1uzYVdmT7WKC7Pfn/OH9t6mtRmhoBUkZrNYWzBuWK+eJzb6BqEq9Rbv+Iz7R2QIgSvhmhmbJ&#10;c/E/CLzUEOp3IDB1MjGvuTvgta9sDeGK3cScCQACO4wUgocqmdmSWxHf2xU5UAyAtF899++VhpkY&#10;rkkBOamRa1YOdvGuJEYVTSFvHwxuKEUG2r0xrDClXikG1cZTxxUoxJCKldsTfbINZCeWLmXbtTEQ&#10;2++EBQE3kiASoO+Wd98mzS+pGwxw32yuQpKNhmLUUj55ie2QVMY1Na4kTilM0Q9xtlD3wFhJFrtS&#10;mVxyLFWEg65uOKr2moMsbYaZUgpZyQfDHVJFfoy/HDekcmL6tqAt43kJ+yK0xrtQVPXNtp8PcxeF&#10;a9rTXTM9aAdMBNT7+ubzEGom3lOoXTSMak1xuXoSzkerZsVbXpXGHFUQh40OWMWYbL0FMeGyqUEq&#10;iy8jx7YoBXK1U57gIOI7YOijrvgV5f5h1kx8k6kdMMEWg2xZDZ4rqt+biU1xw3PywTNBkVGwtmuZ&#10;FRBUk4UahPtxTNRqs1MQ/Q3/AJx3/LXii6lfJUtQjbphUZCaDtmkJvdm+8LbT4rVOMYA4jBUYpka&#10;UbpTeXHXwGCVWmNJpj01wXNR0wDNLvxXc9Mthj4mScwrHbQ/WLlgqgcicMLeL0EqdzmzwYmkl8n/&#10;AJl+bf8AEF5JBA1IVNAB7ZRYmpObMRDEvIWXxbESctAamkFagE42pw0qvGePfLpXqcRsqnNMUNRl&#10;mgyQiSqXyXPM8jtTG8hkvCLHiDo5wduuamQZBHRvQV7DH1ptldWm6RPrAABe+OC5ElkCqq/7WNph&#10;ZqvKvXLHtiq0jxzDbFWzQjKIwKqRsa47IFhJXU02zHAheW/DFY8ryBXesB88t3p03GCOO2xpXI3A&#10;wMdzXMkCkrq98rCruVDVu+UdsB3Qd0RCnLptiqDkK5RM0ikWI/HBGY601WppjO++EpRw+FKj6MeW&#10;7DplSUXFDULI/XwxoHjiqMaTag2GU2Kq1sOZC4nWvTFUyMJRSWNSTlnFVsaciFp9OO7b5jlLIowN&#10;gu9MYaHbFUwi2rjMVR6EDcDemUCBhsqte2BHwgb742vE7ZMSWkHPpwmDRlQVI74a2jco/fwzJxT3&#10;YkPln829Ba1na5tx8Cj4vnmkiUncZs4iwwMHhVj5ku7Fv3Uh26DwwJLYpIMNMeBnGifm3f6S/KSr&#10;fTgGXTuP2RUZXPHxMDF7N5S/PNJH4Xp4sd6k4XSWZXpmPKBDDh73v2g/mRZ6mAqyCrDbfE1gYZG1&#10;pP7nWYHoeQ8TghYyMLIC2N3mqxklgRTHFSDx75IBsApLluopo2uWICKQK1x6RV3PXLBEs6SPU/Md&#10;pbUj5qABucGQWbMa9slyZvMPM35j2VtCQj1YV6YfQQiIUxAUPkXzj5tl1qdqH4K9K4sctil5xK5Z&#10;q4kad8s5IXQI0rLEvVjTOF/mb5lFkptlah8BmFqJ8TOAfv7/AM4BfklFo/l6HzFcxfv7oc2Yj7qZ&#10;5evL97uRuR6nNZLfdNv1ctbVLZFRBQAUxaOzDoT2UVJyslLbTcWA8TQZKtM08FVFOi1yEii6SK/v&#10;ChPuaZKbTTwxLONgPxwDdFsW1HVvRCop3ZvuGSewsAZVMo/uxXJRhbXKdbPPvMOvmG3k9E09ZqD6&#10;MP0sxK42+EnL4xEWm6eZ33mGSCM/FxcD6TUYcRQg7dOuSYksC1DUTGpINSQK/Tg1lACp3rXGmDGI&#10;Zmcz3DfZA41PauCaV3XLYQrm0Fic92Wf0nNY16Ykfhov35NVaolL3HRiKL8scj0r4DFVK7tWdYxx&#10;pJJ0+WJqojJfuxwpRNxLLeRx23SOBCD7nHTHbl1NaDAhQ0xAZPq5+GNVLOT02GLMOH0Yql0TLcnk&#10;24avTKWrHjiq6cpbxiXagNKZfT5DFVlQwBX7TipHhjx1BxVCSKChU9OQ/DLK0HuBihoS82UdFlOx&#10;9hlqdqt1IxVTmQlgsI+CNhybxymO23h1whlHZaiB3HMVIcfDjYD8JGTbi7W4S0kcnYmlMFQysp5V&#10;wLbFtY02C6h9FlB8DTphhBeMW4nDbIGnmXmHyHaTWweJfibr7nDOK8V/nhtkJd7xjzD+Wl5p68o1&#10;qtA2w7HBgZZBkwaZvJ73TLnTnaORSAw60xvTrk7tmDamsZ4BVO/cZTdQBilH2SBInmk+QzDFWpTV&#10;aL1x2KoLk1ONM//S9h5hu3fkh75sISFtcrCyb70zVxpFNjLwILjmwIaObFWjt882FVpObFNOGVhT&#10;TfyzAd8SgtE46mBClWuVirdcvFIWk0ysK01v0xwwK0T3PTHYEKZNcaVB3yQlSuDUFMTyaHcq4qOm&#10;VlKnXLwKvA2xhwqiYh4Y3DabRyU+7KwMUUmNOISAiE6ZslTKlx982Ktcs2KqbmlMcuAoKFlP9mOy&#10;KEOT3zYqtJrmwpaL+GbFVFmzYrTW56ZsKaazYqXH2zEYqt5ZWKWq1zYq1mxQvy2G2EFi0DvjcJCt&#10;1rigGRJVYffKIxDILa98rClbWubFS6vbLK03GINsGq1644b5EqouadMxNMQyAaHxb5eKCsY75VRj&#10;SF4Hjvlg16Y0rTfDtmwJWg7405IKq17YzJoVVbxysVVK5sUNjMMBZricwFMBKu5V2y8CW/bNirgf&#10;HNiq/lTNihcGPUZRGEMS3XfG5JiuzE4gMg2PHGg4SGSrXviuVqp8u2XgQS0TTNihSJ8c2KuB8caT&#10;TJAK31yq4aRa4jauPByJSokb5sCthqZsUrq5sKW+WVildy2zYqtrmxVsnLwMStLUzEUxULQ5Owyq&#10;5IBLTNmXfEqVjvtiuQYqJbG0w2m1pkpm442trTL2xhG+TCC5WqMrrhQFZRUY8UGQJtK9YzlFsaTS&#10;Jjty3TGFsICaR0dpXEq9slaAEyiswu/fKG+GRpBVPTpjwMgUKLPwNcdTFsQz3J6ZsVXRy1xp23wg&#10;WqJL7Y2vc5MhCiEocdXI0q1oq74wtkgKYlViiGNLeOEBij446dOuJNIBlkcZKEVHCWNB1wK8lcyY&#10;xpU4trBvttiJemW8Kp9bWgNBSuIlslVIJTyK1rQAfdgaR6bnINbM9L0wy0VV/DAzP3xayzW20nh8&#10;IGINLTAyiyi10Jph8K1OBpZ6b9sbbaZto/ljlxVkPMn6cKZLupIGQJZCL2nSvJ8caKZK1p0wsnuw&#10;K165IQJZAPRdJ8vCMLwG1cILu8O/hkxABkA9W0bQ6KDT8MJJbkHLOEsme2emmMbbYXyzg1wiKSn9&#10;tZkEeIwpnl74Swkyqyt+i98LJZdsgwpkUEIqBhdJORhbAE2itgaGmAWfkanJUyAR6II9hiZfiK5J&#10;mqBOZwJJPkebAlGxwUwG83c5Kmu0akNMDmUY0kFWEZGBpJcFKSiEQ7DC+Z69Mk12jIx2wJyxRasR&#10;maSnzwoJaC4CmnJ64GNqypha7V3xQqYmTXGkgOxjkKK4lS2BXA/qBsDGl+BZJgpyXEg03SuA3mB3&#10;wWwb44z1aCuStBbpgOV/UOSAprkabwHIab4LauJ2Bmc9clTYHYwuTiI0ydiLthq2uW7sRJrjSIin&#10;Y354W4B2Vil2XtjSLdjSww0jidiTUbAQgl2MDAYqC7LL1wWm3ZRNcVt2BXGLAuzDbHmodjy1BhBS&#10;7A2RKC7G++VlRs7Gu2CmYk7A7PQbYo43YHMhJ3OCUWQLs3qMOhP35XwBsEqdib3Mndj9+QOMJ8Qu&#10;wLJeyrurHK/CCPELsQm1e5nHpyuSPfHwgpyEuwvZ/HrhIpg7AcsvbArsLpGwEodhdIa5BBdiBNMU&#10;OwK71xSA7Ei2BlTsCO2+KHYi2Aq7A7NTIJdgdpMUEuwKz1OLF2MJxUOxhxTTsRJyJS7GE4gJdjCd&#10;98Ek07OtfltGscj3Tfsrsc1Gr32dhpYuwx06c3OsvMeiknMExbeZdkP813JvtX41qOWZmKNBx8hu&#10;TskPm65W10yKz78R+rDijZtllNRdkc/LtAb5ZmGymuOs5Nemjvbs6ddXHq3LzDYVJzWRG7nk7Ozh&#10;nmy+NxeNyPQ5vdLDhDrNRPd2A/LkfrXiCld8lqOTVj3Lsm3m+YzXEUHYADMSGzkT32dg/wAwSLba&#10;LFAPtEb5HGLkuTYOzizdc2o5OAXZOPJg9GVrg/s5iandyMO27sNXmN/qvJj3zH5Bt4rLsBed2+JY&#10;/AZdpubVnLsgdknKZB7jMzIdnHiN3Z3D1eNtHEooABmiyxsuzhydl+ZLpbfSkiP2iOmHTwss8hoO&#10;zmvliNbi9AI75sdSeGLj4dzu7Om6hGI3+DoBmqibcwjZ2cy8zSmV1BPTNrpQ6/UGy7IkF3zOlycV&#10;2dBtf3Nl81zXn6nLGwdkDlB5EnxzPg4hdieW2xdlYUOxeBObj54Cguz6e/8AOEmi87+S5kFQFFM1&#10;Gtls5GAbPGPz/wBVfSPJGp3MBo5TiD88+tqxjhXuKDNAJbubjFB+F95cswZ2NSWJJ9zmC5Y2hJ3u&#10;mH2jXHbjAQEqX1o7EnFAadTucgYtkSqC67saHoMrmK0x4CklXS5Ffixw33yoimCaQuGFV741h3xQ&#10;jYmIPHGEYqjUlqfwxhwqj4lIFTlYFX8vDGOtd8aY0j7W6ZNulMSK03whNJp9cMlV7YwjClVV69cw&#10;yM1Rtud6+GYjKkpvFKNsRZa4QqZx3PBar4Y9RsMEmJU0nr1zHrTIMESj8qKMaN8nVMwFOWTY1xxq&#10;dsnCNpKT3V0IQSOmVsor2zY4MRYSLyTzRrglZokO/QnwwLIS7Vzd4MfCKa3i+q6gSzVPTEjvvmcB&#10;WzEhjBm5mteuVhRTXIdMoiuK0qqQNxlUOKaXgj78vFK1m5bjLUYndUNNMIxUGhwTGpJGQkAArGdS&#10;1J0QknbDaJKUyhkHi2v6sZHYA716YIpQUwEsgwofvJK9STiU7+kpZevbMLPl6FNPefyn8mPrl/CW&#10;B9IEFtsjsgMhJ7nNHqZ8RZP1V8k6dFodikKAUUdspYuO2YvNatmT6hzGx2wTGtOuKQkF5MJDVcUc&#10;8RU4QLVAJQkbV3xC2h5sZSNvfM/BiYyLzz8z/Og062GkWzUkcVbj29sGSODsOmbTFjMWt8tzzCVi&#10;x6k1J8cQJzICloVYVpSg64jlrWVwjIFfHEZZhGKk5dDFbCRpWtbaW/nFpaKWkJ2AGRm/8y29kC0r&#10;gAdycyBjEWG5fQfk7/nHfXPNZVpIXBYigA7ZCp/zR01H4espp74QQEU+j7H/AJwevXgVpFo5FTXr&#10;g21/MewuSAkq/fjdqIpDq3/OE+oWKtJGGbvQDJlYa/Be09Nx9/XKTjtldPnvzt+ROseUUMkluxA8&#10;B0GSCOYP0yiePhSJB4Xc2UtuxilUq3eowQp2pmPMM1sBpsT0yyuREmYkitwdu+YLjxLxKhUKKnfK&#10;IpvhBSDbQWtVxowkpK4Dj1x/bbK2tWUgGuUxxCQ2q13OZTTFBU5FBpt0yiT07ZLzbLVV2BHfG8cN&#10;rbRfamY4VWKd98Zxqd8BW03jukSMgfawYqAbDpmHKV81cJqrt+OOPhkVbQ/FU4k2TDOKPRxUeGOU&#10;b75XJiixcHjQUp2x+QV1a7nGNvthpUZFOIhXblXbE+NNxiqZR3frGh6DKP6sCo2IFhyHQ5geR+jI&#10;TFBKYWpblwr9+UDU5GtlTOTlGQqn55ZFcgqJifiORxpFMVRazchTvlKtfoxVdcXHpCnXlg612eg8&#10;MvwoLw/82Bys25AMz9AMGMeW475uMYoMS+JL1TDM6N1BOJnbLQLVD15DfLBBw8PeqDeOSNucDEEd&#10;sprdJB8QyBDExR+m+edR0aUFJG+HxOIGyXou2VeGii9Kg/PG8Zf9MYlqAA1xgsQO+SIQ2/5y3co4&#10;cqKe9c31IE1O+IiFot3H5x3Jg+qq9ASK0xaO0VcttsDBdY/Me6vyfjJHSlcEqgXpjwpp59e6xcXZ&#10;PNjQ++K1p1wUySkyFtyd8aTXJAJaBriUrUU/LGurGTJPLNuLnULePrykUU+ZzxT+bFzIdTKSE8Q2&#10;a7OeZDZ0f1i/841WFvZeSdNjtVAHoJWnyznlnCZJKsNhvmvJV77K/Fdu+S7TbRpIpKjau3vlZ2Sk&#10;l9crHIgrkxsLUxx+px32AyAFsbtiOqXyGT0mbsWJ9hkqt7cjilOtCTlgiwkXnN/qI+OctQLUCuH9&#10;tbhA0h6udhl4jQaJF5jqmq/WZEh3MUSn7zhtAnp0HWgyTBgeqXX1syMD1YD5YKhXrXbAgpLqUwIX&#10;hvSn4YpQcx7CgycAxkUpuZytq0fLdm5tgiKoBB675Y0sZ1Ap6iuBRQVrgW6R+ISP+8Y7nwGEFlGV&#10;J5oc9u9w1xe0+qRL8K/zN2xKKEx/ATUnJEs5lGXeopeE3KrRErxoOle2C6Vr7ZBrSIyGNk59ZDuM&#10;UShocUIG7Lr6kdaV6+OMJLSAdicUouKOK2s2eo9RErQeJwTyAO3yxYpG0bSBeZqCC1MphQkHFK+F&#10;6xq6/LHLRhX3xVD3BaGTgN6puPc5bkAle53w0kRtRtubrHcNtHGSg9z7Yi7d/bCAzEKTKAGjKdgW&#10;BplAFkC/fhLIhY0qwXT3NK7fCPfHCgO3fClDysZogZuqsW9zmnm9CNpBvQbYrVrNJ079L3cdk9FV&#10;m+InsMVgLqgeTqwr9+Kpdq8drc3D29kKxxOVHgQu1cdHJxbgOo3OBNobULIXFuLmUAo5Cr9GDLW8&#10;fgzN2w3SQaYV5r8iadcXNtBGoIkAVqDucMINQEiqx6HJWzEnk3mT8pjZTzwW+zRjlsMHLMrHbJ8T&#10;bbyjUPKt5YxcmUlQegxblkk2xqSzkQ/GCO+UeoGKrF4mJnI3DAAe2f/T9h5hu3fkhTNhDINgZWFL&#10;RzYoW1p0y8BQWuXXNih1ajNirXtmxVb0zYWQbyjhCWxlLiUFzeGPyKFGnhlVwrS6mVilYc2KXUyx&#10;igrSOxxwbxwUilpWnQ5dRjSFnHGEVyQNJpx2x4FNsiShaBXfplE4qrxp3xuKo2NaZWBCMQU6404q&#10;iUXwzHDFkF6965WSS1XHAYCxKGZ+ubAqwvWhOXiqmzE5eBVAnwzYq0c2FKwmnTNhSFta5WKXbdM2&#10;KtbHpljFBaI7ZjioWjbKxS1TNih3TLAxV3IZm8MQxd9ONpkrVuuOUHASrTGm+PORSFE43JMnZYyJ&#10;YlaetRlkVFMQhwIU0xtKZK7ZBbUN7ZYwFJWtsNsdkWCjjWFdslFVVTTqcpduuGW6uYdxj8ilYARv&#10;jDkgyCsPfNSuN0xIXA/djeJw8SFQEZRBwgquqMsZEsw4+2XgV2Viq79ebFXVzYquGbFV/Qb5VKnC&#10;Cgu5bUpmphtgu5ZRXESSA36lMwWmJNsnB8dkUrq5saRTq1FMvAxWEZsVapXpjDvvkwgrlNNhmwq2&#10;RjhkSlYw2y8iq2mbCkNjKxZLhuM2FDiMquNK1WhpXNXGldjhgKlSY1zP2phigLVanXKA8cJZBpnr&#10;0x65AoKwmuOwMVLjXfNhS1wJqMonEIVEgYn2xGtMsQUYtny64zljSEetqFFMUrlbJtYAeuNyTJGR&#10;pw2xpGC7RxIlX7Y2mSpKobgDplEeGTClReflTxxVdhlcgxKCkcnHYEgoU/EcaThTavEuJM2WRCpk&#10;q7Y2uTpV3DtlVxpFr/SPTGM4GTjAliSiYoDgdpMujjDFNoLbkQBiJauWUtp3DYLH9ob4k7UyQY8S&#10;cWli0/woMDtJXJ8S8TJLXSGioT9OIs9MiSgm2S2elcqGmApHrkUHZ6TpOlekgKjYjAsswQVwjdrO&#10;7NNI0OSeUAg8cK5LrwyfCEgPVtL8tsKDhT6MLbi9psDkSAzGz1DQPKRUiWRBXCaa8YVpiIhuhu9S&#10;stBTZadcKZ747jJ0zpm2neXY0ocJbi4LHLAKSzixsEjAFMBl8IKYpssAHTAc0lMLIpraW+++FM0t&#10;dsDGmSW9vQA98CSSCnvgpaTOKFq1wvlYHIGVMwE3gjIAJwKSMF2y4UWFpiUrVGEMTsrRjeuFcr0y&#10;cQ0yKYxLWmA2PLJMEUo44mwI3wKqKa4FkfCEEq6r3wDLJ2xYFEKuAqnFVXGlsK03SuJvQjGkU2Ou&#10;BHAwLS7A7tTphZNgVwFNIemAsCV+BQ9MCLdgaU8sWJK4DApG+GLG12ZhkiguxBgQMlbUQ7C6RzXF&#10;iIuxqiu5yYbAHZTbYq7AzYEU7GFcISA7KOKXYwnwxV2btkmJLsDOfDBbQZOxMnEsw7E9zgZB2PXb&#10;Aydih3xTTsTIxYl2N44q7GPthV2B+VMjbG3ZRaoys7sg7EZTtjdJdgVmwWinYkTgtlF2MLeGRLN2&#10;BJH3yJQ7EG3yKHYBeimuKHYEmmoKDAd1t2Fzzb5VaOJ2BnkwFILsCs1cikOxB2pgZOwI7VwIdiDn&#10;CtuwOcUOxNjkSodgSQ5FJdgV8WuTsDMabYhiC7Lri2B2NY4Cyp2IHAh2Jk0xJpLstVaQhVFa5TOd&#10;NkY2XZ2Ty3CNJ0x5pNpHFc1GWfEdnZYo8IdiPltgZJryQim+R4UA1u7If6outYqegbMivS4/Muw7&#10;8+o5WP01JQjrgwyALLNHZ2BfJsTWUTXMoIPbI6mXEywinZM7adb1ZafaAOYkI0W/m7OGa4jfW5OQ&#10;NanNzgls6zON3Ye+TLVjcfWGB4r3yvUT6Lhi7DTV5luNSUA9DlAGzdzLsR82yOsKIT8PbLMA3Rm5&#10;Ozm5zPcIh2dD8uxGC1aU9TmFlNlyMY2dm0Ylr15uoByqXJlAWXYT+bLkzXHE9syNMKDXmdhJo0fq&#10;XSD3y3OaDDHGy7OvFlYqo7ZpsnN2IFOwg85z8IViU1FMy9LDdhnOzsIvJq/6RyOW6w7NWn5uzqF/&#10;HyFW6gZqYufIbOzj2vtyuD4ZvNPydZqDu7Ce2i9SRU9xl+U0GgDd2dMu7ZbawD+IzWx3k5ctg7OZ&#10;SDcn3zawGzhF2BzljB2VirsMNMHKdV9xkZcmMnZ9kf8AnC7QSbA34WhrSuaLXTpzMWwfKP8Azl35&#10;mt9D8ntZXbhfrTFQO5p4Z9FUQ1p7Zpzyc2L8X7i7DyMQKA9BlZNmgCS5oBuTifMdcKo46a4AFDSn&#10;XH05dsHFSpe0LKSKVFcZ7DCVR0ABoDghRQUzGJtKcIpXY9M1PDAqJRmO2JNhVH26kHEab4VTkuOI&#10;OOwKpdd82JVWU+B6DEm32wqi7b4fiO5OJsMbVN41J3OMr2xKoqNSdxlEE4LCq6MyHapy6UGQpUwE&#10;1VpTfwzKMjJVeM0UA9cax7DBSKR8TAbtloN9xkqtKX39yE2Xp449hvscycOO2Mi8/wBa1s2sZJ3O&#10;4FMBSSUbiNxm90+Cw1kvF9V1GjPK564jXsOmbSMaY283upzK5PY5WTVDqamp7ZXtiqqWB3GalcVb&#10;L8Rl0wKphyd81K4q0zlRxBxRRvTvh81SW9noCB2wwgj7nKsptIeba3qxSq16VwxUUGVMnkt3OZpG&#10;dtyTjv1d8x82ThCsh8r6LLqdykMaklmFBhPczcmNOlc0upzWzi/Tb8nfy9j0iySaVaOQD03OBRTN&#10;eTbJ9EmP0l9NBQDFFFciqGlmKCjHFCABhAtKAE5Lb9MCODI4QdMyMOO2JNKGs6vHodk99L9qlEHv&#10;g5gI14g1PTNtgxtb5A1/V5dTupLic1LE4hmYhIwo6DKOwrgYyKMt0P2RvgKWURLyOZWOHG1SlSZ2&#10;+nyX0q20P2mIA+nOO+f/AD9B5dtnkdv3hB4pXc5ngAMa6l+g/wDzjb/zjadVkTVdUT9ytGZyPwGe&#10;Pr3zfq/nC5aG35kMdlXtkZG2IJPJ+oWj+XdL8r2wis4kijQbuQB95yaaZ+VGsXcQmnqpO9DlXGGX&#10;D5sQ1f8AOHy1pEptpbtGcGhoR1wdcfljq2nJ6kbksOlK4QbRwqOmfnB5b1h/QinUH3pTAlj5g1fy&#10;pIBecvTB3riJEJshOdZ8raF53tmjlSKUONmWmej/ACP57i8wR0RvjA3HcYJS2Y0/Of8AP/8A5xth&#10;8v11XTYh6RJ3Xp9Odggl5KGO2YUh0ZxL899Y0prSc+gKopIqPbBAlr0GV+FTNKZG4ULChzc8fDW1&#10;vqClaZda4kUy4mlYeBzGnbAAkNep/tZiRjSqsTgHcZVe2ClAVywpyPSuWN8Sk7KVQNz3y6eORYL2&#10;YmhG+XTviFCkzdAPHGBScmZANi/dz8Iy+J8MHGFW+mynocdvXIGqYqy8gQG69sVLHYEZRwDoyRak&#10;j7f4ZiMiCm0WpIG3fK6b4ea2iAK0GPyoqrLWm/XKO2EJCoq8jx8N8aRgRaY2/wAC0zEZWwtNYJ6o&#10;Ix1xFhtk7ZXaZQn4wD2Fc0YpkJlkjlLSMW7Uy+hJypU0AJRVGxHXMTiq+NCGD9TXMu2wxCrLtgAZ&#10;j064sh4bnvmdgx2WJLwzz9qSTwMlfjBJri/Ogr+GbeA6MDJ8pahZmWRpD1JON5V65fVItJXtjGta&#10;b4r4Uyr3pBtQIqaYor065BlaEutLW4Xkn2sEA1G2RpaYRdQyWzFWHQ5h7jJGK0gjMw75TDDFacsx&#10;PU4zJpVRJ4dcsbYlLuVcxamPCyDYWoxvLDwpVkG+Jv8AEpHiMEhswkyLy7MbbULe4A3SRSB9OeXP&#10;zY8sy3Uq38IqCd81eYAbMhJ/Tf8A84h/mNbav5Zt9IuWC3EMa/CTuBTOY6ZYFm4t40zWzNKS+vby&#10;7VF517Vyc2drRvQjHwrvXxOQEe9LCNSvwqeuxoxNPkMk0FsYwI3HTc/PLoxYGTzrUNTWWs0Z+0eI&#10;+QyTWsO4P+TlgADSTTyzWNSLVXlsX6A4MWM8kBpTrhG7XKVMcuLxRDcum8irQeG/fDAjl02GWCNN&#10;XGwkXB4MrncsCKZaCuSRxoO4b09ieuPU0374QvEhJYS5EY6Yvbn4iT0xKJG0p1mEekqJu5OWr0qT&#10;44oq1txbAmNI68So298YoLFpPkBiqLuJFgjhsU8GeT+GPBCg174qUI0ZmKleq7nFVoRQdsCEDKGE&#10;nJ/296Y2vKpX9nCGUVRla34JL1nqfkMy/FT51xQWpwbcPUfEV4CvauPfu2BChar8MdvSgXrjXlCD&#10;ivX+OS4WYg3b2bTO1xNUIxJFf5RlSAr0+0w+7CztTsWW5H7wn0IHJUfzEnbGMfh4p2yIaxzTWODh&#10;KZbnYsahR2xcCgBPhkmy2NzPzllQGvFtsDRy8ndPegwpKf31gIba1uu6qXkHjXpmmJ5JGBWpocVa&#10;05IxDd30h4lYyygbHfYYIk5eqsdfhAqTiqS2HpiwuLvhSZ3EaL7U3OZCfUeU96DFDVzGBY2lgK8Y&#10;iWY+JOOLkAjx2xUKS2amVZCd4hzFfbHV4bL0UUGBNocot4pkm3mlbk5OCRMwAwshJjM2h207PzRS&#10;laDbucGQXxAAk75IFsEnnPmj8soZmeXTyBxH2T0PywcLpTXcbZZxNnE8tf8ALu6RkBRqOSBttsK5&#10;/9T2HmJTuKfkcD3OWBXEmkqnXKIpiDaVp+ebEsSsPhmxQsr3zYpaBzY0tLs2FNOzYq0MrFLq5hhK&#10;HE5sCra5vlhAS7pmrgQ73zYq0TXLApiTatFq9MwxSsbfMRhWmgdqHK6YlXCnbHA5Eopeq1+nMdsA&#10;NopELHQjE65OklGKmXkCwVAKGmY4qrg06jKOEJC6vhvlZJkps2PyLFCFhWo7ZsVpaWr1yjkgypok&#10;dBl4FUuWWMCCpscsDFCmXzEUxSGuWNwsl4Nc2Kt1zYQrRyq+OGlapjSa7YRGkN0puccu2AhFrG+L&#10;ri2VoUMrCrfXNUY0rq0y8CrC1MrClutcadskE20Nq0y1FMBQ0xx2RQpVrXGnJBkFwO2WBgJUrGbL&#10;wMWge2V3wquJ298umBKzkTtXKPhkgkLl2+LxxuFkv5UGOAyJLElrnscvAxdzHXvmOFVRWJ64wL44&#10;SU2qE+GXxwWttcvfK442tr+W1OuV0wpd1zUJxW2w3fNSmK2v9QHpmGKuJ75dK4ENVp32zHEKHDG4&#10;WS8HvmxVuvjmOKFQHLxKl3XfKO+ILGnHYbY05NSHKcrFDda48DIlK0kds1e2CkhbSld82LJ1aZeK&#10;CXVpmpii1pavXNTFNtcu2WBgtbWlsdTFCmW3zAY2hSZuWNOEMgvjQnfK6YCglFiKu+YnxxCheIa7&#10;DbG8sNJV0tt8onGkEI6K3p12xlBjxMVfhTrlUyYNoaYjpig9sgUoZ5foy6YCkrVmocpsICGxIegx&#10;lMsVbzplHbCGQNrlbl0yhiUFVC9svAhoR9jlV8cK2rolOmMwraMVC3w4xmoMlAWUImO3qaYGZ65l&#10;CNKmcNoTiDP4ZbGKE2hsABv1xNnpi1Ep7ZaeG6DE+WKE5For0Vu2B5G8cUso0yxFAqDEC+BLK4tM&#10;O1e+2BpZaYpZnomgs5AI2PjhdJNTBbWd3rWl+WyyBQAfowrubmuwycUgPTtC8sslOajCma47DCSy&#10;p6hpmhpGQzDCqSWp3xDZEM+trH0lBUYXTv1yTaAyjT7Y7bYUzNXphiaZUzG1gNBy2wtd6HJA2hkE&#10;MW22Il6YkWyARaR1OAp3rkgGSaWsXEjCeVtzihk0CfCBgF3xSmKRgYHkcUyvhVGRiuwwK0vbDwp4&#10;kYsZOBJZAAckA1ykiIozWhGF7tXbJNSOC0xJmAxSFQLXbC+a5PQYGJRccIG+AWmJxtrJRHAYiTXr&#10;htIXUy6VGILJo4g3XJIXjEJWoMUErsBFq5G2IK6mISHClcNsAysMQGEi7C95D2w01r6Y3lUb4Vbx&#10;AyUO2CldmEtdsKHYnK5pXIsS7ChutckJUh2KA7ZYl2JMcVdiZxV2UcUuxBj2xYkuxItTJBgZOzFq&#10;4CWuUnYlTfAGEXZdMJDdEOxRQMDbTsogYFdiZ2wq7EmamBg7Ew2FXY160yBkrsCE5ElhTssZFnEO&#10;xORqZG7ZU7ATNimnYnXBbJ2MY4CrsBydcgxdgd5AowFiXYVzyEnBbDidgCRsBLEl2A2OQtkA7EmN&#10;ciWYdgR2pgZuwOzYEEuxE1xpg7EmOKbdgdiMCAXYHY4JMnYGduuRV2BnOKHYHPWuKKdljEsg7GMc&#10;DN2IE1NBkDKmFuyRaPoEuotUiieJzCzagBux4+J2dp8s+R9HjZG1aYRDvXrmqz6iUuTtMOGI5uyR&#10;ecNN0Jbf6locpfbdjlOLivdycoAGzs5jHpUFpCw9VuXamZ8bcKQp2Rm00dVvBOXIHLfJTkQKaox3&#10;dnfovKuja5ZoZtQSJwN1cZqJ5JROzsBASDsh+t+XLSwgaOwu1lkGwC9MuxyJ5tc4CPJ2R3yvpVwk&#10;5jncJz6E9Mtyzvkwg7JLqn5TXl6/1mH0ZA29QwyrHqzFjPT8TsIr7yzc+W7duYQeympzJhm4y1nF&#10;wh2cekFybwXBU0rmwFcNOLvxOzqa+VrzzFYh4oGk491FTmulqPDLleFxh2RCT8vb22k/fwSgA9OJ&#10;zIGvtoOlIdm1PnpsHolChA6ZOEuIonHhdhV5XnJlZWBqxyeoFLhDs3mHRZJpzNH0ORwaoBcuK+Ts&#10;boul/Um+sTGreGSy5+PYIx4+F2GaX9bkRg98pMNrbhJ2I+arWW4VJIhyGW4Mgid0ZokuwR5YsWsY&#10;/rE4oTkNTk4jQThhwuyY3d7yTbpTMPHCy3Tls7OL6rMZZ2Pvm7wRoOqyysuxTQ09S6RffBqDsuLm&#10;7Oi+bJTFbLHTbjTMPALLk5Ts7OSls2sXBLsYd8minY3ritOw88vw+pdovuMhkNBBFuz7w/8AOI2j&#10;nT/K8czCnqfFTOb1s3MhsA/N3/nPvUg0GlaWhHNOUhHz2z13X+XbxzB4XLD8tZZSWr0HTEpKn7OF&#10;mmmnNHGTJMaAYCELcjTCTSvQY9ShnthAoBYDbbDKIUXieuUTNnZLFpFAqX616ZfADtiZkqsSFC3w&#10;9MquQVMeG2O+WJCto/E7YkR44qjIpTjKYVRgl5H4TTGnFUSnj1rlYqrKexygtd8BlSo2IE/ZOW6b&#10;ZWJJTmBq/AcDFeJ2yV2qaK6xDbevbHjfIkUrSupND+ONKd8PEqpGVJ9643AqMDZYG9PHCBaELcXT&#10;RUp0Pjm5ceozIxYOJWKa7rn1aErWlRgeeSnzObjTYA1E28V1DVJbgnmxIOAup3zcYo0GJYJqN6ZK&#10;oD0y6d8tQkTOKEHqcvAqzsPHKxVtXPjmwq2xLdDtl4FW8guOUb49FQdxOyg4NhTpXKJytLEdZv8A&#10;00JXqMMUWmRSHjWr6gZnKg4r+rIyNMqSe0ha4kCjffAV1NwqtOvXNTqs/QLEW+3fyE/LQXUqaveD&#10;4QBx9sJ38SKZqJystofoFpVsltGI4gAFFBTHRCuVlSrXziMVbBarTArHZ7hXNBSuI3L8RluKNoXW&#10;8akiSQ0UbnHQr6Y5t1IzZafD0aiXhf5ieZzqM72sD/uIzQAdDTLJqc2URQQ8ZasjF643vTDezDia&#10;X4mCjGOdqYI80FN4UESEtuTkW8wX62lu8rGgUEk+wzY4Y0Gs7l7n+Rvk9vMmtQQcCwZ1ptXeufO7&#10;ztrlx5v1l4YiWj58VA+eXFEhb92fKugW/lbS4NLtlCLGg5nxNNyc9ZflX+WdtoNpHe3cYa4dQTUd&#10;K5jTnayPQPgL/nJ7/nI6WGabyZ5Ul48GKSSKd6jrnbjboBwQZSZlQLfCVprV3Oz3l7NJJK1aAse+&#10;MeyjdaOu2HxUmNI218x6jp9wJbWV13FfiNNs5X5+8q217YSkoKhSQaeAzLBBCOb7Q/5xy/N/U59W&#10;XStRcsrEKQSaUJzy9+W2qz6Xr62i1MbPx/HI5OSY7Pvf8xtGg13y9fW9yAQIWYE9qCue9oZvgUsd&#10;6DMWiTsg7Pwz1zSEhu5+AAQyMKHsK0xObVo7ZeUpA3pvlgxosqGnflVf+ZpGXTYyy0rUb4NtdQiu&#10;v7s++RlCkiwwrzR+Xuq+W2VLyFhvTcYZxmuY82wMOMbRfbFKbZTAd8MS2hY6B81AOmElVojHXvmy&#10;Kr1O1McNsiUHdsivXHjIsGySBtlHCAkKZeh2GKJ0ynLzZou0ZSw5HKrTbvlSp+0KvSQ04nplkEjb&#10;xyUTSoKdAG2pjxkVWcdq435YqroKbtsM1MVVlcFqVplkZXaUfBxTketRQVym3O2IW10acFBbq2XX&#10;AquiHt88o5EhgQj7ZiTQ9BiZGRUBOo250oD7nK9sjINia2rqamhouZl6ZFUwgnAZiw2piZ264gWq&#10;NBUgGop3x8QDmpNBl8IIYR5v1drSMQREBTufHMzHr1zc6bCBzYkvnXzHfmY+jsWrU5fOu5zNERHY&#10;Nbza4t+ZJFBuemKK2FUjubbYnFA9K0yMo2qWfU9uXjjhJQAHIHHZSC5oAiGQHBKN0yoimYY9fWKX&#10;COT1od8FV2rjTJ5xNEY2KntjD8R2yY2VaNs3E48SrlNcriceJaVgQPpxpXvhtkFVT2xmSUq641lq&#10;CMjJgSneiTJDdxySUCqwNT7HCDUdEj1Gza0mALb0JzX6iF7hF0+9/wAm/wDnIm48oeaU1OL91pT8&#10;EYA7UUeGcU1TyY2mMeCGntmulFmJP2T8hfnppvnm0S7trhDyHSvTEdP0x4JFZlNT2pkeBBkyPXPM&#10;0F3bOsUq0HgcP1t6vVuxy0ABrLzy61MiKkZ6igphzDHTFqkXn+oXhI+Ry1pK6nshy8Q4WufJKbi7&#10;aC3lRjxedRTxpgrauBqSIlgtaewy1b4SMVamiLyxuTsq9PE4wVKsT02AxVXfissEa9V5NIR09sEL&#10;VQa4qlE1LiRadBuTlBfHqckGcSp3MtaGPYKKDM1VNB0pgYKkAWZA7U5kgfRmI5Kq961wXSG4f3c8&#10;8w3XgVA+QxWVqGgG2Nql9lbMYucp/ee/zxSFD6VT1NcVKA1K4RtRVI/sx8dz44nFTouFUZqCuP3s&#10;2wJ3xY7JXEJiLS4SVuBx2H8MBkhZOHcCuTbk9Ae5tPrC7Izsg9wPDBTry39siWuaRWMohDgDZWJH&#10;0Y50p8K9BkWC60uWlrNNuzMSPoxxIPToBTDaeLZBx27A8pSA7vzPsMQSMIC565IG20StMb28a5ki&#10;tEJMYFSfEDKOxC9xhUG3KPUWWU7IRQe9MUpVq+2KUEhMVsIe5epzJUtU9KYGJbumWKBUXdywNfAY&#10;6oAA74AKRGNKbkyuzjoV/DLZqtxHYVyTND28PCATv+2/AY6N61JxQoX1p6fFItiTX55lfsMDINS2&#10;RoHn2FfvOX/TDbK1rRoyqCoorE1p9Gf/1fYWYruX5GKKY9T2ORkFXcqZTb74xVx7NlYSgrS3hmxU&#10;LK1OVhZLge+bFXE98xwhDQPjmG+JW3EjqMs4FWA981MVtxNNsxFMVtqopTGZNjbianHV8MFJt1cc&#10;BXc5Eraxj4Y44FWA4zCyb2O+bFVwysVXAVOXWmAi1RSDtTKZq4xjSq6rU4zJIRaLsM1caRS9Urvm&#10;xpNKhGbFVIvvQDNiqHY4/AlDk1zYqsLZsVWE1yie2SAQ7rl++RVTPhimBiok40muFlTVO4xuKVUb&#10;9MquGldjSa5MClXgY3CrZHjm6YoaZa9cUG+RlsilI/DvitaDfK6tCl8xiRauWCNKuA7ZsKFp8Dj1&#10;PbISCVhG1O2PyCreg2xpWuEGlbDU647FVjGu3vmwJWVp0zYqtrXNiriexy8VWk742mG0N8u2XgS0&#10;QeuXirq+PTNirXXY5sVbNO2VhVcPHNgQqK2MZqbDJCNqrijbnG8slwq3+rL5HHhVbQbY4dK5EqtJ&#10;3pjsirQNBjGPbJAWqopxoPjkqTa+uPBGRIRbVcd1wK0DTK442m1/InfKK42trgaYwjCEqobxzYq2&#10;TXNirQIApjOu+TGyC6vbLxYrq5ZNdsAFK38soYpBaYY4GuAhNqZNMeBkVKwtl0xQsLVy8CurlE0w&#10;quClsrlirXpVxhemSEUWqpbhtyMTLVyQCphFABjeWEhCNWEY+tcrpmGhGBlHJMlRSAd8qmKqvMDc&#10;ZhiQxKk821cd1xApigXkLbnNhQoFj0ywcBCVoJ6ZROEBVcfFjcKqgFcrFSrrHTvjeu2FCIUBR45f&#10;yxVqtOuNp4Yqrxyr3GNIOFCOilTEmUkb5OJpaTGKWI/DXAroRuOmZMJ2z4U6hlhAChhiDAjfLhJi&#10;QndoYZd+QHzOBWY1xYcDNLW2i9MMjLWnY40sciSjgRtrZK7gbHAjy0yBKeF6Xo+iKQBQVPhgR58A&#10;ZCL0Ky8vKABx/DC6abfbJErwvSND0FQtabjC2aXucjbDheoaTowqAowonmNa5OJWno2n6WqqOOFc&#10;s9AScmkC2Z2Gl8yKDYYVNOSa5JyAGZR6eoULShwJNNXbFknFnZcaYXySBe+C1ZBBbs3bC2Wap2y2&#10;A2TSew29FAPXAskuTSjYbffAbTV2xKEyjtqbnC6d6VyNotOLaKtBheZKYotNBEOmA5psNMTJGww7&#10;YDeYUwUxMkWkOA3kJ2yTG0WqAYiWyNpiFTjXpgeVsHEzVkWmFcrbnJNZRSCgxA40wIXYiz06ZKlC&#10;+mNM5GwwUm3ccT9XuckhvAs0tdsiwK4DviPbDVK3XAsz70GPCreAJDUZJrJbHXARxQvxN2oMVdgR&#10;nrtgQS7HR9MKuzTOFFMRG2Jdhb1NcIih2OLcRk1dgfnirsquKXY1jirsDnfENZLsbkmBFuzDfI0x&#10;4XZbCnTCAkRp2JcsLIGnZfPIshJ2MMmBlbsYXrii3YgTvjaLt2Wp7nIkpdjHNcgWVOxIUwWtOzE4&#10;CWQDsCzNTAl2ACcirsaTTFQ7EnbIk2rsCsa1wIdhZO+9MBa5OwAzZBrLsCua4CWQDsDNkLZh2IO1&#10;MDIOwI575FiXYgfHJIdibHFXYGdu2LEuxDvgKh2Iyb5AttOwI4wIIdgZj2xQ7G7HfFXYmzU2yJSH&#10;YpBbtdOIkFScryTpmBbsnmk+U0UiW8qF7nNdlz3sG2OHvdnaLaTy7ptgI4gZLunjsMwJQkS50TGI&#10;dnMNSjkuZGlDkAnahy+GJrMrdhYLeYCgdvvyzgpHG7A0sVx15kjJcLAyLsDBZ1NeWJigSLsf9Yuh&#10;0c5UcILPjdgiG6ugak4PCEV8SnYrPqVwPiHUY+GCnxXYknmO/i2SRwPYnB+XCPFIdjLjW57kH6wW&#10;b5nLI4hFBy27Cc3Klqlcsa+J2TXQPPl75fNbFyvt2zEzafjcnHm4XZJ9Q/N7VNSjMNyVNe4QZTHR&#10;1u3nUmTs5pqOofpJzLdkEn2zPxx4WiRt2J6fJDYyCeMA09sGWNikRqLs6hb+d9JliWHULGJ2X9oD&#10;c5rZ4JdHIGYVuHYVa7relX6U020WGoptl2HGQbLCUgeTs5/DpcaTC4bfeuZspbNQiLdnWNL03y/q&#10;UQF5O0EtOlKjNZkMhycuAiRu7Amt6DpVrCP0RctPITSlOmCOaXVmcYHJ2RzVNDl022FxOdmWtMy8&#10;OTiNOLmhwjd2cQuzylYjxObzHsHUS5uyVeTrH17tdq77ZiaqTdhi7Dzz03ot6JPTtlekHVlnNOzl&#10;tc2bhuxpNMUuxoOSCLdk68k2pub+JB/MMqzclG7s/QZ/zj/aLZeVLKICjennM6tzQOT8kv8AnOi5&#10;mufNsECtWGG2Uce1SM7qooMx3KD8+riUPIewGVUVpkhAlkhZLviABvmZQ2ClRNpq3ofGTQDtj0FN&#10;hvlcoJRMuugryQA/PqcpyBkTjKpxpOrJcuVcBaCpOMVq9cHBS2nMl/FXiDsMVAB75GlQxuQRy8ca&#10;4wKjbWXlviRwqm0Q5b0xhxVFo4U0OOVOWRlKlV1au/4Y/jTbKibSmEBp03xmKpijdO2MK16Yqilm&#10;4j4umVxxVcJqj3zce2KrhNvzHXGNGPsjJR70Lv0kFPFqVxg22OXQhfJUo1PVUCc3/DA8kgT4q5tM&#10;GJrkXmWq3L6hyVfs12+WAC3L4jm4xQpiXn2r3AQeiuxXb55tuozLArZiw2b49yKZq4VUlWvwjcZY&#10;xVbJQHNiqhzK/Tl0xVaXI6ZdMVWNNTc9MWiTK5lUov7vitRTDOJOgyhkHk3mDU6sxU4JOwwsg8+Y&#10;mRvc4jPKIF5Hr2zEz5WVPcPyk/L+XzPqMUfAmNSC5ptTwwl9YuTXc5oNRk4yyD9RvKXlFPLlmltC&#10;gT4dxTMw5ZjJZjC3omuCrZABgKsf1u7ZzxB2xeQgDfEC1SO2ZiQepOAFX13qegObDT46a5Fj3nrz&#10;MPL9n9URx9YlHTuBi8g3r2GbXEKDUS+aZ771VYE1LGpriQFd8vkVJQaNWprXLK77ZXezBFwMqvzc&#10;YjIDTJQUpzFIjKKHvvnIPzQneHSLkxH4uBGbOHJhB99f84a2EUuvxNKootGFfHtni78s7JL7zDGb&#10;noJK0ycgkP1F89Xsun6BqF3af3yQPx+dM+i9qVVEVPs0FMxpxrZrG78C/Mv1m8v7q+um5TPK5Ynr&#10;1waQD9nMOdjm2xKE0yegUON18cpunHIxG9skyLoKlj7gYT6np4voWhfoQR9+ZIlwtdsz/L7zwnlj&#10;VY9QQDnGwNW9t85FpP5U22maj+lwdlbkB75MoMw+2/Mn/OWVvrehyaLYRgXk8RQt9HXJfr3mu20M&#10;UuWC9lGZOKFMRF4v5B/JO7/MIC9hq0Zq8jdqntnlr8w/zVkvr1LHSXIRTuR3OWSh1W65P0I/Kn8o&#10;tP8AImmiCeJJLl+pYA0Hhnoj8pDeTaat7qbGsg5LXwzCzSTxdHxp/wA5jPp0d9b6XpEK+sgpJx23&#10;Izs0UhUVG9cw5ndsg+BLjRo7lX5HiQafTghpK74xLbFjh0Ywkwr8TE7HFIqP7ZGeThLJB3WmNEhm&#10;G4Bpt7Y6RQhpXrghktBQ1tZvNGZ6fCO/vmXJW1qMyCvFNyM1cQEhpoipBbauMrXJs1KSKla4vG37&#10;OU5IXuroiAQab4rTMdUwWcmm/TpmwKq1qcqlNxiqsD0B8coDvhVfPKAQtMvrgKujj744jwytKMUm&#10;m+NpTFUQH5EVOw2xvthVEr4jvtiZOBUzhjArv1x1Nq+OVTO6U804VU+wJy2yCo23oRQkY0YqrtsK&#10;DE3TkwXtlmMdUFDy6qLS2YGhZj9IGU7cfhHTNrp8Qq0PE9d1SW9eQymtKgY32zY4wgvLL478nNSe&#10;+XXLWukrWLmaZatgWlK5tFKkAVOKA98VSaS05fCgxwbFUtnsiSU7DBCPXYZTONbswlEsASqEdcGx&#10;N2ypkC898w2fB+cYoBi2KWMca7U3yq4VVwtN8aWrthpKoFplDFJVQu2MJyQYFWRN6Y0GpxkqNSOn&#10;TrjTseQysi+aGT2NzIsXpKxB8cTnghuBSYCvhmJkxbsDLd7F5F/MHzD5VSulzyCEUFORG+EdxokJ&#10;cSxjp4ZR4Svq/wAq/wDOSupy250/VQaNSr17YUz6FxrL0rvlfAeVI3e56D+f+n37R2QmANAo5Hvg&#10;GWxeMcmBoMABBay9Ds/OunakwtoZ0eUkVAPfAAX0yQAQAKnLxfVBCez3CXqoysGZnCL9GZW5AU6n&#10;BTUY0qSLwlkDEcVG2KoKfD2wMULcyBgJOhpsMf1NfDFULUqOP7Tbk48jucCqAYsSkQ2rucYJKkKM&#10;KqzWXCMyOaVoFHjXH7tvihQoIaqcVA35YCLVAGcoPTXrXrjORPKuAClRrhVWE1rua0xVWPDgOuFU&#10;ongQXf1uTdBTb5Y2CPieXfpipV9Vu/XRYqUBPKvjltUsFHTqcIZQ5odPTW2lmkH700RB33wKgLyl&#10;/wCY7/Rk207BN53S1sVtKkGNTwA8W6nBhagJyBLSTaRR26rIqHYUAP09cSiLSUU9epOBCZ6ikNgJ&#10;Z4qcRRIlHcnFwwA26YqlDQyO/wC9+21AB7YwNVWPhkgzgFe4jME8ERHxPUfR44jCSeRO5yTYitRV&#10;YxHHF8KDr9+KopVeLGrDriqXXU0c0puIhxhY8UB70xbbrihKhzY+k53J2xlab+OKUYy8l4E/CoIP&#10;0Y4AozE9aYoUZHFxbwRqKRhiRjWBQBF3Zjv7DFKtE4uZHuZjwht14p4s2PUBCffFCEuJJLlUBrxX&#10;oPc4mJAat2rTFKMayYcYRTkVJP3Z/9b2HmI7i35FD3ysKXZeKW6mlMrFDVa9cvFVubFWgaZWKt1z&#10;HCEF3bMDTEhC1t8UByNKsoRtlHEK2DTEye2TAVsCvxZsKu6ZsVdXxx6dMhJVJt8fkVW1plHCEhsd&#10;cTwslULTNiqIRa9conCqJjXG4qiUGbFCKC8eubFW65sVU2ambFVFmr1yxilDue2OwKoVzYoWtmxS&#10;sJzUrhtCnypjiKdcFoWA1O2YNXbEhDRH35uOC2VtDKphVUrjGGTilcN8ZklXjNTFXE+OPC+ORMlU&#10;2IGKKMgUFSZqZT4YsVo8a4zJobrXrmxUNEU3xw8cBStY4plaqfLxy8VWMd6jNgSp5RNN8IFq3xrt&#10;lcslwob4n6MsGu+RIpK1hjsCrKd8o4QrYNDmAxKtk069cvBakrR7ZsVXAV69cquGlbK7bZeBKytO&#10;mVihePHE2yyKFdDXG5JCoc2KteOKL0yuSVJmpsMdkVWcsTfrlkVVo+nXrjckhUr2zYq6vbFBlZZL&#10;eXauauNJpeCMquK03y3plYpXhqbZWKF9a44b4lS0WxrdcIYuBqMbklXA7UzYFXg5sUOJ8c2FKkd8&#10;UU5CQVSZeXTLLYKTSqkRO+VyxpaVVg3pjOWGlpGpb7VGUWxAQVZYB3xOtcsYr1iC5sVX7Dpmpirn&#10;lp0xwFDTAWQQzS1x1MizWiSuNOEIVVlPfKAyRLEqbvjsDFCnfNilqubFDuuUcUolcbhWkQh9s2Kk&#10;L68d83Cu+PFS0369Oox1KZAm1pesysfiGbfAmlUGOtemYivbG6XhVgiHdeuMKnww8bMBHW9sj78q&#10;HGsh8MkMrMQR4sOR2cD6cQYe2WDLSDBM7XTZJNo36YiQK0K/hh8cd7UYsgttH1Hj8D7dqHKaOOld&#10;splqLXhZJpGm60xrECxrtgR7eNvng8cJEHo+nTa7a/aV6jsBgabT0O6HIQ1IHNPBTP8ATvM2sxlU&#10;eJ2Phxwvk0gP0NMP5kJMXpWnfmHc2agTW9G2qCuFk2ich13yz8wB1RwvQ9I/M5lYK9u25HbCmTy+&#10;77Bj92H8zS8L0uz/ADRtIQHlhIHXCefy5OTsdssGpAZAM/0z809NlQNw4D8cK5tAuFBFN8sGoBZg&#10;MwsvzA0uYhmfiPfCebQ7sVIXLBnCaZfY+dtHkovqjCebSLuv2DTJDIimX2nmrSGApcJXwrgGXS7l&#10;esZyY1FLScW+uafMaxzJ9+Fz2c/QxkHJeMnhTqK+tGoVmQg++FM8UsZNUb7sRmRTILcwSgFJFP04&#10;WSrJvUH7sl4gY0msKxgfCwJ+eAnJWtcmMgYkIxI64XyE4fEDWUwjj74HIOHjCKVQMDysUFceIMhF&#10;VjXkcD+qDkSWYCvwI2GB5noDjakKiLhYxqcmC1kWrgCmamStHC1jGTG08K4HArLjaOFdiZxLEh2F&#10;0x4muBrKplLIKUyV2i6dgOV6mvbCS1yk2BXAvPxxtFr8Qdq9NsKXYEdu2KuxELU1wFiXYoSEHXEb&#10;ot2AJ5OWT5MSXYG5UxajN2MaQnCvG7E64UiTscDi2A27MRil2NK0wAtZdiLb4bRTseFpiCrsTc1y&#10;Sl2J0wI5uxPBaadmIrgZU7GMO2K07GFciSrso5BmA7EHO2QJtsdgYtTFrdiLSnFmHYHduWRV2BpG&#10;piguwMZTgKLdjDJkUguxB5MiSrsKp2rgJYSDsBse+QJYgOxBj2yJZgOwNIcCuwIxxZB2BnbAgi3Y&#10;iXwop2JM2BSHYHc4WFOxInAWQDsRJyslm7A0jdsAKHYDbCguxhOKHYmQTjSQ7JX5TWMXa+t0rmDq&#10;W/DzdnSfOkU0kUY0x6JTcDNdAgHdzMse52craHUojyJbMsGJcaUS7A7XepptybLRwsN3ZR1TU0Hf&#10;7seELxF2B313UF2YH7sIgGJmXZQ167p9n8MeAJEy7GnzJcp9pPww+GGByF2KL5rlH2o8HhBfFLse&#10;fNJfZ0weEyGV2LJ5ghb7a74PDZcbsc2uWp8cfCXjDsfFqto+5amRljKiYdiz39ofssMHhtnEHYtD&#10;dWr/ALYwHGzEnYIb6uRUOpyIgV4nYkFibYMPvxMWPE7Ka2XqhByPAtuxojIO2EQSJOwUFcjqcHAy&#10;t2Jj1FOzHIHHaRN2SHQbmWO4UV6nvmJqMezk4sjslP5iarLcQIkqhSq02yOihRpdXOw7POD1Ziff&#10;OiiKDpi7Oofl63ozGVlrxBpmu1XNy8GzsJPPU4mumIPfLNIGrUGy7Of5sHGdiZxQ7GjfJBBdnbPy&#10;l0trzVLdVBNXWtPnlGY7LHm7P0A/ldpzWGi2iHZfTAoc5vUb25w3L8Zv+cxvNdte+cLjS7ehmQgO&#10;/UAU6Z1A7DKIblyg+Gb5tyR0wNTwzNZpA0tNj0ywKYoQ0k5Oy9MW3rXvkKCOJByXbHcZZcjY75E4&#10;wUhFW19JDuOuYMOlMj4CUwbzBIo+IknHUXqTlfAUI2LXmdQW6DKUgnip6ZCeI8yqfWfmNEPHqcog&#10;d/vyowPRLJ7TzAj05HiO+VwrsMgdlTmLVoG+JXFTl8Sm+Rl6lRdteqxNDUd8zMKZDgKprBcopBr1&#10;/DGHbIpT2CQSUodqeOYYqvcg7qdhm274QLW0HcXKxChahxg675d4d8kJNNq4s19SRq1xrOF3A3y+&#10;GnJY8TFbnzQrEhWqcAyzKKs3XM/FpyOTHiS0apJfyeizbYTSymV69s2eGHAGJLI5LSOC2FN2I3OL&#10;I1enTM2MKYXbxfWnrMx8TigySWOysT8I6ZsVaSpNMwOFFtyL3OOrii0KY+2YYslNwFxRRUjBLYKg&#10;ppBvU7YPiQ7ZjEpYBreqLErBT44OUbYsnkd5cGZyxPU5bGlSegyucqCQmOg6Y+pXCRxKWPICgwju&#10;5DcOFG4GwzTanNTN+on5I+Rl8taekrACVqM5I3+WJrFQ7ZqibZPoma9Crue3fBix9zkVYzPqDVKr&#10;i9QuIFqkkrM4LOak4FmkqQg6nMjHjtBKxZBZW8up3B4xxqSPc4sAI14rm0w43HmbfMXmfWpdbuGu&#10;ZT32+WBnavTNhCNMGKNuQAa++VHjk3VXiTgCy/fiuVUlvnyO++B5yNssgEJxpoLfATTfOd+dNL/S&#10;djNbAVLKRXM/HLZgNi+0v+cZ/Ni+XNet5biTioZV4+IzwrZxT+T9Z9Z0IKOevfLTunq/Y+eO38x6&#10;c0KsHguY6VG+xGezPKvne01e3R0ccqCoJ75AjiYGPUPzB/OD/nHi/wBHvnvLCPnavJUcRsAT1ybJ&#10;qitQkgA++RGALb5z1TyBdQ847WJzMp22+1hFrXnGz0iNp7mVVUDx64fBASN3pf5d/wDOPuueaTHB&#10;LAfiPJmaoCg4TeWPzCtfMMhjtWqa0GRkANikxZz+aP8Azi4/k+w/TEIDCMcnK9Ns6RJtHvksUbLS&#10;Tu+IPrzxX5VCfUrxoOwzyx+eVzbW0BYv/pB2UDMwimQOz9e/+cSvrz6EHmiKWtBRmHU0zzJ5Y8tX&#10;2t3H1m3RpAhqTTMfJO1jEnd9bX2o22nIJL2VY1Ow5Glc95/lobxLL0tRT00iAVa98xSLTIV735n/&#10;APOXKaU17bS6HIJtQnYs4U1oKZOLzXLewceq4XlsKmmEYb5soyL5y8t/lZrXme3L6fAX9EcmIB3J&#10;wfaaqlyOUZDKdhTK56XuZcfexfXvJt75cdYNSjdZiasSvTDeO6UrVeuY08BJSMjAZbSaCZormMiJ&#10;6leW1ffA11eFRy6eJOTx4VORPNG0Rbo/VuJP++1HdjtkU/xzZi6Fm8q+oDQrXLJ4O5bt77B/zjBq&#10;36FfU44GPqL6hcr7VoMm1tMsqeqnRtxlEhwlmC+VfMekzWN39RlFJYKowpSlMEAZK2bEnJcmuwBx&#10;eIVqcozFVqfDyJPyxc5Qq6NuNAeuViquuzVrsMZTwxVHc1/a69scMVUJeTfEN8yjrkJFUdFTiCR8&#10;RzdMilF1BAXv3zYq4Co2xhNMKo2OMuAD09saT3wKj44yelTjhStcoklPoiVgEC/tdca2527YFTG3&#10;KwxFSK1GxzV49OuSjG1QE85IEcZ3HU480Ucz1zKw4+LZDzXW9Wf1Dbxmtd64FrU1ObjFj6MS8x1u&#10;/YKWjPTrTG5lVTG2NM3qqGbuK5RO+K0uiRinL55de2KVNloeRO2XXFiQpcAv2Nj3xwNDihDSwB12&#10;6nqcEJuMpmd2UUouYFi+MgGmD4jlJSXmPmNeQI7k1wRXArCBCQcSJy4MgVb0+2VhVcFPhljbfASq&#10;tHbtKaAVxNiPHIHKArJ7DyxfXaGWGFig7gE4Hnu4rdeTsPlXKJ6gA0mnrPkn8jte81uPQgcR9mpg&#10;WK9aUhkGx33yM8nENmMtnp035QaX5YeaHUpGlu4l48B9kNipbcsepyIlTWgZdEjkVILMBYkUAgDv&#10;lcyo64SeJICyLRxG3pOaIdjTKSYvswxIZGKLvPL66eVlt5CXB5KRirBJRxYCmQMaYyCCs7zU9JuG&#10;v7aeRZt6fERQnAU+mRTVpQV65HhYGPc9M8vfnTrGhBI77lP6Y233qepwmutHdfiiFQPDItfve9+U&#10;vzt03UiItQnEchINH/hhVJaSw0iI7VJwUw4HsWn+cNO1hZNQjcU58UQeAwPxZQKjGlME9W9inZlV&#10;gSANwfHMVLsKmgGCmJFKyXEMELGMBmOwOPK0Bp3wIQ8U3JwZDsoJAOKruQi4oS+akcTXE56mgzA7&#10;keBpilzxARxuaqGXlTNTChYGAJI3J+yMyyj1PTXegrkhG1KheWzRWn1ucEB5OIxRq/ZU7nBwoUIZ&#10;I/gmnFY1Ow8cvj+yOwwJummkG08o+1JUL+rKQBR742kyJX3DG4ccT8KHceJPbHk0oo7nAhDxqZGl&#10;mk+H0wCK9zWlMQjJqxHc0xSQm18iGOEN1Qcj88UC8QcUIJ5vUlUgVJIGZAAoBG2EM4OvZS916v2m&#10;Apt2GYUB2yQZoec+sKn7I2xlT8Tda4UqvCI+hAKALXFUeu2KoC9tArB61au1MwIqa/Rihp4m9NAu&#10;ykEMccKkmuKUPKFSKNY/2ScotsW79MVXx2xMiW9fhPxNjVO4Ld+gxVFXKn0XS2FRF8TNggIKEU2w&#10;Kx2S7lMqSBzyCmp+g5//1/YeYrt35EHNiyDu1crFLWbFXE5sULSaZWSQSvANMrFDdKbZsKGiKZsC&#10;VtccoqcSVWkmm+KHIKp174kRTLAq8HsMwFcSaVo7YoFplZKqfKu+OwK7rmxVsDwxpOFK5RjMLJXU&#10;dsuhwcSotFPXGlSMRIKrhTjckqIj98umC0KoNMrCq1iV+eXTG1QzSeOamAItSLEjLrhpbUmbHAVw&#10;JtDlvHNTFFuL1ywMFqplz0OOpjaFPlv44jliF9M2Ku674oprkCEtNTHH3wJUxXEWyyKVVTjMklfX&#10;bFF3GQkqxm33x2RVYd+uWOuJQVpag2zPjFi0N8TyxDsvFVrHtilKUyu0qPLc47IpU69s2KF9K7Zj&#10;thpWwtTtiZyYVeB2xuSVdxzYq3wyx1wFVrJXbFcqSoFeObFVpp23y8DGmq+GbCyaHXfNirie3bNi&#10;lb1zHChcu+w64mxrtkgKVVWoxmTQrVzDArjt88WAplZShSxOXgVwNMYwyUShVRsTyxVUHvmxVute&#10;mPAyBKQs5UO+bAycXGamNra8MOubCtruWNOSDAleDTKxpWyc2FDRNNsumR4mQDgT1GURTG1pepPf&#10;KxQrBTmrhRa5YycwORKQilt69sonphDJVWGmbAq4rxzYquV+OUcIQQvMnhjckilMyUxwXBa0h2mx&#10;1MFqAomSp3zLjJksLb1x2RS2G7nKIwoVgaY2lMINsC4tWtM2FVKmVXthpkA3wzb4LWlZEzUxtNIp&#10;E5VzHAlEJHT6cbWmNopXEPLYZq4FVlta9csVrgJSBa8WS098XqBlBZcNIpNND09sotgTw2i4tIXd&#10;icwYDc4SWdLP0S5ICV3zM1F5AVHtkeMXuqb2egzyMIw1B1qTiHqqTxIpjKVJAZRY+VbqRS6Odsus&#10;ZqTvlZyFPCmcWgapC6RK2zfqxhER3JArlZlbIRtlNha65ZGlpGzBN+Q6YHeGKp4kVwcVrTONO1bz&#10;FGqyvAxXoNu+ItaRNur0HzwGSkMl0vzZrVjKfrNmWkHT4cCSacD/AHcmx98HiFizvTfPwBZ9S04h&#10;gKseFQMATaZINlkP348SvQdK/MXSpuLS2ihTQCqkE4D/AEfdodmqDlZyWypn0fm7yrcLwnt09Xwp&#10;Q4hLa3ijbf6MHiJ4QnNjq3lWdgrUUd99sAmG+Xd1B+jLBmTwgsmB8p3KBbeYLTuG74Ale7FR6Ncs&#10;GeurAxT6y0Dy/MFmF6R822wve4kQfvIcsGaSiCfweWNMm2tb+o7b1wO1wrCrQmvsMsGcnmnw0fF5&#10;YMDUtr9af5RwC8sArWM/dkxqZJ4E6h0C8IVUul28GwG/1M9U6+2S/Nk80cCcW+l6vDT0Z6gdPi64&#10;AngsCN1X7skNUUcCfWseuoR+8Y08GwtOlWM29Foe2WfmqQcad/pXWoBQF+Q74mfL+nttxWmH82GP&#10;hr18ya6nxEsT8sCXHliwI+ELv74jVMvCTGz83avy/ehtvbCO58l2sw+An6MmNXa+EyS388XcB/fx&#10;9e+FbeQ0HxKxyX5oL4SbJ5+B+Ep18MLrjyQWFI36YRqWPhJnD50i/wB2IaHCxvIk43DbZIasL4SP&#10;TzfatsQa4CbyfcKeIIJx/NBfBR6eYbZxyFaYjL5QvAKimD84E+CrJr1oTQthJdeXruIbJU5dj1Fs&#10;DjKPj1CCT7LjChtHvB1jOZQzhqMUR9YiPRx9+FV3p1yp3jb7sl4gaJRVlkVhVSMAtZXAFSjD6MfE&#10;DWYr6jxwvaOUHiVP3ZLiYmFr6jGGBwKkEfRkuJHA6uF8snHth4kEU3gQPy3w8QQ7LduIrhtSHYBk&#10;krhBay7ECa4S1TdjCckGunYw42h2VTfFLsUXJFyIuxVumRZOwOX7YljJ2NAwMbp2WWpkgh2InfCU&#10;Hd2bBah2XQdsDaA7GNtgJTTsRY03yBKKdgcvU5FQHY1npgJtlTsCs+LJ2B2euBFOxE4EuxFmpvgK&#10;kOwE7d8jbEuxBthXAh2A5JCMVdgdpT0ytIdgKVq74CrsCM/bI2tOxFm8cituwM8mK07AzGuApdgZ&#10;zirsCk4odjC2BXYkzYLWnYiTgJS7A0j0yBV2IFq5FDsSbJhBdjeOFDstV3xSHYbafaTs4khBFO+Y&#10;2WQbYDd2dr8oNb3Mgj1g1CjNJqgRyc/Cb5uw3806bpccYkgk4uT9n2ynDOVtmQB2c9Nhbufhff3z&#10;N4mjhdip0qFhtIu+DxF4HYCm8vq4PF0OEZWHBbsA/oAr3TJeMnw3Yi/l4saBFJw+KWBxOwJJ5aI/&#10;3WPowjOWHhOwEfL++8eTGYp8N2V+go9/3RwnMWfhuwJLoMdNlIPyyQzFgcbsAnQEr4YTnYeG7KPl&#10;9T0Y4+Oz8J2ItoLJ9lzXJ+MEHHTsSbSJh9lzj4gYGDsCnT7pD8LH78lxgsTEux4gvh9knG4seEux&#10;UC/Tfc43FkAXYvHf30ezA0wEBlZdjjrdzH9tceC08ZDsPdC8ws1ygkTuMxdRh2b8WSy7JF5u1MX0&#10;fM7ACmQ02KizzysOzkRO+baqDrXZ0fyzL9WhL1pUZrswsuXjOzshXmG4M1yxJ75l4I0HGymy7I/X&#10;xzJpqdjWONLbs0Y5NkixLs9l/wDOM+gHUNat248gGGYOolScO5QOp3Is7Se6c0EcbNX5DPub5dg+&#10;q2UVsRTgozQy5ubj3fz8/wDOQGpHW/NF/rUZqrylRT2yQctsAhu5YfPsl0acTTGAZezSaeSorl+A&#10;xpgUEZCKDFQMrYqTuSaDpjKZY2BppKUywMUqRkqaj7sawpiqKhmBHHtlDbfpjVqiBN0Knf2xwJyJ&#10;gFVBfSIaKx98cW5bAfdkPCQrrqzR/ExI+nLEniMrlp7VM4PM8sXwxmlfE48spG+VflytpvD5tkje&#10;heu2+OEQ9jlZxpRjefGIpGTt4HLMQHxkCmPhXsra/mG4ioagV6VxByu4AqfHL4abvW0JcefJJlBr&#10;WneuBGISpO5zNx6e2slIrvzZJenjyoR2rgKSQtmbDCItcioxX7OQV74Ck6ZaAwu2WaVLykV264Ws&#10;CCTluPmyen3EoktCnfjTBkW498ymLw7W0MU/TbFqYrbHWbll4FbBAIzUwq2W5d8quK0tK03x6iuK&#10;QEvuHCg03ODIo8onK2bFNRv/AEUapwwRe+QASHkOs6gJXZFOKk7Ux5JY6kZkcU6nAtzMEAQdTtmt&#10;1WZMRb64/Ij8uxqEy6ncoRGlGBPc4X+n4HNDknxFsfoVpZS0iCKoAApguJBlRZJZf3bEt/DFyKYh&#10;CTtOacjgV+5y6I6MbXxyh6V6YjCvEmZs2OHCwJt5j+YPm5LiL9C2ZIjX7VO+PL8tzmxEOFrIeJu3&#10;I0A6YxztQZOEd2NIcyCNTXxwI4YkFdhmQIp4UztL+3ihkSVebstF9j44qDgIpiRSVVH7OUVqKYlC&#10;Ltrprc198L7m2Eg4tkoypat6R5Z8ztYyrdQNxkXoffOL+dfy1g1rlMi8ZSNiMvE75bpD9IfyR/5y&#10;dFhBDpWumsVAORPTOCXHlLW/KkvO05soP7PTCcjEh9y6R508u+drYGKaKRWG6ORlv5v8xQp6ZRwf&#10;GhyYmOikW4+QvLM0v1gwQsevbI8+heZPNtwBMJCpPfpgOThWMSm8+saB5Tti0k0FtCgrsQOmemPy&#10;3/LceVIhc3h5XJ/DMcz4isn5+/8AORv/ADkRb+a7WTyt5Sc/VBUSyfzU7DOh+YdXi0m0kup24ogJ&#10;OZ2IU01ZfKH5Q/ltdeetfhtraPlE7Asadq758/vMepXn5h696NvyZWk4IvtXDlmAyvd+2vlzQ7Ly&#10;Ro0WnQ8Yre1iq7dBsNyc9r+RfIlv5U0uG1KgzMtXNO5zXymZFZSfmd+dH5+Tec9eurPQ5zFplkfT&#10;jIJHIjq305MNQkjsIDSiooq2ZGGPVg8L8qW975311FuS9xM7UjJJPXPC35k/mFc6xqxttPkIhiYq&#10;OJ60y2QAW6fsN+WfkK08kaNDp8ca/WHUNMxG/Ijp9GTnQfzC1CwsEjgieRlXdjXIW2x3SbzV+Umh&#10;eaL03uqqo5U+EUzq35eefL7zDcG2uIyAv2jTbKzEEschAfMf/OQ/5JeWvLnl6bW7fjHIq0jB619s&#10;kn5ieb4vK+nzXUjfvCKIPc5keHs0xJ5l4x/zjH+VrectRh1K5jpZ2p5OxGxA6ffnkz8t7LVfPOv+&#10;uHbhz5u3gta5jZpgN0dzb9JfzB816Z+Xfly51jUikdvBEUjQ/tMRRVAz6F2UBgiWHsgA+7NdI22x&#10;3fhN5u1hNR1G41EqPUuZHkY+AY1phpEDWuRyHZueWTH4zQClcFUAzGVQLFq0y6dsCrOdPixuFUZF&#10;0275sVVhsR45l33yMlRKjgeIzcsjSUWEIxuBUWoA2zYquHWtNsSJ3xVOYFHDlSlN8um4pgO6r7aZ&#10;hUgbVx5FOnfKSbSmtqPi+M1XrXMAB164iJKrrvUBGQoNAOmYJzNO2XRii2M6vryWELS1qXFB74lK&#10;3J+K/ZzaafDQ3Q8o1HU2jt5Lp/tMPuxM+A7ZsYCmEnnkly9yKSdDucYfHJMbVofi+GvTKpiyRAkH&#10;Eg/IZfTFKHUeoaDNWuKCvZONScditIMyUJGCYRlGRISnVJOERp1wem2VpeTai31hyBvtila4FpJP&#10;q1DvldclxUtN+hlMQgqTglkpQmuk6Bd6zOttZRFyT2wvmuirAIKrQ1zBy6nuTT608gfkVAdPkuNa&#10;r+kHdQkfUBe5+eEV3qJg+I1zDnnMmQD7I8k/k1Yui2UUShSo2IG+E1gH1y7rIT9XTc++SGQlkdg9&#10;K89Gx/JXyuZdKRBqtw3CNSBUV6tT2yaEKDQCgXbMnEDTUQ+CNXvHlPOVzLcz1kkZvE5TNXLOFjwp&#10;XaI0Z5HauMrQ5OmasyCSPfaQHrmOKVIK7MAfi4+OOU02xKENcoXJkcdTiwNcgWshLGgo/MjalMcJ&#10;KCh6YFQ11pQlZZ4WKsvfKkSNxuBU48LEwCtpeu6zpcvG2nf01P2a9aYXTaYjgFexwcK8Hc9c8vfn&#10;RfWk0lvqaniUryHXCybTGjJK7nrkaYGD2fy9+bOn6xHF6kqoB8KqTQ+5OFywOoLOP2tsiQ1mIeqS&#10;a/aTyxQWsgIEHJ996npiZPCrYiLDhKZc0uRHDXkAQSQegxOFPT2bqxqcFJMUVqN2bslotkjQRrt2&#10;x8lKcfHCDTAC0NZx83+syH7A4gD8cqJAnIjrgJsqib2f10jifcKageGWholf2mOEghULcKk1yIth&#10;FCgO2VITx4x9zvkVRVmkTS+reD4QpKD3xYfZ98VSuYVm2Pw8icwU0PjSmKrXnjLLUHgHDEeNMSpw&#10;Hw70xVM2cXZpL8Iehp4Dtih3WjdTiqBCiO4Uxn4VJNfljjRqDwwjZINIX44i8tPt77+GatTTuMCD&#10;uvCFE5MaI2+MO549smG4NGiKZju56DwGUCePEdS2FK6RR9Yadz8EcNQPfH04uW9qYqhDIZrRIiSK&#10;OXb38BlMak0xVUhjVVUSdNziyw+otR45VLJSLUjcJBMPiJBB3H6stLb9+GO+2VyycS2ipdREGkXC&#10;AgB3FT3NcVJO3jXLQN2bG1Ceixp8PAb5/9D2IMxHcPyHJrmpXbFXVpvjcKV1ajNilbSnXLArigtE&#10;+OURTCCxbDVxuFW65dCcbQtY98eE8ciZJU2avTHAAdMFqs5dsvAq0tjTvkhsq6vhlgUGAm1WO+Xg&#10;VSLnoM2KqgPfGE9skAkL0+LfG4slcDp4Y4Cu+AlCIRe+PypbRieJyq9saVW7ZVBjxFK8EHbL6DBz&#10;Q2TieXMSh5Hqa5eKoctTplYppYTXNTeuStaWMdt8eB3yKEPXtlV7Yq2R45hv0x5MqW44YELGFNsa&#10;y16ZIFDYb78ZTJq1yrj1265CRtacTXbMcWVNg98bhCW+VMYFrkyVXFseNtsiVWE98vAq044YCpU2&#10;NN8zdMYsG1bE8sQv9ssdcBSsbwxQGuVlVDhvTLwKqhD0yqjDSaVOOUTXELS5UpjWOGKF4j74zJqu&#10;EfcZeC1b4Uy6Y2qxlx4avbI0qz0h1y8CqTxjrl4FUSmbFKwpTNXFXFPDLxVZxoco7imEFW12NSMS&#10;pTrllqrcq9OmYYobJpjwtN8gSlTL7Ux+RVSzYq2DTNiq4b4mQDkwU0vBK7dsoL44TJiqeoO2PGQK&#10;rC1cvAlqlc2FacRTGNhClUWo2OMyaFRelM2FC4b5siSlWVCdsd1yLIKyw8RlYpXiLfE+gyfNrKJR&#10;KmmUBXASqLVB1OPpkLSFQUGamG02pvIBXvl0xtIQjSV3zUw2lb6mamKtGQ0y8CqRfvmxQosR3zYq&#10;1WmbFLQzYqqjbNiq4HfN88WNKgFemNwpAXhM2KVRVplV7Y0ypERqB0yjhYotFAFBjcCopBToM1Dj&#10;a0rqvhlhKiuQM6ZAIxIxSuKAUGQMrbESkYr7Y0nAAkBHxxH7Q6YmX75LhZ8KZ29qz0j8cQMnKijI&#10;y2QQzXTNIjX45BUjFS/7I6Zi80J3a6bEtWC0JOBXfc4VAtnVjYIkaoBUnGPKEAPfBTJNNO0iS7nJ&#10;pVF238cATXQLU8MAFMxIh6lo3lV4oCzA1c9MLnuiatXDw0gbPR7Py8ioloUHEb9MCTXLFeIJ3wGK&#10;0y3StDgSY3EkSniKDYYh9dcNudlyK0ng8rWckLfulJlbcUGB11GRQzsx3OQlElLIh5M02sVulrH8&#10;IqTxGXJrUsYVeVMgMZ6JEbV7f8udJvJJrqa3UkinSlPljovMEnJnLVAGHwiy4EJe/lLpDwx2yQ8C&#10;zdQTXKHmZwrNsWPTHwipgvf8l9LeWONWdI0FW4k75R8xUZVdRv8AaODgKOBEL+UUTwyyW9xIBWkY&#10;DdMCN5hilZyYlIXpiQSkQT2x/Km40xIBFfSrI/2iTi6albcFaSMcn7ZEkx2CRBDTeSdUmuZhBekQ&#10;xCvMnqcAXOoWBk9Ix0AFScsBkvAnmmeVfMSW4uEvQzMaKCNgMK2u7CUFitFB2HjlokkQZTFoHmW0&#10;4oLhZHIqWPbAV3+jRw7M/bJRlaeBN9Kj80AyepR0jHVT1x8GnadMSFcfDucEslI4Vt5rnma0VHkt&#10;9nPECtcsaJZTAyq44dKVyk5CDSRBEjzfrFsBby2zer1rTamBrnyxACEEoBbcb4jKSgxTHTfzFunV&#10;pZbGRkQ0dguwOF7eXileEoAXrvmSJbJoJinntZnAntXAbdaqcCNos7KXjk29zh5IMUyTzjYq4hlh&#10;IJ3IoajAZ0W9XcU38e+HiY8KZL5t0aT4S2w6+2ZtOveJ5AbZXLJwllwoy31jSpCGjfr2OFM1pcA1&#10;ZK5EzZCFsntb2yZaI4+/MscoHFo8HGU8K52tyxdJMAz2x5VeMj6MthlYSgi4ZV40ilFPnhXKsYPH&#10;gfuzNx6ghx5QRixSmjeoPvwM1vC27rv8ssGoa+FXVrhdkbb54z6lavVXUH6MgdUx8NW9a7Q8lY7d&#10;RXAculWlaemu3tko6rZfDRSXd2Ru53xCbRrRxvGv3ZYNVbGUFSK/ulajMThDL5MtLs14Ch8MsGoa&#10;zitMDrjQD94N8LLn8v7WM0CH6MlHVI8FEQa8swrTbCmbyFEw35D5ZaNQxOJFLqyMaDC4/l0hqVY/&#10;TkvHaJYVT9KRjY4Wz/l8VNI5PnlgzNXglXW/jbfC6TyFMDRZKj5YfzAXwFUXKHeuBn8i3K/ZcZOO&#10;dfy7YuEPfC+TyfeptsctGVj4JX+qp75aeUr4b8Rh8VmMTvVXxwPP5dvo9jH92SGRTjLYdT3wtbRb&#10;tSaxNT5YPFYcK6o8cCPZTx7NG33ZLxAWJDeA3jkU0Kmvyw+IGFOyljZuoP3Y8aiLszREbnBxhnwU&#10;7EudNsPEzp2NJyNop2IscjagOxMLXIsuF2IyDFLsAyN2xJQ7A5wJp2JscHEl2B3PbIEop2B2ORtA&#10;i7AshwMuF2AZN8FsSKdgORsiSxdgRm7ZG0gOxBjgZU7EGOBFOwKxxTTsRZqY0inYFdq4rTsQJyKK&#10;dgd2yKuxInFXYmxwFNOwM5qcCkOxMnIsXYizb5ZTEl2ZTikOwdbR+o6pTqcpy5KZxjbs6zBaRWNn&#10;9ZkGyjpTfNZLLxFzBCg7I3b+ZAZeUUfEVyUsdhhxuyQSXtveAPNyrmPwU28TsCu1oRQMwwot2A3W&#10;2PSUgYKRbsVgitmPH1yPnglskF2C2sIiKi4HtkGbsAvaMpJScffkrRTsS9KUbLLWvvitOxphuF6P&#10;X6ckFp2KRi5HviZK7M89ytax1HyxCC7Av1qUHeEfdkmIdgmO82o8H4ZBnbsbNPBJ9qLj8skCxk7A&#10;X+jftLTJWwdlehav9mowcdI2dj47O3c/C1DiZLwuwemmRno60wGbMRt2LDRw1acSMHiEMxF2AbjR&#10;NqFAcl4pQYW7DTy75XE0pkaKiqN27Zj5dR3NkMfV2RLzpS2YwJuK5naQ3u42pNOzm6btTNlLk4XN&#10;2dEsIjHag+2a6fNy4jZ2c+1Ji07V8cz8XJxJ83YXZeGsuxpxQ7BVotXA98LGRdn0i/5xA0xbjUUk&#10;OwUjfNZrOTPEwT8zdQOmeWNTu1HJhbuAPoz7CW1v6CDcmoHXNLfE5+Hk/nU85+Y5NZuZUaMQIsjm&#10;gNSTXqTgnLYuVF5vM9SadMw2wlkVDtQjHgjfIEFqtCykftbY6tNjhELTSFeRadaZVaZOmYNqTNts&#10;c3IDDwpU2O+b3wFVVH7DfKr2xY8S8qVO34ZZGBLlmNaHLArilRllpuTWuWdtskAhBPKzHrQe2WKH&#10;rkSGsrRK8YrU/PHbYKUSUxKyb1OVQ0oDvkgAyMljXhVvEYjJVRl2OILEm1OS7YnipoDhfLvmdjFI&#10;REEm45bnAp8BkyGBDJLRtxXYYHk3yDBnmjvwIqOnTC+QZPHzZPUI35QfEP2cXg3FcyleT+afhloP&#10;vGCcK0wrlvQ9svFCxj45jiyAbRuO4yqYpXtNT54IiX7shNQx2/uTFUkYYRLlJCQ8x1/UiAVP4YNG&#10;wwMnnErepIT44m78ByOU5pUFZ15E8tya9qENqiEgsK/LChW9Z+RzQavL0bQH6keSvLKeX9OjRUC/&#10;CNgPbBjJ3zXsqtlMdyAShOKIlKYEIC5nDE0ynYjYZbGOyErVmkl2B44CD+qxA+yvXMzDjYSQXme9&#10;/QlpzZqTyiirXenjmLV+WbjHj4QwfOeo3TXMhYE+JONJpvl0RaUnYtSoxIvXLhDhYqDL6g60pjTv&#10;klU0UIdjXMBgJUr+Xau5xWmVW1FuvH4Scbw5dcSaUIy2mZGAU0xGS25bjf55CMwlmtj5gltuIqdu&#10;tDhVcaTHcE+ugP0ZZxjvWnq2g/mpqOixoNMmZWJ8Tthb/hayY1kiXbfplZyJ3elD/nIDzRxC210Q&#10;Dtsx6YZ2+l21r/cIB70yHHfNHDfNhvmD8w9e18H69dyFG2ILGmLzAKvJemW4pGR3ayKYYikslqtW&#10;Mh3NfHPIf5++aJ4Amj2xKq9S+bKMuqaoP1s/5xM8iW2iaB+nZFVrmU8VbwGAv+cf/KsEsp1y7oXU&#10;0QHx8coym2BFBOf+cqfO175b8qz6Zoyt690hV3HZe/357FLhF37ZCMeItL8bPSuGkBBLNJu1PEnP&#10;MX53+fjpFudHsGHryghiDuBmbYDZVP1H/wCcSPygXT7BfOGuRfvW3gDjf55yz8oPyuk80zHW9VB+&#10;rKe/7RzFzZWQj3vfvzr/ADmsvyrsFQUl1W5BEEI6gfzH2z2HF5N0y0txbQwqBSnTKIkyO7Ky/N68&#10;/wCckfNWpag+otMypE1aAnffpTE7bTbHy5FLNaoqAgknM/Fj72nJ6ku13z35j/OnUbPQrp5Hi5qG&#10;j3pQ54l/M3zRN521n9EWBLQRvxAHc1yzLOkiPR+q/wCVnkS1/L7QodPiULKUDyt70/hnrv8AKLyK&#10;nlDTE9VR9amUO5p+GarPM9G6ugfm/wD85bfnHD531X/DemyE6VpjkHidpZRsT7gds7NGgrTscxJb&#10;BtAfC17emQkydSMFqnCuVSnxBkGPhuchJO2POVpctK/PK+eFWz7GuNI7YqjoJFX4mGbAqoCE+Ib1&#10;OWPfIEqjYo/h23ONOBKZoDTiR7ZVfDFVZYEBJY75q4q2YqLRTlcTWuQMkprbkKlW3HTbHAcchI2q&#10;Ki2+WPC+OQVfJcBVoBvmK16ZbjCCxzVb5UUfzccZK/AcR1ObHT4r3Q8t1GeXUJfWlakadB8sDAft&#10;d82WOCCw/WNQLkw9QdyM1O+XsCx5Jfi4+G+NIrihHwv6Z5AVZsqldsUgts/AGSvtTKbwxZKtmo+2&#10;emUBTFVeSQOCoxZVrkJSpUsmKgA1wbClMoJtIYV5hv1VSFO4HbBZXKzOmVMNs7YyoZW25ZfDwwDI&#10;tK7WXI+2VSm7dsjPLwi0I/TtAl1SdLGzQtI5AFMAOTNv2rmBmz2kB9geTfKNl5URLKFFa8Cq0zH+&#10;Y/0wBcsIhx75hcVsn0h5YsRd8Z+5/UMh2rSNKRZwCsr7D6cA82PvfUfkW1h06GTXtQb07a3QszH/&#10;ACRWmTbTrGPS7cWyfaAqT75k4Y2pNvgL84PPl/8AmBq8+psQLJWKRKD0AOO5EmvjmzEQAh5RMGkZ&#10;eWxAFMroMCq61lcKw2pifOh4nFU1OnPcobiJfhQVOOJp1xVCLGCNtictfixJRajOghYIQCSMVBoK&#10;ZA7sTugxbhnow2Jywe+BisuIwtYgN67YwvXJRZhE/oopR132qcxcqQB0OSZINLCG6iuJpaK4rx98&#10;EerTYiuNWrERpbIRJbsyt2A8cYIIptwKDISi1SjbI4/Oeu6FWKVjIx4gk9QB0FcL7nTA5qo2GQ4a&#10;YcBeteU/zqEUQtb8ssspIYnsPbCuWwZPiINciIkKYPa9M/M2x1Mra28iBEAqGYVJwFLCVPM/IY01&#10;mDOtL1qKdVtomVqksxB8cZXgnI9CaYDFgYJpG6z3RgRq8V5N7UzNRBx7482IjanbAzy+rQ8DtU9D&#10;jFq/TAhMJXS0qZNyO3vioYEnj0G2EM4i0ru4WgSNpPtyjlQdq9BlVphpNLlj515UC/0xyD4t+mQL&#10;WRS2ebjDRPtg7H2xOpNX96DFUf6aAx2pPWPnI3v4Y9iI1J74qhreOS+mCn7JJ+gDKUFajucVBdOy&#10;XAXkaIimlO9DlJTkwPbEXbZGS674m2gaPd3ND7DEkDCiDqWyxnateGIrLcSgCOOIAgePbBB+Ek4o&#10;SaItMEUDsCaYwbYqi5AWPFajiMFQAxqTIalm2A7DMXIeIqpXgSeVYLRKRwR/vH/mY471TGGI+0em&#10;MYcS0pzWkNx6MUw/dA1PucD70rXfMlksPpeqIQn7rlQj2z//0fYi5iF3JfkKT9+XXFi4b5uuKQ6t&#10;Nzm442tu5nLApiqwtmpgQ1yzCnbCVXVpvl4FWE1zYqsO2bFVgbt2zYq6v3ZVaYaSA388wONJpoiv&#10;XLwIUiKdc2KFRca2EJCug7ZQFdsSaSiEWppjum3bIc1RaDtlcqdMeG2JVg3HG9euFQuDEYp1yumS&#10;py2yjhVZy2oOmMyxihHfegzZKkgKfInKxZLS1MsYoKxmrvimRYqJNMojCl1fxzJgkyXcvHHHIhWm&#10;2yskxUSd82KGuffGnJAMgF1aZWFk6ubFDXIg5VMbQW+dNsunfBa21z7ZqY2m2iR45sKlYW8MfkGK&#10;xSSdsYV8MkJIV1qcbSmStICqFrjgaZEppd6dcxOBAbVMbhZKnGuXigr+NBtmwIbAA65sVcB3zY2r&#10;ZFN82FNKZArXpmxQVpx4wIUzlFsaTS3hXG1OGk070wKnLrjSkLOHhl8sFIpb6WXXGlUvT3ocTJyw&#10;IX8afDlVxVopUUxUGuVpU2j8MvArXp775sVcU8MackGS4LTKwpdTHA9sBYlop3y8ixXhCe+UTthS&#10;FVYsZhZKvp+GXSo3xumJW+nvtjSKYbQqqlc1MFqqqlSDjTtiN0hGJHXc75VcLJfwqM2KuAAywMBY&#10;ldyA+Yx2RYu9T2zUxSpvLXpl4VQ7yVy6YpUGc9BlUwrbYc5WLJdWubFVhObFVoFc2KFQJXKY0xCL&#10;RCRVxMyZYIJtGLaVzCXxxMFts2Brm9THgVcbJl6dMbzx4VteLNu2Xzp1x4L5KC39TkPQY7kDuMjV&#10;MuJy27p8FD92WSPDI0e9CJjSSoPHYZYcDtkTC0qsbSgnbL5DBwMhsvWcjYg40thEF4kdHO1a02zB&#10;gfbAYUytGpdU6jc5ipO4yANc2USmdvcoSAQadzgaRW2Ayds+JlmlzW/JpXrRem2UiU375j5JXsi2&#10;X2s8RVSG+2QMaSacu/hmLIkMS9AsLayleOLmPck9cRcEACm5yIkVtmdglq/qSq6hE+EYXXDNU07D&#10;JibLiegeXtHtzFGZGXk7bUO5GEEjMAXOT4mVvcLHT4m9OFePwjpXEySaL3w2yCNWARl5DuOgpgZ5&#10;ACfbG7XhKeW+nP6aV6vvgSWSi17nBSaZRZWnOcRAVRBU/PALvyoow0oDJ4IFTlMcBO5Lk9lyYbQE&#10;6ghCxKg/bNcR9TilP5sKUUbcy3GwqEGJcxyEZ+eKUYIGMbzj5DEXf1WZh2FBhpPCi4YvqyxxEVJP&#10;IjGJWJQK7k5XOAXhRxmN3KWA+BBTFnuKygdlGVpUYdPpbMSPilfp7HCa4nryk7nbLIRs7ppldpaC&#10;IR26igAFRgF5SFVO5NTlhiAyATSCLlJJIfsgUGISH1X5E/ZxiAVKMirawhF6ud6Y36wbdTIDudsJ&#10;gChv6t9bkETj7Irvg6DVI14xGtTlMsCKQNzpMrB59qDbfAN3qbSTGWNvsDY4Y4dt0FNdP0pILZIH&#10;UH1GqRTCO41KVYmcSNzc+OWiFNcjTIrfSYJJ1SSJeEY8MRTVblSkQc0G5yYj3qJWqS6DYuJJzCnJ&#10;tq0waPMV2HaUudhQDAYptKz5N0wxrbiFRyNWNMQXzJdrGavUucicIKRujj5R00yqFhULGKYNPmWZ&#10;GjioKAVauVnDbO0CnlCzpNMteTmi0PTE282MhlkdFKj7NMEcCLVz5KjdIYklcNX4t+owCnnMPGA8&#10;QLMab+GT8GmmRRcnkUCUtFMyxqtaA98Nhrlk8whMIAC1ZseEhikp8tamkDT/AFs1LURfbC+fV9Oc&#10;yO8RCr0p3w8JXhTW20PVoVjjW4DMepI6Y765pphSVgeTnYdxkTA2jhb+p6wJ5IVZSiCtfHFPq+mP&#10;J6XqVJFSfDHhK8NqBvdajhM5hoAaAeOUulafcq0kUwCpsanAbCOFc+u6tZukM9tyeTcU7DE00i3g&#10;Cv660f7Irk4klHDSpLrtzcs8YtX5RD4zTA95plH9OOVWelaA4QjgtFadrYeMzSQukdaVK9TgePSZ&#10;ZkLxspA6muWA01SFK0+uwQSLHMrAtuBQ4hJol2o5FRQ9PfLIzLUYqkXmPTmJQNuv2vbC6XR7pCVd&#10;N/llviELwJhb65YzANFICvjXC+XT54xUR1HjhGWyy4KTOO+t2/3YB9OA/qshHxxH7sn4lIMET68V&#10;aJIN/fAjWvE/FGcsGRiYohJQ42cYm0Cjbicl4jHgC9XJ35DAjQIOqnCMxRwqwYnuDiX1WPp45IZi&#10;WPAv9Ru4xzaNFKKmmHxijw1L66ymgUnC9vLsbHcKRh8YMfCCIF7t3xp8uW/aJcHjMhjd9br1JwJN&#10;5bgIp6K4+MU+GqLdV74ST+TbVzyMRB9sfHQcauLgHwwrn8mW1PhDA4fzDHwlQSg4Uf4JjY0BIGA6&#10;mlGJdzxRvI6ICyy/hg/MMvBcHrtTI5eeUJVP7twRkvHa5YlwNcI5vKd4v2aEHJHUMfCLeBP8N3wH&#10;2a4DnDMYXYEl0G+A3iOD8wGXhF2F8mlXSfaib7sfHCPDLsBSWcy/aRh9GA5QvA7C+WFxuVP3YOMM&#10;TF2FcxK/aBw2GBi7ARBPbG0U7A8i0xtRF2BmGNhNOwNJtjauwGWyJLEuwPI9N8jaHYHLVxV2JscB&#10;Q7A7nFXYkx742mnYixwK7ECcCC7Em3wMXYiclbGnZcYqQuRlKmQDs615Y8uNIEvCAQN981efLbnY&#10;cduyf6heWN1A1rRVelCK5iRibtvlIHZ2c1eyhtpC8agrXMsXTjEOwcuoxgcWhFKZCUCvE7Asl7bM&#10;d4cjwleJ2ML2jivpkDBSbdgdjZ135DGlsOxVGsW2Z2GRMEUHY4x2Tf3cxx4aSCA7G/VISf3c+2LL&#10;iDss2ex4TCvzwVa27ExbXK7xyj78NLbsr0r4bcwR88IQXYoqXw341xJSHYLSW8jHJ46j5ZWzunYH&#10;m1Sm0luK/LJRDWS7Av6Qhf7cFMnSLdhhDNYSj4oiuVEJFF2PMVi5/dErgA71oOxFrSAmnrUyd9yu&#10;wfFpjMoKzgA9N8rk2cLsU/Rl4n2HDr88iSyES7JdoyXtpZzNKP3VOuYkty3RBAdnAPN85kuCtaip&#10;zfaOOzq9QbLsidqvORV98zMhoNERu7OoSj6vaAeC5rrsuadg7OWXbc5GbxJzZY+Tgz5uwEcuDWXZ&#10;VMUOw006L1JVA8cboMHZ9Tf+cO9IYXAmpsaZqNXyb8EaDx78+NTTSvJep3MpAHosN/kc+q8alUAP&#10;Wmaq7OznY385etSiS5klBqGZj95yyMsBciJY8W7dM1K7ZJks50HI44DvhAaildxP6m1NsvjXCDS2&#10;gHeg2ymGSDILI5jv29saMLJdI4rU44DIlhIqyTKR/DL45FiuN5wUjKIpkwGwIH1ixrXbHDAQkLkk&#10;BJDVyyK7jEKpvNx3HTHAdsBYSQ7yk44DAxUWlPbHAU3xVDMxOBZvDMnErVCTucAzbZl41TC3JYiu&#10;A2GWI5Mss3+y1NsRcbZAtTNdNkIdT2G+AJBtk8fNkHpUUxaHbpTFYemZSQ8z8xci571wSMVYVKGH&#10;xE5eKlS58jm67YqGixXfFEWuRmaSg5bgCpODYowOmUE2zAYNrerNxKV+FcHIKYKTTyXUbtp3JJ2x&#10;Q7/CMjKXCLVQ0+3N3KqAdSBhXcSFz6Y6DNTq87IB+hH5Ifl7HpECajdRj1XAIJ60zQxUoc0k5WWx&#10;9S3N2scX1dB2wYdsgoKQryO56HHjpU4gKSls8pRyRhReT8PgH2jmZihbFP8ARrETxPe3J4RR/Ex+&#10;WOjT0kCHqdzm0wwaJF8+edvMS67fPcRkiNDwQewxJ6g0GbLHuFBedySipNd8qp6ZLgW1M3AXag3y&#10;guElBKGaYkUGO44OJjxKfifDHgAb5EkrbR+KlTmxpBdz7ZYNMjIWqtCab+GPU1FcqlGlRcczdSev&#10;bMRXrkVRsV00ZqmItHio2T+z1ZlYMTSm2IpERUt0xTbJL7XYHSKK2HxAAua98DXEW1B0yWM7qd2Q&#10;aNqCNxmahcGvyzif5gflrH5qIk6SjoadcyhMoHcX6B/kN/zkbYeWrEaNqprAPA/ZOF/5c+Qrzy1c&#10;Fp3/ANHHRR3wSJKJRZT/AM5Cfnj5c8y+XX0jRuM99NspI+yM6L5t1pNC0+W/l/3WpIHj4ZfjlTVD&#10;HZfLP5G/l83nrzFBYcR6AYNL3oBuc8FW1nffmP5jAcMxlk38Atclky8Ibat+wF1caf5G0V7iQrDY&#10;WEBPhso/Wc+hvljy5B5e06LSbYABFFfnmryZLOzXI7vxd/Nn80Lzz/5muPNFztASYYIz0VBsKYZ3&#10;K8BRRl+niZoLAbe7iV1+GijqKfaJzzN+dnn39D2p0jTm/wBImFNuw7nNtGVBiNub9GP+cVfyhFrA&#10;POuuRfvXJaFWHTw+7IV+QX5etq12fMepKTDGaqW/ab+zMLUZqZx9O70j/nKX84R+W3luTS9KYHWd&#10;QQpGoO6R/tP/AAGe30X0/wB32A2zXjfdnB+NupXAvlFy7cmbdj4k4LhG4OOXYN7BLyYvMR0Arg05&#10;iqgozzPyzYFaBpu3TKwqrCjLUDpjTiqtE+wBysVRiupWo69ccRXKilMbWSlCdxifGm2KpkZxKS67&#10;ZsVVUbYACtOuMbahxVG26qylWrU+GLBq/dlBilEpxSMqh6HfK5Vbj2wmNC1VoGYglevbFBttkBuq&#10;lckxgtKads2yAu3TMzFHiKHl2v6gHf6tAfjHU+GACebFj0zcYsfRiWH6nfrbRCEGrd/fLzLAYsIe&#10;X1GMj98v3xYqJatQu1cTOKphbmlDWppljFXSsCK5RGKbVIpPh4E0Xrlr1yEuSQbXiQDYb4LRMpZM&#10;b1C/SMEscHRLQcjlc5U2U83u53vp/SUVBOOrU5QTSWVwWaogXsAMfTbfKjkWkwi00TACm5wNOfVp&#10;CvQ9coyT6qQ9h/L/AEMaEr61dKfUO0Yp95xWSEInBO2YBkZG0PRPL+qrLdPdXxLM5wg1MiCEu/XC&#10;EPor8uXOr6itrbk+l028cj/l6D6zcNfyjYfZrk+C1Ip6f+fXmn/C3lweVdMb9/cAJJxPQnrXJncU&#10;O/c5mYBuxfn+sriMwuaIPxwGQBmYlakzTEjqFFBiTnwxVONOgBIV/pwLJMFcI32utcHViXoljok9&#10;1pkl9bUFoSU4/tNTr9GRDzZ+YGl+UUibWZ0iMrcEBNCTmbjwtV2z38pP+cYdf/NVrq40tjHaQgN6&#10;rGgBPRPnhlonmmx1yEXFhMjr1JVgcM8QUlj35h/84/8Amj8tb5or6zllhY8UcKSKdzknWUEAjf3z&#10;DliIKbeOsEjaSC5X05FPHfY48ycUqe+VkUlEWWnx6ldKlua8ASa+2LcRxrgUGmPyTyidoaniXKVx&#10;OtRUZYDbMG1eW0NtI9u+9PxyySRilQghiWQMB3y4qtsOmCUgFXalaJIasKsd6+2ClDdK5T44VKbn&#10;y/C0PrKKvWu3bNXkOLjbxyywUEMeOnXOmt9csnYMf14Gls43U0OJixMLZpoP5o6xptxEl1CSi0qR&#10;tsv9cL7jTKlQu6oPxysxpplAh695U/OSJkuWvW9O5upfsnsnzwobT3jVmO7GtfbAxIe4WX5hWGoT&#10;w2sDBIkChRUVc4CVHiqqDsAMSLQRbN5rq1vRHc3DgFWZ2Ue3QYvx4fCO5AxAREUlDXJvuVxITRFZ&#10;9/wGNpVmPYdMUqyyhLeBNy0gqx98sbEqOtK5Hm1cyruAIluWA4BuNMaBtv3OJCkbqomWSTmm4VD9&#10;+XLSoPUVxpIiVunzSRqUPwnian55gaCp7nDwp4FN1E0nGMUVVAGOXc0PXIsFsx4L6q7ouwOPUgmq&#10;9jTFQaQc0b8RDd1CuBIR+rElAfxpXAZENo7079D0V+EUIC19q9MuNWY0IotaDK5SHNkrXBSGMrGw&#10;ebjVvauKOtH5jt0GT4+LZASe0QJatEK82NTXGM9ST3OTjGlcUZ1SJh8KEn6cxboMmqktvXlJ4UPv&#10;1z//0vYi5iF3JfkGcdixcppmxV2YYpaO+XgQtHXKwqu6ZhirRNcxxSFtc2KrCe3XLwIUyc2KuB23&#10;GMyYZhfUHpjl65GStjrilBldoK6gPXGnJhi7iAdsYThVXVe+YbYJbsrRKHMTkQFRCkHGZNiWzsKZ&#10;sVWVy60wUl3qHpl1wcKrGlPTKyaQpEgb5iCOuC7VTysKVp32zYqtrvXHrgLErD447AhoYwjvkmQX&#10;V8MxNcQKStLVxwwMSpV33y8CGugxpGEFkCuDZWSS2fDvljfAVJaJy9hgYLQMYx8MnEKuoB2y1PbB&#10;IKpOKb4/IJWb9M2KFZE3xpOFUWq404WQVQuVilVC5sUN0A2zYpdl4otZyHfNgYrK1zYpC9WHTKwp&#10;bOXiqwnxy8CFhOXihbscZhZqmbFWiK5sVbp2zYq7iD2yq0woLvTGWRiCxW8N8bXJIXCPLByJS2Yv&#10;DHVyKQ0Iu5zVwpd6I65WKWmi8MxOFWhb137ZgcBQVb0PbLrgYtiGnXGk4QEhUEI65vlim1ZYabHN&#10;gtiS2YgOm+XihZ6eUcIZBwAGVSuNra/nQUzccbW1zS7UGOpgJUlDGXtl4oWh67ZsVcWI2GbFVhbx&#10;yq4aVYR4ZfLGlWcSds1caVcEONLUwgJtWEdcbzyXClswkjMWx4VcIyNqZuWPCxtUCnwxMtkhFbRc&#10;YK9BiZI7ZMBCPSUDZhvjclTJX9UDbMMSglVEq4xmphjC2CLRlHSlMaWyXBSVaORD0zGo6ZAi08SY&#10;wNETVgMRMhB65Pw/JPEnMa2sqUIGNMzDocIxLxItLOzI4ADGG5YbiuHwAkFFR6HZyUBUb98S+uMO&#10;rYDi8kcTJ7byfYzBaLv7d8Yb9gKdRlMobrxMltPy2s5fjUDlTvlDU2TKzC2cZJ3F+UdtIA0T0PUg&#10;jKfV6faFfkcpOKmzjZJp/wCTyyGsTAVG4IxJtdRNqHIHCSx3ZPafkVNKA6S0qdqj9WN/T8QHjTIH&#10;ASWXEU6j/I2+BA9Ra9AemJN5htzuTvgGnKeIp1B+SGpxD0YFDIdyAeuIfp62YFSRvgOAheJk1t+U&#10;mt27JMkbVX7O/TAzapbSHiCppkjgNMhJkVp5L17Ty0gEoLdST0xV7u2PxVAJFMqGItsZK1po+vRg&#10;IxkKI9Tt1wL/AKK6laip674mBHNt4mSC51y2nV1UsAKBeO1cC3FvA5Xi9AMFEoMrZPpGu6pbJK1z&#10;CPVYk9NsRXT0Yswfttg5JE02k843CJEklseJIDnAkumAqeDDkTkIkjcqMgZNB52jknEckDrEoHE0&#10;wtuNKm9RY0IIG9csEwyEwWR2Hm+xNtJeShlLHiARvgFdNuGLSEUptkrZgp7L5n0yMQwep1oxPhiw&#10;06VEVCpq2+RNptSHmjTZpJJVmXjGKVwLPbzNMVVfhQZGj1UlOrHVdOSzEwlHOZtjXC94ZVRpWRtz&#10;QbYfDKp9FqllNOlrHKh4Cp3wBNby1SIKd98tj5ptNbbULZlluPUXiuw3xAxPzZuJ4oMlzSCiluo1&#10;ijTmOch237YXXTtFEWoasdsjjW0/t41uLlEqCqrU0OFjM8pSE7HrliE4VY4BJcCm/fKVSGZj0TIk&#10;sLXFlZEj2/eHEppOMHPuxxW0RbxB7ngPsoMLX+KVIT4VOSLXNNo/hiknHWtBgiMD45D2FBiFiEJO&#10;7fu4R+0anAsoIjHixwhkjIWBlPggxAr+8SIdhXJBmFYP+7eU9zTEi5Jkmr9nbEhKuqhVjh8d8LZW&#10;PpUPVzkmJR8QrLX+QYGCfvUQ/s7nJ1TSQqtJWNn/AJtsFxXNPUnbfsMqmK5I5KLQV9OAH3wHLPSJ&#10;UIPJ2yLPiRaRfGWB2UYIaUGVY67IMaUStSCERM/dziXrMfVnBI2oMNJtd6YHpwnfeuUzNBbJEGNZ&#10;DU74KssJFeAss7Sso+AUG2ALi5klnjjVjxjFcl4QDWURDGqRsxUVc/fgMXVwPUufUap265YIIVmh&#10;hokJRaDelMqO/u4IFgikYFmr1w+GGqlr2tvNKZpI1JUUBI6YZp5kvTdIPUbjEOmPhgIAS6TQLFoJ&#10;F9JR6h32wxj8z3ixzTluRbYVyPhBnFAyeWbF2hhEYUJvtgSXzNdpBHbkjkTUnJRx7pkUSvl6zMz3&#10;IU9OIHbE182XBuaBR6aDce+T4GFrW8tWvoFPiDMetdxlx+Z5JEkmkiUkmgrjVJbfy5EDHHHI4C7n&#10;frireYUSONGhUuxqTipDQ0JmkeQTMEA2GZ9ctHnMZhogFTjuEEOTSblIaicmQnbEI9X090eWSMih&#10;oMbK0FZ7C9VkSOQEH7ROHNvJpjxRvUh5O3hkZSpPClU0eqCWRVC+lGK18cFjTdNmna1jmoVXkxOV&#10;nIVMUN+ktThthdSwBuTcVA/XhZLplt6b3cVwBGhp1wxyb0wMU1j1G4EiWstuebitR0GBH05DwKzA&#10;mT7O+TJRwolL9quDEwEf2tsEr5fnZzAkiM4FTQ9MqORPConXIFiFxIjqhNBUdcBz6HcULDiVHUjK&#10;zltlwI2LVLcsENQxFQCMLZNMuIRzePY9PfBxMhBGx3kMp4I4qOvtgGS3kJ4tDv8ALDxJMUQsiEVD&#10;4VzWQr8URI8QMfGLE41cMPEYz6jbOPjRlyBzEJjiXVboCDiUum2hpxZhkfHIbRjbDN3GFs2lwE0S&#10;Qj54BnT4a+p6kYXtpEZqFcE++Hx7YnG3XC240uuxCbZMZmEsbeJfoCOYfFEp+gYPHpj4bsjGpeWI&#10;geXoinyyY1DTLE7I7N5dh7Q7fLJeN5oGJ2FNx5etu8ZBwDUI8J2FMvlm2Ybchk/zCDjdhHdeWE6o&#10;5yQ1FNZxOwmfyy5Oz5Lx2HhOwJL5amUfCwOHx2JxF2F50C5B2wHOvhl2BZtFukH2cRmtfDLsLW06&#10;4BpxOS8YMOEuxjafOP2Dh8VPAXYDks5R1Q/dh8VeEuwK0Lr1U/diMiOF2IlD3Bw8aKdiTLh4ginY&#10;+2UtIqjxyrLLZlEOzsTXj2GnKkTENxzVn1FzLIDs5JNqtx6jSBzUnxzYQxCnClIuxJ9buqU5nLBj&#10;DA5C7ERrl0p+3XD4SOIuxw124Bqd8icQZCZdgtPMsyihAyvwGXil2MbzGzHdBTD4K+KXZY8w+KCm&#10;DwV8V2X+nkJ3SmPgr4rsVXXou4Iwfl0eK7FhrkB7kYPy6fFdiqazCekhGQOBfFdghdXWu0v45HwE&#10;jK7DC31ZnPwzdPfIywU2CbsNU1WXiT6lch4TZxuwFJqctdwpw+EWJk7HpqLn7SKR8sHhkKJOwaNT&#10;hNPUhH0ZAwKeN2C0vdPmHGRCh9shwp4g7LMemykcHYfPGlsOwZHZW9P3U/3nImLMOyza3CCtvL+O&#10;VyjTYHYfrc31vp7Q3bfumymMLLYZEB2cD8xsDcEDpm90woOtzHd2F2koHnVT0rlmY7McY3dnQ9cA&#10;js/ozDx83Ly8nZyR/tHNnHk64uxKmTDEuxwFMKHZKfLtv6twoHiMjPYNZdn2Y/5xN8vpFYrfKKOF&#10;3Hhmj1crLlQ5Pkn/AJy/8zDRfKX6PcDjdtwNe4z3oleAJ6kZghzICn4L60US7mjiIKBiBTwxxAOW&#10;RNNoY65yxhpkh5JP2fvysspjVIAncgGuKD2yLFDt/lZWFQVvyxoGStstTlNdlxwGAlBKF5kGhx2R&#10;YKygnfrlEYQkFbyr0yqZK2dqBkLGmYntjSWw3JePYZeFVHpjgR3yBDUQ5qjpicrUA45bijfNUPI1&#10;aGtMDsSd8vApW4mqanAsoqcvhsGJNJnbMOVO2BWGStjxMtsqbBcDtt1wWglmdipY1XphfM2/Hsct&#10;xR6pD0Wzfhb79SMVh8MyFYB5i2/eDqO2CwMWTApmqOWOpihBFvDNTEbpaeRVUk74KiWoynJzSx6/&#10;vAikk9sHotMgGcXlGtap6hZB+GLYsmIbynGTy+mtV6+GYGfJ0Wnv35ReSDrV4k860iUg9OpwFGtc&#10;0GfJxFkH6LaVZJptsqoBxVQBgwLQUzGSsknLOSemJyHw65OMUFySA1UHEZ7hYI+chplsRZoItZY6&#10;TcavcmKAEqOppthPZD61I13ICadPDNjihXJhKVKf5q60fLGmw+WbQhJpRWanXDB2qTmyxQpoJfK0&#10;8xqQOpxGlcyEnZAk71bMB3w8S2ptuOPhjsixcq7UGbFWyKCnhmwKp0Fc2FW122zYqvTwbFE6ZTPm&#10;lGKABjsgrdPozYpVVftlYqqiQqQRiZjB3xtU1i1WSL4U22oSMTaEHfvgVO7LzFLbUAJC13wK1tTJ&#10;iRVlEHmJJVPFviI6k9MjPmLy7Fr0DWVyKqwy8ToIAp7N+Tf5wyflvf8A16CjA1LE98j3lH8t7Dyp&#10;JJd2ygzP0JG4GU5MnEyL1v8ANz/nKG9/MW0i0G0HoWlKzBD9s9gc6HXgCewysi2uYfMKILt1LDvt&#10;kL8462mhafLqU5oqoTv+GbHT0AwAt7Z+RnkT/H3mWHTCoaKFgzE7g06k54FtoL38yvMYHxMJH2Hg&#10;K5dknwhBBJ3fsFc3GneRdEe5nKwWFhCWJ6Cij9Zz6LeV9Ag8uabDpdstFjUCvie5zVZpcRU7l+IX&#10;5u/mVd/mZ5pvNfuHPoMxSBK7LEuwAyTRrXc9TkeTcBTwbWbpiAkB+BD0HviyCnXbDI22sYmYs3I7&#10;YupHjX55TMfBVgbj9kg9jj8rVVJ5Goyj74qiIiTXjtlUxRa9WIINPnjcUo+i8aHYnHVrvlZFJRsR&#10;CtxGwpjT44FTKIqV4LuTuTlDfFV/2Dv0xjjfFUxspiAQduR/DMK/Riq15Aobidzlk1OQ4VR0cxiU&#10;BAST3xSJKAcjWuS4VJYx5g1nkJBEKektfmcTuJPUIjXt1pmx0+Ot2JLzTmYIJNQn3lkFRXtXEApG&#10;2bOAYksGvrr6w/Kmy7DN3yaLSyvJNqjeubFC4iu/jlU74pCv6nFRGm1epy6UOKFB5TKu/bYY9Ou+&#10;QnyVSZugr1y+G4ysGwzVvrRQHwAwai5AM4vPtbvQKqtK12wQWr8PhlMx1ZKOj26xj1n3kPTKVqGg&#10;yiYSzOAq1OW2I3DlVovU7DKCaS9K8k6PDql6j3NFt4f3j+4Hb6cu1HHZiKgbnMTMxPN6PqJa4lLW&#10;ylY2PGOMDahNBTBQIdQw6HpmOhA+hLYXUlrKKNFTnXsT2znnmK5N7dppMZIFQXI8PDLscWQ23fef&#10;5L6FF5S8tXHn6/VTI6MIEam5A+19GSyGBYI1jQABRl2ONNZL4682+b7jzHfXF/dOeTux4k1A37Ym&#10;xJapzYQFBQwOQc0Kk74mTU5JUVbxhUI74kepYCtP15Xkn3Itm2hWCsgW5IVZDQk9h3wtvpo7WJ7m&#10;5IVEUu7eAGZGmhbSZ3szPSrfUfMGrWvlrRFYmWVLe1jUU5AmlT88+QX57fmTL578yz3FpITYW1Yb&#10;YA7UB3b6c2N0Gicn7mflb5Ct/wAuPLtr5btgvrIvO4df2pW+0fl2GAfKfm7zX5NhW7szOkDgNRge&#10;JGUSmJFIkQzTUNKstWT6vqUEc6eEihqffnp/yZ/zliIkitPMcRV+jSL0+kYCO9kJg83yv+YX/OHv&#10;k7znJNfWEQsrmQVoq/Dy8fEZ6o8p/mxonm5SbC5QkUPGtD92USFMx5Pi/wDMD/nDfXvJSJqHl8fW&#10;F+JZDHvWvSvhnWYplmVZIjVSBmPIEMgbfEV/pE2l3E+lakno3tvIyyIwoQcUO+wxi2RSpi8ah5uv&#10;j1xta7HbJEslRIEjIZTWu+CIxxHtmJM2VTKb054gFADlvwGKE0IHjkFUFg9WOaUbLGOnicTkqB9o&#10;5fjkCeSpdHaMi85PiDDYe5wOtetcyEr7iOHiyNGCaBRtgmOXiN8FIYbf6H9ZmAgUjxpihKSKVPU7&#10;HIENZAULA6nol0l5aSFlt6sgY98QexjY/D0yvhahFm+nfmzqdlFyv0Pqs21Cab+OFc+nFd0FcaK8&#10;J6vZ/L35tWN8BHdyenQAEeJ74XSWTxmp6E4lFPVdM87WGqxrHbuvJVoN8CuhVie1MsgBTCk0/SSz&#10;IlryqS1SO2IyM1BHGKnIEMgGQ6VHFye4um4xqDQDqTjHf0KBtycC1aY29v8ApMM0A4Riu+Kisi1G&#10;xrkC1SKFIjsbj0j8SCIsTijPxdmXtQYkLIIGxgNzaQQ3HRnaXbwJ2+7Gx/AKD3r8zjS8JKKviLmU&#10;Gb9riFHgi4hG/pActmJ2w8LaBSZ3kTai7m2NYkVedPbBRmqo5DevXKzjrqhK4IwZ2aP7HHifnlGp&#10;28ckQNqVZBIsZm5A/DsDjWp1yaVOF2Hwn7RG305RcVA7YVXJausbSFvjYjb5HP/T9jAUzEdxb8ge&#10;W9MvAh1d8Y2EJC4GvTMDhS2cdgYrajocbyyXCru+2OrkaVoe2XgVYxzYqoMexzYqsrXNilsnfbKp&#10;htNrg2XgRa4E1rl1wUqqleuNbCEKw3OMwqrAZsCqgXNhVVzYFdlZKmVNE5sUreY7ZsVU2YDpmxVR&#10;JxwqcFItZz7HLpja2sLCmNphVeDTfHDAVKw9K5ZNMQGLXXK648k24mgoc1MNptaGr0ywKYCguJy8&#10;ULCa5sCrug375VMNptYX4mnXN0x5qStLcq0ymwxQujbE8mq+tcco75GRVrrimRVcF7Y0nFURGg7Y&#10;3AqJCZVcNJVVTbNja2upTfLxtbU2OXSuKFFmy6d8UqRfNTFDRamYrjaQ0JPHG0phSv8AUGPAwMVM&#10;tlU3xVuu2UTikB1crCybD9srFW+WbFVStRtmxVcpzYoK+uY9MQxLqd8ZkmK8Y4DIkpb70x2RS7pt&#10;mxVx2OUcIW14A642mStNqgAzAYCUEtmmOwIWVp1yiMIKQVQNTKGJFpK7ll5GkN8hTLw0tKLtTLxV&#10;DmTtmwKs5ZsKtFyMvFVjHKxVrllYWSoN81caQW+Nd8aTXJAMVRUxtcKqgirjScKEUkFdxiXqZb4a&#10;ogQd83Lxx4E2qLCBjS/hkhj71tWWFTswxImuWVTEmlYQKO1TlEnJAArxK31ZepGVzJw8KV4tV65u&#10;ZwcKu+pKenfGmTCIsTJXTTNqk431fbJcDHiVf0ax3BzGUYiLISVV0ac7rvjTMMRFeJFpolz2GUZV&#10;xql4kXHod9TZD88Z6invhpkjV0e9WlUavTGM6nvhCpvaadfIPijZj2p4YiwRtjTAZUxMmR2I1K3+&#10;LgwUeIxL00G/bISHExEiyq013UIaCFSSPFTibRJ1GUeGWYNsws/Nd3RY5QQR12wJJbL75VKNsxJ6&#10;fo3naVIwrxqdupwDNZhun44BCurISL0XSvP7hQskK/D4YDnsNqVyMQQz4mbaX59t5nDPHQdwcJ5d&#10;OdjRTlovqniD0mz876eicmQg/LC+40yenw4YEDmxDK9O88aXKwBantTC0WVwpNcJIPJnEsxOvaa6&#10;CrKR1pTA93FdRiq8siBE7N8SnGkX2mXFQTHQ+IGEbXN9GerZIYwWVs1jstGlUMqxe/TEJdbvYf2j&#10;X3x8GIYmVIuHylpF2KiJAP8AJpvlDzZex7E1OD8vEsOJt/y10eYf3YA8MTbz5cRH41BGD8oE8a7/&#10;AJVDps4AjJU9QcE2/wCYTMaOhB8RkPyQQJpfe/krBxPpS1U9QcMP8dxkguprg/J9zYJ9yTL+Tjxr&#10;xidCB0JG+DV8+wgDltTvkfyXmnjSeb8l5i7FONG6gdziA8+WrMTU79dsB0VsDkR6fk/fwxCJSpC9&#10;PbKl88WdArPt8sA0ZR4qItfyo1BGMiKOR2JrviS+dLOX4vUWvSpxOiXxUX/yrXUrZfREZ9PrQHrl&#10;f4rsyGjEigHrgOjKfGV4/ImpB0uJY3Zl+yK7DA51+zm4hmQgdBtg/LFn4yZp5X1G15mP1VZ+p3wR&#10;Dqti7+rRCTt1G2QOAsxltC3Oi6skYgVpFVTXvU5bSWMqtHQVJqSDkPDkviKsY1aGRJ2diFFApGAr&#10;pLGTgaUVffJjBLqx8VM7C91SH1gGDSPvUjpgI2dkztJXdhQZHwyGAyJsNY1ERRxhBRTVj45hpVq0&#10;PoK5BJqTjwyDOORs+Yrxbg3EsYKhaKtOuVN5fid09Ob4FGMbbYzdB5ymSJ/XtqSseg8MCHQhWSaO&#10;QFhsBjZXxExXzWv7m2kiPFt2PhhVdeXrhIQqMpaQ1OSE2XGE7s/NVnPO3MMqxDYkdcCvoFy80cKA&#10;FVG57YOPZrlNGJ5kskgkuHYguaAHrvhW2j3ama5KUHQZIZGu02GsWTmK1Eg5EBqZl0q5EUdvwIaQ&#10;1pkZTtC79K2vqS3HqArEKE4IutMlS5EZT4YhuciJWlStdThktvWEgrKdhhPHaTgTXHpnc0FclahN&#10;nuYS0duJFr1IBxxtZo4Y4nQhpDXpkuJuWC5ieSSRXBEYp1xG7iZrkQUPCNfDG63YTCpauPq/q1FZ&#10;DtvgS3h9NJbhgd9hXLQeINatO/KSOFT03OIzRhYo0H2nOEbLSrE/J3YjZRllFa4C/sxip+jDxd7A&#10;hbUiHkOrnC1WHGW58TQZJjwoojdIqdt8bI7JFFbj9s1OK3TagM7ynsKZbI0twdjxRclFTu0CEjFe&#10;rHAEVfTlmOxJpllIEVVz8SoMEsnpxxRHq25yMmYCxTVncdBtjmYNPQfZQZGk00KiPfq2BOQCvMRu&#10;xplgCCqU3VB2xEpxRIv5jXExCKXcqkt4YaJMhuQg2WJfxGQ8NYilAg+mSerHGRXDKs14D8TGmQMU&#10;rnjBKRdhvga5lJiSEEjmanBwhiQqIPiMnhtgeSUmdEDGkQ8cNMaXqAFJ/m646DV57b17mJzyYFeu&#10;VnGmIpZLbRzBY3UEKagU8MBya5dRW6W6yMObVO/XI8DK1/1aIv6pQcgKVpg+bX7ySaKMuSsQFBlX&#10;C2AWpJZQxhyqAF/tHHWXmS8Es945BWhFKZDJBnTUlhCyLDxoAaimKHzXPDZ0KqXkbqR2yswZU42E&#10;bSiU1+EUpXBFz5pjknt7cwrQKOe2QMKDINRWPphyHJLEke2AIfM9jcT3BlgHpoDxIyswLMC1b6u4&#10;VVRzUdTgGfXtO+p+vJGRMz0AHhjwFEgAFUI4fr8FMDz3+lvLFbRkq8gBavbCAaazS4cxWtPbAscO&#10;mXskyw3O0IJJPfIWQwAbqwA23wNJbQLCL2K7Cqx4hScRaeFuu9KfTiF1pJV44RcK8kgqBXG0GDYN&#10;cKJNKm5vEkqEx7tUjCbYcDdcAnSrmaIzxANGDTkMBlS8JdhRPp91DT1Ia16bdcHGwMHYSXEDA0eE&#10;17imEZGJi7AX1aNiaxHbDxkI4HYDltbfqVZcRkY8AdgB7W2B+033YTMpEAHYHbT4JfsyUHvictKc&#10;YdgJ9GhHxCUbYRmazidgKXTR0RxXJDMx4HYGOjyPvVTkxmUY3YDk0OY/sKRhGZPhuwsl0aQHeGuT&#10;8ZgcbsROiM43g/DB41MfDdiunaHClwrTRHiDvtlWXNYZwxB2TTW47IWhjCmpG2Y2ORJbpxFOzkEu&#10;iRsx4giubCGanBljdgGTQlHc5d47UcbsBnQx/NkzmR4bsa+hsBVWyPjJ8J2AZNKddq1yYyseAuxH&#10;9Fy4fEC+G7MdMmArTD4gSYOwM1hMOq5ITazEuxFrSReqnJcYRTsYYXHUHDxBFOxpjYdjja07E6Ee&#10;OKuwRGzDapGRICQ7BIuZUFFY5Hhtlbsb9en6czkuALbsEpqtxH0c4OALxEOwQuuzj7W+ROJeMuwQ&#10;vmB/2lBwHCvGXYMi8xp0dMgcCRkdh1b67aykVquVS07cModh1FqUEhAiloTmPkw03xm7JRey8bEI&#10;8vIEbb5jQx0W6R2dnCdYcvcN7ZuMI2ddkO7sW0JSbgHwwZ+TZhG7smGvSkW1D0zHxCy35js7OYt1&#10;zYh15dlUyQYux4XCh2dA8lWvqXkQAqSwFMjlOzAl2fdH/nGjSf0fo37xd2Vc0Gq5uVHo/Mj/AJ+J&#10;600On6XYwSFSkhZgO9c9RE/dmLEObF+QMrqtan4mNa5vDJhmEAXoK9TlVpkwGYUmFRXxzKdsJYFB&#10;yjeuOr3xpjSH4mmOqMCkKbLxNRl4qhnagrl4qokjvl0riq0ShAQDuTlYquJrlkYQVBpRoCdjjKUy&#10;VtgLi1dh2y6U6YLQS4mu2JSZfjCCEHNJxPHEvbLUUorJ3OVhQuDb/jgZxvXLAWuRTS0NTvgd/EYW&#10;LMNPavwjqMByHbfauTEO7dLN9Nm6JuMLZDVtsvgKDJ6JCOUdR92CYemWK8+8wkGTjSgwSMUsHnUC&#10;vhig98VSuU8fs9cVUCtMjLlapdPKVBLdAMHxR02zHJtkHneuapQEL2wWF7Y2zBeaXE3qPy61yz8A&#10;5HtlOTJSWTeVtCl1i5SKBC3JgDhazFnNe42zSanLxJfo1+XflKDQ7NAiAMAN/fBUSUzWSNsnptxP&#10;wTiDtj2oPhxiEE0l8khZfhFa4X3t2lqpZj0ywC2vmybyr5duddlEEamjGlc5N5h81i4kFlA43alQ&#10;czMMN75MwH2p+Xf5QJoNi2oaghlkClgCNs6Vpa8LOP3A+nM/ALLRMvzO/Pi7WXzNechukhG3RRXp&#10;gg9c2AFNbwj1RJ8WUPfCkqbHwzDCVLSgk5eBCp32zYoac0FR3y8UqIAJrlYq6vY5sVVRsAR0zdMB&#10;VVSSvXtig2G+Uy5sgi4yCN9suvhgpNLiRv7ZQbwwmNc0U2By38MxJxplwrkYeObBwo4V7Tcdh0zE&#10;V641SkKaXYNeJpjfSGGUrRSKttSMLA1JA8cTMNBkFZJZ+Y0JoQMDtAQKeOThV7sSLT0+YfVC+gfs&#10;7ZBPPHlZfNNmNOckKTUge2ZMZUxiX0x/zjT+btr+WV/c6hfoGWReIJ679cjnkH8sbTye7XcYDzvt&#10;UjoMjPL3pvuemfn9/wA5NyfmLYN5Y0BTBYgcpmB3c06fLOyha5iAKIvge71Axj04ugFMXUUwlmxi&#10;5um6DucEhl6VyngkzCAlulTvX54lKwPQ1yzHEjmlfDMCvMZoz2yOUItFI54/rx5NcqQjbclKqB1y&#10;sUIpVAPwjNTwwEs13IMSxP2TjguQKVYTc6sOnbKK1NMCouGcoOfbEyuKprHcFlNMUCVxVAy3zxsQ&#10;OlMoriq6O86cepxL0idsIFqmkuvQ2QJegULTHSt6Q61rmbhw3zYyeW3WrDWLl0gXjAvU+OBVbqe5&#10;zPx4WshIvMd+OK20dOIpvl9syVYZX4gp/azfxxVUIVmCr0XLxSFAsqhnbr2zU3xZNcwUAO+2bFXB&#10;vhFNhj1GCRRVoR2Bah2GDETMZkxnUtRMYYLso74IpxGKWDPP9bm+P7IxI7YptkMU4FOGwpjwa7jr&#10;mPMcPNILI7CYTlYqEsemJMDIxI7ZgSNsw+gNJS38uW0QuByklAeQA9PAZccTRoV+1y65RkqXwRJl&#10;Mesi5ukvwgjiio0YJ6EYhqGopp1q0poGVdsr8LdiGVfl35UvvzC8xi0lhLQSSiWVvH3rke0LT2ZH&#10;1S73muG5AHsO2X1WwRKXR69+eH5jrZXUH5eeW2C6bpMIil4dGlYb1+WH0kn+6zmXih1QN3ylc+pL&#10;znFAAcRbbL1WWz+pUEdMY+wr3yJLElkOkQG4m4EVTAcsjKC6daffkKvZhLk9K0qxteXo6gxEYcNy&#10;P7IH9c8tf85OfmIvlLyw2hW8vHU9TBiUA/EI/wBo/wAM2uDEIhpJfcv/ADiB+WZ8x+ZJ/wAy7yMD&#10;TNNBhtARs8zDqK/yjf6Rnhj8i/y1f8yPNENrcqTptpSe6bsVB+z9JzH1uUxFBriLL9APzG862/kL&#10;Q7jXrkj1APTgU78pG+zt4DqfbPqvqfk7Q763SxktIvQWMIF4igHQZrtPxA7tgm/M/S/z0846VczX&#10;qXrzSPcs1WNQUrUingM8y+ev+caNG1Gb1NIJtn4k0H2S2Z8JlNCT61/Lv/nJu28xWH13XIAhEnCs&#10;fUL05MM8U+bND178pdTSBpXikPxIykgEA5kVYapAwfUWmapZa9arf6bIk9tJ0Zdx8s+lH/ON35lv&#10;+YPlwvd0F3ZcY5Pf3zWaiXCW3i4t35f/APOZ/wCTllpmtWfmzSofTTV3dJmQbiVQKAexrnocyBvj&#10;Q1XIDJYbnwaPK8thN+itQaly7EAEdAOlfnjh8SnLY5AebYCx3UtJnsboQ2o5Koo3hXBKdKHsMxp7&#10;m1WqskLCJkIeoqMbEajkfHIqm2qxJA4t4N6qGIHicuVOQGW4ZUVtJHnEZLAVCfrxDg3QDL+MBbdE&#10;PVYSsK1PTFUi5CjZVLLvsqk6vZ1uCPifanhjxGACQaZEZe9BFqdzCLl40ICCm5HeuUrnv375Mmgx&#10;4UtuNDS4k4ChVfbF12+E75V4hWkPe+XoOIuN0cigp45UsYk2AGEZAebGUbQ+lpfaAWvYpXKBhxXx&#10;OBZNNjdfhyYscmmQI5sj0v8AOO/trljqUfRugFKDCSbS5F+FAdz+GJlaA+i9C/NPRZ1N1NIiqsSk&#10;LXct4fPAdxZFJArCtBgSznQPOcGp2MtxaNQs5AA7YiRxcR9Kb4UWnEcgubV7uvMv+7B8TiKfvA0n&#10;ixxSU0uC1jJFY0HJYVBoa7nHKrOREvQ7k4KQBSncXMVskmoXVDItI0Qe2JPFSTkTXj0wsrTC0vyb&#10;MJGnBpqlyPDFlYuOROYsjuUJgIBaqkSrT4Q1cVR+IZm6DpkbQSgrq0+slYIftvu1MREgSN5ZNgBX&#10;fMxNJXcWTzXltp9oC0vIKaeJ6DEzLHwE9f3fHlXFUcmn3YuX05l/04zCMR198//U9j5hu3fj/mxV&#10;1a4w9ckGQXDbKxS2DjhuKYGJWnrjCCOmTBtDgQTTpj1FBkZFVNmPQY7IqsY0+ebFVhPbvmxS175s&#10;KtZVcaQuC1yxiquq5ROKq4XGk4pVVXvjcaTSsBl40imwPDKw0ml3TNilotXLxQVMtlgVxtbUXfL4&#10;4LRaiXrl08cVdyrvl4ELOXjmxVoH2zYq6u+2bFWi3hmwq0DTNgVx8M2KrSK5sUtKKbA5XeuFC/kK&#10;UOXgVbX7s2FKxvHKpjaGgaCmXgVquVSuG1VFJPyzVpiqIVCd/HGk1xVErH75WBUQiYwnJUkBWCd8&#10;2FK7pj8ixUHO+bFKiTXLG+KqDvTHYqpFq9MvAhS9TembCl1T1rlUxVU5ZeBC3l3yjhCQuB74zCyX&#10;VqMvCq2ubArYOURTEItWVsrFV6mhy6YoK4t2zEYAhwfeuN6ZI7ppvl3y8jSabL0y8UOEnbNjS0qB&#10;q5WNLS4N4ZsUUqc6e+VhIQtMlcdkUqTSZjhCQ0smNpkmSr6n346lMiDarS3jlYVUixPTLxRTXXNg&#10;YrajLxVZWpplVphq1XBa7Y0tXJAItVCDGHJBIKvGoONwqSiFj7nNgYq4jGViq8KMSZqdcsjG1RS0&#10;7Yll6qvIdRlE4VbAB3zHFV439srAWEiiEp0GN6YWKKABNAcZXLGwKnCuwxpOEIkUZHGFoeuMrha0&#10;wSKu4wKzkHMuMRSphBaciT74zmQaYJRBCp1b2wO3hlM3bMZWR2toKg9jiJbvja0nlvZ1NAK4Gklp&#10;sMbZxNM10vQVuF5MtcDPLXc4g0niZjY+XhXjwA+jEHnp3xAJYE0ymy8twsCroCK77YCkvWHfCYLx&#10;WzjTPJdlJRjAu/UU64EOoyKa8sgYMrZpH5B0ydRGbZB4njXEpNUlG4bIeHabATyw/LjRl+FrZaYD&#10;fWph9o4RjLOJtkUH5X6OQfSjIB7Yz9PyKN98JgWYCqn5P6bI/KPmhHcYHPmI/tjIeEypP4vyigUc&#10;YZmIp3xj+Z0Io60wjDutK8P5OSx/Hbzih7EYgPMduTuCPnglBICap+VWqxCkcysctvMFo+xbYZWM&#10;dcm2JpEw/l1rMJ5AVPtgZtStJP21GT4F4ym0Xl3W7bb0nbxpgaT6rL0ZD92Iiw404tn1e0qHilQj&#10;2OA2sLVyRRcJC8Scw+YNViUMS4+YwDN5Zgn+Jcii7Tq2/Me6tKJOK/MYXP5UiB+EkUw2VT2H8ypH&#10;WrqpHzxE+WF5bOcJJZWjF/MIcKtED8jiU3lcEfC5piJJtEW35gitXj/HC8+U3XcPtgMrYFOU/MK2&#10;dd4yGwBdeV5iPgYHESpBFprZ+d7SQ/GCMJ38r3a7rlgyMU7j83WEmzNgaTy9eoKccPGFq0ZH5jsZ&#10;SAHG+FEulXqsSFbbBYKaTePU7RgAHXf5Yn9S1BOgcD6cEiE7qv1yzbqyH7saz6jDtWSg+eMQCpJD&#10;fCym7Rn7sLp9W1OPqz0965cIBqlMqyWFm32Y0r7UzQ+YNRTcO22Q8IMRMtSaTZuCGjXfBH+MNQhN&#10;GYnB4QLIZChW8u2D7+kPnggfmBdqKEYDpwz8VDHyjYMa8MfH+YtyGHNQcfywXx1KTyZYsKKCMEyf&#10;mMQKSIR71ys6UBl4ykvky3Uhg3T2x1t+ZEQIVuS5E6UI8ZZP5NjlB+Ie1R0OHbfmHahdzRKZD8ov&#10;ipWvkZg3PkC/82B4vzBs6hzKKjpXtgnpPJTnRbeUGKmIEcT198X/AMe2jkkSD4uuR/JqNQpr5PdV&#10;UD9g/CK4Ng862XExF0ZetMB0TIZkNceU7lpBPGWVxtUHDA+dLJikpERKigGQGjLZ4yXDyXdqskIm&#10;lVXNSQcBf4ltZGcgRkv1NRhjpK5sTmtNP8PXUaRIskgEXbxxC41q1kiWAKgCmpp3wjTUx8VE2+kX&#10;UU73LSOSwoAe2Irf2MsyzzIOIFABicFKMyIezv4oGghlPMmpJwRIumFZJOjyDYeGAYiyGVCrJqvO&#10;OPb00+0adcKTp9jLGkKEihq2T8Iraa/X7yOR5HAII+HBP6GsmnE/M8FFFBx8MrxoT9MXgh9P0v3h&#10;O5HhlLokPoyuZwHboPbI8K8a5tcmE8cQtyUA3PvhbJoMPGK2jnB3q2TAISJI5NZkPqzyQsAv2QOp&#10;wWfLpmuCUlUoi7fRkdw2CSGPmFIoFZ42DO24p0rhefLtwkUswZS7GlMHEniCO/TcDSpBQ0pWtNsD&#10;yeXblY44UoWY1OPEwJVk1q2YvIxoq5ptDuTc7L8MS75LjJQZW6PU7b0g/P8AvDthXFpt1Gk9w8Z+&#10;I8RicjIG0cbmBnSEOKjemNuLWeOCK3EZ5sanbK+JaVI5o5GaQOCq7dcTeB2uhGUNI1328MbSYrg6&#10;+nyqPi6YWoGZZ52B60GJkxViKcVwDNGUgSMDeQ1wcTFepFa+GJSRh7mOHsgyBLINg7E+OLwLz9e5&#10;7KKCuVk03xC1uy4i7+haqO8rZAMlwFTiVw3qzw2w2CitMCtgUBOF7XCtLNct+yCMSziF1NqYWGb0&#10;rViOsrZXVlmOTeB7xw/oWa/sipwUxlydhY8ytcyXHZBQYmNNBdhVHI0VvKybNK2/yyHDaAOrsuc/&#10;DBa8qnqcADJ2B5L2Y3TSBz+5Gxr0yQjaCXZFrzVriJZJBIayGh3y3gapTp2CLbzBeR20dnHKwTlX&#10;rlUsVoEnYbSea7yW8i+OqxAbHptlfh0y493YBHmu6rc3TcTy2FRgOMFj4jsS/wAXSw2ix8F9VzUm&#10;nbImCDk2djLjzdDPPFA0C0QfHTviMbHjdge01y0uXnmkh+Ba8QMhkgQ2Rlbseb/T/q6SlKSu9Ke2&#10;UkFNinYy51DSpLkwIpWNV5H54QC1kh2E0dxp0ySTlyoBoPfLeCmIAdhsNPsPRin+sANKdh4ZVZHJ&#10;mAHYy50mJbg2kNyrHjWtdskJKYuyPSWzvzaOYUT3y6PJhwuxVYbpI1nWQcW6b5CRWnZVbzlwXiSc&#10;rK7uwNM901aqGVeuMdkF2BkaanqG3BTxplviMKt2a5RSv7y2FT4DDGbEwdhBIkXLi0VMt42PA7GN&#10;bWrD41Ix4ivA7Ar2VoTtyAw8ZRwOxVdKtGFfUYD5Y+IzGMOwPJpUA2SX7xkvERKDsSGjo4qJFw+I&#10;Wvw3ZTaAxFUZT9OPikI8F2It5cmFDxBPzyXjp8B2BpNEkQUePJDMxOF2FraPU/FGfuyfjMfBdj/0&#10;Og+0hp8sHjJGF2BZtJi7AjJjOxljdgUaMjdDkvGYeG7GTaIR9lq5KOZBxuwEdIlrtlnihgYF2Jvp&#10;cy9BUZLxGPAXYGNlKv7J+7Dxp4C7FFgkXqpxMgUiLsFQK5cKK9cqmRTbGLsnZZ0gCyE7DauYNC3J&#10;lydnN7x+crH3zYw5OFJ2SPy5CeRc9Mx88m/C7B/mOXjGEr1yOAbpzSdkAJzYBwiXZYGSQ7Fol5Gm&#10;GkXTs7h+V2mG51CAIKnmuVZDswjuXZ95vyj036jokIIoxQV+7NJmFly4c34gf8/AfOT3Xm2DQom+&#10;BVIIr4Z1Xl45SBTmvz8eMuKqdxjgcBizpCGQGvL7QzEZIBkh5LkfdjTk0UpCQMceBtkClczmPKrQ&#10;5KkEKLVJrigO2RIYUhpBQ7Y4YEUgpK9OuXiqxRX4aZROKopITSvTLB74qoMlfhHbvl4rakem++Y7&#10;YQlYd9gcQccuh6ZfjlTNDzxk7+GJZcxQte3bKOKHK1DTAr5aGmQTuxajfqwO+FDMLIU+LpgG4y7E&#10;kM005qUqanC1hvl7MB6PZS8IwxHUdMFQjamFSwPzE/JmkIpXoMFgYq8+mkrUnHgdsbpUrllDAlth&#10;g6KPocx5StLE9X1FIkcIanDBFoMgyDx3Ur0zyEfs4qMjKVJQlrAZnCqOpwPO9W9MHZc1Gqy7Mw+z&#10;PyW8mLFH9fuUrzpTbpgWtDyzVndL65VOEQt4AFVRinqeGRIpBKHFk8rAkk/LCnUNUjtAS57ZOOPi&#10;FsOb0Lyp5Kn1mZLeNCxYiu3jnKtd8ztfhobepXpXLowAZB9o/l/+V0XljhdXgX1etKbDILY6U/1l&#10;J5ulakd8s472SS9r1bW449PmS3pXiQPbPRlkwe3QgUoo2zO0ppxpPxG/O+zeDXLppDyZ5XYn5nBH&#10;XNixeEFePTNirQFTTxxte+FVZV4injmGBXMhGOGKqMuw5ZeKoavbKxVU5cs1MVVOVTU9MwxVbzof&#10;hxQ5UA2RCKDVFR1yuuLNU5GOlcqmKFVJ9uJywK4pUml4tQDLpihYZetDTtimRYoJ2pWg38caR3yT&#10;Jyua+OauRIQQrI/Hpsc2RIYI6KVl3BxF4FbLBkIRSYwapJCoCsa1xiW/E1wSlxJTeTXpOAq252OL&#10;gUyPCnhY/Lf+o3XNkqZgKBuC1WOwywcaSgZiG3G5ymwqqQSEtxrQY6PbKMrAp5bAyMK4sRtmPaLR&#10;sZPMt0ANMaMKaRMpoBQ44dcjIMlMfZ+HvlnbIJRUSlh7Lm6nFVb7C8idsbTFUdG/wnhtlk7UGEKg&#10;h8dWJ6ZZG1OuBVkUu/M7U6nGj4F4/TXMrDCzaGHeZtSe6kZ4lHA0UAe3fCxyZG5DoPHNpjFbKVGS&#10;RdNsKMAsstC3t7YsBSmXgUwpgN3P9YYknYdDjqYUUlrT7Vr0GUeuKFWEUiqepNcsYq1KvIADtm6m&#10;mKQ1QxoHbepoKZqYpa9QHehxaEE/F2yrJIckoLU/9F+CXZiK0+eD41pvlLIPLtZvzITEh648jFUr&#10;hbgABjCMVTWKcnpjS3EhB1OYepmr2D8v9GN2H1iagjgYKoPdj/TKb4BzPYZhg22AvWYojqFymnxg&#10;s0jAV60HfHxqStfpyBNsSbW6lcR285g+2OXpqBv9O2QW8Rtf1YWUbUtrYcpadCewyVUkbB9u+Vb+&#10;2/Iz8sz5svYS2va5J6ViD9oLTdhXtTJg4EQEadFAA+WW4oW0kvjG61SXU7u51Cc8rieQvJ7k4FJ3&#10;zLiGQUiGYfEDx6098a/wjlhS7TVaeYwID8ZwNUSVFaNStPbKpnhYEPUbSyNmkU0aE2okETSgbcyK&#10;kV9sJtV1CDSLSXUL5wkMSszE9AAK1y/BDiLXLcvQvLHlm/8AO+u6f5X0GPnJcyAFiNgK9T7Z8cfz&#10;h89z/mR5km1WMs1urmG1TrRAdqD365suKg0SNv3E8h+T7TyJolp5b05VVYEHMqKcpD9pvpOGHk/z&#10;d5m/KSR47SJ4TcUaRXTqO2YciMibMeSbazoGm+ZYBaazBHcwA8gr7gHpUZ698kf85SaXqiR2fmRT&#10;bz1AL/snCMVLGi+VPPf/ADilZalJLf8Ak6f6q7KwWF/sgt4HO6r+Zflq5tzeG+h4KOVS4qMsxizu&#10;y4C+f3/5xv8APekXK2elRj05aJIykcKDvXPnB/zkn+ZNl5512JNGIeztE9P1B+0xO5+WWzlQYZD0&#10;ffP5TeSJvIPl+HQ72QSXHIu5BqAT2Ger/wDnCvy7LpflrUfM1+rJFezLFCCDuq1q301zmdVnufCy&#10;gOGL5u/5y/un1j9C+U9NcfWopJdQkFeixgBR8zvnse7UJSONgqqKbHMvT4jIM4Tfn1Z65BNM15qV&#10;u9xcyzF91qfYY23vi/JZaGNaKGGXjEYBsM6SDzT5VhmnsptH9WO7uec00LrsgHQYOS5jQhOXUZRk&#10;NoE0mj8p6neCW8eINIGAI6H5UxSCUTIDGaqT1ypstdr2kHSLphqEZjljQEIV3IIwU8jIKnttjSsT&#10;tdKttRmEMTUElWqdthlCSpKdSOuHzSHTaSsUazhlVGJC79aY/nwNMCQhH01ruAkCpTeox/Kmw3xO&#10;6pYmns7K0zcRXKU1G+Koq6iEctE2DAb+ON5cTt3xVXNot3HSQUKiinGlviqO+K0iYLJDbencgD02&#10;ri/qUAAyQmQwph8/liO+mkmkoKGpoO2ZJeVeRw8ZXhQ9/wCTY7ZUSzGz7hgd64o1vDL8Z/HD4lsT&#10;C0js9V8x+WV/R1jMeAZmAIrWuAZdIjctKpqzbfRkRMsfDem6P+cuoWFta6bf27BLclpGA+0x74XS&#10;6OY6/wAlMAmUcBeuaR+b+m6sI/QkrdMwWjda/wBmAEtWALNsO2E5O5iQ9Hl1W1kkSFSJZNmkI3AJ&#10;wvkgIG29MIyd6aZjbXSSylFAVWACg4qsIiUIftHfK5RPNipLrrahcS/sxw0QeBp4ZUsix/AdzStM&#10;rXmmNhaT3JN2p9NC1Of9MSnt/rcRif8AaFDkuMjZRsidNv49Av11OBeTRsWDMK1IxdrWMxrZgfuu&#10;HE/djxmltJY9UuBqMnmRv96jMJl8Ov8ATP/V9j5hu3fj6dt82KtA1+eNOSDILsrCyaNe2WMBQQ0d&#10;9sdgYNHp0zYFUy29c2KrWIGbFK09M2KuptmOFW1B75RONKArKuMOFlSIQdsrFCuBTNiqoPHNiluv&#10;fNirq5sVWF8sCuKFhcY4DBaFMv1p0x2BCiWrmxVob5sVW5sVaJpmxVwbNiq+u9c2KrD45sVarXNi&#10;riaZsVa+z0zYq0T2zYq3yDZsVazYUlpuvhlYoapmJpilUROWN5Y0tIuOHfKxVFLFmwIVgmVhQqKO&#10;+MOSDMKmWMSlSY+2PyLBCu1csjbEJCGLVy1xKSh3PfHYEKLHNiqmTttl4q7lttmxVvlXpjcklVqK&#10;e+Y4AgNq2+NyTNUr45sVaOWBgLEt8gBTLOAIXA9+mMwpVA3fHgYELeW9M1MCHFtsojwwgptcHpsc&#10;bTCm2+XfHgYENE40imKQVVZO2NwpVA2VvhY0u5dxl/PAtKZPcY8DAhSZsxGISGg2NwpVOXfNilaX&#10;8MrFWy2WBiUFaXpj6YGKmZBlEbYhVvqgHfEqZYhEJKOuamKrxKDjSMQqvHOq5uOFVQ3ir0zccFrT&#10;YvVPXNxxtXC7HbEmQnLYyAVXS7UCvQ4zhlnEq/64vjjeBwiSohbxRm4HHjVcL1D0xvE4bYkK8d0m&#10;N4nDYY8KNS8jHfGcDk+JnSv9dQb1xhjPXCJWghGRalHShOJmM5ISaimsOpR+Ipgd4T2y+GXvVNbb&#10;UYyeSkU+eIGFh1yUsoKsmtr22NGDfF3Ayijd8oKp7b6hbsKBwMQdG7YEso06+tlIaVgB41wBJE3U&#10;Y0iReoaNrlmlFYrQYBlDDJQix4no2n31tOAQQC2AJHNK5Z1pjbOdPtIzSnQ774XyOR2yZjbK2c6b&#10;AgI47UwGzE1rlUo0yDN7WNaAjr3wI75Fkn9tbUFe2F80nbLAKTE0yjTrcEVGwwukcjLG0SZJBbrS&#10;owHI5xpmnVtEOpwE5JxCp5CgXfAUhp88aZRKcW/xUphdKzeONBknluAOmAZpivfHhDAlNraENvgU&#10;3TjoTkuAMOJF/U0bZlB+YxB9Rnj+JXP34OAI4kQmlW0o4vGtPlgi38xXcX7ZI8MgcIZcSDu/KWm3&#10;I+KBQ3jTB481XY6mtMj+XRxJU3kLS6krEATl/wCL7oHoDgOBIks/5V5prClGHyOP/wAYTn7SrTB4&#10;KONZ/wAq5sAKRs4OU3nNwN0GDwWQlba/lxbg0Ej0PyxJvOoP2oxgOAsTJXT8uVQUSdvuGNbzvAB8&#10;SEfLHwGPGuT8upq/BPUdqjEv8aWkn2lIyPgKMiJHkO7h+xKpxp82ae+zGn0Y/lz0ZcaITynqEfcG&#10;nTfBUOvae4qrj6cHglPiIafQNTUkcfuOY6rYtUeom+E4Cg5HJpeooAfTbbwOApXsJzTkhx8MtZkm&#10;duNQtx8SOuMFvaE8R6dPDbIkELav9au13Ikr9OBZ9ItZNgq/RklREGsXKfaLfIjAT+WraQcuAwcR&#10;ZcSLXzDIh4sfwwrk8qW6k1XJ8ZQQEwj15nAIAr4YFl8qW7g0rlcpHoyEAiI9aYkBgKYA/wAFxE8g&#10;xwjIV8MFEHWlH7P44EufJgoSrmmTjOmswpUi1hHO4phDJ5QetFbLQQ1SCPF8hFcCnylOPsvg4gGA&#10;FKgu0ON/wreAFo2/HGwWymvrkdaVwtm0DUE2DfjiKUgqomU9DgddJ1IbANX55K2BtdzXxGZ7PVU6&#10;cxT3wWxdyU9xgM3GrQNT95hoJEi3RT4YLj1zVU6lq+4wcIZiZWmJD1AwcvmbUoRVq/dgEQy4ysa2&#10;jbqoxv8Aje/XqK5PwwejE5Ss+pQ9OODY/Pd2TSVMj4IQMqz6hENwKYJXzvIv2kFPHIeEGwZi42MZ&#10;33wQn5iBPhKGvcg4PBtl4xUG0qJjU4KX8xEfZgQMj4AZDOp/oeIbjrguP8wYAQWZq9jgOFfHWNos&#10;TArQUOGEXny1JJEhqeuDwEjMFBtDUgCgoOmDD50tnT0/VXiDUDInTkshmCxNDCP6w+0RTF4/Ntuz&#10;CT1EPHpXK5ae2YzNHRqI0a1AbrTBI80WpZipQs+xOVHAy8VTGjScUUswVOm+INrNrJF9WKJSta+O&#10;QODe0+Ki0spUk9fmx2pTEJb+ynkSWSMcU2AyHhFkMlqqW80SMgc8mNa4DVbLnJMy0Z609q5XLGWY&#10;IRP72ihTWnXH/U7BbX0K0YtVsolGRbRJwkm9QmnwU2wuu7KynkiRXpHHkaKTIK6NIFJYfFhYumxt&#10;cS3QloaEJglYUTFqvMigp88BPoDrZskUgMkrd8gS3x5NhwW44GuvLcrfV7WN12ALY8TYWxIDU+GA&#10;BoV011NOoBWNTTAZMJC13Iffkbm0e8itnnaIgu1BiZtBDq9sDXmm3MSwQPGQxFaYAWQi3hd6MjXb&#10;HiaIvh7YpIdhQVf0Jrgg7mm+G6apCnZFtStmAiQ9W3y4SaZxdlRx8ZBH/L1wE2wqnY2KShln+jKi&#10;bV2ISrS3CDcu2BFbOwLfgmSOJRsq75ILJ2R6OQvPLL2AIyTTG7dhhbuIbJm7u2VS3LdF2CZG9WSG&#10;IfsrU5WAkuwpkkJa4n8fhGTAart2AJG4wLEf2mrkqSHYOaf95FAT8KAZExCSXYB+us8804Y7Agb4&#10;iARbsCerIkNQx+M+OS4WQLsVmmlBigVzQb0rkeBBLsTjv51neQOfhB74DjBRbsqPUbhIHbmfjPjj&#10;wLbsMm1q6SGG15fCDXIHFabdgs+Z5HuleRQURaUyPgleJ2F58wlxNL6S7nb2yUcdI4nYGk1yNYEj&#10;aIFyak5aILxOwUdatXnRBCAgG+RONeIOx9vqli7StLHRR9kDInEkEOxCW7sWt/UoVcnbGMKRs7E/&#10;9E5JDzpyG5w0tB2DLe3t5pWjjmoFFanK5AqA7BsViJYmuVnHFTTrkTbPhdjLjT7iNVZXB59N8MZU&#10;gxp2AfRuo5fSO7DJmRpju7DGN5XQs8akL12yHHSbdhZckMatEKH2ycZMC7A8ccDGjxZLjYiIdgs2&#10;di/wujD3wDIy4A7GJpFmd1kIPauHxWBxuxP9ApKPgmX6cn4jLwnZX+HJAKqVbEZUjE7AcuiSx7tH&#10;X5DLPFtPhOxtnowlnVWjINfDK8magyGJ2V5lRbQMi9hTDpzxFpz7OzkjmrE++bUOvu3ZMNAqkZY9&#10;8xM3NyYbB2FnmG45OEGW4ItOaTsjQOZYDRbsVG+SpDsHWo+IfPCwdnqn8j7IS6jAaVJdcx8xXHuV&#10;rmik+AOfdnyVZrb6TbqNvgH6s0s5W5eHm/mU/wCc0vN73X5pahGZOQtmAGHRZhVSN6/hkzi7nNeO&#10;2mqwTrHdc6IwBIOLxjmAcgY02BJdS1GJLhxGfhJqDihU4pQSXCvU164wg4FtMY5Ep13x1cHCrXrn&#10;w3GNp2yStCQ198sV6YKRS52VhvsRjhtilBO3I0XbLrkSGJi4dduuY4AxCsDXZjmXCUyWt8PxDvjz&#10;gDBDUrv3OBmcmhr1zJjAJQzkxjfZsTGWJQzk9++XimlDlv7Y0mmEC0KoWu+BXPfLwGBTS0FSD92I&#10;tgphTL7OVdhgSQ1yYFMwKZppbEEHC1xXfvl0djTJ6PaOGjDHpgiDfbJ2hg/mYCKsh71pgwDCh5pP&#10;JWp6YtGKtTBLkqQX9wEXbrhpGuYrJ5Nreo1dowanvggb7DE7JYaau23U42V/TUN37Zh58tWEgW9h&#10;/LHyc+uX0RkH7pSCdsAByDUjrmizT4mb9E/Lnl+KygjtYPhCqOnfGkk1c9Mq5IJZYkBZhAoJc9sj&#10;mq62lmrFWGwycIWd2L2Lyb+W02tcQykF6fPOO6r5kk1KQxVNCaD5ZlDbkyfZ/lT8ubTyvAkiqDIq&#10;gsffEbeyeWRQooOuRJVOb7VYreB3Jq3QDJlaWRlNIlpT9rBHmjm8d8w+YYtOgaa8kry/YBzo1hF6&#10;EKxk1oOpzNw7NUn5tfnDerruqT3igLViAqjamLk70zZx5MKfPM0ZWtfHL64UIUgKfc5qYkptURqb&#10;HpigQdO+UmZVENSvTrjMtQg5jyNDl4VQhJ7ZsVaHgMYTkgGYC8nltWmYHJUnhUzj13yuYZBEQyUN&#10;fDtjh4ZClV3nLmpOOORG6qbShBz7ZQ36YSKVZ6nMchl0wWi16mpy69u+IixBsqTSo1fTO423ytxs&#10;ckWaknXfrmyKUQGr0zYKY0r+qAAO+bGk01yNR7Y0+AwrSIQjdmNdtsvFUMPHKxSrbKPc5q4q4xV3&#10;O2O412ORMqFoahoW4DqMeUKnivbKeLiFlBFptBIYz8BJ2x+5ylaTJW4Lv1O+XgS0r1oT3ywMBNKv&#10;iYtsPHN1OQOyUyiB9Nnc0Nds3Km2KuEBm3VgoG++NxVE1ohHdhtjqct8VQzfuKK/hj1Wh9sMRaEp&#10;1a/WKAqh+JhTAl1L1Rf2v1ZssGOlYlYQLMG1G4YGGNqKOxOILHwocz8fcxLGNX1Y3rke9B4HHjLF&#10;Y9I9Nv2V65mNMUFTtFEzkkUVRXG0xYoxpQaN+zXtl0xVax5cgOmYDFK1pKLxH7IxQJyNMhKdMkJ9&#10;ZEKFydya1wZGlNhlPNkBbENf1QylpHNWPUnBHTGmdPPS/quZMquNKQrx9ctd9z0GQyGgghNLKF7m&#10;VIIgWdiAAMCGbjWWnU0zXZjxJAfWPlfyu8EcOjQmhEZlenc03wQq+ps3TMeqRyWXWonTJB9XJE/Q&#10;kdRXbC3Wr5rO2Yw7yt8Kj3OAC1D1n8k/IUHmrzJG+qoRp1rS4uJGO3FdyDXxxDQ9LTTbQht7iU8p&#10;GPUnJDcokVf89/zQvvPnmqOKyKroWkVSziTZABtsPowTI+1MzIhqDzHT7esxuZTQsCx+eIFSN+2W&#10;Aswmcc0bgpy3xFzyNOigb4SaTdMg0u3S1Rph8VzI6rH9OaRUWMzRAeoRSviMwzKzbEm2daStyblP&#10;LuosV06JncjsHYbsc8Qf85c/mQ+lWVv5I05+M92PUuSp3CDov05tsFRjbTkNP0p/5wv/ACuh061u&#10;/wAw7z94ZnNtY8h9lFPxuPmaAfTnKP8AnFT8oh5u1N/OutRhtLsW4wo42km6/SFzW9oaytgjFj6v&#10;ffz9/MweRNENjp7ldVv1ZI2XrEnRpD4eC+/yz355g/L7RtfhYanZxSSPtUqNhlOHIQ2Rsl8D+WP+&#10;civMnlzUvqNjdyTafCOXGTflTtv3OeVvO3/OKGn6hG175Sl9GQk/Cfs18M2Mc5CPDt9ZeUf+ctdI&#10;uro6L52tzp12qq3IbqQRWpGcF1H/AJxj87WrGCEB1Y0qH2yz83Hmx8EvdtO/ODydqsfrWWr27DwJ&#10;IP3Urk38jf8AOH949xDf+dpRHaiRaxJ8RYdTXwzA1GpMuSPCrmwnzN/zkV5Y01Lm28uzrqWoQwtI&#10;EjqEqOgLGnfwz1/53/MDy3+T+ixWDmO3hQcbe3j6kL4D+OU6LR8ZssJyfLXlT8vPMv55eYZPOGvS&#10;NFahOMkjbKOe/FB3oM8X+Y/+cvtRvZfS0O0VIK9WJJOb8QERuxGQDo+pfK//ADjZ5O8tkXDwNdXI&#10;/blOwPsBgjy3/wA5b3loxh12zDRsRXiTsMrlEFPiBW8z/wDOO3lbzC0dzCj2tzF9mRCD99c9m+R/&#10;zN0fzjaRT6Q4k7lf2lr2OYOTEWddXxz+Zf8Azj/rfle5u9WFyDaSqAsijaoPUjsc6LbXJcs8BCAV&#10;qO1e2YcoUyeRa3pEccUNnrsb3TycArgfGyV3wf6sohMjUY8OoPU5UEmbFm0vSTqsenW8RgrOQFdP&#10;spTYHOE+ev8AnITy/wCStVTyzqE5W6Kq0pArwr2ObTFp9rKOIDm+h/y5/wCcQW8z6efMuoyokMrS&#10;tawsDQrWgb2B7Z27yvr1n5o0uPWtMkE9rIKrIp2JzXZ5cMmwF8r/AJl/l1qP5cean8p3ahLiceqi&#10;LunpjuD0yRJEVFa5DxGVvL9QeO4lkjKlSDxApTcZZPE74eNFoNdLe5gLJVmU7fLEVapJPjljNH3V&#10;nLHBCsYrRa7fzE98cKE1HTASqGaJ+JiuBRiK49hQbdsiJKhUjkJLdefw/djEqx9sJkqPubaO3iLS&#10;NSZRsMEfYBAwcSsb+oG+lSW4+10GJjkTzB2GPEqZXFnEInsuAZ2FK03wUJ+tcKKeez+UHR1aKqNX&#10;YrsRiMiwzUWRaH2xBWk/0mfzH5dkebT7gyRHqsm9cBS6SDtC21akY82Bi9A0j86rm0cr5is39QLx&#10;R06V7k4Xy6dNGzOASNgMFMTF6XpH5raBqkMVk86JOOTPXbf3wquYuEhZRv8AtHHhQYvW/L2tG8sU&#10;DShkoTEg6knLiKrSn7WRIYUqX7TSiTmVHo05AY+uBCl6dF7brX8M/9b2PmG7d+PtM2KrKZRFcISH&#10;DY42mSZWuywMBKCVrmm+OwIU96Zq40tNcT1zYFWtXNirdCNj1zYq2ATtjSclSaVFTG4pV1XvmxVW&#10;C+GViq/pmxVdy7ZsVbr4ZsVWFvDLArihSZh9OKYGKmc2BVp36ZsVW7d82KtcewzYqtObFWmr2zYq&#10;s6ZsVVVqdzmxVYc2KtrmxVs5sVW0NanpmxSpsf8AMZsUN5sVb9hmwpK6hrlV7YqqCKpr0xhPjhSj&#10;4oPbGk4UotIt8quKFcRU2OOyLB3HxzYFaO2NybMKbNjsCVFm7VxwwMEK5x1K4pBQztlgYkpJQ7sM&#10;vIlgSp1r1zYWQK0juM2FVlc1MVb5U6ZsUt8jmwIXA4w5IMgqhuwysKVwOOAyJYlpm7ZeKFwbauVT&#10;G1ttWr0y8CF4zYq4t49M2KtVGbFV1c2KurXNirYOMYUwhkFVWPfG4UqldsvFC1jimRYqDGmbFVhb&#10;KIrhTbYem2VxxtNrTJ45uOG1tr1e2+OpkUKZkPTNiqny7ZsKGt8TpliLVgxPXNTFbdU9MfQZWStr&#10;eRG5yuO+S4khr1CRtXHcRgtKzmfHK4+GIkrYkI74wrTJgoV1kJG5yqY2lTL7kVyuI8MbV3qtSgO2&#10;XxxtW1mYd8rgMTNgri4YfZNM3AeGHiWl31lxvXN6I8MHiMqaa9k/mOUYBhGVSF6ai67E4wwjJcbD&#10;hRI1SUfZO2MMAyfio4UVHq8gqASMYYAemHxF4UXFr86U+I4z0QcPiI4UavmCYdCaY1rbCMq8KMh8&#10;1yL9pzX54kbEHqMn46OFOoPP80IARz9+BpdLVu2GOZicbLtK/N+8tGVWaoBFcLH0PuMs8YMJQew6&#10;f/zkI6UMxANAKVwHJoJYGmHjooEfJn2m/wDOSNsjKJ2+D27nCuby+7VoDicjYNnrug/85GaSxX1J&#10;V5HxOFcvl6TwODxaZ09W0v8APnRrj4TOowG3l2RjUg4RmtDKh+d2kwrX1kHyNcQl8vOo3XfCcqQE&#10;50v85dOvGHozqUPcmgwsl0BxU0wjM2gs6tPzPsZCFWVN+9euFcujupIAyzxgytmVl5yt51DCQGvS&#10;hwBLpb0qV3w+KFtkVn5nhY8Q4phTPp7r1XEZE2y2z1uKUCj7/PCa401zXbLIzQWTWmtxfzDCmWwk&#10;XalMnYLWn0GqRNvUGuFM8DqaEYVT23uY3FQcDcCMVRfNTtmFTthVo0G+YjBSthsTYHAi1RSK4Dkr&#10;hSjI98BvJTYYiNsCUYidzhfM/KuSEGolFRimF7nwONMQUTjACTiIpdWmLboKg5LhDPiWfawBJKwJ&#10;3OPCGBkrKK9MBPcuD8LEfTgMAxtVArscat1MDUOfvyJgyEmio6EYKXU7lekjbe+Q4GYKmYIz1Ufd&#10;iw1+8QcRI3348DLjUjYwMeRjX7spfM16hqZCfnj4YK8bjptsf91jFP8AGF4pqCD8xkTiTxKZ0m2P&#10;7GLx+d7hB8SjB4KeNSfRbd+x+/BI87uR8aA4+FTGU6Uv0FBWqlh9OA387AVrEKYfCaZTtELpCAfb&#10;bAp87RE7xbZHgPVjxKv6OAFA5wwh842jqeaEHAcZZiVKTaa9aq+JnzLZE9x9GHgZ8aoLOQftYsnm&#10;CwpUtT6MTBgZW42ktdiPvwVDrenTn+8A+eV8CLU2t51+zQ/Tlz3ljJ0kTCIFK6OOZftA/flwC1bc&#10;Mh+7JiJZxk6VpBsAcUnitm2oh+7EghTLuWxNL3r9OF6aVayGrIuEGmslXad1G2LnQ7VaVjUjCWXN&#10;QF459sRk0Gzf/dQGR5JGy9bpx9o1wvk8rWR6JQ4LY2rLdHqcAt5RtG6lhh3QqfWfbAc3k+BfsMcF&#10;opetxXqML28o1+xIRh4lX+qO+IyeUJv2JanBau9ZcLpfLF2mwf8AHAZM6XcwcDNoGoqQVYmngciZ&#10;Bab5A42XT9VT+bbwORsBlRbqMAu+qwbfGchs2CRbpjk13VIftcj8xkDENnEWqDwxsvm7UIt2B+7K&#10;zjBU5C6g8MLW873i7MKjE4olicxdQYpF5+lr8a5WcALKOcuoMNY/zAFPjG+UHT05MdQ7iMd/j6MH&#10;mSa+OVnAz/MuoMER+fIQDxcry65E6ZP5h1Bjj55hdBE8g4A1GQGmQNQHUHXE5fOEczLNzBZdhXIH&#10;TlPjt4hH5kiQuyshL9emDwbZDPbsqTWbeeEWhVOIPLI+CU+IC7AU95YzTJNNGtEFBg4CxOQOwmc2&#10;DPLJxoXB45EgtJyB2FbWlmYPRWvJjucSCx4w7Br6ZZyywKj8I1A5Vys2ysF2BW0iCWeeX1hxAPHB&#10;a7F2Rx/LYjtmlRwXdule2TEijgdmuNDlBgtlI47E5HipsEKdi8WjP6s0op8K0G+VcR6oIdhJc6LP&#10;HbKFFXkftk4za+F2afQLj6xDalD8IBODxqZiDsL5bCX1JpSh4oD2yQyLLHTsIfqsiQlypHM5aJWw&#10;4XZctu4McND44RIJp2JNUTEnooxtBDsDLQI7+ONsHY96COOPuTXBdq7LlYmcL2UYVLsCRtX1Zvow&#10;oDsY+0K+LHFXYEmHxqncZMKXZS1Lsw7DAxdlotImPcnEpBdlyj4EjyKJOyq1mr4DJAJDsdC5AkcE&#10;iu2AxS7BKyOkCxhjRjkDFILsEz3s3qRRhjRBkRjUydiceoz+s9xzNaZIhjxuxRNauYrZ1J3Y5Dw7&#10;Xj2diE/mCYrFE1Nuu2TGJiZuwytvMKvPSVBwA8MhLGyEt3YPtdcg9OZ5YwafZyBxs+MOxz6laPbp&#10;Jxo7HpgGNbDsefqzypGj7N1yRinZ2GCQRlmWOUfCPHKzE82YdiSG4dTJE9VBxIpbdh1YNd2SNfTJ&#10;VCCASMokbSZVu7OR+Z78ys5c7k5ttLB12eduznw+I075nnZxQ7JrZj0YgB4ZiS3Lkg7OyKapJ6kp&#10;zKxDZxZmy7C5cvYOxdBXrhCCXYcWUVXGFi7PZv8Azj1pYuNVt67fGMxNSdmWMILUp/q1pPcH9iNm&#10;+4Z9tvLz+np8UPUqgGaqIsuVhG7+W7/nKvS1uvzD1XWWBRbmQkAGv0/ThpSpqcvc0PAhKIIlghJI&#10;UYou3TDwWyYvqOqujhVbcdccWPXAcQSvtdbYfbOO5g9spOKkE0n0GsBzXlmK06ZXSQU9GoowG++W&#10;V2yAYAopbgHcHEumTbEYrCUfCanLxVQY03PX2y8UFelRucdTINbfqeOUB4dcLK1Iv3bpjzkWKkhA&#10;NSdjjeCkUI6ZMSIKtTENuenbAxFO2ZQKQl7dfYZWFkpN8VDjGGSixKurduuBHzIDFNLMEsKdMQbF&#10;WV2opSuBXxVm2lA7DAbCuHipL0i1jDKFHSmCLcDpjxb2rDPNy8QEr47YMVct8RADyi7UpU4Mgj3y&#10;E52oDzzzBqXpK3M7gbUwwVaZBk8ouJjIxfxxrMEBJ2pvgkVKYaJpkupXKQwqWJNNsL5pwx23Hhmm&#10;z5LLKL9Bfyu/L+TRLFJGX969CTTxxs0ixrVyBmq+rkkl9D6Zp0wZSqk9shWv+ZFsY2Cb098vhgvm&#10;xD6M/Ln8tTq863dwmzbCo6ZyW71GXUgTU1Y7j2zInsyfXWjaBaaCAsShRGKBqeGCdN0gSsrEdMrM&#10;kFD6/wCZfqkbKDuwyf2lgigAjfKxuxt4HrvmiRObRSbAEnwByW21kIwOlMnAbseKnzb5s86NOjq7&#10;lmJIG/T3weF47Zn4gxO7518wX63K89iQaH3xvLeubCPJg8xurNZASOvUYorbYSLVI2iZH4MMeprv&#10;TKyKZ7L3jCjYCntitcrO6EMgKkjqMY1O2WwQhJmA65aEEdN8Zggpp0ailMYeuTigqZHEkYw5YGcV&#10;Ku+NGSS21MsnAq1RvWvTMKjFFrjua48E98iQpKhTf28Dl0p0yN2gFv4kAH6sXVajKJHdCp9Y4UPe&#10;mWw2O2MTuhDq9PiHfEB75fINgXx92OKZWyV1YkbDG4FVwGrXNihVBAObFW/UB+EZWKqvEU+HNiqx&#10;fi+ImgGOjWpoRleWVBKNi6c2HXBTKPDfMbiKFCFFaRnk+HfN88iqMoF+xtlAjFUUeTAE/sjbKPti&#10;qvbnl9ruNsvvTI0mlRGKUdexocoeORWkzeQMixdK9fpxEg9csDMI1XQs0I6KKfPHkU2wUmkPFO0q&#10;k9KGgy42od++AhgQ68tTLGTGahBU4+Rwiljl+CFli861R5LqRbSHcn8BhcCXbm2bOMaQhNRuUhsx&#10;YwbCPr7nucWIy3GgsEnkqa9hWmN98tVCM4/uh16nKPicWJKJt0C/u169TlYoVjuwVdsw3xV0hWMN&#10;xILE4/AWSDJrXf2wUg8MxiySO8fhWv2a0GCkFBiGcXnmrXPryekp2GOwsktReOMPvhColB0pjJHH&#10;92Mw886UPafy68ru9dduABGtRGD4+OUygrxA65gXul7BbzXFvML5nKhO9eo8MV5qsbKdqDrkCd2t&#10;Bw6dNcajaXqqZZHmVhGBUEk7ZE7RZNSvzdn/AHjgHFB/M3jkgl9e+d72z/LPyQvlhX4eadccyTug&#10;oYoeyUHSuH8koP2W+eZOKDGnyjPaTwy/V5YikpUUrXcHofpwOzcvs5cI0gClaOLgK3RNFBFB441q&#10;k5aNglBxA+oqxVFN8AagkpiZbYhHNByPh3yglgD3vbPy1l0r9LW9x5ijM9vGHf0l7uB8P44s/wDc&#10;jx2pmPE0Up5ApuNVlC0WOjOwPcdh888dfmt/zjjcfmRrsmvWV3xMhVXD+A/lzInqREUxljB5v01/&#10;Kr/nIry15N8padovmWOS0ltoCFWNeVVG4Jp0Jz0/5V8rWHkPRbLyxo6cYrWKhYdWenxMfcnNROJn&#10;Ik9WR3FPkrzD+Y97+aWt6l5s1RmNpNMsNtbGoEVup+Hr3PU++HhuhHEkMp5zOKD6czIxobLTzF/L&#10;s+o61fa7ZD0NLtmZivgqjYn5nFYY1hrbxABV3PzOEnqiRpJtUvZtZRNc1UM8tywRGAp8C7DfEbtT&#10;dcbWMgEDm3yGJNJ5Jx5UkTy6t15mv43ZDILa2HI0LN12wi8yeY7XyzpU2vakf3FvGzsfkMnhw8cm&#10;o83oPkbyVd+dPMv+FdN/cCZ05+IU7sT7AVz4z+ffOWq/nB5qa5iDu1zKIrWBanitaAAfrzazkMUe&#10;5xp+sv2A8t+X7PyjpcGiaf8ADb20YXk3U0G7MfE59Avy1/5xZ0Ty7psFz5qiF1qEyqzg/Zj23GaG&#10;faRyS25OUMYi+ZPPn/ORz215daT5NSNxaEo00gr6j9KIPD3wx87/APOMvlrXbWZNEh+r3bD4GXpt&#10;mVg1J6rKIKQeT/8AnKK7iuUtPPNvHHANpZYxRlY9Ns+fzeYdb/JPXb7SNPmIniDRN4fPNuBYtx5E&#10;4y+w5ILDzLZRvcRpcWcypKgYVBBFQc9Sf84s/mL5r8+axJpWqM1zpsSF5XI3B7CuabX5owFssczJ&#10;4p+e3l/QbDyxd6zJDBbX0aqlvNQKQxOwFM9kfmb53svy90e71e5KhIImKLXq1PhH35V2djOTcpiO&#10;pfEv5T/llffmTq9vLfFxEriW4lI2aNTuK+/TPicLjVvzK8yF5C89/qd106n4j0+QGbrVZhjjv0aK&#10;My/VOGKDTrdYYgsVvAgVQNlVVH6gM+4v5a+TV8g+V9O8roa+lGGk92I3/HOQ/MHLMyc2q2flJ+e/&#10;mOx87+bNQ8wWicjaILO3k8ADu3yOSmK7LtxQ0Feh65saZU8O1HyzDaW3rXaepKFLCRRVST7+OCmm&#10;jkDCtWU0NMYBB2Yg2jalppjCoscdxGXXmNqYSXerWttOLYzqslK8CRXM/HgMgiMmW6D5K8w6zpr6&#10;sNMle2DcVlVCVIHcHD62pKoZGBqK9cxcmzO3leuSNpd41tqlvJHVuALKRTFWrSh75EbskEgSBwyG&#10;q1qBmj+GoOBK/VuN3xMdOZ3NPDHsfDocVQcEXMMCaOn2QcTYgfD44qmFoskji5K7qKGuJq/GoJwq&#10;m9xZNccJokA/rl8wCBWoOBVFrF5o2kePhIh6DvjJ5GHH0zTffCCqK0HRbW6Nw2qQesWWiinQnBkF&#10;3I61YAjGyjhee+Zfy60W2nZbQvDK25IJ2OKF4JTxnjAr7ZGijhUYLDzBo0SXnl6/kc2/2UY1GBZ9&#10;GhuSGt34gdBiJUwMWTaP+d+r+X7d4PNVkZZ5Gq7rUkjCj9EziX0qfAe+WUw4Xqy/nT5ek0VtaEv7&#10;+MbwftbkClPpz//X9j5hu3fj6ffNiqw1ObFVlc2Ku982KVlcx9sKup3ONrTrhUriK9Djsiq3jXau&#10;bFC+m++UcIZAr1xtMNptWUZqYGNqg8RmIwra4E5WKV1crFLWbFDiaDHAYpUWc9Rj8iwUSxPXNiVL&#10;ddsquCmNOrtl4UhbyrtXNildXNiqi3tmxS4kgUObFDVaZsUtq1NzmxVxO3682KFpPhmwqqcu5ysV&#10;Wk5eBK2vembFWlr45sUIgIT7/LG1wpRKQnviZNMkAlHRw17Y2uKLRqQUxpJ7YRXVbV1jA2OWD44l&#10;bbIH0Y8ZBih322y8VQ7NtTNhZqDNmrhpSou22auHhYoZ2x6mvXIyFJQkhx+RKlRrmwMG65sIZALC&#10;fDLwpU82Kt5WKWwc2KtgHLxQ0TXNirdcrAlsHvmxQv5e+bFXcjlYqqo5ObFC0tXvmxS4uc2Kt8zm&#10;xQu5bZsVbD7ZsVb513GURXCm1yyHucqmFk2ZMdkWKGZ/A5eKtBvHNTFVvPsc2FVvLNirda7ZVfHG&#10;lbp4Zq+GGkFoChoTvieSQrewzYVpsZWK0ux65CS0puRWmOyISAs2+nLxSs+ebFLR2zYUN79s2Ktf&#10;azYq4A5RwqvA8cwyJYrgK7jLxSGqHr2zVwpaplVxVcEJzYqvEZI2xNhkolCJjjPTrjMlaFcR9svG&#10;00qCE065dBkOJacbY7DL2GNq2lscrbAShEJbmtB1xu3XG0Uixbt0GbiDvTBx0tJhFbOKUJzcAeoy&#10;JyUnhRCWsxbZ2A+eYQof2RvkJZSnhTu3lvIgFWZ6fM417NG6gYBqKXhTqDUtUjHFbiSn+tgd7KJu&#10;oGWDUEI4E3s/MGswkCK5kHtXbAkmmQkbD54RqCjhZ7pX5g61BSMyOSBsxPTAEmg2zn4gMl+aPRae&#10;kaT+dXmWwCqrcl6b4Cfy7A9QBtkxqa5ruzO2/wCcgNbtyjyKQ/ehNK4VyeUYySe2T/NWzEnomn/8&#10;5Q3MSqsqN6q9d9jhdL5NVtgBlo1A6FFs007/AJyuRfjuQ49tsJp/I1SWVQcsGpvYsXpWlf8AOVum&#10;SRrSQ+/thDeeQiw2X6cvjnpOz0jQv+codJuCpNygB2AqNzhHJ5Ac1oMtGoRs9Dg/5yK0k0LzoK9P&#10;iGF0/kCZRyQbZMZwx4mR2P5+6PO3pPOnLr9oYWt5JuQ1CMPiIZPH+cWjOgZZlNf8oY4eR5z8RUn2&#10;yYkGNhCyfnVo6H0xOo8TyG2FGoeULhAaIcImm2XaJ+ZWmX1GjnRv9kMjMnlS7HVDT5ZPiYEs1i87&#10;6a4ok6k/MYXyeV7sEjgaYeNgUzi816e6giZK/PAkvli4VeXAj6MTLvSAi4fMtnKeKSKfpwImhzgg&#10;FCPoxEgE0jW1e3IqHB+nBJ8vzOCApywSBQUKdct0Iq4FffCS80CeHdlIxjIMCU0t9Ugn/u2B+RyP&#10;y2EqmnE42CgFMVlU71xA27r1BGBmAv5A98aY2pXExW3VwNIpwUtrgcAyE12xpV+UiM2NJBp2JOpB&#10;3wMuJ2IMSNhkgGslsAYGdS2NNZK/EPRwUl2KcOO2JCQ7KKjBSXYjJG1Nq5LhYl2BVVhuDjwBjbsp&#10;i56k4PDCQ7HC4lQfC5+/DwBbdibXtwf92N9+DgDDidTBUGqXUP2ZG+/BwBbaKg9Rgka/eoKCVsPA&#10;E8S301PYYIXzTfIP7yv0YOAMhNaYEP7Iy/8AF18P2gR4UweGEcbvQTwwXH5xuR9pQcfCZCdtGBD2&#10;wQPOMg+0gyJxMuNr6uvbFF84oT+8j+7B4S8TX1fsDg+PzlaU+JCDkDjpeJY1sT0bEJfN1i9eakZX&#10;KC8a5YWX9rEl8yWLdHoffIShbMTVOBx36csyN5RkeBsEncDjjqNq9CkqmvvlRgWYkGwD3wPJNA5q&#10;Ch+7IkU2ArgDgS5ggkFCqnIEEJIbHvkeuNLgfogxJIYcLeF36EtT9pMiZLwuwLNotp0CnI8VsxTs&#10;L38v2x6VGQlMhLsBz+W42X4Xpg8RBdkek8tuG+F8kMgazF2U3lu5pySTBxsoxLsLptFvYq8WJ+nE&#10;SCeEh2F8lvqMI2J+g4aBQbDsASXuow/CeRpgMA1SmXYDbWdQQ71pg8MFr4y7FE8yXi9QcBxAr4hd&#10;j383TU4svTI/lwoyOxi+bG7qcqOnDMZS7FD5sB+1X5ZH8uG4ZXZf+LafECa4DgSc7soeb1oRzIr1&#10;yH5Wmo6h2DLfzUhKnn9npkZabZMc7sOk84jn6zMC9KZWdK5MM7sCyeaAyvGOJ59cA0zZ4rsANrMc&#10;gVGAKrk/BLHxAXYqdZhZxKVFQKDI+HSfEDsC/W7Y8+SAl8eAseN2AZXtTGIUWhrviIEsSXZapbyS&#10;ISPhXEhHE7HrZ2pkklYncfDg3CQXYHOlJ9VPpv8AEzdMFm007Kk0Qu0MMbgjucPEy4XY0aBK1y5B&#10;BVR1xM0GDsBfomZIJJyB1pg42oxdgeSwlSOJSu7YeKlGzsQuLWVZ/S4n4RkgU07AMcTEu5B2ydqH&#10;ZfErFv3OC0Ox7k1jQ9sUux9TLMxHYYOTF2MQ/u3I7nCkB2Jy1Mar4nJCkkOwHMn7wA9sIYEOxW2A&#10;5M2JTEOxcGkRB6k5Glp2Zt/TQdMaV2DYQWm2OwGJDN2WJXVZHqaYOFXYrZSz+nsxCE1yuQtiC7JH&#10;rPmaZbGLT42oi9crxYN0Zc1CnZxjVLw3Uh36Zt8cOEOunK3Y3TrUyvzboMckqTAOyRTSCGMk+GUR&#10;FtxNOyFyn1GLHxzMiKcYuxgFMsYOwTGMLAuyQaeh5j54bQTTs9q/848gjVLdgCeLAmmYeduwpbrC&#10;8rG5XpWJx94z7PeX29SxielCQM1kebk4ti/mH/5ypAsfPeo2/LlErbGuHQFOuZIjblh8h3+riOsc&#10;I3Pc5dMvTbE5Jy7FnNTl0wLaxZ2XL+eRMUIhLxh3OamVmKplBqRQ7E44NTrvlUsVpTy21n9ljjlI&#10;Y0plU4EItkFvqSuacqHHlBlNrxJ1DcBupxtKY2i1cuexy8CtK56ZhirTk0oMx2xVpdzTNQHDZCrX&#10;AIxr7jjk4c0hRdajbECpHXpmRGVs0I1RsdsRfplkebEqiMANsBvmQGCcWLVYVwM2Ks1tgNsQbAUS&#10;ZdpbgMC2BjkaY09BgnKR/D1xeLbbJs2CeY3LkyP0pg+Na5OmynjWtah6XJuWGMYoN8iQjheMa1qB&#10;upCAdsVr3GRJpaSOOJpmCd/bAd1KFqi9T3zA1GZX1p+R35emSQavdLVf2AcIbm6SDYmlOpzWn1Gy&#10;y5v0E8r+XZ7uILApNBQADIFrnmdEJhhb6cIxoIfVf5f/AJWSCFLvUE7/AGSMgmo3DamvDck5MbLy&#10;e/aJp0WhMSgCoO2GukaUqRBSPjPfKckrK2knmLzEwlahHpr2GTvTtOEIFVplJNoJeGeaPNPrc+Mn&#10;Tr7fLJTa2gQc5RVjlkYXyayXzR5u89FmNnYPRRsfc+OGdAoFcysWFD528weZ5ZnKBxQficDsQSTm&#10;zxYqYTlXJgWp6y7osAcBa1PzwM4r0zMEK5tQml9vqLKQrbr441XK/awSx9zYJAo8vHOS6DqMEo4O&#10;4ymUDyKUsnQrtvvioYnrkeAKl8jcBxG+VXJ0mkEak0xVWA2OVSiSlUVwAQevbGHJxQVMsGO2/vlZ&#10;JDgQOuJ9MmG0G2jQ46lcbQSoklemOpkGBckldj18cd74F5qDPxNOuPVgOuRlAlNOEoK8eRrXFgdq&#10;5QRS1TvTZ2r0GNJrhASArIlDtibLXplsZUzcwLHiuZthvgVE2URmkEQ7nGjffAlGz8YmKKa0NNsd&#10;iqGYgnwy+uKqQ+HvvjaYoRKvQVzYDyVXhoWHLvgo/DucwgLVHtcBQY28euWCD0wkUqkXJFOnuRl5&#10;FC5TWrHoMad9sKUZG1AGr1HTMFrvgtmF/qlCEUbDLY98jyTyVLeIuSD3NcTPh3wqEyHFm5MaKorj&#10;iMbShopGNe/LGUqaYVRquI4hIB07Y4IOuGkEpbc6vM8ZtIGCczVz/DAlzL6rBE+zmfp4UGtj0Ft+&#10;iYJb+73uJdkI8MwFNszIBiWBapdF0KnZm60zZcqQu3MgJv7ZeKrQnDlJT4sad9sWCKgfhV3/AGsr&#10;riqsT6YY+OOGKQonbfsBiqIa75VOezIJdcS+mAa9cGRrlLJhmt6gKcAaEdMXOFlbB1JJ5k1ObFCs&#10;GxOR/SUydT2HvleSVBWYeSfLx8z6tb6WXCIzVdj0Cjc4kBy+Luc105NgfSlrbixRrFF4xIKKB0p4&#10;4MC0UDrmJAgytbb1qWUWaRBgBsCab0yIa3dSxKNNtzynmag9gcuiGAfW/wCTflrTdTYfmVr0X1bS&#10;tMtg5VfskxjbY9zhzbW6WFutuvUDcjucthG9muUnzp5382XvnrzHN5okQqOYEUb9EjU7CnywIlss&#10;S+khJFSST4nMuGwZAq+t+a7vWtQOsaikay0jjVY1oAiCg6Yoq8RhSk95c/WpGc/Dy+L6ccu3yxPJ&#10;iQgnVndW+zTuMCXEf1hTDuK5WdkU9P8AKWo/oW4j1WONZDHVSG71GKiMUVP5RTMYndCeR388Qubt&#10;qBrlww9vYYBKPFIWDgR/LAd0vRrW9ttR09YHglN+yhTvUV8cESwBpgVJI4fryklFoTQ9auINGNvc&#10;cQy3fcb0j6rXLi0uIBFO8iMWBxGSl4lDWPzF1CaS7nRBHYXMSxPEBSgHTLeFUlopHMjffrkzksIJ&#10;QGmXN3PpQmvFY2Yk4wrx+zXoFwLMUjYGvxP3Hh4ZHiJRxM40e3kvIJf3RNvZtQxv1Eh/azzn/wA5&#10;NzGPyNdwW/JVNOQHcV75stId7QTYNvrL/nESwkPmvVNQ1R1nuTD+7dhRlHgM8Q/84kWVjcefLa81&#10;QAiCN2iU936DK+0gZQppw7G32Z+c8l/H5M1c6GSt2bchWHYE7n7s+tkt8KTROAab/Jc5/DhN7MzJ&#10;+Y9zpqyHSdQeakk/7tKbc5R3OEWr6vbaVaLqlxKkNvEjPIW22Arm60uEyLIBCeXvKupeZtWv/K8l&#10;vJcXs06RxSKaqDX7RI7DrnxJ/M3zB/jnzbf6zYrVLy4KwoOpFaL9+bbLMY4uNkNnZ+vfl7Shoel2&#10;ejBuf1W3ih5H9oooBP00z6xf842flqPyo8s26aioXU75RNOe4qKhT8hnE58p1M9uQZH0CnxB/wA5&#10;MeaR51MnlXSqyW9hJRnQ9Za70p1p0zw7/wA5c/mh/iPXZPKelyVtLRqS8Tsz9/uzrdDh8KAtjKV7&#10;Ppf8kfJh8neV7OC6XjeTRrJLUbioqBk1/wCcKvysa9v7j8xtSirDaKY7QONmkPVh8s0na+q4jwD4&#10;t+GNDiKQ/wDOQPneHy1oa6IsxiutSb0+S9ViB+I/T0+/PpFLzeJRMSHB7dvbMHBDuZE7vzyv720t&#10;9Tn+poHglUVDftHsd8K3g+sk3MJpwoCR3pmWJENglQTaC9j0VF0PUEWRZld0RlqFLe+R3zt5qsvJ&#10;WkXfmW8+CKFC1SacmpsMztLiMzTGSt+XPkm9/MXXbXy9cSrJAtTIvGojiU7/ANM+M2vfmZ5j83+Y&#10;5dYtbydbi5mpCsbHYE7AAZus8hji4hmSdn6t6To1loljDoumwpFZwII0jUCgAFM+z35Xadqdl5Y0&#10;/wDTsjSaj6CeqW2NSO/vnKnU+JMgObdbPyt/5yfuNFm80XS2sKG1QgMUoVMgFCRT3zoPPnt3GZsY&#10;0kF8RXURs2klUVjkPw/LMzU3wmLJZY8mchDu3fwGVyA3Y0wEUlMbaCW7PC1j9RwaEjGc1f4qdMCp&#10;sLKez/0RZADL8RUb41yF+M9DiqMtElmrZJUSI3IkYlExJ48dshk5JDIZLWFAZ/XYSBd17VwTIUIo&#10;2Uqoaal2knO1YGu+3XKQrTjH2y66QkeoafLdzm7vnqCSTyWmBbqcwrzlBPyyYCU58saNFqcpt9Pk&#10;jVSaHmaYtaz+rGHFRkZGkUl3mLyx9WvZYarJxBUEUI6Ybrdj023PTGkU8FuPJV1+mbc+moPJjUDY&#10;jieoz//Q9j5hu3fj0SfHNiqwtTbvmxSsJ2zYq0Tl4qsJoc2Krx0GNI3whWx0rl4ELlBzYqqUzYqq&#10;jfKwquAysVVO2XirXyzUxS0W7ZXHG1tosc3HG1tYZMsLgJW1pfl1GXiqix3HbKJphpDaVOVSprht&#10;WyaCh747Iqs9xmxS3WnXNirRbuM2KGuXjmxVoHvmxS7LxVbyysVbzYq0K98vFXMd8rFWwDlVphQi&#10;I4S2JlsNJpNIrY5XLGlpGrbnEmqdssiaSi0jpl5AsFQDLwKtb8cblgQpu1N+2OGCkoR3x1cjSoYt&#10;XfLrhpKHZu2bCqHc9ic2KqLNviigjIlKGdhj8iqjXNgpFN8q7d8vClbmxVbTNiq7Nirq9srFXVzY&#10;pbp3y8UNZsVb98rFWxtlV3piq/tXLxVaGzYFdXsM2KW82KHZR2whV6Cp3xhY5IRQq8ewzc8PCriC&#10;RToBlr75GSrW6bY/IpU6nNiq0ZsKWqE5sUNUqc2KW6eGauKGwhOMO+SBpVQL+ONrTbDVq36fL4sq&#10;u+FC8oaVXrlkUwA2lwr0ONrkkWqcajHK1MiRaqbREnFK1yFJWelTrmrgVr0jmrhpLfonrmrjSFwh&#10;I65q4FcsR75sbRbvTzYrbfok75VcVXrCe2auKqgh7UzE4VXC3/HGE4QyCstttTMDTFSqehXbKJrg&#10;tiiY7YjcjGHJWoCMS0LdBlgE9MBkBzZIhbM16Y4Dxyo5O5UWmnk7Uy6ZE5FRKad2IGagwcZRSLTT&#10;1rQDbKJAwWSxRi2AqPh3y1qchKdJAtMY9Jb7RG2P2HXKjktnSPi0ZianplGQdshaaTW30Rvs8euY&#10;vkeIMuBNIvL8h+HviBfxxM2JZFbeXCFU8dxjGfBxMSE3tNCCsarXEman2txgEu5gyS30RHRQEA8c&#10;aHXwyXGe9V0/l2h2oR2yjSlBk45DaoSXRAEoF+LxxpFBWtcmMtlUI2k8BQipxtQD8Q2y6OS+RVK7&#10;jR6A8QVrvscaUU/bAIzIhl7kUxi7try1r9XdgCex6ZXoQnooy0ZZIISl7/Vkbe5lp1+0ccLOFuqj&#10;J+OWPCk135r8wWZJt7yRQdh8R6Zjplud+Cn6MRqCUGAKlH+anm20XiupTADb7WNGkQHcIBlg1JDA&#10;40JP+dnmYE876RvEk9cDy+XrabdkGEalfDLJdF/5yZ84aIv+jXjH2OBD5UsyPsb++J1CDAs0tf8A&#10;nMvzrE1ZZ1KjqOlcBt5MtCa06+2TjqaRwFlkH/Oc/mdaB4xt35GuB5vJFsw4hR92TGqBZxgWQ6V/&#10;znbrsDetcAkDsCRhXJ+X8HLkFBOEalJBD06x/wCc/ZJo1jkZkY9dztmHkSAbCNQflko6rZxpWvn/&#10;AOc55S3MXLOg7Vwr1D8u4bkFfTFflkhqGAt6N5S/5zwtLVlkup24Eiqk5EpfykRhuvE/LLDqL5Nl&#10;vcbH/n4F5d2JuA69KV3GRjUfyiNTwUn6MmM9M7ex+V/+c0PK+rorNeQox6KzgH8cjVx+Usyj4UI+&#10;jJjOCpNPU9P/AOcmfLd2/pi7hZvAODXI1eflbcKTwB29sPjhPN6Fp/5x6PdqD6qb7/aGEMv5Y3PK&#10;nFq/LJDMKWmQRfmXpEi8xOnH/Wy1/LO8WtAaj2w+KAtO/wCVl6Oek6n6cAT/AJd3w/YJr7YPEtPC&#10;mUPnzSJB/vQg+nCuX8vr1K/AdvbLBkYSCPi826bMAUnTf/KGB5fIt1HQem1T7YeMNfCiY/MVlJXj&#10;Mm3uMAN5OvIyQ8Rp8sPihnSLTWLSQVSVT9OBJvKl3GfijPH5YeMFaVU1G3kFUkB+nGJ5ZuBu0Zpk&#10;tmJXfXoegcV+eLHy7IBvGcNNZlbYvIz0YffhdLonCvwHJGNMbpWWdW6HC2fRJP2FOQpNqgkHjhXL&#10;o1wm3A4ra4MD0wI2myqeJXfGkW3XN9QlUUIwUgt1xE2Uo7Y0rsRa0kHUHFbdiPpMDuMaZOxYRkjp&#10;iAm3YwoRhTbsaUpvTAjidiRFMFK7C6bfIFDsDdeuVEJt2B3JG1cg2AuxH1XH2SRgSC7GfWpF6Ofv&#10;yJizBdibapcoPhkb78q4Az43Yl+mrtdvUORMF8R2ZfMF3HvzrkfDZCbsU/xNcipah+jInHafEdiU&#10;nmuRPtIDkDjXxXYG/wAYr0kjyBwL4jsUXzTbPuykHI+AkZHYIHmW0I3JGR8FmMjsQfXrR+smAYyj&#10;xXYg2oWsw+Bx9OPhlTO3YFd4mGxU4WBLsL5IY2P7JyBti7GGzjI+yKYLK07C2fToevAYDIo4XYF/&#10;RduT8S0GQEmcQ7A76PbHcDDxFnwuwul0WGtVJwiTXIOwA+hofsnCMjSYuxE6GV6Pg414HYg2kSj7&#10;Lfjg4gyES7AsmnXKdDkrZ0XYG+rXanYnDsii7L4Xo2BOR2Xd2WZL2Pc1x4Qu7sQbUbpT3w8AQZEO&#10;x8etXMfUVweEGIyF2LDzBJ+0MicISMzsUTzCTswIGR8ANsczsHx+ZFAFSQcj4DZ41OwSnmcIahyC&#10;euQOntic7sUPmFJFKGTbrTAdOWvxnY4a4GKtyB49Mj4BSMrsXOteq5mYgsRkfCLaMluykvI+LLQf&#10;FjwFkJuy5LiB1WMLSmPCQnxA7Hq9s0okdRQZE2jjBdi6x2hEjjYt0yO7LiDsCPZ25iCRtRid8kCo&#10;Idjn0uN3jWNxQY8TOwXYGbSHaVzUEDph40cNuxKPTJVhd6CtceJPA7EpLGQBFK7nJcdMSKdiqadK&#10;0wTidhiZLTsNLDS5JjK4oOIyJkzjF2CH0qO3tTLKwLE9K5HiWQoOwiurv01EabKMthjtx5ydkP1P&#10;UzL+7Q5lwx04eSVuwlgtmnffp3y2UqYCNuyWW8KwKABmNI23gU7CPVrsOfTQ7DL8cGqZdhEBl7UX&#10;ZdK5Ji7B9vHU4WDslmlwBmAPWuFQHZ9AP+cbdCWW7iopJYihpms1c6DfiGzGPOeoLpei3t/IQqxw&#10;sxLGgpTPrTpUH1a2jhO3FRXMLFPicrG/l5/5yIvY9c8z32qiX1vVkbiVHwjfpg+u++Z8eTkPky/i&#10;IY7Y+uSSkpU98wNcVpYVI3y8CFvI0rmxVoydhmrg4VV0uWGbI8CphFqLJtXLqexyo4whPbfWGACg&#10;5fMjbKziCp3BrBIpXHhg2wPzyg4yFTqC/RwPi3y6jxyPCVR4uFPQjGV3phrZKoJK9Pnl13pjSQ2x&#10;5bjGkntk4slJgfn7Y2TpuNsnjVDy12wM52y+PNiXKtBWm5wI2ZAYJtZgkiuB2xVltmTTjgZ8Ksy0&#10;x6txpuMCnrilnMTHgOO5wXAtd8IUPPPNt2IvhOwoa4bRJ3wktj5s8yapUsiHrgrpvkVYCx5nxJyn&#10;kES8mzFzzpaemfl35Nm8y6hHBwPpggsR4ZGr29WMGVjQnpmryz4tkEP1C/LP8uPqyRWkEZKrTtQZ&#10;yPzD5mKs0aEk9AMiAyL9D/y7/LOK2hS4nRQSAT7ZELS3lvmMs2wO5OCcu5D2K8uoNJjWGEVI2AGT&#10;LTNNDUBG3bKTKkF5p5k1/wBAFgw5EVPtk90zTEVgWHQbDIHvYEvm7zr54kW3eGNirsSWb+GSZLZY&#10;6UFcmBbC3zpqPmuWdG9aQKDtSuCQKLvmdix2VfP3mbXv3jCJuI6CmJs22bHFipiS8yvtRdt6knA5&#10;NMzoQaJG0pmuGejFq17YmT4ZYIMFaO6pQDoMSb3w8ATabW18y/CDjASv2dsjLHfm2CaeQ30copKK&#10;U2rggS9iMxvDbAbUp7JGq0W/04uGr0yFUkJQ8BFSceMihCMp9qZicVWrHsTWub3xV1VPw0p45RFc&#10;kCyBpapAJqMcBTATaCbUGYnfL6YELHJJqdhjxuMBNFsAWUqDXr44/oKZWd92SogA22zA4CEEKnGu&#10;UcKVRK1pTbG1xSrcRWuX88VWn4QShplnFVkdWI8O9cb8sVVx3DHHAZElgSpkjljj7YAgKcbkgK9D&#10;ucaAPpyUuTNcsrJMCPsjBOYKpujK5LMKAnrlDFUVLKpHEdMd88KoGR3qPT6d8o7YFV4Ocr0XrjuJ&#10;O46ZEmmdoxWpXkK5XHsciSglFxOUPJQemMpXfDdJBRQf1OIpRTtjSCepyVrxLw8cVUUb0Ixjbb5Z&#10;EWokpi5CKUagFK7+ONeSgp0GXjHSCWOQBdQuSHH7pTycjYUGIIlPiPU5mwGzBj+v6o1xcNCP7lBR&#10;KdKY85fAILBLqXm29SOm2UcsRajEeG4G52ysVVlYEgH5nNighuP4mLt0BoBlDfFCImYIh5HrjlFd&#10;siTTIBDTtRC3Y0wYi9hmOWTGNSu/Tqx6DpgpRxGLJ51e3JunLdq5eKoQHsM2BV6gseK9cCySBmC9&#10;h0+eYWad7KBb6e/LjyfLp1gNUkAE8o+kA9Bge2d5SzyjgASAP45jNoe0+bNOsfL9ta6dpkiXd1NE&#10;rzuOzn9kfLBlxdC0iNzIfgUdPE5SI7sJMZ0Ly9c+edRt/KtmCt08gLt/Ig6nIvo8Ek08mpXopIxq&#10;gPZctiL2QX0x+d3mCy0Hy7Y/l/5RkLWESBLqSL4eUw61+WHcj1Jc9My4QrZqI3fLKyRmNVFeQG58&#10;TiFG6165dsGQVBJ6lGpU9MulOuRZLmbmTwXpmY0GKr7aMyuEUcmPbEgan1OwyrLsEUznSLchhpdK&#10;OTzJPj74oO56VGYzFkEynlHGw58HVivjQ4DjtgoIkYsCa4Vtml/5klnmim0yFYDEtKDuQOpyw0jz&#10;sDVY9qH2GY9WhkDfo7S9CgufUW6vOT+qvfnJvt40x0swo5ierAdBgpULpujsZbWLUrXjbzSE8pB3&#10;psMLzOqu5pX1AAT4DvhpaZ/Do0straRMVjFnIzpFTYmvwg4EurmCztvrN8xEMKtJzHZVHfLcceJr&#10;lzTKwsNR1TWJbHy1Gv1u9aO3kif7DTMdyM86nz/5W/OSyu/J9ndh55+SqrbHbwrm6xYuAWEAvr3T&#10;Py2138ldTt/PXGO40uCLjexwE8qtsWp3AzwLq/l7X/yS8xLqkcLqYJeUTgHgyg+OOQcbSQYG32DY&#10;ajpvm/TfXs3S5sbqOjAH9lhuCOxz1dpH/OX+lTWnq6vaSR3jceYXoaZix0gB2Z8YL521f/nGLT7q&#10;eMaZeNBZxK4ijZeRQsa1BzgX50f85F3fnyFtE0ZTbaeft/zN7fLM/HjGIMTk7nq/5d/lVpP5eRE2&#10;QM164Ae4cbn5eGCf+cTvyoHnbzCvmnWIq6RpbK5qNnlP2R9HXOd7Z1nCOEcysB1RP5o+bW8qaJPN&#10;YkfpGZGS3UnvTdvkue9fz+/MR/y/8q3V7FRbuUiG3Pz8PkMxeydHxESYy52+UfyV8rQecPM36TuH&#10;MtraRevcRMNmmJ2/Gpz4++X9IvvzA8wQ6ZBWW+vZwCTufiO5OdBq8vhRa4DiNPu+eeO1ie4nIWKN&#10;SzE9AAN8+43kvyzZeRNI0/y1pZ4m2gCSKB9pqbsfmc46zllxFzpHufmt+ZXme8873upapeRI2mm4&#10;CWjk7rGmwFPfqckULmCGpqxZid8zQGB3LyDWLcazqzkgW8dvFGvw7fTgKSVYY+H2eZ7e+XY48RZJ&#10;s1rNeXa3UJWX0YwKsKggZ8zv+cu/zcbVb7/lXukSk21oa3BB2Z/D6M6LR4xijZassq2foD+RP5fx&#10;+VdIGuXUKx6lqSrK1BukZ3Va+/XCD/nD/wDKGbzt5jXzVfoP0XpZEjchsz/sj+OaDtvtDhHAOZY4&#10;I9Syz81fOkHkvQprmR+N1cBobcDqXI6j5DfPph5w/NDQfKV0lvq97HbTv9mJzSoyjs3RmQtnxW+A&#10;9K/IjX/zI0p/TiWW0ldnFy7hX5E1pud8kGl69Bq0Meo6e6yQSLy5A1H35uvy5LZxEc3y/wCdvy8u&#10;/JF1d+WvMCMb2FlEMZX7Snoa4aRXiTDrU16YZ6YjcMxO3nV5aXGkXUcN3belAVA5ipFT44IVw/wy&#10;bj3zFMWQkiJI3tD9d0lwhGxKHY4oV24r0ytkvjvAXW8uB+8pua98Yy8qDwyQDIBVivfqjvIQT6o3&#10;PfFolFdxlWUbIqmku3bmPtKeleuXPGCOTdMqjLZU10e7ljuBDAQHZSKHEEBiYFBVWyyRB5qmMsb3&#10;9vOtySs0R2FNjirukjcK706HKku0+xutPtRdrEDGTQOhqRXxxrkgVHQYqEbaCOV/SdjzbufHFeSc&#10;eYG1OmIPReFImsLh75bZ2X1kf4X9j/Zn/9H2PmG7h+O5YU2y8VUjX7Q75sVW17ZsVdXNirWbFVy+&#10;+M3PTJckKoAGxx2BVy5sCqgFd8bXww0ypft075VcNLS8bdcsHAghxPh0x2BC3lTNiqwnNiqznmxV&#10;TZvozYpW8qZsVcGOURXrhBpC5T4ZQBw2q4sCMdkUqR60zYq4EZsVb49s2KrMvFW69MrFWq065eKt&#10;VzYquFTlYqv41Fc1cVXLGWxpPhhQi4bfxxNjhCQm8MFMZkko1Y6Zq4pVguVkbY2vpjqYGKkWGXTA&#10;qkz16ZfEHfJXSoOSQ9MqlNskN1QrPUVObCqkWy8Uod22xwXvgMlQzP7b4pTIWlDmTxy8VUW3y8VW&#10;dM2KtjxysVXfLLxVbXvmxVunhmxV1KZsVdlYqurmwJXZsKGqd82Kt0P05sVa37dM2KXDwzYq6tDm&#10;xV2+bArdMo74UKqL0xI9csCEQortlYVXEY9PHISVYY67DH17ZGkrPROUGrtiRSF3o0Hzy8CWjFmx&#10;VaIjmxQ2Iz3zHCqqsdMYQQNskCqqEB+eMySr/RzDEqtMdMe52yEVWrF4YnljFW9Lsc2ApbEdMuuK&#10;u9LLByJDILhDXfNiya9Km1M1cCF4hJFKZda4GLlh8c1fDBTEr1grswzVxCQqfV/AZVcU2uW2J7ZX&#10;LFCIW02xta5JmEQtntsKnHqKipyuU6Kqy2JIrjqA5HjUlFJp/tmIByPExR8VmejDG7DAZEsqR8Nk&#10;K0UZq12GRJrdUxTTwRQrQ5hU5GU6VEx6YW6ilcxHvkfETSMj0Y/TjT88HiIpNLfRa05DKUgZCcyU&#10;cKb2+iRoa0qR45i9crBpkBScxaSWFeOVypvgMkplDpCndhtjOdTQZEmkp1Bo6sPhFPDFKeJynxUm&#10;SZLorKKgbnGsoptg8Vim1vpnpih6nEmQgbb5OOUFUT9T4fFSuJsCOuSiQWNL15xgBfHGAZNNKrSM&#10;RybfNijhaqCCD1zY2ghYIFbdhibttTJRlRY0jY9JSdeTdMQLFdycyoT4kpVd+X1BNFBU+OUHPY5k&#10;Rn3opi+o+XowCQKfLF45vHLaTwvM9X8vJQ+kOuCxID0xDF51faO6Bgw2wRHJtvjIUUhhN/o2/JBT&#10;FeWNM6SFrYxmhHTMD440tKDxnrjqYGKkx75eBWga981AcVpSaoOxxhQHCJEMeC1VJXGwO2VwA3w3&#10;aPDCss8lBQ0GM4jJo8ML1uZEqVYg+2ZoQeoGATIR4QRa6pdL0mcH2JxA28Z2Kj7ss4yx8JMoPNOr&#10;2xD297MpG2zn+uIPp1s+7Rr92EZSjw2U2P5tebtNASDVroKP+LG/riDaJZv9qJfuwjKQvhMjt/8A&#10;nIbz5b0RNYuSo7FqjEW8v2R29JaZP8yeq+GU0tv+clfP9ufUTVpq+FcQbyzZHbgKYRqfJeEshi/5&#10;yz/MCGjLfEt3rgd/KVi3WMYjUUxMCye1/wCc0vP8Jq86NT2OA5PJVhJ1QfRkxqSNmHAWVWP/ADnX&#10;5xtSrVDEfa5E74Df8vrB6jjXB+ZpeEhmNp/z8K80RsC8Cqo60Y4Al/LWyk7D7ssGqY0WZ2H/AD8b&#10;1O3FJrRmrvUPTAL/AJX2lCKA+G2Tjq2uQky62/5+OySMH+rvGOpDNXCS7/KkH+5C08MtGstpIrm9&#10;W8t/8/E/LVwANUkkikHUkGgwhk/KOQtQopGTGrpQLep23/Of3kiSHmupKsg6Bgwr+GKJ+T8X7aDJ&#10;DVhkEruf+fgvl8GlvdKd/HA1x+Ttu9aJQ/LH8xbK02sP+c/NEJUyTowbsDkduPyXTlVVP3YRqEPT&#10;9L/5za8tXqDncRKx3A5jCq4/JkD9k/dhGcMWa6d/zll5fvaenPGT/rjC/wD5U8V2Va/RlnjAIT9f&#10;+cmdCb7UqqfAkYEuPydcL8K1+jD44ZjdMbH/AJyP8v3LcWnjX3LDIlfflHcKaiMgfLEZgzAZ9p35&#10;vaFfqDHcxk+AYYUSflbdR9ENPlhOYJpPYfzC0iU0FwlfnhNcflxcxmvA/dhGUFiQnEHmrT5/sSqf&#10;pGFc3kC6UVVST4UwiYYUjU1u0f8A3Yo+ZwkuvJl3Ft6Z+7AcgZAFGx3sMgqjg/Tken8q3g2WM0Ht&#10;kDMdWXCriRT0Iwml0K5jNCh+gZAyBTwr8CyaRN3Q/dkSQodhXNpk6/sHI2m3YWSWsg24muC2Qk7A&#10;r2snhkaTduwI8LDYjAodgJ1PfIcKbdgZyRg4UW7C6YnocSEOwuZd64EguygPDIEMnYlLirsAPXAh&#10;2J8mG1aYVBp2NMrjoxyJCSXYi15Mv2WO2CmJk7E/0pcr0kOAwBY8bsYdauRtyrkeAL4rsT/T1wOv&#10;XInCCyGR2CE8wyD7YBweCy8QuxreYDXdRg8FHiOyj5hToy4DiR4jssa5C32gaZA4kibsUXV7dtqk&#10;ZA4yz4nZZ1CBzQsMHAU8Tsb9ZgP7YyPCU8QdghJIj9lhjRZRkHYsTGRuQcADI7uwtmgjc1AGSFtc&#10;g7A/1NOlBhJpqkHYm2nxtuVwGZYuwMdLiY9MeJIDsY+ixkVU5ISbOG3YAl0Yr0OHjazF2AH0xx0O&#10;HjDCnYz9HTD7Jx4goDswtbpOlcFhnEF2P/0tNt8dme7sYbu5TqTh4QxkSHY5dWuE2O+A4wWPEXYu&#10;muSjZhkfCCeMuwSuuEfaGDwgWXil2CotfANTUZE4AzjldhnFrqHfkanKzgbY5XYPj1dGXjz2yJwl&#10;t8UOwQuphmBqCB0wHEV8QOwcNUVWMgIrg8IlPiOwI+riLlRwvLrkhhQcjsjt/ri04q3LLYYHHnld&#10;kUub+W5NAdsvEQGiU7dj7awaT4pcTNAjbsPYYVhFFG2VE22AU7AF/fCIemnXJxgiUnZF3bmanMkB&#10;oJdjRkuTF2LKtcVdhzZw98kgh2Tny/aerMqkdTkZGgoDs+tX/OLXlto7VNReMfD0JGaHWy3oOSI8&#10;L5W/5yx83Q+X/Kj6dLIUe7qux7Z7oHLq2wI2zHwT4XIxjZ+DXm3T7G7d4bcclqSa47mR9r78z4ZA&#10;eTY8X1byhFICyrxI8MUVwehy4ZO9Lz7UfKUkIqgxSlOmSEwUjdidzpMsOzDLNRkgbTSVPCU7b5gc&#10;NKQhmHh1x2RQpGvTNihup7dc2RIYlVSUqffN88iYqi47plNanLpkaZJvBqDoBvjSuClTe21YnZjj&#10;k6gZVkjsrILPUg5ALYoQcx7SCyGKUPSvTE8kGSoygnEGNNu2Xx71UzACfljK5NgvSLeg64Ely+HJ&#10;imtrGAaHYjAzHJqyS1TiR4Yg/hirLLBgAGrvgdlr0wJZVaXYQ7nphlZx7A4lDxf8yNaVJHjDDfDZ&#10;Vp0wgswXzbfXRmkJY9TmO256ZGUqSSidG0+TUrhIIRyLGgA65E9Y1VYKqx6Zq8+TiOyjd+sP/OOn&#10;5JvZ2MNxcRVlmo7lhuPYZy7VNceVyIzmETbN+mHk38vrXSYEaVAXpWuRt7Fr1vVapJwBBeljVotK&#10;T0QQqqKZJtO0thxDD6MiWJLzrzD5qgHMRSAnxybWFgYwGp8RO2REL5o5vnvzb53iesEDUCirE5Jr&#10;a2MRqdj3GXQgCEPmLzv55+s/uIjUb1PhhgPh2zJhjtgS+fNX1dyOZY17Yi70+WbHFhYFgN3fNcks&#10;++Bia75nxFbNUykkpapPTEjXLwGpTqDQN1xuFVRDSp7ZRp3w8KoiKah98bUY8JVFiY03OJsd+uAw&#10;ZRNJtaXmwX3zGTj0yrw2wTTiGJLpSHNCe+CUnr16ZjzxAckiaBm00rWnQd8EKwbplRgY82SUSLxN&#10;OmPpkVUCabnKwqsavXHAYCpUnPhl4pU+LHbviopSpys82YLTNt4eONJGHhLJdHIOxyuQx4SqvUVr&#10;XfNXBSohCNiDl1wJbodzl4oUjU1BysUr1Hw8cwxKlt/hoRigGVtSjzqBXqcZvkwGYCrRQeXtljEs&#10;gpCjsC21MEVp1zF4WYijzIacVNRXGhq9MZRpiQiI/iXicfWuQYuKcD7ZTb4FCOs3CBgTQnYHHA9s&#10;rKUcFUHbcHvlE4KVEIGZgV6DY5VPHFXFlPTehxpA7ZYEKLE0Jr8WIufHoMy8UNrVj1/fNK5s4gOX&#10;Y4BUmVizdB0zOAAQ1fuNJsltY2HOavqeOCqAbnpkoi+SCXnk87MCB32GUTyy6IphaWSq0Z67dMbX&#10;JK2sXHfq2bFLVCKk9DlYpVCdx7jHdMVUXcSb/fi0adDlU5bpQlzPRCTsK4LjXvlTIMD13UAy+inX&#10;vgg064CliCbHG4Vbr3wPcy+klQd65CZpXpf5ZeVW8x6oGkjMlvAOTr2J7CvzxkKjqB175rJS4kxf&#10;S+qRz2VYVYKIgAVU7f5jBIiqeI77nKuKk8ST/pUCIX8hPOFSsfux7nI9qky30gsY6mOL45Ke3bDG&#10;NoD6U/KnQ5/IGly+fdZZIdQ1P/R7L1Ovxjdz7b4PLjiPTFARmVix9Sh4fq008l3PBdSc2ErEkH4S&#10;a9RiNKnMkSpFJdNBEy0ckCv7OWysTWtPbBzVdDNDDCLeFGcgkl/GuUx40B64FRFnbvOHkUUXvXG8&#10;TKRtVR1yMzQVOrN/0d8SANO3T2x7JxYqelK5iXasutbkNbx3UEZE7uVdj0wM780IFVI3+7FBDMLK&#10;xayullcLPG4EYX/KbvUeGBWu19SOo/dsKe9cV4WVW/lC4awvxA1L6Ji1W+z6fsfHFbiYmP1EPF5K&#10;qA2VbDkiqUfLmievqSWWphZbbSwkvKFhXkwrv40xBLdLVeNQHdaAZAoJZXc6/ceZpTMsRNnZXAeV&#10;xsAo6fTiUoNv6Nqw3KszP8sNJTHSruLXzqnmS1aQxpcRQW8B2qzdW+jIz5ggOt6Ve6dbmjTW7xqR&#10;2qMvwz4Spi9R8m2w8o+adJ1fVW4RRXayOCetdq/RnyEt5tT/ACg81Lc38DxzW0xNGBAZa9j3qM3Y&#10;mCNnDI4C/U6aOz8xWDw8lmsruIryU1DKw7HPoFZfmV5H/NCxis9SeIvcKA8UtAUb5nKNwdlPk+Tr&#10;P8sfPH5b3FxeeUblbmyhdpY4yd5U/kZfEZxn8zPKH5X+TbaW75rNdFSIYYnqC3vTLIG2QAA3eweQ&#10;vM3nbzH6U3mHSodOtq/vDISHPsq1zxN5f8t33nrWItA0CAvPcSURQOgJ7/LMbWasQjbXGJkaD126&#10;uobGF7y8dY4IlLu7GgAHUnPtL+U/ka3/AC48s2flq1A9aAF7lwPtSnrXONzSOafEXJkKFB+f35s+&#10;c/8AFetzSGR/0cY1is6GlV/aYfPPMP8Azmxa3N1oWm3cHJoBM3qU6A02zqOy4iAprlHZ6Z/zipep&#10;Iuu6e6BJoJ4uIP2jHxNCfpzy5/zipe2ml+e7a41BQxdGRCezHJ9pYzMbMMWxfQf5mWNzqPljU7TT&#10;nMdw1uxVh7bn7xn1+kmZPUmADCnw165o8WmMTu2Xb8srzUbbUlstISaSK5SX/SFH2QQepwBp+oRX&#10;MIgQH1EY1BFDXMvwQGZHVf5w0LU9K1JtWvZ4xY3EShWjIKsO1QOhzkv5yfmPZ+TPL13qKuBdKpWN&#10;a0PMjbNjpNMSbKeW7238g/yu1LU9aj1PVd9LSP1DTdWFdl+nPjVHBf8AnPWhEpae9vp+vUlnOZms&#10;zjFFxN5l+inwxL2VFHyAAz7YeSPK+nfkL5CgsblkWVIxPdyeLkVIr7ZwmCJ1ubiPwcmXpFB8N+bd&#10;Xu/zk86foHRg36NsiYUY/Zah+J/l/DPkD+cP5h3Hn/zPea3LIWgEhSAV6IDtTO+xQGGIDhy5vtDQ&#10;dGt/L2n2+j2ChYYECD3Pc/Sc6B5W/OP8wdO0mHy/5WjmFpEuzLGWJ+mmVeNG28TlWwSnV/I3l/XL&#10;tdX1rT7e4vFUIJZVBNB0G+G2kf8AOUXn7y3N6WtUk4NukyFT/DLxUuTEZiObHda/JryZ5gjMWo6R&#10;bMG/aVeJ+imfQT8jvzy07827YhCIdShX97Ax3PuPEZq9VAwLdA3uH5/f85B/844W35bWEmueVYnf&#10;SZpgXYGrQFv5v8n3z0XC/q1qKUzA462ciL4r17QJrCKOS2kEkb7jfviLqC/LcD2y0GmdlEwzvJZr&#10;EOLOo3BG+2CFohrudsrybhbQln/pR4j4WrTKV/V5J2p3ynkrIbixOltBe0q/IdO4wPAwEnA9RhKs&#10;m1qCaSwM8VFWY7kdcUlKu9abDAlK9Mjms7Mo0nxN2r2xzD4fbCEhQgk4S823IOJqjemwr8HWvhvj&#10;1SmFxewfXILr0itxxYU7N8J/V1z/0vZGYbuH441r0zYq4mvXNilbmxQuGbFWiM2KrlHftlYoXqK7&#10;5sVXUPXKOEJCuoyqbVON7sl1KdcbklbFeuWMBQXH2x+RYrCp7ZsVUSp+nNilYQc2KtEV2ObFXAUO&#10;bFDjmxS0RmxVvLxVoAk7ZWKrwnhmxQ7ge+XilTKnKxVeqHp2zYoXmKuauKW1hJzYoVRFT3xhOSZK&#10;wg5Y0nxxSi4rcbZVciwTFYAoyjkopCIRaYw5JkrKM2C0EriQMcBXIsFB34747EBICEaWu+ahwsqU&#10;TJl4qhneuY4QgqDHKySFFm3zYVUWIOKJkJJQ0mPyKqHE5sVdSmauKWwhO+auBC8R+2auFW/RPU9M&#10;1cVb9Ag0GVyxTS8W/jlcsaWlQ2+XXAhr0PHNXFVphp0y8VWFMrCruP3ZicUuVcquNLTZTLwIa4Eb&#10;5sVdwJzVxVd6dM2KFT0vDKrhSrCGo2zEDvjaGwlNhibe2SBVUCdsbXJIXiPxzYqv4b5q4FdwB7Yp&#10;XIJWGMZq4q70/HNXFWxGDlVxSqLFmxQuEXhjT45IFC8R7dMbXCrfo98fWuRpLvTp0xjHJRYqqR1x&#10;tcKqno9zl5HiSuFvXtl42kLhB2IzVxZqgtRlVxQqm2rTxx9DkDMKW1s69saScbYK62Z6AY2uJKo0&#10;WVRvlgE9ciZgKqR6fX3x9AMrM1RSWCk1ptl7ZEks6RKWoHQDLrgVWW2qKKMaWHbFUfDp7N1XGcsS&#10;VTGPTfbL3PXKzNKZ2+k0PI5dadMrJtKbxacp6jK5HtgJVFLZKtNsquRJpUzgslpSmNrTrgMlpHRa&#10;eS2woBlZElU1jth2A8MviT7ZAzAZCKZwaez702pm4V6nKzkpJjSawaeOhGVSm3XKzO2DIIbNEA2q&#10;cuvbIKi1hB3plcsVVzbAitMxbCGJKk0Aoa4gWrtmQGNpaYmFS3TNkgkIWQhflXNx8ckyQf1ihIGb&#10;p1wEIKtFJzNfDEJFr9nGLFkVndLGKSYgyHoctia3VMGuIZfhFDiPEg9K5lRmCqUX1uCDTcHwxZaH&#10;LhMhDzvU9MqCU64qr02y0FDAb7TCSS67nF1lpkgyiw3UdCDcmAocXWSuGmbB7/RWhrQYsGwKxuax&#10;I2AxRW7YCEEJPcWZSrAYpkWKXkcdjmxVYRy3zYq10xjHtk4hVZADucaPfJFVQjvinXK1UyTibDeg&#10;ycSqopoKnplHCq4UPyysVboO3TLxVcKdscq165GRVxbKK+GIKuD0qDm4nDxIpYXx3HIkrTg1e+Yj&#10;BaOFcvWnbK44V4HO2+2UVHbDanEFqORucr064eJj4YVfXOX6QwcZR4QbW6dehOV6QPbHjKPCC4Xs&#10;qdHI+nGmBfDJDIUHCEfFrNwAP3jinviZtUOxAyXisTpwUxi81alAQ0FzKlOlGOJ/UYj+wMHjI/Lh&#10;OovzB8wgEfXpiD4sTlNp0XQqMA1J6IOmR8H5ha9ERzvZSR3DHA7aJbv9qNTh/NlH5dldn+ePm6wX&#10;hbajKgptRsCS+WbOSoMYFfDANUQg4CGb6P8A85SeedPVVW+aQrtV+uFc3kqxk34b5cNYg4iXoukf&#10;85t+d7E8JXSVB4gg/eDgN/y/sm2CAfRj+cQMJDMrT/nPvzRGQ1zAr+wYjC24/LKxl3ZBv7Y/m+Lq&#10;ngLPNL/5+L6tZBfrNuwFRsGrhBcflDaMKRqBX2yY1HmyECXquk/8/MLQ0fULaUMKbA5Gbn8k42JM&#10;Sg167YTqaQRT2TQv+fj3lS8QfX5XhbwIwql/IuOm0YB9xidWGJZrZ/8APwXyhcGv1pCvQdifoyO3&#10;v5CE1KoCMA1IKgW9E0b/AJzg8kalxD3sakmm5GQ68/IN60EJp40w/mO9bD1XTf8AnJjydqSc4b+A&#10;nrT1BXCWb8gplBIj6dqZL8ymgyC3/PryrcMES7j3/wAsZGNR/Iu4BLRwtsOwx/Msgy2y/MzQL2gS&#10;8iqenxDOe3/5M30dTwNPlg/Mp4WUwa7YXO8M6NXwYZGbr8p75By9M/dhGoRwI9bqF9ldSfnkTvPy&#10;5voesbH6Ml4w6qMasGB6GuEM3ka+i+Jo2p8sfETGBbwrfypdqa+mQPlkuMJLsLrny/cRjdDX5Y8Q&#10;ay7CKbSplJqh+7IrbsBHT5R1U4q7A0tlIo3Bwot2FssTLXAwO7sBSIcWLsCOhwEMS7EShORDKLsd&#10;wNMkydgd1wFhIuwK4xCA7EwuAtgdjqVyFMnYmQRjS27GVI740h2OEjjocHCE27Hi4lG3I4OAJ4nY&#10;p9bmHRjjwBeJ2O/SM6/tY8AY8TscNZmXYmuROO0cbsWTW2/bUZE4mQm7Bia4n7S5E4i2Cbse+rwO&#10;N9sj4aDN2BTqFux2OPAx4nYJjuYD+0MHCWQIdgtZYzspGRILaC7LPE9wcWRLsDyRo3YYtZdgU2qH&#10;sMO7CnY0afETuuDjIZiLst9KhbcbY8ZZGDsCnR0P2TkvEYcDsSOk8fsnCJpEHYqNLlA+E48SeAux&#10;FrG5TpXHiCCHZXoXPeuSsK7GfU5n+0TjxMN3YqNLH7ZwGbHhdiiWaRdBU5EyZRFOxYusQqxpgAtl&#10;xOwoudUJ+CLLYwYGduwmdy5qx3y0BqJdiJybF2OUYodg+CKpyQDJ2SW0gpQYSkuzrvkPSRc3kakd&#10;WAyjKaCYB2fZ/wDI7RjpWkRBRRSB9Oc/qjZckvzH/wCc4vMcFw0elcx6kYqo8KZ35h2ynHs3xD8p&#10;LyQFicr2y0JSd4w5o++VtkxMhUJNZRzKVKgjLBK9DXLhlZgMVvfLcE9aintl+r2OXRmrDdS8lAqX&#10;i6jtiysD0yfGtsDv/LU9t+yfuyyaZYDaCxufT5ItmBBy61woQMkfHrmxKlQHXNkWKoDmxpQvDnxy&#10;640ytUSZkNa5gadMiYWqY29+0dDXHcj26ZScKpzDrpUdfoymau2R8KmVp9aa+DTliDCuSApBKfxa&#10;kjkE4iVOSYp1BdxEV74GkU1y+HJCKS6jDihxAqcmqdQX8daVxnpE9MCpmmtxW6kSNQYtFbcj8Qxt&#10;WN6553S0jpavWo61wySPiKDAkB4bq+syalI0spO5xXFKQAGR9uhwm1e/W0iO++YefLSjd9qf84x/&#10;k9L5o1FNTuI628ZBNR1zkOr3DzlmD7nNXknezYNn7ffl/oFvokEcQiFKDC+y09ZyC25PjlRKCWYa&#10;xrzWKtxNFHYZLbbSwKFRsMYlgZPF9d84FCyu1XcdK9MPLeyHIVFBhJYkvLNY8ymKJmjbk1DSvQZI&#10;oYdgEFMshC+bJ8z+bPNi20jh5KsdyMEiifDmXjxWrw7W9cW5/fI+56jwxnLr45mRxtUiwm+vWnFS&#10;9T4YhIa/CMzcUerAmkmEpT7QxFhT5ZkQLQSos5c06DrjCMsQp8sTetfbLoVSQuQ7UOJ5NKqDXLoc&#10;DG1UyU69caRiSkmkXby8dyanwxlMjsjiTVLhlodwfnldMhKK8SZ295zospqPfFEnK9RlE8TITRU1&#10;jFdfEhAPhgxZw2Y0sRDMTSSTTpYvcVxdSDuMqLO0vmjaNuMgpj+uBKDccT88sbdMeaqbuVNcxY0x&#10;EWQU1YyGh2GMqeuTpmvDUNFxy0pvlcgVRSFSem9MbyyXAtrlk70pjlap3yE49yCVWNyQSe2LZSWN&#10;uVwx+eNpXJhsC534bHvlriVKHmPL6MUyumtCLNU7dcYR3yxsVll5VB65h1wFIVKfZTvi9K5ik0zu&#10;kxRQtCOtMxWm+R4rYEoi3YGq9+uYrgtbRCTDo465q4ELmjO5Q9s1aZGQSmdoxljReir1+eYjIqjU&#10;PI8V6dMx9sVaQBAysAFXvjGNBlsBZQl0sqKrO1elRgGRyx9Md+ubCMa3YyQlvAkUb6jIK8QeJPji&#10;6qAPAZMAtbz/AFTUPVk9QGrGp3xN+u3TMrGNlSmI8hvuF3rja0yxKnxVnX9ruMqvbFVXhSsjDKXr&#10;ilfcqoRVXfH+2KQloXiTI3QdMeBXYZElKEkYgF+nhgqNcoJTSQapdCJdzgxRTAyeb3c5lkZidq5Z&#10;GKodTlUrgJpUVbwPcSpbxDk7kAAYTy25uHWdmICk7eOYebNeyvuD8vJbbyTo9xo0Vuj3N2i+rMRu&#10;pG5A+VcNYxWle2YEuapFeTmGOWRSWabqTvgHV9UTS7d52Hx9FGIFpAtn35PfldP+Zmu22mRv/uPj&#10;ZXncbDY7jfAWlWwjhF0/25Ryb6csAQWYfnL5vbU9ZfyraGllpLGGAL2K7HF3ap2FBmbGNCkPJF9R&#10;6yvUsfHGnbJKsiX1SOFSa0wO8tSFHfbGks3sNHFvHI5HqSqtSB2BxTgach28crnlrZCnp9uk86Jd&#10;qxhZqOENDxy/VdIwNqk75jkmR3SBbJYfLmmz30j2nP0Y0ITkepOKIGmYBADX78qlljHmz8MoptEe&#10;ztPVlD/C1AF3U17k9sYtk905BHFSaCvtmPPVxj1T4RegWlncaBYwSWwE1wELugBahbpl/Ulq0i8S&#10;se1cj+aBYmJCrINSSKHTrmSSOe8HNloQKHx8MD1Fy/oeHcjplnigC0CKIi8u3nlyI6rEpJZtwrbN&#10;Xap8cu3hSRWnf4jHUAn+GQ/Mx5MuAozXtJ1uzkg06wQRQ6hxd0jO3I/zYgxM3KaM1Cim/hh8QHdi&#10;YptBo7aCkOhXnJXnYzNvSrjpTAFykdsEZAArn4/l7ZdE9WPCWQaNLd+Yze2d85e6tBS3qfiDdq+O&#10;QDz5+Vnl7z5btHrdusj0rG42YfTl+POYsCOLm9O/K/8APXzV5Img0uZRNp6OUuEl3Ff8nwzx/wCY&#10;v+cPbuF2uPK1/wAWpURyVqPpGZI1fe0y04L7I0L/AJye8q6pQXwmtVLFBIy1Qkdad8h2nf8AOHHm&#10;2+dZtYu41gDVYsxJA8cjl10YqNN3lkNz/wA5D+SYZRaQXxnuG+wkaE8j4A9K57I/J78i9E/LADVL&#10;B/rGoyrxaVwKgdyvhmi1eaWU0eTcI8AoPn381vzxn8zpc+V7W0ktLKPiXkJqXbsjU7e2dyoWgKqS&#10;o58ie5HhlePHRYG+T521DU0GpxvKRJJ9X9JYq0RSeje1MhHnfy7Yec9NufLeqxk20kZoSN1bsRm2&#10;wTMKK8LJ/wAr9e1LyFqEPmy2kSVpbj6vcxiSoeInf227Z8m/P35WeZfyl1YalZRyG3VucFxGpPQ7&#10;V8M23iDIGicDE2H6ZeXvM+mebbX65o86Tx/ZdQQSp7hhnY/Jv/OZOpWkUdl5stvrHpAKXT4WPzBy&#10;P5YKMne8q8y/849eVtblnv7GE2N7OatJFuOXjQ/wyean/wA5paQiE6VYSmUj9ogUOWw08YshkDA9&#10;P/5xV0/kg1zU5rmJGLBAtKjwNTnjH8xPzP1v809QM92WMRakcCA0H9uGeYYxTXPIZPpnQPL9h5Ys&#10;o9I0aIQ20QoANz8yc9s/84of848nSTH+Y3nGOjAVtYXFCD2Yg/hnHdp6055eHH4uRjx+GL6vGvzr&#10;/NCPy1ZSeXdGflq1wlDx39ND1r7nHf8AOZH5pnTbX/AmnPWS4o8tD0XsM3HYui4BxlrySoUg/wAg&#10;vK4jsP8AGF9Hwu7kFE2p8IO5p755s/5xo/I1vzY1V7zVEK6TaUaVunI9l+nJdq9oeAKHMp0+Li3L&#10;1L8wfPFr5D0ttVu6NMx4Qx13Zv6Dvn1m0/ybpmg2cOmadZxW/oigVVG6jNBhzSkbbpSvk+CfMH5n&#10;alrWo3N3cX80thLTgI3KCNv5aDPLv/OTH5c6Rrnly48wpAkd7Z/FzQUJHgc6fRTPVrmOIbvdPyA8&#10;9anPqMnlLWJZJ4JIzLbvIeRXjuRXwpnz+/IbXrny95202axdlD3Co4BpyUmlDk+0don3OPhPq2fU&#10;HmTTYNY0q80u+RZIJ4JEZGFQaqc+8Lp6PxGtHAOcvhz8cnYDZ+HGtaSslpOIiEezuJF4gbEBiKA4&#10;FkQybL4Zs4TobswwKPjBMstQoJ3piUaMqmrdMPiBCO1GGOa5QRqBzAqy7b5XBx+8TqeoypWRLdW0&#10;qrpt23wx04uexxsJVwXC0PeuJVW1SOezkjtXmEkZFVK9KYum+yn78DJJbkMrh50NPFTlGjCp2Iwp&#10;V4g1vIi2/wC8SQ9D1xqv+6Zu1Rv9OKqtzZt+l7ePi3q8W+Cv+Sc//9P2RmG7h+OAHfNiq7gT0yq4&#10;aWl4j8cquNJpsRnLwIbEZNK5q4oVBFttlVwqqCHf2yi2NJAV1grjQ1NziQlWEG1MsvXpgEUtm3ON&#10;yVsbXi38cuuBFrTbHt3zVriq30KY7lTGlWG2J3GUW8MNJDS2vXMG8cBCkLXtaVpjuWKFL6sSM3IY&#10;ErPqrfRmr92AKrG1r0yuWSpaa+q9hlcsaTS4WhXfNzxpCotqTuBjedclwsbX/VyuxzF8ACbclrU4&#10;0yZLhRaqLSmWr4CFcbXHcq5GkuFsV6jfNXAq4QVPzxp3wgqDSvwA7Y3JMkTEg8MquClpFhaiuVkq&#10;TTZpmxV3LjjhkCGNIeSQDHUxChBSS1y8LJCs2bCqkXzVxVTavXLGBCm2++bbDa0p8T1GVTegyVsV&#10;oTvj1FOuQkbVd6YPTHVwJU/QqfbGlvDGk0qfVx3GVyOGlpcIB0OblgpaVRCBv2zcsaWnej27Zq+O&#10;KrxD45VQOuNFKsIh1ysKtemMuuBip+ma75dcUKZQdMvljSaUjHlV74UtGLsMxNcChoRAdcrCldw2&#10;yw2KC16WXywUim/RzV74rSp6dfhxpO+EKF6xZWLJXEdds1caQQuMfhlE1xApi706deuVkrQuCUxt&#10;cKrwm2auKrvTrucVytKkUzYFaCZWFV4QUrmwIVVjrmxVeI+4640mmEbqqrFieWoVPRptjh03yBKQ&#10;16G9BmOC1RKW+3vlVwKqrbZq4FVfqvYDNXFICoLavbG5O2SsLYVqB7Yqi03OUTnfJUTHa7gkY+uV&#10;2qIFoa9MokHrja0rLaE7eONG2JNopGRWX8wzVqaZEmlpGR2Dt0G2XxJyPiBSKRCac2wAzfPInJ3M&#10;gjo9JH7f4ZtsiZlUbHp6rXiMaxB6DBxFUzt9Pp9rr3xnLIkqTScpp42IGUWOINqCjBYqSARlVrgJ&#10;pKIjswNxl9KZDitUbHYpxrQVyicVRCWoXwxlcVTBYgBSmOU71yMuTZEImG2DMO2KdcxjsyJpPoYg&#10;oy+mRtqJtGogJBxhOBiSjlA+7G18cWKKVQorjajDSbVw9QCMzdMlDmgoScgg064iOuXoQEhBWuKD&#10;FUiuQTWmK0riFSgyAGh8caQAKZKrUluK5Kt8NQMSIyVITFL3l9k4mwyQSEXFMw3HXGHbGlpM4rjn&#10;8LH54jw/l2y6OUjmpDU9nHKOQpvjCSPhPXMjHPqhIb3R43BApXKWTscygyEWFalovH7GLpLvtk2T&#10;DL7RuasGH04LSSu+CleealorQsQB9OLc6bnEC9mJNMbudOJB23xdHr1yEmNsau9MpvSmKg1yKUge&#10;IxHiemXiqmV3yiMIKtAkfD4YmQRlgNqrqajLXBJVjH9kYpkFWA9sqgxtVVWPQZRFemEGlWl6GlcY&#10;RTrkrVcG7Y9cjJVxeuXXBSrSffLwK0zU2pmxVar12GbFVTllEYQUgu5D6coDxxtJKxmrsOuOwMXA&#10;1zYquBrmxVcFrjScKqyLTrvlYCqIAGPAyBKVddumbAlULZsVa5VHvmwUilRXoKZeCkU3zJ75WGk0&#10;2G8M2NJp3Lls24yqYo4QqVGagxXhC8SEbjr45qDwxKDjC5J2TddjlFFOxAwbsTiCLTUpF3ViPcHE&#10;2t42/ZGSEyGHghHw6/fw19O5lWvg5xM2UJNSo+7D4p5I8EJnb+ddZt6Ml9cAjp+8OItpdq+zRjK+&#10;KS+EzWw/OrzZp9Ht9TnHHsWOF0/lbTZ/twr77Yicgjwy9L0n/nLr8w9LT07fUnoOnLc4Dl8j6PKC&#10;voKK+2R45MOGTM9N/wCc5fzKsXV5b71QprRu+Rm8/KTRbqtEoT4DCM0gziT1e5+Xv+flnm2yCrqV&#10;pHKAKEgmuRy6/IzS5VIFAO22TGoLOw9d0z/n52yhXvNPah+0OXTIzP8A84+W0xqvCg9smdVwsJSA&#10;ep2H/PzHys6hbmGRXPt0yOan/wA44Qzj90i1Hc98P5trsF6D5f8A+fhnkfUHCXjsvLoadPnkBvv+&#10;cZD8VIxiNXSRT2jR/wDnL/8AL/WArW+oR0PiwFPnkWuv+cZ2K7REEeIy4alJAZpbf85E+S7ohY9Q&#10;hNelHByG6r/zjncRqQsJNP8AJ2yQ1CDBmumfmh5a1Xa2v4OR7FxXOWap+Q99DUrCTv4ZL8wCwlBm&#10;MOqWlwAYZo2r0+IZEbv8ltRQ0WFvuxOcdGHhosTRncMv3jI9d/lBqMA5NC1Plj44KfCK8MD0ORaf&#10;8tb6Mk+m33ZPxgngpvAUvkK9jWvpn7sfFDGQdhBc+ULuM7ocPGGsh2Fc/lq5j/YP3YPECiLsL20W&#10;dOqH7sPFbOnYi+myKN1P3YWVOwO1hJ04nFFOxB7J16jCguwK0LLtgIV2OWBqVpirssxEYaV2IvGc&#10;PCxdiDJkVp2N4UxTTsph4ZFLsDthCC7ET4Y0h2PUkdDgpQ7FRK69DgoMrdjvrUg25HEwUydjlvpR&#10;+0cHhrZdiy6pMO+A4143YKj1hx9oZA4mQyOxca54rkTipl4jsv8ATMbHcHB4a+I7BceowudzgMKZ&#10;jIHYbx3cJUcWyJi2DIHYoZ4+oYZHhYmYdibSIe4yXCjiDsQd4l3JGSEWJLsLri/hj71yQgw4nYSz&#10;6vXaIUyYxsDN2FMlw8pqxOTEaYkuxIYVt2OpkgguyuOSQ7Fo498NK7Du1gwsgHZJLOAchgKl2erv&#10;yR0Rb/UIBIoPxDMTUS2bsYQt9OLa3luG6IhOfY3yhYiy0+KIACijpnPZDZbBuX4R/wDOT/mg635q&#10;ueMhZEJWhyWDfFyXyTOSWJHTKIyYKEISO+NyYVDM38pxuTbVN1rucrCqssasNxXHA+PXDGZCkJXq&#10;Gkw3BHMUy6nqd8tjmayxfUfKVvMpC9RliTwzJjkvmh55qfkqRN4xUYsGqKnJcQTbCbvQJrapZTsc&#10;vl4ZKkFJnt2XY9sbyoaHDw2hT9PbHcsHAoWkZga4kUyDRamOwK1zrvl4OFKvHclO+VkTFCaQaqy7&#10;E5XHIUtJxDrLrRuRxJ0qcsgKQQi/06a1qa4l6fgMsASIog+YmUV5HbLWOnXGk8IQV55jknHFKjF1&#10;WnTAhjc9w8v94xP04/AqDY9h3yjtvkZclR+lQ+vcxxHuwGc48yXBln9EHYZqM0+bKL90/wDnF/yp&#10;Honluzugg5SKDvkQksWmO3TMK1JfYkOtx2innQHDzT7MwAchvkTuxLz/AMy6/Fc8uL0UdcldtDtW&#10;m2TiNlq3zl5m11FkYqx+k9sM4oAzBiNsyIQpXhHm3zqYo2hhmBFfs1weQEWgzIxQsofPer6w945e&#10;VjWp74HY0275sIDqgli1w3qjhyIqa1GMJ2ywCy1IUVQ7moxAmpqcyQOEMJtOS29dso9MMebUpFgA&#10;euItl6ETalRu/QY09MnDmoUZSGqU23xgGWkrIrfU713y6ZFha8Emlca2NWhFwsqmvcHEq02ywY1t&#10;GTXfrOGpSgpjTk+AMTKm4pmLdfhxhOR8O1402gumjFQd65VfDITwMxJNYNTVaCYVXvi0dwybHfMS&#10;eBmJUi7i0tr397E1KjpgxLkHMeWCm0ZLSCfTiKhVr74JEgIrlRgQ2Wks1qy9cuo7YKTaiIqDlle2&#10;EMg0YyPiObG02vjFKs3XtmpjaktFqbVx+RYKZYoaDYHHo2VziyEV6g13NMdkWaILDbkcsGmKqEys&#10;3T6Tjq9sCEOsZSp6g98o4Ur4FJb2xqmpwSSmTxmOjHqemDAAN8wiVJXqzPSMbHG++KEbxC0UCnvm&#10;PhgVfFUKX7VpjcVRUYJHWh675um5wSVXgbkRboaLXc+Jy/tZWlNNoKoDUgdc1R92SCEBdrJw41+1&#10;gWZ+FSczMMeqoUxfXJEsYyCVALHtTAkALVkbqTmeI9GJKVecNRitk+pWJK28VK16k98X51BHbLY4&#10;+Fg81mUlkZhR3Fae2Mr3y1V3pkFVJ+Ft2plHFNKydVbpTplDFNK8hqODH4n3yxtioUmBk6dMcK9t&#10;zjfelQljrt2xeNT1OUzNlUp1D4FKqdz+GDUHfKmQeeaxcD+7B3xYbYUsWYVOUThAVoCmJSmv7odT&#10;1zFz5OEK9e/LDy6bi4GtXC/BEaRg9z4/RifExL0q3YZrpy4kPoTTyt3OlvIfTtY6mVx4dxXBUaFU&#10;5SH4qb5BLHdYv472/Fjo6sbV5AsfL7VOm+RIu2sXxSRaW0PQnozZMCk8n2D9Vg/JPyILvT5DJr2r&#10;Grqpo0UZGxGHksnEcV2I7dsvxQs78mL5iiDFTO4LSSEuzMasST1JwGWp1zKSjUtZLkfuuoFTjGbq&#10;OhOCRoITnRtNM1yhG8absad8XRQyVPbMOR3SnUtxLa3RRFNZPhAA2p74IdbaBPVv5liANQGNKjNX&#10;qe0PDLk4tPxPUPJ35f635pf6n5d0uW7qQGniFVSvWuQ3VfzG8vaO7L6omKL0XcVzT5e2PN2OPQl9&#10;ZeUf+cNfMmo2YOsvHZ+q45B6FwgPamcz1T88kSPjpVt+8P2XY9M1ebtc83MhoO99OeXv+cSvLunN&#10;y1eeS5j2JiAAU0HfOc3X5peZtZmFjbyhHchV4DxzBPapO7OWkAe06R+UHlDRB/oOlQV23deR2+ee&#10;wtC8vzaPodvDqUxkuCocs3Us25rmy7M1ksxvvdRqYAGn54fn/rVhf+c57fQbIBbVPRnCKAOI/lHj&#10;i83oWCy6ldUSKCMvI3jtmfqtXwDzRhw2wXyN5VvfNskXl+35tFdTBYYpF3QVqST2pnjq9/OLVrHU&#10;pbq1IktJHPGEjYKDmpzdpEHm7QaEU/TtPyY8rvpsOkXVkrNEigyg0ckDrXOn+XPzk0jUVWz1EfVr&#10;h9yD0+/MnT9r97jZtF3PEPPX/OMX6RuE1HQZlf0geCS7MDTah6Z1NLyx1q3P6OmSStAoUg0zdYO0&#10;RJ189MYvlnUvyn8weQ9WTUNQtJUhjJkmlFSH+RG1MSigZWaNV5KoALjpt2zYR1AkObinEkGr2RhW&#10;PUbxmR5WcxQcaNRu5P6sbcxmMieFqGQeGxywEy2YiCD0Sa3khex1W2Lx2jHctRlJ3pTvXHR+pGzJ&#10;KQ8RTc++AxRwt3MtlfQ2smkh7TUIZwyin7Fe+CbFEmt2jZQrKCFPTbKqpF0gfOOqX2na5BdW07y2&#10;s7L68fVS+NgVY7MtMQHVtqnrkjzQoalNc3XmyK3sI3e0nt/3jKv2GPX7sSldZmV2FJCMvA2YcKG0&#10;62udGS7som9XT1kNAa1r3+WFOpaPa6tC8epRrKTtR1qKZbHJSYghl3lbzpq/lG9t18rzNBZlebqr&#10;ciT755+80f8AOMnkvzJcBjafVZZASZITx3+XTLvzRikwiej6d8tf85NaxBp8+oarbx3wgcqFX4WY&#10;D3Hf5jIAf+cKfLUE1GvZ3U9qAHGWvIYjDFlOk/8AOWEWr231uPRJY/tV5zCgI8fhzsn5f/8AOPvk&#10;zyRcMYbJZ7pRWOS4+Lf9WanV6qeTa2dCPJj/AJw/PbzBrOmQ3+giOytXk4z+mayqvzP8M6Z5z8yR&#10;+UNJkv8AUHWKKFGcU2AoNhkNDoeOTC7ef+QrJfzK1+SPTucwBVJpHNaD9ps+H35i+c7rz1r955iv&#10;Wq0srcB2Cg7Z2XAMUKDhzlZfopp1hDpdrDp1mvGCBFjQeyimfVb/AJxJ1DTV8jwRaYY/XDk3FNm5&#10;e+clr9LLJO3LifSKfGP/ADlA15DqllNcer+jzCVj4Cq8q/F9Oeh7zUJWl3UhW25E7YcGloboD5us&#10;9P05rdvqMglnj+NkpRifAjvnhj/nLH83bXT9OfyRpEqyXE20xU9PbOh0mHwxZYZJUH2R/wA46/lz&#10;c6PA/nTXY3iu7tSsET/sRn9qnav6s82/84ofl7N5084W95L8NtZH13Y9Dx6D781PbOr4Y0OZ2Y6X&#10;HZt7n5+8xReVtBvdYuKkJGVUDqWbYfrrn2faU8A0tSRsPlml0kCC5wfkT5uiglkmWycKkxLMCP2m&#10;3OUspamxp45sWbyS60qK35KHVpevDMxI6YsSutYkmoJBTt7jEDOxNVFKYUJ1HoEESFJZeXqeI3GL&#10;Fw2/Tx2yIJVANYRWTGMyM5H2S24+WNXY+2SSC1cofS+Gvq9QO1MtwUqe2BNrbYxXKqrMPWB6Voca&#10;CfSOw4eGW+EWNpVJq9k2qxxl5Pri1UPXxUimf//U9jchmJTuKfj2IiTlFvDGlpWWLG1wslT08rFV&#10;wi65q4oVVi8c1caWl/pd8ot4Y0ilaO25Y2uFkihb0yq4VVkgrsRlcsCEQtsOtMvlkaY0qfVu9MaT&#10;kwmljW3cYznlnCpC0wA75uXjjwsab+rAiox3PwwcLILPq4XHg1yBSptCPDLrgpVnoBu2auKrTbjN&#10;XFKwwZq4q2sByvbFVX0BlHfJMCuMW2NrTJUxbWHucrljSqixDrTNXEJCz0t8cN8BZANrGDuceNsr&#10;JUrGXtjq5Fi0IxlVwgJAXcBTfKyQZBcoptjaYU2qc+wy6YqsMlN8sDAqGkuAMcBgVAPLXLxVQL1z&#10;YqplsTyxDePXIyVpt+hy8ilZmxVcBXHDFiXU7HMTXAhtVplYUhcBlYsl5zYq5RmxVdXNirq982KG&#10;w1ds2Krg2bFLuWXgLEtE5sQtKZHfKwpWFd82KVtD0y8DFsr45sK22B2zYra4DfKxSv4Zq40q8Ico&#10;thARdLwlNhja1xpIKqqZsUrwnbNih3DvjhgLEhopShxhGTBQ2vvjdxviq/jUHFASeuQKrClN8dkV&#10;aCV6ZROKq6R1642uKqyx0OVXFVcQ18MquFVZIqZXtjaFb0e3fLp4ZEyTSrHb13plUONhNIj6uRtT&#10;bLAJPTAZBFK6W5O4G2KhRlJmypEpB3A3zfLBaQrrbHqRlYbSqpak9RlVwIRaWgO1K5qHIGYSmkFh&#10;X7Q3xxIyrjKaR0emECvEYwkYeIoTGPTduXHrlF8ilHRabQE+GWWwKqJaU6+Obrg4lVFsydyMr54O&#10;JkAjo7Gh5HGt7YiTEo2O2C7jviQOMmJTaGA0qvbNWuC1ApX+rE7nHV8MDJsQ8dsbXFFq/pkDNiVt&#10;eg33zYFtXAr1xhOK2mUMRHxHKDb4DFNo5KAAnBIIYbZiyFKUWjilRlHAxRkZB74kWPTLBBita8p8&#10;A648LtTIEppV9QgDevfGFuWWxhSEBNdl9j8sZSmTAtUE87AUJ2zA5ZSEtmNR4DFK9sNKlD9Sc1QN&#10;2xAJ5KhncKQcoEHJGBCuF0Dt098YyjxxjEpBpMIdSWMcZDjQuSZAoj9IBviQ7ZjHtUZAoKvb6vV/&#10;Tb5DAsnWlOmZGIbWxCMuLpXpT7VMZxy8SpmClclJDxOUelB1yccm6UNJpiyrsBXLRyuxzIjurDdY&#10;0kbkqPDBgeoGMebXJ5rqWmGOoA2xZJCxpjKIDFil5ZFRsNsEh+2V0yYpead1oMWDA4pYxcWzp0FB&#10;jsCoJBU75sVVa02zUxSoFt82KrQd82Kr1JG4zYq0W75qYq0HJGbFW+VembFDvlmxVdypt1zYqtp4&#10;ZsVVd6UGbFKwAgg5sUKgBaubFVUR075sVXhc3Hvg4kqoU9srjg4kKgFd8cBkSUhVBpjqYEtcqZsV&#10;dyrmxVcpyqYq3z22zUxVsNXGnDSaXBs2FNLq0G2bAxXcqdMo4hlFsNXKw0ybD47AwLXLNgQqczmx&#10;VfzrmxVcH8crBS0qrKM2CkUqrJXrljxGCmNK3qEZfI9zkTAJpUWY9K5ifDERY8Kt6/YdfHK+eJig&#10;47Vo7pozyUkEdN8U9NT1yk2EeEEyt9Smj/u5nU96MRiLRqKqQCPlkxC92PhBHp5n1GF+SXMoNKbO&#10;cRa2hbYotPljwI8FkFj+Y2v2LCW3v7hXXoRIf64EbQLGepkhTf8AyRkJGk+G9F03/nI/8wNNC/V9&#10;buBx6VYnC6byRpE27QL9AGQMyjgL07RP+c2fzK00ASX4mp/ODv8AjhZJ+WuiSAq8CkHsRkeInmyA&#10;L0K3/wCfgn5gQ8OLRqyjc775GL38kNAvCT6XAe1Mn4hCXp2h/wDPzfzTZRiLVNPhnbYc6kYSXH/O&#10;Puh3C+lxovyGPjyDGT0Kz/5+fOi+pe6VVu6rvkSvP+cXdGnbkjAAdqYfzBauEdz0DTv+fnGhuitf&#10;6TIGI3o1MJ7z/nFLSnSi0JPtkfzRHNsEQzHRv+fj3k/U5As1rJCncsc57qf/ADiK0jlrZU4+GTjr&#10;aXgD1zTf+c5PywvED3GoGFqbhhkPvv8AnEW/WojhBy384vhhnGmf85YflhqihrfXrcV7MaHIpcf8&#10;4manGSTbnb2w/nEnD5sysvz28h6hT6prlo3Lp+8AyH6p/wA4yahACzWzj/Y5ZHWMTiZnYedtB1M0&#10;sNRtpSf5ZVP8c5hqf5BalbSENbvT/VOW/mww8MshiuoZxyhkRx/ksDha/wCRmoovqNA9B/k4/ml8&#10;NU9Ra05CvzyK3n5T38TGkT0HemXR1ILEwX5FL3yBdQEhkNR7Zb4wYGJdkdm8p3MVSUO3thGQFIg7&#10;C2TQZ1qSh+7HjTwuwtl0yVTQqcbY8LsAvpsvgclYYkOwM1jInUYWLsT+rt4YqA7KaJhhKadiBU4F&#10;t2VxOKuxtMVdmxRbsvFbdlhfDBSXYsqEb4KS7FlZh3x4Vt2WZXHQnHgCLdiZnfxOPAtuxpkY9ScP&#10;Ci3YGkqcKuwMRih2WBirseBXGkuxQDFLsUVa9MIQ7B8ENTXJUodh7BHTthZOw9slq4p45EsXZ7j/&#10;AOcc7AXGpRKR0I3GYGqNByoBi/nS7Nlol7crvxib9WfWbTBxt0A2oBmjqyyxh/Oz+b15IfMF7IW5&#10;B5WI37VwwByRi3vJPVNKvlk1xApVCRy242yjkwoUhucTOTbQqgU2ysVXrvs2KbZBVjryanh440NT&#10;phIYyDfp12OUwHXDGRDEBe0KyDgQM3LiPg2y0T70mKS3egw3jEMgHvjDKa/FtmTDIimJan5EikWl&#10;ulGpXFlcMcsGSkPPNS8lXVrVkWoxamTGS1YPd6dPbk1UimOFMTulKnjcfaGXgSpUI2OamFVpavTL&#10;wK4HK37Y0FRCSleuY79cQhU9f9rfKK4QUh3rV8coDG0kuMhx2Bi6pIzYq4HKb7JyEyqfeX1reRE7&#10;AOCfvyA6rbCS4II3JzS56ZB+4v5Ha68Pl21KNyVY1HsNsTjswnQfTmDdoL1G98wGSrSuFA+jDK1s&#10;yxDHt45ZEUwJt5h5t83RW0TMjVUDt44eJAqgU7ZlwjTJ8peYvN097K4LUDHcDwxXlQUHXMnHC0Ev&#10;LNbueLVNeRFRXKY+OZEYtdsNlkKnkepxE77nMgBih2nBO2JM3YZkQx9UqDS1xOmWlrmu9StOwxpN&#10;NsYBqK+Xj0HcYw5chSUE9DjGbbLIRtVVVI6dMYDlhWS3iA5IGXkWtWUVNWOJsfvycAhWqK4llzEm&#10;lVB3OV1yfJrlK1Tpsu2MOTEWNqqybjkcb88PCE2iBITvjd8EsYKRIhFw3JQihqcwYjrlM8F8mwZE&#10;4ivl2L+O4x4lKilcxZYaLaJowR214pYjiw22wQtzSlcqOJtjNKZtCZ2IhoV98FpOp3zGlhbBkCTX&#10;FtPGxRkIA26YuJA3amUSx8KeMFQEbManYUxQZC0qTRGnI/ZzYUhRdNq/djgKb5GRbQqR/ERz3rj6&#10;1ytVQIBWuXTFVMliaA9cob9cBKCaVVTcoorTrjiMQVBtSQhGqdqZlWmMuSVWS6d2BO4wX2zBVERm&#10;pHI5WKokM3fKpvviqszqE4ofhG+URiqpHKSKjoRld8BFqjo5PSAZhvXNU0oMjVpTAyRxAyzn4etD&#10;lfY+I5bDHeyEm1PVUdVSGu+2F0j+qxA3AzZY40qjKjaRarJO1Lib4qdwvYYqAFXbLoblrk871O5a&#10;aY+vuXIK/LGDpTMhAQEnLnzY79s2LINK3UeHXKpilEoyggHoMrFCt1FVFCcrFbVCoVuO1KY9Qe2R&#10;lVbpCFlkVW27YNRe2Y5Sw/VtQU8nUbYKG2LMB5nczGV2c9ztl1wppCnfHE8RyOVTlSKTjRNLk1a7&#10;isoRVnYDAqSqT+8Pvmtykk7J4X1xa+WZtKtFtrOMqoQLUDocWjkDkuo2G1TlB2NIIpEXuly2NnEs&#10;swLzMeUUe5AHjkU82a5JpdpIYqc9gor1JyQplGNvp7/nGD8mbLznrFtq9/zaBOTSAr8Kqvz8cHaO&#10;hitIWcfGyhm+ZyQFlhJh/wCc+pfpHzNqUSEi1t5zBCOwRNhTFXJJLe+Z8RQpDy+B4pOMclQaUr2x&#10;p3pXCq+3laNpfT7DiTjhGS1SO2U5ZAhU40e/+r0SM+5OJJyW4VGP7vqfnmJk5Mo83qlu1vcaQ1ys&#10;Qa+MvFadk7nOefnRos8thH5hsmLiIcHUH8c4jtXJKJrk9DoAC/Rj/nCTzTa/o698muFW7if1xtuQ&#10;3UV70zyXNc+nE7zbyEbD55yeTKbd6Iin3xhfbu7p++/ZFcpnMq7PT35A+Qlv5pPOWrxhrG2BCBuj&#10;N7ZTCJzTGMfFwNVl4Bbx/wDOfz8vkjQ3W0fjqd3+6tgOoJ/a+jPR95e/W3MqVIRPhQeHagzv9Npx&#10;p4086ZcRfmDcC41e6a3vJFSW5uazXTtQ8u4Jzzl+dfniWzs7fytaketP8VwR1C9gfnmt1eUWS7fS&#10;46ffv5AflrbaJ63mtlYmQCO3570FPiYfPtnNPyWvfK8WtTnz7T0CnGMOKrU5y2uMpgcDs+QfQfmQ&#10;ambF/wDDvAXtRx59Kd87brn5SeUPOcjXvkm6RbhanirClPlmRppzhH1NBl3vOh591fy2yp5ysCsB&#10;oBPDuK+4zjmr/lh5q8hGPVrKST03cgPESfvGZ0NTvXJiYCTMdL81aB5wElhazRXBUfvInAqAfY4H&#10;tvza17y5exw6rCJYgfjBBViPfNng7RlEbuLl0gLHfM/5PeWvNNu9vPb+k7D4ZIuqkdCK51vTfzs0&#10;TVnS2uCttzIVFcUAJ982ODtPv+LhZNDT5r1v/nEcWiy3uh3jzXBbm3M7vTxHjnU5Pq1ypgsnR2VO&#10;R4kGle+bPDroz683CnpyC+bpvJHmHyzdHVvMNtJHGZ/SCFaLIo/VhTEZ1QGQgRp1I75sI5AebjSh&#10;3q+r6XYrdFNNhlkubk8wjbrH9ODbZI54nefj6NQRXxwk9zWdmFeYbq80a/s7XTFmXUyrKxQbhf1E&#10;YhN6ayJNOVFv0AGSBIVH6cl3c2F3pmjJI+smrs8o2NftbYLRHnZ1biYD9k9CMjapDPcWeiW1vcWv&#10;qR6yn99GvxI/jtgaVVjmS1mo5pUMOow2qfaRPJe6dP5g01WtEaQB4WFFc99j0xOWd0X1HVSg25d8&#10;aVHWWmW1xOba2mmjnkHMxE1Uk9aHKMnGP60KbDY4RjEtlVA00d6mjry5M3xJWmw9s+b3/OXn5tNc&#10;yR+SNJlrwJNyVPc9Bm+0eMY424+Y8Gwfob+RH5eL5O0yXVbhAt1qBD0oKrH2H09c5f8AlH/zjJqX&#10;5kaJceaLqT6pb0K27MPtv/TMXU9oxjLhG5Yxw2LLO/Nf5j6P5QvLbSdSkJu7ncRruVT+Y+2Q36h+&#10;Y/5FX8lvYLc28RY1eNS8UgHQ7VGXx4cgYiMocmQD9E+a7ZWIhvLY7gEBqH+Bw/v/APnKH8w9Wtjp&#10;AfjUcS0cRDZbGEYb0njkOjH7P8rvKun3f6WtNLgW6JrzoTv8jtgX8svyO80fm/rC3WriWK3Zucs8&#10;wI270r1zC1uv8MJhgMjck181+btN8l6fJq+sSBIoxRUFOTnsqjPrR+X/AOWWjfl5ZxaR5fgUFAA8&#10;xFGc9yTnLyMssuKTmDyfAP5n/nZc+a4Lg3Un1awKnhbqa0HYnxOdMmC7JmbggY7pfGN7qr6lV4HL&#10;LXriPMdBsMyE2gTau1JD8UhPXvibcnFY8UIu3a3tJhHf81r022+/Eo4j9tgaA70yMpgbKyOSU3dI&#10;rNkrTb1DQ0xzuCTwqD13GQjkpUTD5enP7y7kjaNuyGuMQLKvMnceGXKlt40+lzmxjXlGygqHFRQ+&#10;BxeAliQu+SgLVh/nGSOwt0edTHI5op6fccMKbUoMuQ8LMw+siX1WryrWvxZ//9X2FmK7p+Rhj3zY&#10;qv4d65sVXhAaDG1wqrCPNXFVRYsquKq6Q1ocaTitIxIwN8biqI9OvTNirax02ysUIlFyq4UryuM5&#10;Vy7gpipMKH2zDfBI0kNiKvyx9BkOIrTZiA6ZRG+SBVSZMcNsgSqk0Xhjq5GkrePhmxVplHYY6uFV&#10;Ep3yicVbVK5VcCq4Sgxu+StBWlcxXAJMKbCUxwUYOJCoYz1H05dAcFslJloMqlMNptYaY7IoWbU2&#10;yxioU3INM2SZLGYDvmxVT9Udc1MUqTTeGXTG0KDTdjjsCVBmrmxVQZgcvFCmTlhfHBaLUi1cviMb&#10;VaX3pm4gY2q7nXYdsoimFNrg1crFVRTljbAguO+WRihwNMojCkL1ONxS2QaZsUtqa5sUFecvAhZ8&#10;82KF3bNirqd82NptvNirVNqnNiod7ZWFk2Fruc2KruGXgYl3DtmxQ3wHXGEiuSAQuEZOVXtkqTaq&#10;EoM2RZLgMzbYxYKioTvmwMgvCb5sKV4Fd82KrwtRljEoLTR7Y7IMVEJ3ysbVdxr0zV7YppUEffMc&#10;FqV4hIPw0pjMKESkJNfbKxtVdYj2GXxJyJnSEUluTtm44DNUQluaUOOC0yBnaQFcW9NzjumRJZhF&#10;Jb1+z0yq4FRC256gY3liqNSyZh8W2PXffK5y6JRUVkV3IpTFKjKUo1bYnoMTYg5IGlRsdnUVcZWw&#10;xMrVWSyr9jrjSa5AyVOLSx5bnGn2OAS71TdbHjsgyvnjxKrJZVPTG48Sov6ptXLApgMrVb9WqexG&#10;O5ZFK70KGmVXvim0WkO3HGk98LFVigFQBtiZOKpxFEAMuuBV4T78sDASjiUSm9Md8siwd0275VPH&#10;G1XAEmvbK6Yqrqm4xtMVRgm440pkgUgqizDqcsCmAm0krDKccK9sgYgsVwuvT6ZRHfJALVqZuyTy&#10;bK5N9GPhhsRiXoK0PXG5OkUhjNU+2bCA1qLyg0AyiePxHJxjxclQFxcKtVPfGGSu2XxxUqVySVBV&#10;enjjS1euTEaShZAWFRljJIQLtw+Zy8UqLOx6nHq3H5ZCUAVtYlwy/DU4p6m2wyHgqWheNC/KtRgS&#10;QcjWmWRjwikMng1FJQCNq4nTJJCK9YD4h1zca4slxvFUfEaHKYGmTxmilQuVjvF3NTTYZSPTbMi2&#10;NsT1TSealwKnBCyYSFoMKutK4gmnXFvU22yUILwsNvbECq0piqSYZRYMSvdOqSMECQkbZDhTbFLi&#10;xMJJpiwNcgQlKpKqaZeBKjTuc2Krts2KtU79svFWuJ7ZsVa4nNirfHKxVdxpmxVtQa7ZsUKyrtmO&#10;KruPhjckyXBa5WKVy7Y6uBjTYzKd8jJIVBtimVqqV75RONIt1aZVclwqt50ywa4JCk2vU5eBW+VM&#10;2Kt8vHNiruVcx3xSHBqYzJM15PhmxQXBvfMSBiIsHchlcgcPDSbXBx0GOAyNp4lxbbMcDFwObFFq&#10;oYY3DSV1cvFXBsrAq/lmxSvDUzYEUqcvuy8UWuDEfFlHFIVVeubAlUD+Jy69xgpCqJKdNso74aWl&#10;QSE5WBVVZB1ObFaVll7HMCR0wUilX1PCuKxMTWprlWSAC0iUmJ774oW7ZXwppVEvbK5YeBaCoJ6Y&#10;3n7YfDRSoLg9ztjhJTocgcVqYqwn99vDL9TxyPhI4VQXBY7McvkD9OR8O14EbFeGE81NDlVU9Rg8&#10;NPCrrq1zEawzSL3FGO2JyQQygB0B+YyPhkcmPAyjSvPus6Ua21/cR1FKrIwP0b4XzaJYXA/fQRt7&#10;FcHCUcNPRNJ/5yH87aIoTTNauwfEyE7fThXN5Q0mYFXt0FewGCygRL1fTf8AnLn8w7L03iv3lpQ8&#10;pDXpkXvPyn0K/wD72AJX+XJjJLokh6/pn/PwjzjoQC3QS6r1DDocjOo/84/+Wr9SqwKG8cl4sggB&#10;nOhf8/LdXhl563YxvET9lRvnOdQ/5xc0iUn0wKV8Ml45ZUH0BoX/AD8W8sagiNf2bxMRVqHpkK1b&#10;/nEm2nUi3C/RhGrIZcEXp2i/850fl7qbiK5uPRY/zEZyvVP+cP75WYW8RZexptlg1ophLEHrmmf8&#10;5L/l1qiq8Wt2yFh9lnAORKf/AJxD1KOpkSi/LLI6xxpYgym0/ObydfGlpqsEnyYZDda/5xe1CyQ+&#10;lCz+HwnL4awdUeEy2w826Pqf+8V7C/ycZyq7/IfVIHMZt3B/1Tlo1SjGU/SVJByjYMPEGuRu/wDy&#10;Z1K2qHhavyOEagIONU65GJvyvvo24+ixPywjVMDEuwkvPIV5bmjQsPoOWDOCxp2Ru58r3ER4lDX5&#10;ZPxwxdgP/D1x3U/dkvECuzHy/OByKn7seMK7E/0TIn2lP3ZK7TTsptPkAqBimnYGNo47YUF2JPCy&#10;9Rhpi7EjHTAl2MMeEIdiLA4pDsRK4FdjaY2h2OApirsVVa4UuwXHHXJAK7JHZWnPYDGmLskaaU1O&#10;RGFk7JJo+iSSyqFGxPXIyLIB2fQz8gfLK2MkVzxoxIOarVStyoh5f+bOprY6BdRk05xsCfDbPojZ&#10;SVjC0ptmsAZwD+fr8ytM46tNchw6F2I8cHDfC2PKpSFOOpiqEZgd/DMdsISGlXn0xOlcm2Wqn4QC&#10;MulcBKCVoYrj8gkK6EN1xmSQVw2qcYTkgEAKykN0zDEpK6oXr3x1B1OQvuYLQ9SQOmN4jplgmRuy&#10;pDXcUcqhSK4qDTpkxkKaYleeXLa6Zi6jfFA/jlscrGmD6p5F+EvAKn2x/MdB1GXRyWi3n9/5TuLY&#10;kMp27ZYauWpDFLqxe3JDKRTHYqhONB75sCtDbbKxV25zYqqItc2KFQU6DNiq8nb3yjhSHDtimUzF&#10;pKbadN9WlEh6jfCu+sVlAkWhbvmszR3Ygvuv8jfzUOnRLpd3NSMU4gnY1wvS1K7N0GYnh77BJfTF&#10;759guoTxmD06UODEj326ZbCFIeVeYvNAuEIckV3pXBDGgp3zJhC0PGJr4+uZmPKhrTA6gr1zLq2M&#10;kq1C9+sMXYUJzVrlwFNbGncVoTiTsenbMjFEc0qWzHivfEPfL1VKb8R1y69z0xItrm0BT4ffEzvU&#10;5YNg0tjwxjGgyyAtV3KhoNhie5y3kt0vVgDxO3vmpgtgTaoh3oPvyicQLQq8QvU1xE75kUhapGVi&#10;1SRcewxnyy4AEMSuPwkAnc982SCG+X8u+NPthVWBps2bFXK1TXtlUxVW9WnTGMMatNomC5eI1G2N&#10;PtkDgBTxkJpBqrRGrbnKDlemVS0yfFTZL6O5NJqYvHcMMxcunIbY5Gm0y1uAWFeVdsHR3fZtswjp&#10;w3xyJJqOiyp8FvRvYYLSdGG5yqWCQOzaJhjk9lNAAJFPLwpiwbwIymUW0SUIxKhq43HY4plVJ41Q&#10;XKnZutc3ywLxLxIHpTY9sd1yBKCbVo/3ZPt1OYmnXGKxa9L1fskV981e+SZof0yTxJoceHYipOVG&#10;AtUWGC7AVI64uvT3zHkKKq0jrIa1IWmOpgVr1RQDcqdhibb4qjbZvTJYdMbTFUctyhU8voy+QG2S&#10;jAlUDcXIp6kxBA6A98L7q5K/uwfi8MzsWKlRmhaM15/uUuRSFPiqem2XDH6aCvU5kgIYL5l1o6nq&#10;EpjP7qP4Vp0PyzA5eI0hjlw5dhIxr0GXhQhixkYuNgNsafDClFRMDVj3xOTlsEFanfFU40pLNvXm&#10;1OT01jjJj2rybwxxG9MWJQVvMGT1T3O3yzU7YqF/qUBkbpgiJMpyFkkt/ecVZj3FMHIvc5WyDzLV&#10;73kfTTpi1MWVsZLVOZRvgkU2vX36YFnf1D6a5h5ZUl9K/lh5bXS7X9P3yqJG3QHqF/txN4SHSGMC&#10;rdWPYZhzlQssns+g6tHcQXup3krLHBtDCBX1JDsMUkuURG7KNvnTMQ2WB3ZVonk65ur+3kKcrpwp&#10;cgVC8u2edvOWvyS6xa6Yi8hJICtewr3y/isWW0B+vv5I/l3Y+WPKN3exj0pPRYylf2m49R4Vzvdu&#10;hS3j8Sg6dMOKXq3aZPyX/MUxXms3skC7CZxxPWtdziZ6VzZhi8vjb42WtD2yqjEqrLG4avc9xi0R&#10;61rmPmq1RkUc3AKKddiMQnQM1a08MoKQ9K8q6nPZQCIqrs2zD2OCpLeDXNPn0qY19VSgr0Bzmu2N&#10;GZCw7XR5aL6P/KDzlc/l55ms9SnQpbFgZfFkPbPAPnDRrjRNUl0yYUMTEV8ffOFz4+F6bHPifshp&#10;uoQ6taw6lZtygnQOh9iK4/y3oV15n1G10DTYy8txIqGnYE7nNbOQG5XJJXurqKyhe7umCQxqXdj0&#10;AHXPpOmkW3lPSoPK+mgCGBQrU6s/c5vfZ/Q/5SXM7+4PPa3PxGn5UfnV+aEnnXzDLLaljaW54xKu&#10;/wAI75E9U1iHy7ZXOt3RAghUg+PKmwGbzV569Ia9Nj4ijPy2/LuTzlqVnpk6kGRhOzEEr6YNTy98&#10;8ReXtKvfza82mJy9ZJOTv2CV/pnO6/UCA+53EAIv02mlsvKWlmQgRWVnFsB2VRsM9M+a/wAkPLF3&#10;KkOkl7WaFRGz1qHp1NMjoNDl4eI72409aLfPlp/zkIsBM+o2yyWrlmRojQgV2HvnFL38rvMXlW5l&#10;1LynNJKRWhjJDED2zPOMw2kGyOaM3rOlfmJ5c8ywpDPPCjyAEwzFe/bfbB+i/nP5m0n0tF83W/q2&#10;sZ+NZEo4PzyieKJ3DaF93+XOjXUr6rpSfVbyRaCWE0BHyGxGdU0nXvy/8/cYdW4w3bkg+pQH78ws&#10;kJR3DMSIY5f2/nHy0GfRhHfWyqCEP2q9+uQbzl/zjmt4kupeU7mOSMHlGhNQR8xlmPUGPNBopjpH&#10;5o20zx2GuW8tneMAHV12Bzkl7Y+d/wAto1v+MqW5+F5B8SADscycesF7FjLDxM3uIdJ8yxG0uVhu&#10;o/tcGoae/jkz8ufnzDK0Nr5ngPFiF9RNqHxpm0w9pSjzcHNoweTyPzT+ROm6iks/lxzZXTqRQ/Eh&#10;r+Iz04bGK9himsmU286hwa/aGb3R64ZfUHS5sRgd3wd5ojvvJN7cWWv27tf2J4xOi8qD+YU3Iwml&#10;tYmjfTpSYpuVV5dwPDNsJdWhDWOvXsV/B5v04R32mekUnMH2kkPZl6jDiJnW3+rmhdV2r3GRYvNd&#10;StLSTWl1mMyR21xNVgp5GNj4jrTEjJFFAJGAWQbE9cVTQWWo3usSWcMjy2Mg5Ii/CCR3IwFLCk5p&#10;U8H6EdMNpZbZalcaavLhH9at9njb7Q96dcbfWkMsBsCXSqEB18adcnjlRtUPomtanaah/ilUt7kL&#10;cKzW8oo3AHcA5869e/5xF17XPNX1+41CKayuJ+bPJUPxrWnzpmdl1tR25tcsPEbL9EbX8/vLB0SX&#10;zBIZUFtGDJAqFmBp9kU/Xn0R0HQrHy5pcHlXSQEgtY1QL2JA3P05z8MRMuI9WyW74X87+fr/AMxa&#10;pJ57vYG9KQ/uuPVIuy09h1xO/wBHhvIvTlRajajKCDmzhLh2KjySnQfP9/p1417Y3MjWUy1JRyrI&#10;famR0fl9occ6Xb6dbiXqXSMbn32wzySkNi2AMxtPz21sxz28GqT+marwlPxD3DdcnkFtFGoW2iWJ&#10;Bt8AptmEcBJ3Yl5Tqvn2YBxe30l3MSSBMxYgn54ZSszr8O1Ogy7HiGPkmnj8moG9ueN9yaNm6jtX&#10;EoF5gsW38MsKrdZuDYyR20UH7v8AnpSuOUV2JyIVfduIYkeIci3UdxmpvtscKqSuSitOOcNRUHqM&#10;XhAcFtxTwOY0iQaKo/UIYYDH9WB4ydmr+GWeNDkRuVRii6hFIEPwio71GAUiYVoKg5l8lU7zVo7o&#10;h5n4SoKUJrTBdvEYATx65dGCC8h88+Y7TzBILP1v7n4aA0BPjgtQxiaU9qAffmTw7prd4rc38Cal&#10;baSjVDlw38wopIz/1vYNcxndPyV4+OVXFV6pXftlYoVFXNiqoo6DKwqiFHYDKOKVZRT55WBBRMa7&#10;b5WNraJUCmbFW6Y3ClWWnXKxVftTfKpk7QpkfdmpgMkqtAOmXkVWkg5uPc5Lj6IKmwGPyKqTbZsC&#10;VE0zYq2aDLxVRO+VirakAb5qYq36gzYqtDe2bFFLxIBl40tNmUde2OAwFBCHeYDemXTAxUWlA3OX&#10;TAqHM4/Zx3GuwxumQCgZSd8vh448aWue3yzcMeJKkW+/KpklUmfHAYGCHdqZdMUqZkJzUxVYXpuc&#10;umKqbNTLwIWVPU5sVa6mmbFV4WvfNiq8DNhVdmwK3jC1MlSrwtcbyw0qqq0+WVXGmQXhagUy8CXc&#10;e+bFC8L92XkWK3jlE0whVypja5OkWqcQO2VXDSt0A7ZYYZExTa0r4jMWGIioLax+OVyw0ytWEQzB&#10;hgMWJLXpmuXyx4UOMffGlvDCArap45ROEKu4+2WvXBJVpU9MfkFXIprTGnc4QqKpljbrgKuplE4h&#10;IK9F3xpyVsgVdUyxgKCVrJX5ZsDFwi8M1cVcIxjlFTXISNBkCiI4OWKEVyvipBRa24743YYLQi0g&#10;xtBh4lV0tqnYZdcjaaR0dox7ZqHIGYTwpjFpzHYjv4ZuJ6k5HxQhG/o5loCBTNsMgZlmmdvpa0pT&#10;rmqMHEUor9HiM0VdsrYY8RRSslqKfCPbNWmBKotuKUpXKJwKiEi49hlYkqikt+W4Ob55EyVGR2Pc&#10;5TGuQSm9vEFG43xhwoRsaDqRlYqiAlDQDKyJKLRaxilKZfTfCCoKjLGCadsuuFKG4d++MJxVGRou&#10;w75VfDFUaIFXcimUMVVNiadhlgYCgtsSaA48ZWwUuPKozYq7jShzVwqvABr743FV/IIKAb5hhIVv&#10;kOoy8CqNSPtHbGkjCIqiEYHvXNyGPCha5A65ZNckAkFBOw79MrJU2LFnCnwyqdsaYkr/AK1vjTQb&#10;HCAwb9aor9wxOQ9Bl2EKhbli3EDZupxLL1QTbmubFKkGxwxVDyrXcY7FUE6bcqVzcu2S4VQpND8s&#10;eMiqm5HU5ZWuKFiXXpbg7DGhKb4CLZBME1OlCDuMdTtgEaSpy6i8tGp0xNkySCi7O+CkcsBOKMaZ&#10;fDkxT03MUldxQ9ssEjrlsSyiUlu7VZKtGNu2Kh8vxpLBdX074uVN8WV6YZBhJil3pwcUI6YIV8gQ&#10;xYpfacN6DBcT165VMMgWFajp/pE0GL5WlI2jpmxV3Gu4zYquA8c2KuHgBmxVfxA3zYq0QM2Ku41z&#10;YqupmxVw8M2Kths3viUhcpxjdcMUrq1ysKXVxZRtlckLwdsvIq3Wm+MyYDFYWrv2zYVarljbbIyC&#10;VyvvTLyCqlaZfTFLq98ob4SEtg12y8CHE5VMNsgW69sTbJxCktF/HG5NjbiaZY64CttqcWylVUNl&#10;HFBbBGJEnLKQ1zIx22Rpkqq9dsdTIq3y75iMKthsrApVA3YZsUWv50yga4eFVwbNWuAilCorjNgZ&#10;Lw+bFV6uO+bAqqr+GbFVTlmxVUD+GViq8SHLG3TAd1VhJllsjwoRCynG174aVvkT365iSceFVQOc&#10;rFVQP3GXXImKqyS07Zqk4apVT1CTiyigyiRspRCvQDvl5FVXn0zHxw1arlk44mceEFaR0V5LEKqd&#10;vCuM9TJ+Eqkbsy1Ldcoue2S8NW/rdKUzCQjrkThBQQiEvig+Amp60xVZhXfYZTLBt3seSK+ulfiB&#10;IbxxYPUeIyiWGltGRavKvxc2r0qDvgaVY2NHA38csjiazC00tfN+p2NBa3c0ZGw4ucDPp8Eoo0ak&#10;fLExY+HXJl+lfm55o02TnbancIfZzhfN5X0ycH1beP3qoys3agEPUtM/5yo896ZxWLVZiRsKscj1&#10;7+WmhXv95bqPkMFyHJssvYfLf/OennvSOEV2y3KAblyajCeX8m/LrKVjt15eJGCOSd7olbPbT/n4&#10;f5oLqZ4kK+AyLaj/AM4/aBfBkeFenhkxnIanpul/8/E5gFe7s1cbVGcr1z/nETTrwmbTior2Ix/O&#10;GOxQIDue2+V/+fgPkrUwItbiktpu/HcZC1/5w9Cn4+NMJ16DAPUo/wDnMX8up1DwX3InsdjgO+/5&#10;xOiVfS9MnwoMthrAeqOAMlsf+cmPJl+vqRXacfdxnPtZ/wCcTp4zW3QlfCmXDVqcTMNK/Ojylq54&#10;W+oRBvAsM51f/wDOMWrQPQQHgehpl8dWvgll9t5y0S7BaC+hIHX4xkK1T/nHPV7YljAVUe2WR1ne&#10;wOIpvb6pZ3YrazxyD/JYHOZap+UeoWUpieFtuu2XjUgtcsZR4NdxkVufy+u4DQxGnyyY1ALEwdhR&#10;L5Juuvpn7sn4wQQ7C6XylOoPJD92HxAtuwmm8uzKdlP3ZLjCXYBfRZV6r+GESYuxD9FSr2yV2i3Y&#10;r+jpFFSMlbK3Y+GFg1KYVJt2dC0Gy9V1QjCGLs6ra6Es1E41OLYIuzonlzyxxnjUrsSO2VSLfENE&#10;0FTnvr8p/Lv1cRS06Dpmq1BbuQfIf/OR/naPT9KuLIuqKwC1J6jvnqK1QhQCMwC2B+Mvna/t7i8k&#10;uFlBU9BWuGIFBvgS8knl9aQsmw7ZfTFCluevXKIrhSC4MF3GVgVW6Ch746mKFAtTbHig65Wd+TK0&#10;QrjY9sSIywIa574ylcmCzBVxJTYZgKb4koJa5/ScdkGLXKmxyqYbTa4io9zl+2HmzBWKAhqQMo7Y&#10;YpX0DEAEbYzrvXLIy4UUh7y0juFKSoDXvTfL9RlNCK5bHIGFMR1HyTFcRGUKAK/Ti6yjLeMq8x1L&#10;yR6bEKKYqDXJiasLvvL81s2yn7s1e2Tu1SR7WSP7akH3y8VaCEfazYq2VJ6ZsVbplHCkL1HbLDbZ&#10;AxSi08ctWArtWuUZMfExpkmlavLpzCSEkMPfE2jU7igPvmJPAQUPZdG/MgiMQTsa+IxhUAEimAYy&#10;FT9PMovmJMnwnxOBDvucy4xoK0bsO3IHbGHJxDCSFnfmCSca3TLoc2AS91r8Q6jA7nemZUOSViAk&#10;sx+jEzklR0IFORyz0xHNombWEUr74nlrBaCBvibZbjSupWhG9caMmWElQAU6b5icAFsVZU4jkemJ&#10;scthFDi2wFOuM9xk0OG3XG9MkBaJBXWvQZRyyOzSqCp+jG5O7VUACmubFVxBfdcrCBatV4sB9+au&#10;NK2aU3NDjCO+WgUGJK4SEbda98r2x5tZNq4bauYjBSF8c1N8rj2OQ4EiVIkXkgpwJAHXGstcj4TY&#10;MpCY22qFGDEVp3ONBYGoOUz0oLaM6fLq0MyelMqhe9RucVW4kU7nKJ6RuGYKRtdNvAVjHBsErfNX&#10;fMY6WujaMqU3Xli2+1C1G8cFrfKTQ5jS03czGVKm8s3saiXizJ22wVHdKdga5iZNOWYmFh0ySGJp&#10;bgMjU+FSOpwT6it8sq8MhmJJSreioc1Lk9MsEdRkSO9nxL2dpPgTZjmqRuMBoptXSJgpIO/bHiUj&#10;IHGErUjkkb46UHhjxN7ZWcSq/EGlOgOUZARUYPDosSURG4qYqbsNjjGlB3ycYUjiW/VbqVxDDuOp&#10;wunuwlePXMyOOubNkmjeVZtUkWOZCF5b16YXW1ZW9Rz3yxJeiecTFodgNJtEBIh34jufHD0nbfCA&#10;xfKbJ6bNXxNRidKZkIQTMJH4AHiBmPbCq6Bah1OwzHFC6PfZcrFKqzUPGle2ZRyyM5cKCiPTqCBs&#10;AMUCb5Vx2FioyvxWg6LgqJKdMgTbJhet3w3Ndv44MUUwMnnFxJ6jE9zjsVQo2xOR/TFK7nplOWdb&#10;qzzyR5WuPMl6qwRl4IaSSmmwA/rgeP4QD1p0zXGSYmn0/c2TTSC0hHElQGUdFAwLcXgUMznoCcpn&#10;Lonit635E/LV7lre6AqHkUAfxyB6hqTzRBnfjG7Hc9hmOZDol+g/k3yHbaTdFUgWa5gjWigV5MfH&#10;OV+YtLe5voNWhmAEFCx9hgjMVTYCKfWXkzU0stMm0S5hJM/JVWn7Tdvozunl/VYtYs45IWDUWhI6&#10;bZdgPC0Tflr/AM5FeQZ/JmvXFxJblbe4csDTcM2GbArXwGbWE7QHzC1sefLj9+JVyxKuUGwUUIxR&#10;SeoyJCELI4BKsSG7EYuXDClN8xpYyN1Rumv6N2lHbiWFWG2BdPX6rJQmoZqivjmJqMXHEt+KVPc9&#10;T80jUjC0ERjltUCvIoqCo6V8M5L+eflVbq3h8xWqDmp4y0G58M8/7T0nCTXV6HSanan6Wf8AOI35&#10;nt5n0mbylqUnK6sQrRVO5Rv6ZIvyE/L4eXbGXz7qYP1uYcbVT+yvc5zeHSy1OXg6Dmy1ep4Yst/5&#10;yD/NC30C2TyXZyKb2+BEorusfh8znZ5T+lJUJP7sfFISc7mvy8HRx9Zt+bemCS1ubiVY5Prk8vC0&#10;Ujqa/wAc8hfnh52iurg+WdIkraRP8ZU15P8A2Zo9Vm6nm7zTYqD9U/yQ8lXHlvRItS15B+l7pAZD&#10;ShVey52D8kPKS+T9HbzBfrS9vQAlRuE8c1WhwHW5fIfe1a3NwCmAf85JeeRZ6efK+nSATOOU1OwP&#10;QZPLgxSGRgSZG3z0bT6ehVPPmZt+dF95n1W3lsDM/wDosT/Eq7BgO2MW5b0qVooFD44ZaEFnHMQj&#10;I/Nc9pqMa27yGWVzKFB2phNqmm6RrkZg1iMSBVJrT4j9OazP2P1iHLxawxfQHkv86PNGiyqtqS6S&#10;yhOMhrGo+R6Zx3VfyNtJ+GpaBM6SyH4Yz0FffNNl0M8Vjm5+PWDq+rPL3/ORGkXtxNp2tp9We3Hx&#10;y1+EnvtkPk8qfmP+X9z62mtNLag8iFPNCPcZhSMa9Tlwnxci9I07zT5R89xg2d1a3ROwBYBwfp3w&#10;H5t/O7VNf0qfynrNskLt1Kim49jmDLSiJ4wXJjsnmkeUdP0W4a9sQ4kYUPJq7Zw1vKOpXGit5rMV&#10;NPifjy/yvbE5xGfB1WcLFsl5ry4VHKlad6Z7A/I/zT/i3QF0LUDxmtN133KZsez9V+XyUeRdRrcH&#10;ELfNX57eUHUL520iNWvFX0JA3Qg9CRnS9UiaSl3GecSjihO/TO80s+IOiIp8R6LJaaLdyeWpwbbU&#10;Jma4uVUcNj3A6EY2OOS5AdmaKOlChP6svYJTfXVlosj28EUV7eGTnHdKpoBXo1NsD2VvHV7VKlmP&#10;7fQ4SUlNvNGsXcUFv5gueCwW6fELegYHx/swzWL6orWxqQBUD+mCrWrYG+rw+ZJbfzDCyqxbi7g0&#10;JH+UMCR2jyhWLGp7HCmmQX3mi0sHlRYlKKBSRR12wc2nIWDueRHTAASjdiafmJLbW8qWqCLnUk8u&#10;v0Yr6CA7feeuWRw0tMZuPPV3eRhXoV3qgOx+jFo4KsWO9MnMUEhi8nmKlILflEGO9OmCfSUbttXK&#10;UocaxdOTHAQ7oa8vb3xsYMQZSar2xVF6nMmpPDcrF6UwKiQL0NOpxCNXIIfv0wqnd7JaI8TWa0VB&#10;Vj3BxiUtmNRiqKvBJ5igQRyDY0IGzfOmMiufUY1Ur79QcaSr6n5eFlCtJ1n4gfCfhcYMUVqcCGLz&#10;TGPhCxp4k4EHNGYoKg4VZXNLbXVvB9al9J4+h23+WPjWQtwI+E9fbKzESSFe81S20y09a1nMk6j4&#10;eS7H2ODgrRsAv45dCFoeR655itriCV7z4Z3BoybUOKTHoqihOZuLHxMXiQ1GO1SS5uisjLX4h1xf&#10;0qR+nU9MzFeDv5iLa8mrdlkO3tQjP//X9gUzGd0/Jj55WKFUdPbNirZbwx4Su+QM0r1emNK0yQla&#10;FUOAKnG0ySVQSeGanfIliVQT06ZVMDEKy3HbKpkmxUNwPlm44Va+tAZuOKtfWx45uOKt/Wxm44q0&#10;bymbjgQ0Lr3y6ZFg2bjuM3HCEhabkEZqYWag1yMvjjaLWG5A6nL442oKl9Y7VyqYq0Z67ZdMUrfX&#10;I65qYq76xXNTFXfWO2XQfTgVaZ9ssDEoIUmmrl4GNKJc9M2GmVLfUpvigYZUYlVpl8MuuNJa9QdT&#10;jSe2SAVTaSu4xmTVTrTrj1wFiVB3rl0xVYWpvl4qVpObAhbv1xhyQZBU69c1caTS4AeGblgpFLgo&#10;GWDXFC+nhlVxQuC1xpOSAVUVMZkkL6UzYoXce/bHDIlmF9O+bFkuC5VcVXAZq40wK7hU17Yyvjkq&#10;Qv45VcKFwTvmrilrjmxQvCdM2Kr+GbFNthcrFC7jXpl4q4ptmxVbxzYq0RmxVrhXHcvHI8FpXqtD&#10;lVyJiqvSuXgVeEoN8rFVaNaHKrioVglRtl1wIXCI9crFV4jFKkZYFciZUqqtvy3A2OKg0ykm0o+O&#10;3ptTMTgZVaKS37sMw3wSlSKRsNmW2pt4494/DKY5kJvFphFD+GJ/ZwGXEzinENgsY2G5zFsiyRcV&#10;pTc9cYWxtCYRWh8OmVucBNJpMo4NulKZYpkTJQua1p2x2NpUhbV2plEjBaq6Wh6NlVxtVYWncjKr&#10;jaqyWwUbDKriqJWM02xpxQiok8caTXFUZGh75WKq9NqDLrkKYEIpFqMdWuAbKFCRBjeuWM0I1Aae&#10;GViqtGN9u+NpiqPWQUocumKrQ9c1fDBSCvrXHZAhgtqO+x75sVWsQRjtsQFQsjsmxPXGE70yYCG/&#10;VJUEnfG4VXK9PibLr2wUrXMkDKIrhVeshU0yqYqvLkipx2FUK52xwxTaDkBPzy6YEKRl47HE5BtU&#10;9Msgq8TnqTQeOBT7ZlhKmHJJbrXKxVbWu+XhVY23X8MdgVRJr0yiab4Yi1UZCAN8ZmRTFJpTSvjj&#10;1amAxtUDJIydT9GLqwPXKzCkhBSXBpxxxI8cjwFmorecDQ4wsAcPhlSmEd0jjiDvjGfwyQxsSUQl&#10;xTZT0xHiDlhRSvb3DKRXxxBxTpkoswE/tp1ei1298aG7HJg0lq8sRKpYUIxZWy7m1yDB76zKkgjF&#10;1bBTGmLXdlUEjrgmN6b5XIKGF39pWqkYNVq5SQzYTd2pQmgxTAqVkUPTNiq0eGbFV9aZsbRbVc2N&#10;ptuozYqt5ZsVbrXNiq4Gm+bFVp9s2KrSTXKOEJC5ScZkmS8nauKBqCmVmNquVtqZZNcAixLi3bKy&#10;SGuVNs2KuJzYq4HLrg4Ut8zmrg4Vtv1PHLXBIJBVEbvl5FW+XbLwq7lXGMMlEq0TTG0yQKFtT1zU&#10;xKthscWr0yIilVL43fJUhYX8MqmFWw9euXxOR4lVATjxlaVWtcvFXcsbigqgfwzYoVOWbFV3LKxS&#10;Gw1d82KV3LfNjSth8rAlVD0zYqqiSmbFV4kzYFVFepzYqrB6bDKxQrB6ZqYFpWElfkPDKxVcG7jN&#10;iqoHoM2BVcHwxyipwSNBV6t0xau2U0lXV8osPHDwlK4Se/TLO42yPJCsj1HXGMwG2SjG1bM3EUPX&#10;ECMuVash6nNirfOu2ViqqCexyqYsaVTJtl+2CrSQsEpXpjT4nCGNIgOSeuap7Y0hVVztU4oJKAAZ&#10;UcVpCIW44/IZYmI2OA4AkhVjujWvbG+qeox8EI4UUt0xpQ0IzerU1bInBQ2XhRUd3yINcWRyBXMe&#10;eIFFI/62VYMD07jHGRjucqGABTuj/wBKO29SCBQZRII6b5LwmPAGodZuo5ABNIAB/MaYkUQ9VH3Z&#10;E4rQYMisvNep2hElrcyKw2BDnE2toGFGjU/MZDwF4GTW/wCa/ma2FE1CbpT7ZwpvPLunX44zwqfo&#10;y3cKYs+8rf8AOSPnXyuyyWd8z07OSRkdn/LLQbpfTlt0P+URvlc5y5hhwl7Zo/8AznX54tJeV2yS&#10;RU6CuRa+/Iry5cj4bdK/LGGeX8SAD1es6d/z8F1X4WuoUKinIEb5Br//AJxw0aRiY4l4ntTMiGYs&#10;JRHc9Y0b/n4Ho9ynG+twrjq3bI9c/wDONWlEFfq4Phlg1RayA9C07/nNnyxfKHMsUfSoY0Iznmr/&#10;APOKNrcE/V14k9Nss/OIMQ9I0r/nKnydqC8nuEX35DINqH/OJDqjcVq3iBlkdYGJxhmGn/8AOQHk&#10;zUaCK/QE+JGQy4/5xR1BKhIwfoyQ1ldWBxsrg/NHyxcf3eoQ/wDBZz/zH/zjnqelqT6RIUdQMyse&#10;pXgZRpvmDTtXXnp1zHKP8lhnI5fyqvbeb0zC1a/ynMvxrUxKcZ1nyf8AlFdFhLNGQD4jB4xTGBQ0&#10;93DbDlM4X5nO96R+VbAhhF8XyyJzhyYRDGtQ842FgOUsqAeJOdP0D8tRFKsssZqOlRlM89dW2nnn&#10;mL817O3hZbSRGNNyGrTPTPk/Q109RTbbNZllxI5l+av/ADkp+aDajDJbRBWB238fHOkKKdMpbafn&#10;VcTtMxaU1Y4754U0g/UC5qjGl4V5YjfxzY0tKRam3681MCrhJU75qYoVeXc5eKViv2xuKqimprlE&#10;YQkKtT228coYlSuBCmuXTAh3L9qmY7Y0obV+R98ZlgDYAtlYHYnKOKW0NB0zAYkoJpezivfH0ytr&#10;b9Rht28MbwFanLBkICoWeCKbaRcsgjdTTJxy1zVKZ9CguhUoKjbrjgzd6ZZHMArFtT8lwzoSo+Md&#10;Bl+qPozLjK1t5tqXk+e3f4Ad/HHhwemSTbGLjTJrYkOvTHg4FQDQsu7DKOEJDSqe+NwpV1U1y64C&#10;EUrVp0644N45AwQ5bpojVdjjSK9hg4Aqa2vmKSKiuemIOh64RAIZVZeaGYgFqj54HKEbnJUirZTb&#10;6yk5AB+eVQ40jhRgvAT8JxF1FCe+WY5UaQQijcBuLfy7EYjxy9ii/rAelNhmIqMA2LTOLqktQdcS&#10;y5rVWIBr2xrCoycNirQY0xPLSiQtdGaD3ym2GMebWiVYOSo64kTlsRStsldx28co5JCxP865VMNp&#10;K8OBQd82LQrMxYFhtTKIy2HJC1ZWIq+5xNhk1RkDByFGw98w8MkIq1I4ViR0OxyjtkxugtdRUDfG&#10;9dxiS1FEJGEISQ5QOGkKswFKL0x/XAqDGx3qSMZTLALSrlwDQ7VyiMlSV6uBtXvlD2wcNoXmU9Cc&#10;dSvXI1Sg0tWUoeSE7eGMZa9Mj4bPiKY2uotEKSGte2M9PeoOQngBHJkMpCcQeYpowVkqw7CvTHUZ&#10;fs5hz0wtsjnTeLzDBcKfrIDDsKb4/wBeQdDTKJaVtGVuBNKlUSPBVyfuxZLyQbVzGnph3N0crpvL&#10;umTMZYSeTUpXti637b1ymWmDLxEJN5ViHFYZa71Ixx1A7U6ZCWmCfEVrXygzrIY2AbtXF1v+Q6HK&#10;JafuZiag3lN4GHrSqFHYdzm+tN9kE4+AkG1q6XbxSGWepUClBlc2fqajB4dMkZGYIfhtloT1rucC&#10;zKAK5NtDK/L1y7SBOw3rlWo4kA+OKlrzy3rWzyJ1Kla98O+oBycTSHy3cxlZGhH2hvv1yiO2XBCU&#10;8iSSevSmNphQvEhUNTYdM2KLVUqqqa/EcqlemNptWJoQT4745djkJiwrjKePEt16DBKrvlDJJL68&#10;4xkVoQdsFItMWQDzfVb43Den2GKjFUhc+PjjqVyJNKqQxvNIscYqzEAD54WMRNIXbZV2XMHUSpD7&#10;N8gaU/lzRzYWQ/0m5A+sMBv7LiF5fJCCwP2RsMwpbBID3P8AL38uLrV544LuN1WVhzcj9nwyI/pE&#10;y+ok4+1WlOuUZJVyZPtjTPIFvpxtptO+xbgAhuhPhhMzeuwgUAooJCnMeRZPY7a2XT421OYussjB&#10;Cy9hhBqFpDdJxdQQwIIXscANKHoGh39xZPySQ1VlYM+9R44zyRe/ohzoqA7tUV7ZmDvYTFsO/wCc&#10;gPKEPnfTh5kuGUpbpUgCtffOwwNyPpsa18cyoz6tYfmH5w0hIVe8hUKvT4ehA9saR8RUdszYcmbB&#10;JZUWESoOW2PApscKEnZ/VHNV71octTxNRgkL2VUZ2ZeQPHwBxO4iLJyr8Q3BzElsaCQ9Q8nawqTq&#10;LkckdPTkXsw7Y+aO31m2GmaivKMkct+uajWaIT3b8eYx3eseS/Our/lbq8vmXy/QOUIjV/skHsR3&#10;w/nuiyR6fZkJbRIEVR7ZqdP2bHT9PNsnmOTmiX86XfmqaXzN5lpcapcS8iQSAo8F8Mh/nbzSnkzR&#10;JbmPibiZTGoPWpGYGtyWXO0mG30z+Q35fP591yLVtXEn1LTys67UBYHYE988tflL5IuvP3mFJbqP&#10;1LWNjLOT0JG9M5TXam+XN3B9MX6DebPMdr5S0ubWL5wkcS/DXx7Z7e1q4DqtrGohSECNEHYAUzre&#10;wdAMUB1ed1eXjlZfkj+YHm6bVNZuNVeUzw3TM5b9kjwyNI9eRlovHv451QhXJwC8q1aQzei1mfV9&#10;UHhGDuKdcSmo4EQICnf55ZEU12h9NklEjatJEXljHBFHVT74XBfTchxVTsDTtk6BZiTPTeyXVtG9&#10;pOIHiXm6V3Le4w3ikEZEYfiR0pmBlwA7s4yPNL7fVLyYPcG3eb1gatWlTh3JqrwQsu7ycCQBvX2z&#10;n9boYzBIdhps++70f8rryU6rAHCQ2wlSOXk3HiSev0Z83vPN3Jq2tT3k0ZgYTENGy8TSvhnO6jB4&#10;Wwd9iyCT9c7NQkEao3NQgAYGtdutc9a6Dq/k/wA0eS4/JFlMkF2VqySkCslPHOeOKcMnGfwHJJti&#10;M9vqtrrTaoQJNPMYQIn2h9GeXdE1Of8ALjzKJUcqsL8H4Gqla5uBLiDj5YMo1Cwg1e0ksLtQ0MyF&#10;WB98956dqUeswR3OnqrW06B1I6VP8c6zsrV8Ud+bzWqwcJflx+eX5cx+V7t9T1Gd/Vt3JD13Eddt&#10;+4wJcWQlZo3YEqOgO4zpcZvm4lPG4fNUmmRQajpaGOKaQKrSJyjavjl2yfAhVqldhUZMrSUeZL9l&#10;nuI7mMrHcCsnBjxqe4GDpIzK4l+yR198R3J5sLstQi0ayk04kTxOaqa0K4yIo7VG5XLPBK0hNY1i&#10;TT7dUfkqy7qCK1HscULfEU7dslHGYoISSe6iurNLiIN6oNCD0OMcAgjJIW6e8kU0c1aKT0xls5Pw&#10;n6MryUllWpWVF+uRoBE53p1B+XbBRJ+jKlSmKCIAspIlG/hXGgVJWmKouVljWO5DBqmlO/04HkUo&#10;QwJH6sKp/Y3Qu4ngmjjcCnE9HHz8cwY06g18cVWyWiCcclkQKKqyfaBx4UEbCnyxVDyTuk376Uye&#10;zijY1R8VGqMVVbt09EywBZQPtL3piy1BIYb+PjgVKLpYpoVNu9Ufqp6r8xlpIpJqKEYQLVC6hazW&#10;MCvC3ND2xdaj4yeu+ZMRQQ8e1q6jv5XszHxevUHHwj1CXPTM/HGgh4T551JbEm0tzuNm374M9stp&#10;Lxz125+p3rXP/9D2DTMW3dPyV5V6ZqYbVcWzUwWq3nioyooVAwxjb7ZKOyruXbG0ydsSXBiDtmpg&#10;VsSZsQobMvhjaZJk4zZdMUrDKWzUxVZ6mViqqr0zUxQ4yHLAwEoJa9X3y6YEOMp8cxGEMg71a5qY&#10;UqfPLGRLErC2XgQs5ZVMNpbDnpm6YUuLVzYra3nTNituDVzYpaLZsVW8ic2KreebFVpauXihbXxz&#10;HbFbW8vDMN8VtotTNilTLeOKDbAxUGY5sCGiR3zYq4HbKJphAVUAr1xMnJUytVVfDpmrilU45sCt&#10;gbUzYqrKvhmrjSKVAmMJ75MMSFYJXbKxQ0EpljEqqccumQtIa2xp2yQ3TaqAG2AxuTRaoFzYEWuC&#10;VzYobC5sVb4+GbFW+ONJwqvVKZVcVVOOYtTCI2ruPYZRO1cMRuq5V7d8TDHLTEKuKj6cWB2ygilU&#10;CvbLwK0VzVxVsJlVwotfxxwyslKqqeOXkFRKx17ZWKohIqjNSuNpCsISOmahyPEEIhLcsKAZfzyB&#10;mmkfb6Y0oqcxJA2GVmYVPbXQ2GzDbH08TlJy9yhNYdCDHcfLG7da4nJbZSLXRhHswqceG7ZVIqUT&#10;BpVW3GKFh0yniYJvDpZPxEbYizU6YYllFOINJViD3GJ+phtlaZpo3IjiKYznXG2NpkulIi7gZgTg&#10;MqSSqLpwp8Ar44ogDdchLJSLcNMLkim2Ua9ADkhMMlJdMYH7NAMbv0w8YVVGn0BbicxqOuESBVTN&#10;nXemVyxVa1oI6L2OauKrvQWgoMv+OKFvpb7DbtjcUoge2bFWjtQnbNiq4OT0zVxpFNslVpl4UoQ9&#10;a5WKqqKV3PU+GbAquPAZR6bZIBWq0pTEq5OkIhTQfFj0PjkZBBQ8sgQ0pjsjTBTEnYdMsYqpyGu/&#10;XN8sKqXTrldMVVC5PXKrhpNNBu+XgQuU1+LtlYFViQBUnLwqoO9eu2XQde+EEpQcpAr+vLB365Ih&#10;aS9iNyDibsfs9ssxx6oUjKdgxqMDnL0qqMag12yqYVVuQPuMvFVpPhmwKsLnod8pxtk4KShJm5A0&#10;2xgy9ilUvj1x4xVLpia748YqEpuiR8QOOpkrpnaVuwIqd8srkSWJK63ueJ9sTIwITuGXkAR0xhyc&#10;WcSjVem+MZa5Jki7e5KGoxFkI3xVkNrfLIPTPU5Q23yUT0Yy5Ie+hjkQkdcXU5NrYXdW/UYIVsUM&#10;Pv7TkSQMFxvTY5TKPVkCw2/shID7YKVq7ZWyYddW5Spx+BUvIObFXU75saRTu1c2KW/fNiq07dc2&#10;KtE1O3TNiq6tc2KtDNire2bFVw8cqmG0gur2OVTFbdyA+nHYENnwzYq6mbFV2bFXA5sVWk1zYq6v&#10;jmG2Ai1XK3h0y64OFLfLHZFK+uY4Qpb+WMOSG6GiabDKwoa5d82Kur2y8VaHiM2FV4NcdlRSrKQd&#10;82BV1c2KbXE5sUNg+GViil4bKrhpXc69MvAqoDUbZWFkG82Krwa5sCrwaZWKrw3hmxSvB75sCqgf&#10;vmxVer9zmwKrBq5sVVA1M2KqqtQ1ysCEQr12ysVVlY19qZsVX18MupPXECkgrw/bKxUm1QNjw9Ns&#10;rMLW1RJKbHGsamuSiKQu5cjUY3Cq8HtmxV1e2bFV4bbKpiq8v2zUwpcG7jKpgQVdHptlUxYqofcH&#10;NvikBcZRSubFK9T742lThVEB6D3zEYFVopaDfxxaMilMoyR3QUSJh8sfsemU1TFGQzFlqTsM1aY0&#10;mlWobfxxpwIRSSClF7YwnwydM6VOfWuVhpNOWZj1OxywciYoIVBOy7V2zFsHAjhVEmPSubkRg4LY&#10;8KJFwVG2UTXriI0vA0spJ5MScqgrUDBw97E4gjfrs5UIJXA9ica6B/tCuIiGPhBHWmuXlkaQXEgo&#10;f5jiBto2/ZGRMGuWBltr+YusWoHG7l27cjhZeeX7O92uIwwyUbjyQMFcnpPlz/nI3zP5f+K0uG5+&#10;NSMjFx+W2jSt6i26A/LLI5ZDmvAXsOm/85vecIIzHdT8ts0fkHT4D+6iUAdgMv8AFJYcBUp/+czt&#10;evAUumYE9+2GsPli3h3RBkTlbYAsQ1H/AJyP1bUwUlmNDv12wwTQ4q1P6spMrbAGLXH5+6jGhWD4&#10;pCKVJNDhrFAsI4IKDIsgHkuu+arzzA5u9Rcs7dh0wUMUsLkap26HGHJhnFTGVhZOr3OXiqzdq5gc&#10;EgxkqovY44HxyJYUrkU3y8CqTfFuOmMJ74QqulB0GMVw3TJSxmKqgflUHFKZBXc9+OVSuKtMwXc9&#10;DlthCYrEqpqMZljNT3qQco4pREdRvTMNsiSxJV6Ejpl1yNMabWPLBriVIWtEw+LNgQ0B3zU65IFV&#10;FlrvgYkjbMyJtUFLbCSvqgEHLVqZMTIVINR0CC9GwAIxRZKZMTCsN1DyY0rUiApTFlYtkuMMwwy7&#10;8tTWtarihU9cRkCUpazdOoocaMsVCSjiSPDHDAUFASHY4pkWKCJ3rjTTvhAVUjlZNxjCobcYkUqa&#10;22qyQkCu2JGPAimT2nmEJQ1OJNHTChkNnrST/aI36YGkiPUZZCfQtZ2ZTbX8VBzbbESNqZcEUj1u&#10;Vb4l6YkV45aN2qUFX1OdAu4G+NwtaqGqK4m4plsDaV6NUiuJGp2yYFIMUcGULtTGUOW8Qa5ClvLl&#10;1yjhQuWh2GViq/jw+IdMrpi1yCIReQ3AplE5dj3YcKk0Q5fCKDK+eTQu3FeGX1wg0hZQrTxxpAy0&#10;G2JLdSNya0yiKYGu1WNwxq1cbkuiqpc77fDl0wK0GAxhO+XAbNnCuCqwq1ajxzHFiuUkeFPfMMVW&#10;P1oemXTxxVoPxqM1MUNBid+tMaRXFKuknGnLYYyhHTARao2KVa7/AH5fXKDFANIuKYp8QJ2xtMrl&#10;Bvu00W8JAPbwyuOQMAy4ijIL8q1QKVxy16EZjZMA5pEkyi1Qp/dOffF1p1GY0oU3xKg120xrKa+G&#10;CVrTfKTjbAUqur1a8AakHHhiBRcrMAebkBQWcluRNAfDA8lSMgQA2BnOhgBleNjyIpjrclmr0HXK&#10;0lMfNipaWIUVeZ/hUeLN/TDqKrLU9D0wIfMuvmOyuGgi3lXZ29z2zP1zIjyYlj1txqWbqBtlYWK6&#10;NavQ0Cjc1xp9sKoqOlSz7eGbFDQYVKr18ceu5oMjLkzCEmdYv3jmp6AYOjXMcNkWCa7egAqDucWw&#10;s2FM3LfHA9saQQtCg4nOxC8V28TmLlyCLF6r+WPlkatepcyDlwYBBTYnxyPz3QFQD9kfjmryz3Yl&#10;+lPkTyIwhjaSJQkrCpp+yMi2p3vwhErU1JPtlF97J9Z+SfK5jYzOqiKOgjXpU+OFcRJCyHY7gVyu&#10;RtL0aWJYi9slGSoZiO2PhjaLhcemzg1DU7ZCS2turq3vFn0qS5S3YcXhLHZz/Lh5bwqFI9IPyFfU&#10;/rkOGt0MB1fVpriRFN4bZY24/VgaFj4g+Bx8mhQz0ubcKLin2vDMnEe9iZUwi9/Nq60KZtJ1dZZN&#10;OLUMJO7D2OLWkU9gC07GQj9rM6AvkxEreb+btT0PzoUgs4BaQNWkdKtX3IwxiuFkNepzL4im3get&#10;eTpdODcSRGakE9Di4IBIrvh4l4mP3NnO0KTPHRVFAQOoxUYCUWkki/smtD+GLErKKHZhmPMUUiSY&#10;aW9zpMnqoUmgfv3GFLwPExlgNWrup2rlZbLe96X5gsdXt003WlMMHpnhcLvxYDocM4ZzypFT1ewP&#10;SuYWqjYZQNFA6Hpq20qnVPUXSy+8idSOxGeavzr0nW5btL2VS9iq1HDdQffOK7TiQNnoNJMVs/Xj&#10;/nHnXdA1PyzDb+XJFMsf96rCkm3QkZX5N/nDaeRBLpmp2pKTkcpk+0B7jOX/ACx4xM9HMy+sUzX8&#10;z/IR/MHSW0dZzC25Wv2SffPQ2lebNH83ytLp13GzsaqhYBh9Bzt9B2gIRdJm0pfn5+ZX5EeYfKlq&#10;sdrYPeWUaEvJCC2/tTcYez6W4BjJB77Zv8etjPcOFPEQ+UkM+iTpLJbyBqlR6goF+/CWcqpCsN1N&#10;ADmZGXEGgwZHp1hcRvNOv9xMOTMv9MTkbnRQeIGSAY8K+1tjZiS5eJpjMCtaUoMY5aOT1+PJTtXI&#10;SAtMQn2lCK/0saH6himgLOAdiPkcF3E628kd0ooUXceOYeTCZW2QnRRvk2SS7sZ9Duj8TynhO4pS&#10;nvhVqXk7y/5wljm8xWqmRxRXX4W+RIzQ6zs3i3i5+DWGL3Tyv+eHmTyDaS6Rp7rexWho6zVdVHse&#10;oGcV8zf84+NdXzr5Ll9JE6QzE1r7NnPajTywizu7fBqhN9d+Svz20rXtMt9R1orBLKByaL4o6/rG&#10;eaPOflPW/KV69l5kgeN1/aO9R417jMOGSMxs5ktw9usb+31KFbywkWWFxVXQ1Bz1n/zjZrp1XS59&#10;JuJC/wBWHKL2zJ0mpOLKB3ur12O42+b/APnJ3youreXTq0KqZImCyVGzIexzu2o2pR0uUCmQ9SfD&#10;556LpP3kaefL8l9O8zwWkl/omopIlpyKxRKaoCO4B6YGUAmgFK+GZghSEl1HV5mhDcyyL7EkDGxz&#10;82MLEgjscsEQN2YS/XNOnisY9WtQssMnV0b8CPHLEQRy1euTSlk2syXtlHbmJjJEKfFuKZbqTuMV&#10;WafdInwNQMexxOMsCajkPxyvIeFiQyhbOz1MKkcrW8yCpqaq2KIqrv45jyNoTmR5hCtsGBZBQN2O&#10;KOQw/dnfIpQlsjwTerqCj06dR0xyOFWj1JwkUhCTQ/W7kGzABr8JPQfPEAwkrwNQOxxVkTW09lT6&#10;9F6cjD7afZb3BxpRW6jFVaK+uIByRuVPEZUcZiP7s9e3bFV+oahHqiD6/F9jo67MD88VDGvFsCpe&#10;1rEVW5tzuvXehIwMBMr77IcKsgll0ea0PBgbpRuCKMDg7jTqNsthFBeQ6rqy3KNFA7FkJABPTFK1&#10;oq9TmXix8W/QIeR67qi6dHJNdrRyNj3wci8FpmaEvlnXr/69dPMpPGtcbl1ISD1CTXwz/9H2TQZr&#10;rdy/I8HwyiAMkCq4ttlADuMSVa5V7ZdMCrw+JnLAgreRrvlYob5dxmxVrkTtmxVrlTrmxVxNembF&#10;Wq5WFk3XNhVcGy8BQWi1Ns2BC3lmwpDYOYg4gpbJ2rlYUrOdOmWMBYlYW75dMULC+bFW+XjlYq7l&#10;jiMVWh8qmFIdyp8s3E42m3F8rFWuebFKnzzUr0xVby7npjwKYGKxpMvAhrn4ZsVWmSmVTCm1nM98&#10;vAqzNirjuKZsUKgHbGkEn2yQNKiBsOmNK0wgqvWuN44TJkFetcvIpcd9s2Kqq404VRCiuMJyQQqg&#10;U2xwFRgJpiXEZYFMiShrHYFaC1OJN1yyKq6LtXKwoVQKjbrmxVcoptlYquplCuSkrdM2BV1Ns22K&#10;rgp+jG4aVeBXbKJB2wiwrYHh1xrHbbJRG6r1TffriYO+XEWrmHtiganXK5QtVLh4Y8GuVmNKt4HL&#10;yKCqKnfrlVwsQriOuOU5VMM1eOIdcsnIKjEjrsOuUTikImG3LEGm2P5AfLKJFITy3sGk+wOvbMrA&#10;nfoMpyT4QpZLYeXzJSo2HXLNOoGYxylDL7Hy+kYrx+8YxnI3rkOJWR2uhrKKEdMZ6mNppNovLieH&#10;3ZfLuMHHXNkERH5cMjcVFQMwJ7nK5Ze5kmcHlhQP3oFRiokCgmn0nKZElgi49DEbUjUEfLEy3PcY&#10;8fDsqbReXKj1Qm3cgYmWXuMlxlUVHogG4WuVyXHiKqjaKGFOOKK4ORJtUK2lehXitBjuWKqaWIBF&#10;Rtlh8DIKb2RFTtTtl8sUtG1NOWO5A7HCDSoGSyH2tsSZanrloyUhRaz5CnbLWP3wnKlBy2ZXttjv&#10;SI6HHxUUgjbb+4yuB64+IEFowsoNRjTt0yQY2pceRoemVhtbXAe2UcIKQV1QR8OVk2aHePj8zmxV&#10;aGAO9c2NKVrPStMxAxDEqRloKDfGFcmCoV1n8ccopgLEqMjE1atfbLG+A7IURJlYqrr8WwysQEgW&#10;2TTKyYDMBSY9x1y6d8VKisu/HNkSGBCKB2qMvAhstXrichIIAy7FEEKgbqQilOmM5Hvl3AAlLzKx&#10;2JywSDthMbVDO1AeOYknrhApVBSftY2mKqwk45qYoVVlA3OVTFVQyADlXLxShzJUe+MY12y2EaQS&#10;h5JQw4j6cYMsQg5DXp3x2SBVKpj1GYHtlwFoSe63BA6Yuh7ZXKKbSeRqClcVp3ytUIJqHiMSZcVT&#10;i0uCcTpXCkJss29TvjCMmGxFpJ3yqVxKCiBLxoa43h4ZG2BKNjvARwY0GN6HLo8mKCuVWU/D0xVT&#10;klY3e29SQO2CEbIkKw+/tOJNO++CY33yuUaSCxO+swQdsFg1ypkxWeL0zTLxVCV+/NhpNO7UzYFa&#10;+zmxQ0x75sVW8s2Kr1OxzYq72ObFXe46ZsVdy8M2KtFwd82KuU5VMNquLeGXirfI5sVcWPhmwK1y&#10;75sVdUDNirVc2KtA12zYqvB75saTbvUNaZsaW1wc5sQhvlyzYVdXxysCQ2prjclTKm65Y98BYrhQ&#10;YplSqpagoM2Kt18cvAldXxzYq7lXNiq8ZRxQ2CK0ysKF4bsMvAldU98qmKW65WFVQN4ZsVX1zZFF&#10;qgamVhS2GrmxSu5UzYEKobuMqoxpBKIVxSh65eBkuDUzYqro9N8rFCISWuVgVXU02zYqvHjmxVsG&#10;m2bAqoD2yq4otUBzVxW11aZeKW65VcUWuB8MvFLdc2Kt1xpGKVRHA3yqYqrFwM2KreX3ZsVVVbem&#10;VihXL13r0ysUWqIxP2emYGmJFoVEbj13x/P+UUyvw+9QifWIFF2rjwaiuVkUzRSSk0OJlt8PAqJS&#10;dR8ObbBSUT6opuemYGvTExpXLIDWnTLpkVXF+ntlgYCxJVfUqPhytx1wppsSkn2xpxpaRKuaUOV8&#10;8JVsOQOu+O65EBAC0uwNco4aTStHKTscoVOAhBCs0lDUYpxyDBTWcgmu+NpihELJXrlUpiqrzLe2&#10;XilTJoa+GamKt+qX+GvTN3p3w11VSLjpjCMkGYXrJTZhmwslIkfTmpiq0t0GVhQrBvDLJrkQEAUq&#10;q1dztlFuIrhEbLGTiRX5eGJF1I265aMZHNDXLiKitfHHpuK5VkFFURG4cb4r2plarOXxEjemV0xV&#10;czchmOEFQ0K0AptjcnbO2+HfNTIkoJVgSuVjSgKhanxk09sugyNs1flUA981KdOmEboItp5ARxA3&#10;7ZgcSwIUyANga5eBCi3UDE3Xl0y6EuHmkilOZCwqO3jjBF/Nk/FvkoCiyECopU5Zj8MRl70gKfp7&#10;EnHBSOhw+IyASyfTopv7wA5fMr1ycZXyQk155etpagCm2ODhuu2WxyEIth+peTyFLxdMWDAb5MTt&#10;SWB3+gXELGqnjjuQyaGNy27Rkhh0xnXc5Yi1A7ZqYrbYPfHLkJKF3MjZdjllQcilXgvHhNQemJGP&#10;GmJDIrTzCy0DbjA7wgDYZZCRvdgQySLzAstAjdMCtHUbDLwUMmstaUEeo22I+nTrkuJiY2nq36Si&#10;qfPEnXLISpoIpFRSh98DkUNDmQDao07LXrmPhixIXpQ0xH55bbWiQOhUbZWFUQpLCnbGnCObCStH&#10;Sm+2Ny6IpqdISaZjkhuqmq1oTtmrkhFCnIPiPHpl9cnVNclOlDTxyqYsWw4BpTfGN+OSioRcSs27&#10;fZxvLbLBEM4hsxUPLtjfllnJstU51FSKZYG2AlhIrC1TQdMdkWKmQCd9ssb4oWNyTdd65WKruh2F&#10;B3zE4aVpARtX78bgKUUm25zDK5oKvypt7ZRGCmyJVElZqb9saR3GRJpkjoHYni2bKSLSmSPsNxQH&#10;Hx9cxcsabYFWmkBFf1YLjOYuRyEllUA03r1xVhttlFuRFVtqFvi3HbEHBG/bIkNkWaaNMrFURqSB&#10;thj4V39sxmRTjzJcmOAhyGkUbDwPjhzH9kYofM2sDjfSM24pU/M5TZkRYFJkahZlHXpjcKGghrxO&#10;bCqoGr8I/HN1xVsuYwT1OLRruMhMswx/UbugLMaU6YYqu1MoZh5lqFw00hcnvlYWSCBr0xy0FSe2&#10;RnKggoy1tnvJY7aEVZ2CgfPCHUdSWEiMgknfNXnluUAP0k/Ib8oTc6cl6pCcDTcbk9Sci88oMhkU&#10;7d810p7pL720LRTFYR2TIAy1CkCnTC+Ysrgqaiu/yyoljbPtNiSW2Mdyp9QLRT0FRgqKkjcXoB+z&#10;tgO/JbtLLkSWCrdRKZCtfUFe2GMMEwqbcoo6HkceeylhmpavpsZWXV455mNSohHT54Y21mYlMjtS&#10;v7I6ZfDHZYkvJPN35gpcSrpVpBzQ0KvJ9tfpwbEhC8o0oD1P9mZMcTXkeM+ZfNNvLP8AVtUvg0yC&#10;qQcdhT/KxWZYWIjcfRmVixHo028sHmjVbQSahFIYGqeDdQV8BhZPbhSTEtPfMjwqDMTpmvlj8wv0&#10;hxj1yYyqoosZA5V7n5YyIlXo++2RkDEbs+MMlvPqWsWw/RcwBZjRewPhggNzo6nbwyINpBtj1xpb&#10;6UrWl7EGlYVRh0ODEcHrkJxtLEWWS0qGXiCQce6KRQ9exylNppp2pXMDloxzhG7A9MBfVTG/qj7W&#10;QlG2Yk9OtfOlveWy6dcVCCnFT+quC4pkkB9ZQQ2zchVafLNRq+zxkHe5GPOYvTfL/na98uzxRWE7&#10;RcKFFjbg9T0375ENb/Lzyx5hiekC2121aSw7UP8Aq9853U9iShvH5Oxxa4gbvqjyP/zk15isJxZ+&#10;ZIfrVunVmFGI/wBYd84Xq35B65o7m80G5W7r8S8Dwb5U8c1WXHPDzBDnY80ZPqHyh+fflHziPTgu&#10;vq8/Ro5xSh+fTCHRfzJ80eQrh7TWPVYqaelcg0HyJw49VIHY7MpYYyZD5t/K3yr+YNqY9ZsoZVcV&#10;WeGiv8ww652HRfzv0PWpQutRmzkYULE1Sv8ADNrp+1THYuDk0Xc+afNH/OKk9lZ+n5NvPUETl44p&#10;QFb/AFa9D+GdVtBY6oiz6NcR3Mbb1RgaDNzh7VE3CyaYxfNGv+RPMXln1I/MthNaMoJjYLWNvpG2&#10;LPayW4KE1FajM+OojPdxZQp5m8Yu5VlkiMTkcXIPUYFJEp4zLRj1r3yyx0RSYpBd6bE1xp8hkt0+&#10;zQbr8x3wYsLFeDAlQRxr2ynNMHki0BpV0lvdfXzNxkmU+og6P7EZI9OiezZtRZwwRa1btTOb7TMZ&#10;CnYaWyXoXlLUZdYaHy5BbvEZ5QF4HcV7jPDv55+em85a2LO2HNVYJ8O/tnLTwDE9BE7P1O8ieXB5&#10;V0W20ipZkUFietT1z1L+SvkGy8j+Xfr94oF9eAMO1F/tynsqE9Vn4ugcDX5RGNPl3/nLH8wbmx08&#10;eUdDIMslGnNK0HYD3yUXEodzvtvnrWlx8MXni/KnVhcNIg4F2B3YDcn3wKo570rmShDSyfVGZWbg&#10;xG4OUYSauOoyYLK91L9LwwxpaXBb0nap49vemZPjG4owyTJQvnWzmLwSh4JAAGpt9IxAkluSsQB1&#10;BxSnkMCLZm3uLZZGbeORDuK4NDcV9QCq96Zi5TuwKG0qxS6IsZmEVz+zzNA3041iGIZTtkKQn9sZ&#10;LYvZXa8XH0jHsUp8WzdsAVBx/XYnLRAyQA/EKVGVzHpkHqOhxIVUS0l/SEdxb0eJxRkU7g/LEEiV&#10;/jpQjCrIb3ULiwIs0YSQvuQ3bE2cV4sMVRttayMvrwOvxCtD/TFAoYdT7YpCXzXEsDsphUEj4h+y&#10;cUADHjy+LAyQjzS2yCZoSYK78e2M9R4zwkwgWxKvPYWN3Cb+ycjbfsRghXFPbwOZcIklg8U8wQiK&#10;R6EjqQ671+eCIIv2z1zPArYK+cPO3mWWWti7c6ClcEMa9MvjGkvGZ2LNX78rJoQ3fP/S9ksc18Q7&#10;l+RZamMO+2WAUi2udenTG4aW1vKvfHe2CkNCTvjT1wquDbDKxpW+XbNirfLvmxVot3zYq3y8M2Kt&#10;k75sVa5ZsLJsnYZsDFaSa1zY0loN44oKHKzaVWvTHUwWrXPxxrUyUVWM3U+ONAyaCo8+2XTFC3l3&#10;zUxVxbLwKt51xvXCVXc6Y6mC1tTLZsVdyIyqYU2t5+GamNra1m8Tl4FWBic2KGya5sUqVaHwzYq0&#10;TmxVsbjNirYFemNJ8MkAkBUUU647IoVFFTlHChVGYjFVwNNhjcUqq9cbhZKwGbFVQCm+NONsbVxt&#10;jTkgi19fHK5Uw0i11OWXyODhVeExtThpC8L3ysKqgzdMKrgK5icCtgYzlvkuFV4WozcsaVcI65sC&#10;LX0HbMTTCBahxHbEmNemXQFKqKKYzfJra6oysKV3vl/LBaOJr55q4UthAcehyvKFb4DtvimUoLYT&#10;G4WKso7ZqkYCLZIuJQaAZfKoykikppDCDvTKB3yEuSU+sbdXYLTNy5HiOmYuSXCLVnekaahYAjLL&#10;b+2Ycir0XT9LQgUA3xJpT07ZWlmVroUYUO1OWJmTFU1i0xFYAAfRiLTeGFU/t9EXiWYUxyynrlU9&#10;9khMbPRUSvw1rltORldJTKPQVkPEjbHC8CrwbMae5sIZHZ+UOKAhdye4xn1xegNMjwkotNR5d9Ic&#10;SBTwxJpmb4l3BzIhQ2KQgZtDQklU69KZaTE9cmVSe50nj9nFw5pXADapNPp5XZlxQMcVSuSyU1UL&#10;vjg+KUO+n+GOD4skO9jUUp92PEmKLQsmmux2GP8AiPbI8QRaGNg0f7OWG7V3wskHNakf3i9cUDYq&#10;lclqK1A2yi2KCuWzEh269sSdt9sux8mBQE1kYz03xOuWKoPAQKnbHVriqHaOm2XhtIKDamalMkCz&#10;Q7HuMo5IBUO7U2zL74ZBCG9QVqccBkJMSiVlB3FMdtkN0Lw6kE7DGGoy4C0gWgedRvldcSKQQiIn&#10;p1xpGGKYrpJB2zZJkol67ZsVU6j6csDIyRJeG98dTIsF4mrWuBW6k9czIclQEhLE16ZWSVDtStBl&#10;4qoVG9cuuGkqNe/vmGKrSfHpl4q2DXxysCqgeooe2XhVQLGlRiBGZAYoTlU1y1GAliSskfsO2Uet&#10;MvgNlCT3JoSQe+WMsSlsjgihxROtcjPkoSm6+Gm+2CcxkpSzgHbrmIwqrQXNDTEyuKpvFcnoDjCu&#10;G02mEdwa+2M40xtbRSy98sDFWnlOJON9suhyYr4bjcBsappk1X3KK45Cm+LocCsSvkqSuLg+GRIV&#10;jNzFWoIwXG22UyG7IMT1C23LU+WL9ciljjLxO4zYqsJA69csYClsMCMrChYT/LmxVYM2KqgoNj1z&#10;Yq3TaubFVp8M2KupQVzYqsArmxVVp1zYq1SgplHCFXqRl4FWnrmxVrvmxKtinfLOAJbkI7ZWFCxB&#10;mwqvPhmwK4EHplE03wgWq4DvjeeS4VX8adMcCDkSFtrjl4EgtK335VPHCm1xPhl4GLs2NK7lmwUl&#10;vkemWD44DFQVRHzcuxwUlfXemYGgwkWrdaZia4iKFvM4yuSpC4NjlOQkE2qq1cdWg3yNWlfWnXGE&#10;5IRVfyplBsPCxbEniM3LBwqvD983LHhTa9XGVyrsMPDTJeG7ZjUjbriNiqqrZainXIyLGlVScdTI&#10;lbVVNRTKwLasCK0yiexw0i1UMK7bZsitotSCKZWKWw37ObFKsvTfNii16nKOBiqj3yqYVXDfLwJa&#10;rlYUL1IzVxTaqRtl4ErRt88vFK7KOKrgTlHFbVF3+WVioKqOtOpzYoLSkk9dsacUK6mgplUwqqhs&#10;2KqysaGvTKqcBCQUREa/LKO+KVdDQ+2bFV5YA/jmrTARaqsbVFffFlYeOY8olBKMUg98vmMjwFiq&#10;oVHt88osD3wiJZBsso6dcTLfy5aId7Jesnhjq1yFKq1B6ZeBW+QHffKwJXqR16ZYwEMSvJB2XH9c&#10;gwaAoa+ONFCaYapV/KtePbNgVVD02zYqurQ7nfGEt2AyYAVZUjcY7IK30BHfNsclyTaynI9coCmJ&#10;K3apSuY7YAVttUruemNIyQLIFVHtlYUrlFT7YnISfhHTLMUerBY5APw98SUgGo65ZIXsxcABudzi&#10;8bkmhynJCglsOW+jFq5TStjr1xhcdDkxAoXowA3OVXuMgRSUYgDCtajLpirfIHbKrhCtFe+MOTDY&#10;AuO/QVIywe2AhLqVr44474OSCViniwrvmyLWqE7UXLxVbTeo7Y0jJBlF3QBjuT45gMkyQ7t9GXTG&#10;1tYa0IzYLQS00ewplSDauTxndjakyCm43wMDTMlC1ofUFQN8cGJ+WKoOewhkBWZAa40SMDlwmEMZ&#10;1DydbXG6KBUYsJf5tssjJWCar5IkhBeLoegxZXB6HDxKwq60K4tq+op+jFVNMB3ZBKWt2U0auP65&#10;FVIpTNhVTHw9MRbfrkwGKIRyhqDTGFQckikyt790I3OItFXoMIkxIZFaa0y0q1MQeE0pkxKmEoWy&#10;qx8wIxHqHbvgZoqdRlglbWcZZPDq0c1DE1V8DiLRbVpl0crWj47oO1FOBXWmXRLXJOIpRICB2xEj&#10;vl97U1GSNjINK9tvnjCe2TgKLAo5FVlZgCOO2+V3yxCgw2qdj0yicsjFDdOPwkfTmFcmglQPHH1p&#10;kS1EqRQtuMquKFyp3PbE+lScnEMkcXRlVVB2643LEuG246e+WMNptpiT8WxGPyFd7FC1ArU0OUfD&#10;JK2AerdcbTFKIqvU5dMlFSoM3tmPtk+XNDSip3O+NrXKylFKpQA1rlg5CQQV1K9OuVXI0ziv47Vp&#10;ucrr1yE2YRcBCkiMfFm675SlMKiL4GNT3xRNjmNl3bIL2lBHECgwSuYk3JigzQtVzQYoemY7khFR&#10;8Qw8D4YmwJyJI6swyLTT6cimKgKmuMRmDcB0ysAFkWSaskJhbU5xXb7OG8clRQZIY2NvnHXoh9Ya&#10;ToDU/fj8mhj7KAoC0yzhQVBELGrHKxQqBlWoOOA3x5Kgp5TwODYloATlEpWWwME1i6ofTHXBQytk&#10;xKQ1ONYjJAJtpVJxjmgPyOV5OSllvk+2abUYWQ8QjLU+G+QTVGaSQAdKZqM53+KH7W/kxYQ6fpCc&#10;yDJRDU9wcBpA0qCJBuN65riVt7dNfwWU31qZgI2IHHBUMKSxlSKOOp+WQaSlt/qFzZ3AeL95CaGN&#10;B3B74JghikoCC1OhGSECyBoWxjWdeu7Es9VjVx8asdwDhuoEq+m6DboaZZjivFbxvXr99Jkk1a3u&#10;pI1lWnpcq1HsMEeiqKSpJJ8emZ2PGxJAeIax50uLudBcxIgQbcR8TD3OOLOo4oKHM3Fh6lpk8m1f&#10;VbO7keWSUkMx6r0+RxoBO7fa7nMgCuSGMXVz8VIJm+rn7CFsZWoNRthVGmL6tcQtDIFmFCQOu+Nh&#10;UCvIVb+GCQ4gkGk21jUbu0uYTZzNDbkA0BqSe5wC8TGWkIovU5AYgzjJ65aefIYdL9TzCA8hIWJq&#10;fEw8QcTNyYX4kbeOVmNNo3ZbB5dt/Mdmb62dVYiqox33wdHch2FTlUodQkMWm0aTTYHiljbgDTmB&#10;t9ODQwIr3ykhBDGntnhatCUO/tjSVjRgRWuRMbTacW017qF7AfU4hAArE9MAy2MVwFLAgjcEbEZE&#10;wBZiT0bS/wAydV8vTyxK4KfYKsOat9+CEuZoGBB5ACgrmHl0UZBtjlIZVpnmm2ulZuX1WWQ8i0ZP&#10;EHKvrbTfMNs9lrltHNWv94oqPk3XNDqexRI2BTl4tWYvaPLX5veYfJ9zbS6VftNYED4Ubmh+anoc&#10;4xrf5BaPfq76DcNaz9kk+JD9PUZo83Z2THuN3Oxa0S5vr3yv/wA5O2d4ETzBamMHrNEdh81P9c5F&#10;qXkXzj+Xz/W9OilMa/7utiWX6QP45h8coHew5gImO973pHmvy554g9GxuLe7RhvC9C30q2GOh/n/&#10;AKxprC28xQrcRg0JpwkFPw/DM7DrZQaMmljJgnmf8gPKfmImeK3Npcb0aE/Dv4qf4Uzueh/mn5Z8&#10;zrHGJxa3DEDjL8O/z6ZtMPave4OTRkcnzZ5h/wCcade0B5LrQGW+twDxjX7X/AnrnS5VX4VSTnGa&#10;UKb/AKsyD2hEiw435fd4fpX5e6lBNJJeWBguFY8klFKkeAPQ+2QH80vOa+StClsIZSZ7gHjXqAe2&#10;aLU5vFlfc7TS4OF9Ufkl+XI1TUR5v1e2WI2oCIoFAXHQ55q/IvyTd+c9e/S06c7OBvVlLexzne0c&#10;9+gczs7Az4QS+rPMmu2/lzT5tVvXCJGpoT3amwz3vrM1tKQkAIiQUUDsB0Gdj7PdnHBEDq8zqcxy&#10;SL8ePza/MPU9Vvrq99VJOTt8JFdicjTLzJ57r2zsoR4Q4r5wutalfjPbN6VwOvgfoy/hRaLllWqR&#10;lpbm5DXzBuX7XbGK5OBU0nsEQ1FHp4dMtW5H3yQNJBpBXtg1uFlSojPiNsSlWo264eJJKb6HcPBc&#10;VlPOAjYL2ylJVT1odspkaYgMgSzi1S5rI32DyHZh7jxy405Cp+E4PESralbG3kCwN6yEfaPUYsyA&#10;9RXIA7qh47wopRJfSboTX9eISScfgAPE9cSbVPNJ01KfWRMvrqaqa0Jy1BiWqbqd8Cr5pI9UuGjv&#10;KpPH8IIGxymZXoaFWxVdaw3VozopS4hIrw6N8xi4ooG3zwMqSZo5bt5FZihP2Q3T5ZRKybqRUYpX&#10;LHcaaPRmR+B3qDUZgpfsCB45fCNMZMb1rWILZgiM8Zcj4l+z9Ix6IW2PfxzKwxs+5g8u8665Hp9s&#10;WSlXrUjocMB8KgDM6EbV8ia7etcTtK3RjtlZarGmOXhVTqPpz//T9ijMR3JfkGWpjsDFbXNirq5s&#10;Ktg433OKrx4ZW2Kt1IFMvvirVdswxVsnNTFWw1ModcUuJqK46mKFnLuMadsISV3KpFMaDTCQhsmo&#10;p3x2RSGq7745dsjLdLuQ8cstXpiIq0XzYUWpVNc2KGifHNiq2ubFXH2ysKrAT265hgkxLdagA5eR&#10;VaTTNkrZWt5EZsVaPxZsUqdT9OUcIQvB7ZZxCVvKu2bArTDfMWA64QLVtYy3TGFvDJcKFYRkb5XI&#10;4eFVQp45VfDHhTbYBp8WKV8MhSF6r44nyJydKqBO+bl44KVdwr0zVGClXhDWubFlaqM2BC8Yxjvv&#10;k4hiroDTbGVySFUrXNiq9VpTKOEKrjbKFe+E0rj7ZdcCtgd8qoxpV4U4zmMlwFVZI64ixBO+XxjS&#10;q3Cgrlg4kMSWzt0x/LK+BjbVexxhNcsAZgtUrtlYSiTjttmwMVwO2bFW+uViq4L37ZsNra7bK74T&#10;yZ2vUVxeuYzG1TjlYoVFSuNJwsgjYEGNBP0ZVMJCfWyAgZq75RPkyZPpkO4NOuWrAbdzmHmiSr0P&#10;R0ANG79MonemYslej6ZGAOVKUxE7ZBLLYAHp4Yg70GFU/srQOeR6DA/viTSCWTJGKcR0x7N2zFMr&#10;RxMjsrBVUE9TgWaXiKDriCm2S6ZpayNycbDABkPWuKswislAoB92M+sUxpUUNHEntikdxyPXCm0u&#10;u9F9NSUGDVlPjhtNsWuNKC1NMFJJXrirFrzTgK8ftYr6vhgVLBplAeX2scJRiqi+lmtRliWmKbc2&#10;ljwxWN+RAyMtgtoCWwKsBTbvg1pvTFTmNGPEUBDyWG9W+yMD+oCajMoCmaWTacGDAb18cW5164qk&#10;T2PA8VG+Xy74GJKmLSm5FMTdqHLoMSl9xbcm2+/KD5YqXzWhG7dMdWuKpbLb8ByXp1xSuKpY8Rx1&#10;QcQtoOSJl6b5XDLONNpfLH4HNTJWi0vbvyxwNMiRaebSS03HTMSO2IitNs1TUHGk1ywCmVLR92N6&#10;YCEEWqhyenU4wuOncZZHGWKm83CoPXEwxy3gCbUDO1KL1x/PtkfDTblmqaHriwFMxzuxJtd646E5&#10;eBCp6lV2PvgQjcjM2PJUG0hFQcr5ZIBKgzkGgxMsemXCIYlDPJ1HTGk5KlcCDscVjNcrmFU60NMe&#10;cqZKok8co7YQLRbRkAyuXfJcCqbTDjUYwjLQhDCSnU7ZugwxFlrO6jLJ8J7YweOZTIJTM4O1a48Y&#10;pSicnc1xRdsiVSuVq9cEjfMdKVz/AAMQDl4qoo/HcY0jFUdDNWlTjCMVTaGamxO2JkYqmMUwG9cT&#10;OXxCC6VyScqmTVCicg7nGMKbjFUztplkHFj0xyHFUDfQftgbYuDgVjc8INfbF42NcrkEgsbvLdWr&#10;TBinKmTC723Kkjtj8CpcRmxVb8s2FXEVxvMYeFWyhrQY7Aq3p882BV1a7A5sVW1zYq2M2FXAb4mW&#10;8MkIotWA8ctWrjIUla67Ux+QVaNtsaxpsMkBaCqAV+I5YNciQqzcfPLxS0TmxVYTXftlHphCqkZ3&#10;yq4lFrvfxzA1wkUrivHLYVGCKVvucRy1Fq9aY5OuRkoc1AKDqcVytKifuzYlSV46bZWRYt1zZJlb&#10;VabkZeKu3JJObFV1fDKphS2GzUwK3UnNTChdlUpiq4GuYeOJFquDUzEk/LAAm13I98biheD3zYq3&#10;v1zYqvFc2FV4ONHXfCWSsDXFcpKqo9svIoJVQcaWpsMkIoXiSmJ9euTQ2G742uGlVVahrigYZWYK&#10;i0lrjhvvkCKVXRiembAqJr3zYppUGbAhdXNTFXB+lM2KrsafDFV6nvlYVVA3jmGBIdl1xTbYOVXC&#10;i1RaduuVihdXuc2Krlam4zYquVvHKwJV1YDfNirYYHG0wqrhqbZWKESjcT7ZsCQrcgASTTMcWTQb&#10;eozEUxVVglqdzjQK4laRrSgUVeuYimIY0u9UmhysVC5SvU5Y8cBFpBXh6EH3xxbw6ZAQUlUEnGpB&#10;zKSdsZQASC0Z6nf8MUOVJVklrlb+2EgKVbmQNqb5jyO9fowAR7mFO9Rx8h2xqtWlOvfJSghd6gBH&#10;EHfti3vlCqxG9OmViri+9cqlMKVyuG6dconjvhjG0LiwA5HEFfqTl8sewVYr0bbocsvX4q4Bj6Ku&#10;dqb1HypipFRt3GUDYqiUZQDmr2wptpVr8QIzUwWttKwANOuMeMk1GWwyACkKbAk8qj2wMRmQFXcy&#10;N++PQhTXIzFhWw9DU7ZpHr0wQhSqoHPcHp3xOtMsVo/FsemCkFRmJk5qrKxUCnTHHwyACQLbWQgn&#10;Gn2yYDMBsOehO2VTFK8SMB8PXMF8ciSwJVvU5ACtDjgMixtzOM2KtB6fCM2KtV7HNiq01PXoOmal&#10;DthtVhNeuYe+NquCmgAzYFXgcR74jJIKFcvxwPNVojL9OuB61zIVzRcevXLxVQKAGpy8VUiKChPy&#10;xQLy2yJnw7qomIyDenyy2XhkoZrTSWXOkR3JPqKN8pZWGxy8TCGJ6n5MjmBaFd8WW4HQ5LmtsHvv&#10;Jc8YLoCR4DFfU5dMIpbYhc6PcWm8iHjmrk0JayMvUHLpiq0MRlUwqqCQ40iuKoiO5ZCKN0xjQ8hU&#10;YBOmJCc22tPGQa7DEJIKUyUJ21ygGV6f5mDfCTTAUlv4iuZEMjjSizOx11ePBXA5HAbwkZlQytUo&#10;Wn9vqMbfEDvgdox9rMmEujSRSbR6mXX0lPwtucTplyFUPyH04mR37ZbAqUSW2CE747CWqSkFNK1B&#10;zYGDZG1RmxVoDudhlHJxSFwJ7HbrjD7ZYyVFNTR9xmB8cUEuMO/JDt744H7sFoMljxffm+WC2PEt&#10;IJG+5zVyQZBaVOb5ZKktA198bTfCZbKV6lhSlPfNTK7Y8Surd+gyqUwshuqBgcum2+Vy2W2lYghR&#10;ldMrlu2CSKiYFtz0zZWyRKtTbv8Ajii9cxJtsFaRSlA21cEKaZjScoIV151DbjxxUGuUSFOQFaEE&#10;UC7d8TLU28cqlG2YZTYU2f8Aa75k2NcpZMivqz2jR9ARhjGKAA9cyAbYvnjXQGnc1+AGg96YsMVY&#10;u9divQZVMWJXiRV29sdTChBvId/DtiirgK0k17cVU1alN8GqKZSd2wB59czGRmdjuTtj+vTBVMkD&#10;t1bGn3yQQuXM29AMqmFZL5fnFoxmkbitV6exyK6hb+ixm/ZzS54m1p+uX5K+cbfzBpdrYwPWX0wP&#10;u/XgIswZXAoD0zBEFe7fWIWikti/IxnckdsVS0Uv9ZJIZeq9jiIdzSQUqvvN0sds2jURreYUSboy&#10;EeBwzEdFBtwoQ7mu2+WDGeqOLanlN75jgW4MOqNPPdA8E9MgqR74NQlQHI38PHMjHAHZhbxLzVqa&#10;3Ek1rHOHG9GVqsnscb6wkrxFDmxhgrmxp5VqF1LZ8HMrTKp68dm9sQTkhPM198y4xtJS3Wrm1uIk&#10;k06Mo0jfFGR098vk5+LplwFbMWONBp5JhkRn6AtWlD7ZQc9ZB9IwoaksIS6jR5mZiQCj9foOPjmM&#10;g9Om+UyhW6UReaSmnOmoyyuQwI41qQfljvSC1NKV75WlEnXZbhY4uSypGahGHTEGt6nxHeuAxtnC&#10;VbMv07zw1jH66oFmLBQI2NQB4DAj2JLiSPoO47ZQYkc263r2k/mnYy2c2n3ZImkAHpyL9r3B8cTe&#10;eWJiKEqPDIGAO6hl+nafYajZRLHNHFNJuBIRv7U8cEw3YYDkak5EwCCaYvrPlm8idnsxxVP5RscE&#10;/WIiNm38MrMDabSuHRb6JA1zFz5dycUIST4wemQtkCoxvf6OxtJERvU3Wnb5ZTRK6kHvg4U2jIPM&#10;V7p8qyxqV405AYAkt5YhW2YhlO3fKZ4RLmkZHsfl7z/bXZUamqOkgAZSeJH04vY6vc2xb61vXbb+&#10;marU9mRyDk5OPMYvVV1K1ZoZfL07xcKMA7UIP+sMLNY8p+V/NqMdXsIzIRQyIOD/AHjNDn7E4d47&#10;Odj1pHN6zoH57+cPLjxW008d3D/LN8YIHgwNRnE/NP8AzjnawwG88oajRySRBcD8AwzWz0mXGaq/&#10;c5MdTGXk+i/I/wDzkjpfmWRrLWLV7OZerqecZ/iPxzlnHz9+WH+kFbmOAdGIMkJ/hmLKd+kuTGj5&#10;vbR+g/N8XJTb3iUrsQWH8RkK8wea9W/MS+jW8IM5IWi7D7spnPgDaCOSd2NhBpsQtbJBHEvQDPfX&#10;5aeVofI2hQWZUx6hcKHkHiCMq7J0h1OTxDyHJ13aGehwh8jf85GefCYW0OwkQ20VfWYb0YdvbJNd&#10;7jihz0zRQrm6Iyfl3r2qO96zzPWMiqsu+3vgKMsNj1GbIqxPUYbWYLx+JW6suxBy23FemGKpfHEE&#10;kEKtzXsTsaYxWB2PXFUfdWk0TetBVV/ap0OMZPiEg2OBU4tb8Nbvp8g5oR3G4xViGPE9cCpbHA9t&#10;As0CBoqncdcyhk9wfDKpnekhP7Q2t3Etw8ghYHdW2+kHEy9dqUIyNKniwQqoYTJKrdKHfFfVJFFx&#10;GxVKbjR4yHaXcHoQemPRyxAdRx8RgKoWewhtoS9pM6zqASjfZI9sQeQIxVjTFWQWdhJdQrcWy82o&#10;C1O2KRNU9NvcZXkNBUSumlnWUsyuvdDv9OVNy2KinuDkcZA5lkEbDDVmgk4ygjoRRspVLKHp8PfM&#10;gAE0liuoXgsTJEstJkrxRvD2xVIwgJWtPnmTCLWXlPmHzJNfAreqpCmtQtDtgq3jO7v17ZnRjQoI&#10;fNvn/wAxLdN9XtWIjH2gfHFuuZIFK8beYsfi3+eXklQh3zYqs45//9T2OMxHcPx/JrvmwIWk982K&#10;u69embFW12xjjbJRVWQ775lGJKtlqY6mBWuR7Zqd8VW8tqZeBVpNcqmFLZbw6ZeBDXbKIrhBVwNM&#10;TK0yYNqq8q/PHqCOuRJVSZhXbHZFVle4zYq6teubFVpamNY06ZKItBcpBrXGVJydLa6tPligrkCl&#10;SLiu2WcCra+GamRLEu57e+XgVotmw0mlvLwysLJofdmxVs060zHfCCrS+2bArYQ5sUKoTxxNuuWR&#10;VXRe+NwoVBmxV1K5sUu41x29Miq4UrjSMNqrDKwoXgZWKFyrXL5HBQTapwzFsAitrgpOJk13yaEU&#10;i0zYqqUzYq2Fyq4qrBK5RwqvEZ7jEmenTLYwtVZIq7HEqnLqUlWEQGVUnHZiSqiIDfNWnXGkc2yK&#10;7DLBxKlSZe+XXIoa45sVcQe2OGRKqR2yjhVcu+NOFCIVR2zYVXH3y9z0wWyUzTL4nImYVUQUxw98&#10;rKFeuOAJ2AyBlSrgTmMZyIyhNouEHx3xPiRt2yMpgqJMis22AbqcYBvXKpnZsZjpwoQT28MtRVga&#10;ZjZOSsysTwKldx1yytDmEVeiWF4GUEGmMZO+QSyOzvQvwg7YHeOuFWV2WoIo674wR12pkJmmJTu3&#10;vRKw4tiUiUzGu0M/0+aqhSemFUxPKmSZPQdOiURhh3wK9T0wqnsNE64HYYpTaKQDrlrUYqtuGVwc&#10;HwNU74EMT1WLipIGGNcITFg00RNQM3LJUyQ6wr9IxwNcCFrRUOblTFKxrc0qBti0cnE1GCQvZCCk&#10;tSSNt8VlmBAUb5ViieatSacDSm/jiYlp1y4RtIKXz2NOopghZR3OCui2kt1p/EcqZZlp0OTjDvQk&#10;01sRsMb6leuWgUhLpLLqRvigbwxVKpbUiqsMcHxVAPZk9RtigfFUCbBAan6McpxVLrq2Cg7Ytywg&#10;Kxq4Q9QNsob5NCWSLx275eFKB47+AysmzXj2xlcKq3Gox3avhg60glSkJQV8MDseR5HMqMeEUxS5&#10;52cknrlUwqph/vy6VxVT9Wm/fH74KQomb4qVytzjSVQXFARXbG074UgOEoJ8MumKLW8q9TiTLTfL&#10;oytipN8O4xM5ZSuVtqjFFFRtlRO6VRw3EMdhijdN8hHmqmTtQ9MRy8IQ7nuvQ5Ywqh3YjbLwKppW&#10;tPHE2NctxxrdgW5aU4jrmGWqClU2KDfriySu4NB8PXFAMCpPO564IXpmPJKVyGp26444AkKFfHGH&#10;J0zRMLVxpwrSPjcrVcoivTIMCEdDPQjfA5B75eCxTLmCOR65a5JCXXBpuMtsUtWspDVJ2xIihxVP&#10;UkWVTiyYFY5fKqk074uppkSFY1OtSaYKjbKCKZBjWowbVHXF+uBLGJE4bZsVKHpvjW2yQ3Ra9Rid&#10;MsW1+PU9shIJU2HfHVGRpVoU5fvgW3cTWmbG0W2RQ74xj2ycQglUUClcZk1XbUxymm2RkEhpiOpx&#10;zGgyIFpWLQnEya5MCkKuy9MUXplcuaaU2O++2OGJSsY16HNgVaffrmxVoN4Y3phItjSsSDl0wWhv&#10;kcxr2xBTbh/lY3hkuNC/lXfLUUxJtkAtZq747Iqp8s2JQQuVsrIsV/tlb5IEJDZ32OWPfCWTVQem&#10;XgVbWm+bFV1fDpmxVsVB3yiaYVKoNuubAoXEjLxVaGyiMKrwcbTFV4OViq5TmwKurmwhIXqe5zYl&#10;KsD44oN8qIRaqGr0y8ihUDYkeuWgIaLV3xuFVRXzEYqqh/DKA3wSKohDXbocVAptlJ3VFoePTNgV&#10;Eqdt8rFkvD075eKrwxOwzYsV/TY9c2KurXNgVV9sacVXA7ZqYpbr2ysKF1e+ViqoGp882Kthx2y8&#10;Vb5ZWKrg1TXNiqsjitDuc2BVQkDGnFKqhr8srCqtWg65sVbDCtTl4GQVQa7jKphS2HzDY1wEWqqH&#10;pvXKO+5xApCqshNB17404oIV0Yn5ZWFirCnU5WKqgI6DHoaHITFhXEUNDscd6lcgcdMrXo1CAMUp&#10;lbNU9StQN6ZiBiq9HZvhYUxgWhrhMrCKVUbeuKjKiwKu7UpTrmIpiFCgHBPXpmp44EIhT0441hXY&#10;4QaVWUA7nvgeRQtKdMycUuLmqyX4Nk2OJ5YrY3Fepx4kO2VnEE2270+EYshDDfrlE40pVVY0+HH5&#10;BDQA6UzE4hVwUct+2AzmcFaIr12xuFXGg67nKNcVXxlQKDbLAqaHIyNBV47U3+WCk6Ziz5qvUKa0&#10;r9OOPjkQkOr/AC+GMyxsWhvDLpkCWBkrJUivfLpkWK8Hv0zYoXbHfvmr2xVtVJ+LwzdsVcTU+IzU&#10;xVosdhmxVqgJ38crFKvsasN/bK+WKrqqPfA0g3OZePkqwvxaoP0YkBliV8sgOOxQhyAR74JVBQGm&#10;YsshtV4jU/E2KAeGVkq0UUb0O/TAjkk/LMuA4QlYF5U59RjcmhTaPrmI5UrhEuFVJoUpQgcumX8S&#10;nbplkcgIWkiuNGhmP7xAa9seszL9rfJiQ6IYpqnkuC7qyLxPgMWWYE5PiSwPU/JM9qpkgBI8Kb4s&#10;DXphtaYfNYTwbSIy/MY6mNopAMShodseOmVlWvUpucxFcARSqk5T7JxFkywFrME1ttUeMbnA7wA9&#10;BlsclNZxsls/MXCnNt8Ay23gMyoZWmWO2Y2PmNJCObAU8ML3gpvmZDM1nGy+21VHA9Nqk9sDlSMy&#10;BkBazjTtZq0B6nqK5XHvlok0yiuMoVgnTGkYbYGJRIam4NMrCxpvbxrXGscnBQFRFpucZ0yxkqgc&#10;jUjKqMSgi1X0+QIx/wAsiA1UpfCGAY1p2zZKIQou++3TKrltNkVMCtdzjhgkKZKfIV+IUxorXK1K&#10;LcKFBO1fHHZEhgYqQ47AH540+OEJirp4dctR3yEyyK1yKUrlnK0KsQUbV6ZXtlctiziUZGobdjQY&#10;5dsx8gciCrzU/ETWmwwQuYhcqJpTd+VFBAB64qBUZRNyAV8EpBH3Ymw7ZWWwMksm4kPXYHcZgaHf&#10;MZky+SJriErENqYZoQV5ZZGXRi+edbspEumt2+1yoB88eDUVy5BNMVu4zDI0Fd0NDTHe+LFBVrtj&#10;wK4EhATz8K4JRabnIEs2FaleGViinYdcW6ZFWPyGpx6ZGSQpMMplxBSqR401AqOuCW6E3sFBLK/Q&#10;CowPc2yXC0I69c1+fEbtX0h+Tv5ny+V5EgeShiPKMVoPlhUtr6VY3+Lj0JzXyxok+1IfzF/TkcWo&#10;WcqRerT1VU75fpcqO2zDwwwgxUdT8zSxFoInWSBzREYb8sEijLUUIzIjhtonsdnjureZm0y5ZZS6&#10;XDKd16D2zO5IIUGvjmZjwVzYvOG1RWkErOpBNWHQ/ScQ4qu9aN3zJESoLU2q3Eq+l6aPbE/DRqFc&#10;ZyLOVA2y2MeEIJtBXiQpbi4aYiSpHAdRjiCdlySEoieCP97OS69wMwqB8W5xVWd47yRDaI0EaDqT&#10;1PjlBlX4emRluFRFva3cpGoqgmSM0qTuB40xZS42I+HtmOyVr2HTZ2DW0rCc/wB4AONMpi7GgxTa&#10;vYwaXZp9YuixAPUHce+ZEZASTQntgIBTE0qXesw3TxxW6VhQ1Wem4+eVu6mMLQ075VkiIi0mbItK&#10;v5odShu725juLVNzx+0BgC50+Qp6sNOYyi0cXe9y8r/mbpRu203VWYWrGqtWtRhYrTxn402HU5Lc&#10;Mr7nqbwaBrArY3qPI/2EBFae4wZDdgmjmlcNW2A2GHaz5UuYAJrCP1ClT40w1ilUjbceOVShXJLy&#10;+5srgTst7J6cj9mFMXU0NexytKX3cZaH0TtNHuD0rlSRJJuNn8cqI6MgU90LXL/TBHKDI9oxAkAr&#10;sPY4CeJioD7MTTbpkJQBDIF6ppXmcQ3bz2cjNbhKry+0p7grjZRNAoMZDKOoYVzGyacSZRky/wAr&#10;+cbLUJ2iuGKTFiUkhbiwPuD1GDYdZZI2inUSQtsysOQp8jmq1PZMJjk3Q1Eo8no2nateW98lxpt7&#10;Jb3Me4IcpXIi3kzy9Ld/peGxhjuR8SvEOIJ9xmqn2GDsLcn+UJAPctP/AOch/MOnW/1W/kWRx8D+&#10;qnxj3DDJ1JcmdVMtG4igB6j5HNrodCMA4QHCyZDM2Xy35480S6pc3d16/Gackniaq1fFcBUpy4kk&#10;e+b6EaaSN3iV/eJdPDFcRosigjkooG+eVypuMsSlYtVldhIqhV322xxJ6V3OBUKIo15ShAyKd99x&#10;iBd0fiVBHth6KnsFnZXlq08N1JE4BPFt1wUwLCqrtgVi1vJFbzend3AEjdCdgcTj4yPxLAHtkZS4&#10;VT+S1u4bVp4YS9tWrU8PEYJB9NuBNKZRd7pd9TS5t0ltY/UWlaqd1+eVJ96n78IkQqhZ2sUp9Snp&#10;zKQBX7JHyxFvg+LsN8VZPEEvCtqPhZvh67YzmJB6kVePfjiqIS3Omyfo3USvq9UEwoSv+SehwNIx&#10;lPpcgw7qev0YpZHaQx6ag1AxS27mnGVDWIjwYY2ORkIjYFR77jGlRN/aQ3kT3tvIkrUqfSPFh7+B&#10;wcDQ7jY/dgpDDJW5qJY5iZUOxH2hikSgGi1Ay7HGt1tgXnPWGuYlimMcrDatKODgggOQozNwQ6sX&#10;gnmfVvqEDUejkdD1wWRxAAzNgFfNOp3jXUrSMd2JONyxUnqevbLwqszYq1Tt2z//1fY+Ybt349g9&#10;jmxVomm2bFWwfHplVw0ml46e2brihdWmXgVaWzYq0TmxVok9sommEJAduemVXDSabrXLGAoK0scv&#10;Ahrmc2KVplPbNiq0yV3ObFDXIjp3zYpaLnpmxQWg1TjGycWKop2pjckkBfXFRlZZIcnrl0wKWuWU&#10;dsQLY03XemXiypZ75sVd882Kt1PXNirhU5WKqijsMby3yXChEKopvjsirdKb41hXJA0qovhidMla&#10;qtBlYVcBttlgVwEq30GOyCabG+bFaXiv0Yw+2TDEqyg9cbXxw0quq16ZsVbIplHCq9crFCqoObFV&#10;UDbKxVeoxpOFUVGnjja4UIjjiDHffMmASqqtN8ZkygqwWoy+mQa13HwzVxStKEZe3bFbUypOxzVw&#10;0mnFNumWDgIQVNxTY5dcFKplK9M1cUL1Tj8srCqqo8M2BQuK4ooA275VOVs6W8D2GKcd98pORJCr&#10;FCz7D8Mesf35TLOwRy2EjgbHH8crOUJpWTTZnOymnfHFMp8ZFJjDpklaIjVxJkric1LTJrHRpWUc&#10;lNcSKdsEs7aGWWWmSKQpWgy1UL075RPJxKyS3tJIxSlAcfwB3ygytKcwyGAADfGlK4FTKLUDGPDG&#10;GL2xVEx61TYtQjN6Iyqd0xJpkOl+YSHFGrXA80AzHtD1bRNbLlQ5rv2woubYCpXIwnZZgPaNMvx6&#10;YLbDxwD6VNyMvWkzbUOZAQ4i0YPTFSKTGC8NPiONEeC0Ih7sU3ODYYqb4oY3qd+H+EHbBVMkGYYt&#10;JLU/Cc3TJAWiRpCtJQ7eOXUZAhjaJUhqHtiTyUyQitomJVJ40ylkr0yMhSCUYLZSOQGKF/HIhQhv&#10;q3tjPUFa5dEUm0DPbBjSlcer16nJDZeJKrqzJG++PEhybIbpLJpwO3fH+pXFKBfTuA6YoHxQlz2I&#10;LcqbYor+ONKl93aKorTFg4x4VY5NHTr2xZWHTHhQkV5HUnHB69MmBSsfmsCa7nHhqYVSmeyY9Mfy&#10;8MQkJXJbstajNXJBkENwIONpXJMl5agrl+3iMkGJQVxIWr8sRzIYpcyg75sULGrjhilDPvsOuO64&#10;rSjxZTXvlYsmiafazYquD70xtMWKqW2xpFckJUhdx5dTjOAyfGVpUHEdN+2MqVNMkBaFjGm2+2OL&#10;VFDiI0qi7FthjcmqkfDHdMVUD9+U2GKqdSBvtU9cRGZLGlJ3Aqa74oBgWkvlfqT9GPGKpbMepOKL&#10;gSk9waVOLr0yghkEtYeHXHYAGQCg2UckyXIeLDfGYVTOOjbjrlYFpU6dcawr88MdmJCMSXbY40LT&#10;Y5bd8mshDXDFdyfuyyBiqFWYr074xhiqZWlzw77ZSmnXDVpAtu7QS7r0OKq2Jiy4WPzxcScEocok&#10;N08KR3kYZaHrglTXbIFSxK7i4/EMfgLEpYRmpgQ4nvlFRkhJXBjlAUwk2kNk12yiMQVtupxw6ZEo&#10;a+WXgVo79cSI75aClfXamUMKtk+OKBfHIGSVAtvtjiK5G6UtpWuMI7ZIE82Kr0644CmAm2SkTXfL&#10;wJWnbLxVognfKxVsLTNthtWxXNgKCuG+bIsVw3O2bCEhzHbbNhStrXrmxVbSvTrmxS2KjKY0G2EC&#10;2NKw/DMMFLS0+/TLwpbAJzYq47e+bArs2Kt196ZsVX9djmxVvNirWbFVy4w+2FVYe+WemKuHWmNx&#10;VfSubFVwObFKoDmwUhsOc1caVfU5WFVyk9M2KFQNlE40kBWX9eZTvkZDZNIyMgbnFcpRSKVsrFVU&#10;MTmxZtq3jmwIKuGpsM2LBdXbNXFNN8qdM2KqgfpvmwKqDfG/qxQqU+/NirdcrCrq1zYquqBQ5sVX&#10;A12zYq3XMBikBeCM1MVpdzyqYqrLKae2bAhUD1O/TKPjilVU78crFKpXtmxSvBp0ysKqgJ6HMRgV&#10;VRtqnG0woRUcoXqMqmBiqGUHplEY2qorilTmxVaWPKniMv5dMUh3KnwnFxmNJsCMQrQGmX88Ctgl&#10;q8co+OFVZD+zig9srLUV5JA+PLpXrgQpghTtlYpRAck7Y1jWlMICr0koQScRkUmlMtxSpK93BP6s&#10;SEZI6b5dxhCn6pXYDGkUyQSply1TiiPxFTlWSHEUKoJQbd8cZuwGR8DzVesxXemODAiuVmBBTSIW&#10;QEVO2bgPDHxChV+CgO9T1riTqFFRluOZJVqWMU5DtiWXqh9wKnvljrtgKrkNR8Jpghdl3zEnuVRK&#10;mgqMcWHjgESkKfIdsZ75NsbBrsMeB3yslqKIVwBsd83bAheDUgjfKJwhIb491yumKWq86qxoMokg&#10;VwgWqqKIQrGuImUkbZdHDR3Wl83Hhxj+0e+LqSRlEhuhbRVFT1y+mBXV5fZysKtE1674jItSCOuX&#10;4pVzZAWsNW+IYjxIy3iCaXV2p3x4jJ3O2QOSmJCpwqBTrggCg65jmV9ELTWtK5q06YFVEFSAx74k&#10;EFakZPxCqIliWpINScTYb0UZfCW26oR03IJxRY6UJyEst7JCm0PFetTmZOXTCJ0yq1nogDfqcZ6Z&#10;75PxAvCsYU3A37ZuFeo6YRkrkkISeNm2deuYEr0NMuGRhJJLzRILsFWUEnrtiqSnxw+IhhWpeQI5&#10;QXh6ntggSitCckDasBvvJd3bhpI1JUdqYoGB6YaWmKzWksB4upBGYivTEbKoCo2YYmRT55ahWD1x&#10;jLywjZgYBFwXLRHriDwhuoy2OQhiYWnlprksBryOA3tAcvjnpqnCmaWXmvkign4x1YnAb2/HMmOZ&#10;x5Y2W2utpMobl8XfA7QkZdHPbVwJ/BqKSUFfvwMU7DbMyMra5RrmmiXAUVpyGMI2p1ywNdboxW5G&#10;oFB4Yw18MmE8KtEF5EMfvxowkKYq8nIClcdgYEIancCvjl1wwYcKnIhJqD1zbZKTMLArCtOmXSmR&#10;tKzZhQjL+WBXUFaueRyxvtgLEhthxXltUmmNJxUClVFFQCa1y13yuSS3LxSgany75R98ihExjlsi&#10;023OVkJBnEK8Y51C7gCppigzGyuRBoBuBI2FcELua5hyckBa9UAHQeOKrmPkckBfBVtxjGFcjdNg&#10;T+zJBAr88wpy36ZismVStI1p/ozEPhlH9mg6ZKPNBeFeYwxnab9sdTXH5kNbCmY706nHe+KodqD4&#10;SfpwTEnIVPXKJyIKQx7WLtLeM8N2PTBKjf2wE2zphNw5VACPjbc4oRXIAqEBU5XTpkmS7rlYFREa&#10;eONO+BCYwHga5anYjBIWquHNtJ6qHY4g8Sk0A2PbKMmLi3KCHrHlP8wZ7FVtkfjKDUOcDtCAQU2A&#10;7ZV4LAl6lZ/mPNcQTx6hP+8anEgbmv6sTKVJZhT2GZMY8IYEWx+71vmRFDMWEm7O4qRlKCxIO1Mu&#10;kKALAxpKfrAiJYEOh74jWhNSMnA21lM57diAlshb4aluWwJzFgdlySoWO3eP47ld+9DXGE9j1xVM&#10;YIiSXReSeGMLLWm9cCKTm3s7kxmZFRIqb1IymU9a4Ur7XULVeKSRMyL9oK1K5asyjc1PtkDAJtVm&#10;uILhqW0PpQ/8WCpp88WRj1OxyopQt7bRqoECmSM9SMo8QaGtT92RAW6R8TXU9vHKEgW3iNOCijn5&#10;jHBiu5O4wGII3UoWIn1Wawh9LlsTTYY4OW6ig7Y0m0Jc20FoS1sVaf8Aa36/RjT4HphkBLYoJRGn&#10;zyWUq3WnSPDMaEgMaYElgjlPGgB8MxpwMd2RNbh7h5a86ajbpzlMtwaVrXphc9rNbEtC21dhkbbB&#10;Plb1qz8z6J5mVLfVIG9bju/Gn449L94CFmIFeuQmA2DdXk8j22uRu2mwl/TB4kdThis8c3xDcjuD&#10;lRC8mGSaFqWihrfkYoZAQ0brt89++CEmDkgjj4A5URwqDSCvNIMcMUtpIJJf2inUD3xcdOJFQcBZ&#10;pBJvKssbGKZDs4NKn3xIwQyLRhQjuMrlE9FGzLbDzVqWnuSJRMHH2X3p8sb6ERBVRRsgYkbqDaeQ&#10;+Zr+Qhbh/Ugb7Q7r8sVUGJQzKPoOJNpSp/S1G4e2trtlYCo5LuPnjHoR6i7DuMvCEigNxHdnSrkq&#10;zn+7cdDjaCVQyGgySq6zyaTdSW14gcsKFT4HuMdzrs/XAqENmY2M9qwaMmvAnfHId6NiqFvoFWMv&#10;ZuVLbFSemJswduIND7YDsFTfS7R7SOOS4iSeH/LFSPkctVXqRVhlB33SyMyPDWGBjHay7leopi4l&#10;5j05l+R74FSe40r6lML/AEacrXaWMboR44i0hHw028RhVOLOwWWtysqlj1icbH5HHbkVA5DuOhwK&#10;oArHIUdjbyj7D05LXwOZI/TBaDv1HfFVt5ffX5Y7bXBwCbRyMCUr7HtgV4Ybj96wIdT22OG0slt9&#10;T1bQz+j4JIpLOVa0f40NcWhRR/eEuvavUYlCV6teS1D2EUdtcL9oofgYfI5bRlGC8+SE9+oyUOal&#10;LLvVkm06a6NosN+q15Rn4WI7kdtsFAemSoPbbMrHGyGLw7W9Qa/tHvpFClankuCoI+Iqcz1fMnmz&#10;W/rUnFDWmKHL4hXmsshY175skqiN82KrSO+bFVtc/9b2PWmYlO4p+O4qd82K03TfffKOISFy+2My&#10;SVQHxxwwFBDq+GOyLFTPWp6ZsVaJC7DpmxVaW7dsoiuEFILi33ZVMNsrbDg9MdTAxKwvXfNgVrlX&#10;Nirjvtl4qsIptmxVqubFFtncZsUtHbKK1yQNK2H443hh4lb9Sp3y16YCrT7nHYFUunTNgVdmwquG&#10;9a5sCurmxVcB45WKF498onCAlVA6UxHLGKvTFFJORKWyvTH5BWqeGNP4YVXj8cYd+mSCrxt1xwwK&#10;45RxSF4GVilWX2xpwhiVVRjeuStQqigzY2tNfPMRjaKVFFcbhWldRmxQqe9MZXwwqrqvjlYVRKCm&#10;4xp6YQhX64gduuZUTaV4HhjMkqJUdsvINZd3ysVXGhGbJAsgpkgdMsYUqTGm2OGQJYlTpU1y8DFd&#10;x3zYqu4k7Y4AUqcqMkqqR9zjh+GVSlSQEWsBcAr0xQHwzGnk4WYDINO8vS3pC0p74oCBmDPUFLPr&#10;HyUgXjQnx2xplCVrSuUSzWxkzXTvy8ebiET4T4jEDehftEHKzPuYs8svyn5AVShp4Yk1+vSuR4il&#10;P7f8qFVBzTevWmV9aVtziZFUYPy9W2ULDFyPY0y2u17HbIxmzA71UflvOQGCUYnfbE/rgPwqRXJ2&#10;vErR/l68I53AJHyxRLnlsTja2l9/5M9JecS0/XgxG2B7YBIFLAtT0ma3rxU1wSACKjCrA5ppoWKS&#10;ClepyioPXFW4r6SGhjJ2OJSQ1WuUEb7JeoeXPNRXj654kfjgOW2KrUjMcm5K900HzCjQ8RJUEbb4&#10;GeBZQVAxFw3Kspg14oQFYOD+GF5tSDQDMkG0pgPMCgcww+VcetrvuNsiWJCHn8z1UhGFcFCEdAMF&#10;Uxpj02vEg82xrxU6ZZHdlxIRdaDgjlXw3xAxU6ZZbWTaJj1MV4k4myEYqmkN+HGx2wJJsaYqyS0Y&#10;SjliAJrUYTupCarRV41xZSchwhKGknoaZdDkgFQzyq2/fLGGk0hpCO+KjfHkjkl0gX5nH9MkCniS&#10;6RAeubkcmAytLZIx2xRW74aVKbmLkKYID+GNKx6W2qSCNsUDYqk81kSdxjw2KEtmswBVhiqviqUT&#10;2RFaYoGriqST2ZXqMeGwlkUpltR3y65JkgJItqHpjtsNqgDEWatKDNxBw8ZCFFoAdwNsYUJ3GTGW&#10;ubEocWx3A6++JA5chSaGmxpjwfDFkEKyAVx2KUG65sUqbU7ZqYobEhOxOURiikQsnbEGGXRYrC1O&#10;/U4nTLEN8z3y8VWAjlmpirRamOwKh/c9cpum2ShzVTfpv1GNCmuXcYQhpRQdMfxPhiJhUslLVpTb&#10;MBhu1QlwQBUnrioxVJZTyGKr02yqR3ZRQTUx9MjbO1A+GbCkFobiuVStflgJVGW7EYzJKiOR65qY&#10;quZ+1crj3w8TCQU2YEb5WTa0KWofbMRiqoktOmJMPDJhsijkuKrRuuOUdK4ZGmSEn+KpwWuYxSkF&#10;0vXFkORKCxu9j2IIxbIsWPSih9svFaUC2VTFSGg1MogHEFjSoGOWBTE7rTZYHNgVutNsvFVpOVhD&#10;IO6/PNilafDNirRHjlEVw2gqinK448TFcWx2Bko165eKVubFWxlYoXZsVXDb3zYqVtd8vAxX9OmV&#10;iEho9M2Fk10zYq7pmxVwObCtLlJOwzYFbrU0OVUdMNIbO/TLwK3Txyq5KmVNgeOauCkU3QZeBDYP&#10;jmxVuvYZsVaPXfNiq4bZsVVK9+2VTCrYbKxVU9u2VTFWwe2Viq8HNgVsdc2KqntmwquB8cafbEJA&#10;VhTvjaZJKorYog75XMqiEauPylUWjVzYsSFYHxzYsgvBFd82KV4bbKwIVA1c2Krq5WKrh7ZsWJV1&#10;fplgYEKhbvmxV1fDKxS2PfKIrhGyabG/yxtCDUZImxuil6/Dvl7nc5Bab5dxljFIb6b5eKXVyjig&#10;qqn7sbhYq6tXYZsCqgNO+WBXYYCaVcDUjMUI7YBMFNq26nfpjDkk2vRh/blYUKvyysUKqt3bKOIV&#10;WUg1GObrXIRSqE027Y07dckFbrUVHTHBS2w3wE1zQ2OuCAKABuuY0j1CQaV0bYA5RGIZgqitU1Jp&#10;jTQdcIFpXiSh60zAgYDEsJK/qgmrGuX6i4+GWNLPUHU/RjTIMPhllSIWRQNsTMpOx2y0YgEUpcmc&#10;UB6dMtTXcnIzFcmQVUO+/XLMYJrkRMgUghdziZuUlR8sRZaHffLomwq4Mo7bYnklpV5ClR36Zt+u&#10;Fi2XTjxA3y1BOwwE0lTB+eCgfHMQjuZEK3M9D0xhGxJ64Yc0EKry1FAaDA2ZbFuoANdz2zYqog9j&#10;gkOPHMQ4yoV/WB+EnYZuQbpjwmPNkF8ZDfTmpjbK17CnemOyBDAhtdt/xzHBSKVkNCfE5VMKSW1b&#10;iaA1y8CLcpB+eIyrUbZbjnwndV3DluBviQjYdsuOUJtv05GrTouCK0AGYxFlQLXV50boQMrlXDwp&#10;4VR04infMTjSeFSH4eOVud8LJVqo2HTKGFVrrx+EDNiqoFCjfrjq12yNMTFaRTr0zAAdMEiWBVI+&#10;PbLyKryRSuWNsKqT1bfsO+YYqputAD45RyQLOJUStNzjckGS/iFXc74mx8MuiGJUXHKgbEia5YwW&#10;KlBXuMvp0xVrZ/tdfHLDU3xVQmt1k2YVxxlIG2SiaVKJ/KtlqBrcih7UGPS5p9vLQbV5/q/5e7lb&#10;U/F2xYSq+6nfJxNIef6h5WvbBiJYzQd6Y6vjkwbVI5IHh+2pHzGXTFVDnjSteuG0EWqpMVNVNMRe&#10;OoycZ01GCbW2qPEaA4Ga3/ly6ObvaDjZNaeZChAkPw4Ekte5GZOPO1yxsxsPMSSAKj/fhfJCR0GZ&#10;uPPbQcVM0stTjI+Nt/DrgdkK5kxnbAik4iu4p6hGFQK4wqMsEkWiUmbua42le2SJYyRAYAjfqPxx&#10;vTbFirBQw5LuBjhiqHkqw2amKVxQguBJBY5VcVXFDtU1GVyPTFK4QKx5nt45sSqooNKmhAx4NPll&#10;JYqcih6FgeQxp9sLYFWLkBRq7dsaAe+VzLIFFrIFNU2J2oMVUVzDyFuxr0PE8G3UeGCEHhmJJyYq&#10;cr8/tHYdsWoMxy5IdGxJHGlPDG9OuVTFswyKwcV5V+jGHrlLJlkcgWF2O9R92GcQJG+SiaKHhvmX&#10;jzkWLckmpxSlOuXA2xpgjMQK9D0xSNa7EfLIzlXJNIC5k4qXboOuDUTiNupyoyJZAMCvLv17gM39&#10;2hriqgKKYEpNczNdSGU9+gxMnfJhVqrQUysUKqr3OXXxyNKio0r0zVyKo5EoN8aMJVdItRTFOuBK&#10;WNWKoBIrlGMHfvhWlWLWZ4SKtUDxxIx0O4yJi1yiyW08xFkAMlK7YGkg5NUinywCRDCnoOleZLaC&#10;2+ApJKdmDioGNMPthEyGHAEZFqsUzB5JFBJ6Dp8sRMR3K9u2ThPeivhp3PqMCxhZImDnoVNQcQJq&#10;aUrmQQF8MKlvFNax+sXKKTWvY5dKfZORprMSrG6aRfVvFLsB8PDofmMsg4ELRKho4SlftBegxLl8&#10;VD2xVPDa0tvXjfZ9h3plu3LoDkeEJX2CPZAlrhSD2GPVtqAZCUQrUokes08nLeoI2y6K3z75UVRD&#10;XVxZx/Gjsjj4Su4xSvYYpG6ULAeXqSoVY71zUJ7Ys4hUWaO2BZpPjOwrtmXjWnGuRkLZjZMBcXdq&#10;nJLhoy1KKo2PyyzbhyCg38MxZ7MJFmuneb5baBrbUXCilFcLvga5sUc8pEPLxGAC1ECGW+WPzJv9&#10;O/0XT75WhJqY5BQkDsrdsKm0URgvFIyd9sjIU5HFb2jSfzxi1uRNNvLGO6kA4sWFKAe+JSvc26L+&#10;2i/ar1yKAQWVWFv5d1q/mSn1W+df3SqRT5EYNi1aJlqXyBgyYfqn5aahBMStsWVqmg8PEYY295HI&#10;eFevvkJQYlh2ueVb2wRZ4YiADQkginzwYDG54Dr75XyQDTFJrbUbWH6+fihqORjNafMYG4hSUbpk&#10;wbZg2yKWeSWOC9tHVn405D7Q9jiaBVaiE0PUHeuFKNvpbi5txNepEZFoUniHFlp/MMyI0BKjZTvQ&#10;9MVdfXNvr0EV07B7mIcC6bMfnTrjyxU8mHw4FQKQR3URt7WQpdLuOXfKkYj44dx4YhUTp8CSsbPV&#10;lCPQ0YdzjgOX7yQdfwyucu5KY29s1izWlrJUjorGo39stoyTVSOm2RvZV1rexWzm3mR1XowI5Lv4&#10;eGM9b1D6bg8hkVTddD+pV1G0kUxt1Hb7sbIxWgG/j44qitPgSdnMy8GO6kfZy0beoO3jirV5ECjR&#10;yRkSDahFa+4x1RU0qG8MVUUR1jVZykluP2mH2fY4myO+6mhxVGxXVpaL6c0fqQ9RxPT5HGq9xAwB&#10;CyIetNiMatLd5a6HrdvJKrzWV0g+At8St4A06YYsxIqADluOLEvGdRZIpmged0KbUXo2ZV9WgfY5&#10;nYRuryrzdqX6FhaW1USRNXkvbfDAAqKHMmIWny1qtzHMzSRGlSSAcbl6GOsabjNhVqubFXfLNiqy&#10;u9M//9f2KcxXdPx4qAOuWBgKC1UZeKG6jrjMkyX44YCgrS1Njl5Fi1y7HNitrO++bFKwkdsvFVte&#10;2bFXE/dmxVqo6jNirVembFVwP35sVarmwIJbAzYsWz4ZsIZBYTl4Ura7ZsVdlYq7btmxV22bFK4C&#10;ubAhsDNireViq9embFC9SM2FVceONP44pAVB7Y2uFKoQCM1aYrTQPbH4ELTtlUxQvDDMfxxVsY04&#10;WQVUysUqqkDKOEBgVRSMquGkArh4DG1xqmYVPfLwKvU9swGJKFYGgxrDGLFVU4mR4ZYhWVsrFVeN&#10;qHGn2yUQhEjE2UnfLYzpVZduuJUy3iSrBh0PXHcadchx2wktLDrXNhYtE5hiqxjlZK2VrOvTLrkW&#10;K9Uyq4qqBa7Y4DK5SVEpFWhpjsqlKmQCOhszKwG2+X16fRmLkyUzAZto+hh6Fl5b/Rjj8JrXNbkz&#10;cSXr2iaAiqHA38MDSzUqFzHJ71Oz13y75bWXixTfvthTcXRWtcAN8mFPbNF8pRjgrqKD2wqe8JJJ&#10;OEBZPRrfy3GqhI0HTGrdk7g5VNMU4j8vIij1Vr7ZUl/wrvkQGVIu18oxzn+7+H5YXPqbMfhOTATT&#10;J4/JkMahuArSlMViviCCTlvNBCQX3lRQCpUe2GUV6fHBSKYXqPlZaEMlfow7tr/brlJgbUbPNdc8&#10;oRNEV4cSK9uuGkdztloTbwLW/KEYc0UjfcYJWUHrhSwS60BoiVVajBCup2OVTiSlBQwPampFKZUi&#10;B6EdsqApWVaXrc1vxHLjTwxIoTse+QEAEhmSeZ5JRUGjUxIwAZaN1LQ8wSdS496nEzGK7DJCBKHN&#10;5mjjQ1kBIxyxmuTMAxKSXPm4EgA/CRjXgOILAIjT/MqyfACBXEDER2xQymDWFkAYPiLRV7YqnNnq&#10;1GHxChwBJbmu+StNs8sNcQqACNsRMFO2K2m66wJNgcsR0xVTkvwxoD175iuFXLchh13xMjbbJiLJ&#10;qS6Sm53xVffBKKCl8t2oAAO+WwycQqBN1yqScoDJKpNIvU5YxTaFk4kUxUNim0rliBNRjw334otD&#10;NAGqKbYqpwItKbm3C7UrigOFIKTzQ1NKbYoGpgSl01sJBQjFlauKsfurXiaAY/l44qlEtvy6DK5U&#10;ybYhjZFgeQ3x6vkZBjJTey9MfCNscG8cQEUl80NDt1zcV8MmJlICWyQEk0HXwxhAHTLYytlSFng4&#10;L0yssQgHTxFcvCqDZTWozYquCD9rNirdKbYxlJ6ZOEgGLTiuI8TWnfL7FWmlnt3xxUjrkRK2JCwk&#10;jfG5JDtxlYq73GXiqhISdsdilBuT9GPwIQUpBysvhyQlFyaGlcsZJCXyA/Riy9Mokd2SDYD7sdkV&#10;UiM2EFkCs6bZVaYSLZK8bUI8MZTCm0XUdMcMbQoM4GXTBbEqXKu1cTIploNsFNjTY5WFDlPSmNNO&#10;mSDbFFxN2x6jj0ysytKtIikcsVGQSktzHSuLIciWJY9dxVqcWU5FDGbtKEnH4pS87mpzYq1lYqqA&#10;g70zYq1Soy8FIprlmwqBTRNflmxS6tdjmxVx6ZsVd1G+Vigt7982KgOLVy8Uu3ObFWqeObFWt++V&#10;iransTmxRa4V6982K273HXNgQ2D45sCF5HbNkma0Cu+bFWvbNhUNinfGnCGQXrvlYVXUGOGRYqbE&#10;9umY4hQ2pr1ONyTNf16Zhih2PyDBrqc2KrwPpzYq7p2zYquG+2XTxyNpX8RTfG+2TQ5ds2KrxlHF&#10;K4Y0YVK4+GbAhd0zYFX9ssb4k0qoo747iMhbJWXNxGPEqoBmpTIk2qopoNs2BKIU41if2d6ZIAdV&#10;RAJ7ZlNevXBIUqqD3x2RVcDmxKqiHKwMSVT3GbFivXwzYqqA0zYqvBrmwKqA5WLILqjNhStB8Omb&#10;AqoM2KrhX6M2Kt5WKG6A9MrCxXjbKrvTDSqoIG3XLwJVCwxy7GuQkLSA2rioJxzvUUGRjCkkIj1Q&#10;e9cR6ZYxbLVNR0xcRr1OUHIVRq0A98Tfj+yMnC+qaWlh4YmcsS2jivXKAxVW9Tt2yzv2wAUq7kD1&#10;OxxWJf2spynowKpGe46dMWO+UhVYVUY3JBsDTNU7bYmw2ycDupVPtbYhXL6Q0X4gjuco4VaRi5r0&#10;ysVRDVFKdMxFcVcjFfs5l23wEWqo8prVNsUD+OVGCV8bA74wgE1yzekKgYD7e+Mpk1bMlTt07ZWL&#10;EtBjSoxybHITjaQqesAKHrixyimasrdxibMCKZOMShVqN+W+I798vYFT5AGq1rmxQuIbqcrFILaK&#10;SCMVjFanKMxrZFoq3+E1607YuuwplBTapcH4iU+7GGuTDIOSvH4tssb4JKV3eo22x2QYKiEABfHN&#10;ihfQdMacVVY2K5VPvwpXtJzovQd8o4Qyis4/tYwZNmqu1R16ZdMVWc1HTp75eRJYk0tVlB4965um&#10;INqCryCppXG74U2uBH7PUZYxSpv8Q37ZiaHkewxri2aytQhKOTX2xynkKjISFGkKpanxU2OXgVea&#10;MKN0xo5V3IyRpVFhuAKEY7AqwqSQT08MTYVyyJpstf0rShGIEU2zJBtiUM4NffGd8LFVKD0ye+Or&#10;iqEZAu+bFW1Phja9sUq4QCjN2y/bDaFIx1pId98yqB065LjKoG6txPUygGvjjg7L3qMsjMIpj2o+&#10;VrW6UIUBNOoxVbj+bLOJIee6j5A3P1U0774usgYbYeJWEXnly6smKspNOuO6742xISd43iajjfKp&#10;3w7sOFtX3674woDkgaXgtEpdPHQg4Ha3U9svjmIYSxJ7aeYpYvhJ+nAstqSPh3y/Hn72mWFlul+Z&#10;0jNGbc4XyWxWtdszIajuaJYu5n1lr6XQQMVZxsCNtsDNHx65kwy248oEJ5FdmU8odwMRMYO+XCTU&#10;dk0XUCgAVRU9RjabZLiW16mrbjfNXfJJXCMcfEds36sBNIWhOW23L3x1BkONFuYOtFpQd824xJtV&#10;MqrHluKZqZBVUsx+yaHNirQr1Oxy+u2QkOrOC8VFW64ouYmRysbYZq8Se+LqfDMWbkLeFWNeg3xa&#10;u2Yxbw3GN+QxjYGYTy026dMZy3GUyjTYGV20Ymifn9FcMoelTkEPIPNCgzelF4muCSpbphhKlef3&#10;LKKJ374IjXIkpDEdavlRGiB3PbBQGKWCSOe3fMRXpiFWJt1xIjJ2hEqAd8sGnXAU0iUiLfZGJnfB&#10;xUhNYbQqvOQhR75YqeuwyKoiZYEolu5lYj9kd8rko2xVXTTbiRQxXiD45uVdxgJpiZUiYtNQHjMv&#10;I98dzNOuRtjxOk0W1JJVMbyOWCVskBLocJ3CkHxBxQOG65AhSgH02e2JNu+3vllQemNLwrI9Snty&#10;AwII74kY8PCjhZHb+ZHLAuxPhXArQktWlRgFxY1T0O38020tj9WmYpMWFB1UjGNbnqBkhlKEfba1&#10;aSARzsVYbADEHQj7I3HjlkZg82Eo3yTe3KMeEhrDJsWTqBjSeQ+JaHvh4g1UqJZtZTNDbT+oi0ZO&#10;XevY40LTftiJhIHej7pZpf3XBY56V8QccKgcgNzlU5WW3hCOt7FTS3v5E4kDZWp9GOqXFSBXxyC8&#10;IaMa6dI0Vu8vpsKFGNR9GahPQbYppf6sUan1XPqEfCMfyZOnTFbpK/qltfcmkYh13p4434uVRTfE&#10;sTNFI1vHAYnErBDUEAtTLUUqTsO+RnHiDIboqHU5oHRbb94ZdlqAdsf6yt9jfKCKZp8mgz8fXuSl&#10;WNSAOnzHXMKP9sVGDmqycTaY4k02VVuKdm2OWAr/AAClfA5XIdGi+FMIr2+02SPWpRKY6/E6PX57&#10;jcYCfSIpSXKqreA2wcLZHL3s/tPz51TRmWBDcXNmw2Mh5EewPhhTeaNMrB7UnbwxEWYyDq9k8pfn&#10;1od7BLaeZYQrS0AV++JzXk0NIm2cd8Ph9WY3ZBo/l/R9X9a9slP1OVvsBhUV7/LBEerKwAmHFzlR&#10;itJVd/llJaO8mjt61oN9xv8ARhikiTbo1CMrII5rxUxW5sruxLQ3FsJVOxHQ4Iesq7NU5HiUSSCy&#10;gGlStytuMZNSlaH6MZFyAKvuOxGSZK2p/VpWS5sCyyj7cMnX5qRitEA8DlcyldprXbyGQIsqL49R&#10;jkLLtWo8MpVN723huKTGP05T9l12ocpnRweB+Idjkoxsqh5EvtKaOW8TnbyUpKm9P9YYEUszeDe+&#10;GUeFWWiS3a3LULRH7QQV+nHCZgwSRQa9fHInYKqDQ7WaP17G6aOMUo/VfkR2ynNRRF2PY4hW7SJk&#10;ZvrUwZozTku+3iMSWM1O7Kw7dR9GFKZXF6qqKxwXEDmgenFv9l449XlrxqHH3HAqEltdN4C4SKS1&#10;em4pyjP9MHRcjufxwiNoeceZL+DTahBsw2aNqivyxUgL0zLhElDye9v2nBkmoQB9od8FRRCnJhuc&#10;z4jamb5k84eZLkXci2kh9OpBU7jBDbDLIBDyyV2kJc9T4YzLWBQ5HbNiqmNs2Ku6ZsUraitc/9D2&#10;PmG7h+OQ33zYqu9s2KHfPNTDaXFyNh0zUpgtJaLE7ZsUNjfLxRVrSaZsUqZObClqvjmxVpjl4oW8&#10;s2KuqM2KtjxGbFXVyjgKCvU9s2BiuJ8M2EMgpMfHLwpaysUtg5eKG6+GbFXDKxS2OmbFC4DKwKvH&#10;h2zYquAptmxQvAHU746mR4khXC98TIPXJgsm60yqYbRa7l4HLC4LRbdcvFXdTvmxV1aZR8RihePA&#10;5RFMQkL1PhjcLJUByjhDEhcDjDkwoCsmZR3wSKQqFu2OpkUu5UyunXFFKqtX5Y0mvyyQFMCr8gBT&#10;vlYUL1ftjSPDCqsj0O+MphYlFiQAdd81MbQCqesM3HG0271a41hkolDfqVGJ0y5i4yHrmxS2Grtl&#10;HCgqi404qrgd8bhVWVQd8UB2ymQVHxLyp4Zq7Zjz5tgT/T4OTgDoMuPcjMHUMnqOkQBOIToPHNK1&#10;BTNcSl7P5d0/1mUEbGmFsslK0zGkSTugvoTQdJSBVPXpvhBfSb++Txljb17QtPFASMJmky5QbZtF&#10;aA0CjfEZLn0wadsqItmAn9lpXrFVI9sj1zfliSSckdjTZT0bS9BSOIMRuOmNiu6UNckQkh1xpu5A&#10;GGMV1XqciNmshj99pAbqMHRXHvtliGKXukhailcNba56UOAhBYLq2kAghkyQ2tyaCpyLEvE/MXl+&#10;NyVCUOGizCnXEFQXlt9oJUkqvTbF1nHjvk+FlbDtR0IgElcFpMPHAYWtsHvNNeDdRT5Ytyr3yPAl&#10;JzLLBVlJp8823fJAUtoKa8d6lzQ48Ux4UWk81xIdwxGUT4ZLhYkqK3Eh2Y74wjDSExtrsxn4yfbE&#10;+n2t8gYWrJLXVSF4qTjStdsiY0hO7PWSGBJpiLQ5FWX2mv8AQcqHEWt670xtWQQeY/TIXlXxxBre&#10;tSO2WBKMi8yBjTkaE4FaHLQlOE1wAbttjhD7YVQ0mtqxqG2OO9LAqGfVQehrlNHiqrBfg9TjOGFU&#10;V9bFOtRjuGKqLXw6V2yytMFqsW5DVocoJhtXNcqBvioFMCpVNOHxww2oCBeIfax4OLJCvH3xRG7Y&#10;FSm8ti3xAYryxVKDa16jGlsKQVRbMHamWDTAi1slsCCKZfPwyQLIFLZtLZhXjigeuFNpRNphQ1HW&#10;vTLrthBTaXzWRJ4sOuJlhXMiHJBKU3FmVqKfLLBrkkJRJAYzXrXHYpQ7LTLxVYDy6nfNWu2GmC3m&#10;OhxvAE8u+SEzVMrWH4TXGuf2cljHViUO7/snbEssQ2G23ObFXcssDCqGdv2sdTFbQrP1rjwMCpfJ&#10;J2HbKPXL4ckFK52qSRlrhJVByGo9sWGUJQjV65eBVP3zYpW99sacmGYVl/VmxJQSqE7Vx2QY2hjX&#10;LxVZjSK5KMqRTiScYRTLRK0NqN6YkRlgLOJRabfIYooNATlMjuzVixK0xQHwwEKlcwJqDiq5AsSk&#10;lylOuLrgQxq7XrUYpgSkjrx65sUrM2Krht1zYoa6dM2KuNM2KtfLNirYO+bFVx22zYqt982Kt1zY&#10;q0c2KuBpmxVze+bFXCnXKxVdTtl4CxLYOUTTEC0LxlBgcJjSritMvIq7oM2SZLAaH2zYpWE1y8Vb&#10;69MojCCoK/lTYY2hw2ytvkO+OyLBb8+mbFWunTGkZK2YKoHHXNTG1txbHZFg0G75sVX175sVarU0&#10;zYpVFNMwJ74OFKoGHfK64UNE70y8ULq5VMKuVqbZQGKVQtlHFVwNRXKxQurljbAQlUVtsvlkeFbV&#10;VcZRNcIC2v5nLByJC2rK4pjsgoKJVhSuVTvhtkqByOmYCmAm1V1aubAq8b4wvk+BBKqrBdjtm5YO&#10;Fgv5itMdkFVAx6nNikLg1c2KkLwa5eKFwY98biyDfKubFKoubAqoDTNirfKm2amKC3yxpwsV4I7Z&#10;sVbr3yqd8bVep3rjhgZBUYjahrl4pWcsacVV0antlqKkA5GWwYlXUgnL5t02pkfDChWSY1pjC3Lo&#10;Mnw0yXs6laivLKwqsrmxVVDeGNrTCqtQsOfTFom7dsoyx6oIVoWpVDt3xU7ZQAgBEk+BxuTpsWK3&#10;KvHp741umSjzVsE/snA2ZDFYT9+bFVVOnw9c2Kq9T3ysVaLHbMTihWX78rrhSvPw7d8vAqmW4098&#10;dQHoMhZHNKuHV1JG1MYfHJ2wKyOp+WVWmFV1CTRemYnBSQURGew2yhvipKo5K7HrlHCh1CBU9TlH&#10;2xQ5a+Ncr54qiARQsNsVDBB8PfxyqUOM7q5JuPw5Xqt7Y+CFXrIzGo3xZfi+LxyiXp2TaIUjjUnH&#10;AYCVJtzOV27HNkULz1p2zfLFV4k3qRlH3xQqhqj4cbWpwsiuBoCAN/E5ZGIKAWg1O+NyTO2ya1qc&#10;2FbW1A3PbLwHdBLYYfa7YjL2By3ExXuakSDwxIGmwy3htVNnYfZ648OSQMhKAG6bXx1epNd8ew4j&#10;YnIQ9RQ0fhoQd60xNJOIocnPFxG1RCS1HEiuPEtch4KtNKE2bocVykq4CvTfHUwK1Xfi2UMKrHHW&#10;mJsgJOTjkIVesXMA98Y0QA5ZZHISaVpm4bMdhtlRKCd8nlNBVEsSaU28cVaIHplMcpVwAryIwMRQ&#10;0zJBtWiTSvavQ5qYVU2ckUpljxGKqJ3ID70ysVVCaig3yiK4QSE0pNDG394OuYKR0NMn4ikIK4s7&#10;eRSONSfEYqJHTYGuTEwWLD9Q8p2t0xMkfXoVxZZq/byXEOisK1LyJLH8VpWnvigZW3U5Kyyph17o&#10;V7Zf30ZC9jjqd8NrSSnkp+IUxhUHJgoIXpMRspxjRBuuSE6a5YgU0tdWmtmDKT1wHJaA70y+Gchp&#10;lhZfY+bpUBjZqA9ThfJaGtRsMzsep2caeC2c6f5shZAHNT/N4YDeBl2PTMmGYScWeKmW2esQyLzj&#10;JqdicSKdzmQJNdEJiLtdgh74xU499sMjaCjZr76xTkgVgKVAy8ghYGqNjXN1G2Kr6BCKsCCOmViq&#10;5t/iLfRlYq38J2U/fm75EtkFZFoBTriiHwzEyhyINP8ACasMEqO2Yct3Iu1JpANxsTiu/fKZBsgV&#10;WJkPjyxuQcgJrExAoppiQ+E1OCQtmCnqS8oxGlelD88MrduYrlEhRQ8580QtavSSlTuKGuGCCuQV&#10;5HqU4hDMdm98FKKbYWTza+uDcSFzjySMVQXHKriq9VxlamgxukhNbexZ15kUGOCjvlZmUlMBCIwA&#10;m+ZuEal22UdTkeJijNP0u51e4TTbCMzXEjBUQbk1wsika9qekYO1O+EzIQ9w1Xylpv5aQQ2wpPq9&#10;xHWYMu8BPamC2QKBTDGRKC82npVmJJLGuYDEsCha03yyMDFcGp1Fa4iSS3Gm3jk4s4pstnbx2i33&#10;qhpC1DERuMdv2yQrqklKJYkNad8eGI64VBS6S0Rx8Q3yvUy3hRaTz6YDuu3yxRTy3ymYpJKxYZlU&#10;qu5Hj1x5TwyukUpQ608R4TAgDbA7w1NcWJDPNL82xiNIP5ehxFoj2wMWXWnmW3aguCWr7dMZwI2A&#10;rhOyU2t9Tg1EmZJFAX9knentibRuTQVxtU7tdV063QvcKpYbjl45ht8ABJxVZNILhvr0jxxox2Cm&#10;q5uQGxNPbFVslrPMVkijLAbq6ioOMqB0Na9sUEWj1SScBnhKMmxdhTM8YdaHFACpYapNYXXqWxAZ&#10;eu1QfYjuMalYxwNWHviyReoGPVZjfoqWsq7qsYIUnxp2OKgog4igGAgHmqSyfpWaX616kjyUpVSa&#10;jL5nsdsBxhHFSIjlkc87leco2qwpm9Wvw0HzyBwgtRRHqS2wa7WUorbNFXZh4e+US3U4jCFVf063&#10;H0raNKEfZK5lLBq1NMlKIqqQoJNFcDnLxFwu6owp098r01lB9ZRQnY0yqUKNBkJEck/tPNV3YhJ9&#10;PmlSZfhMXIgMD8sB3Wk29wAZKgjow/jkDByASHpPlP8APPzJoshg06OKaClHt5W+L5rXAT6KOquy&#10;imxB65AxpPE9P0z8/YJv3d1ZxyzV/exutGTAJNxZE+mxPse+QI6Mub1KFtD8528dxcxxrG1CHRqM&#10;h98uPWZFPxKRXqD0yPCCtLb38qrKdCBMjitVdW+KmLx60jn05RQ+GQMUoG4/Ki4sQL3S5qtsA4Ox&#10;9iMM7e6jY0jcb9jkSAtsD8xeXdVhhZr6FzwNRKm9Png3jRudKjAAByVhj6pPfQDTp5mhfoOwb541&#10;41erx09xgItbV9M1m60h1s79WCsaK4O30HGemCA1KgZUdksvj1JixjhZoy/emzfMdMygndTVfA4F&#10;VrqeGNeN0PRnA/vE+yR7jNzFfgNGHZslwlUI7D063X7yFvsyQNX8Mtm5fDKnA9myUcapTFemENLo&#10;t4LqJdpIj8LqfAqcsy0AqaHMmGPuQwue3M08rstYGNaHscfb85m5HtmbCAiryX8xdRh0m3KWrcWc&#10;fZPh7Ycj4RvkwFt8m31w08rN49jibGuXxFMkvbb2OVXJUilLiOgx2RYqBFNs2KVM9MvFVIt8Q8M/&#10;/9H2PmE7YPx1NAKjNhZLSRl4qtBpmxV1e+bFWqjKxVeG7nLAwqps1TsM2KVpNM1adcUNfLNirRGX&#10;irXtlYq1TvmxVcM2KuGbAjmu6ZsCKbB7ZsISFNzXpl4UtD3zYquysUrhQ5uuKF1KZsCt/PKwquFA&#10;K982BVxObFC7p0ysKXA/RjqnI0FX8zSuUcKr13675sULzmxVvNirh45sVXjG0wquBzH3xSuHtjcK&#10;QvXfrjT7YQq+oFcYVOSEgq8OM1CMNhVRSDjlrkSls5mGAIXIxGwxPJlgVfkM2K0u5ZsULg5yqYrS&#10;8SZqYsaX+ocqmFVRHrt0xhFemTBRSsHxhFMsBtC8MKZVMKGwa4w5JUUh7Y3FUQCMbhVER5YyEgqZ&#10;2xrtljwzFyjqm2U6UQH4nxxRBQ1zW5jYZiT07SyoKqo2JxCYHqOua+XcUmT6B8qtGqx161GFErEk&#10;+GY8tmMjT6L0eJZUSQUocIrw8t8YmmAL1zRYFCgMNsJ5Ovtlwk3RZhDCm1OuALqpUgYLZhkmlKok&#10;FMjU0bVNcAlvbO3pdsV9MKCK4yMkEDLrTajOi7nDOEkDIFrKQ3SAnfBcclMtCGPXVsGJIGG1q5JB&#10;7YljJhesW6oDXrkhgk4jI1bWZPH9YtBIx2wwSavfJxDHiYFqOnKakimCEm3yymXGw2901CpHXBqX&#10;A7nBwlRJgWoaIGJqKDBAuRkvDTbCrvRApqF+HFluRj4SeJjlzo1OoNMVE4OPhlBKRz6aFqoQk5Ym&#10;OS8MItL5rEruRQ4oJQeuA46TaVmBwaNmLg98jwFUXDI0W3XN/lDIkdEpjDeAbg0+eNr74PD8kFMB&#10;qgQgq1Djfpw+GqJGskDly6Y2m3XHg8lpVTWyxA5033xPgDsMPCU0m668sALPIKH3x3pU2OAbrSn/&#10;AIjWQ1DcQPxxNlC965MYyVpExeY0bevt1xIjsMn4PeiirJ5kAb4W9sSK+AyfAtI1fMXKm9MeADlU&#10;sZCaRMeurJsTjjFla0jotYXoT8sZxp1xWkb9dWTdTlEUxTSqs4fYnfGEfRkgyV6ht65Y3wVSqbOl&#10;ABjxihBSFSaY+uBUJ6ddzlVwqqCIDNyOKrlt0Y0YfPEhJ4nJGKUSbVSAB2xwdRvth9RVATaZGfi4&#10;/SMVWYN0OA4yEUlc1ildxUDplO9Ttl2LYbpY/fWAP2V2x4bLUMUurLfgB0x4bFKVTWQG+OD064RG&#10;0ICaEINxjOVDtlwitJS43oNhj1YnEwCoRpyp49QO+NIOSCFAzBjUnKphVeJPHpmpirjJQbHNilYW&#10;6VxwxQoPvtlqfHJyiqWSDuMcNzgukoWRR1pvjgAMFkoQbjH4AkBCuu9e3fNkqZUo+xzY0mmtsrCq&#10;9d65WAqqgdu2OGRLAoeQAHbLwIUwQc2KtU75sVXoab5VK4RKlV+VRTKI2pjbISXRvTY5gKdMnxWy&#10;BQ09KV74oMiqS3FO+LKcBC0x67UGpGK/LAxSKYAGhyx74pQzgA0HTLwKt+WbFXDbfNirs2KuxpOE&#10;BVwGV1oe2Hkq87VHfH5FVIn782Ku2698rFV1RXNirj4nLxVbseubFWwR3zYq7lmxWnDwxNsnFiQq&#10;IfvxowyCKVie5xXK6SAsJ7DNiyU+ubFWivcdcvFXAA7nKxQu982KWs2KtV8embFXfLNXChdTbK5A&#10;Y0rYFTjeVclw0q+lN8fkFaGUSBhAtVwUnGczkuFVYADLD+ODhVayVxwNcCt0y8Vbr2zYFbyvnhVd&#10;8so4pXg7Y3FC8UObFVw2zYFXfLrmxVWUjKxK0qL4dsUyosgiFI6ZsCVdTmxVVU02zYFV02364my+&#10;GWRLAtue+ZR44zKFyb/ax+VpCuDQZY2wFkvU0yjvviq8U641tt++SiwLjQdOuYdMEmQXpvSpy8CV&#10;xObFV6mu+bFV9c2LEtqfHG0xWlQmmXTAmnBq5WFC8EDLwMl3Ib0y8VdyGViqoG7DK3HTGrSr8x0G&#10;WPfAQtL1Yde+NqcaVUrXqd8ojChchPXLAJ6YCaVdSlCcsIa9MBkFVi9KU6DHFadshaVcScgTQCnf&#10;Eyx8cnwhC4TAjfrm5Eb4eFVNGNdt8osTiIgJKty39sbhY2qBgOubFLSyUNaUxuKohZBShyjhYrgQ&#10;emamKqykHvXKFcDJEEqgr1OXTCqmGXauWGIwEWxJbNK1XocaelMaQvjNdhsM1MKu5hTTG0JxVWVl&#10;2A6+OavbFVQgqSW3zUpiq31Ax77ZVMVVFI2FaVzYqqGm4U1+WbFVPiT9rKoTsMSU0rxlI+u9etMf&#10;8SjauVkA81pUhDSvwTZTvvi1QOmY5tCNjRTUsRQY4UPTIkUq1n5HYimY4AlwFaKMDMSDmTAAhC9g&#10;0XXYDvjVY13OSnEUlejsRX9g+OKSNUAA5DHGuaGuS1oBgcvx2GXcNpRMUT3K/wAqjqSKY8v3HTI8&#10;JpapqOGPmxc0VR2zcyelceABCipJ3boemV8R61w7BWzWtV6HqMadskFVAopXvlgVOAqtR+Gy5ZLd&#10;DkYgK5xWhQffjKV3yaVxqB4UzDrtiUr+IcDl2wYDtmHIKQ3shHgMd2yDFzGrcjsMbU5Kk0u+FqcB&#10;XKJNKjriButKi8KlOhxCrnbfMkCI3WkM534ZQJT4sJqSHFCxCJuSCccXJ3riIBUOHIqFPQ0xP3ya&#10;tlgNiKk5jiraCu3bKrilc0QHQU+eO64qpGitU9TmGKhaVFaHrjgK9MBNMlhWuw+nNhVQ2JoMvEIW&#10;9QYzuMaaj7O2SjMhBQ02m284HNdx9xxwmdB45aJAsWJX3kq0vWJkXgCeq4+O5Zv7wAfLJ2m2Na3+&#10;XljZiujzuxArxkG5PzGLhgehyYNpt5vd6Pd2RPqxkDxx1MKKSwNQ77Ym0YOTjOmMo2jIbt4jVTtg&#10;ZrYE1y6OemmWG2Q2/mOeJRCT8ANdsByWlcyseppx54GYWHms1HJtttjgB7Zl2pmYNUJOJPCSzq01&#10;2OdRJUCuIMnHYjLhMFpMCE7tbn1xyRhTGUw2gRKMD1O9Nsaag7dMAkz4EcqpIh9Q0cbjGn2w8SeF&#10;tR0LCuVkTJIiio6Bq9j0x65j5W6Bc6f78NBXBS+JzCLcENPQ0jj+yNySMWymTbDmsiFDUdPfKbxy&#10;tyAmdsQWofoxoFcrnYZhPkkATb7WD7Zd6A5CUrV5x5uYxIJpgQa1Fe+GsSgZBIeA6/qLzP6X6sWx&#10;SxWmViq9R441j2wEoKdabYif98QSB2zInE8u+VSlaQyeSatuLVkACnY9/vxX55C1KXrDTfCHULkX&#10;cv6Og3FKvTsMjE3sVD66/K3yIn5faGn5x6+VjaQldPVupfxIOGMEawIsSdAKZJDxjzHqk/mLULjW&#10;tQas078mPbHEk1r26ZaAhiklBUdcoE4SGJCEIHVcxOICgKsa/fjKnJMkSIVIrWhyxiqg0f0jHfPI&#10;sSpUoaAYxlPVaDJxnXNiQiLeGGSVfrIPD9rjscahI26HEni3LMBEahYWqP8A6JyeEjYsN8e0/pDk&#10;x6YKTSDsvJ5125SytVq0poB4nKhuxcCse+NKt80flvL5PuY7bU3kgZ+qMpBGLKwb4WHE4rskN1aX&#10;Gm1urKVbm2H0MPmMX4DtlMrK81lvrlHVmojdd8RkjJoFNMQKCQyyw8yRLL61wizqBTicCtE+x5b9&#10;8Ju/JFAs20vzBpM8DRNbD1X6VNAPoxBoSd3APvkuII4WQWepSQMEsLj0gRT01IKkZRQAVpgBtrIp&#10;E/Wpy5jlZqdTv1xhO/xdMKq8cYK1gXg/WuWAD0GKtXMkiKC7LyPhlNHzPYriqpZ6ylhGRWRLk/ZY&#10;rVTjQrA0/Z7YtcuaJlnt7iETREi7bd1b7J+Xvm5AGinfFih/qUlxbtcXcdYF7qfiX6MaxavL8MVR&#10;9nDYyR/VVPLl+2PtL8xj1fmKqKYsohLrrS306T053Dg7hl32+WIPFLy5xtt3U40yEWWWXmLRvqDa&#10;bq9m4lWvp3UIqR4chgpSehqPEZVKNlnaVRz20cAkcpI9apKNiB7++OG3wncHI8BW0PPq1rcOk8Tt&#10;HMmxbj9r5nvjeKAfZJ+eHgK2jW8w3krVW7UKOiJsD88BXSxA0aMkH9oDImJHNIL0zyTq+pXqCXTd&#10;WjEsdSbaV6Hb+XxwMukQz/ERQ+OVSiejLiegz/nXfaFHHazsZ9/jCEUHz98Tk0am6PSmUnHe6eJk&#10;mkfn5b3B+rXVsx5UHI0oR3rhd6eoQE8SWUdGGPAF2ekx635I1yNTP9Xjmc1eN6AV9j44g+q3EMtJ&#10;0IP8y9MHhJAT6LyNomp6eU0uVWiNf3EtCy+64Z/pJpAOSkN2yHCkMIj8iQaa8jW90ssQFSGIJXBU&#10;NywoprU9RjwJSPV9FjmRp/URoVpRh1+nBa8npxH35MRQwK8urDTAySSIBTbh/HBHpuNq1B7ZZDGT&#10;5Ied6h5r0qFvXchpqU9RdiKePjj0ti5BYUHhmTGHCyAeda7+YRKSJZt22PTDOJFTptkkF4Br2rT6&#10;k5e5cuffHdTlw5IYBcrvXvjctDMIbru2bFVuPyLBCsd8vFkAoM1BTNhWkNXeuf/S9kUzDdxT8b+W&#10;bFXVrvmxS1XNhQ4t2zYqtrmxVxNO+Xiq0tmxV3XKxVutMvFVtewysVbHXK3xRa7YZeKWuh3zYCgr&#10;gcrEBQ2d98dhSp5sVdSubFXZsVbysVXA9s2Krs2BW6ZsVbGViq/r1zYod7ZsVXL8s2KrwOxzYq2K&#10;jpmxVfXNirY982Kt1plHFV4NPfMcKVwyvcYq7pscacKhUBplHbEJXjfNilqubFV4Pj0zYqv5eObF&#10;DfKm5xvHDxMSF3qHNxx4lXc6bjKK5K0LvUJ65VMVXq5yvlhRS8OcbiqqrUzUxRSrzxjDJxKKXhvD&#10;E8tQVdSdsYckGKKjNMTrllMSaRCtmrXY4CKQJKyHL498gSgzRcUxUgDK98qlFsCfWl5Rgy9cVqQB&#10;muyY02z7SdT+ySe/jmZOWwzWZI1uye4eXfMCKEq1e2+AJbfkeJGYk4HmGEh1fQnl3zfCkaRlvvOF&#10;Vzp5O9MrEmIL2HRvN8VApcffhfJp46U3w8VMhJl9p5nDMDy2wsm047imDxLbom2bWWvxxhfi+Lrh&#10;bJpQ6sOuESZWym2811HFDuMLZtP9M7DLYG1TyLXRMBybfE1hI2pk1XSXaOa1rmETE0y4HZbQE1wi&#10;gth7aRcQMaapSeca/fcmbjhorccmI21EvO7k8qk9cXjY5cAxtiuoIpBZhtgtX8cNJYhd269VwQsl&#10;O+2IiSrHr20Vx2JGKLKD0OT4SGYkxy5slYEEDYYJjl5d8lKJiplTFZ7FWJCri6vkLXiCR3Ol03pS&#10;uKh8UgpJcaae6imKCT3wpSW40kH4wvTFAwI3xVI57B1b4RigagoOmCrXmljwsCa5YNcNKQgWDRkk&#10;5RHhhATENC6oKHtliOvXJs0FPqe9U2bxx4jA6YqlE+qSPuTj2Tlud8AAjyVCDWpqUr0xpiHhhVFQ&#10;ay69WJxnpDsMVTFdcI35Y0xYqio9fJG7GuV6ZHXpgItUwttep8NTTrWuK0DdMxJYzFWQQa4ux5bn&#10;EmSm56YOElWSWmsqdi3XA7NTamWjF5qmkWr70r3xL7VRSmS8Ph3SmI1fnVa098ci0HE9chPnYQqp&#10;fVFXbbtihWnXKlVRchzt0xhwqjI2BG/TGM3Hrkow4kqpIFCN8S9UdDkjiIVFQcWNTgd2BNcvgKCo&#10;ooeRK9MaDkldJEStFxUGgOA80pVLFWopvjlanzyR3QlU9qepAp7YsH98CGO3dl3C7nFlbFIY3d2v&#10;E9NssmuWwFILGrylKDLGXgMwGM3DeAxQY0mkokm8Md88FMTFDiSu46ZRwUjhXCavQ5sICiLXq70r&#10;lUyTOl6zHuMwIG5wGNsSLakc0xx3xjsWBQMrVGx+jHjBJUKWPTMd8lE0qFm6AZYxIbAoH4RTHYqh&#10;2GbFWqd8xxVUTc+2UMjJZK9PDHjbINaHkj6nLwpQuVihcBmxTTq0zYoVA22bFVoamwzUwhlFSlk2&#10;x4ws0nnruTjxiVSe5AAqMVBwLTH51xQYEIFutM2BDWbFBC4dKnNgQ7YZsLNo9aZVK4QhsNTbNSmK&#10;urXMPfEq0adsvAlw6ZsUN1398aBvXJFC8tUccdkUqZHhmxV2bFXZsVaxrCuSiaVUU8euMCnJEoXl&#10;q4rlaVKtPnlYUt199822KKbNRv2zYFp2/bLxVoGmVire1c2KtdqZsVXbDplEYbQuU4lQ5ZaFalOu&#10;atPnjVq6nIe2PDeORMUreBG4xpNckBSr1oMrChf1ysULj74opyBCQsO3XH5BLYGbFXV2zYq3XtlU&#10;wquBONp4YqvrTfKxVU7b5sVbWlc3XbAkBWBx4A6jImSVRTmPjgVVU7j2zZGlV1Nc2BKord82Kq6t&#10;2zYsCrAg75sCF9d/bNiq/l2ysUtqTXNgVW5U64mwqdssiaC0sNSceBQZCRtIVFO1DmwJXjfNiq5T&#10;Q5sVVBv1y8UN9NhlYpbrmxKrl75WBCpXLxS3XNirYObFV9ds2KuDHKOKolDt75XyxS2WIO5xUJyG&#10;VGXCqJVuVKdO+KBabZWZWhWHid8umC0tFiDib9NslFVUD4SAMDnMhCmhIHHplHfFVdCY60FScqmK&#10;r/UFKZsVaLU6Ghy8VcGr1xmKotVFKntmxYOBJJ4jbNikKimnxUzYsl4c+O5zYqqF6AmlDjThYlwF&#10;Ruc2KFQyEUp0zYqs9QU5Hc5sVXI1TRcbUHbFUXxYbnNTFWq0OVviq8FT1NaZsVVFIBzAYpXuabA7&#10;eJx6im5yEiyCzlXcYqaDKOaUbDUEMQSOm2BKUO/UZlA21qrFeNE64qjheuVZIcSrV+DdsEdRXMak&#10;0vEnEk+AxGUA09suxbLS55mZQKYkykCtMsEwShtFZhRj8I3AxqgtXjkpGuarvs1VeuUF49euEG+S&#10;Q6ed2opY0UfZ7DNx5bYk0y5qkchO7DY5qYlFOR+TeAxyqW2ByBkAghVavUdMsRk1B64+IAtNBmIr&#10;92KLENicqllJ5IbpQcv2sUK12yoGlXiQnbtgdoqZkDKkC16HYBtyd6ZhH3x8RmA4mpodvbFRlZSX&#10;dSQMs7jbqMiDRay5gSKdqZgKjfr3wSO+yHI4hKk/azH2yQbA2WBJdup3y8ixpaWLbsOuJS0OW4ua&#10;KdzZEqu3YHEv15kIQQqCTX4crpiqsDyFW6ZXzxVsKSx9MigFcsDFVOSVuNT18McB2xVQdqUI6nN7&#10;UwKGwd6nHUp1yPFfJla5av8AZNAT1yiR2whSVhh4GgNSe+Nr4ZJitVSpIft3y/fFXByPhHT3yxvi&#10;qxvh+E41hXpkoypVIwRt8coqR0xP4hl4mAhLZ9OjuFMbICvgcXWUjrh4lYTqnlC0uP7pOLe2LLKD&#10;khJNsH1HydcWx5QfEuKVB6ZJDF5bSe2JE6EEe2UUBGESQYqcc7A1JpiZiByXGWuWK0fHqc0JrU7Y&#10;EltQffMnHnpqlhtlOn+anioCaYBktSNhmVHUW0SwM50vzRHLu539zgNoGXtlwzBqliZrb6xDOoUE&#10;V6YHKkdct4gWsik9iuEYbH7sbQ4CVRwZe2/hiiDuMxskm2AXMpk+E707nBA3+WYxNNoQjClQdyOu&#10;KDfK5cm6AbQ1I2oPDLplTeEYrAGo2x6J3yqZ6MwqvdgAMdyMMreKm4GVJDyPzlrgkLLKxYjZRXph&#10;gBTCzAp4pcTGZi7fRl4pUlSu5yyKCpysypgUfY2D3kqwRD7RpjFXkajKZTTT0D6tFYR/VlpzXao7&#10;4KWMdGyk5D0UhANGrnfriF/cC1hM1Kt0UZVxkcmL0X8rfIq+e/MFvo14WSzH7yaQDoq70wrsbUQo&#10;JmH72Tdstxbkkpen/nJ5xGr3i+T9LJXRdLAjhjH2Sy7FsGnbfLhuh4o/OgA/HGnfplkdlSydS5qB&#10;08MwIGzYSL5IaMfCngcpviPw9MYmuaVcQlQG7HGVyaFvHvmxVriR1+7MKjFW3KEVAo2WcVUxUbjK&#10;piq5ZKkAk08MC3sEs0DC0YCb9nl0+nK5y6JD1D8rtd0jQNagvPOlpLcaQSBI8DcZI99nQ+Iwp0+2&#10;NunJq29wftLWqV9sETSS98/NPXl80yBIYLbzXoKf7yzooiv0Rv2Wp9ojDn15YwC6hx3ZcnHdFPmf&#10;UfJ/l6+uPQ0O8m0y6Yb2t+hWp8A3fBUVykm6Nv4YGu6YB5i8hajpNRq1qxj/AGJo/iUjxqMEct6n&#10;JBmCwF7Ga3/3lavseuP4qxr3yJGzJUttYubRqSAjxrlMhyohWUad5ihLcjs3ffAMkDE7Hb5ZOIYy&#10;FvR7HzlaRwLELdmlHVuVRgdkA+EbnJgNYCfW2svcUuJFMaNsuJsafAuze+QMq5oZJY6fJqCm8oJL&#10;dftMrDkp9xjQHBPICnjiJWtI67i0426/UrmR5+hjcAj78xlUHj3yTGrQUWiXEkX1sgCMdQ2x+jLJ&#10;CDk/TFgYqK29zqUn1PT6lyNxXrTKryPiuKiNrTaC2jYUaC7U0JO4amU5CEBRt3xbAKRtjFLexu9z&#10;JxmX7LMNssxqxq1Sv44paj1i4tVMNo0cN3v8RXkjD5Y5hQ7EcffriqBtrhpB+9ib60SaqgHFq+2U&#10;VbsajxxVWiu7UEq8JikGxVhQ1+WOUkbE7e+KoK7jgnFYoWVxvyT+mKGpHwEV98SLVKopUtpOd0kr&#10;J3aLZ198UBJFGFKeGUShTIIyC/h9b/R5jKjdC9Q304141fvTIVS8mQWWu3OnN8MRcdtuQPzy1jKL&#10;x5gj5Y+aCaUp9ZTUrmhsXtpO4VzQ+4riBjST4ZFBIOxA2yBiBuQx8SmbW3mLVNPiLaPf3Coq0eKR&#10;iGI/yT3xYWqvuOIYZHgtmCgD+Z17pgWC6WWWEn4uLkEfM4qLeFhxZRzHcYY40gsY1D8xPMViz3lv&#10;K4tZW+GNzyAHvjuKAcDv88yYYq3DO2A6p5u1K7nadqqrbkISVxjME3ptlwgOqLS2C8vdTb0rZlEn&#10;8rGlcekwP2d8fBbAgL+KWBimoI8Tew2xcOPpyHhljTHZ2Ugsp5A9Dlk77ZZEIDGp9yculdxkgaZo&#10;Jvh2GURTrhBtVpJGOGBig38RjuNcHFTIKBFTlU3phtVnHtn/0/ZGYjuH42dcvFWvbNirq0zYq1vm&#10;xVr2ysVtvfNgtFuptU5eFLQzYq45sVaGVira+ObAQxpcWGXhplTVa9crFW65qd8Kt1A2y8CrDvmx&#10;VsZsVXbd8rFLu9M2KrvYZsCFwzH2xCVTrQdcaTkqTS4KO+YHEhBDZXwy8ihT6dc2KFVTmxVutBvm&#10;xVwO22bFV4FBvmxVwJzYqvzYquG2MOEMgvrTLHTFBaJzUxQurlEVwgpbDU65WKV1T1ysUrwa7DNi&#10;hvlTrl4GLXLembArYOVXJUq85RNcICC3jckhVHTKpileD0GVhVeCcaTTCAhWB8cSJJ65aBSCrKaY&#10;3JMVYHGHJgMUQjYwjJhhJEo2VTCwVQ2KZSQgil6vTeuNoOoxKQaRkdwyEFccK9O2VSxgs+MJjBqL&#10;wNzQn5YoGAzCy6W0eIynTvMssZBdunTLZkbbMCejkGPE9L0XzzIq8HfGOgYfD3zElp65hNvVdC8+&#10;sKM0oB+eIfVwRQjfKJYUvS7b8wilKvv4g4GktR4UyIxN8TTNdP8AzBL0YSk+2BHslpvTIGBtiZm2&#10;c2fn4ijKwA+eFU+nLTtlgiei8ZLNtL89+oAXYH6cL208E/AN8lwnqtsoTzrGq8jJ9Fcw0zluRl0f&#10;Sx4qSy689cxQGg+eLfVhFsBvlsImTAytjVx5j+sfETWuN9Ik1zKjBFpNca7EATXfFQlMuApFsZuN&#10;Sac7n4ccPDJcJQDSUyXCdjjxXpkqbUukIbrigOFUsnQH7OLKafPAgpHNCH2GKiYrtkDjBRSFaz5L&#10;Q774uk5Ox75E49rZApTd2JqCAKYKDDKgmJtJ57UglQNjigbJM0hubH4q8cWV+2KseutOBJIFMVVq&#10;4qxy7tOBoRXsMcGyYFMwEmmtDvjiT1HTLI0dksevISladsVU7ZGQVKGSoqRilab4ALVLJRw2Jxha&#10;vTLBBVH1QoHfHKDgNBVhuGNKHHBfHIFLvrjpuTvm4YqBa+PVCG8BjDH4YsqTWDWuOzb4m0dRTBSs&#10;htddoV+LbAzRHCxZXbawpHXrjPTxIQmkes8VJ79scF4GpyE42KCoq31b1mHI7DHtTvmMIkqyGC/U&#10;UNcRYUxAVk0FyGSoOBZFI+JjmRCV7BKIQ0PKvXAxNK1y2kprARtTriZOKE1jQMajMD44pXyRkjbH&#10;c8CoI2hO9K44NhVQe3IUgjbFFbFUkvIKCoGCUOKGIajBsa9cUy6BQWB6jbmPr1rjxlgLKJYjcKdx&#10;3xUZJkx6cMu1NsumKoL1eOwy6Yqp+pTcZVMVVBL2yj0whVRX5VGI+xy8eSCVTfatcfkGpQcbbdce&#10;DTIyjagoWooeXXFRvvlXJkFJjyG42GX0yQZhCOanLxVSbbbNiq0bbZRxVVXfplYCskXGAdjjgcra&#10;1kkZG3bHYqgZI6dMvrhVQJIy6eGIKqRc5VMbVeH8cumBWjJ4ZqZIFlEqLsTtljJM0BN4Y8YEJRcd&#10;MXFO+QNpSSYdcd8sUJa1Ac2KqZ8c2KHVzYUrSc2KHVzYEt5sUN5sUuyjhVcCKUPXLGKrT1qM2BDh&#10;XrmxVxzYparlYoXg9K9MvFWs2KurmxVrNirfXNirh44nk2Sua9BmxVoY/IsVhp175eBVtTmxVsHN&#10;irq02OVihcPbNirfKuJEUO+WAoVlao2yskhf165sUtAU3y6E4LS3yy+NcHEim+VOu+OC0yJNpDRY&#10;d8dkVdmxV1c2Kt5sFJXhqY0nJLS4VO+MwpVAe2XipXhs3TfBSheD37ZYO+RMVVVOPyCqoPj0GbAq&#10;qpysUqgJzYFVQd82LEhEITSubAheD45sVpUB75sWQDdaZsVpUV60JyqYrS/ltmxS1yHbNgQv5V6Z&#10;sVVUIPXKxVdUdMvFiuBrlYsmzmxVcD4ZsCqgzYquqM2KtqfHNirde+bFWwa75sVVlONrhY2uJrj0&#10;k4dd8rnDiQqxtQ7dMW9VT7ZT4RCov1VI2GUZB2wiBZxWmRTvjahsSKSrK222JMlBXLYytaaduFCK&#10;b4wjJocj03PQ5WKqoNflmxVpq1qNyM2KrhUirDfKIxVXViQN/nlUxQQuLgnG7YsUSCQNumXiyDXL&#10;v3zYpbaTegyjigrgxPzysLFXX4yNu2VirdAu1OubfFVSsa0I3bvlAUxVUebbivXvmp4Yq4SU3foO&#10;mXTFXcz1IpXKxVcG2LdxmxSG6ciPA44Gm2QkLZBEQgA/ENsUptvlNpRQk4b1oMQY1JOXxFBgWufL&#10;pjckhfy5UWlTgkNVRmIRuzAVCvxUPXvjSfemSiklfxCjmRsMTaSu1KZZHHW7W2X5KNtx1xqPxrhn&#10;HiVcaH426nKY1NcMRQZANUrViMy0rTBI7MgrFGULIo+E7YoUHbICZVsEAU6HLUBcEjxKQ21QvXbH&#10;g5CkUtrX7PTHg5AhiRS0Bq16jMfbFFKi7UHbGEYQWQNK6/F07ZVMNp4lzihrl4LQS0RyG3U5q707&#10;411Yth/91kUp3zYAoXEmhRgKeNN8aa5NsWKFA9s1fvwpb4g/EPsjGPlmNBQ8tVAJ+jEcuYFQrx+E&#10;9euamKGwxO3TMRTFLcXxMAcwqcVpu4WND8NT88cB9+AmkKCgsa9u1crvhV3HY0zfLFK9OIAVuvgM&#10;oe2+KF1w4YqAtDTcY6mKqJfY0698sbYqoE8vi75sVW8vA5sVctdxTLA5fPATSrK8asTvm4jDxMlB&#10;qE7jr3xpXJCZQQ00CMKsK0yqMDUHLBkY0ls+k286sGjDMf1YqJiOuTBSwe98kwzEmAcT12xUSA9M&#10;mJKwq88rXVsxVPiGP2bJXSGPywyW7UkBBHtlFAeuHiIQY2tjupIjVDiL24PTLI5SGs4k6tvMM8FO&#10;ROAZbOvbMmOdoliZ3o3nQxmkzVrtvgCSzZfllgzW0eG9N07zXbzKCacvGuJ+jT2yMppjFkMWqxyK&#10;GDLU4/gRsMqtnELxdRsTWladsWEZ65CUrcmIoJf+kYompy2PUnFkgZjuKZROfc2hCz69b268ywJH&#10;QA4KjtfHplY2bAKYbrX5gCKIx2yhXwwVQooMDKnjd9qs2pSGWU9TXLxVDqK9co4VV0H7Iyi/JjHT&#10;YZiEsOb0/T9FTT9Oi1L1B604Pwd1A/rgmMbZTMswhERWJkbcnHMwXrldqTSMttNnumC268mYgKB1&#10;qcIGc6lcmOQERJ9kjocrYPr6xs4/yj8ox3+lyrJq9/tcxSCkkQYdV9sM5VCU4ntSmZGIlD5wkkF5&#10;JJcXCku7FuQ8Tja7ZcqUPaNzJBpmr4YqsWAjZxvXEm65dAqh54GrR1p4Y8DanTISO6qsaHhxHTG8&#10;adcJyKpiAnrlMKZKMrVTki9Pp16ZQySFBlHc75uuKqZBXfNTFWi383TxxVU2r3ymfNKNtrxo1Mda&#10;xnqMZIgYUYVHfIqyLQ9QktJPUsZjC4NVINKH2wCtksbc7YlG8K7YYmjaS9F1b8wrjzHp40Tzda29&#10;/CCAJmQCYU8HG+MkBO1ym4/bTrl+x3DCkp0orpu/lDUyAa87DUPijYeAY7Y2CWSpFvIHp1VuuJFp&#10;kEX5m0fR/Til85aPLp/r7pfWXxRE/IdvlgxLwDaYGNvE9MiwBp53qP5Yy3Ef1zytcwatbdQsZAkA&#10;91O+DopeXQ8h44yDbby3UtHNvMYLmB7SddmDCgr8sVJU5HhVJ1kvNPNEPJR0IwK0AHxIN8tRTJLD&#10;zdKwWx1KUpDWo22BykhqeTDfKsgsIplVp5se3LQ2MtYz1oeuU0dSQfoygBjws1t9dhEMcoVeTfa3&#10;74G9MKa8clZHJTFk36QbUoVhlmKqp+EDqMtlRhxNN+2PEUU61iuLeVZxUBTtINsRKBNl6YYkyQm9&#10;xdRtWa8if1G2BrUMfGuNfkPsgH55ahAWa2s7Mt3NJAhNPg3p8x4ZcZLCpBHiMSVWXlmIJjDZyJcq&#10;D8Eq7A/OvTKKK5/dkg++DiCoyO61CwjK6lZ846GjR9R7gjHhCgoowqkcl7HfyBrkseHQkUb6cTMi&#10;j4JBQ+/TFU3t9GuJ0Oo6bOjolSyow9RQO5Xwx1ANhtiqCaeWQ+pIQxP7QFK49SVB32yMo2yiFgug&#10;zeiqivaoy2AcUyosinOmyy6dLyA4k9iKqfmMUXgooCQfA5Fgo341C8kaaS3jZASxeA0/A9MSdCCT&#10;GaeIHfLoDbdqlFBHWKgQ34LqNkc/aTHAnr0OSoM4nZKXYmv7z1Yz0BFMXQBtzucaSxHV7u6tQ1qh&#10;Kwsfs1qMsjLA2BIUmLKaEg/PKIP7J+jCldbyo9frKEjs69RjAgBrSh9skCytGTXsrqIQ7Souy896&#10;YouC14kluoiy8uND7YIVeWRJpQxaZaMeWLKKZWTbJL3FMTbc5bEUlQZ6Y4CuJ2Y0hHYVpioGVEpU&#10;1buMviMbVdXeuf/U9kZhW7a343fLNhBSCsYdsvClb1zYq7NirWVkSxK4dM2Kt/PLyTJZ0zYq6p75&#10;sVazYq7NirYBzYq3+rNirq+GbFV1c2KuzYq7KxS3mGKr/cZsCG6ZsVdSm2MOSDJXXfKwpXY4YCxK&#10;xiRsMvIoWnbfNihcB4ZsVa69c2KqgFMqmG1VQfHNSmKra9zl4FXdM2Kr6+OM65Jk2fHHfLAxd39s&#10;xOKV3zxhJwhNL6AZWFWl60zYKVUAy8aQWj1zYEOp2xpOSAVevvjckxXgZsVdmxVepysUqnTMRiq4&#10;HfEn23yyCqyHtjMsYq67Y3CGJVQa40jJBCqh3xpyYYEIhTlYWtV5ZsFJXA0OV03w0ghWR6Y3kceF&#10;jSID5uXjiYKqq5XcZda9Mrlj71R0F88XQnKPzzHlhBW2UWGvemRUkZauQatmHk0g5BnEhnFr5n5B&#10;SWOPqCPfMOenLfbN9P8ANaKwo3Ub74iyk9sqOGmMqehWPm2EoGMlKClPHEpIgNmyEcJlyarpPovO&#10;6wkDfp44g8KjfLI4CWPGmEX5ioD6RY1G53wMVP2UzIGkrcsTKt1b/lYCTEHnt4A4k8fY5ZHCx8UK&#10;485Eg0Y0OImIL7ZdHCSvGDyb/wAWIa8m/HEjGPHL44SGVtjzQGXc9ffGcVJyRhIKiItZDKScf6eV&#10;JEqX/pEkbHHBO2QIZia1tQDdevTFOJyFptTDhjtjaYpXMwHTFFxO6ELJ0NcGxuW65RMCKRskssXU&#10;02xQNgbkslhDbYqrYEJPdW3LcDFQ/bJxDIBjF9ZE703GPDZJkxy5sz4V8cVBqKHphBo2rH7qzDjj&#10;TLEnHYdMs4bVjs1sa8QKKMd6lflkowpUnu7dugGOBrklSaWIqaUxdHoN8qlG1QTHgKOMfzGDwyto&#10;R5eWKDIEJQzOcvFk4SnscogHrgVEw3LoahiMSaMHFatPrXV5I/hJriLR0wsaZTZ6t6w+L8cTZKjF&#10;CaQalxfc7HGMK/a65DgrkrJ7fUq0LGtN8zRdPHMe1ZTbauKUBoDiLwE7E5IZAOSpxbalz+0cDmCn&#10;XfDLLabZNY3Y48ia4DmXiaDLcZsJZRbyCQ7eGBzk0poigijdcbXFVb0Vpvl86fPJxjaEDOq0JFKY&#10;9X3y0RQxy/jBHJR9xwWjnBwBDBNSdvs98XDHCI0hhV6DJUv0xdckrDbxPiI7YsowgsgWNXviMUyT&#10;Nj7sakjNiqlyPUH2zYqv50A8RlEZEsTsion2BHXEmGWQLEolpNhXvmAybFCu9d8v9eFVEiu+LL4Z&#10;SebOIUXJC747FkhCab9s2KqRqembFVwG9TlHFKvGB0GUMjJjJGxr3ObpkWCqyhvll1xASAhJF7U2&#10;x4OJWqS2VaVA6Y/AhBNmxVSL70GbCQrXOtRmOISFobbfqMoHJ0ztCzGu+KDAUpTcKeuKqe2RIQks&#10;3w7YoMCErcb5sKrKEbZsCt5sKtfPNilrNgQ2PbNilvpmwqtoM2BW82KG+ubFXHNilr9ebCrWbAhs&#10;e+bFW82KuPtmxV2Viq8DxzVGGldxY9cqmNptsN45uOG023yA6Y7IsVpJysKtddzlnFLlIHXKwIXm&#10;gzYq18s1cNK2F322OJMcnEMCrqNqY3JKFTLxStPjioFMqJSpEknLwK4ZsVX8j2zYquJ2rmxV1dq5&#10;sVd33xrGmSAtVVd98ZXxw0m12bAld0x1MUNjfG4pVAcvpiUqqnvl8shwKrK1dssNXY4DGlVFP35e&#10;QVWGbFVUHtmwKrKc2BCoTTNilsP45sVXA1zYqvB8c2LElcCK0yq4oteOlc1adcatk2D47DNgRavy&#10;AG2bFJaB3zYsFYEkZsWQd1G2VilcCM2Kr1IObFW2NNxmxVwaubAq/rvlYquB8c2KCVQNjcLFeNs2&#10;Kr1675sVV1NBt0OXgZhblhiOmAxtK4OR3zEk9cRGlXK3ZjXGYVVUO5ObFC4uKUysVVE+M1Jpl4q0&#10;HLN8RxpHhiqIWQft9M2FWy1dhlUwMSqiYntsM2KQ2TuSvQjNhS7cCoysCFYEU3643CxRavtQds1M&#10;VW+rUe+Xiqyp7nbKxVUUnrlYqqgH9rYZsVXKeRpX55WKqqio6ZWKq6niP1Y6lN8WQKmXZjxrllz2&#10;yHAE2qqzMBy6Ynk2JRHMDp0ysUN+puHWlAemO5kbZDwwm1cSE7069sYW3yQFKURx5rUdu2XWuICF&#10;B6jboScbhSEQKADvxx6gHrkJEsgsBXia9T0xQDjuMqu0q7TM6Kh6KMTLnLPDC26E9G/XjSxOSEaY&#10;2tYljXxzcsTG1toGm3TFQ9cpONbX+pxG3TFloQMqkKLErg5IrTYZjkUKgJrt1pm2HTFK5VZj8ewy&#10;uvXFCvURklaUpTfKI+KuTvakoSu9VO+XkFRLBgCXr7Y3LGwKTNTbsco7b4aStqCOPYYgxrl8Y0xJ&#10;U3lLniBWnfGE5NiuS3LKW6k5YP3YqoyqAKLs3fLO+KQGoxxao60zfLFBW1BNGHU5gSPpwEWhefhP&#10;EGozD8cKrGArQfZyxviqi4K7nr2zUGKtiUuCD8q5eKrG3oFzVxVaEI37+GauKtemV2I3zHFXRKNy&#10;cvam/wCvI0VXBV58gvLscdy7Y0ytDOhDbY3JIJWUI3PbMKd8UNuD+zmIr1wg0qzgrHbETUbZfE2h&#10;AyWqVq29fHHBieuSEiFSW40mAkngCT2Iri6yEbVrkuJNsG1bypHKzTWyiGvRR0wQrBumFebz+9s5&#10;bFjHKO/XMVr1wgsSFFZKfZ2xhiBw8dMDjtH2+pzW5+BjjPqw8MTktRiCcweablDUk436qPDB4jIQ&#10;pHjzfM1OTNT2OKLbgdt8hKZKRFSk81SsaoT9JxT0wMiGwBLZddmlPWoOXhZJcztISzmpObFW1Uds&#10;2KqyjwxjGvwqd8EjQtCe6JZLLOlxdKTbo1WA7+2KRJTY7+JzEkaUM0uphfzs0S+nF0VB2GL7LmOT&#10;aUTDbgUWIYVahcGghh3ZttuuBS9//KbynA0r+YdfrDbWY9VCw+BmG9CexxaOD6nCET7XU4IDiO7W&#10;kPmrzZJ501W41O6PGEERwjwVdumMLE7nvmWBSsTeGNWIWoPj2zK29MKqd1ZlUDnevfHV8MVQHoFh&#10;wYEeByhStcNq1JGyLwY8j/N3x58TgVDp8XwqMw8cCrWSh45Rwg0q8wCShIxJjTL47hCXvDxYgiua&#10;mG1UCpJIoaeGOUb79MjKSrUi9TZhx98XU9spKXSWrR7EVBHbLOBKkgKdOuMIrhVHRzOmwqR4Yxh2&#10;OTihUecOwJHHbfAUsCuCePxe2xy4IZToPmi906SO3a4paFhVZRzQDx4nA0DSBWjb4wP2XHT6cBja&#10;DG2d+ZodHWe21C0WOxlkFTdac/wsf8pO2UIfi5xsYfEH7ORmaSAjrbWnu7OTTtc0238yQ7hJ4/gu&#10;V22BHU0wZ6lxFvIvqR9mTDGVpeaX3lnyrqzGPSbp9L1GvxW18pCg+AbBEV4knwo1G8D1w0hgPmP8&#10;ttU0tTNfWhktj9m4g+NCPGowUJPHEi028/k0mW1+K1ao8OmK7MNsqMUqcep3FoQZARTE3hDbEZGl&#10;Zfpnm+SGjI/GQHY9cCm147rgQ9Fg/MA3oWC82NPtLsD9GUY+IqcgdmBCbx62L9lt4328O2JMtakZ&#10;KMmKdI8OyzKQ56HtjEp47+GSlu2CNLplltz8KsYz/uxRVR88Y53+Gle4OIrqtJrYR3JAaRnVAK84&#10;zUb+2PpUclFMEJ1sWsoK8sH9X1RIJEruSKH6cTINPiIB7VyxChE0aSEW8LyqwIf0zRh/XLCk7k7+&#10;2FULLfxKTAkZ4jajbEZZBApkuIBkCEFGi3cnKh27VpT6RlheO9PpGY0jak2zG3nE8IhluSGX9iTc&#10;n5NjRLxP7xNh3yFXsFpNn0SKS3N1aamqyHrE4pT6csMr7gn6cyQNmJ3YFfwXNqzQ3SRykdDGa7eO&#10;KhR1wsbpjk17MCI40AXwb+uPBpim0vntmulPMkEb0BqMcaD4jlkLOzMFi9zGIzxUY1qH4u+XRB5M&#10;kOjyxGqdPDE6EdMnsqLEzdWNCcWHjmMUrZJX+x1GLqaYKtIY1eJvXFORpXERDNJXqMaN8kdlQshI&#10;2xVcjJSgXNTimVIXLl1xSrU2rn//1fZGYRdsX42DxzYQoaOXhZLco4q7MMVa+eXirebFWxlYq4jL&#10;xVo5sVW5sVbGViq6u9MvFXGpzYq0M2KrsrAldXambFXfLNirYGbFWwpysUKgFBtmxVwxpyQZBVUb&#10;b5WFLqmuPyLArSSPtZsCra5sUKgzYU0up4Zq40tOqc2BC6ubFWuu2bFV4PjmxVsYwmnTCyXgV+1l&#10;g4qu77Y04VDfhXKxS3XGN1yYQqDfGjJIKpWnXH5FBWgZYPjgIQ2Rl7ZGiloVrjTkgilTKwoazYpX&#10;qaZsVJVK1yjirYNNxibZZFBVVNOuMIyYLFXVu+NIwhCqMYcmEKoPhjckxKsrePTKwsOFU5eObG2Q&#10;C7llUwsZKgfKphtirCTG0yVopXD/AHZumDmhUVq7A5da7HImKhXWTscaceBJNo6G7dKKjEZq9sql&#10;hRZCcQ6lIDyJ3zE5QcCTJO7fXZYxxDffibH6cA0wa5FOYfMEzbO1QPfEGJ6DLxpwxRseuGoYn54k&#10;VNdjkjjDVNM4darRgaGmMKDvgEKa7TeLXZCOPL6cYyeIx4WQKNh1lk6GteuJGPvk+ByIlMrfzDVv&#10;i6jtjDFXpkeGmVptb+YQ5+JqAZapx65TPHa2nEPmAEfaqDinAdRlBFIRMOter0PTNx8cqMGQ3TaD&#10;V1Yjk1BjOPfHgLaExbVIezVxwTwwUqhJqKsOu2LKCMBFpHNKpb2pqG2xfrmOQ2teqDuTucUAxVAy&#10;vvvl5OLOKV3PFh8WPGSZJFMtcfyp1xAvkhKbiFVrtSuN5b1y+IoIY9cWoJPHpiqnJKxy6gpiqmmJ&#10;Sx66t+e4GKBsFLSTTW9diOuOB8cSpQktuKAUxVWpgItCVTwlDTH8zkOBNoNyV74oDXIGLJr1xWgx&#10;1MilXjuOO9aHGFcUWmMN8yjrjSmKEwj1Q1qTibRDAFT6HW6DiDjCvH6cBiChObbWJHotaA5TEDYj&#10;KTi7kspsNWYgAnocRdl7DAMJ6oZdZ6sdiDTfCyUGQ79MuhDhS9HsNU4KKkE0wKY6ZNLJYdSEqgnG&#10;cMVRa3fYGuJlD4ZkBCBluPiIOPVcKLSa8ulIoDQYIXbCrD78iQk7bYIXxxViF9QVAxdWywY7QwTU&#10;HK1xdDvhlGgrE7p+xxYDIAswUjnNK08ccBhZIFnoTU5qYq2JSRQZqZEliUVHIQMbxwcTBEGWo+WU&#10;y06ZOErQVMsOuJ5cq3mSD4Yqu+VEUzih5G8MUwM0GW982C0NhsrG1XVpmwqqxnfbrjaGuRJRJMY9&#10;x4nKyLCkSVoKHLyQDMBBTfDsp2x48BiQpCVSsQTXFBkGCXSe+bGlQ9c2JVsbiozHfJDZk03w/PGU&#10;y0FFod9umKLkSkFL5uh8MVU0yFJKTzqNz3pjyfDEBCVMoB3yxgkhax7ZeBIKnTLxSpnxGbCq4b5V&#10;caVcFHjljxxVptts2BWh92VWmEBFrwtdxmBriQm3FaHMMSrbHLwKp99s2KXZsUNg0zYq1WubFBK4&#10;LX5ZsAUFojwxjGmwyYCVRRXfGjJFC8+OKZBbU6d8quNJdxrljfAq07bDLxVcakVzYqszYquArsco&#10;+2EKuXbfEcsQr9c2FC75ZsVpsUzYEtE/hi2VKokmubFV3TNirqeJzYqv67ZsVXfPNirqVxJjU5ZF&#10;NKyDbfGVyVLS4jvj1p3yMlaJOPyCHA02xuKbX1pmxW14JyiK42tqoYjKphtNqvLtio6ZSVVwembA&#10;qupp0zYEqyt375sVbJqa5sDElU26ZsVtcG2zYqSuBribkg0yyIti2XK7DE65PhS0jEnMCSMSKZUq&#10;V74svTKZc2JCIRxSmXkVXKwyqgYaQuMgHQ5qg98eEhLYfao75ZNOuIFob513xg3NRkjsE22m5x+Q&#10;VW+eUdsVtsewxo364nZCoDtjjgSHA43CtL/lmxQqA7ZWKr16UrmxVWRhTi3TLxSC4n32zUwM3Bsr&#10;FVw2+LNiq4MembFFrvxysVJVlIAII3yq4oteErTxzYpXnb4aZsVcN6U2yjhYlXBp0ysVCqN61zYp&#10;taHqBTehysCFUGtaigy6Yob5HqMrFWx1FTTG4VRCgDbtmxVeUoaKa5WKrix/a7ZsVbVyDUZVaYqi&#10;mBI+E4k9a1GXQohCm0jxe+WrEnfBKAHJLQlJHI98ea5UqMiYdaZWKryRuQKHNirlIJC5VMVRbPQA&#10;eGURiq9J9wvQ5gPDFVzuCvBhWStQfDHAb1ORKQsWfiwUCq03yjthG6VxPcbAZdTgoLbasa1GJnJI&#10;tEBiAPA5e3fFDQYrXj45qVxVaG47tvXrmBptgIVcFLdOmPjO9cryjZVSPqFJ9hXHtJQ5WMVqiQ1R&#10;0HLxxvq+IyXgqvV6kd8esoOwyEsRC02/FgSdsqRqjbDijuqmyemokU1bwGaLYb45BZ2VozM45Snf&#10;H7eOR3ZcSlWtOP34gzHpXL4RW2jTlU4l3yxC4ghajLoO+KqfJxshK44YslNiWap3Pjl4oWFqdOuV&#10;t1xYrSzVAXrlYqqqQCa1BpvmxVbWnT6csGm2Kul/eUYdRm64qpEcBxJpXHYqtIrSnbvm6Yq0a1Br&#10;jQN8VXyvyWgPxDY47FUOlU98x3xVeHKH1EPzyq02wgKpO/RmO+XgVriftNl4q4vxJ5dKbZZxVRjA&#10;P04g5qa5fAUEKTVeobanTKGTVCutTUZdadMCqDRK4IkAJxaN8NqxPV9HjmrVajvg1PiGDiV5Nq1g&#10;bCXiu69jjwKYmVpSjn4Y6mBk2JTlYq2Hp0zYoVg3441sIZBVWtfbGYUq4Nc2KolPE5RxCFeMctz+&#10;GZV+85j5JWrONNRYY0QEspoWGPk5IF4EDxzDJtkz3QoNNlE8d5C8hK/uWU0Ib39sZNNQYEFkHlvQ&#10;RPcrHOpAJ69sK7e3LTG5kG46YCdkF7f5q80W1no0fk/R3+GSgmBG22DpZAfn4ZbhFMHi82mSo4dC&#10;jRU2ZD+BGI1GXqovbMNyRmJA9jiq+FJK/F8aHscsMBsTviqhNbyM3qRrRB2zcgNsVWizeZC6gGm5&#10;HfH8uxxVLhaEnkmxxpcDriqLj0uaajIKt03yvUU7g1xVeNGu4nCzxMm/Wm2J8wd8eKmMk8Xy6Wb9&#10;+q0I2xykdRkvEtNpTd6GEYwsNx0xVWDbd8ilKLiwe1ALCqHxx/zwKlrRg/Y646uFUI0RJ3ysVXMn&#10;Edd8v54pUXDMKjrjWUHcZKM6Q5AWPF/xxhQdckJqqU9DZCeOWY1ccSNvDIFKOs9YurGQTwOUYEEM&#10;poR92BjbFB+4YofbpiDSGb/4wg1jhD5ttIb+KlGZxSSn+sN64EYGtLqMOP512OXhU1tltoofX/L7&#10;WZrJ6/HYX3xxN7KdxT6MuNiDS1lr/kP1wG2BU77ToLyEv570IwVG2o6bunzZRtgsXnDadSh8e2Rt&#10;HEwKX8rjqStceUL2HUrf/fbUSUfNT3wck/MckII9sDITeWax5Xk0uY21/DLazg9HUjFQ4OAhPFaT&#10;NHcWf2SWA8MY6K3WuEAhbTHTfME1tIJN6jriDxcug38cYQ4dygBm8XnmWRTAH+DYlGFd/bE2twD7&#10;e+Vs2Z2vm9xCeANSKcUNVPzGNeEndafPFCZaZ5mWMj1fUWv2ozt92JKhX4e2RmbYSDKI7q2uV+sI&#10;zoWP2XFPuxBnDkoOvvk4yYUjxo15aIurFSkBIpJHuN/5qdMdHxUcQfvyxWOayJppRcTIG5d1Gxpl&#10;nfvgJpW9PRywWCOsh2AO2ZwzLWFgSPA5jlkGYaTPa2Vx6PmG3eKKSgDPGeNfZsdGzBakb03BxHNS&#10;gNetrOWZ0VucRNYpE8PA+OML1NNifDvmSxSCGw9JPULSxRKaGRVLoPDl4Y5OVdwQMWEhaX6pDbmP&#10;ijrI/wDMOhGCAwOxwmJZRYSYpEf1bVzVexxxWowxNM4pLcSnn+8HzzU2pkuJmpAh616Y2lMlxKiP&#10;TXjQjbxy06b4z5qhZlKj4d/fFxkFY/cnajY6mSBZgpJIQTQbUxwxKSl8hA64rgQl9STlg5CQQiIh&#10;vv0y8gqMVaqxp0pn/9b2RmGQ7ch+NIP3ZsFIpfXLyTILdjmxVo+2Virh+ObFXUIy8Va6ZsFLS+tO&#10;22bCrRGbFVpHhmxtbbAysbW11DmxV1K5eKupmxV2bFW/fKxVsb/LNgVeKdMuuRpVYHY0xuSVTObF&#10;WwMZk2auM2Kt5YPjgLEqbV2p1x2BitpTZs2BVQCmUcIZBcuNGEpKpQDH5FgtptmxVbsembFVQDxy&#10;sKV22MIwpVK5WKW6d82KuyiaZIBWwuNGSLElVpvTLwMWyM2KuAysULs2KXUy67YKTbqZWFDdDl0p&#10;gtXA03ysKFynK6YpVQAemJHLAxKoBlZIIKuuUcKFXEzlgQqqcbhVVBpvl7DHmhUG+Nwq2MrJMJLw&#10;B1zYsF4OMJ8ckBaqwyga5IxpC8HNgVVBI65RxVEIxxmFCNRjTMa4OEKiUm98YffJCKEZHNy2B2xI&#10;165bwhgSio56bAkYxlriBTBHw3R2Na4mVw0EGIKZR3zUqDQZRByPAFApErqRFdztl07HIHH3MrRU&#10;OogfExrmKEdMqpNphFqak0BzenlZDJMk1kCgGwx4TamUzhvbIBMLfWWHRqA5RjytlaZRavy+0xrl&#10;elitqsetktUNXLVKdcrnFNo8a3zFGNMU4ZSyiW/0rQ8a5fCnTARbbaqmqCtSaDFV32plRhS2vfVF&#10;OzHHFcQ2RQsl5y3BqM1MkEoZp+SkrjDXocuiO5UunkoPiO+Vk1Sx2DjFQcUJRPEG2pigbFUnlsx4&#10;ZYamTbUqlsg+4HTFA2+AhBCXS2YK/GN8WU5BrSS6tiT0+nFA2BUlmgocUDEbYCEgpU6lemLKQcrI&#10;W1PlTbLyNKrpIc2BKqJKHY40jFSjIpj1J3xNhiEJxDekUBY4k6VwBWV6bf79dsCOuFLOLG7BoScD&#10;MmKGaWV9xAodxiLJilklvqXT4jXEinhilkFvqROxOMK5OLUStnva7AjfvlquSYpFd3QKlVOKccmC&#10;zBY/PL749clEWlI9QlCJXxx65koYLefFXlggYqxW6U7k9cXDnplfAFtIpga48N44mLISS1yAd8dk&#10;CytoMOozUyFsbRaEU98vAhfXxyiK4QaVwauwxGlDmSDaHFtqd8UXbK5G2cUM5rXH5Fmha5YGRLAt&#10;ls2AIDuWWgqcchoM1SJzUYqwrtmMDSpxCwIoenXEXSgqMthKzuqLLLT5YjmQlCyb74oMBQk8y7nH&#10;g4CFIS6QVy8QxIQzDsMoMB1xMbYrkG2OGRqlafrtmO+SBplSHddscNseaEBMMVGRSk9x3xTAlKZe&#10;ubEsSp5eBDWbDbK1vHfKJphATbgtcaGwmKruGPHjgVTOxpmxVrp1xjCnTJRRSsreOWowSKtkjLGC&#10;0qbGvTLxVZQZsCu675sVbFc3zwq3TwxoOJDBVIAy8ASFpp0OJZalVFMwGAq4mmK5WilOoythh5sm&#10;lqemauNIbpmrjSu6ZeBK3qc2KuOx3zYq2aYlTtltoRA8c3E42rRcHplha9ciSrVe+PApkSVarXLw&#10;K4AHp1zYqup2zYqu3PXpmxVsCm/bNirVabjplH2wpcCB1xlMKVdWGM45PiSvrmHhiWJb6YrlaFoy&#10;sVb+eViq9d982BVUe2bClcOtcqpGJiGSuGOP5DK+BVdXGVzGPAVV0364wtU7ZIRpBVWXiOR2y640&#10;wUw3vmBwEKvVv5sdyGQ4VVwwxNjU5ZEUq3q23fG998mzAVRtsPpxUIAag5UZ2KSupU1XpjiQNzkA&#10;LYkLgKdcaWGS4Si1wYDEia5YAhxNTvmHWpxKu6EGuWx5HbIgUqrXtmVqbYJRtC9Gp1yuW+HhVW51&#10;6nFR8XXKiKSvDDqpx1MiUqgNcrCmmgc2BKoPbGFhkhEsabLgd83yxIpC5XB6ZsCqgOWMUhstTbHY&#10;GTgcZipKupUfazYWNuJAG/XMRgW1aNh0OViqqSD0ysVpejj78rCqoNzmxVU/1c2KGuhysCq1RSpP&#10;3ZsVX7BdhvmxVsgKKg75sKtV+EHucaajAqIQBhv9oZqV6YqvDAfbysKqqycD7ZZGKqYcMfHKxVWQ&#10;itBlHFUSo5Dc0xjLU17ZOM6C1bSpzY8+gGWoA6dcBlaaXKgQ7/ZOY5FUQoGVihcwqaL9ObFIC8fD&#10;2+nKxUhU5E/LNihsJWr982ClVKkEOc3ucLIOHQqvbNXFBcFah49cbUdTihGLG7DgADtm2xVpQ/Hi&#10;ei5VMVczDjU9svp1xVZ8LA065R64qrqSFG449Dle2Krgnrb0AjXofHKIOKr0dF7k/qzfPFKryAId&#10;dswGKHTuKUU1J3x1SMBFqoB/997MetM1ScQKSu6mh7ZWFSHVLbAbZsUNM5VeA3r+GXTFKkZN6HN0&#10;3xZU2EaRuI6Zq4otUEI+wBVswNcVJUXCq2/THYsVHcnlTr0zU74q36p2Q0pja+OEBW2ooqO57Zmr&#10;gVViKg/FRh0ywcVUZIQCWGx7DHYqVMV+jK5eHXERa1JqfY6HNXFmF4T+Ybnvl4pWEcaqeuN+LJbK&#10;o8m+zQUzAE7nEmuSr3dSoVxuOmPAyKrGlDbZfyxSplwR6bjMe+K0tX4Svh3wO3XL4nZi1KoB+HKH&#10;vklUn5UBSnvl1GKoUxsNzQnHA+OKoaWEsfhG4FTguFqYCrzbzNZCcMQPi7YLrgG6vM2jKniR0yuX&#10;hkwGQKnwpl1wJb4982BCsq9jiZyTJFAU6b5WKqwGXgQVYDsMYTybh9ORlKgoZJounh0N67KaHjwr&#10;v88VXMPIWQZlp9oQ1CNjiUklOuUSRIvUND0QXJUWw374WysZKoBv2IyAkxt7xoei2+kQi8uXXiVI&#10;IcVoT4+2GEbAIK+GG7Um3jupWLJfTOtAvMkCtRQ+BwIzVr88zI9yEObQAmaMbHrTG86ZJVw01pqM&#10;DU5TMCK/fiqpBZvG/psCORopptXGBg4qvTIymI80p9Fot5G/pSx/ERsf2T9Obm46CoweKEK6eVBO&#10;QsjelKT9GJtIx+z1HbJcQItbRUPlyO2mFtfoeTfZYDr8vHE2loKsaYmSDJOLLy2TP6SxEoO4Xce5&#10;GME8f2l+0OuIjIsOOkbNok8TfUruUfVX+KMnqPauBpdWW3P74KqeNctGnKOIFOtL/K2bzDEsmgyS&#10;z3iVrAYyQw8FYd8VsdTiv6vZSJKo68TXK5x4U8kl83flxqPlgJZecLK506WYExSyqRuegw25Kx5L&#10;schEpjs8iu9NubFTZXZWWE7q3XFQ2TZsXmtipIQbDwzYqoLCD16Y4HbbrhCoO8hpXb5ZXJgaNuMJ&#10;roqnFYtIP3TgEfsnrjwdtsgqi1uA3x1Bxwp3wpQsiuPs9BlHbdcQhyjkODni3Y42pG56ZOgVWmTh&#10;8PfxyyARt1yBVF2krRuHG48MAy2aTfbX4vEbZLjKvRdC85XHl+RZdMmPot9uCX4l+lTtiaxTQArG&#10;ea/yvvgJRwhPpdQ8seZp1vNXgGnXla/WrI8GDe69CMT5RjejQt7dMlbEx7kRNpOvS8o4pLTzLpnV&#10;fWoJwPCvWuCYppVHNqSJ4r1yTF59rvlfy3d3H1GAz6Hqgpygu1/db+DYvFcrIaA0PgckarZbYFrv&#10;kDU9GBuLiBbi1PS4tzzUj6MFhqdcQ2RLzmWwYNW3kNfBtjjxRsjKDJqDVbqyYBiQVPXG+kB9nbKz&#10;FaZPF5wlnAS8IftUjcfTiDRcTyA3yEgwkHoWkeZlvIBYzSgoAOJbcj6cQnipSVRUjAI2WNMy0HzI&#10;iiXSby5aKKUUorVVj2qMB8SxBAzIumKcetFHyt2koOzDocWWKorTfKZStIDotQS1cCSVCDsrEbCv&#10;jTK9GNiW4lT49DlaU8k8watYRR2/1mO5tjuE2dPuPTH0CjcE4RsqSFpNQk9NZYoS525CgFe3tgWQ&#10;RybMu3Y9xl8TYY8k2tYtV8vy/wChXKo5+J42oVcfTscVQ0AG9BklYnqcbzzSXCLGsjmrBRQVPtiq&#10;sK4SUMau9PuePN4xTxU74uCMAZAsUuLV+rjfxzVybO0IkLKdyKYzkDk+AraJ3QEkVGOXIkUlDTyg&#10;j4BTFRgVj9zuN8fkgzDH56Dc9MfilKZHqaZdcVpYF8MsdchIsUTAhZgox1anboOuUEqy6PTq2sh4&#10;/GAD+Iz/1/ZOYjuH40DNirZObFXZsVdUdsrFWs2KrumXirVM2Ku3zYq2c2KtU3plYKQQuG2bGlpd&#10;7DNhTTjXNilw3yga4lC8r0GXiloqO2auKtqtemVXGlpUCZq40im+ObAhwFc2FLdKGp640imG2QK8&#10;e2VhS2PbN12xQW/ftjhkWCmBXLwKvpmwpbA3r2xPJMlT5Y4tTBTEuA7VxhY5LhQ2o28cvng4UruN&#10;Mwfxx4UO45iwOPCkFfx8cbXDSbX5q4KVqmM65PkpK8d/bHYGBXLWtcrFV1M2KGwM2KtgZsVcRmxS&#10;3TNgV1PHLJrjSGiCOuVhV2NY0GGItKsgBOI1y6kFEUy8DFUAptlHCEKi4w5IIVExmTVWGauKFQdM&#10;rCrgKbZWFrkvzHCGK4HtjGG3vk4ndCsrdsYBQ0yZNqvr4Y/K7TSoGplYUKit4Y2mKESJSMojClWS&#10;QdcTbwycWEiilkoKDpjG8csiLakRHIF2xpFd8PLZUWkgHQ0yqeOJpVdZ26V2zccCFU3BqFGVxwFV&#10;UTleh9sfTKCGwBFLORuTmA3wSDNVS7PjUY/iDlVKrpfMpAHQeOYCmQMLUK/6SYDrtj+OUmNMqKpH&#10;qRG9crgMFLSLXWSdq48ADrkJYydw2xFBWTWjy4sd8fw8MoZI5dT33OVwpioXDUi1QWygCxFcMogB&#10;tAcNRavENivHKUor69yAFaZTRVyYnwqoG7MjUrtifpHvkvEVsSjoDm9PEZFXMFPetcrocsG6EJKg&#10;IoemauWBsCXvCAdvHHKe4wFEihLiAnam+LKcgwSKe3NNxiobFUlubQHdRU48NiqTS2R6kY8NgpUv&#10;ktSNqY6uKoRoeJx6ntlcgltVI98VytKor8TU5VMVRKTgDfEyvjihN7K+ZGG+2IMmKsytdRNOvywO&#10;0eKsustVooJO+IMmKsotNT5UIxBkphCWSW9+T8Va4lSu4GWU1Fc93XvSuPpixQTzCm53xtcmAzAQ&#10;zSA7Y2pzIjFKS3hDVHUYsuTViF4nIEg4suKseugAvicWXArGrpSKse+KDAqTSinvio6ZTJKwHscv&#10;IqqB+1crAqrz982KtBu+NK13yyMqVzMd8qvbJ11UFRZydseBlciytZj6ZBisBplHJRZxdXvi6oB8&#10;WUTneyVRCAeuWRlao+KToMSk+ycnj5qmAbYmtcDZlpU2O1ceMVS2UVqTjsCoBxmriAwkhmG9RmC1&#10;3wmVMHDpjwMgSkLWPYZgMbZWov0oceMFoS2agqcUG2KUnm3rTFMCpVN198vFKGJGbGkENA02OVgY&#10;qlfDKIrkgaZBrnTpjCKZMFLYau5x6nbIyVa2+WMBVYRTbLwK7btmxVs5sUrc2KG82KXUysUL6AZu&#10;2FBa75QOMgxpUPvjsAZUpkiuJEUy0G0qoygcShtvfFsqSoA06Ymx3ycVVUG1cZkkKm2XXFWqYrlS&#10;VDrl4q30982KrfnlUwoVAxO2bArY2ObFXcamvbNil3y65VcNIXgU3pvl4FbFfHbNiq73zYq6nWub&#10;FW1FOuVhS3QdTlEVxtbXpsN83HG1tcSe2XTG1cDXKr4YoXgeOVWmKtjfplYppeN82KF4zYFVBXv0&#10;xpFckyVAaZRwpVlO+VihFIdtuozDAUFuR69TjsixUg3fNiqsCD0yvbFV1e5ywtemAypIVR448LT5&#10;5WZWzVQaDMzU+eMY2rg4GJE165aBTElzNU79MrCxarlYFVlI65sVXct/bNiheSP2TlYquX3ObFWx&#10;uanoMURqbZCUbZBVDZZbegwCLJcWPQ4/K1VkpjW6ZKHNDbGmIdOmX2i1OuKKe2VTCFZD2x9MrVWD&#10;ZYGBIC6uXiybqO2Vigr6jG4WK6oG4zYqq8qgeOYYsqXFq7DbNgTVLlI/aOURighWSTj1xuFCsXB3&#10;XNirVd/iO2bFVwYdcrFCoHLfa65R8RiAqqH+Gh641Wr1yUoquoANzXH0yKuDsKAbZXXAlWBIPEb5&#10;hihsg5XzxVeBQAr1yjhVUSm5PXKxVEBqCvtljFIczGg3oTm26YGSoodwGPQY3p8sKCiaFxTlRhlE&#10;eGLFsMejfeMwGLIFsv03yqYpKqrCtDtlYsFT1ADv0zUxSqmQiqncU2GbFCmAeqipPbKPjiqMhfcI&#10;9fllYqupUlgaGuViq9WIHsTjhiqGcE1Vtu+Y++Krox8JA64zrilEtSgHQZsUL1aQADqnYZvniqiK&#10;k8R3xxPhgAVsLQb1qM2FVMg1KntlYqqKAKEZQ98UhUdlU8UNfc47FkpE8SD1OV02xYlsGpqdq7ZY&#10;OKha0YFSOubviklwJp8PUZRHbFC5JeB5CtTmGKGnr08cuuKqZSld/llmvbFVJKb+p9FMqlTTtiqu&#10;eKoJAatWlM1cVWFKCh275hiqo55qCNyMdiqFav8AHNXAAilr7EMdgeuJgk7nJkUlVSQPWNNgcUyK&#10;qLH4j7ZsVWgg7dMquKqgh9RgoO1K1x/bFKDYCN+J6ZvliyceKNQ/fmJxVuKLnUk7DEn60y6HJiQg&#10;pSUPKu3TEzk2LUVJAatmGFV7EdDuMeMCpdKwrRDTBEftirC9a6Fn6eOCOWwwwCvNr634yFuzbjNX&#10;JpCWhexzA0xpK+lcdy2yPCq9UocaScNLauq4354pu1dR2XHE8epyJQjLG2e5kARSQOtPDLAIG2Ys&#10;p96Qzi0s1VhGgB6dMxcUopzFJtk9GsNGmgK+sp3Gw8cBSuK0ymcmJNvdfKGiPHD9Y40elcSih9Ml&#10;yxoegwRKE+8z6+upW0dlbQqJIzSRxtWnt44sz8Qctxxsoef3sYkjqq/F0wMT3OZRNIJpDWtkZ3UA&#10;8D8tjgeRiAT0p3yHiBFs+0zy8TII2iMvqUAVBufliazRgciQW9jtlc8hPLkkllUXlC6iYQvFRf8A&#10;ixaMPY4k16gNKb/zDIxxmTAzZLH5TaJFneUEbI1u3X5qcBz6qkC+pJIi+5IAy+GmlJBmnVl5JOoy&#10;G0sLG6uJG+xwiYsG+dOmQfWfzN8vaNWS/wBQijNCCAwJzLx6amJJet6B/wA4zee9cRIl0jjbhg6P&#10;dHgUIPYnemcK1/8A5yi8vaUz29oGujvxI2HzzIjhAYmY731Fo3/OGS3LW2o67qRtrhApkS2XlXxH&#10;I02zh2uf85Z6zKSmjxLEnZjufpy2MKY8Ye12H/OLX5e2pV7vTRdspr++Yla+NB45xvVPze83ecrg&#10;W017J8bUAQkdflkckhAI4ydg9n0LylovliIWvl+wt7SIdoo1X8eufRj8gvJt5oOiJq2qXLvc3Cgg&#10;MTsPpznc2s8SdByqoPhH/nMnzlZa0YvIc1kLi3iPKeYgbMf2VPUEZ6GErEAuN+5GX4TaAH5QeZdB&#10;tbGeW3sWPoHdBJ1HscXVww2OZLN5Ne2U1vISVJH+TvigO+/TAqXSRhloB/XLK8tj0wiRCqTBVpVj&#10;UHoceu22KpfOA7Fl/DGFyDTJiNhUO0Q6NUVxQNXfIUqlLCV+EH4TjGmVDQ4eFUdaaI9+heF12HSv&#10;XHEhhUdDhiqT3No1oxjmHxA0NMePfIkpQzrTZT8sdTAq1JGrVsZxNfbFCPFzEE6H1K7eGMeNW2YV&#10;xVMtP1m4sDztJWQ9djTAL2PE+pbsyN7dPuycSiQt6HH+Z51C2/Rfmq0t9TtqUPrr+8A/yXG4xCSd&#10;0PG4jDjpyXrlojbDhtGaZ5f0m7ge58nazNp1wasLK6+OI+wOCoXBP7pzT+VsNUyAp5v5osLhVJ17&#10;TkWQ7C7tKcW9yBgvnTFLzt9FSVCeJI7EjFUlGJFptj9zoLoaxHfwxZXDZAxVKnWeyO6kHxzMtRtk&#10;QKKaTG31z4eLV5fPA31YE16ZOU6RTK7bzTKyiGSQlR0y2jIG2Uqyaw8wQSOBOdu+BWLivNdvEYCL&#10;QRb0XTBYy8GsrpQzf7pfqcYKmhU5FrTaQxxScLiAkg9ARsc3psTVTWmAFVWTUrSnp3cbxgmitQ0x&#10;hFOuXwlaCk19BSjW37yM91PbHd98kqUyF4xxRip8MUFMVSObnUioevY4oKHpiqQThkJ5x0GIMN8y&#10;4GwyCnHJwBovJT1Bx6HIZGQU5UQAkj6MEA+OVJSC8iVQSrV9u+KqMk2MQvCBsDjsVSuh65YFcjKV&#10;JVo1qaHbFONPllE8iCGRaTYPczLGg3PQ4EaaISrDypWv07ZhnKbtjT6RsfIGpyeV77UDbKxjWOkt&#10;PjUGRR+Nc//Q9k5iO4fjRmxV2bFXbUzYq7NirYGbFW+m2bFWq5sVarmxVx8c2KurTpmxVcOm+bFX&#10;e2NrjSaXhTl1rhVwBGMO3TDzQr9euOORSFo60pjMlTJePbNiq8ZsUNkfry69MFMS2BSuOyKFh9so&#10;4QkFynvjckzX9MfTI2wJU+RNcrFDYAA2rl4qqDxyj0xCQ4N92NArhLIriSOmO6YGK3c4xh3yUSqu&#10;h7YzJIVPbNirgO2bFW82BXHxzYVcD4ZsVXgEZsULxtlYq375sULgCembFVQLmxVzZsVWgd8ommIC&#10;VRQT22ygwPTCQtNlPHpl1wUq3jQ0pibMDlkYqrKp64lXLFVlFcdgLBdTKxQqgUpTGnJKqAY05MIV&#10;RjcKFQdM2Kt9crC1ndvNipDumbCxVFrjKCu+TvZVT3GXkWcQ2DvXKwokFQHKwsFUN2OVihUU0xNq&#10;jfLI9yCLRCSGlDjCvLJg8LWRSKSTp4ZQWm2JlbFELLXbNTAq8tTcHNxJxtlGNrllOXSmQJtkIq6S&#10;0+eYL4YCaZr/AFyepx3A5XxhCoJtqA44JTIGVoXeufHLC1OJ2DdAKb3QJ8DilMobXG4JzccVXi54&#10;5XHG1XC7YNUnF1GwrmLkjutWiE1FqbnfLK1yHJeSuuoU+LvjONMm2KiaiWNRjt8jwi1Vm1BiByO+&#10;OUV+eVzFJVYb7Yls3E1IxIFKrJqBLn4ssp3yDKkZHf12LYHaOm+WxmeS8kwe4Xh6m2J8cutHEhRc&#10;AnscwFMSUEtu/MBu+OrgUISSEHtinLJcLIRSOW3JalDsc3PGkEKTWex2FDiiyYeBhaTz2gpigcdM&#10;jwFbSea3puMWVqb5WRaUv4EHbFwa5SRSVvpnrl4FUWjPzzHFVaEsp2OJkDFU9gu2ShxJkxVPrPUi&#10;ep3xFkBxVkNpqMiMDyoPbAkkZ6ZbAKWSQ68Yjsdqb4kIqZZTGrVX8weqaVoMrjQ5IR2WnLq3M8Qd&#10;8opTAAyCKTUWYitNsT475kDkxQdxeFqiu9ceMKpRMwYnwxZcVY/cGta9MVUYFY5dNWo8DiuBUjkO&#10;+KjKJJU+1cdTArVc1MVXcsadskBatB/DGVOW8IQ4uTsMwG+JVZy33xUDKCls47AqmTTKyQZxUy+L&#10;A++UkeSV6yVNMxYb1yHASqPhdevfEXao2yyEKKpijhhUHEMyEuL0WnbHjFUumYCuOGBUA5A6Y7Ax&#10;IUGbbHUyJYUpcq5sCVjMcvCqHeTxxy4FQE7V2x4wpSybptimBKUyjvl4qhTmwq0MoVxRS8kDLwJW&#10;++Jtk4qqJ7ZVclSrqY5T2yJCrWHfvj8gqnTKrvTDSrqbZeBVmbClrfrmxVsVOVXGlpfxy8CGuhyg&#10;KdMJKtluXXLwKtOUVrkgVbBI2xLpk1VqFsWytVEjGMO+SiVVEPbtieSQqVrmphtXVoMXylKHbfNi&#10;rs2KtZsVXVr88YxyUQhUStaYypydKrdMUB2rlZVTNa74l0O2WKqVrjw3jkCEEt8e2XywUtuAx2BL&#10;gO+bFWyadc2FLj0zYEOU1zYqvrmxVse2V0wqv641t8ISFy1G+NxSvzYqW65eBivBrtmxSvqTvjTv&#10;hSrKaZqY2xtXjcDc5sCLcz122y8CuGViqp8s2Ktg02GatMFKrI9N8vn2yPhswVZWJFTSuMY1OWRF&#10;JbPv0ysSwK2pzYoXZsVVOm2VirYOOAr1yMjSqyUpQ5RFNhhBtC89ajrjcVXBqbHKwhkCu+nbLXrh&#10;kyXYIzFKqqnxxjmgycBZYlczUGJZaxWe+OTrkJqFVDXFeuUswFcGgy8Ut9ehzYq5dsbhYqy7demV&#10;ih2Xirgx/azYswVQeFcrAlVqB8XXN88UNlid1ysWKoGr88wxVtiW98o4VVVr3zbYFXgsB2oTlYUK&#10;y7A40DG1RMzKFUDZsdTFmFHly3qMaRUYEUibacRSAmjD3yunTFUQ5Eh5kipOb54oWu29B22pm64o&#10;bEjAcQdu2VTFVxLVqMvFkuB3q3XL28N8BCbVUkdRQ7rjTv0whBKsH41rvjT44WKtGa/CaU8cqvcY&#10;hkFVk4UQMCTmLDw3yNFNqwQ05tQ+OV75Ji0VPEqdhlYoWkkgZVK4qiY3Cnknhm6fLFUQH5Gp+0Rm&#10;9sFLS0Hqe/bK77YVb5HjRs1fDFWipO7DN1xSvUgAg/QMrFC+oOwGwzbYq4Ow6HKPtiqpFVft05ZY&#10;G1cVXStV6KMrFVgozAt475eKtNsxC9M3TFIbBDbHYZqnFbbCKw5e+YVO+KrXYD4VzYqtY7ZvfFS2&#10;DXZe+xy6+OKFhXj0rm2xVaSSakZdPDFXFj4b5uuKrDtTx9ssCmKqbMa8iNsadziNlV1Fau5r4Zjv&#10;gVtKr9r7s3XfCrfQEU398dSmMSx4kJLJX7ArjeO9RhJtktiZfDHDArcgHL4embFVFiB0/HKIr3wh&#10;URHcLF8LjanX3y/pwFVIHmvECpY1BywcU2pFCdiR7g5dPHFk1I4BBQUHfKYA7nJxkQgoaROZHTfx&#10;xFhTplkZXzYNBEIAUcT0PhlZNUOx8dsePHAqAkIB49anfBMIrucCQwLzTdBHNtGdia4sfHJRViEq&#10;GSPfemVk1S9oaGmauKuWKuVXFbVVipmrihVWL7sob4pX+kykeJxwHI1PQZjzkyDJNKD2wIt9pH2J&#10;9sX+yvIb1zByz6ItnegaaJJAJ2of44AncIPh6nKrtSbe8eV9Ma+kQ3BYpEOtOwwAJPUkMEisjgVB&#10;7EZVzV7VLaNpGmrr+kTxXVlIfSljBpJGx7EYLLnuPuyYCHmz2MBcmCXdjvz8TibHlsMuhQ3YEoSa&#10;J4H9Aip23H8MaTtt1GRMrVObKyX14Y5aGMkb9xkbF59Zna2VgadV7jAyp9Tjymnl7SYdelt2XmAY&#10;513VifHwOcX/ADR/OCx/LUi0ubV2lYclPZvlmfpcXHu0kjmX0d+T3/OPkn5naevm3WNbrayMUWKF&#10;BzTifssSc8neYP8AnKvWrzkuixC3U7b7nNiMADSZ9z6w0L/nG3yRo4R7my+uzIQwe4NaEdwBQZxL&#10;WfzV8ya4WN3eyhX6qrGmSAATxl7TYaNYaUoj022hgVRQemirt9AyA3F7PdVNxK8lf5jXG2J3TLAD&#10;KBvjxIp2JuC2y9cjLJSuz1L/AM40flc/mzW47y+iJtIvjY07DOd7T1nCNnIwx6vO/wA0vPMH5feX&#10;rrX53VZgvCAMesjdPuz6traRWyJBCgVEXiAooKDNLpgSbbSX41eePN91qguLqWUzTySNLLzNfiPv&#10;lgcdgKjN1BID5g1Kc3sjNOTVq1r0xpFdqbDMyJSwy4Vo3+A7DtXLG22TVKpkEhLkcW7jHKcVSyeA&#10;MaHf3xTlXFUBJZmE1RjQ+OJufDLYKhJYypqTU43mclwhCwqSCO3hl0B64CWPEh4keBvUgZkPtiy7&#10;gHKzsWYUpgz19Q8mJrXFAcglBNGR88smnXCBaqVB16ZQcYeBDmUqKgg+2atcBFJcrch8PXNWm9cF&#10;WqrzrvTfGsobqK4dwhG29w8YrG/AjETbR1DDJ+IVpHprt28TWsjfAffbH+mB0xGQqg3YyLwY5iKd&#10;MnGVoSmSGp8aZYNMkqU3luJtiOmPEhG2K2kcujRE86fdiiv44CLTaVz6a0B5QkkeBxfrlSUMZpbc&#10;/ECAPHKaPIrSb2OvMCDzow74HaAdV2yJixkLZ9p/nt24Q3j+oE+ySd/vwLIpQ0ArX78fDsWx4Wfa&#10;V5kgunEd1Mqxns+641G5bOD9ONLwphqEcafHYzovLcemwNcpqA7ZdHkxpI5BM5/fElj38cqtfs5O&#10;k8KXufTcCfZF3odscgI6/dgpeFC6nf21zHwtxvUVZuvy98xWprlwnQSIpGG4ghSKHHqmRJtkoTXn&#10;BeNBTvi6LU79MiWUWL312pq2C1UDK7tkxKaTmcxHhjarFWu2OVfuyE5JCOtoSzUp1ws1XUFsomcE&#10;EgbitMxJStIfWn5C/lFN5y1CKO/ikjhfdJVXku3jnGrjz/ENUggr8RZhx/2JyvhWn69af/zjDFD5&#10;Mv8ATzSk0UfxdvhkU/wz/9H2TmI7h+NGbFW6ZsVapmxVf22zYq1mxV2bFVvbNirqZsVcfbNiq78M&#10;2KuplYpbGxqcTyTJEDLGAoLj7Y7AxdSmUPfEqGz7ZRGEFlbh2yqYVVK0G+OpTI2xJaLVy8CFwNem&#10;bFWm9s2KtAceubDabcWObAhaNumbClUUVGUMVVGy8CFM5sVXjNiq4iu2URXCCq4GhxhWnTJAqqqa&#10;9euNphtV2OC+ORJVonwx1BgtWj79cTPXJhVRR3ysKFw8MrFV/TNihumbFV65WKqwUZeKtEZsUuUV&#10;xhwhVVR4dcoMBkqVcVrscYeuTApBLYXbKpjaLXAU3GbFFt0zHCFVVFNzjcKFTKOEBCooxmTCrxXp&#10;mwoXVplYqVwzUONtRbGYimIKLbp2yskqoB440+OSVUXLyKQW/bKwsiWx45WFgqA5WFC8HGkVwg0h&#10;UHtiZFMtBtiQrq5WgzdcB2a6Vlc/Rjh75GRTwqyV6nNkWyIpV5ZsKXFzXHqMpkhaZSp2x+Vppb6m&#10;9TlUxQvEx6ZlG+GR2boHZaXqajrilMpbGxLt1zUxVsTeOb54qtM38uPTrQ5XkGyguSUg9aYpTKWY&#10;3VfW33zUxSt+sEdDtXK4+GKohbqu7HpmC4lWjfbfDiop3yqUSzCIF4FFK7nLLDtiMZ6pOzhd8RVT&#10;XEGFQcmI0UWmMGqMy8GO2JFcmwRcN1XvXGFcKpjFc0rXGEZIM4ov1dgRQ1zZJkhyATueuVXJRCCp&#10;TKAKjrl1ywBhwpVOm1e+KK2CQpBFJJPbE70NMEF/DMVVNdMJrzFK4oktPlkJQtICHksuHw9cEBx3&#10;OVcJTSDkt+ONElcJhSFJYxl1BwcJVdXjQA5jjwquWcodsoqDgSj4L9o/bArLucyIjZaR36SDUBbf&#10;EyuSRSYwXynvviZXG1pMoLtWPInfEyMmAyATNLkAbHbEyN8tjyYFp7j4ifHfMBhQh5ZgFqMUAxVJ&#10;ppt6YqMCEmnAHvXFBgSlMqjtii1yqaQonpjxkFUm2yycQFW4m3tlkVW1rtjMsQ2Wxy9cjJLVfDFs&#10;oVsnNiqkx8MsYpBUGbfbpjTkwzC9SDjThSi48bihMY3G2amRtja8n4SceBja2lsr9cumC0Wg3fLI&#10;yQZhQL/dl4GNrA4r2y8CFKRs2KqLGvTHjAqDkPjjhhSl0wPXFMCpVLvscvFKFpmwILh75sklaRXN&#10;irYFdsTbfJhFqigjbG4VtUy1wSW1pFcVyq1tRIpmwpdmxVojvmxV3ambFWyPuyqYbS6pGXgQ7rlV&#10;xpbb4nLxVr2zYq4YlxywSQrg074plaVInMcVcvTbKoMNotdQ5gKYkpaJqMdgVZSnTNirdds2Kt0r&#10;ucrFV2MYeGTiUL0O++MpklVhio6ZWVWV3pmoMbVsHGNTJRQV9a5loOuMha0tNe2PHtkUr/nl4FWU&#10;rvmxVvrmxVvKPthCrx4Zuu2KrhtlVxVv3GNOFkFQEjfKxS316ZsUNgeObFaVAO+bFVQe2XTBaCqb&#10;9srFi2M2Ku65sCqoPbKxVUHgc2KuoBmxVVUcemURhCQqK9DTG5JmqVy8iWBW13ocrFCorbUzYq2C&#10;c2KqoO3LNgVvNSuNq3vXbvllT1wcQQqhTStMZ1wquFAMsA9sJLYuHti4zHKohf8AKxOTqMnjYFtq&#10;E74nliFhFMteuRlyVdGdxXF6ZQyCJ5mlBmxZO+ebFWxjcLBUqDlYq2GzYqr0HEnNiqmN9ztlDCUo&#10;kJVeWXkVty0U798o4qqKKHfYZVMVVedTtlUwqqA7075fzwK39oADfxysKruZpTNiq7iSffL64GTY&#10;BQ1PfK3xVWqu22VixVR8XX6Mrrihfx4nrXKwqqhSgBJr8srFKoAd2bNihUVAwHicrFVxG9B2zYqq&#10;8KfFlE0xVXjTkaDoBlb98UrhxBqvXrlHFVWMlh+vKxQrFWY0Xc0zdcVaKkHfrmxVdQdBmxVeh4fF&#10;mxVdyIHI9Mb7Yqih8PGQA798rFVwXkC9dvfHg03pgq1QhahIpWmNJqcNUqIT4l59Acrrirm+EgZd&#10;MVW1B2OV02xVU5s9Knptl9cVWfYYd8adsVVwebVG1c2KbcKDlmJxV0aNKSq7LTqccDtQ4oUSCpoO&#10;+bFXMpXbNSu+KtV4njjcVVqBlr3x21MVUiGG56eGb5YpWnfrmrihrhvXvm+WKtilCrivvm3rvgtF&#10;qyIpjqPHbLAwWi1jSCvxitO4zU3whIU2cFfh3JzVxpaWJGDSu2VyFcIBVuSMKCaDbfLBrjSVJqUq&#10;vXwOPNO2AKhm67gAYmTxFWyY8lVIbc3DLCp+JjtjUYv8VKL2yKptqFnFZBIUblNSrHsMUGKpQ670&#10;PU9cdyHfFkpfU3Y/CQca2+Sii1CSIRmle++IVrl7FoqqgsN8sYqhZjzNFG2PRTIfbFUo1a9TSoGk&#10;P94w2BwwAoKDAyeMXV093KZpDUk41hXpkgUFWt2O6sOuMrk0N+hyJOauGkLhBx7ZVcUNiLwysLIN&#10;8ewywR3yEkoy2spZTyiFWwVFHUV7ZhZ50mqT+wRvUHrijA5UrBB7ZgoesaDZG9dUA3NKEDphLKpm&#10;PgO2JNK+lvLXHRIhGU5uwo+2+P8AUbiA3yr3yuI3Y8kRdWdqs0gsgyiQhnU/ZJ8RlcylCfsnLWSU&#10;fo6K9L28a8bhN6NtyHtlmQHYdca6sSpw6e0XwyUKeHcHK5U3GKFQ2iv+7mJXjujDIbqMa2V8l39l&#10;ZPhb+zISZDk+0fy9vpPNvk258vsfVuLUeohHeg7j6M4P/wA5LeS28y+X21K2XlcWfxg9+PfNhost&#10;bNAFinv3/OI3nCPTb668mzvwS6rLHGe0q/aA+Yz5gSLQlW6jbNuZtT9AcROVkodjTtgtXYi5xtNO&#10;yR+UtBm8xajDp9sCWdgNvnmFqsnCFAWswRS7migVJPYDPsl+VvkuLyHoMNiqL9Zccncda06ZyGaR&#10;zT8nI462D8y/z8/MqLzxrr2Fk5fTbH90sbfZdv2mpk7lna4oJCQw7jNlgxiAbAHyTeWgsppJ7WNX&#10;t3PxowqD9GDYm5AEmp/HMqkvn3zJEtvcuqx+lGxJFPs18MzGrHjmVjNDdWDXdjJy5qCUPcYypB3y&#10;wG1UZbXkgQdR3xwfCqAksXSjbkeOO5DFUO1qX2YY0+OSEqVSFqrgpIBy7HL4jDxlUC1uFasg+EbV&#10;x3Ggr3yPGbazFtrVCpaNqEfdjkNBhkWwJXJZdWPbFQfHIKgJIvDdsZJlmNVD0A1GO/tiRNNstQtN&#10;vxO2x6Y9CSfbIy5KsltwvxD4WA+/F9u+UpQ3x9CMvpuMUtcz9k9sYRvyyQNCmJLaua02xwpkaTbc&#10;kxrSvTLJGEBbQxlPQnEmpXbLYoQrtuRlZK1UwlTTLFcSaVZLAH+GnXFacqq1d+4yokFLcHq6bKtz&#10;bqkhWlUlUMjDwIOBjLPZmsn72D+YfaX5+ORtNs3Xyr5W/MaD09CRfL/mwf8AHuz1s7r/AFGO8bex&#10;2wwjkSZRJEQVPcZLml4jruhal5Vvn0XX7d7a8iNGRx+IPce+WVB64opZBqksX7W3viTxcumCqWmV&#10;aV5kht/96E6ndh1wK0RBqwrlkTshkZ12Gc0t5SF7b75QSnTJIWz6ozpxnk5eBOKBScVSVrtOXIMD&#10;m44qufUEAqzD78eib4lICUX2oUXkhqDgkAKNhkKZMYmvWk+WO5DBSVJRU75h1wHZUTGnLpjLiVbe&#10;NpG2AGYs5Jepflv5UuvM+q2+n2UfqF3AI8B3zzL+Z/nF7RGEBJ4ipAxiLbAaf0N/84ufktZ+XNNi&#10;kuYgJCo/ZzyuPPrPMbt95Ub4fEV2ORP1U18T7lGj26wGzVR6TChGf//S9k5iO4fjT7ZsVbzYq4+2&#10;bFXVzYq7rmxV2bFXUysVdTLxVxysVXDLxVrKxS3jSMIKQqqcsCmBBLRNeubAhd8svFWvfNhS7lvU&#10;ZVMVXVruc2BiWwaCubAEALunzzYUrq982KrQQPhzYq47dN82KuAzYUr+m2bAhdmxVwFcommFK4A5&#10;q1xWlxFBl4ENU7ZRFcNqqKxHTG96YVX1zV8caV1MxNMQFbArTGHJBVXKxQ2B45WFV+bFDfXNiq8C&#10;mVihWU7ZsVXdcquFk0B3xrZKKCqLv1xPLFVAPDLpgJY23WvXKwoXgZsAVumbJK7G4qqCopjD45MI&#10;VVGVklX0ysUOJzYq38sUByshrlFeDlMdsMGIXdd8Ty1kvWmV7YsVQeObfFXbZWFV2UMVb6b5sKrg&#10;a9crChXUgnfG0w2qsG7jtjSuSEkUqK3hmpTATa0qK9N8vArZeuO4+OQMkt8vvxwyshPCplvo+eWP&#10;bEsuBYWNe5y8igxVAa9MeopucrkbREW5mHfNgb1hbwyxirixO2YjACrZffbpj0Qkg5XknWyG1/m8&#10;MXpXMe022WIxhyYZgreWVilrntvl4VWlu+bFLRkr1zUx5qSvWXamURjS0rRy9sbTvjSeFHpcFaAn&#10;EyvhhAXhTCO7psTiZGTZhM4px9rG4VRkbFtyd8ZiCqJJrvSubDat+irCpFccD3yHEwLnsg5FcrnT&#10;ABagWijYLx6b44P45KmQFJRPYdaYqHwcK0kk9oOgHTFQ1cgQwIStrdgSADTHA4EIae270x4ONKlr&#10;LTpinIUp3yAhuyC3nTEiMuDJr1KY2mAsZIuKYjod8aVwMUzgvCPtYiyHtkhJlxJ7a3ysKV64kQeh&#10;y6LEoj1wTUEVygMkhqSUEVrjwMCEplmptj6YpQLy02XHDEqgpqnfFFPbK5RtUKxp1x3LwyPAlRJr&#10;vjSa9csApCzKxVqtM2Ku5dssYCrVcWGUlLiaZsCod265sVW7dO+bFVdBTGkZIFkJIhcqmJKkolGo&#10;KZWRYq/PamPXfCRSpXM4FceBgSlskm9cunbCqHMnjmpgVaHysKtlvHLpgVbXHYqhpO579ssHJUmk&#10;umG1cVyKpZIO2bEoKEO23XLxCQsObphS4ZRG2EKuVgDjOJwmTEhVDDNTthtC4sMcFpkDJVOuOyKQ&#10;srjSadckBbJsLXcZga4kUrZWgx2BKnlYUN7DMSBiAq4AsMrlh4VtwXGZKmNKtdsUGV0yCiw3zYo5&#10;NipzYq3WmXilaTlHFW1PbK74eYYKx6Y7AzUOu2VirYAANMvFWvDKxVd7ZsVb26DNirtu2UMJQqg7&#10;Uy8CtH2ObFVvLscogHCDSruRGwxMjwyYKqgPc48GgpkSrfep6Y7Iq0RtmxV2y5sVXg5VfDCls++Y&#10;mmICGwcTrkyFVOuauBIb3HXNgZLh75sVXgds2KrhtjlHfIyQqqaY45AKVXlQYw5MBi0DXKwobzYq&#10;vHjmwKqD8MrFW+Vds2KqlRmxV1fHKpim19dqdsrFC4ZWFVQHNirYPfNiqoMrCmrX1xRPDKphaVFb&#10;bFDvtlY2Qqq1fhPTETQfPLRatGnTHLtgkkFeh2oMeMqZKo8cQY1NcvApjJpmqanKwsWwSembFVw8&#10;cVDimVGCbXl6UVcwYdBgMFXh64+mRZErlY9TjcCFXLxWmxtvmpitNhq7E5WFC9WplYqqc69emVUU&#10;rh4d1XCbiNhlAjtXHhVXEnPLyKV5JIqMvFWwfHG4rS8ECqqeuamKaVQy1FMqmFC8MvUHpl9MCbar&#10;y71xuKooFvDK64sVXdelKnNTt2xVsnv3yqYpCqrA7HYZsUhcdjudsxGKqquqkMN8bhYqoIO46ZQH&#10;c4qvkfYcRtl4quXkBUHKrXrilfx4gGtScacUImMmnA7DrlUriq9ZOO6mh6ZQxVXk4squD8RHTLIx&#10;VYjkfCF3zAUxVUduQC5Z2/swA2q9VBIA3AxM4VRiNSijemWMVUmUV3O3hl74qoclJ4+GNrQ4qjeH&#10;JRv8hmr4YqsK8QAxJxwxVRIDGo2xtcVVVQd9x3zDFVrU6jp2ze2Kr07SeGamKuEp6n8cqlTiqq0p&#10;VeHSuOOKocUyq4qvRanbt1zVxVzL8RPU9qZqYq5W47Eb5gMVcdgCetemX0xVZ1qfDN7dsVcCTvTf&#10;KqO2RLEoqKF0HOVcftgpFIRiXcxptXplE9xhASA2qfsNtXxzbnJMlMhVNPDKptirZl3r2xjiuwyc&#10;DSuFWBenIZh8PXCRxIQgqDuNziimorkCKS5wSdumWRXY4FWB+BDKSG7ZQAAoMVVpJGchpN28crZc&#10;IFqull9Sj0GwpjgMBVTklNAy9PbLIOIVDq6sCG+/EMyQhAsajiO2YVY8cVdIY7ZPrEhBRRUjDCGL&#10;gMBKQHjXmTWW1KZin92DRRihGFLGFNTvjScaTSOj8RibCuSBpiQm0S1FTieWMSqmLxzVxpaaEVeg&#10;zVxSuFrzoV64+Ecj06Zj5ZJCaSWj2HAxuH9RdwDup8Dg4VUb5rssrOySyTRLXmwEo5HC+7kHGg65&#10;STSHvn5faJK92Lhx+6TCaOZmbiRsOoPT6DkSl9JX2iwW9ss6yAyOPgmTZ18Vdf44Jc/tAfRhixJY&#10;ekBiX6vNKWqSVYjpja8dx0PXJoWvavcr6cjL68e6N/bmpQ1G65My2pCAit2kJknPCYbMOzY5X8ds&#10;gqtPZPQNAfUXuO4wo1vT/rtuwH2qVU++VmW6Qaez/kt5t/w3qkfIfuXPCZD14nY5HYFGt2Mumagn&#10;FyjRNXcGopk4T4DYYzHCbD3HXLb/AAB5ktPN/l2b1rN5kuY1XZl3qQc+SP5n+WZPKXmC70uZeIEh&#10;K+BBzeYpcQtomKL9TtC1eHXtPttZszWG5iWRT/rDOdHLCxTXGGuVsg7E2ocPJLsl3kXz1ceQtUh1&#10;yziSYxMG4SDY5jZ8QybMOKkBqmnpqtpPps7Msc8bRsyGjAMKbHxz6KeSP+ctfK/mYJaa/wA9Mu2o&#10;Dz3ir7MP4jNf/JvDyTYfAX5gf84ka5bM+o+R71L1RVvRnPCU+3L7J+8Z6P0/VbLV4lutMnSeBhUP&#10;GwYfhkTgMW4Trm+TfMOg655TeS28xWMtpdofsSoQH/1T0P0Ycwtw+EP8jgtmJ28q1uxF+gvZbUnY&#10;8k41FPlhjG/Mbn4hiyt5Rq2mnTpV4IRayD4Su9D4HGybnl0zIwy2pLHLm2kgJdVEkXj3GM+eXBUr&#10;mXieUYND1GWMVUG4sKdDiyqWFcrlPhSl7xE7L1xURnxGDxghL5rS4FW41T2xM9d8tVTVOC8l6d8s&#10;YqhSB9td/bLqR1xSse2SYbbPlsQ2EGkIVdPKmh274mwoajLIStCDuI2Hwt17Y5TxwyFqgGB6NWuL&#10;g+OUlKgYXX4k6eBy64hVFkrWoocb7b5MsSLQ5SgIIONyTEhSp2ysIKAacRXNTDbO1vACpyq9saUB&#10;wU1DDHoMhMsgqBSK16YtlaqJ7ivyywcVQ00QFK7HqD3zRxqhLRiletMISh9e1S81qCG01eQzm3HG&#10;GR93Vf5a9SMXGSBS89uYTE24zHbJAWqEc0HIHGEV65NCnHcNFupoa5XAdcVpEvqtwR6Zaq44ADIk&#10;Wq1NQcAhs1O+SAVQa5kY0rWubFWwxOwOUTTCldGKYzClFqN8XXMWaUxtxyNMiPna/exsWki8CcxJ&#10;G1D9H/8AnBLyVZ695ge4vNygWgPz6589vO+qajezSzW5qKnb2ywy4Qsn9EWg6ZBplpFbQKAFUZxz&#10;07gyesQRMD0p1zH4t2ujafZ//9P2TmI7h+NebFXHbNirQ8M2Kt5WKXUzYobGbI2xJX/PNiFDRGXk&#10;mSzNirsrFLdM2KG6UzYpXg5sCGqUzYquG/XNirqEDfKrhChvjU+GUDhpNKlKDLyKFlPDNirhvmxQ&#10;u+nNiloDvlVw0tLuJ6ZdcaUheF49M2BDY36ZsVdTxzYquplEVwpBVAaZgKYqS3165eBDqZVcKrgK&#10;Y3vhVUHTKJ7YhNOp3xmSYrgK7nNiq7NhVcBlYoXZsVbGbFV1fHNitLgfHKOK0rrv1xuFLdMoiuEG&#10;kLxtjCtN8sErSqqc3TfAd2BXdMbk0Kg8MquKthcwOKtEZjiq6mMOTBQrrvjclaF5GOpkbSsIocvF&#10;WxtvmwIIX++UcMQwIbFcZljEr132ONJwoVQK7ZWKrwM2FWwK5sVdTLrgTTWNwsSqplHCqIXxzdcU&#10;OBzccHEq9TjuNN8iZpG7ZYVyyMjbbFxfbbrjuOVmbKloNep3ywKdMgTaqgHjjhkSiQtcABv3yye2&#10;ICIxpa/WmVhZrccoFRXIyula37jFuIGY3GSq8LQAY4bZE7oVK7U7ZQwK4iu2UeuTi2RUTtlZJKyu&#10;WMVWMcdTAqnyPXplHFWw2VkgzDvV8MUSMNuchOZjyTbvWLdTipUdANsosqj45T49MCPCFBIJzIjk&#10;MjulNba5A6np44FKnLlT23ulY4wrTADapikvLfbGnCqNibxFKZqZWWsoyNhXcYwjCCkFH1BFBm5H&#10;Js0K9uDtj+eKpbNp3M+GKK1ciUSKWzaeBuR0xUN45EC2tJ7m2UdBQ4orDHhKpDcwcfnjwa41SQUr&#10;ePHDG08SHNRl0yNsSXB+O5OVTFVdJ8aRhVFx3JT7J3xJkr0ycZUqOhvP5sT9M98sE0Il7wAAA5dM&#10;kqCeavU9cs4qpq9TmGKtsNsvAhCOvfLxSh6eOXilafA5eBCkTjwvjlcpKtBrjqUyFpXFqdMvAq0m&#10;vXLxVDtmpilYCa5WKEXGdqnNiqIGMY98nEWqoGpieW1SHcz0x6mhGRkEhA3J2NMWrldMgEtK13xw&#10;OJCSFBl2265eRYrR4ZVPDFWyfHN3xVcNx1y8QqGlNTv2xwwsrS+Y1rTFMCEulGXipCD9s2KQFmUc&#10;IVsd/ll4FazYqXA5VO+JLEr6k7ZsCHEVy8LNZib9csiqsm2OUd8jIq057Y7Iqp9s2FXbYm3XJxQr&#10;KKjG4UW3jwuR4mSwtQ7ZfTbIoaA5VOXkSguAzYUhaffLxS11ysVXL4nKrhpgrddsvAzUivbLxVoi&#10;nXNirVNq5WKt0zYq38s2KGx1ygKYbVf1640tkhFV/Guxx1dq5GlWhe3XGlvDJCKqgXLXcYCrj1p2&#10;zUpvgu1XVqAKdMvFXd6ZfzxVthXKOKWlFMwxKlefDKYbYhC5dsSyxVU5vlgUNgA7ntjsiydmxUtg&#10;5eC0WurXNhSqA9suuRpDfKuVhQuXKxQqDfbNiq8ZsCrh4eOViq6nj0zYqu/VlVw0ypVp3By8DFob&#10;b5WKqijtjThVUzYq1mxVUFe+bFINLge5y1IG+CQtJKoGoMquNMXLmJrviBSqhNdzlVxpC5Wp0x4Y&#10;gUyJjZtIK4SFfhxPJIJXqSc2Kr+mbFV+wFK5sVWlt6dssGmAi1XA03GO5nI8C2v55Rc4fDDMLlcj&#10;rioNRXKZCilEjpl4FapvvmxVsmgpjThYlUXYUOMO+S5IVFAYV2FMxrkVRiMob4SDUY7Aqzqd8o4U&#10;hURgAQRl4GdLAxFR0ysUKqMNieuV1xQQrUKbbb5R8ThDFcoA2GxysVVg3IAMemUcVRETIK+rX2zD&#10;bFVSRg9OGwGanfAkLA42Xt45sWSryrsM2KqqAmoptidd8LFGKtRsRQDpl4oWqvau+bFV5FK+2NrX&#10;riqJIC0MfWm5983TFWjVup3yvfFV4II36ZgcVX8CV5rsfDKxVUCsd3ND3zHFV6qrVofpOVXFV/Cv&#10;wjf5Zvniqoh4mgFPHGgVxVWY8dxl1piq0IGrWlSMo4qrpIQoC7U7nN3xVrnRabk98snfFVNVopam&#10;VirYrQeGV0xVU9NXJVTTvvlVI3xVWVEkHA/CaY4HtiqHlRduQrmrTpviltVDABm4j3zA+OKFroB/&#10;d7jNTFXKSKt2ysVVECmpJoR0ywcVUn+I1OY+GKtKQvxH5DKO5p0yfRVDck0J8cumRKq4IAqfxy6A&#10;YFcXd6gNt4Y6vhiqGYU+E9crFVxJICntl4qoyMV3HXNiq8NTcGh60zUxV3NgK9OWanbFVIux3O+M&#10;ZQRQbfLCTao6ynNpKswRXC9UcVBxwFBTAqhdH15GkRBGpJIUdBm+WKreJpxPUY37WxyQNK0VXnTo&#10;uPyKqfDjXxrlg4qoTJQ740pXLBOlQqRhmLHYDr4YIhhoath4rUB535r1ZRW0tTsOpwUTTYYQLZPN&#10;SamuMyaF6rTfxyqYbTasG7DEjgLElkVigKBj1xh9skJUhHtDyptmoMeIq4QjHU5bDIEqvVlt2VpB&#10;Va70wVEmwHTMXJNK9+NxMzQ0od698dOaUzDlSvQ/KkEkhEbKDUjfIXrWqSWjxhFJVjxLAVFT2OQ5&#10;sgH6Ffkv+WWnatp919ekRbhY/UWFzxcoBXkhPU+2D0IRQSdzv8sAFsCbY3fB5pnjRTwjYop/aZQd&#10;iffHc+5yzkhJTYs7EIf9i2UHDbVwkEKtNuFbjTiemODYoQ8luSSFO/vll6b9RgSpLYtISpYxyDpT&#10;oRllgVKnauQmLQitJSaxulu1cuqmjfzUyESGSxv/AID+6fqp8cCy3D7OshZebfKqvcJ/pdvvHKpo&#10;eI61zxn/AM5YeTmk9DzXbRmg+CQgfdmy0eTo1SFh9if841eaV1PQG8vTyq89ix4Cu/pt0r8jnhlj&#10;3GbFqfSWJE98BCXZ038s/Idx501GKzSIvE7AN7DNbqtTwC2UY8RQWpahBpNrLqN84SCFC7MfADPV&#10;Hm3/AJw0t54PrHk+/KXSrV7e4G1afssM1uHtKzuPkk4w+b9M/wCcl9MW5aDzJZyW1mzkQ3cJ9WMr&#10;X9sbFfornj7zh+UvmnyNI0evafKsK9JUHJD9IzcY9UJNMsZD33QfNWkeZ4Rd6DeQ3UZFf3bAn6R1&#10;GFHlf8w/MXkib615cvpbdh1TkSh9ip2OZNiSBMxRGt+X9N8yW50/XrSG7tz+xMgYA+IruD7jfPbH&#10;5Rf85WNr91FoXnqz4yPQLdQdK/5S5hajFW4bYS4nyh+Y3/OKVneW8t7+XFy1hdgEi1lPOF/YE/Ep&#10;+/Pe1lcRTxrJE1QwBWvUg5rRks03wflR598n6zodxKl9bGPhIyyiM8k5Kd/kcHUrscsBpseXSqGQ&#10;Mop45iafZArk411KpU1pIxqoBB746Nz0cDBKuhKqVzpRCeqKch4YtWn2cjfeqViEgcWWpy9jgVDv&#10;zj2B+A9RiLISdtsyI5AAm0KIirHYcTmoV65IZQVG6Hk0z1d4RRj2yh0qN8Pii6SWp9FuYlDSJQ9v&#10;fK360yXEGKi9m6L++RlPcHHA0ySpXNbKwCNsPHLBB3pQ4bVBy2bISPtIOhGP98Cpc61JXHA98VQs&#10;ke4Rupy64qotB1B+/KCgmpwmezGQQskHfwymoNhk4bo4ULJHwPHGVydLwqZVvDbG1wskUkSuvWhx&#10;RMrmkLeIWoxUHtkKVQkHI0p9OOwKoPGe4r749TiqWXUXMb4/JJY1PEJKoeuO65OJSxm7tniPxA0y&#10;smqAr45WKrq12zYquVanNihUC5sVVFWhxhOFkArqO5xuFUQvyxdOuY00pnb7Go65D/PmnNqGlyiE&#10;0kCmmYUtigc36Q/84Eed18uebV03UEVoLriOR+0COlM+a2tXeoafqElo6FgGIIbuPbJZNwy5P6Mr&#10;Zo5okli+yygjMoMite+h8UdPh+Zp/HMO91Vq02r1z//U9kZiO4fjX75sUuJrt4ZeKFtc2KrgcrFV&#10;1O4zYCgl1K5sFIpuubFVpNc2SZNHrl4q7plYpbrmwK3XNihdmxVuubFWwaZWKt17Zj0whId33xmS&#10;ZK644HAWJCxly8ihaDmxQ3+vNirgTjTk2YVhlYquGPyDBse+bFXe+bFVobKOFKoDjK4U0vzVxWm9&#10;jl1wIpw365jhULh4YxslFJXjwysWC/p0zYVbrmxVw65WKFwzYq32pmxVuvfNiq+vfKpilUDZWFVS&#10;vhjTthCFwJ7Y1jk4BKsuNGSLErq5RwsV4ysVXZWKrvbLxVrKwquX2yqYbQrA5sCtZsVaGbCq4405&#10;IMJKgO22MOTa1Zd8TPX2y0ckFUGWPfBJQW8vIpXb5sVd7ZsVbplgVwSNIXjxx3EdchxoXjw7ZgoG&#10;+AytC8Y7IqupQ5RFcbZw5tEY6mVEtwFN9NqZeBk1XKphQvDbb5fE9MFq2Wr0zFcRJVoPY5RwquG3&#10;THRjfK8h2VsVPXpgmleuYyrum2bAh1co4QGQDTGmMOWM6U65fzxVafbHYFUmP35sVWE5sVUi/hmx&#10;TalzxwNOmJFptcr4pXbKCFtHxtXfKoMbVXWQ0pmKBsRKmSJiunHfbEmhB374RkIVOLfUegOAWShp&#10;mSDYtSU/tr4OKg7ZXHA1ow3XE7nGEUwKmdvcBxWuJHJWyBTJFr8sZXJs1Zoh4UxRTgLGSW3IFKY8&#10;NU0y2IoNZY1dQb174orYaQkF1bH7WLo9MrnC2QSKaLjUkYtXwymkgIB4998dgQg5QVOXhSEL6hrm&#10;pgVVW4p88ojFCLjuK98qmG1VRMemJlMsE0KwavU4wjLAVXq1DUY3phVEgltjmBrihbJHQbZeBUKw&#10;xwxShnOOyJVRJpiuUJW8/HNirRbt3zYq1Wu+XirqVzYpUip7ZRw0tK8da0HTGk4QEiKLVqb409Ms&#10;iN2RDRbxxlMmWBipc/DFFyuRSAov8WPGBmg2Q12y64FW+nU1OOByJDAhTZKdsdkUKBO+bCq1m8Mv&#10;FUO5zYWQQsm+Owsgl8vtjxgKCgZOu3XLxQpdc2KurTNgVvfNirsrFBXA7ZsFotunbLwgpBap0xNs&#10;nFKooxy9MiVU2G+Opirq06ZsVWk40iuEGlXq3HK4jGyil5krmB33wlLu2OyFoKwbdOhy8CA45sLJ&#10;bXxzYq4HwzYoK9QD1xpFcRJiqjbMMJZLWp9OOwJUyds2Kra1zYq2MrFC/wDXmxV2bFWzQjbrlFQc&#10;NqvD7ZTdKYYqvU4nliFTFF6ZXJKm3tjsirgd/bNiruRzYq2TXKphSuDAZeBDebFWw1MbwGS4lXh6&#10;jGkAdMbZBcCehysUriaZsULgcvAgrjmwIXADrmwpX0pmxQvHgMrFV9afPNiheG2zYqu982BV3InK&#10;xVf75jhSC2rUFMbkqZUqqOlcv55EhiQu6dMx3wIcDmIxVsHfG4VVAfvzYq3XMMVXg+ObFVymnbbN&#10;iq4Guw75WKt7U36jNirY33OVgQrBqDbNiml3OrUHTNhpaXHfNgQ72zYq2W2oc2KrhRthjcmGwKq7&#10;YunTMafNVUNUb4/IKqV3oM2KtltqUxpwsSuXfrlEVw3SFUDwzYE0qAAmjHNgQvG1aZsU2qA1GbFn&#10;bTFWNV6d82Kr0RjQL9GVihU77jfEnrTbLcfPdgV5ZEArXljATkiArav3B3rjzvTKxsqIPjXrlgUw&#10;E2qsrcfs5eRSHVqKd8rFkiQ3RR4ZsVVwadO/XGnCxKvGDxooqa/dmOBNLox8XLrXG17YUK/BgOYo&#10;R1zUxWl3q7UPX2zUpimlvqFvibw2pmOK0vjod8bTwxRSIErOeLdsrFDZ33PUHNiq5tqL2xpqSPDv&#10;iqNiEUcchJPrUBjbt71yyMVWQyF/tbE9coe+Kq8jivw7jK+eKra7jiPpyx44q2xLbd83virdTxEb&#10;dRjGHLpiqLtpvq1WajIylSD798d88UodmVvsA098vFICiDQ0OYDFiuZip/Vmptiq0uS22+2V0xVU&#10;ejKFO575sVaqRsBSmWB3xVaWrtle2KtgGnMDLAxVosKV7nN74q0pH2W69crG1XfDQsMvvtiq2hAB&#10;cbV2zDfriq6pQkJTN2xVTINebDlXHDFVJyeVSKZsVWkiu2bFWqKdzmxVTaobiembFW/kMafDFUTG&#10;ajkT7ZeKrSATscwNcVWttuTl4qphgBsMo9NsMear5PgUM3fwzdBthHNUPO6t3x0QLmp6ZbwhWH+Z&#10;dY/R8RhQ/E3hhjsu+QAtkHjtzO07mRjucTJrloFJURQ5WJQV9aZeBDoxybiN8QOLFl9snBQq+GMw&#10;qjtzmoT0xVerLGeTdMEQxlN265VOVpAS/UruOeRBZ7V2KntgtPbpmLkSus0ep23wr1S7W1QyHenb&#10;MamJfUn5L+TJ/NN/b2wqi8hzaleI8cilhcLdM89aV6qe+VkFS+5/OOjny3a22lIqyLGAUljJDLTs&#10;e++DQSKrWo7ZZEUxefXhjuOFwsZjkGzU6HHA9sklL5UDfEw79RjEPxUOXHkhLbmEFldakDBCt45Q&#10;Urbi3aRQ0fQjeuO27YqhiJFIWX6DlA4qr8OC+BPRsi2vRMtLiA/EprQ5EoJ6Ppr8mdSjuIn0fVE/&#10;dyjiHHUHIn550GPzp5cuNNdQecZK+zAZPDPgNsHpv5X6yfy488LHdvxtp29F+wZHOx+jPj/rdhJp&#10;F/PplwpWSJyp+g5vQbaJCi/SpWDgOpqCKg4Ds7aS8mWCJeRJptlWafCF5t59Rf8AnG38vx5d0sa5&#10;dRgTTLRajoPHOT12XxZcLePSHyJ/zkz59S1gi8o2MhEjESTlD08FOek7rcgpuw/HHDhvdA3fEtpr&#10;vo+rZ3dfq8hqSO1fAYGubWG+iMNyimooVdQykeBB6jMgAxXko6T5om0G9F1pU0qRhjxkico6n+YU&#10;3GeffOf/ADjP5P8AOAe4itjp96xP7y2AC1/1emZcNSY80UDzfRfln/nKTzBocq2mrpHq9mFB5n93&#10;PT3NKE/MZzf8vv8AnF+48m+YEutTkS701G5LIBQmnYjscqz6riGzZDGIvb9V/wCcmPLmoeXrm60K&#10;doNbaMrHbTLRkcigNehA8Rnt5o4iFEIAVaBadsxcIN7s+b8z9W1C7BunvXLyyFnm5bhye++C46gb&#10;70zNBS8B1iJPVZoV4q29MUr45JWOtBX4oyQR2y6DFVplcKVcb+IxwNMCoNkDirdceCD0xVL5omQj&#10;1dgehGUZAoqcKtQaXJdScEFQcDtcKcUhl9r5SnUBylS2wHhgR3bn6kXwnxHT6cEpiPNnwvQdJ8uL&#10;fWh0m/QTxb1B2dT2KHDDmV3YUr3yMZiXJHA81vfLFxADbhjJ6ZIXn9qnauP+Fht18cuhkMTuxIpg&#10;t/o0hUywAFxUFT2y2Q9Bvl0ZgoY7xeI8XUgjqCMbUjY5YDaoC4gVjyUUOODUwpCBksy4rl174qUC&#10;YiKo3XL5YocLYUoDv75R3wiVKpvaKQWP2hm4jJeIqCe1P2k6ZfHxx41Wi2qO4OWBTpiZKhChFV6Z&#10;fTIk2q6OM48ZFKx19sxbjkwLQllwtaimxxVW5ZIxpnTELuMqxI6ZZPHc4EKUcS3RELtQnYV6YmJ1&#10;J49/fLI7ra3VfJl7YR/XFUSQnflGeQHzpilclS0xIqRseuWRiqolQM2KFb3xjGuEMgvUbY3FKoB2&#10;GbFVdQccGochKOyEfAPiGKyRJdRtBIPhYEZrssEvWPIvm698mala+YdIcrLbOr7d6dRnjH82vy8u&#10;NKvP0hbRepbuak+FcoE+jZzf0r/84t/85B6N+c/liCe2nVNShQJPCTRgw9s5ImlP6LsteG3L78pP&#10;NFPqM3ChwhpyPQZ//9X2TmI7h+NR8c2KtdRmxVvNirsrFK4ZsUN1y8VWHxzYq7KxVvLxVx3zYq2B&#10;lYq3v2zYFXVpmxVulOuViq5fbpmrhpNNkdzmIxChwPbGZJKpjhgKC03TLyKFtM2KHZsVXDwxpyQZ&#10;hWXKwqu3GPyDBTUVzYqqZsVaX3zYqvr3xMimSZLxv0ysUt5sVXD3y8UWuyj7YQgt1743ChwbtmxV&#10;uubChcubFVw98rFDebFW82Krhv0ysUqlconCAhsbYkTXbLAKQrLjTkwyBVlbwy8BYFs5jiEL198b&#10;hVVFMrDSXUy8CGvnlHCFK9cZXtk6YqoxwNciQlo7ZeBVte+Viq8HpjDlgYyXDc1xpyTUrKab43ph&#10;QVdTXKydbNcebfU+2X75BtdXNhVd1PvmGAmkgWuxwGQJtnwhuvhl1pgpBgqIa7HNywUw4FSu1Ms7&#10;jFA2LspWptkZxtuC4AY8HK2TRFMvrgV1KZuvTFXAeOKIQOuV5ASrY9+mLZj2hdibRgmuWRy0KS1X&#10;wx3ADpkeMoXnceGOyKrSa5sCtcqbDvlNkosotHG5NsWE5YGBCwnLxVYT4ZsVWHNiqgzds2KrAK5s&#10;VbGKAilMrI3SiI2oN8avXDIbKqRvvi2Us0QG8MrkF74RDiVVSXia1wIwqa5kjkglFRXZB26YwjFi&#10;mdvcEnc7YkVrihOre59M0rscDsncYQkMttdQWnBuuM475MMwiZLssK7Y/piVKAqG2Pc4zvXLYnZq&#10;UZYh9nHqe2FUmu7cLuOuLKcUhjdzbineuLI3jlc4siUmlQDY4uCDlRDFLZ02rjxgSk8nwmmOGBUP&#10;yPfKYYqiIZOJxmKEwV69MommEBUXHv1xAmu+XgUhGKnbGk5JUSikbZQxVc4JFMdgVAyKRjxgVAvs&#10;ScsYCqg58cWylKyu9MrGk0qKKnKJpiBaF3ADE+VMu4bUFeq0GOD775CUFXhQdzmxbAVyqBmxSvK0&#10;G2WMVQztTc5eNoUeVdzlYpVUBbNXFV/o+AzVxVr0qdcsHAUEIeVK1r0xUHIUxISqVONcdihQysVa&#10;YV3GOwpQUmWOuFkgpd9sfkUJe+XiqlTKJwhbbpvTGk1whFr1XxygaZIhQW2Wo2xTrkEqZ2ObIsab&#10;G++VjSrxmGSSGmNDQZqY2lbWmXgStzYVdSubFDqUxjmmGKqiCtcsEHEhXdO2XkSgtUpmwBAXEbUz&#10;YWSw7ZeKtZWJQVRMxwBAC+vbNTCyUiaZeKreubFW6VGbFXDwGVihU9s2KuAHfNiq4L4ZVMNq1WnX&#10;GMe2TiqonicbkkKtRmwJWnfFRkCq1jtQZdcCWqGnTNgQ4gjfNiq8VzYq7plUwpXVy8CGwMTOSZBe&#10;PfKxSvHhmxQ3l4EFfWm+bAhcDmyTJeM2Bi7Kriqp882Kr1NN82KFTl45sVbysCqg8cxwhIXd643J&#10;MlVd9s3TAUFunYnL65Fi4CmV1xVf065ZFTirQbG4VVAaZsVcT2GVilUWuXihsn78rFK4Go3y8UO5&#10;dj0GVgQq1p1ysVXA9hmxVd7DNiq5TvQ5WSZ82yM1fHAQxIVokLHiv45sCF1ONQctTQ4ZbhsttTQ7&#10;9McjU65XONqqIQKneuKAg9MrMaRa8MNs2BiqA0ysVbDY4YlkF9e+brgSqqxX4hjaYsQvSUnY5sWa&#10;pQDYdc2KtoSdmOwxpxY2iAB1BzU2xYrg4Vvi3OJhMsM1psLRqnvjwK1rlXEqKMR4hgRvlYVbKhTx&#10;rU5sKQv4cach16ZjgZWqRngTvtlYqiF2PsRlU8cVRBl4bpsD1yiK4qvjkKAkjY9M1MVWh1rtt45q&#10;bYqqM/Iigp8safbCquirUq9aUrtmxVw6gKNjjcUWiahqU2IzDxxYrD1FOoysIVfISRXvlDfDIUrc&#10;R2HLpl5FUStCajpmxVbyJ+QyumKVSpY8V6HK364qqgihB65sUNLQmoqcaTXFUTGu3w7knv2zVxS2&#10;ygArWp9sd2xW0Oalt+2UMULivIgCuWfHFWlBRuJ65WKqrAePxZsVaNCPfNiq0A9fDLA74qpu9Nu2&#10;atOuKuADbDL6jFVm4Pvm64quUlNutc2KtsxYiv441dxvkpKoK7REkjLIyKVZZwO9MSrueOXcO27G&#10;1Ez+qxYD2riqkkb5XIVySp8DSr/ax2RVcUr9n7s2IFqoudx2pibN4HLYw70KbTlTRNweuNLmtceD&#10;ZAKtE1OpqDucVBqMrIpkvY1Pw9MvAqjUk79M2Kqi9aLvmr4YqqOlRRq1y+opkoi1SO/k9BeTGgwT&#10;EOIy6lDxfzBfNd3DNWoBpipNcIFMwkC1O53xuFKoB4ZsVdy8caT440wKtbH4uRxPAQxZZb9AfHG4&#10;pRtaDBESilcqlzUJXf3+wijG/ji6ipyuRSlkY5bt1xQgdcxpypJLK9Ht2aRSoJBI2znuu3S3dwLG&#10;F+My9j0IysDZjyfqv+QvlSfyZ5dbzXqUAnsLpQ/NRSSJqbDBMESRqEQUIGQJaJSt2s391eTveXMr&#10;SxytUf5I7YrsRXvgYDZK+bKeB+ywzV8cmG6KjJHx3T5EZRbvk4skLJFxUgjMjCu+TnyQCg1h4k1N&#10;VPTFajrWhysApUeTR1Q0kTpxOOBPU5AlhKVLvq8ZHBSQDuAe2BL+FXWvj1yHNgCzXyHqU9hcG2Zi&#10;NwUPvhFYR+gzwL9k9jjbIvbvNdyNRhg1aXaVKKZF68h0z5xf85O+R/0Drn6dtY+Fvd7mg25d82+k&#10;y3FhkHV+h35Oeal81eWbSeSUSXUCCGbxqo2J+YyPfkP5Bl80azExUmIMGYkbUB3zC7Qz8ItccerM&#10;fNXmG38raXc63esFSFCRXu1Nh9+fVq1jj063SytFpFGAqj5Zo8OPiNlkS/Kbznqs+v3k+r6lKTcz&#10;OzHwIJ2x+5+eZ9UzAp54ZVWprXFTGSKHFKUrqMcU/qAioNCDj40ddqbZE7oQ17fQO4cSmOWu3bFa&#10;MNhtiMYKQgrjWFoZLkhyBs3fLjjUGtKVy7hpsYxqes3F4vp+r6lPs1608MGA027YQOqHn9yWlYkb&#10;Nm9xklQgCk0kGOBrii0BLD6blVNQ2+Or4YpQwg68s3viqx42ZfTYVGJSrzUgGhwE0rIfLoWymSWR&#10;eaKamvhhfBVJOE+6++Y+bLwhsjvs9+/RcWtWi3+h1EoG9Ogw6uxHpUDXk1DEw2BznNT2jRpzsODi&#10;ei/l7+XU3nq4hsYx6dxbn45EHX55ze3/ADY0NLwaRqjiKporn+OY0e0zHcOWdHs+hvNH/OHNxdWh&#10;1DQZ0+ukVMbj7W3SudNjjguYBdWcgkjO4K7ihzdaPtPxdnW5sHA+AvzM/LPUvJmqNbanZtbSMvQj&#10;4WI6nEQQOh6Zuo7i3Fp8/ahaNG7RTrQ16Y9SB0yfEShjt1ZCM/AtFxsgB6dcthIjmyCXrEqmoofE&#10;HGqe2XpKS30Cq3qKCK9sdXFggijUqBXNiq1Bx6bV6g5qnFWxEoqV2Pfwy8VUZFAPIY7pgVCOvIVp&#10;l1rhVDtGF3HfLGKoWXfGE1O+XRFLaUXQ+Entii+OSSCxK7cBiBigYjImKbQDorDkDQ4ySNZDyI3G&#10;SjshEWms3unJJb2kzrFLs6E1BGOGSZWkVzGGPMLTLxW0MEpmriq9UrlYpVONM2Kqiqa5icaVXRCT&#10;lYCwJRKjLDstOO+Y+XHYsJ4mZeXrqzkkFrqwZYj+2nUYpe2MGq25tbtQysPuzV5IcR80ib1r8tvz&#10;R1n8mdcj13yncsbfmC6VoHSvcZyBvywjjvVt1A+rOxJ8Nt8x6lbLxH652f8Azndod/5KvPOKSn9J&#10;2ECBoDQPzkZYxQdxVvuz/9b2TmI7h+NgFemViruObFXU8c2KtEUy8SrYysFotumbG1tqmbCyWkeO&#10;XihulNs2KuysUtge+bFW/DNgQuHTNirfXfKrhpNLgDja4aSqHHDfAhYajbNgQ4eGUTTDS0qEV65g&#10;caSQ3xy8DFZ8xlE4U0qgUGNyTJcN8wwFS4nH4GDlFc2BWyfDNirfXNirqZRFcKVQGmN442m2+W1c&#10;sDG0W4nwzUxQu5ZqYq1XKwqv74nTJWq4ZsKFQZWKF2bFXZsVbzYqqLtlYpXDGEHJgob64wnJgIVV&#10;ysKqoG2XgQuGVhQvHhjThCV4Pjmwqu982BDfXGk5KIQSvUYzJtVqtMcMiQzBWNl5Fk0PEZRPjkgF&#10;XgY3JsJFUAxpycWtsVxle2TIQrIfHK67YeTCl4rWvbLGVlmuy8Urhlgd8jIs4upjsgzXZWFK4HKx&#10;QV1e2OqMjTSIqnTGgYS22u5VptioygsmyOuOpgVb1yt8VXgbUzKKnbBI0EOpXYYJG22Yh3VewGOw&#10;KszYq6tRlVw0mlpOauGkiK3ljTkgGQFOr9GbFKma9svFVNq5sVW/LpmxVpumbFVE77nNirgK9M2K&#10;rT4NmxVutB7Zq4pCovtlcivTJGALYrqx8cb13yVK3yHfLpXIHZrK4SAbd8ojFQjIp+Br44zjiVTB&#10;Lw1qMTK5IBICbw352JOJFMkGQTiLU1KjetcYRhSj45+RrXE2GGOzVIIvmGplDLEIadVO/UYqMVDH&#10;7pABVfHFlOBSkFzFTfrXFAcBCpRMldj0xZGyqUUpPcR1xYHK0pa6kZRGKrlJBxpxQjoSD3xFz2y2&#10;AQU2iXbfESctVMo1rlYVVeNO2bFW6V2xwwKhJffHjAqWSd8dkSoQzdPbFa5VTZSkBU1ysKUQoxrb&#10;jDA0WBCuV2qcTy1DQzYob/DHKe2QmOqVpcjFKZWCyiVpl7HNhZKLmubFKxa13xhwqmVunLrjORyQ&#10;pUebfao75YbxxruVTa1I6jHBq4CKVBTQUBxVTkSLQUknjC7DH1yJDGqQZAXLwIUmNBtjsUoOTfYY&#10;4YVQEmOwJQT9NsvFVCuMJ7ZIBiVRR3xuTQqUysVDZHjiimuQIpmFBxQ46lcCrAaY2lMbQqBsdgSt&#10;Nc2Kte+bFWs1aYUrwKjrlVxpab4fRjWqckNkNrQVxo64ShUPSgxTK15qVc2NIpwYnfLxZNMO+bFV&#10;pBxjbZIC0FUQk43kclwsbViox4NcgRTIKTrjsCVIeGJFjlnChXCDNyONKu9Mdhm5nviYq3wGO5ZH&#10;hRbgMwauAiltsrTHYErD4A4k25yyKLVFHfKySqgA6ZsCuIpi2VpU67+2bArl8O2bFV2+NrkqVcad&#10;cbz9slwKu4V3rlhicBiruAy8iq6lMxGKbaxtKdcKbXg5u+KCVw6ZsCFw6ZsVcBvmxSqCvQ5R8MWJ&#10;K8Ducb9nDzRap8swONJCoNhjsCuJzYFVAO+Viq6uY4QkNjG5Jkqj4dh08csZEoLeV7YliuHjjsCr&#10;e2VirvDG4VVa982KuBzYqrKxAoO+bFVpJrmxVvNirantmxVUBysCFRd82Kt8u465sVbaleu+VilW&#10;9QFRtQ98qmElSXK+22XgQqA9xmxVwplAeGG02rVYj4jsMUQdTlUyqqBx9wceRlat1qKZXbDzVeP1&#10;YnzIPtl3BbILAxO+ZpKfZwRxXzZK4ctQDK9Q4TiDEhVBA2bY4tmOlfXucxxVcu4oO+NOLFEKaAiu&#10;bFXBa/PGnCqulCCWPyyjihERvxO22YYqudfTbchq71GbFW/UNKA1p0GbAkKyUWvKu+V2xTarz5uV&#10;X7IG2UT4YqiIwp+GQ0U5sUryK7Kdhmriq3jxWr0Fc3XFVXdafhjDthY2qJWQ9aA9TjSTTbCEWiAg&#10;OwalMrHZWwGqGG4yq128MeGt1RXqKhqu7DLwKtJJ+LxygKZKRtXR8uhpl++RVVDEfABvlV7YquZK&#10;ANlnfbFXJyr02yvbFVVlINVGUTiq9Fp1640r1OJkxukVAeDV6k5Qr9GFkqSoQ3x7A98vAqiyBPsm&#10;ubFLXDb8a5YG2+KFs782DL4b46tcixaYFQHGNyTJoVb4SNsSJocvEbCoV3YE0J65av45GUO5Wy9f&#10;hbrj6k5GgrSuwJ6U7ZRJGIAKruRpyemUH8RkjjRbvrHEUUZfMUweGm1glYkNSorlK9dqYeCltdNs&#10;w4mvtigr3yJpShjy8NsYRw+nJXxoXIQjhR0PXMsmPhpVZaDYmhx/IHocgYlVKrfacbHbLYEjbDA0&#10;qjI3P4BStcRII65aCCguMQiI32YVxuFC6ngO++KodvcZVNkrIoB4g7Y/rlaqnEgbfTlU3+eElW0Q&#10;Aep0OOAwKseQk/F2xwXcZZjQWI+ZZ/ShMg3GCwKZYyDxWd+blvE5skyCiFrsMrCleNssYFWNQnbK&#10;bEMCrwCpxI4CxZPbGgplqvI0wEq3dXHor13wUBTYZUd2SQK7Fqnvj0GVTKQj4UqargfULgWdtJct&#10;0RSTmLLco5l7b+UPl6XzV5k0zy5GOTXNwiDenU5x3RGN7eyXyP6to9eJP2kb5+GMrARkNB+0H5ix&#10;Q+XfL1r5cZPqur26oJUUUSeMbbjx98mPqn7J6jvgjG3GfNtzaKrF4WPptvwPY4qhrucZCtlSwxGp&#10;rvTplE0xbw2Igw60JxjDl9k5ISpBNIoKF+CVQwP45QNMt4mHGlE9mHB4GgB6Y+uG0iVpW9ua8a/L&#10;Hq9DxByqcerGQ6oqKMlR6g9st9xTKKYpzp5WKVZB+ycIbo+k4lTbscjTMPdvLyrqVm1nOvIEclr3&#10;yAfmN+X9v+YemNpt4Qr/AGo398tx5eBXqn5VfmWv5c3zQTo0tlNRJlHVCOhwP+Tv5cDyDZPFKoNy&#10;x4/7EeGYWoyeIfJB22T38/fzWtPNgtNF0OVjYj948g2DMexHtnYUjYuSdh4ZLGKDIC3yhr+pQsgV&#10;KM47jwwWBQ5eI2GYDzO4vCKmM0Wu4xStckI0qRTuWPONtjioYjbDwhCSzB3YOxJAPfE6kGuEMgjS&#10;qyR8R9rHq2KUtmhK0K7HFFOKpNcxtsab+OOJoCRkoiyqAlXcg4lG++W5I7IpRCA7SV9iMEg5QlSe&#10;I023GWWoN8CrYLJ53AiBr4DEXkBWin4shIpZroujXAnQTxFoiKMBg20hF7UTruu5bNB2hqfDHNys&#10;ELe6+TvL9xo90j6RIfTm2MDdd85Z+bPmoWFm9vG1OA6g9TnFZtQSXoNLhoP00/JLyDDoVoNVkjCz&#10;Tjk22eKNNt7nzLqQlkBYl9yPnmBqNV4Yc0wt9DZ9CPJmhy6Dosbzs3GYfCjHw75sPZ3UyyzPk6Tt&#10;Khs+Kf8AnKdtP1f0NKeNDcwgyGSgJHscOC5VuPbPTsEiYukL8svNOhW9xPIyJSQVBHYjFVmHQ9cy&#10;GLzC/wDLzxpziBK9/EYoXFN8lE0mJSA6M89RGD86ZQKn2OWjIWaTXPl+4jQkAso8R0zV7HLhMFrY&#10;7caPcwUbiSp8MxYeOSpUGLd1NHU198vc9MBKtog5UdTQ7YoEYCrZAZAdlULqD0zW3NU7g9coZNUp&#10;damm9fDHYqplTT4s2FUK6E9sYoqcvCGN6nciFSAcEDbbJJYNJIXbkc2BXVr165RwqqRDepFR4ZQa&#10;nXFIVri3SRQYxQ9xjgwOGk0ljW5Q0ObFIDQjPfKxSv4U+WbCq4JXpmyJLC0QoIOYnAhWAPfMNt8B&#10;3VUVih2xdWKdOmY88YkqPhvqj0pq0/DF+YpXKPD3S0JTHW2RyIX+0K7GhqM//9f2OcxQ7h+N6n2x&#10;g67YVVDuKdseK98iVU2p2y8VWHNgKlsdq9M2BgqbZsVWnN88kzWDpmxVs5eKtHrtlYq4U75sUt/P&#10;NgQuyj0whIXLjMkyVc2Kt45ciWJWNTLNcQobWlffGHCEhUFKfTmwq2aUx/zyLErNtqY04QkLxlYW&#10;S4ZsVb8K47Itbly8Ct7d8a2EJDaU7ZlxKls47AhwzYq7tlYVXfLN3xVvLwK7G4Urz1xM5MIK8e+V&#10;ihcPfNhVdt2ysULs2Ktn8M2Kqi++V39sUru22Y++EIcMDH8MvCUQOmOyLErxX6MvFC8ZWFC79WVh&#10;Sv8AllYobH4ZsVXYw5OLCSquMybWqZeBIa2y98DY0KdsrJKV60ysWuS45sKA33xhplnRiqJ1GYZE&#10;qrj8MrFLjl4FbXHfLIFnFvLwM2xlYq3tlYVXjtlYoVBXLXIyS2QPHfFRXKSlftiigd8rkT0VYKds&#10;UNKe2UWbVWHTbrjVpX4MnO63Q4dfoxTvlY5K7LyKrTmwhIU9sbkw2Bo5sUrR02zYocffNirRpl4q&#10;tNO/TNirRp2zYq01KZsVQ5AHQ5sVbXNirmp3zYq7t8XTMcVVV4405MNgXf6uYYUqLk9sdkC1lTBa&#10;uw3zYEIpC3cYw0xVEoXp0xhyYbAjUL+GNNMIVHW5k7DEjTClPYWl7r88YwXucWMkzhefsv4jE6Dx&#10;ywEsF7sx3ZaH55Yp2yxkErn3+3448VyLApVMF3ocWGBUjuKb/PFV9shJQk01K/Ti4rlJZJdLSuO3&#10;wKobYw4qmFtxriD9ctxsSnCUoKYkctVMIsbhQiqDxy8CVp40NccMVQMtO+PGBUsk98eMBSEK1O+O&#10;yDYs+WUcUolOmNNcIAa5K46e2NybFo0zYqsauPXrkJqotXFMpSpH3zbZIMg03vlYWS+OlffE2ySU&#10;4s+Nd8RNe2SjSpxtTbGmtd8sjSFKSnbriydMhNUtn74uuVpY9ddcUGRLEpa+XkWKkemOxShJKY5c&#10;KoCbHYEoF/xzYqod8YeuWBiVZa0ysKFw65sVb+ePX2yMmYUZK98dkUqI75sCF+bCrfzzYFaHXMMV&#10;DbZR98IS5cwp2xKrzXvl4ENCuJilcmbQu+Kntj8glTObFV/hTNiq3fv0zYq32+LE3675ZFBVUp2x&#10;uSYqm2YYGS1qd8vfvirXw9uuVhVfmxQ38srFDebFWhTLGKtnHiuQNMlI07Yw9ckxVB0ysKVw9scO&#10;uRKubFcrVbmxS4ZsVbxjV7dMmFXCnfGZJVQZhgKtn8Mf23yBV3yx2KrB9qvfEjkwqttTLGAq3398&#10;vIq0a5sVXD3zYFVPnlYoKoM3zxQuGbClctfozYqqbZsVXZsCtj2ysVXHNth3Tuu+LvWmVgQuXr/X&#10;MeuKqoO3TNirRzYq7KxVflYVbGbFVw67ZWFK/vvl4FLgF8d82KHV8BmxVcvXfrlYFVh75sULt9s2&#10;Ku775WKqgO+wyx74lVwp9GXRfHIklV6jbrtjTklbX26Y9ad8hJVZf8rFRTtlJSrGu1fDMfbrhVaP&#10;fE6t4ZKgqoC3gKYk1O2XxZhT2xPLEqg5dvwxwptXxyJ8kLqD9o4J7e2YiohadumY4FV02O2+N+eF&#10;C9enw/TmwIVkJFdq7ZsVcvTbG4VRIO3T4s2KG6jbmNsrFVRCOVUG3bNgSrGvU9co++FC5Dv0xhwh&#10;UQaEANsvYjGmvvktkhfHsRSp8McPxyJSqt9qs305sCqxrx/ye2Y++LFqPr8PXKGKqx6j5Yw4qjY6&#10;cdvDKHtkpWqgnp8u/P36ZeRVEt9nfNirSUNK7ZsVb25mnXMKdsVVWLU+IHKPX3xVWiX4d2FK+Byt&#10;sVXnxGY4q0K98Ya9sIpVZSwOwrmGA+Sq5J5KbgbeGWMUumZaGijjTbfHfLEoQ6jbr2yt/ow7KpDr&#10;+rHZWxbB9t/wym679cnEpXgHqSaYi345dFKi4Wu575Q6++SKqRJAO1V9/DHrWm2RlXVUOOW3p/Zy&#10;zWm+RACCrKSAdqj9WJ5Yx3b6HffKFMd13XSEcqoO3TMPbCWSwk13G+Lgnw3ykgJWVO9QcZJk4K5a&#10;EjtiYyaFste+X32xKuUtw6bYtVqDbKqCVACtTUBuwxNq98nABBVH5UHLrmFO+E2q8ePfwxRQOxyq&#10;dpbT8c2/bIhUYCOjDbucd+vAq0gCvE1XHYqhpOm+PX7WWY1YX5qcfUgqp8dftAjpgkZYl47JSu+V&#10;vkmTQpTf8MsYpWN7ZjirSfjlHAWBRkNK4mcDFP4Ogpi0dKbdcrkkIG95Fv3u2KZFKHhC8viOPQnw&#10;2yrIqdQCIbxGprhbr9PqUtenE1zFHNAfTX/ONpLed9KVgFb1V4E/zdqU3zlHk8QLbzfUDyT1Dy8K&#10;/Thnz3Y5n6s/nw13JqFj+m19OYWw9LoWK+9K/jkpNa++WDk0Pn74aEN08cUFe2RlSqCtRT6igrXx&#10;xXc+xyLcEL+7owb7JOxHUZgetBvixmslU8FErHj+yaYwE9xljWosqA/u2J/m65YyTIeSDm4bB6V7&#10;HMK12wT5bsj5qkPXbwxY175RsopelBX098KNTSFkPJ+J77HKzzS9n/L651KOWMfVjJFQ8CWUCn0k&#10;YGtefpBJun7LDuPl1wFDIdbEBvWuNPNHP97Cezd/i6fjhvag9ya0yuVMSwTXXnIPFCFqe42+WD0p&#10;ki2POrrlTevvjzWu+XR5MwxuagNU333By98KCgmEPIEH544EnqKHFCGlRFJCuGTxoRTL+eFVAilO&#10;BrmFfpxLINPQr+92x4rgSgJ1jpUNt4Y7fFCEIgAPIgnvmUmvTCqlcLblKhqeApiuBUqolTQ4EmaR&#10;T8I5L92CXJWe+XIdMuEUXc3oXQ+yQpYH7gcCyAkFoz8fZcxsxNMw9Z8pLapOkd+weKtC4FDTsaHf&#10;B/O6S0d9NRnm4nkoIG3zOcd2oZdeTttKB1L6h/Lq38tnVoBq1xEDy/ckq/Ovh0zxB+Z8usSXDi9i&#10;eO35bliD+o5zc/td/jArZ+iOniAW6CyIMXEUK9MlH5K22kSX0Q1O4WMcgSeLE/LYZzXaJlfJM+Sp&#10;ePLHDI9qnqTBTwWoFT23Oe6dd/uYl2+rBR6B8VzsfZkREfRv3vM67i4t35qfmqbybXLqTUhJDdk/&#10;vUPxKB89xkNI60O/eud/gMu7Z19B826/HpbSH1pAslewJ/UMwB6g/Qcy+KXcimDz22lKSj3IYkfb&#10;CvsPcUxQ14+/fLIyPUJADELizsVnrBdxMvYcHB/4jiI5Bvh6ZYJHu+5nQRE9tpzQ/vbiJWHirUP3&#10;DBVGpSuAy8mBAYmkFisheOeNqH7DK3E/IkUxsXWj0y71+bGkg8wJpJCtatGG3qtP1HBa9Ph6VyW9&#10;7pDzu6W2I+BqYpvQ16Yx57KUomWLf4tvkcSFcyGKTTonLZxy7bHHYqoONx6h3yxiFQd3svwb7Yol&#10;O2ZAV5jrJlL/AL0UXtj8KpBmxVd8+ubAqshanTEm9sISEytwp/vDQ9soV7ZJmukEVDyO+Lp03ymf&#10;NUKVhp8Lfrxxp3wC1USE8cb8PbJboLgI+Ox3xhrhJYK8Kxn7TU+g5VPfEnyVHpHbFh6slFrvsf6Y&#10;1Cf2xgsqj9RtNLiXlZXQlYjdeDin3qBgnfKilLYlt9vVb4fkcTq1dhjuhNli0n02PqjoNqHc/dn/&#10;2VBLAQItABQABgAIAAAAIQArENvACgEAABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANU8SV0pAwAAzwYAAA4AAAAAAAAAAAAAAAAAOgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAAAAAAAAAAAAAAjwUA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAUAAYACAAAACEAU6wKheEAAAAKAQAADwAA&#10;AAAAAAAAAAAAAACABgAAZHJzL2Rvd25yZXYueG1sUEsBAi0ACgAAAAAAAAAhAPir0GHoFxUA6BcV&#10;ABQAAAAAAAAAAAAAAAAAjgcAAGRycy9tZWRpYS9pbWFnZTEuanBnUEsFBgAAAAAGAAYAfAEAAKgf&#10;FQAAAA==&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="0B8BF4A9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.25pt;margin-top:-1.5pt;width:619.2pt;height:308.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGlt9P/DAgAAAwYAAA4AAABkcnMvZTJvRG9jLnhtbKxU204bMRB9r9R/&#10;sPxeNgmXQMQGRSAqJAQIqHh2vF7Wktd2x5Ns0q/v2N5sEKBWqpoHZ+y5nz0z5xeb1rC1gqCdLfn4&#10;YMSZstJV2r6W/Mfz9bdTzgIKWwnjrCr5VgV+Mf/65bzzMzVxjTOVAkZBbJh1vuQNop8VRZCNakU4&#10;cF5ZUtYOWoF0hdeiAtFR9NYUk9HopOgcVB6cVCHQ61VW8nmKX9dK4n1dB4XMlJxqw3RCOpfxLObn&#10;YvYKwjda9mWIf6iiFdpS0iHUlUDBVqA/hGq1BBdcjQfStYWray1V6oG6GY/edfPUCK9SLwRO8ANM&#10;4f+FlXfrJ/8ABEPnwyyQGLvY1NDGf6qPbRJY2wEstUEm6XF6enJ4ekSYStIdnk0m0+lJhLPYu3sI&#10;+F25lkWh5EBfI4Ek1rcBs+nOJGZbGu2vtTGs8gQcRQaHLxqbBAORK/lGox4I+ox/p0uG+MrJVass&#10;Zs6AMgKJsKHRPlCamWqXqqICb6ox9UN8RaKqB20xEySAfKTiE1kCgkLZxIJrKrZ/p64HBcm7VqKV&#10;sfG0LraWm44vxR7vJOHWqGz9qGqmK0J4khpOo6AuDbC1IBILKamPjEVoRKXy8/GIfj38g0f6GMZS&#10;wH21few+QByzj7Fzlbm75KrSJA2Fjf5UWHYePFJmZ3FwbrV18FkAQ131mbP9DqQMTURp6artA0Re&#10;JH4EL681UetWBHwQQINLpKFlhPd01MZ1JXe9xFnj4Ndn79GeiERazjpaBCUPP1cCFGfmxtKknY2P&#10;IssxXY6Op5NIzLea5VuNXbWXjj4T8YiqS2K0R7MTa3DtC+2sRcxKKmEl5S65RNhdLjEvKNp6Ui0W&#10;yYy2hRd4a5+83E1CHJ3nzYsA388X0mjeud3SELN3Y5ZtMxcXK3S1TjO4x7XHmzZNIk6/FeMqe3tP&#10;VvvdPf8NAAD//wMAUEsDBAoAAAAAAAAAIQBnPjN2lngFAJZ4BQAVAAAAZHJzL21lZGlhL2ltYWdl&#10;MS5qcGVn/9j/4AAQSkZJRgABAQEA3ADcAAD/2wBDAAIBAQEBAQIBAQECAgICAgQDAgICAgUEBAME&#10;BgUGBgYFBgYGBwkIBgcJBwYGCAsICQoKCgoKBggLDAsKDAkKCgr/2wBDAQICAgICAgUDAwUKBwYH&#10;CgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgr/wAARCAOv&#10;B2EDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIE&#10;AwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJico&#10;KSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZ&#10;mqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6&#10;/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAEC&#10;AxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNE&#10;RUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmq&#10;srO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEA&#10;PwD7UudTLR4CY49aoxwCeQsJe/pTd5IAGCfSp0naKMFUGR1ArzFZHWeXftSarqumeGrbQ7SCOYXs&#10;wVkbI3Cus+CGkweHvBMFqNPa3dowWTtXlP7Qd/e+KPippvhnTPEBheIq7wk/KfqK9t8KwX1h4cS3&#10;umBZIeWHTpXoSShhFHuc6v7Rs+M/+Cj/AIm0TU/E9roN3qE0Vs0io9yj5W2fs+B714dpQvvDqt/a&#10;N2LuB4wk10V+V17SKB14ro/2trK48VfHW8VI53EJJkhkbEUsXTIHcj2rN8PWVpABYy3P22GBM27X&#10;HJeLugBAORX2mVU1RwUUfN4+TqYhjNE0iLRrxtY0m9l3ugF7DMMmaPORIi8YxWsmvanpV611rll5&#10;zFAs6fx3NufuspI4I+tXbcaetksFgGZVUvZyT8yMneMD2qrZ6hqE0q6dPp80cW0yWMrJl3B6xEHI&#10;xXddNnOlZFm41mRJWZUlO2HDxKu6Sa3I+8SePl471q6bazT2RmnvYJp4YCUigz/plr6N1G4f0rPt&#10;vEMnh+SKx0vSw4kBez2pls/xROeetEerWkiQtbKsLPIz2sUCZWGT+KJyMEZpPyKS6mZr9i8UkKWq&#10;pcOAWgWIEJNAeqMV6la2YtI1nS1iuUuFuZYYN1nMgxFPbkcxN0yw57U9Uhu5YolmRElk32ICDbb3&#10;A5aNjwcGrf8AabapENNf/RmMp8l5sLHb3A6rz1DUcqsPms9DLW00prY3d6FlmjRpLG4kH7qaD+KL&#10;GAcjnH0qmmr3NqYYVuxNb7C+mXN0dwmiPDwDd3HbPpWidA1TUc2N1crDbzS/JJOCFtbheyryMMfS&#10;rkHgawtNNxa6j5KyXA3/AGpebe7HYdQFb3HekkiruxlSXNqltGmnXSBljaXTHuuTLH/y0gwcj144&#10;qTwZfT297BG/lovzTaUYOWlQ58y2bGQO/FakeiaGLUx3Vl9gDz8yLh2iuh/EMdFaoZ9I021cR6I6&#10;Wf2mUfaI4jl4LsdHHQqrAcj3p2RNw1T9/dhPCGpKwKtPp9o3DHvLbOw+nFZ2kvHBNHdaTcNGDmSz&#10;jaTiOTrJbyHjv0rJ8V6FreqalHewzmznS5C3BtnI+zXAPDMTj5W71dEMl1htalFvHJKqajCjbUtb&#10;scpLhhyrY7HvVaJE7sl1PXxd3NtaSQ5Vy0mkzY2xxv8A8tLdicZzziqOoWthoXhtpra9mdJHaTTp&#10;yTi3f+O2ZT1zzir1/rD38ckV1DCunrMI9RbZtjtLkH5JwOQVbua0LDTFl0y4mhkhQSyKNReQfLaT&#10;jlJ0A7HjPFNOLE00Y/hjThYafZakdSM0Fw7S6PeTqQY36PalSDjPOBWkNbspHWPRdSMALtJpZnUm&#10;WOX/AJaW2FzgHnGR3pNZl1LUNQiKX0Nk8VwqaiWTOyUfcnRV6BvXFRT/ANnjWLi+1bT2guGmCam9&#10;sgaSOfpHcL0IVj3FVJJDWhV0vUL/AEK6XW7BzbxSyNLpsgBeWOf/AJaWzgdFbnHHeptG16+m1COH&#10;TNMhaK7lM+mNbMMwz8+ZbyN6N6VDqmr3dxe3Flqtj5JkkVLxEX95FKDiOcnsG4zWpqep2NrYtBca&#10;KtuZGEep2Vo4VYLj/lndbjxg9+e9KSSQasgudN0W+lgu9P1WO3u2mZ9P0922R29wB89uzHGQ3pms&#10;S+shrF1HJpVksbxO8lisuFhgmX/WW5B+8DzgVPe3A1WylGrWCgPKsWqoVMcdrOP9XcqeQwIxz71l&#10;QXU2jNeTXMU8rmdU1CaRT5NnP/BOmOoPGeKhFWRo22p6BbTxra27o8jGbSbu5UhbS4H+stQhzwec&#10;fWreh6hPLqKXUHmwtKWbSp5zumWbpJahRkANzgEVLoXi7RNRIPizSkivrmQRXupFM/ZrlT+6uEQc&#10;gNxmtqPU/D1petPrSCCa4mWHVpVQGZJxjyrlF6qG7kVSXUlpIqKi3UluNCEttPIWl0yAndN53/LW&#10;2c/wBvQ1HpllGLTYbR2aaRpdJsYF3PDKP9ZaTscZB5wKueILKG0u7q7ieSB7qRY9St1O6WK4H+ru&#10;Q/8ACrd+e9VfM1PxHay6VdXcUbyXKJrNrYnH2S4B/d3RfoVOBn604t3EybTfB2m61DHLpN1AzozS&#10;6bp0b7YLOUD95ayk4PPOBmo7Sx8QW13b21m6GyR2m0oTrstoJB/rbQqeST27GibRTHc38lxOsLmZ&#10;E1aa1BWG0uV/1dyDyHVuM1Dv16Y3eseJZzHCLhUv7osRFa3A/wBXcxIOzHGTinLuCfcsS3NhD5La&#10;BAbdZfMk0u9v4vun/lrZKnI5521bbV4Us7DT9B024gvJVM2i304D3Eq5/fWRA4XPbIFYFxPqOtpP&#10;9rujYPNdKkt1PzNFdj/V3MSjoj8c4rdtCbGOTS9Usriynu5EXVJiwa7tb0cJODxsjfvj1ojdjasx&#10;dN8QWllfQ6No24H55tKtY23zzD/ltaTN/D3wPeqMWm6re6glxpFqkkQDT6Zp8LbYhCP9bazScEsO&#10;wq54s8N2xnaW1sXsmuWX7fZ2Ry1pfL9yd5D0SQAZwfWl8P6yNf0B479ltgt0EubSPMdvpt+v3ZWb&#10;+NXxzjjmhtpE8sRLNo5yP7BIuQkbT6X55K23kEfvbUg8yMvOBU9hdHSLOLUtLniml8lm0q/vk+S4&#10;tif3tqsRH315xUDeONCkYT3epRRSm58p7i4iEdrpV+vQxqB8yv06d6zr+ZL/AFQ3N1ePpS3N3gaj&#10;Mv7y2vwOBDGPuI/rikpCdJGkYm0vVrfVLDVZ1f7C8mmzTKZLjVLZv9ZbBeQjJyADWR4dXURePdLN&#10;cJB5LPbaPHJvvdXs2PzpI4JCMvYHBAFWtWvLzw9bC3McthJe3RFqxcS31vfAc7j/AARyf1rRtdN0&#10;yOG0tGtv7Ju9QnDfYrFt01tfDqk0p+6j9cdOa1g7EtGb4b8QQ/2tNovh2x+1i3jLy2emkj7XYHql&#10;xL/E6fnxU+rx6ZNYTSLaNqa2ifuy52WUlie/YySR9e/Sta8i07TLPyNKktlk+1M9tbQYjh029H3o&#10;5ZD/AKxW+prnrXXPEmvgXyLC2lvdN9gvbqPyrPTbxQfNgCH7wbsOh4qlNbGTptmhqVhNNDFqM8y6&#10;jFZaeEe+vE+W+s2+75EQ6vH69eKZYaDoiWsmvX73Q1CCBYrmS8jD3upWjcpJAmMIyY68dqraK2pr&#10;qNp4j8IaiEtFmkkt9U1CLMiXSj95aRxchVbnacelamkwxa6if2VNdWb38kk2lSB999PNnEtrIf8A&#10;lkp5x9aL6lqNkZ91cwSaqIdct7uMSWohvNNsHMl5qlmeVuZJASIyp69MYqxLo+k22j3ugRiK/tki&#10;UanZW6hLaKA48q6kl6uynGcelWZmmsZ4PDeg6cIk8otY2unPumyT+9tLqbtkAmoLzw/c6k9rYeF7&#10;aK4trdWa3hkk8uyijHMtrIxwZXBzgVd1YhRdyrp9pPY6pdX9wbW9sEiSHUb11ENhABxFdQqOZmHf&#10;ineMdP0a5trjU/Ec8NtczlIdR1i+iBkkJ/1VzaQjG3PGT71fu9PaDRLfWvDtqmrRWUbDTdW1Rdls&#10;Yv8Alrawwn77rk4rmv8AhH1Gq/8ACSf2pdC6WwdtPuNRj8ye9tz96CKE8Iy84NS+WW5acktDDX4X&#10;eEbSxuZtcshphvbsW17dRwibUnc8x3Eef9WrcZ+takGhap4J1Ean4E8a67pV5YR/ZrrStIvWIjnP&#10;3Li5ZvlCtkZ9Kuy6XNougiHWHnYPaLK1nZ/vL7V7NjkrI/IiZOPyrT0sW+u6aNE0xIryOG1H2qw0&#10;6ULFc2PXdcTH7zpkZHXisJ06ct0axnNLc0/CX7W37ZPh9ILO1+IFhrTtcCHVxfQ+XDp2Pu4mHDbv&#10;UV7B4P8A+Cu/iDw5o7f8LQ+CV2tvFd/ZG1LTZhIJXHBYITuIPUHHOa8HnNjpV4by0uLTVTb22x2c&#10;eXp5tQNscka8GWRCeeO1GkRra6NceK/Fb7pljCahrmqWwZp7ZjiKSygGDlfWuSvlmEqx1idFHG4i&#10;D0Z9rfDP/gpT+y/4uvY9FuPE/wDZOpyqCbXWImhZCegO4cV6hovi74dePg0+h6/Y6kzHJe1uFkX9&#10;M1+YXinRtL1BrmXU9IYQ3xjh1NJIxPquowkZSdeP3Q6Z54FU/AHh7UtI8Sx634Q1jV9Am0/dZyaB&#10;4dvWTyenl3c8hO3BJ5Arxa+QxetNnoUszd/fR+n3jL9lT4NfFu2M3xB+H+m3US/6sy26gk+uQAc1&#10;5nef8E4vhf4cupdY+DXinWvC96/Cf2VqTeWp/wB1sg/Svk+7/a9/bd+HOg2mm2XxR0/xBLa3xtdW&#10;nvogLe0yflPnD7+RjkV6B8Pv+CtPjbwzpoufi38Jbh7aO7W0XU9OkDJPJ/fRTyynsa8+eUY2mrrU&#10;645jhpuzPY38Cft5/DCJjpnxC0XxVbq+YrfVYGimZB23DjNW9D/a++LfhK1MHxh/Z81WwjjbbJda&#10;aRco3q3y8gU7wL/wUW/Z58fa2/h7WvFDaPfGFXFtq1uYG57HPSvavCPiL4cePNNe98O+JbC+t1IR&#10;mgnVgxPUdea4J0KsH78DqVanJe7I4zwH+1h8BfGCh4/HFnZzSHC294/lSZ+jCvQdM8W+FfEdsJPD&#10;/iC2vN56wTBh+lc94q/Z0+CnjZWj1/wBpkvmDJmFuob6hhzmvLtf/wCCeegRX63vwO8f6x4RnRgc&#10;2d4Xjx3+RjjmuaUKUttDSDmnufQkSLFGXZgR7UsMaXEu3kV4E3w8/bU+FVuDpPxK0jxZFCCRb6nb&#10;eTK/tvXjNSeHf2v/AIneFYt3xj/Z01228pWMt5piieH6jHNZPDu2jNvau573fg27BFGfWqty0eMY&#10;5FedeBf2yf2fvHrny/Hdpa3ZOPsN8TDIp9MMBXeadf2GuH7Xp19DMjjK7JAcj1rJ0ZroX7RWA4Ve&#10;M5PpUtsjuu5lP41chsd6mSQDA6kVDLcqZBCrAnsKzlF9SlJNDZoiT8oOAKrPpzM4dmxntVyPcZCv&#10;HHWp1g85wKXKPmQaQ62nyY61c1WzTUk3uTnHHNUJ1MMqxR8sW6VoM88QVFhYnHJp2C6M7TbWXRLo&#10;XNqdrfWt3VLnwt4q0J9J8W+GbK/SYbZhdWyvle/UVSkhDn94OagdWDYH0xVRk4bEy1OB8Qf8E1v2&#10;HPiLfJrk3wlsLS7ViwNqMK7H1U8Vwnxw/wCCNH7F2oeBLuWW0+wavIjPbTWK7cHHAI9M+lfR/h+W&#10;S0lWcBVK8jNUvF+tz6w7LIoweNxrV4idrEqmup+LPxp/4IqftR6Bd3OtfDvR4tc00yM1v9llBl2d&#10;iw7H2r5h8e/ssfH74cXcsHjP4X6zZCH/AFkk1i4Qfjiv6KdIe806582KTHt7Vua83hnxJov9n+I/&#10;DtneofvxXNsrg/mKqGIaWpMqEWz+ZSy8Fa0bb7Y9qwUvtMe07gfpjirtlo1wriJocFezZr+iO1/Z&#10;C/Yp1zxGPFHiH4F6St0EO5ootitx3UcZrwf9pj/glv8As5fF+/F58NtFg8LyxkhFtY/llPbd6V1w&#10;xcFoZPDs/K34LfCa78U6lFNNCfK6YFfZnwk+DljounxKtqhYqP4eleieG/8Agmn49+EcqR6RDDqk&#10;QA/eWpyc/SvQfD3wl13QAsGqaRLDIDhgyHjFd1KrTlqQ4NKxy+ieAvLjUtGOnYVuWfg8pwqY9Ca7&#10;SDw0LWPaV5+uKSWweI7Qh+hFauq3sOMUjnYvCCOAMg9q0LfwAWh3GLIxngVu6Lpcs84Kqeua6iOw&#10;jhtxxk4wai7HZHjniHw6LUNthxg+leceMUMCMM4OK998a2kBifcAODz+FeDfEyWG3WQBug4q4yJk&#10;k0eKeO/EF3pUzShujHkVjaJ8XbyFwxusc9M074q3iPG7d+c15bMzrLuT1reDMeVM+idA+N06gAXO&#10;CDwS1d54f+OG5FZ7kZwOQa+R7HVry2I8uU/jW5p/jO/twFLnj361spvZmbg+h9oaP8Z1cqzXXB6c&#10;1vwfF5Hj+S9Vvxr410j4nXMQVHkYYPSuj074qSBAFuCSfU1XMgV+p9J+IPiYsqF2uR+Jryj4jePo&#10;5Y5EFwOnIzXEX/xImli3GbqOoNcN4w8cSSRyFpx070pS0KSOa+MPitZzKyyg5968IuYW1jWtpPVu&#10;prq/iV4nacuDLkEk8Vyvgq5in1NXYg/NjGK4Jq8jRWSPdPgV4Dgllhcxqc45xX2X8FfAduIYikIG&#10;K+Z/gRNaxLAm4HI64r7A+EeoW8UcZDj7or0aCjGHmZSTbPZfBPhSG2t1+UZ7+9eh6Rp8VugGMHbz&#10;iuP8K6rAbdGEvB9q6y11iBlB80dPSnOTuNJWNyJ9gyKc92duAKyo9VjkGBJT1uw3RxWVw5S1LIZD&#10;uzzVeeAMBmnLKNvBFDSg0KbQctmZV5pAlyRjHvWNqXhpJFICLn1xXVHGcZpksKyD5gOnpVqY7Hm+&#10;q+CIrkktCG/CuZ1b4aRSni3HfPFeyzadDIDxj6CqdxoQbkrmtFURLjc8B1X4TxHcq2xH0Fc7qXwl&#10;RRgWo9+K+kLrw2h6wn86zbrwlbyEkxD8apSiws0fM958JUAJFt0HaqM/wpQf8uvbggdK+krzwRbO&#10;pxbis278CQAYWPB+lJqLA+cZ/hmEY5T15rL1PwQLdMBOnfFfRWpeA02swiH4VyHibwekSN+7xt9O&#10;9FkB8+6zp7WgPB4ri9f1JrdWw/QV69490VbcOwQgV4V8QZfswkCnjHSueo+UtM5TxX4qkhRlEwxk&#10;8V5b4u8Xu27Nxxk4BPU1p+ONbZXcM/TPSvKvE+sSTyttlBAB7VwzqNlNWKfinxFLdSlEkzzzg1zM&#10;82fvn61Zu3yxbv61m3lwg4zXO3cze5Fc3G0Hnt3rMnuCWOOtS3VyTwDn1qCGF532qvU1LV2CdhIY&#10;JJ3Cr1LdK3tM0x84YjOOSKteHfBF9eKkojbnqCOlddp/ga5gQOYzz7V1UqdtxWbM7RtNPHQkV0Np&#10;bCJQadFpTWrFAuOKlYbVzXS9FoUojHfqCcVA7nsadM2RxTFXccVO5VkSwTsjghsEd69A+H3xKvND&#10;mUPMwAI715+kYUYxzVm3ARtwJBqXBMD6u8DfHG1ljRWvcHHQtXf6Z8ZlKqUv1KntXxLYazqFqwaG&#10;dhtPrXQaZ8QtetsbLk4HYms/ZMdz7JPxgJXd9p/EmszVfjAmwmS9X2JavluL4m+InGDPgVHJ4s1u&#10;+fEl22D2BoVJodz2rxn8bYEDJHcB35+6a8s1/wAWah4gnJmlO0npWRBaXly5cqzE960rbQb1cF4C&#10;PTIreEUSNsIXZsnnmug0yyPDMPyNV9O0148b05rotK08rg81ulcT2LOmafjH610OmafuYDHaodK0&#10;xioLH9K6HT7IK2SPxq0rECWlgBgA1dS2Eaew96nhg2cqKr6hdLDG25hwDzTAo6pei3iOMdDXE+Kf&#10;ESQo5Mi8DpV/xVr6xK4DgALXlPjfxckYkzIO/FZTmkUolDxv4wRc4kBwegNeU+KvFCytJlxz0wak&#10;8YeKt8jYkx7EVwd9qBu5jKzV59WrdjvYkvL2SeU/MMZ/Gqk7qASSOnFRvMACSaqXVwCcA1zNsT7s&#10;iuyJSVBzk8YqxpGl+dMCAMd6gt4mlYGur8J6OZJVJXgEE5rSnDmZJ1Pgbw2BsxxjrnvXqnh6z+zR&#10;KEPQDNcj4WtRFGoZcYNdlp10kUYBPYV6MEoo0SuzWW6miA2t7fjVjTrfUdXuBDAm7JAJqjZu19Mt&#10;tbruYngV7d8EvhV9p8ua4gJyQSSO9YVKieiLSbZgeGfhVfzxCWaFiT0yKu6z8NprWEt5XI7Yr6U0&#10;H4ZwQWiuLfAA9O1Zni/wZbLbyfuRnHHFYp9zRRa2PjXxr4butNZpI1IxnkCuKXxNNZSGKSXBzxzX&#10;vPxj0i2tI5Plwea+b/EyqNSYA9CeKcdxS2udZpnjZ8Aic/nW7ZeO5mUKZx9Sa8qt5DGPkbpWhb6l&#10;MmCrcfSt4tmfU9T/AOE0coVeUHPpWbqfiNpFJD/rXGQ6zM5wXBNS/bml5Y1Wo1qhNeujMGY981wW&#10;u6c88zBehPOa7edGmGaz59G81+R361MoXE1oYfg3wrE92rNGAepr6N+DmgpC0R2gZPevJvCumrDd&#10;Btp4PXNe1/Da9itvLDEAg8U6cFFk9D6R+GtpZQWyBQMkDOK9Y0Q2sVupXjAFeGeCfFdtBEu5xnAz&#10;XcwePIIoQFnA46Zrs5lYND0S51KGJceYvWue1jWkcFEYbR6VyV949DLhZeM1l3Hi8SnAlAzWd7is&#10;bmp3Zl3YNZFyCwziq8euxTnDOKm8+OUZDDFK+omUbm3D5LLkGs+705JAdye3WtmRRyoPWq8sRAxj&#10;NUJXucxf6MHU4x1zWNfeG43Ysq4GOmK7Wa3DHGKrS2CuaRWq3PO9Q8IrKfuDH0rEv/BELsSqDkdx&#10;Xqc+lRsSCpz9apXWiwsMbfrQ1ca8jyC98BgKSIx9D2rJn8DgE5h4FeyXehRYOATzWdceHIGx8vNS&#10;4ou7ijyKPwtc2smYY8VZSPUrNdqHB9hXo0/hqJj/AKs9O1Urjw3FyGi/CpdOJF3c8/vL3VsbA5/C&#10;sXUtNvbtt0rsc+ua9NufDMDD/V5rOu/DcSFtqH86nksNNM8qutDkTOExWVf2jW/B449a9L1TQvLB&#10;IQ9O5rj/ABDpzhWIToOaluxpGKscTqkxjU4OBXJa5evliefeur19NqNxzk5rh9ekYFkz2OKxlUZn&#10;NHJeJrxnyAR1/KuRvXLSlj3rp9di5Zm5JOK5m9G1iO9cs3dkR2Kz/dqvNIBwTUk0uDtU1TmkLsTm&#10;oKEkYluvSr+gaZJe3AZVJ9Oaq6fZy3U4ULxnrXovgHwmZGRhETk88VpTV2KRt+BPDLFkd4sgkZ4r&#10;1bw/oxgiDKhABqb4ffDuUW6zm3ySOAe1dq/hGSzsslSOOlelCNkOCtucXq10ttEwBxj1rkNZvpLh&#10;zEpBJ6V0njYT2hPyEDnJxXPeDdOOu+Io4G+6G54rGtU5VZF2ud98FPhFN4guo7y6gzyCMr0r6z+H&#10;HwXtbCzi/wBFHA/u1j/s7/DZIrCGTyeoGMCvpDSPCi2NgGEZBCjrXCrt3NYxOHj8FWdlHgxKAKta&#10;Z4WtrmUIIlwK0vE17FZ7kHBxxS+BLyG4ut0smSaiUknY2Vkrlt/hlaXdr8lup4z0ryD45/B2zvNJ&#10;nSW3BOD8u2vqXT7SE2qsCMFeTmvOvjDZW32eQgZwpJraCUlZiut0fk98dPh0PCXiWTy12o7nAAxi&#10;vPmQg4bGR6V9J/th2NkL2WQKNxkO2vnGZN3UDmoj2MJpNkIfn0qWPc3WkEeTgVLHEQMLyaoiy6Cp&#10;hUwfWnqOwqe00i8uXCxxE56cVr2/gTX5498enyED+LbVJ2BRZkRDHIqUc1Zn0S9sG23FuykHnIqM&#10;xFQQKtbhaw+IdyasQc1WQFe55qxADnJrRbkWLUSlRz+VSqwHU/WokGFyTznqaZNOFzgjGKsVrMfP&#10;cBQwDdB+Vc9reoqpIL5O31qxqmqLGpXcO/auT17VgSzLJnI9KznOyC1zP1/UixPzjPesGaYuck5x&#10;T766Lkg4656VW3Z5rkbbYyUOaHkwOvao94Vajkky2fWkAO298ZrqPAvhp765VyM5IxkVz2mWX2yc&#10;Lk9RivX/AIW+G2Eke6MjJHJFbU4uTFseofCbwZGkcamNc8da948MeF4Le2UlQce1cN8NtMjgRAY/&#10;qa9Nj1a3s7XDFflHHavUpR5UDuZ3iCxtreBiV4x3rxv4lXVtCzJ5inK46133j/xksccgV+MHoa+f&#10;viP4weaR0V8k561FWooopK5xfjbUo55nWBgcNjFclICThu/Suy8M+FZPE160twTt3c4716Fpv7Ml&#10;trtlvsGCORkbu9eVOTbuUo3PCvJKnj0pvzpJkn2r1bxR+zP410UvJBaGRV6BR2rh9U8C+IdLJF5p&#10;sqbRzlajm1KcHYx0duNtSK7gUNYTxHDRuMdcikEIx0yfTNaKSZFmhTOxHzNUU3zKMGpRF6AUgjJG&#10;R24pjZWwfU0Vb+zH++aKBXZ/RigtLj5Y5NrduTzU8MEtqjSud6qhY5Paqsdv5TAt1z2qj498VWfh&#10;rwbe392WXZA2CrYOcV5kVzSSN7tI8Z8NWGgfEr4/XuvCV1msZChHYD3r2n4m+ILLwr8Pb28e52GO&#10;2O1hxzivK/2UtFbUWvfFTTiQ3M7N86c9auftr+Kz4b+FNzbB0jknQhHkYBc9s16M4+0rwpo5ublg&#10;5M+KfE93eeNPFt1fXviZZbeS6Y6ZqcvAgcHmMg/lStpN7A6CK/Wb5zsnnBBSXH3R2waxvAWt6ZqN&#10;rPf3kcsbSTGPUNy4SOTPEiAcY6c1s67d2ulAXlvetEzgCd3jyW9HUDp+Vfc0o8lNI+aqvmm2RQaz&#10;p9i5gmjubOYy/KzDLRzDsMZBU/1rTl8bWwgCyWUtu0smD5XzSRz9jwcqD9Kp2l9FPMbzVTG0oCrc&#10;kqGllX+GRRxjHFWdT8PRX85ktVe5vWTbJa243S3CdmAxkEVo7JakxTb0C7urjVdkmZbdZJQssS4Z&#10;4Z84DseCAf61bi0wXbtDK8jZcLexI2BBL/DLkjofY10vg/8AZk+OPxIEYXQv7Pt5IxHJPOxIuI+x&#10;dSMhh9a9d0v/AIJ4fEWbTYUvPiNbR4iEciwW/wDrI/7rZJ5HrXDVx+FouzkdkMHWmtj58uZjBcm3&#10;1VJAhYR3hViI4nz8kwPNaFrLfTwSm/mE4RlS+eUEKB/BMuMhj7171rH7AkGlQpqOs/GH7IyReXM0&#10;iqokj9GB4OPWuZf9m3w5faitn4e/aS8NSXcMfkfZr/YjOmPunDDOO3FOnjqNVXjqRPBzg7M4GwAn&#10;jlu7m5O6PEd/vXO5f4J4wD9OcVBe+JLeO6kh1pJFYqsN9KiZa4j/AIZl6YI45r0Q/safHCy08ah4&#10;f1nRtWmiYiGaK6DeZCesf09Kw7z9n/8AaC0h0Q/D2W4mt2IhnEquJIm+9EwOfwq/rVJPV2J9hU2R&#10;yl15Nos9tcTBnCBbiFyC91AfuSrnoR3xWXquoTWMMn2+xAaBQtzDHJ813bn7sob1X+leiaL+yB8c&#10;fFmprNqOnxWGnRKTGxb98Iz96Ju2K+ZPjt4wHwv8a3fwz1DVZHGnTH7IduHVSTujLA8itaFajiJ8&#10;sHdmVWlUpRvJHpc3ii8nB0rS7mOeRovLu7dRlbi37SMeRlfWr/h7TtWXUJ7bxHbwXsa2+x0hYeVP&#10;bH7r5B5Za88+Gt9YeIIrS/0/Vo4fIjMlg03HmL/HC78buM8V3U6RRPaTaNqcVxI6tLYEn92P78Bz&#10;jPsK7Z0XE51UUi8sFlpE89zcaSbiSOIRzPEMw3No3SQAYJZPpUF5ejSLkPqTtNMlviOWVcC+sz02&#10;rgEso9fSo/DN3qLTBrdkSTzWk02W8+WJTn57fDevYZrQ+0anrV3Fa+GPD11qjQyeZp0qRFvs7Hh4&#10;GByADzisHKNPVm0VKbshqWlvJcDU5Zdira7XM+C9/aHkFQejp/Sq9wj6dqJkg1IzxR2oDIOZL+zI&#10;6nOQGT8+K76H9mH466/BDJ4f8CrbwNL9otTqM22S3Y8NHjoUNbl1+w58cZ7SC802TSdJS0kM7CRm&#10;Mkf99Aw6ofT3rnePw17cxt9Vr2vY8OtrTxFcXs8+m3D3KwW5AgiG439medrMMjcvPX0q82s3Orae&#10;ludNX7dZRbZIYlPlXth0O5l6sn58V7F4R/ZJ+JWsyi78F+JNA22s/mxWa3H7xHJ+dCRyUb0PSq/j&#10;/wDZN/aH0LSru8tvh3FJJbS+fpMemXSSIpP30ZTgsrelOpi6EX7zsEMNVlqjyi/0ybWPK0xbiC8i&#10;is8iWNwI7mzP8PYs6H8eKh1o3sE1tHpGuR3clhabZLi/twFvrI5AQLwWdOffiodS07Wfhzfrpviz&#10;Q7zSLlnN1pE1/bvHa2k4HzwNuGArc98ZNVLfVIvGEUeuaLrMEG6Z5NPncgi2uQMPAAMgq3OCfWta&#10;U6dTWLInCpDdBo9pqGleIHv7pWuZjaZe5uRuF/YMefKU5+dBn3rT019ItdSe40++a5WGzIlSTLT6&#10;nZH0BztZP6VTsRGps7u3vbjT3uJ2ksJHG+RLj/lpBtH3VboOO9Xbe50Swi8zS7F4JJZmkslEe65g&#10;uR9+3cjBVH7DFbu+yMzo/D9/pqRvY+XHfCG0w1nbtmTUbBv77ZI3pnpWXcx2w1drLSrTzI7a03TQ&#10;2rbYrywPHzsOS6f0qDwnYQXdgL/S4lhgluWl0q2glG+zux/rIJy2CFb8qv2+nQeOYk0nTTHBIpL6&#10;bInyQWlwv+st3J+8G7DPejltqS2SWV9o2n6YRFrFrfSW8WI3m/1F7YnsBwWkT19qoanf63HYyS31&#10;7HqFgYOL6dPlu7Ju0SHnen9KmuPAmh3d5bpFqsaPvP8AZ13J8kVjdr9+AKchg3OB71U1HVpfDl1a&#10;2VpfSosjPLpd9e2pPl3I/wBZa+WAcBh0471Lshxu2TaFJcaHfW8lzBJMFs8NczoZLjUNPPRkXnay&#10;Z/SpfG41j+yLhPD1/wD6TJZAXEKp5k+qaeekjHnayd/TFZnh3xJq0mpI/hezktLi7d5dIkdTJOsv&#10;/LW0bH3UfnAI71tWge/Fpa2GmvY3zyvJpljE251frNazScFVbqAaE0mW02iPw7Bq9toA0nV2+2y2&#10;FkDeW2ny7Ev7M/dd5ejMnf6VlvcSSyyzvCuomKIC8tBIFtHszjZMCPvvH1z7Vq3Mckj2ml2FlPNC&#10;WeXRLWBsQWko/wBbaTscFs8kDPesy6Gp311btaJBti3TaPcXEflW9uwH72zKN/rM84GaG+Zk8tkW&#10;7Lwtok0k+seKIrXVJViC3d7KoCT2R+5NDFwWkT168U9bTw5a3L3V3LO93ZwiG5kvR5l1qFmf9VPC&#10;v8JXjmjwX4istRkt7/7HMJ97/wBh397CRsIH72zWPsDzjNU5bS5t7yTXYYnsJpt8mkxn97eTr/y2&#10;tWx9wYzjI4p8t2Lmsipqdza6VcTy+MI5vKkTy9VtLVvNur6D/ljdbuQhXjODW8PEcuraJPbraRtY&#10;xxLbaxb2w2+dEf8AVXjS/wB5RjPeodSfT7iHS7PQgzWfltcafbwJukmX/ltaXEwxg5zgGsnV9S0z&#10;xANP0XTtRiNokhfRrUny7byufNtZ5DjewOcAmtWrRM76keoQabb6qLC81NtUdAkN2QSljEP+WV2C&#10;OZCOM1r6nYTfbZbvxlq1u6qyRanqPlmO3jPWG6toRjdyOWxU15oJTTYLyyuLS8NpbtNol7dDZaeQ&#10;P9ZahDzI45xzVK7v4/EPhq2mtbpzfqhaw1XUY8Nd2pOJbaKEj7yc4PXpUItKxImnR2N/Lqep6nNp&#10;S3UscGpzy4a6ncf6m7gi/gVuAW96t6VFcWs1/oV3bTWJuryNb63s33Xfn/8ALO7aQnCKe/IqO2tY&#10;NCkzbadeXUy2fmWST/vb7VLRvvxZ5EZTnGeRisuUnTdXfS7aK9lZLYMNH05sy6lYvyVmm5AeM9fp&#10;Vxa2Ilqb5g1G1a88PrPEm69QalZWTlYrK7GNlzLNzuVh1Ge9Fze6zqklyt9pO+KOYC7uj+603Srs&#10;fcnRR/rA4/PNNuJkidbW9jhvWjtebW1fZYy2J/56yf8ALWWM9e/FdCNenv8ATZbG3ura6W2tAk+r&#10;XsPl2tzY9jbxHBkkj9eelKV0hJI4q68S6vZzRajqDtaG4u8w3d3FxaXqdGghH3UcYGcd6Q6xZXct&#10;xfXST6ZdX90ZPMLCW9hvU6pxxDHJ7+taF08OkRS6m0hupjDsvNR1BN91qdmfuSW0X8DKe/as+40L&#10;StH8PrNqdheRNMo/tOw06bz7/UrdjmO4d+Qm043e1TdMpIvhb7xJoknhPRdEawk1C58y2srCfdPH&#10;djho7mc/cR+TjPeoIvBdho8lvbWXlX2JC9lpcMpgsNPnH+tt53OPMLAHjODmpdOg1XTdJn0W9SJ2&#10;nZF1TStJYiMREfuryafkErxnB9ah1e8/tvUpdPuJUu1tCianc/6nTbBxgRXS4/1p7HrnmpbY0huk&#10;zyjWLbXYJ7GRLfzZNIudWXZZWEgH720ih6uf7pq3aXTeINVttTk1iXT7RFkbS9U1K18y9ueP3tpD&#10;CMiMdcZHeo2gt7XUF8TareRIzTi3vdb1KHMcNz1jns7cYOGwBuwa0dVtJdGuIptbN3ptzqU4F3Ik&#10;Ql1Nrk8rNGg/1McnGT70uexVjOdrOHVYrHwlpdwYZlMtlbwsH1K/gziWGeT/AJZAcnHHFZ13dR2e&#10;oNFpOkNePJFvTRtMnxb/AGPq63U/d0PJHtXQyWlkZ5NG0fw8+mfaJCl3pVk5a5ivB92S4uOiRyc5&#10;GeM1h2/hq91vWF8PW95btKJmEek2oMWmaXdDg+fMeJQwB4zzmiMk9hWaItK8NX3imZI797bU9O0+&#10;2acTbvK04Wx42qODNIhJ9c4qn4g065szNr15rRtLOKFYodc1G25ns84BtLcdHX+9iupsLu+sNO8x&#10;r63kEMuyw1C7i8rT9KuVJMkEUP8Ay1DdvXNUdY0u61TU01xdXk0wbCNPvtTTz72efGHt4rf/AJZo&#10;cnbx6UOXQXKcuujr4tZ757aWW2u7fytUup4xLquq2+TsnRD/AKpeME9hVjwV4R1zw9rcU2i+INW0&#10;K5sV8r/hGtFvSzqpHyXc0mdig8ZHvXQT6BdeFvEEFl4UN5b+fZs0FpGRLqt6mf3ttPIPlgBwcA9A&#10;axdIv7uK+ubLw1bvcyzq81rpVlLi3W35MkV5cHG5lI6A9qThRno0PmqR2Z3Og/tO/ti+AGi02H4t&#10;WmspDdmG/N/D/o9lF/C5m/iz7V33w5/4LGeLdDaaL4lfCK4FpbT/AGf+1bST5JWzgFFPLZ7Yrwd5&#10;7vWdg1IW2prpVq7WzoDBpkcGMbAMZuJUJ689K2b7wtpGqaZbeK7zU1ea3tAp1bUIcG6gz8ps7cch&#10;kPGa5auVYOrui4Y7E0+p9neCf+Cjv7Pvjm6On674jfSb7gtY6nG0UgzjqDXsGi/E74beMLePTdF8&#10;T2N0bhcpHHcoSR9B1r8utd8ATeI5rm61ctbwXESpfTBBJqmqRHlZVHPlADg1z2h+F7rwv4vttb0j&#10;Vr/SptNH2aDStGvmMgP8FzPLyoBJBIryq/D9N/w3Y7qObTT99H6ueLP2XPgj46b7R4g8BaZLcuuP&#10;tRgVXA+o7153r/7Hel+EL5p/hH4613RLv1hvTJEfYqc8V8h+Af2xf2x/CbnS7X4h2+uNb3RTUrq8&#10;jAtbGMfdzNnDFvavRfh9/wAFZLy0e4ufiv8ADi7S1s70W9xqlk+6N2OcFFPzNnHbNeZUyfGUdtTv&#10;/tOhU30PZjp37dPgaWa5tdb0jxVpqY2RuhhuGHoD0Jp3h39tF/C149j8Z/hJ4g0OWIfvroWvnQIP&#10;XcvatbwJ/wAFFP2bPH/2ewj8Yrp93N92y1EeVIo/2genHrXqum3fw08d6WGh1bT9Rgul+eMTJIpX&#10;3rzqlCcdJwOunVjLWLMD4eftN/AL4iSLB4Y+JWmyzy42wvNsb6YbFej2ktpLbfarW9hkVuIijA5r&#10;ybxR+xD+zx48urjUH8DWtvczAKlxZr5Rj91K9DWHp/7HfiLwPe3Unwu+M2u6cq24jtLW7uTPHGQP&#10;vEN1rn9jTkbOUlse5RxI9x5kgBYGrF3cCL/Vk5xzXzfaav8Atx/DDX5P7Q0nTPGOmpHtDW37iVj2&#10;wCSPr2q8/wC2u/hy8XSvir8KfEGhyLzPP9mM0Sf8CQVM8PZXQ4zb3PfrVnZWlkGeOAD1qGaVY/vD&#10;GPWuS8C/tAfB7xvpa3+h+PLEqwyY5pwjr9Q2DXSrcWWrxfadOvFmTruRsg59+hrCdKa1NYzjcvWV&#10;6tx+7RiSBziotVcKyWyR5zz9KXTilqh2Qkk85xQlv9ouTcXE+MdjWfK7mjmuhXjiGN23n0pJWkJx&#10;V944pP8AVjiq0yJGSSMkdqlqw09Ct+86bP0qpeQLwUPPbFaJkVevAqI2TXLB04UdvWgFqR6PqF3Y&#10;y+ZDKynsQa2E1vTLqGSPW9PSVmGN2ystbB1kCj+dTyWyiMJjJzTjKUdhuKasy+2g/CS60do20JBc&#10;E4DqTxXHah8JNO1a/wDJ8N6rCqsPu3LYwfrW65gSMxpCSxHUHpUIZ4uYDtOeT3rVYmrF7kezRk+J&#10;fhtL4fsU07QtOluNi7ri82f6xz6Adh0rk7xb2zjKXFs6kDoR1r1jTtdvYozG5LqezGro1XRorfN1&#10;oFvO/XMiDg11QxtlqjN03fQ+VfiLrptVkSQFeOhHtXzl8V/FKRyS5n7cV+ifijRfhb4oZ5/E3w6g&#10;ZmUhGhO0BiMZPrXzN8Y/+CeV78Tbi7v/AIceKIrZ2BaO0uRtB9ADXRTxtOTsyZ0pWPgXx3r/ANul&#10;eFJCcsa5fBJz617z8WP+CfP7Snw6naS98GzX0QJPn2Q3jH4Zry0fCL4ji/bTR4M1Hzk4dPsjZH6V&#10;6FOtB9TBxkkc7GmDnmrUY44qxqfhvWNBuTZ6rp01vKn3kmQqfyNRIoABxW8WmQTR5Q4B4qeO5ZPm&#10;Eh496rMxUYP51Wu9QEKHD8itLitqXr3XZYoyom7dOa4/xVr7+S4Muc0uta/5SkmX171xPiPxF8hI&#10;Ykn36VlOVhnN+NdbeUPiQcH0rB8JeIfsuqL+/IO7IGaj8S6iZmb5/wBa5I30sFyJYmIIOeDXHKaT&#10;Ej7F+C/j6OAwhrjoBjNfU/wt+K1tbxJuusHHBr81fAfxWOnGNHuCCB03V7L4M/aBFvGhF6QOMgyV&#10;0U6+gWP0w8L/ABhhECoLsewzXYaf8VoZAuLntzzX57+Ev2i5HZVTUCCe27rXqnhD45+Yilr05zz8&#10;9bxqKQrH2vpXj2O4x+/z9TW9Z+LoHA3SY+lfKvhz4zwSqp+1dD/frstJ+L6ED/SuOwL9KoaPoiDx&#10;PC65WUYPTNSr4kjxkzKa8It/i7F3uc/8Cq1H8XYWXPnL9d9GgXPcF8QW7Ny4z7Vai1OGUf6wAH1r&#10;xmw+KdrLwZ1z7PXQaZ4+t5SMXGefWnoGp6bHJE/Ib9adhOgrkdP8WowGJuoz96ta18RwyKNzZ9wa&#10;dgNV0X+IVDNbRN94fpUcWpwyj5Xp73EbDIajVDKlxpyHlapXOnqT8wzitKSYN0PFVp2U5HFPmJZh&#10;ahpyFDgetcZ4u0xREzjn1rvr9gqHBrjvFrAWj5POKpNtCPAvilZpGr9+DzXzF8Wh5Qk2uc9M19Tf&#10;FRg0chC+v9a+V/jC+BKF556muau9NC0fPnjy4fe43k8nmvN9XHzsCeK9E8d/fkUdmPevNtckCKfn&#10;JOTXnSCW5iahMIieefrWNdzl2JDGrWqXJZioOce9N0nRrvVZgkUbNzUGe5TsrKe9lEUSksTxivTv&#10;hZ8F7zWp47meBjuIPK10Pwc+BF1qd3HNLalixGAVzivsX4I/s8IqReZZgDjkpxXXRoSmx7I8d8Gf&#10;s9s0CStZEsBxgVuXfwMkt4STaYx2296+x/DnwPtoLdcWIAx1K0niP4NwJEQtoozyflr0vYJRsCk7&#10;H58+OfhxcaVG7RwdO47V51dwPCxV8g55zX298VPhCiJKws8gg/w18z+P/hPPZ3zy20JGe22uSpFx&#10;kUmeYGLcfmHGeKcsPPHGK07zQLuxkKTwEYPUCoRa54Cn3oWoyqsWexx3qykYXgevrUiW56AVKtuF&#10;PI+lOzAbBD3zV6ztXcgYNJa2u8gEcV13gvw1Hf3KmSPIyKbAr6F4O1DVJFSCByTjGBXoXg/4G6hf&#10;uhu4mGe1ehfDLwJBcGNI7dQQRzt619G/DH4RactvHPdWqEleMrWcmUj5/wBD+AlpZRBfsDbiMnct&#10;P1X4VxW0RP2bHy19a3vwq08W/mJGo/3RXn/jfwTDbq4KAhRjpRGWo+XQ+YdS8IC0f5YyMUmn6ayP&#10;gqcivQfF+jxwFiFHBPauZt7VRKcDrXTEzexPptmcAkce1bFrbbeSv51BZQ7FC4H4Vbkuo4EwzAcc&#10;VsrWIGXlwsCE8DArk/FHiBIVcbxj1q14j1/yY3YSZz2zXmPjXxisSvmbkE/xVjOdkUkZnjjxjsD4&#10;nHQ4zXjHjnxo00jgT/dH51e8c+NHmkdFfjBxk15drmsy31ww3nrXBVqa2HsRalq81/LudzjPFUXk&#10;KJ1pGbn27YqtcThVJA+mTXJIlNiXF0RkbqqozzMSQcE0x3MjnPIzV3TbKSVwQuQSOtOEW2OTNDQ9&#10;OaVwrKfpXfeGdLWAbwMk4rG8M6QUQF1GT0rsNMt/JTkDp2rvp07K7BJGzpreTgk9K1rO6kmcRREk&#10;twAKwoJ8uFUdeMV6P8H/AAXFrWqR3F0NwBBA7DmipK2xcbHe/A74V3GqXkV5c27HOCSe1fXPwx8A&#10;QadbRhINuFHWuU+Dng7TLC1hjhiXtklRXtWk21pY2i7QAQOa5db3N1a5I9pb2dtgtjA6V518SNWt&#10;reGULIANua6Xxn4uj06Bv3hGO2a+Zf2gPjlFp9vNHDeAHb/f60uZ3HJ2PPPj9450+HzVEwOC20A9&#10;a+ddU1lby8adm4J4FWPH/j+78TagzySkgE965r7UGJO7nNaQRjKTNqG6XP3qtwXI24HT3rAivMZy&#10;T+dXbe+HTPb1roiRe5uW843AirkEytxmsS3vQeM96v29ypYVaWo07GvEqsu0EHNTx2qsc5/KqlpK&#10;Cowa0bd1AxVBzXLml2/lyb1HFdn4c1YWZVg+CP0rkrNlx8pzmtWzLBsBjmiyQmem6P45kt4wVnx0&#10;61tRfEWYpzcEj0BNeW2s8gGN54HrV2O7dFGXPT1qtbEpM9GPxCk6ecQue5ph+IgDfvLjvxXnF5rM&#10;sKYRj+dc3rPjk24KiUjB5OaluxR7vYfEJGYbbn6DNdNoXjmOVgssw7c18p2vxUaKRR9oyM92rr/D&#10;HxaSWZImuPr81ZqprYdkz6ktdVtbtA6yjkVOCrru3cetePeGfiarKoFxkcZBauv0rx/byoN74991&#10;bKUXsCSR15iH3hUbxEdzWbZ+LLN8FmBz3zWhFqtrcH5HH1zTC66kM8B69+1VJrfORWmzxuMq2agm&#10;SMqWBouUrIx57fBziq0lqhzla07hok61ReWFujUKwyjJaDPSqtxZqckr1rSd4z91vpUEu0jAqWLl&#10;MW4sowMis6+sI8E/lW/OgJOBxWdexA5OPpRcS0ON1uzCqQR1HWuD8VWgjVvTHrXputRKYySPpXnv&#10;iuMDdkZ4rnqalxaR5V4mhO99px1rg/EQG8sew6V6L4og/etjpzwa4DxAmXJx2rmexNS1jhdb2ANk&#10;85yPyrldQZBIT6V1niGLaWYjJz+lcbrTmNygPPesZGBRndS2FqKKJpphGo5JpVBc4Xk10/grwRea&#10;xqCIsZOWHIHSiMbsq7LvgTwbcag6osTElgD+dfRnwl+Esk/lyyWp7ZytN+DfwZ3FH+yZxgltvWvq&#10;P4XfCVIY42Nr0A5K9a9ChRbQ27GP4L+FphtVxbsAAM8VoeIvALC1b91wB/EK9s0LwdBaWYj+zdhz&#10;iszxX4chNs/7teB6V6KpRS1FfU+L/jB4SktreQxIQVJPB7VxPwPg2+KszLyHwFP1r6D+MfhqBhMF&#10;jznPSvEfD2lP4e8Vb1XCmXOa8jFwfNobw2PvH9nr7M1jCrNghelfQumWNleWwgdxgrxXyH8CvHiW&#10;1vAGmwFA53V9G+GPH1pNaRv5wzgfx1yU5K9ma9Cj8UvBkVuxlt5SQfQ1heD9Gltp1kOR+NdR4k8Q&#10;QaoMSOGAPPNY8OrWtgm7cq496OSPNcetjso9bWys8PIOFryr40eOrex02eWSZThG59Kn8VfEa2tL&#10;dsXAGOSd1fLX7THx7t4LWe0t735iCFAbqa0bUVoJux4X+0541i13XJbeKXdhiSR2rx0xmQgYz7Vu&#10;6jcXfivWnmkcs0snOe1ejfDb4D2mszJLqEoIJ+5tqUmjLWR5bpHhbU9VkCWlo7cjoK9I8D/s6a7r&#10;BjmuoWTOOMV9GfD/AOAOg6dHG8NgvQc7a9Q8PfDawtUQm3UY9BQoSe5SjqeF+DP2atM0+DfJZl3G&#10;Dl/Wt3VPhLFZ2zeXbAcdMV7zH4fsrWIDy1GOOlc/4st7KG3YEKPlNaRSReqPk74jfDyBUd2hO5a8&#10;d1fTHsrpoSv3T1J619QfFE2CCViQcjsK+dfGDQtqDGLAGTx61ordDOWxzwUqTmpUAXvj6UoUFuef&#10;elO1TjbVJNmVx5lAjIB7dc1mahqAjQjdzjmpr262RnAxj3rndY1JUjOW5I65olKyJepU1jVN5bD8&#10;EHrXJ6tfmWQoj8CrGr6m5ZgG6571iuxZiS2a5ZyuwQMxJzk0b/SkoJx1NQMUse5pmC7hRzk0jMTx&#10;V/QtPe6ugSmeeOKcVdk3Z0ngPQDPKrlD97HNe7fDrQWhVMoeOlcR8NPC4dEJiB5GTivafCOji2iE&#10;hUDHPSvRoU0tQTZ1/h8Lp9up6HAzTfEPi1ba3YCYDA61Q1DVVtYCQ2MD1rzrxt4xKbo1kOOmQ3Wu&#10;htRVyit8QvHhfzCJzk5zXkOqa8dSvW3k4B6nvVnxl4kluJWjilOWPPPSuaimcuSSfrmvOrT53Yad&#10;keyfCRLOVowMDJAOa+lvhtodpcQRCMDJxxXx18NfFg0y5RZpsKDyd3Svpf4UfERNkYS4BGB/HXNf&#10;lZvBqx7o3w8gvbPLQB8juK5jxJ8C9F1ZWF1oqtkc8V03hn4n2bQxxSSg4XB+auntPFuiX6gSBeRz&#10;yKfPF7otKx81eLv2Q/Duoo8ltF5RbPCjvXmXiv8AY81iw3NpLFwD0K191tp+i6hGWjC/N6VRu/AF&#10;ncofLUc/SnyRezE9z84fEPwH8aaGxD6XLIB1IHWuVvfDGrae2270+VCPVTX6V618K7aZSr2qsMc5&#10;UGvO/iD8FNBuLV1bSEDFfvYoUJIUopnwf9gm/vUV9S/8KE0n/oGp/wB8Ciq5ZkciP2IhEcnCSqT2&#10;zXB/tJ6pHpXw9ltruKE/aGCGPPLA121vbJGN20rk9u1eG/tJi+8SeNtM8NWl2ZY1kBaMNn+VcmEj&#10;zVkRVlaJ6L8AdL0zRfBMElkAqSICMjpXz9/wUX8UX1zax6FBai7tWUCeMvjYD/ECK+nPCGny+GPC&#10;MMD2YcRwgkL6Yr4Q/bG8Wt4l+Lws7b7TaSxuTDIw/cSAcFSDwTXrZZS9vmPN2ODHVPZ4Y898G219&#10;aQ/YXtpopoo+LmVVZZoe21eNxFbUel2toBHqV2JBsJSSUfPNGeqqrdCKTTNLvl0tILe/ScKd9hOz&#10;/NG/eMKeneoxPqTRrBezSAmTMMsw/eLJ3THIwa+vqJ3PCpvuWNL+HkXie9j8MeHZXFxeNnTppyQ7&#10;KTyrZ6Y7c19jfsq/sf6P8PtLt9T8RWhvL0AMJLhtxQ+xPavFP2KvC9r4p+I8slxaNui27reXBaJu&#10;5445r750zTjp9ksBGABXzec42pRj7OOh9Bl2HhL32NistN0+2WJIFAXoq9qZJMJMmKPGOmafNCZH&#10;yx4+lPikjtkOACa+QlUlN3Z7iiorQ/PX/grr4u+M/heW3m0nQdVXSZfla8skYx/Riv3fxr8+rfxl&#10;NeXPnXuqzLLj94DdnOfXOetf0D6hYaZ4itZNO1bTILm3lXEkNxCHVh6YNeQfEH/gnN+yN8SbqS91&#10;34M6Wk0ud81nB5JOf9zFfTZVm1DCU+ScTysXgZV5Xiz8iPA37Rnx6+G93Hc/D74parYqr5aCW9Zk&#10;b0wCSK+qfgP/AMFkPiBoV3Hovx28Nx6tbAKv26xUJOgHUsPuse9fRPi3/gjZ+yjqdtt0i21TSTjA&#10;NresR+TZryP4l/8ABDW0uwNU+FPxgeK4j/1dvqUOVz2yQa9p5nk2Ljyz0PP+o4+g7xdz6q+Ef7XH&#10;wW+PXg+fWvh14oSeVLQtNbSLsliODwVPevyK/bbuNU8T/HLW7qFy22+YRpKuHQ57H0NenfEP9ln9&#10;tD9ijVJPGMNhcPaqpVtU0QNLC477wPuj6jivAPFHj7UvH2r3Gs+J3UXTyEuynIY/zzXTleDw1Gs6&#10;lGV0YY2rVlS5Kiszof2cvifY+E4rjw344huprSM+bYMACsMoOcEHqD7V9KeEdU0f4r6PBqug2TQR&#10;vOoka3Q7bO6B+VgBn5W/CvjW8XVLbfMLcBWG5fmxx6jsM19wf8Em/gRqPjiV/iddSXdtbI5j+yyM&#10;fLlx/Fjo3tXs46vTo4Z1ZdDzMJQqVaqgj6A+Cn7F2t+KozrXxXuka2uSryafbsBGxH/LQY6E9a+n&#10;/h/8KPAXgm1Sx0HQLaFYwBlYxk/U9609J0wWtjHbQpgKoAwvStWC2a3i34yfQV+ZY7NMRiZvWyPs&#10;cNgqdCK01G3NnbA7wirj7qqABXyf/wAFFf2zG+BnhhvC3hKeMatdIVAbnaPXFfUuqyTNbySpNtCo&#10;SST0r8cP+CgHjK78QftI6s9zqLzx20hjRGO4Jj6+tdGQYZ4zGrm2RjmVb2OHbW557pH7SPxc8N+K&#10;5fHmieNbywvVuPOb7PcsAr5zkoD90+lfq1/wTv8A2yNN/a2+Ea6nqt4h1zT/APR9WhHAZwPvY9D1&#10;r8ZNdmJkEthaF3ZGGBwCO4Jr6c/4JW+LNc+E3x40/S0mnjtfE6bJ0OVRyPuspxyRyK+zznL6dXBt&#10;wWq2PByzFTjXtJ6M/WzxN4G8GeMrF9K8TeHbW8tpCRJHcW6urfgRXyt+0d/wSV+GXj23k8RfAzX7&#10;zwfrUMnnW8NjMRaSyDkBo+31FfW+nJK8SYdmG0cmta2gKp8uPfivzyhi8Thp+7LY+rqUKVWGqPxn&#10;8WWnx2/Zu8a3/gz9o/R7jNx841OG2ViQv3JoZBwx9QMGn6P8RtK8caJdeIrG5luYZJ1i1i3iyk0c&#10;inEd0dw+UetfqX+1V+zd4J/aJ+Ft94X8T6OktysTPp9ymBJDLjgqfyr8XvEMHi/9l34v6t4W8Raf&#10;dTxWcjR6hp5Yp9st8ngnue4r73KMzhj4cr+JHzOPwTwz5lse/W6afO8tpqUUsSXAji1i2tZj5ETn&#10;/V3e8Z4xjOK27LTtH+zXkdjrOTaKE1KJ2McFtLj93coyn5s8Zrzbwv4q0D4h2cWu+GnuntbO3P8A&#10;oMibFktD1jkIwWdM8delesfsrfCWw+NfxBh8Iw6xfXNjDGWubjaTBNak8RZxwyn1r1a/LRpOctke&#10;fSTqzUUM8A+A/H3xX1WSLwPoNxqGpzYh1a7nh2WkUy/cuYD0JPfivpP4f/8ABPjxDq8Mmp/EnxbH&#10;/aN5AhuXtYQSsyjiVD/A3r619J/D/wCG3hPwBotvo2g6VHDBbxBF+QAkAdz3rprd4VB2Kv0FfCY7&#10;Pqs52paI+lw2W04RvPVnzh4H/wCCcPwu8Mx39tqXiPWNSmv5fMuJ5rkBw46MpABU+4qW4/4Jk/B0&#10;aXc6XY+LvENut7dC4nYahufzB0YMRkH6V9FLHKztJGDuIODivmn9vL9te+/ZV0h9Pg0p7nUr+0Js&#10;HSQBY37bielc2FxmYYqqoQerN61HDUoczRy3xc/YFis7eWTwv8S4chFkhsdRm8pPtCfdmyp5bgZy&#10;Oa821X9nP4w6VqVnL4q8Fz3c+qR77+908rLa2Nwg+S5hVPXvxXxl8RP20Pjn8QvEcvjLXPGt/cFj&#10;loI5SkMX0UdSKd8P/wBuD9p7wXfpr/h74oXFwSNkdn9oLso9PLP8JHevtMPgsZGmuaWp8/VxFBy0&#10;Wh9W3nw88dzapBc6f4O1krfsyaxe/wBm7pY7tPuXEIGNisepFZ3iT9nD416bYXnxB8YeFJ9J0Rov&#10;Our1L5WuvtY4R8tgoG4yK9F/YV/4K3+GvHWq23ww+PVolnqt0wisdVRAEmkPGyT+63vX0v8At2W1&#10;le/sh+L7gQRuj6WxTYw5OODmvOrY7F4bFKnJaM6oYXD1aLlFn556DreoaroFzod+8UFrcX3+naXa&#10;LtGnXS/cnll6bX789zUEGq23jHUJdO1DTLePTI7gBrmNhHaaVqI+7Jz99WwPY5rzb4P/ABO0rXdF&#10;uNKmt2u72wtPL1TSLaby47m0HHmSP1Z1PTrXqFjeaFE1v4ovoW1IWKQ3E1vsWO3vbBTn92vHmyp0&#10;/CvoG3GFzyOVOViXT7m71q5bV5PEdq2n298Yn1G6TZBYX6jrBGOCr+vTmtW+srJbKHxXZTfYEub4&#10;GO8vdsl3DqI5xHGv3I5Dx0xXv3hX9rr/AIJqfFeysvC1+mm2dzPcoi2+oab5WJPc4A69zXsp/Yc/&#10;Zf8AFeNd0vwmkhnCuLmC4c7u6kHd+RFeHXzVYd+/Fo9KlgHVXus+HP7W1SzupbHT4pdLvb6YyRW0&#10;RD3kd6PvCR/+WUUnpxwaS2vZBbxaPpemxm8muHnj06xfaljej70VxO3VX5OM4r7j8P8A/BPf4N+H&#10;NX1HVdKjvB/awUaglzcmbzcDjlskfgao+K/+CeHgjxVDPpun69dafbyhS8VugVXZfuscdT79axhn&#10;2FcjWWVVoo+MBq9tLaQzG2t1W1ujLYSXH7rT9JvRzJbEH/W78cDpkiqEHiLUrrUbLxMp+z2rXLNp&#10;l9qsBxBcj/WWsUA/hb+HI719UeJf+CZvijVbvUbq9+IdnfR3FsiWlpeWG2K3kQDZOEQgGQeveuV8&#10;VfsIfHfQIbm/0PVdG1i/ubRFmubkEOk6/clhXGI24/GuyGbYWpopHPPL68Fdo8DvWFlqsWpaLczW&#10;MmoebJpsU0W+/nc8SWhHSFTyVyKXS/D+tzwQ+FtDvEsZZ0ln03TbScPcyr/y2tbmbovGcCvWI/2O&#10;/wBoieU3PivwY1rZ6hZq2tXNlqCyXs14hyJUY/cB7geteZ6lomjpqc+ka6l1p08V2ItQ0ew+VbO7&#10;U4jnuJiej/xDPc120a0Kr905Z0509yv4f0bUI7e10HSb2DWrqFHksLNJRDY/ZwT51vcyEgyOvOB7&#10;VF4o1SO+tLaSQ22p/ZYiba7lXy7IWf8Ay0hROsskZzjr0qHxHe23iy+NuEtwllciKZICbfTNMuxg&#10;LKWH+tEmOfXJrR8P6Td+Lri31Dw5aKsv27adT1OEpb6ZeDrHbwfxI4HBIxzTk7O5MVqPgt9NvIrD&#10;xNDcyvHDbstpquqpuudSsWwpS2t+zp2J6Vq+GdWi8D+MYLzULGe5lkgB+xMputT1ewbJVnPIh2fm&#10;KpeLkPh7WIJ4nOjy3MhFlczDz9RF4o+aGONeIY37ZFYXhzxN4ks0Twn4e0+6gnu5nmtbeLEt+05O&#10;JLa6uP8AlnGwzge9ZX5jZRsbvivVbvU7i98Hz263R2+ffabozBI3s25SW4uAeXTIyo9DVTX9N1y+&#10;8PXF1bahY3s+n2sUV2Sog0uKEcR3KkYM0i5GetZOparPo2lW0EvlTPJO8mmaVZN5djaTZJktrqY8&#10;yHjpnBqxot5rnimwttW0+e3ura0Ltp99qcXlWEKgZls4of8AlswJ4JznFWiZI0IfDx1e0Oo+ItUU&#10;hY0/tvXb9NqnkeXcWNv1bGAM4qlruqaLoHiKNtW1m8sJL9FS7uZV8/VbtxzFPGv/ACwRuMn0pNPe&#10;WaKPyJLiIvE/9mazqUZe7vbfO2S2gtxnZjnaT2FM1TTrAXkFjbRTxSPGXgghP2jVdUsyfnilk58n&#10;b6egolLUmMexdea70+y1DTf7Pmiku7pUuNG0uffdrPxtuJ7g8RxuTyAfWmanYwanCNKiisI0ilEU&#10;uk2E3ladp96OQ003/LTcAc44JzU95N4ivrcaHY6NFPCbYKuhaVN8s1iefMu7kfedOpXPrUdj4Ov/&#10;ABNME3WmoWOjQ4uZYE8jSxD0WYHrcSoT780J6hL3Sp4X+3izPiONoLiSK6K2epX8PlaZpVwPvQwQ&#10;4/e7ugOPema0tzo+oQeI9b1Cazedj/Z95cpm5mf+O2ihH+qU5+XIrqdQjsvD8cuu6vr0NxFbIguN&#10;U1NPlZGOIprS2HVl9cVnajJoeoWdwdRa9tb67lQ3szx+dqV0TzFNEp4hQ8ZIxitFNpmTjcpWM0to&#10;sdrpdvNp63ZeaHT4pPP1G7Q8PBLIDiAHkgVjS6TPqt1L4c0q1UWscHn2mlaZLsjeEndJHc3J6uvU&#10;jPtXVC20m20q50jUUSG4TBvtM0yXMiygfJPc3H8IYnkA1Np8FlrWjm4uxY3MNs4Jsbc+Tp+lXA6P&#10;JJ/y2346Uk7u4uVGV4KvreOOYR21jqdtpFsWkllXytPjhPG0A4M8qZPr0qr4zs9EtzBrt3OrxXSY&#10;k1S9gBnuIuNps7YDqvTcav2Kwa1cnV9Bvo7bdffNquowbLKzuAMtHb24+/uHQkelT30MbObjR5p4&#10;NQZmj0/U76ISX8smMPDFFyIVOTjOO1VfUTijkr/wr4at0ktJNKngOo26jUyyrLqt9nmOVO0K/dBr&#10;L0LTPFHwm1xLRfF2tadIkH7zT9J1JilsT/q3uJc7cHvjpXomkeGtMfUIdC+yTwTopeLTrKXzr29/&#10;vw3U3SMdTiqPizwhbeKLyKx0qF7mO2XeNPspPLsVgGS63Ex/1rKe2e1TKlRm9YlRnUitGdpoX7dn&#10;7Seh+FdM0/wr4rs7yFbkR6vqd3EVgt0B4Hmt97IHWvVvhv8A8FU762s5/EHxL+Gl5b6VFIIIdQgG&#10;/wA+TOCwXg7e4r5x8TaJaa9o0NxaajDcRWtuqLfzxeTp0VsCADFHwZpF9eas2F9Joen3l/rV0LiK&#10;WCKBtVv4P308RPyPbQDpgY59q4quXYSr0N4YzEw6n3D4I/4KGfs7+NZDp1h8QLW3upAC1reny2TP&#10;Y5r1HT9Q8AePNOS5sL6w1FZ1yWjdZENfk/c/B7w5Y22pQvo80N1q3Mlvbt599MeqTFukKHPNavgG&#10;T4l+FLU2HgjxhqVjf25MLWOn3uLXTmwAHmkbIOfT1NeZV4ei1eEjshnE1pJH6VeNP2X/AILeJEjl&#10;1TwpafajkLJagRMP++etcPL+yx4w8DTm5+FXxf1fT4zJuWyuZvPhA9MN0r5a8I/ti/tD/DLRxq17&#10;44g8SxRAx315fRGKG3kX+BW/jJ9RXovgT/grjod14bttV8f/AA5vrT7VctBYmAbhMw4Jx1rzKuV4&#10;yk9NUdtLHUKi10Pc7rxL+1t4NjaeXw/pOv2cS4+WXypXx7dM0miftj6VpkRX4r+BNZ0CQHazyWTS&#10;RZ74ZetHwp/bh+AnxOjaKLxnaWc8bASW99II2U+mDXp8GpeAPGOmFLW506/ilB5SRJAf515tWlUg&#10;/ejY9CnOk1ozJ8I/tBfBrxjhvD/jaxkLYxE9wquPqp5rqoL/AE6+ha5tLmOZcfeDCvK/HH7H3wZ8&#10;dXDXknhuO2uG63Fk3lOp9flxXDP+yd8Svh/NcH4WfG7VraMkfZ7e/Yzxr7fNXO6UJK+xftGtEfQs&#10;zRyAKCMntmrCny0A8we1fPNt4s/a6+G7ofEXhDTvEsCDDS2Mxjlx64Nbml/tleDoZUg+IXhXWtBm&#10;B2ulxYsUB9QwGMVm8P2NFUZ7asjFODk+oppkCKZJT0Ga53wn8YPhd4wgSTw74vspy/AjFyN/5VsX&#10;l9E0WLd0kBOAVYHNYunNGvOrF/R4ILtXmcDA7U26jiZtsSjAJ6VHpSSx2rOAV3npmpViKDeWqbMa&#10;a3I1Xbg44FP+/wAN+tIUdjnHB9Kn+yuR5jAgH2pPQmLdxksELw+W6Dp0FZv2c2tzvjlZec8Gr7nb&#10;k7sn60kWmz3rbyhA7HbSt2NLlzTfErRgJdZkAwNp5zU983hQOdZ/4Q7TmuCv3/sqhiffjms0aQYJ&#10;eck/SpjJKPkbJ7CtIznHZmU0m7ninxy/ZS+Ffx+vli1TR49HlZi0l3ZxAOx968X8Y/8ABHbULgG4&#10;+HfxAgljJOEu12kCvtVtOgkj8zywG/3aLeaSy4SQrjpg4rWGMq0+oOnGSPzg1H/glV8e7C8ntrqN&#10;PJjQtHcJ8wkx2HNeK/Gf9kP4x/DKwfUtQ0CeZEyZPIhLCMe5FfsvZeILp5hDJH5g756Yql48uNNv&#10;9Hm0aXwna3EU6lZjJADnPWutZhPl1MlSTdj+enxFdXcU8lu0EgkBIZNpyK4TxDqNzEzecrL9eM1+&#10;8E37AP7LXj8TyXPhz+xbuYEvPZxLudj3+avnT47f8EFdI8e6nJdfDb4omIkHy4ryABRz6iqWNUiZ&#10;UWtj8f8AU7iSfgE9eaxryLEZx17195fF3/ghd+158OZyNI0m31qDPE1m+ePpXzz4+/YD/an8H291&#10;e6j8ItWFvattlmFq2M/lzR7aMmZ+zkeATTzQuTE5GOnNXdJ8SatauFS4YgdjTtZ8K69pF09tqul3&#10;EDo5DiWIjB/Go9O0yV2BRWOD1IqoTTehPKz0TwR8QdXgdTI7kA9zXsXgv4q3KCNJJDz3z0rwzw7Y&#10;bCDjoOmOtd74ctpMqAMZ6V6VN2iTbU+hvC/xZkO1Eu8c8816B4c8f6veoqxTEgjgg14h8L/AureI&#10;r1IoIX2bhlsV9L+BvhA+l6fH5sZLhcbSvSm6rew7NEcXifV1j3NcMOOfmqvd/EfU7IcXFdBqngO7&#10;hjIWMgD1WvPPGnh2/t42OSCOhwRS53uFmdbpHxumhdQ05Bzz8wruPDXxtjmdd12SM84Ir5Q1C61G&#10;yuyiBshvet7w7rGtYDjzFGfetI1e4mj7R8O/GCKVQwuR04+YV2ekfE+KYLm4HOOQ1fFmj+NtZ07a&#10;ZJWx711egfGG4gdYnujgHn5v/r1spku6Ps3TvHkEmMXH61tWviqJkBSTr/tV8qeGvjIkuB9q5x61&#10;22h/FVJEUG8wSPWq5hI+hYNeimHzA/nTpdShb7rdq8i0/wCJaMF/0gH/AIFW1aePUlAPm9e2adk9&#10;S0o2O1vLhXQkn9a4/wAXzL5TDPf1p0vjBWTBkHT+9XNeJvEqyxvub/x6q0sGnQ8w+K0pEbkn16fj&#10;Xyz8XCS0xByDnrX0l8T9YWWJ8N1yOGr5o+LFxFmU9ue9cdfYqKPn/wAeZSR2LY5NeXeIJGaQ7Xzk&#10;nivSfiFc4mkUZPPHNcTp/hq812/CQxH73UiuCWuhU4aHN6X4Y1DW7tVij4J5Ne5fBr4Cz3s8Ukto&#10;3JBAIrpPgz8BHvZoXuLUEnvtr6++DXwIt7WOJ2svugYOyuihQb1Zk7Iwvgh8AY7dYWkswAuAMDBN&#10;fUPw3+F1va20Y+yquMZGK0PAHw3h08RqtsFHX7tem6NoX2aMAIBjHUV6a5YImzZmWfhK2ihx5ajg&#10;VQ1/wrDJGwMQPHpXbeQETb6D0rN1WFHiZM9+CafOFkfP/wAR/AEU8bhbfOe1eB+PPg8srSMttyRz&#10;ivsnxLoouwSqD34rg/EXgZLlWAh5x/docYyFqj4X8XfBcDfm0JHODivOdd+ElzZOzRQ49MV94eJf&#10;hgsyPm3A68hP/rV514p+D6MWCW3Jzzis5UuxaZ8X33he/smKyW5wP9mqzWMiH5o/zr6Y8QfBtlZg&#10;1n39K4rV/hDIpJW0xk+nasuSSY7nk9hbFmxtH5V6F8PIo45UTaBnGarz/DW8tJCUTAz/AHa1PD2j&#10;XumXCkqRgj+E0PYS3ufRnwYhsozFJKqnBHWvo/wZcW4gjIZQNvFfJ3wz8RmBY42OCCO9e2eF/iBF&#10;bwpvuTwOm7NYSumaI9pu72Fbc7VHPoa8x+Il5GithhyvPNV9V+K6GExW8oHPUtXnnjr4gtJC37/c&#10;xHAzShF31HKWmhyvxCvYEnaFMFiT0Nc1ZQ7m3t1+lN1C/mv7tppjnLUqXKRLnIGB612Q0MZGh5qx&#10;DPHA9axte1qOFCVkxx61HqevJHGSrf8Aj1cD4u8VrESGl6Z/ipynZCSuQ+M/FwiEmJ+MdM1414+8&#10;Yk+YizYycE57Vc8eeNHYspl+gJryPxV4jnu53w/P1rhq1S+hW8R67LdSmNHPuc1iEnOSaWWQk/Mx&#10;NQTy4GQ2PbNcLbbAZcThcgHj61Rnn3g4J4p1zPubA/nTIIWd9pOc9eKEm2S0gtIXmkwF4Ndb4c0d&#10;sBpEA5GMis/QNKZ3yqZ/4DXb6NpgjiXK88ckV206dtSS7pGneXGoxjitUOkKYJqGILDGMEdKrXl2&#10;OoP610SaSLWhoWN8pulGQfmHevdPgnqNtbvHt244r5s/tQpMrIcAeh616d8LvHJswmZMYxn5q5Zu&#10;5cbdT7v+G3iO2htoisoBAB+9Xa3XxBhgtvL+1Acf3q+TfC/xfa1hUC5HQc7uat+IPjxFa2bs14M4&#10;7t0rK7Nbqx33xz+NFvplpLi8AKqe9fFXxX+KV34m1STy7gmMtwc9aufGX4z3fim6e0gumMYJBIbr&#10;XlVzfvJIdzE49TTiru5m31LhvWZySScn1oF0Owx75rOS4Oclqf8AaTnGRj3rVbmbTNJbrI+9Vi3u&#10;93G/mspZwOCcVJFcc9cc1a3EmdBBdEMCD+taVlebsAtz6VzUF2Tj29TWlZ3RHIbn61qtxN6nU2d3&#10;jBzWvZzFvfjmuY0+6J71u6ZITgluo55rRIaaudDp+OMduta9hy273rF0/LYIP5Vt2QIA5qraDuac&#10;GcYqSWcRpknoPWqwm8tA279azNY1gRIVMgHBz81FkCE13XUiRtr8/WvM/G/iFsMVc5Bzwa0/FXiZ&#10;YUbL89/mry/xd4laZ2Ifg+jVz1JqKGV9S8cXFnMV80kZ9a1fDXxJkiZWF36fhXnOoXDXEu9jx2FR&#10;RXU9uQUfGDXC6ruC0PpXwp8YHjKq1wWGPUV3eifGq3MYBuiMDoG6V8bw+OL2wYAPz65rV0X4oXzy&#10;hfOI5554q41SlI+39E+L8U4A88nPX5q7fQfHr3QG2c8+9fHvw88XXd4ySLKeT8w3V7p4H1e4ZEbc&#10;QO3NdMJSkLSx7zpvikyQA+YenrU9x4ojSHl8HH96vNrbX5IYR+8A47tWfrPjYxLgXGCB/erbm5Vd&#10;hdt6Hf6l4yhj3Yl5B/vVkz+NoC+GnAP1ryPxB8TFiLbpjnPPNcvdfFNnmyk/T/arKVV30K1PoJPG&#10;SM+BKP8Avqrdv4oik/5aZ/Gvniz+KDl+Z+D3Zq3tO+Jg4JuPTHNKNbuNp2PcDq0U3R+3c1Fc3EbD&#10;AI/OvNNP+IayIpafr0wa1YfGyS8+cT9WrRVExWaNnWcNG3IIx2rgPFMQdWGf0rorrxNG6EM+eOua&#10;5XxBqsUyMyntzk1nNprQIptnnniyMJIzAdz2rz7X4ixbaOcV6H4kuY5dxx6964DxE4QMQ3QVyy0R&#10;U1dHB+JwqRsCec9hXB6xIZbggJyeldv4sm8w4wRyeh61n+FvBs2u6ghaMkFsdKxs29DHQo+B/Ad7&#10;rl2m63ypPTFfTPwS+BzYikNng5HarvwP+CBYRu9r1I/h6V9WfC34SQ6fHEFteRjtXdh6D3Yyl8Kv&#10;hFHbxJ/o3AxkV7Z4Z8Kw2ECgRqMDFW/DXheLTrZSyAYHTbWu8kduhBwB+VelG0US1qV5xHBEeMcV&#10;x3jDUIlhdQw5GK1vEPiEQK6Kw4H96vOPE/iB5FbLE/8AAqJT6CSOD+IdtHds4IBJJ6V5Hr3hTF55&#10;8cXvkV67rJN45LVzuoaSJASV4x021x1EpGsdDD8EeJ7rQNsLSEKOteseGviu6QqqXWOOMt0rye90&#10;No3+QfiBVKUanZAmKVxXFOhd3RopHvc/ximRMG4A9eawdc+OnlQsJboADphq8O1TX/EMcRWOVxx0&#10;ri/E9/4jvY3Rrl8H61kqcosq7PQfi5+05BBby2tvetuI+4G5NfOHi/x1qXirUGuru4YgsSAT0FXd&#10;b8O308jSzszE/wARyax5PD10khyCR9KOWV9QNb4fwQXGoK8nXI4NfTHwkW02ICqnjrXzJ4bhuNPu&#10;1l5Az2r2XwB40+wlV80g46b6q7Q4rQ+sfB91ZxW6IQvQelbt5r9jYpkuox/tV4LofxW+zQq5uQoA&#10;H3jWP41/aK0mxVla93yAH5VaqvoI9s8RfEy2tFZY5Rwcj5q8v8d/GzTLWJluL9AcHIDV4H4y/aA1&#10;7VmaKwlKKx4Oe1ef6r4g1PVpjJd3TMT1O6mk2yZTaPQviF8YrbWWkisdx9CTwa84uL2S9nM0nPNV&#10;8sw55qRBt6GrSsZubbHIpAIxUVxIFBHSpWbC9Kz9TuQibt2PUVaaSM9WZusah5ZKlu3rXIa1qgO4&#10;7uvbNaPiHUHLEBunvXJ3900znce3TNc9SRS7FeeRpZWdj1NMoI9+tAAAwKwuh2YE4Gajdu4pZGIG&#10;BUW/e2ADTJZJFE80gQHrXoXw88LtcBJCgzx1rl/COiNf3KyMpxuwOK9u8AeFQiR/uiMDrjvXRRpu&#10;TJ3Z1vgPw59mhXdGPc+ldzC62kAAIAA61naJZLa2wOBwPSq+vawtvGY/MwMc/NXpJcqKSKfi3xIs&#10;UTgOcBT0NeQ+NfERkDHzcH0Jre8Y+JC4dfM46da831vUJLycrjPNcter0CzbM67mkuJmYuc7jjnr&#10;TV/3sD3okQqQxHehQO1cF0XyksU7RYCnv2Nb+gfEHX9BKi0vnADZA3cVzext27t6U9DlulJ6is7n&#10;sXhb9pXxBpxX7ZNuGexr0nwr+1bp8hRbqfYxxwT15r5X3Ecbvwp8V3IjYViO2QanlNOdxPvHwx+0&#10;NpVwim31IEkA439K7nRvjUk4G26U+gLV+cun+J9VsCDb3cigf7VdPoPxo8V6UyldUdlA/ibNKzRS&#10;qH6Nad8TtPulKzyLnvzVHxR4h0a9tmAdDleORXxX4e/am1qzVUvPmIxzurrov2oNMv4MXEvluVwT&#10;uPFaQk0VzRZ7x9p0n0j/ADFFeA/8NB6R/wBBMf8AfRorT2gXgfsrNeyRwNM0ZOBkjNeF6HHZeOPj&#10;ndXzs6G1baATwcHtXqvixr7SvCN9e2WoANHASFlNeNfsuW+t6nrd74hv7dZDJcOcq3vWGCVoSmc1&#10;ZpySPc/G2sPoHhG6vY70DyYCFDHrxjFfnd8RPFOreJvFd/rVlK91AlwV2zrt+zSg/wAIOcivsv8A&#10;ax8aafoHwwuYLotaTTAhZpshV98ivg+K41zWkn1mxu/9KjOLqQAFZEzwyjqa97IIayqM8nMpaKKN&#10;uy1OxKpfX9tNaTbgJpWG1kk7MFHatyYX3iCA3cVsrMrBZpQQZNw+6/GCtcW2meI9YsJZr+FhcQ8t&#10;IPvzx+oU4IxWv4U8WzabHHbyW0iTKmx5HYGS4jPsemPrX0kmmzyYrlR6v+zr47i+HHxTtvEl7dpY&#10;3iosGoQPLuEyZ4kP59a/QDR/Edt4h06HUrW7SVJUBRkbg5FflL4nXxTbCW68M6oBKYt9sGjLeYvU&#10;ox56V3X7Hn/BVCx8B6uPhb8drWWK0jcpBqKgnyDn7rj09xXiZvldTGU+emrtHsZfjoUJ8k9j9LP9&#10;Z8uarXMFxvwnI+tYfw9+LHw++Jmkw6z4F8X6fqVvKoKva3SuRnsRnIP1rfkuCr4DZ/CviamHrUpW&#10;krH0kKsJq6ZLp8bxEeao696vzzhYwFx05qnaqznIFO+yz3D7txx3rPlmXeLEuJUZCJJMj61mmZFc&#10;mI5wexrSuNOeSIxqcHHWqFtoTWzs7yls1NrMejG3bJqNg+n31jFcQSLiSOddysPQg8GvzW/4Kmfs&#10;aaH8N9Rt/i98NNJhtLS4mJvrOGJdqOT95cfdHqOlfpvBaB08tUyB3NfOP/BSH4eaR4k+Ct9eXrgi&#10;GMloGYrux3GK9vJcTVpYyKT0Z5+YUoTou6Px51XUry2ZrX7THdK4w0ax7XXP8OOh/Cv1O/4I9GOL&#10;4Crpy37TxpKWijnGJIwe1fmHoGm2uh+KP7S0d2b7PMHSC5XftweCM8V+mP8AwSh+KXhrxtbarpN/&#10;Nb2uqW0uZLSKER7lxwwA6ivu88puWWux83ldRLFH3Dptsz4UR4FWL0R26bdwzSRXcEC7Yhxt65qv&#10;KGnbLn6V+XST6H2MTnPG/wBsl8NX66fxIbR9qk9TivxC/aD1HVf+FuaxbajaBpY9RkGS3IG48Z7+&#10;1funq2iRahpF1bOWBlhZQQeRkV+JP7YPgbUvBPx28S6PeyPHdx3ryRNMn+sjZiQc9K+q4Wko15J7&#10;niZ2nKkrHmniA6Wmii4sZ3kuMgvA64IH94Ada9q+EmrX3hnTvCvjS21q5kttM1GOWyeaPaqybhui&#10;Pdc9vWvnuZbia8S9s5mtryFgY3jwUdhzj3Br6C+Gvie98T+GbPXNV8Ez3Ia6ht9asbhPL2sG+WZA&#10;MH8cV9riH+6fofPYX+Ifsn8M9ei8TeDNN1zGGu7NJCrDkEgcV0kk0MEJBfnHWuH+DVxAfAOki2iZ&#10;VFjGArHpx0966y6UumDX5JirKvJLufc0daauEl75ilQcjPc1+bn/AAWi+D+g6b4g0f4l2MPlXN7m&#10;3upUTOW/hJ9Pev0aIWJDz2r87f8Agsj8Q9PTVtH8M3unz+aMtHhj5cgPY+9enw+6n1+PKcmZKH1Z&#10;pnwr8Pfijd/D7xNH4bt1iLXUoEAnlPlRyejDoQa/XP8A4JneCG0T4KReJ9U8O2tld6pM0z/ZTlTk&#10;9vQGvxvvjYWevHUbyWNNoVo5Hj+dR6j1Ir9u/wDgntf6ZrX7Lfhm70vVjfJ9hXMwGOf85r7HiOtO&#10;OX2XVnhZTSX1hvse2yFSuxTgUsDhBtOOtOKqoPy/nUTEZ4GOa/M76n1iSF1zxEmi6XLqAg2pDEXk&#10;dRkgAZNfiD/wUL+O2p/F/wCOmsa1NqV3d2bXBtbWMSHyfLU4+72YHnNftJ8TJZrf4da1dRzCIR6f&#10;KTIVyFG081+DnxED3HinVzNNCfNvZXmkg5GN5w4z09CK+x4WoKdWU30PCziry00iH4d/CvW/GMtv&#10;4dOoQ6VZXpOzVrokq0o5CrjoWHGK73wn4G8NfDbxla+F/BuhXIvruYrBrl9B5kyzgfNbkYwAx6ZH&#10;etr9njQINJ8GXGtW2lvDYXjJHrB1FfNktH/gubVeu3pmvShqsHhwTN4h0x7aG5mig1e7aPzbyYn/&#10;AFN5CDzGOmea+0lNqR8/yrlOD8Tfs96JdwHW4NQXStRuZy2lQWi7rq1v15KT4xsUkZBNfTvh79qP&#10;xT8Xf+CZfi7R/Gdor+I/DMbadrEchJ84r8ob6kV5NcXGiPe6vbXZladikOtWsMoMlyT/AKm78xsh&#10;ecZANcJ8W9W+JEnw81H/AIVfeLp7Wj/Z/GmlafD8kkY/1c7Nn5iR1Irir0KeIkubdG9KtOjF2PJf&#10;2fdCubnxyfEsenR218oU6deXdzttHK8mCUdGJHGDX0J4X1w67qKarDZmNop3bRry7j229lKF/eWy&#10;w9MHnbnrXif7O/hvxNewa3qcVtZvpAli+3ajdsWGnzZysyp1bnvivfPDUt3az3Op61pzxHUPLg1f&#10;XJFBaGX/AJZXVtEMEAjGTXZOKSscsWtz51/aK+GdzpXiGHxr8PrKeez125YLCYx9pW4H3h5a8oM9&#10;OK/Tj/gjt8RvHfjL9mW10Hxo8z3mkahJZiSdiW2DBA59M18b+PvEepeHo9STS9FjkuJJEt9eLx+Z&#10;eibI8u6Tj92rcZIr77/4JfeEbnQ/ghHrWq6B/Zk9zdPJLa+ZvBb+/u75r53PoU1gW2e1lU269j6R&#10;ZZ43G44A6kmnNepCg8sdepFR3tyXfJ6d6h3MwyBxX5/qfT20JYhPdbpDkJnGSa+Fv+Cgn/BSrWfg&#10;545uvg98IFiF/ZoFvdQmUERzNyqEHoMd/WvuXU7949OZIX2lI2+Y9sDrX4R/tgaveeN/2iPF94+o&#10;TXsg1GVUfZ88gDEbVHcjsTX0fDuDhisQ3NXSPIzXESoU/d6nZXv/AAU7/bKjvXZPijujuZTtWe0U&#10;5XoQikdj+leWSfGTVrH4qP4u8Y6rd6gNXfOq6b9sZYZ5Cf8AWMBxgZyB7Vh/Cj4ceNfipq6aX4bs&#10;Zp7Tzwj6jfHy4oZeeHkPAzjBFdvrH7LHijUNWtR4N1izmWLdBe3uoKEs7S55zErn754yPXivv6dC&#10;hR+FHy1SpVq6nrug+MtVuby51i61DTtWtbKzjR2uYPJsTZ44kWPrPKmfc12ml+KbrRrL+3ZLicOy&#10;rHqWq3KZlvIHP7ue0g7FBgZ9q8o8JeDNT8N6Hp5vb5bkWayC28QakpEaTLnzLaKHncW7EjmvQNE0&#10;S80fw7ZeJNOku7b+0SW0K5v28y/kxxLaJEDiNTyRkCsasY7mkOY1Ly9c3F/Lq/2yJ7qJEv3jxPqd&#10;9H1julOMQgcZPYV61+zJ+x949+MV5e6t4+VNE8J3CIkVppdyWn1eZP8Al6km6jqOnU1mfsc/s7+P&#10;vix41XxVc2Emj+CbB5Askzbr7US33raViP8AVqf8K++9C0Gw0Swt9O0u0W3treIJFDEMKqgYAAr5&#10;bNs1WGXs6b1PdwOC9p70z5O+MX/BLeLVtGuY/A3xAmSHy/Ng0a7T9wlwo+WTI6sehJr5g1Oe58O3&#10;1zpni5ktNQ0y7Fnq95criPS7wf6trSBfvBsctiv1j3K6lYwRkYJzX52f8Fcf2fvE3hDxLZ/tI/DV&#10;WRfLMGvAW+8E4+V9vrjv7VzZRm1SrX9nVejNMfgoxp80EcHeWcujW0fil9Ru9GF7MEnnvEE2pSX2&#10;PleFP+WMTjAz71nTwxLCNKgElhcXs5aHRdOlDXyXY4YXM5/1UT8nGcc15r8Ovj83jPw+1nrN9Lb3&#10;0G211v7Khmv9Uh6h0J4i2cDIr0iz0+3tNKubTWbFA726jUNK06fcbq36x3dxdf3lJG4D0xX1Uou5&#10;4idkXPD6S3dnb2UNrDJbQTNJaaZbXDQWGlXH8cd1MeZdwHC5Oa37jX7LSrq01Hw9NbzWFmpk0q7v&#10;QY9PtrjGZrWOL/lqSehI64rAtoRrlhIl1qNrqVnYukWpi2XydNtGHENyCOZ2BPJ9qrG616DWIL7W&#10;bCC8vJNXt4bvVr5hHFaQlhtuLODpyo5YijlaWxN09zYtxby6rB4iki8k35eawvNSiMt9cryJbWG3&#10;5CDOdpI47VJDoFzY6ilpZRS2b3ltLLYaTC3napqNsSd8U7n/AFOOw7CvpTQv2SPh/wCJ/C2q6/8A&#10;DD4qRz+IdckimGuyzJK9oV6+X/cz04rlPE37Efxq03Vby406KGawNqJYl0+6Iubu8A5MkrDIRu4B&#10;71w/X6MJWlodH1SbV4nh1vpei/2Mvhq2tDqIhtme407TZNsUsJJZhdTj77pxx7Vn6Np2meJrO7nG&#10;t2t7HZRLHdXsjG30mK2XhWjUY8+VD+ZFei6t+zV8Z9EsrHSpfh7OZp5jcWmlQKY9P02bI3GVxzMr&#10;Dt6motd+Hsvw3u4dN1yxie4hHnQalqUOyx06fG6SCGAcPnopPetaeLo1HZMiWFqQV2jMgtJ0tf7b&#10;nvArJCkc2tX8A825gJwklnbAcEAfe61X8TDSPDpltr+O7tGv4l+2wwr52o3p6x3O7/lgp4zir+na&#10;/HZuuq6WbiFr0u9hqV2glv7nA2vaxRdIlPO32qukVzd3Y0OLTp1uJFMlnpFpIJb27jP34bqf/lnj&#10;rt7V0qdzncWuhy9xqmrvplzo9vaiKVpVW50rSrjHlSjAS4ubn+62cEZ61ty6hBe6F/Zj3EQWNgLk&#10;oDDpul3GOoI/124D8Sarp4LMl00OnrBe2unwmWfTYZvK04RjkpcS8GWRT255Fa0SzG0h1i6js7y2&#10;giGNQv4vKs2g6AW8PWV0OeSO1U2miXYzLu60pbS3161v4lWMsLbWNXixFHMBloba27qc8EjvVfUE&#10;sNO0mOG8+02bXqbrKecedqd4xGHgWPnyUOeD6Ve1ebQ4rabUbpZYriU7Pt9/bebdXEZ+5LawfwdB&#10;k9qqXemaxBp7aPqFtcW+o3KrJdWtlJ5+oStjMc8kp4hRsjIyMVC1YWG+GtDtdKt0eeZ97xuYNLsZ&#10;908tsx+dLqfohX0/KtCXw9pcekSwWT2V1brHv8uCXytPSPrulfrNIh7d8VQ0bRNQ1yyfQ7+CzkW2&#10;l3z6bp0u2zsJR92S5uP4wepAqjq19bafpltqEQW8WO5xFPdR7LDT5ScskcX/AC13djird7BoVpbG&#10;wj1L+2/GOpx3Nn5Plx3N4hjtTk4SW3gH3yo7kVFqHhXRbC0C3Vy+npOwEuozRCS+ml6o0MPSJGyB&#10;mrc2m3Wq6vB4qkvvs1u67dPvdTg3TsVHz28FuOFyTwTW3aeGmS1Mcks0DagrZjA87VLu3JwyOekO&#10;MHjtQ2JI4rSPhJZatoM3hSXzYBNcGQ2Nhh72S5X+Oeb/AJZoxPTNReGtc8ffC7X5m8FeO721mjQx&#10;pbWt27WNhIPvCWRuGOB26mu5h0OFLefw5pEu5VjDNo+nXAAaADh7qcclgeStZOoaZdrOttqLWF5b&#10;2gBuJUAh0+BcjZLjrM471i6NKb95FqpOOzOh+G/7c/7U3hbUJWiu7XVtL2M39qaiphE8ij5ljHVv&#10;617f8PP+CoGjX1tp1r8TPA2o6fPdxnymWHcZcdWCjkD618/RaZbjT5taS8LSzSBZdbvYg3lP/CbS&#10;AdiMDNZ0/gS+sbktJcPZ3dwco7HzdQuHPqOkKNn9a5KuWYWqtUbU8ZiIPc++/AP7Yf7Nvjye3g0z&#10;x9Zfapn2/ZZZAjhvQg4xXqOqab4G8UWOJ7axuVZQV+RXHNflJB8KPDK27WjacgvFmNxDY2EmPLlH&#10;3luJ+3Qng10HgPUvjJpGg3/iHw98UdRtBbyeYtxLckWEEYHMS7zmRh7V5NbIv+fbPRpZpZe8j738&#10;UfswfCDUY3urLw2lpcEki4sj5JBPf5cVyFr+z98UvCupR3Xw++MGohYgT9m1U+fH9OelfNWl/t0/&#10;tB+DoFv9Q1ew1XT/ACRJby3qeVNeAdfLQc17N8OP+ClfgqaK2sviX4Qv9LvbiESlUTzAE/vHH3R9&#10;a8qtleMova53UsdRqPc7c/GD9qTwlqMsOu/Duz1u1gPM+mTbXI7na1blp+2Z4GaCKLxh4d1bQyzb&#10;Wa+s2Cg9+R2rS8C/tE/A74kW6P4U8b6fNJKQGjeZVK/UGun1fw94I8ZQfYJI7K9UjDAhXGMc1ySo&#10;zj8UTd1oyWjJvB3xa+Gvim2W70TxbY3IY5AS4BP5V0c2pR3UYkt5FKH7uG6ivJ9Z/Yp+D+rxG+tt&#10;Nm06YZKyabM0RB9eDWRf/s//ABb8K20TfDX4uXieWeLfU1EiEemeorL2EJGiqtHtYtWZcuu3PPNa&#10;VvvW23AhVXoPWvAY/iJ+1T4LBj1rwbp2uxR48yeyn2MR/ukVtaP+174dtIBD4+8M6rosvRvtNoxQ&#10;e+RxWLotPQ19rdHrs05aTYFz61E8YD4GT+Fcp4b+NHwz8UHztG8aWUrNj5PPUN+RNdJY6lBqVwFs&#10;7lJV6kqan2Uri5zUjRDB2yO1UbqPLkAVauz5cRSJiCO45qnbq7SZZ/qSKzcXcpT0H2ULxSghjuJ4&#10;rbhSBbRhc4dm7VQgjVpAQM4PBFX1USOFINWo6E3sZqaFH55mVMZOQAMVs6dAtvjAOcVLaWzOPu9O&#10;nFWmgW3i3nrUqDTNPaJoSRJZItint3rL8ReGk1XS2sbzT4ZoHBDxvCCGB6/WtK0uhcT+SVwPrWtt&#10;j5Uc7RyKvlI5lc8J8Z/8E/f2TPixbGHxd8FtI3y/6ySG2CN9cgV5N42/4IG/sQ+IIpbjw7o9/pcr&#10;D5TFPlQfXGK+zre28ycGNPrWutoWt9sgIz2q4cyB8p+Wlt/wb0fDmHxL50XxgkOnI5PkCHDn2z/W&#10;sn4uf8ESNQ8EFdS+HHiWO+QsBHZ4zIPck1+pc/hdWuDMi9Tnmqc/h54pvtEjk44wO1brEVIqwmkz&#10;8yPhv+x14p+G8qadrOgyJKnDkQnGR717Ho/wjKW4NzaEEjkba+14tNtb4sLmwjk95IwaSPwF4Tkh&#10;c3+iw885C4IreGKsrMy5Enc+JPEXwliNqRFABxxxXiXxN+FupK7iGzJGSMKM1+jHin4U+AdTRvJE&#10;qNyNqHgV53qX7Mb6q7SabeW8gDZVJRg/4VaxMJO1ynCyufndp3wFuru8Et5Zkc5OVrbuPg9BZwFY&#10;bQLx2XrX2lrn7MXiiwhLyeHsqP4osGuG8TfAvxPaRj/in7j5+FHlHFdEKkLbmbi29D418VeDZ9M3&#10;MgIAB4Neeazqt5pdy3LAjnNfUnxj+F/iLQY5HvtCuIxyNzRHBr5j+I1m0Fy8bxlcHqRWsaqfUmUb&#10;EeifEa4tZcSTkH6muy0L4qTLtYXHb+9XjwhbzN4ySK0LGW5j+6x/OuiMlYix9DaF8WZCArXJBzzz&#10;XW6V8VAcFrjgYz81fNFhrN5COCSK3tM8VXMW394R0yM1akLVH0tb/EmOVMfauCOOao6p47SaNkW5&#10;z+NeL2HjO4wAZe3rVx/FUkqYVhk+9VzaCvY2PHPiNrlXUS/jmvCfifdNMkhD9e+a9E13VWaIsTyR&#10;zzXlXj64d4XOeKxqK6LTZ414pha91AxlupI+tdv8H/h2l7dxyNF0Izkda5l7eKXVMuRw/Oa9v+Bl&#10;vZpcx+Yg6jFc9OmnMcm7Hv8A8EvhTAiQySW4xjj5favpv4feBbW2tk/0cDgdq8u+Dxs4Yo14JwM5&#10;NfQHhO6szbplgOBzmvQ0S0JN3RtHitI1yi8eorT+SNcjHFVIr6AKMyKR9aSa9Vl+Ss7sB9zOMZDD&#10;6ZrMunLfKfXrViRy9V3jLEg07E6NmbcW4bOcc1mahpUUyk+WPyrelt8joarSwleCKpNodrnG6l4a&#10;SQkiPPXqtc3q3guGcktbrnn+H/61em3FojjpVKfS1fquarnCyPF9Z+HsMhP+iKef7tclrPwqSUt/&#10;og/75r6CvfD8blsJj3xWVd+Fl53RZye1VdMVmtj5p1X4Q8kNbj6baxLr4WOj/LbcDg4Wvpq/8GRs&#10;Dui5PtWVdeBIdhGwnPotHLFknz1Y+DbvTZNyoV544rb08albDbk9PWvV7vwHEw/49/8Ax2s6bwIq&#10;Agw8Z9Kl0kxptM88ur6YLggk/WuY1eG7u5TI4bHpzXrd74HjALCI+3y1z+r+EfKRmCHG3pil7NJD&#10;vdnltxA8Wd1Y+pamLdGAf2612PifTPsys2w8Z5ry3xffPa70U/jWcnyopK7M7xL4q8lGUSgH615h&#10;438ZSEEJL3PerXjTXzEXIcdfWvL/ABdrc0mUDcnvmuOpVbHLQyPFviWS7nYeZn23Vys0jSMWLHOe&#10;c1b1F2eXexOT1NUJpNvXFccpXZOpHJIFHJ6VSurgZ+9j8afd3OBgNwRVHmWTJHWpJbY6NWmfBBrZ&#10;0bS2uXChT75FV9F0m4u5lVI2yTxxXfeGfCckIBMLEk85FdVKncQmhaOEiXanAx2roreBIV5A4FWL&#10;TSDaD5oiPwqG9dYwcHHrmuvRIpIr3U4QYB/Wsq+uwvSTJ9M1NqF2UDAd++azJT5nWsZybY9xvmHP&#10;J5z1q7puuXOmvvhlIx6Gs8jacZpCgPeoGm0dnafFXVLaIJv5x1zWbrXj7VtVY7rttvQgGucP930p&#10;pJAOeKVkF7klzeSSEszZPcmqrSE8ZyfensCwzn9KjEbsflBzj0oSsNCh8dqcshySSKkt9OuZzhEJ&#10;+gq9B4U1KUbktZD6nYaa3G9ih5pIz/Wnxy4PU8Grcnhy+hbZLGyn0K0w6ZcRtzEa1i1czs0SW8+c&#10;DOK1LOUEAjnj1rMgtpMhSuK07GBugBreKJZtaY7FlIzzXS6UMY+nesDR7d2IIXuO1dRpNqSwO3jt&#10;WqV2CTZt6VCzD72K2YtqJwao2UYjXOO3SnXl8IIiT6UOxfKP1HUliiOGHQ964zxV4mWJWJk6D1p/&#10;iTxCIkOJACc55rzPxZ4pdi6hxnnHNY1J8qC4zxd4myWKy5z71w+qam9y/Lfhml1TVJLpjlh16Vmu&#10;/VjXm1J8zE7oczE96r3UgC7QefrTpZdo3Z/CqVzcfNjPX0rIadyCdmkfB+la3hXRZLydeuCeoFUt&#10;NtDczj5ckngYr0TwH4dDSx7kwCRu4rWlByYM734XeF2UR7ckHHUV7l4bs2tIU4xiuF8CadFZxoFH&#10;QcGu/ivktYQxYcDvXpQioIau0WtS1NrWD73QHjNcB4y8XSRFtkmMDpWn4n8SllbaRkZxzXKw+HdV&#10;8YXvkwRvtY8nbWNaooouK1OP17xJqF/MYbZmPPaq1l4c8Was4e3tJGOeMgivor4afspteCO4u7Vi&#10;Scnema9p8Mfs0abZRqv9mjGBkiOuJzk9jXlR8S23w98dIQzabKR7A1bXwz4x00B5NNmxn0Jr76t/&#10;gPpqx7fsCD2MfNMvfgDo9xGyPpi5A4IjFD9p0KsfBya7qtg4SdJEIxwQa0rPx5LEPLaU5A5GTX1T&#10;4x/ZM0fU4XeGyAbHQIK8B+K37M3iDwpK9xpsDEDJ2460e0lF2kCjcw18e702vcfhVXUfFIkjO5+v&#10;YGuKvJb/AEqdre6VkdeoIqIak8g+Z8n610RfMtDOTaNfV9XWQnDfgDXIeIJt4Zg2eORWpLKXHB+p&#10;rO1G1MoK4pSjdESlocVqOny396AR8uRyK9V+DPg62luYSYc5I6r2rjbXSBHdhiBjOK9a+EskNlPH&#10;vAwCOppQhaVyFY+pfgp4R0z7LEBEo5GTt619AeGdDs7S2Taig7R1UV8/fCnxPbWsUa7lGOcZr2HT&#10;/H1rDbKyXCklB1avUg1ygdpd3EVtHjgAD1rmfEXiCJBhZDx71ha18SYtjbZF6Yxurj9a8di4JIde&#10;vTNTKSDc0PEOus5YLJ1964/UruSZiWPX3pbnXY7ti5Yc+9VnlSQZVs9qyk2OKRSuBk4PeqVzFz0r&#10;QnXdyOxqtNGSeRUXHszLubJWGSo61RudLRxhlwPpW3LFgcN9ageEHjFGjYXZy954fikzleMelYt/&#10;4UilUnycdf4a7yWzGDyKqy6erA5HWplEpSdjyzUfBKODi2zxzxWNfeAiQXEAwO3SvYZtIjIOBWfd&#10;eHY3JPlnNQ0h8x4xN4JaNsqh/Kov7M1XT3Pkbh6GvW7vw2GBHl4OO1ULnwrGRgxdvSk4I0SbPMru&#10;78RSxGOS6kxjjBrEvdMvZjvkLMcd69am8HLgsEI/DrVWfwfEwz5eOOuKXIhWPI5dEmU7iD9CKibQ&#10;51XIQ/lXqVx4Pj3kNGT74qpN4VCLjac+4o5bCcH1PNzpc6DJTHsRTDbSLyw/DFdvqHhk7CVQ5+lY&#10;d/pEkB24PHtSM5QOduAwU1javITGRnmuj1C3ZFNc5riFYTgc5qJPsRscL4luH3lQevvXPs25s1v+&#10;IoirE+3Oe1c+Rg4rne4lsHahmwOaKjmcDowqbIq7GSyc46/jVjSbCS7uVjRScnn2qskZZ+mfau18&#10;A+G3upUk8s5z0IrSEXJkt6HW/DrwpFIyMYiQDzxXtPhLQEhgUkcDHGKwfAHhbYiBEbP0r0m30d7O&#10;1HyEfKM8V6dKHKhJaFC9uEtICFIyB24rzrxp4g++Fkxz611XjPUvs0bg8cYFeReLNdcSNHuH3vWi&#10;rNRQ7MzNb1M3khiViSTjrW54G+GkWtMkt2CSxzjFcjYzq2oRyS45bJBr3v4Px2Vw8Ibbyeua8uU7&#10;6lwV2Un/AGSYdbsPtOlyFWIyQDXDeKf2avG2gzMEsWkRehAr7i+Hvh+xuYI1jYZIHFdRqnwus71c&#10;i3RsjnIFS432Z0cq2Z+YGo+ENc0slLzTZUwccoaz3tZFbaUIPfiv0Z8Ufs86BqSMLnSY8HuIhXjP&#10;xS/ZR8ORwy3VjEyOAThVxzQoyJcOx8kZJOB1FIc+p4610njjwNfeEdRe1nVsZ+Uletc4y7R1+opp&#10;XMpJiKzEkAnj3p8cuzlj+tNXHYdqPLXdn9KfKTeyJllYc5P51Mlwyn75qsp/hPen7iOAOtSUtUT/&#10;AGp/75/OioKKegz93f2lfFdrofw9ms3Zopbn5I2Axk59ar/sz+D7jTPCMV+GZDKNxBPHNcb+03rG&#10;p6p4n0jwrcIssEk4JK8/mK9v+HmmQ6J4PtLeP5UEQJ/KseZ0cJbuQkqlQ+eP+Cg/jXVNM0WLRRZW&#10;t5Dt/ewyvtLKeDj1NfN/grSLa3WDVtKneP5cxi7XKuvePB7ivQP23PHNnrHxRh06YlUjmzBdMcor&#10;D+Ejoa4WfSZVsodd8M66IUJHmiRPuyDuAM4Br67J6Tp4NN9TwsfJOtbsaetadE1wmpeH9ae2zyvm&#10;jcWP8SYOce1Wm03R7ZYbq3Ux+c2VPlZcv3UkZAFQWsljfWiyXSrG0rYlkRcsJPXjoPwpkmhTJeOk&#10;epeX5gAlgU5bcOjdiK9RHGnctQTaEdRg0KW9t7Iy3CmMrFh43J5DEdRVj9qL/gmR4o8R6QnxZ+Ek&#10;6X9w0IfUNKCcv/tR+/tUeg6a7a5bJq+m71+1ItxCihyBkYfJ5r7s0bx/4G+G/wAObbUdd8QW6QxQ&#10;Ar5rBWIx71wY7GV8K4ukrnbhKFOqnzn4waXqPxJ+FXiOa30LWNb8N6laS4uIYp5IGVwejDivUPD/&#10;APwUU/a48FQRfYfild34jOPK1CNZR+BPNfYPxh/a0/YJ+LOrt4e+KHgpbkOxjXVobQb0PruXB4rz&#10;bV/2Tv8Agnf49Mk3hT4/tpZnGQtxIPkz05I4rqjVpYimnWpag4zpytTmedWX/BXr9rG0swxvdPaR&#10;VwVlsx8/vkdK9A+EP/BcT4oaTqdtp3xS8A6ff2ksyxzT2jmKRM8ZBOQ3XpxT9H/4JAaF4qH9oeBf&#10;2jNN1KwIPlhI1bHHqpzXVfCj/gifoeheKbfxD44+Ismp20EyyJaKgWPgg/iK5K8MpUHeH4HVh5Yz&#10;mV5H3d8OPH+mfEnwfZeMNMjeOK+gWRI5fvKCM4Nb0ESSqXZhgVznhTw5ovgTQoPDOjvGsFtCAiqe&#10;gH9Ky/iB8UtL8Bx20uqarBawTt800sgCj8a+JqUJVaz9mtD3VWjGGrO1ub23gt22DbtBycV+e/8A&#10;wUd/aVhvLTUPh3FrM8M8bEMkTAgjPQg+1e4ftNft6fDH4Y+D5IvDnjGxutTkjIRBIGUk/T+dfmF8&#10;bPHWv/FHxdN4x1C52PeMW2hty/QHuK+m4eyiq63tasbJHiZtj4Knyxepy0gvJU+1aTchhn50KYwf&#10;616F+zJ8VfH3wL+JkPxb8K28V7FYrjUtPE215ov4gB7CvOrQ6/HMsYvfIgA+bMQbd7e1ehfD3wzf&#10;aVbjUptAezvZxv0/VLdi6XaY5QryAfavvcTCE6PJLY+Xw85QqqSP11/Zh/af+G37T3gmDxj4B1hJ&#10;Ayhbu0Zh5lvIPvIw7HNepJsJwhyMcGvxN0TxR8Xf2XPH1v8AE34I6+yDUX826soGBQn+JHjHH4V9&#10;mfs7f8Fkvh54puYtA+OVhLoV3s2nUIIS9uzd9w6oa/P8x4erRk54fVdj6zC5tSkuWpoz7seFfIOP&#10;SvzJ/wCC0XwI1LQ/Edj8ZtDsZFtLn9zfzIuVRuoz6A5r9BPCXx2+F3j2CCXwb4+0y+S5TdEI7pck&#10;fQ81H8YvhB4W+OPgTUPAHi6JJbW/tynIBKN2ZT6jrXkYKWJy/FqUotHfXVLE0XFM/BGOzjtrc39o&#10;A0ki5CuflYe3oRX0D+xrrtt4+8S6N4Sjt1TXbe7QSLcXOVvLbcP4ehI+tO/aR/4JxftH/BTxnNpP&#10;hzwxe+JNEuZ8afqNhb7guTx5gHIPOPSvo7/gmd+wv4r+Huvj4qfFnQHsr9BttbG4iB8oeoPv6V9v&#10;iMwpPCOS7HgUcJKNex99eDdOh0nw5aW3kbNkKjGOnFacjpIOHBI6DNZeo+LvD2g6c11rOr21tDGv&#10;LTTBcfnXz18ef+ClnwN+Etje2ui6r/auowgrFFaneu/sCRX5/HCYnF1W4Rep9K69KjT1Z7n8XPiV&#10;4V+D3g6fxl4suvKt4VJGOSTjpivxm/bO/aP1X9oX4tXviNdSeOwScx6fEW5Cg9eeh9q0v2oP29/i&#10;j+0vfta6xd3FhYKTs0+2mPltjufQivFrP7RqQaW51GMxbsyEoOG/vcetfcZJk31Ne0n8TPnMwzD2&#10;/ux2Kl/4c8u+jm1vUpHWRlEsdum54wTy4HpjnIr9W/8AglN8UvC/hjwZb/A2LX5p4BH52h3l6gU3&#10;MZ5Kjnkg9q/Pf4IfB3xF42v7Lxtp2uw6dFZXDR2uo3sZcGT/AJ5FBnCt2JFd1r3iq++CWr6X4+8M&#10;6ctqmm615l7Hc3RDQTZ+bAXBEbdQCK9DM8PDF0HSZhgaroz5kfs9NMvIVuKktbGS4IYj5a8X/ZD/&#10;AGufhp+1R4Oj1DwvrMI1G0RV1TTnmzJC2OvqVPrXuluY448wkEADAzX5hiMLUw1Rxmj66nVjUhdH&#10;P/FrSZNS+Fut6PYxq01xp0qJuHBJU1+A/j3QNWtPE+o6Td+dbSW+ozRypKmMtuOVA7g+pr+hO8he&#10;6t3WUfK2QV9a/JX/AIKd/speIvhV8V774i6FAX0DXXMk0ohytu5OSpPY9xX03DOMp0azhJ7nk5tQ&#10;lUpXXQ4j4B2mr2ngixR9NNjPDA7WEss/mSapanO+EJyFYc4rsItNm1m2hsIL5xLDCz6bGj7rrULL&#10;/lpbSHJClecDrXkP7MHxF1LStUm+HWs6xbRtcSiTw/qkEbNOkvZEz0Vuhr3LRtJn1Qjw9/ZTWX2u&#10;+Zpba2cG6sr8dRK5wY45MfrX2FVvmPn4r3S0+h3zXHhvTfB2kQSSWlxHdWkFuiyfbrNWHmQXMh6u&#10;nPFfSX7aX7LHgbVvgY3xx+FfhW0tNdttLE17Yqpjt9QiKDfHIFOCRng+tfOOoeHJmvLPwvo0V0U1&#10;DUEgGk6U/GlX24By7nllcdRmvtf9pzxEvwZ/Y8u7aYxG4XRvsqQ3D48xymCBnqa8PHVasa9NU3rc&#10;9LCwpulJyPyv/ZfaG81LWI0s7bTL+2dze2N5PmO4tG+9GiH7zryR3r27Qhp9lNbC3mu5YrWwdrG6&#10;uEJudSs2OHiRORlecemK+RrDVvEtlq51vSrhrd7eQyvcAcj5uGUfxEdDX0f8FvGEraRbXWqxTINY&#10;ffpVxZt591FeLw0eB/qkk/rX0couNNNnjpqUrG9eXWg+F45kub/bD9jMhigO+91ixPWJ35Cun58V&#10;+hP7DdhpGj/s6eHYNAe6FhLbGa0jvDmVEfkKx7kV+aXxQ06O7nbRdMeWCO4ujNHpdmA8+n3vRo55&#10;DyEb0zX6l/szaVPovwM8N2t7ZmCePSoRLARjY2wZFfJcSSthUr9T3snj+8bPQpZY3YI2PyqSNSVw&#10;gHAqmu5246mtCFPLTLcY7mvhbn0hgeN71tK8L6lqk8gjjgsZXaRhwoCk/wBK/Cj4mXljd+LtR165&#10;1FCJr6WWWaEkK/zkhtx5OOhUV+1n7VfiseHvgP4o1SNgBHo8xDE9PlIzX4S+KdUu9Rv3WCNlnZWk&#10;MrJlU3d1TpgivueE4+7OR83nknoj6F+AtzpfiPwa9veWzGw8oNq+maZ+6tYkz+7vHk/iIPUV3X9k&#10;oZr/AFCbULO/tbURx3N5Onk2FuvSO7hQcyMOMnHNc38EPCcHhjwhpUy+IU8RXEFgJLG6kYQaYsGM&#10;yW0nTfIMk4roNMsNQa7bWxcBrcwyPpeq6nHtgltSMPawwH7zLk4+lfTVJrmPFhGVkV4jo9xcXOpa&#10;9fm2N7cpDe63fQb3Vj/qrm0tx0BwPmxXq37PXwO8c/G7x5/YGn+HJdO8OwFP+Ej1y/Je6up0IIa3&#10;bpHvXG7HuKxf2e/gh4j+O/jOy0PwVZyx6DYIy6l4zviGnntnPNosR4Qg5A7gCvv7S9F8KfBX4fC3&#10;0TTnjs9Ls/8AVWsW+R9o646sxr57NszjQj7OD95nr4HBub5p7Gj4b0/wf8O9GtNAt7i00+2Rhb2k&#10;TuF3tjoM9Setb87wbQIn3Ejg1+O/7WH7b/x58dftFWHiDUNA1rR/DXh3VllsdNNpJHuCP9+TI+8R&#10;+hr9Z/g/4ws/ib8O9G8e2G02+o6fFPHt9GUcV8ri8LKFNVZO7Z71ConJxS2OktbZ2QyEcdq5f40/&#10;B3SPjJ8MdY8B67dGKHUbJ4wyrkqccGuvgkXPkxDPqBVi5twLUmTjjGK4Kc3SmpI2qRUo2Z/P/wDE&#10;Hwjqv7Nvx31HQrt7hZ7C+aFrbcYxLET80a45YMuOa+gvCmseFvFnhq3/ALGniu49ok0fSbQGOxts&#10;/NJbXMxwZGABOMmvVP8Ags5+yU0htf2i/Cum7orYrFrUcUeDnokhI5wO9fK37O3i2+1bSptA1iyg&#10;ks7ACTZNIYLXT5CcJd4HzSEnjHTmv07K8RDGYVS6o+Qx1F0KzXQ968I6UZoYvEOjzW81tDBIdNl1&#10;BfL05Bj95apF/wAtZF/hP0rC8aw63bJLrMmozwx3EHlWmp6hDvvNQtzhXhggGQhQZwa6GysdNh01&#10;PEPiPXjbM90DNqd7FtSyvGx5b2luOCrgAbiMVVntpNMtrm+15rzS0ubltomUTarJd4O0ov8Aywik&#10;J6+9djsnY5LaHic0nx2+C3iFNR+GHiTVFtZB5+laak7SXH2XG4ySIpIBHcHpmv0w/wCCZf7W8n7T&#10;nw9ubXxvGg1vQyEuduCJlP3X46HrketfHPhxLfUrmbStP8PSWaLOyR6NZy75I7wDDC6uD9yN+eM9&#10;69+/4Jm+BtN8NftDeJtY8O6rp4s7zQ1l1LRtMQ+Vptxvx5SsfvZ6k15OcYajLBuVtUd+XVZqsl0P&#10;tl7CO8vgv2ZDg85XpUHifwZ4K1K2S11fwxZ3bDkm4tlYA+3Fa9vLFE7SbcZqHUXW5I2rz3Oa/PVW&#10;qw1TPqPZxktUeS69+yr8G/EDPdHwbDb3Tyb/ALTaZjdDnqCOlcBqP/BOHwXDp8sPhfxvrOmxy34u&#10;7hVkDGV+4ZiM4PcZr6PVVjUyOcKq5Jr86P28v+Cp3jrw38SNU+FfwMvoDbWji3nu0G5w6ff2dhzx&#10;z717OWVMwxdTkpyODFxw1GHNJHq3iH9h34jaRDfXnh/xFp2pJ9oFxpWl3EHl21rJ3LKM7845zxXg&#10;GoeNU07x1feCfGGuWkGp6TOUa4KBhBc94beIcFTnjjg15FqH/BR/9r28tY/s/wARTDCcZkEKgZPA&#10;5xz6YFeUeO/GPjPxfrreM9Q1K4fXVn+0/bCdsjv1OFHC4POa+4wWCxcV++1Pl8XiKDf7tH1npup2&#10;Gi+ILXTrLTrmK4v0f7G7DztTuSRiSIg/6lOpHSoNLj1O+truys9GmUo7tFodlPl7qAE71u7jsRjO&#10;2uQ+CvxSt/Gvg+GZL9ft903kX9ppRL3ckqj5bmWY/wCrjLHnHoa7Se0uI43sbEQ3BtpUS7s7W522&#10;NnddPMml/wCWgYZyM1o4KDsZJ3Vyi1o02jxW1jd2z2QQtcQQsYtPSEHJZ2ODNIrHpz0p2i22ltqs&#10;093evqUjJ5baxqSbIUiPCSWsH8TLyN3tUmraob2ewlu0gjWG82W93cJ5Wn2FxzuSOPrKGA4JFVFv&#10;ZNIm/tSS8l0+a4mddM1XUUD3csn8cEEA4RTn5SR3rOTKRmvY6h4W8WNpsV/cwG4cM99MfP1Gbusk&#10;Kc+UrcZPauqtFvX0i4szmGRpWE2m6fL5lyZRj5p5z9xG7gH1rG0zTp9O0loJ7O4hvLwv5FvE3nal&#10;exMf3kc0n/LEAZOOCKvo4vvC/wDwi/hzQYrtLSLfPZadNiJoupNzcH77oeoBqblWKujRWFhYTeIL&#10;WGO48iZh9gibydPspsklZpT/AK3OPxqhcy3Ot6tb+IAsU1rgta3t+nlWsQ/jhhi/5aHJ4J9KltoP&#10;E2tGS11h7W902KJVkYxeTYWw/gmRRzO45z9K3La2XUbwaxrV9FaQW6ok2r3qAyhh9yS1gGAAQMZN&#10;TzxT3LUJWvYWGBVXyrW7uLUXag2l5PH5l7exZwyRRciMDBweKtW2ixRmTTEW4lmMYEmn2D+ZdXMP&#10;OHnl/gI7gYq4sdjHOLW0EtpcXLfKU/e30kmOHY9IUb+tMaa/0OzOlWFrG94XLNplg+Eib+IXM57H&#10;BOM0c6YuRow/7HmiuWsEeGSO3Yfa7S3crZQjosssv/LRs9R7Voaxq9rZacBqVzHPHu/fX91Fss7S&#10;TPy/Z4R9/IxyRUcl0b/TUnHk3UVsS8c8kRjsbY874lHBmYdj9KZ5mnw6emuXkjkTnZb6jqcWZZY+&#10;myCDsV7E+lVcTXcp3Phi1u4xqc072M9wxEE91FuvGkx92OLpGjZrGgs9PleXwhbhjfTIfLsbVt0z&#10;Nn5knm/gGOcV02oTWWl27RSR3JeVBvVP3l7exnpIx6RY/lWfpun6SlhcW9hpomlhUtf29jNiNPSa&#10;ab+LryBWseWW5DujJ0vwZ51/BFpsEJksbYlDZyGO0t15zvfje4/HpV2x8V/Ez4WpBP4S+LuqRq8u&#10;+4v7uUmJkOPlijPLEc1q6TdaYmjG6u7mIssgBmkylnayDoYx1lJH161Hem1fTDf33mxNdSEw3dxG&#10;DPI/eOGH+BG9cd6zqUaFTRxHGdWOqZ6B4a/4KJ/Hn4a6Wtv4otbLUxLMq2Ucpxc3EZ/jCjoPrXsP&#10;hX/gp/8AD+4J0/x94au9OkhRWu51G+KLI/vCvla88JaR9ntbZtKkt5LklksYZBJeSeqSP/yzHeo9&#10;e8KaHd6QsErx3iRw4XT4ZNttFGOomfq7j05rhrZPhaiulY6aePrwdmfoR8P/ANq/9nP4kWkVxovj&#10;+x3zYCQzSBWJ+hr0a40LwPrGneZNbWl3HKgKjCtu/DFflnafDTT9sWpx3O2AwBY9TlQxxrEf+eEY&#10;wXcGustNb+IHw+sLW30X4k61ZJAPkgMpe5vVP3WCHhFryq2Q/wAjO+lmdviR9zeJf2XfhL4tV7hf&#10;D8VtNnIktcxsD/wEiuf079ljx/4GEmo+A/i3qdujHclpc/vUx6YNfKnhD9t39pnwTcR6TPNBrMhm&#10;zPDL1gi7NI4wBXrvhT/gqnp1r5sPxB8EzQQW8ixPfWrb4i3t615tTKcZS6XO2nmGHn1PUZvEP7Uv&#10;g45uPDmn69CD/wAsXMUhH0PFWbb9p1NGtVb4h+ANT0l84ZhFvQfiKTwn+29+zz4zIhfxfDazuAWh&#10;ux5bAHtzXo+ly+BfHFgLm0vbO+hkX5cFWBWuR4ecH78Tb20J/Cyj4I+Pfwi8VxxjTPGNqXfpE8m1&#10;gfTBxzXc2V7Y322SzuY5FI+UqwOa4LxL+zX8KvFqB5fD1sjg5WSEbGz9VrFs/wBlTUNAm/tHwf8A&#10;ErVdMZAfLhjuN6fTDVzunBs2jJ2PcYSIYwXGAeAfWmzRfaFGzJz0FeIT6T+1Z4fvM23ijT9WtUHy&#10;JdRbGP4irNj8fPi3oGpf2b4r+D13MqcSXWnvvQe+Kp0exPOz2GCIxTAxrkgVp2aSfM04xmvIbD9r&#10;H4YxXx0/X7q50y5zjZe25QD8eld94b+KngnxRBF/YfieynMhwqpOCTUOkwjNna2axphlA/Kp5blU&#10;HB59KzLHUE8v5p0I7YapnljkIYNnFLlsPmZaF0G+8PpVS+wzYY4+oqSJ1Y4B5FV7sSeZyCaTVilN&#10;j7JUCALjPcYq4Illj2SDgiqFs/lNll4qz9uwPl/L1pFcxmap4agD+ZDkZOetVrbTRZPv9O1bD3Ek&#10;p2kjn2ps9mrKWUc1KhrcPaN6FYNLqTi3C5GO9bMfhu1liWI2qMQONyg4qjotr5c3mvzxxXR2mc7s&#10;VauF7I89+I/wp0TVQsWs6Pb3UT/eSSIV5F42/wCCcn7MnxOVp9U8KG0mfnfbPjBPtX0rr2LpSjgH&#10;A71z/wA0DkeXgduaOacXowVnE+NPGn/BEz4QX0TS+D/Gt5aSt91ZgGUV5r4m/wCCLPiXSXVdD+IV&#10;rcMTj5kxxX6NpcPKNoyPQ0260qS4TzA/zfStVXqrqJOPU/Jn4qf8E0/jf8NY1nsrJNVQrlvsnzFf&#10;qK8m1T4MfEnw5MYtW8G30JQ/Nut24r9r7PQZ4rkmZQQep9afqHgbwzqSN/aGh2028fP5kCnP6VtD&#10;GzW4nBNH4fx6XfW8nky2siMONrKQat/Yr2FTugcYH8Smv2Zk/ZW/Z41sm+1f4a6e8x5DJEF/lWD4&#10;3/Y7+CGs+H59KsvBttAZVKrMsY3D8a6frsUtTKMHJn4263cFYjyeAa8w8d3reS43jGO1fqn4/wD+&#10;CPPg/wARWc2o+H/iJLZysSRDJD8oNfO/xC/4IlfHrUbaaTwr4r067Xny1d9rH9KbxkGjRU7M/N+8&#10;1pbXUPmf+PrXq/wk8ew28sO6UDkfWvZtd/4IYftVXFhNe+UovI2PlW6/db33Yrzjxh/wTw/a0+BC&#10;pceJ/BF1MmMs1ohcKB64pRxME9wdO59G/Cf4pW0aRB7oHpjmvcfC/wAXLRbdcXQOB61+dui+M/Gn&#10;g+QWur6ReWrxcP5sLL/Ou68NftFTRgBr3I4BrqhXjJGUotH6BWHxUtphg3I6+tbFl8QLW4Axcr9C&#10;1fEnhb9oI3EygXxJJ4ya9M8LfF8Tspe6JyOTmtVUTCzPqaz8R282CZQc+hFaEWoQyDPmAGvC/Dfx&#10;NgeJW+055AwTXTab8SoSMfaQfxq7ok9Pe4hIz5gqvLJG3RhXFRfES2ZcfaFz7HNSp49hf+MH1xRd&#10;AlY6lgvUH8KjeMHmsa18YWsw5kA9Kv2+tW8w4/nTGSS24Paq0tqp6qD+FXBdRSjKnnFMc5yCMY5o&#10;vYNehmTWUcnBT9KqT6REc/LWqyjBOKidATzVczEYNxo8ZJ+XP1qhcaLHk5jFdLPCoyQKo3Ea46U1&#10;MVkzmb/REIx5YHFcr4i0hPLZQgHHeu/v1BByOgrlvEkQKEBf4etO9wsrnifj6wEVu77RxkcCvBPi&#10;NtRndRxzkV9F/EZdsLpt6E186fFDI8xSBzkcVyVnoaQep4f43uGedlz1PSvPNbYuSWPfivQfGKFp&#10;WJHU8mvPtaUhmHvxXBImdzmr6QAkbu3NZl3Oij73WruqyBVbPrxWPOxl6HgVk0Sn3IJCXbr34Fae&#10;iaFPqEqxxxZycdOtSeGvDd3ql2qw27OCwxxXvfwV+BN1qc0ctzZt1HBXitaVNyYMw/hf8Gry+ZJ3&#10;t2PHA217Do/wOlgtxI1qTjnkV7t8Hv2fFS0QSWQAGOSlesL8FLeKxKfZB0/uivUpULR1BNHw74s+&#10;HNxYRsyW54zjivLfE0DWU5jdSGBOeK+6viZ8IlggkItugOPlr5U+Nnw4ubS4ae3t2BU8nFZVouI7&#10;30PHrhzPkdfrUZjAHSr13ptzbyMJI8EdeKgeHtnjPANYKzG1oVDGG4IpCvy4C1YMZzytIYiTx0A5&#10;FOyJ1bKrqvNRkccirb2/ovWkW2ZmwF5pNC2KohZiMKeuOlbPh/wxcavciCOAlj2AqTQ9AmvZxGqd&#10;TwK91+Cnweme4jupYhubHJqXoaRKHwy/Z2nu445rm2LMwBxtr1/RP2dvJtsHRs/8Br1/4WfDaa0E&#10;TfZgcgc4r3Hw58PonsgJrYHgclag1S0PiTxP8BNCELRXmiJuA4IXGK8k8efBG1tAzWMZQr2xX6Kf&#10;Ef4W6Vc2krLAA46YFfLnxX8Mf2ZdS25iHDHBIrWG4pRVj5JuvC0llMUlTke1SWmlbcYSu98XaNEL&#10;rcqgHPasq30Zd3I5/nXXEwa1K2j6WQB8nfriuo0vTlRQxTqKZpOlKi5CitZI0gX0ArZWSC9tCOaS&#10;OIYBHArnPEWuLFGwEoHHrV7XtTECEgkDvXnPizxEAGZWyAPWspzUVce5neL/ABSGZ1aX1AANedaz&#10;rbTyEFyxzirfiLW2u3Yo56nmufkLO5JIyTmvNq1OYgcZjIc/0qN3AXPvR0HHB7mq95OU/i7VzspX&#10;ZFdXA6BqrKjSyDjqaa7mWTj8a09C057iVflzzTiuZjeiNnwpo7yujBM8jAxXrPgjQlhRGeLGOa5r&#10;wZ4dzsOOABXpWj2SW9umwAYWvRpQ5UJHQaROtmgAOPQU7U/FTCPYJzWJqWp/ZYflbBPfNYE+sPPK&#10;BvOCe9aTkootNbHX6JYXnirUlto3ZhvGea+nvgX8A0kghu7myB4H8PtXlH7MHg2HWbqCWSMFmcYN&#10;ffnwi8AW0GnxgQgBVAJx7V583zM3ilYyvC/wstrCzQm2AwOOK2ZNEsbAbjEo4ru9R0yKwsmdUA2r&#10;xXkfxH+INpoauZZwMehqbWKua819pcLfPIo981LZ3elXbYV0YV8/6/8AtD6Ta3Jj+0r07NV7wJ8e&#10;LHV9Vjto5s5YDG7NS20Gh9GW3g2z1aHckakEVx/xK+C1rqNhIJrNScEL8tej/C+UarYo+OwJBNdR&#10;4i0WGfTnUqMkdcVUZKejLtoflT+1F8Bl0O6m1G1twhQk/KOor55e1eJyp4I61+kn7W/g2yawnkMK&#10;kkHIxX55eNbJLDXri3j4xIePxq6WkrGU7WMlAMY96V7TzT0FM3kEAmp4pMMExXVGzZz3uQx6aQ+4&#10;Adc4rp/C18LGVdxxzx7Vjxcj8Kt22VxnsaqyGkrnsHhT4hGxjULcc49a6yL4vTeXhbs8DH3q8DtL&#10;uVSAsjD8a0rbU7tMKZmI+tUmx2PZJ/idJOTm5PPXJqE+OWmPNx+teWwarOCAZCasDWJk5EhpO4JX&#10;PTofGURBJn6dauWPjCJsDzeCfWvHLjxabYkCTB+tR2XxKSKTabjk+9ZuTiVaNj3+z1i3u0BVwDVg&#10;4dcqc15L4a+IiTlW80Hp3rutE8XW91EGL8E0c3MFram28SnsPyqJ4Mc4p0epWko3KevrUgkjflWG&#10;PrQBUkjGKieEbelXHQHvUckORxTuw0KDw4B4qCSMdxWhJCRyaglgOckUN3EZz265OVB96iks42z8&#10;lXmjwMHrURGMgjr0pFxbbsZ8unp2qrcaZCc5TnHpWrKp9OpqvIgLc0FLSRjzaSCNwA+lUrrSozyy&#10;Dj0remTGQBVK5jG05qW2NtnK6npiqpUgflXKa9YpGxO317V3eqxgrz0rkdfThmIB6moew7HCavAp&#10;YgHGK5jW4UIbj9K67V13OTjBrmNaTKnHWs3sc0tDzzxPFh3yueK5eVcNwK6/xHE258nqK5O5UK5r&#10;B7iWxC7AA81C43tgUssgBx71Y0mwk1C5VEBxnmgNkaPhXw/JqNwpMZIz6V7b8MfBBYxqYCDuHasL&#10;4U+Ap7t42FuTz/dzX0z8J/he6Rxu9r82BjI6V3UKdxOxL4A+HzCEMbbt6V1Gq+EWhtWPknhfSvSf&#10;CngJIok/dAEjmrviPwosMDKyjGD2r0IQbFdnx38W7OewMrlsKMnH4V4LrGom6u2G4nB619WfHzwp&#10;iCdUjxgNyR0r5Q1XTLixv5Y5QeGODivOxN1OxqtVcrpJtYMvb2r0n4XfEKDTbiO3upim08HOMV5m&#10;pGOBinRzzwndE5B+tcjjcSumfc/wv+K9kkcUq6kmQBxv616/oXxfs7mMJPIp/wBoGvzU0bx9rujM&#10;rW+oSKF7BuDXb+Gf2l/EmkqI55d4B4OTWVpI3VTTU/RW08ZaFqEWHkTkfxVyHj6DSL22laORDwSc&#10;GvmDwf8Atb2zhVvpmQj1NdJf/tAaNqNo7w6soJGTl6uFSSY+eLOG/aF8L2s0c12iLuU5Wvnq+hSO&#10;QlG7mvXPin8UrfVoZYEuw7OMDaelePzyF5GYHuTWl0zObutBoxn7vSlVs9TTMk8n9acpBPC0GIql&#10;R0Y/SnL14PfrTRuA+anIMnIpNFi4X+4aKdgeooqdRn7Hf2vb+NPjkWtZnmt7dwACcgV9DatqVvoP&#10;hSe9ZiI4LY9B04rwb4AWFtq/jK78SR2yq0kpLbRwa9C/aR8TyeG/hddzxTiLzI8M7fwjHWuar704&#10;UwppKLkz4l+KV/F4y+JeoawsbTWxl8uQXCn922T86gVY0S3j05jHcxMNygSOTkuOzAVx1trWv6rr&#10;VxfS6jA8glJa5xzLHnsvfAro9M1Sa6ISabeUB2OR+8kX0ANffYePs8PFHy9eXtKzZZvtbm8L6iyX&#10;WlrKkqcBsb5FPRh6VpHxZNPZgXfheaKSNfuxtuMsZ7knPSooYtL1mA6NdMQ7DdBG6ne47gnkCrGh&#10;Iun7NNhd2CMWigGdxHdS3p7Yre6M7WKviTxBqNxpUT+HLp4Lm3QNC8BIbA9W5BxXhnx++KH7QFuI&#10;NP8AFvjqbU9HmI8uWMfMo/u4HpX0XqP9lwRpNp8BjDcpGqjCP/ErEYrnfGXg5fF3h+TSo9LNzDcl&#10;vKIUKLeXHIBI/rRTUHNOSHzSUbJnyZJqlzCyxQMzLIctIJMMG989KSCXU0uBP/aEyYzt3t8v0967&#10;pf2YfidruoTWslobKAErHPcLtTcD93OOpruPDf7Gcs2mI9v4juUd/kuRexgmOQdht/hPY16jq0VH&#10;U5lCpe55Dp3xE8feHLhX8M+M9W0+UHLNY3LJn8AcV3Xhv9t79qTwywgs/ilq80ERAZ3m3p/wIHmr&#10;vin9kfx/plxHN4bu4NgYo8MyFvn98cgH1rg9e+EXxL8MXklpq/g28hmWTEotJQ+M+np+NY+zwtRa&#10;ov2leHU7PxD+2n+09qF6t7ZfFfUbYSckLcY/DB7Vn6p+0J8YvFWhS6Z4x8aalfxyEGRJbguhP972&#10;+grhx4U1mOeWC/0zUU8jm4S4s2/djsSelW9Gktpd6WME728A3Sv5LbIvcEZxn3rajhMJF6RRlPE4&#10;h6Nskgs7hz/a9xaNeRIeY53Jzn0zzSeI72z+zefZSJGFHywlslB/dPpXT+FPAfivx/ZXN3ocErW9&#10;oyrcPInKqf4vXHvVzSf2atd8U6k8E9xALaKQfbJI8b0U/wDLRV6t2zXX7SnDRHNy1Ja7mL8J/hhe&#10;/FV421HxWdMsZZCjzfZyys/ZQw556ZNfSXgD4c+HfhtpcnhWdz9jeUKzPL5k1tcdFkXJyFNTfDX4&#10;d6B8PtOltZLQN5Eapflxue4i7TKpAKkda6PUrjwWZXeHZNJDFidCSXurc9GGehWuDEYhzlaOx106&#10;agvM47XfDGmM9xpp06Norx/Ku/LAM0E3RZgTggH2NeZeP/2b7i+urW/8MeILaC/iuhDqFpcj5Bnp&#10;Ix6YP1r3nSdHguLK4iv0RlijBWLyiHubTs28ZGVqtZ+CdKvr2e6gdpzbwZaAAlL216ZLDq6/0rOF&#10;V02aThGcdT5v8UaZ8R/gxq0q6rd3unJagGG6tJmaFwfR1PFTWX7df7Tfg8JJ4X+MGsFFXMQnuPMT&#10;aejDdmvoDxNG80kOneIfCNtrWmwWxMVyCNstqeNrDgllHtXl/iv4AeANSlnj0qMW1mcTabfwS4Et&#10;ufvJ5b9Soz05rSToVl78UZxVan8Eih4U/wCCnv7YlpAwl+Jv2kkltklqjZ/TA9ai1T/gpp+1h4lk&#10;Kf8ACxZIF6SokaoNuevHcVwutfs4X1tr88fgPxLHd2AgE8JkiZJZh3CjplfSrGnfs+eLNW0PUNXn&#10;vNNhuIbfzbW1lDB7pcfNggYVvUHFT9VwfWJoq2KatcrfEz4w/Fz4kKz6t8UNVnLLlozdNsDeoGeh&#10;rgtO8Q3VnbmO9SW4lJO51Y7pPUNnuK7bRf2e/iZrlutloy20lxLb77aK3JcyJ/ECw7ivRtE/YfaH&#10;Tzdarrst3qaW32u0trNh9luQB86EnDLIOenpWq+r0l7qJft5vVngF1qb3UizTkQIT0fsfX19q9I+&#10;Hf7P/irxjZvq0EP9kaXGVN7eXUeZFRujrGeWT3Fei/DX9nPwVb3y+JbjTxqV0itLDFqD/uDH0aPa&#10;wGXXnpXpen32qaLdww6VdrfxxwmTTbqZco1t0e3CMOWXsPapnXsrRHClfcyfA/wdvfD9lLb27vaQ&#10;CNU1O53ZadcfJcxIcEYpnj3wLb3ME1x4nmuJUkiWHWI3USS3kXRLhc5xjIzXbmRIXs9S0bVJ/tKx&#10;GaweY/vLu3PMlsE5AI7Zqhq2tqYBYaaHR/KafT44gWmvID/rLdyM7SOa5XJyN4rl2Pl//hHP2gv2&#10;X/iLN46+Gniu8tFt2WQPZDIS2J+RpNuQyn3r7t/Zk/4LQaavhqHSP2iNIjjuUkSEatpB3iQkfeeM&#10;8r9eleN/2HBdwRPoepQBktjJZaamGW8g/wCWlrM/GSOeMdq8n8efsmX2ueIhqPwr1Cya11C1a5it&#10;JS0ccYHLQq7dXU9B3rGtgcLjIctRGsMXXoyvBn7C/Df9p74I/FXSk1HwV8S9MvlfgxpcKrq3cFSc&#10;g10vinwB4F+KPhyfQ/F+j2uqafdxFZre4QOrqa/AK3fxH4S1IW2uXN1pRMvlw3K7oyzLwGQ8A4PB&#10;r0b4f/tiftQ/CzS7qDwv8YNbEVswMNvPcGWMnup3Z4NeRPhe0uajM7VnUbWqRPtz46/8ERPCmvXz&#10;+If2cPiZJ4YuI7gzJaXURlSM5+4jdQM1f8CfsOftF6ZcrY+NtY8PW1nNYfZdduNOkkL6lt+7Kxb7&#10;rDivjnRf+CnH7acSvf6R8TZXeT5p43gR0ZfYYyCO9ZOq/t8/td+KJJZNX+JuoJb7iZ7aCQKoz/CS&#10;BkA9sGu6ll2ZwXK5HPUxmCm72P0k0Dw5+zx+yb4fn+IvxB8X2moXtnAFfayb3Kj5TsB5btnrXwh+&#10;2z+2zq37UHjFrDSbq7tvDNqd9hbuT8+OsigdWXuDXzlqXjLxV4ykutU8V6zdyh2LRxTXjFiM54yf&#10;vA+tSWE1uLI2kGprJJLICAR88T/3i3RQehFehhMs9jU9pUfNI5K+N9pDkhoiW5uJdRZrPTLuEz7i&#10;GQkLye7HooavQ/2YrXWPDHhK/vbbW7qSzv8AUfst/o1nA0t2rE/JJG5BAAPcHpXmPhHRNU8VfEq1&#10;8N6Doz62vllZrCCAhpFz8yAjgnrg19Q+EP2lPE37CurW8Hhv4f6Tf+HNcUNDb3y75bJxxslcdGBz&#10;712YufLG0dznw0U5Xex678BP2TPiv8YvE9g/iXS5tA0lbpH123ks+NSSM5Ry+clzxmv0Z0vRrXSN&#10;Gg0i0jCpBEqJ9BX58+HP+C43h+KC2tdW+DpiaRT5jWV4CGYdVQHqfSvSPCP/AAWj/ZY1yH/if2ev&#10;aXKiBpxcWW4KPqpNfB5th8xxc1eOiPqcDUwtGNkz7Kt7ZIELt8zdvaq97dSD5DIQCeleBeDv+Cmn&#10;7HfjWeGGy+LFraG4cJDHeq0TMT/vCvUbT41/B7WPKk0/4haRI0zBYY0vU3MfTGa+fngMXDeDPTji&#10;KMupk/tNeDZPG3wJ8S+HrORluJ9Kl8srychScY98Yr8Mr+6jg1y5SS1QvDdEG2mBVMqfmiY9Sc84&#10;Ff0BXEtnqFmdkiOkgwPnHIr42/aT/wCCN3w5+L3iC58cfC7Xm8NalqF5516SnmQuxPzOq/wn6V7u&#10;RY54FuFRaM83MsOsSrxeqPmj4V6zYeOvDsWpTQQfZFdDLKY/J0/QbwD5WC/8tC4AByK7z4VeCfG3&#10;xx+IieGPhvpdy7G5WXVfEOqRbI9IlU/MbaLptcdOO9dL4f8A+CQnxz8E+JP7D8PfFfTrzQNQVItQ&#10;iuoHOxR96QKeN/oe1fcXwa+CPh34MeE4dB0ffNJGgFzfT8yXDgAbmP4V6mZZxRhTbp6tnNhMBO/v&#10;7Enwq+Fnhn4SeDoPDWhWEMQVd9zNHHhp5Ty0jY7scn8a+Xv2yv8AgqPa/syfFx/hnpPw8i1iO1tV&#10;k1C4ludnluw4Uepxzivr27Z502xn6cV+eH/BR7/gm58ZPiF8Rbv40/C3SBrD6nIDeafHMPMi2LgO&#10;obAPSvmMvnSxGL5sQ9D1cTGVOjamaenf8Fdf2cPGsElv8QvgkrFyolCRRyeYjfxcjOPrX2r+zd4g&#10;8A+LvhbpuufCeNItDu4Q9nErcR5/h9sHPFfi837B37XXjDXbXwl4a+EOpWNxPMBdS3tv5axDOCS/&#10;dep4r9jP2JPgPf8A7Nf7P/h74Varfrd3On2gN3MjfK0rfM23PbPH4V6ebQwsKK9nIwwcqzl76PYt&#10;MsPscJkdgXPO4UyQ+YxV+ealNwGQ8YGKrfvGkxGmSemK+ZlZuyPR1ZgfFP4d6H8TvAOqeCvEFitx&#10;aX9q8Ukci5HI61+J3i3wvqP7NH7WF9o2r6Wq2mmXrW4sr1C8Jgbq5/vkD5gK/deSaRIzGFww44r4&#10;k/4Kx/sgRePPBB+OXgjT1GsaSmNQFvb75Z4s9V9145PbNfQ5DmH1WtySejPLzHCutC63R4L4q1Aa&#10;pp6SaTc3W+5t0a31e9iEt3qtieB5EIyE8sA4PWpJLiVJWsPEIby3s1+22Vt+91LWLTqJnk5EWzjI&#10;GDXjP7OHxlvL+9Hw31m9k069iYnTtVtImmu1k+6LRGbhUfnJ9/avU4PDx1SWPQ9EMkJknaSDR7Kf&#10;95DP0kjvLg/dVgCQoPevuZyUldbHzfK4vU11uLT7VJpsFtZvptpaImp6PpEpSC4tzyl1PcfxyIcb&#10;gPpX1D/wTzjGpaj4o14WtoSjwWg1DT4dlvPGifKI+5wOrHqa+VTZW999k07w1ZQ3kcUpe0t428rS&#10;rGQZM1vM7YMrcZAyc19n/wDBPzw3b6J8Ev7StdSF1HqeoSzRMIjGEAO3aAewIIHtXj53WUMC0d+W&#10;05SxKPfg5J2qc+1PdGKgt0ptqoVwZF/DNSykuAoHA6V+eM+rdkjn/HerxeHvCGqa1dTCNLaxlfcT&#10;0wpP9K/BD4qXOteLvG+qatpN5EY7u/mnkaPgSneSc93YZ7etft3+2N4ts/BP7PPijU7uQI0mlSww&#10;jGS0jqQAPfmvw0D3Vn4nmlgLxsshJlfBZFbqfRAehr7nhCinzTZ81ntT3VEk8PR30d1BbLpN1cal&#10;OyQpBHEXly3VQo4RWGMd67e++GHxAuNbs7GbwRdS3+oM0NtpkIyyhR9+UdQR0wcZqb4VXlgvjWyv&#10;YNUubWwCkyTWlvvuBKTwIv7xBx8x4ANfQN9cDStPl0t5ZrbULplTUbLS5RLfPLj5Z7mY8Ro2QCAa&#10;+1rYhUnZHzdKlz6s+ffgB4Q8dRePSumeG7i4s2uZIdat4bgwq8aZLxlhwFBGcA5r6D1HUdBsLQrb&#10;XdteJHGPm3mPTo4RxjHBmmQn3qDQ59MuL6Xw1IIYvs0ubjS7KTZYabcjC+dPKDmTd35pYRYXGo29&#10;xbTWsrJdN/xNNRi2WVjNnJSGEff3joSOa8+pPndzohHkViPTZbB7+fxL4hvmnXyRHbanqcfyyQnh&#10;ZbaAdWXjmo9R8J3dzL9q1u/ure+lKmYr++1C7zykyD7sK9MntWg+qwWuo28+nWM0Mx3pY3l/BvvZ&#10;W6PbwxdI1bPBPoKfp0sk2oGxt7WeLzImNrptjMJL67Qn54riXpHjBOOMVyt3NIobDb6rbaZceHL+&#10;3igk83bPpenTgyJMR8s1xOeit3APevSP2av2Qfiz8WD5ni27j0HwtDceZFZ2qYWWTI3bOcurADJY&#10;4PasP4a+APC/xR+JmieBNV1r7L506MbDS+YZIEO8wzSn78gIwa/RLRNKstJ0+KwsoljhhjCxIq4C&#10;qBgAYrws2zKWEjyw3Z6+Awca7vLY838KfsdfBrSTby3/AIaS+e1jZYHumLBAeoC9BV/xB+y78F9Y&#10;i8m58C2Ljbt3BCCB6A54r0aKUSqAoJXPWorx8MFUYFfJSx+JlK7ke+sLRStY+d/ij+zr+zV8OtC1&#10;DUr/AFtPDsuow7Li4e9KtJjoAWPQegrxK6+DPh3xgVb4afE7Sdcsrez+XRxceUJpQPlkcqcuR71c&#10;/wCCvfwH+K/j3TNO8X+DftV/ZWMLJNZwZYxE/wAYUdTX5x2vir4gfDa+UR6te2N7buN8asVII6b/&#10;AE6dBX0mVyqVqd3LU8nGQhB2sfauveE/H3g+6jPj3QJYp5uZb6WIm1tJAflaGNOGJGBzVPULW8sL&#10;FNXImtbmWYbJJh5l6Ze2yPpGjZrlv2b/APgqLr+gxQeHfjxpUOt6ZMFRZ5I/nQdyM/ex619keAfh&#10;L+zd+1Rpk/j34deIJLaXUYBHePay/NGo6Lg52mvTqYqphtZrQ4Y4aFb4T5LubbUru6fR7jdA9wSU&#10;0y1uQZEYfe+0zH7qt6A1es9IlstOTTrXVYpliQsqBwlnEerxOesrDsOa+mPin+yR8FPgt8Nda8ea&#10;1Pd6gltYH9xLJsSZwCFLY5Y5r4L8LfEqF9Sla+twIzPlZJZD5Fgd2AVX+Nq9DA14YuLcOhxYqjLD&#10;uzPVdSjeW3h1O4u41WGIrb6jeL8rR9CIIe7L2PtVnwrcw/YbmSW6uJp5VCiSQebfXcRPDKOkIH6V&#10;n+G7mCeCW5vrZ1MxY/2pqEmZkk9Iox9xGzgZrd8Hy6dpaJpdnp32ee8kIt7OB911IejCWQ4CIR2F&#10;dUkoLVmEW2WzYvcpIk23cEUT2NhJ9xQMLLNOe/qAaztL02K+u5b7UhAIbVtu9T5dlav2YA8zE459&#10;zWkdNCs0Gl2yz2kLFjbeYUsocctHK55kbPaoriK/ubI38cMVwyqfst9ex7YEjHG2GHqzA9CaUZdg&#10;kr9CGx13VLNftGqXJtzI5WxuLhd04b+5DF/CG7EitO4g32aMizRSPGStnFIHun/vLM54jU9cUllo&#10;sKQsdYEhuZoBI0u3zLy/Q9GQdIgMfXAqxPHa6tp50uztVVIUH9oWVnL8oX+GWaXv7gUNoDnkh+1H&#10;7JCYZhBGzeVCdttEv9yWQ4MjD0HeoE8Jy67aR6vdnzUXhL25GFZBwBDH3K+tXbuE3/8ApcEUTWVt&#10;JsuJzEVtLY9FaNBzIT6461pxQvEkDwXD2Qmk/czTpm5Z8cCOMcRq3Y1opRZm4sw9W8B2t4HjuoJY&#10;5blB5gUb7u4QdH9IwO9XvBF98QvD7TzeGtdv7IWcOxra0vGEcXpJI5OPwFdDYWl3NOulWNgI7iZj&#10;vs4n3TMf4lmk/hB9M1Zk09p7n+z3gha1gyVtovktE9Uc9ZWFZTpUJ/EiourDZlrwb+2F+0b4MihW&#10;Lx1/aEEJIup76EeXnsqHq+fWvV/A3/BTvx5bW0MXjX4ZybpJPLC2z5lP+0UIyBXjmq6FpsunoiOV&#10;BTFtd3EOGdT/AAQx+oPerWj+G9I0zSCNRilErR4eGNt11dxn+KR+iAelcFXK8JUex0wxeJh1Prjw&#10;f/wUF+B2vwmTXNTl0ySJvLmF3EQI29CRx+tepeGPjr8GvF0AXRfGmnztIAdqTLnHp1r86tQ8KaDq&#10;Nu6TQwTwwYZreMlbaM4+WRm6yMO9ZPiHwhMYvtmlXLWUxjVDewgqR/dMMYxxx1Nck+H6ctYM6I5t&#10;OOkkfqNL4A+Hni5FfVNLsbrcMrvVTWDr/wCyt8JEtDNpmhraXDnIntJGRl+m3pX53fDX4hftC+Dt&#10;ais9G8Xa0qwoQLV5jIxbs7luFU16Xa/t/ftEeFp4YNSubLUlt5dt60i7UjP90P8AxfWuGpkeKg7R&#10;1OyGZ0JRuz6y0z9nfXtCUy+GPijrNqFOY4ppRIh9vm5p08n7TXhVTFY6pp2sxjO1ZovLdsduOK8e&#10;8Df8FPWkhhuvGfw1nRJX8uP7KwZnbHXB5Ar1PwV/wUG/Z18RTmHUdVewmh4nW5hIWM+hPSuKpl+M&#10;pP3om8MXQqLRlzSfjp8Y9Agefxl8GbyQr0bT5Q4+v0qbTf2uPAU5LeKLS/0hl4Zby1YAfjiu00b9&#10;oT4L+LLbzdG8b6bKjDp56g/qamu9B8AeLrf7RNb2V3DKvAwrAiuSdCXWJvGpF7Mz/D3x3+F3imcR&#10;6F42s5Sf4BKAfyNdZYalaamT9kuY5B22uK8/vv2Xvg/rV88sPha0glkHMkC7ce/BFQXH7LFj4fiM&#10;/hLx5q+nSOo4huiV/WsHSia3Z6nFCluC7Dn+E5p8oJjy3Ga8Qv8Awl+0fodwB4b+ItvfRJx5WoQc&#10;n6kdatQfE39orQpAvif4aQX8SjmXTrjqPXDUlTDmse1adFsIJOT2rbi/d25YnPvXh2kftV+GLaX7&#10;P4u8J6vpTDr59oSB75Fdhp37Rvwj1e3C2HjC1ViPuTNsP5Gl7KSVwc7nayL5jlveqWoRoo2Ffvda&#10;p6J4o0bXJC2m6tbzIBndHKCKt3zCRwyfMuOCDWbpu92Xzqwy0tR/dq0EyNpXio7JAT5ZQgmrM0kC&#10;YSM5I6mhpoUWiNIMthV7Uos95w3rVmDdu564p0rrEu4jk1FmacysQmNIgE2YAHaorq3iuYdjAcHu&#10;amikM8mwU6eBcYz+tU1dCWjOe1OxRAEDADNT6LY+UuzdnNXLi1/eZI7VNaWJQb2BHep5WHPqTi0z&#10;AQRkHtmuG8a6bDLdNaz2KTRufmSRdwP513CPtBTPB9qinsIbhgzIDt56UOLLU7Hk+r/s6/BDxnpj&#10;p4w+FGkXXmDEpe0UE/iBXlXjT/glx+xP4tt3a1+Gp0+4YEh7WUgA+uK+p7qxVl2FBt9qhh0m0B2m&#10;PI71Sck9CJSPkTwd/wAEk/2V9DQq4vnkfgebMcCuI+KH/BLCW01IJ8HvFGMt80N03A/GvviTwzaX&#10;HzLwfes+PQBa6juDZAbitFWqRY4pNH5v3H7Bv7VXhS4MC+HVu0Q8PBJkMKyNS+C37Q+ibg/w71JW&#10;j/1i+UT+R71+q1nNwEK9KufY4LmMhrdCW6kqK6Y4qdjJ2TPyD1PSfjNoNp9u1XwRqUEWfvNbtWEf&#10;i9f6XN9lvRLG/cSLjFfsJ4j+H2napbMLiyhdAvKGMYP6V4n4v/Yn+A/jjUpL/wATeAYnnkPMsR2/&#10;yprGSW5fJGSPgTQfjEkoUfaBzjJLV2OifFFZVDC7ByPWvq++/wCCUn7O+r2jT6YL6zdlyuybgGud&#10;j/4JR+FLO6Mtn49vljXohXP6iuiOMjbUhQ1PGtM8eLKoHngkj1rYtPF4kBG7P45rq/E//BPTxhpF&#10;yF8MeKUn2NgJMpXI+tYl3+xz+0DYAS2+gLKi8bo5Qc+9awxMJDlCyuMi16CXGW59Km+3xP0P61S1&#10;L4K/Fzw/bh9R8K3QI6lIif5Vk3Wk+LtHQPqGjXMQPXfGa1VaDJSOhkuNw4FU7lsdaxI9beIgSBlP&#10;oympTrPmH5iK0UkwskiW9GR+HFcv4m37WHfbxW9cX8TKWJzgelc7r9zG8b54yh5p3JUe55N8RwTC&#10;6t6mvnP4nhiZBGfXrX0X8RVkdJXH3ecV8+fEq3B8wA889a5q0tCoxZ4R4x3F3Ujoa8818FHJPXvX&#10;pXjaJwzkdR1rzLxGWkcx+pribuOUWcdrDSzS7V6Dqas+FvCV7rV0saQErnk1u+HfAV5ruoIqoWRj&#10;zxX0R8Ef2fZJHiMtrn5gfu1UIOb0MkjE+CXwEmlmimlsckkZytfY3wV+A0UEcTPZgHAONtafwb+B&#10;kNn5TSWxwACBtFfR3gTwLDp1umYlGB0x2r06VJQQWdyl4D+G9rYWoDQADaO1dLfeE7VICiRjGPSu&#10;hs7NbdMYAHtUOo3McUZz1xXQ5CseLfErwfaywShYQeD0FfMHxb+GMdy8g+z7t3bFfZXi5Fuy6kZy&#10;TXlHizwhDfu7GMZ5xmoklNalJWZ8K+Mvg/tkdhb7f7vFeda78PL6wc7LfcPWvuPxT8L4pmdXt+ue&#10;QK808V/COM7l+zg+ny1yzodilI+R7rSrq2bbJHj6ioPsqhfu817x4j+EKqXAth09K4bXfhfcWzkx&#10;Ljk8AVm4tBdHnjwH1Ap1ras0mMVv3nhK+tmIMLHHfFVk0q4hlHmJgZpaE2d9Ts/hX4chu7tZHjBC&#10;4619X/BTwvD5cREa9B2r5l+FF3FaXAR2wTjAPevqD4U+JINPEIbGOOaltJmkVofUXwn0fSFt0W4t&#10;13ADFejiCwhTagVRivEvBHxG0+DYGfjjGK6TxB8ULJbb9zOo+XkA1m12NItrcm+KV/bQRSCBwfXF&#10;fJn7QGoQKWkTqWOTXqfxE+IjOkgS45I4Oa+bfi54lk1S+aEyliT83NawjdkSkefauy3txuUDB9aZ&#10;aab833RVqO23nI9auW8IiUEniuxJJGLI4oFgj+6PrWbrGpJAPmbHvVzVr4QqQD+NcP4u1828bBHH&#10;TqTTlKyDoZfjXxMY8os3Ga8v8T+IHmYosh+lXvF/iRnbaGzjPOa4y9uXuJd7V59etfQkbPMZWJz3&#10;qI9DSbgcg4qOebaCCMCuMtWsMuJduQAazLi6LnAJ96feXQbIXueaqRxtK+F5JOKErsL2LmmW7TzA&#10;AZxzk133g/Qg7Kdg4wOBWD4S0EvIrYP4CvU/B2iGKFHKYxiu2jS6kt3ZueHdLSzhU7Qema2J7pbe&#10;3OGA9qroVtoAM9BWNrmqqFKg455rqbUUVYi1rWW5UH86x7XVXlvEQN1YZrP1rVZGbCtn0xVKxvTF&#10;OJD61yznzMpI+6f2PTb7rUqV/h/DpX6CfC/yG0yMxqBkc8V+WX7JvxHjsbu3jkuMbWXPPWv0O+DP&#10;xNsrnT4lM65IHANcjdmaw1PXfFtj5+ky+UPm8s4/Kvh/9qOy8axas9vp8EpiLnle1far+Iobu13I&#10;457Zrz3xr4N0zxFM8k9qjHPBI5pyjzaotLufnwngrxXqF0FaxlZmPJINer/BH4H62NSivrqJ1JYd&#10;R719FW3wf0VZvM+woDng44rqvDvg2x0vARQMY4Ap8raDc6X4QaXJpGmxRNg/IAfyrrvEWpRW9iys&#10;3Y8Vztvq9rplsAZgNq8CuL+JHxTt7CzdjcLhQeM0KPKVax47+1p4qtodNn3SYwCT71+dPj++W68T&#10;3NwvRnOP1r6N/a0+Ngv2uLWGYEvkABq+TtQ1Vri5aZzksaqm9bmc3eJOJDncOmanhmyRweazI7rJ&#10;z0zU8NzlsY4zXTF3Zz9TWtpR2q5HIRxWTbTANj+tXYpDgbRxWy1GmaltJhhjpV6GTH0xWTbPlgAO&#10;KvwyY/Ki1mWmaUEhHIpt3eFEIPQVUe7VVyB9aytZ1cRoQW705LqK9il4o1fyY3Kvg7Tg8VwV/wCN&#10;7m3mwJDgdMmr/inWlYtmQZFeea3dvNOShGM1x1ampm22z0rwv8Tpo5B/pWDxxmvTvCvxYjdFV7jB&#10;z3NfLdvfXNs+5Gwa3dJ8dXNqAWkII7561iqjRSkz7A0n4mRyRgNcA8dc1vWXj6N0H+kA575r4+s/&#10;i0bZQWuSmfvfNXR6F8Z5ZGEMU+c9MNWqqmkZI+tbDxfFMchxn1BrTtdcim++a+efCnj6+vQpd+Ox&#10;zXpHhrW5p1DM+RxWilcbUXqekrcQyDio7powc4rCt9a2RYLAevFUtU8Uxwn/AFowPerBK5tXFxCv&#10;WqpvIm5Ldulcbqfj+3jkyZB+BrO/4WBbk7UmyPXNQ5pFJWPQmniccNTH2sCcc9q4qw8awu4BkB56&#10;g9K1bbxRHKoIYHnsaOZDNiZcg5NVLmI7CVNNXWoZV6jOaSW7R14Yc0N3AyNTjAUgiuT1+MkORiuy&#10;1BkaMqG61ymvRY3Y96l7FXujgtZiIlYgCuZ1iEhi3qehrrdbiO4nGDXM60uVPFZSMKh5/wCKYlYO&#10;VHTrXEX7gSntiu+8UqI1Y49ia8/vEd7gxqCSTxisnuQtivBE1zNsVc88CvT/AISfDW51WVHNruLk&#10;YbBrM+Fvwz1DxBqEcslsdhIKgjrX158C/gkLaKIvZgnAz8tbUabkwJvg18F0tFi/cjt/DX0d4E+H&#10;MVlCuYhnI5xxV/4d/DSKytkLwgDFeh2ekxWcQRVxgdq9alT5UTIy7LQ7aziGYlrF8ZLAsDKRjGa3&#10;de1eOzhIZhmvNvGHibzAyb+CTWrkogjyX4yWEeoPINuQ3UH6V80+N/h+322SWCD5d3pmvpzxhIt4&#10;xJOc159rfhyO4ZuO9efWtORrBXPm7VPCUkGSIwPYCsi50meMYCdPSvetb8Cxyk4iUkiuS1XwEyk4&#10;iGfaueVPsNqx5JLGUYhhzTGLY4rttW8HFHYtFj14rn9Q8NTWzMYx0HpWTg0SzJiu5EJUEjHpUq6j&#10;doSvnuM9t1LJp1woOUx+FRMjKcbfyqLWBaIJJnlbMjZJ71G2QMAjkU5lYttxSGPkHPSktxtrYTBA&#10;waIh82M/nT/Lycnt2pnU4PXNVYlJskXhSakBB4I/GmDhePTrSBixBBz60xpKxLhfUUVFk/3B+VFA&#10;9T9vv2cfDl3pmlG8Kq3nHKnFcj+3Z411TSvDA0S1hid9rFopjxIvcD3x0r134aWMOj+FoE2lD5fO&#10;418qftueKrjU/GscUdo8kCTYS8Rs+Sw9V71lg4/WMyT6Iyry9lhWeWeCrbSbuBJYkltJCS0JvIuQ&#10;e6AHNdTa6ACRJHmPPKueW3enHSucttdZbYXM1jIAxAeTGST6gDpW/pMyXNp53l3FuWOH2nL5/ve1&#10;fcNtJI+YbY+edNMcRjSjI7N8oibLq3rntVdNfkeZonQwnd+8hdOUbsd3atO0sNOmdhfXjSkjDxgf&#10;vD6HNRapcW9nKLWSzimXGGjBI3J6knimp9xq7JbFr29Vo3uVmgkIEkTMNkbdmzWkdUbT4W02+jEe&#10;SA8aP8iHs47GuNvftWlXBnskdoWUlooWwhTscjgkVa07TLzXszRahJPPbJujSQAI0Z7DGCSK0TuF&#10;mjaHiG2NyU1TVMMPlm3xEYH8LqF6n8K0TLqbq+pwhZRGoW4kXHmOnUOoGDkcVx0Uou9RVZ42E9uc&#10;rJMMmSPoVVTg5/Gt608RJpc8SyRSDev+jylSTIvdCORmqtcV0dPpWq3l9BLMsxNzAm2eNmBknj6h&#10;sHuO9YOt6jbx3Jl1axkD+XtlEKZE0XqTzyKr3ccME0V9psxQkl7dozlmB6owqHTpddl1aPfeSGFj&#10;ut4kiyCf4kZh0yPWmtCG2yybK3mthbaeIbgBAUa3OBPARyr9mK/SmaWljpF79lt/D9jdqsRKH7Oq&#10;CWLurYxuIqyt3pVvfDTbfTvsm877Y7Bsil6shPBwan1m0DafDc6Xqdq7tIWjTPywyjqnzevsatSk&#10;tmZtu5VW60fw/qH9pWGjbbhkJtpVTMbxnrGQMEkdquW+gaZqskeu20KRXXll7W5YYE6H70W09x2r&#10;NTMsUdxeo6bpvkmmRl+zXA/hA5BU1akuYILhMXE8JkmBR2HzRTjsAOqk+3er5nIqKZueF59PaLbD&#10;dOCm77J5xJkdD96E5yOmal/4R3QLqaE6NbPbbtzWrhcs/wDegZl6VVd9MRRqUtubGSSTbcnbiWGc&#10;cB+CPlNGn3l0t1LPZaqscUsoF1CGBMM/RZD0Kg0t9hOTTLEkKaPamwspQYCxksApBMT/AMcDng4N&#10;Z3h3W5gjWVnIGgLmSwAXC28w+/CxODg9hnHNWvEVtLqYmbUVIt5nCX8dt0imz8k2SOQe/NZdzdpY&#10;u+nXdtsjLrHeGJtsUb/wTY5HpzUrUfOSakPtl9bXOmzJJvkJgWUsiW0w+9EQ3UHPHNVrjSrOSNII&#10;IljgluWeGSXgWVwB80QTnhu1WrfVJdOZ7rU4I5oyVS9kZMCF/wCCddpOe3OKm8TwaBfR/wBsaxaN&#10;FM2Ev7ognc3GydAuCBnFO/KEZNvQyTb6LojRzaZpHkPcSH7LqURHm2t0ODHsH8Lc9RVWLSLS51Ma&#10;bMzaempylwXjVnju+8ZIxtVqs3+lKEnuNRAVvljvUkl/fyD/AJZ3EYbHtnmhtLvxE8/i+ZJYQFS+&#10;tbdiLiVP+Wdxk5Ax3INS5ORabReHhHRrZItP8ISnTi8+Vt4MbrG8HUMzc7H+vep5PDupm0Meq6gy&#10;pJNlYkbbFY3i8neT1V/Y96ay3qRSzT2yXVvGqx31rbuQXj/5ZzluQSO5qfUNZ07WYZLDVpmV4FA1&#10;KKJtsLxfwXAI+8RgZpbFczK+jWr2kDSobdbO4uflW5ysOnXq9cDnKv8AlzUMFvJc6xLNZQpaGWUG&#10;G7niwLK9HZAv8D+4pdVC3sk9zqdzBctBCsd86jETwn7lzGq4JYdzjtUk/iOPTrxJ9bBdoYki1O7e&#10;MM93bnlJ4kwCCvr7VcGAptGa9SQn+z7qa5xJI43XFpeg4BGOVjf6VFerbWzGOysjbTXdxh7aHHnW&#10;l+O7OeiPjpnvV/WLjRre5l1K4eQzmBYtRAy817bEfJMu4cFeM88VV0+1luZpoNctXZY0UalaWj/v&#10;Ly1P3LguCQSvFJXvoPm0Gada2M8FxY3GlJFC82+azXKJpeoDnc7N/A/scc1VuIb/AF6wEBvooYZZ&#10;+HDNFbaRfr0K4+8rn8DW3PfWdt9sttTtxLFBEsd9BbtiC5tj/q7jcPvMvf6U57TRRYy3+r+VetHA&#10;FvbkgCGa1P8Aq54lGCzL3+lEnrclM52+8CaB4l0P+x/EdhazQX8hi1C41OEM1jejo8KryFc9689m&#10;/ZE8C+INfa1sL2+8OwkfZruxt7rzJBdj7kpRvuxt/WvWbFLXR7a71m7mW4mjjVLm5ufmnvrQ/cni&#10;jPQp6itifVtT0OwmvdY05J3e2H22G3+e61OyP3JcnO1lz+FawqyitBT5ZPU+ata/Yr8c+C7eIaL4&#10;6tpdUub1oLmwkiKvaufumRugVh3rBg/Z6+Jmm65F4futX0yeaS5+zalLJJhLFiPlEhIweejCvpzx&#10;C1rqHmajfXm/y7YJd6bZyFftVmfuyySDjenf6VSttC0XUzcnXbCC8lsoFW5njAS1ltCP3c+4cyOn&#10;GfpWqxM4ohU4Nny/p/7L/wAT/EfjO607Vp7ewtoLs202uzyZjWUfdXA5+bselbvhj9ia5vtdR/Ev&#10;jifTYPPe3uI1XLmf+FSg+bY/ZvevozWUsobeTUdSEOpS2UccV9qjx7Y7izJ+SeCMYLunHPtV+7uJ&#10;LK6n8R/2oLu5ttNEV3cSpuutTtG5jmiTHylO/cYqfrFSbL9nCJzPhDwvpPw8tIfB+gaKvhwllSVb&#10;dxJf298v3WZz/q45PrxmreqeDtB+IXhm/wDh14ltIjb6xcEXllaMGbStR7TyytkBX68HHNUo/Fup&#10;3F23/CXQwm2EKw63bWLFr3ULU/6u4Z8EKUzz3rdsNLTTrDU9GtTHqUUEAW/stMfbBd2R5SeWYfed&#10;OM/Ss7Sbu2UmrWR8deKPhL8RPCWv3dr4m0a5k0rQL4Wsl/bwAoxz8rK6j6c96oyaG9vNcJqhurF4&#10;2Zv9IQoDnkKV6sG9a+vxPLNp9xJ4ksW1qzs4lTUpRIEtTbZ/dzRKMGR0PU81oyaHDq1jceMvEGl2&#10;888UC22p6nq1qrPd2Lf6qe2iwCCvc1o6sbaoUYtPRnwhrN3q0uqw3H2uSVRHiIwFS6qPUfwYroz8&#10;Q/E9xewJb69PG1sgaOTJChwMc7TkkivqDxV8A/hrq1k0t54MsrSCMCHVmtV3ahqML/6u4iUcIBxm&#10;vN7j9lnwRpviForvwvehdJYpeWWk3ZZzbMMx3TvyFx3Hao56U1Zo1SqLVM4TT/2l/wBojw7qNvD4&#10;f+MHiKO3t1MkYi1JyW9iCcKF9PSvT/Dn/BVr9sbSp4bXUvicJUiXERntlZRjoTxl81j2/wCyKDp8&#10;50DxsJb+2ud1688YNna2p4Sfd/y064OKytB/Y7+Lktxfa/carp0+i2EoS71Nj5CPEx+VoQeWUnuo&#10;4rNYTCVdXEv2+Ih1Pf8AwB/wWm/aI0KaXUPEuj6Xqsf2cfZrdojCd2eSSucH2r0rwP8A8F1Laa7j&#10;svid8Kp4llUslxYXOUPpgEZ5PHpXxP4x+CnjPwH4alF1o6pi6UJaLJ87hv8AVzherA9z0rB1vS9d&#10;0TfoeteF76DULGASTloTIYYm6qSMhFOcg1nUybL6sdUP+0sTTlZM/U/wd/wWB/Zm8QPB/wAJK95o&#10;rXCM6rLF5mxV+8X2/d+leq+Df2/v2RviC0aaX8adMDTDMcVxuiyucZ+YAV+G2n2b21veamL6K4S3&#10;lUSR4JVCx+Vz3YjuOlWrieeeNFsTMhkQgxE4Jx95fRB3FebPhvCt+67HZDNqtveR+++ifE/4U+J7&#10;gy+H/GWk3Sr/ABR3iHr0HXrXX2Wq6a00UAv7cmU4TEo5r+dnSvFmu+Fblm0fVrpXDI8YtLlghP8A&#10;Cxx94g8HFeh6L+0Z8fdF1C3vNL+IGtx3KXIdhNqB3RbcErjOEB7e1clThhy0UzaOcJPVH767oy3l&#10;q4ODg0SyojlYiDtGCQ3SvxVvf+CoH7YvhxBHp3xc+1xRRDdPJErbs+ndiOhrsfCf/BZT9o+xn025&#10;1b7DqERA3WrR7WlcdRIwOEB6g158+GcVF6M6o5rRkfrwLkrGN5GD+tQ3lhBqtvJp19CksEylZI3U&#10;YYEdDX50+Dv+C4TaRZLH8RPhZLdzPKXFxp1yoUoTwqKeWx0Jr0nwN/wWv+BXi3xAuj6p4V1TSwcB&#10;ppVVljOMkEg9a5JZHj6Tuomyx9CS3PNP+Cgf/BMHXtF1eX40/s2aY7tBO1zf6ValllU9T5WOMe3a&#10;vKPh94jvPFWkNe614Zu7a4iVbfX/AA1FGbaK0ZcIl7NI2C53cmvvTw7/AMFKf2QvGNmBD8WLSCQq&#10;T5N8hjYgdeD71V13xZ+wv8XdGm8Ra/r3hm6t75TDczJdojSgc7WwckZr1sLjsdQh7OrBuxx1sNh6&#10;r5os+MfJ1XWNT2SrDdRwyIlxMVMen2V0SFiuYI15nJAAJweTX6Ofs2eGNa8J/B3QtE8Roj6lHYh7&#10;x0iCAuxLE7R04xxXPfDj4R/sv3f2HxP4N0jSbw2cSpY3AmEvloOQFz0x2FesWVzZRWQlWQbpWIjG&#10;eSo71wZtjZ4mHIo2N8FQhRd7lq1td7GSY89qleEQqHz270kbC1tlmmPL/cA71FdSTTnaep4Ar51p&#10;nqXufLv/AAVx8UTaB+yPqkFpbNJLf3cMKMkgUp82SQT06V+QyWC3dmWZ40MgPHVOeuF6uT6niv2F&#10;/wCCl37NPxC/aT+DMHhP4f3cYurS9E7QSNgSAAj8TzXhv7Mn/BHXw/pK2/iX496q93MqqTpFsx2j&#10;odsj98egwPevtMjzLDYDCPnep4eYYKri6q5dj5G/Y8+CPxL+JXiS/vfC9pqRcwQoFjQt9qt2cKye&#10;Z92I4z7jFfoN8H/+CfnhTwTZyX3jO4M0TI5GmRyk5jJyFmk6ykYr6J8BfDPwP8M/D0fhnwR4ZtNN&#10;tY1AWG0gCD9Op96ueIJ4bDR7m9uR8sFu8jAnqApNceLz+tiq6VPRGtHK6VCl72p+O3ir4k+EfCf7&#10;SfiHT00u3TRp9RntTpssjCGIByomIH3ivULXpVjBoMF82t3GridGiTztXu49xmiOBHJZwD+JR/Ea&#10;+Z/inrthq3xX1nX0jeW4m165uI0dTtU+YxARf4geOTXrfwt8bwahbWEvgyJra7ZSsN3Mv2i9mk+7&#10;LbRoOIk5OCa+0hC+FjJ7nzU3avKJ32u+Ii+qR2Nnp9/ay3biK4nVfM1S8YD5J1JyIEORk+9Tpc3F&#10;i91oFxpyQ+VcKLvRtIkBaCfACz3Nx/dbPOD3pNT0/WNO1Ky1OGyuImnheO00eylD311Fn94lxL0i&#10;x2FU77SdN0uw/sm0tJdTjuR5j6Zps3l2xts5Y3U/V3Q9vaueW5Z1PwN8d2vg7456BcX0wECav5Nw&#10;tlHssdOZxjarHmRm4+av0lsJRc2iyRsNrqNpHp61+P3x/vGfwrHrXhm9upbvSDC8UsURitWgUjZ5&#10;C4BZlPVjX13/AME+v+Cifh/4saBafDv4lXcdpr1nCkYmkmGy4HQc9N3qK+bz3CTrJTj0PdyuvGmu&#10;Vn2rEiJCApzgelVpYmeTOe9JaahFdxeZaFWB/iVsg0JtVt7MCSeTmvjJRcXZnvpqSuiK60K11aIw&#10;aggePnII614x8dv+CfX7N3xqtJ21jwXaQ30qnbd2y7JA/Y8cH8a9subiQyiKEnA9KQRSMTLIDjtW&#10;1LEVaLvFkTpwnuj8tvjx/wAEY/iP4YtrjXPh54pXVYoo2ZLJo9snHYHvxxgV418DfjD+0B+wz8RU&#10;tdZ067sbdJglxp9ypxMh6gAcDGTzX7YbY2UiSMMCO9edfGr9kf4Q/tA6ZJaeLPCsUkrRlTdquJE/&#10;3Tjivbw+cOa5KyujgqYGMXzQPj//AIKIftV2nxH/AGavDL+EtVjey8QSb7xUk/iUf6sgcnk/pX5+&#10;297rkckc9zf8wyZjXGTjsQvQYHc819FftrfsdeMf2adYfTbvV5Z/DO8yaahckxoTyozwp96+cZrW&#10;LULOS3tt21G+Vc4DEng+rn9BX3OTU6Cw/wC72Z8zmUqntbTPor4dfF+31jwqLfRREb+x2PMJ8yz6&#10;hGCCwP8AdCgV9R/B79pr9lX9oLXE8Ea74Oh0u9EUcZvHURl3PBwV6c9K/P74OaD4luJLoeGobtZ5&#10;ozB5kDAbcjGJG6Ivb3rq7/4L+MPAdtB4j8O6pFfSx5knktyVhtphyU3f8tG6dK6MdhYTg7M58LWl&#10;GS0P1D1z9gvwr4j0/wA7wjrctrCMPb2zfPCrDo+3ufrXnXjD9in4u+G7h7zSL6HUmbD/AGsKBJCw&#10;6iNTwua9w/4J6+LfGPjr9mbQvEPjOSZryW1IfzVwcA4HH0r2ma0QjLKDXwFTNMThazje9j6hYKhX&#10;pp2Pzk8QfDHxf4LlfUNZ8IalbCQkLDboXkkOPmDy/wAKN7VjWVrawxGGC2j25MiWhyltbn+JJGPM&#10;jelfpPPoWl30ZS7s45Af7yg1578X/hl8ENG8L3ninxt4csktLJDNK4QLgjnPHevQw+e+0lyyRyVc&#10;sUdUz4TurL7JcRXgL+RLFiC9vY/kcd4oYsdR2JqXUJnsIDdRvMLqSLG0gPeXcR9+RHtr3/wZ8Lvg&#10;Z+0lplz4i+F3i6SO6E2EO8MYGHTaO31ql4h/YX+IOjR3D6TcxXVuxMgijbbNNJ3DOf4T3Ar1VmVF&#10;O0tDjeBqPVaniWm6lJBGLG3tYyiRh7q1tZMJt7SSy92GeQPSrUWtPeK1zI6qkR4vZ0xDEc8PCg++&#10;feuk8VfBX4g+FbY2upeBZUXaZII1Qi1tiPvB8cyZ7VyHhm0uiU1G5klhVGZbS7vIj5k3PMMMXO3v&#10;gmu2jiKNbZnLVo1aW6LcE8+q6snm3M0cofIfbuupH7MAOI0Na1zNE8QtxZrsST97aQy/LHJnkyyH&#10;qD6CsgWV1pevvNYhyLiA+bZiXM00fcTSdEx6UR3d3rttK1okIFuQFj+7aeWP4i3HmOP6V2ciuc3M&#10;2aUa2s9ozymNEQnyJZExDE/P7tE6uT2Jp8fhKeWVLy0uZzcTqBEZWDTyDoYwvRB6UeHtNF9DJqN/&#10;dM0yxgLfzLlpFz1gi7YxjNTWujtoOpA3tzclbh980MU2Z3GOJJH6IvPIq46aEuN9TRkSfS7T+ybB&#10;UmKx/vraF8IF7iaT+Jh6VivoUF1cOdRtILiIR4S6kj2xBPSJB99l9TW3pd5odvbXMd6yygPuKk4t&#10;oG7OD/y0Jqhquttf3Ed7MxhZHGycpmQN28qMdFPrTUmpD5bxMPRJtMs9Xk0e1husHmYgbrm6T1Ha&#10;MDv7Vb17SLa8juZrLTolUoBLErYhC44kd+rMO4p2iaNcQXN3qUzOj3cpCW8DAyq/rLJ/Ch9M1Yn0&#10;u21W1FpaXCPIkuIp95W2tm/iQDrIT61b5ZPUy5JI4yw8DeJvLutaN8be3IVftGCrOOzRJnke5rst&#10;K+IHxB8KrbHR/GGrWb28AUWkd0W57SyMeAPYU6x1ay/tyPwizTzTABQ8y4lcn70YH8CHsa0fEB0S&#10;0UaZbxQssAYi3BCwxnukrnlz7D1rOpQoVFZxQ4TrQekjS8C/ta/tY+Er7+1bjxPFf2iS4up7mI7F&#10;9AD1Ofau5b/grD498OuqeOPh8j75PLijtHw7D+9tPQe5rzHw/d+IfE+jm52xiGJWFtM8PysoHMcc&#10;fcjsaoJ4A07xHJbG6sFmljLb44uZ507h26JjmuCWUYKpurHasfiYLRn118P/APgpJ8HNcs1m8TaV&#10;e6dIqgzPLDlYyexIr0/Rv2u/2ePE9oJrb4g2ChlH7uaTBJ9MGvz71H4fxTafPY2TROsYJSNv+PdE&#10;9M/xuKwYfgtb20Z1J7mZ5Hi4B/106+qL/Djnk1xVeH6En7jOinmdX7SP1G0e68DeN1Go22p2V1Aw&#10;yu11YY/Op9a+BXwp8TQf6Z4bspAf4ljXP6V+X3hO08eeFk87RfE93FHDnbZ294wAXs7v0yO4rvNG&#10;/ap/aL8C6Yv9keNrm9EDZma4Xcjr2EY6t7mvPq5DWgvdZ2QzOk90fcv/AAyh8P8ATYXl8P3N7YMR&#10;8rWl2y498Vkf8KU+K2k3Bn8MfFq+ESH5YLtRID7EmvmjRP8Agpd8b/C+kpdeLPDtndSO4VbSNCJN&#10;n99scAGvQPDP/BUrRTYNceKfh/eW6x4EssLBlyemM9a5J5XjKf2TVY7Dye57VZT/ALR/hossh0vV&#10;MD5SVaM/j1FJB8YPirpkv/FRfCG6kA+9LZTB1/I1k+Df2+fgJ4ljX7dq8tjKYw/l3cBXgjr6Yru9&#10;H/aC+DniS1jk07x1pp877iC5UE/nXHUw9aO8TohWpy2ZU0r9orwctuDrllqGnyE/Mt1aMAv4gGr4&#10;+NXw01F1W28Y2WXOFV5Npz+IrVjtvCGuwZWa1uFbph1bIrC8R/Ab4Z+KnAvfDNmTnG9FCsPxArD2&#10;Svdo0Ul0Ou8P31pqCC4s7yGVWHDRyAg1pXFuwBYpk+ma81s/2Y9C0Rd3hvxDqdgV+4ILpsD8KSb4&#10;X/F6wlM2i/FGcpGPu3cQfJ7e9L2MO5XM0j0a309Znycg91NW2tGVPl5GOmK8kstT/aO8PXZWbT9O&#10;1aMnhwxjb8quXvx38c+Ho/K8Q/C2+3c7mtGDj8Kh0X0FzHpDwKTwvej7McBgMfQV5lo37Tng+8mM&#10;es2d/prA/MLu1YD88V2ekfFz4c65Gq6f4qsyccq0wU/rUeykVzG21spGStRpbKuTt/OpTqukT2yz&#10;WmpQSBu6SA/yNOj8sgOrqfTml7KQ3PSwkVux5JJ/Cql7EyS8KDzxWrDbkoSDnHpVdrTzJeOx5pOA&#10;1Nohs7FurE5IrQt4/LXFTWtmfLLY57c057eQHABppWRF7skjljdCjDrWbc2MTSY24OOgrShs1bJI&#10;P51XuUET9eMVLjctSsNtoxEojA4xirCW0RyR3HPFFmisM9TVkFF6fShRL5lYyb7RLd8sEBJ74pLO&#10;1lhBQJx0AxWpMAB9elJCFJ5HNGz0E3cpf2TbuhE0KkHqGUVzvijwXod/h7rRoJR/daEEYrtJUwmf&#10;WoYoo2+RgMZ6GqvJaXJ2PMJfg58LtUkK6h4IsWLDBIhwaq3/AOx18EdVh84eHvJ4yfKfFevf2Nay&#10;AOI1yacbRY18kYxjFVGpNdQT1Pl/xN+xZ8Kl1DZpusXUI7pnNQ6z+xn8IZNCdFuLk3Cx4D56n8q+&#10;l5/CmlTy/aXhAcnmqUngeymm2pnDdscVftqttx3Vz4N8ef8ABNPX/FNjLe+E/FsKgk7IZkINfOXx&#10;g/4JSftK2ls9xpWn2t+vPEEvzEV+xFv4Lt7KMxxpwRzSDwykzeQ8SlQe9L202tS3JdD+erxh/wAE&#10;w/2ydRmeOz+El7IhbHmADFeeeJv+CZP7U3g3zL7xd8NryCJFyG2bt35Zr+mWbw5ZRWJtFhHPXArl&#10;tX8EWVz+4utNjmQ5+V0BHpUqTuS5Jo/nc+EH7OGsQXaJfaDMjocOHhPy49c19XfCX4KwWMEbtZYI&#10;AA+Sv1l/4Zo+DV7av9q+H9hvfO8rbBf5CsFv2QPhYl55tj4eESFuFjPArtpV4wRlufGng7wPb6fA&#10;mY8YHXFdfbW8dqgwo44r6quP2T/AlrGGs7ByMdC3SuV8R/sv6FM7i1nltuPlOciun63BhsfPd7qS&#10;wIVDVzms6uSCobJr6IH7FOqaxEZLHxPHntuQiub8U/sH/ECxga4s9Xtp8DJXuaf1imHKfPN7K0pL&#10;E9TWJf2KSZJSvbdT/ZJ+Jtois1tHgnGS+KwNU/Zj+LsLEQ+FZ5l5+eIbh+laqvDuJXPFNT0CGbcA&#10;h5B5xXL614Ihm3Zt8574r27VPgx8R9Pk8u88I3yMOv7g/wCFZt/8KfF8Mebnw3eIT03QNz+lWqsG&#10;tx2sfNviD4YRTg7YMH1IrifEPwjUhgYQRn0619Y3/wAJPEcTB59CnC7ckmI9K5jxH4KtSdkVkwOM&#10;Pnue9S5QkB8ha38IYyXxbckcYrlNU+ETRHP2YEjsVr6+1L4fwSZBh5OcYFc9qnwyjckm3JI9qnki&#10;wPla28EXemXQlS3YEdMV6B4Q8QXunosdxIRj1HSvSNW+Fq9Rb5z04rGn+GTRghYSPzqXSTC7Luk/&#10;EC5tYgI7vp6GpL74pXfl7Z7zOemD0rAn8D3sLZjQ8VQuvB95yWRhUOjYdyHxd8TpZUeK1cu3TNcF&#10;d3NxqE5urgks3WuvvPBcgBLRnr2rMvPDkkCcKRg1pGPKIwEITk1HdagkcZycYqxqMDW4IK4/GuX1&#10;vUBBuGecetDqKI7FbxJr6xo2XGcflXmPjDxEzlwW9ecdq2/EusjcwR89etedeI79pZmQt1zmuarW&#10;uhGJqmoNcynae/eqLkf3qdIcsc4qGVhtywwa4m23qJpCSNtGQw+mKpXtxtjwCOaluJkVCc9qyrq5&#10;8xyAeO1ISsI0jyN8oya1vD2kPcTAlD1qjpFhJcyjAPWvRPBfhp3dcRnkjJrelTbYOzNnwb4XxiZl&#10;wvGR613mnwLaxAAdBxVfSNJSCEDb0qe+uEt4zzivQjHlVhpIr6vqPlxkBsda5LW9UY5Td1PNWtb1&#10;Qtli2MZwK5q8uHmkJzzWFSdw3GzTmRt2fwohdd2c1BsLDcCDTwQDgcmuZotnY/D7xrP4Y1KKeKYq&#10;oYbgD1r69+A/7SsYtYYpL0BhjgtzXwtHJsra0DxfquhyiWzuCuMcCs2rjTsfrF4N+P1vcWgLXan6&#10;GuvtPi3pd4m43AHrX5geCP2ntY0lY4btywB5O6vS9B/a5tiuXusY6jdU2ki1NH6AL8QtMVCRIuR7&#10;1Dd/FHTrZTmRenaviRf2vLCKDJvQMtgfNWL4h/bEjWNlgvSc8AKaach86PsXxn8eLHT4XY3oUAdA&#10;wr5p+PX7U0EdvNaW2oZJz8qvya+fvHX7TGu62XihuXCkdd1eZ634qvtana4u5ixbk5NU22HNc2PH&#10;Xjy/8U6k9zPOSpJ2gntXOrOW+bdmqpmLHJ9KBKB0P4VcVoZyb3L8c7KAetW7aQbxWXA/GT/OrsDH&#10;IA7CtluZs1bZ1BzmtC2cMuGPSsi1bcR/jWnaEk4FbR2BGlAxDD+VXVcKnJ+tUEcDGRzTbvUEjTmQ&#10;A+lWrXGS6nqaQocOOB0rjvEviAIGIYHBxU3iDXFRDhxXCeINZLFsYwTzWNWpZEtkOt6u80jKHHes&#10;Ztzfe6+uKSW4MhLHvTUGSTnHPNebKTbKEdS1Ur1QqFS/bIq7K+1eSPqazb2UHhSD64oTuBTleUnC&#10;E4rrPh5o17cTq2w/M/UViaHo7X9wAo717n8JPBMZaIvAeMHn6VvTg5O4XOq+HfhS5MSF1PTkV6vo&#10;+jtY2oYqelTeCPCVvb2yv5YAxW/qUNvbWxy46YxXpRppRBM5fWNT+wRElsHHSuA8UeODBuRZgDn1&#10;rY+IWvRwbgs3I7V4/wCIL241i+NrCSdzYAA61z15KKNo7F/UPHVxNMQsx5PrVUeJr9TiWVhnpnvX&#10;pPwi/ZyvvEoiuLu2YlgDjbXs9v8AsS217p5Fxp3LDgsnIrh9pJsux8tWfjK6gkCpMcd8mt7SviBI&#10;VUNN09TzXo/jr9iDxBpDPcaRHIcdE25FeWeIvgp478NSMJtJldVGWKqeKaqNbj5WdXY/EHOB5owR&#10;Wva+NoXALTAfjXjE51XSpPLurWRMdmGKntvFEsZy79OxNaxmnsS9D2d/E9vMMiQHNZGqavG4Pzgi&#10;vP7fxmwHyvkVJL4r80HLj3qr6E86ZqaxcISST19K5rW5YwpII/KlutbMzfK4rJ1W8ZkLE81MkZzd&#10;zlfF8ykso7iqHgTwHL4i1VHeJmUtwPWrWpwNe3BLjOT0r1f4CaDCb2JJYwORxioUOaRmrs9a+AXw&#10;OjjhhdrUg5HJFfWXww+GUFhbo5t8YHYVy3wN0fTRBCjRrlQM9PSvddGeyt7VWjZRgHNetRpKMbjE&#10;tNKhsIRhcD0NZmu6xHaxspYZweRVjX/EcMEZ8qUV514p8TCQsEl55rSUrIe5V8W+JVfcvmD86851&#10;7VHmdgG4JPNaOtao824l+orm71t7kk/rXNKbKSuZWoM0pJYc1lXFuGUjHf0rZuo8nJ79aoXEQzj3&#10;rK5rGNmYd1p8b9Rn8Kyr/wAPQPkhecV0k8IzkVXeIY+aldFWTOG1DwnAd48nr3xXMaz4DDszJEQM&#10;ccV63NZxuMY5rOvdIR85XNKyYuVPQ8R1DwKwYkISc9AKxb7wa6MQYmBzwa91uPD6SD/V/Wsy98HR&#10;yKT5Y57YqJQRLh2PCrvwnIMsyMPUVSm0Ca3GTnnoK9q1HwUjZG3H41jX/gQAnbEDxUez6ohwdzyd&#10;rCRSflOahe1l3Y29+9ej3fgtlyfJI+lZ8vgvnPlnmpcGOzscN5LDqDmmhWDfNx6Yrr5/B7qcJERx&#10;1zVOfwuV42Ec96OVhsc9sP8Az0ord/4Rtvf/AL5oo5ZCufubPqU2g+GJpLi2UrFATx24r89vjt8b&#10;fBlp8VZ5NfttStoZXIkumgd4F56jAwDX3n8fNcTw/wDDm8W2kHmyRFVTux54r47+GX7XHwP8E391&#10;4S+P3wr1K2VpiBe3mjNNA4yed20ioya8ZupYyxqUo8tzgLL4l+BL2VH0nxnZXcEhALiZTIwP+yeQ&#10;a7WHUBbWyLZkusiAoEYszr7+leht8Ov+CYH7SkDWekXfh21vpTlHs5xazg+3Iqvc/wDBL3S9Nh+2&#10;fBH9ovXdLcgmCOe5W6hPpweo6d6+iWYUvtKx5LwLex57Fqc9rcGB1lXvsC53r3yw6VcGq6Leho3v&#10;A0yr+7SMcEdwTS67+x1+3R4MhZUsdA8X2qPuElnI1nO4HseK4bXvF3j34bXJs/jB+z14o0u3jO4T&#10;22nm4iRvUtGMkV1QxFGe0jGWFqRWqO6h0yTxFaNb2kiSnBNqwICIQOVOcZrO0CbVrO6S0mv1jnic&#10;+RJNhR7qM1iaN+0J8G/EMkdnofiq3hlcgm0vC1uYX91kxW1qVzoHiSzOr7g8kZAnuImyI27MAuQR&#10;XVCSbMnSmjp7G70ayvBqF1dzmWRv3UssP+rl/ugHOQfWmapem3v47+ydII3fLMikOr/QdjXPaTNA&#10;yDUYNZDZcJc7gHfPZlAOR27VPd319BdtBNEZGYgPu++w7MM4xWqaTMnBpHT3mr6Jq+LVbKOIy/63&#10;yUHmRy+uR2NN0PX3t7mTQH3PEX2yqYseVL/CxYjofrTBHqVrpTmXwyDcBQtxFC4zLHniTPIH51ra&#10;XdWx09wbVkmWLEtuMFJY8cEsMgkUPQVrrUyp7WC81N4rmdpGHF3asxVFb+F1zwapNNJcahJEmn4E&#10;LiO63EhEP8Mi4P0qVYJHuZbi3vG3RJgIwBjeI+45yPpWvZaNDZWv20x2V1OsWYpZW2iaE9VAyCWH&#10;51Sd0ZOFncmsTJf2Ug1ZRujQR3TEjkfwyIBz+NVDHPHdhtVfzWiAWWVxumkj/hkX1xxzVS6kjggV&#10;4LaUtyYXaTdvjPVArdx9a1NMl0Swtop4pZGBiLWUpbc7IfvRMOcYppPoW7FfXdevLeaax1S5M0hi&#10;Amhkh3faYT0fkfKR9apaRNZ6eZJplSKVIttxbQuQtxb9nJ5BIrRuNRigijl067R5NrPYDHzOP4on&#10;I6flWEmoatczLbpocbFiXsPKIxkD54XIx+VO7RNkzdgutYhnU2sqzIkB/d2zYW4tj3JB5Zah1tYL&#10;uEXMOoJdy28WdzxAJPbk4xjjcy8+9QWz2rW8MjHygX3WQI2x27j78LbscE5xzU0ehveWpuNIQ3cR&#10;YyWplkwltMPvR4bIIP1qR6Fnwro7XsUt7iK7eK3JgmMgVbm1PWMI3Vlrmta1/WtG1KG0t/Nkt1jL&#10;WUspybi2P3ogpBGV7c0i+MzoMhtdGgSOSR2Ns8zH9xOODFt5AB96m0fW9PvLdWutGewup7gvBM2W&#10;aO4H3kwPuq3PUd6NRpIm1Gaa/a1t763ncRQ+bZyp80l1AeWjzyAV96t6NolvbzxS2VxO2yMvawRq&#10;WN5b/wAcMjA4DA+1TaPMt/EW0y3Fn5s+632EPLDcjqrYwVVqsWmoaleR/wBlppRhjluMiGBtptLs&#10;HkMzAYVsHjNJqxRfvrmx2Jp+jyxTSRwGSxtUYbZIP44JWGCWFc9LIb5ViuraK4S3iMulSTECMw9J&#10;IDkAswycDNLr32D7Us9vFJE5ny3zbUsrwD+IkHKt/WoYjquopHeH5bSS5x5jDEWnXgHULzlWosws&#10;h9lawRLA2nWjTxMjPp17dgmOSAn95bbT1Yc4p8U1xZahbP4eumkEaNLpk962+SaE/wCstNvI4GQM&#10;1pMt9LpkfmxtYLLeBTdY+a1vBgAqg5CP9KrLpVrp99d3d/JLYNdS83Ah3XFreDowAwVR/p3ppaib&#10;sWEj1C4t4ks9IQwTRNJpqQHzJp0P+stpGH3evAIrLsxcpLH4f0O2keZEabSYYXK4j/5aW07nBJ64&#10;FWdCkfXrGSDS9ekgW9u9txbwgGS2vVPDszYMavznnvW9ry2lroca6jp0kc0lysd3bWrbI7G8H3Zm&#10;Zsgq3scc1Si0TdGdDA19p1pp8F5AXtd02kySri3Rf+Wto+7G5uuATRDfXym1k0mBJYUV5dHvbpds&#10;ZQf620WM9TjO38KWXSLG4t5Z7uJFSWcfbLg5WHTb0crIqqcMrHHbnNSXMEcKrqN3qHlXE9zsmuZ4&#10;totLxfuSRIv3Vf1x3p21E3YytM1vTBra3WnC4tJQjy6LeXsDGeVf+W1ntGQB6ZAq8bvUGls08MxB&#10;jcK0+iwbt05/562srj7oPYHFW2t7N2k1fXFk0e4eYR3TRqJLqO7H3JVXjbG/c1lanCdeuZtK+0to&#10;wmnCXkVqcPb3f8E7Ow+VG74NNNbDipW1NbTmNxAsDWkcwGZNJsIXAgjcf621ndsFj6DNV9MWwcw3&#10;VnYQFRI8uki8cpZWxH+ts9p++euB9Kj01VvdMk0bXHSdo5xHqENv8lvYXQ5jud3Rg3f61Xh1GbWV&#10;nuNUtonjF4INQu3Xy7ewu1/1c8KL1DcZOMHNQ77F2srlu8iF7cWGteFNTcIk7tos+oJ0/wCe1kke&#10;PTO3NWPM1XQr+zvPDaeWt6kkmmNMm68n/wCe1mwHEY64BpupXGmaNIbvUpG0v7XOsOo6hPHumt70&#10;f6ueGMY2I5I5qa2srqGGePU2uYItUu9l+tuwlvLa6A+S43HmON+/alzNIas2Zkws5pY9K8O6IkBn&#10;Zp9PtYxvc/8APa0uZew64FTaS/hi7W18PeFryK7l2yT6PZo5js4Rz51pO5wXbqR1qtqN4bm31HRI&#10;NEubdGnEGqadbybY7C9H3Lp5jxsfqecdaqaV/YGp6YH1dWiktrkR6lLYoYrLS7wfcuAy58wNxnHB&#10;zTTbQNJM1NB0ySNYtS0ydLl7Qu2i32pMY7ONAT5tkI2++wGcZrTtdRutasVvtP1J7W2Mbto+q38e&#10;+e4jx++skjGQOPu5rAt7hriOXWr3V7hIPtYj1LUNQgwtheDiOa3iHJV+mcY5qXUpLm3sniuWvNLk&#10;nvlW+KYa+jus/JPEg/1cUmcGk3cNTG0/VJND8VRWPgQagyTwPLpltCvnXt/GT+9tpXz+7A5wO1W7&#10;XRtY0OUw2ds92txE09npNjOFieDnzbe7m7uPTNReDrG+tvEGpWd/a3GlR3FwqS21nIHure+/guJZ&#10;T/q4pD1Gcc1ejsINSuL0XUEqA3SrdWNjKVsdK1AH5ZpXbIZJMZODjmjYosWuv2Ov2Vppmm2UOpLZ&#10;Qu+lNckQaelpj99auTjzJE5x64raS1hnsLf7LrwuBp9oZNHv9RPyXVmeHtIID1dOcH2rFhRp/MvJ&#10;ooD9ouvL+13CeXYaPqC9GjjH31cDrjBzVUahN/aH9t3ED2DXE4ij1q5jzPaaivaCBfuRuOAcd6cW&#10;kJuRt6lpNhqOkJFDFd/apom+w3d1F5t/qlh0eALyIinOO4rjtQ0uw8JibSUgbVLaa2IWwsAZJtQs&#10;zyy3c4ztaP07YrprjX5rPTEjs9WfSbjUL0/ZbeIebqaagOqyHjyopP61lrDfzXC+FRarHJcXbTJp&#10;GmMFjsr3+OK6nbgK+CcZ71cakkxNHLa34Z8FXE9hYajp2m6qdNtg0+n6dEsVodPbkPJKMGSaPjPf&#10;ipPF3wp8Fx2kH/EjsNQEVrtbW7tPKtXsT0e3jGDLKhODjOcV0Fl4ch1uxaK1itgY7xn01ZB5Om6V&#10;dKf3tvIzf6zdjgZwanj0s6klheaJqj3Kx3jHQNT1GD9zY3Q5ls4oP4g3OD71UZN7MG7I89n/AGOP&#10;hxaaJp15ANasktbgTHUVc+frNux4kggIO0L39qzfF37JWovqV5aan4wlur1ZUa10Oxtd921o/K3U&#10;jKcDGRuz0r3e1v8AxRa6/aS6XJeW8DeZ/ZU94BJqE0u3E1iEB/cKecEgdagtfEbvqEdn4W8Lm0Nx&#10;veysrSfdcuQcTW13P2GMnafWuhSkjPmgfMWs/sr+LRd3eg6TfWFxd6SBNrcxJ8iG2Y8yCb7p4IyF&#10;6Vz1v8AfHO3WdVtdOifTtDiWea6hfak0H8MkaNhpue4r65DaXrLppulLZX0FsHm01Jj5Omxpgmay&#10;lY4Mzqegyais9De6kttcbUCf9GddJ1m4h2wC2U/vLOC3I+ZgT8pPpRz9yrqx8s3Xhfxt4fSGXxP4&#10;Bu7e6vQJre1azbz2THDn+7G49BXLeJtc1Cxv10u8042gsjl7eSzZfKV+cDuzL2Jr7bvbq3GqWWpa&#10;Zr00CtZyppHnqJ9X1W0I2ywFefKIIOMjvWVc/CPw/e39rBq1it6lvE13pOg2jB7i8tW4kju5zwHX&#10;n5eoAqnWjy2aJ5He6Z8afa5JLCUwNHCzYaWZ5AuCejSN0Abpgd6p+GIb6y1lJNPmlms4k4HzcM3B&#10;McfG4g9zxivsCX4UeBPGGv2sc3g3TdXXQIzNZW0cYi057PB3LJLx500WffpWF4i/Zd8Dwpc/2DM9&#10;sVc3914ikuShu7Rj/qrWHGXZM449Kj93LdFXmtmeKeEfjr8T/hzfz2OkeML+x2PuQDUmVPMx1Zs4&#10;AI52jvXc+Dv+Cin7VHhFre8tfitdtHBuCi7XzS8XogPJ57ntV0/sg6DqN9Brd1qWpRadaJ5lha3M&#10;Pm3Wq27nHmxQjldp67ulUvEn7IXjuwW4iguLSfVfMjaLQ4RvcWzcrcTSrwihfvL1qXh8JUfvRQ/b&#10;YmGzPa/BX/Ba/wDaQTSoYdW0nTLh7f5FeeHy9voznpkjPSvTvh5/wXDhhEsvxC+HjTKxzDLaXG1m&#10;AHzBUIPT1NfE+vfs3fEfQ9T1Wy03Rotas9BhSbUNUs7gfZEVsfJEW4faT1GcVzF54b8V3unXerTe&#10;EptLWzbExvI8GXPCyZ+84bpheK56mT5bUXwouOYYun1P1J8I/wDBan9nTxBC0uuaJq+mlGIlMkO9&#10;I17EsOpPpXpPg/8A4KRfsk+MokfS/ibbRSydILpSjD1zkV+KFzp/iCwWy0y/026iMwLEPEQ+w9SE&#10;x8gB6M3aqgeZJZUsJ4kYPtneOXKk9i75y2e6jvXl1eHcJJ2i7HoU81rKN2fvr4c/aL+DXi2SJdA+&#10;Jej3BkG7ZHfJ0/Op/i94isIvhD4j1iy1C3dY9HnaNjMNrfuz71+C7avqXh2S2eW9voFMW2CRJCJG&#10;GeQqj7uM5ye1dfH8dvjIdDbwtD49vLnS1+Qwf2g5iYEfdk5y2fQVzw4YjCqpKWiLlnF4tNHP+PJt&#10;usXklrPEs/mMUi80/Jk5IeTq3YgCvYf2WHj8K+DLjVYvE0bf2je+XPBp9mW1Bnx8kkfH7pCcAscd&#10;a8YWKWe5Gu65G8Dqd5WOAO+0cAqvRcep5NfR3wH0efQfDek6RHJBJcXtq1zBpekgNealE5y63EwO&#10;IgByB1FfUVEqVBRPCjLnquR6D4jvHmENhY6LcQt5Yjv9Ns5wBbXeMJcXM54CNzkZ71HpsaXSxzMk&#10;Fy0AKxlG8rSdMuQTkHvNuA/EmqXiO9uLKH+yJo4tQgjty0+mac2yxNsRn9/cf8tJEOM9elUtL1W1&#10;8TaLPBaeIIL6KyiVbnVJU2WMMAwA1vFx5jqeM8152p0xR7X+xx8LfCX7QGteLbLxNc3Gq2Q0uOzk&#10;huIPKit3Y5ZYlx8q5HHtXyJ+2L+yd8UP2SfincX/AIV027GlPOz6bqEKswROpUY4Uj1NfZf7MP7U&#10;XwT/AGavgrd+K/iP8QoNU1vW9WdpYooxHOwxtjBTHA2gcnjmovFn/BUL9mP4rac/hLx/4KnXT7gt&#10;HdTTwq68jBVO5PPUV4k/rv1ptK8T14PDqirvU+Yv2a/+Csvxi+DVhB4f8ayR63aCTYklyxBjT/fP&#10;LH6V9xfBH/gqX8AfitDb2N/qDaVeyRksl0flGOvPYfWvj/4s/sM/A/4v6NL46/ZS8d21y4PmR6Fd&#10;SASjPVUz90n6Gvm/xd+zX+0B8Lrh5/EXw41O0iVeGhRjH14JK8ufUUVsBhMQnzKzLp4mrB6O5+43&#10;w8+N/wAMPiPeyw+CfF9jqTQgeatrOGxn6Guyd3lfAACjrX4Cfs5/HX47/AT4rWmreFLXUzdXV6qr&#10;YQQuTMu77pXHAr94fgrf634x8F6f4p8W2r293d2Uck9oePJYjJX8Ca+Zx+CjhX7rueth8Q6q1NdF&#10;Z5AFBwTitqGKKxtFGAGI/WmtDBERthHHTAqKZZp2Crk49a85Kz0OhtM+Xv8Agq3pWjal+zfeXV9p&#10;y3EsUyeU6x7mTPp3r8k9L8C+IVS81UMr3kK7YNPjy0siHnHHCjH41+ln/BYL4t22keFNO+Dulauk&#10;d9eSm4vds23y4wMKD9c9K/Orw3Jd6Ze/2tdTyFreTcpRiDKo6pgc4Izye1fqXDNGccFzSPic6qxe&#10;Isj1n4BeE5JPh29rf3CNcCMSXGjW8nlQOh5Ek0xPzMpP3a9Kv4YZvDtrpWkwxahKVWGS4C+XZxMS&#10;FSSJOrt2z6iuG8GbvGa23iDwxpvnWknz2cMreRYac/8AEkhb/Wkj8yRXs/wN8Hr45+JnhfRDp817&#10;HNqIlfULgeUkZi+ZoYo+yA9Dit8ZV9nGTZGGjzySP0C/Zz8KT+B/hDoug3citNFYRiYqMZbaCf1r&#10;sbmRskCmaXYpp1jDb5+7GOnI6Uk8yedtDc5r8txNR1K0mfZ0Y8tNIcm4gButfNv/AAVK8YTeDP2Y&#10;dQjtbnZcalOtuigZLDqcDvX07YafJKomdeMcDHWvi/8A4K2fCv47fFbT9H0f4R+G31CCyLPcJHJg&#10;lj2x9K7crjGWKi5bGGMbVJ23Pz9/Zi/ag8f/ALOnxDh1zR9TEdu0wF1aO+d655yDwPav2F/Zv/aX&#10;8AftB+ELbxB4c1ON5XjHn27MN6HHOR9a/JfQv+CXv7ZHiq4hv/8AhXjQNK2TJczhRGvsvc+9TeEP&#10;iJ8a/wDgn58Zrfw94h1CKNo5kN/awzbkOSMqT3OOwr6zHYPC42n+6+JHjYWrXw8v3mx+18+i6bqI&#10;C3Vmrpjo6g18L/8ABXvxz4X+Fuh6DovgrSorPU3uTOZ4YwpUDsMdK+qP2av2kPBH7RXgiDX/AArr&#10;ELzeUouYN3zRPjkGvzT/AOCw/jrU/E/x7Ph1pxLHpsaxIsbYAyMnI6k15uTYavHG8kjqzCpTeHbR&#10;Z+H3xc0/4geGLPTraNEeb55rZX2oknA8yWQ8sCeo6V3F67Dw7G000OY5dqXZULbW0npGn8efXGK+&#10;M/Aes6jp+r21ha3bwxyOiSFT1UHkt7e1fVug64+vNZaba+ZcxqqpDdTxZmukPAEMPYjsTX3eJhTo&#10;xTPl6HNUlY7nwhqVvYxRRwmdbiRcI0ihrqWQ9UVf+WcZqXU9M/tOPyborCizHNtDJhIz3SaTq3HY&#10;V6D8NP2Ovjb418i6nWLw7p8qnzpLomS8uhn5S/8AdOOwr2y1/YM0Gezit9e8RzyrGqnyYUVEZx0Y&#10;jufrXz9bNcNTluepDAVpR2PkjTNDt4Va8GJAzEWlzdA+UgHWOKL+JvQmnWMKRax9js9PuWaVcFn+&#10;a5nT+JT1EYFfVmofsH2wlu73SfFNxHdTgCOedQ3k46FAOFNcjrH7EfxP8Pw3N3o9/b3cLRhykTbJ&#10;Jph/EzHnB7gUUs4w9SVrjll9aMbnklz4e0e88N3ESQgeVGcIJNsIXvvbrI4/pXM+C7PTmM8djqTO&#10;0YIa9njz5if9MY/Ueprq/F+j+M/DW+08e6b9h2vgmWEi3t37FFH3ya5PQtB1jw/dTa2zzRtezYWU&#10;/wDHxu7bU/gjb1NepRqQqRumcVSEo6DIfCEVp4jku3vXkef/AFsCSkyzL2d3H3MdxWr4g8KW0Wn/&#10;AGm8uYZ5IUJZ2OLWIdnUdZW9ary6JqJsmdVKfvd7wg4SF88+bJ3z6UzUtZgKWyXEhbyxstppoy2x&#10;u8cUfcHPBNdG5ia3w6vLzQ9OmfUZ5Sbj77+V+/kBBw0S/wDLNfU0WOrZNzZWUCwO8mZbbOFU9pJJ&#10;P4s9wDSWesvDLDp+mwESSghbcuDPnoVlfog9qmt7CdryLV7eOA29rkNuTbbxt3Q/89G9KLa6iNzS&#10;rJJNJkv7p40ZZPmmaPhG9YY+4PqRWPHpVtbCa7uvPhaQ5MLSZmz6s3REPpxWhc6leQLFeLIQZ0Ig&#10;fbmaYd4wv8A9M1yOtajrW+S3jk82J1JFt5nykdxNJ3I9BUWbKUkuhqQeH7bUxHJpUkSRxvlwzEW8&#10;DZ6Mer5q/Y+H9Qtp4794sKzlIQ0WZGPdFX+BT6ms/wAMSILeKJpmmkQf69oyI2XssUeMsw9a6DS5&#10;tetb2SKYSTSypkQsw8yeP1Zv4MenFGqLsmRXmh6bc3Y0i20qGIxkssLN8sR/iWWQ9c+grnte0rTp&#10;76Gw0yFZHViYzNHiMHvGqfxexrpda1GxvLZbOIwyzIMOsQPkqP72f+WjjvRbWNxpV6t9emR5JRxL&#10;5f764XsyDHyAfnTjN21IlTT2M3U/B9sLSK3isW8+aHGxD+8k9Uc/wAdqzbL4b22qwQtBdFLiDJiK&#10;SlY4x3Tjl3Fdd4nhbVIf7NcKoWISXAt3+Xno7v8AxN6gUvhrTYdJd9RuZ1UInyTMOZDnhoU/mamd&#10;OlNapBGc4vRmDpVz8RfCM0djoHjTV4suWjJuGEsw7rtJ+UDmuq0f9qL9o/wVvg0vxe2pFH3JFPh1&#10;jjHXcx/i9q4/xJevBryK6MZJObjZJmR/R2b+Ec8itexsbk2ktyLC3by8DKP+7ibsyD+P61m8Fg5x&#10;1iNYjERejPVdF/4KOfGfR7YyeJvDVpcxeWGhEasrTDvgDNd34a/4KUaY9rGnijwNdwtJEJGMDAhV&#10;968R8M+FNrNcapGVZ8F24aUMecj+4hqn408P6TLceVYxxOqsPMVOIoG9WP8AHn0rjqZTgp9Dphjs&#10;RHVs+ufC37cHwS1a3S6vNSmtPN/1YuYSM/Su28OfGr4R+ODnSPFtg7HqrTKCPwNfCUXhBbawXVbz&#10;hgcRKwG8N/sL/Ch9aydY0eWC4j1DQQEKuPMhVyBG3+03Q59K5XkFKS92Rss1qR3R+j8Wl+DdafAN&#10;hcAnsVb+VMuvgd8NdRVpJfC1nl+rogHP4Yr4CstS8T6cg1Kz8Y39izYIdbpvlcfwKoOSD2NdR4M/&#10;aN+N0U0lvZeMb8LGAqrctvCMOpc9q4p5DXi/dZ0wzOm90fW2t/s4+E7phHpUl3Z46G1umXFQXPwL&#10;+I2mqh8K/E+/iVesd2BKCPfNeA2P7afxk0WWCKSexu0c7WluIdpZ/wC6Mcmuq0j/AIKA+KLSeOHx&#10;D4HjckkSLbzDKfXPSuOeU42HS5vHH4eXU9dbQ/2itCtcQeJ9MvFC8Ce1K5+pBrKg8f8Ax50W88vV&#10;vh9b3ysfv2c+D+RrjbP/AIKU/C2/mFnr2hX9oTJ5eRFuBb04r0HwZ+1V8CdfUznxVFbsvDrcqUKH&#10;3zXNPBYiC96JtHEUpbM07b466vZQZ134batBt6mOLeB+VOt/2n/h1cS/Z783VmxOP9JtmGP0robH&#10;4pfCbXFD2vi7TZdwGAJ0yf1qcaJ8OddzKsdlOCc8bWzWDoyW8TZTg9mVNH+MPw71OQfZPFVsQ3Tf&#10;KAf1q9eeJ/D9zKPs2rW0i+qSg1Qv/hN8NNRGxdBsmb++sQ4/KsOf9ljwDf3JuIxcQcf8u1yyAfgK&#10;ydNdUWtep3VpdQNAskUind0IPWpklEmWLdB0rzJv2dPE2nFh4e+J2r28an93G0+4AfjVi08A/GzS&#10;4Nln8RI5wo6XNsDn8RR7OPQLs9LYhowu3GaRIWByqivMxN+0RorZkh0q+Uc7VyhP61Z0H4jfGAze&#10;XrXwzATOPMgugePpUqj5hzM9FlDdCP1p0MCD5iOa4DUPjpLpc5g1bwHqsQT7zpBvB+mKfp/7RfgK&#10;7cQzveWz/wAfn2bqB+lUqLRLmehBiBgHtRnPJUH6iubsPi38O75A0Xiqzz3V5QpH51pQeL/DF1g2&#10;uu2kgJwNs4P9an2QJsvNKFIHrU9uI3m3mqyzWU5zDOj4I+6c1ctoo1YEA+tQ4tjTsTyQq65XJFQQ&#10;wkMXC459asNcRhdoGKaskbjav8qXK1uVzK5HOgJ3JnA9aq/ZElbLDpV51wMA9RjmovLKtkChKxMn&#10;qRi2zwq5qe3sDnJH61LaRDOWPfGasiPA+Xmh6gkQPAiR5xnA5qjdaBa3Um+SP6itV8BeACCKYD5j&#10;BelJXLepVsNGs7RdsMXSp59Mgmj2TQgj0FThmUZ2j2pXdiM8YAqidTGv/BuiX8ZjvLIFMdjzVXRv&#10;CFroMuLU7kzna5zW+GklYKMdc80/Y38YAPtQ+YIyXQyr/wAOadqDB5rFGPX7lZ2s/DvTNWg8qO0i&#10;BXO3dEDXTqmD1pyqpPTH0p80u42zxbXfghdSXbfaLe2eErhk8odPyqmv7J3wi1xP+Jr4TgyT8xQY&#10;5r2+5jWQfNg/UVSa0jjJCDGT6Ue0nHqCR4Pqv7A/wIvnYjQZk3f885cY/SvN/HX7BHwz8OeZcWMN&#10;08TnBRxuwPXNfYK2wzk1He6da3cBiniDA+ooVequpovM+A9Q/Ye+H2qXS2the3MG4fedc8+lcv40&#10;/wCCcviOz86fQdTglhUAoZAVJr9CbrwBoIK3EVqit2wKibw1aXUDW0iKVIIIx2qvrVVMIqLPy1vv&#10;2GPioyyvZ6RHPsBOI5Aelc7pn7KvitpJ4fEHg+7CiNgpSPkMOlfqjJ8HdEhmM9lujYnJwa5Dxt8H&#10;LqN5NT0GRzPjJRj8rYq446XUbguh+SniD4N6zZyyQvokylJNpUxEf0rz/wAUeEpLIukluVKnBDL0&#10;r9Ztc0Pw/NOum+JvBMAm2nzHliXn3BxXjPxY+B/7Pw0zUtZ1LRkhlMDhQucbscGuqOKhJamVnc/L&#10;LxbpzW+8FCMeteX+LnlRnbkdehr3b4vaXaWOr3dvZ48tJWCfnxXiHjKMKXXGcE8molJNmqXunmvi&#10;CUtkZPOa43W1AZiAc+9dp4iiYMzAfSuM1vbuKE/jXPPYyb1OeuSASAKp3T4GehNWr8lDnd/9esjU&#10;LnqobkdqyE1cr3t4zfuwx/CoLaB53AC55pfLM0oVRyTiuu8F+Dbi9mQrFk5B6VtCNxdCz4O8LPcb&#10;GWIlj2r2fwX4ElS1WRrc5I9K1fg98Gri9aO4kgzyMgr1r6C8NfBKRLNd1p0HA213UoPsStGeEX+i&#10;yafBnZziuP8AEl60ZZSR3zX0j47+Fb2tswFsQQD2r5u+KWnT6LeNFNGRuJ2jFFWTgjVHG6netI+0&#10;HjviqTZJzjrT3Us2fX1pPL965G7iGBQBgClKjpinY4xjoaTB6Kc0iriAYp6MVXdmhQcYYUFcjA4o&#10;AcJXOCvSpI7iUcCQj6GokBGAO1SpGZG2/wBKVkMlGoXjHaZmx9aev2y6O0BmI6Vr+EfBGpeIb1Yb&#10;eIsSQOFzXvfwz/Zbmu1Se408yswGQV4FTYaTZ87w+HtWuFylq7ZHPymkn8P6lboWezkGPvblOK+5&#10;9G/ZfnhiG3QU27eP3dQ+If2aNPELR3mnR4K8/LihRZaSPhGS0mVvuYpvlsOdvSvdPjJ+zzJ4cD32&#10;mxnYMkqOcV45Pp8ltKUkQ5HbFaRT6mctCtDHxj161bgVjhhTEhKkcYqxBESQcZ5rWKdzLcs2qsrc&#10;r+daVsdnzCqlvEAOnPpVyNNkeSa2SC9iWW6EQzu7Vi6zq5j3fN61Pqt95SFg3AHArjPEWsEsVWU9&#10;yeaic+VBzFbX9ZLFi0hx6VzN5dvcOST36U7Ub1rlz8xAB9arZz3rglJyYwBYj5qVpMc9qQsAD096&#10;rT3B2lQ1TYY28ugcgHNVrdGuZdnP1FRu5Zju71teENJa9mzsBGR1pxi2Jux1Pw98LGeSNyg6jJ9q&#10;+hPhpoqQRx7lHXrXn3w78MrHChWIZP3uK9e8O28djbLgBSPavSowtEcYndaffw2VrjeBtFc14z8Y&#10;+VDIFmwOR1rP1nxJ9kgb58cdzXm3jHxi0waPz89e9XOpyxK5UZ3jbxZNeXTIkmeDXUfs+fCW78ae&#10;IIdRurUmPePL4zmuJ8D+Gb/x34hjt4ImZC3znHbNfoR+yD+z0ltb2zvZAABTyteVVm5yNInf/Aj4&#10;CWOnadAZLAFto5217O3wy0mG28v7OvXpt6V23gr4f2mm6ei+UB8o6iofGtm2m2ryQtgBe1OPuxua&#10;LY8l8R/DnTTKyxwJzkYIrjfEXwB0HXY2FxpSHcDyi10mveMdRt9TMQDN8/pXbfDxTrsaPNFjd1BF&#10;L2sJOzRVrHx38Y/2JtKvrKW7stKBwDtITBFfGfxl+CWr/DnV3SW3byix2nBG2v3A1z4caZd6eRJb&#10;Kdy818V/ttfBDS5LC5YWi4KtggDg9jT9mkrxBtNWZ+aLNNC2wkj2p6XUp43dPetHxNpUmmarNZzc&#10;NE5U1mBccCtY3aOdqz0JhOSOc81FcBpFIz35zT0HAA54qVYi5+7VJXJZlHT0M4bHQ5Ga9K+FOoLp&#10;d1GxkwR1rjIrFc5da1NMvJLGRXjHQ54NUlYSdj7H+FXxJt7KKMSXABGO9ekt8abVIfLjuxjH96vi&#10;LQ/ibdWKKgkPGO9bkPxhunTDTnntmt41nFWHY+pta+LUcsZ2XYznua5W98eLcuczcn34rwdfiheT&#10;ruMxJ9c1Zg+IMzAM0mTR7RyCy6nrs/iBJT8zjnvULX1vKf8AWDmvNIvHm4AyOfqD0q1b+OrUn95M&#10;RjpzWfOa6I7yUB13dapTpk4xzWTpfjGCYbWkJBrViuYrqMOj/hQ9UMqyxEHiq7w85xWm0JbtUUlt&#10;notSBntDxVeaHPr+FaUluy8EVBLCCCCB+VF2haozGhGT8tQS264GRWk8OOg+lRPBkYNHW4XMqfT4&#10;HHMQ/Kqk2jRODtQVsyQFsnNMMAP8Paq5kU9jmbrQICeYVqpJ4ZtyMiEda6ma3ySCg/EVA9sOm0fX&#10;FPRhZs5KfwrC3yiLHHcVm3PhBAx+QEmu5kt89EFVbixVuoH5UWQctziv+EPT/nkKK7D7BH6D/vmi&#10;lZC5D73/AGytZ1O/0e38M+HInTUJh+5lxlVPYkDtXzLfad+3r8EdH/4SfW/AOieNvDSEvPZGJXkV&#10;OpOGGRXvnizxjqHiH43PpV1payQ2zgB1boM13/xn+Lfh34d/DOS8u9OWfdAVNuGGTx6d648LWqYS&#10;lFRV7nLVjGrN36Hyn8O/GH/BPH9pfFn8SPhrZeEvEBYpPDIfsjpJ/suuBXoqfsByaaqav+zd+1N4&#10;k0SPbughbU/ttuR24Ynivgb4+TpqHxHl8ZTfDm7tbG6kDmK4UqjgnrkdK9G+HWu6R4H0ODVv7I+K&#10;ngzMYaHVfD93JdWZ44YpyMV708J7WmqiZ5/t3Tm42PsW10b/AIKb/CkKum+NfDHjW0j/AOWd0ht5&#10;XH1qxcf8FA/iF4ECWH7Sn7J/iOxiBxLf6Va/bbfHc/KCa+ZNC/be/aG0UND4J/aQ0XxNaoN0cHiP&#10;Tfs9yf8AZPTBr0H4a/8ABRf9q7xvay6PofwLs9buY8pK1s3mQufTJrL6hU5eYuGJUnY9mX4z/wDB&#10;LH9pS2Wz8X2HhuG7l+Vo9X037HOjemWCnNUtQ/4JffskeP5H1f4JfF/VNBkZf3R0XxEJYxn/AGGJ&#10;BHtXievftc/CDXfEg8J/tvfse2vh3zT8uqHTQqs3qGUD+dSWlr/wTZ8S+JodF+Fvxa8ReCr+fBtd&#10;Q0vVZBDk9AQTgc1MIVIv3ZG0pRe6O48Sf8ExP2rfAUsmp/DD4w6J4mQxlfs2u2XlSSL7umRnpXCa&#10;34C/a6+EKLN44/Zq1K5jgY+de+H7gXSsh6gqecV7XoHwU/br8GQQap8D/wBsGy8RWwANvZeJbQN5&#10;i9hvU9/Wumtv2sP+Cg3wwgeL4vfsn2ut2sAPm33ha/3b19QjDPvitVicVSdtyPZUakdj5m0X9pj4&#10;c2rvYeIxqnhy5h4S21jTpbfcD1UsRg113h/xn4Q8RQrdaB4k0683DzLf7Jdq6+pRsEHNesz/APBR&#10;v9i/x1A3h/4/fCLUNDmdvLuYfEPhnKI3f5tpFRXP7Nn/AASh+OsK6t8PfEuk6fcXONkmg6r9lkVj&#10;6opGD+FdUcxt8cTllgU/hZ5XDrkc85ie1kmRSXtZGUbYmHWM7gM5+taukf2PqOn+e0EsTuxa0luF&#10;KCGXugByCD9a7HUP+CVPjHw9aG7+Bn7TurpDuEttZa6q3cDnqMk8j61xfib9mr/got4BmmfUPhp4&#10;b8V2TD5m0i+MMrY/jVWHDe1dcMdhp6XOeeDrRWw1NLgn2XAuzCWfEbnrHN0I+XIwfpUF7ZWWnBl8&#10;jY00vzIrAvFN9RghT/WvP/FPxL8SeAr4WXxQ+CvjLwncTELeXMumNcwbh0cPGOPrV/wx8d/AHiNG&#10;KfETTZM/urm2nYLLIOz4kwQR9a6VWg9mYSo1FujoryHTtblWC4tPs5LhXt4pPngnzwxJx8p+tX7U&#10;QRWzwnUo4AZwk1s5K+RL2ky3UH61h6rrkenWpuoYmlVl2XIsJQ/mxdpDnI461qQapoesaQsWpTRX&#10;U6w7ZESDYJIezkg8sKtO5i4s1FlE8M1rq0exGcLdFf8AUwy5+WQdQQe9RXEejeHIJLoXxWV9seoI&#10;uVRG6rMiqenTPFJpvhrTGtW1PU76efyUGxTjy5rc9MYIJZai8WT2twI9Q0bV4bme0t9tut2FBuoj&#10;/AAerD+laKKZm1NGNF4csvFGtXmuM9sIlULfXAyZVcD5ZlUYPpzUelahoEmryRTPMsgYRahKozLK&#10;RwkyhhxyRmul+G37Nn7SfxY1ODxToUVtoNm0RjW4ukLs0Z7MnQ16RoP/AASi8YXmqHX9d/aO1OK4&#10;lTHl2kCKiD0AbOR7VyV8wwlCXLKR2UcFWnG6R43JrN5pGrXcc0LIo2xX8Sgq0q9EnzggY7kGtO2v&#10;LmKK5SS4kzLhNRt7WQvC6H7lxuGeQOtey2v/AASHOmXL6gvx+8StPMhSSRJ12uh7FSMY9qkP/BIW&#10;W101k0n9pPxNaBlK4WJM7T1GfT26VzPN8Fb4jdZdXfQ8YnsJJHk/tSB7oxoq30sAxE8XVJ1x94jg&#10;dKtX/iCC6s2h1CBpfIjEeoXDoFSaD+GaMDBLLxzXqGqf8Et/ifDo9rp2i/tV3s4slKwx6jpiNhT1&#10;UkEZFYV3/wAEwv2tLC8ttW8O/tGaXfR2qssVlqOj7owp6rjPSnHNcHL7QSwNddDi9Q8SSaNAmqz3&#10;kl39ljWO/ZpFkkubY/cmjDc7l9c9quLr0l/LNPdwHBtwt5CWxPe2xHyTDIIBXvV7UP2A/wBtPQGW&#10;Xw/4m8KtfgsvnXFrJsMbdUxyMe1V3/Y5/b20fQbe10rwj4Ourq0Zibu31KSKSRG+9GePun0rX67h&#10;XtIyjhaqeqMNrSytr2c3WPLaAJfW+nvzcWx+5O0i5G5eM1W1+XULnUY9FmYX/wBktlW4W3bEFxZn&#10;7suQfnde4xniuig/ZL/b/wBOhsbi1+B3h9tMs5GkktodZAmkB5dC2AWU+hqsnwa/bB0eFtQ1L9ky&#10;4mNhcNJpNvFqEckcKn70bAgFkP8AWtVjMN/MglhKyV7E1ustsiG9SG+Szt1F5c3GEhubM/deNTgu&#10;6fnxRquoafM8szTSqVjVZr2dMy39ofuvEhHDL61zF3eftMQXaHWv2UfFBlsZy1l5ASSK1RvvxBDw&#10;64ziq0XjbX9Jkngu/hF4t061tZPPt7y68PytLGWP7y3G3I2emK1WIoP7RkqNS+zOjEsnhmeddev5&#10;2nWzLTQ+UXm1awb7r55Ebpnn6Uvhz+0IdaXTtW0P+07I2oa6ttPnDi7sD92SSQH76d+/FchP+0D4&#10;C0+C9in0DxNpSWg87R5LzRJTLOx+/A0mAQjelUNB/aG+G0GliKXU5dLnjcz6HpxRhHEx+/DMxAJQ&#10;88UlVp9GV7KaWx6J4ovtGs9T+wCG1vtlriR4ztguLA9GBGPMlj/PiotNki06Ftb066OptpsGLy51&#10;BMRX1i3eKMgF3j/PiuGtfjF8M9Q1Oz0LQPG+iXV7GpvtMiuLwRwae+P3lvh+GB7c1vt8QtJMEXiX&#10;wt4jtooomaSw1PUHXy7abpJaqgJBU84zx0rSLTejIcZGz4g1u/N3Dq1xpkt3E1sI5TLAXudU09+j&#10;IhB2snr1FO/t5PDlvL4et4Lhgtuu6Cz/AHlxqWnkcGVxkK0f58VR8K+MNVvLWxvFvo9P+0yvcaNc&#10;xusty8mP3lqQv3EYZx9aikeS6vIbbw5LORcXDz6ZpVsnz/aP+W1rcTHBUHkgd6JLUnle4alPJc+Z&#10;YxXa6raW8Krd6fp0gjiu7E/xyyA5eRO/XpWstnYIYohJZ39vZ2XzNOfKt7vTz3jUYMssfr14qleW&#10;XnPZ6XoekW8bQSPNpFujbbSzuR/rrWdz9/JzgE1bS70rVksb2wZY5LcvLo2o36eXBZXI/wBbZxxn&#10;IYNzj1pO2wtS7rLJp1gsrXC3G20VJ9V1Jdz6lpzH5fJiI4dDgZ9qzbe+utDnuf7VlmhkS2FvcW8p&#10;33+r2Lfcck52bfWs7/hIbTT3j1a0lltEmMjWM+oKJZpA3E1qkfRCOq8CrPhi1Fjfv9jjne6W2aXS&#10;pQ3m3Wp2RH7yFzyIyvpUpJmnP0NSyiu7LSCLi2S5DWxS/wBM0yX/AI/rDtLPMD9+Pv8ASlaW3Qya&#10;lPEmpw2lmI7tYR5WnyWP8Mx6GWWPueTxVLw5Np+rzW+j6AqXoSR59GtoZdlraSdZLe5kON2Rn5c9&#10;akub2a5xqvhyP+0YtLDXNsLpfLstM5xPb7D/AK1R1Ap3APEGrQXIPiK5liuI7e3WHUtVuo9sV3ZH&#10;iOa2gON7pxz14qtp8As9VMOoahcRRPagarfXMZlvtVsyf3dxAhz5ZXgZHIxV3TdXtba5hTQLyG8F&#10;uGn03VdQjzG0Dj95bQQngjripLh7C0uobfQfPtVmRptCZ/31/fqf9daEj/VLjOAaWqC5n66dPsb8&#10;aZd2UsqtGsep2ent5l5d255ivJJudm3jPpWsf7GgS503XDFfCGJYda0/TJNlnt48m8kmH+sYHG7H&#10;vWBdSw6hND4T8P6WRLhptL0qxnxPPCf9da3c/GMDJ21taZodm1jBa6U0GqS2FsZtOsBhNPjtus1v&#10;MxwZnXt15FFibmb4lh1TxTbX1rJe2wWGSKLVdQVNmn2QyBDd26A5mbH3iAak0a+1TR9Wur7Xrw2X&#10;mr9m1rVb+3BkSU4MF5ZwDBUHAG4e9bGnaHFDFD4t03UDeQQBptO1HVIdts1pj97aRQfxyKThSfSk&#10;0zTtaTWZvEWsayJ4bq1ZtEF/D5l/qmnnhrdU5EZQ5IPUYrWOhLTIdS0yOOKCHUL2/wBMu9QuVXWr&#10;a1k87UZrgf6q8LHiGNsjdgjGaksPBc2lafqWg6rZ+Y0d2q6tp9lMVtLK5P8AqryW5H3g38QBxWro&#10;thPHENDsYPMb7A72en2Mnm3Oq6ec70up/wCBo/TqMU3WNeisfDtt4feGz1uLTbNZEggk8rTpbHqY&#10;5XGDNNFn68VqpOxPIipB4Ysp7eObXPJKQXJW6nK+Vp2lXY/1dxCg5lVscnBBp8rXN7osd9cXv9le&#10;bebLzWdQTdcQ3o5WS1txjZHJjrjHNUdT1S1uLy28Sx6+18LeweODUdRg22lxp5/5Z20B+/LHyAe+&#10;Kp3GqJoMs2q2P2u6trmxERutUJfUdVsGON8EXIiKevUAUnJspJJkmmwWdxrMltbwNpN3dTiOeCN/&#10;O1OO+UcSM/8Ay7wyH6dazfFkutxrLpgttt7BdjOkWE5W30+7DYJurj+665PXHNaOg2mi6ZDLp13b&#10;zxyyKv8AathYXAe91awbJSaaUZCFOMgc8Uzxbpvn6Lf2MN9DqUcMaDVrWwlKWP2Ljy7iWUcyyIfv&#10;delK9g6FnwxqGk6pGmt31vaxx205OnIzNFpekXi8vHt/5aiTHB6Gl8Saxa67r1v4h06+axd+bTVN&#10;ThJltrkDL2tvbj7sb5wpI9KwV1SS/kuptTuLXU1t4IornXJAY7IWvSK4tYMAyOvc47VvXllqFvqN&#10;54h8RzyWsN1DFFeam8Yk1G8jwPJu7WH/AJZKMDLe/Wi6J1NLSJ49MaO40VLvS5rvcdOts+fqlxKO&#10;JLVz0t0bnA461D4bsn8RyyaFplupKh5tP0qxuSsagk+daXtx3OMkLmqWvabrPhvR7vQJ7WaG+uvK&#10;fUNH0y7Mt9Ox/wBTeSzn/VKcjdgj3rN05o9B0+fTtVhE15byY1XTtLuNunaVdYxFczzKf3hIPI9a&#10;aTZTkrG3da/DcaLDaeH7a3ktdNDnSpp2MWmwoD+9tSp/4+HBJx15FQ3/AIe0q41CLxFp675LezzD&#10;retWpJvrdl2ta21uf41ydpx6VkWviJXtbXUYYoZ5obhUl1O8i8vTtKvA2VlghH+sDADnHOa3Trl7&#10;cKnitLmSwluLsRXOsahD5l4t+Tyba3/5ZRSZADe9DbiSndnnd/4c0vwt4hUm8JS7t2ma2lJm1HVr&#10;NusTYyISvp71Rm+FXw48R2Ntpt78PLKXU9LUyjRdHbas1pJkiWedeAycZHXivQrzRdJv9fXw3Dps&#10;mnSTSNJ/Z1oRNqBvs4KXM3/LGKQZOM96yNWhnudVMWmS2tvcC4It9LsP3VhYOh+eC6nPMhYDpnnN&#10;Nz0KRw0P7MvhPUFudQ1KzmvF02ctd3kU5SwhgICpLGx+aZlJ5AznFVdH/ZG8If2Ouq6b48utNsLW&#10;4I1PVL22GbyJz8htIfvEAjlscV3ug6hqfiPU08RQa/E9rZq39ntfKYrG2dM+bbRxf8tevyk9a0Ib&#10;m4jso7uzjuLOB3P9kXN5EJL7UIycS20UHSMdcEjik6kok2i9zxrWP2b9a0yzutIk1ffJcakkNtpy&#10;7jdPCelw4H3VYEcnAFex+ELeLRfL8OS+H7WCC1dYp7LR5PlguUAAluLn/nm4zkA4q3ePEl02l+H7&#10;GVN8GYtNtX3ahqEDf6yO5m/5ZFQMgdqjvYCtkvhFbCx1GW1tRcNpmnz+XZLZ9S9xMOZZYyRxzyKy&#10;nVlNWY4wUXoR/EPXz44sIrXR0t2tbaYG1Rv9H0ywuRncjn/lqHA49a5PwtdxQyS3Wm3sdstuji21&#10;G8gPleaf9ZaW1v8AxZzkEitm/MWpx3uqT3MV1bWsKJf6hPA0NlFDwI5reM48506Zx61oaZoulGD/&#10;AISSCUQRzugutZ1GHfdyuT+7ntYP4AcAZ+tZJWNNTwn9oj4c2GiRxeKNKWZ/ti+bF9ukaS4kQnb8&#10;8Y4QqckA15adcnmMk13JLMUX73CsccBj/Cg7EdeK+vrz4bvqV7rGjeIknt0vnAuNPgkE1/JdAfLM&#10;zniKNiRkcV4fc/s9XA1a48N6lqUP25ppIoNPtcfZ7WbnHnyn5Tu5wB3rro1IJWMpwk9TzXw98S/H&#10;HhTUYb7w9rD2kiSf6M8EjJtx1xjliOua+rfgv/wU5+IvgTT7Pw38V9Eh12xgYKy3BDyiNud5Y8c+&#10;leMN+y/4g0/w7Fq8OuQytc2zx6hdXCeWsM6ZxBGeSxI9OtcGPCXilbqO01zR7q13Pi1+0RFV44YA&#10;dWYnoT0p1MPRrRtbUdOtVotH6o/BT9tf9hz4oeJdOgsNG0vStZk/1hurGNPKY9fnx/hX11pvxd+E&#10;OnaJbrZeONJKS4WNo79Dvb8DX8691puo+EvFRa3vGjmLZkw+NierP79MCvQJ/iP4h0/R7U2er3hf&#10;yyYfMdl2J3CJ/wCzGvFrcNxr68x6VPN+RbH7za/8b/hl4eWFtY8ZafAJ2Cxl7xec145+09/wUo+C&#10;XwS8PXdj4T1mLVtZMZWH7O4aJHx3foceg5r8bpvHvj7XNNjWbxde3RJ+cy3DssXpls+nYVk6p4r8&#10;Q6tr8OkmKa8WCFfndeVA/ix/Dj1PaowvDFCFRObuFfOZyh7qPUfjz8aPGvx5+IcnjzX72S51K8lJ&#10;jLD/AFadtq/wrjjmvPxe3TpLpisAS+yR3uODk85PVsHsKv28KvZSXkrLEwTaFgJCsT1y3Vs9gOOt&#10;d7+yV4G+G/in4w/Y/iRqq6XosEIaG9v7f5Zp1IKrg9B6+or6qSjhaPLHY8Nc2Iq3kewfCTwZe6R4&#10;WtF1CY3IEKLPdTfJaRx4G2WCLrIy9z619Wf8E/Phmut/E7UfibqVjqLpplv9lh1K8fAu3Y5Lon8H&#10;GKf4B/Yo8L694psvHFn8ZIr62CfJBHGpWGMg/JEoOFX8K+rfhZ4D8G/DTwnb+FfCUIWCMcuzZZzn&#10;JJPevjc4zC9NxS1Z9FgcKlNSZ1LEiFWPJ25+ntVaysDNeh5G4zk1ZlcMML6dM06yhcTb8kYFfEP4&#10;j6JbFzW7lNP0aWdWC+XGxBJwBx+lfld8Uf8AgoP8VPhz+05q0kOsveaNb35RLSVy29QcHaOwPrX6&#10;Q/tA+Lh4O+E+ua9Jjbb6bKfmOBnbgZ/GvwZ8ea2NT8W6hqr6iklzc3chbaTtjyScZ/iPpivreHcJ&#10;SruTmeJmladKK5T9q/2c/wBr/wCGX7QfghdU0C9hgvI4T59lNIAyMBzx6fSvyT/bs8RXfjX9prX9&#10;UuEEyi9kRS7jKrnjHZfrXEfCT4ofEPwfrrHwbrV8lw6lNtrkyNnI4UfdH616L4J/Y3/af/aV1E3W&#10;jfDPUCs02bi/1BTDHtJ5OW5Y8179LC4TL6rm5HBKtXxVJRSO6/Y6+JHiP9n+1stU0O3ubWeVTNLb&#10;RSNK19G33TgcKo7mvHf2kvFfibxJ8Zb3X/GqhZr66Mk5jl3AKeQN/TgdhX1z8V/2J/GfwA+ER8Q6&#10;zq9jpNjZQRolukxMsj4wVeU8hTzxXkepeAvBXxa8DtcPeRvc6fCfJuMCOG1cAkxknmRz1Fetg/q1&#10;V+1pnnYn20fckeQ+AtJ0nVPGVhDFrUNuwkDRzspYK2flKRjJbPTmv1b/AGDP2H9F8L21l8Y/H6z3&#10;OvXcO9EuT8kSN02r0U96/Pv/AIJxfCBPE37UFho2t2PmNHc7n8+HPCncQAe3Tmv280ewt9Os4YIV&#10;ASNAqADoK8DibHzhanB7np5NhYuPO0SJpMEZAjiQAdPlqdYgq7SgAHHAqeIBhyKbcAjhcfWvhG3L&#10;Vn0VkipKIlDF5FVUXLZbFfM/7S3/AAU/+BPwJ1KbwlYTDVdRt9wmigcbUb0J5rI/4Kaftk3P7Pfg&#10;g+FPDEpOp6pCy/KMeWhyM7uxr8gNd1u48WaxLrOtXEstzfTb9zsSzZP8I719dkORfW17SpseJmWY&#10;/V1yx3P0I1z/AIKu/CX4nTHTPGnw5jlhkUmPzB8wb1UYz+NehfCDQ/gx+0b4fVvh/wCMvs15Ix+2&#10;WVzKPMZeuzJ5x9K/O/wz+zN4u8S2EOoxXC2lzNMFttKBZ52Tr5jHsv1rt9E8F/Gj9mnXv+Et8PeK&#10;jNqVgyy38Fq37uNMjHzA4P0FfVYnLIUaLVF6o8SjjJ1aidRaH6K6p+w74svbGO2bxBZptUKiLGSm&#10;z+HK/wARHqa8a8UfDTTfA/ji88O6x4livdVgULO8YzNIhx/q1/gI9RX1Z+x9+0dYfHz4I2vi3IN9&#10;Db7L1SMbZAOc5/OvzG/a1+Ofiiw/aL8QeOoNQaEW188Q8pyqlAcYz3HbAryMonjK+KlTn0O/HRw9&#10;OgpxPdtKtPCeh6pPpuoh53d932WFi2c8iSSQdWGegrUu1S6tZZLe5/dxsN80i4UejQx9z715b+z/&#10;APtNXXhKCz+LFx4dXVNBGVvoGtxi1ZuOC2Sxr7c+ENz+zt+1dpEer+D9Pjgn+z/vEiAWVcjnp+Nd&#10;mYYieDl7y0OXCUFiFoz5mCXNzciK/EhmkAMkSuDK47SM3RF9RT7/AE3SNHgk8+WG42TAsq/8e8D9&#10;A4/56n1r6m1D/gnpp9taifw54nkiWOQuYJ13GUE8ozZyRXlHjr9lD4waRfed/Y0N7Hbt/orW43LE&#10;h6qIz1Pua5KWbYeo7XsdEsvq09Ty6bXLeyk+1Q204m2/NKsQ8wnnBiT+BT61b8GSJ4qim863MbIf&#10;30QcgQt/fkf+IH0BrW134f8AivTZotBm8K3lsJ2KxtKp86YfxI7fwL3qvCmneHpVtNPuUlMJ27UX&#10;ECesfrIw969GFelNaM5ZQnF6l+30rRtBh/tRbhEcOFjldchG/wCmUfcH1q7p+qpfzrbR6eynJJhP&#10;Lo3/AE0c8Kh9KWb7JqQhCRSDdHiJ5F/fyjHKAdEA9a0LZ4LC1SwW2hICksA22ORe4kb+Jh6e1VfS&#10;6Ec5rWqwafKtpbrAJBNjfIP3MT5+6B/y0zUGpJvu7eGzleOeXjBOZgT1Xb/yzQ54NVvFV5ewanFd&#10;afYtc+eSizyR5Z0BxtiTsR61o2OkNpzJf3ds0ssq5MMcmXdP+mr/AMJHpTtdXJTV7EWneELGfUo7&#10;IWAMiSfuw5/dQtnJWVv466q00rRtHkCySfMF2o7rhmb/AJ5InYehNVYzNbWY1eydJA+QzBf3RT/Y&#10;Xqzj1qsVS+b7XqCXLXMnKor5lnj7MT/BipsxtIbq9/qN5dDQtKTyiQT5SSDJz1WWTt9KzdF0kaJK&#10;+rXWspP/AM82lU+Wp7oqfxN6E1d1O6j0yHMsdvIUA84RtiHb2bI5dxUGbPVp2gNpI/nR5mmSP97I&#10;OzRr/CPWrWxLim7m1p2t6PqV6ljJMZfPj+WI4Mki/wB1z/B9KdHLZXMs0EWkx+VCMQluIiB1XH8b&#10;j1qHQPB+kwzgppxXysGdUlOwntIzn7x9QK09bsZ2ljOmxSmRmy8pTJZezRJ2+tC0G4pmDFp0l3P5&#10;EKymWckDc372WPuMH/V4rc0qOy0uyksoNkr7eW6RYH97++4qHTtC1HTNUmfWIC5lG+WOJjlfR3f+&#10;YFakmmrqq+ayCKNjh5VTgejRKOvuablbclRbMT+xbfUyL+78wgAlnU/POo/ujHyYqpp0cY1B5Low&#10;y2xU7ULfIV/2m/icegrrrPw7YQxy2MbO0bHM6CTLMf77P29xWX4r0S1e1EkCRxQwkeY6L8iHs0a/&#10;xH1NOE1sQ4M5uex0WK8jmexaSQ8JJ5WWmT0jX+Ej1NPZNF+x3MMtrIssi5eJujL2Zn7sPQU6bRNV&#10;FwrWBlVpCGl3jMh/6aE/wKe4rqLbTV+weZd2sTlTmR1i3Rof70Y6ufWqfI9WgSl0OY07TLpLKPUQ&#10;8gaZCse04M0f+wvYj1NR23iLxXo0TjTfFN/bfZ2yUhuWK7P9o54Yelb9rbk3cs1wHWBSP3cf+sU/&#10;38/wqe9M8QeHFm8hoZIoYM7p1Ufu0J6Oo6v71Dp0JPWJSnVitGN0b4x/G3Q2hn0L4lXzwM24NNlj&#10;MvcIp7j3rudI/bN/aG0JGthLBfk4aPegJCerEdD7Vxlp4YtruJrVrmQSRtnMXEmP73+yvNXDojRW&#10;z/ZIIvLgILgHEaN/fHd/esJ4HBz0cTeGKrxW56Tpv/BRb4gafJ9j1XwlDdbVBWSPcvm+oUEc12Gg&#10;/wDBRbw/dKYNT8G3AlEW+QQuCF4zg+/tXhehaItxcSXOp2mG25BQDzAP7yj+BTWXqlnpElyxZjGq&#10;S7pQEwinswA++fWuaeUYOWyNVj66Z9UeGv28vg7rE8K6nBfWhn/1fm2x5+nrXb6D+1h8BdUYxReL&#10;YYSTgrOCvP5V8aS2OmLZLJtUTEAnKgSH0cY+4tWbjw5b3enCVYraNVYNIyj5Vbs6jq59a4p5HRez&#10;N45lNbo+5IPiV8J9X+e28U6dIB94NcKP51oQH4fa3Dm2msJgR/CyH/8AXX592/gq7lvbm8vr6bZI&#10;A0kSP8zYPDjptHt7VbtLLXLS7mvNM8V3aYh/eCGZgkY/vJg/MaxlkMre7I0WZrqj7vf4XfDnVlcP&#10;odi+T821Fyaw9V/Z1+GgZjBpHlFjn9xKV/lXxjp/xJ+LvhkltI8V6pujUlVF2T5y/wDPQnt9Kv6P&#10;+0p+09bw/wBq2+vGcq2H89Ayunqn941k8hxXRo1/tOi+h9Xp+z3pyyK+heKtWssH5Ql6xH5E1cT4&#10;VfEjTUI0j4oXYwOBcxq/86+ftF/bC+O2jacX1XTrG6uNodY0QjKHqxIPH0rqdH/bq8VmHztS8GwO&#10;u0FXimOJP90EcmuaeU4yD2NI46i+p6lD4X/aF0xS8fjXTrwdQs1ttz+Roh1n9onTUZp/DOl3oB6x&#10;TFD+tcGf2+tKtJ0t9S8F3SExGQtGVYYHv6+1dJ4f/bv+D2q2EU1zLeQG5B2KbU/MR16GuepgMXFa&#10;wNYYmg+pvJ8VPidZRD+1/hZM7g4P2a5DU5Pj28DbdR+HeuQHPJ+y7v5U3R/2q/gXqoEh8ZW8J3EF&#10;ZwVIPoa3rT4z/CPU5Ctr410uU4yczqOPoaweHqreD+4v2tOT3KcHx+8FLGDdx39uCMkzWTqAf1q3&#10;pvx0+G95OEXxNEvf95lf54rZstb+HWvW4NvqGnTqwwCHQg1HL4X8BXjFJbDT3zwB5aH+lZ8lnqjT&#10;mXRiv8UfAcqBYPFFiS3T/SV/xq9aa5pU4EkGq2z56YlX/GuZ1D4L/DXVLpbn/hGbQ4OcpGBj8qjn&#10;/Z2+Hk7CeK0uISOgguXX+RqeWCWoNu53qXdlJCG85M9gGFNMibse/vXnk/wC0qMqbDxTrUBU/KFv&#10;WwPzNLbfCbxnbyZtvirqQUfdEgVsfnU+ziNSPTYIkdc7h9c025SOEZZx07mvPF8I/Ga1cGz+JEci&#10;ofl+0Wg5/EGql/H+0JDN5cV7pFyuerqyk/kaSp36hdI9LiQS/db8c0jkRnBbH1rzmfxR8fNKtkA8&#10;Iabdso5EN2w/nVeP4r/FGGzFzrPwruS2SGFtcBv50/YsOY9LdkKH5hnB71XYbiDjofSvNJ/2iDpp&#10;U6z8OtcgBH3haZH6Vdtf2ivh/MiyXa31qG73Fi6gfjSdCTD2iR3ruBgEfkKRwAM5BrntF+JfgXxI&#10;QNJ8U2cr5+4JwGB+h5roFdXjBTDZ7g9azlSlEpVE2RTENGApyc85NVXXaxZR+lXxErr90D8KgkhA&#10;P3elZNWZa3uVDvYl9pH4VFIqkFCq8+1aPkrjgYqrcRoX4A4pWK5nc5zxT8OtD8UWpFzZqX/hbHSv&#10;mP8Aaf8AgXrOjeFdRu4LXdCYW2heSOCa+w1QLyD09a4744aTBrngO/hkjXP2dtpIHHFS1fY1pSVz&#10;8CPi/p7R3920qnIlYEEdCDXgnjIb53yMdeK+mP2mDJb+NNYsmiVdt264Ax0Jr5t8YxbXfjqTXbC/&#10;Khys2eZa+GCsT78VxOvKvOABzXdeIYmBdc8YrgfEkwjZqmZzSWpyurTlSfn6e9YsrF3+YknPFXNT&#10;lMspRT3NbPgjwXda7dxqkWct/dqYq7Ibdxvgzwdd6zcI0VuWycnjpX0v8EvgbLcGGWSzPzYJO3pV&#10;z4F/AWSURPJZj+HPFfZPwZ+B8NtDC7WgwABytehRo3VxGR8GPgZHAsbvZ8cZ+WvcbD4VW1tYrstg&#10;DjHSus8H+BbWyt1IhAwBwFrqLiyt7e0K+Vg7eMiu+CUQ1Z84fFb4bxLZSSC252nt7V8YftG/Dgzu&#10;7xwY2seg5Ffov8S7eKa1dAAQVx06V8ufF3wOmpyykw55PGKxxEVNFRdj4O1Lw/eafIY5VPyk87e1&#10;UGiwcE9D6V9D+MfhNvaQi2Xv1FeaeIfhrc2rMI4CMGvPcGjSybOCCHHJ796BHjpWpqPh29sXIeJv&#10;biqUkLICWQjFT1BkBHBOO9BAAGOal2gjjHHWmhcnoMdqtIndhHHk8cfjWx4c0iTUb1II0J3EdqzY&#10;QCRyK774O2UVz4giWRAcuAAahplbn0V+zR8C4pIoLue03OxBJIr7M+G3wdtLO1j/ANDVcD+7/wDW&#10;rzP9mnR7EwwRrjIwTxX1p4KttOaCOOSMdsHApWNY2sYenfDaxjtf3lmpwP7uK5X4ifDDSZ7GV1hV&#10;ZADgivZ9WvdN0xNvGCuTivMviZ4ksGjkMTqM54NKLZStY+MvjX4dt7B7mxnUFQCMEV8dePNEhs9a&#10;mjhUAbs4Hbmvr79qHxXbWl5L++AYk18l+Kb3+0tQeUEZJraGpjNI5X7ES3TofSp4LNh0HQ9hVwW/&#10;PKn8FqZLYqM/0rdLsZPYrxxCMgFf0pt5crFGcEce9S3MgiQ5PPNc1r2rhAVEgwRzzTclFErcg17V&#10;VQH95+tcLruoGSXaD1JNXde1rJyHye3Nc5cTmWQsW6n8q4Ks3J2LsOeQOTSEnPB/Kmg4HJHFMaQq&#10;DzxmsQFlmUIQMH8aozSliQP5064uD61DGWkbaOSTQJktratdShdvHcivT/hx4TR0jKxjB5OR1rl/&#10;A+gSXMwdo8jjtXt3gXw+sMSsIgB6la7KFMnc6HwjpK2durMvbuK3rrU0s4TtYfTNVfMjtrYAY4Ha&#10;ua8UeIVSIoj4wPWuxtRRonZFbxd4tPlsm4HHo1cSj3eu6ktlbxszyMMYNVte13zXZWcHPOM12H7P&#10;+l2+oeIo7qcAkEYLDOOa86vUbWhUdWfTH7Hv7O5nFvPcWeSWy7lea/RD4OeA7Pw7Ywqtuq7VHUCv&#10;BP2XrfT9P0yAlY+g3HFfScPifTbLT1kWRVwlYwhc1O7/ALQs7KHl1AA4+auG8c+IIbyNoYnBBHZq&#10;8p+K/wC0rpHh9HtP7UVGGR97/wCvXnWj/tK2Wp3W/wDtFHXPc0OdtB6HqcnhlJ7rzpE3ktnpXdfD&#10;42ulsqeUFwedxryDSfjXpNwis869OTWxB8ZtIhUSx3AOOvNNKHQbep77qOv2SWWSw4Hdvavkz9sn&#10;xPpsmmzr5qYEZGSw9K2vG37SVhp1i7PfqB6bua+MP2qP2m4tXea0hvSzEEBc1rzJRsS2rnzb8T7m&#10;CbxbeeTjBlPArmlJJ+7+dLqeqNfXsl3K+S7ZOTUMc2W+9RFmctWXUAxj2qaMDAYHtVSKYfdJqWKX&#10;PHariLoXFxkYxUqNtYHNVFlwAAamWQEZxVGbLcbID0/GrEMgXkVRjkycAd+tTo+OSaCubQvxTANl&#10;RVqC5kU/644781nxSYbP9anV8dT1rRaiTZebUnhj3ls/jWZqHix7RsvIR/wKm3d6qIVJH1rjvFmq&#10;BtwD+velPRBd3O80P4nPbyqrXPGf71ej+E/iIl2iHzgSe4avkS58TXltd4SU8HpuNdZ4M+J8lmQv&#10;n4Pcbq5VU1LUrH2Rpev294MMwyR3Na0XkOmcjn3r558JfF+J1SOS4ySBkg13em/FG3ZVU3GST03V&#10;spJovmR6JcQxnlWzzVeSFWyAv44rmIfiHZyhcTgEn1rRtvFdvKAGmXn3pjui/LakjjmoHtjnp+lS&#10;RapbzL8sqn8amEsMq5UjNAzPNsRwR+lRyWu3qOPXFaLxKBwKgn2KMFh+dIadjOlhweRn3xUEkXPS&#10;rlxPCpwWFQNLC/3XH4U07laMqyQ4GQPwxUDwq3YD8Kv+XuGajkg/2aL2B2KX2Yeo/KirPkH+4aKA&#10;ujpvjH8VfjfbfEe5j+HOmNNBJNte4EgBUn1716d8Hv2SPF/xSjtvGPxS+JGqvITvNhHP+4J9MZrn&#10;fEvgfUL7xLc3trbBVeXcGUkV7D8B9V8R6LoZ0y8vpNsY+RZGzXdWpqGFSprU8inFyq+8cz+1p+xh&#10;4d8T/DSaTw34lksru2iH7ueMNHJgfmKyv+CfPjS10DwPcfD74hSo0unyNFmRN8cgBwMA16z8Rv7Z&#10;8W6JLpsl60WUOHU8fl3rwvwx4D8Q+DdZuBbEs8rks4HBNZYV1p0HTmzSpCPOmkZv7XWjeAvi14vj&#10;8GeFfBGkxzyS7TqFnZrHKg9SVAzWX+zr4I+Iv7GnxGtkOtw3Gj6nIDLDex8r9D0Fd1oPgrWbfxfH&#10;4hl09TIJNzN616v4z0Lw14+8Mraa1pyGaEAxPjkGuxTnSpezT0JVGLnzHqmr+APgv8efDtvqni7w&#10;zp+oCSMNslRZAPzrzT45fsZ/s7+L/AFzo1r4J06wkjiP2W6tLZY5EYdMFcGqHw8u7vwDpb6faO5A&#10;4RSxIH0p3iXx14n1+yfT2iZc5xIjYrzlQrxq3i9DeXK46nxxo8vx1+C3iqXwp4Y+POrWNrbSEW63&#10;X72LGeBg9BXuvhj9uX9s7wHp0MWqWXhzxpYlQontbkxzfiMVX174SPeayup3Vh9qO4M7OOcVvXvw&#10;N+Geu2yG3gm064KASG3lI5+lenKcGlzI5FBxejN3Sv8AgoB8KdTsfs37Qf7Ol/Zeb/rZX0lLqFge&#10;Cd2Kx7nwr/wSu+POp/8AEq0iPQbyU7hcWczWTB/UbSADWHd/BPWfCDifwx45ubiLODa3I3rj6Hiu&#10;b8Qfs9y+J7gald6fbxTM3zyQQhMn8KXs6T1uClNaM9e8Kfs6aRpmpDSP2ev+Cg+u6RcRH9xp2p3y&#10;XcfsoEh5FdJrep/8FZfhFImoafB4R+ImmQY2yW7G2mmT3ABXOK828Nf8E0vBHjLSItZTx3qNhfbd&#10;ySW0v3W9uRW54c8a/tifscXLeD9Ptbrx7ohH+iyzsTJCB2yetc0vYp2jubx5ranoVr/wUQ1/RNPW&#10;2/al/Y+8S6ENuJru300Xtv8AXKjgfUVz+p/ED/gkv+05cGy8R6LoVpqEx2l7qx+yTAn1YBSDXNX3&#10;/BXvxPo94/hf4nfs8XKy79rQom5mHsrDn8Ky/FP7Xn/BO74w7ND+MnwWGkzXABlku9KNtKvuGAGa&#10;1p4eduYyq1o7I62T/gkR8APEaf25+z5+0Nr+hGRCbdLTVhdQ7T22s3T2rjda/wCCZf7cXgKeK68I&#10;eNvDvjCztJC0UF5CbeR1J5yQMfrXRaF+yD+xz490VNX/AGXP2qNW8M3rYe1Sw8RMQvopjZv0rZt/&#10;A/8AwUu+Elnu+GH7QGj+N7aHraauoWQgdtwrphUxNPZmLjRmtUeJeJm/aT+ECSWfxc/Zu12xFpNu&#10;tL3Sl+22oU9Rgc4rmvCHxQ+AuvfGrQz4h8YTWFg0vmz2+qwNALabPo3AFe/+Fv8Agpv+01pWtXXg&#10;742fsl3t/Jp8my+utBPnKo7nYRyMelbfiz9qn/gnJ8bNDuNL+KPhGx0bVXhZRbeI9D+zvvx/fK+v&#10;vXR9frR92cdzJ4Ok9Ys+p/hlrnhDW9Btf+Ff6/pmpWixjbJZXCOMY9icV1vkKSoli2+pAr5M/wCC&#10;bXwW8NeD7LU/GHhZHttPvbx2slWcsjR9Bt7EYr6+uHP2cCHBJFfH5jFQxLSdz2cOr01cksvIQYt5&#10;WI6c1fDYiw5+lZen/a24azYfStG6lghtMvIFbHeuB3OhNbFC6it2kO6MYPJ5qe1ktwo8uYYHY1lZ&#10;vWl8yK6WUMf9XjpW/pthG9j5l4iq/ZcUIGrkLyqqFxGr56jFFtaQ3BDvabc46LUn9n/P+7Py5rSt&#10;Y49gQ44HFWpMnk1I1itkiEQY5HYmor37UIiFKsCOhFWJHihfPlbvUgVnXEzX1wYoy6kdeOlHOxOI&#10;yOzsnAF3p6E9yo5/OrSWOkShYWtIyo6b4xT7SykiXdI2cnqaswW4aTDAflT9rU7jVIxdZ8FeD72P&#10;Zd+GNOuTnIWWzQ/j0rCv/gb8IdW/fa38LdEmPT59NjYn8xXb3VggbzI25/2u1QsCrKsjDr2qliKy&#10;2kN0o9UeSa7+w/8Asl+MZmk1T4E+H4pGOfMTTkU5/AcVzWv/APBLj9i/xHD9l1D4VW3lg5/0aeSL&#10;kf7rV7/+8lkOYvl7ECrXlKsfI7Vqsdio7SZCw1J7o+S9b/4JAfsizTpcabZeILZ0cNCLTWJh5Ldi&#10;vzcViz/8EfvhVHYXlvp3xo8a2QuJ/NES327LepyeT719iqZFl3RuB6ZoZPMl3TqGbtit45pjF9oz&#10;lhKL6Hwxb/8ABHy60+xk0/wx+1J4ggtzeC5+yXVqkq+aOQ3LA5qlrH/BMn9qGw8RXGvRfGPRvEEd&#10;0qhbW+0ryBEy9JU8s/K49e9ffVrpMM82Wj2gcnJq1KsVsfLjfjtxW0M4xkHe5lLBUKmlj8yPGn7A&#10;X7b+jG71jSNd8M3ckkyyvNIG88yLwGT5cA44NZq/sjfto+F9NRbXwvZmG5m+0OtjP+/jlP3vnIyF&#10;bnK5r9PphDO2WiBHvUax2iNkRqeMEU/7axPNcFgaKVrH5ceLPg9+0no8N55n7O15FayojpYabKFi&#10;FynS446n1B61ynjG5+I8F/puu614L1RdU251DS73TzDZqw4PyrwwZR+dfrhNYadKuZLBGB7GszUf&#10;AngzWc/2j4etZDjGWiBIrVZ5WuS8vpWPyhuvi74G0zU7fR5NSuNMihzLYatc2rbrBsZaCNOgXPAN&#10;S6d8SPAF3ZJc6f4ti0611W5Mb26XIfUFvv4JAzf6uNz1we9fppN+zb8FLuaSS5+Hulzhzk+faq2f&#10;0rB1v9h79mbVpmur34M6I8jJgtHahc+/Heu2nn8Le+jnnlqv7p+fbDTH1G30a4giN3JIJZdJ0eQs&#10;LO+HSWab+JZAOcGtl/EVjqEH2NbjT2ninN1pdulx5Nlp9yv+sjkJ+/ux0719e+Jf+CcXwEv7d5vC&#10;ukT6NctgCSyuWGfQEZwa8b8Vf8EhE1md20/4l6lFGX3xwF8qr9mx3NdEc8w8mZvLJpaHltj4vgvv&#10;J1XT/Ewhsry4xFrN1aZfTNQAz5VtAOqMcjd0p7QjTYhFcTXWjy6rOZLdT+81P+0hxsJ48iCUfhzX&#10;pmh/8EtfjL4O8I6onhn47BtRvEKRwanYLIgGOCrdUPuORXPTf8E+v2810c2+k+NPCVy91arFqcsw&#10;kFzdBTkFpCDhhwNwr0KWaYRrWRyzwNdOyRz+m32nPap4aluRYzy3jPZ6Fp8wAsNQA+aK8uDgiOTr&#10;jOOaZHAup2w1R4rGSJLzbDNJmLS9CvwcvAFH+uD447HNUPFX7NX7Tnw/15Lr4kfCCw1DTWsfKu9O&#10;0TUWC3cqA7LiQ9S4PNcf/a/xdshLeePPhHqhimj+zSxx2pa2t0Awk6xg4aVR3710LMMHLaRi8HiO&#10;x2eqarB5p1SFxBI0hOn6tqcA3214oO+1trccCOTsxFcx4bvZPEF82lra3uj2mo3LnTJpT5mqNegY&#10;ktMf8sYXOcdqx9a8eaD4e8R2N/eweJPNvrI2/iDW9R0aRpFA+5LbqRhHAAFVvBnxK8B3mjXOp6r4&#10;oFlb3V+LK5tI3b+0LuQZ8q8Lv/q+cZxit4V6L2kZ+wqx6HdWcOgG0g8OadppspfPd9K0iC62tHOp&#10;/e217ctg7WAJC+9M8X6Fd+JtIiutGiheyiQTWALG306xYEmayY/8tyewPX8avR+HNHutJgsvELWd&#10;z++T+1NN026H2eycf6q/mmBy5PG4VJqXiG81KPUbota31tbyLb3uo3KeVp2lTjAhubaMf63PGTit&#10;bxexm1ZDtI8LRLpWm+NdOvQbYKw0DWNYt9qgAfvrGG2AOcAnaT6irmq6kNF1fT9I8KRXjveRSSaV&#10;dSL5+qahCf8AW2bKCRCBzjPYVladqk8cNzdeJ9Vk00XE62upX9wnm3IvfvRz2kH/ACzR+BnA61It&#10;1c6X4ge3l8/SZruVYLqxsn8zUVuwPluZJGP7iJ+pGe9GlyZcxFYSXslzNEY3nvGhJ0/w3p0oL3Fl&#10;kmWK9uByrrjheTWXrNroNoV/sU2+rtDbtN9iQGHS/s3/AC0jc8G4mjJ756Vspex6mk+jW0UZke+/&#10;4mFlp0my00y9U4WW4uP4lkxyAcc1TutNgXw82vX6W+JLlzDcMhj07Qr3J4SPrKsgx1HJNVqiHcSz&#10;E8dnD4vtb2O6toYPLj1XU48R3di2Bttbf+KWP5hnrxU03jHTdNtZtGL3Bnl2It4F87U9Xsm5DqOR&#10;EU+oIArP0jSbnS9H02zhvZ9F/wBMd7HV9UUvdi75LQQW38Eb5wCRjkVI9qdM06x8N6Da3VlNJeSX&#10;NvBEiy6rNd9JbWeTH7qNx0Hoazv3LVitp4tLg3vhnT76c3s0o/tjTdOl3SXVsg3LdT3B/iUkbgp7&#10;VLf6dJr17Jp+pf2dd2ljEFvp7eUxaZbggLFd8czyDnPXmteLS/DUFlFfQaMjm2Ej2WjadcbLezkP&#10;MtteTnlycfdzWZo50+W+tte8PyR3cNpDJJpF1qa+VpqL1ls1iPM0ik/L6kVMncaTuW7eGw0bUftL&#10;TQPHbMsOo6/fWwEccjf6uexth94EYy2K0LJbXSr2SS/jvLO4v51DMqibU3ueqSoDxBE+Rk9qpW4n&#10;029i1KS5kjinsWe11LVYw13qNueHtreDohTnB68VBvuxcf2SNPvkWeDfbWtrL5moazZMefPk/wCW&#10;RTGcegqL3HZXIPF2ryMkmi6dZCG5kvsT6Nps2WtL0EANc3BxhHHUDjk1WvpdHhtP7as0huZYX3Mp&#10;Jh07TLlTl4Cf+Wwf9aeNKtZpLrS7eCHU0s4VafStMlItXt+onuJ+ryRk8jnpU8t1Y3V++qarc2l/&#10;baWiQXVzMgh06BDgR3MEY5mkHc9+9SgHWuraZNNZeIknWe3lid7LUdXh2Q27Ff3tpb2/Rzk/KSKq&#10;aVIugskmjXN051IOthLNF5uo3kBOHgRORDt5INWbi30671I6xrOtzWOB5cmp3tvund2OYri0gH3V&#10;IAGfer0+kz6IY9Kmnk0/UbiUPLaxOJdQe6x8kjueIYnzzjHWmrAMVI/DVl/YE9pNdXDW/mz6VZ3O&#10;6e8s25LXdxn5GTqQKzotCtPFeqWywwW+oPp2JLiOMeXp0Fn/AAy7+DNKmeevSmeI52e2+yyWaebH&#10;O0l1o2nyFYra5XAZbqc/eRgM4zW/4KvNCsvDUnie3ltjC7GXTri8bytO0yUDMlsidZie2fakou9y&#10;nLSxUm8lPGH2e6klMb7WvNbmtv3KoD8ktpD/ABNxgmqnivR9Ga/vtC13QZ449UYC58uLz9SnPVJ0&#10;7Qo5PPNdRo+v2tzdW2v6MrySSRH7BqF/FvurhCMSWsEPRR12k/hTNV0vVbS8U2qOiTW7OdLhmD31&#10;5bk/PHNL/wAstuOBWvPJbEXufPuvfsbL438SSajompi3vI5/IOjQP5iWJ7STyMcAMPToTVPVv2Tv&#10;H9lo9xc3cqyQm+W1ur3f+5Rx0+Y8sSB0HWvdrK/huy9jo9hDcpaIEa2spPLs/s3UtPLkGWVD25rV&#10;8W+Jru8vrK9OrK8VmgE2pXcO208k4CyW8JGZHX1rphiJQVzOVOEj5C8a/D/xvoa50zRNRsrZZfs8&#10;Ej23z3L9wkfUD0JqHw38D/itLqdjouheGbi41G/BeO0DDcyqMl5ucr9DivrXxE767NFaazcSWiyS&#10;KZr/AMsPqGoL1jljj6RKeAT6c1f0Dwuuj/bLK+VIHkcLdaXpjbpkP8E9xcn7qtn5lBoWJdxKkjxr&#10;wj+zgNKli13xFqMOv30MYL2Ucnl2EEYB3q8p/jQ/wjriq3xt8INF4RtvEr30tzLFMFtdSSMR2skI&#10;HypEmAXIPBY+le1X9nBdW7eHlsrM28M4aRw/l6fps+eCT/y23gc9cmqfjf4d6F4y0A6LqFqIbK4G&#10;y31G/JVorgAkxW0IPCOehpqq3O8inBKNonh3w0+NvxK0SxQWHji+jSHkql2y4UdiQeMegr07wH/w&#10;U6/aB+FN66trzajD1RLxSwPP8IPOCOhNeS/8M9fE3R9WjsNLht5rieV/IsVfM0JGfmdeiHA71j+I&#10;/CWueHrFp77QpJWgLLcSoMqH7qz9yOuBXRPDYLEr3kjnhXxVF6Nn338K/wDgs1LdWUV74/8AA4VX&#10;fLvBLjC+vPU+wr3/AOG//BUf9mfxrMlrJ4nNhM45S8TaF/GvxxsNbv3gt4NQYKHxsKqMjPH0UepN&#10;T6haXUlvNf6be+VaK4ULGc7nx0z1Y/pXnYjhjAV1eGjOmlnuKhK0tT9rPjL4n8CftQ/B7UfBPgT4&#10;kaYJNTtiIXNyB3/iGelfOfwb/wCCKHw3t3XWfih40k1S5mdmkjsFCJg9AD1x71+bGi/Fzx54NWWe&#10;HxHqFsynbDHBOckHuSDhRXqHhv8Ab6/ad+HMNm2l/EPUZbfIaCOZiykeig8nHcmvOeR4nCQaoSPS&#10;hmlGs/fR+vXwg/YU/Zp+CUy3vgv4d2CXJQBrqeISOffLZr16x0fTNNg8uzs441A/5ZoBivy6+Ev/&#10;AAWt+IdgbTTvHfh21vdrgXMqNtK/U9Cfavpr4ef8Fcv2c/Fyw2ur3Vzpk8q/OJIwyxj1OOgr5/FZ&#10;Xmjn72p6lHG4Rx0scb/wWh+MGheF/hfpvgRbpvtF7cmRoUwcgfX1z1PSvzc+BXxQHhrxi0OutJFp&#10;d1JwZyXEBz/rFXPzuK94/wCCm/xz8MftC/FiO68HXr3lhagQ2suflbjLEDqea+T9Y0J476MWMrm4&#10;D7VVGy+T3x0XPpX22UYGphsIlNanzuYYiFWveLP00/Yv1HwZonxw0jXdNiiin1JCJp53DT3W4cS4&#10;HCKfQV+lmnxqbZHzxtHevxN+FWoeIfhppeh6vY3En23TkjuoILY75AFPzLcP/D3IWv14/Z2+MOh/&#10;GT4YaV4w0i9SZri1Qyqn8D4wyke1fMcSYaftFNHs5VVXLynoidcA/So72QRQM7sAqrkk1Mq7VBIx&#10;xVPxFF5mh3RVSzeS2FHfivlacb1EmexN+7c/Gf8A4Kk/Fm9+IH7Sl9o1nN5trZOYAEfdjaOcL0H1&#10;rwP4S+Db6++IWnXdgqfYYLkB5iBI7v2UDnJ/QGuv/ars7mH9ovxLJqJMC/b5VeJm68ng9yfYV2X7&#10;HXw+tbbSr3XNVvHEN24aOzhi3TyRA/eU9IsY5J5r9fyyMKOXx5ex8PjW6mLdz2+z0Lw34Q0ljBYy&#10;Jd7Q8NjHKWlz3S4k42g+grD03T9X8V6nN4hezge3SMrbzXY8u0ibndCAeZG9D616BYjR7hGkttPi&#10;vUS3U3MQk2wIg6Su+cyOD1FJ4N0nXPi14qj8L+G7mzt1u28lNRuYtkYx0kgiGOQBjOKxqVWryYQh&#10;zOyI/hT8Z/Dv7NHw58TrqGvtaxaxbbtMEzYlMuCGwi/dHPFfEfjXU/8AhZfjKWe4mnuYp7guzbuD&#10;k5LH0Ht1r7B/bo/Zn8Q/D3wmtnqtgsitEJDdwDLXDjrIxP3Bz0FfKHw00e3uvG1tpiW8ICsHkuZc&#10;lIcdGCDlhn1rry2lRadWPUyxlSpFqnJHuV/4F025+C66H4XZJBHYlbSeXMaT8D5I4xyzD1Nej/8A&#10;BECy8aWvxw1/TNVWWK2tLTDxNnBYn3/lVbwvolxa6ZG2sWxt55JNsKRJunz2kjXoinvX1x/wTs+E&#10;kOgT6z40PhmPT5byVYWVJd/mbOrlvUn0rw8/qJYeSZ6WWQvVTR9WyujWwTjPXj0qrb6dFNLukjB9&#10;cjNW5bVgAEIHFPgiZV6c59K/OHJ3uj6lJWMnV/CXh2/Qpf6Tbygg8yRKf6V5L4//AGefgA8x1DWj&#10;baXMj+ZEyTCPa/8AeA6ZrvP2hPiGPhL8MNS8dyqCbOAsinPX3r8Yv2gP2sfi78ZfHk+s3fjC8trT&#10;zztiScqNuTjv8o9utfR5LgMZjpXi7I8zH4ihh4+8j9G3/ZK8NeJtVkvfBXxHju1dt0kfnAs7jkEs&#10;M8Vh+L/2Zfi1pYjmt9BS6LPz5PMNvjo6qPvH1zX54/Dj9rH4pfC3UDfaV4vvF8s/IA5Jbn0zx9TX&#10;6Uf8E4v28W/aO0CTw14ynX+17bO0kf6xB3+tfQY/CY7LaXOnzI8vDVsLi58trM8gtvDXivStTuJf&#10;EuiXVmWm2ea8Z85nH8ScAIh74qK8s7/W7xtOsyPLtnzcQRcRW7dpGbq+e4r7w8d6t8MNF0eW/wDG&#10;8thDDsLH7SB079a8Nt/iR+xZqs8sNtrdjZXQyGET4GCfvH9K5MLmGIqwvyM2rYSnB2TPEhb67ZRr&#10;HeO0Ic7Y28seYG7eUnQKfWmy+GprKIW87EShsy2scmVhb+/I/cHuBXvdn+zz4J8b26638PviDBeP&#10;n5i8oZnj/uZ7CuQ8XfAz4leGYpp7rw79ojiY/Zmg+aMR+jDqx9Ca7Y46ne0tGc8sPNLTU8jvtBWa&#10;UTPMwRJAHuNmUik9I0H3gfU1s6Rp2nxOkOnqfML/AL5N4Dq3/TRv4EPpT5dM1XRXe41OzuYjKMQG&#10;SM+dMP8AnnjogHrVXTrS6mnisIo43jL7plV9sZUfwSv/ABuOwFdcKsJq6Zg4Si9Ubd1cWughGd40&#10;jBwgYnyoH/ur3fPrS6bqivcgTSzRSMMgDmTP90noiGpdZt9NujEjktIybLaWQZZ1PVUT+EjsTVG6&#10;a103T206CzLEptlcyYEg9JZP7w9BV2TJ1RYvLyJGW+jw8UcpUopxFbN6N3kz2rT0nXLFbKS0WJhI&#10;+fKEg/eg/wB3/ZSsnQ9DvLiGOVpGlR1xHI0fEi4+7Gndh/eNaEuipDbu1gVefbjk8yKP+er9mHoK&#10;Vk9A2LtvHLJp6ShEiWNv3kZ/1UL+jHq3/wBesTU4JnvvJS7cbv8AVqRl8/3MfwqfWr+n+JYrhU0m&#10;9nRpfK/dyPHtEijqip3YepqObSZpnbUrd2Z3G0oWwZEz/wAtG7EelJKz1C3YpWtnqgxZzwBIQ33N&#10;52xn+47fxZ9q6S+ltrOxj852ijVNseF3PnH3AP4VPqapRKqWiW1zOjqRiC4cYE2Oqqvdh6mn3l7B&#10;F5FvKvmiUbSzthnX0kb+Ej0FUrXE9jnbnUNRN9bW2kPBFbLKWuIpl+VT/dkbqwPtWi82dOBt13Ss&#10;xELsPmQ55RQeAp9TWjcQ6ciJLBHHIF+WGQodrjugXuw9TTbqOVUMNtYtI0i8LnDFf7sjfwewq7oz&#10;5WY+mI1uXu44mhWGXEkZbKRt3Dv3B9q1razgSRby4vJIg5wm5fmQ/wB1U/un1NU9NubqWMxxWaIm&#10;7ZFNL9x8dVVerMOxNWo9Fjule6urmdpQpBIfmVc8pIf4cUm7stRsia8bTrWcNb3TZX70QOBG3o7d&#10;wfSsG+ifVNZF1BPJHsBSN2jG6N/7qp/dPqa1IPB19qE639hc5gVCil0yjD+4B3Ydias/2HBYSrqQ&#10;tpHuShiZDL80i91kPRf5000tiWnLoZvhzw3rk0O6TUFWKCUmVWGdj56SN3U+grWu9asLKRNIngkM&#10;knKuqcoemFHZfc1HaCDS7hLqGQmGc7Y1IOzPeLB+83oaf/bOl3moeVFp06Sbdg8wYY+qyHoB6U0+&#10;ZimnEluLhrnR5IrKZQ8DfvU35ER/2j/ED6CqWlW01rbST6g7xSNncUb5gT/cXsh9a2rHw9p1lHLq&#10;Cy+VEyceYvAP9zb39jTLbT1uVWazGWzhjIecd0kJ6D6Uc1loSrvcr2jWgsjFcQ+XGGzhR8qMf4t3&#10;8QPpUDSvDdJplsCEJy0qjJU+qjsp71oyTRzFYozGjRtti3L/AKs/3FXuD6mqYhbTXdYJFVnc7xvy&#10;Yyf4ZW7KaV2Ujct9DgvNMYiBGEZBkhRuImP8WerfTpVC602C2Bs5LRiW+YEEBgf7y+gpdH1a302b&#10;Md2FkPEYPIT/AGQvdT6mrd5Jp9xfAajC8aBwWDHAjb/abup9Km8k9Smk9jmr/Rzqd0mjSWRS33b5&#10;WjbKoezKere4q1D4f0rRZHjkkkbK7tiAbmP99f7o9a3Z76xtLkfYrZkyMI6DJjPbav8AdPrWLL9q&#10;/tR4b/bGsZy8QORCx6FmH3gfTtVKXMTsZuv+EDrKrd2E8UBjIeaBTkN6Ov8Aeb1FN07wjpqW0guo&#10;ZVubhSZWRuZVx94H+D6V01/C+jm3nuo/LkYZjT+NPdB/cPrSXel2Gp2A1AwMkgYGSFSQsZ7SL/fB&#10;7ihONtVoJ3ve5yw8I+IbK0YeFdfuDOExiS4ZRInrGAeWHpW3HD46t7K2lXxNqkV1bxcpHdOFlHfc&#10;c8MPTvVvSNJn+3GW585mQ7yIhhtv/PRP7q+oq/CVWaUSXJeNm3Mq/cz/AH0/vH2rKpSpS+yjWnUq&#10;dzMPxR+MOgwG00X4lX8kyHdBLMxImH/PNQehHvXReHf2kvjta+HZVm8VGS9zmASopQHurN2b2qje&#10;tb3EUunX0MbrcgE4XDSqB9/d/AR6Vnx+FYYgkEDIyScxlcgTAd1H98e/Wo+qYSS1iV9YrRejO30r&#10;9qr4+Wsoku3sZEkTFsJIsF5B1Vv7v1Natv8Atu/FGzjW4u/DOnzxltsziRkEb/3Pqe3auHga0KDT&#10;XMU52lX3HAnX0duzj0rJe3t5NURIo94YFUEgwZh/cK/wkdmNc8suwUn8KNFiq+9z2Dwz/wAFDNTu&#10;rr7HrHgHyT5pTifBQ56tnoK6XSv27vCF2ks194Tv40gl8qaRMMA3qPUe9fN8nhnTbfUJdQuZ9jSH&#10;ZiT5oyP7knq3vVqyNjpxJty/TaskkfzY/wCebD+FfQ1lPJ8FL4UXHHVlufUkP7Ynwxk3yy2l/GsS&#10;hp3eD/Vj1Jq237W/wWaZLefxE0QeLfH5kBG5fX6V8urb381r5mmlRCmUw67kgY/wsOrqfWsnxHoO&#10;qXFrHZPutJI0wZgAXQnsfSM1h/YmGb0di/7QqJbH2ZoXx++CuuMI7bxppzbx8od1Gfbmtc+I/hpr&#10;b+Vb6tpcwYgBfMQ5/Cvz0svCszQTaFq86JDbzgx3Mbf8e0h5+QDmRD79KTVvBghSWe21/ULR4n3y&#10;xQzkNG/aQntGfTtUvh9c3uzKjmemqPvPW/gR8NvEEz3sWjwxzy8tPaNsbPqCuK5XUfDvxu+FiGbw&#10;XdNr+nRklrC/b94q+iuO/wBa+TPAn7Rnx2+EmsW92mrS3Wnw7ftdvdyGRWXs0Z6lfcdK+y/gd+1T&#10;4A+MlmNLmnjs9XWNTJZSuPmBHVT3FedjMuxeCV2uaPc6KGKoYh72ZsfCf42+HfiXbPpwtpNP1W1O&#10;270y7G2RD7A9R7iu1kCggheMcV5b8V/gYniTUx488HatLpeuQR5gurfgORyA4HUdqvfA34xTePtP&#10;uvDvimBbTX9Hl8jUbb+8RxvX1U4JryatBSXNE9GFWzszvJG252iqssTlySc+lXZFIOdpA+lQ7Mnl&#10;f0rgdzpTViMIWj3N6Vw3x8vLrSfhlqupoDsis3Zj6fKa72SM7cKf0rwX/goF8Rrn4ffs96teCXak&#10;y+VKPVT1oS6FQsmfjJ+0Prdvr3izUNSihCGSd9wVupz1r578Ywg78H8RXrXxD1hNR1K6mg5jeVmX&#10;PXBNeUeLEZ96rx17V3KLSKclex5f4oCR793Yda818TybnYKeS3btXoHjmWSFWXbn3rhNP02bWdUE&#10;BBIL8nHvUTTZhN6md4U8AXfiDU0YQsylum2vqP4Dfs8tK8UjWJIJGcr71L+zx8EF1CeJzbbtwByV&#10;r7e+C3wTtrC3iP2RegzlK6MPQ0uxGN8H/gZb2VvCWtcEAcbK+gfCPgm306BVaLAAB4WtDwz4ItdL&#10;hU+WOAK25pILKLA449a700kA2NYbKIDIUD2rB8ReI1jQgN7UzXvEgRWXzAPoa4fXdeabcN7HijmD&#10;cp+K9We7DZPXivOfE2hpfOzCPOTzkV1OoXTy8ZOM85rNuBvJ/SlfUVnc8t8ReAILhGYQdAf4a4Dx&#10;N8LIXDMkHfpivf72zSXIYA1g6p4fgnyPKFQ4pjTZ8ueJfhKFLEW/frtrgfEPwsljDFISfcLX17rX&#10;gqKYEGEYx6VyOufDiCVS3kDp2FYOkUmj5G1DwTe2RO2NiOe1Zb6PcxN88LcdttfTeu/C0TFglv1z&#10;2rktX+FOMlbTB6E+lQ4SQ9GeIJa7H+4QfcV1/wAN9TOk6xDOwwA4zxW9qHwwdGJS3yR7VnR+Db6x&#10;k3rEwIPBAqWmB9k/s+/FO1sbWCQ3AHuWr6f8J/GuwW1SQXC8D+9X5n+AvGmt+GykMzNsB49q9R0n&#10;47GGAKb5lPfJ6VnZmi0R9xeJ/jraXcZ/egbV/v15F8S/jDH9lkdLteAc5evnrVPj8FRgdQLAjsx5&#10;rz7xz8bdS1ZHtrQOoJ65qoxJc20N+O3xBl8S61IFn3BWyMNmvMSpkO/86s3VzcXsxmncszHJzTAu&#10;Oq8fSt4qyM3cYkQHOKScpGDinsygccVQ1O88tW5rW6SJMzxBqQjQgcHPc1w3iPWhgxkgcdM9a2PF&#10;GpSKp+bOWrhdVu5J5Dl8getcNeo2xJ6la6uDO2Wb8KrHbu5/Ghyd2CaTqSMH3rmKFyFB3ciq9xOA&#10;uAe9PmlCLwao3MoY8fhQA2Vi/atTwxo0moThipAz6Vm2Nu9zOEVSee1em/Dzw2fLQvDyT6VrTg5M&#10;Wh0Xw/8ADKxIr+UR0xxXqOj2UdjbgelZPhbRlghV/LAAHAxWlqF8LeE5cDjpXowjyqxcVoR+INYj&#10;trdvnHToK808WeJzhhuyT+la/jDxA2xgkmOa851vU2uHKbs56k1z1qgnuQ3GpPNccjPNeh/BXxUm&#10;k6ujOccjvxmvLl3/AHycnNaOl6tLp8okjcrtI71wvUcXZn6SfA346W+nWcKSTrjA/ir0bxj+1DZ6&#10;bo0n/ExXcI/7/SvzW8LfHnWNDjWNJSQO+ak8UfH7Wtbt2t47hgGHJ3c1Sk47Fud9D0j9oz9pK/8A&#10;EevSQ6dqMhUNlmSQ4rz3R/2gvFejuHj1BioPTzDXnN3q1xeztLPISWPJJqv5hHU9+M1Fru4j6H8O&#10;ftja3aoq3U8gPtITW1N+2tfm3ZIp3zju1fMKzsPu598U/wA0kj5j7UJWYansvjT9qfxP4hV7aC5Y&#10;A8AmQ15rq3iXUdcuWuL6Z5Gc5JY5rF5Izjn1qVMkgLTAsB9zYqaI9D6VWAxzip4yRw1aXEy1G/vm&#10;pUkOBg4qrG4XqDU0bEjpxVxYmWkckdanhbPPvVRCSKs25z+fINakFqM4bFTRlsZ21DEM8jHtVmEF&#10;UAPemtx6E0W49vrT3m8tfm4AqMSBQeao6pqSwx4J6j1q9haIh1nVI402LwfrXB+KNWG9wHz+NX/E&#10;GunLFpMenNcdqd8biX/WZ55Nc1SfQLFe4bzZS5HJ601GaFw6GjqcmpFQEYFYDL+neK7+wYYfOOhz&#10;jFbNv8XL+2IHmNgd81ykqBRuxz9azb9jj5KabQHqOm/HKZZgGmwTjHJrvfCfxWvtQZR5pb8a+ePD&#10;Wj3up3ypEhbLAYFfQPww+F+oNDHI0DYI71rT55Md2el+G/FFzOgy3XrzXYabfNIocvisbw78Pp7Z&#10;EzATgc5FdGdGfT4cFAMDNdcaUi+dDbzWhAhYkH8a53WPGscJYLIOp71n+OPEC6ejYl6DivIvEnxA&#10;m851Wcg5PeomuUrmPT7n4gRLIVecD8aW28fW7Pt88Z+teGzeNbliSrt75FFv41nR8lyO+Saw5yfa&#10;H0PZeL4piMSAc8nNaKa9BIu/eD9DXgOm/EGdBzOSG689K6DTfiMxQbpPbrTUkxqd9z17+27f+8Pz&#10;orzP/hYif89P1FFV7pXMj9FdD0TSLm5HmwK2P4T3rTuvDUVvIZ7D5Mn7oNcN4a8YwXDfaI7pDz8p&#10;Dc10tp4/iZzBdxk8feFeq7nAlZ6mhdRX0MOxmJXGCCao22jxTTGRUGSehq6PF+lXCCLfkntUtlfW&#10;RkBAxluh704xLcijJpEsMu+NRx15qzHbqR5ODz1FaLW6XL5TuelXDpMdswk2AgDJp6XGtigPCz3I&#10;VlGOKtQ+DVljKFvmx6VqabKhYRKnUd60bG0WK7zN0btmm7WJ5Xucde+EprUNkA4HHNY0nha4kuDK&#10;DivVNR0LSblTMlywcD7tc1qmn/Z5WRGBA6etZ8wct0YMHhoLEHlAOPWrK6ZAbY2zRrspZb/yZNjP&#10;zU8F/aqvmS+lZybsJQLOmeJZvDNt5UROwDpnpT5/jPZJbu9wPMZBkKeprmtc1izLlYJifaud1GJL&#10;hd2wYNYOknqO7RwP7Smu6b8X9RtfL0EafdQyhYr6Hh1561jeJvh9+0N4c8MpdHX/AA34u0gRfNba&#10;5pqGZF/u7iMn8677UNG0u5dZJ7YEocqSKy/Gupz61bJpD3Pl2wXDKhxXTDEyglFMwlTjM+cYtA8P&#10;eMLyXQ/DXwSfStb3HZc6DqEkSIwOc4yR1rb8AfFT9sD4IeLY/DVn4w1GyedtscWrsJI2B6Ak17Fo&#10;d74V8K6fJa6bpKxzbSBOo+Yn1rjr1/EPiS5MWr7rtFfMTyruKemD2rtpYnneqMnRtax6t+zN+0b4&#10;9+DPxSMH7SXw8NsNelUxa7AS0EjHuewr7K1nwP8ABP4wacsviTwNousW06bl+02SOcH0OM18avqW&#10;o+L/AITnwjrlmpeJAIJHGSpHQiu++B/xR13wl4Ut9F1i9ZWhTajF+oFeZjlUm+aDszsoxilY+q/h&#10;94L8DeA9Mj8N+DdGh0+zj+WK1gGEQegHaukuLeOJlWO4AY9MN0rwXRvjl8uXuVI4xzXWaF8ZNPvQ&#10;C4IYfx54/Wvn6kajleR3xUUrI9f0u1vbaHzbi8Dg9N46VS1q4llmGQzr32iud0z4iRX8KxPcjYem&#10;CK6bRtR02RVX7UBuHrWEua5SiJov9mQOGZTvPTIrWmiuJyPKusL6YpFgtt+VUH3Iq4kKQjlaXMi1&#10;FkMe6BQrkEeoNPlCyoCpYD1Bxiq2pTor4E5Ur/DjrVKK/uLhmUEnHalzoXKaSSwhvLiu97Drk1Zh&#10;Qbd5Uc9TWJbmESkvGyN7+tWzPcJBthmUnPAarJTuzWyW6jAFT2hgZvvjjjk1jWt9rRXZNDGV9VNW&#10;ofm5lBBoNG7Fu9dA2QwPWqNxJbkfvyw9xSySKzbVbGPWoZppVbICsKCJNsntI/MIMNxx6ZqciRIs&#10;nmobQLtLxoAcc4qYSMUIZsE9zSvrYqKsrkUaBpQNtXBZR7gysMjrmo7UGJ9wIaknvOqKMepqk7El&#10;l5ltlwv3j71UMjzSZJp0VqZo/N3H8aS3a3ZyN3sDSbuJJIhuGkiiYBc1XtxxvkUqSe4q/NHj5VI/&#10;Gogk2MACgLallfspt+GBOKZFbRvnjt3qNwFQExgHHWpLeWPactigpa7kJgWNiV6U0zEIFDDd7mpJ&#10;XDHCnP0qvOYBy8bc/wAQ5oFKxJBFI2WlI61LKDDgq2KZbQRyLmOTjtmlnEoymQQPWgLKxFKRL8xU&#10;HPfFWLWO3WEAJhv7w71BjC4c/lVmGPy4PnOc9Kd2hNIoapZRXyGO6hRlPdlGahvPA3gu50dLK70C&#10;B/MJLMYxzVxYirHJ69BTvtEjr5ajp2qlNrqKy2Oa1L4XeDbywOmz6LA0JQov7sEqCO2ay9T/AGYv&#10;gTqWkQ2Go/C7RrxFX95JPp8e9z6kgV2qEsSWUnHpUyMxQF8gdhWixFZPSTFyQe6Pn7X/APgmf+yb&#10;rLXOqXXgB7N5wRKNPvpYkbjuobBritf/AOCWfwb1GzlsNF8S+KNPspIgFMV9vGB0ADDoK+tD+8zH&#10;xtPanSssKiKIYwK6I5li4LSRlLC0W72PgzXP+CcHjjS9bvPEHgf4/atJPPZCxb+1dPScpEBgYP8A&#10;CQOhFc9ffsOftC6Bp8Wk2+uaXq6mJ1vi5kiuNSUj5RI/Xg9Olfoer2MTSOqJ5jcMSO9N26czB7qO&#10;NmXpxzXTTznFw6mUsFQktj8sda+C/wC114MCvrnwMfV9Oii+z3Om6ZchIJ41/wBW0gGGd19TWRqP&#10;xH8V6ReWV78SfhfrqXt5EbPV5dR0eT7HZ26D91LHGBgyLxzX6r376dHdDEcZVhwuaTU9C8Iajb+b&#10;q3h+1kQj5jNGCMY7+1ehS4iqJWkjiqZXB7M/JU/tK+GfFN1d6le+LEtYQV07WtTniJ1G+GcRz26O&#10;MRAAAHFbp17TNOnh0e5u1tftMS/2hYaTch5rj/nhfTz87fmI3Ae9fpFe/Bv9lzxjp8lu/wAPfDN9&#10;kkuy2cZIPc5xmvN/F3/BNn9lHxx58n/CvRp32iMh5tJuniYr+eMe1dUc/pTfvIxeWSitGfGE+rW+&#10;tPfWF6thdRwTpDqkVi5TTNNuMARXrsDmVjj5u2ansLCLV5pPE+panHHLBdKkuvX6BLayuQcxy2du&#10;PvKwUDOD1r3vxJ/wSB+GcsU+meB/iX4h0W2YAC2acSKcf3gR83PrXMeJ/wDgmx+0ppOo/wBpeEfj&#10;LpuuTR6WbKBddsMLHGBhQoHGRjr1rrjnGEqbswll9ZLQ8b1mbV7/AFma+U3emyX14sMl1OfO1F7w&#10;DI8mPgQQyDHNWbS7ntBPpEaSQXbSMINCsJQ01teDAZbq4P3Y5OeM966LxH+y/wDtieEoYNH1X4VJ&#10;fRz25j8S65oOohrzUEB+Xb5n+rxgAY9K467sdR8IaJNP8QPg94rsVEhtpdJjsJFW6VT8l1NMuSzg&#10;nn2FdUMXhprSRhLDVo9Ce2uNQub6CDSY7Q28Ls1tYIwh0rT7jOZoJ5DzKTjgZ70uqWsLXFhJ/aFm&#10;1rFMZrHWNTTbbrgfvbOCAffIJ+Ukelcfb/ETwf4juE0rWvEFqbm4dY7qO6je3sLBlIEdysYAMj4H&#10;PFdQ2oaJqGjz+JpPFto+64FnPrV0iu8d4D+7ezgB4VsAZx3rVSg9mZOMlujS1q/j01k/sdbuQ3Vu&#10;xsLmePzdS1G3OA8CJyIdvJGQMCmfbI5dPGhraT3F3LaArYaXPvubu0J3F7m4/hZO47AViaX4d120&#10;1GT7fqd7p9xPMWaxgO/UWvcYBdzxDC+eecc1LFcarY+V4J03R0N1Ldln0qzfbb6dc5+Zbq46sGUF&#10;tucc1auQmXnvVk1H+yr+ztdUstPgUapFby+Xp0MP/LOZn4M0ik/NjPSrGsi+1TTn8R6hPZywQyrB&#10;Jqc9tiFF3fJNZ24xuPGC2O1QeHZrH7Db/ZooNR2zvJb3V2vladp7KSZLXYeZie2c9q09JQ6Fq0eu&#10;tfmK1nEq6TqOqQ5mmQjD2tvb8hTnO0kDrWisS3cv2d9d6ZdRNc2t/p02oyILh0USalI4H7uaNekM&#10;bcZPFSeMbRI3j8JsTZiSXddaTZXG547k4xJc3B6IwJyM98Vp2H9h6MiLBFO1zc2zeTZRS+ZqOoWx&#10;PzxzSciHb6cVgeO49HuYra0nZL2OBA0um2Mnl2Rtjz/pE+d0kqEjgHsaV02FnYt+H9Kt5njvFs7V&#10;obOZjCrkx6ZpdwD9wY/1+4D3yTU/iFZ0t49c06+WIzgul/qFvmQTgENbW8A4VT2OKimtoJ4rW51G&#10;9R9PtbQ+fql0DHavb9I3tYgAZXQ459q5e/8AGF6gkTQYrqRbmPYdTukMl9djd8s0UZ4jA4ye1Xa6&#10;FexoaDPcweIIpJPtVvJdA/YoB+9v7kZw9vIf+WQ649M11lzFZ3ulvp1vZQzxWcZkg0+CQrb7Dnel&#10;xN1kkXjjJ6Vg6bf6hdXg0LUNMe1uliDajpunSBpt4Hy3M9wfuI2eQD61qQXtlr1uktqlqq2c4W8Z&#10;ZCmmabN/C+7OZi2DnqM0nZi95bC6HoPmz/8ACQ61rAu44rXNvPdRbbMQcDEMXWSROxPpUnjCwW+s&#10;BfajPOmQp+0y4N/qEOfkeGPpFjgZ44q3Y67YvdnWjqKJD5u2HWrmP5YLkDJitoR1R+xI71VfTZrm&#10;92WVnd2t3cTM9tE/zXs0n8UTt0hjbnH1pdSk3YsQWtho2hyaTdacyzmNBfabps3mTSA42T3E/wDD&#10;yRkA1Dp3hbSL24ln8TWtnew20pWeJf3em6fL0Wfr++J71mw21/NbNpNkYhcyXBlh060mxbx7T88V&#10;zMeWPU4zWxc297cWK30lzDcQJGUhvJo9lmqEYeKGPrLIueD9Kbk4grN2OW8b/C74bazp13fxpapF&#10;fSrFdardW4WQzDOFtoR/A3risS8/Zp8B6pqcNsljqGmBrPZDpttL5kpueMNKTxErdfaur0rwlbXv&#10;iKO6OpTGKJMQTXqeZfajFnBEUY4iKgEAnGK6FLmOXTb2wsR+6QbZtHtH3S3kXJE1zP8Awle4BreF&#10;erFbkunTk9UfM+t/smazNqDPoFzbzx27sZp3ci2tGGcq8h4ZvQetc14s+Efj2x0W01W70GUwXExS&#10;1ulc7rhx6DqR2wBivsTTtOtdSgNo9vbPY2UajUJidmnQ5+7LGBzM471W1i0gtNdN615HFGzRK2o3&#10;cYNxgfdltouiAjHOO9bwxknozN4eG6Pi2x8IX1lqf2fVbO6txDHmaNYCHHqOfu/U81ojSJLaI3um&#10;KTEwBDl+Gz0Pq3v2r7IvPCnh28gvfDmq+HFuPtMqy3VlakNK0nVZp5jwiMeq5xWafgL4C8Z3d1qV&#10;1YWVrLLA1ndXFu5istKfGF2nnzMgdu9dEMVSvqiJYebWjPlG5l8izlaC6cyxRcuwHGR91m/hx2A5&#10;IrE8O6XDqniTTrE3dxKzzgutshDuc5+Udh7mvobVv2O7ZtU+zeFtbuLazETW63Gpx7pLm7/hMcY5&#10;2nsxFZvhD9k3x54c8eaUrzQ3MiXDfbLGCfDQn0nc8IGHv0rf6zTlsZ+wmnqepeAvDkWoaMfDurQK&#10;8Mtu39qwxybIbQbcJPJKPvtzyAaT9lT9r7xX+xb8ZD4HvvEMl94NubskTvny3XODJGT0X0PevQLT&#10;RINP0JBptpY3EMMm23ZwRY2kn8cGOs7emcivI/j/APCO/wDEfhIWEfhtYr24mZ7K+uFJnY9fIWJf&#10;uLnpmvLr0qeLvGS3O+FSdGziz9f/AIPfH74ffG3QLbxB4J163u4ZogSEmBKE9iPXrXePCjWzLIgY&#10;Fa/AD9nz9oH44fso+KnutG1G6ia2IS5gkcmL6HsT7V+hH7Mf/BZjwX4ltk0j4zwJpl3vwZ1Pygf3&#10;mz0r5LHcPYijLnpao9vDZpRqx5Z6M8w/4Ku/sLeILTxBefHDwZZyvb3M2+7jgQ5TgksfQV5X+yjZ&#10;i8+F58MzSCRxOzlIE2GJ88GeQ8qjelfqb4f+OX7P3x28LiDTvGGmaja3aEGCSZefYg814l8R/wDg&#10;m94N1TU5L74O+LY9FivZzLe6cp3Q3DdRkDnHPSvRy/Mq1Cl7Gsnoc2LwcKs/aQZ4BoWgWthp8ajV&#10;oZUilCJMcra2kuclFXrLnoK9E/Zt8F6hrnxg0b+ytK2W8F8ZJpbof6QiqOQF/gQnpXV237F3jDQ7&#10;YTa/8RdIheJPKkumi4ROxRDhVYdj1rbuvjH+zF+w14Yl1G78Zxa54iuVzK5nDzzv2JI4Ue1bYjEz&#10;rx5KS1ZlRoqnLmm9jI/4LAeN/Cnh34FRaDqUgF/eSYgEfD7QMEj2zivzt/ZJh8MNrF1pepTxx65c&#10;5axvHy7PH3jRejMfWpP2xf2svFf7V3xFl8R6vqy22nWzbbaBH4Cg8AD+I1yH7OEOoyfGCyja4uGD&#10;bubJQZlXHr0QdDx0r6PK8HUweCtLdnlY6rGvibx6H2BaWeoaXNDprXbHef3FqrZnlBODHNJ/AOOl&#10;foz+yh4BXwZ8JtLszY/Z2aASSR7idrNyRk18G/CnwRceMfiJoPh2eVHjbUozdxWjbo3xyHaQ/eb1&#10;ANfp1ptrbabpMFlaqAiRKFAGO1fIcS13pBHuZRT3kxzKXk6cCpEiUkKoqJDhj9aniUoGlIyADXxq&#10;u2e69EfKX/BW7x7P4X/Z8l8PafcbJ9RfaR5oT5R15r8dddguJvsxjkVC7/LgbtxPUgenqTX3h/wW&#10;m+KOp+I/H9r8PNOZUFlDn5mzyTywHrz3r5X+CXgew1rxxZwXEMEkNnEslxdSv+4jcnhierc9q/X+&#10;GMIsPlntH1Phs5xDqYz2a6HYfCz9nbwvfeF45Z43n+0W5e5v72MiORcfdiHUuDX0l/wTj+DumeFv&#10;jKdT8K2DWtra2L+Y8py0wJ4LDovSsi00i08P6dHaw+e8kx4nZMvG3XdDGOEQ+tfQ37K+mD4ZfCbx&#10;P8QNR0SKxlEbszCfeW2qTkscjmuXNsS5UnHudGCpWqJ9j45/4Kc/tE+N9Z+N914C0vxLKsNkvlhI&#10;ZcAn0PYfjXyS9/48sil9PeszTvmJhIfm56j1rt/jL4hHxK+MWr+JbufzJprxxFuH3sscKB6+5r1P&#10;4MfBa0j8PJa69ZJc3clwDNbSYMkIPQvJ0RDnnFe3gcPQwmDimtTzsVVqYjEOzOA+AH7XHxX+EHj6&#10;yvtGvdQmtxcLG8bTFkJOMjPev3E+CGsTfEn4baV4u1W02m+s45GRh0JUGvzX074CeGNXey0q28NW&#10;knl3aLCIU2Q2kpb+HHMoNfqR8JNCbw38PdJ0Tao+z2aJhegwtfD8Uzpe0UoaM+hyeNRQak7keu/D&#10;Hwlr8DQ6joVvKWGN7wgkV5r4j/Ym+Huoq82g+dYSs+9fKf5Ff+9tPevdVQYyaFA3Ef1r5OnjcRSe&#10;jPXlSpy3R8seI/2KPE+nXX23SddF0GjJn3qFd2/hw38P4VwPiX4IeM9Ot4rrXfDBcxk+alqN8MOD&#10;xIAPvN9a+v8A4ueNYPAHw+1LxTeLuFtau4Ud8Divy90n/go38VPC3xXN5eXZuNIk1HY9pM3RC3T2&#10;r6jLKmPxdKU1qkeVjIYajNJ6XPbrfT9Ts7hoLm3uIGZv3iGPEpX/AJ6DtGvrWJ4inu7O8FvYfvLV&#10;X3TsnESn/nop6u3qK+1/AuieCvit4LsvE1zoMDjUbRJCzxYO1hnB7965jx/+xn4I8QiK58P302nT&#10;wKRB5LZEfqAp4pUs5pxqcs0VLL243iz5D0iyh1bxAskm4TcGbAzNKO0i9kX1rS+IOv8A9kWktpbw&#10;xMYsPMIm/dAdnB6u3tXa+P8A9lH4rfDS8OpaPZ/2hpsQZxJESJN/U+Z3Kn0FeV6JqeleKfEbPfyx&#10;hbaUxkypj7PN/cjj7qfUivboV6OJ1g7nn1aU6OkkXba41rUVikutOmbz0EjFV/eso6SIP4Fq07yy&#10;NNbYEyHDSxHiJR2kB6u/qK2Y7RV1ExxK8UNuMzpv/wBSfV27qfQGrsVrpmoTRSW1ytv5bEhljy0b&#10;H/nmv90+prZ2TMY6oqaJbSXmIXDBtuXCr+8Zf+eiD+CtK4tY2WRRGHPdQcRkf89M9Xb2p9hoc1ne&#10;ySomyNPmuB5n+qJ6M7d1PoKmAjmYTpJ5Sq2VYLzGf70S/wB0+prNyuy0jAvYJre+KLC8jSrkbceZ&#10;KP7yDomKZpt9Fp072mpx/upPmk+Y+SQP4938Tj0rS1HR907XExIkDgz4fCxZ/jZu4PcCoPENrbXP&#10;lKt15SKwCsiZMbdniX0PcmtE0ydUbkWr6HDozGC4ZndQ2Ih88yeqjomKz7aCLU7kC0KOm3fIWc+W&#10;49f9px6VQ0vTEst8NwAArZnhjbhOOJGfvnuoratLN4owkIaHI3CRE+b/AH4l9PWoaUWUm2UL+0t7&#10;aUw3aszyJuQAANKo7jtGRUy2DXlut+Fi8jA2uyna4HqerOKmjjtraCaK/gR13Brht+cc8SFu/uop&#10;+qXMk8q6fEPMgkjyUiT5m/2417Y7mhSZMlcz7i91LUXOmxzeaJIvlYj95OvdT2jI/OrXh7SLq2hV&#10;rnY8ToQrSDEfT7mP4nHY0eHNBis1uLiSAEQtulBkyrjtJu/ib2HpV0/aby9jsmmdxPGW3x8NKn95&#10;F/hIpuSvZCULIw/s+nrqe1GaV2BWNWf5pR3Rz0THaotGTQ55ZbS9s/LVjiJ5GIQ+sZHVm9DV2/0C&#10;KBporfY3zZePOElA/jJ6lx6VFcpLExe8HntOg8mQR/PMg4+UfwkVSdzN6Fe00tL7UkWwIEYPloZP&#10;vyKOqOf4fY1q60qXlkEVQDC+y3YrlR/0yx1b2JqLw5G0LmO5aGYN8xySscox/Ee8g9Kvaul1Iqol&#10;tv8AMU7NzYeYD+Hj7hH50n8RSdkUorK709I57rI8v5WRnyy8/clPYelM8UaOlzeW2q6QWXGEZSnE&#10;ZP8ABt7j0Y1SMeu3kyxl0khI2whzmOT/AGG7s47VuJfzWtk5xI0ypsKzJtZxj7jn+EDt3qrOLuJu&#10;62GXFqNbSBI28s2p2t5su4wue0jf3T6Cqt/p+r6VdRTXU21I2AR8cwk/3FHVDnqayY9UV5YZLGb5&#10;HYruZcKjZ/1WP4/ZjW0dauxerp8lqdiLtEs8gJiP/POU9lPaizQtGJNHqcUwtYbwgg5dY+RCT0bd&#10;/Gp9KsWHhTV7S83ancOqg72CfeX0eMdkOeafYah9juVeKREVRiM7ciBz/Ao7qezGrN5rN9PbXNte&#10;RCHyxmQF8+Qx6b2H3kb0FZycuhpGyQ3xJBZxWxFvIjeWQ8gg5VT2kTux9R0qmdSmE6aHeRsZLqLe&#10;fLIDkDpIpH3PcVV04GzkmjnsHgMjBlcfM8Jxw0a9oz61X1LT7q2vVu5Gd49xdoowSsHpKrDlwe61&#10;aStZkt3ehp6pA+hxJLeW6szruWaNcpKo6NH6yDvVzRore4t1DpC1xMhcozjdcJnqx/gYegqtBe/2&#10;iv8AZOupLFhBIPLIMjekkWfuL61di0WV7dLqBYnYHcxQgo4H/LWM9Wcdx0rOW2pUCG4WzgkaSWZJ&#10;DOuyN5o/llP9wL2cf3qpTXunwiKFhGxkG0wysRHKP7sr9mHatMWN5cs5li+0XEgy0eQDOg/jz/Aw&#10;9BTNTt47jT1VoY5HdNkGEysx/uhf+eg9T3pxfcmWrG2ltHo6Lf6Lfs0d18gMxztPeIj+FfRjUF3r&#10;EOoxs0bQ5t32OsjfLEx/5Zynq4Pam2Gl3Nvp8cLWyvLISHid+LkD+CU/wsO2Kgh8NoFE9yQElYx2&#10;szR4B9YSo6t6Mael9RNtop/2NmSV44Wgd2Kq7rloT/cK9oz2JqGXSbWO3MN45XY4QndlIHP8Ln/l&#10;op7Vf1S9srbTZjp8bNLbrscyPy3PMM7dvaqUmq3Vhp0N28aBHPlxu8fzRE/8sSv93sHNWpSFyxK2&#10;uaDZ20qWcnmxsqBFLkF4M9gOnlGuebQfFHgXULbxD4ZkhtWsrgPJLDJtS3P94N1dT+ldTcpZ3CLd&#10;28ofaMS27vkW7Z+5M/dD2rifiFfTXkJ8NwakLScnbC87Ya2J/wCWap3jbsx6Zrpp/vVyS2MJJwd0&#10;fe37M/xk0342fDO18RxSRvcRHyr1UOcSLwfz4Nch8edPvfhV8Q9K+Mnh3TiYnlW21pIjw8LHAYj1&#10;BNeMf8EsdU1fRfFvjH4e3ltLCltLHLJA028K5GCQfQ5zX1X8cfDsev8Aw11ewXhpbJ/LPo2ODXwm&#10;MpRwuPlTWx9JQm6uGjLqdHpeqw6tpsV/bt8ksYcE9eeakaVAMhT+deefss61qniD4P6Vc6w5a4jh&#10;8p2bqdpK/wBK9FmjO3JGRjrivFrwUKjR6NKblArtO27aG7dK+Ov+Cwvi2TRv2cZdNlVT9suVRcjn&#10;1r7BkcqxAHIHWvz7/wCC2fxGtbzwjpPwyhiJnFwbh2x0GKiiuaRorn5b6krTA7jkmuR8R6WsiMWG&#10;OtdrPD1DY61jeIbdGtmGBxnrXscisK54N8StL8tSQOcc1kfC3w7Fca4m5QcuP511/wATI18p956d&#10;a5f4d6vFb6sMyYCyCsJwSZLd2fd37MfhGy8iCUxDO0V9heBNEtbezTYi8Dk/hXxP+zl8QreK2hVp&#10;BjAHPavqfwf8T7OG2H+lKfl55rppyjyjseqXEsdvFheOOcVzHiHW1+bDdM1hal8SradCBc9Rxg1g&#10;XviqG5JHnZz3NO+otCfWNUaYtnpmudvnZ8gc1bmu0uBnP1qrNtIyDzS2GZtwu5SO9UpUIyCK1Zog&#10;OQOKq3EA6gU9ykZFwhDcDiq00KkFgvWtOWIMcEVXlt2HQUk7Ca6mXNZo4wV/A1m3mhRSg/uhkCt9&#10;os81DLEuMkUhHIX/AIUibnYMnNYmo+C4pc5iHXpXoL2/m87RVW5skPVBTsNI8svvh9C7FvJGc+lY&#10;eofDmI/cth+VeyvpkTDlBzVObQoXztUY9xU8qYc1jw67+HQDEmHn2qhc+AJgp2IcDrivc7jw1AQT&#10;tB/CqM3heAAgRrz6UvZoabZ4VdeBp8cxsMVn3XgeQtgx45717peeFbfoYx064rLuvCkODhV/KocL&#10;DbPEZvCBiJIiAwO1Zd7o8kIPB6V7Pq3hmNc4jUcdhXHeI9FESHCDNS5WRW60PMb+NoiVY/hWFqzA&#10;59663xBaIrtheuea5HWB5bOCO1ZSm2ZyjY4rxOWkVk77q4+9QCUriu28RRfIzY56jFcXqA2SHPU8&#10;1yTd2SkUZVAO6keQbcAduacc7vmNQXciLwe+aSBkFxLzVXDPJtUdelOklBYqua1PDOiSajcAmPIz&#10;1q4xbYX0uavgbw7JcXIdkyM17T4K8PJCFDR81ifD/wAEjaixx9RmvYPDngqaCzDpDyR1rvpU+XUU&#10;b7szkjWztcKoAC1ynijWVRXJfgdsV2fiixmsLc702gA/yryPxvq20um7kDmqqS5UaX7HP+JdZkmZ&#10;l3EknpmucO587+T61YuZnmbzDzk8VEVwOetefN8zEnYYoYrx60oPOKUAHPX25pVQ7uahK43qKHcL&#10;8o/OnfMw6/jihUGeB1qxHAWWqSEkQ5YdxTwGIJx3qR7fjpTUVguAPpSejLEUsTx+NSoCe/FMVHJy&#10;2MelSRpng9fakwHqMDFPVsEBRSLESMk9qeseOTgZqU0xtWJFzjpnHWpkO7Bx061AFIHNSoSBWi2J&#10;ZPHHnBNTKxGAKghfb94dasJjNXELEkeSdtW7fBODVVAwGVNWrYgfnWq2IaLkK8jnvzVlMFdo5xVS&#10;OTaeuKka4KIW9qewJXC7mEMRO8da5XxDq7KDlvr7VoazqW2JmLgfWuH8Q6owYqHz/WpnOyC1ihq+&#10;pNNIVU44rLJLNhx1NSO7SNuakCE89q5dwEA7AVImVOc/hSBdveiRwq8daAGTuWOSeKqrayXcwiRA&#10;STgCpJXLcBhXS/D7wrLquoRySJ8pbI4604rmYm7Hb/Az4dSXc0VxNb5KkHkV9Y/DzwJBFAmIF4HJ&#10;rz74N+DY7GCJjDg4GeO1e8+GoUs7RcDqOa9TD01FXE3ZD4/DtpbQZMYyBzXLeNZbaztnI44POa6n&#10;XtYS2tyFYdeK8V+LHjcRRyKJ8HngYrom1GNwjfqeb/FjxIgkaIN0Y15Bd3MlzKZXGMnIFbXjLxDN&#10;q+oyKH+UHkA1iHGOa8qrPnZbGBCeaDBkng5qaOMsAQM810XgnwVqfinU0s7WIMSwByKxbshas56G&#10;2nA3pGcewqxFPeQcjcAOlfWnwz/ZCgu9KWXUNN3llBO5M1S+J37LuhWNnKsOmiKVEJUge1EbtF8j&#10;Plz+0r3+81Fegf8ACjrz++f+/Y/woq7MOSR7j4c8fajbRIbG9LKDnG7kV3nhb4spNOo1BiD0c7q+&#10;e7a+uLX97bS7WB5rT0/xbdRHbcpnI5YV6ykzGUUfTth48tDOXMhCkfK2a6Dw54xjurgbmyQfl5r5&#10;k0bxjqEcO+C8baTyjnNdd4a+Js1pJG/nYKn5kJ61pGdlqQ4rofVWkeLdPEafaX2Ej73Wuu0e4t9T&#10;ti0MwdT3Br5x8PfE/TtWhRZJQCo5UnrXceDPiNbQyeWuoeXk8DPFN6jimj1k6xZaLdBZYA/OMkVo&#10;y6/p92m+KNd2OMV5jfeKZ76U7blWUn+GrNhrl/a/vUfKjkqRSTdtSrHXS6rdrdH92cZ6Y4rF8R+M&#10;Gi3Q3FmVx0YViXfxaNnIQ9opI7Ec1VvfF0fiWIssSjIyRSauAjeLbG7LKZQGHrUE+uwvFtVs+4Nc&#10;prjQ6fOZGXg85rEvPFTwSbYnOPp0odhHZz6kpclDkZ7046jutT0yOtca3ieeS28yIbuO1YsvjPVF&#10;lI81kx2NZNMVrnYajrbwsQfXvWBq0wu0LIRnFY994qu7uLLMGP8AezXMap411CyZkQHA9q55R1uN&#10;I2dQvJYJsFxj0JrpfCV5GkqQyRr82MFhXkWp+NJLsESRsG7MKt+HPiW9kBb307EIflfPIrSnJoHC&#10;59O6PYQ3ahCVAxip7rwbLKh+yFueflrzH4b/ABv06S7hsLu5VlkYLuY8ivo/wHf6RcqkYRJNwGCe&#10;c11KLauxaR0PE/En/CWeGyzwGYxqMkYOKxtP+PPiPQZPLldwpPFfXM3gfQtegME+nxkMOuwd68t+&#10;K/7J1hqEEtzo9qI5CMqVXisZ06clZlxkzkvBv7TMWVNxfEPnoXxXrngb9pPR7jYLtyCe5bpXw58R&#10;vA/jD4dazLBqFnKqocq+CBiuej+KfijSxui1OVMHqGrgq4KD1RqqjP1e8IfH/R5yiySgp2Jf/wCv&#10;XUXfxt8ONbNc/bljRFyxJ7fnX5FaZ+1L470YbU1VpOOAWrptA/bh8UW/+jamjMrcOC2QwrhngW3o&#10;aqtY/UjQviR4U8Rn7QlyWRjxKDkGup0UaHL+9sdR3Z65Ir81vAn7cltp8KW7IYYichVbFeweDP26&#10;/CVyiE6wiMuAUZ+tZyw1SK0EqibPuG6GnxRBIyHbHQVm3HntLlLQ4znpXzt4d/a58NXlzHdHXVGc&#10;dJQRXfeHv2l/DGoz/aZtWRgB9wMOfesXTqR3RaaZ6tbyDIDqV+tW43OwlG3dhivHPFf7T3hjRrUE&#10;XtuvmthVMg3H6VPon7VPhJtOWQMd2OSzDrUyhO2xcWlueqvEs7HzQQO5NU1htmuNlvdHduHyrXjX&#10;jP8Aa98PaNZ5j1WBWlzsj3DJrzCL/goJoVpfTQXEcls6H5ZZDlW/EVcKNVrRClOFz7BuLqSxjEay&#10;oGI4yarrqVrHMWvrxEABO4txXxV4p/4KAaZdyi4g1KSRu3lmuC8R/t8eKJHZrC3lZAOA0mCfrWkc&#10;JXk9ROcEj9Eo/EvhuK1e/udcRGAwqk4zUFv478LQEXj6lE/dUbvX5d+I/wBu/wCJVwPIEhWI5AUs&#10;TisSX9s74jXsfk2mum3ZVxtBPSuiOAqMydRH6m3vxq0Jrx/Pmwmf+WZFZ4+NPgGKYpPqwjbGcO2K&#10;/KyX9pf4i3CubvxTdSknO0Mf6VQuv2gPH17bMT4luEIHuD+tV9QfcFVufrE3x38DbxBDq0TOe28V&#10;NJ8avCCRC4k1ONR04fIr8j9K+MXjNGa9l8QXTFRz++IzxVbWPj34ztYw9n4j1BQeoNwSB9KTwPmN&#10;Vex+vtv8Z/BcmDcatGqnoWbrVef4+fD+0ZkbVEJB5G4A1+PGk/tI/EWSWS01PxNPJbrzFMk5DoT2&#10;rcsvi34kvZRenxHNM6jLLJOc4/xp/UV3BVWnc/WqL47eBrqb7PBfxFuoHmDNQ3Xx/wDBFrKsD30R&#10;LcHDg4/I1+U9v8XdTbfc2euXtwUHMazEOp/rTLH41alKBpUF5coZpALe4muDwxPO6msDpuJ1bn61&#10;x/F/wNcgfZPENqz7NzJ5oGPXrVbVvj/8NNGt0k1HX4FJUkDzQRX5Lt4/+IOg+JDc2PjsyE8NbMzF&#10;V55+td34W+Kul/ETR59B8SXUlvqVqGZYIpAv2hf9knv7VX1GPcPaM+9b79tT4eJqP2ePU7byRks+&#10;7PA+lYPiH/gof8MdNKQRaiiIDwwU4avzW8VeJ9W8H+JxDpviKSK3m4iS4TDZxypPrV2x+IVn4k00&#10;Xs8azGMlLpS2CD2IHetFgqdtSXUlc/QfS/8Ago78OruVrQ3MJbkod5BPtS6p/wAFCvCehtu1M+TA&#10;54njbJH15r8wtUh1PXdbkttK1YLPAPMSQZXjPAxXf+BfiFoj6UfDHxdsImuWBjS5aTbG/YEkdD9a&#10;f1KnYSqSPuHWf+Cn3g7TSlto9pNPlhi4aMFTn15rG8T/APBUrWdDVmh8MTXcCp8xgQfKPWvgjx94&#10;PvPDt8934Q1BpIZyNlj9o3491Ydar+EfjJ4q8MXD+GvGWh35t5lzFJKpXZjtuximsHSBzbPt2w/4&#10;KqapqGrLJB4dBSZB5SecAwb0IrptY/4KSX5sSRpG2VIwTGZl+U+hJ61+eXiS+1O18QQeI9BgzbN8&#10;+wsC35it7xbF4v1nwnFr1rp8/lunmvJGvQD1qnhKXYFJo+kPGH/BUzxlb+JPsEdjJaWv3TIVGN3r&#10;mjTf+CkXxF1EONIvY7llP3y65xXx8+rX9xBbjV9OeaGXGzaMlh3OO9Q3t9p/g7VItb0/92FYDyR8&#10;pwfUGn9VpA5yPsqy/wCCh/jZfEkSXtjLLOOTGJsgfhXS+Pv+CjXxMu9HFto80VpcOMCGRAwZcc57&#10;EGvirxnHqN1DaeKPDF/512Y97RoMhlPYisyL4kanezBPEOhi0EUexWiJxn39M0/q1LsLmke5/wDD&#10;WfjrWPEcywXT6bPMuJprFyiEZ69eOa9O8N/tl/FPwJZJqEfxFubqSG2EYjuCHVh2ODXyNa3Xn3Q1&#10;Cx1FZU2hgq889wa6Aanb+IbJhcSNC8JA2xvgjPseoqPYQXQHK59Y6b/wVK+LvhyyN54o0S31RJSS&#10;ssJCnH074rt9B/4KlX9/4aOtXXg4OyjBiVufp1r4bhjtI9NNhJrKj58xLI+M+u33rUubhk8JPDcb&#10;xEScYjxuOOpx/Oh4ak+gczPuDwf/AMFRPDfiXR5dQfwleW15CSDbyqDnHpzTH/4KxfDm4jNhrvw9&#10;eZs7X/dg5HvXwV4H1fWYtGuYbZRNEWIllx8wOeBkVm6rpnjfw+sniK3hFzaMd3l5BZR3PuKr2EIr&#10;Rk+p97yftgfsL/EZnk8cfBaweUjnztOGfrkCuS1/wh/wTS+KVtLe+HIpdFuYXMqLp90yFZPYHgf/&#10;AFq+OdO1jRPiBprfZb42OpR8HD4Lf/Wp2n6/ceE911b277kOJiufnI/StY+0g9JEOnCW6PpaD9nH&#10;4W2dvqmq+EP2sNU02TXohFcvq0SyBowRtXd1GPWpoPgX4wtbeWCL4seDdeszYBYtPs7hrf7XMB8s&#10;kp7sOOvWvBr3xUvj7wwusaZqCxPbn97bs2D9MDvXMXfiDUL8xW+m3T2c4yWk3kbiPYVvDF14Pcyl&#10;haUlsez2kfxj8Pan5fiP4S3N1qN4MT39s8c1tYshGyeCNDy2AOoqbVvi5pmkB7rxFp9/pl3cSAXO&#10;rarZM13LdD7rwhhtiRuAcdOteZeHPGFwujvdatqup2mq2ozBcQ3ThZFA9B39q6LS/wBrHxjdaAnh&#10;rUbhLiVWwJNRtlmRh6HeOK7YZnNbnJLLovZnYXvj/wAHT2dmbHUYYJb5zt0DTbsed9tHHmTznpG+&#10;TkA962vC89nq+nwXK6dZXMcGoEwQSPs0zR7ocmN+pm3446g1xcvjbwXf/wDEs8dfBnw4t1NCGiuY&#10;4WtxMPYqetWtG0D4O+IdIa207VfEugqlwtxLZWV6LiBGHRwrDnFdMMxg90c8svqR2O/12G4ktbbx&#10;cdcKu5ddPvL+P5InwfMtbe3H8JzwSOtc/Af7EhSPS/O0+a5DfYrCMiXUbmMnElvIeRAOpHTiptW8&#10;K6vpdnc+KfD/AO0LpF9LqqKIrvXLJke1ZSMbSuQjYHWqlhbfFKP7VNaeBk1XSbi2D6pe+FtQjnnu&#10;bsA4lLE7gD3ArqjjaMupzvCVY9DY8CX1hcT3UthYi7jtVMdro9tN+5miIJkS6n43snXGani0K00d&#10;11C9lj1O2hgby7y4OzT44W42Rx4BllQnjryK5LQviBpsbW2ha74XvNIN3IZI9LuLKSC00y4Uj99I&#10;2Pn3AYNasHiKw8QRrrmmeM7NR9rZIdSvSPKtLlesdvAOoc8A461vGpSlszB0qsVqjpdF0saZANe1&#10;ETLGIjtmuY915qFuTlZLeLpHtwOTWjq+oaptaI2867reM3+n2coaa5iPK3E0w4QjIyAawpr7UtPt&#10;rQXN/cwG8Yx2ds7iXUJZ+A8TEf6mN8nA9KhvNRvkEWnaTp6y2f2nJsLWbEcQH+sguZj971xV2vqQ&#10;7roaL69oKab9tutMhuYraYLLFbkx2Fq/SO4LcGU56+pqW28TXuoSPe3w+xM2EXUbpchJ+qvbQAcK&#10;wwMkVkanruj6tNbQabcQ3NpahpLaa8/d2VvCPvwJGeZXBPHvWrbXEOqRQ3tpeSoyQkw39wge+v7Y&#10;8eXHHyItuDgmizsJbk2naXeW+pSRGKWzurmTKwRSB9QkuMYy7dIonzn2p1lpGsxmS3sNMtxAsxK2&#10;VnLi2srg/eFzKcb8gdM0os7aC782S2nlJsx51naS7p7uA8+ZPN0Vl4461Lq1vFp+kjSD4lhng8xT&#10;qHkkJZRRcbJAes0i9D16U02mNlqzLWUlrdz+J0dUU/ZL67gxBDJ/HbQw/wAbehIq6bL7XZoiWs8T&#10;3rMLFCokv75M/NCx6QrxkdKQaV9h1N9YvHkuJngQf2tcwbnlQ42z2kP8OMctUfiWXVHj/s2zt3WR&#10;tovrKzlzcSsfu3U0x4jXnkA8U2+havYs6XoFxPqEOjadaIbBoSx0+GbbGYx99bqYnLMvZRWlb2tl&#10;p1u91b3qXEcabLW+uINtvJH02Qx9XkU9z3FZHh7w7qNzbvpt7qduIoZf9KKsVsdOl42zbv8Altux&#10;yB3rp5rdLfSFv7y8l82KfC6hcoDN5+OGtoh9yNuME1SsK9jP1S2fTYF+22981zcoJG8s+Zf6jD/e&#10;X+GDaPoa09MstOW3e41GyjkjSAPqFrBMwgEZHEs8uf3kozyoqtpt5dX0qImlywBpCPsKTZnSXGCb&#10;iX+GNv7o9alfxNpd9FFojQrLEkxNuiqY7HTZ88qf+e27t7mqipXG5Is6AunabAdQWQfZgxMd5LGd&#10;si5+WS1hHVh3Y1Qu9Wv9Svr601y1uJEuMM1pAwN9OBkpO7nKxL0yBWjayXFjBbXDrNbyTzstmZl3&#10;3ZkA+aFI/wDllG2eCfWsK+1CK4SSGTSWsma+YLp8U/7xQv30uZj0Vv7tbQvzGcnYxpPDWi+MdHvD&#10;rPhq3W309HS7jiYC3tXbhJy3WV+5AyK+dvFX7M3xE0RrzxPp6G6tkkJtoXUrNNCeRIkfVlx3NfVO&#10;kafe3cdttuo0iUsLO6ngK2cBwd1uqdZn5+VjxmtTQ9Ka28RPN/pcYktDDbRzkNeXan78L9oUx0rp&#10;9s1oRyKSPi3R/Gvi3wVYi0sLrUNPnjm+68jKqnsWPc89BXc+G/2uv2hNBvzEPiHqMKjCMwuiB06E&#10;5woNfR2ofBrRPiBbWsTeGbC6hhZ5NOUjZbWg53RzOcGSTvxXnvjT9ifw5qcN1ZaDq7wSeQ0ltM8J&#10;zLL3ijiGSGzwC1bRlgqj9+KuZyjiYfBI8m8ZftT/ABv8SyPCPiXqN3JM2GBnYIFH90H9Sa5LWbjx&#10;dr4Ems3TS+YeruXDN6Z6sfTtXpPh39i3xQbp9KncPdyoXtbd/wC8PvGZ+ikAE7T1rotT/ZE8Q6Xd&#10;28Q8VRzWJtlMuqGNkQn+KCEEZZx2xXVSlgaWyRjL61Pc+e7KwikuTbbDG6S7JZJeWYnoSegA9BzX&#10;0P8Asr/AeeLxL/wmdzqt7O8cRSG0smEcUHOCZmI+VG7d+a67wZ+yB4CgmtTd6TqF1L5xmhg4M11G&#10;eDkDiEjk8816/ongyLQJJoLGSJbCOMMsMbYgki9JXH+tkU9vas8RjKcocsS6VKUXeQR+O9Q+D2o2&#10;Xi0aLutNLulkhZJCkNm/8SgdZM+vNfoh8Bvjb4W+NPw9sfFfh29idZ4V3qh5Rscr+Ffn74i8Jy69&#10;oEsmnXS3NxJZOkE9/Dv+2xYwFhiH3SPU18+/Bb9sn4pfsqeJbmw0C/kaGK7KT2U7EqgDdMdFFfPY&#10;/J3mlG8PiR6WHzBYKpaWzP27gcNIMZq1cSmO3JVRwpGfwr5Q/Zq/4Kh/Av4o2drpfiXWF0zU2jBl&#10;FwfkZwOcHt+NfTPh/wAb+FfGNsLjRNctLiN1yGhnDAg/Q18NXy3F4OrapF6H0lLFUcRC8Wfjz/wU&#10;4gudR/aH1qa/1LyTHIxQOSBIAePdj7dKwP2SvCUOrWtx4g13SvJhEixwag771lYDlEjH8R7Z6V+i&#10;H7cP/BOPwp+08v8AwkmiXYstXAPzjGJvTJ7c18V+Hv2XP20P2Wdau9Jj+Gkur6TcTCPfZoHKDP3o&#10;/wC6ffrX6Bl2c0JYCNK9mkfM4vL6ixTqWuj2PyraytYLeCG4Esw2xqGzcvH0Mcx6Rj0HWvQv2oPG&#10;tl8BP2Lo9OsIhb3GqxbYbdSWI3ckc9QPepvgh8J/EXirQrTx78X9HbwnY2Debd2V04VrvZyHcnkk&#10;4r5c/wCCjf7U2j/F/wAbweGPC05GkaQDHEA37uTHG7A+9nFTh6Usxx0Yx+FathWqxwmGcpbvY+Yf&#10;Dfhp/E/j3T9MubaS6lursSzRKdvmDO4qzZ49jX2P4b0PStC8NW402OFQ8ZIt1k/doO8cr9XfPQV8&#10;v/s++GtS8T/EC41m306W6hjj2Pb+Zt8te8hboAvoOa+s5tEbR/CoM+oJcrGiLuWMLCq54khXq79i&#10;a+jzCrGmlG+x4+DhOacrbnrn7H/gLUviB8RNLvtR0957LTd0kV3N8uCOibPQHoTX3vaxJbWixxxk&#10;BQAvOe1fPP7AvwyvdJ8HS+PtVmnnl1Q7o5bhcFkA+Vsds19HEBgBtx7elflOdYn2+KaT0R9tgaTp&#10;0URgnHI5xRH5jEhhUgQA5pTtUFiQABk5rxkmduh8x/8ABTT4lv4N+Bl5oNnazy3F6AoWFTwuOST2&#10;r8qvhp8NviF8WviDp+jeGPCOpzSTaigbEB2oMjLc+g7mv2a1v4+/s9eJ/iLL8JfFGo6c+pxsE+y3&#10;uDu+mfrXZaF8PfAuhT+b4b8N2Nvu/it7dVyPwr6fB5tVy3Buko79Tza+Ep4qqpN7CfBjwvP4T+HW&#10;keHrtP3lrZxxv7kKBXWIihslMe+elRh1tIPOnYKqgFnY9BVS28Q6TeOyWt/FIR1CyAkV87OUqs3I&#10;9CKUVYu3dpDdxGGZQytwQehr49/4KE/sl2UvhG8+Lfwri/szWdPQy3H2Y7BcJ3Bx3r7CimDgEbcY&#10;/vV8/wD/AAUD+P8A4R+E/wAFdWtLjU4Df3tq0MNuJAW+bjJ9BXp5RLErGwjT6tHLjFSlQlzHwt8B&#10;/j+fF2nx+E/FF9Cl9bblR7g4Eij+AqOWcnpmvb/hf4I8RfE7xRHoPhq9trQRReZdzXcuLho8/wCq&#10;Yfwj0r81dU8Z+Jl8UQ6vplu8Dm6yjQklpDnIPHJb3r6D1743/EnS7DTvF3hu9k0i+tLVPtF3aOSJ&#10;+OsrE8vnqK/UcZl1WcF7PRv8z5Chiqak+fZH3zL+z18SdLgljNlFOkWTayRvldnUqy/xH61wviPw&#10;74j8NOkeoaZPbS3BItlmX53PdHboq+lee/sM/wDBR74g6z49074deOtWOppeTeX5jNkxsTjrX6J3&#10;fhbw/wCJLZW1XSILhJFyVkjBHT3r4jHV8ZlWI5K6ue/h6VDGUuemz4ZK/adMCS3iYQ7UJU+XA/8A&#10;zzx1f69KhMa6ZDGLeN/NLbWEkgLoT1DnoqGvr3xH+y58M9Z86eHRVtZ5Ythkg4wPUDsR61534j/Y&#10;k1R7uGXw/wCIYntYUIktbqIk3B9XIOSRTo51QlpLQU8vqLWOp4FdStbgzxW5MaHbFhcrbv8A3QOr&#10;g+vStbRL2/ufLhmt3gcvyrN+9iz2Y9FjNdZ4t+BvxN8IT7IdCuLx4hh7u1UN50f/ADyA/hx61nXc&#10;c3h+0Fvc6XJE7R7lS5iKhB/ckJGWb0r0YYujVXus5pUKkHqipqGjWiLFBIAAsuY3A+WBieqj+MH1&#10;NYmuWd1pd/EtgMHzd10m/wCaL0Zm7Rn0963LXVYtTtYruOcyK/yQsceZnvE39xfQms+9jtJZGWO6&#10;QbGwrN/q4XP8D/8APT27VvBmTRZd3Sz8qWbADBsQphIm/vRD+IH1NZoSey8yWCKZnB3XFqr8xn/n&#10;sX6BfVRTorjU7R4ntrou3KfP/rIj3Rh0WM1agjvY7OWa6aOOCIkCQLmO1f09ZAabVgKdtrCzWckt&#10;3bF5d2Efbjk9JIV7j1Jqv9ge6huGmiZQo3XCCTr6Tbu3uoqzp84lP9nvbXAO7cZHX97bn69FjOen&#10;pSxW0UltPA9yoVHAU7crbsT1Vf8Alop/KrWhFri+GNPkmia0aUTRoQ6yqv8ArP8AppCvr65rWudE&#10;gvJfLN6QFG+SONvkl/2y2fvj+6KW0D2WnpaWtqVl3BpkB+eMn/lru6Kh7qKv6hpz2I+335WNUAbN&#10;unAPaSFf4h6mspTdylFHPyaJdx+IsW9yZmeMNEoiwbhR1KD+Aj1NF2lxdXs1w88T2sse1484WYjs&#10;zHkyD0rpLWHTb61lmhlRpWXfMyvyT2k3+3dRXJ67a3bahBczTFogQVWNOZh/z0hXsfUmqjNydmJx&#10;iiSLw/ELJbid2Hy7Yzj57hf7hHSMj14pNN0i2t4DdytHJa7yBLO3yE/88mzy7jsa057N9ZR7cyqI&#10;2T9+kb/Lcjs5b/noP7orOnsp3lj06TO2T5YFePBuk7hV/wCWbD1NVGTfUmUbbDIJYtQvYbW1gZmM&#10;hQsx/eMv/POXsg9D1pNaiktboWrK8CNKFhnmQ4jPaLA5bPQMa0/DPhK30S9N7DcCRbhPlaRv3cgH&#10;8Dt/FKO1Xbu3ZtUN/d3pk8yPZEsoxLIB/wAs2H/LP2JpOoubQSg2tTMsLSS3jaR0aAgYdXk3PAfS&#10;Vu0Z9BWrbwIlmrhHgMZ/dyKNxtm9EXvGfU+tY2nvcyzPvmXZ8yQmQfu0P/PKU9ZG9DViz1bU5bu3&#10;TTQdqt5TGVv3kZ6GKY/wR+h9KiXM2XFRRU1vRrHUb1LiSMwm2bNwFbIhb/nozfxIe6ireh3c1lLJ&#10;a7zvRw6CEchc/wCsgH8KnvmoC1nY6q9vcxiORZD5G/lbZj1QL1dD61BJcfYtQZ1tpUCnD28b5Nrk&#10;8Ozd4j/dFaLWJm3aWhc8S3uotqBaCArtQNIqHEWO0qn+JvVajRNS/s6VQXmunxIYkAWWdf8AnrF2&#10;THccUSyXt20bTrJbLC+6FlG7y27PEvdD3NSRJZo0kV5eJbMh86eDd8yP/wA9hIOqnugqW0lYqML6&#10;soafeXj6ciybZnY5idgRHcYPVf70o9Kr6vrmo3IeCZpHmePLW5X57tR2J6ROP1q3aWouib2/uWjV&#10;ZCyQw8NKM5E9sP4ffNT3ltZy3cwuBBNC0IeTyzhJsf8ALXf3kXuoq7xuQ00c34fa8uNSS5a1RbW4&#10;jMTTyqTDOR/yzYdTMvrW1eeHZr7Rv7NiuVMblklnkf8AfTJ/zymPSP2NQazb63bae/8AYrm4mmi3&#10;K4XDX6f3ol/5ZuvfPPFM8P6Xq0uhPLqaxTvIhWV95ENzgfdkbqZh6eop76j0SsU4dFtfDV/Db6fq&#10;yXkLQGNGuSNqjvAw6uc9G+lcx4l8MaRe6w+valaXEzK+yJpWy8fYwTsOFQ9j1rf/ALHFzPZX0qyS&#10;SRoR5zpta4jzzDg/6th0BpRDpdjb3hg1VBC6kv8Aa2zC3GfJmPeQdjXTTfK7mE030PS/+Ca2j2sP&#10;ijxZrMNr9nHmpAkGc+UBzt3fxD3r6n+J06WfgTVLu4chI7GQlsd8Gvnj/gmXppm8E+IPErCQx3ut&#10;OIGkGCFQABfoOa9p/aX1uLR/gzrdxPKqA2bJknHLcV8TmU1VzKXqj6LCR5MIrmX+yREbX4KaZvGG&#10;dWbGOoLE16XM277v61yfwO0dNL+Gei2yjGNPi755Kg11rvnhhzXi4r+Kz0aPwFOSMKTt6k1+dv8A&#10;wW9l0jS9H0REtYvtt1IxaUH59oBwPpX6K3bBI2ctwFJr8jv+CznxGXxP8brXRlkcLptvt2seMn0q&#10;MP8AGapaHxVeT7EOcZrkPFesxwo439zzWr4g1ZIImIk7V5h428TACRUkBr1ZS5UZ7HL/ABC1lZlk&#10;2P0PavME1640vWftVu+VByy+tbfivXDcMyq3JJrlZonkbcCOtcFWo2xbnvnwo+Nb6YF8q8K8Dgt1&#10;r3Lw1+0+scKxvfcj/axXwfBqF9pr77Ocpzzir9v8UNXsTl5GOPQ0oVmir2R+glt+0klyqs18Bk8Z&#10;fNb+kfHG3uAMXJJIHO7ivzqsfjhfwvhpmGOgLV3fg342ahclQt4QDwRvrohVbBSSP0A0j4rW9x8z&#10;TjkY+9XQ6d46trk4VgTj1r428GfE2+n2NLOxJ6DPWvUfC/xFlVQfNA6d61U2ylqfRaa5bTKG3AD0&#10;qC51mAZwwwPWvJ4PiYiRZluADjpms7VPi5FACwu+Oc/NV86QJHrUmu2wB3OPwNMXWrRzgNz9a8Mu&#10;PjKhYk3n0G7NTWHxihJwbj8qj2kR2fQ9vE8UuCjj86bINwx+teY6V8UYJcEXHHbmuj0rxzDOADOC&#10;Ce7VSkmKyOnePA4qtNGAST3qtB4is5TzICfap2vbaYfLIDmrQ3sRPGMcVDJHngmrJYHoeKifCk4O&#10;aCFuVmgzzz+dVp4wQQKvOflNV7hSMY70jSxl3EQfOR0qjdW6EEba1LhCTVK6jC5PtSewjnNYtEeM&#10;kLyB2rhPFdsi5ZQcEc816LqsR2MPauD8Wx8FQOgrnqFR2PJ/FEeHYe5riNWQsWwOg4Fd74ujbzCS&#10;O5ridXUqW9xXO3YKmxw/iNcocAjBzXEamAspc598V3niWJyjAN3rg9YZo5WB6Vi9zJbGZJIFOT2q&#10;jdybj9TUtxKTx+dQJDJcSqiJkk9BQtxdSTTNPmv7hY41J59K9Z+G/gF7mSMhTwQQMVl/C74eXWpP&#10;FIYGBZxnjtX1P8G/gtIVjf7GM8cla66MLsT1K/wu+E0rmKQwHGOSRXtOlfClhaDFsQMdhXefDT4Q&#10;JbRoHgwcA/dFeo2/gSC0s8GLAx0wK9GFPuK7R8a/Fr4eS2trI3lcqDt4618kfEeCa112ayI6HnNf&#10;pN8cfCcSWUyrGDwcfWvhf46+AJl1qW6ggwc8kCubFwa2NI7Hjvljbgj6UwxhRtxWheaReW78xnrj&#10;kVWaBiOnNeeRZ3KrIByRUqJngYpWTHbPqKAh3UGiehJFCo69fpU6jA6DmoIyQSQe1P8ANJOMfnQP&#10;cfKoAx/OocH7wHJpHkdsrn6jFLbb85zkUrJjJobdpiAFzmug8MeBdW8QShLO1YgnBbFHhbQ59UvE&#10;t41OXIGR2r68/Ze/ZpfxAkLSqozg9ODSaCOrPnW2/Zs8Y3QWa3snkDdlQ1t6b+yx4guYN1zbPER6&#10;pmv1L+E37HlhHbIZrJHyAMsmQOK7bV/2LdBKGddMQfLkgJ/9aoUJGuh+KfjP4P654QkYT27Mo/iA&#10;rkpdPaJsMpBB71+rv7SP7HugQ6TPJHpYUqvZK/P741fBx/CF9LNDE3lhz26VqotEuK3R5EsZHGak&#10;j64IxipZ7VkkIK9KI0bsPwrRKxk9B8WcYAx71agBQc+tQojbST+FTAkL0rQl3ZKzbF3YzVHUb8pE&#10;QPSpLq4CREZ7VzevaqqL8jc49aTdkNOxU8QazmNlxwPfrXI3Vw0jE9qm1XUHmkZA3eqPLGuaTuwb&#10;uPViTg1KvBAFRpGRgmpcFRuxUiB/lPNVriQBicipJm2k84qrISz7Qf0oEmyxptm+oXawIDgnnive&#10;vg34GOIWkgPJwDXmvwu8IzajeJN5Z619RfDTwuLW1iIj+6O1ddCndhe53XgjSI7W2RQpGAMV15vR&#10;bQk5x8tZOmxC3t1HTA6GqfiPW1tLdmMgAC16MbIm12ZfxA8XJa2znzcN/Dg9K+dfip4wN3NJCkm4&#10;k+tdf8UvG4iSRVm5P3eeleK6tqFxqd400jnBbIFcmIq/ZRdrIquMsW70iRFiBzmpgmR1qa1gLOMZ&#10;61w3TFbU1/Bvhh9bv47XYSGPIFfa37J/7NOnTxR3k+lqTwQWXvXz5+y34IPiDxXE06/IZAAfxr9S&#10;PgH8M7XSfDcclvAvyoCWC1lrKVjWC6mTpHgHTvD+niCe3VSq8ZUV498fINItreUuVXCnbwK9l+Pv&#10;je08HWEl3PII/KjJIJxmvgX9oP8Aann13VpbC0AZFyAQ9dKagrGjZqf8Sv8Avr+lFeGf8Lf1H0P/&#10;AH1RVczI5kbs0LL9wVJDDHMoVzhvbpROpRscnNOtY2kkCkEDvXZexkW7WSWzXAfjNaVlfxykfvOc&#10;8CqDqixjceMc5psYj4eKTkH+GqUhWOjtvEd1pkgdH4FdT4W8fx3c4i+2FCTyGNefRXG6P/SACPWk&#10;s71IJxNCeVPY1cZq4NHvll441Kztx9nud3oa2/D/AMVtTDql3KuB1BFeO+E/FMU4W0upCMj5WJ6G&#10;tSbV/scmC/B6Nmq5xWPa7y90/wAQQm6t7hC2MkA9Ki0y+ksybdZBzxzXlvh3xTJBeJG14QjHru6V&#10;1N3qVyIFuLe4Lf7QNO90S9De11Lm9HlsM47iud1Mx2C7bhPxqzo/ia5I8q8cPnpnrVjV5NM1G2KT&#10;qASODUtpAca+u3OnXhNu+6Jj8wNGqXcV3bm4SYZ/u1BqkP2a4ZcBl5wazp7pIz5ZbHfBNQ5XKS6l&#10;eWW8jlLxy9P4c0zUp0uLcmb72OcVX1HUliVnR6yF8TxmTyZcAN3JrKRdtB92bSMEhhk9c1zPiG7W&#10;NCyAZwcEV0WoG1uIN8Tg7h1FcprNnIxZVbcO3NYSbTBWMFPiVeeHNRjuVY/u3BwK+tv2af2pNG1+&#10;Cz+23qrKoVXQtivjHxZoTzQOR8rY4Oetc34V8U614N1pHtbmRCrjDBj6134WurcrM5RTZ+7nw4ur&#10;HxLo8V5YzI4ZQThvat3V/D11Nbk7OAK+FP2Jv2q9cgmttN1K/EsPkrjL85r7r8E+PbHxdpP2pmAJ&#10;wApPWtq9Fx96JEXZ2PA/2jvhxZ6ppcpvdO3ZTG7HTivhP4seEE0W+lFix27jlT2r9XPHvhqz13TX&#10;ha1V9wxjbXw9+1f8DJdNuZr6wtWUDc2AvUVzLVWNT401S6W0BdiQ3pVGPX1uAYm4b1rY8V6BcJeS&#10;RmMghyCO1cu9lNbylpEIwazkknqJm9Za7d2zANLuU9s1rWvit0IMMuOmeOlcgbkqgAbnHWiHUDjB&#10;bFZ3SYk7HpMHxB1kQL9kvXTacYDmuu8NfF/xna24Sy8RzAgcoX5rxnTtYGRb3BA3H5X9DWtbXZRg&#10;Hn2n+GRTVWg1sWm7Hs6fE3xJq0fnXeqySPG2cStnH0qW8+LXjBIRFDr0wQY+UNXmOj+KWiRrWdhn&#10;Pyyk9amTXGkuSWn3AMeKFGD6DuegR+O9W1BxG+qNJ82SJGJwaTVNeaePyGl5PbHWuKttUiiuhPDJ&#10;kY5x/KnTeIYpSSJipB71Vop6C1NiXUWil3YwAeAO1XbLVWvWEfnJyMAMOa4+XVnmYLuJ3fxU611+&#10;GBhFLPsdT97NMDotctnZWgmtyFY9T1rnLr/Rn8nqB0J61O/ifUYgWum8+A/dcckVi6tqxmcz20hI&#10;A5BqXJpgWf7TSVypkwR05wala+vEx9on3of7xzxXJXetW5k5n2uTyKstqE8dsjz3Pynpk8GlzBc7&#10;Cy1KPaVtJ1bJ5A5qr4kimu4d6BUbPVRgflXIy689jdJNbuRGTy6HpWs+treRpIb4DPq1TuC3KE0k&#10;9rMVtogzfxKe9XbHX3hyYzslA4UjvVPUriGe6WSFcEfeZe9QmeE3GXI3Y9O9A76m1p/il7aOWK7v&#10;Gs5ZGBjuU6Z9DUWu+M7S5WK3ub8tPH0mj6NWfNapeRYljVu6r61zuu2s7RFYYjFIgyMd6nmE/I7v&#10;S/i3Jb6hBHfQK9q7LHLNj5gM9c1u+ML201HS2utH1Ah4D5lpdxcH6ZrzSDUbTUbGJo3hVI41We3K&#10;4O4dTUOjeMW0S8udLe7kk0yXJA/iiPqPanzDid1ofiq38daRJDfMXvLV/wDSxcHqB0YGuitfGvh1&#10;tQmgkeze3SJMWRTZKOOSD35rzHR9R0yx1qK5mvlW3uh5fnx9D3Ga7jx18H7C0ew12y1V/tccQkYJ&#10;ysqHnGatMd1sWfG+o6FDLD4i8PXjKPLzHKrcof7rjvVDwtqOqePb+3s9eS1VLmcwxSKcCR/pWP8A&#10;DbxH4T1nxJdeGPEUsNtLcAi3lJwuQeVOfWtXx/baX8PGguNABdYJxIYpHyqtwd6EdKtSSFY0vGT6&#10;v8NbgX9jefu7WXbPGy5K44BA7VPovxa8HfEiL+yNcsZ/tckRWP8AefJJ7AHoaxvFB1X4uaf5ehPJ&#10;K06B2liO4KR/ex0rmvhR/Z/gf4kaXB8TopIbOxvQ02Fwrjtk/lQvMH5HbzT6f8PdIk0aSYMssm+2&#10;muEyIxj/AFea2Ph58ZZdX0O58NzWgkg0/P2a5jk27gw5QjuM1X/aZ0PQ/EngafVPCmIrkzq1qtvM&#10;GSQdePwrzP4H348N3p/tmAGOZit2r9BJ2J9KSd0CRqL8Rr/wL46jeTTBMInYwxsOFVuoH4Gt3xz4&#10;k8I/FCwh021mkjuCcRi6hAdWI5AYdRWn478DaD4n8nUNMdFvp1226x/MrKB0J7V5tc+EvEmk+MrH&#10;RtRtp7FHkytwwyMjnAPY8U0Nq51vhzwd4v8Ah5p/2nWLk3MJXZah8qQvcEj9Kk17xr4b1HTotIS0&#10;bzAp3FDnafQ16xpCaR8RfAz2OWuLsReVNGCBKuBgOB/WvmzxB4d1n4WePLzR9XikaC6X/RbpxkHn&#10;nnpmh6sk3fDnw/8AEtzC/irw3fxpEzsr28rYDf4VY8OeJrPSfFMNh4stj5ZYxySucbCehz3Gai8O&#10;eNtQ8C6lm4IktJ4dk0b8oM9Gx2Iq7eaZYeOtds7WwjhaS5YiCRTlSetSr9QszP8Ai54c1aGyj1jw&#10;ZqblJJCJLVW8xSezKeorV+FfiTxPa6NHD4hW4nMcWJVkUkgfSsz4gaV4o+DdzDq+rWpuNNlm8uZ4&#10;Xysbdh7GquhfF9YLhNasbeSeIq0ckQ4JQ/1FHMrAekp4p8HnRpoPDd0PtkzYuLYNs2v2O30rkrbx&#10;H468IRT2viZ/Psyx2IvzC3z9eoNQal4a0L4jLbeLdE1B7a7t3ALRrhmwc7XA61q6t4nkvNOl8M+J&#10;rWNZZSMzBRkqO1KVgOPsI4td1+a+0a9WEId0r5wAa6nwv4h1G2vToeuxxzpO/wApEnIPr9KveDfh&#10;l4Xv457bw5cDzzDv+/kMO/5V5d4+Xxd4N8ZDRLiYK8r/AOhMo+96YNSNLQ6LWbDxP4b8WO2kX7wQ&#10;3DE7UPyn2PvXV3NvpM+jKl/fst4It0bCTDFvasiHxCp8PWQ8bIjRouLuaJwc+hPcEVla14Y1jxG9&#10;tqvhG6d7dGJWKKXzFZfUHqPpQB2Hg3VvEGlsJdSsBcWUZP74n29O5qC91S1vNWe40rBtnzkHk/Wo&#10;9J13UdE0Z9O1W3j2OmU8wfMr9+e1cj4P169Pia7tJ4jLasd0TjqpzyKLopbHc6z4ok8Rafb6bqc4&#10;CKwCTP8AeGOMYrZ+Et7faB4ja4t/F8QlhTdbQzfMsv8AssDXB+Kte0x5F0eK1ME8mTGGXk+9Un8S&#10;6b4Ra2n1QfvEUKXXqfqaL9iXY9d+OPxStdU8NPEuhGxn83FybdtySZ/iGOlcZ4V+Ic3gLS4db8L+&#10;I72zSdAbiO2mYAk8Z471Z0jVNH8fTzaYcNayQhoy3HOO5qm3gyx8Laimi6vdobdWUxyKOFz0HvQp&#10;WYJJnt/wm/bu8d6ToaWXizSoNd01ZAJGvbZZWC+rBhmvQNU+P37D/i/XLHS/iD8Era2julE0msaF&#10;J5TRSdd2wdDXy34jubuW5aKxlhjVFCgw9JB65NY1lfrperLbXEcc/nIUaNzyD7elX7ZrZkOlF9D7&#10;58M/s/fsf/F2PUZfhf8AtO6rotxfqu+LVZAWfHTDN/MGqfjj9iT9ozT7KSH4fato3i3R41SSGys5&#10;fJ3Sr92RscOfX1r4/wBX8dPoGhaZpF5eLJbwT70dFxLH/skjqK7z4Y/tZePfhJqcPif4ffE64ghS&#10;UebpM05aN/8AgJ96qOMxEHozKWEpS3R6r4w+HvxC8PXay/En4U6vZ6tqFtu1LVjp/m2emsmCGt0Q&#10;YBOMc+9Y3h3xR4Om05/EA8QSWL3E32eOPdtv7q8AxkFseVCxPT616z8L/wDgs1rupXcug/F/4Wwa&#10;hbFBuvbC3OVX/aBzmvdfBdx+w1+154fS8tvCujPd7vmtZUSCZHPfjFd1POKkV76OSpl0G/dPknR5&#10;NZ1SBfDFulrHEs5lewtZ8Q2lwD0uJv4lcAnGa19DTRb+9s7u5ljuVS4Ih1HUoCLOylGS8EMX/LTP&#10;YmvqLX/+CT3wn1rQr1fBHi7V/DtvdMJZ7a2uS8bsOhIbrj615p4g/YI/ae8K3Gpat4N8ZaP4jM9q&#10;sOnxX1p5b2pXpIg+6HwBzXfSzjDVNHocksBUjsczNd2Wn3sMelXtxHNcI32FZhvv7ns9tgcQRnnG&#10;az7SaeWeTSY7CGPbC0kOlW8oEZXJ3w3cx5JHUDNZHi7wX+0F8O/E8P8Awsr4N61FYpa/8Ti/0gef&#10;Je3IGVfeuSozjIFc/qfxQ8IXFtBd6xYyafqdy4RtKvIngtLFl+7cPnmRj39a9CnXw9TaRzTp1Ybo&#10;7/QAVVZQsNzFEpEF5dIRbKnRreGI8ySL2NPv9at7CMRSm9WOfJhZR5t/qEHdO6wbR09qyPBfiK11&#10;rS38UX2trF++EVxfsgZ45hyrWkI+6rDALVZmhk1YOukSukkl0RdaZBIGnWUdJp5j9yN+4z3rojyd&#10;Dnlzp6lm3vrjU7JYNFt1a2KFns1kxBJbDJzcS8F5F/uirlppklvqUfjC91VXgijCx3csO1LiLgA2&#10;sB5Z05+Y+lTaXLcPAxvIrCK2spwkhQ4sNKuPXHWbcB9KuWCJd6r/AG5qskltM8nl291JHm4R8cLD&#10;EOI4m9TVk7Gzb2EGLrWRbXlxPep5kzNL5l7qERORIW6Qhe4HNYE2m6Z4kuBZKkW23GLxo2K2aR5G&#10;JSes0oPUdyK1HW8t9ObTdIZYfMusppkV0C9o+eftUx/gbH3Qe9RWlvd2F3b679nhSIy7bW7ktz9l&#10;sbjOTDFHz5m48AnjmnF2Q5R5jRXS9dWU3Woagz2+EH22S3AuJos/LLbRAfJjHU1lTWnm+IToYgaa&#10;3EYn1EWsxLyD+G4mm5HflRWtfXupPrVvp1vNcwfbmKJaGUG7E2OUlb/ljE3OBWvDoOzTWsrOC2it&#10;0c7SfltLST+KJ26zE9hnFClqHK0itq3inUdN09Z2aEWkKqBcFNlvGeizQIMGRvU4q74aFxeW13f6&#10;zvWS6ZWvjEu+8uuPlnBbiFOma5/xdJepb21jYX4kkY+VYvdQ7pQ/eCKIZ2Ic8E1qeG454dJHhiS3&#10;8iRpDL9lSb5tw+/DdTHopwcKMUparQIylcuaro8+pQNCot4xbTh71oZCLa26Ym3jmVvUDipLyC81&#10;Jor2G9cu0gD3dxADIrfwy20P8KHuxqSdtFvtKi87McSsVspnQrDC3e3SPq59GPFaFpcxaHag2iTR&#10;Ps8u3Nw4a7mBwGgc9Ik9Kzd7al8yuUtT1C38NabPpcdnMQ2G1G3gkywkI4nlm7Kc8qDWTK+qa8kW&#10;u2QW2tLWVVl3qRBA/Z7ePrJnucdTW7FJYarYpbQ2lvKtvl44gCttCecxSseZm9KtQ75bSOW6lZXV&#10;NunzyQ5nkHe3SLog64JHarjLl1CXvGZYaPPLcTSXNzd2U8jfPCrZug2MiQscCKNs8jPQ14d+05+z&#10;RfXul3PxD8K2cTzWjf8AE6tLPLRxj+FlJOZGPXPrX0xaaJFqGngWkW4vlo7drn76DrFcyeo7AVQA&#10;iTTvtVzqMUe1WW0ubmLKOO9vHF/Ew7Mfat8PialGd4mNWjCpDlkfnhpX9teF755NQhuLaZj+7MgI&#10;Kjs3qx9q9G+GH7TPxc+Getm/8MfEC+8lApaE3DeWG9WI4APoK928efBLwL8SbObRrLSng1GFvNhu&#10;CQbhyeWjlc8IBg4HpXkni39krxTo0KzeDdUi1K0kj3rNApQLJ3thnq3uK9f22DxatURxxp4jD/Az&#10;1zwn/wAFkfjn4XuYY9ZMF5BCwTE8eGYepx0x71t+Lf8Agtz8Sbu+jh07wjaRxEgSOUOPqufX1r4w&#10;8W/DTxT4NN1N4i02azeIb2W5t2G0k9v9oeprk2iuNYv4LEXgS2ZwWldTtB/3j97PoOK4nlGXTqXj&#10;E7Y4/FRh7zPqn4x/t+/GX9oSb7Bf6u1vpsi7fs0A2q3qOOp/SvIdaaEw3Fq8qpPPwssjZKA/xFu2&#10;fQVpW2n6NaQ+ZoVg8808ap5cSbm4A4OPun2FdP8AAv4YTeKPGkXiDxL4UFxYWsjGO1vlKQu69Q39&#10;36dTXu0aeGwNDlgkjx60q2Jre8z6h/Yd/Zb+D/iH4PWFzY/HC0bVDIJrq0kChIXPVME5cdOtfVHw&#10;2/Yg8IPqY1vxR4vTWVSQG2ijULHEv91QP4favyh+OF5qPwy8W3Efw716506xlIljW3Vo0znlFXqS&#10;DwCa6H4X/tk/tF/DyGCGH4iXxa6YGPM7v8vqR/EfUdK+YxuU4/GScqVTRnuYfGYXDxUZx2P3b8Ma&#10;Bp3hzRIdI0uBIooV2xxxjCqAMYFXCwQED0r8x/g7/wAFavi74e0Z7TxvpUWom3YLHITgt7k+/tXu&#10;fw7/AOCuPwb1udLHxvazaZPgbwSGCHuD6fSvjMZw1mtCTk439D3KGbYOromfYi8jcT1rG+IGtvoP&#10;g/UNXhUM1vaO6r6kCuD8Gfth/Afx75aaH8QLEySKCsckwVuenWvQor/w94l0qSFdQtrqGVCsio4Y&#10;EEV4/wBWr4eovaRZ3qrCpH3WfhP8afit4y1T9pC9+IVpcsL9NWJ3rIQF+bjA74r9pv2W9f1HxV8G&#10;vD2t6rMZLifTonmkPclRXwF+3l/wTU8X6F47uPif8EfDovtOmla4vrGM4kjfJJIHVh/s19N/8Ey/&#10;2gLPx38JYvAGuxPZa1oZFtcWdwNsigdOK+nzZUMVltOdFbbnl4T2lLFSjPrsfVN5bw3kDwTjKsME&#10;Hoa8+8Tfs86Lrc8mqeG9ZvtFvGBxLYzFcntlTxXoaspHLfjUsRIQkY9RXyEJOLPYdrHwT+2pqH7e&#10;f7Ouhy694G8bT69o6g+c8UX7+FPU4/nX53+JfGP7QH7SF3N4w17VpLzyrkRNaXFzhjIeMBDy/wDI&#10;V+9XjnSLDV/DN/Z6lYLcJLbOHjKg7gQeMHivwy/aG04/C746XjeGBJp5g1WRlht8/INx598+3Sv0&#10;HhOrCu5Ll95dT53OYuEU76M9N+DP7GTaFYL4n+J97IdTVS8emW0mTB3V5W6bfpXf618ML+98A6jH&#10;4h8O21xayho1iRSqRluksCjl89zW98MPHNh4k8FaZcwapZzOE2lZZcRwSEcxynrJn8q7iNYdYtVE&#10;Fw8JVykcYIMkbEcpt6JGexNe5iMXXjU997Hm0qFJxsjw7/gnH+y34h/4a3t49TsJY7LTIhctISGG&#10;wkELxwM+nWv18tI0to1jx91cV8//ALDvwktfCXh288Xz6JHaXF3cMqKjbvlHGdx65IzX0Eil25HH&#10;evzzP8e8bi23stD6XLsMsPQSRKxRRlj1pCV2YDdjiklRn6VT1jUYNI0qfUrh8LBEzOT0AArxopya&#10;SO1u25xHxu/aV+E/wDsUvfH2txRSSA+Xb7gXYD2r558Vf8FPv2abqBrfV9LM0MzHa+wNuHrzXxT/&#10;AMFBPjnF8c/ijqksGqNJFZTNBBHA52kA8D/e9hXz5fa1Dp/hqK1nilkngU5UHHX3Pb1UV+m5RwhR&#10;nhVVrt3ep8rjs7cKzhBaI/T+T9pH9hn4jeEdSg8P+Ijo91NCWlRW2s7jkfU5rzf4GeLX+L2proOh&#10;t5kwuXt4ryXBW4iBwFCj7jjruNfAFzbX0eiJPpkSwSyk+fI0o3Rqf4f9kE9D14r9Gf8AgiV8DLxf&#10;DOp/ErX/ADJI3uAtmZBwzYGWGR+HvV5lgqGR4SU1Jy7X1FhK1TMKyTVjvda+B3xO0SGS0uPDUzpE&#10;cxyRPujuIxyRKRyx9KoRXVxpenwLLE8byAx2zXEWGfsYdh+7zwGr7jGn25BV7cHGc8Zz+Fc/4g+G&#10;/gLxDA/9vaHaSRjqZIgOn8q+Op53N/Gj2pYCFtGfHEs0o0M31uqjy3KksMpEe8Ux6sfTFUtGhtv7&#10;TjvrW5eMMdqGWPLBj1ix/DGf7xr3nxr4F+A1/rX/AAjPh3xXb2uo3EZhisoZBKP94r6j1rj7/wDZ&#10;F+I/hKzml07VItYR0yIzmNpxnpIe+O2MV61LMqDVpaN9zjlhJ3utTgru6MDFrS3S2jiOF3uTHBJ/&#10;tf3we3pTdM/4SDVLTz9edk2tnykH7yI9m9FiPp6Vb1PTPF3hyd9H1Xw3exzwjENzNZlo3XvCMcD2&#10;c1T0vVtTvZBbhYre3RtgMhyIX/55TH+PPbFdkatOa91nO6c09SK9WLRkiY5jhMmV2oTHA/rGB98G&#10;oIrGLX55WZpi8cm6VIm+df8Appu6Kh7qK0NXea+1RYN08Ulqm2MGPLRsf4T2WM+tVLW0m0Ur/wAu&#10;sUE24oTmO0kY5+bvKp9OlbX93zM7WZrxNH4fjVZ7Vi05Dkwp09JYF/iPqTVS7jbU9WcTQLJkbrjY&#10;cecP+em7sw7qKh8R6hdXBW7VprZ7UZdAf3qk/wAadkiNdBoFnDd2UFwbMKsI3zjrHC5/5aQjq+e/&#10;1NZt8iuyrJsyZL0QXC2dmrTIybgyx489B1MK9nHcmqGo2b6lH9oiVZIy+9hO+1bgdw7dfMX0FO+I&#10;d2unTPDpzOb2U7pYYJMOfSYN0Qdyo9DWdptzf6ikNjq0qzBv3lwIIT5cg7SW6jlnB61cfh5iXvY3&#10;LhYWt0nikVp5E2xSMuPtKjjywv8AA47Madouiae9nJOL6NTOcJOx/dsR1inP8TjtT76+gszFpD6P&#10;9pjmjD3BVwPPUdGL/wAEg7qOai1JDqMEdrp0u0gh4WhTAu4x2jT+GUf3j1qG20VoV59PsIL0FdSa&#10;4u1jKQTyqPN2nrDIOiL6MaLSxgLmGO4VfKbEDsMx27H/AJZyd5Aex6Cr01pof24TArJdz2pUB2ws&#10;ygcxzt/z0HbFZiHUoBG9vhA6GK3meL5ph3tyv8J9GNUndaEuKuS3KSTTLYtftZGNvlVsefET1Vj0&#10;WFu1R3S6bZgeTKkJs3OHKF1sZDnlB1kVj36Utxp0Ej217G+5rUMsguCSiH/nhcH+I+n4U6a4hiZb&#10;yK2ljZj5SzPGGkiJ/wCWLL0WM9mNCsMq3TB9LL3VmwZG3XCI2ZIWP/LUN2jPdRSeQmpWRS4s/KUI&#10;DL5a/KhPSa3H8R9aTVbaO8gt7YXv2C2glOB/BZS9hIesyH8qPs+vw3itLHJHJHgsI8GWEno4HaBh&#10;1+tX6ENXkVIdNnszdWfmvKhTzWs4n+aQAcXAk/hI6lB1qCxe6vrY79SWXevmGOJTtugD/rIF7SL1&#10;JPWpfFiaq9q2oWtikcUKn7ZBCTts5CeJ4scyqccjkVU0m2t7Ke0kS7dZ2/fX1pEQJn44uI26Rp3K&#10;daqOqIcbM1roz6oiwaVGkv2qPMitJiO7QDlnf+CZf7orzH9ojXX8AWkEtokN0l/hUmMeY7kKOVVO&#10;0i+p6123jC8jUyaYXiQuglWK0JWGRQeJ4f70o7j615X8atdurDwPLH4vhDNeOPmEQaS53H5JEI4g&#10;cDqOM1vQTj73QxqNPQ+4v+CdGhzad+zXpF3PFIGvWkn2yLhsFmxmtz9sqa1HwrGiSwmSTUtRtreL&#10;BxkmQVs/sx6cuh/A7wvpqI6iPSIQdx56Z5x9a88/ax8V3Gr/ABX8B/CqOxuttxrsd1K+w7Sqc4B6&#10;elfC1G6uNnLzZ9JBKOHjH0PdfBumro/h2xsEi2rFbIoUnoAoFXLrO5iCPzq1FEiWcaoeFUDmqV06&#10;5Kp+teTUlzTdzujaMTP1KZxZyN8oIQ9TivxG/wCCrHibTrv9pzVpLK8WTZhZNn3VYDpnvX7W+LZ7&#10;a10S5uLmPcqwtn8jX89P7fPxCj1b9oTxPLEQqRalIiqD6HFXQspGkb2PFvGXibyVdQ/TrXkfi/xG&#10;ZXYB8DPNaXjTxZI7SKJDjtzXAajefaZSxc9eSa3q1SSvczNOzOSDk1BkE4PT2pzMR2/WmPIAPmIF&#10;cjbYEV2qFeT9Kx9RRSM5q9dXR3YB4qoQZ32bsg9qSVyZFO30xrqYBQT+Neg+AvCc8joyAjj5jWb4&#10;W8O+dICY+TjtXr3gnw2kMMZ8sDOM8V3UafVkrc2vBWiXNvGpYEgdM129vdPYxDLfXiqelwQ2kAG0&#10;DA9Kq+INbt7aIqrjPfmunlSRstixq/juS2QjzgBjpXG678Sbp5GIm6dqyNf1uW7kZVc4z2Nbfw1+&#10;FGp+OLoSm2d4yegHWuWpIqKRzs/jTVyfPAYL3wKda/EHUIDkyNg+tfTGhfskQHS1nn0wkFclTHXn&#10;Xxg/Zyj0CJ7m1tfLIydoXFZJtlOPY4vSPipLBgNd4zjvXbeG/i6dqs9wOv8AerwnUbCfS7xreRyC&#10;DTrfV7+2IEcpwOvNaJ6EXSZ9TaP8XbZtu67XnHANdTpXxKglA3XA7dK+SNO8a3kDDdIR2Iro9I+J&#10;M8RVTdN1HerjJod0z6zsfHMMy5EwP1rTg8TQMPnbPHBAr5l0b4qSqgDXJ+u+uq0j4qOwXM+QfetV&#10;U7gop7HvUWp205+WQc06SaN8ANn6V5XpXxHjkYFpwCT2atyz8dRSHcZh7Et1qudBqtzrrjhsA8VU&#10;uuTis2HxTFMATIo46Zp/9rwSc+YKTeotSnq4G0k+mK4fxPCGUk9hwa7XUbqOSM8jNcf4mKtGxHas&#10;Zsqn2PLPF0Bd2AA6muG1mEBzzng16D4pQhnIHrXE6zByTjnHpXNLcuaujgvEqhY39j1rzjxE5RmV&#10;zyelemeLdqxMRnvxXl3iljJcbVHbp+NZPQ5zFYO7/Ln6Cu4+F3w3vvEF9FM0DEE/hS/DP4Y3/ia+&#10;jLWzMjMO3avsP4C/s8pHDBjTz1HVelbUabmydWQ/Av4E7UgV7TngnIr6x+FvwhtrK3iMtvjCj+Gr&#10;vwr+EttpkUbvbDjHVK9d0fQ4bG3XdGAVHpXq0qaghvYpaL4Yi06IDZil1q8t7aAoWHAqzrWsRWUb&#10;LE3IHNeeeLvFzEsPN6DjmteayEkcl8WLyK9hkRXz1zmvmr4l+Co9UmdxHzzXuHinWXvnZC+QSe9c&#10;Zq+mx3LEsmSenFctV85a0PmbxR8LWClliA5/u159rvgO7sgzRRHdX1prXhO3uEJaIdfSuJ8RfDu3&#10;mD4gHTuK5ZU0aJKWx8t3OlXlu22SEj1zVQx7M545r3PX/hYgUsluDxzxXFa/8NWjyUhK4z2zWLg0&#10;LkZwG4n5Qf1o+UeprWvvCd7avlY8is6exuYjzHj6ioaYWK+AWzn9asWYDsFB6mo1hIPI69qmgBRs&#10;AYqeW4rnqfwUt7VtTiMuMgjk1+h/7GUGmzGFJZlG3BAB6V+ZXgbxFJpF+k27gEZANfYn7Mfx2sdG&#10;u4P+JkF6ZG+qLTSR+vfwutdJNlEAV+6O/tXa6pBpq2p3Bcba+OPhd+1fo1vYxxHV43IAwfM68V22&#10;uftZ6VHpjSNfIBs/virTSQN3asa37SNnoU/h65ULHuMbV+Wf7U0Nmkt9ExHU4HpX1t8b/wBrbRb3&#10;TLmNbwE7OAG7V+en7QPxYk8Ta/OsFwdhJ6GqbuVseT6oii5bnjPGKq7F9KluZzO5Ygc96iGc8j8a&#10;pIxlrsSBOOD+tErrGvBNKjLg7j+NUtSvlhQlW6CmIpa1qCxKfmwOeK4zXNT3kojYq/4g1YspBfnn&#10;JzXM3EzTPlq5pz5hDGYs240qDPNNwT0FPjU7uagCSMZGB60kkmF25pxO0ZqrczFep6UAMnk5PP1q&#10;74c0yTVL5I4wck96y4w884RcnLdq9T+EHgl7m5WeaHGSOTzVQXNKwM9L+D/glbeOLfFzwc1714Z0&#10;wWdso29K5P4feHI7OBMoOAM5Fd3E628eCAAor1acOWImS3d6lrDy/OK84+Ini5YYJIhJg4/St3xn&#10;4iW2gfEwAAPINeEfEzxhJLIyrOSW4GDTqTUIgjmfG3iKbUr1kWXgNgj2rn1+8OfrT5C0jF3Yksck&#10;mlKnvXmSld3AEJzirtjt85SR6dKqIu3k1Pbykd6lA1c+kf2RNTtLPWIWZwMSjOfrX6efCHxxYR+G&#10;o4EmU5hB+lfjX8LPiBP4T1aO5EhVdwzzxX178NP2sTa6Gog1JNypggyYpRVp3NIOysdZ/wAFGviF&#10;ObOW10+7wZOG21+d+tX0087ySvlj1OetfRX7Snxkj8ZRzT3txvZlIQA55r5mu5jJISTxWlru5U2r&#10;DfPl/vUVHvX1oq7mfMz2YThj89W7OaHgHH1rNj/enAINTASRKAn512aiNe7h823G0444rImlltLj&#10;k4+npV2z1WN1+zXWc9A2aqauqEFkfcO1S207AX7C9juI9rHP1olK2zb8DHtXOxao9s5CMDj3q9Nr&#10;gnhG4ckdjTA2oNWjQgxPtYd81fTxT9pUQy3ZBXjk1xTXUhbcOlRy3bbSRJg/Wi9hXR258Sy6fcrM&#10;sxwDyM12vg34hMSsE8m6KTpk9K8Ri1Z5CI5pM4PXNaFrq9xpr+ZDcEDr14Nac6sKyZ9A3FzNN/pF&#10;rLgdQQat2eqiW1MF82X6A57V5Z4H+J11PAbK6KyBehFdAdeTU/nhkZSOuDQHKb2pRvh3jYtgEgVy&#10;GsXl0ZC24jaa1rfxNJbERTgMvfPNVvEDabf2xntSAzDkDtUS0ZSRzV3qLSgkz59VNZN5MqSBx0qP&#10;W47q1nYIxI3cEelVZ7ovb7JW5HvWcmVsMvvEZhUorMPoapNrk1wpbzyeKqXsg3MhPGeKz5pfJUyR&#10;senSs3qySt4l1O4ZWAk/GuOvrhxKzOxJz3rf1PUrOZSryAHPrXOavNCASjd+xqL8shM9d/Za+Kk2&#10;i+J4YJJCREwABPWv1X/ZU8c6T4r8OLObtVkwAUz34r8U/g94kTS/G0IkcBXONxPFfef7J3xsu/Dl&#10;wqm4JidxuUHt617dGaq0bMycbu5+jeoXBW3CQjd64ryn4z6HB4l0ia1vtP4MZG7HI4r0P4Z61aeI&#10;NAh1VrlXEkYO0kZHFX/Fmk6Tqlg8TRKCy4yK45R5JWNU7qx+Vfxh+HkegeIbnauY2lOMivJPGWmG&#10;EHZGMHvivvL9qj4K2k8E+oafaESAkttH618ceOdGNlJJbTphlJXBHapqK6uD2PJ5Y/Ky0hx6VnXd&#10;+tsCyk8e9bHiS3e2LgY4btXH6hM75Xd9a5XuC2NCPxAjkAMc59a17LxE0iCJnYjHr0rh/NMLDd68&#10;Grtlqm1toUcd80czJZ3llrsZXyXlZWJ4JNa2m6pc2cwLjcjjsc1wlpqkLcMRyOMmul0PU4pIUhdg&#10;SDwSelVGWpSZ2FjKZVM0TnjnFRzSMt15244z8y1R0zVI45Ps8x2bj8rU69v5IJyrICoPLGr5hlmS&#10;7YfPZ3GOeVNV76e1vZljuk2v3K96zrkSE/brCffk8qD0p+n6vZarFNp9xhLoJmNs9f8A69UncB01&#10;5rGmXH7l2ayB/eDrxTdVAuJBdaRfHY4ztz0qPSL29tzJBd5dTkAsO1Y2o3l1oV59os3Vo85KA9jU&#10;uVxF59Nt9WaM3N95cqnrjg1PK0cSDTrp9rJ0J6EVlf2ja6i32+2kIQj50zgqak1PVNP1SzEauPOR&#10;eGz1qHqBU1G+k0uQwRSbkJyuDxSLqNvPD5yHDfxr71jXF9uOyfPBx1qBpprMGWOTzEbpmk2JM6yL&#10;WLkxp9mcYA5B60+TUzbSLLKpbJ+YiuTg115E2QELIvJBP3qs2viGRo9szgg8EE9KnqO529rdC4cS&#10;xzkAjgEdKj1OA3G6WW6Ynb0rmrTXSsgUNjAxyeDVuLWJkBeMb/YmgZlalZ3MV0bmzkw4Pr1qbzHa&#10;3W98pSWGJNvrUk915j7xBjP3sHpVWeaCPPlqwLdfegE2hszXK2xtLaNWhbJaPuPpXReCvi/4i064&#10;s9C1+7ebTYiI1mk5aFfcnsK5iWSK4uEkSVo5V4ODwa09L0+11WKS9ktMyRSYkTJ2ketNOwranVeP&#10;PhnpGr2kviHSbiKGYsZLe4t24k+uK6XwjdaFqPgi38La1c26XdquLyO9AzPn+NWPUY7DpXH2Wty+&#10;H7qORiJLFjlbeT5gD7CvRtP0fwH4vsNOaeP7Qb+UJJIZNrxOT6dhVJ3ReiMb9mn4geGfhJ8bbnQL&#10;9zLomsN5Ecj5YQMxwD9M/pXpv7XPgTwf4g8Lm58LXFpLe2blrh4Pl81M9fevN/FHwjtvD6X8djd4&#10;ks2zE8pzuKnqDXpf7PvhlP2gfDF1p9/qiiawURXNvGn7wrj7+O4962u5r0DRMzP2P/A/gy90vVPA&#10;3jpra41iPbPplvczkAR4y4B6Fvauf/aA+Elj4N8Y22t+Freb+yNSkBvljDFYHHbPoasfFL4b+K/g&#10;Lr39ozXqS2pAbT74IVcDptbPQ17d8L/ip8Lvih8G7XTNVFkdQgRlv7O5fDyjn5lPem7ONxbPQ+Y9&#10;H1TVtP1FNT0bWWswlwHgWUbg23quPccV6f4Pv/Dvxcn1Cwm0iSC9mh3Oly37tJAeXU+n0rzfxV4e&#10;Pgz4m6jeWEF1PoJcmzQruMJPpnqM1qeE/HlzZ+J4PEkV2scttCY98iBYWBHRh0NJWsNq5c+I1l4q&#10;+Deowa3ptykpRfkkSQlHXoQaZaXnh/4weEP7cuUMItrwKYiQxV8ZJHfFdH41Wz+JfgMzalYtJcfa&#10;CphsGG1ABwxx1zXA/DPw9JodzdeGNOZ2ZZt0kAfDrnocVN7hbQxPG+jvqF1LoixopkYIsobGB6is&#10;2/s9f8DWNvrtncSqNPKmPIwVcdG4966/x94C1jw7cvc3hS6lgk3SgnDIvUD8O+KwNZ8YNrunmG/0&#10;0qrJhV3cOvTgVKbQX0LE/wAeF+L/AIYk0HXbGGKZh/poEfyTt/eA7GsvwJ4Ui0HSZkRGkEs5Mary&#10;VU9OKxx4K1Sytd+m6cqBhuADc4+tEXxA1nwvqlnc31o4lsyCmw5Vxnv60tCNbia14j1vwJqs0Nst&#10;1bKZt6H7u6ultfHtlruhm61OLZdTJlrh0yD9fSuw8Q+G/A/xD8ERXdtDK0lzD532mSQHy37j1H0r&#10;y3wVJbwrceHZn82VGZUO04KD19KVy7XM9PEHxA8G+I4vEXhe/dIbdvN8hXyGB6jB6qfSu68VTaL8&#10;YvDNleootLvaZkdW5jkHUDP0rM03XdBtLSXRJLGCW53EbbleDH6KfauYbUra01CfTtFvGRY8mOMH&#10;p7D8aXMJux0vhvUJHgfw34rjtjvIWG5kXaHPofc1O3iq9+FEb21jZyXNm04a3a3X5oWP8P0rnvGO&#10;pudKW4ZASIVbA7MB1q18OfF9348s30bVnXz4tpSWNPvc9SP60cw9zvbHXm8feD5rjXLRYZTKyx72&#10;AJ474715Lb+JNU8D6ibdFRjayO3J+ZST+RHtXW3U1zpWrXWl5Ch9rXKoeGB6Ng/zrmvEfwu8Q6pc&#10;LqOlv5okbMikdFz1JpPcFojstE01Piv4RTxNZQQx3kEjCQvNtGRyAK4mw8YW3ivXrnw5ryqt1bhh&#10;nYflwccjvWr4S1268ER3Ok2U5zckJJBNHldw6MK5zUfA+t3viK48ZWsqxu/yOI8/P+XSkK51fgvx&#10;Hc+EddadLtJIExsVmxkd+DW94w1S58XRw+KNIvJGSOTc0Ibr+FeYWNnqmvST20t8YnzsMecksPSt&#10;34ZReINAv2stXkLpIxjTLYI+o7UDTdjorfxYfEd/b6ALx4pyNoBHJ+ldD4q+H+s6XpkXiRtVilWM&#10;cKpO7jvkd64bUbCyOprPYEi5V2K85YN7GrXhzVPGF3rkejeI5Zo7A5ZmDcfiO9Ar66nTiKwnWz8S&#10;NqbSKTiaCTpjHP41W8YW0uo3yXui6eFjgw5dCAPyrN8WLaaJrK2WjbJYXGWZGPA+hrHvtd1XT4pE&#10;0m/cbxtMMjdfSk3ZlXSPQdM+KOt6RJBHoU0UN3KoTcV3LIMfdYVW0bxt4z8P+JrzXbXW7zTNRKgx&#10;rZTFYie/ArgLO+vV02PWolMd3A+4xOcjI9Kv2V3rWsJ/bxuFjaUcoW4yOtPcNGfVPwG/4Kd/tbfC&#10;m4mik+KJ1TT4YwX03VY/Nyo6hSeR+dfef7MX/BZL9nn4naZZ2nxOsLnwvfyERyXNzGfsrN0LB+wz&#10;61+Q3wsTS77xGG8QWJluU+UwCTCzq3HHvXqeveHbq38Gvp8ejC90qFmKtbuPtFmD6gffWk6UZIi9&#10;mfvB4K1jwJ8VbA694U1zT9UtJACJrSdZVweh4J/Osr4ifsx/A74l232bxl8P9Nvu5eW2XJ/GvxD/&#10;AGe/2vP2lPg1p66h8N/E2o6XZaext5JLVA0VyoOR5iHgEfnX1T8EP+C7XxKsdSGj/F/4awa7YpgN&#10;qumS+RMnPVozkH8Ky5K1OXuMq0JLVH1n41/4Jg/AS/ilufANrqOh3jwNEJNPviAAe21sjFeUaj/w&#10;TR+PHhC1jsvBXxDsdRsBuF3YX9uY2uU67ZJE5fHvXvnwb/4KRfsofFpItNs/iNb6XqLhPNs9TPlB&#10;WIzjeflP5179pl/Yajpaappl/b3VvIu5JYJFdWHsRwa6KWYYui9TlqYWlPofmR4v+A/7Ufw30q3P&#10;ib4WJflrjyZLrTnEsMNr0yIh1dRyGPNczB8R7Dwte6hbeLItf060tJEtbkXdg4udYiJzzIQRGF9R&#10;2FfrHHHo+q2371IZVB+7waz9d+GXgHxRYSafq/hWxnil++JLZWz+lejSz+ol7yOSeWRezPyv1zxF&#10;BrOtXGieEtb0mVLHTftFxbfaAtsttjKmRshpplznHtWnp3xJ17UvD2nw3tjctcTwiKPUfs5eTULf&#10;oGto+iFR/F+tfavxL/4Jg/ss/ESKQDwkNNupc7ptLfymAPXpxXmPiz/gkTqehQ2sPwV+Nep6ZHag&#10;+X/aP711B4KKwOVBHp616VHPcPPSRySy6rF3ieNW2kXlz4gtdIe2Wd/s4mvLe1mJNxF1ElxNnAde&#10;6jnitnxfqt/BBGLO/tbmGGIgTNDiGVAcA28QwZJF9a1r79ib9r74ZWk9vpmhab4htbd2n06GyuPJ&#10;VZj1Zw3MmcdCcVx14njXwXrK/wDCwvh74l0qeOA3E+rtpbSpZTj70VuqfKFb17V6FPH4apsznqYW&#10;slsLbeIdQstdWO68N3JkubYNdz7g15fRk8Op5EG3v3wK2ootGvZv7MkME/lqJrlYpSLZExxM0mcz&#10;SKeoGea56L4k/DjxDbafottfJbS6vO722n3FyI5xMOGN1KwBWNufl4HNbXhvW/CNzcHUpLm18rSJ&#10;/Jtrr/lysbjJJgjQf6/dxyc8mupVYSV0zn9nKLszcngvEu01K+1UtGyDdO8GZruPPyvaxfwYxyx5&#10;rSvdI+1wPpcjee0kHm3dnbS53r1S4nm/vLnlRzxXK6rd3Gv60IZrC704zkvZopzdpL3STp5MTA8Z&#10;7Ve0vxNF4V8OuvkRXK295iNcn7LZT5yY5WxmbPp0pOLauSnZ6myz3kmbm4MRjtEUS3YhxE6nAWS2&#10;h6yOO5psj3C6q8jWd35k5BvELj7VOuPluM4xEo4yKNH12a71GHWxJNbiZtlpNcIDPHN3jij/AOWc&#10;RzwxAq03h64mvprW3kCsbgvFD5+RbyHql1KeqnnC1MV72pbatdCR2UrJe28moxHyNpumh4tov7sq&#10;c5lf1AzWH4jbULnW7UXcN55ku157wJumlAPyywx/8s145NdZpjXFzJHqsphgS3lMNtdPD+6imxzF&#10;HF1cHsxq3Do5s9TM9xM4a5DCKIOPtET8AxTv/wAs427D3q+ZRdiVFyMGTw/arLd2ssLOrhHvoYJS&#10;Ii38NxJJzub1Ue9bFx4ftPD9oNTubsKx2szrB87n+GW1i7EDGTRp6yzSf2q1xAkFjJi1kkG22tJO&#10;S0QQ8zZ7HpUl54gkuPLvLe3nTzmIheQZu9/dD/zxibnGfWndvYV7GN4msfDHjizvNE1bTYbj7UgX&#10;ULYFXkl7rPLKQQoHGQK5XSP2Xfhh4h1BtR1nwXpzLBZ/ZnlW32wquflktkGPMb1NdfZtp2qWxjt9&#10;Jt4WhYtbxs+Le0nycpK3WTPYdMmui8Ea0b2JLaMzC5yYxJj95FJ3hSP/AJZxnsxq/aVIbMqLjLRn&#10;IeEvgV4R8JX50nTfDIjtVCmayt8NLLgfLcNIeEUHqAc1o6v4I0l7eW/maIC1kLzJDHtt1x92WJes&#10;r+v0rroLe/F4Y/siW1vBLlYmm+S3k7rO/wDHnsBxVDUJLKTUYNRiv/KKzFIZZ4syCb/nnFF0WM9m&#10;xSderJ6sFGEeh4X+0B8B5PiV4fTVrK1nttbiffILobmvos8TFRxGo9K8g8Y/sqfFfwhNcX0zW+pw&#10;W1qs7X9rcbIm4HypnlyOQVWvs3W9L1CeI2mhoIisnzxSOCtvN3+0Snqjf3aq3cM2saHBpl/qMEf2&#10;WUokyxDEE5J+WCIdUbI+Y/Wu2hj61JWMp0Kc2fFcR8Y+H1iufEvhm705L6HNnPPDt3oB8wHZF7g9&#10;a8/uPFVxJrUq6XbzXMZc4kYdefvDPUj1NfoRrnhTw7Don/CM67Ym4t7edX+xXJV5YLjpmeTosR/u&#10;jisG/wD2c/gf4j0K78VQ+FIrWW7cfbbuK3Kpayjp5CDllPrjFehHOE1aaOWWAV7xZ8d+G9d1bR0i&#10;1qPVZ45pTvjijkICEHqB/EPXsK9M+Gv7Y3x58Dt9q8MeM74qsnyJJcEofVTk/MfTHFdZ4l/ZN0fx&#10;NrU8nhA3GnpbLslimcSMkhGPMlfokR9O1ck/7InxX0LQdQ1qK2gu7LTZwhMcu03OSceWO6/7QreL&#10;yzExtVSM5fXaT9xs908Hf8FePjrZWQ03WdGs74IoDXM3HHqccfh1rw22/bq8c+GP2irn4weHk+zy&#10;yXW66ghBCOM8gr/dPr1rifEfgj4i+CtTfSPEngG/g/crLKFtm2xoejcD5Qe5NchDpkUWoywNEqRv&#10;JmNmzgn+6M9R6MeBVQynKeWXs4rUX17H3XO9j9tv2Yf+CgHwh+OnhXT5LjX4NP1W4hUtZXLhCW74&#10;yfWvoDT760ukEkF3G6sMgo2a/nM03xH4jstce+0m9ms2gIKOJzliPQDl247cV7X8K/8AgoZ+1L8M&#10;7lU0TxzNdwQSBZobl/MIz0+ufQdK+LzDg6TqOWHenZn0eGzuLjaoj9ytahM+lTQrjLxtt468V+Jv&#10;7bPgDXvAvx41mx17QLqOS5uHkiuX3FW3HIIYjG0g/dFe5eAf+C0PxXsIZh4n0m0uJLcbcSAJg4yc&#10;nsfQV3Hhv/gqR+zB8ZrGSb42/DKNpFbEUklur5B4Lcj5ajK8Bm2R1nP2fMn2Hi62EzCnyc1meJfs&#10;qfDm/g8A2Grz6Gq3FxM5gaU7o50z92GPs/XBNfRnh34czXGq2Xh2ygmV9SmCmOEl3lXPzLcv2I7C&#10;rXwu8TfsJ+JmuLX4dfEZtDlv2Drb3EwUW/OcxlvuZ9sV9PfBbwh8KdMcat4Y8TWuoyuq/wCkLOrF&#10;j0zgdz696jNM1qSu5QafoGEwcY2Sdzu/BHhe28LeFrHQ7GNUjtoFRVHoB0rZVQowKZFJGxO1xgsd&#10;oBqVWCnJGfrXwlZznJtnvxslZA7Hy9wA46V4J/wUG+Ks3wu/Z+1S6sNWht7m6QwxCRjkgjnAHNe+&#10;MplB2rivz+/4LRz+IrTTtDFmtwtqC3nyl9sfb7x7V62Q4eGIzGnGW1zkx9R08NKS7H556Pda5q3i&#10;BrKOwee6vrg8MQqO7HgFzwnavob4S/sf+EtZ0H/hKfiNNHe6skhUrC2230x89HA/1gPqK8l/Z58I&#10;p8UfH6xW3he5u7SyBZIWnMUcjAZ2s3YdwTya+xfhnpmt+GfCy3EtgtsqSGCzd4y+V7wbDyT6Oa/V&#10;czxcqMFTpux8fg6Km3OaPOvGX7IXwgm0Vb99Fewkmysxi5nVsfK6p0EZPc8ivuL9kLSPAn7N/wAA&#10;NL0LXfFFpawxwGV5bmUKzE85Oepr5u8SaIl/bSiDVJYJXTy7XdcAGCQ9Y7mQ8BT2FfGHxK+J3xlu&#10;fiHN4M8ceOLm6a0u/LS2WVtmz+6M4zxgg9K8Ctl9fO0qcp2sepDE08C3JRP0x+NX/BVT4P8AgqSf&#10;SfCSy6jcjKxTIvyMemV/vV8YfHH/AIKTfHnxfqtzZaXrzwR3B2W9lbqQqg8AnH3gfUHArwrVNPmv&#10;FW6tZDJKjM6PJJyfU+7Duo4rQ+HvhjVviHrNpptjC887zrEJLeEnG5gB0HKn0HSvbwfDWV5bRc5K&#10;7XVnm4jNcXiqijDT0Ptj/gkv4A8ceMfFuqfFf4ima5miBjinmOcyE85J4yPb1r9DTApULuPfIBrz&#10;j9lH4UWvwh+EWkeGNgM6WqtcybAMvjnPuOn4V6W/3j9eK/LM3xUcVj5zhok7I+uwdJ0qCT3K9xo2&#10;kXabLu1RweodM1yPir4CfDTXoXnn8NQIxJbzIlCkH1+tdqTtG7Gcdq8y/ar+N9r8GPhXf+IBcxLd&#10;PGYrJGkA3SEds1y4VV51owpN3bNavJGDlI8tk/Z3XxH4nv4/AvjHYLGXybuC4HmC4UjO1j1xWV4p&#10;/Z6+J3h+Q30mnrPFbQnyLi2w7BP+eQQ9vc8ivl/9iH9u/VtG/aNl0vxbqcstrr96yXAfIRTnhgD0&#10;x6nrX6lWl1Z6jZRXMYBSQDYQM5HtX0GYVMwymsoz1TR5uGjh8ZByjufBV9DHCHs5bC4tkCkx/bgy&#10;i2bPKTkjLqewHFN8J/EeGCVrW5a7twGEETFf3kL/AOwvRYT69s19T/tX3Hgrwf8AB7W/FHiHSbWW&#10;O3tGKLJEvzMeAB718J/sO+PPgJ4/8RavYfFzx/c2GprdlbCK5u9qywk5EbZ+99Olengq7xmCnWcH&#10;aPbU5cRSVGuoX3O71vTV1XVrqKV4kgsJQyhHLJZSn+Nj1lVvTpW/9kS3kjZ4pLYxoDMImxKpxxNF&#10;2SInqPSvWH/ZhGo2K+I/hxr1jeKshNlKxBVYu8YxkEdeTyK5LXvhd4n8P6mmma14Puhb3BLwXEKG&#10;ZbeUdfNcctGf7vQVEMwoVXyplPDTjqcrfabaXNoypOsDIfOlRMmIt/z3h7yMe4pNQmuhbFLbclxJ&#10;EJHCkB7kDpMrf8syB1Uc0atq1tpwmeMSJ9jYpIY0zNbPzl4E/hiPc1Bo2t2niKCW0ZRGNOYS3EMT&#10;7lgc9J1f/lqD3UZArpjJNXMWmtBr3sE12sl6tvI8UWRKsZVLsH+KFR96Yd6ZLFdyXCzyxFjc9UM2&#10;HvYh/ffpFIvp1NXtZ09hOh1C1kQ3C+cJIVxM4H/Le3H/ACzX1qC/szfWawTXEbtboJZmtnzBIB0m&#10;THLyjuopqSeqFYk1Rb6O2S90qzS481vLS4kQhLhB1i8vvKOznqajtdJWR/Md2AuoyHSebhmXgw3T&#10;fwn+7SWct9/bEsdvcy3M9zahnTd816oP3lzxA49OvFT2kN1cX4t5Ujk+0IAhz/o9yQPu47zr6nvR&#10;flQbmdLaG9so5L29UlJDBYzSJ9wnrAU7jsJDT9OtIdNvXDySRCOIQrLNJlbZieY7lv4oz2x7Clv0&#10;Sef7FezqZ7lWitlZx5tyB1hmYcQsOx4Jpn22z07w+U1KRZmTMFrdTrmLOM/ZZF/5aP6NVNtoSVmW&#10;dbu7XTYF1WxdongmCDCbpbVj1EaH/lg3949M1z9zpupardXjf2KbWKzkEzpE4/0OQ/8ALQuM+bG3&#10;dR06VZ8JwQ6teG1+0TwyW7FYZbniRD3t7puixehp+u+KLnSLlbqVJbYW0vkxKkJZbOQ8bQn/AC1i&#10;bs3QVUbrRbmc1fUwvGanQrVtZ1SwYSWsIuH8oZlRj0ltVHCx+o7V4p8aPFz+MW0Pw5obNDBq+rwL&#10;qGlxW5KMdwAnWU9WOeVHevcdf8Kz6rpt7avc3qRDBurSWYedZOw+8ZP+eB/ujt9K43TvBVhrHxg8&#10;B/DC2jlUf27FI6uuIYdp3brdj95G7ntXVzwhh5N7pHMoTlVS6H6OfDfRodD8F6bYW8pZILKJAzdT&#10;hQK8r8dRavrX7YPhXSjPHPbWmm3Nw0WzBiPC7s+5r2+0iS2so48jAVR09q8U8K2jav8Ato61qnlS&#10;yrYeG4o96sCsbOzHBHrxX59CblOcvU+q5VGMUe5sVEWM9egHas6aMs+AvJNXNmVAwy/jSJBtbBX6&#10;E15z3OizZyPxR0e7vPA2pm0v1t3SxlIldgFU7eCfYV/M9+22NQ8LfGrXbLVPEmn6lJNqEsjXWnXP&#10;mocse+K/pd/aN12w8JfAjxZ4l1Oz823tNCuJJkBxlQhz/n2r+VH9pfxPofiH4k6lq/h++eeG7u3k&#10;KvHsMRJPy49KuLNfhgeeazqEl1M2XJXtzWTIDu3fkKtXDZBJ59aqtgnP86JNkETtjqefeqd9cmNS&#10;pP61PdyLGN2PpWJql+TKVGePU1IDbi6Mj/Kf1rQ0Gy+0zCRwSN3YVj2SSTSjcmQa7vwXohkdFZM8&#10;9q2pQ5pCex1ngzQsMj7OeOK9O0WJbSEZAHA4xXM+GdPW2jVmXsAMit2S+WCLLHt0zXpRSSJSNG+1&#10;sW8ZCy4xXIa74ga6kOGJ54yaZreuO7sgOOfWqWkabea5qUdpBGXZyABisak7I0VzV8BeEb/xjrMd&#10;pDCzrvBbAr70/ZV/Z2hisoJZ7AKCoJ47151+yR+zo2+C8uLHk4Z2K9a+9vht4GtPDelxokIGEHAX&#10;FcbbkzWOxhy/C7TLHSTEbRBhPT2r5h/ah8O6ZY2U8g2jaG4r69+I3imx0TS5TI4Xap6Gvz9/bH+O&#10;ViZLq1trgHcCoXNVdLQbPkb4mLAuuy+SoGXOOelc3vx3qbxBq8mp3r3Ujcs2RzVJJSSO/wCNWtjB&#10;luIhuRipY2YCq8MnOD+NWFIIwOfers0ybsvWl5cQ42SHHpmtjTvEV1BgmZsZ4wawoT2xViB8cYqi&#10;k2jtdO8ZTxEL5hB9+lb9h49nRBmU9uc15xbuQOvTpVy3lK8rn8DQVzs9XsfiLIwUGc1sWnj6NgB5&#10;x98GvHYb2cYIc+/NX4dWlQ/KCPxquVlpp7nsJ8Zxy8CQ5x61l6vr6TRkB2yRzXB2uuy8Hec981Yl&#10;1WaVfvY/GplF2KTQa/dLMW+b1rj9bl2hj3xxXRXrPLktz6c1z2t20jA/KfumsnBhKV0eceNdRSGF&#10;y3Xnoa5nwj4Wk8Uaym1Cy7+STW/470+R2KmM/MemK7D9nLwxBcaxEJk/iGOKw5Hz6mN1ex7t+zj8&#10;BY51glazzkAn5a+yPhh8KLXTbeMm2Axjk1z37PHg2xgsYTHCO2DjtXvNnZ2+nwBFQKMDrXq0YKMS&#10;Stp+l2+mwBFiAwKp6zr8dshVXPvzRr2vLCjBOg/izXA+J/EzNkKx69jWjm0NXYeK/Fwy4SQ/nXm3&#10;iHXGmLfM351d1zUpZySD19652+ySSSeetYuY7JMz7qVnYnP0qjcAt1q7MOpFVbhCwOKycmPRmdcx&#10;h/lIyPpWbeabHISSo6ela8ybTnH1qvIm4Y/nSbuUtNjltQ8Nwyk4jB49K57V/BMU5LNCCeQOK9Ea&#10;3HcfpVa4s1kXBX9KmyZfNc8W1r4ZpJuEcAx6CuT1X4YSfPtg47ZFfQ1xokUmcR9fas288KwtkLED&#10;n2qXAdrnzXffC+eBGIjwe3FY1z4LuoOsX5V9L3/gu2ZSRDk9+KwNU+HVvI2UgA/CodMdjwOHSryy&#10;Y7kIwetb3hrxRqmizLNbXDAqQeDXoGofDxNzRrD16cVj3Hw3lQ7vK7elTyW3Icex1nhf9pm/0iEL&#10;LNLkDqDTta/a58XXkvkx3z+VjgOTXDz+BZox8sOPU4qlceC7g8KuM+1LlJsza8S/HrxFrluY5GKb&#10;uCwrgr7UJ76ZpppCxbnPrWxL4TuV+Rgc+oFV38MzqeUI98VcVYHd7mOD83ORRvx90960ZtGniG7t&#10;7Cqz2bDhlP1IqidUVJJmQHrz6Vg6/etGjHJ+72NdJNYZXODjFc14ntgkfQ4xzxWc5WRLOL1S7kml&#10;I9+ap1ZvFIlYnPJP4VCFBAGM1yt2Y7MIxkdKmjQDkj8aSNeMYqQbVQniktWIguH8sYzWbcT+Y5A5&#10;5q1ezjaef1qHS7GS9ugkYzlvSrQG14D8OT6xqMZWLcocdu9fTXwt8Dx2cEbtCMnGK4L4M+A1RI5G&#10;hIJII+XvX0H4V0RLOFW2jJXHSu/D07agbOj2CWluFCjgUazqq20Dc4981PJKttDvNcF488VJaxOr&#10;SfQZrsfdgct8SfFwzKolO3ng141rGoyajetO7kjPHNbfjfxJJfXLQxseScnNc2VBfJ6gda82vU55&#10;ANB7+lPGD1IpVTdwBn1rX8PeDdX8RS+XY2bP9BWDaQRTbMrB25xRGSDx+NdXrfwk8YaNbC5m0yUo&#10;e4XNc3cafc2shWeJlwe64pqS6FOLQsVwyYI7HitC08RX1opEVy6fRqyQxDYI+mKT5mJ4wfWrsnqS&#10;X9Q1y+vm2z3DOAONxrPkcseDmj5uvNNYZI5ppWATDeh/Oikwf74/OimB6zYy3KXAUqcE8mtzyFaL&#10;IYZxS3VhDHhoo6gaV4mGRxXY9gIZ4GV92D1qCfdsIJOK0FZJELtzWdqk3kkhRkVm9RN2Ma8IjkJU&#10;5yab9rMI5bv3NRX11ulz781XuN7DJ5ouybmtFqVvIACw6VHcbpCWRuPUVlRy7WAPY1sWMSz2wZZA&#10;Rjnii9xIqFSp3EdO+anW/SWDynPIHGakkt41OG6VUntFHzxsevTFBVmiXSddvdN1FZrd/lDfMvqK&#10;9A8O+LdLuiD5+xz1VjivNIopEbfnJ9KnTcuGiYqeuK1Uhnrt3qEZXKuDkcEGqb6sIo9pbqe5rhdN&#10;8V31ooimbeo9etbEOu2uoQlkOGA5Umk9UM0dUu454y2A1c/cSCfkNgjjFQarq9zFJthyV+tUFv5C&#10;clutZS2ByuR6hM6MVJI5rOku2IKMox061av59+SzcetZczk5wPxqBGJrlkyzNKgODWHeqwBTcSe+&#10;a6fUcvGY2P41i3kUfO4fjUSC10cvcSXFjepdQyFXQgqRXvv7OHxwhsbiGx1e48slgA5brXh2q2ue&#10;i59ql8K3E1vfrFE5Uq2RiunCVXGaRNtLn7Vfs5fEm18QeHLO0sNSyTCvCv16V7hMustbBUhYrt6k&#10;1+dP7CnjXWo4dPFvdM53gMC2cY7V+jngDxHFr+lokrAuBggnmvTxFK65kKL1OA+I2kLeaVOl9bZy&#10;vJZc18K/tK+AI7W/uNS0+MhcnKBcCv0u8aeBZta06RILZiWU9BXx1+098K9U0+2nMli2C392uNLo&#10;Wz4J1SBJTIlwvOSOa4nWrGOCVgqjnOOK9b8e+GxZXs3loQMnqOQc15r4ktNgPqpOTXLOLjIV7HG3&#10;37pvm/AGqaXpRxkkD61q6jZeehbHzdqwrgeTKUfscVi9yTVttTMLBlORnrmt3S9bRiCJMegJri1m&#10;OPlf9at2mpPDhWb6GmmNI9Cj8QyyoI55M4+63pWlZ62bseTcTZBGFYGuCstWYqqOwOf4s1s2OoqE&#10;XBHvzVpsq1jeimuLW8KrMxRj68GnPbwDUPPQ4bHJ7iqNldefGyk5wPlqWC6xMDK4JxjrVKQbGxc3&#10;K3NgsUVz846471i38UpUpIpOR1q7HGqgywtwOoNNvVknRVVD05IFMNzE091t5HtyT84pyWRjnZg5&#10;HORxSXjS2tx5L257YOK09S0828MckalwyAsfTikyWYN0EN8Y5o9it3PSor/TXsYlnVw8bnjaela9&#10;9DbXGmvHMgV1PGTWHK0kEfkPJ8h5wazexSVjPvVO7zbUn8Kryl2h80y7XHYVLf3TWDK9uA4zyOtV&#10;LphcETwttU8kelQ2kM0NO1YGMxXLHcnTnrW7peqxK6FZR9M1yDwFQs+/r1FV7q6uLdRPaSEEHBx2&#10;oUhN6noN1qUDfIcBsdKz5bjc/UdeOa5Oy1u/uWVbicEqO5rZt7ouoYtnIobuM0BMyHdIuSPerUPi&#10;M275tV2gjDrnFZMt4I4gSwbJ9arrM7EtuznqMU1INDobTWXDOIQZkJ5Rm5XPcV0vga5u7e2aKyld&#10;5zIGgRnIxzXn8EjxSLcWshSRSMHPB9jXaweIxdWsGpaNdxwzwgefEBghh6eoNWpC63PWNb8VX+p+&#10;GxMYPtEgj8u9tg/zJ2JFQfDP4i6z8EfHEfxH8ISJHp/k+VMqr8yqRyGHeuT0nxLqGqGGewkjtb6U&#10;nzImOBKD3rpfJkubMRWr2v2hVIvbIkFiPVR3FaqTWxejZ1Pxv/aA0f4z+DpLRLvz5JiCv7rARvp2&#10;ryX4Z/C74kX8Mt54c3S/Z5Mmbf8AIP8AZ9j7VQ1DTBoXiOSbTwYYnO4w7vlB9K9Y/ZU+NllpFxqn&#10;ga5s1SXU3EkUoUMAy8Ee2auLSTsDOdHiPVNG8VRaF4w0+4junVYiy8oc8Zya0PFvg250DT7lI7gy&#10;h28yeCZQpIHoe2K2v2ltZ0/StV0nxG+mO32CYNcvGv3hkdcd62fE/jDw/wCNPB0W6+F1LqVsotJE&#10;jG5GYYAOOc561OrV0C0Oe+Fmr6fJ4XayTzlu5Zcv5c/zRDoFx37GuA8dS6v4O8e3msW8N2YZkVWl&#10;YEZYHrkVpXugeOPh1dpf3umuBDtEkqsfm9yKtan8Q/D2p6c8F3LiVo/nguOhOOtDdncaNrTfHcfx&#10;D8Jfb72xjd4T5N5JuG7bxz+Irm/Etro/2lbU+SUUD7Kehx2FUvB/hvxVpub2ztbaCO7G6KHzuZFJ&#10;yCRjin+L9Gv7CRNTmtY3mtm3yW7NyO/aoauCsind+Km02/IitneWQeWYXjO0g0/wx4Rt/H+qHRDC&#10;Rdhv3QiAJOeuPoK2tW1fQ/EMUX2ORN1xANsRA3KxHQfjXBQ6x4t8BeIrfW/DLPHNBNzID05wR9KS&#10;VhSdj0i18N3XgEtpM9wJreSMhJkfOG9CO1YOo+GtO0cprsV46tdBl82GMYGOoNWtR8by63ElxJGo&#10;35+1E8DOO30NcR418W6x/ZaaVYOXzNlPJOSQevFSwTuTLoVvrl4188uwQlhDs6se9cbriz6LrkcQ&#10;5VnwZO6mun0S8u7axEdyTBMoLEv6V0vgXwJoPjTQ7m/1d0maKfYqIwDc/wAfrmnYTaZz1tf2+t6T&#10;9lMCCZV2yYfhh61jeFZtQ+GXjyK51S1lgtroeX5uPl2nkZ/SpvEtnP8AC7xkbSe1aW3EkcvlyAgt&#10;HnkV33xbuvDHjPwbNqdtpTbJrdXtCowYyMdR2pFJWRh/E2U67DDrGj3RSVFKSFRgsD3yKofCD4m6&#10;lpGo3PhrWInlVyAjl+o/Gua8Ha1qXhyeybWfMaKOTH707ht5r0vxloHhrV9EOvaAWuJ1t97XUcWD&#10;jGcHHTmnfQDEufD1p4t+K1gYL2WCBXMi227G5lGcA+9aPjPWW+Hs0dsjz28d/NkmVRuiI/mDnrWJ&#10;4NaaWwtvEzONn7yHaT82RwT6iuh1nwlYfELwZbXdzds9yWdcOxbaASMZ7dKQaI53VfD9jdXcniPR&#10;5vK5EkvON7f3hWv4X0i01MzQ3N1IZvK82JnPze596drOn6XP4VmsnZUMVuEtgh+ZXHGDivO49W8Q&#10;6TrtvFPdsjySIkbsxG0Hg/X6UEHR3ug3k2vSWGn6k25W/wBHcdGz3NdPqeuXvhrw6mj6/bwGVRta&#10;4i5JJ6c1z/xN8Pa34DgXxwsdxCgADSFfX+KpLHxGPix4bttLSOOS8Yf6offY9mHtTsJaDE8GeMW8&#10;3W9Nm+0Rvztc84rkl8QX0/i1LS9tH3o/zjtHXpvww8Z674KvX8DeONPkQOf3BlAIZQOxpnjvwloE&#10;mpPr+kNGvmx7mC4ye/NRIrUyNL1jR4dR8vV4FaJ0IPHG71qQJo17Bc2dreNBGPmUL2964LXNUV9U&#10;8hL0RMV5Ge4q34f1ueBGsr93YnlGH8I9/ahCOn8O2hkhe4i1NjPbHduWUhgAeK2LnxP4r0nT1+IW&#10;i+PZlkiBju7R2yjKDjBXv9azPDNvD4hthDpUwjvYx/qlAy3r9RUcPgq8kv54ru4eJGPzxlhtJq02&#10;g06nW6Z8WdU0H4Z3H/CNRLNPqxJv7eXJVjn7646Gszw1qtm2l2/ijTNcZdRLmK6s51wj/wCNYpv7&#10;f4cyrBIpeGU4wRlT9D2qfTvEWnatbXmi3uhM1pKPME1uOYmz1FHMw1R3mn6xoNv4XuH8M3d62sGU&#10;/wBoWd0T5Ui9cKe34V658Of23Pi94W8LlbP4ga94Wu9MEcVvplrdyGKZAPvbScV8933jvwdbfCtd&#10;DtbV59SE2Y7rdtkAyOp79K2vDXi/W/il8P5vDWp30C3WmbWtbny/3yLj7pP8Q4qtJBc+9fgJ/wAF&#10;j/iNpXi60uPiZqEFzplvAq3SGIwlyB94HoSetfd/wW/4Kg/sl/Eu3SO5+IMelXZiDtb6gAoUHvuG&#10;Rj3r8FdN8U+I7PSI/D3ifwqJ1jctHM3AuU9iOhrpvCHiXxLoV/a6W1lbWsWvIYbD7f8AJlM5C7+x&#10;4rKVGEh2Z/R34Y+JngHxVLG/hzxBa38MsYkjuLKYSIwP+0DXRSqZQJ7aRWQjOVbpX873gf8AaS+N&#10;HwT8SzWOja5qOnzRqFMFtfkxtjuOx6V9Qfs1f8Fvvjd4LgbS/HvhCz12zgkwxaRo52QHkg4IJrJ4&#10;Z9A0P2FhjIXa4yT2Jqhqen6dqAa31DToZE7rJGCD9c182fA//gqf+zx8Zba31Cz1eXS7kw75rG+A&#10;/dkdRuHB/Svonwx470Pxto6a1pc0U8cnKtG+Rj8KztVpvQGk0cF8RP2Sv2f/AIlyNdeIfhPpEk7R&#10;lftEdsEfH1UV5HqP/BJz4JsJrzwF4k1jQpZN2yOO5MkUbH+II2QCPWvqeznhEjLeQgKRxhqlaCCG&#10;MyQXBAHIA5reGOr03ozGVCnLdHwn41/YO/aX8FNKvgbxjp3iS1Me28ivi0FxeAfdDvzkg+9edTeC&#10;/wBpDwxJCnxH+Bd8jz3Qt7i402BZ7S2gHCyhF+84HO41+m1pElzGZDIu7uDjmob+0jEBxahgfvD1&#10;r0aOd14fEcdTLqU3dH5gL8TPA+ka1qWm3erXsIt5Vtrz7XEyXWqqf4gzjEW3GOK6PTPGOh39uG0m&#10;8tLj7LDmYCXbaGDszNnM0y5/SvvbxD8Cvhr44sJbPxL8P9PlE/LPPZIzH8SM14742/4JdfAXxJdQ&#10;y6DNf6JJDIZI2024IVWJzwhOK9WjntGXxo4amWVU/dZ88ad4vubu/nh02Sa7laPMl60X72/hHQQR&#10;4/d7e7deKs2v27W7RonhF0qxl720SYrE8S5PmzS5y0q9do7j3r0jxJ/wTU+NXg3SrmL4T/FiC5ae&#10;88921a0xMV7xLIv3UIznFeX+M/h7+198LHuI/EHwMjv7BJFk0qPQLkyQ2bg/NIUIzJn0Nd1PMsLW&#10;2ZlLBVobo2BY6xKiy3OqLcx3EIjhuWiw1xAOgt4sffXGNx5p9re3llYvpU+m/bd6/vYI5cNPB1Lz&#10;zfwsvdRzxXB2Px30238WDSfEei6xol06h5bi+tis63PTEXRY4WPB9K7ePxNomp6VLYWkthG8bedf&#10;wxzA2unS9pXfrKG7j3rthUjPZnNOm4FWcae6Sa/pd7byjygqXcqbYZowQCsMZ5eRfXviui8OxAxs&#10;llEwuLtN5PmAT6jAOd0rf8stvp1rg/Ds15d+KIdLks3hSZ90d3Gm6dHznzLePpHGxP3q7m50yysb&#10;W5F7YYFowN1Zxz4itZeizyS9ZM9So4rWaa0MovqbEl1cyOk8HlXEKRkJK6kW7oOqovWWVfU56VSu&#10;wNXYR3OnTmWVMQlTm4u4F67yOIcfnTLKd5k8zUtRlt4XCmS5SPLxnnElrD/Ch4yx9aTU7ptLja00&#10;lN1urF7uGOUERtkbbiSXuD1KLWcU07Gj1VzQ+3WuladAkt5BeW2w+SCCsDgdY27yzL/Smyx6fPqa&#10;TWfzSXUH+jMQDc3ad4j2h29ieaj1JbieKO+1j/RdjKXeCLL+0trH2B4yxrU0nQLaxt7n7fHAWZFm&#10;vrW3mJ+lxJMep6ZRaOZIVjlNQutOPim3+a0nt4bdl3S/LATjmKQnmWUZ4rcYLLJBZWNxKyTwmOCR&#10;4gJ7hOjW+zpEB0DHmq3i7QXvy2rXEKosqqpu44Mlh2mtYh1IxyxrB0oX2pancaY01zL5MSG5gt5f&#10;nvFHSeSX+Ejuo9K0S5oii2pHSWHhjR9K0SUaQibF3+VAZf3AOctFcOeZHHOBSafqAlvLCzuonfz4&#10;itjM8WJJR/FbrF0QDsx9Km0WwlG6PVL5DFnMzQx4gcdpbdOryDuT3q3faTDczXEFqXluBCHkhjYe&#10;ddxjpMz9IyvdRzUJ67mjlZFa7s9H1krYraRPBBuRYZ3+UH+KK5k/i9gK86+MX7MXw5+I+niOHTRb&#10;b2H2W/jh8t2fvbLGvbrhjXWCLXkRpr1Y7mMPuDn5LeSID70a9ZJVNdPo95Nc2LQXtlNK1zDv8vI+&#10;0XsQ/iY9ISPTrWyq1KWsWQuSekkfLviT9gnwxqcz3/gvxPfWkssQihtZ3DpaSr1E0pxgntj6Vy3i&#10;L9iP4l+D7W38R6HOb+K5cwvJFHslM+MeWiHkIf73evsFr29lshDNp0U8czCO38lNkDRA/ex1kmX+&#10;laV9KtpcLbJqFxK00B+TAM99EByCekJHp1NdEcwxEA9hSfQ/O7UvgL8UNNl1q+1zwjqMMGioBe7b&#10;YtGkp52bhxn/AGutQa3pF2nhiDSLfQnt7qb98izxkSNx99VPp3Lcc5r9DtI1u7k0kznRYJIZ0aG0&#10;juY/9FmUH7jDGZJh61zuoeAPDGuWH2fXfD0Fxqe8tFK0YE13Gf8AljK3/LAAdPpXbSzie04mcsJB&#10;6pn51pe6joItrYNMk+8HzfN2g8/m4P5Cuz8H/Gr46fDbxGl34I+IuqWoaddyfa2IB9Dz8x9O1fRH&#10;iP8AYj+GmvQDUtEjkE13eg2upLOfs1uoPzWwByXbsOxrP8U/sTDT/E0U/hjWW+zyRlY7W8YLLuX+&#10;GYjiIenrWvtsBiXaokJRr0leDOr8Cf8ABW/9pH4b6ND/AMJLNBrKIOXlTJI9yP4vbtXv/wADf+C3&#10;/wAK/EzwaV8UNHn028mcKWgw0a+59K+CfGfwg+Iui+D73U7nwq4tbbUxbSXMILNOx6eXjlQPUdfW&#10;uEbwbdabezW2vabLaXMJ37jAU2DtjOMKc9Tk1xYjh7KcYrQST8jWnmWLov3tT91PAP7b/wCzp48v&#10;o9M0D4g2huJBgxztsKn0OelZX7XH7Pnhz9r34Sz+F9N1q2F5zLp10jBlV8d8diK/Dzw3r2r6frd1&#10;LDqE8KWwEgKTEA46D2Pox616l8L/ANsL9oL4c6st3onj69itwv7q3EzMZR6op/UmvHqcHV8NNVcL&#10;U95HZDOadVONSOjPqz4W/sg/Ej9lbwjqJ8fafcSst1vnCANarED8syt1Zh6V2+o3mj6hYJfHVJpp&#10;dSgAHlP8+oRDncMcQkevU15H4Z/4K/8AxObw1L4b+IOg2GpLc2rRBpIt25iCBjH3hnGT0FZP7N3j&#10;a58S292viHWoJcXbXN1pUbbRYxMSRKH6sAf4RxXXHBZlyOeKWq6rqc06+F5lGkz0zwxotze3qpc3&#10;EN5AJWaGWVi0EqD/AJZsD/rJ17H2r55/aN+Avjfxr8a1l0/Srm6TUiDZXEwVCgUcrMR9zgfKDjtX&#10;1NYwSa7rdnYWOq2NrNeyKkb3cgiFyp+7Pbr0THGT3r03wx+yV8VJLltRvW0mWKbAmiFwxS4I+7M5&#10;xksPyrGOZRy6fO2ky/q7xMOU+JdM/Y58R+IbW3OseJVsNPY+TJdhCZJJVx+4A7N2yOOa+2f2GP2W&#10;/D3h2yt7uLwiLPTtKlP2H7YA11JIfvGRu655Ar0Xwn+yfJHdR3vi/VYpJmG25Fsnyzr1AweFx6jm&#10;vbNB8P6foFhHp2m2qxxRqAqouAK8POOI6uMpunCWh34HK6dCfM1qT29sLcBV6BQMVMTn8qV1YfeU&#10;Cm18ge0NmysJf3xX5b/8FXf2lDrfxdh+GdtcMtppi7MrzumYcjb6f7Xav018b65B4f8ACV7q1xIE&#10;WC3d9zdAQpP9K/C/9qfxXe+N/jPq2u3YjmZrtpIp4HJVcn/x4evpX2XBuCWIxzqy+yeLnWIdLDcq&#10;6lHwP4V1TWfiNp8Gg6Xf3IyHvJrfBkgjU5Zj3Yr13dK/Xv8AYo+LV94o+Hi+Edc1iG/vtKjVI7uF&#10;y3nw4+Q57sOh96/PH9jH4f2WjG61TxRBdTvdRCaWQY/0AY+VmkH3oj3UV7t4b+KPiL4BeK7rxf4E&#10;8O/boIrJvtulZK/aEY5E1so6qOpr3+JaMcxfsorWOx5mVTeGXM9mO/4LJ/tVweENBj+C8Sy7rsiW&#10;4KvhMZ4Bwckewr8+7G2s/iX4osB4QtLqW9V1S3jt8qxbGdshXvxxj8a3f2oPiprvxz+J+pfEDxLv&#10;MInDb5ZCwhHt6DsUHNdt+wf4YuG8Zaz4isVheAqiS6e1v/pUinBLWp6Db15wcV7WW4SOTZSk1rbX&#10;1OHGVpY/HaPQ634BftlftU/sw3pfxRp2pS6LbXIiurGWPcsYzglh/wAsyMdO9fql8APjd4L/AGgf&#10;h1ZeM/DV1FMs8S+fFkEo+OQR2r4j8V+DrO1M+rXmmw39re26xS2ZlBtr1fWRurXC56DrXW/8EztF&#10;m+C/xL1nwbpd5dXPhjxCDd6TJdJsktplOXiZMnZ1wM9cV8Zn9ChiaLr042kux7mX1KlKp7OTuj7H&#10;8R/B/wAB+JkmXU/D1sWmjKSSJGFcqeo3DmvNdQ/Yq8N6da25+H2vS6c9nn7Gky+akQJyevUexr3E&#10;MXUEnrTkBzhfyr5Cni8TS+GR7cqNOe6PlXxT+zX8WLHUZVg063v9MU+Zbm0u/wB9HL3ZtwyYz3QV&#10;yN7omoaRdtL4n8P3mnLHcBZ5VtmCwuf47ZOgX+9mvtgxMWG5e3XNeA/Hv9uj9mX4JeJLjwl8SdWb&#10;7ZA4WaD7JvHzdhnr1Ga9PC5ni6suVR5n5HJVwlFK97HiWo6Ythqd1IbozrIwnuLW2b92ijpcrJ1Z&#10;v70YpA+palqz2s02+aWDzv3S7ZL2Mf8ALW3Xojr3zXs/w7vv2Uv2rnj1T4catF9s02YTi3tX8qSE&#10;nqSmcYP4g1Z8R/sh6i811LoPiovBKzSpb3Ee10l7FZF5UZ6r0NehHM6UZctRcr8zmeEla8dUfNs7&#10;2hHm6isUwldg1mkhEV2oOQzv3uF/ujrTLt4fFetfYre4ZpLmDbAHTa+pop5jCdIJF7MeT+Ndf8TP&#10;hl458F3Gkw+JfDjLLcXDG8n0vbIse3/lrAnGHxjOa5bXJdI066uNJS0WXVpYvtL6abgRSalCo5kd&#10;jysq/wB1euK9inOFWClB3OCacJWkbWoyWuk+DoZ9JtIyqL5ZM7/u2/6YXBHLyj+E+uKxrua5uLyz&#10;kmvPK3xGC1luUH2gswx9mnBOIoz0DfjVSw16/vtQgu4bhZJNQiC2sUsOFukX70CxY+SZe0h5NaXi&#10;Dw/Z6zKJ9O2SJMm3ZdS4jlYf8sbxzyJV/hxVRXLKzE3zK6KNnJe+H/DMlteC3I0tyv2i5JaGzckk&#10;QynrOjdjyBXKfBHw94u8afta+DLaIyWx0957u4s9QfMkOBwEH8MLA5Wuq06013xBoo07U3mtW8yS&#10;1t7y6jHmMAMC28s8Af3ZD9a1v2GdDnvv2qdWM9sC+haIICGmMs9uxfGyV/4sY49qWKqeywlR+RNK&#10;PPXifcUcdyNM33CBGWPGDn0rxT9mbSpLn4tfEPxlO+95NZFoHVuCkY4x+de4a6jQaHPsk2HyWOSe&#10;hxXjn7GmnXsPw91LU7+ctNf+IbyaRyOo8zaOfTiviIP91Nn0LXvI9kV/Nwp65OakjXYu4qD/AEp1&#10;tFEqFmYZA60oZdrNjg9fpXDsdK1Z8wf8FbPitYfDn9iDxy9zf/Znu9Ke2ikBIJLggAeua/ly8QXM&#10;suqzSyZ3GQ7s/Wv6Gv8Ag4u1a30T9jWW5k1hY7mTVIY7eEMMPgnOR1zX87+p3T3dzJdTMS7Pyx6m&#10;lHcufwoqSOzDDDrVWdipLZwMVNJIQpLHFZup3pSNiDn8a0smZ6pFTVbvjhsY96wpZjLKR1yakvr5&#10;pWKqwwT61NoOnNe3IO3gd6Iq7JubPhLRzM43ZPOSMV6r4R0IRIjoDwe4rn/BPh9VQMIuevSvRdLs&#10;1toQCQPUY6V30oJajRagQW8Y9qy9Y1RgSqN696n1bUooIiqtk88Zrmp77z35k5yaqpOyKJB5t9c+&#10;UmSSQAPevor9lr4BXWu6hDf3dsWZnBGV4ryb4LeFU17Xo3uEyu8cbc96/Sb9kj4cabFaW8gt1wFH&#10;VBxzXHN3ZSXQ9P8Agb8JbHw7pcI+yYwoydor0LxDqtrommMNyrsXn2FdTpHhu0tNPCwAfd7CvIv2&#10;ik1a10mZtPLZ2t0+lRflNrWPnH9rX9oO30izuba2vcMM8bq/O/4pePdQ8WaxNeXExKlztUtmvcv2&#10;kdO8e6zq85uLKYxhm5GTmvnLxLpN/BO3mW7rgnIZCKIyUncmd7GDJIS1LHIR/Fio5leNuaYjnHzC&#10;troxsaEMhPGatROT1NZUFwwbaWA9KtwXOSAWpitY1Y2yeD2qeBskZPeqEE4YBRj8KuRuQeDwatMS&#10;7F+GTBAI79auW7DbjP0rNgfcBzV22cfrWiZRowHcMAVah61TtnwMH8KtwklvlNUwuW4QQdtXUzn2&#10;qnCeR6mrsRVsDdQkPUeYienNVL/TxJGWI7elaUYXFQX8qIhJIwAaqyK0Wp5v440dChfb054WtP4I&#10;axbaVqY3vghxz6VX8caggSRQQc9Oa88s/F1x4f1bz45vlLc81zVXFMzvZn6f/AL4mabHpkDC4/gA&#10;I3V6/e/E2xltR/pK8L/e9q/NL4YftFvpNqqLqWBgcB8V6dY/tRQzRLHJqGSAMZk61pCuuWxTsz6v&#10;1/x5bXJZBcjHpurmr3WkmyBMCD6GvBLH4/RX0oUXacnruroNO+KtvcBR9qUk/wC1TdWLKUbo9FuZ&#10;fMOS351nzxb8kisG38eW05AEi/8AfVaNt4jsrpMeaufc0m0xWYs9vhj/AIVUnQc7RV6W7gmBCMv5&#10;1UlIYcuOake6sU5YQR92qz2xBwR+OK0CAeDTWjG3jrQUkZrQY7/mKgkiJySMVpSw5Gf6VXkhIHFA&#10;noZ0kbc4WonTn7v6VfeH2qGWLFA07FCWFGOCB+VVZ7CN8gqD+FaEqdsYqFkG7GPxpN2RaZjzaPE7&#10;EGME9jtqrN4fiYnKA/hW+0QznGaYYUzUNsLnMz+G4FH+qGD221n3Xha2Jz5P/jgrsZbdeTiqdxAv&#10;ZeaAVr6nFXPheDOfJx/wEVn3fhODkFO392u5ltQwPy1QvLJQSSO1LQqyPN9X8MpHuCxnHsK5y/0o&#10;RORsz+Fel6zapsbjtXFa3GvmMMdDUN2E4KxzMlqqgqen0rmPFtqogIAz746V180YOVBrnvFMQ8hm&#10;PPFZy1OeSSPKdTUJcMvoarqNq5xV3WYmW6bJyMnBx1qmpKnjn2rB7jveI5eOS34VDdzqoOG7etOl&#10;k28is27mdztXr9apIkbIzzttU9fQ13vwm8GPqN7HcSRZGe4rkvCmh3Gp30cKr1b5iegr6T+EPgVL&#10;aGISQDKgdq6KNNykB2/w78KLZWsZePkY6CvQrK0McQUDj6VD4a0ApCiJGQeB0rrLXwpN9lDLGc49&#10;K9GKtohaI4bxVqQsbRgWGcdzXhvxK8WIWdS+DnjFeufGcyaPZv5iEY6mvmvxNq7arfEBsqp6+tZ1&#10;6nKrDM+4dp5TIz8k8GhV3Hikqe2iLMMDr2rzr31FfUu+HdEuNXvo7K3jJaQgdOtfbf7KX7LaXemw&#10;T3mnAlgGO4dTXjf7InwQuPFuuwaldWpMfmDGV7V+m3wf+H9j4U8PxMYQMRjAC4rG/POyOiEUtTyf&#10;xR+zJo0OnGJtKQjbyGUV85/Hj9l/w2ltPc2WmrE4BwwXGDX2n8WPiNofhy2kE9ym7kbS3Svnn4n/&#10;ABP0DVtMlieRBuBCnsa3jGN7F6H55+MvDdx4c1WXT54sFGIBx1rFyM4r0f49SWM/iRpbcqSwYsVP&#10;SvNnGW4HU8VSOefxaCthhhTUZznAWnj7vHFNqiRuD6LRTqKAPoCFo5jgAGqepwYJKrUkJMM27dx2&#10;p15dK0RUjkdTXW3YDLjm2IQePTNZWtXTfMVPQc4FW7yUrIVB4zVC9XzEIPpUEyMV2M75FSXBCREq&#10;c8elRNiOQhR3pzN5iFfUdaBJFGS4Pm5HrW1oc06x8HK56ZrJawkklCKOtX7K4OnD5fuj170CNC58&#10;4nJbiozIo4J6dajXXbaZgrnBz6Ut0EeDzYTnNTIpDLiVV+ZWGe1Qx36bsEndVGa9Mb7WzTd/m/PH&#10;+tCegGoLlcEg/WnQ6n5chCPjNZ5neKPLEdO1Upb2RXyrYB7U7oLs6G51CQx9m96qLeOx+bA+lU7O&#10;+kcbGfJ9DUVzcMjED0qW9QWpdu5t6Ntb8TWcbqRTh/5ULeM/yS9KZMQQT1A6UmxpWI7pg65NZV+q&#10;jO1c8VaurjaPlP5mqNxcAgb/AFqJMZm3BV+CO3SsyO7ax1FZYuMNxmtG6cZJH51j3/lvIWGQRzUw&#10;lyyuZn2r+wJ8RdPtL2CyuZgCsvGT0Jr9NvgtJ5yxzRTKWYgnBr8OPgB8Qrzwt4kge2uSo3rk/iK/&#10;Vn9kL49x6pZW1vfSEMqjJB6jivoFJVqF0JI+xLrUbryQoHAGOleMfHvSrbV7CWO8hByDztr1vR9W&#10;stc0pbuCVSMDODXD/FHSReWMjIq/KMjJrzrOMtTRao/NL9pfwWdB1ae7tYgUdjyB05r578SWb3EL&#10;sEBJBr7M/ak0qF2ntJ4wG5zxXyH4h8u2vHtZF27WOMCpqK6E1dHm2ozTWzMhQgjrxXP3+ZJC2Oc1&#10;1/iuzVpHljIH9a5K7V1ZiR+VckiSiJiCQAR9RQZ+QC3PaoJZ2jfk9aRpFkGR1FRzAaFvfyx/KJOK&#10;09P1qaPaskmRmuZW4YOV3VYt7txhd3BNNO47s73TdX2KHSTn2q6L4TZKHBBrjNMv5YZB8xIx3rct&#10;rvBEiuQPSri3cV7na6JcxyRgyoTkfNit4JaCzU2qDaw+bjvXF6Jr8CLtJwR2x1rXg12OJg1vLlT9&#10;5O1acyKiy1PbW93OYJIgeOD71RaeUfuXf7pxzU99q8LgXMQCN3wKzTNJcybt+T1NJtsoq+JGjMZM&#10;ZC7qwbxG+xEPIeOmK6m40Y6jGCTtYdmNc74l0rUdJXbOgMT/AHXHSpewNGDNOQpWRe1UJJmU7VfC&#10;9hWlewpLbjYfmC8+9Z1xbyKuSOlYSvcWxLDd74xG7dOhNOljjVMuud3pWfIJYwGJ+XtirEV4JYDz&#10;krS1BuwwRtHJlPl54zV+PVVhCgHHy44qjcziWAiI/OvrWYLueM7Xbmi6Jd2b01+7gMufpip47yZr&#10;dZ4uSDh1xXMx6lcJJ80mVzxV+2uJvvwydR0BoUkitTdn1WNoxJENh7rU9rrKSxhY5Nkw6g/xVgTF&#10;rj/Vv831pYnfG7dh1xirU0Gp3mmeL900E00nlXdqAsbr0bB4rtvDnj/TPHGpM4082mpR48ySNvkl&#10;x3HpXjMN2tyd0jYdRx710/w71GW21uO5gj8xydpjHVga1jK41ueha7GurXcSXEEltLLJtaXqhP8A&#10;Q13XhT9nnxd4CaLxRp+oxJfhkuo7OaYbmQc7ce4rifGyaj/ZjfI628igg7eVPofcVqaB+1ncalo8&#10;Wn+KtBuLjUNMgEMN9CvEqLwN3uBWqbtpuU77HYax468K+LJ7jw08pj1C8/dy2Vyg+Vz/AAg/XvVS&#10;5+D3xC+E5stc066F0thcJcXWnj5vlBBIH4V5Xo91rvjjx5J41SFYpvtAltlxg5DZFe9X3xskXQZL&#10;vxPoz22qrGUZ8ZSY44Oa1XuonUtar8WvBPxN0fULgX0W2SAl7cKN0Z9MdQQa+cPE3ha+gna7tb/z&#10;Ld5iqmUEFfrXYWvgWbSr6fxAuqQR3t+okS2VMphufxNN/s7VNXtn0vUdNEKoxadgh2qR3FQ1rdD0&#10;Om8A3N1ZwWNx4gsll+zwgQMH++AODjvVb4g/Eayv9NuYtUs7ZJt/7uVCASO4IrKsPEcnhvRTZapI&#10;1zBAwSGVAVdFPYj0rB16ysfEl60mnR/aHmTdlf4fapB3EHhjVhaR+ILe8hjEieZbx+Zgt6VFH4s/&#10;t1ZLK4sit0ylZodvf1BqxB4l/sXTLbRNY08F4SREJc/KD2HrW14W8HadDrMPiy9wbW53LsXkNxgn&#10;2waNiWzl9Et/E7WdxaXlqltCh2xSTMAJD6D1rHuI5dC12HU9Tg2bSQNpyDx1FdlrPijT9Ja58O31&#10;n56RSb4mBwy+9Y2u29rr2nrMkfmR7fkbOdnrWZeyKOoQX+rxG20s+ZO2Cu3lsHtT9K13xD8MfENt&#10;qWpxPHZ5XzEUYzjrmk8N+NLHw54ssNXmtUUWkiifB4dR3rpfijrGg+PfDlytqweOcho5BwUJPSnc&#10;NGzpfHmg+Dfij4G/t2fVVuLm6G6y8qPDQ+xPrXn9vr1tPNLoMkRW9ij8lYM8SYGKwfB+v634Zs7v&#10;TZL5orWBRs8shjg9xnpWnpXgjVrLxTYeK2vUnhlLSMkv3ipHPPrSGaFl8ML/AMVaJJP9glhyWQbB&#10;uCsPek+FHje38AWt78OvFl2bC8e9Lx3EqblkXGNnPT1raj+K2keFNHm0+OCSOCW5DtmXLKwGOKxv&#10;Gvg+3+IN9H4q06zKxrGsi3LON74HORU31K922pj/ABA1O90zUbi/8L6RM2ntJ8jRphd38RHtmovh&#10;54k17UIjp+kvcSzoxY28XIxnJJ9K6K11bSrDQo9IvJJh5I2xysOH56H86Z8Po4fhl4sm166t0Npd&#10;wMtztHKA8j8jzQmQ7Mr6vrZsJ2Go2TW8jsC0RXofWqvjTSI7/T4de062ExjkSWINwWwQcCtv4rar&#10;ofjl7UeHo1lnjjZhIh6r71heAH1qVX0e7tHlFi++NxyDnnFNO4uVno3iXxLoXxE+GMNjeW00lxNY&#10;YaR+kbY+6R+leI+C9H1XwT470q/sZtiJchJHJ42+h+vSujvtaudE1eXTriOZY5syK4U4UA5xiuh8&#10;B+FNA+KOn3t15LzvaugWO2ba477sd6Y2lYqfGe71DVbSz1LQoEgMM7b0LZYZHOD6UaZ4n0ePw59l&#10;1GdUuBAFzN1z9az/ABDb6v4b8STaLe3ayQIw+ztKPmI9D7iuT8a6L/askYtLllYyDBzkH2xQ1cm5&#10;T1zwlcaprr3lrHIyFhsx61Ulu7rQNXWO8TdGVI346/7Jrc1LWr3TdKWGJWYggBo+ox3qS6h0DxRa&#10;JDJOvnHBjJ4O7+tRswuHgjT9Y8R+JlufCd863MEXmhUPRe5Nbz6tr02oy6fr0scMsD/MIxt698Vz&#10;ngKHXPhX4rfU42JglQqQejA9s1e8Radr/wASPE/9taZdJAGTaq56gdsjqapbCOk1iwbUNPhgunSY&#10;Y4IbO2s7S5L3RZ3e1bCkYbIJBFc5FrGvWGuQ6Fd3ReB/l80cFRXRWXi+fwprv2a7tVuLe4i2sTgm&#10;M+tMZPceEryXQT4pt7fzokYtJGh56810fwkuofFtlqGn+FbE/altN0wLbSF6Z/pXJz+JPEemvcXe&#10;mQudNvCA6AcYzzx61d0q4svhhdHxLZ3EtrJertEi5xtPOCPegFodB4ffx4mg38ek63DfxWQZWsbo&#10;ZkjOegI6VVTx3JqVnYQ3FrNfRWc4Z7aQ/NHzyBT/AAFqSaGlz4lsbkXEd5cf6YxxkE9cD0q5q2i+&#10;ErLXPtVtdvFNLKsi7D8rKT0xRdlJlefV5pPHl1DoeqNbQ3EKyWtnqZOY/ZSetKfFGs6Fr9vq1w8s&#10;IgvFNyi/clAPOPrUvxw1O1sNU0mHVdPRbbygYL6EZxnsxHSuc8U2ev8Ah2JmS/fWdLvYFe2ntk3e&#10;UfRsdPr7Vd2Qz1S5+IdjbSXniHwhbT2NpdnLSwXJKxOeSrAdATXt/wCyd/wU1+PH7P1+Db6xcXFt&#10;Ag8ixunM1vOueQRnI+or5K8Aw31xo5l8JWksxmUrf6bKx2Sj+8KZpmvWmlxT6rp+pS21/YTlZrCZ&#10;vlCntg0Xi9wR+7v7JX/BY/8AZq/aGhh8K/EHVIfCfiZziGC8/wCPe5b0SQ8A+xr620HxHo2u6fDd&#10;aXqMVwkozmNwcflX8zfhr+0Z7C38WaTew215JNtcL9wsemAelfaP7Dv/AAUu+IHwF1CDwL48hkvb&#10;d8bIJZCXAHHyNnp7Vz1KMXqiro/ZwtMk6CEEgt0Aq5OzudrNg+npXAfs8ftMfDL4+eGbfxD4W1mN&#10;J3iUyWUxxJGccjFej6hb/vxInOfvE1yOLjuCaGWmryPOLWQnAGBuq8itFN5mBgetU7PT4pJjL5eX&#10;xwfSnxi8MxhafIHYihJhc0Z7wsAkRwo6jFU102y1VnW5kO09vU1ZiQk5KVct9PWVQ8QXPfmqUpRe&#10;jFucfc/Brwr4juZk1Xwvp1ymAPMuLVXZh6ZxXmPxL/4J5fBL4iW1wsfgqPTJpQA8mmztDu/AcH8a&#10;+j4YPscGAFDEc1UVGe4ILsAemPWuqnja8HpIzlRpzWqPiLxZ/wAE0/iB4f1D+2Phb8V9UtS9mLaZ&#10;r1RL+5/55564rndT/ZX/AGwPBWgR21xY6P4lW2fFmYW8srFnkMjDDn0zX6IxxrDDsYZ4+bNU3iSS&#10;XDW6n2rvp53iVo3c5J4Ci1oj80tVvPHPg6+uLbxn8LfEel2dlbsRqElv5k14CObcleEj64xWh4U+&#10;KPwwlntY7TxFZQOkO/Tre7jKxWTHrA6NgysfU96/SGfwxoupW3k3+nRSKw5DID/SuU8U/sxfAzxk&#10;uNf+G+lTsDkSG0UMPxHNd9PP4tWmjneVtO6Z8XX2r2N/NBatObbz2/coZAbkyY5ikPSGE8/hUUra&#10;fqX2eO0vYoLa2mCxyFSLexmBP7r/AKbBh36c17t8Sf8Agmr8HvEsF7b+EvEGs6DNft+/+xXjFGI6&#10;cMeg+teWan+wf+1V4H8Tvqfgr4gaRrlhDZi3ht9WtAhCDoQF438fervo5rhZ9bHPPAVkZN34vSGV&#10;tNhWdHUGOABQbuOU8YIIxFA3rXIaWurWevJbBopAJmb7HbKfLtp85Iz1lyBnniuoPwo/aF8J2kn/&#10;AAk/wfvJXQlbqbTJvOOoJnpK5OcL2wK5q/8AFOnabfGw1q3uLJoThlu4GgRcdEzjJYdPeu6liaMt&#10;Is5pUJxeqOmtZ76eUPFIEd8yC5LAeUw+8kZPC5/uipItItZbyJbaTy1uD5tvaoCC8g6lv4iPUHg1&#10;mWHi7TNek32V7G3mYVMkKsRHR1XoG9zV97C1u1W7F3sSdxFdOr4aaQcg7uoP04NbxaZlJMn1XVrf&#10;UJRaS2c1vGjYknRd0ttJ2MK9EQ9zWJPqd1b240y3ZYhHeB9Q8qXctsxPyzPKfvqe6jjtW1qGqxqY&#10;7a0sMTbRHMS+xJV9B3ye9YVzbal9qRrYWsVpHOEsbyf5YbZyfmgKn/WZ7E1aViLXZ0oUQ3J1i6u1&#10;QQurRSRIQUc9JbWMdFPcmkttOk1G8urvWY43SBhJPZxynCntdPJ/EfVBUkkFnp9wts8l1FhPlkHz&#10;XQkIx5RB+5C3r2zWdYeIvsFtJY3KfYIIro4ecExabJ/dJ/5ahvyFQkapmn4gvXkitnvmb7PKRvkt&#10;1HmSDPE9rEPu47k1Fc6NaXTXMZnVyY/9NVZj5M0fad3/AI5B/dFZ9x/ZF1mO/lmjuFfMQRv38RPR&#10;m/55wN149ahgsNSMKnTdUhW2spgZpGy0WmSE/ehX/lsG/rTtbqF7s04l0vS7IyWMZZ3j4Lw83aDp&#10;JbRD7jjHJPNQaTBb6neQW8umpez3Ks95A8xFvcRKM7pJOrTLz8gq3D4Wu7O2a6GoTxzhxJexRcyR&#10;ntOW6RwnPKj3qy95FZ3sOo3Qi8lQCXtUxGjngS2sf8ecck0X00GmrmOnhTVBdNNZWUl2l2zLaqyD&#10;zLyLPKbekO3sx5NUdT+G3hT4n3iH/hD7WT+zHaO2u5l/csB96CUjmSQE8e+K7i8vbme7k8OpYsEe&#10;3E99aWkgLOnGLoyD7p55QUuj2N/oQlsdNk2faoxJCUgH+mJ3kt0/hcd2PpTVapHWLsxNQe54Xrv7&#10;Dfw3uLXVnhtrqwub07rF1G6SRx/yylUnbEvXBNea+Jf2BPFdwdO1fwV4ytryKaJvt8+oQlBbXAHy&#10;xDHMjdh/DX11quoXd7FmztY5GlXdPBNJtjvEHV5ZOplX+4Ku6tIl1o8Npps2ZbiMLA0cIWS/jB5h&#10;RP8Almy/3zzXRHMsXT+0R7GjLofnLq3wt+KfgbVLu28d+C79G04s155cRxbIP+WrEfwt/c4rs/gO&#10;l14s8ZW17La6pZWs0IjSe2tWaSFTwCRxuB7DoM19paP4RbxRbNbeJLW3ewJMamd8pMOd0F0/BkkH&#10;YVd0bwtpOhXiaZ4SsJIJPLMen3TRL50ydDbSLjESDoG64rtlnc5UeSS1OdYCKqcyZ43490XXtP8A&#10;Ad54I0zTr23Wxg86dpZFkurVgPkmMp+7GT/AvtXkngH/AIKKftU/C7U4tMsPHMssETbZI7mYSJsz&#10;gNkngcdOtfTHiiwnvdSg8qSCBFm8mK558mxl/igm7zZPTPFeF/HL9jjVrSS9+IvgCwW6Se/xeaS2&#10;FltJSOZhnhEJ457GssOsDiI8mIinc1m69N3ps9k+E3/BbXxFpOrDTvip4dt7m3WALJc2YwwJ/jIP&#10;8J7GvqH4Rf8ABT79mf4lRRLc+Mo9InnkC28GoAIWOcHp09q/HLxb4E8UeHpLjRtU8JXFnLKu1T5B&#10;kCnPWI9HQ92PA7VyN3cTWt9b6fDcMs1qwRZlfOeclcjlmHY9KxxPCmWYvWl7r8jWlm2JpfHqf0ce&#10;GvH/AIK8UIJND8U2N4HGYxBcK2R+BrZLwMpKkH0IFfgV4G+N/wARfh3sn8D+P9RadgrgRSsWBxnP&#10;Xlh0I6V7t8G/+Cvn7RHgC5Nh4qe31izUoEa9kBc+pBAGfoOlfPYzgnH0daTUvwPQo55hqmktD9V/&#10;ippGoeIfAWq6TpuPtE9jIkCsvViDjrX4qePvhV4k0342XHhbW9NjuNQvNXCi2muREn3uRvIAGRwR&#10;0r7v+FP/AAWo+C3iC1EPxI0C80u7aTy3W2HmIhzgZPHWt/4p3/7E37Sei3fxGtdT02PWtMiMsUkp&#10;WKRpFG4KynGTnj1p5JLMMiqyhVpO0uqXUMesNj6acZLQ828JeGrbwv4etrKNLO3iswIreNrcCOwk&#10;I4gbvOG7MeB1pNUvrqAf2dq1o1nJJLtdbaQNPaFhjMj9Ft2/u9q5P4XeP9X8fWdtq8d55kjztFZv&#10;5YY3ag7WttvSMDs55rp7y8jFwk1nEtvZ20phU3DHyEm/itrlushP8PPWvWqKcanvbnBFxcdD4n+N&#10;3wwm0P4kar4S1vRXtUnu2uLNLWbME+7kPEx4579c19I/AXRdF+E3hW38LDw7Np+oTQRXNzFG6u4b&#10;AH2gS/8APPplK6v4o/BrwF8UbOzk1qO7EsN2ptxKxWaKQc+TsziOE84c9K2Lbwjp+j3mnGS3S2st&#10;HISJX+aLSJm6q7feuFYfhzXpYrMlXw0YPp/X9f1fko4T2VZy7mg0+rz27NcxpMXffKkMX7thxtns&#10;k/iYdya6X4LTXnhHxxpN6b/y7y/1CPz7a2i837XGScSu/wDDIM8qPSquqQ6fYWs0iW9yrRETTxQ/&#10;LNbFh/rk7JbtkZHoTXSfsy+AG8f/ABDtNWtsvZaVP5t2bTP2IS4+VoW6ux/i7V85i61NYWXNserQ&#10;hJ1lY+xLdf8AQ42C447ClqSNc24XPbqar3RJkxGcCvhd2fQrYniXexJJr8zf+Cpn7Jniz4k/tH28&#10;ngbTJb+41fTFMtrGv3CGI37uw6ZHfFfpnACF5HXqa89+OXxj+DfwKs/+E4+J2p2llJ5Zjt5plBkf&#10;vtXv+VehleKrYXFKVKPM3pYwxEIVKTU3ZHzt/wAE5f2APEH7MP8AxcH4ga5jWLm12GztmPlQoRkr&#10;z716b+07+3x8IP2f9PutPi1iPUtbRdsdhbsCqMc4MjDhf518Iftt/wDBXH4p+LbvUfBfwfk/sfSG&#10;iKLewk+fID0YH+AetfJui6n4p8RyvP4wM5uri3eWWW6lLCU9QxJP3W7P2r7XA8J4rMa31nHuyfRf&#10;qeDiM3o4aHsqGvmfRXxQ/wCCgvx8+MPiyAza7BZRQTSNaLbnDCPuVB7jjOe3SudsP2przxH8adK8&#10;R/ESKfUY44fs76hHESbVf+esQH3yCOSeleIvqzabqH9rzaaEWXbBaMFJZn9BnlpADw/Q16yP2e/j&#10;XfabZPH4A1CKSS3FzcReWFnELci6CDkgDqvC19rLB5ZhKKppKOluiZ866+Mr1OZNs+vtDe11mNfE&#10;csPmrMqyRpbzDfq0RGVlL9IXA6qOTitfU9KklsRrIjSeZ4cQBY8Q6ggx8iR9ftKf3j1Irlvhz4HT&#10;w/4GsJ7jUof9Egin1EJH/ow2rxcQnOXlHVk6cVv6teatb3aSWpuLltUtjKqWrAT6lCOfPgGNtu69&#10;SO+K+NqqPtXyu/8AX9f1t7sG3C7RxzjxKNQupZ9ee5N2pS2sZZAkl2i53QXMhOIJFxwRzXqv/BK2&#10;fT9d8V+P/E0d6JGW6t7RMwEFAiklCx+8QeN3fFeJxTXN7fzwT6dpt1p94ZCxuLto7S5Kj5izkgvd&#10;oew619Of8Eu/ClrpvwW1TxF57TNqniC4ZbmaPa7oh2Lke2DXFnbVPANd7G+Aip4i57x8avEy+Gvh&#10;trGvoOLXTppMZxkhDxXL/sgaWsX7PPhy6kbL3dobiQ5zlnO4/wDoVR/tgaydE/Z98ROkW97izEEa&#10;g/NukYKMfnXWfB/Rf+EZ+Guh+G4bdYRY6XDG0ajgHaM18fJcuG+Z7afNVsdLt2/KBSOuIyQv4AdR&#10;TmmQdetMubtIbZ5HbgDJIHSuO6WpurvQ/GD/AIOf/GHi2OPwpoUoSLS5nkZNsmWlcYySPQA1+Mtx&#10;KmK/Vr/g5q8W6p4l+LXh/TjqVoljpdu8dtarchpndmy5KD7qjA5PWvycvJQgyDj3pLU0ne5XvLsK&#10;Dk8VzmuakGPlRSnqc1a1rUWQsVfnFYWHuJ9ztyT3rVIyvcdZW8t3KEUE5PUCvQfBXhklhiPOB1rL&#10;8H+F/OdZsj24616n4Y0BIIgSg4AyK6aVO+rEtzQ0DSUtIwxjA44q/d3a20JOf0pzMIY+gHpisDXt&#10;UkIaONjwOa6XJRRZU1rWSSTuxkkZxWPHelps7vlzUGpXckrlS3fiq0UhTgE81yyndglqe1fA7xNB&#10;p1/Duk2/MDk+lfof+y58XNKtbW3ie6jwFGc4r8ofD3iS40qZZUkIKnjHavaPhf8AtR3nhV08+Rvl&#10;xgq3as5I0WjP2j8O/EjRr2xUR3yZYdARWP4yhsvEyGJtrA+tfA3w0/besrqOOKbUweBw74r3LwP+&#10;1LpepwoE1VCD6v8A1rJs0UkzpPiB8AfD+qwSSS6cjnB5218lftGfsy6NbCae0swpGcEDGK+yZvjP&#10;o99Z5knXlf7wrw79oDxtoeo20ximQ5B6GtI8rBrTQ/OD4ieEW8P6jJAY8BXIXGea5KRiuQfyr1T4&#10;/X1tNq7m2cFSxwRXlMxOeT1pmLHK4IFTxvwMGqqDnNTx/LxVRJdzStZ+g5FXoJd3QnPrWXabmw3X&#10;jpWhbb1WtIk2L9s7Fhg8VoW754OazbbJIYVoWoI+8c1rFdSkaFvkHk/Q1oW4wQDVC3wSMVoQLxVM&#10;C1F6e1XIlAYHbx9KrQRlucVaUgLmqSLWxMZgox+tYXiHW44EZN+PerGqaolupBPTNef+MPEZbdtk&#10;wMdRUVJKKuJsyvGniIhmQtuOeK4LU5TcOWA5q/q1+1xM5VjjPeqDRs3ORXnTnzskqpqOpac2+3lY&#10;YPGKsR/EPXIHDSSMSD1z6U2a13Dk1QvbMbSMetQnYDptN+MepW8gVrhk+p712Ph74/XcW0veZJGC&#10;Sea8VntypIx0PFW9H0e9vZlEG7HcjtWkLsOZo+ldC/aDmJQLMTyMndXeeGPjU14QBMQc9zXzl4U8&#10;FasQpCu2BnBFel+FPB2pxhHcMvPpXRGMiozk2e96L8RGnALXHXGc1vW/jKJkBM2a8i0uCexjCs5J&#10;C1PdeJZ7NCqzYI61bUorU10kj1x/GFqRjzVH4imJ4zsySDMDj3FeEan8S5IWKGbGDgkVmL8WpUfi&#10;7H0z1qHNiTij6Qi8TWU/3ZR+dTrf28oykgr580j4vtKwVpgOc9a6rR/irHIoXzupHOaSmx6M9bco&#10;yZBBx6VBKqnGRXI6Z4+t5UAM+c9BWza+KLacjc/41alcFFJl94hzxUL2y5z61JDe20/3H+vNPOG4&#10;GKT3GU3gKnCio2i46fpVuQAdqYFFRqgKUsZKkYzVSaMjIINassf8QFVJ4c8gU0BkzRsowRVC9Xgg&#10;981szxAryOazb2LIbNN6Atzl9aTIZf8AZ5rivEEYJZQMc9a7zWYTy2OCK4nxJEVY8dTWctVct7HL&#10;zAAk1z/iKItA4A4xXQ3CtkisXXIi8LLnFZs5J7nleuIqTupHc49qynO1Sa3vFURS4LYHWueun2jA&#10;PGKy6gVru4Cj+lV7S3mu5xGiZLHgUkz+bJt612nwr8D3Wt6pFP5RKBh+NXFXlYTOx+Cvw5MzpPLb&#10;bmLZBI6V9PfD3wMFgjU22Bjjisb4N/C2cRoDbYH0r6M8CfDTbHGWh6Y7V6VGFkLZGX4P8BSSbMxd&#10;+hrvIvAkcOm58nnHFdh4d8HQWEK5jHY5rR1OG1tbUoQM46V2QgluJ6nxv+1V4VeHSrkxIQxjO0Ad&#10;8V8bXCSRSukikc46V+hH7RGkw6payADPBx7V8WeP/A8tjqUxiQ4Lk1wYuPv3RaT5TjIkEjDPTNdL&#10;4A8MN4i1+DTwuVZxk1hmxlhkCYxiu1+DuoRab4kieRtp3jbmuCSaQR1ep+kP7EnwS0+30W3kht1y&#10;qDqvSvoT4lyXPgrw288cWI4oifyrxn9jj4l6NDo9vE10oYKATnpXqP7QPjG11fwlJYWU6uWiOSO9&#10;Kkkl5nSj86/2rv2g9d1fxPNZ6ZqEkaRucgN79K8N1H42+K5oTbSX7FcEcmu+/ao8NJpmtSX8BILu&#10;d/1rwa7d9xU960SstSJ6Mk1fV7nVbtri4nZi3XNUiEHBGSKHJHemFufX0pxRloD4IyBjFAUNyAMU&#10;qgEAClCkNjrVCG7F9KKft/2P1ooA9tkl3tnmoriTCEsDjtVGO83YJY5+tTTTlo8HpiugSKF3cIjF&#10;mHOeKq3M6Sw/IeT7Ut8yuS2ap7yrFQaBXTKM1tI8xAPepDEUQEdh1qcuu7BIzTJnXYVqZDRBFdrF&#10;OBJ3NS6jZtJH5kHQ9KqTRFjkU6HVGt/3TnI6Uk7IRCto8ZDsOaljv5IBsd+napGvoZhlFzx+VZ14&#10;zBiQOtJsaC4k89y57nioHmlt87OnvSQybnxjpSznI4pXE7oT+0C67XNRM+4llNQOpLn68U9CUzz0&#10;phElS5MZxnmnNcFuW5NVTIjN1605yQuV6fWlzIolaVl5BNVpLuVA3zUx5n//AFVDK+VOaltgOecS&#10;cGq1xEzcBhTtwL7c01i45I/KpewGdeod2BwPase++UkCukmjjkHI5xWRqViRlgOKglbFHwpqk+na&#10;3DMGIXzBn86/RT9hzxvY6pZyLLdDzNqhCT1r83nPl3GcEHfX03+xv8R7nRZUhWQ7vNAAz6V7GXzc&#10;ouIPTU/V74a+KNd07TisVyzK3YtmtjWtf1O/tWMz5471578CfEa6p4egku5wJHjBKk8gHpXps9jF&#10;cWJaIhhgVVZWkCep8xftGeGIdWkkmePaxGcgdeK+J/i14fl0zxDKduVx2HSv0B+PGlzxLK6RZAXk&#10;gV8Z/GPS4p7uVZIzu5rnkrofQ8B8RRoUOQenGa5K/gAYgL1PJrs/E6+VctEOxxXH6zlZcDJJ6muK&#10;aEtjnr2PEhTI4qAnZxn61bvwGbI61TlORj9ayJFVQW3ClQMzfKPqKjVxGBk0qyAncppp2A1LKUxx&#10;gM3TtWja6moYJzj3rCivEdArcEDrTkuQDnPI9TT5gOnTUfKbcrH6CrlvrcbgHcVYe9cpFfsx2sfp&#10;mr1pcBTu3dRjFWpMqNrHXx6kl5Eq7+e/FaVnLDalXZs4+9jpiuPtLwAgKeldHYXcE0YPmAZHIJq0&#10;7jOq1O1t7u2TUtOmDxsuSAOVNc/rt3HJYtZXXzAfdYjpUsWrT6cpSKTCkdM8VheILx7olsd+1TId&#10;9DDknBYxr0UnFMf5u3Xg8VXvUxKoAIJ71CbiaJ9rKT2zis5biYTRoA0OM1TceQCyipZ52D7/AMOt&#10;V7icbdpGayvqMhlaQtlTzmqdzK5JU9RV2R1CDvkVWkgEh3qaQFaLJbaelWred4jsUkYqNoCnzDpT&#10;ZWVOAD0oA0be6jMoBbGe+elWnljLbQT6ZrnzK2cjtVlb+bYNwGe+B1ovYDYMUkTZB5HIrqPA2tL4&#10;a1G38RXERliRiHjHp0z9a4/T9TjlQCcnI4Ge9adprawZibBiJ5U9Aa1hOwanqOp+KtOjgW+07XTc&#10;21yh/duTlTjoQfSqPhG1m10DStC2pOGYzBh95c/eyfSuL8OanaQa4ltqEiiC4+XcRwpPQ16P4G1i&#10;Lwl4oSTUoFuIFVo5HWMYAYYzxXRCQao9O8GfDCTSdFGq3MkTwSAI1zbncUb0PpU3ji0gs9CS4v77&#10;dHvwhUAhsDvmsnwZ8bovCdvfaLerLe6fdAjy3wfLbsy4rD1bxJea7dnS4pybJkMvl7QenTHvWl2x&#10;p6nR215FFo1nexotzBsPl7ly6YPIHtXb+C/Dfha+0t/FNzfSuigCaKPqhbsQeted/DmG5vLhNGEm&#10;y3MoAEg4XPPXtXUaxpeteEpZLnw9rBtboqN9uU3xTKOcMP61T+EGtTnPjpoFr4XhW/0iUz2F2SuQ&#10;NrRt6GuR+Gmt2GmalcaZPeYSaHcC3BH0NX/GPibxF4jlmiv1aEZI8nHyk/Toa5XRvCmpSQNd3Z+d&#10;ZTFEkf3sYzk1mk0hps6Dx5pUOrWkVzp0n2hVk4cAn9aq+HvFOpeGNHk0LWonS3Ri8DE5wT1xVhL6&#10;bwxEmkX5Y210FyxH3GFGv2djcIunJLIwY7lcHjBFDJdzH1E2OqX7X8aef5qbWcHnFc/d3t3pDx2E&#10;ks8cKTlj8pwy+lWpLe/iumazAVYSQ+08VFd3Et0Wtrk79y5CsOlZvYaVy7qjaR4ikmv7eaFbcR4M&#10;LLg57Y75rm7Oa40GFrdGeSFju2g9M1LoFrDD4mt0vZFW3mk2NITwp7A1p+MobNdNnkSP7NNCfkw+&#10;RIPT61N2GzOp0n4Z6LrGi219EN97d2+5yHOAT0XFb3w68Z6Pp/hyTwxqBt5r2xuniZroDcE7AH0r&#10;yfwH471SPWbbw5qE0iwNkoyNhvXAPvU3jDw9qbLc6rpmnTRMp3EB87vTmk20ityr8T7Iv4mvJ9Mk&#10;3xGXKL/CPpSeF/iJqNvfWugvEzygbFZZDt/Ee1Z2neMIDEllqEHzomG3LyGrK1HUEh1hdQ0+Fw6v&#10;ksg7VPMS20zvfFtnqk+n+bFqDOu8H5VI2Gm2PjG81SCTSNQilNyU8tWAH7weuKow+PtSuNB2zW2b&#10;YZLlIufrVbwLqcXiLx/Z6ZasY/tG5Fmz93jNNO5S1Or+Hlmvh3xzbya3EPsxtnimV+FViPlz7Zro&#10;vGl7aaMltcaHbIk+9nkisW3Ar/eOPWovG/heOTSTdWt4JxbjEr4wWqv8M9Z02x06bSL+RIHkk3g7&#10;cmRR2PfArRPQLmYutQeJS9xPbujAncTyRVbwB4g1Twv4zks9LYiOXc+9OCo9fpV7XLKytNTm1iyh&#10;ljgWQBURfvDrkj3ruvAPg86/ZzeOYbeNrdoWgtgI/mVscn8KaA4f4rNdXUq3UT7pHYuHAyMmsHwj&#10;4cbVGW4upN2MyySE9x2rsLzTtS8d+LE8I28yotlu+0zxpjjqFx3al1fwfP4HtEj80tHLMV8woQQf&#10;QigTVzDddJ1FGtXRCXyzSKvKY7Vi+Ifg/r7m217Rb0Mh2zLEDhguetW/EfhTW9Jil1GS3byXYMCv&#10;8Hpn2rrvAevG58HzQ6rL51wj7VZxykeBjB7jrSsK1jNmtLPVdHaz1JlWeKIbsHPb+dcVJql74Klm&#10;tbG5Jj8zerL7is3W/HF9D44uNLVmSN5iFkTv6VIus2Ul/Ha6r8xkY4duAfY0JE7Gr8NNOi8e6tcz&#10;XriUnn5mxjn2rZ8Q+A9b8Mag2oQw74NnCfeIHqKqaJosvgaGXxHo0Y2T9Y1XoPQUzRf2g5bTWli1&#10;/TQLUIYwzclc8Zx7VN7DOgsL1ZtLMVr+8O3KK4GfekjudK8a2v8AwietSiOVP9S6sAznsDn0rlfi&#10;jr9zouqW2v8Ah7Y9sjL9oWPjIPcjtVPxHrlnq0Fr4j0gKsq4KlOD7hvenzMDUsbC98N38/hSTU9o&#10;mbEDFuD6/jXdeHPGXh7XfDb/AA68ZaWLXUI0ItNTTADnPBJ7ED8K8s1fWT4mtU1LzgJY2w2etaHg&#10;q/Gva7Hpk10n2iaI7GkGQNv/ANammgvY2xcXsWqnwX44vGurPzfLs7mTpgngmtm1u5PhB4iTRNSu&#10;DLptxFm3lKkxt6r7VxXibxDNFqz+GvEjrHIkuYbgH7yMeCPyrX8QeILrw/Zx6dq9zDf2U8I8p3wX&#10;iI6DNO9wOm0n4q6r8PPG9vquj6dFNp0zA42ZA9elc98RdeTxd4g1bXfDWkwzLesDJBbjJ3dyAKX4&#10;UReNbbxBa+KF0u31TRxcGOS3kI6Y5I+grQ/4QiWb4rzal8Or2206WZ/NNm/zRjI6YHrQNWZBp2ve&#10;INb8D2qaa63Ulr+7u7LbsmjIPDe5Fbd1qt5pkWn3mri7lucbXYSFJrc44IzXC6nrOseGvGF9aayo&#10;tr37Tuee14Vm4/Su18d+ONI8b2VtqMdqwvYrNY5Z0YAPjuR60CPdv2Z/2v8A4j/BPxVZ+JfD3je5&#10;ktpV2eVfSEZYHocd/ev15/Ys/wCCpfwl/aUOn+APFF42jeLZYgkNlOQY7sqOSjfrg+vFfgVY2dzc&#10;+C7O8edZvOuSqKr/ADx49RXonh3x2/hOwg8ReG2uY9WtET7JqMDnfZSL/F9M0+SMxXsf0xaZ4q02&#10;ZDDp8nmshxLtGcGrq2s8p8zyWAJ5OK+Cv+CYH/BVnwX8XtC0X4VfGiOKw8Z+QsMd1Gf9H1LaANwJ&#10;+657g9+lfohp2pWN3p6yo+fNTIB61x1KcoSsVbQrW9niLAGDnnvV6zt1tlJHU9abBLERtDgmraon&#10;lqc8kVlu7D0SGLvk5BFTkJGNwSnQwBkGaju42LBSOKGtbIla7jfMkZtrLwaURRRnzm65qS3THOKZ&#10;PlhtA5os72QutyaOVX5WpVJ2/N+dQWaFBkr2p0lxnK4os7lJ6DbgHcCqg8+lKlusmQYx/KkRNxNW&#10;Yh5agqOTV7IhasF0u3lXy2j4Iwa5/wAU/B3wF4otXtdd8M2V0j54ntw2fzrrYDhcj1ouBuwp7kVp&#10;CrUgtGEopvU+fPGn7AHwO8V/vtN0ZtLmznzdPmZAfqOR+leaeIf+CdnxF065nvPBfxWM82wi3XVb&#10;UPt/u4K9x64r7JYbSR6U5IFxudDk12UszxVPqYywtGe6Pz28S/s+/tJeC9QWTUfCdvrw8rZdPp0x&#10;3Hj74Bxg+1cRr3iG70ZjBrvhjVrbULBtks+r2DLHPGf7qgYDD168V+nMmkwSyeY0Qyaz/EPw68M+&#10;I7cw6ppkUisMFWQHNejSz2rFWkjmll9NvQ/Ojw742sddhWOxuTe3SLvVXkxLqEQ6rMxI2Be3etOH&#10;Uo9YkiMN1aXjOClrMV+UDHNqqfxOOzn86+sPGv7B/wAEPGcpmuvCsUDs2TJaMYmP129a8q8Yf8E1&#10;b6wvpbn4a+PrvTywHkx3GJFXB4AOMg+4r0qWc4eVk9DlngJrVHm2i6dommXafZ7RdrcFJ3yMn70V&#10;1J6Z6AVacWEV+Le3m8oMrJa3bQgNAxHNsqdCh7OfXrVT4g/spftUeHwZ207T9Wjchfs2nuY4mI48&#10;xkP3m9yetQWOt+KfAWkrcePvhnrqajbAW14z2LyC/gJ+80gyEC+3pXbDGUKj0Zzyw9WK2NOzuMxy&#10;6XcAWhUlRFJLuSwkP8Ny/wDy1VuwBOOK0YfDlu+mLEdYaKeM4BjjAntWPVUB+5A3949jWFL8RfBr&#10;aoba21azU28f+iyXEZWN0PW3CMMvIMnDGtjw1qSTXH2vTLhJY50YxNdSgmRf4obuTOP91Ac1vzpr&#10;QwcGnqMgvG0aGOO2vI7YW1xiR1XdHp0hPVR1nD/iBmtyS7jlsGW5jmWZZN91AOJrfPScsOI4T3Uc&#10;jNYuqaZaTTWOrW81zFcvdGLT5THhyP4rUR/wJno7VoXt7Y29v+5sY0t4H2JI75isJO8Vyes+49Mc&#10;c1MnzWt/X9f15pR5UQXizXF1jUpYfIhYSefAm2GBj0mtkHMh9SRisXXbqSXVHmnvpJCwRZoYztku&#10;CPuz5H3PcDFM1G+1gk7WltZS/wDo8t2oD2bf888fwxv/AAipPsUJ0tr+5JjmztubY/Kbbd3kbqUb&#10;07VtFJbkOXYlOvjUtOl0mGGZdQhmDXCW65WQdA8CdPN9T7VEmv67FrR0o6et009oftES3e37ag6v&#10;PJ/DIvXavUiobaW20bZcm5Fv5Um20eBf3ttnsinrGf759ak8QWdrNNNPbzKHikWa88sZtLJv4bhW&#10;/wCWhPcDNO0L2BSkRIl5cJFqV/cLcXany9PuhGVN5AD81ukfQOB/G3PHWt3wz4btdWaa7inR7OYn&#10;zIJrgmF2729255Zh1AHtXHyatrlrJPNrCf2hBeH/AImFoF2T3Cj7txCBykfcnjrXZaJqOpS6MTe2&#10;drGpiVYjEd0d2gxj7Oo+9Ov949xSnflshxlqY+uReGf7Y36laG2itYTBYXc9vulAI+az2dI0POHI&#10;715f4j/ZZ+EPxGg1G1t/BtrotvNhItQjYhdMmY52yP1m3dsdM168LLU31iOKO0W5a8tyZUuJBnUF&#10;H8Nw54jkUdFGCauTC9hsba9sIGRkl8i2ne1+SZRwbURH+McgSH2rWniJ0V7j1/r+v6YmlP4lofPP&#10;iz9g9NHiRfBuoS2qS24g1CHUTumaUDCzfLjy4ec544PNePeLv2Sfil4amu/7b0v7Q2hsBJNZkGJw&#10;wyHQj7y+oHNfoC+mvf6ci2rYilfyzLcSkmNed0F4/v0UCsq+0LWIbe3nttUlJgdorOWaJWmtmYYM&#10;ATp5RHRz7c12UM7xUNJO5lPBUZO6Vj829O0vUL6NrGx0i5t5vOAmMilIxzyCT92Mnp/Fmr8dlq+k&#10;X1w+r61dLG8axQWSMUd8dRzwpHZjy1fojbfDfwFq+lR+HdX8IW0cNtOJnglUMmm3OfvTSYzIrdlG&#10;QM15b8Sf2Wvhj4q+I6Xl5pWq6VGyGO/isFBZ5f8AlnPGhzth77j0r0aOd4arP34WOWpgKsY+7I8t&#10;/Yj8VeJL/wAcap4L05ZpbGKx8yXTZCIUuwvO7cfmRl6nuxFfQuq+ICviKC3leO8M0JFjPLb/ALjU&#10;D0MMUY6zJ0Dt1xXm3we/ZU8aeBPijeavr2oWt9ZaavmSX8M5AYHOycY5ndR1A4r0q+8KQ32pBWt5&#10;bu5ZTLKtowFzdRk/LdQdoNv8Q64ry8wq4erieem9Lf1/X9LqwkKtOjaZt6z8Ufh/4JlstX8YLdW1&#10;sXigv5IoPPdEc4KXh/gbjgDtXovhTwT8FvjFc2t/4B/aGtLtlLJawSiNnjQggxBDgH6kE15T4n8P&#10;/wDFH6l4Y1SO0uJ9QsXSLdGWttQiCYBAHzS3K5/MV8TzW938K7qG90/Vms5bWdllePelycE4WQHl&#10;XA5AHUda5KGVTzKLVKpytfM2q42OEac43R+udh+xr4XubOLTdZ8YX11axMdqRsELqeqO45dfY8V6&#10;34E+H3hTwDo6aJ4X0eGzto1CrDAuFFfkt8OP+CkX7RvgLdq9p41nvtFtoQGTUsZP4dm/2RzX0X8I&#10;P+C1vhTWbSFPiN4DmgzLtlvbJiVSP/noVJ6ew5FeFmPDWew/vry/yPRwma5dPbQ+/cDGKgkj2tnH&#10;0NeUfDP9tb9nT4ohbbw98QbNLghWNtcv5bqD0J3ev1r1Oz1zSNQQS2N7HKpHDxsCPzFfK1sNiMPL&#10;lqwcX5o9iFWnUV4u5M7mKMFf7tfk9/wVF+Md98bPjPqPgCzDPH4XnMEMaP8AxYBOeyEk8Ma/V66k&#10;SRcK3/1/avyf/wCCmXwp8X/Cn49654zvtGuIPDuuMs9rq9tb7kZv44pAOW5AwT0r6Xg76v8A2pep&#10;vbS55mc+0+qe78z43hsNUu7J7/VDJcRrKSLJvvuyfxr3Lj+LdwR2rpfhp4T8Y/E/xfZ+HvB2mWjN&#10;JiOW7vWP2KzJGVM0p4IYZ+Q8Aivdfhd+zh4e+JukWfj/AMVWN3Fa3MSzWlgkgM+tRjrsK8KygcZx&#10;mvcPDnw68MvFbWXhzSrAWiWQC23lbbS5jQf6q5YY3Xa84APUV+k47OIUU409/wAD5XD4KctZnJ/C&#10;j9k/4a/DXw/F4t16SG/1xZ1STWtUjLpYT8j7PDD0eNuz4r0O/wBFk8P28P7vUIIYJlNwpmBk0xmI&#10;x9ol6tbsD9wdM1Hpt1p99f2mjRtcyKjAW95fx/vr9Dx9kcZxbY/hcgHFdBJqEUdjGqapFaCNjbWc&#10;9/EWt7KTqIJx1uM9nHA4r5StXq1J803f+v6/rf2IQhBWSIdSvYbKTy3lS2iXaxSOHe1oxP8ArbOL&#10;+ONuMswwKxPGqmWwh057BUSQh72xt7sqVQci8SUce7RL16YrZuNBubiFb3X7+7tbyJgjzRkfa7Zj&#10;/DJ2js36fSs7xFf+ErjSf7NubJC+nOCscClotKm3f6y3Xrco3UkZFZQeun9f1/XnTWh5n8RbKfWo&#10;GNvBb3VuNOlaIsnlrcEdLqxh7SDHzE+ma+1P+CfXg3VPBv7L/hnR9VhfzpbZrlpZDln8xiwJ98Gv&#10;iH47a5ofhDSZ408OXFs7W/8ApFmjk3zu+NtxEwysMJLfMgOea/Sf4A6Y2lfB7w3bPDsMeiWw2Y6f&#10;u14+tefxBVccLCHdnTlkF7aUjy/9vrWNNsvhVpHhW+vPIbXPFNhbK+0lgPN3nGPTbXuOm2gt7GGO&#10;GbcqxKoJ5JAAA/x/GvAv2tJrTxF8d/hP4Mlu1Ky+Jpbq4t3IwUjhfB59yPyr6EtlVIljVwQo44r5&#10;asuXDwXqetTadRixwyF+TkfSq3iZRb6PO/mbSEO3Aq4jNv45PvWF8Q9Wt9I8JX+q31yIoLW2eR3P&#10;sprz027pnWrKSZ/MR/wWa8R6zq37dPja31bWprlbe8VIfNP3F2jCge1fG+tajsTaGwPWvoH/AIKV&#10;eLdV8TftV+MfFOrIpOpatLPBIGB3xljtPHTjj8K+X9Y1B5pPLA49K1hoFR6lS8uZLiYgnIrX8J6K&#10;97OHKgjIHNUNG02S7ulRYu/avTvBPhcRIpMeD0HFdNOF2Y2Nrwh4bjgVNyc5wOK7GCBYIsKoGPSn&#10;aPpBtrbGznA5pmpytCpUdv0ruVoxKskZutamEGxSfwrlNVvmIKqSffNaGsX3XHJz0rBnZpMlua55&#10;yux2uQOxY5Hr3pm5sZPNSbOMY/KmlGPBz0rGzKsNEuz/AFZ606PULiMk7jzUOCmSw60xzxkChqwG&#10;zp/iu/sZFaG6ZT6g12PhT48eKdAK+Rqr4UjCk8GvMskcClEjqOTj8aVkxXZ9M+H/ANszXLa2EF/d&#10;E5GOHrK8b/tPXGs2rpDOSz8AFua+fkuGODk1IZXfByT+NLlsUpNI1fEXiafW757q4kZju4zWcGZ+&#10;TznuKSG2e4faiHp1re0TwXrOsMIrGxkkJ9FquglqzGiBBwBjJ71Yjj5Hr613Np8A/Gk0QnbSJMEZ&#10;A2VT1P4WeI9IJNzpsqBeuUNNMGmc/aRNk5FXrdAVPoKcNNmtz5ciEEcc1PBbso6d62irkEsCbTwo&#10;9sVoWsZODVSGLnp3rRs4SSFI6AVqhlu1iJweMY9K0reHHBHaq1tEAABV5NvB9egqrpopFhB5Y5FQ&#10;X96sCH6UT3axLxxXMeJ/ESQpjdyByc0nJITbM/xTrxAfdJhcnvXnXiHWXvGKZOCau+KNeaaQqhOM&#10;nrXOySmVi7YPrXBWqczsIbnOQTmnIu7kYOKaoGCSOKfE3cAVzMBzxgDDAVm3zgthe2c1au7kJkHu&#10;Ky5LrfN5eOppxE9iS105r+cIozk16d8OPAolZGa3VumeDXOeANAN1cRybeSRnjtX0B8O/DMVokbb&#10;FHfkda7qNO+orGj4P8BRBEzBxn+7XZxeGbO0gx5Az3zVnSoYrSMHHAGTVXxH4ijtYHJcZxwK7Fax&#10;d7GD4hntbKJljIBANefeJfEQMZSF+ehpPH3jKRHZQ/rnmvP7rxBNdSFs8+ua5q0leyGpFrXL6aSQ&#10;kSEA9axXWaUkpIV9MGpjO8r/AD8k1paB4avdcu1tbWJizNxtXNc0noK1zMhub+3xsmbj3rU07xPf&#10;2hDM7Y+teoeGv2WPEmt2qzQ28m4jr5dYvjX9nnxj4W3TXGnO0a9XC9qlTWxSgzL0X4g3ULL++Y88&#10;Amuq0j4ovGQsk/Pua8wudPmsSY2UqQeh6ioluZ4yPnOR0NaLUfM46Hvmk/E2NsEzgHPZq6XT/H1v&#10;MP8AWA/jXzTa6/d27Z3En1zW7pnji7hx+9b3yapXQKaPo+08VwXQ5YfQVet9TtpsYfFeC6T8SJVI&#10;3Tnt1NdJpnxIVgGL5PsaC00z2DzI5I8qfoahuYsHjuK4bTPiHHKQHlP4tW1beL7aQfM4P40lYZpT&#10;xb+cVRvbbKk7RU8et204yrDntmmyXEEmQG69adtATOY1y2whPoK4nxJbZLAivRdYjicMoweOxrif&#10;EtsTkrxyazldIvdHA3aESsp6VkaxHuhKAdBzXS31tgnIyRWHq6hYyzenOazauYTSueW+M1CFm9Ca&#10;4q8lDcA12Pj+5USMuOM4rkdM0251i/S0t4ySzADNQZlvwf4cuNd1NLaKPdz83GeK+s/2e/gfK4gl&#10;e0wMDGFNYn7M/wCzvLeTQ3VxYliQCTtr7o+DXwRh0m2idrRRwOo6CuzDUnLVgVPhZ8JVsYYybbHG&#10;c4r1/Q/CFrZWwYx4IHcVr6LoFrp0Cp5QGBzUet6tDYw49OnNelGKiKxn6vewadHgsBxwK4Pxh4xW&#10;JWCSduuad458YrhirAADpmvJ/E/iaWeUlXOM+tKVSwJFH4gayNSDITkEGvFfGPhWK9lZ1jA/CvRN&#10;Wv3uXJY5NY11brIPnUGuKpPmZtBWPFtf8BouWjtxkZ7VzTaReaTcC5iyGQ5zXu+paNbXCnK9a5rW&#10;PBcMm4oig45OKxcUxuOpL8J/2ntX8CbYbkyBVwN6t2r2JP2w7XXdMDNrBJI4Rm6V83ap4EmRiYxn&#10;nstc7qfhvUbQsUVh3wtZez5XdE+8tzt/j78UrPxTm1ilR2Z8kg54rxu8Y5OK0bvT7tGy6k4qhcxT&#10;KT8h6dcU9b6kybZUZsgbuo60wtnqfyqQowJXn3zTChZjVbEiqzMMYOKlCHPT86jUYI/wqxEu/AJo&#10;sBHsPqKKm8tf71FAHoSygEsW61ZgvFYbGYdKyPtYHJqSC7iPIfmugVyxdkZLZHNUZDhixNSTykjO&#10;apzM7nIP5UrO4myRjk5Ddfaq8kuDhmqVGCjBaqtywLb8ilLYSvcdJcKB1qrdOr8qKSRyTgH9aieX&#10;acE1JSQ1ZTG+QadLcpJz+dRTXKEEcVXZiTwahson85VJ2d6rXFy/XNOIIGSajmRWXBNIT1I4Jm8z&#10;5h+tTTSHYe1Visatuzgilkuwy7GP0oElYYXYvlDnFTq7kBTTbWND83HToaW4ZV+6RQMRgCfrVaZW&#10;Bx+dPL5PP50MwP3j1FBN2V0JEg45qwyI6ZHNRSKCTg0wzPGRjpmh6DvpcbLGwBwtU73dtYH04q9J&#10;MCcH09az75skgGsyUzC1KEB8qnOc9a9d/ZXu44/ElvbzkYMykgjtmvKb5S5JByR0rpfhb4gfQfEE&#10;N3HIF2sO3vXbgZ8tWzG9Ufrj8EbN5NMW7gbcpRApzwK958N3IlsPIkxkqATXyz+x/wDFKz8Q+B4E&#10;M6mQAKR78V9KeGLsNCGeTrXpYlO5EWc/8YvCA1TSp3jHSJjmvh341eHmtb2QuncgA1+hHiiNbvTZ&#10;YVYHdGRXxr+0p4aay1GfemAW+X8q4tbGp8TfEayS01KQIpyea8/1K6CzFScAda9g+JeliW5mdUHH&#10;f3rx/wAR2EsFwSFOM9a5JolsxL2YMxIPXpVNpQDx1NT3MLc5fn2qhLuhck/hmudq4Kw95OMNQkgH&#10;ANRO38RPUUKQcGmLyJQ7Kcg0LPIp2k9RUbSYHTvSKQGyKBl23cnHzDPpV+2nKgZwcD1rGSQryD19&#10;6mW7IAUEZpO40joLW4Vvlz1rRs7wxrtL/Q1ycV2ByG6Vehv5MAq3WmpNAtzr49RDw4mcHHcVFPdI&#10;cbTkEVh2962AC3XrxU321jhARt+lUpXGW5o1LZKjB6NVO7GVIPb2p0lyp+QP9ajeYbSep70SFuZt&#10;ycj5sYFUZp8jbVy5JZiSKzrhirEgdKxGMaUgYJxSx3IPD46cVC2WOc01s4GaUtgJvtW0YZhUDSq5&#10;yfwprH5Tg01BzzSWwEqKDzmpHCjlDmoSxzgjPFJ5pPB/nTQMlWcoQEP51OLy5MWwrxmqgQFunerY&#10;jEwABzimBftbn7RAGc5Kj8q63RfFUsvh5bZpV86J8DJ+8tcTFOtqdufqMVoaarXYa2SQb3+5zWkJ&#10;MNWdxoOoy2+q2w1vCw3LhZCDgqD0Nd14cfy/EUGm21sszFyq7FOceufTFebHSJ9YsreK6zFdRqEw&#10;x+/jpXTeHfFg0DWreSS4yYozDPCTzzwTmumMhbHsvwr0yz13xp/wiV8DA1xuMUgPBZeg9q7rWdL0&#10;7xbp83hXS0c6nBGRDK/RtvVSa8q0vVJ/tMOqeH7sEHHlyqeQ39CK0V+POueFtffR/F+kmIXLDGpx&#10;rhSR647Ed610Za1H6Z4dllMWh6/bmGdJMRFxwTnmrM/hfQV1OSC1RkmjjKuAPlcj+tW/GHiPSbjS&#10;/NsNQiufNIeCSNuR9DXB61448YaZdi+a2acRyq6S5wxHoR3o3Fcg8Y6Xd3FlIk1tIrLkKGQgiq/g&#10;C5j1XwpOs203drNtZWbonaus0jWIfFuoSak86tvj3GBzg89RtrPuLC206S5Gm6XGiEYZkX5j9TUP&#10;Ybdjh/E9vcaPemYx4iu1G9VPAYU6CXQZ9FgnRP8ASF3K+RzjPSneKby2ltpY5JifLf16Vh2FrcX0&#10;A1KzmzEJNrBRnB96h7CuZ2s20CS3KwQs6hlITPHNQG6nupYo7oGaArjYzZKHHFbdzYst0ZWdQGjy&#10;K5zU7MRxtqVqW3JJgrWYi4dAt7thdm3LBeMxn5hXQaDrVlpmiTeH7q4lOZvMWWZs4GMYrmLTWVg/&#10;cEujcFXXp9Ku65q9vqdgpgijWRUxLk9aT2Hcx/ELeHtV16O5hQqkUgVpAPverfStDV9H0O2cxWkB&#10;WNv9XKGzvrLjsbeK1+04Lhid0ZbpVDSb9W8T21rFd7IPtKKxc5CZYCoVrivdnbeGtNstRsZLXUbN&#10;YjZoDBOG+WTJ6EetYmveHx4W1SLxBouYXDmRArdDntXSeMLXStHtLm50NpCqIHyT8r4Pb0rln11d&#10;d0gXByAAV8tu1Vzal3PT7L+0te8KQSTuUW5gEiyqeH+oqz+zhqOmw63rllrP2c3UsUSWN1cJ8sYB&#10;O9fYniqfw38GazN4GsbyXVlVpkY20Bb7i7jjP41xkUmq6Bql1Z3sBI+0EsFOMsD1FWnYVz0z4yap&#10;ocfifydMA3ixAuY0/wBW0vcin/Cb4v2vhrTLXwhfWs6vbB3gijwRJlsnk/WuXjtJvEynUHgkEb22&#10;BE5wc59awJdE1W31Bb7Tw6tAGAR26k9s1SDc93+HHgT7Pd6j4/kkbz7288xY413eT35/OuO+LPix&#10;bzXbiyvSZ5IZhxGNoAA611fwd1bxlpnw6W0E62M13I0khmTf5qg4AB/OvLvEl1H4r17Ur9pGj23D&#10;RkKuDxxk/jTd7jNa48Unxbot0tlZCV1/dTsvI+uKzPA17pMUF/pFy6C4DAJAT/Bzn8aZ8NdZtPBY&#10;u9D1aRw0115qXCLncMY2kVneNbS11PxRLrujnZ5vYLt5xyaV0J6mb48+GulC4bUtLcvuTzBLnOGx&#10;yv4VDH4Rs/EGgC4hCeYqDl+MNW5bXjx6PFY3A+TYVlz2PrVHwjo92L97e6uC1n5pdYxzz9aZBs6X&#10;4g0+y8ONpupRsDaQgMpH3j7V5f4+tbDULrydPQ75JAVwOgPavQ/Hn2LSrgq0iqZCMhh0965XWtHE&#10;F3b6rZpvYbS5U8H3qAvYy01HUJLJdI12VGRsIJWT5jjoD61dt/C91plmzpnypPm2sOn0rX1e88N6&#10;tpoRdouEcEgjJJrOtPFby+IIvDUiMPtDfIG6E46UhmPFpd6okls1xk4IbtW1aeBL77CmsmVobmP5&#10;kkibGw1B4vste8KXscq2mYJMmTaclPcetb2v+IJW8KxXVsIz5kY5Q/eA65oGcjrM8uqox1Yme5iB&#10;BkPVvxrctNFju/ATT6+QykApnJK//qqrcRaZ/ZA1LJDGPcRUPh9NZ8cWMugWc5WFcEqegoETeENf&#10;8SeGNKEOialJNAGDyQIeMA8/jXQtf3N94hbxPoEzJM0Xz5PII4rBtvDl14JvNjHfsOJR7elaOnas&#10;weTUdJjUhGy8YHOKaYGD4h1641QS6hehpblZiJVI5OKtxxza1JbS6TO1uJI8Txk0viA2F7qK6tax&#10;7RI26QA98d6ztcnudO26nZSYT+8OQDRcDoLe21vRJobvTZnY28mQ27OD7iu10L412HhaRLQ2M267&#10;iK3fnQ/JuNcJr3iqO+8JWE+m2jR3CkefcRtw3vXQ6Fp82r+Fk1uS9jedH2mCQD56pSFuz2b4c+Pb&#10;nw3e2nibwx4it4JradJDDbyYl3A5DIR0Nfsr/wAEnP8AgoaP2lPDj/Df4l+LYZfE1o5FisyhJLuA&#10;Ac+7Dv371+B2l6dfWPiC11Dwsvk35+ZIX+4WFej/AAk+M/xG8AeLY/F/hzxINO1uwm3zW9sSrBuh&#10;KkU5JTWoz+paxgDZfb0q4ny8A8DpXxJ/wSB/b10j9o/4TxfDTx98R5r/AMdWLSS3Npfx7ZZIM5Dq&#10;QMMozjNfbEERBPzDnGOa45QcGO/QtwXBxtY9OlL5od8kVCEwTuqREJ5pWTJcizFiQ4VR06Gmm1BY&#10;u3HPSlihODkkH1FI8L/wvnntSs0h/EPC8EAcYqqVy5571aCyLHtPpUbsxfAT60KwT2FhjP3ieccC&#10;p44235cfTmkgVMZxyetTwpubGegovcErIljUquDSk5OTQe1I7bV9+2KoBG5kACg8ZzTxjGDUKGQs&#10;TjJx3p8fmMxLDHtSTAkQd6VxkUAKvelyD0NMm5EZpIzwmQKHIlwdn51KBbjlxyfepf3O3tTFrcqr&#10;bxFcGNT7MuRUcuiadcwvBLYxukn3g0YINWvMYHC8D2p6ucYdse/ehSaKtdanDeJP2aPgn4saSXxB&#10;8O9KuXkHLvZruH0PUV5V4t/4JxfCS9tZbLwNrGqeHUln89ILS73QrIOQ+xuCc19I8HjP1qIARsxx&#10;wTjGetdNPGYik/dkzCdKE90fG+u/sPftE+FdVe+0Hx/p3iixuU26lZaqjQTXYH3cyrnGO2MV5747&#10;8L/tL/D+yDeI/wBn2+1CcTCGa60idZ4RZjoFj6+YB/Gcmv0MLRFMZxxWfdhJCY8jb2HpXoUM5xMd&#10;JWZy1MDSnsfmsfid4fk1g6JrM13Y6hcIWtLHWYGikMS8lLiRxjdjoR7Vq6d4oF3aW2saFqNpc2F1&#10;KYrK/lbckUg6wunJck9GPGa++PEnws8BePV8jxh4R0/UUPDfarYOSPTJFeW+OP8Agnp+z3r0TroP&#10;hefRpJAQz6VdtEoOeGC9M+9enTz2k2lUjY5nlzS91nzO+nx3EzvEzRyJkTGX/j4jY/8ALGY9I4m7&#10;UaPHPo00ZlvBDBbsVgUKXFhI3/LNUPMiHpvPAzXrWq/sBfEjw/sl8B/E+2vIYonV7LX7MuLoY481&#10;0wWI7E5xXm2rfCH9qnwK8knjX4YDVWsEbytQ0CcSvexdoJAcFUA4GBnivQpZjhaqspHLPCVYPVEN&#10;zpcC+Y0Nu1j5EmZWkPmSWrHn97IPvQt2Rc1f0Z5YYXi1HRryMxusotLfHnY7XFv/AM8o/XvjNcrq&#10;Xxe8PeDr6PSPEU+paHdGIS2c2p6bIiwN3s9jDD5zgOx4ra0DxcviewEmgsY7bcDJAlwHbTJm73co&#10;6wt2QetdSlzR8jCULEvinV7S4na3ubEOqsJrpYnItBgfLcxnrLID1AzzWlp3iG+1Nd2pziS6nsvN&#10;m2Ntl1O3UcTJ2h2gcg8msjUNTisI1S/kVBZzLHHLHF81lMejWkR5aFu7H1pNJ02VdSnivoStmkol&#10;1DTUnDNYynGLuSf+KJupiWm1G39f1/XoTrc2fBuu2N5cRafDq0N6JonEJAItbmMHlVB5kuVzwfWt&#10;ea6h0uCR1meW5uXCwrIwE17F3guWPEJA6DjOKb4btYof9Ll0RIZXRpZBbRgyOueLmyj/AIFxgk+9&#10;c14n1gQancJe7LxJ23TW8DYt7sAf68uf9ZOn9wVhyqUtDVNxWps6NqUuspLPHqC5jkaDSbloiIkX&#10;vaFOrvnIEh496v2Vq9hdH7VAYzboFQzS5e2c9YbyTtG3YDtUUVp/aS22o2088lzcWmEbYFbWbcH7&#10;qr0gZOfmPJxUc89tpjgSXcd1DMdsX2pv9GkIHNtL3lnHY9Mik12/r+v66jU3ctX8a6jYRTafcvYL&#10;b3G2G4jt9xsZD/BFF1MLZ++emaq2mj2Gj6jcQu0dsqSCXUIIHJNlIely0v8AHG3eNScelLqEYjt0&#10;aw1W6t7m9jMUEkx23MyEf8etz2gTHAbg0eFYbkeGAl3qVulvZSFLTUZUzFpsxJ/0ZlPNwD03nilZ&#10;qO/9f1/XerpuxL4ismkv0v50mkmj2yMtnGGkZO11ZJ/AuPvZ5ryL4o/speHPiz4nu9d1GS3s7h4T&#10;9uu7WbMV/b4GJdxPzXAPVV54Nex2sDqk6Wss1vKoYTRMwNxYyHGGdsfLbv8A3R2qlD9gjt5m1Jik&#10;dncJKpiQhLKb+GSxj/5aKe5PA5rehiK2GlzU3ZmdSlCsrTVz5J+J/wCxv428Py2ek+Ao/wC2NHvP&#10;3mmQsfJnuwo+9s5EbLjndgkV4l4rtPiL4FhfWtd8MvYabDfPaW97FZMsLTEbXZARgf7ZP1FfpJrN&#10;pDqpKapb7xIBPqVjazDLHPF6Zh0x1MY9xXO/EDw6+t3kmm6xpVpqtlfW4S5WO1DLqluRjfZQEYWV&#10;QPmY/Wvbw+fV42VRX/r+v624Z5dRfwux+feleIfFWgNBdNDHAJ40ktp4ZSS0fY4zzGem8/dNe0fC&#10;n9rf45/Da18zw7401OERSKILOe48xJgeSnze/RzgV6j4t/Zv+HfiyLS9Pi8IWlrLosZXS7hJQsF1&#10;Z5y8V1IeDOvaPuRXl3xU/ZD8cadrd3dfD7V5brT7q1Efhy0vLYiXUJCRvglC/cA6rnA4r0JY7Lsd&#10;HkrRXzOdYbF4d81OTPozwH/wWD8caVsg8e+F7LUGQh5Xs22M0YA3KoP3pF74444r2qP9tD9iP9tf&#10;whcfDTxXrsEKX9sQ1vqI2EFh/A/TcO/PGK/LTVPhp8V9A02a98WfDu9s4NJuBaaxqU3+pLKCcMwP&#10;yuo6BR81YWhaxodjp+oXmmaxO0cSebPLFAIyy7sb0/uf7UQ5PWvNxPC2U12qmGfJJdYs66Gb42Pu&#10;1VdeZ9yaX8PfAHwB8V6n8B/CPii48WaTpNsNTaKyuRughJJSXzQekZ+8i9QK6bw9c3lvcm5tpYLq&#10;PVcTwQpERHfMekthGekyj7xPcV8FfDnxB4ss/iXofi4eIG0yxjuUa4v0XebeFjgNszgwdMxnJzX3&#10;d4FnlvdNvrnS9NuIrlYVmkgGHvCxGRfWhHywQkcsnXBrmx2CqYSCU3d9+5rQrwqybWh0OmxarFrI&#10;sLzRorl9SQtOxnAh1BFOf9Kk/hnXsgrW1uzOo6jHqYvlaEKbexmuoQGuFHDWgiP+rP8AdkPpVLSd&#10;dhksvtVwsM7tb+dLFbA/ZLnacG5s16yXAOcjnkUyXV1ju7ttZ0+W7+3wCWPTkk/fa5EMZMjdIJEH&#10;JXqcV5Nm3/X9f193UWJkYWkjxktZ+YLfbeTEpbMfvWl9IeZQf4ccDiuduIPK1XT54lu9PbT5Xj06&#10;5lg8y6sZD1txF0+ytniQjgHrWxpWq2+vTWj2usWrW53RaZeXEX+i3a4/49DH/Fcp2c96o+KIl03X&#10;7PXtMubzz1hkhhWdwJnI4a01CQnEaHovtRG6dmD1R5R+0DplzN4v8PeD7C2hSz1DxNaRX+noxZtP&#10;uGkXLmY/65HGflBIFfqDosB0/wAP21latlIoERSo7BQOK/OLw3D/AMLR/ak+FfhK60+V1s9Ua78u&#10;eHyvsIiBZoVH/LaPPIc1+kRna3sfLC8qeQB0ryOIZt1KdN7pHZlkWoykfOnjbwXB4z/b+8LXd9cm&#10;ddE8LXF7HEnSKQybAW/CvpWOARW4DKM45OK+dvg3rUnjD9tzxxNqdvbs2i6Rb2lrJbsWKq5DlWPT&#10;PPPp0r6Ml4GAOa8TGtrlj2SO/Dq935kcbbGyea4T9ojXIPDfwq1vVLqMNELOQMHHH3G6+1d7HEUz&#10;IBye1fPX/BT7Xn8NfsV+OtUtoppJv7Fljght8iUuVIG3HcV57O6CvI/lN/aU8cT+Lvilr2sStjz9&#10;UnKITnYPMbArzGKCW6n27c59K3PGNzfa34lvL67J86S5cy7hzu3HOfetvwF4Inv7obbfc2RyRWtO&#10;LZM3dlrwF4SLyKTbnce9e6/DL4U3eqbJHtTj0IrX+C3wIuNRMUklp6cbetfX/wAF/wBnRFhjaWzx&#10;0xlK9GjTaJPnl/gzcRWe4WTcL1xXlfxQ8NXPh6Ry8TDjqRX6X6v8CrSLSDF9kUHby22vk79qb4TL&#10;bWVyEtjkIxU4rWrBqFwW+p8XXkzTTFj0qs8XGRWjqmmy2F08M0ZBBI5qEQYGMZriLKHlf7NMMRJw&#10;a0JYuMc1A6bRQK5SkjOCCOPWoHjxwat3CMPuioQmeSKizBu5AIznIFKYiwzirAjyOnSnLHkdKLMR&#10;VWBuw/OrdpZtK2xVyakht2dwMdfSuu8E+ELjWLpIYouWIp27lWuL4F8FSazfR25iIHVuK+tPgX8E&#10;tLlihUaeG6ZO2uT+FPwMmVo7n7K4JAPSvpz4OeHG8NSxxTpjcRjI5pMuMTW8P/s62F3ChjsM5Ucb&#10;ag8a/sq6fc6cz3Gkggrz8oNfTXwy0WG4skkMKnKjBIrW8ZaDbWunyNIi7SnAx7UKxbtY/JH9oj9n&#10;4eB76S8sYNkYJ3KBXjL6c0LlCD17192ftiQ6S1hdqEUHDjgdK+Kr2BBOxHPPWt6ehi1d3MqK1O/p&#10;0q9bQBcY4pUgUHNWYoh1AFb2ugUSeKP5R9Ke8nlJnNKvCjPFUNZvVhibBxgd6gS3KOu6wsMZO7HH&#10;HNeeeKfERcsRJ26VpeKdeGTFux9a4PVbt55zlsrXNWqW0Qnqxl1dPPJ5jnknio0YnjA4qMEFue+M&#10;VJGwAPArjTux2HA+tMnn8r5R9aVnCLkdu1Z2o34CkZ59qNGIg1O9DZQE9KTQLJ76/VSDjIwfWs9m&#10;a4l2gZzXffDXwpLdTxzNF7gntWtODkxM9F+F3hZNsbspGAD1r2fw/bJBAgC8Yrk/A+jx29sMriuw&#10;SVbaEY7cV6UI8isM0rzU47eH744WvPvG3i6KPeA2ccdav+J/EaQRMFkHANeU+L/EgvJzDE3HUnHe&#10;lUmojtoZfiLWJNTumYdATWao7kc0pOSSRUtvbmVhn14rjeoi5pFnJcOqhcgjoK+hP2YPhrFqWpQv&#10;dWmWdgASOgrgPgh8OJ/FmrRxiM7AwJNfoD+zH+zRcWdpBfiyyeDnbWFST2RtTR638CfgB4WutBjW&#10;4so92zrisj9o/wDZt8PJ4emubbT4+Iycba9r8O29v4N00C4Xywg5ryn9pD426Lb6TPbC+ThTwevS&#10;iml1Nbn5dfH/AMD2vhzxHMLePaCxBUDpzXlk8a5OB0r1n9o/xrbeIfFtx9mIxv5xXlUoBbha6Iow&#10;mlchEWeg6+1SooQYzS4ApyqCMmqMh6FlOVNXLa+uYcFG6dqqKpzk1LHyOM4otcE2jVtPEd1E+fMx&#10;7GtvT/GtwhGZz+FcoMHj0NSxjPC9CafKWps9E0/x26gb3GB6itaz8cxyEAyjB4ry5XKD5Xap7S8m&#10;D9T9aOUrnPUJfEsUoO2QH0rB1nUEdSS45NcyuqT4wJD+dD3c0nJPvScGylNWI9UuSMkEdK4vxRr4&#10;iidOBgda6fUIpplLbc1xPivRbuaJvkOcYFZuDSuRJ3PMvFusG+vSCwIzjGK9Y/ZW+EZ8T6pFeT2p&#10;kDsNuV6CvJtT0O9j1XyGhIy4GcdK+4f2EPC1m32YNGMgLkmopw5p2ZB9N/s+fA6103ToSbIKQo7V&#10;9A6V4ftdMtgu0AgYzVfwVpVlp2jRyQBcFOSKTXvEkFshUNjAr2YxUIkp6kHiHWYbNWCkHHWvMPG3&#10;jLaWUPnrgVZ8Z+MBl9sgx6V5X4n19p5W+cdeMVjOdjRK5X8T+JGu9w34zXHahdeaxG7mrt/O8zkt&#10;3rIuwA5xxXLObZcYpFKcHfk9TVSRSepq5Iu5ie9QSLjjtWVy+pQkB3HioJoFkBLD6VdmjA6VXZAC&#10;RjrTui2rmVd6Wrjao5zWZfeG7edSWhHvXSmEkc/nTJLfsVphY851bwJDMS0cR/Cub1TwHJGzKsBI&#10;/nXsUtknXZVK80eGYcpzRYhwR4VqXhGaA5ELDPtWbJ4cuFYnYfyr3C/8MRTZDxVlXfguFjlEI9sU&#10;rIzdNnjkumzRcbD701YipxjHrXpmoeB1IJSA/WsLUfBsqtkRkEjpSsxONjkfKHt+VFdJ/wAIfN/d&#10;/U0UWFZjHuCykhjikgu/L71VS5WRcqe/Q1FJOyvwc1sncyuawvNwAY8VINuAV71kwXZZgD681dSc&#10;+XgdqY+hJMwx9KqnLDJomuCCQKj+0Ljj8amTEtyOZwmRVC7uCXwg59au3PzruU1myj94TipKQ3zX&#10;3DdUgmHXbnJqFpQBjvUX2hQ2KhhdFlrgA5Gajmm3A464qJ2Zh8pphZumaQwZmyCc9OfekAYseOKG&#10;Y45pq3axtjFAtCaN2iOCcCnebG5+Y8+4qKSXeu4HqKh8wofmb8aTdh7FmRFAOMZqvI7r3pr3BORn&#10;8aYZORz35zRfQCdT8mT6dailZA23+lOV8jC/limOAD8xpcxN0MlDY+U1RuWYkhhVxn5PP4VRvVJJ&#10;bNZt3GkZ92+Ac8UmlakLe6ChsHPDUl4CflLe4rOkdoJw2T94ZxV0ZNSB3Ptj9hT4u3Gk30ejXd0G&#10;QuCAT05r9C/BviltWgQ2rZAQE4r8j/2XtXurTxJb30Ehws6rj1r9TvhBexr4Xt3BAaWJSx79K+hl&#10;79FMhLU9BvNQkaAgydu9eC/tHeH31G1kumQcKcnHtXt406e4jL7zz0z6V578YtO36RNbSgH5CASP&#10;rXBLRlrY+AviLoQhnllJyC3QivH/ABnp8ZB2xgEHmvoL4xaY1hdTwEcZJFeKeLLOKWNtxwfWuWpu&#10;Flc8tvIgj8j8qzL2MZJ2mug1m2aB2Vhzn+tYk48xyvbPFcz0DQojk4YU07kPHOankjEbE4/SmOyt&#10;yF/DFLmRIwksMCljXJyOeKZuYHAX8aegxwT1phsSBSV3ZFNZcJk5z7VIkOBnHXvTZdpXb0NS3ZjW&#10;xFFMynbnmrcN2VfB6AcVSCAPknGKeGxxn8aG7oPQ2ra8UqBu5q5BNGzYDfhWHa3ipgNj64q2t6M8&#10;N37UrjTua7AEZGM4pMqMg8nvxVKO9ZVwxJz3zTvta7gM/lTvcdhbpYxkoMVmXVvhiB0xWiZ0fvUE&#10;yoYywOSD0qQM14WXoB+VROrdGFX5to47VVmCljjoal7AViMGmc7sDipZFIY0xlHXNJMduwvUYNRu&#10;CBink55B6UpCunB5FUlZhcliMRCNxnuMVZXEcgcNx/OqcWQw2jpU8r7ucYx09qYJXEkkDSbGartp&#10;epaXEdwjEOjgjjjrVMxs6ibP1NOQtJKkIHLHANNOwjvb3xRbX0iatYTKvIbYB9xqhl1uDUdaW9Eb&#10;qzkb1UDDGubt9CuYZAsUo3Z+7nvXSfDfw4dX8TGDULjy1tomkb3I7VtFhuj0v4W+MItK1QaRrBSO&#10;J0b7PJt4BPTP+NaXjO+F9C1le3SzQBsB+v5GuYutPsLqKdYZCHRCemOlT/AXSLbxtPq+lardnZYR&#10;+eULckZxgZrZO7KWxq6Va3Onpb2W4pFOf3CnPTPXNbfjTSDJerPZ6zbscAeQGORxzir974ejn0KP&#10;7AsgGmt5kRY87M8j3rndb8SaFeagsQ0+aF4myu4cE+uRT5gshukalZ6ncNp9teC01G1kzgjAlT29&#10;6pa7qWs/2mBFqUjleJiG4+prLiSVvEzam9vvUAmQ54xUMWrrpcty0wzDOMMcZK+mKdyZWNHxH4bV&#10;F8pTkyD5mzkE4rE8I3i6Lq03h2+i2icYAPYjoa6rQLyLW9KaAjfLs/c9s1y/jDw/rFoxuLuMiSL5&#10;wUI3DFQ9ARn/ABCuJoraQadOUkhO4Y6Y9KxNM1k6zpIumAUhtsg96v2WprrNq6zw75ckPxzWTqdl&#10;Do1q0tspVJD8wB6Gs2wNLSk066u3hnK+bsHkq2MH1rO8V6bPp6i5hQ4JIZQa5671C7+2xz27OWiP&#10;ytnpWnd+I45kKX8j+Z5fGTkGockGhjrrvmltm9W7KD1qOSK7jmW6jRkZjuIPenW0CS3K3cdmSofL&#10;4bmt29ms5IAr8j+DPUVF0BG2t+I9a01YnuH8scMqjrVC2kvIY5LWSUgRtn5RzzWn4a1q2sVntbxm&#10;TnMRC5oOpadd3ktxCgMsihX7ZApphax2PgLx7410Wyj06SJZUMebdmHKL60+wL61qV3ca2yu6ENE&#10;Q33ieua5p/E9zY+ULa3LtHHsDZ6D0rLHi+5stWivGQrGJP3gBzV8xXkevWPiKCxnVHhDgwbfJB6c&#10;dao3WpwwoYNu7zX3qp6g1R8F6rZapcvdXdzG0rxYtyF+6O9Zvi3WEtdWjgKiT5TuMZ6Z9KqLux2P&#10;u/8AZ68DeG9Z+A+hS6ktu19dQu88UqDKLu+XBPPTsK+adN+G9vrPxg1fQNPusWljfyvK+MqyhuMk&#10;e5xU3wP+N3j6XwrL4d0u7Zo7XAWWWQIIARwOepNT/DHS9esvGutzPdsyTFSyD5jI557dhWrdwiuh&#10;k/E74STaTe/2rbwsrEkKicqx9a5a08G6rd2CTxRsWM21izY5r1Lxl4k1GTVf+Ef1aFkZE3QIqE78&#10;1xl9qtzoMzW9xYvsaXeBnBWoWjG1ZFPxD4GurK1leNPmjhyyMeGOK4lNR1mxB+zARNnn6V3w8X3/&#10;AIlsbl3DBVbZkda5BF/064a/yIw4RCw+8etO6IaMfULS98Uo813IRJs2nPQ1Q0LWEsGfS9aAJUFY&#10;d3b3rqJXa1DJCgHPTFcpqukS6xcTyGJgR93A6VDaFZEAbSF8TQzxSBlV8yBX4PrV34hRadGLfUvD&#10;wVbmCUGLP3iD1Ga4fUrK70K+aKVGxk/XFb2jpcX2mwXyoXEY+YOeTikncEdqJrjV/CKSavaKGi4R&#10;mPU9+tZXw5s4fE+p3Whz3KLGi5gVedpzzx6VuWF4niXwe0caiIpwQyd8VxOn+BfF+k3ravot28TR&#10;sSXUYzTGjQ8eeH7nwprA0gyK9vNjG3gDn0rb0yXRfCFpHrELLGZEAdV9u5FZPiTStf1XSItW1OYv&#10;Mi7vMU9x2rESVPEMC6Zd3BUIuSUHJ9qNhGv4o8Y2+rXrXOlyxSK4y2Aev0NR+B9fGg38p1G3Zra5&#10;XBcDIBrnbjSl0NmCOShHy5OeK3NO1KF/C8iADegIHFZ81gFuXtVvp0gmJgckoCPu+1JGj3B/sKCE&#10;yrIpY98e9YVpdXVy6orHJbk/jXS6Dqy6PrDJKclouD6EDimnZiuFlaafZaBe6BcSskkabl3dQa0P&#10;hRo+q+JdDu2GrGO4tQWgU9GUd65abWXfVLmK9YHcThmHUVt2/iu68M2cOo6cwAZdjgdx3quZDubG&#10;leO7201iCPUJGLxTDdIBg8da6q21/S9Z1iV5rZbcyyDyL4kgk+hxXm63lt4jtpZ4Cv2pPnB6VpaN&#10;4kuNOjhh1qCOWxuMpIQPmjb1q07gfVX7L/xv+I37Nfxe0vxToPiz7HeWp8zS9Vj5SYH71vJ6qw4r&#10;+hT9jz9pzw1+1Z8FtK+JekWz2lxNAsd9Yy43wzKPmH0z0Ppiv5d/Dt3qtjaiS+aS+0WVwpZH+e39&#10;HHpivun/AIJyf8FA/E37NvxC0/TNf8VTXenttikKSHbJAehYdCy+tVVipREj9/Y7KQjJzirVrZNv&#10;3NjA64Ncj8GfjX4U+NXhW08S+FL9JYp4VdwD0zXcJtjXBYVyNNMSSIZkxIQo4pIbdzuOBz05qRQJ&#10;JCTU6ouzjj6VC1KvYpmNl4K54pnluW5X8qtSRFmyGz9ahlLJkKo460co+bQIkRjg9as+Vs53Z/Co&#10;7MKw3uoz9Kmc7jwCBTSsJtsTY3pSYOcU4vg4xQFyd2aZKfcQgjqKVAc5ofkgetKF2jGaA1sJJGDz&#10;3FCgg806P5g2exPNRT3CoyqT1NAPsPaPcwbGeak8hyMdKbDKPvAA1P58WMZwex5oEvMgMTbgCxH1&#10;p5hf2pGJZsAk+lSqCBgnmgsbERs3HrnmmyYJyWPsMUk4BOO+OcVGVK9CfwFPSxnrccQMcHrVZrUh&#10;ixxyasYJXGTQwyMe9CdgeqEtoxGwwDyRUs3zdRx0p8MQVN2c8CmzDA/Ghu7EtERgKDwOKaLaCR23&#10;RgZPHegsQ2Kep2tuNCk0Va5ieLfhp4P8Z2R0/wAR+FNN1CAghoru0VwfzFeQ+M/+CeXwD8Q293/Y&#10;WgXOhzXoP2mXR714BIccbkHytjjjFfQkKhU3Njmle3jkPzDj0Fb0sVXov3ZMiVGnUWqPiLxH/wAE&#10;8PjhoF7FfeBPjFFqiwqsbpr0B86W35DW3mqeEI9q4jVfAP7RHwm1CeLx78DJDpsVwBot74dm+1xW&#10;cPJZZYh88oPbd0r9DbmFI+VJGF7GqjW5mYFWwCeee5r06edYpfFqjjlgKPTQ/OzQfjb8OopLexuf&#10;Es2jDUbxre0stY3RX9pck4xK7qAlqx/gHYit/VNMM4Em+FLSynDu9vDujspsnFxYx5zKpP3mPAr7&#10;J+JX7OXwj+LmmNYfEDwDpepI2Cr3FopdSOhDYyD9DXz58W/+Ce+veHdQs/GH7NXj+90i+0pSq6Jf&#10;XbS21zbnl4Bu5jDDjPTmvSw+b4eo7S0Zy1cFUitNTk7a8h0yOa21mxZ5jtkvYoJxhlx8t4XHAPrG&#10;pqnq2s3ts0d3BaR381wF8p4oflvYs/66zj/hlQcknnNY6+Jl1mz1Dw/rfh5tCl0S7UXNjM2I9CuC&#10;eH55uVfrxxzViNY3ujC1jfpKilrxIWBuUkIyt5Ew4ht2/iUdq9dJNc39f1/XY8+Ure6W9O0/xBqE&#10;lxdeJry1v1vbcmHzLjbDeRryBct1+0L12juMVF9q1OwjtRE73d7qWUs5ngAk1GMDabVYekLKPuyN&#10;g06ebSpdO8nV2to5rd1luRDERbKc/Ld2SdZpc43Y4607TdLuptTvjqDXd/e3tqGuLGKULLqkAGVu&#10;fN6W7L1KD5qTf9f1/X6VGLsKZr7THtbXSI1h8tzHp6375t4GPLW+oP1lf+6BwKmsNVtEuRcatqV4&#10;Jo5Git5nT/SLdzwYivSO1JJwx7Us12VMF7qywXiG1ZfOEJa3vY1GPLgjHLXS4I3t3rMs7231aIRa&#10;Q8ji6jdbaK7cxm6i5322pTH7jgfdUY7UKzE3KOpryXcEtk0aywRQ2N2HiigUvDpMxP3173KN3xwM&#10;1RuZo49QkkaebzEY3OpQW82bmM44u4n+7FCf4oxzirUWt6TpCaKbW7+xo4az0zVLiLLQOBzZeV2j&#10;PQSsMd80+PTYJVu7NNOSwi06fzNgkBXTrgnn7TJ/y8RP/dXgUaL+v6/rz3SbMmHUNR1LTby81yKx&#10;uoUjLx21rFtt7iIH5buzTrJOOre4rX0SHxA6yWup2Ud21/p6yXVstyBLqqE8SvL92CRB/AOazrjR&#10;7Zb6DXJIp7Ga3ZhIIMPdWkhPE9jEOIrZ85JPQVekudLt7K58PX9hDElrKtzqNnBcl7VMn5byBgc3&#10;En96NeBSk7qy/r+v6toaqStqYmp6JqHjHSrnw7eWllqkcyNb2t3cQlINRgAw9qsfe4QcCRuuK43U&#10;/wBnP4FW3gW1+FWpeH7VdQFy82imP93NaynJ8q/mxhTgcAdeK9H1OW81HxEJNJvLmbz4RcXlnCdt&#10;3rNvjiW37WpXjd0OM1QuUuNXSK/1ptHu7eViz3jybLK5gU/cz96a9T+YranXqw+GVuv9f1/ksZJS&#10;3R4L4r/YZtNP0mw13wN4raw00/K9vqtqTJDf7slEXO4xyDCiRhjvXs3wW8A2XhnS5orBryztY1QX&#10;NrcXuV0GYcGSaXkzRSHnYOgrd8ReKNS1y6guvBcsl7aami21vd3yqJbtBw1peE4Fuqj7pOCa1NHi&#10;0y30SK+s5be1h0/9xFeXER8jT5zy1q0P/LwCeFc8VrXx2IrUbVHf+v6/rRzTpU4zvFBY6e/hC7SW&#10;zt5lSEF3RRvnhYkt9o09P4ITnnNY3jSz1HVrYSnTov3Ae81SztrkLDKNvyXiyjmSQHlo1z0Iq7pu&#10;qyafrrwWl9dW7O5VbKeTN9YSsOs8gGI7RucL6GsvxVqqaABDIY4rXTrhJI1iiZk0q5Y/6+yj63MT&#10;fxE5ANckObn8/wCv6/rXdtJaj9Ksbi50ez8R2wkvJdQQSXggtwr61AP47KHGLeVccscE4pVSCc3e&#10;tTajbXK3NtiFL1mWwuYFGfJum6vdoOnqasW8s2qm/wBGsIrmCQKl3qljZTj7UQQGW9im+7HGeC0S&#10;84yKxNd1vW4opBezQSR3z7J5zb4gvEBGLjT4AObhR1Y9SM1cYylL+v6/r7pdSNjZ/ZHa18Z/tm6V&#10;eyLcXx0bwxcy2d9qabLmKNtqrEY/4EXnbnkivu6ZfMUuFOdvB9CK+MP+Cfvgjzf2rfGXjjWdcbVL&#10;yHw9ZwRahJIGmliYkqZwPuzfLgr2r7G8deIrPwp4X1HXrq4SNLO2dy0hwowOp/L9a+YzyTnmKjHo&#10;kj18AlHC3fmeM/sX+HXuPG/xK+JF9cxS3Go+LJbXECbVCQgKPqevNe9yOyvu7/0rwn/gnnrJ8QfA&#10;d9dbSmtpr7X764mlds/aGaZvn9u1e6ukrNk46dBXk47njXkn00O7D8rgrEiMHGRX57f8HE3jXxF4&#10;U/Ye1I6VfXcNvPeRQ3JsrnZK6ljlR9cCv0HSKYxOFIBHTJr8t/8AguB428W+IPiv4O/Z91eOW08J&#10;eIEuE1u6i2yMD5ZKzqvUFG53dskZrigrux1wPwD8K+Ar3xFq3mJbMd7liTyeT3r6j+Af7OUl5JDI&#10;bM843HbXR/Av9mRX1E/6O0iCYhZSv3xng/iOfxr7V+CfwDttLgjLWYB2jnbXrUKVtTKVrnNfBL9n&#10;q2sI4S1iOOxWvo/wT8O7PSrdG8hR9BWv4X8HWmlRIFiAAHNa13qFpp0eFA44xXYnZE200MPxNpdl&#10;HaMpjXOz0r5P/aS8LQamk6JECMHPH1r6Q8ceMYVjaFW5IPevEfiAy6v5i4DZPeiTvGwWPgL4l/Cd&#10;or+WeG2xlzyBXmOreE77TXw8B2jvivuPxt8Oba7JkEA5PJrybxr8I4pVcrb5rjlSa2NFZo+YJICr&#10;YdKqy25JPp2FereLPhPPAWeOMjrgYridV8J39ixEkB471PLbchxZy8luceo9KYLcE/drWms2jcgr&#10;j6iohbkdFFK3YnUoeUo424pojxxt/SrrQAgg+tMaDA/lS5WO47TYVMwyBx7V7f8As4aNZ3mtRecg&#10;PPGa8Ts1KSK2Ohr1L4P+K/8AhHdYt7xZcIGAaiw03c/RT4K/DTSb7SRI1shbaOwr0ux+FmmjZMIw&#10;rKeCBXhvwD+OumR6fB5l0uGQbua9st/jT4elgUR3S5PqaiSujaNj1fwLbJpdmsTN91RzWH8a/G9t&#10;pGjTFrgKAnI/CuKuv2gNP02zKrdpwOoNfO/7TP7RyT6bNBFqRywOFBPpSjEHLseKftQfFltb1q50&#10;61n3KJCHwa8HmPmPkjv0xWl4i1t9Y1GW8kYkyOSazokLP14rqpx0I0QJEGHSp4o/l3YxiljiyuOh&#10;okZIkJJxxWvQT3Ib26ECk7gMCuP8U+ItodQ/B4NafibWI4Ymyx4FeceJtaLZVZCcn8q56s1BEq+x&#10;na/q7XE21XOGPFZEjfMQaWWRpWyzcmmH5m/xrzpy5mNqwinmns4Ve/50m0A7h2qO5lCJk/jUxEQ3&#10;14iJ8p5rFurlpnwT+tTaneBmIVu9VtPgkvrlIo1yS1WlfQDa8HaBJql2pKZAPJNe8/DrwlFbRRlo&#10;hgAY4rjvhb4ROFLx8ZyeK9m8PaWtuijbjAFejQp8quI19JtIrSDaEFM1vVBaW7FWxgU64vEt4s+n&#10;WuM8aeJljRlVzjHrW8mooqNrGB438SytvQSdeBiuJmuGnbe/J9al1fUZNQu2kZuM8VWUEjIauKcn&#10;JgtEOBzV/S1TcGIyB61QqzbSCLBBxU9APp39km40y01G2S7xhnGRiv1F/Z/1HQxoUCRyryoHQV+L&#10;fwz+Jj+FLlJGmYKpByDzX1v8HP23bbRNMSOPVcOgH3z7Vi4vmNYzSPvT47eM9O0rQpvLlQHYTxX5&#10;k/tXfHHVptZuLK1vW2kkfhXonxh/be/tnR5Ivto3MpGM18bfEDxrc+K9Yl1G5kJLue/SrUU2NzXQ&#10;ytT1Oe/umuZnJY9STUIOec5quWyck9afHIfu9a12RiyWpIyOCQKiDZp6sOmKZJZUDr+lOPykY6em&#10;KjR89KlwGA5xxVRB2sOTJwcVYgXceneoI+DirFuSBu96oESqCRjb9akiUDpwc0wFjginq2DjIoKa&#10;sTxxgnnPPerMaADkcVVil54xViJ93Iq1ZiJPsyNwVBFVb3QYLlSfKGSKuxHH0FLPMETNHKrlaNHm&#10;/jDwzaWs32gxDcp9K9w/ZC+JdroN3BunChWG7mvHPHuqQpA7MeeetcT4S+JN94R1vz45G2E84PSu&#10;eclGRKVz9i/Cnxk0250FIxeLjbwQc1g+KPiVBJuEN3nI9a+FvAH7Vstvp0ca6iWyv3Tn5a6Q/tJw&#10;37CN7zkjs1dCxCkh8qufQ+s+JjdsxNxwT69a5q/ufNkZt2cnjNeU6b8cLGdgWvFI6A5roLH4j2V6&#10;o3XA7Y+aocrlLQ6SY85z0qhcxBmJx1pkXiOxnAZZBz3zU6XNtcD5WFZGi2KTxEDpVV1xzj8K07iN&#10;XGUIqlJHn7ppNDRVkhzzzVeSDnlfzrR2H/GkMCnr/KpHdlAQYXgUPb7uo+tXvIVRnjj2prpu6D8K&#10;BpmXPa4HC/lVaSI8hlrZkg3dF61XktVJPH6VSY73MeS3VgcrmoXtU/uVrS2oBI21AbVs4x+NNO4G&#10;NNpsZGSlU7nQbWU5eIEfSuguLVlHAA49KrGAZ5pisYf/AAjWn/8APL/x2itvyB/eNFFhcqPme2vJ&#10;EO08jrVjzmf5h396y0vFBPTn3qVb0AYDj86FI49HoXxPsGc/rVi21Esdjtj61ji6LDBNOWV9wIbF&#10;HNqO10bkh3DqMmmRrtPNUodQYYDNnFWRcBo9wNA1YncAr0qncwhjwPyqRrliuAf1qMM5OSc4oAp3&#10;ELKcgVWeEls4rUmUN1X6VWWFjJynH0qLBbqQxwEpk5AqJxsPSrrRhVxiqU+VfJ9aluwN2Gs24buP&#10;xqrKAHwBUw3biTTZHReGXNPdEahHNgY25ptxMo9BTDKvFRSM75ODWZS1HCQk0/IbjIqqS6cZOfU0&#10;6NnxljSK0LMb7SMk06RgQTkVVMhPAOPxp3mEqAe360JktCTSAOB+dQzlWQ8duKbL5m78OTmmSSMR&#10;tJ4pMadzPu2wee9Z9yCTvXnmtO7hD5IPTpWfKp3hSOhoi7SGe3fskwwXeuW9pJjf5wIBHJNfpz8C&#10;VN9axW17IVRNu0E9vSvy5/Zv1KPw34msb18AtICcnpX6TfADxbHqNpC+4fMBhga+hpyvQRk73Poh&#10;TbxxhEKhQMVw/wAWdOgutNmmQqQFPAA9K2lvJ2tw2/jGBzXI+Pr+YWMiO5Iwe9cb0kaLY+Lfj7YM&#10;2o3E+No57V88eI5j5rI3Az+dfUf7Q620dlOwA8wjPHavl3xLZvJK7qxxk9q56g+pwfiMmRyYxXOS&#10;go5Hv0rq9ZthG5DN+Y965+/tyCWGCM54FckyXuZdwCT64qEMATz+lWZWIypXrVaQbSeBWY7Kw08n&#10;7opyKFYEn86RU6HNBzu607sUi2JVKBT1x1qCVlwQKiDsOCc0MxNIdtBrMB9aTzDnpSP940lBSRIJ&#10;AvGRUiXLKfl6euar0AkGgOWxeW9Y8E/rU9vcgn942KzVfJ9KkSQg9f1oEaHnlW4P60hvcDOP1qmJ&#10;iTnP1pN5JP8AjTSuBYkuEYg1C5Lcg/rSKpb+L/61PCk9O1JoCJxng1EzDoRVi4RQCe9Vnz61PKUt&#10;RucdTSh8dMUxlJ6GlCDsM1QupKrAjNOD7k2k/rTFUAfXrRHkEjHUUCJraYiMxk5A55p5laACZeSj&#10;hh+FRRwkH5uPrUpUODG64zwDmgqysdbp8dtdxQ6sJCm/DYJ71qWD3un+Jk1WCM/Onz5+64NYuhS2&#10;1zokWmq/72EYz6g1v6BdRxaVLpF24Mm4GKQnlR6VtAlGhqviKbbKIIPLMi4BznFV/h7rev8AhTUp&#10;te0uMAvGUkUj7656e9Mgt5dQiliK7tg4Ydq37HRDJ4eS8s7kAop+0D+4RWsdAbZ6bB8RU13S4dP0&#10;exSEzwBZCRkn1BrjvFdlLFO1tZyiRymfLDZ59qdaac1pplpqejtIZtmZ1Q/qKrrqcWieJbTVdQX9&#10;zNuVi4zgkcfrVPcpbGHDe3+l20rX0cixMfmLKcqacNMj1TTUnhudwnbChea2rlI9ShlW6I8qTP0I&#10;rnfB18mnWc+lzQOdl0zxSegz0pdQZv2cbaDplqscwFzbyMwLDG8elR+NvFVlq5hv95Emw+YhHf8A&#10;wqr4x1q21mwiuLDdHMnQDmsC58i5t0MjKZgmH5pSdwu7Gf5RttTXU7W5MW5ixjxwRVPW53lkeMuC&#10;hXA44Oam1u+RDHabVGwY3d6zortYb5ftTBoyNpJ5x71k9USUY7MWLYlG5SOGIpup2ayxeaqA4HBq&#10;3rbGOFo0w3HykGs60uFWER3JYnHJxWTAXw3qEFou24AyWwc1Nr7wzW7GJh975dp5FVL2wIk3RMNr&#10;AEECqk07WkoR+VI5BNK6AntZDNPtkchsfK1R6hpF7D/xMbPzCAfmIXpUTEurPETxyGHaui03UBqd&#10;lbmW+WJYUCPGV+9jrn60FN6GdpmqS3SYkT5l5NTTWX2yZraGDc7jcB2pLuyS01GQRx7EfJXsMVHb&#10;awYL9CyryCrZHUGndko1tAvNS8P3UcTqqb1ODuyPwru/Cel2et6pApgjNxcEJD5g4ya5XwHr3h7S&#10;tYMl8kcYWM/ZZbr5kWT8enFdhe+OtGGpabfvcWguIJlaRrPG3bkYzt71rBl6nWnw8/gZnMGy4ikw&#10;bqG3OMvnAxXXfBifUTrWoeIrtDFpgtRGYIGDSswYcZP6n8KwPHGrXGoaQPs1lFE1wUe3MP335yor&#10;pfC+sf8ACPaDaXWo6VJaz4AduQy5boB+tbruPZHpWo+HNK0CUeIJDma5tiGa8Qb4RnI+nHevH/ij&#10;rvhnXNTS1sJEuHRSJLhOFJ7Aetd5B4vi+IV7qcV5I4NpanfcSy/LKCQAoPfj0rzH4h+FLPw9eC9s&#10;Hws6HybRDk8HGfpS6iRV8M/2fo1q9irfK8u/O3kmsHxK8batJe20QxI33COM9M1Pqum61b2sb+YY&#10;zjcyr1qvp1k15G0l1KSVODu9ah7iaMWa6gtL4xzuCQck9vpTtRvrNIvtAfK5wQq96ta7p9oJhFLK&#10;Bkg5A+9Wxrll4fvdDlFn5aqYBtU4DKwFJ7CR57cWlhrF3KXijL7fkLgcjvVSxvLXSNUi0qWPMcmc&#10;HstVpxeWd2+1/utw1WZbIaqqXLzIHT+7WadmJLU3G8X6doGlPbAIQ0u4EDtUtt4+uLfR5byG2JWV&#10;SUDLyR/hXF7T9uFtdudqPzxkGul1PUdP07SzAyfNKoXJHCitFqN2Mmx+ILanaz290mw+YxCHpz7V&#10;F4SstMmu3e6cKSDtJ4Gc9K5/VIvsmoC4tS2wuFPHB5rsL+20IaN5tqNzJj5gepqG7kX1Kerwaet1&#10;5DnCnjBOcVQNqtlMy2rkrIOVU1U1kuIhKz4KjIOetM0eW4uE+0gE4OSc5FJIb2Lx0iezg+1SKq8Z&#10;Ge9UW1W4e8WbqVIB+npXReFrv/hJppLHU4dkKj5WPG4/WqfiLQ9K02/MGnS7wegY9PxoaswTMvxF&#10;cQ3cCSRwhJD3HrTf7SlisVtJ1BUY+8aluLG7+7cRYXPynGcVBNZxTIY52K+lLqF0astk+gNBOYQh&#10;kQFXB4PtVvR9XWW8aC8iUxF87T2rL1bWLiXRre2b5/J+UHvSaHKb67MJADKuQa0iyeZnfaPqWs6L&#10;e+Vpt2raTeDbMrn/AFZxiu28EQ6xo+rR6df3MbRTAGyuC+GVxyBmvMPCt+twsulXcjRxscbj/CfW&#10;t9dS1i01eDSL25N5BEVeEr2HqDWyasCbP2J/4Ifft8y6b8Sv+Gb/AIkI0f21xFpt40nCSYyEbPr2&#10;/Kv19ku2JxGwx61/Kx4d8UHR/HOn+I9O1O7sJ1jR9N1S2cqVnQgqrEd81/RD/wAEz/2obn9rD9mj&#10;SfHOtIo1SxRbHV1L5PnxrgsR23Ag/jWdSCcbobvc+jLeWeXJjPTrVrzHWIls5zgCq9uQvKLj0xUs&#10;twQh4wMVy36AlrcmUgsFzjIpJbfPPQ4qvazNKcjqOme1WpLpUUKwzTuN6iQKFAXA4HapyMwjjvUA&#10;fI3L+lNadlGWUigH2JCoY8GkG4HnNOR0dcg8mkZjyNtAth2R6ik3c+3rSIvc1IY8R7vXtQDd2LDs&#10;Gc45qvNZLckEg4B7CpCcDOKkjkCDBHegL3ZWFrsGxXdce+KeIjGw3Mx+pqV5XzlFH40wybvmY80A&#10;1YcvHJyPQiplb5QWYfnToEXbyFPHeknCDOQMegoD7Iw7GcYwfWkl2BflxnPaoi5TkfzoDkn7tBNx&#10;cbuAf1pV+9xj8aFQYLdh1p8cZyGyCKBk0GAD5mBxVeaQMdo7e/WpX+4ee1VZHI+6uTQFxyoXO7pi&#10;nvsYBiCOO1R7m7jFLvHCjrj9aBq9x/21sbQp46ZqUySqm/zCSecEdqqc/wAX41LJIrhR0x70D0RH&#10;JLLM2DIfzqSNiigHBpeUQlVB564pnmEnlepp6kNq5cD/ALoMG5z0qjqur6fZRNJqNxFAgGDLM4Uf&#10;TJp8krBNuTivlr/go/Ndalpfg7wrqB1FNDuvEkL63NpkUryJApOc+X0Xmt8NSVaqot2M6tSUIXR5&#10;x+35YaNo37R3gnxB4N1NIb3VrOeHUY7dVmF8oOEQp03H7oY9M1nweJ9LGhuLeCTTYdJl8v7LNISd&#10;NmP/ACy1CTGWjY9E6dKt3Pw5/wCCaHiHXItY1TxtqthdaY/lxz3t/dQiJhz1foe9YWu/sc/saeNY&#10;b2LwD+2bqemRarKJL63XxIsgmYZKFg5yefWvsMPjcNDDwpS5tOtmeDVoVp1XNJakq6jp9hewavfa&#10;pJaRkpvP2XNzY3DfdFrGfu2rn+LsDmthbOXUbS4I1GCwjtrlZtVs7SYGLTpM/LdrKOZwe8QyBnFO&#10;tf8AgnzdTX0+qeHf23b6aW8sFtXmmlt5iYAoG0ZPC9Kk0b/gnv8AtO+DtR0OfwZ+01o9/baMWWyt&#10;NR0VTGiucndgnzMk9+lXPG4FrSf3/wDDf1+DcKNf+UvXWlXb3yx3N1cyST7biSCyUC5v0x/x92ij&#10;i3UcZrmbvX9Cv9WvPD6afaXs9nITf2yT+XaXK4BE6k4NxdrnBUd81qaj+xX/AMFBtMEkPh/4keC7&#10;2NtR+2LeNBNFcDnJh3YJWE/3BxWfffspft42epXevP8ADzwTLcXN0sunxWepsqaPIvLTW6sPvMeo&#10;Oepop4zBydvaL77BPDVrX5WTQaYmpeIkh1iGR7nVLZRphlfyptbtR/yxuDnbauuOnDECrd9cXllp&#10;Ec+kTQSxW8rQ6bqMq4jgPRrAxHmd/wCFZG7nNYviXwd+2zJ4tjh1j9lax1jRks1N/b6brqq15fgH&#10;Zc7zyu08kdDXPTeIv2mbf7HqvxF/Y78Tm+nma212/sWVhJa5wgiRfljkAGN45Oa0jVpSfxL71/n/&#10;AF6bZ+zlbZm/NJBp2jSPpMc9hOsrNcx31yRdadK3WG9l/gtX7L2FRaLNbyaZa6rYalHY29hdFnvL&#10;RDOdGumP/LnAeZoG6bzwK888d/HDxb4d8O3+ra/+zH42gmtLlYNL0yfR2kh1C0J+Y3zL80rqMEE1&#10;S8N/tPeEfBVxqH9maT4lsPsemA6frGp+G5mnusrk6eFwQsWSQG6gV1RjCcdHr/X9f5mDk4ytY9vh&#10;+zW41DQb+B4A8P2rW7KCXM9sW4F+1wD8sTZ+aFTgZ6VbsNBtrawexIjkUR7lS3s/3V4nUXGmxEcP&#10;zlm68V4jp/7U/wAKraz8MwnxwsF3dzSypHc6ZKtt4fkJLFbgsu65Q9Nh45rqtL/aa+C2v6M3iS9+&#10;J9rZ211qC2qpBdKLyK86LLDnHkWrd1HY4qZUZrb+v6/ruW5wa1O7jsft9zLay2ttfK9t501itztt&#10;dVVeQ9xMOPtScnyxyce9Ot5NTbULHxJFejUE1NGtbK8ntwr6tGOPsawkbYHTGBKcE9c1lWPjzwBc&#10;NqFlP4t0J/7MZX1uysrtBZ2Dfw3loM5nnzjcPWrkHjfT9UgudLvkhvLi8shcLp1pfKJ9Zshyt1vH&#10;FswHJUYNZuEr3t/X9f1azTUo23Ib15LS6gutKsbTCv8AZ7Ka7uQLe3cElrTUpBzKR/D2rC1zxRp7&#10;+ILTUoL27he13W6XzgfatPlZTm1WL+C0fOBIRwDWrrWp6bqGnRXmhX9leg2pENzLH/oF+h626RAf&#10;vLtckBz1IrHttG0XTY/L0uzxLrVsRDa35zc6nGCN9rqMp/49sYyvQ4AreEEleS/r+v8AgmTlKWiL&#10;+m2Gm+H/AA9J4nnEdhZ215ve0actHoc5PM0kvW7ic/wDgZ9qk8ReKPD1vp9zrF1qVzBcvEs+21jV&#10;7uMgHN3ZIeIYCcbsY4qO18Q6TdaDb297H9h07Tpfsuk6lPagw2EhHzWIhPzXCtkhZWGB1zXK+MtQ&#10;8FarFP4OuPDF5a6box3zWDIRqGn3BGV+1T44tGPJUHABrWjScp6p/wBf1/n3eU5csdz23/gkRbXe&#10;vaZ8QfiJqS2v2nUvEq27m0+ZHESY37u5Ocn3zX0B+2Ld3ek/s2+MtSs5yksWiTOjBgDkKT1NeWf8&#10;EnFspv2a/wC17LS7a1+16/eyypZj9znzSBs9Vx0PcV0P/BTLUb21/ZZ1fS7G6aOTV7q2sFCN87CS&#10;UBgoyMnFfHY+Uqmdy/xflY+iwsVHAL0Oi/Yd07VdN/ZX8EprGlrbXEmjpJJDGxJwzFgSe5Oc162X&#10;x92NlJ7msf4WaRHovw/0bSI7Z4Vt9NgiEbrgrtRRgj866J0ROoJBrxq8/aVpSfdnoUoqFNEZz5Jy&#10;DnGf0r8vP+Ctdz/wsH492fgvSrGOS4sbEedfhD5kaMclFOeAe/txX6gXLMLaUJnIjO2vzo+OHgm/&#10;8QftAa7rOuSJM/2srEy4O1OwpUIKVQ3hLQ8P+D/wIs9JtI2a0+722/8A1q9t0Dw1baVAuIcEAcYr&#10;S0vRLTTYQqxqOOeKj1jUY7VSqsAfY16t7aIhK7K+qapFZQkLgYHrXBeMPF7IGWOU55/iqXxX4lBR&#10;40k+p3V51ruqSTux3nv3p3K5Sn4j16a4LEt/49XLXzu5LM361o30hYlscGs64QsuTS9RJGLf2Szg&#10;5UYPtXN6x4XtLncTF2x0611t0hUEVRnXcuNooHbQ8t8SfDiC4DDyc9ccV534p+EyyB2S1xwf4a+i&#10;bm1EgIYDHrisjUPD1vcKWKL3/hqXFMSuj5G8T/CN0ZmS3wR6CuJ1fwLqVmcLD09q+yda8B2twGzB&#10;kk8kLXFa98KIZyx+z5GemKydNp6FaNHyjcaNdQNiWIjj0qu9qyjp0PpX0JrXweILOtsD+FcnrHwl&#10;l2ki1yAewqbMlxPKY4MHIGOa1NJuJrVgUYj8eK6G/wDhxc27ExwMMZ7Vnt4b1CBin2c8d+lNLuJJ&#10;nV+D/ivr/htlNnesFX+Hdwa9E039qXVkhH2j7w64NeJRafeRgL5JqQQOg27D75o5ExtO57HrP7T2&#10;v3sJS3fbwRkmvP8AxD411nxNObi+u2b2JrBijkXgKanjikzhgapQQtSVdzcnqakjBzgZ6UkcbdxT&#10;t4jbjArVWSBasmEgXuMVlaxqywRkBhkZ71LfXmwcSY+hrjfFGsSJ5gVuoIyTUTkoobZleL/EYZGR&#10;XJGeea4a+vWuZWznHbNXNav3mmOenuazWG5uPSvMq1OYSQ3OXC44x1p4xjgZpAuCDS7uQCKwWrKe&#10;wMQBnd07Vl6reEZUHt61avLzywemAPWsC9uWmlOW/WtOhJFK5ll7nmu3+Gvg57yZLi4hPJ4G2ue8&#10;H+HbnWr1QkGQDgkive/h34SFlEkjxDIA/hrqo0uZ3Fe7N/wb4dSwiQCLHy88V18REEec9uar2Vss&#10;CZCjjvioNU1NbaNhvA616CskDTRT8T64trA67u3Y15d4p1yS8lMauTk8/NWz4u8RmYvGGOe2DXHy&#10;M0jlpDkk965as7uyGRP8xycinJ0pFRmOMVYitpJCdq5/CsBpNkWeaernbipX0+5iXc9uwB7kVHsY&#10;fwEfhQmgs1uOWRkHDc1btdXu4DlZ3H0Y1UC8Z7+9JyD1zQOyNSTWrq5TbJO2PQtVdm3c1VVmJz04&#10;6VLFJxg01oHQlznjFODFDuAqMNknB+lSKcrzVk36Dy3I5x7VLG4J5NQLuc8ntUsKHd0oCxaQY6nN&#10;TxEdcfhio44xjJGcelPU7W5qo7kvRkyqBzT0LDo34ZqMMc5A/CnAk4wKoZYjLEAZpwwG5yahjYp1&#10;qRGDHOO9NK7AnikDA7Vx71agcjj0qnCuDngc1ZQADdVpJFJFrzdq9QKzdY1MRIV3dO4anXt8kEbA&#10;9h1zXHeIPEO1WQSD8TUSmkgbu7IwPHGsGZ2iDnBOQAa42dN53Ywc81razdm7nLtVEQiU5x+FcE5c&#10;zGlYrJPeWY328zr9Dirlt4u1m1UDz2OO5pzWPmJjIx9KrT2ITjFSmEty7F8S9Vsj8s7Lz/eJFdB4&#10;f/aA1CyKpc3GVBGCK851KMDIArGuGlWXagYc9RVKbROx9NeGv2jIX2o92pJPXdXdeHfjta3e0G5X&#10;nrg18h+HdI1vVJVW2VzkgAjPFereCfBXiZVVpIZBgc9a1jJyKUmj6X034k214AEnyD/tVs2uuQzr&#10;kNkH361454Z0LWLXb5ofA7V2tpJc2MIeRmAHYmtlGRommjtW1KJDhnAz05oOsWqLkyDPrmvLPEXx&#10;HXT3KNLgr05rm7v4yyK+yOfjHNQ1ysd0j3NNdtJX2bl/A1Ol7BJyHAP1r59h+MMiy5ExX6mt7Rvj&#10;FHLhXnbOe5qLofNE9o3h+Q2fpUcqqeR1ridI+JtpdMALgenWuisvE9ncAFpBzjvVJXC5dlj3dqYs&#10;QByV/SpYrq3uD8jqfxpzAdVNCQ3IqXUCsnvVSS22nIX9K0ZlJ7VAyc4xmjVDTKflN/c/SirXlj+6&#10;aKLsrU+MxMxOen1pxmYDO6oYz5iAkj3zSs6IdhPFI88sQTv3P4VbW4GwZGKzUbByjd6sGXeMZ5oG&#10;mWRctnANWoLmThd4rMEu0nNSxXK44J96pMLmwjhgCWAqZGQDO8cVinUNoAHNOjvmc/fPvTbVhXZp&#10;T3YHU1ELrPH9aqGTeACcgnvRu2fcOPWoNFsWXnDHJOMCqlwxY4H50kjhRuY1VluTu5NQ9yWybzAp&#10;wfpk1Vu5HLEL2pklwAeSfyqNZ97YIJovoLYkBLKAOCKZIXU5z9Kljj3H5RUrQRlemT61LVwTaKLy&#10;4PIzTg528CpJLWLP40ghUDByaNEg1bIhI3LYpPNccf0qQxhON30BqGXGeRnntQmmDCSViOvOOlV3&#10;kPQmnnrnaTTWgBOc9eTipaFsQTv8hC/lWfcE7t2M/TtWjdRADIPSs66AQ8ChOzLR33wu1VJ9QtYx&#10;Jh1IAPpzX3j+z942utAistPJ3hgpavzd8Ia3LpOt20sTY2yjIJ4r9BP2Yr2y8S6dDqoXLLGqgZ6d&#10;Oa97CvnombfKfXvh3xG99pyzlgQR9304rG+IF09zpspRPm2npUfhKJ49OVF3cir+p6ebi1ZZI8gq&#10;ev0rGokmWrWPj/44LcTzTrMpIINfPHiSIwyugUgbjivrH49eHfss9w5iG33r5i8a2AhuSwH3ietc&#10;tSzKPMPECEliVOQa5+6Ycg/hXV+IoVwx3VyOpfuyQCea5JkN6mbd4VjgdzVRiWPykVNdMcksaqs+&#10;0555rMabY4sQuaQsTSF8gACigGB9qQNwc9RS4zTSFXtQMacnvRz2FBHeigfM76CZPcUZHXNDfdpp&#10;+7kjv6UDUn1HZwcZp25vWoiSetPQ8Y9KB6Nj1lK05HXOSaibJ6UoPcVSIlZFyEBsAHOaspEEUjFU&#10;rSXDYPHpVoP1bcDSe4r2I7hCTkCqcvBxirsswCYxzVOQ5GTSHG5ES2ePX0pYpSMhh3pr4BzSAg9K&#10;CnuS79xABxTt/bOcCq6sQ4x261KD3oC1zQBiliDsefenx25ltxMvPJqjFJlQSeK09FeOWRbd/uE5&#10;NNK4i5oii2Zp0BymC3vXSxG2lRby2dTkZyOtZ8dvbJEfKThh2FR2s8llE0aglM8ADpWsXYSeptaT&#10;rM1vqEsJX91NGAeOhFbGn6tc6LJJPDJmKZSsiN0auc0JmvBMqqBIQNmf4vaug8PaY01lPa38il15&#10;jRj0rRNWKL/gzxc1g01jdZa3lP7l858s+ldFc2tndwSSsEkHSNDzj3rkNGtrY2FzYpEHn80bR6Cn&#10;veavpljKsYkXAGF96oV2Xr+CbYVWYqIxxzVLSBJ5guYOdrbXwM1BbajcahHtunPmY5UnmpNNS5W4&#10;FjZOFMzYbmgGbWt6ZbpZRajbQqFl+8FP3frXHX5mt71yhG0cqAK66KEzQDTJLliWbamegNYuoaRL&#10;BdvDORvU7SCOKh7juc/cWkd9bNezA7g3IrO1CCGJUZFJVuh9DXS2ug3Ek0yLkBVy6HoazLywje3k&#10;VoseWCcAVLihM5+SVpC0LL90d6qTSB0/dkZXqKtz27M28E4I4FVGtzEdxXPrWTQrkT30qhUHTvVG&#10;6LSytzk5qe9QRt8p+lQRZkftkd6iyYxsDOEKkkZPINWLHUrnTpSoXcjclWqOXardKY8odcimK5c1&#10;DW7u5+YEHHQe1WW8O397YJfWME0mVyxVPlBxnANZMZDggDPtivTPAvifSh4Ts9KEgDwBhNlRnlsm&#10;gtOyOO0nR7e/0eO41GWcM8hXaigquDjkVBPp15ouoEWci/uHBG0fe71p3t8YfFdxb6MSkErkxRjs&#10;fXmuo+GXw0m8ceKpLHVZVS2itHuJ5I33OxGMKPcmtI6MXM7npn7EPiPw14n+Mdpe/ECZ5bXTYWnF&#10;rI3EsgGFH5mvpb9pq0+F1p4Aj1CydJ7u/lKQIhAeL3GK+PfFnw7l+Fn2fxh4W1CeFJHMflAlWBHf&#10;3qhpnjzxv4j8QCPU9buHdoStu0jZERPU1vdtFR0Z7J+z9o2k6/44vPD9zq7S2llbGdoM8ySDhV/P&#10;mu0+JHgrSLa3g8QRxxQSSjy3WRuUCngDPSue+EA0DwtdXF5fyrBeeQqrfKAfM7kk1nfFPxPc+MvF&#10;OneHtP1MXTXcyKwXgBc9T+GaHJF2bdz0h/g/pcnhGwujpqXMt5ZeZLcE9N3T8AK8Jv8ARHs9UOlw&#10;NvTzypkB9zXtnif4q2OjeHZvIupC9laiBLUpgDC7RivFrCfU/EMwu4oAkImO55W27j1wPWperK0s&#10;Q+LvA0v2Se9imCtBHkd+KxdN0K4/sSNZbkbpVLNvPOO1dlquqzXFg9tcRBHddrd81yt+s0UaLHkt&#10;namKRi9Dib7Stl3JGFJBY8e1M+wXMFu0sJCqeGyK6u48NXuQ7WpMgHOazL+HyMQyIcHgLioasGiO&#10;FuJZ01HzJmwd2OnBrY1+wOsWH2eB2UsBuJH8qXxFoyBPMVMDrjFZtvq1zayBHck8BQKV7EjNa0C7&#10;sdNWUXRJj5KuvWuftNZurW7EMrnyy/IJrpPEuv3k1p5ewHcuGx2rnLTTo9Sufncg+gpXRLNTxHFJ&#10;qGnieziYgLzx0rL0nXfsFuLeWM4zyfSuht/MtrP7MACBwc965+XRw1wzHKAueDxRdCVrHo9hLoN/&#10;4KSaxjDy7PmcdiK43UJ5Gu9wfDKeMimafrkfhlRat5jRkdFboazpNUkvtXUwk7WP8Qpgrm7eX0r6&#10;aJDIA23jmqml2dzrV4kMZ5PU47VHewz4Ck4B54PBqXS9WXQx5yHDcgHPagRHqO20un051+ZDwD3r&#10;Q8LaJLeCS+il8sop4PcVQuLg6nqYvZIs7h3rSjS+ETSWsnlgDGB0NNbgXPD17YG6e1uHw7uVJJ71&#10;0Oi3FvouoMutiTyEwEcc4B71xs9rZZifz9su7JOeprZsPEV+dQ/sLxFB5kU64glAHHHetYj2PV9I&#10;1fSdMuG8I3F9m21NFeyunPyxydue1ffH/BIL/gpDa/s5/Huw+Dfi1Z4tL1+SO21pWfbbw3PCx3IP&#10;cEHB+tfnN4Y8Oab4jszpt1dFhboTGC/Oe2K6v4Sw3z63c/8ACQa8LPVbWEHTllGBcIvQBv73vVIr&#10;dH9X48QW39mrqdpMHiZA6lCOQeRj14x+dTWd/cXcIuZVIWQfKCMV8I/8Ekv2mfEv7X37NVn4X8U6&#10;jE174SdbIXEd3+/kUAbS69zjv7V9z6VFeW9nHbTSbzGoBJHpXPKKUhPY1oVX7OGA5zTmYuQWGcUy&#10;K52ptYY/Cns6sRtbPFTFRYpcyRLCMLk96S6QY6nrT4V+QEjtRMFcmPvipaGmQ2xZTtz3qy7KON2K&#10;g8sxLlWHHXIpr5c5aUflS1G7FgMOBnH1qQOWUJ2qvHsYBAc49anWNsfKvFMl76CyxqvA70RpvbBN&#10;NZlyFkP0qeFIWAZTg9yaB2GSoEj24PtmoVVSvzCrN4VODnIFVI8uQU59KaRLbuWFkJGxF57c0ksi&#10;uuF9aawcfeGPwpUBI2gDnr7UiraDPLBIJZuO2acqJnjP4nrS3CCIEngU2GLcyyA9KCdCdI1YEEEZ&#10;7UTr5bZVsY9elLyDUVy52FcfjQtxvYR5C2VLA89qasIZjuYD61FEkjyZKHjoKsiHcMPx/Wm0Jakc&#10;oQcK2aiYSBwBwO5qd44IjnnP1pjMmeBSVh620BIy43E9uaZIjFs7iB7VIJcLtBwPTFBx3IoC7RJE&#10;FMQG4D1zTJYkX7rEn2pN3G0dKXDY3gdKa3B6kUgO0ZPGagns0um2PAkijnDKDVgyFiQV/GsH4ja9&#10;qHhfwNrXiHS7N5riz0yaWBIwMl1QkD8wKumpc6SJlJch5H+0h+0H+yx8KtS/4Qb4g6Laarq91C0o&#10;0fTtHF5NjBxuVVOPxr5C/Zi+Mn7HfgC28R3f7T3wXvtNvdc8ST31jNrPh/bEIMgJGhONoA7V7l+z&#10;trPwf+Cn7MF9+158Qbj+0Nb1tpr/AFO+uwHnacuUW2izkjnACivjXVv2gfBH7TXxc1fTv2pfBHiL&#10;U59ZvUtPB+hWsxgjtizDbvXAIBJAz7V9hlOAjXp1IyT5Vu07O/l+p4eMxPspRatdn0/cfFb/AIJR&#10;eNW/4SOHTZ4Yo1MXnWGn3UcWe65j4yOK09Jtv+CbnjMwX3hL9o3WdG+zMSTH4muoACeMNvOBivIv&#10;2vP2Uvil+xh4Ig+JH7OHiOfS/B160K+J9A8pblrCRgFMqBxhgDz/AMBr0j4TfsrfF5PgFB43s/jp&#10;4P8AEOhXenvqstzrXg6FpJF27ioYcgHofes6uDwHslUp1XZuy16/cXTrYhyalHVf13PV/D/gn4Cb&#10;DN4R/bn16NpIdsbnxhHIB/tAOa6OT4S+MtT8NPr3hj9t/Whp0a7vtzJaSxgDuXP61+eH7Cng/wDZ&#10;p/as/aD8TRftJarBa3c12q6HoWnubS1unBKtsKEHsML6Zr7y0f8A4JifAPTb64SK71+bRLlFX/hG&#10;ZNalFnHjuFBye/WuHMMHTwFb2bm72T1St8mdVDESxELqOnqZ/hbVPipdTyw+G/2//C+pO0xWOK+0&#10;y2ZlA9ACMnNdJqfhv9v+yhY6D8U/h/qi5Bj+06VJGZF+qEivJv2zv+Cfv7FXgD4UXnxCS5PgK70u&#10;xlks9QsrpwssioSqMpJ3ZOD61+aXw4/as+L/AIG1LT7jxn8XfG9v4YulKb9K1J0ur1QSEMPmcEdO&#10;ldWCytZnRdSjJadHH8mRVxCw8lGS37H6+XWqf8FBtMSK4vPht8OdcAP7+KDUpoGI9QWQirll47/a&#10;qYofEv7H+iyRgjzGtfE8TnHsGSvk7wN4++MH9mpr3/CT/tCW0U9nHc6Yf7CivkERUbTnOGJJzWq3&#10;7X3xh0RH0bUf2qPFuiRwXJY3Xib4YiMBFwTvZWJArF5ZXlPki038/wBLiVeklzST/A+hNZ+J+pwT&#10;GLxp/wAE/tbcvu3Pp1pZ3e4Z68Y6+lcJ4k8efsaahqK6L4v/AGKPEkNxMnmSQzeAfuAfxFkGM59K&#10;8N8If8FVP2y/if8AECH4OfAtNB8WaxqT7NLvX0loFmiBxJLjcdqgc5PrX0xoHwu/4Kd+HrM/EG9+&#10;NvhXXdUFv8/hGfS/LtgxOSqzAZyBxnFGJweKy2fJXai2rpcz/pDpzoYqN4ar0PONd8Nf8Et7hJtS&#10;8RfBjV9HmdS8jSeHLuJlz/u5rI0j4E/8EhvE2mGfSfHf9kSSKVVpddvLaVM9vnxge3SvVNY1P/gq&#10;3rMU/iW0+GvwxsIo7bMOi3MzyyPIAfl8zGOSK8V8J/8ABSvwBqOuXHwQ/aQ/ZAuLr4gWFyYdVtNB&#10;0qGSKUKQdybsNgA1eHWOxCbpScrb2le33kVaWGhbmSV+6Nnwf/wT7/Yk1CQXvg39tDWoZBdLcacs&#10;Pi6Mi12Y27VkzyPWtq+/4Jr2Hiqw1DTPBX7dOq3Nnq1yJdTimmtrj7XKpyGYhgcg96s2f7V37GGv&#10;axJDq37EvieFIJQq3aeBw4IP8Xyeh4xWhqfxC/4JUpdSXXiPwu/h6YhhM8+lXdisZ44YrgK3I4p+&#10;2zSnU+3f0TBUMJKNtLepga7/AME+f2qoNRuNe0j9pPQtTupNIXTbdNS05OIwAoAwSAQozuA3V5h8&#10;dv2Pf2wfgp4Bf4geJPG3hnXNH8N6fM1/Db+ZFLeowxtmx/rtuRjd0rrfHPxX/wCCXqa9aaJ8OvHv&#10;jDUtRnuE8u38K6rdyLGe7nLHGAewrzv4v6x8ANY8E6x4P8D/ABU+K2n6rq01stlpHiW4ma11PdMq&#10;BRv6AHJ7ZxXp4TG5kpJzdl1vG3/DHHXw2Fei/M/Qj9h3wFZ+Af2W/B3h+ztBb50SKeSKPs8g3n9W&#10;rnP27tDsfE+leAvBF/dBf7U+IenLtZc5VC0h/wDQcfjXsPwt0Obw14A0fQZXy1npsMO5jk/KgH9K&#10;8e/aSspPGP7VHwi8CiTCW93fa1KevEEaqAR9ZK+ShVdXHSqN92e048lBRS7I99tIktrKOGLjagXr&#10;6ClRnc4L7vakjBEahFz8owM1LbxFPmaMKcdjXnvc6lqipr1zHp+lXNzNIESO3dmcnAHyn16V+fV5&#10;4rstX8Qalq8ssbs98+JI3yG5PPvxX2D+2H4pn8G/ALxT4gg3Zg0aXGDjnaRx+dfk/P8AHqz0LS9M&#10;sopAiyWgmeYSZ8wsf0x0rrwq965qlaB9Jan4us4l2pIM59a4zxJ4u89iqyqO2c141L8fLW7wF1Ac&#10;9yaiT4qQ3ZwZxyfWu+yITOy1jVHnYjrnvmsDUWJBwfXNUI/GFtcjLyAZPrUi6la3PIkzStqVdMrT&#10;oSv061Uli7A8VozeUeUPBHNVWVd3AoJMu8tSeRWfLbHBOD7VvSRjHK/pVaezDZx6VDbKMGW3c9v0&#10;qCW24wMdK2J7XbxiqcsAHb86pAtdzLks1bO4VRu9It3Ugx9e9bUsJHaq80eBgjj6VWjRVjl7/wAM&#10;QTKf3Q59qxr/AMCWk2f3OOv8Ndw8GBnFQvECDmpsB5hqXw0s5s5hH/fNc9qXwmjdyUthgHptr2iS&#10;xgfkp+VV5NHgkyQtS4pis7ng918KHU7hBgf7tZl58MDHnEP5LXv9xoUBOGjBFZ914ZtyuRCKXKDZ&#10;4BN8O7hHOIiAOny1Vn8EzQLjaxPste7Xnhe35PkjPPSsPU/DUSZHkgd6TuGx4tdaDPbrkxt+VZF+&#10;HgOcHP0r1TxFo0cIY7Bg15x4rgWEtsHAz2rF1LF8qOVv7yQ5U5rkvE4d8nnPNdNdt85LVzniMgoT&#10;muadRszkcNqibZmz2qoQQd3bFWdYOLo4bj2qsBiuViQjEjkVDcXJiXIHOO9PkkC8nFZmp3y/3ucU&#10;1uN7FW/vmYlSe571XsbOS/u1hVCSx6ioWLXE2FBOTXefDLwa97cR3UkRzu6GtoRcmQ2df8LvBJto&#10;42MZycckV69oumx2sKqF5A9MVl+E9BWxhX91ztFdPDaskedv6V6kI8kbBsRXNx5CYB7etcX4t19k&#10;DxeaBycnNb3ijU1tITg84ry7xJq0l3ctGJMgHJI71NSfKimynf3j3dwzl+OxzVemqxLY9akjjMjb&#10;RXJuxIms7SSeQKiEk+le1fAT9nm/8dzxzSWpYOQFBWuD+Hngm9167QxQ/KHGWx+lffX7F/w+TTLu&#10;3N7Z7QApB28VhUqW0NoRuzlX/wCCd51HQBI+lg5jyXCYI4r50+O37KWr/DiWR7eFwiH7pHav2v8A&#10;D2neH38OCOWCPiPnivjj9vPw/wCGk0y5ltVizgjgd6cFdXRo420Z+Vl/Yy2beXIOQSDxVJQV69a6&#10;fx1HbR6pceTjAlIAFc1nceRya1MGrMUFh1zilVs8imuQ1CL05prcl6E8bdz+NSBzjg1An3qkB4xm&#10;rJWpPEQasQtjmq0QycVYXgUDTLULHG4+1SdeTzUMOB19qmjwTn2qokvckUhR0zT0OSCBUdPTgVQy&#10;UY61LEMLzTEAI5FSIQM5qo7jJYhnr+tOmuBDH2/OoHnGMZ6dsVn6rqqwISXA47027IG7IoeJtZMM&#10;ZUOBn3rz/XNaedyiSZ55561o+Jtced2XzD7dK5eR/NfO7tXBWqa2QRZJ5zyjJFPhUAA0kCDp6VMF&#10;GOnSucu6HqcLnGMVXvpQkeG4PrUskyoCMfjWTqd7glQ/TtVRViGyjfHeSSMVL4Z8KXHiDUVgihJB&#10;YZIFMtIX1G6WBQTuPavdvgZ8NY5ZYZZbbnjH/wBet6cHJiOj+DfwItzZxzTWYJIGSVr2bSfhbYWk&#10;ID2ynA4+StzwP4ft9J02NRGAcZAx0rosIOoGPavSp04xQr2OQTwPZW6nNuPyrj/iLJa6RZSFAAQp&#10;xg16Xr+owWVq7O4AC5r5u+OvxDBV7eGTPzbQM81U2oRuNO55x428SzXd/IkUh68jPSufE08hLOxb&#10;Pah5GuJDK5JJNOjTDcDpXlzld3GmI/mD5lcg0+DUb63cFZTgdq1dB8Hax4jufs9jbliemOa19Z+C&#10;vjXQrX7XeaNLtIyGCEisnJXKtIytN8Y3tngbiOeoNdTonxQvIsKJi2MdTXDvp00DGOSIgjrxTVjM&#10;YyrEHvWkZME2j2vQ/i7lQJpME+prqdL+JdtcYAnBJH3c182xXN1A25ZD+JrQsfFGoWpy0rgjoRVq&#10;Y1Nn0/aeKrS6Gd49PvVcivrablJB+dfPGkfEq7twFafkH+I10+i/FkZCPMfc5rRO4+a57H58P/PR&#10;fzorzX/haNr/AM9v1FFO6C6Pm6CVtuM81JISx3ZHSs+2mbOKuq+VGRziue5zkkW44B9asx7gwGP1&#10;qnHKQTyDjsKtRTZAAP1qubQOpJKWwWzmkVs/KB1pso30zgD6UlLuU4kxJABp8UmOgyaryT7R0psU&#10;2XwAR6VSdwSujRSQY/8Ar1FNdsmcN0pIgSOev1oe0808+tJt3C1mQveGT5KqT/aGYlQcVtW2gAKJ&#10;WOT6GkubWOI4K98UrMTVjDTzi2GFSxja2fetH7PBIdoTn1FRT2QQE44pCC3fFK0nPHaoUZV+VTUp&#10;iDfNmk3YaWo08t0qJ87vvU53UEhj37UyWRFUEEZqWO9iCaWUMV9OlRNI+fm6U9p1d8AfjTS6nKjg&#10;elIG7AHGc5prTA5VT1pWG7oaase9qGPQbJCzKeetZ17ERnI7VruoVP8AGqF8dwPH+cUrjMmJvKuB&#10;Jzwc59K+5v8Agn14k+26Y0FywJXAC5r4fjhElwIgPvHFfU/7Fuov4au0mnnIV3G1PWvby6fuNGc4&#10;31P0K0LWHWFY1QDC8YrafUGeELIvbrXn3hTxFJdWkUyKMMvGK6SXVJjbZY9FPNFVahDY8z/aM0+y&#10;m015IRhsEtmvkP4gW6G4kKjheBX1T8atUee0lgdid68Z9K+UviE7R3MgY8bjgVxz0RoeV+I42V23&#10;djnFcfq2VdjnA7Cuz8RnzGZzXHasAUPGeehrkmyWrmHO5JIJqu/YVPPgSEDPWq7k5xUD5Rwzjk0K&#10;T3/Omh+cE4xRkjigYrE4PORmlI+UHuKbnjFG7IwRQJiZJ4oJwM0U1yc4oDRai53DkcfWmE5oo79K&#10;SdwCnIDnNNqSmUhVUN1pXGBwPrTQ3zfSlZ889qBWuLE5U4qQSyD+KoaOlA7MnaTIx1qNxkUgbPFL&#10;tPQtQIicc5pmOcY4NSspAwajIIODQPfUPrT2Py5qMMN2Penbj60AnYs6e0bxtDKvJOVPpWlZxRwj&#10;aFw3Y1jICoyCfwNaNvdebB8ww44z6ijYTRu6ZezgGGTn0NW48ybmJ4A7VhWFy+4ox696t2dxcI5O&#10;TgDp61VxWRpW9+bSVSDtKsDmuqezYRpcpelSy5xj1riWffGHni6nNdfBqFprFpDNuKOkYDBehx3r&#10;VbFLYjtdXk0zXklnbbHICOnU+tdRY2xuU+2XVym3b8qetctc2trf237wljG2EZRyK1dHd4tGO0y7&#10;kO1t/UCtUSMTT4F1jZG4IYkg+gqSWJLW9WcKR5TZVs1Sl1AYZwzBxwGxVrT7/wC1WjS3ab2zjGet&#10;Gw1qauh6xp1+rzS2bJLHIeVb7xz1qh4ovEEpvPMOWfLLiqDyyW0DGP5QDk4qpqGrCeBLZkOCc5Pc&#10;1DaDYtWeto95lAc4+b3FVvEglu43W2YAMMEjiqK+ZDMJQvDDlRVywuoprR1mXLZPPtSAwpbRooxG&#10;0XQYrKvSRN5YHTqK6aREnfZ0HrmoLzQorhTJZyDPfNRJE2szkJUadGBUAqec022tdoZjjGKfq6va&#10;XRjJ56HHemwXMflFSDnArITdyO8K7NoHfrVQttOPSn3Uxzj0quz7jkCgaRPC3Pp9KmSWezlE0EhU&#10;nrg1V37RuqeKZXUbgfcetS20UTrq08Vyl4GJZT1Ndb4I+Ltz4S1dNTs8xyFNjNnIx3zXH6dZfbpX&#10;iDbcDNbWieA0vllury6URxkAEcZJqoyHsz0j4hfFVfGum29ukquI+VCY4J6nHrXoPw7/AGZPFSeE&#10;o/GGsYVtUshJb2wILrG3IPsTivnTxFoUvhy8t5dPn8yNsNGBzkg9K+mfAP7Vp0/wnZwazoUy3wt1&#10;g/en5YsDaCPUAV1R1Q09Tz/xDDr+jvPo+kz3btCT5i88c4xW74GvZ9KuU+3ALJKq/vX++p+vbmvb&#10;tATwRqPhexg0yytEdwZL67lYbpZGbJZifY1xGs+DPDWoeN54tBnklUzELI/3FHdvpTtcvmZkeItZ&#10;1DxNataaTc/a1j+WeZYf6/Wm6HptlBoEVne2LTiFiVdX2nceeK9Y1S18HeH/AAhLp8l1bQIqgiSB&#10;fvgfTuTzXlGpeLdJEIW1iIiRjgk4zzUp2G72Mm/iuhcTuUUSlsiEnOxew+tZcWoCHUFUwBivIz2q&#10;/BrlpqmtGQncrnLH2q23hm0ngmuIrhCQcqAfvUiCtfavZsm958PJw3tWHqrafv8A3HIXneRR4i8N&#10;3EciyWm7D9EbsfWq9tpMktmz3c+HGcJ61MtyGjmfF97b/Yx9mkLYf5mK4rl5bd3AlUY9zXZ3ml27&#10;7luIhgnkVh3sFurmOI5XsKya1EtUZV1bmbT/ACyvzBevrWHpbtDftFgqa6WaHapBBPHFYep2f2WX&#10;7XGec9u1Ipp2LF1rD2kyxMu7cOPaq2o6ktynU7vT0qzpcNtqMXnTpyo7msvWEjt7tlj6egoM2mWb&#10;a2S9ty0vUc5NVrRVF1wuCp4NRJq3kx7Ahz65ptrcjc0rjk9KadhpW3NDUb6VFXdzipksYtTtMebt&#10;I56VThkivEKOST0qWLdZAFCR6+9WInQyWsPlK3zDgEdakstZvIp47e4GYicE5qu99byQMkjYfHBp&#10;1lE13pzynqvSgRc1eyiik+0RyMQOVGa0rbVZLtIHVQ00QHB6mq2irBrGitBPxKpwCTyfSq40fUNP&#10;u0uFJwrcYrVMDuNAuH1KIapo91JBc2soE0YPBFd7DrWneItGvdO8VYs9Rs41k0m6j4L+xNcFo3h6&#10;4k0O617R5wk6BTOAeuK63xpPo2qeCbDU9MgWW4t1Hn+W2GGOtU9io3Pt/wD4IjftOa3+z18bNMbW&#10;LvbpGs3yWHiC2ZM/JLxFN7YbjPoa/oDsL+G4jSSJcqwyGA4PvX8tHwJ8b+JtB8deHPEenSMLfzYo&#10;LuHG3cpIKMfowFf0mfsffFS6+MP7Onhrx9e2ht7m4sRHdQs2SsiEoTn0OKmSTjcctz1l1V85GM+l&#10;SQxRJjByQPWqKzzJ1BJ96sQTnALjJrm5ZIE7l7OVzUYB37z6Y60xZgyknjA70scrOdp7DrRuhaJ2&#10;HmNXQ9agI2sQOxqwCQMA0ggjOWZf1qotLcmUW2FvbsTuznI6VYTeg2+Xnnnmox8q5XpUL3AJIJal&#10;uxX5SS5kUHds6e9V1u52uNiggVK6kw7if4ajgYCQAj9KajdDbs0WCJXX72eKWJHhAPl8D3qePGwE&#10;Dim7Vztdyc9s1JSXcaWMpCgYqeC2CAMTnPWqwJVsjsanW544fH1FANobejnHqabblsEE/pTLqV5D&#10;hlpgjG3du69vSn0Ja1J5Z8MQF/WoeWwzDmiBTgb+venJjd83TvSKSuh8UeD5h9KLidkbAHbOaf5i&#10;f3hUNx5bjIHPrmhE3sR5MnzZ609I3JGBx3NNt0MgGOwqZZI1GAp96CuhHPHsbCinwW0ci5Z8UjSK&#10;AcR5+pqS2jyNxYDjoaBqzFFtHHwvze9Mu5okUIQQcY4qzGrDIVgRj9aqXNu8jhmI5bnNC3JkrEKF&#10;ZPun60y90yHVbGfS7r/VXETRyAehGKsra7fu4FSJEEAbqfWqUraolI+TPDP/AATItNC+INhfa/8A&#10;GPV9W8GaRqz6lpngq5jAt1uCSQXP8SgnIFeTf8Fr/gXPoXws0n9oD4VeHY7LVdC1FFv7yxQIyqx+&#10;R2I9CBz71+gN9KFIPl5A7ZriPj78NNH+LXwh13wNrtl50V/p0iLG68F9pKk/QgV62BzKvRxcKkpa&#10;L8nucmIwtOrTcbbnzx/wTScfHH9mb7T8YviXF4w1HxEXXUdJvrlXa0RePK2denOa8Z/ag8feMv2G&#10;PhT8Rv2XNVlnGi+J9Mlm+Hl2rkiBpX/eWxPoAePTFeUf8Et/jN8Pv2RP2m9a8C/G3Tb+21TWZRpl&#10;hdsh2WjK7Dlewbgbvzr6I/4K/t8Lvj38D7nVPA3xl0Ntf8DXgn/ss3sZafeAGQY5LY5wPevehRnT&#10;ztQqxvTm01pon0tbz0OSUl9Rbi/eSPLP2Av2ZfC/7TX7MWha18L7xvDHxF8A6i6nxDJamSOWRmL7&#10;lP8AFngd8V9F/CP/AIKE6b8FPB/iDwn+2f4w/s3xb4fupQqzWZi/tGAY8t4dowc9Pqa5T/giV8Sv&#10;FusfAqb4d3XgcLpGk3bLa6/DhRPI43OjDqSCRzz1p3/BU7wdoWqftB/BGTXrW1NnfeJmtb2OW1Vx&#10;MCvAcHqoPT8KjF8uKzeeFxC927afVdd/Pt0IouVLBxq09+pDp3hr9qb/AIKc+HtOufiHo+keG/hX&#10;ca2L2K1ILX97bxvujDA8AHGDnsa3P29P+CWcX7SVppmoeANc0nQ28O6JLaaZaS2WxV4G3BXG3GM5&#10;x3rQ/wCCWXj/AF/UPG3xY+FOo6obqw8N+Kj/AGaGY/uY5AcIAe3y19a+MNCsPFXh+78N6mZBbXts&#10;8VwY5SjBGGDhhyDg15mIxdfL8w5aLSjHbTo/nudlKnCvh7z1bPjT/gkd+0L/AG74C1X9l7xb4ki1&#10;DXvAMzW8U7En7TahiuVPUhW4z6Gs7/gtJ+0QPh78FrX4LeE5FTX/ABfJ5MYtYQ8jRkj5AMEkscDj&#10;0r5w8T3Pwk/YB/4KZ6XdfCTxTcX2g7Et/EEFzeZFsZiQ4J6vt681h+MPEn7QX7bn/BRi38e/s7WG&#10;lavH4SvY7qylvJ82pto5Sobn156c19FTyxQxyzG37u3Prp739ankzxjlReHv71+X5E/wR/ZT+Lv7&#10;Lvw28C/tk2tjr2kanaawIfFOm/Zt8x0z+IxoBnDjBIPpX6g/s/8A7W3wL/aH02+n+Fvi1bx9LiVt&#10;Rtpo2imgBGfmR+R/Ku28KaTc6noFrc+J9MtlvPJX7TDGxeNXI+YLu6r6Zr8+/wBtjwj4K1n9ti60&#10;T4LeJbvwRfaJ4Pn1Hx34h0G48pnVkxHHs4UuR3OeGrx6mJfEOJcauklfVbJX2f6HfCkstopw1Wmn&#10;menftQft8eIPGcWofCH9k7w/4h1LxHDfi0uNd0vTDNZ2+SFO9z0zk89sV8Wft5/sT6x+zX/whvx6&#10;8RfEXWdRv9f1FR4teSXyZYJXwZAHXnAGQK+//wDgk7N8O9a/ZYtfEngPw7cW1tealMLm9vLjzJtQ&#10;mQ4adz2Jr5y/4LtfCv4nHRdG+JN38R7Wfw1Dd+RbeHJIQGWZk+8Wz8y8ZyfSu3KcTHDZn9TpLljd&#10;p9XLT+mjHFUnVw3tpavddke7/Dz9gD4ReHfhbF448I/tE+PNI0q60eO9hn/4SMmKBNu/zcMMHrzn&#10;ivzx+LPxI+KP7Rv7Qkf7J3w2+M2q+JfDmo65FbWmta3KrLLNklpjsX7nGADXY+K/2/PG/jH9hf4a&#10;/sd/DOfVtX8c6taNa65bWEGZSgeQR264+8Cm0/QCvuv/AIJafs02fw0/Zn8OWHxQ+Bdvoni/TvNG&#10;oXd/Zxm5nYvkSbxkgFSB14xW0cRiMjU62J96bbUU7aLpLuOVOnjuWFPRdX92h4V/wSE8OQfC/wCO&#10;vjz9n34k/CPTI/E+kTtcx+IkRAZIAdmI1bLEE4OR6819H/8ABQLR9EvPDXgzwppeh2TaprHjnTYb&#10;Wby1EsUSTLI7L36D+dcv/wAFFf2SvBkvhfWP2ifhn4luvCfj+1t0W01Gw1YW32xdw/ckMcEnt714&#10;X+zZ+0D8WP2kf2i/hV8Jf2gvhzqega14Rea5Z75iTqflxkLNt6p0BJPBPSvOlGeZTeYxla3xLzS6&#10;a7ehtzRwyWHa9H8z9L7cNbWioADhNp7fjXg3lWniL9vANZXrvc6B4NbzQ6Fgnnyg4XsCQgzXvkyq&#10;YuDtweTmvDvgNZW2o/tOfFfxGmr/AGoR3NhYE8fJsh3FPXgtXzmHajCcn2/PQ9KprKJ7vEieWrBf&#10;4RT6YkykAYOTTlDAfMc1zGx4l+33Y6hq37OHiTSdPgV2n090UNIVydvTIr8NvHV5a2/hc3uhR7LI&#10;bvMWWYs1reRyeXLGjd0f7wHav2A/4K7+Ntf8G/s33Umhan5Ml1dRxGFF+eZc8qCMEDjk54Ga/Ebx&#10;54jGsag+lWQWOwguHkSCJj5fmscu49eeBntXVhU+po/gG23jO/VxiVvxNbmnfES4T705B9ya4pc5&#10;GKcenynpXcZnpFt8V5oMBrk8HuTXQaH8Y4CwRrkZ44LV4NrWoS20JZJCCB61wmt/Fa60O8w1wQQe&#10;5qZS5dQ0Pu3RfiDZ30YD3AOcZwa2IdYtpeVkyMV8P+A/2k2jZYpr3nPdq9a8M/H6zniQm+GT6NRG&#10;pGRWjPopLuORsBs0uFKkkV5Tovxjsrnj7Wp4/vdK67SfHVleYH2gHI6ZqnYLG/PBkn9KqSQdfl+t&#10;Pi1u2uF3B+D3BqXzo5ORzQ3oCM+W144Wq01ufQVruN3QVXngDcgVN2xvQxJYh0Iqs8RJIA71r3Ft&#10;lenNU5LfB560czC5QMWDg00ghtoWrjxD06dahmGOBSuxXvsUbkDcFA69aqTqDx2q9cRYG7161TmT&#10;uKQ0Z9wikYxWPqkO9SeoxW9NGerd6ydSiLAgHtSYHA+LYV8ttoryfxejglc8HOfzr2LxdBmJ9vSv&#10;JfF0QywK8561yz0NraHA3inJUfjXOa/HhWVlz1rqr+DaST1rm/EEfylyvTrzWEjGa1PPtXjCzHjk&#10;VRZ/U1peIImS5bIxnn8Kx7ibYDzwKx3IIb252A7m/SsK8uHmbC9PerGoXbSSH5uopumaXPqd0sUS&#10;HrycVpGOtgbNLwZ4bn1a+RjCdgP519AfDnwYlpBETEAeM8Vz/wAKPhvJHHGWhOeD0r6G+HnwwnvV&#10;hRbcg8fw16FKnyK4lqZnhbwdc6lKkccRxn0rr7v4a3UGmvP5DDavWvbPhJ8CmkMUtxa9CCfk7V6J&#10;4s+DVpDoUix2uMJwCuM11xi5Cuj81vi1JNo1w1tICrE4ArzeYs7Fge9e8/tf/D+fRtUF5BGSqSHd&#10;gV4MUkDYYjrXBUb5rGj2EjBbheora8NaM+pXqQ+WSXYdKo6fZNIflA9q9i+Cfwb1PxFqtvOiEKWX&#10;jFYzdkCTZ9I/safs66X4lFt51ruXgltg5NfeHhP9nu08K6MtzZWoUqvHy4Nec/sUfC1PCOnwLdRb&#10;sgcmvrDxFq2jaV4cfzXRdsZzkiuaK53qdMXZHy58YPjRffDO0mgN1tEYPG7tXwj+1Z+1Q/i6GbT7&#10;a7yzsdxDcivaf+ChXxU02E3UdrdqGyw+RuTX51+J9bn1C7kllmZtzdz71vCNiJSZU1nUpLuZ5GOc&#10;vkknrVBGOeaHcseDSpHv6VsloY3uSKA4zt60oTnAWrFnZtKwGM5r0D4a/BjUfG1wgjj+ViMHHWle&#10;wJXPPFglxwhzTghU8/yr6j/4YI8T3GlC8soJNxTPK8V514v/AGVvH3hqdvN0WV1U8lUNL2iuP2bP&#10;JowwYZqdQAOlbmqeANb0xylxZSpjOS6Gs6fTp4OJIyMD0q009iXFxI4zjv1FTxL8uTUCoVP0qWPt&#10;xWkdiCdBknIp1R55FSDPeqSbGSLLj5dtNklbbwcc0KCRyaZcEIpz6VVrBsQXF60MTMTk4PNcp4m1&#10;wKrZY5JrQ8QamUjYB8cVwOu6hJPKw80nnpmuerUsrBa+5De3ck8hZz1PA9KgiDFs44qMsHbLHt0q&#10;WHmuGWrGWI8qc4qQyfLioFYgYHao5rjYvTjFEUAt9cLEmeprCvbhpH3Hqamvrws55+lVrK0lv71I&#10;I1yWNWtxdTsvhN4Wl1jUkuDHkb/lzX138IvB6WVqjtEBwDXkfwD+HyJDDLJGAD1JHSvo/QLNdPs1&#10;hiA4AyQK9GhTsriub1sFSMKAAMUtxcCGEvmqiTkA5J4rG8X+JIdMsHkaXGBxXUKzucj8YfHiadZy&#10;wrIQSh3EHpXy54q1qfXdSe5kb5cnAzXZfGXxxcavfy2cdwfmOGwa8/2ggZHFcOIqczsikrDEJyFx&#10;16VoaVZNdXKRIv3jVRYyXAB712nwi0O31XxJbJOAUMgyD9a5JO0QVmz6/wD2Af2Sj40kt9Q1LTif&#10;NcMcrkAV9k/Ff9iTwvaeBpdmlx7hASMqOuK2P+Cdfhfw7pHgy3uvsyLI0YCcdK9T/ah+Juj6PoDa&#10;RDMokkXbgGsacbJyZ1RkrWPyK8Q/sdXfiL4iXVhp1iwiMpAVF9DWL8VP2EPGXg2wbUobd9hUkAiv&#10;1D/Zg+Cun+LdXfxPe2CFCSVLJ1JNdb+1Z8JvCdl4HuXls4kIhIU7e+OKdJOctC5RifglrPhu80i5&#10;ktLy3KSRnG0ms54WGdwxXsP7SGi2Ol+N72O2YY809Pqa8nuEyxx0J4rqSscs1ZlMRseQTUkE00PC&#10;SkDOacibTgg0xxg8U0rElj+0rn/nuaKrUUAcnCMn8asrL0FUwenNSKwAznBPSszMmMp3c/hUsUrj&#10;Bz1qBCByTUqdvbrQO5ZSUEZzimyOeozVeSbYx5pPP3jOaATZZ3kkE496VGAcMp4qv5hz0pA7bwfS&#10;haFPY2YZYlQc9utSQ3KiUYOOaoxSb4xtx74o+dDuIp31IOkium8veB9aoXzF8tUWnaiFwklXJXt5&#10;I8q4Oe1NtAUYQSafchTHjJHHNKVRT1HX1qK4nUqV7VNxtWM+U7H4J64FD3O04J7UTJ/GO1VXclhn&#10;r2FQ3ccdwubltpwfwqqbiVjwfrzT5zk5H41EqqmST1NIbHGZwMYpFaQtQJYicE9TT1ZSMA0ECrK6&#10;gDbzmpElBbP8qhkdd2c9qarEcjpUyNCe4lcoQB1qhcljwRUs9wApG7mqks+RyalXAS2bbdoxP8Vf&#10;T37O1lFLZx3bucRICB3Jr5ZeWPOX6DmvpP8AZO1Aasos0boB0PUV62BbsTLc+zvhRrtxNpEe9DgD&#10;ANd4NVD2pRxzt9K4bwHPYWWjw264B28/Wuqhu7eaM7RnA/Ot6krhE82+McbvDLMjZIB5z0FfMXxJ&#10;tnM7H1JzX1B8XVMVrI+3O4fpXzT8UWxJuRORniuSTNEkeQeJWKscDgVyWpsSxLdc9q67xQpyS2Tn&#10;rXJatjbtX15rknuZvcwbwbJSB3qs5ycelWLwkuT9arYzjnHNQUtAopMN/e/SlHegpSTCk6Nn2paM&#10;Ec0A+wZ5xSFwDijJHXpTWwTkGgl3QjsN1IpyTSP83Q0bsYGRQA6lDEDFJTguexH1oC9hRkjr+VI2&#10;4Dk0oBHHahgSKAuIrBRg0B8nkfSm5JJJ9eKcNq/xUFJscrEZOO1PVtwqMc5NOVscZxQSxWUnkVE4&#10;IJBNTbxionYHtQJXsRsCDuoVj9eaG3E4xQI/eh2QyWH5ztzVzT08yYITwTVGEFW68VbjcwsHU9Oc&#10;0PQDTtYs3HkHg56mtGKMxSeWRWLLqUbskw4YVdjV7grcee3I4waANYzJHH5UkeR61XjvXtQTAx2+&#10;mahhivHdFkG9HbG8c4rWOiiYiOC2OAcE9zWsBJWOq8AxWCSJFfsztMvmKPT0rTvG+y3jLsHkyZBJ&#10;7Vz8F1b20kMFyWRo8BWHGBVrX/EsvyWUm3aOVk7kVtdAJFZPeGQxHeA3H0qu9le6XF58eHUtyAaX&#10;w5qBtZJ4rh8RyYKmr10ttJAxjlB44UGk2h2Mi61FbpFtyNuThuaYLeOHBJyAap6haPcPwxU5yDT9&#10;Pmuo0cSQ7tvVvSoewDtSkVF3xE/7WayTqUscr7JMBuoq9qUjyxNgYx1rINs0iNJ7cCoJ1RLJrckC&#10;kg5yKNN8RW0sbxuWRu3esq+DLHhh16VBZxOpLBcH2qW7BuWdahjuR5sbHI6istiI+G7cVaur2RVO&#10;UArPnlyNxPWpBRIZnyxz3pofnBNB+Y8UCMZz+dBQ4NlcCprFBNcCLdgnpVbecYNEbukgZDgjpSew&#10;Gmj3Gk3H2uGQccMD3Fa1j4tkGYIwNsq5I96wXmaaP943J6mo7IFbpU689KlDOk0fWLu48TWNxexB&#10;4orhSyEZ4Feu6ppNlceFrg2Wos9xcAFHIGFJ7e1eSaBPYQ6/Zi7mVYHlAkcnoK9in1HSx4YuNPjQ&#10;xBIy0U4bO6umEvdBHIaD4yv9KK2pvJhJCdrhpjgEdxXY+D/iXrEXmrFMZDOxiUQgsfU5PavKY9NO&#10;tawk6OSkkm13VsCvoH4VeG9O060stB0fSoYJnYiSRud27qxJ9BWiZa3DUpPFPjCGDw/ZRrFHkNNe&#10;XLHAP1HpXK694HvdInNpLfPIEOA38L+49q9nvvD+neGLW4tNFlW8td5eT5CCGHda898QyavrtyZr&#10;mJLW1UlYlC/M5pMvdHIW8n9kkzAglRyCOtRXfja/I8uGLaWPy7euat3ugztM0Wx2JHUDili0K3Dx&#10;ROp3dGwORSMnZFVPEt7LDt1Al3UfLmqEOpXUuoLEUxvbrng1raxottZQ5iB5yTnmuWvNZgsH3sSC&#10;p9KltCep1us+H7KLRvtVs26U8u2eleZX6PG7Bs5Vz0rt9J8Y2d7pTLcSEgNyM4rm9dFlc3MktuNq&#10;t90Z61k9wi7Iwpb8rGy9QKoPexXha3fg4x0p+q3MUJNujjP8QxWVJIBJvDGs29Rt3Lc032GMJCx9&#10;xVCaVJySRz60l3KSoJbPHFVRI+eKerJEmQKfmFNilyMCpJQzDmiGJUHXrVA9gt3dZ1HbPNaD3Ygl&#10;jjkX5SfmrPbMZ+tXIF+0ANJzjkmrjsSSa1B5kkbWq9VywAq1YD7NDtJ5PWktpIEmHmsAAmOamuNs&#10;kLPCMgjgimK4sSGSJ2s59rg8kGtK2v8AUIWgS8UNGWALetYnhOCea9uIRn7uSK2YNSt309rWdB5s&#10;UxCjPNVETOjgvtU8OXiwSHGnX5VHwcEZrqV8P23w311biTfPY3ttwS2VU9qwPBWlxfECFtFvrgxy&#10;28e+LPHTvXRu9zbeCmtdaRrhvtASLJyV5xVFRO6+Futa94w0+W0tfs8M2nRbkYDBZQcj8q/dD/gi&#10;r8cV8Sfsx6X4b8Qah+/tpZEhheQHJJyTn61+GsXhC9+GOoWWs6fOrpqun7GjbICkjOM1+hP/AAb+&#10;/GTwtrXjfVPhjq8zW99aSvLYxyTYQ5+8FB6nNPctpWP2iacOdzJ0p1vfCRiHQLzxz1qhaRytCGcn&#10;nnk+1SgOGyAD6VkZ3saiSiQfKakV14XvVK1ZxyeM1ajjdnDeaCBzzS5rC5blyAFV3EcZpQ4L/jUR&#10;nJ4BwaevyjfnPGam6ky1oiVrhUXaW49BVXevmFkPfPSkkclt27FN3gDJOa0SSMpO7LKozoQyYz6U&#10;6OzcMHXj6mktiSg3LgGpnuNihVHbGTUOXQpQ6jDO0bHnoKQXbv8AKOc1FJISC2OpxRb9evGaLaCb&#10;1QtwjsQQv606xk2tsonIIxux6moI5QkoUMOeoNNWcRP4jQlj3fMvWozKkOUkOCRxU8S7EK9eP61W&#10;aISXLeb07c1BbbsS2oDZ2jqalKlThhRBGBhFOMDrSXMoWTA59aGNLQhZljY7o+vSmjD5wKRl3nJN&#10;SxQhfmD5H0p6WI1uM3BU2qv4imjLZBGKlkdEB2kAjvioWlaTncD7ikVZioNpwB3zUrTEuojHeoQX&#10;25AqSMDAbkkHsKN2LYsid+4FRNKm8ts+bPakLOzYXIHuKQRPktuwaB3Y8PuPQ/lTJ7hFUqD0pshZ&#10;flaTk1E0bk4I4PegS1IWfc4KyEc+lVPGev2fhjwlqHiS+xJDYWkk7puxuCrnbntnp+NaMFlIzZKg&#10;jNGq6Jp+radLpWo2cc1tOhSaKRcqwPUEHrWylBWuQkz86vhr/wAE4PAH7d0N5+098RPH+saZfa1q&#10;8sv9m6SFigt41lPyB+rHAwWz3rtv20P2SPgunwx8Ifst/s9eAvDFtr+v6qEg1Cc757e3iUvLcM4J&#10;c5xyTnrXc+OtF/aH/Yv8E+LpPhb4csfFPguW3uLnTNOExiutHd87uMYePJ3Y7YNc/wDsGeHfgTqP&#10;whl+M/wns/8AhJ/iHDpztrB1G7kaWG4bLG2Qt8saEnAxX0SxWLusUp3hF+6lte3Xsl5nDKnRt7Nr&#10;V7/8A8b/AOCfH7Wdv+xr44m/Yz+Punm2019WkGjeLWtWhtXnaQhlLMB8pOCG969Q/wCCuVrp02u/&#10;BPxlFIxjg8dQx+bByWVxwFPTJ9ai8daLa/8ABU/9mnXPAGn+G7Dwp428Oa2Ev7C/5ezeNjgKwG5Q&#10;/r0r5e+I3x/+MVr4F8O/sOfGfwvcX3jnwX45sU0y7tn80TQK4YA9yQpBz6V3Yag8bmCxENJr4436&#10;WtzHPUqKhh/ZvZ7P9D3f9hbxh4J+D37Y37QN3qOvzaN4e01IL24ttW++gBbc5P1Pbua39C/bf/af&#10;/ba+JOpeEv2KNF03Q/D+j4S/8R+JYi5l3MQrRovqASAa+M/+CmGmePLT9tzXvAfg+5uLK58Yw2aX&#10;FvHdCKK9EgUK8g/uB/5V7v8Asz/se/tr/wDBPDxHp/x/8R3TeJ9AljEXi3wt4OOXW2RMRzBWwH25&#10;3HHJrox+BwdOisVKSdSolyp7bK/qY4etXqTdJL3YvVoyf2xP+CeP7bvibxtp/ijxBoGiePJpcq+r&#10;6HAtvcqzDjzFO0ED1rN/Zz/YQ/4KJfsR3Vh+0V4W0nw/q+oWiPHqHg6G+JnurZjzGDgLu6Hrxiv0&#10;x8GftIfB3x78H1+Ntj4qtrfQvs7TXEt3IEa3IzuRwejjBBHXNfM3x6/ak+Of7UVhpfww/Yo8B+I9&#10;Hl1i9HmfEHVdO8iytLZc7pELZLBiMdK4qWeZpiKCwtSKUFo7qyt2/wCGN6mW4WnU9rFty3R6f+xd&#10;+3Z4Y/ai8Iaq2rQW2i+I/DszJ4g0NpCGtCM4OW+8OxI718L/ABG+Mk3/AArD44fHq6sFvdQ+Jni4&#10;eFfCyxkEqsbgE/Q+1fOvxq0f9pz9jH9oLX7HxDewDxVc2cv2nVYbrMd1HP8AeJXIwTnjPQ11v7W7&#10;nwp8M/hz+z9Pqb2aaJpia3qMcAPzajcDzFZiOd65Ga+gwfD1DD1VOjJONSzXklq/lex5lbMKtWDj&#10;NWcdPv0/I/RHwF+1F+zB+wr8C/C/wU1PXHvdZ03SoYrnRNBtzdXRuWQM4ZYwcEsT19q+Gv8AgqJ+&#10;1Ha/tHTWV5rPwQ8eeFZ7a5FtpUWr2zR29xAclpWU/KhIxz6Vb/YK1f44/sv+N1/aB+J/wS8zwh4w&#10;ubWzuPGOuxkm3O85uMnLKuD1PHvX6q+IfA/wS/aa+Hh0vWNO0bxRoN7EBlNk0TAgcqy8jHPQ55rw&#10;68qGQZmqsVz6u8r9eqt09GelQVTH4Xll7vlb7j8QP+CcVl4Hsf2lrP4w+O/2hx4MHha6DaPJc6U8&#10;8NyGXays+NqKQSM5zmv3f8B+NPDHi7w1aeIvDfii21a1uIwUvbWUMkmcdD/SvKvif8Mv2Sf2cf2f&#10;NTfxX8M/Dtl4O0TTs3FoNOjO5R0X1Ykn65r8yPgl/wAFGJf2bvjH4pl+G1rewfDPxNFPLb6TI29t&#10;MfkJJCuTg9OnH5VdahX4rcq1KLTj3tZ+Se9+pHtqeVWhN6M9u/4KTfHZvjX+1Hc+C0ea58CfCKzj&#10;1LxJNZltpv8ABaOCXHYnaPaqP/BIjWfij8cv22779oP4r38lzd6h4WlmslRQY7a3MgjjTP8ADwOB&#10;Xi/jHWtW+G//AATwPjrVdYMes/GzxzNeX7XA3zS2aZ2tk8hT6mvpj/ggfpOnsPHPiS2aNyj2dnCY&#10;2yEQAsdv+yev1r1cXhaOC4aq8q1j7iffVJv77/ccdCtPEZrC/XX/AC/A/SHUnKWrMAOFJ57cV4z+&#10;x7pF3JYeMfGd1HEZte8X3czvA3yOEYRgj8Fr1bxjq0GleGL7VLpR5dtaSSsCeMKpJz+VcD+xfpsF&#10;l+z1ol3BbmJb8z3YQn/nrKz/ANa/OoaYeXm0v1Pp3rVR6ov3R9KGOFJxnjpS02ZzGhfHA61zdDU+&#10;Ev8Agt54pgh+B+neEo/LgvtRvX+y3Mx/dx7Uyyse24DFfjB83mEMFyW5x0r9KP8Agvn8V5p/G2if&#10;DS3tCYBam5eXOCGJwPqODX5rZJfKivQw3wmk9kP470yWcIu40O/HzECsnXdWit0ADgV1bIzM7xdr&#10;ccNu6gg/L614T8RNUeeeQq/4iu38c+Kg+9I3Ax15rzDWHe8mdi2R61yVqnYdjnbfxBqukT74p2bB&#10;6bjW9o/xn1fT3Ae5ZcdeayLzTA6blHrxWNeaU/Jxg1xqckI9n8LftK3VtMFe6wQAclutepeD/wBq&#10;a32Ir3Q68sHr4xvILi1GVYg/WqY8TarphDQXbrg9AeK2VeSFdn6UeGf2kdPnCKNRHIGQW6V6BoPx&#10;psboL/pCnIH8VflpoHxt1/TpAGu2YDjBJr1DwJ+0jrLSxxLM+RjIIreFe40z9K9I+IOnXqLmZOf9&#10;qtmLWrO5AEbg596+J/Afx71a6aNGlbGOobqa9c8KfF+SVFeS4KnjOTWqkmVdM98aaMrkNmqtyVYn&#10;3rz7TfilayKHkuwfYmro+JVjnPngjPTNMeh1ZXBxUTIejVh2/juwuSB5oGfetG212wulAFwpP1pE&#10;u46eI4x2qjKuGIA7Vpu8Mq5RgfxqlOuGJNBcWmZ04cKQFrK1T7p45NbFyTtJA71j6qTg5NZyuaOz&#10;OQ8UjCsp6Ec15N4whBaT0zXqfiqR9jqO9eYeKlJZj2Oc1hLVDRwd7FyeOa5rxBEArFuOuK6++iBY&#10;gE1zPiOD90wPoe1YvYiZ5p4hXa5f24zXLardYzg9a6fxjJ5UhyMYFcRezGeYrGe9Y2dzEhgilu5w&#10;ka5JOMV638HPhjPqEqTSwM7MwwAKxvg18MrzxHqkcj2rMrEY+XvX2z+z7+zw5WAyWHJIySvSuyhT&#10;ctRNXKXwd+CN1cJCTat24219U/CL4CpbrHJJac46Fa6r4RfBC2sbaJmtwCAPvJXtOieFrPR7dSYw&#10;rKOtehGNguYfhjwHZaVCrCELhRmq/jqO1j06RUPG3B5rf17XLfToWXeOB615T8Q/HUTRNGJeCOxr&#10;VSsB8sftW+CLfVzMY4wxPrzXx74n8A3umXjYhICk8AV91fEV01uR1IznNeO+Lvh1BeF5Ft+TnPHS&#10;uKrFSlcpHzpoFh5N5GLhejCvrX9l3UfD9vewSXZXoOvavDde+Hc1g7SRw4x6Cl8OeO9c8DSgxxOV&#10;Q9BXLKJtFJH6pfD/AOKvh3w5o0ZS5jG1cjDCuE/aM/bT07QtCmhi1SMkqQcP0/WvgPVv2wvF62T2&#10;Ns0kZA2g7zXlPjX4t+KvF0ryahqUrq3VWaoSCUjpP2gPjfqPxK8S3N1JdMYg7bPm4NeVSymT3pZp&#10;5JSS5z9aiUHGDWiVjJtsU46bTUkLfNj1pqrkdelOCbeTTWgkrm54aw04BIxu5zX1t+yMNEN5axXg&#10;UBWXrj1r460y7a2cZIx1r0z4ZfGS+8GXUc0E3AIOM9OaUtSou2p+yHwx0bwfq2gRptiOU74q14k/&#10;Z/8ABviNGH2GFsjkBRzXwN8KP+CgMmlwxWt7dMgXjk9vzr6F+Hn7eXh3UkVZNUU9hlxWLTN4zijo&#10;PHv7CHhDW1crpUYBBJwgr5W/aM/YhtPBtpLf6XZbdncLX3N4f/ak8Jazaj/iYQ/MO7ivKP2ofiz4&#10;W1fw3PHDNEcrwQ9OEbO5bcWj8tPE+hSaNqUtk4PyuRWWIwnB6V13xV1C1vvFVzJauCm84xXKHBJI&#10;rrjscc9GJkBeKlU5Gf0qIoSc9qduZcZPX1rSOxKJA+3jiqGrX6RIwJHANLd3RiQ849yK5bxJrRCF&#10;QQTk0qk0ohcyvE+tPIxCA+31rmZndmOcdam1G6eeZs9z0qsMkkYrzqknJmltBVBYdKmhQjANEMXG&#10;TSsCpP6VmtSBxbahLfpWbqN2QCO2Ks3dwUhJ9jWHqF5vJXv3q0rFWVhksxeTjvXffB7wRNq+ppcT&#10;RkgsMHFcd4V0eTWdTjgSMsD1Ar6j+CHw8Szhimkt8k4IOOlb0Yc0iT0T4a+GF0qwiAjxheld1DlA&#10;AKpabaJbQ7VHQ1a8zaMk8V6kVZCtqSXtysEDM3pzXiXxz+I0dnHJZwy+wIPrXf8AxF8WR6TYMVmA&#10;Yqcc18u/EPxM/iDV5B5pKBumc5NZ1qnJHQZjXd/Nf3b3Fwcsx65oiU568A81HEjk9KmQFeDivNvc&#10;TkPIK810vw910aHqkN2c4V8k1zTvxT7eZozuQ9OhpboL6n6R/sw/tr2ngzw2lvLfr8keMF+nFUPi&#10;Z+2Afib43g0+PUP3XnDf83A56V8BWPifUbVAkF46444Y1seH/Hmo6VqCX63LMysCQzHk1MleNjSM&#10;rH7r/sm/Evw1o/w/t/8ATYvkhBY7h1xmvC/+Ch37YWl6TpF1pllfKzMpCIGzknivh/wL+3lrnhjw&#10;9/ZUNzLEwTHD8V498Zfjr4h+J+rSahqF2zKc7F3cVcPdjYpTOf8AiH4yu/FGuXGoXL5aVyfzNcu8&#10;m5sGnuJJnLk5JqN1ZSR3rRbESdxF6ZwKCi1F5jA8DH1qRWJ4PpQSGwehop1FPQDho0JGQc4p5+Uj&#10;I5qOByny9MmpJPmIyCR3Nc97szHI4C8VJC5BPzcVWjyvLHvwKlEgFNsY9zvJ3GkAI9aarqeWoedQ&#10;RgnOeKLtiJQpYgnIp6ZBGQaiScbee1SK7MNw/CjYbZZtZ0jccjr0xVx54254yay8lTkDpUsLknBJ&#10;6+tNO4XuTyXGw/KfpSC/mc4B6dxTdm4ZIzzSMqx8jv7VLeo1ohJLu5XODUb38pwSRx6inuyOpBHO&#10;OKqTZXjFLUe5I2oStxgAGopp/lzmotzE9aWRcYB5oGI05PBqNnOCQaY24ZHvUfmN3oFcV3JPWnQz&#10;EDBPSo2IPOKA2BigLoseYG5B+mKa7NyC2KiEjD7tK8pAPHSk3YY2d2AwPSqsrnGTVkyBwQR2qtMv&#10;BwKSY7MrvISeK9z/AGRNdWz1GaMuAy9BXhTfewa774H6pPpXiOJ7eUgyOFavRwUrOxMk2j758A+L&#10;ZHhT7TIOF4rv7DxLG0QZR19q8X+HF/FfWMSlTuA+Zq9Ctb5IbfYHBGK6ajsKJL8R9TgvdLmdzkqv&#10;9K+aPiQxmndscc4r2rx3qchheFJDypyPwrxLx7c5DKyDJziuObsaR2PJfEoIdyRxXGaoxRmDE8n1&#10;rtfEz5kfnp1ritaBDM3HXpXJN2ZJhXj7pCM96rqQcg1NdffwRUBzng5qVqFtBzHpz3pRjqKaxII+&#10;nShOn40yeth1DN8ufSgnHFMDnGKC1sIWPc01nweCKC2TgH60jKD94flQIYrZOMUMy+maGwOBTeKA&#10;Jo34xmpAUHNQLwcEcCpc46GgVhxYA5HP40ZzzgD6mjdjtS7xQVZDQuTjtQ4A4ApWY9u1DEY6c0Bp&#10;YQE7f/r0mfagn1NFAh+AR/8AXpDwTnv6Uu9aRTycDvQVoMbOOP503Lepp5PPNISvQmgkVSQAcc1P&#10;FLgbTyDVXdhsjp6VKj5PBx9BSY0WG2k4PpWtoc8MkH2aTIZT8pzWTC0bgBx0q9ZMIZQ44B6nNCVg&#10;6HRQhFtfKhcE5yOa3bPVGkij8tBlYxk+hrmoLKSeMXkE2FHUg1d0NJ2uJFiZmUAE5NbQYlY6uRLL&#10;VdIW8yBdI2GX1FZs8AvG23KjKjCmorZnilBjYnP8NSxyfamPmkA5xgcVUnYrQpWIvvt4tZIj5e7G&#10;7NbDWa2cpESkg9zWfeMYof3LfMpzk1bstZS8tVVh86jBHv60X0uIrXBQz7JUI+lSQyvYSM8cAkjc&#10;YbNR6jOoi8x0+ZTyR1xToHebSxMGyMcc1LYb7FPUAJJiygKp7VQCojMCuM9Oau6mv2iAMkmGHB5r&#10;JuppYU3uOQMcVDZJR1GHcxVV6d6htgE+ZwckVbaVZU3OahbHIAzgVOwzO1YguAvTHeqDx7ztNaWp&#10;nKrkD8BVJ2XGcVPMMrOoVhg9uaaSMg0TMSwwPrTdxI5z+NNbA9wZQT1PtSxplsClUHGO3rRJKIx1&#10;5oYh0m5VwvPtT7OUxlZgRkdaZA5mQkmiNHEvloBgmpasUrGppC2t1rMMVwxMZbOPU9q6bVNcvjZf&#10;YJLsqCdqRhu1YfhaCGK4eaVQWC4XParGrRx3DJd+ZuZWPyqeBVxbsUdt4G8P21v4eiv5rczl5WPD&#10;fc9BWjZ/EjUvC3iNPss0mUcLGvXHrXL6N4lns7SHT137ZXUBV68nFe1+GvhppNzevcXF9as6WpMc&#10;QQHa2PX1raOwa9DZ8P8AxjttVja1FsE3QkSsF+Yn1xWF4x8ZQabapDbAyGSTcfMXhKzrjw9JpGpL&#10;K8xLEMFaDqV96p+JLC3fTWia2lzknMnGOOxqjQt2njG11CCVJ7pUbcCH7DjpXNax4kP25tjugQAC&#10;RK6Dw58Kpn0CK71CJ8XI3ooJDH3rmPEGi3llqUsBjyiNgKTnH1oujFq5r6DezaziJ3LDA+ZxjNVP&#10;HXgF7Oye+Z1y4yhHTJrLs/EbaFcK8pP+6BWxrvxItNR0z7LdKGQLlQ3Y1jJiic9pngy4ksgUbJQZ&#10;cKc4965q+d7DU5LWbL+V9zPFdTpnj63t4pFgl2O+QV9q5bWC13eSXzoQHY4Oah7D0TMTUBNNMZ5l&#10;CkngVVkhIYM386m1HU42mCIMheKpzXbOTz1PAqCia8hQRKxcEgdjVRYwrc/rT5J3ZQrN0FMeTOSp&#10;NNXJdriSyktsB4FLkCPceuKid9o3GmtIShGfyqxNaDzIH4HX0q7pMMhVnkXC5qharlwetXYriSJT&#10;Gp4NNNoli3Sh5CF5+lW4rmWO0W3AxjjnvUVuVWYySj5WHWp7PZeHzFJA96pbEmlp5bQYXvGALSgK&#10;cc806fQZsrqsDjltzKT1zUrNBLpItyuWC8E/WjRpri7u47OaU+VnDZq4iOxgsry28Jw+IrAmGQ/I&#10;0i+lT6P4b8VeLtBk1Kw1RXW0k3tGD1xzirPhPWrSDUY/B2tMrWc0DFCegP8AjVv4VLdaV49u/Clh&#10;cZtZnMmzOQy9/wBKvoOO5674b13Q/EvhLw3B41vRHHduLZ3J5icZGf0r6Z/4Ja+FtE8BftU+HvEO&#10;kX4Ontq0ts8hbO5sEg18e6D4A0b4haX4mbTtUn/4p+YOLVG4Vvb0r65/4JO+Frfwr8ShoHjBmuQm&#10;oW1/pxLnoeoB9c0jTofvnBqELWkTI3ymNSD9RToLxJH28D8a5vSdWSXToGRGVTECFJzircV+pcMG&#10;I+tY2ZCOjF2FGN/T3qaHUIlHzNkfWuebUzjiTn0p8d3OwwW4I9aVmD0OjW9t3O8rntUn2uNlwBwR&#10;xWHaXLIApYnnvV6CfzTgqfrU2QO6LyyDHOadEd8wVh8tRRvHwJD9DU6EJwOlNyElcn83J2L06EU5&#10;UJUMOxqsZgkmSx5qyZDhSpHWi5RHKwDldwxnpmn2zheSR171Dd5T5ygOe5p9jGZhnb8o9apPQzad&#10;yR2DSYJBBPTPSrVrYxHEpQfU1D5MYOQv4ipzcEII1PA6kUiktNSxKqpGWC9qzXeJJPnUnJ7VbkBC&#10;E7zVZIyHLScjtQnYbT6D2v41UeWxB+lLGGkfezfXNIsajkEVMIeRsbHrzSYlfqJtIfepGKdI2FJ9&#10;qjlmCNsKZGKQXSkYKNmnZibVyGTBG1wOT61PBaxGIAJjNVpFaSUEAgBs1YSVlG3JIxxmhgm9ycRR&#10;xxFQRnPrSo6IMMKriRyuGenoHbBk5B44pFJ3ZOrQuM8fiabcFYVMnGMcUqpABgGiaMTRhQpIBoHo&#10;UHmaSYHAPGasQv5ibXWnG1SPkpilhMYOdpwD0p6NEW1JIYljG4jHoKcBG/G08etI0wx8oOaIJTJn&#10;5s/hSKukZvizQrHxJoV/oF+hMN7ayQygHGVZcH+dfGH/AATru9d+E/xZ8e/sq2vhG0ttL0DUHvV1&#10;RpsTzeY52Db/ABLjoT0r7Y1maSCznlijLskRcIBy2B0H14FfBXwQ+Ekv7RfxP8X/ALSOnfH7UfBv&#10;jy51aXTb/SNOMaNZW8TFI0kjl+8SFBzXs5bKP1WtCb912+++jOHGJ+1hOK1X5Gn8ZrHX/wBk/wD4&#10;KHeEfjX4btxF4U+JUi6J4mihbbEt2T+6lYepwBn3rjP+Cif7BOreE/GEv7dvwm+IV+niDRbtL++s&#10;rpt6SFSBuQgfKMYGDxivSvjL+wh+058ZdK07w/qH7YZ1CPR9Sj1Cyi1PQomJuEbchdoyDgVa+Nn7&#10;P/8AwUu+Jvwy1H4Vp8W/h7dWesWYtL65fRpoZdhILMPmwMgBelehhsZHDV6U41F2l5x+7sc7oyrQ&#10;knF915M+H/gvYt/wU9/b6jvfjf4rg8MRJpaP9k0whZblocbYYpG6HPzevWv2H0Dw3beFfC1r4YS4&#10;uL6O1tEgWS7bc8gUbfmPfj/PNfnb+yj/AMEwf2ov2Q/H2ofFTUfA3gDxvqLlToy3eozQNp7D7zqc&#10;YLEdyOgr6w0X4xftk2m9/E/7JFtcKqjB0nxjA276B1B7Us+xFHG14rDSXs4pJK6sisBTnQg1UXvM&#10;/PT4w66vwu/ah8c6T4u8HW0Oj6D47sJ5LDzHNtNbXDf6toQdpB6knmv1o0k6brHg20k8LlbS1lsI&#10;2s2ijAWJSoKkL0xjtX5W/tFfBX9rb4i/FX4k/EPWP2WvF0Fn4h8Q6dOEs5oJilpbj58EHLN0AxX2&#10;14I/bw+G3hfwNp2mar8HPiPp6WFrb20dtL4VnmfAQKDlAc9OfrW+e+zxGFoSpayS1s12Xn3uRglO&#10;nVmp6JvT8f8AgH54f8Fff2WfHPw5+O1p461f4wJr6+KLozRfbSEmtfKAYRlR0TPAritC8D/Ev/gp&#10;Z+08vhrQtP0/TNWGj24kl87MFrb28QjMr8/MS4BwOeQK+o/+Clnj/wDZh/aC8Pw/EPwh4f8AFD+O&#10;NNnSFrW58N3cBktecrh028ccrzXG/wDBJzwV+zT4M8ZXX7R/xX+NUeh+K5L6a30vw9NeNZx2tsMA&#10;+ZvA355OO1fU4XMVS4cVbX2sU4rT9F00WvkeLXoSea8j+B2bP0g+FPwau/D/AOz/AKL8F/i3qWn+&#10;KGs9GSw1O4eyCQ3SqpX/AFZ4HFfE3xk/aA0j/gnb8edc8O/srafBd6FHorXGueF7udzZWF0Cu1oy&#10;DlGbJ46cV9wy/tF/A7UtEnbR/it4duHjtmcJb6zAWbgkYw3U9q/Jf4bWlj8cfjjYx+JtRBHjv4pz&#10;RazFcaipZ7KCTKA88Dg+xr5vh3CU8TUr1cVrFK7T2bd3f8D0s0xE6cacKPxN79un6n3J8Mf2JLP9&#10;qTR7D45/tZeNdX8T3viDytQh0Cw1CSDSrSEjckPkH74A6565r4r/AOCoJ/ZM8C/HK0+HnwS+Dx0u&#10;80AxtrT29o8cdyd2QiKf4QM5I6k1+w+ixeH9K0mDTNIngWC3hVIoopFIVAMDGPavyz/4LhfFm/17&#10;4m+HPh5qvwjudGtrAyXUfiNym/VIvukoU52A9mq+GMXWrZ0lry2el7JL069vxHmlKnTwDvvp0/Xo&#10;eYeKviz8KP2tf22/Aegan8P78/DnREtLA6Jp0LBIyEBG5F6LvJ3e1foP/wAEzPht4d8HwfEPxBoX&#10;guHS7fUvGs6WTwHCtDEdqoq5woXpxXzB/wAEQr/xBbWnxA8dSfDWFtBuVMyeKbiRBIkkaEGFQ3JU&#10;jBOO9fdn7FWl2dj8BtMvrJw51O7ur+Uj+9LKW/ka14nxUaanhKatGPKt736/f3vuZ5TT57Vpat3e&#10;3yOp+P1/DZfB3xHNNPjOkzIgJxlmUqo/Mitf4L6M3h74U+H9DeIo1rpMEbIQBgiNeOK5T9qKa1n+&#10;FcugTn5tWv7a0hUPglmlXH8v0r0jRIRb6ZDADkJGq/kBXxc3agl5/wCR70L87LVRXZYQ/KwHPOal&#10;OccCqmqTPFbs5jBwM4rnZsfjR/wW98RW2o/HxtEbW7ffbWyP9kSLdIXyeC38Kgc4r4TbaBX0h/wV&#10;X1i51X9srxNeXL4/ebQoPAxXzHqN95SHaccV6dDSBpMh1a/WBWUnpXn3jXxQyKVicDFaHjDxObdX&#10;US815V4p8RXF7OQsp4PI9aKtRRRmVNc1V72U7mzzWU2W3A5+lOMxY49aCQOuefSvOlJyY1YheLKY&#10;HGe9VZ7NW6ir7EgVTvpxCpO4CpEc94gskWMkDnFcbqNpJNmNBzmup1vUGlJXeetHhjw1/bN0oKZB&#10;bnmnFXYnYwfC/wAPNT1mceRGTuPJxXtnw5/Z6vZEilkjYFiMnHSu3+E3ww09UjlNooxjtXvnhLwh&#10;ptnbIfJUYX0rupUFuw6HmfhL4NTaZapIyn5fatq6hbQIDuJAWvStSlsNPszgJheTXj3xP8Z28ZeK&#10;E9K2lGMUNOxRv/ihLprGPzCMdKqD41XO7KzHj1Nec6lqdxf3bSb8A9BUcUTFcdc1g2Nu7PWtL+Od&#10;4si5nA5/vV2vhj45h1Uy3ABx6185COVTlePfNW7LUdRtsCOY4HbNK7uCZ9gaF8YLG4VVNx255rp7&#10;Tx1Z3q/60HPTmvjjSfHOpWQGZWx9a6zR/i1dwYDXDcdMtVqTHoz6mGqW1ygKv1qjqAjeMlWzXjXh&#10;/wCM5ZEV7nnjIzXU2fxOt72IYulz9ad0xptMt+KoT5cjDtxXmHidMEg9e9d1rXiaG7hOydTk881w&#10;XifUonc7cetYSRtc5C8TBYGuV8UT+XCxYZwSM10GtazBCGAOPevOPHHi2JIXUS4POc1jJWRnOS6H&#10;CePb8SXpjQ5+lXvhN8MtS8baxGq2rlN4GAvXNYelWdz4v8SJbRksHfv6V9+/sVfs2x3lva3txYjJ&#10;VSCUp0qbqSsY9TR/Zn/ZYaCK2dtNI4GTivsz4X/Be20WGM/ZMBRyemOK6v4WfCGw0jT4X+xou1Rg&#10;Y56V6BJptpplvhYgvFenCChENSlo2m2ek26qFHC+lUPFHiq2sYnXvjtVLxR4o+yBljlwB6V5b408&#10;cSyu8Szt061SY7E3jXx6MtiXnnivKfFHiSW/kb5+CelTeINWuLl3JkJ+auZvZXcliTzWUpjUSlfv&#10;5hLMQTWRe2kcmSw65zWncAn8qpzjPBrNu5SVjmdZ8NW92jARZ4rivEfw6huAcW5zXqMic9Kp3VpH&#10;ID8gznmpaTNYvQ+ffE3wpZg7LAee4FcDr3gS/sGJWJjX1ZeaFbToVaIc9a5XxD4EtLuNv3AzjtUu&#10;ANJo+XJtMuoSRJCw5qF4mTkjj3r3DXPhRG7M0aY9OK43XPhdcW25o4yam1jPkaOCRDzgd6VVJODx&#10;it248E38QOFPHYiqEmkXMDETIR70NEu6KqDmp4QR8y/nSeQUGAp59anhjGP6UJWJJ7O+voOFkwBW&#10;1pfjbWNLZXgvJEI6FSaxYkz2qVYCw6cCny3C7PRvDv7QvjLR2UQ6xLx2Zqk8W/H/AMW+JrU213fP&#10;tYY4Y4rziOIq+OlSndjJJx6U1FIam0ia7vGnkaR+WPU1CmSM459M0mCG+bNPAxzz7Vooiu3uOQZG&#10;DxntTJWAXJAApTIANx/E1R1S/EEROe1OTshMzdf1NY4mAIPpXB6zfNNKV3fWtLxJrTtna5Gelc5J&#10;M8hJPP171xVJtuyBCMcsTmkRSTxxmpViBTIGf6U1F2vzxXPZmiaZOgXbgZxnrUUrBVzn6U8MQODg&#10;VR1C72jG404kFPVbwBSD0GaxRK13cCNO5HIpdZ1FnYwxtnnmtv4ceFbjWtSjBhLZYcVSVwPSfgJ4&#10;HmvLiO5lt857+gr6q8GaOmm2caBMAKMVw/wd8BxabYxFogNqjNeoRRi3j2oMV6VCnyx1FexajlAq&#10;pq2piztmmLAAA9akMwRS2elec/Fzxq2nWbwJNjIORmuhvlVw3OE+NvxCa5ne0t5/mK4GO1eTNmRs&#10;kck5q5rOpz6xqUl1Oe+AM1W284FebVm5yE2xwGxc0K3zYApCzdCaapPcioSuJK5MY1b5l/OjZjj+&#10;tCMDjmlblsVOpYqtgEipo5C2Dj8ahTHT061ajClcYppNiauIrsTjP604xSkZfv6GpIUTcCen0qcm&#10;FRlRVqKGkioCUYBT9akuQGiDfmabOFEmVNRTSswCKeB1pgQhDuzjp3qVAM81GzlTUkZLLk0ALsX0&#10;opaKAOEOE5Jp4fNIybh0pVjK9D26VzkC8Ec447YprjINSrECv86HTaMjn2oCxWJZaViW7miY7TyM&#10;ZPpQWA5Az60JlWQFpBgbu9WrWQcBjVUDcRinCbyzgH9aL3JszQ2DGQadAQGPPSqcd7tXv09aclyM&#10;5yB60BZmgHAHNQ3ErcEYxSLMsi4Bz+NMkcfdBHP6UmNbDBKzPSy/MOfWkIwMgc+oqJpWIIJNCG9B&#10;szIoAH4mo5Jegz+NEmWGOajbcBjAP4UxJsVnUjtUEmeijvTt5zkikdsjIqW2ikiMsw4J6UBz1zmk&#10;cntSDaemKad0JocW+bINSAhhkGodxxnA/OnITnFDVxjj8vIFRSYIPTmpXYbaifGaLIabZTljOeDX&#10;oPwY077Xr0IRh8zKR7GuDIyR+teifA2ZLXxBFJIRwflBFdmEdpg9j6r8BzS6ZZpHIcDHUV3VnqEc&#10;kY2v2rzjw/rULWaRYyfXNdTpmpBUUlxjaP4q6ajuxIt+KZEa2eUjJ24zXi3jy4RZmcjpnNeva7qE&#10;Elg4J7dc14n44vVmvJIxjAYjrXI3qaWVrnnHiBwzyORwW4rjdalwzK2Ovaux8Suq5Va4vWiN7HuT&#10;XLMloxLhsuc9qgqafhj3FQk5I4oWwhR6etKWAPH5U1QdoNBz3FMVrClieoprHigdOc/jQ/TNADO+&#10;M08ZK801QCeRTxgGk1cCFgS2e1Gw5qR1J5WkamCEUEd81KnJwaiQndwKlUkHih2G7D6RhkdKAwPX&#10;il460EjQCc/WkIA4LdKXBBz70h6kHuaCtLDVBHUU4YPWjaewpQhI5oE72EO0LxSBvQ04qBxg/Wk2&#10;4OAP0oEmNIOe35UEZ4I/Glopu1hkbDPANPi7fWmdTT0Ydh0pAtyxH8pB7VbivEEPlt16CqSyAgAD&#10;61LHz3xml1A1dJ1xrKGS3c5VzmtrwvrEdhqHnE7lZSjL9a5VIiXAIzmr9ksllchACQe+auLswO9s&#10;hHITLCgyBxUP2jyhL5tuMA/eHUVmaDqFxDqseJGKMnAB4BrWuCzzFSOW6tWjkmgII4o7uEyNLwel&#10;V4NLuXci0fBzndmh75bOXyNmAT17Vcs9TtYxhcg55INSF9CpPBdwkxzTeYSOTWdHqEkLiFWbGeRn&#10;iuhuYopfnilBGORWTdabDM7ueCPQVLYkVY9RDOY3x8x6VJKkbAeYoIxz7VRvrFkJZZfx9KiTULuB&#10;gk7FlHQnvUjGX0IjdvLPfpVSKdt7R45A71dvHQt5hI+b1rJvpBFOXiYkEc4qWwEv3LLgnNZ8rnO3&#10;FWJJnk+9URRScnH5VI0QFRndjnFMc4ySKmbCnp9cVFKoYd6tbCGif5cZpkmZD1ppQhsgfhSiTGDT&#10;AkhzCG56077TJGVdRkiiJ0chdoFSmAYzjt6VMhpXJU1KQHcp25HODXW+CfCZ1fTo7u5uG3zufLjA&#10;6AHHP5VycEEfkhiwyDyK3/B3jm/8PMtsCpjjOU3LkiiLLOji8JXdv4ka3uZwrWyGSNf7xB6Yr0Tw&#10;z41uNItX1KKBRLMvlO8g/MivNrXxst7rT6sJF80jMfmHv6CtzU9W1C9slmeEeao5CcA/h61vGWgJ&#10;21PSbO/j1PTpL+a7WKCMhZJsZO49hXKeKdbfTpo1n1YXkbkmKUIRx0xisrwHrmv2vn2MUAdbgjEM&#10;w4Y11+ofDa+12wtL3xBLDbSshMUFsOEXPGfc1ZV2aenfFHTrTTooUut7xQALH/dxXIJrdtq+ryT3&#10;Me5ncktu4FZniDw3qOi303kW1wFQYzLGRu96zLC+hhAkEhUq/KetTIjY3dc8PR6jukiRNic8Dk1z&#10;OoeFL3di2BdGBzv7Vsy+Orezk2LF8rLg5NWtC1ex1Mctgg7huIrN7EN6nnOqabdaXJvdGILcnpUN&#10;9rrTWwt4c4xXU/Ei5S/JeABdpAYAd64sQLGmXPUcVk3cChLH1ZjnPWoGYrz71YuCQ+0HpUDoMZJ/&#10;SnErUjeZmGF9eaki+WPLdc1GijNEsuwDmqFbqOcEjgd6bHGVGT/KlhlDj1p8Z3HH6UAyS2VWkCDA&#10;HripbgqmAGyfpUOx424Uj3qVYZJgTjPHWgQ5HmuYiijjpkCrmlgRKsR4yeT6VFbYhiEKqAT1NPJC&#10;EBDyKadiGa32m3hIgibcdvQVYsby1W3bYgEpasbRXZLjz5/m3NgA1prCkMqzjj5snI96uLEb8UU2&#10;pS27pG3mqQCR1rrrXU9N8Ja1aavayE3hj2BWPc8YrmbLxtpGl+IbG4WLKZ/eLjrxWzqWnP4nvx4g&#10;t7UqyyKYNo4IBzkVp0KSsd78ItV8U+CPFt3fa3aNYWXiSF1nmZfkc9Bmvo79mCX4gfDb4/8Ah7VD&#10;fvJZTGNzIgypi3YC14/oE1z8Xvh82gaxa+XDYQHy2UYfeOg9a9L/AGTvFGreK9NOmm8lttQ8P39r&#10;bxCRMsB5gxnvipTbZWp++XhPU3uNAtNRFz8stsjBWHI+XpWlHq0nUqG9MGvOfBWozt4csUvbxpJB&#10;Zx+Y+MBm28kCun0W8Vzl7liM/dNS2RqdRbX5lHzxlfXmtC21GMAeXknoc1hx38KgLuGenLVdgvFY&#10;YJAJHrUN3KS7m9a3iFxnP1rTi1C3VB8/OO1c3azuq7s7hnp3qxBcl2J8rvUq1gZvm/yv7th+IqSK&#10;+u2XcxyM9QayY7lQANhHHJq5DOgi3N0z0JobSCKbL6TM5+bIzWijAoPmOfSsa3vYpThWAPbmtKC5&#10;j2ZeRfTlqHqgWjLE0kbRlZJDg98VNZlYIQFbIP8Ae71USdC+VkB9galL5HJOPeldjaRLNenzMBhj&#10;sAKImldiQwA71Ayo55PPsalgZEGzuetNNWJs7lpJwRuZsjuDUZkbcQpGPpUU6kKSrkZ7CoUVpPuT&#10;MSKY72di4JV+6fvexqeJw3O/J9KpwRGMfO2T6mnl/LGScU0rkSbQ6eSPzCd3WmoCc7XOc9KiRvMk&#10;O7nirkMMagFjyeabdlYSXUTaAoBbkdQadEApywByeMVDO+9wSMDdT0kVcsD29ak00sSeXGzHHY80&#10;SuyKFXoajtXzIcMSM9zUxUFs7ucdAaCN9hsbgR7mJ6015XAyHOSOnpTnBzhQvTJzUkcAZNxUdPSg&#10;dmQCaUHlweOd1NNywbIK/hSzgiTakecr2FJBZF2y0WB7r1q1ZIh3bLEH71A7evapo4lj+7QiIiAB&#10;QAB6YpXYBT82Dj1qDRKxXvULZx+NeRfFH9jj9nj4m+IW8c+KfAgGrbMPf2Nw9tJJ7sYyNx9zXrxJ&#10;b7xz9aw/iJrD+H/BOra7DEHNlp00+zdjIVCevbpW+HnUhU9x2ZlVUZR1R8N/ss/s023xEufHPxM8&#10;SfHPxhoGkaP4qnsdEGm+IHhVIoDsLSM+d+W47dK93i/Y91Oy05dU8E/tXePtOmklWebUpdUScSIR&#10;0AdSuCPSvILqy1Xwt/wTSkiu7qK3vvGeqLIPMkx5f2y8JA3DvtP8q9T/AGz7288H/sw6N8L/AA5f&#10;Sx3niPVtL0K2mgmKv5buokIYHP3Aea9nFyq1sRvo3b7rXOLD8sadvmTy2fimyvH8F+Cv26nl1iJA&#10;Fi1u2tbkl2PGcBST2wK3R4T/AG39P0+OGH41eDbuRUZpJrjw66huPlACvgetcV+1v+yf8CPDf7Km&#10;t3ll4cOk3PhrRpLjTNVs5THcpOqghzJncx3AHr3rzvXPHXx28R+BPgr+yl4M+Lt1DrvjDQje+J/E&#10;tth7lLGOMMxVjwGIO0HrWUcPGvTU6bVrtO6XRXvoaurKnNqW/kep2+u/8FF4tFitvL+GWrXC3Led&#10;NBdzReZFu+UAZIDEVqS/Ff8AbN0mErffsn6VfygExTaZ4tjAP1Eig1k+PP2FPB1j8NvsHgf4keK9&#10;F1ixtTLFrUerSu80yjcGlUnDZI5HAq3+yd+0f4i8T/sjSfF74q3Rub7QkvYtTmhjCmf7M7Lv2juQ&#10;tRKNOVLmpJNXts07vbqJTlz2npp6/oLqX7UPxItLYN46/Yb8YpIvy7rCS1vMnvjBBxXLP+0b8E9T&#10;u5LHx9+x342sdrFyb3wILlT3LZQNTvhL4w/a6/a88Or8T9C8YQ/D3Q7qRv7K086YJ7ieHPErMx4D&#10;AcVb1L4u/Hr9lz4q+HfC/wAc/ENp4o8JeKdRGl6XrNvbiCa2u25X7R2Kk5ANa/V407wTXN2Tf/DX&#10;IdRTs2tO9jm4fjL/AME6b+e6fVv2f5tI87DXE2p/DyaESKOh3CPA9ax9c8Jf8EdfGlqdV1Kz8NWU&#10;oi3o1sktlPH7jABU+/vX0L+1J8a9O+Cfgi3vbHwxBrWuatdpaaJoqwb2vJWPKgAHAA5J7d68y1jW&#10;vjR4N0uH4ifEH9lnwhLYXLxjUbDSo0nvQjDJG1lwSPQZqsN7R07xlKN9vetcVRRU9Un8jlfCv7M/&#10;/BPvWPCCv4Q/aW1W1a5y9vcj4gvFLEp5C7XkAIXgAEVV+In/AATA/ZD/AGgYYJte/aO8Rapd2tv5&#10;MN0fGcNwwTPoxPGe1e7R+Cf2SPiX8KE+Kd/8OvDn9hpAbqWWfS4k8kJ98MAvykEYI9a8D8QeIP2T&#10;dPSbxlP+xHqK+H1BK67pmktHvgz/AK3YhBKnGRTw1XF+0boykmvT7tbDrRocq50mjM+J/wCx14e/&#10;ZO/ZT1zw58C/2ivEMGl20A2aJBeW8kd1K7BcOyjd8xPODX2P8APCsvg34OeHPD1wuJLXR7cSqMff&#10;8sbv1r5e+Mf7L37K3i/4G6d8R/hJ4NnjfWtUsDo8yX9woDNMuPkZsA4ByCK+ydDtfsulW8Bct5du&#10;g+b2UVjmOJlWw0VKTcru90k+nYeFpKFVuKsrKx5d+0BeteeP/h94Q+zSMNQ8Rm4lYw5UJDGzEZ7H&#10;OMV6/ZKEh2DsfTFeOeNRd+Iv2vvCOlCctZ6N4fvL6WJXIUSuyRoSPoGr2WAAR8CvMqv3ILyv+J20&#10;42k2PrM8S3LW2mzziRU8uJjlunHNaW5SDtYH8a4v4163J4f+Her6oJ1jePT5miZzwGCnrmud7m8d&#10;z8DP+CiXiOLV/wBqzxZcpcO8aX5WNZBjb6ge2c180eKtehto2Jk6DtXZfHTxRqWpePtb1jWbwzXM&#10;+ozvNIZM7jvPevDfHHiYyF0RsevNejGXJAc3qZHi/wASm6kcCTq3FchPM8spZ+n1qW/vHuJmJJ6+&#10;tVt3zYNcdSbkyBQcdqXec5IprEAZ4zUb3GzJNZgSSSKF3FvwrnPEGreUxXfVvVtX8iMgSAe4auQ1&#10;LVJbuZsHOT2NAEkRlv7kRpzuNes/Cfwb9yWSIHjNcJ8O/D0uoXSu0eRuGflr6E8B6DHZW8bMmDju&#10;tdlClfVkbs7bwXBFYWqMYQpGK7W38TrBbY34wK4iC7FvEAMDA7HFVNU8R/ZoS5l6Z4zXc0kijZ8c&#10;+PRDbtHHP2714p4k1mTVLl/3hOWNXvFXiWe+mZVkJ56ZrBhRpZORyTXNUm27BuT6Nos2p3SwxR7m&#10;PSvYPA/7NWreI7VJEsyxZeSo71zPwl0RJNdhklHylxjI6V+iH7KvgPQtS0qJZkiZig4I+lc8m0bR&#10;gj4B+If7PviDwcjXUlk3lAkEleleeXFg9s7I6YwfSv2P+Lv7LegeK/DsqxafGSYz0Wvzz/aR/ZU1&#10;z4f6lPeWGnv5GSWG3pzUqpZ6jcFY+ecHG0n8aVC3UHHoatXmmXFrJ5csTAg85FMSDIwcZ9cVupXM&#10;XFodbX91CdyTMMds1qWHiu/tgPn+nNZnkEYJxSrGc8fpVDuzp4/G17Mm2STOBxVLVfEMs8eQ2cda&#10;y49w4wR9alMZdcYz7UOI+ZnKeKtQvmVjGxxjpXk/jC61Ka5bzwcZzXu114eW7++h56jFYOr/AA0t&#10;r3JMAzzj5aiVJsh3OR/Zl0NtU8Zo80YISQDn3r9iv2O/CenW+gWbCNB8q5/IV+XHwl8Lx+EvE0cy&#10;x4Xd2Hev0J/Zt+N9joukw2U9yq7QBkt7VWHjyS1BbH2xBLa2NuFUBQPSub8W+L7eCJkSU5x2NeZ3&#10;37QWnvCI/toxt6h65XWvi9BfkiOccjg767G0CN7xh4raYvsl9etcDq9687t82c9c0298Tx3xz5wO&#10;f9qqEt2kmf3gOenNZy2KWiM/UxuP41kXEfzHnv0rbuoxICcis65ttpPy/pWbWgJ2MmeHeCBVSaI5&#10;wRWtLEAOFA/Cq00AyDge/FQWtTIliOSABVaWAkHaK1Z7bPI4/CoGg29R+lSr3LMp4TjGKq3FmD/A&#10;OnpWzLApHEf6VUuLcqeR09qoEYV3pEUpO6Ic1k3/AITt5c4gHTjiuqliJP3f0qGSBiuD/Kpuh3PP&#10;tS8AW0wKtAuT3rm9W+FsMgzHDgjrXrptlzggH8Kjk0y3kyWjAPoFqLisjwbU/hLImDHb44z0rGvP&#10;h7fW7YSDPqa+iZtDtZhhk57cVRvfCMEq/wCqyM/3aBcqPnweEr2NvmhJx6Cnt4fnhXmIc+navcJ/&#10;AVo4IEWPQ4rOuvANoTzFyP8AZq7pCdNM8Wl0yZZeYx0qNrSReqdR1xXrNz8P4WBLQjAH92sy78BR&#10;CMsISD/u0+ewKmebmNs/c/GmsJAMAD8TXZXvg5YssFI9MrWDqujtbMT6Ch1BOFjFc5XBPfrWNrSy&#10;NGc/3cV0DW2W3GqOs2q/ZH2gfcPasJ1GZ2Z5VrLM120bjocYqgRg5rU8RR7L5gMZx6VlnOcHrXI3&#10;qWlYljmCjGBzQzFj2HNMQZ4IH1p5KpHk007kvRiTSqkRJfBrn9a1IIjHvitDVL1UXhuPrXNX873b&#10;EA9eAM00rCE0izm1XUAoBbLDpX03+zx8LEhjivZ4QXfByRXlfwO+HlxrOpxSeTlQwJJXrX178O/D&#10;0WjadGDEAQvp0rrw9Pmd2B0mk6bDptoIgoUjrxUrOGYtnA9KHkzwAKgmm8uMsxx9a9BILGf4m16H&#10;SLFpnI+7xXzn8VPFkut6lJAspKg/Ng16D8aPG4toWtYJPmHHB714nLI887TSuWZmJJrlxFToPSwy&#10;NBszjr3pHBDYqQnnilChjkH8CK4iNGMSMkfMoP4UjQnqAP8ACr+n6XPfzrDbxlmY4AUZya9N0P8A&#10;ZX+IXiPRf7U0/TSwAyR5ZpOSRUYvoeTLGR1xTto9K6Txh8NfE/gyZoNa0ySIj+Jk4rnNrK3JP0NV&#10;HUbTQh4OR+NWLNHduelQqMnmpY5yg+VatvUQ6aZkYgcfjT0kdkyT2qtIxJJ5qaGTCbSetJNtgBYD&#10;kmo+MnJzTpGAHAzURJz1NUA4qDQm5etIpJIHXmnswIGRigA3n0FFN8w/3F/Oiq5RHHRMCCOOvelk&#10;OGwgqOHhsMaWQncWI5xXKJE0ZzSnGORVdJmU9OhqVJN/DHvQURz5JJC1Dg5571ZmCnt3qHaoUnFS&#10;mRqiN5GRhigyLjBOSabIMnv1phGCaopO5KCccN+VKNx4zio1fHGKkDqBknt60DH+c6KQrH86dHdP&#10;n5ufxquZMHO6nEqFLA9aCXoi0l0GYKCPzpZWQA9KorIyHNOadmzigVyZ3Hb86YzqPQ/jURdiME0j&#10;Ek4z9KBxCVlIIHHPao2G0biacwwMk9Ka3I5Ofak9hq40k4+UUiAg8inUh5HWhDegtGR0zRjPSjHP&#10;TmmAE4HJqNz1INPkJA4qGSQqKATGkkH8K6z4baj9m1aNy2MMOc1x4n+YnFdX8NrU3OoFtuQvf0Nd&#10;GH+IJfCfRPgzUpZY1ZJuDzy1d7p9xL5P3+ceteX+CroW0EasuTjFd/pl+TEvy9fSuqoxxLHiHUZI&#10;7JkLdvWvLPEp8y5eQdc816H4gkMtuxVa8/8AEShWb5cHNcsi2+xwHiUAEsK4nW3IlJB6nnmu08TO&#10;hL89B0z1rh9X5kyfeuaQrpmXOTzUNSy5PHtUPGTz+FJbEsWjJpAwPejOT8p+tJXuFxT7U3Ye7U4E&#10;HnNA5NVcQ1gw+7TqDwTSFl9aTbAU8daYxzzillIAxmo0PbNUgQ8fLyO/pTwcjOKjHPHvUhz2ND0G&#10;wZhnPSkV88ZNI45zTUyTSW1xEhY5waASRk0mMnOelOUZphYcvTjsaU0i8DGaU/WgroB4Gabu5Oe9&#10;IzN69aaz4PSlfUlXQ4+npTSTg0m8U7HfNMCMnAzigHFDDBxmkJOcfrQNsnUHHB6+9SISF+lQRS8b&#10;SOnSpY25zjrQHQu21wrR7H+8OhqeK4kYASqfxNZoY7+DxV4P5qgr0oEW7e4vIZQYpG2g10FlqM8t&#10;upeQ5xzk1i6XHDLCyuwLqcrzWnYKkissjFdtUtQJJBKxL8t3yaLO3u7gfaFDCMHBYGrVpGskTRl9&#10;2Ogq9Yogs2s2QKM5FMCuI5o4zLFJ07A1XurwA/McEjpmprsC0VozMGyMADtWfcQGULM8nGO1S9xJ&#10;3IbuSJ1IZsBvXvVC+DeUGhcnHGBVu8SN1CsOlUPNWOUofungjNS7jKr30r4VmHFQz8jk1ams7csZ&#10;FbGT0xVOZ1DlDUDRG8e3nIqvcOUIwKmeTOM1FImRkNz70LcCMMzckUj4xzSuNp5NQPLuYjpitBA3&#10;3jUbjB6U/OeaRxxmgBIg27d6HjFXTOrJgfzqnGSM4NO37ec4pNXHexYiaRpfLTJOOlW4rSVV851J&#10;GcHFULQsJvMB6DmrJ1WW0nXYCVJ+YE0rajTNzT/D00piR4SfMYbc/wANehaLb6RHYSWxvJWkRfmV&#10;+uema4jTfEls9o9y0mHGAg9DU0l34rldY4IT+9HJROSK0iUdNF4hk025ii8kuqEiMr1AzXpXw+8Y&#10;trGrwWzRsEt1DuJDngdAK828MaXFeRLJqIdGQgHpzit8avb6JM1xa7kcLhGWtFsOLPSfG0mnT6Tc&#10;6peXP7yZiAjd89q8Y1u3gNyZ7aHaoHO0daNd+Imo6xJ9nubxmMZ+6TgCrNmLfU7RPKkyW689KlkT&#10;euhnSaFY3dn57uSW7g/drIvNUOg3ItFkJGPlNbN1oc8V05indUznb2NUNc8OC5bzGBDKvXFZtis7&#10;FI63Df2xilUctk571z+s3EYuGaH7oOAtS3aNYM+HJCk1mSSGV9z9+9QrCIZJC3NN8zI5p8irjgfh&#10;UJBHWq2HceCp5FRtA0jgDoKUZzxUinuKE7g3casYhGM0RFgw25/Cjdu+9zntU1mqbyrenWrURXsi&#10;5btFMgidRkLnJpnmtDNsXkHpioZIpYX3KxHsBTlZnwSOcdcdKkBZJ5I5S2aZFdSPIXJNPkiaRflG&#10;SKkhtEh5c/jigTVy5biRCLgqcA8emasRTXl5+8WIhR0z0qnJqcQK2kXzdzj1rZ066t7m2a1hwGVR&#10;uGOlWtiXoatzodtd+HI5LVd1xtB3Y5z7V6d8LfGOg2HglI9TjU3VpJwhUZI7jmvNPA9wJ9ZWwvZC&#10;kKg7mb26V0mt6MJ7SW901AFZtquvc+taLYpHp2uX95pd3F4q8IyTR2zqJLqCMccY54r1X4WeKZ/B&#10;nxV0zxDo6I1j4pgt3nkGPldHB/PrXAfs8RJp9hJ4b+IXJ1Gyb7FKwGM46fWux+HXg3TCvhiOHWmS&#10;YeIooIw7cKnmDt71OzKR+3XgLUrmXw5Y3AuQfMtEPJ6fKK6zTtYmCbt6Fl9Grzbw5qcem+H7KwWM&#10;t5dqinB64A5roNEvYJB8qyKT2PasrkdT0DS9XluJD5qAD1zWzHqUagAp+INcLaakkKCPzSD9K1NM&#10;vpg27zWcEdCalstHb2OqKMHp7Zq9BqW9yc8dq5aC6cICWAPpmrcWqSqAu4dKhK7HLQ62G8UAM0ue&#10;OmasR3ayjPmdD2Ncrp+syljvhBxxjNaFnq7NJ5YiwD6GrsQmdDa3MgGSijJ4ANX1vHKhRGCe+DWL&#10;bMjrvzjHPFWYLkH5RIeTjpVCd7mzBMykHGOmKmN4SMF6zI7nyyC0o6VYVncZBA/rRdC5WWI7hvP8&#10;xCce5rQt2y29mHI61mwYBwSM1YjcBDuGPYUtCldFq6uwzbIj071LaeZty4GDjBqlCiyHeQRk9KuR&#10;OFQJ1AHWjmBRu7lkMU6AH2qK5BPzDtTUO071alllRxtU/Wne2oOOoQKQ24YOcdD0qd8Z3k9B3qCF&#10;GQk+YD9KJ5JQMZB/Cld7hYfIWbk9KbIxSPy89fSn2RMwJZSMDtSSwq7YBOcU1a4pXaJLEuV4xUsk&#10;xV9oA6dajskSIbQTz60y5YoxcE/exT3ZK03LIaONSzvkn3oSRCMDj0zVCSUuoBJ4NOhlcttJ7UWY&#10;+cnYmGcfPnPvV6I5jB9qpbCJlkdwwC+lWUu4OQXxgdKQ49yVwWUgVCwYHDnn60LdM8ZYc4PpTd7T&#10;EgqRx1oBu4o5OK8w/bC8TXPhX9m3xhq9nIkc40aWGAMfvu42AD3OeK9TS3VBgsTXzf8A8FHGutY+&#10;G/hrwHHcxQ23iDxjY2t5I0hDLGHDnb69K6sFDnxcF5mNd8tFs4P4keELrU/AvwE+EN1avC95rtjL&#10;fWp/ijghMjbh6ZxXVftkaX4l8R/HH4J+FNBRHgh8VSahewyuNvlwwnnHXIzxU/jzR49S/bV+F+i2&#10;eoAW/hvwnf3sy85JYrFGD+Gab478SReKv+ChfhLwtBdusmgeELu6MaEFcytty3pkdO9epeU5xfRR&#10;k/z/AOAcceWCfqkTf8FOvFVlpP7L2o6PeX0kA1vUbSwAiTc7LJMoIA9xmue+Gc2iP+214a8GadpS&#10;wp4X+FyNFJNFiQrMyqFyOmApqH/goBb+Ndb+JPwh8NWUunnTJfG0Us9vcKWaZ0GRuHTaAfzxW/8A&#10;s4tY+MP2wPiv4wsZI5zp/wDZ+jKyIP3flxlnUHsATV04+yy31Un97S/zIk/aYv7v8z2r4xaleaB8&#10;Ltf1y2cbrbRrmVTux92Njwexr4k+G3irXfhT/wAEkNS1DWIIpJ9ft7lbVYifMke6nPysD/FhiPfi&#10;vq79uvV73w7+yr4vvNPkXz5dLaCINkFjIQu0Y7+leF/ta+E1f4D/AAY+E9ncGyvL7xDpMJ08JneF&#10;Cs5IHHy4z+NRlvI6UVJaOf4RVzTEpqTafT8z6Y/Zp0mOy+CHha3XRZNOWHQrZFtJlw8eIxkMPXNe&#10;Yft0+GdJ8d+Kvhd8PL+1aRLrx3BessYzlLdS5Bx74r6C00w2lksSEEKgXIGOg/zxXh3xVv7zWv2z&#10;vAHhi2uY2gsND1HULmNiMrkKinpXBh5SniXUfS7/AAOipyxpKPoYfxGlvvEv7f8A4A8PvGZtO0Pw&#10;ve3ypCdyxSyERBnHbgHBr3/XILC00+a+vtuy2iaUlsHaACSfyFeDfDLSNa1P9vPx74il3G0svDth&#10;a28inK5JZmX/AHunTivT/wBorxS/gv4F+K/Ed6y7bbQrk8nHJQ45+pqq6cp04Lsl9+oqVuWTfdny&#10;vP4yufDP/BPCU3NlIr+MfFUlvYrbje3lXN6cNt9doPHvX058SGtvCv7O+s3lu8cEdh4YkK+fGBsU&#10;Q9MetfOHxJ8Pa9Y/AL9n/wCD3gW0jlh1jxHp098GcM6ogM7NjuM5ya9q/b+1d/DP7JviaO2hMk15&#10;ZxWiojbQGkkVP6muuradWnFfak3+Nv0MoxajJvojzb4AeH9b0L9nX4MeDda1FZp9U16K+2K5LeTt&#10;aVRg+gIr66SNIYNvGduAPSvAvD+hMvxe+GfhSK28uDwz4Re4nQDmNzEkSD/0KveZHDREBWyV4Irh&#10;x03Uq3fW7+9m9CKhG3b/ACPIvDOpNrf7YXiSBTmPRvDNlA4UDBMru5yevTFezx52DPpXgv7LGn3O&#10;q/GD4peMr6MLJJ4lSxVghBKwxgDk9ete9KoRdoP51liko1FFdEvyRpRu4t9xpjVVO3vXgn/BQPUL&#10;rTv2fvEE0WrtYD+zZc3GPucHmvfZGKoWHYV8cf8ABZTxZeaF+yL4ohsdWhtmmstiy3bhIlyRnnrm&#10;uP7R109z+fX4xa5BaeIL2ytNWN4qzvm5eMxlznk7T0rxzWdTluJn+fue9bnjTXZtQu5ZJbjzHZ2y&#10;4Odx9a5aTliTyT1zXRKeliZNXISTk561GCd1SsADnPNQySDOFI+tZEoSZvk64PtWbqV+IozlsHHr&#10;U95ceShYnjHSuW8QatuJSNuT1xQD1KWram87lQxIPvVfR7GbUr5IFRuTz9KrqslzMEQEkngAda9J&#10;+F/gre6XUkZyeSSK1pwcpEPQ7H4X+E/s0SO0XAUE8V6nYxi2hAzgCsfw7pkdhAAF6dOK1Z5RHB97&#10;8TXpRioxFYfeamsKbjJ0HrXKeJdc84MiyZ56g0viHWmiZkRhtAOea5eS+kunwScA1E56D2HOzzv8&#10;pyc961ND0ae6kUrESSewpfDOinUrlIRn5jzX1B+zx+z1pmvtEbi3DZwWz26VzNmkYnl3gjQLrT3i&#10;mELgryDtPWvqr9mv4xv4XuILe8ZkK7cgnivTfDX7HugS2COLNSMZGVFaifshaXA6zQWwRl5yqgVl&#10;KVzeMbI91+HXxS0fxbpqRvOp3qBgmsn4zfAfQPiJpUjGzRi6HkLXN/Dz4W6h4XnjRGYKh6ivefB+&#10;nrc2iQ3JB+UDnmsbstWPyh/ah/Y21bwrfT6holgQisWZQvBHtXzJqmg3ek3TW91AyMpwQVr93fjJ&#10;8EfD/ibR5BLaoxMZ6r7V+YH7anwHsvCet3F5Z24jCsT8qgZ/KtqbaIkk0fK/lAgGhYcg9KnuIRFI&#10;Uzn5qapxxn6V1I5noNRCOSOBU8SgjPqKaq5GTUqR46VokwJ44gDipBBGeqj34pq7hzmpo03nr0ps&#10;aGJZosvmxjBHQrXU+G/G2q6EVEcxKqMcmsBI1C96nhpBud7H8X9VCAG7cD61o6f8XNQdgHuCf+BV&#10;5wq7sd6swoVGPzp3YHrum/FiYAeZNkdzmtu0+J8Eu3/SOteIwzyR4CyVYXUbqNPklP4GizDqfQWl&#10;ePrO4wpuV+ma1xrFnexbkcZzXzIfGV/pLZNw351teF/jrElwtrdXYXnHzN1qW7blbs97keMnAOag&#10;kIJrldF+IlhqMKy/aVOR61rRa9ZzkFZ1596T12Fa2po7FbORUM9upHC06C7im5jkBGPWpSAwxnP0&#10;qWik9Cg8PtUE1ordRWk8S4yKiaEDPFDAx5LMBumPbFQS2uARjPvWxNb5GapzxYA461DVilexlSQb&#10;T0FRuhyavzQFsnHFQNAR2/OpsUVQhPNKYwRirHk4H/1qYyD0osBWlhXHQVTuIUBztHX0q/OCoIz9&#10;Kqypu69qWqGmZk9sm7cqj8qoXtqrKSVH5VtSxZHA6Vn3UXrRzFWOS1u2Xa3ygEZ7VxHiNFUNxjj0&#10;r0HXYsBiPQ8EVwfiiNsNlegPGKTegmco6hWxmqGsH9wyhe1aMytvOQaoarFvjYA/jWEjB7nlviiL&#10;F7JlSBnjNYxU7uK6LxZEftRC8+pNYRQk9azlYZGoK8571FezEKRnFSy5jGT2HNZeq3YRSSwHpTSI&#10;buZur3ROUV+g9aPBejy6zqMcKRliz4HGcVRXztQuhEgOGPO3nivdv2e/ha128epS2wPPHy1pCPPK&#10;wj1D4GfDy30rT4pWi2tgEnFevWcKRRCNV6VQ8OaJHplikCr0Uc1tWFlNckLGhJJ44r1IRUIpAMjj&#10;LPgDNYHxA1qHRdLkZpQGKHHNep6D8N72+tTN5LE49K+fP2sLq58OXY0sKyl224Pt1pzk4w5gPHfG&#10;mvSa5qLs0hIU4XmsIgg4NSZJ5LZphDEcjmvMcnJiY0jLDrVi0gaR+nH0qKMfPg1t6HYB5lBGce9K&#10;zFFXPXv2RfgvdfEbx3a2otS8YkUnC981+x/wN/Y58MaX8OYUv9LTc0WWyg44FfFH/BKfwHoMut29&#10;5eQoSCGcsB1zX6geOPiPoHw98BNcG5jRY4u+K54xcqmp0w0R+Yv/AAU0/Z98JeEtMmvLO2RHJbIT&#10;HHpX5t6/p62twyxHp2xX27/wUV/amtviL4mudC066DRozB2DcfSviHWLtrm4LM2TXWkkTUaZn4PT&#10;FO3EDkGnhdw44PrTQmCD78mhq5ja4iqzHOO9Pwy8YpVjC8HjNJuye/HrSStIErCAZOKYwIJzUy7Q&#10;v9ahbqaoYKzZAFPw2cjn2pIxkYAp5G1ffNADPn/uGiloqrsDhRLg5BwPcU8yhsAHtVclsZJpFcgk&#10;e9cpKLIK44Gc0uTgYFQrKQDgVJHKrAAjpQx31FDnP9Kbjjj15p2FJAHFKyhVAPWouyrJkcgGeBTN&#10;oJyeac7c4PrTS2G56UasVlfQTYRkg/pTTTxJ6jtTWx0Ud6cQd7je+e3elDcECgkDJpm49vWhNsHG&#10;4/HvUkQXvioAxHegyOvINUSk7kzKo+UMKa5UZqISFj1pHkJ4/Wgu1kPJyDhqQEYxj6moyXPHek3P&#10;6/rS3FYk/GkIyMUzcw6/zpVk980krD3HgY4pTgHAHSkWQsMGimr9QYjYwc1BMBjgVMwbvUE5ODzT&#10;EQHCk5rtvhFJF9rkEhPPSuIYE4xXV/DK4WC7ZXB6g5reg7SB/Ce9eEIEkIcsNoWu2sXQoFXp2rzf&#10;wnqwWBQr9etdlpuqsUXJ5ArabKjsa2sOotWLHtXnfiq5Uu4B55xXZavqTPZsGPGK898STBw8hOCC&#10;a5mVM4bxFNvmYZ45rkdUOJmJPeuo1tXbdIOD3rk9VctJjOTuOaylqZmfM2WxnpUTkdO9SS/eqEnP&#10;JoWwMAQeRRnmikzzg4/OmA/cBj9ad1qOnISRik0gFJA61GTnPtT3x+lRE56dfWhbAOBBOM5pNuSc&#10;EUKOfpTgM8ZqtGXZAoJ4Ap4xkimqcc5pQ3O7FDWhNhSB1IpAvU4p340HpxWauIavB2+9SIAetRgM&#10;DnHWnAsM81Y0OXAJpGOehpMn1oIzQF9AJzj6Uxhl6czY4FEYBOTStrcQgQ5ycU8KSOKdtX0pDlOR&#10;0piu0MKDjHSkZAeadRSbaBO43bhgRT1bb1pB05pAQR1oTYyeMg1YtJBnY3TrzVGN/n+U1btyGfGa&#10;YF+1aSN8oD7YFXrC+eS4EGwh2OBUVt5YVGRBzVhDHZ3iTMvGck00wLdvcy2VyR5nfvVq4vJJAGZ8&#10;ZHY1Bc20c8S3MEgb8KhuWYqMtgLxTvYCV5UfA80hvc9acJUij2XJ4NZsshjYMWzjmpzc29/bqC+H&#10;BPWpGlcr6q55NuSV+tZZnkEm5xwvNa8iQsgiByQetVZtP5JPIx0oEVHvlY8MSKqTSeZIX9asXmnt&#10;AN6cKaqOSMGoerGtBTGHPTgdKCozyKQSNjj1pHYZ60WYbkM6kggge1VyuDyKtSfN3+tVnJzj0qkr&#10;AxABQenIpA3zYIp64PQYNMQwkKOBSIpJ5pHJLBSevSpFAC9eRQBJEfLP86LhRPjb1B5FMfcO9WtD&#10;iiubvypDgkcE0m7DRN4cBfVbW2mbEZnBkB9O9e+aLYabqcct9DEiRxwHn0yMACvDdQsobUrcW7jc&#10;h5Irq/CXxQNjY/2beuwXP3wev4VUWrFnQNDPFqa2Ed20cZb94/cD2962f7MtNWtEtrEusu8L+9Of&#10;xrP0y+sdYsmvlh3zF8RD0HrSSa0+mXSQtd+RIHDc+npWiasKxU8R+AYbOe5ureR3dOXUnrx1rG03&#10;UJdM/cs23POM9K6/VPF0uqxta20SM8gxJKBjIrk9b8OTPN9rVznb90dCKiQNXNafxLbvbJFARIyj&#10;JNZN74kmcszjB5AyKo2EawzFD8vvmma0qm2ZweexrOQrmZqc0Vwp8wjJPOBWRMm1tuQRU90zpyWq&#10;s7gksTUoQxwB0/KmMUH3sUOzEZzUbAsKtsRJ8pGVA6U1cgnI49MUluDk5HtUoGTigaI1ADnnjtTh&#10;JhuPzpZFxwKZt+bFWnoItecZEAY9qQTBRtXrUBLZAHHpV2PTbiO3+0PH97kZqRJWHwZjU55J70PI&#10;QMHk9qhSRwTk1JZZluAZBkZ5FAX1ItOilbUFacYXvkVuaejR3xWEDL4BAqGe0tjIJxJjacnnrTZb&#10;t4JluLcdO4qkwaua2sQXFpbgocOeSV6j0r0P4O6tb+JdBbwvqsY3RqXSQ/xGuA0TUrW8tCNQYM7E&#10;4VjyBW34O1tfBV79piXcpGCPQGrRKPdNJZvE2kW8NojC7024EaEN0H+TXpPw98FWdv8AEfw9E128&#10;1xHq0Mn2cvwPmB3CvNPhtFfeM9Eudb8JXQQwrunj9eB0r0Dwdf3OhfELw349srh51tbhBdQs3Vsg&#10;EVL2NL6H64+Gtfs/stvENTL7IVDBuoOOldVomtqchLsMSf4ecV5N4Z8RXt1o9tqS6bH++t0cAPzy&#10;OK8g+L/7aPxl8E/tDaZ+z/8AA74O2Wv6tdaWb65S9vzAqLnruwadOlKq7Ix9ok7s+z7bW9Ukfanl&#10;suOCw5NbujajehwJkCjHIBz3r5K8A/tPftby+OdN8NfET9kqSytb29WOfV9O1xJooEPVmXGcCvf/&#10;AB78cPhz8GfCs/jL4m+KLbSrKJceZPJguf7qjqxOOgqHRnGXKbKSauj1u1vN43fiRT3vDcSCNXbA&#10;6kV8b6b/AMFZ/gDLdQy30PizT9Onl2xardeHpRalc/eL44FfUPwz+JnhH4i+FbTxj4O8Q2uqafex&#10;B4Lq0mDKw9OOh9qc8PVpxuxOqpux3GmxymVZFlOB6mtiDJjBUjOfWvNdc/aF+DXgbxAvhLxh8StG&#10;0zUTCZfsl9qKRPsH8WG7Vu+GfjB4G8W3KW3hTxXpmou8YdEtL1HJU9DhTnFR7Gq43sO8LHf2d3Nb&#10;r94EGtC1vEzyB65rl4tYkRsPGSO2KuQ6rECAVYE+hrOzA6Zpi20qN2TV5r9UT5MHjsKwLK/WRchj&#10;wO9TC9E0oVJ8c8gUbgnY3LW8ll+V1PscVcgb+InPtWbbzFYlbGeO5qza3UjSLz8uOlIe6NWEpg7/&#10;AMMU7cd3DcVVM5RgMZJqcSKU6c/WndDWxN5oHBprTBfmVc+wFRKWPpT1GTiquHKWbedGGNuKdcL8&#10;u0fjUUJVTgjr0p9xLIfuHFNMlqxastkcWCeo9KRgTyMZ9aiiklaMEkZpr3M0bjMWeP71CjrcV7LU&#10;swK8ZyxBFMuhvb5Txmo0uy33osf8CqNr0GTYEz+NXZohNNkqRAtsWPn0NWYrVCpeVQB24qOFxxJj&#10;8KkuJlMWxTgckmkVZFWe4+crGMAcVVkaQsWJYVNheecjrUc3IAjIz6E00Mt6c4mgMSNluO1XoITC&#10;uZCDxVDRiy7iyjitBpCyHK4/Gh7kqwrTRkFVbmvnT9qK80fxV8avh58N79UkcahPqKRbCcmPABz2&#10;AzX0DM7oCwXGfevmnxLdjxt+37bWceku0Hg7wZLcTyL96SS4cbQvrwp/OvQy5KNVz7Jv8P8AgnJi&#10;25Q5e5V+D02s+Lv27/H+s3+kNNaaHoFnptrcrMCkbH94Vx2znPtXFfsl6wvjD/gor8Zrma3uZho4&#10;t7WK4uFzjhchPRfau0/YN1aPWpvit8X9WkeK1vvGUyos8GwwxW8YTHPXpXP/APBNrTT4m8ZfFv42&#10;/wBoGWPxD45uFsZSuB9ni4ABxyK9SUlGNfsoxj89DjjB+56tkPxj+Lel67/wUl8H/CnVrmK107wx&#10;4euNUkSQbvtM7ghQB2KgGu7/AOCbumaPdeGPHPxJs43U+J/HuoXMZfvEr7EPtwK8NsG8NXn7dfxs&#10;+I97pLajHoPg8CDVHj3rbSGNi0anPynFfQv/AATV8KP4X/ZS8PSvM7DUFkvwsgwVEzs4H0wRVZjT&#10;hRy+MV2j+sv1DCTc8S35v9EZP/BTrxZbWHwn0H4fojS3fibxhp1lbWyNhpP3u4j6YXmud/aLa/8A&#10;EH7ZvwQ+H+maa5fT/tOpzzgbliSOJVGfbJ6/Sk/bXg1fxj+1/wDBbw1p9is1rZ6zNqE7mcceWvHy&#10;nvz1qxcS3Xij/gqJY/2TfRfZ/D3w9f7dEoJIkmmHBPQcAVz4ePssPD/DN/fojeq+eq/VL9T6lEMk&#10;cBIw2V49z/kV86fCPxFL45/bZ+IV5OsMreG9Gs9OhAbc0W8mQ49M5HvX0aZDHCJZD0Bzjt/nNfK3&#10;7D2rJqHxB+N3xCurUgv4zlheTy8ArBEFAB79M4rhwnM6NWXkl97NqyjzRR3/AOygr6n48+Jfim4v&#10;3ne48ZSW4Dc+UsUaqF/U9Kyf+CovinxB4a/Y38Tf8Ipppu73UJLWyWJPvbJJgrYHfjjHfNan7CGp&#10;Wmv/AAhufGMEYD614gvr1zjn5pSOfXgDmsb9u3xbr1vrHwy+GXhzT4Lt/Efjq2a7WeTaBDBmQ49e&#10;QK3hDmzOKts1+Gv6GblbDNrqvzOPTVF8aftH/BHwJpE6Wk/hvwvNqeqWslsQ0a+WsQX/AGTk10v/&#10;AAUs1FdQ+G/hPwDBITNr3jnTYfs4k2maNZg7L/46ar/DrUE8X/8ABQjxDqNobULoPgyKzcxncxLz&#10;b+fQ8flUn7Y11A/7RXwQ0F9Na+ln8Szz7FXIjWOFjvPvkg10OK+vU1bZX/ByM/aSdCTvvp+h23gP&#10;VTrX7VviCyCt5WheFrOAgrwskjMxGe/AFevX9/HZ6bNd7SzRwM6og5OFJwK8Z/Zmnn134mfE3xTJ&#10;Cyl/Ewsoi7gsEhiUY+mScCu7+O2uat4W+D/iPxFou1bu10e4khdlzyIz2rzK8L4hQ9EdVKXuXOJ/&#10;YT068m+HWs+N9UmuTdeIvE17eyQ3Egbyh5pUDjpwBXuNeVfsYaC/h39nPwpaTQFJp9KW5uCWJLSS&#10;nzCT7/NXqcjlFyBmscTLmxEn5m9PSmhtwzBNoAOR3r8wP+Dh343WXhP9nG98NW9ja30+o3SW0sVy&#10;dywqTneuDwwwMV+nlyJGt2lJC4XIFfht/wAHLXxBsZPEmj/Dm0UJd+Y13crHJ1QHALD3rlb1Omkr&#10;3Z+St/eNNKcnJzVNnJOPSlkbLAjuajYjvVmUruQkjdcj6VTuZlXgkcc1PM4UZxj0rI1m+SBTgde+&#10;aBvRWKfiDVhHEVR+cc1yV3dNNKTkkk8VY1jUGnmI3cYpNB0abV79YFGckZwKcY8zsSbvw/8AC0mq&#10;3qyyocbuMV734L8MxWVsgMIUAc1zXw38FpYW8cjxDJAxgV6HaRi2iAUe1elRpqMSdy2oijXjFZ2u&#10;6ikNuwD849adfXvlR7s/nXKeINXeUFVY4PoetaSkooaVjO1i/eeUoJOCeaqQ4U561GzFiT3z3p6D&#10;HX07VzOVxHVeBdUhtL+JpD9096+w/wBmv4yaP4fSOKaaNTwCTXw3Z3T28m7+Rre0nxvrWnYNrfSp&#10;9GqGrmsZJH62eHv2nvC0VmkcupRbgvIJ6fka27b9qDwdIoxqMJ6Z5r8j4fjH4zhH/IWlOOnzkVNH&#10;8dPGqkM2ry8dQHNRyFe0fU/Xe3/aV8HykbbyEE9MN1rc0X9qPwzZsP8ATo8DsGr8erb9oDx5GABq&#10;0mPQvV61/aM8eRjH9rS9em/NL2eoe0P1/wDF37WvhWTSGA1JAShH3vrXwN+2p8a9J8Uzzpa3Ku0h&#10;2jac5r58uf2g/HF3CUk1OQqTz8xrkdb8T6jrMzT3t08jHuTWkI6ic20MuZQ8jEEcnpUaAbtxHWqy&#10;ykZ5JzViNtwBArpjGxmWUBIGTVmIL2qvGOOR2qxCpXincCRcZ59KswbcDA+tVlU7c+1TwMQNmKQ+&#10;hYqSNu5P5VArHNSp3xQtxpluMhsbM8irMec7RVGF3DAA8CrcMh+8RVpIehYQBOSM09iu7JOM+1Rq&#10;xPem3E4VNxHQc8020DMrxbcxR2r7euOo7V4h4v8AGOpaLqrSwzE7X4w1ek/EHxIkMEkSSkEdfrXi&#10;/iktqMxlJyCc1x1qnLoiLnofgj9oi/sgsct6x9VJr0jw/wDtIRTOiNeD5cZya+Umsngy6kg9sURa&#10;tqdg+YLgj2zWMazQ7n3n4Q+PWm3aZa7HXBBPWu30v4oaXfoNlyvPNfnNp/xO17SOUuGIB/vV1nhj&#10;9pjUtNkCTzsDnuxrRVkxqVlY/Qm18UWN1gJMCMetW476Nx94c18eeD/2p4JCplveT1G+vT/C/wC0&#10;Np96VzeqAegLVoppjTR7m7bjkEVBLGG7fSuO0P4pabqG3F0hz0+aujtvEVhdruSYH6Gnoyr2LLWp&#10;6cVDLbgZ4qVLyGUfI1LIysuePzpNWBPuUnixwajYJyD3q3IFPXrUJjBOPepKTuVJrYt0WoJbQheR&#10;WoYQFyagnQenek0NGRJDjOelZ99ASCf1rbniGDjvWfeQkLjFSaI5PW4d2cjpmuG8TwZDlkPSvRNZ&#10;t+p+tcX4mtsox8vNJ7DtocFeRlW+7is3UY28hhs5I64rd1GH983lisy9i3RMvt3rJnPJHmXjC1CS&#10;s+Mc1zbKTnJ78V13jWArI67s4NclckRgkdBWdiGZ+rXKwoVB+9ya5fWr/wA0mFGyc8YrT8Q6jgn6&#10;cVneG9FuvEGsJBFGW3OMYFMk6j4O+ALnxBq8ZkiJAYZzX2d8LPAUGk6bEPIAyOcVwn7PfwdGnafB&#10;dywAs6gsxXFfRvhHwfNdeXBbQYVRjIFd+Hp8quxN2M/TvDVzfOscMGelenfDT4OXF6ySz2xx6+9d&#10;d8M/g2HEc9xDkHB5Fe0aD4R0/RLMKkIHHIrsjG5LbOR0/wCHFjp2kfPAAwSvhz/goJ8O5xqR1W1h&#10;OIn3cehzX6D+I9Vtba3dEcA4xXzB+1Xotj4o0iYMqs2w4OOtOtFOlZFR3PzlMbLlW4PepEiLnjrj&#10;ius8YeAbjTr+RoocDf0xXNfZntpSjoeDg15DTQ5R1ImtvJAYjJPer+k6p9lmDZwR7VWuH3ptI4qq&#10;7uh+Why0A+sf2Sf2rIvhNqMUsuomLGNw7HmvZf2k/wDgo7e+LPBT6Rpl+fMlQqCr+vevzzt9SuID&#10;vWQ8DpTptevJlIknc44+9RFBdo1/F3i271zUZrq5uWd5XJdic5zXPSyB2IJJB702SXcwOcnrmo3Z&#10;i25emKu4XZcgCMuARx70hUA4x3qtBKycECntcHPzfoaE0wJXbIzn8ajBAO3NMEpPGaUggBgOaAJN&#10;2FpqoD2zSr8wzSggZ469KAEjXaeak25OaahyOanhTI5HehAReV/s/rRVnyvYUVXKB5oxGMelNJwM&#10;0gf5c/pTS5IxXFrcB/UZzTkBzmoQT61InUU5bAtyQybeDSmVScD+VMfrTSTjg1I+g9mBOCfxpOD9&#10;5qZvA4IpRIWPTtVNW2EKoyfwoIOSBQHwu3FJU3YxjDBxTWyBkU9yDxTad3cdtBAAOcYoIH5+9L36&#10;Uj9KVxdRvK00sAcUOxC4xTSxPWrV7DuP34GPzprMDwKYCe4owQMKKSQri0HJHHFIRnHNL+FMNhQx&#10;HSnCTHNMY4GRTVbJoTuBMH3cmo5zx0pNwOfaoppf4QKWrYaWGZy2K3fBVx9mvQXbAasAMWf5vwrp&#10;vCNj9odJSDhXrekC+E9V8L3JeBCBwwrtdMuQYlXBwK4Hw7OqhVAxxXY6dOVhAHPy1rIroXtUvh9n&#10;MYJrh/ElyzSnBro9XkLRkA1yeuKST359awlsDehyniC4CgqT9eK5a/ILnA710evSZ3cY2+tcvfNl&#10;iSKwZJUlIJJ61FnqTTpmPXFQkknJq1sIeGB4o4BAxTKdtweO45pgOz8uBQGK9R+VKqHbQpAPNACO&#10;fbPrTVAzn8qeSTyaauN24jnNAC7dvGKVVyMjrmlGHJPNKTtXgUrsBCncmm9DxTtzYwVpHHzc0wCQ&#10;n+A9etAcjrSAc5Hekc7VyDQA/wAwdxT42BOBVbdnk55p6lhzQBOzc4puDjNIDkZNKXJ+X8qSVh3u&#10;IMNwf1oU4I4GDSjgdaDjpSvcLCmTGBQWPPvSAZ4FO2DHJqgSuNpCew60/YCM5pmOc0rEoa+48E0K&#10;CRwelDA5yRSUxkgXJ4qSJ3STIPSo0A+lTR4JoH0Ni1vgsO4RgketWTeG7i8uRRkD5cVj2c7RPnGR&#10;6VoxsZcPGOD+lJtoRNp11PbZWRyRngVNLMLglk79BVdlOMMcZHWoJMQt96puwJ3YOOmfWmx27E/u&#10;xyDwKZBIGbBq0AFXKZ470Jsa3EYeQQX/ABptxcIq5B4xzS31wohz6elZlxOzJyT9KW4mPu7tZ02A&#10;9Kz2O4lRTiWPLE0wqWJIFBaEBwDUZPPHUU5w681Ez89+vNVET0Hvwu4jHrVWVgT9asNkr+HFQSoS&#10;dwFNWYmMUnOakB2mkweuKbIQBk0xCOSX3Z6U5X4waiDgdBSNukwB29KALcRjk/d4yQOaGZ7ZxIvB&#10;HcVWjklgcsBx71K1wsg24zUtajNPRJvtsojuXwu8Z5rotS0a1S2AQoUK/KRXFW0ksEm4HjPStiC/&#10;vLiPY0hKgdCaT0KTujofD+rXtlGbe0unVwPlw3Wnar/bk6m4lDSjdyzNWPY3c0MihlPB4Ndhp89t&#10;f2CrHL8p4II70K4m9TH0TVzaXWbiVsdwK62HU7K9tz5LfNjoa43XNKurAtNbRFgx4OM4qrp+tahC&#10;DADyepzgirBM0NanFleeW/LFuSOlUtQvw8XloOV9ar6hb3VyysxLDOd2ajuYVSPO89O9Q3cVilPO&#10;ZvmYdfSq7jnNPlOBgCoHY7utIaQrcAjHapbSNHjYN+dQqPm3GnDdnj1q0Q9xSpVyPT0pFfD/ADHA&#10;9akABOe9Q3ClGJB+lNhe7HB1ZsHtSuoB4FQR43A56VZyrY5/CgZGAyyBqvrqd1cxrCEztXGcdqqM&#10;gOQDV+w8qwszNJyWH5UAVkHz7WA56VYBitovMUfe6VSjkleRmAIGeKGeQnHX60BYkleaRDKGOAcV&#10;PYXshxbNyOmcU20SR4ShAx1qeztBHKJFJ96ALdpYy2N9HqEzZiVwSPUelegaN4ei8YpJJZYjVY85&#10;9DXJ8TWKrKmQQOldf8KtTTTWbT7kMIZZMhv0q07k2sztfgH4i8SfC+5uDIBJZPNslPbGeTXpupzW&#10;8XjKxudH1LfazXUc5jj6DnJrk9LttI0q4bw7dIJLe7gZy7HoTzmtj4c2sHg62fxBKpubZJsEN82x&#10;c0+hdkkfqv8ADC4sNV8GadfW80qo9mhyW/2RXyV4f8O/Hj40/tueP/iL8HPiTZeH5vDoi0wXl9Yf&#10;aA6hR8gB+7yM19Efs1eI4vE3wn0rUNNuAYpbceXt/hGOn4Vrfs/fs4+Gfgfe+JdV07W7u/uPFOsv&#10;qN893g7Xb+FcdhSo4qNK5EqPMWf2eov2vdO8XDT/AI2eNtB1bSVtC63um2JhkMucBWBPTHPFcN49&#10;a/8A2hP+CjmmfCLxxPFd+G/BHh8arb6RcR4iuLiQ7Q5B+9jt2r6J094onBNsNoOODXkf7Qv7M3jX&#10;xR8R9J/aI+A3iWLRfGejQGCRLpS1rqVv18mYDnHoR0ralioyndk+zdrH0tN4I8E33hubw9qHhrT2&#10;sWgMb27WqmMIRjGMV85/8EuWh0PU/il8M9Dukn8PaB42mTRisudiHlkHooNZl/q3/BRv4saEfCdz&#10;4U8JeCoZojFe65FqUlzJtPDGOMDAPcZr2X9m74IeEv2ZfhXB4K8K6hJNMiNPqF+6gzXtwwLNIx7k&#10;n+daqoowtJ3uNrW9j5m1/wCIX7KPi3/go7498QftOa/pTaPo+iwaXpdtqUDtCJRzI2QOCCcZNXPi&#10;9L+xxqnxF8LH9gvxER8RW1y3a0j8OXUv2b7OWzI0wztCBR0r0X9hj4Nvq9j478Z/GP4axQ6l4j8Z&#10;3dyINatI3ka33ERkZBwpHOPcVg/Gz4V+FPhx/wAFEvg3e/DDwbb+HvthuDrmoaTbFIZ1xxHIFG0Z&#10;/pXQ68IrlXYzUXLU+/8ARZLy10y2Go3BabyV8303Y5/Wta0kJG7eCO1c1b3crS+VgsB3Y1oJe+SF&#10;iSMkZyRnrXhzleTaOlI6OC5ZOQ3PfFXtMcvMGMfuTWFpv7x1lUHB7ZrYtr1IiFPGRUKRpyXRueeG&#10;XZzVmG/WBQgBNZCXgZB89Sx3BA3b1/EVadyJLlZvR6rCTuLEGpzqKSoBFJg98isBbm4f5cKfYVoR&#10;EJEAUGSOapWIepcS4vGzscH2q3BPcIoMhBPcYrOhuFiGNtX7dGlUbRgdqrQTv0L0BaQbm6VMSp+8&#10;MjtVa3QqDUsbGMlt1FkirtosFo4l5bj61A0sAfLMT6HNMkuN3ysx5HFMBBwNufqaNRaNE0brzhs9&#10;8moxvecFT37CiKKRycRceuelTpAsL4DfeGD9KtvQzjHUm3iJQC1QvPMWI25HQHPanToqW7DJqqsi&#10;quwHknmhWHK9yWFGlY5WpRYw7vmzk0y2hlLg+YcEVZLSKPlcZHXNLqNXSJLWzSNN6t355qzEgLY7&#10;VWtzM6Ak5GeamdmVcquaNWTdBdFArYOAqk5xxXyT8A/H1p4p/aw+NPiQeILaVdFgitkjDfvAkcbH&#10;g+gI/OvqDxHc3jaPdi0YRytayCNyfunbwf618Efsz6mug/safG74sXEUY1W51bWIX1qJBmVI9yDD&#10;dev617GW0lKjUvu+WK+b/wCAcmJmlOPzZ7F+w5qmq6N+xXq/jnX7cqb261fU/LuIuCjySMOv3hgV&#10;0X/BPvSBp/7K+jahHpTw/wBptc306yYXe0srHIA9q8o+I/xCPwZ/4JWaO0Gn3lw2o+FIrUT277DH&#10;JMv3j3x81fQfwOh0X4WfsqaBBby+RBpnhiOVndeFPlBmJz71tilL2c2l8U/yIpuLsuyPi7xZ4i1j&#10;S/gH+0B4x8LaB5Frr3i99LsbqRirSRArG3I5B3Ej8a+7P2bNBh8G/APwp4WhsTbraaBbRNEhLBSI&#10;lzyeeua+EdR1j+3f2H/CugQa/wDb7nx58U0up7kIQpVrvftwBzwo4r9FdKgOm6RbWqS5McCJlRgA&#10;7QMe1bZvNunGLXV/gkv0M8HFXbXb/gnylqkKav8A8FZNO0S78QsYdG8CS3i6fL83zyOqAr6cAn8a&#10;1v2ObYeOf2tfi/8AEOwvQlla38GlLA0XO+NSWIY8ge3Ss/4TaHY+Lv2y/jZ471MlbfTdNstOt77Y&#10;WlgJjLSBG7fQVr/8EsLCyh+HXjHxLavPOdV8dXzLdTtnzo0bYrA9e3I9amvLlwkrbqMI/fqaQS9q&#10;vVv9D6P8b3smk+HLycXaxFLWR/NcgBcKTXyh8B9c8QeGP+CeHi74mQTwW+pavNq+oLPkAM7SMobr&#10;3AGK98/aw8T3Phr4BeLtZS2DPDoNyYdzfxlCF+pya+cfiRp/hzwV/wAExdB8D+LCtpLrWm6faQmd&#10;Cf380qHHHQ8n8658FD90k+s4/hqFeT59OzPcf2CvBt/4D/ZP8H6RfziW6k0lLq4cAfM8oDnOO+TX&#10;n/7QzX3jf/goN8KvBRSEWuhabfaxkwsSxwqgZ6dzXv8A8LPBel+A/hro/hfTLJbeCy0yGNVViQAE&#10;AyP0/Ovl+w8eXviX/gpJ4r1mLUUOn+EvAvkKgbzd0kjbsADvkZNPC81bFVqi6KX46fqOslClGPoa&#10;f7DKWuuftY/HfxrbGVsa7a2Csz8AJECQB67jWr8TNKs/H/8AwUR8Lpc3Fx9n8GeCLjUfKgYhUmlc&#10;qC3rlQeK0P8AgnF4YnsvhlrnxF1dFGo+LvFN5f3YEQX/AJaFV9/4elYHw28ReLtb/au+NPibUGgi&#10;tND0aKwhmUDdkRlwD+dazvLGVZL7MbflEmKSoRXd/wDBPS/2GreDVvhvrHjkabJbtr3iq+uj5rfM&#10;4Eu0E/gtbv7Y1/d6f+zn4nj0xmE93Z/ZYth5JlYIQPU4NWv2QtCHhz9nzw7pptBCzWrTOuc5LsWJ&#10;P1zWT+1xfaufDuieHNKskm/tTxHaxSFpApCrIGOB34FeY3z4+/n+R2JctD5Hd/CHw5a+Efh1onhu&#10;zQpHZ6VBEit1ACAf/r966YgHg1BYRiO3jRVAAjHA/Cp645ScpNs2S0sVtTLfYH2fMdpAr+d7/g40&#10;1me9/bEj08gL5GmASFV6kseM1/Q14jaVdKuGtzh1jypzjmv5kv8Agtj8RLjxt+2/4ntEvfOt7OYR&#10;4yDtkGQRms92dNLSDPjmTbk4FVnlUZxUszY5xVS4bapcn3qzMg1C78pSeOelcf4i1hpXKbj74rT8&#10;R6sUVljOeeOa5OZ3up8Z6nNNK5HUdZWk+pXaxRoSS2MDvXsXws+HgiRbiSDJ4LHFYPwp8Ay3c0d7&#10;cRnBOQCte7aFosGl2aCNcYwcCuyhS6smQWNhFZW4RVAwOMUTzbRkcYqe6lxkisTWNSaMlQfxrrvZ&#10;Atipr+qgqUV/r7Vzc0plYsfzqTUL0zyn0BqurHGCO/WuacnJidxpiAPyj60oGRgU5lBHJ79qY3yD&#10;ntUFLVCmTHIPSnCZgMiopOVx/KhQR1707olJlmORsbgadvOTnmoUboTTkY96LNlNolWbB255qeKc&#10;jvzVUgswJNSIG6A/lVJWJRdSUt1JqQPj5SOKrwHjHaplAUYFMaJ0Jb5qs2pBJx17VQDFSOtWrVsM&#10;Gz19aNx9TYtiqx88n2p6yLk/zqlDM23k1Kjc/WtENl2Nlxz0qdAGGe1VoHJHtVmIYHIoKexOiZGR&#10;6VKicDmmovepowc7u1NXBLQdGgBHFTxtlf5U2JAwzjmnkhRn0qkrAlYcZCq4J6Vg+J9c+yQEK/J9&#10;6t6vqf2aHfkDg9a838ceKBLI6xvyeBg1nVmoK5LepieL9bkv7hk8wnB61zksWeR6dKnnmaWUu3c0&#10;CMj8eK8yc3JiKM1gjgkCsy70nc7YUe1dG0W45ANV7iDIPFTYDjNV0541O4Vymss8UmEYriu+8SbY&#10;1I9q4TXYnnnIRSTz0FUBXsNfv7VwFuGOOnNdb4e8feIrQAwXcuAemaqeAPhdqniS8VI4GYtjHy8C&#10;voL4e/sqBoUm1G2LsR3HStIQnJ6Acr4I+MHi2BU+ebAIGM17D4L+MWsSRqJg+Sf71aejfs0aXaQq&#10;PswHTJ2YrSufhRYaFakwxhcDJ7V2RpSS1KjKz1N3QviszxgTSEHuCa6ux+JFjJFue4X2Ga+d/F2r&#10;f2FMY7WVgVPODWBF8StYjO2GQj0JNRKVtCm+Zn1nD4+06RwhuBmtSz12xuQGWZefevju2+Ket28m&#10;55Wxnk5rp/D3xzv7XatzcHjoC1RzIalE+q4545l+RgeO1RvGOuK8Z8L/AB7guSFmmwPUmu30z4ma&#10;ffBdsyscdd1NO5V0dLLGQDWfdIcnPpU0GuWN4MrMoz7065WORcqQaGkO5y+qxkFgO2cVyPiKMIHD&#10;dMZFdzq0AGSPQ1xfidQNwHpWckzSMtDh9Sh3SEgd6yry2OCdwxjmty/QeYTis68QlDg8Ac1DVzKb&#10;uea+ObcEF8DvmvNNe1FYw0SNzk9q9L+J1ylvA7L/AA+leK67qvmTMq9ST0qGjFlPUZZL6cQxnJJx&#10;mvb/ANmP4SXGsalHevaZXcOSp6V5t8JfAepeNNeitra1dsuMnHSv0b/ZY/Zqe20+1xYuSApYle9a&#10;UqbnIm9jb+FHwkkltIYIrXjHZa+ifhl8EobONJprcbs/xDqMV0/wy+D8Okwo81uOPUV6KLW10e22&#10;qFGB2r1Yxsg0May8P2WjW21YlGF4AHTFYfijxTBYq0SygECrPizxZBawsqSAHnvXjfj/AMc/O6h+&#10;cHPzVpzJILIPHHj8IrgTbjnseleK+PvFR1ISRF924Hv0qz4q8S3F1K4D9/XpXEajJJLN5jNmuSrW&#10;b0RrCPU5HxF4UtL7cZYFJbvjvXnPi34ZsjGSOEA5PIFezTx+Z94fhVLUdOgu4PLdOMHiuZq5q46H&#10;zbqvhq5smbfEcCse4gZWxtIGa+gdY8EWdyhYQgkCuJ8RfDOQuWt4iPwqHEzdOx5dsb7tMZPmxj61&#10;1Oq+B7+0BcRtwO4rnrm0uIJCssRH4UJWMrWK4UKc/wCRQcBcCnsMDFNGcnI+lRLewBjCkVCWJPWp&#10;HOevam7h1xQJpj41AH405mwMHpTFJBC44NITk9DVR2GiRJMdDUiHeMZHFQxfMNwFKzFRnFUBMh+b&#10;GfrU0THdyeKrRsA3Q1KrZ5poCxvX1oqDJ9TRVcwHm2R6imn5m/GkwcZpxAAyOtcgDgMDApckAGmK&#10;wxyeaduB4zUyGtx+8Y5oDDGaZjNFSVZCuQTxSUHA+lMJ5wDVJktDyeMimlmxmjK4yOtC7Rzxn60t&#10;EA6ijI9aDyc0h3ugpjOcHp+FK2c8H6ikx3FUkIY4yN2abUjDjnvUTArzincb1FGe9APHIpgY7sk0&#10;/r0psnYOKQhg2QKXgHrQeRiovYbdxrMCODTC4HFI6BR6VGzDoRmqSsIeZM8ZFRSP6UE9TUU5GODT&#10;AktziTmux8M3KxQqiN361w8LlSCOT710vhu7IkCZGf0q4jWp6R4euA4Dl89sCuw025C24yf4RXB6&#10;HdxxxqFOD7V0mnakwjw34EVXM2VsauqXA8lnU/SuQ1i9Ybjnqea3dQvGli2k4GK5bVyoByeDnrUS&#10;2E2c7r12G3Bj1Fc7dOHYkGtbWTls57ViznBOPWsoiIZM9+mKip0hOabViCpB05qMDJpwyCFzQA/c&#10;epofsfWkA469Kf8AKRzQAzj1pufmxnvSu204GDTe4JoWgEgbHBpzZ7UwAZ5NKDz6+mTRuwHAAHOO&#10;aR2B+tDYwOe9I4BPIpvcBpfBxTWJPU0OQG5ppJ28ikAgJzjHWn7yOMUwYyMfjTwuRk9KAHK+eDT9&#10;4ABJqHIzigknqaTVwLClT9Kac7ywGaYhJ+VTUi5HBoSsF7igkDp1pVOKacMc9aXJ6ZpjFBOMZpBj&#10;vQM96KBAw44/Wm7R7809Rk4pcDdjdQA3nPtQCR0pXBBGOnekpdRX0LEUpHzA1f0rUEt3KSEYPTIr&#10;NiJX5CetP3AHGabVxmje3KM5kSQEegNVkvt/7o8c5BzVMs+49MGkIZXyB9aVkM0YrsRyckflUz3j&#10;kYhcc9azCzN8wp8JcHPT2pNIE7FuV2Zcb+9V3co23HfvTnVj8w6VC4LNlu3TmkgbuTSQll3R457V&#10;EVxwTz7mljmdOM8VHPKfOJ7UhrQZI3GD6VAd5fjoKfM5LjH401+CDVx2E9x6rkcmmSAA+9L5gxjm&#10;mOobkGnYBhYnrQU4OaUJnkmhjtGKBFaX5SeKksWVsmRuhqORGZsDkGnxxsnJPSgC8bNZkDIPyqr5&#10;RhkI71Zsb6NItrHntTLh1mmEhXtipd0xjvsUjw+eAeTgVoeH4j9qXz48qOoNVbG/WOMxsuecir1t&#10;fQlgw4YDpUSbKSSOgvrayVF2xhcjqD0qTRLyKxkEUqbo8Z3A1iSpdz8pLxjpmqbz6lCxRW69qcXo&#10;Ta7PSXvbC8sQLYKQeMHrXM6hpIi1IyxLlSAcDtWBa61d2koMjk47Zrdh8S2r2u5+WPU5qr6BomLL&#10;sjjLuuAo4xWFfXTNkEDGTirV9rCO5EJBUk54qjOqyqSD2zzUjurFWQhzluKgcjJwOadPuByPyqPr&#10;g00rhexJDjPJHFPc+341CAM4H61OYwUyev1rWyIdrg2QgYGopZNy9M4p8hdYsVXZ/XpSVgSsKB+6&#10;3Go1lYPj09KmtyhTCnNQxj9/hhx3pFMnWSRQHx9MCrmnRXOsXCWCNgY5J7CnxxW9zGsMS4OO9N8m&#10;80q4EsII9cjrSbsI09Ws7DTkW2jYAheT3JrMkjZV3gZHbFRXM91dXDSzvuY9KtwTL9nZGxwPl+tM&#10;CNb5lhMS4BNWtNeV4d8gqlHbgt7jvVu280SqAMYoE3Y39PillhVnXgEYrsbN9Oh0NdmBKGO1ielc&#10;jZaoCUtUAyTg10+laZdyWpHlkjBbIq0rE3dz0Lwvewy6pp0mryq8flBSd3auht9SuNH1640uxulf&#10;TZiSQ3IFeRabd35A80uFgbAx2Ga7q412x0/w4627M9xNFuVj2JqZM0TZ+lX7IPiu2/4U3pMcViYh&#10;Em0InIK9jXtul+K7OUqrBk9ytfLX7A+heNNO/Z90uXxPrcctxKvmRFF4CnkCvoLRby8VljZ4+vzc&#10;VxN+8NyuehWV75ji4ivAY849q6G0vB5AIlBz78VxOjXk67VSFNpGSc10VpKs0AV4vfigcZHTafqG&#10;ooBskhKnsK17W7eRN81orHHY9a5TSGieTZ5ZGDxmt60t2ABErgHH8VPmtqCjJnS6TDZshkSBI2bB&#10;O0YrUj03Sr2WOe9soZZImzG7xglT6j0rD08rFGoVgfU1dF/cxkfZZEB/2qXO2zTlUUdRaKsTbxI2&#10;T1yatjU13YW5UHtk1zEOr6kqfMUYnsKuWt28pWSWAZB7UE8yZ2enasqwKolUnHJ3Vct9Tu2JLMCC&#10;eo5rl7CWKYbSuPatO0EMeOCv0NCauVeR1VreSCFWI3ZHYVcWYyEblP4VlWDK0KqoyCKuxyLG+ElH&#10;HvVwkTNaG7bxx7cqalW4VCQ749Kzba4uQMsw2ipFupnk6K3PTNaJmRr2Cm5mADjGetbKFreMKh6V&#10;gabqEsLiMQYz3Fagvi3yHJo1uHQ0Y7tmOGA6U4yqWxnrVG2mV3IVT05zUz8jKPgj3pt6jV0SzMrM&#10;q/lilUNnaAePaqsLypLuaTvzzV+Jy2GzVJicdSaBnWPBbr2xStuds55qq88hk2p0HvVqHYi+Y2N3&#10;TGaLPqJWJLpSICCRzjk/Wm28COuWUAjvUN1cu7BZEyuOMetLFL5UYbGM9hTbVhLVl+2VSNynp7Uk&#10;hjO4sOtR20vy5TjPWnh43baJOfSmtByZNbMrR/L2pZy3MajOR1qushQ/K3fpmpYVlZ97HgjGc02Z&#10;o4744atH4V+EnifxNcSFVsdEuJuRwSI2I/XFfnBo+paz4L/4JhaX4I13S743PjnxeT9pgjaOKOKa&#10;6LsXJxwQcYPWvt//AIKL+OrfwB+yd4t1R7xI3uLMWkZkcDc0rKmP1rxP45eF7DUPDH7OHw0+zNPZ&#10;XOrWrXNkkm5J1SDeS394Z55r6LKmoUU5LeX/AKSrnDi4Xlp2/Nl3/gox4Xs3/Zk8F/CvTL57PSb7&#10;V9Ns8WYBLjKgLgdR3wPSvYP2jLe88Cfsga/aWWoqq6b4WaISzr/rFCBe3foK81/bN1K+k/aO+CXw&#10;r0fw4Xsp/EjXVxGEBVY4UPI9MV2//BQW6nT9m240GxjVZda1Oz0+IM3aSZQePpmpjJzWHh3bf4kS&#10;STnLyPG/B3gtbXVP2bfhHPptsGsLdtWuo4EwvyQFgxHruYfjX2xqDRWVg84UnbFuwDzxyP5V8u+G&#10;3029/b90HwjaWsqjwp8Osu6glVaRggBP0U1738Z/Hll8OPhlrXje+8549P02aYpCuWbCHH64rLML&#10;1a8Euqv822y8I1Cm2fLX7K2r+MvD/wAEvjb8S75Wum1PxNqt1ayrJlgsYZME/wCyBivSP+CYnhrV&#10;fDv7I/hm413AudRSa9bbGQQJZWfn1PP615Te2Op2P/BKy81aLVnsJvEEEt7cPattY/aZmbaT7hgD&#10;X1b+zV4XHhX4FeE/Dk8xd7TQrZGYjBOIxWmOqKOHlbrK3/gKCinKovT8zy7/AIKXeMLvwh+ynq97&#10;pupLFe3V1b21pA33rhnlVdg9yD+lea/tv6H4i8V+FvgT8JkNrbQ6v4n09ruG5b5iYV3lQPQbea6L&#10;/gpy1xrOv/Cn4crCPK1nxzbeduIwRGS+D37VsftJaD/wmH7YPwa8NxYC6S97qRBIwVWMLge/NGGf&#10;JRpNf35fhYqpbmlfyX4n0mivHZx2kQTaIwmF4BxjivkH4c6FbeEvHn7QHxY0oWUdtFIbaDyziSNo&#10;4GLneenPavrHxfeNpnhm8vYEkVobSRleMZK4UnP4V8B+BYXsv+CfPxV8Y3OsG4n8Q+Jrz/S2kPmu&#10;WnMeHB6cHGB61GW03yTd93FfeyMVU1XzZ9T/ALDWm3WhfsseFb2ad7o3emm9d2kDF2kYvjPvmvBP&#10;hF4pvL/4L/Hz4iy3Cm51bxrNbW0qjB+Uxxque/p+NfUHwjsdL+HX7NmjaZHGttBpvhlNwTom2HnH&#10;618q/CptHu/2K/Dsem3zIPF3xLLzOE2mTfeknPrwo5q6DU5VZPrJfm3+g5LljFeX/APt/wCGFlLp&#10;vgbSdPmj2tDp0SFcY6IteZ/tI3El/wDGT4XeGLRTJI/iC5upY1blUSH7x9smvZNOhEFose/dtUDd&#10;ntivB9ZsdR8Qft8aV58pmtNH8KzTRbfuwSSPtw3uQOK8mhaVWU30TZ2yVoJeh7zGJHcknbxxU9Ii&#10;7Rg9fWlrlNlocj8ZdVn0nwJqOowylRDaO2V+hr+V3/goHrs+sftR+LZ5rhJAdUkYMg5PzHqe5r+n&#10;f9sPWbzRvgfr13BcLGFsX+Zj22mv5TP2ideHiT4yeJNYW8E6T6pKVdTx941nFHQn+7OCuXTJLEYx&#10;+lYOvaksER+ccA960tVu0hRmDdM1w3iHUWkmMYfIGa0OfqU9V1B7iUkfpWv4B8J3Ot6gkjxExhsn&#10;3rI0XSrjWb5LeNS2TzgV7z8KPA72ECl4AOM9K6KFJzdxN2Om8C+Go9Mtl/dY2riuinYqNo7CpYLU&#10;QxCKMZz0Apl3azpEZHjIXmvRStohbmTql15URcnH1rk9X1FpJSQetaviO/UblzXNXEjO5LHqawnL&#10;WwMjdgWwehoRMjg9eDSbCzcc+vNTR2ztwB1PrWVmgGZwvTimsdy9BV6DRby8wsELMemBTp/DWqQA&#10;mS3dcdiKV0UkzNIGcYzS7AT0xUklnNGdrIQR1oWM9TxTSTJ1uKkYyAakWMHkdqRck5205ck9O9WC&#10;EZB06U+Md80vlluSDSrGR2/OgNx8TFRgUombOCPrRtIA2jqaPKJ4xyaaTYEkTk9uM9cVaiDYGG/S&#10;oIYSFA/PmrUKHAyarlSHYtQ5KirSct9KhhQdT+FWoUI5PrxVrcZLDwNpIzmrlvk9+lVQoU5UH86s&#10;QAqwOe9OyLV0XI+cYqdRxgHNVoTz171YR9hyTTEpXZMsgFQ3t6sMZ5xTZphGCwPAFc54p1xLeJi0&#10;gyB3pN2VxtpGT4x8TCMsqyAAZGfevOdU1F724MpbjtVjxJrEt3cMC4wCcCskYLYJrza9TmZBPDk8&#10;gVNt+bGD04qGAAc9qmUqT1rmvqBKUyuTjpVHUbpYQckDg9atTShISAa5fxDqah3XI7gVa1QGbr+o&#10;faZDEvQHrUPhrwtLrupJAkbMCearxRy3lwI0GSxr2z4IfD5pJY7mWAHkcGtoU+Zg9D0j9nz4TWdh&#10;bRXNxZKDgHOK9/0rRtPsoAkMajiuP8KWqaVZpHGoGAMV0dtqYK53D3r0oRUNBO5q3H2eCIkgDArz&#10;T4weNrXSbB0jlUHbjNdF4t8UR6fp0krOBtBwK+c/ib4tufEGpNAk2Yx1HrRVkoRCN2c9r2sz6zdt&#10;NLISCTiqccalePrUiQ+gOfSrVrpk1y+2JTknFcEtSkigIC7YC/lTxbOuCyEV6x8KP2a/GXxCnQ2e&#10;mybGI529RXumn/8ABNbxbf2iyvYyLxwCtYOcU7Fxg3qfHUFxeW5/cyEY5rb03xpqungA3D+nWvoj&#10;xt/wTv8AiDocLz2Nm5CrnaVrw/xz8HPF/gq7a21nS5Y8H7zKQKuFSLBxkjY8PfGK+tmWN7gH13Gu&#10;70f402swEclyPcV4CYpY2IKYIPPtTkuLyA/JKwHfmteZk3sfSUvj3TLyEutwvzDjmud1zXLWcHbI&#10;CMV41a+KNStjsediO1W/+EtvJkz5pPFVa5ftDrtS1a1ic5lABNcv4g8YWkCMomXhTnmuc8Ra/fMj&#10;FXP4V5t4r1rWpJ2iZ22kY4FZy0JvzE3xL8creu8EUmUXqRXAWVs+satHCFJLvgYo1dL1pCzqxU+l&#10;dL8D9HTU/iBY206Eh5VyDWDuQfbv7AH7K51OKDUr2x+dmVizL0r9K/hL8JNM8P2Mai1VMKDx3rzT&#10;9iH4fafp/wAP7W4jhGREpLY68V76+rwab8m4fLxXrYamo07kdTSuLS0021/c4AUVwHjTxOlpFIQ4&#10;+Uc81c8Y+Po7e2ZfMA49a8W+IXj1ZrdxHMOV6DvWrdi0tTK8ffECR5n8ubAycEmvK/EfiKW8mY78&#10;5FTa7qr3kzMXzya5+/Z9+TXLOo2aRirmffzMWyTznmsi9k3tgVfvGLk4qg0DFsmudu5tEruuVPFV&#10;J2IO2tB4z3H41Turc+ZuzSuUVm24II61VnsIZs7hVm4XZx7VAC3cflVJ3EZmo+G7C6jKGFee1cR4&#10;l+Glu2ZLeAgn+7Xozrn5SPrUVxCroQec07IlxTPC9Y8BXMWSkZJGa5++0S6syVaFhj2r6BvtDtp1&#10;+ZBk9DisPVvAlveRFRGAcVm4K5DpnhzW84JDxkD3FRmNlGWBHtivUr34XvtLKmeeg7Vzmq+Ar2Ft&#10;ixHHvRyoizXQ48Keh70OO35Vs3vhTULQ8wn8azbmwuYVJeLpTJe4yAcZJpJQScClhRwmWUj60oVT&#10;yKBEUW5Tn371ZDjPTiock9aN2O9AE28ehoptFAHnJYk4AptIWKnIHFGcj0rlu0OyFOccClySMk9K&#10;THvRVEydmP3jpSjOOetR859qASBjNTylq9iTrTSgHRc0m84pd54zipDW4mcN0/CkYYOBmn9cFQOt&#10;Iy85zTW4DBuzkHp609X45FIRjvmkPC5o0bCwu496buZT04+tIZADimkk96p6IHYc0hP/ANeo2Y5I&#10;NEj7e9M3r60khXuJvwelL5vTFNcgnikz2qhD2c8Nn6UeaccGkBG3mmn2oAXcx6sfzpjKS2fzpCzZ&#10;oDkUADJgVVuHx8oHIPNWGlwMH8zVWcq2WDdfagGLAcn6itrRnKkEE5B61h25y23OK2NPLIuR69qB&#10;x3O00G7mZArHp09663TDIYwCfrXG+G5E8lNxw3uK6/TJkEIbd0FNOxZavZlERJPQdMVzmsylztx0&#10;Na+oTqU+92rB1KXOTmokyGzn9Y4GQOorFuR81bGqTJg/NnHSsaZwzGpAgK5O0igx5O309KHb58g8&#10;jtTSzY+7+lXqICMHOMAU6mFi1KmegPPpQrgOozjvSqueCcGmPxTARj82RS8sQ2PrQOeQopQQBkjF&#10;ADlAJ5pdg9aRWDcAY96eAQMU1bqGgfhSMueaUqw7ikfgZzSla6AgbknPrRSSNgkU3nFADyMYwOtG&#10;T600SHvSBzmgBxHO4dadtP6UgII4p5XuKQCqrKPlH508DoSOcUzzNvf8KVJAck0tQH4wKOMdKQsB&#10;1NIXGOKLsYp4OeeaXnPtTUORg0rEgZFUIXp0NOVu2KhZuee9ORjnFAE2OaQY6gUiZ6npTjnsaBAO&#10;vXFK2RjJzTenWlB38KaBodwQCB061Okaum4Dke1V1BJx+dT2sjQTZzweooBkttamWTaeBVo6cIRi&#10;bGKq+a8UoZTjByKtTanHcxkbsMB3qG7gQ3caRR5jP0qsApBLDt60S3O47Q2aZuO05NIaQOpXnHHa&#10;o5gcE9qe0oIxnGKjDgjaWz+FA9SF+mR2prMdvJp8mF+XNQtkk+1WtiRQW6jmnou7rRGuOSO1SbDj&#10;gUwGFMLwKick5APFWGHb2qJoj/CKTdkBAisGyRT/AL3GKdt2sN35VJYbZJisuMAcZou7AQNBIeAM&#10;DNa2m6dFJbeZL36Gq1ysXknB5B4xSQXd1DEEVjj0zUt3H1C9tPs9xtjbPFNiEiSDOQT0p1sxurkL&#10;I5HHGa1LiwSOz3qm5h1NS2kUrEml3jkbHAOB1NW0ks3bbKgIPXIrHt71Im27sNjuKm+3LI4HT1xQ&#10;g0JdU06NRugB69aghtXXOWwK03l32+CuVxncTWcJXL5A3D60yW7kE6MnzLnB71EJ2U7Qx57VZupM&#10;hVZgAM8AVQlbLEqO/FAD58HnNMVFJwD+lM81vT9aWJsnmrSsInSMDHGaWTKjO2kDqCNzCrDqkkO7&#10;A4FMhtlZnGzkiqU5JPWppyQ+0k1BIN3SgeiQ6zlK/I3WlkJ37wKhAZeelPjLSuEXqelBSd0XdNuz&#10;BOrnoOua07i6e/kDmPgfpWd9gkiiDA8kdaliuWjjMe3Pvmpumxk6wGeUIg/SpprW3tVBkbk9qpRX&#10;U8bZj6/ypJXml+aZ8k9s0tRWJI7pd+1QCM9MVp2XzOqsnPtWLb20pkyK07NJA67XII6kVa0E9i5d&#10;vLZzCSH7y8ivTvAXi/TRo5ju4VDtHwT61xOi6THcx+ZP8xPUEVt/8I/cJp4lt2Cem30q21YlLU7D&#10;QtOt7zTLmVoh+9JIxWjo/ha5v7cWyIXldBHCp/vHpXJ6NrWq6e0dmr7jgZFev/s4/DzWfiZ8XdK0&#10;9rsxW9vIs1yAf4RzWUmkirH3j+zLomseDPhBouga3ZAyR2qhmzz0r07Tgryh/JYZOKxPD2kR6baw&#10;2cVw7oiBV3HNdRpke1VbHGRXnyqJs2jTNrTbUJgpK4BHY1uWFyYT5RvmGByGrJsXGQAccVbu7lrd&#10;MxRKzHk5pKbRo6aR1+mXPkpvdgwJ4Y1r2t5PLIGDKU6jHauV8P3Ul1bgvGSPTNdBYvb2aqRld/Y8&#10;80OY0rKxu21/PGP3abvQZrVtcTxiSSIBiO5rAtx5rB45Dj24rSS5aOMDzMEDgk0uexootrU1lgWR&#10;QDuyPRqvWFs5wolfAPc1j2d3dPFueQFh3q5Yaleo+0xg596Lsi0bnU2hWGMZOOnNXLaS4ZwY3Q89&#10;DWJb3czQCSWMk4+6DWjpl1H3gZSRnk1UJBPyOisb+8iJAwfpWhDezSS7Wtx05YGsCO5VRk5Ge4Na&#10;VhOWXYrE89Sa3TRg+ZuxvxXjtwUK+1XLRxvB5z71mWEcjEbmyM1r2yxxYL8VSkPkvuXLe5RiMPgi&#10;rQugjAGRsmqcMkO/AcZ9SOlWWZTztDVabJcbI1IrkbQo/OrO7ERwvNYlvdHzQpjIH1rTa/giT5vT&#10;tRZjUlYlDSFgNnHrV4SrDF15I4qjbahb3CfIP0qffuIw46dMVpFMzlItWkInQykmrDKFj2xcHPPF&#10;RW8imIRxuDxzipUKjO4847mi7uHKuUjCLGw8xh0zinyb5Nu3GB7UAq2SwHBx0pd2BlTx3ouxJWYu&#10;+RIsRYznnNPtFYSF5QMkdqgW5R5RGp4J5NX41wAGAH0pq4Ow0ouAGPU4qwJEij2g5x6VBIycDzBn&#10;qKaWY8IwJPqapK4m1Y+Uf+CtEWoeLPhL4Z+H+nX8MEmueMrC2UT2+9WPmBuR6DGa5vX9E1rxX/wU&#10;W+GfgCXWVnsvCHhC4vplhBVI5gqxrgdOcniu6/bLez8SftIfBz4eHTfPuf7cn1I+YCYVWGI8n3BI&#10;xWP8G/DN74l/4KS/ELx/eugHh/wvY6fFCjZAMpZyw9Dhf1r6KjP2eBS7Rk/vdjzKl5V9e6/DUZ8R&#10;LvXNd/4Kd+EdFa7E1vofg66uUgC5EDSSbdx9CccV0n7ct1JqfiD4X/Dq4mZDrXjWBmKMOBCDISR6&#10;cCub/Zru9C+JX7dnxW+KcVrcv/ZUFrosDygjYUBaQYP+13q1+0FPN41/b0+H/h2/0xo7LwzoN3qz&#10;zGXduY5RSFHTFTBNYmCt8ML/ADtf9SnaVJtdX+pv/s0aLFrP7YPxZ8ciNZfKey0xJCScCOMsV9hy&#10;K6H/AIKD70/ZO8XW6xFWm04ww7JSh3uyqv15I4rnf+Cc99aa74c8c/EdWeSTXPHt/IZWBwUQhF25&#10;6DioP+Cnniy4034F6dodqjPJrni3TbLyUbDMrXCEgflWFpSzOMezS+41fKsPf+tTk/jj4V03wL+x&#10;p8O/gKSPtet32k2KeYCw6iRwfyP519aeG7KKy0y1h2AJBAiIq+igD+lfOX7UMtvqPxb+DHwytbm0&#10;W6k11byWCblhFBEc9OnJxmvo+FikB2zAbVwOKxxd50Y93d/j/wAAqi1Fv5Hzn+01/Yvjj9s/4S+E&#10;L5sPpUl5qqs5/wBYRGUAH0LZ/CodE1mPxx/wUVvrR5naLwp4OVYVaMgRySyHOCeuQBUMV7Y+OP8A&#10;gpExk0l5ZfDfgpkjnflYmllBzjsSOKi/ZR0651f9tX4u+IL/AFQXBtZ7SxKY5UhN2Pw9K7uVUcO7&#10;9Kf/AKUzlUnVq6fzfke0/tM+Mofh/wDAbxH4kmmuVaLS5RHJaEB1YoQCD+NfH9zYvL+xJ8N/hfpl&#10;jbrF4q8QWra9eTZViWn3scdWJzzX1F+3/qU+g/so+LLzT7q2glOntFE1yuQWfCAD3O7AryfXPBFn&#10;Bc/s/wDgDX4IhcReXcTQofkzDbhs47/MRU5fOEcKpP8Amb+6JeIg3Ut5fmz1f9qLxBa/Cz9lbxPd&#10;wuEW18OSw25AP3yhVQMc9a8N8OfD/XfD3wq/Zy+GmlaR5xOoJqGoQiXaFAhaQufXk16f/wAFItSv&#10;bH9mLVNB00FH1y8ttOSVcZjEsiqT/OmaJZ38f7RHgD4f6ZflofDvg1pryWRMsclY1APYkgmsqEnD&#10;C83dyf3K36mklF1LPyPo+EhYdu3GemOg4rwD4WQLqv7d/j7VEW4I03QrG2LH/V7nZmP4gYr3rzgo&#10;Zd3047145+yyNQ1X4g/EnxZfXAkW48Vm2g+XokSBcZ785rzaLcaVR+VvxR1y1lE9uooormND5u/4&#10;Kea9p2h/sneLLi91RbNf7MlBmduhK8fhX8qvii6RtQu5xNvVp3IfH3vmPNf0y/8ABZjxTo1h+yT4&#10;u0fX3VEurJooGJ/jPCgH6mv5hvH/ANp8P31zpd7GySwNtdGBBHPepSOhq1JHMeJ9WaNNivySa5Zl&#10;mvrgRpkktjFWNVv3vJiSxxnius+FfgSTWr5LqaPK544rWEXKRzPQ6D4Q/DqVmjupoclhk5HFe9eH&#10;vDJhCxW8OWIxgCl+Gvw2kWGKG3tgTx2zX0Z8F/2btQ126jkltTg8jK16cIqEbEWd7nB/Db4H6p4k&#10;lWRrRiCOhFa/xW+AV74e8Pvciy2kAnofSvuz4Ofs3WOiWKlrQbscg84rN/aZ+D1o3hGcRWoBETch&#10;fatEropI/HfxOs0GrzW0gxsc8Cs4AN19a7n46eDrnw544vFKHyzISpx71xUSEHBxzXE99Rjre1Vm&#10;wF5NdL4V8KSapdR26R5aSTAGKx7FURwWGa9L+EU1lBrME07L8rg/NTlexUbH0X+zR+xKnjW1jmms&#10;FYHBYlK9g8e/8E39Pi0Vp20pT8vBCV6r+xX408IWuiW1s88SsVXOcdeO9fRnj3xr4Ti8NPLLPDgR&#10;EjJFczi73Nly2PxI/aF/Z6uPhvqcsYh2KrYwRjNeM3VoYmwFx9K+xv8AgoH470O/16a3sHRnLnbt&#10;9K+Pr6YvISMe1dFPTcyna5SEZDnNPVQCAKd945wKeIz1wK0drmegicdSPyocjPT6Yp3IG3FIIpDz&#10;jNCWoaNgCxGcd6ljHG4jmlS2YqMLnmpVtz/EP0q9LjSSHQrxz+NWIQMio4omJ4/lVmOAquQtAyxB&#10;g9hVuFPlIFU4CVOCKuQPk4I71aVtQLEceTyKlRP9n86IhuHAqVeeMYpO9y9XsOjDA8Cnv8nOaThR&#10;9KrahfrBGWPamr9RaIr6xqi2VuzNJzjgV5n4v8RvcyOqyk56CtXxn4lYl1MvbjmuCvrl7hifMJrj&#10;xFaysiVruMeTzZCScnPJqRYv4iB0qtGSGzuqwkm4ZrgbHZkkeAMZHSlHByDUe7upqG8vBChbd+tN&#10;K4iHVdU+zwklulcXqepPc3DMW6nirniHVmeQgPxWZpNrLqd+IkGdzccVaQHYfCzwrLrN+k7R7huH&#10;419S/Djw5baVZIfLAOOhFebfBbwMlpZRyyxdvSvXbMi2iWJV6DtXoUKfKrsR0a3aIgVMYHtStqQg&#10;iLl8Y5rHhu2OATwOKyvGnieLTNPcb9rFexrovbUZzfxf8dysr2sEpOemGrywSM7b5Dknuaua7qU2&#10;rXr3M0hIyQtUa45ycpFWsW7SISyAY6+lejfCXwha6zr0EV3GCnmDgjrXm+nzbZRk4xXp/wAMtXfS&#10;rmK8RzujcMorN7DWp+qX7E/wU8DWnhO31C4sITIYwfuiva/F/iT4deDv3E7W67RxnHFfn18H/wBs&#10;TX/CujnS9LEpbbgIOah8VeL/AI5fF/URLZpPFCxwCc1zz5YI2R956Fq/w48dTfZYo7aQscbcA5rz&#10;/wDao/Yb8I+OfBl1qWnaPHvMRK4TkcV59+yP8JPixpOvQ3utTzMhYZ3k4Ar7n8TyafpXw5caoUJW&#10;1Ick9Tisqd5yNHLQ/ng+NXw0uvhv44vvDs0TKIZSF3DHGa4tkycD86+jf+CgF1pF98a9TbTgpAYj&#10;KivnSRNre3au6K0OWaSYw24bqtOSDAJ/lQHI4p6yelWQivcaZDcqVas278G211lpIlJI9K3ogGYc&#10;rn0xVtUUdVH5UDvY831n4YW7fNBGAO/FHgPwdN4Z8Y2erBjtSUZwvvXo5t4JR8yr7cVHJp0BYPtH&#10;HoKhwTBn6S/sW/HbRLbwFDpl5forRphckDIxXo/if4waOblli1BDnkfPX5feEPit4j8GIILCdto6&#10;YNdRaftF+J5DuubyTJ65auulV5Y2J6n2p41+KK6gpjt7rcDkcGvPdb16W7UqZM/jXgth8eb24IE0&#10;7Y7/ADVt2HxhtZxtklyc+tKU3ItKx3l3dFWJLc5NU5yJVz7VhxeNdPvMETrz/tVdtdasphgTLk9P&#10;mrCWppEbPANxPb0qs8Yz8o/OtAPFcHKOOe1VrhUTJxUbFFB1A5xVe4UBSQOasTSqX4PFQTNuIFIu&#10;+hnTx+YTgUzyAByKv/Zs9BUc8Gz5e2fSgCgYQDkiobhQOa0zbERk8VQuIm5FMcbFWUB1HHSoyqkd&#10;BUzxseBUQV84I/GhblSRD5KFyCg/Kqt1pNtdH54lx9K0CuDyKZIVXtTsZ2Rhap4R0+5jOYB064rB&#10;1D4aWlyhPkgdecV28xO0jPamRqCuGpA4pnmV78MkjQrsGMcADpWXd/D14/8AVRgj0Ar1+WCJ0IMY&#10;P4VTksIScmMf980EOCZ4zc+B7yM5MTD8KqS+GLxWwImyPUV7Re6VZuNxiH5Vny6JasT+6HPtSJdN&#10;XPJP+Edvv+eL/lRXq/8AYFr/AM8xRVXD2R8oEgDJpm7H/wBekyfWkPce3SuTRmSbDzccCnB8DBqK&#10;n54HvTAfvNAbC8mo3baCRyfSkDMBQO5McLyTmgtgZwaaHPXNDPkYxU6CQ7zCpwP50nmE9v1ptFJ2&#10;Hdi7yec0xpTjp3p2BjFMIA6GmkDegiyjPI+nNL5wxUZBycCk5FO1xD2IYZxmomJHQ07fgY9aRlLU&#10;bAJvx2/WkBIOc0FcHGaSmA8NnnHFBcA00MAMEUE85AoAdkZyV/MUyQqOhHSgvxtJpjsQD3oF1IpX&#10;PSoZCAOv4U+Vs5zxUbrk/N+lAC2m5pOlbunY3DjvWPaR5OegxWxp6HII9eaGEWdNpMgQDGOtdFp9&#10;26rhmOPrXPaLH5gUMv0rbjkEcePbms72ZWrLd5cKELHmue1fUI1Y46/Wrd/e/IQCea5/Upi7Ha31&#10;x3obuIo31w0j/e6+9UZHIJwM1PPyN1VpHHWqSQ3sN3ZbJAp3Xoaj60oJFNq4gIOeaco2tgNzSE/K&#10;BmkJ6HNMBxJByD0prMWOacc7TupgBPSgAUnHGaU7mXpSEFTnOc+nanqSABimkAqjtUqsAKQAClAI&#10;6CiQdRTjb1yaY+ccU5jzjbimyHaDxUPcCCRCWzTWyBspXkOeR+tICGO4mqExMjA4ppbaelKevFMf&#10;71AJu5MrKRxS7if4v1qvkjoakR+c/pSsMkHB6ZpQ5ByBQGAXnvTSwHekrgP3kkbv506o1bHIp4bI&#10;ycU7IBykFcqe9K7c8HtTAy9AaA+etMAOSwAFSICBzSIB1pw680mwHoQFyaWmggYGRTqE7iaEcEji&#10;mjKHNPowPSh3GhNxU5681J5ob5hwcVETkEelJk4xmmN2J/tBK4Iz6c0x25JFNUYGKCRipa1GlYb5&#10;mDkmnmfjAHXrUTDNLjFCQrsHlAPPFIWA5Bprxlv4qUR+pp8qEIzZOTTSMZOacVAYClMTEcfypgKM&#10;5DegqRuny+vakWNitKR5Y59aBXGZPrTJmGOKlGwnimXMRVcigZCDufaTQQY+R+lIgKOMjOfWpCyn&#10;hjQIbvJPQ/nV2G28xQD1PSqxCowwtaOm30Uas7Y3gYXNQ1YpXKUZ+zzVqLdq9q2HOcDABqncxq+J&#10;QRk8kCoVmMJOD+dQ07lK49rKWRw4OM+1TraNBw7jIp1rdI+1piCB0p17cedyqYPQc00rCegqXjlP&#10;LMpx9aUeWEIGevWs8s6scjtTluH24Dde2aaVxWEupSZCNx496iIDdadICxzjPrRhQOMVSQWBEXrj&#10;9KUIB0qPzdrdKljy3Yc1RIoQFd2ec05ZCFKFuKdBCZB93OOTUcqsjEY71dtCdyG4OZDz+VQtt2j6&#10;96fcSYbpjioC+SOOlQVuTmJjGMjH4UsURQ5x+NMjuOAuOlWHdGhwAPrSauNGh9lkFity8zcDpUMT&#10;xY+cA1SilupgIhIxHpmrCO0R5Tp61LVhpEsxjB3InbtUKuzPtPSpzmfHygH2qJ4ZFOAhzVJIi+pa&#10;nDxRAxD8RWv4SshepmY8qOT7VkW0jlDAyk5rovCNsRKYiNpYdxTEmzQspfsxZVfI7e1dH4cup9Rs&#10;CGBKqcfhWHeaWbI4Vs7h1Fa/hm5/s2weJUzu6Gk3YpamhpFsP7d3MAcKD9K+zf8Agnh4IDQX/jPU&#10;YP3jttt2ZcEKK+Uv2cPg342+MvxOSCygkNhFMPtMgGBtz0Br9K/AXgfRvAWiWuiaZpqxGKMByg6n&#10;pXNVlpYpbneaZKrdTjFbdvf+UFRYmI4yRXPac9usYDMQQPStayki4KXOATzXIoGvO0dBaawqhQba&#10;Qe+KnlujdSp5s0qKpxgd/rVfSoWchQ270JrWFrcKwFvCrH0YUNItSbR0fhyH7NaDY2cjgmtO1e83&#10;hnkDDPTHSsWwutRgjVXtu/RTxWpa30znY8DjPB4o2Raszf0+5ZxncBj3q8JBIp3AN7ZrGt5ks4Q0&#10;ucN6VatLu3mHmLOQPQioNJSsrGvb6h5QEQtnA747GtPSgkp80ZBHUHtWHBcM7furwdOM1s6Y8ixA&#10;O4PrjvTckkZ043epsC78qPyxMATxmr+k3JxiW4z6E9qwWmmaQbI1YZ65rVsAjBRIBnPBJouXyXZ0&#10;kJnCj51Na2mOQh8xRkH+EVg2twFQA/pWpY3S7sk8EdM1pGbE6SWpu2l/JCxKxcDpg81dj1RnTLoc&#10;fWsWO+ijH7xgPXNSxXJmAWK6x7YraLZjPRm3b3XnOByPxrTeZkiAEhHHUGsSwSZVDM3fOavfbpG+&#10;RipA961i9TOTdjRsZwpy8ucetXFlaYZBB+tZcDyM2DHketaFqFVM7MYrS5mX7aQxLnYPoOKsRSTy&#10;Nu8g/hVe02SnJzwPSr6SgABRgYp8z6AolmwPlIWZADn0qY/MSWYj6GqccxORThLLgnzPzppO9wbS&#10;JLmKRhiG6dfXk80I8ioEMuSOpz1qFZ5icHn3qRTnJKDOPWhJ31JbVieEkHI2/jVj7VNs+Ugn2NU0&#10;fBx5dW4YWRfNZhgirvZE2ux6jKfvI+SOCR3pocRHcV68YH0pJ5JMhd2OcimO4VM7xk8AE/57Zq4u&#10;6E42Z8x+NJ73xr/wUZ0yyuZpFs/C/g2a8UxDOGlcpj2yBWF/wT01Sfxp8c/jj8S77VpIzdeLhYrZ&#10;SZPkR28ZUMX6Ekc+1V/gfrV7q37V/wAcPjHdXLtD4ftI9OgSXJwYomdsDP3cmrH7AGoeLfDX7J3i&#10;z4qa7osUp13W9V1i3Fmw8xo3diNw9gPwFfR1YcuGcV2gvm9WebB81W/q/wBDov2ANIOt+Lvil8U7&#10;eVhDq/jWaKElSqyrD+73jPqaxPE3xE/tj9s34h+ILPVrIaf4O+HYtp3kUb2mYtJhWz7jPftXof8A&#10;wTp0V9O/ZZ0zxDPO0h1e5ub9xMMcyTOcfTpXzNb30Nx4P/aY+K3iLTFm05teNppj26AFtkaIQCOS&#10;Nxxj1pYdRqYyq30tH8Uh1bwoxS9f1PpL/gmhp2oW/wCyF4e1TUJomk1GS5vMxoVJEkrNz781W/bE&#10;EviP4x/CHwFHBFNHc+L2vpopQCGWCMuOvocV6R+zXpun6H+z94T0/T9PkhiTQ4CI2TBBMYzx25rx&#10;bxt4zbxt/wAFEvBvgJNJnEGg6BeX7XEqZG58KCCOnQ9a46d6mMqVF05may92jGPp+hp+J9T8JeN/&#10;+CiOgaEultLqPhnwhPO7upCx+a6qGX1OM19HiNdhjEGCehAr5n+Dl7pHiX9vz4j61pjrKNL0aysf&#10;tHXDkbmQHt24r6L8T3Oo2nhq9vbGZvOitnZGUcggZFZYuNpwgv5V+JVFtpt9z55/Zl0Vdb/a++NH&#10;xLnvI2S0ktNMi2yZCbIgzD26/pXSfsB2GiyeFvF3jSK9S6u9a8aX09zcghnwrhVUnr0HevIf2Ab3&#10;xUfgj8YPiR4guTHd6t4j1GdWkTaWCIVB/SvTP+CZ3wum+H37MGm38+pzT3Ou3U+o3Im52tKxOAa6&#10;sbBQp1E5dYpfJaiw75pRsu7Mv/gqr4zuYPgpofgjT5EW48QeMdPto0l/jXz1Yj8h+lc5rnijXvFf&#10;/BQjwF4TsH+3WHhbwpNJeSw42W00gRQTjvgVs/8ABQrSG8Z+P/hL8OI7SZpbvxYt40sCbtiQAEk8&#10;dOan/Zzt9M8TftqfEPxJoUFuLXSdOs9On2oQ5n5Jb+Va4eNOllyl1tJ/e0jOrzTxNl5f5kX/AAUs&#10;8V+ILbQPAPgzQtFh1BtZ8dWKSQSPt4Vt3/stdp8CZPEPiL9qnxlqutQRpFpOjWVjboozszlyDXG/&#10;tQeHfFnjr9tL4PeFNPtbZ9G0+e61bUUk+8NiFFPty3Feifsm+EZbL4h/Efxedcnu01HxIYlWdgRG&#10;IlVQq47da5qjhDL4pb2v97/4BrCMnXb/AK2/4J7H4gu/7M0a6vtoxDbM/wAvU4BNeWfsSQWdx8I5&#10;PElsH36vrl5dytKTuLNKfXr0rvPjFr9n4Z+Hms6zfOyR2+mTMWXrnYcfrWJ+y7YDTvgj4fj8tlaS&#10;ySWTcMZL/NnHbrXmJWwrfdr9Trv+9SPRKa+4AsD24FOqO6k8uBiOu04rnNOp+Xv/AAcafGnSPhz8&#10;AdM0a9sblzf65CJPL6BUbeevrtr+fj9qj4w6J8Xfipqfjbw/oZ06O+K74CwPKjGcDgV+vf8AwdIf&#10;EvVNVs/C/wAO7eUIBfyTFZn27sKwxn8a/Eaz0TUdZ1o2IhJcSYcA5qo6o6anuxSJPBvhW68T6isU&#10;KEqGHO3Oea+qfgV8ELidYlSwJLEc7arfswfs3319NbzTaeTnHBFfod+zl+yxBa20M9xYjlRlWWu6&#10;hT5Vc5HucX8Bv2X57kQTS6fkZGSRX2N8K/gjpmg2sTtaKGVR/Dium8AfC3T/AA/ZIBaouMcBa6m4&#10;uLTTYwqbVwOCK6BpIgFvbaVbFUAGBxzjFeUfHfW7O60iW0DgkqRgkeldL458d2tlayfvwDjgA189&#10;/FP4hC9lkiWcnIOQe1aQQ7nx9+0v8NItV1i4uraHI3nlRzXzfrng+90e6ZXhJGTjjtX3B4tsYdYZ&#10;3lUHdnqK8r8a/Cy2vUeRIVB6g4rKpSu7oSaPmGMshwQQRWro/ia40uRZY3wyHIJNdZ4q+Fl9aMzC&#10;3PGeVridR0K8smKyxHgccVg4tbhse3fCv9rbxF4MMardOAMDKHoK9D8Vft9+INT0Q2UV/I+UwQWN&#10;fIsKyxMBkj2q+smI+XzxUciY0zT+InxA1fxprMup6hOzlj3NcrI+81bvI8klaqbMd/xq1GyFfXUT&#10;pyfyp+8le9NYgjOKfEhbAppXDckghed1ABGTiul8PeCbjVGVQpOegx1qr4UsFurxAVGOnSvf/gN4&#10;PtL3WbYXkKlDIAAcUndDUdTjdC/Zk8W61a/abXTm24yP3Z5rC8Y/BbxP4RUnUtNKgDrsNfrv+z58&#10;C/BT+FInudPjZmiB5HevHf26fg54N0LQri7tYYg4QnHpWXO3I15FY/Lw2Jhcgr36Yp+wFcfpWr4n&#10;hhh1aaOEAKHbAFZuOORXVHUze4xYtpBzVm35bpUQBJxU9vGetWSWYgQRipixUEt+VMiXA64pk8pQ&#10;kE/jQVqOe62g8447muY8X6/FFGyrIScdmqbxFrsdqhxJyOwrzrxHr0lzO6l8AngZrGrUUFYRS1zV&#10;JLm6JJyCfWs1t+M5pJGZmzxSbmx0/WvLlLmZaQsS5bnj6VLuCHOfoKYpB6CkYtz6YqCbskaYAEnG&#10;awvEOqqilVfHHY1Y1jUVt4dgbBJ7GuS1nVPNc5bJ9M1otEIr3E73U23cTnqK9H+DHgOTUruO9kt8&#10;hCCeK4rwT4fudb1SOFY/vMM8dq+oPhd4Pj0ixRmhAIAycV0UKbnIWjOn8L6ZHpdgkSxgfLnpWsJS&#10;3A/SolQouxenaprWFdpdzXpWSWgITUbxLGye4kOAFzmvI/HXi6fVbhoYpCVz0zXVfE/xekEB0+3c&#10;ZHGK8ykZpWLO3WuerPoi7Do2LDFPSEFeR+lRqccdqt22GQ7iK5xajbaHEmfy4rvfAiT3dxFbop5I&#10;HArlNI05rmbhfpmvqf8AY5/Zuf4h6tC0sW5mdTjHAFROXKi4K7Pef2Lf2VtK8Zwx6lqMJKnBLuOp&#10;r7H0z4I/DnwHZK91bQptwdzADNcb4U8PH9nfwl9p2ARwpuwPpXy/+1J+31ruo3c2leHrghl3KTux&#10;isVDm1Zrex9p3vxs+GPgKNhFe24MfbcBXz1+1l/wUY0ODwzdaNoWphmZCoCN7V+efjn9pn4jateS&#10;rc65IFPOA5rzTWvGWra3Iz3l87knu5NbRhYhzNf4leN7vxt4mutcu5t7zyk5z2rk5CTnPNO8xmyc&#10;5ppBYfNWqRi22MVATnFPCBeaQfL8p71IBkcCmIEOD1qyk2cdfeqyp61OIhgEH8KaVxNkscqk42/r&#10;TjyOPwqOFTnNWERADkc0+UqLIfLYkbj9MVOkfy4zUcjENjFT2/3ck9qaEPtCVcHFX42mWQOrkfjV&#10;W2jyd2OPpVwAbQQaY7su2+s3tuMJI34GrFv451exI2SE4681nwlTycH6057aOVd20A0+W41c6nQv&#10;jH9mmC3zlMnBJbiu703xTZ63bh4plyR2YV8+eL7Y29hLMjcquQK5jwX8d73w9e/2feXBCq+AC/QV&#10;jJJMtTPqyQqGJBGKaSOOh5rzHw98dNM1C2DPdLk9cmumsPiFpN6U8m6Xn3qbGimdfEmRnHQVDcKG&#10;bOKjs9Utbi2DxyA8etOEgmbaDz7GkUncjmzs4FU54iTkCtUwF1xj8qpyxlSRt70JlLcz3hIPIP5V&#10;E8KqcDFX5kzz6VVuUHUfyoRoUrhR/DVaRsnn9avGLzP4aS5sFS283gHNVe5m1YqvHuiL4/Sq7fLx&#10;kj61owQgx5cnHORVKSPe7AAYU0mC1IyxAzu/WomfIznrUs8ZSLn0qvg4yBSE0yOfnC1VfgjI/Crc&#10;m0NuIqvOAeRQLZEe4f3BRSUUB8j453tnp+FBY+mKJFwMkdKbXMcojNigOMdelDKDzTQMnFFwHbge&#10;c0owBx3phUg4FKAoP3ulD2Akzt6NmgOc89KZu5xg0PjHSktwJC4+tJljznAqHODmpAcim0gFDbs5&#10;9KTOaYThs4p65YZAoAKRlB5pSMHBooYERXJyDzSPvXuamwPSkcAigCDOeTSEjsaVuDTQUHfv6UwH&#10;AHGTTWYg8GnZ70xupIoEmGD1INNlkCHGM0pbaNuSfwqvNIVOSKCd2NmfJz7U0OXIBX8aGKkZ7HrQ&#10;gDMB78UFFywiOzJrYsR8y5NZ1iBtHHatK3O1gRUPcpJWOi0R9mB19Kvy3DEYJ+lY+mzYQZPPtVuS&#10;54654qbCG385AK5rHvJME85q3e3Q/Gsq7n5JzTtcCvPIMkA1WLBmJFOlfJyaiz82ferSsDH00Pxz&#10;Sh8nbj9KRsdMUxJ3YeZ7UqPk520zOamQjpigY4HIzRj0pN46YNBZe9IV0IVxgUucYAo4YjBoA9BV&#10;J6DHqTnBNP3nGMUxVHBp1VuAEnr702fOPxp1NkHHNRLcCu6nOcU0DHGfzqZtpGGBqI5Y0E3EPXg0&#10;xs5OakIxSbQ3XtQFyPBzTlG0bjTgo7AUu0Hv+BFA7oNxxg0lKy46Cl+XbzigYikg9frTtwyR6U1s&#10;dqSgB6tuOMU5QD1NRgkHinK2TjGDQBMrENtPSnBtw4OKg3k5FSDp+FJ2AXed2M1KHwMYqAEb+vNS&#10;L0o2QEiEkcmhSSTSfKwyBim4J6CmTckoRAWz7Uzcw4zTjIFNA73HsF6A4pjoF46/SgTqeP5ijfub&#10;FA0IyY5FNOQMY5xxmpSAOM0yRcjOaBkfzKpJNLk5xj8aVUAGc0bQDnvQIRFwcsKkxgYz2pNnHWlC&#10;kDAoGnYlQAqMGo7hcrj3pVDdRStjb8woJIIiS4DVLNtYY3U1lUDIWmyf7XNNsOpDIMHIBOKaT3NS&#10;HpzTTH5jKFI60hNMTLM+SQOKmSOQjcpPPpT3tAoxjNPtmVl29NvWpkUh8MUjDcwOe1QzRsspVx+F&#10;aDXUGwKFAIqOW2W4PnRj5j1FSO5WgOFIHbpUwfIznJ7ioJIXRsg9KjkkdF3ZI+lAE0+0kqh/Gq5f&#10;YfmP0FRxXOH5JPFFwN6cNz61aVgumiU3I28DmovMZm4PBqOONm6j6VIsO08jrTESJE2M81YhXAwa&#10;YgBXFSIj7go5z2FAmWtOVZJPLY4BqPUYjDIWPQnipoIzZvvmWq+rXaTDcmQAKCepmzMJHyfwppjG&#10;zK8nNMMhMhxQJWLYH8qdyxwjIORnnrzVtI18nAPNQtEVQMFp8Q+XDfpSAfCTGw2damOW5JqAHByK&#10;kidm4zQBKmQeDVlGDtnbmqkh2cZqexkHmjK0Es1dKs4xIXkXjtxW9aRMCskA57HFVbW0jliQqCMj&#10;PA4zW5ZWQRFVVOcelD0ElcsRW73MBedeg710/wAKvh7q/jrU7fS7KxlkSedULRoTgE9c1V8DeD9b&#10;8aa0miafEQr/AOskI4QV9u/s6fBDS/ht4fiSWKOSc4YsF5BxWFWooouMdTsPgB8HvDvwk8PQafYI&#10;Ul2/vZAMEmvVLOaLgecpPqTWHoZlMgLIpUnkYroIbC1mYYiHJ6A1xuTbuXZo0LK6kKgR7Gya6DSN&#10;OjkQtKACx4GawrCztxMIkjYHPPHFdDaIDiNCykHqKLsa3Oi0gRWw3ryQOh9a1LTUhLIFaMgk1haf&#10;bXLEATn3Jre0i3niz5uDxwcVDNr6G7bFFUNjjqavW1xAxGJc89D2rIs5Z0IEhB56VpWyITnygM/r&#10;RuhqdjS85QgClfzq5YJHIPnx+FYxnjRseTJke1W7VkI3DepJ6VL0DmbN63ggx8oA+laVtJsUIvQ9&#10;6wrZZEUMZW/E1pQXcZUAyfiazubxVkaVrHGk3nCQ5z61pQSndvBP0zWGlww+64I+tXrK4kVfmkB+&#10;hpvUaaZu2ksrTK5cgDtWzayTMu/eOTxXN2l0xbIOK1dP1MeYITk59qqLG7G1DJcu3zjI7GtPTAxm&#10;UPH9KzrZ0cYRs5rUsEUFcHnIrpjLQ53TTdzcEojgwPxFLaQpK+WVhVaNzjk8d81cV2EOyE4NapkS&#10;iaVqAON361oQ7ANoY/nWFazXS/fQVehvGXhkPHYCrSM24o27STB4Oc+tTSTug+RMmsyy1FQfmRgM&#10;dcVP9oEkmPmA7VrFXIlLsaFpK0r7JV28Z61bfbt+Ud6zLMEvuRm4HerqsV5AH40Nu+hNroeAB1P5&#10;075c48w/lUSuWbGR9KmiCk5Yd6szasySPII+bNXDJ8oQHgDiqYKr/AT71YtvnXcQevekyoissrHc&#10;4HHpVXWJUttMuLl5NixwsxYdvlNXUJ5ULjPauP8Aj74us/h/8GfEni2/vIoEtNHncSTHChthwPxP&#10;H41tRTlUUV1sDsldnxx8EvFtzZfsmfGnxtdXgt73WfEupCC+K5M6/wCrXOOmRwK9M8SRR/BT/gmB&#10;caToME1rdR+DgkK7Mu8sqDI9ySxryDxtf6/4M/4JeeHNO07SorTXfG2qWsXlvGCZnmuVYuT2+XPX&#10;1r2/9t8eIR+yz4U+GFlZB77XtT0rT3kjO1IWDJuOPT5D+dfR12pTiujn/wCk2R5lO92/L8z0b9nP&#10;S4PAf7HPhm2u4LmyTTPCkctzDPgOrCMs2fxzXyZ4LOr2X7FltJCYjN8RPiR5sUBXJkjku87Tn/ZU&#10;V9Y/tMeKZ/hj+yp4gvbny3Wy8MtCxXoW8vaMD6188/8ACH3lpov7N/wW060Lok41i7kPCsFQuQff&#10;LZrnwkmoSn3lf7k3+ZrV5ZSUeyPt3Q7FbHQ4LcQhBFAqqqHgADpXyz8FZ4Nc/b1+KPjXU7KW3Oi6&#10;Ha2UR6x7DuYke/0r6wmaO10yRo4yfLjJCZ5r5M/Zsu9cng+NnxD1KREhufEV0ltcvyyxxR7dvHYV&#10;x4PmcKj72X3tG1ZxvFDP+CcfiCLxz8Rfi54ts9GxZzeN3S01Ty8C5VRhsZ9CD+dfRvxt1RNC+Efi&#10;DUHneARaRO5mQ4MeEPNeRf8ABMXwNaeD/wBmKz1BIW83WdWu795GzlxLMxDc+1X/APgor4+1PwH+&#10;y34kvNHsVunubP7OUeXZxIQnHqeelaVrVsz5Y7XS+4he5h7vseXeDraLwV/wS6u9Ya3eO9utDmfz&#10;ZZTulkmkIDZ9SDX0p+zL4eXQfgN4W0aRCrW+iwKwI7+WCf1Jr50/aA1PRtH/AGJvAnwr1aSXTrrx&#10;JPpdjBFInIJKs2cewNfW/g7T10rwzZWYZQkVqiqFHQBRSxzbotvrJv7goK0tOiR89+PPE2h6l/wU&#10;K8LeHHuTI9l4Zu5PKJ3BZCQBgduB1qb9jEadqXxQ+LPiLTYGEc/i7yvtWwYcxptYe+GzXOeHB4du&#10;v27viL4zj2zXvh7wnDHC/wDDFuV2PPrwPzrp/wDgnppkum/A++8VXF09zNr/AIhvdQY54G+Z8Ae2&#10;K6K6UMJp/LFfqZxlerr3f+RD4m1Rrr9uJpbNlxongl2mY8hGeTIz6cCux/Yr828+Gdzr7RhX1PWr&#10;ueQqT8xMpGf0rx/wF4o1HxD8e/jZ8RtSjjhh0XTo9OhhTB3FYi24nseelfQf7L+jwaL8GNCjEARp&#10;LESyBR1Zzuz+tY41Knh1DraK/C/6lYe8qrfTUo/tgahdaV8B9ea1sDdST26wJCGwW3sF6/jXX/Ci&#10;xn0j4e6Np11CYpIrCFGjbkj5Rwa86/a+1jR73TtA8E3OoNHPquu2yRwIDulCvuI/SvZNOhWKxhj2&#10;/diUDP0rgn7uFiu7bOiNnVdieq9+W8l8elWKq6o6x2sjkjhK5HsdC3P5w/8Ag558Savr/wC1fpHg&#10;uzu2eFLMv5eeEbPXFfLP7JP7Kuo+J72C+utPdgxByU9a+3f+C2fw+0r4mf8ABQS0tbWwLzQ2KiZm&#10;6HJ/WvWv2RP2bLDQNItWOnoMRru+UV14elzGlZvQh/Zu/ZSg0S0gebTwdu07gtfV/g3wHYaDaIgg&#10;CkAc7RWl4X8K2GkWaqkajCj2qXWtat7CIjzANoPeu+ySsjBLqLqeqQadCcEcCvNvHXxDjt4yqyDI&#10;BxzUPjz4ipCsgEuCBwM14t4y8ZS3MpxOSSTmqURtjfiF4/uLsvEsueeMGvLtcv5rudmZ+SPWtPWN&#10;Qe4Zt796xJ1VyfWtErEszLlAy5bmsvUbKOYFWTOTW3cRDacdqz7iMF+RTEchrnhK1voiHiznviuA&#10;8UfCeG5R2igAyOflr2G9RAmQKybiOJ+CoPFZyimNOx82+JfhVd2ZaWGF+p6Vyd5pN/ZHbJE2B1JF&#10;fVGr6BZXsTBoByK4PxJ8NLa4LeXAMc8gVj7OzKujwWUSk42/pTDZSMuSuOa9H1j4XzQykxxfkKy7&#10;jwRLCpDxE8cZpOLQmtTg3VlO3aRUsIbIJ4zWrqegXFvOQ8XTpVQWbpgFCPWkNXNLw1f/AGGdZCcA&#10;GvYPhh8SrfRbyCYzcqwPWvE4UZOB29K0LO/ngI2SHjpzRbmGfoj8M/294fCfh+OyfUULLH/e5rxv&#10;9qb9su4+I8Utha3eQ4wTuPSvl19b1Bo8faG/CqrzTyvvmkZj3JqPZpMHKxZu7k3UxmY5LEmojz3p&#10;FXC9etKFOOBWyDckRQDirMYAPFQwKOhHSpgM9DzTAlRwgLZqjq94IYWYMBwcmrEsyRId7dK5LxX4&#10;iSON4w/ByOKUpKKA5jxprbSTlEfP41y0z72LM+TVnV70XExYkkdOlZ7yDnBryqs3OQLcfnnIOfap&#10;Bt2471WSQ7s4qQuQRz+VYW1LuS7uMhfrUN3cCOPdkdDRLIu0spIrE1zVREhUOc88CqUROxm+INVV&#10;pD8/05rAsoZ9T1EKgz0wMUalcyXk/lxtnJ4Heu9+DXw+bVtSSWSFiobO6tYxcnYi53nwO+HjQlLy&#10;6gwx5J217fYRLaxiNegHFUfDHh6DR7BFCjdjmtEjHAFepSgoRJ6lpJckVn+KPEcOi6e5LANjjJ7V&#10;YmmW1t2mcYCqSTXl3xF8VvqN01rDLlc/N9KdWXLEpJJmRrery6vqDXDyEqTwKgSIsvOfY1UjJ3gn&#10;oPar6XMCw7cc1w3bZV29iEgDrUltIRwf51BK4LU6EgEE0MDpfDl1HEwdmHHOK+yP2KP2jND+HN3E&#10;19LGo4DZ64r4ehumiUBGI+lamm+Kb6wcNDcMv0NJpNDjKx+n/wC1H+3D4S1jwFLpulXibpISMBhn&#10;OOK/Ozxt8QpdQ1CW5Vxl2O7Le9cxrPjzVtRTZcXsjgdmNYdxetMNzsSfemkU53LuqX8l7OZmbr71&#10;S8zByT+FMWbcME0jkZ4qkjPqTxTgnANSb17gfnVRODmneaQuc0xWLRO7nNPhJLAE9apxXALYNWIp&#10;FTGT1NALQtbDmnBj/hTI5UcY/DmpSqYGGq0rASRMCMg81Lv5xioIcA8GpDjOaYAck5zUiSFVGDj3&#10;pEVSvNNbGMDtQBbt7kD5SeatJMCmM8/WsuIgOCato4AyeaAuXoGI461YVtqFjzxVGKVQmd2KWTUI&#10;ILdjI/8ACenatL2RV7GD441BI7aRHfnHODXiWtw7r93jGMn1r0Tx3rRuZXWOT5TwDiuJmtFkfcy5&#10;PrXDVld2Einp3iHVtMYGK6Ygdia3NP8AivrunOJEkIwOBmsK7sGjHypVSSJsFSOlZJtBc9e8LftM&#10;XdrGkV9cYO7PzE4Fel+D/wBoHSNRIMl2uT3LV8k38TrEWT0NZdl4s1PTJ8x3JAB6BsVXOyozcWfo&#10;Po3xM0i/j+S4UjOAc1c/tu2mwY5lOfevhfw/8bNf07bGL0kA8BjXoXhn9pC78xF1CYgg8/NkGrUk&#10;zRVT6llvo2YBXHJodS/AHBrx7w/8dtMvgjPdKScZBbmvRtI8e6HeWkbC5Xcw9aq5op6G5Hboq5Ix&#10;61FdMWXZjjNEerWUyfJMCSOmad8k/GRz6U7j0ZXCgDoR71Wlh8tsg5yauyJtGDx+FQzRZAxjiple&#10;5aSKc0RcbTUTwbU4FXRGRUbqCuMU0UZc6MOQelQnJOMZzV2Zckr61XWAq3NBMo82qIfK9jRVjyx/&#10;dNFGhPJM+K5WBqP5t3XipAvduaa45PNcyOMTqOtAGBgUKpCktRQwCkKg0M2KZ5oA680AO4UjNKT7&#10;jpxmmM3djSBgTgUyb6iscck0qtUbEk4zQrHIBoHZkhOTmnRnAyKiZz2NOjbuwoC+pJ1opNw7EUvU&#10;UthiKSRzTJZCO36058gdeKimO44zTF5DN+W57008ngUvy5+Y02QgAbaAuth2eMUBsKeO1RiXJwBQ&#10;zY9ffNAmrCyPt6VWlPOQP1p7EsPeoZGyefxoDlGMG7VJbkmQFzyOlRM/pT7bO4Ad6CjYswcZJ7Vo&#10;26g9RWZaFgAB2rSt2wBnvWUmwNG1OxMg0sl1lcbjwMVAhBTGTTJHCjbmhMYl1MX6n6VSuH555qWZ&#10;/m4qrcHIJ96uIdCGU5zUfI6U5+tNHIz+tUIUH+6ceuaRmGMnrSNuBwBSFWPU0CtqKrZOKkjGPmqM&#10;AClxmgGiRnHQ/hTC+e9KqE/MRxQYzjP9KA0HRvz71IMg5qBPvVYj5/Kkxjl4GKUfSkTOMEdKeg4N&#10;aXsgDaACSKY4B5FSN0NMOOh71DYtSIr/AHajZRgqKkOeeajIYjBPNCExrHOB6UmcUpQgZpBjPIoE&#10;rAAT0pS2ccUrEY2imEEkYP1oBK5IZAUxjmoy4zz60O23hajUHJJPU0FLck3M2PQUtIoU8gUuRkAm&#10;gEwTJ5PGKk4xQgUjHt1oYY5NAwGVPFPDDGSahLHPBoORj9KAHk89amVgODUCNng1KMgdaTAkp6Ag&#10;Z9ajjOfvUruB0zQK2orEKcg/WmuCwyKCRtz60zdg5pXBDkU7skVIUI5BpAcHNSfLt6UXuNEe8gda&#10;YZixxnjvTpFODgVEVJOc1QDy5J4PFJvb1zSKGPBppY7utAE6Sjp3pwbJ4qqrHcOasJkEGmldAT7S&#10;BnoKYzdeeKcT8uc54ph560tidxudw2gUxuhzRu5wPxpCwYECgaIXfbkMSaZHOxkGegPpT5EycnpS&#10;LGFHI57UA3qWjcE8nrSRF1+cd6jCgKOPxrS0dbWaT96AQB0I61LKM9pZN+CSeasRXzxRFPXvVnUr&#10;OIZuEj2L2FZssm3gCluBaWQOc5+tNmjWQciqQlfnGaniuOACxHtiiwXITbbG3LUnlkLg80ssisxZ&#10;TgelQpKQ3BOT3qlqhEiBQaewz/SomlAGdp96dG7MBgcUtQJoyehqeJyjCQdQagi4bJHap1Qk4x9K&#10;olss3s7zW6gLjnk1mXr/ACFc98VpXYKRBRycc1lXEmMgjvQC2KwUZyKWGMo+80ZDP+NTFPQ0FE0c&#10;glAUjinKVAOeKrq2MADtUm/PBFIN0LLKP4e3ei3JB3flTVAZulTpGMbcUIB2w3DBec+3etTT9KKY&#10;d+mO1VLCymlnVIhznn2rrIdDmliQbQQBzjvQ3YndlrQ57Zh5BThB1x3rt/B3g698VXsdvYWjMrYM&#10;jKOgrH8G/Du/1yZbK1iPztmRs19O/CjwTZeENJisjar5xUF2xmsZydjRJJHV/A74VaV4P06NltI2&#10;uHAyxXkV7n4et0jg2BRke9eaaFbcosNw6kkV6T4b0+aEKTLnjvXHO8ioNXOo06ERQg4xnvWnZzRx&#10;MMXBB3fxGqEayCEBMZx3q3bicBVNmHz/ABA0khSd2dJosqu3zSqxxwM10emqqqC3XPeuZ0W18kLO&#10;1tg9xmugt5POZRkjjoaLXKi7LU3LK6KMAsWeeorbhvFSISMPyFcrCAp/17D8a1rElwP9KOAKTiUp&#10;qx0MFxC4EhDAk9MVo2+JI9wkYYGQfSsmyEzbdt0MemK3tOAeMLLt/AdaHogim2OtIZJCGWct7EVp&#10;W1ndueCu0e1NgjijGY1GQOgqaG/eBsyQEDpWTdzdRSLUanAVu3Wnhgqfc71XeVJuVDDHOaidwsgc&#10;zsMdV9aye5re6NOJ1kUHyyK0bGJUBlOfxNUYH3xoYm7DJq4km2ParHd60lJtjUbK5dhuUDFVlx9K&#10;0tOMiShhKSD1zWDHcXA4EIbHU5rV027kk4ePBzyM1tFkO509peToAysvHXitrRtTllYJIowMciuf&#10;0+SFwI2jPTrWraQxph149s1vB30M2mdCb54l+4TnuKsW2qEnLRMtZX2lGAXeeBV/T43yHdycnpWy&#10;0Rk3JmzbXqSAHaeKnicSSghz16VUtSh68c1bjQD5gOnetFKxMoN7mhbhguA3f0qyrSI4YsPpVRLg&#10;RRZUc4qOGT7RJ86nO7OQa1jIxaRvQvtjBGPepGnCr0z7ZqrFIkdsOuKYzMzlg+c9BRG7epTdkaNt&#10;HHjzEByferCFduQe1VLNsR/NnNWA+3hu/TArUye5atl3fM2CKllmEfyIPyqmksg+Ve/Wpo4mkXJA&#10;qeo+hatrqRlO4Zx0rxP/AIKJ3l3F+yZ4nsrK3t55r2GO2t4bhcqzyOqj9TXtcFvsXIwOmcmvmf8A&#10;4KQLq+veG/BPw70eV0/trxlZxXTIefLRt5479K7cujz4uPqZYiXLRZy3xj8EXmo+FvgV8E/EFsDI&#10;NTtJ7mK3OR/o8e849s1037VXiOa6/aM+EPwtWGQW8mrTX9zDHHuJSGMbSfTlq5278Q3/AIu/4KQe&#10;Ffh3ZeJVudO8IeEJrmWEEExzyYQZ98A11WvabaeKP+CkOl3VujSSaB4KlLPyVjMkgHfjJxXsTbhO&#10;PN/K5fecMfeTt3S+4l/4KN+N9K0L9na58GpE02oeIrmCxsLdjy5aQZ4+mayfh7oS6x+2l4bs475j&#10;beFvh4ga2PIinkIUYz0OAarft56TB40+MHwp8AXLqJZ/Ewut8b4KJECxP8q6H9mqO88U/tXfEbxk&#10;qo9pp6W2lQygfeZFDH/0L9KcVGnl91u0399kLmbxH3HvvxG1tfD3gbVtb+0eX9lsZZA5GcbVJzXy&#10;V+ztq/iDSv8Agnt4p8beLiHfWP7SuoGiXBdZXYKx9+a9y/bR8YR+Dv2dfE169+ltNcabJb20jsMG&#10;RxsA/EmvGviLpWs+B/2DfB/w0gjhgv8AV5NOsXCNlWDyIWGfcZ/OuXCxth15yX4G1R3n6I+hf2Xt&#10;BuPDXwE8K6NLAE+z6HAMAY6qDXj/APwU71S9t/gvp2lQaJDeHUfEdjAsUrnLEzKeAOtfRnheJNJ8&#10;OWGlsoC29lHGNvsoFfNn7bM6eNf2g/g98MUtHnjn8SNeXCKT92FNwJHpmscHK+O53tqzSrG9LlRD&#10;+1Fq2na98Wvgj8Hn0dVurnWFv2Z03CKKCJi2M+5FfV4MaadvX5VEWQPSvkvxd8N/EviL/gph4Y1q&#10;91W4l0/Q/C8s9vBu+SEswTPrzX1X4qu4dO8MXt9LnZFbuTk9gKnGpctKC10v97Ko3Sk33/I+OPDH&#10;iux0y0+PvxN+0Rzsuqz2sUgXaGVItm3d3wSa9v8A2VtBXwx+zf4c0+ZjuGkRyuVXHLAMf/Qq+ToT&#10;rXg39iTxf4hvo1vrTxd4smeyggALoks4XDf3jX2foqWvhP4E2smwwrZ+HUYLJwVAiHX0xXoY9csU&#10;l1dvuSRzUbOTf9as+Yvh0YV+D/xZ8baRfE/294smhWOQfMwDCPGfwr7P8Aacuj+CNL05YBGIbCNc&#10;D/dH+FfG3hiCVf2afBsEsMIbxJ4yilcJwZQZ2bt9K+3LFBHp0MeMbYgoGenFcWaS1Xr+VkbYWPun&#10;hv7Rt1o9x8b/AIcWWpKhm/tiSSHA+cYQ5/DpXvsePLXAwNowPSvCvGOh2nir9sHw8rR710XRprht&#10;wyqtIwUfToa90iUrEqnsoFceIa9nTXl+Z0U1ZsdWR4z1Aado0twf4UJOfStZiQQAeprC+INskvh6&#10;6lmJ2JATtB68Vxy7HRD4j8Kv2k/Gdv8AFz/gov4lv7i9jnh0+ZbWHaBhNvJH15r7H+D9nY2GgQCN&#10;RkICcCvy9+M3xm0bwj+3/wCOxazeUBrzlo2G3B4r7N+Ev7Tej32gRSi9H+rHG/rxXq4VJU7F1viP&#10;qHVfFdrp9uVEoGB0xXl/j74lKQ8ccoHX8K888UfHm1ulKxaguDn5Q9cJq/j86sWC3BJPJ+aulRMG&#10;bvifxhJd3D5nYjmuO1a+eZ9wckVUu9TeaXO/NQGdZRsz+taJBYq3NxuYt1qnJKCeBirFyPSqFxLt&#10;JA7U2mYty5h00g2lfWs65wHqY3HWq0+XPSkWVLoBhsxzWfNaclgtabIepqMxAjJ/KpkwMia346VR&#10;uLJXGHWty4jHYVTlTg5qSmrGDNotvISxiByPSsvUPCtvIpUQr7cV01wu386p3XzHmiwk2jzrXPh7&#10;BcFiIQSe1c9qPwzaNWKQAdegr1qW3RjkgD61HJYwyLh1HvkVLiNSPB7zwReW7HERwKpNol3C23yj&#10;ivebnwxY3ClhGPyrJufBdk7EeSPyqbWHuePLYyKuGXFNa2KkAr2r1WfwDay8Ig/KqF54AgV+gz64&#10;oGedfZ39DTxAR1rsbrwOyZZBkdiKzbvw5LHwU6frQIwd4Q8+lNa9SPLYqzqNhJbbmZT7CsK7nIYo&#10;M5H5VLnGIxmsam5BWNzyOlcH4quZQ7ehzXXyqZHyea5HxgpDOuO5rhrVXILHMznexJ6CoJR2H86m&#10;frimhVzjNcb1LsrEScntT2IIA/U054sNw1RTyLGhLH8KLXIK+pXht4Dg8nOeK4zxBqTHID5yea0/&#10;EGqbmfaxA54rmoYZ9U1AIqEjjIrRAa3gTwzP4i1VI1QnewG4dhX1V8LfAdr4e0uP9wA20HOOSa88&#10;+A3w4eCOLULmDBPOGXoK9vTZbRCGNQFUYrvw9PlV2CJZ5fJXbntVVJ2Em4nvSMzytyfyqn4g1KLS&#10;7BpHPzEHbzXVdJag0k7GR8RvFwsrFrKCXJI6j1rzJppJpTJKcsx61b17Un1O/aZmLANwCelUOc5J&#10;rhqT5ncCWlDkDFRg4p9QmMcASd9SAkKD0pIvu4pzIxQYNPcerHpKcdTUm9lGQMmqalg+M1YJYLxQ&#10;KwM+8EkmmlsnBNFIcAfNzVJaC6j0pQQ3aow4JxmlZu5oQMcznPymnYOOahD/ADcjirMMidGP4UN2&#10;BESoVbI+tWIs4G4im/ICfehCC2AehpiZZEhUYXFTRysSAMVV+Yc1YtEZm5I+tWthalhG21KhY8E9&#10;qQQ4PWpYx1zTGgXIXNJgucinkLjAp0ERD7s8UANSMjkdasKuFORT9gZsD0pXAjGT+lAbDHkCR4I7&#10;VznijX1tYmhRvmYcj2rR1rU0tYnyxHFefeIdVe4uGcNntWdWpyoSuyrq1+t0djfWqsQzyeKgbdI2&#10;8Hn1qSLIBYH8K473KC4gEhLYFVpdMjaMtt5xV3PzYz26U6UhY+R2oA5rULIoh3LXB68httRdAMKe&#10;RXoWu3CICpJ6VwuuQG5uyyjIzQBlC4kzy5+gq9Y6hcoQFkbr2NMsdHub26W3hTczHGMV7p8I/wBk&#10;3W/FFrHqF3ZlEY5O4ckU1FydkB5dp2q6wu0xM4PB4J6113h7x94z0t41DykE/LnNfROk/sfaVYxw&#10;NNaDIxuwK3r39m7QY/KKWOPL5yF61vHD1Bp2PMtB8feKrCwt9QvEcxynblgRzXZeHPi0Wl2XL4yR&#10;XW+Jfh1pzaDFafZI9tsMj5cYrw7x1q9poOoPbWLBijYbbWkqcoLUpTaZ7XH8QdLuMPLOB2PtS/8A&#10;Cf6PJIYxcp8vqa+aZPFWtSHclwyjsM1V/wCEg1sXBmF7ID15asuc09o0fV9j4h07UEAinBJ6CpWI&#10;GRkZr5k8PfFDW9EvEmnuXKo2eWrsNJ+P0txdn7WSqk8EmhS0H7RM9huSgOfXrULjBAxnNchpnxc0&#10;bUpBF56g+5rpLHWbC/VWinByOMGndM0jUdizz/zz/Wil8yH/AJ6frRSsi+dnxSDkZophyDnoaOR1&#10;PWuaxwDgMD5vWmtyc0lIWA70wEcc5qIgliB61M3TpTMjHNMWo1zjj+lMZgMU+Tr1pjLnnPagFrqI&#10;JOelOMigYxmoyMcGmhsct3oGSeYR0pwZjg5qPfsAHvUqtjpQLrYN7UpkYjFNPJzSEkHtQFkO3HGB&#10;THkwMigyAHkj2NRSN2LDIHagWnQazszcHp1oy5AyelM75zSlyByaAaFckYxUbTEfeJIoL+hqKR16&#10;ZoBJod5vrUUknXHr3oII+bOaic5NBQ49OnX0qzYId4JHAFQQk4wnWrtspJBAoAvW4wRjmrtucdqq&#10;QLkjNWo8gZJrOSuUi7G+RwDUc44yc00S8YJqOSTjr+VQr3BrUZI2RxUEpJG0U+SQdAahZznANaJ2&#10;JYxlBz7UwU6STAyDmoi2Tn0qxD3Kn7o596I1Pf8AGmBScN71NH7nigGCgbsBaeqnoRSqcgAH9KXI&#10;JxmgENZdoyKAWbjH1pWI6E03pwpz+FAtmNKkPmpojkcD6VCyt6mpYcgZ96GNEgzjmnIMDNN709em&#10;PSnzXQMHOBj1qNzgdM1IRmmuBnpSGQN83A4xTSQMKRzUrDBPHWmsuRnvSuJoic9qjL89Kkk7VE/W&#10;mFtB4IIzzSMwXBJqNt2PlppkO7AP4UE7Ekjrmk5PSomKHkPyDUiMGAyaCk7iqMc0vDHAHWkoxg80&#10;DJQ5HFBcnIxTSQVBA+opxA4IFAASMAClLArimgDPJpSDjrQLQdEBnJqQHPaoo+vHWpA5HBpMLpDt&#10;5QUm/dyc1E8hfjtUi4IwfwosA7rRQMgYooGOTp1qVThaiTrTgccg0luG4rMSMY+lRMccn8aV5Dzk&#10;0gXcOKoBY2yOnWgxk8EUiDZ1b9KlUA8fnQBEEKngVPHx1pCmOlOgU4YkdKqItyUggZxUT/MSR3q6&#10;8MhjAxxVSSNgfx9KkEVySGIJpcc59qVkwTn9aaQQ2RUvsMa45NRsyjBxT5TtBzUTKSciqE1ce8v1&#10;x9adA8iShkYj6VEFbPPaphtUbSetAy9NctNCFkbgdBVAx7pDzxmkeYlcE0kc5BxSsgFeMr0prHvi&#10;nNKWHXntT4z8o5GT60MCHrTNr78CrPBY5/SmsgB5oQDOnBFT2/P5U1kBjG304ogDJzTuBNg7s7fx&#10;rUW122izqMkjJNZyAsd/ar1vcqluVZuOwpN2E9ildXT4wR1rMnfzGPB4NaV6nUkVngZY4PGaYIbG&#10;dhGQSO9WEmiYYHeoZAQeRUSFw3yj6UrXBMtOcDkU0TKTwDSFGK/WkELlh9aNA1LNsMndWhY2TTyA&#10;Ac5zgVBaWrlQFHQCui8OabwJGyWxyfSk3YZZ0nT44GEjqckYBr0Lw14Ok1eCIICCeWIGayvC/gu4&#10;1lg6qQa9s+H/AIPTSbOMFcyEDgdqxnM0jG5pfD3wHbaHaxzMwDk5bIr1Hw1ZuzoVnQkjjPasPw5o&#10;jXN2FlOQBgoelegeHPDlnHIhNupxjGBWDm7lTjodD4W02VAJXijJB713ehoTIrbTgDpXP6Po8MS+&#10;aSRnpzXTaXbRpGpSfaR15qHdma0NhraJztZCQRxj1ra0jTI0VZGduO2ayrW4iZQIZ0yOvNbOmNet&#10;ICWRkHUd6Vmh3VzYsmBOOnoDWnaWs5cEMBzVbTrYMfNdeR0q9FcMs4RFJ561N2a2TNa0tUKgSICc&#10;c1oxJDEoWG1BPciqCSMIgxXqM8Vf0m0+0L50jsoHtU3KaRpWKvnP2TZ6VqWCGWXYwYDuap2rHcEV&#10;yfwrWtIp9uYzzjnIobHFF+zjjt1wCSPrVobZRjzAPQVWjjm8sAjJx1p1stx5mfKB981i33Nkmy3H&#10;G0IDM+QT3q2sUMiY2DPvUcNt9pQJKnAFSNbW9rH5cYIzWUi0nYdbyNBJtCcZxVhXWZ8GNh75qK10&#10;58bwxIPPNWAtyvygjA6A1OwKLHrDHEBLuJrQsr6GNcscfWswJeF9xxj2q9bIoXO0H6iri7sbVkb+&#10;mXEs7ZjbjNbEN1cINuV6cVz+k3Rg4EePpWwvlTgMwNdcHYxmrm5p02+MFuSBWzp00n8UeB9a5yzm&#10;iUBgxHGK2ra7V0ASTn3WuhNsyu0a4vEhwAMmrkN6jkMc5B7VjQeZyBznuKu25m6hQfrWkUjOTkaa&#10;XBdx84x9au2fLghwfXFZUTTcFoxWhp7MrhiBx6Vr0MTZhkUxhWPQd6cXQH5UyPWqRlWQfLmrCuka&#10;4ZsVUdxvVWL9sAy78VInD55qtBdxouwPn8KeszK+4yrjPNWRyl6KeKBt79BU8d9DJ86t+lUPNSQY&#10;ypqxbRxlgpwBQF2jQSUmMhO4r5s/aBh1Pxf+2B8O/C9tfRmHTo59Rlt2HI2rtBP519HKUjiyPSvm&#10;TRNTg8bft9eIJr5SkfhjwmkcZxx+9YsTn6CvRy28ZSl2TMMSrwSK3wJ8EjWP26viN8TWtLTFjY2u&#10;nxmJcHPLsT68EV13wFtrvxB+0/8AEnxrJcxyw2sltpsW1ckbULEZ+pqn+xPpsMOjeO/H890s39q+&#10;KLt0uMkkxx/Ko/StD9hJbXUvCnivxhCjEar4xvJjI55cLIVH6CuvEVH79+iSMqNNJL5s5v4mynxV&#10;+3V4Q0caehi0TQ7m7neTkqW2gV1f7GGlxS2vjHxaqsp1XxZcsAOmFIQY/wC+a4qSXTx+1H8T/iQt&#10;yIf7D8MQ2yOXyNxQuSB2r0/9jPSrjSvgHosl1Iskt2r3Urr3Mjlv61WJk44RJdl/mZ07Os/n/kee&#10;/wDBTmJ9b+FGi+BYbld2veJrO0ZDyxUyhmK+4Aq58ffD9sL34T/C+O4LD+3YJNjkH5YY93P44rd/&#10;ali07xJ8SPhx4MkhilmfxJ9pKnBKrGhJP51N48e3139rTwroX2AONE0me7MjcgF8IKinOUaMF25m&#10;XNJzb9D2qGzmFuFVlwgx07CvBPEVrN4o/b20VbeCN4fDnheWWaQrkq8rKB/I19EWcsP2bAGDgZJr&#10;wbwFKt/+1V411pAgitNOt7dpwv8AFgnaT7Zrjwt7zfl+ZrVskhfhnc6l4l/bJ8a6vKd1vpWj2tnA&#10;Af4j85/pXoP7QXiKPw98G/EepyttEOkSkEHGPlIFeefspWc2o+MfHvjea43/ANo+IXS3cdBHGFUD&#10;9DT/ANv29u/+Ge9S0Wy1BopdUlhtF2d/MkCkfln8q6ORTxsIdFYx5mqLfqfOnxH8NXF3+yn8Jvhz&#10;4WSTOueKLGSZ8nld/mMf0r6Z/azsrnSv2Udet9N1CSGSPRfK3g88qARz+I/GvGPGnhDXrn4w/CP4&#10;OaHfm3tdDtDezlF4JjQADH1Jr1L9tXxJ/Y/wgs/C94+461rFraYJAPzSDOfyruxF5V6ST6t/j/kY&#10;0bKErnKaL4Fs7xPhD4ERXgFvAl7vHTKRjjHbk19WQqbazRB8wRPvE14jYzm6+P8AoWh2lsnkaT4Z&#10;BAUfcLED+Qr2b999kIbkHOfyNeVjZOco39TsopRjoeJfDOO71n9rXxlraayksNnYW1skQ/gPJJr3&#10;+MYjUegFeJfs1aRa3Xjrxp4si8o/ataaIFRzhFA/GvbU4QA+lY4tr2qiuiRrRvy3Ytcd8cvEaeFP&#10;hxq+vsgb7NYSPgn0Gf6V2NeCf8FFNc/4R/8AZs8SXxvvIH9muCd2CeCMCuaKuzePxI/mM/acvfE3&#10;jL9pXxR8UbuMQSX+szSBYhwV3cYrd8BfHzXfD9ukMt5ImwYA3cGrXxsn0iK+ma0bO6Vm+bryTXkl&#10;xIzOSD16V3x9xaBUk3K579H+1ReOR5l4cZ5O6uj8N/tM207rDPegD1Zq+VnSXnBP51La3N5C2Vmb&#10;6Zq1VkiLn27o/wAbdL1FFxeoT/vV0em/EDT52A88dM8NXw3pHjTV9N4jnYDPY11/hz4z6vaOPNuQ&#10;VA5zW0Kwran2ONftrmPKTKeOcGqN1fJzsbg9a8I8M/HSFwqS3GPrXa6V8TbG/iDm4XtzmtVUuJpn&#10;cm8x0IqSKZZOCtcxD4rs5h8twtXLXXIpOY5QfxqriN1kUjIFQuAvb8arxairDDMPakuLsEcHHvSs&#10;mQpdwm2scEZFVJYwFJA+lPEu5utNkOASCKmxd9ClOncmqNzEM5ya0JnAHNZ9zIznGaQFN3yM+lN+&#10;cngd+tOdCOMYpyxjb9DSvYErsI88jtUUsahuBUsrBRhDVaZz3f8ASpZaGSMoXGO1ULwq5PFWLic9&#10;MVWcFyS3pUt2CK0Kd2V2bT2FYep7PvD9K2L+NsHjrmsXU1whx1qXItI5jxD5XlsVB/GuF1GRhMQB&#10;+Ndp4iLFGwfrXF36KZCBng1yzbLaSRVSRTwqmuX8Z/dbceS2a6cq6njp2rm/FsO9WLHpzXNPYlq5&#10;ybAKSSc5qJnUHpT7nABNVHckbqxFJkjSEnr+VZOu6isKmNTggc5q1eXaQL87dvSuR8Q6ruDbW57c&#10;Va2JKGq6g08xjHPJrs/g54En17VkaRCUVhuYiuQ8J6Jda1qqARsdz8ACvqL4ReA4dC02KQxDdgHO&#10;K3o0+eQjq/DGjR6NYRwIOQuOa1MZ4NJGvzdOlbvhzwtNq8wCA46kkV6SWlik0jGMHlQmZlxgZNeb&#10;fEPxT9ruDZwsQOh5r0f4w3kfg+wNnLw7DArw27uXu52mkxljkVhXnyqwnqyJRknk/jTiqk5IoB5A&#10;LcU8Rk9a4twIijNzzxUkY+XLdc1btNKu7pgtvAzMTgYGa7XwL8AfHfjWdY7DR5sMwAYxnipdSMNG&#10;XGLZw0MTFeFOAeuK19C8H6/r5C6fpssuf7q19f8AwS/4JkeLvE5guNZsHVCATuXAYV9ifBb/AIJw&#10;eAPB9rHLrllGWA5UqMfyrJ15N6I1jRfU/JPUPgp47060F9daFOIxyxEfSubvLCezzHPGykHlSOa/&#10;aP4+/BT4LeHPBdxbvBZwusJAwBngV+U/x40HSIPFl4mjYEQc7Sh4610U3JrUicOU8rcjPFQSvkk8&#10;1O6lWK+lQvGSckde1a36GY1H/iNPJOOSaRIi2c/hUiL+dLcL2GgcZOafESTzRTowSSfanyivcc27&#10;G71p8Gc5NNkLHFTW0ZIzjrVC0RIJPkAYfjVi3YKQfSoUjJOAKsrGzHGK0SsBPHICMelTKQRj0qBI&#10;yo+bv0FSo3O0/jQIkRSxqcLtHSok5A56VJ55VcZ/Smk2US8oQTyfWquoXQjRtzYOKkim83ljx3FY&#10;HizWxECqkAgcVLdkLcxvE+sec7IG+7niuRupMyMx7/nVvUr95pi2cAE5zWfcyFzvXnPtXFOXMy0h&#10;i5ZsdqnQgDoevWoEBJ5NSZbOO1ZuQmrEnnY71FdXiqpLNxg0SShF5ArE1jUCxKK3AJppiKmq3DXM&#10;xVePrWdLpaO2TnircGXJdhzWt4e0KbXdRjsYVJLOBwM1aVxM7L9mn4OL4t8Rx3d1ETEjA4YZFfcv&#10;hDwxpuh6bFaW9soCLjgV5d+z78OoPCWiQyiEK7ICxAxzivXILoqAM16GHpqKuDuXLq3gK8jGBVGa&#10;1RyRt4x3p894QMZqnqOsW+mWEt/dyhY4k3Nn0rqFqec/tEeOrDwX4de0ikUXFyu2PB5r5VvZ7jUL&#10;uS5uG3O7Z5rq/jJ8QLr4heNbi58/NrA5WEdjg9a5V7hFO2Pr9K8/EVU3ZF7ERQD5SKa8SlgAOaWQ&#10;leveoxIxbiuZMctiOeEMdpHHvVd0MbkAnjvV2T5+SecVEYyz4Iz7UEq421lvICHilYewNbmkePdc&#10;0gDbK7BT2NZlvDnt+tOkgVTgH8aLsLu51X/C6NT/AL70Vyewf3V/Kij3u47s4tcEAfnSv92oywzg&#10;DmlyfWshAQMfzpjDDcU+kZQT1NMCJ/WmnPapSuDgU1omPIX9aYrjGc9DTGOTxTnLKcYpuxjn6UAJ&#10;TH4OO2ae29BtGSPWomDMeeMUAnccjkMW69qUyFhgimKcDOc0jkE8ZoBq5IbgAgd8UNcKRknH4VWa&#10;T5toFIGYcUBYmabeuQOR0qNpSxz0JpoYoDj9aac5BxQFrDkcFsk0MSwwTTOjZx3pGkI4JoGOLKnI&#10;/OmYDc5prSZOAaTzNp60AKxOTzUR68U95QUPBAPtSKoDAt0oAmtoyF3H8qvW0e3pUFuNwHHFXrdA&#10;ACRxQBNbjsTVkYxxUEYAPAqUMSpPcVmylYkJAXB60x2AHWk8xqilkYHGBzQlcL2EdhzzzUZPI+tB&#10;bHJ7012wMrgmqsSRNnOM0gGTinF89hQpyeaoBVBHU04NjoKTn0oz6GgCVGoKrvwe1RgkcjNKZGoE&#10;0ObAOM0Kw5+YdPWoySTQvUfWgLIlDdi1OUgHGfpSL1z1oLbTjGfrRa4IlQ8Yz9alXkDmoY2BGKlU&#10;gjHpQ9waFIwaTaD2pSc0UAiIqD1FRyHjpUsh2kmmEk9aXUZA55xUb9almBB+tQsVXOTmmK6RE8mw&#10;8t+lMZsnJP8AhT3K9SOM1E7hvlIxQLRjWbJ4NPSTGAT1qPB7igMV5zQOxaVxjk1Iihhn+tVUkY9z&#10;UiSNjhjQBOFQJyR19aGbjOfpUaPkfOPoKkVhj7tA3oIrDHJpd/YHjvTWPJ+WkB6YGaBaE0bHPB7U&#10;4limCee9RhsD5cUGQjqaBO9xVA43HtT0YsfcUzduH3cUsRIbigGTDp1pNyjvTSGU4B+lNLZYg0rI&#10;G2TIwHzUr8DaDTAoOD7VIy5HNAyMspHWnIozmkddg3AfpTBIQaGrjJGGDQHw3X60qfMOtIU+bIFG&#10;2gEyZIFOQ7WG48A80kJPAAGc9afLF/EO/aqTEaSSxvEAGHSqd4QZeCDUQnZB1PSopZmY7gcmkJCu&#10;VJwTUbKCeRTGnOScc0LJuPSkUNlAHH5UqRjB55p7qcZpuSTxQmBBKTG54H505GaReKWe3JYkj60W&#10;7qrY9aHsAyZNi9cH61GoduAf1qa4YY3YH4UyBtwyRQtgI5JHQYJHFSQSMVwWomiXG4ikhwBjt2pg&#10;SiUZwTSswYjJ4qN1JPAqQR/JnvRsA9GDfKTUiIDmq6nbJ1q7HFmPJ44pASQ7Au0elRyzFBgDip7O&#10;FWbB60y+twGBVvrU3bCyKsswZW/SqjMA2QanbaMgmoigJPHX2q0wEjkaXKA/nTTEyvnuT0JpbXKy&#10;MNvep3hLvkDtS6itdiqBtCjvUsUDZDAdelSWtuJXEe2tFLB4pFi8okntipbGWNJ06VkV1TJI49K7&#10;jwN4OlvBvlRjluBUPgvwXe6kYlkt2WM4wAvSvWvCXhW208pbQ8sO9ZyaKWpr+BPCkGn2YlMOGx0N&#10;d74Z02RyrLEQD6iqPh7w9chlTflW7EV33h3TYoXjjMSkjHasJPU2SsjV0LR0tkVnUqSOTXVaLFFC&#10;g2XYOPUVm2VnciYB4NwI711ug6DDPaiR7RRnrUpIylJti21xJOBEsoJ7EVtabJdWp8tF3DHc1nxa&#10;MtjctNHngcL6VciKMFLSMrH0NbRSsYTbWiNzQYZp7oySQ7R613GlafCUA2tnvg1zXh+2SK3jQEks&#10;OWNdtZfZltwFcA46+9Z1DWnHTUfbCOAhPMZe3Na2m6dKzCfzTtzmqllAsjAuVP1Fbtgq+XsUcY6V&#10;g7m8Ui9pqwuQGIyOxroLeKJYgBjpXO2b+XNsWDPPXFaLM8rgFXGB2qCjatY4VO/jNaFs7gqFXIOO&#10;c1hW4CKGDSEg/wARrT04uzrJ5zDkcGobuapqxuQTEsE28mrkflowB5OaoW88YOGarkTOedoI7VlL&#10;U1i7Ivo4XHPFTBom6EZqjDKzfKy8ds1K8UbYJyMdeazK5tDQjKbcKRyMGhpGDbQOKq28y4+XPy9O&#10;anMgILZxSbsaRldEincKBdJCMMxx7VCjlvuSfhSnzOpwT7iiOhEnc1NMuElYKkuB9K6HT5kjUbmz&#10;gDFcxpLTCYZiGM88V0dkVYbGrqizK3c2Lf8AeMNgBGOa0LfzlABQAZrPsTsIVQR6VrWjArkmuqEj&#10;KUbmhpszglSBWrBIoGT+dY6SrGN5/Op7O4cKF3gitosyl7pqx3SM4TJHPUVp2bLtHPXvWFHK4Iwo&#10;61sWjMqKR6d6u5CV2XxKqHnGc8c0K7k5UAmqcsxZwoU/0q5aR7UyRVx2M3qyeMkNh1qyYx5Ix6VW&#10;WQeZyasLKrDaH7datNsWw6zDMSHUqc8Vetow0oG88HpVW3J3YLZq5C+DyapK5HUuXbJDbM2cAJXy&#10;B8F9Q1yDxt8b/izbzwyQ/bntrYztjaIYsYz6V9R+O9YudJ8IahqEaf6m0kcE+ymvjfwQ+oab+wx4&#10;p1vVIXS616/uZclsGUyzYGPXg17OW037Jt9Wl+JyYupayPUvgfe+Ifh1+xFc+I1tYJLx9Lub4qhw&#10;C77nruf2MdEuPC/7NWiS3Ueye8tWvJgf78h3n+dcV8WtQtvh5+xdHpFhatbTS6TBaQwy92k2rj68&#10;mvV9BQeD/gRbPdOIfsWhBmAONpWMGqr+9HbeQUm0vRHyfL4ht5vh/wDGTxzfGSR9U8Smwj2NjAXE&#10;YUfrX2F8G9FtND+F+h6Nb27oIdMiXZnp8or428HaENb/AGcdFtZf3c3inxwtxKActMpnJyfwFfdO&#10;iWn2HRreFgFEcQAGOgArTM3yxUfP8rIzwsXKTbPCvE81p4j/AG3tBsI5A40LQrieRQMlHdgoP6Gt&#10;HwNG3iT9rjxT4i812j0vTba1iPYEksf5iuW+FWiXV7+3D4/8ZwTebBZaXbWoWRiQrYLHHoK6T9kS&#10;7bxL4s8deLZYMm78TSwqxbICx/KAPyqKi5KbfaK/E0S5ppeZ7ZeXL29k8sco4QnBrwf9mXU9Ru9C&#10;+IHjnUrmJjca9dshYY+RBtGfyr3Lxd9n07wrqOoXMhVIbR3bH0NfPHg+3Hhj9jHWtYiW5El3Bczr&#10;K/DMXZsHj61z4WzpPzaHWTTR3/7GVleW/wAF7fULqEI19eT3HuQ0hNYP7Z2oQXupeB/Ajxux1PxL&#10;E7FRnAj+f+ld7+zjpP8AYXwY8P6WVfcmnxli45JIya88+OVxY+If2mfBmgm6fzNPinuwq4IBxt5H&#10;4mtKPv4xy7XJnaNI5rSLPX9Y/wCCgpvdFtlfT9F8MrFeGTIKM7Egj8q3P2z7nR9Y8beAfBuqREtc&#10;eIo5AmcfcBbisz9mTxnqfi79q34jXMukyJBaNBaLdtHhXKg5APfrWd8UftXiP9uvQNP1PVlks9J0&#10;Sa5gs1XOxmIG459uldiTWMXN9mP6GVv3Dt1Z3PwQt7zVf2jPFurLdmS0tbe2tYdw5UgZP4V7j4k1&#10;jTvD3h+41LUroRwQws0rt0A2mvHP2ORa6rf+LvEcdz50Vzr8ioX7bflx9MivS/jpeaNpPwm16712&#10;JTajTpfOHXI2mvLxT58UoeiOqirU7nFfsa2Vvc+A7/xXYOGttU1i5uYGRshlLcGvZ15A+leV/seJ&#10;pNp8BNAg0OAx2n2XdEm3GAa9VHTkVy4m7ryNqduVCN9cc18b/wDBaHxxY+FP2TdaN9dhFlTYh3c5&#10;9BX2PJjHIPQ9K/NP/g4t1afSv2XzJNHO0Ut6kf7tsAE55NZw+I3p/EfhR428QTa3qjyFzs3Hbn0z&#10;WEw55PPanzTGRtzHJxUUkoIwpru6GUndjgqnvz3pRGKSEMcZ71YSMLyeTQL0Ejj6bu1TxwBjkDpU&#10;YBJ4qWBmzVR3KRLBPPbnMMh47Vqad4s1WyUCKdhj1NZqIA2eamWPPXvVDOs0j4mahCv76djj3rtv&#10;DfxSjkVWlmIJHINeQxxYwBxzVy2lmh/1bkfjVqbJWp9Aaf8AES0mcKLheetdBa+KbW5j2iUcmvm+&#10;31i/tjuiuGH41uab4+1KzAZ5CfbNWqjFyI9+i1KGRs+aMVI12CuA2fSvHNG+Kpb5J3I47nrXT6T4&#10;/t7rarXA9+atSRMos7SWXeOvfmq7xjrVKHXbSdNyyjntmpP7TiccPQ7ArksicYBqJ8p16UjXSsOH&#10;qN7jdxuqdxg7gk4NV7kBgdvWnluSaUKjpUtWKvfQomHndio32jj25q7IFVDVG4ZQxI9KlopO5UvR&#10;lSfasTVVDKcHntW7KA0ZJrB1U7HK5+lZvYuO5x/iFGUMG5APrXHajFtc4XHPrXc+I4zsJC9TXG6q&#10;u6UjGPwrlkaPYzXHy9a53xQCYX3ZFdK6HG0D8qwfFUQEDOTWEjPqcNdqAxANUJ2WMnnpV7UJh5mA&#10;PrisLWbwxocNg1lysTsZ+uakqgrvHpXKGN9W1BYUBIJxxU+s6jJdXHkJk+pFdr8E/h5J4h1yNprc&#10;sqnLE1pGLbsiG7Hd/AL4USYTU7qA5PTd2Fe82WlC0t1t4lOAMDAqXwX4Ot9J0yO3tbXB2jGRXpvw&#10;4+D+peKr1FWzYgsAPkNenSgoREtdTi/CvgHVfEV2tvaWzksw5xX1F8E/2ZJI9HF5qMBB2/NuFehf&#10;Av8AZcstDEV7qFqrPx1Xgd69vGg6boWnm3gRV2rjAFaR31KtdH5Uf8FAvBE/hXxULZEITzOoFfNi&#10;RKGxnqe9foB/wUj+HcWtq2rW6fMoyWA718FT2UlpdGKaMgq3INcdeL5x20FstJlu5ViiUksele9/&#10;Af8AYl8Y/FMQ3NvbyMjsMhU6V5V4ONnDqEM8iqVDAtke9fox+xn+018NvBnhmHTtS8mJ4wMsuOeK&#10;5KilayNIJJ6lj4H/APBK7TNPjiu/ElqB3IdcmvpjwL+zL8H/AIW2iyXFpbKY1zukx/WvKPit/wAF&#10;LvBXhqzkt9CmRpFGAVIzXyj8Z/8Agor468USTR6dqDRRkdA5FZKjfc151HY/Qvxv+0v8HvhdatFF&#10;e226NThUx6V8xfHD/gqnaWrzaf4VnA4OGU8jmvz58c/Hrxd4rupJtR1idw5OAXNcRe+ItQvHLyTH&#10;J966I00kZTqNn0J8Xf23vH/xAaaObVGWKQkYB5NeHa74qudVMks0pZn6k1gS30rnJcmovtLFtrVp&#10;sRzN7kjMFGTTDKDThiSM5xntSJbuQcCnoFkJv7Z61LGMKMdamstGvLnJjhZuM8DgVo2Hhm8mcK0B&#10;57Yp8yQkrmT5TyHIB/OpIonUjcMfWvZ/gv8Asu+JfinqcdjpWnO4c4+VScmtr42/sRePPhTCb++0&#10;+QQhckmMjFSqibsPkdjwB4mJBHT61PZgK2CetXbzRp7VykiYwT2qoUMM2MVtEh76llY8YODVqNAq&#10;c9qgEwCgYH4inC4Y8cVQkiRs44pFDfKR06ZNGVZsZ7VNHH0H86A6joiy5PtUcjE9TzngVKy46elV&#10;7uQRLluPerSsh9CveX4tY2ywBxXC+I9SN1K0iNx2rX8S6yN7hZOcc1yE95vYknPtXHWqdARBPKWP&#10;zjOaYhboelExDHK+tOBQDbnFclzRuwZI6NTScnHfrRLJsOQetRSXKxjcTz2o3IItRn2xE5xxXM3t&#10;2JbjAPAPNXdb1F2Uqrc+maw1ZjIdxOc1aVgNW1kBAGc9sV7l+zZ8PZL24XWr2I7dwKAjpXkXw58M&#10;3XinXILOGFipcbiBnAr7I+GPg+28N6HBAEA+TniuihHmkB3OjmO0tEgUAbABgVeN/wD3Tn1rDa78&#10;o4U0g1IsQqt1969KKA6JbkyD/wCvXjH7U3xQ/sqwPg/RrzMsyfvip5WvSfE3ia18G+D7vxDqEgXy&#10;4z5YJ5J7V8feK/Euo+Kdan1a9l3F3JGf0rGtU5I6AZ8W4H5mOT1z60i4SXeSBioxPIJCBzT2O7t+&#10;Nea7sAuZBLIWBxkdKZCBsbr160BWB+YnrS9iMYwTijVDZJCgKHnkDtToYUzvY020DMgJ/Gpgufuj&#10;vTTuIapjQ4VuM0+TkZAzTNo3cjpTgCVxjjNF9QGbf9j9aKdRT5kO7PPkZh8xNPSQuelMYcHjmkjy&#10;KgkmGe5pr8mmknnbS8nAI6D0oFcVQcdaBnBG7nNIGOODTXYgZoDmFkCE8iozwM0o+Y89T3pD6UBc&#10;Qc8549Ka6DGSB+FO749qaV3ckkUDK8vyjgVE0p9asTINuQKrso8wnHFADS/ORSEuDliacVU89PpQ&#10;CD8tAXGndt5HFDMw6nFPwDR8v8Sg/WgLkTNgZxmmOzYyR0qZypGQAOahJ7k0DGbuQxFK2G+71oJD&#10;Hjt60vyj0oACFXncSPehVLPnGBSH73Q475pyqz/Kh79qAL1mPl2nrV2JTtC1WtV2qM9fWrcZyQaT&#10;AljBC8mnU1CenpSSsQMAdR1qAEkkIO0Uw7v4jSDJPFOfGCfaqiBExOTmoy5PSnSHjPPWoywHeqAC&#10;WBPHFKpzyKjcl+FH5VJEpVct60CuOXcSeadSKAM/NSgg9KAAnAzSbl9aUjPemsh6igLgGJODTqaq&#10;jHzCnDFAXJEBUgZp5UE5NRo53ZqTPGeTSdwQ5B81SIQOpqKInODUlLqMfvBz+lIrEnBFIoyacBzV&#10;ARSBmJJ/KoyGHzk1Ow56VG4ycfyouxJkErcc1VmmUnKgmrM4447GoJF3LQJK5EAz5J7U0jJ+7Thv&#10;GajkJXPP60DVrgysDjNOMLEU6NldckDg8U5zhePwoGRBGHfFPXJOAacQrKMr25IFLGgzjJoEncWM&#10;YPJ+lSowIwDUD4Tjj2oD4Gc4oC5Nu+bG7pQq5+6cCot+e4/DvUyMCKCVq9R1IMnn9KULk9e1BI9a&#10;Cgp8YK8g1GXUd6aZ+cZ6UC1LBkU9TTSAcEGo1kB/H1pQSRgGgbVycMAM9cVMGUpjNVVwPlp6yADk&#10;0DJWG4Y/nULRlWx7VIrA4GfrQUGdwNF9QCP5Rhj9KkCkjIqIkdMGp48hRmla7AWMFeTUu8uv0qL6&#10;U9M7cUwstxrKR1OajkQ5wOKlbheW6VFLL3Hr60AMMeeBTQApwOxoMp3cfhzRy3zYpMB+8BOtQhvm&#10;yTzQwIJ560zYwOaYkWWcPHwcE1SmLRtnOasqPlwRUNxEeuM80DIxI0o6UgcowwaWJdvQcUSJ0I4o&#10;AmD+YtNEbb8k8UkHfP4VKBk4oAVcNxtpytztA60j4UYqWGMOdx7UARImXy3arolIjAwORUSooOD3&#10;NStGGIVewpNoGhqTSR/MhP4UjTtIxBP45qybEm3DZwfSqP8Aq2Knv60roCKcjPNNhxI20GpZEDjP&#10;Xim2tvtcsCfpTvoHUDblG3AcVcs4RJxjtmpbexeZN2D04JFTIINOUSy/M3pUttiTSLOiaYPtHmSL&#10;xjjNdl4W8MprGqxoIyFQ8tjqa4zSdTu9RvktreMkE4Cr6V778OvDy2OjRSy2WZZFGTjkVnIo3PDe&#10;iGxt0SARsNoGMYrqvDGizi586S3Xg8AVF4b0OG5lWMRMCRzz0rstH8Pi0lRzIcZrNtDsa2haayOJ&#10;Hj5x0ro/D2nGW5814yu08Umj2UbKGGD+FdPotmYkL5HI44rJu7LctDQ06xjuGU7jnpwK7PQNIeK1&#10;ALcccmsnw1Yr5JklCk56Yrp9Ol/dbcdOgqG3cIpXIptIklGYmXPfIpbDwzfOy/LGxz3rQt3kB3GL&#10;j1q7YvFNd7VR846gcVSqNITjGTNTTtJW1t1DorMBzgdK1IYyiAmIkduak06JfKAPOOOa1III05fB&#10;HYVDnzFcisRWa7UGUYZ9K1rQoOkzA44OKqwI8kwMZG0dRW/pFijQb3Qe3y1LY1Bj9LiYurGUnjrX&#10;RWVmrIHl5BHBNZtvGkZ4jB+i1tWG14gCMEDpUNto2h5k8Ntb7OVU/hUsJjEoRYhgdCKjNsi8rz9K&#10;lsLQ7yd5HOeai5bSvoX7e2ilGCK0bSBUTYorOgt5lcEXBAzWtaghBhv1rKTNYoBp7AblmINKsM+S&#10;BNmpCzJz1qaArs3EDP8AOo1KVtiqi3ascEdamDThCSmfxqbCsc8CmXDLFFtHfvUp3YSVkJakmTBT&#10;FTySpG2CPxxVEMQ+VmNSw+fIceZn61RnFvY0dNuURyB61sWxkdw6zle9Y1tGVBbbWlZTSoAoUmt6&#10;bHK6Rv2mpIqgGXJHetPT725zvADL2BrnrSMSPkw45rbtVEcQiwR6V1Qdznk5WNWG6klyuzI+tXrZ&#10;mUABcYrNso0AyCa0oXRTmtzCze5o2U4DAMv1rWt7gEAkYGKy7Ty2QMDVyNsqP5VcdWErxReEySOE&#10;jbJzV+2DBPm71ixSMkuUX9K1La5Lx5YEVpsZFkN8+MCnwyMzEFeh4qCJxI2DkfSp4VBPyk1aQnqX&#10;7FRI2WXHpV6ONFPSqsMiRDcRnjipobhJGwo6981LbbKtY4L9q/W4fDnwA8T6o18YCNKlWORT0Zl2&#10;j9TXzr4o8FNZfs6fC7wpe6hJJc3ep2W5YmwHGQxyO/rXpn/BRXXoYvgzbeEUuMS63rFraqgbG/Mg&#10;JX8hXMeOdGmvv2k/hX4HFzsttLsJbprYHglY1UHHtX0WDvTwya82cGIjGdTUl/bc1h72fwJ8F4t/&#10;maz4ktSWVeAkRDtk/hXcftwXWp6B+yb4h/s6+eCaLSxHE8LbTkgL/WuV+PUdtrv7Z/w80CK1Mz2V&#10;vdXtxH1VMLhT+vFX/wDgoLr+rN8ONJ8GaXZmT+3NetbafP8AChcFv5U4XlUpJeoO0ISPNvC/hO80&#10;nxL8DfAdjctM8dt9uvYgeCFjzkj6kV9oapfLaaPNK6kGOEkAfSvmL4deDtNuf2yrW9028mP9heE4&#10;4PKOSqsxGCPQ4Fe+/FrXJfDXw41XXIWObeykdR7BT/hUY795XhH+tWKg7QbPnf8AZG8Qf2rc/FX4&#10;g3LS+ZNrVyouGPASNcAA+1eg/sAafDafBgaktnLHJqGpXNzI8rEly0h+bmvKPg5M3hj9hbVvGX2k&#10;JLrEVzczPnGWkPr+NfRP7Kttb2nwR0GGBVCf2dGcgYzkZNXjUvZya2bt9yCjL30vIX9rTxw3gf4A&#10;+INZtpGEv2BlXA9QR/WvLviXeXGifsjeHvDyakqTav8AYoI8rySzLkVY/wCCkXirWNN+Etl4V8PQ&#10;JJca7rVrZbWGRtZxu/QVnfHC1mvdW+Ffw7uY1jjbUopJIj0/dx5wPxrPDU7UIPu2/uRVVrnaPo3w&#10;hbG28N2dqMfubZFwo9FFfP0o0/XP20tX1rynJ0Hw4qPk4UM7E8fgK+jLZbbTNLDKpwsZOQ3QAV8t&#10;+HvGNvqOrfFr4hyptEG+2hfocRx4/nWWD5nObXp97HWiuVJnafsZGy1y38V+MLJWJv8AxFcEsehC&#10;kDIP4GuZvPsmo/tieIvEMceE0jwysVx8vdskc/QV2H7B+kyaL+zXpVzcWwSW5ie4kVh8xLEtyfp1&#10;rhvBXiZdc1r4n+M47YhvtZsoXdcF/LXafw5rpg28RUkvT9DOStTij1T9kDRrGw+Ghv8ATbd4zeX8&#10;8uG6nc7HNbH7U12F+FGo6cHBe4VYhG38e5gCP1Na/wAE9MbSfhzpUEqKjC2VioHqM1i/tEppt1ba&#10;TbXo3GfVIgqk8Hn07153Nz4y50ctqdjsPhNoFnoPw/0zTLO3WJIrRFCKuAOBXTAYGKp6DGsOlQxI&#10;MBUAA9OKuVyVG5TbZtFJRVhk4Yxnb6c1+TH/AAcr/FS6tfhNpfw6tZYyt3eB51bqAoPSv1lu5lgi&#10;LsRwOma/Br/g5H8ezav8cNB8LBlaOO2aQgNkg9KVN++b0luz8wpPMB3DnNAQk8ipXQMcbvpTo4yT&#10;n9K7bowY+EDOPSpajRNh6ipUwT+FMa0QqnLccVYt41PJHOelQhCTkVYgIzzVRQr2JtuwcAflTo2J&#10;5C01cnqPzNSIMVQmySE4bn/9VWUUL15qCEDufpU6kZweuKaHEsRIG61OkIZelV43J6DHFXInQKDQ&#10;lqURm1kXlDUltdXto4ZJW47ZqVJVJxjj607Yr8gCtBXNGy8calalfMYkAYHNbVj8RXZdrsQc1ybW&#10;vmdqkjshH0oQj0fTfGNvcKC8pyexNaEPiK2mOARnvzXmlt50Q/dkgj0qxFf3sRyrtxTuwTR6SNRD&#10;vhXwD71YjvFUHLZzXA2Hih4eLkn860rPxnZPJteQj0pasLI6ie5zxuqlPLlidx6dKqjV4JUDxy98&#10;cmmi8ST5t360noihbq6KIVX05rB1WUmQnNa1xIGJxz/SsrUUU5J9KylsXHQw9ZG6Dnr2rj9ThcSE&#10;12GqsrLg9+K5rU4gTkDJrmmjSWxjLEWPIrD8WWbfZmcjj2ropMISBisPxZKhsypb1zzXO0zBvU8w&#10;12VLZ3bbtxXE+JNWZyQr9eOtb/jnVViuZIxJ06jNcPvl1e+8pFJBOBzUgWvCmg3niDVY4I4yzSNg&#10;HH619e/Aj4Qto+mxMlruc+o6muI/ZY+BF1qs8ep3ensxOPLymeK/QT4B/s03GpiB7iwITI6iu3D0&#10;7akPVnIfBz4E654mmhJtMpvAY46V9hfB/wCAOneGbCGeW1XIGeRzmus+Gvwi0jwlp8aLYoCqjnHe&#10;uo17VINHtiqAAKOK60upokVruWy0Sz2RqFAHBFea/EX4mjTbeRVnAb2NR/EP4lG3t5Fa4I5OB6Cv&#10;nT4ofEqe5aRUuMjJ/ipSkoq5SWtkZn7Q3jSz8V6fLaTNv3DByc18jeO/hwzzPdWyLkseMV7N4h1e&#10;bUJmaVycn1rA1K2iuV2vGG+tcVSpzM3jDSx4FNa3ukPskQjHpV7SvHWp6SNsNzIuOysea9G8SeC7&#10;O+jLLCMkcDFef+IfA11ZbpYYj7ACoVmZyg4mfqnjjUb2bfLM5JHdqyrnWLy7GHkPI5GetJd6fcRH&#10;EkRz34qsV2jINOyRG5HJIwOWJNR+a3rUko3DmmCMAZP60yXqNJyKQZB5P40p4bAp2COe9IQ5GYcA&#10;11HhPwtLq0kSgAmVgAMetcshxgiu6+HWvR2V1AzHlCD196dmxq3U+5/2Mf8AgnvoPxG8I/2rq0CH&#10;K5+buT1rrvH3/BK27066e70KAlc5VY65P9mP9uh/hdokOlKS0KHjd161+gv7Mfxqs/jhpsd8NP8A&#10;3bIPmZeK4qt4ysdELWOE/YN/Y4034YaKNV1zS1WfGAWQZxnrXmf/AAVg8a+EPDvhBvCtlZo17N8v&#10;yKMj61906lr2geGLYWrzQw7h8oLAc189fHz9lPwT8dr+XW9QkSSV1Owk5AFKF4mlrn4geJoHaZna&#10;LGGPauau490+8flivs79ur9kXSfghPG9mVAuGOwA9K+P9W06WxmaN1PHQ4r0abujlqxszPXPU/lU&#10;gUA5BqvI0ink4GeKniyU960MkWYgHOdtSSsUPy1HDvVBmh5MZYnPFAyQzZXBPT3rI8QaosNuy7sE&#10;nqD0qW+vvs8ZIbHHrXIa7qkkzv8AMcZ496mc+VAjL1m9MsjfPz6Vjhpc7uevc0++mdp8vITntTYy&#10;rkA9+9edLV6lpaDtxyoK0kmR8+4+1Ttt2AegqJkUgDdSCRFliME5qhqN15ZYE9P1q3cTeUMg1zeu&#10;am2TGG5PvVJElO8vmuLghc4zTrW3a4lVVHJPpVJWYn39a9E+B/gC78V6/F5sOYo3BdscfSrSbdgP&#10;W/2aPhodIs11u9hxJIcrnpivd7eZY41RV4A6VjeHtJg0rTY7OGMBUUAYGK0J5xbR7yK9OlTUIlRH&#10;3t8A4jVuTUuko8s4kdvlU5YnsKyRJ577u5OBVf4u+Lk+HHw9knjkQXl8DHbrn5gO5xWjaSuJqzPM&#10;/wBqL4prr+qx+DtImJtbX/XANwzV5OoCqQRgk9M02c3F5dPfXMheSRyzMx6mlCuTuYEk15tWXM2w&#10;Y0LklvyNP2P0yKFXaSO9SA4Y5AqBEJzzzRtOwkEZNPljXdtUHp1xSJEeBg4NS2Ul3HQl1i44yO1O&#10;DMh5NDIyqAqn6CnJDPN/BgY7000TZ3BXJwR0J6U5x2BqVdOlRA8iY54prxsjbSOO9PQbViHaf75o&#10;qXYvpRSEefgZHzDmm7QDyaGkA6dqb5gY5PFSTccQOqn8qEIDUgOBhT1oDFR/9agErjyQPSmyYIBP&#10;86a0hzyKaZAwx/Wkhsdxnhfxppwc4GMUm/ZQzAc5x9TTFZCMCRkdaYS2cGnGQKOTmmM6tk5xQNWG&#10;yLvXp+FV2ikUE478CplnDNgrj3pZcEDbQMpsxBwTj2oUnd070Tbd5yO9IhA5Hr3oAf5ntSPJx0pK&#10;ieXPC0ErfQJHYnFMPBxS7iOlI2T0NBQUrkbsZpACecUp2ltwH1oAQtzgmprJSz8CogpbkDNXNPgK&#10;/MaALUCZ4NWo0IOR3PSo4kC81OmCRUtgAYgkDtSOwI60pILnioz0NCAQsVOB+dNL9QT1ppYjlj9K&#10;jnk4wKol7g57460wkDrTFkP3SD1psjnPAoGPDEHJPHrTlYn+KoVl565NOyxIIOM9aBNXJlkZe9So&#10;SygmoAOxNSJIEG0tmgSdiSkLEdBTfOBHHFBcFcB+cUFXuI27dleaeudozTEIHJahpgOhoEtCQNno&#10;akRmxnNVPOLZBPSp45CR1oE9yZGJ696kViTjFQB9xxipEkG7A7UmhpkydT9KcGB4PFRq/PFPTkk0&#10;IpIGYEEVE33jxUjjBz60x+SABTDYglA/WognzEHtU8wxggd+aiPXjvQKxDMhycVXmHykVYnJ3EZ7&#10;VBIGPLH9KCURRuVYc8fWpg6lSxb9ahcnOKj3sG696C0WDOAQAf1p8U4ByT1qmzg4pySErjNArFmS&#10;Tc5I9KQyAHbmoVY5HPFP4PNAPYl34AyB9ackwVh6GoM570pbgDrjoaBKxaa5GcKahlkJJYGmK7Fu&#10;eaWXA6UD6iCVgMZP50oZ8ZJ/Wm4UHGfxpynBxkHjigZIjHHWpoSccn6VCg2jOetPEm3r1FBLLDAn&#10;5qYu7JJJoSTIxuoDfMc9KBpkqPk7cYzUmTnBqFPvbc1MPekxjimE3A0+LITJpVIK7aCNoxu/CmPb&#10;UdGdwOaUSDGM9OtNQ/LxSYYtz0pN2EtWEzgnJqJmzwPWnzRgjNRZH60XutAYHA5AFPiYElcio5Og&#10;5701X2ncv6UW0C5LJHu6GmNuHBHSnLOCcN1pZAHXI/OmA0cgHPanPtZeRTFypwaceVzSYFcjHFIw&#10;yMU6XORg00naMmmAsakjA7VLGGB55xSWuGOTUkgZeRSYrahKhJ3AU+2yoK9jTkTzFz+YxSxxlWwR&#10;U3KAAs/HrU8Zw4FOtolY8LyaLiLyWJBz+FTcC0Zh5WB3GKy7sAyDAqU3Lbdp6UzdEp3SMPzpq4Cp&#10;aSCIHn16VIkSQRh5D36VBqHiGKPEVtjAFV7WefUmIkOADVJAX5NccR/Z4OAOlV1+0XzfvAevahLF&#10;t4AGT64rtvh34EOuX8MUkZILDcccUpSsJI6D4H/D83V0uqTxELjKkrXv2gaG8jLBA+4gjHHSqvg/&#10;whZ6HpkVraRKMLzha7jw7pjxSiSOzPJ6gVzybZasi/oHh97WJVlHzkckLXTaRozSuEEYYj1p+gaW&#10;15IBLEVGOpFdNp3h2OBhIkh6dKybG9SXS9LJhCtbgY44HWuisdIhWMMi845pmj2SKgEozzxW3Z6Z&#10;NMVWI4X6VDY1HQTTNNibkb157Gt+0sokC4mYH3NSWln5aKhAY9+OtTzaNLfRBIXKcg/L1obuDVkW&#10;4RDBDmVxwP4q0PDDWl4ZGs3EmDhjiqCWTyWpgurYkYAz3rofC2mWml2oht4AuTniplsEDTs4LpBl&#10;IgfrV1Yrkx7mh59BT4QQocIeKvafNG8oVxj2rO76GyiiPQLWa5ufs8kDIO5rq4LRYYvKRjtHQ1V0&#10;6OOMF1UDPU1dZ5NoaHbj0Jo1uXZRVh1tECeHIINaVs7pyJCc8VRtIrhiCUHJycCtiztVChTHyaTe&#10;pCTuS2vmE8v+tacIRUG0DJHUVXSwWNcAVNFDnCDI7Dism7m8VYVpbkNsEWR61ft5nWEBkxx61Bba&#10;bIHz5xPfBFW5Ydiglhn3NTdFXYilpOC5z2qzHbyrg+YSPQ1VWTyzxtPPPNadtIGGR6dKmW44O7Ip&#10;mkRcIM1XeS7dcBQcHnNT3Fw6uR5bHnsKijlUsNyEZqIlTfQdBbyY3zIAfarEDpHzgD3pryptBBxU&#10;HmuW4cYptXJTUUbMEiE5H5VasgvnjLHkjiseCWVD98GtWy80qrhOmK3poUpanRWca/fYitGCeHIB&#10;cZJ4rCtr+TaE2c1o2uZV3lCCK6YbmNR2NuKdR9zB+lXIPMYgEVj2xBYA7uK3NP6Lk55rpOeN2y/b&#10;yOiqgHFaEGSvJNU4hGoyTirdvLGpGWqk7BKOpbggDHk1bTcqFVqpBOo5Xn0qVblgfu/nVrmZnJJP&#10;QtWZZCSSPzq1HLJzsUZ9aoxy8bgverdjOGfB45rVNWI1uX4GllTa6ngdatW6rCpduwqsJ9iAR/nT&#10;orsDcJHxgU46yKe1j5t/bIGneL/jT8NvBd0kzhtcNzJGvQ7ASD+da3hmSw8Wftr3EarI7eHtBWJJ&#10;NuRGXJ7/AIVheMtev/FP7c2naLbwxTwaFoUlw+Vz5bMxxz61u/soXV14k+KvxE+IN6qs7ap9kiCD&#10;oka4Az+dfSWcMMvT8zzUueo35kvhBrPxR+3NreqkM76PoUdukjdFLsxx7GsT9rvX9W1X9oT4d+BI&#10;7tPsX9oSXc4C5P7tRjP4mtf9lDTH1L41fETxXLbuTLrIhDHkYQDp+Nc747s28S/tl3MwcMmieGnZ&#10;d3RHc9fbpV0OX61r0RFW/sfVnZfsma9Y+NPjH488QxBS1rfR2SyKBzsXJ/U13X7Xep/2R8B9ekij&#10;LmWzaFQvcvhf61wv7AnhOHTfBereI7iELdanrdxNO/8Ae+cgH8hVn9vPxK9j8PrDw7ZylpNT1a3g&#10;MSdWUuM4/CuSrHnzDToawly4fU4T42Wmk+Cv2SvDHww0mBYbrVHtLW1twch2JUtn8M19RfDjRYtC&#10;8C6bpCxJF5FqibEAwPlHSvmb9oTRtO8SfET4VeB0Zg0GprchCccRpX1ZaAw2ccbH7iqOB7Usa2qU&#10;Yvq2woNOTZ4N+1fZaV4q+J3gLwjczF0Os/aZI1PP7tcg/mah+I+lx+Jf2rvBlo90RFpFnLcRr7nj&#10;n8Kj8WWcHiX9tHS1cbhpeivIqluAWYYNangjy/GP7UmvXRtlC6NYRQJJnPzNyR+FaK1OmvKP5k3c&#10;5v1Pate1IaX4du75pUAitmcsfYH/AAr498La/De/s0eMfFVoI5pNZ1m5VGPAYtKUH9K+jf2mfEsX&#10;g/4HeItZlDMI9MmOEPP3TXxlod54hm/Zg8C6HpljLZxalrkDXCsMFlMm45rTLaPNQlPzX4ak4qo4&#10;zS8j7a+Ftl/whfwO0/Tb1Y1aDR18wg4H+r6V84eFbhE+EmoX0fnRyap4pk5j53gzfyr3v4w6sfD3&#10;wCvbnLAQ6UyjaMHOzFeU+FtJbSvhX4K0BXXzLq7jmwRktn5jx+NRh3aM5d2Oom3FI+lPCI8rQLS3&#10;VCAtso5+grzr4xzHV/i34V0Az/ILhp2TP90cfzr0/TbeSOwjAH3YwMY68V5HeWupa5+1VaKiK0Gn&#10;6Uxc5z8zNx+lebSt7SUvI63rFI9xtZRBbiPeDipbfJYsWJzzVW3jkbmRcc1atxgkD0rje5pqmUPE&#10;93Ha2Ekjk4CE8V/Pj/wWpi1j40ftfy2WnaDKg0y38lLkn7+TzX73fGfUbrS/B1/e2h+eK3ZlOOmA&#10;a/HLSfA+r/Hr47+IPiD4wiV4odSkigynRVOO9KDs7nZS+BnwG/7InjkacLxbCXJXJJXrXGa98J/E&#10;3hx3+2adKApwTsNfsTqHhP4e20I0aW2t94XG0AZrg/Hf7KfgvxZbyT2tnCS44wo61upsjkTPyWfS&#10;p1k2NGykHoVpps3jOSP0r7l+Jv7Acis8+mWhyCTlFr58+Iv7MPjLwxduIbB2RTxhDWsaiZm4NHjh&#10;jK8YpyDDYzW7qngrWtKcx39m6HvlCBWZJYNATuHNaxaZHLqJGMrUiDOAaaoCjg8d6cpHHP41YNIl&#10;QfMABUyqTjgcd6hhIPBPerCnbxnigUR6Ag5GeO1WBkDHT2qOLaPvVICG4HJrQoliySPerUalRk1X&#10;hUE5xVlSuzGaBNkkbAdKnC7lAAqvCBnJ/CrsKqy4HXNMgdCuR0wasJbbx04xTVj2jOKnhcAbSP1o&#10;ZdiCbTi65XPvxWTqGn3MSloXIx7V0ZcBeT2qnebCjMR2pByqx5/f/FKbwxdfZb2VyM4611Phb4qW&#10;GrBczjJHc8V458fzHFcNPbPtYNxtrzrSfHGt6QV8m5bC+9c86/JKwz7Rt/EVlcJkTrk+9Mu7uKeP&#10;5HB49a+XtK+PWrWpRZpSBxkV12i/tD2s0YWeZVI9TSVWEh3PU9WkGThunasC+lyTluh9a51/jJpF&#10;3CW+1puPfNYuo/FXTSxKXKt681EmmPm0Oku7jBLZHHqa4rx/4lhtbRwzjODj8qyvEXxdso48wSqS&#10;fQ15p4w+Idzq7OjScdgp6Vzya6EszPFmqyXt6wjbIJ5INek/su/AfU/iT4li22jMnmDf8uQa8y8J&#10;aZN4k8RQWIO4zSKNoHqa/Wn/AIJ2fss6bpPh+01W4sV3MqMCU6+9FKDnOyA7/wDZb/ZAj0vS7Q3F&#10;iAqoOo7V9heC/h9pPhKxURQBdq/3an8G6Fpnh+wjgSJRtH3gKl8XeKrTTbT5JBn0zXrRgoqwrW1H&#10;61r1tYW7NuUYB6V4/wDFH4mRW6OBcbT25qr8Rvi5DY20mbhdwzgBq+evHnxOn1K6lVZyQeQM1M5K&#10;KHEt/En4lSag7xxXJwcjrXlOuajLduxZ8555NP1jWXnlYs+cnpmsme5LgknnPFcNSdzogjPuRhzk&#10;96p3BIP4+tW7rBO7NUbpTnK96wbOiJBc4OQRxis+6sIbhSJIge2cVdmTdxUD5UFc9KXMU4pnK614&#10;JtrrJjUZI7LXG+IvAV1abmgQ89sV6mWIPP8AKormKK4HzoD65pqRDpJnhV1pt1bHbLER+FRNECuO&#10;hr1rXPCtld5ZYgCc8gVyeseBp4vnhj4x6VUZHPKlKOxxrIV6rTfmYccVr3vhy9h6x556VTksJIT+&#10;8jP0xWm5i0+pUQN/9ar+mXEsMyYZlA647VFHAF5KEfWpIwFbIFUlZCPa/hJPFfapaWk0w2OQH5r9&#10;ef2NviB8Mvh18JbaKPVoVmEO6bcwBzivxD8H+M7rRJo5FkIMbZUivT9O/ad8YWdl/Z9rrkyRlSCo&#10;kIwDUTpqbuaRkrH19+3N/wAFCvEOo/FM6R4B1T/Q9Pkw8itjd/jWH8Nf+CpnivQkWz1m6L9dxcZr&#10;4f17xxLe3c1xvZ3lbJkZs5NYT63cvJvaQj6Gj2cRuaPpj9rD9rLUfjx4lj1S8kxDEpCpnivnfxjr&#10;9rfXifZl4C4b61m3GqTXR+aboOcms5lZmLMx9q2irGUpNlnckwzipIiyMABioLVWXpmpx1GTzVE6&#10;lpBvBNQzyIgKH8TSpKViODz61l63qkdopMj5JHAHU07pIfQyvEmqBCUzxjnmuTvtS3SHZzg9Cau6&#10;/q/mhiOpH3c1gyT5O7bya4as7scUJcEsxYjk0kORgimly5AI/WpEwBgCsDQfJu6g1E8hXJJxx0qZ&#10;tpAye1Ub+4jjUhW/HNAFHV78RoWBOB3zXLXdy9zMXLcZwKu69qZeQ20T9epzWZHukkCg8k9MVoZl&#10;7QNNn1bU4rOBCWdwMAZr7A+CPw5i8IeGYJJYR5siBmYivF/2bfhlPqOsR61eW+Y423LleM19T2kI&#10;S1SAfKFUAACurD07u7AkgaNIwSR7iqt4zTsfn4zmkuZTGcZxUljC10hSPknuK7ikralzw9p8HOqX&#10;bhIYMszN0GK+dfjb8RZviD4ulZJm+yWjsluueD716t+0T8RofA3g9fAumXC/bbxMzEHlF9K+clYt&#10;y2Rk5PvXLiKttEMkjdiScdDU0SvIxATJFP0qxe9u0t0GAx6ivT/h/wDBm58S3trpVjA0k9ycIuOt&#10;cWu5NjzCG0nuJMxwk+uKmj0LULk4jhbHfivuP4Xf8Eo/it4uiiuBo7RpKRhvLPFfQPw2/wCCIGpz&#10;yiXxJL8pYblK9qwnWs9DaNJ7n5WW/gXWbiQJb2zscZwFNdd4P/Z98a+JLqO3tdAuXyecQmv2l+Hf&#10;/BIj4O+D2WXW7aOTH3t8Yr1vw9+y/wDszfDK382Sw05SnO6TbSU5y2KdNJH4l+Bv+Ce3xn8YTRfY&#10;/Cc6qz4BeM+te6/Db/gjL8UvE0wbV7doojjIC4r9SdS+N37MXwzUQC/02Lb/AM8yvGK848S/8FQv&#10;gR4dvVsdHuYZN0m3cpGMZxT9nUauwUYpH57ftnf8El/FHwD+FcPxA0lHmFo2+8RVJ+Svinxf4eFm&#10;4uIkxGY15I71/Syz+Av2pfglLbxCG8s9SsiGUYIBK1+G/wC31+y7rP7PnxU1Pwvd6a6afKxmsJQn&#10;y7ewropJcpMoJ7Hyf9n9x+VFb/8AYE//AD7n/vmitbIz5GeLNGOWprL8vT6U7ax6mnEHbgjoOtYG&#10;dkQAY4xSqSWGaGyM8d6blg2MUDHllz0zUbKc5GKcSB1NRSTdRmghjZiwPB6U1nJAY01nJ6mml+ef&#10;wxQNpsDIScN2prMTz6UFsk/4Uxgx+lAJMQHK4x1qTzsKRnmmgDOQKMZ6nvmgdyN1yS1NVyOMVIyk&#10;de9MKccCgLoQZfIIOKjcFTgip4hgYPekKnPPagZX3YOMfpS5HWnyJ83FQyswUjGOcUASM+RtHpUe&#10;ZBwvT6VH5js/XHvViJQ2BigCS1APGO9aFuhCAY61UgZQPlGOa0LcEqGGKAJY0P51MFYDk0yMdzT3&#10;IHyVD1AjbqST16VHLIuCM06ZiRwarSE9KaAdvDdKbIQAcjtSLIqjax6UyaYFSAaoBm9ehpjMCcmm&#10;MwJyD0pwYYyaCWIMhvu9/SpI3PTH51Flm4zUkYIGfagNh6yEDBGPQUu/IOab97BHY0gZgpwepoEt&#10;x+4FAB+VKjlTUDTDGT+NIJADxQU9SwXJHA9aQN2YZqPzQOuPzoZyRmgFYlBGMDkdxTklwdue9QpJ&#10;lM96aGY4JoJtqXiwXkYp8cgHI9aqRyEgBamjk5AJ/CgqxbV29BU8ZzVUHJ4NToxJxnHFA9h+CxpG&#10;Az705TkUMuRQLcgmXvUBGDwMVadf0qGRe3rSWwytMvOQKgkRlGSM1acAdRnFQSgk7R060yLalV1J&#10;5qJlIyTVhl2HBpjYZc4oKuyIKW7URkKx+lK4A5xSAk8M1Ax4YcgelPTAHWoQfeno2Bkj9aBNXJAV&#10;zj86KRMbskU47ewNArXHRJk5Jp8gAXJGKYjkcCkMmeetAtURs+04xT49pOSfpUYVi23vTij5G0j5&#10;etBRYLJ0JpjELypFMyc+9K24D5qBNKxNHKpFP3noT9feq8bgcYqRTuGSee9AkizC+AD/AEqQTZPe&#10;q8LZ4xUgI3YzQUWRKu3g0okBXiokClev50qBiSPSgZNExbrwKczfN8p4qNZNi43U15sj5etQ7jTs&#10;SMw6monxzgDrTXlxwBTDMe/4U0hNj85XBH0NR8r35p+7KfKM0wg5yeKoSDDHnBqWB8jB5pETKEgc&#10;0iAq647dqBi3HHAoDttwDxT5kDDdmoEf5dw6elACNkt834ClKcZ/ShssQx/CpooyRlsUARRAqwGK&#10;tsoKjIqNIPmHFWPIcoMfrUSYLYLRS8m2nTDy+R+FNtG2y8jtVm/MMS7ieMfjSGRWUjGUAnGeuafq&#10;uoWyYy4wBg+9ZN7rAiDLB+tU4XuNTkzL0z0pqIaFrUNZhSM+QcknA+Wq8ct3Od0h4xxxVpdPhRcb&#10;B9DUgtyBtCjH1qtEJ6ldYFkOMc960dJsZPMEUcZyx9KNMsWmmH7vIz2r0bwJ8PG1W5jYQn5u47Co&#10;lLQEit4M+HN1rNwmYCc8kL1r3nwB8PdP0S0jVLTbKMZYjmpPhv8ADaHQ2EqSE565r0rStCVCCsQO&#10;OuRWLnqaKLSKWkaIrSBsMABXY6DpSiZFEpOD0xS6Vo8pi2xwIa6zw9oERQNJAAQecVDdkQrtlnRr&#10;ABxsxgDmt+0t4wo4B9Oaihso7WIBIuowavabbRyuFZGBrOyZV7KxJbxStMqCLOfSuksCIgq+WenN&#10;UrDT4433hz0xWzp+lyEbxJx6mlyoXNIt2bhpMFeAOwrXsbdM4Xdk+1Z0FtJHllYEjoK3vDnm3Kj7&#10;RAAR0qG7FxTktRYdLuHx5b/ia29N0u5RBIzgtUltZqE4xke1XrRzEApFRKdzVRSJbSKVV+ZQc1ai&#10;QhsrEM56iliRWUD2q7ptqGYPz75qAV7k1i8hTY0Z57Vr2dugjVmz9KrRQAsFQAcVdto3jIVpASRw&#10;DRoO12XLGNHbKZrVsLc5+Z/zqjp1rcBtzgY7VsW0YXn2rOTfQ6IRSWpK4JYAdRVi2TaBuxmoSnzl&#10;yOgoSUlsFD1pFSsi8rYI2jP0pk7ZYb0J57CiCRUAB7+tSookkyD1pOxDsVxAHGUVh+FaNpHtHmBu&#10;M96kSJEjzgHjnimO524GBWbepcY2HySRbufX1prNE5GzBqCYuxyFyPY0kLlHAKYoSsS3d2LFxF3V&#10;Rz71FHFtzujqxgSjaTxTpF+XKYoTG42H2sSu4579K27JNqqg9KwLZnEow3etu2mcKNvt2roiiXJX&#10;NOzSNCSwrYsxEyAg9+tZ+nxJNDlgM1LHDq0M3+i7DHnv1reKsQ7N3N21gUcgVdgYpwKqafkoNx5x&#10;yTVpJAG2gfjXRG9tSG0i/BKSOfrVlChXLE4PtVa2gE4CA4qytsRiMP8AnWqVjKZctiGUBWyPerCs&#10;AcE1XtY2jAB7Vbt4GlOccZrRbGA9kvPL3W6gn0qXSYdQMpe7CgZ4Aq0kQiXaq1NbEseVp7gTrgAC&#10;o7riFyVONp5qXYWIAWoPEJ+waBeXssm1Y7dmYntxXRRV6iRE9I3Pln4I+IZl/aN+KviK8QTwWUKp&#10;DeYyEwmSn4V6B+yDe2mn/AfWPH8kYV9QvLq73qPvAs2D+QrzX4R3dtb/AAa+IPjC3ULLqup3QR2X&#10;AfnaPrXpH2UfCb9i02kaiMjR9vTozjt+Jr6HEqLsl5fgedSlf8Tf/Yme0k+Gt74xmYq2qajcXDOw&#10;5ILnFeQnVYtQ+IPxT+IVjqZUQRfY4ZcfdKoc4/E17v8ABLSrPwV+znYp5Kx7NK8xsn1XJNfHniy7&#10;vrX9nzWte0zUJY7jxJ4rKKRxuVp8cfgKrBRU605BXuoRR9nfsk+FW8MfBLR7eWcyyS2/mySN1Ysc&#10;n+dcT+01YQ+J/jn4D8LpIp8u8e4lXHQKvX869X+DdhJonw10iwYHMVhGDn/dFeX+IopfFP7VNvdx&#10;w5XR9LbfJ6Fj/hXDTb+tTl6nRK3skjmvFOiajq37Zui23kC5TSNNaRe3lFuCR9a+noLdmgUkEfu+&#10;pPevnn4Gyy+Lv2rfFmutK0kNnBHbIT/CRkkV9D+Jpzpuh3F4jhTHASOPY1OOlKVSEOyQsPFKDkfN&#10;vw7EOvftceNtevr0lNMsobeEA8qNu4/rXTfslabp2peJfGPiywuXm+26wwMj9tvG0e1cn+zNp88l&#10;t46+LGptGZb/AFCcK7dNiZVf0Fd5+xsIo/AE2pRWmw3d9LK2BjOXP/1q3xOlOSXkiKTXOhv7cc0K&#10;/AbVNIu7nylvkECn1LHFeG+Kfh9r9trPwr+H+jamGtLS4Se4hXqyovH616j+3Lqx1L/hGfA9zbkx&#10;6jrkKN7hSTj9K5bTBJe/tfaHZaZDPLFpeinz0I+SPccDn14rpwfNTwf3swrWnX+49O/a4uptM+BV&#10;1ZrlDN5cOQOfmYCud0fRI9T+IPgrRo+UsNOErqOmdoq7+2j4g1Gew8P+DNOtd8t/qsWVYcbVIY5q&#10;v8DLvV9U+N97a6xbKgsLCKOIqMjoK56cJLBc/qbua9vyn0YpihgGASQOO1eRfDmA6n+0N4k1na+I&#10;oI4lz049K9QvZ2gtpJ/M4VCctXnv7OiSahrviHxHPKJPP1FhGVHGBjpXl04uNKTOlyvJI9ajVyNj&#10;Dgnr6VIAFXgdBQuccnPpSngZrjeiN0jyj9rzxS3hH4OatqcaFmMDooHUkjH9a+FfAPgQ6F4PN0sC&#10;pNcq00hA5Z2Oc19Z/t/+KdR034ff2atjvtnmBnf/AGep/lXw/wD8NHabHEdLiIKR/KpHPT3pwVjp&#10;i/cscX4s0/xPpni2W9nyU35x14zW/onjhoQqGQqR1DCnSeMtO8RStMSjknoTVWbRrG6O6L5T2IrW&#10;wbnXWvimyvoBHeRI4I54rE8Q+BfAvigN9ptY8t/eWs2PQdXjb/RHZgOmD1qtdyeI45BbmzJbOAQD&#10;SEcP8RP2KtA8U28lxpVopwvGAK+NP2h/2e7n4aX0kYhK7GO4Gv1N8JSnw34QbUtfbbiMswf+Vfnt&#10;+3r8YNN8S+Kp7DTzGQGbdj07VtC5ErHyhKpikKEfUUBgetFxOZpd5I5pmDn6V0rYyLMTKFxUqSA9&#10;arxcnNToADjFULRE6knpnmpI9yHGOaS0Ck/N2qzJEoG5RVjHW5zyasoV6iqiEj5QME1Zi3qRmgTR&#10;MvSrEMgQ81AjA8kU8MCcCmiTQS4yM09ZCxyB3qpD1xmpk4NIak0WGffj6Vm+ItRTTrJ5nYdOBV15&#10;fLjJ9BXnvxA12S5uDaRyHjtmpnJRjcd7nn3xNuzrtwVHI38/SuAvtDeIFkH4V3+pWDvId/UnPJrM&#10;uNKRlOefavKnJylcq2hwctlImQy/lWfeCeInYxwBXaaho2GJVcVgajphBPy8GkI5W58SXVl8ju2R&#10;VUeLbqVSoLAk85q14m0tRiQD61zyptbAp3YF651m6uBteQke9Vw4c5Y8npUYDA/dP0p6nDBvSkB6&#10;F+z1BbSfErT47gghplySf0r93/2Ro9Ksfhpp8sLL/qFxj6V+AXgPX5fDniC11aFctFMrccd6/Uv9&#10;jn9tLSYPB1vpV5fqCIhgM/ArpwrSnqB+geo+OrWyQjzQCAeteP8AxZ+L4ExjgvD06Z6V5z4k/aL0&#10;7VI8Wt+pDL95X4rzLxN8Q31e5OJ+D05rvlNJAlc3fiB4+k1MuEm6E5NcDc6iZ3LNJn3NQ6rq7XDE&#10;A9TWXLeFDt31yTm2axiP1O5ZnJ3DGaprernGeBT52LwGT8az2YjkjvWEjaKRLNcbjkGoXkRgcjFI&#10;xYj+VQSSlW2tUN2NRJCF6n3qrM4YnA71YlYFcgdvWoCMgioLWxXkGSTjJqJwRk47VZG0DDAVHLhA&#10;eaBlORlZsH+VRSQRSDa4HSppQrNkDFNYZ5HUUAVZdBsp8EwqSR6Vn6h4JtJoy4UAjtW75mxQaXzt&#10;yEnpWkZNGbpxZwV38P2YtiMDHTBrFvvDN/ZswEB49q9TUq/OAR70ybT7a4HMYyTzV+07mLoXPJRY&#10;3SOFaEg/Sn/vU+9wfevTbrw1ZSHeYhnHpWdfeCba9wqrg+oFUppmTotHCHcATnnFV3mDttI/Su3/&#10;AOFcvk5bism78B3ltKWRNw7ZquZEezkjAhXc/wA3TFThEUAfzq7P4bvomH7o5+nSo5dIvEX7hGO3&#10;rVqRHLJEAkjQAZFKZI0PXmo57O5jm2+WR+FMdGzg8H3o5kFpCXt4VU+We1c3r3msDeykhFBxmunt&#10;tOFzcBZQdvfFZvxLtEt9LMEKAKF7DvWFSd1YLannkzm4ZpZW4J45qBlXJH5U6X5UAHY1ErEnFcre&#10;pokKqqCKmXbjNRdO9PVJGTI6UhjZp1SIsODXP67qS28ZJfrwAK0dQuCuRngVyeu3pnnJ3fKtWkQ9&#10;yjLcLPIWOck85rofh34Su/E+v29lbwlgZBuK9hXP2VnJcXIjAyTX07+yz8Kjp1mdf1C1G98FQew9&#10;a0hFylYR6b8OvBdt4Y0aK0hi27VAHqa6pnSIcjoKILbYgIGMVUvrhQHC9a9OEeWNioqxBfzLPNuT&#10;oBWjaarpvhTw7deJdXlVIYImZQ38TdhWfpFhLql6LdB948+1eYftNfESHU7+HwDoki/ZbL/j4Kfx&#10;v70qkuSNwvc878a+IdQ8b+JrnxFqcrMZ5CVUn7q9gKy448clelWU8sJhxjHpSfulRiOrdOelebKV&#10;2Ju5Lo9+un3S3I42vnB717l+z98Zrbwl4w0/xIu0vayZwa8EdAowxHtVjStXm025SaF+h5B70kwT&#10;aP2t/Zu/4KkeALezj03xXaR27RhQW4xX2D8Nf2vPhD8QLWM6Z4htxI6gmPzBkZ9s1/Pn4I8UL4i0&#10;eaKSbZLFENm3qTXsH7Nt38VPEfxG0zwx4N1m7a6vLiGNI43Jx83NZVIqKubxcpH7gfE3wp4i+IWj&#10;yXPhLX2gVo9sbRtwT61+Zn/BRu1/aE/Z7u9PbUvH1w8WqXXlwxiQ5wOSa/Uf4Q+HJfhb8ILHTPE+&#10;oNLNZ2Xm3tzO38WMn8q/Gv8A4Kg/tSXH7SP7Rt1aaFdBtH8OzGKyVTkMQfnetaFPnXMy3K0TwbV/&#10;iJ411l5hq/iG5lLuwBeQ96x7W9v4rlZpZ2YxqSBu6mpFtTduTjq2/wDrV2CzgmkaGCBpLm4nihtU&#10;Uc8nmt5JKJim3I/QH/gj/wDtsjSLpPgr4w1IsZ5F+yPIeAfQE19Nf8FOP2QdH/aK+D95rmmacp1W&#10;ytjLbyKvLYGcfpXwX4N/4J1ftC/DjR/DvxU8N20qXpgS6aLncvORx9K/T79k/wCI+rfFD4VR6N42&#10;sTDqlvGYbyKUHnjGea4IVeWfka8rsfh7/wAMv/Fz/oV3/wC/Z/wor94P+GdfAn/QGt/+/Yorb26K&#10;tA/k4LfLuAppcnIxUav3ZeaXoP8A61FjhdxMsBnPWmSNtG4+tPJyc1FK4ZeDwKARHI74yeahO5jz&#10;T3fj2pjNkcUDEduc+nWmF/SnUxyCaBIA7HkH9KHl2jOOaQcHNJJyM+9BQ6OQMu7d+FOU84Y1CobO&#10;QKeKCWOkx2FROTnGafRketA0DSKqBiOaaJQ3PNNkbcOKjIxQMfNIB82DxVZpW6k0ry7Tg9M1CxLN&#10;mgB4fcwHXmrMAOMg5NVkDcA1ctCDwaALltFuGGXvV2EYXFQ2yjGRVlckDPWkwHKT+HekZsnilZuO&#10;Kidxnb6daW4CyMoFQSDcpzSySgdRUMkpI4qhXIpSy8g9+KZuY9vrUpbBxSMFVd2TntQMi8snnFBU&#10;jqKCxPU0lBKbDJzUiucYB+tQnKn60Bz6UDauTb9vGetNYlRnPeow+OtIz8YGaASsDMo7daCzZznt&#10;SqQOG/CmmRWIAFAxwkB60pJxkCmhDjINKHUcH6UAAcg5IqTeep/Ko2bDAjkd6QOEO1hQJllGCnNS&#10;JKCePzqss7AjHQ06OUqwzQJamjC2RkkdKsK2Fwp4rPgmIbPbvV2KTeBjFA76k6tzkH8Kdk7M5qJT&#10;g1MDuGDQHUaYyetV52KnAqd2YfKBVef3oGREZz71DM2CSBUjg4OKY0QxuY/Sgh7laUk5B9KgZjvz&#10;2FTtkHmomQAnjrQVsMYkmkp+1fSmPx92gE7gvzdKkwSM+lRRORx2qdOBg0DE3MO9KBheelLw2DQf&#10;unjtQK4iud2AeKEJ6U1cLkjqacmS2WFAnsOGc9aKFILetDhR94fSgVmOjcBuRUkh7YqsGAbcKk80&#10;9SRQOyGyFkIxUkZBU+pNNZg3QUBiBgUDsixG5UjnrUw64J5qC2PHPOKsZ4yaBdR8bEHoOKlUg81W&#10;83IwRT4p8nbSYIlkY44/CoZQT0PNPkkyNoHWo8k96aHd3EYkCq125QD61ZYjHNQ3EfmIM8c0BuFn&#10;cEpjmppGJA5qrDiI7QvFWlBkIx260DJLdyBz0pzlc5HemqMcUpGaAH5YIMc1HtGMYp4bbxjtSYJ6&#10;Ck2AioMjAqzENo2+1QxLh/mqyF6sKm4DoFLE+vbNaCW6rb75gMAcc1ky38Vv0696qz6/5uLePJNK&#10;zkGlie7v44JWCnvg4qJ55r4ZY8UwWyud8vU9TT40K/KnGKtJIWrIXtIR99QT3Jqzp1svm/Ig/Cka&#10;BiVPetbRdNaTBxyO9JtD0KpgBfbjHNWbHRbm6kCJFnJ4rX0/w9JdXe0IWGecCvQ/CngJGkikMG7O&#10;OCOlZ8y6D6GN4H+GU115c0sWMkHBr2nwT4ThtAkaRKCAOgqbwt4ajtbcIttyOmB0rtPDugxBg/ku&#10;Cfas27spaF/w/oqoyIqAnjgV3dhoMUMAGwEEc5qnoHheKIpOcluOvaupgsXaPAest2OUnylTS9Mh&#10;MgVUIz3Ga7DStP8AKtwVAqnodiVIaVgQeldHb6eUUJGuc9AaU7smLVrsbFp0ske6NwOOhNXNL0q5&#10;jO6R1OKmtbaeNQskWc9AvWtbT9MWVQHRgfelshbsLXTpnG9UDDHY1t6XZEwbXUZI5p1np6W0QVM4&#10;x3NTRR75NsbnrzUN3KtbcmsNN/eg+V+Nb1nDHBGOBnFVbaJnOVJq4kRQcuB9azluaRlZF2yj87BQ&#10;4q/DpshcSGTp2xTdIgBgDvzjpitSCFiQNuQTzWbZpFMm060x98AgitbTbZQMhRjnNQWdqCoGMAVo&#10;wlY8KUJ9xSTua2UR8UEanKxAHscU9Y1MoJWpY9rAKAQaXyisoGepqXcaaNSwi+TPHTirUUgU4NVr&#10;KKRACG4Iq1EGkbaKRe5OAxTO7BpYoZ1bfuyPpViG224H506YSIuFXI6Gp5gcULFGrAb1ycVKcRfd&#10;XpTLdWKDIxx0olcNJgA1ImtCaK7Z12MuBipljV0yO3SoEh2j5j1H5VMjgLkfrSZUbpaj4YNvLEGm&#10;NCGctkfSo5bthkIe9ELz7gcd6FcHJX2LQ2qNo7CopZnzhSKbLM7kqR0o2ADIFaRjrqTKTtoS2km5&#10;wMda3dLTzCAV6YrDs4gXCgYxzzXQ6OpB9eK3VjKK5tzXtkFsm5epAqwGnmIdJMexquhyAoOOO9Xr&#10;QblCgDNdECJuyNLTo2ZRhu3NadvHCRtxWbbuYh8wH4Vdtbgs3+qBxW6Mr2NSywuf6VciCbsqKz7V&#10;wOi/Wr0DdGwelWtyXIsxjHNXbOYoMYxk1nLuI4NXbFiBk1d9DNmkCXxVm3XC59BVWJwBuPFTiVh9&#10;0U07D0LsIRhuA5+tcD+1D4pu/C3wa1vULQnzPsTqgB5JIwP1rto7h1GeeleF/ty+ODp3gew8KxIx&#10;m1fU4LaPA65cV24GDliEY15xVM4bW7f/AIQn9mjwl4DGxb3W72BWB6sSwZs/hXqP7S00GnfCbRPB&#10;bQiT7deW0BQdCMjNedfFawsNZ+Lvw28Ez3DA2f8ApOwd9q4zXR/HSebxJ8dfBXge2kkeGGRriVRy&#10;F2gYJr3KkeaS+84YvTQ7n4/67qHgz9ny+fR7coYNMKKFHAyuP614Fqvh7w1P8O/hx8P9btWa4v8A&#10;U4ZyEHVgN5P5mvXf22tT17TPhXa+HtFuED6jew25BP8ACWGcfgK830Hwt4p8XftK+EtCh2tYeG9L&#10;Msxf++wAH8q0wqUcM5Cm26qTPsDw7pselaHDbxNlYrYYz7L3rxX4QayNS+KvjvxFeWp2283kRS/3&#10;lVO3417V4lvo9G8KXN1K4Hk27EnPoK+fvCGq2fhX4GeJ/HYZs3z3E28DrnIH64rzMNHmUn3Z0VXZ&#10;pHU/sdaULi58ReLntNg1DV5SrsOWUcA16L8cPENv4f8AhrrGpXcm1IrKUg+mFrlv2OIb9fglpd3q&#10;1sYp7mPzJARz83P+FL+19PBF8HL6ymOTdYhRc/eLEDFKS58dr3Em1R0PJfhPPf6F+xhdX/2VhdXy&#10;TPEC/Lb2O3+Yr3D9mzwy3h74W6XZ3MASX7MGlVeoJGT/ADrxf4u6br2j/CnwZ4H8Pl4BeX1rHOqj&#10;/lnwWFfTfhDT10fw1bLnPlW69uuFFaY2aVPTqyaEbs8N/aC0+fxJ+0N4U0JofNt7USXDnHCMOAT+&#10;dTfArQp9Q+OHibXZVBjiKQRNjso55rMfxrN4h/aQ8RahbwHytFsBEWI43EZP9K1/2OtS1jVY/EPi&#10;DVYcLcarKYCRglQcCtpqcMJbyX4ma5XWKPx7B1b49+GNGe9ytuJp3jx1xjBNdj+z5pcUviTWdceJ&#10;S0lxsR8c4HSvOINbuvEn7Sfii5ubPdFpdgkcMp6ZOScV7B+z7pk1p4WklmXLTXDMCPTNZ4hunhVH&#10;yKppSq3N34kzfZ/CF9IspXFu3IPT5a539lHSorL4eJIeWlldmJJySWqx8friaDwLdRwNt81Sgx6H&#10;itz4NaCNF8E2UMakZiUkH1xzXFJqOE9Wbxu6x16qqDCj9aG+6fpS0j8KSfSuE6j4v/4K9/FWfwT8&#10;I/7Iscm4vBsTHqRX5h+DPHv2FUt/EcJMhPLY7GvvD/gsF8Q9Pm1fTdDu7QSpFJubcOMV8THTfAPi&#10;yMPBfrBNjCgkda1ik0dC0ijrNG1PR9SHm6XqC567d3Nb2nX+sW8yrG5cZ6E15Pd/DfxPorfadEum&#10;kjJ4KN/hXpvwNtPFF7crb61GxUH5i45FVqhXR6b4f12w0zThqGpfIFA4bvXZ+C9W8KeKrI30UUTl&#10;D1wOK8V/aGstafRvsmhh1OcZU4qX4AWvijRPCsltqMjgsuS7U7EXdzn/ANuH9pGx8GaHP4b0e8Xe&#10;ylcIR1r81viD4ivtf1qS6uJyzuxLMxr6H/blTVP+E4ke4mZ1BPBPSvlzVWc3rFjnJ4remiHdbjUQ&#10;Zxke9PMQHQE1EkhHy4+lTJJkcit1YzuSQqAMY/SpwADnbUMRFTAbhwKdkCJInwc4/Kp0lLADmoY4&#10;gqgVKB8uGFMpXJ1wcECrMS7hxVaPgg4yKt25HQD6UWDZD1BHfipY04yelNCetSoBjimQOVttDztG&#10;DTHlWMfMaydd1+K0hJGOPU0N2RSIfEvil9MQhX+9nFee6xq8lzdNPn7x9Kk8QeIJNQui7ZI52gdq&#10;ymJkbOa8+tVcnZFWsPeRpRktUUkSY65NPwRikdgxNcwFC7s1cYIH51iarpylWIHI5ro5uRwOlYXi&#10;S8S1gcA8gZoA4DxPDjfGR1zXIy27eZ8q8V1mpOb2die55xVrwn4Eu/E+qpaQQltzdcdKaTYHJ2Hh&#10;6+1B1SCI89OOtdNpfwd8SXMYkXT5DkddtfU3wg/Zc0e0tob3UoA8pGfmXpXqS/CbRLSLyUhTgYyF&#10;ArojhpNXYHw3H8HPEFsVaTT2VuoyK67wBpXjHwvcboLl4kzyueK+ptS+FukglzGpAHHFeb/Eyz0f&#10;w0pit4181uFA7Vp7FQ1DUg0b4ra/pASO71HIA7mtqH46oJd09wenbvXkVzNJcvvfJpFh2qck5rN1&#10;B3se66b8bdOvHWKa4xn+8a3bTxtpeoMrR3CnPoa+blV1+ZHYfQ1e0zxDq2kuJIZ3wDnBbrU8yZcZ&#10;2Z9JjWIJF2Rye/SlR1cjmvC9L+LWpQOBdg9eWBrsdH+KtpcsitKQSBw1DVzaM1c9AvpjBDuxnNZY&#10;umZyxNVh4jtdVhBWYcdhSGdQcevSspXNk0y2lwZHIz16HFLJGwPLVTS5CPirS3G5Af5Vm20WthgJ&#10;MmKjnfBC0pf5jhajdsmldjGkZHr6Uwr8/anNLtJGKSEkjJouAjLlyMcAVGcEYxx9anZhyDUQXJ5p&#10;8wEauy9BTlkctgihl25yM59KcpAAwv5Uc1wHB2ztBNTFvLXkVDGcEkih5dzYAOPpVASrPhtpqKTY&#10;5LY6DvTfMAOCDTWcKCQOtHNYTSsNkjtXQrJGMnvVG7trJAcRqfc9qneXBOaqXe50Zs9BVc7MnFMy&#10;9Utbc/Mqjrwa5m9lVZyqjoccV0mpFo7clq5W9Hzk470czOedieykImAJrK+JMDnTt+NxfoKu2TlZ&#10;xxkiq/jiTzLDjsualmL3PKrgfPsAz65qPBVulWLhwLoqeobJqEyDzPlHfvWY07CqB/FSTXHkIQOK&#10;bvTlhVHV75IojjsKaTYGZrmoiGJlByxJArnJgJiM9zUupag1zOWB4BOParfg7QbnxTrMGmwAkyyB&#10;OfUmrEdj8B/hvceMdejkmg3QIwLsR2r7C8LaRbaPaJY2qhURQCBXKfBn4YWHgPQkiVAZG5Z8ckkV&#10;3I8uIkIetd9Cmoq7Akurkpbkp2rHuS0kZC9TWhdymRRCnTqeK0PBngu58SXm4oRDD80r44AHWukp&#10;7WOa8aeMLb4Y+CX1NmC3t5GUtl7+5r5ov57i9vZLy5ctJJKWdiepNd9+0R47t/Hnj2aDSWIsdLY2&#10;8Cg8Eg4LfiRXBMpB2kVxV5uUrCasiO4bapTHINR7n3AAnGKlnl8xjgcnrUQQuQc5HeuWwhxDY+Y/&#10;SkiXdkuvfjIqaFVEZyOlBwWHB96Eh20O7+DNteXeo/KT5ZkVXPtX66/8EXf2Pkijuv2g/GenAo7N&#10;HoqzJ78yD+Vfk18ENd07SrjN0V+ZSWDY4Nftj+xR/wAFA/2f9N+Feg/De21K3smsbCOLDOAGYAZP&#10;51FWLnsaxlYs/wDBY/8Aav1f4H/A9fh14JnlTXPE7+RvhPMEH8Tkjp1xX45XyTDVb+WSZppWtC8k&#10;hP3ielfu78UvhR+z9+1XENQ1yW0v5TDsSRZFZlHoM18t/Gz/AII2eGdTaa/+HV0EeUAqg7gVrGry&#10;JJGllKJ+Xsd5c20sNvgiSRgOPTbzX19/wSj/AGQr79oT40xeM/E2nF9A0C5SeYunyyOOVWuN+LX/&#10;AATV+PvgbW7aztdBkulnuFVJYlJxk4A4r9cP2Gf2ddE/Zb/Z70zww8Cx3r2oudWnwATIRk5+g4rK&#10;pUdX3Yi5OU6f41fE/wCGnwN8KW2p+Nbm2tLR2EFuHAAzjgDPsKyvhT8Vfgt4imGs+FNYsw9yufkk&#10;HP4V+W3/AAV1/bEu/jj8eW+HXhfUHGg+HWaFPJk+WWb+J+DzjoK+b/BX7QnxS8GK2teG/Fl1bRwz&#10;ExK0pwUXj+dbPDqKSFKT6n9C/wDwmvhX/oL2/wD39or8I/8Ah41+0L/0Mc//AH9opeyZHMux+cJQ&#10;A8n60jEhTg0rdTTXwRnNQc7dxjttFQyNg7i3UdKmKr1NV58FzjpQPcicg8g9abuXpnmiXAyBTFXL&#10;BsUDshxXcMZqNic/exUjZAyKicZbigSE3HPWjLNxTDuDYJoBf0oKJAVUYJoL88VHkqMcCkYnPWgV&#10;lclB3cNTPl3HFMBI6UeaOfm69aBjixPXp61DK57GlabK4X8Ki5znNADmQ56/U1GYyDzx6U+RwGwT&#10;2pjEyEAdulAE0IOAMD61btY885qtbRsoAJ/CtC0j2kH86ALVuu3AbirC8Dg1Cq45NPXABzQArMME&#10;Z5qOVio+tEj5JqOeQMMLQJsY+0jJPSonbn5envSb8NsJyD3zQ/AJB47UAkhHYDjOTTXOUzux603P&#10;qetMmJ24H40DHKMDGaGXd3qOJjnaTxUhwRgc0CE2DpuphOG2mkkZlYc447U0knmgZISB1NOVRjOK&#10;hOOppyyBRhT+tAD3wDUajHPcdqC5Y5zQWY9TQA7eSnJximsCw3Ht0pKRpgoBPQ0APACnIPHencMd&#10;3Wo1kDDA5FKG/wDrUASZVBkHpSRsCeTz3qOge9AFuKXnOe9XbeYEYDc1kxvtOD3qdJmU5U0CaNiN&#10;gByaljcEYBqjb3BY8kdOlW4ScAkUCT6Ep55qKZDnjvUp6UyQgDIPai5RA8eEye1REhhhzxU0hOMY&#10;4qtKCHNBDZFINrEA8VDIBgmpX+7+dQsOCcmgNbDTyMVFKqrUpGe9MkXd1/Cga2GxqR9alDBufzpo&#10;yYxnrSKGXhf50FEy42defSh8betRMWCjJpUZj1Y0CHAZ6UkpIOQaASDkd+9KyB1BHXvQJXuRxnDY&#10;BqQfMwDGogpQ5J5pysSRzQO1yTywgbBprcnHalDE5BPWghf4TQC0BXPQc4pd/HNIImXpxn3oC5bO&#10;MUDLdpxwD1qZyw6VDbcMCasfLg7qCURO4Xk96Yso80gHtTmGSc9O1MkVdxYHmge6Hl2dxzUrkhSR&#10;VWN/3gXdViUkJj160C2IS7F8NU3BSq2xy2/AyOmDT18xhtYe5oGhGKmQBT3q5AjBAD1NU/KBYEev&#10;WrsQAAJPQGk9hgQytjOaARnBNKT3JqIyKhyW5pASkDsaljK7N5PNZ1xehflj65qNNQmf92q/jVWE&#10;rmn9piiYkkf4VFPqDuNkePwqFYZJMfSpY4QnINTZIZUuYJZAWbNGl22+4LkcCrpjMoK4P4VYsNPZ&#10;mGxTn3ptpIWo5olIAC9Kmt7Lf82OB1q4mjktmR/wq9/Z5Zlht0PNZSmVfsVLTRjdYOOM9q6TQ/DU&#10;kgCJG2cjBx2q14f8LmSNPMZsnsK7fRvDf2VEZc5JHFZ3HylDwp4TjtJhuQ7j1JFel+EfDKsySFWA&#10;HqOtN8JeDrq4kEwXd2wRXqHhzwdcRRIZIlXAFF9AvYi0Lw/HIESFQCepNdz4f8NiNVZ9rHAwMU7R&#10;tCMADC2ycdq6XQdMmY/vYSgPrWc3oNO7F0zTG80KIuOM1sHSlSMfujmrVjZBMCtCC0jacGRzjHQV&#10;mmwlboVdF0p5ZFV4WC11VppUQIVSeKkstOjS2V4sjIxkirFksiP5ZIJz1ob1JasTWuiDzVcucVsW&#10;ttFuGw5+tQWiPvB4P41q2tu+zLR4+lS3ccR0durqFxVi3hEJISMc9SabHC5ONp/A1p2mlrIAWDdK&#10;TdkN3kJa27xruKdevNN1Nha2j3LIcKM8VrCxSKLyt7VPaaZDKm2Y7lI6Hms5SuXGNmU/B2qpfWqh&#10;IX2erDFddaqu3cFrPstKikAitlACc4AxW7Z2yRw4Iw3fmsXc64pDrGdJDsxj0q2llOZRtb5TzTNP&#10;sJWn3MmB2rZigVTxSTsU43IYLSQDBSrdpYF23OvQ1IigH5qsxMowAOlDbYRikKyJGu1V/CltB8+c&#10;H8aUqrDOce9SW6Lu6/hSQOWpaFxtPK81JFeRk4bIPTOKiIXIPfFKo5zxRyoXMyaSZB8wz+VLbyh8&#10;9/rUOdxw1TWUILH0qGNO5YUIq7s84qGV8L29aldgU28VXeLc2KDSW1iKJg8hDcDPNW1ZY1BU1Gls&#10;W4UYx3qdLYqvLfXmi+pDi0tCJmDNuFT26lzwaaypHjnr3zVixA5PFax1IsXLKNVIZv5VqWDHzRtP&#10;U+lZ0ewjIbqelX9HXdKfZq1S1Bbm2sAaIEA9O1W7X5GHP0qt5/lR59amsZhPJnPSumnoYVFdmiQ7&#10;42itPTICVOf5VHaomznnjvV+2lSPIUDkVtfQjltqWbWE4AZu/pVoLtXAFV4JAADjPpUwlBPaqRMr&#10;WJoQ75GOtaNnDhfmGKqadhyTjtWlbg4x7VTZMY33HcjAHc1NFuLZJ4oWJMfM3SnoozmtY7EPccc4&#10;wB14rwb9pWPT/E3xT8JeFJgGkS8+0BcdCvOa97eMsm4DgDrXzTf2uq6/+1pda1cThrTR9LZET+6z&#10;Hr+Verlkb1GzkxVuWxH4K0jVvGP7ZVxf3UGbLQ9KWKByP4yef0ruvDViPEn7Vl/qOA0Wm2SxL/ss&#10;TzWZ+y7Dc3viTxb8RNRkUJNdusJH8KqMfzrpv2YbSPWPEviPx08gb7VfsqtnAwtd1eo7ya7WMqMF&#10;ojmv2wdWs9U+IXhbwndxnYLw3LleihORmpv2UYLXX/i94j8UQTmVIglupI4XaOlcP8aviLoMv7S9&#10;9ba1Pui0vSSy7eVQknOa9L/YR0bS4/BV54osCSuo38kokI+8CxrapD2OXLzMlPnxJ6L+0PrY0j4X&#10;6nj7zwlEAPJJBryXx5Zr4Z/Zm03QI4cSXzRJ5RH3tzAn+tdf+11qbJ4fsNHhkLPd38SiNRywzWF8&#10;Zc6tqHg3wZbxbibhJJFHO0KK5MOuWnH7zad3Jnt3wt0yPTfA+nWaxBfLtlGMY7CvJv2yjPr48PeC&#10;bG+ZJbvWIWZU6lVYE/yr27Q7WS20uKILjZGBivBfHtwPFP7UemaY0mU020eYqe5PANc+G97EOXa5&#10;dRWppF/xUv2/4o+F/CU5DrbR+YQeowAAa9s1G8j0zRJJBJ/q4WwAPavE/D+nT+K/2jJ9ZMwEOm2w&#10;jQDsSc16Z8UtWGieBdQvCQCls56+1KvHnqQiOm7QbPmfwJq+sXMXj7xlb2jH7RqEsUDsv39oC/lX&#10;uf7Nmgz+GPhBFPqMYWV4jJJ9SM15Poljc2HwWht9pSTVbnc+0cnc/avcriH/AIRn4QEFiDFYZH12&#10;iuvFzvFR8zCnH3rnlng2a0um8S+IUiAa7v2jRyOoHFe3/C3TDpvhO2hJ5KZIx614t4BsY4fBVtAW&#10;5u7oufUktmvoLQLdbXSLeLpiID9K5cdK0UjWitTiPjYDefYdIVcrLcDI9s133h+3FppMFqq4CxLx&#10;+FcB42lkvvH9hYogZEcE8+9ekW6qsaBf7nNcdbSnFG9NrmZJUd3MkFtJK5ACoTz9Kezqn3jiuZ8f&#10;62LXR7gRS7SsT4bNc11c3Suz87P+CiWr+C/HnxJk8O3l3E0kROctyOelfIvij4Aaxbub3wvdll6g&#10;A1yP/BTH44674G/an1VtN1VmXfkxiSuQ+GH7dt1bGO31eXzF4BVz0rpULxNpSUdGejW2r/EbwHII&#10;7+2mdF7sCRXovw6+Ok15NHp6aQUnbA3ADmszwd+0Z8LvH8CW2qSQo7jneQRXovhHQvhbp0o8RWc8&#10;GUG4ZYce9FpGdkdJqthd6jo0dxfRnL88jpXlfxz+O8Xwl0lYInVWYdFq18YP2yvAPhSRtMS6hIjU&#10;hQJOSRXxF+1D+07F8S9WdLBx5QPyhTVxiS5K5Q+P/wAbpvH2pSXs0gLMx714/NMJnMhHU1Bd6jPf&#10;SF5XzzkCmLtUdK6ErIl6onDqSMGp4iGBOaqKRn7x/GrVuDs3D8aZNlYmiADDJx+FW4wRVWIZI5FW&#10;Vy3ANWthosQLngntT+KbDkD0NSKgHWmPW5JFg8HpVmBMHiq0UihwKtLKu3g/jQ7jJslkJxQrBRgm&#10;ohdBF2/1qKa7CqTux6UJktC6nciCMtuGAK898Wa750zQxtwCc4rY8XeJQkTwxSDJ4rg7mc3EzMxy&#10;c1y4iryqyLihN28kk9alQ5HB7VEo42jj1qSPgEZrhvcGOkYKMAduKjIyc04qPX86guJRDzxyKBEV&#10;5dJbxsSQB2rhfF+si6c28T9+SK1fFuvJbwGIMMknGK462lN3dbs5y1XZMEaegeHm1AhnLAk8CvoT&#10;4FfDC206NdTurcZwDyK4D4R+DpdWuI3MBKbhnNfR3h3Sjp2mIgTGFwcV10KSerJbOp0S9jt4hCmA&#10;B2rWN2jx9RnHeuNW+S3fAYZq1/b6xwF3ccLnNdjshifEPxbaeHNKkupZRkKcA+tfOPiTX7rxJqz3&#10;dw52ljtya6T4w+OJte1c2FvKDCnBAPeuNjG1uf51xV6l3ZDE2AHOaRhk4H606XAOAcUz5Sck9+lc&#10;w2rhtIGTT1AbtyaAoY4Jo3eW+BQS7g1tgAkc0rxTIQVZgR3zTlZmOTT5ZQ64pji9SxYeJtY047Y7&#10;t8Y6Zra0r4nTROEvWbgADJrmCigE1DJCrYz+HNIpVHE9O0zx7Y3RBaZVJ7E1vR65bNErCZefevFL&#10;eOWCUskpX05q9Fr2qW+Cs5YDpk1LibxrNHtFtqKyoSHB/GnrMjc7ufpXl2i/EdopRHcjBH5V0tj4&#10;4sbh+JV9+azkjWNWMjrHKt0PPepIwFj4rEt/ENtOQEkXnoc1ft75JFBVwcnmps0app7E04OcA45p&#10;qSKG2GkeTc2G/SmEKzZVuKLAiYsn+RTSUJIHamg+pFBwMY9aAuSxKsjjJxRIoD/L2pImIPPSntGX&#10;XIzyad9BkbAZyTxSOnHFSLCOjAj8aZJ97AoSArzRqQQefWqk0YKFQfpV+WPHK5PWqNwuMKOp61SV&#10;hNaGHq28Kyjpu61zt+m3j3zXUaxGhQoM5zXMamPnAU/hTOOe5Xtco/tUPilFn0plZc4zz6VNCpD5&#10;PpTtYiWXTHL8YoMmjyW/Q/aGZe+QKreV8u4sOO1XtWXyrySNex4qi7EEg/jUN3BrQC8TQs0jAcHm&#10;uT8Ragv/AB7pJyetbGsX32eFnznHQVx13K9xMZFPzMapKxIwQszgY+8ea95/ZP8AhW9/qf8Awk19&#10;D+5iB8sMOp9a8s+GHgjUfGviS30u1QtvkXcfQdzX2f4G8J23hHR4NIsowBGoDHFdFCHNIDoIYRGm&#10;yMfLjrRHZzyvsRcjvir2m6dNdOkaoTuPYV6R8K/glqniHUFmu4WWLIPI616KtYWxy3w6+E+seJZw&#10;Vs3Ks4UMRwK91k+CMXg34P6xc2EX+liykX3GVOTXq3w++GOieFNITfCAxkyDtHNT/ECO1TwhqdpH&#10;MMSwNCo9Sw5/KtYw7ivdn4069ZPY61fQMCStyylj3IJ5rNdMne5HvXtX7THwRv8Aw94nub7RlZ45&#10;JGYhV45NeLz21zayNbToQwODXl1o2mx6lS4Rd/yHNA2Kig8YHNOl5OBzio3jGAAelc9xj1yUCr0B&#10;yaa7dicY9KBE/wB4GliVSjBhzg4FNbWK1SH2l/d2jboZCM9wa6vw18VPEOhTRyWuoSIU6EORXG4w&#10;CuN1PCyA5H5ZqRq59T/Bb/goX8U/hpfpcWniq4CIMCIyE559zX2Z8A/+C29yJLXTfGtr524BN+ef&#10;SvyQVhHhUkJPXOatWWu39hKskExBjOVOfSiyY9Uf0VfCf9vv9nL4tRRPqGrWUVyr58u4wCGH1rlf&#10;+CnX7d3hz4Qfs/SeH/h1r8U2veJ7cwaebeQFooyMNJ7V+F3h740+J9JkhuotRkR1OX2uRkZrofEv&#10;x91PxlLHe+ItVmuJIIGjt/OkJEYPYVpSUYy5mU5vqad1r9xrHiC6vb+QzS+U/nSs2cuR1zWVPrUF&#10;r4fa0nlHyEg4PQZ4rk08dJDbtHGm5nJ3H1rndR129v2ZWlIRmyQO9buabM+bU7v/AISiy/5/hRXn&#10;nmN/fP5UVPOguedbmPGaQnAzTBMO3WmNLu4BrmMuo8SZU5FQSyKCcLzSmQEYzUUh3Nkt+GKBq4yT&#10;L84oX5eR360AnJBPNBAAOKB2Gs7bsAcetMYFjwSMd6ex5GePrSHGeKA2I5B6HNJHyPmzUhVT1FMf&#10;5B8p/DFAxrupPC/nTST1opkjlWAFADtxzgrSnaVwaazHA+lRyM+0kGgBVUKc5pcDOabE4ZduORQz&#10;c8HpQAroHHNJFGw5K/8A6qeiktU6wlhzx9KAHW6njAq/AgIyOtQW0JwMAcdc1biTaKAHqMjpzSMc&#10;KacpA5NMkYcnP4UAQzblHBqu7kDBJqaV9x+lQO3OcUARGTuP1oa4YLtND4LHFCKMZNABv9R/9akc&#10;55A7d6V9qjcfXpTC+45x0oATdyB0x1pQSSNpoyv3un4UK23LkfSgFqMJLGlLcAdxQmN1KxBIAoAQ&#10;klTnpTADu9MelOzjv1ppbnGePWgBnmuv8OaUsxOQSMigsFOCRz0pobB5JNADXkkGQWPNMLuRgscU&#10;6Xk5FMoAekxRAop8cztliOlQg5GaliUhcE9aAHgnPp70MzqRjJpFG0YzUgAIGR2oAFbPfmpEcg0w&#10;Koyc80oDHoKALdvcMrcenetCGbcvBxmspCUOT9KtRz474oJeho+aduA2fWmh92QarxzByAe4qVG/&#10;WgEwcnOKil68VIxySahlLE8Ng0C6DJFCjAqMqD1qVWLDa3r1qOXCng0CRGUXcTTJEOAQOM0+SXGR&#10;tH1qPzQVKk980FoRhkYpFUg5NOBB5Heg8HFALTQKXY2M4oAycVIMhcAcUC0IiCOopwZVGKc4381C&#10;WwcUBr0HSKD8wx9KjyR0NKxz0YinBMKD69aChoYjv+dORwSM0hQ8nigso5X+VAE4YEBge3SnF/l2&#10;kDPqKhhk5JbHtTi+OVNAE0TsuARn60+S6G3CjnFQrKrcdKWRATlfxFBLHJKW4xzSvJ8u3aM461CG&#10;KtkdKeZFPzHg+lAbIYj7ZORVoMzjB5qk0ig1atpV4BNANNigBOSDTkKn7p61Hc3CKTyKgS6UnOcC&#10;gVmXmVQclsZ7U4XG0YNUPOkkO4E+1S26zSn5zn60FE73ox8gz9RUCCeZyMHGetW1t4wclR0pyxom&#10;do60tARWfT1J3OTmpLOxjHKr+JqZ2IP9aktw27AFDegxVjCnAHWnLEWOCtSRQPKflH41oWWnKCGk&#10;H1qGw2K+m6S90xwmBnqa2I9PtbMAJgtjuamt4h5WyABTj5cCqzeFNfvpxJDeDBNQ7sSdy1aWUk0x&#10;AYdOldJ4f8NLKyzSc/N0rHsfh54xfH2KdBkfeJrpPD3w7+J624iS6Utv6kdqlRTY0mjtNC8OblRb&#10;a3UHua7Xw54QguLiIzQ9CNwFcNougfGfTXWKy0uOcAgZYc11aeJPix4YhW4fwSbkgjcIl/8ArVqq&#10;PO9GDq8qPYNA8H28EavbxbQOwWuu07RFaJdsZGOp9a8e0z45eM7XT4pdQ+H12Hc42JGeK7XRPj1O&#10;kUdtc+Fb1XZQWzCeM/hQ8NNdTN1U+h6bpVrFGQAh/EV0elWf2hhtX9K8r0j9ozwpHftYapYTQtGM&#10;sxiOD+ldp4e+PPgW72vE7LF3kK4FZSw82Cqo7iHRrhgPIUdOcitCz0WWMLvRSe+a5q0+Onw5hAUa&#10;xCdx4+cV0+heNvCOr4n/ALVRVHPzOBmpdCrFbFKcWdHaWEZgSMptOOgqe20SB5N+w8GobLxH4auZ&#10;hHBqcTYHVWyK2rS402Zd0N5HwP7wxWDpz7GvNCwy10qFeQh61sW2nB4QATVK1nt3k2x3qMevDZrX&#10;scqAS4IzxzUSjOwRaGRaVsbJP6Vs2NkEQEjPFRWsRmkDMBitaOELHwvArJp9Uax5Sq8I6bBViwsp&#10;ZcYTgUQRee+BjA71r6fAFGxVxipNFZsltbSG0QFF5I5q7awCbGR9KjMKlQGbH4VoWFscDaaiRrHy&#10;LNsiRoFxirGwKQw9KZFb/wB41KFLAKpyc9KhN3NdLCqQ5AANWIo2xgH06UyKCX72z8qtW0bA/OB1&#10;7UcxKTbGBccNz9atQqv8I5oa3VuQtSJGsS7h16VI3ERUZn6c9qfs25zSJdRt/DUjOhXOe3pQ2xJK&#10;4xliVcs2DUUupNbJti71UvrljIVVunaoBK4GXrSMdNRNpMvwX1w0mTIfoa0bfbIAzde1YEV0of8A&#10;DrWtp8pZcA8dqUojjJNl+QhBio5LhkGBzmnSZcA+lRGCQjvUaNlSfYfal7hyGUD2FX44UiHy02ws&#10;W2BuhxTru0utuIj09K2irIzd2yaBGdhit3RrXy13AnnrWHpFvdov745Oea6bTFKxDC9cdq2giHJI&#10;vRQRlAHXPrmp9PgRJgUUAHrjvUUQdsBuB2q9ZRqGBA/MV0QTMpzjc0FB2hVzVyERk5AqtEwOARWh&#10;Z2o68Y71oiH72pPGAq8d+lAEhYAcZPWp1tuMAcCpIrfLAY5zVxuRJWLWnrsUrjmr6OE6Cq1vA0a5&#10;PNTxguDk9DVpXZmTRyy7wrc5q7awBgWbnjiqsCopG45Iq7AxXp6VqtxqwzV5f7P0qa6J2qkZJNfL&#10;vgXXZZpfHfj64IJNxJDbsTwQoI4r6A+MviL+xPh/qN40hXbavyp6cGvmnQYbXRv2fnWOcrLrF8fm&#10;c8sWavby2FqbZwYl3kkel/CLT38Ifs63utSZDXcUkzZPJLZro/2XrM+H/hE+pyxsGm3zfN15rF8d&#10;XkfhD4DaboEs6h7lI48Dvmu3tPsvhH4J79qx7LDj64q53lp3ZEdNT5e17RLPxdqHi3x1d2JMt1dN&#10;bxyOOSBkD9TX1V+y/wCCI/Bnwo0zS0UA+QCRj1FfMs9zdr4UtdOglIfUtTUgjkEM+cV9i/D62lsf&#10;CtnBIceXAoOfpW+ZTnGhGBOFjF1HI8z+Mip4i+MOg6Iyh0gczOpGcY6VEt5ZeIv2goLCMq39m2ww&#10;o52k/wAqp6dqLeIP2htSuWnLLYWwUDPQ1Z+AOj2eufGLxH4twS/niLcx6gVhb2dL0Rq3zSPdLm7e&#10;3spJlIACE183+ApJNe+NviXxhcoB9kXyYmB5AGa+gvGV3Fpvh26uGlCgQHn0OK8B+GS2Ok+CPEPi&#10;lpN32uSQ7j+IrDCfBJ9yqqbaRufssPf+IPFGv+JrpRh9QZI88/KDiuw/aWuzF4DlshJsacquB1Oe&#10;1Zn7J2ippvgd9RQ83M7OD65as79pnVWk1HS9JWbEb3al17kCm17TGadAuoUTPureyMXhnwrGAfuk&#10;oPbvXoXx31RNG+HB0+I4MyqhA9yBXkPh25uda+PWnWEDHy7Kyyy9ueldp+0xqNw50rRIZATJdKWx&#10;6CtatJvERT9TONRezbIfC+ivbz6TpakbFC8Z/GvcbZgkCwhQCqAAfhXkHw7hl1DxTAJGz5SjAHti&#10;vW7maO0tZbiQ7dqZz+FcmNu6ljWj8JxWj20mr/EuS4cZWE8e2K9FJSEAkcAV558KdRXVvEd9dIvA&#10;cqGI613l4zAE574rlxD99I3prS5DqF6wjZQ3b0rzj4y6jJbeEL68SXb5du5z+FdveyYVhnBPevHf&#10;2qvEjeHvhTrN1v4Wzl4A68VyxV5G8dZI/nV/4KFfEG08Y/tFeIL6O6eWWPU5Iw7H+EcY/OvCYNZu&#10;ImwrkcdjXQfH/WbnXfjL4i1Oc8y6rMQB6bjgVxrOQM16ij7oqr946/Q/idr+jMpstRkGCP4jXax/&#10;tY/Ea2002MGqy4244lIrxxJsYC596sQzKT15+lLkMrs3/EPxA8SeJ71r3U76RmbuWzisn7RMzF2c&#10;knqSai81MEZHSnAggYaqUbCLVvMeufzqUysx+VqrRHK5qxCBnrVpATwtk/NzV2OVkToKpwrt5z3q&#10;1GN68UgJopdx49atRNhQapLuXAFWoXOQuPrVlIvRSA/KR2qQnK5xVWFyOozk96sowIxnrTKGrE4f&#10;dn9asbyqY65poXPOaa7bR1oASWVlBYj9awvEHiAwRlFbGPStDVdQW2hYhsVwXiHWVnmby2PHv1NZ&#10;VaihEnVsravqk11Mct+tZ6yHqD1qN5WkbcxpybSRz+leVOXMy7WLMPzc5P0qUjauQOahRtoGKWS4&#10;yuwdqSQhHlCnGfrWZ4g1OG2s2ldhkDgZqe+uxAMk/WuB8Z+IizNCshx6ZqwMrxDrL3VwSX78c1b8&#10;FaVca1q0VpDGWLMMgelc3bmS+udoHLHufevoL9nn4aRQW665qEQ3sAUJHQVpSg5yEz1D4W+EoNB0&#10;yMzIocqD+ldpe67FBaiKJQOOaxR/o8QSM8DAAFVbq85xnP1r1YR5USty4t+8sufM/WsH4l+N00XR&#10;jp1tKPPm44PIFXLu9h03SZdSuHUCMcZPWvJNf1q717U3vJnyCx2j0FY1qnIrFLcqTTPJL5zsWLcs&#10;T1oFwBxUZ3McZ49aa2F4NcDfUrqTPKWPWhcls56VAjlmHX8amwWOT0paMq9kTZwM0blJyaYAcZ6+&#10;1I4JOBTJuSCX+FRSliRio4+Dg1Oio3QgfUUAkNIwuCcmm9SPlFLIDng0wNtxk9OtGonZseynOQKU&#10;oQvNJ5oz14o+Zx97PpVJD3GNbKSWVRnqCKaLW6XEsLtwexqwBjvViNjGn1ocUwV0M0/xBqlmQpkJ&#10;AOME10mm+PkiRFd8EfeBrmjFG2W4/KmtYq54pezRoqjWx6JYeL7a8XzBOAO/NaUOtW7KDHODk15Q&#10;y3VqMW7H8DVmz1/WbBgHkZhnpUum0jSNd31PWI7xXbjn1qwjq447V55pvj9VTbMWBJ5rodM8WWUx&#10;XbP1HTdWTgzaM4s6ZSAp9KnjZtmMcCs2z1OK4QFX4I71cS6jIwG+lNKyLuibJJ5PWi4hjDAxnPHS&#10;ovtBJ6Z/GgTB+M4plEskcaRcLyO5rLnBMm7Aq/JIGXHrVO4Uk4x0qNULyMXU4pGdnK1zOpookJxz&#10;XY3qrsJZq5nULeMl29+KpM5aq1uZUXzdOakv1k/s9wq5AU8Gnw2uw4FWLhEis23DPynpTaMOp5Dr&#10;8TR6gzYxnJyKyL5xHGZCcc85rd8Xtm/YhtoBNcb4i1QQxsike3NSooT3MTxDqElxKYVfgehqhY2z&#10;3V0kSoWZmwAKjmlZ5mLnOetepfsy/C258YeKYtWvLUvbWpDs2OM9hVpXdhHtH7L/AMIrfw/pFvqd&#10;5b4uroAuxXBQdhXuumeDpLuQQWyM5Y4BA70fDvwLearcRW1haERjABxX0V8Mvgpb2UMVxeQ/vFbO&#10;GFelSpcsQbRyXwl+CM0jQyX9oT83zllr6I8N+GNI8N6cn2eBF2LtJwODUK2FlomnxQ2kQDtINxHa&#10;uf8AFfjhtK0iSyt5vnN2eQecDvXVGKRKbbOmv/GNvDpdyDKqi1jaX8AK8j8W/Ey+aZYruc+WyGTY&#10;T/eHH9KyviR4/ae1ngsrnalwIoZUB/hU7j+Zry/xD4xu5rk3jXG/ykAkJPbGAPwFRUqqJUYNmR8R&#10;9WXxXHcTC2BMGTkgHqcCvEfG/wAJ9OvLp3sY9hVQc46t3r0nU9akeeaOJ/3bvg++Oax7+7U2/nyH&#10;JllKp7cZNedUlzO50KCtZng+v/DzWNIuHAgJCgkgLxiueuLd4G2yxlTnBBFfR13Y29/YTweQvmTh&#10;QXPsc1yWt/DKw1JfKiiG9z29qwtqS6dtjx8FVPzL244qq82Lhh7eldpqfw11C0cNBygJzmufutH+&#10;yXL/AG2EpyQML6UWJadzNMiouMAU0TljlR0GOaJoSmUJH3uvtUfmAHhPl9fepsybsmD4bHenO3Af&#10;HIFQOrF/MXkYqQsfL69qaJvckErKgbA/CjztrnJ/CoVZjEYyfxoXnIbPTJNUBMkzI272wBQzBRwM&#10;9qbbBZAee/eiRSZNoPTqKSQB53+waKMH+5RRcDy/7QBxux+NOEyrz3+tVCTjPWjL5znr71IrInad&#10;gM4Appkyc7sfjUYfgg8/jTTmgdieNw2cn8acSDUCOFG08UGUjhWxQLdkxUE5P5U1+vSojJJkHfjj&#10;nmh5WPIP60BbQexAHWoXznmhmYdTnIpKBhUcjqrAlc1IBnqajuB3HHvQA1pVc4wcetNlbC7Fz9aI&#10;pFDfc5PGaewBySooAhiIA+an7k3AD170xxtPHekBwcigC7CgbGCKtQIp4zVS2DHjPNX7VARlqALE&#10;aYAXjpUijAxmkQE806gAJwM1BK5HSpHcbtuarSyHeRQK4knQ5qvM/YHp6VITwdxz+NMcp2SgZGHz&#10;zn86Fkxxg0w8MTj8KQ8DJoAmkKhfm61DnnilEhZecGmE7Tn9KAHDOMHpRk+tG4YA44qOQvvwpxxQ&#10;BICM8GlwepBpigjk4JxTqAEYA03Krx1pGY8nNNViTg0AJI5DBSOM9aRRv6Gmyk7/AP69NJwKAHyA&#10;DIzTKaHBOMUFvmwGFADqlBHXPTpUXbiiNmA5/WgCxkdM07cccDpTI+RmnNkHHtQBIFBGS1PjIXoQ&#10;aiBGMZ7U6PhsdjQBKGDHBFSI2Dye1QsQGJBGfrTkYsMZ/GgC3C2CuKsBxu4PHpWfDK4baT071N5p&#10;UA5oJSaLTS4qGR+CepqIzs3Q/rSNJ3P5UC1HCQ7Sc1FJIW460F8jGKiLYblu/rQNCyE9B361HuJ4&#10;UUjkscmnRnC/jQUSKhK4FL3xTFkwc7v1pu9mc80ASh9pxmlNx8uAaizuXIIz70wNg/SgLEvnknGT&#10;780x3zx3pRGH74pjrtbbnNADgcnG0/lUyNhCG9O9RRnPzelOZxjg0AJIRjIqNQC3Jx9KGYknmnRh&#10;f4mHuKAJFxjK0HBGAQPpTTIiDap/GmGVQM5oAnVsDJHHrT/NCjg5qkJ85XcfzpftBUEA0A9S2sif&#10;eY1HJKu4gMPzqm9xK/yoceuKWKOWQ8Z/GgCYy5P/ANep0kbaNvp2og0qRgCWFXrSxVDkgcDpQJlH&#10;yJpSFK9aVtNnHOePatRlWNegqGSZR1UUDIYIFQbW7VZttijKjP0qqxdnJVj9BVmyU4wRigVyVzgc&#10;GiMMzbcHmniIvxtqza2pP8PJHWpvZDIPIG75hVq2twvXHParC6U8h4OPrWlp+gPM3z8D3rKUxrUq&#10;WdoSwAXv0xWvbaXKxB8vIPXitTTvDsUYHyc564rf0fw750wKx8DnGKzbuNRMXTNDIUK0H3j1IrpN&#10;A8JtLMoEZ+brxW5p3hc3EqwhMEe1d14U8IRROm6PnjnFCYKKuZnhvwW0W3fBx24r0Twv4MUhXEHQ&#10;9xV/RvDiBhtXPHpXdeG/DsiwKu0flUuVi29LGVoXhmKKYfLzj0rq9O0AM4AgVwcdVrQ0nQER/niH&#10;btXSaTpMe9VEYzn0qfaNGXLfcy7LwdbuRLLp8Rx6xCt2x8F6Hcx77nSISwGAREK1JLNYoxGsfPsK&#10;uWUREQQ5FT7Wp3FyxXQ50/C7wjcTgyeGrdi3DM0dXrj4NeCLq1WzfRI40PaNcYrqbC2RSCVyfUit&#10;CO1eRgUUHnjNNVqi6g4RZ5637LXwv1NoyNNKbHDDHrWzP+zD4OvLRLeNpYgvGEcivQNP04sA2zkd&#10;eK1oYtgAwPpSliasuppGjC17Hldt+zbaadps1lZa9cRNIuFfeflFUtF/Z28c6bbS20Xj2dg5+Us5&#10;4H417IULnlOtXrPTxIQCp/AU44upEl0YtnhHh/4B/Gex8QtJL42aW167W5yM/wCeK9Fn8HfEWz0O&#10;WHT9QYzhf3TkdffivSLHSI4nDDJP0rUW3jMe3aOMdqmpjJyexpTwyseCabZ/tHWjI37tiNxwxPOD&#10;wKrT/Gf9oTTNUOnXXgN5IU4EyZ+avo60jiwEdAc9sVZu7CxSIYtowfXbVRxkXvETw0krJnzS/wC0&#10;j8VdCkAuPhpeSAsMkITj8q9C8KfHvX7izTUNV8J3MSsoJQxEmvVINE0+7QGSwgI946tx+H9LEYiF&#10;hEQe22lPE0Zr4RxoVY9Tz+1/aI0cljcaJcIo4+aJs5rUf9pjwFpNqs988sWTjla60+DPDzJhtKi6&#10;5+5VLVfhH4I8QRGHUtChkDf7HNZudC2qNFGqUNI/aE8IaxIn2YvscZDY4robT4o+C1dWl1aKNmOA&#10;rvjFR6f8HPBdpGkcelRAIu0YXtVPxT+zp4B8SyR3M0DxvHnbsYj+VRfDNlpVluddZ+NPCd5Huh1i&#10;A+g8wc1ai1/Rphuh1CIgck7xivIrn9k/SYiW07xFdQ85AE7DFT3HwA8SSaS2k6b4umjLDHmebQ6V&#10;B7MHVqLRI9ft9X0+QfLcIQehDCpJLq2kG2O6QZ/2xXkOlfBf4haLoMumt4saSUnKyF+Tx9a5vTfh&#10;l8f9H1FpZPFhmjDEqpP5U44elLaRLr1Fuj6BRAhwWBNKzAjIcfSvBtTg/aRg4051baODgjPPWunt&#10;B8aZNFiL+WJwmXG7v6UpYaK2kONaT6HpElo7tvUqcj9KglgkI27a8dvPiz8dfC121pL4Pa5RWwJF&#10;qrqP7TPxR0QrJf8Aw5uZEYj7sROK0jhpW0aB1l2PbbfTZGYMwbGO44rWs4CgCo3FeG2n7WWryPCJ&#10;vBF0gYjcfJPFdVp/7SGn3M4tV0abeDhsxHg0Sw1QzjWjc9WigcjG7PvT4opN4DDivLbX9qjwhDdN&#10;aajFJEyHGDGa6LQf2gvAetKZo70BM4yeDULB1b3saPEwtY76Esgx6CpkZicbSfwrk7f4w+A5ZUgO&#10;qqpcgICep9K6+zdLq3W5gbKOMrTlRnDdExqcz0ZYsY953D8sV0FjCAikDqPSsrSoA756VvWUYRQp&#10;APTpVQjYp6oljtieVNXbKLcMYyfpUTMIkyR+FO02/SSbbGvTrW6MGne5pQ27ZCoOT7VpWqGLKtn6&#10;1UhBzkcYPFXIixGSMk1W7KTsiyr45Jx6VPbtufK5qv8Aw9O9T2gYHGM8itYmLk2zSTPlj6U6E4OD&#10;1otx8gJHap41Qcso+uKIuzHYWFSWzzVuP5V5PamReWcECpQ0fQ/jk1qncR5P+1zrU+nfDiS1gXcb&#10;mRY9oPJBNeXeKtBGor4N8D2alUe4jmmUL2H/ANeu7/ae1D+0vEOi+FocHzrsGQdflzWZp2nPqXxz&#10;0qGEfu7G1Fe/hb08OcNXllUsXv2jtJe81Dwp4Rjyf9LjZkXuB6ius/aFkudM+DbaVZuFllgES+2Q&#10;B0rO12JvFXxxtIpF3x2CAjPaq37V+qTznTPDlvIQHnVpMN0UYqqbc6sUTUsoNo8p+HXha+1Lx54e&#10;8O6iDJBbESMOeo6Gvsa+lTR/DkghHCW+Qfwr50+CNvb3/wAVSu0FrWLGfTPSvcfifriaH4HvLlu0&#10;BAyfalmMva4hR7BhUoU7nkPwjsNreKPHNw5aSed8Ox6AA4HtXZ/sv6fJDo95q0iYa5nZicc9a4/w&#10;hevpPwWu72fhrt2P1yTXrXwK0yPTfAdvvjAaSPdn681hiZtU2bU4q9xvx4vXtvhzfOkm1jEwHzY6&#10;givGZ0/sb9n2OwRgJLrauD2yev616r+0nKjeFV05GA851BFeYfFSwK6L4c8N2wP7y5jLKO4GODTw&#10;llSVyKt+c9h+BWjf2L8PbG1ZhnyweBjNeV/HM3OrfGDT4A+YrTdIe9e5eGtPOmeF7aKOPG2DPHbi&#10;vBPEt+t58Sb/AFCc5WIEK1PB+9iZSFX0pJFj4EW63/xX1DVTGSsICq+OvNavxhuV1v4mWdrG+Raq&#10;WODnFX/2e9GRI73V415lcknFch4lvr23+J1/fTKTEU2of511P38S32OdJqmel/BKyuJ9euLqTOEA&#10;APpzXoXju5Nt4fnkV9pEJ6VynwECzaTLqCr/AKxuABV/4yaq1h4YlBJBc4GK8mo3PFWO2mrUzK+A&#10;Mu20uZzklpThyOvNegXtwzHAOBn1rivgvpraf4aEroR5jljmutmkL8EfSufEte0djekrxILkiTpX&#10;z/8At56rp+gfBHWrvUJxGos5clv93vX0II8oXAGBXwH/AMFxfifqvhL9nzVNL0uQRvdRGMvnGAfT&#10;361z07OaOiC1PwC+KN7Bc/ETWbm1k3xyahKysp6/Ma57flsk9exqe+hllupJAxJZyWJPU5qqcq2G&#10;HPvXqJ9Dnm7yJ414LZpfO7AVAGYdGNKpJOSaoktI5PUmposkg/lVeAgjNWEO3GTQBZiYqcdjVmHI&#10;GcVVRuBVy2ZZAdpGad2hpXZNE/ygZzk1bgYBc46e9VGiZMHnrUiSjGMY/GkK1i1F87Ek49KsRlVI&#10;JJ/OqcUhXA65qdQxOATWiAuxnnGasRZC9TVSNx+VTCbavWgtbEstzswufrzUc93HHGWZvrVae4C8&#10;5/WsTXdW8iNsOe/elKSirhcj8YawGiMMIwW6kelcVdSksTmrOqas8jktITk81mvLu5HNeVWqOcio&#10;rqOV8nBFTKcYIqFPpTwxHGR1rBDkTpJ2pk8wjUuxphfB4PTvWdrmopBCQZBnr1rRbEmd4p1xYLVm&#10;U4PQc15tq1+1/csAxI+vetTxbrJuJDDHJ34we1Z3h7RZtX1GK2jBJd8YHc0wOt+DngGXxFrULPEW&#10;QEM3HB9q+otB0iLRrFLeFNqqo4A6VyXwf+HjeF9JiZ0+ZlBY4rtbq6EHyDB9ea9GhT5Y3Je5LPeb&#10;U5/nVB2d38wngd6hmuJLqUBDxn1rP8ba9/wj2i+XGw86ZSFA6gVvKdldjVjnviL4ue/ddJtnPlxf&#10;eKngmuWhcMMmoWleVy8jEsxyTUsZ24OCeK86pPmZaSsDFg3BIppjIbLc1IxUNliBx61FJKu4gEfU&#10;GsWPcUYAqdcYwDVdVLnG4Y+tTK+1ecY7c0LcUiQE9AaQnvSBhng0M2OKokUE9RxUmTgYqEMwXLCn&#10;qxAyOefWmBKpDH5jk02RVweaOOwprkqM5+lNbjshoBJxinxls7cfjTUckYxjNPAA6CqbE3YfEc8E&#10;/WpnkA+UfpUEZLcbcc9qXBBJJ4oTuNaonjcP68VIvHXPT0qCAgZY+lPV5JWAQcetUlqBMQGwpqcx&#10;oybWUflUBXGFU81OuTxyeKsm4xbCCX5GUCk/sidWBtZCpDdqsQKzOAf0q5EMEdsHtRy3GpNEI1rW&#10;9F2oGaT1Naek/EONGWO8DK2MHJqFoFlbc3I+lU7rRoZ2OVGT04qHSRqqrR2Vl4u066QmOYE57tWj&#10;balFKhZWGT05rxfxRbar4YgOp2Fy6hOoB4NR+HfjcqMsWoEqV6j1rCUXE1Ve57klwrgEHHHTNEgZ&#10;gX68du1cNoHxY0O/hDm8UdAFLV1Wn+IdPvYx5cwO7/aqFG5rGpFhqEQZQWbArn7238xsKeSe1bmp&#10;XKSjarAD61j3FwsZ4AOO+arlsZzd2U3s2tJTDIcsOxNQ32PKK7sDBp8m4s08smBnuay9d1KC1tDK&#10;8wAwcnNFmc0meafEGRLe5k7AA+1eYazePd3bDcdqnArp/iN4mS+1CZYZsqO4NcYpDuXLAZoasSXf&#10;Cfhu/wDEusQaRYQGWSaTaoAyTX6Efsv/ALONzo3ha10dLTDy4ed8cliK8X/4J1fs7XfjvxD/AMJf&#10;e6eWiiO23Zl4PPJ/pX6deA/h/pHg3T0LWqh0GACveunD03J8wbGB8PPhdY+FooIXs1D4BcnGa7m6&#10;vo7C3DQ4CqMHFVde1S109/NWQZK7uO1cprnjWJbVoGIyVO0Z6kV6C0Jauanivx2sZkhtpsCMAl/9&#10;qvL/ABd4vmOn3MzSh9koUN0+Y5OBVbxd4vglVdOEoDuokl5/SuC8TeJllu8Qy5ijbcFPQtjGT+dR&#10;UqpaGsadxPEmr3VoI3vZsu843KD0AXJriLzULlmnErkLIxwp9M1PrGry6hM95JMcI2Ovc9ayb6c3&#10;TySRfdbhBmuKcru50wgkRXUoYjYeucYqtcRSsyxlQViOVx6kVLOogjXylJwfmY1Y1jy0MS2jZJjU&#10;uOwY1k3c0skMlhitEYBwcj5G9cCqW6RVM5ABUYOPSrd4AyoVPGzavvjrUEayKDuUAFuQaQWQxtEs&#10;ZbdDMdpZdxUjt2rntb8FabqtsN8A3uSAMdh3roZgxBZmJZjgewHSkY7pGLHH8K+3FBLhc8o1/wCE&#10;Mm9prJiRn7uK5PUfCl/pzFZ7ZiByMLXvk8CkCNhjfxz3qjd+GbLVkMckK7Fj5OOtBm6SR8/zwSLH&#10;tVSvrxUTttjAHPqfevWdb+F9jewyTWiBfl+QY6GuF1vwFqunW7SiIlSflIFTYxcGjA3Ki4Y8/Wn2&#10;zDJA5LdM1Dd289o4EowR1yKfDJGsrSKMjsaHczsSrw4YAD29aSNz5jMykknqaIVeYF8kBfal/wBV&#10;KAzfrTQ9B3me1FHmx+/50UxHktOUrtyecU3GeM5p6hQMfnWYDfLO/OKQ8HFI7FWJUd+tNDkce9AC&#10;soJz+tNODSscnIpKAFA3ZJNOVtinIOT60iEYxTmI2e9AEec96D2pCvPH40uxRyMUANLE/dpkzfKM&#10;9jTghI54pHjzww+lAECkK27HSpPNVsgU1oiG2r+tAUgEY5oAY3zHJ7U+JNz4JxTAj9SMHPNW7eDA&#10;xjOOpxQBPbIpwS2D6mr0KDbkGoLaMDGR+lWkUKvFAupKB8ooAxSA4UE+lV7mcK5A9MCgLksz7Tj2&#10;qlK53kD16055iWDN1xUMrNnnqaAtqIz9waa8oxhaQkAfNTGI7UDAnJpD8wwe9PXbjpz7UYB4Cke9&#10;AEe0R/KCcUMVIxzxSumTQUBPHFADed3PrSyYAyaRsRct/Kmm4jbg8UASDBAwecUyR9vBJoWaL+9T&#10;Z5Y2GF5PSgAZh09RTQcHNNDKAMmhz+lAAcPznFQs/wA+B6U/zAgwRmkwpO4rj8KAGSZXApVy3OOe&#10;1MbLMT709GCjDZ59qAGmQg4U9KkVgcEnrUT7Q33hUsYIHzdqAJ4nDDHSn1AjgHJFSLNGRxmgCX5V&#10;Xp1FLlW6Go9wK5Bxn1pdyj+IUASFiW5H409XCDg9qh37TgD8xTlcMBzQBIJcHJFShy4yTULELgba&#10;Fl2k9s0ATqcHOaWUhVz71ALnqAKcsgbhhQApkAGaic7mJFPYqWwPTpimMNtAtBBzxUixfKTuNNVD&#10;kE1KQWXnigZBgq3WlDspyDSyKMg0zBJBHNADt3O49akAQIOKYmADuH6UhAB4NAEikDn2pkjAkkig&#10;FSMNn8aZKy52igB4m3L8o+tNMowQTUKTiFdr9aQsZAcc5oAR7hzwD+NBu1HG6meS7c7TxSCzmfgJ&#10;z9KAFF1ufAPFSKzSIcnpU9roksiYkH5Veh0iKCLG05NAGWIJHIUZFWYdLllI3BquxWUSH5zg+mat&#10;pIkeAMdPSgVyraaFGh8x1OcdKtLZW8fRMU83QA4P5Co5bkvnZSBuwjXMUPRf1pYboSHiqkqTs33S&#10;als4m37iKYFiYlwAvao5LdnAIH6VPtX0p6QO33FqeYVitb2p6nvVyK3Cjp+VSW9k+c7a0rPSml5K&#10;8DtUOaKSKdrZSOwwprTs9MLEMc/lVvT9KeV/LiTAx1NbVloLQ4zz61k5NhZmfYaOssgBzx6V0+m6&#10;BtQEoRkelWtC8OsZAwi7V1ek+HLi5uFAjwvepZpFGHa6BIxDJGevYV1fhbwfczSZizwvUiul0PwS&#10;zsIxEOtd14e8FQ2sQjMYyR2PWp5kNxZzHh7wlJGys0e85HOK77w54MQoshhzx0rY0PwZarh8H6V1&#10;2maNFbxACPBqZSJvcydM8ORxLtFtjjrXVaHpaABAhFMtLA+YABxXSaVppVRIFqG2xJ6kmnaSp4x+&#10;lbGn6SICJH7Co7GylQ5yAD0rVgidVGaEmwlJDDbee2FX86v2elHuvPfIpLG2dpsla3bK0+XLLipk&#10;+UIK7K0GnFQCIz+VXbKy5H7s9anUkyCMJnPpWhZ2LbgdnXpUczsaciuS2FqBHn25zUwtiXwCfwq1&#10;aW6wrlh17EVYjjRj8oH4CouzSyRFp2mMWDPk1rRW6RAbF6VVtN6ycA9OKvRhnwMUh9CSOSTcEUVa&#10;jWVRgrz9KWythvBZeaui3ZyCF/Si2g02Mt7afcHCH8quPay3ACuSD9KntECIFx0qVWG7NQ0jSN3u&#10;PsLYRxgEHOe9X4rYAhsD8qgsyssgXbV/aI1yF5rO7NrxURotsnn19KsW9uAOlRRbjyQasI0gAIB/&#10;Kk3clNIkCkEYqQuWHXNMQ+vpT1TjJHFBLk2xn3zgoakiUocqn406GNnfhe/pVkKgxk9Pap5nccYd&#10;SvMGYdD7U3yQR8y5+tW2mgVQMjNRsu85BFUDSHW0cZIXbgelSzRqAdgxUUZ2MAfzpxZieB19qLsL&#10;JIalnBOczRK2fVRT5NE0q4QrLYRN9YxU1qPVe1TND8obGOauMpX3FZNXMyPwd4ff7+kQ8/8ATMVJ&#10;bfD/AMNeb5y6VEjEYJWMVqWyjceKtxpjj+VaqdTuZ8kOxyupfB3wLqjP9q0OJi3U7ADTLX4E+BIo&#10;/Li0mNRnI2oOK7NEDYJFWYYRsBGK6IVqncxdODOEuP2bvBWo3VvewwmJ7eTeu3PJFegaVpK6ZZx2&#10;UbFljXAOKmtAwbCj9K07TT5JHDMOKuVWU9GONOMXoJp1o6ncFwK17WLJBHbFJDYFU6j6VbtrfAyK&#10;qKQpXRK1ukqhWz0qey0uCBvMSPH1ot4C55BAHer0aqFwTmrsib3H2kOWxuz9KvQKBwaigUL0FToh&#10;OSBVpEPYmjgZyMD9KvWlmVOWHb0qK0QjHHpWjAgK+mKvTYlK41EwOKlQKxC9abIgI4HepLZQOSDn&#10;HU1aQm7Eqrtp2f3bO2DjrgUq4A+fAHqazNf8UaL4fs5Z7u9RSqkhd/J4renTlUmkjKUlFXZ4v4xh&#10;bxP8dIw4JjsoCQQeM+tafwf086h8RdY8QTnK24IjyOBiqfg5ZNa13VvF52yE7hGFbpntXR/CfRL7&#10;T9C1fU7iIrJJuKr9a9xvkpqJwxfNK5H8JYrnW/inqesuC0cblVPaue+OF3cap8U0gCgxQQkNj1zX&#10;Q/A3xLo+i3WqDVboJMJWOCOorE1/TJfFGvX2vWoOACY/l7UUVKNXmY5tOFkbn7N/g+FtdvdeSMky&#10;EAnHpXX/ALQmV8Ftp5PM7Adeay/2c9e0220i4gurpY5lchgxxT/jVrVr4k1az0LTJRIVkDPtHHWu&#10;arzyxF2a0+VUznvGtomk/DbStBgjyZWjBUema9n8AWYsvDFpbbcFYFyK8v8AHFqtpqelWuoRARIi&#10;cnoDkc165pEtrHp8TROpRUB3Kcis8Q3yKxpTavqea/Ha3m1zXtP0m3kO1ZVZ8emaytds4L34h6bp&#10;xj3GAL1HStrVJx4g+IYlgTfFEcKR04qto9rDq3xTMxz+6OAp9qqDahYHbmueqarcJZeHpHjGAlv0&#10;/CvmjVknEep6k4G92Yrj8a+h/iDfJYeErlywUsmFyOvFeDarZXIsdhjz5j+nWrwPu3kRXaeh6B8F&#10;bS50j4cm+eI5aIsNxrz9tSGvarctOvPmkLn6169YQQ6N8LvLJCEwdD24rw/Sbrbrcip1eTnjrW9C&#10;XNKUjCeiR718IIBpHheKNByWJORVX4yzLfWkFs3JZ8gCtXwTGYfDtsgXnYM1w/xb8Qu/iS00iGQZ&#10;LAFQOlefH3sQ2de0Eeh+EUWHQLe3VsYTOB+FaLjvWZ4fRotNhjYdIhk4rSHKE+4rhqu82dEE7A0o&#10;igcueK/KX/g4b+JA0b4YxaZbMpeecgqex9a/Va/Hl6dK78bVJr8Mv+DiH4mwx+K7Hwc8hfzSXVcc&#10;DBooq8zeLsmz8uJtSfzWfHJPzfWqz3W9yw7+9V2uBIxX9as2ulXNzEZ44yQDzXobHI9WRtcEmpIX&#10;Dcbqge3eOTYwzg96nj2kZXrVJsm2pZhfYQB0qwj7vlBqkhOcCrVphTuJHWmUW1ICgk1NZXIikyR9&#10;M1XklR2wOlKvB4oA1Te+fhcdKVSCOKpWrBeM8nvVtAWwM0AW4SgwCatCSNUyBz65rOUlDjkke9Sq&#10;5fGKu4F6OUE8E9KWWYqpBOOPWqscihiWOB3qPUb2NYiytgAc0x3FvtQS3hZnYdDzmuO1vU/OmMjN&#10;wenNXdZ1YzDyFdTn7xFc1qdz5smxW4FcOIq20RSQySZZmJyOaaFGR8wqurKG6cDpUgdSeDxXDrcq&#10;7LAKj+P65pGOT9KrmYs2M0ySbYpG760A3cfdXwgUqMH8a43xn4gXlSQNo55rS17VVto2Pmc4rzvx&#10;NqjXt1sD52+nrVRuIgaaS/vywPBPAFez/s+fD9bm9GtXsQ2q2FyOvvXnPwu8FXniLWI4RCSGYE+y&#10;19ReFPDEHh/TI4IIsbV7etdVCnzO7JbsdLFewWsCwxY+UYxWZqNxvbCtwaimlaNTknJqGJ3mkwDn&#10;NehsK9ye3vLfTopdQum+SNCSTXm3ijxDceIdVkvJJTtz8ijpitz4ieISQNHsmG1P9YQeprk0UY6V&#10;x16l3ZDSFAJ55qQfKoDdTwKdbR/L8w4B6mvVv2bP2eNZ+NnjK10nT7UyB5AMY4AzyTXFUkomsE2c&#10;P4b+Fvi7xm6rpGlTPu4B2E5ruF/Ym+MTWS3SaBcDcMjMZ/wr9KvDfwU+A/7Jnw9h1vxl9l+0Qxgy&#10;yzqCd2OgFeY65/wUo+FEN/La6P4ejmgjbAYqACKwUpyN1CK3PgHxF+zv8RfCSNLqOjTKEGXPlniu&#10;KubS6tHMckbKQejDFfqT4b/aG/Z8+Olsuja3ptrDLckKPkHU+9eI/tm/sQ6R4M0c+P8AwrCr2T/M&#10;zRjhR/WqjNrRilTVro+I0ORzT1yRnOMVcvNImt5mZY/3eeDVbaEyCnSuhNGLiR9RjcT+FPAwMUg9&#10;Qv0oyTxnBp6EtWJBuJGD2pk0bEgFvrT1YEcelNBGckHrTC4KoQDJpc7mwTxQzHNIGwB8vPvQKxYj&#10;aKKIuWyc9KZJKrHavpUZikBxtPNKATz+fvVRBE8RAQDPXg1MroiBEH41WQ+nb1qQDge1WnqBOrEs&#10;MmrcNxEyBMYJ71n4IAOOvSpoMRNzViL8SlRuQc9jVqAZBbb0HOao2shYBT0H61bic+WVHBPWmm0F&#10;rFiKTuelToySYO0e9V4lZl2j1z+FPRGTnb1FWBQ8VR219pMsDplVUk14Rqa/Zr+RBnbuJGa9t8S3&#10;8VvA9uerKcgV5Jrlg1xevNjjOF4rmrNDSMhZ7iIeZbykEc8GtbSPi54h8OMi3EzOoPGSeKzpbZoe&#10;Av1qvcWMd3HtkX6Vzp3K1Wx6ZaftFWVzAvnEq23kE9aa3xz02eVTyFB5zXiWs6ZdafIzx8oDnPoK&#10;zmvZ1bAlY+1VdhzM9t8QfHaOVHFqQPmJUbq4XxH8UdZ1gNEJ22E+pArkFumY/MCfqKeJC4IP48Ur&#10;sl6kk1zJcSFpGzu71LYWyz3KRY6sM1CkOcMO4q7p6lbmMqvRgaAP17/4JvfDfRNC+A2n6rDCDNJC&#10;rM23kE9a958RX0UQkjVwvlRls5718s/8E6vjzpsPgFPh9qsqpdRwIyKTzgivbfFniMXUzRQyjymJ&#10;3lT2r0sO0qaDlZU8Va+r2sSCUZZQqknnrXnviLxC8heVrgbUO1SD780uveJ47qZ40cgxEjI9f/1V&#10;wOva55k/+tJXcxxTqVOxpCI7XNbF1NLdq5DSSYjJ9BXNX9072paSQklzx+NT6zd7nt2jOF8rdt7n&#10;ms24nQRg7gCTgCuRy1OnlZDOYxarCPl3uSxz+QrPtWxJtJ3NvCog9+9aDQq8mCeFGce1UUtw9zcS&#10;oCOPkPp61Dd2UtDSv7TSoQIYLjzWjO6Rh0J9Kz3KsjR7OSN3vT1HlWwgRSxd8uR6AdPzqKVGZXmD&#10;gAYRiexpDQ2JXvZ0gZ9scSYQfU1BdSvMjRrwgY8j2p6pJFC1y7ACMcA9zSzxhYNygfPHgD60ARl3&#10;eMEDOVzn0qqZmlJAQlmQHHp6mraRyyxGGIgMAF69PWmvbrDdJaIxG9CJWHYe1AmxUVLiQmTnkYPo&#10;KbBMkAYMNzb9oHotWkSBJSGb+HAQfwjHGaq6NEl1fRmZvkyS305oFJspvAzv9lQcs3AHqTUOu6Db&#10;290NLnkVzC484DsepFaunwQR38aXDfu0c5kHc9aq+WlxZ3M8kZEs1xt3E87epP1oIaucrr/wx0nW&#10;nkBhETeSzke1cPqPwn1CztkurQ7o5c7R9K9lvIxPdPORgeSoUewGKrPDFtWzxlY0+QehPJNBLgme&#10;CXOj6hp8WyS3ZQX5OKqvExceYOpwK9yu/Dmk3cjR3Fsu1jgHb+tcpq/woWe43acdwOSVPVaVjGVN&#10;o87+xL60V2H/AArLV/8An1b/AL6oosybS7HzhGT27U9pMDoKiyQMZpU68jNQSLIehpACTgUh57UD&#10;jpQMd5fH3qAAcrjn1pN7etJQApBU9eRQWJGDUcu7Pymmq7s2H6UASg+o70gOSR6U1VySVOBRwowR&#10;QA53CDcajWbzGPt0pJyNuBUIJHQ0ATEFmztwRSgOT1H0psQZxwanhi3HkUALFASAWx71ZtYgDgDq&#10;eKIIj1NW7eIdRQS3qNERyNoqYRsBwfzpwAHQU2VwBtxmge24yV9q8Nn2qpM7M5Ib6DFSyEAYHSoH&#10;+8aCUrhuPrUUrsx4PSkLEuAT2pGfa24dqCrDXJIOT0FQtK5+7T2m8xyAf0qNl2MGJ78UDJYnZuSe&#10;lP3t61GjLnOaevzHg0AOA3HNBG0E7adTXfaM7v0oAiclkIcYOKrhSTgVLPKGX602P5VzxzQAhixw&#10;TUbbh0H4VMwJG7NMlYBcgUANz2PWiV9oOPrTWcbSR1xURYnqaAFOerHvxQ0m724600qzHg/Wl2tg&#10;7hQAgYqeT3pXbKjHaoyG79qFPJ45oAVWXdlhTzMwBUDmo2YE8UKpJ6Y9KAHl3BAPrT42LNlmqJlK&#10;4Oc+9Krkn3oAt5dxtXtQRIO4Ptio4HJOKkckYoegCrI6jLc0gnbnaMc0yVgq89OwqPzeDQBcildu&#10;Wod8ZJ/DNQQsxQFmHrT9y9fWgByT4JDD8ak85McEfnVdiucZFOXaoyTmgC2jEsDmh2Gc7cmoI5FC&#10;56A1IGB5oAeCS34U8Oc81XMoEgUDrT1cgkE/SgB5DO3zH6U37h4A6dqejcZprtnjP1oAa7kLktUZ&#10;mwOopsoYjA60kdpI65oAcZz0qNhKxzg1attOZmzVxNM3H5gB+NAXRkpazzHG0H3zV+20t9gI49RV&#10;6GyjhHQVMjrGpOOe1AFFNMJbDDI9Ksw6dErdB+FJLeYztPI68U0Xbg5HNBLuWvKjUYGBjrUUt0AN&#10;qk8CmPPlQ5HUVWklYkgHAoGhZZnZshqdFI7jlulQ9alt/wCtAyUbyMhsZqSJCRzyaRCvoc1IJhGM&#10;vn8KBaD/ACRnHepIoQemB61B9riYbctn6U9SP4Zeval0HoXIbXPJGavWtkrdh0rKiZhhRLVqM3K4&#10;Edx+tQ4NibRu2mnKwChBn1rYg0wQIBsGa5qwm1dDm3mzjtkVtQaj4n3KDbb89hWbpybGpI6HRdHe&#10;WQFUGMdjXS2Xh15CuYsDNc/oWt69aKol0cnjrjrXV6R42fcouNGcYPOFp+ykHOjpPD/hNUVcxDHr&#10;XceHfCUK/vRDzjv3rkdG+JWioQj2Mny4zgV22i/FHwtHCskySIMcgipdKdti1NHVaJoARlVIR710&#10;VjozRzDI4x0rC0T4o+CtgZboqT/eFdLpHxA8HTENJqqA+9Z+zn2CVRPY3dNsPLQFcc44NbttaZiD&#10;FeTWbpPijwZIoc6zBnjG5utblhr/AIduMLFqkBHb56iUJdiLktpp5GGAHtXQ6TbnywmO9VdKu9Ju&#10;G2pexZA6bxXQabDYoMpOhOezf/XqOWXUE0xYbVgQoXr3rStrEYUOtS2NsjOD1GK1oYY1A3L+lTeS&#10;LUUyvY6WFYPjjtWjHEPugU+1j85/LjP4Yq0lsysFdeamzk9Sm1FWRLptjGWBZASOa144Y1wFQCoN&#10;OgCLlsc9TVkSqrcDoetJqxUZdQeGQ9FzT7eGVDl1+lSwTq34VZjKvyKjUE0xdPttx3MO1XY40Vht&#10;UD3qSzgV4BtXtzUltbETdKl6GqWmhPZ24LDPeteGNVTp1FVoLNgoYdatQBsAOfyqW2aJWQ+3g74q&#10;d7ZVQEjmnWw2cleMUMzSvsUGpeqGl1HacF83pV9yMYVenvTLC0KIQfzqyLVmxzj+tS5I0UW0Rx5C&#10;/dqZRgYqQW+1doPSmPlTz/KkS4tD44izYPSrCKFXbjNQRTFflNTqTjc3Spdy4qyHo6RndgilBLZJ&#10;71CSZDwanQ7RxUlN3IZFOfud+tPTcOdtTA5GTTllQf8A6qtGTihsULOenFPYBONvPapI5FAyKQ8n&#10;iqirsTH2w2jc3TFSmUvxj8aS2QOOTVhLMNya15bMjmfKFigYgFavxxheAOaitrcRLkDr0q9DbeYA&#10;RWiRFyCME8kVbt4yQFPekS0K8irVrbEuCQK0SVhF7TbJUVXx71q2yAnOKhs0XyVyOnBq1GuegwKu&#10;MblOSiiwpwMYqxbJk8io7aMMcsKu20IY7QOw4rZbGMnd6kyqFGAMVNbqZHAbp3pFgZzu4x9atW0Q&#10;Q9KYXRPBACvNTwIC22kX7vH41JGgI4FXDUmbSWhdt41wNvpxVuMhMA+lVbRHUbj0NXlRSBxWiVjI&#10;YPnYhBxSy3tlYx+bezCNRzk1KuyIcivI/wBoXxDrVhe2tpYNIsDuA7J2FdFCn7SViJy5Vcl+Mf7S&#10;fhvwjGNKsrwmedtilELHP0ArznWfhvqvxgsPt2qeNLuzScbhHE5Uke9elaJ4E+FWq2MFzf3Ky3JQ&#10;HfMBuBretPht4NChrXX2QY4AYYFerCccOrRWpzTXtdzzPwV8KrvwfpH9g6V4hkaInDM8p3N7k12O&#10;maPrelaY+n2+oMQy4Y+bya6K3+GGi3DYi8UYOeASKuj4XJEgWLxGhHqTmlLEc0rsUaKjGx4Rq37O&#10;3im712XWtL8fahaLK+6SCOQFT+ddN4b8P+L/AAdYPpMGoSXQlzvlnOW5r1ZfhVfTL/o2vRHj1qFv&#10;hB4gD701OJ+OxrR426sL6t1PEpfh38aLDUJL/wAL+K4o4pDnyZ7cHH410/w403x7pGprqHi67iu5&#10;B0VINoFejt4C8V2Q2x7XwOxpIPCfixRuOnscDqDmlLFcysONGxzPxf1rxH4g0Qvo2nRfa44/3fmK&#10;cEjpXmWg/GH9o+0nGjar8PFFvnaJ470gEeuDXtlxpnihJQjaRIQO5Wqt7p2s26hv7JcZ9EqqdenG&#10;PK0ROEr3RF8NvErabB9v8Q6WI7h1OVVsgVynjv4m3ngjxX/wkGl+Hr25iZvma0TcVz7V1MX2oko+&#10;luPXdFQ32YfJc6XkZ5ylKE6andg4zkjmbT9ohfiRdrpE2lalGowCJ4Nq1teP9T8PaV4eiukuSDFg&#10;yMq5xVp9O0kjzo7JEOOCoxiqk2laTdKbadN6t95Scg1XPS5vd0QnGfUxbr9pjwl4i0KHwtB4ntAw&#10;IQqD8z+2Kdo2n6UdYjMU6MzspKA81Dqfwq8DRK99ZaHbx3A+ZJBGMg+tc98EtH1O8+KV1dX2q+ei&#10;uBGhGNuK6GqXsZSgYx5/aJSPqTSUjttMhUAKvl/0rx/xBdRa58XUiiIYRMMhq9Yv5fJ011EmCsR2&#10;t6cV4n8M7e61P4v3t/eHzEWQhMdgDXk0PhlI9CW6R77YwKltGNoxsGBVlIc9VGMU2M/KFwMfSrUY&#10;AGBXnv3nc32MTxbctaaJcSFuPKPfpX85P/Bdvx0/ib9qR9EMhK2cPy+gya/od+NmsQaP4Nu52O0e&#10;Q2ST0r+Zn/gqz4x07xR+05rMkc/mTpIVbnIVRmtaFrmyVoM+W0kCSHPTNaFh4hkgzCMBTxwKxJpC&#10;jYHT0qF7hVyU6muvmszlN24vYRJneMk9TU9sEePzFII9RXKPePwATjNW7bW7i3hETHK+lUpoNToW&#10;dFPBHHvUtvNu5U1zsXiASAqVJ59KvWmt26gA557YpqSYG7FnqRUwcA1mwatbSKFLgVMl9DKdiv2q&#10;wNGJgx461bgnMY2n86zLaYBsE1cBwmQevSrAuCZs53U6K5CE+YeMcGs6W48peW5qrc6yluoDtzSu&#10;kBuzXKGMkH8KxNb1JzCYY2571TOuySgrG2c8fSrUGnbLNrqYgsegzXPVrJLQaRg305hXbn5j1NZk&#10;jsznHBz3q3qLYmYN6niqYclue9ebJ8zuWI2VGDTQ64qSSLcASajeM9elIAMoH3Riqeo3KxLuZ8VL&#10;NIq8Z7c1zXifWVgjZBJ0zTSuwMTxdrjFWCt8xyBWFo+m3OsagsccZYuwBA9aju55L+6+duc4H417&#10;B+zz8OFubtNcvrcMkX+rDDhm9a1hHmdhNndfBvwBH4Y0pbm6tlE8igk4r0EzpFaM7dQKimubeC3C&#10;RRhQBwAKzbq/klXy04B68V6cIqEbEDZNRM0pXHfvUesa3FoWkvPkebIu2MGo7aM+a0jcKgLOT2Ar&#10;jPFWtz65qHmbsRJ8sa54AqKtTliOKuyC9uDcTeZIck8n602NAzbRUKhiOvQ0odgxB65rgvdmtrbm&#10;rZ2/myrCvALciv0z/wCCVvwt0rQfh9d/EK4iUzFdkTED5QBk1+ZWgs/nRu/8L5wa/Tb/AIJofE/R&#10;dQ+F1x4Gmu41nAyqbsZBGPzrCtuaw7HzZ/wUN/aP8R/Ez4tah4Wtr900vTZPJWJGO1iOpxXz9aTE&#10;22I2wMZPqa+kP2yv2WfGPh34iX/iSz09prO/nMgmQEgZ6/lXhB+HPiJbpLKwsZJHd9uFQ8UQlFLU&#10;ck2N8G6xeaJrVteQXjx7Jg2d5HFfffir9oX4a6/+yA+j6prlvcX50zyxE7ZfzMcV8m6X+xV8WNY8&#10;Gz+NF0e4ht4V3IzrjcPavKrrUNZ0bW/7DubuRjCxR4yc89+KTcW7ocbrc6Tw18LfEHjPWYrDTdFl&#10;kFxKFyqn+I8V6t8eP+Cf998Jvhf/AMJxrF0kbJApkTODuYZxX1p/wTx8C6Bqfw0t/EuveFI4vs+H&#10;jupoxmQ468+lcz/wUr8XeFvG3w/nj0jxjB5enkg2UcgPmvjGMVnGcpSL5Ukfmhf6PNbA/ZwXA6fS&#10;qhgfaGZOa9H0H4b+LPFVtNc6LossoiG6Ty1JAXtWHrfhXUNIlktp7RhMg+ZCpzmuqMo7HNOEjklc&#10;NJtUc+macylWBPc1tafoCXN4JdoXzBg5H3a7J/2afHp8JP42j0SdrQ/MknlkKF+vrVNxT3EoSZ5i&#10;wJJOMU07weMHmrl5Aba4kXZhd2FFVXAHLY5prcRYW5QgEpz3OaYvLc1BGcfWpYmJyJCK0AlC7F37&#10;hyeBQjvnLCmS4KZHOKfEQUGe46U0HQnR1OC2flHFSI2cEjr3qDALcGpYQxGKsks2+5FLD1q7GSpU&#10;hvvH0qpF5hwN2efSrKFmmC9EXtTSuG5YEjI28HHFPuNShtrP7TIRznjvVaeZhlYz9M+lc/qurtMx&#10;tyTtj6micrIDO8QX0ssj7WPz889hXOz2yTMQVz6Vo3d69xM8THoOPpUMSEKW64PWuCcuZlJ2MS80&#10;tt6/KMZqpLaqmcx59K6KaPzTiXHtioJbKMjbtHAyKkpO5yWoWIuYHieMfMMc1xV/bNZXrWzDODxn&#10;vXqGoWEcY3yDt0BrhvFVor3YZExgc1a2Je5iqWJzj8Kmj80kdh9OtTW9phOlTJAPulDxxTERxErw&#10;RmrdqZUlWZP4TnFLZ6ZcXMwEELMScBVFdJ4f+HXijXbxdP07SZWZv9g8fWmk2B0fw3+NHinwHrkf&#10;inS72XzVRYym7jaBjH5V9VfD39urRdd02Cx1iTyrhsB2duM18uH4Nz6GGTW78JMhUNAg5Hrmpl8M&#10;xRP5lvCFVeEwe1aQlKBUdj7Cg+LOh66000N+iiSQhMN94etVZtRhu5Vbzfkzzg9RXy1AuvafGt7Z&#10;6u6beiBjx7Vq6R8XfHei3Dyz3PnK2AEcfdHeqcrmkZpH0PcuZpizn5YwAgHoelRzQokal+SrZPtX&#10;mfh79omwuiLfVk8kuwMjOOPTANdvp3jPw7rS/wCh6lG2E3yEHOSTwBUG8Zpo0pZ3YGVcDKhVHoAc&#10;1AoJUonJY/NjvUjS2k6t5cq4BwTmleeG3Oy2HReWb1oL0ZHbh4twIBGc81BIBMvkj/lpIHYU+7k8&#10;sM+7CIBz6mo9jRuJAeSAQfqKAGas0hsCkSgZlAYDviluVENjGxYeZgAjOakEctyxSJSRtLOe3Sqk&#10;LRSopnc7VPJHf2pXQD7W2lM8bbsLNMBkdcA5NO1NPL1AvGm0Kc9fU8fpSQzLHIrueVjO0egJqJmn&#10;llVCfmkfkntTJtqO+yT2/mSTtgONxPselMtm2MVt1x8pCn2qzcYltIXmkJG7cR6gdKbBIiGZ1Ufc&#10;OCegoKI7WHy7P7U3KJ056tUU6NBiNiCCBJjPqM0+ORls/sqZCj1FIltGyIm/LncWJPX0oMyFrk3E&#10;m7tsxj0ApuEVJrgjlYwEBPU5pywSRXBjZhg84HamFSRJJIcFgBt9MUALLDHcSrhOI0DSEfw5ph2G&#10;cpADgHO496fBBIxMO8BX+dz6+lJczNaEmGPCyR4VmHJoE0iPYvpRVb+07z/Z/wC+RRQL3T4loprS&#10;YIA79KQM4Yk9+lZnKOJ9OaQhi4GOM0b4x3GajeUFwA+BQBPjB3Agn60j4Xoaj88dBzTJLgkYXH1o&#10;AkeQggdDmoJHLSZPY01mJO5j9aTcBzmgCaOQHikklOdqjvUau44IH1qOUPnI6GgCQtu5pQMnFRQk&#10;jip7ccH1zxQBLCgUYq1bx7sN2z+tQxICee9W4VCnJ/CgTZIqENjNWUcIuG61XDoRjvTi+CMfjQJE&#10;skwA4br0qrJcM44pLmcK2CfpVdpAzd6BrUleVWyM81XlmPJXoKc5QcqTkVWmf5jzxQMlaZicZOai&#10;lkfsOlOEu8YOBTXPBGePWgBY2DJk9fanZU8kc1XDFM7TSiQkjpzQArKXkJTt3qaLcBg1EuFJINIZ&#10;hnaWoAsOxxnHaoy3GGFNMy+v1prPkkqM0ADthdgFCfdqOVs9TgiiKYHg0ASPnHFVmcsxHrVnBccU&#10;02rbt4GaAIERyeV7cc05YSWwAetWYrXI5BqRbYLzigCssfaniHd1qysYAyBShBjIWgCpJb5XHaqx&#10;iKk7VJrSdcnFNkjULgAe/FAGYQwPCikyc5arjw7jgDNN+yOxwFxx1oAqMT1x06UgOPmC9etWntc8&#10;45qJ7YrjOetACxo6/NuqbeuM5qNInxlu3QUSLIcYHWgBtw53bRxUals8UFWOSRSmNx1FAEkcpUAM&#10;KmDEjA6etQLH8uGoIdBiM8elAErMyPwM00T88rTdrN2P5VJHbs44HQUAKk4bgCpUk/8Ar1ELYpz1&#10;561MluccN19qAF3ZPT6Ug3s+0dalgtd2ct06cVaS0Ve3NAXKsKPu2mrC2crdKlSDByeKniYRDaxA&#10;oEncii07cMNj8akW0SIHJp7XaxDcGBqrc3jOcZ/KgWrZMHVW+U1J9rOOT+VUBdc4NKZCwyD1oC1i&#10;zJehVyp/Sq8l6zkjmopHJ4JpvPrQUSPMX5xyKejsecVFHE0hwKnFnORlVoBh54UjikALdOacttcA&#10;AmM4+lSpbSAf6s4oE3YiWEZyKswxEkKF7c00JIhG1D19KsxybRyMenFArsdDb4O5c89TUwtwxyDT&#10;VmUHb6VLFMDwDQGiGm1iLfMKVbCNhk5qVShxlsfhVm2SOQhcjNWkjNyZXXSVZQsec445qzbeGLne&#10;ofcN3XA6CtrR7BMCVsHJ+Xmt2zsZLljMg46Lz1qoxuyVJtmHZ+CGkh8xLt1JPGavaf4S1RX3Q6kS&#10;2/CZ6fpXVWelyCAxkfcXBx611fhLwdG2wyx8Iu7J7mtFGxLbOO0fwz45jDGK/V0THrzW3pmj/Eq3&#10;L+UkUoUZLMO3pXoNl4fitgoI68nitfTdPCjCRf6w5/CqViU2cNpdz49gdYn8KwyfJudlAPFbsHif&#10;U0iSC/8AAQdmXcCsY4ruNO00SI8yIP3mF49K17HRLdWaTywdqbV471SsNysed2XjTSLd1Oo+CZhv&#10;+6ojPNaWn+NPAVxMxutCuYh0IUMOfSu6XQbFr3LWwKxJgZA6mp7fw1pnnRxSWEe1Mu25B19afusn&#10;nsc1pviv4a3h2RS3MIXg7mI5rStNf8Dwz+XF4nmj9Ax4Fbo8KeHYLeOKLToGZnMrZQVStfh9ol40&#10;bT6TEWnnLuSn8I7UvZwYe1Zf07UtBbBtPGbgt/tc10Oj38rODb+OFIB/56n/ABqjB8OPC7IzppCA&#10;zSBQVGCB7Vcsfhl4Xge4ne1ZCy7IwjkYPrU+ygT7axtp4o8SQuI7bxcnp8sxyau2Xivx+JgIPEoc&#10;A8gT9K4y8+FmnLO13aT3IRI8ALIeG9ag0X4b3txqW1NbvY1SMtKd2CT2pLD0mivbs9bsPil8RNKk&#10;x9sEvGCMg1rWvxt8dOwE9ouMdSv+FeaaR8KfEUs8UQ8Xz7mUtICMjHaro8AfEWwKix8TqxmfADrw&#10;qjvUOhS7DVWR6nbftFeIIAI59IVj3+U1q2vx9vZoRJLpC5xyMkV45H4Z+KHlGV9XhkHmbIwV5Ydz&#10;VlR8Q7ATIbGOZYiF3A43E+lOOFovcTryR7LpX7QltK/kz6XtyeCGrpbL45+F9gEsMit3wa+fUXx6&#10;JpD/AMI4GEKhnIwc59MVYTxHrmnSGHUPBk5cReY20ZCr71FXCUpKyLp1pH0vpHxu8G+QBPO6+22t&#10;fT/jL4ClPz6oqjP8QOa+XbHxaLmNJpvDd2hkUlQEPQd/pTrfxvou9Z5LaeJWJC5Q/OfauX6gn1Oq&#10;OJsfV8Hxd8DySCKLWos++a6HSfFPha9QSRa3CehHz18dQ/EDwsZN8l68WOCXQjn0q3d/ECxVlWw8&#10;RAKMfxfd+tZSy40WK7n2T/bOlSY8nUImHbDitK0nsigkF0n/AH0K+P7Lx5dx2qyQ62pUjk78ZrUt&#10;PiNrjIDDrYUHptn61jLANGsMSm7n13bywgbUkB47Gp0dQMk9fSvlew+KPiiFQg1tz34n71qw/Fjx&#10;ntEg1GbAHUS1zvAzZusVFI+ky4546+tV7qRMkbuorwWy+NHjCGL/AI/5iR2PNTxfGfxXI4Y3z494&#10;6z+qVExSxEZHuluqsoLNjFTkggKDkCvGLX45+IIl/eGNjjGSmKv2f7QrQkJeW8Oe53Gk8PUQ41Yn&#10;rcaDOTUo5OAK82T9obTljXfYKxP92TrSR/HvTJH+fTnGTxtcVKw9RvYt1oI9FcuH9qkjU4yM5Ncf&#10;Y/GjwzPGBNHIjEdMZrTsfiZ4Uuj8t6V+q1SoTXQz9omdPEgK5PepYYVZuveudb4j+ER8n9sRA+hN&#10;aekeKNAvUDxatCQcc7qv2U10M3Uuzbgt8jIqyibBsxiq0Woae8X7u9iPpiQc1NDdwSEFZoz9GqlT&#10;k+hLmkW4I+eR7jFXI8kcGqkMiAfK4P0NWreQMwAetI02xe0SL1pbhiNw5PvV6CyDfMFPX1qrZHkY&#10;/lWrCVXBPFWqdhOd0TQxKyBT2qzFCM4FQxAONwq5bIM4J/CtYxM+cntrUde1XoF5C5qCONh0q5BE&#10;2AcVXKxc1yxEo24NTRw7hwKZCpIAzVuMBVyRVpXByCKMr9at2cKnLN2qFV3MNpq5bR7RwcmtYpIi&#10;92SqoXpU2WVRx0HNJDGDjmpXQFeKJasErIqXd4kUJd2AC8mvPPHnizQfEQbTViVmUYSRuoPtWj8V&#10;fHtn4e0m5tI9sk5jIWMNya87+EnizSp9Quptc0lmkc/uxMM7fpXdhqDUedmM6ib5Tj9L0P4hW3jR&#10;pV15fs5mziXoE9K9Fiu9fVPLivI5D+X41N4kls727Mtv4cLAD7ycVWtbexxul0K5XA/hr0HU9old&#10;GKhZ6Fm3uvGUA85IInA5Pz1eg8WeKtgilsEz7Smqaf2NINrWd2n1J4qpc6Voqy+amo3sak8jBpLk&#10;e4Wkb8PjHxTCoZbCU8/wS9KvWvxB8RZ/fWVwuP8AbzXM2kumRrhPEFxtHXfn/CrHnQDHleIO3en7&#10;OAuea0Ogl+I2soSWa6UZ6DmrVj8WbyFgXvJR6b1Nc2I7qeIGHWoDkfxEVPBb6vFjFxZSADj1qXSh&#10;bYFKVzqJPjJOnLX64HqpNS2fxlN0/lmeB8divWuPvZdVIIfTbV+PXrVKBr5pP3nhUH0MZHNHso8u&#10;wczcj062+JtsWHmQW7flVpvH+gyqGn0mE59CK8wluY44y114cuBj+6KpjX9FLGNrS6iPqVPFQqMW&#10;aKVj1Obxt4PkJEuiqo77aqya18ObqXP2YIT14615oW025BI16SMehJqsdqy7I/E0YPYOacaEWTKo&#10;0eqX+mfDq7sHmiv/ACz5Z74rjfhF4b0+38YS3mmXHmLLKSWPpmuR8X6pr9j4enNjfQSME4yw6e1d&#10;1+yxpNwNNN7dSb2K5YtzirqU3Sw7dyItTqI9Q8SEwaHO3fyzXGfBjw+kPiCe+2qS7E5x710/xOuh&#10;YeHnIb5mBCj1qh8GFk8qS4I4PQ+tefDTDtnTf30egeUgXaFwfapY02AErjFNRd5B3dqdO/lpu/T1&#10;4rglLWx0JXPBf25/Gg8MfCXU7tZCG+yPgZwehr+YD9rTxLJ4r+LureIpnIaW8dAGPUA9a/o5/wCC&#10;pmvw2PwL1nFwEb7K+Dn2r+Yv4lXjzeNNTk88yK15KVLNnjdXRh9rm9S0aSRhT3BY4/pVZnYEt0pz&#10;uCainlRB94Zrds41uI0nzZPTFMeYcg1FLcsoGSKQyh1LY7dKVxyJ4bg56cVILoEgDIx2NU423c5A&#10;x2qSWWJYyd3PtRewkmy0LyROS+B9acmvzQHJcr+NZoufk2j9ajZgD8xp8zWwjei8XTwhpFkz6Anr&#10;SjxxfBg6H6/NXOtIucA8VFLMCuATT9pIrludM/jO9YfO+PbNIuu3N7JvkJ+nauZimZiM8kVpafJu&#10;cDtisqlSTGlY6jS7lnYZPGelddFKZNKMRXqK4rSio+Yt0PSutsZQLP1OKweqNFsctqqtDeupOMni&#10;qhkAGcGrmvtuvWb1JrOZs/KayFfUlWQOcAGkndUTJ5qIvgYzVa9vo4oi0r8e1FribKOtakYEZv8A&#10;ZrgPEWs+fcNDg+pNbHinW0CMq5JPArlrOGbU74IgJLHHvmtErCN34e+EZvE2tx2sUZI35JI4HvX0&#10;34U0u18NadFp1qgARR1HeuN+B/gCLw/po1PUUHmOoPI6Cuzubj/ST5bZGeDXfh6dldkNj9TuJHfO&#10;ep6VXjnJbcvQVDPcMzkOcfSrEpTSNIk1O4H8OIQ38TV0SfKhLUy/FfiJrezbS7bgyf61ga5NiuMe&#10;1WL24lupTJKfmJJbnvVYog+81efOfMy9VsLDdiCQMUyF7etST3AmlaYRqm7navaoGdM4XH1xTWkO&#10;MKM1juVdly0vntnDocjNen/BP48+JfhfrkWq6FfNGY8blDcV5MkhPQj6VLBcvDypOfaiyloWmfpJ&#10;8N/+Cgfw88faMmhfFLSYzhArSsoIPHfNdVYfGb9jDRJjrosrTzUYMEaMEg1+YVr4gu4VEbTttzng&#10;1rWOtvfTCN7g8jGSxxU+xTLVRo+3f2lv+Ckeka1oE3gH4S6WsEM0Zje7AxtX2xXhP7KvwG1r9oD4&#10;s21vHG8kHn77yYrnC5ySa8cguYZ52gjkGc43Cvt7/gmR8Xfhr8Nl1Cy8Q3kFvdXSgJPI2M47VNSn&#10;ZWQ4y11PZv22Pj7on7JnwMt/hr4CWOPUru2+zW6pwUXGC5H4mvzxtNY8RfEnxBb6WlzPeSTzAvEW&#10;J3sT6V7b/wAFJrzTPE3xTg1208Ux3/2hCYoI33CFPT2ruf8AgmD+yxb6zrR+Mfii2zY2Lf6IJU4d&#10;+ufoKi3JGyNLps+jP2aPgD4K+AnwO/tvx3BbQ3d7AJbua5UfICOF59q8l1HQP2M/EeranJfa3byT&#10;Yd3mJwF6ngV53/wUj/a8uvG3js/CbwTrrxaTpgKXrQNgSyjjbkdhXy3oNlqep3Men2F3NJPcShAq&#10;sSXJP9KFT5Y3YOV3ZHrnwg+BmmfG/wDaJm8NfD2zc6N9tA88JwsYPJ/Kvqv9v34qeA/2bfgTafBn&#10;wvZ276lf2v2dECjMaYw0hrb/AGUvhX4a/Y//AGebz4reOTHb389k1xI0gw0aYyB9T/Wvzw/aT+OH&#10;iL47/EW/8c6tds8VzMwtI2bIihB4UfhRSTnLmYTkox0PPNau0ldyFAG7I/xrJZ8tj1pb643vgHIB&#10;qEyuvHFd0UcjdyT5uMDnNShSFz26VCHbGTj8KmSRsYz+BpgiSPg4HXvU6xjAY1DbsM7D+dWgUXAQ&#10;5HrVrYTEB3AADH1qxaAFScUwNlgox1xT0EkO4bQB2IPNNaiuSx+YI9p7nsalM4iiKjrjmoRKfL3d&#10;M9DVPULswRNIzgfL1JqtkJajdX18WcOyPmR+FGa5zWb+RIY4VbLM2XNSz3Ubo19KME8Lu/nWLdTt&#10;PK0hbvxXJVnfQpIlST95uOSScGp3lEeY/aqMDkNsHp1qaUkKUU/jXOXbQmiAly1Nnco2FHA70Rvt&#10;iCp+NV766EKnLDpTtcgoeI7tY7U5OCa5C6t1vT5h9eK1PEOoNeS/Zkfk8DFNi09hGE28+9aRiK6M&#10;cWKqNoB4re8G/DfVfFlwHjHlwA4MrLwasaD4dn1bU4rEoQjHLuOw716foRsLecaXpm1IIECpnjJH&#10;U1rCm5PULmx4B+EfhqzNuI7QF4otsjtzubPJr1LX9N8MfCDwXL4mjii/tC7hKWCsozu9fwqn8JtO&#10;h1mRZSmIYGzM56YHJrgPjX46/wCE58azQ5P2SxXyLJFPAA6n866OWMYj6HK6je3epTefcys8twS8&#10;0jnJZiabHGVUKBkKeRSAR9FOdoGeK0NLsGkZVIJBPIAyT9BXM22wvczhAd3yHjOeajubd3y5H1Nb&#10;0HhrXNU1r+y9C0aa5d87I41yxx1GKq6toeqaVeyWer2ElrJGMGOVSD71PMr2YJMwjYJKhhkXIPpU&#10;dnFqmm3KtpuoyxqOwY81sNausRKDIxkGmMI7MLbzRHewz09aorYu6X8WfFWhq4v185BICp/nXaeH&#10;Pjboep28sUr7Z2AVd5wckjmvOZYXe0NoVGQ+Tkc1Xk0GGa3Z9gWT+Erxigcakke76X4l0fVkIhu0&#10;dVO5zntV+8vTcv8Aad+C3RQc4GMCvnTTLnxL4fXzNNv3MYYFlY9a6DQ/jJq+nzFdfi2qW4k5PFBq&#10;qx7i0v2S1a3Rjjbg+5NQOY2eKIDhEJwO7VxuhfFjQ9ZjtrWO9TdLL85J5CjkmurstV0q7kjuI7tS&#10;ZWJCA/cT1NBspplpjFHaSbo/nZgfM9B6VV3MITGBk8gmrM7BJhLKMwhQyj+8T0/xqpbyHc5kGAo3&#10;kn0J4/lQNsteejRK1wuEAxgdsVCYyUdCdofB59BSP++Rdx+UuN3pTruQMWDPw83XHt0oGtRBkq1y&#10;x4TAHHWgKRsk28uQB9PSpLjbGiJF0AAAPc9c1HJLshiEv/LNi2fUmgTWhH89vcKwQ589mbPt0FNi&#10;jC7nJyGPf65p0jS3syKPlVAxb3Y1MlsDEWBOxPvMR3oIs0U7mWW3kG2I7ZE+XPfn+VR6lcz6jepG&#10;ImIhgC5xgA+lTNunQ3buWYEJGpPCqD+lLJvCusYJVnzn1NVdJCexD5I9qKd9km9GopczJ5WfCUpI&#10;G4HmjeSOvaozI5Ykj9aWJiGAxxWRzDnXCDHFMUAnk1O2GGB6VECS20qO9AAGVVIWmjHOfSnMEABP&#10;GPSo2deuTjsaAEZhnH6Zpgb5sdvrSOxz/Wm9sUATIylQFzx1zS9SRmolcjjNSIrZxzQAqxKv3c1Y&#10;t49vz5/CmxIwIqwFOM44oAkhKDg96mO3B57cc1DGFU8Dmn0CsO81lHHamtcsAHKj2pjuVPFNacAc&#10;gZoDRg7h23yfiKjDgdGpGm3ZOfxqEzHoMH6igZKx+bIb9ainAIyPxpFm+Ylh27UPIHB45NACRMA+&#10;WPanEqTx/FTAVHUUjStuzjigBJDgkY4pB8mCRR5wcFeePWghuCw4oAduXGT+lIzfLyQOKZIzBdyj&#10;v1pu95AScccUASKmRz39KSRPlypPHvRFMAu0mnAg8igCEbmGPXvU9vCTwKdHEXPA4q1BBhcAYoAS&#10;OJVwBU3lLsx60+OAZ4Hah9qHHNADEVAetI7qpK44prvknFQvOVOKAJCR1p4YEVUe5YjjiliunPy9&#10;aAJ2PXJ4zSEqRyeKglmY8D8aVZCwC+nWgCaKOPdnFOdFI4/HmoTIVOFNKJieKAJTCuKGtEcck/jQ&#10;HLLuyMjtTxIpTBNAEBtU3baeLENwR+tSIyFutSeaqjA60AVTYruxs/Wj+z0z939asb1PPel4JBH4&#10;0AVXsAeFHf1p6aWApyOfrVtCoPCjnrUhKqvQUCKK6eo4KcfWpo7EAYUZ/GpGlCHINPS4B+7QDuMb&#10;T4mAJXp2pptFXOBipzcheoqGe4yODigSbBFjiIJ/U1KLlMFhgmqRlduppN7dmI+hoHYne7PQU0TA&#10;jcuAR2qEk9SDTljdjhRQOw5pWblh19KZtPbmp1tGfgj6CporIqMbaAKIgcnO3j61LFaykYxj2rQh&#10;slzyv1zVlLVcdPpSbSAyPsMuAQDjvTltDxmM8VsLboPlAqSOGMnGwZqedAZltb7MOUP41djdBwVw&#10;auLbJjlR+VL9mhPGwVLncCsjRdCKliW3IqzFpkLHc0ZH0qdNHjk4ANQ5oEmVFitGXBAqza2Wlv8A&#10;K4wcdc1bg8MbyMSNirkHgmWTDLdEZHTFCmOzZRj0XSZBgy8n3q3ZeDdMuJQvnEcdj1q/B8P75wPJ&#10;uM/hWpZ/DnW9i+VdL/WnzsmzuUrL4W2d1g/a2HPc1oRfBWJyJI7v/gNa9j4G8YRnZbOWGfvbjW1Z&#10;+DfiFbKrNA7jPGG5qo1GNxTRjaf8Db6RUWC6Uf3Sc5rYtPgR4kt0VYLpcA5BBNdJp2n/ABBt1R/s&#10;E3GOdma27bU/G1nIpudMkKg9ojWqqkOCRytj8EPG8ZAQlwW3EhuproNO+GvxJsCwWGQ7mySADx6V&#10;1th441+2gBbSjkdd0ZFdBofxPuBHi70oCh1poXIjz5tG+IKTNE+nsw2gH930ArQin8ZWjFW0Fioj&#10;2r8hGPxr0jSfiPZx3W6403K9wMV1th4/8J3sYWXSAPUmMVft2tzGUPePJLTxJf2sKJLocg2x8gd2&#10;q5pnjVdkSzaVOu5t0hxnBr2yyuvhjqEYFzYwgn7xaKtXS/BHwf1pD5ltbDPowBo+spdA9ldHjWm+&#10;LtClija5MkTTSncGXoB61YufGXh6QsEuiplkCDcpHAr2DU/gb8KLsb7EooPUCUVn3n7O/gS6xGLw&#10;jpjLimsTDsTKg7nnGma94fmjmujqK/eEcY7e9bNrrXh/c8sOowkQKEB39zXa2/7LfhNLUtFqpGee&#10;MYFXtM/ZT0GdCE1nHPPyDFP63TSBYeVjkotX0mAkC/iIhi3Md3QmtPRzZ6hPDE95HtCmSQ7x0roD&#10;+ygBuX+2Iyp9UPP1q2n7K+omJmgv4TkbWIO0mksVS7kvCyM61i0yBY7dZUYzuWyG7U9ILedvMtwu&#10;Z5dn1AqS5/Zd8Ywyi4tbsNtXaCs+OPaix+AHxLs54mh88+ScJifOBVe3pdxKhNG1bRJbwzXEQBKk&#10;RLjvUbXD/aJSc7YYwq/Wqz/CX4rabGoU3TCN9475NZ114N+LWnhtkNx802+TfFnd7UKtSb3NHRqJ&#10;WOotyihYyP8AVRl2+tS2FrHKIYiCTITITXJ/Z/iuiyyzWLbpCP8Al3ONvcVe07XPHEVxJ5mhx/6r&#10;ZACpG0d81SqQ7mTp1L7Ha6SAsRCLzcS4GPQUmo2q3ZnnVR++cRLnuBXLxePdb0q4iNx4cykUBVMH&#10;lpDVuLx/cTRQO2hSARKzyZ/v9hU8yve5cYSSOii05YI5nQoRHGI1x3JqIaBZxPFFcWkey2iLHKj7&#10;xFYGkeObjyoRfaROrSTmWfB9DwKkv/ivpLCZZtLuEee5CnKklV/KtLp9QcHa5q/8If4bvfsljNo8&#10;TdZ5SV6mrtp8NPBMtn5V3ocO66ud7fKB8orF0z4k6A8l3eIk4XKwwEwn8a1U8daTd3kkyzyBLSEI&#10;CUP3jUydhxi7F+b4ceBL2zuVXSQpncRxhWI2gelVLr4I+Cit3dWRmi8uIRwqJj8rcZNW7XxToUNx&#10;b202rRgxQmWUE45rT0vVtLuba1j/ALVhYzu00vz/AMNZSuawk0rHLW/wk0+0u2hi1m6SO3tvmQyE&#10;5c9K1NL+FNwkcELeJrkBYi9wxPXjit77dpk0HnC6iZ7y5+Ta4JKirUerRzw3VxG6AO6ww/OKlt2G&#10;nqcxD8PtetYoUj8WSFpJGLbo84QUL4W8ZrEZbfX4juuNkSMnaunnuE+1TSeaNtvAqAg/xGpYIhHL&#10;DCDxDF5jn0JpJXQudpnPyaH46t0neK6t5hEQqZH3jWTrieOdOu5EfRoJRDAJJXR+/pXeQSD/AEe1&#10;JbM7Fzn2qC5s/tVsZWZi13dBRn+6Klct9iudnB2/iHxULiG1vfB8gaS385ijfdX/ABrTsNavLhLe&#10;4Hhe7T7Tny1YeldU9vFLLc3QXOwrDG23oOmK0oIktp2IHy2kGF46E1TjF9Bqo+pwUnjq2tVDy2F/&#10;Epm8pSYj8zegrRsfiLp8aM0t7NF5ZxI0kZG09hXaQaPZzzWsdxBGwizNyOjetPn8O6NcWUMclhEx&#10;ubkyOrIPmx61pCMexLqM5q38U20h8xtZjXC7irr0Hqa2NP8AGqIoWLVrbcR8oZsZ96fe6JoM1tcy&#10;nSona5cQ5MY5Ht6VF/wgnhaWa5uP7LXbBbeSmB3I/nXQqUHuY+2a2LsXj/WQoWBopF7FJutaVj4+&#10;1rOGikAHPyzmsjTvhd4Yt57aIrIEtbQtIBIfmJFS6X8MLMSWEMWqXSGSZpXO/JKelbxoUrbGEsRK&#10;51Vp8Stbj27ZrpMjqJCa2IPip4htIAw1OcEd2XrXK23w3vzGZLLxHMrT3e2EOM7EB5q1P4K8Z2s1&#10;49rr0ciQyLHbs8fBPfPrT+r030LVWSR3fhn45a6ZQst+G9CUrqbT4yai5zJcwnpwVryiLwv42gvJ&#10;Y1mtXjht9xZUxuf0rZ0zwr47nEIfTrch4i8rf3cdql4WlfYtYh2PV7D4wXpQF44H+j1v6R8WreVh&#10;5+nLz3WSvBrK48V2whS68JP+/mKRhG5471rWGsTRJJLLoV4oSbyjtGct7UfUqbGq7R9B2/xU0crh&#10;7KTPqGFaNn8S/D8qANvX2Ir54PiZbeeSOSK9QQLmZgp+WtWx8RiTAXVZ1PlhyGTovrS+pQK9vofQ&#10;Fl4/8OSsF+1MPqK1U8U6B5YI1Ac9ia+drfxSqBWtvEI+YEqHXt61pab4wu7wKV12F1f7nHWm8AhR&#10;r3PoC18TaCzDGoJ7fNWjb61pknEV9Fz/ALYrwSPxTdQp8t3bnBxktVm08Yan2hifnkiSp+pMftkj&#10;32LULc4KTIR6hqsG4jaIurjjqc14jF4x1Fbfc+mueOizZprfEPU/KeEWd5GSuAFOc0o4Jtg6ysWN&#10;d8PWHjX4neTeEtEkoAAf0r0qH4OeEWVXhtPLdVAyowa8N8LG+07xJ/bd3eXmFYsAa9Et/jIbQqjX&#10;068dWjJrorUppJRYqcot6nfQ/CTQDEE86YehB4ob4VWCpsh1F1+ozXOWHxeeeMGPVgc/3l6Vdtfi&#10;nOZfm1KEjr81cip1k9zZygXofhBKJN0eqnGedy1JJ8Kr3BAvYyO3ydadb/E6NUDG5hYkf3hUi/Ez&#10;cwKmM/R6q1clumiq3wnvHTBFu/b7mKq3HwfuTgmwhb8K6K3+JUA+/Ao+jVbh+I1g4y6MPX5hipc8&#10;REtKDOJl+EVwq/8AIHU+m01VuPhVMq4GkzLkfwmvRl8f6UX2s7AfXirK+LdGkj3tc/gcc0lWrrcO&#10;WDPFdU+H00JYC3vE29fmNS6V4Xv7eMBNQuEOOjAmvXJNc0K4kKG6jIJ4VgBU8baI65Bt/wAhWn1i&#10;olsRyRPHLzTNZUFYdbbcf76Cs660fxQqBoZraXj5gVwTXuP9kaBeDdJZQsfoKjl8F+G5etgoz6Gj&#10;601uh+zizwoReIYEYzeG4HBH8Lc1k3UNs8hN34UdATklR3r6Au/hn4fuVzGsiH2bpXN6v8IY3+Sy&#10;1NgAej81pDFq+pMqWmh4N4v0jwveaYtqr3Vu7yAAAnBNe6/s/wBg1l4eEKx7QigDPcVxHj34c6xY&#10;zW0STQvGZMsxXBFeqfCmxax8PgOMseCa2xNVToqxlTjaZk/G++li02OAEEM2celbnwghVfDUcpTD&#10;MAc1zfxiuVub6K02AlR0Ndj8OYRaeH7dChGV6CuOpph0jSOtQ6ZW2RA4HTmq13ceXEzocgDkU92I&#10;Qjd29azNbvBbWEjF8Hb1rzpHZE/PD/gtV8Uj4X+DepKSGVoGVgTjaTxmv54vFU0UuuXLQvuDSFs5&#10;zyecV+zn/BwH8TreDwLeeHTcFRcYG7djJzX4oTTZYk8ljyTXTRsoG1bRJDJH2/Niq0r7m5qd2JPI&#10;wAKik2McA9a1ZydSu/zfepAQqkg1IU7Z79KicYHHTvUlXTIy7KeKXO9dzHOKYzEct/OmLI/ZeM0A&#10;lZErybRkc03eG4Zvzpr5Ixim7s8AcUEtC5P3SaaQScMPxod8cE89qjDvn5jSbsNOysTwlQ2CeK0d&#10;O2lgB07VkpLkgd61NLyenaspFJXOk0xCx6V1OnDFm28evFctpTtkYxnHINdVpyk2pHBNQ3oVaxzn&#10;iArHckjHJ61kMwDEkc5rY18YuX3gdTisW4PXAqCGNnmVUO49+lc94i1WOGM5bgda0NSu/s0DOXIx&#10;6+tcJ4m1t53MStu5+bFVFAUdUvTfXJC9CeK7f4LeAv7W1OO9uISI42DZPc5zXJeDvD95r+qxW6RA&#10;5bANfRXg3w/beG9FihWEKwUc45NdFGm5yuS2bTuLS3FvGe2MVHHIC/J69ahaV55wEBOTit/wR4F1&#10;bxNrEdrFCxR2A3Ba9C9lZCSuUNE8PX2vaiUgiJjTl2xwBWD8RteTUNXOl2ZAtrI7Iwp6kd6+spPg&#10;1pPww+E+o6uWi+0vaNlupGQeK+LdVkm/tCVmA+ZyTg1zV5NIuMUQOd7cimMucYHTrSk5OaEQ4ya4&#10;mVbUAgHJHFIQoOc4/GnDgEGo8jPzUFChFUYAqVQCvX8KjAbOMce9ODFTkZxmgB+MdKfHIy8KSD7G&#10;oxJjqOKXzAew61a2Jb1LNpqElud6cnPHNa+leMtR02TzILhkyeWViKwGxGRtUY9aHnKjgdulMXMr&#10;nZyeM5dSlW5u75pXyNxkbJI9K+lPBP8AwUV1zwD8EH+GPhfS0huGgMUVynGzPU/lXxot6y4DcHPF&#10;WbbW7qDCq+RnNTypspSO6v7qXXdQk1G8nLSzytJJI5+8x5JNfVX/AATO/Zy034m+Mz8Q/EEKnTtJ&#10;cFQ54Z88D+tfFUXiaSQBHcgAdq9j+DP7Y3xD+Dfgufwj4L1UQR3G4liOhPGfwqai5lYuMktz6F/4&#10;Kp/tVR+JNfi+BXgq+AsdPcNqRif5Xfoqcdh1r4d1S88oiG3xtDHd9at+MPFl9r+tXGs39601xcyF&#10;5pmOWdjySa5+6uGkOdx96qMVFWFOdxJpAz8sOvrSFi3JHNVTKxlGeg61aVwy5DcVomZLUfGfkOOe&#10;aljAJ+YHA96ZCMHZ3PUU/JUYHrzVDsSwkIcg9TVqEKVwtUVkYkqOg6YqWGaRcYPU81a2JLsblXCk&#10;fX6VNNKhJIYZx0qjPO/lgBzn0qOO5mB+Y9+tMDVEywxbpELKBkmud1W4l1K8WADbH9+THp6VY1rx&#10;Dc2yvYwqpc4GM8Cs26ml0+0KTt++kX5iPftWU6iiCSM7Vb1J28tFwqE45qkADt47dDTnmGQxOfWg&#10;OHUOFxngfSuS9zRJIWPapLAZ9qR5mdSB2PWmCbMmAoHGBSjIGCOaBNtMabja3LcAVneItQjVACw4&#10;Xsal1K68mNuxPQ+lctqOoPdXZhWQkAgsapCbuXNOhEsv2uU5/ugVtW8UUkqgnkngZrEtblQgUHAA&#10;wBXTeDbZbu5+13MeYoj3H3j2FawetiGmdXYaVbaRpMfkLmd03TvjgA9F+tLbW9xaakLV4ijvt4PX&#10;5ug/KmJql5LD5VwiiNZeijljXffBfwhBrF9efEvxM3/Eq0kB5fNHDSY+Veep4rqTSQkrnV+ML1/h&#10;F8MbPQbOULqWpKJLmRW5jQjIXFePyOs8rzHGWyc+9aHi7xjq/jnXLjW9VnY/aJyyx54jTOFUfQAV&#10;lRKVn2A/Kem6sqkrl2LFpbgR8csSK6HTI104rdwKGni+4vXBP8R+lZ2iae8soeQAKw+UGvW/2Z/g&#10;Z4h/aG+K+k/B/wALWOZ9RvI0vLlefItwcu5+gyaxbUVcuEbn3d/wRa/Yxstb8P3f7SfxO0KKZb5W&#10;t9CiuYwQUziSbB9uBXs/7QP/AAT/AP2Of2jdcvbXQL7TLPV4g8UhsJkyr98qO+a9R+OFt4q/Zf8A&#10;2RJPBvwB8IT32o6fo8emaPBax8x5Xa0xx6Alvrivxzk8X/HP4TeLLq9fWNX03VVu3llFxI6sXduc&#10;569zWMIqUeZvU3SVj2L47f8ABE74x+AI5tX8E3S6vZJG0iiBssMdBj/Cvjr4mfDnxb4A8SNpHjfR&#10;pbK68sGNJkK5xx/MV+nP7C//AAUo+J3ir4naB8J/GMj61Bq0sVqHZMyQHoSfX1rV/wCC8f7OfgKD&#10;4b6D8aNPsLa01E6tHZXRRQDMjhiOncEZ/CtKd3KyJcUfkhIDK+6c4Z+p7U+JYI0MbHIbuDXSv4Gk&#10;gE62yfaYIN22ZDneQfSufXSZo0cCUb0k2+W3BB+la2szBpplQWuYnXH3U3HPeo49Nt5l/wBKgDAD&#10;IBrUlsLg20EaoCWDbmz1qoI7sHaIjyeRjtVPVCaMu/0W3EZbT4zGw4Xae9O0/W/F/h67jnW5aWOH&#10;5tjHBPtWq8JaMlRgryAPWq3zTFFmO7J5GOtTyscW0bOlfG26EkUOr2r9MsOoFdlovxK8N6kBG14h&#10;aVQBzjGO1eajSbd5iPLAYnBB9Kqjw6Hu/NtozG0QLAKxGafKzT2jue4Q6rBcRi2SQYaTcAO/FXrf&#10;7MtoDNJvd3wiL2+teBw+KPG2haluF00qKBiPOcD0rrbX44SxeTb39g0BknBkkk7DPT2qbNM1U1bc&#10;9Uu7Q2bI88gJLKAg7VDbol0ods7BO7r7qDwKwtH8faDrtzPOmqRsIo94xIDz0ArZhurdRCltdDYI&#10;sM3+1nJoKUrE9uIfPnkdvnZCNvbcT0/lTZrW4iulikk+ffudM8DIpsFzN9tQQRqqRrumL9WY96vM&#10;m1DczyJ5kkmCTySMU1uF7meBHCJI8YIOFz60u17gKqEDBwx9KsypbTzgyjAQEnA5Y0g0lY9FuPEF&#10;zdKh+1okdsPvOCDmm0xIXyJf7woqv9pf/nk/5UVI7nwESByaVDzxSEAjBphypwrH86zOMmMhTnGa&#10;ZIx3ZU4zRv8A9r9aZM5Bwp4zQAskp27WbOPao5HBHXA9KQ5cn5h+dNkBIA4oACTuFBLbtuPypQp7&#10;8kVIkLMcmgBYkOen6VZhhB+YmmwwkEZNTxx4/i4oAVQM4xUw2FRUYcDkKKXeoHB/CgB+5EHWmGfb&#10;3H41HLKoGWP5VWkk3HIJx9aAJ5bgDnqaru8jnO8ikyMdaTgnr096AFyccmkJA4JpHOB97vTHLHBz&#10;x60ASgg9DSNn8KjQsGx+ppznkjNADt2TgfjSFjngAjvmhCM4zzTXDc7TjmgAJAOentQWJ6PkVHKT&#10;0GfwoX/Z/SgB7HC03awHSl2u4zipY7V5CGGQPpQAyOBpMEdKt29oQPmXPHSp7Wy2r93H4VcjtTtH&#10;t7UCukVYrcjquB9KsRRADpUhhA6kcU1nCcUBuDYHHH5VUuZBuODmppJB13/jmqlw3X5upoBDZJfl&#10;O2qskpH50STAcD8s1AXYnkHFAxWmKncT1pwuMHoOlQvwuQePQmm7x1xQBbWQsCeBTopAcj0qmJXP&#10;QfrT45SOrfrQBcaTPIoD8EkioFmVv4x+dDzKRgEfnQBahmIXk5p7zhVzVQT4UEjn2pyybx1/CgCw&#10;LkBc96elyGUHv6VULKoyTQCM8daALRlwPenwTqwyx5qmWJ6t+tKrlTlWoA0UcY6mkeQqflIPrmq0&#10;M+cb2H5095AcnP60AJNMBksetOimOMoaqSyDecv39aaJgpwH/I0AXzORyx5pGlHBI/OqT3nuPzpj&#10;XpI+8frmgC69xGODj8qja5TIyaovcsxyWxz603dI/IPFAGvFLDyzMKmjmjyDvArHjkk2Yzj6UrTT&#10;dmI/GgDoVubZBkyCnrf2+PlkFcw13IcruPtzTPtUw/5akUAdYmowkhA4/EVML+LH3hXIxX0wIHmm&#10;lkvZA2BOwHsaTimwOxW8gwQZBT0u4c/K4964o6hdEfLcN+fNSxapcqOZjnsc1PIKx3MVzG3VxUqX&#10;EG7lgK4Ya3dqM+f+tDeItQ3f63j6VPs7jPRLeeDpvFaNlLahgm4c+3SvMYPFV6PunBHrVm28X3oz&#10;hjnHUHipdK407HrtmsC4/erjtWrZLAxCblxng143b+N79QFZm5HrircPxFvrdsNPIB32san2Ukh3&#10;PoLQbPTygWSVc102m6NayKBEVOea+aLL4wX9sAIbhyQe9dV4X/aO1CwbM43DbjJOKThO2hScep9J&#10;6LoiIwO0HJ4FdRp+kxBQCg6cCvnTSv2q4IseYh4POK7Dw9+1n4XLKLuYAnsx6VnyVLmnNA910vTB&#10;GVVV61v2egwykF4hn6V47pP7UngiRVY38QbHALAGtiw/ai8MTz7I79Bj1YdKTjUuS3Bo9hs/Dunz&#10;YEtrGfqgrUtvB/h6T/XaVAc/9MxXmWk/tBeHLgokWoRZPQ766qw+LOjyASfb19jvGDSaqGdjsLT4&#10;ZeD7tsy6REM/3RV23+CfhC6BK2br6bJCMVj6J8SNJuACNRXkdd4xXV6L8QtIACG7Xn/aFTKVVIIx&#10;VypF8BtFLjybydABwN+ah1D9nrUkUS6XrzKeykda7bSvFWkXLqhlUE+rCt5NRspEAWZMf7wrP2tR&#10;MvkieQp8F/HEACR6rG3PXJH9akb4Q/ERJA4uoz6HziK9bMtuG3K6n8RUqSxscFx+dNV5h7NM8li+&#10;HvxPiO2OZsegn4NaFn4b+Lunp+6jmPsJc16vZPbyMEV1J9M1sWdruIJPU9KHiGtxqmr2PILYfGW3&#10;QM9rdlf93Naln4v+KVmoSaxucA5JMJJ/lXstnFGIwCAcVO4t40JEa+3AqVifIt0EeLL8UvH0UwWW&#10;2kAB53wkVr6L8ZvE9vKDd2KcHnEZFemW2m6fdXG+S1jPr8orTg8MaNMCJdNgKnqDEKTxMXpYI0dT&#10;ziT443jnc+mxAA8jPNaNl8adPkiBudJXpz0Oa7e58DeE3jKPoVtz3EQqhP8AC7wVcqYxo8a57qMU&#10;KrBlSgzLsvi54TnjIk0sdOgAqzZ/EH4fyybbjSlwe7QircPwU8GbCEsWVvVGIpT8DvDTcrcTp3GJ&#10;KpVadyHB2Kt3rXwh1N1E+nRKf73k1o2Gi/Bi9gXFnEMDrjFZ83wC00kvFqcwz05zVnTvgXIi7Y9e&#10;lA7fLSlVjbRlRg29UaDeBfgzcJtRIgDz1xUI+Dvwd1J28u6jAJHAlGanPwO1BIf3eu5PulUYPg74&#10;ntZ2MepRMCePlpRqtfaLlTXY0P8AhQHw1ePFtf4B7rKuKSD9nrwe52wamPm7Ng5qvL8M/GS4SK4R&#10;u33zVe48AfEixYCBSw9Ulximqsn1EqcbbE2r/sq6Le/Mt7E2epK4J/EVm3X7MkkSiK0uYAVXaNoP&#10;A9K1DpfxJsbXLwXRbHBWTNVbOT4lpMSyX4H0Jp+2n/MS6SfQyj+yprkSK8E6ZjGE2y4259KqQfs1&#10;a9pgWJInYxyF1BuDjNdXeeMviBZDy8XPuGjOTVcfETxsmHkmkAx0eD/GlGvVvuN0Y22OSvPgB42K&#10;ulqbra8vmOVmzzUb/CP4k2xmLz3YM4Abqeld/afFnxYgCuVYehjq9H8YNaQ4ewgb1zmtFiaq6kPD&#10;xZ5bL4N+JljOZfOu+IPLi/dfd96IYPiVavBHIzlIEYKGh5Letew2/wAWvMX9/pcRJHIzUqfFPQ93&#10;+k6DGBn1FUsTUE8PHY8YF947s44LdrSKRVmMkwMeCx7VYh8ReNhbzJPo0TNPOGkIOCEr2uDxx4Ku&#10;l3SeHkPuqinnXPhndTb5dGVT6eTW0cVPsZPDxPJofGGuxrcyS6G3zgJAEb+HuavXXjiGHLvpcwW2&#10;tsJ7sa9TS0+FF6uTCkYIx93FIfAPwyvCDFeqq9h5nFdMMR3RhOl0ueVaH4o0+R7OGa2nCxqZZSwz&#10;ye1bNrrmj3FlAHmZGubve25DwoPevUNN+DHgS4iHk6oq5PGHFTXn7P8AoDpm21NCCOORXTHFU77G&#10;Lw8rbnm8fiPQ5bW6ulu4wZLhYYweDite21bRQ89zHfwn7LAEU7ujGt4fs4Qbv3M0LBTuXAHB9eKb&#10;P+zfcurRoYmWRgzAHGTXUsRSscjw9S4/TJbNTComizBbmRsOOCatWYjvUtomcMJZDI2D+NVh+zt4&#10;hi3vHFJ+9ULJhz0q3afB7xNZFDCtwGjiKKAx4FXGtS6Mp0qpfs9jwySK3/HzdBR9Aa7XQ3sksrhy&#10;wO3EY+teeQ/Dnxjp5gKSXWIGLKpBOSf51pafo3j+2gFsl3Jjz/Ml3xnn2puUJbMIxmuh1620AvFm&#10;aMEQxFunQmlsbWPNrC6DLStK9Y8Z8YRx3BlEZMpAUlOi0s2reJ4rmRksUkC22yBVGPm9aqLW1zXk&#10;kuh1mkaXa6lG0jWybrq5w3HLAGruvaLpVrDfSpZRsSqxIQg6elcno3ifxDpk1n52jNiGEtIQ38Va&#10;H/Ca3d5bwR32mTKZZy8wC9AKtXvuJ6LUlPhTR1uTJNp8YFtabUIXHLVr6b4I8OQNAG0yIfZ7TdwO&#10;jGsG58YPOr7bGb97dAfcz8orQl+IVjbWd1PPHKjSSrFECpzitm5dyIrQl1D4Y+Hr6Kxi+ysh8wyy&#10;bXIzTdO+E2lratPb3VzGbi9GzEnQCrEXxG0aS+lBuiFtrYKM9ya3tP8AFGkSRW0IukPlw+Y3sSKH&#10;7SKEmmUJ/BMUcdw0GrTqu0RoQ/Q1Yh8C3Ee5I9emPlQAkn1xVu21rS7mOGNZ4yZpixG4Z61ordW7&#10;xTSxToRI+0EOOalSkhGJB4Q1eB7dP7Z3bkLzblHNUZtC8aywKVureRpLkqg2YAT1rrJZAJZpFcYj&#10;gCgZ71PaQJHJAucCOIuc1XtJDRzFlZ+Lrc3CHTYHSKQIh4G/3q0+n64s8qyaAkiww72ZW6nrit+H&#10;dJHAM582UsR7Vo20qCCWQkDe+3rUyl2HdnGSRalIYoLnwwVLwl8hvu1WsZlURyPoFzH5kmxSM/nX&#10;fyyQq0jDbmOLHP0qGBYzPbgqoKKWPHekpD1OUnvrSMs7/a0CNsLAnrVe418WbvAuvXEXljc4bPAr&#10;t2tYpIVUxKfMmLHK1R1HSdNmjumksI2EzBM7eo6UKUeortnOWHiu5lkVIvEofdyokx0rSn8S64ts&#10;JINQtpc/dyOtSr4Q0JtQd209F8i22KAuMVKngzQ1W1tmiKLGpZirHNU/ZtgnIzbDxfr0k+JbaBsH&#10;llfvWvJ41voYx5mnP7+XJVbT/hxpklvmK5lVpLokkP2zUus+ALhIrmSz1aRSCBEpbipaptlpyQWX&#10;xRNowRrW7jHZsZFXYfjNGzlhqcsYQj76kVzc/gfX0vWWDVR5aW24qV4LVEnh7xBFDbC4gilMgPmA&#10;joKmVGkxqpNI7eH41KQFi1aFyR/EetWo/ipPOQwaKQZ52mvKrvTtQYlpPD4YGXYNidR61FfR6bpC&#10;TS3ltcQiBd0jAsAKFhqTehLqzO58QeOF8R+I4dNjTGFywr1jwnZfY9ChQjBK5NeA/BfRYdf1h9fg&#10;nmmSdh5JkycD2r6LVV0/S/nIAROeehrnxXLBqETajFtXZ5t40tX1HxSYt5YBwB+denaBpwsdKiix&#10;g+WOPwrgtOszqfiJZWGSZMnIz3r0wALbquOQuM1yYmfuqJvSjrcrTM2fm6DtXL/ELUjZaPNNxgIc&#10;101zKVTOeg5zXn3xf1Uw+HZ2H/PI8fhXnzbuddNK6PwR/wCDhH4oXDeJbPSJZCfNn+UZ7A5/pX5v&#10;2k8F9bJLGRtePIOentX2p/wXhvH8U/F2FHBj+xzEgZ6g+1fAS3DWdusEUzYXJznFdcHaI8RbmNeX&#10;UQfkEmSDjrTopixyW7+tcg+ut9qYKxxnrmrttrRYDE+PqavnTOWx0bTqzZPr6UF1cYHHvWXDqyOA&#10;C2T6g1YhvYycFxj61QWsSzYzjvSIoU5NNdlPKsD6YpVcKMkjPpQCbbJHG5eAAPaomHzYFK0h/hqM&#10;SAtu3HHegvUXaOCxzmonxuOPyp8kvz5J96h3ZzluTUO5LWo9EJwVrV0tiGGSMVlwv/CDmtPTFLHH&#10;bHQ1Egi2dJpco3gx4NdXpzBrXbnr3rkdHGDjGPwrq9NXMAGe/JqGrlNtnP8AiQmOchjjngVgXc6q&#10;GcnoK3fFZBvGw4Ix19K47X9RW1hYFxg9cGpsxGJ4q11lV0Mh56DNchFFLeXOwAks2TVjV9Ra8naU&#10;ngngk11fwj8B3fibVBMY/wB0pBYkdvStEruwHcfBj4fPZ2i6vcRfPIP3antXp0VqzIImQFsYApuh&#10;eHbq3EdpbQlsYwqr2r2D4N/A2bxRqKXmqQlFUZIK9MV6EEoRsSlc5n4cfBXXPF9/GIrbEeNzsR0F&#10;fQXhXwL4f8CacttHbxpMibpJWAz9K0tPTSfAtg9tZJHG4+9gDIA6V5546+JM93eSyx3QX1G7jFX5&#10;miSL/wAR/G5uvD11Y6hchYHRgC3OeD0FfHHiKFV1WZowNrOcfSvUvHnj+bUS0UtwWwxAG7jFecar&#10;5NxdHAUZ5xXLXaaGjBIIPtmpEbJ5A6VJc2jRPt25GeCRUU8exQF4rmSuDAsvOOtQHK9aexIUZ/nT&#10;Adx5P50NajuKrFRyaQu57YHbmkPAK9aAeMEdqRLbHI/Y/jTmZc5DAD0qFcZ4NEgyM7u9NMndkrSg&#10;jbu5pASw4aq43glge340G52DHWmtQsPk2jkH8acnH3qro2Rx0/lUgcghRz6c076hLQsrIAvanR3L&#10;q+VY8DioFDHBYU4SKg560xKTZLI0pPMppPmxkGkRgwJFAPOfTtSvqD1GshzvY/jU9s6jCN09aiud&#10;5UKE59aVQFHDHNWkCLkZCky7u9OZxuBz3qsWbaG3ZIHrUhYADc2CTzk1e42yeEBmJA6Lmn4kZhtH&#10;yg8kVFFMfKIPU8ZqUzIkTBDkrjHPWrFcfMxJAx0HJqvdzxwI9wHyR0FTpukGCeWHHHesbVRM1wNO&#10;jcF2bHB/Wk3ZXBO4kH79zqt6mI4jnP8Aeas3U9Se8naXfkZyBU+r3KQ2cdlEflTjGfvH1rHlmVOc&#10;9+g9a45u7GPV3nkMYbr19qnDIgEYPQd6r2q7WJB5Yc89BUuFbPZQMCoLSFBXeW45HFRfaFjBaRzt&#10;U9M9aJJBuwDgDoazNUuBHuzJ8ue5oSuyXuUvE+sgs/lHAJO1c9K5+AuCXYnLHkml1G4N9dM2/wCV&#10;TwKIiMcn860JbsX7NZZpUgiUszsFVR3NemaZp09hpEdp5QUQrtkkHdjya5X4f+H2kb+3bjbtj4iD&#10;d29a64y3stvJpryk+cS5GM4wOTW1ONtRJjrVLrX5rXQtJTDPJ5QYAks5P/6q9A+LviLTfCGh6X8D&#10;NCnldbIG61u5jOBPcFeF+i8iqnwustM8B+C7j4h+JrTLxq8WkDHzS3LcBz7KOa5W8sNYnvBdajby&#10;NPcxiYSy9ZAed3860k7IpWQunwv9nDXBxhsDmrVtponuxIXwiAsxz2HaqUysqBSzEjkjsK1vCH2O&#10;bUbe31NZJIHmUSJF95lzyAfWsd2PdmxpqLfSC3tYGS5gDOzs+FKYGFA9ev51+tv/AAR8/ZX0L4G/&#10;BW4/aY+IVvHa6lr1m9xFPcgf6HZDLbiT03AZ+gFflRYSWsfjKa5+xf6PHcKfs8rdRuGEJ+nWvs39&#10;pn/gqvqfxK/Z0sf2dPhZ4Yk0Oa5WGz1W7t/ufZEABjjA6BsY+mabp87S6FxlZHqniv8A4LcXWmfG&#10;fUbax8IW174YN0bfTBnEjRocGU/Xkj2xXpej/tAf8E8/20bUweOtP07TNS2jzTfKsT5x2c4z1r8p&#10;NR8O3es6lbSacvkiNZJLmdjwwU5IHuBWbqeo6heyLq7O8clwmEaI7RtXhen0pzpxb0K5mftF8H/g&#10;3/wT4/ZX1eT4uaN4p0kXcAMkF3c6ikhiGP4QO+Onevkn/go7+1rqn7ePxa0T4LfBLwtPf6Jol+7I&#10;EiYm9uCm0ybQOFAOBXxbPe6lPo8Oiz3NxLLZmMzTSzllLPzgeoFfrp/wTN/Zd8Hfssfs53H7SHxa&#10;uIX1TU9NbULi8ulH+hWmMhQT0J4J/KkrUlaO7Ki76s+QPhp/wRi/ae1XSo9a1uOKwGQ0FrLdgPnr&#10;lh/SvKPj5/wT9+OPwG3ar438Bz3SyXrFbyH5o5ATzkjoa+gvjp/wWU+Nninx5eH4QPbado9rcEWs&#10;M6ZkmiUn943pkdq+gf2C/wBuGD9uhtQ+BHxg8NW0+pfYHnknRMo0R4yM9CM5zUSp1KesmO6bPyZ1&#10;TwSklisXkf2bKjMnztlXy3X2xms2y8AalczS6fpki3s3y7UjUMXO/aAAOea/UH/gpj+xb+yt+zF+&#10;zmPGulmS115rjZphll3+fKxySynrgV5L/wAEeP2Mrj40fG62+M/jrSg+gaB/pUkbxYS5uesa+hAP&#10;OK1bap8zE4K58XfFj9nH4q/Bqwttc+IPhC7sI7r5lSe1ZFVT0G48Zrgbm1t4GBgG18bijDkZ7V+r&#10;v/Beb48eCNStdF/Zl0W1gubtblLzV5IlBaHGSiZHIJHavzQu/B4vLCTVjZPJICc+Wp+Q9g1WoSUE&#10;5dTOSS2OOis5Z7pDs4k5OO3rUqbROT5eGAxnH6V1OifD/wAa6rr9t4T0HQje3t1KiWlrBGXeQsOg&#10;xWv8ZvgR8VPg4yJ46+Hmo6aWycXEDLnA7E1La5rCcXa55ysKGZmMXzHHOO9Q6zpNnKD9ptlJkHAH&#10;Y1dgmhEgmUkY+bY3UVHdqJbg3EPKj055quUi5i2XhG3jj87z3gPcxvjOOlTaZ4h8aaBdRiO5NzEk&#10;mVjlPX05rYigMsgt4wGA+Zc1bewS4CTRxJkZGM9TRyjUmT6F8YoIAz+IrO4hkkyGfGUJ7dO1dfYe&#10;MdD1qVZ7bWYnaKMLGobhmNcHd6SJUUNEuG+8CM7ag8U+A9Aj8u/s2uLZ8AJ5UnHTrj60cpSqM9j0&#10;fULaXT2mjiO/cweTOc9uKrSs1xKIzu2D50DH8M15Dp2pfELQrVZfDmvfaFiG3ybhexrc0b45Lazw&#10;2ni3RJbaNE2PdJllz3oaZoqiZ6Nvl/vtRXHf8Lw+G/8A0MA/Mf40VI+ZHxgWUjrTGIBxntzSSSAD&#10;hs+hqHzGDfN265rnOclLgjpTN2WC+9N3fLikyVbeOuaAJQR93bmhRGTgL+tIgJIbOOKkRVz6+9AA&#10;qHpjrUqNtPTNIPc09EUnOcj1oAkGSm6ljkBOGOOPWmOxVNq8j1qMvkYxQBZ8xPWmvKMfK2PfNViw&#10;HU1HJLj5QaAJZid2d3H1qNJA4wDTDIDxj8jSxsA/9KAHsfkGB3pEcDqOfrQ5VgCrfhUYkJ5z+dAE&#10;jncPSmkfLw3SmncejZ9KQ9OtADsng5oZmYc0zdz070hKk5FADy2DuJpWk+UkfhTQd3BXil8tiduD&#10;7YoATczfx0+3h3MAF/WpLaxeQ4YY9K1rDS1UAlD+NAFO3sCeWH6Vo2lgcfN/KrcdtGgwE5qZUVE6&#10;UE3Ilto4x93NOBXGcYoeQdzUE1wIhgqTmgdhLnHaqcrt1NOlud65Jxzg1BLLkY96BjJJtiEHJqtN&#10;LmknuG5G4iq0twD3xQA2ZsP8xpofjhqikZy2c0gLMRQA534zikVtxxilJAGaaCx4z+lADvxo4/wp&#10;BuJyTS0AAJ69KUMRQAGPTFBU5OKAHq2eQuPxpQ5Bzn9aj5HOCKCxY5ZSKAJWlBJyvfuaN7bt2T+d&#10;RNweeaXLHjGKAJVmIOTn86erOqnr7VCgYtjPb0q0ilgM9aAGbySAeT160faSPl6Y96kMIBwvH9ah&#10;eB2YkLQAyWQuScD86YZCRgHp3qX7LJjceh6cUjWrAcD8hQBEXc8k/jQrnIGM1KLcj5dpqSK1XuKA&#10;IGTK7ivPUCnxk+Xkrj1q0lju5Vs05rRgCCvX2oAroQVGDmiXcqkAdqmhtGzwpqU2hbgjj0xQBnZb&#10;J+Sm4wMYz9a0zYL2GKT+zhjOPxxQBmKpJz0pViYttP5VqLYJn7v6UosBuzs/HFAGWsJByacoJIGz&#10;68VpR6YJOfmHtipF0sKeEY/hQBlmBmJIB9qFt3PO09fStqPSHYHKVOmi7VGc59PSgDEjsXycgjAq&#10;ezsjwMEfhWyukFuGB/KrEGlRAbTGfqadmIyl08n7ycD0qQaSz8hMZHetyLTlI2qh+uKmTTO23/61&#10;HKxnPx6Ic9voKs2+jMnUfTFbkekyH+D9KuW+gu43EH8RVcjFcwYNLCDJT8SKlXTYy+4pk/Sung8O&#10;qBtZTn6Vbt/DiEjKfmKpUwcjlodPkABVSKu2um3sh3JK/HXrXVQeHkQDEI5HpV200hYzzDx3OK09&#10;mrE8zuYmlLr0A8uK/lAGMAE10FprfjCwzt1y4wBwCxxU8WnQxknZ271bjMe0r5efXNS6SKTHaZ8U&#10;PiFpsRSHV5CvfOa2LD9oP4l6cA6Xm/HPzdTWGYbdx9zFNGnxOflA69Kl0Y9gujurP9snx7psi/a0&#10;Yj+LbxXR2P8AwUO1a0jVJVm3DggDivH7rw0sse5kJz2ArJv/AAbEg3KpB7ZFYSoR7FczTPo7TP8A&#10;gppBYvsvmkxnjMeTWrL/AMFPNAlTMV6ynvmMjH6V8Za74algJYJu+grm9a0m7aErCxUjnG2sXh6b&#10;KVRn6FeCP+Cmfgsz7tR1BI9p6sTzXoej/wDBTL4cXkgRNatsqc8SV+Sj219ATHK7D1AFRtcXcR2e&#10;c4XPY1DwlNlKs0fsbB/wUe+HUjqq6xACT/DKDXSQft6fDm9tDIuqx5I7OCTX4nx6xqUMmY76QEf9&#10;NDVmDx14t09wLXW7gAcgeaan6lAr27P2lsv27fAa3m2DVFYZweea9M8K/tbfD3VLWO5fWYvmwAGc&#10;Cvwah+J/jESLI2tXG5TwRIea17L4+fE6yAS38T3SJnlPNOKyeAizRYiKWx+/Wk/HnwRq3+p1eAc8&#10;4lB/rWzYfEfwzdH5NUhIJ4+cda/A7w5+2J8aPDqAaf4lfAPCyPnP5112g/8ABRb476PMGkuUnCnP&#10;zselQ8DJPRgq0D94tO8UaI3LahF7HzBzUtx4m0xmCpdRH6OK/EnTP+CsHxh09QJ7BHB4x5rDFadr&#10;/wAFafiZ5gluNMcqD/DcHP8AKp+p1UP2sD9rrXW9Pkx+/XP+8KvQ69pkZwbhAewzX4waZ/wWA8b2&#10;zBbixuSF6YkH9a6PS/8AgslrCOr3ME4KjG3IzUSwlboOFSmfsEddtioIl4I4NOOpQcZbH9a/KDTf&#10;+CzNkyiCeW6Ax1cdDXTab/wWS8KzRCKfVJlbHVozz7ZqHha6LVSD6n6cR+I7GJxmXofWrkfiPT5S&#10;As4P1r84vC//AAVi+HutSCO78TRW7ekrYzXcWn/BTb4YQ2YnXxdYyjoVW4Gf51hKjXT2NoqFtz7z&#10;guorhAUlXH1qyhhQBcJn6V8DWn/BVr4fi48uPVoyF9JRXX+H/wDgp/8ADPU4fMfWkyR1MgpeyrLo&#10;NKHc+x5YLaZvnhQn1NNbStNmQK9rFx6oD/Svl7TP+CiPw1u03/2up/4HmtG2/b++HbOF/tqMbjx8&#10;1LkqLoVyqx9Hnw9om0h9MgI7/uhVOfwd4ZnY7tIiB/3cV5R4e/bM+H+qx8a1Ac9B5gzW1aftM+Bb&#10;twU1qE57bxR+8XQhxR27/DvwnKxL6eBxxtOKqS/CHwjctv8AJlX6SGsy2+OXg+4II1ePDdMMK2NN&#10;+Jnhq8YeXqkB9cSChTncPZ21Jrb4L+GwmbeSZCRjh804/BixbiHU3x7qK2dO8aaI4AXUYiT0AYVo&#10;xa9p5YFbpDn/AGhXRCpJGcop7HKN8FbhCxt9V3DHAZcYpG+EetIB5NxE344rvbPVLOcDFzH06BxV&#10;+GS3+8XUA/7VdMKskc06aOAsvh94utVBjhUgHqJKtyeGvGMS/Pby/wDAHNegQXMH3VlU+2auwLE/&#10;IbqO1bxrMzdNnmsVh4otcDybrPQ/Matw3XimEhw1wMdNyE16Va2kLNk45PpW1a2dp5fzxK3HTFbR&#10;xHQh0jzK28aeJbeEI0zFh03JU1j8QvE2/wCZkb1BWvR5NI0uU5ksoyf90UW/hXw/Jy+mRc99taKu&#10;l0M5QOT0/wCId+zItxZQN6/LzXQad4306TC3GjRlj1bbWo/gXw1KoxZIuOu0URfDrRGP7vzF/Gq9&#10;rFgocoh8TeF5l/f6MmSOipUlrL4Buzvm04K3+7Uy/C+xmXEd8647KM1LD8KnjOYNRP1ZaFUh3L5W&#10;RPYfDyY48sLnoTUkHhfwHcsFS5XJ9TUsnwrviu8XiNjocUy3+HOtxSYAQ+hya6I1YpaMxcG2Xbf4&#10;eeCp1BS8VT6Aj86g1D4OeHrw7Y7yIr2DYNPXwV4lQfJADjrtageGfENtz9jkPoVPSnGq278xXIrb&#10;FGP4C6YHYxtC27lsjrVk/BH5CY0jGRjAboKnht/EMD4aOdcDkc1ZXU9bjXP7/wDWt/a1O5g6Ub7G&#10;UPgncwkPBEMrwMP0og+E2oW7hFgfCtuG1uprQl8Ua7EflnkXHqKu6T401lSBM2fUmq9rVSEoRMHU&#10;Ph9ryROghmAkOWIJqtJ4U8TRNJKk0yu0OwZJIFd5H45uxwyr09Knh8bRscSWadOSKSxFRGnsE1oe&#10;cG18XWLQfvdwhiKgFep9ahju/G0MEEEkaSBJt8px2zXpr+KdDZ8T6YMf7uatWuoeDrv5Xs0GcdV6&#10;Vf1mSWxkqCvqeaRan4mNrOs9kpaSYbQvZc1Zi8RX8N3cGTS32rEBGR3PevS10zwTKhPkqu7qRTJP&#10;C/g65T5LwKTxyaaxSfQqVHQ4M+KolaES27qFiJbjoaIPElhNBGHDYeTJyvSuzk8BaBOdyaivtzSP&#10;8LrCVQYLpPbIp+3h1M1Rd9zi5vFGjj7Q8c+HaQKCRirP9rae8skqXSERxANntW7d/BzeMhYWwc8G&#10;qU/wmnYMq2wIb7209ar21Jg6M7EWnX8W+COOVT+7LEK1S3l7HLCEVyTJJxWbefDXVLKcyxRSrhNo&#10;21nTeGNctjEpe4/dNnHNWpU31M3CcdDfLxu00u/GRtx6VDdzpHIPmH7uHoPpWDcW3iGG22JO5LSb&#10;iSOfpVeTT/EGoPOs9w+JU2jAORReK6i5WakGp2UIt4riZcu5bAPNM1OwPimOe2FqPIkO05HLCk8L&#10;/C+5ubyC4dZnaFcKzZAr0nQPBdjo8CzahMMjkKRUTrxgvdNYUm9xPhl4Is9D0+JltVjEcQCAKBVr&#10;xp4kUp/Z9tJnBy5A61Fq/i0JEbXTgFHTdnis3R9KvNcvA7qdn8RrkveXNI6bJKyNfwHpLTSnU5Bg&#10;dF3V1ju5AUt2ANV9MsorK1WCNAoGMAVJcPsPXtXLVnzSNKasV9RlWKFskEkHHNeVfGvWLaHw3dvL&#10;KAFjbcc13/iLUggMYP618+ftceNU8PeAdRvPMRdkDNuY8dDXNZylY6qbVz8FP+C2Gt6fqvxSEtj8&#10;0puCTtOTtHHNfnpreo3RJjJ2rjoK+uP26/Gc/wAWvi7q+p3OooYBMyQRxex618za54FkOXjJYc9q&#10;7JRcUZ1XeRwzTyEDHBHpSpdSoc7q1L7w3eWrkeUSB7VmzWMsLHepHtjrWZkWLfWpYSMnjHrWlZ+I&#10;I2OJGH51zkilDkZPtSLKw6cCmm0B3FpqsbjcGH51bW9ifn+tcFb6ncQ/xEDPQ960bTxFKGCtjtVK&#10;b6jujsVlDD7360ikKcE5FYttr6E/M2Pxq9DqCSfxA/jVqSYXLjn5uRUT8EkcVJGyydGHA4pTCWBC&#10;tyaohsZAW7Dj1rX0l9revFZ0duwIGOlaemwYIIrGQ0dBpr5biuktJGFtjOM+hrmNMUkgGugtLhAm&#10;xjx9akZzvjG8S23nPPfmvL/FWsPcSNbRnPPzEGur+JniBYbqSOMjgnvXnJmlvbnCHcXboD0oFbUs&#10;6Bo0+s6hHbQwlyzcL15r6d+DPw0ktrG306xtTvfBk4xk1zf7MvwNu9aKa3NYksxAh+X9TX2T8Lfh&#10;Fp/hCOLUr2MblwWDL7V00YdQK/wp+AMEA/tvW0IUAbFI4FdvdavpXg1neykAONu5eBUvjDxzZQ6e&#10;LW3nWOMJjYhArxz4g/ESFwYVuV4X5gG4UV02SKSsWPH3xPt7SWSA3ZZpcswLZxk15D468fvLmGKQ&#10;iNmyxzgk1leNfGAub5ntXzjuT3ridW1y4v5NssmSOhFZzqJIaaZZ1PXvtM+5pG254yaoHUTNOXyR&#10;nvmqMkjuct+HFKCc535rz6lRyZpFdTZgvRMoSVhwODRcWbFfMjAYAZwKzIp9hHtVqK+kj+62PUVm&#10;qlmNxTIp45QckEexFRYYZJxyK1AI7nBCjJ6mq9zpc8ecAH04rRSTIcXcpoWOWx+FBYj+H9ac4ZRt&#10;IphIOBjpVCa0GynDbQRTC5VdpOfxpZG6kjvTHJ25xTFayE3PuxjP1o8ocEj8KaG5wePapO/3qpaE&#10;3YqrkfLj6CgIwKsenc09QFXKjr70OxGB+VMTbuPluEdsQjA7Z701ssMkZpqLgEjrnrSsxVthoJWr&#10;FWXYdpPOM4zT450DbGxkjPWoQqv82/B6fhTWAZww/E0Lct2RbjLyjJOMCkZli+ZzgZ9etRRSuDsQ&#10;cd8U6RWYfNyM1oF0TRzjGAB060uWY5Yk85plqqFWLdegyalWJRnJJ/GqiJq5YVlCjABA5A96bGkm&#10;3c3Bz09aaFVV64PXFDykDew/XpVPQVri6hcSxKJI5MZ6AGqhaDT7Zr0giedcKGOcD1p0ZOozfeIh&#10;iBZznGfasnWdS+13BYLwoxGB2HpXPOd1YaVilfXTSSA4J29zUSxlgGJ75xTWDF8MvzduacqOoxg+&#10;/Fc7ZVmOi3Rtgck/oKlkJAAHTniowQrbh3602aY7vNzwPSlcaZFfXAiU4Izjp71zHiTUjt8hWBJH&#10;r0rX1m/iRXdmxgcc1xss8k9w0jjgnitErIkWM7RgcE+9aXhzTJdb1WOwjXILfvD6L3rL57V6j8Ov&#10;DMnh3QF1i4td09yoI3jhV9KuK5mDNttKFlaC5tYPKtT8kKt3xxx61pfDrw7qvinx/a6Xpu4LLC32&#10;iQn5Vh/iJ9OlZuoeI7jUrOCG8YPFZqUih6ck8AfjXbaCNT+Gnw9e6hjMWq6mwedicNFbHgKe4ye1&#10;dK0RKRU+LniO08SaxD4Y0A+XpGixCG2RUx5jfxSfUn+VYTXV87pI15I5VVUF3ztUDAUegquIctJO&#10;rBS7FsdsmnRCJYz5s+XJPyqOAKxk22VdNDnJJOW5Oec1oeHme3l3xZVk+ZWB71SgtHkRWAIB/i9q&#10;1LIWJB8okeRhvXfSSuxJNGnaPd3uoRqtwfOuZ9zyO3G71Nbl5NdajrNmiXCtdQXHMduoAKqCScis&#10;i30+S5n/AHkJDNHugC85bGce3FX47LWPDkkGq28ThXg3NNER1JA28++M1qty0yPUJfEE8otYb5la&#10;IkwoJONz9R79at6T4f1BYLe0N2jTzeZI+4ZVSOAv1Jqytlpum2kVm0Rm1SQrPLKqn5DuyeO2BW3Y&#10;zSais39mCOS2+0mG3KDLM+zcx9sZqx3sJoOlWs72d+rtILJkuLtM8xlX5yPqOK/Znx1pr/tJ/wDB&#10;N6bwt8NNQMs994WjiCQyfO7KFJjGO/GK+U/+CNXgH4LeO7bxp4I+JnhvSr/VbjyVs4r2NS5hCnO3&#10;PPU5Nb13qP7Vv/BO34z6zpngzwddar4EuLpru0tdrSwpATllU/wMPSuWU5Kp6G0YqWx8MX/wi8VW&#10;uo/8I5f+DNRivvsQt5ohasHSXJCjp09a/Tn/AIJD/sUaz8AdAuvjv8UITbaxqOnJbWdvLFtNvar8&#10;zM3u3HXsK7H9lj9p7Tv2rvFsdzZfs1y2UZUyXuuX9iqohHIAJXLNUP8AwVV/a6s/gJ8FJvhZ4H1q&#10;FPFGvqLeSKB/ns7VuHk45XjIH1q4c+JqJdAeh8Yf8FCvjh4i/bv/AGpI/hL8PhJdaPZXZ0zQIolJ&#10;WeVWxJK34g/gK/RLwJoXgD/gnf8AsX/bdVaONNB0cT6lIDgz3G3p75bgfSvz2/4I56VoPiD9slZP&#10;EMqvLaaTPd2UbABWkYhcjP8AFjPT1r6G/wCC7XjTxhaeAvCng7T8x6Bf3jNq0gJw7r90MPTrxXRP&#10;lnXUXsipNNWR+cXx3+J/iz4w/EHxH8UPFEsUl1qerC5aQSZYq33EX2C4FYEF1cqkH2SYq14jC683&#10;5eOgpb2x1TUdKudZ0zS45ooL1APs33EQcZI9K9D/AGUfgf4t/aJ+MWk+ALbSna1v5tk12oyIogRu&#10;bPTgZqqtWN2yLK1j7L/4Ij/sWGfULj9prxzpH7q3Jg8PpMdwdujy8/kDXHf8Fz/2itM8e/E6x/Z8&#10;8IQQu3h+I3F9dAL80zgfu847DtmvvL9pD4sfDn9gP9kCa700R20el6UtjotrGoBmnKhV4HfPJr4V&#10;/wCCW37HTftYfEbW/wBoD4+6U+paXI7zCK9UsLmeRiep7L/hWdKKhSdafXYaV9D8zdS0++kaS6Ns&#10;0cu7EyFcbfSoYrWRY2RAGZDjAbpX7KftHf8ABEv4ZfEv4rv4j8K+NrXwno8kaK2nABjJID15PA9q&#10;+f8A9ob/AIIK/FP4e6HfeMfhL4yttdS3Qyy2ccW2SRBydo5ycelY+0d9UZunfY/POOGxMAaCR5JC&#10;2GyMbas2iQxyukjkpGQVHqaf4n8N6v4e1K9tZrNo3tJmimjkQq6sDg5B6VRiZJLFbiVXDjrtP863&#10;Mmmi5eXVncOvlwqgPXacGpLuws5YRIkxlKJnbyTVG2tZrw/6OpxtyD6VpWA36cbyGMmWBCjle/1q&#10;7XQhfDtzpeJJNUsyy4IRYnxz2yKyPEHh2yv7Ty5GaMMT5Y9/Q1pWrO2mqbqzQOr5Vl4P4+tSI0M9&#10;hJBcy4zyrYzg0cqE9Dzz/hWNj6j8qK7HzE/57Q/99UUuUXMz5IDk8gYx2NIcHrUiwknGM1NHZZ+b&#10;H61wllZQCTn0oIIOBzVv7EDninppwGDn9KAKgRgQpH41IEY9D+GKtrZDptzzVqHTwDuaP8KAKCIQ&#10;mCOccU9FZhwK1F0sPzsB/GnjSADnZ+FArmQynGMc96ikifHPTvW4dJUkcY5praNu4PT0xQMwGjfO&#10;3P0FNaMscMOlb40RVcMqZxTJ9FD8eWB70BcwgoUEY+lGzIzith9FB+9H096BpUaLt2cUCujHCkDG&#10;DSxwEjLCthNLiYgbePpUq6ShbAQCgLoxVtnJwuKjNtKx6ZrohpUWcIO9Pj0lEBLrmgZz62cmzLrR&#10;HYljgY/Kui+wQMpAi60xtLjQZGQfSgLmLFZtuClat2+mKXBZT9Kvx2So27bg/WpooWV8k8UCuR2+&#10;nxxpuI5qykZUABaem0Kd3fpQZOc9qCdBx2ovNV55wgJB/CkuLsINoaqM1wznJagpEsl33BqvcXBP&#10;Q0x5S3SmORtJbNADXkUd6gkmBBJqQ/MvFIYBjNAypMpZfkU1WaFiSCO9aflNv8vAx605LKJpM980&#10;AZXlSMdu0/lTls27rzmtY20YwNualS2TGSo9qAMYWLN1PBPAFPj02Q/eHT2rWNugGaVUjB6cUAZo&#10;0vjkUn9mjHI/KtbavYVG8aLnb1oEmZTWhQ4xTTAw6j68VpPGrjlc00xR4wR0oGZ6Qkg5H6UrWrZ6&#10;fnV/yFHCqMUvkITyKAM42zHr/Kni1AI3dDV/7PHj/V07yFOMJ06UAVILLLHIPSnLaupwv4mtCOED&#10;oMVIbdT1TpQK5SS2yOg4qQWp7L+lWRCFOAvAqSFQx5XGeKBlJ7RSpzH0qP7Oo5C4/CtRoVCEbcmq&#10;7QZ520AUxbIePLqRbTjAAq3HBk4C/nU0dt2YDNAFGO1YEYAxUv2Eyc4xV5bYZ4AqVYUA+7QBlCzZ&#10;ThF+tWUtAUG5cfWrotQ7Z28YqVbb2oAzvsK54XinJYAjDL9MVpLbqeCKeluB0FFmJmemnRjPGaUa&#10;ajfeTNaQtieAKmi095OAOe/NUl3DQzIrAKcACpV09Ce3NaUOlluTj86tR6QSVyv5U+RhzIx1sF/u&#10;8CnpZHoF/KttNHXPTgGp49NQD5UFUoCcjEi0yVzwgGfWrkWiEjBSteHTEyGKgkjv2rQt7CPbyAMe&#10;lVyiu2Ydto6x5yufWrSaSijIiPNa/wBlVTylSR24U5IGKpIRm2+moR/q6twaf5fzMn0FW44V6AVY&#10;VAeAOKqyArW9lvOFUDmrcFgAwBTv61NBCFHAFTxAA8jpVpIn3rjorSJACF7VKtsrD7tEbDOSKeJl&#10;TrVaIoie3GMY596jdBGvzfpU0kwznNQXMocf1qG9SkVnuCr4Uc96ktpgTkvgj3qrOW8wlDimLK0b&#10;/e5NS2O2pvxajAsYEi5PrRP5E0fy9+1Y8V2C21j+NWlu1iPJyPSoauDsZ2q6Q7ghFzkc8VzeqeGj&#10;ICGix713kd3BcdAPcVWvra3mUqYgCaylFoL2R5Rqvht4gSY8+9YV7oRcFQnHavWr3w/HKpAQc1zG&#10;teGjbyMUxjPAqCUzzK70+WzkIaM4HQ4qsQHyRxiu41DSI3BDRj8a5vVNEaCQywqMAdKCzLUqGC+9&#10;WEEZXCnpVeXCMUK85/Knwkj5vagBz5GSDjmnpKoABGfeoZZctg9qYs3HAoAufugffvzTkeMD5RVK&#10;SXcBtpUuQO/tQBbachiM4xSPdbjwKrGfk/LmkEu4YJx70AWBMCMMTT1nAU5fk+1U0lYHDc0sku05&#10;XtQBZWeRH3s5xUn9q3Kj5JW46YNU2kLqBnqORSqWx/KlZAXl13UV+7cyLj0Y1Zs/FuuxfKmoTDHT&#10;EhrLVN3U4qxDGqjco/GiyHdm/afErxtZnNn4gvIz2AmOB+taMPxX+IfDN4pujgcjzD/jXLICvJx9&#10;KkEoVeKXLHsL2klszutO/aB+Kekrix8W3SAdCJOa6PR/2xfjZpcalPFTuQMfvOSa8iWUnIPfrT/O&#10;AABpezh2Gq011PoKw/4KG/HGzjWM6qj4HOCRn8jXQaL/AMFQfjTozB2w2GBwkp/rXy8soz0xThJj&#10;kjHpS9jS7FfWKnc+2PDH/BYX4j6bMsmoaTIT0YrMa7vTf+C1GoRKqvZ3iZwXB5r87vMOeW5pwc9z&#10;zS9hSfQaxE+5+oHhb/gttpyOi6is8eD94jNei6L/AMFs/h+0CM+vjJGCH4r8ehLIBjd+VPWfoMkA&#10;Uvq9MtYlvc/bTwl/wWT+GuoSLLN4kiAIwV3g8/nXrng3/gqZ8JdWhSQeJbXBUZZpwP61/PnHeSqe&#10;JT+Bq1b63qsClY9TnUHsJTTWHph7VPc/pD8Kf8FEPhVrMgig8R2jtxwswP8AWu/0r9sz4cXKIo1m&#10;El+n7wf41/Mbpnj7xjpMom03xPfQH1juWH9a6jSf2mvjdpCiOz+IWo4H3d1wSRR9XgEppo/pqsf2&#10;nvAFymU1uM4PJLj8utdPoXxy8F6gisusRHvkNX8zGm/t4/tI6fGsUfjmZ1HUP1Ndp4U/4KkftGeH&#10;EWKTWxMg4Ck4wKPYPuCULH9Kln8UPCs6gR6pGSf9oVp6Z470C6crDexHn+8K/nS0f/gsl8Z7MR+f&#10;E7FMbmExBxXoXgX/AILm+M9IuFbWtJuGQY3OsvP5UvYSQcsT+gzTtf0t1yLmMc9Q3Wta11fT36XC&#10;/nX4feEv+DgLwyoSHUobuEg/efJBr0PQv+C+3w2+WW714BC2GXJyKFQm2VokfsOdQg2YVlwR1zTr&#10;O7RzhWB59a/MTwx/wXH+BurWiyHx5bIWHCSTYOa77wb/AMFjPgbqGxZviFp6NwcNcCqdKoSo3Z+h&#10;8EynB3D35p8ssZ/u9a+J9G/4KyfAu5uVhXx5YvuOF23Kn+tegaJ/wUB+FusQJPH4htmDjIxOM/zp&#10;qnNa2JnFtn0xE8RPKKRUojtZFwYk49q8H0v9sj4c3ShhrUAHqZRWzpH7VvgC9fC6zCMnj5xTan2M&#10;+VnrcmmadJ/rLND9VqFtD0kn/jxj/AVydv8AHTwfPbCRdXhIZcg+YKsWPxb8MX77IdVibHXDii80&#10;hch0g8MaLN/y6gZ9KRvAejyKShKf7rVT0/xto9yfk1CM56YYVpR+ILKTCx3AbPowpKcr6DtYzLn4&#10;exMf3V8wPbPNNtvh5qEUmYrwEHpmtyDUoJmDI+ce9aNncRNj94vTua09pJImyvc5uXwbraR4hkV+&#10;OeazbjwzryEl4SQP7rV34mUcKfrioyylsblJ96arNCcW0efR6RrcJJNrIMdxVqG41i0GG84fnXdR&#10;ooHKg/jR5EDMfMiUjHFV7a5KSRw58RarECPPkH1FNt/GOsRna0gPuRXazaTp9xnfZofcVXk8MaM4&#10;w9gg9SKqNaHVA4u5zy+NdSIxLChB9qr3HjO2DhZrIH6V0Vz4Q0WQZSJk+jVi3vw/s5JPMjnYD61a&#10;qUyXGT2IV8U+HZ1xNYDJ/wBipYdc8Pr80Vkue2VxioV+HRUfLdHHqRU0Xw9lAybzAPoKTnTew1B9&#10;SQeL5UOyzgRF7cUyTU9Q1N8Es27oqjitPSfAVkhDTysw7iuis9C06yjC2tuo96z9pBF8rOY0vwdc&#10;XTedqA2KOg9a6bTdOtLCHZBGAPfvVk+XyCBxULzbCVHTPFRKo5IFGzLbMAh5FZ2pXqQRsd3anTXX&#10;lrnNc9r2qE7lBPesGzRbGX4k1Vl8yQnhe9fC3/BUX4y23hb4Wakr6iqh4GTGeelfZXii7dbGaXcf&#10;uk/lX5H/APBa34gXNhoL6dFOczMwZMdqqirzNoKyPyr8eanDqniW6v4c7JJmZc+5rn5I1c5Zc1Yu&#10;rhZpTyevWq7yFeCa7mYvcp3+k2tynMQ56kVi33ge1ulYx59q6PO5uV/WlUYJFQ4pmbbuebav4Eur&#10;dh5a4rEvNAu7ZiXjOAK9hmSKWQb4gTjvVO78PWN98skKjI+8BUun2Gnc8adCj4KkYPcUpYgZU89q&#10;9F1j4d28gJtwCSMDjFc5qXgS/sRvKfTis2mhnPiZ1PDnNXLTV54TksT+FMu7CS2P7xMeoqm7gD5T&#10;+dIDft/FIXCuCDnn2rXsNfhlTAcfjXDrIxHJp0d5NG/yuRg8YquZgel2mr2hA34z2q7a6zZpJwa8&#10;2tNcuV+Vn59c1aTxFcg8tSbuB6dD4ls4F8wSdOtZviD4lw2tuVsZcMeua4KbxDduCBKVB7AVSmum&#10;mJOe/U0gLWr6zPqsrTTMSzk9a6z4EfDWfx/4ut7JUG0OC5x0FcIcn86+k/2GotOt7+4vbtCXC4Rs&#10;dKqC5pWA+s/hB4J07wdpUVqtlHiNBz6YFWfG3j+eyVrZbnaoznBrFufHBsU8qym3dq4Hx/44SGFn&#10;uJVDEnn3r0dIodlYva98QftBklafBA4UsMV5R4y8cK10+Z97PyQDxVHxN40nnR0t1yDxvJrjbm7l&#10;nkLO+ST1JrCc7bA3cuXutLLOxWY/MM4PWqJdi+8sDn1qJthJLgZpVdSMHp2Fcc5NlRVh/m7uT26U&#10;4buGxxn0qJg6DJ6VILljGEUYHeueW5qSo6nnjBp/m44FVxuBAA4PvUiHPArMErl+1lby9wzhRyat&#10;QXmPld8g9jWbE8gTaW69cd6lVipDN2qXKxXKXrjTrS6BeCTafTtVO60u6tlL7QR6+tTwzkAcVZg1&#10;B1HlyAMp7EVca9nZg6aMKVGU7gh9+Khkcg10c1la3YyoC57DpVC78PzR5dEDL2INbxqRkZuLRkqM&#10;AMRkmpVIyAOuKfLBsJLrgelRrhT0OSK0TuZWJC21eePpSPKu7qMCmEtk03gnBHIpp6hotyYyAAFB&#10;1qCeZVOc8ntTsvjaFAxTGVJGztyfequT5irMQwB708rwF9ajMeGGefxqWZogoRTzjmmviB3Y5WCH&#10;CjvnFTiQZAC9ulVoHVck5z2NSoTy5HQcVoO1iVlUKWRvwq0rAEEn5jyBjpVRHXZ7+9WIcIhyMt61&#10;UQJWKK292H3cmoJZUkUKFOXxjFOuQq27PL19M0yx1CK0j/tGWPAUEQ8cDHU1NSVkBV125h0yD7FF&#10;wcZkC+tYiTBmLSYx1p97dtdTyXLkncOOe57mo0VAo46HJz3rlky1ZIekavJuxzt4JqREjQMpHReK&#10;bH1BwDgc807DEndj3qRN3RWkXb856DoKqXU4hX5ick9q0ZowMcfSsHxBepAjyEj5emKcUSYPiPUD&#10;I3kox681kROSCCD0qe5lNxI0jjJPaktbeS5mW3t4/mdtoGasDe+HPh8a3rgkuot9vBhn4+8ewr1X&#10;xDrJ1OVLlbaOAQRBVhi4UYGP6VznhjSF8M6THYxqfOkYeY3Uk1rGy1nxI8PhrRbRyBJgkJ8xY8Fj&#10;XRCFtRG/8GfBGm+LNefV/EF8LfTdLU3F40nAZhyq1D4k8S6j4v12fVpmKq7bEA4BjH3a6r4iafcf&#10;Dfwlb/CiO3EF4Nlxqkyj5nYjhD7YrkEtmgUE8qPenNjITGWfYoyMcEVpWulxQQSHAMu0Eqe2aS0t&#10;7M3KqwwoAZj71p3Wkytbtrkc6+QH2MueS3YVnCPMxN2KlvYQS2ciXds5dhiFlcge/FXbfQY1VlsF&#10;d9se3Yrclh2/+tX0x+zx+xL4H8e+E9P+IGv+L7m+juEEr2sQAWJu6Z619BeC/wBmT4N+D7SC503w&#10;VbyYct5tyu8ls9ea+nwXDWLxMFPZM8jEZxQozcVuj4P8N+BPH+pWUFv4W8KX11M4xKwtmwmeuD7C&#10;qr6be6pff2fqt48Qt5THGszEAleuPxFfdn7S3xc0P4I/C+ZbG3ihv9Qja3sltoVDAkHnA9K+FdH0&#10;fXPEF+BmS9uZp1kmVQCDI5woHvmjMMlhgZRgpXkzXCY94iDm1ZFuPQfGGpaNLq+i28jtFMba4nij&#10;YkR9PmbtT4ra88LstjDcMssUTXCyo2BuPXP4dq+2/ht4Y8K/sufANtS8dWKzBEE+rqYgxeV8fLj2&#10;6VzSeEf2S/2kIDfeG9Sj03UJiBJFGwQqO3yniuiXDdX2CmpK76GEc4p+1cWj5t8G+PPHXge80/4h&#10;/DzxDJZ6hGSZ5oZSrLL1z9Mdq+x/hJ/wWi+JmkaJBovxe8CWXiaGGNEu7oqFkYn2wc8V414i/YX8&#10;a+HrhofBOqwazZS7pIo2IDM54+Yew9K8e1rwJ8TfAGvT2+t+EtQtzApSdimE354x/eXFeJiMsxNB&#10;/vInqUcbRqL3ZH354m/4LfWf9m3Hh74QfBC10e5Nu0sU926pHgL1CqOT7V8OfGb4z+Nvjf4j1X4m&#10;fEHU2nv9RKefLFLuVOciNT2XGOPrXMaBqNxrl6F4uZLRJfJLoFMnHIz/AErMuPDl1aaLqOjySeWk&#10;5EzIuMxYOT9DXPFezVkjp576noPwP+Lmv/Bz4nWvxU8Ha4ltqWkXERFuAdvlHl0PqCK/Unwp+0p+&#10;xh/wUd+Edv8AD/4x6hbWGoTIFNtey+UyS9N8b8df61+P+NHmgn1m1lkWG2tkX7QyYZzjnIB5570+&#10;zu9U0+Vr7z3t5rqFXtz52FkA9COh9qwlDmdy1I/UfUf+CHPwv1TVTdeDPjhcWukuuGtkVH3L/vBu&#10;a9z+CfwD/ZO/4Jy+B5tb1LxZZx3AVml1O/nXzW/2VXtn0HWvx/sP2hvjpo18sPhX4m+I7a1WILNY&#10;W986hDjrjPSs7xV8SvGnjy3W38Y+ItRv7pbkSWz3l4z4P90hjyKUaEXL3noLmufTn7Y/7VPjL/go&#10;V+0TpHw08A2Lnw1Bqq2mnW2OJ2ZsGYjtgdK/QLxj4u8B/wDBNX9iyM2237TptgI7SA4DXN2w6e/z&#10;fpXzV/wRb/ZSvfIl/aa+IVkuInlj0wyxgKT0MgB9OgNfR37dHwB0f/goB8Cbnwl8IPHWnz6pouo7&#10;oQtwGjMy5BjfGcd+fWrnVVWslb3UV9mx+SvxR/a/+Nnxs8c3fjDxJ461fN2+DbRXTpHA2eNgU4wB&#10;X6P/APBFr46fE34r+ANb8IeOdZm1O10WYJaXtyTIzKw+7uPXFfJ3hf8A4I+ftj3niQeENV8HWFnZ&#10;O4WTWRcqQg7sADzX3homofs+/wDBKb9m+LRtb1y3k1B4TvjQr597PjsO/P5UqjdeoowQ9II/Mv8A&#10;4LHeAvDXhX9tvX7Lwzp8dtb6hp8dxcCCMBRMc5OB3PBr5DtWW1uQXTcM4cAcV7L+1j8c9R+Nvxk1&#10;z4ga3LJKdTvWmgEq8xxn7qfgK8kuJoZ2KwWwRc/eHXNdNWMVZI5pvUZbTJZ3T3Ece3n92o6NVprq&#10;1W0ZbO4aN2f95bkfr9Kl0y282MyzwKyKOCw70k7wTT7IUTeOMqvWs0gKsyN5i7hkHjKnGKd0srhZ&#10;pFAROOzH/Gpri1UxmCSURyKchWHU/WsrX9euNKiaD7ODLxhxjAH0pN2JsUdlr6miqP8Awld9/wA8&#10;0/79iilzBY+fltFVuFGKkWEDqB+FTBFzwKlWLnmuEdyGO3BUfL2qVLU5HAHNSxR88DvzVhBgY4/C&#10;gV2yO3sR1Yc+uasiBNuNvNEeBUkbLikUloNjhUDAH1qVYkPalUgMMmnblHVh+dCDYiZFB27aPs56&#10;4FS5U9x+dBdVHXj60ra6gQtFjkj9KY8QJ5HFTPInY5prMCOPWi1mMj8pMYAqNofQfnU2QOtNMiA4&#10;Jpq4mkRpCT0AFSCNB0FJ5qIB1oM4PQ/nRqJWQLGNxOKCm3gCgTqOefyoe5UDPXNFh3QhAB5601gp&#10;zk9qikvFBwePpULXpY/KPxpgWCFBwDx6GmtcRq23OfpVRrh+rEUySc8tjigm5akvFH3Aary3jSfL&#10;moWuSwwD2qrLOVfaBknrQVYsSyKOCeageTAyDUTzOOozUbTM4zxk0DHtcEHctAujjnOT0qIhxxjJ&#10;NAT1yKAJ0kDnGOe9SqflFVkQ5/lmnhGPAFAEgcq5Vz16U9G7qe9Mityw+Yd/WpVgCjCg/SgBA5zh&#10;jUjfc3d6VYhnAzS+Qc5oAhLsRtJ4pSCGwtP+zknaBz9amittoyR+dAECMwGM96aS2Mk9auiEgZCj&#10;NNNmz4xQBVVQ5JxTvJWra2gT7xPtTjaZIO7p2oF1KHkHpmnR2xJxjNXPsfOQaeIAAO/1oGVltsLy&#10;nSnqnqKlliJXANLBEVPX6UCEELBRgCpFj/TrT2yTgCnRxtnJ6UCauM8lTggVE8LB8CrgUBc4703y&#10;STnH0NA0iuFYdGpTbbuSefapxCPQ1KtuCMt6U0rjsVo4TnBXBqZYiTwvNWY4OcAVNHaM5+UU+Udr&#10;IqrATjjNSeRgcjvV6LT3OC1WY9LJGVAz7imoE3Rlxwn+H+VSxWjs3CVtQaOu3DKPfipF03aRnmq5&#10;RcxjLYMG+devSpksVPAirWWyHIxmpEtiowB+VUlYm5mppwAGVxVq005mOCuPxq/FZh8A5q1b2wjO&#10;QAeKpRApx6cqjlB+VWIrLHO0Z+lXYoxjLCp44snntVWQGabQZ4Ue5zQlpg/dFaE0a/dx9aYI1B3U&#10;WAgFvhs+3SrlvBhecU+KNHHIp+0gYAwB70wGGJcHC0gXZ1HWpDluSelIFAyRQUkIAM5A4qSL5GyR&#10;TMxjO6neYAduBjHaloMnE6ngjFBl544GarucnPtT4yuCCTRogsSm7AG0E0sd2h4JqvJxUDyMrZAo&#10;5tRPTYvGfJ/rTHmUAsarLctjOPzpzTfLnPHpUyY1sMlbcSQevSoZFYYJ9KmHAxmmFmxg1ndsTZXa&#10;UhsL2pn2uZTgNUskeWxVdgB17elK9hX1JbPUHiuP3jcE9q1FuIplyDn1rAklXqMUJqTRny8Z4obu&#10;PpqdD9rRFwxx9ap31jFe/MpB46Vmm+lkGd33elWLLUzHzJ0xSa0JW5jaloJWRl2Vz+oaQqkoyDp0&#10;r0SWSC94249zWLrGkF2DAdBzWb0RTbR5lrXh7eC0SAEHtWHdQvbfIw6cV6VqOlLtLEc1zut6HHMj&#10;HaN3OKSZRxrZLFycUoAHSrE9k0DbGQgg0wIAeMjNUBEwcnj8RTQjDIAxnrVorzlQKAoHOKAK6q54&#10;zS4OcY/CrGBnOKAAOlADI4128jmniMPyRRRuI5z0oAekKq2CKciEgZIpI5QTtNOLgUAPVVDbcU4M&#10;FG4d6i3jPPpTTIz9ulBK1ZN9oOcDrTgy4yRVYvsPHWpI5CVy3WgbROJRjNIXBHy1H5mecjilV8jJ&#10;oJsTLJkcUomOCC351BuYZyKBIc/yoBK5YE4P8R49qeJgwyPTiqwkJPDU5ZGHNA2tCdZM8mpldW6G&#10;qnmjn5etCzkHAP50Csy2WAOKcrHIGaribcNw/GlSU56daAuy4shWlErE5qurZpysc5Oad2NMsrMW&#10;5p6uD1NVklxxilWUHqKL6lFtZOelPEgAyP5VVWXJ6U9XJ5BNPmAshkb5sH86cJSPmzzmqwkx/wDW&#10;pwkLU1ILssJO6tuV2B9jViHU76Ji8d04J6ncaqAnpz+FO3AHvVcw7s1LPxZ4isn8201q5jYfxLKa&#10;2LD4z/FSyK/YvH2qRBTx5d2wxXKU4PjjFUptBdnpGn/tXftAaWALP4qasMf3romuv8Kf8FDf2o/D&#10;UiyR/Ey6kCj5RMd1eEGXHNOEoIwapSbQrtH1/wCGf+Cwn7U2nxJp914gS4QDlymD9BivQPBP/BbX&#10;41+H4t2uWrSIG5AlwxHtXwFFMVPBx71MbqVyFeTOPWhvuPnkj9R/BH/BwbrWn3Sxa14dmSDP39+W&#10;r2fwp/wcC+CJEV7u6lhDYyZBX4o+ey8elSx3JJxnj0BpXh1Que+5/QT8Pf8Agul8DtYhUXXjO3gb&#10;AJ82YLnP1r0rR/8Agsv8Br4Ktr4xtpmPUJMP8a/muS+mjOA5xngZ6Vcs/EWs2WDa6lNHzwVlI/rQ&#10;1Ta2Kg1F6n9R3gH/AIKX/CjxZGpg8U2mG+6DMuf513mkftrfDm+l2R69CzZ/viv5UdG+LvxC0TnT&#10;vFd9ER/cuWH9a63w3+2D8fPDUiyab8Qr0Y/hklLD9ahUqZTcT+qux/an8DXMeU1y3wTgbnFdFo/x&#10;t8Laky+TqcLbhxtcGv5YdK/4KLftK2Nws8nji4kA6IX4r0XwL/wWA/aW8GXSTrrDXMaEExO55odG&#10;DejBKD3P6do/iN4eK5+3Jz2DClX4h6FJ8i3iH8RX88ulf8F7fiobJYb3w+6vjBdZyRW94e/4Lv8A&#10;imJxNcyzI5ILIMn+tJ4e3UajBrc/fl/FumzDcJlx6hqnt9ZsJRuWYEV+Kngr/gvloLxRf22XGOHB&#10;bGPevUvh/wD8F0fhprN6bH+00DE8GaXAH51LoTsHIu5+sUV9A43JLn8anFzuxkk+nNfBngn/AIKy&#10;/B3WbeOGXxlZJP8A8tE8/wC77V6N4f8A+CiXwk1cBrTxhZOcZ2rcA1n7KouhXIz60hmAG4Pj2q4k&#10;7Y2g8d6+Z9O/bk+GNw6lvFlopJ/57f8A167TRf2pPA+owq8Gu20gPORJ/wDXqbSXQTpzTPZGfIwK&#10;r3EiJkkc1wNr8e/Cd1HvXVYGU9/MzU8PxY0C+n8uC9jOfRqltoTpy6nRarqPlRswPNcTrPiu2hmM&#10;cr5OSMZq94l8VaYbMulwvKno/tXgXxE+KVhYanKF1VF2Z/iwaxlJmkIXWp3nxD8eWFjo1wzzAERN&#10;8p6mvxk/4LAeOR421byrORVMbsAC3DCvvP4wfHuwHh+7kl1ReEIXLda/Jf8Abt+LK+IvFj2945ZQ&#10;XCFDxkk104fe4PRHy1PCYCVkPzZ5NQMydu1S392t1LiJSAD1PWoegOTmus5xybt2c8Gjec01XGcY&#10;4FKxJ5AoJcbscuCcjg5p64J5qJHJGcU9WJFNhaxKVXhmA46Ux4oJQVkhUj3FIXycZzRnjFIEmZGt&#10;eFtOv84gUHPXFcxq/wAOFXL2yZGeMV3rKp5PT3oUhjjH6UnGLFqjx7UvB+pWhIZCAB0ArIa2lilM&#10;cgIx6ivdLuwtrxdk0akZ9KxNb8BafeZeBAfqKzcGh3PJeRw34CgZJHGAK7DVvh1NF81rGR1xxWHe&#10;eG7+xbEidOpAqWmhlFF2j5j17U8/KvAqQQSH+GmtEy/KRSAEBYV6z+z/APEf/hDdWRPMURyqFfcO&#10;B715bBGVXntV6wuXtm3o35VUZcsri6n1zd/Ea2uLbzbW7BJHRD1rh/GPiZ74/wCuJbvmvKNE+Id/&#10;Zxi3lkLKB1Zq2LbxVDdg+dLyemTXQ6qaH0Ny5vEa28ps7s5JrOkk+bBem/bo5kyHyKjZkJyDzXPJ&#10;3KiSRjIJJzjrTwMHd6imwL/COcfeqUldwYH2FYvUtbigEjBNORuOaYCeu2pUAVsHuaxk7liqQSCc&#10;H0xUqqRyWH4U1FGeafnAAP5gVD0RaSSJIjyBn8KlPA5P0qFOvSpAcDLHispFxJFIzwPxBp5c9M0x&#10;XQcqc0rAgZ9elRqUTJcMnQ1Yt791Xaw496okgrgg/hT42dsAAbe1LmtsFrmkXsLxBHPACfUjpUM3&#10;h6CTLW8wHoMdarNN5b7af9plOCrYxzxVxrTiDpxaKN/o2oQyYjhLBf4lrPkS4VyGjOO5xXUWmpyR&#10;HJA/GpJL/T52/wBKs1Ynq2K3jil1MZUOxyZmUEg5FLw2SnGetdHPoWi3qn7Ou1vUHpUT+B5AQ1ve&#10;o4I5JNdEcRBmToyRhuqu2FxnHTNRmJt204BB7mtK98NajBcERWjn5fkHWqs9hfI3lz27qR1IWtlO&#10;L2IcWRKURThiTjjNIJtpJZs+oHapHtpNoVSc4549aU2mwbGBB71opJi1HWxVF+cZHapnnVfmi+8R&#10;zmmJaTOxhEbYIzkDpVux8OXM7AyzgZPRvShySC2hTsbCfWboxRMxRTmVuwql4g1iO41NrW0I8iAB&#10;FA6H1r0CbTbfw94X8qxRTJLkyOR7V5dNiN5HHOXNZSk3qIiL7NyqOSadH8z/ADHgDBqMEvtbjOea&#10;lQr5hwe/WsmBNGtutnJdy3KhxIFSI9W96f5g+569agUguAwG0USzLGxw3OOTQlcadiLVbxI4yy5H&#10;GM1xfiDUvMcwgnA6nFbXiPVQkO7qOgx3rj7yRppdz9znNWlYQqSbuVNdv8K/DUUznxJqMWYYT+7y&#10;fvGuX8J+HbvxRrMOkWijMrAFyeFHcn2r12x8PIsMWh2h3JAgjZox15/nWtON2JmnYv8A2lZwXNks&#10;S3EzsIgq/MiL1c/yr2v9iz4Dr428fQXmoxcxsWzKTiXB3HPp2Nc58JPhbYWt4898n+qtd5jZerHo&#10;K+j/AIPahF4D1az1PSEtS0MOPs7cE5AyDn1rshC4rM+Zf2lfLu/jJrZFx5jLdlXYd9vAx7Yrg4yz&#10;xsqjqeRmvfv2y/hTfaF4xi8XWUcMg1lBMyQchSff26V4abRrecxSJtYHkEd6wrRtIeqRWHmkmQKS&#10;ceuK3vDtz9o082F1bM5Z/kAPQ9jWROPLXBXI9Kk0eb+ztThvAxGHBwT37VEZWY90fW//AAT3+J8O&#10;mahdfCLWJWiE03m2SSnIJ/iHt1r641W4sLG2e4urlIrW3jLSO5wFUc1+X+k+MvEHhrxJa/EHSx5L&#10;wXQcmJsAMDyD6Zr6e/af/axju/hTpXhLwXciS+8R2iPfmE7mgh/iHtmv0bIM4pRwThVfwnymY5bO&#10;WJUoLRniv7QfxqufjR8XLrVrOQvp1mzW+mxg5Xb03+mTXrH7CfwSn8U+NbjxzraE6VpZBjifAR7h&#10;R+pX1rwX4f8AgbXfEnjuy8EeGHVbvVbwCOZTnyYxyc8ccZr7P+MXi3w7+yn8BofCuj3Ma6hdRmCD&#10;H3nkYYaQ1zYRPMMXPFVfhWp112sLRjh4bsy/HX7aPhO38f6t4HvfB6aroFuRFdTFgxMo6/KeCBUX&#10;/CLfsofG+K1k0XUo/DGqmI7DBMIXYkcAjODXx5qN5qcTyyx6o2ZbgSuD1kOcnmp9M1K/k1iR7GTY&#10;dm9n54J7CuatxC5VmpRvFbGscoiqaaep9hxfD/8AaL+Cdnbp4C8RnxZY2Ue6JJD+8ILfdOc5xVzw&#10;n+194Y1K8Phn4/fDyXTLiSUwt9rtNyMDxu5HT6V4F8P/ANpb4ofC6Fl0/wAWi6WORESymG9QuOTz&#10;zmvS9I/bk+Gfi6WTwv8AFb4Si7R2wl0sStknqfUfhXo4bM8LiI8sZW8mcNbA16L5rfcdtdfss/AD&#10;4vRvf/CLxTBaXVoGxb2rBh83OWB5/GvCPj78APF/wSihsfFOlxy6XqDFU1C3Yks3v3B9ulfWHwm+&#10;HXwi+GWk3Hxb8HW8tpZ3tiXn86QkBQMjrzVXxJdeGP2v/wBn+4bTrRRcxzObCEOCUZCcH8cV0YvJ&#10;MNiaLnFWl5EYXM61Gqoyd0fEGh3egreW+o2Hh9ZbOANFfJFyyLjCsyHpk96wH05LnVblppFnRUaS&#10;yjkBGcHgDHQj0rotS1KXwZ4qlsvE8P7+4kMV46xlWh2ZVUIA79jzS6Zqklpd/bNLiSK2t9zSTtGp&#10;mZT6jv8AhXwFWnKlUcJbo+sjOM4qS2KlhPqF4iaprVoU+0ABSp2KGXsDWnout6XP43tNY1jQpJNO&#10;tp4luooZgJCuRuIB4PFc3qfihZtSfwuZTNBMpkimI+83Xoeh+lLP41jsrMJaRodkW1zKuGLVna5V&#10;7H6gftBf8FPfgX4G/Y6svhZ+y/PdJq2pWIsbeP7KYjbDZiRy3Tdj9a+EPg5+118bfgJqq3/w68d6&#10;jp955xN8glyZsnO5lbIb8a8ZuviBqzQR2wn2KhzsReBVG71zUp4/tirv3AgSZ5H40rxUOVIOY+7L&#10;j/gtZ+1u+h3Gh2/jLT3lVMRXZ09ElUnuRjBr5d+PX7S/xR+OWsjxL8SPGM2ralHkLIz4SMf7K9Aa&#10;8oTUr1pflmK4IILjOT6Vbs5In1J7lrRGZ1x5Y4G71FVF8q0Iu2OvJI3t21iYyyyMdpHp9e1NeZY4&#10;I5VTO7px0qdZ5IIJNOvQ8UZ6kDv9KfcWmjraxw2F28kgXLBuR+B6ikFiC2iDSOUkaNiucDOD/hU9&#10;hqmpiEmNmZc4AKg/0qG0upLK+86eM7cYB7EYqSPW9LgikjggkDfw7nxg1SdgH3mqWTTLeXGxWjQC&#10;RX46VwXi7Vra5up9WjvlEA5CKa0PE+uyS2kkd1AxkduJVGCK4Hxv4iVNNXSoMZYgy8c1jUlYFqR/&#10;8J1H/t/nRXI+fL/fNFY+0ZWhSHB60vmnGMcVWWQjkGgygHpWJnZFtJGHce1PFyygYI461SWZQP8A&#10;E0Cds8nGfSgEi+t2Djp7077WqclvwrPM7DgEfjSGYg8mgqxptqAHAb9KZ/aUg6Y/Gs4yuTkNxSiV&#10;/wC9mgLM0Uv3bqaDfEng5rPWY9zTWnyetArM0vt2Bkg0jXp28NWcJM/Nml8wDrxk0DLjXrjncPyq&#10;Jr6XPLD8qrPKCuB3qMyEdSaASLn2wtwTSG6b1xVTef73WmvNjAzkexoCyLn2tieHpWuGI5NUvMA5&#10;zSm5U8A/jQFkWGlBPLUx5APutUDz4ApjT8k7sCgZOzEnJNNMhJyZOPTFVZbjJwzYFNa44+/mgLIs&#10;vNgHbVZ5Qz8Hn3phuGPGOO1M3EnJNAEqsd2GI56UKm4cdaiQHcWzx2qxGAqnOSaAHxoxGMfWpFQ5&#10;I56d6W3OVGRxUvyHpQAxYmcAkdORUkcDO2G4p8A2gD3qwiFzQJuxGImBwBTxCByTz64qV1wBjtTW&#10;+YUDuMWPLk7h0p627HqaIYiWGR3qyqdiMccUCauQpBtIOPrUgjHULUsa8bTSsoBGDQ9ASsRBN3O2&#10;npESeeBUm1fSlxgUmxkZhX1pQinjP6VJjJ4GKVUJbn8KXMwIniwMkcCmmPPQVYePd6jNMKOBwKSl&#10;3EmRLETT1iCnOaeFJ7U9YlPJ/Km2MiEa54FPjiYD6VNHAF61NFbs7cKcZ5qgK6xZGG609ICW4zWj&#10;a6PNcMMKcd62LDwvhlaRTVKDYHO2+nTSnGxvxqwmkTtztOPWuxtPDcb/AC7COKtr4XCrkL+FaqmD&#10;ucSukSggEZ+hq7a6WykAJz6110HhQEguhHvmp4vDYDhEjyPY1apkpnMRaTK/LJ06Vat9GlcbimMV&#10;1MXh0x4AjPPrU40RwuPLP51XIKxyy6VKAAabJpzdq6VtKaDI2mmnTsjGOfrT5QOeTTMfNinCxZeA&#10;tbv2AAHK1C9iY2yOh96fKIy0tHJ4pywmM5rQezI+YKfzqBoyDjB/OlZgMVQvenowU5NG0r1HOfWl&#10;WIdcdaQ0mI7blJx9KhPXrVggBcDrURQKaAY+IkdBS7snmo964HWkE2Dyc0MRYIwmRTTIM/eprXAK&#10;471F5mDyP1qbspD5VBOc4pQRnJ7CkUh/u0Myg4FJu49hS5PWlVjkCoWl2kZNSIwxxigE7j5e2eOO&#10;KhlOOop7N3NV5H5K5/Aik2kDGNIQcn9KkjlIBB6elV5SMAZ70qMVOSe3WpbuJvQthzjd69KRiccc&#10;fSoFnXqf0pWmULnf1qRWHOQOd1VpznJP409pBnk8VHIwIyT3qZDiVJsHJHaqErncdvUGr0zZ5zWb&#10;dZDMf5VF7Momtr5lby2cc9quRy71471gGfa+O5rQsL3K4YgfjTuKyNi3uzFgZ471oiSC9iKsRntW&#10;DHMGPWrEVz5Z3hue1BAarpvlEsOQTXP6tYA5IHrXTPeRTx7JH57Vm6hbgqcHOelQ1Zmiujgtd0kv&#10;mRFOe9c9LE0TlXyDXf6lZkEjse2a5nXNJw3nJketUncLGIGYjgUn8X405jtODSYyOvOelMAO4d/0&#10;oLlVyT3o3YBU1HuUE8UASlvlyKTBYZ4pqsGXj1pcg8Z57CgByrjk0pYMo2mmBwOB1700yoRkZ5oA&#10;mLEjHHvikpilF5HU/rShieg/WgB1FN34OCv60blPcigB3I6GnrJhcZ/GojICDxSK/T0FAE4cnoaV&#10;mJFQtIU6Uom9aBW1JCQBgnkdaUS7eM/rUWc8+tGeaBkhmcn5jx9Kkjdjxnp61HgYPHWlXy84zkDn&#10;rQBZVtowf0p24ZB9elVxISDk96cJARyfpQSyykmOtSecFHX8KqCTPQ4pxZFbOetBJaWU7QfU04Pk&#10;81WSXaMKe/enrITzkfSgCyGI4p6ynoT+lV0kPc08MAM5oGmWFbPWniTJwfxqsJc8Cno56igq5a85&#10;z3FOWQkdaro+RlTUgcH7vFV6jLCt8v1p4YHpVdZD3NSq4YfKaEA9gSw9KUKByOtICGFKMY4q7sBQ&#10;cDHvTwe4qMc9KcN3pn8aTbYWuOyc5p6zY6gVHuHeloFYk3bv4qkjcdzVfOO9ORgDlqBNWLQlLArk&#10;AdqVZMnpwKrGRWPFKjhenrQK5dWbCbifpxUwnxGSCBnrVEy4AyelPV2IAH5U1oPUvw3JPG405JGV&#10;9yHOT3qkjmNSBxUiSnj6dapO47o0fPAA/wAafHePE2UYg+oY1SjmGQQfzp3mKSfmqrsXMzYs/FWt&#10;2D+ZZ6vcRt32ymt/RvjX8SdDcPpni27ix6SmuJE3IJFO84joetHMylNnrWm/td/GnTyAniaSTByD&#10;Ix4rsNE/4KM/tCaDEsVj4jnH94icjivnpHJXrSmVtuOM96RSrTTPr/wx/wAFZ/2gdJiEMmtyn1Pm&#10;HmvU/hR/wWs+Ieg3on8VX0s8YbJUNX52pMwOCalMu3kHmk4po0WJkfrpdf8ABdrQtZ0QWywzRyFc&#10;Fmk6HFeQ+Pf+Coy+IJZZre+dy+SGL8V+dKXDE4JzzUqTsBtViPxrP2Mble3bjY+ufGf7dd34hsnT&#10;UNT2jBwqMc5+lfNnxK8az+NdZfVJGYgn5d7Zz71y7vlssxJpTMHGe3StFFRWhk5NiFyzYz+NBPHD&#10;dKYHCtnbx9aGYZ69aZlJtMUE561Iu4LmokcbjTwxPHIFAKVhfmB+Q1KoyMk1EgBbap6VKj44NJsq&#10;9xegxnHpSPkLgHmmyMpYYOaGO8AgdPSmAplYIDjmiNvmOaTYzHB49qchx1/Oglp3HEEtndStuAyB&#10;RvA+XHXtS+ao4J49qdrhdLQZ5atkkdaq3ukWV4u2aLOBxgVcHIzmmknfxUtXKOW1LwBayIXgQZ6j&#10;HWud1HwZd2y/JE2SM4NeksTzmo3XzFPmIOlZ8jFc8rbS7iA7ZY8U7yPLTByOPzr0C70CxuiXdSD7&#10;Vk6h4MaRSYGLADgGk4tCvc4u4fywSp4plrrd7atxLkZ6GtPVvC2pQkhI22/SsWSzmhf97EwPoako&#10;6LTfGBTCSkgZ55Nbdr4ignwxkGPrXn4O4lSKeLqaEYjbB96APT7LU45WAVxg9TV8SDj5xXmOneK5&#10;7XCzHIPet7T/ABjDIoUSBWPY9alopM7bzVYjDU5WAYc1h6d4ggbiV1II7Vow6hFK4wRj1zWLizRM&#10;04QzYcsAKlba44P/ANaqkUgZCQe3apoWDYBOKyaLTJSrY+X86eseVwWycURgqenfipYVCsccZqGa&#10;LchSN1O0HGPQ1K0xA8sc+pp0i9tvamyKQvBrJ6lgsg6c+5qaGchsqoC1XwQ3J6jFOQ4batQWkTOV&#10;dsg/jSLvA+TsepoaJnGT970FKAqrgrj3qG9BSY5XIHXp2xSeYxIyeM0hbINMYHG9ecdqQ7kqTtHw&#10;jfU1PFdSgDbKRjt2qkN2MgYJHPtT03dzn3ouxXaNaHU7xW3GYnI7GrQ1JZVAmCt6lhWMj7Rwe9Pj&#10;nbpuHFaxqSXUUopo1wLC4bzGtkJ6kAUl2ulO37vT493XJWqMUgYAnHWpS6iLrz7VvCrK5m4qwy4m&#10;SFsR4Unrim20stzIOOfrVS5AEhcNz1qXT2RHWR2wc4NdcZNo55I39VDy6M4YARqn3ifavK9Yj+zX&#10;LpIQN3KL3H1r07UZlbR/LkwysMqPWvMdfAbVZ3l5JIIwe+K06GRVKFEWRj1qWJGPyg8tyeKi+bYF&#10;x0HNPDHGM9feoLSRIzHqe3aqOqXBjQOxAIzxViSbyEJwM1zXinVCkZSNxuYnNNbktWMzVrw3U5Kt&#10;wO2azpIWZskcUschZc9z1rb8D+HZ/EviGCxjQmMEM5FWtRHffA/wFcJbNdsuJbkYY4yVWvfvhZ8J&#10;bWPUI55omd1xI5Zfl9qf8LPhkPC9siXMKSJJF1TtXpOhQtZW8kSyNFIB8jLjBI6V206dkNK5bttI&#10;sra7FzJCodFPmttxgDpUt94kk0C4mkl06adt++3iXALIR19xWLqurXNgh86YtHJ1lJGAe4rkvEnj&#10;SysNPKg3tyTxH53yFAf7pz0rdPlQ7Hf+Kvif4a8deGj4O1eGGzvlAFvdTuNkS+hPavCPHXhS5sNU&#10;E2mzJcRRHDSx9G+lQeLPFkMzqLy6iWVY9yJtO5uOhbpWTY/EDV9KMa3EURSU/P5gzgf4Vy1ZpspR&#10;vEqy2shLtKSpHRCOtRMrIm1V3HsPWuoS80DVLdpraZFlePJJHyn6Vn3eiNaRETwEu6honRuMVjoT&#10;y2J/B+oWV7bvpmqXBjR+ZFdT8pHQ1cl0260fV3CEsbiJfJkV+GXtg9hXOedcWk24jDjgZ71u6R4l&#10;s4beSzv7YBpEwWPO36elb05uJLjc+yP2C/gza6TpM/xRvrmK4v5f3UMIcMYcDk59TmvLv2xpPi14&#10;o+Lt0fFHh65ttHtYWSyd4cqEGfmDDjPNcJ8LPjT46+FNxHF4D15oBJ85gyGWXPqp4/EV7/4F/by0&#10;u9sVsPjx4CEsdyfLWeCANGf95G/pX2eEx2Cr5f8AVubkk+p4NbDYilivbW5kfJkt7AXGnz3SeUJF&#10;/ebsMo9ParVhGIY5DbmUGOXemG+8O2a+xNQ/Z7/ZD/aN0qe++Hl1aabqc7ZP2WURuh9426/hXmvj&#10;79hT4w+A9NEvheCHxFbxE5WAbZivbIPp7V5GJyTF01zQ95eR3UcxovSWj8zxWONNWvreO5dI2kRv&#10;O8o4Oe2adoFultrk7vau1xaKskEM7FvMYN0BFT+JNH1bQrg6b4h8PXVlc4O+OWEo0Tfj1qOzN5DM&#10;2qWsqyyhQXDD5lx6e1eZFVKEtVZnbzU6sfI+tPB/7avwf8UeDbf4e/FHw7caY13ELWe1tozJC3GM&#10;+q/0r074B/C74e+DNSlm+FvjRbjTJ4stpfnq6xk9xzkfQ1+ef9oCZ5Z5d87mVZlROHR88kHtXuP7&#10;EPg/xZ8Qvi4fG+k6td2thZDbchXIVjjuQea+0yfN62InGlUV/M+dzHLqdKPtIOx1n/BRH4SW/hSb&#10;/hO/D8McceokLcER5KTDo30r5TstYintY9QFy0rQ7obhTKPvf3l7/hX1h/wUh+OdzcW9t8J/D0EV&#10;28J33U+M7PTkd/8ACvjGKykjmJjttqkEuy9AfWvI4lp0aWN9zd7no5VOpPDe8W7q8mbfLblmEIzu&#10;YHK/Q9qp3OoW95pCSLd4lEhEmTnPpTrbVlsJnuIpB80ZWQKPvD39arSraRFJbcoySLhgVwVPvXzV&#10;2eiyzbqdQWISTjKADLHrV+wzBaS2t5bMndOevuDVKaySK3R7W3cOP9ayvlSKntRKiRzLOJYG4BDc&#10;qfQjtTQ0FsDPKbdJMZGcsMU0SvLdFGAUAAZCkgn3p+bx5yvkiSIdSOoqbRhewS3DK6sq8q3UEehq&#10;w0LXnxyEeaXBBB3Kcim3kce5LmxuVdj99XXBH496SyZb8l4o0j77M8GmXPlxsySWwwRzh+PqKB9B&#10;9taXd/frGCiPt5B+6w+lU9Vjj09JbO5jRnByGU1P+7mZbe7LxZX93IpyM1j+J7eWGYMLguyjG4HJ&#10;/wDr0m7IL3Od1rUI7YTXsk2UUfKjGvK9W1J7+8kuJm6njmun+IHiFrhzp20Er95hxmuKkLc5H0rk&#10;nK7HsP3j0NFRb29aKzEZ7zFehpPP56VDI5c+3am0DsTGZjnB+lSK42gtx2qspIPWp4Srgk+vegB4&#10;cFtoPNBfK7s/nUe9A5KmmmYGPGenQUAT5PTNJvxxk1As7bvmbikdwz7l9KALJcYHNIWAOD6VBFLg&#10;gOeO1SOwxuLD6mgCTcApz3pGnK85quZ5CMZx9KQyMRigVrkjTqB8jGmec55JqNnA6GlxjqR+FAxz&#10;TORy1CSbW5NRO65K7hTTIu4A9fWgCRp3dicn8aPMwMg81FvBBwe9MLqB1AoAlac8qaajsTwePrTG&#10;+cZOBjvQjYbA6CgB8jbhjPWog5AxTkDk9PzqSK2yfmHfpQBGgLde/SpBERw3FWRbRgYCgfhStEpP&#10;QUAQhSPlI+lSRKRn5TyKeI8ckD2qdEXGD19cUAQxb0OG6VYg2kZJpRCCOVBNPFuT9xcCgBVIJz6G&#10;rEQZhlT2qCOFyduO9XIowijjnFArAoDEqy08QqBwv0oC+gqRVbAyKBiIqr0pycnBpRHyMc1IsLnn&#10;ApOSQDCMDC07yz1x2qVICOoHNKV4yBWbmBFtYdB+NAT1p4VuwoI29RRzXAF4G0DP1pwOFyR+VMHB&#10;zUkaMeSeKlgICDxjP1pdoPQU7btHy9fWkBJYZpAJgDtTwMYAGee9GAewpysB1FaItJE0MIk/hFaW&#10;m2e9wCgx9KqWbZfHt1ra0qNc7sd6uJLRr6Np0QAxHn3xXR6dpdsV3SRduKx9KdY2Cvxn0rftLlEI&#10;yeDXVC1hFq30yJmUJH+laS6LbhFXysn6VHp1xbjkkZxWpYzxyTcjp71a3BakMXh+OVhmHr2xWrae&#10;CYggkMOCe2K09GtEnlEnB29jW9bQoeGAFaJ2KUTk5fCwjXCw5+oqleaEigqIcH2r0QWtq8WCg6el&#10;ZGqaZDGGkCcfSm9RNXPPrnTPLJ3J09RVR9NyMtHj6CuqvbSORuUHX0qBrCMjlB+VImxzLaWSpwlQ&#10;S6VjJIP0rqzp8W3hR+VVLjTtzjav6ULcVjmGsG6AdOnFVZbElj+7we/FdYdKOzlAOfSqN5pWGLbQ&#10;B6YodriaOfNgrD5kwaja1Ve36VtvYNg7VqCaz2jDRipkxoxXiwDxj61XlBA4HOa15rNiCuB7ZFVX&#10;0985ZRj6VI9DMkO05J+lRSSHdwOlW7qHyiQBVSWM4JBxmpd0KyHCYY5pHmGeDUKlicHt1NOCk9BS&#10;voD0Jopdp4NBm3HIxzUJOw/MKb5oPK1LdhX0JjKM9O3pQsuO/wBKgaVVOelRtPlsB6XMCLhm3DBa&#10;mGRRwagFwOMtQ0men50nqyrjnfsR34pC20dDzTCxJzmnM3y7cVndha4KxJ7UFztxx7VEGI4J5prS&#10;MO9VcXKSSOQ2P502VyBg9BUUkrk7qRixXr/jUNlJIr3D7fmqlcyq6t6+1WrjdyN3as+5cAsKz3Gy&#10;lNIQ/TFOguWjPLVFdPluMc1GGPQmrWwjWt7xiPv496ux3BfvzWLDIVAyeKtW9ywIBYjnrmmLQvvO&#10;VfJfAqVLiOZNhwTjiqko3Lnd7ioI7t4pgo9fWs27jF1OD5sbeO3FYmoWokjZGXqK6WYLdxbs/MOp&#10;rHvV25UYyPagaOI1ey+zSkhQBjpiqJkfGUTt3rp9csRNEW2DiuamRkJGMHNaCGtIccqOnNRn1pys&#10;xPQVII124IoAYrAfKAMetKxXOF9KbIpVuOnam/Nt5GfegB4xzgc0iDnmkXKjPrUkafxHvQAoTkEj&#10;pSQvk8KPxqQkgbeOnFRD72AwoAVgcmkHrjpUmAse1sD6VGc4yBQASP8AKABSxDCkmoiT1PH9KfC4&#10;+7nrQA4lgwIXqKcGQnkZpFkwCGGfQikUjntz3oAmKLj5R+FRsSr49OtPEq5yrc/Soi4BOTz3OaAH&#10;mTcMk0ZI6GowwI9acmScFjQA7cc4yafFKwODUYXHVue1LkDvQBYDADrTSzk5Vj+dQk+1OQnO0CgC&#10;whbb06e9SK4xhjzVUSNGMbs0qTHOc5+tAmrltZzwO9KtwwON/wClQqQRwc0ufagLItLOegxUscmR&#10;kH8KpLIQQMVPFJjmgGkW0l4xjrT1b0PSq4cE/KaeJMdevamhJqxYDgEADipY3+bnAFVUlDDk81KJ&#10;PWi5RaD5PH6U5Pu/WoEY9ulSq3y4HSqRSSZJgDoKcHA4x2qMOO4pfvdCRTuCY4nnI9aepBGTUdKr&#10;EcUDsh5A6jOPeikZ9vy4pV7HFBNtQAJ6VIKT5R6UFgDgmlqK1xyqScn+dShyo4qEH0NOAJGd9ArE&#10;6MW5BqaIZXkdugqohOcZ71Os7KOAAaYrIsCTC4FLG+44P4VWWRiclvwp6PtfeTQSXFAzhu/rTiVA&#10;wFBqq07k7getPSfPIp3ZXNoWFfb9404SK/IqHcWA/rTyDjg/pRzAokiSAnkU4uT0GKq4dWyST+NP&#10;aZVGC3TrVp3FsywpGMgU5WYcg9emarRTKTuUn3qVWwCc/nS1KTJvMGaXPbFVzNk4BHvT1Zumc+lM&#10;Y9wCeSevrS8DGfwpDyOTmlPz4OMVN9QHFVQbvWlEgJHWmFmBAPIA5BoLZbK8D0xVCdmSqylvr3p7&#10;cHoPeoFyG5PHfipMEjNRLQYhXnpnmngbABjPrRHkMeR7UrNge9HM2Fx7SIv3T9TRvQnB6+lQ8nk4&#10;/CkV+asUnYnDKx6j296CoOSvao1YFd35U4M2OG60CUe5IG+WkOPvD8aaC2fbvQT27elBQEswOB07&#10;Uza5HP8AOl4PKinAYUZ/OgXKhjRAgEU5IgVwR1qQKMgnt2qUFPL4ABqZD0RSltIXBRog2euRWfqP&#10;hTSLwH9yFJ7gVssuRkYqNk/iIHsKjluBwuq/DpQTLbHr0Arn77wpfWTHdbsQO4FeriBHfOBx7cUy&#10;60y2uF2ywg49qTjYV9TxieB4uHjYYP8AdpUYqMknOeMV6jqngzS7tNvkqCfbiud1X4aSIheylyc/&#10;dz0qXcZzlnq08Bz5v6mtaz8WtEwBYj3JrL1Dw1qumDdNBlSeoqg7SRDnil6geg6d4wjmjUM47cg8&#10;1tWOsxSNv8wewzXkqX8seCkhGPetDTPFF5ZnDyMwJ6k1DgmWpvqexW95E6KQ4YkcgVdgkjKlmKjC&#10;8V5ppfjljhTIckV0Wm+KobggvJk59a5p0pI3jOLOpyrkKTSykL8pANUrXUoJcEMCT0qx54PzMwIH&#10;YiuaUWjZNC7d3JAH0pyfIQwGTnoaFKsnA60uD0qTQkDAkkkde1IzBvlbIPbNKEAHJ/Sn7CR0yR61&#10;mK3QrnltrcU9XCZAGfrTyqsSTgY7UxvvYC5z15oHbQRmLZ5/KnRqCcMPyNMI5xT2UqQcj60biRIB&#10;xgmlTb3657jrTEJJHP4UOSpyMZ7A00DVyzEQBgjkdAOlPaVtpzioI3cL1z+NSMx2YIGe9bQ3Ikmk&#10;QTSANu2lscVLZuDkbRnqBioJiAeFznqfSpbJ13ZXrmu6D0OOW5tB0OnM0iBiiZQN2rzzxAsY1F22&#10;fMSMjFegRHdasQBnb0rgNejmfUJF2HO47uOtavYzM5tsj/KSPWmu4ibaB2700vtOVOPxqG4mCklj&#10;njrUlRIdTvEihJL9BmuR1G4e4lLE554+la2t6jvBgXp3NYcjMxLE/T2q4qyE3cZFCQDuJHtXof7P&#10;UFo/jG3+0nG99uM8cAV59buX4Y8mug8IaxcaHewahauU8iUFtvBNVF2Yj7lttWtxZpaRxchQyqOm&#10;QKS71Ge5tf7ajulhaFQJoy33RnqB3rznwV8WNP1Tw/B5cxa4hG916l1+tT6p4vSQCeVCGxujwMjn&#10;+E13Ka5TSLSNXxHr9vNHKstzLLa9GJHynPcV554h8UyJI9jZ3rxRIADEx6j60zVvGVwLeW2iuCSz&#10;YWLflUzz901g3GqQyW2263DcCPkXO0+prGpV7F2QazfXIb7RdWCsGxtLN98Y9Ky0mEcplnspzGQS&#10;PlyM+nsKszmf7EshkLxJJ8m9+/41DDNPGGlfUhEcZ+Y5Jrkcm2NCvq1umkrZxvMC0vBjB/LNdLpP&#10;jC5stKh0xWScySAFZXyY1H1rmVu5FsmgWzAaT5mcLnv1wO9NuNOuUAljuFlSQfIHcbh9aaYmelC2&#10;8O64IntHMVx3EnQ+9UNU8L30V5JGgVjGclkOVIrkrD7RYx/bLnVvJKINvkvgrjvjvWzofj7XLFFk&#10;X/SPPkAkuHQFce47VrGRDRaiBsr1Z7+aRCkZEYU9PStOx8YavFDFZX10ZbdW+SOQ5UH8elaump4a&#10;8WXEtpJNbrcrgnLABvpRq/gM28bLHZxkFcjackVam0Jw0HWniOG1uIbjTL2Wxuopw6SxTYGfqORX&#10;uXw9/bC+OXhUoj6ouu2yALJBcjeQPZhyP1r5ju7I27Lbx2z5XhiTjmrOm+Ltc0B4prGc/KcMCTkV&#10;6GGzLFYZ+5I5auFo1V7yPuzRf2s/2a/i3ENA+MngpLCfGxpb6ESxg+zj5lpniH9if4M/EuIeI/gb&#10;8QIIXkQmOGKcTR5xxwDkV8cW/jiHWbWSW6tIjKuBLvPz89x61v8Ag3xRdeGvEsOpeFNensbqFAV8&#10;u4aMMfTK/wBRXtRznD4lcuKpp+a0Zw/UKlJ3pSsel+Iv2Ovjb8Op1t59Ha5eSUBbzToxJGcnGWHU&#10;fiK+l/Avh7w9+yV+z1PqV1DEt7NAXfdhfMlYdM/U14f8Of29vjJ4U1JYPGdjZ67powJHkXZMn/Ax&#10;wfxFZv7Vn7Uo+NFjZ2ek2MlpYxSf6RZTuCGOPUdvevWweJyjCQdam9ez3OSvQx2ImoTWh4L8T/GO&#10;seMPFt7r91fyJcXsxcoJchOen0xXGXk10reXMzoSMM0fQ/WtjVliurs3CSukhkICkDhe2COtUpYJ&#10;pSZTKeBhiwxmvjsZiJ4rESqS3Z7lOnGlTUY7Iq28UEdt++jJ5+8OlStpguLNrq2Kkx/eUHBIqzp1&#10;gZwbVPLYkZ2s201FFHcQ3DWrxlNoIxvFcpY/Snljt3hGTv5AY8irSrbG1ENvCUlJ5Y+tVHSMSxRI&#10;xjlx1APzVLHqd+Jmtt8TFum6PH+TVJCGPLLCzRPG5A6lOKtwaharB5Nkskc5XBDjhhT90k8f7qIG&#10;UjlcYJpY7WS6ljuXnIZMgB03BfYkU0gQmLZNs6rJEynnyjkfl3phsvtTySPJvU4PycED1xWzLpaP&#10;B5lnGmV/1pRtyn3B61nm5khPmmIMh4cBh+hpg1oUZg0MLRpcwsoU7PMO3Ncn4m8QNY6TLLIFRgSA&#10;Qcg/StHxRfFLg26SMyAZUOMFfbPevM/HfiCS4n+wRStsXqpPGaxqysOKMDV72S/umuWfO45bPas6&#10;RjnOM+1PaQse9NbjnGa5RjN7f88xRS7h/cFFAGKrZ4NIH3HgCmqo2/Nk5pV4PAoAkVcgnml3NGCo&#10;OPekVsDNI7hupFABvGcBufrSM3GQR+JpjsUGB+BpjOwOTQBMODyc/jSsdoyKr+cwbIP50jTuxzjj&#10;HY0ATCQqKa1yw+UjA9KiEx7+tBYEZI5oAf5zH5l7UjTuuM1HSnoM0APV9xBJ79zUwcD7w6mqhbBw&#10;KTzXB69PegCSRgrEnjmjzOOKY8hc7inX1pq5U9KAJCe+aTkDOKRSS2SvaloAPmzxUkcZ9OtCjBAA&#10;qZV4545oAcsWFBOc0qNtYGpU2seF5z0pDEWcjAHPU0ASDYVzu5x2NKF+UVEv7rKn86mztA4oACFY&#10;4YU5Vb+EU0DLZFTKrA5I70ATRJkDcOtSlAuMgVHCxCfcJ5p2WY5HbtQBLCBz09qmXOev1qCIkHJx&#10;9KnVgFGD160CTQ9Bk57VPEgY81HGMcE5GamjxnjH4VLYxyooNSpGCMEfjimLjPIqZBgdKzkAbRtx&#10;TWjIHB+vFP6UM3fHapHpYiMZCnimFcjb/KpJHOOKRFPX1oERiFs9alAA6Uuw5xShPmHGadmykhrI&#10;SKaqMWAC9a0bHR575gVQgetdPongqM7d0OWI6kVrCnzA2jjI7K4kX5I26+lTR6TfPyLdiPYV6zof&#10;wxW5KloR97oB1rqbT4QWYQGW2A/CuhUUhptnhenaHfs2DbsBjuK3LHSrmIhWjI9c17KfhVCh/c2w&#10;Bxw2Kmg+DLzR7zCeuSTVqihM8nggljwWGMVbjvZEGWHT3r0m5+FwsVwkCkHrxXN694Bu4QzRRDjP&#10;aqStsS0c+niHyyQZcYHXNa2i+JizbQ4P41ymqaDqFncHCsRnoarwG7tJRKrEEVS0YHtvhnXAVGWH&#10;I/vc1vx6ysjAROOPevG/D3iySB1WZl4966SDxVHGVkSXHHPzda10sHMemxaohQb5Bn61T1XVothj&#10;Djn3rhj42DYCPz3+aq1x4oBJkeTJz3apGpHTS3Csx/eDn3pInBOD0965e28QLJ1fv2ar1vre04Lc&#10;fWpcgSOhhhVz93rUkljGVysYye+KqaRqEcuXZwR9a0WvISm0EcdKXMyrIqvYgJyg/Kqd1puU4QHn&#10;0q812N2AQaY8wIxQ3cVjHm0pScAfpVW50xSNpA+uK2J5VI544qByjdAKluwOJh3WnIqZUfpWbcW5&#10;GTt7eldJdQ7gcCs2a0LEqR+OKXMSc1c2bSNk8Y9qo3Fi4HA/SuonsdpPH6VRuLAEdOT7Um7gc1Lb&#10;uh6UxSVJ4rYu7Aqfu5H0qjNa4J2r2pCaZQnkY8A/lTGwvAbj61O9qQSwyfamtaORnH4YpNXJWpXk&#10;JPGT0qEhlOSatuEUcjn61DIoPOODUWaG9CLzMHrT1cFc5FRuCpJ2/jTBuz8ooJLKtkbi34U8SE9D&#10;+tV1Y45/KlVyG4H05qWrFJj3yPlzzTGz0x070FySCaQknqakoRieCOn1prShU5PanOMjrUErjG0V&#10;MlcCKd85B6mqN2RjFWJTtbJGfaqdxIXJ6AZqbWApzDPOO1RhSTg1JITngd6jO4HBNWtgaJIW4wTU&#10;27HOfpiq6kfezz3qUdOaZDVi0LglAN+D71A0reZn0PX1qNnIOT/Oms+41LRcfMvWl2VyGJweozUN&#10;7FuYuvIqBXIPJqXezptHIHvUg9DPvog6FGHUd65fWbXyZNw7n0rrbpDz8tYWt25ZTgfpVrQLnP8A&#10;AJ5+ooErbsA/rTbgGNiKiBPWmBYJ3kcdKCwb5ePpUasw59s9aUOd3QdKAHEAjBpwdQFAI4qJ5OOl&#10;JvGBxn6dqAJJpVAwp59jTYyxYMBTdw3bSKI5AO2D6UATMxVMkVESOuRSyvkbd351G3OMHtQApy4y&#10;D+FKFKD5SPzpoYLyacHQjJ6e9ADwxB+alBB6Go2JKjBP0pykMMA80AOZipBFNb5jnNK4wBTcUAKm&#10;9fT3qUDgkEVCAewp4RtvBoAcvXII+tKcAjPPP5U0kqmHOKVCpGAKAHZGOCKFY44agYHy+lDHbzQA&#10;tGSOhpN2RkCloAngYBeWH509Cdx547VWGccDOOlPikbOSenagCxnnrT0fAxmoUkBIGOfWnk4GaAJ&#10;Y5m9akEjkg7unvVdTtOcU8N830oAspIQOlWIeoDfWqsTcYK1KjuoFBL2LiMFOFqVXOMD0qrHJk9a&#10;lRj1H5VSdi76akyuRwaeHz37VCG9SKcrbe1MS0ZJuI7mnBgTgVEHz2pwODmjUerJcZ5JpQ4Aximj&#10;pR9aZaH7gcUAg9KZzSgkHIpakXJASO5oEhH3Tx6VHvajJz8uaYN3JlmIOTUu4sMk1WTOM5qZXwM0&#10;CsSq/wAuTTg/cN+tQeaCSMY4pUc8cc0CsWFfgnPSpopAOQKqo+04OKkWRUOc9e1ArFzzRjpinLMC&#10;o+br71WSfcdpHalL7Bxj6UDvYmDnHX8KAUPzEVF5nPA7UB9xJPFVEVrkysTyPXkVKWbg54I6VVWU&#10;Z296ekmMYSqvYS0ZICA+7bnPXNSq59cc8VAH3HOevbFPZx93+tLmRfMix5y4Az0NOM+3oB0quSgX&#10;cG+tIJnzkAEepFL4ib6llWLDJNKrMOSajSVgAeMY604TkZGBz1qbtbAmPEgHOOfapFZSdoY/nVdn&#10;4GCKFcgdatarUFLuWACpPOcUA5UZJ+lMjcooUoee9HmY4FZ7Mq45yFHWkBY8nrTeSecY9qc42AFs&#10;c1oncT1Ho4C7fz4p457/AEPrUSN8ucZBpwk3gAL+famNPoPyfuFtvqafGFZ9hbp3qMZHOPxqSPlc&#10;BuTQxWdgZEBLE4HYCkyCOBihiucryO4pSB5f1pK4XtuIWOM7vpzT1k2/KRTACnzYz7elOOSuT1oa&#10;uS3ccHXHyn8c0wEk5yPxpyLhP60122HAHGaEkhpkqIix8nnPQikIAGC/JFG8lenGKawPBAzz0oaT&#10;LGSKNwG7ikJTHC5+lK6jJJ7UiAHJAHPTNFkQ0yC7tYbkbJoVIPqBWLqngPTNRDEQhfcCuiMYztOO&#10;lLIrLgbe1ZtIInm2qfC27iLPZOdvJwehrnr7QdU0+Ty5bZxgdQDXtJRZBgqPxqKXS7C4jZJ7RW3L&#10;94jmpsuhR4rHK8ZO9CD3zVuz1Oe1cMkxx6Zr0DVvhxpF8rSxkxSdsDrXNaj8ONTtkaS1IYA8VLQD&#10;tK8cXdm4Z5W68/Sum0vx1FcHbJKNpH96vOb3TdT09sXFq4+gpkF3NCNyEqfTOKzlTi0UpyR7NZeI&#10;LeVQPMGPXPFacF7E4BXac9CDivG7PxPe25Uh846810Gj+O0VlW4YDA7GuedC+xvGsup6YrA4Yv8A&#10;XFTMRt/dt1rltP8AG1tMyopXnGcGtq21G3mXdG45OCN3SuSVOUTZTT2LmzIwFxnvTDG4ORzRDcxs&#10;+1SPoTUkzJnCEMCOxrOxoncgYjocZz1oIU/fbPuaUxAHO3v0NKEAJyB+NAhIWDZYNwD2p0rxqyrn&#10;OfekO0fMi5HtQ6BgCzAZ9RyKqIyZWVVyAB6DPNKQdx6fd5NRRsY14OePzpS47tz3rSG5Mr21GTko&#10;ACOven2x2sDmoJ5Cx4H40tm+GxyeehNd0DjkblrJKLd/LfDbODXD+JpZ11CSXzTubhiGrtLSVhGQ&#10;qn7vGK4rxaHN2Qw2knIArfdGRjSZHJ6Cs/Wb5bS3Lg7mPA+tW7mTYDurltb1IyXY+b5Yj07E1KXU&#10;rmKmpTyIyxHKvjMnPeoUYngg4PrTFDXUpnkYkk5PvVhIiedh4qyRIIsNgcc1o2yHyzGCRnuKhtIB&#10;KemKuLGYgNykD3oAv+GPF954culUTNjoRuxXcWfxSe6hdbm5j+6PKeNRkGvMriye5I8oAt24qs2l&#10;a9bS5gjOB2D8VSk0NHpt1riX8uDcZyRiQr8zn3qS3kkMbE5jcEAZfbketed22t6tprJJd6cW2YOQ&#10;cg1sQ+PVvJC0jliB912+77YqGrlqR1myf711NvUngCTNWLa2EoVlVG54YngCsKDxQk8SQLMNrffU&#10;joPY1quYYjCsLkB13bs4/wD11LTRXMjSjuoLK4ILKzEY3wvgfSiVdMnl82O28tT992bJP5VQ3ztJ&#10;5bOBuHyjbjFTQXVrcRfY7i3eOUNiTeNoPpS2KvclFmPtSzx2iOg4WSXJUZ7nFSrAwmUwQK0i/eeJ&#10;vkP4VE0tnEVs9m0dR+8zTgzI2PLlhLH92+zKn61adxaIjdltLndbXTmXPz7XIwPb0re8M+LvEGms&#10;IYdXlaItnEr5J/E1hG1IUyFi+B82V71HbvLNceRNZOqYwpHQ/WnqJs9UsfE+j66n2TX9ILtniaMj&#10;5eOuanf4f2ev2pvNAy+G2qpkGW/DvXmGnXF1p7M0MvlE5BjkY7fxq9o3ivV9NkMlnIUkB+RoZm25&#10;+laRZLszrrzw5qFnJ5eqr5JjBUP5BXce2TWZP9stLhXkmdJ0IIkB5/8Ar1e034yaoLEw63ctdyK4&#10;YwSRgqMfXtXQDUfh/wCLAl7NdvYTyAFomiAT/gJ7/StVIlxujGs/Gmu27vEbxDvHMhGGA/rSXmvX&#10;V7a/6TM24Ny0K5XHqfStXWfheb7TDreh3qzxxnDpHJhiPasJvDOp6IxuDazG1nTCuw5U1pz6C5Rk&#10;kN1BeRxTSCSOX/VzMmApps5aF5tKvVIkDZDg8j0/Cpo7ST7JJarcsWYf6t5PlP0B6fUUsC3urwq7&#10;Wy+dEMbSdxPpS3JsVTGy5JmO9R8roeo9DRp1kJU+1XcST7WOQT8y/lT0MAnW6DeVNuw6E/KT/Srd&#10;4gRvOS2CxkZZoT0NNK7AL0R3UCw3s+2JDmKQDlT9aitrOaRljvbzdt/1cuz7w7ZqfS9103lOY5oj&#10;wygYNWmtWs7kNDbyNCnKjbuFUthLUqHfZziSMlGU/u5AMrn0PcU+2nupNUe9JNvdn5huHyPj6cZq&#10;yETUAUtm4JyQyn5fapv7Iu4/+PLZOCPurMCV+gpjsQXur3UsRvp7eCC4b/lpDlMHHcdDWTfauiaZ&#10;NP8AZ0FyvUpJlZB3OOxrafV7+0Ux6jYQTREEPFNAMn+oNchqt3apO8sFvGUGcKeq+1TJ2QdTmfG+&#10;rtZWv2sZAlTGFOQDXmN/dPPKztySc8mun8eeIorudobS6BjB+aAjGD6iuRlcuScYyc1yTd2FxoY4&#10;54prblPU0LI2ORSSsSuQOfrUDDJ9TRUW9/Q/nRQBiCR2538elLub1pN0a42r+FMLfNkUAS+eUXBG&#10;c00y7m44/GmM2RkjpSCRc8DH1oAkZiBk1G785JolkDLtUA/jTHfjJFACh++fwpvmYP3qCQKT5Qfr&#10;QAu8EfepQ7Y6596Zt5z79MU76UAORzu5pzt368UwAgbv6UofA5FADCctkH8KUEZxmmHJYkCnKB2G&#10;KAF4x1z70q9QaVArD7uKcAB0FACLkk89+lOVcihQuc457U8HOMigBQpPQ4qZAQuM598VCSAwx0pw&#10;dwDjNAFmNlXofxJpxlB5JH51ApBGTz6UtAD3O9sClViDjcT7ZqMcc1KuAd+PxoAlVvmGG4I4FTB2&#10;IyfSoFZWIypzjinxlWOT0oAsRuxAGanDBE+oqokoU/dzgmpVnUn5lNAEqyEHn8TU8Ugc5Jqo7Iw+&#10;UGpLeTjYzdBQRYupMM4PTtUscgByKqGZAcZp4lwAd9Jq5ZfEijvnjtSi54wCfzqiJ2/vClSU55xz&#10;UuIF5bg4BJ70vnAnB9KqiUAcmniRGOAahodywDmpFAwMVBAw+761OrDH0qWND1j9eat2dr5jqu3O&#10;TVeFlxnNaOnPGs4LHj1q4PUb2Oi0XT40ZBsBOeoru/CuifaHWRk7elcdoTwGeMBhgH1r07wVNaSD&#10;YWAJHGTXfSSsSk2zrPCuiISq7OBjnFdZb6NGMARZ+orP8KpbKoywx35rqLQ2pACuM9+a0a1NGuVC&#10;6D4IF9N5ksZIx0xW3ceFIrZDDFDgAd1rT8MXVnFDhiM47mtS6e1lQurgn61bWhnqeear4YByPJ4z&#10;/drl9a8JQMrDyz35xXqeoRRSM/HU1z+t2UcULPIOOcVm9GPqeEeKvBkccrNFnk9Ntcff+FI8n9yc&#10;59K9o1+wS4mO0A81y+o6NHvIKY+lS5JFcl0eTXejy2bFkVvyqBdQuLcEMOPpXfat4eEmWVKwL/ww&#10;VJIj4pKoQ4HOS67eR/6tsVVfXL6YnzHP51r3fh4qSxTNUpdEIBPld+MGk5gojbDVp4TgykfjWvB4&#10;jnAGXz6VzzafOj4NSq8kK/MOB70KQ2dnpnihowMyjOPWta38WKFw8gzj1rzxNRCAYOD9KnXV5AAQ&#10;STT5kPU9FtvEcUpyrjI96lm15M/JIPzrzmDXxGC0k5Xmnf8ACXxysQJMD19alyuJs7yTWQxwGH51&#10;JHfh1++OnrXCw+KomGfNGfrViDxQmMebSckF0di99HjG8ce9R/aI5Bk4/A1y6eJI3yPNBqeDX42+&#10;UtTTTDQ2rqWIjatUpIt3IPFRpfxtyXBB7VKJ4iudwoE2Vri3DIRisyW0JYjGPwraaaIngVC6I5yF&#10;oEZK6aCPuj64qOfTgfuA8+1bSxR9Mc06O1iY5CUBocrcaZIuTs4+lVpbJvu7D+VdnNpcbrymffNU&#10;rnSowcGLPpRdE2ucjPauvRT05qHZtHAror3TAASIx3rMn04KOVxWYraGduyMg4pC3o1Tz2yxrkLV&#10;OVtg3KeR+VS2h2VhxfJ608N8oP8AWqv2gA4YfiKX7QAMMaTGlYsSONuBVaSQEnjtStNvPDcVHIy4&#10;54pDK80w6A9uTVSVsZx9easSqpOVIx3FV5hgnAxUvUCs5JY5prDIp7rnkfjTapANVQRk1Ju4yOnQ&#10;U0YyKeFGMGgTImds9KQOe9K+0HgUhwenFG49hyncKlQ7PaoUHWnljgD+lTyg9UJPkkgjrWXqUWYy&#10;CPpWrIysnTmqF5tOSRnFUK2hyOpQ4k4z75qnWzq1uFJYD14rJkWMDKrg55oGNGdpGcemaCS/U9BS&#10;fSggjrQAD65pV5OM0mMdqcigc+tACMctkUAqOSOaHYddv4YpoAPJHNACng4pdwxwv40qkFiAppGA&#10;B2kH3oARRuOdw96dtx95uPSmqFHalLEjBoAkVQT+FKItoyD9KjVhuGRVhmAj+bnikBG/3eTzTXcE&#10;Z6HFKXUjg9Kayow5Iz25pgCkke/epVkAG0fnUSherDkUpIAzmgB8jBuPvcflTUYoeXyPUU0n+79T&#10;QMEcCgCcSLjO7NNLhm+lN2HHyjt2p6x4XJ9PSgBwYYzmkUhjuFNXBH4VJFGM7m6UAOQrjrj8aA20&#10;7TSvErLlaaV24FAD1kCMDmpfNQpuz1quuC3NPUrt4/lQBYBBGRTkfDc9zUUbYQAjmn0AWI5VHepV&#10;nBOCuPfNUxj8e1TIVK42kUCsi5Ey7sBvpUyOAMjmqkZAGW61OjKOM0AmT5DcinIT3qJW7Z4zUm4g&#10;YFNDJgVHGaWoVYk81JuXofWmm2Um0h4bFLvIODTeOtBIp7AmPzk8GlpilQc5pwcE4ouSLSrjPJxS&#10;UoIHamCH4A4Bp2QVxntUW9iaAwAxigbaH05GweTUYcDtSggjNBNidGzyWFPXD8ZH1JqDcvpjFPR1&#10;A5OB6U7iuSq+3oT+FSCQ9zn6VArf/WzSq6o+4jOPSlYNycswYb6fkBcHHvzVdJ9zbcDk96esqlDk&#10;fjVLRDv0JAx6jvUqOdnpUEQypPbtUiOqD5lpN3JJYjjLAZ9qkJyckVXWVQcgCpVlB6g/lSFZkiHe&#10;MEU4AJUaugOOfwFSF0AwvJoATeN2Ccc05XxJtHPvTcxc7hyaWPapyCB6k0aFJDjuL4zn3FSoO/5m&#10;o/NQHGOPUU8PGwIHy0uYOUcCWPcAUqnOM8U3cM4C04OvQ+nYUXuNKw8uEwMduopTtfC8Go/vf/Xp&#10;UaNPnYZ7daabWwXSHrwoUDHtSo+R0PFMiO8nJxj7oqVtqDA6nrxV3BW3ASZABJ6U8H5RtOfeoxzh&#10;R3PNSkogA4wfShuxTYbsHaOnvQXJXAPahiGboD709Y0df3jKq54Hc0cyJdmRscD79PjJZcZ+tL5c&#10;YTK9c/gKAq9VHPrS5gVhWO3kZNNO7AZj+VSDaVIbrSblxtYcUk2FgQh02sfxpSAv8WPSkjUqMDGa&#10;c6qyfvOvahMG7EbYByVzQQNuRQCMEcc9M0g2n5dvPqasYseXAcinu6sN3cDtSKUUlCp4pAV3YCnO&#10;OBipaQDARkcEU8vhQB0prKI3wSMkZ4pT2BXPvUuwDZGBJO3im+WpTa/JzU21HHOD+NRnapyoz+FI&#10;Vypc6NZXSlZkTn1Fc9rPw802dW+zMVJPJC11h2E8c1G+0HBxz0pWQrtM811LwHq1h81u/mgegxWP&#10;dW2oWbYuLWRMcHK17AyqcoRkEelVr3Q7C+iImtwxIxlqTjYd7nlFrrF1akFJyOeATW7pHj+7tJFF&#10;wxI3d+a3774Z+GJY3meOZZv4DG/A/CuY1XwFq9kzS2yb0H1zUOCe5SbWx2ej/EG1uAgbbnPzMWro&#10;tP1/TrojyrlT356mvE2W7sZCk8LxsOmVrR03xXqFiPklycYyR2rnnhoy2NoV5R3Pa0voWx8wYE9j&#10;2p7Tws+2I5XPG7tXmmjfEJ4ygmf8DXUWPjOwusL9oALH06VyyoTg9jojWhI6IjZhlGADzz0p+OcA&#10;gj1JqjHqNtKoCzq2atI0bx5Od2flIrOzNLolA+YKCMUkkYC5HGaVR2xye9PkA2c9B2qo7kSd0VJC&#10;oJGRzTrZFVshwabcKrEeWDgfrSICpBUflXbA5po1LOYohI+9jA+lcn4yR4bpnmBDFcjNdNBMkcec&#10;9uD6Vyfj688h1cupfaTwc4reJgcdr2pG3hMSyfOehrmpQ1wx3Sd8/jVvUbma7umkfpnjFQKmW+7V&#10;ANihO4BM59BWlb6fIo3TDt0qfSNM8qIXjxHceQG7VbnKyymRgFJ7AYFNK4Fe3inkcWtjbku5AVUX&#10;JJNdBqvgseHI1g1688/UHRX8tG+WMEdD7+1dR8L/AA3p3hrw3L8XdZmXfbziLS7YrkySf38dwK5z&#10;Wbq41W/m1S8kLyzyM7ke5p2sBnGKNT8qgfSkPlkc047T2pY0ycYxUlJpIW40wRRo0rJmRMrtbPFZ&#10;17oNrcMWKgHHBFajRJjgnP0phjIOQufegRinTry0YNbSkgf3qnk8QX9lGj3DybBxxyB9PSta3W3M&#10;w+1RMyfxbDg0y7020uJGiRMox+Uk9KWobbEmh+M7eVSlzd7gem7kg10Fv4jsbphJPcrkKB85zkCs&#10;+b4DapN4RfxrYW0zrGwEyW3Lp7leuOetczcRzWXz6ddtJtADwXC4YeuDTGpHoVrexbhJ5qKj/dbA&#10;PFWby5E6LFa3Jl2ffc4AHtXmdv4qFpI1tcFo2P8ACVroNH8XacG2y6bEw2YJVyM+5ppBzHSySzll&#10;XD+WPvBehHrmpHbbCGMjtGD8hPBqhp/ia2AFvaXzRqRjywPlrQjdrhQ9yNwHqelKw00yW6tbG5t4&#10;zYGQSZ3SxzOCv4Hrz6GhtevkcKmmJGgGAAOnrzTZXaGLAlB/u4HSlg1Ge3t/J8knefnfcCCvp7UX&#10;sN6ix3MxYypFHK7DkSJxj61HJ/Z8ibLky5VsqiSH5D6CpN8VxPi0YRxkYPmnOKS0GlxyNbtGSWOC&#10;27IHuDTuy1oi9o3ibVtG2PY6vKsG75oC2R9SOtdfp3x4uIJEt9Z0qK4QMA8cK4Eo7c+tcJ9lSzu/&#10;3TC4AOQdvX2NXdRuLO4eO6bQfsilTuRTujc+o7qaak0JtHoreNPhVr8xlubO5tckfuio3KfcenvV&#10;8/Dyy1RluvDOoDaV3CN+CfcHNeQSXgd1220geM/JIq549PpU8Xi/U7aYf8Tm4jCt9xF27R7D1rRV&#10;CD02f4W+KEmeXak+05OeWP1FZmsabqGmQ7pNOeFlOTkEqR9ap2XxcudCtllsPFbXchU7UlTa4Poa&#10;0dH+OGpX7eRqGiwzq3EgLZ+vFXGaJcTLk1Vhcpf6fZopCgTiM8n6itSx1+Fv9Lt5CAx+ZGJxn+la&#10;9t44+C+q3aRXFmbOXcN5C7dp74Pf6GrGsaZ8MzfrPpfiWL5lDAKAAR/tDsatSBxMSS+myZVmKSPj&#10;5DgZ9wahuL25MqyBoVl7pOdpb3zVrVH8LXCMIdVifygPkBG76/SuX1bxl4ciQ26zCUKcMOMflTc0&#10;iS7rt/eXoW3dXXJxIjclT7H0ri/HV4nh/TnZZwzyDC561JqvxItYI9lmhXjucgfjXA+IdZvtamMt&#10;3OXx0yelYym5Ba7sYVy7XU7SNnrktULRgkkEAfzqWQbJCFGAaT5BwP1rAlvUqOGUHPWoppCpIz24&#10;qS4cbipqtM3mHNBQec/tRTNi+lFAzF3t60Fz2pSox8oz71GSc7c9elADmk7ZpN4xQAVWmqTu+tAC&#10;5YnANCkn5TTu+aZyrcUk7gKzEHANIOooJzzikyRTAlJIGeMd6aMjgdKbgk5P50A465oAlBZuCOKY&#10;zbTjFAw45FG1fSgBRzzjrRgjqKOlKoUjnsc0AKuV69+1PVdx5pNhPIHJp0WCcEcUAKsbE5UZpSCv&#10;UVMiKF6VG7ndsx7ZoARRk9cVKBhuv1zUKgb+Oo609iT8goAf8oAYD8KdkZxTY1KjntTzt6gUAJT4&#10;yWG0UwHPSnxkFxgYNAEjYCDB5FPUgDOaictjGM+tCrk9ePWgCwrjZwec05GJ6moduwZ3c09ScA0A&#10;SebkYP40gmZeh4phOTmgDJwKAJhKxH3s0+OVjwaYihRweKd0NAFhWIwDmpI5RjB/CoEJfGT2p6MB&#10;wDxmgCyHbGc1IpAIJqBTkYzUqnIyah7gWYXwc1YVyRwapxnGKnRuMAdKzeo1uT78dDj6VYt7oJjL&#10;GqZcnpTlYD/9dLYu50ek+IRasPNYjB6nvXZeGPiClvIAJMZHFeXr161Yt72a3YEMeK2hXcRpI+gv&#10;D3xQKuEEv15rqtM+JUaSBjNn15r5r0vxNLCw3TMPWugs/FpZ1Y3J6etdUMRFlN2PpbTvicGUHz9o&#10;9Ca6PRviHBINpuc59TXzPo/jDco3XRBx3Nbtj48+zEFJ2PvW3tUyYpH0efGdoy+YZQAfwrG1/wAV&#10;Wt2pjSb1wK8Zj+JgmXa10eOOtSQ+OA53LOW9aylViaKB31xcRFC7P+Oaxr2aOVvk5Fc63jBJAd8p&#10;+lA8RpLgJnNc0qhVi9dQqRgKOR61m3lkuCuOtTNqaucDOaikvUf5W60KVyGjJudMVmKnms660fau&#10;/HfpmujUxsdxNRzIkgI2inzMmyscjdaShyMDINZd1pJVNwGeeea6+5tl3Ekd6oXNkpBwv5VZLSuc&#10;hc2jxnIXFU5nnjU7WPWum1Cx3L93vWVd2RAORj1oZDOeuZ5i2C5z/OqUk0qsSHP0zWveWGH3AZ9K&#10;zryzcDG05+tTcRHDfzRjIf8AAVIuuyof9YePaqMqEAjmq0rkcBqEwN2DxG4YZm69q0bPxETjEnH6&#10;1xbSMDw3SnJdTpysn41V7Cdz0uy10SoCHz+FXk1f5TmQDFeZ2OvXMB+Y59cVtWWvLcLsbI9aLsV+&#10;526ap5hwh47mrlpceZ0NcZp+rAPs3fTmtix1eNCCc5/pVRd0UdEh3nkfTFXIYs8HsKw7XV4mOea1&#10;rG9VwC3cUasWpdMQ2YI4qrLBvYkdK0o1Drz0xTmtI9u7gVIkYNzYDBI6YrJ1CzUDj1rq7m1THHpx&#10;WHqkYQFSOp9KV0G+hyd8CAR0xWLeMVOM9a6TU4t4JxjmsC+jTGWHNQwaM/zvmOTx2pFuPUioLh9r&#10;naOlQ+Yxxk96CS95xwMn8qez7kwc1SjkDPtPSrSyK0ecd+9J7DRHKOM8VDIuMg9SODU0rgjaKhky&#10;Bk81KZZDJ8q4/OmNwelOZu+KYSSc1YkKq7qkCls47VGvBHNTxLg5I6UCe5Xlj9KYODyKtyxg84+u&#10;KrypjnFBRGWGeDTi5xxUJBB5ppk7UASvIcYBqvcDIP1p/mfNjPHao52yMigT2MbVwCTn3rCuY2DY&#10;T1re1JW5JHesO8yW696AWxAwzxTi5zx0ApnzZwR+NKRnjFAw3lsZNKCex4pAq0L065oAdk0igndi&#10;kP8AvYoA75oAXdtc57dKXfuXnv3pCM9aQmgBaKbtBGcc0q9ORQA5SBz+VKZWIw1NpASRzQApJ/wp&#10;6IGUlv0pu1scLk56U5WMZ2sODQAoj3L8x6U351HzcelP8xBnnrUbHn7tADgQepGaUHIwO1MGFbk/&#10;WnEJwc5z0oAkjkC8H0qSNgxJYjHpVcgkcHFS26Hdknt2pASGNcBl/GnoSRRgBcH8ajlZlHTJouBM&#10;rjG0cH1pkn1qJXY4BNLxnhTTAdnHSjJ9aMjOKAQelAEsbBTndUsbM2SenaoYUBG8jvxUyZPegB4G&#10;ME1IrYHHrzUIYHpT0JzigCyp4qZTg5qujAHkZqWPAGPyFBGzJ1JBxUqMTxUNSIQMEUFJkgJByKep&#10;JGTUZYAZpVf0NVsVzMmDgDGKNvf1FRKcGnBgTgU7pi3JAe39aUZJ4pg+XnmnKfVqGgJMn0pajBzz&#10;T88gYoQ7XVxaKRTnOT3paYgpckAj1pKKAFTrUhORg1Gpwc1LGcjNAANw2k/hin44zmkBxSnG0DFP&#10;msGiCM4bJNSKy55brUQLA5FCk5wx4zxTbTRBYV88qSMdqUu2OT+dRIQBmnBix2gjrUjViRG4znip&#10;xICMA9qqhiG24FSCRSMdD6UCLIIPINAOT171DHME+U9zTvMOfl6HpQN6q5NuBYZPT1p2cjjpUCkh&#10;sHvU0RXGetALccFkx1xzUsUWCQ9RbwwyKTc3c/rS3KJwyk4H4ZpVdhxkH6VEhJHT6mlGD+HpSAmM&#10;mByKam9+OPYUKoJ6dqGbY21AOlNMlolh/dHcGwfSpsiQksOcVWjy5DPxUodfx7ZqpO+wREkLB8Ke&#10;3FOQMSAxz7ZoBDkNg8DFSGL5Qw/DFO6sPW4uWC4RelNYPIcnAwO9OQkk8+1DMACQOtTuDYu/A2bs&#10;H3pxfahyeg6io3cSsCBjGB0p+3AAB+tVoiBvmHGWPWgyFyCOMcU7YuOKaSqcFPyppotMerN1B+lL&#10;uYNyeKYpAIOMYNPBZztIxjvTBpsABkA9x1pWBAwjAH3pHIxtOOvOTQCxBGOKBpWEAkZemPXmjAzk&#10;0E8YB680bwfmPTHSgi7QhGTkj6U7dhcdT3oWFpTkDgCmurLhQfrWVhpjwG2hkTkdeaiOQNmeTzzT&#10;9zLGFPr2pFRVGR39aNBptjWLAcAAmnCBdpYgZAzknmhs9B/+umCQKSjDOetFwtqLhR8/TjpmmlwD&#10;yPpQ2cHFNKuQAKQwDfNk0j7XJD88UuwhwM/nSSIGfbk4xyAKLX3Azr3Q7G+J86FWzntXP6j8NLeW&#10;TzLOTyz6dq6zy2VicUpBOTtyaHFEps8yvPCes6bKxEYkUHqvWqcd3f2UoKu6EHkGvVngjfO5ByOh&#10;FZt/4ZsLyJkljTJ9qhxKOT0rx1e2TqZXOO9dXo/xMglCrJIDyO9c9rHgK1K79Pd42HUE5X/GuZ1C&#10;wvNJnEd0mPm4ZelZypRkUpyR7jpHiWy1BFZZ1BPQNWkJ4ZDjzRnvivBtP8R39hgw3DEDoCa3bH4o&#10;30CBGLZ7nrWXsLPQ2Va61PVZP4ijcD0qNLgLyD9a89/4WqXG1pgARz8tU7n4kTsMRSNntg4zWsYN&#10;Gc5KR6Pe65aWkLSTXSrt6gHmvOPF3ildSvHgt5Syk9RWVfa9eanz5hCnOeeTVaCFVGQa1SsZj1Tc&#10;w9McVoaPpLXkv2iWMmKMjewHH0qnFFLLIqRKSSeBXR27rZaYmm2czHeA1wSMAt7U0rsndjJpWfIj&#10;QKg+6PStHwZ4Pv8Axnrkem2sbbF+e5lVciOMdWNVLazknkEcaF2J4Ar0aCaP4aeFY4rOQLq2qgBn&#10;ThoYu4I9/etkrFJ9jP8Aibq9rrOqw6ToMkY0/TrcRQRxjCk45bHrXJyYORtORxmtVrRElMiuCW5z&#10;io7i1eMj5eDzgCok7sDLa2Kgknr0p0cQ8ssByDV77PnLMoK/qKjjjXG3HJqbAVGRiOlJ8yjC/lVz&#10;YCdv51FNbFcHnk0mrAVeMEd6cmN2HJC55K9RTnQZK4PFILZpBuT8jQgOys/ibqt54etPCWrMZYLI&#10;n7FfW58u4iU/wFh99fQNml1iz0zV7NLiK+tNZdvla3uoBb3S+4cfK341xSPNDIGRiCO9WUv5Ww0x&#10;J5znHNU1cV9SzqPw80u/b7NZ3ptbgD/jx1Vdjf8AAX6MPeuX1z4ea74ck33VvNbAn5W6xt9GHFdh&#10;p3irUrF9u9LiIZHk3UYkUj6HpW3ZyaedC+36ZfNaHzMS2ZlE0HJ/iRuV/CoK3ep5XFqGtaTh5iJF&#10;HKvEc4rc0nx6l9Oi3+rSlDxtxXWXvhrwfq9vLNdaVPbXKn/j50cebCw9WQ8rXL6j8MFvg8nhu6g1&#10;RAMlrR8Sge6HmnqJG/pXijT433ajG4GMxMpwc+4rUXWotSjjS4EKp1Vo1AYjPf1ryqXSte0iQp9o&#10;lfyzgwz8Mvtg1NaeMb2ydI7wOm37oYUKw+ax6hf3NlG3l2ULohH326N/hU4t7QwFdPzteMGWOUg7&#10;T61yOh/EGzZNt7CJlxw2c4/CtaLxHZ3YEVuyszkbeOadkUpM1YImNg0MVjI+xtxlQZ2++RVeOSNr&#10;xZbm+WKUjG49GHuOlLaXDo2La5dHwflDY4PvTrWedpDB9kDA/eV4+frg0rMG0h88lzayiO2ujLk8&#10;rgYHuCOtQSsl0zR3MrqV6ZTP/wBcU+604RTB4Y0UH73lsRj8DUhvXa0NvPcSPHGQVcxZA9s9RQ1Y&#10;ZV+z3BhEX2tGRTld8XK/Qjmp7KF5J8f2i8Hy5Mi5I/xFVLm4imwsW4Z6ZFaFqUaIRu0SyKfvHKsR&#10;/I04kvcisr4R3bGfV2uVB5kYBvzBpNSuJoeLOdoQwyjQtuUH/ParOp6ZdpAssX2S4B+YmJwH/HNY&#10;lzdG1yFhk5/hY8fhQ20yk9LFbWb5yxnvNQmN2CMurfeH4dKypJTuMguHyxySx/rV7Ukkvl8xkCle&#10;eRzj8Ky5AwOwDIHak5MlovtFZ/Z8tHJFJjgg70f/AArLvIyqsxYHryvSrEci7fmj2+2aZcFWUrsH&#10;salSuTbUyJxtXJNVtwK5PFWbqNlYnPFUp2KLkL1pk2uyC4YZyaiAwu7PQ024Ys2c9qfEuelA3sMo&#10;qXYfUUUE8zOeU5HFB+UZNMTrTgSx4PSlbUsQsCKRTg5pWBPX8KQEn5cUwFLDdn2pSu/kdqay4OBR&#10;wO5zQAN940lOc4PTtQi85NAC5bPHSmkEtjOaftXr70cetABS54x70bDgk9qCjjtQAAZODTgmWyD2&#10;oRGxx1qVQ4HI7c8UANAVFGPWpIhuYU0jP4GnRBh8zDmgB5V93y9KY5ZTgnPvUoJJ46Ux4lJyf4eg&#10;oAYjHdg56VLtDcd6aikHjmnKWD8jrQAoD9SeKUnFPfJFMCOWA6A+1ACDp0p8YLOAp5oET5yB+NOU&#10;SqwJFAEhjCr93Ge9KFZRzzg0qBhnI+lOoARGLHhf1qZWxTFKgZ708ZKDA60AC8nkUjxHOVP605FI&#10;5NOwfSgBqZRcNzTqME9qMHBPpQA9WGADTw4B4X6VCM1JEzEgDHXpQBPGzbRxnmp0PaoAWH8H61Mh&#10;OR71DsBKnSpY3I7ZqJDzinr1qGgJfM9qckh6YqPnNOTpUgTLKQN1SLLk45quDg5qaMrjINS7ItEq&#10;uBwD+dWLe6ljwFcgD3qnuU96kicD5TSuyrs1rbVJ4j8sh/Or9tr1wow8xI9KwFmOflqeGbHf6U+e&#10;SRaZ01tr7gg569c1ftdelOCr4H1rlIpWwMHn0NWY7kqeTWbmzVNo6yHXWQ5EnPfmrVt4kk257/Wu&#10;OF8w/jPPapU1FwMB8fSmpMG7ncweJGK42n65qeHX9zYLgY6ZNcKNWkXhmNSRa0QcM3NaxkQ2egQ+&#10;IIgDv59Oae2toy5zxXBHX2GFDVLFr4C8vWqkS1c659QWU7gfwzUcl1G6fKa5hdfRmwHqRdcATG6t&#10;EzN7mzczI6kE1RnQMOelUm1jdncM+hpDqSFRkg45qr3M3uFxbox4FZV9agZxnrWib0SncDUUw8zn&#10;HFQBzl5Zb33CqMln97C81011bcfKOo5qlLaDJboRQS2zmri3281WkyjZGa3L6xDEt+lZt1aspIIo&#10;KKazZPIqaG7kT7jn86hktnHPSmYdeNtUpD0NK21maJ9xOfxrSs9elc5L7c+prnVY9aminZehppis&#10;dppmqs54kPXiui0fUSJAWc4A9a860zUtkgDPya6XTdZUEDcOafMxanolnrRICsRjHFXo9QDDIb9a&#10;4q01VWP+sxWpbakAAVbt3FLcT3Nue+IUjHUVkahcpKxVqZLfuRwvXvVSeQuTlsVBdkkUtSwFOOlc&#10;1qTEMSDxiuh1Pc64z06isC+Qu20joKhsRh3bckepqqzHP0q9eqFyQe5qi5OeuPSmpBa46ORt2RUx&#10;uGAxnNVVZg2fSn+Z7VQkrE/mFhn1prscc1EJCDnFK8gPIqXoxjOtFNd8cCm1QkiUPjg1PA64I9+t&#10;UyQOpqS3lxxnnNNK4F6RQy85471Tn3A1YSQkYPrUNwQSBQ9GK+pSlz39aYc9hU7pniogvJJ9alux&#10;S1G8YpkhB7VLIFIx71HIPl460bhsZuojcCGHYg1hXyIJCcd+Pyre1D7mTWHfj5ic9x/KmJaFdzuG&#10;O1RSqFFOZivpS8OKBkaZxzSqsa+tPCopyW4px2MDj0oAhJJbnH40+OPcP/r0wptOM596VC6nORQB&#10;IE2PkGo5W7flTmkckjNN75oATcOPel3EDikweeetOVCooAFXcaGQKPlp8Z2oSOppCzhgM80APjXA&#10;yRyaSRfmwR9KerHHJ7VFI7q+M8UABRW60AMG46UsShiSaeYsDmgCFlIOTSgDO1vwpZBggZyfTFJk&#10;53dDQBLA2G2gHpU3IGcfjVaKXa+Wp5lYnrxQBMGX7u3tUcr5HBphdt20L070b3B2jG73oAemdue4&#10;oVQADg0LJjgqee4p2AASBQAvGc0U3c2Rx1pfnHQ0AWoVCpgjpSlWGdpqOF2K7i1OE4zjdQAqbgcd&#10;fWn556Go1csTtGfXNOw3AHT1FAEkbsG61Ks5yEI5qBWYdcVIpG7A60AXEOSBjPFTKxzg1Vjf1PPa&#10;rEB3cse3FBN7EhOetODAdBRI4WP5B170xW3UFEqnd0pVfBI96jDEDAp646k0w6Ei4I59OKFcA4x0&#10;prMD0/GlG0DINCBaEgcE4waPMyQM8VGHHQGnDG3kii476D95bn8qcnQimLwuaVWPUfjRcLknOaUH&#10;AwKYGYjPFKrZ61SYXsKCQcinoxPU0znuaVSADk0N2C+pKhwO9OJyuKiQkd/yqTevrT3B6jQxHSnK&#10;2RTBkdTSqx4FBLSJAT0yaeuQc4FRgA4B/CnbyBgnpRcLJEiIGGadznoKiRyeelSowIyDz6UB1Hx/&#10;LwfWpCScn1FQ79vAHU09JiPlPA70ArDwGBzgc+tSKSc8frTQ43D34FAB3MR3oCw9cbuak4qJZMJs&#10;65pVkPQH8MUDJgSvGaWNznn9KiDMee3enxZJyTxSsBK2A2VNG+Q5yOf6UjMGAB60eaG+YKc5pWuJ&#10;uxMjAjBUUv0FNDlcDnB74pw24J5/CmF9LkikqnyinJMzEoTj6VGhUgfpUg29M9DRYE7iM7li0aAF&#10;vSlEhP3gPwpCcH5Dx16U6JElGCeM0CauxygoQSMbjUh3HnPSm7Exgp9DQ52cIe1K7Hawm4rk9Sep&#10;NP8ALPHr7VGhYqQxqRlxgE8d8U0O4sZVj/QipAvOP50xpAG/dnAx2FAlk+9gcHvTuw1CSNQw3Z6c&#10;4pGZgpTJIHYUhkaR9wxThlRkjjPWjmuJtpDFikGCcYFPRPLOCPfikDjPNNbew3AZobYtGhzFxzux&#10;9DTTknJOfc0LtPzMOhp6urA8Y9AKCSIlhz+VKgYfMRnj1ocfUimYJbaOvfNLqWth6vg5H5UjqE+c&#10;ggHpStuAB9envSqWKlWHTkUthkeA3zfjyaQNtO/mlOBzTeWYjimAjfPJu5B7Zo3Ny4znPanyYUZH&#10;4Go9mTkHpSACDvAAOSMkmmsdp4/h6iiQSAEjoP0qM5IDZxTE3YVSG+bHWhlLLg8mkG7dwMleaDPz&#10;nZyKTBO5E8aZw3II6Vka3otveKyNCCCDwRW4YVUHK/Qmq10AEII6KcYPSpGeVa1ZSaZftb44Jyp9&#10;qqLPIGrq/GGnpcIZlQlk6Eelc0bfDbCORS2AYkrA8VMhLHavHoaQWpGOant4iOf6UwJYgwUA/ian&#10;V8Jwec0yKA7cZwKntLRr2byQeMcn0oA0NHh6XBBwQdp/Guj0SOM3P+kaekqmMr8+cZ7HiqFnbeaQ&#10;ohCgKAAg44rs/B+iee4WVcovXitYIkm8G6FFpDNrN5beZHbjecUniHV38V6lJqt3IyFsLHldwCjo&#10;DXUa9LZ2lmmm2c0UgmixJhcMPr71zcVgsLNEqj396uWiGjPe3WNQvmE/hT4baR4yQwbPTd2rbsNA&#10;kuSAyYz0LjFXbHwijTbCjvn70eMYPsaySuPU5U6bLFgSnKn+IDOKiGjzSsTFGTjuo4r0G18EXCgE&#10;QFGBwRN1X6j+taGneAb29ukjs7dxMXAZIYS4cd8YB5ptJdR8smebQ+Frmdc+asZ7lxxn61LH4eW1&#10;BS9mXcrcgcg19P8Aw8/YA+P3xDuzZaD8NNSkhnUMlzPBsiYHtk9699+EP/BDj4/65Ms3jnWtJ0mz&#10;IxJGyea+09iDx+tZupBFKnI/N3UtDt4VMpyI/wC9t4BrOu7EwbSpDowyrD0r7c/b+/Yb+G37LF7Y&#10;+F/B3xKTU9XnUm70+ZRsK468fd54FfH+taMbLeBbeX8xDIOgPtWiTtewmrHNSWzNTJU8lBwc4rRM&#10;AGWTnHY1FLa+dgklc96RJmlWzvDYGOmacHQDzASGq28YxtES7h/EOM1BNb7z+8U9OMUWTAdYazqO&#10;mTLcWd26HPDK2K1rfxTptxJ5muaKkshPF3bt5Mye4Zev41iJazpGXjhZk/i4zUe1lPzDPrSYHZad&#10;CutA276jbaorD93bavHsmx/syr3+tYut/DnRUkaG5kl0qVvuwaku6I/7sq8Vmw6tNEggU/KDwDzj&#10;6Vsaf4z1eyt/JaWOaBxteCddysPTBo5QTOQ1b4e6towN39gkjj7TQnfEw9cis+0udZsZw64ZV5DL&#10;zXqOk6x4YMZgtJ7jRZZBzJb/ALyHPvGc5H0qDVfBsepxvLHokN6iDP8AaOiNtYe7xNzmk7orRnE2&#10;fxBufNVJLnAVuFY5H4VvWvi26u2EqSRkIMbfNw34Vga54TsEJa2vI7gHg5QpIn1U1izaPqlid8Er&#10;MBzjvRcnqep2euw31u1xNEAU+U7X5H1BrRVLaC2W4stSWQTgq4UEFD7j+teS6Z4rvdKYC5xxwQ46&#10;10WhePmt1MRKPDIclOpHuKbaaKTsjqo7GaKfafLJzxz1rY0+Ga2m+0Sw210h+V41lCuPfaf6VyS+&#10;MIrv5FZB/dZhyK1IPtF7CjSWaAA8zw9/rQkF0TajHZTXJcoFO75WJ5xnocUmpWSWVuGdfNSXhJIp&#10;g6f4g/WpbNbWOQtcpbuCOrfeBpmowxxoWSCIIepj6GhopHNXds0TmVJGT09DWbJI4dgw710d1a2b&#10;wcwEE9GU5rHu7OBfnBI9mFSJ6laNQw6ZplyhC/Lxx3qeKOPO1iAP7w7VFcwuozuyOxpX1JsZN6WV&#10;iduTisu7dF6A/Q1q3yuuSV/hrDupGllPOMUyepW2O8m4j5c1btIHcbVXJzTI4xJ8oHPtW74V0c3l&#10;ykC5BdsBgucU0rsHqVPsT/8APM/lRXof/Ctrj/n+X/v23+FFXyMWh4PSqeeTigLkjPelKDrmsyht&#10;OVeNxNCjjH607POMUAN3AcgdaN59KGBz07Um0+h/KgAJyetKp7E44pMHdg8U7bzkigAUg8KacUfr&#10;ikQBXDAd6nDDGaAEj5Xa2OtIVXdtYHHrmnKQcnB696Gbd8oFAD044HSnEZXj0pkbAHOelL5jMTgC&#10;gB4ULnHrTSdpx2NKkhb71IwG4ZoAepGNxqMyM425wM9RSsWOVBxjtTUHpQBIhOduT09KduAbH50q&#10;YAz6ikcEjigBzu2cAAj60sRw2Wx7Cm0Dg5FAFrAxz36UqqBz3qKCQk4Y5+tSs20ZxmgBTjHJxSKw&#10;PIpnzEkk8elSxL8mSaAHIp7j6VIpBAwelNjGT0pwzk5H0oAVQW+7UqqAPw9aZF15qbAHQUAQ7ecA&#10;4FPRGY/d4znOacF+bIHapUAAzj8aAIGgPfrjoKdFEMZC/nU2zJ30qxjPHrU8wCIM8k1Ioy2c9KBG&#10;c8inAAcVICrk9KmjHrTIxxz61Iq471LAWnoOM0znPSnK4AxUgOzS5IxTVOe3SnbcgYFJ7D2Q8EkZ&#10;NORjnFN5z0oyaLaAr3JQxDZzU0MpA4aq4YEe9PRiOAKm1y0y7FMB19KmE+B1A9qpKWH8VPDjOSaz&#10;saqRbF1t96d9rK8qee5NU2k28ZpDIQOtUkJu7LouxncX5pxvTjG4VnGbA5OaUSn17cVokCLj35Zs&#10;KfzNAvnByW/WqDud2aTziOc8fWtFsRqaK6m6sXBHSnrq7k4bgdzWV5hPANIZCvc1USXc2l1jJ2/q&#10;ae2qtx83asEzuTnPanfapB0qyDe/tbao+bmpo9XG7azgcVza3cmcsc0ou35OSD9apMTudW96jAHd&#10;1pqyoyketc9DqbhNrOfzq5b6kCAN3IpMEu5fntxIpJWs+Sz3ucg1cW9DjHNCsjtxzSE27mVdaYBy&#10;B+tZ9xaFM5HT1ropYWcnjiqVxpskn/16m7KTRgujYAA700o3p+Vbj6EY0yy/jVO40x1J2j61onoP&#10;mS3KELOjcHp61p2upSxYJHaqn2fbkFeaYQ6nAH5mndD0Z0llrTqQY2X3zWzaeJEiwXIPHNcGtxIj&#10;bg5BHarMepygKGOcd80nsQzuB4iWQkqRjNPj1feOCD75rkLfVuiscVoWuo+ZjbxxUg2zcur4SAjI&#10;684rMvWBweM0z7WzNj2/Oq91cM2cGsxlLUCoBWs5zzV+5ff1xn1NUZRhulA0QkYOKUOQMUP96mgn&#10;oRWnQEkx6OCOTSs3HB69KYpI5pSxPBqG9R2EJz1NNZucChm7Co2bsDVoV+wrnPBGakiGTnnrUKFg&#10;cHnNTow6002hFpCoXr36UyYjOaRHOBmo52bPek9SeVsZI3GQetRO+2mvKelMM4I60FDnc9RiopJc&#10;nBpXk3DGajfkUAUr0hic9ulY9+CW+lbF5ypz05rIvPmcgelAGew4z+VKu0ZJOKcVXGRTTgjGKADI&#10;OSD+dSRDcvFRooJ2gdamSIrwCaAGtHxz+YqPbg5xzVhsLw1ROoJytADSOM5+tNJP8NLRt2nigBoZ&#10;ieg96eVbqTSYB7Gl5HGaAFD4XbimEc57+pp8ce8UjDacUAOjkkyF60SowOSO1JHwf/r06RiRkUAJ&#10;C2Mjt65qUMM5BqGPODn1p7KyYIPWgBs7hm4PNM5xyaXhnwFOfWj5sAepoAQY709SxIGMjtmgDHQU&#10;5WKnOOKAJdgC4C02LjqKeJF2555pqydie9ADvL6leppVB259KElGeTx70Y3tuDHHWgBMAc0ZDCly&#10;GGQKQHPQUAKrdxS7tx/lSU9WQgAjkdDQA5XcqFzipYgwXBFMUZUMRUqsB0NABxinK56E0mM9BT40&#10;GOc5oAcjsTn1qzFKFYZPSoYwT7fSnBSvU0CdiWWdX4UU+PB+8agqWN89elAWJd+DyfwFOV/Q5pmQ&#10;RnaOO9OUADgYzQMlClsbhSnK5A6U1JG6UM/PvQLdijrUgIPSo8nGKUMQeTQMkXb3p2QOh/WmDPeg&#10;fWgCTKn0/wAaeCCOKjHXIHFKGOMCiwNWJBkjmimhgB3p3Wqb0AdkbMZpNxAx0pBxzmjOTgmiI+gE&#10;knk08Y6g0ynKwAwaoCViQOBSb+cg9qBIO5FLvUtweKAtpYAwxnr9Kcr88AYpBjHPXNOVQRheKCbI&#10;cWYrgd6cm4DpTQzAY6D604SHGB3FAkrEkbvnDHHHrUu+MKSzYOeKrqcnIPPp6U4Atyc0DvYkEoJ4&#10;NSwSxtGVIGc9arjAYBTkHrUq7s/dHPpQTqSZUAAN165NPV2BA2imAAdPx5p3AUAE+/NBS0Hb2PXj&#10;I65pySMuQmNtNQjPHIAqVQMDA60thbjkcjgnkntUhIZcswHHIzTDtQjIpS8YUAAE+9A7WQ9Y2K9s&#10;Dpz2p2CCCeoPOTTYgeSScdqmAVj1+gNMSQ2MgEgjFSh1ZtwGCOmKjU5OAM/WncxqWx9KXUoeHYEE&#10;DvzSkl2OOmabGxLgDoeuakOUwH/DFADFwmRn8zUgbnePwzUT7yeF47VJlQACe360ALks3zAYxTnO&#10;G4XtmoySBkihWLcc/hRcBwA2kg9DR7EUikrnI4NPDLwfbvSQnsNCoRu38Um8E/KacFAUs5+gFNAA&#10;GKoSQA84HWk27DxyaVsqRjvTiAyZP50hpWGbiOSPrzTT83J/Cn4APBJ+tIFGc4oDqR723AgY9KkG&#10;Rgg89/alCMVJ2ggHqe1DuucIOT1oQxGAIJxUEjAkMAcetSlnYFSoH4UoRAMOfyoAjJQp8pPHamOw&#10;AwDUrjY2QOvSoXQq3PNCAc0w8sw7SCT+YqN0GPlXAPTJqzYfYhIXuwTtHyrnqaYyiQNJgDn7vpQK&#10;1yuWEeAp68NzUZUSPhuQPQ1Ya2iPzs5FRhAhxt4I9aHsJIa5wOGJ46mqk+0ty3B6kdqtyuXG1Rxn&#10;0rD8X6wNLtjaW7ASyD5iD0qCjD1e9M+otHGRtUbT71kXNgVc8HG7jNSRGSRy5c5JyT61oRxLc7Wc&#10;c45oAyY7Ric4/Wp47Nh0FaYs1VflUflR9nKcgUXQFH7LIhDAd+BnrWppNu0EJijjBZzlsjkfSmQ2&#10;0cjAyOV9OK0NKglacGPLAH7xqoq7A6Dwjp0hXCAMZTtK7ckV6PpGlRaPpstzDNC0luB59q52yEH+&#10;JfXrWF8P9Dd7cahFDvccIo7/AONdHcyJeTBpkQyRrh3AIat0rBYxDa5J23QbJydwwaIrVZAWEfK8&#10;81pSWdu/EqqDnKOnQj0PoaFgjVMJnjru7+xpPUpI6/wl4NiPhL/hLHgaWKKQLuABUN6MK+rv2R/+&#10;CZfi39pzwpB8RIfG+j2Wl3BPFtGSy44KkdmHpXzR8DbpdTt73wK83lx30ZMCscgSjlce9fcv/BG3&#10;49nwn411T4B+IJjGt6TNZozcLKpwy47Z61FVS5LxNIWvqe1/DT/gjb+zt4XVbjxrNd67MSCwuXwo&#10;Ptjt7V778P8A9kr9nn4bxxjwr8KtJgZOkhtVYn8SK9DhkL9WJ781MuSeR+Vcai3uaNpDbKw06yhW&#10;Gx0+GFV4URoBiuR/aD+M/h74J/DHU/GGsanHb/ZrV2UM2CzAZGP8967PegiPGSB0r8uf+Cxf7Qfi&#10;/WfHEXwfXT7q20u2CzXMkkbIsp7AHoRXThqMHO8uhPNzbHxr+0d8d/EHxt8e6t491ucXElxcFoVb&#10;nyo/4V/KvFtSnkmLSmbG7tXpF3ZLNI9xZuiO67W6Yce9cDrmh31vdSCaElAxyydvwrqqtSZg7nPT&#10;wxuf9WAfUDGaqXFmrNgcH2rZFiqZjbBLDg1BLp6hsKcH3rmd0IxXtpIyVJB96Z5ZK47Vry2QjOT1&#10;qvcRQhsgAe2O9JpgZ9vNqFojJBKdjDkMM1SmQsSw9Oa2jGkiE+Xg+xqpNZYy0a59RQgdjKKnJHpQ&#10;ysoBAHvjtV0W4LEMp/GhreNDlh+QobsxIqBsjHJXtg1c0rVr7TJDLZ3TRN/eDEZqtLGEOVO0e1Ru&#10;HByDkdzT3A0r7W5dcVGv7WNpFP8ArCBkj0zVK5jjf7oUA9h2qJZNg4B9qa25hnk496VlYqzKuoab&#10;b3K7XjB9TWa3hmOImS3mZSemDkVsnJ/Kk25OCKkRgf8AEys/lCl8HgrV7SPG93ZXAiW8aJ0OdpJ/&#10;UVee2RiSeD2Iq6l3oeuWh0fx1ponTbtttVtowtzbn0J6SL7H86pXDUs6f8Qba+fFyEL4GcdD74rZ&#10;hvtLktPOs9RhRzyybsZP0ry7XNFn8O6o8FrqUd3b43QXUOQHX3B6EdxTbLxNd2TiQsTj+9zRcakz&#10;0xp5pfvsufVBwaqtc2kBYX4x6KK5KDx3b3ZCToY/cHAzT7nxRZNhTch8jruzUhdm00kPnM8eAuTg&#10;E5qC6u49mCOg61jS+KLOD5WfnsBVG/8AE6Tw/wCj7lb3FK2txXLWs3yBTGpzmslF3tnPX3qJZ5bp&#10;y0jk8d6s20YYjjjFMl3LOm2Uk86okZZiQFFfU/7JX7Keu+OJoNTlgeNjIP3ckeM/Q9DXl/7KPwfv&#10;Pil4/gsoIWeOF1LgJkEnpX7L/svfs5aN4X8Iw6fqGh+XKsQCTbOOn866KUNQ1Pm3/hiG/wD+fSP8&#10;hRX3J/wpq2/56N/31RXT7MrU/mUC4OaC3OD070ucU3PP3c5rzgDYezU4DAxmkBJ6jFOA5470AATI&#10;zmgoRzS5CcE0jMT0pMBuPm3ZpaB3oDY6GmAoB4NPJO3APOe9NDE4yv404EjkUAKpPQUc4PGOetAP&#10;zZxTt3OCKAEjRmPt604gqTg9aIt2TuzUkqAjKkfhQBGpJAxzSuWPHTNIvAwBS/7tAAQxXawJp6Ky&#10;gbgPwFOiGV5HOafgbTuH50AMAKnjnNOGe9Ax2ozzjFADkMYHz/yoYFmJA4NLFtPylR171Jhem2gC&#10;NI2PJH61MI+AQfzFIFPQDjtT1zjBFAAFyeQPwqRRgYNC4PPenBh3UUAKmcU6mpmnDigB4I6DtT0Y&#10;nriolOCCecetSI2DwM0ATBNvWnqpxnpTFk4xnB+tPDMfShgOCg49aeoA70gOF6UqkEcCswFo/Cge&#10;maUnuOKAHwgGpPpUKE56npUw6c1MgEAOck/hS0hOCOaWl6gOTpUiZ9ajTGMVKuMjI470mx7i0Y4z&#10;SkA5waPm9fyqWx7Cd809GPWkHzfMD+RpeFFK9xolGdudxPvTg4zgnt6VEGbpn6UEt1Jp8pVmStIB&#10;wDTWkAHPNMbg9etJ2xVKKAeTk7R+dKMimAkUFiRirsgQOxJ60lGfel5x0/SmIRWJwc0HJOc9BTd2&#10;0hf1p2R61aSQDRlc0FhgYajeMnIppxnimQ9WDORyTQr57/rTWY56fSmFivQUATLPs96dHfup+Xv7&#10;1V3n0FKhzmmrXJtc17PUS+EdjmtKCePGA35Vzauy8L+hqeDUJ4/4sj0zTsLlOmjZS3XrU8cUZwCR&#10;+VYthq4chXIB9c1fXUYgflcfgal6CS1NCe2R0AUCqF3prE/KvXtV60uFnA55PvVkQAjLUA1ZnMz6&#10;S2SWXHrVG6s3Qniuru44sFfl61lXdocFQPxxSbsUtjnJIz1xTckHv9KvXdsU4I/KqckZBoTuMFmx&#10;941Yt76SNtyufzrOdmU8n8aQXJQ8nNMDfg1Uv958Gie9DcBs++axorrcMbqlWck8n9alxAtmUu2D&#10;0pkq5PFRo/cHpUoy/JPapHsQlMnJNNIwcZqWRSrVFM3YGgoYX54pC/FNYkCmlzjGPyqkrktji2Rk&#10;H86ickGnBs/hQyEjp+lUIIWycHrUydKgRXByo5qdAQMYxQNWHoTnrTbg5XAagvt9fwpjtv6HtUtu&#10;4aFRw7cmo2yGwTVh42LcHFNMHy8nNUTrch3HGKPmIzn9aGG04PH1pjMOimgZXuXxkkdOBWTecuSB&#10;+Falwcg5X9Kz7pflzjv1oAzXGTkn8BTGOBmnz5DkqKZjv7dKAF+YNw2MGnLK3XcaYCT2pSNvagB+&#10;9nJ6/jTWznmlBGeOAKCpPvzQA+JQV3MOaY+C5xTxgIRnH41H05IoAQ7sYDYqVIgUGB+OKiZsc4p8&#10;cxQYxkUAPOI+c1Gw3nK9hTw6u3zAdO9MXhjg/WgBQAo6UwknvTnJGMGm5welADoxzUkwLge1MjAb&#10;JJP4VIWBTkdaAIhuBzwKTnj2NOZgBjt2zTC3HpQA8b/XH0pRkd6RckCloAkGQAAaR4267ePWm5PB&#10;UnIPNSeZuIBHFACLEXGCc08fL8oOMYzUiYIyBUcm4HgHrQApADfKeOwxSEZHBxRuOACOaA2ev86A&#10;HxLuIJo5L47A0gcAbQMH1oG7ORQBZVAADnPHel2HO7AxUC3DBSp/CpY3YjD4oAkDECneb6Lz3waj&#10;Bz2pcegoAmRsdTShyXyDUSKDzmnoQDyaAsT+wNPGdvHpUIbHI6+tSo+7p6UAiTk8qeO2KerNwCaj&#10;DEDaAKd1Xj0oAlw4PPAo6mkVi5A9KftAHB5FBKY7nHWimBiPelUkDmgokV8nmlJ9KZTtwxj27UAP&#10;ViBjP6UqMT1NMBx1GKX3oHdkisM4NOUHr29KiXrmpN7AYz9KBDxnqaQY3nmkPzAfMKATnjnH60AO&#10;oHJxTQ2W6Gnpx17DvTuwAjAFKrEDB/CkJOaQEDtVoCWN2ZTn86eiEnIPaoos5OTgYqQ/KKQEpUDA&#10;znjmkBAB+bp7U1GUj734Zpx6HNMTQK545NSKWABycVABk8GnrkLgnjPY0E3Jo17nmp1wpyB9KrqS&#10;o5DE0+Ns9z060r6llkgBflYH1ApFYA4z+FMjbHOc0AjdnIHPNNCexLuIPynAqWJX2nHPv6VEhDcn&#10;ipYyxJI7jpmglbjwpZgzCnhc524GBzxUcYOCxY4PUntTw3lnkg+4OaVirpki/IPlHT1pysykMHqH&#10;zmPX9KfGxxuHPsaYuZEnzM2CDmnKHY7cdO2aaJCwyxx+NO4CgZ696RW5Iu5Dx+JNSZ3IDjGKiMir&#10;EojBLFjvz0I7YqQMu3jrS3AaUcsZFfj0qUspwQv/ANamAjggfXmgn5geAPSjUBT8z4DZHfNA6fL3&#10;6GliZVcOcHBztPehmQsSikDPANFribsCxsWDE8USROuWyBnp6Ugbg4PTrSGViABnr0osCdxVEkgG&#10;3t1ozg4oZQQAR09KXeTyRQMXG8gDHApCMHA6UgycnHT1pCwI+tO4BISOeuTzQuDknij5G5x1pCDg&#10;5HGaQD5JMR7I4cD61EhKjBA9jTxyCqYxnk01lYKf3ffrTvoA2SRhznH0oLEcsevekLLgBhSEIeR1&#10;pALI4Y5A7dc0sKwSyATuUXnLqucfhUa4Izjk+lSRFQDk4xR1Aj24lwCWXoDinbCvA6U/5eeRTSwz&#10;xz+NMBjoxBQnAB4IqKQOi43VYchVDEd+gqvdTwxq80jcKMkGkBU1XUl0uzadiMsPlHvXn+pXs2o3&#10;LTzOSS2eTWh4j1yXUro7ZCFU4ABrNRB1YD8qkV9Rbddp3MfwrS00+buCis2Q8dD+ArV0WLbHvI5a&#10;ge5bMG4DH50vk7TkLUoyetNnu7e3iZZFJYjgjtSsPQbO6fZkijCkMdxwvOa2/BmnLqEgVV+YtjaR&#10;xXNWzPJhjjJ5wO1e0/s5/Dq58SXq39ziGGD5mkZeNw7VtBINzsLXwdqXgPw7aXd5DGsd9DmFSmQx&#10;/r9R0rMmSeSTzMZOeT1NdNrksst3JpsoZraJj9nRJiUQ92Uds+lZbwZHKHco645rVvoO1jIe0Vo2&#10;iZFIzkDHSmFZEGwpncMcjrWpNB+8DAZBHPFQvbTKxAUEf3cVKDYj8OX95oOuQXsCvDskBDK2dpHQ&#10;+1fQHgnxtqngb4peGPjho14nmRXUb3HlDa3Bw24DrkV4GFwC3Q9M+lepeBVTxL4Dm0iQ4urceZbb&#10;W4bHUYqt1YqO5+6Hw48XWHjrwVpnizS3Dw31mkqspyORmugXdgjP4V8Z/wDBH748/wDCdfCy5+FG&#10;sX5a90A/uRKfmMR6D14Jr698U+ItP8LaDca1qM4ijiRm3N04rl5Wp2Ro9UcF8fv2sfhZ+zVYQ6t8&#10;R55vs8swjP2WPzJFPc7ByQKZpXiv9j39tfwkLVZ/DXiq1kjH+i3SxtNHwM/K2HRv1r8q/wBvf9oy&#10;9+NvxqvJNM1OR9O02UxWqrJ8pYHl/wCleO6f431vwxqsOv8AhbVbrT75CCZLSdojkdwy4Oa7JUYK&#10;NuolZH6S/tE/8ENPhf4ygm1P9n3xXJ4eu5GLf2ZqDedbP3AVvvJ+tfnt+1f+xb8Zf2WdTGk/E/wX&#10;cxJKMWupW7+da3C/7w6H6819C/BD/gsR+0l8JpLbSvF1zB4q0xFAaHU/kulXPIEqjk49RmsT/goF&#10;/wAFAk/a10nTNJ8FW91p9rCwm1GzuR84cDAVT3AznI61nTpSvq9Ak4s+EHtoSpjKHaDwrdR+NVXt&#10;i7CMA8fd5rqvFvk3F2Z/KQSHG5lUDd+FYLxSKcqxGOxHWhxMTLureaN/LlHXoarS2kIH71C3uOK2&#10;pf3mN6D69arTWx2kqoIz6ZpWSEZQtF2FNxHoxFQmzmV+VPTqBW3Y6Lc6hMI7dcg+lbumeFp7SdXl&#10;VWVfvgpuB+ooUbia0OGW1D5JjAYdeKrT2DucKgOByBXea74WjhuM2AHlTKGVPvAHvtPXFc3qGj3U&#10;LFkiyV+8p6ilKnJAmnsc89so5bP0aoXtlX7ox7VsTwbx5csJB9SMVVlsmf5V6j2qbWG9DLe1YDjt&#10;1qMqyZ4rQMBY7WODmkazRhtOOaVgTM5jnt19qf5J27gAfWrElmQcJ26jFNe2kCZUn6YqbMCtIgHO&#10;79KikTcMGrPlNv8Am79sU2WIqTlTVINjH1C2DAgjj0Pauc1W2ksnJRcoRwa62/i3xnHH9ayJkABi&#10;n6HrkVL3B2RzPmn+9igjOSD1rd1DwLcPZvqulXUc0aDMqRtkp9RWL5Tq+0r0PIxSAPLeQfMTzUqB&#10;uh/CnbWPG39KlhiOMkc59KAHwKVTBq5YqCcg9DVeNCSMD8xVq3VgR2+lAmfZX/BJu90Wb4qyaLfX&#10;awzSupi8xeD+Nfrvpz+KPCtssbzRzWzLkgMPlHfivwE+BHxe1b4LePbDxpppLpbygzxj+Jc81+xP&#10;wS/an8E/Gn4Z2firQ/EKSlrYfaYJJQGiPcdc134ewme7f8LDtv7o/wC+xRXj/wDwsLwf/wA9Y/8A&#10;vsf40V2aAfz5MpPSgDBz61JEqsMZz+FK8Q5I/CvEKI6MkdDQ3SnRKWbGe1ADTz15pMlQOM1K6DPN&#10;Rjnd7GgAHSgEA4xSsME0LnPBoAOmGFPGcnNNxuO09qdQAqnkZp5XADDFKka9cU4rkYoAYrFTg8/S&#10;nFiVJC0wphjhv0qVUwpG7oPSgBmw7c5/ChQxbAH41JIvyYBH5UkahX/GgB8eVGTSuPl2g0Lwfxow&#10;CM+2aAADAxRRSxrvcgmgAVirbhU64buOlQOoVsChWbPU0AWA4Tk07co71WySnzc08k4ByeaAJgxP&#10;3TTwzHjioI2ODzUy55we1AEqjcuM96dTEJI4OKcAR1OaAF6cipU3AZ/CounNSoMgH3oAcM98VIpY&#10;DJ6+lRKxLEelSIB1qZASqzYwe4pydfwpiNuHTpxTwMYOetSA/PGMUUUUAOj61MOgqKHr+NTlRtzU&#10;y3AiYkk0q5/XrStGM5DUqgdBRfQBydyakR84GKYFAGKUfL0qHcaJMc4pSCpoA+UHuaGJJqUymxVO&#10;Oo60udw6D86Q/dA9adVJWE9AXA4oOCeKKVcZwRTGmKRlQT1ptOZMLkdKaRxwaqOwwpCN3A/CgNyR&#10;jpSj5hkcVdmAw7gee1G855P4ZpXHGc02rH5hknqaAec+lByehooFe4MR1NNL+gpSMjFIUHY0E69B&#10;pOeTTGOTUm35tuajZSOR0oJEoVsNyOlOVQRzSbcHGaAHK5J4FOAOePzpqJj+KpF4GM9DTu0A6Nmj&#10;6H9as210Q4yc/jWfJMRx706KbIyBSBG/Y6mI5eGx6c1rQ6t5yYLc4x1rkYZiCCBVuG8lQ43HBoEz&#10;o1nDPgnPPNLNErgnb+VZVtfOB9OKvQ6gHj5BB9aTQolG9teCdv6VlXEBBwQOtbl5JuBUHqKz7qEF&#10;dzdulRsUYt1Ccnb6VSbOeetatwAAaoXESgmqTuNkcLlSeeMVahJY1UCEH736VdtFzzu71Qi1DGCK&#10;mVQtNtwP1qYxcZxWY3uQyJu5zVaYc5q5KoVetVJxgUDRBJnbxTY1Y9ae/TrREMnBqlexIoQdhTgn&#10;rTlTng04qF560mUrWGYC5IoLrjjrSOx6e1Q5PY4ppiaQ6RiW4pYkZuQaZndyantgMgU1e4thRAMc&#10;j/69NeLAI2VeWBdnWmTRKvIFFyUzJuojk/L261V2MB06VpXijaTVCfPFMHuVrpflIB5rOuPuH61o&#10;3K5UnPas68G1DzQMzZ1I5J60wDg85qSflQTTI8bxkUDHpEAQx9KJI9wBx09KepyenelY5QnHA7UA&#10;VqkXGRzUUhI6etKpI5zQA52yx54ppJPU0pAI3DigAbSaAE6jOOntRgjjb+FOjJGRnrTnbAwBwaAF&#10;EbMo28cU3GOtKJCoyecjpmmuSOlADm2tyOcCo6eSE4ApAAx570AOgII69acwfHK0W8Sg5qZhkdaV&#10;9QKfJPNOWNiMbfpUptlY53/pUiKAAB3pgQLHIDyp9qcqNnkfnU4UE4x070bBuIBpXAiK8YIxmkXJ&#10;fGenapnUYGPzpka/vME5pgSruIwF7UjA/eNKpOSfQ0SMT+NCAiIy+7dwe4o2cdefWnYGMUUAKVYd&#10;VNAD9gakjBbDlu9SdRk0AQrEx+Zv1qVQOmaG4UZOc5pkWWcoScZ7UATDOdp9KDkjg0pXaeG7Un3V&#10;oAcpwetPHPSoxjPNSxjB6/SgB6qQBmpERgOCKYp9efrT43MpI6Y4oAehJH41KuRjPao1BToacGOc&#10;E5zQA9CQeB3qbAPIGag3lB9ackrYABGPSgmzHClLZ6cYpO1FBQ9CSOaUHBzTUHBpwGBjNADi4xkU&#10;K+3tmkUAnBpSh7UC8hVJP504MelRg4PBpy5xnNAyTNKr7Wximd8H1pQNzHJ6UASjBP8AWlyO1RjB&#10;5BpynB20APByeT+dGAckGkHHXml3E5FNXuNK44H5eKUscYzTFznANOB3D6U29BvYVcntz6U9S/U9&#10;KRcA9OvelZmAPHajmIuIXDMPlqaNgTs29O9QAE9KkViOh6VQWRKsrBumBipYT83I4NVwcdalRzkL&#10;ntQCZPwgCgZPfmlKjsc5HQ1GJGddpbofSnocdTnHSgZIhwmW4GKkDMwwo5H61BwflY8VMhOcK2CT&#10;QQlceWZBgH3IpUZsFTxn3pAePnOaVMnJJ69vSgLD1YKRwDx6daegbfk5HHpTIlwd2alDMTgt70rj&#10;SHqu8ZUZ5pXT5Nu4cdxSOuzCo4UHk5p+0CMnPegoIztA2sD+NOck9O3XFNVQVOPSnKwjXGOo60gB&#10;Dubk0/ccYIGabCpcFtvfrmpCADnHU0XFZCxqcgd/X0p7ptyuPx9aarY61IH8xhg7cd+tNaA0mRKh&#10;Xr39aGTavmD1wac7fvAEOevUU2QFuCaAQpIxjGPSkdhnPb1FJvDAUu35OmBnsaTGNY5GVPShWVhh&#10;iM0jYQYJ7dqZuO7ZgZxnNK4EioTwfwpGPODJmkBzwW+opTHGoB6+tFwtcYS0bEK1BmZuM4HenStv&#10;Jdqj2qeAcZ64p3uhW1HSLtG4rnI60jFTyv55p8hKoB6Co3C+XuVcEikmMYd33FB68kdqkjBTJK8+&#10;p702MMAUJ6ing/Lk80nuA0jJJHc/lQEIIUc+4p8ZBbk9eTTiu3DL3OKrWwDWRNu3cCfWub8X3jQW&#10;zxofvDnmugnJVSQfxrk/G5RrhUSQn5Mnih7Acv5RMmc596mWMkDmkRMcbv0pzkoAQe1SIYyndg9u&#10;ta+ln90B+VZaoGIYtzWpZZVQM9qBlqadIYy+enSs0ySXEpmdyeelSahK8r7B0A5pLO3ZhnOOaa3A&#10;uaPZtd3aQJ953AUAdya+vdG8CS/DH4U6bDHMfN1mHfKq/MjgDnaf4WHcV8vfCy2guPHulW8ybv8A&#10;ToztPQ4YGvsj4130F5rdrFpdt9mtUtI2NsG+USY5ZfTNbJWRcV7x5uYSAQhIX+HI5HtQwLjpz61o&#10;XMaOQzknce1VniEchVH465IoTuXLYrPZs0RIAIHUVWngB+XkbehrSVJHcKqgHvzUc0e75XxnpkCk&#10;9GLluigIi45Xee5710Xw/v5dGu8GRsBsrg4/CshIFHGOe5qayuhYyrO43BW5HrVRbGmkj6P/AGMf&#10;jNe/AD9ouw8VyNs068lEN64bAMTHqfoa+yf+Cl/7Xml+G/hRH4f8Eass8uuRbIZIZAQqMDluPY9f&#10;Wvzkjlttd8Ox3enSsJoB+8RuNy+mfasrxb4q1XUbS2t73VbidLVdtss0hbyx6DParikp8xRla3Kt&#10;tJvkUMzclyeW9zWJf6wAyiNcgetO1O5nuX3yyEn1NZsoZ9x3d+RTbdzKT1JLzxE0jrG9sG/2j1qC&#10;71K4ZQmw4xnrUc9sythh15BoI52HtUXYm9DMvgZCXLEg9QT0qrs2nBGRitW4swyknkVXFiuQ2/Hp&#10;xQ2K+hlyW+1unHbio3jAPAPNaV3bGI9eDU+h6ENXujbowDAZCt0NICHw59qs7oTWKbnUZ8sDr612&#10;Nlpp8S3ltd6ICt1K4jlg24254PFO8MeFbKe+Nu0YjmjBOAeuPevdf2VfghB4q8Uf23dzZAb5QQAU&#10;/LrXsZVgnisQl0OHG4hUKTZ3vwu/YU8AeMfh2W8UwvbM0O6K6ibBVsZ4/Gvlj9oP4By/DLxjLpNj&#10;riXts6HyplIDADgAiv0S+Lvii3+Ffw7a0s2YJBASxQdsdq/P/wAZeI7/AMca/favqM29bp8xjoY1&#10;HQV9VnmWYPC5eml7x4+V4mviMS7vQ8Rv9KuLdmSeIjnrjpWZJatG+8J0716jqHhcM7OSCo6sew+n&#10;esa98HiCdXSAMjc539B9K+AcJH0l9Dzq6iDyeaBj1GMGofLBOQc+xFeh3/gqD7OLkQ4x1JIrMl8E&#10;2TwvIQUkUZwDwazdNiizkPKYnGzJIqGdSpK9COorXvNLWF8xt0PeqU9ozMWckkDrUctirmeQp6gZ&#10;qCdSRVxoTGdrj6GobtBDGWxzilowMbVJEhj69qyTOsmSyBs9jUurXTzTEdACeKqJknAOOKgTVwji&#10;lEhFu+zPUA4yPf1qrfWUiTZkXr14q7BIh4K85q99mS4i3OPbNAGAkI3c/wAqmW3JAOK0ZNKRPmU5&#10;HamG2wMA0BcqxwY4zVmKHAGCKclvghQMk1ZSxYgYIoBXZLpmoiyDRzQxyxuuCJFzj3Fdr8Gv2gfH&#10;PwM1s3vhm9kezmYfaLR2O1h3x6GuN1Dw/fWEKTTFdsgBUg1Ha6XNcDy0lwOuDWkJyi9ClY+ov+Hk&#10;15/0BJ/0or5m/wCEVn/56j86K19vUC0T/9lQSwMEFAAGAAgAAAAhADfPZ2XhAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkXoDB0IRTeMgQKqEqh5ayqHcTLyNI+J1FBsIf9/l&#10;1J5WoxnNvsmXvWvEBbtQe1IwGScgkEpvaqoU7L9eRwsQIWoyuvGECm4YYFkMHnKdGX+lT7zsYiW4&#10;hEKmFdgY20zKUFp0Oox9i8Tej++cjiy7SppOX7ncNXKaJHPpdE38weoWNxbL0+7sFLzbw/a7/ji4&#10;t2q7j6c2rnt3Wyv1OOxXLyAi9vEvDHd8RoeCmY7+TCaIRsFo9sRJvilPuvvTNH0GcVQwn8wWIItc&#10;/p9Q/AIAAP//AwBQSwMEFAAGAAgAAAAhAFhgsxu6AAAAIgEAABkAAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/a&#10;iT0oJuOdgKaqgZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT&#10;5QO50gw+WszljJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOm&#10;LMCSMvgOm+oaSAPvWv71WfcCAAD//wMAUEsBAi0AFAAGAAgAAAAhAIoVP5gMAQAAFQIAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaW30/8MCAAAD&#10;BgAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAZz4zdpZ4&#10;BQCWeAUAFQAAAAAAAAAAAAAAAAArBQAAZHJzL21lZGlhL2ltYWdlMS5qcGVnUEsBAi0AFAAGAAgA&#10;AAAhADfPZ2XhAAAACgEAAA8AAAAAAAAAAAAAAAAA9H0FAGRycy9kb3ducmV2LnhtbFBLAQItABQA&#10;BgAIAAAAIQBYYLMbugAAACIBAAAZAAAAAAAAAAAAAAAAAAJ/BQBkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzUEsFBgAAAAAGAAYAfQEAAPN/BQAAAA==&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00B83D72">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B83D72"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="00456056"/>
     <w:rsid w:val="009631D0"/>
     <w:rsid w:val="00B83D72"/>
+    <w:rsid w:val="00F77035"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4935E645"/>
+  <w15:docId w15:val="{9C01D89B-D278-4067-BA63-D7015EC83F61}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...249 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
@@ -2407,58 +2133,58 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B83D72"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B83D72"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2704,51 +2430,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>6</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>